--- v0 (2025-10-09)
+++ v1 (2026-11-04)
@@ -1,90 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00195DAE">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="39511C0C" w14:textId="60ABAD25" w:rsidR="0007672A" w:rsidRDefault="00B00624">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FB4DAA1" wp14:editId="48342AE7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="667EA4C9" wp14:editId="347D02E2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>366395</wp:posOffset>
+                  <wp:posOffset>356870</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3438525</wp:posOffset>
+                  <wp:posOffset>7905750</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="767080" cy="1240155"/>
+                <wp:extent cx="7053580" cy="367665"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7053580" cy="367665"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6938E8EC" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>Ready to trade in your garden for a home with greener pastures? Give me a call.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4DA5FFED" w14:textId="77777777" w:rsidR="00006B6B" w:rsidRDefault="00006B6B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="667EA4C9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:28.1pt;margin-top:622.5pt;width:555.4pt;height:28.95pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBl6kb7aAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc67Xj2E6trCM3katK&#10;VhI1qXLGLNirsgyFsXfdX5+BXT+U9pKqFxiYbz7myfVNUxm2Uz6UYHM+6PU5U1ZCUdp1zn88Lz5d&#10;cRZQ2EIYsCrnexX4zezjh+vaTdUFbMAUyjMisWFau5xvEN00y4LcqEqEHjhlSanBVwLp6NdZ4UVN&#10;7JXJLvr9cVaDL5wHqUKg27tWyWeJX2sl8UHroJCZnJNvmFaf1lVcs9m1mK69cJtSdm6If/CiEqWl&#10;R49UdwIF2/ryD6qqlB4CaOxJqDLQupQqxUDRDPpvonnaCKdSLJSc4I5pCv+PVt7vntyjZ9h8gYYK&#10;GBNSuzANdBnjabSv4k6eMtJTCvfHtKkGmaTLSX80HF2RSpJuOJ6Mx6NIk52snQ/4VUHFopBzT2VJ&#10;2RK7ZcAWeoDExywsSmNSaYxldc7Hw1E/GRw1RG5sxKpU5I7m5HmScG9UxBj7XWlWFimAeJHaS90a&#10;z3aCGkNIqSym2BMvoSNKkxPvMezwJ6/eY9zGcXgZLB6Nq9KCT9G/cbv4eXBZt3jK+VncUcRm1XQV&#10;XUGxp0J7aGcgOLkoqRpLEfBReGp6KiANMj7Qog1Q1qGTONuA//23+4inXiQtZzUNUc7Dr63wijPz&#10;zVKXfh5cXsapS4fL0eSCDv5cszrX2G11C1SOAX0ZTiYx4tEcRO2heqF5n8dXSSWspLdzjgfxFtvR&#10;pv9Cqvk8gWjOnMClfXIyUsfqxF57bl6Ed11DIrXyPRzGTUzf9GWLjZYW5lsEXaamjQlus9olnmY0&#10;tX33n8RP4PycUKdfb/YKAAD//wMAUEsDBBQABgAIAAAAIQDZBYr/4wAAAA0BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFNDQglxqipShYTooaUXbk7sJhH2OsRuG/h6tie4ze6O&#10;Zt8Uy8lZdjJj6D1KmM8SYAYbr3tsJezf13cLYCEq1Mp6NBK+TYBleX1VqFz7M27NaRdbRiEYciWh&#10;i3HIOQ9NZ5wKMz8YpNvBj05FGseW61GdKdxZLpIk4071SB86NZiqM83n7ugkvFbrjdrWwi1+bPXy&#10;dlgNX/uPVMrbm2n1DCyaKf6Z4YJP6FASU+2PqAOzEtJMkJP24iGlUhfHPHskVZO6T8QT8LLg/1uU&#10;vwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBl6kb7aAIAAD0FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZBYr/4wAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAAMIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6938E8EC" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>Ready to trade in your garden for a home with greener pastures? Give me a call.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4DA5FFED" w14:textId="77777777" w:rsidR="00006B6B" w:rsidRDefault="00006B6B"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251698688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="620577BC" wp14:editId="41C92DD7">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>527685</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6393815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="493395" cy="1115060"/>
+                <wp:effectExtent l="0" t="0" r="1905" b="8890"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="767080" cy="1240155"/>
+                          <a:ext cx="493395" cy="1115060"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId5">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -92,1135 +205,91 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:28.85pt;margin-top:270.75pt;width:60.4pt;height:97.65pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC/V5zlDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hj0vT22GkrQUWRWNoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0z0gXTfXV/V27wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crg8mO9NR8njoy6M41Sbzc5Er7FcmwIhnkPB+1FLEtB2b&#10;rDozK45WZSKXHhy0x5ukfmFCrvy0+j7gyL2k5wxaAXkVIT4Lk9yZCshg5Vony78zsqTBwnWdllC2&#10;ATcLdXK6lK3czgaY/hveJuwNplM6Wz61+QIAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAMwqipkoAwAAzgYAAA4AAABkcnMvZTJvRG9jLnhtbKxVW2/bIBR+n7T/&#10;gHhPfZHTpFGdKkvaqVLUVm2nPhOMYyQMDMht0/77DmAnVVtt0rQ8EOAczuXj4/Pl1b4VaMuM5UqW&#10;ODtLMWKSqorLdYm/Pd8MxhhZR2RFhJKsxAdm8dX086fLnZ6wXDVKVMwgCCLtZKdL3DinJ0liacNa&#10;Ys+UZhKMtTItcbA066QyZAfRW5HkaXqe7JSptFGUWQu7i2jE0xC/rhl193VtmUOixFCbC6MJ48qP&#10;yfSSTNaG6IbTrgzyD1W0hEtIegy1II6gjeHvQrWcGmVV7c6oahNV15yy0AN0k6VvunlqiGahFwDH&#10;6iNM9v+FpXfbB4N4VeIcI0lauKJHAI3ItWAo9/DstJ2A15N+MN3KwtT3uq9N6/+hC7QPkB6OkLK9&#10;QxQ2R+ejdAzAUzBleZFmw6EPmpxOa2PdV6Za5CclNpA9IEm2S+uia+/ik60E1zdcCFRpQBciG+Ve&#10;uGsCVpAjnPVOHVpw13/nVLyHhaKblkkXiWWYIA5YbRuuLaSZsHbFACdzW8Uk0CJU6GvyzYbL/pmP&#10;Z2l6kX8ZzIfpfFCko+vB7KIYDUbp9ahIi3E2z+a/fIlZMdlYtlSUiIXmPfOy4l21HxKmewORM4F7&#10;aEsCwyNgUFDAuC8R4PaQ+Fqtof6CwQ/mzjBHGz+tAdJuH5yPhu6gB9x7CelHqfw6ZvI7iadIJEWY&#10;uYNg0fuR1cAtoEEeriW8ajYXJlZLKAW0I5i2IRWL28MUfh1JjidCO0JCwFO1XewugFeM97FjlbG7&#10;cJQFUTgWlv6psA7M/kTIrKQ7Hm65VOajAAK66jJH/x6kCI1HaaWqA7w8YG9gsdX0hsMDWBLrHogB&#10;DQJqg666exhqoXYlVt0Mo0aZHx/te38gEFgx2oGmldh+3xDDMBK3EkTjIisKL4JhUQxHuX8+ry2r&#10;1xa5aecKSJWBgmsapt7fiX5aG9W+gPzOfFYwEUkhd4mpM/1i7qLWgoBTNpsFNxA+TdxSPmnav1f/&#10;wJ/3L8ToTgUcMPdO9fpHJm/EIPpGLs42TtU8KMUJ1w5vEM1AnE7gvSq/Xgev02do+hsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAE+hrsW6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/L&#10;CsIwEEX3gv8QZm/TuhCRpt2I0K3UDxiSaRtsHiTx0b834EZBcDn3cs9h6vZpZnanELWzAqqiBEZW&#10;OqXtKODSnzZ7YDGhVTg7SwIWitA261V9phlTHsVJ+8gyxUYBU0r+wHmUExmMhfNkczO4YDDlM4zc&#10;o7ziSHxbljsePhnQfDFZpwSETlXA+sVn83+2GwYt6ejkzZBNPxRcm+zOQAwjJQGGlMZ3WBUPMwBv&#10;av71WPMCAAD//wMAUEsDBBQABgAIAAAAIQDcSEF44AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwDIbvSLxDZCRuLB20a1WaTjDGDU0wdtnNa0JbtXGqJtsKT493gpNt+dPvz8Vysr04mdG3&#10;jhTMZxEIQ5XTLdUKdp+vdxkIH5A09o6Mgm/jYVleXxWYa3emD3PahlpwCPkcFTQhDLmUvmqMRT9z&#10;gyHefbnRYuBxrKUe8czhtpf3UbSQFlviCw0OZtWYqtserYLueV21ydv7JrbNS9ytcG/XP4lStzfT&#10;0yOIYKbwB8NFn9WhZKeDO5L2oleQpCmTXON5AuICpBk3BwXpwyIDWRby/wvlLwAAAP//AwBQSwME&#10;FAAGAAgAAAAhADlQKdOwTAQAEhoIABQAAABkcnMvbWVkaWEvaW1hZ2UxLndtZux9bW8cR5Km7PXM&#10;XntXuM+L+1K3dzIk7FrFJilZNjy+kyjZ1q5kE6JmdgxCaDS7i2Sb/TbdTYncBoH9Bfcr7x8c7oC7&#10;Xdze88RLvlRVU9TM4D4MljbFqszIyMjIiMjIyJf66Fbn1q0/69z+5NYvbn3yT7fw8wv8/uXH//0v&#10;/1eHT3/x8X/737/4Zz59/NFHlnv/o7+ypz//6M/w9Ev8fvbLz259fOuj5BmJKPDZL+/c+p8f/Y+P&#10;7rw8eLZ/UOwvqv7kaFwVhwez41V1Vrzdvb/15van5XzeW/bfVoX8M6yOi3J5Ons3759UxfqqQMLt&#10;Tx8+LIajwao4qk5GUxbBS+9odtG76BZb97fkh5BFzLnMc7JC20V3a3tDMeTt5HnLQX9c9VanVY/V&#10;ni+q4rg/XlZKGakfjEfzLG3vSbHGf5J3WVQXg1MjDrAX4V2bPjhdhRQt8W4YE65uf7pczebzalhM&#10;ZyvHyfpWi3MhobgqRsf4R/hUesXkDziQVM0UcKuWcrldT7mIKVdFo/YmL1rpuPW5yMW/v7V/6+XB&#10;/q+fsP/3fnzx46unz74tfqXicetr+8uOwOMNf/4ccP/yMeWRP5/g93O8/Dv8/T8fM0V/NP0jkehP&#10;PvoLJLLcf/hk8ct//sSl+pOPbjPdJPWTjz/+2Pry9qfrgo8X8u9lMZm9rVYzeUHfbBWL8WjKhC1J&#10;Qv9Zwu1PWQog0+okARPxmFaQ6NWp9Ba42hAp1qnCiy4R8Q5/u0V/OEykGz0kAOFvALj9aQHlEdyg&#10;XXrcYbvF8vxI00RvLN10iHnD0VsVooDjskFIhgPyJXUQB4it45C8M6cD9ad0Wb2T87GWC6p75pV6&#10;AXu3SpIC4DZb6DWg4GrRny7H/RVMidWlfy/1HdJ8Vay30DP8b1ENVuwZqk9Fda6mw9uffvJParf+&#10;77/+y7/e+Y/7B58/Hs6Oqs937ncLyPC3eNi6/emdx09/7D092Os9mw5mw9H05KviH0bT4ezdsng1&#10;m/RhoO7ceT1ajauvIDrL352PVrP71XzJ5D0YwdVs8VUheIvn4/H5EmQj6e6re7A8gv7Ot4R42V9c&#10;hiKj2fQpGvZVsVNu4/+t7gNmPZmdT1n/k9nFV9IomDWaL+Z9P3pVLVsAuve3d758BKju/e7OFzta&#10;w2yeoGiBeNGfnpzDIL+o3lbjrwqp4OlscD6ppivQ1f+q2BtX/ekXT0YrIAR7ntBQ741HyH8+/Rms&#10;RgO+KrzI91V/WC2Kv378vNsFW/+aRDx+/qhn3PlNtVgKPPkBjiDvy97+YjRdoa2sTrAjGd3w5Hw0&#10;Hv5wPjmqrmPq/a3iYnfrYfGq6J9Mit37uztfPCownjy4393a+VIx7c2mq/5ouvzty30yfzT9drRY&#10;rm5re55Nhx/Umn0wa/lV0WXLvNU/VNWwGqJXZueLAXPTzIPz+RzsSrPni9lgWa1UVHqPv3vZez7h&#10;oNhFayiFd/6myEH2ZrPx68t51fv1ajQerS57r3chDjeGfvn475/9uPctSmzvvKeCvRlGwe37Oxhj&#10;2wghrQaygVRCkMplpM/Z9C36ocYc5dzmDOgUhuVaIefot625+2ButVzuzcazBQoWe5f9KXr9BALb&#10;L36qxuPZu+LJuD84SztpD8o6m3gZ5uy9/Onvk1Tt01ffPWmkUYBmE+oL7EDxp/XzJ9egm3fPvzX9&#10;5rz604H8t17/0+nLm7eE9l48j6fVcf98TEN+585vRtU7eCU/Lujq9NXNwaiI/2Tsh9lPoaU4hp7x&#10;7CRgc4fgq9po3jJERsfIB/W92fxyMTo5XcED88e7e/e2MaX6HP88ND/z4HK5qibLvy2eTwf3i8fj&#10;cfGKheCvVstq8bYa3secRGA4zS7hdcwx9KFdxdl09g4O7XpwvlighZbckVlfBLsaYZJ+DlRSXHxb&#10;cVh0iP9iR2fvw/O5zuCL+Tn8xPJoiFLrI7jOnHhc+QNypsP19BxUSjKhyguB9dnrlRQtx8NjOFHr&#10;8axvGAR0KKCoglAdKSspO8Xn3QK8H7P6kDcHJWvBa6lSPQm7/WlH6wPZ706rRcWUznw2L+wXr1eS&#10;JsR1wAROJDDLANnAMhhOpd4Uj7FRghmCXPibIg5Iva1MqGE+uQB5J3ANq4tqYLyYL3tjeucAL8fm&#10;rktCjfakm3MwIrX2QHRjndoYQbUNbne8omK7OEFjk+ydLHsnyUaZt+rUA8HaHovB28WVRTfWn3dF&#10;hhQbBKt38naCRhq/Tsazo/5YQxXI1FdrOBy/AF7Pm/TP0G/94Ww6vuwvFn1MqMjrkmJcDSXF2CNd&#10;GlPJAOkVhemDTHi8jir2h8rhpD/vkQxqUm80PetN+xOwhggo8yv45CWmedAnPhbV7wQ1sspXCOzY&#10;KyXrbg8JvXsoZ9WzfPndoqqmAUzhJE0hHVRgn4wRFnKMIq13e0wz0ABL4Lv3Bm8TvAptjrHQ0AEZ&#10;1Gz8jfKQPwdWKKT1CWzXr18/f9H77uD149fPiu1tMwCiFxDc3skSxtJYVAM+0hhfp8zTEWVb9Jbz&#10;QWEiMRDPHR1pgbhWeJiWC5hikapWgMFsMsccZLvQflbASX9xllVTDDDRXsH1Rwa5sW4hTTG1ZAgN&#10;me0hirbWCeQmDCHIc7Wo5pjS0AgBUR3P8RThqNlsdYxZ1IZ2j9954xjHejcaIizVzqFx4DYhB/35&#10;JrifU4w/z0bTDYCTsQNORqsKYTP8MVC3jP3lab1Nw1kBC9tI7TO1hQXLvlcCnZudQf1/xrxtA0WU&#10;qgUGoFSqMNAhPMHRr50tGAEMHIHBxRyQm7AfnTjkEeeSmF1WCPYgtgHbhxn6Bvzng4UXOyclIuqL&#10;CmFI2MC0YEq0BL+OEVURgDqzTi57F8wEx9oBjkI+pbMdRwBpR7EI+S2dgiipUXvaHx+vZtNNans8&#10;DpDHiOUZi9AjYVwVc/9++9GiSDQfKB1NBwhtAaMefriKa4QVxq2l9ZSy92i3hE/hBZl2O5lNCqnh&#10;yKWCNzOh28gLet0CIBwwdW7J/tnLU4ub+VBg4I/K24QY9osaS6G+KDOEYjehoavIS/W0CeMqCkDT&#10;BFPPJig0E1BBK5sAVMi3FwSqKWQTVLRQYRta2IQ24SfyWvNPVC1ackznkAN8dUF0jTVypeWu483q&#10;T1fl96ZXjADC9YLmwPX4Er6Auk3drS0+zxasS/yPmj42EdQa0lbHFGM4HALB1ylk4GyUWoPbrvTu&#10;7xUDxIsXcUR1P0OdrgYKdpijYIXR66iB0noAlpYDcKnViF5Hrz8d9iZ9+GN0owGW4/BFxsbQOlhN&#10;0EIWc1NmbzpKSGWdWE2LvWrUDFKDK7SJjJy6HqlAMac/a6ODQp+2Hzws+Ktup1rRMCgsF4Nr84fL&#10;1cPdAv9vKv0C/igtcsBIPytLGMyxDEYIeA0MzvaQQF6XZW12GFCwhIkk136H1dsRfTsO8TahWp3O&#10;xsNelAPik3kJVjEgg4mMOCKHxTKqCykd6u/rqrID1SCICXLnGlQCpmLa6bivipL/IH7U9xXn1QWW&#10;qVQlOp3Xp5gZkPClTB/WcNuiT63GXlBqRwJRp6aXWqHPABPZJ1cw4yoXw8FkKjZfxdnKH4+w1l6T&#10;CE5gaPvNebx7515/OjhFBBzKODgNtJkXDwxw0nqDyeUZMGMmHWczRC5zmanOijlZvXuvPDg/+hY5&#10;Tyusi2GZXMqjmLJLJrTqtbI/QosO8cI8/BGmBZpVSkmzyaEWFirGFSZT0VOERFMmkzlzVN90DkAl&#10;2/vx1bPenOuEPWbtRiYpEhnItfu6BUbtypbsdWiPhlq1xKklqoaXnxORggZ3Hq3uXB2rWbb2OZxW&#10;sBXoYxUgAu4mZpp9zvTJR4ZN8KdkLICDG57fyJ+8F6UhmFxCrxjPAdTg7aj4ARPVZaHMpNQWnLku&#10;6aug1Vx2fjGbnWEcEcYKA3Ksho2ysZtt0eiU6JKDlXicpA5tiW8cmWRSXBejrWtkSCaiiax0+IyJ&#10;lBqKaS96dT2NQllPn4Bs8qUUZTUOBS3TeJeSCsAykTaWQY+EEiXJZqKxC4/FVnkiyJWWzibbJiJY&#10;wpYFZJ2U0VkvmPrWCPM+SoSz0+mW2lEkSnqID9ZcYU7eTOsDNtNFDISVEj5jYyi+pQTIiAfhsEjt&#10;dS1rR9YtKT5ElDXbRX0TZeBoG21slct9oIpiXmLzC/6oKGAI9hdVAVho1Y4W9bCRUyM4XueIK6yU&#10;Sh28KA09SesxMXcXIuyW+BwAmM+WI07vQE4XYQfEUqM3IeBPmWTT1tHk6PyYVkuHDqydL/erBVYJ&#10;55gdwcmnOn4hSvioGIXdGZ1Syj2HLQiBjRlCwFwXP5CV5SLUVCaJFAubzhL8JQLYozlMdSi2TMq1&#10;5dYQmI1P6lKjn4BB3gQ9rEAE08YSShT2gBGcZ+NqsmctTl2OTizWRpHGTltyrtayQyt6iTR3xjjW&#10;E9HG5ovLbJqtfLIC5As6iuXSIFEHEf6Yk6hl7B/t5w5agfKGhv0WOt6HNUbDYco2kuU9ftgU0zpu&#10;MHaDDaNGaOA9DjhPxcn6obd/sC0siiQEue0UnUSMDiPDaHinvWU17w0hQ7qpgdon9RgHO2VL76Rb&#10;5WjAVZIOwc83Xkx9aZsUqPegbG3wzko854CF0c0aBGuJUPiO7JmDt194O3+AZtHYYhqk7eUoZTK6&#10;PAz8j43PzVRbYzYK4Tqyyoz31ZpBbq4RxCfpeHc7zYk01TJhZOz0rRgDDtgqMlrKYgX6ApaRfR0O&#10;xYkoxabk/diUJKu1YYZElYpuqd6cugbmRxS68hLVPOEmjA3Eoz9eJeIRfJRcRq4RgJpUppIIlZOQ&#10;usxzo5MknSgWvM5GsaFaZoOKpN6Pj6M+DqbqE9UkFV4MmOR9tDrxKUqWObrCOHpsKBEyk9ZBQDOT&#10;rrgjZJskbjLr9bLGF6lBbTYgKDaidebfvVsgQNsY+ny+s77bkJ97d9/9zT3y3af40nUiPEBt83pu&#10;puuhqO79CSN97LMLOgvkoq0YeIVmiz98tOy0cCrVzC3a/askxTqt5p/6isr1VghlSXsXI4NNBFtq&#10;p1Fat8rm5HwMDCryNhVoJZ91wCxzAGrYGKQhkqg4Op0kW2Zr8GClMKyujGWS6G0DUrq7SRn1+tW5&#10;gmA71g5tgU7/krJpZT5dUHMtE18f62TVAlWl+NqKGp2JOkmZMGvkW0MIdZ4ispsZSptfhSYkbcz5&#10;0sqWBldEbdMWtDIkqURG6XY2RK5GeGt7tB+sK235DRuelHG/20ZWrt+jlgiQ6v5gPFs2db9Zp8BR&#10;FFqswbCChIgn7eEbRuzPlzKtmS9mw3M4wjJ2FnHfwHcv93s2/enxDIABcOc7RnGKXzlHv8LwN1BF&#10;t5MQd7/fL170sSD7d/Azt7ER4h5CnzRxjcxd7JQoDrDaUy0JI/PwFqAHDlRshnp0E1SPGId9X32P&#10;uqG+zdU9uEl1D66pbo8rqJFNu0DYqK0O87AFJjD6wcGogSBkdtEL7214d+cGQLv1NnHAgHAUnc5m&#10;UZIzJeqv2DgdYClpYto8ahgjCYUMD0DfKcr9/gpxF66Xy7tOMYrBaX8hG/uPJcZYcN0oF+KoY50r&#10;rRopQJHO8ylxxTl8WAY7mVsOZtMltlfLyDiEf61TTx8OUcnzl9/BFxutEPeYTGTGmSJsG3dU26BM&#10;pH99vWeuJLZgkbL8J1orZZIMmMxggDUZH5hk/m03nxFjEDrG9vdTTI64NKkTw+jj2mw1G06RK/jc&#10;YfZR8rqxUAt4iZRuH6UMIiUmCQPR+od6QqgOBtkHFTOpNKbExPang6uMSemOExt0YWvSsVYkrUAY&#10;tBqc0doJUTri1kPLmGXlbLjGE/DWM3aVdJmN7B5VktctnFuxEHBom8RauXDkeMiN6mK0ssZ2OrJu&#10;CeRbwOVAGcDVeGZjvnMRZXWaEsPyqesrvrEwifj+MHHa5GeRhYW6CC1yRi6k3LpeMgKzfn9BaDS/&#10;VQ465lReEy96VDTmb+wghuIsiLSRI/A+vf/sbyIvHhiRjg7S0BFGZb3dJg8d7K9LJKYTJYIOp1Rm&#10;4oQ/uoUum4uAengMA+y3pD4U22udR1JO4hQY0Uvd3UeQwwf28obxP40J2iLSBCd2ji/DKpIszlo8&#10;XLc4+pqRzCu93QzbDbDBMkynfayQGN+2LRNoLIAEYA6goVmdIYNtGzFlA8FrHmGCNfz2fCpnZtQD&#10;UjNQNjKJnOwzH9IGgGSVOHHwOhQCYWMTD3eFEE/WKEizq0YysvCYVG01VmtPYJoVBMbA5re2Qqq/&#10;UTOubQUbkRBSJ1atjspcEDWTCzizU6yChT2CNJimhbSOwMwU60UNBFp6DPrzzAsntbLCtJrMueHU&#10;JrTswmsAt1W66MXaypB2CeukKSwpZzZwsJEqEdcgBCbC+cIa2ML2EYskX1NyN2yT9bm4KmcgJR3c&#10;bkqLDIJSc8pn0Pd7ECKDFagBumtKk5WxKeZ4Ycjuj2nmiGONYKU0zUIeCYfI3qS7jW3ufQnzAztq&#10;PdNZBzzKN0EkfVhnnIFKssPSAxTXQulMhJlU0y0waj2kidCtmq/SYBPv1UVRlsDEwUC8isvqP3Ar&#10;SB4jDYhroVRDLtYMYb+IXVbZuDYp0i5VkCeyb9tWhfFe7h08fYKZWGbIPA19xHyGYHpYJS91HUz9&#10;VDTX7RpHYw8kJRZNzUWaCSbaDmxd1XEeedgXbeEk0OrJ9nSzOo10ChF8VR27y8JhWpN0jVbvdG2q&#10;Gt0DN/3VCGfc5QgokQYTMZr2Fpqju5CRJ5WyTS5ffLipPxmpZun3dHjouoSK3O/stIiUKF/odJtK&#10;GetYvfeZnBDQBO+UkGfBh0ZX1oMSJulHEJ9U7qhLKpXOo4w/OOELeRJ9csXWgX04WuLE4Rg7NvuL&#10;/mSZbPwOWpYBlDTnT1HoN7p1XVaIZNY9RsSQxIZOl16dD4+5Aar3ABYgbG5KTjWIwJQRyp5SCGcV&#10;9oX3h08uA6w218jk5EoDXXDMYcc27brw3mttNwdc8d7+4LZ31uIeC1Vpw1lBuf/r14W3UxvHMIz1&#10;ywVztGki9lFoX/SPKmz3l1mHZHX64kjp8HsoQqjjpPp85f7j7569ePzk2QuKnPkRWkRH+07ncP36&#10;dLTkudyrr79+UHy+jW3S4/E335BEKeS8RxTUOxLpdO7FFBvNwyXpieOOnnCxkcFhVoQJjIXrWIe3&#10;sKlOGBJRTQ5nYAuSHbZR0wk+xSQpcufOs+nwlR0nvtFxovxMrok1jnO/5zRR98svv+Bpoi/+aKeJ&#10;InusjUigQtGzDCnSyBCliSzUVmx9qdEECo2w3w4V5XC958NkwxlL9tDanq2cB0OMmeCmDXEyusnV&#10;JLKdLZi+RX9+Oho0MwawuxLHCcgnjZTLRspZI4W7rhAZgQ+jzmaOczngmZBDkzF9i4tqoWr6oHVy&#10;PgOPT+Dmhv160kKmyti+IXnJdfqWPFDZUmyA09S6xSovwt0VOCbXlnUpZ67bcmSnbltG3MOVdw28&#10;CR7CYdgsr360lM1sHIrzjNPZctVM7b+djYa9F9vMwdGTBgPMsPKgQEYAj4JwI0jV+3l2lGdp5Bsl&#10;xB2o5dkJLpk1yEkZF7Z4fKqZV03fjhazaW92lmODX9Ub9BFOogBw+poLkElO2CqdLsoH8UEQf9X/&#10;bY5X0n7K06ZcUs9YoByrBiOcWMgyqgVO8ci67RKi3U5YD0B5KaMWnTBbYU151F+20juavq0WvCSi&#10;NfdYLwIQv3WPB3ryOjx7Nr8mk7tvs/bg1gjW+Xq2rxcKtNb8VA+M9vZev/QdxHlvOACHp4PRP9aY&#10;6bnc1TzFpQU5BcYb7GzPCLNk7mLP0hGsZhi7N8cNF6ueTCndQsDxHpzNzle9c8SVl7+TcobGDuC5&#10;jdbX258ewn1/jPNp/eEIel0KD4bY7ftGR/XyOx54GQ3KPWy2PJktLrEldDqEp6/7lGi662GRCAoO&#10;YadqAJZxPIzGtGFyJlD3IIsJO6suezJ30Mqje18fAZ4PfUg1V6HpxMvJTQ1Pj6bi5XJIp7XHn9ra&#10;NPzECVzK6onGseMmUOnjTslYssW46zuyO3aiLPEXxI+KRdZ85JZdX1ZH/Zw3BgdTNt3HQKqF95PI&#10;HAtoZDqn06J4GpuLQMGnDWG6pDKAqc+CbuGJyODKweOmbh5b2Ep7wM2XDk/qsnJqI+6b+mXBg09m&#10;0WSGhH0b27RxfZUeneyUB6gtBMlQO8uY3weczR3euNXKinYor5dt5R1BiEqGRYP+0VKp5oPFahhT&#10;7RYn4uth3sN1Co+FI5Sq4HmSlgAQicWP0YsnsiEU8hcFF2YlZaKbCgS+uzGZSiWP6liKFJZThEvW&#10;dgmVT4vG8950vkJoC/I0wog4t1BYNRvELL6kmSyBs5iCDttheYOS1gCfgh4RBrYVYzPsxTCQWJ54&#10;S/qPSk8Hy1wDOaohWygBdoli8hyPKIVXO5IEpuZHnA7fCIidMMLGS+RnR5TYeJvdIyuMeWkixqRw&#10;VJCU12xGmYw8clA6yX8ut/JEc2MzjuiICkCKwSQoiYoKThcI6oghSbRRdLjkwFqPwUjIxZXtROfk&#10;XCOV0dWDVhJBxML5AP4axz75lxCSZpHecPPeWjvV7FOth2kQpt7HuXUICLWSbr0a3Z0CG2KLJmpN&#10;Au2JUx0tjIqXOlUVfYPZojdZ4gIFitiJwWGOhoj7iJ6t+OUS5/m+GuPmttGgL+OOHImldPByMHmB&#10;MNgxuiCp5t4I+yQWl+f8ttjhxl7JoezL0i//OcIFZdAg9pv87jyURRfR3vRZ75ID4bJjTcYtq9Jv&#10;lXNmmPMVrptrK8OL5jaUq99BN4PkgM4Mi08FyEdRy24ICnkWD3GMC+dyAchc/QotqOoT4ABmjsN8&#10;xtOxWZt+KroPxFTSwAmDHkVeBf7kfEcZjLp5hySTm3CsI3UvBbUNDT6mFDscCECeh/dMzwICmwnG&#10;3mEtQOKbz6WoOrDv5MQPOzxrKxPYsqzNvy22tZEnGn/3kSUrmZX4SVgkbXAaEcOvSxwr899dTBWd&#10;o4GNHGZ09L9xEwtuiLhb3OMfaS6Xl50244+5baLOAuMNqsEJ/Vu+7Ri0+KJ56N60F+OQ2IbG01ji&#10;gtd2oG1xiGFqCpEdsEkGxUZExwvxKi8LGO+FuwWWh6jmsDyA7ujB7ZLhYIuiswSijfjvCg5vBnZX&#10;7g671wCMSxIydjeK6c1jjXLRp9xKyhm1h3etlFX6pl7rLlwWBruSorFBd+3Ss1qd1nGt1XmJ9vp8&#10;HRZ8IZKk0kBvQGCE1yiOGG5SuJ2KXVsATjAkbeZtb7UGx14MZApUO/otOSxT52qtZHvrlLMJXe2l&#10;2ut11mwu7ryt8dRFtFaZQ7fXtqn/lDGhbGs7TSW0PmoKZP2NDuX1GKoE9IKfYiaxNWpNnRdTTpvX&#10;Dnhd1F5Mxvrrr6EgK9xJ+QRWDMcyZfb3zTdwBmp1muHEH/Em3FAk0Rg7yZPkyKKanfARV4UeEY0d&#10;dhxMh+NK0nT6KRuBSdJmuJiTlsZw5Ba1FUA4lMSoM/52Ov9ZCpWYDMiDLGt4C8BTjb7w9iWcE7Vt&#10;lzC09VK6WBYWgOoIWty1ZCiqI5O4guNSn/A6tpABtnneJkHOD+2yMLgkwTEyOlxd5NSGBN5kJPkI&#10;5vDu0TCUJJ2NqzfBDrpAYSgN5bHQ77tH1UvxGhIKws47zzNmB2qPcNjM4Onr1NoSPLJ8kYBzJulC&#10;rVfkTw/zBLwxtpsX1cAtmall42AaSmjUs6WYZsSyNWJNNzfff6I1BhIN/tqbT2pFnlpQLUTFDEdy&#10;a0hAHyO17L1ybvuP45xNdr7nzawZA9NZK3pXZnfFPuLGBwOs4a6K/T5OUS/uqc6wFpvde2wpcUFq&#10;DbFLklwqQhgr2IfQDL9OyTZSKp7Ya3CB7EaC7GKCCMBbl7C7ED5wsqaQ+FCaP8deVJ/j1MtylnBd&#10;/jFWViu0YFl0Ed0Vfz2i+EzmCqXOGHB3m/SFN/szn2OU/lBsBMFkL0Bx4tcAJJmlzGiaWUkAALPp&#10;GA1oYDmh6eamL7WnPkBhBELDQiQSVs0Mlk2ZY3s5FTdb7LsktAO8zZHfUCRyo+Pju7yYQWziBfQH&#10;4uVILjitooBTOiNHpt0k0DmhwSg26c4BKSHifwsSxrMgcifVWu57kh2uai5aRU/8I4sugiM55puQ&#10;4N3GymM7LU5Qb2oIMzSq0kZ45I2NyElxVRiv1tJWb1ITUie5YisRmnQsZq5CNCrEpEHJejMU0aRi&#10;e2Vbdm3f5A1Y2uAJVGgDW5AjXRjIiT3vzdAUZ4bek5dxnlk19EwSvDmSGoPZASauNSn4Y8pXrWne&#10;kJwyVvhHF8m0F5VBEJ1ATkM8RC8CWbANgV0crYMYOe/pssq2+FBEbU86c9daa8xVac1LRbNO5QrO&#10;lk7mVfB1N1kg/zMMpstTCR45qmxgsy3uQkFboXQsVjSiP/URBWC849EWtYqkVJrcWvR8uUhgyuTZ&#10;jrVKXebXWG9wUV68pkOZ9hdbb7xxFnb1PTcaD7Ob59RV3gAZg7mHNm//Dh5dAy+idz0GoTAy1xEN&#10;ZUvfVLKXThijEr/Pf60VRxp1019bwHnTPRy6IbBO86bthK2YnfmMymBlf4Wlxrv36hgHcje7UKqM&#10;ijEr7xss3szG51iWF6jRpMI69KA3WOCmIk536hgXFdZbR29vCr7kJfRyud9mlHNc5gf/6bw/3giT&#10;NtZ3cmMDO24LFDXhDha6/OGuvVpefo9fLdOuIuN27xxjdnXf11/DdJQv+xf7ulT8fFVNfLKtCsZg&#10;2GSZgOzJRgM11t98g+KwSNy5o4B4FxdJBx4c4bPVIQAFhcpvqaXtiusnnL8mNiIpRQcuopAtYuo0&#10;qdrmKMLe/awUqhIjtKs7sF0IfPuN3vzqah3ralhjkizhUIT4wkGEzo6a2B07DcD4LAPz9BFwYMbX&#10;DhnN2CKCEKtN/cB4xoFsXZwcifjaCtGVrFTHnZpuoLxZTcq9hbJjN90j56hQSTqaiH+R15Jli3Xz&#10;so482QCkt2FvFSssGev2G1VS2b1Tj+lPsg1CDDzTit2o6GW6gYilWPZGJdMNRizIojcqGDcgsfOa&#10;bdfOl5612aDDZO1UsE5XJcDeHDJtlmV1sOMbsuIzzFhz0hAH7cjdaClwZ1dLJxNSFbzgQUJ5/Dl5&#10;rM1aT+HD9XB/2Wyxwrbwc5xWnNuzdq8GCHToqxXVUpvKgDoh3hnwIRWlO0bv/kN/McVeoK+Kv8Mu&#10;LCw0y9dd5AEDSIH7BLEI2p/ycPERNx7SVqEpxbsR7sOdTT/nnrACY8TpbLi8X3DzaCjbxwe5MN0H&#10;FNBUhbC9EGH4WwkRyUYaZMNH4/R0BqCF5i/v3/vVr4T/uW0K5u1mrZV4GY5nEJOaOnPqAx6Nv9ke&#10;NII5OxPN9KRMGKUBnpMKX5aRSJqk13o4biln1YGomJyYewm9eIURQpqmUuyZMYojQTgVk7a95y2b&#10;Rn+cfs89flgDWOpEyxUkxGcSfUqCaNQzG5LjrYTJelDYDpIs5rOMT1zwGLd5SFNp7JNKpQNd3TLo&#10;FCjRw7xAkhEfa72hMauw6dDZmYmIXJXjObEXeEi1hi3slXToDegTJNQxhk4jpt4cE2/ely5b+pbS&#10;nxSTenotQteEuF5MNpCot+218auHLaIh8OfECOew32hERYHzooJnUhGgzSnat4b9iEiyXA19UK24&#10;JdHEjvSq6H1w+SBSLrobMOzRT9Z9iQxlH8CLxO67yzS+4KoTZLveik04Ag3Q6iW+cwRvhi3K5JbG&#10;yRPjSJLoQSLYsQ9cTUJmzHLbBhvOvZa6C3Q1Q/fIN5ziQQ7VtHIDXGR9fXdP8AxtJxau85dNpsZo&#10;OS8kMXbx+qDA0jwQKH/pzOE3HBQi0N3H43E8NORdLvofGhg54mLqqqXc826WEJ0mwcNUByXze00O&#10;ZCXAvvDoYSsNAbDMh5RQ3+nDSrDMzUvQEfZfrBOH4+XWzDqjXDggZ8K+LALmZYwNKh7pJmGQlSQ6&#10;OG/p4X8Pw3lHbk4VDz9OJa1RMcFLt+PMeyLqRqoGYcuSogqjgwtBHOWsLpcDHyhvYKNoza10wN/c&#10;0+Y1yvZt3rzkjUtEFHqebHXLZmIWdEl3EsM8QNRCd9LpkO9A4G7fkgZxMRpWGIJtL4WZRA4NXnNo&#10;63uLJpYoWjNQ+/3vptzbuZTNyAegB/ZYP7i34qUxXlFQSTFeHJP9NzFfNGum5ARLnvEoBR1dRrfs&#10;6iJTm8Sk+5/L15gRkdbiBFvHQoclsq67sryObINJiFZIPbrKzsDR+ipEcPJFvIAl69yMzbFnxPz/&#10;gBbk7k3AEZubOjrgaSZSsiKaLpQIy5KWpk0NvhH7IesD8Drxj+BapTF77ZYkP4NOX9LnfMUm5oSh&#10;4wajSwQhW5QjHAoswBrVwJjFdiW8d710jrXafuITX59jinHfec8hRzZigM1JNpNf6iyaA1DcOQRP&#10;rgZm+zbeA/WEX66oo3JJkOBAeNkw8FLBI48pBFdaxM/WiVx4u+rtjdq9ocXcPX2TJgvc+9vcsb0w&#10;Ir2pbapJcpRjWYLRvs2a6V2sQ1bCfG9quX86W82wz27+9BwP0+oFTptGd8ZQ5kdNhVf/33lCFv8R&#10;BGG2yBgUBMH1B43bJEPqs7P1JjzxAvEkMZWotKrk2bxJS8l29rQc+KKg+p4QfK+qwKd3txG4kwmL&#10;ThNlZkMw1+TafAhyYlIUpz8yQiSn0dLi752gQ5G9qmx+nqSn03NhXKy6p43cklBcMg2neQLaLBtk&#10;qQwzo2XGdpN5tnCqBfC5HIqP83HMNMmFyK3YZaIuWdD2kKCuBBa5dXeSf2l8PWQdgpXsBdc8tlY+&#10;HP9AMIWh/SpcUSrpIXIhY6nHVm19iLaZV3PMENXnF5zlLJXdfABHJLmPPbgO8Yim1RgqeL6Mo+/j&#10;/eTjtKRDqK5bP5lzJJae9kXSooljUlRbyIf8T4ymBC5HPvhETnMO6csPgYQg4lFGjaHkp/0K48z0&#10;FaFEFmPSQrivbRfjk36Rr1a+cNcAQE5kKuwBA1Do5lavnn+FBJQMVLAm//ZfoyZ2RXAgUHHylj7D&#10;43eGiExfyQqrKlYMccEtDYdPhQynvsEyOX1vPFOTFsj1Mu1MW7dxTTHcnG1A0uSbI0kZB8Am5yJg&#10;wqyNrKvz6BU/ZVWlQi6uprBLO7blpjj5lgSdXQFz3YdSlHSCqO925VJwisKIQU7f7UkH3EOPKgKW&#10;NO1JCycKVSvvnZGjUGVLMUT1qyEw+c3Ly6CaFg+jbK20mvRY2DRYIxZihxrXy3TWclPCGqvwPPIJ&#10;3pkL80b7Dzc3xJykI30DplehS/vaM4nB2juXT4LKXKHeKWGEutauRRselDwuqUQHGgawbvxCp4tH&#10;obW34OCuTMtUHEn30jimEnA9pnBshDSTmtjNgijKwfV4wpdmHE/ob0ETxOF6LLtpu2hDxMUMsu36&#10;i7lS2GpzTeTkwwInf1DcpDVssiFqUpvnpbbYxy8Ms24rVZR7fgKVh/913m+iKda603mQn4pDL5QE&#10;hc22TdtI8QTRKj3rI2N7kCVVBRSdMoYeC2IZtvaupXtcCXKsNj/Uosmd5L5dEgTgJkZBVCuSnLYJ&#10;zg8uYJTT9FIFRUjWlhPkmmZNlBfNxEDlZ5qwrqWHnPDFqAe6/QfxQ9/lA3risZ20OlMsG7U8pzR6&#10;UoYiVhyJRCvkJWmvsA3THyzL+TcTcGGL4XcmBLwlj0QbDv/0B2g8ZCsEiV/dzubADQNPAFaySfhr&#10;tZNfIQ8fHQlg3FiVg9FpcyNy6F+EuXuPyfj6CD0HFjAISX1VnS/7R+PqYAVSJ3bjogqogmWy7Oa2&#10;RaiXtip5cIoT9tMTP/CsSEwKa6fRwQlcNoqu/S+RlyVuqZ1OcaNO4C4sWOu9cijtwh33u3Y6XvFr&#10;flsuM8zOmPQGS6/tFT5DXHk8BHck8jsGTyGJB3r8/72am0iIr8HJaQpjqJ31B8n8WWP3lHx1yv44&#10;EdtysJrbT6O8wyGJtrJj3Irz+YjsEMbuTQ4dC2ZMycYHZ4pi9rfAWfTQ3tbh3hYvD5ZuAW3wXkQE&#10;IaWsMJQp97qHezhG+37IoIeKPn5Mg9whmjzFRBB5XteGlmUjlsOW3vjlYXhaO5HGUO/fDULsvgha&#10;20qEjQrS4ypJWYevS0nEfrdaDyXljFooWGCO00iW41yiKsp7KDU0xjF9u7nSKrxpVQzHJeqVUBz4&#10;2rpalwI+4fdkFzjKHS+zYEfD5zM/eJ1A+P6jXNDiV0jelAkwjERTFDBRs2nAe5gVWxCMDaSP08kD&#10;3qCTbXKMgh76J0LKQNZwbHHeEo0Afckhx9QZsr5qq/KHw1InASW+/qj3EJU9c8rLnvrX2am5q1QT&#10;A4WdGom4AwKy5FzZMLdx9bYt/eyoTJxSpHpvXwwHtDUvsSWdw24cvWyQS4es6Ayi0jB+QWvioFUn&#10;ppOSs5PEkBPyGa93ZkfeZHSJQUu4pZxKNyAHm1fKhlAZeJutKTbjYLCnG75Ztglw7aO2baXLm+4D&#10;HtiDNh1uqKyOQ2nNMSVzKPZwgillolxJnHByoyBsJxuC6Y0RZ/5jHZBhuLlleoq93Jl14pw4IRpy&#10;rdnBW4hTzLC2qXPMNyAhwqoEx6OfUYKd1yIaYgIlloJWJbbNWuUqFSMnltGBEeAqQagzzPxcr2UW&#10;GaCxm68V2nQ/B97eAKz2IYfd2QAbJ7HZRG0rTNPCoEvOMuRprc9ilYH+MMcZnUyxFXYJZ7CSmukg&#10;NZlQG28NTZO/EJR0RSggIk2bbVCzB62CRHBU0SlNPC3Pc6Ts7xJ7IuxMaWiaPzQKe+c/X+4lYYZg&#10;ZlMOIxrPzUXXoIi2NAutCueTxefEeCXIxHX8oMHIRRpS7dzCY6JZ3mqkHibPybayJDUhRfiaZCX2&#10;IUnNcOZGCBqNsSJ8JxT1689uC2M5lCTfg0wrQEgw2Nw0fScML7SLmKdhm6TMplKgpn1Pc1nQqQqe&#10;KRLSoTgEdgXQJeW9u0oNrcMnCp2uvgMq6bTULEEpdCXPMbQrGqsJumQvIbws7xF/opTXyW+qAoFZ&#10;mIZxahveb2JKOLNx6q83JjHsvqmVaCObFToJ72idkZM0zFLeb210vODV1FbE+RQHC8uoqwQ35srO&#10;sHxNnsx2HKke/CEaHfC16/OhUYiaTTl/iCl1smNOuyInyFLyd+hwtqnxh2nxBiW+iQ5fq8IbNDhT&#10;4MRhdHG8ofo6+EbtjR30++luYqY3zFXQt6l+mx54Z8amNXXANq/hsoCNohDJ95bmI6BXk0g2z53A&#10;D445oi+MCoetFDAVI/PlqBQp+XnZ2h6HzMLcyMDc2L548zaYl5yrTVa+15xwxDa14u0jsCpqL5kc&#10;/QFPdmXlu66TxnCQd8l1Zoi8acxVvUfCnNUSEm2P+2ejpXLO3EwjHHqTQjj12XRE3bu95894Nf/w&#10;cTS5EI5YIDVx2R1IvcGo4q3sw34vaQu2nsUJfU3KEnmXuqV3Qv1P9rwfsvSnz771dKuGO469h5y7&#10;mym2AQXT/gWOqJQ4N4c7k/H3aHxe9XymD5QfQnjpRIO4727Et0iFTGR+r+BDrrKJNtzYJ0lUPj4m&#10;iIybm9QqTPapPi5yqQeRxuZcgpIQ1yZR0k3Tm4QooY+fcjEaA/1XLm64thDRdT2q7vLrRNbsC+e8&#10;5jPdqClouC2Wxs2N8WxzZqUiOclZYqXZOEILogms245XSkydIaQkhOwcDJ8SsaZnHD3QRYHC/17X&#10;YudUp2PQ7+3EGu/FeBoVXE/HJUop/V28Yc2Ba/qyJbB88mR2gdgsd4V335S/PVhVc0wafrK/AiwN&#10;75avR7jq80Redr75JnSufKIlTEvI8gZXY2RLTLO3/7P8ZLcR3dpVWpv+68XjuRXpBdl3lO//1t6R&#10;OtPzk7oU/4XHSe2rH9jfi6ufltwUwmmGi+cu9lVozIv3vsIXk30wJmo6cVLCTTdkDMPq6YCRVDlb&#10;p9nYvZ7v45Bkd0Lqe7eTgw5wUL3FZ1wXCm+X2dskexvEFaSgj+nIEK+3S8hWQrloHrpzkN9264RM&#10;2pMvY7JDnjHJuPVGK2gyJ+1yzyWsHVbFqiRuLQ670Xl8grnau2mr5DBHbqMcnfREb2a3EcY1HDkK&#10;wa5K6tNOua5Sbx13mzk5RmxsCz6u2DimgFqE7Ae4DfoMd2b3h7Pp+FKidcjyw7kkOpNkKZPLsW+f&#10;2iCfUTKJLGyI0+HB66G4i5yy8VjbBRvk6FSy2zBE7OZyFZOcsMLRPOW9bAWn78ryQcnj3Q4+7Eae&#10;OFDYXx2z1PLheoc5VBAfiXdW+QfawrXLMMG+IL7mOjhWK6M3rFcmdyIa+wK6Y3sxm51BvnXLvEW4&#10;41oPPzaYEuDYpsom/Gsr1+FwWfs3b8TCJIIIRijHwP9Cjg+b4ifaF2Ds3K+bBj0XHPmUrEcYeckp&#10;yHIyw/+4S3cWbkkaj0pe0ZykDN7ysHkGBK8gvVGe/akEy1khF3Hsd5BxAkc1BisfyH00VSrECgfT&#10;F+xI40oRxR5s2Wef5YcgamjscqhoCV9VCCwOqpc84DsUn1VE0MSSFoxOvjipMRRuM4v2T3xKeTf6&#10;sSIe+3jM7xg8Xlxup3oBgU8HebkZPHrM2cRFUTtHUTBdkpGCJohCKmIkc7FvBJRcNiePKNqY33JY&#10;KrTAylKa5YiVE5GSkWw1akOltbutFBNcH9WERpm9wsy048i4BHh0bfNm7NSJceNqt4FIFfiHqoPf&#10;jHd5WBaXzYdBQjQ8xtxQHh9AEN3Gp2AiLzodEyFkpql1ImH9BrKbOAGy4UzoYxfRpiTZYdwlANQ3&#10;ZKXP7B47hzqk59Hj5j90drg2N5pVYDFrIR+FC+hM5lkLqdgsSrksHQYE+u3BBE1Y40k6NMsWTEGy&#10;8iz9aJsstcqApSMOqdOftPVIqb228iOh1Ax90ldvMmal+IA6DefG/gh1+oObMHE0aiJurfvDTQox&#10;6HT+OYc3XGDQiJ+GwbZxtDBR62vOogRGJV1CtQmjrXSBDyx8CYM3X2oMS+BSsBpUrCq42HEdOhDk&#10;Or3BbrP2sG9ht1A7qDe6OArvq1Qh3os1ozVgsIl+L//kXzgSVx+LvJxLCd4ZPVf2lLg6iiQqG8yM&#10;Yc9b+EaB8Ud3pM8WE23P1v1tvVpdN4bIK5fIqTI3hRjlOI1MpxJugFYNAot4y3jIHo9itvoHrDdk&#10;D95q9kPffW7t7FybwOVR+hUZqhv6Fo/w4ePu4SPoyBae8O+b9dfHtR/MOrlynKHfyHO/USftjeCQ&#10;8FKdDA3GrxRQW9+KQsyai54PUoFxdLeD/8MackwxT6OcG/FYsyL8tbgCmpZmCYreUC4fk+eIaZP3&#10;SgPf5r7KIIwWBofQbUSrH8tbkMLUg5UmuossvyDJchJrDVF2y93gayS+wSE1r4KuRn847BPTZZ4e&#10;0pMG62UJ2mugmCUSt8IdeTYmHdqaxOzgtLA2DaDNbFnb8nxno9UXB4hARl5bCz5Uh9AUqNXwNmQZ&#10;czVxglOS2yjRTQCtUxy2kj9xhsQB2qdnmudTOn0Ltz3La9KRmt3kQ+7YJoyIPjgK8a7rMFnA18Pg&#10;0tonbuGj8HtvMW6GilwbWgCd443BLoocEJgtjQ+e4NpdVycT09jecjmbcxITN4roHKYcv2MyLa5+&#10;lsKTB5486MOJkyP+5fhnT+QXdTx1MmZq/G6Opw+Xp8zg13U8aQmrzbTUsnneyeKSWVRlT4JGMskV&#10;05Opw4dknJvDaJQOE8V/EzqIRtG3WhNhMALvOZAX1kqV3VygLOQDwR092RKstx+D840hoibl9B9n&#10;88lyoDrzsH5+oDw7s4Ul27VbXl7WEiaTWsJgUEtYnoePREJMkI0TANUaW9Yn+ArIpNj+T/gezZbd&#10;xVMMBi42QFwH3OKXa7CCBcEtJhMHBEkNQEA64OWlA6IxTcCtrgOenTmg6wLtnTk+e2F8WgrVNBzs&#10;pZAsSqJNhfHYclTuQTsswSwEYc6Q9UDJDjfpQWGz5ZAEUQn8kapcvDAyTSklOkJNs7zREOcBGO8R&#10;jznLwstChItkOy5M7nBNJJN7eJS7G02XWOuSGV692g3LJQ2anVKRgYAUhUiJySAG8xLrAMCPz/cE&#10;gsZM1O93eVqFhDJ+u8uTjxEwDHdkl9UxQNKE/8qzGXArHXxKLP6RL088QQNx43byga+QMxhPQ459&#10;GMrz8OEDbMzA971CwrGrOigINR6PSSFOqDnYYomtQ+GIh7HSBQ6C3TsNG+ZO++NjHpw3Q01G6Vfu&#10;G5/clXhBki+XRUL0spI6Q4hXs/0aH4xeatBciypArayNPtypLkaCoyUc7gpXrXuU8UPDRvGssn/i&#10;zbRFB6QYmORZF1zGqaIPzVGTBVm6yEwM42s/nE/2eNAnHCNSiwZqRTEPgGWMCz/EDzV/T2bkpN0O&#10;8PjAL/gBE1TY5xcH+LYWHISABPffzfpDDyqHyZhUyMir7Vtge5i2R6U74Mj7bX8yGl/mLpJMz/EV&#10;ZF2RU+obJZ6GD9xLJbir/e30ip9OFi2PZiMZqT0cu1wC7Cjsq5cKAv1SeaO2gxgZQhiQNf6x6ZM5&#10;oY5WOPEwxAdVuYLHuYrQt1v7zFu60Ko89CWbMrYsJFUXK8Q59OIfjJKrrfDC9bvwstgOj4NtWR9i&#10;S8vBdgIS8Qy6CUg3AYGAUUcCLnAbsanoyuhlb3B/aU/THFlShOSbuIVDjUKkRaYQA5GZl4qFfPGv&#10;0xEADZ/Ko/qkcdqqALofLIHl1sf0u2s8kSfZ6g0nqAhpH2ATcZOsVnzZ99gENhh1exupHirp1tQB&#10;+Ec2a0xH20b+shtwfWyJmyXxkeMv5XMNV/66/YW+hyHSfelyOcZlBVKYSOSwAJCzEj7zfJbaF3Su&#10;YtYC2CO0whlrzyNBLIONt6SDqPTbKE6Alu0+wq1jRBs6rtNSUnfvNksybBFLJnobet+/hkb2CZ9A&#10;h8QucG2zzOWVjMVsZe+fg0/xbc3xlJ/ty76syjAB/jP2l5e4BjnI60X6cvkynnAsL5KX9NiqlmAm&#10;rIPgkmKyhYVka4emJcLHJDQLC04Xa/tcJD41Ct24wgdbse2TT9q/Zr3QZZPR1GEhG9fCcsgQXYxh&#10;9IYl6SQGI1GydZJcs5j2MUDvmPzbgcbS5Ehya6d16r3WybuNZocyp3oh8oXhlmOJ60WaRila/m6B&#10;Gax754QS9RCtK4kofYVox1daRAHTzoAVqI22dNZBDewjK1rIyKr3inShHVLU+jiKKKB2Hv4/9r79&#10;t60jWXN+WCzAAeZ/ILDJwFnAPiL1HgxmoqfjmTjjtTzJ3DUCgaJomxuZ1CVFx7qEgf3DF3v3++rR&#10;XX3OISX5JruLi+tEEnlOd3V1vbq6urqbQjaYDSdaBFsQVRTtazW4Bd+LARwtVYOPrU9vwfe2si1P&#10;L1RQKZAAht/8cdKghQsRT/kFFFrem0ADOUWGCJX18UAEXbtQvtfmtZFghLHkJXD1RY4aos/pBcDW&#10;XwA91Fj5Aq+LGur2KoVTPEC4JymQZOKVL7QYvwum4co3sA1MMyZ16EXbZ8tESLxWQ6eSkeqJOnhl&#10;SAEaTKH6XBO7d3sfKUpyTnjcCXoNyaX0ZnqDY9cQWBSuPWsWJFACsFVcVrsGfkohfCTXEsVQsvju&#10;SMcu+5gCJiGkcsDeAA/qHmkahxKWQAG5IitBcoO/t/9kf5/oOwlhFG3sQR2c4X8gwSfqN2GrLmOc&#10;ykNSrpjHOzaJZbuzHodGNSgynsBSzNFLsaDD6byBptOeNfnDZuNnlRR2ThDh61Y2kX6sx5KNAmdn&#10;/YyWG6s70FIusyZ/FK38uQWthkCQxazbhpIKo19NCtIl+QcVv+1Bif+RRYJSRKy9fzZQJ86iRl9r&#10;uFBR0LSGNl+vkbSRTLPmshEmKxPM8nHwCqTUeiE3tAJ2jhTpSSSJWGEzOh1DJxDB+y6VQIuWSsEy&#10;hGkGUSwwjl9sdGwZ10jYlqGNj9n0xhMe2SCuI4hTrN1wHkosRdz9S6jT3RV+ENIGP+dbwwaLqxv/&#10;lkAmRWzAozIQCmBs/Nuh+JzZ/8KXYYugkM8jq3djrG67X6Zf0FGiUE0W76/H2WfD1zlyD+ec/foM&#10;13SjohP0DDPlZ5Mh7Ik/BX/nnApzGqv7feyNQWZ8jC2pjgSw9p4KRqaYOpkqES9FxIqpKug6HfOD&#10;yB84DSP6bd0+O5tUuEA0NKjmNgFmw7lO7IZkUvgrkzT7U0nv3S+nbLfBq25JI3W8VJdbS81YKg8E&#10;rWWGOncwbKphMVShp5fjxTyMaDobEiTlUDdBRD5JY/KJu/9sG59Su8VPY7Nw1BR8GpLJRx6ggviX&#10;fPwuC4kSt+HvFXAg7yp8JL0oVuEjyKHLtCcSkq+1ZUZP/UunlJQxifG4TCdwcpnkxdgnB83H+A/6&#10;U6BYdhXOM+gA7SCjiLALBV6AEbddIW/5wllinGnULJqre7bR6Yrqhiakr+FuE1/3Qs98lY7hCRZT&#10;ipSetrnXRiwRYFhwCF+tx8kW+yhTunyUeDkIkLonKKXBL8Csd+s/HPb/dw47J34lo6Njra5M8qtN&#10;PDAu0DeAdNS8MTyG3ANeUgQWpbcF+5ydbzxqFFvvbKhHPfBZi7lP6btKGhLlwhwi43qXO133pt1j&#10;bjrT/uahvnTWQXotD/ekndzReY6fWzzWVZyJvjS1NbLlwa608/bzPOkkBtGZruGkAuiTf7ddQsXg&#10;RMq89S5PunSkITt3ONJu4cixVjfaARZedLC3xHK9WH+OD/05LnTUiyiLEdnwGR+pUTGQFj/bCmP5&#10;J1f3+P/T0eQM+Q28n0wHgUZILGwO/cWC68j/9Qj8x/zxNsfTP+aPKWznNWqB8nx29H+E0DnXolCQ&#10;fB5pURML2oLonx0+R11AoNqTX/op+t7rQudaAzFvBXLPsHmt1j1D5ux81p3WsDmwR1fWBs3vHybX&#10;aaEOmoiIw14VTyS+VDyRYGR8EnXWIo2M1nxe6DzpSg5x92H4uACVn4RY9q8S4m4hcDPAXX08uxkg&#10;Rp3NcvXxBHOaIF42k8+i1zad95GxusUS6iSsN8QhKk9Ew2Qn1Yw+epoSI3951Zy4k1BPYQKKXUfw&#10;R+htNpjMsbar6akp3UuKCFLaL/nuibqtL2VypZGOELX4hcIWv1DcouMBC//bDFx0LEpRD1N0MAFk&#10;1MJjCz4HCSyyErXoghcUgJ8bX+h8ToChFIoiwuCWN/29zzqKrkyoIrj35B6xvBP7IZ/oKaqIxw1D&#10;zaw6jW2oKilgyhwIqYQqbDbmxFrEVeFXmJhbTF0m3234V0CiZWoedXLNvBkbZm96RjE1nrQhHtRN&#10;pORDIyUstBCHVGnDxwbQxMZongtfq2OeVf1v3cXSdMaKuyWJj9SyZ5dMnfH3b+eSJl7fvZoSAXmo&#10;cVd+yTFqqdpMNhCur4aIDq8Ewnn9mO5rzbyzUPdWMgllBuRGzHXNtwW2vVxflW2JPAklQ1m4bZKO&#10;0tZK893aimUbVeu9pUpu9wDYQNq5ablLkq7JNSewJbPZCNvcyawAMQatpLVsOLI7pfx0njn3Qucj&#10;evTUJWsDCcDYdMm3GDKYik8BcUMKAcW3NHzIMcXUXga3RSMMCHrm+XkKAF5wc1NY22XPySPgdi6Q&#10;VMBc3Oq+KeeIZOX5Zl9pa8Yolorx734rnJYdorIXjB0ImWE4alw2FQK+nJWwzN8Focno01LCzVlp&#10;dAm/hk2Ag0lAKpwpgC6LbK2hgOfSyRXAqetkJ+nFbbDquqVydlrhK9vinzqtXQYpYnqjNWyPdIur&#10;kk6crwSUkpsaL3bO+lbF4qE62lhFFMtM6mKa640Q53nK45V+uT/hm948x2xlJwpJ4c4864gjfIPc&#10;OfFWzXhwW1dRZ3X3ohwwB0+OqY4XkYaHZcYZsX0ul9BW3w4u4Atrx/tpWxGxoh58F0DYYQJ5s3bn&#10;W7rjtPOxM6wmL+hdNeuTwhZSCFicLS7g1Q1vcDF6wqYTKit+OVl+NX7CwU6MAHsAowWccr+OvYaR&#10;QnEsofA+kRbQeSaUdMZ6J0l9toE7NhCf2+RAsSDdUiCe1oLNJbbhS24hDnE1aaHJlSssfzkxewqQ&#10;LR0Jj+/sRx1h6oFYQcWS0w7Np0M3aTCOJd3SzuWhdoTMfc7cmEM9+jC6QuTVLoFNpwP4E5EYrHq9&#10;tqpE90eStK5fgWLGunoJ1dpM/6ZVFEOkfTGlrO9GZReTWerQBMn+XtntbMItVgAYE0n3joRw9sUt&#10;qdjhYPqknouYbfHypsp9xNnVgYmZX4+GyPvUvceA/Yi3sRGWHEyhRHab5NCbV1kJ7q8rLHjKLtE8&#10;/FAuE5vzFQDSuXQSQtpDkXdhvvZTS2T7RSog2ytY+cfWcRPnvdg5MdIAT1oo9clr8XWxDSBjLBJY&#10;EzQWX2dm5YxQFnIKsdtOWZNNZW/C8LVgiKTkZLCTkisvWk7i6GodUMOvHYC3lQ/d8O0rnbAJRWQZ&#10;txUlzNI2FAqf8xgLnECPxToJQcWX579Jc7TvoB46ZhdsUmEMIaUkq7uRdTrk82666ynMZVbtnVdN&#10;iPpdNYIwpVOxJbIZWyNn3Btfip50ooW33k0wmPc4FO5rungh9QtNWjHpPj4r0qKpvrKIQpEDmSqJ&#10;CdCIy8UQE4BzIDmvk4bL9TUBJPbBgpnxI9GcXCskTnjaQiZ4NzBFAf9O5k9JOJQRCfCOaqJiiUwm&#10;Yqd5fCNsOv/baj3wFaNZAqxXIZO+bbLP5y74qYr33oUlIOKvajfhUWogN2J62bUEKu/dW3mtUGmL&#10;Qk2qOPEjQwqgrg9sU5psTnd0psIC+JcHd/0uYq08xNIhkjcIXZat5T3FDNeEFHwUGW4xCqiQpVJB&#10;Zuyy1ruFTJm/qBfPK1LjtEpYuCGj3TQDTNG5+CV8zh/zJ6DEXVGgtxogm4EUU3x4mWO6jTh/TwZL&#10;CEIXk7oYke1KHEs22Vh6jz7RgVTXSbqQbsxUF+/tofhkYhkFIDIZbL0EBAQb8NvKG9hc3oJnZj2B&#10;XoV9LSOsL9NkkPzDnl8lU3GMSs91KoESwCJBpROdj0WG0OK9F0zlVh+Q3C1oBVPuXnYgV41aDWLJ&#10;g0gr73pJKluUTITiACIC20oo0EFVFnnLefDnvDuTS1U0kItDEQU/kY2yZZt8/CYeKmciDFhaEpBv&#10;rUYqtJp6BfG4WVhmsech/sw+JBV6Tejy7ZVHqAVd1yxldVDGwvSGLY0aDVBF5GR0cs4DuMKAr64m&#10;k73CukM1wcDOI+EobbqUJ9bOU9rADvmP5mjejYU5Z26xvOzbmqlwHQK7mc0PKmtDOjmQqEOaOup8&#10;QPYf0WpZIypP3KeVpgU43R3HGdmpSQPOxjXMoTGNeIcthaXpeyeXYbekFWQ6ECstkXD81RfAWgY/&#10;oyApZLMcC+VWSMCSKYyTkjVEbT2XQEroxOkV721aXVBmAedDBEgKTJR+NhNUbeHY/d5PSdJHeqSh&#10;zxtk+nTEWKNN2ZRelEz8Y3WfGvA7+9CCoYpQhGKhGlTRGQk+pDGERAvebNFgo8W7mkxOcW4xN5nb&#10;fBjc1xoLW/CmAP/1Y3sDeUKPHsYvdXYrjVL0UP0KikmCW2W25k+WooJ91MISJ6JIHZWWXFFmtTdI&#10;6cxNkPQF/wriP4jbBZioHEWfMi8c8wYn1snUHYzIshUoH7lQaG1EsiQrLfxA4zWZ8pgC6EZa+Ht1&#10;o1IsNFVXi5tz3Bo3uz2nTjf6o5EKEtcsQn97B/EaPY/Znn1a6jtD3k2CjpxieQhanAbT4qJrlohx&#10;h4KSMw9Do94za7uFIkWOMtU+HfWdGN8gTGQIcVNCicZ5hBGQKLPfyRDEMrU6SQ/MYHX4Pt29Kl/C&#10;ZZvyPV+ZKV8P7WJ5B4BQkf4PV927i1G6IQL1DscuiykwgOCofopy6U5IpyQwfECLrN7ZoIOt42Uo&#10;11TZCJhNhA1K6Fipx3X7nsvVG9Jj3fP7GP4se5XL5ABuEejdYrerENLFHtIDc9PrCtEJKw8ZXCou&#10;kFI0EHD0M8+HaECKcZpXr3TIfYYd62ITOdly9lfxLUL/qUPOhGTl7IH9UfOkXyjF7htlv+VcHDKZ&#10;rPostBaQi0g2WJCtd/0VRE71TsSU35KFpGh458pwn2Jac0hl57xsvqdi2tZ7qIgQpyz7WgSd7vt3&#10;oq9m7myqw5HKKFoQNBI3mWVVGaJayKdQys1YYS60gjfga3b2VNHxyvYQwN1Q2JNUW06CYnF/USBh&#10;3RJwmGF4mTwP8ScSzvAvaYOYSxUN26NsnLxcRqKBRec+aHSaeHTyxaIMsKSWkmXudPJFwultQERc&#10;xvziXmi04YHhDHnxMbwTsAnOGm1pJj62P8m5tuYUryA/TJm6WDI/prDxn7BgRUQp6IQWzjoi38uv&#10;2xHtSo/vswkaSydaUmabgt/aBQa6unLxPCeqIvtG5NwVn7vipqOFxowq7tPhrJZ6kDtbYlsoYNQw&#10;md62THLRA5sYF9OwNXNdxKmCFx8b1LBFsM7BtMNA62uKF6Mb3FhSDzLIc1JUPgDlImKjb5M9i/Nj&#10;tWBuSotYnyLoSQB5/V/VsXWyDpqQH0t1sO9piRFAr3uLsLbCV5cRt8niJqRYMM96DrNz+hwfpuPL&#10;BjT39fR+3dHln8v9YStmqv4YollaZx/MWhszW+Xn5TB1YsDe+U1xYdUqj4rqGWGaHt5q/80VElYY&#10;aOdVCL7aG7GPR7eDCSP5XizfwicrKcFMlNY0VSju4murk91BbyNeyFev8cjdxdRAvPGEUV33H70X&#10;OSRSH/a9PeYJlDEhqoWp4UScf7FsrZGdYAFUES71HBVCyBJSzFdE7MzQyNWzkCHsbRync3SyMVPz&#10;udGl8VNL1RL24bSkCOW4dMjKB/fGOS1WekDrSaGq+wBKSPg6E2IlHfIkhWOBkqSwo8UkKyCgxjqJ&#10;fJg/dtbpkZmQrEZrlISc+U//8ze/+f1//vI3//tf/9e/3pBLiuL9yBjRjZ893uDW6H7QfL30tQmO&#10;QoQ1WTVCIAqN3mGFKK4CynAl9ttG5g1ZhMh5YL5MVnAwssSm/PkRTbTQxWUoryQqub4TX7Rp+H05&#10;xeigh/Cxdxm2uUCvbRbxnVnOtKZRur+y6LNiTSPpN3wD5CFssvFkQjLGKfyYz/4W9CvzKEC/VfRW&#10;vuSFG+i/czifO6UnOBVdtEKrBsA0zGaqUGh1lWX9rFhYlXMfxIaNLrMVzEFbe3We3909MfLgLQfN&#10;6ujsmHdI5SxJnoguj/hKUum4VTuHMuNgrgKS51LFCj50nIfnCXWdnrgIXW8DlQEbIu7vE7Gaq+im&#10;ulv1QR4LRVjYP5rc2BQ9nT5VjNL5juxkc7AyOfpZHePuN+PvkZihkyfsI2a+qA/rEkGS94YBzlRi&#10;cPlZiPpzrDBI9F5bTlpT4QJhFNduAMHosvDPyjiR6MOP/JSSLDxsq+iqg+aaJSTL5sgiCQ2IalCK&#10;d4HkiW8cd6xuQDT4Cp7uQU/aCmZipow9N5TZM8b6ptANx5ubBGSJNSYkOCsMQQ4VGD+y3UnT40K0&#10;m9LJZVZD4/VDLJNKiTJ6FXbJZhSNnCUrLlIZ0hDKDABZ1L1fM5FvLjKpW6EBgWY8em1/g/aZKEXl&#10;vUOWDQaInZIEui22wgBzjmW2F6rhkzFd6cE7JBGNZh+gezDMOUlJo8l8lib90preeFvqArSBQ2te&#10;ACQNUxaTIesEenjXfJLIhKqKycr3RKqNImnYoz2FrsZ8LQmGQIUrCRehkUYXIsPFU9W+rRLESKX4&#10;2cZ/LvDbIGSTNAFXxrOaVlhH35QFaCroXi5gppR0Aed0bxNMRT9kFbZnFMLc0aamNQBT2HWpim6o&#10;Gf9xBX/q2YiAB3Jo4x1VNb5TrdbHjrW9trJRaV4yuf1gxrysUnNS0xZMwf1C2cLpmOxuVpm1TbPu&#10;Y4jIgrWqvVc8fTlFytLcR92O3SojC1y8j5GGoHbL6HgTbCwnYUfOWzZyrzqh54KmnmIkRyUmXc7p&#10;dRjbyu0AgnqjnZzri1cpjMKyLq187keo8nPCKPItOp5CjhQaWJHEiNhJ1oJYOyvMGh9M3S9nZxEr&#10;0fDTHcwnh5NDFaXLbEcUrRZzcm9nLDkY+bIrkJBumciYmlgjqHkxzBHxCWuqrhIJs6XVgj0yLhlX&#10;DEaydqaxcqQ+prJbwRdLrQjIsqVV9aORkRNh6a1khkU2Kl6K1p3ThnvxrHSU82zjYZWhgSvc6kSC&#10;yKvEKqczqaUMIzGYe8AnmQbpk00e9IbPMUM5lzgCVAXXJC6f2+prGr7BSOwuTje1k5iTqEq0wl1E&#10;MHc4vRzhjsjej+YyV8do42y6mA1Hfzw9/ZM/fY7DqMbXV6P8dl4G3qrD8c38xWiWgqLdPffCg3b4&#10;DaJhN5V0zO5TyLuehCCgCyauOKx8FHpvVEFYlLcr5VkUlMxjLbSupGl9Y1RWupTajVrnwwHOidbj&#10;6+veb5RBkALHCKFNIY4dg1Vn1uXoKqMlXM721F1wulIBW1noILrwkrCSN70YncMsnR9hc1wLmnQ+&#10;xHYvJkAojACmv95IZ+kbt6RgwDzUYdM14fNcACMzmsv9qSFulTnAy8IYX08QbvBVMqJSnlntC2cp&#10;wTeTX/qE1gwd/NEOMeLmNOdDN1wBP54Gb9vEkjg8FCMwRPeciUyxGd+YqOEzyc2/WLzBZI+XeJOz&#10;mLoukINEhtCFkvmSYSVxxVRlgk2hCbFQi4QTzwjA+NmFD191MouToOVSSzQB6UAc3sCLwOY2OC0F&#10;2qYLtUC6KR/O8sBWITAELQpfsChximdqAHh4D1z56iVOfMdTHgMvZVX7q+trmer7zn17qlPt8/n4&#10;X3Cr2Q7vRrAXPDcepHoDKLFMMTU3tN5eTS8wf5AALayhfQUBrEnQQfw0JVWPRDYCKmVSHfLj2//+&#10;gyGPb6J77AQ+C3VtHpMDsi77aoutQTZkJdWDSoOcpxElCYS+hu59krsU6LNYp9HuJ6J0glsPLkdG&#10;YSPRUrOWArkDzfhRARN14UPumXz9eTbmFlNGOliEpj8HsD9dTUWpcx2MAnPYLjlaS7up0qT+WatM&#10;qbjWMiZ/NVH6FYRBmBroqwJqIpgpLGJOGt6b/e3EDtXrEvToKwgtCc51NIwnWY2ZpXqOU4ehbnDm&#10;iLFwNw/aJr6EaAdBGqXsmz+U+x3sC03Rpl/sVVwjJsA39cJjuwyatsuHCXltp1zrVBn3pWLywcVZ&#10;/Dh2DkBvkX4YAENREoJ5PrgamZZekCOdhFnyXcLp8P8442XWjqd+A7bVx/m78RsbIcNhVuG0eEXc&#10;a+o31rxdU1PnrwYbngfxCyCtanyhx8+31NiUAaOs0bwVT67ujja489pgac0q01BCDkxO0ZiDBKEg&#10;MURxM18Iru4NJJEhkPBYuK5226Zr4kBCiGha4ZsDTnnnd/bRzHKgYCnFaL24l1yFxNbB9CVjPrzE&#10;tXjlgb/s1OKipSIEgKbyhLzAUUds+41iSa0ykrmmJoxT4ahaplP5Nd1IDA75wgrZPZjsvkFcXMMb&#10;h/sczylQLY4A0+ECGFvhsNFkP0PUDH5DDj3crzxIBYTTeo9CqQ4u5lPkm42OiMcYvtdsjHuN7BYM&#10;ygBOLLci54KrlZHrc3z2K8EMksKSD1lPJpY6NFpTL0fQWWwdqTUljWhBnGFiZR7WljZmk6KONXc2&#10;uFnM0OCUhw9JI14Ae1LTuzv7YT3xKRfocT3C3Ob6ZjG4uk9l9zdBySQBxUftOuRFqEcjH2m3gu0k&#10;9Kel9rQVbH6ohZBXKw0ZcYQHSaKW0UkublIQuhE3/oRJFyuIOCT5VHl0ZsoipbXcLFtLYbHrThI6&#10;sjnCfXb17XQk09SVh9RWvnfgSmMf4M2jf4xmuBHlBWKN8C23tzY2vtJjgMGc2ELgmWi4EW2drgT5&#10;WK0vYiyT0ojDj5ZNepN0Wmvr1CW3tk5lVjTn7aUG12hMaKihNavAJ/i5AW8B83tTnaST6L8pP0lR&#10;V66VbeRGYnVIqXG8UDFCzgrR+Fa8MndGT6sWMx6kwaJlkqITaqmt4yQkPNRe0Som/8MHKFl0TWsW&#10;L/7by2DM0zJcsxAHuxQN0H5uLpefYK195mfnMGgWjZQwjGu4FYg8H8Dof1yHRS7RgkLvCadE3X24&#10;W5KMh4N4131XvOuF7gDSXqkdiJZlLtGan3W0wTgrr20/tEln9qozO7H45DvPQL7X2nJnmRMT1Vmj&#10;DDiHxB3O+UBaIM8R6SzDtTRI+Xm9XAac9u+zKv1teJExWB6w2RJ3aQ02WiC3ugqberkM+AHY4HB1&#10;yPMabLTA3djUy2XAd2Dzo/mtMDtJwl9vPNnb3+51H2882d3ewEHUTzY29/bxp7+zA3BPdnub4B6e&#10;7uzJ395Ob0sK7ezi7UZ/fydAleUSSgYqbPb7u/vbG7tb290+v+zvbG1vb+4h0P5ke2Njc3e3t7G9&#10;292UL1s723t7gkNvc2d/f3d/Y5+1+GVnd3O/n5sw10/CKy63sEEiP+7spiHaTz1CAZlMSkHzRumE&#10;S1YKxd2HKF/VkHQbW6uDUolGhJb1QNU8fGfPVO+CS29qBVvdDkmub0Xd+mVxyti+ORqh3U67d63j&#10;AKkDYL4+FN1n8dRFKBmErCR4ZOFIoanuOjJMEP3+MB6OdDFSX8vviNrfj8y4yxtEaPGA+zOePj/6&#10;28uTcyu6GM4CQh2ZkoEGC3r85mbhzpeBHokTwR8+1aFDwtUYSavDp03oF2/bgEvm5dsRItLiJAt+&#10;2jH5HeQC2F0gUES2U13NyefYWO/HxVuZJwKFFzhyZnS5mI2o5YwAGwqcFjZbvgMsELgP3BZy5V6U&#10;3urqGVzSFgxiIujqU6jUpUGA1MrjAPJJZEpmf9ysBEaxvOlnQ7bxLvHH8B1KcPb8LSOzNiecTj6M&#10;ZvHktdWxfi36aio8mHM/sl4ZvHJxoF6BhhlxKiAmFHj0JVA/jzh99eZqgXDHRF3YKC9eShYKWfv+&#10;aKJVtigzoLJJALu7RSHvcnJtJHzVY1AB0VsiYZxgDLN7g3siJjKfaX/6njfUS7/b31NWxThoMLCw&#10;DpwlWSRVNBKeEEPmdrmgPPolgObLCi1Ym/vsy3cpL2qJO09xGjYOW6QruKykQJI3NTUisBUolmMz&#10;nRoAaDBPWzQY/k2NKPslJkvhQMBD6vr5YIYYEOlJwo0n7xDDuDmXNHiuvq2WjzNky0v2/sGMV1FS&#10;hLM2awMTHEoLSP8iBuyuhti8RubZqhvgopWcPdj62uL6dLBkiJXR4b5d4KngqoatsLVpAPMltbZS&#10;vBej7TmXFsaWS0UQrWVS3/NKA8q2Fe1nb1XEt4Tuay2Bx4kzDfaS70tQXvLBxOHjGrdwfylrmID9&#10;Kcyy0tpindVSReWolXd9OzWd3U8FTNcCpuiZZzaY7RJNNxvvPoE13qz+CyCgVs7WJgdY7gHGSR2t&#10;4USje7YXRiLnJ9dRucGd9OjIfFXsaju/hQayypX5VACyoRCgPHPB/+riLqfUuvhAC0gJkXb5jKud&#10;fGtuW5LvwgWTtB/bQq7DpBYnNEG+IJIdZMGDSINYtMplloXfc9zN52UkPfppdHsujqM4nsR15YhV&#10;AyG59wGimECTKrEP2PcDo6lH3OiBnLgKzxw/26dabyvFCmrAgZcwaWV5Wtdme63hE1+wSaEEGQy5&#10;eVpHK/nEubPUXvFN3QMfWKOGcYLgTejEMIlz43BUi90Ii+kZBjgiNaDCHYdzijNqQbw0x+7rIpWJ&#10;tdowuZDYzkVNTKCjw9fSmBr1DpYrZj8lCyhvgBkQEQ9SJgjyUFbvwV6W3vDwquSUedkCqpoYXWyV&#10;btFic8pYiITj4KXbhdqVyftRE0y2m0yK+512zpRol5kZMRvnb0YMhtsZMCvSR6yMpDAeSdaC9J7T&#10;zvkN7tq2tW1NaLgDxvRaIdQt8fKOesOb9+2rmBxCQroFfdWiT7VV6Gp+fUntumY+lEzgdG1Lvfby&#10;zRICcv4WXcRaI6qJiOpXJWEH+s0DgZdfjGaz6YxH0MgHS21yzMz1fxB5KJoSf4HbguXDm6WMknqk&#10;TxwxwewaL+6gI5mmHGg2AdpZCLHWxH2YI+BGduVg5AgVG2upsvhjI1ptKpLNnov0WKY73Ioh6qvM&#10;0RCEqLWNzZmJ2M+hLbzAGpmtjiXVuhzPb3BJE8HBcOXEvbugoEt1i5uci4whO27LK52OaGyhWTIe&#10;mi3qdP74xxLT+8H/058KiRXL0vlUiDrHWIv8tOCoJlbJaOW0dIPggulrmHAhPETwU14YlsiIEU1W&#10;kJmjw3K6cQqLQlQRfyMLNQ4/swANcCEHcQcYSiihfOV4z6e6ejzBqipmLZzAtW6Ey446miMUjWFI&#10;Lii3axVJoQRLijx7eXb+e0wBr/IFOxSQ9BijE16CKpKEk6dCqG8PQXYlWrSiVz+fc3ZFR4gzpHOu&#10;Ps/Gl7LcVr2/DH6pGXU8Sw4bs8FwKixSoJQSwLR8tDRDg5WR92ffo2uL6/wIaIRv1/NRfnU9v8hf&#10;sLKLEzDfTX9mI4qQSJCYFP1UFWWqVNjndbKO4P4xsPQCy6Je9+1Lx1dIpOSy4eZ6PsS9TBjjDZGS&#10;Ut+9enH2t+ENAp3CXGAlgpgo5bWILunNvwmLyogfLTlXxoQjspRDH2c1apczrEvPzt+PLseDhJaZ&#10;qnYW1tgUF3De80y9yNblJ/UKTXg6KDA7qtWYHS23ooUvaqjQVe9vhf9BovzRa6Tp4z/5bSdtaZ0V&#10;Y8Hx6A1vhz0/evV85ZgKAqu9JaVX2X8H9AKCdcZEvqZFTa9oJn1ENJEwuiN9dvhTG/VxcOQLDHnz&#10;Y27tN7mAOia5FRG5Rx/ZtKcJ6d5D+6ae4x0Qih6siAuTSJ2HwNGUoDvIpYXgmMOpfnALPZlv39GC&#10;FgotqNz4ouwdPaL8kLaQSyWoIGkg8EdD7MpsHwhgHc81dJZ3lKYB62JwibPAPoxn08mjE/37nsku&#10;HLWRtDGev8Gp9VMEhJBmjDvBx/Pu/5hePOmeIMkboeabd4Mb3hTeffHiuIt3Q14BAsmRsv5qOr85&#10;E0Oku5lwj8g/L2AosCkRNeaL6+vpjF8ubhX+Nd2J0exJ9ysdPBOqMh3AhAXnJ55PJ75UMn/0yrBC&#10;65Mb7EInGsitmSt2P3P8kd7oqAVzPMYgN508JoQuEnDeTS/nzdbgbWCYsP1E2mpLS7gwygpqo3Ba&#10;gZ5DE5NMB/ccXTl/h4l5uoBAH5CP7wZXb26Q9W8a6qXfIHcnlHe95+MJUodZk5+1ljQUskXwEnj8&#10;RPdLptoAlB+JtHz55cnk8qWlxv/ut19+eTh6iyN87cEfukjgGKJKV+XxaDq9eoX1Gclx53Ka3Cfx&#10;5ZdH0+tbDHXvbv7QTR+7PSygPe5vbOxo5e7ZLZj9ft7FHbjTGZgN3/7ySfcAbHnJqvMuWsWuRDwk&#10;Ht+PZnOkEP0htdJDmjKtkQ1M5sgmjF4M5vObd7OFG0IpK5JTL8n8/HPQEZn1l90FmmTRtkK2wiNA&#10;WvrvMKB6PPeL6f8JG7axHja1F5AxvNN3XIvGrvWcgVTpvc766m0axZRg2vNv5fKAPwPDIBRX2EW3&#10;wLAhg4z3UfMOad9jtlFZlCgzPZIuid+wbS1Qs0gH/PihK5YSHv1fqoA+lqOe3cVhpbcyFEn7UkNW&#10;0j0vPZlSFeU6SBPxBsyzd4PZ6PIU1uAYN56r+XJSykV7RvwS/O9+63N/g/u731qBokepK6uZxy03&#10;IBjvYzEyG5XsmUs0x2YVA1AYxHAR71RfT69xr9bwJ5k2Ht4KsbubNq8WFucy+hL9k65VX1Oq766c&#10;SpXVdbtP6GNJAqeQUmQ1BZ5+/5zkt9NsXUhWCXsq3STMSkxUFsLrVcC/fRAqqfRaVKrhzfn3z49B&#10;6BcLF38qqQlzzSZ49z6ZT5eMhTeWxm2cVG05PeqNBmXITf4da9SMMlPn2OiK1nQ2adY/+ZOpbUdK&#10;iy0Ik+pt8cEWuI5sDa47qglwWS4Dzj5kuF4z97zWVfgrPMzZ0v+lw6QAUqqnP9s04RzfJwNFx2Sf&#10;j8Zwy/Wrq/cU/gS6VvHtbaN8cd+muLe0hfghNVBDMJGZua0tKmvSK8UIhDN8FAcotKd1yiKkGDgA&#10;DTRmwY9dRQq5BqMbLoPiBDj5PctPpIp7dpiCaQP6W3cdaXc9NHxt/W3psD4qekzo7B3+fD3UvtRY&#10;gfz1f/c0F6n4/43wH/89Ub5UD5XbupKIiZC1EdcUM0edFbrSCWpi+alZUdbpTV9OFPwV9QaGarn8&#10;WsyV24G69RcvQd06WgJqGUdfmMSogJABABJJuB8gKdoCiNJElB4ASss2Ya33CSr05tXm8eiNbm+s&#10;Dhfjq8sjuGRqt22lqpJddpyg0LsU+6pOkL+Xak+vbq/fWQkezhMpkwsoYIFhk4SOVGQ6zjzBxgc5&#10;3wc0LgAFmMGdqL4+P0PQSxwpcZGYOsHhoTbckos0HN4w/LIP71EL6xclmSBstkgRWul0vm7x9AjP&#10;n0vbfNDiT/pora9YyK+6wPiNVLq3xLnT2dXFOfm8LYKvWzRtIOvgL0ks70VpTOvIGAckPKBXYCkZ&#10;tqkM14FLNdfTUCK2ZAMMcPF1SmFWHlBlxv/B0u2KQtIN5aHj65noKSgVHAp9l41A5osu2tCnsCNw&#10;HZXUBRgd+OzYIaxEsNC+UUAXcARtMxvifHGhqKAAqa7oWu9ARe+deAIdO4oVrWlFba3VPVKcpZjE&#10;VluQEGmGV1DIS7f8VnoJ7CG9/7msIyZ6rJg3SI/zO50tyENjR5hw6Mt64aL1pByFEmgngiJC+xAU&#10;YHT/cxTQVMrQKb7pFmHjoFOpmGX5Q63tepHU28RoBuyUG3HJ0CRBBNMWDu3Rtbl+UVRFVDawX/qt&#10;QgqSUhwUk1hcm7M1CS246FXy+WXZuxoM6582MSxFQ7hc795yibK+ZMnOuRYmnSvZ+CKS//42NNZq&#10;SHPo5j2kL5RukbOXg7FkBNG0S4ex21L1V9aVSS79Ckrhg4wgEEzqbtHRl6MIiUBshVrASHKQQOCq&#10;9b2BnuliN9oiehvdr/9LflK0Hp6zZNvYRaSxcI63nWWbdsmiqdgivC65puMW37Uz+WDGXe33GRxd&#10;uUqZLJitGmpymdQumVXinzRGyyY5LYTZUgACmcrxuB7KqI5efTOYewD0dDpDgPJwwY6JJegzmKbD&#10;HA7Up1RgYOAj2l74boury++miDfNeV/xYHaMEt8PrhYIkSM3yyakKNviPYh4rYKhspdGvkQPHm0I&#10;O95t4zRxWj76r1/JnJNs/9Tr79lUujqCZ/KW8XxYMDkWRY8PsUHIhMSnv3BD2u0wWjBqCilaerWy&#10;Q9QCugkp1DEBecJ3pak7FNhUvgqSkjcFONhrY5B+RFWKZPhnhjQ/iX1wd8C3rqZSQkbJMS6hmX9g&#10;5bpGQfmKVVEf3fk9veqmOv4oYZhJDrwzolYu6Z3CsiuvgU96IUPaepmmV7qYt8s0k6qke8sKwfoP&#10;IyQzIq4/aooLvAYAEbSCReksh1eQekvOIhqKePG41D+ERKVM6sH6rgV/AZrqaqpdIuJCyEYiWcY/&#10;briVjmZVerQswfk866uNR1/xlo9TJLEXp65wR76PBWBv0UmJSxrXlst0rgPGfzWwLYWVAlonU8N3&#10;LwQDho7/MJ39dCBH64OPPpzWDVQ1xLoVlnG/5dGMnASdQedc35WBymv5TdTwI58LFsmTJBiukTAs&#10;8iLrGj3ko+eD625hQaO0iVIs62wzKgFQiZs/D7Qgla1VOXyJBgP+9T+reZSMSb9MNRaVHE1BLbLf&#10;wrRcQfM4tiAISy5lFwyGhuOXvOGsxxkZwabodxw5DKye9ZLA8BQadwdZouxnbqV87lRJDlejqpWI&#10;xp5cceKqoVcstGhU4EKKi9dJOEp6SRm1Z/won6KsXrp01gYHrpARiaR/LULdqd5P8T9jomWCyeSN&#10;ZPxhIfFydPkGKwzl6/fzN0uefSFvgC7/BpzA4MUbJsd3ncVSEPEKDeb/XaLgF0yqshlCtZhVXtbp&#10;WDY5fHddDRHckMypsLCFUxx+nr/Dr/HlzTuJ7RQv+W7FqwGrNWtoMInHpSBOVMDS6BCPQ2m80QhO&#10;ZYGcspZEeyv5XcJD+01Qs2vMQOHZ1Cj+ZFI9gSUHuZxkI02cKCxJS+Bj5SIpAypti2cYzVuXz6g/&#10;lKe6x4hV0ssfhPi1Cyeqo6O0RIBFS/BOjnvqF4sN9OrMLS181XINLhfS2aKvPOA5/SKYwLVLeLFY&#10;HcCzia1bHd6KUfL1KBdMvj8ejZDaez3Wtc55t1bGOBHVNihDdcnABa1q9IJalBVmlvSVeR8+NBT9&#10;eo2ipxXNGty0+uRWoPY+LSL5+7YlXX8XOyWnr7FT2vnm71h4MaFGoDArrF8oRwE1+iuL0a/lIjlL&#10;2viwaklSkgRiPE/qdJaLtAoHCDYsqykOQ8FddnciW1DYI/doPb0vwaRFFzBiC7H4g2SwJc0eYs9U&#10;Y7XntlvX0lI4gKpZlWwOijeacBZ4T9kRf4a1fTkrTmYImj8an5BeUhSNSv9pl6UY0dOB3XQ6VlNA&#10;UkLwZdXA5ZocxZQPlIRzK9inzsjU0XpMksn93NJNJ57q26p6qAJiOXfSUEEIbI50Fn7gCLzrW3+K&#10;N6V19KkQXnizupJcuCikj+8E3vgkrNNgbF5EtW0YHqTFvjnEO/nb2JV5w46jOZdUa7Y6fXZs6l6X&#10;QGwqsxXi6K+IFGXHIqCowF3QOkupHuaaTrNiIslKxkzgV/Q+6i2J6VsBybWSmtY14rKCihbD1ig4&#10;gQGGBhGCRxgb5C6D7HOgdKNVYs6HnTZD5cHyPFddrisGqa9OIUEvR29G2ByNXd2aRSLE7uS5X2CE&#10;vJL2WTFnvbS03F7gjjbZs3t2rfNv6FvsXOidusRZYtjb9A18TsT37rp+18lo9sTVhCIi2aXhDFTp&#10;qZyTQHUVusIo2n4nMcp5hqeGS7FBvYiJ6/E9m7DAAEpXR3BIznA+zATrCEFgBK/iJTqTt9d2Olu6&#10;yiNHORH1dWX9DCaRGNkgqB6aNGITEPRavgoJwqQjEV7KKQkEDnSdFbznzgM+ay728SnTp3FcubTi&#10;vh075Vx0syg5zCwF88E/NP72w6+CoGBQ2AG8wj16mk7DYqs40S2YrYyQgFSL8RAgBPR+8NGMiK0k&#10;63AYBj9Pqkgm1gkjNtYZYJKY6YNgmGcew6Akk9uwxpkLHl7KVrhTF3sf5UiGwAt9jN407KH78grp&#10;O+5sdbYmMmpqjm3GXw4/TMx5SHHR4FZKw2rYcRA6JENnaGni9UKyqHg6fJ6Qq1q5E5InZdXZ6AZB&#10;GWwvusEpetAUBjRpwSkCX+Q3tHNsN7kjCXMOhoK3a7XmBoocqTwH1KsvrIkx7uOp66NQMBaQB9Lb&#10;FvdOnvs8JS3oZlGSyvlrHLfBt9QPShQFIzC87UnogzYswZAvnmGjROiHAIPV0efUPq5xqM77zApl&#10;jHeQHu9tkUiFElbF3dbkYmZD7WW8iNHbOGxNxFF3PnzjeW734mshkdLn4CSJQ6lILuUsPxbIWlR9&#10;MZc1GtUJXULDM2iGeqIgOCtUX4wx73oGP/2jNGC1zC2TR+b7u7p3vwBaCBhykoR/FEJTN4XO1Sn9&#10;BOKnhWKok5Z3smpD+k2xdh011hRW7OuzsNhDQKHZPXEIlVbSN7537d54dIjzpKE5f+AZuI5OLCEE&#10;2jOi5M4YPPST1torot/ajwK7TkRPRpYKc+zZGDvbfNAw2WDD/ChauU4GnH3CiMQrYV+ek2feqR9t&#10;5ZSAUfDGcw0c/G1ydWtmhMYFRKzyi6xELtBhBY2Is/jp8ej6e8lAzsUxCwmPwfVlvT2aUD8f2tRc&#10;OS+jnAE+yNehsDWYAIDVhw+C2Tq0qzpn9VAmtBhjmPCzm1vEx2FT5xhvZbJHaUvmqqvp6o//Mrge&#10;THqtRYB8N8Sw2Rl0R3vFjzD5MzXM/Ibv34ywaDt+Pp48/mHz8d7m9YfHL/969pfH38jAlwKeIdIt&#10;1ZxPRXUlrL5PLVZHz47J+Lx84MG/GsyAZPBIBFqJpUP8fOSql7eL9+jxt9wzEbDOTJJm85vlihq1&#10;Cm65Wbv+yjTE+nM2mMzbOfHXwU+Lp9PHP2x/NjMShIx/kACn3i/Bj9SSA70vS1LFiGL1dIpNUcPD&#10;w8PHz7GXcfE+vKxRM79ZrqlVq3R/7phODGbCia3P5sRzh5Dx/ZU4kVp6KCdSxVYUYR/+spj0Nnqq&#10;KvcyDWIE6bMUVQN4zGpd+uPT+3Mr1wo2o2jtXogmGxa7mGG3o1nDMhevvVgnbNVL5BtcJiIUXpHZ&#10;h2Pd49oVG+Huib7LTQZZMrtemKmyWpXaa2hMWTDQ9NEbGO55SdkwRHxVs+AdX+1Nxl8HxACRiQRh&#10;zrlWTFA04Rw6DRB1WuPR3TTNoT2lY6e6B5FDU55J4NTywfivWIQbrByMdbytvvmns+e3o+nk7V+m&#10;ZtwcDJAJrPnmn55OsQdz2FKoJjSJNBFQa49WIf708C6sz16dAWXV/dhMars6ewVbeTN+/HL0dnE1&#10;mMVCvzi+R9+d3YXw878Oxi2ky/g+B7otBX4hXMX9lYHeXLBlEUbR/KU0M5dgPTO8D6dXly9xFs9E&#10;PGImGTBcRK3RqcDPXHpLUQM5rkemDjjdVSYg/MKIASAPEfGS4qiMTfX4HZ1xtMWdpxuNdiRIExvj&#10;hnxbNAYMLMZgyWL0UTvANmSJlr8uLqacvqE4jibjB8uQRhXeMvFkb0+eEjVeNKVn1vRZEGYAf9Yg&#10;+RwL0727UTVY1iCvvcCBtXt7eKxxA3zIPSGarJAPMZY8n9YulTijVkHKb0YfPe3+d799XQ03NvDT&#10;w08fP5v42cLPNn528LOLnz387OPnAD+H+DnCzzF+TvBzWg17qN9D/R6Ig9+A0AOEHiD0AKEHCD1A&#10;6AFCDxB6gNADhB4g9AChBwh9QOgDQh8Y9FG/j/p9hATxGxD6gNAHhD4g9AGhDwh9QOgDQh8Q+oCw&#10;CQibgLAJCJuAsAkIm8BgE/U3UX8TVMVvQNgEhE1A2ASETUDYBIRNQNgChC1A2AKELUDYAoQtQNgC&#10;hC1A2AIGW6i/hfpbh4S2BQhbgLAFCFuAsA0I24CwDQjbgLANCLi/dLgNCNuAsA0I24CwDQjbwGAb&#10;9bdRf/uE0LYBYQcQdgBhBxB2AGEHEHYAYQcQdgBhBxB2AGEHEHYAYQcQdgBhBxjsoP4u6u9CSvAb&#10;EHYBYRcQdgFhFxB2AWEXEHYBYRcQdgFhFxB2AWEXEHYBYQ8Q9oDBHurvof7eFqHtAcIeIOwBwh4g&#10;7AHCHiDsAcIeIOwBwh4g7AHCPiDsA8I+IOwDwj4w2Ef9fdTf3yW0fUDYB4R9QNgHhH1A2AeEfUDY&#10;B4QDQDgAhANAOACEA0A4AIQDQDgABgeof4D6BweEdgAIB4BwAAgHgHAACIeAcAgIh4BwCAiHgHAI&#10;CIeAcAgIh4BwCAiHwOAQ9Q9R//CY0A4B4RAQjgDhCBCOAOEIEI4A4QgQjgDhCBCOAOEIEI4A4QgQ&#10;jgDhCBgcof4R6h/DgOE3IBwDwjEgHAPCMSAcA8IxIBwDwjEgHAPCMSAcA8IxIBwDwjEgnACDE9Q/&#10;Qf2TTUI7AYQTQDgBhBNAOAGEE0A4AYQTQDgBhBNAOAGEE0A4BYRTQDgFhFNgcIr6p6h/ukNop4Bw&#10;CgingHAKCKeAcAoIp4BwCginpz/KeOBmnjeVczYsRrFn2a9pfi9zblpoxO2lGnwDltYDvotzUuJr&#10;XsaDWwy5BpBvMnTj1B0GS0WobBqbF2HdZKDgcOPY1QahIsfl/GKIAaK+kRSQwp4kjzTI6JR61emc&#10;X6Db9CU5RPEvUeBjBckYxwaiGeXhlijAF1Y0oquPNnVTuH5RC0+g+p1JN1bT256WjWuNWmkLAAZD&#10;D9eyjP7SmwJSQv+QwMDDjqfWSQttYwAnYY8lSP/sEieBjG9uH39jW27zA82Ua0RFxGvOkRB6wPKI&#10;MzxGnlM2IgN9XjvEinq1o+NsS/wQBxqy113COZMl/GeTN1NKHOJO4ghkzsGtxlEW4PvtI8kGsGNE&#10;WPtvMxzvjZW1R96R8O4MB5FcjeTskxQyFLqZ1KJtZNNxLaTy2o+/cYnXl34QA84Y3MgwpJ4oCFRH&#10;w8gQesGXiUdyYAguNdDMke4fUXXjT7jIE1d5SpfBupZiDmB82V51I9WNJQjLSem9iaKiXAWSIfvR&#10;fJ6UlGyeueQ7p5kGGC1dc6WkybAYGpWh27Qa9rakiwcChMrmZEZQRr7Pti8NA1LzLFuMRx8+mjqZ&#10;zjw1HrLBkEQW+db0AeEp5IyP7zAgfYiAO6j97R34rZd6uIfWpI3h2cP5yEYWGtM7TXsB1BJBYWBw&#10;io4lDFqsjaL2f8fSyFzBJxWwhbq2l2YQyFyT6DoJKES0RQhbIHXyVH+fjHFeEBJT8tqorH/5nBwA&#10;PTDtS2LBFlIihcveHLjD1mju8YfEs/UYmhI8cUOCel4FT1/nKiF4j4eCOXmQx0GuojE5GW/tcHVf&#10;XmnBhcPaUK5WQxUmvaj2+YAjMQRpg8WoCxxb07qNi5BtTNIAjmmliKGXJBylDh/rNOZHyhq+xeUI&#10;RwGPyyFERpkaXZ8j1ZbzQKKkVBVCoJdntxOcCnWDwChep6UP6UeguM4ExYQL1QXjQHf5Tgae3cxw&#10;hrxMq7qcQG502aR6GNAKPf4QR5PTVpGAuWKBR9yKE3onpXWExPCdlqdBgjR+EelWxFEoSYwcFxFk&#10;Bqx9geOo9N486KnafkROHtgbttGpLhfv399ekJwBdb4SztQQ1zUi0EjsKwWS2O8jPVGFDPYYB/Pz&#10;yGFCEL50QGdyK9hbabi12+rGuKroWlc5NKPN2mAdREsoddzwMdhNVVYfYeNQm2zha0L6MTgvSqDs&#10;sBUt/RIQp0k1pakaA5wD2D6gy0amw+7fsE7W40hnVRx0+15Erlb28MJc1XviWci4opZtKLD1LyvU&#10;neLiFi1/xCdfvcVHI5GafEQuUh4Oe7oiswbV4KORJklq3YyaiIpY/8AYi9oUru9X+p0yzn0gzROv&#10;O50PeqSYG3qekc22sJHQDvmDCngZ+vSAFVawx93+Ro9XHAkPUWuZ9zcZqUSL+CaNNikElCrlV2WM&#10;yAo4zYlW0ERSo5z3BJ9A3JXkD6B5VIw2+RO+l2NfyXllfaTtOU6p/PgGbSp95dw8H5YlteY5dq9j&#10;nV5mC/I2kVCNCDi4HnuSgWambdqWu0IgsSdGYKOVNeWDn/9NO/fS+aPWQVBG+V0oWh53/CUaLcw3&#10;WaGHV5pvQOYkbcfHTE6XgBZu6qPAX3mQXGdQzCZMydNOvlJxTkX1ZziFzJjbKRxSPJazG9jFO1Ik&#10;UtbUKddybFMG+sD+V1+Q7ZID47qd3lxOz7AN7AYCUNbRkQc6CAApdeMONL5AwovlbgkWbLtI+1RW&#10;UbEp+5wJJP+BJaV8Gt7kNVU/Y+9S4GKLLbk8iXo0O4VoE2Sb8PrZdXZm8uj/MPe1vXEdyXr7IQgw&#10;BvwfzgXoBZVcezh8p3GxvhRJ2cJGlmHKu9goBkFxhjYhitRySF0pjID88CA3z1NvXd3nDElthCDe&#10;lTSnX6qrq6urqquru+ErvjrGlYUROs+mOUwS/OmmKe6vlHk+90ARnxHBBYqtfabI3RCxgCu5hT1E&#10;eamBhkFJpM/Wi+l8oYYL18xGzkpJIms7UsNIQ+RyAad5SN81N2KlG5smxNt25FvowmLSGyFVSMnS&#10;N2n9Lia1mUBACOlhYIlGtPRY8mr2my/mYzSMXxMMepcyGLP0484L5aZcQqgPhpIeQx6k4Jal1KZk&#10;90L8FFyJ8BNguZRdhGfM5Ht5Dbd462IUXPNRNM5K/iih+dL+SAUCY658CQPlqgH/bDoX4vfy121Q&#10;F4SZLDlQzSDIt8KVnx6LKx8pskthM0QxFbYVTK0+m0A2rWhjhLVdCal0YV3YxVKMrFbH2a+qqyQs&#10;NeUb6x22ZnPFOV0ktSxCPbbMVo+1yaITPSQxtG6YMBJkdmIHOtJ6zSZd1EHjyYJCctwr6cdlEE2Z&#10;pCFE0+qGerREE6qnFVDczuZh5JCd6pDEnLWLJtREzdwmpOaDCkodXy/zXw+4E/wkW2lni5Q7xSGX&#10;EgQtw5ImW6hKk7cqQhGyc4EDggdvXukptZ8uz89OPmDOkoBJshPP8QFvx6ARp6j7iOeIew8XZREG&#10;5sv1o4qL3IhATY0tfryQcSwBcuUbV/XYvHZ6jkY+ENJe0BnzsxkYzc8FRD5ddeWwbazvXJdip3FR&#10;dh2YiOaG4hclGZc8wyegzGjyTdJDWeeIRwWUeKSn5aVEhLBWYZCStUDdaB6e4P4dS++HoXF2jduT&#10;T+DWxDpzdfMb8LUtf9nZqY5QD3esjBnNzVDrOMvot2zkdbbgQzW19gu2eK/kxmgbojARUKae0SLC&#10;mmkdlcxBGd/VULO5XxrPC9L435KuPri/XepmHFCGc9QFNLhTOD8Xpt5VMAat2MHSRtU26Wjx8xmG&#10;zhgpzmlRiI2kYkgVK4k4iW6BTQmHuGmXFMZfgJcVWWzwaDuSYds88Hjrjfj+Q7eQtCBQiJ0dmq82&#10;M4GCHQG5jUPE6DrlC6NeRdD3OxIbR9g8ahrZ25Ndga3YFSidaMdzND45admfyI7fVxwuSR96SVAp&#10;DYmrDSXrtekt+SLzJWx66IwU91ykXwarbh0u8ebQO6wRDiSaKuh86wh7g05KRkVGZDg3T7hRMT85&#10;Ph/Y6bJeAIQ2Kjtv4xL3D1INwn7ffWijOgwU/mnkajpOQPm/VKYzhTXgy31LpTo3DC0wgnjFhpmV&#10;YNN5j8ySMVyZsPVnUtHeTmgycQgPAJF+Zz2vZXqgxkvfz66PX8CZEO3bBhd4PJLagR4vCTdxrVLK&#10;+MpHWioSI5lPikPtEsliYXS7kj+LsWQdHJv0GRjUIjeYmZAiIkPLNMMllewt2Zq8xdIoF8wdgLfl&#10;5oKm8ZTKMOf0utZg3RwS5o0DeFC2f57e7QXtjS8oo7/k0D79M7owYPLnP9Zu+NpqdEaVGZqbyaQY&#10;3S5NcUuAW6s5a5BKsHJVppBkMrT0B0+f2zGYWjNVo194BMmLR7PsXwlVB7XZP0inYtYZRzt+3gUO&#10;mPevkYj3yoQsmxKxs4z3l2Ct9dH77vjVHBKJf/stkZp3CzEqohdY5CEBS79HRIHtHnd4phwW5Aoi&#10;2BB7jLcewgNJKL3h652gaMyQlwjrpE1+jdcVlnG52SOsP/ma9t6zv/0Zr2zzfxPq3I+/pv7xTF7z&#10;DJ91r8YbWgQbfFfHH3JyD0UYdSiGV8FmokxSO+8Rdde9udH3trWFl1vdWoVKpvUIgv7mvNuWgD3S&#10;CG6l7r1aje9UL/UVwQoGY11qMOKuvOlrPVJLbWUoo9QcqIU3qvkiFp8+Dkj6rFZOGBie0e032Fw2&#10;AmfCYeRAjgGK9kcdHhw8pFHezioYQGtj0yyjkJvQzcCUW8uqAYA97SZL62wHjZeevzrnZm2Aba/K&#10;I3bNNL1f2w2Y8RQxQ7sI1vuForFp22xjkw+BNaAkE+AOBVcp5dHINUMGVLw4Q5Z2VTIPDzhgkXYb&#10;4IFGmBWMHyqUWwDR/WotX7lDldR0JjR4V30SVMQqD5B4c4WEksSe+kS/I7MaxbqREc6Lc2Vfp/bk&#10;jczoCp+W+9iL8VNZq+7KWnUpL1wbshi72L4z8dSfdQsS8pZBklnnZ6ZBTy7nKrMocH+ta2Kxf3X2&#10;HuvDi5Nje94Jh5OOp5c4h1iXrNUVD/+vdleXEAQtxu13RbA+vZyD2z1mHezwpdkngPeXomI+UnTJ&#10;5S8J7YfIjx/xDlJU+TThcXs/fFAtESikVXe44ES5MMeSOw4ffzi4uHnj2IUyutPa8dK0RMpcFBKl&#10;kRk6RYy2b+GYvuLRYVnumQfhjlPDZWzF1ZePDANaPdiCDD1URH9l+RS8PB//p+wfViW6pf/A7vMd&#10;Ue/SeAnsOuCb6i/xzNtzj3sumZbYbHrtzSQRGziv2InpLTlJAKuuxY3S09BzWqMfZ0lcCGmhOmdc&#10;QDS6MOhY3Y/HAQmk5LbLcC2W5P5uoTxPGgV6y1+jTWXal2Y8SomMyP9STqwKfL/LSkAeq7sweiEV&#10;YzNGizXcgMRc/FbUZA9MzUG5SkPAbEoE3HKAV4inV4U6YeyofXYujir+SmLhVjOMZx8dX5z8jsfe&#10;cPsomJG95x9eR+GwwQt2vDyS6p60gmO89PPzQ9jCHF/ODwdUGQ96qjkdZ/ZSjYYZ27nnl9Uxt+oI&#10;ctTEMHS9g25WNE6f1qWbU5/VsbfKOza2I18vB451Iak6wVVXxJGrUYfFQzpX1R6hqivwzNPo5Tid&#10;axqnI0xV2Voic6umEtAMVuUEbT118CCnRa1TJGYHpS01GT3E4keKMBKZC14eU8iHOCwmXtSF+/S4&#10;ShU/LQVjlG+GtgqcS1GBXGyLi7NUFD+nraxNkMcmpM3IwB7ftjvC9epgT1HE+/gjyJOQLk3C+add&#10;cQnYV9UWH8q+2sRJ1WOyxL07imjSW5WZXKpm46RAufWbQ+DdHy81zvvw9kX5+6boK74qwtEhf3jb&#10;QUNSx4OxqL89FKsJSctit5rdo58thNwd97HZbKOXosX9au1yyQcIZaS10npJEHdL+UcXAo6zLBBi&#10;Dx+IwzCM1gf0rpS3y56GdnSVNyCY1I+j28GB/hDAMB6JnJZXBlwAPo1vLg28hdWSPu6WYgaH8qY9&#10;w3Le/yy/PS2OY8PFbYZtQpzSfVwgO38H65Targ7wb+TWjKUD5O2KVWAeorrzSpehcov6mBCOakEN&#10;4wsQPPJo60lXBsjo16hgbPvKqtinUFsOLmbCXWYn1VywWm9HltM9wDCooQsuGiw7KlvNrBqj8PLX&#10;oH1rdpQM35xOheuB0o27zDgJuTzdfaq357xLV/wCMadVed5a8HbLalCAlDpss0T/9BzB6oeX+2cZ&#10;HUQBV3oL4pQ9bW207q0FZoBvS4PCHOgdX0UpqULmCrKUI+dLwFBt9rYDkM2+einf4BMtNKZeWaMs&#10;VRI5yqdRki6X68PJIqUffGG8kguq4oaEeKn06WPAgIGCGzBoDOOm22KA36E0RA3HFOIciY9sl3NI&#10;4vCR6LqYSvoQdLr0jeygAYw21ioVFg2oTjMrmnrWdqRkUcgFb/tsaYYVa88Fw4kc17oIuoOO4Zcu&#10;jUsTTeORUae3oiz0SvzIPiN9TsWC93JG/VateJQksh3MYZyiy2F5iKUJoVFwhp+vUFJFbdTxb19w&#10;4+2yUdcDU2oHp3N4064hJuet7rvUxkG0YivSm0VlTI9XfNE5vrDEaiJDRD5kcw4dd3vHriQrtm/2&#10;UeAgTrptX4siuua65uLAD7u+ermaOPTyvMBFdmhStO7D3Rz14g6TpXF0tK6OwUdXZL/vCVh3bvdr&#10;Y+4GqVwD9KOUVFannpVgP8ka0FKczgWy3F6ZP42Te96yphYetLt8dXxOjMvtrr6XNeRFvVMLENda&#10;3DOlnp1MyeoBX1U/xNv9uXDJFBl9al9NXC6UkOxIv7dD3W36ex9B+vkuKdhkK1Ir4CKSiPF9dkBF&#10;9BhU/5HolpvOA4UZpsc6XdS3hlEzrkQKfxJkUXJ9ezuX0BbuXmn1L60klUZJiST7lTm5RxUZRinq&#10;DnIjI4LewnBXb1BOr+uXd5YHSjZFS9mGKsBQxNfJu7MKU5iT5fZF9sP+iyE3CsuaO/We3uUGUItK&#10;8fMPjBKaEbaolzTWOHMqetDJoCvEwfKW2VSBBmlSpEV9hgsn4Vea3B7+0AQ9l3Zbx1aubXIP9oJy&#10;61gzylZIWlz5EEDI913FmmkdUZLIh0dXDZCOT2YuAvSA+SYt5jmqKAyPKTd3/FFwnZrt9JTabPbu&#10;OSrF/i8mqtRP/NrMVsmOJUc7evVklrIDInlQB6FwOy0gWpsG0H2NOXl1eYmXqC4soLEpNaQGVDe4&#10;A2yxTSs4DyqNFr2+Wuj1oJIFiaZ9GTAArKZGgLoLTB9KBtLLTZltXsq6HTdWLVYq5e7g3lgO+fg9&#10;OJ/EDcjxI6ZI/Pj/1dRdTPtPJFIsfQboUQ2FXIjtm8PJad7ETnGJMsZFyrZQa9+xaE4QOuWd3qmm&#10;zyTParf5PL/xkXNe1m9uREFKLNqz9GC37hPxnkQm19UE5BL5wlddZJvb8cWl7BHUK/mKWE0cQPQB&#10;G/pLl3jn7hRoEMapnItzxZiXRk3BcK+izAMWVoW3IUCCAKJlKqMiIVZWVVG+WkalDTFYKFmT2+Yo&#10;lmOIoY7jmSRVpY6pbUjUhnXzOT6pg79YrNxLrj5f7pwUzOpFr9a7teWJPSricgovlyDoTYfH+U0q&#10;9OzlHISTm0pzhMgNBSH0eavHUR/1GvCGT2CP9hki07omYl26rGTrEwnAcpkBanp2B+F3iOp4hxuM&#10;p/+MV7AQfd896pXvdyBTQAzPMnkwPz7eLt9czN/OTs5OuX1Fhn5UUbfXz2KKSePL3/y3iz4aGUTi&#10;3CSc0Lc4bptKt82lrIHiTek0wK2PyODkCl7a/h0QgHad0dRPC9k8GCgZ7/8otW0+Dmud7F7BLp0e&#10;jinejZjLyQPvC3ZOKFooY90KEmPlYha+VMyOJNF5OMh5ZzZwcpeTx8kbY8QdUmJk/9icjSM4TrNR&#10;UQ3a4/u72oMM5BK2PVwTabI0CvIsNceR0mRT71DJX9qdThmnTcXgPU4CNR2WjckSzWRhkk4dNK6T&#10;2KT8kMIS+5uTqdEgfUpz3GI0gtzKzlg9CIJSTgvxp/ySouPcU+SwF9QWZcq3OzDST/NhlW1tvWVK&#10;HcjOexY2CbEpt1v56qaZDBETT1onH1m46Jf2oQAwHuyI9MPlOy1p7Y3fyiOmCtrD1WKpFjHOvfDJ&#10;6S/B+AambZXJTj0IF4SyeNqoRkQMntsLRWeJqjVIDWAsE7tzGY+m9uLiAq0Ad8oqFBMuqxKfXLRk&#10;khalnVvVeR+FOJzHlpXc2yVe3plIqF1WMkUUBmmMD0qTonJJoKJjFVoSr5Igf3311cHF9Gd7HvrL&#10;LyoPZXMd7JdffPXVY7qZvfi33VvczYfwv65hqF9wCB9XyR092/3zwfO9J93km1Xc48P6ewiXgA32&#10;+/W3XfzsJjvbW1+vrqxsKpxOL32bd08vTi6v3l7ymOD0G9a2O9e+DYDpfruhnQGIXhCiueNW3bYR&#10;tEhCxgad01cnih8Y1fAfXBdxec5QhiPrXusxdmbuc+SqBq8JWzNgRNpEIhPwW1vVwR+mJHD0AR7/&#10;64wrr8NrXNLAicuR7v7l8e7j9bXJwe7K1pPVlZ2Dx9t762vr22uTyfr2ZH9nf+3J1ubB2v5kY3V9&#10;cwP/bW3tb2893tuYrBzsb6wfCIzJZHtvbWdzZ+vJ7s6Tzf3HG9vwvB1srgDY7mT1ye7q+v7W3v4+&#10;fu2s76+uTvDvwd72/u7awcbB5u5kT4Cs7+4d7O1t763ur+3sAfLW3s765sraZB9tb+6t7W4+Xt9d&#10;2dndX905mGxvbu3+SWfD+F+vZieXv12c/fe4SU72DywXZ/NdAsh0LMl75wgi/Q5Xzm2vbU42tjd3&#10;YB3jzpKL43MhtjIALP+9vZ9vLmw/yY4Rq5CdDeWk9nhtEkxrabEko6+36sWXZmRsPIxW05u5I6OM&#10;WrwRBYL08HqKzU5cMUiiVWBhYZkaK4GRwzwxQLNBURILgeVlXLT5aGOrq3gHgqhbAe26yQwcuYrL&#10;c7sJbqjtptvH290JbtvtTmeruAtkc+ZOuW7r+Bi3RWys4wqe1clJt7kyxTsz2yc73cnadKXbnO7M&#10;BAT7RugKaecEd9ytTre6neNSZz015sXR5ma3tX4KT9hkfb17NVl71W1tPfR9blfRtVvWSIr7asrL&#10;5d7eg6lrkpZdasJbaeI1J9AduvBr32daXqt3KUKp4Wu7YliCHULjzHB093fV7zTDBKg81Gpv9Ta7&#10;/9TRFDTyX7qBht+dZ2Dx4N4194o55ovoUosftZfS2U2HnN8+tzSXrkDgoyY5r/9DbSkME57F7gip&#10;zYfRZ++vZxdzrMLiPS+M1W2dIy+o//J2CjWz/9hkBKa9XhtBzunq8kwJacys72fXmM3lqlJSUDgO&#10;Y6SL9db+twHW1RECfmRUhSQYKFbvN4k0bxQ/yXHiz3H/RbJtjdmNsQjN4AFPTP3rmzmPY1g6AYmo&#10;DVM85oojz3a09Cg4NM2FgFC4tjyhQPI4aZ0z8GyCgcM9o2mrwqk13oOrCypfWUtuVmQXUE0mE30Z&#10;/iNA2qsNw80lviMYr1TPCU8V03YATlXaCgsj1d3Lxez21CqMy9IAgANdiX7OZTkHJru/VkI0Bk5w&#10;/4ijfO9me3hX6ZXYVt+Zp436B8Gfzd2+tkajtuHNWrTB1uy2kaI7/3J8NY9LSEqyXHaKvV7euzzv&#10;Ni1sVlaTcp8XYzH5buU+Wu6gN7KiDQ6946nt6fz6SJfCqL2Cw3xyKYGvKsdkRk1afqRI4SH3uZ4h&#10;nH+natXSSS/9Weh4Www7EYAx9ihS9YwsWNDF1PBcecFLj+Aon95tZCors62Is6m2Rmuw5GlnHq1p&#10;s+whlbUCIMj0F5lC4otHISafzy1OS/4pSxeZNLbQoQJx0WFLGUwNrytOQCvppbh0kqGmAet1FSPa&#10;V3YZ4l1dd0i+IkaDRoqynLYEFYIlMC4mvDaopWJoR6P/LOm+tBrrp/bmQaOnYOvFT7NO0CJ2CXUw&#10;DvowfvdG0TOujF5BcwvBpHAP5fFSXesT8ESDweWK1vg3pNXoBzZLCw5POkYC4bvbJVUvdlnSKGjJ&#10;nJbVIvN/KI1D5TZ6nOuT7O3X0gOFsMKaanzld/3yUIblqE271PQlEAYiD0rSlcgp0JVcSCq8Phwy&#10;tLcXui7x62j0nV5HvIRc36iFnyKxImHjgo+OL3bwLm8dZdelKz5z5Gq/+o5nVvRyMldhX0M9Ssnq&#10;ymgWVBEpJ6sBUo1PXNdYhYsa2egftuhV824BKDBUJWruKcKM6Yift3d11GYpilUdF4cC4cQPK3g3&#10;sArIg2rIKKamgx//SXKUzb4T29gkyYNmFydRTKxqeniHoqFvb01tOY1xukwJym06y6MBTssYT9fy&#10;VKerOAVWVDNxDt6lis0PIjDzMz/eApH1WZ9vIbzP+YAL4X3OJ1wI73M+4kJ4n/MZF8L7nA+5EN7n&#10;fMqF8D7nYy6E9zmfcyG8z/mgC+F9ziddCO9zPupCeA991oVlcdHt0/2jwxc/Hx0+/a8H3bbdOELJ&#10;wsw3ry9PTg9x2yxscf4x4WX2A0vg5/HN+TV3B55dv3/pt37hdvYVuQfs11SW95mwkNxrIteMsDn8&#10;Lxe6OsaGqC9+7WYpidgWe0n0Eq1cyk6gAylaVveK89VMQKi0P3n33q5FHAsQCRBA/eUD3jD4rW24&#10;0hhepnLCCvARA5DzNuxdjUsjPQywaJ+fafvytytumsnq7jHtzTum4zZJNK7KKQLyvLMCRGP6trtX&#10;Z9fz389OdeNoBJCaqyrJPTaqvi14s4ff9zNcugBP6LtjvWZl0PQyRzbHWG6himUdqKdNhl4C3blw&#10;U3dGOrorywxkGNfYoiFuwJFdPc2T+lZMcAfXmLZ3c9+JCHwqlqWdpPiMxdJ5iosA2wvJfHWRCkQv&#10;LE9BpAJtO3EnDZZHWtiHS1ZE7p7jGHtz1uHzOKVj41tCLoFFGz6YlsCFqA4R5mZb3hopZYFBGg6n&#10;pqEMLjqz4UsmXeDlRDag/lm6LH2tmXbE0PcWq0/tBR03zi7KR3d3I2GUhz2NX7vTHbOKzVj/UvHg&#10;SvqScnqsySkcglD+AiBFBtIzVYsTqTJeRyP3kYcpnazUGIzzSw+5Jknsjw5eoikmWUy4HvXDIM2S&#10;EeycLx7SjnByD0SD14tF7jU0OxaKDy+mEdfi2QVCyS9O5AqFRYdYdDZXnvfsBS62tTRlc78qUWOF&#10;jRq1qXtGeTl/46Pl/0pPfG1WEM1+CZ8mSbbJJgz9YVzM10ik1d/yre98qhvVX5N98N4EpH/agGiP&#10;A9zelgOw4AsJcRsorxxl1GtWYNxL8m6AZwrFvc/ON8GLPgq3NY+Yf17bgj4KTxv0gPl6CnGHOUx2&#10;rT1AABPIRqimrsQQx/AqluPvZxd4ueukNNAfvTTBwymltZGD8z7KrC8YdsN8cZHFSHoPhLlKK9BH&#10;ODbvdCDmCrFBTymW5jW6P+Sg1crWazb5gDfR4ACwOyMTc8pPniY28gDU4Qe8zPBGblUyjxQJkuos&#10;fBftzofRkJnOuictD7bx1SsZABuXDOTMD7aYCWi5g4+jWR4HBRZRVPDXzXrPo41G7fto4lnoP5BG&#10;t4kSKb1/Vtc2uYx+wLUfr6gpvKCs98slADlHY+gXsUZMp/jh3CFjpR/KApTDe9jW+O3yiu5T4doy&#10;YMGScRWyhW/5I3pQbVLFyWbTiGnSlCPg+eMa5YoZMyau/i0YJW0j+YRNp97IZPwz7FMOF3TUzH5k&#10;dIx2k3SCLmTFSARvIovaBckU8mImp4qn2I0x/zdmtxydrIzjEHYhkhrqQMkpufDeErQlVyfWXprm&#10;1TYOeLkvlFzCpYH+JPJ6twfGQs7bJ5+j2g1OlNKvjFTpVci0pne18eLQZAcM0q/qYQH2CSTydiGN&#10;sev4eXjQiZQ51UdbrYUQ3KFzYJfx7U4qm5afCq+Kv7/NzuMfNt3nIxDHw2KvlEbj+lP3eH1OywAV&#10;jESiqFoxgSLYJ6EC8BB39P9yfTY7foP1my8NjFmj/5jXy4/PLo6vPjwamMiJptygczKZFOLdWpFU&#10;G6E0nb0p/uTO6uO/vTg42nv+y48vlh/xVMkTVN9H/A+c5YCERatz4sDpOqd9MiwA1heQ+Bl1SxqI&#10;Gj7ZtJk9uE6KWqQH42XuJsanE0A228mw493DvadP0UTV9YRr9KR/xlCo4Fy//KdHAo+9/H32XpfY&#10;pXL0KNFmdHt3pcJkoOjowTTDa3cWlTamxYXn1PE0g8scYxBDrKyBao5g8WrtH5zlXORhkxUjuddK&#10;aJKiUQrfYq2ob0TETQHxxpxhZnexFEXiNPSW78GUD3aezLA7jyB/nBM1qNSX2rLghjtgsfVqTamL&#10;yGeON2OBoZ68oTEk/tnQx5N11P0Lz4eai6TcqV5IwRONXjKlenfdwRQuDCt7T/e5RVVh4Zp5wXA4&#10;hnFW1XVlOCaKA0BZPbA2TDOXEjkuTJ7/+ELNet135wZkXdn1h85Djy5x2oMc9YI85EkqkeaoCGij&#10;D9x+GsrABp2+Xs0viUrEsJc5OcOyoQTecKyy6EyYNRiO5NpBdNNFO+D5WCbJ2ByhfUgj3omR7oXf&#10;14I3WuZ26uLAmFVOSz6VmUJao+slDDL0SGv7CvnwsOmuTHCue+X5Fwmgt/tbkWidkaxuRXzXhQYx&#10;TJiu4z3clc3olyZelOMU5bAK8lILgk9x3mMaZYZMOkADWk60Cnh7/QeKDow/uqn3h2/ZdOca4V23&#10;vb2SgJafebqgNbcq2K0oVJRFJEWXo8fBFpFVPWvXY890VBwLP85ULF7fStidT9kyPrCseyMZDTZD&#10;quPMTkeJrqJFSXbhsvLNdn33uG/pZjJUlBI8iXAJdoqjNd4Xb6fYXgBXdVCEUCK5X8fnTgbl4UbE&#10;eiX20/k38+Bd9h0QMDo6crkmXqu9OnuH5SgjAkoBcj8Msiss8J+fnsLxkaMxSKE0AXzT+j/8zz/8&#10;4Y//8as//O9//1//ji0l+0/AzDsCw4WceO3KtG+QjuWYm290qJouWEk5gZLT9h9/uJ7l2qBGdn8a&#10;IoVHkZAkBxeyTV9lFZiaoFSWItqDXvb4UHHoejkxedBmmVL4mFWvkwiHHO6LQXyoeiqxCIprgV8e&#10;/6zm8t1Fnu3+dPT8yZPDA9WAxcMCQAnUYENkvMPSTsVvqFwRsWjWqJWaljTvEobk+2YjSpDhgqwt&#10;WHbUoogKi4SX7KzlEaox0/0zm+pVMdkpqFKq5vm8wFBn4LGoKpWuy9SsYCzu60M6O/LmD7FfqNcg&#10;3tFyldUodqHeEA3msamlBL4DYTC+75+YTSNRf8luFBCZzXncKKOVDEuWzUWrGZEzqOTSdyWGKxho&#10;67isQgvwAjn72U11OnZlDlL7YHFMX2bt8xt82pl6zWAAhAf3FryqjY/K019MG1kN6ea1ddRRro2h&#10;JKikSTZoooHLfl6gB+TpUZZsnZ89JzNK1v4ERT/fg4f7khXOnnsaFcX55c3VCe4fpONGMc2jYfKg&#10;IqwDCjjZF6UNA5/FnnI1cWiWOwsEbrYorBzooEbjrQ+Clt0hS/pEQBIQ3+s0kJeIac58jgHeNTbS&#10;1SuMaiBZEEPAuLz+eBnEBhgUsjhZZYHiUfmlB9I8rdNDlltEhDKT0rD1MItNf8D6RXlbR7YSH8mo&#10;QR84YXQ0S9Aa5kAT1Hl/ZIGbD2YykAjTUwYg7NEP5JaPtSSBKtPTfXi7e1nE6exqjnsJYc3UUJL4&#10;pkRDSdXk/iQ48Ba7utjLPhtVX/baSuqmieuG+IbYFimZPZNsAQPqHO0NcuJwfFW4ltw0WCiaV4VP&#10;zNSAEK+twYQSyzvBaP2JgYTSzkQEiYfBOs8BsUTplvZ79Gj3F0GXUxzL7odfEHTSGt4E0fXfMqYg&#10;RhtHQFpj3NPi2UUdgcJmygvbIuuBa+lsEc2owLGoVtEompsolGdDGOT8WEBlr9H+AiiTvIJNQqAZ&#10;rSBjrH99bUHmxhTbO4ZHTN9hEswVf0ZHpeeLSEQlRXk2qfZUyZ4pKRbPEPHHq1eX7wWqLQrld7UY&#10;4sJQUmHXnxCVqTwJtWq1Kiwy5nLG0tGn5JEKLih8DW2D0aIuK9mvdWH6tSMg7njGhRETdKT0dJQo&#10;4ZQ2yOUQiLRfht99sBBMOcwZQ2cFh+YlZ6VOb87FYzlLhV8xhrHeTh3yzGrcPdECgqUrlpbL9Xva&#10;jLv1NtXJY8BN07VDPIFICXkobqY0CmCvJ/siHH1y9rucxJAR1Ohm51U9ZkJp5svl4XeX0B4RmlAX&#10;vMDKmM+VNRuD7T5fUiK+Lu0cWQyFjRSYPy/x+73AqGdxGqMEjDBJU5SiD0uiJ+QMETaPkGqYYufq&#10;+lQEeJnuA6vkSGpUlLPe1eXl9WnDiglgGb85N8Gp0NjpbxDrUkqN/mW6vT5Z3Vo9OZ1sn26snyJe&#10;+09JuipPqraBTZ7kU2s3phUnhVCMWmi26qEANhG304exD9ZVHtFBUsomuhL/3C3OLOOf8hSsjzEH&#10;qqh5FqUAsA55k4WGz2gM9NkgMUGwgCnxhBhHSHCWYNThl0+BDxpnGGuNmaPi+TLaUqQnCZF6+OHi&#10;+ndotpPHsAqVTPUke3sJracZDrE8aIoX8kKUVwLQi/Yl/oiNyptvf+W14xSkzUt76FW8CGeT4dbh&#10;seneMLbiZv0ucWO2GACm0SwjKT11N147zckvaSKSB8h4hFVNYaboK1m4N9sP7WNddX1kQcaIQ+i/&#10;oaUPanmPQ6QntogZ7Dy52Hb1WweIY8EgxlGp4PA0udbVkFfgJMNmoaP45i3CjhjszHbKDoEPkQBe&#10;UFnyHtQBRc+PkzuBbJPG+yAYSAzdJuYwr9Z0JGJRxeHDZQpP4dNLlu6tp6ELDhvE14sXejCqfj4I&#10;+0T+tLR3wNK3xcubpxcnV7M3sws8/SYlbW7aP4vb97OzRDcpMHDgwMpJpmRfQ5ter5wDsBXc1LAF&#10;h/skFv1b941vGHIG0XEBKbD8+MnKShyWBXYh5kM5T9ZF10jvS09kGrIwVZEHHKWp+VK3SSR+vw32&#10;V2XKB7q7l1+vbsDq5F8T/+vXgBevgQOxfLKptPjTMYSjoFFM7VaRZQeId7/0TjXpUO9M2/8/6kmw&#10;BZVtfCT2qwM6UEgvMBHMfT1TRgWxfe4vlyVExV2uzxuzsG7BFs5ZZ7Fez6QfqFXpNI1VbdBJ+qfw&#10;T2O1l86AA6MzvvmQLCDs+j79C3yfEJepYLYrUmEzl4bMpLr+EGsJTWrl5rRsdF5DFZc2IQpZTayH&#10;2Pr1Lj6EfWmwH+LGm67Hz7YDvqERc0o1tuXaMAkxMQ344tRGxUNUqH73lZguKnFx8LPsyuNDUv9e&#10;rmpjtdBzvOsvVsbuGFEauK9XQHMB5T8EiVpYCd6vZzhklNC2ewMU5yKQxIE//qtYfQLS6akZLvPC&#10;etX6hceK/IB4wiaWCBUsPo3xqLqSeMvqq8kCYXJJx0V7D29CgmJGCNro8cdo/OpUPU5uDycX1HU5&#10;Apx3JzgEqxub2PATyxY/qxsCw6LWro9YVJcuZILSHBwvfh8VIXJW0BbygYP3LTBb3djwop7YL+4k&#10;5O7s7O1f5JKEaM5xPr+GeQGnGzFu9vt6PO4JMQtkLZQiQxNXRMx5M/Aj80fKcIgqSkMK06uX7cMq&#10;ZZtBLY4frxa798NQI5tQ42Mh1FYkpKWZ08L0ebe2vJJf59ShzuPrBJ/9HQTHUPup/eIUSaNEjJxb&#10;LFDAG1xI/Mq3K/ugJEq4WaWTZD1unAVr6KPIMudwP1QKYqHsMgdFCWO2uZQ3SPskShum7pKYbFpn&#10;vBNOtVUsFDEUsCXk2BtisK5wyi/2bNriPlDVCjiFRhl+MWPQh6ysIQRk6cVlvIQycf+DYoE4jBvv&#10;MJJ8P03YPIRFMJ2LNu1bjxBuF6JixrfByQza9DY9GeWO1S9t1jBTyAxG2mruFcdbawX4fvpp7e8w&#10;IDUPkdz3kMjruSEEf2sZPnUvc4n5ybcqOOfIiN9xqQJUOWL3xIMHVlIBpncqZB53AydfsEjPsA8R&#10;3EyJYqKfywyJQvWb665XBEPKaSFFWrNWKtW4Y/CiOVbkdNvTK4HIVgJLWQMZizfgbtkLHQMLktPD&#10;D6g0tItYQpJqrIsMesCOYLMLZKdfFAlgk/nQvspBGOTHUZQwawqpLXfBURSv3Kx+kLzYBpE6Cw7f&#10;BMoNzqPxz/a65LKsM32ZxoaAoT8NVqqXQyj10ezq7ROFNfD2iUkAAQ4+SuKPSYOvpeQqeQtHZ4M4&#10;GQt2Sh2CrU0+abDe5Rf+WH46xbIbd4E+CnGPoomxtWLOFLNnsF5bLY81wgdv3r49l1V+u2OT1o7S&#10;nJ8Wgm9x/vb4BNvxF2lHsH/oCJUAYujcEXIcWHWsCOkZjG67sG3CaUsyLc4goUzhgJurK1CPGuPu&#10;Y0gK2EcJ8OynkTXTLV0VpoWsjHFBPoGo+RpK6bptcE//Da4Yc/PepGNqshJdo8qZTEFFH4szibT4&#10;EEmlqIXihaVPZ+GdUspZzNn9TuGUvT1DR/J0kqdRK4LI44sLc0reIjEkmT0hROQGz/hpxxvBeIeI&#10;6QmYwlwLxcsC4eKEE6VcCZYBsSLn/m0ZmwRJCI344cMCFubEH5r3iZdQqqjfRRXq8mUcFosIzJik&#10;4X1GD4mHPKttLDh9h4o6mHq6ZwAuFgihLsWUIhLKmD1YIABAQc9+fbo0cMWuAD6vJEgmLl5IOJ7K&#10;DUngALal2Mvfzf3USXx86mXUL9ZXcW80fJn33kO9/gn3UAs82HtXIqUhhNAMDekIFsZSWu559HQz&#10;acZP56srk43vvvwC86p7N7viJaX4JQdHOmbhg1opic/x7vn55YksLQ4RUXTMbNYOUN0t7TchYofR&#10;lqsMbF+aK38JmevisrIMmRJIEX+sD0kC7qrd7WgYd7LKllg54QuZWF2188cVIenQffmFVcKJYvPV&#10;hVLOkXYoiFHWudeFayOt8rtxz4OneIjIxIgaFrRz1dX7Uq6kwaIMI6NOaDjCKlse98UUh0HuyvwU&#10;19/XFC90OQCeSu7MuVhfFbJwlefwbJWmUYKJLZj/5RfD1YRV8qj8vP8PXzOGDZ3Z2yeXV8pJGM1g&#10;Epj56MioXaIiqZOltW1Ki8usE5KAlOgaCwBv/mM6Dj+Xfzv/8P4R04C8r7xTEba0DKYdLKOzXVUJ&#10;2BVI+pUblqaSHDK/HpTd6RSzia5hqVR6BgBttzgmSHZ2VG2g8kWbl7+t9bF2Vztbwmr12xynmFal&#10;+3WnE0BbuCpwV0h5aF+saC9wVxICcND1WBtnE2v8bIY16clcHBtqlJDjlasSuCFRefcq0aQnj15+&#10;2z179uT45j3n0DdvrxDec889/ZO75COo/dVXEFTdz7zmf443kiEc38kF/i4mO9p9BzdXlyoo4bSl&#10;zHBBGRk2ZrqaffuB6AE4SNXhv1t3u0AcPN1HiFsnFzPGzcMf7SLej7zhWgTfR5UVBPe93fb6/EZ2&#10;zR2o+U0Ancdkza8bm/NIlsnN8TklLvStCDJxYA2uT5d/KC34k/lGaHIPR96tB1j2xZ5Y/CAwg6PC&#10;SiJRWFnnHB4GxAlmbsgyDdFtkCPi1e2kBeVr98eQnoKZ8AVQcYILBo2IkoKLfESoCzka8Wn4fKn0&#10;xy+YMn/KoWpKDGRojp4Zo8NGgxuYgf9KrJp+J4C3Y1y+8u79x+52jHB8/XESP2DiM4n1fUgBofhR&#10;8HHCkybXl7J/jSvpGbyPmS20IQW41BDtqUFsykm/Eqz0iUV+OhR3mJSKDCuSGKgqBvZh10fCPhyN&#10;bR8qWScjYQvMKs9UBu1wrzKC4iQNrXJYVHvhjPrxxRz9e4MSfgzACAU9dl+dcnTA6yyCDqyyHktq&#10;NkfbdBImtwpn7seIs5Fx9ekl3Efe7XCTv/dxdKtMWTVwmHYLqyaEf1FD/uVlE+g3j7FZwgpXdolA&#10;00IhlbejUYQsKYiYKbEDxihUA+f3Wvl3hGvUhTnJymOwVlcmju+qca5Lgjeq51mZrCkbFRdI2kfN&#10;uhUFHOuonKWqQoqhsPynPIMdFZaD/ZtCN5lkpRoqaRRMlfvT4U+YOs/fzpNgkqATgIWcIPRPHzdU&#10;4YhZx/CFMZE/K5rWdSMimLrFLkSoEsUHopS8v4oCMWEl3AVwnnIKDGaWeS/TEnV0+nof182MAWuG&#10;HIZ4udX4Uq8zgqC5JTbXlyXppOOLMe/qtLdIPL+czyh+vKhSjfpYW1eNIaJ04P7Don52p9MQQ+yg&#10;CiJ3HFT6xVQCLNhh1YK5kTVLZY3nvfOkXmSHTqmju20kp2mrwjDlrhH2D0hqKfydZ7UnKyW0iIhb&#10;/ckhSVMXX4lEKcNUrTKtfTRgKonbk9QSvtur4bxQc0ZbNvVHuuM6E+DciFczzjRJuUq4Gw88OiTD&#10;KS54H+YXlwh34KYUe6zXy6kABJ/TNGisEVCeg23aHmtjOT2CEZDClQ7zRG9J9dpI+FNUHzjrHlQ4&#10;UD5nrSm2ZDFRL2gXipU2Xlpa4uH6H3efHdhqAGYMbLiFpXFs7/DF0xe/vDh4vHsYddDfMPBEfEJ8&#10;WNcW9CJeVNBnmA6hH58946zBnw0sOHGlNiX+TscHabZW1kgU5o34vbmK077ygfuHNvE80DrWjCy0&#10;trEu/54wE4sk+ZhMtvCaDbQ1vtfx9oxkIqqJv8+l4Ea3trWqv3e26t+oI2Xwps2a/wZmq6s7mj5B&#10;q+UDOZt4bmdlR1BfY/wUuiANruOpBukPoGANvoEya2AY6QV+T/AkjzUEh8bKRrcuWHdr62tAXsut&#10;AjZ+r65A3eFVnwlwZdMKHu9sBR7raysF28nOpPnwvq5vpI6vb5GMRpHJznr5IB03gN7q+gYoj8e5&#10;17flX+sW8EPi+vZ6t7G9Jv3aWDMin7yV7slwynjBbgOr5FkPhjYRKsx5iCviTgsjrNBMxRh/jS0k&#10;trC5s0qIwghr6+j+jjHCZAv44UNIONlC91FL/l0FOfkN8gvC8rFpo72GH/wj1da20A0Mp8FAi/Eh&#10;nSNLAgWw2toKKIB/BeDaNngQH3iaq9sgCLzFxD9Knm3wnDewjtxNjIaOMziqfKyBisByHcO5yfrk&#10;a4exhsHgxxrGngRY3WFNa53MwA+Wwc+tNcFa2kbPSw9AAUeD1PDfmDtrG6uAgFHFvMI/YB2pzd/g&#10;Xf6D3qIOyetwC6mRDtSkR2g7foM1kbw6gUGMoVvdIe87vTY5sYEbH6YCn4O2Ezwkp+Ta2O4moKVS&#10;CLmcs2sosYbuAxj+URTAUvg92d7pWN1aliwOdKBhDChspAwI9mk4EClJ9dMrId5JrqG//CJ5Jk14&#10;+nNxfJbZjJDx0vNX52d/v5l1h3iL5+aVPhLLGE7eDPdB1/X3ODZ3v3929PQNnH/Fm2mbC3wXD9Ng&#10;0fp9ee8RHtlbGXhp75/51N433fCqvei7MfqI/bLXvODGQmKoYEyBWg4SZM+7lAXVGD3mq397Ta90&#10;AxNSHAC0UdRWE1dAW+7o6bSXhP4eWczX+GJKZOTUpFgCyT0yRmNPn31/9MczoRt945F0cnmOR4D7&#10;6ZL05nj+usvF37y6OV3WPVyH8KGf9LqfdALxJGh5tTdtwoc24XWbcI07KDIygqLuruCQX+pUypgs&#10;ylhdlLG2KGN9UcZGlXECIycjc8rDylWKkHz36kOVeAkf+NUZTnvkuhc8mZ0TOCCHcjS5Sj49v5n/&#10;rneHzTXj7ALwcF81BxbHpXFGaWY54NyT15c3Td5IWjl785tWh6Efv3FM7iI+zqbv4/cUzmLynM53&#10;MnSZ6lXyU2Ev82eNnAOMG9P8EmxlQSWs0pQUZmxLSyKXYFYjsfO//Y5TBcTPo2ii4VIIT0cF+59P&#10;GaGpoWRiBOs+jJ4LGb/tdXa4VycnSnPEjs6v5zh3eQP79U1qRtCibrYwH1/Fp8n9/OKHyzmPTGKx&#10;KsVZuhTXMCRJ+yj9A6Gml69mRyJTLn4+e9tW9YgiWrrpnj+rrRcoCTx2P8J7q9/aUFS2PPbj4ysh&#10;3Pns3ex8VYqNh7iP8BVIQpaM4cPC6W13wdmybyqA4S/U5JeWOxEWsQ/xzXu0vY4VKgwzeUHhOU6c&#10;HGMPaSyDpWJOeaW0NukmDte4wl8F+ij7TKN7uonQRLHwGZ9oOkJ9NzM8VT+dvsVJ0jkPLnkisXtw&#10;B8QdNflUuGVE0fHftPPwtVHKK/dDxXHi8x+VHXWuiYIx/x3KV+kAuuCA9Gw6VOLo5JrnLfD2q2yw&#10;pMWn8AZ1IDy7vDfPo9akPNL1DnT5wnkoUnZMlTubir/Y0/FWKd4uVD7jtc1CVA3e1hZjI1BJPX6L&#10;5ReLy4y3tKmm2ZcpzyxjtQqRZbsJMz1qzihguYtLo+dAdTTA0sKs7kGAvIZwh+mEeVEyvZmZ1tIp&#10;Ey2xjnWV9WxCMVuvqgiqGWGtjRLhrl4cJmOFAQASRKA/88wnexVmGbVEM5Jwm+AIETVvuHVLIqbh&#10;HL9QG+l2LHLyBen0glzm3afNg5Qb8Mqp9jXX/qvXliDT8V97Nf+6qOYPXvOHGXdgxj/0qv6wqOoz&#10;ryooPzvm6brxs179Z4vqP95zAI/xgsVPM9zlgIcJLxDDNEZW23ckLej8voNRGTfe79XdX1j1MOri&#10;7j81Fcb7h30Ah4sgPDcAZI9xyMnnehYEIu3vOrlUeFB0sKDrIStGj7kWg5AU5S/M5vomaV1NL6yX&#10;mE7na8VTzxVpVOpzzA+4TtT7TvUJ7blH5S5jOZbcdgQkccEYPItBeIa3X85gP/GpNSXofIzcFhiS&#10;FoAKtJ7SC/b2ksfFx097AJ4uqn8YAA5fn72V/tDTNUZ6iwSSEhLjgrIOn4lWHHGR0UnZjRzz4Usl&#10;VHZJuSSFfJSPnsjNtfMu1bABhN8uxe0MUFNHjQdvDBoUftC6Agg5F5uN3NQww0+sKTChHdKxf+2f&#10;T2x8PIRgQmcBoUapSKBol9apeLVH1s2Nb7RRHPXv8Y8hLkBGvQ/YQOmOkNbJ/an4IZFxXGVYy6gu&#10;Dam9pvNS1fsRrGoV4G6jj4YkPK4j5lLGb6RMBl8eYZnRITdk9ouB4SzloNX8dwHiEmSEZTK85PPX&#10;zgo0k2bzuaR1hpVWlYaiXg3W8opcyYatiSE9Oa5a4l6ks7UJJQsLxFLUGMWG9N9HMDy0XZmipj4y&#10;X8RDwlU/eiRolUf3afAEB4y02/HpZ+admLHiyriNT8PN7RBIrLny5ygdPHa3PNqasddmKnERK+9K&#10;HcmdGJVREHkysipNwq7hQpczK/QGcmD1vzs7mX1/dQzHkKsTrmCA4d7znw+OXp3D/tOW4tReqBit&#10;vPfsb38ulckjUvNsfnTy5sPrI5i5UTOLjyCdcqFu5dPkFNoaaxKP5z8cEsjZxWu00tkNcGEtwbyy&#10;04RlDBTBvBCLPLdIE8crBWWmrUmzpFhM0mJagSVNoshwjBAuIT6lKKoiVbYyZFFipUcJRDltiwdE&#10;MOx4Kv7d7AUHJeU8w9QUKDttAxlUYAMTQqcZp4HU48ASiCYr75WEj3aqyGjiAl6n1VjnqmiECpal&#10;J2CaAmj2w6RucRRgaLTrOk1fKjp0ohuwi9lv8fGrU2tUyejcy96czZkmKno0KCYGqfrxlrF7vw53&#10;PYmRsnymu8VXz5Qi5hnKvUwznt5V55ImGfRFszGNXQYr9/mIqX6RtYoMGAfnY6XVAoBIfdUtD9Ir&#10;tbqS0c4YYmN0fvNmJlCnYCQWEKWqM7HSSiNVSyEkfqcnxeZ5WRr2FNZoUGNByFME/YiNGPgL8RxT&#10;rC1xiIN2bcjuSg+pjLk4uoInhk1bX0ICEownimdIjmHo6rCWerlBvIN6iP13+C0QKjt+TOGXCt9+&#10;/BW+hAJNp0zxZlTqKmuzwtwhAUc9LTyq1LB03RpwgTsaOa1+xIpHwmQ9gcR7imUeXQKWBjMO3iK4&#10;WpWmkJz8f4jnQjpSyrtichdTl+DnCHdSJ+f15ZGhR3il1MgOWxYhiKqgiKAvAuS9OZg0nUpofiTO&#10;C4xFzHlmpiOF/CwQ/u3q7Hp2JN9HNItT64plTqAPYJnkeXRRFeQTt2VoIW5t8zsPb3ImDQ808Qou&#10;7gqGDC5PCDoxpXjdYyhZ37oIVhWxIGX1r3Gukn9bWIWdNLcahTkkAVovN2+SLiVlzakgJOhkEP0K&#10;sxIOYy2rWTKAxuA8z4MklCvzmiCqbkh+wbntRPOdqt7Xcr/hVFlZLpptWynWHtHNX/nD4fUs3+Ab&#10;nRvsfbKasrS41/YdPaVcvMv4zd7qnqc7RoIWUksRxz9WlL/RNsQWT5pNWW9I/bzEUX4oYFwNBLs3&#10;AgSRvmYx/hHCla3FCHjVKdxYimi/oYpxKsR+u4DqFvRcnwlqNlj83XF/1fDN49mMrtOrZ3+kYXAB&#10;OrCy9eqIqJ10ef0px+ojN69uxXyE6g/sEK1pvwth8wI+PZ+SmbEIq+QOSlwXxrpr8ILNQEdUoaxS&#10;i+RurNMsT0obBPURTWuAAnk0GoCdsxe5JnQ9o/4Vp4yMXlV59LLKS0ad1B9LPKLE4+rIy9+plCw2&#10;7y0l0fL3llqj/TZcijal2DAoAX34+ohMquHACa9fW0TL8Ld4x/2SMZ8y5IomxiK1+q0mEm2a4h7K&#10;lVWu9abCG1zSsCVBZdsdn9J1E5/p63KFQwaSgSfWlS5Bw2NhJGvHbmV5+PGmFvNq8hIKtDoPzPlu&#10;lnJONs+SRSblB1iydxOBFMycn9YfzEuuXBE7DZaLNuxYE5IIp3ydJfqC8EGSsB7BnkFMO3BQP9rk&#10;JQ78w/+GcMn5laClMsqCORUku6bPuhutgE4FayEGhNoE2x4UZIfkSSWhQFcJzSg7xFovWLKBniaZ&#10;GGt5zAsMr11XLnVrWmepG/KxL3bBuZeiVuQluZqDEtHHPe+7ueX76Rj2dgWpvfedLf1y3mscPkMc&#10;g4MwtbjnfDOs1Y1T2fVhSagab0ddmufQp6VR/YHMIX6UivjLmvbhQApjq/1Ue2s3YLSiZBmrgdUY&#10;4CxckCEv120Mxz6z1vIpVQ0egV9FIkYqNmFQRUTO2u9A3udSWY52YWIVh11Wjd7G0Q32FOfl7pyK&#10;8Ik+DWPnTuSs/HvYfZkJkoZmHP5Q9SrFp83Xvns0+0Gx6Nc1S/KBdKMxkwtJjoTnnLd/g0YMz97e&#10;4S7c7Cg8p6/D16/WdLXrOuq7TlIvuERuPSc6wuEzEePQkTh+d4mHUP7LKr0WR+KU0DEaVFm4N0uU&#10;Z1ZdCCiURFdhMmKYI4Z6HRwjTePugrezKTusJpA6CMxvy7lMpkpdGqdNEhkalhFIP2L5voyVdZ2A&#10;oL6cFkytWlCtQzbhJMC8mt6cIMSPNEDIlDooWMIcSylFiZNXU13P+OjZ4S8JqzJhaGX8H+a+dOdt&#10;XEn09zdAv4ORQTf6wNMteZEt5Xb6QLZlW17lfQkagWzLtqzVsrwGebL5cR/pvsIUSS309uVLTvqe&#10;CZDE4lIsVhWLxWKRvDbEgpGBjPLwWES0qQT7XkE2aB7irIg80+jJOnxwDgkTYsUJ7GEcTQhN4l18&#10;3PiX69aQIYffuMaZrzIkaJniQWTaEcgR5siV+qgYWkCCmYxu7SI1qKGLOAjHXtDh/7NBBU7hgtQ3&#10;5h1KDLTVc94F6BDWwQfW5S8MFS8V+lCxvQunW8C+sz+56EbOT3hDAlMSna8MG7kfI6GQPHXp9SK3&#10;HQJEz09Xfh/c/Zj8aAwiLf8JuVkI0ZD3n9iLcIEgiXwEs3z3a+Ao+ge8UL92vJ0Gl0StowNruAI+&#10;vxZoQwILSd21J+mTg4JhkKSAfKLW0YnmqN9YQYUuxqAYHt64PDVC6VmNlIsmFapUAOF6PN44Hsjc&#10;FepQ3E4ECs5RXenYT8DjVIxWuIODZ27ygXgfVg+ZeWvkROiE8xE951HY03sHeJOCnN0J2n8Ja1/P&#10;ZmHjkT6j3RdEMmM9RC1PE1izxYoskmPo0I1kIxphMQo7KO9i4RMVsrNURGERoDLDJrGxFX88dQZR&#10;Rb5rCNF4I0SfyFisICLZQ4sOPHHSSGPWXiXEBEbgXx4vaqhexNZBlIhBRF/f281orQJY3A3xj5Rb&#10;9y+QmLg1HM5FfWIZpwwGpA0imjxdQcO0QGlYChyOCA9FFFPor1BMIgLjSf+qzBMu3dWkK4XTPm7k&#10;ZgiSNGos0fqCRCJEJLnmBlWHaiwasnhWuNUgqDWcQS8CA7RidUASIo2CdQma/6lm7mUlSglJjLAN&#10;fz8aRLSb8qvSiUkYLXqprt+TK2zzFiEanwBAZIXjOSvSK3jv+tFy6s579goi2AgjlMR8C6j8qGWK&#10;rjTNoiPkYY9e7jVpnHXv879aLNBG450djHEloO6oFhskqMB1dtSx7zEhoKuEJgFJ4pEd2L6xqr5y&#10;ad9pkMSrRgIxELAKeH2Of6aAY2UbcDNalgZCCcl3XA36FmP2xJwPpeSNsxRlbUOr30V13JKOw+J3&#10;ruN/Wqtokw/OtRDT/toBQaP369WUS2hB6xIz/SkaT0H3I/kICXS7PRBqiEisEFj6g/pN/Xy8do0L&#10;UMPyO1euV3E8WDJ76G5ACa4ULKI7NJHw4oslaOGFcRXfOIGMU7g2FM7uBjchUEhDZAA+JUAix5Gi&#10;RS7lHT7JQmCDvxLtpIRrXQblB/EMZJf2IyIxWhFROfeLIoQETQyqMEyYsO6BpQcsdxhk1qP/rzzu&#10;UXbCjreCGTDZoeRHBjk54AdaLTFwHQH8hzBCW5bwP72GIp4A6C/awiE9Vk143eO2x7ddRvvZyERL&#10;kA4zcC5rdccJOvORY5iqe7cWpfKCRTudcktwZrEDzsOOir560NBnlF6K6xBWfPmcCoQycA/S3vQn&#10;kBAViWrELH65Qzvw2uMGb8IisTsf+fHJYgiBwjLytCze18LFgjZxXH4eOzLIFna8pMY33DzDBjWK&#10;pInAuiEGFjMkYs82CUitZ7BJZxi0cx8t8k6h/DHUpUuhEBIxJLrrL3TsIcz4csOmkDnP8EJcwxuP&#10;mBWoV/cCGJMajrRi8QiEKQpWDdf2hKtoSFL8iGiD0qNQBxjXSHM8KocroGjf9L13RTu5UBNlho9g&#10;p+4LEfn5HAsrpiwiEYPmAPj/M/slGNIM4iukfIHrwzTVDz8ZhFww4sMhDzcLhAP2zoPzmHIEUwju&#10;YDH/CXkYrLLAA5MOGyHnZ6Lm4GUyhtyUg/UVUWDIuxMhB5fmodJIMqJaoV4KpeE1UYwUVqiuqFkO&#10;a2fwXS5wJJT9Pf7LmzAc6C90n9l5c8wR39t9jMUg1P+hx/Da2UnPqg8DtYmz9pG6irkfhJDHqir+&#10;hdhCuEKcereCjTYPiYDoFAexCslxHJynhlcLiCCTiG1gzBfyikRsVL58id5HjEdSIG4IKDAj8J6C&#10;AvYDEiUoagUeoGC0BQqC7GqE1IPFGdpUuibeD/UUw1L0xk1K6Ib9ETiui3y/vg6iZoePHzFFQX9T&#10;nArof6cn6Rn+AbOD/aYHOdfGXtjinY57k7QzfXCP9aP7qpC6DwHCYLE/Xc/5MIgpXf5YtWMj4g4Z&#10;ouDQEbFASpB4ILMxaO3hQLi5dz1w4IO9Bq4f2rD7iLQrvImaomATuDBV4B/h/xTN6SUoNmgDszf0&#10;Cdx41ZAB/ihaL5CQF+T8B+qh3Y5PszNxdz5YPYTFad95SPCXf33r//+/2L1k/1U5e3kgaCFJvjVW&#10;4aEY3W2ZhjtBKFKZ2kmlXFr4UVMkZrErCa2jn4gPcfgEK/GIw6EgwSTswCn2PWxiuegXBJBiCSZ7&#10;U2FPw9LU9nAE6aGw/BtUDFxr/hUp71YKyNmciWej75SOkCxwdeK9Gooy38ZuIB+xuL9BcXyV20h3&#10;QSGsNAjnI8dP6Pm7d6CHBalLmhCcK7m63e2M9HFg9j5efBOSkCPdAPBtVKcWiMFsA2AIjg8cksTz&#10;F3ThwbSExTXIpudESidhXl4vnKPFK543qNEInXjQyFXMUNBY7K+AOnFr1M/gDbDXLJFA0yAMg1Vf&#10;CJ2yehCvHjvkA7KF8wyq+6qyIOUp6QlKR74Y7Nl5wIVbZ+YrrUSSE+0YxVhdtRONpyvffXQVZkCI&#10;ezdmKOgv917MkBCIYjSKj6UbtRCJd0CaiOxXmfgjUIw03Ctj/woaBfjJ4a+4ZQriv+SBuvJDUah9&#10;uva2oX5QTcZfeOsYb3ChJVv4F53Pw12n6tw5hQEIGQ/EiEXvwWD2BnViyDg1PHhjII8MkZcw6Xyf&#10;ZN0nhX4eKhAW9/d6CyPcLWp9xK2G6yJ0nw5oFaZ4Vu1IYAKzH12tg/KaEPsGb37eZqOLdlD2RIPr&#10;1I+3uejWHZSLz5dEmX8FEzyKy3h80iRoO8Ar/IoAXKMWft1mB6gF2efb7AC3INuIskOHdciwKAAv&#10;tFaCSYx4xt8St4K27WQbH1nBQ5jQPg7fDcgRMgUaDpB6yJc4+xlr4hJPuBMXeMyglxe0lYj/0KwK&#10;00L0UGUYCWxEuhguahhlYa/Wg3yEOs4PX0p/UAb1HpeBq8YSyGcBZQhSISLkLHSMLTAjyAo0E4Sw&#10;QNwKWmiHVbDXGS1TwgRYCeElN3EkYPihSED7ILxhwWcbHBb4eOKNCjSpop1VKs4CuXqRTwdoAa8S&#10;h52hw92i1RfoaMoHTnodtk/NrgAxSo3UM416wPew0A9DPbhlOYjQQ1344agHQv3DUc9gEfpbqR4M&#10;1x+M+t9C7GsxQxNbeEVqLFvB6LoO68Gdg4EYhcTQsyo++R/Y4g/Pst1OfghaPMjorcm3HUmMT9KR&#10;8hi7j9RdSU/iDWDMxmFrT0cveEFJ8APQ5POjcQt6KfQnx+CI6kR1LWehL8+wRWgufTin9+m01Mjh&#10;ltCcpDeX4BD8/dE62p4LNOQTcpH5N9DW6JT7w4mVohep8LcS7F5b/C8iWGDPfAPFghp/K8nutdT/&#10;IpIh8/Ab6IWKk3n37xmRlGL8dxAJ5mp0h/ntcdJwmqb0IpYYSmfGP6NfX/CCm+zVXN919qYj73QA&#10;NpiY1LoEeynAoMERqdeu1FALRffbIWsL44ouoyMnrLGnBvveHgSYg8nEIEcU2SchNeEVSeKaunXC&#10;kuyQOnD3Afbjgqc2yKCmlJdoUXwf3n/vywG7J1CN0fI6MLY/lciB+9CEe5MzBu3TXp1Lxr3Dej7G&#10;Ga328JWY1GlxxyPtIBM/JB8WAhQAhoPgAwpFNAj5FHUX+RpCZB9EKwFgBDzsLfpNcfrRChRK0Mvu&#10;YGrGUEKZoEJDo6YjyXiwhASIlGgHIXaonYj68DMKJMUZ8M+rBLmqel80dRU8Fw0ZAvr6899KWkqC&#10;I6yARwFOVyR5JqAhmV4dduG+HBAg6u+bB2wC3+lLLgoEABHLKaBXUgXDuYQeew4GefCFUvEABwcq&#10;eAbCQxcwmr98hvEfdZ/w6A3bMQl3h4aJZsImPlzGjE5hQAoMMfSSG7pHnfudhbvkTXxpRjCO0DL0&#10;9nIMOhw+XnV/DGat1kfs4gh9GYHTgpiON06Jqj5UzUTDcYy9Gy2G8Ysh17sRiAlRRBt1T0C4NL25&#10;+xCXjmxneiSRTj0RDLynjogZthUy/tWRSo3TQMmG7A7ljCpBhbzT7It+I0mOJZyKxqJub6K00Xe6&#10;7R7Ng5T+RPi/TdRDeQ7/f7mhbKxqwzVJxFdis8A0ALusZAZB9nR08gVlZDA972uSp8XIpn28H4+D&#10;iOD6+ofR1uAQuIeDBoF/dTsdbpCwDyEAD+cgrwZefTyrjjMRHOQDCdcp0RGg0PES9QvFeJCuQ+TH&#10;vaQHkhc0hsPrEE6vCGDgRrm+mi0Q3PBSoEAgkcfklXvZQmm/gogpQolk/BNGS/CoG7aqEkxbkbGk&#10;gzEEDSawvwdfvYe6gQ/mYD8PiDg8AEBHDqIplt6+wBFuOFFGZ4HJxRQkiA6n3sUWxBWCm6DiBLLJ&#10;HH9jiPiGrOC0NWmcHO/GoYraEjQRSqWYgBOwekgQ5UB6F4g9FL65ZGq+gAfXcKVXdnWoQtdxHngH&#10;9wuVTXyhHwlaIOfBj3uRJFvwwSAkhibqCTpjdke0KA4rgIbYTwrDmRz8I+I1fP1FoXMtjYkoJyAQ&#10;9ga8Orfi2RGbwQCZ0o6o3QCNYA0N+WggYkLDyTlsDeIK0QXpQaO3Z4twF+KFPWZbcKYo0H74USrk&#10;uCdTYposAeDetKuY1sZ0hB+8Q4fc0EUCzMiD24PK+DcRyRccmlbYL8HvAEogFx7yIpt78NCxuiDF&#10;0VAKWAaw8CXC7K8/S/aiCUg8vpgAVWFEuCVV5rnAIU7QwBndvd3Q7JW/vs0iTeNRHzePXR8BmlQs&#10;C1JZCBrdL6zGsGspVq/IaIYL0n2iocKAKLoWXqgFPcNcCQiNI7hVU1eDCysZS3XBokc+XIr3SCli&#10;jBG/H6gNEGJ4V+OKOZBEDnXR4xlJ+50ywYl46NPKBKfejQusK3AWrUxwAqVM8PfXdmxDyzGaHqMR&#10;hasHw5q+b/7B+T0qaCO+2xcTLj7O/+zyUMTYSOgw7XAK5g5cDXrNAcgK7oWnMcIthbyJ77HDxAw3&#10;z/BgR68jnILr32kA911COPzxB8YEL/bQjI1i3yIwWTQxk3ywcz8G9gHayCJGIg7jgndG186C6e1n&#10;cBv73NcPeES94DwFhWQjLUOAxLZznNaiTrpmyYxMnVP+eItSdGYW+bYxFn/+iYDDPhaQMdZ2KO2h&#10;fEPGFzwpUG8vXBHxl9vTsjQRMRfI/gY5G3yXCfDx8HnCIrT6xW9VkPAgAiRURxCbA4cs8BDF15pj&#10;+uPT7DjtPgIPt/RCQAEFqPqo/xBlG7+gcM/+wEp6QLjw1YenFCTPHqBwpZsmA9uFPmzyOnGx6Ye2&#10;ihDCwbAEzBGX8KmHUHfZcKQflBUESsClgmSKCB6MDge1he8cD81L8gVgkBojm5dofw1cZ3g1gBde&#10;EGOOkmAVBeXCjPhS2sh4JHZuWBYCrQnlyN4BZgG8d5CgXpeE9nxSBv0KR+epp6/sf5J0mBnC5PN1&#10;MqIDOgBOnjaAo3coIRgFpOjnJUTBegn2dxwT/eXzXNPhHUK4chMSYG8jICJuh6pLWv/GunqERYit&#10;aU7uemCa4ygNtYioEVWkUAjQv8X3Biey7HqC/rfVvUd/792jv/di9InovYRqB2UFtEedRMHyiDdB&#10;EgIW5U5wbvRJ1Zv8Bf6zuYoUKR4e8eRDzc7EYRKu0xisyOApIKiDBQxZxM+vM0AyHuZG6yBEeLwh&#10;HC2GSEowAPBHtCzCX4EyCsLfych7YdBJ9sDtCwMQIwalMVbh0AOrRV/46/ByqLupHKuAYMbHLdGG&#10;AdosRonBZHijN6NTTcgAI9MTekgJmHAVvR3nojeVnuei55Xuc4kahd1oCL1EBRA9gxhxus0g6c6d&#10;RBVHP+Ev7mSME8aYsAHeRYChSgxD4E/UKYz260Uw7o+LgEiRJlH7NMr4RosgATdBJ2CAOIGoMlDA&#10;GAooEbREBTMREPxMgfsSfiBQ0QcC8wUHTcPiHpEQT5I4/ofwFEkSQAJweEmCs4MzxSD26OaBG2mK&#10;7QSiuaFXge1BIj2xcqCsEaTFQSOi04kYARzFFjvHAvbiwYDiFzyIOkBHUvQEcnUQrxdRYKG58/Lm&#10;12GurTqqa5h4wXRI+o1Re7K7QJk81xsMN6S47nTYsRfKhooMJIwAsDQqhDTX2y4WiWbiAMbNmAwH&#10;IgrfCuO3YI6K31FC3oKwEDFGiWH3tBAK8foqJBT0RRUiygBiP+DhOuB/KKbhN3KqBmkQqUDKxCIR&#10;y7URnF8LteQ3cP513tOkpz0EZGYM9sapAXaHCMYoHItRJE3Akmhcnm/xf1s16/uqzb+tWhhddttn&#10;yqWTeDy/AGFCc5D0OJLjxyMCOy2jHT1gbxiqFg/2ItJNN6MdBgSM+b+F54/xvLlVPxIhrBxuyfTm&#10;XmSwGU3FZ7wuBG+GG3p4o8Hxg+ASI/vH40umi7fDvZXPUE1FbMFr9ecSSmnXcA33hJFo+z715QeR&#10;D7PlRwHDvPhRwMhw+ko3/3Wqx1szd2qCyooN7cC4DE3ayOGCt4GCDdcbG+Sr3tNnU/bzufjJDHk1&#10;jT4pczWLPilzNYk+KXM1h4bW3J1SJxo3zL6bKq6z7yag6+y7aQ1nh9r8m9Q0rIEiRRQ08kYtf6dv&#10;vq36nRr8tup32pmQgJJUMFQeXBpMbrsMJwW0tsdm+e3Dh6HmwbqKskDDaIXYCId2o/1EuiBthUcF&#10;XjNX41VZvASk5nTcv5v5D0eakA3G7zPiyR71V+33BCkH+4XfMKtTxCC8CYzmmz4E1veNrfH5EWa3&#10;dsb3YHW9JYMtotCYf4zYrXHxqtlJrm9+hHsGn/142gN6GL6u6SGMFPHrURvktpO/tw2yM/23tgEx&#10;Sj8A/tMJ8bnlESrQyFJ5aHcET51+hUuZ7+XSV6yGz88Bf4U13w/45eUpP74C9HuYQKnwq9XKteVB&#10;tufDB2ojBYuVzp0FEmV/q/59PtjeKqRY9T0HA+MepqC3yfvXQH3D8P8aqG/QVhjU3z3XXnEbO+bw&#10;BEy9vg2SFrx4T3w9sJ0RJ+EaP6Pt6K4WXvJETa2J2LAb+Lq5Q66Pz9DAlwRyAeJ6sOlmOiv0UdBW&#10;ut3TfOSQvK0XTNzpRJqFMJA4F1/qutglVnBFE0ktOo6JdnY/RVkQZUO2bOJqMvb5BPW+Dd8AwZ9/&#10;VsBt9D7xK/ovkfpHAhyDpD/wDUa1BQfywCUZ9AoVCiuKpTbuadHUoYxsbzTYhnTs94moUKLnq56f&#10;eCfKqZSk9N4BGPiZ/tRtFj/10TUU8DaUZs/P7xMF1YSbYLUPeS7RhSeINQ+48CHDsshViDjyIcWx&#10;ib528j+wANRzDO1DKgENu/BfW/nA/oRAl9rAvm/BJqYjYWrAnDgZkx7uVI65AmL8CRdm5rCNv/e0&#10;T3N3QeVfcw1Vfcq1AC7C+2t0hH7RVIQNxuBG9h0IowkvGMIbW1b48jqefZ6UgNWTp5XgnfdhEPWI&#10;0ONYILTpf0ngx5SQSONQkc8JCKDysHnLIA5+UkrlpuoZXIKhI/PwqTO0h3FTGoVewCa1uoAbt+Kq&#10;sOu0361RmESCBvIF3+aMwsS+/PRKu+5iic/WfWObjDLoJ4K6cUuJqKcfSdA1uj1OAewSV7396SPz&#10;yZltwJme+Kzqn+DVR9Il2AjRVOtTKp35kmBQxEYCXZcCSRAKVqjdwnhW9aeAUZgibOLXnxOJX34B&#10;xZIYN5UEfi3cx8+Xat4vv/zjJ7TdXwbaXUW8kKYekvunP/55CoBg2f7w7v/99/99B2F9H96NuCbb&#10;dIvaWq9ePK13afXnF2MuLN7988//+OP0/mS5qKeJk2Xau/enD+9U5Gd+D79RMvMugYv4xod3eLRg&#10;dJFsJbK/p36bs5lcIpv7PZ3Ps0L6vxJlT0+UNbgOKwNqDyJsU9n3qfx7lk8Ef979+R/w6w9vsXzf&#10;LZWDNuHrw7u177vvGeZ4PP5+zPzueCsmJQgCw6aZdPo3KPHb7gznhU+/2bv/JEBCOCVtN4fH7JBC&#10;SiC46szZ+x/evUMNRX9I5xbzqB1375m4lcWc0eAeQaT7mNTvKSYCDnX/WMzfQxgjbHX/CUHJpg57&#10;jOh5Oxee7SNt/sHEJeL2UDVf900NdzbCAfdaNP3rVNQMQtvUETXeg3JcfXh3+g2EUIW3nd/9qcB+&#10;lv8HQ4pcVyWp1xAxRleNk1IUlUIguFkq/WvUO6luRD579zsWk9/njsVABpCOZR6RHPIqsgVdCvj7&#10;sOKK0a3VNeWh3vsijDHf8fowPf5JZE82QafAeh1SE8Ve5g/U9FUxiglRFnocW/sTZmHuNzbzWzrT&#10;T3HvU+z7rPAbC6LJUkBIyRsYTXzs7jEMjqVhUCVvYQSq5E1Q6LI3cPrrvTWzVTBLQiYS6fqqaCHx&#10;galjh99M/fAutHxoYY/lNODZ+yPacwbCERIhNgZJMVb3ldb4Zfs/IT4QExbXCtJeqxYMs5oiVeJ6&#10;QeJr9bCN/ycjbJisKHZ6xrTWXYkFcSWJPbEgi2KJyXfE3aCyPiwqwkWtCEe51Nw3RTHbMcyWmGRF&#10;/KcgQnn0RxJ/+c+T+H/EDqoMfzpigUlmxZJRNmbpmilW+jhZXDIzUYbMVUcqiAOpsBqUCyujUuhM&#10;asXjqlJYrRol0akXj04dAywVxGZJPKK/nZKYVSSRb5cKzX650OlLp+OsctrNqyd+Gf09StXCcd4q&#10;iewEWphU1oNuuevgfAwwKkhXeuNvhoeOdlbQ6ZIsHqUu6bIod8VOswtdk0QV974qot51JNJl/G+n&#10;LB7lCpClWhQN6B7kreTSbTkCsCMWobdAl7lc7DgNKFqEBkriqlOENKAIALKbwKxmF1Apy1351BlK&#10;FSkt6fOJNGi6lXXhNDp1dKWAAQ786rp5mup8sXteHSSzc+n2jW39PMkoxdagYxu59qW1Xgym1X6J&#10;3ctyzWnWiuvVdF0D0m177NBvDesF75xlFAkDTLX77HQ8KpvqKHVajE1hNE2vXdXyd7MRd5hkuikI&#10;b85qYze/rKaSy0xbWk/Uqi5bdT17bm2cZNHgekPT1SbWFAPczuxaWrO5+satjyw3p7vb7X7nqbmD&#10;0xVFGbovlwodEJfORCqCQMwQbddSqVCUes2BVB50W2t5NT2tptIZA3Rm1WO5We1me61ieVjT5wfp&#10;Uit1S6u12hucR/ok3ygWMkqvpdWk1WkxMI4r3OXaZlqu6AtjUR5k+G37cjyvXAyQTSqXda1n+M3+&#10;gFO65mIyGrqzcTmljVNdc2otHHXkerNKaj9Lf637GGCyZNZGI5PTp5a7n9vT3NLYtg1XVe1t3dpu&#10;c2ff2yYPjCqKRxATsSghESvxojDIbvPl8YT+BwOM0ngIcitBFFep4jP1tO5P0obL9NPOaddoDTJq&#10;vX0ou2nGdPcSP0p2L9VUZbYul6xxnU3aTWbIFKsbDJA5Frt7N7euJqctU9rlrTYzyo74gWGnxF3j&#10;vPLHW00VU5cS6yqVai0lV8Wk00xvvOoVchivawxv8Y9QX7fGqR7Ler38YZA/Jcve9KQozUyyp5ub&#10;fkaZyWdDbDTqUknGAFeAtTk2bf6Q4XPJUWvCn9Rkv+SNra1hmnL3ktyOjNk6v5AGbFLixf5h77eF&#10;+UmeaO2aoc3tibpRsvN1UWGPGGCSdb3k8MAppfNm2Ve9betS1VTjbNUzUkdxT3ImbW2PpXI6tyh0&#10;hrnUWSv1+cKOz1Quuc2mXDKExqU+n6br+9MQA8S/3v7PoX24OJZ5WDTZ5dme7QcWf85tSrNes53y&#10;MUDpqA0P1Wz/mNw0ZwPrKAvcPN/R9amdlJSOpxUrmdXGz0rSvFn3quXK/jgclstislOZiuW21J/u&#10;PL4eMAgDpOUo4sMVg078we5fDq516GfcVC+vp7q1UflcXejFnN81jI26NUTdlnQLA1Rnp5qY0fI+&#10;U9K7w5nigNZsjPlzq8Vnc6NDzViltoUlMGMmVdbptDBqVucnnzm6aWViTyfzo6W0UsmZONE4AnA0&#10;9ku74UL3dkNtnnPcVIPnhYqf4x2/xOpasm47O/PMrZKMPmxPWJ93+BXHKn33vOTYrbaZGvti2CGM&#10;4b143nXcULjt0vAa3iJf82yTdSynP8uYBlesgTgyclo5bjlGLaQxQGXka/uqzWakmc5ZpQEvb3s9&#10;rXc4N1JCq31oXAauxfYvpXJNSq4zA2l7bknnwmEgdLq7c9Owa92evzg4zaZmtjDA0WLDzjaeWOoI&#10;g/5lynBVPpkRLlvJNseXaXFvJ2eNrgpXNVcEXWQOTomtpbfnTa6dHTFls6aUGjnLHqhzcT4nALPV&#10;fGUxNdoVTAg+x2+dhs1zh7afLlbK5kxdqvWjrAh5qVap9pNqM3WprBrnc8Oe+r4iLriapnMBHTGG&#10;XxebiMqjRnJ5kH2X27IpEZSHMprVDiPWHrDbmlwzW2Qa3beSBTlTZYWuORqXT5vLfNPPrbKXzElp&#10;yn1+D6hyXn080nOC1Ohfxs5JGrmj9FHShfJePrb0TX45TWf4YnOzxhierdEJ9JHfX0mqWdWk/Thn&#10;TTkti8RosTS9i8ELS6vUPlYEZnYSN4y+bR2Vo3wpH5fjRma/2B7yh2redvbTPga4gkH99qGMCx+U&#10;w0Xh92NeMn2O4w9ygVux8pzLYoDrQTG/Ox0axWx1pKfkpH3oN2eKuEltrGqLtQYVfn5wTWE9XXIz&#10;/qguuTXbvqRAEXIjP1OpDqr5ns9OK8zZmJQxwL7J1vTOrt0yT5a0kQTpfJ6NeJ5pKLzI9fIXgUmn&#10;Bkx2NT/tqqmekLfVQ64JQ3GorUPmRnzFACMeXs83d8PFqprCki8yVkvhZrKgnDOc3Rhbeip5Kml1&#10;JcOKOWIfFvZHJtXNtCeGkpknq8nKuJau9AVBzzJZmLMzSp8/Z8agBs9pyVjaNn+cjGWn1fG5sgjz&#10;UUPOKLntVM8qnpnHGGbaqbGQ2QgXdtx0j/dosnlHL2cmdV33mv2OqHHtutttcRfePvonK5XpZy2+&#10;us+W25nLEgOUtUb1UFKb0oUpLo2Dv2zZppqf11T1MsmU7EmjPD/u+0JxN+8auuZ05s3TpZDsqVwL&#10;HEEgW/Q/GGCYNpklZ1Vzuxwd6gM2tRkuJuw6lar2uGEyXfOWWX1rzFIL8B4KTScltevtTLM9dHhn&#10;rSxz01m5vawdiD7slS4NbsLmR45aynHFitldHA0nWRkClyf7YnN3umSdlT9alrPzS3U/caHPowx3&#10;0JaNYUdsWEp/Zi4EZr2SJyzGUNFB2LLCzljn7doln5WrmUO3eR4X6L5sx2oGhNfrTiTzwO0bPXs9&#10;S+fEc7+vMLVyxR8tDoZiGxjgtC9OjydrXFsr1uzicfp6Vz3UxFZpN15MZmqhUJ2r5lyRM2Wp015u&#10;+X5r5CsbN7VtbhRd3I/datq09Watl50kMcCd0D/rCmvny6kNN95N81qRS+0zLWHbHbRawtzShOJe&#10;Oyc9XnQZw3Eu8imntsRz+cwLmeJFTS+MTqvLH/pJhdDQbh3Ukb87FDPrXnnJTVLFzSwtVqbSZDVf&#10;ZQ3XGjfTu73QYnP8wNNGu9bZzXmtircBss0lp2teyu7aNKu5XsfEGPJLkxMUZauN8+lxbyqqeqZj&#10;jS6ztJqe86KSbC6lZHLQYx1mrZSEzHm+r+xNptJuLmc8cyws3JOj2KN6NtVRSxigVzylRwfoT9Ir&#10;SxvemVnNoVcT+3wneVYd5lRi6pXkYN6V9pVxqj0+Fgdau8Iv90K+xlup9pWqwgCRTZKuO8vBortr&#10;tXaulx809Da7yy96fOrUPHalweJ8GVTqB2vZVy72flln9/vclGvvsl6+61mMsfdrB++Skon6chyu&#10;0+65sJ7xPDabqgvKstluZrNeoWFzs8scrICtPqpnxvb4ctFy3EJNp/1+Ou2Ot7VyW1htR8fmfNGu&#10;L4sVDWO4cpnWuN7f+nkxM930jZPUW6xSJc5imsXyfj62ZqMVMzks++fNtiRYQ3vsZyeMXUv2GFNO&#10;zuSFzLQPfKpVnXYbGOBWGnmdRkdbbwfFtd4Wak5BEpaLVXp0Sjm59dZ0ktnD8FCzmXYHZtaRO8lX&#10;x7LFH1RT7hhLb19r9LqbnWieRQcDHNhHY7h0L/W1sWkY47K9MatWdbuSZZg75tZxoW87yanSBFW1&#10;cSU238+uoePz7Wjlq2yvVWebwvGYPFVKQqOKAU6XasGYbdv84XSZnnSxXe9uZaZcukx405upw+o8&#10;x3mtjDA9rCujQ6tnlUVDzSft4iq92VSn5ZyQs5dNvdJuNysEw/1Sy1r9VqMld/R6tbP08udTZijU&#10;Dv6QrQ5by1RFdjU9ZRiseprP0rv5RBiqXtoymyp/SV4Ee6eyXHNqixci2Bdvssjke1y70ahWjc1m&#10;cz6kqofcUl4o1kXN2BtYMHLZy6g9LC9K2e1x2wQL9jTbcl25VsjVrXJJ7xQGQnM44WoYQ6/t5DJ1&#10;weO0SXekSt5czeXW2dxm4qrOwh0x5wsPql508tNNtVbX2PaYzwtjjXOOp1ORt5XkjDmNF/m9uj8Q&#10;bZPvZgXF8J1VLjPYeO1Ff6oLGWGyyWzs5ikp79e5xT5Vn036rsO3lrPU4TDZjLh2s5cruay3d82q&#10;WR1xwpA9rYkc1iUYP6bKpsrl9ODSXVVTUpU3tk3Py1esCVvUutz6UlvNs0xvcUoqtTaPOB/qefxr&#10;1O93jh1QjrjL7d282TO5WkUubre6OzEEsaB7nMw0D/ypkblkvNnZk3PaaNY9t2q70nBgZI1NLlXf&#10;Z2oZZlJaTseZ2qWYamuHHgYI5kGyyAxGrU7HrzPSrLTt56dept1vt2tyylm5eYEf9cDWk0R9nanU&#10;nR7H5orTylivN+vlYn27tJpGTaocTyZZ0UuDsQPLb8Zabisr9aBqA39uq7OOd1rPcmMFjkio/eYy&#10;M6/N81aln6+nQAmVXOvCJpebctXKXQaTtphu9zOzCzHnOH3Wm2n1CquXL1sh16+6wrbf7R3LI8OQ&#10;c93TZrERxIx8Tg8252rTn8ub+Tmtt9We2nc7O5CV2rS/UNeLVs5ncJeX7brSqrFMur5tGZ1ZvXlp&#10;tuVO1U41PL9rtzvCsSovzoMDiE6+7HkdO+tLrDrQtu3UaenuywLrJ11+zIigYjDATZK3x3xz6Sv5&#10;Sna5ny+Y06V63iT344wmGHO9Jm+6+3avXfTq2rqQli812T8e1Zbb4OoLWNOUWubsXIHtpeqOODFU&#10;QRvacmqvMgqb4/ruJieW2HRydDFy7PLQ657NAy+w2f3Myvgzrcftp+W1nx2Clb3vbJFc1Grn3GBV&#10;mM61JsawL7Ot8wjmeGV7sOrjXrauTNXSMrPt1lR/1M4eYALXtCm3UlvV4kCvb+205Q3YdGXS7pzP&#10;UsmU7KwtbHa8NJlggF2Z540JnzT65/KCy0xBwMslyRj0GrBSFLddR9xunbQoVo6V6bE8t4eGYZ33&#10;R6fnnfOKMOSTY6kjjxrDfDfw2ywr6tkY1JcWO+BA5xUu5ZSkVSYKn13Ouf3mPB+1O4x1Th4Zv5re&#10;8Wf/EI+TUf9yHPGSwfP68djZEhrWptNiGWai4dSa5EVxZtjlscUy3F71PPPUmi3NvAMEKUmnXn/s&#10;7fs523Xmkpi08iVbOeXXdU3eNgcsaGWGyOHhcgS1Nm4cuo1tkt+PjHJONI+N4UwYq3Wn0U1uGWWa&#10;m48cu19e2PrSGp9nYB26bm5/UAcDlq/qrf4undyNnAymoVhtbtuDYW+xn1RUpuaWLgX/wmvbqpyv&#10;t61yddXUpWalfSnNpUH6UpLdizjraoXGbjio7JPDrLlWO5dx0jkzGeIi2KhdvwWLyuPYFdrjCd90&#10;ecurWZuqdfb6h7MFc+JA4nxX2LjFcudcGsycHecxRvp8KffzLWtY7Za247Lp9dkixlDiT0vjlFSN&#10;oQO2z27RmzfOQ6G9H426lUpWBh+OuAM/ymYjVPobV5NWK3/u909FveoeuEVy7o3H+Vx2BqurYOi1&#10;V5tRJcdaua5Tc+TJemf0emLZnKSMOegcpjO1VU0s1JQUrJbE1PzckTe5rsBkuabFX1RzMRL80iSn&#10;dVrDFFmNglnUlbeysD33dwo3MbaZvVo6gCScC53kdtwQlkd10doUamYjJ+dtQUzW2+yhPxv3W20/&#10;X0wVpPJ+1VXzO40jYrMBe2F/ytsNuQMWXGF75krtrqFNu6O+mm7mlsu0tsmZ3EY/1Mp+vlfpNQZr&#10;mXMK1UWXr7hZWEFXc4tLvzmS1oSGg3y6qnCMP8/XiqNeu3nKKCzTENalhTsZ21Yxu0lVR7N5Omkd&#10;/Qub79VUadfd+6dFg+UEdgNnTNpusuGcVvM1MZbcEisUkoZjGpt1tQSaj+eWziZ52OoNtqFwl/8h&#10;6r2VHge69sA/2No72U0QwANESBKEJ7zP4L33iHThKkk9Lz9JycwEU12N7sY5j2sC6K407NAavdm0&#10;Lj6+MqBl786WrH8gi/jACf9Rl0+NAxi8/+2yTjXMLSbuiL2HWxgGCaI//5TbaIk3XO93Q+RaA/dl&#10;Ujlf5f2JPaScXKrgWoAao8sghnqGzku7xYv4rWG3TgD328mQoP+X5ZLcXF9w55PzrvKRScCi3l6J&#10;QTXi5cJWNpzNF918Tsc/Ap1qc05/pjGkfwiWfcWHiTHrp+HW92Dxb8loIlktpml9PvX4fbrE4CXQ&#10;G9LkoaZGVvmgG6VInPxuKu15LfO7ZJ/05xNMUPL3yPkdwUqoi9t0Uuf4zdlrnZp9vLED9+6tn1w5&#10;+3z7ErrygQ+68XgYS4IrCBaXqtCcthrQqoPkZho+bupvQEYgU+Q7tRcFzbl/V0s6xujzW7PbOZsu&#10;3X93m9CU5NFzKJ+XmKAyH8gGtKXFr3zEUd0kALXtGHL6rD/0tcUlRFtWGmXvOgiXQk4DOxZBy/U0&#10;PFwxTCCIqelB29lT8YFhST4ntO3GIgR+umnx4ANXV1lFQw9TFP9vhrQlBNCJn26ZkxlVTy1Olmh0&#10;A5DL7x1tigQtDc3LFVbWhOfEjZIy0Y3diB0nTgERfJO8ST66Xsv4Z/03oNCmPQ4vAuUPfKiUcnon&#10;GAPgh6/e4qLu7zHz3ItzXceVJO39rxuFZhXy5Wad2YEUWaD6JdAky7jjf9pX6Zqj2zEGLY+KlPhv&#10;0H9RT6ptplvth48lFq+fUpKUKwJ7vnaFObAwHDsExYJ5wpbnhZ22Wxr6vrL0VxzMhoJdRl+Ik+a9&#10;iEhL5pLaT6Q5/QYo4OYq8euTPsY85bQ+FZHIMotKfN/bOTxfm2UlmzSehYKxXAx7v102USAQUZ98&#10;gjot+3br9swCwQHKcB6DpvWdc5Z4behXui4BiU24zycY8OUk+YpwFoPTD5o9l0/kCjnr34DsEgN+&#10;NC7q0J+mx+AZ7iAlaOPgOZ46wF9eWFN3CiIirxa8IWcti0JnYZSiKhKfjJkhJFqIQTaqiOpPxPiP&#10;ahDcUJh3ln+h5Bu9Ab2vyDV292kUAB6r5A9sihQxfeZHBXnIY80cUG0ClmFiQ0aJU7WYW3r83hT6&#10;w1DXNx+OyTNM84GPmOBzb+DecS+El+cmrg69rCb2AUwaIKYppI8C8Xh5HmBj9w8vzkdSLUnBIMnr&#10;J6Y9lrd/3hFVMfsQbvHxsb1qFxI52yfz64hQKN5u+PXpu2TXIdTx/OMjPuT4zQ2zQstz8yhH5ATz&#10;EJr+jg3Hs5sM/Lvi8+bYExC/65FgTVC8Cwp8qd0Ow7Xp3mJRUhqOsMDfqaY9FsKysB4drOsGuqzG&#10;Y4dS2ousn+PTL/Goaqj1KLA0tui4WOrUOKpW1D9VnVRsIe6zLVrzmDc9VEV3Yl02FU/T+JrQZsji&#10;euXUN2qsJ+f/hKAicoJ86QOmSmqukbbvPgnEeizY5/l2VMKCDuaEeeq5ovHtZlJmFfWFR5uwDJac&#10;+1KjmonGwlvLwun8d2wgJK809Fvo+LjAhub3JESuTf6sDwBFdR2qNBpn4PQKTaDGALwQjFAXsxb8&#10;1XZfJciXjsqghj79to1/ug0eBkTjp5gUMDoalpAo2p1NaseD92zhacJjRsSPaz4pffK2S0mggGNY&#10;+zDQfYjWy0Fw1o/ZyNzgsf41qRfcCrnECoq06y2swt6hRZoSC7sCpeC9tvEM7qrU32kLrUEZa7w3&#10;sjpSimGu60/JXZhvtQ+0sZFC6fH3yCIu95DrtOS0jRE+owALZR9ePhaxxxpP5b53e8JfeBZBBdB0&#10;R1C9pLzsb00XNMXzmsLxotrQPb2fD/xvwAGzjP+t5fegQavwxaIDFlTv2Ek1ixhktIbWs0FfFF0E&#10;Iyt3qicxD4X7eKumZGoCLIS896GkgH8SAYSsSnSsA337yuP7+CZoblaVgXybwpnupMNcw8RxDH8b&#10;vAS3Knw3+SQAUUtnB/BSX2scWbBkHRv9tf7jSbVP6ZNU1i7n9WhaYHZyjL67HlH4vPBJlmMJqkBO&#10;1YPVLb+goED7BAJQ5jYKx8HQPdlVsX1hxEnWvzVUgfjbS8R0uuQ+rfUV9KcWKtXiP05A18jnY/Ep&#10;z9ujk4t88xlg1Ai4/zM9b4+T3m2Gy50chebQbZH5O4ddZwDYzOFChnGHfNonP3Xd+aKLgv4ISTDV&#10;D0duXqOo5zGncPndIWRqwPJ9609UNrHPesmQuui+QJy/Y8MFYTQKJM43uluHXjvV0ZwDZyPb0PNd&#10;W57VCCm7IDiioLNx1cRSaACbwSa0fqTePiS4ahmRnuAKdu6/XSY/5sf9OHJVyNMkAxoADPfv8UJL&#10;FfAlK3bhr4BGJN9RMcvk6GS82tXIZFPMGQxnEX0c4ePOl4I0m9v5GzDj/xSWpGdHWuAAvNLg/VHi&#10;bTzgbccju6S6e+8x6EVw0owM3BvIm+Mx7ofxdKhHjUvnCcjXJyVT6ldgsfFbHibzfYGu1mkDvqh9&#10;dNnWpfDT5EVmBYjUywGfaS+et8gl95XIpi4m16ERW460fBrtSKYbyidbw1+TCl+fFhU3yrbEHItg&#10;3BKmvNKD0Jb9j6b5iEmy+wNGVeAevB5A+fO8U3/glwBB+gG+amgxYo/MoP54DPKjtz4yROS+Q0FF&#10;BNdV7351P0ya/VpPFRQF2kp9g2SDjJDwpvvf9lpQQnFX4NoGt+sMdUCtS9U42+O/NZyGyWtX3yNM&#10;44WHQ/GqGiWXsd3IAl3pOgp9unJUxufdSIiL+QwB+mYN7AblXWpzSGmuTvtATdUl0E7/BuxF4TGo&#10;/oM6MG2O3k6DxjYS8RYI2YGj8b6TltDOt3ypPu0+jWw7XqzIlT2pgAE0Pe9ZG9bUft676vVDDtqa&#10;KjlKKIF13tZtP4Vyf9/TJOaV6k1paSeNjEENk6HVhdimQrszunFjYFj2reLEOXmisEVxMORSTv7N&#10;8AtGgbuZTDZ6zqjdR2Wy0WGuQUdVzA8twGSXlDS7rZ0nNIKcHZezOdl724wBqTyCuvkFz7W/IL10&#10;mH8DXnV6BZ230696PJmFVekTviszjnaBzFEqS7SttfEvAEct09xiXRHhP9X6pa90UL4yKPBk6OM2&#10;vLzYP1XkyS6oGKWQq3dRturO0q+mf24V+NkvGLSp41s0etv7uwjVmc8A+KR7zLfmxvg8twlPuDfh&#10;ABKDo+HU/B45ZZUaQI0BVs+l6+6rsQIL6NOyc8X3ThoOfLBCsAovnJXkeYYPq6nfqV0LDyOozRAQ&#10;n2crMj78lY/td2x6RojUbPzssIBPZB152ufjEsfwzJ1WzeBjxmcE6C7RJammfiYzi+UiW3V6KuwM&#10;nOirudXRSToIONvvvzU8OFJ71LxF9N61x1UU3mjbgDiG0kC6ffxjxc15cuZOCoztdgc5dmQiwvdQ&#10;sBdPrXmWzfy1jsrk2+tvU7j1o9m3HoMQkt4nvADr+OWsFvBn9xZaS8H8dJvMQRC8rRVKgmKtf1ta&#10;SO5IC1ber6UIAzNqhOmrVz9GTzfmrDGcRtQE0Bcj5hld4Vu3gTvb7f0N2c/rIIrchx70ocwX0L/O&#10;kCUlZPf0r7fkI+t6K4b41ligq/D3yLEMvzOmlnCgg1zSM4M5w39kmhN+l6Uc0KPeaKBr1W3w5XVO&#10;qCr2vAR/0FNkp/sp4wCW+L+yy9+Ame7N7AN4Ww1W+iSjXOHMADhD5nunirNGt8DuOhsJM/loPtO9&#10;ixrZy3Bt8NTewN2bi5kj9F0dkoDa8zcgVxXK/rjzCxiaFgkIQswTnFcDOYiuo42SbxXiZWfqAd5O&#10;Cv0ql5sKUML/nuqz3WMc/K2t7yb0H8n7h20eA6zdD5LIVazD8Ja+6BAnkSoyLGpO9HjlkaEWI417&#10;ntB9QVKVPzMIvIwFG1QYLjzxS3mqH7SKzf0/wnhFkUp4Gx7U4suXuWWcjd772zSm5Y4nvOzUkagA&#10;xAOK691cNaPqy6e1t5IVUzTgB1EjRC28CymcQNf4e+TrnJ3F6RbKjqIKkYRxTQ2g8RmsVyhFB5A/&#10;JXByhrVzhLWrEHtgCQEXHjyel4xKHKiX6zyfucK912r6G1AsrIIUpqy/DikL8g5NZlDc8usmuXKg&#10;LLv20tjPKiztcjzS7RUEKnQklJ/L8m02XlIU4Pb5f8bP+GP0c969T6RSX8rVbSRVIUtgXl0b5NeM&#10;PeEoQJz0bj1bFunkyuq0Orq0bz/g30YAA70WnlwwHW9rvbbS/2aoXQj2fcwZpoe1108X2E0vBXz7&#10;hX4f2bN5OFCeIgLt9fp0PINgH6l+VhgA1LuKts5d/66kMqK1iPCd8TegSmUTBcDHDKEgOUZfTR7H&#10;TJGTnguCOWdW6adOPXFKMSuRtwJ4qhnpsQNTLGGkZZaRJbb4exXbYo3T19+AAvsuBiBiDs/veTxf&#10;RkI5gEy4yy/y4n2zDHAs4H1j8KEBj+TwYopIHSYO000YM9De5osEAHC+YPe3yz7cK56hMv7GKNWQ&#10;7tOwriedew6ooG7F0CTQaaAEGFphTDJ2aw8PtJzU8uV8HJBnAAcJJgg2NxuZWrK/GaLKxUGRi/KP&#10;bKUUskK/afjS045iXRwOuwFHQgdQ4I9atDVdgTMGK1Tm3wLU6XI3eu97P+puV8Kr3n7ly6/m7X7V&#10;hjtsrlW2cP/aap3DuekNPXaj79oGYdNLcYt8d78j+A3WnNjX2GzOGhJoLoFC5l0n5qoFnfpDDjKS&#10;VCAZMVwLcHkw1gnQMM0Rd2tpYFsV+XxJyAMiWygo8eECyCrjiPB11Y0zAcXFtOXDYuPIeANu+J9G&#10;T4pZdk58O5MG6nndRunCsfJ5TOHBuPJUppzKQ2GPIWWoGFAtEBZMdZBgkEaqBq21AuBhNBgXdqtJ&#10;+bHRisw/uL183077YLIs/Ty6iFUmbLJcEQKchINBYwhqQhxQXFIEutyrgdt1/bq9N9nuIBqnTCsc&#10;+X43/wDnk2g3IpAGoLQv79jAKiesXvyO7fnstcl2XCUiridjsyK7f0AjCZnOIGL7C8BeUAKtJAQm&#10;4QvXXgb//fGUvKsAIFpjyOdcgmrDNGxf6lK+htx0HPU4mPp4eHRoEs1SzgL4yHNP+7Im86LfAiH9&#10;iSQ3DdE0sKGQCf07NovXbn060pjjbquxAdc/YfN0LSYFMBROKDu3OsyTftyolOaT6uqKQZqCLJLA&#10;3+imyB+xAYr6MdyY/mdlPlVpdXwijIFBZCEzAlz1HXo9gNizWiFtkClM7eh2IFjJA3L5SrYmh2TY&#10;feAD1kdpQMXBgan1ewU++k9MK8XA4Z5ASL2yUcIloDA/HUFpxQZzzPL/kLZgKlQTpf+dNynDG+c7&#10;v6ejna5Ff3RqtAGyL17d710Ghuh56aLI7Sq63A7IIe1zk3YfYQAwQ8684nxJ5BOu8UGstAT0C9Cg&#10;d5j7wGwLAddqf+zyPcPoB7lc628N4a6ndXTJZAH4E7TC2CQFa6wXMhkQBPsUd5zm69WXh3VRHNmc&#10;FWBtod7p1SNYpndnpMpl/dCCbG7MX9fb7JayxO9MLmZReNLLyD8mANnk3IdKqFBI3TG8Z4gAAKig&#10;AuEaZj11da2LFqigHseAtyR1EiFe0kXn/mYopt5AbI88WNtdsQDSa908GmYGM59SLAahRb5sOffy&#10;iWEi28JaMl4pcF/iaEaFP7RbNncD4j3iURZe/zegDpxAiSwpn0xg/XZoWYrjuxyTFgO56wlqp5mj&#10;8tXCTjmx8WCIQK5iEaPu23uhqspAsfIf0H4NH7PJfzzlKkVBVmfrwSqrUxRGn5Nhfr4Gwip3yMVw&#10;fuss5FFEXArs5aerwmlN9cFZoO/t3rKYnvLy+QLxg68Z/s7hN2xMrn3BA5AXZQo+VyjU1gPflhP1&#10;sCbhFAt5AQCKYg5Pfxkdm7gbpUDg4SxEuj3DkNUj5bN/e3LHfpsybxTlklaxD7eh5NQ1ifMzdj+i&#10;S771Z1t2EkhHKNPTIgEn34JkBPrkWAcPHIo+E7qHkR/204TN1Ph8MX9r+FVJDpq/RtTzmiFCEuyB&#10;r4LncpYUefbM92rs75Fs2hBBKZAaM5e3kU9on1+JWqOZTH3OFgZhKz2WzOvHl8ncCV0cWJH80NaX&#10;wR01W9EUvITjkHf4dc9vKQZlMtqhhrU0xfQ8TaMlAVillia6VA60r5RZMJ17msvfDC0QgoUOrdd0&#10;OUSSRKHvnLKYFwB4bZ7YN2gEN9B3lWcKPNFm87taT3hKFOtGwzHOr4l2OSvJIhsU93+PTPcmEYBw&#10;JegjlShc1G455sd0AFqSn5zzLoBD+HwCABT/n5jJYLuqu6QgbpfgSf+SS/CfvRTXsR8BB+0p7PTi&#10;W8sGK39tkf5mfYfeLkOSPjIdMa2Oz4O7KEAvuOVCCRduKw1/YFZdAQ9oLfGvRFVfdYAG5kd8bAJQ&#10;/8uNFVsBRkK7ip+S7OZlgKSa2E7wJ92QjQHE14utAEweYSc2NTvCg+nBwupu84v+7Wbzfkqv+W8N&#10;czR3VRXY+87tNRL41Tj8peHqANstVJOsGs+PtMIjpie1+h1HhOc+33ktOPl5OxthYHMUMonxLd+3&#10;xPxiCf1gEoJ0tKBG+A7ERzoCGnoEijP+wR6tSciWvvOYnxjppJq1uFdvZVlfW+iz/pORxdTIV4HS&#10;MLNthF+jPx/YWn/AbdClNl2wFVUFdoNdXq0yvWO1vbWpmj/PTDpEC2yG025vtA4EhjCtCODlkW5q&#10;BoSbcyJsgt85THRgfUDM+WggBTmzOW9hIEC37IVD/npSi1mi1REG5Kq9Zim1LbaOoeLkbN4xlH0r&#10;/AyEtHObFN9c+QPt2HTabfOxL+r7AXkgIIy+phGd75dCMQ8UVK1FB+lhgxEJRxIxekW16Hai4VbZ&#10;hvbtCPhsWZwFcfcPxP5tijxk9KJYtPPOvlyrBuRroT7pe2YTsLKXBcQw+6x8lVIgHydx6ibjrkTm&#10;u1SlKSsWo9HW9ZHeEYo9t+hvwPgCsCenDYYpu+ugChujtu2OkhMXJAZohGjspyuXestkYwgwo1iV&#10;P0LBLF3PLRfDBF3/mn9Jj8n/G5BiZqyluDHBxqjVFuB0aWATlhO6KhT4InTIJyCo6mU6H3bFUYEj&#10;DczojuIBtpnWUc3bdwAuXLh9vQ6/ZBo18gFkhDWEwe7eGgFBHvyj0hS6CRfPgTqgM8IyYuV638bd&#10;pKQbvY2hW690eblO8UG8L/1sWCW/vf8YhdCxCqSi4Hmko+ASHue1nY5y1d4ZdQOSxPgN3CMLyL6Q&#10;KtyQCTsHrFjwAFORTiEyDoxEM1WirJ9em/d7l6+sUlWU7cQjSq6xIJPMQw1tM+EvcEBpIIo7Fyzd&#10;E2z7zL8xbAEEfwFYDlSD08lV3VGYaJ/fljge8K/ayDn6tccxfQAsbZuw1wC+AHoYQKZKC1ix02cv&#10;+3axNd5kizezpok7kRP+1U9mKRW91k6IWAgqVoTkR8AfJ7QSIVk9Wl+rL2gdvcmDFiqJOqCwYS1R&#10;zU7fNfho7vbpFjZQSsh52QQ+Ja4RyxSpBeyyWfLqcf4H2xTvdLdn5Dt807y52QqA9LoHxzyGyCsH&#10;CYF6ydWPMoNvmpeJNTj+dKTWi1GB+QuKw7JzNV7a8S2NaCT9VOKlFoYlJJecqXqRFAOpH04te1Lb&#10;P1P1RsHFB8sBRiKLtDCR1XmyCYehT42+m8SoI8XmWzSIhcjwlsm/ekiTK1XvyLeEFHAV+aOUD+uT&#10;jxzECOXVMiZkfSFwUOcoq7nPBKyeSVnkfvchzbmakL9wwLCqop09CbZ+awi2g8uR95HAEcS14ouT&#10;6YLUPlRl4otkbIaeXLgde3dXf3Y17OiJXfabdz7rYAtIEDmMGmUcyLZZpfIrsECwccDbwQJ4uwcw&#10;clTWaFytJy/yJ/6EKuvJ63daRrd4j9yb3d5s6YKgqQPMZ9B/UR7c1XHayL7i7EqCv1cPD1ANbILK&#10;DB+YHpKe+Of8VkLeLqsO0j/1ncbTV2A3zaZSE0m5lGfF4+UWERC6i6L+jif/+CeMcEAL+huQkSlG&#10;kk/S85oliEPt9v+f//Zf//X//7//33/9j//53/+n6TM0WFugK1AR9CIDYgDRUIqlkZB8fLNPAhAW&#10;IL/gGk81jsMQ+F2XmKcp+036N3htyP8iPnrx6hzbWA/jbQPh8TpZJe2Ix+FbXMjYBOwCAf/0LJd5&#10;6cHuXJvOTekyHhXdZTueA/kQiAw/nANCUiYJJdtONRfoXbEPMAbQUvrGqYcP6LcZiC6elsrRG/2R&#10;h0ey9F8AtMYzuDX//fnnfANLs+l3xiTWvxnO/NBYfumgnuoK9IYb8GU+EeZ2N8g4DZC8RoWHg4UP&#10;AOBr5pP5FPhFEN4H0IRzSpSit/mi7Asel7LepL8B0Q+gs1YaR0jQfKYMWdb3kpcbTgPlKvz0BbiK&#10;V5DeW6z0T3uB9BYJOyD4bRKIYOpT4nYoMCOjQ1wcRzn/BpyoqXpXNVFknccKn/cU2V1n2SFu1S4s&#10;7WR2eF+GzCk1MDzkDfj9d/kk5rtwJdIsPc3s+SfXN9dJSs2vYbGhAugW+01UcFEYV4C2A9sSgvSm&#10;BgIgICyiUu5yDPS/V8vEiHJ7py2wA1EDsJuCDXFJPN9SY54ZwdK/pq+8EtM+FeVzhDxnACpQfhxy&#10;UFf/Y1tPZ8ikydUNOC1c08qR49reYKUlXGT2JHAd5r3aUzZrGIzyKPv+e+Rgil5jD12FCDc8OdKh&#10;ZhAB/bjQ4uGsm2FrzEKm6haQc3ifccjHoFpcKlEu02tdRl3RKItakc4OVPR3yLe3NlwvVvJOV179&#10;4r0sV037x/qAMKtyZT+UgBvgXad5myoH+q96uKmNiEC1LbAPiBNWTAaTJwQiudH4N8NHSZ3fUOmQ&#10;+rsVuAJuxa8uhD6tbD6Y/QGoGgcUZkE5T9DuY+7g+xXz1n/2JrjVwOaDdrcJ2m4BPH/Hn8qUWYTU&#10;gVZAhHe7Pd1nXncENKngCgq0t0uRf1/aBIwGyA9ujzfeFJrUazShnxLk3++PpQBjBFyxhMwLGqq/&#10;GQqnvsHRfWSVdKWZk+c4zNJUCO5lyiDDaBC1oGozWaBBtEBQ47FL15zMOJaupCxMBY6wAocqzgeI&#10;jv92eVOgTwL6GPA8JYiqj/wE0fNLeOAMyCLr267qbYfEZULNkWmlgDDXJLAt/CbfroMc2M5ATQSz&#10;fBn8b+FvhqAmBpQpjuooZH5fMv5Ct+i/x0G+AbihG4twJ/ZtCL0APJPq/gA5IIFCQTV6qVOLhtA+&#10;eqXvHoLTvX80LfKQqooDcCPpvlITlopHZHJnlS+wd8HKWUX9lyXhyegqTOiBHh6+Y+uAdjzuImgP&#10;587Fm1bDGax5l7924Lxc0xQjZUXxi9c0g20UXQebFGDhSIRCr5SC6OgoCNMBEXXveSMXJrd+stAt&#10;hCBCiMN9RjxhwlYy4dcBs0E44Ah5eJ/8uMCj9ixjv/Y7sr1ZuFD2H3+U0hHYl6YF3ryyqkOHtd1p&#10;apnONO22E+aXDJiZnzf/uSYG7gvYWO1moc0+Nl2uVvK7SOek0tGalnNlaXgqtiRIckGcZkJ87/SM&#10;ZyPY+xGojXeg3jiL5nGqKX3e19+m0ORny7/85i98hV9RRlgZ5cmpF7227zVwU0lKjuVOMqN1QccL&#10;tfW1H/j/Yu9MexNLsrz/vqT8Dqil7jeozd2XVFWObMAYYzCbF2iNWqw2+46BR893n9+Je/FyndlZ&#10;VNbk2FlZKiWOINYT/7PGQn5nF0965yf52npL/Gt3OdRPl4VAwLqXxqqu9f1rOzufljPpi9Z1bVRO&#10;Z+105m56O8dbqGrFVG5e7umJszPiXn2cQLkxdLG7aLOJvzM4PJrJ4eBXTDXC+vT+xuKy46mRbN53&#10;1g92dfTQO3a3N25qyEDOfbt9U7g4tbSri4dhi06uRvdzzJIHe7S1r8qVvJ7hIMfVNn3aDwTs+VWq&#10;5d3lemPNTp/nbuK3u+JuGE/3Tu6Sm2z2bJaqafP4ZWVwd64Pria3V8PUTTOe07JxTnmMZmWbGx5o&#10;1Fm/cDE7VSOcFpu8ANEaT5zllGN+1/1cIWH2ml7l0lkV77OXm23iZGDVO9XqeONddQt+g8P8het7&#10;e+7Nne7c73t5Dl2dNbKjaV81OLjy6lmDgylIFe7DubIrPrmZduojbaQt3WYl+3DRyN/sdmZbW2Tr&#10;HNCqDtgGfzCNweVm6mcuM61d+vpsqufCe2e9Ta9+PtwV3NTadDix371IYJ5X/BUez8K6GCVGec3d&#10;0ODl8WmyvOGQbq7n4dwes6GjF1tWrba4WxjHuEHbIOrulSfJcyJS8bXWnZYH5vDmxu3n2Q7YzTBj&#10;iAVmh52cWR5mJ9cJjXuos8y6vRi1Tj07naj7u5sCBn41w5GauBecwD+5GRMmGK0WFacSH04veaPp&#10;xtMubpvr9vGM0/3e8cIeTB2OEybu1k1AbMVzM6fjL4az/Ppk07rNj4dLs212m1lX0bBadZPb6n3d&#10;0K4X98482dtw+eUqle/ljy9L0w2nN4gFDNP187tBguMrw8yymDi+zN961WFmHL+7rM4SrlFp1TvW&#10;Log/XHeuE+Nd9m7RPksVKgNtmtPN6cPxvFpoGjjgy87uZJ2dmNtU09nMx4P4w72eLBmZ3o3T4RJS&#10;5Xq0Tpc0u3ixqFnBKvvj3nhTWHvXhQUHfLfj42O3HGfbt/agX1YyuXrWHNvevXfJJsW2clEubhP6&#10;uLQutNeFhplva5X66WJ+kxosFrOQ9bh7czc9Sy9Lt01O3DS17epyNLwfb27du+3ltD/LZgqIPMJL&#10;/s5wt/6k0ag28vOi47stTqDLBeL8YJjjuMHwNJDYD7N1reO31sfFvMd+DSemH1L2InE5MgbL7q6u&#10;69NSOT64uNyMMR7cyjxTS3J68ixTFsG1SHI4upg/r09OS8vtWi3KnZPoXGcaRnV8X1j0huoIZtIZ&#10;PNzsuubkxI9nigWOyjf2d6v9C7Tw1ttkHvTETTGXnx/f+M7audG0s1pgOZTSZTOX2sy9lOZeXXJ2&#10;tmpN4jZy7v5hiwofXF5uMqWLKWZlYXjuFZaz84a/4HLYqNG9yTrxYj4+TSz6Vv3iuBGYc32vqy87&#10;s9NNeuXW8BCvRnKCkFtFWXfdT9nsDd12ExU35yx32uSmP7gf4lllb/X8ZLgcnI1S8fttzbXqqdUg&#10;5aspWwncsNtVHgPyzuulx9tpTTcT6268urP7zm0cKdYw437xIW6nb83RuOzeWI1dpTzfXaXjes1o&#10;ZKzRWXw1u053d6rB1iw/vCikM6u6e7e5n063p97Etzl16W/PrHizUI1rV1pGK15j5xSch3mi4F2v&#10;T/2zWQ3NvnbgOU4eEhjWU/HAGe8Oz/x6fJMGq05hmloXTjK3a05axdfno0bDHhCYbFxzacqfQfZ6&#10;vf9w3OL+jWYvq7nShPvbZ9wVSJkYCm0jCOP3p/naeNwvZjr1WeLa7Sb62Ye4loiXVol+qWnl8RmM&#10;/vqCyGajtvOv/Emi0W3Hl2zTdm7n1UrNrOW5znB7mmqbAesNL1v3Z6XjVD19s36YFO49Z5xvpTq7&#10;1W3h3Jg0y8mGdVVMreOtYffiIlmsdC/z+W4u93CusZ+SG/SMVYaDHIXL3mbXVDQ8w0KYF/vWRDNr&#10;515+PBr1KuVyXstxFLTYu4qfZxqErVdpa5tUty2v5nqndTq8v0rU4+frsbG9Kk0rWMY4VqFwQCFk&#10;tYubonZib7wVIb7jVfLm2j87becL8HR5Pvc3BQ4C6LsLrTUb3nJ/ad5vNbs17gnrXDv0J4vLuXG+&#10;NFsPaoS7zeK8WbFv25Pp8MRa5fzONIW/WL7LxhulTqJ12vOHs7Z90ipM45NNz+TG03UnOc1VsoX1&#10;9V0t0SglOuuSPawtJkGQnGO/lyfjh/HZqmB1+7U4e99m66Jd3RTvuo5dqw1nmdJprptvXpy2ndNO&#10;ivPPd4vmGUFLIlu8c8JhyXG+WVjUxvFAYvsuTNTJbzjiZN3Nlrq99NaGZy/v2z17tWHXUruez2pn&#10;Zv8u3b/wsw/j4nHztu4ttbK2KvWcSRvMGrOiU/V2ppoyuypFbdnM5KHX2WZ2dccd8+ullcpu4tXK&#10;+Z1lb+3kGmtslrp4QI3Ohvx9nbjp6qfJRtM+IzqUzO30iyt3FA9MEevu4XTRx2vsWiPOLBEps2YE&#10;VvqpbEnTk71Kl+BEodla5fLltM8JPQJ/52Zjwz6SvrpobOSJgdP4LnXcm9zF1QjvSyej69RZaZIc&#10;J7f1XdbMGldE391UczFoFiqN20bG7J8MRoPiXe/imrs/m3Euf1kv9++L5342cba+vrjYmmzhXQ0D&#10;TimPtPim2XWG6UR8sE09DIdXWv8sXuXShV1yuB643Y4T5TNj1exr+N+2f7VeJJrezbXR5lmS6+VZ&#10;wxjkSjdeaXoWmCJccLnrZrH6UwND7rXMa1fEGZMOD1Tdz1Yj83Lk3CeXm/rtoFky0xd+prwp9U/l&#10;OsjUYyPblmsVk0yizlZLEAcbVUvtSnNa5K2c9qK8OK+t+imnc88Ar6yideemqnU2X8rX01mrdZfc&#10;nd0l+kbRz+t2z97m/crlsFOaWnrmhBOUQXByfJpJLsqpbSfrpJLZ2cDljtNNTa8RypbwiLq/yT8n&#10;zu647udW1r0/2eSvEvrw7Ly7wSqsX+cLndrt8XqeCCzY7sxt7Oyqdns9ql36iRrajf2Dll0b1ter&#10;2rjw4NSRgKWbObeajBlm9rq26h57Vv30vFIpJOyJedPPdYd3+WY90CnX+Yp+y4GE5XLenvjF1XBd&#10;25Y3I+6SrJE/FU7W9reZccsrDji8ZZSS66WTmDW4zJ0dxW+HnJXbOM2yn8skRidtBZvyuDG5uJg1&#10;tj1zNp37vfOrBXf4T+65TRFfDBL6esMrP7tNYrVJd/XG2h7r5zyR4tqNxeSkaQwT9Rst37Hu+8Ne&#10;/1o1CDqy2emofHbeOzbyZW+cHvZ228Kgeu5ziN4eakb5bkHAeDhyLpotnoiY9FLWuEgkP1fganQp&#10;AVvrjYJfX4XBSQtKT/FPelv7eHnF1anTendVso/h0uOq36+flbYJ9kiMBGL67IF7c7VV2y+v9WW2&#10;r3OR9boxXrcqPC6Qb4wDXt7Obm5aq2XH9ZuDkha/LFZ7xXF87s86nMm/GTg3Z/EJMaD1eaKzSw/t&#10;W3RMBx2z9M+3i/Jxs58dNyd9b7B5LmC5e1i53XXtona2a/JbydwdPHH0OczcnHXyi6teoj7sdbs9&#10;1LqWmczy19382bgItHvevWkteYMS/yJnZgIBq9un2T4/ll5z75JrSFSs+f3RyZhQ7MUifzl1KhXe&#10;Fzm+00/Mk0ytOlo95PZHcuW9gJsRLxBd+ZnTlH+ZzqhFGWa75bGdvE3tOGBst+u7beMy10iuCL2s&#10;evawRyz3ate57Ms7BafKhXhxmVJm+niCSTWovIz7rnHan52OC/VbLd3W62ZyeO52rksOQ7wfFkqc&#10;9U112ol4q7usaoSXS16v6DcWsyGW5nKb2GS5ojOrrlSD3Xi6m7jra9v+xV2/aK5wwdJYS3b7rJPC&#10;0a7f5q+G41n+xDJP71uT2lSrtUtXjfvdbT2fn7TMWs3T6t6wmxtxd0Y1uGdWI7fuFuOtljloeotm&#10;+6y2yLpG/Pq4w63SoTEpTmFDM+2eaIvNik36Su3lzW3F9KrBR/Z/upxj5BYNz+kOdbvs2TeTnr7d&#10;sNOQv1q68aJvtkt+BWvu1rrLYV/rt5tMrnTbOxvhlaoGs+ZuY3c4tYu0t0bY7GOtyr2omn7aMY1z&#10;p2sXMjxdUVtVK5six0146DJruwuWPcmZ2Y5ZK5x0yul5oVGd1YJA0ACaaM2rbHZ3sq3Vy/aKs4S8&#10;75C2r4z9pFwzsev3GonhON3NJDidOrlfmK3LUpvDe5N11Rvs79GqET5b9af1f/VXzbaZ0tb1xp3m&#10;pMTpkuZZq5rNlcye3l/V4svL9LZ1G6iAZEObc9wZOnC7rp8YnyV23YnVsby5OXP82vyqX53rw/t1&#10;qXhyPkvmqrzY0B8VBtqi3lqOzzfOrGS768vzi+m8EWi9JmcIl+xpcHg9zvJuUqlcLn7crN91Npna&#10;TZWL6u64sLGt7TUX+MdcZOp1tyflYSJH7FdH6Dmj0/Zy2tw2St07NWWj+XDZLxac1PMTE8+56/UL&#10;F0/fDjgPvm3bYPGmqIcXiPzL+7VVSjn1wa1vZ6p6vnXHwTQuSp/e3o/HVe++mO8O/fMLdzssns9H&#10;o2xSY2fk/Ew3OKbhJ3l46mbsTdmcn7WCEIG3GvUvthcDCxu3WGwV8/VldWlqK2d1ZedqV4P0ono3&#10;cy4n2dzl1OT+1tXuOJPt1U5aln1cS9/7XOFcTwkjeHscbt1aqzLnwl8zyaGp4qyQnlfQ+/Zls62f&#10;1AmDvFrxF/LgxbeKhs9riEs2397GB0WOsXcr3InaJTFpzbtE5WqRa+a5YNudp10OCFRMjmEmr5rZ&#10;Yssoj0tZl5tdxwGnECc8bp8MjGUiUf9Vnk5Uj/MFL+hF39gLXo0c9iLvDKp3KKMvTspLi69fJvwz&#10;353M5//zA5Kj0Wcfn1wsy52np0U/+/Tkosp7rvx2cfASNMWfXheVlzmZWj7/MTVpreSF0Gzq02rV&#10;a3+0eEY36Xma76b0tKXrJyeeceqnU6fHScPRnJQi7st6T/QN28yOF0t5CPmxTf33tfms3qs2U505&#10;vw7bPp1PRuoxz6+/+PirItHHXmQw5unXBvOq3tNghG7B1+0I3cz072v2Wb2nZh+J+jTJPTj/NKjx&#10;xPL+fdHPA+5ZgeDJ0/0QZNLPvvyo3sPG4JpP5L3f/Suu/6FEONE/bSogt1r8yrury8SUZ1efSMwk&#10;godyF0uOrn+eArSrZh4wDsU64wWP4vIq72faoXDmPzdD/89JGIz6Y76xUU+L93ad3w9kxvLx4ZNx&#10;BHPy36+80RzkvBgXyJRcnjWNlLt/NowAwVJuNe4tP2XHrfvOYt+gynpqU8ESSj8f87OmhNvl24LM&#10;Z/FJfyweZjxrKCx51lhc9xa95rDz/OH0T9X5qvNY+Qtl/lNjl/wu8lTeEv502hguPtfUU4nX7RSH&#10;vKFbaIyYwtOXQiZ5WLbSmb3M3X+B+khuG+PP65JnhfLQhsedv1qu1hkOJw9fLXYybLQGny8V5L4c&#10;8CNVPzvJ/QJWHhrL1n1mPllND6TB70Qw9BCSCMt8vJNuhNyfUsE70LGgex7J5ws14OeFXizJq3ZE&#10;w30K3/ANWlY5X6yUlJ/xa/Ae9qtFDZv+0poHX8skpAQPWsvH13XQY7WweUWBhSK3IsHNfW8Z4DXz&#10;8Vn2Z8b/2FJAxdGk3fkkP9kTEkylv15tKfQqli95k7US1lRZX6/ZAuyf+CnMUACpiai8r1eVX3eA&#10;BaK199lfb2CreCNaP8z9evWm8Ey0dpD5xcqfZ7HHReCPPxcIIV9H8fHF8ckAVOGfQPh4IBAwRl/C&#10;+I1BQbg6Vu60Q/784cXCq/U4WDC8auFARLwDPNRC8+CngHgug5/9HUjDcOH/AoDIzDsdrM/3godX&#10;K/KdbYdX/f94IiJwR34C4plQePnnCxERkfk/HhxOhqFT/S48i1f8eaB8eFX/YCPihwdEfh+JeC8i&#10;IrIiPxHxJwYekvwWYSz/G2wTq/3ma7Ecf74ja8I64gfUfN8Lh/zdoeGH2LTCARyoPvSwuhFWf2se&#10;KL9PmRdU1H7zbKDxjpDxbTIjuqwHKxEvBGb4A2GHhiYio3+TsPCUxPhLwcIL1yXY4ch8PBgWfggL&#10;/4+Ji/cAC37ZtqbUyV9IXNiRhTkYF6+s1gP1SKT/NykvTPsvp0ZMOwgw79X7wbj4wdWIWJ6Pduc7&#10;Mi7CZd2rgQOtzgizHgyKqHHyg8kKQ2zOd6lEdD/wRvba/Tvj4kdXIlgW7xQYUfvgJzD+1AiGu9cj&#10;EsV4V2anG2qSve77CYw/FRgELSS09eiQvKfQVtT0OxAa0cjSwVbGt2qT6ADenE9CWCv/m6nMTwli&#10;mHsefAfnLKIW4IHYMEMLdG+/HoyNbwxjRPt/c9B4VCj88VOffOGIZLCn+mIvNarOfjDPhIhnqE6s&#10;d4aLaODyQIERleUHCwzrx457ugoYEt96Z/an820eqx7ZfjsYF5FQyI8mL8T8VPHwdwaLb7Q9o+7u&#10;T1g8synZcMdLZVdVxMU7UyOvfIID9UjUbjwYGJHA6w8mLwJgyL+13wyBhmGH+4TP8PNWbwJ8KzZe&#10;1T8YHEYkmHIgOqLV36ZXEqDjnemTqF9woNj4dmj82HaGCoy/S2BELYWfwPhT459sue+P9vHn+zra&#10;F907/+7QiA7gQHUS9ZnfnDohLr4HBwLkXYW5orT97tiIyq0DsRFRR28OGo/+CXvx7woYEcIeiItv&#10;dk+iBwB+MFjgk+TFMan9Zr0zXERt+wOBEa1+sGtihnG2/Tn1HwwYwCH/GzFxAhoCjHfktUYX5kBg&#10;ROPaBwPjGxVJJB7y5hSJ8kz4p/abI8B4T/GM6MociIxo9YOR4YS6bH929ECRERVZbw8aokxABdAQ&#10;18R6R9vvdoTtDoRGdGUPh0Zk2+VAaERl3puDhrIz0CkhNN4RMqJcdyAyoivzvZERMZ/fHDA4rRNu&#10;qKmDGe/pOFf0zMuByPhmdRINwR4oM6Ie99uDxqM64ZTG+7I0ooGmA6HxzeokejjkQGhEZd6bg4by&#10;TjAywvvN5l/HPXEihsLB+iR60PBAaESR/Tahwemd/Y1F+x3ZGlFj4VCxETn6czA2Xu3KHQiOqEp7&#10;c+BQzqsCh1Ip7jvCRpS23xsb36hSosfS3hg0iseF6mUhHdMdLhikk3/kjMYff39zKc/bvuI9lfu/&#10;djREwcfwjzzN9Pw/eLvNc480m/fE91z03eWNaR3ZvGb+OP43Bqrkb5aFd6Me23AsMWG92P6A/js4&#10;/kMkVLc0R9sP+UCJEzU0DkaHYx45rv6EzgOVkeEd6YatntRWryK9OXDI8Q7QYWCqmD7osO33hI5X&#10;8upQeBhHuueyPqGsPRgepvdN8LCtI+d5/28OHurGiu2CDnU1wTDfEzqisYkDwWE7R85z0XMwOJBd&#10;tqkbj69IHSo7zCPNcp5Ez7eB43Ovtz8+XxjC/8uvl3/xueo/8kp1cLfn6Z32ojytH1Od//FH2vcK&#10;QjX7vh5pT6rnsNSVQdyCv9DBiGjw8mAOixr0B3LYW49LS+xROYrqAb29knoHVts3bmR9awghavX9&#10;gLBQ9vx7u0b6bbCIrurB0iJqD/xgsFC7WBJz5ArQu1IiUTVwoJ0WkeIHwyJ6PO8HgwVnIdjcfIew&#10;iG5AHQiLiLD5CYvnPwCUlBcq9q8e/ZQWjd//FkF0x/pHlBbqaZt3pkS+UVpEl/VgcRERNz8YLNQT&#10;FaJEgMa7si2iO0bfWYlEYfV/CYs3HAHKzBvbRasx3P9U3VNs6DN7T8/CRyrO844jP3J17o+79Zny&#10;cW0fuJaf6/sMrZ4ifGr74Y9vD96xQp8Me3/GRSW/2N8Xo4VPw/lTf+Uwx/bWH9ktVb9t9/2paOy3&#10;Ot8aFb33REXNDJf8rVHxGw50fHcs6u7+6tBbo6LzjrCo2/vbFG+Nit9w8Oz7Y9Fw3yhHf8Mlku9P&#10;xcejEm8Ni9/wEuZ3p6K7/4GVt0ZE4x2JxUfh89aI+A0XPL47Eh/vNr41Iu5dgcO3I787DfU/RT3/&#10;b/jPn2tTKcFq8e5jRf2Ou/rZ+sffkw8qpDqL1rw3XfYmY+X1Bbnl1OmnX6j9cTOajjr8IPoXHbRH&#10;P+xP+ONnJwcR8Se5fpLrIAocVPgnun6S6yAKHFT4J7reF7l++fW/NtNGa9BZxjrj9m9/e/jbf336&#10;8PdY7B//IBm7zRdj4bejxnzQmf/jHx/+9f8avX+L7dBuLBv/Xiznncbo37ph/v8Pv/6akGh7LJEP&#10;v40lKqumBJRjidv8xadPHxLFq2rsOKvr/y6mTvO0aH/4VyI1aa1GnfHygx5r91rLWLNz1xs/a+RL&#10;/cXane6H1mo+p66qKCNOnKSSkR4+/PL349RletxODnsUzY77nZaYRR9jRX6OuNJZrqYxvo39TQaW&#10;Llb+RoW/k/H47Ydf9Ng/9ZjafYhp/GnqR7rpxpbzxngxbCw7H36Z3i3WH375l87XWiz4979byw+/&#10;3C0aa74eTx//lAKjyYdfKBY2M+zRgaYfGdbnsrSYfN+igdaQf153YZlHru17MT59TbNU4/xt24ah&#10;8jzHVE2QxzljyllHmmH48p3GbQ8+PMvXVZLv5dP2TS/WYj6WceTZFDGOLM3yYpxk11xXj+lMX9fN&#10;mOUdmTpVjCPDNnwzqOId2brjkEdRad7j6o7lktY1aZa07+qSNjXdcIM6PuTkfgHd+LbDUEjrrqRd&#10;z3GYBXUM0yTtc1g66IcriNzpUWOxPF3Nxtd0NR3dtRgb1LBMlbYcZqumQ55DP3znmNIuU/c1Rz65&#10;m6Om/oKSUkcI320MF53YYsKfCS3GGiRSnXWv1Unma7n/jiWSleNYo93+97yz+PCL0FjjmsSR58qd&#10;I7BwZFpc/oGgo+2Atj78YusslG3GILRhWbpaMPIcWQ37SLeFxNyis12G6ByZpusxPZ/vDZ207ujk&#10;q+lwscDUfOrQJSSGTJrHAxYcKddtIQXLwxeQzfMM86mOC2lBm61Zql1X44wgq6W7rmtKx46nGTHQ&#10;6Nm83CgdyeBs1u7IMhzX9mI2C87i0YjnA4xYdEJ7uh1ZMSrGjqCGtLSfP3MxNVm6I0P3DCcArMDC&#10;dshzHBeoMXbXAAr05JpAi7Sj+TIXkOA9Qg3iME/QadIeZTymbR+5rtSAYhY3EqCOaYSgkbuJQiHn&#10;iOFDTaGy4wgFXabGxDRGYTqkdV9nZcLJmxCHXlxL43IDk7VtD9CAWYuLUkIc13NZTcvjitq+jm+x&#10;wjABC+1KGQsyQw1DhiY0tjSQYXGvRJAhNNagqdDd9G1bgwD+katDa+jh+ILZCNH2NKZp8EUXR5bD&#10;DESy0JRn+I7CCoss3ekuTTiwl28r9rIdFgRseQ4zkqagnWUhKMCXZ0n3Lm24MkvHUMKFS0o2swVL&#10;lgiPsI7hMTtYW1AH4zv8oDdTtZkHSd9Ui2+Zph1W8PmOBQdbiidlYBpV/3mk+ZoJQslwDeiOgNJ8&#10;n+VXlAFmQtgjw7DAgKBPJqwjHKRfkghShBPdu6Hcsun/yGACLDHlDJGEyA6uTEbItaciXIlAsW2R&#10;gwafmqkoSZ4pRDBgNAgogpgsugNeCCfhAWSi5wJMqWYxT0nrAj+QK9JWeiBP8RZ5uqE7Ma4DIn6A&#10;B8g1oYcBHXxmprOIFp9SR97zc1ks8kxhbknrlCWt6ZzepI4G4GL8DoKnQQ6pI+14UgcJ4HkwiwbC&#10;hE9JG8hx0g7IJek4ekBcrskrbBiIQtiP2UFERi8iCuiQBoVqNopx1GzIcwCzzFA+pQ5yWdKWCYlJ&#10;vyCk1BEp+jsko6EzKRdCwGxaKBkNNIUsv+6woqwPaUekhg4iLYhJHU+Hh0l7FrMLCQHQmbgMBTDw&#10;aWjwtSrD4umuEBNCuYjBUJrQvmMEBHZcOEn6E2bVoYwsKGV1iyZMdFNIb5rTUFQxnZkDZOkG/aGq&#10;KPESnc4jJT4vF6UHE9VFFyDJVghkFLbv0AXiBiFDEQ0FICgQjpYBwDlqbDo8IB2Q5/goRIoqejCo&#10;YHBwOFpbgQ1rTeo6Phwf0stFzkie75DHwE0IptI2sCDNDUfME+rIxWNVRyYt68IYUFWyLpopxoGs&#10;E3UBGyqQNgGozWfYjyFLxWSEhmp5sAGYsG0hB2nKA6iSNhy6DaejyzChse+rWTmWrBzGi4hOZimW&#10;h9SAHqpChIp764nxYasomrkyPpGUkmfAvNIx6kbNIRyIWBoyb/qmV4wNI2Rm8hDbzAu6GiLjkVng&#10;XaVFPJGPncMkEBTMRQ2JPx2ak25YAT5MT67YgmDfV4vqYkfJXNCmwYpARcuHuVhoJV5IozKpC+k0&#10;GnfgwYByugewVS8OclIIDml8AbkDyKWKkMpVgIaC1IWS+yr06AnWEV4mvMWIDE3gRVqsAzVvmT9i&#10;fy/EyXO5yizNKiuD+dseyow09p7CimFgUTBSyBKuO1gR/admgeaB7p5YNYJRm1WNro1MRxleKDMg&#10;58HWHksldp5ScC4kR114ohmALbfwPA+pRRrbAIUnxPJinOtivaUtXk0T28ZFDGD7oGUcyI7icFkn&#10;V0wM5DbU4jsp7cJzYvYipnUTm0yaFbY2lcgnTWtK8IVpqeMhaVxmti/jQx0NqJtQRXrxWUcYCHGL&#10;ele9+NIhg6VjzwcoPqjQ0KwoC1Nnor4ofFE+GjooxB55msddbQxWw0XAUwcrHyuOtjQI4Ys8E3uG&#10;mYM3NTBRyywDNAEUntDAY4V5nkU8GFeAz7TltRZhYjV9W7jRjTloGpeBQCB0iqR8IRc6xUQ079NS&#10;w0G/ocge8xxXRJCl0thlkmTQqr1AuZGDstznkLIgCt8jzp8SYpCp1h+/NhGEUhX0UliMAFJh05IK&#10;S4MX1ZsqIFIO8Et5F4Zh+Cb69DGtJgw6DRjjsQwEkLZFG0NUaMTEVdo0MDdVFRYC1qKICZ1FxEDX&#10;fQ6yS2UBWdu2FFkMWVkPnhbhLcTG34iBGRQMNpeoa5AgDZNnaTAxLWuOQJzOfSGLLArShbSyWB0x&#10;YbGTVR3MCAMTgZtuWJWwCmaAOH+CbLF5wLOhySf9+OBZ6rBkmA0qT3dRXY5oWaQadTBBVBojTSVZ&#10;SFWD1gwIKyV4y0BqGDpSTKVdldaxWB7TYR0EfVgnKKNhq6syIuBpA8lBCwAu6ASBiz4mx2Fy8jUS&#10;hZQr00MCABpJhasgQxCFKVki2ZgUBGbiEMQGPVzmQeyqNBIvEKwu4huLNOa6yIoQQY6UQTaYghvU&#10;law6RMQMD3iIfnwZCIIAve7HOEeMnlJpB7kYi8qokMA4vNKs6SF6RGyBPdwyqIGUpZ2Ya8Lpsjow&#10;D/NilXxYkMH74gFKI+RhqalVQlGoQWv4QzIxVp+WmATzliQroWpg24kGk5qmTBNvRSQvfRJiAGvy&#10;+TQsVQVjyIf+dIySDyQsDTsGCy95/CEdGWERMTppHflNq3wtBFbNgExxGJkVmgkpiUPjoTtYHFQp&#10;xBL7gK/FXwmWwkPtu1hn0IWZ6yJXMa0FxsokhV3wRFkRxueFApBfhzJEkwobiwUtollcGjrBeKP1&#10;yFzUwGALXEDFdgJxWQrq4XmDKZaA6cF1uIjITYSkxEKQo5otKoJiosukGSQ4tg9l4EQT4CDhJVoR&#10;s9H3FnW5esboFYB0B7hKHaYg2lkYXBaBCbNO9Co2eyCLX4xMqojnqcEimjhBGBqMQntyneWpCY8W&#10;aAlNF5iIoNN0cNn2eQ4oFeVN2jARMzJAU8QPKLYZhfSiBg0cJM+SSckk6EqlmTdJfE+VCrhfclyh&#10;lBgP6EI5Su/AjZIWi4G0cAZJ9FNAMMZhElNQs/aFaxAcDjOTceHdCe0dLEiVBpsBiFC94uVIGXDF&#10;tSt6YengIpkC+o7b9qpzWFWtCmLXhyCwIIac0pqOJR632M2sjnr9ASuNVxQQ4qGhpDF4cQ3JU2aZ&#10;pIUIpC0xrkjrEErSe6NaimAokkUoxVLiXUJ2YiyL44v8pRqEl7RiAAAigyZJTdAXDtY0QCtZuBJB&#10;CYmVkSbWEaS1qMqPmgVRs+G1YRExPaKmyWfNl4iJA4O/MIHgr4iR9NKIihhYr+yvqIEWNeAiRp6C&#10;KGQlKiOQQnthtbH2IookLTYedIHLJBWsKhku9q7k4IZSHp6GfySNM0ycBm0rBhBpXNrQLiRPpKLk&#10;2ayVlJEgjKTFpVV1VBN7I1tyDLEJAbrgX9LENFQ64CN8R/W1Lyo3nAgGnZQgSKqMU5+qIrp8CUxA&#10;Ok+4ANc3VDdCTNE2KhiloCY5CHjJgVEAoTheCFqfufOdJVJTdEDYoSweg4foiAU4U6SAZcNRSpdq&#10;2HsYnQ4yTIbHUmO7YbliqUI2xmGIRYghi7WjbF2JJYZJqQCeiAbq+yzkIEY1oQPkobSDXUtgQixd&#10;Inl72IeREeW5aUQ/4FAZEJBnlbHuGaQeykzqI15EwWHPirWmlBgQEKEg0Ri0nVhN4dgxCVggFLIF&#10;xyIn8D2hdSgeo+JS6oAXwqExsf0NZLNQVCJNYnSL4fYYpYR8js1EIIiuMxPleIh4YpUkj+GK3Ucx&#10;bA6GQJYYlqTBpaKjhvhTaSG1rN1eVao6IuUkDojGQMtIEzgkxFxYWGQZal/8DxW6UjOFTgRNVR4e&#10;n+qacrbwAOUwmgKhRFsAEIyIuyQyDOvCYxh05QogJa2UAcPxAZm0Td6Lme49ZiTqV0PZ4mzjeKvZ&#10;hdFHBJQATrIslEhIJGIA0I11ClgAV07hmVAtrCnmRGC4sjbBmNDAYmlQA/tJmXAuWk3FMsV+ACVY&#10;bdADcmMSBTiTZlAPkufAUtIz5YgSKrzj2QZkE05BmSDBTCluY0TJJ13hAkEy5iQ7FTJYcbIUiV7O&#10;c0+hLtzAImFuScAqMJ3IIGCrcoCXlORLOF+MJk2MVBGlymJhmUi8tmmf27yv7GFV89FcfjSQEUVP&#10;bUEx1c0rA148PsQjdhJDQhvCSqAiJkMOMsXDkvnKrKQ2rCqWhNjEsKH4GSwiKbHaglntSz/SQGYM&#10;XSC82KFwIKsjvCMZiFTJwNCQUggSDVDA6+INYeZJ7JLUFx27l45f6DOGTmGYeu00givxGYVALDye&#10;/pPPKCkZv3RNKb4GfeJxwVQyDibLqEUMQlsf4klhmQe8KzkMnhQ8qFLIIUlRGDMPp2df+JEKIWXE&#10;VvVoGoWldqyUayAOT5hHmDuAjbhFKAoph52sVk4sG6kGy8lCIrokTWAokPzk4dQg+iXgzLAwk3E+&#10;4HqWTPLFaxQTWEIfsrBq8iJOoT957I1BHvSRxHdIE9dRZNl/b+3NcMr4EoyhDMYgZQTaoj9JW7Lz&#10;INsI8HX4tXSD3a+7WEcMhY0uuEGGIGVQ/SZVJM22lUoTz1VDI+8FpYSAYVgI5gx6xHTCRA+MerG0&#10;WDoYm32qR7dcFk6yxPWV6Ad+rkqb4iHKw4J4jHxPqCd0ZFDpXtCMZtM0PgWuNxscmHuoCuFjRRA0&#10;nOeRVrMjTwKQ5KFXKIP40pitaEGf9SSNRUlwh7SsvaqDTyUCQfIkuEoZFEjQhoX4lzS2CV+r/dmw&#10;Ct4BBiNeHZ6DiCjRQ+wNEVVS4pVIuBKSiEqpECXTMwoy9X3AAmWuQAhqCGSyuBINkaJoGHZgFWeE&#10;+oUcCTjjwfiQUfSzskD4W6xmkfeYwyJMpHfJEo9SskCYtChZDrpOtocC6UgbtowZKgQukUTZZQy4&#10;dzLGAJImlpKiwNOoyVFjfMphHpLTZd4SFxJ+grMR9gE8JHKE/SB5EsyUopTD9w7KMUOSpFRSgVGl&#10;4XKqENoMJvWsDFEi1AZ1xNKRSZpipInZDwEELnuLTPJEI8m6qUgQLqloftJ4S6qOjduu0hKlUkuH&#10;mcUutaqjQkUG01ON0rjYYOKhkWabOcATA2GHMhiImKuSli1UBs+GJeh4Sj+fzAs6CU1CDmMJcJKQ&#10;4MyLFReAyKpLDFCyTJZHSosvizyXLHYXA9dWACJ2HezM11iV6vswWiXS0RGlDwIkMsKnbHmLEaAp&#10;r0siFCJ/RMawJkILymhid0ke6l6m5EuvpJEVSkTCObC12MkhOaiDogmAJV60DJY8W0SzlPMkGoLN&#10;qgXeo+y1MWVC2kxC4khQULqOkOEZgTDoNXAfBjQUA4FtXD1BLaaL2LSBY8BkPudQE/oWr0Bogcih&#10;f0mIRU8K0pF65nU4kIQcV4QZ3yNsScnBBlKeBAoR10gENWTkYOCDyD6mRFUQLsyUeDFloSIiOLRr&#10;hB1DV1iMVJmdZD3zfiULN9xDZGNbOjSFghTDFqWpiXf/ggrSPezHngBOBPF9DeZgXYQ4svkh8myf&#10;J7sdFusjac4ByN4A50H4JL3nG3YlMcolDzDiKGPZ6TAXaYxLjHhxtRmDBNehpXQu7+kRnSZHjHl8&#10;DPboJYygjpGAMCECQYWAlQmbi/DHg5FDATJTKsiOtuTASZJDOB67XQUWsKM5kyKuBTYTxih98wmU&#10;xBBFLCt3SwYheSyJZIlBqaiKzwaBxXgAMyoH903GjoGxT0tkR9JCDRkTYyUFV0lK5kFtHL+wC9mm&#10;V72CMtUgFgsKKcgLeyWL0zFBlnySlkVT1VBXpDGfhJ7oL7AiLbORYUjEWWiO0SAb5wQ/Rb6zGPSI&#10;scacZAVsdKwaC7SWKC/oslxxpTDmXUmLiy5bneKTqc0JtrsChsbs5ZSOmq0vQWWcR1rDrMf7NNA4&#10;CFP2H5/S0g1ajt0x6uzLAGbZlJO0JYKEEVm0L2lGEMBBXBsAA+U4HYBuJbYo0TVZPdkwNfge9SDz&#10;l9MT0g2b8tglAS5ln5S9KfzbJ9xGsS11aBy5Ir3IVpWgXY40uIbkCV6Aolg9Is6R3BwXkIMtIugl&#10;QAhLqelhLyvj2hAJS4tKHogZJSqXBMIl1OrAQZM2sRDYBWT4Yr+K4GEWvAUpQ+aT78O0NG+KRYLo&#10;3OfJuQixLhkBhEB0Im1EWgiKA+6QHDnJgd6AJ5U1x1YkY4Zx8YhVDV9cS0bBeqtJKItPfCkR/6LV&#10;ERmqjIg02mWNOAmhDAdkc6DoyGNg8Cw8LdtzrLMuJ2AkraE0BAvCEvu0mg14QR3us/CSEEkUYcIm&#10;avHleqgVwk5CYEhUlQArdtzzqCpbmhwvY8l5ioFhB+IKiIoZtM+DLq749yKe2NHjuAkRowBHoT33&#10;T1ZUhSjFAPyngBKOVTuULLbaUpDR7Reb41XiSYkpDI/DLQQQ8JdZbBVmxbAKi8piG4gOFhuyy1oT&#10;zUWgSy0wwlrj8PN1mJbJ8qIwUS21/qoM3MUCYe1iCYjVABbk2JboKUwuqYEkZPNmL8xZRdGcYEEC&#10;+jYDgO0kFfrmEmBEGzEdZLyIHorAxjJbpZGQ/kpYoY84FIKdDp3E7Qw0qmxoykSQJyKVEbDC8cKR&#10;LLeIeC2UWCJW1XQwdsSWoFOxkOXYDIoX2IfLFV0+qYOhJfvWSCkx9YQjYXhsCBGZGBEsFJXZMSDN&#10;HxZLRSvwQbDgklY905Mm+icswzvkWDkydgrDzPyvmgu1qbLDFQTkIAlEUZEK1lU8jJCKkD70M4TK&#10;cvoQ/rHZaBR+8pV/LXsvYtzAf5/hr1c8GOXRCBdH+DwqBz4nK6LyJCpvXgmkF+Lqfyg7896oknRP&#10;3z9GI1VJ9R1c7EuB0yuY3RgDZjWYArMYY3DaGLzbzPRVq6X54KO58zy/c06SJzK7uq/ULSrCJ/Z3&#10;+b1LROIl+CnIBsRcKQcHBWVLlnoKbA/7iQKBB2cQSCgoUkvjAyJyTmKYwc78sWIuBC5aAnlX+8l0&#10;61jG2gq1QsfJaUsVrMyUOpEefgILDlNYhU6Du1sqb6hWxCMkuSFT0JpEq0I4hs8p9lNn1oiDE+3m&#10;XK6A6Pm39r2No+bR1D/dkqgj5girGfmTsKETQ/nUsE1ZoPEFdDSqxqChgRuX70f9W5FhB7bq51bK&#10;2LAk9My+U22v8IumB6aKo9I5o7pK+6JGXEiNMC5ioTXX9PdvuBTxWZC0VakQ5GKWiNrQlEGtoEbT&#10;Nw8CxtrB1WvWCbw2pbpFKHVMMYLbsFxpQXkKYOEE4S/kHXUIAHa56iZuRmSdkA2t4CTpC9mN4qOu&#10;g2p0KKPVepVBJyoxjEr2VwsDgJPFq7wUipgO5u1k+cVKrKuNKxJqxiaRHuBUYEGtcRQUgIHUscN+&#10;TqY1QQLqQOCYJFWd7Af5oz1mjNHmO+URolHfnDHTpk6npAYAMiFVDKuMcwihU1PXPxXr6lnS2dgU&#10;xAcBkHpXJ+pWdp5VMwh2vwZyA78DsjDcquNRYKLNHRx/Sz0h9tHMFur0gGZwqvQ5UBXnUtXd1cSh&#10;HUJXdV3Xmol1zSRbNoDUgroTN6hgPGb2kEASRXGESh6xXJXYAc/OdHasLz8weyDzksHtAm0LlddV&#10;6hxrWANqSgBizM/jbtsNdjrEtoAUe+ZHFtW2TtqWS2tVdrgRuwIxGLBeuTTA75q2qQFNZZpCfGcO&#10;0zaGQct6yEcD1kXL8ujZJdmdQctliHmD96Y3M0dgtvw4FwaTWw06AMB4NP5gF1I5VXCWX6LNIWP1&#10;sZOqqIc60GPAc/Ly8h1NzeUEUENFFUXRHUEtpBBNjUHV35FC7KZUi6zrWlOxriYfsBKuM7CLmqqK&#10;YFCFR4eRrKp9StYlugWOMdXEHqAznDjIHI1NZE1dh6mMrKCupl0+S7q/NI5uqybJqAQIHSKIPZNs&#10;z6Rvjrgp4kVEAIHrKpGI/5nMOcRxXYdxjjsKCYCUM8yJ92EqFgaLMLXBozQ4ZGoi32AdJ1UBVAyT&#10;wgDMH7fHQG6IvAN94/aD1BMCQPiDJIWy2Gf6KDU0Ik8yBl8Sv+ALjwtzAzyrXrM4bVlPmPC1Ljst&#10;hu+Yc9TUMT1mjhMVytAYQaiRhsck8CU1mXAsm0xV6uxH9wcGgUuiLOiiiIVCQa+bY/CfeIxiRSGf&#10;MbCA/CSQ1tsXn31ri22DZ4UsNraHrcaGrTSRySSeuXiW9fBNR7xPGedfPFGEsFJOumK2XT0AdbLO&#10;pAsldIDOctuTTqRwh32w8PpTjthuvsDTw2yFzIp8RlVUlTPLCtlZTWh2aVpYKbvprZVXmjrKBKur&#10;b9AnHl8r9cd+GLOVUsPut1NuOPqBtBzIw5xAZI5pxEAE7AzSNvRswwyCBGOtOAO5MVFZ5rAsdBKH&#10;IQnmsLqbwCZB67hXElgZH0NLUJ7wSoZTow3wiG/AdmwGo0CUOuBwFXC09CBlMYh+pawFitGXQR0x&#10;hqhHwiFVmTQRm3ChBfoNhVUowbpQUl1n2ZPONzrpKEMAKdaeWlhOTEYVy67YKRldfOlJSPP9J5OZ&#10;wewqfiMn5vF5WmCHdq4ftNbKBdR1ANOxjf35guER6wIehH7ZaREm9vGEcVf/iv6s9oRe1NY6NkXV&#10;bCMuVGgMXTKO1GMWrZll4+m1P7fJ2XIY7fwnVQDGM77VKj+KQxrIoUIFSyC6ajTH4zHiPDCcuPRT&#10;eZV+RgccWfg8JITQF2hQTtoPy6SbCWWPjid8WA4DqmYYgH2RFmvegbzXy5yVj9HOvcxaupLUNFYb&#10;meNcjHrxDWBFxYZ0ZCdxUHTMUmIWRg51r+rgzsb1O1wzU50pnIRe70n0c5yREDOimZgVU2cIs8g5&#10;sY6h2Xr3SXzJuaPU4vWYANfwCcoA2FUcTpowswkIG+4hp7ACCwxFZDXpBhMqy+wK82QqiLRMn6Bh&#10;nOpcuKgYiCWRS8NO4sk0nYpt47doEHu69hBzlMcr+aRXLSPjHtEXgMhK+D9GFl+ywAoi4pOmBMsI&#10;29MCr6aMTlUwJNksVUBV6xwQOKH3y79arhtMIKx7dX7jrZF8U/VRxmyh9SvuMsKESXN+Rg0okf3D&#10;fhab5RgSEheI4jBCNhtsKNLw+lPX5AdGb6e3IUdb6W/6G1A4WPW9DDmIyzQ36zoGTzQOZUEU4LQT&#10;HK7D23q+xAEFVnAxpbIrleGAthzUpm1lO0whQ10a5QhBjKWIySlcFSnrzVNsskT/XEtzaiB4K6B3&#10;eYOKvsSCpkaXLh+BOiKvk1LqWMMFfqET2hpDi2JAp2jIKIghjUmoXmLSiW1ZY49yX9pCQ6+wDR9g&#10;34SnsQWCIAwtNRXIUD/BsRBdxnWFikCxbexzkAt0Pvzkk5KLBvms5MSSUxGpQ7iZ4fGUC05Fnwis&#10;acAQZXNrlG9cV1SA9XIl+aSVT0kZex8hwYSSb4nwQMVBqYjPijt1aiJOmpxNoGJ/Sid7MpD1CZxB&#10;P0IjYlWki+xEXTt9DyDZSu9TAgWbIco8FsVYOz+wTB8cAGYD4G0Q3LUAYIZBoruHzJX0iABASDI8&#10;C6IHAPL3djjO1XkStEBDpwWuhqqsN8O/96/eUXIUED5HkXxTdyR1UJP6BXoLobU1jlWlUiqVlhK9&#10;VGzWlXmoZZ4quANd2GSyOkp/rqvldi4s3/bN3zVpl4r04Hq0JnEhsJEXpxi7nXlX2ggufsCOKMyM&#10;QTtEXzeyFNFBygQiRI5C+ylvgAbDkO8AOi7RM9s0gOPYh36sxyG3sSCHVaBFj6/AkyXeHIJJS9xa&#10;4toh0LcQlaUgreZgZpqnM0wa9wlsSYtPSpFeivxBO6205QpbrzzrilC4P4AKAWp0/skVekBrCwpL&#10;ItThikEwox08EnARsR4wENoKITcUJonuWkiqBFpDwZgOIHrFaxH0RcpARgWU4IqgyxJyO/RPUO48&#10;NWvpIZC9XItbUFpMro86Bky76vIXAKO24hM4HwZjBqBOGwih69Bh4ibkU8YdAqVKqDUEjpWQrYXn&#10;BlWdvrNCHZbqsqdP61n9zCWsFWyfUq5rSrVdqvVB1V+anKVJOsRs3eAcCsMmZwOs99IL8c5cfuSb&#10;MVEwZfJ9aqwNytB1DILPokojpW3DKLf7rBxbWDXEFvppMGUj6MbrqY1JJUJvmVzF7O2YRaHA+9Gp&#10;a1Knk5Wk3oJc43TgliUGo+gU1DpMb1lX6rZC9w1qxwH9WejXAR3MzFruEAi431nisWrY9rtTcP+Y&#10;WkwdAAPichdEn+pmTYdB15dipN85VvrOhmHzQfxe4vv+TXbrDaL2e1MiyFBmvizBJDHEgBo6oRUY&#10;+ZbyEAsdIdK24llYv5X/T8RSKbpyc7xPtA2KP9CdWUU9e7W0Z/sN3pD5MIgCZbWBTLBNH16QklMH&#10;C3GcnFGFTgHPotMqfix9DqDVfkALrinx7iAm1jfQbwVz7C0reYhxiKQtJW8pmQf8XRxQyyfGIbZc&#10;ZgUd1GxpaDvRcaPV+I4lD2JHZCvgME8diAa8jZnBBgF5QPWY/EicuNgxpO3IeL3OTqPwvPhBOgL+&#10;7YTHJWpaokzZWTe8yelhk/uzfph8KyloWOKQl8TxsVbz0D3CLpmsl5AJE2qHVJzX8MBLX3QmZEBc&#10;k7AS3SDJiGQSjGYnqm7NLByWNzaQW1bkng3L4RnI8wE2tPKAOCGCgv2pQmU2Ec6kVraRbi5RF/TS&#10;y0hCI4wlL0j3gHk3AGefqghNYTi0o7nuEjWE+RJqxUv+M7Ro1rReU0Qzr7XEZ4uwJ3M4aaJ5AYDz&#10;HsOmtBejt2geyUJzhayLscRmQKPkvpFkLAQwmaE240h1wMlo0kW8kua9YRR6qhUllpTZzNTrN67X&#10;YKrU2o4Te6Cs+IrOE77ypgNFrlhWxfCzIcEyRYhNaqURmViO6aQkTJqRpKdJBcjvS0UiNR2Rz9nX&#10;N2JIymOjERt5tIht7Z+sC4CyeJGo8vrgAtP52uf1KTNEwozqTWbfZIgMZJkAdaRdUWGduVemArTS&#10;BAYYseTVkpcHub2UB6W8GHZy5emWpz9IHwUBFeRFXvIAARY0Gij0k4RLKm/oCcAra9QhN74akmPQ&#10;f4yhMBBKcdQlKQwllyL7pp2dAzjUiO/L39FjFLbUzmzn/gCT+hODyrwhM5j684pKygotTiBq2B9D&#10;HqIB3GRT0jZukQ4KsZUR0pf/EZ4rZUopc4bJpQ50CUJls2EBgSrPAqTYESBZHsKVbc4tGBvhM5Ah&#10;0mK5+qyGnOjAqQ9KQDFfK+tFuWaO7V+Yjaok/VxoEsBg+JflIkD/dey/pcpKTTckjdZU2yYQn3Ra&#10;wiIq/MTqOU5D9/pHU6beIx8ezsdD55zJ0IXaohGJv+f1FOvUiAjvSiEOV4alwiwVamtTnMfGwFSy&#10;VcWM66mQda7icHqsjm8q9GE5U2tN/5+skgHRZHlMTI+tOayOGPHO4vWcEbIQvXMLOdFnEnkIrJFc&#10;aNAeF2PK9g6SJ9EKB09dZ5jLDcThM0kutMYuCbaxDoBD1b57AdJkCcB4bHcgJqofVcG3eUPM7BSD&#10;M2bqYeM7jldCDGGFcpyDVhHHyQ7Ar8aVCRshBYAaY/VNK+UYQR7qWKMJrwRVeNyOsqnvybPCvKNL&#10;kg1868dh/MaACX8H3FXfqNUsm/uWPmhCjhIJ1VUTqLuDvMQgJdwq6QBhWZ04TDOi3GmHMRmCtSNs&#10;YB9EDNm8zWt9jtA/Kw9mYObFyoatvtigcv/wQQ/ucXkOxTkNO8uB8y7oYRjNlHRV0t2wHRvY1WLX&#10;hx0MO1meXXm2/TvdHAzD8w4BB4fCMQ8irKEfnkg+rJE4ocauTyKZ/6DDobfMumxfsAbPNiZnIt9g&#10;53kJCU4h8xuHPeLbDGZsYiKQFVjhVHh8ELUHN/mUDVmshAMg3UhfyvGmMjW4oXk0lJNNoo6cIWJm&#10;KrkQJWtMA4IgjuppK1jD7ICQOZwtOhWHGLCth5MzSNZMuYMukTOIQ1ZNmJqXZiR970jQhksIcAbl&#10;BH1hZnMnLM80sQmCOV7TAwkTr0B3073LshxtIoHBmU05U2M5kcDNN7p2TLpyHNwOLD23DS0byUob&#10;pslzUJkvyROwHsFB+032WFiwdaK2CQv6kB59Ilp47U125HoGQBq64aoDEqFhSq65XFXKMPYVpIsU&#10;4V0XHwrkqAiVEaVmt+F+iibxJUMtaZUssTkp7JVx323imzwDNqycWJ4xMmUC0/Qbr8jQhqs4BAU4&#10;BvbUhCduBGJ6MGyeXfAmDd6jtHFqIH6/8ZURNQffcVkzY5PMjb9KdwvUQr9kHJH1D6XxNIlLBAhV&#10;wtDAu2nX1OWmNuWOCRGUk/VIsrmRGchcNsrIWiLQONb3NPRoCAOXBwfAv154oYxHhjItBSu2warD&#10;wQtBaQPDLpZzF4WN9YEe2mBNh+ax6nrWVQc76n/8n//4jzP/8/R//L//+r//JWFgQ2QMHiOK9gDK&#10;cRLQnimp8ozlep4+v9qr45ucDN/wPEIuCmL0wneuvOYZvkGhwRzUmb5FWevFctJSLRtshF51EdbD&#10;VFOHKEwnZSlASZbKoZkxbFkJw9JzBzhtqPP9PqRPHjCgW3AMUzHAz8FTRqjRRn9lHYtzaK/8sO1k&#10;ROQwebOJYyBqAxsU1Osof6GAykmF2MuJs6c5k2ZhQ9debk+5fcO2uDyG8pgGjxLSah035KKJzTk0&#10;5DBAPiWJlSTIFgyQKXVtUi5JfZAZSnYZZKdBlivZsmTbgrVDMYUIqNm9LSZKMUJ5mKj5S/GEiBkQ&#10;aQNSry0U23IzswWp9dNmSbrDybvNAiWLDGEjCRyZh7iO2Oa+VmWAKC8V8co0UTxl3sJCDgLeELOI&#10;Wy6tkG+oGAT6ZsaIcN9yoS4YgG9I068kv5rQcp6bQgNqQaaNXgHaI4KJTuVmZBQIkX+VJqPiCER2&#10;UjZppTlGUiKs6ygrG6ntowDU4Yurc7OBEdx0to6HRiPJEaVpl1c9kNI4vEjXAP70tEjSeSK5yYZC&#10;IoDwEamu0kxLinkZmzKTrqeDgZr3WPB0q6PhERIGEavwxgwAnzLPaSPL6MqnPlwCdaky5MqqKOL9&#10;j9qPiqSMf77C9cKLugmPZFGHqPLSkWwWTxs40mdmEW0Vy9fl7BSs5/UE2jTfGFY09OLMaILLHDcg&#10;Za8J1k1mpvV6OYwCHpCU65+QgcFLy3q4lN4qrrRp6hByE7gV3aUJzh0Ug6anDU4Xb1SLaozr1ePk&#10;jWfqkmDvXHi6wW9wUWc5qFKUBozhCxF1m7zcicSvXobnElsSxlg6F28ctzMGbGDnCVTXKl5PI948&#10;tQAiUxHPvCPx83R4SfqOU8l8Vol0BDRU/2J3iaowRsZ4pPon4tFrqAmISUBeSBAPVRmLOjBplbhP&#10;3Ri33f0Ob0lSAOPGlIizrwkcQ2na0Kw/69W0Mjikyej6pDA0JuUAV/L7eKGJtbDPzeu3elyJIEWj&#10;pY2whX1E4/GGD2eDPMNWjDvFwGDGgbVBtMHxsCVbQrYsxwff6J2X86UIBIIB5rSoT4m6JC/Qa1B+&#10;Tk9QB1f7TGNTThsoJtRn2+obrvbRL2VfHaQN8ChUE1xbt+FZRihHgAbr8g0vjmRquU9PmUNCh2ne&#10;cwr13KDgtOEZaE4cqpwW1uDbyvtOlKfYNa2WxgL2G0OK8Kj5dY7jQ+vuWvU+ghYrEAac0Ht6x7HF&#10;L9SRicnOGtSpcC4PBMUzBSqLSCIzsdppKSNAka1NwhPE431KTh11gNkCpyTIiLhr4rG6Fp0vlBPh&#10;MKych7o0eWou5pu8CU8bbnYSi4IzJAIIUtjPMP006679Bc4pJyXOsYdi4u2FAcLKxZcbNLCBwze5&#10;fRDlQf2TwywOvE0Qw4hmkLBKwhtGnCUBlwQ+yAQlo5SMNITXhrBjP7cOY+iS6UuhMExwlMJlUPiQ&#10;2dIWUMaRjMU0QgyqaAu5QhBKaAXtqbxL6hwkXm7HRXT2E/hfM8UQRpLEGZ2gC+IRK05fQkPLqcmz&#10;QpkQetO7KbqLvKWfOp0CsBC6xyedWTrujHAl1iJSxlQ1zEG2ggy1Wpcic/MmH9IpEs47J6hjvtGN&#10;hvjmweKI9zGzxGvhRZ4C3Yq6FETQgwIQIZPngimTo4UAROU1spgRvcKMPONiS5pwtSIyspJLQiJ9&#10;Cnb1s405HIjexr6eArlQjB8IxmwIN+VMDImo7un7BlVetdFApQ23GxgFXaT7sW6Ti4DU5XW6LLiW&#10;5rmcxgb4qo3Su7kL6TemxFOHSx6Jr29IHxN6EsnFMKR7U0QYKijrYczdsIprspWOQJZSnuSdqqpM&#10;T5W8b1rw6kIgWdwU9uqNRcQ982ELAT/xCMkTtcZjHuJeNYB3dzh/bPnAY64OJlqIS4S/o5t7F6kV&#10;s9HePuMhlZulx+nHXqVcuSd4vqMagxq8xmEnnNfQGCdqEIAW3MNmTO0kNBpiPG4FF08d8JtR0G7E&#10;UDOKERwJvApitujdJv8teKMTzle32E2TG+SXpsrgIenX8TDHxYyvHW1pekg8OfreLTsmHlHivzjB&#10;6rrk9ic3oOqjKdfDZGWm/1exUwBpssHSBZ5FmAq3YD1MU7aNvlyn0tQ1UxWv20dT7hum2o0R7kLD&#10;6yOX+3xZph55lZTt50cHKquoV2fKJfAJDz3X3AMcAgaUL16JEOz3nBsCH0RHU4fdkV9GEVzYR69c&#10;j+NCenVIIq+RQaHpw/RQnYvNOE05G1bPpanrzbXuo1fuGyerH/6rD+XnEZX4TYxDN1sSwWidYgz8&#10;5m0HUq063peEU4i4QJHsfS5OsZ1e0ainyhUROB/Ur28Gd21Hsy/4q+KmZht5t61GqTDnlHJNjCZM&#10;RUTSqNcHGA6HHX1knFo0JJUxXMtcstUkmDB/54pwgUk065rl1DtffcIpwacaDGRD0gX2NxJOOJlh&#10;cGz7xH+aZCa5T9XRVkIXMFPK2lkBdVlMVaw3oF5w84lOS/YDF3d6aPasb5DetmYeCINm2zNPRimO&#10;xomVR+hxUYdLDVlXU8HPuggNfu8lfbNkjlDK8Qh1j6EHmR6xo8qAg/KBxFkktiPijTiZb5lDfbBa&#10;36pTrvbJTELUTvMJJ6jUZQ/SA7oNjdc/BnuPAkUgZh45Pq6HRwnnd2k4P8qB2OHQ+vyqb1BIvkDR&#10;60Nu8/wySkxETNP6+JwGdMXbJBBFPUvK4O2kTja0SLk68WaxvW+yGaHN9NFsWDVM3UZXr5uaiRDw&#10;y0GEb5gomWvFwfyzAwzL/rv+eAhJG4vDxtquRFhTJRjBw8xS0GNIpwpRIFigDtBEH8BgJ9nSpooN&#10;ncC8gr3TvinWI2RD6y9UX5XsSnuImSu3UZUZoinbpJlFU9dMsu6iKfYNUsltDfSRMjLI7gMYEcLw&#10;nxglkssMJJfJhnijT4Ujj4qKtCwpk8uERFIk1BKHUc0sUkhpolME39MFqFd0QAzKFHrOM3e4s4xg&#10;LfYblDABCnRZPo5EmR+pYhTssaBIZmaqatqAKP0FGSGfWZho9FxzA0mg2GnDHvjeneUGvwUpIC+o&#10;SzQ3chjYzA0K63gOEwYEb8jM9Nupc5EI82Sc4MWMDc2j4/zGp+JpUhTxVUCxsDBbVTfIg3BEbJO7&#10;xNwEUnyR1yyNoEFTLNeVpAHiUyBLFbccUFzMuNpDfseJEZmcbgn2OKIhTRALedkMXcpJ8Am+sSCQ&#10;CnkrbUWaEIPosW6SO58iTX3ctMnTuZw29xE4B0btmLtldhkeyrShLk9wMVmuC/gNNyRCNZVtznG7&#10;X7Tpea1CApxn6tRTfGMwyLJPGTpuHHd1uZ4bibSQTfMN1Cno5R9/JK4kVptI2xswRTGD0HE5y8FV&#10;DK603A1OO5cmf+7WsB0td704lMFzK462PPkhxFGQD+hNuNsQFzeZBsmvINCyOITCSy4ouSS/7NZw&#10;Uk6s4Lhw1yBXtrl2GGeX3F9KhyECpJQxhQgaJqUGJVkp6VrSMCssaJBRWiQ6nIxLUiey3GaFkl2k&#10;Y9iKM4oIjMM1RIzbMEEVp1FJUqBVxGZH+8t7fzo0pQRZM1PGcRtDB/GWx26wzX1CgIOLax4xmVgw&#10;ZRIfa7FgqEkED2bzGc5aTFY5O9SZo1PX5RVwpkowQnA9Ub8sxm2OKCzCFwzltjTwB4HlT8FQx9tP&#10;AeTQbkQf8gy21u9ceQdBvT37rvLKsexaQpPLBsEjGfKgsjmUiAbKCY3Xy44BgJbJ88RuJyYp8rKx&#10;P8AsKeNaqPAMn0wl5ogC4FkjBZtv+WHzkI8ImINN9f4rP5tAuHXG65Gf+Y0Xu9CaRH7ycyTsCJts&#10;yNiyv8uVmYlZteaRx3meHE2q37Mnc5uyxnQFx83ayCeadrgs6BbvOrAJ2Gssg3IeKaGcn8WrhwG6&#10;o6hz77ISuZoZlvWjN6RaFdOCIzHBovlCi70ZBNeJQDoPc4kIIOA0oXV+10M9xnJR6QYu2KJEwpHR&#10;PLyMCPc1SDBkmnBoPnzPSfDzj5lX0pFAB0D5bHOL7m1TYZZ/M7CQWxZQHRiTt47qh25RjexgbCAZ&#10;lpsXcdELSTwvkoxI7EJj+x5VRQ3cayW4FR4AxibPjMvMgQ68PRDYGQMfiMjV7orXgKL4tGL5EsrN&#10;JVrjRJoMoVto0Wd2KSfYVm8HkUP0PDLP33biXIzq4ZPW902pipHV5bRgLZ6g3gxvXYQRhQPeLMHb&#10;42NdEERcfo7MGqQPryBSTNAo3UCyPn5AHdn3adIuQ7Lx7fB34Gd1dkxH97ptRCOcb+SD5QobcpU9&#10;f86FogyD6ZPH+MWL8L0ODR8RUm9IOWxz0vaQB0FrtqEuiI66BCBNASNzQ8QIRee0Ki4jLKsPMW3g&#10;SpkV8aLzgwPOM+IQgYdDDyRYxtdnWlLTwIs6cW8hvHy4Iw+roW4NPtkD9O/fU04b2DmPBlEn9nfr&#10;+Y5oab7jVy3jXtERycBX9WuW1Gg3fwHBy1GV+gMzY6mtmQ9Z3MDyW5ujX1Up1d6/9h6XZzDsnIqz&#10;hP1bZw15DNJDQTIlRQ2jun9FqcOpu8UAJX8UPOSplLxW81U/NyIdWrw6hJ8RAbyc8ZPnB0XCoNSA&#10;VFqSpZQ8Q4RTKb9K+YZ0N6LcyMAQL3X9hFnSbUHbNb23eMAtkXhJPEzw1e41KUKlCC49y3Agdgtv&#10;XXAqOqRlWoIbYUFvqCBik82a/nE1k+irMKhkKkTmM0bKEx8LJYPRBARlo+ovTbD2I0ORfvI++4vf&#10;kG6RkB3lJzSY3+8RRaO1bQMd5re2+Sb5ksrYDvIKXy9+SjQbRKdfnb9Hw6UNROfD9dRhi1fJEorR&#10;vOxa9xMKUY5FYCc1AE2d3x9gBWlGk3jKKSd3ou7aByuDwCpljmaL/ZlsUGajTmdPiEPXyERDUrkr&#10;nMAodAGR3ZTz0w5CWbri7/zmc081Vz/R4jnjKkTw8itnlcnaqQUxznyBWJINsrk/szhCkV6ZNO6J&#10;oAiuoFxBAs6ldgIhWckpwSwDt/lciGWjw5Tj5qDMw//5e5JSM4yxe5GUniK+pdv8kCmi1k9p0pPE&#10;zWrsRsOZT3CkId/Zz4ReOB6T13pysy5nGHbDd40BcEEWtbQmSZ+hOWrz7hDPAUV4LwTbFGP3OhNO&#10;Nb2414bXmWxuTkP7CaWzQPFyyQu2+W/hFQ4zv+iDDz5SOUBfsYjbHZ+lwRI+SZien/9IvIUyXik8&#10;gGAm3ruqiFzMDwOocHxsDd7pmEAMKM/vr3Bk6QpnkumeWRoQDD9h7oLogoREOqT56arNm0CgOf3v&#10;+tR1C9kEeo6jgCwa8C0AhVHMH/L2EA5FWsZ/UBdtgd+Q28bVBTW/4CC9nskXoCq8hvAtmDZlGDqD&#10;2LmPyvANOR15QpgcElyQpmEBHf257aTuoIarQ/LXrPiQ4YM/yaXPT0vryjEXlXLHNwGZPdc+Kv1v&#10;5rHJLmZJm0SdMnsNZYUUbJNL6py3nhbXQl0CSv72ifcLaMNFJh4Kw/DVYiBBH1srb1Tgnq8Ww5OG&#10;AXaEUCIRLGsA4a/lVWze9kZ0+9OP+GoTiMo49GvkBAGVuLAvDvqjnkiRXB4wzymytS7bhrr8AFTz&#10;DZuVH1QUqgFzyBPi3dGI1uQL5WggbX77VRnXmIZZHlGgUKRmR8xLoTkw0jbIUhzucVcnGzsQEKPB&#10;ZzhMICup2TZ/gXdw7MVCwH8Z4BrixyGXHAhOxsi5IUN/1s9pmeKD+zuXOzh9Z5eVAGzJtou0NqrI&#10;ZpC8FIke2crrnkj+oOxYqraBZpCZ1EHeJnlwmDk0poIdwjvxaA3OBS87PzhSKR9pRA8bSfk5B+gB&#10;ocdZIpWUKhBmFA2s3HsF3oWhBiEZ3sCA/tEdvrODzOM5+bjZW+WspvxGuxfTCFJNjJw+SKqCxQ2l&#10;1GLK89Ws87WAhnWgSPgTYqt+hJjcQSO0KuesXwsc7texnyRehLzcbkIZErYZRGaUSDIx6M4B2d7c&#10;f8V3wE+u0iu0K595+D6uhsTgyk6Ns+UvX1RFqHiBRrlkUB/ehFXCf62y4wx8g9xLuMsjZy4sPC5M&#10;qId3jyo+y+aAP+iXhyGCHfjhiFAPzmjkot7ovnI9TqsOAchmVXPtEIF1N1XNrIc3/WpnBDJkHAHK&#10;HgRgGLRy7bzDjVmbuBf8RjojzIWUqvYNM9NrCQg0vLX8BBCywG41F4FkkA33NSJoo+RyOjpx3Vo+&#10;FQpBeknHV6TRu8TJAwiRaB0I3ibUhQnYHZIjkXqyqhAJkeu1lKZNNBbGYtooGdES/rAUBMwnaOuE&#10;pklipSwKgr4RuHoG0kJshi3vm2PeJEGeZW3KM23Cuomhpw4cWU8M3YOcQct6u5nLp5WtITRhNGk3&#10;bi1FJWXbwOQgHiANk/f1V0gtjm651dfcBVYd/UTwgMaQbZBF+dZAbtwkbIj3bJhq9aNQ/J2JQ7TN&#10;24m0yA8ssUDf3rcoK9CgQ6hP2aaHhmJEdMaQa/D8I855Oygkn8sJBiS9HFMKNNtE/g0PFsMxgUBq&#10;coVarfy90IHEiFxyUv48TPABAnbYIq6qLXigixlx3gowX0tk+pOKmiHcEpiMCci/XJ/gX741nRja&#10;SP5wOa9mGRtRNC3l45RLBSXp9SuwoUquVISevqfVKMphypR+Wwq3VMjDlLaKvl+xl4p/GDgoAESB&#10;L4YAEMixH6LI2j05LDIZBnNKKFQgpUEsVaCtATDGYZaArcB0SskW5BsOC/uRo0K9H1hSHgY+BwBq&#10;G7+2IG7NrLEhe8BBadUPLCCHAfCh/DdJpwYoCIkWgFGQDICcNg4qYRLlFjU3hM5GVdFAVI8ZBlI5&#10;dbwBBI+Dob0Nxt6ilpMpy3NHyAv8AdpA5FMbPMsq9V0wY4YREXCAuVvmD3b4k7A9vFyXbYI+zhPq&#10;vW8U3yg5yrEPICUGi4L5eXVIAw3eQcHwT36WLrF3yDCKGv7kDNVjHfWQw3D7jawqKJPhfE8Ilm1+&#10;4SVJ4rKw2kNB26THUhd/HxvBxdO0qcqCTGW/behfDdMY39SBSxBm0fIIgrzyb8KR6eRoCxLF+Ts2&#10;mnlOzsxHwNVXahid6JTBdAhAmRI5ZxtEFxqGGw61hkEqg9LUMAmVs15+NyY2ddJre6esSdhoGJFZ&#10;ZYanjr0iA6+ywzW8IaY8rKfRLT7M2SAeE52oPWgBQExFC0nCoHvfmkQpYafUeAHxYq4nSqlWMWx3&#10;FkySBPAEHSXkYEPiUnQU6rwGwJ7xqAu9UgRM1Srakq4dNYYIoG4Q+19rNr+2B/GaWsKm6wEvadkm&#10;6qQOj2F0RoBpzS3EABHODxGcX5GLaBec9NW5TbE9xUZsFyRcIQjWLnNkm4o6IaZJ8xwZlAvpQmsc&#10;OsVek6JKJB03sVgG1FjOrFkCCh2wTn7ciN56hMyIcphT/bkm41two74MnTxZE/Qb26+u46bnFMae&#10;zmgeYwDbNeWazh2tV6c1IqvVfXAeQCRYrh6nKadNDdSbOn8Lx8cK0chVH025f5ymrplLA/abuRbr&#10;aXaC+cH5sY4S2XKdeYpfLA82NdrFBV2AF6AFAdURVDZlkQO43b6aOjwqRPnBdzhn+HkWCTQek2ac&#10;ppx1gu2N/zR1sA5XduKVSR9NGQHZG6dXV8+FvUkfzVybcZpys06oEZOOCyVmVnHy/AsJTPa/69I0&#10;babTvxVN3cAy/2IrettVb0UzpWacpty/FU1ducxeechWNFvebEUz12acptxsRVMPCxLkqB6T4rjY&#10;cmyJuo6XSJqYKdqDW85NuW/8po7xMQixfOs+GC8XvJpxmnLWCToTyzd13m9CFTZd1MXWgVdfsJmZ&#10;COosHTQTbQZpys0isXP+vSvUdMwr0M4gusdDR1Fjl8PXdR22GrIrxnd1XbYp1y4Ax+x9A09iMPe6&#10;QCSgi5pBqpLfowJim2p1+UGtvFSRNm+KfSP06vR9gHh6PdSzbMaoi81GoFR5aBrlSjPekI0gQwlU&#10;EXA801pBLHQyudzCehUSCzR3D63rw5uZr/KKfaIuZj+yacz4FWUSV4Ao6pDq7ymnDbAlxmj9TQNR&#10;mClyHZmDHS76dTj7sg1YI4liBvN8Y0OfgD/TFo8r3hz7yE8ZAKb0f6UNY3ufHBONPG4sGGEN/k30&#10;Ecko2anJK6IJfQngj8yNsW1P3cykmVEwqdeY0LeAJvY6vVclv1cZ5sco8ne9paoidC2PuqAlik22&#10;Rcy3fy11tFD7J1cTYGsBbHJrgUM3odyociOHbXaNGZsDEWf2H9jQQy0PviSMQdopyWuA/Ibs3sAO&#10;t/Z/8HyK8ytPt9jk5nwUNElU5lSRYNl7gFfSKOENaAo6HxdxIl+8RNLbkaoYSgLq+4pe/QVnQyAj&#10;LF9dqYWQBXIMlVspNkHM5RdlJHJ/RAsirwJZMBfZwhJ58Ljwt3dTQykrgaLQtXcROAllSNS1pwMn&#10;NfAXWqlZVnCsR4BekykOiRtSoxx3ZN8mpuzMsE3C1s03HEMyVJDX1fv7rAKHis4hfoKgigcwy9zF&#10;BMbq+eS0I9nwGXqPrtjiZuf/bflcAiTPaABEIc8CxBqA1JT7AVJT1wAk/tYCc0MAEvCx8pg2IAqB&#10;EiDW9NGU+8dp6pq51H30wFw9TlNuNmSDzUdueZR6W326JOQoieiBxd9PckyoLF4a/JXmGUAq4z5r&#10;zDbn1cWQF2ZM4qCaflVGcOwuSKcyHvDLeZEX0uldRIZ/KhFDHcZylR5S1HHAlasFC8scIc0YH5nB&#10;g5RnTBxbI1dfGKTNw3nIXi24yukcS5bVe38JPooLNU3wwvuiGVPA5c2/mH7xiQEdfY3FbVHk01XC&#10;vLZBHIdTGM4QA2SbcCFMQRpH5bWVPCnzxl/FDnRTmd1Im2RcFLtd7r7DVDIcNxlaBVbMz5s1//a9&#10;CNioXkgMVVVL8ApCVFUFOugV+9R7r45DinovQEgzhjqtiao1GKKuG0AIf4UiaqDRdFHNsxmkKvV2&#10;4N/FUvIqDmAJWIztRmC556e5pV9/WJbnNVHRHDJCw+jguPQBXUsQxg8cE2BpVrEkZEyYx4DYfw5Z&#10;YY2NhmsAL0gs2xnyCNKEurjTUS3JFzJoW9YBFSOJ+SYSk79X/aIFdRA4NE4DvUfSis5eivgKID09&#10;FLh0WU2y0NjpvNaQJkBjfzAHMsTfB5GgJaBUVhPjLrIZt17VPxKF0HhuPcDhfMFpe99eQvURF8p4&#10;QFPG0qqc7ewqMIw6xEIHiVrsclHsHRq3gv4F2bIB+X1IQhxmvNfHFcdK44fXA6sXT9eE6QC66XGk&#10;YfUYKsjy0T95TYoVaCjzReJjeLYrhxBlX5rQ063zp24TxwNaRucGTQiZBq/RQ7qIg1/5JD6sm4Be&#10;8TGw877hwMSSZq/P3S2nzPBVDJUu6yZxBPFJFXZjpl4tEvIZL2BY0SATI/BTeSCsEgBRlzwgRzEx&#10;Dh+SzhN3A0lAKcn1GYRxUf7sSO5U8kX1c5T6UDDZiy22xU8XSr8EkYjYUR1aogfPAqE2Y3SSOtwx&#10;lZGkf4ujMNsFzEkmHPoWnwcOFbuGQ5IvCrlOK3PZXo8JOR1YD0NVlzF0GtW8Zp2xKjl/gt6T7VDU&#10;MZFkuPLNFR+usA2fwrJk31c0Ch5IBF+YzEYJD0zVYG65eEGLnKjYQE9TJqsG4ziYdDQcPBd/Fd4d&#10;XZ8oNJJ0Aeh8plvPJq7LOC11uXtKOU8vAfzzr3+nd4rJTUwT4Jw3BtlE9BCsWWx0WbaNJ7QByjAc&#10;a3ADuWNatGdiCK6DS4pDyDOCeAgr05CFKZN0c/liF/uQsLrdYbvTPtgx90tpkzdwImyZLn3ys6Ic&#10;Ad/pWrWNdXl/0zokicdS1hEPiw+adkkN4O/EhukHesf/l2507OoudJpIDoSxr2Ywu9x4tUdUqwfa&#10;y+6g18oZiJJ3RYgX0nlZEcQk8mNXGpMnT91nGFEjjAFJxjgDn5HRR1ksjTSjTUWAbL47WreZ4mkM&#10;v5k2sb3c7bJsm/pgtBu9zsNwcat6MDz1TKg3AfMOSN7fHdWiBZsS+/dhynbZ3jiXjnngkot54O4x&#10;Ozoy5IqTIyqZ2ARepax+eVHPQ3KIMJplXTWbL8VAGhwzvkURW6Wm+F3n6ljHiOd0BPG07aDieJMX&#10;e7tSZV6q5mFSUFyCeGj5yknN1Ok2S+E5Ml8KhdU4U5YGWvSOrw7tqlidujUmycs6eHGyMBfr62AK&#10;GMMCLta6BCqRD3UVTbkdFydyXJp+Zl3/XjZ1/k5ZhoA6mjp+t6eu45U7xQ+EyESn8Blo7pPjxSYq&#10;nWqOLjfWfn4KyD4f8+nZe8/vdje3due2t7q7xwu737pfjrf2dq+NzO+uL65tduf2do/5w8iJ2YWx&#10;sfnFpRO//frjqHu4vvXleGR0bXd373jtuLvPhyNs0t7+f458393737sjf9/sHo90/9b98o+/7+/t&#10;j/D/f4xsbXS3j7q//farg9L9f2PIzcPu0fHeYfe3X3/+1/7m4RF9nXaWrw7Xtra7h1XXw9fT99nI&#10;0vHaYWtJ70fnn86NuMTVxXv3n64dfp/67f3os7Wd7tH+2pfuIkto//GfL+Kvx/nt1/ejc0uzI+9H&#10;OyMrK7/9ujKy3t1eZXW//Tq7vve5uzr74Onqwg5LGt0/Htn8W1M9t7e3/eo/97urc+xC/lTvb/OB&#10;7Xp/o9mXH4eHnFvO6WfPfx5vbR+NdA9G/t7dXfdE3MDe5v38rprBOjMohmnPY8gHvXm0/nb69Pzz&#10;++7Zwszq4uHW7vHW7ua9teM1qOC3X/spyg8Ou2vrq59/bGx0D0GK0yNHx7TYHNn/cdz35WeJ9rdf&#10;R9e2ZlaPvm/tr67T3W+//v23X3/Z4fj4x//8pd6GDaiDE2z3/fcRR9re2u2O/INB9vb3u8zml6rh&#10;P3r/9Qs0bqGq/+WX7t+2qnK1f/zhXLOu/wUv1Ms6zy7/ZaseP/z6yz9Gtvf2UI6/fNnuQph71QL+&#10;AWlwPhxU37Lb6+07nnIKYQJ2/PfFpUs510vA/REY+L7/4bHPsXp46tpI/jyysL39g5226tzL8yP+&#10;KL1fzS5cXa2/fN09PIpo8G/VX+/b/hz88p/nR86d9/tXW8fbXep29o4Ofmwd713u7h/lD+mE5uwP&#10;f58YHed/AtiJa2OdkcWntPV83L2lY2a2Q8WDzycuvZ57MX/95f3u7JNzJ5bWTp453bly+mhiD3f1&#10;y+/fd5feXvpxe+bq9cX1R0/Gzi0f7Dz78Pn32Y2dLyfvTVzYunzt1eKN8btjV/ce3Pn4oPNl5u3a&#10;rWVI6eXm8okz4y87l1Y/XGWY6z/Ov3kyef/lub3tpVO/Pz2493ri7uHut1vji9/uXPvz8uX1O1Mb&#10;Z8cmbx28Gl+c/PT4x/kXu58nj5/sru58urnz4P3xrY9PHxyxaQ/erby7fGHx9sbVE8ufzl0/c/3e&#10;6/35S6927m3PS/uHix8/bkxNn5t/9fXT9uvu9sLllT+OJhdvrEzNzY8dr67f2V5f+uNid2xy7/6Z&#10;g9vvV19PTN34evXt/onZ55ff/f7i9afOzQfTZxYePb0//X73+967/Zmld++WDy59+jz64NTZ6x9n&#10;Fx6fZpjO/NiVx19/3Dj56d7mwb21a9f2jk8vrD8+/21898eLCze+3F7e+nBx5dudjWsvX3z5evpg&#10;dPX66JeJr+eeH//oHCxfH99d2H794/75vfM3H+zMjX+efHN3+eLHV3NfDyaPpt+/uPPo7MW7Dxlm&#10;5uGb+dWlG5tTr55fWVpbeNf90j1a+P7k9P3bnbsXjw+Xdu48W+jO31h4eOfK5M0Pz14ufT2aOD58&#10;+Ojkl8Nzowc3Xn06PPj8dvfj7MvDm183H1z+/GJ1/MT3/Ycvx7/uvbl4euNw6driAsMsPFq9/+Hj&#10;5s7so8k3Tx/efvrjz8+r3ZeXJx9/e7ZzYv/R6amJS1N3ri+Nv/12Z2lx53D97R87Rycmbh9deTC/&#10;e3R1ZuLt7Vefu+++nfm4dnKf61SXdpfvP3x4cP3gzfLu738+WtufPLcB453emL138snu8sL1rwev&#10;5jfn3j79sH5h+ezi3edTc8/ObS9ffvri98NXH25cXri2vvL828PdG/u37kzvn/ry+e7UibXzc9fe&#10;735avzi38/uZ+ZXVT3euXNg7unh7/9W9L2+PH365tPp48f7BzhzDfJu8d/bu3qeLKwsHh+vXJ6ae&#10;nvx6afTyuxsr74+7n8cufF6c39j7/PbmtbsnXz/dXb/15dvExur5jWsPx7YePz334dHR04Pz19+/&#10;/945e7j8aXn92veD559mRr+9frmNrXtn9PPB5od7yMTTC9vPpj6t3Lv4+uvS/aPZb/s3vy9fPTr9&#10;9ObbC+s/7qxtbJ9b2p2aWnvCnP48v3K42L178evB/Mq3tcmbp5e376ycezv5ZfrH070H62vzX4++&#10;/HE4fnxrdWdv6dOT87e3lt4tPZy9eBJNfPr9s5NTM8+vfuksb354Mnp34fJHhN/FixemXh9tXBg9&#10;9+TlxI/XK2+Pznx5MfPtcG/51u7awvqPiycX9j9sHF0cv7N5Zf/h8/MvPl678G3t7clbJ3eXTyw/&#10;Wp88tfTH+redl+/2rxyihRjm6MqJ9eXDP7vLf3xcGe1c3Jo815nen7u/OQ2PLP7+/fnuy72DE5++&#10;PnzyYvbsm1sPP19+crhws3tt5fLHg+P99auHa+een1w8szf38cH8vaXFjye//ph4MXfx4vzuwvre&#10;u7N/bE/sTL1nmN2VV0/X3/955uyDl68PNx8cXj17d/zoSvfrwrO7q/vr3RfTf7z5fuHow4P9D6On&#10;7h3urp9+szd3fnL08PuzdxfXnszOLKxsX7p4+dbz/TNXj67+OXfv8Ohg9NPU4sKHqysHV66tXd9c&#10;e3aSYeZWzj97vLBw/vmKE/zxZ+fz5vjE9b2Hj/c+XJ15Pfd+79rB0dXHdz5ubJ9a6Xw4P7vVXXt2&#10;tPtmd+3B2sz2j+nuzNc/u8fj3TNLy38ePni49f7O2uzK+/M/NjpPPs5Ovzx4eOvKzimG2Twx/m1+&#10;b/bxm/cfLrw9erL1berdnWfzE1+Ovh7NnTtzef3M1O1X8yc+rSydHns/vzA9f/rH1Iu724udWzef&#10;zhxN/HH3w/bK9VPH7/Z2Dw4X3p25t9vtrp28uvXq3ZW7R9Ojszf31z/Pyp7PL05vHOzf6d55vXfu&#10;2YlXe6ujZ8+uHJw9/3Fz5cTy/vKn8/euH55//f75xs3O7KeNmc8XFzeuL0zf2bj76cKbyY8vd67s&#10;3LjwdfX245XD8Ynvn8Zvrby9fvr75NPnJ7Ynnz448/L7veM/PjPM/Pcnn7Y337x6+PvKu0+nv83+&#10;eXVjcWH5xbtvC8vvPm0vLD/aPvVlY+3W9KPz0+uPvz+79ONG59TWiYPN5QePr39+cvvcRPfszp2L&#10;e9vPZm9cWznz5sq7fQTm3vjdgytvZzcW7zzv3HyFSj/9fOLT99Xnf+zdefnt6u/7H3feTf+xevBy&#10;9t3U8+lzsztfXzx4dPht7eLbybejG99vfXm8dWJ67vXo6NSHT68OjrsXd8dOLX19PPPjYLS7sb0x&#10;ceHPub3RF2eefD81Pb23dHd78tna5P6lMYZZeXjy6o3uxdPvNtYuzL67v/B6/cyz0bs3Lp+ZPbe3&#10;Nb1x79XM2Nfn355+PFw6+epwY3Vm8/HG9I/bVz+eWpw/v3m89/j7zrW5t6f+P03nuaUs06zhY1FE&#10;UUwggjkgGTOKIkEEJSlZz/9jnnfvn7Mcueiu6gp3seRU+uhNd3JqTBK0cxxQfQe9L6/eQI0/imoX&#10;mNPCKOP0fpjS2HtWHb9ia7jmGjVODe76UJyvas8hGdL5U57ZTH7r6jfyuj3G0bAntB0KGVTu7159&#10;L/FqKI+lCZg5aj7doRy0RZcHuDVx5txxRhSY9s1UF2S3DC9Uo46q54ePBae++16+Z5ed9SkfO0u3&#10;sz16ZLpTd+g5s6abBYPkyn59+/X3VqmCehUAOu0s2Nz5z8W2q4+OgNKcjj+tHzcJOJf/FgUQyE++&#10;zXtv5ZcmGFOpmqDdf4ueOHKqn93ZbgVOebufE9nv5ABpuYGdyvhoPm2cK6jErvacMV1+uVX2KJta&#10;KzMVUhLyz+xafy7PVHO7fa64g1z1Xn8lh00n/Vat5nvTg4rOL1i/PlVTSLnFSrwQlYuIVFsDpqcM&#10;An94sqsQZsPtO4WVL4fO7lsaTVQmgtPyJfCroczro1tjaRUeEFkPY5MmXYDipshhUmDcaj9/BlHr&#10;cT2cX69DOk6G9y4h9GYWM365A8GjL0KTqw/KXVUehPiiFuo9GzyOuo5wbTzrD3tIjBhotpoBpjkV&#10;S8z0CKgxXCiTbHoA584nVZWieQeH5oKtx607K/eH12UDq0wm+6D3EKaHOzD98g6YRW1wwkKTF/gd&#10;6+BMKb3fqy+i8PqGMspZc9/Syigig52peivrRM7ZSP2yEczZenaA9t0kvzaOBUYO0moQqeTjdiKw&#10;0qp21FlxQSHI9tO0ziyUnq7R1lfOhAftibpLTD+KDqZW2Cct9/Iq+UfF+1Xnnc+4tbe59gYSD2dr&#10;is9belam2cnD4ziN3RcY3iYOq0Gz6998wC/dMev5fmZGG+4A5DhuhntAW7J1qf9tiht4J5wm0VzB&#10;S7bGoHHHb7Bzfnr8KWXwuoQeaVa8tLQyNj163qAe49b5qTlIg9z3fwXGvrUq71J2fK/v7tOKsW2P&#10;QxQ5bVSdlZOc8QblQX4zFT7t104+lHblCmmc6nild9xe0GzYXDGmXYmaYXvWbYS2DxmVdjYl1L5V&#10;dT9d80kco0z3Cww3Xz/TBj53hq6JoWp0BibsHG8dgVff7Ys+zKd7sIrpKnLo/x7PN+9U/F8X8LuX&#10;zKXXQ7304D0jNojDfM7VSw0uXyzXr9Wb/HEVXSMCxKByf1dgtOjjcZ7H++hLSuZh1k1rb5Zb6gdI&#10;Nuu/uHpotYxzO21n9iJgk71M8EZ6XCeI2ZeFWfWsgvuxS3jppa+us4gDx9EEhxJ4kJ5PKX6KPHKV&#10;hn8xTcVH+p7PJh+9SAn9E+q22mWQRMcV/a5LnmCFlU4yR5lp/zD2dIEUstAD7Oov81y4PZD3Ojwl&#10;kysh5vi6Oe2QEnp4e7OWGYzNYUCFy7hhBsC2wICv5YxwvVwB5EjgTuPXCg+7FQ2FAm3yMJBmKSNX&#10;Sbd8b425CxnE/ZJ+GJ40UzOu/tGLllmYg3wKj0WAGfZXd8tKj1nfKA4qaVsbanTmpAHy52mcOX/s&#10;dKOESJq2cBSjNz/Y7Gf39ATofkZv6+S9d9bU7VSGM/83Vi4Q04OXBPGi9ScWXZ8qW9saIx3c+u9L&#10;emQTr+HT2eZ8dVV2ogarXqu03WkFZtcw2Eac7KeIrcMjZ2ZMSGvWdHxKboz7ccpT2gFRvblvVgxw&#10;b0zHc3QmYA7NY0+Udb5LpuT413BG9kqf5JIEA4WVU5aZl5jJZdhEa7ORkvp/2ZMh4W12ub/ptdKG&#10;B9L+bNG2PIaGeIZOJIB5HGuCruf0Yg52ReqzuEzhTb6b4yN3FOcXdFeityMxLfM67q3UnC5fey/X&#10;qe6XKtNrdCNi6qcf9S908npRP752rdULq8d7EUBUqKSQt9Mh0juOwED76SrtfzxbRg5CT85Dw+lp&#10;lW+LHxbHqgufzM4aOPXO7gDdNjps7/6ebN5PMTyVZFCKO4NdffTYQgVmIchaNelepHY67tJAFqIC&#10;zqU7KnTZAbJLI3F8WW8Glj04q0cE/DxgwBjepB3fnlfSI784XmECCiJt3u/nF9sVhvz05h7Id1rr&#10;CpXFN1sIEUwVmGh1PN7fFPNIcmwUBh7UU2sRoDAw/5495woF/pQbX23PrcHsLtcny8PHRwaPFxuU&#10;PDzZJsMKb56v/cBtWNVE7uHfMws2PWgshm625k6JyfPbaoEx5rMaWc6h8yrYNG/HuMxcVXZRCRfO&#10;sT3siO03m4xx2ui5R7D8TAhPRIYr792dqbtGpYWy0205Jn6OuRNX2/Uar15DeVbhNs91M/gc7dHQ&#10;XYrqqMB4UWgf2q/jb3fAW+Vz2D6Ca/S6O2BR1FyMTkXCMYAVc7QyZi3COggEad5Y42BisPijegbr&#10;YogvY61pLH2nH7tOErgBToLe7lzUe3N5Enzm8F++GaeHLU6P8Qa5hrq82mDfOBEMgVsTZ3sQf4Y6&#10;/CB659QRGLBNoxaWTuLtRVxxAf6WdRuK6jK5Kz2OrOace559KkrsPO0r0cf53tb07vCGTTcQCkzc&#10;qwTRSqO+LfgNiS0ohhbd2+TCk9vZZqK0UFU6DuwvUSE23w29FJsIB3f00pTyDBiOu5m6weKHiigT&#10;Odk9yoJ4F4fKfsTft2N3Ehpj7d0/ff/S2gOuAj9t+RIPrS0t3+zulgPEXm1w2CqXfbnPv/q/uZQO&#10;duV2jNcg1ZOKjNb0OQu/kGDXGjywZ7vSz0vHMyqHE5Gw9Ha3U8UrV6kLKtqCnSBe/Net9T3ocAGB&#10;wzvcbL8Pr8GOWDBdJrvMnAxqa7NuVLzJ5yroZBgX8Zu77MhT6S74wbKeP9n+QkkVZiDobLtvfPuJ&#10;Mj2K5MTFyEMFMni1NXj1Z3tOLzCcAcldB2y+dfpRfVXVBuCu30D0AIkx3WBntT5y+QRmw87S2SGK&#10;xhQtwi3iqM/rjy/8NtNEPjxP6NDtSZiaph6h8QII06bYibw+xRchLg7xWoFhovTDi6X38Dz7DuGt&#10;Ci9WB60sUzM9EFvXDnMRiX7TtXoemq5pFytrYrIbJfPIujJQaCwt6bUndPTN1gFegMdPKCfeQ8ti&#10;T4PpoGoOFe+r5ecCU6gy7c6HBuoEv5hmi/UlMx8DG7NvArQx+jsUEIJEag8+2SdUiVAInG/U5PpK&#10;FutQ11/Y471HxMeasYR/QA70GTrvpMHulXgiFvktQeAX4M0oMO7hOdjcIvZ+/XiY/8wGlVpNaK4o&#10;FdGRPT4SWyAdssaCnQ9Pi3XYKgV19xShiuEHYH9YpZ+xSFBAnV2t5ZEitI1C65laIpfU3+oVt5Fp&#10;s98a/3XS3SWRQpnBjvNpJ8KWXlyoXcEs2SDWmzRfNWo6Wfe28Vt6Xbj3lJwk8Vbr5/lPipNQpCRj&#10;bbAwq/dnm9uSmTSrrt5ZiCsVQJ/CwsNToj02o/gvpnnwL9Yexa/83xLJhUtC+V4+sJv5QO0XHt64&#10;wvvhghz80tWMYVft18MkHuGXN+vwYOyWyzvg5mux0qb070G4JZ09X14Fp0VudEQOPDzOX1apnbBG&#10;gblb32rqqDWqS0Xku+5uGxDWO00ac/+Bm5f3UoRf0DJq9jH/87WmITObwyhaGcZXE1lF9cfmKB2j&#10;gbvJx04araN6727nMs1Rzko9PD4YDeYz5M82aVInqKTZDX/p5OtQ+nKYlKgZ6ow/s7rtq6UYZxuZ&#10;Xz2kxrreZE65XoZoXsWu86pNGMfqxu1A/DviRwnBfBwxHnmFhNOdGrusajMtvH75ncK/KABmQ182&#10;lC0VEnmLq39qKUW5PVgkzBY0J99HdZaO6A64t19demR33T2o29c83qFdg2O0tU1MavPJY11XG8zN&#10;WnKPau8weOb1SXMeBMV8qy1fiEL8L058j/WeVLnc4r0jsjtQEX6Wuv59/+qurhYjyO3PKxnykjKz&#10;zH32ePh3/lD1KFSWs7O1bKZ4v8Ucq3HlfmVEzGK742HVYMOZ327Yt0tRu483VFpgLmVYGhiHSuRc&#10;0t8jShc1XmWMloo9cCpgL2N7LfID6bY1rot+kAXDwewRz+3pe1AkhJ5a+m7iKQMl2BUrXbbevEQ9&#10;a1YY9HuuKCgIvIVSMXn1C4x01qvzUK0S5xZ/RLj03a8aGp45bc/mzEamad79vYERMJ3eCQ+kKgGe&#10;BpUNEtQO9zmPp49OeS+3OSDsg1vLMyAWew82MHrmLmFIRXGVr76lP9tkJ4afsRXssFk0i2y14mqy&#10;aK2PrW44osMH3fsIrcZ1NN9Yt2floAFYdeDl0qdy3WNosz5x/G6hUe5eYbj4wu713fNvn3mr7G7o&#10;vX5YlyrduGin//JNmWgqvdqs6k7IZjvLpmtV7j7XbOnHwbwcaICnfxdnCdB2nSsEaNCKfXXzdaMi&#10;f9bWVGswYLMeTVn31b+YdcbgOhIMDY59pQw542dnV5KpBX1uFxho9+F54XSbVJLitRqxUnVbhzIB&#10;DyB3PFLCy+BdpFwIHkru/aE/bQsZ6a4GPJM7QadTSFAIf9RrudznQW7WJUORMHnpqI0hKB/qjaap&#10;wWpj0v1L0ngrL/SaGouiDL1QcM6S3xE7CiLQVWTocDJr9qK3XgvPNP89O2L9cthtvcVq9V5+0Dvm&#10;kL97+t6TY9TpPMbABx9cqUXQucTPlZ9r4WReb+zjmVRgptUaeIJNxvUFj51nVWsvGEApbX2Yk6e4&#10;t5/NyJdKltdLD+n9fdbSmX4qatwDt+uggYmRWLPv+c/BbMjLeBzEE0Vt6eHTCsfh25rQ4O20V8U/&#10;F6hXIlfTLk3DNdKWlDnh9LB2NRDflOsXcq0s6Xb7/sbjEts9BikV/oRCLKzGDCiOkDOSks2Fe3y2&#10;2u933gI+jHi+kFitfRUvRvpo2KjFx/kA+Nu0qWgAeVShbml2etTvVsNLa1gvjyLmBK1/E2aSj4yr&#10;loixd7Nq18ESg80nbWt6uWYt581Gnn2++TePs1X3yuhenUuq1WJkLy3eRaPyindx0TD9W83uch4w&#10;b3vRTmK6y2FHTT/o0Bh42JOYQs676+kx25FcZNuOte8dxwtMWcrfayOrvtKPrbLTbOtXh+MEKNEh&#10;/eOPRV8wHkyrHUuwB1ljkOPk5E9MUclbOyeXo/NmybXEjvtUXxXPqXnVU58pXQCniM6hvDOnWUSU&#10;w9PhPHIPVQurhakJLYpLnnbcq2le2DZiOLaPniaz3t3BBNgjVhkv8u9TcNhPCwx7aOWtWd1/2hPb&#10;DrUhRNXWp4cZbbI0Hoe7vjQPD6o4I8NWFjaa+87qt8k6qiY0lW9DQfnrwKLvUSLp92xdPBBjtOxb&#10;o22YiDBq9PVbsOOkXrtZYKhh1HPrP7uTSNJsmoYNZ0nuK/GAcbdyq655z1qf6qb2xSET5KEE9Kp1&#10;74IeLq7aR0uWzhwlS0eWo2cReqCXQu3LU2oUq+ak8aQybEJSE/pdzOFA9bmsHlZP/I4iX3W4Kv4f&#10;cTzoNF642hA5Bf6thmiFRkVYJA4oSn+SOfRg2h74zXyu1Pm2aJKfTVh71QnHRtW8/sZGEi+Q9gi3&#10;IwAujR+BjtwKjKQE/SlXlkCApZEOovn0dkJN7xdzZTvqTtEeSdnvub0jSN5fS+SrExcyH/O9YXSc&#10;sL0ynnBmCTS0oTTKVDnKFpX73QVO1GfEFFktRDqovjz+DfbYZm2ILCBpsyDzoVULAID8HeC1RTTo&#10;boCxrwYJOgz76JL5QLv8XUN6QPfHz/VTvBH4H0TnwzxIF01B84C+rUl1Ieq6xe0Mz7J00m9SS/g8&#10;CkyXsYRrIik+8LekHtYkdhLVKzVqMqFJkap+2AH70OCbc50Z2b2Lfd1eeTI16Zl/E9j1XtCHYBtl&#10;jpficRuXfUpekYgLCXfTkLwQ1su/RbOkjQqM2Ge/DQCdteJhJPtkA3UvoANXeq9/mPkoeUYO+V5B&#10;c+6C1dhCp3r+ZxtsOqv8t5EpwVZWYIcxR3vixyP3ikwWtnEd/gDepxg2r2QFhtqnqOMRjmg7o1Wq&#10;sDdf3DuCiaZ3okyfgP6rIYAjQu7+bYEhtfgzVlwo0nQsEk9k2lxO0Fepxr2R9D2dRlOxamyqv2n6&#10;JSncORw9aQH/Hn8zgvvUoYbFQgKsWMi1GBu+vApWg57cHT4uRR9trkXlJGyaz2RP4A/Iqiwi7xnE&#10;niWFn91ktBp1K7eWmszds6gEl2PnPrvtB7K0iwgrK1fP9QNC/wnEmHYWmfQH4T9d48YDanwcG/85&#10;+Tfo3n1sZEz/21ckI/I/543+1gWNsJDWqOVbDiJCtsziz99n6azA/hotfTo7rL1+G0RzdhiO7AVZ&#10;YKDVy6+457ykuqftHhWp5/dQnDh6z29+/EAWEKAxmgotTk/7G43nGp2Y2k56kJbg6/X19657rF8t&#10;CdpgjZZFMnFmIPniynW+a8/lKFy7R9FboQWm2OnqlmVNTJB+QzqTft0ZF+PpKcZ69dqsGAd3IQ7s&#10;csy/Y1RYfzRZNKuUBaALZlWnbQdN2xyyeCYXjPo/d9c39acZXCossa1380oQ3guMY8xqYzKf06/i&#10;yKy6LipVhvDgcjKVE27qSEDPf8j3Mju7m8YHv+yNI/MvkjSkX9nzWzQbLcpIrD4TGeIl7vUbLdBn&#10;GnxaAah9ysgbWBueuygwnr68oarTQgxtMJJbhR2ICOg/7ukzOaf00W2Lgz/3JAOgPDA9a2nOPbMO&#10;Ce4GPJJ5ww6HnZCxRHe72mwUv8QzxYB51yu+G+/kKKmnve/g4hWYYg1UXhzsp0y3RHuafo7RQfHy&#10;0wIpzoM22uO+8bfJ42F0vkz6xO4ZFkYOg+eCJdKZuas07t3a6gYgGV76M0u3iG6voPBc6/TPLOlr&#10;VP4LNnGnkSfya92EDWIv65I5PowKIyPH/9ziEjwvq+/Hf2hTuqz/Z+SVolBFTOns/246GGHRZNE1&#10;7UJsX36eDWwkl8b1AzS3eLwd9yQtHP9FAeOK3Wl184vXhVWzeISl6bGxbd3zywCCy+H85Xj39ipf&#10;zuNooxYueN+BVtmbN3zO+9KDHUlatFMjs1eqve/Ee3oDBW6B/H+I3fWHEtGbFZheeXYSF6j5HYWR&#10;duwdXeBnt3jKfDjCBF75sLGmT2/mXkMX2pbdDiSmVOTkT9g8wLYaDa3Vey1MaKT4oFX0mjNvCIbH&#10;tdt/F14UTXaK+NyfH3+ddBEFfzKIn8rHmZkr+u3YwpyGtS1pJmPZ6sfmLzZ2qrijO20KS9udIFQ5&#10;b94QipGeu2r5UVYWbLKS/SYhjm9OybuTB0BOKehbPUt+6ytsNfGb/MPMKGfyBoshHKFXi/yE+LS7&#10;HJeleFKb3J2XL97K6KWr3FtDWtS+w/6NH9ceLa0W8p8sqxjnmV07x52PNOMcMuM0Gmm2RtpEcDTV&#10;/DHdIt8yUYG5Ez4ki4grVht2I1E4QJaIuOdOX0eX0Pvms10Nm5zFlMkWNN5Iz36rAwqNn2UQsy1s&#10;T0EbcW8QDe/13xBmof6eWpTssZjwdM2WpMXpent9oz8XUF8LLulVgKApHRQ2CzBhBQsakyOd4/ME&#10;Tmtm20yWrftlsXjR95Q8j9IyVu9O7gSwQq8jvfU5I1vLMXJPMJjSqsn2uFaVkoISaYsAEPzupWnV&#10;KjAOsMU6e6K0qe/X5QAz6h3/rtH7X3/kbw07Gpa2bPnq2MyJqIKi4+5EvVloz5PhEZr2gXrljCJg&#10;h7Ie1+nPJnQEy9zKB/7WYFranrhRT28g8mpcYLBVlVBdkX5rG+TlzkjkU9WcH/hyOqCxxvVOfVeT&#10;JX55FxfFrGblKGkZ/R7ArRxPL8dk42hipMY1Yz9btDUpcDr2MoYTbTPNKytTI+GJdmo+dgUGX0nJ&#10;dzGinPXi84l8MlfRwZRCrpGM8jPkNVwvwWUZXs0fPZr6yCdYnqM0Mi207UnQHMa360i7RW93vUWH&#10;XpPqaeftTOg1DsbDHZ+aG/FAnqqRWWB2u+VxutrD2ypFNTfFWEHGK0OsemUuZ5XxVdwY+sWTKA53&#10;uqU4fGsThX7QaQc41cEsA+3cu89/3zhYLLmsjUYOCkAjouQd2sj8xba10G2U0L8WF72WG+XAyObm&#10;6IB37/XZqgXElT4PRfIGB5/U1a6cD31H1NOrOO8KeOW0+J6A7lapSQKOfu/JQ10WjokyzfWotd43&#10;E2H2AbQT5IWfqPIxFGL6/CsHaQLCk6VS3THPCYNFC00eUjMkNzdbrYRu92tgzlgyM0J4YG7gzK6a&#10;thgc6C/p3+8JNg1kmoAB4tcDYPbp8h1ktjNK+8YsRQLz63xFnSRxW/nrpPlXdlD5l7/wk177ZYSt&#10;3rMezxVUDIfWcubU13YhP5yOao5mq8WQcvlK2jpbC2Nnw2mXGFduWXu5FK5wez45cny2EaDTAMoH&#10;s9tZ2crgiM6g9p86OL9ueNutJ1NNVjPXn78sGdmMz7Jeca7jiXs4u45W9Evl1fIG1EfvRna/e+EC&#10;6n3B+/PlB9tgPWtX/wSy55txvZTf3maZ4dO16VvlIUl9tuXyX/Y0cfM2lr0ls6vcrdFhOsyr6RrL&#10;+F+YFY+lVNkuiI1qkWbidNm6duSNr6N38any/cu127MpYXAGb7yNz/DZl3zWS3Ut7EuPiyxlara9&#10;7UtsJQDkAiNq3NLopM5NCCqi1mkx16WcdM3EO1cFBqncn3tG7+31jZyx6Jcj7epxVTTjR5H9LNnq&#10;ElhEEzk894/R4oOdcgfgAaNxL2ZylW+ZyQvFVfr+cqHA2M3piXktYEfHZ1aUVpk62jWz3WMTehLh&#10;6s1fUVJ+w9+IVFCjUPFrs1Btv4S0M0YfffqjfMheIeNNOsXDZ1gyeJaL2175Xbp5ym9am08Q/1z9&#10;IgUG7pba9KVJSLUzqLaSjrz9pth3Q5onH9de94PUKeELAWSOPSTB3qsnNqrczXNfOSYN6f4Yjafb&#10;3LvpNph82NZxqXFvzTlmqyCxw6q9d2K9E9N/iSAeeq+rIkKPXpXEHhbo56+9qBySufbUI4PDl2uu&#10;JbhsdJoOlmYmmxGyhEL3CMDt8MS8l6rObq/3iHdQ+4l4PWTlXq7GDegrt0m/WrlJI94H/mqBYLB8&#10;T8vcOOco4lqhu+v31GQySfySTRMtflSLuI7dZmN0CwrDZOE+/iGZ9hT23P7OsdlT2HJwOm0fzgfo&#10;9fOt70rRR1gfmR8qZz1r1uaLxXyJlwsMBa8fo8w8rBTuQ7WkaY3Tw+7xrX/UeWD56MTyw3oJwe56&#10;+HgohsjBa/A1A+7hZael5uz3jVLnwjk5NjBMF4pTsA6EQYon+4G6D6HbJbLGw7/QGVXZVnj6pqda&#10;9eEDeF73CSL5iv75rkIPJCYj50alpcewau9eP8boJunHYgOk6H9w0biRTLBNfuy8baL75vY9BXNZ&#10;g8n385Lr3WjRUDX7XLyMscCo8bpI0fxnHP6PqyvtOlBrw7+lCUkimZUmJHNCKSGlgVSG/3/2c9b5&#10;8K73i/WwFteq9nDf17AfmxoPS8dq6xWNYRJUEXmhXjFG2/paGfp+SujzFj71pNhNr6VG59WeGr29&#10;ifQStSjTI6U6UHmni0L9+/H6c0kpYtO50JtMQnM++evWLLM0qozUPc/u7FutPJO1au8IL4OfPxRO&#10;y+1FOJLMJi6kQ6tERTdr00+nUYE8tYgpBSR4wD1QxMK9bW6tfH07y0gi99jlkG+fQBnZfphstuKs&#10;NYDRCI8o0k2syGCzZ68+ZtZvARvNCfMcPgFr3DK5BVyuoqOJMiVVSo3fslx2zLUfVvZTktmWWo9F&#10;TWoF0xABzXhICvG82ji8hzltFKVyIkjDwvaPflijQ39lba/z0fWuq2A5ta5vIuwcBOG6zwg8dM1W&#10;V6lR8xYxjxfNGws1/PTVxonjLjvVpo1Y3QdW3n6maF2Wu/akZdv160bYrvtk43jYn4FRvvUDMLnM&#10;54wCx5fCrPnrjx18gA96K2EYV+JqJM6HFCKwpVZcWi1KkBzMNvys0zn79Wzx0FbD8WKS0Vevxqwa&#10;QyzZZg+NSrp35zCt5qVRzRyHM3u5GGIApgNGWMM6t/Rs2aorwjEZ9xrdE1LUBuPT11+vzxWzrl0q&#10;WnKLCw9zWaNbwdH2h/J6y34DE3+lp55y614R4EoKXiSb7MqYbMWXA3caLc5NT1bJ8wjAOIoyRFK2&#10;EG8J8kiJ5WdhgYy8z5t8S3obMQfVWl+vfg9TE7KeWL3Q/tjVIT3xHguZEQjSXXzKvRZ3mLWQqppw&#10;WgpVK3uHWchdmeHiUjhNq57/Nz3t7p1l83hIOTUMTO+i9d09wwKeXSdoBfOCcq8dxrXhKgoyQxqp&#10;hLkGwhq5r4HfdWz+1Qpub0eyOw/JCmomdf0YG75rMp+22ewfdd3Tbmf981d1unVH2wYjYvGoTpjW&#10;YKdzDJJIrQdxtFSxR/7qxVTAQHmpw55vuaEAabYuK8uKP5+ptfX53JZ256eSpTxHbZEvkNkbb3rs&#10;CUBMxFdPJ0Lvp0UVwMxr7G8ULOuVinRwFM8utWqEA9+cNOg/XqrVApbA0+Brlo1kyjSMCEXe048A&#10;WKBGLa+flemsZg6GxK6t5rvQAp7WbR9Eo45pt1vLmpYtrIKOVjMBjF5lfloJrgfaqKvmPCbLPtUR&#10;4GtPUqvM9Yony21Xgq/aVF9crjqtXnbP/WTE3ZTsMZ1mA2SfWVNI6AFO4LYFdF6x8eSIDzBZj9cO&#10;/JgjrD2F/kbakU83Schpu5HiorRyJfGz3T7v0bNZwBNl/RBzJshYQOnVr8It/YgU2hrsi+gJpGke&#10;YeLkZWM8RRjEHn0HUKCCMcxgu6+6dRstROL1I8096hCAEexR2KtU3aIQq5T3UUe5qBkDmNwQ4o/b&#10;vDnJno10y11txt1C50iW/AG7nkxXy+Uja+L6fLY9CZZQLE+5ZHCk60yvVSZyxpGoyZi6YfvZgn09&#10;/8rBsIfco/0kyoObi5nSGWjI0aNrP3Kmk4CGpjj7oKXgCfemZe58QD2smlOps1WHGT+AH2PltUm8&#10;1dBRUQdpzg3qEB5v4crrdnqe302ux8ktfigNAJP0J0D77E5yjLqFO+Q6L9YTvSkXML9oQUZ472cv&#10;eySUItyY64MpOvfxTUUTiVtQXJONT3X/jkiPxtrliFo2RZxVwcoNCoVyEUlu7OzIyKDB1ABMWfTp&#10;9vg4/BxL/SMPlX791SBkFnh+W4fYydqXLtdkYZWjbNdgHuDmIaeoP65dET95+iRg8snnBKo0xhPi&#10;t1d8e9xxfllV0ly3/5tUi8NvXiu0mgAGTE9ocwvEjntijCbc3z62TLiCWDoL7dNSKTaAOh3b00AX&#10;mBG9xoNcuz7DTX4jj8I63V1A/VlTxXxf6lrL/MttPGfDfCsI8U1H6sjtz3JG4P+8g5X+99UmmFud&#10;cXn/ObBG4Y/rCpE6ZGD8/LMcpWPlXN+YbLTXdXmYLB3hCnwXF+G8j9Cu8KyVXGbFQ8Cdvo06WJzT&#10;DtfWmUwoI+S9kQjfMI9+cwCzMQUjmk4pu0615fSSo5Nrnw23h3HWEFVbeoOB8lAXeCAKba9Qnoez&#10;1sap+aHIrdSknJzPlm+uy1k3GIZsZqNCln56jZubHkTuVXo6v0t9Nvhr2KcSmKo6FxQep18k3oby&#10;mOSXmbm1t+Nmr71ew3xs3TFg0RuUVeoIj9HZBhn/htnhPaXGuy3TCP33vonZBzdf17u7snIsFOfs&#10;F8PifnVRRKU6X/hTcetQsJaHl2KRHbYvm4l4H8v3+BdDh0IbcFjqRjSsOOK1KlreDvvFJpNfnM3H&#10;4inc+8yK1vZQ55NyVXYXzslGl8bg1VQK+Iva8yOO0d8VZOpiQwHAwPNFGsvsZWnoq2RHp3f+qCvn&#10;Xk2HZ+m31p4dzymGLG5uY177SPttqbZkiN2E6xlO0Qn40M9bpfBppz2ykm63S+2wtfeXaeHaOsy4&#10;3vbF5xonkACGWE0TDIhdx2qYfesI5Be+7Tmjcxc/COuoZ2jOU9Vv94s9isfvuN67hroCmBRrBwwy&#10;h3ZiC/L++5TqLF2GwFUfC/q3M3HFnS8x22XaVVd4//d3NWwmquboO928OAvzir2NtRkl98ucoQ3X&#10;j6fSi+Xxj3hojhFQV9szBFvKbvQYdjqfwkOfaKW+Nh8pd6tia8MpLSgeRQpYU65KbkUHxqxXtSb/&#10;K0Xcpclq9ThtjvO6bdKLutxfxTtbWtemYJ5m8sE2Z2dq9DXzgGCMi+/rhJzNBWLourbdfTrsujmC&#10;v10gXUnFcVXriqIkDM/vRpgCb9ZqUJB91PxbofUjX9J0eTcouJ3dqoN2H9z+eo+Tidzcsh6mon5V&#10;1WovmL5H3Ghb8nEIk4ZWrsuafLfEF7dcuZ3GZdmOzWVWhU4uSpQPVGAOPnJuVdeuk/ZlEcAgdb8T&#10;yNbIq/TygnG1aqE4WUTcVE1GxrWU1R8j3nbHno0siyKju3W5NapXS/jYe2xfGTrr3VTMYhemyKmz&#10;8RMUIU9gvVj5zyJezwZnbHxx0O3fgH4MOlkFT7ss9Ghv9LE6ebUaYqS8Ok5n5QaakQ9OSqUfoTYx&#10;LzZU+CNP1cboMSlYvcr1ytR6/jvML3fOqAsLbA0c5WoXuLa4SSlT2YrWTj3kiOIARsTPZVRqi3Yl&#10;GgsCFZSvFtDj8FdPuN089t3yd5dt4xjRz0516F+tdheaTMeJS3qnYaMBmCNYHurbJZVD7zhQr85Y&#10;0SfLWKNenwh0Ducb1egN/m4aJAuZge5EBkqc9+Yjkl62VC6bfQw5s98czIue/XLQYlmoKOtSW1mN&#10;Umi1ugsB7y45xmZlSkaJy1MmDF8I5nYFuf1ImRT5lueTk/EOe8a73V+L61jHVgwd63HYf8UZRP+i&#10;pnR5bZ7wSzx9YTmR+2gnu650Z/n77uVCsrnePNAGJlZOn61Hx/IUeyfcIIEqAwpReviy9Z3vwehT&#10;ZOMyaypu53xxAUx2SJDDFLjib6X+3uQHfFMhUjhu8nBElflgtDkVU+shR0C7Xl/RGJoZ2wgxfGg3&#10;rXuP6/5mP/OnUixIXK0+vFElA70eG1/nMe8bKLE4ltalvvzHQ1svGO6Ls01tiPO9MpmfX7VLM7wf&#10;+pYel+O+eV4Nl4j2qlnu8Zti9padMHm7wXqDYHfhbHJL5m2nY0rA5LM/j47iyOwrJzQ7zjF7IBRz&#10;ymwujCeAsZ9JHZDR/fl0UHqQFMS2rLE4yj+Lvth0fb2/iAwGpsK1ke6N205f+DukxZLwMt/OcJgB&#10;Wa3ltxrC4KFcfzwBQ6zK1CtlCLsox7pzEOWnAcUOgHnehz4HF1rbMkr3NuvjuZi9yaX2PA6i24SW&#10;yWRwgMfcVb8EgyYg8aYimO6DjuCZ/Tmhn9udCKY2ZnzcxsOuYTwdmskn+EqXYRc2gzd08hRh+Ec/&#10;7GrRvB+e0ceRx0u+j6ny0DdehI4P1UutHp2VWitd4k3qcaCMOPT1Y2KSp6FNehZX65sRA9aj29FQ&#10;VRWkDIYKhUvHLsFCmSgv1ydL6RunAzoAMNThay1puZMtntH31njaZK2T58mpcLRe46PeU1vxvsUz&#10;6GzQ9R/x19qcy2upVR8dDnw+XyyaX3ZHV0NpzE+jLF5sUJ68uQU+WNJBcASOPWLUxpYAZg3VRosX&#10;78i1RtWU0ds2PcTWQXJHzahDUMw8elfw8v1MuPPlsmIZivSCKnXiYOuvM/CH4HRhJiKjErAFzDGg&#10;cpXuiuPtC6PdlL6AJMI1lk/XlgRgEqoy/GJCluTN/ZLitfxEnHXxgZXPQIAsOFzp2xnE+Rnq0C+g&#10;eVwfk3HUPpjAD260G7I/DKld+sHtxltQRCtZTNvl7b2d1CXgzno3QKBH33D037NhAzooOr1tlllk&#10;e+sL2RW6Qco1Xc5XN4eADLR5WXDk0nZihkMiOK602EtQJI9XOBOhIzrIkjFNUGBfZiCQb1LhrGa/&#10;fwfSMBZvd5tJLXREGwCGsNjNgRSOS5cbBK255RYzqqIrpUpwOHtVQHddX+3R4HLZx/6w965efkW8&#10;petYKvqEfR8amywrC284gJjym/TdbPL+qA6vmIcLYhLr42n0qoV/5WC+QZ2TWEOmlXCl9kwloUr+&#10;e1locHN82my7demw3S+RWqOEQ1KbZheF5rXGkOYyBeaWd5dHFUk/Y0hGPG/fW5B5pP94GU4QL6eF&#10;XGFG4+3kVvnTPfP77VZJvSveSN34239x4+5mXnvfOJMmL2hfPXPFp1aX6RtFXlujfVbvbNYYNH8K&#10;7sjrbmslBn5+Lunz9+ZjsXbsLmi9v64I09dtfxKlaBO1NtpfLdC/dsy9PB6PdllPrK7EkwpB232x&#10;VqlQJcy7BCSxorcrIiV98Ldjvev753untRp5K3y+Sf43lzlgQnwsDPO9GVVPM09tDrz57NA09pMq&#10;joLybvW32Ci/Z21UXi6D9u3WL4XcTKIYtTtsiBtJtEDRM2pHpwqNLsdl9FuT64V35FSy58i12xek&#10;tGs4+5kWzbnxiGXZMNuhiFVkVTCIY7Sc8RvjRx+lyxXArFBI62+qNX4LAYf5RGKKzocrLaCYTo5p&#10;J4olK2TV/WdhplVGfXX3Y7HCRlNzhvGhkUzopuBRY1Awj92io5xrplbIC9zhrPaPgWU/tyAG96Rm&#10;AIZS8MpU2Txb12l8SivMR6xM37aRM4PH5jrTy62BdVxQix+qd0DSBD6prNlwNqtbgo0jZxke7qXJ&#10;Rbmg4c3vnErjiZ20ZcAxpZsbdj40bmsrkZ3j39V0eiPrna+jQkjLIMWHs85vUu62djJqP6ysPBV9&#10;3lzZrWzGOp1Xr5s0emRxNyMe2yg0iT2nOwtPTg9rsP4X8/EL7U9cZ1cUJlCpn3Rzvj4+L//Ie6W0&#10;7vYnjc3wAbLFrWrRMGQqKUp4J1wSHxdO3MdQxvfBLjzv3B/VwBYLON3/PrhV2QxtyKHPXunI36Gt&#10;cxhTcs2eTel+jXknk0neZrXGFPfdGAIw4/bb5ZmAkIk77nZhlsMMTXW5bzSfD/BELBV2L9E3TsJm&#10;7p9KMrQzAyNF74JQZM2N73VGarbF6ErDZxsinZu9Fzw9dyNvAuxUnIqOmXS2Ef72m3zF9WmPoOaW&#10;Pq2m9ozjCh+RO3fr+9dJ80NLtj/sLDtEpcfshfHVIxU/do0qxZVLzo/5hBdxCuJGESdVxQa12EJI&#10;A82Asy6mxNKk9cVw1X4NcwCzLt1umr5vmFKgZ0p9Xl5cl+VXoezz018PLz2QYjyaDAW6OaiX/JIf&#10;XLzOfExm7ZX1SdurVzkXXg0jKb1DtlBLN1tCKBXhR/N8W63Ja/kTVnvB86/kWPHwCTWTBW9fzB49&#10;cY+zLmAKnceOVDiLER8wRc4b5gJD82drXHs8hpcmXnnBKvzcAdYUWIJxpR0k3fb7uAYBiLZEjryo&#10;ImrnozkwcG18aRHnv7ynJoFn32pXzn17GsbKpvJGz82ve5VWh/tGN3otU+hsL0A9aYvSehZuN4fD&#10;3eQGs2pP5vnTPpHaJti2U2RlnLp6TRpfF7fqe0GEoFTLKedDuGt7AWCug/3uuxo+uVDgrBK4SxNB&#10;B3cJFcoFx+kNv43qAyXrxDfCjj98iszdE3aJoujy7iReYAGCevGIW5xQ7onSuwhYkuYkgi/F7xJZ&#10;qxmJlCeMff57Noyf9rQ4mG1/qyVxYbIK675UvoB+Kd45V+rBcK69xl8QeBaQbyt0zv0+g42bhrAb&#10;szVt7cmLpuI9XgvQ49cVzYJDZ82Kk+DA/gyuyBLRseZO/tY0xL410ph4F51zGV7+jrdCzbZL06MN&#10;usYcOY/Gjuqn2bV7l9iP2CskQq+auNUutFtm592xePzaTYRE5GWFX2EpBKWVDV37Ps1CYw9T9W//&#10;yd6Vv21NCUBaw3ypqZdbDEjQkJMQ61ZzK05/AYVK5/5+Uc9xr7/An2tOe9/Yl/jEvzeU/U2h84SG&#10;tQW9I0dRTF2ieHDyjUz9vJY0HAPbIjjORLmbvcYfD92bccXiyz3vSECMnOndur5RPJdYNgqlYNi8&#10;HLmQZw/xqr5ejztAvN8NX488EQlpPsUZx67tJUY9NddD/92f1R/Eufj4WeNde2N5y95qn+ivq9bs&#10;AJjlxK6swnczKAk5pe+W90WFC0sV89AkuvNs8ZmhvuNBReN0+3QO5KbXHs3uhTlnNfdoui6B7naU&#10;EeplOb/tb9aiMacacWMbkMXo2kimm3H8sGuDP2ElPddG3E7/yF7ChrRuUME58zE8w5hmOBS31i1s&#10;m/Xz8tr45SmprK3r6n7yXX+NPGp3kWtmz2NZAwLLfhSw98/vshxzB3u2iF65JDoyrzhdBvUBTPx0&#10;59T8yxjEB0ImiwmxLgZWtJ7FhO13ipUfmtOrDxjLnc8QX3X806GwH2afnpdD9Mu7eyVTfIkrtv5s&#10;ynr9d+jXwFutWk9yzQcukn5Ru2EM+vds0IpKd58ahZCTBrdeq8VPVBRcpnsm2UHpHn1jPlq2utjJ&#10;3le8yol/teuxYphh93N5oEECFduHgXasP8D5D932x3I5gu5szXK6aUzm9vJy6uf3v5IjGH6/+u33&#10;YV1s0ivPRHf68CR8t0xsSBM62WRCAlFhUPeAT/D7rLn4GVuondbpVF9mQkg21ro1AMGjNRlGdRwE&#10;6R+7wYZXvJgyVhdhdEVBIKq+ATCnRs+YJSJ9t8Wkvdx0+N/wR/YqrXTPB/SUfa+Kke9wzmEy7bZ/&#10;J04J7UOYhDfLKnSaA5kpbaqnOte2rI7cGMhNGjTBdKskVqiXZoiLYsNy+PffmsYGTrnw9wkysPub&#10;4/EGn8SmIFfau60bP0fBs0A3WBOoVSN3KEmtMZJLfe6FI83789q+N1YV57muJG82uVbeULuwAQdP&#10;ODpiPyAUHiIE2Ts9qxqAkVqjn0r34RAGkTcL2DSp2ITE712N6gktvMTUdglUwgveuCZ2H3ZTq269&#10;Cr4Ts/LTpHtf+T1rE+PH9ehukaSyAAHHzrDwbeJz8N//0lq/h3Lry9/0hIdwiPUeqxpEdwX0hkPR&#10;bAJJeB3fXfbPBvAeSlLO75nCe6BRrT/A2h8gV7QxQ2++Gjrq18ChFlKnn7cx9TVDK89NznuI4Rbe&#10;+vRjgvyO6gGYP8w+zP1QRL2z68YB6e2AHL5R8cKZeHqpf6Oqvc3XAcaphy7jx5ZQtV2ZMsiFQ1Ez&#10;sN0nmWc3J2+Uog/NiViAdqnyu/d3L0QfsLMS5e/j/R/L4S/d1haraQOw6EXJoKZfmD5c2d126krm&#10;wVmAXyZppVy3t8PHWnC4n58RTa/2d1zkNutzebU042mYW6WUIZ1WiWnbhDDqad71WCpr1g7JAFbv&#10;r1T3TRh1uxFf2sDZ/Mf3nrldqoVcL0RwDS+s1HjmHejZC19Q6Ng6oEYzwoLqZE3jmIasOxNtrNpB&#10;v71tXJLBBcmz3v8CRppRxNavPyG/X8FLyaGEdce+vFDk7vPGgfM47PgwqpG53JASHJ11VvLqD9Du&#10;NFNbbgHXQjioqUDKNouPIY2/yPK6k4lfcHGLapmeaaPJSLguwHepwoy+nv7qtE6rnqaVm3+dgmy7&#10;HBn84QXfC2BUYvVjz1/C5GwVIc9JH1tMuQECTtFzVzM7TVGEO+1nqnu22AneOoLhQ6G42ENLK7d9&#10;bV6t8mxfxtOfMGtRvz8SskVony3wxvkV37HrHd85cWXjLl+Zf98OtF+46z/2uSeFLXbTCwdD/dDQ&#10;Lv6gzMmFQbk72KGc2TzO7pXOdQYyDs55xU1AD17bKPpu0fJ7QVL829YODX5XBy968EwbQ2ZQbnL4&#10;oMx45ScH0+tC1KLeLSyndd30qj0Ppweabp7106BMOKUxdzzs7DveNQ10hp01e19sYPXGFXIuVsHi&#10;j5b/g7O0+LfYrGZOweu0eJx/wsauwH1fjGlklWIqURKcxe/xbugnr/zq5wIIZLkIw3mWUrl71mj0&#10;HcltbWsHwOVhB/z3zr2suWzCnWRmZBNmci+j9lmazOcQgJGAM/p+b9sOI+2oedRVuqvNQp0X04uw&#10;YVsXYVH6RIBl2NfiJfYJ6tqAnjMrHBxbMJiyAtkTmzPtxZBu4siLzhTag3BbsZcjYKOfw8CXg63m&#10;7uEP5jDhjzOf7hjjIWZdTZoA7TMu2Q1n1j6jUGfV57bFaTectqjXkCKkinguYhcPGsldLrHJAfHE&#10;70fkfScltXXnsiaN84ex3FHS4AgAxz84T5d/8wa+tZFYt7kI7kUUONUIvMyR+4v0QdKy+bVW+Nrl&#10;tryQmFT2hv7vZkjK12l2PVSSyPYNK5LN7uhSBOmWRLmjTZG7Io+vCU0EFsDgQnwtdqY7r+Vc7Hof&#10;fZvnIvxl+fdqsaeJan+vGCgyhmnnFP/m0lnmSQn8BgVna3FRyJ3BuLZANG1WZvCw+cx/YsVrP5up&#10;upg+cmHeUExJh7sARrtNdA6rO+EgQpKJCKxu1AsjBq5EjDef139YB0k7izlU5Wt9cMaLzFv1dWdO&#10;wIW91BgBGOATuhtJrt6Sr3VoFi/FDhWaZ3iICS8e7ZNTAGNu+jrUXrJ2voXzmrHkttNMXdWq6AX5&#10;7IboI2SqxARqgYsbD1LPhWR42iGuslNkwuTOFRaH7qPYAON2HWS6ovpWf7k9/uCdDgmrxaj+PDRL&#10;jz951bt+oOe0U8Yi8M0LLk2hXx6/N36kgTzSAKsjj6vaxhGvkC/6XoEJ2JZ6HKzmatMfMZ22Ny4N&#10;CrsF2LiX3e21KxuggJTbHs3j0XXWVoZqZ0VM/54NzNa7bHOHWxKhWOV2EQOaB74Kf9mS5UAYTen3&#10;3113uSHhrNytQOi0nUNBSSagyWZ4Wi0LO+0/rDW8EQ5JC1BEmuLQw1b3uG7m8rWwL3f+Fhuo5BhX&#10;CH3F3eYOI4GLe/YbeRdGz1e7/Zi4e+hhJ12SU6UwP1gnknl7ID4razmhAGq1sCbHbbBhSGSnbb2i&#10;iqcizfqNe3UFqF1Pj1izauLWe/X3bP7mVD5MShqPbNf3LjzJcmu1bO+pBdW4g0zN9I1fDjfdlpKi&#10;WKGlBQEibWY2yMRw7VW0EnXpPd9BCY5LW3nGKE+40ykb1fX+HbY7d7CbHqPl7AZgtLD94+lx8a7A&#10;FZy9IZ/s/SXYf7i6znUFtST7LIAgCAZQBAQDwQQKJkDFLGIW4/t3ce70dM/84TulHkvYsarWWpuW&#10;n+VKLtekD8ualyaQan5ycrPY/vzZrowUhw2lh2kOYDLqFkxFJNL8t+1drFVGIx07Zqui8E5NIUOa&#10;fxRPqUGCsxG/bL2farkPJuenXnHOx3vVwVuKmgej2R2DkIBClVVBgam1zaNwKbOVx2oyruqT8s1R&#10;Qc9ArH1uK2YOiF7md3CuaQoRZ2kUhDphpqpLWFB5TsANaBr1/NS1uouxu1dCrDEQyuaNTS91UViE&#10;wLcfzMWgJ+l09/3uhzvm1r+hl+0J7itYGPjaHCfDSETpn7DrZ6adLqy8z7lVLmC5coonQX0ZGTHg&#10;plU7XzHB6/4IW8Afouuy6aooTm3dudrp/IaorAT4lt5Np5bI8ZgGtGcAGI1D1Ow/S8H0pg6NoraN&#10;OaddC/ES6GMNavfeA32L7ds68zoRF72MJ22zWl+gnCrHZBgKaips3O+rdeHEMNOBlTdjIye2N7Pz&#10;ccoEvC3ffKEp37eR981WjwaPldTCGJVOq1X/6O0a9UBEeGVB+iwMtQ8V+ob1+9QFM76Cm/UeYeVR&#10;fMrV9DvL3kksO6eAYKHz6e5zyOd+iIg0FreYlt5xahZseviob85PyOwE8kc5iWS6Q6dkrmbzxmqU&#10;7b6d8bEGNNONOv3hvuB3zBTfryYVj6B8Ol2kyf0dbBCN16T9rjsNajXrXKPL9YF/GRiTcFd+vzdE&#10;vbybfTfkGcRkDCEY4e8ztM1dPfrc7Ugd7+4rW+SREBeaQcqSqiPxuPl5Gs3XWg9wk8k6PN83A/a+&#10;7JWd1lX3QauFmzP8+LVKXeKGHnuEbjqT10p7pKL8HNuEm88o21NuEAe9yyRgqvhMdFSpbOZQrGta&#10;0D7OnzRRFrTc4RUr8uHacMHN4kusvszlcCFpr5oDCnFjRQ9P+RlhjNwsVTltW/EhvYEok1/+ep/S&#10;sS9zU9v7vIMWOtrcGFbpYtX1hfOl0lf8Fo26T2WQ8uZeqAaZj1jGifHGSNpGeOPpYrGuEgANP3b2&#10;8bWnEfGvraj1VyiO6qggKN4OczbikEWF/lbVcvW7/F3nnksk1R+4xfUKrdyqLtwgowVeIL9UnW3O&#10;pwVz2h8Mj0IBtFBYcBNSJoSjPrZqzTJvjTxW/ZNM30+3vFFbDerPVvrRmhHp1eSS87rHUxWwYZnq&#10;HU1ftbJxdx6172bGT278E1Bl70iexkRcjN9Grr7OqgQmBupm7Xfu4MbYpjylndrM4sListUz9CUT&#10;NxrBl64Md8D4TO2yfq6+OH8KRTUfifZMzi3W4Vk+qmg0bIm3V7uzUurT8aqmOrOsQ9tXtLy0nl9x&#10;+MmcBSYbwBE6SfJeu5L7XfQA5u6Zo9rYCT1JTNRnIYwplgqbWIFd/nU60XclmNwZ/+D3GvUsgPUH&#10;6TyH8SRRHvbaFzcbDgv3ooq13pxlpW7zkqvn1Hud7my9eXY+AzeDd51E7odnurCn8lSvWLWCdmBA&#10;Ejqk7P5k4U56Jaa73Y9bJtcsKKfJr+VfFFQ/rGmzeVgz3vJWy4fn1pwh56qNazQr9OeDkQjV9HHX&#10;yc92bkE8ghv1I+UfqqmMHvPiTmxHl8fpC/X0Fcg6FhqgTWDAGeZdfyWPU/xrKX1R6iJd0G4dI4zq&#10;R/AOv5rKbuJh1Lpd1voNlMaMe7HtWVU0RYnDu+y7W0UpgRtI+LSWef/Yu+RWzdL4FA/q+WyFrIgo&#10;y5PNS7XTjJrH1t7WxF7bGHZYnZey5ivum8Mg5SxAU2grdUrcOD3rU3HNp2mpZLtBOe60Q1Xxy+Rc&#10;WnsyuKEurTo/aArUG4F49go6P+XxDis/NtVpulZUomfGD0bNTGaqOFkkWP/sJ8StdVzaF16DrEa+&#10;xYHxHg3TdYGYptAuaw+MZqmXrv00OoVWgXK7FpQtuAkwdTD0JrKAGfnM/WrsK/nCnV7hWv0TLvZO&#10;R9Afg1nAtB4KVU/TjL0yHG47nznXysEivlL3kwJiym82LMfPUXQ5HvBuWO4i7MeNLvIH2d69CZWM&#10;G3OhFopcm5xAwO21MjntHR+kWGDs02Ccm18X7lznl9I4P+jl03dyjZxj1jB7KLxLiovAwW5rYbsa&#10;A9nVhqrBtPYzirhlanbGLpJFerl008XOB9wsTw5+uI89qEo/lUtYmszHU6aLIV3kJJZvBiiTNKFZ&#10;0ab0ZEdDjLd/9/MA7azfHaqaf6njZm02Jdvj0aUKU9O7/2kh2nM0Zs41SwBQVO7GTXw1WdZmM9Qg&#10;ct5Ti7xxs1nk6rAwrHKXXBSDAKIzGdx3lYG92oqRU3TLq+VnHqPzllWRHsq+a5QrqQd8uEprSyzA&#10;tlG8WDVQ//bZV/jWxOEymZfwvP/hOq8LINsAIttO1xfKAeGUYCCzgWBWUHqiniCmiKznY4BRJnW2&#10;POG5QE3h6W4/B66BXuvAe17O8pn6ZhXi9BBV1lBRpU7GlW5lg4zT++7R7doeJ7nOpXP+fVr7+mww&#10;I8XLdzRSJaVCdLi73hy2gcdjD77oMz18E4qjW9h3rIxMdSvbYvlU2zIhtdjceF3IwO5/BIoaS2AO&#10;4r68GZTDr2Y6RJHH3M6wCW5QWVIcSFDHXCeopPTkA+F/PpC8G0OJ9PRM4wuN6+fpiFns36KkD7fC&#10;j6MqUhp9SsvvgNQHeTKeviwkqiwy5jJt+GJ5L5gboqhVwA2EYtQPblw7jrYtPaAao3u8znRRq2NP&#10;6Prfv7Nl9WmhFDcom0EDhB3Lq9V3HtNewd29f0GNXOs4RNKMTKk/smcJk6PrOocpZPobh5Xpv/Ey&#10;uOEhdThy47X23WVu543aHZ/Vwx2aQTq8jjL6rORUfnIJ92LBsNKp+/qxQH6S9kXzIdLgUgKxS2es&#10;Q7idbPk3dhcydsAFe3E0lkBowYYsrLSr/u2hs3yxtsqWkNEIpVeHJ1tahibwoKJSQyUtWn+MoADZ&#10;v7EDeCKzPXWbfCM8h8WPHNqYtUdHfT+G+eDEZ0tGe7SqZuxLVSZvx6l0+N6mdqX/gL/iZKt+iOZU&#10;J2nph2A5pRGtzKgD8SlUcaSq2NskzobJs/ZtWeZWKVY7W1QCMst0TkFE1WL1+nxiCaZXwmYiebLD&#10;V3cwbzSlL1F/Am+l38XuOP7lkiQkQg3fL6SI4F3EVsgOQv1+JQQf4FekWCQxfsEdRpMpiZwmPmz2&#10;ZvPiqDaRHw2Qv3o0ehWrkt16NyPTSC6qvHcgoQb88jdmUNPoWBsHhZFVGCX4NGi89JqraRnRqOYt&#10;vYK3GgZWLlgxUmhlacRI5W9miSo/IRe1d5n9NPuCXFQu8NeIQB2s2k+wFd1mxI7lTGhl2r8gkIrI&#10;I24JIx3zXN/280SRBDeQxSoXju8ht1Xt1xt4VUUB8RFFmkLCMS2A/6BhCXWpI0Ji74hqoirAbaYb&#10;cMFRqMlDDA06LSZc6KorUOmZzODlK1zwk5/yeoZS6NaSopeCRsJ3lH4cHWV0rr1ItPuN+mbNfKTJ&#10;nVVAzO9wDHcjZB3TL2606wGO/97zJ1Gen8ZZLh3Mvsl49FB6vZr0M6OeSQwYgFD0EOpr9mYA4zK5&#10;5wLc5ACW0klbqdZdTnGNDeTkxi7VKOZk08G0Q/nOECzaecGWX00fr3TDE37M3nSa5ufJ62ZUetT9&#10;XKO4h8lD3CbJvwc/AXINkxE7ODL1J1vHRJ7J6inyllFLWzgJqUlS7E2as2ZaJ51iVtoc9RsaPz5N&#10;wEdcMGgl7GSqQT3cpXpfQ42q9SoMgXGJKEX+EuaUBsqvpXvA7FuSnMa1/ElgtQ5yKLSZFrjRWft3&#10;oho59yB2loHL7+xlF60WnjK0JZKhG9m2ksbVQpZElRIN/8k/DzJA2Q+M6/o4xPWX47JHGQP+dmMI&#10;r9BjEZFyww12Ypx3eYvkJ+X9O+lpvCYsBKaDHCHnfD68O/xuC7we/kuz24aJcEijTVqCrDCik3rn&#10;Yk+Uerzama5pzLFJuWIUgqLRfa2BQ/7mdWT95DScu7NChI44RCdxYGsYcZJPg+wv16Mx2Hs72WOu&#10;3zsBBHx499Kv4aVoNrUfFn6yVq5zRKF84q1tNs2d9foo7m5oihEeUVZ1B/DsGjaDhl7rCBq8+OUS&#10;MIbX/On9apObx7iYILqk5iRcs7dSm6Zmu8HYtCE03GDHpf6myNeMxobhYOZcGOPCLIfFD33VBibR&#10;4qrCAyRTNwS+3zdsrHTz6sTrOrKcDUBAtbZHK/4gBEI+P0Jm/p9CNl3rZ8ewhMBh6cHVV0QeHe/n&#10;MXY7V9/dY8sT+SY26r2A5quihQuiS97A8jgLgByggWx+vyXT/IiUIJY2sTjwNouSGKlixV02d6PR&#10;jDsUkjRJUiMwC+WKWIaSr4SqGVBh6GzrLadjp6tAoaO4sm4P+7T7WJxDq53La4er2NU2e6Dx6cQz&#10;dt+b281dwSAOZ5mibWJR4+Xn37W6QnqrOFXrHL6pmnFMtupWhFnvsj5ALMpxal96sVU3jvKzPEf5&#10;LnJctK9sPDk37ZbdFxT55saxma+06RkuMdci+u0YE1gXys/kcqOruW5KdofRXRkNg2OZP9IT90Au&#10;cHATDg/xLxlYN2a4kEK640FkOfWHI9Pjz9fkYQDheOtJqZqe5h1psLrpqVsOfsl34NH74eNk+7G/&#10;dLu7w0o4ovo1bI+NMfTSQAqL1DXHRgyW7Gykz7BTpsxeisaLuTPDOvJ4YYnFqoPQ5mMrLoVhg661&#10;YQvrHfRxtuIC46C93scN96UMBF6XLWqd82pz0n+p7F5V8PVL5vwoI6CRtibJKTGYvZOIoFaVmEXj&#10;/uZRjUAnyPCG180+p5rL0dBWNGKwArEzNP01Jx2AdbNQy/KHxV6jMvM2spAVmWjq8rUVSMdslIdC&#10;Uk8HY1cWs6MtEESWdyQ9qOf+hidwIFkQAWpXogJyPj0zhWc0D6nqjGNoeMzwn28cffMD8ihMprOq&#10;/C1lB70jMgoN/5tJnz7eSxlZt/MkPH76Pd6ajdTaVeZm3xwkPRalxrMxslNzuJvNYSGfnd0Wgud2&#10;dwvKl97tqBBNvkki3qBZjquQ0uwe40f5936gE6HAMkuv6c6k/SLb6c0U7SiNoArA7gv94mVTXWc4&#10;yvkdjwey4d4MDdccLz9K3FC5TL5WQ25Rbph9enW/fjp9928ZD+a98/1aL/O660oD/DLdYwtaDvzf&#10;ffTGzXzjDlFhf1LMEIofjkX5QZLnm6QvFA59Nl7hnkqRYbMir/RNRCRzGuE7zqyISFUqLGmAKZrL&#10;FvesRO0Gn65uo9HeKy7wlBAv8Uz+nbDVCtXhYqlcjzPHRi6k0bBad2Tcy2OFxuMsraYzljrEbqs0&#10;uq9W9qHFpA+3ctLToqn2Pu5wdzlF5IAmocx91cXbaNZ4n6TLwad3tnfMlO51oTKl6aXfJmZRu1ku&#10;ElGqSb2eq7LokJvGYXLB1Bk1FuyYrIbT3zx6mNyMg7C8NHULyfAcEdPzLlikGF+ozDI2mgrdSrTM&#10;Sa8WMUPOZ2k4ri89cagyDiE1JTGmyrVhrb9RW52oCVgDIV7jVWpt85ff9mWenKqEMeZhyEEq9Mjj&#10;8voMMMADuLHu+stzpWk74+Rvteoz3yoOrv3zlfY8cm1Iip+KM6AawId1p/5tqjM82DxuqtvjN+gq&#10;nYqp7Wg76HVew2Cay0/SUT+sm4dlHcQd9Gs/bz0bl2022adVC53Kky/iRUcY9XvUgc0+N/rwAGcF&#10;AFKRso0FFQ1ODJmddTdsV0SIRW9Vb0kfwf1xFt/ovKXcuJldzispuzsEdrgosemXKI71V2h1881O&#10;2d7OkiQku1sPz4NWnoPEREHcVg5A2vKpuYgeahHf0/Pv2Q0uAJRW73FTmYlpAS5EbsoQNKnoTXyo&#10;6I2+k1tst2uGVlJxepff+GFVOYTSTylOMKLT/oKbMlLHSzKgfSP38Tk41S9oBefN8Ub3T1b/mwtg&#10;b0W/A3osoOsjKCkTN2ChI9PfOksI3gUynu29cXfP1WW30o/e+XGgR00e0FTu6hf9RhdCPzFqsutM&#10;Xjn85wNDdSJpnL50jxTgfWLbXFe7iRlTS4nODgpXJxxmo2s9Z5eMlpuz27QrSy9QM6/0AdLVmgM6&#10;QkkBdqW2XRXtzpPHm3TLBze8lzl8cT3Vv+P5DO0zg3cw1/Htd83ObH8sfQIPtyd11FY/aoMTwve5&#10;zAwWkEtWUr1cYgrMAKT+hMM5fpkKM7w9YxySCe/+WxEe6PybDhbF5G56p942TXQfpOvmHB9xidBI&#10;Ua61TovbNI6YBWwkXzeOoMRzdsk5jCPLW/2Rln16leP69c1xpE3Clcq+SnWnG88R2aWMfdGVRUA2&#10;+SVnPQD5tKSnrTNpITw+3Il474XCPTOLciO5kp3vXBHZf+VK7mUl31tlmAqQDy7DdXkL4OqRT8+V&#10;hkJobJALLrzl00F7A+b2+h9T5awOwQoGOQY3W/1m1eUKWyz79GL+Sb78J1eKJpKY3z9TIfQqkQse&#10;e2Srx5mryvXGLVYA3KMS0Ii1gtSl9hSf69qeXna+GrK3hpPrlCcYP/OKsuSv1AM3NVXYn067VHnx&#10;3hTetHMKCpIQSarH/jYt1KWacRmm+u3KP7ywhbLp/X4r84dM37f0urenw/JFAlH3cvmCf+v02x2f&#10;SBSVclWcfq0XLKBOVlHl2wA3LPciW3jBP5ERLH394r6alVvxU6yDmEgB0ghNMjv91vUQXbXTE3pY&#10;EH30iR8y7KFtrtM7ku/6O/mT6XcfzKu3Qp6y1vH1OMufdzX0ye5lWPS7SdsQA+pOmkMatGxK6sq0&#10;8zoJCpYLJ820h/TazrulvDA6uGRirpJ3wVw4pDsWPfHPnGFdni90z051FbNPv/6VqV4ztRY+eAVH&#10;EyJC7wRuKLVg+mFtXOIUonZQvFLcDFcVIuaYpTUZEx7X7tpVCXKbsJ2TamhhXa1iZFBctCiqNlHb&#10;wwZEwX7s7FAaVJQ+/Q6FG87cU92ib1crgMg/U2yyT6NgQKSSV7C/VxKTTExcPTMuA99xBgzBOl+l&#10;6ICzkrteOu02nxJLIrUsxzz09ZQKI0CWqA27Vrh2kliYrTPaHmp7Z3/JWSX7k7gJppt9Z5/KnYQA&#10;LQcCh92wc6f8BuD8is4raoAKueBkeulTfLOIgX8Se9umzgj1RcqHD98zbtp94mFFqcara0OqarM7&#10;JrDfHWMkhVbpzyG4UQvyFsEyI1VtZHuwuIk7WP3gtzWphtsEASoI7tEnuawwwXacc5156SSqthww&#10;wS5Xc52FNWaXW+Dme8UjYyOUW2XKrSmcgwUg+uxpY+F/zQxuoC3rwJPRVSwZeyIMozMDI2P7SePU&#10;tBZuC0wBOqo5LK/wfnuy4yKMhSQZn9TnBoieG6gIN5QDRLCKMS1jOJSScZBqHOlvdHrogFS6wAhJ&#10;KUIRsnC0wk6/fYnB+vMkBhv819vaqf5jfQt/6cLNeN+z93AtbfzoPArr0/co3AmbILWHzeUH/8jU&#10;nD1NED3fzBOOEG3Ba/XMu+8iSJ62qwfZ7bgJootExtke0T2E47CYHvwlIv55SoTS372x74CwoMZZ&#10;55Lu3kp6MJ08B2K7LmWN7VraaipnX1hW6OBwpspOQBSilUeSGaefTEAIDK1cMjzDorm6as28SyDW&#10;pnxADCygkGLaLzrtWWMvlhQfenp13BbgwI0uTKz9PFWvj7Mi8FcIWvEcDjkui/dKsNoVLKHfeItq&#10;L/Wk+ll5nTSVHB7Zxx7cCNae7bIGa5dt5Wp+E9P8t2nBI9+zFjCIpsZfP/gb0xCSV+9J1+5D1y69&#10;4JjZIQddu9MWUo077paAF5jEsmux84ZfdE8pb3ADnawxR7MvEaHlq3sdFOLiVXa7mwHcbsWAew3v&#10;f/PH39QhWONmAL60DXJenttQNgbh3faU15VRk7il0Mz22a9P04HWZk73sDByQq3prRIMFBtj401Y&#10;4ydzrdcpV9nlW6YTs5KYWYgghtY/pnPt9eHDHhI20VGOUjMRuftS/JC9Tbd9qiHwr91z/kXYdd+8&#10;/Y85XfRsBU1OhIKHVnt0WM3UueSVd2J2mx8sUsCh5O4vQkvX2j9D0nrr3wsm+OajXL6ZGJjv5yS+&#10;RM7+Rca7xCxrYwmm5XflfoYwclemZlqE8J/O3xlg7sZVFq92e8rx0n5wy3wX3xmxCssPiDmWQm+V&#10;OZa1wIje2R6KnSyh8vFWN6eVgnC6ce66VxkRHoyCCg+CmMMOP8oL9bChCQUVUdhf73pn5/oj2XWi&#10;dNN/nskUjz6qv5XBVxIS27hSnxKLH0umdyyphMXxau+S/dsAHt9wBr/823J1OPbhHxNObWH/991/&#10;7vr/mN+khPfJj4ow6H7otpDXEGPlwxrejUsTJJnWJYTriJjJO0v036ZkJybQ3pJ3G7SKm4rKw/kb&#10;LsegHTFnERyPNrC4JVhpUGp5hEahlQc3o+kTjhDqV2qBYEVWQHhqE7QTWTYSrLBVtZwGR8F50+6A&#10;cBq3HVGbp6DAIla9ZIhDj2zvJIauFrJEN0JmsAmsOdJx+oKUsrZ/85tjaEFgn0ryaVYK396cNmge&#10;iKXmklc58wpjunk75YKzp6ZAWB33d9V8DS6rHczazezBMLbGyyrFT5BgSF+tcaoEZOEldS5XUDc3&#10;eTXv5LQb+6tKhN9TOWKD9sFN7tHMLM1bazjx8zbR+fO1w22Lj9uDb+mdtsZPrdbt3GGcsTO23FDX&#10;GApUNTRvjHO4ulyxpr+oS/DQWJAGaHXHaGN3BMgeZWZTxGXL/Zng5v+98mdiz30l91/PfNTZtID4&#10;3jdUge0WqT7kAylCtrrSldUn7DmKzCRCP0ziK6ZOdiB/P9ljHQuvF0sc4Zthku4mVlof9g5UcQS9&#10;ELYWRasKmcqesNScs4xIh0erS7VvmoW+86ov9r59fCOMbj8ptvrvsIOPaFj02Ae+v3eMyob7Whm8&#10;u677nYR74XErLNvF/9RHBS5VayrqvLlTVuciujnPvrdOxjxHVfmayw6aNz2CYNukk8B6oJBFVMZA&#10;QfoUuqKz2Qxb5/RozRpjBCfXNpQPdtlJd2jobG56cbbvE0iXfteNZMuhXTfzqFdJKwTlMYygzRvt&#10;ds4uXzW/jWlD9+G23oCYC1I2tzKzFHO4Th1/17aYahUyoLNZm2WaAEFlYSgxjDhbvFgf3z8p4J9x&#10;dmutXmA++iOUac4VMNDPqRoBsx8zYNgN+u6w52LuYkgsVCb8ddhXSsYyTY0e6qc2KAuDzMH09Mw1&#10;OXfyfhZKpbnbHby/p85Tg3XEYcIzyorZDRx3tRlrOgylBM4zDsaUJ6b2eXRWCoLS5jIr5j6ly+4w&#10;ZiTyvjErJFOrasfSnD3WjnrQwz7saHeNllCuoeH8mzli08PPvitttmv2/PYKtbKDUrZtMrvOcTed&#10;wHkQEx3cCK8ySKU9evtb5v6ihjplbT3IpJXrhzQgZOE7TrYnIXWRHfftt7Z55VDWdZEX0/bsV/ip&#10;Td/C4NSZxdPR2oif07Fcmp3NzNgOfuw+hz6z/pbtqknbIHDwjMOrlcpAnaQx4VWMSocLF1Hv9Pgz&#10;dSe33WHful+6resC5NQqh29zqQX4RIjHjC9K9cVu7Fe2bg1VqKs47TIA42HnkivScPRuv50FYLT+&#10;V2Evp+iPfw375FXbT16dFNbEj3mmom3vXd+d7X+QIkcRkr49idGqmJ3O6hTm6IB6bE7Z/kK+4RuT&#10;oX9RtTG/dTHFZWP71p2LrcfQudiahaEv9Kosk7vZZIG4TFX84o2sTpoQ4G8zR+n9mZfMSWHwrD7D&#10;/ZxMUy0WmHyY8WgtimoR5Gc/eVfVJ3c9kgMPBAjC1lLn4bQL3ji5HB11rCG+tQel8T6kib/15lkd&#10;DOeBUMtS8mtZzuhflCnBxNZZV/ul8cBeIlgonR/+fHMdgNRXPS/kqULz0XhXb06la69bjhLoXW6a&#10;pY8ZxSC6jmIgr6F/OmLSYdX46YdVdZL0NJ0jpHTAK2vDo4ScKfH538qjSpOmrCH41WONszXapEIG&#10;bwfM84yX7cnjw4/axsF/dfKwz90NNW98gyMz8D71y7mgV3E1hYuhL3rI0sHaxDr+A8CgzdS1455+&#10;j63rmqOfaDSimwuqi68/kz3z0c8ahH2V6c5RE6BGEB/44kfWBlean4uDG/VfpnY8tA86FZLhv7h6&#10;80YD2e1/+LUIkQbSaEpljCiRzJTKFBnf/2+17/uc73mef9beIavScF1rfQa3b/r32nh3S200sgR7&#10;Ay4VyMksfTWMEqXvbcKM0JoaR7IGYKr1R3CtRj+VDZ3YLMwbVfVcTxckooEuT7xNXVZftzqXqAyN&#10;nRrdbWG17DK3BC0uQcj3FiRowrXzRTqBjNTXp8MHXnn/6m2wBCoCCv9iUJnqxMFv0GwuPdAsyDFm&#10;f3OXMR7WZmXB0PozRqAy/0ihBg3k/lLj/OHGxo6CJy+hNkN4vIN58PDxf4uQxqCGn2tJQMyLEFP2&#10;l+j9ujIEMmNcj79K2Rr8/OGAarp7NI3fLkWAlP3f4j1Nqb3Vo79vh94qLMNiX4PFQ6zc4SeASj+b&#10;+nsX0vx9AEYb99Rd0iaFJ3n27Nf0Z+/udBQs8/37sTO6MR1OADAUJsS45+8vtdIsHqhkvs8dM3XY&#10;1/ScDtQXBkOZCEHwYQSo0+xIun0eekY7wm8Jaf4/HQ+/Byj7mA+yfvZUTe+5QppnHplHDTrhLxxh&#10;Cx+ynBrgmVTONyi+O3XbeQqbdkDSZ/D5uqpAD7kHoKo7zaRDJ6f5omyg9bFXgTTpr/X9DEZbGAxz&#10;55ojcltTJhwSNBPH5/HAPnOOkSnaF55xlPS2wvHxj+jz4dy4vrRQNfUU8EOQi+N3K7850S8bv3G5&#10;GE+EWb5fgUUzQxxHanLdGNcYfC7E6gxWL1dI43rPP51eAAZhqUNmQvDuVTG8cor+W/TPmlcV9La9&#10;p3uzQBlL1twQ9Lnr0f1BrkDw16dKDXG6c69x3hwrf7u7zKtRbCZ7QyiUiIG72n5fs6LajEEuIUBQ&#10;C08U/CJ8gKAWCgA/pzQ+X9wydtyMX4B3b+aNt1Q7Oq31dJ9gz+UsvZmMCYt/2B2sItQB5uqM0yh1&#10;WiedPx/SJM0/QEmKbt7evtAXtCHLzwR+joEnR5d4toQzAB6rtUOnROXz6eFunwAeLymRr3bfXWlf&#10;AqosNnEXZarAQe+8SyRI8hyQnJXXVf3pdpdqBcmQY9ViwoSKWTJva+G57GwMsHiUjmj/thaHl87G&#10;zD9umfnOgabTduU2fSJN0fD8An5AjNfX1DlOMpCA3J3GWXpxOw0MckZf69S+lp0GKFO7Z5A2pPEq&#10;NDbKu5Mix4NZxxcQzx3Pd48E+G08/AvgvMlXq97PHDoap9QBVr8w/kW3W+jHufS75deFxhYqsqT9&#10;LOg093hk9GLldLX2vdDWagTH8CxAGgao52r9kMpBV/6AqUmuGUAzyI1JN5kByAQG9qIyuN5bdIHC&#10;SVHJ3hH8u5nAj1YBHAJb7sAxPD+c8qv+BBC//FTK5hGvv9rNXEZavVMUiAAmBeJ9J/fSwXrBeSQB&#10;1JmRtFsvmMavXtARxbmsLDrYeb/hhGrmL2KMDOLt7xgtieML4+ZYBdtIBVVuLs5+ZfwPsPtfJDmg&#10;xO6AX4HJoJn0PfH2MC9MiKYt6exy0pCJcaa2scN7PAbh7RntVL4PMIRqEx38ky3rP2nqaGD65a9i&#10;4E4AO57WpI0WKwN/VTVzBkt3hOHV3gFhftQcS5S0ViKQdIU0/79X/nfRiNLIc3jMqFHDuQGmvPhe&#10;W7rm/hcb0UCeojUDVsjuQrWOjaXhkWWQtnHgQV74YvPBcJIPZ+thJYQ08FeM/xDqyfH6/nvQ/o6X&#10;C3WJy6oagiXR6QPCiSLtr7uponrepRayv1kB3b6KWwm2HnF60iO31dJyvslIlz8GCJUAwFOA4CbG&#10;kAZ+RmmC5aJ2lafNZ5nwS8eBSY8F2W2L++xVUkqCceM6hb/FeKDden53UQY+Whs7wxtGWrDlWpvo&#10;38elbpv4dG7rOlTTNxZI3wNu1QddlWKCgcoD8ewDtwRzBRQqIOpGqxKQyBrTNSx2efnm96PSkStv&#10;3BbufGVTcz6wKB3cOve45maq+8poa8NLL9FiDxkcwBo2cykXgUfQmAGq5plJEO87SGOM2NLdpK1B&#10;1PuevRIgyUNg8nWEenLy/gg+EkH5nNqtgH8yKA6b8rdm6L8HnLy/1jiScuxiV1hWEUAcfdFyvoyg&#10;ppj55Qge0Hfc4eIUYLYWJ8PBIRr4jAgFil+CfLcSqD0GsH7RIt72rIuGc+DVA0z7W+5lKBNbY1+F&#10;+0yai1ph1TkCMnySGZTW6dUOlDSDJgztWqVe5Wr+z2Kf7CSt790ZXCubMXgaw3sV6KjjNwZmUIOF&#10;zz2WEyVYPRlsPUM7BF/8PLAMsRUEGISdCL4CXZWM+Wski2dQHbA6WGZyltWDPmf+++FKUmdIzjSC&#10;Z/V2sjq88n+f/wFmA8o1IFrQXXSxbApvDzY7jp8y09SOv1ODIeAQ1jg3Vc0p3udPHGAVQnIM/gXL&#10;w87G4nC4syoVn9sAHohSEvRDaeaC4hO+Yc/wbBMB224B4/1ZevmYWuIPyy/H6aE+rcrYxrVQUWst&#10;uFl/mE9n1Cv6oR5dRsjN35k0B0PvkPBt1DTpwKtMtX7eATj9NWzdqPlf+SHBmws6V2VTGcuV0Lq3&#10;jdJ2cxkOZ4vnYz/jjf3/LDrLsJA+Irv6cD3QSskbD/xoOALK2kJYK/Aih+WMz16Am3ElHTZWKUGn&#10;+eRmg84nMBbPWB42AAOFXfrY+875ef5q4YNjEx8axx/D1LKDGxRcigeRheLScDLE23yFR8v2s9O0&#10;mHNWrcPms+vwOO8XK8+i1K6c6zF0vUsMYp28X9KNwnbox6uEE969bMaAxIzWh0x3VWQM5kwMi8yq&#10;lR8pL1DNLM8OgVIiNnYh1cbhRmVg6OaQ/vYdeFKeO7j2AxPf8SMr/INk5z2xqpKWg7ZOB3kIaUix&#10;rQFtaIx7QAiID83e5OGiLyCxXAp7n+RmGe1pfLfgLpY+7raZ/RfP5INi9aE38P1VblGvUAf/CA6E&#10;guJ2Pt6xXumifJbh6HDYh9A4qh50L5AgDfwNsUP3U1jkjeFTzV9PqKZ0yVpTFKY9a4wMnF/e7TFf&#10;2zNy92zVb2ab3K04OYlZZOk05Howx/rmRpz+7kRj07mXzWzgp8FxbdAS17VR44jepsljrdEwZ3nR&#10;bBw75VY8u50qDUNrTW7ZmxqRn2zAxNSSr29vx1r3NpPFE13rUd+vdFLf+JIC/HoOxYLTaQ7VuLE0&#10;u7zbwPkpSQcJf1wO2zH92/3h1yHNqaaVThJeLxUcob95rmpWsYgvcw+FaAxkv3TaXKY5MoyV8uj6&#10;yIBaQHmLvK9SVxyDk8Swkqp9blO7875sGrb9wglhYpAgOIU3kGrXlfVili66sxOkIaLjSwQb01g6&#10;uaDruePT7kkHmdr99Kal1qt9dJjCRISbhCYfcPUiKCG/jvdSGXv94rkUqmAxLUeTb3Hywb6Lqw7a&#10;ldRoL0egi74Nwe8zXnw/fBrSSCOi0z1gz6B8WuYGt6qu1YZhiDe0sXyOPk8oxuPtEA/AInJKddYR&#10;vQL9cOC7Y757SE0aX8IYHJ7QWFEr9Gq7KCNI8Es1iP6sXl1azd96muoZixqk0VG1kLVflePPbnjl&#10;8tystr0FsbwVlAf4VjzFUbsEuhztGc72v9RhuUgTeBT8RiV10rPtuj5fjiThp9LYtd9d8ytdOOJ6&#10;GxSur4vXuSspthdyeARpXpaKkPLz4KvpXuZCjkCuArdahcYezpZ+6iyQ7uSEVGbtbI8mYyCBr64K&#10;lzHv3du6E9DY48vo3FdhKk32OBfmZP66LdWyoPRpT9CnNFB0DXg+SZr4J7PM2GA96rFFp8XdyGrO&#10;nmt9kFk3mPxTP//az2eeKo5OSOG23Wi1CSgIfAInBJy2I8c5KX9oVZ8AB0ivmuiJ4Y12etBtjS/8&#10;EQfR5U9TQllkAGkGoNTpbxfIiZI2zd5+Ne/uxqt2ZC8yWve6DaYXg62ws6t272uEQYNW8EB4NYnX&#10;cg6E6xWMUa8fYq1Ny0PfW1afxep5k45YvHKTT4pCOndx7CBMgoF65Id+UfmIbARb3nmMOptldOTs&#10;yz4AL0x2waAstWLc1zR8NKdB66lX0ZY/4u5lNaR61t1tvK3Lzb0BfBOuaY6B8kX2RY1yzTsomlye&#10;x0sGOR+SGQGity8ruprfM4Po8z5fxoV3cEfn+BPADe87w9C4xpbIrj7lrgUTWs7bMgiIx3N3P+nc&#10;YSjzrDUZ2cLD6mLdBA5s9ZLOeo+oep+6MiXiKWQ1PDJXSDPp4etzhc0GBDzZ423ve0LX2848Avm2&#10;Wi6ABltIp7P6yuOgwC4Rczan7WVlbHIAmAZwy6eXybYvXglvvEYE+jllGFmaeuX6UT+Lk65GEk6v&#10;piOQBiiU+7n07PgCFCsotUwOJlpYQBtiS5XnThldZnahsJO81vxajMo1LDcq194SYPAw6r0IPYGi&#10;tp+8m0ecaTQajBYFsqBeSHTfe+06jVFjEJJ6oQ9pWmMAypW5a3pEzzR5m2Z/0w53ODTTs9O7ycbG&#10;O12tji7h3aDToqeas1u8BhBCXeJVwIRwGRDWaGkKNeT3jIYrq5+BRsxwfkEaE7lwnC81v6voHqRZ&#10;cfYot8i2eSboPRcPMEkNc8RtiEWlmVOVYum2LvURMUCEOA4aUeM3JLvStms3UpacDYZXkBvGv7tR&#10;mo3jsQDAySesxtbj+XEEzLromC6/M98MpIlu16Vt5qZv1cnDPbRfLYGA7PrMA7ZmNq3ysWymbGxk&#10;zJ1dMRgADTaFja1ZecJ9qp+yfRgranSj/EPhwC1koziuOPp5d784mS3arVOh8YX5Co5CGiX+FNg0&#10;V3+eOqXMZ33uyDboLL6K5F0PEDJZ3fx39UOGdfBRZTZvrkDoSXg6Hqn14G5hRvnTbCa9P+EJzAc0&#10;rnPmhdh06vYMw9rPrdlJ5p7JKzJMusWlNfqGLWdfwNPB/jzuZ4f853Khe3X+YfQbc8Cq91pJEaFG&#10;9DOYc13OjEdnxU6eSZUlhN1MH/847LN+s367hOpKBKZAXvgrIkCaal+874zrGQsZi5gHAOCr9JLy&#10;wz4pP6BpPie9/fZH+DDuosPaU2eM/w/qEYjG4FLAf05EdFgLUKZA1E+xAqIZebLRS5CVhg7Q2wRt&#10;d0ApIQBwpdlTvd6TLyOglgaGcnxvVOj1wufD2KMA5FwKnGxOikTvXVXk9X7V/lsd1uVXYKFx4ZIO&#10;6C3pgMLRqLW+Pt8KJm/6hGNc0x0nM2k8XTxO7OnSv0k4q8dFcDomfC9iUklBpJwURMaP2uW2g2IK&#10;Rg8y+xyZoDk7RC+SQS8yBrUCj+1rD3vXR1QgcU2qaN7pkqPYlcV6yoWhixEVIA0taFYStuNMG6px&#10;xeWpd6QUjR0G6qM9jBr7Nxo1vCPfXb5nxzFoKsYQNHAV7XkjG2Y7/ICM+Jnf8BFdXTBEqC5fYw5O&#10;C28QZrQvGaiX2w/SjAalSAGD6fyGa2idcEaqh8dxEtzXyX/jarvbFBMESejg++8QECzWEHpga5AX&#10;g34b/HKdCH3Va/iDhWtNuwMSk6vsM2A3V6/nodkzQABHV/hCGgHZvuZlpLQE4fNR7wjBK0F3uryF&#10;/4prCFAWuoVSx6ZMcjVzQRf9eAlCVh2AVZa6XLcm1fTolSeHbWRJ6p6/riIr+UcOTDDx0hvLX66t&#10;dFKQxn20d2SmfOBTQ6tHKc25X79eZt3NVq02SmKuPf3eks+/hgIVWuDfkO3MyO3vQfTKQeURPJ/K&#10;jJ6emqBsQXDZovQtE5EZfPy0A7YDM+3ugChDL0E/CHeF/7it08q7SnzqwuWDRpeebttmSfUe0IGs&#10;1XGwBB4s4t5+XZm/mz/2sF9+6Wdemi9xwcnSRqF1x/Vz5w2Dg/aqy/aKhb1ayNeh5fzukvSqOJpD&#10;mrd82PfZflzj2ZowbEz9Xr14XBxBiGw82E6Tz1fh8503bWL0wWrX5rfKenUgKju0lSJHxbDl0uFb&#10;qm+jWd06u6J6jkYo8Y7N0RaE548PuCs0k8cauC5cj/UtzEvL0UVP74aggPvmxe8ZfcmChjW2S39q&#10;P4zlXTiOFu2FHBVh3vHQ28fp+/C8bwTmIMpLKc2jnEqb75t+L70fFWwlXGsqHu7Sl9PQSibsB0VO&#10;qUVkMY0aURoVpqm2MD9HOujwYZJe8a/TSZqwLz1nQrZmlvKo+2E57BsS110JsIfwvaFrhbmoMf2K&#10;7RZ7b5dXD9OgV12NIfVHapTmfvMZpDm+Ls2GfnB78jMIqz4omeayRv5x/+jY4jzMZ1Im66+EX+cd&#10;mHTHyG8Buh3R9S8fsw2UvstQMV682Xmg1frQuKQ67dWBjRvlR6GPvd3HdDYSC0wCS8gWAzlrWfjm&#10;5gvnH1HfpnuL1V5pluBIlx7vGYAgB+11r5Xm7naJSx/5WVRm/eajQYBl5HKjg9z60oiFiAfF4+7U&#10;+QKcqV/xhVPlpXYe9bPyhW4QpPHshrXIUvvwgten16yZzg3cCx1tZA4XIhVnPM7zO53dzPsa1a3i&#10;i7mO8n7njmR/6vHAf9IZFzgn42tdL6w4An3ZBJCUd31ucUElK/frKINSK5mt0fXaB0yAsYMojl9F&#10;Fj6fAlJ9Cq3OuNuZtC0s1e3DMV9sXTgBPN6umlaJnatZamvmYcOKdbHUGHPxaOx/cJoNqkau7Ll/&#10;BzynNssnm3s3VpDmNRJ3tpFLuXMwMHKvh2y8KRXrYUWdyHNOwOr+ZSt60j2n+2nxGN2zYQiXzMDG&#10;S0dBR3dY/6ufWWXfqASbFWy5RtPNPbtOLreCbehk9baw6OS6AQh9GuTU7Pv7PeAAdon+5p5+Lrup&#10;Qxbkv4s1NPE42DfmNPq5vBB87fLpz7HvpU6ZbpAi+JQzkIGXCn7d/n312L8mYOHbqJjRgrRgr5dC&#10;5vLYJ7fOVGZgNGElQB8Xl0JgqLVNEKU+T6hg2rma2Vh6UL0r9I1Kp4Z4JKOXmyRTMmsRU39ULZo4&#10;tC16XD5WuoX559QZVdJRo872u8sFn6loVapX0Sr3pGZDcmSPhm87FTqpldl1Pa7cUZrPw1FhkfyG&#10;MO/6+TQml7xClowdvFtsHlcwvB5pLpgXwXM/JnDAJwKwqG6ZxZLMWn1GXJpGkPmJ5DanK9RVSe5p&#10;tGz5KwQfb+NRoUNnn4fbewJwizGPk3IKDFubs9eElBsKfBHyNVOj2txqINHcRHpWk9jr1tKdEbsq&#10;TYWVmlKqT0ZYttZ/KtegfsPQYiaFPO0/u3dRCxgR+ogkOdhEwObKe/tBo7ZO4/mAcHk6Mu5UdhOD&#10;0PekrFoyNzxc8tHmNRAMtnQiXDzVmPnpu5KjZqVs6QUdvkPA9ursN6cYJr8KXfmV1aewN49Pz7eK&#10;0HBayoPnsEb2AasvmwChI2szJV1YOnYuDjrbo5MrA9Qi9J3mvGBsqSJpjVx3QzGk/MpEh9oOxA0m&#10;RLg5cns7eKK/9aVed1ZV5dp3UhtIU/qMlHY7bly3c0uk8pS4uM0WlRbGj4S0HUJFr6l12kyvRq1m&#10;8oMLe1quaD674H84mYSHYpZnK/1u0AMArzRlMi8clDKsin3I+tIVhBVLh0JpwST1NCal41M5xmPJ&#10;wjoaNNkq7nMoOrY2zvrAQyRTMdf8CkTp2QNhEBfZ75zmjc8nvkt6RszcUkV9OVqfjjdtasQxEJrH&#10;Y6AcBttpCHiklwXz/iuRAPzfMtuG4gcfHEiVQ1bvcLYMlfyPaqKiXABlTa62XZPSeF5TtHiygavA&#10;YcukSUtLZE3jN99H037dSfclv77s5XPQSlwdR5MqKDyr8tVjKenYYJOH9APDNAuO0IFblhfFaSUu&#10;2H3h0ouW+AOkEw8PpvAaZF4R3gUgg1f6Fub0rH079g6nokw7OXQ6SjaxUKfsFNgLKscD6GJsUwUN&#10;Zny5+Pf0udCYvSHNvLW/BE173j/LH0AGl7LZfZR9WtgPxpr3RVfuwFyv+NE6T3T6Spe++SdBsHf7&#10;1y6XO0WT4zPk0kDHoVGazuizJvvRY6t+OOIBZkm3ngtqQcO+zEEaNziHFVopW3R0cq5XtQo3JqTW&#10;cZDFcXCT+D6XNV4KDO36H5MEuPlIYgT9pFRwVqTaLJ+vs281d36RlO87016Qt6LPpNsVY5CCafaZ&#10;1btvN84EpGlp73yuj1gsiob9LNqsPe8SBt4FmHnJHT9kruIsXp8Vuaer6ugEoMiScjgJ1RsePRzl&#10;TAf4wZ3/8GzLTkdwroyQ7JwnSso4c1LPjDHWI3J6IdqQZgUWr+jVA8TtonFXGNe4touVwcyIT607&#10;eDvTWhCvJ/13Vsm/HypRUClV7rXM5HM8obSUifGUqG/dQy7s/jYWKgX+7j6fvFBkUdyzCjAie4+T&#10;sp0i3qxvZVjJV8lq45wi22xzm5NF9upea+NUJj2OQE6tBJzFGzOfAZpgvkf0rQ8C68qqlXKb6lN1&#10;umq3NVO32uo9YHcnHGVwCKVrG82TXnFO2sneTKr75s/dXRuvitZwwcpAPwBeuLk9eZviFCRnNo1f&#10;86Etais1wILWUBwoxUUlnU9We9cnE1m0hLdfqnRidqLU62DWV33ebsMUECoGPMoKnZPaxyCNquab&#10;SBEgVJtJzXoiVPWuubVBPlOt7uDGDWPKTbtiuDU3nQ1KEzmzmFeYNn2crLZ3Pr+Qg1hrebk8Vj87&#10;ZXkBm5869V/g0gKLIiwSDwgUCWnqsmKARP60+lqg1Spelwc26pzy2e2k1i63QLIwXtzWu0HZEn7Z&#10;S0UPIl/0pdJNqY+UgyIhPyfNrdoG+sKrveMz1ipa/ybZWl3gb8I1aAVQhfpzK2VWAjU34eoEKtCo&#10;MabrTTkAE/oeRtzuZnd3GNzNezpsiU96moaL4Tdf62eK6R2yDzOAZ6t0okWVzycjispQyGe24mbe&#10;UF7vbPbupWpT1GKcKHlIJ4OaE+e1RxYxu1aQR5DLhngpGKEGE+RxB287+8bnHN+Lc0W7ERqjVMlB&#10;9a4OBUbRQl2bjk+iUgLV+AIvG7luxhNus656lQh5Ufz0nP7E824MpMEaLOGJnj2ZpRd1SYPuv3h7&#10;Ro57x+n5aW5c4gxA4p1dvNHA5d6rrNGRsusPO2k+5X7u/utwxaSSd+U+gLG6fe7VUwwGcK62a90L&#10;wq0SZohu8U99VB7F1G1SnaNnD6QZ75nLtTwkJovIRut6DkmN1cVj0Oo31iJ9zAYjSquPYSzSdLoH&#10;7l6vVJimPAWn8+lFbRggaV5vbmfFC97uHr21nGsOwK4vtdUnsDdFfe9vCwuVOMZ7/iSsuxNDOz+B&#10;y6e36e+zNPAXm7etcsHKtPd36efjU+CxzPF9m49M9BMyv3+DZzioivx6ILlzSRljyTkPri6T+guQ&#10;ZnCtP29ZNrV8/SesdIClknqrIDbHEJQMPz6lsOr2o/DV7Q/Ymdk2SOQV1FLqL1xfuUu9GJxmBN3u&#10;EDRtrgQotHwePgqVvaLFvwrJXcD7PgzhLxxLE7igp4MU+U/YHgiHF0dT4t9ggBrtl9MzJo7mDBNH&#10;WrRhGBuAUlfPU8Mol5+Dl7V3/xt6qF4pp/8CpMn55txxMijqOKuNuIRQLZY3/vS5OkhsFePxk4Zx&#10;j3UTNgtIYg4U3bzlVBO8GVrIKbWyhf0TOv3tFP/VaZcm2tGLJrrru1l4p8Z/AdKYhUejZIw3BJcE&#10;Fo7qUoIDyur/CeUNbImZzblkZQXbRkz0w5XrOast/nKaaqpTWyMnHCzS0d60zuaW0/LVWJ8imIlK&#10;2Gjzyf+YhgtphmiL8/8T+Ao08DO1/4S8MFKHG9NpKt/4369MMaJIjurYX5jC2NwTjGgwdKhB+1LF&#10;CvcHIbakFiF2wHxxMaTWbCXyk3sa2olzpl/YAO4eB6XpJMQIsay1sB7yxUB3JItDQPnjk43uEOrJ&#10;ULKv6+pjfJi55Wr2LzCtwfeeefGgkPiiDzcP+l4/FRRPor8AaVTFHDq3MDwYeFvQMzx5qFJwppQH&#10;6a05KqdBXa6ThnnNmdvnl9Z/A1TAzYKN9JgiDoGCe+SMfBPzddWhmMkOAZelckkksUy2urXtpEA8&#10;JUNDFnS10xT03lh7ovnj5NJYuPLfV+62IqIidubLIVfZPjnoLUXckIeE0kN+kaJBbsql54w/mX4n&#10;1dE/4TJwznG3YDf+CasFkoyh7XPTcf7CAR8Cp2uBW9i/gazscWOUauLT4/2CT8+dO8IMbkeEBacE&#10;lLT5zGA4XWCD0uZEQAgNZAFOV/8NU7UP0oytAjN8QhpxuElna6t1qi+SNL8xF2m/Ol/t7c7s4HUv&#10;xmx5WDIywVbHzRAV/4IH3ZG2qqFk8Z8wGqZAU7V/UiCc2RNTwgixumzkuRu/30DYJgeNL143dno6&#10;9jZpl/YnEI6SkKFKptDUKhMItRMOKkddCtmN7n8hOxLPFG940H806SnVJeivgJW3FgjgD7sFuL5w&#10;/jg3PGvTbUyfp0vplzykda7LTZDet5+B0OtQU6I2hKCMIKiLqq81czldQtW/sC0Y1mPm8lDbTAKc&#10;X8ClFCbN4C948Wutq9pAayXhqHaXtsM/z+1isjfPM9ij/753JSU9OgZVvoUZSh7bBZiSNitB3+/u&#10;CvyNpq6t8P34N1y2Q2LxJf8fUee1hajarel90KPvQ5AgCgYQEQUDgoooqKiYA0EFFeN5X3iP3j21&#10;qv598lCrBrUmEr445/sW/+ITFtKy5l0Afikt96oW4oozAjkL4y0yCLAChMkgo80nfd/TG/g8ToZ7&#10;L2Avn+3qyA9GE2ym7Z2LED+wdWKVxjgmNfnBJWDxaDKnnzahufU+oNpId+fOO8kUEtV9WD1/6yby&#10;37knqGtAvv0f8NVxsfrAz0U5lHGAdHtmr9vuc+s0GR1N7oJnTdt9vigCNmZki0/vUnxkA0C+yp9H&#10;biPliIsCf7/Hbb0Ut6MyXf8tP+josJrg2ZS1p8SgQ5OFCUOgD1qY5Cjmjsd+Hgqucajqz7/LAgwD&#10;83Sa6HKMkSsF9+szWdfWxurZAbGq9s6xyKcZryo2juXq8nL5VA7xkC88hjH8mtGohB9z7YhJJbbz&#10;y7ps9odqotW5CgzSwQQo1C9hYJ/au3q3I3aThlAS1n3ewYvN/xQHm8ORBlHOs2N7Z0GbJkrmXiW4&#10;ysatnUNUQZfehuYHvYsGYUJmRGenfmeqlqc16qrTHizHPOL6i60ny4uplc7ImwNkUSLdsVzcrDfJ&#10;Rco0BiNxfWpIcInZsAl75bfE9oJG5UGtQ1cWXs2+XHB1ZaQGE8jW3iRfEAaajno1H9C9ZD4YumQ+&#10;+ujWlPMr+T9I7fA3HeX2Rpbp5KxsM5bDhkB11L9I9aPM3Og1M3Odm2XmKpNIN0ICFBx+uI3uaGri&#10;flvo3xFw0PPMKhHlidCi4U+QWVs7PyjLydQZqG8nKUNpeJw5sazTwkl4pp945hLjMNp3AAfXWTYq&#10;vV5j05X/IBU4a6q6zu9+gDBwLCwvPNE1o/jgoQAfSp+K06pAe8FIm/cKZmWZJwOBdjZtc1LVrM5R&#10;HDtkQVbL5Z4utok9o05mi2WzAVCbAO3KD96DfIWmJg9szb2/v0aQoTy7+CQr2eK9kUMB+QY6NjP5&#10;f6BepSQBC7c1BTMAxCF90Cho8Bt6/MOp1cCRA2TmXBTBBSNtkDPMK2SF/8DjC22xW1O/bZo4gMwM&#10;PTvLPfWsU5V0STiVkIivLUraHMQLtVm1JMji+cngqc6CwTMR5LH3y2Epf1IgV79YwxhjkNGzIE9v&#10;ZD3frEBN3WDhPxz4P9yRyUnL8clvvoA/JkBp/baW2M1pSn8y9PSDm+XKsPCcjw+b+Su/FrLCsV+C&#10;88TqLD6TDlqrW3buOUSTqDNCCtlw17ioczYmTJcAz8oc37Kry2yLbCOgRZQ43yQVwvR6L5RO2+8w&#10;wsJGB5artFarNDAvY56b86vR3lkVFmIJVU15Ma7rn+N72VMzQS/DT6kbZFJpR+8arvTSYasRBRom&#10;hY78qlcSGf2JI81Tv58+36nvryF92AggN4Lup5LjccH7qpoeGaGDHylIJce5rZitkq3BG9B7GR0o&#10;ibaPnCHaR82pdoiabLzS1XwepGHwkVZwLW5fsXZ2Z9IaJcfp5urarT8733WB++lGYsF4MTXnz8yE&#10;Dktvp+9fmbqQYroNrglJZ+z55i/EY4s6djYzUMuerwipN0P2fs11412b6X/AbxKFRMXG5LM9uPnr&#10;YSSNU93Ns6qcOjgJlSMQRlk2kGdr2PosW4IE5QXM6YntNuvbHon60rGTnqQuI1iNzmR6HGt0OHAQ&#10;zM67ljbP8GtmZbDr8zm9lxhuUT6dRre5vusNXv31dEINzNatQ9nPUtD/VqzIc7t1lGvXbIp+unW/&#10;jq6Rd7adPtKDrtzvUg6sOc6H+7bysDIU3jpWKbYcXniB3Ud24KZjod89JhKPh133oc9d96tDyJKj&#10;gsVLqoxK4eHZnn6e35T4+QovN1uRom2WVJhqPiJtx2rL53uFNjb5+XV8290LJiY+KZ+ndpqyOesp&#10;Zdds0bPwsuOF8AAt1MczO6aU0PBavxKMh7O7Og7iYL1tnbEpp8ifCMJUDWd8HZuQl+z03LUpCYcP&#10;rOeBiSLZ23B1b/KoiM5rekrLTWs/cnLq65V9Dj1h2d3Ge4nuplipnUbqj9dIuOj9MFJWe6LK3SF7&#10;0lT6i/djDTqV389Tm+WnFRm+3sfgeWndwJvzdZizFJbVNkLppV1fIyiCMqLOCu/c+qXGcyHgkKpi&#10;Rmbz4Rp4aykWCk295ugUOILpVGw5C7F3amo21Vc20WCovCQ6D2EaQnWC1j5Y8g4Ana9NAplhzWe1&#10;kNw3DjR4O45a/2BnAxUktn84ch3F8/XKMgWwLJ/5dET7db7Ek3tQeM440sWwjQcDk/2Ka0AY/pA2&#10;VI1Fn62UHeeJgmgFfbjA3QNqbgrOH9QSkGYSEcaiFuHPT53qRTjSAmsb+ArNGtJaGS06wZqFvyhy&#10;YnbRHInZ1Vlgs6tr8L1pTepKu002c6gtBhY2GhvwN/+gqJdd/VKL3NawGk32Q6mGmELUW8TSWF+/&#10;ECu4bGQUq1qzCWTWvxsuOe1hSppW4IXqgMKnstiXpbpQQyDM7yipSuuyxZslYqWf9MRKKmzjq9RX&#10;uH1Htd9fgAuafWmtW/WGqx+iYko/BCv7mHheWEw7xClMacRdN/XRKUUdY2VF06A2Y8TZKUfPlL4j&#10;GzhKR6eWSFW+d+T2A9yWUPneFv6HdAsyTjO1OZ1HCHBxQojW7UFFLF2goirLUlF9m7lXInf1H5AL&#10;sUVYPxxAQfjbSYternusEu1r9IOxvHUzy9zhIUv1StWWVPnCbXHJ07a4HAeb69Lx0FPrrP+FkqiW&#10;wt2nKCS74IWR7DN4kZwvGhtJPgTpgqkUH4v3wYAwvyPAk48MZMp7ZqEEefUFoRDkuD3UpBzugj1q&#10;H0ttkJRUkRJ/IH5YzIcFBUYCyeQPo0nmGPthDtzkvgiI/sKYT0rRSh750y6EkY9lDT0f2rTwF90a&#10;Ihr9dr87OI/QPxiVjrf4kDcKAJN9SrtWA+whAx2dYL4ERfZoSGOdDM8grXb5B8yAvRF+cNtVfoAw&#10;GowduinFvbS/MGFMROt+SJQVH9Zn7YDQxuac9FuvP2Bxq6PiDemhrhHzpa7xiWNlImHzg/7ZXI9Q&#10;A9S3/4KXM3rHPvgQ5ncE7D64IXZhMv8HOgKT+CiGKe52BNiT/CAaGOL6QU1+oJKjh2NQWqaN3lYa&#10;JM/nX3ZqgC5GP4wmSQyBi202f4AwcL1RaT6Bpkke7efZ7z0kvrev+hfqzCQG84aZWUT0ihic1og9&#10;7+vYX4wQDIENmhy6k5d8svG+3sWalpdSw7L0ByPr/XxAGMkoEsk9iHn1f/CSfrFlIELvuhsty85u&#10;tG9SDJmD7em6VoKFdpXOpfv++/kXocEj4PQ1/Q8QZkx7n3+40KJnlDAII3q9ZVglXOq2pvZbmH53&#10;FOs7R9rAHOnFY2Whdx+07p3YTXWqQ0Wodd6+aZ8WvjNO3efOhPIr/OXaTYzZwwH1am7zL9Q2xWPK&#10;8Q8gDPzHKUSHp9Q5yXYrEQAU56XTeVtFBu0XAHrm7gHsSCJYrmCMarkO15S8VLTMMayMgyzhTj18&#10;BRvr0a2QeTShiZn4CancTDjVF35tS7nLSoAwq2wPG/2BRK+o3WjETpCofW8g0QDdM8TghvzFqILw&#10;mHEVe6CiHfTw49KwujYIhn8KXRXqDbzrnCUSlySzIUtCPfE6jmjOmqL33er7bASQZvkIx5RPAYIJ&#10;P5g3V+La1/cCzc/myraOOqU+nyj8EFHZzLrAwthFGS+6K0VvJ8tS1Xtbf7Bb4MK+MhwMNjvEUaHJ&#10;mERbsUJ862++R6dXxRJdnH8XsrkBv78lhueITYowYP0Bj3r5wKz5im05xNH5wWiCIQd8BQwkyQLY&#10;hnuisGJYtH9wSXsZKXbKg38DgDC/e0nkWXYs1dmBIqkN+rPF62RHoebT7rcRhc1mfQBekfunh7R2&#10;2T0xOLTrfwGuHvZ8hIKk53jX+aKCfHXo/yFoZ3aX0jdfgCYK0CsRhcEifSi7LIP0++IPmKEpW9gA&#10;LY55U0ZljXTXmZQ+aVEpfbZk5kVxdv4+vjlD7JMPAJZkQEQA58k7VNFQs/IcUAHJYnn/fQXQfQFM&#10;HvaFyjWDjB//wQvFOfJE+qw+UQijLjHfJaf4u9rEfV/37fd1l7FSO/cCI7xBWjIga3alH2X9D5x2&#10;dNqHYSH6AcLsw1N9hXrZW1qojcB7sjYlPR6bvJh/eBswBSly/8AlSqC95MIU5OoB7lj60FznZoxM&#10;+jNGeuzhJjTj7++v/aBhde0MYVJt4YFnJo3u4s9z0zS3Ap0fYLARSfgAIC/lB4O9zzfX+RFVG5vh&#10;XG0cakJ/WBEFKxPScn8oqwnxKLXf31ZzLB5P1kDvNKfLHyDM95jHODR5wk/E1QfcNXDoihOpvpDr&#10;O2mxVXCo3hU0+SOs2R+26uwPiTCfWYiniQhZiclRy2wN8mr3kSh43QcLNf2A1XOWo+Inwv+qvuGI&#10;hGEnsXTiuGuMfLZhNo01c/UneHtOTXAjP2GnQkPB9OL6hOmye4YufziDmZmj/AGp5KHX+cRHgMdI&#10;VKqdWunhzv4Dp/0TZfj2ttZfKIkL2sVhAJns7iXoculKUXkfZv+B/ru2p3PhKQB3QToL0UW8BCjn&#10;eglaTB9y6wKD6PUVzr5PKaMJrg/2Tt5+99Z+x2B3KCwh198QfoCZZF9XutlkzR/sMyN/T8muc08/&#10;JtCmcOs5puzhAe3JcLKWc8PfXUfjpN76B0MHgUPyBMs/Y+YHCLOmJOamd04I90OHySRzhVJI9B3w&#10;Vy4Chlsnqq0HTW10ryibsFaD8er4UJ8uKQlGrHa7IdR1ORHiJEkkGFcgEmmKhPdgkP0LMDqHMD2q&#10;CLkcP9BzrpkizrIPqJoAKTyUOZnfP2/FIoDf8Sa52IqQ+O6JmyJ2oXCRCAyQN8JL1rxkQYuX3UCL&#10;5/MTEntDg9Ka0ptd6pcDBcfuY6egpzvKq0rnH1pt1mk9F//wtnzWchVv+FTqP0yXOy9nTvwmAYVn&#10;MWweDRzGnPS1528JOmbyUxhoskHvB/g13wHnbsshee9/voe/n0JF5P/nexCP+x0K34OJ6u633P8v&#10;tgVcH0ur9Ds3/gAmaRLMVRP/81haa55JQpjv6ICT7LXSajBV4vgdy1xyiQg8bpXtWj9r/LjNlO+L&#10;z+LxHuq7ltJ8VLQayGOzvqcSxtLIGeqywdnu66zZXu7TYRt7u46VTBqDntdMuuQEkSAMjHkHomJT&#10;9FWBt4qVskWNXWX73eVWlMkGv5BuXhq75HPFYZTNZf12ZDTHjJgbTMXWeNZhrWwd3U6F7ww9hSbl&#10;x37w/PQK135PjuStmrqKKZk8QZjUOJkeB+hEcOfnTRJeGWzQzDl7U8Hpxv3GHUasFVa5OZMpHaCi&#10;eO9Mc3PHXqKFZFpkN9cddHswAtjw9c1zj4NVbdxFprNqZG9rNj9c6sFo+5h5EGY+PJ8v6hpLNa3M&#10;0W4ZC5Vdssu6r/o9kAuRY3FYKI7fFRmBJA8NPqj3DgRoBfELSIFC1hck0uXg27qdcgkhGO4LwxEo&#10;26xS615YutLdO0OFEAaSDlF3rlkOZF/JdGNj5qdRcHvjq6pJfqoCdew+kdYbKnQ7pWy5e9G0OcjA&#10;vyDBeuzTA7pXQVLcs7/KrE7YdnttlWqFKSS+iQdXfD3bOWLVetO17xTXXVeLpnNk1DiaP2KURgvE&#10;/SBma6CU8g5ywfqVE6rDxKsUN3v+od4ptlhhcm+ks4UIrD2RBAq6X1IHmRX/1//5r//C/zf2X//v&#10;v//vf/cqSS4Z+ktQfveT+ktMHJR8R0u0VY6rfEPqyXjYtetHY4kaxCOq87lNC24W4ghhZgcKjzgp&#10;7azSSLXRN6GwmWPWv2332rK5LIOLnqVuLOXIkXWteWxnb7u+xAxz46Q8VadszH1WaHZjNZ7fMGr3&#10;tAt799aZU8/m9GG9l/ykTJ0D+bxbQSlUG8QRV8kPP2e4NtW/reul+ute2m6G04FxBtkWuTx73MD0&#10;w2/UnMTJNsvanIwc+gSbKrlW0LEEz/yusLe2UlUMoB4ZkgRYahBXo4onInyXkNi0MyFB5ytojgu3&#10;ooVP1x6z9rihPwpHxHW+KG+2525dp6vXCrEsgedt3PK2+OGZMRegLlhR1f27WmoFm84ewgQq7Fcl&#10;/P4EmVQOuSXd20nUVtzxKSj1BjX97XOWOb5BcbJm6fH7aBnbfFS4jWOmJfHiaq7gsPdJNyfFAHnV&#10;W47wKM7Zkb0Mh9Wbxy6Tqg1iZrvvmjS+4pNZWF+TpWTdGD2XijX4wByh35I6d202cDOmT9olgefR&#10;MSxyUkxBbwhzUIEcvzeF/ofCHi6iLhOFJ9cDOZ0GOT8dD0svB6lgzCu3oCm4DioNYTQ8CXWuvXN6&#10;/gd2c6FGNtotn9HuOHfOUzsxMUkg6l8kE9XkvZuFaiUk1SGe6TwRJ/Ea5WhU89LEX28yfyh1CAIy&#10;ERxrJaVZMHNqfhOVXArtPDqQ1PW2Hbpz6y0zPa1Xp441rHT+0OWTaX+apoOeEkn6NkySTnsh7PFN&#10;nRpNEmXLKDSp0QLWt0aL5xEMGFsK4WGRu/DIcNfzMmsRVN9LEgVhKDvgRMkeh7Cf4PVTRRrxn/Gg&#10;qi/sZYaSFkfutQ1y7VchsbziL+KykqXq7KU3Yi5of6Tp/JaAkr3kCYCMACg9w5Ob5Wy1uK8BcYHf&#10;IroOYcRbPtP8gSrf2YexxIYFgZoYq0jeTHzNmQ8EzSnyoEe9iD3Rz3H6D5UEL9d0NpUOzVr+ZKXV&#10;jXZDM8/T+i/g9tWMVCdi/VutAGF8yetX/6CwO9iTzXmqFG07A2k7BigFT6q6m8xFUpTMnXsu1BEb&#10;SfKe1O8Ycczu52SDthMfzu1ShXgQnMtTyGj6nCHT4yO3oRrldiH146c2hjB4J6YXIEB3AK8PnLgx&#10;LEj4MrDmA7I4tj6Vl6cz2Bo/MRtxjGwMKNxxQxqg/WY3d+gTTO0MmLflK9lDBbo1GAi0OS6Mc4pR&#10;LoXStcOmWrfvatT2Ue/a/vjibGe+YQdVGKSZSFPtdzOZgC/b0C30Fm6AJs7Nkd1LbXKnnVGO8fao&#10;8KpF5qw18k0fObe21f0H218rJ3p/FRO4ULrOODDfccE9hvnZUxRfHpRE/sMRbJbKGrbM9CUATM47&#10;GnifxaFxBJhk+uA0DQa5pmEN3z50MFCsTfHD63bzQ8y014b2yCzqi7v12fzBZ9H7tmm2C4uZo8Lt&#10;qozqw5X1vSL2L8TEQBBM/BDti2lrzVd2zeDD+ys1mbsJRrMpwCZ4xvOq0lpqzeiJWuKtpXX1i8Xj&#10;zB4rCpPZvjuQl9S8FCFMRqJs7wtffe0zxthiJo/YLkUj+3ZaW5NoTYLX8oYUxczLLmSqpeT6i83C&#10;3YNz8nCt7744ja07Prler68TuWk3XJBsYfqL0sVbidHutoEwhjYunS7bLNktjpMhS5+MoqN2nJ4q&#10;xzvSV6hZvatBvmiQ8ff1VsZfDJmMv4Id5Rv0xxluuIB8gykb4ZUgtPCm06wAGitQYqq1/6E+gjA4&#10;1yEHONduV332zM2gvjjl2q4Zkj/AiF1jwKLvsYZit8QVHimaaosCpKL+0J8Z7pOvdRuhqqLMX7RS&#10;SMYPtW7Gd2dsxvd/rcDfK/rPZXGfeoBLD72FMOtPNMxs9VWlqJdsY39reMXPdniUb0piDGYWMc4i&#10;Y4PZ3UT9Ms0uZzyklI5D0KPvXDOBEt+QQcXugZJw/B0XpBeLjI+Y9XUvXVtYKpSe9Lp4JftQOyz0&#10;bKX81rWzXPKhnpZXSAcfuZG8C2WxR5UoHNXZYq+A7rPnQ3qXZAQMpP9r7n2oULZ7dPKYgb0t1Yma&#10;bQjTjrupkrLobi+SQ6G1UvIQB2kYcU1B5vAj6l59cAd0GP21hzkFgRP84JXEaoMXFWLjC58+3MKw&#10;1LhF6+PwFhSWdWvrlPt/cAbNyAmdHnw3wKwEBnoZCcSoW4VnxfmLm/Mwq4dGDjxJ5xyeb4e60a21&#10;yv+BaS7bHjldFz3EnHFjPVMJph0te2wuqfOmMabOk8oILoLcw0WwEwjzO95eYRsdPshbqvT2J6oe&#10;iHffVeJPbCW2qbsVW4uUU4xKub1Uzu/52VTCyfvivMo+k52QH4+3wcJNtFh3dZ5dwCuxhNgWyXNg&#10;kwtWjy49/X6eBxvSIkHSeLlvujtqrNYqKbxDdh+tZP6+f0OSt7mFzRbGFmQYRAmyvn/CBuCoxENd&#10;aYLfyOc2xVLCKfsk7wqSJOSI4qXTM7yWUE8498+JIZ3rfjvpKpflMQzCu2oErS6rxSa4AkLdZHF0&#10;8DLiJtLBnrDVrRjGIBj+EKk49uY8oQquDJzT4oIy2780Ux9ztDoc2E6Fl1DfTOVffq52HPnCY/Zt&#10;BeyOSEz+YBITUWIKWS087C45PPyaI5QWK8IPIzIdJKzXqs0ZaqrXtN0mv7Jdu7mBT6sFKZDRc4mn&#10;P2BTvOXBrhzqIK0/4FRyB2GC3HYN5fy2Dk1SIjdo1gMofNwcD3wtKhwpZHc796vF5qhq73v3LhZH&#10;8gt2/KJY7ymJmjlrZzF22tC7Zmk16H8xdEfast0Z5yqwbIpJJUPtLA4QxpxBjtD3fHhiDf3Pqd/z&#10;J+5uhk07WxCEArSFznS4MU7rqLwLZ1TPYTw6q+4HtUGKn/XVLcW+pnlY6FUtBAVzm3GxMgzc7n2n&#10;9i6gdANhnIz9UMjEwYhNjbELprqtZk01oDSYJwSrf/AunNOIoUizAenm93kTStlz5SjJB53Lhaeh&#10;nMp8GZ/imNxQ4pacNijY7twbg+IT+QHCwAMlUW6tuf0iur8Miql88nSTNvviH5TBKTWxqTQcgmyN&#10;iz+ghXBYTtuzxScdUznIqsZm8GLvktI/oJtKnWSfQsDWl+bD9KoQxlUrZ3TcUaq1a2G8CJWa+VjP&#10;SmHpxnfDBkfMhipBNxrdEEHkvp0RzdtHw0Z2Ko0tp/kvylAFSBKPzlArTyK1nMZMVVnBeXHiC+R7&#10;ch7C/E79omGz06D2gLT4z0NT4v0D5vg9n2PpXAZ0jHwSIcH7you7vZ73DBJMOXnry9dwyTVe7eWx&#10;paTmXiEnJW5VUOMH6UhiooouW6tmjfJUgzBQ69E59CqJj9rN10/jS9mje38g36ebCpEbPKXZtolJ&#10;fgM77W/+sfFFc3+DzUJB8cF9UQEvVUFZHBP8dnFo/YOLQLLcVqRy9udbAQ7Htx126PYodDvWGDA6&#10;rzNLJMPaQ5HAKeE2/sEdjim7y0oyDwW0N7mbbywjuBzQUvlBvtXezY6++UBme0sscdJtGIVcgcrT&#10;WR6BMEM6YjKzoMhDcVmcxUrCm9YYnEZC5VLMdtgdXrwWUTNgihl7XLlfhocdYF98pHp563DM7lgo&#10;zA6vkcyN09/z5CLido9PTtMw46YMkKElqt8tIzTMVzr8Nb32CVQDO4MVZDvCGpNSgxoy+THda0mP&#10;8zkoF1mFx/JeDW5sKW0fu5k9qCYyaBsjEMxDd2OTQ69iUUZgJ3B5Tk0Ds5Sfodfep+iATzyE2REp&#10;AzVuvULzP7gUr3yoF+8LJgJkNXTC6/cLz7agaWe1FG+hmAUDh85B3NLMk6LfubphpvrTH6LeZRQX&#10;jR2e+4OWUf5uHD8i7gPbxV8cQWSnzq/7xySIxMp5MSSyDB28LyUchv7z/mzyoabvqdVdXXobe4qM&#10;XGr6KA6z3QOY2fZAYj0e5orhCoyQH2rTbevoyhvAcOUx/S6sFGNwX2bW1fZJHsYlMFp79vkzDW/B&#10;9+8gY4CtWWkiv+uhbvplMQ3nYFY2DPl26lzDsyVcFp5inaMRu6rWrAxlsYUkuypLGY/N+e4NVt6o&#10;c7SAMOeIm/V7Lf9FN+UaKPotVXkf9HrD6mKxXwR6YoBSd1Dxm+FufTXdCanHaa47L8s/Kwri9DiP&#10;zhDIazJS2QFrtHvmle5LXmM+WuAVByqFK/hVEL9rBBs6jo6XXv6AYl79vuiw7fYkY8ICPpFPzY8n&#10;jS5DihIUpJgL6tp1gxsDswtdpO67zsTeykd0Aprhs3buZreH/XrscXbsywfb7iZrTLLSeGKLfgGD&#10;MPz60jvSVmJj05n4SuYboB0ggBh716wvZnWjO8oj9knk6vbJqDcf1PuZfaXyo8rT8puunj55s1dp&#10;nJ6v3/sJ9uKfKf8J2vslU7gNzrldjcs/2aH27aTnw3Q6CWk1dyLOVcv6vHaalZg9L9kIFKPrL2Q4&#10;3foj1dgHJdLAL77oXbsv5e2/hBqJnHuvzPxV0gzjUREa22c8PaqvIusfRx+TTaTz54z6KhXpb7qi&#10;FhvNUtjd3A3//VLKpJk025bfySpnL1l1HjO3R3qJd3C+JCT+dnzFHjTo+NozBYIb5FRxsKuy7zHC&#10;bT6V1YbOpk/JoHbQ7uP8Bbs2l6Q9Id/MdybNbMNzqntEkuBC8Okj4XNc7Rz7Ooo/08O05YDpGDX4&#10;RL3c+XZ5MLvg/5N0Vg2qqmEU/i02KioiKBalCBhYhCChSBmU8f/PN/vc7pu1Z0bkrfWsRY9hSNUb&#10;GvEPOARRZX3Wks0ZL/8mFGjx2WMJrBfny0jis1cP5PdFJbW26wEZddVCuh9sOpcheNp95Fhyo8cl&#10;wmzssW++BwhzZqNMP0+x2QroPR/+Ric6bn++wH4MQozJHzkTRl1hmr6rWTGY6S8Cb/bL9O5V1tsV&#10;Qq7y994umQGZTTXZXtbpcAA8MF3qFW7QeilFuxbfk/4OPUeroDwuTy3NFwBmklpL+R1vpTsLdNxF&#10;MGTqmAf3O+cHEp7birt6RiMlkopjB6qexfHwyryvz1/0t8sRp/Oa1basFrghghbkGE2m3iUX693X&#10;xS1UVJ9bOvV1NjiSU2wCYCCd8TrrBIe6n+DPMvbYvOauW6n3rz2ST8onqNN0b0N6Pbii23bCb2J3&#10;utrHf2/PHYFtWzX5B+7Cz4Aw+yhxbguUGSxkV2hACCMarLz2eLZ1Mi7ocTkvx8i+fLZGN59X357V&#10;bZWEtgVgp8OCDQNjM1j3eetxp8bLIByBq50n4cGg/lZGWOryFteotWcbb19zkPEbAB5+8rEgcwEI&#10;vS5vPwUPkPX6t4WLvah0rs0XoFXQV83bQ9eT4vAcE3NeXnygXg0F34MXp4h3EcxTyuBQGFkWzePu&#10;tAYy3A9DD7MoXVfdFOxW4wUoWGqIUmAXWexubn5v3DOM+3N35OdUrB1Aoo7CTdrnzX0Hv5cKaYLp&#10;JlFkgtcuBBSKdqNvLCQq7WH+7pAc51W70UJ/f99pACgy2aHgQ8zq2PzcpSusL5PbIFUL1x1MbqQi&#10;Os+V4LaYR08YWrfW9XeyTUX9tTEcsAC9PPNoYhRKtdeLrjF+4/w+uzlr8K2eUR+wr2W7DLnLBMhI&#10;89t4rya9Mj4zTAMVzaEdDQQIhOc0J2Hh6JzLPWp97EWPW9biZzAoRl+DFnZB8zdS1YlpgxofDmVS&#10;Mq4MQCFPPqxPHoWhuVM/OIjBI19UJroBkLFs8lzv3u7EqA4i2Yb5aBXePoXt6OFNWpsnXZvivR54&#10;sCdJYTCoYehZmy7U68jZnxu3boV3D0JUBveSG/wJqBfIwFZSBlMa+E/Qq14ra8Cdz+p0AzLhooyW&#10;g5fVEzsUPhD4HZWGzCzVBGXNKbttcyu/2P74V7aWXLU8O5/GIFY2T43Oy1Gey6i2n4D7vIvY6GxX&#10;06zPAZAMeRzHHnbVyufWAE7oOa/6QOZaT7/j61TK8DMOkmPOBxuUicsk68CNWet3W+qAmL1Ye4e5&#10;nOxrzKjCoM+RBVzYjj0geTD2zKqLPtPrwMfnfLaKgove3Ze8aaUPXIrnMt/oavDmrxzkBtkF80QD&#10;QAbUSk5KYrWwtnxDDy3lsjloZkcdB210PPp0CI5qO/sRdJf8dgLAL6VbSh2xFESMU9q5yo5XR5c7&#10;apeeWcVfw2p7iypx4TdgOHYIZKaPLjuMiit5cwZUpG71/aU94KtlBLl4dP3miBPBvaA37Q1r8zc7&#10;s6uTrBcflVZr3Nu5lMQLnegdd+HC8UPjrD24uYWpbR+hZHGFLcsR3cIbt/tAxs+wL1YW+KcjFxr2&#10;CGmA0E8qbKzWie18Oxe6B/N8c/u9pGG9TJrBrbiIAG3A7za0WunBwRtQBBD46XC5fubzZ1dS25qD&#10;B2n/SswXJQNfL6xSDAGZCdJUs2xbehQPy4kkCW8UUDzi6ZGbqFwp0M6fztx6Tmc8pzJ47Z0SNDbD&#10;231C3xfX0RvcNXbzotT8JCx6KoniQuMOmdEzqfsEC+PYw318Pyb+xt0ATYOewAW90Eu/CHxOU+Hl&#10;HTLdkT6DPfCnzn3wbAanLSEGfRIwjSbD1vmKcj+jUP5UDBHYerq9MDwp6r5sva/8BnjazhTYndtl&#10;P4EzhMoI4FIEMsHn1jqszbzIxP0JbmbV8aFAtvv5Ppa+y9AwNJmLfQNeiJBTY8G/BvTine0ml11v&#10;UqtPBKbVeXcB9OP8a7Vm9pcsGgDRU/kLDNbYUSsV8o1n/1Wda2FKvXtqGWM9trwDUMGWWYWJ/fD5&#10;aBgdJ4rP742NcoeY2WOG1qOJqUCO59vCqB07FhrSB076DTdB1i7Wc2wB30fLTGnfiq/7ZrNASw3V&#10;6rTyv8mt+rVM6pzz1f6o97oAZ3c6YKgiLyKOpj1hupAQHmKJm1VyYOauOPxwAkK+A8tjmrjgfUDe&#10;DVpZaxks+VMkxnFizKiKXyID0bl4P5UEx7Zf/a+AOl9sqk5G4Cj0xSCIHs2u/TsLWU07m29Mv1S4&#10;ESHYrr6P5Ls8fgF+hOCMU/FYS7S5y+/ZAzaMa9c08Ea/GcpJSvW3+1ab7KiqUXsXpN0+7l318VdD&#10;35xRMp1O6s57k3+IdnNN2m3dT36M8lw9L4QL8Ec5p2MbpnzdU2f/ywdnVeJXSLY8kNAPej71Kxks&#10;2HwonAVjXdKkO3U+k6ZqOQLxOs95D0TJAhkwAvalZtXMSI6iQYDStbpKwKcnA+lrV2N92BXikG2O&#10;NPt24ihpVArflYkKSHMF8LU8olxSr4e7u1x4uMWXRC6/nfv1gX74IYvoIBUdmAjm5fxfSI02Ps9W&#10;/mzMFN5oLI0LyPIPnmiW0J2ECG/AzjBL3dNmEwKk+nOZ2qVT+Vw6g6VoGpPtkzCTeq8W+7HYeTOq&#10;3VAwDGOJ1BEzF2RZzBQtjGLn3v7bgRJKpwOIgDdhbLzavcU9KV230siZraBvJNnDPgGQvNb25SbF&#10;1VdMTMFpg2yeFwomjaPYBGD/fuGF04H0HVEan72LxxDnaeLJFL6rVHs+M/KFrP7maec3JhsHj9fo&#10;sYuO1k+E6/SnQvd2Y2Cc6742bbV77CxWyhUkQRaF7756tzqRYqA1on0cv5Pl7bAbkREeq8l7PS53&#10;ausT9w25JuxMB9/aUK58NPjvAz31iiSR5jd0ZXz5hqW4rEjF+9X8vRK5H9Sg3asC+okLmBoa1xZU&#10;mzGSEzgIJlzH0xT0YHI7BUCm3nFDe96zvzuKhgEG2eTJdOW0MMTjRglAfIFM44ynp2WVNecTJs1m&#10;pWVVsaMlabARs1soFFXZbQcXwfjxXTtOsNVjp1LTxdu9ydMJsGcqu2zmDKqlNlI2KlPgRH6bLkBn&#10;S4edZcxLgDB0b/b9v25tNkWYsfEsDj3mFCGjgxNbw1KOgvrICuq1Wmeu3LNsiW1aa30xnX6J4abv&#10;QVlXsNoGH86TS2fK+eSAntYUPFTq3Ry6M8ZXU8whOgg+Uj0aCZ+/x3P4K6K071+sgWhmzsdcx5Rj&#10;E9nCy7Xrb31ogknS9XK/FgvPfERc70eKKtvAWL1AbBoloPmj6n2dfsBCxQCw/MCHoP55I8Juun35&#10;0OjIXFNCCP6mg90gHYMM83rZmycPq+Mk+80174Wvn+2ukcPufH8VcWa4kRB6Dx2FviaCBG/tzcla&#10;dKyMeuMUBXiXKcMH7YeTho33490Q2VNe2ECWda/2j+f49aaBDMC3jPMVennHWwc9rXhEnHzWAbLL&#10;r16Lv0idT290Z2uMG8ZibIJom8V7ui+Wdu7t+zk2SrKi7RuV5QL++i1v8qm1InC9Yt1UKMeFDVKM&#10;j91fxfzrbw6QwXfE2mdvrk9jn04Hx3tZajAgzfpYzNTZ2dvZsnJTN+Heyk/pJ6Sf4REHiQCAN6cA&#10;4miWNdDjiefCweEshEKrhRQbzlJZtOKvssDBkXnIjv6K20cJQAte0jtNTa28hVbLN+H3Sii/XDge&#10;Pj51z5i8aXPduqMM+fnuZi6OMTI/hs7I17FAKDmg7YZ9HCG4wYymT8oJcEeKYEvKl+i2lxyn71Hl&#10;30ua5AAhUgo5Xy5Hk9/srI/wFuzNFJ6I4LFSHlesAgUSbIsKuOeeFNRr+7p1zTYtVGxR8NrvYryH&#10;Veodv2ekzVRv2jw5dX/Kowx9yx0w8p1s59WqC34a6gRyJXPQY7v5c6YDoP00BAnBcwAyNlqtfSZV&#10;ZTwpP7ayBljxne4yKW4sZTN4cjIcvf3aoD0atj/M9UyLYY/qivhQx5aAgpZ4dJXnWblZofmfCWSM&#10;H7An1KZ7JdwQR2FQ7ZXv9pyJrXCXYiDnUEWt+bbo8eXTFySlYcmXc+JUVbHnfP442R8CrA2bpoTw&#10;SWIQY3oPQhrG1mFVLLP01qy4y6d9+yRfIDNXm75slaLAy0vpbvLs2vndJBxAM+DLzcA3Na6z/7Eq&#10;VI52CfR69e6Us581gQtCS4q3JqBD9UGi0pMOuuz0tIm0H97dTJ9vcKP0e7R97rFIxqsCkGlx9+xR&#10;oIGPXmysM2rPy60qlzzKgZDeK0L+RvVpXJI3YECCk0dz8vPHvUxt/hSlji1vML2Ltry72NPkD8eg&#10;rXcFjm3XtVnHp7o+E7IOqzu/v8pGxFWm9JRWiVGcZbNP2NjCr4pW3eX9csTY+jejRmfLT/2X9uug&#10;59EpE6rujCttbQZrd/zAuaccQgu7RHw0ZGizuO93Zro6uE1rXT5ILeqaCaUfkJkAYPKoR7y8y3x6&#10;h7SG39BxtfZtMnl/1ljON6D50Kv13ts0TcAeVahuB0oYek5unmnF6KRDZ3BmluVkTxxeUMu6mNIj&#10;EFt3FsGOSftYPpjsRJeBzB45AyRJYd/8XcRFR5q5HCqHpc1n4DIU2EXexsKKJzB4sybFAgX3A6wG&#10;b76Kkbfi0ync5pPOW95mdr7KBCuiUAfgtnfp56XMrXdW0e/PUnlnVYFMiHhQrz40Gux8M/RdfKzW&#10;6mU5KqrYY0amDCyY4ZE1l80UYf2xboAQ5KCnLc3KuFXp4eKoBG43DzzIswSGeWzzHbyXINPLBN02&#10;Zt+OcylgVZk+Axm/pr3SdFAHCTLsuF5f1JeLG9bPvuwwBsxrliyDPOq2XiqcnjEhxstmQThMC8Db&#10;DYUz2CU7+jeuoAF50Ari/VhqYldFPRUOlGLZoEWIdw6g9XU2QAa3X9nxqcv1tLYiBYvtA5pJx7vU&#10;Gv1iHOwBF8ivmFYLBZGmRZAXHeef6BID84dKei+RPL5Ge7kJwONvwHO+2TQwK6DdJvVZb5rPB8V3&#10;FmuQ7gmLQKZrxE0uwDuFI9ReW026VqHYmWAPME7onNb+feSdJswFpKdzPgCPX4yJQLK1mRWk7Z6/&#10;3NAddmvv7DR1i+NIrihs+ITbtYjHQXvQbwoEhV3K6l/DHs2RQrXASrD21JVHEJEk5ri0f/+85Mda&#10;Fu4DsfU6dPem8hkwJTfSkBV40ji7HQP2+nZGekbpDrzs/uh85cLPim2OyWaEZq1T4buN5GLEzR9j&#10;BMiYkLdrdRpoMznUAKfAIrfe+k02Z58XR56JTgMruPm4f/LzShbOjk06/YyO9e0oyDfgYlRYbnqS&#10;NY/bUbO2m00T5aBlxaozjnY1J3hnVxErv5L93/uGIWqfod9U5w/zsv/QnU3N5we3j1m7nXZtIeYc&#10;ACS/lNPRu53MFkMwkhvKtem3GEaNpGe7wZC6z1N/RprhyjghVEmRJ4t7OIgm2sAos2zbrUT8X8nR&#10;6F3WY7k0fQxVzloNnsVSwd7ySFcK4dZIqIVI4K72wQk/awdA2p/fYJChqb4M8eyWpPTX9ZfYKhpm&#10;TK/oYfpydfRBguqrgxC9dQPJ4TED8glbfw37owWvTfmFU472Pe42ZiOGc0F0y3plKaMLjRrpaY8t&#10;gi+v/ui2glf9PAAoRy0RHnfeO4FT731tDZ+KCTzyrELXFjdMSeXQrfl5tdXEBJmJ5iLEgUxEArKN&#10;G/x4nF6WkLMtowPxyt/fgA4JVttasfAZedAU07I6Z3K5ke/40BCixgOeyiu6iYAj5tfE+pTnJyya&#10;WsXJpCl3OaOXqk09msvCItMp/W/Q9dY1tiUaLSini1ihQPeWpfYxIqoHo/h8e65ztg3/3byPLm7e&#10;80+rEgtAoQatNCWeh1etbaUB/eW7JFBj1Q6X0wUxmh0rNztaL0h6qO/s0RAZl4BMv3v3b+8GFbH5&#10;0QUoCOKpriTAHEhL7P2nNwtSPE9huHgOjuSeGJBrF5j45XZB9DTMiJahNETcN2QU1mu6Bu8SCibC&#10;q0w8F48PrmGty7fSvgb/ZjbdDkxhCFdAgYlidqQkvbgEN0flNkgjiAGObh52/Sr5xdPB+w2iW6+G&#10;2+lZzSELDi57EHmE9tzRrpqY2CJouUsdZ+vq/jnOcPQ1Yyql3Sfqo/hfqa4dj57TFrKACc5knZHq&#10;SDexnOHmFRzox+N1WqRPPygwhnEoNlnpxVx3Sf0tcFRr44Mou8vaTiUw4io7+qX/MFB7PNgrYCke&#10;iwC/Vrxy0i6ixlsgw6IZCE78IobQRNuefG6C6vBQeHDUaxsuk26ZG4pxi8fP1BTURFvcfztUyNlH&#10;i64+TTEQQeFh9HSfA2FF5eoIBtkUh9HdB+3vU7L3xbZyIVTrb1nc2JVcxnQU8RD+tCY1KtWbR205&#10;Wc9y7teqBvR1o85vTIC9M6JsabcCkYur6CoDZ8fdxqboq06C4052cKwq9+uRmK6Eb2NgTL8jg8/x&#10;pfI4taZLFMjwF/yC7zRuNIl50QqIS/lGseOjCPPrZfCESOV1GG2xQkMG3t/eCYs3P2lk6IaHMwaW&#10;NoG9Ylk5lvoybHWaolbtJeBdcddAZ4yyovvgafCie8VAJvz0hswjNQNBP8KDC/rQgVn/PVuJIOZn&#10;mBzXRAwgqV36pUjPIocDz+HLoMAAjUcbqW/cZnbber7o9H6i9ftVSmIb8JkWuPuYnBDbWGXOFGL/&#10;Z0WbDnKf6Nf6Ssx+InJDtN/qch1ln+M7nE8+UHVdv7QoC9pNvuVYEah2uuFuNGqUeHSrAEvoa+he&#10;H/cXmRPzQpnWUcuMIJf7NYQzRvnBpOw46P3vl6ZNqE+vkk55yN11sRf47nTQdjr3G4/iyUWFOgZo&#10;wY6L7AHeHl+V3MflAhc/8cNPVrlzWN9ZG0Ijrz9VpiUtrS4mfcOJpgJXTO17oxT3setN/Wtxey2Q&#10;8DvG+NMNrVQ7V8N+32ZoYNRf1nPXaGATSZXPwx5c/9RbCghT0tpbTCkrLvOUZ6whrsR3jYJrwbIs&#10;eat64lEzJwZ2iset/7H5edXqI3xBF4AMXt9Rwv55hRXspH6ZURUxikmYT5rmXSpqI27c7T/69w1W&#10;BZ7Y0xMMsKVo6pgn5nBBWYzHJ7tllTbTDbxpANYZpCo1wSkuZtASUiL10ZViGG/8FVCzK+TWodjS&#10;4MzQvVUyVXmwg79xzAJVnpkwv/5u45U3n6/2xPeod0Cb+3rA/sJecsj5usI/Qfs1egH63EBjr40P&#10;4fYnc+m2LsRf1dj8gnPnQIl/v7QpKNHxndA7/Y6rkLjPAeUL11+/+tdqy0bzcERGY/nH+CBZHVjb&#10;ZCv3p4RDeOgCPARJI2AbNXzknLf3+zTa+z7Vrq2HyxQYHb9ZbcV783RxAKtUINMp5Og9fJwoWmKo&#10;MdcVfUhhwCN1gfRL4kuH25GM9h18CT+hFWM8F80eGIDvhTBMrFU4Mx6HPauP+JAXoRo1EqJJQzXP&#10;2hjv3EB6bfGynijI+28ISZ+Nja2+v96tqnOAnKmljeFEXa2De30hDT2phpmDC3Gvn3oS+4Ke3Gaj&#10;IsHuMdqDz/KMfjj1wizWVtxuedXPlmhabisdhB135/LUGY4KK7Du+qtsxK6ADRIsiPBPd0GtksJD&#10;FzoGLCBXRl0U93c4gWFp2hZAG25ImXzlVa0VWJDRhPv1JDjMQF77mWu8ly9wWT6FngsRhMDxISrT&#10;zAME0RxDuYv+LSTnv2Kwe7eN0iCJqznB76zJCjQ2coUV6UU1hs5Mc7yv9YV9p/sKnl7LyjFd39TH&#10;WDUpABphfhu07+KUvZX9VtGtniZvd99bLEDYXckxqn35DSZVfxMoYNiaEROjWIUk78hpeed5SwP/&#10;PnmvnDayFpcXoprJMY8OSs4pDSZn/Ob1FmNm/B04JXC5Uju/H8J2NoYDMOrxQujbKoC50TJ/n7we&#10;9FzXC0rY+KuhY1pryDkqd31ImNYRt42NqyqG6PJQWBsJn7i32gbq8Ilp39BBGNeWtu9Akzq1Xmhz&#10;wKEufg7IGQwxu0KgX7ZDd2+XPepQX9zFZrPLj7C0mtz+9jedNWQnjXuvP/OMRq/P1S/1pAJValW8&#10;uxwPZORkO6fzVqilDMjVKf/loE+q4WwCPToyATdba/LG6l9gvMdqbYjb20Q4HL2SGCeiSpyHeXbJ&#10;d6wFZIbzsf4RvUPI0rDoLuvqGVoyvDq2vL7+KZ2L/bX2+iyhUn07b1vgfmUtizacn21SEyYTwzac&#10;nGmpJG8XcYy5UDHRN3/YHtH7tlkf3WTh8Sxxfy+C1XYoKPpOXub1OKhxRkHtMGt9yUDc9sdaXp7D&#10;RKU9KHf9+kIH6WOjmZBIhOj6hHwjYIkeut5nQQnzh9Kp2fS04WOb32IULKM2T5Fj/tKfuZ+/n2YP&#10;8fHkVlzvsL5+HplYDM5q1OyxEM430vsWbvt4j6xrzCyUDo9Cc9MFnPRBLJ7IXlUFCLdRP6p8PjVS&#10;Z/jvoNEC9zBIheMqtrRTf2fPqMYwdEn+ZOBfECmuf9HXWS2P8ZBEB3UP/N/UthqO14EqbXer3e2S&#10;h22x1HTn1f6ja5iipsnIgzoT0V7N9aPkmdVpL6mHuiwtKZrNnPYgj0K+1uBGWO0RAJnKgB4+mcX3&#10;GGPPMdbDa71+rVOU7SE9Q6ZLFWQUpQNlA67lZshJGJzWydauI8Va9ANBSFI3mAMHXPz8piAclJau&#10;tKTVRyMP8KyH05Fe9O+LaiXE90BmLY8U9NWY3Q1MOYE8Bob5wppQYp3C3Sv+ppsH726/gHaSnsCb&#10;dE+4+4vG488Mc6QpvSjMO5KzbeUJKMGgWcfBodaFXVcfglOb2RJ+lvmTNWj+VZ2B21o0h/EMwMWh&#10;Unhy9VX50FHntXI4AIj97tqc2hlw2UCh2M1PWF87HPtNGdIBOLl5IXtKCZlNSlH4LFSb5uazUBH6&#10;2oBwtsPXS15P3HiiXyj9/W0e0I7IsfHN7TJXlf7RS+b5hLJpVOzCq5R0tq8GAu5u1PojRp7ZcROB&#10;c7Gb2C6sSfUhQoPLBLgRkmu0DRpN1XoaVTGe8uYdJbL7te80ZMY6dZG//qZWHCMjjbeQ+R7tZHWA&#10;vaik9fCydGjA2auE0VyByvVxmF7x+QAXC1LlGF8a7a49JNfe8KX/OB7fXLNrt6dwXJSRN2p/Ujom&#10;hn8V9LNOhlDAvBtAJmyqcIJIaYy0fg/ZHx+86ah6ZPuMX9g8VTOoVTa9X25Y0qtdybTlxxqzs5TX&#10;bxXeC7Giz18eIVoSJ/mxfS+fov3Me5cI79ymL1otvl8e6P4V/lWdPlFb1NVXlqHtttiQai3JA1mm&#10;4WIbNBttYWXHWOXN2Y+/eCrgYbrho+ty8UiQzN+AhtxWSoVzURQeDogAS6yvX0mIJnP5OK0fGFA8&#10;sub65JnZ39ju1slRUucpsb81fGEi8T/iddGXviisCP3kAKrFD1jhz0xXLtBByFvfE1GB8Hn62zXc&#10;JrdUfrd1392bKyHvXWTdxEP9eiWhk9C8r3O/17xvd/+Ok65P75bLprjowtqtGoBMexh5SapkPMq4&#10;iLeVh5lklnkseEq8WJNHcGpdk0oTp4vsZN6NCihpHWBgnVm571VzgzgwNfEgbV031kVeXgmyRN+N&#10;Kfhp3s6U6whLTCB7H1OZXRbfx1oI+dIEw6ysm4LfkzWY1KobTT+cVy1UaIzCykEnxZlmBC5u7O8G&#10;OC7Zm9E0RQvzMfQg6yvQAl+b2oRWn6CqgsfyXwFlIosaUdZrEq12LHB4qZuoMkmDavm+hqLmlCJT&#10;X+IOEIzM+uQbfQ9Xd7KT9UCCBmhIxWAY+j0UHKz3iON9CoxbObUvLZqlweslvxVo8dmeN7P+Dsjo&#10;D0hjG/KQddQamJqfmA64FjLIKf5Alxnh9aWjSvFM75hM0G8p65x9M1nsapY9WQyrrSRboEnhClZl&#10;O1Y3Z+PTXdNw8EhAK0gd/cfRmXcrB4VR/LNoJhoVGkQpFYqKTEUpoknT93+f+/5/19rrynDOc/b+&#10;7YOZD214wsi/Oy3YKPnG3jHepfG0sh1la15DXjwvbLuv1bs957TuaYHc9xTtkpKbIU7MyUXQiUIb&#10;2i/70THkZqPWLOO/wuKvO/PD7gothZPFLiz39hderrGt4bU2BJlYzEvPxpPufspOGP2w4MJmeK+h&#10;TnaKMWuUhuqyym8kscgMjSBH8kr9F/Q2m1Kz+q6O/UtkAYhhW2iZi+yywZ8z5CF3GxwegOf4yvlK&#10;f36z3sX/9LHSlUC2cxNqTRv77e9j+OeNugv3FSkDublPFSXNhsGon5ecW2+l0g+cHJBXCw6OSQkX&#10;cfbOPzNvLiNWbvHEPWeUq04WpsPtHa80SIqbt/SDHi0q8N+Mmi2xmTt4q0RSfDtZv/HxHhs4mcPB&#10;hrDQ3o0OP2L5uUEMkZd0lr4rM74wph+T3m3lNN+4MjTKoQ6YbkcV3kv/G586nSM+BrLiMVfRFflU&#10;aLl/I9Wot3ePnCQgx4Dgb8D1TFpZZbG1yMERWhUynB9aFC8BCHVt+/PKi1nmjkJaytXtsJ62r4+k&#10;2bgUgeEtIrBFVAR5E6+5mKlnTrN2G0LQU5YXegnIJMR5+z38Pr1+ZrY6XELOqeGrnnMtRVGOf59z&#10;6ZBuzrsZwyVmEb798Jf+6L0awJZitr+RdYrDfdslFlpUWGb7vvQtPHsuBp5Ie9qUhfeI9lIC80Dm&#10;YsSQsh1J7dQIGwV1NAXrxvxYgMG0kxms74Vsa76AJrVRdTb2TS5nndf++VL4oGyjwo+nn2MFfSOZ&#10;8zI5pul7VjsL8deZTM88L8fnqT5hGlaw+5vZJITNme8eermx09yzOmSVEHkynSYykUaNzGlHr5X5&#10;83mjqUH0ufux+grCBJYbsevPIqaV2+VjBywA/skYxNUeJ1znL6+x/qDNmzXQk6R2HRUvf2M75dXV&#10;4/3iR447xnrwHWOA9efYBPpxkX4+QVsnb7oRZoOVbDlPSAFdfkUWl8tJi0dKZ18dtE4ijByg9YHM&#10;Jt4c6NTHGC9ZxzeJde8zTNk89Ip/BZn2g0L25EnLowBOe04Pee0OsCHEWfk7iGe9Oct3z+Ao2kvz&#10;pRgUuT69LSfyD1H83RsIwWhbrC6Dw6eVays3/OZ6Vgx11Mhtu8wSSiw1xrMgrnRBRmNE/OBIP7QP&#10;lV0ztYl+CkWGLBZb67iMdnBE/yX68AqI7emQunDPnds5561l7ZovztfGmJRz0UfxIt752u05BEo2&#10;8e26CCMawY7DBxydWy3bSUGmbLW2wr4FZoGLcqtOLvqAO7zHR0rSF+XHxh7CWiEunLPh6ma/wE6/&#10;AnDe5b64yHz1uUjeUM+zGfvLr2lM661VZSze63G/QqR7pR5MJG+D9Z0U/bvTgKpKdIUMUMZFIIk5&#10;tWBG6w4VXIeNCWUMZ3K91SR6C3mSJ4g6FQKfTYQetHgNZSIU0z2nYqk894FaBqYcRnPp+DZruPki&#10;5n16/sVyxheDbgp/5zdTfc59BU4UtAWxy/Xk5WKVwQGOsifPGZc1xWyznVazE/b9TLqMcOYQ6zTU&#10;6y1Db96K6Jdw2/dp56z2MqcmGM0XD41sY63FWlCMK7uAXXYNl/EeyFhkXe+QQYcRwBwbp87NG9RG&#10;F3GxP2RZiA4X9qMX65vVbfHzao6688p3a8fEhrSJboKHBdk0epk8u1ifr43UfeHDiDDKq2y16jBM&#10;nJyPVklk8Q7IpKE06WvGPd1gAz55DwZDYtS1HmnR33F7KqVne8yRX/P8jv7qFrm+tj4uMZj50WpT&#10;4eWf6HCm92un9UMBODeuqy9es8cceAjIFF19vGVfG5cvf8tBFe767suRDutLQ3zWNnE0y0Po2Dui&#10;NCyn8tTuLQtlOg0D01fVWuat7YYFZDp6zluaKBtolx3Tx8Mi7qfrZL+Z5XulaYOg70TpdA/NjMIE&#10;Y3F4AJn7cNhr9ZZiIp6zz/UarbG71kHhqdYinzPlG6D3E+sFbeC0X5kNpXj5riS74Y83fZjvndao&#10;UEYFzlqw4e5LpB2AE0rLjvgeGF2+CqWHl9YlzTRxkJkIAOdyaKtDbTJtTc2s9538U0Uvs0VbB9Qj&#10;wXXc3mqwYFC8eBBOwrjJLbvfgY0kyQSjFugrWJcr8VURgcjPfLOfXbPoTzHuugwad2/dPM2mWPEE&#10;MuWTfXrKkLpkMQ+1pcHAz9+O4jFPSJBPVOLLGCZLgIKHSVRgc2n75EQ5IX+pBS9wnAY+JbRrz903&#10;WVXApGilYuWtCxkPvpC9cWdrdDI15Zakf7/N3mlJK+GE3Z+C1Vxjwue7VNaUIz2eNyaTSFzIjK4F&#10;xN6mzbnYP/hiWc5Tx9mmQ88GCNks77LYwfzsUg4WZdf7JNdfFLqnyMHxnEszJtlRGgkhgwxJ7V8B&#10;9ADVv3bvdWGE9aND+LheXjUtWxtxkyXGSHz+M1neAFmw7EPoi/vNL35E1v2TFpR+dspc9921ztQq&#10;61vwgMj2p1dO9pL/G+OR0KrDxPjvZeOq7zpFA7f5u9gORoT9Hb3R+71w4t4VCm9lIjkYmZ2CPG1f&#10;ReQYjvUUyVsrjvb1RoSf+7w7JU+bfBGmqs9DrfJu+qYx1xDbKUyQje9nZ6OdyK9AZuenTaEh/rCN&#10;mwm66en+2IYLbn1YjXMTLEnrzXZ+Mj5BgRHVUK37EBbrbUjHH9vzKUfTuJMeCn6vxUH0lD5otad8&#10;9vr4DGLClJ2BNoVGfgXcHwZkilDSi5UrxV0tYgymf/Qsvo8Pklt/vGHK3VCtLTMF2T+fXk5v65zf&#10;JERzfsNbQEbUFUdHA/laJpFfOrVi8lEiVnTe11ZxFATvsbaVvAYJgd52E2SmOBRgnDVWyhOTk6lw&#10;g61Wr4/pcufWqGMzc4ZM+3kT++FF9IGU87vn5gT5NC8hH+Nyuf+RZ3d1amalScSUQyy/Owxc4d6b&#10;Ko9DbUPO4HhMlSqcATKlcp0t3gqLCixkg/yi1vmOP6RWRmSzTFibmyz+fm8OsKf6pvVbLvnJy23M&#10;a79BPF7O3x4Fh4O1tv1aRsAVAeTnhGo6H6SV0gFyLnnZrEEVSuLg7xRXLsJ3hCtmHhkB0+TL/IU4&#10;QvG4/m6Je2lokoP1eLkAMiSUux55fgdFCcP36k4+yNq8a2vSRt+oANnKhPt49kR3xX5DZwENmxli&#10;5In/Frj3RbidBZDxIPFN2+77MO8smmVFSX6qf8R6yVSg2fFXfq8YTIPa6UahGnWtBnP3Pof3NrcO&#10;8fmge0fgfHw0XcyA++BW+rPe+OuCB4/ZTyCfiXJCrowmWHtdAplQ3d2eWaUKpp386VdC5MId8/QK&#10;spTF7HYHNXNSOV9GiizjPu/Kei7WxDvM8fF9tVeUC61jRtRRgwTS8lGFdta8KnW1z5Duwu7eqzfA&#10;w15ACeTvQ+Cw90PiUD3jVoqZCbL6fWuQcH8PZLrIKpBYPCb6sXYuHY1WjAMU27FZIvo+6DXBgWvZ&#10;vU2iZeZZLgNgSypipfKmUR12IPA4xzH2QUQEgUxx9QUy7IQZDpHh/NJBb0kmuGflPJTCHl+r1h/6&#10;sBEBwaOmR7l8da5KdgoL2tp5m6vOGy0gPRT6GQtf4p9j91FKILxR79HHKK9MiyRLxol++1TBgLcf&#10;qyCzyffsT4CbYsYjrLPJTvaR7YccL7X6bUZp3miDL1Whfrj0YKpj4Ol5YQsQ/Lhi1Ctp77OpNd4J&#10;0Amk5slBg0r6ZdcobVX6DVMstt4cxw+Ha+0OMrVdqTULSfFaS/bHBLWhj1qg8Xx22of59vZyyloL&#10;woPTYUON5A9Lpu3g5Gm+15Wn+37QySO2B4XBjrnkauPFSza0XlaH0prYmWtn4ziJGVJ6ciATsKvN&#10;dbvGqyvD2rrwcs68nubbnuDVSaBBDWvVvFjpDzFvYL56u/ZQ3V6CU+Rn/VuGkQod4kw/gSblRxrd&#10;QljyGTWKTFhwrp2qtSmBcTff2r5ckMkdvyf6ZhWXYGG64DsHXKh7mTcW8awS7p+707u8tGeFYPR4&#10;qG9j38r57zJVKL6bFnhYchuok6w/2uVM91UovHn+1BioNUvtxaPe5vkGYEql6iHPv490bUAwyxl7&#10;74LXSXiph06rEIzzNRU2+0exUsdKzjgXzwSqXXY1q3KclethSluHPe8kCVramiUWbsjC4jNKmkOo&#10;GGFFgQiZIhiocsj7UoJ69lfD/Ptv5BeLR17tdFkBLqLPAADxgQyYaCDmflFvsYvH3mk4WQJIS3/C&#10;d7hXb1WK2n0Y1sGO92QX/Npq3SHu++iRB+I+fJbZmXFfm4j7MdQNo8cloZv9u2h0kZu793X5vJh/&#10;O9Fjpt321s6LD/2LD1Xcd9RlZD6e4XOpzM+1VWY5afmhqVWgHmqMtrqfb/7a38iZkbyYmIZn2u9R&#10;VNG+RGLbzG1FhaV1f/15gswkqkdKEtswWe37V2/FXYWxx7q1w5Ysjg8fdN6H+p71961C4G7OF6uz&#10;yqS5hTOQtre8EtJJ3uoLJA7A63IeZCtGo3rBl0CAtubNtN384bMd4WX/fpvzWCxfbDt/WiDf/oOg&#10;u1AWG0xsfN3ITiV71wf3XbAFIBh/sjKwOjKdy+rP8WU7TSriDsAxevdX4dK8PuWV83SAQXQT57AV&#10;a/Xel7Wyu2IHLfhb2fQ+b7i0+snuR6wufE7LkE6Ly2Pxa2c65ntZFdPnoNXQF22nqFyoKOmH1+0+&#10;rUqU7VNmOYhDjJ2/HkxzugjR7A6ZKh+kfJuIivHcBWAdGbhy6W/QFTVtpn1mxJl58TxgIb83QHjp&#10;hXKXaj1r1+hchFoWs+ubHlBvilK7+zkNWqUGVv0OnGBrIVC0ggrWbSU073NL9Euq7bRKdWSJFI1S&#10;x9xG1cWx/beNIoqQ4mbuNejZ6HTYVThuzgtYO7mJAIryGvOc/q2PHvZ83Jgli8kf9aSGHmo5+LWO&#10;vxryXnW/t9mkr/Mhz+WZgMg8q9zj0Sqdvc4t9Vt8O5ULjwXIzFQ059h9ayZp23H/VX8tV/mF9K3P&#10;h4LoGPEtBxuXWY9+HmgjPG/8+3cVddPexb/hQnAYG48fpoTBaFW+Z1fHW/7cHojB8azN0lcs+pk1&#10;3Xnxmb8TjwYXRYHMr87hkP1CW0KGMvukT3BZRztj/NbpCdJA6iMsUzVaah9Oyt+0LB3rVtC+D/W7&#10;HD1TTVtn919tNh0mECIt9txXeO7cNhS8zdaLqdc/aCCT9NUC7OlmpaBebRIbrEb0s6ULyr5qo0ZP&#10;7zey4iK3ojfSPq8Hs3tle380DhkowKqiMd8vp2U31Ral6mh2qudeGjwyVA+NIMlK6b9nU6jwIZcZ&#10;EyAzlPH7hc++CqW7HwUrLxagw6C1UxC3CCiOfQ49d68brc4ObIJKBgpaO4yOvWvYzfJQq+IaBF4i&#10;u6f0VpDYrL99ddfSMfqo3X1aQWHS3Q8QSu/8rQXu2AoAUynaqTxqLDPCuKUYB6cOVo+1B6kqb6nH&#10;HJsRO1ZO2cbKIa/P5NUVfgK7aHRPr4lvIc21NqoK46DE36+T3tQdFTJFEQjdBXuT91bZJjQug4yc&#10;1V/ZbbVwMkQsbQ0wQ5PGYZYkqYbD5DBYm6DlY/p9MTL4pYeURLc91hois4Wr/2Sya14b7EBXC+hc&#10;pFqYn/fwvlmTobm8mOvd5nOMhrT++W8nXU8oA1yPeVXk2/32mzpx5Z/XabgZegU+mnY56MVeqc3P&#10;rxiz7P8N3xU7EYavbBtnH4sMvN6L8Bcftk1qq0YjZthkm60RJ7RYs57tkkKkrfBeBBmI1hqj0X0Z&#10;Y8J3mLoGULm2zqErVtuE2iuXph+9eyUq+S4LJ7kknyy2Dcr08e7saGV52yTK5I7G6nR5g+FQLYYy&#10;3dnob/5ZwnbxthK6g3cb2Px/v82Uy8e0zEQh2xke5+fC8zZL9O3PhW63KQelqJ8MPN3VL2Vys0Na&#10;bUry7RQSbOgLbV1Vg06W5c1glZhex+SHJeEQp2Fv5xp2cz1dlVUoqk9uCMjQvNyMZrtExC7y7vEr&#10;pvNyPhecoIw1VfnZNuWVBpjCnmMaC7ehSoGxYUKmowKNsq3Boi7kK7yzHD3PEznMQ3DDfkGL3vBx&#10;WIZS8cKgsMiHINcbZJbL7V+uWS6dIyU7RCaDvNFy0aNTbI4fRbNm5yiu018by/r9uZDx5Spmh26/&#10;O6LOm88cGpFPfX5PVUZcOjLhQPPWVpzlxjZPbWPbfchRB3tM+MoFZNKfN1mOsPvHMxyUc6c7WPCn&#10;cyH9rbjvdarBIW3Cco6rnqZ3R1j12j19NUSjyL19HrflpC+xOX2HaOeum2fT3/65F+lqkdECvJyy&#10;IW7VEkb7/b1sls/S4GzfmsaUy+VFYiFP3dtN1KQ1G2Ku/5oSSmUzX8ej8/uKrKrkLvlq6zrj2E8N&#10;AFA7kfyr7Abw6lmo74n3iIisDnHpcx+pYNQFzyTAlUz/7Qja45QmYNLcGyMkRKP0ayjldfME13+j&#10;Xkvw+qIbAh6WqlmYjTSs3/U4VfBIHexYIc6EsvzjruS7f89jx8N8bN66xSoS9XQaj7B9MTeRF7Wa&#10;PhqDTCgdtBI6zCpmFbJwTaL/6WZk5+ifdJi0GwRN9hpYrf1DcvuNJrz2Yu+9Q+CKIvhlew54ff1z&#10;dI8Atsc8H4pVaT/yuWz9Ws7jT+xM0K0ZPhTmLMiAFZmQWo9B9VAOHlSbnIisdkTVCtOu4KW2tsnA&#10;vV+sC2g1eiy5EaYsRzL001uV53HVpcbU2NS2cKDFd2gmq5afOqbrataRoHoFihmWj6czRLo5kDm2&#10;MX6Xf6lFKCSHWZAzzWF2v5gx5BIBBhjiVaefw+l+v2BmpXUDM/dve4RXyfIiyx3IFQcLhFd87X5H&#10;+afWbJ3vGetZZRCNqhU/0Sh1g+c0szEokNkt5APUYjRrt8h5NzAMVn3klkLPTp1aRA2osRyiFSrI&#10;JtdZTq8DkTfGCjOKlqyZ398Z6ZbLp1kXfSvmoQKvLVu/vxart7tBaBsFL9ltW4OZ3N/jmbzwubo8&#10;HYVyIxyUp4KPBf7skgy/LobaWwHLb5BeDycOawvhWvTaVxjZ6d2Lp5BB+lcP3rMHL7m+5GLJQIxC&#10;kf1oCoDiSAxvvnkwv6uP6sB/gcxw14zbnW3oiZtlLoux4/BQc1eaNe+D3cxgk/fzhNjVbuvVenVa&#10;ovdo6FpS6c6dh2vtysP7CNzP7ldW51bHXOjU5gCvTB1vN7psbmgKauKu6q+/3dphhgnpKi28lnYX&#10;DD5OhR+CmUbXkUcnOkkSRKJ1/PFtmDhhTcZk51LdFDhwlWL9XZWVavQrWfWGTCsBJoPd2GRz0n7M&#10;qNfBh8klkHHVRtODwvw9N4/Laj+fj67R1FJ1BSc+y6WkzNxSYOxH5KJJOPH4scgByrGOcdXJ5KcU&#10;5+hregUgkAIFkv3JXhpKhdQtGgupF8kbZFd667BwOH7reYNqUbtNOdMGGb+TokIz6xSLicFCZYy5&#10;MjYl4mLwFJbJDuvI2ipvYlOkJAZgZdP+wu4k3nJQ6+fpruMPlkTSPzpGqLyS8K6GtUxDxTSKiKtw&#10;qPJcTjfWYzKZ8yBz/z2eG/CDt5MjJNCCfA8RNtazq9YO7vZ84Y4dPb4kV2YjeENVNGQxebkq+Dm0&#10;DxuqXYTQKsObsmoJeOxpvRFapvq79kNTL5f90+frJJ8tPBp/y0EF68WnpEitkNs9090GzfSwl6Zp&#10;lltFmmZSUiuOHo/53n7FRyXHni7uuzS68cuwgNc8+ZObmfPNC1VImCLUR+roXmvCmZV9beyyNqB4&#10;q3Xk+AwskFnW8ZTqHood4fR1Z3C++gUEjKSfZvhEqK7n1XP1c1NXXl2poJZhT90Fzp73kl4ec+ig&#10;ORhYWX+uD74Bii7n7PWc2q3JAuq95yorIvQku3WIQ/VvLbD+3TOm9umXtGcwTu1gXGhe6q/9qRde&#10;kqrGTQQCk82V113uoOzHOSzjVyf/AdM7Gn5qSmzMMH2cPVgUpqin8u5E2UN7/T7LQVfw22u6oZm2&#10;Q5RB5kMVH4grpZH4aeU7xg5xY/H6yCAGN6tuFeg3f/qbV92DzUA+v/arD77ft/JGX7yP3h0hkAlU&#10;hdGulW9DAxF16gF1aqzP7nLz+/DzHxnOAo568meGtVzrQrTesu4gz1NKRw6toC+jdj6842nwai3G&#10;iXuqzGCPXgiafrnScgURQqjXg7MNLsLZ0Be5EfioAmD+8Ia4Kg0X65XS9wsDdd0cZddzB6t1NiAT&#10;34C7cHQXsw7UoMoocxvErwDzRoNkfU+jk15pVDaFW9NLVh1uG857ZvuWMiOynkMtPheBUbRcecud&#10;BEo5p7WnsbtDn4HOaRbt7pzWvqPCUcWTBBm4MsV6ipFdjZyE6DwLjiuiI64NhCxlent9ssOY4WmS&#10;qlLzC3gWLroaw+mh85G9MJHNu2J+X+4cairVDf5sQ+METVmcWj6B7aF0r4hb7wUBHQxkECICn8tq&#10;SZvEa3m7wcEVDyWi4MsTSgLzkw7p5lOmqsX8Yf4VHSxHdw1oPskwV4H6tWMf7wjvL3JBdBX7Yb01&#10;TU/WBaaGUNu+09PTt9pDPh8pAzKo49axvjvW6aK/hxRZUeCeQ4EOCeLiDZqN8qWZsdlGl28NY1J1&#10;vJroFIoRVSrcd/upuwmHkxhK1UtM8oi5s7J0Sqik05XqsCdMZ1R5opUS+jEEmdNt+2hpIVc7s5fL&#10;uZocTCWCCPM3uI9ps1af20DU7+7hF2lPucL8YprW+llQEnexKla3/TDqKGahfUmmFpM7YLettTmg&#10;E+6o5fjRSFsoK+w3yCQgszAnvhPLjMA5T6VuB1StdKoP0vgpfDTssut/F2S3s+nyk5scXXhnPylW&#10;LhFrSmG61d7kltMNZQ0cukbFdNtXrjzRZcWHe8rZrFhLkIzBMKzYfxftRAyxIYtiHcQxsh6YjI/F&#10;RyRBXL3Zzt61fknopxWZWk/av1yOkWZDT9l2M9kl2L94rdwePovoD3IpT7ImN+RNl2VatTtDqOPm&#10;rbG2qO20ffv+vaEJYXeoP3+PyvCQWR43mj7ZdD+5aIodpaS1GI6C24hK5GT6xq7sUCjM6iXlNRG7&#10;5wCNI6Uy4PxsM7seXFEKIGRbhdA5z2BKp0XZuKFXV9sWZgvh74wgl2IPGJfghdpze26GeJG3esQu&#10;udrr36YElEHXapwyr9y+MmEeExN1L+YwsI2td96OmoLzWrQreo3Ad9ntcj6BOpezrtinzGhP/+4N&#10;WS2v6Ul5I4EMRzLj72piC32FAwC5x5/qp0rRhT7MfKLl7ntasl/nybqbO/koLF26zX6wK+kDgq3O&#10;S/YIsu8lNfCMtDdv1Grn/GrfHmX2MfQi2Oc4cnK9s+pyfxOo86R5abeB8Pkrhw+rq87s52PO5m4M&#10;TUmHp8lmyOXuMv/Rp1fw5Y2j5Paz3vFoMPG7KafXKr0hcpo6uGb3jrKpFuBD5Ilh9rTae3k8ab6V&#10;J7wd/tbQamIyVTGTnbQnkP3CvAFR7W/b/vKXTHN6ztJs43Dlx7vLdDR+nHMk57fIEc5O3VKHRXpv&#10;s7GqDnJxqxdyl74y1obPGTi4iLTXvT2dLCf72095pIOM0wW3LrT9WuDCHpF+5W1LjIfcgc+ROZRL&#10;4yy2yeGoiAsE4sBDfbMc7mKc23n6Q3fNUqcp1gjElx/n9DVetjrJtr4VskC/t5kIRcBXk7cH5H+v&#10;+uMIX8Lk0RaJwsRuoPnN8RcoB2FBQqF4e0mN5XL8UPkmyiqPRyBCSzrjjafltoEA/AH5Cbcoa4Rz&#10;DP+Zk0iytudjR+M0irSOhptwsR6b+57xtxZQi2BDP+uzJXHXyuM8xsQ5dwBVb8XDna8rNIrVqqOT&#10;weJsRhkryXH2iKpgYPCOLY4sOYerB2Rm6gBkhnqmlRSzuwOr5qU0w4r+vVm9UEZQhjwvyCzjpCD4&#10;ZOa7Wi0zudb0+95Nu57Wxl+zH5HJ+RC9yFyQDj8V2ExhElxuXZnT0VKHr6fkgOU9nDjrDRwaDW/u&#10;dg7oids2udQmEN7+gCUC6cBJOeaDzD+OzkRdOTCKwtfSZCglaU5ICUWzhEZFCGm6/3+f/wr2OR59&#10;9rf3Wu8CtOh8RtoRkEZ2g+h0oO5vlomGX3HXf1Almfkl3bUBjP16j33UIBlI46N9jqa1y5u59mrz&#10;yOuO3yhuU+zzSTsl0mR3fr8bTYk14y2+2HZBoK2/G8HU9jtTyGdVnynBP59mujdpZzEWFh4jkzSB&#10;utvDoC71Gz3RSUzERs8bUos6h5k5zixClRb5pT08gj1yW78wjCZg6jjbTG373km6Yr6uH7PTXwXK&#10;HHvHRuLmwkl3WGIntyM8nSf/WgY+gq4ZdTF8xEclo94m1rVpvrpS+fOrFookfsPKEud7TnMA+9Am&#10;vVTOkxTEh8dwWBstZLnHYIYEqZue2P7c/5SQxNObJXuudDrf5yWzB/JDFwT+CmRhvnzHCeGlrBSX&#10;feGWEWf0ZzAa5IOOTw9GPTxbH0r6vmjXKuagYuR1pQMbz6htTmv2FbYLYqlVZ6IIQKbO389zm+3U&#10;j9tt/CNqweMLroQbNl+28HK1MW/EuN2JIOirX7j3R4vCLDjNCrXB1b+cbERN38VQ4mZ+4zuobUEa&#10;DdkoZn7cjQp/YTfuGrvicAcANlqh9IMylYvaBnqUemGfnSVnDe4frqHDYm+4lbT34pbj9FVfrbPM&#10;RDgvJiHSli/rcGIobAVAtys5swFsRjMmN5VONOnr2wfmzG81yXq9Ck92qm3d3F1w/3qBYt/tMjcz&#10;d3k17/FS4/htkcbn0nTXzZ8ZnkX1eREt9VeIXv2ixWcZWVc5mtYhI3qLO7HRyysUs/L4aLvf4f25&#10;KM8423xc2i1QOk7yzHGUCZ/kEsqICzY4zPQX95zvlu1DHDSIBadGqHc1VXS6DL7cS1EAvh5NNsd+&#10;93bD08fa632SSkAWhpXmYdP82Wtx0q2/zrBrzX4a3+xzTn/D0ZHYqbPKub76r+5Goktu212/p1GD&#10;+NXuz/eq/V32NIQWM6vmZEVZtfr5eh19zQBYXIEcoyd6Vlln9w68hcH3CojdfPV9Aq0mOyO3Rsuc&#10;UD9QsP8WWrV4aTNSxnM+Lvw340lJYjN32+4Onw9l5BROSTg+EUGPxQ0sQJkzt1ApcEBxpUurui5E&#10;UZnUTYQQ29vw6ak6RgJ8oFyWFy3eGM7Ss5ejMvKxwMrad6uWIbN5K7X+HpoNy2juUV56Nq0PBpKZ&#10;aDJHh5YYhzgt5Blx9Y2Z7xPxxlziPRR8/lk4RBo5K7HiQjrxqVi4Z9/CvjQ9KyF0te5JXw57YXDA&#10;uWFY021iWbmVGCjDzr/qmWc18cz4U3HeNwRxdL7XcMIC6T0ktL234TXfnPL1jfvA+5HoPcWZjk/K&#10;5DCVF2wH5ba//n0kRh1Iy0CrkI/3bj4DdpQsYySpz0Sq7t1GUGbWOsIitLPTXkm13WPuRX6mw8p5&#10;V+9h2u6QSD/3qb2A3CROeni8uhsHetod73TuNSp3bYFAIZBl3OtviZUzm4ykAEYviwXWOWoNibRH&#10;h+wN7BF/6od4pcHYddXV3WdK6jnYkCVAQBl42shwYBIobqZ3DdlB/Nu2W6pYRQ5U6bPMgm6w1dc7&#10;neSyB0wUb69geR1XNaHLvsfZVueetxSTttoSQTV7+f876cya+NGbw1lBWNDkvtun4GUMvMrjAzjF&#10;LQ9Eos2Yr7mAcbrOHbAiZK7fcsY8zrmrGBXC0i7T8fN5DQAvlZRCXsNSMylZjGS/BvWltgus2Ztr&#10;an8XdoxQNqwiuN/ifFh2W1Mn9zUeXKcl5ylaHjOexZnFQf59g9AL+CLNnzzVNmqW7ijLM0s10nAH&#10;GQ/r27m8KYe3SSUG2zRzaKWMnJv47TizGzX23p8soYy+8ANt3hf52y2AGyk+095+Vt9+0g4+/QKw&#10;0NmrxInOPaEFdvZHPhVPPESvXD4sE1fX7169/dg/C3lvMMJPiVY5UlvCLmMbq+ZkjQ6urip79K9V&#10;x/R9gGLLOm5VX7PWvJKBaOuukB2zmXf+yEWwNz4QoxptDq4VY5mclRETgVXJZDvE8Hcek4tgZ1SM&#10;evN9g9UJ7KEo7ElVf89vI3iyCp63enLefEKZY7zqUrrDZ/DwI6BUlTv5+4PcH8FkeynDcqB1/5qb&#10;hCyOmdUphJvxNaN4yHROZ4frln6bxd2kPOBQbWD3aJGYBi+9ZjOrS+E77nZ1+cEJt9f2b2wHNAww&#10;nlxvEOBG3UHz/cUjumkLzN59dky/FvBAQcGpoxto+qud9aPDBW+hDMW5ji4o9bHY4ms6GSNg4ke2&#10;/UtvIGU6+eX7MdRw3utzKpujGh6UeXaa3xy95WlZBG9aWIPu5NR7B82CvrbbP+JzUH51xFO0aFGQ&#10;S9euXmCtxY9kVLX4Do59mE4j+kN7rBXtvm6T8p3dltlXhZqb5HYyN3Lwpdzofy0HVj04PW1XeSUB&#10;UbZaQ52cCpQ2hMiMM8A30/RzGEe70csZ/my2xDgbC0ykQpwqsiscQStbFCvNlfxuHqbqEfeluq2o&#10;MJgTR2Mnh609H5UqtPGFMrK63u3a7aNRkjPYD6JjsbmnGuK9ZhCX0g27/s4jMlmR+WI1ySql+Xh6&#10;la5w7EvEYeefJ89LwQsZ9nPgKYH3k6/rc9lvpLZ/0UPlhNLefj5E7G+Rn9/MsEVUvdUK+K4PgnL/&#10;6jJRvjxLitlGcEPwsdq9/fTjpDGhsRO1YL9z0Jppgq64k7O5k6S2t9YdCeMm7qh6rzQ7Fqo/A4p/&#10;3bawkvbW8XTnGVCmRG2e9fIDFydGSG7pSFj4ebOsWlMSRDofAEvmpcly2eDB4khPqsctZ0nRONjv&#10;oMm+R/pqtQjTxyCXDHMHudn4fcatwxQTTRvHeTSG76RYi6ezv4fmRmXLRG0cpj2UKHLkcNFi3jBh&#10;uWTzc7jS+NPkAe1B002FiYLHt+6FBT17PUovU370XHjUMNW3XTJXvO56MBFo9mgD8ufrwa18e6Wy&#10;h50YPvNXhviySIYWtFy+5+q+hwFuhc02p5Xzcf0LILo5/sAAfj8mfcWqy2Nee67Vaq8mX0IP2T26&#10;3dap4i0N7aF9EcTPi7/R2rasHXUCke84ELSUCgYNKDOPlSYxLXjqZavqnwFikp0n/sT2ejWjnzKk&#10;v1oVrLlE9o7Z4S7f20QuC+NWFPAMsjstFCFjpVq/9vZk7bP3nbRfpR5ybSRTrVjHlhJ+SMfF4fCv&#10;HeSKdG24gT6K0evxND6ZRh52UNfa4fHuej6WuWxm8wvYWEYN4fl1TwVxRGdUYIBs0MqkSE3vpF73&#10;lsDyxG6FwZf7cRDEW4S7FeWFY7xWLudgFPCnF4iYYaevahyQn+aLYznyyt+HVaU/pF1SuU75k+h9&#10;KaGUBY+3s4+526durj0q1Lnm/qCcmhdcJTo/cZ7U2tT1ViumfX6o5sj78x5fOAG3fLaBknMo02Ry&#10;DicO0Dtw8JZuJs3l79nVezJXuIZ0zE8/lMIBBy37vX/uQLjHF/MlUIDpy5T5aA3aa+56aoiFdfuc&#10;+W4PO8VqFn1nvdD3l8lnpZ9/+CxetXAoY+WLMpmt/rGoGGXaJWp9Y9NCODhcuyWlEow+PCTFHBl/&#10;hC+M2eYoxdCXJpUcsinrXZB1Pwi5su/NAeSS+Fe5Q5S9t/SK0n6Q2/nomOLy7Zrx13Jg521H3xEt&#10;o3vI+6KuRfN8QqYgLiubWSOwm63umGiGJnIiud2JeSBMqF0H91ayYjmuUSB6w1tqv3f9Z7MqTknP&#10;0LHbcycyoyVAkFHpackZYl6DMpBEYNwmm42cDkir+Y6fHMMkWjZqZ27lIk6/LnP2kVjf8HVT4CiK&#10;LOPruaXIz/yCxbyHMF90KfxysmxiDjs6U5UcGB+y4Y3mJx+qLm4mwXRa/VPbKe1LQ6UkYXI7y1+c&#10;tQB+U+X7uwNs1hddjBS2bL11612LCiqeBbEG43E+DO7dGfqpOJspDVtbpZnYZy+zNPwONvRG43VZ&#10;dZupDEbu1s7yZoXZBspUr+QImhcN+GdAWJpnuEfJ5AYZfDU7fEBnDUlE8iiTHoigJMOQOKCw5apk&#10;ahjH7q9h4KaDEzA1v/PEDDuKZ6bXlOS2r6Fxagm9TCMfhA43WfzdpPU3EplGv0osJD2+CLPyNSdc&#10;S4r7guiO0qeqPCxYq+wWn5pXY8PG8frFAFE5vz4XQgruBBDtA/B52RkvxrXiqgB5zxyCh3e9sz8m&#10;PUgmsTW6RCtQJq5Nv1mIvmlt45GD4GThiyXl6FiYWB4KbNVWsRk5oBKZMPq2V6tOIMG1W2/3VRcE&#10;hybXz61Rzfs809MW1F7+0jznyKHbsS9yzrxtepAqsF0RmweUWfDxojHp9JOsaz9MMkTOvv/MgHfZ&#10;61i5t2Kd4IuVuzitGTbK2jgQ2ircYBukYuC9pExUaM+1FYFUDqdua7J7XCwBFAv0FiV267yNhETX&#10;4ePSXwMlA930E2JqEUxXxeFNuJJi4IAiL2XI5uWQpJ7YuO5j6f4X4PwyF/NTNBHLxUzbeGU2NFdI&#10;bsrtB1ciAdE2wfE7eQP2ajkqvB8Rq6JlcbUbU28Nythz8+BpjfcIpH/N9Ux/b7yNqLTFD+UV+KSy&#10;uA7VcS/gdg49YNztOjU31TutGgaS2YVnJDPsLDu1uzc+j7FnD9Igqvtcc/LacPN9eq7auWavvf84&#10;UGY9JM8DZhqJzNQ/iflVUcq+Ublb+xliI9Ta+UaYRI9jYcx+XZto/UlajQHMv8btlSFUfzZcv44e&#10;vzpfYR8Q4sdhZzYlqhfBL3jDyibf7M0uaOFP1CdPzNgucMF3DcxP7ZMWTz547YTRufp8GErsVpvS&#10;8Zs5tSL47xuYPGYfHrVDbdPGtLyXrxcQ9YMKLlH61snDluVrQowF9dpxocJHd1J2Rzh9+/vdCBsc&#10;kg+8BMw73Y2e2w1KiVOKNfHH8G9z0zT3SZuKZrlRv0z9cuvCwsy51OcwrRvzE8rrs/GD8nodJYco&#10;k8XROJELEZAxm4KYhG2etWdTenF5/N3WNHsm8yy7GDJ8xK4eSxfR7LS2BXRP2PJJwx8CsW7i5V/T&#10;q9XoBu36aJI22Dq1veFdjvY0QE0oSUGUqLuT7zLPw9AMfjtrZFXwqjQYYuqKKwdZKBO/fvjutBF6&#10;KQsC0r6xa7zPPtO+zsjjeljuO+qIPlv3aq1o8uihxaKoB6luyw68X+zMFxm09ZyAEFHP1qe6p/5Q&#10;d/ewIMzKOG08Pc2WsgYNen8ogzQZOax0HmCnXTWtB/2D4GpNQ8au3h/k94Pfofh9vaXaQ/htyLhc&#10;bUbZ+uCY6UwLyI8+ZZW4upkcN0PUqTcaSelOzs/GMC4t3diJjwNF+i7t0rQKZcrfprrdqNtndJ6F&#10;y0s0NnWYLL8PywUjJEPK/7xLu87ykIFZRL2MmO/JuPdN83hDMJgFura6m1kRr34Q1S2kQTo3fff1&#10;e5e9DdvVw4i6035DGvBQJqHp3p0xe8mEbPVqM9WWqMaonO1uKk0IJB1rQdsil/OJORvCLLCRH8/o&#10;6TS/NLV+k/mYPuogacPA3w0NcLpD84urxxnpHmfloGjpq/2DHq9D5O9G0PO/lx0JucQnzvpOsvin&#10;kD3mmLckUaipDtjFASWhL1jVZ9tyyRnv+xvhdHpR7AVofMgS4D3uHzQzJ87N6e2W8sZ8up53bCNw&#10;zzX6MF0ve5Tq/fXQFNiaA3pTl8n5ovQFuT93Vc5b6vPLnje7Nlifb8M8AmB39FuDvAK5v6XppRB8&#10;8CB3+0ZNqySQZmZbOG6xDZzOWhiPGs0Mi+VQp9FAh8vPIXRbEyizmghStk3U3D6LdDXRY9W82ZkQ&#10;q2358cQ/GyF9zjU/cwUlCd+C0bNx0chqzxpm50RFG0Es7lxYr/burj7MDuBW0/oiqHiE8UhP66zV&#10;SFjrZDL8+3k2j43uCoFJia49Gll51p6PvS2VGfQh+uvdZG6/r7O+iJnB/IdETXE+laxzlbysHcFk&#10;BuulFRetxBl/6z3exvNnIMRjtwZnsqV77xkiV08505vzBcrc87GAkznwb+2IuZ/ht8ZrNKnT6YMb&#10;pA7oQ5xyp8OHn+6VHE7Rk2SX688D/yGC+n6/SBeGh7txQeFEnG62qXwzK/Ju1DYY2fm5/IIorNqL&#10;avHvTQOoYVQslPqz8S171QeM4+/XbbGeIje0OP5WgcWjDj5YJoyt4fNLqvu0HJ9247U2pvtteR0I&#10;tqmao9kgvOUl9mJ2yPMqk1vd0af5Yavsqwu5oPZfO3jwiqflhQvhKtC3EtO5I0f0DVY/wf7VpQRT&#10;HudG6VLNtmx3Xl3fn3t1X2zrWmkyhunE/fVE0unyuxzRQePiFB6cs8EusPNjTlZpPoT2AhSa9a4J&#10;ZRgac3JE/7PDmO0FFG6NitmM2OGkWtyo9zhv/aKK5grQcjA/ehcVz7QmQ/qM9x7UV+trrIGZuCq0&#10;2nauXCyn2aufGakNETYs809nPxKqbUviTn/7m2snN+n5s22JKKOWfbGkNEgU8/MIiMJtt4kfr8OM&#10;H1wxdpDdE8eLEPXk5aq5GI0b8Qa7ryXufABwa5rdZHOf4iG3MWMclAxI86Pujt6kxsZfRB5BmU4V&#10;ZTYDquNf2CLcJJKCPK+NBCX4fRoasSwKgz4yvfYv+3uNeoxWovXNuOmtLM7uVBHFK996Xdof9Osk&#10;O1rUxvXDfmHse3Qj9KMoEG9UCkDfXeWvh57dzh+5fZUuLVB2PpwQAp3UGnjfVKH8Ojcnl+fliegc&#10;9sPL062qev55nDzce51+bMflpRZWXv6uOqHQ6v1cnTq/TKij7dMycN+HmD9m/Hqsn72/Fd5Au28E&#10;H0awEK7DH+bonHgSBYOhjOXdKK2zX/kjricaSIUgmIMqDEDQX7lrcKYWGpEVL0dyNTbXorWuN4HO&#10;voMcH7XE0V/tq65Oy2Van3OB/Pt7BRJkLD/ALsbvg5je6k/SQ3KlIviqLtEJXFp1Po8mMw/R1Fec&#10;K40VbtgxSpnmxKuhSgPCd5i4ey4aqwtKpheh1iXhUc9DeRPlB/gnK01VMTFfdSij6hnQWS9Q/s0X&#10;qvtLSwav376/DJjDzN3HPgFGb/XzXRVi4kxFUqnjo6114SNOw9MdxnygFneLWHaY1LPTpsKdL+HA&#10;nkwS2m6eV1mp3c9ViYn/f+n1yRQXUf9mEhu0MVXRz6OtSYQwzld4aG/T1nb7kceSn12SED3XGk/K&#10;oTQKb8nRzNfaa3UXtVUHdQsVqzYrKMroVEl0xdNYBqYWAI5xsl4fK/2dAilz71uFVXqaswVHQcTV&#10;ZYAvoW3j3p3cYfc8vstle5kot9mNNvVn/k291kPDix6UkFtZt9WSfWPnx10rBOz6vMkWb7WbgY2K&#10;8Ecw18OLxRbz3PHvfrP3ZffBxR748p/UsHNfTzGm1rS55/FXCY5i+nwiWI8OS0D+mijD+ha8sQ3j&#10;QYB+u8oUc4oKdBF6PdUb2duyX8jRWf7udInDw1/mQ86jyNLxI//tCKxxldtmYrZrzDPsiFYWEtmR&#10;429e6hx6yq/4KNP0flbuNhznCb6AqPmgCuWdWjiQLQvC75AOlr7uin+rD1uiku5eqsPAyFgwgx0+&#10;xXM+th4RnyOUkRZ0p7oIBWCYs8fL7AW0SBOkiVcgV40smK3CTF1Sv0NTaMkICEfz+24mL1y6kEkk&#10;V8me3mxNhbe9YYCHBIb6wSft5pcSkIlaAKQWPp+x3V0rfSgzbR5742tH7oX77bT0TfxyvwEk8itb&#10;Ivkxl49/ZLebLbyTwfV2ZO9EJXz47KRx7xPfE7Fny/br0e4eN9hzKryI+AjE72ItOPm4vSKTz/Xy&#10;K0XDyZ8Ytufnt05rd8PaEGzJccw78QxM7pE5UhKMsye5MwpfwwrlpRH5056z9BbADDuSunn5/Q+N&#10;hmivmw99J1x9V7uO8PrJj7lEB+vPqnhuKPt4kIrh30OrucXP8o+eC6gaCBkrUJsCScSP0ba7e4n+&#10;vkhkT7mBb3QFH2v0cyJRAJp37Pmc2WvD7K8KJ8ydLuUFzQrU4NB23sou7o5JZ0bfDjW2ZI8GqJ5A&#10;mX1lvUiSO1JJKm8if+02ryHnfC8vcLxujHhb4omO9JJ1ZDjwqO+Q/SUdVOER8UQMbzv2W0ulXLCA&#10;BXJjuqcPjX1DvH/y5DeCSHK1166/3yIs1v+WXvitST2LpYJoO/awixxG6NUrqqvtyqoYtWL3uXlf&#10;B8Znc29+jBmfk96Kvjc6o82SmYfRqt3ZNIjr8ZNrIHr/xexbTPcG4SR5bFjIV/u3WMZCbtr+u7Af&#10;m6kbVXVF5ZJdiVzMvA/RI2f7wvSuo1XlJht1d1CsatI5qRiwuJ7tYp1DBtL6vQJcV3kDdpXT63Ue&#10;uJ3aasCgQCjuTZ7D1tXwKod5eRuaMZ/rQpmF3lNpdDyMwUDt/rDSjaztB5m7W8q0j440hhOr4Ct9&#10;iuBsoBvsHuyVWKNn3NzZrvU91DTN1qzLajxg7YQn4hc9Xk5LDDk4WVl2fLM/7d0gXIdQ5nEtmh0Y&#10;DmqZJrbLPSc/PqFWJG0UDfkzu3daewdCYcCLqkXWESvs8fRs073aozgCXIGHjAdzvkNp2XiRgcF5&#10;/Z3PF0+Lw/dYbGU1qprmucFlelShTPNyrubsYzU0gNd22yfhUgUNWuXYc50sQzHijC/XKyb92G+s&#10;GWd10H58sTKQyDCdlnjuPtp6HtehGaZRr59tUvjhEM2jB3k060YK2stpTQp//309yXpdVvzuVlw+&#10;H5jdW/rgWi0hq/gzm+bJ/eXR2f8+wJzo3fH18bLNb43l9FzDvAqu/n7BGiBe5bmCDRT7dkWXE/Xl&#10;zHaNOJ64w/nGk/vh670JuL+fJ0zZizmtkVTmedpra8InQHKMXa5YQkuqf9THbrGdPWbLFgWe5JY2&#10;EOoZJGppGHgLtlwnosh5oZZUKplzt06Njn3kdcsx2KNSxbvx4MivKbbj/nfkt2ny2W+kuUlFnYfZ&#10;ZzqF7geAPnG7jcrK28rcTgKyBHkhkceJXPEAu4QYHVUVIX0fHmjmIOeKn+qzWTCl4PZMb3tBbXeG&#10;meJg1NxCWIJSKrQk+09ze4fNWk6SWu3SMI74syQaxUd9Oq2FCffONMYsPcHND03HVa7a3rX1+bfY&#10;qw2dydRZJM9xeX+NVaRIj5Zx7YakpoWKzH1JWceu3KXp3cvHzWqXt6DMRFHmHFwiuujJGLYiHvwn&#10;j1wlGJPRSBiPMtn+F23fjgfbVaTMptarn3KdR/AdDbE3Nlb4QzaXLKT8UwvrwIEG7UKh9Khgl6yE&#10;7LFa22Y3zWbF7UEZujtw8IwkcBjOSyqn4xL3bhyO54O6D0YhGaONcSisVL1fyML659fyezAkyfY2&#10;NXzCkz9sea4/KaoUPGfLp8GXzEmYca3MWO6/6f4BZ683mO+TUAa75lY5puwSGXA4N5AiNiA6690v&#10;HOjIqty+N3bAKywctZHF9Rgxp6ZORd4vwAIBgR3nYfHwKxiW47lsGWDIsOvshxjxAjGMsupN3GzK&#10;nwl303tDGXS5aUl4d3f+nMsYkfV22mXprH6Tfjt88FLM+7/RZVqFIeWCqNNkE6+sqUZP4/K3a84k&#10;H+z97HH553gXtzdbw7kcxVpp4BRnLNF7l0ud4yw86qW/340qZjG4Vwy+og6pvSDLhTzkHoZSpdbZ&#10;UH/7usPDXicY++r7+27WjYLdB4cQtVyt7tO3p1tqGeK7VaxgHlOBGJfObc13B3JyctFHe3UclALU&#10;w/8aKDxtnTeIwENuRRds5Rl+Ch0nO8kk+bUp/a7xk2nzgJ0pF424dimKBzbH+DS2WiWDLZ/vKo3E&#10;KozfkY4IgIINMlkxbqGj4tz9SRUdnLvbzdpeOlDmfShbWU3KAUkGDM8tpNjSWsMURXT2omL1+9a8&#10;dwwB/LGocN7WFNERO/hx5R+HBORu6HC74gt2dc9BdDew877F3AzWjUdWLH1ltnpJz2+ODDzp76G9&#10;ezxo2xAlM5G01qLR9yJe1Pda/bVPOOewmk94EfTKJcr9gVKw8NyXdjBYb7O9aU/yCA1lBiMRxeku&#10;07lcCseTmDZlZzMy85+kjvpYULB/2b+j81BpCqqWmTfCCATcxV7jLVd73H34j6MzbTcVjqL4ZyEZ&#10;EpEiSjQoGZIylSEylDJU+P53n/vmPufFvWc/3Ib933ut3zpqm1kw86o+K5J1W9SnZa171V8AhB/K&#10;5V2ALE8ZTx4VePFIt+IN1d6EN5WViepOabkN7oaJ1U24ln7OxmH+eoGT7NU7ONvoZdr9/WuM/yaC&#10;KA6bcj6tbDi9eJzOr5367PVtZJwV/hxf09xJCE/NzQ9nTDv0AWOmNo1Ns6vTk+euhBoj2cPFzSXJ&#10;ed3MteM0X8Tkz0qCMN31FAz7KScagFaZ6fTnNc8XCv2hj5jmrdOwnt5ONh/YYVo69Zc1kr3NSpUJ&#10;rRCDGjuMdi5xk9/N3vkUfnL1DhrPlB0si8EDk+RNK2455ek3hjKd2EsWQ7+WB8XglDxibeMgLBe9&#10;IfAREvy2/O26zmGz3J7W7u3KbXJqMJkdgmeu0H3noPu48qXqOVeVjt2nBl48Kkc++OuPLtGnxEhA&#10;xI0qhzn/VyYyRwHMqYom0bdmIrcf/+wQRvtKkyrs2tvoed/LWa46omHR36lVDEjFUlb26kyWZm61&#10;mxE8Aae8ba/4WKkRExkS0C9kSNdW9jRY/x+naun5Vf+eAiL+y+f43Bo6nEnnHO8+TCoREHFR6Qeh&#10;UmjNXdZ8P7F+0y4t73WuEuPH8avaopfKhhlmv1PrIrPMSrx9sBuo4ICSScW1FY/SM2uIi+811z1s&#10;iATKKLUtSPY9YRTKJc/sieu59Dm6u6lrvwxip0PGK9tMc3BRr7Sm760Jfyp8Q25MDLDg2sj+MoX8&#10;/UX3pu0DQEd0sKHd1VKEQVLfHe7Z5pcDEka4gzKVnUZLtSl4ASRw2J4aLwin8viUoEv586/BSZMG&#10;bk4CLOZZixiaLj/c2KWPUQGleKcd/QDuh3Tckdf9rp900OYG6PyMRZMTetcYjhXIeIMAoA7K1HPb&#10;UVnu7xaVe38RD+anbxFp600p0Z6scAh+2xxmPcr0L1/HGbF+M39dhhBmEblx9K+lrRS60n4J9qnX&#10;EcpKGhhU3uV6biHMkUJ68clHZcL4RShz5itzQfmFSGb3Gwmdm1XBeXdZEs9sFfZCYoWjt8tmrZuV&#10;jDbYOEfXNyaEbr7PETdmTKY/bS1GxdJ5xz28+S0wRbaT7UDG/biICztk/16una76d6VVBTtXXmed&#10;+4Ib+d+fdpGFTBP7rLbSqyn614U8v5ZSLW+8qzWCvJ+1g5yv+Q98cbwdFAnM2zdwqFiT/G0U+OcT&#10;i67K8r6+r3xUlLommO5PwkPy94SG1ICqLrVbaY+TG/Z6vYH1kSs8lpCJlx6MoU3knqnd6g+OKXFP&#10;rtJRHo4T2IX3mh8vffnbmE2yw1XpuavajGBH30jtJ9ljdfwL+6U9O+UeojT/uwTKuKxk33cKDL3B&#10;HNu7esKVjnyYo6wk8r0K9/GKr/lXmaAvPNOfvysdt/1Ua1eOfcnZkQaxTMbxqRxC99WuoexYlCqq&#10;fJ2mw4cxyqTzodkeX4cVKGPn0RX8Y1sdG/R9vcOkOrJSXu7J96vDyX2SXmyrqe2GHjshAzdbKpXt&#10;ZNRfFEnwo18QdQyvpTbdLAy8trHhHsSOrM0TeSJ3s2B9qpTI5bTKTepQhg7TnT1FjDbVQOzCeemo&#10;jt88VauTVN3wBV1GK9qf7E035dEyaIwFRp7tjcximIfraNNDf7jv4KR+FB5aGx8eRGwPN4XCFW/+&#10;pNseztvUOsH/JlC9Y3Bg7cVKO5wmDw+R4JeT5cQXhs64RqETIixf+1Ns6eJqf4omrHh/P58huJfL&#10;oEBV1lS1V+g3zsW4z3DWwfNGHx4Xp1hBuzVu+eqd50rhoO5DmdIT/8nRMXMWBXsCSvDK3lYATFa4&#10;9VAVGB4B2gUuRuNWHh50ybFzd49ce4dBDf3s+sM8pY/PfrkwFnNLVOk0a140OPpl9Eo0qWyjn4vp&#10;Ap75rdtQpmbI5xWKSNUVla7TPSjLnAoMNEHuZRyTz6PAqd1HS4w6tdFr1sQm6753GFLVPWR1auc6&#10;Amti/NTWonevU9pde8fdi6iqnqQumF00UKmKirqrSw7KYIzxpc5y+8SXtG94CueQID9sVHy91roc&#10;yxG8kXmaLrvVQ8sCTcMjT8HI43soDCTotQtOUAMoVC4g68v8MBEAo14ex3bb4vqXvTOqdQuze9Vk&#10;/zYeWPNyByu+0e01Nq+bUGHGXk7TnbX5ijWm3uNNbpnonr47Nf1KBlXdc6YA+2+KPiDhzZV3XDhv&#10;TnjRLZtpabQ1+eZIB6UhQ7nRp5uZb8+bBvX966EJ+BatvHVoFwbpZ/DqbXtew3aP8RTu5Cw4iz4w&#10;8UGOhWoTQf07ZvCmGQkyvIgWfk0Qgt/6klevVBdhP3maY0rFD6Rx7ESPsUBnNqU3uWM4m/0Jxwpz&#10;XHzgBQ05lENvk24avF12Ofu9w28OVlR69dnVaZxoH5kAU6A4WRRVyN0y1XhOXsioZtLmsB0aB8/o&#10;X3JgrlS61FkZFZrbYiMYI5vp7/Tasn9PgabHNKpg3vVv6knxIa7xG96Ud84u6+AW9l4yFQxbPaZ9&#10;Pi9hYn6oy4w7yz3cw/l3e6mnTNFBPSX3KxFWjUMLp7nOPno/WjyNW90JsFdz/MLsp2cok+2Oa0i6&#10;HiR8LrGePMVOBKz6jhFpWQQiYYhFVXFr8MOfiLtmfgqQGGBEd6592R21D7UM+2nH9KjJqbvcSYri&#10;ybemW35AzujxY1kuC3vn9q3+X0gaU8/plZm30rel4biVULLVWOS34DM4ytZ4MARbUPIZI+SiAkmw&#10;PQDPqk810snDd3M+B0kYd5PuumLyxF/YpPfOQJIKDsEJ3W5rXdIK7jD4cf8pinYR6PN+IuRduLzO&#10;uWV0aSua9uuA2GEM5nrZNpSHr4FYL0Euc0Lndpn7e5ENy6WVwXVrc+eIzhWFKu9cFhQJg+LsYHcr&#10;JpxqjGuSNuz7ocOYf30aRKQc0Ncos3a3u5O1zc0FedSprYzLvmfMvQBTjr/eIQwXvXuF58/lzFFI&#10;2+swtlA0A8jjVYUaZt5VPsUkfSbdic1XusCkDL4dOMFgjVNuGGxbf09ofzmYUTdq0zrbTDW7uzzd&#10;3WQr8RJLTTCHIm9SHzaRO6omf/2jG1nP7tmHFezgsGLTxit3IdhtDMEnMBa+BAGzL2S0jXSyHK+8&#10;a1tvZkWe6F4zA2Um3Z0o+D5xKMPDdDwqtNTp5lNKpaf3nQLG/ZlZdQNfuahR/jDP0QVkOD3MEX4z&#10;WqZswv0+lrDbbsvD7DgtRpcMEe9eXfy92ibKw9w16HYXJNUqBmXe/eejkISOTNx/SsK9ZUay34dO&#10;6L2ZRgW4BVELXj2ogQ+R5691+3G3Qcsm1KLrLPa5bnN41mg08yFa9T2vVuRfrdC1ah8Cja+BxSDJ&#10;wNndw6cEZeKfhV9qeaE6iua48rSAZjDmW+99gA1OWLFVD9PEaoFZvagdFalVJUv10URjZlF8Vw6g&#10;eb3FF+p4V4cobjVja+G42kbxsEvHfQZVYVkTxeiTLUOZvHQ3Xb2Vee5Cze5PasL162511va2h7Ai&#10;RY2ApyLga1nj8OpLJ/yaCZzTbQYswpAxeNj8TBl91ZSWwoY4vx8ddfym96/AXn6099FqP/MzPKn/&#10;PdOeOKQT35sCV5RjzT+nNRjk03899YAcPA7YlOw19xhun5Y1xLGJt2FXnjKYa/ipFSXDnvM2s5fo&#10;OpIWLOssOueS/CRi1Ri1Nq43bvO5wv5p5/6OUSp98/joN5+PXr+xVlgr0am9nWguPczthewIPVo4&#10;TcA6nECWBAt5Gu8UHLJr1UK1ykJEk9tuYfSFAsZI05F6E+34XZm1MMoNHpsN2u3epgCb++uhL6/z&#10;4ffJt9erG6FMv+qknJa2xpeZJyUOtkvSmmjNuHXnrZbe2bqT/SYGRmzV87VCfl/D+iF6nJr5YRlG&#10;e+zx+CwUpeTIgPz+fivlBkqwpvOtUP+bcqRZF3MQdvrDsPuSih7C9h7cpPR7amD7q6J1m2pjxnKl&#10;1azFDnJHCHW4R6JU/QRg/i8Ba+V4VU7WZ7vPjS/itZyKi2g4Lb2rrH5VJKtYv6T1uHSHMplImuyW&#10;AZ3aNuSlkGUDxm9nImJzkS4/Zjt7BOu+9CgZItP+LIOau/V6Wuf10Grfpg9wJ6Yli4vd9gVeTOSc&#10;b3jIIuuGhz0Pse7JDzPojnqg/rZRb4AZsRUdU9/gyb26Otc/HT/QEDqJDc29VUZIa/mikgNsQl5w&#10;w59IHttcBDwHfyoUy5h94RjQHGg0tlQNunfTKV/HRIAO7r5SWvRutdou/ptDR0htk4N1KoYl1JZt&#10;Ehamd8DcFsPLtEDukMDlVG1mhJk7xJV26dtZm9jz16Z49L9+t+wS7UXxN27EDqrxBiRYu/uKJmfK&#10;dH2OD/a+Vh0ebJTToYwa1f1vjApVkfw0Z7CSsCbxypJiTkbc0np6A35AB5J02HibTbvkk3qAeC9/&#10;5O2ZrFGJLXOrrYheKgGHNN7NSzivzd4NYx6KCfs5TB3ikLY4/e98U6OZGpAXHlvrGir79vZ3WiPh&#10;qjf/zWeuLisLg8hogXotqNua/z5X6433DhJ5q5NKOhGscvaaYTYZwZox4QqZDHgS1aRGr3XX0efW&#10;G7am4xpk+f1daRRnnUpqRmgG/mp1Y8Fv/EO19SFjb+ULwGq2feSpoPVW4uw6AuSDcCmijRtuFyCe&#10;HoZdvptw85L59YlCWmhnMd/tVDUAufi5AnBIprwzTgWv8zdV198CKxtfYG7G7UVNSLqcIaR4oNPL&#10;JaE8ncWzbfu+8zCL+5qzizMADLdhsJr42bXZQX/MviP9vsRSY2psGcPNRnIOcowwfXWfEGA7S0/H&#10;wfujQZkruGSeV5y3ljR9YDOwVGzk1/2tWZ8VDmkBzGTzOSQVnsWh8s3tHfe1Qpzw2hwUhg6YQ/HX&#10;RbkUMRF0RL2wAW/EHiHsc4NnvnpoM4+aaRfwfaNiQJlyHinprO9t6cnr0e2Lb1w44RBpeBustpMd&#10;I4hBcwkaX2bmT8qLwXZXmeQ/bFDZHWX1OfVK8xWZ/3ho9yOWFRDqdrndgjlUnDuh1qKxjT+O8zu/&#10;hTLsjL2ty79ZRhIbizvNdvM9vLMQMbo4i+/5YnZFXpxSBU+bm5v+Kdc/JD4CuI73sMkD0ZuJ3aXe&#10;YfKqa5YyMJYDep2dbNBxfiqijbVQagyDEidnoUyezKLSyKscMo1mSVL5QPtYpPmaJ9OjQOtu/dj7&#10;9r3xvvDBpGSf1ackN2nxolfrd3Jt/73/UdzJIGtnOx30uubsBOFvJZI5dD7iO2FjKl59LmkVypgN&#10;svcOq6lcm85mIX7ZxurOvBfmjcq93X9mQNI9MUjy0AlKr227D/lxB3KezOr0VDTtdmPAPIu5dN7U&#10;9+GuR2HlREyihxpAVizWBehAKSfvvSwJZWRwyrHv3yOtFu02ABa45WfTc7mvpkktXsA0j/1OCR3L&#10;0OWqickX9WYvHz2vadiCgxOZhxzOakdR6QdbHts/jdUCO73ac3ZLnEcSu9Tp6eWDfKEMlk3c53U2&#10;O9Xfx5V71LkL55358SUKXg0n924cetzBvczHs1zhfO2sIRIMzy14y/eB33zv9lR7e2yakJpNgz0G&#10;Uw7ZZxFMQE4vTWvSpbzM4PX29G/8EHb4fcBzajB+VnP9uJNdLV+kDwvlByVH1ILtWZF2URitOCt7&#10;sgUH5grO4vlRv0n4W4rKbcaPUnw5Wsrum1HKZOe2dcQSjFEx5RIZ5qgNPw3/LgFnUYXiwh3AkT7B&#10;Fqy4xvtPid2rs2mvTRWNIO71JQJZqFL+/ZvsERn8bWI3kyBHlSK0J6Sp6vnt4LzghwByLzTfOWd6&#10;xfsNpvPK754HBeuVW3/PtADhR9pg2KyslIk0uKwGWbkeVvthcPoJpeaCq36KsOxcdrVNha6H5BQy&#10;6N1J/Nj3QTNcagTWRSuQ16lvaoVm0gbsSkxML/iu+B6CpgpZEJQPKbBQxo7bTP018NKuSj0xOr+u&#10;aEz6cn4stOBvpdwbz5F7EpyXKvsg3m9hFxfSdlgn35AFiPsv9A4poV9Y4iBhOgF1DNr2l58SM0c2&#10;+RPxiDOjyhTp3aAMLHLQQbmZjke1TLdwoxa6VHfa5pvSGjmCTNibb/kzpTB3jFfnJ7Zex3Zx0S88&#10;Js6xMnXLrTjBm9nyfeNRTKaz2fKriLJm8+Esyl4GodDIaFks+pPz5Eg3/8NjLCskdeva7p2QtL/l&#10;w/sPJqDzoTr7znMIUT0sFOtEZqMLWf8WmTF/UywX6PkQa4Uo4GB8+C2xuLjEl0FeL375NoxnDpXW&#10;nqKD98T/jzTqYTZVEV+eFK/MZilvl8fqLHikxvNS8DnHWvsXlSVGuRL1QfoMK3bfd6WCsTkM1HIG&#10;Dl6dq5AKN3o2f+nQzwTcw70eeOBM97/ASz0/+f1mGzHwad67BI3SNd5C2g1U6Nd8OqK0+8cX2blY&#10;sehxhz3p10ttJP8U8urXWMqCADGDG1ej9S5VCrmF44s3UuthkEqQXUJQYrx8hDR3kGbbPArQjL1J&#10;clCGKd3Vmt40MgoRE0N6VBCjVT6Btu3yfharSVIMnsFulH3vIBPKxbo1plMYrqbhQwO0FQXxpHbU&#10;ObHWu5oKZ2hWy9YAQoN3rc5JHtBCD+ecmo9coEyE9vYDwsxKdhPC67jaimvUev3FitoZbcUi0wE1&#10;lvKjm5r8mrpxmgKx4P9R7HFekL3qUebrx2f+IOeM/lgoQNpA7Fcs0FqaI6DKEx1xDmF/DQTKFJtn&#10;oKwfhcvc7Oin16VDMEJ7tJp+IwSs6sYEHD7+UCPb5qDZSCuSRi1Opyu+VDV/CvnDhWutaLaz5Uru&#10;c94Pe7OJDYlTTYwYMcddpFClW3r/VP8GXS+m6DHXYdltLGTPWvYdIy2i1kmOTtXM85HYBbOcgLVk&#10;9GHIhhNnO2XuhlqaTHaUykRs3NvnRLmF9Q8VTkZeZDrLDiqURAtVFqGjv/AVUf48/madaWj6hFyF&#10;tIulyMdD623JQ2JRb+x9U6WTqLhIG+Szo0HWHZHe8pXKSiAfg2nh9kIPTHLxgS7D7xN4aMPI8Ozu&#10;ki67DoI8dM+s5W+iHh9M+P5fq+7w0cHfOkDQwrN1kiu6RLLu+X1qK4W0N+pe4JkEsOyu93dkOqTg&#10;oYLslRdGTRyxkuufwOR5ZSbNGbEiRMU3fhdEgq4LH5Ntv5ylpqtmuoYpP5QZcLGAciEgP+hqY3tk&#10;y/jLm66vWFbJ832RWxEjBHj3MmRJ0f522Wp3f9PDy3QqJzDpd8ZEYf06d2WeX5SEemnxMxfwV0bT&#10;SysbrpUZN331cmXtr0xx0ttWq+zO6D4gMA1/EqvO6lNXn7eELQ7zRfzX7hNIUVgZ/OntmCczDmhE&#10;fdJ7roS0GG9rePf8xlHsGv3JRvz4LX2ox6YIVGrSSyH9tRmMvGQNZXabIXJ11+S0a6Pic/5411vC&#10;7bIdveJVtmr53dfA9FcMeFRzexJolq1kNsx9M4fBavSytwbHabslYZCTLMxBn4lLSTI3n613IIpr&#10;Y+/kmI4pC7WhzCIP3ydnVPXns2wfs97dLI8zWTJRE/KobT8U7HCv6fZnu6JqaHt7cFexXuk+2h8q&#10;7daxmWt/4NxWhbSjqf67VEejQRr62nb4C0eirs6Z33ImyX+f5tTKjS6QMiSH69ZfBkGydF9Xrxpc&#10;peViz7KWphSSDxb0NIzCtNQc2uVAk176xtjJr45Ym4ItPoZsD/rcmenrToVfnWfiQa4E6jxtDDtz&#10;5TcuzKEM6LXW4aEzxaZ34aV/YrlWHyDFMF9Vmq22XG0DYT+HSLL1rgGef841UlKT6oQcbl05OuzO&#10;m7GFwTFdUPIjukyy3lAodWZLCOopc6d1f2xuTdDSQJnme/QpBx9vpIkLd5OcyH7vbkbMVg7xh8yr&#10;ozWfL2uetaY58/EtIyfVpotNMTMRw7bu3caNsAV0KTxbvBmWmA9HjdYS/S3pWT8W/W6UsLVN4fd3&#10;e6L75ne+U+eV+O4sycmo1vAyvnHcU/Y4XErE/EMtTw1j2gh5ZIq0JsQYWq9UwU+S/ET1LPWGPFf0&#10;Zxjz3yRbsV8QAHU6n2ZB2kLqbnHRKEwGy0MHymDNK/pWwbjxOop+aVXZrNOQ3Bd4HrHci3ToqZw3&#10;RZ+H+OJlk2qUv3RDyjdQBF3czPq+Z0oM1pKHuP75FUBKWakT+sLpoXukVz7GhQ5NY8Ab/LtvJjsp&#10;90T9xRlwfV7jOHUqDSaCBAJ65Wb5djk504GEAwsqoHoXaRfIwu1WzneuL7FdCdjkPVmlYYaGyOrG&#10;OC/kHOfsL8v2T12anpJmh+xW++x7fw3UQzz2G6eGyWRg3D5ve6xefVD+PtOZ1QEc8Jd9XujBgYle&#10;p51fNeH+JHuiEl6i4UYxA06W5k+CQGoyO1ihPSqefD6UetL30vSwVarJpLy//fi/YUoTg35nqLfx&#10;38wZMBPMCNMIyN2TbpOcsd7ouU0Ku8qobVQi1V/5G1XTbBaalyHqxciNIPy9Q3g1yIGxTpc2/rS1&#10;aevloyJBzIv7esMtxCn5n929bARdblMf/HrPeYU29ZMxGe1zozK0TJu9qRpfBX3kgQP73mfry1vj&#10;nHnZ0N5qq4n+DANmUYDJoZkrpVj+A9wDbXmAV0eh5Uez36G3kWdo2pn/pvBpIvdO52oBCw6cg9QJ&#10;OxAD4Ce9J/2YB8MJYtGrGXbKLM0qK4poP3cf9vcx8li/cZ0cZ1Sz3BY+tW3f1H4QTcmWXkru0mXL&#10;qNICFueqzihtmNUYf2UefsCaZAGbZPw7/bhOAJV0jmubzXzIHP3NbY5CejsG6FzabwG4c7PrKXoo&#10;zYz8mrkmL0b+PMZNvvFrXaryhtQ0Pnbq9EPKJpajIl2hIt8mUu/v7ckGt5rbKDGo/lA731QvyDPc&#10;IXz4D8svkmqFu93EsTOyN36N6vZLPj9HdBIoIrtKPn7LxVE2CVZRiA+GyGxVdiGgaBCb0XV7xh+h&#10;q0RD/Vr4fcpQppqfmdkDSKJVw5aOErkb5aqnTHYZHTu+1zoWrpKW76ZKv7kYCBCOG4k3SdC6Hput&#10;bythgeH8JRPv5ytgmp0oHu+W+mcvf1xkntm5MKUC/vmTejyUyczu68gdX3o3I9/0N0q8q+vSfI2f&#10;j2sXErsRvHR8hal0R+LxhQl9PShE9+6r9AjMIfRgvn+8G63pBJkVmWbvV95mPI0l37cMipNnuVgw&#10;q8MW+tcOWps1ij7PFRAqv/cdkelziyq1Ymtfh9KP1WCZtSIsl+EdgOj4jfMs3i86pFioHW7X3J54&#10;9DeTmrO27OA3HV+X8/Kl06gWMy0kp3cF+abeQELQF1ZQ5ilgK++s1Mfi+udn0vFyAonpR42qX8iN&#10;HjzsInBcvfb1BukjO1d896IQdUck5vMhkScW5TpWJOjmYlOCNCrIJs+htWxxHmAtpfp86OLWY37N&#10;/06v8e9hf1dJgbtPRNgfDvksXsDXWwr0hrp0lqutFeGXmOIrDxBoPwDCSNJFnM8JzaCJHFYe70sD&#10;IvZc3ju8Tl1Pm5xC6WIWniwWlQW8FDfOm4VOw6fxe7Vnj+19QGjwAyDocukjfDgqHX6dfXTIqzW3&#10;rg4Xi01V2M23g25vG+F+6dsolzC/7aB7cmnUboM8hNFur9lT3eFqu3kGuw+C4nMXn3fAP9rg+hvK&#10;eIABuX1q+mV50lO/QNYV6ZS1yKr4zITn+ApHTPQ1FHPq0Gyg81HdQHbkhIOYD8pflqQv8Gxji84C&#10;jXg+DXhngjPOY/oYCWh86Y2aGyk9hsb/nfR775NmNZQ1NqDMGqxymRDWvnkMQ50UlOZW1ZVug22s&#10;uzGz2ujGaClt3ZF13rU746Kbeq8gcyBoa+TfDxGliGMTTEjDcYxQjiie73yx9cYmKnyaYtWIPF0/&#10;iG3xhQ0E65r92JMO/yPKxLhXMppjPcUO/WZ3NVM+k/WcPdnDFNwPnC4SS2DokjXZUa+sQq/24EM1&#10;RudxPVk0mQDpxkDbon9CmXn+bTwWT4PETX5/h9mNVutamRLYWzY48+4OBtHG+bkW84+jM1E0FQqj&#10;8LMITQoRUVKhKKkMqYTKPGd8//uf+wTrnLD37t9rrW8eQUnu86QnhfZ0pZbH0hYAm663iS7EfPJx&#10;dA7vP9Ri5PnGcjt6VFAAeNQ/bIbnAwGxxlV5BTIydw2qfjQf53HI9pyX5QHSoxt+rEzyg/n29Jgb&#10;bv4Q6981sE6t2rjS9iZOCaEBTJFblLD6r0LEsr/YFqDw5oFFNFbJKpK4Yoh2uCvBKvCBo+/fAYp9&#10;GJCYgpPxrJXD0vfBW7A964TUDvh8OquixVddYgS8NRhuvSk0ef0K8Vq85Ma6b0Yvdtvfrx8M+LW3&#10;EE1v3Ls6Qq+JgbaqmMWkVunkAdNChf+zUVfYnPIPEstXPjX8YjtAJAKbgLccmObMjOpQ81gI1rJU&#10;eprtymarNlHbzdfYcQda9PV4Lz2YAdwkTiL7qWX3wIDEBtvR/tN17IK475o7bJ/pt/6GKdZ0PYAG&#10;t4f8raH6cHUyb9ckFw0hfWz4BFeHVus8JMFv1LuU7Bfzk5gf8VvqrDmj+ku+zt1MaMuNKMQqo9y7&#10;s5ZrEWkY8u8vArSoVcPi3Y/utb/Fxu4DSJYFhZrPhMJwMd9XrpOIm8sjNahU8LJHas0POqmOOPAt&#10;PtTXN+7t+AByYcsF+6wILfTwca3NLsxxXU1+ENlXdxBk+DdQXIHCUKp2Th3tBDIoZ+q216eJI1zg&#10;qpVLi6oSBdMtTaoiUf2tGJKdJr6+qbVpdv6qN0I8yv8w/+jubnWoHwMKCGvQzNfJdwxaKRW+K/DP&#10;XZRu/Dwt75H5KllqfPvbCMZtG2OUnjvNm3Aw7hM0LG8NrzTSnZ+xs0a3tVwNqn2F64WPMsXyRe9C&#10;CI/MdPoq1ovlwnTuY2zvMMhnLK5VecrvZUf9HYHsM20TPPmqNPGCP2NB5ghEwBLExjFPNCx5deFr&#10;meJgys4QSAnui5fdd1Bm9lEcN5hsqwfJgUhtPxuv9rn62XLQfls41h9S9l1HUlrad59Oc9R+Qihl&#10;XT4Q2LuPCXAJ/dv+PTSVTEaiDe0g4VuNLNLkcNnIBQGCifSv2Lucx35Ob3sKqjyvQ/acg3zWSN9g&#10;U0wXH9z8clwVipq7vE7kaNDstJnZVgqzY2t/CWK+OKt6y0+F/5NJAg2fSQq2Duta10u8UTUldy3D&#10;2h8u68rerIJTkpsWl0F5EI+McoumUQNFeakvGwshyh3acKRdh0NfK3TlBZFKTz1cvvBM1Ajale76&#10;wyzLdKqBTEmcdg9jfAdwMSbNbvisA31LI73UYcJrKnQol840i0ulVryRBTA/HIWfwnQgSVLIX0dx&#10;pjh61YRNEYGKoVlTxGWTr+2/3OdojtPH89Y7JnZVT0iQqTZ3u3kvKiva+wPGwHiDWy917pXwrtUu&#10;aIffqqRdeUfDvCDZF58YlTPuo0yYNtpcq3RT4quNQxPgniFnmwpYWtMB+bkYI+O0WGauLqqwMSQd&#10;/16jptBkvc/mVwvy6N9c3A1cqFgrVBFs8R4303P2mjdG6iIYdMUuWX/vkZlAhd9Db4SWBE/htqto&#10;VRCNU8H83H6X+87Nye5xMC613mCbm7UwGyfBag8yob3qNSC7ti6mi+ulFFGfm11fZNkSp55ni9mB&#10;So0sYKBybc8LU9+j8YKzHErb/dvLDHP4nZg4z6JczxSmV4EbpsHLzq83BZz78nmxy2oUM1w0/pZO&#10;rNDYW60CUS5QzYa7gj4rtjxgk0/1/mq5Q+2ZjonsO6q0LO+jihTHHnd8pgw5tsaABKcrhyzpOn/e&#10;9WtWZbMnT9nUxSmYKKPb1SlPMPCaV7CDv8+mExSd8aqGkxra8qaLUwi/H+WwGt+Ssp4pOgf/aPJq&#10;MJSi+raZqpffVcrdcumjweqmN0pft03Frz1p8ay9z/lSQZiL+bqV359IhanTnJI7tcn33zxtQiBD&#10;KJxMa3H22MwjISCwV0QuAzRdl9z389mDVRvUOCGzOdeZcHLTRk7SmkO2ZjX/Dp6ec+JKuUim+HIP&#10;f9W8w/xxkoQcd8jEDM8mweHaFOLe30gVo1fSwaTz1Io+zL9jqlJSXc9uK3dEfKU2+wb3g9g1+7bh&#10;fMCLO+gM2ewHAqTZcjqz38qHKSSjaTh0moWyvi3AcLLeHq8o4KbPd0frU93FOS/DgUzqZaziReTg&#10;3gxtTEPMQeTX/OqOamJ1hy0DpZon5uMzMp6l2pJYl+s1X1j0ipYxzQQAjoxnXhHTA7Rk+qcu3v44&#10;9eKsyUERjoc20pExhXruvPZngBk3nNuH3Y+hGaVTtXZgfVSZECvS+NxORKQtawGapg3fGwVmRzp+&#10;jb1DKKf0TSWjnsxAsO2Hez+Jdc3xuCmlWLgnwuu1k6C/xhO9YHX8qnSqE5DZoRpwMLevxVbIHoAq&#10;sV8DqmpPDptXg3GlVX6DipVNEonc9OiRPKW9vcsDcw8ZcVndswGeWqVFdyOz+SzTkIv8OccJ5oNC&#10;mwm9m6J6iDeS4bECMqtThhm2y32JZyqGGZL1hbVJuxXKPtrtcn3UAMTVU/9cjhtmNzzZcXB/bN/L&#10;4oxqgycFrYLHxdOfmWTUlVLX1LYVxspFM+YB8TVFrOp1K2etj1eQoWaNZqb4s1/vESphnZIv4Qh2&#10;vvV9e/c4DpDu1iaLYZglqW7Gn9K3rrjPnou3nD7rF77AGXm177PILamIggf422W39azm1FeNBp/I&#10;s8cPd9u1ovL30IbUg9k+vXiNBJtHqaE/tiRxupuu/Gxfx5LmDvHKha+rynlUXrY81XTS3+8aoxzA&#10;xODSKOphrc+6OkYLR7nRqYUBh0WPvKsd0bm1/1xGa2iv/9sImC20fSDvmfiFBsEBPwjagIp6pLV2&#10;NRTw945i+oRvgm0FIfNC/qylsdTCZxnkoCCmaLXg/tgyuN3v1KltRNlFUXbnOTXh0q/2D0TcrAbD&#10;wnGeBxmljGxXGGdj+2RTapqPtSdcGGwuzmejRN/FFGoDLLH1yp4Qwjst2XlK7cSA1A8WU45qO59s&#10;vzvj67Ft45Pe9G3cG7sY39Dm7XFOqGauCKSlXVEEmWyZRN4DO8NzHU5bfnh01+tTaV6p8fWsGxw2&#10;o2GGm3xcPa5Fc+ngFyShsGlBGH1UmkJHROXBPI/kS5ZN1GCn63zhDh95c0gf3071cMxe1y0GWrJA&#10;hljlKxuHbfYeUaA3v85wM8jbu6Ay6LZe7uVVnFyPbx8CqX3yplWQ80JOOiKMydr3PA4Q38n9xwgV&#10;bsZWsu3wnWFQbOsnTdldMfpu91CoispW/nM86sSEdJORXAVnTVacX1f3PtdHMvKiO3/aa9ToVb1w&#10;gpPdlt7oeUPTVHa0PN13HeMObflS9nkzaB0Nusx3OyaDyerT1NVPgsWmdjw2yViXh0f1A//NxU22&#10;8IV4eOPJ4hbmljNUQK8nNwNfhvKpahS/9xjKfGvlfj2T8HHReYyn9k6kl4jx+GSkkfee0YpWrRbk&#10;zteedFnITQlf3Iyg1axGr/QcvscvfyPVkWB5RenZF8lyqlcU6nMddywnN1lRvgyNEoP65vIUVjOK&#10;gyn3nso/Zug6uBfsx821hkOx7GqThD6055Ndivfu+w8WVVL4k061X/t1dZxg5k8uf5YR81F/7Pqv&#10;aZTmTGkxzv9ULFrk9Ancz3yEtZVZGLFs+odQVksfp0im15UwtnrKUn7CJP4a7zrPMIdAz97toHgA&#10;aHgc1aBErrfQI1jruMq42KyV/vYbeTN9b0LrwGlARJVrEqVpGyHJuQ/Z/YkFO9eeNNKvfi57iCtM&#10;aPyufkyiSKoVT5l+Cu9GbuCQra+Kf3JmWt0j1qxwkZRCZtTuNeo6K80pSrT/juqnYvNpKIvZLg+2&#10;brebMeqefcGNX1gV+z9FK76NH/WToRuKCOESRyo6wlV5HLamCdELZ3aEifBAbAmR+xPKT9dK+4VF&#10;ziHgTcSKsPCg1HnsvPk7Q6PfsTrw8cuuFI+UjAvmk94oRW4j7hbLOHuxxyX9alcLS6lHodFr1DuU&#10;K79qZabri/vlGJ7Kj54fTrS3m2qVp67M9DWbndu7PhyhSi8IFjybrwIGMi/kPGiwPz6HXPLWko8f&#10;v2S2Ai5DPO6X15PZmN5kVu2d5Fa3XulwWdLk6NrfqNEth9Nfg9ohWjDg+Zu+H5rXbtYPzHPe68dr&#10;lnsNZqvZTSrIm+/f0nlrMAx2bjxvJTceNUK1+QAHHBxDTOT2XT8LxyAPPwboHDgkrdwSFf1FjPwM&#10;QpSP7XUZeTA3/TCXyQtZuhLg43FmFx4hnQHxLXqMFWxqLrsrfv9eccnYBRdce6OUBrdluCZYZVJA&#10;g0uasQznZjHzQYdkoPtOWAok7F7nO2MiEim0ZWAJLp5gJf41ytKyP6uIG0Aog9WPG8aptVrf5/Zi&#10;03OMuVtbfkEm/wBX5hmRDuPVxG3Eq3r06Q/bm+0TrmTExCU2JQ95dW43w+5V5TcYLrQos/4suaXT&#10;6dai8vaRaRTgnqm5jz2Do535AJb0sDsdSGLDijsf+yTofw8tuxzlBbJmZf38wjDHbu8xmnWWrWr3&#10;tpEU66kQCUGjNstTCbV6xqXcCVgg1Sl9BrDTPdTsb61a2PZYScquReRWvD2h5++OwajATWfoQLbA&#10;rNfpgAyUJIsNyZh8FjdeoEie6ezeduW436bz5mqKnz42bE69dftTAEaofS/7p0GrgVWvz1PYcas2&#10;bEnqj90d97d+PdVv++ewWPHFxtiKFkb9PEvpzqL499mssFvdyT5h+I5UiR6ToTtMf/sYVx79w3Ku&#10;zK/hgK/XOwZk44JmuyXOhRBsEDmnfH1FP+ZaXFX2vQvYor9+kOHC5UxoBHFuNQWCYy//bOvQXpve&#10;GJCBB3+ol5oXtYb+EqC5V3KHYU5KqmZK2O8eoXYHMOve3Udwlymdt7MfMt9+6qpzjZZhPTG6n4AI&#10;54N0NqzExYFcOu1zAiY077CXMNdvqYA+aP/4A5nBBo0YslGkKTt8zdVGsPCEv3ZNyQ/91nvaSg/7&#10;MuwTkl70X760fUFWxwqofq4E2GD0Rkyht/Pbxe1S8UeN9u96fshtE6LaO6yycrCVcdozJwuQkaFr&#10;PDsSX3fobplG6vHrBO9pEW+2qX6/lZ99KldTJd6N8tlX67POVF7esGlMMLVaNKzSCWpxIyzRNG1r&#10;yzBruX6FXK4dTwoPchdYmXU8rTt37G+/iW6Z9+R0ckwB3e9xpKcdL6aipG+x8J7Up51IUIL2uhLt&#10;mgPR7+GEuqBLHnop6gZx84z6HC9kqg/vTRFa1+jix+2loP1UQfLh/h9raG2dWUfI334znZutNFce&#10;vfVM0G34JPHw5PRLAJk1PsyndfHVdwp7HGBQvcejqBiVO9mfUHzwQs3bGkwwUHXypIH6nW3SZS7a&#10;fGNzwVgw9w1YB72H6bLuzOZ/ZwGoi1Tj/rzhG7HBC/5KR9bLctlWvMa5wpS93/Ctb1Z+CfOpCNKx&#10;oWHl69UmfKvWgc7upv6qYC9HXh3pzN7vKf/K81z2s5cOrft0jp65BH/4NP0n0xkA0qjZUZ/daFKc&#10;DW8dGLggHXNdXA5DBq4v3PRZqeJb1rXQzH70oTOSK/jJZI3eK2I/Q0++aYj0wS3zsuJ8PPRnxX1v&#10;SYwapdmgPrnyTynvOD2QgYvAwfj+Jcp1yd6iZFuuIhr9UypW+LIRjI2DJxrxtUZvNpl4VeeTSr3y&#10;zt0Z2asG5dPV6SmB2wuoxm8s+X6uy57KgJgJD9iQaEZTVs68XlBZiIJM1lrWxrPCeoWjxSk/7mj1&#10;TMCSXpW/R083mI8SG7aa9pl5jc5SJ99WannzfIrLBUJvsfl1xhvvpp9qW7hCP506l08OHMVNpwH9&#10;YpmNOVLfqVyhdZBxtddYM+7zI/UMXyWNGG0XIQtJ1PICCL0qEZ3hSLB9SXoz/WXBU1XK5k/mtfe8&#10;br9J2GD9jr5JhNH69Rm0aAZTs0OYeVYiZjdbRftcQXpUl/wJARlrbebna0kJjBT4abPIUV/9W0b9&#10;bW+bsvKevZv7cWVcMJqlq55FgstYUm7PcnTt58tNiEzCW1pueUp22R3Zn43XPwCeY/1acXnaEQeO&#10;n5wdgVXmZZBJEyRS68A/6/eavKZuV0S99uztL2K99NGKlWwzkx9zp8eO+9UUgZFza54jhIbaFJJ1&#10;vtUk82knFEfjanuzCgd67hF0gVdqT4Bz96OPLevG7jO3Esio8bCXVe5coY9f46V7kMBr89h/8oYL&#10;l883qgP/82nVVdU+ttpKapBvLtYHSr1scs9gg65HrdUh+Og3bt6QJwEfousLA8XCfE0Skhji+uNz&#10;yub/Vui32zpFECcE2hVy9cMsd9hz567N7anycHa8VzPNWy0+WdrIjCUZv2SWTus7rv4YomsNGd4s&#10;NsJ961t9ip+9DtkKqBFah97ngHJYBZL6R+Fhna8UyLy6xji+FrCHO7w1I6dRdd7ekF4O5qXbqdl4&#10;vpjHwtIEr8PayuB7Fmf3AYeIVRdoiuff+mK1PNt03pyYLHbdcuH6qkzXaM8f53ZrEgOQ1ivHoPTf&#10;yYaqDq9M2c6209y4YWmP0alM5q378bcvdiK19v0BJ11pkjK6yqA50lbe/nXW61ySHGk+B/Jk3OGZ&#10;S8I67ODAdfmpNOe2qW6Oefx8aVBpiz+F0S0LMixL2uRhR17Ba1F3vD1859M8TOvW121rBA7KXJnh&#10;SR/ioXOwhUiYzecgT7uc78YUypbKI1i8PJVaUpn9nJi8t41RuK/VtgSutJD6V636ymc4+psLoIz1&#10;y6ri9mbPv2pJvOfenzWV2RyxAt1KuuhoNfrDo9IY5muD8Wo3rYrQ5rQ/ZiGG41REnP3Ql3fZaUlB&#10;lx1zBZG6nubFgrqDcrz5lyEtt/5ATJBZXUiRzKGtcJSXYNR+OVcqm77cupj96Tl+9oX5azO1xZw8&#10;J+ymO68d+ApSDndjI4one/ZBALTsApbkYqAN3rGrgD34phZhJr9tZ4OBmEMiplD+kxFLUDZYWOx+&#10;gFLELjNqEpUS8expNzDcSqRYm8IF0va4QMv4Rnj2NtUuwUafVXMEzUUd0mXWkr0GC+cNyu1yV6JO&#10;nOWa7VPe/purH9nG6uaW0P8dXY+P1G/oM+uSOM2L0aI5oXwSvVZRmQqTazb/biK6jiWLzSqLEeip&#10;AFHZXVqmnzKl1wvakdg/6X3bnc4rfR8i4sNEC7vkukaMooeXbAqtowdFW39z6MjjxWjx8WL7kzXO&#10;P/ueM0tduXLiskLn06xiu0tL5TS6b6zLEtKqG0QuFUvr5f3MZIvcel/7IXlsN6V3P51KlJTaNpbw&#10;JjXv3GkE75df1WlaGU9BZtaY1MuFx7dhz47BVJk/hvR90jzSHKXw3PQe42pEW1iwG2ahTo1oUpOa&#10;0+It/SEmstUxfrUguwVGFNAe6P7dXAKculZqEyEfLtQhNyNv0Kdq/80FxgG8zhNCPmSbkuO5LQvJ&#10;ygpKf+7P2S+Lju3MLNB0wTQzTmm1ygNkA9kMpGkS806x715H3VeJNCQqRd/v3b2JjfKXdybpm6Pq&#10;FjwE2V7Rfs6pvwOU50N3vI69K9jMvGrfSctYZlwpbB2MeDEDpg6Yu0qtEY6lv+ZdGhr7ZXKstxnL&#10;+J2bzd10I4+y2S3kVOfzOlGFZJ6khpVHiu7REgTLh/PqMELRDMiUWk3VhNNfMz6fohHec4Prbh3r&#10;e99iRjdELr34Z5bpX8zw+q4cK6ROYPVPPXyIBFs8WNidayG8sF42Pk0LmndMK8t1OdZtzJNNUZ2s&#10;DdNqMJO/tzUnfsieUoCcdZkuLcA5Ge9nNHFxIP9FF7/NIyY7YpqhVmXdzUGn31259H43dXdke9wu&#10;76eC3IfFjZcqJf5Y5DRt+VIGQqaiOcwVundnbO67jf6O6hX18SyUJz0+dOTJnQZQgEkdL3gai3rx&#10;RYGLX0UxiyLao+dtSfi/hETG4EeVSkVhvumXjNf5GAGbZCi/zU03MjMFBedauGWsOlGC9nrObrZf&#10;H0CmY57KCwefau2pknNhixBWR6wH0Lp3k0xoZBv0elHzJ9+pxVT90MZLUsTEyX68V7sGiKkwT0UB&#10;0eLj1uiN6z007sZRpn5FwWp+WtOFKje49p8SyAzdX+A18cpMna1tYIffLseegOsfv3z4luPpsVn6&#10;XZfl6ti6+oX3otmjRrkcdqBsqJfceAsO1t8xluuE7c45qNfqYH/L5RPe709UoKUZ88ZpvKXHIHOq&#10;DALR0jF4m9i9640DBJTIcdlcG37MwtHAE9qKCsFDJFxeVu1TwajrL5+ZE06PM852CeGjRtx7KO1P&#10;HcM6aRHm0cPnto2HZ5/jqLrmSGPKqIGMS5HzV5SkPUIzCl9wrd9PPRIDWo4jPM7++Z2SQ7qbmhSb&#10;kJKAORn/h7dvYl8fc4vhqnge4Y1P5UUNhonoj95FeKHp5YiEinnpBrcTKYW684cKMsm1j6l4d/wb&#10;1r92o55xjOjbKjNp+0yoPIoqYlPbNdHbakKbT7kdWWJcwgcnCcd7xohkm5nLeFC0AkyTo33xFD46&#10;HVjuUet7zZhR4SaHwxynTkDm2e6lU6FY5ltZjjse1Bd2nIh8Jb/vsiygud31FHp4XKLHQjrMeXWZ&#10;yRpu5lbivRa06Xl+pxQj5ytObReHcnJTORAmo2hdzTpylYGSMto9fj8dkKlNmubgGFVcA+dXum4K&#10;SlQLq/JXLCdOam/KScVu/V6rsyKbk+9VuBSz6mzfYUrXR8qtMoHzo4nCbFQYBIeF/VRmc6bw+6yD&#10;Lmxtx+B87nQcrWGDDB/iV7K11hVMpH66SqJpF0qKnwjeOVAPFg4t75OqDv3yhT/vJ4SP712+DYUK&#10;9CJnEmxrb01vJm+UPTiYHlUmt4lGND1M24OqXLYQgxyPkjb7d7HSjdeDn+fdNLXysFEwa9384cmH&#10;Q0mjfs8+CAQSks5oSyqlW7tS7fUvAE3vG1TLE7qLXzWj8f1OdzIYegiyumnVJ5Kr4HLTMh2rMd9p&#10;/GxrUutxCDLQvx21VdoWpTyXa1wVaZCUM2bAslqrfc21F9nxpvDNNXfwrgwtr11G0eON/mr6araK&#10;PSqfOBv6iURvWpgk1um7CgiOntx454av8gT5ajq40Qt/D00oN/3I27rybog4zLBH9T0hSAzmzrVn&#10;U2HnLH10H7JYXxVPlMCVhkl7JnwbH0CQPXEbIfbbJMxtWq+R5qcoX8Msr+do4W7QO87w+/lzG/Os&#10;9rd0HlZxY97qY1rdHNTnI3zYvQ0kwo5hiAFzvtp+ICzuVctni7P6J8TKQAHBJy9pEvJ28XrplIav&#10;uHlpt/YNV6bR17rXgTAirq1VdoUOdRSvI8FnFIGMC3RYoY+uvufIaW0iedkbYh+60+s2r+8Z56DZ&#10;W82ar1+IQK624/UOGGzBIWR4oATLr+182x6r5w6K9e7rcy7bq9JNkLbkfUeoJXO+tsC1pFj5Gw2N&#10;c06wPBnwe04Pk9KiNW98XL85SxeRoPaOGWjMgAqYtW70f9xUbORWGf8pR8HK7B7Y8esq0bQW2qNC&#10;R4EAoqusOtNW18lvgY1x7lFJ8fHwdxfp7yJfGx9UNdpk5mltAUROeoOrEFMfB1iw1PVZ9oSKKnu4&#10;rrWotv9J2nbb4TqhOoyzzLXfLKK5mppXxuIeaGqsfRe+VX6YW1RpS54l7/JTh7SfZ/8vAQKf8vo3&#10;Vg83xYxLlWAbcDPNb35p/vQMof14Ve7MlSdfjoguV5W74u/0Y5d9jqacm9TeIc6zTRx7wI3qXNRq&#10;cSbzA+pRTwNuaRZhItzrrIZXmB/AfzO1L23JFkpQmTkFVgF34NxTesfQfJ4hs+AMKvWAXKm56fU3&#10;oa5cjrUm1/RNIG+/vipQ3wUZt3vIOq1/9KYxmQrzxK2aXxtQ1rv7o3scbs8rNv83h9aFAU/sm+Dp&#10;OyDO7veYXKzqGxn6nUu453vHb8FjL6v1SdxQ++/GHg7v71MSI+KKPR4PQzJZEdp15uGvUiVT5Cz2&#10;ncFaph0MTC5c+wUSjiaL9fXvKzD8x9GZd50KRlH8s1BkSqUyTyFJiUJKZUhoMhS+/z3v/f+utdd7&#10;6fF0zt6/jUFt/TAcyy+lmpmYUhWxAbItrGblSe3ie0NvPBnBXhdvj6e1qCkQD62kC+EJ8xwKcqrL&#10;Qh/oT1BoBeW1jj+9g0e0pdcsIsMnFR18jkil/ZMPfzIpHOIlvU8WB/CTkvFgY6xue0JlfO4ErD66&#10;nBaU3153zwD+FbJ2/Zi376U8fqW/Nj1YVAv3ckkseYbe7e+luFk30lo1q7SX9jylHfRJB92toGxB&#10;Bt/D+ylaItLJcUqyRzv8aNJ0yH8MJ2qxFD/pH5634XM0R6bOtG2Ih+qH/YTcQUk/6/fFq7+n7XR5&#10;wfOZbeOlH4VVFysUDWsEN4ukdxhyAOgftf9eCvlHTq01xzOsd2TzHtMMxf3JKNj9YFvNJJRzmOe1&#10;e+Z1FSSt9tzAACzeWvBymgul69rlpNrSuipZ3rjPfLTbEeGy2sfZGuUtuvJWWq7aUiNyUQNkGmcu&#10;963oS+72SlZvHqm1Q3UjQOXnZi0O9iGu46Mj+i0tkfyhHCnebn4Lg9d81GrbkFQHQPXIjS6v+1YJ&#10;du+xjtGrMtZKkDfNq2XFOQ8tZtxZNUFmOFbPIR2F7h3IvdXM2a72LLYhEfWhHLpInhXP+XZMzNOO&#10;auab41xtXcGtCbXuZuQUapSqNHOvZTi/Pu6xWwRXs2t9UinKwOwhd54Cs110U1SLIJPbhJP2ZWrK&#10;m9cKHkVEGzZ7yWKZZIoNUv7s+r9mOr2k6qmsFbhvBD3bQ2FU/uRYjlrpvQFrN5j2ZBdfhvvX1+6O&#10;Y9N+8Pc7H+X8fMHQ/U2uvif/Hs+xtr+MCPbSmYVogCxu8/qhtphhuWLyg6i6D4W5E+BGTfwCDW5h&#10;OnOpDqHstVPomS5BDk+Ynce0SCsbkzP4jDVxDT9ijx6nyjV7jWjHxcYb8ZcryOyQ7Ror0b20hw1M&#10;0cHr39yqGBSSjP75wbiFFK0wZ48AlX84O/i2XiyfnFscMGQh1vK685vuo7uXVUr576oDFQYhuc3q&#10;1qL/XK2HffXwSAyLbPx9NtouRZrz/napT1MkuZsft+tVvb71gAYQxQz4owUzuYqfnNMHPZq9+f0p&#10;vFXSIq57+Vv9SQFAN9MjE6g0sodFreLx2O83detUWDeM2PlY0lfmdZCZjNJ50ryYaKUZFN9OYe/0&#10;lNGVGzeJSvWxQLLlaW3zAY6vVkKVL6C7wXYAsYlOXs0Ztwd4iD3vTA1TQt2cYFXIc/yQgQGHwe05&#10;4GrUnmmwfQZdkGGYyE+vieRR6gVM58irbO0kcXp9dZwOcB7bm2SnVrIqvOgAlzaDfa0gGkp63Txd&#10;0BB2cu0fNA9kC5snrjhVbfVZLPjHtt/vGVnwtMiETYxv2zbIoMVfuIbkLWoAfpdkVvu5unSMmJJ0&#10;gozdceGwRhbXh67z5oqyls9fQ8r3pkEVSJm+DPaqfhrTUyuRMsf53OjqAjq6rNB3N6gOoZST7k/j&#10;G9H+m6cNC8P86SgJK2M6Odc9q+9SkzrpB2fhwvxibkuEoU4Qyil7uRLt5WiFTPsnl5AlB5/eH2sw&#10;dEPLgi0pCAxhr8Pm3GlUjvWFOGrrtQ4eRZrMpsjkT6b5ypgZgr7OZrVx09dXV/nGpsuU2mlMdZSV&#10;54dv2D+za1XZkIX8b9msiEseStHlbyjNOhqSw/UWRlJ+3O8UlkcvnjGt5DiuEW/p8M0tpjqgNAiQ&#10;AXMTh/DrLbLL5wIn2j2WQqWa9M+kwQhmddmd82Lp8oDVR7D3T0NySl6dbzX/fJi7ZtTbzpuL5ilj&#10;OMTxu7YmWEbX+nmUm04WMBPzKlab22Vbi7+NB1KsLpxzPGw1a0gXZibXiO3WoHmJSiHs3C92T6Qf&#10;V4tDWz7YjfTaU9mO13bgqT+3N1zicZ1vOPIhRyXF+edroiPbJ/999/TCEaK521GElCyohAcZl3Zs&#10;p/kWxvPBh3z8SvMcZ7wtN2fvpGqyMZYrDFDqcl3LZdUEWw9FdxnCIdNDfrnxolOpWUJc+WLTbtIO&#10;ob0sv7y4jcLD6Zd29aFxH6PP8uiF/J1pvBFDiWbT7OUntFN2M7P8DjunhFbdw/Jm25/sloTEHo6b&#10;03bCF5J9/3Rjr3neMKuzD3E0qqNfDTlEJqvkW1ctrnp6sGKCfLeF5XtODlg2MncvL0Dmto3GhdkQ&#10;b6dqiaAi8wLQWVQpcra+rS2BEunPw9G4DwU7cqJxPfVzq2Rsdlg8JF7RGWNR+T24xY/NLtbaxdwh&#10;fvUHbbv2ojCFsy5mHD5CbDZBQSblshPiweAX/Qk9ILfWyT7eXBiIEna0COVTvTyBb0PtBiaS0dth&#10;wqYAy5Tt0zlNtJscQCVCVZNCKy/yFvC5CipXOx1zOWzwbRAzahR4Wo1C7huQMbTU3Qt6Hs6GLRnf&#10;1JA5nUfM0agQvWg7KsutRYcgrJyyr3bV1yYq4ifqQGJG6rTpnUp3fZjYPOwpMww21+BiqvHqdQak&#10;C0JCR0Vjf5Aptob+baPISr6DJ+Ng6nWdfbB2jz7dzxbEtchJ8/fL0KqZdy/SvdMFvEIs0nnm8okF&#10;hfd59ftb7N17p5VpoDOXNxKSdla3+HwZNdff3GeSSWutC/HUifPxb7Gy/mWNXrb6Degpu3UWd7f5&#10;KmLncmOAWHVFZRL59aSwkzp6b/ZeZDyZnrqYNetdv1nyUNk8vPMOIbKHsuQ2Qyn5ZgtuvDSHuR43&#10;rP3946WuxOu/HUE2T7WhWc0dgUFXvjztdR56LNmBL5Unf6du7Xw31aYhpPAoTMNxx++vs2RlRKl7&#10;KYVRX3VHmqX1e5k9YEoEZtXGb5xi+U+/XJ5aN0VT5QKNjmKQuVWMjEGLJT4d76E6APpovAdtFM8q&#10;WW82Vg2mt6kMl5FxQGOeYYe7NM2Qbo0392zxN8MscgsFqa277TZQY7A8Za+fe726EspEiBqvXLVz&#10;DQPA+4KM2lKUqbXgRBgKESZLnmcamihAg64mxnqTHx7IKtGdFoe93AOwYRDKVaM9/f0VK9rtpwO/&#10;WG8xuP/1WyiCzodC0c5dbmyDH0wns5t6Wb38hV59gkxmBWGUadUTc4gXz09GxNDi4VcWxHXFlwJ1&#10;w+rXKxd/LXu6rDFSlcsN2WvBX0XddUa+eCMYbcEdqiu/jPjNBkrj5EyEH9hsyHJb6UhMYcrB0ghk&#10;eFbCTg60OhCLZ/m7JcldOIt/ZsBcXeuzK98pOco/ji7V/fnUdTuF3rs2uAl2jWfiF8q2PaSExRUt&#10;EJK9ZlrNYAtUWZ8szF93eBd9L5pZcl49fEDm8FhkZS1rQXJ04W3FfXiYrr1Do7SCssYVxY4z1fXM&#10;y3XeZXRyh/zxWUSOlWNRnb837PJZ9jbKeXaEju/1hdo338/PL7pDWHYepfJaHQxjIT3fOwzIxOKo&#10;2+Fr6Wb90MyHfgLoDA8MY4XvbtnJbHiVoGioDJg7zEiadmuz78EK5had4sxrsyM0zfz1KttpYSE2&#10;kTHOun1qVX8uN+nZMZyxhTT3HGU/LyAzAJdvGfBD94o8I3UKqhPqt1shTcPW6vRA509/Qo7ys+BS&#10;BkfoBU4mieyzU7030d18QRgzpMd2lEgD/mlfgbHIaCOiTv5jqxTYJy5nYJaWDv2/16grF9rm2CKT&#10;ibMSu79sw1l+5/Lm5IvoS2eJrRuahywVMUvJuvildlV8bYi4coXX1ctm4MPJLdQnx+fruu6UVbQ4&#10;X89/v1c9287ju53skFu9hkp/XwHLhGyYh5GJjLxx5ce8i2M0SYqvfF9819YLddGFngAKASInUBlL&#10;KiA5+3M+MveQp5dmP4KykGxm/s2JTHT2opGocPzXbgTlGjGAm+OUel8bry/IJGEd9/bTMztjsBfX&#10;Xa3bvyX2Giwp7pnO+fbbIDHtkruapg70+O6rkgwZTG2//FagEt4gDYtCkzGZLJ8Zs0ixtUak8vXj&#10;EZdonNlupEMLfThWDmQKrzHvJ+KquYWGaT5759ihu22TtnTSlFnsdLByvSAx2jblUCu4+k3/ZHHc&#10;Oxf5DRlvD1fW2a3XGhfxjfm82ojQ0NrgcvfM7M8A0yz5lHKWAhtkVEbwfpZtP0aCf9hfMVUcZCXh&#10;ToItrdBswLfjJQqDM8TKRvT7BeNBFxmY7Edu4Y0yNakEkMbg67uF9j4wUC3uM5XdaRKw9vSZhwWz&#10;dD4Zh8vg72ftmKi1CD4H2uF7+24u2/cLTGs+RRtcZSTflbUzaxiHkXmylfM2vlappBGFQo2kj/kw&#10;FA89mx2fmMXVfK3GSz/cTgRLqQuPd8pXKHFcnYhTB9wwIIPfanq/fOlvhmjRknj63OJKnSs7/XJS&#10;72cd5qXs02EjnTtwlVDWufUgM43LtCJWYBeWZdC9lK2envZ7GgVCWP/d7vTx19eVxKQff1YADqC5&#10;+7/3m5I89Pkz0L3axU7pJ5vfYO+9ft781r+ePku1Exi1+RIXRuLGIc7dbxb7lvAKRLbwZLOtU6Sb&#10;M6FtimpoyPyWlWsvh+H7EYk78CFxGwB3+GtfKYGMDbTQxzkjDep+Xn/e37AqAQrguXfwikFlSuuQ&#10;Iwn2jbQKtec4J/iVc8Nhj9Nk3fycrKiF58Lx5aWcerVRHd//dOGDWz13ArM9ytp53wB/voExDzKN&#10;1rJ+UPlizc9SR3O5Zxdd3YYCLEu9M1+6tDKDVNAdgCo5raNHKlZhghQtOEqGcjp9nZs/khrKHrTf&#10;6IhPGcuhtmRbg0V3/qglIzvKE37BIz2QAVwOJMV+Qbtwo2fYealEY9eKj+iEbTPZzroEaZqAwmbj&#10;PRimmwAlLr/srZR+echgQfKun+BCllm/3+W91ewDu/nJ4G+gPo+0KKLnF2isNXr/LYoi+j4i72kI&#10;sYWfHZQQ5tb7kL/9oEqS/RQV5gGtvX9nHG0JkKl45ZjUHZTVyVbK5AkKeU6XL42eD0J1WRZ6orVy&#10;ORIRPCH3vnzakMCIkAe5Kv8dnbX7pdqIjGSEbbvccw9X14NvIVtcKmdRpvn33PaJWD5MygdpqSLt&#10;jKJcZ8/g9SGHe8lEzctJL+tPwuB7rQmDSXRb17de+PoM5fK1eD0/3Iis/U05rtHnBV7NhzoIT6fF&#10;6JqpVTXzfmrdc9WnEVDTydOpevW+tdntmEt2OJuT7u6Ve5GTKuc5WfPdXC61Vklrl7Kr2atYyDu/&#10;zxLmyH28Pf+JymkdYEwDZN5aZkoTxqWvG41nm705UIWVLNzfBa3omWKfMmXL/5b6+mELlKaYWN4e&#10;UJTGZk628URWgm22z7pxnjFB+XEUkcfgBUmT288ajbLti6jHAEJpi39HJ/6Bk37jMJFx39+IoFyo&#10;nSmtbntyLZgfjcPg0pMOM4JDp1O2lqG9sSaLELo9Vvt0cWaODW+V+GUNvslqeHA7PxQT3T6sO6ax&#10;XHJJvGxskwkxAZn5SKzxaKm5HI9P6xr9KdTF+4wEQgbhH/i79N6OeazhjioU1v7FS1qLe4Mh0bXc&#10;ELorvIwZZ7K/3bqM92YzjptNby/XoV1+jhkCZKp/T3w6Loz+bja58ne88B0oX8JG4WlAYWU0487C&#10;TtWRBu1OpnVvDpDHMAnVYKNUxGa2yMIZcfZm3Tmw6bR79prT0pI5Qoq3rjol5MhJaMpervOyFYeq&#10;1Ff3Cv83h3biw2JImuIdxdgGW3aUlOs6rMn47c2r9sjQWaWMr9ivyM2ECzvQhlKW9j1p986KgKs4&#10;d4X6MdO+qbc8G4SnQGo936tZYXjDhr1xWb4beRQROwWQublJB3isYmGx+8TnjHDQ742x5WendSEz&#10;WMFv1rZ6nH0zgCOuLlYnWSsN/Tjjj5cLHNCH7nQDvqIva4iWzMhmj5eZkYOuy/XrIdpvigHYonng&#10;WIFMr1o6YuNfN/tCfwqFRVpHwEnkizP3Da6imVVuU4L8kuDNVzXajW+f29i9gm8+M3MX9B1DbfEw&#10;L85qyfWL8Y9r6WdlRFreKpeAD7DgdF48K7n47z/tpuXPir5efIpocN4foJfv2yFPjf2glGUOKlNQ&#10;znRn0DW19uHiOux3hS9emq/EleddzjR4/HfaWPMbkTkBXsZFC7sb1F/w4Gq/jB7F7jTccOYrQ4MM&#10;XMZFlLzPAtIilHobjfPIZtZuxRajjMWS8p1vyavAMfOijDzeUr29/fSfBwDykRnE0NyoapNtgs62&#10;cr0N6UvFJc1uxj3DgzbmXg8mzMX6urYW//6atDnt0lxjVZE6ONuCpshqqQovKWdTJscNyi4xV/yz&#10;flbJbw9duqP6DcqsOfJuhc9OFsDm8St7S5d3U9wJwWStzJvmQva7vUq2g+8PFyKcVKE8A2S6AL+m&#10;WlMXbOer1uSwUdKHdqn0hAJ0NQUCg1nuqnnrD8ABE5UTWMGkY/3m4HexDu+VqWr0gaTW3P8Kcd1Q&#10;ERqCmuek4IyU88Ic4Ek5V0veSOPPNTRdxVCh7ZJgdPLK2XdUy2qfWriPy68iPMRj/rTnXEkcGc18&#10;8b5MegyotNfeY35BHq/npTIqF4/FNrQHZ2rxiXjM217lVNof/b1+LD9eu2UkVdi/oxNF81qmMqiO&#10;fOM0Uku1C+xmm9AAX68D+HSmoHVcDI7U/AYphr16aaRASSM7b4iEHhjiNRoa1qGmLMPXWSCpe63/&#10;0pLwsVm7bZ/w/Nmb1CL69P67p5mDJzmC/sxhcQrULrYAfsj98iHP9Q3Zc1e9O1JP8pCKCjW735H3&#10;DWw0ke7H9VE7bLU82yrd2rC9xJdcchEKeoPY3DfZaMMvr1LlfFSbheAqF6wtyHA1Cq0qlXddpLvU&#10;+3bkw+r1qYvfTmPPhRdL3ezc64y/sX5pAa1bnlF8X5nZ7FqgK8UJ2R6zm/naijQpaGCBVIDibxG/&#10;NlfEhE7PSAHxavJu/6yDjOJ9+tSTVV74LtwRkXpn6aULZcy1C9Ow4wyMQYufxqhyBpCivwg3y9F3&#10;3u9JFtERy862xNQWj96kzSSbz/U49gfdAdHnON88QpiF2ch4F2I95t+ss/ooxsr8euaunUyOGpul&#10;mswIJzsgieqwpniytVLw29SGLwf7XBhCLjs6iuh1wxbea+RUp3v3vSBmj1sePpxchOnQsZ6PpsIW&#10;WYLjTeg0oECe+jvTNJi0o8Nnt18+Movi5Dzb+wAeMaPpel8pPDji+kwk/P1oKV3MQjs17EgMm/pz&#10;6ZrROsNkK/m+kJm8j9CC+l6V+q0XWu+Zq1fMjBEpMrVndRzXsBrIlBrzSyfO3KB48HHOxvKzc46f&#10;c+nrAQQLoolU8Sll2/gylOGxjSXhx4enG1Wn0oM4OnRxsGKMUfeddBOcJWrXBrzUpFH9TSoKuczf&#10;L0CB7BSKf9PBNC+ZNPXJ60H3/lvYl9TB6Cx57tpC0+SOVfNQDey87QPe2f4JFMchPQuSzd8z646j&#10;yc/EqBvXObpoHPmv/lULP7Ogu8xcqCvevzh9djYYP4d/2Sg7rz6Edw6gb3lEfxf99gepzk+DcmI5&#10;abH0aMIDk9alMClv2bpNB08OT9/r+oL2a2BMbQJ4dLMIyivkOx5ycGPT9wo1oKNK59B+9W9n92QJ&#10;Bfnv6JwsMeJ1PZ14MyxkZC0Zbx9Yhsnc8vsKGZ13+Q8+m28aH7xTwhEAAfJQb6UhXhETakalDOza&#10;p2KF/ujq9EaYkhtsr8vOZtk63sjMpaOnEfOel6w/L8emcP0QJdmFuOa1kgiTodAnwUNSnN4eXSGe&#10;3aDjK5eco4X2KPCn3LS7qx2y21t7TiM+5DChAmZTOKg7a7KV15PB9s101MNwcv9ABLzgFk6DG175&#10;/7Z2Pt1l53mhhrWasd1Z4mH0FBYJx0JzEK3BkMopry1KLH3EDQHsvP5x/OyM0WPT2bZu4FuYmKcC&#10;AX9vCVBfMnNd8TZcRnsr8XuX813mDcsRp0RV4a+pYNFkuPhAK4ugfRqHSja5+khu4k4et80oG325&#10;tLQhRjfBn1RkjSHsUiX+tvgDfbKx7XWV/2KjqSJ+7r2N4B1NfmRVvHaZKZqVPsa1/Fc2s3rO/77Q&#10;h8/pdFsZ++oAah1hwzwUCaq4Gr3OFyc925xEZ/2ZTo5bWucd9fPV12IFQxL9t9RzkL2PAXGsfNi1&#10;BwnJ2gb6cPj+1FOPdOrkwAq0wrFktB33GJDpugHzbDltj6rz9hpT8/hd61wHmmE5sqMj5QzpNYSP&#10;k81cLnhiskyp18ingMm8n3Cnlbnte7cOVOtBFXTpx2wH4RMZeJNPmnu6g4qJ1KetcjwwQUaafdB0&#10;8+yd3s+vOnQv7c2s0f6eeGqGbONApt8/v11SM1/5VYKUV47MEJXFwi7kBsUYUBWyaUMXtHtT3nR0&#10;eNJY8ZehddgG78yVsaxdjt20m84SkNmsNmqjLiy1RfclCBs03jvJYvT1Cwq0V+5nFy5Z5ec9uVt7&#10;5WEulGbHIriY0VXKLG0I2vlgm7o8wmdFOp52eEZgkRV1bbPPzqGcK7J5tbCu8r2/xUqav8pd2vQG&#10;A7pao4EoxjjVrvuN5F392soGK8ycl+7h4NPbCQCnSa1VpKplagzlOqcbbutXH0IDFu06C88rTfKG&#10;ruAHYtEp4FirXW5yryWkbMsggzt09sqoercA15+QDqjeI4c+P8BJOrpFb2pvkO6Q9J3KRNCeUCbQ&#10;GUiNcZp/Vsy1aTRcHeed4DT4LKhMei83FTyuQFGquxhR73WAjC+zdlJqvkCm8DDWX37sTz0kt51n&#10;87/5cbTQy3NdTY7tF08YaYxlFttv69IubV3Yr4iqRotOo8QbTHHFzuRM0sE4rDD75vbZKpYyneyk&#10;XkR+GTTY9S/jPHXnxyBzymw9bvXLJXxJR+/Hyq+/qkLllkRK6MzuOvrmC2l9ILODj7SSjdeb3nPY&#10;uov2zf0N0q45dNZeu7NdxUmxf05KGnWKb7nBWb/LB1EfKeKtKn97f4uVOvvhwGmI/s4cnEp0k97q&#10;8RKA8uf5MR3fetc21Dh+SpXt67ZE5mSnEVkbts/FO+L4+UlWCb2TrfZFld5Zrl2y7WgiXlDh7uaK&#10;1SC3ntwadBHm1iDTCXix0/rGffNUsYwR6i+3mL7YXxvEy6rQeQAycJJMzNb367czQA/QCZ9rSVmY&#10;Qj4ufd46PlNNGwa5uSIBieGZz32Wpc1ilv14g1d9H1ym/bFjLkHmehtAvxK8XCqzYCsN9XmuY862&#10;XO2171cPFaW4X59ilNLd+kwIxvNDSm923StW64y203mPPVUA721m19Bv84yENsMKYZr/pu5V6m8I&#10;Ho5D8iO//u5p1Oo+/vRq78G+WPBsPn9jjfBRh9j0E8LrOBssKy25qCNhSVsI4+jEBaT4C0tue1jw&#10;R4v6sjnsKD02fE/WIycn5z/lOXUfsTGKsqULIPysrT2T/v6abgaDTj7UI9cLaASpk2veK4J5yTiZ&#10;t9GtjM0/aeLa/hXrHkMxWcJl6qzKqtBriVAJdvyKQ+gpnxWM8kKhkQQzy2o0ndiwZfjyA+PiqnJ9&#10;0Z4MQQZmDzZtyeSGJerW+2NZidYfnn/FqrH5BmQ0+5SKqNPNzaoEWp5P33PcmX9CsCOCx//u3qL6&#10;sJ912N6Z90PsdNkwV0NsH6ZCYA3L5FyoWEHo/c4gUxn1zbrVNqGYZq6WzYySQMwtF+/hRhyrFrSx&#10;B6VNnLZf57f3ed/G0SGor8WCNiadCbUA1Hjtjb25b706HNedyTN4xrpjf67d5vGH08fpqHi8Xfog&#10;s/hdbws7UNRuGPCEP+0uVipg1uny4nhQjzMsS/Zsj+633lMRPbz7vv1q4tVmvtG7Nw/naHassN/H&#10;bd5eNTXjJDSQu0clwtlla/f5zha3q7kLi0GQObB9fkR+y0cy8wu8ibTUTSKxrWlpzsGnUitPNg+q&#10;WqodOu7eCQyskDz2gAawtp0lztO7+akMoOhCpXR8wfv8DEhVrTljD6TL1mMWLswlrsJ7+vdD8Hbi&#10;SVNcNrXBB50RCQ17hmMpu6RfCecLbWn5evJjKeisVvVPGz0g4w1sqe58inMn+KleBPdbN08SXRRW&#10;9LPilNHDzGd90SfK49nuTKddi4GZw//xw+XasJjCngGDR37Vwa8lPVh0pjJC4mzufb//I+m8uhRk&#10;lyz8Xcya/4GggIAYCYooKkZAUYIBMWACA2C4Pz981pypPnPfvappEeqt2vvZ6JWib7U6jbwXu2BX&#10;zZZbZOU6IdXMLEow/9xzwHJqy/kxwq47Ih2a5rQmX5bkA8+Z79UyqArE6QRXMxGQW0DyXfo1toXT&#10;rWntm1ZcMaYzhXHXlGx+nL1eGK6HZeH68rPxS/u1idP72XQgLQ/5cft375J7nO+wB6va2aA1CuTW&#10;I2KzQTBGbHSAiUIu/juwO9HyoU84ECdyQByadxfBb4XI5vydicJte6LuLfsy1thVt60XV1LZmuWk&#10;1eAOTGdslN5ek+sQkYFNlQ2GZjusbC/mLj8AmJ8/QzexKRXAGPTt/w1TMLX5qvN+shj6l5zar0PG&#10;w9DwPrtoB3uvodJ075Wh1cwVnne/pLnCdVuAcDUOUj70azRPPRzFlNFtO6BCkMzy1Zh2ueieD9nW&#10;h586W8EIvNVnB2Vc6JuwsDQVhXwhV1amCP+cVgVpvTr5SZ5694+Kx8X0+6aDers21SwYy7OlslxG&#10;nxMiQwRCaZu8zpvK9+COOmVF7tLnqnADzeFFPW+n6qJUuGB/KlW38MGFXjVzffbuBhhBwkTtExWu&#10;P4KAy894wkyycReAqqnqtqpNDtk6r7vZA+rmtjOSJr9PEThb4VsMXpFqbvdvJQwtZsWIhTeIygNq&#10;vMs1Nrm/dnD+av5kAK2iVT9wn6eiGyIJNlFfIwoy66iZfevFMr4dv6ewJCTa3dsjjsB3VVPuo1ft&#10;0DvzismzV3w/O+QomFfEBSWT6WFGYpZGyK+z+TiZVeuvs2E9pkudTla/OWHkxrpt/loBgsUuV21p&#10;8cZK+5BEJJa1tTWpFVtaL3+YwXv8tyT6LM5TQzS6RwVpR8Co2ADU0LrKO/0nUp0G1IIP8O4LdGPN&#10;1hnKAFHiNsQhcyzcpD57baxfosfnVJH2r5JkeFGoeSqWKuS6qyPxhpTHpPNlICmn3BIi7TINr0qv&#10;8RhlNhWHMUuVMq0hmeOd24lzTloa5Fkdlmp/h0JTQdq98+S31PC+2JOlXHfF8rtLUu4QQJEaYavo&#10;ywO9LdfwdgdLMnyxs7ip3kGnss85W6MX3XXmsNHQhpob1ULQOttFgTSxUXHa6mzxNLk79OvvCT35&#10;1m/34fxXDGVEvFSOl2kPT2Ky2hnMi2L7fEHiiUmpcjflY3tAzmBrwONZXNNkj8fXizcaK60os9z3&#10;7SGWafCNyI7raDqWH+WFZQjUffW13b8eWjtl0s3qIN1XLv7FTRv5Hgz/257GdCM94qqYTVgU+9yT&#10;zLByVHZF0x3RsfdrQIqK/qy8Pv1y8Y3ssZvSmDxCnkel5iCwuO71WAi1teuWZl/ltoAy3PA6zh93&#10;h1t95XAejmTZliU1O7+VZdS1a4ud6+Ir57pN+ajWR8uBitSyz4rcWVup4DZaJhNtxpl91fiZmIjN&#10;QKFsFe1z+zUsoE3vzGFuUm3HbyjzqtVm4xcK297Xbn8VsMNvCr/VO/STHNnflK/gP0vTROjV4M67&#10;FGvgwW0WRMZJl+E0iIviCxv4Yr27yFa46/8zT4m7OVkW5G+mPmAWHb849L9QRmlDn50viptCem+u&#10;btsjkwvpYg/92elonedWk9lu5ut8ZZlYBIk7s4kxBkCTnN2aFR4LX0wMHhFe3tHs0z4Oq98GW/lI&#10;ZX6WZcqMKfdn016s/d0Ct6zc664a5tF69TvlAF+Wv6f9vHdYvyrDjCHbo/5w2HZiZ5KdtuWzGu+Q&#10;RqtAyuV8QnT6He8xwxMtzm75X1w0OVsbXRt1GE5nIUq5En78JZNmjb9hSrfbeSaZiypIyuFGHSwu&#10;c9ln7vmB3cUzPw5rvCi9G/eR8eoyuuXQt3QXgnguNsYO2NwGGpvb5YxHTkZ6fYXdZc9UskjLgy10&#10;SD0x09OkUYHhZ0soQ+8dNuwM+j6RJYMBvMOCVYrqac4/EKZfO3joHUgCg3LQnD6de3ealr8Dj/o0&#10;I3SYb1yyVJyUJLIHilZhS0q1x0FGp++uTNyun5uPXixeN4jR7+9q3Fyw623bJNrcfjNR/deI8rg2&#10;AG1e74JviMuRJjA3OGE2H87UeFQt32s1dgAJGnlwpawP22886DT3DXKau5SuKPaNQoKwyXXvGM2I&#10;/jeH3fesAGXAN5vfk7s9ia2jE23V3Eoyqz1notwGWnQS84+key64ziBzAOKtld63b+MdQ2YZvB0p&#10;3Zk14utGyy1lJPCvCfUmwukKF3vtzjlbyg5xmzknaiGAMmVCWpT40fblnfbha3kRvZyz/FayhDVd&#10;vs9XmPG2c2/6GlwrAwJJsxVlzv346O2iLW6e9hDfqUDwAxPydv+TYSOWWpzyP6DPnltF9PeDfIYB&#10;cw+hTHMKUzSjteA2M4K9MJGRHsz24TkYP0mxBPLVgWEh605G2ivEyG/1jvMvr7md/KNacG8TAOlR&#10;U4hnTaNZkVDGMLiOQYPLZsu572+4jsqbD7fudSZQpiFLn/19nRsDvuNFGzKkP5GIb7npIV8V4ENp&#10;3UexRziJh648Z9Ewlz3tGDewMR8v+twUkji162iM5L1T1joUi6wiAO/K03+hVM9XhBzrdEUUgzIt&#10;nIz8hjofdc5ThMaXy7J2m7Qpdrgvvkzgr/O6EGwQbtug7rGDpWMGYgad9oWybbWGim6TqRMdJiW/&#10;1dfAzHyBkeDe2e9eqYNqbDGXO2IFvSRQhojiR/t4E1sp80ynTgl/F/tjQFO+y7XPKWXN1leilmFz&#10;XD0K8qBUKfATeRFWU8YcBsXt4HRarGveQt8M+5Df0z12JsUEaNSxigjGPPfk2gyIYn0os98FYKPf&#10;ibZSP48/G0J6Xs3mqsE+Vlv8hZX1TnTR6xtF3UegEFXPyrR8bzTr3sw6NS+Vebu9nV7t0JrMwUpJ&#10;s4c5Hn0k0l1vG7HamWF0shtJFgJlcvWm3dVG35mnyieWSdvopS4hp5mmFV2w3rzx1Jh9pj8ZHVrq&#10;Z4jhxy15a7Rv3HJkj+qGQA5L7rGpms/aXnCR9qLElI95APMjk6/aYYU4qFOVv9EQP2B75FigqIr1&#10;kSEm9Fi+9ENb2jnVAl7TnDI6bRWm1dldmPSap6Gw9ddYLbMikEluOZ1eIMCC8MnwiPd+w35vdG2l&#10;7eOnT2iTlZ2MP+GWnU5j3IIyQrRozvjMTxJyWnPDn07t3yAW5lV+Yqgvk57KOsENFq/NcMnsPoXj&#10;uuGj/ZfDLRuuFWI5ka7yxaFcakOu0ZOZ16FJg2TLPGBZVq8TMMhKstqjS39X02RPMgkTwu2ysbsX&#10;cYXSR8GTEILxcflse18uVEpXcoarKv5JquPCZIhM/MLxORSagb7U1bIejRwkrYwWkrV7LBmDp1F6&#10;vzOKFXUaq718a/ifrG+/U23Wnzd+7eKNm+dPkxGbnUWLkrIT0Wo7Ao03AfuITXJqVqbgFvtMylZt&#10;tz+4Jq7t3e4FohZBv3DKesjw5Koen5UZo+NT3kD9FM56vBwk1vBvpAo5bSSVxb+FBjBpPlmx0U/H&#10;Hq/HTVsNAZoT/Typ18Q3TYmOUtG/5JnpGGvkV2rFvyDv4fwD1o386xH3djStvfPRprTnFWFEWuU6&#10;8iSDsLKa/8dHEJJDiHTwtnRbWV1Pl4MoEnyFcR6zUTEvBfm2kPaZyWuRvR2a2evWTnabDIkuhr3W&#10;qGzy7215terntujIED97DukwEQEy2eD8ASogsye2aFUucH/6NMOg2037h9VPDXrhyDd2IXqcO3Ow&#10;KLEK1EzRIoDOrxted68NGe0Ul66F+HimH4AwYYpCcQLILE+ArKF85yEU937oIviZv5u1bUEm3dVn&#10;RmGrvx46i/nxxlxul11uf5DzdO+zwIrDjY0r1TzRdYmOWMsq42I62RzPNyc/Tihu1pgMecb38luB&#10;W6zJmz4JSi3vlGYqE+E+vTfYah86CrmD7eajcgs421Amcpz0kLZECO/dWOOCwkaTZQZaO3EC1Dvt&#10;6j3psycJpSHV/y5y6rfTtsDU320bvADC6wyD5Wdlc5qobfmOCh9j3XWZd9B7gSB4qMmfc1dn9uwY&#10;yoyIirRjv5mzW8PJ3YEumeU0i04xvxxGNfAlsM6xgJbc7WhxzObv3GirF3y/YOdX9adG16Lx4Pyc&#10;jM6Rla1+rz33WN5XMgsyo6MIm4KpZzcFb8/fa41Xn2W/VZ9s7LL+dus6yQ79Rb3rgreA2A76TKtB&#10;toi5UMozlTHjQnoWZ1tFb6S8q0WrgF11bS12MK6wbzyrp411mKxDYGMC0jN5GvnG0/P9R68HZfQd&#10;c1RgLdQg21qrfR9z0Wm/U7sSbJXcg7W7O3frrN0yv/YN7CPb/bciu9clcWnjN3xTXzOTwjnkQTWz&#10;6K9+BQsg2gVQ9U4KDFsrn4pDMtPNNIM/OY81KwjAhAV7jJpoDZzogAHkZHBgncfmLe5EKFV9chB6&#10;2UH1YH8Q0oe43GK32pmLH9iOYgJuI8kj1zW269VosP8w7hK71OGk1KuzGxz8BGXdxf4+G7bYT1zO&#10;e37w/fup4B79zBSKahpYUqXKTnyC0uKpi7YBTtc5l3LOI1jZVfeuFu471GraZDl8tVXvM1q7P+su&#10;2ifY34ajab6GsbXVebnQscds+SdUblg9RxLqOx0/GpUVc/8WFYe5q9mpXZmwIiF1DWtgXrusLUW+&#10;AMYHMl1UailWuebEG096WNnWAl/QTNArDFCuhLo4sw6UUlMb7DtWweycwtkIyvATxR4wZWvdCR/b&#10;rjVpgPDALiU0dvv1bSKfnWeFzPR92ZLVCtZP5d/F3YDAcdOu+vGVlZdPcU0do/rOt41s0PtVmlbk&#10;185XPSnxH/T9BZahWb5AmUv+81ZWO5HK7wa9EQWBZ+IwN78Vz3wph1xKoMLkWxFMOoM0vQkNY7p7&#10;8Uf6ievMbHOd7d7BiLlm3vIgCmyzvRJyu6oEJ8FD79FxcX3DVkuN1u7PIWk9GXebYeeCc3nV9NrD&#10;sLRTFrJPPT0fwK6zWZlrGuPc5KvKN9J91yJ/g/rn3FaGD1TtB94QrdIMqFQQ055gp7RzdEKIQola&#10;x8Osmqwyy3tbvopQ5jA+XgsHnXA+tsbBeYxi3lwXy4o0ktgoWamSaXH4wsg6u5Qr+3ujuO7U0qcS&#10;r2qXq4xMcxU5p888TESbn/exHQwDm9l3F6DCaewNWSTvcNTY3qAMFjreYPvCVO9RZzpgIbYml3a/&#10;VNxYv92pzry/XiLmtzdnd/H1VbMlyofJsg1BVCDzh4HM4dUYPODslSu1f/nLQl1hCEv0iOqmtxe7&#10;dGqGINOj/zobsuWiSq08FkqCrrVxBu5ApT3KOT7HUWY+A3k6vzbIYh9ujwWhgnAuhExsI5Xa6zt7&#10;1z+zJxjm414fM+jBSCtu0oxU5yGecDY02uF37H3pDL350wusEBfA2IVc6wb+1MG9Umwsg2JgH8oL&#10;hxMekZSWakiYdsglzI/1zturprWpcqxv9+T9A2ksWDC5LDJM/bXrtIjeZw2MxrXvEOhjXzjVtXIV&#10;9rvI39ezPlenABgKp5Dcq8AKhnYt9sZBk6Uetv29/Ttz+9j8AIv8Ke1PMt9qz3Uj2yX0RbuqE48m&#10;MpLp0yEr1eoC7JgOoGThnwTSxlBGHdIO1aiPn+2/s+eDb/LoOLB9e/tCnQiFrCgD7w8bfm/Udag+&#10;HMMqM8gVixcn4UJKRVXi270YpIFZqqFxA6Wzsu/0+jf8UuYPG+SJiyP+5CXdrXDAl1sXHY6/jaS/&#10;qwF2wl7n9H3OkOcgM97Ha78VjdrhwYS005Jf+U7c3TIHFKKtSlLUzpVODVvbZd1begKjxQKsoG9A&#10;pwN1VpQ22XpUmQ2WO5lSj1K3WuZHxNsZnv7K+P0JB6FlXkyFq0M0XNheTaA62CtMdOwzu9cetwfJ&#10;+Rh7LkO0Q+8cu3x1ZbGi7BG7Vbco74qxFj90RVugjsKSWRhPeLszUEiFKdMdiDGKn/5O0lv38+2v&#10;UTd/c767wQDde9YDwo5Ll8nB/xHM42N0qTq/bZ8D6Aixdt6/gto9oSOs4dRDHWJwqy6m10NP8ual&#10;7pEDNC4jDmcLb8efOssl38MgdxTKrEl2nsrLRMmE49n8xo2nLQFrztKabqRgJOowiduHdOHkuhHy&#10;iZHJK/p9j10N4mZ3zMQ/MEsSIow7FWE0Ypjb+pqsso3+5TILCn3T0vxl5oOc/1YRZnc9EJaXRmG9&#10;r5ufgdFcfMP5B+IStRnsbvcoI06m5V2lN4ZnK2Vk5QkqggmudCwaj0v9pPp67ayLCbIU1M8p82bk&#10;eXNpdsURHtyQxbgWpO9j+LfIp0aUVO2Fj9PBPnRvZtNKYZPtzEF8IIrVYmbS6RSiQH9jxeSQv8Tl&#10;XQEp9mA6dRcaiNcKSKcD8+NJY0pEfaFTuCuXXQtwHnlYzlw5BbJjn28jG0OZnFryXyGZyw/t1t1H&#10;Yg5+SRIrzUnrdc9nSgyGW5yZDwd6z1HH65/FslQfG3+7TUTHWzM6LiWEAwkln3dQjs3n/Q4J8bOJ&#10;b055adR4gr4h2ap/rTp7MhzvtS1vMUacrie8tm1cwSH22Zis8xbNt1uUNrg9xDF6UmRnlQGlnV4r&#10;sMpy5uXkf52GJRY+94kqW70NkpHHWienOuvTIlUpXugdn4//+tc//+T+O/vP//77f/6NC1gNSmb4&#10;NTizr+q2zZA9FG4eK9jobtUqJRY8V6lyuJOOSba3of3uEDI8iwSFDdegE0Xoa7wHgOCKPs2xxOg5&#10;lTWuDxzHx2tnt22sEIJ4LXpvM/MU/l7YFOimjdpvbniWD1z2HV0uTeqAsro0tglW6hT2vyNHFumM&#10;Rq1DM1O5o9F+MgkjMic9DxJB5d5D7e6Lll1/MQdAUnDYew5KJFs1iPtBYtqRuq80oAz8hBcS9+ym&#10;p14XCd+dWd3M81HPd1k3G311DxCKnbPaf9ZFPyHrlfBhbnmj3x1mV510AnqVNuUjD4j+yz7xgEm6&#10;k+lGqgQLxTyMDVW3nuRhOkagjOMV4SO5m+siCfD72VOqvgeXW+Yx195NkMf56eNwrfFc9NRqoMm8&#10;nden5Qc5Qvje57W/LNEtEcwg+GldOn0BIba89bFmNX3VyCo5HelMVi55D+YBZaZIYz1HBLoFCNkz&#10;trkXX0gePHeKBmsfT93TJIiteYvQmFGl7g2eM12c+4rUVYss2XSRjHWFP3AwImeklq1NfSmhpzmR&#10;pWw9tSv0l5sfC2/TgzKFRW1hl7xBXSwI5HuJuvUjSoD50/Wz/WjhX4Ip3ATDbManjNS/GI0n/I3X&#10;AaMuqA0aBehx2j/4xOfQhkkL/htKJpd63yrf7+GqU1qDYPd2pf8a3WjQphltzbZ0ulYpPQfaGSTK&#10;rW68I7zMTro+A4c4Vws3Q5dQXMbl9qxdOmDb93bInveyoH+iqIkVOyXQEPBUAq6vNfFmnQFMq4E6&#10;Aw4C4hi5f49R1EZ/66bT+izNcX8C4rhL6EHc6LW9IyW2Di159XgqDPoO5HMa01UhLdwShq7Uxve7&#10;q+x6t++GMMRenaqXhwcpx0m/Tc2c1FjmrGWX48whHXqEqECZg6t56Bte8fLUvCyKU1lSzcp+s8KO&#10;9sGKkPhXaHJP67geNj9x1jgqs6c+4ukDN2mdaWofxJbw2h48yntF39dzbIyRT2RXReWVjvXtz+pn&#10;vljz759WX0KYxyZv5E5Kv1lSmwPUbmRfKCuHs1zHuRbggFMs9ZmZjcaIur4sKO90MLCg84U4xNaa&#10;moddmUyAtM70WqbfChmx+9jdl0vgH0aQHXK1vyPj72k9jKZaIy1o+0pn6ew4udFbIsRSaBCb9Xpi&#10;z0hW6HGgNd2l3LidCIvBdAZasqbfMn7vGTLnPt57O5BgvmC+VGsCMMA3ZI9kKnlWjYNFv9LyNstn&#10;DsoUo36RHJuhXlKqzvIFVLvsfQ8wTqk5UwV0x4C9Kf+K88Q8uwo53b/NrNqZVTXTUbnVOKx118Dz&#10;/GCnEsomralEA02PJeg9HjINO/TaefQLxz8oc6vKE/F0nipfrdbYsS0wq/1msWOWtAuBV/2+ve+n&#10;OgUuwxf95q1e/KgssZZXPdTp5Q/Hc3av1HNvxQn9ofsEu+/9KaM7SG2/tB65BffpHp5I8PdSIH6J&#10;9B5XsMeeOJQMBZWrPHKxf5PiU/91WtlQu7uVGxDrtLk/KRqVxq+5uBRwufNoStNc/h3yfcssud64&#10;iSPDQ729HV7X7W8WPN2H8qw4Ci0gN2SgjOIWBC9tD1PTrjfPRq7IZ1/89pV1bRZQA83m96gftn5u&#10;tNgmJv78SdKGGmuUKNeZIOG6r9b1dKyebZGPqgF5fupVcrPrjgvH6f2N74rMFII4Z3+LY4fg35Cd&#10;mrTH9v3dV/z4VbwbN6/W6uSMy7v+nNa4cy7K3uBJ+3n0vN83dQp8MWusohZqbSbSNJ+MiUD66DQc&#10;FyrHscPJvxG6aUC40nW+2F5dy69CGW1Uxm+Mhl3ZG2t3EE48ywunaufttFNNuvBVu21O69/Fi7Rr&#10;WC5GhQ0yKTTXr+38GywO7/cnd2QXnglhqn5VTfIXgtvhN/somfnsmd6ClD89qX9dTvB+/0b4vl1G&#10;zIpR0EvbgJSW9my25DYRFXTzg4XCo/SxK6vXz3QQRY08oiy75nqTqVlamangItJR/d65vEkboHj2&#10;r1aeQ6wDrblTiSXHOb6vG1DmvNVumxygnq5WvNzUXm68WCg14d7R9YES40ujlYVAtNOiXbv2jfyS&#10;XFFS7Z7Zc3dUo2rpt9Gn6XotGGskP6QyPnlf1MebgcfyaUV7gXLJKe2Dvw60MVhDJM1SjS5V4yy7&#10;u34l4DDpXIbP8zTncQnJ8ZURsMGb+1ITJNEFPoBowdmFLNbdQwhYtadB+aJno3pU0OMxobKKSxwX&#10;84lwrrznDIkUi+YcymyKxtkOKGF1rO4gT2q+cYmY3p1ODKrkcv1dHavS+YJV2lAyez0Z9+H+BQe0&#10;VcW1l0nmdGXf6GEuKjJYn++DQRWbNbtz8livmaejTe/Vxe3RmJJ/41XtDFtM0ljxXVFAzx1vfmvU&#10;0UyVS9Y/RckgvcreuSzOw4zgkENgQ88rtQH9eU5ePMRBk8M89WwLJ2A6xE90tJhUqIJ27n6M6+T3&#10;hf1O65NoINT5O1J1I+lYN8ufrlzPr3qZ6U05iLHw8xK1uTI4Uu8e1zSjR5Tp9Us3IlHQ8ACUXQNI&#10;64HcfJbM8MqdnhogxLtMdp/EyXDaP46oW4KIte8BkkT3nPb3vWl+t6Vegi/bRSWaZcl8s/Sd1gT7&#10;2QKOalYqts3HHv+t05FXBM1XtKw53sKkPFBFUIts/0ptifGI+VZszRF+7mey7iMQXXpYLqn2IfPU&#10;wcSZKtm/Qf4pU931q8C4pjY88pVm2LaLyPgo+SpXRG7aSQP0GaNskIFrUrbDl5k4dkkMfx1AJwGF&#10;Ba827wMSzWWQ+W3DLdLeKkKXyCLWjtXXCnzS51jaZv56AbUq9B6gqy4JXoMc9RwcPZaTJBXr2bp9&#10;0XJvPQ1UKsMrk9PqkVnBw+OqPQhS77FcYY7S9I6yM9FQkiqu9S2MEGVfx89r35qu1p8Z5Fe2i9VG&#10;/Qtl4nEYlWZB1Z8pylOwwbdDZ/zrYvzVeTBCi9pgskY2Ms53Zt27CZniaOEyawLZYzQ4bZjpoCCF&#10;SBWmb1kEhjP+M9lzgJOT272nPGMFVapp5Hs4hDKVeBpAAyDKFOy2k1L2+ny2kKgDaNTFyn1feMFo&#10;cUmSH2UMmFtJ+K9Gr4LWdqlYYsqoLROOcEDC7dvVawchN7F4uInNvad3z0aYa5oF+yIzdwbKlJb0&#10;uvr6BF3FzotzN98F3NiiiEIMBrI9v6xMsA+D/a27gvvklXcCB11kJvnn+bIaL6Snn4odIVrlgQpM&#10;hkN7j5cqT8S1GkDQGBXTVITYbbIx/XsKUL22/14qyXVAqNRAGA9r5PXkKuENxjXDDWnXRsLDX7hG&#10;83UDloVNt4bdob38I9lQXGS/hyAKA+E/MCfwG/H+PvvN9n3zBgNkXSoP/fRoqN/J39vzDJyxVoXo&#10;l2+tbubbUOa/VfQCuniy+j+OzkRdNQCKws8SUjTIkCIVShOKRlMlpYnmev+7z32Cfc93xR7WWv99&#10;UFfxgw9CiqbMlUKiyNFlyFB3F1Q5qzqlSD7LIMK3QcPAq5UDOR0qVsRXu3gcnV4AopZzx8GvtBtq&#10;/zFiaFsZFPj+yevVH7gGq6jnoyBR5H57gBfFrr7b1ohmvk3SG6ryecIE3tuvnpWOxc1vh7D9yqGu&#10;IF/5yd7rl4JVoFT2VAIcDvSiRYn7cj1TTSTxbyJYwyXJ2z7bn0m87SJG0p70u8vtxXDU7YfdOIm3&#10;4SHW1zWBg7KPlh+hfX0cIooIA2peGjjTzTBwvXIOjAMXTiaGv3r1ezxijETzMKqJqn5fldZ/5rID&#10;s92qMZN86NV5XN49S1nq1JNu5wd3Wh3K+1ruVVtFZ/QDaNnJ7IBOQc3tDcnvstgLSKF3zJ5Y1ehK&#10;JmBLRjetE6u5NmnWuo1a5ci+cqk1ODyqfwNiQyGiOoitjGMfSEBuzaRiBIwe/OYwa2QFuq7fWi+7&#10;5bPH5bysn/F9JRfs9llIUpo/+L65/96SbV8kDx7MOXvpuNpN2fopOYkK8u4DkHWFdOPm3+BRvH4h&#10;c7B/p8Db1wzZ5koo5DexoksRw3j7GrHQpn0XN1e+T+m0l5sU2gjZUfEED8rjwTQvrfu/QTTONFJE&#10;8e/HwORPSlqGOIi6aC68CF/tuPgEZeRb4Y3kb5s9MOZQc96avBPdr4HTFoDOt3elmFAf73tTl+5N&#10;a5x7F8RUZr7R3OuOksJ15acWs9FdnK00hsA36gV3E10X0rdXvenOD5/vH5i0+WtuCz38Kl96W8ax&#10;nmsIxdWtx3vxIg8W+PeU1Ok9lLtQ2Gb2S2LoSlMgMKKtRMO94QZb0zQECoKQd8JBfmC21FhzarHM&#10;cZazry61/hqZyS+yoUbY32ctyq/q/PTslQBEm7FeEFiOqQi3gGVqUCy5r7KNukWMnwqPc9SwWQcZ&#10;3lo/pHyavHMq+fgMlrUtnDydUxN9HlSicBrl5nYhB2LQYbcXvgvopncfvqDMFppv6lm8PHLl3izI&#10;2ib8syVH1pZ95tkgeaEZyA/g5jiZU1x5q+P5pfzuDA/CEv+9FOFqDoawKh3wzWG7/jpcLxm4oxdY&#10;MSKRcXEZd9Ok1WHLRSiDp+lHUyTybAwAvy53MvD99fRnPLmzoDqxppPYLyLetbBdSk9rARBuU08X&#10;yjUMvMQIZ0UJu6eWvsAWK6F2J2ZfoSf1mmtzvW5+Xh4OrcwGLfy9Oks7sAVmq97GoQGAUHzcTUN5&#10;md9B9lLuLfPaIlFnaEOGuxF+iu5Y0b6jcd2uLYP6m0Pc+mZ9YVZZ4rgVk0FmuXeLZpGc3Z9Nbddu&#10;TtKqU3IHaakNZWCYFNvxDTzsXM8uzMXVJSXD869T813JeDHyxZfCQbV8KiKfSrORuRZ+Epw7ek/B&#10;dUeDAQxShLRTcsfjVOj6g0d8bZdKYR2OW3ic0+JkN1+as78Gam55xqQdVhz5CCIUnv9xvwPr3BpC&#10;vqjfnKlYvot83WmKm6+pOspW1sPo649wZLdlDr44qH3sNmmvlx1rCt4McpAZrA78cDv5PH4bPl/a&#10;3WSF+1t9x08Irejujp8+35xyEAPAbnblvJcqRSCSH7pl6s/O1NtpmcfAiqMebnfzzeLmne1FwKBr&#10;v6ScGH0CI6stiad9Vdli7rKTsRJvBG6avnr+G69251Am+wEWRBmt715K9+V1ZenX64tPK16+Tecy&#10;h8/OYcmtBHM1vbatQXPfLqp8b61mHGHFfB0h8As+8waqBwWI7YryaDHx3l3qfokpH/ccNTrbDSPP&#10;QZloxMr77pQm+ni+IeNrpbY5O5F7Ci70RcqA8u07yd8q2W9XthFlX3xnDU2gR+GCcraUdJzdCMPp&#10;pXDTWNJUeV4LszHz1Z1XJ9dgn3OZcxbT4ubv6/k8NrDN7GF++OcIpVBHMVJxLx6ECSnf/XEoR8+i&#10;/trIfmFRJLIt/OdlndO6/W7Vf1ZROJJ7hy7+siPrRcx6QO95seZXv5e7hRm/Zn/OKLNUP/9/ns1r&#10;7BHpAs8vKdvYXxfzMTwhSm/lzjPHVroFScNcvt5oiBb68eqOJq/Nka9UMhK9TO6+kHMncNodrjoy&#10;VRxW3K6uNJ3e2AXrLYiBcsBLK0+WQQ/+Gn+zZ3r1j1/Tskhnl32EXb+tE+3nWKq5nVkZkhuWLeGl&#10;Xxuwtgvgsqbm8/yEmSkrZZoJ3QdDFrVQ2mWVVu8rcYcaJk0qoVd6v62WIp4NWGvLyhbKsP7hp0cu&#10;i1vPw6BQr8IEnJOUiXL31RVbRA/+R1zUkQadud9H9uBE57b+Sl53x3phfgjPn9W+iBtfH9DnDZ/+&#10;UeZ10mBnQFkWppPjqPjOF4na9m8J2U/30k8Q0WqlfipeVg+P5PovKlMKCqeOdNWPjjofBE3BWuUW&#10;f0lnPJLd3GOkaTsmPSa2uVlStS7zCSpes/dz5Sb7KmqrwN3dUBB+4ixKst06LqFMLSdsSmoqW5VG&#10;duB/T3oFfP7d1R1+vsyN5qcP+bLsly8aYi59SkU7LrYfyK9FQZCH50KN35NbCr0/Tvzsprx+qaCu&#10;8dJTAqWYh4AfXDngb3BcQ5nxvSU11OykDHInPNA8kD8mmMaVPgCTSJX+czzLCgXD6rQtpkrgVjnI&#10;IKszPctu+Pkrvz03LNMeRAW0lut2jEfjEupmTkHZq9NUdx0dsgqPm24Oyizut3EOEK4QjdrT4ezo&#10;GCNPcislNO2C6kkWEY8mruY2wQAM1XyMIevTkJ5XBlW5aZvUsXeEsHg4dPl8ykaUm4+2tBtPpeaj&#10;w3DIaOZh4Z7727DfClhydI7ZflKgW4UmpnYa99NGOXxObDz06kiN+FR36mukepBk2/QlAu99d79h&#10;j4zS+SichFRpiuyySHdz11uO+AG370Y2KCtG6HGzKCfSlR72ocxTDyDLaFOe20ZC4V5PV0G8uTrh&#10;9qiy2HvoznuVimB5cCDvkChnUDFC4Hc219xhpT40Ia7tWgpFLJpIYNPN6ss5V9kCMxQAopmumjaa&#10;+Xg+uP29bMq1twIjNlvJwivmApGdlVlf3R23TwtMhplnBR5JIy4Gr3FQGYngHxgXrbhT4aixMsy3&#10;/LTVVZp6OA6JQNYzH5TPo+6lqhtSuf9L+tfs8M7Xn38vG+L4iar+eCYe8XulUkLKTIiPAF56n3a1&#10;bby/oo2+vRHvTb/yzcLnRE9PLaPt9JaBFYldnDywhfxaTBcBHpYR/POyLhi3JhsX1BCAtxPNz8N1&#10;fIMynUNcpUlNQOBAmEP9Uw0HZ8YQs7arMRa7w2j+hIjdhlAGgw9fn93n8rcchhctSYzbqqlFvSJX&#10;rBF5/YP87JRq4hHghvOquzuI42hxkN+qXFVYKBPUj3uWT8dBieqa0BMrYJCax4eFyJXMz3ltQMJ4&#10;NyC1nf4urO5iIvfxZVssCQ1FtcVp+qLxssrUKvvL2WuO3Ggn5gBMmxabXjXW2MkTxRv9YAVllNEW&#10;GftwWR+WVwYlMSN+QA5WKG096p88tXQNfmuY3e/pZoy3pZ4qtDdLaZBSeeYdP/ubEi3k8g9b6ZjV&#10;vGg7wu8ZXuJ3h92uelPxeZbxA9bM/vVp9hzTfxoV3AtpJ9tiMO4yLdSypzIdlzec8aTrZMS17ktZ&#10;6iI9TiTs8FrKrvR9uHvu3qA3KcysQ4m3l68hsTsqtQLvV2d3T5utkcbxCawqTyTrIZRJhrnz+dLP&#10;PkxGgFjkcuGTv5/9Y7KMf/fMEeIU6OPZjBiJV28V85ghsNGp3r+BN/n3Wb9OEFOEVLQD7JB/LBtG&#10;40eN0OkjmkYjIZBmJ2IBsPPZ34dAraoDe/U1CkN8d6dOkzHKPnN3gBwbClZpOW+cLvWKfeGb7BJS&#10;rWDkGxzfvTmKgwjtdqbbS6EGkbmiu8tf76/utzPdvIn1tzYqP8N2Oqlh9KFc/vsQSGzuwd5N/VGu&#10;XKNwc4J8epRMD4to9LPmm7nLEPmuFKSYXwAKgC7nw/HEgVC59e7X6ZzFyFyrLa5fqDCrJ+ZhDvEz&#10;vPYgviChJjS3o12177UiC8pYo1Ok3ryD4jaAWTLSf92JCnb5Yc5zs1HUa5UvaLFF+5CaM6Lec0E/&#10;7JfJ62YtvuGttd0NhfuoL44KzGhTQoncbME0Xmtnb0/hbObwsdTVeRr5a6CMi/vTKu9n40y2QaBC&#10;8QH2hpAZhzlZx96wX6vWeiQzoo1e2p308fK1tIUY02891y/UQmQGwoKw8Sd8jFjYrrWnh7FceIS3&#10;mcUz01JHE9sZtMP/oAx0iNKv8vZvj3q8vSeNNJycOvd9pXTYdetmeE+0X/IbPscsGSvF7g6Q9tXh&#10;1wDw35iPWI5+DJ7NHScO2Jbeu4xlpZTVe7YUASQo6Zxpto7SzXcLymyTnIyCupmVnaNHFg4N7k3O&#10;Hp/9Zw+46aGw605r012NKSvWLth2X1c88mtu+Fq/MkdBkgYXc1rfUYcpsQqYUXqvLuqvvNJfl92I&#10;oDyk9GupE/JvjEr9wIniqTupDPFn88SRg+x51H0tDsQtCabhkTS+cjOK3wKgiduveyKV6e00s1aS&#10;S29UjHJM+RbcQROhQwvV7cif7GpkReCcqbfOi2Ipk7jthl2GMs5W05R63qvOXPxLJsjvvFzTx5/H&#10;lK8ZR4bN9aBDqU7ETjPu8CZlMf45WLUHZTu+r5uDU8oc5sy40eCCFpG8tOEbtRB0kE7d83x04KgL&#10;26KX8RfKwMqPzQwm8hM9o1O6eC9EntPyccthr0njI/enaI2KS7RuJt2bQZ6+254xB6au0PAr51sA&#10;GC56XyJt8nlyz4G4saJF/tMtFuQKcr6c0Gen0BrO/xREkbRC1wdqHY7uFQ6/Tg9Z35fjg0dOqhr6&#10;yNbDM6OaIuKHWpt2282u+TPQV72xTHkI/oPf7sYQ7nvO2VxrHzDeWKPR+U1nw7BcbK0N+fTGeQjV&#10;gzIjc2s6ZJbbTTavUjQ8Z3/GulPvYKvRa9sz2/pwws7Vwzd6lN/TbxSLi6C8SWnF/2Ylo5hx9TtB&#10;BkdYwy1m6xgS8otGS20RVaybu9MhE6ZjiaW7UEZHE6xWaFfaoA19r0p887Jke83zUifYnFwRIO3l&#10;2yH9bq8tmPiMENJBzDeZ4tMZZybTxN/PjHqG6LYpWRCFVs2/Wjct/S1ZvJtxj7JecQeZYvrXp4Gt&#10;H9nEy0bCaiCtOvPRKGwqGIh3hH7Vlaqv0er7otC+o5gnh6j0OnsLYv3A4NJ6uocwUacjwc0vsT2M&#10;GDUj+I7HT+FTO81cSW626/XCjedE7O/r6Ryeb/ALVXHpYhyap+oPbK8tPu1E557zxUwK7GP+M+Yz&#10;9UBJafe6PnqOUWtwxFzKf26ZHxzoYR3ok/b1Ksep0qDMFsNd/Q4elCIjohrJuUdSUOa2b5bKGWyE&#10;0d6EoZiJ/QFcFi/RU8kuhJRfsUuNcaWDjuGUdyA4TCS+XQIwZY46GGa1KL3Rh/r6zWQffqa63c72&#10;/cFJFwU6kov1BfJNrQ7skvi/Mi2JXK8T9c7b93rHOGVYFWVXBpx75sVuGwg4b6NKDvz5WGo9fpWp&#10;KnwqjA+b6IC2b+Xi51RuI16beKP78ZtWTnkrG45rMq/GnoKMrospjNMPFMosgkWebtSc6W8Ev3nl&#10;Ehg8VkyG3ec0HudvW+vL2YvF6ldXN92zVfhdtVWxPUay+TisvHzQdozE3oU4zZfC8BgF4ZNaDswu&#10;zBsLEbk5IFheIUHhCmWi37Nfe+zQag4VLwpxHNe3nyImojNXHN/GrWGdSWbyu9bBNSDOLaF1mL5o&#10;GexNzoJJIRP2cbTn85+zgv95bBELZWElfnwZsL7M8cHlr2+EIq5NKOMPrzerLuarU6yT4z6Xsjuf&#10;wrZrmGku6GVtcvC2oEakt5b+Q4U6Qs+Kn2wxQ7AboFA89bP2DVsbt/V9t0qbZkl9xTq3InNgXVg3&#10;tle2KN+n1bRQhzKDnp77FsJlBZR92OJog5y4Xt01A6aYiHQtc/Gpbra52WfipDLi7E2JfwpRMfjx&#10;CxqCyY1ynp5ON0tFO/fuvQ30afEoOa9t5KFgAxBOHuN9Izn+lYG9yzObfM66kqTSggHcMPTB4WfE&#10;I01RWzpNe53z1p/350Y2YZkQWLMYbZ07mHu8VC7T/CM+nJNJzbwPuiqHSRLlppryuIrIePZQcpfD&#10;A+cn578+rTs6V9ura0dSFxIazVaFdQ/pHxqENDLYSg1z20u72dkkxuUOfeJ5q9W2QVIvikaq2sSa&#10;XV2LGlWPHexXft2LtkLvWhBZtChgcDQpvzLfm8ft0QWUyV/wgxkM+jKlE1zRP28MxJVow34OplHb&#10;KFTqEMb2esQdChbjC9TtvIbnvZ7mDs2XqHf6ioGpo2jg6VROrdi4At9AdYqdoXsHgDDY/I/W71zA&#10;oMwBuLzxoDaplPV2s1Z9eIg5S1inORrq4ID2w+mDvLJ29PD0Tt6jsrdPp4dlV2l4zHCYCVQEGBG5&#10;boBDRyOny+VeDne5URbFVz2gvLE7Wl9FWQ7KLMSD7WbDlUftjsyv+R5cYrphtE9YgeKJYgH8kRPF&#10;HvS4UttEwFSePglBVEr6dR/3BwtBS3kQUWENgXKSmsIYo2bpab0o/YusLz2pfwpOxtv662yWrIXX&#10;Sa3Wwfqlm8QnXZda402W3dySRuKY9ZukVE9+9/h4OoNM55WU03CeMyDfC80duS6Gvilsfph32+U2&#10;Xo6exEFhT/MvclBsehoKsIoVO8EHyuTCc6xV8ovibAEePhG3K+h2MpT2zEjbY5lCJ2/fE1cWuDqG&#10;WjqlZkbbUwfabUtrzFns+MqMAEBbHI6mFXK7noy8PaS9+VYGoNgaOr4z7/Iknvy1g8c2/esbEPf0&#10;hAyC/m61BVWNP/uIrXw9eXeNwGAbsqJeY3Ckr/je0w/YhfBYBKV6MGHH3brWKPnEEJcepe3tNvzN&#10;/VWldjaBaqH1cuZsOahGE/bvDY2WGCmcAZKilclqRC5PwMpiu9k8PiPnWFphag5ZSz9axvrRVI+t&#10;WH/1o7rJwRG2asaFCzMvDD0zT+kXMoLsC9jxe7H3zbVw+Yx4ucDuU01j83cpLK3N2ii4E58phSgL&#10;jvWz8/2FHwLbQNPrKGXSEuf1C4tazOdO7+24AzTK9SQOWnR2RiOt1XsndOhbLmU+zq+ylF7G6qJp&#10;P6mTNa7YaJF27CCR/24EwAX6FJ3IOYSytmPfI+b6eNyOnKdS4WH9vkbbYanRpFjm+dgh4S3bVQQJ&#10;OLlkxaUgApTDd2mpkAfKkVe8Ovau2kUX+UO7c120hC9XzTfG3g+5/t0IODCD1ubzj3Wq3LFwsRAm&#10;GGvUpTiue/zgtu+ec0Ztkhfm1+IpIBOghY+x8tCE2/6NojtzTysJGq+1yxv+4jWD7efFfuxa1qam&#10;zbtiHCl6Snz/p5K3XwgsYr7m/YckoCLObvKtJbnUTqKnlhrAtvxcfQqRgpWj9SNsqrRMe2wOC12H&#10;ytIjs6ZQ8/ZQGhfQhXiOIdbT0w9vtjcfDYIusV+Q1/cRELl/W/VGxdfPKurv25Xjoj46NYL6/vQ8&#10;RBY6klcRVerm+hwtsAfnPmdUWbz1gyskPwjKJLf+2spvzAGIC5a6Ggoslu5b0JB9WX1viIee7ALE&#10;/qCdp0tCmRRZXFR0vzf1oaFSytjaFx76mbnnqz4SVBqLufUgm/lveTnW8WxtOEc2txKHFsGjlQCl&#10;adluyC/1syGF6n39bg7ugvPcdltROUMs83DLC8wcx/8dvZqH/nJzhYw7TWSE6uWQLvZyyQjrz8u1&#10;v12/zy8LGa9p7c5WLuTQFUL5vlUonyy1t8nqlT0K1dzJurzKwWquVJaYOC1cr8J6Urj00G5WvVyZ&#10;itiaQZn9LRwWgQ4JHXjCPZC9NYT0oKkLV3WfCLe9Tyah1k+jlZDgz9xwlqJ3N+U23O6lx4x9fknh&#10;3voF2xKB9arIO3/qcvF0xGcFwp3lcot7hj/HF7cNZWLDGyGOCMZ6ppUQx9zv4dRZlqEZ6ra/EkOt&#10;GF2YR6b23Xe9s0aYcSngbBPZTuasdnn7FDwkFYbe3d9LunU34CnaTi5A72VXn0tBYDLxNS4c8lDm&#10;dmAPtaVWfkLM049E1pFOQwxkOs4MTqfyZptHc/l9U6mbpDaUm1RubEUuMVA3L3zS2aa6Gp9yE3Tz&#10;wAebKoedOuuc3NuR5ubPnDrfT1hGtvevvx6a1RL+0f4+b65upFRgLa7MYDyWurVEmFdc1Di8qXH7&#10;814jHFErM4Dq7j5eRPa4mxaBGaWaYJhqC1kQ2EjiKKov2xNL72d/K8nJW62vCNxwBxaTUEaZobWC&#10;0F0irSnbO3Vq0TRpyhd3iseCXy+0YcvyPZ6riyYdWwLRHiLklede7y3b/rpEiW2k2eu4P/Vp/LY8&#10;G1Gz5Z2ZbX2PV1/Tprvav2u9NVnNQBlmebC4G7ptqI9U2eHWrO2i9fxSxWDRs9TQkzGD8fH5G+gy&#10;RBES9Vybv2bDEQEgqnCe7bw363mvqyX089B4p0RODJRlJz97xFahz0+CK2ojtJWFMiXKPlgpJbT3&#10;RkwOMTPLDPR3am/qZ7iNF+Qs9dgW16XhyeOGjVHnfD2O5WcKyT2ULZok+DtOWdAys0+ly3CKC3ZJ&#10;fPhZYd5kukCZ0ds2sCKWHqCM8bhaufLosbKwrNb4qbX34pjtLq7s+4SS07FY+QW5x2CW7fCv32hv&#10;7Ah5F8UkC3mnY8e5VwPjfj0dn8f5rjm9LNvyrPwZE9fSyoCEauRF5s4g3fhroGo94zdfyJDJWuOW&#10;qsfez9ptGCfcJUtupLqyvdLevcFoTy5fi3KDuKFXsF+bV5J6lDvHEBvjM8VF+N79mQ7i7579xN9v&#10;AQxtWqE15/sSd+x3bn8N1EK2SROAIZk0dw6lvkDmnRsld+Q7Wzo9GunXvTzFC/yt8Lg5GJfWiak9&#10;jjS0oNDfPBLuYOWCQViqH+8Fb7VYi/VsxWwBP4PHxuo5N/INcugoUEZ/wglnmsfr9TVgz7/28Lch&#10;CzpDOez+l6nvPu1RWLoTmZHSqMRVWKE9aGoIfkgIapt7FNUmedMGrgA0uYuvxpPal9Wvj9yyLwZi&#10;E9z2H81r1P8+a4o6c2H9c/8x5+qW5QzMAvj0jCf2Va/y1O3jvt1IVhcqgYia1tuYdFar13jX7SNg&#10;tvNEYzCo2q51PA6GE+aC8j5+W39UQCIxBePT12KSO8Dy629tlz5O+wcckWbX6aOP2P3oHuMcO7lJ&#10;8gkozrIIe0BWxdd7Ly+s9AlMWGt+GrZN0Co3xphf4lqDZdfoW3eX4OHYXLDjl+c5BxvQZoqfw9uy&#10;7g/+tuoLMwRlgH4wNpkx5IY1W/vbYDFcM436UeSb6vu8r9lL6t7S6LO+zZwm6SCdpLZ++TBEXVEa&#10;9WfmcSofZofQCqhgB8efwYkDfdRA+eLbRWFwPeJrH8qYwiZalO1pPOMrVEJPU4p8TTpfM13PcHxX&#10;c/uaBENUOg82L+qJOoW5yl2fuoTkhRIgFtc/DrQt0ymNWZoN7AH/Xejbi9ne4k/x+jlaEHPS/HWg&#10;zPZYbxmZ3ak+glE5jdEFHLGq3gc0ii0vb4ePb9LbFs1nFA1HzWCUNJPxKWmhu048M5YItizF0p/9&#10;x9zR5XfuuCV/l8GJ9dmOChcYO3Njepr7+ptvkECTvsw0FRAfzH9mbpRvNBvnSS1qrvnh/CrkE8gH&#10;2IUzcx/OM3BKbg9t9jSYlwfim+1OBrGpEcnhu5i/80Yxp4l37A2Qn3l8ZgT+kYUolFXi/7Xq/AAx&#10;e6AzlqKTNPDKzYwsdDPCNp6kK3LZPUDfZVhZcucs8ZEcUzdry1jJdKKVni8r2pT3QTmTXu7LcQb2&#10;vJG5T3HkAxGCy0m/8VS8zvA2bEP8OZTp+9z7qkibo7tFvk8hcU2UfUzn048+rCCf8xjNBe9nZJNz&#10;QxErTXH9eE1CYL1WqsuRF79v+CWJJcD6YUrlXrfBypSxtt12YZ2Zo3Qem5TRT0f5e0Pr5UZnNuhk&#10;BBHnxYPIntdnzFH+cXQmCseCQRS+FqRSiiSkRItCtkIkImSNKO7/n++/AWPrXWbOec7USK/dH7It&#10;bMovcf2i84g1dBsDIC+TKOhLrqBIM3hIyzhHzuG8/1Q2X2geiY3yd/oIQPJdiMvQoZcCmluY5c2f&#10;amgg5g8LXtpGuxo5XHOGEQmETj9q5c599RuQjxX/jvDpfPb+6PRzv1z8xruGaD/QLgYoKnqKZsT6&#10;/aTZcFsymPQBcfNqbfZjjv6uCmL7YMmYHfvvZMNeDM2ClKoy3I/3Qbl/0fDt+fKuuihCD6xCJX2i&#10;i+beP/6ZSescKMAdZ0waIXQRmzAu8wAXo3/6I2Kv8sN1+YBeozy/qG+6W9kM7N2rjEUx9afrLIJz&#10;WUDRNroIulm/obwu6KylKRrbWi93nCbexnu6+fNSF+iRE1Po42LAKN8C/WZXHKGc6603WcLyauPw&#10;q9jjdWdSUGa7ERA6p0TpNzJueYOl/yaFu9ce4UeD3UYYZ5eDr4/Mz+SgMlNWxfhJzC2OLbD20eCk&#10;ysq2qAyRH8ilGLtkh2Zjz3aZb6dzXS2E+nMJbMJzLb/bYMPSPNnTM902E3wgyfBz/B2gliNALzza&#10;LcDXqyQQMhdFbDrur1aDxd2oPiFV9h5a7Ht3H0C6wGY8q6rX62ulLKVsvW+XMqv14Ym90AmiBBQf&#10;3LZNRlIZDSOJELTA07W2qntG+LfYFISj2jLTt+e85xAwtliJ+wPt27PNdkC9R/yvXAFgXA70awQw&#10;6/uLtP+gYZyTWAuuu+MKNEEv1PDSm1xnSCjEK6Jw7a8yr4YOGfbtnBMPydNiHUKZcGTl53m2MDHn&#10;+Rkk1EO6iq1Vaa+PAqPIImTVH2M5R8/clNt+I+feTr9QHY1UR1ttBXpBaVSyGrxa1Mu/dnE2q0tg&#10;U6CXgtA9yPqh0MpvN/yBhDLr/eBcYNbapRmEtmrX+ujDmtrPxmncn9++hVEmAcE1HxWT+Zs7AQpC&#10;k4IT2FSfpcKkY67byScaV2N+N32mv8ORY1gMBdPmnS0AMTbIDdhyf1boQpkLW+TGT6IWwlnHKxZB&#10;kVNbVrb78x3fu3ZM2sD+FT1V/rDAbYXvu347g8uv+mwijzFX7F+1jbi6TNdUQSQsiEVZdztqf3Rc&#10;DNLAOc3K5ZZV6O7+ds/phmDynezvF86fm5FIDqanqXAD7gd4jD7rI3VDqVcGXLxBv1wHBfXr2tge&#10;M+Dy/W7FqLqy3rdF/GtQ85KxtelVT+OmSnlXC7agmRrOaGnq5eEDQpkNF9BdjwXQV8VmFKmjdM4H&#10;bzUKX8vioSPOxF4bduJpAd/5skbWBIi2Get5/XkXyN8CCe/6yy5q1ddia4CazCnMfDejq23KYOgX&#10;0wOh4WRS7f8tNqfhrgW9IO6S9dJyfrbO26i6MdGBURBARyRWiWn30IXYwOuozy8XZ31Ze9BVL2ps&#10;qPv3UhBnG9c7ENhTOORXs10PvKHCzlg9A2WBbuokAeNO7T///poF1fbiXBibV1ygVObUF75C9pT3&#10;+VYtROQmzNG4T0nPqp9ckisuCqvV5qy/kjqRjoYEBE6V7s81ObEeYfy4Ft9i1w6/F6mXec+O2H3z&#10;iRZAMF7Dp3liu5xXPRpwkBTnLy7cppPy1lNOWV5aJG5JehO6vRsunh1lPTDzqtLq6EDp6kpKuwgI&#10;5tAvg3I4mQfleEaG5Gcob62cnQReqcFsHmO5N1xnqy8o43BEBPTbqZwJYFuTxtvZMtoIK2phM5SA&#10;BUIkL/tYB/AaypvEuZaI+CKhOvgA0fGGe3cw+fIJP3ap5JAB5DDRFqs94k8RXxxuxVWzdls2T7O/&#10;o/quCkkrt3Jv3cq1pxZyuOl7PbKF7Qp64hbpVyZfBoKF0zXbPv/2zYKUgwyLQoWua0PAZKIQG767&#10;LrglWrHvweMC7Pyns52i5XturNsCem/KyTu9QxlvEebM+2aG7012dTgBK6FSvZg9j0QzPZLOHjlT&#10;Vq2kwbEXPjjaFU0ux2XRRMf1qe5ue41T73OiGcc+35HI1UZDq+vd1aXCgmE2KPWTo/Sc/hIo07oF&#10;qo+s5ZmoqRHfqF6/FRxyIva9UrLjg2moJ1bXzm6yjehgJ+vHY7UYg+Ki/a5qTLm4eyGYhh5LdBCu&#10;zs3c2zZ6MfHuDdatz36CvnLlzzjfCZtQhvsQHfGWfhCq39cHaI3u4vh5/9iqlNb40XSlpFZlnu12&#10;0N83a9W+iJQ5L+93ZWQkQRz2bnm/8WY7jcyMPVI4vXP2U9J9LVo93S6X37V4OlG43t8Vt06yICHS&#10;hd2zlo5yVnPSoFqkdwUb2ONQXWTqiYfKRrmy5biik9i1XZwWTnbunJ2SjPihO2TzMAs1nLXnzCub&#10;5NdXSAI0C0V9z0WFSW+2V9uHyd+aZhWX51VRc487h7waZRrRLW0WeEqqF6i0Xlq17GQuvK/aVTiL&#10;/LW5h/Tpry4Y8nzOZiYsab4uFRP7PP1IHfrYcNZFNoN+t04U/bl9y4Hu7VoyS3+f5sEkMEra/9BL&#10;YV7umdkSuXbvHVxw25gp1wwiGkD2Ex+/B6VopMuuLNFqwQ2y7O826fXJ5fSxvGDv0rAymqn0zz2U&#10;VxrXoH4KRCvR5TdrGWf8b0wEnAedqbufY7B6j6XsDTaQ3ifOZHfNUvq96MtAGJ7OWnX7hA7x7wRL&#10;FTsGsi2cDNfj7EPIR8/P5kGZfdqnslFA/hpwOr23OpiZIoF37Wmzu7AKoMwFyQnwfPAxPGBFSCv5&#10;AqJc1R8rBuNDNxzOLInnS/XyUCvy+a8DEWP73PlT5pcdDgEMUQK/rIhQ0rPf54DuI3QkZsY9rDgb&#10;d5QjnarQkuBGXyhTAC5x4dInI3n6Th8v0C8RyBVHTll1yGfMfVbK6LqnNdVVj1CvrUd0nkzpVnQ+&#10;OQhdUDefDQGLMuXxtWUJAt6WvYc16c0psD0/vfLdSbrXCVzloEz1t8Zxoa4XuJqD1lwFcejG7NBq&#10;1ObF26DtGDXqOltkKl3tLiC587mzaWXb127CtIvTWIcZG6seBoza7GGb2379BFW2AWZ3y5l8e05n&#10;++1V2W3099uMTk2pchm9+u6kPZWKhVc2JM+Ux6j15yW1Ik/P3Rg1Ae1A/8caNTW9/5artMpvbvOd&#10;uf3msVP9or+b0nUcdtHuz3IbK6aq5htJtxDuK3r/2QCCGJS5ivkyTwYovJHKHbLN5A8cKXXn6Vfd&#10;77OzS4ZVt236g/jodH+fNdHNwhsUBu4kpaFFVIrKPpHb3q9EY/42T2244FsGbPE5eJxvo+yYmVal&#10;c/XvcKt9no/rkaowm6BFTJoYwV9gaHrGgJxu9pRxO4MH/Vm17KOZTXiWa/hICy8ttavJBvp2/ELm&#10;Viqx2FA3E9PQocGn4cUXzRp8rQgGJkBP+j2BsaBMZOFKCQ9HoXYK+5NebbLrntuzIdEQr2NUX9ta&#10;/GAPxcvsNnNujMm3G9mV1eIqwW98enNImuX0we+8h3DgIQcZyYuRUsHasOhLjw1c2/hDEsct6u+3&#10;iSFhodF+AaWYuq99u5o7ZD65MszgHbv0Km23N2Z9957vQ1HMc06lbTrg6n6Tx9/5tzEStbd2m1LU&#10;2KvjJgnDm4zbfvYeEEfnSOOKr+W2In9D/ibsg6p2rMZfhxIiclTPGO1aSxyd+92+x8qwIL/x3OA+&#10;jmf9xo8bhqL7KKIQqUGW++n66TCjC+h+s/dSvyCRIC0fQNY8Myg3wBT49E71e22kBmGh24Eyt2yu&#10;NJ2J9v52H6oXjbqsqKx40QZMP9/ReXqe75Q62ctgONO7u/lVC+7YpSpbYXAt7AgQ3Tyc/dMZ/Ga7&#10;DAL8iDVEwF6gnbcHtsp1MWpjC11ODATKTJ4EcOLe1jVleg+FixsJ3otdqQhIL2WH12avfnfl7STY&#10;pbv3eT2PRIum3N/4BT/FnklGHLXWnWvGtZ1sl1xfpOUrLR8TIerG1xc3+0IIHJgQ/m7S7awRqtqu&#10;8hxsgLpBhOs1XmPXEmRvp8lOjYPtoeN2h+GSqZryQDCKlXq7nSu/p9b1EuHt6S2zRBvCKKq7TrGR&#10;aRmRzX7BYrVFVqfuNpuHFX1w+ZNaIT5EtZv2djKfoJk6WdgIFui20dPqU+l29Xb/bkkC7KMmgAUN&#10;HvArY+XI83J6cqRE6rZvo2OvJ5nAq6UfGXatI1i+mF1MwCrYBLZTUoP4hJ/996X184dlCzlt0w+G&#10;/agC8fuN1MZbIM/Pdbo863rSOh9eaKNT4P0trRSXJx/zDe1YXginF3GYKNg5/OOunjCs/bgoYmUx&#10;aDmlgRtLGQmYLpVgYUt1KJMF47JkdnrNU1IXCnfo11OUc/cHyWzAikn5obfrHyoddC55JE8f8Ru8&#10;P9Pf5qvFvM5fq7IZTVJ7arflqrlW7TTLKN5zMlx6vANtR/2DYO7t8/fcbKnLApmAhvmQMNDwyd1J&#10;SEs/ZEdHUTZ0lOmHvb06kri6kXtOitUHc1kAzRX9zHXqfg0H1dchRKfuqihYucf5VFg2+YTkN8gk&#10;qnB6eime+bpN/W3SNYzn5BV2bD8me0dqC+Caa13mH6Q7BGna+FBfiUAK+n2N513de6O67jK31fgU&#10;yvulZG2nHFK5oEmm23CgtTjd+mMSN6GZv2spunA2ut4XhtVxFsocUPveOba2J3yBZu73XYE5bjM0&#10;4YgkBLIkHH3/EOwUTqiw1W3qrXQKHYf40M1j7PH85l+cIpTUuHaKrHZM9Y/Tue2eU19eWEV0c7og&#10;nVMx3DIilNlrhzmEx3XO+5pbLIrqQtsc+AmwfHcdfP3hwQrcasF87XrJyeynnLqkw87bkzpaYnFD&#10;PjmnXXVQc+UqDZiQc9hq9ZBaUV20yUojnhKamtwboGmGMk2imxZtQl+HVmK8wszCupDckMbQEgwq&#10;3SihatlOO4KGuni6vVGLeb287PU7EfDMALjT77YbMq/ZrBAoYn9sr53rdbN/ZHaHObqYCtb5/Aan&#10;4N+NAOcu+Qy5JX85Fo7fE3wY7438xrM6opRZpJdUOAF3fYgDBHPDlqq7Qzmv5B11zluOctaVjBFV&#10;Cr8cZ0+3DwRRhO9pyYMK+YK5aQYLsnwOx5fI3/zmQJGMb7ZYfhmkcf10huyxCKnWU2BSnNQfQWCr&#10;3GzQzw5OGgRSekE6b0NMVLp7A273cr6c9u+hcWav7whMdapP6P1uBR11iRdunorbHZE+63v7ry9Q&#10;uwcZzKlb/gA0BCDHw0TmuEjeE4dPDlpVk6Xzu30y2VpY3VXO88N0Vx0OVvLJLi5qPGqP73wF1EU3&#10;tZLN1Yxi7BLQWjBvnCJ9MileeT94FDAeUIY8r89Kwbe7CZBARAZRjdH3PG4OUEbpVmdGD0JGx195&#10;cqwqVEJfvny94YEALgRSSQvZzBlBu9Yudcz/uVPA9q6i9Vo3HuMd/caeg8H0LlwVdv53xb3MpOqy&#10;Li+eP2ygIKO0geOYA4cdacFeve4CCOQWO5rAxxPXF7kg6eZpPsEyoOzP55zCViFbL+T1ZSSMgryY&#10;XoyYWnKyotaNX/siZj2UhTneSVBmQXNsqp0773ah6lVaUZs8d0uH9flADFySf04cmT4cG3d7ehRm&#10;xsnfmINZ2IYuhKHPogf5qp64WVulWPmI3txcFlnBEkdCHvtwzpKkNTE3YBd+QBnmxMFocm29UC+k&#10;d6b/CQ0IZ9ch3iv3cIj6nrtTxU4y9GtvctnglvVDXu59H4MocScaI9GGSH/M7Fk4pTcRW+QNt0PY&#10;vNSosbiXQcsPuVmc9XZQZnrfK19uW/n9TL4eA2u8TjocDnhQAOkNt4F6Qn7D0aKhFcd0dtmzemly&#10;b6buLC6lNW0Tpp3DQfzNNdTHm4tg89gE0FJONAyv3DpTrFx+Yd/G+wplaE9TR9h5v8RHk954eSEP&#10;lS0alTr1fDduSXCdJgEj0zb11fN0xfdL0F7qLysZCCEyPlfLurYGn2T+vBVd1BuUT23bVtwmG+3m&#10;grSLRj0VycrUBsq4yYocZE9LaYuS90ZEiEMQJd8a74gi5n6rWq7aBfVNjftZl+3xZet7aHfkZ78S&#10;9jP7lleNy+vSnbH7ketzjfHI3ppMRFDYSa/3Zoyd0n1a4Zm/MgUsuRyxvBJU5/32awQylzw7+Sli&#10;bjPm8uTMxKSU6GGsD9ko/o3PkINcPHvL1azcphRFUTeKu5oDZvbVTUm1tbnuqVSq5Lu3wzA4NGoD&#10;9j7TmSKUebxsSBk1a7i8um7jhEzt2WxojwGhEgD3v7MrNi/jbI/7Qd7b8TBt93pvsbph9nLl0JRK&#10;uSSzzmyal8uqtOtdpymIyzZ8Ja25F0HIUWK12vibAv89N0AGvwzdDs50OsFtoU2YSBxIljOd3jx+&#10;eKpQ8/c+ZrSJLRJCjVgLjhI1f/n4y+klgj01d43PNQMcI1/72UkpG5/r1YyNlnokEHYXp/L9O6Mj&#10;4gRlii00KiysWLAq5rLTAqCw+wvejX6xMyr2TpUoWynS32lxsyi+5nTh6G9t60uPKp53MWImgcyj&#10;EjstFS3yODgJhiSAwyddetXMfKKWjBrEoN1rSQhlzmhIAS/AjUVbGBQuIegmhDzsPT9FkO+1XJzh&#10;mFzNrJc/9VWlDQezQI0T1zC3necnwj7SUjk2P7BelKNk09ANXHpDWixhfSYnT1dqWAYFV95fGb64&#10;OazVGj6bcTGe3s7LQk658I+TJ2wLNWCKh9d943d/DOOFQ1Qmq5actX21UohcM9ek1XtTHPfoSf4o&#10;bGTfldGC+2q69fLee4nhq7M61CFFwNKgDM7rPTdYtUiwOy6679w5jdp6K8rVj6K6Lz+GlWc4LU5S&#10;YX2Z9xuejFPS8n1uoEX3ojW2qnLUut5lAv83xS1gdflwmNCmtWeEnGLLtfvkBs/am4Ay0hRf7hvi&#10;qzEueKDOeN9fF0WZdbt9uo49iDlCUqHiDy69pXSIdiXzpYLtd7oXOxvi8BXLfoe6gf6jsCb9yGnP&#10;x36JuCw98ZpZueF8DlCD0tLLrqDM/HV422ehIiT0HlWxd5nEPPPduh3ozadEO786me1u28Mld6jJ&#10;y03x/loJNyI4BGiTYcg3AzkYgdWDFKHfdWE1ut7Ns72O09yX8bSaXe6+pfHhG0EZTMxC9uuUEp9e&#10;jTn0LQw0ZeemKt9qNfMDjmkHaXP3LBUsGyJ1z9uxhrnAK7Lvu6u/jEJA1Y7RzLXw+tx2GyVHWyXy&#10;ZNlgVxnunwwTsbWVyzJ/R/VSZh1d5JVV3fipbCi57qMVj2wXnCRHldP4fkOguhWpOWini3sCaAzq&#10;XIUsERTk+tZN4GR8OuOBtCvICHUogme8UqQ+aOs0PT3SSW/rr3jqQH+gzAbvWRxz2c92yz39Vc/H&#10;FsulORasSdvHLzKvIGgZFi40p/fLWAG+QRQ4pRu7XiLIb2zNOg5p0Ue+WhEmAfVqHHcZNZycW/ND&#10;AmPhKa7W6EPb+1N0qSvDLJXOWfhC+ONzalwXLDZaC9IQixVsCH/vx6j9vM7AY/emTZG4hK8k3P1g&#10;8BlpupG8EotbfyKcgGDvqp4ZLSEKTDk3e+ta8bb7+KwhX4zO38UDFvbpDCVcbCAQSJZYq2XzHjXL&#10;xdPVqPXXuwfx2tzJyO83Zt8+pvRfj13zC3/r4hz4QM8W59f1sTiH7SxHtnddy3ZW3nw0ZO+L45hY&#10;Euaw9sHuLJQxcsdDJXpGEccKR4uBm8pvpn+bFFHpY+X2QMT778XEdStIvWDH2U58Oj/avortmiSc&#10;uW+rpSA1k0SvAG1sizXnbO6gSRUv7I6zvsJ84pG4HyEolCk67HMIa+V8db5Yj8aEB1iReWpOyMHF&#10;7e2V22N6fmZZ/31Jv+nqZcH/63R5jmsxHz0nmb79LjTiTWFkZUV2s27q27YjP1KDagmvXBA7uOEN&#10;2tu/f5oBQsGMPjxDUAayXW8Z+QY2iuSH90a9Yal5klVeC1rHQsfrmgv7ErPB6HRdJHjtl7uN4sKI&#10;oYVKPNrvI0+URnaFH77Sbn1txMcDEuK2nLu0l8u/I8dai5xaP76pVf8ZpyVLu5wSxc4MIBkyg/Dk&#10;e/FrYnQ7qFv7iSqjS3vjbH/BOeYFqlwdpKDXn0Bea1WNCvvRSv6+Pk1L25E+ILyRnBkS89o42Pxd&#10;o+oDsspG/G94o7a13kvZd5iMN7UXoQR79FeIuffd1tHBRifNAloOtyJZnvfTCOLbCFk+bvm1W2SO&#10;dpiLxs226LiNBsQMlL1c5ix3SgG5NvPZbhXKyPqWQwBvJFcBvwOQpotpHDrB6CFD1nFzPx/BAyFE&#10;EVAb39+jRz324MvIrXlfaB9Aw9chogQiNRY+hasKZj0JH8n9Zjl5nwLigDqwzxq47BvfvzLFkltj&#10;PGrdAl1bFHvtZ+y0v2M9aFHG4itXF+W1YAZ3XFPL2Z0yvp8bcfWx4Xs06eykm4yYTm15ISZ2D+Jh&#10;3+JU0D70Yh2clV5HyF5QPXPWTQHKNGr4MJOTayfwb8uNvEkVk7towLJD+GNt05luN8Mut9d2NHBf&#10;2Yta1oliJRFmRWnUZm44WMHGTmXMMgHTKQcIkiiLgpSeBL6irxf9UaNMjUPlr59GX+nJkYtayjRy&#10;HtvmTTt+xOQFjszpAnlNDMaJ8MZSXWWC4lu2Xh1I/B2UbccKTfx0c+ufj3OdP47LEFZaYlWO5isY&#10;06E21/Qsu1og2mRZOpp/p85m5ZGRgvyj3OP5h/Hu8OKJzLwcml7pzGoWz/e+35/Gx2utQp1KOpYM&#10;V7mAprQTW/HIErkJoZX5yCFSsCxkiC4nfgdBMRDPMdXKzobgaOq2quTfNaotGaYaVoR8Hk+YprkJ&#10;p32XQpMHt/N3ytsDWP8c0eb6jVuOahoIRUc9revWqAa8bi1T/sy/D1aQsqGF35EN3SswNFgunhKc&#10;gNZ5arHbFFGGmUCZA1Lf8it0aGb1sPy9jtOU+b3jcg9H2nBb1hNvUQvk9gbBFOUp6UuysVF/X57p&#10;Sw0t1fXbZ6n72odp0Vw9uwwcpzjdPx/pA2Ix5gmtAFONXTM8lDGWn98ombbROPDAFDYhsWhXATfY&#10;VpCeaW32yGR8rCF+j6P+NL8pzCokctOMh358u+US6hulc21/3cUBQK4fRY4eiXhk19Tg/Zgu3Fwq&#10;XHtJwtyhDJqzx6eV15z4LX+8e76v993wOp3ZTb7lZ8v3+c4wzS8nPYxR9u4UiCvHoGMUWeIIu1+G&#10;9/HMgOlBV2yHM39hZay1kX2Y7nCaIQ85773aE+N7Z5KDMqU5dIC4r7d93fY8WcLlQtp/YeXVk2wJ&#10;lTVyLLdrlceUnc+bCdXXmZio7p1x0jL8PX3oInvmdKbGA2f6IWgYkl5nMpHbiaIyn00PwtSPPxXK&#10;1f+O6i96YHKugotCMFZ5flRn4tKrGlPKbLsplpcuZdzno8uz4YDItVvv0MfJ0fyYE7/fTeNlmoGH&#10;Bi4S+FzRFKsEHQpj0vFujDzu9t9PZz18CKPD829bY9cxuUebn1DFIBLr4I8byCJae12uZX6q19Wv&#10;6SjzAOCDjofrNXhICg+5VA4G+nC/EY1e53cbV+YQJbhBskDbxsGp80S0yZx4Sz5XIWq9eM1Wj1Am&#10;ixO4oNIU7yoDulBdKLWJewnb71zg6Qxb+iQxwKvbCql02iwHrjHCpDremJh/vKHVmeG/wgUynL2W&#10;VnAr6HTAFCvFNVXfLm7k0i59I8WTGtyfHjo4EWuI5DybH3yZsOtaXEDu2V8p+KAMoZ+Lfj4x98bY&#10;xuXiq5WfNT2yzpTRtrWd1CNXzvgbYywWjl65XjYg7kaxRmE4QdUmff0Zyx4qK+NFYSZDmVXi0JXd&#10;ptFrFtmHVytS+s7I8Xk7tBAqf4hvrbHYp+CoO6DqE6a+QlrLYDS4BTN7Orj3au3MBEve5xBLnshM&#10;SsU7sH3XlYnQVeHVdgJ+Vxx/n0KZaLXyktfxLhiINvgMGusxergsZ4XGlVDz6vrmZtOY2WjHeUr/&#10;gglXTbV97lcBhX/7NCpEk7dS4t5BE39KPpYdNA1tNpHBi6k/+UXz4Vr1V89V/oZewobJD9YP28s0&#10;qunGbxksO5zAAj8mGx7cH32JrWxxqTl+vf9xdCbqxoJRFL6WZEiGRESKDBVFlBIZSooGMt//v89/&#10;Aefs5xz52t/ea72r29gP047bu89hY9ergg0k28ulFmAyondW/ACcnuIlx4h+KhjvRpG6o/WIhHBr&#10;l4MyhdOubqkFdfNIFzRzZWnld131VSRuPfigPGSrc83tKYPKZhaCQMNy096UbJR30o+7VGFFXmgm&#10;fkZEO3YNGr8izppa6YWCpeTFZQ+5USbU03r2AmWKj2we9ObcXQjDhNfY9WrU2PPNTPVcfj6AaXxh&#10;fn5vsOZn641ryYVLpb38NZrzE6AxZg0q4ltZB+Z1sbHRdI30Wn2p98VMSKq18HPOr5Wmb8f820Zl&#10;ntuxmimsFpuMF7/KygaysgT6fWIXYLtD0aGfm46+p7uJrjF+s/rYbwgPCc3KMogrGcd/xnINUxZV&#10;Qrm8QKqiCtQ2McZe7seWHg0Ytf/KjUP577CRcrmtndS+qdT40rfasJYC108jgQJmoo4iC5/6OU6W&#10;bqoN3eRhbEaLbrN7mP74ZaLIgEc2J8vzJUdaqnoozNfZxs4b5DM3NgLl+oifpE85jIO/+03Cerfa&#10;eXdL7+YsyTeOFDnstqte7lI628fnYA/6T41Wm0apqd+T0fE0gOgCrrpCqVFLsikXPbJVaJviuj+x&#10;E6cos6PC25Bf8WJts0a5Ac3nTf97oK0msLHnVbXW9tvkZQncTr7Ioo/JLYAR0KDVeZnr5vP9/UbF&#10;riYURE1KM95h0X60ASyufrYkURtuG7aZBU6ghol0S1+Yv5dqvcJiQatrrWltTP+VOSu/Z3mbz/HZ&#10;1p2J8FnxxXZbIAd6wG7iXdXtjjaQpuBXLD4krT7Djd7nArGvVc9YrqmEX5+j9W66sjY5pC71k/fW&#10;YB+psWhjyc/NjCZBe/faDf7+aetxrfVpua9xy1HK/Qqerpr4ffVUxHc54tGSRedm2aRadDJuB1Zp&#10;jwHhdSFbqOVUJ9trf1S6rpH7FEhCan1YQs9lE9Q6a8Saj4xbzSiuz7FKx3seyhj+Elve4zIJmRrN&#10;4+wx3BfPIiK8cfX48bcz1ADgJLrOZzv39fVYn65bZoIqXyzsV8anx0qzAwxpvuvRpKXI6bpPBAvZ&#10;s/Nsu65UTuhdHtKne7UIZTrr0ophlTgbDp1f+dMf4rCS/3EL3JltC9s+nTzBeULdySQjXL9D//eO&#10;0D0IW6SCkgnQVu0RwFowGddABnnQPzhfe41fGYfGNJkr5/ZbKmDu7xWU0b9qSKFf5FWMSvDb6U+B&#10;4a9SIy0f6hnxa8Ut5FGCd2NvVT38pgunGCbUfbPvh1cq/1oe6ekxM5LH6vyAHCZZZ4mlnqnbRXs/&#10;COvl1jKLtD9L529mg915bhlioQDJz/XtLlNZfS7L1GaqyE+Y27tpZ1M/tKrmYQBYs85lvOl3l7v6&#10;yHvDIoOhO+cIndJ8YaEusaNY7Xyu9erp7JzoElfCs79AKODDktKEModHf9BcHeC63gZW8zCep9tz&#10;tkHWZpctWO1qdP6hmTuHerdNR96NvWFuOI6b72m5VTF+B5iOMGu3wEbdcD3a6aJIZsB2971Vd1t3&#10;OYxIvLPGiPJfq86925OqaBVG1BoYMD4lJGVCcG90r+rl3WEDPhexraP1W2WxWywyu1HzBf30khMu&#10;mO52T6ETsSKj747t1YFaQ36O+Ar1wLLe+b4l8Mvl+gaunL8XQU3Y3DEby+zT3eJzIHNizhCYj+vM&#10;fAsPsGcgn2XJ7NyNZ3vGasbDPb+Z9nLay99c5dhYMygNiUJjPb/oxR3J+CzoqBydD6uVdgcclnlD&#10;S14tUKGMlQN9XP6gMm16xL4H5pdY4YIdWuUdGBbFK1vayUwFdHPlJX+Tu7coaeAlzoDZtKu9cw+h&#10;3z8wlS+Vn1pjJd6mO6eJ3uZhUj310ajl8cK9NDHPUIa5y3dr+9iV7HpMlnEgNOrzbrsUK3dSlKxu&#10;9RpBqMe6zQkb7lU8Y/YyaLfC6TVicMzBF+B+3oefzkAzj7XFQyz34p55ude4MzaA1c5EKprfY++v&#10;TxPtStPOiVmBTt8I8u2S1THgpWsKXl0ka6b/6r1fo77eEynXIcIyXyunLwJfHXr+/nAFj+nIXfZW&#10;yGuDilqluOZhTro4n0aXUxLl2HWlvdaL9O1vUyg87X2+yG4P2LE6xysEpyxUKth+TFA0POuLWW77&#10;mSLHT+y0P8lvMZjgQdZvrKCrdi432LliGBMc0Yk+47yLc7PJfckVuoU44g+bN/EOvMuv3v1BmaPH&#10;eoXV4GnR5S8oSyrwDnk9u1uZ3L+0NiUUe7WUQRg0//KNnJWfMtOpJ3m0y2lm61rNIyCW+yHBYC/1&#10;moHD6MXa/u2PBo1LKT/BovHEmlq6I0CZRj+iMI8VwnN1vZolrW9cs2me3Ibka9YB51vP9omg1D+P&#10;I2TRbnFm2LSwydJEXiOitzhHGNxKnrLW5W+1ebW/zb1ghRHEG2Wgh0BBA3NBc7x4Q5kbpW+w+kiy&#10;0sE36AY2BPF8ZN/8NkZ0h11fjQiCjU9CIw50iA2IYNBbwM/mA/qTcf4jX/UylVlncQSGkOcnVXiH&#10;sL/2OqOS9NNyNK6U8w04vP7ONNjnHGI/H7xcICNHeQjI+V06S253EZNy1AiRJWu26JNryAcPoemf&#10;1cuW1xbuHiaZE+KfUyca9GAqNmc9Tiy7K7tX181hp0Vccxtq2O3pDO1Jf7NOJCtdxFKG2Xn9VsPP&#10;WjsyuigrIMGrj3r72w0KCX15b9KhV3tIOBHWYN6UjlY7KVO+fk12gC473XHuI1xs3ejEF3TbE3h5&#10;BdQ2YVQdiOmsPZZzf1fcFTW/a2PDMsM0XDS4DkSkwkfdf9cWcV28DnO58i8jxnUvJLGGQXRr6jcZ&#10;oEVvrXa3Q2UOo0fyt+zCrskZnTa87R9Wn3q79ylQeAZoMZZPYLXdXw+9DTOq8O6JXi7q5Yb+WLrP&#10;Asmsip/dscQVXBItPpvq4vWjG+o9U8S1Vu+mjqnpVIIg26gM9LHTuBgOMmAwSOTnyNtPjvNOdTdU&#10;V0DpeE4du/lro1AG5l3F0dFqKU8G0CxOcUgN59kZPtiI5WLI60SnXto8cMMf9Ihufdb+hXJbie9g&#10;2J8BEBhXcxc2c0MJ7UMtwvbtI1HHyd2xr7r5Gx9eov5Nu/3B39vTXoawEWF/xz36uZRblI5cy6Bl&#10;CJyhwuET4UR+lfOwzcYWyeY7QFvdIDUhMzWKM5PEuNvadPVtdOG83OLtRqoSaahVgbQzPbdoWuNu&#10;gIgOaf2d0HwnsbPQ6zlkPYR4TO7TzU19pFU25HHzPqpKan09YOdik7iELSs1T82yYe2K7Djuzyvj&#10;0n4bqS0qq2Tv6QatTrqblI4TQziABDejQIrfhk7ozd90EOjeRj+aRPzHJ2uGt/m+PvOrpMQEHeXy&#10;VySc5D1/4vXDnVa8QEcyoKvtS0cme6jjHE9UKzvhZrkJ3LAHiyuaWUw4tx6XLkZJ2PvyDNkPn+Vh&#10;4+97Qx+6n9VDfMf1/X4LeOjDAUIBNZKKgJId9tIE7WyXA26Vyby9NX8/g1zrtbJHcWqo5wvbiPJx&#10;katFqIc61llge8m6QzZDjB1PC6k9iJuqj5x7MpTZ5FsS6U6VlqMV5EbHHzVbOtClyc6gNHugoNhn&#10;QuZLrZ3zUB+dm2aVbTyabb/E7U171i17dJdHSoFBVC+796G9ZaTbx51g6JSD0Y1zBTg5mxv+PQIQ&#10;hjmJrcLZm7yGKi10ISm5w5YgugESNapuJ3rdicIIkoNLav6b6+KFay+ylS8wD3bsIi6lpUn204xW&#10;yrXSSPrVyCObqyv1c3q/ts3AVu4XL0r7I5Sp7xQ73Qy6J4V5qlI8+AzL+DsA53ugWWfeQ0eDyUgR&#10;l1NDKz+JSFykyBg8RjBQYeaR8ivzfOF19gBbsjtPnDn3cA5o3JtZ6Zgfc6+fwlx/Be+vgULGI4L3&#10;TxoOMs7HXNrSu6C0vMWZmJMAXUw8zf4YO3f2z7hbk3XnvbVOF2AYWMpYB6k4/5D3Tv4DzMSiId7F&#10;HTew0uGH/2XPeGJ01oISVTa3499nUwCB16euOzUhWkafufNcTDY7RU0ttTraFlNV2x8GB7onbYHs&#10;9LY3U9IWwq96Wm8ku+6/z+Im17uQqVeyfJmFC9TYqq17emYovd+bODd1vYes/N09PW5vdCeq0iMG&#10;NiyOELf8ZjUhZ7YPlJeJLe67ekeeve9VWHRShwgaZFVyB5/m/nRM4MTeWbdEkPJm+WUzFcXulbyE&#10;4LXvKPUKCyvD7yrWNf4fZM/XK9VhKZgya6dQVpSs+Ftr3ZDoOGTjNzw7z8DsMLNl5J6Usw+EVVOL&#10;/Zd9W9btANkmDF1j8nuVtvK3tuEOpfsL67wCtOSUEJ69Ti48xWuW9fekjYDuYpLf29cZoL7D3Csl&#10;89tC/dPT6ff0+SwDJH1LkT+tfT4yYC/2RAAN/cPiog9sW3Q6uqP5raxlG9zywokVSGR9/PJEVr5D&#10;zvb16nkzGSx7f3qB6/qX+2a3t6R+mDGj+ppi5XmF1roHkuaxfqmqNB4Tl7A621yHP0MEFB2JfUET&#10;bzBrevtp8EBHsnacnbrP3H5Y7V5OhVxPE8wPDorbz4Nr4hLEb0CZE4eCzKQn4PkO3tVvkwd8d/BX&#10;95jxfxJA6ty+9l3mi3JGz8zdMWYf9tSh0oShy/T84OfOXi0gI+XBH0oO4Cf8ZYtfGkKPg63pCTAP&#10;RP1QbR2t0d8jkFrIvZ1m2EoS2fSKNcfDwymf3VemcrN5xaX3Nc3n+o/RframXs74FKDHe/vsERP/&#10;uTr9qrahJsW3oDhHnMb9KvCYlXLRKNh95MaDIX5Bn2bZHZTZnsB28vzGvjgrOhIFzPS9f2qtTOMk&#10;6VXK6PPi4lVlDfB2bjiIt0QyaCxdIc0vQ2j5Ko51RnhePINxouJgWXmkScGB6UbboalG+2zQABdp&#10;sF9CmfJpXavbu1PDVzeBgxEPstXIHGofmWQfX0jIaesu/XQ5idzHl1fdh8ehSnSJafXyqUQRCLRT&#10;TKoYnNr0h/4c2Boe/SSCB8Mvv2ZSfHUSoAWjEZTh1hn+1h1xP0hyVyhmRSCv4e0sV/NEcsEH9RVE&#10;uxWvPKO0iqaIGlcDPV05af7pXGZ4sSuxC7OSqkVPJNiMH57PsFNEtyd81wZ2tb6WDy0rIcm/Pk1v&#10;6HuZPR+EaXTvn6qbUWho1bxM9VtuMWk15V6sbjrTRlaJfhApmJE9xKiMRMmd6+Kkvglq1PAsTKic&#10;YYCBkblAg76uPFpLOTpeDJmS7zhsl/+uUXB7QncDp2nch9fkWanTYzBo73+Q91QTgNC44aQNkDvi&#10;uzKb9qvtJp6tCM/vaWMcv8YcDClgxp3ESgUGHAA5KYwNZAshQAVk4CFXx27AwFyOdQPKdFRREiK2&#10;fYrReSM4bmPwcEB+kFPEnXb5nXG1WjX/7rvXymtIhENWbeSKQpi+9nE3UZDjcRXq01230ZsuzNQF&#10;Of5omT+fQgFBPxUtayrHsjdHQyiDtfEsDu0G3ntyR+kZocWP7H4+CQr6Velb3JtP8Fka3FZhEjfT&#10;OgwH/YMy/Tw83ReH/I1Ri7e6er4CDTuJ9uOxkV90e1St2K5Q9uw9+nXlb0KYUIZpgw31IN3s235i&#10;gXcEPP5j455XthDitXyQzVzirxmmbCl54dEDz8qvO4lh+EIawe+OuYOZDrs0pT9W64t6O5kqV6v8&#10;8Ily1w6D4Ai+1uYjS0ygDFEbFyiG9Vj9fm+/FPkEYhod9n+dBrbaxExzuztlSAJxG3z9tmkz0R2r&#10;7puuJYJMOH7s/YhzMqfPAsLQePktFllmAzt0vRZx7yCXUcfkoD7OzqBM2/hyuOkaVmSrthCXIfw6&#10;gyUrIxPkuePNQ4qKo/Yz7Xcl0fwUsrk/B13Zn1OKdcMjR8hik2fEnMbN96Txxu/vivZemHGRvbLW&#10;ZEz5usjtnDKUQaXccL4NTqTgfkMbsEIzTRqxpxuZaEbOXt0PCAp633nVNCsirwDdxyxVD5MRs8ZW&#10;04WHdZ7L8CNkV1MGl9XhArPqOfo7IWATv/R+1zgq/sXqQRlSrp/TbYgOBNNDK3S/unkAqd2x+3FZ&#10;zpSV5G25I2LV+AY/Cys2opy9eVjb1Rj5AiPD2GDhnMcsJT7RzVZl2+sImbWWPJq36QyrluNjVW+w&#10;RuPvrxlbK/ntvAjMq/kkaPPd7YGEgL0jTATUdba3LU2q3Gw/iY1TLh9vQFwBtEAfC6MpKrJ4DMdL&#10;est0JYQNDGsBm7FF8/AGNOVgHHvhWJVQXnr3/r43afE6Zp4fdUaGtBi0SeFqzh95LVc/tDeEbtU9&#10;69oguACVfLG3rt9YQdwiEvpLkoKeC/ZZAcQHv3tLL5SL+1O6sh7d5kuPxUxl/70ZQRMpTDfe3/gh&#10;ryefDkJ4bU28HEbKYLYouXLSPZ7j43z85F/UuZf7JZZQ+TIlS/vM4BnQAEvYK7o5giwhV0COzajM&#10;Ra2wn+bFCF+wjs1+ewq1xycdYqtTyitoQhkg0Lzu42jUIC59OaOojFXYZ5sdfzla9VtUoVIekc6o&#10;w9uzTjbR5vjyTT1gXwmenveYZY+JK3KbrZOqin3OGTQy+/btz2CygKyrz5Ggbk90d8DnUOY00WIF&#10;H4xVZzRBFm94rq7bQ+crfJWMsG+s6hdsm7sZpMYri4w+LvaDL5UBfWWzqTLbzFN7pusNnJ0HlvD7&#10;SveskNjjCeFBfQKOnd59IBhzck9CmWGubx0BfcwXjwjwjYVkLDpaGzVZ+rZXe4EobnYpcyv+/PF1&#10;XbCGnXIG/j27LT5P6k9ju6Qxfuy/mnksr17f/mEueB2qLE44ZWBkg+aL3hLL9xTKxMyeWxw+/df2&#10;2XstrXp9Gt22l9prMiJ3vwlj9AqHHQpyKlvvt639t/uWWYBNu6pnjp60YHSacmVw89o4LNjDoFc7&#10;c/VSxc096t5KviuAjM9EtgZluh998253r1t/E4AFYJtZ14Z7Wtr62bikPs/4RP3MRjh5ZXT8OdwC&#10;QyA8r+1aRKzro1h9lzbL7an5RMgIsDY3BHm1fJ4uUfEX9KhncfihjXXuP04XTRnGKsFysXxg1x+F&#10;2oDaazMoO3imszl/m89GDXNW6/447ZWViZvFxHSfX/KhR0BG060LX0GznV+tsb50wiMkRoj3rcJA&#10;y3MtMEBjDrM9prz8O6EHG+7Q9/S20bdGC753yw7QpF6sP9Db7BHg2d1uqo9YbFlksyNKMjLfzfHk&#10;IV6gHV+7X9PqsAWhPLLW9w80Eq049Jq5QtqXBUkcS80B2v/lxWzJgzLUpn5+BXDnLBdvQVotClKl&#10;ewFaSHR931NnnXD9EyNE30f71MTAq5bUr0/TrjRoGk2bqFe4hS/q4ryXk1VDmhUI/6D0ciUSe3LZ&#10;hfYRT+WF69z/us7KSskN4xi5BYvhD+m2gbM3c6sm9IKr0goVMG/mWJoD/dCbjanZkVaXqKnUlFBr&#10;XJrmzU+1tciJYcBFoHIWS7Xhc74BkkUMCN+cOD0DDkDZH6DMZUqTuTJOGOWd6E5BDTr95ct+c785&#10;waHUA9oSZZUJeZApKOz00vD70e3OVhvkPFdQdxpkHBeqH4xPqTGXrW9zw94yexHZsTA9vvC03b3U&#10;27TZ/Rum7F2cAgeDV6Xt/OVVqqhJ+zmu10KdvM00n8wovabdXcTN8r6SuXp5+1eV5BUajAyVrC/m&#10;JTtOC1W3lC1V5ci+55rtvHfiZf/nFqPB8MfvDIxrVqFMV/EYyoQJJwhPZqPCjBrI/RNpl+VmVxUq&#10;3nWcfU5e8sIt+CQv1Btj0Hw3es+lstXPXMpeg+j2W2l5Jh2t8+XHmTev3cVgiVBdDlIYusVqJwAu&#10;GZRhf/NG1/9aZwvc77h5RMjkAVObn5Mp7M+lMTxLsViJLsYSmxM7xuM1v7ueaq3z8wHsE0BBlSq/&#10;5c00X34zVI36Sn31D5pANtGPI9vVKNhLXEJBGQtonsRxOqdCdP5wl6MLA0v8Z4cbmqMSvJmqtkXK&#10;ze1sPVwfgOdQLKi2i4rCQyYX5994dJFmLOtl1aguUc/aITpk0cD65YSW6i+UVWJbvek9J0CZGmKU&#10;qrsXLpHyU1p9E2v0AsMy2psU2qVo4RBV7jkchgbBDZM8NnLHwu222U/64Q+cHpuiZfRU4EDCvWBq&#10;yWx4Tfkw6Na4Z7cibc7cxGlPwIbzgDI0LYHojzm1mtJipTfUxeHZsC/5Yvbk8EEHIEKUCQBbmPaK&#10;uBXnNvNlW3Xw+k9F0Wxp6t4/CNYoG7+wCM9tp3UrzjsrcEG1ju5qfJFy+kYxm60rlMnz569wHsmj&#10;zLWCjP2i23n4p+1Xb0qTA184pa0+MfLywm2JVUU6vN3l58Pt1SBS+ICNeX9Nd0ovxl4pvetw8YYM&#10;u8nB95ft2mf5PhV+2/xt28YGfxf2DOFnPxWFr6QLmVuQTU1Xc6zumbyyZs45+NZODvoQxMfAKLt7&#10;9GlRnqnmFn4+nnlGg6e+eE5sDqdCpVYdjyy21HNDotrold6f7Rt5o5GaMfN/p8C93lsal+5yBpSB&#10;lhSb4/UWNo906u3nHeOjYQ9/bUqeQezVGPM0o+AbStw+9ToNgHWFjxy1Yguggd0YVRiOTe6tWkmj&#10;cnxU+lr6LjOZI0OJuv49aRox0JdmqhGrk9R4VMJ69rfT24N7Znlf2cZABSmXNrMhm16cdv1i4Wov&#10;/Cn/0GUDQn2xciY5d2AFSChPlL0Yt+oMJLn0UuOQuPg7po42aqHoF4MypNScnBmYgisq/pLnZ+8E&#10;fML04j6t8pNfNBYdeCsMw50RPr8Z3PotC936iCc3Uc1w2p1MVj1vYXLx3ZDPynfx60jDjOuUvtTb&#10;rsjtzsxKOJv4P1X38uNnvrZp7G+p0f91VzeUGheuxMUvHP2pPZB452wtB4/ZUpnpU30eXZcJM8to&#10;fNfGgt6r6WaKEZNei9Xi4TRQT69uXNG7/hKSXMtqU+P33Xuy+zvT4gHTyg0dH94m/UezxVzs0xvH&#10;yQ6l3a5Xos+bP1egMepJvu/320KunGF6fCw0NwIwjNA3EC82sAqkli1lC1y5SSScp8P9zmrO822k&#10;r6ped1H9/b3WfJixb5vxFbl9UOnWK7AtDmsc0P70tkKH81adPn4BrSpfS4hNrDGUw6YkXEfAKZIa&#10;eQicr2mreztSsdLiNh0xyyxY5nP5ZNmhD2RFGhdvz4N/+vtsNoXyisrWYCgWaPb5d+8Twyl7RTYJ&#10;+8Q79q1Pr86d42oveVd6PyeqMcaqdLYLo+R01b0PKivABU77yJ7TK89+dugZ/c1iVZy0NrPTZDTN&#10;+jOkjv/J4CADco8wDa3Rvlw69kja738rfPjLFitrCqzU1s+7FKuiT+GyvBKJVmHRK5RrX7z2sOqo&#10;9Oi7uQl3e40enQMZzIJFuCSWU1tfK7Xg28qDOynJ5Vc2lLkLn/yGUO+H7KmqSLXW99GjJ5XbO+/6&#10;D4DRaUqarOoApJgZ+ap4Ia4/MnNsbG4rUua7y03RmPLS5/X7IE7cgSwENxRsgxnovRIRmTKsv++h&#10;yJ+gjLKtT/VJrzxFZpsP94oQZ4Vgu8ouvebCMrbWaqQRXlVi8roUUlq1HtsPPzZt1M7EjcLxgPeN&#10;qZLlv+Ghv7XylaLpJ/cfnTfXk0vkWAWHDnBSqECZiPmL7Vs90PFr434u8Xywez72gQvZqIE+qSFD&#10;eJW5TzYIr86DA+XQGr9uO1IBfG+cQyCjRn5jJpL9yKoDO5NulkorB3bWweX8soEkHZ23nYZbhTJ5&#10;bNbLL4igPQ03EjWVjvnTnirganI6NqfWyx/WrJeJUaH7CwpoPc1Wh9lj/ZXsLMecPG6dK6dx2WN7&#10;jBzpb8OCS4eYquiCygqF/Ww5SwNUbt3+phxv6OUqU+ZZYXfYHnIoukNsd7iwWuPlBz3X9srMEFzr&#10;i2+lnT4Oje7wW7jMrEdNd9cNOefPzdZRKXXRNwNt7f0HMSFJaNI6M82cv6GfxYvjT/bchjJbxnO9&#10;D9q5oGmpkoVrWrHZaVY729X7XYkO82hoH6eV/Xbo01jtH0fnuaWqEgXhZzEhiAEdMaIoQcAcMRBU&#10;ghIkKu9/97n/Z61ao9h07676SoWbzwFyuFaX3/j79ywljYFCDWrd4dI5tcWZcphF0RNKVZsA+0Sm&#10;nQ15Wg3AbqaCzGKaV6UdXa1iBZkvtxD0wS4JsxKCgdvR+jZ/lu80Kb6vawveYoTfamG1yzhL07Ra&#10;7rfKyoGEkzH3sabp0FOxEpDv78nJWPCbFdwsOnr7o8FtMMhg+M7LXkswLbxmPWJ1maxOmYu+Cpbd&#10;fYiFCVC8D02o3Krfn53NOpG2hTxgAHum9vXP86i+LG0N4pO70zgF3+5OzrQKOKzxAs0iNot072fP&#10;6bb/ndYOs3ZCBP0E/dtOwLMV9HJDYr9t6LdRF5vl5GxX3Vtz9oPTTsqWE/ldmPlyos7xv/SC+b0W&#10;/w6Z5umaxteobwlPOZ5XbGWJhjtMmb2P7KXABO6/6aDbm9V392HXJczz3BrJ86ttWlRhPmTwyOgR&#10;+cmXlQ/WLpGvhHndyo0MXFvdDGl6SY8nG6XvQ1dbK+GRTfkqR+QkaTn7CZWxsNpl8nNE7o5vSDKB&#10;TLHuD6U8jKzNqtHIV7dfW4VSjMGJkGv9kSdRTIWK43l7/c3fqyOxC86KqP6kWs6w9hq+91vvykkw&#10;2pC+9yrgEHpfVvxJMvZJDuUSSUMCzcDpPgUy8e7uOfx8dFbCx36d9gplqDe6X8UvWJ1W1rez+kEE&#10;uZ58xJfV/ZwD+0gfq7GuD8DDnW3n1WshTJfV7Sd55A6HYnUL8SsvmDTxO1xR96NOQ6Jez39zgajD&#10;wB0UeHqEDbFaNL37aZmfVSu97bI1/SghP4/RuP5thIWZ0x7AXfs5uUHv+vktnOL4Y2xeY+fYxsJ6&#10;2jxxRLsph8Qg1N6sUlLqgxuafW+V2y0BGR/qabkR5L7pkIz2J6tLdUfm6nG5taAEIa9GvNrx4YLX&#10;nU3sc3wAVL19URXJHJDzv5rNOtpTcIEL8wyKALGXCg0oIV/+wLxcr1crWGGfL/v3/6eDcjj/lbtb&#10;JMMquF3+mF0qOrnir/B++SWaOAST/E+NE/L3N6ushC1aFdWds0/vJT2bqF0AmaRtaFhYO4+FwXFC&#10;YwJfsRgQ4mSDpF5SWL565XD+b0C87H/LN2WA5j0ul5H7tDaRfwe+XLvU/9xWJYBDYUauT8YRZmDS&#10;JLC/5qQd5FbI0GO+zKpr74lmMTZMF1d2lYFSlzcRnLo86YmvyBCDg5TCl41/B3Zn2p00eoFfSzfv&#10;t+sdXHrczSW9nxWHIV5/10gzNy9UIN8qzPDK9o54vebkXDsZW3tshrO01nSQV01P7ULtSh9KrOlv&#10;PXUHHMduK3IOrhSRz+K/rbq5XE4bhUWt0C+wNnxiwv1aTr+tskZObskp3koQHvglB170nwGKlzaR&#10;Jswu9szINt2oUfh1B5Jxnk/qq1tYCvHp2nGsWhYRhNg0EW+pjCeX88j69whQ86mTAgwHuuBvopnX&#10;03yZGzbNzbf9GgKt3dV4nyIqAimUusS+Wlf11WuqdGauPSiop02pdew3tv3ByZwm77gwTgLttFka&#10;xjQo7deUGKJpqTADmUK/Optdh2K34txyUz+oMAWsciaZlalHJfaYb1C9vXT7yWdyJusLvvBgg8aS&#10;2DgycBaKpqK4cBtfwNEDKmrPSDo6gvdDd+7JYoEQAryuR5/qxiDT7x2RC02VofVX/k4p5VvaLvBb&#10;77Jq147eXqhIy0bbN9jZrJvZTJyvLLsyOT8xjWnPESGbzyNRd3dXL0F1/KYLv8KsWkOKK/OlJ6oS&#10;Mkx0c5XRv/MNfQw54dujV8t59fDJnsY07nG8O8cdTBIZl8eSeFuCn4NYC/lk1mv3ZrPyNzvnoYWg&#10;dwnMlu5gKLEp6UkaOOP9UjXYEb+TPuKmqYCLdnEnqo8myGj55ef08BfoUb2+jvW0s8g9vD9wlzho&#10;RXffM7GYVqKQaNF8ZFT9KM7fsK9V+ZmoiW3Pk0rWimk0ay0Ikw/oucMy3Mg9glMZXQPhMlI/paK6&#10;+vcISHXP5HSIDN3fTnR5VCd6SVKqy+zDuVW6V2Bn1rkFw8CckH1jR1iURp4qhCZSL90VbS/uBMLh&#10;ialauZ1MKK1YAJhaadxlT2uahfwueTqNGzIlQOZelA13jEdjMHxd6eOD/oPQaoZ45ypeNha0EvEK&#10;ww42GCtsYWL/OinrbRg+Kl/gx/28JmpkYmueP0HTdTVI2ud7UzK/Ic6jBaO/76v1K94KsxBk5LQm&#10;HF81tbN/j1ZsDAnJub4FT1waD0qTh1jLAE4HdeHladZu1Nupme0tfsGGS+9rJLPaanb7OCfBeY3q&#10;13k32vKEyymc+23WL5/TDb3BaIb9TEBGH7a8Kz+XgYk4Tr16xWRay3fbguaCx468vwfDnSlEX35j&#10;N49I+O7cexexsO7aqrs4NwwDk8cc40Ez5D4/n2if7ScLbvX+Yj2MedNgvPrn71wc/NsLBEIg8E2z&#10;fA51QHAWSosx1KRIDdTT5P5I0nFnXtAZvOQRZLwseVsA6IqtNRJd4AccPE7SrlRTo9q5Fd2mm+pC&#10;YAF45J6TwgbmrRJiNA3hQ2cjkDluZrDE0BqXMACWnca6Esbs5ajt/Dk3P3LOLpfbA3DIFRerZeOy&#10;JpC5vyqYvr/pLfdq51vU20g5nv1hQ0ltk5hd/dbn25J0AVLQH3Kv0VLqXR4gw0AHaLdjLPeIgL4l&#10;OMmv5BNlrU9+ywJ2/5nRVrnHxbk81BG3f/b55hWqM+MTgZOmullL5fuzvY6Xsbv9Y0IWGExSZZAr&#10;fbeuND6vmdnv4LV08d/SuSYThepqGq6Wg2J+ewiopCaQW7JkUXq3wKdfckZAJ85P3Xb60ECAXSbA&#10;mtMYcFbwI0WtaRSfbJSW3ovSYPhXjW5faJazuI23aQ5jaoMGPDR2/pPRXHHc9N6T9bCv7R63xaKb&#10;XJeDIN6zfQZKTwjvaT2LlRsYu1fZraqqNjcPX1jxkw26+2GR3ZaoIT60P7CCs8EP8DeXFh53d6ft&#10;wiJ7A6FeJvV/DzTS2VLYCOrMCpfURvbQB0FT1w536iYVT/ca2YzJLBVbtLpmVl/wkBCCRC3LWInk&#10;Tz9RvxObfq9GOV9092Jnk0nu+he4gl9JYBc+FYkDd5FgPgcy71nSwOtfz3Jfk0NtIJMY10axdms+&#10;7s8eXQiQ14TzhRntSfbc1Lz2y2gqIidqn3NpmEcvQ2DnwsiM3hsCYN+z0TBaSWQPchjMHXpRpOei&#10;/O5GHMhM/Zw0LtjNeKg5gE+LesCPrJStlbXE2IzrzpwiODRvrroxxhqd3E73ZbneuM8bJeYFiILO&#10;qDpr6rPDtqEOC4ONxXDzl/vwhYaevJ1cjAHRxJD+LTZJctji3UpaPJYxO6vYgN7hbGgAEY7poDi/&#10;0LDtjxtp/ZpM78eB5kxIpPZsfdvHMnU7qLmNkAT5DXdOq0dqWzq/eFh78N16Mz/oL6gEtYze4Oj8&#10;+25yVnjrLEbVKOOiFh6+R7/ifMHhxOlQnNC0FUJCxEPu/ca6Nq5NN7pp5+htRhPWHLa5WkqhgldO&#10;MmHIRYLMlmpij74agwGx8T8X+D6XZHJ+9/6tAmJNvopx7jgfcyMvN9kstrd+tJwL11M/P3wmKZfd&#10;R/41vN3TJn5zuGppRKz4d3R3TCDtGm3/DLaPqrmZCp0n9AoiwIUupoK5fai4c5xpUOm8sv+Zk+z0&#10;wOz/+kmJ3CuxPnnDk3pTaBShZXucgnkH0vif36daKPnzGiFU0r/X6VicGt5Ce3XT9mtbddLP1fYB&#10;8yppQWt4ECc0VkjaUvPZQ3DWCvjbqQIyLxgHFOWfoCosHx324e0n6uDJCYehPM5TlUsOT4+53etp&#10;roI6n3KP5jboJvAuYcgihuXzS32APKcUuchZnjN4K1ihaMPczSHCevjMikfpWWY8kIHVSavwj2FU&#10;246VbFBnjDM/3tRCCYorp7n6FpUkHQUDYGs9pRrxHxocb83KljOak+ExrK5LM1pNeYQFSGZvvK0H&#10;wP/+6XBHcl4N7KM+DN1wk/xbbICiipDkhtDHJHltDOYlw4vWn3dv/yrwf3nUuPW0SVtoU8+au89u&#10;FkW/r97mXj5wBZSNas2/kr+0vceRw954jGDmbdXOpTlosmBHZHES6/72+f33u6Ed+WpAhOLz7b2w&#10;fPdSNtbPaz9C0No3w+KwVXKZT6P8Vgf9SedeYUy2Kw7b3w7t7i0Eeh3h/Cns3mEMr1ZGFvL3WlqS&#10;ibq72sELBe8sRTie7/5NOcaNeqAlS+o1414twG2JmhD5btx/V9zx8Lz9DHpLJe7fntMkTds3db+5&#10;zfESulINcjx1oIINV7D7uG7bq6xUYZYLgIp201H47KeX2GmfBsyjO+uAjMhb6NkuMp0R1ISt30qA&#10;4/q4mdzoog0483rWRiL/G5Qf2qja2utosb+AdB+7HBz6dN4G9/5ZsF7tDVkZlhKte1tbAtsCZuj3&#10;04FcztP0uY5QPIFMTY6oNo9HSHF3U0tLB1Agpuzckj3Mvz5zIa1tPOGbOxSeHBLA0frQoMiuuNxK&#10;z4+XNFfjv8b9k5xLa4dUJjg2U5u+1uPa/Eq9EN0njyaX/aSdgcy1u2BaXu2gq8qnenLEIn7gbCxj&#10;Oq/rmQ1nXO51edx+/QbTLt3zC6YeGIARccvGDIP9lMwN1pVU8sy2tGtBPyhaeLyKF5q9QPbYpB0i&#10;TuSoxv/bdW4KavH77A3Repy3X5uPhc2DJURF2rszcT/PeQuT1LTTPD8Dh6cON2Hb28vhYweU5exU&#10;iv60O5bmj9E91HQlhYsY258vn+tjbnqakj2vwfPXY+SDzN3cGfWwyq2ig+6umhHavzGmfZfERbfZ&#10;ldMxMWLC3H6N8CReKjezZpVgsDviAzPj7xtp5Hr0jIaNfiigvxDOMDLVhiLNcnPgPOrJ1T8AEsZC&#10;/j1p6HBoF4hdBh2Sdshir0iSsHj+lV/OQL+gBTIlxXnp1Pr2SvkZZUKfOItyOa6xKO3U+WYzjifD&#10;S465p0jBRQabeIJE9eueDMbFxwqp0GlR2/iHf/M0+MKos1JQPROOdcdL7ZB0W/SjSJ+cuwlZ9+au&#10;JWha7K+MHz2+R/c/qh/9CL+flqUNzhhgxRkcy8olhunDx988lQjNzjl2HhYdghthpFU5ySMMZKIP&#10;FkLAV1NFda+EcCtC5t+O6rKVD2Usr1tx1hl4+Woj2bs4ldX3BV+glyqeQQw1x0WangvsfB9u8tn2&#10;5aFTpL06XM2r9cJbzc3TeG9cjFJvAcg8HXNDSXaFsqd//W2Z50t6FGXn2vZw/VbM8Ur0CWJwbQSz&#10;FtJVtWQ72mLt9wi6YttCV8o+TfIMLaYe+8wOYqeq7KFrnAnvYF66efzwTsiqOmj0QUaDSjJLqoqQ&#10;1bSsVn2kVCnV3jwSqe+R49/T/sYqn0Q49PS0hfqxDL5AHkHV42ISluaxM/sKlRbmopBebxSKod+l&#10;HORavjTp+6qI8gN3ZtvI999L+kgO7q0c2B9E6YcOFRlpEiEXrgMop5+QG6Q0beR8hHDyTs0TxSUw&#10;D7aGuLCfh4aT/8v37en48rfwj1E2cnOprrcNrcJc8sfe9WRF3ZqYg3nlmwYZpH2vUW6/73yeAVy4&#10;7s+IcU5ScSA3Gj1Zc91d7Xt96+fdWC0bqN+mam8AMar8tPqwT0AMuKHMuJowYzEjncFWMSktF5Su&#10;hQss9cq8My6951o+BzIdq4ISwpeqOfeMuQyxykSE8WJVqh2Q0eRVnFGTWGH/lnRoizSBD8XCDmrA&#10;iM/ufBL1RmOVddKD0mw+Juq9ct1agbHx0EUtctcujm9vmPBa+BgDMoeoZY0jtAFd1cWcxnBCddK4&#10;bsb4wZlp/eGlcQQELxAcuOFRjc0mW7Xk+HY6bB2OovfCXTyuHuBWhyuHYCw6iYJwaCSue+QX7xrv&#10;p12soi8F/feh6ZyNTG9H16cW9Wy38TtHrTU7wAtmcbHN0x47mU78V6GAT1CdLiMHCgSvFTaoVSgL&#10;gAKnB2Z7B2W8LgxH8NE/ZrjO/Zra55gGRxuS+QIlMJfuv7kAnzTYwo2kAe1lPD542YOX1YEbYuxi&#10;zOutcXFVoMRxCqw5sTMQe/hR2yTB22be9VGHYS/YrFGb/Km5OVb7tdz5c7NeidfZYr5vOcC5TTtD&#10;aQgeQZAxO9iCADPluu1PO2/eXSov+/ZsP++jCG6FP4SlyPxGXst9o7m7rvrvZq746QHgGxlddx+0&#10;Be6+e706CbqtVa4G9PFP5R61+vbAz+0u9aRJfCJAEYEMZNQm2AqVezmz3rgwyveQdYipJ/3s5Wb3&#10;KRHl5S3kFv6EgJQFHOwJb6+fLq2RVOuN7xbwvR/tfCTS+hRuPy4Y1z2Hs4IPaT/1V9sfdg3V6UKW&#10;BGQuqspPtE2tIqch3bM1CBvhgqHuLpWTWnV3Z0rzhsjHGFz9kt4O9ef74ljN4/eFSuRjedqb+iJ9&#10;4FVOKkqh10yGD18FHP7ygMImIJhiO4KMFBlk1FvcGhh14ZdoW445GSubYIw/6blS4n26GZOTmihT&#10;V7xncAexwW737w+e67Xw2RJC+YL28hqfd5zEiuGt0jgoLFvdCEvmAVN5i3Zsjbuvbr1+BJnbBDXp&#10;mx28gsBOylO61Oc1E4v19XVTWP5UIyP8z8ShHFNlS57ecDIPPKA4wj2RCg6Q9EI7NAu+j0rZtfTu&#10;9642Nr70kR1ydDbPcreuCP6tXwKZpv4l88nAx1wogPl7m9PvIt/64XNTqagWNM0Ld6717tZ6xMRF&#10;2eUVa9zHdqmuinf9WLxDbnalkbV813EnjeaYnANMdBcZS121+mqEDnXvkBdqRZDxsTZ0K381Qhos&#10;vkSZpN1FHWrGQjkucfbtEhgEllyLWkOmfg8Zrl1qmGW8K6VX1dEyuNNCZpf7EVwsAHj8sgcAh7Dr&#10;NtRutrvNX3CqHJXADkplkKHCd8KJfrBqtC63z48W+hbXcHev+C/lX5pqjNwweX3vawcwDxvVBTi5&#10;2PIDapmrpwDRilY5faz0WCX98086IhFnxQdPsAWX+F/JcK767YIJBsjEVHpWWoeLVmnPdi86/jt9&#10;joFw6f6zoI77U8NNSO2+Qw/Dd44QPBd1561L3mZZ6VDmDvg7Z1+Lt5sfRS0ATh4b1jON5aXl0rvO&#10;abUFSxoEm5AdyDi1yaX1xWyyBRtYKDZC1PPj0qwfCPWvDF0NgC/VuLTRmlM6apzvULf9eSSj6oBk&#10;+ak6KpCO6gMD0wyYLpcbk8xZdpcAxIzy8VQW1BNvX54X498GyrtBimjSIJtiq460K6xRN3bJcGHy&#10;twfvLDXI2V+D45luWOED6L8RlucAfIbnXvMA0eNfTno86OxNFQ+9Jyc1oPnrdI4yZY5TEvNEdXhF&#10;5WXKAhnFB+KcM7Jwq/RreeP3Kyr/kjyNwEdopZLrPKp3emXn6gs5B8nQwkhyIjVXh39SzKjSMnsF&#10;43o0MyO8QUMLos/WiuGqSngq0gnTzRAmKmcE/feknWWKpV2HX7ZbA28++CNb5/qN0qAisQ0/vi9s&#10;XT7D2UPpyW8hPLVv52novl6zx/pufWHQt/JFRyQevUXjTqzzY21q1GMpLQ/fSGFwpIbLGcPXsn9n&#10;z1Wacm81PxJejvmBdraKgYel9KoJ1eVKEvzM2KPxT51Z8XU8S4JosxwHMYFVk2c3I4ez0nDQjo7i&#10;05G/YEh4yyWC3CYMYZR3ETuq+Z6r9yqFf5fF0wXbdDnswg5N3coZrIj8WsmFO6WtL0pBg5tbKEbX&#10;uTrZwZXqUYCGhC1QQRDeuZWyj8cfPeXNLZJDVNwUq7q4zLQ+9Fhi/nrg3ZweHY8MevHEQabUPYrf&#10;F05aVOuH/d11BTpyUpGfjZsavdJa8rxUaj27lXKVfZXWOrtGN6UrEu4hHXXYOLZjtUnyt5V3mI3P&#10;iRyGVhiWpUqNP12+xeoD+BfKlXFAxrkA5nByqTW8Pl0ckrKWbyIS5Q+nV2DYW+l1PXfwHtUp02vi&#10;ruib27koXpr4+XB7xzJmTxFX6HE0FZZOr2ZwU4aHwvjX69jrA7V01ma5Sp/AWQoydE8y66m/ftjH&#10;nJIuRtBsF/fWrCdod0aPbma9Xj4oMM65vCz8G8rh5L6h3aA3IMdHnpwl6pa7rTKXj7JlKZUvk9e4&#10;nnSt5BulTciJl4MItbr/cgT6GhjeRtRnKXr7tCHC8DuYigTDCbLdgKrUIPZH2tOPlOsKylzDLPkp&#10;0ID5Lifla3TUfsvXZtj4WJXocxa/3Lj5+Yl2ocsfArF7ki7ox01Ga/7fI4De9odE24nDiVTTtouo&#10;2HkrDXOEMZPpS1ivzimEuwZT4jM6EsLaQRaPc6LZPbF1g0r4qvu+N59Ptb64cgVr+qpuLqQo3Fef&#10;nbSR+ChkU6CJctK/Dw1KE5RZi1kAsLKch3wLM0O3Czkp3CqnqoC7Qv80syy5uaUvLbmPfq/Lxqr5&#10;OCXFTxx3CeiviZrb08EVJ+5h8gmrWVXi9fyqgI7/iKSD/VLfC/tNkAEK5MUISR9VCmyjUyDg9Pl9&#10;e5vraDvkARCw8r8/uKbr6KMumFQ+8GzdiV/dJtnbjc2Tc+dNmKveeQ8xzn7hDrlg0aiViTDEdgZ7&#10;nTVU9lAYVP9t1We112ju56o6VDabo8u77t3hbyfkVk/L363GLvmRE6QCxdBRhZLa88rRNDmcs4/v&#10;DxA1ZgwxHU6tNvPbNWO57lXdI/Rz+u9Cezlzfrnvh/ud1grIFBgod59+z3UEqBPt3VZ8TY8bp2i1&#10;Y6O7GXDVeA6WKCx6STNlXy6JdGN4N418or8rhs75vb6RNACnq4+p+X1vtPnpYF1tjPHCfrwMRQTc&#10;u336k4AMVxGOCHsnjaiLnp9QxTpflk39WyDLCocis17l0d0uEeV5bTWvm52Zk6vafvo7Tvpygho/&#10;bIylET9vX8hRrIpNYvRxI9RlueWdycEGTHtqcxX/gExXcf6qGHbzoEqVD7bbp77706t1uQSezeIl&#10;2OiUUdo99q/rIkK67+YP+V2udVnh3kYBnczJYGhRH2toV+TdXSnHLkrC07CDq+kHKj1rQwOM9c6/&#10;VWBTpKOfmH0PSdwDZwu6orSrFtCPhvhC1ELXbSzPMhcAz+PYtmUk54IJat+rKOyq3vnms0l+/i7C&#10;m6oZlGbGw8375FvudZuMdstPYxnxo8U40P6dPbnvq9tNfknVN6PGqO68j34nnLaN9mxlzH7MrzUy&#10;pQ0U64z+Hg/ZnJEjhPcLTteR67AAfP56xCE2rockVxPm186JdqCJhYkfT9vOXkxn0mIGQ/HfA82e&#10;R0nZ2YIhHaOquQOwi3HLBZYbqnzdfEhPiNo2nrBHVmI255f3uQ0Pid0saqeF8Tpsp/XNSwU6vwe2&#10;4e7wi/gA5IZugPP7XaiNeAgYcO5ivr6ATPIsWMq/jW+l3y4Pr053EnygfySqn5fj7ZRub06SUbKn&#10;a9zHxW84a1i/+6hTWtcEGCS/p1Nq0fXY0tAvd8qWcmk22VJw8FB3MWSGI98aTWzB/r9gw7nojdoh&#10;tye8b+e57PAxehmD24aclSCNgTvtDdHcDo1qKPFQSX84Pp4x1AFkoXkEmxHTH7jzBvZarjjkU+7c&#10;nvo5KlZsfqsrSeEXTQa5IIHa03/vm2url89STc2tg/TWk2A7dOU+0nG0vzXNQ1iDy26MdigWe3Zy&#10;FzuNIzEZiF638i52HrkBYh2HUUeL6YAfbV6lTHGZgSo3p+0wH4jQEsH9NabL7Awy2A8KKURi+K5L&#10;+drOnO5uKRLvXnVGF6QphQA9uZg87te5c8cOa2CNnSu9+nLwB61BUSFnca/avl4fGvT64Z3rVKHz&#10;pq9xI/8ktW1+jmW+jePNdQoyJ1mAS+I3w0GU9y/57cI99Qjmm5fiFR73uJj1Ex7fmo65XkbSpssq&#10;dPqHFU/SEa2Md4zpZVJ7p/Wbx0oW2cL77/7o7ADAyTmFTpmsZzhufZHcvzn0oYcbhzScOeHjV7nB&#10;/aS4LfmbWnE5pic4Y83zt6OUffmc29gAdYtXCrgWh0f18DeVseA/js5EXTkwisLXkuaUopQSmjWg&#10;DCFSIUkTqe7/3+e/gv2cI59v773WuwbsCiNlo4CBTK4HmvkHd9jr5Xqx1vHP9X3k+9nTtbitQxkw&#10;bpkhYyBY7THr3/9guXcrXHknFfhyrVdm/6VseaR0N8JxsiHXMEGe3d81fLIv+YUFxK3T+Esa8ElL&#10;QIaKfq5JoYS/hkQAipXbrLI4K6nUC/8WK7yTNufLdRWvKv2WO6HeN9hygvNwd1iyWgtgP0AndprF&#10;lMLbixAgSXu3PH3e1pXFV/LBbOYFj2jJYLRCw6fpDGEd5GD+FsvPY/O06ejCcHYsuD6U4cAkBDiI&#10;gnGf5e5ahf2OjNXula/lZ9MTZkJIe+ezRtsKuWumLSzvVjxypexj2FZNn8N8a70sL2r9avbeJasK&#10;twhesTrPMRD6lyrsPrGT56BZoUQow9Z2FvROw22l75yHI6d9vamtjGtmnCJAjS/QHZV6xes02p/A&#10;zKdVp5k8vIp97lah/WmnNW3Qi2mqzBmiSR7LC7oSXCL3sADG14Q4R/u8lFql+d8pMIwGpaAH8c8F&#10;Z8XcuHTknKfULPc44d51u7BUvnj2VpAbAfx6Kp6na31+Q3VbPuAd2JmLg4+PUHT+dbrX5GZjdDrf&#10;jo/hoVzGS0gzMbJX6tMk/qcupuI0LdXrz0IBW2ftJ0fG9H7hKvJ1BAQLzQ1Lkn7/oKbEzQAnU3kX&#10;5fWD27/7KzoKLOzdEz5MBo2USiOHs596v4o68upi8oiKfp9FngGxo7P7a9hvHRFMj98wsRT0kIEM&#10;LOZRM9+1jcDvSAQi58e9rd3YtZT+YtxnUgH1zWSluabPM8+lGYZ0RBf8wv2qiNvqhb2dqo/THBPG&#10;FhJHYYHq2HlxXB1BmRHSn1TG9G3NYowRrZlT3sn6v/yyaQWK4zG4HTk2T+Wd9kgRMZcog7qg1Eyq&#10;zjDbK0AGGgwRhEKPWGTuHAxy1XlfnqvFVD1Gl/wrQZkKIR/Sv45gOBuGcsKv5M54Uco6LbfuzS7i&#10;aDIxtwefxefKvllhUQhkrmFDbNthRzHhe6qZnQqkwwi1ntLIOT/xuXk//Gci2ZBdvcn9pALicyOY&#10;3L9Pb+7693ougI/UXSUzF9E7T/B7ZZzTaVD9zTX9vtUPqg007DjYX95vQqnrT6zTq6tFB4iWKRF2&#10;z85Am+ztz4YaBMvr2Wzlkcch30e7vLuZLIly5xtd1dX0Tz7a3Rl3o5HtXvmch9Atqw0Qt3Glln4u&#10;/SX3bVIzOsvYJVZpTxa96k7kZ3tOTD35hCmtIvBiu70Huusjq/NsxbY2eMiZUWWipwz5GacD+Z7r&#10;DopzCsocqfN2fnvgXNxS60LZtQLifl5+ZodCA32VpSuxysn+RPMEXoi+VJGMBS7fqXWHv/OJC7zP&#10;u4GA1aUEyacj71LEFtcudcGOLavBlucIMfzOcHH9d9gwn+9ny9cnxnCrKjyjUaFn2dg+HsMx3nKf&#10;IqBN3Fv96FD5N1UctuMQ7zUjWExWi0O7Ea43VDKba0gv/1OevMK8cY9ckGvc4ek2mytQQwtl2n/P&#10;Zo7Wt9tntbZ7q7nN1t8k13jQQSiyUQ/qucZ+UupjZdYdifGx9/HRGRr2AqnVvcYVqXwZDWwHuQyq&#10;Tp1cFrP1TxnW0erX7YK9NwUN1eoVSNJvl/0b3lse3Jvy1XHrnXSOrdaVynVyasJaXgW8Kixjgmac&#10;U8XnJFfO9QJSMlpy0kdv0WTb+mQSQ+tsV0trcdUSSXx71e4zDkrvyncKMYzj0YbYZfqVlv7XEeRv&#10;YzjNHZxKKlkpiloNmOadbVLgleonnQLZaWm/THnefLWbp4k45pnfiNl0j3fBbMyZeaKa4RPzi7Cp&#10;e85w47atzuRCtq8sMDClZAvVp/4lRwSU0Xskvac33Secj5IgMedegnkBVz4/iBWEEN6mlfQSPMGL&#10;TlvP4yKzMdrNUc7L0eHJJ0qaBpfXhwyArsGJ3E315pvDPpDw1pm8TmoHYmvMK8R081DGMeVhfvE4&#10;BhkLE8ttnFEo9AJbcfD/NohxdiH1l9rlfKtNnBg/MebHBH6yxpFH3bN+t2rHvqC3Zaf4fPeAVerx&#10;PZ/HZdGs/pwt9koN1NktPsLfR/pUCveO79ZruQnfHrUmJ3JQBD9lmD2VB/Pf63pJ/TeFFjNhlDbT&#10;Dgxolke58rs+O9L6YGbrummm4zP6Go3zclN2RKIEC+6WbFuWftJqoFMPsczfmYaGydQckfNf/jFZ&#10;ZYURolafnvk7SFj28IVEjgX5yNSPyilev/ODql4c5brtfbnP1U5NKlmgkbYX0WR0b1W6RzUp4rj/&#10;4PEgxJDlFCtDa3+IhXwGyizjD+C181w2Bh9eUZAK26AhjQbsMOYbpZuu9vuz5lExr7oDIqaXnVuj&#10;uqic9gNu1dTnykSp49wnLJmv7U+vUOG2uGjZSMf3ph3ea3zPy1a2V/n7pU2c0/hXvd6nom7dts2y&#10;12WH766gQnO5rSSzX0Qs1GY9SlH0pQ/ntdaJYK2pe1jBlJzuqimlwlKt8tri2TF/7c53ae1b9Ex+&#10;E0rson4ApFacGwygDOyMtWO2X+sEFEAdliu6VZLOnlm0x1/Cqlx1Tt1kB++fYOVlc9Z+5/nivR9n&#10;wJL5qPDo7Qpdu8ZLr0e2pCloA3gg95YKQMcfu3qeGoblXjducwJlRki+dETZaGWiW/n+8kszovY+&#10;H1vXVuEb8D3TDZKRs42nBXMd2YvifElHU58VzpNbkLTN6a0xFszjrZLtXdUXtS9fPb9owlXt5jY5&#10;HBrK6m6UWUCZFYqDbedKI/m5FhwEZ5Mes6+nAkEXY0h0CzkPgGTYrQA4Wr7oeZJyDNmqyEI+syb/&#10;7YIQ0pkaEDiqF5pWaluAudWj32R2GK3cuksfwsnFXW+hzLI5FiuNI0Jz9Rigbm+tpAXC6sFXfIgs&#10;7Kzb9dfQeS4JUL5Fm2k/c7jyoC+j42a+vzeAjtZGxytm9BvJxNcIjgWWeeAzUcS+14DLDcXSe5wH&#10;uxeUqZn8bxO6d0joiypnSqMMtTA5PvTumdL10S7PDyHOAG7thdpn1Zuajf130W8hZdVg4J/CIs2J&#10;2ra2hc730/pRPVQQCpvFnOj628H58T6Xwnyg1zEo847p9iXNikNVddEIurrRpw4YpxFBazyoq+zU&#10;HaZd3bu+1eVa5Wvz/sHEuyFXHH/P5Yq5tDG7CbEPyqlKnaeFAlhssgVGUNauNkn6qqT3g0fxA2UO&#10;nUumjncj3t9Lz9s76Xne0iF/uVWagrXZz5Z6q7oWjf3mECKcW/ct2DuLKIVRz2W12egY2pK7YLef&#10;uPntirqeELPeYL7a9B6gHvTeFQCKAmn877NWhGxapw/kVmx9rgTFKZf2hHdHWgobCLcuueF58M7N&#10;34DF8cTbY+KPCqNR5nW7re5Imx01NtNa/XUdOBeD5H1jO3jT2cNy1S4isG1gkPp9URMO+b+RqjJ+&#10;TwkvmpdF0rd//ZLvrqPitfCZXxNigarofjniyZ7Dv0zApxKNLbFYomrTacN9Q7ij424BlCnqaGS2&#10;X9I+xROiOJDggny6Cg0KXPjD/vf2/XtvqnIuZ1Pn4+/FwoWc/+BUKTuiLwM99lA9ayJKlKFCqgg4&#10;wGXnnW4ipTZ7YJv8YQVd2EE8N/QBUW/2gh/7eap5hVMfVEv5TS7GaK8Gt0Jiph7rQZlGQc7UsLvP&#10;3Fyz1pw+LtaWIGodvn8rj276oy6Q2QY7F7ul6qj1dhZjYbgqwruTs2aPNiQL2it6euw30l0wiygq&#10;uDZFfO3tD7oxSEqOnHkvzmfEhTK9zWJTrpRF3wHtSiCZN74svnFgWpbfRvdoqHPNEul5aX20Ur/R&#10;G9Xuv3uNKi9V70ps79cjPXumCxtWE8nvApvtODs9mOz0KnE3H7t0+sY01FsdKMMbUYyt09Y7WjxX&#10;zcokk/E6qSllZxfgbAvMF1wM8YWoURewy6CvQoYbvFM/iMYzoqgvrpdqYDc/xr4Qb3GDqtTxifX1&#10;f8v41pkmgzatenW+3vo7BeoB3i9iQuEl3QS+sN9oaBN9NyZarZhWl2iOQLA8nbH3dF8SuCE9KPQn&#10;+14LcrfsthvGuD8CbkMvDWurWiOoSuNi+raGo2HJrPUrkb5aGx1qcP5/CigzI/C+wLX8NFRUR7tY&#10;hw6NV3ANmrLRcv11MAs+mLqe3G9oO2eggua2y4uxnQ1HkM81fll3K2Wfbhu77VHbfp4zx+o3rELU&#10;+YwsFZvd/XVgbf7+ml5OsZvrQSJws/vW9UriwI6lYKeo9VVo3kKxtZIPi7BUDPjPI2mf3W3E2zWE&#10;2mrn8M7fr+n2TmeiXZ8Fh+RYZD6iGEv7MCtO/HQGKkyFgk0+lFG86xUC2Ct3nwTqjfAgifIy2lpY&#10;GV+L7zjyhK6hysKGkQpgJFeHr1sVxTMBMl+1Jnf4rEpr4vVQuENUz6Fpq9OdH7rd2Dxu+xD1tHYX&#10;+uJC3f4mUDb93TOBkF/OzF1tlwsuun9KXzu+oz39b0ccB5PxJFVSiBLDSKp88FztU2pA45PpxovO&#10;jgv90hE5aC4w6YudtJoY+GQwUysHdL/a/YbFN/MYTFdQZgCfpkEVhcCY1eMo1h6XZ4pLdT+PVu8N&#10;W6lbqnhsPCE06CSVnKCBgaet9iGCB0DmK+uSh4CTf9AliMO62ZDXFXseKW7xuQtQuiE+Z1inniMa&#10;n7+OoIIOx2MmfrHZrFvqR4AAVb3m2ziUovSgxL0bi8eZdV8aE51zY936lOsdgiDicyL5FlpsMN8P&#10;tRjyKuEANaCgKBGdjTda23iDcypupEPaMxXsB2VOGDPMtN+IA1+D2+RtleLWqCCUmXqf62KzhbIF&#10;CGjSofBlpsl1kNlmpsSj66+zbciirnH+6Wwxzc6E6iH5K5bJ2Z3FsHn11TPM0Ltz1uA3m8s7gjK3&#10;Dnu5v7+XPYRUi8+kw+TkSYzY3T5NlWLmneYMPE6nk0W7CSHvbL/0Lh9Pk3WOj5y1W9pdpwpJ9HqF&#10;iU5F1XWBWkQwoTrczbaxnuMbD9RI8Wj3hjKeEK0xrmVBD4Rhr2EHyWeFxRUMc/bay66bg+GpaAu8&#10;Azx2YqfZp1CcgmD8tShnmQx28TJ2aOGWle8yiHnUJyEzs9T+SQMn6ihfyG8a7KG2z2hQBsbfr1pu&#10;0DzlBuW1V6+cVLSobSbTYVs2hzY1YAudwXrM3OY53AuabFxRkG7G6sdp/UNqL1kckJ2yub+rU6EH&#10;ChWbnfCZHooDcmpAjiegbsUxMg9llGGmBcPpbCXjVFfNqwATDUofNed8ijYyNwXS7B6CmfmuUrKx&#10;/Y65VbqZyYdvp655UYl1ZxfvGB+K5dNzsotAvN2CT1k45KXeawYRP36BGn2V9wnKPKfIiVyYeRvu&#10;ssVC0N5Wy1RFRuOjTvhYOTjUfDJ/6a0zDp3notEzvKN/rLzehtbcTwPSTS3dUBOrAWaiAEGqNrKE&#10;YGMQxcfX9bsszDWizDemUMbe7Pbu4uW1PjeqJedCefgsJNIh0OSCi4xabbofgJtU2p3Owr2sVEHj&#10;eFoNIEl61d8F7PximdBA9PaZim2sseSVDJb5sMxuIrKwDMZJa9TvSr8elJGrmeLGcq2IecIXdblF&#10;uMFksS/1QJRcMts4f60K5ymLC84ZKLmdI0xsvY0OnjqZB9wNTkM+9tqSskGpaFVvQ1Cx4uvpB9K4&#10;yVmVeYW6kSca+z/5aDM6Bk5r84MUHY6PMvfpvfBR2l3vutjaoOX5Gv36KAmIHGc712e1p02Gheo1&#10;GgvSWG0xCYTI3ghZgqS5Ysy5m+y9tWB4OWEhdvzLldZBPTg9Bksok7JH/F1mm0uIPFcWPANNzKU6&#10;G72PvuVxkN50oPMiWeeE0hlxMEIaVbF6Igxa7qr8oA4V+srFw9umDLq+ngda6CncBdcn9VxgJQRc&#10;+Dhu7ZYZAcocemn7Z19KHUj2LL10H/hx57ukvUTgH0uu7LDwcILepqfmB+1peZ8s4is231sbqXf1&#10;wVdULbfunyS3xpeLtlKf1z/MviGp97B+l4fd8aPf9dxuBcro0WKHwjmP3Ar5+mFumg3EYa5O5WEn&#10;fO68Db7Xsenys1+vMXNByZXOpixyeWH0eu+PLsKzi3Hj7Z9OoVsCi6BSet2ULgXvSjgRqJ5YuNLB&#10;50NDmVUJU2j6BObG85gzp1KSZwqNVWkUwex9dHun+iEr7W5b2A9S1EWuB+Zxs3v+SsCTlQsyZSwF&#10;tlu9gZ9FD24XOe8/T9fU93aF6nLmlIcbuTsfdtdQhidKUqOjo/dXZbWG16Kdp+beBojT3AwkJq3U&#10;MPaV2nKhxJeztHyyhXSKRZ8vbkxf6cEx+f6CRM1XXtRJhlMvppBU3m66x0XgHY5m4vpLEtb/6LBM&#10;Uhi5E5zrExtj305vm67i3pvtLWsQy9SALJhVSy2dM8VW6GAiNpSWVsgtSEi8ipxkWWZ0dzHL3Jvi&#10;YuxdYla+Tfq59t4dH0uWK9VOSMdLU/9v6VUr5qmnNB+xtEa95sgZUN7tqdY+q7yAhn2mTftVXv7g&#10;9ToQzXNb8clf0OucZJ+9Uk7KAr2qQRXsekapt8+7gnMBSM91zfOTlwwqj1ljhF8kYdCEMvU0acML&#10;e27SeAYnfHIpDq4t5F3csD7n7sVD9cGWFYfjwWaFihU2/T04kKjuTmDdhx6ID+SWs7uKdMPNdAEo&#10;udndbt5dChSeLizc9umIHD3577NWWI0n59QBVot/PmgWCvGdEkzmL86ZJobZ6/xxps69ezOTdIYf&#10;Q2e9QDI2gyBN9WmDYe+L92uZ/czCUz1fQrBhFeQIM3obiqwHzPH8t5gujqL6t79J50FOcG876XQ3&#10;JuMDmZ7TWfQC4MduZi93M/9hX4EEmcOK93sG89Q9iHdpS7rky9mx8kAPcvX6a2yU8qB8tG1+jhs2&#10;1/hE+6J+GhyGo9Yd0ib6f8/GyjLRsGKk13FvMMKLyD0dJ2D3XZZzPj1D2/qNVQ72OMpJc736ndM7&#10;S9IhIwlbxbS0sx9ut3PYHZBM7rR9lp9Ev4MESqUyBoksrraGpDK818zP36awN4wZY7dtPLrL8f7C&#10;zWc9XkiaY2X+KoOf7TFlO55ZeJwbh1k4LqjbkhAMI+/FLO0SD45LjAN09jgxGI3N8rv+dzzgjHZn&#10;ONhaSalFG/XXLalu/oYpjeZEa71IkE9haR65u7nnt1xP3Kr1cF+x5kkwWd4icrwj2KU/O//6Lsks&#10;+068Nnu5q7kGrWDyAonE9GHUSDh5upnLr5FOYDmZOsv+ZzXPQEZyFsoQWQou1KKQj1sIVoX5HvGW&#10;Y5gw189h3RwUOklYnE91t/Z4yMWuNi5nhpntK7tDKtru0mvsSXZrI6N52kLJDtAv68sHCdGjliKi&#10;sfE8Vsm7kfnfsD9CuT/rg8PNjj+hWod42kPbEGnf5SbRGfZKrGMKFTvaXaD1yQEVNziFO/KwkrNE&#10;HeZl84W2U6TiV91a1q7pz5fxBEj1szVTQ3o03K1/5ebz8detWS0SLHQCBIbfzinXoG4S7DwUDcHW&#10;HHrLIp3vLJ6jk3S7SoOa/OZXIfyyJ8/XDBWny55fYVl2TFqDW4fTn/goPVaJo7YgW5RJryT+MycZ&#10;TBb+bjaWez86TvFFH3Pid50oBUhK9uRNVhHIjmhxEufl1uwY9mo9Lj52D1f7I/Vi9+SwALP95IVG&#10;7vqhvX0l8ZcxYp7Q5umV9jYJcWTY9FDjzlrW/h9PtUiYxnT289i1l8TE/pZ/fl8G1tgUr8nxTVaY&#10;zCW0oQ0rmKdKs3wV10wsHIiWTxL0XMQuJsPYNHJqsXNvPz1OShqHHE4XDTEupX18gLTSePXG/6Yc&#10;5Xx7dWOx1/imXWC12tk6E+Y8y8T7GhqW8DSd9+8upGubo7DcFS1kn2gzrXGySu/ji4/FYm58WO0T&#10;EtwktVpLw23FTLotYQtxM+1lgZCj5qmb/7uqg1VH5j95In/m7t0j9giXnRNoy1xIF3peqnOBVFXn&#10;cF+LoGC7FVqgbgAL4XPLJQT9zdQLr09tBBvMrb89zH798bp4XdMD70hu9t/WWxzfnnKjsdlDmbvn&#10;5R+A01Dky5v+STqF6qWVW6YLZ1S0wtzh+csItz5+lp4o+JFBp0oq/bpydn7Z5fnY6P8d/tWLpMxw&#10;ydo9St2m/jIV4pmSxYVcIKb5mhZe/tqo0hqVvOTXXFUlBWxgz/kbQRFqcmzv2k9n4k+aXYLlwBUu&#10;IL3xju7rCNZLOTIZbeerkdAOSrMxiAc7kTOYHeznvObOgFGhAwrnodDKlqOAj+DGUIYV0/K6BKPf&#10;9lZVB2dha3zbGWziRF5sbJir+VrEcMUmkPyP/PHjcUPoqv0beTAYhV9ZwjkDgPmn2oymh9sq/dFy&#10;sd3O35/tbD/SJ1NiWsqs9cHfYRNZcHoZZq62bsOxGcj9bv7yOKzrsJJZYot3qzfahBbVOzJkdlaz&#10;ebyBnglxovC5QQ9YsS5VtT2tsgtgVFPWzsIQue++NaZ9+DMBrITllZ9jub+lV6RUZxdfYg+oNFAR&#10;n426TdOrHeOBvZwm1xMruS/1ibjA5VlpEFfZLTMKcN4eJTE+dHy5dCjyg+8en0Ew5plQVeCalG1j&#10;FemHfWi3uI/Zy++efwJ/ZesEgm+8sA2y9+yy8UHY/eT6RKhexU5u4zVDY7Bwp7fkCUAtyLdRASKs&#10;Pdppdb4ZwBU9sQhwfgBO0L6oQ6L4mu3fIKCTk6xjGuRzoIRNkv5CmYW6qySSc3h7JOharvqBMmTr&#10;oLO7PVewikfrvlxmit0V6SNRsLSnB/dQ48Xca/9Lz3fm8HWeVv7xyBkbmv9wwXJxGbsrCIDAU1wm&#10;V/yB34+3i7972i48lxwtsfv5eYdoxteSrFYX/GhINzKG1UmP3vbqsjesge3Eoh/bXg9d5lC2Q8OM&#10;KaoWFwJBiM+3sLqmm/tMx5le+PFkr/qeBXqPwe4HnuWtMZTx59wGN+tPXuZk15cW7cy36DgfnUML&#10;6wY/1xK+tDitdZ7vhGsvncTK45Ep+sNUaLz3wnVNFrb4Sv7tA3YEEHP+/coetsUf9hTonqIItlbY&#10;r/5vo5LikN6f2uLRuLK7R28T7l5joqqEO/yzm7nbopxDZ9lnp6JiFNHspFOHYny9B/zmU+NjxMXj&#10;0BeiZmiXchaJmG8333lPM0necW9v1Nn2lyRa77Dw1xhEYzqvTugGfUzL11bmGN7Lt/uTgrvQvIZj&#10;ba1b223g49XsbafbXmVleYIERt6i1OhzoMsYaVooCnh02W8WRudiuNOhSy7QR7NOTbvLHk6MHFuG&#10;MuB2vc61AUGQHRlAD15zfaP1S/LCSyENj4zNVxrT4wqD3IWZ+MnrGPkmMWO80mEts09JdP44lJUU&#10;YGHrbZYjw8sni3DideLfbpWJxIYRiEy3fz/ouO4/BciH1SAjuQlbrSxcj5PsCpG9nxBI2Y815N4q&#10;f1kwtDquHolyaZtTut52+JDmF3aAptUVDNHU0ljh63mdWuujmyYwJe3Ca+dj+SOZWvf15yMgZGKm&#10;j7Y8sHbBNsfj3aPFm5u2nr9s+IHXzkdSedy+KLi8T13vOezYr/IHTuF2pnm+VO9itMN9aOS2Syeb&#10;0OXPGNsaCtXCBVfOqeHeWI5n6OwFZTpcd7HIf8IsI8G7CEFRnhLmz4WBRhEEdhAedQ3hN/6+bFA6&#10;GLjtpDrPn+Od0F1stZs+PayJiVpIev39XiXPi3YVukC4dB7mAVstKiuT5eft198wJaVKhr+vmyFX&#10;SJZVJ2cUOXmGkwwqSGIO4xk0Swk/iQfoa34shgVGNUdLMAZBvPTzbEARf6i2/fFamo76ROdjLx5y&#10;1CmdIh4W8je3Mpln39u/q/r61q3iY4JjyTfClHPGaTEbncLheG17hVcfrm0xtIjJ9KudM6g1353t&#10;R3653Jt1G4JiVwaWHOlXXNZEQRvEERiDGMWlkAdHX7IUr7meSBXTRgHK9Ho8M8YQK3BWSfUYV+e7&#10;ZNBfMdnK9vcM1nZ969Act211iLoLI7JqKnKrr7qsvGJ6cnlOkP20RBNaPQXc6jFXwwK2vEq7xXzS&#10;mvptPTvufDDJ/UfSeS6rqgVB+FnMGEFEMIABEVQUCRJVTKCogGB4/zv73L+7TtUcEBZrzXR/LUKZ&#10;g3KaykeHHDGfAoRZ93IwK3vlrhmQ7JdT4rGoC2fksPKfsdkrXUiPwjUeMsUv50dYha70ftRRz9MY&#10;qTbUWzTxBYM83KpqnKOKy/bu2J4I4bSK/wlgCq+sXj0p0XjHlh/Sqk7i40wxs9zsPOY9NftNQMxu&#10;1cP6kz/6r+T0xKV3A2em28mm+DRglC9BSEWpHq1W3Vlla+SR8Xj/IyQ9wAzEeAkamj0AZQzKtAsf&#10;WCimCDo17Narakp3GCHxfIVtyx2z9SneHXZVxh7dxw8D7vEJhbNWYkR1Ynk8TfKL4arNlvEHPW3J&#10;+1NthfUneiMnqdmtMxF3TZI7Rjx7Nf5u2mnqx1c2Bn4892nKWoIYLW3/68OBngYRTjPDDiBSsESM&#10;P99JN7/n+NkAhb2Hx9fa45Tkry1xSbfHWvOaBU3mhw9RlW5+tGawHNo9K/u4rkBSAWV4CIjNVYRg&#10;PsQGmbWKAi2LIF8+5OCoK3cdZrz8eF49vzZc3dqWF6/dJkzs4uYjLGUnjxcLBexx7fZG3cRmXXCx&#10;X+7089mw1i+jsAor/m/UY0alHpRpjqTdau26EdPaXNSoOsBbj5KHgOruLdUe3mEs39H9eH7OMjNJ&#10;za1/3sE0mfd5LkSHSmOUHMjJ4vSZS/nyj5nxxOeZfr6rHyz2Vc4iCc6imvXx30DyLF53+W0kbhL/&#10;9jqX9r882mp8Vzqarc7NeWvUAMnep09ydu1hYkiht62XldWePs6WrJKWuGN385PJs1uWW4v+gE8O&#10;DaJZ8LTS74JNH+geECr8PxG53TrVIBquNboIy37ZpyDCruiVzMF1NpnsPmgAeWFN7UTmgna5lN4y&#10;kOYUuk49xF6M7L3e68mNobGA0h/fOcElux3Mv6rP51gHFsGRBN0Klmf2Nbiao0t28GPyYlztp8+H&#10;Xr8EEH2pT3ELRwNIE59rdo93ngusa/z42esN6HUqa/d2s0VPCvqdkQihFbeOT9X8IGOnMWqhQZe1&#10;Pp/eQv1MI8hI2lQbUCZdMxa3zlJxG8sG0BgT4e3Yu6sB9bTSQQqSotEnZbNtcr+tNKhpEdVRoDQV&#10;b4PV+dqJ80Mm6YH7v983h+XGeYyUWKtsDZXDunJlrFqUO2cKkfjXUuWK9Ws9b4YJkO0OFSU3XwrT&#10;q1697iuokh2g+2GlfZucnt3410VNGzeNmTX8rQ4Njq+8vAMKKPtWU4qPfkfIVX5cepa8u9ML82sb&#10;I/YPRQz9/OMEZfLngTNyHklQrZ4bEbYPVT60V015vihHzilNPPo+mfVmq83es8+5aSEhZyp4UWXp&#10;Rm0hdq/9Zaq3mebr2aV+yIf15jO97tmoQYxb+5+H7SRvP2OhTFHAmRKfX4UNZvSMOFf2K/OFz4Wi&#10;UZG0pu+0qlyYreY2q3zG6cwWeEDdunidBuki7OXS/cadCZ/2ZRoFdfMVHLcbPY+O6FxXOFz28eft&#10;ji6I8oEy1Lq6vErF06AKu8hgl8EgGaDXYuev0K17wqUs3u/r7ajbRKlgt4u59iGfaIqRa1H0rwDM&#10;JmPTocaFh56/YjJ3SKiBve35IBou42evMFRtT7l+pb/fBpouAt5W2vrMKbtPBJRUBTlwatwihDxa&#10;Daj5xT6IJuV5tSftEThjDhcu33pkp6PsHcEa6Meq9TM3u7SqWzeKfPbDGWHfud7L9uNiCrkPWrq4&#10;Qpnbtuh2ctyprvnRBDkAlWQPKVaYd4kvz1EaVq1y7txczsLq01MKyHY+2uOEPkDXvW7fniuQmQFk&#10;QIs4SnB/dcNi8o97NEBI5oD4wGIkLjhstId/N617XKOA5nmPwvJQrgifLDwsfvfzeTWi4sq6bo6D&#10;rt1Fq2yU+cVNIWkd6O7oxBwixy2t2x3Dkwul2Wsv9+7SfFWvwPZxeTastnj26aPPP49wyP9bbO5P&#10;tB8/ESnMvmKufEWrezFvd65Azd+0NcdpjEYHcpoPMyR6zr+HM9hbmhLmfscOD1q7wJBEVDkQ4iC1&#10;rcEYdxe1kigPcsNLfqJIPliz2jeB+zt70q0jFekjt980M5VhF6csuqAuSLBAf7ajZUXgnoavGTlq&#10;9qafXHq0iWxfgVFaOEBTEfniZws4QQd2nP/1zlHmaJKVu2NGo7dUqjKgOTHcYX/YhjIoWdlPuaSN&#10;AB+7lcj8A3kcKfUpztBEuDX2eXTT7XW9B6rvqijt/Xix2J2g12mcT/0KJ5yZFO37HoqtQVJEtulL&#10;ZlXbmWxk74dKb7SofG+Nwe9vsWHfNG0dLb90uQxzbesB/0EsAltffiB8F9xVZ3J9EAXMAfQnyO+S&#10;EyG+FZ9Q7rXtRBDdc40/GxfN5DX6N3HEjXv5Td7D0jgL4yOVqlskxUay+7eHfoAtXqXtzyOoTIj+&#10;EMyS/Esmvo8ORadmsRXEnyNupccn4WeebP4+5kQMwUL8nJ2dB+lvz7YbIrmfIgNpcDrax17C9Z/l&#10;rXPs4au+vq/OtB5IG6GM9yveh0JOJbfN1qjy4PPXXINYAGPvxZXozSTwfzUQX9beSFXWyLPmSpWW&#10;Ny9js73vCYUuUqi1TvoV3AWGpQ2c9Q01LWrrdIFS0OGOnPDeAp/sBmWed25jvXtjvzYrQ5uWpZcb&#10;vqe14ne9iyB/CI+Ey91q7XokgWVq2CVkWWPMsChAIkO4zEv4VShlDRV9dbr1+NfzidYZPK2rWZs1&#10;aFn2DCN/Kjp/V3OTK7NLhSZdOZtR3fcxtJtLSomDPoM1YGcJVIqt211Cl0XJf6P6bs7y+4GoN4F8&#10;Q17p89ybTcidQU3x3rc2sRhdsNxu//LePXuIMAX2ibSzc1BG0X533WunGH5uxdFt8q29TOK8G4ee&#10;7Wdiu17s/55dFYCtctrlonFLPQSpwq9DzmBn29t32tLtk0YY1357NeflW+dB/aytsGC192XepnrT&#10;Uy38EypTiAqsUUw8Tx2k2dt3dKY5qWbUKKxr5RPjPIoCcH2mXkmrY+rScq3TSxkJS69Z8waMhsle&#10;3Yx35a8ZfVat7gyOipYlR/xal8CHfHaboxfAg/5u2l0FUNi2PjsH/pMq7uuDJ+yzm+YuNZClhSqh&#10;dGcsNSd9+XbhUJiex0+iwVcbT/RqPGVrCiGbAlE8+ZaYHy6GYhq27/vMTkU24RkZDTHEnJqn4t8+&#10;rQIedfSOpejGbv/aRXeBL5BG218+4Uz83Vbar80oQitWBbBNnaRmIHnzphOdOzZZY9PuJcOLQszf&#10;dcPWKhP9tUL7wU7c/oAMgF5i2UV+6iPau1Amg8wVBq8dy8RBwwPxNhTte/xG2Eyw7Wzk/H1YnRFs&#10;z844wnqwNp/rLkSrHvh1R5k0T86OHc/CFJw1uR5Dv+EfV5oMXfs7PSi1hpCQk6dlmToGZcyEGEWt&#10;6aOpHTQC4FHHJ3nspbEudkEC2mJNM1S6Y6rn0K3CQE3fzVfLXQOcTYyuKcK2qVgGz1j6EaNbG51U&#10;pMy74W1BpBtW5dJ5NlnIjHt2/sr4m12xkN6trI4t4B3pVos1obn117DvKEnl0XrwneSlUjmkT8XF&#10;RtFZs6d3Z12zkl8wKQ1BL1zeK1vrq55Tr4oL+IvLk+r19cCoowuhiod2+qb/RhHRMyjbh4MdvR5X&#10;Z/Aygaj0SK6BIzXUL7pPPpGuaEXKert94xhBzOGuFmfn81XbkVa95m9T6uqtVljSurL2kgQEXC+F&#10;e7U88a8djqQyf9zrWq0CZUKz0+httpPqefdrbMo9epI/hXVkbtA5mceMTzT/Tha3HtaJAl5WqRQO&#10;KiX+CXgXK0dT7AQxP8TwVZ6/m2Fn91IrBVc/UanS2KnxB9oik8Zx38WhjAGMS8Mi59eILzL92i6B&#10;oycPNFqInwkGWXUb1Vf0o2QJYSep37Vc48nkN9URrJrgPXq3ikEST7UbqmidHuoOqpvCPt+oO8RJ&#10;m0Rmj/7VmVfdmEKZ6ZGv6d0Sw2C7/sBbMvNl1zqoxJVqTgdu0Gi2X87IoLwnT4jJ9OSTVj3JV9RZ&#10;cz5rZgiE0bqPVTDx/Rp8Z1kCJ9jXuDxIyC1KgAeIvZJcZlH466rL2Tdn5pVGvbY/vJAlyixp1oTg&#10;7hVxasUjfj+x4JNWbWGvpDF5EMPFKS03Rj1IeSDI7L2FFKx+Iq+3p/WHj4nybYLlUgRs9t82U1bc&#10;zb62PbypvyctlVwPJFvG4eczaE3ydwDB2PJSVrB7RhgXx4MlEcwf9l41PpSPlCervVcNWlMWgYOa&#10;pMRKNeIoaYhtcsm8H33ARtZ1k9tto0I8vQOGE6E4+TdbM7vxcF93TU42YCB1vC4huvQp9V92oYdO&#10;IoiAYr/8uF+iPS3bEtmp2D3cbcNzTepYh+PjZb+0iOxgcea6puU4WhyUR/P+Mx89urshW7P1ecUw&#10;PLiauEblYBTVMjLvFJJI6pDfFT5HoWQn/PUqM6UauFPRldEBdkQLeiFxxe5kJb4S+UlaGGwCZ08c&#10;psvZtfoVF+ccExZUiEsOHDAZSL4uad30QbX+fhuhMhuHw5tJ4P3auzTp5aprzWXIcefhA3zDdzqT&#10;WsrEa5Q7GxM5aMclyHYtZHSg3X6eNHlbga7pjqwrHX5yyveZNapN9CgrRR5Jjb7e85O1G62/YXGe&#10;d3uZ/lLGeh0Un1GL8MgSXk1rW5qbg0CIImNQh42CbJQye+C4t0RfrPPa/2lREbWao/yrbJUWp2yd&#10;FxuaNQSd67zYz8f1OiBOCWWVNNZihbShDE5Kg9lt5Fmsib4XXotp8/LYA85F831Gq/R0V00hv8u/&#10;NnNu0hCxRFLr+SFQ9FceG0x+VAlMK8OFPmp37fRllSVfc8grYMC0zSgoHgUAowzPf+/Ns8VmR2cQ&#10;DVwBfNse7Qtb704f8Xx7emsiF3t+M54Pu7rNmk+8l6kVBUhtDZ/ldakv4PSoN0Nr+sFzSCXgS9Y2&#10;nrVykK7J8UKvjGWW5VuxMreb3b/W0JkUp4DZLQxMR/nWbeKOjiknuDRXxQK/rkBPuN1UKQFl+UjH&#10;fVE0ZR+WDHN/qoZVVIgyDLJgrgV29LEgWqAA48kDeZE+RqhpkNXRm4U52v73QJc+eegzqCtC8I9r&#10;ERFyy9dvsCjPRobXyuq9o/MR+oLLQp73KktRziwznMN37+Qvrj2RWc+I9EOAjs7bxT98gYagfcCP&#10;fB1YZGOP3LYipDb63GW4Ggv32dewcAZT67FAKFJ5fFlp55rP4rFcaVNmofmNR9ZMMHnw2lpXaWYq&#10;gfb6adZudKGCY2Lca2RzP3imuWhZXIm6hNRt/+Fs3qJBfdcfm0imPyiTw5rMmx+W8XVS+wEaflRQ&#10;RDTPxO3FI7vN1eNOTioP0ePmIU0/bmfTL7EtUMOQE3+4zzXv8fwWDh+eO3DE7VLOay9EK1QP07qR&#10;YUL2fCMDhlh8//oC6aJ0fR/Hs5dnl/BNMhRY7kqUw0ucOoNs0OyKEOMeQx5Upkv0f7jwXH3qsrjo&#10;+/xr5cJBnSBx6uaU9zXJsAq9Phc0OzdlZ2vfSlJY2M7PDdjqX8+GfTf3cfkJfiaWfC6OqnbxcpxU&#10;PBw0GVsdalJrt8JfZ2/kgXW3MP2dLO3iMPzz2ge1byEe74bn+86i+gTOeLebkh53ahJqHJnfN/xP&#10;Wtlb2Gb0d9MSyNrwsHvyqUbhviCgZLX/4rIQ+21kmXyjDwtwhnEqxiqA5sMLtuW7a0MDwXHSlcRc&#10;6dzHq4YxTbOpchpzMLGjH4ov4vjiI5VwsDGUQTyklf7em3C1HDeTODcsFH43zJanwigFrQaF6If3&#10;vGIjyvA4SmtbB7ARryIchBoeXs88FkpGe9Wo52vnlKxa11WnX/50xd2hMP2cYyW7kDvpezy/TJPP&#10;+fn3Idi6FIzeN0AyGh2mBzW8oYXGGg5LsbsI9SF17M92nNAwNSMAUOwgUZN8/zvkYUjcwt75aqP3&#10;olAa9SHGI062SJcW8Lw+LUKXmOmq663Ab4l0+zf3xJq/99K/Fc8zV/tqjDItF/eNx3a87Kg3uXj4&#10;vfuzWg9thuH6hg9sf2U7Z+dWMyKPEcSaXegsD1tauu60HRdjodjKZKlBgK5qoIXh65WAM2qfKQ1l&#10;VuAYylh1c7Lv+DJkJJd3QbLC4Ow+YcAbCoPWzAeji6elIygQWvh0zuCB36/zp4leYiHuh3AuWVxH&#10;R+t2O50U7elmex18+echAK296HaiBEQ/Wyij5k9mLt2wZG76yrf65224GCYQ06jpvqWIJp+RT+mC&#10;y41E38qPhZMa7s2mmsSvQWcSGRfwAd75OjewHOK+i7jhiecb3g/iRnH+s5w/KXdo/U+4jMDakL0K&#10;YDvChC/QNHS9SItxANNnX8kVx4Cx/1aAPyAIzkFYWCNq8z4HUx2bNXBusLSpDTfbDOUS1KI4nOK1&#10;dF4Yr3zhpDSHxyolWQMXN/9uWqXZL2dn25PZsHHMvLCgQ3HUzP2xwTu7Ni7GIeLYvcrTzZpFIpy5&#10;GbzY2sepctBcvNeCyXcR4fzagBbOlwZQqXuX/YRaeYqaPn+kfPP1BEDtf68nfepGMGRScbzaYJ8t&#10;zKbdPaqyh+xtkpUq8g0iKZdL/lMf3K2pXAk9brR6F/UXfWlNTpWVo/uEuIoXN4VLNo6dpjVA4WfP&#10;lfOKTpZKoujoo97OQ5m1RfAz32Lu19N2PW8sbWKYPm4Cg1agqaJdu33dfknBkjx8JjsnTxODRSVp&#10;tjv2Bc2M0ELUevYh11THiyNakLdll4wmHovCtTbnVQyDHUL8GP99pOdEePRSEE5cK8RN46vs6TQL&#10;zRgQpDJEydVx7+wcXInZ5Vrspfj6FQjR2bZy46vvPZojyLfG7NV2s7rzjWTYBcwL0F/x/rublKg2&#10;MlXA4LHzmxco04niRQb+YrLbdgM3ucGq5k9+UU717rXPHTui/fd2d61u+mOdJUKliid3CIzc3w7r&#10;xkDNRJDysUiay/e94VOXzuvwAi6pWZuDk8WKQaTACs6pe4QyhUtfaN3V3LB7avOBDFvmjM9o6YVf&#10;2m3yN2VctYhhXLrTSk6uDsZB6nnQtu5Cky8FmLgEx/lsk4uKo2HopAGGao+Ss3Dtpcpdr+547ffz&#10;Mqb+/TaU0VT7i/L65qwPv35fK/hjUNhiKYz0OaEVaTfzjkw3M43Sellv+rlkXnkZv09wYS6XkN9U&#10;embKKsiuv8IYO59KWSDd6Aw80MtSWzaqtl0doLu/15Nf6u/MY0AXklUd6aFgPxHHfVGcDlolMuvS&#10;7vb6NJncqng4fphfXG6fplM+rGkpO78U4vaZKuJadVyiS7tc0/5ZafFJjCeHWVLW2sqnuHu2Tkaj&#10;9Hc1yx+SCpFnWBUtumxXTkIetr3xExJMt7t7FRxV7csh8cqRTiLdM2191yc0dG8uLAhkvGJFRSOt&#10;hH5tgxKyJn+R+HRS8XU1o2O7YKryecJZpb8mJBedPgEzyP6m17miTo96uVmOTpvVxnxwR4xvOgUy&#10;aoidiI8i88wsjl6JKG0iZFw6YUMuem85u4u/waN5Gz8szGVdqG++uEG51ydOxLu8chxMgzLD2nct&#10;naJpS8gGdLcBDEh0YgstL8aN4PpZgJYWUT/3EzApiTmJltfGZQIb4tu1+CNWAfw2ZESYCcRSYWc7&#10;YTq7osEsYJO+dkovd0m0B9o6029DmSARL6rcD3rEk+XOnIr8ZqN6ZXW16WjptMLLwxoFrfGoNNX2&#10;XmmZq+p801iW7eyg+wZ3cPieJsZPvXbIKDgx2rCaBig1LFR0Zc25fxSD2XpP/7VUjQ+P6vdP+RV3&#10;saRaOrUsyt8OSqOpr3RenSgvko+owfzm25DuHa7KkUZeLrO86333cyQD2a9ibZtljx0nLTahezdd&#10;O4pTbVxwuld6o6dP2gZrGZSxTsX+hng1GL3pNXfWqz95Z4gjyjd76vmX3R2y38xzHq5aKsauxBVM&#10;zW+5sBscYU9/XtflVCwsVzUEOIDm9D54V+uyRD5YJP2+ZBgi+PVsAukbXSgTKzumETs7bifLrfdB&#10;fe06NYE+W/2LUCt6a+JFF+6FldedT4MPCvOKq05WaKsUKL+fLH33/GICzzZp9X/erUtfCzpjbrBR&#10;mSSC9b6313/LVsyGUOZNx+txujgPMQFSVZqL06m1TJbmbKzn3+qE9JnG7XHT2THnL8TN47yilGJ1&#10;tKROafHmLnd7nZSNlwTYpnos2nLfSRbb9aLKfYOb6VWc/MKeMN8+lIFuAGcs74Dh0INXLtWs0WMr&#10;L9CjLf4OgvkcFiZ8pidm1L2C31PpyGrlYy4DSd7BY9QVN7SE9yuMJAyNI7mZ3j5ger3cjyVE3tDW&#10;IDxZeOcrYn+NLt5sTusIrhlAXpnMFubmYrpK0nyKXNKbuZEIYbY2kZsc4SGcpLSSyq8lN3O6XGs8&#10;e04m3Nk+IYg99jPX45JHVvAk5Rwx7zHZSnUm0q8Gl9ttxlDm0n4eTNbCFHvWbtXbfpb+4fcX28jY&#10;5bX4UtFP7DH0xr4ZxlLk0y+9+qiqkf3m7mbXKusKQ1HKprIELvhnZ5WiFoTzHoT0vZtuGLOsuTzF&#10;1Ds7KLNZ1rSq1Qn3zO1obbjjQW5MUnOunBkYASPao9FqwR4keRq79fgOmvrv5c4Klcyh2Oljaxrp&#10;IPv4rnb0esVhih/Nn7f6h1q8QaPRZt0YkSU227j9NVOsw/x4tefm91PMntwBiwspvTaXRiUQirw3&#10;Rt0VQ+pGplLXZwtkPwN4hMZ+Lkp5DYW20pwtulFfAD3WodzY+8KLohKieTPJn7EuYtfvtnYc1f+2&#10;g4d0PeUViDvFxnORLVjfbE84It1mehwZQFjq0Pk28LRATrTArwGabZZMVPbg+9lyaC/cOcgnd8wM&#10;WQzImeCOFo0kaCPvGcEBVvMGaTqYNHiIf2Uym2Sk7pSXjiL3D7OIZuXY4mfrIMgwTfzAzipwx6Ob&#10;K7sF9eSsxsdImDfe1UfrGvJDcstu57YCzdprLmcFQpMseKntPBvlbVQJXXA/NMejlv7XhEQUOph4&#10;RffrVX+Mau2b9jS5MsdXLMuuey0shtN9sTKVWVVMiviQnG0kxiXTVW80nLgKm60z60LATnPj+IqR&#10;aHO8f977S5iTotn6HBVdr128zP8m7LK32dilZz67zmCtCkpgWRN5kHBN93xnz3db0c7eW/GnOdm5&#10;BwLtuwfeOWrrx3Zx8JF3dTNfRkuI9+7hmQGaNHQyfODRr+R4lejKdZN8QW2WjTKUyRXSAZ+NIJBm&#10;Mnk3dHu9hV6fQXOjm+evc88Ge6ypTe54T6teKKyHSpe7cWUtIzTBlEVLaL+GyDh4y7EJbbMPwkkG&#10;PbIlMRpSgvFnJlyXxkn891l7DtjLuIJv7Zc/AcLT/equII3I2x+aIhV56Xi0FeedUnkIwVTcidqU&#10;IWpndzndh6PBPgYiXrJ7S9uT9LADLB8SN3mPgROQrPQcJceaXkmXrgP2b+LRPtUFNZPlgxHEkzf1&#10;bXNl8WfsIF3TPHM47EqL2rqMVajMn60gGw/C7Ax1ItxOn8CMxyaZvpo2t2IbkYbpxbzKUr1msD1l&#10;UlS0fvGdtF4CqPgKUEacLUlpFx2roKsrd1XjGnVYwjiADDkoPz8+ub9bj1buOIq5KwTG6yl7VsFu&#10;ZL0R+okOhdt2x2jG9FrkZckMPoBeTC/L0bK/yvfIdWZ6vkBSfZxAGfAYjRp5c0JdNj+LGG6Q3HTa&#10;rYpARaPX6UzcfM1bd/mmZ5lDwisrybW2tWlSIYkn0o07VTEwzJV9F3bDVqnYF8aCbqxam4x5J3ft&#10;jS4NdfjbnPy7aZ6/7XXu/dBW88twYa5M5btreWJnwqs+qKIWsFCWFl23nueXY8BC6G85PPeHejr3&#10;7UhgJFxKlUROl65QHMpr2gy2W68NEWpku6FQ63IxlyoWlMnk59QBMwmg20XUTx49R98jep4Ew/b9&#10;hJYACXA8dTKv3umkisFjOCYrByS6be53OBRgocthhV5wPqhrbFlJjnjm17PjV8fsTwsbGjuJVEjz&#10;YCn7j6PzylKQbbbwd3XmIQYQEAxIEhVBDEgyB1BMiAJiHtU3nn/94zgzONXnpi/6omuxWl/eqtr7&#10;2VAGwhi9KTg52BGVN2XJyNueozCjzyWEptjZF9bcLT6lSlxedFs3O+CKFBO1y9yOXTyu4O7qYe02&#10;xIakDHT+9UYTUeSF12Z2F/FGfbIPlCYKqhlAGcBGleynFCJcbBKt+enUeqEXtgL3ICxKVrVofba2&#10;UpOuRVF1K0x9u9po5w6l3YDodPJdRVvB7+oLnX76OxwI2JWmOy+4uWH/8SIM+Fzb428f+ZuqF11Q&#10;yZs2vqVedf5lrI4xa0xnm28FOs2gWYFzjer1fxXHr0+uk3ummB+srqDkfYtIathYt1zbz5WGq4pw&#10;MPfm2YHpIcoPQD/Jb/3y+R5sgpjD32EzCVLGnWZ/gIE6QAr7PfE3Yltr5TP3c5hFyqPbAV1fl4Xt&#10;rl66ppHYx+C1+FlzVzGCvq5inD+D3WBXyz2xz/06/HwzPiIMnfFMiTYMc7L01XOb/7unyQBx1fcx&#10;PF5bMLVpMbucdmaJcj1zrekDaQw6NfVD7Shs8Fk8ZeBkeUDB3zkkGWMV4xI3BT5nDhaDtfGeae+M&#10;OCw3CbWyQ47l+C36vjrWB3Y0hDJGs8+eYGCjnAfNhT/dw8Cgz5omaHedZwnJm0Zkvja1uIYwnlFR&#10;J+qCzlkwq2tjjYpReoYx9z585Nedu98QemnF2/Ja7rRP1kAH9wRs6bOnXPEKZfAznJZ4o94/jq75&#10;o0LX0tWzEErxfEODU+iFjJz7xVVm6rSLw/WcnDV/saX8VptGv97DXa1N93GXWGWar9/cmY64nC4o&#10;M9RalMrSpkm4lTkEIY2gjOdfdsTM7RzoHl6c5HPkfBiV7pthty0s5rWlnpR4+JjcLQRmEEa5zffc&#10;+5yMuKOV2TyvN+uI4HyhxFPz6zZwZ5+a8zxuvx15t1Jn730+N73bEfnXsNPy7T0rZX0B3KrFet5N&#10;dn188ssvupJuhDhXHd9Tq7Jbiq1dcMcbvfg7V27T6r5IGE/mccyMcAG1XjKuqYdOLxj+stTPtvIX&#10;yRzVjuGNEOKX9Pl7e7aXywnborVVfVbFqsVeFhzIL47UfkJXKyVeh5tPXyGGIMtad91doPMq651m&#10;NUeJkH6ysez79byZgcl2vVXtccvJ6hMC0slQJ63oFFXkQHn7iI5QBnTbRWL2KJSHkx+baJpRJpOu&#10;YF66EiTN3OMR7y1DF11+YKQ88cGvXPavECcf7peQF7d+q2uPaVlMo+VL216ZlPBP16Knu1r6zUqY&#10;3JnaW01ie1Cm2RaE/Xnh1YUFVYFt0XS529Gt4nqKZHOwB5V16nNE7embCebGts4eS0rjQ/inc+FV&#10;2FVPXs1bdOmLclssnKNZan0TGCVidbmfzG0JBXy0xJZyf2O79ib61l5SR8L17RDvLwFrN57lVCvz&#10;KjE2vZyr98hpNkM2kV9ue4uEzUQrFNsWjEJ3rbkF4s3Gb7ZUoxrbaFxMgaXQ2qzmBtt6aJ5edXV1&#10;U3ra++9pQIuQEVflTV3kK0P1hm2v7HYmctsXsw7mhd3gXMpdceeCse4VYxa2YTafK7kuTqd1bdpJ&#10;i0qe+g4PYrswwHYnmhMSU5JK0YOASN9ptXbrHEeVv45AHEFWWXvZxxOrTYEH67H+dYsasrpcfuFe&#10;nSYL5lBwuuvU/iQzSOBjti3CbYqNpTVT8FiCOKQKcCawD8CB2usVIFCS0b4B4aIu4SRhsapQekD/&#10;vT2feX72eUmUcs/F7xoJizZnIt+67TqaYmbTe5SfMh/ZlzG0lVOjmTfjoEe2E7jKzweBNVKRBrJE&#10;NCUS3r7PAa3QvJ2n5W+z/kbf0abRHV7ZFPlCGYitO2FSASKMY+2ZHiw/c5cbn/cGyQsWSpO01ehQ&#10;jf52FdsACZmn8/dRAjbVPiWnxrsGXknIw1hpfPrBCqJl26R7LVVFlrGLm9rU8r8ucAtff2M78bae&#10;klJjy90NX9WDcnAMZ0jDUVDxXrCsZi48V7fGgiLWjW0qFKxyYxMQyyp6mnXu1gwey6rrPRF/38tf&#10;LbT1qLmNBPd31CtMA3g6243cV7W/r+fcMvnhhF6vemuNlN5p7px0nN+dZ4YZBIxF6k4evBdskXm1&#10;MrzSKRa52jbTATMKTjH5XaH3UmfM6hkFJH1OMvVsZ11B5iOciVF8sHpwlXtqfOK/wwbtfled0iXN&#10;Otjr9xCGPr02W2HjWzyejt2Ve1q8sXdr4lAM+3TRu2q2q/fGsz5s9+1OtGPH7iEgp+222bq3tW67&#10;0Cu7yhDxZnUcKF3NZLIPbQDmQxmZHlynkPHyeDw7vUVWCa78ffK+d9EFvDtLg8dbbkUJ8z2p9/kJ&#10;URt8SvbsGQ17jfb7hJv+OFwXJ2hwwe+E3aFxtLTkPf10KwnGiZLeIuNhx8vf01zoWrAvK4dqU2dg&#10;6BA/+EE2t/s489smMt7L2a0G/k/i9sa5wa7lN4eqI847Q5Bue2uW4C2YdYVkuCgXBiQvnFpTj2UM&#10;/NgHcHnHCgjFTAb5yd/4gagYlda6WNrnF0sIkSiahVu4ppvYfKiREPlUJQ+/2y/fluRBUIH8ZYNh&#10;ZzoS7PRs1fr0O7X+c22U2GMLhGoSn2frXwIjRvErQJ3p6mkhs+sU2/zNbLodoQd52m5fDMxtktkY&#10;n8P2fY5OryHXiogttnGuzeNo48+ASDpW8skKr/uGnlsjF1gehbYgAueahD3BObEmD1hNZZcf/7Ku&#10;43Ot0eznLbXmFP5GqqMmk8jHxI3zy02nsT+ace+7ANxQ0fUfQQgRsgLkEh/PlbxCrA/JMRtUurhz&#10;gn3d9xg/zcIL0SA223HdoP3YjhN89ajBRTWNm65SwdDhwVu8liUow7pVnVsKm8zbxnbtE7yabiZM&#10;MFpo+zWfgyNVu/wSYkt27fqsk3ivijIBqnwGaGBHcTgjq9VYsRffPeQp1r4vfsZCXywq4LTmw1xj&#10;ZwITBFuP/m42+a8BkVgfgi9UUND7eSTiEwDkLFbXsMa8lOZYV5z35mKQ3/LsDJqvxad/IrW6cweA&#10;paBd2jcNdybUtBQUyPVIyL8SiwxmHQS/awemf2RsXyRkKFNumScHwhFObrUYPsoXJR4g1MvlDuLA&#10;wr+DygeSftQDhpun7NQ3n/ODqm+BxhZeQ+2eyT2bd3zGS/78Y0Habim4XtyRIDYmU29TOsq55cCz&#10;c8LfJ+0OfyYoBZncEvG/SWGOtm1tgpx7cv5p159B0wl7WFV/GvW1t9NmJ7SJ8LvO7oVj+KG2kD/m&#10;3nc/x3Jn+jkuxttdcY69sJhXnmOwoIiKJyge/nKgjNcEfGE+NTRUv8zMvrlKqJA6HquyuTGyq7Df&#10;lh8bDSj/xEysT2B5ahWWSg4bWUebhFCEFF2XntvrAGNPegmTxJ7RzVvEMP1Oz199Wqu3ibtw+nua&#10;dTXEDFQDYyZzdburNs2naVRLLtpE51aZ+5hN2HoBEJ7FXSaTdnjz9zPkjFJjxQSWCuKt0ErZXZBC&#10;2iZa49Blu1+b7k82R/GrfSv3ah05HW3oUCa71YtaGOqXEIwh4fccON1CPVfOBQVmxZxubGxZ9aj6&#10;RBE8R2edgTYqiXztes2B63NtmMTVLqBP+0q9N+YzrMyd/r4AX4qnr+7I3kGP/VmP3/xdBynUrl4D&#10;qb0zKWZdfdDj2FOI7bcMK3rQq9507BnJfkwLha+xuvK7Z/Zs/U6z/Q7yDL0dMo4KBqqco0v3d04m&#10;KJEG+nG9xPV7HiKShPa4r8L8+G/QtfyYVlD2+jRfPoHqGNm0zEiDCPiIEZ4rf0At2LfQLYtl3zhw&#10;RJfZxh7PSIPR1oaee6lpdbAvv6yzpK1Q0LRS3fdZNKpZQtn0xOW4d3IMdvf869ZaMDATa2St6zWJ&#10;3gvMNiDQeu61eTYz0TJIJnJL5xKpUNrC2GZe1U9XGE4uml1YZEL+5zFEhsghQPMb94QOpPjy8UhN&#10;hPrz3FBxcJ19Y9HTbKwCZaqrX0WSW3a99LgKDcu9zG6/ZD/HSc2sNpPdWVfg8vaxUuLhgW5Eyjfk&#10;bWxrVgUDkmNrNRkLheN1YPCUfuAJ7WQh2fLUe3IjyFHvPyFgZtMjzn+6zjjfGw1Kcnq6hC9AbU4v&#10;i0OOp6b38G7EdD9bK8DWFZQQCHM9nF/jwD4V99/TRfMEMLvOVvO7FKav+dl/FenOrd9L9EE9p4rR&#10;4HxVZ6Fx8XfNtPn6exr08wGLAtgdnj1TeV0hnfq2dEYtZ7TebDLLbNUoktNBGxo8t9ubtE5xuMl3&#10;mhaYIIZ3Q+DZTcvtqkigv3KTPIKq9bg0n7WXl2NH3dSaG7D3mBkKynCPNJYVIy9lNk11Hnjp6kPd&#10;pG9rZSXdYTFaGZ6WUspa8W/eFd6xSzrTHDQ0bvLuPH+VC71+EuqFFt/vGhhHqeKFi8uJpRjK6P4D&#10;LPjn0x9+mRuUmTyWAgUAI3kdrrDN/gYynAPOioUmbatajpg1V0/YqfjV8nG/7BYDuj1e9bFRp1ps&#10;XisrVpRpkjd9jb6i+/y+kxVO9eIFdhxPdmcD58jKnWBI2oUybDb1tanVhp16snif8sN3DUxxsVpf&#10;3iaOmRnT3UNxaO8m7lHP3Y0P9Y32sLnVDbaaHMe2BlG3n+flYd54ZaA2+fO7wAU5AYI+keGrtlee&#10;p8mv+XdPO+3S4KRoHadfP4KAbtx8N64sdAG/nHW7LNguBHRQrR4+397BW1edpnj/FvtWSJ/wj3aY&#10;ScPzK2g940K29kgxMquss3k9t+WiIY2l4kORAL87xKBMNR61IaDzmS84PCNubsM9Myogu7t+sTUf&#10;nyLWu5F6bRnJj4uWhF+MxnEtuGdBHefRVCmM0tIccYDoQMdk5VDd6IvLGbr2JAUUvrxOwXTQLKdn&#10;KOOs+VTEV4zk7a5PB9DqxjT1GEVZj+N5d7jGmGO9aUbfu19sSE0qfwPx3nf8RD0gZW4e8U6kH/vz&#10;aEs3FB4oZ9Sm1OKkGCsb8pbqz+7kBAMh8RzKxDVONZ9o42aluHgQCz5KrcEkwZ0WJbyXMIp+zMtD&#10;ms1gZyDDgQT4qcMNfDFkX9ureACmlawWpW7G1Q5JuG4jfieUWl0Ea1W7pq0aHn29tZ9/TSHHHdfp&#10;hJcXVwMky9vKZsa7AGvT9spXS4YyowsFudVCDe3LE1k6mcnt9PTbb/DO2mDyr+JYS21UwmZnJyP7&#10;wr4zKXD1yiZTWBJfIYh4sM8W5n0oM7mvPiYJ1H6Ik98+x/KguenBHngyWxOfon+HZLQENhjLATm1&#10;VlX9dKWnyuLpBxU/5MvlF4HuR8V8Z8tVfwztVcdfWwOLaduoSPV1tUlMWKfj6XcoMw98vl3ZU60h&#10;0VgzhZupu2WxcRJdVZZ+zxJxqTHyZxQHwsE7Md6VTj5yJiIiQBVDOGSE5ahN7lJdudWcfhQS46w+&#10;s19Uu0SL3dpHj947drvFvzu0zklt2Z8UHPnAtQ0XIETjc5aTPynVN7ebwVsp74Yv1G/qb+oNIbUO&#10;3pYTRG+qmoLUvO/5yApf+XMx+kjVt1rHBU7vJYrRnC9EJGHgzPe7rfTvhIZLsdoDbe2R5NJnSfTl&#10;+TvYb2fX7Tqz0EN/ul0R9fmjWCv1eCxXb1/Ig3674Mkw/F4eIT44Vkyg04HyY5V2xA0+ru834uoy&#10;J7+V0TTMx31wniz+es/8d9nNs7e3vva4Dm3KmQozW1rcvSE3H5pqt83qJZPbgiDyKq+cdVD5NKpf&#10;DhgJffMWWWdSUakEbySMXrOcR3DCc+XHb36buY3FUcIG72Khbvx/3Ht8UnOevCvCldjJNE6UPLw6&#10;JwcAY4D1cdCw8W6elULCzPYYBNn1ZxIn5H17heHkUQagwrAa4pReZ8NM1nx6Py5APFJdl7hPN3Fy&#10;W7JTeqFQCJ4mFwE3iLpX5l/de71uUscfaWZ7M6vwuwmLOk+JRoKwVj5NPqUfFiHt2MF3rTGT6Y7X&#10;a3GwyAZZOHozIUpTn3hUn4nMtNo4LeKBMLvuWrzpEc/q3/ihQNxf+4I9dry09XMyE2Q78M6jvl4a&#10;QTZbpd14BP4G+PNVojerc8zRd7bMORPaGepAj4rdwTBjWoP13AWfOeyd3s/Ovma/IsRc9T2AGsM4&#10;FbQKfz4Ct82lw/ywtl8dDfCdTdCP+TnnU30flAc0dXLABgE/gvC0d/GhUwuWeZmXB2gGN7pl4n7b&#10;iTn4YnBiBoTpe/aAMkH3xTRfzSyq3Y13p8nEIAuBMiI4NSfLz9dGeY6TR4/ZurhVRCyaCgCaHePv&#10;5pbft0Ou1xtOD7sDmwNfDyevfuTgs5WCYT2d+U38uGwPabc8GaXuHKUn5AICQBbVmt+Qn4Njo/A3&#10;IO4th3Eu2/0sW7cUuDb51ne1f5JDSIl9TPODneKmV8SV3QuOU5EyGnbC0S3b6aJKgYDx5N15CyOl&#10;+9nJJXfEXU5LcuHoEHuQGSpgf99+nMXKOAQHKIMQ+5KZG5TvnebKqfof9vv2zh4JWqXzxp4CyZ3H&#10;SqreWLutdPEr3nt8ANllU2FdLHPPMXo+96SwqLEL85uy+eOrcCmMarXeBAd1MD3yfgVsu8z+9TcD&#10;Z1GPmtxwM/PSOqDX7uxG2hAYJyw9vt0bkkmQ9Ze55cMzGl2y+psWlf2ap9bPausCkDhRm914gNi4&#10;BhXVR+J58mGKHd7RH4PrlUrMs2QDMmwGZdJpr5Mi/TueZuVaLzqBeiPxsGJcys8yN8ExEVFmd1Yn&#10;vquc3zqHZHVI3ifLRXti05DA0ohHU7uSvnPyLAiy37f0ABvFeRfSb7B+tmZ018gUwr+3p0o812p0&#10;Se2A140+GmmYlTnZfsPsiLOkNkK/9zNTVHBY4wcuxV90Vmth8nNVTjrVcH+H3Lx8rxeE/SdEe1Go&#10;Lvo3fIF/Uh5/TM5cv2QnWvf8N0zJ54XI3Q6EK6roEonIm4Nyln5TDsZC2dpwErONlXh9VyQITX9r&#10;YGtG1m2p0hXLzT0yr3ahY6dbONaZ1HWZbMMHgF+8O4PWUPFIQbnIyqRD4g8WyjCj4hEl5IMkmO6K&#10;HzzfXlUyeXqp0kirMu91N5KdyfDB9zyt7+hR5jE8Dn7F6sQjE+PZeaDRxJ9Zjbb6ocvjcOaxV7zX&#10;fxbBcTXSB3sW9Jrl53YLZbLEaMPhZD8uDUVH2Grogx7dAKBQ47G849XySLmmvbG1tMi0gszpIell&#10;s8FRA3QndedNn67l2XHlaUxRlL5ct4sou3ps6KzUY3mqYGVKKnvd9v9a3BdpuJr/Zlw9VN/Cl1lV&#10;GhDlsoNRl4iQlXeBEEXSl3XWrI73x/fZM5XHImBvLISFbEeLTtQNs71uSWZboy0K23qlpOdgmmEt&#10;nmzymaGPcnwo/x02gBAakdr+pPrxVBMkjWuMicYl9s0xKoajCXGnvE5eXnxwHBgaMrs3GpGkyrvp&#10;vVtadOsbt5Ium/R19kA+i3i6bm+6aXovLw9ZS+XWW2eiGA3m7zoohfGawe1k+EVPpdZ6lHVQPreY&#10;r75DwIZUOgOhUIilyY18rgpUN56KA8W1Ic4gV0wlSfPvQleeOMx+B/Bm9n2ctEfV/GrMaWuHj4TS&#10;Qt0V1Enz72azROszXWZEi/Z/SSm89QvjzvoyGgzqmUqWuhD8Vsw2bqeJ4gLXfx4QFfVwKo4xl0RI&#10;1IUJJu93iVX1UhoETqbQfD9vpXqrJ1I1/t0voBkiQmWJgTIm0H9Wxco5nIst1qGIbrVu3hHB2PXs&#10;ICxuCRZSnqLmZr/onajFh/5NdDyHzromyX3bql03vuclNRtgksFIGJHNtyN5iIlBxp1cw65QYoVH&#10;2fahzD5r/uwTnx0KuVfmIuXOh96ILewO63rXHXbpaR10yNfSDK/p1KQzCKIEYkQgUlDrSfPhzXE+&#10;T9ddWNk8iWPFiNfkWsGjkTe/896l83aFXd1nk25CGTBNh+lRmP5oUHJDNNgyI7HRYp3k4l+lxWlB&#10;7vt6AB2bnYDu1fEr17MgryzQQmULIXorrFad973eM2tnMu6a5Vqry6kdrXqI6otTfYI1DovVkhCg&#10;jDDn015j2+yBwQ2lU5P+3/k//xT+J//Pf//9z7/jrEN23PG+e7HXb/dQwYYdYeiGRjWdhJ07AmMJ&#10;ksifEtz0qmJ+fE6zfouurhfuY8TlldXY2WCOesoz588DUYmr0Hzrfy/sqbqN58Xz/kKV68arOfnU&#10;N61jn39n2gY6LbeagWCX1IrX2+cyVl+saBcScBXzm96v1/YU11oMq8vywExMKuufmqH7Nq4RIuCG&#10;vLZyLmONC7Tu/0083tdSU+7TQxff6IowSqnALFFro0C26p918zZt9ru+ftnx50sfUhuvK7BarytZ&#10;wUe/sGFHc6QhLucBqiQR+sE2VkrPi65GFd4e3Tm0smFZttx+Hso8L2Pnb0K0HjB27byCkYgXRnEl&#10;lvcRe2W7gKItzaQR0aXqTYU5ZDPbAkRtVLP0Q6bp6na789TWcxTckB4bt6TicYA2uJNcRY9A5exz&#10;6ZHKYsjfLqdXaThDNKZSF2EvlyeWOjDD3M/5Co3sjrBMUDtxWqHmGV28qmGttGuLAtIk7vMlOQ+R&#10;YfRxuwYxW9XWmxyoHJYf7GqJsQXhh0FzfrnK3c5gnPWgzL7Wtofn0epA29Pr2FJfv+QbALVuo9/Y&#10;3GF23HmeZ6sIJAc65VJ2qjY5hXiqm0Z8rWbhzCsK/mqCQjJwAaUDmy+nzH75EdHdoMxNsPfpNi12&#10;4r8pbuVObpf2vJZicOSPK0pf58NKJPf3s43+ls+DTNyagSYPu7V68nbQtkCGnP+KQp37zI45kp3c&#10;hoW6aRPNewSRthRmUlG4OOdy7QW4l4uHbrztfv46N2Vayl9JQPT4OheZZLtYpwqlySc5HDYRHfE8&#10;PmUzj3f+0W6ItWxaulZ60/czSTvtHlfvRNpGr7y38P8bwTodEkikcRWd3+6nCb68Rupzs+NWs2MX&#10;yuCsBjM4Nvs6efgnmJ1muK09teuXoR3fZV1XBpPNogYhtv1GOckWCTVzrBAqagbNIaVJd8FnR0QQ&#10;n7LEaXP+JZCMsqlze9bpn5QSE/rnYT+t/t3ZlAbdQGgB/G71bN9YLfJDodN5ATT8lnRv3wS9+OeW&#10;VK83c1pDblgWlr8UlLHHrtyIJPking2EflS2s6/Nvv9wZP8G5pzo065ME2pRBL0dYJucvxEe2KVB&#10;4DYHQfwYoTbXvfp6z9nP0h4u+xRR3HIBmBra51g51h0iRfgfP8TRqgkv1ip7P38vaqMGl2MvjZP+&#10;ixernd/N3Mdcb9/pjIa3Sn9I3+vPBMrwN81CVr/y+K2s2qyp0A99tVuEtex9NhoGcbH+PJbEv0tU&#10;5OKq0xx0boqXFwvU/DFiizP+dwXC9nErF++Xnd3RgUPrnX5t83J7Vk8NXKaC7o/5QJmlPs7f1nG0&#10;CCGRh0tfP8RcNKB1QqrKclveEwUGLGq//VGcvydpRt8njzl0ZVSNK3ZV2TsBl4afbKb1EbIznW3P&#10;WgX5TTEWhmSrXErf0xzybVz+prjnPG2e4ZZlzVsyOlsVdjYSxdAn19ZTudbOTHIrr3phrnM1yR8F&#10;pRoa1pTplz+XwfHQqdibUCQeWrXAlHClmo/5k7Qnv3KFWOSSEJ2jGYfaRocBlEGrV5sgSR2y1crf&#10;SkkZd+eAtK1gN/tSalnv0f15U25+VsgxN3gP0ZGTbTI3EL2OF7WOWmCBpXD+cI9LhL2z9sLbiT5S&#10;d0eR9mJA/gmGOVSvan//G66+bWHRt8fJxv1dHMQHmRBL5Kud+NJU9lpRrb/LnL/TYXYb/aYt/LFa&#10;sh1Xgrhu9DTCNmyVRFt+lj38Vl8GdnxLrLTqbMnnfVSRlkx2Q6TRUNxDmU2j7cf5dmq3HL9XLuSt&#10;iIGv8yJdXiocXZvuQhSbZrNFKUfjwRIM9UktW0e8xmYrDk9vwKsg60sth2Dkvcsr7FnZd8o9f+Mi&#10;d+AkaFZpzJ82tb8FmB/8zEY85X7f+TlVhqa6//TaILGeTW4PsMzfN/Oig+XGGJUCwglbb5fauT28&#10;Dxs3NtOWDBkbDzL112iFFy55n/I5Yvp598//x9GZtisHRlH4t4gKpSRFaZ4kIVNKgxSJRg3//93n&#10;/Xq+7EuHZ9h7rXtl5HzbxYPiTy1qUZRAmSJaJn6pxFhHt9wfkhNdtpqjmFZXJX48PQPQ4mlAVl/e&#10;LbOp3fLdXalK/97vAbmNLt0jmSGbA3kcH9OrwR6L1umpWWj2U98LYfN4gIyHvgz7yV/fE3gZc0KY&#10;ewAxTSpoNqR6Nbe+LMvkFqyydG9VYuKW+FPHs6SbbzjFr2qF+efaxZcO8Rwyn1k3ivMnbv5qvIn+&#10;lJs2tXT9vSGbiXkEe6ghBGt+8vc08cs3jDda1dZLCwghrWTCr+AiaR9PP9INB1bAPbH2PKLj5nZa&#10;IOoGubCFifotTMJjUj4u0twYepMJ19ovqHWvawSMXXD6y26b+37QRvObnbjPv6fRcwhlcZ95iaiB&#10;kYhA4XZUtwHBX97+ahCLUJyO3je+NFH8/tUPdovuZFiaCSvGLebMw3E9LJ1HJSB8L/CrXCzPl5Fz&#10;pHl2tesdRzJIF3R1sb6qCyjTUMdNuvgy+qedJE2fNg8OXIqWDuOGKSxu70vZmru9y57qTDb7kUhl&#10;B3UZqXXo7nK9Uqod9tP22bHTrDg5xVs8M+UFlbulTquhfz4VINjPO9s9fYcy5q3JtwBcUDoWJrM5&#10;W4YY2ZwmNMP6m8go1mMFwS5x1xAKJATvmLcB6tfOpjnzbX9JXwazL/4G9o6ZGG4Km+uJpLjg6WvK&#10;EpA0iplzgs0A3Dc9KJPvhGmHdI2FZt46U2DAkPtbsYAJzyPGz11qUrx31h/hdvVa42u9kcZV0c1K&#10;wBO5oY+S1wd5nWJGpsXjlfEc0zOeBDybbzOZK3I+5GvqedwoyX9loO+q0FxWBOf0W65Lj2zc9wEn&#10;uxtKjU5d6CbXlcWfbplttV15Ywp7rvg505PWG6rBNEnABOWannATYTSZtMTTBKCYlm3Bo06cLMZW&#10;b+4S474FKPOkBgW1/b060uRXTS5Xdf2hORvR1pPX3l+mew1l7oHHS602JUCs5BvSyj08V6QEyZD7&#10;5VE5xH91DZ2kheJxW41aGWfC6fHQ95MgjxH2e14blf4WG8Atk4jG9WIfy6+b3qOm6Zv9o/o+RfYW&#10;HLvstJzmvn+ZqWOsPewi/blFNR6XVtgBlA1MkPe1eDDs1h9m+2BF+W4ETHX4bzXjYjbuaLmBs14T&#10;v7/ztByuvSu5HdsPvH2e58b91USUe6ML6f9C4NKJEWv3Xq4sKQTJnmvd15zYNHg3uB5/75tTBoXe&#10;/GL2UMXNmZINI2oLjCwKWtVTc4k5sqDOOi1FgTILhnr61OeCnHmjvykSOA4Cu0wVc28YeckFNW/n&#10;qBD9hNAXAqSzBECdIxcyuKFntm+bu8EpsHItX0S/dUDxkDSaPVjaOXiVuiKEmnlDp1oIv3+vgMFg&#10;yvB8WRb2WQc+zZ6KVbv3EmGJVdJe12OzyTkVjnJjz3CIySudnPxlC7a2avSu0BeDX6dV+5xhSA7r&#10;aGH/IG+pqM2YzijHgh5kt7kKhJ/9O6dxhb69es7e9a0apT/WRzqbPf5abE7zQeyKD8Br98j2yUpO&#10;r3c9z/sX/smM9GIGM5I02nyfmzN1NZlRPaGPGvYzdxngqRkCWTfnCuczbHXwa9MclHmS9dZNL0vX&#10;L8QoiSftayD1w3rBsKvGvlLKLR+VQecgJtVaQQTQhjtsrxqQt5gNqrYaLoAs3XGFVsCs0fq+FdRg&#10;OgLiunW5VH1rdBHCFs55kEr9vWnPtrvH++So67T91cd6a0z/+gbzIXucS2UQwv9GY2G0palobX3B&#10;k+A3pSSceA2dP/d9M3iZWxNEV1R0bfe8su1ye35QRuMJneyZXBrldprTcf+eBrFbwP7H1iu2TVY3&#10;WVNY8zW7sqm7c8kcCoXXnT/u+Qs1LvyKlXWhAaALGqLvfsC4NB+JrD3EBYDZkv0bZL6l7H6Zve6q&#10;dimKEGFhfcm9zu7XFPlXJlTyn3Lts3k+BKNxb/DOicHCbC437Fb9eUF19L4bqG9+nkEGFaWt7/Ur&#10;KKNlfwNu1OZtGgr1tExP6kGQXjZsJMypyFl0qQsRPcKQ0KZYeST+3QhqX2J5R85vfuzlr/Nev8Pm&#10;s0SIOeDUPeuPBP+JCAzQ1E7nsK8tjP2xwyk3h60J983SnRoPPFY/4BiKwtanfv5+uYxUmB3Q5e98&#10;bs+Z8vFqtsSWCWXS+/YYwhIu5uyeH2iJZWAZBLiLbu/F3o1bkBELeBfhyDPQQUMrN5Luk6ssHx5L&#10;JQsqrgRcn6Uu8ppqzUtp2wvIvTYZ/cLsvLA6rUaXon2aK+jfkSPUJ1kSrFI7A8/qT7TPuxWH+rZW&#10;08MnV0mXXP3DYEOB7PcvUqh2X3LrUxow5x3nXC+hswqcta8MB4dC80NWVf5148hcrjIhttR4D2RN&#10;NpL0iuZAGVG/umxbtsQpu9CPzOpLp6dzUiSGwY23W6eFiPYb1Pu8i9CjsZn6AAAcIxudbIKkGB/d&#10;B7mQXiScOnms8bfeLGWDxOyXOw9qzmayo5/bTXJ06W+FnrnMEeTLt090KmbOST/fqJ+aSYEsrX/n&#10;xXi0Nu/H4XJfUAANiQHTZCPiNU9omwkKd8NEbvDAaoKghGuHRSbSyIARhvdomQzA0ra3UBoOlw/s&#10;HEEZ5Nr0CcKyS94DU79Z9L6WIQlAVLk6Rmtq0PYRM38Ta085TGhLDAxvTs7T16rx7pLTsKv/piBy&#10;nFml2oFUJkewPLDXxOZAaQPrYKG37F8R1vs7qqNFv1TcbNJMNGLrviHkv3bh6KVL4Oaac+K171NZ&#10;+xlwZ61SE29Oeqafxtz5iYZQqoH6jmMMay+k4hHbac/xDs/MDk0uF7DN4R7RM4kvOS/6M4Yyw9BK&#10;GEgBYH/UiekZ4wYj+6HQGaGdVM4RM2h3y9iHRoHBUJmblybElft6k/w5+q3nZ7cq34nbfHWXGeg4&#10;kzlh5igvrHwsF9HSM4/dEtAW7ak/NXGeoULHK+G/jFG1M2SCULpkX4sXlGrmu/RMZ82Tvr+a1MyQ&#10;dkNgXnTjyohN+KgpxZH2eZ1Kqov8tsMYNOklYoTm5MLrdA3WmcGKD1HByW+QXvHvRxvifFizD1uV&#10;4Z+vak4ZUyiol7rd0q97bmY6rXNP56+xej8wcNyZC8VpQWP2jdu95M0BiVjme4matvHfnLMPY/m3&#10;PnZb15S5tL5uSpd7I2pXFf8kCgvP+77qr9XhrexRoFXi4qPbbYUbDI1kQVoF1ARWv5tVYIqu4f8B&#10;s726tsGRvoAMb3gi1b3TPvMSZ4nfInqTNJVHcDK4Zo1ydSmMN3HQ/OL8X5nusud28Un4HuUbjWqw&#10;3T873mxZWM4AD+/W+nqZEE/5ZpPQU1S0DeWQorPzTvV7qAluVyO73DMmfwuyN6PiFOTOUcfwYJhm&#10;w8HnNXuA3+ZAxJs5lNHKRPLYzDBPAXU6/Vbl/gnb55SvN7YuxUydPbxmmZPSO4cGoO/p6isotSze&#10;rHc8pLplNifGhdDHwbXxhJX4PF7Y/ukIaE1grajImj5AF04h5b+xRKWUYqFkQ0re6d2dQMxVK12l&#10;Th6+vV0hym4zRrvDx9Mpmi2D49Wd3avkuxr7pk7I/CpzyRSr9aRSHNy6wyWAUxAsNz3Qeape3E3W&#10;VHfN9E/xVTGgTD87GP28GhbUxOfoXZw9vFoh3qztyOnS5A4k5vZGv+f0aNE2LlM52hDCqrh55vS7&#10;sWdatY9kK1hmi7LYetjLx7avCk2Kbavn5SbscNZlmhM54W+WEzVeoCLvPgiXas0fxXo0tBHutqO2&#10;RDqsXZTIsvZdFsJEGzJ3sbMYPXl3khPSexWfA5brao3r9CoI69PLUSDY+z5hmuXuOGCGpemNew6b&#10;38KxLf+9AlK2qe2ChWOJnWwK7mJyZvLn04r6ur3Jpj5o+ZakdOJ7tfkadiQcjPEDZpZVPuz2+qvm&#10;DQB6eWShxqLBpOOf4hJc3tOv2/Zylelkg5fS7UkZqX836djGJki+XtHOikG3U2sv3fwqH5ZerbVr&#10;y3INvFD98T7X3Rf0CwRbLrOvGudVcSgBr3Vu0wHuzBq+wO/+pfVLn5YYZF96n6wHU2YcOY7kLoTr&#10;38Vj2qI5CfK12he/32haGVWddpdytSwYz3JI3bITu3Vtk9t2DyBwEEteWnVPQ/bVg87Peojh2eoJ&#10;beIbU68PPl4pH1HQrXO/ve2haOmNsxfX4vn79oYyV4zJk3U7WW3lZdXAi7VDNZeTpr0Vjf6IUndT&#10;MAzpEZw/4hTB90FFqyy3O4M5V93zLHXsa4HNfOXtIBl+eo/SdDaqgLm+yT68amiRW+lEvO5K/gVl&#10;hk2KY4ng1JuN0Qim0rP79o5kuX5/9Uy5hTIwMBlfvRcLoWw/+P79RpumSYuRyi/IoJuI5qL6EqZ7&#10;bNskejzu7mGR7minTH0xJ72c4rzA3rMbQhlXbtijknXgUkHVtgq/yqO71xPDyqvC8JSBifn8vuXM&#10;MZZOblm0cszhV+2mIELzZ4ZXrQsWON/AJiHjI29s8Mqt3Tj9Nipjfgi6h3KjCWqQ2eLvuzn3w37G&#10;cttP/Do4NMPecZpSlpczGP8orfs0tCX3F3VQSOP9kdo1ndaun1UrlXAieT2VbR1g+NTU03lSxPF2&#10;iZpUKyO5trpdQX+WVD6WBd+1xv6N89blM+vKUb9QO/Af3U8ghtWr994vsq97P/swcXj7ae6fta1o&#10;gXURVaqsHuiVG9spprXJ5Mgv19jzgfW/EsnaYzupV5jWasVuamGhgV1HQqY+fhyhTIzZE6P7Lqyu&#10;z4fXBpYc7g0BF7wsRHeO7R2+j8arMnnFEJY2gRHgmqLbEI+0HAkW018MU19ZnNe9dHInkaBR67Bx&#10;ozJajFmq8D1zpcjLHNo0+fk7Q4fVRXFYizSuvWsxs6ljWb/oKa5nBoxFD0u4VVHgy43Kj6OLPsQs&#10;nDL2p+4eLaa977BYfJlzigkfr5gGA9Vjvr+ApbmQlNq+jTzae6+dlLokp/5do7YI2ProqJNtOjHy&#10;JnsskbqVxF9qxO5ls0EAhj0sHUHMUnVj/V4DMRjbeHH17tc2O9j+nxgt8ywOFleRLDqlFX8RoKtI&#10;QkRMF1cbeCeDY2xAQ5noMbLqGbGDzR/X8SIZoX1VWPXSzP10AZC3HYrI5g1pFoU5ry/zG/0mNecU&#10;sodBFBNPqOf5XZus+Oq2mQzZKT3YdaRh594PXrWcIhLxx7pLHe3wt3RyqxJNKsVV3I/PWG9TXfGl&#10;YAp6lG0LgpNObr1OB9psran90/soBL1euq3tyC2Sw3PvIcAhIrHBPm1IrR3hl34HL0bjMkr1Mwd7&#10;XOfvzbAx29Tbf+1ugTrtCywqPm4IvoppN+JX7dfh8eudriNkcM+bd9DbeJoFBE3nyrrT1ro1gAAj&#10;tXxcWvFig4h3V0Etdz8D8oFjf7O1zIgH7+YUPLTY9pTvIFvxBGWmhoyyI/LQCPHxbGXrzaa8R5fm&#10;LB8AqrD5Or0SD1//PtzCvWdC/0KW1yRdlUVV5yaVHr+x6rBWZAdld2o7s2gOXg+TJC3lvX2YnWU9&#10;P6uIcvXv4oE2Y7KFWmzCyPs0gbSZDp0T7N8ejmaTRnggL7dLO0s8O49oXys9WZ1+lAtq/Fz0EY7O&#10;vevFFrWUvVySJXrB4PGIozOnYsxsl7/neEed6vwc3xJQZkM9Z+AYT2/+reACX3DlGIO3eIl+wD4r&#10;+Us1nRX0t2wxFGjFP9RuXLxkhi1kuVkcS0D0b1HR/ZGheIpXhBJ0Ur1s1ohDDjTJq9Wy+HrVindP&#10;+Fts1PIaiHfLPUccimYf8sozXatGdXpjei/vR+Rx3RStSxq5e/3CUv1Gmnb0cvA8+YxSYKmZfi9q&#10;yg5bIE8YC7CfZ+4datEFP+TDX2PvNehhlwj7378fzXxXQjW21/eWYu6yoKP9KVY75X7V2oJtTJl1&#10;e7xDjVZme4+I79iHX7u6JXha+N0/owFGqaRZkVtIG/UNQiCbOlrQWYsZnAqymiU39/FGVRZ/F4/q&#10;6IRkrSiwhd0S4TyQoHDjSaQODAFzmEpzZq4OkPFiPbZ176kCvHz1ZWz2OPToz29Q6Us1tZkvuYt4&#10;O32aEKaZu5KXlQQkpeboPTysj1t1kN3loEzhlz+WKtoihcCdDy3aV/OatrswPV36tKZgsh0cGC1Y&#10;c4Oiu2KLozckfasV8ui9q+O5xEOID26KtFWyJl3EZkCAQuZQKlnHRbDxAP9jNMiBuBbKTBbgqkl0&#10;wF9qVGPAMxjz/nWvnIPtpJ2Rk8cLV7DTKxcgnFAWp47CxCYrxAvmmP0Q5Ke1JeKY6wAa58XogQxy&#10;14zA5dt4CHdmUMizK31tl4K/p9l+x7vp9aGP0+VZplphNdGHsf5+EsU7Nc0kSeG33K2nGUDO7EfI&#10;Ouhr0TXfOEbDUgTXOXzTRy+SYJ4gzxbPP/PzZLKczXv7km9p6A0/EXNun9/+lZElX5u8MDgb25WD&#10;7Wlo9pnE7h9teT7JPbjK8FJ2fzFMVpGG//etDMY9ovpc3W/jy0aF4ULdLB6/NMqxu4f5KXadlqGa&#10;lAwXILQ/d/Z0lEZ/q8Aen20T5fc2FpdZBUJj5BE/hhjOUucc5+9Fsn/diCXlRlt67QKDELeM4A32&#10;BIEzI70bd7JonC8jjLQ4knS5ck5mDSWz0+Fi9C40hnZZQw3yoc5+UIYXhQzSfRhSvs8hFhydfZFm&#10;FCd4FgSr88p9DvDpZoUg/xyMrpuzTvR/NcxBZGqljcmOOWtM7aKzGCnCT3RNws0Ij1/Q8wYzydI1&#10;IO4p9qIntqHMeQSHv1pJ6WKy1a0sx8u0z3X9dPdWa9vNGxmPpgt1I68hE0JYv+gTduh3okGtFc6m&#10;Uw5khL7Wcax2lVxGm0X4EiaK3vwdx+1VPR4LNNnuLYjn5+9pLjf8xUxXG5BCg0LPY8qL3sjT84Xy&#10;oabVIKsc728xNAzWq9Xvq6+tpkI1lhPlVOm8R6NEJczJ9ebD+weAtyFR7ir3XH1hHscZIzstrqzO&#10;wmFT5k/d1Xvo9xHkGFhG+6DBKelkHrNZG5SvbaAsVcCXFgHvKkMRu+cBHVRGOXvMDZ13St1+ftU/&#10;Q/D7yh7dtOz81juFmcmYO+ZdX6PzfhO96Rz7Wj5LvxDKuMRpDLI2SC0Gt83H2HI2aHYWy9DFBtLD&#10;pOror+A4z0ZFxq9kaR6CA79VeFLTwhiiQeryMz1QdPF+WlSHZHOSN0sf71aP3kZ+VPJfC+TrL5a+&#10;hkKZPfVZEgFOTOSJ8ENv0rijwKiNedXUbtTodTlAhsHWVDE5PsrXzn721nscZz++EF6sm1k0M/NN&#10;UfTM+3T6tXXmcscUsvYLBvRu3K7+QOpR/0z4IZQZWWsOht6q772S2fx4lf7UAb1Jt9YvJa97R28u&#10;ORH8db8qDcflzAOWM3wglnILdoIXrW6uswB8Kt1rpjkTRE2RKrJS5hOzv4I2Gg4yBVrJxIcilGmN&#10;O5tSozd53Y+77cNK9sVO2nkT6OHQEd4P/f2YPGCkYv+QKNfv9sA41m6gDpmbJORph4311mbXX0nL&#10;4FWmX/tsNuax/cTbyHV8xACqUECvm768hjKegv1I7jeeG4n1rGDEk3qvus/ZNEWCDgRfr6Yrojcj&#10;WusXP+tc+YY+7PYvwf50sQGH6e3es5KyE9Xd6N79+EuM1A/CTEqnUnFsbh0vy7SIfvQfbNKp39My&#10;/73P6RgaiJLvYZ/Vjq90pbEvjXrTub441zQsK3dwUp1RmyJbw+lBmtzwQnfrQlN4umgSOyDKnG4B&#10;9Fk0kAQOqbJEIcuTOf5N1tKJ62bgaUhhfetI0e/SBLzNiquWc6PpRP5huXN/9bkj6umzjwPp973R&#10;nY/xNouNR7dh9DLUZtG6QDSsk2kpNJGbAKDBte5kefQo39nhmnj7W2rbWeRyv5r3991oxsusSZcG&#10;OjQF/JbUVuvB/IzFi9kiQ2uOom3YrIREVnb7PMYolX96yrC1S8G9aZU1vxrfH4N90JaEQ/bZ1HdE&#10;Z+fafbZq+cwIjtZLlz5sxf/eTz17NO8zsSnHRNsCXdgNrH6P2t3hQvhftejovcmWJ9+h+TiQuyTA&#10;UYbC0XTFTsNxuywQC7941SqXkaJ39DNS7I37QXcUvchLsYI9q2hYOC4O4l/bro6s7N5q+HTEx8Do&#10;XZbRClK0LSldj3aYViR/xrRQ9TJVcc1ObyctzzT8Tqct0NhIbRaM3x6A5OWg+Cxeb1pFks76cV+d&#10;l66ttF2/FGDjyW0C/PK3pp2TRqsEB6YXmLAkckc++6u9qGm9wcH/khJ+v4Sx/+S/xTzAHYZ+1b1C&#10;CvcoOh6g5+8fFidklPwMb0R/r8vdqq32erl1VYC2U+beUkFuVFIMvepCGfRxW1dnX01AjscxJk61&#10;5WFT0J6ncowVX8FzES+bTV81H/GJfivl6fXNark9kRjo9XytMmQzB9yxn4/FF2iJwT+3JYs3Rpw2&#10;ijcFs9+lS36/a/69AlQv3jacktQQKcLvjzMbzHsukHFgOocdFVQAaSTlOru5CyfSx/fVGCKipNUq&#10;l1BzDn+bvdo+/OAGSUiy8jERtT43fhnkQ7nmF5EuvrZm4JL+90ILK2p7ykB8jg1MpLulXlSpc1ge&#10;25lYv1QJliGITqgxn6xGRWh1P+/TkmR/UKMK2Z3H0sZ8Ht/Je7cq6cO9hG9e3RdfPDjDTpyxfr5H&#10;bJKc9nn+3wjW6hxmtHf/mLR/HY8Y7F4VHPpVg+X6NK/wkOxqHZjwfc57qbH4FIJ7l5arfMxFEy+0&#10;84dE0LIHWSpLA61VGCPt3WGXxZ73yaHRAdLCdTdvtQc2PI2Lcfa85c9y7apWlu8ifiR754YnqAVc&#10;yOQGMeS5utoH4r6I6kFg8iXGQzx050PQTvEGpkDXrTFgfulcWNlIyMdIgHbOL15t+dqr+1gbuitb&#10;j7/BSiyWuMUWGVVyVXvnBe+T/taaOLWHgyCL1Nf3TX6jyPMSfr+mmojjq6Q5L8WF4BlCFO8cz1jY&#10;M4nObc/qGbzUiQebwu1o+0038nGpFBNltl7ai1AmD/682+U5rD1QZ1VFHJKz6r7VkHF/Fw6VEVab&#10;9ATjug2T3jEuKgtv1qotHWrSz7fPTbU0aeQckZbJ8HORSBy6irh6fT/S3nVbnhkQOFAVHs3O34T9&#10;1Pq+7dusAkzGlf/Biq7rpfl2bi4vd3envJpNiHrfrTbCjkOy9Zo5nyUR5SAoXEzPj1k8Pf/yQnpt&#10;CkND2FT4Lvjhx+ZgTRzerpSccgyYK0tdFcoYwfujInRd4x+DMP27GEaDQ7IN+UiEHso0Oif0tXub&#10;epd+ZpsMuzDoypLeNFCtZyFeHUIVKKCv2tE7VUOwLfUH7tPn588ec0e67e0ct8TX/v/Qa5rjh/kh&#10;Ke9uzXJmbYVX71SnU7sRbwOr5pmK/woa6mDcXkeaXsqb7xG2atd9X4mISy3N2jeZlJV1cHr3YZg7&#10;ONyJeuv0bg3m7/lg+Z1fP5UATKzwNDVikc/ww/gISr8H0+hStRsxbFWLG0fVZ8AdaNM9wQPJ7UYT&#10;tp91Tmg0lPiH2tsBaEPuk++AfCgPqz49b1VnwOUy1z5Ri1z7ggLPD6HWYr+4EQUoE4ALZgIGphzb&#10;hnmzACFHuI8+nBpfTufGooHXKVALyl6bCjb4aSMwWy7t87tSYwmWo/q4+Ib40ieEjNgXSStMPgtj&#10;+Tzc3WEGJmxODu87h3zJ/zuq23vSP0e5usvhchN0Wh+FPM5rZ3AaUCAKOVjeMioc0gzHRKXwnsG6&#10;w/q4CnAROLNQnfbJb6HY4nm0SqAlVnuXzfl237IutnAu/CPm4vJg5t36WSgDQ6r6eTYdv/pEGas8&#10;M4oR/MQ30hBjh5V2xcI1k/be8FdTFeoW9dvOEuQ2Qts7YhOI8niWqflrfoCRQ1FuF2/241epLLsT&#10;1HLQ9fx6H1xRT/vKUAZRew9X31c6n8ugUS+XAFrYyiCQo9swSTgAW77GnF32ygR83ZhiXUufqTPY&#10;KVCy6mbvm8/qdu+u42wGhuY/FH0o/fJvsL0L+zPPFb5B1j9XqsgTynDj+eTUcylT+sfRmegdCwZR&#10;/FpEURHSpiwRiUIb2aKo7GS7/2/e7wrml+Vpnplz/gfd/z7YdbG9fKgcSLTgoG+5lUI2axBLpNr2&#10;AFxDwSQqBlLeKl8EC17oPCVP7tHP0B9lDsfjbVeUM1JsPh4jo/y7VKn3rGaztVhcQJnOZ3qZ6OGf&#10;+NE8v7984yzgAqP1AZikT6ZvDuYiOwS03+BUVxtd2Z3cITNTcDN41fkh2VPwXa5jLlPER+jQzwYp&#10;DqSqx+kVBScrj5iZPQOD/b+necgc87EK8b5vDSuDa9BWf6qAot7hmOnsSiH5arJVSj4HnU8qbjaH&#10;XrN3PIG6epMnl0AlMrYQJBd0N9tNI8VOy6UapeKd4z4YFs13AUlPt5v18e99U5gnYQZtDtedwQiU&#10;D+73W/3YpXAX5nRm/NJL78b2ep1dqdfTrq7O4xUtzt9pxjt6g1zzOBdQ9nVuM/hzIDaR5xBTrh+e&#10;7cX3z6UP3vPbZsJqC/rz9zT4YIy/O8VJEZIbyWGMPQLHxScGulSU3zV+TO8TOIdE6AKpjnbBm6Xn&#10;2JtFcLFx74HXNGGudc4+XGcEIZub79rPyzujZfdrsX2tx2lzHlQ/DQ/K6NTlFRvtbwEWtDnMlLaE&#10;950jjsXPjrU9ZMR4aDruyZv9bqanSdWt49H1bjYBDpUYuXTgbO4XxwogZq+cP/ltyMc4M+T+SA2q&#10;K8y4NTq964HM/Y0fiKW1/tUfDWne9voQq5vkbLf82vbc9U4IXbLA3MfR4VRfFBbFRM3Nfy05A5Eu&#10;ScO7c/BClge08/XXWOsywB+cN+whGnfbMcXrtz5qjMTK4tVcXf/unieuUVaXhq8JZuvsmG89FlsE&#10;ZEnW8WTKtg9XKUyy76aSwb5nLCKMn7yvHdDy81IJUVN8PukMDnAHds1Ir8KzT9ZeYe1Ji2RW7M0l&#10;6T4U1/gAz0GZKwjrCxepyn8lt+y/2c0DDX15A0Yk4vENjoXvRl5+F4NdWsaoX4BGR3b3DH9ld/ac&#10;tdaGtX5VWKVzb78ub7kDceiXZoUMcGzU2MniuzUFZMTL+fvQ7j/lZgQFQ9bT05XoIQZoqKKKP2aK&#10;7RZNXy7LrH08pPPxJlKb4JJ/hV/NWJaWw/uV5FLkKVcmZCSiGLOk+tcFCKFnojGVKZPsjVeVrRfa&#10;Q8AHQRnO341KR+W5VqqP6rgP/yHQ7Sd5i/LOoKtpX/AJv7e/J3uHEwStHbKN543eDg5WVCiTYbRt&#10;mBvz4QukVNJJDf8Jzfs9hN5ifcr8IF/HWrIL7X9Msoa9cyg5p2Q/2B7AJ5ltKC2YvM0GwY8CP6nP&#10;bAsKyjL2ZXtcJ/li8/jR8zUpD0cQH2fIX72OhneXoep58PO3Hb9S19UFzXdWymHH4GTjNQfNKjxN&#10;L33KOfHH69cjf+vgWbDVgv2DJ//saNR6cOGFrjeF/cK+FESkuQN4atASkWbH6qbeiemyecg1oLtA&#10;K/ODzlULwQCO6E8O3cwr2pysoJOkwP5dcc0TH9ue0YSQzUzdVvHmbIe19vtWPrquCmlcGcJ7e36+&#10;9hhwVxf2N6vRjtu7w3CU8+xv3bEnHVwfdwfHmj8StlstgyPr72ojwFXAr92vYtErH5K/4T2bgZ1W&#10;cv3svOFu+PvsYcQ7mDikZFNe9tKl0tZJg3mBdMwubx/pJJfmr6CIMdzqy7ezWrOR8V/5GjMcSWt6&#10;IJql3Wb9cTiiJAxHVAlZ2oxRm83/niblICGuMeiet9xqXpK9aofsL4YjNInn3P15/w7NG+iRrpRI&#10;sWLJLWz2Su1Ivh4bwKrdjm4i5sK61Vbt7HKI9RbTH62+v5It74nzrxOUkBky/Ll/0l6wryyj4roN&#10;GIrkQD2977RuAyPxu+UNTanTBQebmgQFEKCG0s0pPzsbdF5DZRrTv7BQZoifpCDwSjVnyOU7X9pg&#10;nck1xuZViiovF9KjJt5vGh2gzPC+D/oyNlNXIFoZCjOyhPD37PtU2bnN1k9eYctoli9lvuJDO49T&#10;CO3oTdIcjHnah2ErR6+q+gbV/XGwdzHP3kvJD5zmFku/5yds+d3qPVPNN/46m3JeBOGTi3EWFRQ6&#10;F/jRmmMX7JBkklfoY6bbZI3TFkH3xcd6m+ZGxNyt18zV9jVJBvK5A+vPt8yxj9aTZkmMpt2QKVUf&#10;M3uJxJOe485sTpu//ubQK0M6tBl5eplnAgBYg/XLv+6yQSnavpJMqdzO/HUq4AKT7pz8u3iGTuyy&#10;aZahDGdWlyuXpVRRiRCvJaLmOVtn15kLt2R7Zt0MF14OO4rdfaUplEFg5qnX+PLxeF4+6620tGkL&#10;nTNifycg7WSj3Ix9RGRuxQDJBjYCZ5gz8kkxLmzvHtiXlnTo+NnIspR9YTkr5IrjHo+cOcEWj4ZF&#10;o2h8nOtx6e8aNcbmaWcYl3vTWiXGz7q98AoQ55CxYSYdnG/NSv6hvVim3hqtD55gpM50UM4tCWjW&#10;FhG1kB/FkQgEVrN++xwA0aDF/p7N3iviTAoWUf3W11/e/x0BV2Vj0ZyDH5mrfl/yFMgishAnlf0p&#10;HYwPaT+DdaZc96VJaa0/w+9tLzdN5wqElXW8KH62xxeSCUzQiUwg4eFZzkSxwfEh5mnEYIfG46dl&#10;eoW//418TGuC+3RuM0RuPOR6fREU0Pntd8nsLNaLz6Cb9KfJrX8ZDnHwp33YjLW3wmtrsNMvwfOX&#10;eKo8smfXjHdXEFLB47eENKZxGcywQoHuKApAQ/86m9xjbZYyp3dXLfwS4C8aK2tgecTUnH2tezup&#10;MASIU2kFYUlWK5GzfeUxORwbVbyrI7/1IBfUbyaaKEOphzVTatg82cVl5ygi1zzO1t7fMn+LZAvK&#10;XLhoPWdS7FAVtU9Qy5+9lSTeSXYe5OjjQ4o6mW1Swyas4fGa15K7bC55H4qb8XnxwddpYQkEtqUz&#10;yZvz6Z1stIfHbN2ozxPYtumV1vnyfgPR4W9sB6hJmMatutSzBNto16ghbd5XIYb8XFl8dlK5HxHE&#10;Qdt+88PqhseySC5pHSrjtZ6/hmkJIrH8rL4j7i+G/3V3TB1s082a6k4WPsK47y/zu1cj428bVSsu&#10;0Dj/QvBLZvKk5/F7ctw7mF3ljwawCjpp1YouxEZ3eitP7EKSo7sFxRVf0n6DHd6hmnW11OmLq+Ky&#10;bv38tveeJAu8Xef3DNCwrSrI+A+r8/l/GfHdLT9EnQdjKsMypVx+XtC21XGlFLMhm0n6kpCklsCF&#10;Sbutdx6u/hLl5oKE/OjNzgAiyj77iGL3vLDdpBbfY6asynvJMUDwD4arWR7ufX99Wn+MVmplFpK1&#10;/MfA+YEkYDmrbG+vWuF9v+ROaDEeq/1XabHp2h8wHBfImMj2nqgY/U6VQgZsUkm7xXQpaksgGY7j&#10;9nQ53U/AJlV+diviU4jsWbYDZZ5A3SqGBGz4y41jHueAN0IZ7EeM27+Zc4T0i3rKTZnmLrduDaPa&#10;SR0tOskhnXKCSljdDkMb59OlIGSCLRMKQdZ9cnUK3z7VVocxP0QUCAE6PUKZYZUsLxCDj+N0IXJX&#10;fNh4jEajMAElhWYNqm/W4c+sMquM54HmQ+RF4VoEQJhOqP4NgyG1jgyqEVln2Gq4vfSnEkKm6jZn&#10;tphNjyYBJKZntd+fRBEwuNETC+H2sAU9+JNgzrsa4zH9TisRKn1p4+0zrG38xqNj/P62CqmfOGmz&#10;hdbXVqPjvYiJ976IlhqyFmB19hC1jemDy25kaCWlqyRMj/PW579TYEczmUkLjuxKpZ99CSANUEN+&#10;Jq/er5yktIOSdOAr/JtqN5Uqag6a+rzBzA3g3byGLVUqXRiF14cRDziPz8F7V1/mq7e7Bb3xg+Lk&#10;GUsHeb2HJlDG/zYxL+CMCAbG8byCpGAYwsTu1JVfALbFIdSV3Ws33YsjeSAV/elvq0QjMSS+44zv&#10;KYIVyB1IfUF56XUf6087Cape2dXs99IdU30HwkbIzwnKGOitfrU+YOQp4/Hgd/rlcnTpAHBzMAyY&#10;oBARfoe9jnisp+md9SPv5sdyufbWs+mnoq1P5g/dpWcszAI+3G99c45y+Llzc4kigtE0+rfT/Omt&#10;/tQPp8mdSIgGrlfB+lFYGPvl50XdzlPfCCx2QWZ0LkcTvSM0SsevVFeQwk1dphfuqZzrue1TD8LD&#10;yNVjZzwom0ELmWi1KZco18bjO0yu12/LA9TT3/D+0MdaE/W9gt2/9cDvFzyTc8Ps5oXfyWtZh+yV&#10;pw5gHnUIaj2D5LeXb13VnSFk2QQQY3WvpIUTNiSjEFPjjVRYdREF1FTrbo+fhvSgDD6f9PZ1oczq&#10;Kghwcl/KgzLBtjxO8Kzdo6uozjXpCcLRW07RUnIKRoN1S78urRBtTZzZ5MOxtw41aggxeFBEHsIi&#10;Np/PZqnkR0gPrmIi4PfqMOfGKyqYYR9QpudVECB/BWadr579JQsb6Hm4Q2sM0TtzMT5eIU8/19Cl&#10;tl3sJIuxUB/Fj3P5yhaRJ13bSwMd0ZGZE8LKCHT75CArE7oGSQzwGkLeqDN/xVv+r+W4o8eB0tjT&#10;l0R1bwOcZ5tmNZtzfvYBqfZ9evza/MWanq+lY5+SLn2A0fSLSGVy+hwGgRzhx7D+qP0avfF98bTr&#10;U2DjTozLO9fxK5FuNiUhu5/XP1Bm0+zwcX5Hvt1C/XlKFiPwhBSNyTV9uJ3RyANdPpa88t/E0S3F&#10;VGMXPx7kgbYug6EvJrbR4yObPfo4xO5XW0ssv2cWBDmg6NpBlT9fVM+7kitAmfidYyRqrR3P7lWw&#10;h/FQ4NNxIzOY0k/yzXUDA8JLgyNFvvt0AFSd8XfJ25uaVQQjXXijdCDf/oCXXiytp9NX3q/7ADP/&#10;arlhuABI8rnUJH9Y9+/vOUO2xeyu2Vlky+UH4Sjt3sy/AV+FU/k5yyUASYQwKsHGFqNsOVPjotm3&#10;UPnM5SgtleXbYH15opTdv4cFd17un9+gGd60c5kKxoZAh6ODAf+O6RGUEQHIfMhLxUygLlufb+rm&#10;dt3moWPWV2XqtNXJSeRWKmehwRxqIGl5Ckhv3A/DyXXf0DRvo0zPXvHOPsvz/Os1PeTPfbld05r2&#10;epre2Yz3jkqXd/Q3uTVfBdYzMtL+Xvb5osLQWwCllpNaZwO0d0t1zf68EEW1dvKYrDq9Y4O2RalG&#10;3Os0yE8vPgjPp9ZqvVth0SSbNFC+zS0GzyB4IvtLMDWw86n4Lv2NhspAaQ3by4mFZNn2OZ93lxWL&#10;GfWpRmYZhqVldafnJ9XGkWawZQVZljLmWyqj81MzrMluckzFvSsMb+qJDTeHw4x7vecRqDZKu4l4&#10;LzQbMPvgCeKv5eDnkFuSwdLiob9xK3be1wfbBQekN0Ie+bv5Y9a6FQ/lbrC29WMmZYThtTR3G3Xz&#10;VbNMZhQ18sVKvk0+1eIkXCF3YiPP2ntnfhvUuHMem4tg8ud6UGYk/xatptU5oOM3RB4UlACvCFa/&#10;wMtHtqldSnYUhv0j/qZQsQjpcRSandZ15yabGDHLzoYsUOXXFMxQPt0LBHXZ46irtjhLxKfIsrU8&#10;rAX/cPprOeyeUTIP1miK5+7KQSc75OMzGqTyPrMOH5TXHj9mbbJjbgrmBFXwWqY6HVkk3jmDZiY9&#10;7GcNgF10Wnx1fcMZfUIjp2sNTJ1ZpMP23/tSNQ61Z/B32BC11s2ug0k5fA4h/zvtz2OUu7exGQ+A&#10;mSy5pa4gIK74a3LjC0xQX4dIzjXVPgpjTd8DdXBz6DT3x6yUCXaQ6JJuajRVv0Ia4aGQX6mCgK2+&#10;+p8AJqf2gcAU7aujVlVEvuriOEzzH+aRVRdnANvzeT8ZZINdeac1z3BL3csxoRc+C0wKJ61Hd13D&#10;m3lb2NXR0eCD0pVYs76dTE7eSOiS8Kj4fdK4YhbKzI0OYOMgwkEOFO8UXgZFGKBL5cMmlTuHz5l9&#10;fH3N/xbq+bf39mlFmHTzs2bm0/pV1jXys5vgxyMJrPwv1beJDy+AZnjzqZ1eyfKwSyiUhoAAswBl&#10;TnbQKVZfJ/NVjKJd0m/fCu21+2THeW6nLx4EzZ5O5WFyzB1anfo0AzEXxzXJZHxyxZRhwdbvhHh/&#10;X0etODpsSrGWnVGf9wtcX3x7NFL3RpFivCuUsTs4HYvDz2JnVdV2en1vBuRKyCyUTTm+fNmrOCuP&#10;+rNrF3PmGTW085JTUi/sCEAujbvQEK4cdazdoW9/EqVRm7ofZmdwMifv2xE+pU77Uuy2AwfKICPn&#10;PiQ2rQTuqufcuPmULIEijcbmtaqTj80VFjjJavG7ng23fZSf4mR4dQe/LTUhruvqWqv1HC1d25a9&#10;zle6j4plUMtL0adaT5+ty/Fjopym8t/RqdUPdtbJh8fHaNs3YpsfHX4n+1ITXRyNRW1Q1cLHrzWI&#10;a69naV9be5LfwowFekBhMu90Q+SVK3Q7xmpYKi/qfm0OiR4TwLafJqo0XcwQheleq3coM07hEof/&#10;lPaQGfdGEC8XZzep/z5RwisxirAbndyuiNMeMy+h3yaV9HocremVYHbBO7MofrkqgFJ4q1EeIYx2&#10;RWDoQy09Gx8QEJMOoiwRKXlRBGVaQJuZ85PJujAWvz7ZoCJ0MT4+Tw/laxb9IUrHI4qZD7tjabhZ&#10;wNQgu27kskPIY0OH2ia4OM1cjV1dgUYlQuO+cy/OhujYq6ZXxk5jyHkyf4/f342g3niWDfICKMvE&#10;dmKQn53aI73mztLX6UfxZ7UIi5mvrRGN2qUj8k4JJBSuyqypsUin6wCmoizRb2SepO5E5KuNH+Vp&#10;39qf17tWnrsK/klec4O/XsBjymWbqBFNM1ai/O2uWvnNtF4oZnRNJMMtmoGsKVWbN7syE5eNobr+&#10;lePvPfZpd6MgUb3Uxi+uTIbd0bYjV/v7ahefMPcpbi8bhbQwZmaH7utvCHl54bNJ+GLLEXx5xzAX&#10;v+mKwFu5RmvjDrE8F6tAFaRNwSdlXjuVs1tA3rQX8xayhV1ycsjmuAfGfjvU+vFa4oU67Gq1pksV&#10;CMPQ+mD4w6pZNwdlplqB/dDH2jMlW8XQWk3oCuh6L75bLTaLhXMme9xk7MkiU443lU61Kj7Ozo3+&#10;TseFfUShwes8L6Vi4CqF/COjaJJ5ZPJYWbAy9DS/fU6HLR9J/8eLcwQ5hFDXVfl0tHz6ooIwepVd&#10;Fhu95HjNQiL5a3YpP5KdzK3sl35j+VV/msb1eJJpxi5YvReT+EFvixcGgSSyrDFJF9a++urM4Xcc&#10;LAKFY2BJzMPTnLMEsgx3TW6DtHboO0cfVuFkob9c8avtruFBbpkcVdTgEoncKRTyVmZp2ZhhKqQD&#10;o0hvpF7EzEnEco/BsCplnNdNfc+CDMJ8BL/yBgm3F9wcBcrI+p0/kKXhBj7G8qoxjgPSY+bRIiQQ&#10;Ax6jrYOb4CFdWuKsBLjhx6RbcgD+9JPCw9GORXKWStzE0ftE0eQakBjJ9c/uhAbDRHEYbUy7Rm4a&#10;//NWJE8Set4BMgJtMsUwCls28Uth9rq5fP/1Mt4KrWLtIYSJv4u9+XoLRqWpBL9g+6iI+2fmtjcG&#10;ytQ0N+PNYh4PCzF1e6UED5vr0f7eiV8jdIqN/yZQqjNApufGbZ+Dq4iEbVHm0eMJr+J3l2+QC7cz&#10;o06w8T3Kl5XIpU9uSa80ROOtDQZUVuPzo23XKHbpRZ/ZLbRnpuM7sXKTUS97E0S+hNFx93fJQxmn&#10;fnsWFjw2DByuoboe3R/tOvWKhPnSJ64tRpUvP6DlrAVCcR7ffIz0mZk2k0oB0s6ei0TdvbqAL0GV&#10;z0OhRYivrTpwNY6IkV3YrRaTn+/n4/zfKbAY0J1kcy2vgIk45fXwl23Vtkhx2DrwKFd0lpW0odzy&#10;K6lv7t5+Z2z+ss60WOvqmNmZZ+bDETdicrSch4yOGnkeRl9sWdzUV8VB5bziO9Ko0IwKf6MhMZeI&#10;4rRMh1VCNyCBMKyGF2Wi+BV33vweJ0Ck+dbCUWglz64slDCDrYz7+LynnS2JW0utNYF8btpZCJ7X&#10;zAiWXGP3tGfYEj73fNloI6Qn9Bb/Nx7Mm3HFli3Ni6jZu9PsrqWaQ7zv5VwsqKDfjXrNXXBKJcR4&#10;i2RFxa2LeeH54Zpij2jacs4ai9G1Qw4PZGOxm/0S9PxuAAYHHKKtatJ6tsaC+Te5rZgNIne3HO1b&#10;KitK0MTwZdwVfhcRu0xjq2Z/ZaKmGK9c2NaojkD3yepgXfPfQAfPxtRWskGrf1nUyEdmNiqfir8v&#10;ED0S6njHGpVKHi94OPO4/L2kH87pk8iVmKQUw8TAP6+2wwYZjcKafhwtbGE6ozJnlvq+upP+LHoD&#10;ZA9YB9DvDJTTSaiO1G3TfcU3WHSgNr9pHf0W15NndQk36sVk0m7K+7z413L01WqY9fbcqCSV5f1q&#10;OLQj1dB6hft+pj42M/4mLgiABJvJc65JNW/F5Yn7eF9cIXW5hf4akzYyKhnVDkLpx8Z3URHK7FC5&#10;zqo0EH6WUiaXb+adv2HKfVdxTmM25K29WJpus1kz64IgkQc223JIevlxU8x3KlEilg7gSO5kM/np&#10;oEeAJOBmFfb7RedCr4MHi8/Rt6OeL49rYxxmzekSUF/6uFjn7vw+/tNAKTo+OvHMPdcsv7PNBmZO&#10;ftm9tSLpXuN7qATrNHmd0cXmNQ1oZttCyNE+DvJ07xSXxgK24PYD7aTwZVNNhuQSb3eZcWE7aQ8v&#10;P2IZrkJQ7hrI+m+kut+m6+z1cb18IapwiR+wUh0jhJuKPk6xOpb6yryGfIEkLs1DKzeazLpCOzdx&#10;LKVZBdGb9dGWwlk829fHLJ6aH5XfL0gIUkfF/KkWt37Isv5O338nNOZOYmV/hS/9ugf83SJoXwEp&#10;V//1zNCbb58O7vvUZEBAI1krGY2DsgHP8XfUS0bXkp5j39FjeuVyZButt/n3s9UxIkfolUK9DQhX&#10;t1UeSBiSr0GZyzBdvBca8y612Wl/XZWDQuN2388r0ogf7iY5K1KBgfM7mZ/4pvmj3+6+0dTVVGSN&#10;W7l7eDRPs12x2K+hyQRse9qMLtJK7dT+kMHAyjfQgCjOqT/1wx3Fl5HZfRdFoik46GRH165gdDo0&#10;ljUhq1miMxOXR7AsSxf3VDtBisMRPXlrpuiExZltV7KJ65UKvqhkdyclQxQORgY4pjZ49BH449X0&#10;qVn1P1BmVxhBNMTD7jc/3HN4pkttqYHtBWYfguUy7tCLT0ZridOtmNxqEtfQUQfp/d6i4HRNWPr7&#10;Bt4qvdbz7LqHHQLEu7VGVsGSnSsx+7lTFcGF2Lj9tRw3o43dMf/O7i1htzwfblKbG96/2yRUPZDo&#10;bGctzvltivBXML1MtS2uekX/MhfgclHiBhAb2A0Jn+wjX0uaFjn+nPLL6nYI8U6709arpeuOF1p/&#10;ixXx2CJ1Qjg/otveX3grcX2d8dsWRAdsZ0ITbzRm+7tm3qvlmzFYPxcoGN79cnDx7p1JKS5vpbag&#10;t1sKW2weis9Vhc5epMuoAFc+PMvfX1ijXhkpfyd0NQZDDoT0TEhkuuywzM0pp85bZ9JmqZmrL3KR&#10;16/D6gIJZ+t1satLktKh4ueglFvGBgbNDoY7jXGvO/XMKtALLaa4w6wdfluNT9zbJcRmcyD8/QS6&#10;2qj5gj0ZWTMzamm96uW8Yq4XU7mw2yPFKv4Y6iBYxSea/Msaml2BQfKRtr1ZMTtom3LOrBXx0hnb&#10;5W73+V7vDVaVyKZQe33Q1dpxEb8fd+DQQJmHgc5GB2lWczwIRV8KfZUmqmnS6GpoD+MBwJLMnJ6z&#10;p/MxCgmn2s0SzsMBJAldFweH7Vp13r92i8FgQFdUb+9d1GN7URjrl/buaVUfypiucYgJZeotWVk7&#10;n05KhAP1Oqqff6sZtNWThsICuPVszXbPx/lDA/Sj18C5kJgemteoKw6qCYt7bxFXO/trhhwSLzeT&#10;gul/Gh2tHAS/+g/jemgeZoT5lf4OGwL3pu0raIO6m0PruNgoY2wKuQskOjWyex/m7G9pRr9g5Tyc&#10;I2/D131Ot66mnZHri8alXu+xM47Cy/t6mnFHadd8z3B6v8ZLEhP7ybvyafK36t9cYHtR0clS0CKW&#10;93+Z3O1bcerOAgJu+Xr9Vt3VKZZ+5OtCpPi93mprGJ8luAvTEwnvbjwUmX9cnWeiqloMRscCKDZQ&#10;LIgKKHZBupViQREBEfv8X877eUeQUxT2Tr6sxTIuzYTNzJhbNvBbv5XHrNl4WRXjXM4jx9IpuH2v&#10;EyjTI9AOPBZfXqWY5yu7cqMh/bbGiAyoj8MucWq9jV7h4tw3L3UYwHUjkEPfiU5+Tv+4MYBUn2/y&#10;c1TH8FG3sGmJWDzRnHMjbbjpjg2I3Zo7FQZEUGZJdzH6sGnUe9mbWJtwBlMiOnV5DVD21roHg+ns&#10;YYHpp/nGIrrd9idz98OMUCUaIsmlu/54Wa93bvSjgJ+61ytjq1L2xQczSMk2mPJ+g9Aaf944UObR&#10;2D+W16MMjSDhU1EzjWNv7rBPM+1unu5UY8Kql8vXub9jvGTJ2FIpiTmih5yoEzqajYFhmrM2BPUM&#10;oOfFLRDl9EoKPYxlnqCQePvhCnWS4wXK4LY/pDFmMKHV0WUc5C8IkW8+XqOevHt04YtySzN49gkZ&#10;u+WjVS6cf2qILkEg3kxXB6WFCuApOZUTpcg02eDaBaO4vRUG07ZT4vl+DKB0T1R3f/20s8oTst9c&#10;GPMVQV0NqQ4ATt3SgBCaGbgr8pA/rCu43JyhcvNd5+x5zu57v5p0aZrCe+431t0nRQ6vZatxTuA8&#10;2sEpJPRazwC5w+c2M1+8hdbx70aAuPvzOMNNmx4iAx6l99t/gBjt0qWaPyF7WVl4Tq+KH9UddNt8&#10;jiuWRo/1s//TZlUciXnY3semv8x50VzvT9xjVGrAtol2qxtYt5Nysb05ZIzs38lGUGTVzHzvyltR&#10;tOaQpGELTTFvQM8kl3XBlaG3uikoJ7O018b1tdvikHk89Py8vgJWxfGZgHenC+KxzA6+//tyr7tJ&#10;CRAkUmX8saWd5+Rd3U8oKBPgWKbxJl5Xb7My8x8JGrLY5PPJfVtfZ5Diy9Jphis8pH4wpdV4DMHw&#10;03x79R5uGPk21TTfLm5x38FY+mEbjTHEXYl12CLsoZux6UQdr/xi1giUGcw7G4XzuFtpkW00clvD&#10;JjaLdo6Wr9+oVaoP8XL9tt9OdL+ZXjKrIXUeFeNNJWeuU7E2nw5vl6VP7ucYvJnfTaPnaBi3+9RH&#10;28tSu/M9nZ4GT9OGMputWOGUWicaXgRxPO0NNmhBzPWIZTDJ8wUjk2V26yIhj6xaZvZLJLRo3o8K&#10;IfWHqcxGRcHbcB9Rg5WsPl5KB3D0Hidf3bdNZ56Q2LEaDGOz34MyvRKf8HFzJy+3yOOosfzWfZO7&#10;LH2LrQ0sXWvzMJMfJcTPL4a3bMv4XmamstofyjsgiT5E0fhs0czTQHURMJuDSQoWM6U76xS/LgkP&#10;QJDYDZZjE8os3Mc3V1IdDB1gH0y12tYh2Ja0xmmwqROLy3hB55DD93MSQnRH8Kt0lpk/jeYDXd0v&#10;b88L+qo2mV3NfWQK+YwUA/RtpYELydD34f5+qhhXF6X/ntBhyh0wM0O+DsGPOuzULdXpv15NELWO&#10;pXebzQbpnjAD+4S6o5s8p3tluTYuCh8GVCjNqHIcpKgNvMpmg3ifHDTpf8DHEmF7yAJaZTZYSIfJ&#10;bh5CGU8mT0Gt5GqPy1NFq93vD3y6wXGD6HJgSLzp8dJgH18L8bO5UPsqw+dKSmF8GPrHGAPL5/nj&#10;fYbRtcebdZgldmpqVbnq27x8GD2HU0r9FTqd7gzKFGdSml0xHH2vtRee2+/ZE8dlCae9Za1i1ye2&#10;nrC+5Dtcc9D7mGrxfrjIm8cXmeUX43i3HTDcIoJsUaA/aPbIFZ4XQPG6mUaLKkw0/5uKrcwVEaFM&#10;h0g9a6Mh/oPCqK1VbB+rD/5xQDEXR/MMWFLPzWfqVtRJm0wNASev9YtiGWemI3YQ/l1dyLm+r47m&#10;9b23547iMZoc777dyByGv/6ohaLOuckPoMzzeT1fQ7z6XK0En8Nj8r1coKvlaJEnZfMAB3Ipbbnd&#10;x3PaPAyw2oQANUmnwkPmQN1h4mYMuNrgI1Zak5eS7kyrg2iXbqN3M96zvnBcL0vB8XBAocyB3vya&#10;Q8/O0hlYzlPjXaPx8HO61ZQhSPnzq00dVeo3051i4IcPxibV4RmEGB6FSyl2qmTvPcBWIxoa9rqT&#10;IWqdA3TpN1l0Ubbr09Pk/eS4xfQvqFy7aCuU5Y567qSq8wbcu+qTdrVsCepnZCGaaZ+LW7Fzw2iq&#10;NO4frkcJH6nTU2mOFPpcwRD0GfXtaXs2BGG3B8ebwWxQLFa9AaicLelLWNUi/AJQ5rj+birqgJnY&#10;o5v3qTS47HlLTNqT/RmPHxJklEUvuBfgdRIPXu3isJ8zG5kgZkTav5Z79/BR5Cj9+IRFgMOhLQIt&#10;WOfmI2FXPM0LW37QuQWqEhagjF6EDmMrk7wGklrMfeu1WVr26ll/Bi/0GvpccUhj+2tXB68S0tR5&#10;HbyDu5VEFnSy49XTmdgQDkruZdZtvRqMXwi9UhcVAJdBJAujZ/1YjAZqwkOZrdSsQFZrnD+71vQ5&#10;irjfdR09c+3J1PteaYCnipM3A1udO95AnrfBOqfyrdpKWX4vJtk7zfjEjq5KAVJPFSdAStTC4Oxr&#10;1aOBuSnq1GZZq2Fl7K+MjKmHeBVp7+O2754ewawJZMlchQM86tjKiKnLrUaPoG8wpG95Q3B/Htvm&#10;51SVJyXI1XeKl4dYICb46UAZG1uGWBFfpGvu6BPlMPdvxP9bx38XjzeGM6st+agmG8qv5Ckrsf1a&#10;J+yWAsiALqRmf0mGZqNCLw1q3u2+9KjfXWJIxXWz+nIAYM+ADav7uiCLNX0h0ZXtvjSIPDbeWPMy&#10;/svV1ff583dOOyKiXyruN9kHRe28N6Lnu2SYl4adCzj2SkAfLe1qd8npX8Z6mdreqnoqjWsb1CUg&#10;VlJz3envsrDNu2kcSjpR74x/4MNsXbPqV7GE2ofiWGh9/z3TwizIrOWaWDPQU6EB3rm8HUrkoj6F&#10;ROIvSYLBQHgwh4TVvi2OM6pZDLazm+p2UBRAm22f24PH+BHp2hxsQvILLyvN01e62Ff/e1/BTHUl&#10;Lc3O3+GWMLtpfBh/sThZTiPFavI52IiwVJZ5T/fx0yo0qPZthdyigm8FDWhLze3u67zILY1r6JG9&#10;B+Z1oqimI8jFAYeho99W4qB1Gh+0zhJGC96+mD80oczS+bHBOLtVa/L5eVEWPgkhY3ZQNq1sHHSF&#10;3WQ7sLu+aBUJiMK7lFi/e7/MIq8s1evXhu1Ptk/ugCPWarCWOgeYPn0gdCLP+hKtPpdFby38/r/i&#10;ciJ9j+zD1YXIKFGdcBjnbip5dSwyQ3WzvnBC+ILF3HJTJ70ZWyxmK0y/fSgDC1FNX8TtsqAAJN02&#10;KxGzHFXJGmTlhCTdKLnMgAAy7256O3yJv3Na487m79Y63b55Ed3w5mqcTZAVlj4nR7W7HaxU4djn&#10;T14p03RBjT4t09dhoRFpAlNlMbq/kt/FjBxcR+60bkitZPiVS3qXUNl8u3goz/t+dHXnfy9pfbhO&#10;alhk0uNWnbraFUOM7nea/90XG3HQFMfVZP6EJSsqAdnWntuhGt/Baly/uNB0w/teEHTfW3ofhXpU&#10;pUqJf+fPD6Kv1LJ1AdDFMweLsVQ9QBk7yydyu4np994zKTIcx6EMrIjLocYRPN+7Xo7sCjsUi4cj&#10;PczeiNE394IeuEy16/bwFB98acn0zV5hUFjH/Cz7ebA0n0zsdj6/dFbpqRkHVWINZXAqWpHjhzD2&#10;nc2OnfWS1RcnH7bnAmuJ/8LmaKS7k1yz2YGT4Du7y2trwtldaJpZTY3r1M2wdT45ToZa1jXnw9FH&#10;0jqqA9fzSdUaBsNjGg9/1TqUeW/XsLxJQNMBXjFp47WvNfzePJNrb3XvC0rsgglmENdTLW/y++xb&#10;7qzJjklmt/woPyO8dnDndOc3VNAt5pzO9RgUhI2Wpqcjd2+cclYknUaC8NeEHM+W5VdprOI9h3bQ&#10;MezHKBvqN3PD9rvv4mtwnn7Owhuouft27RcnY7km1z47u6+pkOcUwhIYeudLva3WMjjiAIjaWmAS&#10;AvKM9W1YtcrFkRNgHJRh+qURdxzWZrJdKzr5glmaN3DbhjMJPe3h2/xdGd427/bOQESN3ZQ/+Gz1&#10;EFff7aDgVzN4p7cPAAdW25HVQjabkF2FM1I1vo34Fg18zPYKtItJG8pQrYSmrm0KRGml/UhEwQl7&#10;bokrW0D13BzVJE1mKtDlBBG4h6s8qhAlORfpyqz4PSNJgWwHN+eyHeXuegPs777mLETQSphhqlaG&#10;mVoHS7sZ5a+rnpEt4EM+TRjT2yyjTWPFxupevHmfS6etdGTrL6vhMnE31y+WtK2ROT/LKhtd5lkt&#10;ezsKIb6nUudN5gBPdGtlM2Sjk6Xc1GV+llTdnz5StuYiApThuhaV1M+LSqYxtbYfr9se4cUiA0hZ&#10;zuzdlWLlo99Xpk0hOfWmNN77C2v18FoE9PhqJ9nMGG5T+zYu+w43BTJ/g4iVUuvgZR0sre8WlT3h&#10;+li9DGUa80mSyvFo7rmzPR5GpJ3paLWOkYMd3YU+1OLKDMm+2882caDpqlyaty73n3c9+adEWNCy&#10;nj/VLlvPhlx4MFu/J1zbGVwL5o/ZZ8y5biNKR1P/PtDmunGkVrx8r5d74DoujJrZwXCNK/dzCfgx&#10;autU+aG5qNiuPU/toysKUVakvAb2JHNPuthQf/NbrhtctTK9PA7X0oxRfwu0Dj8YSQimzc5uEPyo&#10;Qpm1xPzQvNVCY7w5kSl7FKfbHn4ZRcRrt5b8cTrCQHV3QK8OJDDHd55nZkCYYBp5NVK8+PpjRmmk&#10;s6l1o1E8hMBUtj6dufyt8YJBVdX3V4CqIqFM/5R7G1z7kTw3E2XsJNXcqhsWj1xQJx4kTLmuoTxB&#10;8/YhWJ83+Gm4eVRyRA40HOdLuUWdDk9lF4bVDumy2KPw64C2Djuqt+U1EiEC+Ji8cTtpTKFMPets&#10;fnDcaw6LbdRcNRfbVWMFF0C0eex9Pr3+8rxZ5ozm8P15JvQ5F99Ljf0E2VJMUXTIyoXNV3T8VU1b&#10;inK+zqy9mNK/XJBpbedbA+zsCHra83/th8toYNKUyKk8HS9VSdKx3499DL1D6bkqhiN6RhNHgFM/&#10;cCBByvnbYj8fZjmfX4/U9pDdkFHL2LTNhK1ZJkAr2d3k5Mj0auomUf/Yf2t8jV5bTygz4MUdaOuP&#10;nd6ZGo3NoUuMBoNeVwBgQb5hb0Z1QMMgllNIiOrssniSu0pymRjfsz2femtLcnFez0OQc130Sm6g&#10;2fQjXm2D/KCyeNYL/fhwIzPsX3dQ8H/oPQG3XDMT6rP9WzaN7e5H3kfo4rAIdlJV7gBJZDIOC4jP&#10;W7VeoxFSK2sdKrNgfRpdybNNlH+QZs5aNPUbNk4zq3w3CrX1c7vESwu9XK6FZyjTxPYdlhy/cbL6&#10;Uh6l0rDXLZvR2a0GJP5h9hucrKjgh8mkxuKTuBxwPrHvCmNjYP0D+pWucDtcrr8FHVmygpy/7LpS&#10;v4dbOx7owe1qGM4eV+wDZRroa7FRjG29Wlyme6qsq3wh271V/FG6kDen9c1ZBk7jGG0Wc5OCeJ22&#10;XyJDZT0a5VbY1p/yXZYaBpuZPs8K8FwpMEDSeBtC0Lt1q5qW3N+N/fPv63kU6FF114he6/AxAz5k&#10;PEXF2ru2T/cwBGe8qbSk5poT5GN5PM3YWDR0Ajtu24uiRvepvsvc9Jez/xAhDNYfzmB9KnJor6Vc&#10;P9XlGSs0ezT1eP51ORbrnLBGB3UVqVOa0BkePuqnrRvWGxHMXtjoy7eyZJ5J4lB8qMdaddC0Q3tf&#10;mGX4C/DJeo4IWrfkuDg5boL2V8q6ceWzcN6ctnd/6LRzHjatT38xuNUdyDzni8ga63QoLK1Iv5MR&#10;Zy+HnV+Yk4PFb5it/dAuTcfqJLsQ8EqEZWLfFLvpHhd9HBKH3M1m89r4uPUKHXW5TcNPW7t+gLia&#10;9j/+cZsYf4dbuk6ORrf+F4vQgp5dJmeg/B5Kote63vv5uAphYnxS/J7a92la8nYW7jYU5zXX9tWq&#10;zCSZCOiUyO2d8ezTdHEpea/9WzXHz1zyo9mzTnzLRoXn/w5QN0iWFU6wozBuPo6zSljJLk7gNPI3&#10;Br3cF3DIytVNa1UDNJ/3nZ5ueb/Gs/MiokAo7MzaCcQFvss6Pe2z/XFZ7GYtxQm3YGl0Ly667Lpi&#10;eykVhlCmzTD7MxL7s+IB5gDDSvuCR7sCkUEZtpzPFFfuhKNu2nzw9+O3EmAzMCUUNIGMvmiRSeaU&#10;Ny4zf/boVvsUsSFORdgkySuGNCUt6XFo50ooh/p/ZfayOOiomck5W0Lq4aEut2RAHqSL633kNZuP&#10;xnvmeVhc/uyALxVWcebnvz7KdpJ5D4R+yHdItSTki18jLunvsM5jQbv5qv6uyqKQ5btPjZSmU/zv&#10;7tkNMqAbyb1ymLqM89lKkStdR1KB6htDmtFTc8ZgJ62TBloZUVxzN4ozSwT9fN/SDZvkuford+6c&#10;u/dD+VRgwDlzZdffZ6vd0lBjZ3ffrjmW49zfNarqRgDTUc1di5tNJ+A7tkuQjdE261u3cruJwc/o&#10;p9+Z760KpX3cZNtqHaTo+Z5B95xP/mDWs3CfQG4slq9hWDegJpFDBhN+YIOnyn6NFmzz1M5DGelx&#10;lW+Fj/Dq7S6Dc4Eam+CvXXbv2PGMl7vZc6Ra7s9ZLMaoTNLr2J0d0l0yArB7eZXzMsQc1a1eq/qA&#10;FCGFQmsl6N4/uzU92Nz8p1CrXXv6tPz3R0P64yHfaY0bHf1mUviSakOA76K7JHH0mCb39N1hzvo0&#10;7r21LqqTqNqAKAb3HuQ5t/pixVP3NoE9fjxxvndyBWmD5La9hK9HQZHGl0Pc8S7YTf/73mDbxiXL&#10;KPigmR732yKD5IG8OshLD4Z8lAaFfbe7yMbxcQCH4HdS2wDTEX9hn43gNSOtyIaz/riowQFCnMfZ&#10;Xawz9+a8DQm7QXRqwnmClWR0mgmgDLFVemnPuNhfWS7cwHYtH7ji1swed2++b+7EwW1SWleXjMFO&#10;0m0IDwSmJzzfcjB9ZX23SiDuWC79HkiaIgdo+tx+7TMYx5/SmOxEJzZW1DdQnaBMYh6OUfReeRgQ&#10;C5+xS6b3FDaupVbe4eg9ciphM+/jTdBhJaAb9pGMpftisC+LVFCCO32cJGfRK/B46UnPSpLFwWRP&#10;NrZRb7USC+e3vfBuF/bvqL4UZLvdWy48ll2VsYYdqWtGquaUxaf81jKDR4I2tlEbqYiH9X3oZlvL&#10;c/W0yg+RXZXrdi+XwUMQW4POLGivO+swG9hW6SINk8WHKfbOyHCDbuNIgTJecT2zFf+3wgCOKyZR&#10;o3+bvGJFbh7y97yZ/dglvD4lzUQtg4ELbMCSfxnR8ItVUW/dMnDoQkVlyy9I9+1PT7MSTpmQCm/Q&#10;9yk4pz552sWdzt9ToP9qJrn2g2geO7l2LCGrPdAN59/CGJZIOaRmU+NvoajEnIlfZuTKgLlWyjWG&#10;lx0k72/ihWq4gnQct0Tyc+CfCUFw/pTkuzxM4yzlqm06S8Vh/1Kq7nXWEfkpM68Z1x6Yg+oy+CiM&#10;3h3ukZvYSFu757szZHhx9FGyRP9QnLGwgWh0xcXm9scw0u7yI+2DgGJI+/nG+aVMXsfDpfqzZCMP&#10;1t3dwPd7f0d1j1X3exTWBefChOSR4yNF+Yk8sfdhK1/E42N4vsas56L8Rqm02gROjHPNzVkojtd4&#10;oYW48aJbXj8k8WTM7bvSVQQtN4Aka7ZUw4LcGsyjpCH9dQeBj8+e2lJnPblk4BZ8PdjiJjgyWvtI&#10;jXq5QmNZfvfKsCW3FZ0F6JOZZwk5EtzsEc7Dy2iq0AObDyx0d+CIb39nThxUnL+i+xJ//Kq3Qakk&#10;bNfoX69TKGyt8olveFFJOPOE0UK9q3eYaWSTAcBHqVeDKFoVTuyQ0Jn5lSZsY9MZ86qbwBdSteBX&#10;+1wlnGPlnNT7wjQ44el84ZXkYVjtWyMi7qh1tG1BGb/k9WoCvToNBsAySfrCjZEnr+V1KTHPFkxl&#10;BxO8xhLl64n3giQkOryg9jrOnp2Ys7prSB8TeN/lSoev+UoyprYjmPH/3g9UBcwzm3+b5aEvlKDM&#10;FZaEObt1P8O2brs+xlX2Xeb1cmV4xSKHHYXecW4lc7pcylBRA6sOaz/yXGGy87AVq0vuNKkrN61Z&#10;D4Tycejv0E/hbM7hzgurNaE/mjVbFcR9/n1vsr9vOdlSUVzM7BwAgDeIZ+8EeQEMba5jWMSc1Kf4&#10;uXXgNoff7RDuNCPqr/va2ijrya6jHZF2Xjar3NMl+RiSFXpn3y8bIVWpl0o9KxxEo2wf/ztDv9sM&#10;cDfquWLhQ6dqhtY//dvTESJhjzNornfaDhsSsctHkVK92+LH5wrl6vkW46vrEVpfvQtSo7sFDMVe&#10;OCIpBnvz9EJRC2FvxGEnh3NbgtDfCcrMT1UUosLfWY5b57M1IiPPosbmi6dGaSQLDIQUkFGFJmcg&#10;xIiFLH9fIBtNc8By5Pjz4lUqRQvh1/mU79Li9iTLQFEF8+NcKdizifmOIAmllfd7KEPJbMH1hbzj&#10;lPtenanZy8xcEZa5AJETF5qQyQ1QNdFayLa/5V85jaP24tn5LJlR/aQNlyNwjZ+NS9B+sriVg9As&#10;vQRYArLbVgojsvhYzpUrNdGgzBj8Xlb4wL+N3e+i1q0d8iMqgy745XjusB1O637VgMVHTm1uyRge&#10;CufBoQa8OWOySPLHtHklJpn9cVXXH2J8mn7EOvJ07p9yISImI7oy5SHjqvxdPCp8Ld+tW/xulDmH&#10;qA7P8Hu8/9jfy+PHbOc+Lq7XxcAnXmF3il6W+lwTz9+1oqX4DjXqq3kPX1sV1bwP610z2HpxrdE8&#10;dfjZRbPt3fDxntOaNFKhTIB3JnWYdTc3wJ/Q2ieieqyFq89xcyd+MtkbDs7t7Z5BDwZBuFU0eIKI&#10;CRbj2qW5PBbgnnp5xTnrHJyuBSnu4mxQhVWBNnH3r5+C0gW+2Ctx1n+JLmjxZlw8224G/1Au/kFc&#10;lIJPhZ1RGPqUinyIwRz4tVZdu+d+mI+AvdsQPHoMNOVGc/aZuM7RDu98UUx8jiFCC2Vur/72udI2&#10;pbodznbLu+1kx1d3yMZvs2PzXmGEdHpOTH33cdL9vsuoRMOwiX5VprnFtnLY3uNYRV3yWb3Zs8up&#10;3lfc98zxsC/fdiQCRHSP3f7w17MplZSq3hpTa0Gta0gWPzd2dDc4buNCv9ORQmrO8DN53Ghjt2OE&#10;UrjLtEyU6krMQtL0wkUdBJtGuwMy2+sk1z91YqRIAFnXa26U76igjcMiLYz+DlCQH9J1NSdKtVm9&#10;hl7M1y1aGHLuiTByVVHPv1vl9Koo3Z9kXaS6M/efSDrqgpWQgnjeutYs51Y+w2dgRAUG49w83vRT&#10;BNZ+WJAZsT0+vo9rbuavDx3VzrnqQrMVGQNhXwUZe/tkP35byOlNXQE03MQKzxpelNEiRK/WByNv&#10;p0+x7lxAZ2zAbgTIop0+2CuOuWHe9FvfPTF7Ws97zd7F12GxdLhAi/7vtva6acbs+tXLQC4mq49G&#10;oSrMuOYm4Y5ytbJMzRruxtcFcWz1P/MUnXaaTcl+z6++/kL48BIO0OxVMp2EXWXGS7cxXBXkgsJY&#10;r4Cotr1ntnIf4p0WlCH55ZSI5KsDr5V8O82ZsCweVayX4lSVMBb9PLc+4HTgZNLiPSm1W15AbHVD&#10;vZ4Xw2nv3poWD5fu1kTGExSbIPtyy21lb1T0jgKaHOzPw90v5NpQxum1dtVTO+i2bmY3ge2F37Ex&#10;4i0YuVf21i/0jMOntrg9bs85aiVIWvP9EA0ruWBVoKWqm2NbyVXrh1rxmjveU+s+7fOJ/1GhlzQI&#10;Bz5QCYEw+fe+6YUR7SPKxHnkYGAV6Sn8Y7BY3Q/0HovYPcAlLYu3e/hqtNNDUl9d7bx94XjdS8fF&#10;6+rF8tntXOz5Zs0J1/ZLGDHntn51lCfibUmMNuyKwml/J5tge5q9N4wurg5i2F8rE2F+WmRb/uSo&#10;6f2EnAa73pumsmCFO95iQ2B692663Hj+sJj/ZM4V0mFW6kveFZ+Iv8uS+19uvZ59/5i+YozCEqX1&#10;H0dn1rAaGEXh31JJowpRQlFUSKQRjaJJKNX/P/s7l+dqH328w95rPYufrNK/H63hKuedUU3YjLVi&#10;RqNK/Cshb8ec0sfX23vdHlt09BJtp1Fo26Vwzh+U3m1jV9hqWKrHJuBvx1Gp0clEM/CzHeCevMkf&#10;zXWqPa3b/LPEP0nOsP4WG5nQs3ZhWhhIrzQ7zL+zejAolNnXeLHNPn5YNbGTLDoo7VdDQIfIzct6&#10;3T7/0C8M7jb8YtykaP35Jaez/rr6GQN3vlsZSdPPpDgLs3lC1AWg4Fz+BP7mb7Ux9+F3futGcdKq&#10;9d7PJFeiFpLBdw9vbZ32v+gWQLf6c+VOJuX7nqQFCEGS7YqovMPdPIdOvRI6EiuVPItc647Uv22O&#10;euUGnRapyM9A8j392wgi4YbQteJ1Co2UPpYpfPgB2SkpzenD2yyPlqUlV6a/ym1I83BeMk3tQWYd&#10;QeE2ZEh89SScZicqcQ3PPv1kpnoEuuIJ0Wrk99A9qimT4NRSCMWFMvc1qxeRl4NbDItxBXYqceHm&#10;vuh75Ld1/86eqF9Rwfst5AvDl6XtMO5mzi/fZfUBByGitCTm5QKCPT5oJTtjs79xu6CEp8Hc2M7G&#10;7OARcqV4IP1pOfoWuK3q9QKvXUz74bqL+fxrSJAuO3edCCxOn3bCvyifcvjNIPsptjqLgrIcRuuG&#10;aGaJ2exKs1XwzGQ3nNwsT76nW9yvHha9sDCaevbNbpzYBk1AmWNpi1gGuijLmjR+nd4sQt0jYKVM&#10;pmex3Ok6nV3JXsFuu8oSinKVC/N6USEY9lJjIguCKKN0YQKE2qiarM3KQuvjDrbacI644MNDXp2b&#10;VwYtHpTpXLYQ0W1iT04KuP7CdLS9Djim+ZpOwk3j4odtDdWOtcB/c+bwOZ0cd/Ig5wvkUUCPRcnd&#10;eqIEyaI4+nwWDLb0rT+6XLAiFu2VPypuA6OPOl3070dTou50gAJPIjhHpIi75khzsHIDe2ClZjtT&#10;PmhgHaIgAjvRGzuTJcitzeb6K2qfk3JqDMK3bO41yafZ9wlg+E6kIO4Rgxy8QZDBm00s1NMb+vcK&#10;NMvHOYjvRNliqWxLD94wENgLrau+Ik63EasCz7h6jF/9AX796kTJE0Cq8Rk/Ogt3F8N1aUsWNoIT&#10;WFSp/7Lg8sT4vR5kf3uifaW7lWnl8V5f//QCG8nYutUvt6TcBqMKSFhiiZK9CfimDwg/IUyBFlOR&#10;ftKCYa/ClkCzzgEvUK9H/GPWnIAobmTX3OYaE0PINzCA1E2kMIcYQFwWUm3TerYP0zsooyubKcS/&#10;b//IChHg/RHQQ1wtEGsWg3W2EUwvD/wSm8IR1t6JGwBAftiW1ZdXkcaPccPuDHPlX7clvvmgC5ml&#10;k9qNuf2urUJRVemhIPbNQwyuECijHrOtC5EBYxryxfBWYTv6tDbdkoPu1xUeZcrFbPNs+ItfwlcI&#10;y/3sgKyjbvToNmEhXnS71KJoF+qNyfAD4agEO1mrk1Z+4D3rRZFFN3vVBcfN33cDB00xOFLt+wKM&#10;Tc9hXORUUn1LxivNX7OAjBg+covJMsQGvf1eMad3Sl0yj862SIGYtCuni/g0uxfIm3hUIX85++LE&#10;0v55qr7D71aXgF29bj7pv+OgVCCK96ZQGT3ONTXntdfF+spY5BtE4F7jVlfRXrnDtcLhbeIks1gs&#10;WVVKA2iH/y36KxR5LC+XNVkOOkiGuRzPy0NWdxEvaNmWkW/8RLw3z5aVCMp4qfedrlluNVFms/ke&#10;dPDoG12rL80Ne/TjdDWw8aDTs38Gt85V1b8Jerog8C+EP3Xs9QgrvNuLhlHBMOtt1dj8izTCQ4Ua&#10;mlsu0tpU9iQvwTUHZYZMazZIlo9Ctgp5EiQkoYv16rbbwM1rt3Viuvrk14CYNlUxxdrmcdHn66ww&#10;uiQmZ6cL0azaiUhlmcPSXvaModpq8cE8Ws+86oPog92LfC/ngzoGZepyE3sfnSGaJO5Wa6Na4hib&#10;NqhBd+ar2oBP0HaVwz3gXqyRl1L51QMhHczHn9bZ+OTXK9JrySZxWLIhiFvZRHqGJ96X34xyyWTW&#10;GewczSv43036joCogBMLFKAoV7vp+EYX3+cv9pWbv8M5FIoiUkdY/pOGYc8SpDPwTDKnBp27DI/B&#10;G5sd55MhgEPYcIEwZ8Z/Jc9x3p+PH4fbsGVAkmJloS9rf7e1eJZ0bxh7OW+lNPhouSSOX9hA41i9&#10;83Gcef8TVGKYvSSlw2bVcXTvGNfVXbHG376wpyvKU4lw8KBNvSuWho63hE+N2VqtrvAMTiOzkAGN&#10;a/i3e/J2vltfYp2oPY/TPWb2wuMG4+XivCEHu45QsvReRbfM9yzO8UCvdl+D2VWoVlkJ6bYfGap/&#10;GPTyT+haow0ckkNa48iEfDhscshvq0wd4lJfELIGZa6j10+ttb4keghKyazA9rF75VnDkFqzOxXb&#10;5ESf5vFNkBtZ7nVwphfHNTduyVOupQsPDPShr5abgI96ANnXk18rO2BH6wm1SIQZ7WQk4nPuj3s+&#10;lNnVV+Z69O12M8kgf0MLmcc5HtDWZ4bwB3tLSPtNaQWmOkOgnxw4udXVq7uybpkT8DgEPB1eGbvN&#10;M6MOiEFe73gvKFR7dH0U0MNeUe+u9jNsYLZAmde3Or3su41KoZJUJi8mgzAhaEZrvXUx3uwQHK3Y&#10;eR6yotUVTASg4itx5PUdBqBYY7WddND5YycK3TZXofUVh1zTfq+RdHy48miZirf7FXdP7A5lHinb&#10;3rL3RWE5+06pWm+nWoV2uzUXxPn43Qklv4fmhq9K+2xtXdQY+qdfa1gtrpo7PLcswD9ZMf3Y7Wh6&#10;Qo77oGs5W7r8oa7UpJrVat9LRZkI5zKUQcNPAxgFR4BrlqPCeiQ2pKAqWgleMlKjVVWK47dB9mUK&#10;Dmansyxl1mNfh/eARUonY66MTpHwM/to5rX/mVNovDeg3ZKMVAhYbdZ68+Foem/yTyhz7ifztSe0&#10;srB1Le5FAiPGEANdbhRPSY7GxRoM7SCMPmo0R+ih0blRwTTo2N68HjIxZux4quOdJrkX4A/xVQ2Z&#10;31p1YgGnUQiuVMfbRf8kgp9tBWW87qMZXcW2IOB6bI+O2iSPHsaUqnsOeOt6aqEI5lY36vu5Fbpx&#10;OquCeqRrTlhGlMZvL2jmYfb6mJ9i3Zm/Z60OZZ/DQ4rS0sbdnvm7qGH5WmECZToIaFlLLbLbPW0F&#10;BYEILBK0iru9N7eCY609rUhUi6mvlT1kF77yAe5kFfbZeWC44HDo7hpu0XZYsSdgKkxLvWStYc5v&#10;ZCybM91ddB2px91WmRmUUQD7rILUSwnWdWlwvsL8PGceL9ZKhig+RK8/ZHfbWAvJER12bUss85k0&#10;U7ykJC3m6dmqcc3xY7A+wvHNKhWI3u358r/jRXuZLXGquqcN7K2u/5opZZh0yFX7JFvtZx/iRXGk&#10;gZ42GZt6Eu3rtDSsJbfhIps+8SvV2dcoYBXsk9HkBIkQ/TW08FaoNa7DyfYNfexpWXyqby4TVKfO&#10;NAcb3QcdVV/7oQVlxDtEE7aXme+8xX+JOghtXyzl3lSbH6PG8lQhI8X7tYpyzm1l8RWjOtPN/sPq&#10;A4PoWW1/Vx+tIYrv9CzIhVbA7buIhw1/o85oaO+SRFlos4cdf//KLO8EObCS83nzpfVNpopETcS/&#10;NlbZj70hxVGrnLalCpw7uxBIlvWfBVG68eFHP1zvb02Z9acb4L87RlDRH9h6cc1gPLBDH+NOLQav&#10;/3Bv2v2AgzJVbbv6xPfONb+8jVd76Zl9D87cO73X8vk00XlC3QOb13usvefP098yDFcHv31Uq5vy&#10;5s0dublnq75BD2XKYNw4Yken7FYlFo/Rc/tLnHorJOIhlBFgJRaGjT5aYnjIhOHGldd3tOWjzOA9&#10;PraZLYyTrpNHj6e+hcO+mvlkHpnM4tms78voupejb75ShHlASkFUFdXz7nL9yFZ72USVCkHRGYS3&#10;q/H8WzoRCs9++oVuc1+yckqYtYNcft7sdC/rcz+jI8fQ5x4cDbbB3vXCqknVz1vPffO383tqjz5y&#10;+g7AHWWAg0OQi1bD+JqxnL0P95M0rFZy4XoDcJDDn/rBe8m6ScUFNO3AmEbHqfIoVCkf15d+Jx3Q&#10;BOQ8DVebmRJUGzgIzN+0V/ctkDTa4aoBTjlS8JcpeMAyAAGxIOzXQy0JbxY759muhuNpwQYs2F+X&#10;o+B+MMF61nKP87Okx7ca5YhU4chVcveDuEx3TkZYd0I84EiXF6pgqe3gVe+ckXfkllrfm+xyZJzJ&#10;J6EvtI7OTs9evPA5vFzVFGZ9qH6KDSCLnv7+Ng+tyYngRu1Tn27CzW+5hKmbqx+VuzE8o+SxtkgA&#10;tfh7+wXJfXsyXchPuS2+nMNLfOGa7+XA25khkPwizZx6W8wDfonQmXV4qt5Y2ZOVOGL9v2vUBNsf&#10;kAeBrPC3MFc5YBA6tF/6HssyX83vRCI6ntBXazM1XubQ5BsLH9iBLW41KgmOJMMnu1DsPybMJNe3&#10;GBKRhyV5eUlbwO744Z1P9FR0uvD3edIzWPEi92rz4TxfXjZvXclDePa1ouaZV6t8G9JaJZlkJpeL&#10;W3aP3pW09OiZ+cYQ+dfsAkI2fB0v/nAUyxXPQzKtgKlWft01Xtx0r6ErrJ/oYPvX5Th3reoqmogA&#10;hvhDRYOsujS+7pacqbM3t5LfxLPyYdg8zy5zrgPNKHPxHD7DH1rfrcfW+KCok7K4NoBsMhfa5c3y&#10;i3j+Wy0xmaV3WpKZdgUTymcSytTqepWft6nJN3anHKcKxN5ts/mo8BR++GT69VPR6ZDKLhWoyKCW&#10;6SzHVwFi21of/GHHvGjV3STOfovFyfA+13c7GitJMN9GJIrlO69+MwPjz79t7eU1PZDgqF6PL0Ls&#10;V6H4EbOxCiAJYuAQs2Vmj/20ibMla43hj+ge7s8Uxo5jMKO27Zk+dD5jM+9bXCnsqHoETqTSSxcJ&#10;6fmrX8FyfkwXWZ1v/b1ppenBKAaxSBPjfDF+9Btvd1qVE7CC1c+gUVDczdi5QNBLMclDVMf18SQk&#10;4/wjIDrzQldcv0B/2mQtZ/jzmCE3+doJtOZV+7qSZyxXe9KaIW61v6exZpC02rUjfjYFq8Q310iF&#10;Tsm5lWfb1Q7VilKpjj9QOJJCd3MEftVJp1lS9VxEmBC1ceyGrVVQy5/TlyCsjEO4WJYlzjPkRm3w&#10;MeT5b3wQRCr+u7DDG1E8+ZMgVLlpU2yZ6HrHj5JlvuD7mlhjMjFml8POJAsO/8vPLOwz7sIPHhKp&#10;LjU2s/8ue9R2PnqkJ47Yt7FutJrmMn0vR9DYW5Kxd6tPvzZjKCM24I0pgMhIZZSuUwOuca/t7wGI&#10;kbzOsz4/ksaeRLUf895fNkRseYeLcYLMhc5mDEPvZh1UcAJajc2eJuEHfvUdMceAqhieJSl+J9Nr&#10;rqTB4whlCikzzbKDZrrNDmoeSvRv0puuduWni4QZghWPfZeexkuxsteTbuaif/opGxb7/S1S6h7V&#10;sz4qvPuFWC3sBQxrcF3pVuCZm3ESiVAl+qT60HvOX/tBv/ygg9mTAgEIHF+ZERYG9dYhYm5xcu/P&#10;shXNsZYNZ4Kh9WlSzFX6eil7r21PYevjH+67Z/w++lRzMTEB2K4FAOhP/LBut5XU9OULCDgJovR3&#10;9zS42lAlA/7baOWcl1z8Ba4BfNK3xiAAZcSbm8u8rlQg4obv7INlmbvFnTGNvyQFQcphbtV9Jve8&#10;Pz14Tf3cvjq9tjNbaiP8PPtR1M/odlT8+t+66BsiByAVAfojvaekrHeoQ41qS2LVIBPraWAXXlSr&#10;KpjWmAq/D2fLWInPfcBTT2b+hcaQwwIP0xZJLSoQmAD+2xFYxGs1eq3GRFFBmXPpN2P+NoKX2qgi&#10;GK0+SK8e2efhIZMFWgDB13Yru7HKVRrg1t6AJy4LjTu4y/pJQV/4Dn6gsCJxrXj4+syG2inan27G&#10;Og5bVn59tKtIN1dBsg3KdW7X6UyDMqv2Zn/o1M+o/oQhB0M/k8IqtytcD2CuaSja+eBsd/B5KnEc&#10;B83RpNM62FJ4YPhh1pQ7NGPx5XZ5yca5YOjcfuowwWkCMLjIwj3XGluhEMb5w1/7QVu5iJ2kkMF2&#10;dap7O0i7gldrYe7MEXM5iSwObpniB2gfQa/av8FxsqXXqbV+GI0Mxwwr7gDbjS/SG7Cqb0Dtz6/t&#10;FDRA10yL54gKv+v1ph9BvkKZHq8OmEvD+PD3y2gunxlvM2vj2gtuUJyiE19kop2rF1C9vO5GZn4r&#10;tcKmtujE6a24Yo4hVS9AnK2aeZfGme96sHiZWXXhk56sF808GOZ5RK3of2eBylBjvVwimxYnpG9x&#10;oA6uwFYoe4NhR082gcEh/uKMbLv8cK9AWvJ8zLXeN/WXJAdx9PDC/MUwgdhnHQvojOwt4tCmF1HE&#10;WGe0eUV4QWKB4fl3HOR79bjZDZ7eSTvZdzjmOMizFoEn4JhVoowGXEekVS3b8uWY5Lb4NUSno8Gl&#10;D9pmU0NOZ2Rq5pcjV6iCFgC1Wk0IwSzt5pT+fW04nVn14/4v/P+jURVydgmg7SQBHnecaf6GOG60&#10;G+7u7FH4GPkC2zgS+SEcwrTVj35fxfpl6Ilp/nuHxJhMJa/KaEm6xWp3P7cTf9of3i3wYpbL9Eft&#10;tCbVFdmQ/xpda/qB5/1+Zv7L7TedcXMXPiBFbc5d1vAjA1BNKd8INvxwbfOw0lTZn42sCdF5FunB&#10;AvbzDaiHRo265n46IsLn3AK00rsjpr6fyE7VGZtLDzK4t1BGbaDv7ti31uBXmK2K6G3bv6X3SWYz&#10;w0ElaDBpA7/y0JV5q1TZOjx607D+ZTL7LrHmXu+BaVUmm9nQvRBklhvTg7gxPN8hcfLbdNJxD1NU&#10;c3Ff/u03mdoovBR+pTtOepNcvTUo6+QgGDj+4lYLJNItjW+yMSwNhTN5GeEPTlFbKlr84Y2TWkYs&#10;spEl27jCrYDCwXQijxZKBQ18g3YezjSdtgpKekjvhjKdyIDOSz5DJwdZKh23heYmPzbrzd7SQHOj&#10;bhcPigu1plmXXufITLoB93PoaU+7guJkKw+Wtwpy064Bfr90CKCccAGrQYAM4FCLZ/BfD85ondL/&#10;7p7VaDxU3z+jxOgbhPCVkATMfomYDk5WBbSu72eDwNuQNrHsTr5u69gZ9kZYep3RLTDSuSKieRf2&#10;2mtesQDpOIejfFEmkx68nDR27fTiIcMMzd4byhDP6EoP38slaAHNsCR4t7pr5395A67X8cavV8mo&#10;gO20uSNzg9LK+EEqurjhLED9EJtK7ULmuX4Ni9N31tNsRyErz3PF57PbfXM2iVVsKpTkMIEyaCLm&#10;sqv8urycR356HQDAoe2duqO1yiJnONqW1dmmOZgx43HTebd71OnXzbSxCXuMkHMVEiCa5e03KMu7&#10;9EqDfUzAx1unOdnNlOnHXRM1BXkltyyU2Y7YfW11kIfdnkLUhtlL/Wp3xrV8xjhiC6ZdrI8EZt/9&#10;bvZip6p9svPfxKg+8Ow05ccvIeLaAuchwaSy7rvXEpByRuN64VsW3l/N7OmtJ8kZdH0HZXpMFm/W&#10;X+395zzFGyPOvavL5ouWZo+8Mjinajw9lj4Tm46Hfl7VLo9bIVf20ymIRs+5vBLUaiPWik4D/lZ+&#10;LPn9jK4oyNBrnsuWcHqAgXG6Iqd/t7W0lbwwffdTNJ7UxjvhFEadsGGH++yidH9Vi/kSXp2fz032&#10;01R4FqWxRSRfLfyaVaN2PQLHfpHrvqbyyArg/wFqoNKvLoelgFqlJPRodlh3inpQZvNwD+tetlHB&#10;5dpe7y3W1LA9fql8kOSmMXMO5r7ed97byr4FMkdFkEs5NPPbdXbBBt1aJ3Nx5TZGfFrk9rebrHTu&#10;a5KFMSkdhfNza6kXQJy/e3JQBokup3X30agJpOaXbMUom68LhIgQvU8mYGny3PPRNOfhrAIkEuGo&#10;gfESaed/Eq6jC9lH6dKgLrNzrgALMckntemlrFLfp5G2dFLsJnQoOf/JsB5wVTanbuZQfmeXg55M&#10;LM4a2CNdboNXmXb0xlSYV60UiyxHm7gbCw4ocae9pk+JXrXj35kDoMFwezQYXDn+IFdbZU1DAkZu&#10;pBwnZHin5NOVCTxN/1h9g+nlVEoutTvSn9WSvjgyHpI/QqcvsgPotu3+I38e9weul02b1KCnWXTy&#10;0ml5anKNzRwxvBniIjBKq069+KHsDkeMwadbm4Nwg+Rbg1b5X9uucknvRJwd6p4QRrVPnqVbglYo&#10;7t/3t+1BfP0nt7xOXpJFT6rrgmUDVXHcJggTR17o79Egd/mB29bRThFzaNdEudmNwaKw5lBPJLYf&#10;X4D0fv9zOVq/QSME3QjvD1zsdOa0G/MyLj4pTfU3uGZl+uP20Ix90Bd6rmeySJTwInK/BtdKtlgp&#10;jzNUzYr8bHYcRlvg5bfbLKH8hFco3mLYzOudbPngzeBpmLDQlOFm6Fge2b8YpfDO1Ivv1br1Wq7Z&#10;aO4QZKnWaFsSaEJC9MY6q2ehfUgPYrNcY1fea7RLfeY0MfWNuVK7MLBBp8/3+lZp9DvW9nmxiOT8&#10;3kMZg4SQhNtpku6b2TTaX+ZE+yuQWdON5sVeQW1jZ7lNaveXMb6ji575uh3rleGt4BfzjaAIZDbx&#10;U8qsQCKVxhjVfGNru9gQK2uY7gFBJVR+4qMx/lsFuGOxf77lqS0x52bcMHmWD9DOtMCAFwhZ5Vj9&#10;gFqhjGmbdt2s99Yar6L1FFyo+A9C5mRtA52IsFBVvfqTRdlh4lBR8bCO9XQ6ra5vmXIhwi23CWXM&#10;IRDujwhFmUAY9pDw+Ear09qAdVJQP7OPpZEGbW5HkcWunS/Ha9fU+pHyHiCVnUI8HVgH35ev+r0g&#10;eYgEfU89Pr5vUFI/Hcta7kfd/aPCPv6eRr6KnAiJJvZm8GncgGYmtg/nzY2nrwcFrXLvXAmnxo+b&#10;cesa7WjPT5pSpqTASA0mERtFbNxzITMNwtBZjL9i47VrYstepwGzxBVsEx/lMr428xGUEYrhm5k3&#10;IVcgeXzEtW42tCHdrZ2Li21/+ptOjFG40Ml54XhnhlsEGeGrTWtcnsyTBB33yaI/WzHN/WH0TLxf&#10;Ldr9mGy5hyJU8FGyIo9UkmORLdegDH2s15cppU7TdQ/vRlpUODCyPe6u4moQckdNyMGSXhbRY1yp&#10;xyxTfDn2akE6ncrhumjEtycmb/swVKgL2KP+MERopMz7DcuN6e967t2lDTOvLaAMNfr1XmWfiF1k&#10;npZxXutNssXFaVLYdjbBpo6P3XKZ3BQyyXL9qrx8l8w2Nk0+U7XndKUxuAn45r2W3S5/LRdnmUNV&#10;j3pb9+k93TTrRZRivxce/fc07Xvz9b3XwmThUe99DdqvzxOOHVfTI3vr0cins5/DwD4QH1MvOzqS&#10;9lEh8+96IRN+Clsz7I2bh3G+v8uYmeew806K5gzfWGomBx3ojJiR58+NZdBQ5ggaRmV84ruD4u9u&#10;SKb0uknFQ3Zauqc//sxE/qPW7CUAQ8OlaTVoJPMW0pBFofhcot0mSIYmuYoTm1vmo720kVWbCx9y&#10;tkIJaF05VTzTXDaPzt8mDXpjm8ay4/Mawc3dU0uh6Ugk+NF1Z2kil8rvz6awyKjasHgAiE7U+2KW&#10;/JRu2tKgcxyCNEYicy5MWEv5FGnYxTm9bt8jDZJQNsIDNMqJfa13oQwAmO3maRjZ+fcGfZjawBqB&#10;Gb0vZpfOI+9z5K2/szrt9YQtmwqxf4BTyR3eC9PDJF5kLelTG2nlcm4VHajFe0h9LClv4661GbMl&#10;vXdVq1dlqa7/ygiHT/EncePzSR/4Ge9yKj2/zIaW2uptwZab9WRXpCs14I+fT26hNmKaoA+e9XZ1&#10;dq60T0XfIYOv3NfoWVlnpDACN+CkOcwctbKxIJYWfnN/kGAJZdoteecs4CIA+T8Jq3RBrb2FXyLH&#10;Ht+yFMIUsMla12W3QQfFa3CrWZ3VJOif7KdtVi19Amrx/Arg5fkfmVv8BW4+lzoHrVJHuu6ePHmF&#10;dv/HwaHMstWleXf9kOMk5nMwQwaiXNs5oX39osqHNmRREMkj4hSl3zxutTKV49Ri7c0Em6eYjtPv&#10;D/elsuv0hypTXRH/SPvuOPfKKu/n3gT4rQ0pShMhvU56nbRJm5RJMpNkkkx6772xsuuKiwXEzq7w&#10;WXSRVVwFdKmroCAdROkoRYpSpCjNXSmT5N7nPfcHrOz7ed9/dObz/dzc55bzlHPOc+5TzgkFWulZ&#10;SDXhpT0t2Xo/VZiUNoxmZiJ/c9yv9I1at2Yqqyc28+rCBgx5+ua5eG6QdO1W7Fp1Wm1PFg26UHzQ&#10;VGvdEi/EduwEBX5uSSvRVFPFdNMLUpuvgRuHPXW66AlpxHs9o8M/SBfSzvWJU8zLApntbL67kynW&#10;5WveadXRsze4O77EZKZqrUm83LLcsabQ2/LbO77W+hjCxLRqlsGoEnKCddARNQtbCWm60ImaHaHh&#10;rt+VL82LyvSgZxw6uZuFmF9e21WG/FkR8+GRlYy63fXJ+m5dzou7Q4GcyzsNtQeqgKm6a41qPbpY&#10;StVp8stciPfpKRVzbXcvFLUH+d5yxa9uOi3h7oBryql6+eIwnt3tyXwTvmNbqhM5iuF+aDvnVyZ9&#10;ASDjj7iqu1zBQL3nrYRVYwcvoY56m7yIJu1qaS0dK3iJFGi9U7PM7Bu6YfFotJz1+M1pl9Ce5gws&#10;I1HKGeHtyvayUh3s6wuEYbF1wizpzOcyfl8ialorJt5BTxZtB6cMvky7ibxct1bPNbzyiibcbgtz&#10;lpwf5kSHstyabrds4ASssJ5sZA9GBr11c6BbSHIdkr0up5ryWEQu2MMs2Zr2uI5NW4+/URMXw7aZ&#10;eFy2BaSSTrPugdIoDPpxBZYVi3SK2Fbfps21rMPBTkm5twdb9I0Z6fYkvGYsjkNZX0CVbWe2qr69&#10;sVw6WXPG7F2YVxBtFSbcUs6qGtTrEvdEENz2VS2NHaN5g1cXp+P6dkvVZD484gKrSQHxgk18w3Rv&#10;ZNNAvDprqZkvWAxdq15cBsecxXhCMxKFNluZ7Ght0wT7hzgmgzQ9iIlh56u1shsoSt2Sqso9yMKg&#10;vWitsWVLqsvN5mQdIkXFG15dlBm2K4o8xdiUw2uPjZslUaFWrml5G4Nwom22i/mVvL1kj3aiWUmy&#10;J4FwcvxcLepqGXSyIkesUhp13uA6hAAobqolykQqDaEXWluxVje6q9VtWAu9njsADtjH8waQ6Yzr&#10;8k7Jy/XNO7KuVtFPNPtd8XxmmfsLW1NeSZzJK0KwWKOd9OzGkw5wAJi2ObV2sdc+0vEFAplyVpWF&#10;+iqBKOPdE7i7wp4uougWesp4rS+qmrmZteT0IEOPHH33uG+357it4kQ1Med6In5zK7kV5qeNli6n&#10;PGjVs2vtuCLi9JRivpqwVqq3DVNx1riV8umkdYmUP0x2c1aNazLatJS14pDAUSjqxb2hUgbrYAy2&#10;pKvFfEnHSjn9el8Xm3nX67t6kdmelfGTO1WLE/xuQGDuhlO8KdBtixOVmVcc3FHatvdyvFYqmfU6&#10;5pNgLyiRy7iJ0VZDHw33QvmIZtgQT4TFst4pKY6F7pa3q4oI4kBGaeTD8luFQGfkexTO2HqtobAM&#10;S9nWlqqr2ElaNb5gYyvnmQ201bxxS2Fe53jH0ZgQnOz1h4k1627EyPFk1sONdmitY5i4MqGIr1nU&#10;BOWRHkTAcYhH/EaoPgEytTWF1lSyuFvWRmTiiGp2RbC+2qRTJMqR9i4EudI2tyJx9VbVb5eqKuD6&#10;12SH8UBNRxqMNMA5X2G+VbAW+7vpeNLu4jms3qDNEA6qhzlh0+ri+RTTgTWiWAMyfj84PtuOKWYB&#10;e1YQdbbTqWFB06tJmzKdnaMQWusZkSSyCWP54JfcA3OJqUFpNjHAzm5x1hzvwvZ7T0ffmvkHNXAm&#10;vOvtGpvZFk/iz8z3uGWxPbsdzs/8zLdn2BjfTnnVlmx3p8c35YQxucdu9BnDBd8sMGoNYXDZaOcO&#10;er2eRBnXdbl5bqXSbgyU6eGwW+fOzFxD2+aTDRWcfmlo0PNFxQz4Cgnx+esubs/cqu1ECg4to9MU&#10;9d1AIrY9y2aVA1OqEvJb67KqAUKbyYQQBbBe8AeH3ORYP9tRyfpliVBbNsKgwEhpKzrXY77hdLKj&#10;6Wd2QxN13Wk0W7LTwmi319usr9ckYkFnK7kpskd1zOpuU5EbFNQVYt8klN7lC0t7mqrU6BbtFEc1&#10;+WjHy0kbuxu8kA1Gw4OhVmhu6e6Io7aOM7Ae4OiziXxU4XOPPDB8Pg4Ogpq81CYtzPkq23Se4sDW&#10;Z/3Y0e0LikAmbZ+Fg3lPQtScGEoKrb/gmIIeKvBhvYy73g5sJKTcisIl1NQ6w4g2zAtqtg2jcZFn&#10;l9tDrvq0Opp7ylxXLSM15GB1h2Li9SXBcYCqLbXbgrbNZE44Uk33gEynrvHMhLB4Dj7BcumyKjmC&#10;ANKZiD7vGIjTsp7eMHNJNqUQaLMQCVXWZgl3hCeomrZVHhiQcTUytVzMbgZDqzmLThPTQEYp5fRT&#10;u16usTwXWDNeweZeVsJ00qYwRPmzKHrbU92WwLbj6ZQS9d2xKWNvlj2FvisZD8Fc+zg+8u5uWfSm&#10;ISdsWEs2OVtCTk1lhIAq1rbRl1s3iQyzahn8W3nWHdu6NMcXhV0b5WBYrxbYEhpGbhq8KoQz3o7X&#10;w3JhbEfgVA/roZF+HMqAW4uKxNNI6MMBXQACa4/8WpFSuxE0S/qhsoHfD+1ZTZxYQaZOw+Alb3fi&#10;mSWDqk1hRC4Tlze4btOeLGoBP+dTsYVpm0ommnKWxJU92OnRDVS49qY1JZtu6ly7Chi7kK8NxRzT&#10;NvjVbTZ5md3MICGPcqSNWGPLGZ4FlXOXUKWPJqX8YE/kFlRKeoExth3bjBjX/QWNxjATp42R1lAC&#10;ZEKqUqCSyrSH0ZLaKGMCr6zDUnd5t7kZl7gGml402ckWTK4MZ+Lj7Fk9I1ipp2tPwluFZrQSa/K1&#10;xmHKnY76eJKpV6yLFYZ1tbqfUKhdylyhpFH5Rq26sgVk2q7e1o6wkbYGowlFLjZRGHtcczs6BeEM&#10;JubjgqESsEVyhvaeTGO2p2e8SNdeWJspLD1hmR/zxYuD5Fp/pk1EkuZ0TC+0m03RNQgnKhlWizux&#10;oELp8c4azKh6oO+TtLrdoN3K6QzBjarOW+P1HZ3mRLcxSa871yQSV6IUrrebllhKp4W4w4LSTBtX&#10;6/dKOp+xXhFUrNWIOSl1z8Fpt7JtNUva89J6TeAplKWdFhecEaXEMaZtuOV0SytrxFsJ/k7F4B5H&#10;e8F4srVWj82cArFI3RXDZJhrpONFh8JsYzCST0sml5hTrfJi5nDCrpPwC7CKUczbrOoGg5B7syt0&#10;BCUyvaUWt5qcafc2hJ5hvtYS6YERnHRLhpYdsd9rEoRrYXAPJhH4zL1wzAfr3nKuzU7VPxOZUqZe&#10;SlgPlPNFWN8NMQVGjryoKhX1BEWexb3jaKpyKrPE6yq4MnprlQ/hDR18F4+v96uYgS7ObLY19/Hs&#10;RYtDXLX2W22YsdrYrtnLzboqIpLkJJk1/t5I3pVx9XlOED7HHKKMZG0I3QzszdVGZ1Ola0M12VF2&#10;uLy9cETpkmd0cgFs4JNaU47JhrvM6a3bgAwP1GzKuScVNUeejaK/LXH2s5MQDDWvSeYWjtWzNx0b&#10;NEKdZAcc19UDsqQM3Jm793q63d52QRGNKBpDS20XdulW5XMT1+0P7oolnFBJUPZa61tF2SyRcW9z&#10;gEyrra7vJgZb1USq1OomXBKuZzCJ+jPBDZ3FVuJbvSV+ldNQyAzJDQjr6RGYeBLreq3eKENEWIk4&#10;WbKs8cJZvTDkmPYUtXBD7FPEBDkvhKK06QwDGIFTb7cYc7DkM8B+i7w6O+XIW66ofm6Mi8xuaW8Y&#10;rGZVapnMwA+7LNyGR1ITlhW6iLTg9funqkE62+NNsrtylXtNyN/xd2vG9UZ5bHDXpqJ5WJFv9EWw&#10;F3oonTtDUgljp20IbSVbwd7e7LVdyoxz3OeG8hAeQG7VBfsWRV5YE9Q60ZRkLtJt+l2VHV+pHeRL&#10;4hVOvxAYr/M8A2toN9aSq9vavHrIz5o3XPwquAWSxUcGSVJdFwi5Gi4jN+sysWHuMcO2aHCf1DP6&#10;J2M7RGaICV2d7tqaMiOcBNQ+iSTu17Y0oSCMYAYbrZB2MAMXYO49rgCcrTvmInczOlhryGOV/niv&#10;qo3rXXxYkjL3p40CCJZXkjAfhQafp+ferRVd7X4zPPRb9pwyTXbbyK2C4i27LcY9bjuxow1P3Xy7&#10;omTWRd2GuqiQGgfqW6K4IuQNNtVTV15tmblNo2TPXs/0S+AyOZVThTUWe3CS5a4L04zJ0YaZtx2J&#10;TZpRhzeVZr0/vL2d54qc26GoziiUJLU+rdISCPQT1nk6OotxaqZOwhVz2NYMqVGm6quUHNyG016P&#10;bMK2E0XFOBuYW0OI4aT1r1X5CtjWNElLDzoEbAVdIaduV+oJWO0G8Xq31oT5UnFYGOi0Ottyx5Ye&#10;tvBHnf2eQczbipWmuZ7aog5p1VGNVaxcG6XDnFI3InOoZg1v0N3wrjt3LGqIvBSZq/wboAEgQpuu&#10;yVg2G5HOnjSYSHv9knZwx1ZWNYSlhmruXs9scueKZjJQLiWC4FKL04tByKdxydMXhlo2m2zTxW2s&#10;Wy0qk0kiT0S6slDeNqjqNupOaSess8rjW7UNpaUpG3Z7WQeQEUOgrHYoPwlXpwpFcJxvdTMtS1bm&#10;8UTbLaedG9012TK8bk+xma3rcqJuEtwcltVJjt3T2Nxob/Lm4vV1DXdLkgw5RDtzjTrI1yfCGanP&#10;o5UHPUJBIW7alTFawAqLL4o6W19j1zXBQ3m7wtNONWEZBGu0xJPOYnDETawXhGlFcjxQDi06iX3q&#10;2hxydhWh3FCY31BEZNGO3J/N8grzfm5aMptzMJS4uWPihtflO3vlsiQF/jCAjGBWzpTKG1q/daPJ&#10;q084IaWmEcyPnXmrYCO5GdV1BuNEbTjotw2e3dbAtO5Zr+ZC+cKwExBveXJ7/rhL1AmLJTp+D4Lw&#10;tKs2tUhoL9uTmzwrRKBLyOrcUrvDlGarNEtVjVteH0xCR5yjqDHT4HfrM78z7VduyC0W30jV3S3E&#10;atlgNlXrzwVaqVjZnQrTroZ1NIWNco2dAqx77c4jEDHPGUjpo6qMQV0OxMZCnmTCq9Y3FcwHu2Yu&#10;bs+UQ/B5OBFxROFJkjefgnd4ZcEb9lWmnU2HRFWJN6UZbn29ZB0cDKUd6WjmiWxOUIWN1Ou65t5k&#10;rZONckW7f46iDRN8W+lhoscJTMZuBzPcrUzat4Mia7vnH07AG7g9AQ654hBsKuWJSLM914YtpnLu&#10;RsycnLDhA9eakb5KmXfMU6mpRQsxyxwVkyUlhzBn6YjcIC7FzJsCvkUYSG3mEm6fvlr0h93lKPMZ&#10;ZekmYmWzJ8HXZDfW5lK1eWLr6DpSjkeXUvIknbzY7laN+IqEebuYCI0jsrzf2muJbaGiaRKLw5qO&#10;8mYzHHClCqViQeBeE4lKbnlvZlUG6qL8BjyttgwHLiBjs7oKskTO5eH7y/VpP1SSJOzra+BfKVqP&#10;VqR6eVvdT+YHrk5cL7eYMrsSRz/fENlNY0HCo9zWa8xqX3mrb92tWTwiNbe2Le5lB+Fhx6eCGQr+&#10;dOaEYKQexk4TpWLNcHNgU6uN5WGpogl0QjBpnN81uAyOikalGa834uNUQzmyF2vpqUG9JxnbUnpx&#10;vZSKSybVYrEwjq3PoEkrc73Kq06UA9NQvxiU88defaSp2eT0GzURkGkZZgGtdzbo7gqmEBk20KzU&#10;y23Y8SXzroc6mwZ1MdovzRTc4VQi0EVg46q9nROofV1DBiJJSkyz0U5yL7XTyI+nIVcm34AJxbJZ&#10;EvOa7XlecUMMJtMoNGdMjp7flrF0ZRJVqxuMK5VTpRa6kqRLaZuY7TqZUCE1JQcZdTQbqHu31SXT&#10;OuwK3IC1sEPLdo/n6Gdb0Yo+qZbqo6JqJ9mQD52DlHZnL1HRcGIyky8yc1S25dtAZii2NrKFvNbr&#10;rWbn8nRPtAV7PvtWTVRartRE44S4Og3U22aYtm3twHpIT1O07h/sBddy4nK0NebLa7CFtwk7z7fy&#10;2knWuCcbJHtbscGG1qiXB32ZuUIdFWqATMySShRDJss8HhaIc7Cdj8/rcgR7TsVWPRrkDUWb2pZd&#10;3eUaBE23VlE1KIojUWUwscvArXum2LGr5ZGIejB2Sobyob/qFDbyxY1UtG9TOLamikbYEAoPnYwN&#10;DZXh5qqMEV/IY4GQeNCJzGRT/UwrCDS2DCqVs7obHMi9ssCeLqSItGBlZqGri27JAtPELCBOSHuG&#10;TsoDATcS9bXsGMInZoJTvU0EqqAtCAq2ZpUpFxaOq9YSn2CGb50Bc3Fn0j4FHAl6yrOyd1B7/3vQ&#10;BxFCwkMF6EPoKPT+94xGxWn5lPrJk/p0NpzU4fqhB68LEYkItHbw9+FoB4XjOwmXdyd+sns7tB3z&#10;eDdPtsE1AmAFsAD/959CYzYpTEa1WqFSKbQ6/f++fgBOF+RbaVk4sAFrBIkOg+MK0pm0d1JZ6BD4&#10;fSjBUPsqwHQIgTbRTfiR/Z/hX+/fhR/fvxc/vX8Pfn7/TvzS/hX4sMXXsXBxBvYv5niwaOBzF2l8&#10;0yKCX1148clLO44uzfhTSz3+4VKDX1iq8UdWahxZafBpKx2+dGXAj63M+ABlxSrKgZOUC3+M2sTn&#10;UAF8GbWFb6Ui+JfUNn6C2sFPwfFZOP89pL8E97wC974Cz7wMz75IreMXKDP+HWXCv6EM+AFKh2+k&#10;1PgSSoG/QknxmBLhMMXDIupkTK1OxPetTsDfXh2Pp6vjsAuOh8P5Y8uP4ouWXHzKUow9SxU+EvL9&#10;FJThqkUMn7mo4CKUz7w4C3948S38xv51+LF9pk7+qjbTQVsZ9CqFmWkzvQoq+11/726zDUh/q83Y&#10;B4+vvqvtmGvvXCXfvspCRkhjWu449Ca+eJ+FLt1/H7p6/yh06/4x6Ff7x6Hn4bjaPwIdvngPOnmB&#10;kGLxGjYtXsC2xePYvrgfSnoHVi5uwtzFT/GRi+swWlyPX9y/BT+8/wt8+/6v8I/3f4sv238R3s28&#10;f3CQGgnUTkBv4Esh/TK4/qP9B/FN+3fju4FzHodnX4Iaw/s34w8ubscnLe7CssWvsG7xxEG6RqCv&#10;XmAsWByGjlu8H71ncQRaQn5f2D8SPbz/AXTH/gF07T6Brtpn3v8SvnB/H3Aoumj/g+jK/WPRTfsn&#10;ogf2P4qe2/8IouD8A/D8Rxd/g+QLGt7/39ixeB67F48B7oHy3Qp0rwOuvRofvfgRlO0a/Ado0Ucg&#10;j3cAV/9k/yHI/1P4ewfp/FUt/BdIJevtNmT/P6Xzz+3/qbdb2IFY1AeXh1FHLN9DHbm0Urpll0ov&#10;z6U+ubyeumj5DPXA8jCaXgppycpN767y9GmrOX3R6iz6vtU36DdXP6BPpH5CO6jb6AJ1L30q9TD9&#10;VeoJ+kLqKfpK6nf0tdSz9A2AmwG3Uc/Qd0D6L6jH6bupXwMepO+iHoDz++ifUffQtwJuou6kr6Z+&#10;Rl9M3USfS/2Y/iR1OV2nvkP7qHNpIXUGTVJz+rFVmb5qFaA/v1LR5dXRtHH1GvW+1QPUU8tLqWuW&#10;Z1BfXeao7lJJ+Zb0SrhcrnjL/dXJyzdXJ8LxuOVi9eEltTpqiaC8TLn/qtb5C+TvzxL2ju7cgHZ4&#10;R/7+3HYOSGPk70R0x+p3i4dWzy2eXb20eH31xuIQir08ijpqeTLFX0oow8GSaqjUUkPVlwpqshRS&#10;f7/8CLTe4dTpS4I6bflfq1OXT62GywdW1eWtq/jy6pVreelKtbxoddLy31eHA4jlxavXFles/rC4&#10;dvXsgqH3iYPUSZBGDroL0m8A/Ofq1cXlqz8tfrDCi++v3rf8j9VHllet1pbXrezLO1bby0dWpeXv&#10;V4PlavW3y/dCHo4F8KhTII+DpZyqApLw2wdpxuXxlAjyd8wSrw5dvrzaXzy2emXB0Lll9ZvF/avf&#10;Lp5cPbP4E6QdRlGLY6GV+NTJyzVKvdRRrqWRii1NVHlpgPeqqFMh/eNLKZTzZOozy6OpM5aHUp9d&#10;vrE6ffkM5OP+VXt5wyoF+dxcXrLSLy9c8Zf/tjp6ecHqkOW3Vm8uvgd1esnq94v/gPq9evXkQfp/&#10;FUeowQO6CrSxSqNnjlCN7/p7t0a+G+//fzUyc+0djvgzv3wBOlTTIWz0Hvg/Hv0z+hj5Ovpn8g1U&#10;JD9EiEg18Qdii/g+USMeJcLE+0kt4SQ/TDD3fJzlQ2HWFB3HOh/9lrwdfZt8GZ1BvoRuJ29DB1hf&#10;Ry64xtxzGvsiusd+nE6yj8QWtg+fyP4HvGBdie9nPY/PZr2Cd1h/wu9jvYl/Ri7xL8k/4qfJ3+HX&#10;yQch7RbMZ12GHazzcJ71KfwPrA4+n7WDb2Tp8bOs4/F72TStZj9J77FvpRkaddavVl9kPbT6T9Zj&#10;q0dZz6ww69UVl41XLvYRVIktpCZsA/VpdoA6h12kvsf+GHU1+2vUleybqe+z/0R9my2hv8Yu0Z9m&#10;n0cX2P9Jm9j30UeyX6RfZh3AP2fx8HdZdvwZ1h5usEbYzzoTy1nn46NYV+AVeSt+nvwVfoh8Gt9B&#10;voyvJ1/H15ArfCZJ4QxJYyWJ8QHAswTGdwN+AvgB4ELABYDzAd8Ai+brBAt9gzgUnU8chi4gDqAL&#10;Ad8H/BhwF+BpwKHkAbQGyJCHoc+Rh6JryUP+B4hFIi+Lxp9j7UN+/wtfwvowyrPi6HDW59FN5E/R&#10;KeSLKES+gHjks2hJPIkeJB5DVxIPorOJe9Gc+AXKErciL3ED0hDXIgFxDfoI8SN0HPFDdCzgw4Cj&#10;4fwoSD8Krn+I+Ck6hrgeHQ/3c4mbkBKe3SDuQEnibjQkHkCfJx5GFxNPoDuJZ9AfiRfQMcAXDvK/&#10;UIt8DenIIwkWuUb8ktgkvkfkiNOIIZEhPkkcTpwDb7uYOB9q4jR0JvEJ9I/Ex9EpxKmoTpyCosQM&#10;mYgx5GqIVqiPHgFcCTgLDVERTZEanQp26ifRffjz6Jv4XNTD30UmfA1i4XvQ3fQL6Dz6UKJOiwk1&#10;HSFo6mPEndR3iW9QjxJ96mhyg9oiT6I+RR5CXUu+unqNfHK1xnp4xfDSXyWvGoNZYTTpwYLSKLRq&#10;9buEFX6+W167/yORf9bR72hw5to78vrn/rV7UF4JqIE6687Vl1h3rX7IemD1OOvRFcl+biVkv77y&#10;sf+GarBPomZsGXU620x9he2nzmengdP7wPWnU7ewz6PuYV9FPcy+l/oN+xXqd+wj6OfYevp5do7+&#10;Hfuz9G/ZV9APsaFHZR+Nf8wO4n9nfwqfzb4In8q+F2fZb2Izm4OOYgfR70HCr2N9A32JdTNw2wtI&#10;wvoA8TKpJ64gU8Sp5JzYIL9EHCC/TTxAXEl8k7ie6BO3ETbiZ8SJxO0EhW4mfoOuI34LeBLwNLqW&#10;eA79hDiCuImwErcQI+JG4jvENaB1vk8cRZ5HBMlPE6eTXeIaMkK8QioIAeu9xB7rOXQW60Z0Detf&#10;0LOsMTqc7Ud69kkoxX4dz9h34y+yv4v/jX06vpydxNezZfjnbBLfySbwL0BzPMT+Bf0E++v0U+we&#10;/TTbCWU+lv41+4/U/ey7qNvY34d6+sJBDcFoCkZjMJqD0SCMJmE0CqNZGA3DaBpG4zCa5yDXAPcw&#10;XMRwE8NVDHcxXMZwG8N1DPcxXMhwI8OVDHcyXMpwK8O1DPcyXMxwM8PVDHczXM5w+1tc/wicrxAj&#10;DYxUMNLBSAkjLYzUMNLDSBEjTVeDDvk1+hHgGsCPiUehjq9GlxPnom8RH0NfJv4WfQGePxPecxox&#10;QWOQrjzRRR6ihUREA760augpVEXXAL6E6qiE2kgFtCk8Rw/gT6Dv4s+hU/E5KAj5Ph7/GD1P34t+&#10;BOX5DH0YEQdp49Bh4lXqFOIG6kLiq9RDRI06nDRRm+Qx1GnkanUN+dzqv8mHV3LWPVBvd/6V0vaX&#10;fGMy3y2vgt59R9r+97fmW1fZoFnespfW0WXkAeoy8gOQezcVJf+OEpJXUhTxMpRMSl9JNOmziQvp&#10;KfEknSQ+iq1EFvOJc/D7iXuhzz2AnkM29BAaoTvQBehadBe6HL2OvodOIC5AFuI8lCK+hvrE2egT&#10;xFegNb4MrfJFaJ2z0FeIM+H4WfRFwOeJM9AZxOfQx4kvoC7xVZSAVjQT3wQt/T30J9AFv0A3oPPR&#10;3WiAnkDr6I9gAxxC3IlPIM7GWiKFI8TxuEs8Tp9FXEBfQlToewgB/RrxAnUS+R9UkJxRp5I26uKD&#10;5TtAffntEnvRjK2k/p6tpk5lGyk3O0t9gP2P1COsi6h/Z/2SmrIQ7WKt0UewcvRT5Bfoq8hraej9&#10;6Rz5Uawlt/F7ydPwM8Sl+HriCfyvxPsg32bgrhpyQNkExFXofdBLvIYW6EkowT1ID/waJq5EZeIi&#10;NCH+DWriX9Fnia+js4h/gZL/M+Cf4PfZUDtnQy38E/oM1NjpcO3v4N4+cQm8+WrkJ25HKuIR6Kte&#10;gjezoSc6kbgUJORMqKsimhE69DXoXa8mHsGPExdjFvl3WEYGcII8Fn+SfI7+AflD+lHyM/R7WUna&#10;whLRfdY+dQHrLuqXrG9RB9inUnZ2HPSpkqq+XTvKg/3jidAvCqFf1BPXoQBxI+T/dsj7ndCP349u&#10;hBI+B/3gB8mn0Tr5PGqQf0D/BH3hjeQr6BU4foT1IgqABtsChFnPowho0AjrD/D7FRRkvYpOZL0G&#10;970B978Jz70Bz7+GzOQf0eFgYz0LuvIG4imwGR6Dmn0QFaEf9xE/R1riNsSHPpnpm5k+mumrmT6b&#10;6bs/BHk9Bvpypl/vv10KHRqx78AT9s/xlH0nHrPvwyP2/TjGfhQr2U/jA+zf4ydYr+IrWK/hT4Nl&#10;scuiwCJD6E8kC91CstE5YIV0wBpxglVyAmAfrJRHATcDLgN8B8BYM4xVw1g3b1k5BJy/Zf18B46X&#10;A24GPAp4E3A8WEsbYDl1AOeAFXUzWIX/Te5jHusNHAdL8XTIz2WsF/FjrGfxoezfYjn713gb8tyH&#10;cjBl2X67ZALgjRvpjwO+QdxPX008Td9LvE4/Q/wNfo04AVp/DX+AtOEPk0F8ApnAJ5E5fDJZxB8l&#10;a/hEsg5pdXwc/D6WrOJjyArcV8RHkWn8fjKCDyWdeElo8MsEBzjpcHwHQdFXEH+gzyV+TX+M+Dl9&#10;CnEHPSduB9wGuIX+W+ImSL+RZvKTfjt3UvRF8mTqy4CvklzqbJJPfY10UueRJeqb5GnUd8hvUpeQ&#10;11OXk09QV5NL6qfksfQtpIb+ORmg7yEL9APkkH6Q/Hv6YfJT9CPkGfRDIH8PAh4A3Ed+/v/Q9iVw&#10;N1Vt+2vda53HnHiQzFNmklkhU8lQSpQ0UAlRmUqTOUPmioyhIjOZ0mAsQ0VSQoSoEAnJbJ+11ndd&#10;h+d9/N/er9/X+/z+/JZzzt777LPWfV/3fK/NfyNDcd1gv0X64Dvd/EZp6z+Vpn6FVPYfSB7/vjg3&#10;W/a7d2WtmyzvuHHS370mj7oRUs+9Kje4oZjTMCnsOMdUvG+37fwe+wSs5FN+mR3kR9q3fQe7wte1&#10;O31e+6c/Z7LApy8Z3jf1wyjzcHjG9IRvPzJUNjNCHvNRMGZzOCl7wo9yNHwjZ8NGcHcNkLTqKj92&#10;OVD1IY5/DK6vhS+9SY6HXfJzOCrbg5P1IYdZHMqbt0JjMzh0NM+EV819Ya6pGbaYwuGUSQq57G/+&#10;Fvu1f8wu9a/aCX6h7e0573uu0L24+swscusxNpol7nOzDGO5W2X2u2Umg19gKvlZ5mH/rhnkp5r5&#10;frL5xk80f/gJJnMYjyhgHCKPcaYOxm1hrGkUXscYjTHSNMS4DaMORhWMoqBA5vCaOenfMFv9m2Ye&#10;7jPQT4GunGEq+nkmnV9m9rnV+P21mAfndO+VGZZQy1UyfNecYY26PnyhCoXvVKlwQFUNJ9TtwasH&#10;wjW6ayigh4fy0GK19JbQRJ8J9+vC6jHdXLXV96tHMB7CaK3vUw/oFuouXVTV0xdCZf1tuEEvDDn1&#10;ayGmnwvnVJtwWDUNu1TN8JWqED5VJfC7hcIylS8sUXnDIlj1RSp3eF/lwmvOwHm9fGWWt6jN9pKn&#10;L/WGvT20sK+GHPZzcF+r0aY6NNpTiQhwp6xU78ke9Sw02G2SrHNLWX1c14d310pP0Z31i7oX3g3X&#10;t+gJurCeoTPpBfqiWqZ/h79Cf5C+4T4M+i30X36A9t6jluPYMpxbithikT6n5ukMerouqCfpGno0&#10;7tcf9+2up+pH9QZErCd1dZ1XCulGkg4+6TE1V7aovbIgERnVMx3Uc6aumm2uVz+YEyGz/SzUtGNC&#10;Z/t4mGgrhPU2gg98yacpEripcvXLkftNNf4+ct8dLv2vkTvPpUQCqZH7Q4lIQOCf3aE+CSNkdxgJ&#10;uRolP4Z5iEu/lDmQm2Ehg+kYSkEm70DM3NGc8IPNGiB8pF8FS7fT5Pe/mwMumGmw7h1dblvJ5bfK&#10;FbSb4/nthPh1dl08kz0dd6a4O24ecnvNWPel+TohLVNNfT/E9PLPmGW+hTnqa5i8IT+kQeH3fpOB&#10;4TsZFLbAC9girfH5xpDOaGjxrb62meRbmcd8N1Pav2pOuWnmI9yvHySxEbyLnO43eNQXzYfxJDsq&#10;nh0jm+0Qv8Y8Fs9k2sYzmzZ43yZ+rRmMc6/Gk+2geA57dzyDLRC/ZE5GR8y6aLuZFK02z0azzD3R&#10;KFMx6mkKR01NzqiIyRcVMqWjAqZ2lMfcH+Uyz0XZzIQok1kTWfNb5CQ3PPfG8ePSJ35IlsX3ye/x&#10;7VLcfQXNuF7eQny4yy2TZHgKd/mZ8qp/Wz71k+SCf1PKhjdgH0bLKNCffKjpCusuroh+15XQO1x5&#10;nc5X0zV8ff2kv1tP9G1gF57Rf/q+On94Td8W3tWdwlI9MqyHbO7Qm+E1HQp/6igEfY3KKPlVspRQ&#10;eaScKiA3qipSGHH8tYilL4XBsjcMkhVhoIzGa5swBDZtqJz3I2WtfwNWYYLc6adKdv+e7HTzZRLm&#10;3gZrKIa1/BbfIkviO+RlrLFh/LDkjJ+QX6OzsjKKy5uRMd2jDKZFdI25JUo2JUGnPFFukwyaXROd&#10;kSzRVskWzZHc0SApFj0qVaJbpVFUQJ6KTunXo8/1x9F0fTB6RWeLd9B143frbvHaenr8Jr0jXlJn&#10;cEU1aZMmeapYoXr5qhzw+StW/pvIemSJa6/I018ja55LkafUyLrBFXlqoZoozpPz5bw5f66D6+G6&#10;uD6uk+vlurl+0oH0IF1IH9KJ9CLdsmNkjQqChkUSOCQeicsyUTdTKxpj7o2Wmaei78zQ6A8zJ8pk&#10;v4qK2tNRdZs/3tg2jj9gX463swvjneyh+NM2j+ts73Ht7HDX2n7uGtuYr2pv9/nsUO/M5363UWG5&#10;qQTr1Db0QJ6quZkXKplNIac5GM4DM3sks1ojedQMuUENl7Kqu9yEfFIl1QCjfAJfxBnxRtwRf8Qh&#10;8UhcEp/EKfFK3BK/xDHxTFwT38Q58U7cE/+UA9KytsutR7h8ercrrov6yrqTb6jn+4f0976z1uFl&#10;XSqM0M0QKfRAfmxsWK2XIl+2Ff7VkXBM+3BeX6tECqpMUlpllwoqF+abW6rA66ym6uB9eymlRsh1&#10;aim8xx/kQBDzSShtRsFjfDD0gm/wnjnt15lP/c9muNf2btDrOl/Z7ncN7Rx3n+3pHrMNXCebw3Wx&#10;h+Nd7ZL4M7Z/vKO9N97Glog3tyGqZ3+IbrQfRnnshMjYXtFR83i01TSM5poK0Ssmf/SguTaqaNJH&#10;6U0s2i/pog/A+xGSN2onZaPaUj+6XtpHx/Tw6DO9LJqi90e99DXxNvrW+B26a7wq8FVKfx8vqDO6&#10;PAk6pU0+/v/FwkOvWP96ahG0zm5oHQctlB/ZyMJqFLjzmuRTryP7OUp2QRMugiYciNf7oBmLQUOe&#10;8uNkhZ8sA6E5m0CDZocmpUad6lbIE26dlHGb5XT8O1kZ3ytD4gelRfx3KYocwbkoks2RmBnQSv2j&#10;rOaxKAcofz0kKJ8pAqnKHRVOSBYljJKWC+cKRdeBMznM7dDwbaPMpm+UzkyPtNkUXZIz0Wkpgnvf&#10;i98YjN9aAS3/Z3wzfn+dtMNcprqlmNf8hOZsAg06EJp0hR+D+Y+SG8IwrGcILNsgrG+gdLtCkarq&#10;ePyMLuXO6g7unJ7lLugjLtJlfNDPeCtLfCY565OlesiHqLOkrAyVIVf1EeHcAWo1RnTTBHajpryI&#10;fHG1UEzO+LyyGNc/7TNLaZ9OjjgjM52SDs7jN5w+Ho/rpRi94043jnudN67kj0jLl5GRWVFMhkXp&#10;pEeUXh6NMsp9GM2jTHIXjt2D8/dhPBqJdI+UDI2Cnhk5/UUU6ZPRRZ0nfgH3O4f7nsX9z+B3zuic&#10;V1aIHHT8hD4YP62rxo9JFdCvAsaN8V/lx/hJzXOpV2aLn9fZMbe+4Fhv2NcXMV6Ikkym+EXoz/PI&#10;5F7OqVRV9A7oJdBboNdA7+GGcJ3xvrzZ4RuYuf4B0xsext2+vynix5rTyD1scB+Zce4L86T73tR2&#10;h02yO22OIRe3MZ7RToc38Ao8lw7xG+AVlLE14xVs+XhlWyxe1RaKV7P58L5g/EZbNF7elouXxfmS&#10;9h5UCTrF8yW8iTm4x9e417n4GVPI/Wqaul3mJXg8c9zHZrebjRjhTVPDDzAdMafxmNt6zPGkL2eu&#10;C7lMreClbTic8Hiuv7LCjIp+C/0X+jEj4jntcAz6LvRh6MvQp+E1qdR73m2Sl93X0gse0Utus3kB&#10;41m874FjPJd6ZQt/Trf0cf0NIsWtbolswvgSyL3Ln9c8lyY9Uqly1ct+K/47+L+tOM0Kp/9Xv5Xn&#10;Uuxsqt96IkGdJJUJdUCrrkMvSmFEK/10bT1SF9fj9bX6be3VbP2HWqAPIV+5H/4+85msEvC6euaU&#10;KmaS9FHEEwuRD35OntK1ZJBOQp74W40qgl6un9KrkGteo3Pi9SRyoF4t0dlxrhTufZsei3rWYPzt&#10;mahsscLFShcrXqx8bUC8Ys15VLBOqV3IN7CawqoK33ey20NDK6qAvUmdNI8i/z1aDTGrEtmbpsjk&#10;NMZgVie9OY77nExUxVgdY5WM1TJWxJaafOoo4o0s9miogDxLM7s3cd91NlP4GHHHfHt/mGL7hWF2&#10;RiI3w7xGFwzmOJrY70IRXH/W/ILcx+LQ1vYKY+xtgd9lReszu8B9Zb9w2+0htxvewT5bwu+3TZHr&#10;7uF32yl+m93kv0BMw9jmNXtzeMD2DIXs++GQOZSoyLEyxwodK3Ws2LFyx+raAjssEfkzA8CImpUy&#10;VsxYOWMFjZU0/n6aMIf/oRZVk6qomlT7+6pJw3+h6q++Hc+lYC7Vt9uMY9VjMeRi8wNzhYE6IorI&#10;YjTJwciS2XJmzXmuKfJwrDKw2sCqA6sPrEKwGsGqBKsTrFKwWsGqBasXxxC5Em1EHdFHFBKNRCXR&#10;SZQSrUQt0UsUE2XM9/H3mPvjSHnPigUrF6xgsJLBigYrG6xwsNLBigcrH6yAsBLCigi/zzwi84lE&#10;JhFKpBKxRC4RzCwfs33M+vWwmxMoI9qIOqKPKCSi+PushLAiwsoIKySslLBiwsoJKyispLCiwkiZ&#10;yCLCiDQijsgjAolEIpLIJEKJFN43bWipWO3/1ll287/wkKqD0uEYO8x4LgUtqVgqimPsksiakGfK&#10;9b9nZ8k16gjqCuoMVr8p75R7yj/1QMXEXQR9a9kU5Yv6g3qElW9+pkyn5l83/z85WHKJeoH6gXqC&#10;+oIyT9mnDqAu4PeTr8w0nbo6P0dppdRSSnn8kSszya1yAN3UfT0T/1ITUiNSM1JDErvEMLFMWUjJ&#10;tlA+KCvUxtTK1M7U0tTW1NrUygN1j4Q2JQ6IB2KHGKJ2opaituIKuBJqQGpCalZShdSgFqI2olai&#10;diKW0px9qVi14mUrVimRhQEZrvpzdR12ZUDNAOfK6VSdkYIRnkvBSCqCluBY9ZioO1UGxaxLBjU6&#10;4f8WgA+cWS2XM4i2diISWRxKIlvZzLQIPU1+dDCcQOZlld9jhvhL5k6f0+bwZe0+d6ud7e6yzyKq&#10;q49oJNl1QCTS0S6Nt7cD4m1ty/j9tjSiQYnfbH+MStqVUbKdEsXhDx80T0ZfIlp/39RDJMmoklkP&#10;Zj+YBWE2hFkRZkeYJWG2pCN8nbvjRe0t8H3KwgeiL0SfiL4RfST6SmXx/mb4Tk1x/lHUlF+OF0xk&#10;g5gVYnaIWSJmi5g1YvaIWSRmk5hVYnaJWSZmm5h1YvaJWShmo5iVYnaK9GI2o7y6B5FbFymE6I1x&#10;BLMazG4wy8HzadIPqLsjU1CtfLUKVf4+U9C9xDVXeJ+qAVJ4z3MpvE9FxuQE7zXyBIybGT8zjmY8&#10;zbia8TXjbMbbjLsZfzMOZzzOuJzxOeN0xuuM2xm/M45nPM+4nvE943zG+4z7Gf8zD8B8APMCzA8w&#10;T8B8AfMGzB8wj8B8AhFAJBARRAYRQqQQMUQOEUQkEVFEFhFGpBFxRB4RSCQSkUQmEUqkErFELhFM&#10;JBPRRDYRTqQT8UQ+o0BGg+QoOUsOk5OkU9q4WaPi/03b1/8Xv1JlNYWbPJfCzVRep3rrxB9xyNmn&#10;xLRcFeNayjdxy2u4EtqHHIoSRZ8+ZTBnSmmh1FB6KEWUpv8UgVD6KIWURkol75Xlyp2tSrljymva&#10;qIduXvSV439erlC+4t919LYvnkKfVLSnUI/nUs6m0nb6lRk3Q2Uym64nOeDhFNCz5Ub9g9yuM5vH&#10;dU0zWHc2C/UEs0+vN9fKCdNIgCq52W6SFlZMZ1vL9LYvmBH2AzPB/mnetjfambaznYN/59n9dq69&#10;LjbLNo3NsH1i0+z82ES7M/aGjWIjbL6kQbZaUh/bNOkF2zrpedscoyFG9aRnbfGkzjZH0oNWJ91u&#10;T8bK2r2xzPbL2BGzPPapeTf2phkRa296xiqbNrGYaRzbIZVi0yVfrLuYWB35zV4jW+0+vdQu0ONt&#10;X/2CvVc/YEvp6tboXHa/Om3Wqq/NDDXLjFJ9TS91n+mqSptOykkn9Q2yAu9IH9VNXkduai6o8qXa&#10;B8s6V+eB1a2FCsXjsJnDdWn4hfn0TzpZk25p4m7VGlXKV61WsXzVStB2laqTS6l/rrZyPHrZyqWi&#10;P4W7l7/x7zbwkSs50Wbq4QR/OV/Om/PnOrgerovr4zq5Xq6b6ycdSA/ShfQhnUgv0o30Ix1JT9KV&#10;9CWdSW/SnfQnH8gP8oX8IZ/IL/KN/CMfyU/ylfwln8lv8p38Jw4u46F5Ah/ECfFC3BA/xBHxRFwR&#10;X8QZ8UbcEX/EIfFIXBKfxCnxStwSv8Qx8UxcE9/EOfFO3BP/lAPKA/mbVQKshKAGlUUvwPGf0CeV&#10;w9yrbzM9dU/ztp5htupvDdSzqS3FbB9pbD+TdvaivGQrmZH2afOWnWNm24NmkS1kP7QP2U/sOLvS&#10;bsVIin1ib4ktt0/HFtu3YvPt57GZoMM0mz1pgq2Q9Lq9I2m4fRDr7pA00D6ZNMB2Tupnn0nqbbsm&#10;vWS7JfW03ZN6YHTF56dxvDPOP4lrO9i2Se3tfUlP2EYY1ZIesyWTWtncSXfY9EkV7fnYdfZQ7IL5&#10;LrbDrI29bxbEBpmJsdZmYKys6RJz0jr2ldSPTZIysY6SPVZFLlgj++y3+lP7jp5hu+tB9jb9hM2r&#10;69szqrD9RsXNIrXTjFXvm95qkOmsHjRtVHnTSgV5QG2VNmqaPKWeln7qFpmo0ssnars+oKbpLLqT&#10;Lqfv0s10VVT8isAXTdardXp9WOsEvdMkU9j38E81ZqpOTJGpqzVmqsSldti8FGLSJ6STASED8mCZ&#10;ZAg6DIaGrKjaZcNrMkYOeTXkxPFcMhjdCK+gK6EvuhNeRKdCt1BUOoRS8mCoiK6EmuhKaCiVwr1S&#10;PLSRfOifyBF6SNYAvIUBkjG8JunDu5IUUGFHVd3AYht0rprwJz47SRfSm4whu8ka8iKXVdjkQqUu&#10;R7jBZIeFz4pMepZQBvXsMrimrEmH4X0Zc86XQm28uDnui5nffX6MazEceoB+lZPoPTjtl6AaNVG8&#10;H4j7d5fs4TEpFJrLTaGu1A5VkOsrLfdjHY9hnZ1DZumOTlnSI21cQ5901co3la+Ox3dXqsIA7Ko/&#10;V2vCepKiCf9q53gu5WwqTwtd0YS3odrKeXK+nDfnz3VwPVwX18d1cr1cN9dPOpAepAvpQzpdplf+&#10;BP1IR9KTdCV9SWfSm3Qn/ckH8oN8IX/IJ/KLfCP/yMfL/NyT4C/5TH6T7+Q/cUA8EBfEB3FCvBA3&#10;xA9xRDwRV8QXcUa8EXfEH3FIPF7GZdYETolX4pb4JT1eCqd1r3BG90OHzWBUbEahS+bNoGUSrpmM&#10;705E9vvNUATVyuK4Zxl8rwJ+szo6bepKK2TAm4T75NbwKObWWUqHZ6Vo6CUF0ZtVAP5WPqwjT5iK&#10;Xq0Fcl1YLTnD1xh7saYjeD2PY4J4I6PJF7KagiGbKRKSkUfOaUqE3OhIyWtKhYJ4XxLHK6BKXc0k&#10;h5qgbS3QrxZoXsuc8beY33w185O/yewFH/b4wuYHnwPD4v0fstfvkR/9BvkJvTOH/VjwsA942gm0&#10;biXJ4XbUBSpLRWT2a6F7qDFktyVo8khQWNsl/RRoQdqkDdf/XBul6pv/pI1SUZ+qjZLVAX2d+knn&#10;Rb95AXVIF0L/WhF1FP0jx/B6HOMk+kz+wPFTOP+nzqdO69zqrM6Ozq8MyqF7yyDqzSS/AjW7Q2HZ&#10;HMrJanB4KWod88DhWZCKGeiLfyc8KdPCy/IWvOlJQOnEsFQmoN9nIjTTpLADx3/C+WO49ozMD5fw&#10;3Th6GTy+r8wMcPqdYBNjGl6nYIxFb9HwoM0gXDMA1/YPZzGO4P0OIHkNkPwe0DsM9fluQODDMhVz&#10;mRtukY+Awi/RcbYTvWA/Byt/gFNROI4MwGGdSf2sSY+0ce2fa6NUfZPCtau1USpPi/xLGzVSnCfn&#10;y3lz/lwH18N1cX1cJ9fLdXP9pAPpQbqQPqQT6UW6kX6kI+lJupK+pHMKzUl/8oH8IF/IH/KJ/CLf&#10;yD/y8TI/lyb4Sz6T3+Q7+U8cEA/EBfFBnBAvxA3xQxwRT8QV8UWcEW/EHfFHHBKPl3F5NIFT4pW4&#10;JX5Jj2Tsm8ilvtbXq604v02XwJ6H8mqvrqQOohP0hK6ozuGz0yWVRrQXQ8yeXrKrLPjd7Khq5sE+&#10;lGLY03GjfB9uxvwayKfhTtToWsqH4QH5ABp0KdayODwv70M7LQjjQYeZWNMHoPNavH6DY3tw7hdZ&#10;ArouQ2Xrw/A7vn8Ctb9Tsgr0Wh0u4L02HyIzsihcC5rmNO+iijQFYyzeQ9uavtBmPXG+G67rGi5K&#10;F9yjK7ReN+yV6Q6ZeS5MkRfCEOkdngLP7oNmrQceVMDvF8T9syDvoIGB8/oX1NBPhJ/0+bBbh7Bd&#10;x9S3CfqkDduIJKtgVINmuunvdiRNhBP071FFCrZ57q+Wtg2OMboup95BRnGdfl8fRK5d5AtdUPbp&#10;6nJON5Mc8phUke7SWvrIABkkC2SI7MZrkukjFUx3QYeR9DbNZJqpLqtMQdlpRI6Zg/qSWacNvNB0&#10;iDaMbYPPdfQxU0zvNBn1KnNGTTMHVG/zLTLpG1QFs1olmRVqN3bQLJANaoB8iyzPAWQzzqgcklGf&#10;08X0Pl0HOxraYH59MU/ON01U/S92/qXqhBSq1gH9UqiaqufvxzFStRT2fNfV1VR93Uo1Rv9/S/RU&#10;t0Pc9rxeq0bob7H36Ee1Rh9GJ+8RyN9h9Fr8qCph5XfKWvUE4tmX5A10r/ZUb0krNQv9FwtRkVwk&#10;f4aFsi3Mgly8JeNR9e8bXpJO4QlY9jth2StJfch23XBR10enbxN0hbfCHqhO6PnoG57X40M79Hu0&#10;1NtCY/1nqI9Kct20UfG/iIf/qncTRPxLtDw3QUUBFUnHRvo0+i+3h+Z6eXhYv4Ue+4GhN/ozX9dt&#10;wmx9b/gUa92rG2HdTeBF3QvZbBMaQYbbouL9LGR1sCwPb6K3dZqchv7IqWZLVTVTWiLe6aHelJFq&#10;sLyH7slPVFvZpBrJTlUBvMgpP4EvP0KX7USP+SZk4j9Rr+v3VG901nfWPdAL31I111VVE9CxEUYN&#10;XV3V1K3B7xfRCzoO/aGLsNdjI/rod6m3kdFfiX753cjqX8RrbjkEdO9Czm4jOrsXqX4yDr3nL6K6&#10;0Rp8ro4cX071EXTjctkKfi8K02VMwHl4aY/Ds7wn3CMN4AHXhOdYA2uuCX3TIKzU92Cv2+NhiH4x&#10;dNNjAn4f+xG2gs+nsE+C80uTxPwXcVqqTKRIzNVxWioSml2RmBuAgkGwNkN0HezFaK3GY7fMDOzJ&#10;WKrHqw16Bqg3HxZpIXbozVf5ZQakZbxqKIPVA9JdPQnKPSd1VF8pqgahu3mIHEbvyJehrywMz8k4&#10;WJEBsCjd4Iu3g5Q8DP+xNTrMHw4ndTtQr1vYoAeg22ocpGVhGK+/DCP1YVCS80n128rgVyurQnKz&#10;Kib1VRm5Czx8SNWTDpDZZzGLQeDlGMjtNDVMZkFuF6rFslR9KcvVIfkIMTa6jc0nqoT5WFXGuMV8&#10;oGqb91UdM0vVR9W6gZmM10kYEzHGqbqI0281r6ta5jVcO1rVwLFKuKa0maYKmXdwr3dVRoOsIF5P&#10;yzvqJ3lbfS1T1ScyGfieqCYCU69DhwyTYdCofdXzoFJneQL7Te9XLaSxaiy1saOgCmL9sqqqFAc1&#10;i6ibYKNvRH65PLKz5ZCNLYtRBqMURgkcvwHni0gx0KCEKiikR9ow9c/9tr9q4av9tlTEXR1Fcp6c&#10;L+fN+XMdXM/ldXF9ZRPr5bq5ftKB9CBdSB/SifQi3Ug/0pH0JF1JX9KZ9CbdSX/ygfwgX6Yn+JMx&#10;wS/yjfwjH8lP8pX8JZ/Jb/Kd/CcOiAfigvggTogX4uYyfnIa4om4Ir6IM+KNuCP+iEPikbgkPolT&#10;4pW4JX5JjzLo8auBHGId+GENsXf0btDnQfC5I67tgbxiP1SGxqhHsIYuuH9/4PdNWaPmy3rsO/5c&#10;7UOu9TR0ZXqzGftrNquyGDXMl1jDelRlV6KKu1g1x/xbYh0tzQSMMaqFGaaamVfUHaYP1tRbVcOo&#10;hPcVTD9VDsdLmyHY2TgU8jFcFUH+Mg/okxX0CchznpHX1GEZrXZCV2+Q4dCPQ0HrIWoqpH+CDEBl&#10;uBcqCd3VK1jzC9AET8ud6jGsrRX4dzd4fwd4Xk9yqdqoet2MGkplyQh6ZFKF8fl69DMmo56SFTWl&#10;zKilZErQJm24/udRZKo2/E+6MhX1qb2BM9Vv0IXHsOPohP4cXvsudV7/quL6PDzta3QGKaKzYRd5&#10;XqmPnpvmupo8qpvIM7qNvKS7o7tioIzQY2SMflvG6zkyAZ0S4/RSeUN/hOOr0D3xqfTV66QPxssY&#10;2Fsjz+q10l2vlp56OT7Pl+f0O/g8TrroEejYeEXaI+f6iH5K7tMPy536LmmAfam36MpSWZdGjraY&#10;YKei5Nf5JKu+TjxQ97u6BnsWMshm6PNVyspidJ7OxngH838LYyLGeKXkTYyxKmA3msO4iF1qZ/UE&#10;RCdvqd81aZA2Tv1zDZSqY1I4dbUGSuVj9iuRYz3VQHGenC/nzflzHVwP18X1cZ1cL9fN9ZMOpAfp&#10;QvqQTqQX6Ub6kY6kJ+lK+pLOpDfpTvqTD+QH+UL+kE/kF/lG/pGP5Cf5Sv6Sz+Q3+U7+EwfEA3FB&#10;fBAnxAtxQ/wQR8QTcUV8EWfEG3FH/BGHxCNxSXwSp6TBuwkbvhu9P3v0F4ge9yGS/h3nHOiSU19A&#10;rUNLLZ1Zmuk80laXka54CkIvfa+8qttjTi/KZD1MpusJMlvPkLlYyxz9gczAWqbojTJWb5Hhepv0&#10;1zuwnh1Y53Z5Wn8jT+jNuNd6aaNXSDu9DJ8XY8zD++k4PkEexD1b6n7oFOqBekJ7/D60BjqQyulb&#10;pQTWV1RXRB2hAnrWykp6XVIuqqLY4V8Q3lteaMHc8BpzyjzEKW9Di4zHeE1lg2XIIgPBt/7g8QB1&#10;Rg/CGochIh6t9iMK2Ae+70nQIm3Y/edaJlWPpGD3ao8sFdmHrnhkXdWI8IhbFtq6faG9i6ku6CTq&#10;hT1Uw11PNdWNV0vcUvWF26wOuP3qkjuucvjzqpx36jav9UNedFeM/ng/ygc1DmOi92qaj9Rcf0Gt&#10;8GfUN/6kOoq9zLHwiyoa9qoGYYdqj6cJDMWOrHnhM/V1WKFOYkdUVrVYlVXzVUM1B/WxWdjhO1P1&#10;wZik5ir0kWE/7kJ1ECPC+2QgrQz2tTYAtR/WvRBvtUO81RAxbnF4kgGe3k7E5rPDz/p57C2sh92Q&#10;mZFBPOtF9mEs8wq7+yLsGD+t6/gjOr/fq53bon92q/Vmt1B/7KboBW6knu5ewi7z9nq8u1uPczXw&#10;Wgyfs+J4XC1wx9RHbp/6zG1Rm91K9Z2bo3a7sWqv6632uXZqj7tD7XLIlLgQdrptGFPDLtcu7HHF&#10;8PQqE351B/wpt9J7PDUni3/W5/f3+PL+Jn+rT/bN/EXXxv/insVzd0b6ZW6efxvP3BnlTvo+Liee&#10;c1UzdMCdHnXPhzaOvEsTwv6LKDlV/6UgrA6wlBIlp+JvcUI7arVTvRpaukXhfrc7POREPeHKqO6u&#10;uervXlBj3SQ1x32kPnXb1A/usDrrzqprvUK/d5K+zWcEwjLpbhgDfAY92qfXEzAmY1f8VB/TM73R&#10;S4C4dUDb9/6cOgnE/ewvql3+ktqG8Q2Ob8HYiPEJxjwcm4hrBvmzqgtQ2cr/qur4faoUnhqQw69W&#10;ATw87gaq7e5htcpVVfNcFvWWOxjecJ+EUe61MNrhyWfutvCOK4knl2XF08cu+B14atIx9703/iuf&#10;12/wlf1nvqlf5x/3n/vncWyU/87P8ntw5LDf70/5uPc+d8gcKoV8oUkoFx4Nt4YeoXnoH9qHoaFn&#10;GIV348KQMDUMC7NxZEkYHFaFfuHz8FLYFrqHPaFzOBjahWPhkXAqtA5nQqtwLtwfLoR7gw9NQ3pV&#10;P+TEsw+KqdIBezpCQ5UhtFbn/NPqJ99Pbfavq6X+HTXZw9/DcxLa+7Wqgf9ClcTzBrL5H5R3B9VJ&#10;d1IddBFQnF5/73Lp7UD9NldJf+vq6e9cC70HEnHEvagvuOE6C3YEF/ULdC2/Ut/vv9A9/HfQAz/o&#10;hf6A/tb/rM/6X/T1yJbVCj8iiv9B98Gul0lhK6LWTXovotn0ag4yiG/otthT/hKi6VHYeT5FVdSz&#10;VAHYk8x6MZ7OsAQ70Jepo9jLuVt9qE7iNYbd7fn0AlVJT0dk/iYyLgMQsXfEnvRGqJwXU6t1PHyD&#10;HZr79bvI4HaH9NdB9i4Lakw/Y/fARz6jjMJOgifQ7V3bn9J5sJP5otuh97oNer1bppe46Xqme0NP&#10;dn30GNdBj4L0j3TV9WjsvBnjMuH4eTUTSF3qtqs17lPoxgVqK/Tkd64fkNNebXON8Lmk+hpI3wLE&#10;b3ELwteuX/jG3RO24fl0O52EfW6/P4Jncp2F9Bvfw+fwd/sb/I2+qr/WN8TRVn6fe8avd0P9fDcb&#10;T9na5AdC+p+D9HeE9D/iHg+tHGWqLqSOeagCiug/rdKHk6pk+A07UQ+pZ8N+PPtit9octuP5cF+r&#10;G9QX6m61Dk9hWI2nG3yMf0nRpXj3vpqM0UctUl1A7QdxvL5aoYqrtXhy4UZ1MGxRa3GPyWGP6hl+&#10;Vs3DUXVj+ENlwa5X9OtjBsWT/svnGSaewoS8J175SCbc6qo/V1cYefh/y3te/srls6maaeMVz6wr&#10;7Ah1JHUldSZ1J3UodSl1KnUrdSx1LXUudS91MHUxdTJ1M3U0dTV1NnU3dTh1OXX6Zd0e8LlEQudT&#10;99MG0BbQJtA20EbQVtBm0HbQhtCWXLYpdydsDG0NbQ5tD20QbRFtEm0TbRRtFW0WbRdtGG0ZbRpt&#10;G20cbR1tHm0fbSBtIW0ibSNtJG0lbSZtJ20obSltKm0rbSxtLW0ubS9tMG0xbTJtM200bTVtNm03&#10;bThtOW06bTttPG09bT5tP30A+gL0Cegb0Eegr0Cfgb4DfQj6EvQp6FvQx6CvQZ+Dvgd9EPoi9EnI&#10;uxGhqVsemrkDQHxG9YirpJ5yD+K6fmq0e1fNcGvVCrcbsndC/eGcygwLUcJn1XV9sn7A59BdMPr7&#10;7LAe2bCz7lo9Befe9tfoObAqH8KSbML8DmBul7CGXOGUqhyOqRaQn+fCj2p82KU+CtvUbuzqvhg2&#10;qlzqM1URktMEdGkLyekOjdQHFJyEz8txfItaow5BbpxahedDfIhnaCyAhpqqOuih6hXdVU3EvvL3&#10;dQX1GTTfdr0vHEIm6rR+GfsCb0dl9xpUO89hr9I+nwP7nLJjX2xmaQNNVd1f0Mn+mP4TT77Z4Tbr&#10;Ve5jPdfN1lPdOGik/nqY66QHueZ6IHyUwa6QHu4y4PhpNc0dgA37Vn0ACq2GltrgJqpNboD6ynXA&#10;a2O1EVpqg9NqPfyTDcDyRmB6EzTUFqfCDrfXH3Af+uPuDR93T0MOGvsCvqSv4DP6uv6ku8fvch38&#10;GjfAz3Jv+zfcOsjTEf8MrGJbPJ/zPvcY+NUTz+Mk79KkIypWq5R43mmNilXLV6x+01UKAm+v1hHd&#10;/6UjUj2QFP+E5/6qQR7AMWrP0mpgyINs8/+Qdi3QOV1ZeB9ajVc6UVJDMlKGeE3EI0JJxlAVlMSz&#10;Ika8MpFqpElHEhXVLKaMeCSSkEQXQcJ4lwqmdNVzebSlVcooFh1qrVQ70spMyT17z7f/+Nev7Sxr&#10;VvJbx819/Hed8+199rf3vufu3w8tADnCdnju3gXP33uZdGRWkyXSJEiMmSjxZqSkwJuca4LlbVS+&#10;WGbqSq65jWoVJ9GOo33I+WYv55gtvAR6hrwizzFvcRJ4cRKq2gw3E7m3GccBZjw/ZyZzG5PIgSaD&#10;O2OeBJsNHGIO4PwF7msqOMw0Rka3E/owWLqZeGmPvrWoXRwc3B1vzXfDr8Fjrf9j30KqvI93doCN&#10;Vo/V7aOVffScG0kPzkUuJLU2aFfM8TjpzvHSmmdKU54t9Xmh1OECId6C7QfY/wTHv8T5r3HdtzKQ&#10;78o4bKdjPw3HM3F+Ea7LwvWL8L1MfD8N98F7YrguHtfHiRe/wL/jF8GakZzMEzibZ/J2XgCfaw1f&#10;5YPws64yCcHPaifPSKT4ymxs12P/IxytkApuSlc5hE7wKNoO3yib51My51MUb4B92kpe8I9u2q3w&#10;SjdQsc2HpzqfptlEGgIb1cOGUIBtSj62Qp60Hwk766XKmY1tJPbbiQ9mTwDqZ/YAYwyxa3iaXcCZ&#10;YPNiO4EPg19u2hfZ1X9gVmPmrMFTGU/k554V6AA+P5f0aRzTtfhd8U/7qf3Vfmv/dRw6Hh2Xjk/H&#10;qePVcev4q3FY78JF8VGcFC/FTfFTHBVPxVXxVZwVb8Vd8Vc5qDxULioflZPKS+Wm8quWY6RLripf&#10;lbPKW+Wu8lc9UH1QvVD90P57cTd4ViE8hsM4nYdyIU/k/ZwKv3wFf8O7oCfn2Ufus7+0lrbwoAOh&#10;K22lVPzlrPjArybxp2+4H33Ok2g/zwG35VI6b6QxvIe68EGM4UP6Cix/0O6hQruR0m0uRds5FG4n&#10;UTvbD3riT2R/lHvOWbnjlEo5dOWO8xL2WwvK2AK/86ibuovDYWmjbSqn24lcaIeiLmsYf2VDXP2v&#10;lQWtwbz3zGy3rjw67z2aVPJQV35NPakNLRUfWi5EK+V7WSe3Zadcl0NyDXHLdbmF/Uocr4tveOMd&#10;nma4vjm+1Qy+hjeNobrg00qJp1uSQOewPSSTaKeMoXWIYFZKT9xX719MEUB8MF+i4fA0omFFE7i/&#10;eZNjzSrUBNoDy3uBS8yPqCHWCu+9R8AXSpGTZg22H2P/ASoktcdzutGogTUXtbE24HntMQoxN+AT&#10;PaDvyBu5LH+zFlWoUqkDnk21N+HUBismWmAlSCOw9QM6DL9nk5ymbNlGGZJFM2Q6TZT+NEZaUpT8&#10;IMPltIzA2MdJmsRJBOI5P8mSe1wqZ/iwbOcbspyfoFRuT1M5kkZzGg1lHVOt5FsDW/BLuw6x4FNt&#10;CzzSv45jagt6ota09lP7q/3W/us4dDw6Lh2fjlPHq+PW8SsOiofiovgoToqX4qb4KY6Kp+Kq+CrO&#10;irfirvirHFQeKheVj8pJ5aVyU/mpHFWeKleVb7WcU1xyV/mrHqg+qF6ofqieqL6o3qj+qB7pmIqp&#10;J2L/UL5CfeGlDuLfmrE8EDUVpsBrnGveAaMf4C3mCh9AbYWTJlDOmUi5hOev/zAlchFR5qfGyhET&#10;hPo5E6jILET9vx2oXfYZqrPdRVW6BuYetUIVsyCzzlVhsA9WCvQ2z2M0vtQRT7z9zOfiZcrgdxbJ&#10;F5Qp++hVyaMYSaJh0PwB0orCMW/CgOPvZa0MQq5gtAxArqCZZEg5r5KjXCbFfBEsWSXx3JpG8hAa&#10;wLOot2tcoS75aYVwZU1lT2VRZVNlVWXXapb9wMW6yr7KwsrGysrKzsrSytbK2sre1Sxe4GJ1ZXdl&#10;eWV7vX+ttDi4F94uC4GHou1xsWD53bsP9dRjh9xWSs+5tdij48i+u/y8CDpMscj5xHE5Mh8VlICI&#10;ZSYigDREA2+ivY2/l/F9KuCvaQNfBBMdpb+DoU7xSrrCc8FGcdRAhlFbCaX+0onGSgA0ujm9JU0o&#10;X7wRITWmo/I0fSlN6d/ih7VkgYgWQmgUbFw6bFwexdJ2+hNiiBl0AdUFb6JVUCKisRlU18RTA0Rs&#10;3siFNIEmNTXRqDL3Mvmi8pQvNN3XdKGGqP3n0B25TWcRi5XJe7QGupIlKZhTwyhZAukV5IDi5bwk&#10;yGZ5TebKHGSWsqQjNOdJ2Suo2ybHINO/cSPKgc15k6OQB5sFPIqAi2JTKwnWwA55LI1bghAVPtV2&#10;yCNfjx4rCygbKCsoOyhLKFtUs8Yt7FfieF0Xqyi7KMso2yjrKPsoCykbVbPSIRdLKVspayl76f1r&#10;hUIN9NijqW4UHtVjD0ae54IBPJ4HcixyRbE8jKfAt4nHX4k8DbmkafwGPJxMHs2L4P2s4FB4PO25&#10;hH35Xa7Dh/g71HK/bG/xCVvFZfYZ2WwDZa3tIwX4/YU8Gye5NkPybb4U2Z1SYj+RXfZbOWJ/hXxW&#10;B7pow5EXHIG4fRJ8nkS0NPw9j67ZvyB7uxjnlyIOX06f2RzkwHLwnRzkwHJom11ES+1sZH3j4RtF&#10;0QAbSsG2BT1nH4gvcmTetkwaIsPayL4iTewL8hvbUoLsPe5vz3GMfY9TbQHn2Uz0N4kv2qlcZWNY&#10;MaidpKozT2ptHm9xROQXGumWlJ5z66tHjh1wTCPLJrTH3qEtiMdLbCAa3mWxfzQ77Otmn11kjtvV&#10;yPdkm512AeqcpJq1Nha5oEFoQabYPovrnzJbLaq44R5zH96xL/I4RzgGWYtkc4kXmHLOAy+tM36y&#10;zTyP1S0xsg/rwPabUikDJ+4wleBBP6yy6Y8VN9OQZZ2PunZrsFZtL7Knp8BPFwnZD2RXb9KndAP5&#10;oOvIEl5BFuMCaqueRTsFm3kU/+M9EeSEriFHdAfZjipaDGuUhizsZESJERRmOqNm5rMUZQyNNeUS&#10;DVaLMe9juxZr0TKxRmkyIukwRLStJRTPYnqY+9wdfe9hrnFPcHQvc4b7oNZjOKLofuYYuPooah8d&#10;YR2rZ+SF0OCd8N2PIJt+Hv77P5FT/xcy6vfZF156N9i4SKknSfKEZAvzLvgjX8ht/o9c4mZ0nINp&#10;F0cg8z2e5nMCzeAUcKXy5OuuFor9EE6mbpxEQfwqdcQ1gTwVzwYmUDCPhm8wFBw6gEZwL9jJTpTI&#10;LSmD61MWV0ohX5P1/LFs5vdlB2+SXZwnu3mevMsJso2jpJRDZDX6mIvc/zLEHEv4MmfxGWyPYf8g&#10;5/A+zuU9vJJ3cwEiEm061lppdw3WcnksjVu7//eTw5CHuticxslL9BRyww2cUmqI9jRaM6eEWjkb&#10;qLOznvo6xRTlrKHpzju0wCmkEicfv5Wwgr53liKG/iuNQjy4BNnSU7Ajjfk1GsvTaSPHUhWPdd27&#10;Vgg8nNc6t//f7LJnBrsRwFDx+blfPALHdH63gw/QD3Uko8lCVzZBb8bxn8mbM5D3nQ+Lt5hG22xY&#10;uXz6wSmi00CiFKho85ITVE+uU31nN3kBmQZOAfmg+TurKAgo/cHJpZedHEpxllGOk0VlzkK67MzH&#10;74DMo672DZpqZ9FqmwSLm0DNeQp0cjxt45HEPNjVp3roYbt6+ptDRO6xPGqr3Nxa9yc5NI+lc+tC&#10;HXCpfv4rAAAAAP//AwBQSwECLQAUAAYACAAAACEAv1ec5QwBAAAVAgAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDMKoqZKAMAAM4GAAAOAAAAAAAA&#10;AAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBPoa7FugAAACEBAAAZAAAA&#10;AAAAAAAAAAAAAJAFAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhANxI&#10;QXjgAAAACgEAAA8AAAAAAAAAAAAAAAAAgQYAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAA&#10;IQA5UCnTsEwEABIaCAAUAAAAAAAAAAAAAAAAAI4HAABkcnMvbWVkaWEvaW1hZ2UxLndtZlBLBQYA&#10;AAAABgAGAHwBAABwVAQAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId7" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="2ABE452B" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:41.55pt;margin-top:503.45pt;width:38.85pt;height:87.8pt;z-index:251698688;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDx7CH0CwEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShy6QAgl6YKUJSBUPsCyx4nV+CGPSdO/x07bTdUisZzHPfeOXa9nM5IJAmpnG/pYVpSA&#10;FU5q2zf0e/tWPFOCkVvJR2ehoQdAum7v7+rtwQOSpLbY0CFG/8IYigEMx9J5sGmiXDA8pjL0zHOx&#10;4z2wVVU9MeFsBBuLmBm0rTtQ/GeMZDOn9jFJgBEpeT0uZq+Gcu9HLXhMSdlk5YVLcXIok3LZwUF7&#10;fEgxKLvqsDfqwkCbnHAu8uS6JtNuhzp5faTnDFoC+eQhvnOTojMZkMHKdU6UfzPyYQYLp5QWUHYB&#10;N4vqfMcttnR7G2D6L7xLsi+YznS2fGr7CwAA//8DAFBLAwQUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69jODwTJ6&#10;21G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkXW9uRzLGIapQs&#10;BuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/7BQdk9BUO0dJ&#10;0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q96XL8AgAA//8D&#10;AFBLAwQUAAYACAAAACEAlzYYBL8CAADzBQAADgAAAGRycy9lMm9Eb2MueG1srFTfT9swEH6ftP/B&#10;8vtIUlo2IlJUgZiQECBg4tl1bGLJv2a7Tbu/fmc7SRlDmzStD67tO9999+W7OzvfKYm2zHlhdIOr&#10;oxIjpqlphX5p8Lenq09fMPKB6JZIo1mD98zj8+XHD2e9rdnMdEa2zCEIon3d2wZ3Idi6KDztmCL+&#10;yFimwciNUyTA0b0UrSM9RFeymJXlSdEb11pnKPMebi+zES9TfM4ZDXecexaQbDBgC2l1aV3HtVie&#10;kfrFEdsJOsAg/4BCEaEh6RTqkgSCNk78FkoJ6ow3PBxRowrDuaAs1QDVVOWbah47YlmqBcjxdqLJ&#10;/7+w9Hb7aO8d0NBbX3vYxip23Kn4D/jQLpG1n8hiu4AoXM5Pj49PFxhRMFVVtShPEpvF4bV1Pnxl&#10;RqG4abCDj5E4ItsbHyAjuI4uMdlaCnslpEStBd7gYzkTnkXoEguQI72NTgMP8BX/rpbM8KWhG8V0&#10;yJJxTJIAevWdsB7S1EytWQsAr9sqC8I7+gBokzh8cCzQLiLkgG64B+yTAfYj9ugldVy1ibXkKuNN&#10;ceA37cJesuz9wDgSLTA6SxUm6bML6dCWgGgJpQA8F+870rJ8vSjhF8FGILFZ4ot0khoCHtAOsYcA&#10;o+evsXOYXF16ylLnTMDKPwHLj6cXKbPRYXqshDbuvQASqhoyZ/+RpExNZGlt2v29i0JIgvCWXgnQ&#10;0g3x4Z44aFRQCQyfcAcLl6ZvsBl2GHXG/XjvPvqDcsCKUQ+N32D/fUMcw0hea+is02o+j5MiHeaL&#10;z7OoxNeW9WuL3qgLA5+pgjFnadpG/yDHLXdGPcOMWsWsYCKaQu4G0+DGw0XIAwmmHGWrVXKD6WBJ&#10;uNGPlo7Sj73ytHsmzg4NFaAVb804JEj9pq+yb9biahMMF6npDrwOfMNkScIZpmAcXa/Pyeswq5c/&#10;AQAA//8DAFBLAwQUAAYACAAAACEAG4H184oZBAC20AcAFAAAAGRycy9tZWRpYS9pbWFnZTEud21m&#10;7H1bj1xHkh6l1c66tCv42fDL8doUSOyKpy+kbtDKJpu6cFeUCDZndgYNolCsqu4usW5TVU2yt9HA&#10;An73r/SDnw2/2F57/X1xyYw851SzOTPww2BbavY5mZGRkZERkZGRl/Pejd6NG39y9N/+5Maf3vjg&#10;H2/g50/x+xfv/9e/+N8f8OnP3/8v//M//x8+vf/ee5Z7571/Y09/9t6f4OkX+P34Fx/feP/Ge+H5&#10;xo1/lvSbN/7He//9vZuPD795clg9WY0HsxfTcXV0uDjejF9Wr+7e2Xn+0Yf1ctlfD16NK/lnND6u&#10;6vXp4vVycDKuLi4rJHz04aefVqPJcFO9GJ9M5iyCl/6LxZv+m91q586O/BCyyjnnZU5RaK+6t7ul&#10;1F61u79X5K2Hg+m4vzkd91nr2WpcHQ+m67ESRuKH08mySDt4UF3gP8k7r8ZvhqdGG2DfpHdt+fB0&#10;k1K0xOtRTrj86MP1ZrFcjkfVfLFxnKxvszoTEqrLanKMf4RNtVdM9oABoWqmgFmNlPO9ZsqbnHJZ&#10;tWpv86KTjk+k9//1jSc3Hh8++eUD9v7BTz/89PThN99Wf4M8StNX9pe8xuM1f/4McP/0Psvz5wP8&#10;foKXf4W//+t9puiPpr8n8vzBe3+ORJb7tx+sfnGZZPqD9z5iOkp//IubNz54//33rSs/+vCi4uMb&#10;+fe8mi1ejTcLeUHX7FSr6WTOhB1JQvdZwkcfshRA5uOTACbSMR9Dnjen0llgakuiWKeKLnpEhDv9&#10;3a0Go1GQbXSQAKS/CeCjDyuojuAG7dLhDrtbrc9eaJpojaWbBjFvNHmlMpRwnLcIKXBAvKQO4gCx&#10;TRyS99LpQP2RLqt3djbVcklxX3qlXsDerZJQANxmC70GFNysBvP1dLCBIbG69O+5vkOYL6uLHfQM&#10;/1uNhxv2DLVnTG0ez0cfffjBP6o0/N9//qd/vvnvnhx+cn+0eDH+ZP/ObgUZ/hYPOx99ePP+w5/6&#10;Dw8P+t/Mh4vRZH7yZfX3k/lo8XpdPV3MBjBPN28+m2ym4y+rwXxzZ7xcM+UA1m+zWH1ZCcrq0XR6&#10;tgbFSLr19DZsjmC++S0hHg9W56nIZDF/iDZ9We3Xe/h/Z/cesx4szuas+sHizZfSnnu7tFvM+n7y&#10;dLxu5+/c+eLz3XsA2r2zu7f7qeJfLDOCDoAfBvOTM5jhH8avxtMvK0H/cDE8m43nGxA1+LI6mI4H&#10;888eTDbAB7Y8oHk+mE6Q/2j+M1gM6r+svMj348FovKr+8v6j3V2w8y9Jw/1Hn/eNNb8ar9YCT2aA&#10;Hcj7ov9kNZlv0FBWJ9iRDPY/OJtMRz+ezV6Mr+LonZ3qzd2dT6un1eBkVt29c3f/s88rjCL37uzu&#10;7H+hmA4W881gMl//+vETcn4y/3ayWm8+0vZ8Mx+9U2uegFnrL6tdtsxb/eN4PBqP0CeLs9WQuTHz&#10;8Gy5BLti9nK1GK7HG5WT/v3vHvcfzTgUYsCqKH03/6oqQQ4Wi+mz8+W4/8vNZDrZnPef3cUgdm3o&#10;x/f/7pufDr5Fib39t1RwsMDgt3dnHyNrFyGk1UC2kEoIUrnO9DmbvkU/NJijnNueAYXCaNwo5Bz9&#10;tjP3CZg7Xq8PFtPFCgWrg/PBHL1+AoEdVL8ZT6eL19WD6WD4MnbSATR1MfMyzDl4/Ju/C6nap0+/&#10;e9BKowAtZtQXGIHqj+vnj65B1++ef2n69Xn1xwP5L73+x9OX128J7b14Hg/Hx4OzKQ35zZu/moxf&#10;wyv5aUVXZ6BuDkZF/CdjP8x+hJbiGHqmi5OEzR2CLxujeccQmR0jH9QPFsvz1eTkdAMPzB9vHdze&#10;w1TqE/zzqTmZh+frzXi2/uvq0Xx4p7o/nVZPWQh+6ng9Xr0aj+5gLiIwnFzX8DqWGPrQrurlfPEa&#10;juzF8Gy1QgstuSeTvQx2OcHU/AyopLg4tuKw6BD/2b7O2UdnS523V8sz+In1ixFKXbyAy8wJx6U/&#10;IGc+upifgUpJJlT9RmB90nopRevp6BhO1MV0MTAMAjoSUFRBqJ6UlZT96pPdCryfsvqUtwQlF4LX&#10;UqV6EvbRhz2tD2S/Ph2vxkzpLRfLyn7xeilpQlwPTOAEArMLkA0sw9Fc6o14jI0SwhDkwt+IOCH1&#10;tjKhgfnkDcg7gWs4fjMeGi+W6/6U3jnA66m565LQoD10cwlGpNYeiG6uUxsjqPbA7Z5XVO1VJ2hs&#10;yN4vsvdDNsq8UqceCC7ssRq+Wl1aUOPik12RIcUGweqfvJqhkcavk+nixWCqEQpk6qs1HI5fAm/m&#10;zQYv0W+D0WI+PR+sVgPMpsjrmmI8HkmKsUe6NKeSAdIrCjMAmfB4HVXuD5XD2WDZJxnUpP5k/rI/&#10;H8zAGiKgzG/gk9eY40Gf+FiNfyuokVU/RTzHXilZt/pI6N9GOaue5evvVuPxPIEpnKQppIMK7IMp&#10;okGOUaT1Vp9pBppgCXzr9vBVwKvQ5hgLDT2QQc3G3ywP5XNihUJan8B2/fLZox/63x0+u//sm2pv&#10;zwyA6AUEt3+yhrE0FjWAX2hkr1eX6Qiurfrr5bAykRiK546OtPhbJzxMyxuYYpGqToDhYrbEHGSv&#10;0n5WwNlg9bKophpilr2B648McuOigzTF1JEhNBS2hyi6WieQ2zCk4M7larzElIZGCIiaeI7nCEMt&#10;FptjzKK2tHv62hvH+NXryQjhqG4OTRO3CTkcLLfB/Rwx/ryYzLcAzqYOOJtsxgiX4Y+BumUcrE+b&#10;bRotKljYVuqAqR0sWA+8Eujc4iXU/2fM27ZQRKlaYQCKUoWBDuEJjn7dbMEIYOAICK6WgNyG/cWJ&#10;Q77gXBKzyzEiPYhtwPZhhr4F/9lw5cXOSImI+mqM8CNsYCwYiZag1zGiKgLQZNbJef8NM8GxboAX&#10;KZ/S2Y0jgXSjWKX8jk5BdNSoPR1MjzeL+Ta1PZ4myGPE8IxF6JE0roq5f7v96FAkmg+UzqYDhHaA&#10;UQ/fXcU1sgrj1tF6StlbtFvCpvCCTLudzDaF1HDkUsHbmdBt5CW97gAQDpg6d2T/7OWpxe18KDDw&#10;Z+VtQ4wGVYOlUF+UGUGx29DQVeRFPW3DuIoC0DTB1LMNCs0EVNLKNgAV8tUbAjUUsg0qWqiwLS1s&#10;Q5vwE3mj+SeqFh05pnPIAb6mILrGGrnSctfxdvWnm/p70ytGAOF6QXPgenwBX0Ddpt2dHT4vVqxL&#10;/I+GPrYRNBrSVcccYzgcAsHXq2TgbJW6ALdd6d3fq4aIF6/yiOp+hjpdLRTsMEfBCrPX0QCl9QAs&#10;LQfgotXIXkd/MB/1ZwP4Y3SjAVbi8KXF1tA63MzQQhZzU2ZvOkpIZb1cTYe9atUMUpMrtI2Mkro+&#10;qUAxp79oo4NCn/bufVrxV91OtaJpUFivhlfmj9abT+9W+H9b6R/gj9IiJ4z0s4qE4RLLX4SA18Dg&#10;bB8J5HVdN2aHCQVLmEhyxXc0fjWhb8ch3iZUm9PFdNTPckB8Mi/Zx0MvipkjclisnrqQ0qH+vqkq&#10;+1ANgpgg94K4NVEJmIppr+e+Kkr+vfhR3485r66wPKUq0es9O8XMgISvZfpwAbct+9Rq7AWldiQQ&#10;9Rp6qRX6DDDIPrmCGVe9Gg1nc7H5Ks5W/niCFfaGRHACQ9tvzuOtm7cH8+EpIuBQxuFpos28eGCA&#10;k9Yfzs5fAjNm0nk2Q+Qyl5nrrJiT1Vu368OzF98i5+EY62FYHZfyKKbskgmteq3sj9SiI7wwD3+E&#10;aYlmlVLSbHKohYWK6RiTqewpQqIpk2HOnNU3zgGoZAc/Pf2mv+T6YJ9ZdzOTFIkM5Np9uxVG7bGt&#10;1OvQng21aolTS1QtL78kIoImdx6t7l0eq1m29jmcVrCT6GMVIALuJmaaA870yUeGTfCnZiyAgxue&#10;n8ufshelIZhcQq8YzwHU8NWk+hET1XWlzKTUVpy5rumroNVcbv5hsXiJcUQYKwwosRo2ysbdYmNG&#10;r0aXHG7E4yR1aEt+48gkk+KmGO1cIUMyEQ2y0uMzJlJqKOb97NX1NQplPX0CssmXWpTVOJS0TONd&#10;SioA6yBtLIMeSSVqks1EYxceq536RJArLb1ttk1EsIYtS8h6kdFFL5j6NgjzPgrC2evt1tpRJEp6&#10;iA/WXGFO2UzrAzbTRQyE1RI+Y2MovrUEyIgH4bBM7VUt60a2W1N8iKhotov6NsrA0S7a2CqX+0QV&#10;xbzGnhf8UVHAEOwvqgKw0KodHephI6dGcLzOCVdYKZU6eFEa+pLWZ2LpLmTYHfE5ALBcrCec3oGc&#10;XYQdEEvN3oSAP2SSTVsnsxdnx7RaOnRg7Xz9ZLzCKuESsyM4+VTHz0QJP68maVdGr5Zyj2ALUmBj&#10;gRAw18UPZWW5SjXVIZFiYdNZgj9GAHuyhKlOxdahXFduA4HZ+FCXGv0ABnkT9LACGUwbSyhR2ENG&#10;cL6ZjmcH1uLocvRysS6KNHbakXN5IRuzspdIc2eMYz0ZbW6+uMym2conK0C+oKNYLgaJeojw55yg&#10;lrl/tJ97aAXKGxr2W+p4H9YYDYcp20qW9/hRW0ybuMHYLTaMGqGB9zzgPBQn68f+k8M9YVEmIclt&#10;r+oFMTrKDKPhnffX42V/BBnSTQ3UPqnHONirO3on7pCjAVdJOgI/n3sx9aVtUqDeg7K1xTsr8YgD&#10;FkY3axCsJULh+7JVDt5+5e38EZpFY4tpkLaXo5TJ6Poo8T83vjRTXY3ZKoQXmVVmvC8vGOTmGkF+&#10;ko53t9OcSFMtE0bGTl+JMeCArSKjpSxWoC9gGdnX41AcRCk3pezHtiRZrS0zJKpU7dbqzalrYH5E&#10;pSsvWc0DN2FsIB6D6SaIR/JRShm5QgAaUhklESonIXWZ52YnSTpRLHiTjWJDtcwWFYnej4+jPg5G&#10;9clqEoUXAyZ5n61OfsqSZY6uMI4eG0qkzNA6CGhh0hV3huySxG1mvVnW+CI1qM0GBMVGtM78u9cr&#10;BGhbQ5/Pdy5uteTn9q3Xf3WbfPcpvnSdCA9Q27yem+j6KKp7f9JIn/vsDZ0FctFWDLxCs8XvPlr2&#10;OjgVNXOHdv8ypFinNfxTX1G52gqhLGnHDrzKJoIdtdMoXXTK5uxsCgwq8jYV6CSfdcAscwBq2Rik&#10;IZKoOHq9kC2zNXiwUhhWV8YySfS2ASnd3VBGvX51riDYjrVHW6DTv1A2VubTBTXXMvH1sU5WLVBV&#10;xNdV1OgM6iRl0qyRby0h1HmKyG5hKG1+lZoQ2ljypZMtLa6I2sYWdDIkVCKjdDcbMlczvLU92w/W&#10;FVt+zYaHMu5328jK9XvUkgGi7g+ni3Vb99t1ChxFocMajMaQEPGkPXzDiP3ZWqY1y9VidAZHWMbO&#10;Ku8b+O7xk75Nf/rc+W8A3PCOUZziVy/RrzD8LVTZ7STEre+fVD8MsCD7t/Az97AR4jZCnzRxrcy7&#10;2ClRHWK1Z7wmjMzDO4DuOVC1Herz66D6nHHYt9WH/blvB7p3neruXVHdAVdQM5vuAmGrcU2YTztg&#10;EqPvHU5aCFLmLnrhrQ3f3b8G0N1mmzhgQDiqXm+7KMlJEvVXbJxOsJQ0MW0e6suRhEqGB6DvVfWT&#10;wQZxF66Xy7tOMarh6WAlG/qPJcZYcd2oFOKsY71LrRopQBHn+ZS46gw+LIOdzK2Hi/ka26tlZBzB&#10;v9appw+HqOTR4+/gi002iHvMZjLjjAi7xh3VNigT6b+42jNXEjuwSFn+k62VMkkGTGYwwBrGByaZ&#10;f7tbzogxCB1j7/spJkdcmtSJYfZxbbZaDKfIFXzuMPsoedVYqAW8RKTbRymDiMSEMBCtf6onhepg&#10;kH1QMZNKY0pMbH8cXGVMijtObNCFrYljrUhahTDoePiS1k6I0hG3GVrGLKtkwxWegLeesavQZTay&#10;e1RJXndwXsVCwKltEmvlwpHjITfGbyYba2yvJ+uWQL4DXA5UAFxOFzbmOxdRVqcpOSwfXV/xjYVJ&#10;xPf7idM2P4ssrNRF6JAzciFy62rJSMz63QWh1fxOOeiZU3lFvOjzqjV/YwcxFGdBpK0cgffp/Wd/&#10;g7x4YEQ6OklDTxhV9HaXPPSwvy5ITC9LBB1OqczECX90C10xFwH18BiG2G9Jfaj2LnQeSTnJU2BE&#10;L3V3H0GOcL4F22Cm0+eM/2lM0BaRZjipc3yeVpFkcdbi4brF0deMZF7p7WbYbogNlmk67WOFxPj2&#10;bJlAYwEkAHMADc3qDBls24qpGAie8egSrOG3Z3M5M6MekJqBupVJ5GSf+ZA2AIRV4uDg9SgEwsY2&#10;Hu4KIZ6iUZBmV40wsvB4VGM1VmsPMO0KEmNg8ztbIdVfqxlXtoKNCIQ0iVWrozKXRM3kAs7sHKtg&#10;aY8gDaZpIa0jMDPFelEDgZaeg/4888JJrawwbWZLbji1CS278ArAPZUuerG2MqRdwjppCmvKmQ0c&#10;bKRKxBUIgYlwvrAGtrB9xCLJV5S8m7bJ+lxclTOREge369Iig6DUHPkM+n4HQmSwAjVAd0VpsjI3&#10;xRwvDNmDKc0ccVwgWClNs5BH4BDZG7rb2ObelzA/saPRM72LhEf5JoikD5uMM1BJdlh6gOJaKJ1B&#10;mEk13QKj1kOaCN2q+aoNNnivLoqyBCYOBuJVXFb/kVtByhhpQtwIpRpysWYI+2XsssrGtUmRdqmC&#10;PJF927YqjPf64PDhA8zECkPmaegj5jME08cqea3rYOqnorlu1zgaeyApWDQ1FzETTLQd2Lqq4zzy&#10;sC/awkmg1VPs6WZ1GukUIviqOnaLhdO0JnSNVu90basa3QM3/ekEJ9vl/CeRJhMxmfdXmqO7kJEn&#10;lbJNLl98uK4/malm6bd0eOq6QEXpd/Y6REqUL3W6TaWMdaze+0xOCGiCd0rKs+BDqyubQQmT9BcQ&#10;nyh31CWVSudRwR+c7IU8iT65YuvAPpqsceJwih2bg9Vgtg4bv5OWFQA1zflDFPqVbl2XFSKZdU8R&#10;MSSxqdOlV5ejY26A6t+DBUibm8KpBhGYOkPZU4RwVmFf+GD04DzBanONTE6uNNAFxxx2bNuuC++9&#10;znZzwBXv7fdue+9C3GOhKjacFdRPfvms8nZq4xiGsX55wxxtmoh9FtofBi/G2O4vsw7J6g3EkdLh&#10;90iEUMdJdfPqJ/e/++aH+w+++YEiZ36EFtHRvtc7unh2OlnzXO7lV1/dqz7ZE//w669JohRy3iMK&#10;6h2JdDr3YoqN5tGa9ORxR0+42MjgMBvCJMbCdWzCW9hUJwxBVMPhDGxBssM2ajrBp5wkRW7e/GY+&#10;emrHia91nKg8k2tijePcbzlNtPvFF5/xNNFnf7DTRJk91kYkUKHoWaYUaWSK0mQWait2vtBoAoVG&#10;2G+Hikq4/qNR2HDGkn20tm8r58kQYya4bUOcjG5yIYlsZ0umbzVYnk6G7Ywh7K7EcRLyWSvlvJXy&#10;spXCXVeIjMCHUWezxLke8kzIkcmYvuVFtVQ1fdAmOR+Dxydwc9N+PWkhU2Vs35K85jp9Rx6o7Cg2&#10;xGlq3WJVFuHuChyT68o6lzPXXTmyU7crI+/hKrsG3gQP4TBsVlY/WctmNg7FZcbpYr1ppw5eLSaj&#10;/g97zMHRkxYDzLDyoEBBAI+CcCPIuP/z4kWZhQkYIt8oIe5AI89OcMmsQU7KuLDl41PtvPH81WS1&#10;mPcXL0ts8Kv6wwHCSRQATl9LATLJSVul46J8Eh8E8TeDX5d4Je03ZdqcS+oFC5Rj4+EEJxaKjPEK&#10;p3hk3XYN0e4mrA+gspRRi05YbLCmPBmsO+mdzF+NV7wkojP3WC8CEL/1gAd6yjo8e7G8IpO7b4v2&#10;4NYI1vls8UQvFOis+aEeGO0fPHvsO4jL3nAADk+Hk39oMNNzuat5jksLSgqMN9jZXhBmydzFXqQj&#10;WM0wdn+JGy42fZlSuoWA4z18uTjb9M8QV17/VsoZGjuA5zZaXz/68Aju+32cTxuMJtDrWngwwm7f&#10;5zqq19/xwMtkWB9gs+XJYnWOLaHzETx93adE090Mi2RQcAg7VROwjONpNKYNkzOBugdZTNjL8Xlf&#10;5g5aeXbvmyPAo5EPqeYqtJ14Obmp4enJXLxcDum09vjTWJuGnziDSzl+oHHsvAlU+rhXM5ZsMe7m&#10;juyenSgL/oL4UbnIBR+5ZdeX1VE/543JwZRN9zmQauH9EJljAY1Ml3RaFE9jcxko+bQpTBcqA5j6&#10;LOgWnohMrhw8burmsYWttAfcfOnwpC4rpzbivqlfljz4MIsmMyTs29qmjVur9Ohkrz5EbSlIhtpZ&#10;xvw+4Gzv8MZlVla0R3k97yrvCFJUMi0aDF6slWo+WKyGMdXd6kR8Pcx7uE7hsXCEUhW8TNISACKx&#10;+DF68UQ2pEL+ouDCrFAmu6lA4Lsbw1QqPKpjKVJYzxEuubDLp3xaNF3258sNQluQpwlGxKWFwsaL&#10;Yc7iS8xkCZzFFHTYDsubk7QG+BT0iDCwbRibYS+mgcTyxFvSf1R6eljmGspRDdlCCbBzFJPnfEQp&#10;vdqRJDC1POJ09FxA7IQRNl4ivziixMbb7B5ZacyLiRiT0lFBUt6wGXUYeeSgdMh/JLfyZHNjM47s&#10;iApAxGASFKKigtMFgjpiSII2ig7XHFibMRgJubiyneicnGukMrp60EoiiFg4H8Jf49gn/xJC0izS&#10;m+7bu9BONfvU6GEahLn3cWkdEkKtZLdZje5OgQ2xRRO1Jon24FRnC6PipU7VmL7BYtWfrXGBAkXs&#10;xOAwR0PEfULPVvxyifN8P57ixrbJcCDjjhyJpXTwUjB5gTDYMbokqebeCPskFlfm/Lra58ZeyaHs&#10;y9Iv/3mBi8mgQew3+d3/VBZdRHvjs94hB8Jlx5qMW1al3ybnzDDnK10z11WGF8xtKde8e24ByQGd&#10;BRafCpCPopa7KSjkWTzEMa2cyxUgS/WrtKCqT4IDmDkOywVPxxZt+k2F68d8VUoY9HnmVeJPyXeU&#10;wahbdkiY3KRjHdG9FNQ2NPiYUu1zIAB5Ht4zPUsIbCaYe4e1AIlvPpei6sC+lhM/7PCirUyg6S7a&#10;/OtqTxt5ovF3H1mKkkWJ3wiLpA1OI2L4TYljZf57F1NF1CtFEhs5zOjof+0mVtwQcau6zT/SXC4v&#10;O23GH3PbRJ0FxhvUgBNidnzbMWjxRfPUvbEX85DYhcbTWOINr+1A2/IQw9QIURywCYNiK6LjhXiV&#10;lwWMD9LdAusjVHNUH0J39OB2zXCwRdFZAtFG/HcJh7cAuyV3h91uAeYlCRm7W8X05rFWuexT7oRy&#10;Ru3RLStllT5v1noXLgsXQ0PR3KBbdulZo07ruM7qvER3fb4OC74QSag00ZsQGOENijOG6xTupuKu&#10;LQAHDKHNvO2t0eDci4lMgepGvyOHZZpcbZTsbp1yNtDVXaq7XmfN9uLO2wZPXUQblTl0d23b+k8Z&#10;k8p2ttNUQuujpkDWn+tQ3oyhSkAv+SlmEjuj1tR5MeW0ed2AV0XtxWRcfPUVFGSDOykfwIrhWKbM&#10;/r7+Gs5Ao04znPgj3oQbihCNsZM8IUcW1eyEj7gq9Iho7LDjYD6ajiVNp5+yEZgkbYfLObE0hiO3&#10;qJ0AwqEQoy742+v9BylUYzIgD7Ks4S0ATzX6wtuXcE7Utl3C0DZL6WJZWgBqIuhw18JQ1EQmcQXH&#10;pT7hVWwhA2zzvE2CnB/aZWlwCcExMjpdXeTUpgTeZCT5CObw7tE0lITOxtWbYAddoDSUpvJY6Pfd&#10;o+qleA2BgrTzzvOM2YnaFzhsZvD0dRptSR5ZuUjAOZN0odYr8qeHeRLeHNsti2rglszUsnkwTSU0&#10;6tlRTDNy2Qaxppvb7z/RGhOJBn/lzSeNIg8tqJaiYoYj3BqS0OdILXuvXtr+4zxnk53vZTMbxsB0&#10;1orektld9QRx48Mh1nA31ZMBTlGvbqvOsBab3XtsKbggjYbYJUkuFSmMlexDaoZfp2QbKRVP7jW4&#10;QHYjQXExQQbgrUvYXQgfOKwpBB9K85fYi+pznGZZzhKuyj/GyuoYLVhXu4juir+eUXwsc4VaZwy4&#10;u036wpv9sc8xan+otoJgspegOPFrAZLMWmY07awQAMBsOkcDWlhOaLq56UvtqQ9QGIHQsBSJhFUz&#10;g2VT5txeTsXNFvsuCe0Ab3PmNxSJ3Oj5+C4vZhDbeAH9jng5kgtOqyjhlM4okWk3CXRJaDKKbbpL&#10;QEqI+N+ChPEsiNzJ+ELue5IdrmouOkVP/COLLoIjJebrkODdxspzOy1O0GxqCjO0qtJGeOSNjShJ&#10;cVWYbi6krd6kNqROycRWIjTpWMxcpWhUikmDkovtUEQTxfbStuzavslrsLTFE6jQFrYgR7owkZN7&#10;3puhKc4MvSev4DyzGuiZJHhLJA0GswNMXBtS8IeUr0bTvCElZazwDy6SsReVQRCdRE5LPEQvElmw&#10;DYldHK2TGDnv6bLKtvhURG1PnLlrrQ3mqrSWpbJZp3IlZ0sn8yr4upsskf8xBtP1qQSPHFUxsNkW&#10;d6Ggq1AcixWN6E9zRAEY73i0Ra0qlIrJnUXP1qsAU4dnO9YqdZlfY73BRXnxmo5k2l/tPPfGWdjV&#10;99xoPMxunlNXeQtkDuYe2bz9O3h0LbyI3vUZhMLI3EQ0ki19c8leO2GMSvwu/3VWnGnUTX9dAedt&#10;93DohsAmzdu2E3ZiduYzKoOV/Q2WGm/dbmIcyt3sQqkyKsesvG+weLOYnmFZXqAmszHWoYf94Qo3&#10;FXG608S4GmO9dfLquuBrXkIvl/ttR7nEZX7wn84G060wsbG+kxsb2HFboKgJd7DQ5U937TXyynv8&#10;Gpl2FRm3e5cYi6v7vvoKpqN+PHjzRJeKH23GM59sq4IxGDZbB5AD2Wigxvrrr1EcFok7dxQQ7+Ii&#10;6cCDI3y2OgSgpFDlLbW0XXn9hPPXYCNCKTpwGYVsEVOnSdW2RJH27helUJUYobu6A9uFwLff6M2v&#10;rta5rpY1JskSDkWILx1E6O2rid230wCMzzIwTx8BB2Z87ZDRjB0iSLHa6AfmMw5k6+rkhYivrRBd&#10;ykp13qnpBsqb1abcWyg7duMeOUeFSuJoIv5FWUuRLdbNyzrysAFIb8PeqTZYMtbtN6qksnunGdOf&#10;FRuEGHimFbtW0fO4gYilWPZaJeMGIxZk0WsVzBuQ2HnttmvnS8/abNBhinYqWG9XJcDeHDI2y7J6&#10;2PENWfEZZq45NMRBe3I3WgTu3dXSYUKqgpc8SCiPP4fHxqz1FD5cH/eXLVYbbAs/w2nFpT1r92qA&#10;QIe+RlEtta0MqBPinQHvUlHcMXrr7werOfYCfVn9LXZhYaFZvu4iDxhAKtwniEXQwZyHi19w4yFt&#10;FZpSvZ7gPtzF/BPuCaswRpwuRus7FTePprIDfIcL031AAc24ErZXIgx/LSEi2UiDbPhonJ4uALTS&#10;/PWd23/zN8L/0jYl83a91kq8DMcziElNnTn1CY/G32wPGsGcnUEzPakQRmmA50ThKzKCpEl6o4fz&#10;lnJWnYjKycHcS+jFK8wQ0jSVYs/MURwJwqmYdO0979g0+tP8e+7xwxrAWidariApPhP0KQTRqGc2&#10;JOdbCcN6UNoOEhbzWcYnLnjM2zykqTT2oVLpQFe3AjoCBT0sC4SM/NjoDY1ZpU2Hzs5CROSqHM/J&#10;vcBDqg1saa+kQ29BH5BQxxg6zZj6S0y8eV+6bOlbS39STJrpjQhdG+JqMdlCot6218WvPraIpsCf&#10;EyOcw36jCRUFzosKnklFgjan6Ik17CdEkuVq6MPxhlsSTexIr4reO5dPIuWiuwXDAf1k3ZfIUPYh&#10;vEjsvjuP8QVXnSTbzVZsw5FogFav8Z0jeDNsUSG3NE6emEeSoAdBsHMfuJqkzJzltg02nHstdRfo&#10;ZoHukW845YMcqmn1FrjM+ubunuQZ2k4sXOcvm0yN0XJeSGLs4vVBgaV5IFD+0pnDbzooRKBb96fT&#10;fGjIu1z0PzUwc8TF1FVLuefdLCE6TYKHqQ5K4feaHMhKgH3Y0cNWGgJgmXcpob7Tu5VgmeuXoCPs&#10;v1gnTsfLrZlNRrlwQM6EfUUEzMsYG1Q84iZhkBUSHZy39PC/T9N5R25OFQ8/TyWtUTnBS3fjLHsi&#10;60ZUg7RlSVGl0cGFII9yVpfLgQ+U17BRtOZWOuFv72nzGmX7Nm9e8sYFEYWeh61uxUzMgi5xJzHM&#10;A0QtdSedDvkOBO72rWkQV5PRGEOw7aUwk8ihwWtObX1r0WCJsjUDtd//ds69nWvZjHwIemCP9YN7&#10;G14a4xUllRTjxTHZf4P5olkzJSdYeMajFHR0Bd2yq4tMbRMT9z/XzzAjIq3VCbaOpQ4Lsq67sryO&#10;YoNJilZIPbrKzsDRxWWK4JSLeAlL0bkFm3PPiPn/ES0o3ZuEIzc3OjrgaSFSsiIaF0qEZaGlsanJ&#10;N2I/FH0AXgf/CK5VjNlrt4T8Ajq+xOdyxSbnpKHjGqNLBiFblCMcCizAmtXAmMV2Bd67XjrHOm0/&#10;8YmvzzHFuO+855AjGzHA5pDN5Mc6i+YAlHcOwZNrgNm+jbdAPeCXK5qoXBIkOJBetgy8VPDMYwrB&#10;pRbxs3UiF96uZnuzdm9pMXdPX6fJAvf2NvdsL4xIb7RNDUnOcixLMNq3RTO9i3XICsz3ptZPTheb&#10;BfbZLR+e4WE+/gGnTbM7YyjLo6bCq//vPCGL/wCCsFgVDEqC4PqDxm2TIfXZ2XoTnnyBeEiMEhWr&#10;Cs/mTVpKsbOn48AXBdX3hOB7VRW+u7uHwJ1MWHSaKDMbgrkmN+ZDkBOTojz9kREinEaLxd86QYci&#10;e1XF/Dykx+m5MC5X3ddG7kgoLkzDaZ6AtsgGWSrDzOiYsV1nni2c6gB8JIfi83wcM01yIXMrd5mo&#10;SxG0PSKoK4FFbt2d5F8aXw9Zp2Ale8E1j62Vz8XfE0xpaL9MV5RKeopcyFjqsVVbH6Jt5tUcC0T1&#10;+flmOUtlNx/AEQn3sSfXIR/RtBpTBY/WefS9/yR8nJZ0CNVN6ydzjmDpaV8kLZs4JmW1hXzI/8Ro&#10;SuBy5INP5jTnkL78kEhIIp5l1BhKftqvMM5MX5VKFDEmLYT72u5ifNIv8jXKV+4aAMiJjMKeMACF&#10;bm716vlXSEDJRAVr0qB8J1hwMFBxeIvP8PidISLTl7LCqoqVQ1xwS9PhUyHDqW+xTE7fG8/UpCVy&#10;vUw30y66uKYYrs82IGnzzZFExgGwzbkMGJi1lXVNHj3lp6zGUcjF1RR2acd23BQn35KgsytgrvtQ&#10;ippOEPXdrlxKTlEaMcjpW33pgNvoUUXAkqY9sXBQqEZ574wShSpbxJDVr4HA5LcsL4NqLJ5G2UZp&#10;Nem5sGmwRizEDrWul+ldyE0JF1iF55FP8M5cmOfaf7i5IeeEjvQNmF6FLu1rzwSDdXAmnwSVuUKz&#10;U9IIdaVdyzY8KXleUskONAxg0/ilThePQmvvwMFdmZapOEL30jhGCbgaUzo2QppJTe5mQZTl4Go8&#10;6Uszjif1t6BJ4nA1lruxXbQh4mIm2Xb9xVwpbbW5InLyboGT3ytu0hk22RI1aczzoi328QvDrNtK&#10;FeW+n0Dl4X+d95toirXu9e6Vp+LQCzVBYbNt0zZSPEG0Ss/6yNieZElVAUXnjKHngliGbbxr6T5X&#10;ghyrzQ+1aLiT3LdLggDcxCiIGkXCaZvk/OACRjlNL1VQhGRtOSDXNGuivGgmBio/04R1LT3khC9G&#10;3dPtPzyeZdsPQU8+thOrM8WyUctzaqMnMhSx4kwkWiEvob3CNkx/sCzn30zAhS2G35mQ8NY8Em04&#10;/NMfoPGIrRAkfnU7mwM3DDwBWM0m4a/VTn6lPHx0JIFxY1UJRqfNjciRfxHm1m0m4+sjDD2wgEFI&#10;6tPx2XrwYjo+3IDUmd24qAKqYIUsu7ntEOq1rUoenuKE/fzEDzwrEpPCxml0cAKXjaJr/2PmZY1b&#10;audz3KiTuAsL1nmvHEq7cOf9rr2eV/yM35YrDLMzJt5g6bU9xWeIxx4PwR2J/I7BQ0jioR7/f6vm&#10;BgnxNTg5TWEMtbP+IJk/F9g9JV+dsj9OxJ4crOb20yzvcEiyrewZt/J8PiM7grF7XkLnggVTivHB&#10;maKY/S1xFj10sHN0sMPLg6VbQBu8FxFBSCkrTGXqg92jAxyjfTtk0kNFnz+mQe4QTZliIog8r2tL&#10;y4oRy2Frb/z6KD1dOJHGUO/fLULsvgha20mEjQrS4ypJRYdf1JKI/W6NHgrljFooWGKO00iW41yi&#10;KspbKDU0xjF9u77SKrxpVQ7HBfUKFCe+dq7WRcAH/J7sCke582UW7Gj4fOYHXwQI339UClr+Csnz&#10;OgDDSLRFARM1mwa8hVm5BcnYQPo4nTzkDTrFJscs6Kl/MqQMZC3HFuct0QjQFw45RmfI+qqryh+P&#10;ap0E1Pj6o95DVPfNKa/76l8Xp+YuoyYmCnsNEnEHBGTJubJlbuPqHcfU4HH3IlK9ty+HA7qaF2xJ&#10;72g3j142yMUhKzuDkI40fkFr8qAl8YkQQy/I2Q8x5EA+4/XO7Mybgi4xaIFbyqm4ATnZvFo2hMrA&#10;225NtR0Hgz276Ztl2wAvfNS2rXRl033AA3vQpqMtlTVxKK0lpqJHtzJRriQOnCzsShSEvbAhmN4Y&#10;1bv8sQ4oMFzfMj3EXu7COnFOHJoPudbs5C3kKWZa29Q55vNkMQirEpyPfmYJdl6LaIgJlFgKWhVs&#10;m7XKVSpHTiyjByPAVYJUZ5r5uV7LLDJBYzdfJ7Tpfgm8twVY7UMJu78FNk9ii4naTpqmpUGX3GLI&#10;01pfxCoT/WmOMzmZYyvsGs7gWGqmg9RmQmO8NTRt/kJQ4opQQpR7sMsGtXvQKgiCo4oOPHJanudI&#10;2d819kTYmdLUNH9oFfbOf7Q+CGGGZGYjhxGN5+aiK1DkdhShVeF8WHwOxisgE9fxnQYjF2lItXML&#10;j0GzvNVIPQrPYVtZSA2kCF9DVrAPIbXAGe3JPkcqjBXpO6GoX3/udjCWQ0n4HmSsACHBZHNj+n4a&#10;XmgXMU/DNkmZTUWgtn2PuSzoVCXPFAlxKE6BXQF0SXnrrlJD6/BBoePqO6BCp0WzBLOmK3mOoVvR&#10;WE3SJXspxtYwWgalvEp+owokZmEaxqlter+OKeHMxqm/2pjksPu2VqKNbFbqJLyjtUZOaJilvN3a&#10;6HjBq6mtiPdDHiwso6kS3JgrO8PKNXky33FEPfh9NDrh69bnI6MQNZty/phTmmTnnG5FDsgi+VvV&#10;+N20eIsSX0eHr1ThLRpcKHBQARfHa6qvg2/V3txBv5vuBjO9Za6Cvo36bXrgnZmb1tYB27yGywK2&#10;ikIm31tajoBeTZBsnjuBH5xzRF8YFU5bKWAqJubLUSki+WXZxh6HwsJcy8Bc275487aYl5KrbVa+&#10;1ZxwxDa14u0jsCpqL5mc/QFPdmXlu66T5nCQd8lVZoi8ac1VvUfSnNUSgrbn/bPZUjlnrqcRDr1N&#10;IZz6YjqiDvrBo294Nf/ofja5EI5cIJq44g6k/nAy5q3so0E/tAVbz/KEviFlQd6lbumdVP+DA++H&#10;Iv3hN996ulXDHcfeQ87d7RTbgIJp/wpHVGqcm8Odyfj7Yno27vtMHyjfhfDaiQZx312Lb5kKmcj8&#10;TsGHUmWDNlzbJwkqnx8DIuPmNrVKk32qj4tc9CBibM4lKIS4tomSbpreJkSBPn7KxWhM9F+6uOHa&#10;QkTX9ai6y68T2bAvnPOaz3StpqDhtliaNzfms82FlcrkhLPESrNxhBZEE1i3Ha+UmDpDSCGE7BxM&#10;nxKxphccPdRFgcr/XtVi51SvZ9Bv7cQG78V4GhVcT8clSpH+XbxhzYFr+rIlsH7wYPEGsVnuCt99&#10;Xv/6cDNeYtLwG/srwNLw3frZBFd9nsjL/tdfp86VT7SkaQlZ3uJqjmyJafb2f1ye7DaiO7tKa9N/&#10;vXg+tyK9IPuOyv3f2jtSZzw/qUvxn3mc1L76gf29uPppzU0hnGa4eN7FvgqNefHeV/hisg/GRE0n&#10;Tkq46YaMYVg9HTKSKmfrNBu718t9HJLsTkhz73Y46AAH1Vv8kutC6e28eJsVb8O8gpT0MY4M+Xq7&#10;QLYSykXz1J3D8rZbJ2TWnXyekx3yJZOMW8+1gjZzYpd7LmHtsCpWJXFrcdqNzuMTzNXeja2Swxyl&#10;jXJ00hP9hd1GmNdw5CgEuyrUp51yVaXeOu42c3KM2NwWfFyxdUwBtQjZ93Ab9EvcmT0YLebTc4nW&#10;IcsP55LoQpKlTCnHvn1qi3xmySSytCFOhwevh+IucsrGY20XbJCjU2G3YYrYLYsL8ZX3shWcvivL&#10;JyXPdzv4sJt54kBpf3XOUsuH6x2WUEF8JN5Z5R9oS9cuwwT7gvgF18GxWpm9Yb0yuZfR2BfQHdsP&#10;i8VLyLdumbcId17r4ccGIwGOba5swr+2cp0Ol3V/80YsTBBEMEI5Bv5XcnzYFD9oX4Kxc79uGvRc&#10;cOYTJwUWpjDywinIerbA/7hLd5FuSZpOal7RHFKGr3jYvACCVxBvlGd/KsFyVshFHPsdZJzAUY3h&#10;xgdyH02VCrHCyfQlO9K6UkSxJ1v28cflIYgGGrscKlvCp2MEFofjxzzgOxKfVUTQxJIWjE6+OKk5&#10;FG4zi+5PfEp5N/q5Ih77uM/vGNxfne9FvYDAx0FebgbPHnMxcVHUzlEUjEsyUtAEUUhFjGQp9o2A&#10;ksvmlBFFG/M7DkulFlhZSrMcsXIiIhlhq1EXKq3dbaWY4OaoJjTK7BVmphtHwSXAo2vbN2NHJ8aN&#10;q90GIlXgH6oOfgvelWFZXDafBgnR8BxzQ3l8AEF0G5+Cybzo9UyEkBlTm0TC+g1lN3EAsuFM6GMX&#10;0aaE7DTuEgA6m7LiM7vHzqGO6Hn0ufkPnZ2uzc1mFVjMWshH4RI6k3nWQiq2i1IpS0cJgX57MKBJ&#10;azyhQ4tswZQkq8zSj7bJUqsMWDrikDr9ia1HSuO1kx+BUjP0oa+eF8yK+IA6hnNzf6Q6/cFNmDga&#10;DRG31v3+JoUYdDr/iMMbLjBoxU/TYNs6WhjU+oqzKIlRoUuoNmm0lS7wgYUvafDmS4NhAS6CNaBy&#10;VcnFzuvQiSDX6S12m7WnfQt3K7WDeqOLo/C+igrxVqwFrQmDTfT75Sf/0pG45ljk5VxK8M7oubKn&#10;xtVRJFHZYGYMe97SNwqMP7ojfbGaaXt27uzp1eq6MUReuUROlbkuxKTEaWQ6lXADtGoQWOVbxlP2&#10;dJKz1T9gvSl7+EqzP/Xd59bO3pUJXB6lX1GguqZv8Tk+fLx79Dl0ZAdP+Pf5xVfHjR/MOrlyXKDf&#10;ynO/USf2RnJIeKlOgQbjVwTU1neiELPmoueDVGIc3e3k/7CGElPO0yjnVjzWrAx/Ja6EpqNZgqI/&#10;ksvH5Dlj2ua90sB3ua8yCKOFySF0G9Hpx/IWpDT1YKVBd5HlFyRZTrDWEGW33C2+ZuJbHFLzKuga&#10;9KfDPjld5ukpPTRYL0vQXgPFLBHcCnfk2Zg4tLWJ2cdpYW0aQNvZsrbl+c5Gqy8PEImMsrYOfKgO&#10;oSlQq+FtyDKCNeIER5K7KNFNAJ1THLaSP3mGxAHap2ea51M6fUu3Pctr6EjNbvOhdGwDI7IPjkK8&#10;6zpNFvD1MLi09olb+Cj83luOm6Ei14YOQOd4a7DLIgcEZkvzgye4djfVycQ0t7deL5acxOSNIjqH&#10;qaevmUyLq5+l8OShJw8HcOLkiH89/dkT+UUdT51NmZq/m+Ppo/UpM/h1HU9aw2ozLVo2zztZnTOL&#10;quxJ0EgmuWJ6MnX4iIxzc5iN0lFQ/Oepg2gUfas1ESYj8JYDeWnLg7KbC5SVfCC4pydbkvX2Y3C+&#10;MUTUpJ7/w2I5Ww9VZz5tnh+oX760hSXbtVufnzcSZrNGwnDYSFifpY9EQkyQjRMA4wtsWZ/hKyCz&#10;au/f43s0O3YXTzUcutgAcRNwh1+uwQoWBLeazRwQJLUAAemA5+cOiMa0AXd2HfDlSwd0XaC9M8fn&#10;II1Pa6GahoO9lJJFSbSpMB47jso9aIclmIUgzBmyHqjZ4SY9KGy2HJIgKoE/UpWLF0amOaVER6h5&#10;kTcZ4TwA4z3iMRdZeFmJcJFsx4XJHa6JZHIfj3J3o+kSa10zw6tXu2G5pEGzIxUFCEhRiEhMATFc&#10;1lgHAH58vicRNGWifr/L08ZIqPO3uzz5GAHDdEd2PT4GSEz4TzybAbfSwefE4h/58sQTNBA3bocP&#10;fKWc4XSecuzDUJ6HDx9gYwa+75USjl3VQUGq8XhKCnFCzcFWa2wdSkc8jJUucBDs/mnaMHc6mB7z&#10;4LwZajJKv3Lf+uSuxAtCvlwWCdErSuoMIV/N9kt8MHqtQXMtqgCNsjb6cKe6GAmOlnC4x7hq3aOM&#10;7xo2ymeV/RNvpi06IOXAJM+64DJOFX1ojposyNKbwsQwvvbj2eyAB33SMSK1aKBWFPMQWKa48EP8&#10;UPP3ZEZO2u0Ajw/8gh8wSYV9fnGIb2vBQUhIcP/dYjDyoHKajEmFjLzavgW2h2kHVLpDjrzfDmaT&#10;6XnpIsn0HF9B1hU5pb5V4mH6wL1UgrvaX80v+elk0fJsNsJI7eHY9RpgL9K+eqkg0S+Vt2o7zJEh&#10;hAFZ4x+aPpkT6miFEw8jfFCVK3icqwh9dxufeYsLrcpDX7Kpc8tS0vjNBnEOvfgHo+RmJ71w/S69&#10;rPbS43BP1ofY0nq4F0AynuFuANkNIBAw6kjCBW4jNpVdGb3sDe4v7WnMkSVFSL6JWzrUKERaZAox&#10;EJl5qVjIF/96PQHQ8Kk8qk+ap60KoPvBAiy3PsbvrvFEnmSrNxxQEdI+wCbiJlmd+IrvsQlsMur2&#10;NlE9VNKtqUPwj2zWmI62jfxlN+D62Bo3S+Ijx1/I5xou/XXvM31PQ6T70vV6issKpDCRyGEBIGcl&#10;fOb5LLUv6FzFrAWwR2iDM9aeR4JYBhtvSQdR6bdRnAAtu/s5bh0j2tRxvY6Sunu3XZJhi1wy6G3q&#10;ff8aGtknfAIdErvAtc0yl1cyVouNvX8CPuW3C46n/Gxf8WVVhgnwn7G/Psc1yEle38SX88f5hGP9&#10;JrzEY6tagpmwDoJLiskWFpKtHRpLpI9JaBYWnN5c2Oci8alR6MYlPtiKbZ980v4164Uum03mDgvZ&#10;uBKWQ4boYg6jtyxJLxiMoGQXIblhMe1jgN4x5bcDjaXhSHJnp/WavdYru41mhzKneiHyheGWY4nr&#10;RUyjFK1/u8IM1r1zQol6iNbVRBRfIdr5lRZRwLQzYAUaoy2ddVAD+8iKVjKy6r0iu9AOKWp9nEUU&#10;UPufUsgGq//H3rf/tnUka84PiwU4wPwPBDYZOAvYR6Teg8FM9HQ8E2e8lieZu0YgUBRtcyOTuqTo&#10;WJcwsH/4Yu9+Xz26q885pCTfZHdxcZ1IIs/prq6uV1dXV3cPJ1oEWxBVFO1rNbgF34sBHC1Vg4+t&#10;T2/B97ayLU8vVFApkACG3/xx0qCFCxFP+QUUWt6bQAM5RYYIlfXxQARdu1C+1+a1kWCEseQlcPVF&#10;jhqiz+kFwNZfAD3UWPkCr4sa6vYqhVM8QLgnKZBk4pUvtBi/C6bhyjewDUwzJnXoRdtny0RIvFZD&#10;p5KR6ok6eGVIARpMofpcE7t3ex8pSnJOeNwJeg3JpfRmeoNj1xBYFK49axYkUAKwVVxWuwZ+SiF8&#10;JNcSxVCy+O5Ixy77mAImIaRywN4AD+oeaRqHEpZAAbkiK0Fyg7+3/2R/n+g7CWEUbexBHZzhfyDB&#10;J+o3YasuY5zKQ1KumMc7Nollu7Meh0Y1KDKewFLM0UuxoMPpvIGm0541+cNm42eVFHZOEOHrVjaR&#10;fqzHko0CZ2f9jJYbqzvQUi6zJn8Urfy5Ba2GQJDFrNuGkgqjX00K0iX5BxW/7UGJ/5FFglJErL1/&#10;NlAnzqJGX2u4UFHQtIY2X6+RtJFMs+ayESYrE8zycfAKpNR6ITe0AnaOFOlJJIlYYTM6HUMnEMH7&#10;LpVAi5ZKwTKEaQZRLDCOX2x0bBnXSNiWoY2P2fTGEx7ZIK4jiFOs3XAeSixF3P1LqNPdFX4Q0gY/&#10;51vDBourG/+WQCZFbMCjMhAKYGz826H4nNn/wpdhi6CQzyOrd2Osbrtfpl/QUaJQTRbvr8fZZ8PX&#10;OXIP55z9+gzXdKOiE/QMM+VnkyHsiT8Ff+ecCnMaq/t97I1BZnyMLamOBLD2ngpGppg6mSoRL0XE&#10;iqkq6Dod84PIHzgNI/pt3T47m1S4QDQ0qOY2AWbDuU7shmRS+CuTNPtTSe/dL6dst8GrbkkjdbxU&#10;l1tLzVgqDwStZYY6dzBsqmExVKGnl+PFPIxoOhsSJOVQN0FEPklj8om7/2wbn1K7xU9js3DUFHwa&#10;kslHHqCC+Jd8/C4LiRK34e8VcCDvKnwkvShW4SPIocu0JxKSr7VlRk/9S6eUlDGJ8bhMJ3BymeTF&#10;2CcHzcf4D/pToFh2Fc4z6ADtIKOIsAsFXoARt10hb/nCWWKcadQsmqt7ttHpiuqGJqSv4W4TX/dC&#10;z3yVjuEJFlOKlJ62uddGLBFgWHAIX63HyRb7KFO6fJR4OQiQuicopcEvwKx36z8c9v93DjsnfiWj&#10;o2Otrkzyq008MC7QN4B01LwxPIbcA15SBBaltwX7nJ1vPGoUW+9sqEc98FmLuU/pu0oaEuXCHCLj&#10;epc7Xfem3WNuOtP+5qG+dNZBei0P96Sd3NF5jp9bPNZVnIm+NLU1suXBrrTz9vM86SQG0Zmu4aQC&#10;6JN/t11CxeBEyrz1Lk+6dKQhO3c40m7hyLFWN9oBFl50sLfEcr1Yf44P/TkudNSLKIsR2fAZH6lR&#10;MZAWP9sKY/knV/f4/9PR5Az5DbyfTAeBRkgsbA79xYLryP/1CPzH/PE2x9M/5o8pbOc1aoHyfHb0&#10;f4TQOdeiUJB8HmlREwvaguifHT5HXUCg2pNf+in63utC51oDMW8Fcs+wea3WPUPm7HzWndawObBH&#10;V9YGze8fJtdpoQ6aiIjDXhVPJL5UPJFgZHwSddYijYzWfF7oPOlKDnH3Yfi4AJWfhFj2rxLibiFw&#10;M8BdfTy7GSBGnc1y9fEEc5ogXjaTz6LXNp33kbG6xRLqJKw3xCEqT0TDZCfVjD56mhIjf3nVnLiT&#10;UE9hAopdR/BH6G02mMyxtqvpqSndS4oIUtov+e6Juq0vZXKlkY4QtfiFwha/UNyi4wEL/9sMXHQs&#10;SlEPU3QwAWTUwmMLPgcJLLISteiCFxSAnxtf6HxOgKEUiiLC4JY3/b3POoquTKgiuPfkHrG8E/sh&#10;n+gpqojHDUPNrDqNbagqKWDKHAiphCpsNubEWsRV4VeYmFtMXSbfbfhXQKJlah51cs28GRtmb3pG&#10;MTWetCEe1E2k5EMjJSy0EIdUacPHBtDExmieC1+rY55V/W/dxdJ0xoq7JYmP1LJnl0yd8fdv55Im&#10;Xt+9mhIBeahxV37JMWqp2mxOsOurIaLDK4FwXj+m+1oz7yzUvZVMQpkBuRFzXfNtgW0v11dlWyJP&#10;QslQFm6bpKO0tdJ8t7Zi2UbVem+pkts9ADaQdm5a7pKka3LNCfTLbDbCNncyK0CMQStpLRuO7E4p&#10;P51nzr3Q+YgePXXJ2kACMDZd8i2GDKbik5NuSCGg+JaGDzmmmNrL4LZohAFBzzw/TwHAC25uCmu7&#10;7Dl5BNzOBZIKmItb3TflHJGsPN/sK23NGMVSMf7db4XTskNU9oKxAyEzDEeNy6ZCwJezEpb5uyA0&#10;GX1aSrg5K40u4dewCXAwCUiFMwXQZZGtNRTwXDq5Ajh1newkvbgNVl23VM5OK3xlW/xTp7XLIEVM&#10;b7SG7ZFucVXSifOVgFJyU+PFzlnfqlg8VEcbq4himUldTHO9EeI8T3m80i/3J3zTm+eYrexEISnc&#10;mWcdcYRvkDsn3qoZD27rKuqs7l6UA+bgyTHV8SLS8LDMOCO2z+US2urbwQV8Ye14P20rIlbUg+8C&#10;CDtMIG/W7nxLd5x2PnaG1eQFvatmfVLYQgoBi7PFBby64Q0uRk/YdEJlxS8ny6/GTzjYiRFgD2C0&#10;gFPu17HXMFIojiUU3ifSAjrPhJLOWO8kqc82cMcG4nObHCgWpFsKxNNasLnENnzJLcQhriYtNLly&#10;heUvJ2ZPAbKlI+Hxnf2oI0w9ECuoWHLaofl06CYNxrGkW9q5PNSOkLnPmRtzqEcfRleIvNolsOl0&#10;AH8iEoNVr9dWlej+SJLW9StQzFhXL6Fam+nftIpiiLQvppT13ajsYjJLHZog2d8ru51NuMUKAGMi&#10;6d6REM6+uCUVOxxMn9RzEbMtXt5UuY84uzowMfPr0RB5n7r3GLAf8TY2wpKDKZTIbpMcevMqK8H9&#10;dYUFT9klmocfymVic74CQDqXTkJIeyjyLszXfmqJbL9IBWR7BSv/2Dpu4rwXOydGGuBJC6U+eS2+&#10;LrYBZIxFAmuCxuLrzKycEcpCTiF22ylrsqnsTRi+FgyRlJwMdlJy5UXLSRxdrQNq+LUD8LbyoRu+&#10;faUTNqGILOO2ooRZ2oZC4XMeY4ET6LFYJyGo+PL8N2mO9h3UQ8fsgk0qjCGklGR1N7JOh3zeTXc9&#10;hbnMqr3zqglRv6tGEKZ0KrZENmNr5Ix740vRk0608Na7CQbzHofCfU0XL6R+oUkrJt3HZ0VaNNVX&#10;FlEociBTJTEBGnG5GGICcA4k53XScLm+JoDEPlgwM34kmpNrhcQJT1vIBO8Gpijg38n8KQmHMiIB&#10;3lFNVCyRyUTsNI9vhE3nf1utB75iNEuA9Spk0rdN9vncBT9V8d67sARE/FXtJjxKDeRGTC+7lkDl&#10;vXsrrxUqbVGoSRUnfmRIAdT1gW1Kk83pjs5UWAD/8uCu30WslYdYOkTyBqHLsrW8p5jhmpCCjyLD&#10;LUYBFbJUKsiMXdZ6t5Ap8xf14nlFapxWCQs3ZLSbZoApOhe/hM/5Y/4ElLgrCvRWA2QzkGKKDy9z&#10;TLcR5+/JYAlB6GJSFyOyXYljySYbS+/RJzqQ6jpJF9KNmerivT0Un0wsowBEJoOtl4CAYAN+W3kD&#10;m8tb8MysJ9CrsK9lhPVlmgySf9jzq2QqjlHpuU4lUAJYJKh0ovOxyBBavPeCqdzqA5K7Ba1gyt3L&#10;DuSqUatBLHkQaeVdL0lli5KJUBxARGBbCQU6qMoibzkP/px3Z3KpigZycSii4CeyUbZsk4/fxEPl&#10;TIQBS0sC8q3VSIVWU68gHjcLyyz2PMSf2YekQq8JXb698gi1oOuapawOyliY3rClUaMBqoicjE7O&#10;eQBXGPDV1WSyV1h3qCYY2HkkHKVNl/LE2nlKG9gh/9EczbuxMOfMLZaXfVszFa5DYDez+UFlbUgn&#10;BxJ1SFNHnQ/I/iNaLWtE5Yn7tNK0AKe74zgjOzVpwNm4hjk0phHvsKWwNH3v5DLslrSCTAdipSUS&#10;jr/6AljL4GcUJIVslmOh3AoJWDKFcVKyhqit5xJICZ04veK9TasLyizgfIgASYGJ0s9mgqotHLvf&#10;+ylJ+kiPNPR5g0yfjhhrtCmb0ouSiX+s7lMDfmcfWjBUEYpQLFSDKjojwYc0hpBowZstGmy0eFeT&#10;ySnOLeYmc5sPg/taY2EL3hTgv35sbyBP6NHD+KXObqVRih6qX0ExSXCrzNb8yVJUsI9aWOJEFKmj&#10;0pIryqz2BimduQmSvuBfQfwHcbsAE5Wj6FPmhWPe4MQ6mbqDEVm2AuUjFwqtjUiWZKWFH2i8JlMe&#10;UwDdSAt/r25UioWm6mpxc45b42a359TpRn80UkHimkXob+8gXqPnMduzT0t9Z8i7SdCRUywPQYvT&#10;YFpcdM0SMe5QUHLmYWjUe2Ztt1CkyFGm2qejvhPjG4SJDCFuSijROI8wAhJl9jsZglimVifpgRms&#10;Dt+nu1flS7hsU77nKzPl66FdLO8AECrS/+Gqe3cxSjdEoN7h2GUxBQYQHNVPUS7dCemUBIYPaJHV&#10;Oxt0sHW8DOWaKhsBs4mwQQkdK/W4bt9zuXpDeqx7fh/Dn2WvcpkcwC0CvVvsdhVCuthDemBuel0h&#10;OmHlIYNLxQVSigYCjn7m+RANSDFO8+qVDrnPsGNdbCInW87+Kr5F6D91yJmQrJw9sD9qnvQLpdh9&#10;o+y3nItDJpNVn4XWAnIRyQYLsvWuv4LIqd6JmPJbspAUDe9cGe5TTGsOqeycl833VEzbeg8VEeKU&#10;ZV+LoNN9/0701cydTXU4UhlFC4JG4iazrCpDVAv5FEq5GSvMhVbwBnzNzp4qOl7ZHgK4Gwp7kmrL&#10;SVAs7i8KJKxbAg4zDC+T5yH+RMIZ/iVtEHOpomF7lI2Tl8tINLDo3AeNThOPTr5YlAGW1FKyzJ1O&#10;vkg4vQ2IiMuYX9wLjTY8MJwhLz6GdwI2wVmjLc3Ex/YnOdfWnOIV5IcpUxdL5scUNv4TFqyIKAWd&#10;0MJZR+R7+XU7ol3p8X02QWPpREvKbFPwW7vAQFdXLp7nRFVk34icu+JzV9x0tNCYUcV9OpzVUg9y&#10;Z0tsCwWMGibT25ZJLnpgE+NiGrZmros4VfDiY4MatgjWOZh2GGh9TfFidIMbS+pBBnlOisoHoFxE&#10;bPRtsmdxfqwWzE1pEetTBD0JIK//qzq2TtZBE/JjqQ72PS0xAuh1bxHWVvjqMuI2WdyEFAvmWc9h&#10;dk6f48N0fNmA5r6e3q87uvxzuT9sxUzVH0M0S+vsg1lrY2ar/Lwcpk4M2Du/KS6sWuVRUT0jTNPD&#10;W+2/uULCCgPtvArBV3sj9vHodjBhJN+L5Vv4ZCUlmInSmqYKxV18bXWyO+htxAv56jUeubuYGog3&#10;njCq6/6j9yKHROrDvrfHPIEyJkS1MDWciPMvlq01shMsgCrCpZ6jQghZQor5ioidGRq5ehYyhL2N&#10;43SOTjZmaj43ujR+aqlawj6clhShHJcOWfng3jinxUoPaD0pVHUfQAkJX2dCrKRDnqRwLFCSFHa0&#10;mGQFBNRYJ5EP88fOOj0yE5LVaI2SJM4Arf/0P3/zm9//5y9/87//9X/9K/m6ypEsyBjRjZ893uDW&#10;6H7QfL30tQmOQoQ1WTVCIAqN3mGFKK4CynAl9ttG5g1ZhMh5YL5MVnAwssSm/PkRTbTIl3c+rySq&#10;2H0nvmjT8PtyitFBD+Fj7zJsc4Fe2yziO7OcaU2jdH9l0WfFmkbSb/gGyEPYZOPJhGSMU/gxn/0t&#10;6FfmUYB+q+itfMkLN5AT53A+d0pPcCq6aIVWDYBpmM1UodDqKsv6WbGwKuc+iA0bXWYrmIO29uo8&#10;v7t7YuTBWw6a1dHZMe+QylmSPBFdHvGVpNJxq3YOZcbBXAUkz6WKFXzoOA/PE+o6PXERut4GKgM2&#10;RNzfJ2I1V9HNBG7VB3ksFGFh/2hyY1P0dPpUMUrnO7KTzcHK5OhndYy734y/R2KGTp6wj5j5oj6s&#10;SwRJ3hsGOFOJweVnIerPscIg0XttOWlNhQuEUVy7AQSjy8I/K+NEog8/8lNKsvCwraKrDpprlpAs&#10;M20iCQ2IalCKd4HkiW8cd6xuQDT4Cp7uQU/aCmZipow9N5TZM8b6ptANx5ubBGSJNSYkOCsMQQ4V&#10;GD+y3UnT40K0m9LJZVZD4/VDLJNKiTJ6FXbJZhSNnCUrLlIZ0hDKDABZ1L1fM5FvLjKpW6EBgWY8&#10;em1/g/aZKEXlvUOWDQaInZIEui22wgBzjmW2F6rhkzFd6cE7JBGNZh+gezDMOUlJo8l8lib90pre&#10;eFvqArSBQ2teACQNUxaTIesEenjXfJLIhKqKycr3RKqNImnYoz2FrsZ8LQmGQIUrCRehkUYXIsPF&#10;U9W+rRLESKX42cZ/LvDbIGSTNAFXxrOaVlhH35QFaCroXi5gppR0Aed0bxNMRT9kFbZnFMLc0aam&#10;NQBT2HWpim6oGf9xBX/q2YiAB3Jo4x1VNb5TrdbHjrW9trJRaV4yuf1gxrysUnNS0xZMwf1C2cLp&#10;mOxuVpm1TbPuY4jIgrWqvVc8fTlFytLcR92O3SojC1y8j5GGoHbL6HgTbCwnYUfOWzZyrzqh54Km&#10;nmIkRyUmXc7pdRjbyu0AgnqjnZzri1cpjMKyLq187keo8nPCKPItOp5CjhQaWJHEiNhJ1oJYOyvM&#10;Gh9M3S9nZxEr0fDTHcwnh5NDFaXLbEcUrRZzcm9nLDkY+bIrkJBumciYmlgjqHkxzBHxCWuqrhIJ&#10;s6XVgj0yLhlXDEaydqaxcqQ+prJbwRdLrQjIsqVV9aORkRNh6a1khkU2Kl6K1p3ThnvxrHSU82zj&#10;YZWhgSvc6kSCyKvEKqczqaUMIzGYe8AnmQbpk00e9IbPMUM5lzgCVAXXJC6f2+prGr7BSOwuTje1&#10;k5iTqEq0wl1EMHc4vRzhjsjej+YyV8do42y6mA1Hfzw9/ZM/fY7DqMbXV6P8dl4G3qrD8c38xWiW&#10;gqLdPffCg3b4DaJhN5V0zO5TyLuehCCgCyauOKx8FHpvVEFYlLcr5VkUlMxjLbSupGl9Y1RWupTa&#10;jVrnwwHOidbj6+veb5RBkALHCKFNIY4dg1Vn1uXoKqMlXM721F1wulIBW1noILrwkrCSN70YncMs&#10;nR9hc1wLmnQ+xHYvJkAojACmv95IZ+kbt6RgwDzUYdM14fNcACMzmsv9qSFulTnAy8IYX08QbvBV&#10;MqJSnlntC2cpwTeTX/qE1gwd/NEOMeLmNOdDN1wBP54Gb9vEkjg8FCMwRPeciUyxGd+YqOEzyc2/&#10;WLzBZI+XeJOzmLoukINEhtCFkvmSYSXRq1Rlgk2hCbFQi4QTzwjA+NmFD191MouToOVSSzQB6UAc&#10;3sCLwOY2OC0F2qYLtUC6KR/O8sBWITAELQpfsChximdqAHh4D1z56iVOfMdTHgMvZVX7q+trmer7&#10;zn17qlPt8/n4X3Cr2Q7vRrAXPDcepHoDKLFMMTU3tN5eTS8wf5AALayhfQUBrEnQQfw0JVWPRDYC&#10;KmVSHfLj2//+gyGPb6J77AQ+C3VtHpMDsi77aoutQTZkJdWDSoOcpxElCYS+hu59krsU6LNYp9Hu&#10;J6J0glsPLkdGYSPRUrOWArkDzfhRARN14UPumXz9eTbmFlNGOliEpj8HsD9dTUWpcx2MAnPYLjla&#10;S7up0qT+WatMqbjWMiZ/NVH6FYRBmBroqwJqIpgpLGJOGt6b/e3EDtXrEvToKwgtCc51NIwnWY2Z&#10;pXqOU4ehbnDmiLFwNw/aJr6EaAdBGqXsmz+U+x3sC03Rpl/sVVwjJsA39cJjuwyatsuHCXltp1zr&#10;VBn3pWLywcVZ/Dh2DkBvkX4YAENREoJ5PrgamZZekCOdhFnyXcLp8P8442XWjqd+A7bVx/m78Rsb&#10;IcNhVuG0eEXca+o31rxdU1PnrwYbngfxCyCtanyhx8+31NiUAaOs0bwVT67ujja489pgac0q01BC&#10;DkxO0ZiDBKEgMURxM18Iru4NJJEhkPBYuK5226Zr4kBCiGha4ZsDTnnnd/bRzHKgYCnFaL24l1yF&#10;xNbB9CVjPrzEtXjlgb/s1OKipSIEgKbyhLzAUUds+41iSa0ykrmmJoxT4ahaplP5Nd1IDA75wgrZ&#10;PZjsvkFcXMMbh/sczylQLY4A0+ECGFvhsNFkP0PUDH5DDj3crzxIBYTTeo9CqQ4u5lPkm42OiMcY&#10;vtdsjHuN7BYMygBOLLci54KrlZHrc3z2K8EMksKSD1lPJpY6NFpTL0fQWWwdqTUljWhBnGFiZR7W&#10;ljZmk6KONXc2uFnM0OCUhw9JI14Ae1LTuzv7YT3xKRfocT3C3Ob6ZjG4uk9l9zdBySQBxUftOuRF&#10;qEcjH2m3gu0k9Kel9rQVbH6ohZBXKw0ZcYQHSaKW0UkublIQuhE3/oRJFyuIOCT5VHl0ZsoipbXc&#10;LFtLYbHrThI6sjnCfXb17XQk09SVh9RWvnfgSmMf4M2jf4xmuBHlBWKN8C23tzY2vtJjgMGc2ELg&#10;mWi4EW2drgT5WK0vYiyT0ojDj5ZNepN0Wmvr1CW3tk5lVjTn7aUG12hMaKihNavAJ/i5AW8B83tT&#10;naST6L8pP0lRV66VbeRGYnVIqXG8UDFCzgrR+Fa8MndGT6sWMx6kwaJlkqITaqmt4yQkPNRe0Som&#10;/8MHKFl0TWsWL/7by2DM0zJcsxAHuxQN0H5uLpefYK195mfnMGgWjZQwjGu4FYg8H8Dof1yHRS7R&#10;gkLvCadE3X24W5KMh4N4131XvOuF7gDSXqkdiJZlLtGan3W0wTgrr20/tEln9qozO7H45DvPQL7X&#10;2nJnmRMT1VmjDDiHxB3O+UBaIM8R6SzDtTRI+Xm9XAac9u+zKv1teJExWB6w2RJ3aQ02WiC3ugqb&#10;erkM+AHY4HB1yPMabLTA3djUy2XAd2Dzo/mtMDtJwl9vPNnb3+51H2882d3ewEHUTzY29/bxp7+z&#10;A3BPdnub4B6e7uzJ395Ob0sK7ezi7UZ/fydAleUSSgYqbPb7u/vbG7tb290+v+zvbG1vb+4h0P5k&#10;e2Njc3e3t7G9292UL1s723t7gkNvc2d/f3d/Y5+1+GVnd3O/n5sw10/CKy63sEEiP+7spiHaTz1C&#10;AZlMSkHzRumES1YKxd2HKF/VkHQbW6uDUolGhJb1QNU8fGfPVO+CS29qBVvdDkmub0Xd+mVxyti+&#10;ORqh3U67d63jAKkDYL4+FN1n8dRFKBmErCR4ZOFIoanuOjJMEP3+MB6OdDFSX8vviNrfj8y4yxtE&#10;aPGA+zOePj/628uTcyu6GM4CQh2ZkoEGC3r85mbhzpeBHokTwR8+1aFDwtUYSavDp03oF2/bgEvm&#10;5dsRItLiJAt+2jH5HeQC2F0gUES2U13NyefYWO/HxVuZJwKFFzhyZnS5mI2o5YwAGwqcFjZbvgMs&#10;ELgP3BZy5V6U3urqGVzSFgxiIujqU6jUpUGA1MrjAPJJZEpmf9ysBEaxvOlnQ7bxLvHH8B1KcPb8&#10;LSOzNiecTj6MZvHktdWxfi36aio8mHM/sl4ZvHJxoF6BhhlxKiAmFHj0JVA/jzh99eZqgXDHRF3Y&#10;KC9eShYKWfv+aKJVtigzoLJJALu7RSHvcnJtJHzVY1AB0VsiYZxgDLN7g3siJjKfaX/6njfUS7/b&#10;31NWxThoMLCwDpwlWSRVNBKeEEPmdrmgPPolgObLCi1Ym/vsy3cpL2qJO09xGjYOW6QruKykQJI3&#10;NTUisBUolmMznRoAaDBPWzQY/k2NKPslJkvhQMBD6vr5YIYYEOlJwo0n7xDDuDmXNHiuvq2WjzNk&#10;y0v2/sGMV1FShLM2awMTHEoLSP8iBuyuhti8RubZqhvgopWcPdj62uL6dLBkiJXR4b5d4Kngqoat&#10;sLVpAPMltbZSvBej7TmXFsaWS0UQrWVS3/NKA8q2Fe1nb1XEt4Tuay2Bx4kzDfaS70tQXvLBxOHj&#10;GrdwfylrmID9Kcyy0tpindVSReWolXd9OzWd3U8FTNcCpuiZZzaY7RJNNxvvPoE13qz+CyCgVs7W&#10;JgdY7gHGSR2t4USje7YXRiLnJ9dRucGd9OjIfFXsaju/hQayypX5VACyoRCgPHPB/+riLqfUuvhA&#10;C0gJkXb5jKudfGtuW5LvwgWTtB/bQq7DpBYnNEG+IJIdZMGDSINYtMplloXfc9zN52UkPfppdHsu&#10;jqM4nsR15YhVAyG59wGimECTKrEP2PcDo6lH3OiBnLgKzxw/26dabyvFCmrAgZcwaWV5Wtdme63h&#10;E1+wSaEEGQy5eVpHK/nEubPUXvFN3QMfWKOGcYLgTejEMIlz43BUi90Ii+kZBjgiNaDCHYdzijNq&#10;Qbw0x+7rIpWJtdowuZDYzkVNTKCjw9fSmBr1DpYrZj8lCyhvgBkQEQ9SJgjyUFbvwV6W3vDwquSU&#10;edkCqpoYXWyVbtFic8pYiITj4KXbhdqVyftRE0y2m0yK+512zpRol5kZMRvnb0YMhtsZMCvSR6yM&#10;pDAeSdaC9J7TzvkN7tq2tW1NaLgDxvRaIdQt8fKOesOb9+2rmBxCQroFfdWiT7VV6Gp+fUntumY+&#10;lEzgdG1LvfbyzRICcv4WXcRaI6qJiOpXJWEH+s0DgZdfjGaz6YxH0MgHS21yzMz1fxB5KJoSf4Hb&#10;guXDm6WMknqkTxwxwewaL+6gI5mmHGg2AdpZCLHWxH2YI+BGduVg5AgVG2upsvhjI1ptKpLNnov0&#10;WKY73Ioh6qvM0RCEqLWNzZmJ2M+hLbzAGpmtjiXVuhzPb3BJE8HBcOXEvbugoEt1i5uci4whO27L&#10;K52OaGyhWTIemi3qdP74xxLT+8H/058KiRXL0vlUiDrHWIv8tOCoJlbJaOW0dIPggulrmHAhPETw&#10;U14YlsiIEU1WkJmjw3K6cQqLQlQRfyMLNQ4/swANcCEHcQcYSiihfOV4z6e6ejzBqipmLZzAtW6E&#10;y446miMUjWFILii3axVJoQRLijx7eXb+e0wBr/IFOxSQ9BijE16CKpKEk6dCqG8PQXYlWrSiVz+f&#10;c3ZFR4gzpHOuPs/Gl7LcVr2/DH6pGXU8Sw4bs8FwKixSoJQSwLR8tDRDg5WR92ffo2uL6/wIaIRv&#10;1/NRfnU9v8hfsLKLEzDfTX9mI4qQSJCYFP1UFWWqVNjndbKO4P4xsPQCy6Je9+1Lx1dIpOSy4eZ6&#10;PsS9TBjjDZGSUt+9enH2t+ENAp3CXGAlgpgo5bWILunNvwmLyogfLTlXxoQjspRDH2c1apczrEvP&#10;zt+PLseDhJaZqnYW1tgUF3De80y9yNblJ/UKTXg6KDA7qtWYHS23ooUvaqjQVe9vhf9BovzRa6Tp&#10;4z/5bSdtaZ0VY8Hx6A1vhz0/evV85ZgKAqu9JaVX2X8H9AKCdcZEvqZFTa9oJn1ENJEwuiN9dvhT&#10;G/VxcOQLDHnzY27tN7mAOia5FRG5Rx/ZtKcJ6d5D+6ae4x0Qih6siAuTSJ2HwNGUoDvIpYXgmMOp&#10;fnALPZlv39GCFgotqNz4ouwdPaL8kLaQSyWoIGkg8EdD7MpsHwhgHc81dJZ3lKYB62JwibPAPoxn&#10;08mjE/37nskuHLWRtDGev8Gp9VMEhJBmjDvBx/Pu/5hePOmeIMkboeabd4Mb3hTeffHiuIt3Q14B&#10;AsmRsv5qOr85E0Oku5lwj8g/L2AosCkRNeaL6+vpjF8ubhX+Nd2J0exJ9ysdPBOqMh3AhAXnJ55P&#10;J75UMn/0yrBC65ObwXhCNJBbM1fsfub4I73RUQvmeIxBbjp5TAhdJOC8m17Om63B28AwYfuJtNWW&#10;lnBhlBXURuG0Aj2HJiaZDu45unL+DhPzdAGBPiAf3w2u3twg69801Eu/Qe5OKO96z8cTpA6zJj9r&#10;LWkoZIvgJfD4ie6XTLUBKD8Safnyy5PJ5UtLjf/db7/88nD0Fkf42oM/dJHAMUSVrsrj0XR69Qrr&#10;M5LjzuU0uU/iyy+Ppte3GOre3fyhmz52e1hAe9zf2NjRyt2zWzD7/byLO3CnMzAbvv3lk+4B2PKS&#10;VeddtIpdiXhIPL4fzeZIIfpDaqWHNGVaIxuYzJFNGL0YzOc372YLN4RSViSnXpL5+eegIzLrL7sL&#10;NMmibYVshUeAtPTfYUD1eO4X0/8TNmxjPWxqLyBjeKfvuBaNXes5A6nSe5311ds0iinBtOffyuUB&#10;fwaGQSiusItugWFDBhnvo+Yd0r7HbKOyKFFmeiRdEr9h21qgZpEO+PFDVywlPPq/VAF9LEc9u4vD&#10;Sm9lKJL2pYaspHteejKlKsp1kCbiDZhn7waz0eUprMExbjxX8+WklIv2jPgl+N/91uf+Bvd3v7UC&#10;RY9SV1Yzj1tuQDDex2JkNirZM5dojs0qBqAwiOEi3qm+nl7jXq3hTzJtPLwVYnc3bV4tLM5l9CX6&#10;J12rvqZU3105lSqr63af0MeSBE4hpchqCjz9/jnJb6fZupCsEvZUukmYlZioLITXq4B/+yBUUum1&#10;qFTDm/Pvnx+D0C8WLv5UUhPmmk3w7n0yny4ZC28sjds4qdpyetQbDcqQm/w71qgZZabOsdEVrels&#10;0qx/8idT246UFlsQJtXb4oMtcB3ZGlx3VBPgslwGnH3IcL1m7nmtq/BXeJizpf9Lh0kBpFRPf7Zp&#10;wjm+TwaKjsk+H43hlutXV+8p/Al0reLb20b54r5NcW9pC/FDaqCGYCIzc1tbVNakV4oRCGf4KA5Q&#10;aE/rlEVIMXAAGmjMgh+7ihRyDUY3XAbFCXDye5afSBX37DAF0wb0t+460u56aPja+tvSYX1U9JjQ&#10;2Tv8+XqofamxAvnr/+5pLlLx/xvhP/57onypHiq3dSUREyFrI64pZo46K3SlE9TE8lOzoqzTm76c&#10;KPgr6g0M1XL5tZgrtwN16y9egrp1tATUMo6+MIlRASEDACSScD9AUrQFEKWJKD0AlJZtwlrvE1To&#10;zavN49Eb3d5YHS7GV5dHcMnUbttKVSW77DhBoXcp9lWdIH8v1Z5e3V6/sxI8nCdSJhdQwALDJgkd&#10;qch0nHmCjQ9yvg9oXAAKMIM7UX19foaglzhS4iIxdYLDQ224JRdpOLxh+GUf3qMW1i9KMkHYbJEi&#10;tNLpfN3i6RGeP5e2+aDFn/TRWl+xkF91gfEbqXRviXOns6uLc/J5WwRft2jaQNbBX5JY3ovSmNaR&#10;MQ5IeECvwFIybFMZrgOXaq6noURsyQYY4OLrlMKsPKDKjP+DpdsVhaQbykPH1zPRU1AqOBT6LhuB&#10;zBddtKFPYUfgOiqpCzA68NmxQ1iJYKF9o4Au4AjaZjbE+eJCUUEBUl3Rtd6Bit478QQ6dhQrWtOK&#10;2lqre6Q4SzGJrbYgIdIMr6CQl275rfQS2EN6/3NZR0z0WDFvkB7ndzpbkIfGjjDh0Jf1wkXrSTkK&#10;JdBOBEWE9iEowOj+5yigqZShU3zTLcLGQadSMcvyh1rb9SKpt4nRDNgpN+KSoUmCCKYtHNqja3P9&#10;oqiKqGxgv/RbhRQkpTgoJrG4NmdrElpw0avk88uydzUY1j9tYliKhnC53r3lEmV9yZKdcy1MOley&#10;8UUk//1taKzVkObQzXtIXyjdImcvB2PJCKJplw5jt6Xqr6wrk1z6FZTCBxlBIJjU3aKjL0cREoHY&#10;CrWAkeQggcBV63sDPdPFbrRF9Da6X/+X/KRoPTxnybaxi0hj4RxvO8s27ZJFU7FFeF1yTcctvmtn&#10;8sGMu9rvMzi6cpUyWTBbNdTkMqldMqvEP2mMlk1yWgizpQAEMpXjcT2UUR29+mYw9wDo6XSGAOXh&#10;gh0TS9BnME2HORyoT6nAwMBHtL3w3RZXl99NEW+a877iwewYJb4fXC0QIkdulk1IUbbFexDxWgVD&#10;ZS+NfIkePNoQdrzbxmnitHz0X7+SOSfZ/qnX37OpdHUEz+Qt4/mwYHIsih4fYoOQCYlPf+GGtNth&#10;tGDUFFK09Gplh6gFdBNSqGMC8oTvSlN3KLCpfBUkJW8KcLDXxiD9iKoUyfDPDGl+Evvg7oBvXU2l&#10;hIySY1xCM//AynWNgvIVq6I+uvN7etVNdfxRwjCTHHhnRK1c0juFZVdeA5/0Qoa09TJNr3Qxb5dp&#10;JlVJ95YVgvUfRkhmRFx/1BQXeA0AImgFi9JZDq8g9ZacRTQU8eJxqX8IiUqZ1IP1XQv+AjTV1VS7&#10;RMSFkI1Esox/3HArHc2q9GhZgvN51lcbj77iLR+nSGIvTl3hjnwfC8DeopMSlzSuLZfpXAeM/2pg&#10;WworBbROpobvXggGDB3/YTr76UCO1gcffTitG6hqiHUrLON+y6MZOQk6g865visDldfym6jhRz4X&#10;LJInSTBcI2FY5EXWNXrIR88H193CgkZpE6VY1tlmVAKgEjd/HmhBKlurcvgSDQb8639W8ygZk36Z&#10;aiwqOZqCWmS/hWm5guZxbEEQllzKLhgMDccvecNZjzMygk3R7zhyGFg96yWB4Sk07g6yRNnP3Er5&#10;3KmSHK5GVSsRjT254sRVQ69YaNGowIUUF6+TcJT0kjJqz/hRPkVZvXTprA0OXCEjEkn/WoS6U72f&#10;4n/GRMsEk8kbyfjDQuLl6PINVhjK1+/nb5Y8+0LeAF3+DTiBwYs3TI7vOoulIOIVGsz/u0TBL5hU&#10;ZTOEajGrvKzTsWxy+O66GiK4IZlTYWELpzj8PH+HX+PLm3cS2yle8t2KVwNWa9bQYBKPS0GcqICl&#10;0SEeh9J4oxGcygI5ZS2J9lbyu4SH9pugZteYgcKzqVH8yaR6AksOcjnJRpo4UViSlsDHykVSBlTa&#10;Fs8wmrcun1F/KE91jxGrpJc/CPFrF05UR0dpiQCLluCdHPfULxYb6NWZW1r4quUaXC6ks0VfecBz&#10;+kUwgWuX8GKxOoBnE1u3OrwVo+TrUS6YfH88GiG193qsa53zbq2McSKqbVCG6pKBC1rV6AW1KCvM&#10;LOkr8z58aCj69RpFTyuaNbhp9cmtQO19WkTy921Luv4udkpOX2OntPPN37HwYkKNQGFWWL9QjgJq&#10;9FcWo1/LRXKWtPFh1ZKkJAnEeJ7U6SwXaRUOEGxYVlMchoK77O5EtqCwR+7RenpfgkmLLmDEFmLx&#10;B8lgS5o9xJ6pxmrPbbeupaVwAFWzKtkcFG804SzwnrIj/gxr+3JWnMwQNH80PiG9pCgalf7TLksx&#10;oqcDu+l0rKaApITgy6qByzU5iikfKAnnVrBPnZGpo/WYJJP7uaWbTjzVt1X1UAXEcu6koYIQ2Bzp&#10;LPzAEXjXt/4Ub0rr6FMhvPBmdSW5cFFIH98JvPFJWKfB2LyIatswPEiLfXOId/K3sSvzhh1Hcy6p&#10;1mx1+uzY1L0ugdhUZivE0V8RKcqORUBRgbugdZZSPcw1nWbFRJKVjJnAr+h91FsS07cCkmslNa1r&#10;xGUFFS2GrVFwAgMMDSIEjzA2yF0G2edA6UarxJwPO22GyoPlea66XFcMUl+dQoJejt6MsDkau7o1&#10;i0SI3clzv8AIeSXts2LOemlpub3AHW2yZ/fsWuff0LfYudA7dYmzxLC36Rv4nIjv3XX9rpPR7Imr&#10;CUVEskvDGajSUzkngeoqdIVRtP1OYpTzDE8Nl2KDehET1+N7NmGBAZSujuCQnOF8mAnWEYLACF7F&#10;S3Qmb6/tdLZ0lUeOciLq68r6GUwiMbJBUD00acQmIOi1fBUShElHIryUUxIIHOg6K3jPnQd81lzs&#10;41OmT+O4cmnFfTt2yrnoZlFymFkK5oN/aPzth18FQcGgsAN4hXv0NJ2GxVZxolswWxkhAakW4yFA&#10;COj94KMZEVtJ1uEwDH6eVJFMrBNGbKwzwCQx0wfBMM88hkFJJrdhjTMXPLyUrXCnLvY+ypEMgRf6&#10;GL1p2EP35RXSd9zZ6mxNZNTUHNuMvxx+mJjzkOKiwa2UhtWw4yB0SIbO0NLE64VkUfF0+DwhV7Vy&#10;JyRPyqqz0Q2CMthedINT9KApDGjSglMEvshvaOfYbnJHEuYcDAVv12rNDRQ5UnkOqFdfWBNj3MdT&#10;10ehYCwgD6S3Le6dPPd5SlrQzaIklfPXOG6Db6kflCgKRmB425PQB21YgiFfPMNGidAPAQaro8+p&#10;fVzjUJ33mRXKGO8gPd7bIpEKJayKu63JxcyG2st4EaO3cdiaiKPufPjG89zuxddCIqXPwUkSh1KR&#10;XMpZfiyQtaj6Yi5rNKoTuoSGZ9AM9URBcFaovhhj3vUMfvpHacBqmVsmj8z3d3XvfgG0EDDkJAn/&#10;KISmbgqdq1P6CcRPC8VQJy3vZNWG9Jti7TpqrCms2NdnYbGHgEKze+IQKq2kb3zv2r3x6BDnSUNz&#10;/sAzcB2dWEIItGdEyZ0xeOgnrbVXRL+1HwV2nYiejCwV5tizMXa2+aBhssGG+VG0cp0MOPuEEYlX&#10;wr48J8+8Uz/ayikBo+CN5xo4+Nvk6tbMCI0LiFjlF1mJXKDDChoRZ/HT49H195KBnItjFhIeg+vL&#10;ens0oX4+tKm5cl5GOQN8kK9DYWswAQCrDx8Es3VoV3XO6qFMaDHGMOFnN7eIj8OmzjHeymSP0pbM&#10;VVfT1R//ZXA9mPRaiwD5bohhszPojvaKH2HyZ2qY+Q3fvxlh0Xb8fDx5/MPm473N6w+PX/717C+P&#10;v5GBLwU8Q6RbqjmfiupKWH2fWqyOnh2T8Xn5wIN/NZgByeCRCLQSS4f4+chVL28X79Hjb7lnImCd&#10;mSTN5jfLFTVqFdxys3b9lWmI9edsMJm3c+Kvg58WT6ePf9j+bGYkCBn/IAFOvV+CH6klB3pflqSK&#10;EcXq6RSbooaHh4ePn2Mv4+J9eFmjZn6zXFOrVun+3DGdGMyEE1ufzYnnDiHj+ytxIrX0UE6kiq0o&#10;wj78ZTHpbfRUVe5lGsQI0mcpqgbwmNW69Men9+dWrhVsRtHavRBNNix2McNuR7OGZS5ee7FO2KqX&#10;yDe4TEQovCKzD8e6x7UrNsLdE32XmwyyZHa9MFNltSq119CYsmCg6aM3MNzzkrJhiPiqZsE7vtqb&#10;jL8OiAEiEwnCnHOtmKBowjl0GiDqtMaju2maQ3tKx051DyKHpjyTwKnlg/FfsQg3WDkY63hbffNP&#10;Z89vR9PJ279Mzbg5GCATWPPNPz2dYg/msKVQTWgSaSKg1h6tQvzp4V1Yn706A8qq+7GZ1HZ19gq2&#10;8mb8+OXo7eJqMIuFfnF8j747uwvh538djFtIl/F9DnRbCvxCuIr7KwO9uWDLIoyi+UtpZi7BemZ4&#10;H06vLl/iLJ6JeMRMMmC4iFqjU4GfufSWogZyXI9MHXC6q0xA+IURA0AeIuIlxVEZm+rxOzrjaIs7&#10;Tzca7UiQJjbGDfm2aAwYWIzBksXoo3aAbcgSLX9dXEw5fUNxHE3GD5YhjSq8ZeLJ3p48JWq8aErP&#10;rOmzIMwA/qxB8jkWpnt3o2qwrEFee4EDa/f28FjjBviQe0I0WSEfYix5Pq1dKnFGrYKU34w+etr9&#10;7377uhpubOCnh58+fjbxs4Wfbfzs4GcXP3v42cfPAX4O8XOEn2P8nODntBr2UL+H+j0QB78BoQcI&#10;PUDoAUIPEHqA0AOEHiD0AKEHCD1A6AFCDxD6gNAHhD4w6KN+H/X7CAniNyD0AaEPCH1A6ANCHxD6&#10;gNAHhD4g9AFhExA2AWETEDYBYRMQNoHBJupvov4mqIrfgLAJCJuAsAkIm4CwCQibgLAFCFuAsAUI&#10;W4CwBQhbgLAFCFuAsAUMtlB/C/W3DgltCxC2AGELELYAYRsQtgFhGxC2AWEbEHB/6XAbELYBYRsQ&#10;tgFhGxC2gcE26m+j/vYJoW0Dwg4g7ADCDiDsAMIOIOwAwg4g7ADCDiDsAMIOIOwAwg4g7ADCDjDY&#10;Qf1d1N+FlOA3IOwCwi4g7ALCLiDsAsIuIOwCwi4g7ALCLiDsAsIuIOwCwh4g7AGDPdTfQ/29LULb&#10;A4Q9QNgDhD1A2AOEPUDYA4Q9QNgDhD1A2AOEfUDYB4R9QNgHhH1gsI/6+6i/v0to+4CwDwj7gLAP&#10;CPuAsA8I+4CwDwgHgHAACAeAcAAIB4BwAAgHgHAADA5Q/wD1Dw4I7QAQDgDhABAOAOEAEA4B4RAQ&#10;DgHhEBAOAeEQEA4B4RAQDgHhEBAOgcEh6h+i/uExoR0CwiEgHAHCESAcAcIRIBwBwhEgHAHCESAc&#10;AcIRIBwBwhEgHAHCETA4Qv0j1D+GAcNvQDgGhGNAOAaEY0A4BoRjQDgGhGNAOAaEY0A4BoRjQDgG&#10;hGNAOAEGJ6h/gvonm4R2AggngHACCCeAcAIIJ4BwAggngHACCCeAcAIIJ4BwCgingHAKCKfA4BT1&#10;T1H/dIfQTgHhFBBOAeEUEE4B4RQQTgHhFBBOT3+U8cDNPG8q52xYjGLPsl/T/F7m3LTQiNtLNfgG&#10;LK0HfBfnpMTXvIwHtxhyDSDfZOjGqTsMlopQ2TQ2L8K6yUDB4caxqw1CRY7L+cUQA0R9IykghT1J&#10;HmmQ0Sn1qtM5v0C36UtyiOJfosDHCpIxjg1EM8rDLVGAL6xoRFcfbeqmcP2iFp5A9TuTbqymtz0t&#10;G9catdIWAAyGHq5lGf2lNwWkhP4hgYGHHU+tkxbaxgBOwh5LkP7ZJU4CGd/cPv7GttzmB5op14iK&#10;iNecIyH0gOURZ3iMPKdsRAb6vHaIFfVqR8fZlvghDjRkr7uEcyZL+M8mb6aUOMSdxBHInINbjaMs&#10;wPfbR5INYMeIsPbfZjjeGytrj7wj4d0ZDiK5GsnZJylkKHQzqUXbyKbjWkjltR9/4xKvL/0gBpwx&#10;uJFhSD1REKiOhpEh9IIvE4/kwBBcaqCZI90/ourGn3CRJ67ylC6DdS3FHMD4sr3qRqobSxCWk9J7&#10;E0VFuQokQ/aj+TwpKdk8c8l3TjMNMFq65kpJk2ExNCpDt2k17G1JFw8ECJXNyYygjHyfbV8aBqTm&#10;WbYYjz58NHUynXlqPGSDIYks8q3pA8JTyBkf32FA+hABd1D72zvwWy/1cA+tSRvDs4fzkY0sNKZ3&#10;mvYCqCWCwsDgFB1LGLRYG0Xt/46lkbmCTypgC3VtL80gkLkm0XUSUIhoixC2QOrkqf4+GeO8ICSm&#10;5LVRWf/yOTkAemDal8SCLaRECpe9OXCHrdHc4w+JZ+sxNCV44oYE9bwKnr7OVULwHg8Fc/Igj4Nc&#10;RWNyMt7a4eq+vNKCC4e1oVythipMelHt8wFHYgjSBotRFzi2pnUbFyHbmKQBHNNKEUMvSThKHT7W&#10;acyPlDV8i8sRjgIel0OIjDI1uj5Hqi3ngURJqSqEQC/Pbic4FeoGgVG8Tksf0o9AcZ0JigkXqgvG&#10;ge7ynQw8u5nhDHmZVnU5gdzoskn1MKAVevwhjianrSIBc8UCj7gVJ/ROSusIieE7LU+DBGn8ItKt&#10;iKNQkhg5LiLIDFj7AsdR6b150FO1/YicPLA3bKNTXS7ev7+9IDkD6nwlnKkhrmtEoJHYVwoksd9H&#10;eqIKGewxDubnkcOEIHzpgM7kVrC30nBrt9WNcVXRta5yaEabtcE6iJZQ6rjhY7Cbqqw+wsahNtnC&#10;14T0Y3BelEDZYSta+iUgTpNqSlM1BjgHsH1Al41Mh92/YZ2sx5HOqjjo9r2IXK3s4YW5qvfEs5Bx&#10;RS3bUGDrX1aoO8XFLVr+iE++eouPRiI1+YhcpDwc9nRFZg2qwUcjTZLUuhk1ERWx/oExFrUpXN+v&#10;9DtlnPtAmidedzof9EgxN/Q8I5ttYSOhHfIHFfAy9OkBK6xgj7v9jR6vOBIeotYy728yUokW8U0a&#10;bVIIKFXKr8oYkRVwmhOtoImkRjnvCT6BuCvJH0DzqBht8id8L8e+kvPK+kjbc5xS+fEN2lT6yrl5&#10;PixLas1z7F7HOr3MFuRtIqEaEXBwPfYkA81M27Qtd4VAYk+MwEYra8oHP/+bdu6l80etg6CM8rtQ&#10;tDzu+Es0WphvskIPrzTfgMxJ2o6PmZwuAS3c1EeBv/Iguc6gmE2YkqedfKXinIrqz3AKmTG3Uzik&#10;eCxnN7CLd6RIpKypU67l2KYM9IH9r74g2yUHxnU7vbmcnmEb2A0EoKyjIw90EABS6sYdaHyBhBfL&#10;3RIs2HaR9qmsomJT9jkTSP4DS0r5NLzJa6p+xt6lwMUWW3J5EvVodgrRJsg24fWz6+zM5NH/Ye7b&#10;f+M6kvX2hyDAGPD/cC5AL6jk2sPhm8bF+lIkZRMbWYYp72KjGARFDm1CFMnlkLpSGAH5w4PcfF+9&#10;urrPGZLaCEG8K2lOP6urq+vV1d3wFV8f4crCCJ1n15wmCf501RT3V8o6n3mgiK+IoAKF1j5T5G6w&#10;WLQruYU8RHipgoZJSajP2ovJfMGGM9dMRk5KiSNrP1LDUEPgcgHHeXDfFVdiZRjrxsTbfuRb8MJi&#10;MhpBVXDJMjbp/T4itZXAhhDSw8ASjWjpkeT19Dc35mM2jF5TG/Qu5WZM0487L5SacgnBPghKRgx+&#10;kIJbFlKfkt0L8dPmSoSfNJZL2UV4Rky+l9dQi/cuSsENH0XjquSPEpov/Y+UITDmyk0YCFcN+GfX&#10;uRC/F79ug7rAzMTkQDVrQb61XfnpsbjykSK7tG2GKKbCZsHU4rMJZNOKNkew7UpIpTPrQi6WYmi1&#10;Ok5+VV1FYakp37B32JutFad04dRihHpsmVmPtcqiCz04MaRuqDASZHZsBzqSvWaLLuqg86RBITnu&#10;lfTjMoimTNwQrGl5TT1aIgnV04pWXM/mYeTgneqQxJq1iyZURc3UJqjmgwqKHbeX+a8H3Al8kq24&#10;MyPlXnZIU4JNy7SkxRai0vitslCE7FzggODe29d6Su2ny/Oz4w9Ys0Rg4uyEc7zH2zGoxCnoPuM5&#10;4t7DRVmEgfly/ajCIjciUFJjix8vZBxJgFz5xlU9tq4dn6ORT4T0F3jG+mwmRvNzAeFP1105bBv2&#10;nctS7DTOy64DE9HdUPyiJOOSZ/gElBiNv0l6COsc8agNJRrpSXkpESGsVRikZM0RN5qHJ7h/h+n9&#10;ODDObnB78jHcmrAzl9e/AV2b+cvBnugM9WCHZcxoboZax1lGv2Uj29kCD8XUyi/Y4r2WG6NtikJF&#10;QJl6RQsLa5Z1VDIHZXxXU83ufmk8L0jjfwtqfXB/u9TNMKAM16gzaFCnUH4uTLmrzVhrRQ+WPqq+&#10;iUeLn89t6IqR4lwWBdlIKopU0ZIIk8gW6JRwiJt0SWH8pfFikcUGj/YjGbbNA4+33ojvP3QLSQsC&#10;hNjZofpqKxMg2BGQuzhEjKGTvzDqVRh9fyCxcYTNo6aTnR3ZFdiIXYEyiHY+R+Pj45b8Cez4fUXh&#10;kvShlwSR0qC42lCyUZvcki8SX4KmB85IYc9F+mVgdet0iTeH3mGNcCDSVEDnW0c4GgxSMio0IsOp&#10;ecKNitnx0fnATpeNAk1op7LzNi5x/0DVYNvvuw9tVIc1hX8avpqOE5D/L5TlTGaN9uW+pVKdG4YW&#10;GEG4YsPMSrDrvEdmyZiujNj6M4lo7yckmTiEBxqRcWc5r2V6TY0Xvp/eHL2EMyH6tw0u0HgktRM9&#10;XhBqoq1SyrjlIz0VjpHUJ4WhdolktjC6W8qfRVmyAY6N+wxMauEbzExAEZAhM81gSSV7JluTN58b&#10;5YJ5APC23F5QNT6hMMw5vaE1UDeHhHnjAB6U7Z+nd31BR+MGZYyXFNrHfwYXCkz+/Mf6DV9bDc6o&#10;UkNzNxkVo7uFE9wS4NpqzhrEErRc5SlEmUwt/cEnL+wYTC2ZqtkvNILk+bNZ9q8Eq4PS7B/EU1Hr&#10;jKIdPh8CJ8zH13DEB3lC5k0J2ZnH+0uw1vvofXf0egaOxL/9lkjNuwMbFdYLKPKUgKTfI6LAdo87&#10;PFMODXIJEWyIPcZbD+GBZCu96eudoGjUkFcI66ROfoPXFRZxudkT2J98TXvn+d/+jFe2+b8JZe7H&#10;X9P4eCaveYbPhlfDDSmCDb7row85uQcilDoUw6tgUxEmqZ/3iLrr3t7qe9vaw6uNbqUCJeN6BEZ/&#10;e95tSsAecQS3UvdetcZ3Kpf6gmAJk7EqNRhxV970tRGpprY0lFFqDtTCG9V8EYtPH0dL+qxWThiY&#10;ntHdN9hcNgRnxGHmgI4BjPZnHR4cPKRR3s4qEEBqY9Msg5C70M3AlFvzqoEGe9JNTOusB40XXrw+&#10;52ZtNNtelUfommX6sLQbUOPJYoZ2EWz0c1lj07fpxsYfAmq0klSAewRcJZRHI5cMuaHixRnStKuS&#10;eXpAAfOk2wANNMysQPxYptw2EMOvbPnKHaqopjOhgbsak4AiWnk0iTdXiChJ7IlPjDsyq1msOxnh&#10;vDgt+zq1x29kRVfwtNTHUYz3xVbdFlt1IRuuDVqMXGzfmXDqz7oHCXnLTZJYZ2cmQY8vZ8qzyHB/&#10;rWvC2L8+ew/78OL4yJ53wuGko5NLnEOsS9biiof/l7vrSzCCFuL2u0JYH19Owe0es052+NLsE433&#10;TVFRH8m65PKXBPZj+MePeAcpqnwa87h7uH1gLSEouFV3MOdEuRDHgjsOn37Yu7h969CFMLpX2/HS&#10;1ETKWhQUpZkZOkWMvu/gmL7m0WEx98yDcM+p4TK34urLR4bRWj3ZAgw9VAR/afEUtDwb/6fsH1Yh&#10;uqH/QO/zHVEf0ngB5Drgm+qbeObtecA9l1RLbDa98W4Siw2Yl+zE9IacJIBW18JG7mngOa4xjrPE&#10;LgS1EJ1TGhCNLAw8VvfjcUICKLntMlyLJbm/WyjPk0aBnvlruKlU+9KNRymREPlfygmrwPe7rAT4&#10;sboLYxRSMTZjtFhDDUjMxe9ETPaaqSkoV2kQmFWJaLcc4BXk6VWhjhg7ap+di6OKvhJbuNMMo9kn&#10;RxfHv+OxN9w+CmLk6PmH11F426AFO14eSfVIWsYxXvj5xQF0Yc4v14c3VCkPeqo5HWf2Uo2EGdu5&#10;51fVMbfqCHLUxDR0vYNuVjROn9alm1Of1bG3yjs2tiNfrwaOdSGpOsFVV8SRq1EH4yGdq2qPUNUV&#10;eOZp9GqczjWN0xGmqmzNkblVUzFoBqtygbaeOniQk1HrGInVQW5LSUYPsfiRIoxE1oKXxxLyKQ6N&#10;iRd14T49WqnipyVjjPLN1FaBcykqkMa2uDhLRfFzmmVtjDw2IW1FBvT4tt0R2quDI0URH+OPQE8C&#10;unQJ558OxTlgX1RbfCjHagsnVY/FEvfuKKBJblVqcqmalZPSyp3fHALv/nihcd6Hty/KP7REX/NV&#10;Ec4O6cP7DhwSOx6MRfntoVhNSFpmu9XqHv1sIeTuuI/NZpu9FC3uV2uXSz6AKEOtldZLgrhbyj9q&#10;CDjMYiDEHj4Ah2IYvQ/IXSlvlz0N7egqbYAxqR9Ht4MD/KEGQ3kkcFpeCXBO82l+c2nALaSW5HG3&#10;ECs4hDf1GZbz8Wf+7WlxHBsublNsE+Dk7uPSstN3kE6p7eIA/0ZuTVg6Qd6vaAXmIaoHr3gZKjdv&#10;jAngqBbYMLoAwiOPup4MZQCNfo0K5rYvrIp+CrHlzcVKuE/tpJgLUuvtyHK5RzMMauiCigbLjspW&#10;M6vGLLz6NXDfqh0lwzenU+F6onTjLhNOAi4vd1/q7TnvMhS/QMxxVZ63FrhdsxpkIKUO+yzRPz1H&#10;sPrh5f5ZRgeRwZXRAjllT1s7rUdrgRmg29KhEAdGx1dRSqqguWpZypHyJWCoVnvbCchqX23KN/BE&#10;D42qV2yUhYojR/k0SzLkcn04SaSMgy+MV3xBRdwQEy+VPn0OGDBQYAMEjWLcDFsU8HuEhojhWEJc&#10;I/GR9XJOSRw+ElkXS0kfgk6XvpEcNIDR5lq5wrwJ1WVmRdPI2oGULDK5oG1fLc20wvacM53IcamL&#10;oDvIGH6paVy6aDqPjDq9ZWUhV+JH9hnpcyoWvJcz6rdqxaMkke0gDqMUNYflIZYmhEabM/jcQkkV&#10;tVOHv33BjbfLRl0PTKkdnE7hTb8GmJy3euhSG2+iZVuR3hiVsTxe80Xn+IKJ1USGCH/I6hwG7vqO&#10;XUlWdN/so8BBnHTbvhZFdM1NTcUBH3Z99XI1cejldYGL7NClSN3Huzlq4w6LpXF0tK6OwUdXZL/v&#10;GUh3ZvdrY+0GqlwC9KOUlFenkZVgP8kakFJczqVlub0yfxol97xlTS08aHf5+uicEJfbXX0va8iL&#10;eq8UIKw1u2dKvTqZksUDvqpxiLf7c8GSMTL61LEau5zLITmQ/miHhtuM9yGE9POdU7DLlqVWjQtL&#10;IsQP6QEV0mNS/UfCW+46TxRWmB7rdFbfKkbNvBIo/Ekti5Dr69u5hPZwv6XVv7SSWBolIZL0V+bk&#10;EVVoGKWoO/CNDAhGC8VdvUE5va5f3lkeKNkULWUbrABCYV/H784qSKFOltsXOQ77L6bcMCw2dxo9&#10;vctNQy0oxc8/MEvoRsiiNmmsc+ZU+KCTQS3EwfKW2VSBBGlSpEd9hgsn4Zea3B78kAQ9l3ZbxyzX&#10;NrnX9pxyq7AZZSskGVc+BWDyfVexZtpAFCXy4dFVA6jjk5nzGnrEepMe8xpVEIbnlJs7/ii4Ls12&#10;eUptdnv/GpVi/xcLVeonem1Wq2SHydHOXr2YpewASx6UQSjcLguw1qYDDF9jTl5fXuIlqgsLaGxK&#10;DYkBlQ3uAJuv0wrMg0KjBa8vFnojqHhBwmmfBww0VmMjmrqvmX4ruZFebsps81LW3bjRamGplLuD&#10;e3M55OP34HwiN1qOH7FE4sf/r6rufNx/IpLC9BnARzUVciG2bw4np3kTO0UTZYyLlM1Qa9+xaE4Q&#10;OuYd36mmryTParf5PL/xkXNd1m9uREFyLOqz9GC37hPxnkQm7Wo25Bz5wq0uks3d+OJS9ghqS75C&#10;VhMHEGPAhv7CJd65OwUYbONUzsW5YMymUVMw3Kso8wjDqtA2GEggQKRMpVQkwIpVFeUrMyptiEFD&#10;yZLcNkdhjiGGOo5nElWVOKa0IVIb0s3n+KQO/mKxci+5+ny5c1Igq41erXdn5ok9KuJ8Ci+XIOhN&#10;p8fpTSr09OUchJO7SmuEwA0FIfRpq0dRH/Ua8IZOoI/2CSLjukZiXbpYsvWJBEC5yAA1PbuD8DtE&#10;dbzDDcYn/4xXsBB93z3ple8PIGNAFM+yeLA+Pt4t3l7MrqbHZ6fcviJBP6mw2xtnUcWk88Vv/ttF&#10;H4zcRKLcxJwwtjhum0q33aWsgeJN6TTBrY/I2skVvLT9O8AA7TqjEz8tZOtgoGS8/6PYtvU4LHWy&#10;ewW7dHo4png3Yi0nD7wb7FxQ1FDGuhUkysrFNHypWB2Jo/NwkNPOdODkLhePozfmiDukhMj+sTUb&#10;R3AcZ6MiGnTEDw+11zKAS9D2YE2oydwo0LPQHEdKi029QyV/YfvkhHHaFAw+4sRQ02HZWCzRTWYm&#10;6dRB4zqJTcoPKSyxvzmZOg3UpzSHLWYj0K3kDOtBAJRyWog/5ZcUHeeRIoejoLQoS77dgZFxmg+r&#10;bGvrLVPqQHbas7BJsE253cqtm2YxREw8cZ18ZOGiX9iFAMB8cCAyDufv1KR1NH4rj6gq6A9Xi6Va&#10;hDiPwhenvwTjG5i2VSY79UBcIMriaaMaAbH2XF8oMktErbXUNAwzsTuX+Whqzy8urZXGHbPaijGX&#10;ZYlPLlIycYvSz53KvI+CHK5jy0ru7RIv70Qk2C6WTGGFgRqjg9KliFwiqMhYbS2xV0mQv776au/i&#10;5Gd7HvrLLyoPZXMd7JdffPXVU7qZvfi33RXu5kP4X9cQ1C84hI+r5A6fb/9578XOs27yzTLu8WH9&#10;HYRLQAf7/ebbLn52k63Nja+Xl5bWtZ1OL32bdfsXx5fXV5c8JnjyDWvbnWvfRoPpfruhnQGwXiCi&#10;ueNW3bYRtEhExgad41cXih8Y1fAfXBdxec5QhkMbXusxdmLuU+SyBq8JWTNgRPpEIhPwW3vVyR/G&#10;JGD0CR7/65SW18ENLmngwuVMd//ydPvp6spkb3tp49ny0tbe082d1ZXVzZXJZHVzsru1u/JsY31v&#10;ZXeytry6vob/NjZ2Nzee7qxNlvZ211b3pI3JZHNnZWt9a+PZ9taz9d2na5vwvO2tL6Gx7cnys+3l&#10;1d2Nnd1d/Npa3V1enuDfvZ3N3e2VvbW99e3JjjSyur2zt7OzubO8u7K1g5Y3drZW15dWJrvoe31n&#10;ZXv96er20tb27vLW3mRzfWP7T7oaxv96PT2+/O3i7L/HTXKyf2C5OJvvHECWY0neOUcQ6Xe4cm5z&#10;ZX2ytrm+Be0Yd5ZcHJ0LspUAoPnv7Px8e2H7SXaMWJnsdCgn9cdrk6BaS48lGWO9Uy++dCNz42G0&#10;mt6sHZll1OKNKGCkBzcn2OzEFYNEWtUsNCwTYyUwcpgmBnA2yErCEFhcxEWbT9Y2uop2wIi6JeCu&#10;m0xBkcu4PLeb4Iba7mTzaLM7xm273el0GXeBrE/dKddtHB3htoi1VVzBszw57taXTvDOzObxVne8&#10;crLUrZ9sTaUJjo2ta0tbx7jjbvlko9s6KnVWU2deHH2udxurp/CETVZXu9eTldfdxsZj3+d2EV27&#10;ZQ2luK+mvFzu/T0au8ZpOaQmvJUqXnMC3VsXeu37TMtr9c5FyDXctiuKJcghJM4UR3d/V/lONUwa&#10;lYda7a3eZvefMpqMRv5LN9Dwu/MMGA/uXXOvmEM+Dy81+1F9KZ3d9Jbz2+eW5twVAHzUJKf1f6gv&#10;bcOYZ9E7gmvzYfTp+5vpxQxWWLznhbm6q3PkBfVfrk4gZnafGo/AstdrI0g5XV2eKcGNmfX99Aar&#10;uVxVSgwKxWGO1Fhv9X+bYLWOEPAjsyoowUSxer9LpHmn+EmKE3+O+y+SbmvEboTF1qw9wImlf3M7&#10;43EMS2dDwmpDFY+14sCzHy09CgpNayFaKFRbnlAgehy1Thl4NsGawz2jaavCsTXegasLIl9JS25W&#10;5BBQTRYTfRn+I5q0VxuGu0t0x2a8Ur0mPFVU24F2qtJWWAipHl4uZrenVmFcloYGONEV6+dalnNg&#10;svtrJURi4AT3jzjK9266g3eVXotu9Z152ih/EPzZ3O1rNhqlDW/Wog62YreNFNn5l6PrWVxCUpLl&#10;slPs9fLe5Vm3bmGzYk3KfV6MxeS7lbvouYPcyII2KPSep7ZPZjeHagqj9hIO88mlBG5VjkmMmrT4&#10;RIHCQ+4zPUM4+07FqqUTX/qz4PGuKHbCAGPuUaQaGUmwgIul4bnygpcewVE6vV/JVFJmXxFnU22N&#10;1s2Spp14tKatssdU1gpoQZa/8BQiXzwKsfh8bXFZ8k8xXWTRmKFDAeKsw0wZLA2vK05AK+mlaDrJ&#10;VFOB9boKEfUruwzxvqF7S24Ro0NDRTGnLUGZYAmMiwWvHWqpmNrR6D9LuptWY/3U0Txq9rTZ2vhp&#10;7AQtYpdQB+FgDON3bxU8o8oYFSS3IEwK90AeL9S1PgFOdBhUrmCNf0NaDX5AszDn8KRDJC18d7eg&#10;4sUuSxoFLpnTklpk/g/FcYjcRo7TPsnefi09UAgW1onGV37XLw9hWI7atKamm0CYiDwpSVYip7Su&#10;6EJSofXhkKGdnZB1iV5Ho+/0OuIF5PpGLfwUiRTZNi746PhiB+/y1ll2WbrkK0eu9qvveGZFLydr&#10;Ffo1xKOUrK6MZkFlkXKyGk2q8onrGqtwUUMb/cMWvWreLTQKCFWImnuKbcZyxM+7+wZqqxTFqoGL&#10;Q4HtxA8reH9jVSOPqiGzmLoOevwnyVEy+050Y+Mkj1pdXESxsKrl4QOKjr69M7HlOMbpMkUot+ks&#10;jwo4NWM8XctTnS7itLEimglz0C5FbH4QgZmf+fEWsKzP+nwL2/ucD7iwvc/5hAvb+5yPuLC9z/mM&#10;C9v7nA+5sL3P+ZQL2/ucj7mwvc/5nAvb+5wPurC9z/mkC9v7nI+6sL3HPuvCsrjodn/38ODlz4cH&#10;+/91r9u0G0fIWZj59s3l8ekBbpuFLs4/xrxMf2AJ/Dy6Pb/h7sDzm/ev/NYv3M6+JPeA/ZrK8j4T&#10;FpJ7TeSaEXaH/+VC10fYEHXj126Wkoht0ZdELlHLJe8EOOCixbpXmK+n0oRy++N37+1axLE0IgEC&#10;qL+4xxsGv7UNVyrDixROsACfMAA5b8Pe17l00oMARvvsTPuXv11wU01Wd49Jb94xHbdJonMVThGQ&#10;54OVRjSmb7N7fXYz+/3sVDeORmhSc1UkucdGxbcFb/bg+36KSxfgCX13pNesDKpe5sjmHMstVGHW&#10;AXvaZcgl4J2Gm7oz0tFdMTOQYVRjRkPcgCO7epon9a2YwA6qMWnv6r4jEfBUJEs9SeEZi6azj4sA&#10;2wvJ3LpIBWIUlqdNpAJtP3EnDcwjLezTJRaRu+c4x96dDfg8TunY/JaQS0DRhg8mE7gg1VuEutmW&#10;t05KWUCQpsOxaSCDis5s+pJKF3A5kq1R/yxDlrHWRDti6HsL1aeOgo4bJxelo/uHkSDK057mr93p&#10;jlXFbmx8qXhQJX1JOT1scjKHQJS/AEiWgfSM1eJEqpTX0ch95KFKJy01JuP80kOuiRL7o5OXcIpF&#10;Fguuh/1QSDNnBDnni4d0IFzcA9HgtbHIvYZmx0Lh4cU04lo8u0Ao+cWxXKEw7xCLrubK8569wEW3&#10;lq5s7VclaqiwUaM6dU8pL+dvfLb8XxmJ22YF0OyX8GWSeJtswtAfRmO+BiJZf4t3vvOpblR/TfbR&#10;exPg/mkDoj0OcHdXDsCCLiTEbaC8UpRhr7HAuJfkwwDNFIz7mJ1ughZ9Fu5qGjH/vPYFeRSeNsgB&#10;8/UU5A5TmOxae4AAFpDNUI1diSGO6VUox99PL/By13HpoD97aYGHU0prIwfnfZRYXzLshvniIouZ&#10;9BEIcZVeII9wbN7xQMi1xQY8xVha1xj+kINWK9uo2eUj3kSDA8DujEzEKT95mtjQg6YOPuBlhrdy&#10;q5J5pIiQVGfuu2j3PoyGzHTWPUl5kI1bryQAbFwykDM/2GIqoOUOPo5meZwUaERRwV836z2PNhq1&#10;76OJZ6H/QBrdJoqk9P5ZXdv4MsYB1368oqbtBWZ9XM4BSDkaQz+PNGI5xQ+nDpkr/VASIB/ewbbG&#10;b5fXdJ8K1ZYJC5KMq5AtfMsf0YNokyqONltGTJOuHADPH9cgV8SYIXHxb8EoaRvJF2w69UYi459h&#10;n3K4oKNm9iNjYNSbZBB0IStEwngTWlQvSKqQFzM+VTzFroz5v7G65ehkpRwHswuW1GAHQk7RhfeW&#10;IC1pnVh/aZlX2zig5T5Tcg6XJvqT0OvDHpgLOW+ffI6qNzhSyrgyUGVUwdOa0dXKi7cmO2DgftUI&#10;S2OfgCLvF9wYu46fhwYdSZlSfbZVWwjGHTIHehnf7qSwaemp0Kr4+9vsPP+h030+BHE+LPZKcTSu&#10;P3WP19e0TFCBSDiKihVjKAJ9YipoHuyO/l/aZ9Ojt7Df3DQwYo3xY10vPj27OLr+8GRgISeccoPO&#10;0WRciHdrRVKthFJ19q74kzurT//2cu9w58UvP75cfMJTJc9QfRfxP3CWoyUYrU6JA6frHPdJsUCz&#10;bkDiZ9QtaUBq+GTTZvagnRS1iA/Gy9yPjE9HgGy2k2DH2wc7+/voohp6gjVG0j9jKFhwql/80xNp&#10;j6P8ffpeTexSOUaUcDO6u79SITJgdPRonOG1O4tKG1PjwnPqeJrBeY4RiAFWbKCaIli8sv2DspyK&#10;PGyyIiT3WglOUjRKoVvYivpGRNwUEG/MGWR2F0sRJI5D7/kBSPlg5/EUu/MI8sc5UWuV8lJ7Fthw&#10;Byy2Xq0rdRH5yvFuLDDUk9c0hsQ/G/x4ss66f+H5UHORlDvVCyp4otFLplQfrjuYwoVhZR8YPreo&#10;KihcMs+ZDocwzqq6rAzHRHEAKKkH1AZpplICR8PkxY8vVa3XfXduQNaVXX7oOvToEsc90FEb5MFP&#10;Uom0RoVBG37g9tNQBnbo+PVqfklUQoa9zMkVlhUl0IZDlVlngqyBcCTXDmKYztrRns9l4ozNEdrH&#10;dOKDGOle+EM9eKdlbachDsxZ5bTkU5kppDWGXsIgQ460uq+gDw+bbssCp90rz79IAL3d34pEG4xk&#10;dUviuy44iGnCch3v4K5sRr808aKcpygHK8hLzQk+xXmPkygzpNKhNYDlSKsab6//QNGB+ccw9f7w&#10;DVvutBHedZubS6nR8jMvF/TmWgWHFYWKsIikGHKMOMgisqpn7XrkmY6Kw/DjSoXxeiVhd75ky/xA&#10;s+7NZHTYTKnOMwcdJboKFyXZmcvSN5v13eO+pZvRUGFK4CTAJdgpjtb4WLyfonuhuWqAwoQSyv06&#10;PncyKA03LNYrcZxOv5kG79PvAIDh0YHLNfFa7fXZO5ijjAgoBUj9UMiuYeC/OD2F4yNHYxBDaQGk&#10;TWvJ+Q//8w9/+ON//OoP//vf/9e/Y/BsZtbxb1zIideuTPoG6lhHypTe5Tu6btKllZy2+/TDzTTf&#10;BwFsZPenAFUDnM8F0ZBtxipWYOqCXFmK6Ah62eMDhaHr5cTiARBlSeFjWr1OIhRysCsK8YHKqUQi&#10;KK4Ffnn6s6rL9xd5vv3T4Ytnzw72VAIWD4tgIpoa7IiEd1D6qegN1ctCx0eRrFErdS1pPiRMyffN&#10;RpQAQ4OsLVh21KKIMosEl+ys5RmqIdP9M1vqVTHZKahSqu75vMDQYOCxqCqVocvSrNqYP9bHDHbk&#10;3R9gv1CvQbyn5yqrEeyCvSEczGJTSxF8D8AgfN8/MZ1Gov6S3ihNZDLncaMMVlIsWTYXrVZEzqCQ&#10;S98VG67aQF9HxQotjZeWs5/dRKdDV9YgpQ+MY/oya5/f4NPOlGvWBprw4N4CV7XxUXn6i2oj1pBu&#10;XttAHeRaGWpVHHZorIFmPy/QA/D0KAtEuj57TmaUrP0JCn6+Bw/3JWs7O+5pVBBnl7fXx7h/kI4b&#10;hTTPhvGDCrHeULSTfVHaMeCZ7ylXFYdquZNAwGZGYeVABzYab30gtOwOWdInNiQB8b1BA3iJmObK&#10;5xzgXWNDXW1hVBPJgpgCxuX158tabBqDQBYnqxgoHpVfRiDdUzs9YLl5SCgrKU1bD7LY9Edbvyht&#10;68xW7CMpNRgDF4ytgpSBEMvL19PeETkOLTrZha86qxu5ukSinJwyAGGHfiDXfKwny5YW2izCdHY9&#10;w72E0GbQX2olsW9yNJRUSe5PgmPtil5d9GVfjSp6e2AkcdPEdYN9g20Ll8yeSfaACXWK9g65cDi/&#10;ylxLbposFM1W4TNTNcDEa20wgcTyjjBqf6IgobQTEZvEw2Cd5wBZInRL/z18tPuLwMspjmX3wy/Y&#10;dJIa3gXB9d8ycUBGG0dAXGPek/HsrI6NQmfKhm3h9YC1DLawZlTgXFRWNIrmLgrm2REmOT8WUOlr&#10;VJrQlHFegSYB0MxWoDHsX7ctuAywxHaO4BHTd5gEcoWf0VHp+SIiUVFRnk2qPVWyZ0qMxTNE/PH6&#10;9eV7adWMQvldGUM0DCUVev0xQTmRJ6GWrVYFRYZczlg6+OQ8UsEZhdvQNhkt6GLJfq2G6dcOgLjj&#10;GRdGSDCQMtJRwoRj2louh0Ck/zL97oMFY8phzpg6Kzi0LrkqjW9jLR7JWSoQUcxh2NtpQJ5Zzbsn&#10;WkCwDMXScrn+SJt5t9GmOnkOuGm6coAnEMkhD8TNlGYB5PVsV5ijL87+kBMbMoQa3uy8qsdMKM7c&#10;XB5+dwn9EaAJZcFLWMZ8rqzZGGz3+TKzd/vegcVU2EyB+LOJ3x8FZj2z05glQIRFmqIUfVoSPsFn&#10;CLB5hFSMFD1X7VNh4GW5D1jJkdTIISe968vLm9OGFFODZf5m3ASnSOSgv0GsSyk1+peTzdXJ8sby&#10;8elk83Rt9RTx2n9K3FVpUqUNdPLEn1q9MVmcZEIxayHZqocC2EXcTh/KPkhXaUQnSTGb8Er487C4&#10;sox+ylOwPsecqCLmWZQMwAbkXRYcPqcy0CeDRARBAibEE2CcIYFZglGHXz4FPOicYaw1ZA6K58ts&#10;S5EeJ0TqwYeLm98h2Y6fQitUNNWL7OoSUk8zvMXyoCleyAtWXjFAL9rn+CN2Km++/ZXXjpORNi/t&#10;YVTxIpwthjtvj133prFlN6v3sZuTU2E3aDDNZplJGem8ZU56SQuRNEDCY1vVEmaKvpKFe7P90D7s&#10;qptDCzJGHEL/DS19UMtHHCw9kUWsYKfJ+bqr3zpAGAsEMY+KBW9Pk2tZDX4FSjJo5jqKb68QdsRg&#10;Z/ZTdgh8iqThOZUl71EDUPD8OLkjyDZpfAwCgcTQrWMN82pNByKMKk4fLlPYh08vabp3noYheNtA&#10;vl680GujGuejoE/oT6a9Nyxjm2/e7F8cX0/fTi/w9JuUtLVp/8zv38/OEtwkwECBYdSAG5jlJEuy&#10;L6FNrlfOAegKrmqYweE+iXn/1mPjG4ZcQXRcgAssPn22tBSHZQFdsPkQzpNVkTUy+jISWYYsTFHk&#10;AUdpab7SbRKJ32+D/VWY8oHu7tXXy2vQOvnXxP/6NdqL18ABWD7ZVHr86QjMUcAoqnYryLIDxIdf&#10;RqeSdGh0Ju3/H40kyKIyfBP51QEdwIheYCKQuz1TZgWxfe4vFxOioi6X541aWPdghnOWWazXU+kH&#10;alUyTWNVG3CS/Cn002jtZTCgwBiMbz4kDQi7vvt/ge8T7DIVzHpFKmzq0pCaVNcfIi3BSS3cHJeN&#10;zGuw4twmWCGrifYQW78+xMeQLyXoAW686Xr0bDvgaxoxp1hjXy4NExMT1YAvTq1VNESB6ndfieqi&#10;HBcHP8uuPD4k9e/lqjZWCznHu/7CMnbHiOLAfb3SNNh8WFICRM2sBO43UxwySmDbvQEKc2FI4sAf&#10;/1W0Pmnb8akZzvNCe9X6hcYK/wB7wk6SMBUYn0Z4FF2JvWXx1WQBMbmkw6KjhzchtWJKCPro0cdo&#10;/PpUPU6uDycX1E05Apx3JzgFy2vr2PATzRY/qxsCQ6PWoY9YVE0XEkHpDo4Xv4+KLXJVUBfyicPm&#10;XUC2vLbmRT2xX9xRyN3Z6dVf5JKE6M5hPr+BegGnGyFu9vt6NO4JsQpOaAulyNBEFRFz3kz8yPyR&#10;Mh0iitKUQvXqZfu0StlmUovjx6vF7v1wq5HNVuNjbqstS0immePC5Hm3sriUX+fUqc7z6wif/h0I&#10;x1T7qf3iFEmzRIicWixQwDuci/xyIJlOL3RH735xs8ogSXrcOAvS0EeRZc3hfqgUxELeZQ6KEsZs&#10;aylvkPZRlDZM3SUxWbfB+CAca8swFDEV0CXk2BtisLABDaKfU9wnqrKAU2iUwRcrBmPIwhpMQEwv&#10;mvESyiQYglJGGMaNdxhJvp8mZB7MIojOWZsC20OE64WomOFtYDKFNr1NT0K5x/qlzho6C4nBcFWt&#10;veJ4a7UA308/rf0d1khNQ0T3Ayjyeq4IgfLK9Kl7mSbmJ9+q4JQjM37PpQoQ5YjdEw8eSEkZmN6p&#10;kGncFZx8wSIXiU8R3EwJYyKfywqJQvWb6y5XBELyaUFFslkrkWrUMXjRHCtyue3olUAkK2lLSQMZ&#10;8zfg7jgKnQMLktPDD6g0tItYQpJqqAsPesSOYBNEYqdfFAhAk+nQvspBGOTHUZRQawqqLXfOURSv&#10;3Fg/SJ6vg0idOYdvAuQG5tH4Z3tdclHsTDfT2BEg9KfBSvVyCKU+ml29faJtDbx9YhxAGgcdJfbH&#10;pMHXUnKVvIWjqyFLZGnVJ7tW+SSr3uUX+ljcP4HZjbtAnwS7R9FE2FoxZ4raM1ivrZbnmgFHV1fn&#10;YuW3OzbJdpTu/LQQfIuzq6NjbMdfpB3B/qEjVEITQ+eOkOONVceKkJ6b0W0X9s122pJMizNIKFMo&#10;4Pb6GtijxLj/GJI27DSE9uynoTXjLV0VpoWsjFFBPoGo+RpKaSqRXBjvzEDzwR3e4ooxV++NO6Yu&#10;K9Y1gqOyOJPJqOhjcSKRFh/DqbTrELzQ9OksdMA0akHLBJdyEnNyv5c5ZW/P0JE8XeRp1goj8vji&#10;QpySN48NSWaPCRG4wTN+NqiaydzDYnoMphDXXPYyh7k44kQoV4xlgK3IuX8zYxMjCaYRP3xaQMJc&#10;+EPrPtESShXxO69CXb7Mw3wWgRWTJLyv6CH2kFe1zQWX71BRb6Ze7rkBZwtsoS7FlMISypw9miGg&#10;gQKe/fp0buC8Xhv4vJwgqbh4IeHoRG5IMnVPoZe/m/upE/v41MuoX64u495o+DIfvId69RPuoZb2&#10;oO9dC5cGE0I3VKQjWBimtNzz6Omm0oz3Z8tLk7XvvvwC66p7N73mJaX4JQdHOmbhg1Ipsc/x9vn5&#10;5bGYFgeIKDpiNmtHU90d9TdBYofZlqsMbF+alr+EzHVxWVlumRxIAX+qD0mi3WW729Eg7sTKllg5&#10;oQtZWF2180eLkHjovvzCKuFEsfnqQijnSDsUxCzr2uvCtZGs/G7c8+ApHMIyMaMGRfHHvJIraWCU&#10;YWbUCQ1HWKXL476Y4jDIQ5md4vr7GuMFL3uAU9GdKZeWsZtu6k2DmUOgzErTKMFEFuzvyy+Gqwmp&#10;5Fn5efcfvmYMGzrTq2eX10pJmM0gEqj5GMioNVGR1IlpbZvS4jLrBCVAJQxYFgDc/MdkHH4u/nb+&#10;4f0TpgF4t7xTEfa0CKIdLKOrXUUJyBVA+pUblqacHDy/npTtkxOsJrqGpVIZGRpoh0XLG8lOjioN&#10;lL9o9/K39T7W4epgS1itfpvjFMuqDL8edGrQDFdt3AVSntqXSzoK3JWEABwMPWzjHDY5fj6FTXo8&#10;E8eGKiUkLqWq1NwQq7zfSjTuyaOX33bPnz87un1POv7m6hrhPQ/c0z+5jz8C2199BUbV/cxr/md4&#10;IxnM8Z1c4O9ssqPet3d7famMEk5b8gxnlJFhc6bW7NUHgofGgaoO/9252wXsYH8XIW6dXMwYNw9/&#10;tIt4P/KGa2F8H5VXsLnv7bbXF7eya+6Nmt8ErfOYrPl1Y3MeycIsOD+nhIW+FQEmDqzB9en8D6UF&#10;fhLfCF3u4Mi7jQBmX+yJxQ82Zu0os5JIFFbWNYeHAXGCmRuyTEN0G/kMUIZ+pJB6uBNrEsiELlDE&#10;ES4QOMsLRxIKzPMRIQt8NOLT8PlK8Y9fUGX+lEPVFBnI0Bw9M0aHjQY3MAP/lVg1/U4N3o1x+cq7&#10;9x+7uzHC8fXHcfyAis8k1vcpRQvFj4KPY540ubmU/WtcSc/gfaxsWfPEAE0NkZ4axKaU9CublTGx&#10;yE8H4g6TUpFhRRIBVcVAPhz6SMiHs7HpU0U2xoQNEKs8Uxm4w73KCIqTNPTKabGNyhsYozOM7y1K&#10;+DEAQxTk2EN1ytEBrzOvdUCViCWL2Rxt00mY3DKcuR8jzkbm1ZeXUB9pt8NN/j7G0Z0SZdXBQdot&#10;rLogglhD/uVlExg3j7FZwhItu4Sgk4Ih5bejUYQsaROxUmIHjFGo1pzfa+XfEa5RFyZM5TFYqysL&#10;x3fVuNYlwTvV86xM1pS1igok7aNm3YkADjsqZ6mokGIoLP8pzWBHheWg/6bQTSZZqQZLGgVT5f50&#10;8BOWzourWWJMEnSCZsEn2PqnzxuqcMZsYPgixfPPkqZ13YgApmFxCBGqRPaBKCUfr4JASFgJdwGc&#10;p5zSBjPLupdliTq6fH2Mq6bGgDSDD4O93Gl8qdcZgdHcEZqby5J03PHFmHd12hUSzy9nU7IfL6pY&#10;ozzW3lViCCsduP+wiJ/tk5NgQxygMiJ3HFTyxUQCNNhh0YK1kSVLpY3nvfMkXmSHTrGju21Ep0mr&#10;QjBwqNp65vgApJbC33lVe7JiQosIu9WfnJK0dPGVUJQyTNQq0dpH00zFcXucWsJ3ezWcFmrKaMum&#10;8chwXGaiOVfihdG4JClXCXfjgUeHZDrFBe/T/PIS4Q7clOKI9Xo5ZYCgc6oGjTYCzHOyTdrDNpbT&#10;I5gBKVzJME/0nlSujYQ+RfSBsh4AhRPla9a6Yk8WE/WSeqFoaeOFhQUerv9x+/meWQNQY6DDzS2N&#10;Y3sHL/df/vJy7+n2QdTBeEPBE/YJ9mFDmzOKeFFBn2E6gHx8/pyrBn/WYHDiSm1y/K2OD9JsLK0Q&#10;Kcwb8Xt9Gad95QP3D63jeaBV2IwstLK2Kv8eMxNGknxMJht4zQbSGt+reHtGMhHVxN/nUnCtW9lY&#10;1t9bG/Vv1JEyeNNmxX8DsuXlLU2foNfygZx1PLeztCWgrzB+CkOQDlfxVIOMB63ABl9DmRUQjIwC&#10;vyd4ksc6gkNjaa1bFai7ldUVAK/lltE2fi8vQdzhVZ8JYGXX2jze2Qo4VleWCrSTrUnz4WNdXUsD&#10;X90gGg0jk63V8kE8rgG85dU1YB6Pc69uyr82LMCHxNXN1W5tc0XGtbZiSD6+kuHJdMp8YbWBVPKq&#10;B0EbCxXiPMAVcaeFEJaopmKOv8YWEntY31pmi0IIK6sY/pYRwmQD8OFDUDjZwPBRS/5dBjr5DfQL&#10;wPKxbrO9gh/8I9VWNjAMTKe1gR7jQwZHkgQIILWVJWAA/0qDK5ugQXzgaa5ujU3gLSb+UfRsgua8&#10;g1XkrmM2dJ5BUeVjBVgElKuYznXWJ117GyuYDH6sYO6JgOUt1rTeSQz8YBn83FgRqKVvjLyMABhw&#10;MIgN/421s7K2jBYwq1hX+AekI7X5G7TLfzBa1CF6vd2CaqQDNBkR+o7fIE0kL0+gEGPqlrdI+46v&#10;dS5swMaHqUDnwO0ED8kputY2uwlwqRhCLtfsCkqsYPhoDP8oCCAp/J5sbnWsbj1LFic6wDACFDJS&#10;AgT5NBSIlCT66ZUQ7yRt6C+/SJ5JY57+XByfZTYlZLzw4vX52d9vp90B3uK5fa2PxDKGkzfDfVC7&#10;/gHH5vb3zw/338L5V7yZtrnAd/GwDObZ74s7T/DI3tLAS3v/zKf2vumGrfYi78YYI/bL3vCCGwuJ&#10;oYAxAWo5SJA971IWWGP0mFv/9ppeGQYWpDgAqKOoriaugLbc4f5JLwnjPbSYr/HFCYGRU5OiCST3&#10;yBid7T///vCPZ4I3+sYj6fjyHI8A99Ml6e3R7E2Xi799fXu6qHu43sKHftKbftIx2JOA5dXetgkf&#10;2oQ3bcIN7qDIwAiIuruCQ35pUCljMi9jeV7GyryM1XkZa1XGMZScDMwpDytXKYLy7esPVeIlfODX&#10;Zzjtkete8GR2TuCEHMjR5Cr59Px29rveHTbTjLMLtIf7qjmxOC6NM0pTywHlHr+5vG3yRtLL2dvf&#10;tDoU/fiNY3IX8XF28j5+n8BZTJrT9U6CLku9St4X8jJ/1sgpwKgxrS+BVgwqIZWmpBBjW1oSaYJZ&#10;jUTO//Y7ThUQPo+iiY5LITwdFeR/fsIITQ0lEyVYQ1r0XMj4qjfY4VEdHyvOETs6u5nh3OUt9Ne3&#10;qRsBi7LZwnxEuYa1nRb3i4sfLmc8MgljVYqzdCmuYUiS9lHGl+vuX/x8dtVW9Ygiarrpnj+rrRco&#10;SXscfoT3Vr+1o6hseRzHx9eCuPPpu+n5shQbD1Ef29dGCr0ICn1auLztLjgz+06kYaBGk19Z7kRI&#10;xD7EN+/R9jpXqDBM5AWEFzhxcoQ9pLFMlrI5pZXS26SbeLtGFf4q0EfZZxo9MEyEJoqGz/hEkxHq&#10;u5niqfqTkyucJJ3x4JInErpHD0DcUZNPbbfMKAb+mw4evjZyeaV+iDgufP6jvKPONVYw5r9D+cod&#10;gBcckJ6eDJU4PL7heQu8/Soe22R8Cm1QBsKzy3vzPGpNyiNd70CXL5yHImbHFLnTE/EXezreKsXb&#10;hUpnvLZZkKrB29pjbAQqqsdXML9YXFa8pZ1omn2Z8Mw8VqsQWPabINOj5owClru4NHoOWEcHLC3E&#10;6h4E8Gswd6hOWBcl07uZai1dMtET69hQWc8WFLM16COwZoi1PkqEu3pxmAwLAw1IEIH+zCuf5FWI&#10;ZdQizVDCbYJDRNS85dYtkZimc/xSdaS7sSzyl8TTS1KZD586D1JuQSunOtZc+69eW4JMx3/t1fzr&#10;vJo/eM0fptyBGf/Qq/rDvKrPvaqA/PyIp+vGz3v1n8+r/3THG3iKFyx+muIuBzxMeIEYpjGy2rEj&#10;ac7gd70Z5XHj3V7d3blVD6Iu7v5TVWG8e9Bv4GBeCy+sAZLHOPjkCz0LApb2d11cyjzIOljQ5ZAV&#10;o8dci4FJivAXYnN5k6SuphfSS0Sn67WiqRcKNCr1KeYHXCfqY6f4hPTcoXCXuRxLbjsDkjhnDp7H&#10;JDzH2y9n0J/41JoidDZGbtsYkuY0FWDt0wt2dcnj4uP9XgP78+ofRAMHb86uZDz0dI2R3gKBpATE&#10;uICs02esFUdcZHZSdsPHfPpSCeVdUi5xIZ/lw2dyc+2sSzVsAuG3S3E7A9jUWePBG2sNAj9wXTUI&#10;PhebjdzUMMVPtCkQoR3SsX/tn0/sfDwEYAJnDqJGqUiAaJfWKXu1R9bNjW+4URj17/GPwS6ARr0P&#10;2JrSHSGtk8dT0UNC47jKsJ5RXTpSfU3XpYr3Q2jVysBdRx8NcXhcR0xTxm+kTApfnmFZ0cE3ZPWL&#10;guEk5U2r+u8MxDnICGYyvOSzN04KVJOms5mkdQaVVpWOol7drOUVvpIVW2NDenJcpcSDQGdtE0IW&#10;GoilqDLK61ZGUDy0X1miJj4yXcRDwtU4eihohUf3ae0JDJhp1+PTz0w7sWLFlXEXnwab6yHgWDOl&#10;z1E6eOxuefQ15ahNVaIRK+9KHcqdGJVSEHkys8pNQq+hocuVFXIDOdD6350dT7+/PoJjyMUJLRhA&#10;uPPi573D1+fQ/7SnOLUXIkYr7zz/259LZdKI1DybHR6//fDmEGpu1MzsI1CnVKhb+VQ5BbdGmoTj&#10;xQ8HbOTs4g166ewGuNCWoF7ZacIyBwpgNsQizzXSRPGKQVlpK9ItMRaLtKhWIEnjKDIdI4RLiE8p&#10;iipLla0MMUqs9Cg1UU7b4gERTDuein83fclJSTnPsTSlla22g9xUQAMVQpcZl4HU48SyEU1W2isJ&#10;H+1UkeHEGbwuq7GuVZEIVVuWnhrTFLRmP4zrFkcBpkaHrsv0lYJDJ7o1djH9LT5+dWyNKh6dR9lb&#10;sznTWEUPB0XFIFY/3jF279fhoSc2UsxnulvceiYXMc9QHmVa8fSuOpU0ycAvuo1l7DxYqc9nTOWL&#10;2CoyYZycj5VUiwaE66tseZRcqcWVzHaGEBujs9u3U2n1BITEAiJUdSVWUmmkYimYxO/0pNg6L6Zh&#10;T2CNBiUWmDxZ0I/YiIG/EM8xhW2JQxzUa4N3V3JIeczF4TU8MezaxhIckM14oniG5BiGWoc118sd&#10;4h3UA+y/w2+BUNnxUzK/VPju46/wJZTWdMkUb0YlrrI0K8QdHHDUk8KjSgzL0K0DZ7ijkePqR1g8&#10;EibrCUTePsw8ugQsDWocvEVwtSpOwTn5/2DPBXXElA/F+C6WLpufIdxJnZw3l4cGHtsrpUZ22LIw&#10;QVQFRgR8YSDvzcGk6RRCs0NxXmAuYs0zMx0p5Gdp4d+uz26mh/J9SLU49a5Q5gT6ABaJnicXVUE+&#10;cVumFuzWNr/z9CZn0vBEE66g4q5AyODyBKAjU4rXI4aQ9a2LIFVhC1JW/xrnKvm3hVXYSXOrUYhD&#10;EiD1cvfG6VJSlpzahASdDIJfQVbCYaxnVUsGwBhc53mSBHNlXbOJahiSX2BuB9F8p6oP9dzvOFVW&#10;kotu216Ktkdw81f+8PZ6mm/Qja4Njj5pTZlbPKj7jvbJF+9TfrO3uufpjpmghtRixOEPi/I36obY&#10;4kmrKcsNqZ9NHKWH0oyLgSD3hoEg0tc0xj+CubK3mAGvesLY3TkdVYRTAfbbBUS31HJ5JqDZZPF3&#10;x/1VgzfPZzO7jq+e/rFfpsEZ6IBl69URUTvpsv0px+ojN1u3oj5C9Ad0iNa03wWx2YBPz6dkYizM&#10;KrmDEtWFsu4SvEAzMBAVKMuUInkYq1TLk9AGQn1Gkw1QWh6NBtrO2fNcE2rPqH/FMSOzV1Uevary&#10;klIn9ccSjyjxuDrz8ncqJcbmg6UkWv7BUivU34ZLUacUHQYlIA/fHJJINRw4wfVrC2iZ/hbuuF8y&#10;1lNuucKJkUgtfquFRJ2muIdyZeVrvaXwFpc0bEhQ2WbHp3RdxWf6qlzhkBvJjSfSlSFBwsMwEtux&#10;W1p8wsvx4feqH29qIa8WL1uBVOeBOd/NUsrJ6lnSyKT8AEn2biKQgpnyk/3BvOTKFbbTQDlvw441&#10;wYlwytdJos8IH8UJ6xnsKcTUAwfloy1ewsA//G8IlpxfMVpywSwBUkGSa/qsh9Ey6FSwZmIAqE2w&#10;7UEBdoifVBwKeJXQjLJDrPWCJJvW0yITZS3PeWnDa9eVS90a15nrBn/ss11Q7qWIFX0qt1KQE9LH&#10;Pe+7ueX76Zj21oLU0fvOln457TUOnyGKwUGYmt1zvRnU6sapwA5NQsV4O+vSPac+mUb1BzKH6FEq&#10;4i/r2qcDKYyt9lPtrd6A2YqSZa4GrDG0M9cgQ16u2yiOfWKt+VOqGjQCv4pEjFRkwqCKiJy13wG8&#10;r6VijnahYhWHXRaN3sfhLfYUZ+XunArxCT8NYedB5Kz8e9h9mRGSpmYc/lD1KsWnrde+ezT7QWH0&#10;q82SfCDdaMzkgpJDoTmn7d8gEcOzt3OwDTc7Cs/o63D71bqudl1HfddJGgVN5NZzojMcPhNRDh2I&#10;o3eXeAjlvyzTa3EoTgmdo0GRhXuzRHhm0YWAQkl0ESYzhjVioNfBMdI17i64mp5wwKoCqYPA/LZc&#10;yySqNKRx2iSRqWEZaelHmO+LsKzrBAT15bQgapWCqh2yC0cB1tXJ7TFC/IgDhEypg4IlzLGUUhQ5&#10;2Zr6P8x92bLayLLo8zoR/Q+ET+yOvUOnW2IQIN927wDEPIl5cHSsEEgCgSQECBA4/GXn4X7S/YWT&#10;NUgqpuVl7+67jyNsoxqysjKzsrKysqpid8bHnR3+GcG6MmGQlXFtiNGRgYzy4FhEuKkE+140GzQP&#10;cVaEnmn0ZB0+OIeECbHCB3sYRxNCk3gXHzf+9bo1ZMjhN65x5psMoS0zPAhNOwI5xBy5Uh8VQwtI&#10;MJPRrV2kBjN0EQfxFRvIOc8ETuGCzDfmHUqk2uo57yg6hHXwgXX5C8/EWgU+VGzvwukWsO+cVxfd&#10;yPmKNyQwJdH5yqCR+zESCMlTl14vdNshQOz8dOX3wd2PyI/GINLyr8jNQoiGvP/EXoQLBEnkI5jl&#10;+79TR9E/4IX65Wa31+GSqGV4YA1XwOfXqDYksJDUXXuSXjcoGAZJCsgnah2daA77jRVU4GKkxfDw&#10;xuWZEcrOaqRcOKkwpSiE6/F443ggc1egQ3E7ISg4R3WlY1+Bx/EIrWAHB8/c5APxPqgeMPPWyAnR&#10;CeYjds5jsGf3DvAmBTm7Q9t/CWpfz2ZB46E+Y90XRDIjPcQsT2NYs0WKLJRj6NCNZCMaYTEKOljd&#10;R8KXU8jOUgGFRYDKDJrExlb08dQZxBT5oSHE4o0QfSJjkYIIZQ8tOvDEySKNWXuVEBEYgX95vKhh&#10;ehFZB2EiBhF+/Wg3w7UKYHE3xD8zbt0/QGKi1nA4F/OJZZwxGJA2CGnydAUN0wKjYRlwOCI8EFFM&#10;oT8CMQkJjCf9qzJPuHRXk60UTPu4kZshSNKYscTqCxKJEJLkmhtMHaaxcMjiWeFWg6DWcAa7CKRo&#10;ReqAJIQaBesSNP8zzdzLSpgSkBhhG/x+NIhYN+U3pROTMFz0Ml2/J1fQ5i1CLD4UQGiF4zkr1Ct4&#10;7/rRcurOe/YGItgII5TEfKNUftQyQ1eWZuER8qBHL/eaNMq69/lfLRZYo/HODsa4ElB3VIsMElTg&#10;Ojvs2I+YENBVQhNKkmhkU9s3UtVXLu07DRJ700ggBgJWAW/P8c8UcKRsKTfDZSkVSki+4yrtW4TZ&#10;E3M+kJJ3zlKMtQ2t/hDVcUsmDovfuxvvdamiTT4410JM+2sHBIve36+mXEILVpdYiddwPNHuh/IR&#10;EOh2eyDQEKFYIbDsB/Ob+fl47RoVYIblD65cr+J4sGT20N2ARbhSsIDu0ETCiy+WYIUXxlV04wQy&#10;TuHaUDi7S09OM0hDZAA+JUAix5GiRS7lPT7JQmCDvxLtpARrXR7l03gGskv7GZEYrYiYnPtFEUKC&#10;JQZTGCZMWPfA0gOWOzwy69H/Vx73MDvmRFvBPJjsUPIzj5wc8AOtlni4jgD+QxihLUv4n11DEU8A&#10;9Bdt4ZAeqxa87nHb49suo/1sZKLFSId5OJe1uOMEm/nIMczUvVuLMnl00c6m3BKc1/bAedhRMRcP&#10;GvqC0uWoDmHF1y9xKpTUwcx6059AQlQkqhGz+OUObeq1xw3ehEVidz7y45PFEAKFZeRpWbyvhYvR&#10;NnFcfgY7MsgWdrSkxjfcPMMGNYqkicC6IQYWMyRizzYJSK1nsElneLRzHy7y/ED+eFjPw7osuOMZ&#10;CyERQ6K7/kDHHkLpvGFTwJxneCGu4Y1HzArUq3sBjEgNR1qxeFBhCoNVg7U94Soakgw/Qtqg9DDU&#10;AcY10hyPyuEKABIauyOY7rtQE2UGj2DH7wsR+fkSCSumLCIRj+YA+P+L8JUOaR7xFVK+wvVhuuoF&#10;nzxCjo74YMjDzQLBgL3z4DymHMEUgjsEzH9CHh6rLPDAJIJGyPmZsDm4iYInN+VgfUUUGPLuhMjB&#10;pXmoNJKMsFaglwJpeEsUQ4UVqCtmlsPaGXyXGo6Ecn7Ef3kThgP9he7z+90cc8Tb7T9HYhDo/8Bj&#10;eO3sZGfVh4HaxFn7SF1F3Kch5JGqin4hthCuEKferWCjzUMiICbDQaxC0qII56nh1QIiyCRiGxjz&#10;lbwiERmVL1/D9xGjkUTFDQEFZlDvKShgj5IoxlCLeoDoaKMKguxqBNSDxRnaVLom3p/qKYal6I2b&#10;lNAN+yNwXBf5fnsdxMwOnz9jioL+ZjhF6X837NkZ/gGz6X7Tg5xrYy9o8U7HvUva+T6o4X54XxVS&#10;9wFAGCzO6/WcD4OY0eWPVTs2Iu6QIQoOHRGjUoLEA5mNtLWHA+Hm3nXqwAd7DVw/rGH3GWlXeBM1&#10;zsAmcGGqwD+C/xmas0tQbNBSszfwCdx41ZAB/ihaj0rIC3L+A/XQbsfr7EzcnQ9WD0Fx1nceEPzl&#10;X9/6//8vdi+pf1XOXh4IWkCS741VeChGd1umwU4QilRmdlIZlxZ+1BSJWeRKQuvoJ+JDHD50JR5y&#10;OBAkmIQ3cIr9AJtYLvoFAaRYgsneVNDToDSzPRxCeigs/wYVA9eaf0PKu+U8cjYno9noB6UjIAtc&#10;nXivhsLM97EbyEcs7u9QHN/kNtJdUAgrDcL50PETeP7uHehBQeaSJgTnSq5udztDfUzN3seLb0IS&#10;cqQbAL6P6swCkc42AIbg+MAhSTx/tAsPpiUsrjSbnRMZnYR5eb1wDheveN5gRiN04kEjVzFDtLHI&#10;XwF1otaYn/QNsLcsEappEIZ01RdAZ6wexKvHDnlKtmCeQXXfVBakPCM9tHToi8GenQdcuHVmvtFK&#10;KDnhjlGE1VU74Xi68t2HV2FSQty7MQNBf7n3YgaEQBRjUXws3aiFULwpaUKyX2XiD6oYWbhXxv4V&#10;NAbwk8NfUcsMxH/JA3Xlh2JQe732tqF+ME1GX3jrGG9woSVb8Bedz8NdZ+rcOYUBCBkPxIhF78Fg&#10;9tI6EWScGhy8WSOPDJGXIOl8n2TfJwV+HiYQFvf3egsj2C1qfcatBusidJ8OaBW+cFadUGCo2Y+u&#10;1kF5TYh9gzc/b7PRRTsoe6LDdeqn21x06w7KxedLwsw/6ASP4jIenzShbVO8gq8QwDVqwddtNkWN&#10;Zp9vsyluNHsdZgcO64BhYQBeYK3QSYx4xt8Tt4K27aoOPrKChzChfRS+S8kRMAUapkg95EuU/Yw1&#10;UYkn3IkKPGbQywvaSsR/WFYFaQF6qDKMBCEkXQQXNYyysFfrQT5CHecHN2M+KIN6j8vAVWMx5LOA&#10;MgSpABFyFjrCFphBs6hmghAWiFtBC+2gCvY6o2VKkAArIbzkJo4EDD8QCWgfhDco+GyDwwYfT7RR&#10;gSZVtLPKxFkgVy/y6QAt4FXioDNsuFu4+gIdzfjASa+D9pnZFSCGqaF6ZlGnfA8K/Wmo01uWaYQe&#10;6sKfjjoV6j8d9SQWob+U6nS4/smo/yXEvhYzNLEFV6RGskVH13VYD+4cDMQwJIadVfHJf2qLPzzL&#10;djv5IWjRIGO3Jt93JDE6SUfKY+w+M3clPYk3gDEbha09Hb3gBSXBD0CTL4/GLeilwJ8cgSOqE9W1&#10;N5ppnGGL0DI8OKf36hs6OdwSmJPs5hIcgr8/Wsfac1RDPiEXmX+ptkan3B9OrAy9SIW/lGD32uJ/&#10;EcGoPfMdFKM1/lKS3Wup/0UkQ+bhd9ALFSfz7l8zIhnF+O8gEszV6A7z2+OkwTTN6EUsMYzOjH6G&#10;v77iBTfZq7m+6+xdR97ZAGwwMZl1CfZSgEGDI1KvXamBFgrvt0PWFsYVXUZHTlhjTw32vT0IMAeT&#10;iUeOKLJPQmrCK5LENXXrhCXZAXXg7gPsxwVPLc1gppSXcFF8H95/78sBu4eqxnB5TY3tV5kcuA9M&#10;uHc5Y9A+7dW5ZNw7rOcjnNFqD1+JyZwW3+xIO8jED8iHhQAFgOEgeEqhkAYBn8LuIl9DgOyDaCUA&#10;jIAHvUW/GU4/WoFCCXbZTadmDCWQCSY0NGw6lIwHS0iAyIg2DbFD7YTUh59hICnOgH/eJMhV1fui&#10;8avguXDIENDXn/9W0jISHGIFPKI4XZHkmYAGZHpz2AX7ckCAsL/vHrAxfKcvuSgQAIQsZ4BeSRUM&#10;Zxm9DU0HOf1CqXiAgwMVPAPBoQsYzV+/wPgPu0949I7tmJi7R8NEt2ATHy5jRqcwIAWGGHrJDd2j&#10;Lv4qwF3yFr40g44jtAy9vRyDDYePVt2f6azV+oxdHIEvgzotiOl445SomEPVijU2m/XBDRfD+MWQ&#10;690IxIQwoo25JyBYmt7cfYhLh7YzO5JIp54IBt5TR8QM2goY/+ZIZcYpVbIBuwM5Y0owIe8s+8Lf&#10;SJIjCWeisZjbmxht9INuu0fzIKM/Ef7vE/VAnoP/X24oG6naYE0S8pXYLDANwC4rmUGQPR2efEEZ&#10;SUzP+5rkaTGyaR/tx+MgIri+/mG0NTgE7uGgQeBd3U6HGyTsQwjAwznIq4FXH8+q40wEB/lAgnVK&#10;eAQocLyE/UIxHqTrEPlxL+lU8mhjOLwO4fSGAFI3yvXVbFRwg0uBqEAij8kb97IF0n4FEVOEEcno&#10;J4wW+qgbtqpifFupYkkHYwgajGF/D756D3UDH8zBfh4QcXgAgI0cRFMsu32BI9xwYhWdBSYXU5Ag&#10;Opx6F1sQVaA3QUUJZJM5+sYQ8Q1Z9LQ1aZwc78ahiroBmgilMkzACVg9xIhyIL2jYg+Fby6Zmmvw&#10;4Bqu9MauDlPoOs4D7+B+ZbKJL/QzQQvknP64F0myBU8HITE0UU/QGbM7ooVxWBQaYj8pDGdy8I+Q&#10;1/D1B4POtTTGwhxKIOwNeHNuxbMjNoMBMqMdUbsUDbqGhnw0EDGh4eQctgZxhfCCdNro7dki3IVo&#10;YY/ZRs8UUe2HH6VCjnsyJSbIEgDuTbuKaW1MR/jBO3TIDV0kwI92cHsQ3CAAv4lIvuDQtPzBAL8D&#10;KIF0cMiLbO7BQ8eqRoqjoURZBrDwJcLC3/9WdLQmIPH4YgJUhc/BLanVrEgd4gQNnNE9OA3dWXjL&#10;2yzSNB71UfPY9UHRZGJZkMpC0Nh+YTWGXUuRekVGM1yQ7hENFQREsbXwQo32DHOFEhpHcKuWqdIL&#10;K3lbdcGiRz5chvdIKWKMEb8fqA0QYnhX44o5kEQOdbHjGUn7nTLBiXjos8oEp96NC6wrcBarTHAC&#10;o0zw97d2bAPLMZwewxGFq9Nhzd43/+D8HhO0Ed3tiwkXXQjx7PJQxNhQ6DDtcArmDlwNes0ByKL3&#10;wrMY4ZYC3kT32GFiBptneLCj1xF8ev07C+C+SwiH337DmODFHpqxUexbCCaFJmaSD3buZ2ofoI0s&#10;YiTiMC54Z3S50dB9HnAb+9wzj3hEveA8BYVkIy1DgES2c5TWYk66psiMzJxT/nyLUnhmFvm2MRa/&#10;/46Awz4WkDHSdijtoXxDxlc8KTBvL1wR8efb07IsETEXyP4GORt8lwnw8fB5wiK0+sVvVZDwIAIk&#10;UEcQmwOHLPAQxdeaY/rj0+w47T4CD7f0QkABBZj6qP8QZRu9oHDPfmolPSBc8OrDUwqSZw9QuNJN&#10;k9R2YQ+bvE1cbPqhrSKEMB2WgDniEj71EOguB470g7KCQAm4VJBMEfTB6GBQ2/jO8cC8JF8ABqkx&#10;snmJ9tfAdYZXA3jhBTHmKAlWUVAuyIgupQ2NR2LnBmUh0JpQjuwdYBbAewcx5nVJaM8jZdCvYHT6&#10;PXPh/JOkw8wQJJ+vkxEd0AFw8rQBHL1DCXQUkKJfDIiC3cWEX3FM9Ncvc92Edwjhyk1IgL0NSkTc&#10;DlOXtP6ddc0QiwBby5rc9cCyxmEaahFRI6zIoEDRv8X3Biey7HqC/vfVvUf/sLtH/7CL0Cei9xKo&#10;HZRFaY86iYLlEW9oEgIW5k5wbvjJ1Jv8Af6zuYoUKR4e0eTDzM7EYRKs03isyOApIKiDBQxZxM+v&#10;M0AyHuSG6yBEeLwhHC6GSAodAPgjXBbhL6qMaPg7GXkvPDoxQd2+MAAxYlAaYxUMPbBaTM1bBpdD&#10;3U3lWAXQGR+3xBoGaLMYJdLJ8EZvhqeakAFGpif0kBIw4Sp6O8pFbyo9z0XPK93nEjUKu9EQeokK&#10;IHrSGHG2TZp0505iiqOf8Bd3MsIJY0zYAO8iwFAlhiHwJ+wURvvtIhj3x0VApEiTqH0WZXyjBU3A&#10;TbAJGCBOIKoMFDCGAkoELVHBTAQEvzDgvgYfCFT4gcB8xUHTsLhHJMSTJI7/ITxFkgSQABxekuBs&#10;eqYYxB7dPHAjTZGdQDQ39IraHiTSEysHxhpBWhw0IjqdiBHAUWyRc4yyFw8GFL+wg6gDdCTFjCFX&#10;B/F6EQUWmDsv734d5tqqY7qGiUenQ9JvjNqT3QXG5LneYLghxXWng469MDZUaCBhBIClYSGkud53&#10;sUg4E1MYN2MyGIgofCuI34I5StvM9FeQllc83INCxBglht3TQijE65uQUNAXU4goA4j9gIfrgP+B&#10;mAbfyKlK0yBSgZSJRCKS6zU9vxZoye/g/Nu8Z0nPegjIzEj3xpkBdocIxigYi2EkDWVJOC7Pt/i/&#10;r5r9Y9Xm31ctiC677TPj0ok9nl+AMIE5SHocyvHjEYGdluGOHrA3CFWLBnsB6aab0Q4DAsb8X8Lz&#10;x3je3KofihBWDrdkencvktiMZuIz3haCd8MNPLzh4PiT4BIj+8/Hl0wX74d7K5+BmgrZgtfqzyWU&#10;0a7BGu4JI9H2ffzrn0Q+zJY/CxjmxZ8FjAynb3TzX6d6tDVzpyaYrMjQpsZlYNKGDhe8DUQ3XG9s&#10;kG96T59N2c/n4icz5NU0+qTM1Sz6pMzVJPqkzNUcGlhzd0qdaNwg+26quM6+m4Cus++mNZwdaPPv&#10;UtOwBgoVEW3knVr+Tt98X/U7Nfh91e+0MyEBI6lgqDy4NJjcdhlMCmhtj83y24cPA82DdRVjgQbR&#10;CpERDu2G+4lsQdYKDwu8Za5Gq7JoCcjM6bh/N/MfjjQhG4w/ZsSTPepv2u8xUg72C79jVmeIQXhD&#10;jeabPlDr+8bW+PIIs1s740ewut6SwRZRYMw/RuzWuHjT7CTXNz/CPYnPfjztATsM39b0EEaK+PWo&#10;DXLbyV/bBtmZ/kvbgBilPwH+0wnxueURKNDQUnlod9CnTr/BpeSPcukbVsOX54C/wZofB/zy8pQf&#10;3wD6I0xgVPjVauXa8iDb88EDtaGCxUrnzgIJs79X/z4fbO8VUqz6noOBcQ9T0Pvk/VugvmP4fwvU&#10;d2grDOqvnmuvuI0dc3gCZl7fBkmjL94TXw9sZ0RJuMbf0HZ0Vw8ueWKm1lhk2A0809oj18cXaOBr&#10;DLkAcT3YdLM2C/SR1xem09M95JC8rUcn7kQsIUAYSJSLL3XV9rEF3I5DUgubjYV2dl/DLIiyIVs2&#10;UbUqihCBWzdwve/DlyL4t78pAOJj7O/ov1j8HzFwDJL+wDcY1TYcyAOXJO0VKhRUzMlt3NOCZUKZ&#10;qrPSYRty43yMhYViPU/debEPuWo8XlR6HwAM/Ey8dpuF1z66hgLehtKd+fljLK9acBOs/ikjxrrw&#10;BLG+Ay58SgoCchUijnyKi0Ksr/veJwGA7jZr/VM8Bg278F9b+ST8hEDLbWDf92AT0ZEwlTInSsak&#10;hzuVI66AGL/iwvwctvEPO/117mpM/jXXUNWnXKNwEd7foiP0i6UibDDSG9n3IIwWvGAIb2zZwcvr&#10;ePZ5UgJWTztdhnfehzTqEaEnCkBoy/saw48pIZHGoSJfYhBAtcPmLY84+KrIpaa6W4sxno3Mw6fO&#10;0B7GTWkUegGb1KoGN25FVWHX6bBfojCJGAvkK77NGYWJff3pjXZdzcBn676zTV4Z9GO0btRSLOzp&#10;ZxJ0jW6PUwC72FVvf/rMv25mK3Cmx76o5iu8+ki6BBshumq/xhPJrzEeRWzE0HUpkAShYPnaLYxn&#10;VX+ijMIUEWJ//1ss9vPPoFhi46YSw6+Fe/j5Un3388//+Onx8x0Y3Yfk/um3f/oUCJbtTx/+33//&#10;3w8Q1vfpw0hsCk23oC/NymWn9y6t/vyynkvah3/+/h+/+R9920U9jfm25ew/+p8+qMjP/BF+o2T+&#10;QwwX8dafPuDRgtFFshVL/Rr/ZS4k07FU+tdEJiNIif+KlXZmrKTDdVhJUHsQYRtPfYxnPgrZGP3z&#10;4ff/gF+/7TTjY1cu0Tbh69OHpee5H3n+dDr9ekr+utkt+LgkSbyQ4BOJX6DEL/sznBf2f3H2/0mA&#10;BHBkfT+Hx+yQQoohuOpsc/A+ffiAGgr/kM5p87Ad97CzcCvanNfhHkGk+/j4r3E+BA51f9PmHyGM&#10;Eba6f4egZMuEPUb0vJ0Lz/aRNn/joxJRe6iaZ3qWjjsb4oB7nbO861TUDELbMhE1PoJyXHz64P8C&#10;QqjC284ffldgP8v7jSdFrquS1GuIGKOrxkkphkoBENwsk/4t6vmqG5LP2f+KxeTX+cbmIQNIJ/CP&#10;SA555aoNXaL8fVhxwZv24pryUO9jAcaYt9n1YXr8nche1QKdAut1SI0VesnfUNNXxRgmhFnocWz9&#10;d5iFxV+E5C+JZD8ufowLHxPpXwQQTYEBQkrewGjiY3fvgcGUvIVBVcm7oLBlb+D0lwd75qhglgRM&#10;JNL1TdFC4gNTxx6/mfrpQ2D5sMIeySnl2ccT2nP+PU5JhNhIkyKs7ist8cv2v0N8ICYsrkXT3qpG&#10;h1lNKZajejTxrXrYxv+dl1Z8Kpfr9NbTWneRy+cWxVwvl6/mcjKf6eT2g/LyqJWli1qWTlW5eWjm&#10;cqnO2mrlOCGH/+RzUB79KeZ+/k8/939yHVQZ/nRyeZ5L5eR1aT1L1KxcuY+TcwY/y1Uhc9Ep5nOD&#10;Yn4xKOUX63K+M6kVTotyfrFoyLlNvXDa1DFAOZ9ryrkT+tuRcymlmMu25XyzX8p3+kX/NCv7+3nF&#10;zxrh31Oxkj/NW3JOmEALk/Jy0C11NzgfAwwLspXe+ZvPQkc7C+h0fp07Fbuky7lqN9dpdqFrxZyK&#10;e1/Jod51iqTL+N9OKXeqloEslUJuDd2DvEVVvi1HAHZyBegt0GVeLXQ2DShagAbk3KJTgDSgCABy&#10;msCsZhdQKVW7Vb8zLJaLiaI5nxQHTbe8zPsjv2MqeQxw4FWWTX9qZgvd8+JYtDqXbn+9rZ8nSaXQ&#10;GnScdbp9aS21wbTSl4VDtVrbNGuF5WK6rAHptj1h6LWG9fzunOKVIgYYb/eF6XhUstRR3NfGljSa&#10;Jpauanv72Ug8TpLdOIQ3p/SxmzEqcc5ItovLiVoxq3bdTJ1bqw1XWIu9oeXqE3uKAW5nTi2hO2J9&#10;5dZHtps23e32sN+p6eOmm8tVoftVOd8BcelMigUQiBmi7bIo5wvFXnNQLA26rWV1MfUX0+IZA9zM&#10;KqdSs9JN9VqF0rBmzo/FS03uyoul2hucR+Yk0yjkk0qvpdeKC18brE8L3OXaaloqm9paKw2S2W37&#10;cjovXAxQ4JTLstZbe83+QFS6ljYZDd3ZuBTXx/GuNbW1jTpyd7Ny/DBLfKv7GCAnW7XRyBLNqe0e&#10;5s40bay37bWrqs62bm+36bO323JHXs3lTiAmuUIRiZiczUmD1DZTGk/IP1mVPxXmGKDV0uL2WTB6&#10;WsOrjRZCZlhxypv2sr7nN2bTP1lL7sy37InGtdrWfBMvXsrtiwcLhtbqMvXLRv0wNkTD1UvcWMEA&#10;m22PG82kGd+BAMpyarCytzOgx2w+3Rz350bfT1Ymi4y4OF3Opi6lMyPNTDUFNVesaYXW0a7E+9xo&#10;LK5GijMjI0We78qN8bDR2VW2w9XomD8rS02Oq610xTRs+dBMDGpmZ6/k006/f7o0a6ZZnkxbMI/s&#10;9sObfzCGkFZWLpWs1dHnRt27uHJzP0wUapJyGOer5mGSzpZbLa6Rs8r8eaQY1bNZK5iJ1FzYz/22&#10;0lTW40FLOUqteCGFAQqZwaTszThh7idbB344KvPCtnvYyZPVfLqd202/VZKqQvuw3M6NUsWJV+YD&#10;iW84F6Mh9rOpUXtr95eTw8nzBmMMUFon9rtc2wcuNbtuVZFGzlzU3L3V223GI10om+V+KbXgtpWk&#10;sRf5lmRO984y4G6mNFhmOVXU1JLYimOAzjDT0ofJaWK/to6DuTXqWSVtydeXSu04mRTWhTPXmWrz&#10;+HmUbUmNrZaQspfSRbP1Ti+7SsrLxVA6KH3P3rV1DQNMztIled/vmdWKbDhTfnQZny1OHzurTq24&#10;OtYuu4OTWzmz5Gro5HaHScZeGhbvr8WV51kJZehwtbjuSbY/TPUxwGOyIuX5cTYpDEUlm+bGfCth&#10;yQOt7IhbN5UsebXuNFVTxNogrxS5ykTq9JqXzTlfWopKbWUVuqsq6KRDaQFSjgHaYzFhWLbS5NaG&#10;u+qlzKRd6Q8Ud7NIHja53qVT4eulnmBwQw8Ytz2n/OZATE65g+XuF+v2eKCljGa1frCAkRignJXt&#10;bbXaSLfKg2ai7R8LHe503K2yzrEpqyI31tfj4m6+28ZXrZU2i4Pl4AiLiyEOzPre4c6Xecea5I2m&#10;1jXbGKBSq+f5ZU1uZtfCwR8m6vDPrFEqNYrZwbZRK1XdUa+1KA+tyaBabfv5cv2YNxQItJRXO702&#10;7yX5daJb8ZI1zStjgIdyqlToS3bSUk6Wka/VB7ydma6mWrM2W00OUkbJaOdJ/nSW5oon+/yoVYw7&#10;3cYlbe1Kq5YrJQ9D81BKZRfuZoQBrmZarbTjhGVVyp6mqWlXPI5Uxevnt/B0cVzzE0pKOtezW06V&#10;1Ow2falsudU5P1t2is5CP7rj4lC16wPZS1W2RB8my72TuMpx/X5ilxhXBv5+NoXxnC5wnlEbO5We&#10;0UosOurRvQyG/OIwm6647MIeyE6RP9QzlUO9OKu03HKnulccjCHXr9SLq3Jns1TmjXyifrT7WU6p&#10;TrLHbM5uquLEz2q1+KFra8PK6ZT02gOTr09y50ZmycWbJ29o8qYcV/aZXZqor8W57XNOUkqm+N45&#10;wzvlymA06/PNtsXvR5I/Sy447VIWui4vmHKjVZ8tUoqXN1Narw+MWcjcSpITyaYlrPZDjGGkgTpl&#10;Ly1vEoe0zjlpf+qP47a4nUwtOdfMdSoDaTgZJqZqUdsPFkK2xDdlPlfzpXijn69tFavmxAmX/Yqv&#10;uIOlOB5M0o4wVqRsnq8nfS7jNPsNt6Oljh3J4YRyvzKYH7erpNTljtnZvsU3KhdprveOzWR8O7a1&#10;2mFUwhged8NdZ2kNe930MZcxe3kTTF51bqUFd7g4l/OpaVtL+G5VdUrcxC+f24atxFcZJ+7LLVmR&#10;Ky25ut83t8uUO6higNPRcDmEv/tOV2jP8inJwBq3JRQqY6Nqe6OimXe7s14/sUxsPT/nWkv1yB02&#10;eWm7yldH9WlKtIvL6vyUHfIYoOi7x4LSPmxGJ+4yVydZnxdTl9NW4fr+pSjY8WW6kTC3xlLM86WK&#10;dEyPhZU9yQrRjBf8WiUJwCxvOflt2+7rs1ZtUUh7k9olXm83B63LrKqY8wUEoS8Hw3za6gyTXNlq&#10;z0r+6qJZiXFiobXWRy7HDxQ/WRtzZJIaiy54L9TKHBRXTpaNbmLftrowwloHMVnYzgb7UrM1ame6&#10;7VMqpw0n9TwySK3U8niRpwlvY+TPSRlYeKxIRH2l0gMYVkdublUnYsXj6wenkCqsF+rSWK5X6jLt&#10;zraDdd1LHc5F45yqpReydRDLK8nJgiYab1YidJE7OPZhS2hoZ7hp2Y0XucPl5MdrMJ/W1KwqLbJ1&#10;t2pIa/+8SJtdLbOUnJZSSR/q41T2GN+3hfFA6guH3vkgtY61TF0cNQQf01DJ17ODZX5QXFgFr6O3&#10;U+0OGAeD7YS39rpeLjR9eDNgxU8g8sBUS5yuiEt1Lqhn1bQ3nU1b2YyzvUOhLUpqldDwMj/K68u0&#10;qW47opk4DvRLu7mSklVfcQ6Kn03uj+txNm00HHukN/o7X95wXk8oDnfNlF6frhKe6Puyw9cmdT+D&#10;McyJFgjBNOvYrWlCswVRmiQy3EpoNMb5aFjCr8pRQebGsV5enlVrO21Yq7TmTt1+vCb26marYxwx&#10;wOlqn19Y1dxodJGX1npd9UvnRuoYL6jtUfogTlLVTLdk6WmvoTYdIbVJTtad7cXYbwqDXWpwGfda&#10;5/3clFy50pAxQDPbnlYq5nbeF7Vk0pf8wmGXt2R50x0bE3Ek5QtGqdirDI8le5EarFOJbangLrlE&#10;v2efUYi1N7f1qaKn+70T0Yd6vbaq6hUNyLZy4l27oyW2YL7Lgpi/mLXtMLPg6g7g0D1ORE/vV8rz&#10;frmzL8HUu3Y5dehvm6Y+1PSDMjoSy6FvuWAO9s+HyTpfW61r6TME64+3p/wuC2btvqU4Kf940XOZ&#10;cabRtp25kTmMG+essx9NZTdJ7c1NMp5REy3cZWs+jier1VkvvtL1lD3brOeq5UyETL47Lo1hYMNy&#10;qR3nRT/r91V3Pt9khnVfnakVXmsd5H0h12vPeHXOtZMdQsOWYZ/nXZiFOV+/dBd+dnDMnMcJ+cCP&#10;fCu1caYjrTRdcyc/VysZcr3Tq8wup5PdmXbzVXHU7vElLxQGjOGwaztjT5z1/H5i7i6Ps5qvjQan&#10;9K5W7CSThjxyvIxY7KVqhb6pJnsrxWzKcY7fcHuFGy5HCl/3jKyaLUlKmjAlzccNy5Om/IHf8nWH&#10;40+ylBzZs5lZGnGqLjdWqbo0jGdHI7G2xbjoAwNO5qUz2kkfSUr2kCice+PDMamQLgvV4VSsVWf6&#10;am/WrVGjVRX0Uzm1s0YjrrwQ+enG55q1qTyoZpyspiWt4ZHrOqJ9SThxRyq5xV59N+sli/VLsYK7&#10;nJBL3aw9ma4My1X6Pcndj0teedhsx42uNBJUfi3ww11vdD5OpMTCHi3dwaLploZar7s/rxdce3BZ&#10;TLLJeVoZpzBAr9NYGMt4R+/O44n6Jtn3CvHksJqwhGO/cRlU10pJbLQT9qE0POZtc3iS17651le7&#10;/VFN2OAk7Zd4JbNuzDv9BAYYP0ne3Ffyc7+83he3XqXqZsvdRbkirMA+717mq34aRknptK41mvJ6&#10;B7Zi3+51MstRvprtJsvddaNUne7A4b5cY4BgWw9HRmrI7VvpY1rnD+nVShpIjXgbZJ+TFF+qg9Q0&#10;uJQnVrJbRRyIM2MoWXzGlSaic6xhi20/EkbxBR0pl+WufBjnpFG/5+bdtrXcCstOx7+Mm2ZOqliW&#10;lWqqxnQ13vdNa51dr+eDWa/XLK46JUczc9ttfrBeS7nmQCkTU+RSiPPZo3JpZq30ca6PWx3zKI2y&#10;O9/mZbPdK3eroKpOyqjXPJazakuyN2K+n5qO1yu/615a+W1/cenabd5IamROufC2Z/STriNWectT&#10;wd3XP7T6cb0R14qCb/XTB3XZMMXJ/CAXtcFqtGofjfVR3bSHblbLWGIlscx013KqKY+zmIYZqZ9W&#10;F4uFl5qkGnprMqmCId7tbkvd4WBQ2G42uTxMw+t1xTHOlY3iyD1n7/WWg3Fhm4y3+YEc32nnlt31&#10;zC4xOJ2anG1o2VW9Wt14hwrMRNWeqVaN6mibnurqcKslXSu9GWX2U8cTT55eU1umO1Vhh6C35RJq&#10;AqYcgVtLTnqvYgxXctkYZHl9OTfFbdudG65snXlhHN8KO/6Q2Y399ETJLtIzgT8vRa4kHUucK3mi&#10;l7yA3AKPly1HXArJzvFCnRjyOamfdwWjmTPj454zSw3ViW8mHC8ddy+8MJyWeFtspSaN6by2TUzH&#10;LS+vjQTPm1drM10rm/Zqtjm32426McEYLlKjhpjOZvXhsVoRh2l5e1hz41pNVJoV22zN9G5N7Nbj&#10;x8n8PDX2W6fc7uT8lXXws53ddGg5p2VCmdora9s8mRhgPt09GPOscRkrbj/dBE3qHhtTvl52Eybs&#10;wE5aXbU3alZSh+K+2OmelZzdsirczjbcS3p8uXiJWnlrGaPjQT+IGKCe1lK+eF7ySvd4cQRfKugD&#10;va9r3jnlVaRhMVfgR/yusF4exglOMVw/earpI8POGCNP4qaGXdDjSXOU6uVtYn2Vpg213C6MM241&#10;UZ6UN8pWz0pOtajOjF2V30ys8lLvDipDs1QRbHtQFEAkLmDQn7gknytsV3zxGJ+Dhd+Z80RsYCyP&#10;FeHY3fHCmpctfmkc6mkhu+RUGLpz6ehy56MkcLtmQj7PsFPgdOGdWrJnq5WONizIgqDrF8c4jNYF&#10;3OXzaZXOl6pzX+q0dlomo9i1C5ikE6e4Aq1esQYV0dSNTWOQWI/tyiCf07atduaQz8AMv6543b1/&#10;rFjJY/csORIGWO9rRX3oykpLmffP45Jfz0p+09dVfWiv19oqPk1OLLuW7c13VtWxM/1+elZZrk6n&#10;SqFk549TWSxls+oR1vO+hgH2hWxhVO8U2tzeqY3aehnGQjWfOrjJbrrsHAqd2Xw0Xirr9MwD+0Pd&#10;Vpvafm14WUeouGORM6yjntiek61MwxUwQJFLqslm0Z0a2dz0tGuUjc2sKUwnzjY7tjKteFHuLhvg&#10;6Zn4ooS8R0upVVo1Jlx/WZuP5+esIXitsjAYVCczDwOslKqltd7RDr1l53/Y+7ZexZFszfMwmoeS&#10;8j9stdT9Ys32/ZbqyiPAgDHGGDA3t45avgK2MbYB345Gmh8+mjPLhn0pZ2ZXU7tO9iYr82EntiPC&#10;ESu+WLGuYRvdMf0uR4myXdo9QtwXBQ/SEuKqtNo6IbQkkXLXB/ZXaPh43VZSZ32cW9a0Pzi0V6fB&#10;RXmMpMmxa2raedoz8+HwyGERNT2kyHxmH0Uh705ZIl0Ym7VlRSHSVRMBDVY2wIaLT2i2KLSQnwF7&#10;P6EacnbrHpJpYg8x5IiKWGlwgzgsxRxYhOjGZ3RXypKi1VgR0tLiTgq9AT4RGlmORM6y2HHHfAK2&#10;lBPqDQ9t5LIFSGLhicjJ1/NjdzyNLDrX12BoktxBNhi027FwFvaJO19r3Q3ERy73xkDN5I0KoPax&#10;cX+Hi4t1Lm9HG8kmpbqHVjk8xHlL3Fm9Ea2DuOlv2oaPmSHVp1voSbBcRzlKbWHl4eOxHkspaaVh&#10;saLEwUWMKFy/Tbd8vINqZd3gKu6qCFVpn5FxVqIksfv7nhNnbJwiq/OwZxW8ukvwHuWd0NNA151e&#10;C9mraqmyIibvlxzBodzZ3ZNrJrgwBwZXi8AFXULLtPE+WM2KNnZeaFZsb3Mr4QxMiod8R6E66/Me&#10;WYb+aF24mY9zDs20fdD/Kh7Lhe4eIHXRAiJ1GO4JExucxx6zL8lxODocYlzR18o5jI5k5iGTBOyH&#10;jCdOT+yKcHAqFDJdxKe0s0Z1MGKsR5POsLsQt/t6yGNeGg784eAoLzbbeRB48y4P3gdL7S734yBv&#10;EYMpMrmS7EyJ8yMY3Rnfx1ri2Zp0HG0RlJM8pyK/pV64TVrQ6GC1AAs2zFi5EKWI8DdcgPFxTloU&#10;J/bLycDhXY8PCHNU9iKG9LktERGItRmNxpgTMSFpl8zwZC4vsg2oC0P8tPY3p0N3Oe50lEk82O12&#10;ceytW8JhVIT7HojGZYLoId0jz7tUSsJA0mVPw1w8UsZewuunWUS3qc5FT8nHO98U2MrKu0BKTx9J&#10;Z4ojXTvk40lXbZcbse8e0RXPDtBih45pZa6kNKz7EVd489UwZ9x4e+ieZ+4xL2oaYoe4CHmfFxlT&#10;0QK1F1Anr7Tck3jMKHXV4pbD1QDOqyhpiwnACCOpJc7xzmxgC2dXDtiOssL1jTRgjV7cvzQYtNQO&#10;GNUX1PgwLjrJSJh4G9xKilmrB4ZHcVMUqiiYG5I6s3xqVWTmraUylTLfCXN/oXHqrlyF21RnL+pt&#10;qxXO8814NPUNELIPA5WQ0VZPZPOQxdFkE+3t6ai1n3fAtqgyhI1oaeFwJGIq4g53tfB4MIfrc6xY&#10;5Si5GMYP4cgcLnZeMFAlBzXdrEDGe6lHMJrCzvLtIO/KCeKr2LIkp6Cm651ZwpDJlgpZO13nra47&#10;NNZHlWv5QXCsh2yPxknMoScxDE7djkqErIurmjtMacOZoUO2s5qdxpPVpqcmGD3Cc+zgjDycWrDb&#10;8YA/pl5X8JmVEoaBUl6Yg+8qQX9mPJl9OR1VWM6neI13yza93i6UqTrU5spoMgfFQln6O3GqpyDN&#10;uITJLsawCZnenjWP5Gl0EdqFTONhJkdujPYZzQ10xDEY28yZHp0Bb+60nNBgjkUqDTar9XQ13Izo&#10;CBNAkFJQxbccM5L3JIMeN3mruMg26moXkKYPS2G7ABWbJo0kgeUapFxKRaF/JviusdkF5m7tdwNT&#10;71N7ZdKa6avDZBhSk/GyD4r23DG1DatcpK8BIsfqVDioVORQI5EDTYo2EnqMCTNaWZ0121nzy7O4&#10;t7vrfac/bE8q62I+KxRptJVPfAs1FGcmCn0ksrf1pBBmLBnhfLprZ9TBSbZiUEhsaY/Esutgc3oh&#10;DU852C1C77RM17szMdut2vhyUAT9lZDvFNZ0Wyz8ibSwuCw9uuQy8H+UTH6weUkfl62CoMlNoAAU&#10;bF92WwhByvE47y+n4Vg926vYliJl5ogIWyDsVi3oGSKWDo8AqOoeWhu7hVs5sdorPcyc93tty8eP&#10;UZ9AyTXBSWMECzNY50ttv/DKjlYuz+ygNFxrR/EUqpHqsqcvwbknDLP4Itso2cQ620vytXuklDlo&#10;pOXZIocZGyIxXFuYKfOAPBeDdLEN14IeThQxd3NLdM9CsNS60rjALsqjsV9pq4zN1QmgD5U9Lua7&#10;XLBki2nKuzhsXaY3J7UNGeHxgPJplTHMlm/tluqcbXXmo/VO2XtLg5RiiZvXQy6RgzoEeoFgg+x9&#10;jmRWaz/ETFcDvoYTglbOhnTE7kAX5EEQTSE1c5WTQ+tMtVwVyenefsDvwOCXiuj4Yml3vOWCpx0u&#10;S+LeSXSWC9ya5DMw5/aPvub4W9NetRcpm5l6aMDRupRAbAMnVv2W545TaOTskb4VkPR8j142KZzE&#10;0SnHKpKRssOcnk27KCs5ZNe2RlxXo5XljjXKte0xlJ2jEzdTJZqlLQ5BgMlyR37W3zGhOVP0KZse&#10;6iHjlL3ZqgQ7W1tZjKM+PfVxIkmDdTHbnmSf7TgbEFTaYVRm9PgoICrh0LzgaKq6CsgSZO5UGYCk&#10;ZoOucWFfm06ZjTLw7S5UbDSMnXysj/TWLuPYfVbms5G+i9o+cI/waqKpDaTIGjjZNoqAf3eHZ2PX&#10;z08UxZ/rHu64SIzQTAtH8sLK+C0rexitbpGADvcjfsmkZs/LOwyTRl5lty6PuulyKa2TYrbCUVXt&#10;ur35bEyqqDC5wEbxNr2JQJdECTxrMUJsV9YZL0iS/sjdKxE4NxguWVnknlCEyI7T2F0ORfwQqlm8&#10;7q+ofJAP5m33ZHc6glb3sD3onIiyN5z4QgeRIy0X0FAEP42UqnbpLClrCTa9mWzPFC0aMbuhAjYk&#10;yesvOXUzXhNhn058sN2zvpRTl0mhh5yRyMyyHELI3fNyWaM0y9FLMRAKWk16RBTos0EyI9rUSbHG&#10;Qua1WWF9zNlhxxAjX4cNLThlF36o6/quO7V2yIS38XR5svEdhYeLaHWWd6wiDBeDXVtzsQOatf12&#10;z3a3fX7Y5Y2wVcxGW92h2VFG8Uow7vbpyyy3JB40jLaYTZaLMW/0lMxBmaO81baiNwjR7nTKZ/QK&#10;U4gpi/C87PoCnWE7hEsmzhJrbXB55lunLnguRMysaVj0ylGaFj6ikiSL9d1t0ZnwZUYayDbcFH6h&#10;diVzw6PsKjqhLvjeiTnPO6VkEsHRm5VlAbbMwSGeaUEZX2xfBU8XHAlGynLGEQQSGLBUcBHv933G&#10;yqlWezLBcUt0thS7T4ke0l1IqtwNB7QwodU5o7WFCZX2C49nZeZCQ9RjHZZMDyqXpgMidDRXxpz9&#10;MueXtIXA+iamk1LzW71UX0T51Mk4bR5KXnfaa9PlXKd1fW95uixZlc+tHvLF8QZSSwjHvEjFGl8u&#10;3SUYRMZdcORns5U5lTGwi6OzHYHuxcO5jSa6x3jOljwjbCduF7pX5DmCQVTVZVIM0DmCKb300CGi&#10;TmQG3mYPtwbv4+AeYs9zT9ZIGY+APe7ooUvYW20X9aJ8k0e4oy71ge722rxNIMt0ftFT4gGx7oa7&#10;6cRcEJLQncdjwqDyHvhKxXZ8xA6tIu+XZF9lZkO+0JElWMVZ7WRuUnsFStkKY1RfUlRjkvfOk3rI&#10;1BaZtEVpiC9c8TzG9+P5OrSzM3aS49PUi5VJ4m5TC+G4dFtwGLVPE7NAEz6ht1xIJqreRhfHcjTU&#10;MmV2MaYFJ3uKx/2WuYOADWYf77fEaJuJO68wFBU4+XgdGe54WORoK0DSFJFltNyhiob2+ntjGgGT&#10;P4BrYbPk8D55WcvIgBQVf0auUeHUx3TTmhvxiShI2T+2hJjxjuQE6amSX3gIzdg043qkukLhBfJK&#10;SyXHb3VlNbGxXTi/ABsTYvBITnGyC6sSZCR2lW0GO1DolsbZOez1Ej3qkU/2XtY5/KJ5jt7yy0rd&#10;3Z1GR0KVzL6TLeoeTs+G3DmkY7WIcwQdOUtkMqYzJ5zQ4LcT6NzjToRR2bKn/USDiAanj3tEPyb9&#10;XjjIlE635VBrF1Cd5uqxbtAK98F8RqH6sqXbWkeiV25BuiPHoPmhvYuxTdeL++22LJMtVDfSNYux&#10;3onMNr5Q2G587Or0oGvqA5ZEp0zdIEmLvqpS6TQt9uhQQcejEkLzVusTL0DQwCzcbSKGO2LrRdmf&#10;TbKFI3u+k27Birwe2TtYtASdIKIkix543uoGZZLdpcGqcOdn3SyFRnQFTZ9tbUmgNEDwWCTAd/xF&#10;krums8xmxIR1Sysr0JHuddHU3bB1g8TIZBXFZSJkG8BmrZkzoZhGbmuYj5PpzluIqBhZENmCIaxE&#10;o6CaHydFP/KyTZflUNB9ERNdBBDqJffTi+QQLwYiGWhIf60IqcP2XQnPQVeWRGIvIXmC69q8093w&#10;7WK4EdHNjFA7Yz4pjARMXnnomhZs1vowEcxdx+XqHh54gRcRhywz2dvBzLgMduZ4zB1YCWOB9iFO&#10;3AKCLcQiTzgX32bnYLXqkLikTYa+bUw1fqphS8Nz6fb4YiIwdLXtU9LcmaewPAmWMCTqPIb4nDZ6&#10;dAk3cRdjU6LsWi9++QPBCzJ3QmXnbPDR8lxO3cVpfrHbgN36jCbKOR7wOSPNI3FMdgN8ccAjsjfs&#10;bKSsP5B1UQaLapsISoT3gDuVvhJtzmhBBeeUOI3OrMHMwcpx4TbMkSRlq0sLQ3m3klm5QMR4PUOj&#10;BdjoSqGyIPc3uIhM0ARn7aM6zY5bqeAGKWOnQ5ZUi57tmBt4M7MW5ZqG2y5EY9Ht+TYYzeMUbzFe&#10;3iYGiK+D50mSmT0qgdRqG1wkr8vCYtnp7BQNND6iOgeD8Acgxm5iu1hIpW5ceijlWZtJ96mxD/rC&#10;eO0x2lm13FzDBDlc1Xb5lz+RTXuYIS9RGYkMdUh21LlpGMQoGAbqYnK4iCIt1Z4ZXm8gU57f480z&#10;1yPN/pjZ2nD4S2/ZHoKXY2FrBeXq666o6MNWOyYxc2awkp/nYbbsqNRMxbhhHukX9XYRjEa7DWvF&#10;h3FaGOfBTqaPp1UsIT0Z07xTeRbR3goJ5p22vhjErckkEyeIiFHycQiSqb72xFO+cjNRJdGkpuFi&#10;iPSnFpmxyKGKTeD5FFw6lmtbDsZROdHW0xk+I4NT2U8JTTY9Ju+zwLbijT93VYjsGka+jbCle1Ki&#10;y9LbihLZhy2v1XcNxD8SQp401vNx4Q5RGrzJlA3BCLPlsj07nRKrQzIbeTpVi5EFEykN5cFlUuxy&#10;DzgxCd5lFZB9KY3Nq8gbxCzPc0yjfYEt2ntF3PPtZOsMvHQ05ejWmBhlJLkAITkR0T0pHnyW2bgX&#10;YAN3BEFIEGdpIQejAwqeibPsluHBnCg52Bn0GFd5Hg7hUtB0qUmUt5z0MNRcJdiR4Tw3F2VujmQW&#10;4dHMZcjP4W/PwQAwfMHHacsAiciwk9FEjY2pFYiW3d2ds9hCkWk8TfjxQt+CDsIHRaJ2V+DCVy8b&#10;PYg/HIRelLE2n24Wa/ASLfd4SwPL0WnfJgGeU389HaUUnxlHawCnOtoGkp8Hm4AYtGO8px6VFMcz&#10;8UBSg4upak6XECg/4TE75fF8uF3zpzRg1+KQG9k26iJDTSsyDQHzsJnIPYg0kPqJJzIHhM8QHLbZ&#10;HkSGzyCuhSjpiwT7NNJnIX9+5nJGNBj+sEAPOHlqg27SKTeLYW/LycmKB2dvxue7id/31m6XRyMe&#10;XxupRQTX4JN5anaLJWQdnSkebN1RS3W8oeGqij2UxIgjz1w/3voqvUuj3ElIwoX+rDV5lQ6J1Fkm&#10;JC8aELlnrma7w8WI0Zv7og3xXbC+VrHAis4h09d9ibSSY7igjucBxOVNaA+spmg3MgPztJy4AW/M&#10;SBdCzdYDrHsw0JOn9Kfz/qVBKXBmB9bbREmw765G45g1C2schDQLQC8sQqOLz6gCJhREdlVxL9km&#10;xxhBsjhQux7r1Euvv8T2HqSCrQ+t7sbvqUSq7SYhWbZDFe/yJTH2QGCXJ5kP4X+Sem6lfNfdr/A2&#10;bZ+VFjryit6aHCeEtSCCrG4w7LMbc52v5os17YBDmtOTeTyZOJIIQStDXwz0jiMMpuCrlhh1rCoh&#10;Olb4LAGBbMFSs2llQZYzDqKnIMilbnBuLdn2pEi0c16KYbTFbPSAGpokmsPxwKYIlfH4nYRKHhep&#10;I2eH6Cu8LEUDPvFRTDEMEfF1tHRmC0eYLbZ1g850EufHAjMd8IWV22wvAfcyVYOzNQhkBhXHIvis&#10;lBznF9JSzT86YEag0tEGE7mU1/bTTd3giXRhGk8QsonLfq+va6gi9kof3E6+VByWdN/PRCXwWm7e&#10;o01kntKrZbXjpScXjuFcQCTDekdgEGQFLIGoG9Rp8N5G4ICy3BbYbCUtDZaiyNhIchrj/HoabzNT&#10;6E3EDDWPB9eX6CTkUsRIyiKMT6ajzvW+B+4TlBwfLpPitgrxKAxiruOwIBys2hulm8smUXpe4Inz&#10;jNYIcIBypiuU7vSsy2X5GbusieGOSbruIcPAFyv0dHwOEe00QJ194S+7G5FapXBg5lCZHajsMF2k&#10;hKPhDMToeeC/ENJzcfAEL4x1N/O2oEf3PERNnYsogqzs7knpYMMMczD0LPd7A/B2tNfxcMS2XBj2&#10;0iTH+kA47EwFAovQ0pfpQXC0pxuOhr3Ym9mgy8+cQaD1LuxLmiz5rN9nuPNgdsb7HZ4oxTJXcWEv&#10;OrZn7KVUo9VD4eoy55oaVnJxqmKrUC6KIB8tVkt56PfjSXJCuOjSw1GcELO54KstfOV6wRHCck+4&#10;A/z42J9kQQmBjnuqSTZRBfeHRBxBSw8IbSnHbTak8O0VNthgFQ5BWhrlSb6itDmmFmPJHC1HpT/Y&#10;0iFYGFpj4IfaUuF0vu+fZH6ws8eTGbocRHo8X+jLzuS4obuLQbueFCLxtfHWhNQrCBNqkUdsoyKQ&#10;mwZGvnh8JNFwNS8wNkslwdBmruGfaXR31kuM7KR5gqnKmSrClnyeMhCundcNBp6wxTg1yj23DHBU&#10;TB1U98fexDka07WRRws8cg7TjlGkg/029FQu6UDYcSnEUZ8aI8OJ4cpLj4nikL6Guu2n1qSc9WFx&#10;BkjM+DssUvXC0ntgIwm7pjw4sCIFTpVS2Dkd2+7wYANHHMzdwWY/zzl0fAbjbpqIo5xWLiulcrC8&#10;CJIDFwxGSzCn0wuQA6dSv2uSwxbB5T1wnOsC2HswWp7G7hHvS1UY3mgzxVyxnyArXse8esgLXRni&#10;/dLfpBRJ9Ul9NsulQzQLnLXJ+8lcPAVmStHUzLNZ9ZgW2gF0QnqKebMAQu+XEBN+5NYHlyzlYn/h&#10;2AMC4ijLkUaF0gZ89cOpP9POs3DZq4x4pYq4YbCar0B1UGPlJFuwociOzBzjoVaeB/hIgFhMIKen&#10;UC28rHvYLzJp3xEPTsGbnf6+yHzjaDr6IIFwhfVrtoWi+kv6yyW3pZn9cksuWJUD9XnO0O+ZETYa&#10;/ePUrv3+i2lhx9PUeUn6+2JS2LFKiYZTxS852lD8Je+vypmDoY1GH4WDda5y9wbCp/N5Z38kuxjW&#10;4TiMZwW8S+F4u80RPb4r9FodgsEYoSbuL+u90Pfa5gBCQqoU5ec2e/9cm6/qfdam4CRwbrPdSw77&#10;Os3u13Ox/lqT6OOu2RmIDPjHA/ys3ktnKrpdHttNunX+uWZf1Xtp9pmoL4N8Sk/73aAGyc9PmX9f&#10;BtyrApdkxKcuVIN+9fBjnal+jiCJv8rEfcqv/AclrgP93YYCyNXUX8mIPKERJES+kBgGcUlhhW9d&#10;7/ZfpgC0W4/8snCgmBNWn7uBfNnndv7H//m3f/vL//zzv/2///q//wVNXtuEiv1/3OTnyZkwgo8j&#10;I68PANiVzj8PaujXx+wTAd/fqf79FeKkLnee+1j1C1Ba3d1+Vm77alZfyp3D3enTILS2zvGpwfrW&#10;S5s1RBt9ftVUtfKrp2CT3DjHT/hz8euNVw1dS4rGcbE77szAeX28waeeAaHGz7W/UugftTaG48uj&#10;KuX3q029lPi8HTUAe1r9KbRXg6voVOV/zpz4l3efHgS7TyB5h1/eWF4Vun6x8FfLXb4F+avF6q84&#10;f7nU5e4vO/xM1S8O8mkGZ5lxsrb95HCOvpQj+8smYWwvw/snIXytU62Zj5vqNRW5PwmXdO2Hy+vh&#10;LAt4UHf4daGX+bo0Ur37pZ1qu/t0yUa+VqrvfLVSpzpt04C09c8m9drFr835y8svSeU3Dfylct3z&#10;Y03umgTLLXwv5DrmV7e/0P9GG/BdU+dTdbLWtXJ9/evVqoMYPqnTMaROzq4161u/XtMCsH+CE2uv&#10;HKgeSH3v16tWh7DAMQTN2k+3f72Bov6webP+9e6vVzchDcZv1r7c/GrlLy+x50mAH08HENySJf5c&#10;/wLhVzN+XddNfHy1f1UH6sI/gPDxRiBAbv4vYfzOoFCflzd17D8KW/hsPm5mDJ+1cCMi7gAP65oF&#10;/lEg0ZiQH4Dof3y1V9QMop84Dkif97JhfLZEv7Hs8Nn7vz8WcVFHfgDiWchq/rgITNeJb7CY7w8O&#10;7eB8R5rFZ+vzRv7wWf2b94zvHhCjixp2P3tGY0Z+IKI+8O730Tc7cGTow+hnWDYP65957GEIP+8H&#10;GTj1COcc8jx37fI3hwZ/xSZ17cCN2wd+rU5cq783DRSOkR1VqFj/zNEAjTtCxtt4RnNab95EuCsw&#10;r+f43WqaaPT+XcKCqznGHwoW3HVeLi6O/sebYcFfYcH/NnZxD7CAA6jX9XbyB2IXdGNibsbFZ1Lr&#10;jftI4/3vkl+Q9B9uGyHpi4H5aXu/GRff+TZSSZ7PcucdCRfXaX3aBm6UOhuL9WZQNIWT74xXEJXM&#10;eZebCM5ftJGn3f0b4+J730RAsrhTYDTlgx/A+F0tGPA1lDsFBnvdSZ72vh/A+F2BAUaLyrT1rJDc&#10;k2mrKfrdCI2mZelmKeOtu0mzA+9OJwGz1gi+nQTg4CsjBvm0Bl85WN9r1E1TArwRG+RVAn2SX2/G&#10;xhvNGM33vztoPG8o8OOuzBj/4v2k+frvTDMBi+d1O6HuDBdNw+WNDKPJy29mGNT3bfdka2BU9q3K&#10;gXZHGwnzNo216X67GRcNU8j3xi8q8bO2h98ZLN4oezbV3R+weCVTgsMdfO3gVa3YxZ1tI5/pBDfu&#10;I0258WZgNAyv3xm/uACj+rv+maigQdBXP+Er/LxXneSt2Pis/s3gIBrGlBvR0az+PrWSCzrubD9p&#10;6gU3so23Q+P7ljNqw/hdAqMpKfwAxu9q/wSX+1NoH/y8r9C+pu/8m0Oj2YEbt5OmzvzuthOwiz+B&#10;AxjIXamtTdp+c2w0+daN2GhsR+8OGs/6Cfji7woYDcLeiIs3qyfNAIDvDBagk4wqxWT9M3VnuGjK&#10;9jcCo1n9ZtWEvNrZnuLUvzNgABxGP4NNHAwaFTDuSGttTsyNwGjatW8Gxhs3koY95N1tJLVmAn/W&#10;PzMVMO7JntGcmRuR0ax+MzKY6172FDt6I8tosqz3B41qMwFUADQq1YS6I68J3Vh2N0KjObO3Q6OR&#10;9XQjNJo8791Bo5YzYE+5QuOOkNFcdTciozkz3xoZDfH53QEDonWuDrU6MOOewrmaMS83IuPN20nT&#10;BHsjz2hq3O8PGs/bCURp3Jek0TQ03QiNN28nzeCQG6HR5HnvDhq1dgJCxjW/mfzjqCdMQ1C4eT9p&#10;BhreCI0mst8nNCB65yljkb4jWaMpLNzKNhqhPzdj4zOv3I3gaG5p7w4ctfJag6PeUtg7wkaTtt8a&#10;G2/cUpphae8MGmpL0cZK9wFnIMGg2/ktMRq//fzNU3W87Wdrr7773xYaUsOH4B85jOT435jdxrGP&#10;GA2Hiz+tom/Ob0jqkYajzZ/7/85A1fmZokC7qQ/bYKhKhOUengL07yD8ByyhOIUx2FOXb+Q4TUHj&#10;ZnQw5CPDwleKn9B542ZEcI84QddnatcHp707cFThHYAOAkQVkgd00PQ9oeMzfnUrPIhHnGNhfq68&#10;9mZ4kNyb4EFTj8zr9787eNQZKzQL6KhTEwjyntDRtE3cCA6aeWRes56bwQG8iyZx4vkUqVt5B/mI&#10;UcwL63kbOL50evvzAYZX+H/99PKvHlf9W06pfnW+en1IuVodrf9Qv/y3H9L+tEHUx7/f1yHtnfo4&#10;rDplENSCP1BgRNN4efMKawr0N66w926XrmyPtaJYH6D3tEndgdT2RkfWW00ITanvO4RFLc/fWxrp&#10;22DRnNWbuUVTHvjOYFF7sSqbY513fkfcorkN3CinNbj4zbBohud9Z7CAWAhwbt4hLJoOqBth0WA2&#10;P2DxiyP+qxMqng63uS+R81/MLZoe6++RW9RH29xZDukbuUVzWm9mFw12853Boj6iotpEABp3paA2&#10;PUbfeBNpwupfCYt3bAHqJ0ZxtIzg6YMSL9/w+4Lv6ZX5qLbz3LHlp0qd++2Cen/aWj8ZrqvP9X2B&#10;Vi8Wvtr98NvdgxuYoU8E/RTjUl9+9X1ftRa+dOd3/crhENxbv8VbWn/b7ttTkXhyJr03KnL3REWM&#10;vE75e6PiGwI6vjkWcfYpdei9UZG5Iyzi9FM2xXuj4hsCz749Fgn2na7oNySRfHsqPodKvDcsvuEk&#10;zG9ORfbpAyvvjYjEHbHFZ+bz3oj4hgSPb47E59zG90bEJ1XgdnfkN6ch/rtsz/8d+vOX2qw3QU3d&#10;fJzV33GvP1v//D35SwXBOVrJLjrtDmGt9V3uToXep5+g9sd8H+0d+CD6VxW0Zz3sd/jx4yU3EfEH&#10;uX6Q6yYK3FT4B7p+kOsmCtxU+Ae67otcP/313/PIsHzn9OCE9s9/yv70758+/Pnh4S9/gcuH1Uh9&#10;uD7dG4nvJH/5y4e//aex+3slO9jGyfj78ZQ4xv7vOEH+7w9//StaWdsf0NH16QM6O5uVQfkBXY3k&#10;T58+oOpce2gNcPzvqtAbQYv0h7+hwsE6753w9AF/sHfW6cF0NrvwVSNfe9+D7bgfrHOSQN26YtVj&#10;tC10Gm/48NOfW8K4G9qdYAdFB6HnWJVY9PFBhc8Rz5zTOXqApw9/qjrWVWd/ggp/hhvPTz/8hD/8&#10;L/yh9j48YPCTxCFkn3g4JUZ4DIyT8+GnaHNMP/z0NxweYw+Xv/9hnT78tDkaKTwOo+efVYH94cNP&#10;UOzaTLD78BNkTfEcTn3xHvZQlbCgCSuAP5+/hGAfCZKFuGuchDwZvG4esgpYyHmBe8wjT/MP4BLH&#10;OcgZwuGgKIpjH+DdLInBNUE8YiT+YEH3SRI+IsXgcI9+ZHmqfi2krhAYVd1jH2mKeIBrhqWgXWiQ&#10;gOAyyLPEMa7qOPbIkNylHfqRoNlLGZYhqzIUjkMbUIYj4N30Iw2NPF/X76brbj4XYR4JhmXqIhQB&#10;3WceSZ64XGPM5S3MI83x8BbIDqJg9FCExapLGDDFvNSAwcBnep+qEAx0oBogAx2qOsLiQDgCwrB5&#10;uIbB8dBhQPMjiZFPRKFYBt5M4JDEA+3i0FEaBgOEJBiuIiyP0RXxYRYI6lIHiE3hUAcHQgJRoIcY&#10;D/9XE0Tj7ANMDsZXSTY4XlGqrgP05fBqQnBIOMCJh4reBExcdc1DCnFzkiuiVZhwjeDoPBwP8BPF&#10;HgAeqOCkO8vpjNbD/3hAO7PWg2Hbf0+c44efHuGDy/jDI//wCBO+L3yo/eEnGDtTdRKm8RFj2Qt6&#10;wFXNw28cg54DaoBeNAZJQnjlrAS0VDTFKhTANQ9nZlSdAbrjLA91qjKAPLgmeUBI1QYFxIRrmqjf&#10;Ah9NfqpBV5CEF7MAFyjA0OylCJC8umbJCkbwHMeuVGIeKZ4GymJAnrpNgoW5wGDOgazMI8ZAAlN1&#10;SUHv6l7B6Gi6agQSkivSk48UU00xRj4S1TUBM1JBAsMfyQuw4BZP1AQhYc3AYGHS4AYUARxXA2sQ&#10;7Hkm6hXE8IBFDvDFwKRVCx1WFY1zTHWPYyhAP2ALhzMxOegtB//DNZCLr65JHCa8aq4qQ8JKhnsA&#10;JAAmtMEAOKANngGQwTXLwkjhmmVheVzrsBQ0U0MOcAlFqgFW1xhQD65/0bWnXj9igFwcIFEtpmqK&#10;gT89YwMwXs8pZNDxBEVesAGLGONhPBxQkqQqCjKQ3VZds0Daijw0BuN4uq5eVOGFBHo83QMwkySQ&#10;iYO3wpqC9cCQOFddEwysrboKD89ghDCz9SJjSZg1GAwNK7ZahDRJEg9wWjzDAg7q8eOPHDAVuEXw&#10;QBoS+BpXdYOC5L+KcVV5PLAmOeCRNJC2roLBnFf9gKo0ATNdDakaCgaIBdBUiKz4BMsDDYH7XIfC&#10;Uf+fsnPpmSU5zjMXhhYE+B8+EKB2oqrv3d7JFBdaGCIg77wwBuSZwdjEmcHwGLYhCPAPF0Q/z5uR&#10;1ZVZNfIQA/I7kZ33jHtEZoEd1LnIJFnuU/QG5igassCGCkwLDvPhyGuN05XOBG8vcBh0g0sHvnCA&#10;aXJmYuw3deCC1GGCd3oHBpmZ6AmOCh0CX54swDac1fPG3SwXc2Finh17y/phV2DvdJQ2kX8c8oR5&#10;s4LHZ/gb58sGPm7yW+Ar0gIY/lEwUhH49urMk428Q8LMKfTgQZ/uWQe8LfT75PjY39sFlMrSofoX&#10;fMqyFzxZLnBGAAEHzQ7PZDo3ePJwrvNy1rWDsAtbJRI92FYm+XjdoQVJgTNe6WCmt07XE03ONLvs&#10;6PrMGYmk8MIbe8TE7gvXpoCfS0PSywWE88bqvfMC8YMNoM7jAqEyl+ttYQ/hF3cwDfh1QsBBG68b&#10;gs/FKXFZmwTFvdkIwyf3Zz/Ij4adAEPPT/jJC94jX08b6zInypBT9Ks4gMaAzzJZYJSFk/BF/Eob&#10;xPSLS4Hkxz5OqC/O5UXdl0yIcuj0eoeQXsx1bfMuuypvUsc+YNpPBSq/tyY3TqUNAw2fETN0+5J5&#10;qw0gHB1WscrMzohjZxbqyMzEftA/M/ngwYL7A8J+uUaYog8YPJ+y9KbFpAU8abkoCSA+5w6jgNEB&#10;g+AQEEh1ggkGfnFWaUNZtCGky+LZAN8iXYCRSMKXyFHuqCIL0yYMSBHmP+D/m3Fv7OsV8Xm+OQ7E&#10;zv7bhjJ4jXNRSDAOtH5/IipRIK7yRxjpzbmjYCzgRMZhV9TQLINTOc4z8jhKCGeFBL2zif5+7QxR&#10;XAK3ooTArzmL4IAy/Qr+QL9PGBHzgNkjuxzHMvfHMqYkiFQQetGToNIiMHpnZobSEGWXXj0Vdvqm&#10;gM+o6ocer/ohMztzhmkDdjQ1S3Rk9sA39VLrSDlQVCYOuLZ4niHqrJ+zZr0nNimwAgD46gz9/Q7D&#10;ySjsyUsl0jL2mzr3l6sRZt3A7RwKrjZDmcr6XK/KQoObvtpepq/M73XJLjAWeFF9R26mTcMVUK/m&#10;02HxzT42bVQ9LckqXw/1G+G2otez9wDnyShQxaImbR0xXyqB9TaYvQWOvu7vtO1tZJmp06rI7AIi&#10;yW3ygvE0uAQ0DAQ1rMoaQzn1YWRkMhgQNW04mBrmdEMQWqbAsM6zNukmUoPkiyaLv8O5q80ZW6fK&#10;Ms75UoeI9pA20pJN+Nub3NCjWhn8UUWkDwN/DKw5YhsFgzz2WfzCMmkS+FK7WDR5qSZXWGJv8mR3&#10;7Aa5mCZP2UPgrO6CcdHgzv6RbYr61OHAGOZ6gbUH1jICvtUOULGPg0XU6qCDp84rNgusoHGLkyYN&#10;w174W1O7naPhU9Y2CebTqOMiHsFh2tFdOu+T51AzvWTuHEA7KfTbNFD/8udzt78Q/4vGomXt9GKO&#10;CbYxUZDb8lXAa14IwjaP0D1d3OkuXUC1zOuuWhcY5OptwqnpVwSjDupb28KTEgcYqzFteEijt0FH&#10;a0dzYjtTp5DohDgSRt1pbTBAahwMlLZkVLrUabPXO2CLe/Hkbr5Y9oiRB5+GKwbWYmGmMkJ+ftJR&#10;QIirD6IBnzJZcmeoNsGgEj4jtvN7WTCWqUakTGYJfC22tmBbBpYpa1u+z+Z5Xcuy4B18y0bbZt2A&#10;5yNUTxlqHf2+0Cdav9i3wtrIjkO1Wg4MtQ3NtfZUuYbAqdJIosxrVaUVnTdlbRiOJL1i5jnKCq4c&#10;jfm4afTCplhFPbTBARt98DOWXSaGpYsllCoP9xn4CkexCdgTOP4TVLaOm5r1YXKUaaWhc5zQhG2i&#10;70VY1A8Ml3YYJDlChzpYxdD6xxUBftZqVhPRLyODY5xXtL51mzGo0GUYBhVcKYT34CEMX2OqJZWA&#10;F1X9LIcycfOFu+KMWKYOG0AbrIMF1BI+IwWBUSQK1ZB+ci7KUCYyzjVaIqYxiglNuOueLs9XpljD&#10;XBS/NFmeKBPUgXKpwzJPbrxCl+MFxjhd2+DmQRnDuHm5ZOosKBPCGpLAi6JFeGFbMw6G8F0lWEzW&#10;2MDthGaponxeRCM1RBiU1u6J8dMGZUarjrL7GcyNEKZMZ1HKaN/LYkxhXD7dTvSyB9yJOvB61gAs&#10;twa+vtiW6vuBBpk6KmnUKeMbBscSEJRbP0BvMhnks70+m/Tx78SyO6kpsvgTlkqscMw5jDFwgo2N&#10;UPWJHDdNoYbudKb8wgTVqhc22RlgaYJrHJYmFlwI05V+aaONjdzXSr9DUB1OG+qeNmVY7mjnHJZe&#10;NqgO/S5aMfBTczhtLMMaQPeGuuLuwqMmiC7M1Pi5gxxLb3HCvrWKR+axUO0s11bJV+nvZdqcll1B&#10;lV72EOUoQ87H2SZGXjktB8d2d9s7nOFQ/4PJVQc1PQoOdRCCHB+0CCXZ5obPpp04GH4FKyh7hR9A&#10;FDexFozj+ZeYLWIWG7GA+r1N/AmUQQxgydv0ObNrW/htHs0m1GxiuXtuC3J6NanQtiZTbRlMuSNz&#10;jwMbTMLZZNQUgHmB9W+zcjY9w6Q2pqkMaTZf9ZfqqgBxzhwjeyCdYowsbUfiaBS1EVkNGWCbF1js&#10;M0ZO0AcWFVQHPYM/cFdOwt0sWgdZsKdTBubFo4Qj2E0i8RIshdvhwAwsywkSUHZpZWcdZNaBfVun&#10;w2icb7jaYLOCXO86SBlHObVRzmeYHvCCz6mNwjbjWbMMo6MxHFwYOHFyhKEZYGyZtMtWA+MIesMZ&#10;WTSQnmVqLhBYDAVUPRM8iX3wqhLOFAXpLJIzCGszq+NDfoKaDMBnva19ED2uCJIbrNM61zNErpDw&#10;wTG26HyW+PGv4DDt2whn4qiuer9KMgGfIV5JnUPnKNUey89AHY46vonGHeAS7hB1Xg9Y/MZ/GDgT&#10;Q/JpV6918EGekFTA98h+UGbLIW3z486tyfiPM2fvINi6D2BFOwfD5IOYXRQgpzvHUa9eDIrUjl4g&#10;WuQeMlJnSQx9NfkjBwOHNzghNs6COCmmtfSFfw3/rD1iCvc7VrTLxG94eil60Q48Ls4V9RCvyBMX&#10;pJ5IHAzAdlp6sd5dFF8mSagCIoHrKH91klzR5BUhJx0ROknArhwW4R93Kw4OODFYhLMXxZg6rhcE&#10;iFNQl7wkkTbyA21BhlEjU0Yg0J0KTLbRc/QIEYo9TBvqRKUB6RRxtnmiY7A4rAjGAdYMANYRWsNg&#10;LKUK1BIiaNINxCYI9JaABacNDuWTrKXXycoDL2eIZd5n25TgZuVDQCJHAKUu2nO4ciCy7M7VWBDw&#10;o+3WNQY68JMdzhQ4wnN2ENWozfquqkoQBIXALtAp7ULsqA2lTEuTIlaWKhdVUZsgmm0SqxF4oauM&#10;YoAi3cDy3RwknSETzwkPjzBqG6q7jissvWqDH96z5SzFB85a3Un4ZEiGs+B9o8BnNjFtKMOEbXVA&#10;N+t4KK0P1BDgKOtb/JhxaMaxIzyccXVC5SNsnwhiIpeJorKYGRtmbOk61Rajuk7VMao2QEQNVh4g&#10;7ruoIV2HPUfOaMX1rRpmt1tVrQ9Lmx9V92aVcFYZD9RKAw9b1fNANd0x5040nYHLZgYG/w4ivYXA&#10;LCjYrkGQHAkbygxpMw5O8+wTaB9VGi9HHJr7yBNUBPrTpAWnpAZNDYzzH41vOX346loHTJFUHNYY&#10;2VHwxTLY0iY+M4RvjkI8lF0u2KSGfdAvANGoMEwAkeHC+r0A0fIbG2AQYqpUIdz/0r2DkF3QPB1V&#10;FUXYCaqPlf/QosQXLELIq2OnTCUORVPfRsqwfvlZ0f9gHZ66o6Ir4FlHQogVVEW/QJVo7NeyE1wC&#10;HZqf4BLArkdY/4GwISxg/FPrCogmodnAffTwUQeMj37fDR2UrfQRgydEiT6Pt9g2T5Yvi8ZIjA3w&#10;MjcAGE0P6YwVqUFdbU63ZrSc73JMpbHSGpOEpzuFz5f2eyRStTk/FA1YmGqv1LnoiwHG9ZxxCOMx&#10;LiikalNtrjLr2AmqZXjWzXAARnlsMLqNMErgu822zDYd9ogGGNugj/NQGtJPP0bq4TNPWSzbmE+U&#10;YcBYz6lShQhdwAcqW+Bozuqx5SqyjpF+muCNztY8NMLhXwtKqm3wrrBEZU1FIywztKYUfaJuAqc/&#10;4GuUepQhI8zAuFea85c6WH7ph1wWBBImmC4a6uB2Cv4vzF39heczS+5BA9HiYZDY8pKEVjIKnEFF&#10;KYagiPAVwsk+UYTuatFdfKZK9gsYczw6EqkcLA6yOJdDijpXbSPLNDEBtTwFr2oEwtrZUlL5Ci0z&#10;tIxCs+hzFVaIAhOQSx8xPYVf9FFTw3JKHfwXWf8taA2pub/0ERKgDb6PUhVU1bGqKaNt+kUepw9c&#10;OVlOc9Hhb8Jj08eJYRUfFOQAM4biFNrgs2elpIyQB1c6uRD9jVOdOjrkqXN5sH0qcIumwkFehU5v&#10;lqH+oEWOPjGmZkzaklsQJf6nRmkRgkN0Koo909E07hEsPDNjhOsoCgZ+DZEysGeIpOn55tzBMxCv&#10;/Mewrm1Ebo7YHUX1cHStEUcjfzqaTDGKggUbPIoe+hQyPIw68C4MPuC40NEWs6d4FYlI8rN0VscL&#10;SiUxhzJPMxjoSbEsSWTatXXboZd9stCkN0ajlczR2dVgTwg99Dd2Sx0QJY2tP9QBZz0RLjvokUe6&#10;5qyPzvrqNLe+EG0hqe3jZuwANpxJy4/gVTc2x4gO2VsxHu4Iyrs+XQaDxj943PeKBRc6oSy+Nh/8&#10;lS6BeRf2Zh1VXqeMEAOiZaNGEARmcv/gawgtxwpfMnbXnbPT3YWfGPfEZYWdsRFdg6NrHZVOB6GL&#10;Rb+PvBVmwzBYzW0Y8IhwOG3gXeYtoINeyVdzwRhNWJaweG0O4IV4dBYDDSZ94wZSXLXsGAYN/AP4&#10;ZFAdxQ9Px+XDJ07vnegVq9bhoE07ktdoMPJVKsLrYB1s0RArMMpWIwwY8EMMpezCwqgDrrAe4Qf9&#10;Qp8JaQIjF5tVQZl+aIvuHxghqF9nIUOwtMeVlnklRyd7RlRr4dCYOwfcPL2wdZZMPd06tIvKwtK0&#10;QHsZ/IfOmJtCiHlH0uP/67B9e4A4Adcy8DQapXUecLEZbm1Olytal3VYMlSQSDQgERRWhBMFLd6f&#10;ETlN/aCM02VbKONH6tzwNWdYjFtgPNOcoUd4IbrZ8BG0M4uBstcLVQtthwQy0As0YOWaTLKVO0jn&#10;CTgzpHgsUrAnBi+YA09+BoVBmQ85H9IDZItiYxMIhEBBkBY/kXyD3WZxd80J1E3g5wvOf9dtD/7b&#10;xrxGTUbKyFEBMaCq9MGGaL4Dk16Y31dzHmLAVfQuM4iiS8E+OBvAhyFZQPSEGgakJVPHssTuWJSp&#10;X85MmQf1PW4uzp2ofZZmPQPIK1lKZGgmismKSWqCJLHKTfJjg0hjKLpnBnBQy6Iaog3jpGZmyDzS&#10;dlRJfaLZfUcdKaZb6iNvDpkAEvVHrDfqw5mMDMkt675+yEKf+cNYDCQtr5LvGOR+aIEgW4ER5VHq&#10;Ewxhnc87qiJK/VWelRMITzKEYb6cO2HEk5yh5NwAN3uFM+u5WpSRfYndgztF4QYITmnBqDK/QQio&#10;dr9qqLTDbKjxwBkX56DWCDASEcWKHVCzrFnF9KQseUiuxKwE6xiIBAbXWhtT5tLGE6t+NTNDyJRF&#10;87MduNfL2Px0lT2Cv6P3oEOqo3LOxJj4Gcxkmq1ns1yhJcoglBZNoF5YMmVXdTngs1l5wDcCz4EV&#10;bsIksfR+COFhKnj+RsQVZuq6wIt4CEy8QVjveBblwYBuTC9JXVSBs3JAbKb+L4fFhaUfdSkNkiI8&#10;N2WXqgEoDsFkzpgAXmZKahC/i/VgZw0Di6NbOLVMEOyGQ4BdGFFxB8EPsP5ELJzCrQn0dWtly9kF&#10;wxJkDBRr3oH7F020h+ZC2QOUkdQHfsbXwcwQM+qewMhUe4iv6YGA7MtnXDGWGjBTsEvezg7R6/Ml&#10;Lk1U4Fo2PjVlC1UXfdQR5gx8w6XsBC4I+Ng1xGWYJh2JnIS2iLszIJu2sCHAhCtZFohkbq8D6K0z&#10;FZgyDXPAaGMPaOWkEQmMf+wDGK5aVI7KQSw0ZTDDNjBlqrnWgx+vZUZSU9ZcXhclgH2bnYyKBEGn&#10;n4RFMh0EM/5N62RR6GnwGiZH9AelCp6v+HGPFb1pYSK8ZegsscvQFUDSjwe4bMgKzY9McngbtoEL&#10;tY06pqnqsNAncj46Z3iZZiPn7e9iHfwxlJtx4AnmFFGWdBUVPhoLRwII658UxtPd5kaZsRHLzGDN&#10;EalqINssM+zWy8RQeC0BVA6OXYepCyd+soETish83nXSn3XENPjz1SwA5rNg2wsvuhnSRn1Pqaa+&#10;B2+lTuwC4KyF/UVnhucXXOt+RvWyDOzNfNGmtQWsZyYke5zfgJVagJwv05edsKx0QxVWq2RALYj+&#10;rVME0aDSw8CIQQQ/ajmXFfpkoejoLVEGWCA5vShICCZvRYDNps8CEp0pd4YMBKWJogdISA1wOtpd&#10;Mqz17Zrq5e9rxjXsCtNjLUOsqRBmB0wegfJVvO5M8IlkcCmStt082Fn5eCi/kRWiBDrWhwavGrgF&#10;ywdH9R7BrRCMMAIcULhXjEgQUTQ2hKG59NCeMTywxLILLQ1BGGkWNqaU9Hzm1+FssdJdWdbraBpA&#10;AYxK1CIYwbSgR7De0ETaSN+0kQcp+dlktNDAiE7GAQ5Xg4fKS6sNoUMorJiRGFF86hp1Bp4EcoPd&#10;4VNX7EW0Ybcr7NcvlywQ3wMhpc+fNjlfCBQEbtMiQYTwGMcAPng9gERHlSKO1/sx5j0sqjj8JVki&#10;k8KM1MkDxUSxJ8c4iTzAeCnISmFiRhKBMWArUF3WEBRyjtMDtGW7OPqbcWRwErwKKuAiKwR7E0jK&#10;ingh2mB7yiAq2DEoYwwYhiBj0JHBMBBqbSGEqBIssSaSCbHi1RBuzqUOa7Cg/GTb32X4QVq/OiNY&#10;Eo6pWJwR6MBooSsDwuGUOtp97orhbzYyeaXJJ20aK668tkRsdjAN7IYHGnwyV+eO8PC4vP0CDHsB&#10;tpzjc2oeF9d+VooATgYwR67CS0pQlGZljIE4m5Dyg3NKTs5cSYcRd5k0QhnllgOHdA2Hg7uo343u&#10;vKgk4oDfKJdApKyhLbitzAs45iCaAL6AOmF0SBGGsrgmqYMeGp0R7ykTY5Rk5oNIwpkYSEaeknpl&#10;r0MsB084fdTMiBbzO9sOH+ptGAZq5DhfqOuiBX3H3qEMLH+XPZkrbZck2SC646jnmDG4RPPwVX4n&#10;SF99R3uBE1DHkLVndoXJ2q9uXuAL6fXCMNiGKpaxRRSRxRLquZisDIwKjbjjZ0PtKEjRILLsUBgl&#10;cJsMgvQP+8ltJJ02YR2wEjhfGiC9TYnjhCKbqaIHnAMU0RDbGgXqWHUUtgTFYD6XExoWKBLRoa6i&#10;OTFzDocopjJPV+XHsnlJ04oPNmXeuBiOm43db/58QBzqdIDDIRcCHSHDgDSFIDNizYi3R84ZgfcI&#10;fkQEM6FsyeiI0GZinGj1gJwnij9gCEdMY2QsE+PhiJPji5K2MqeZgcFbt/xN1qtNM7HA+Gw3bLKx&#10;Wmis2GiH96z2zY5ndn3E0me2P4qFSXSIKrOIiTgZpRCqaFx2XUgdCrJZ2E2y8EhcDgLV49qK20OR&#10;PIvtWaxPot/1zUSOIBiYwAGbGLjInsXsuJDcccuoZja2Y3QyFeQAFw3hw8gMEy3CUbAxzHigLCEQ&#10;Njr5pt44kmFxEIiZ+AYwmBpv5vzIGYCRQhFXRX0in7HsY9EB50YbNjApRWVwQUw4LEw3Wrzt1FEY&#10;mP4j1vE84lEAXsNneJDwS6YsoTzw3Jso1MEZhqoCrGUp3KWlZaohlCVhLLiF/aqcIjxJ/eYyVK12&#10;PZTFwgO+ng35Id/0yQEnuQEYH0jZXHJf5modA63WUeWwj8R5gM2tAT6b7hlcp1+1ZubDJb/YOLil&#10;4x94QOeuocWT8JIYVyr6iNuU/U2OL2cQbY4zIa8C2Ycuoi3FmXHFuukvnBs3OxF+zM0sKWDSRyNz&#10;0eY4R3Bdbx/CMIEZx7GfBOIRmMp04HhfDSAneQ9LKuIyyWOZGVSK1hp9Jak77OLCSaAT594YO5I8&#10;TsQbxte6a/mCJWWJAuZENN45bcr00mqyJGcbValdzlT/1gumLx0lsnayeR7AYoOljMU9NDQyrMdE&#10;FbXFhTT10gDNMUo9ReBjNFIvM1pFlcatXzhyO/CecbWBk2ZgtB8MA4weI6tMpJvV7DJ94GPwpqJt&#10;OB60S4ZmAtp9bH2kESoCjly2Fb6UpALNxDot1qDJxmnEnwNlxtnOiQZzZkp1mFAwQ+GqUpPFEng2&#10;Clbd0SPplNDC7AvS1RNKZk1Te9SXYTHmutuVASp+QbdNbFF+5U0FdNtsGDBBDTYBk8Br6WnCv/WV&#10;UmbIkh5ITaQKaJZs17J92afFsHD2BVeRaefsVfYO1ZA7M80DhQvfieZ6APsUx0jawIZ0HaDsNp1N&#10;dVe1kylqTdDGAC37BgNq+EURthpqHjMzUJ7IGr8B341IA7e0D7ow4THDSC3ijjLdbrEdzbrXHlzo&#10;C1M+7nSmzusFRcll7bucl7YpsBQnLOUCx3IATvKC41CWTHxQLMnFwA2d2M2kkus5hk700qy3czjj&#10;eB70UmDESP3e0+M8M47otsUBxxE3Zts4zrK9/Tza13DbtttvE3w00nEMbCz4QxtfD+DWD7D3E+x9&#10;CaO7weD21htx6LGAVQxejZ3TY+cWmT0nyNXBs4JI2nlftLw3DhpWD/Nc3TeF5bOHRwcRZeUEGn1E&#10;dLj1IwUr3jpR/E/hiJ52M8ObT2rvs9r7tWbfF3D5z1bfWMFvHe9dp/nYGGfwwQFv/XSZL6b8gT9v&#10;8PvVGkbf4OQ7BHN3/kXLZh/k1kcpxcx+TMpmX+foCz3yl44e1dnfeuyTHf22sPfBr6u8gXeEtsuB&#10;g0w68hEPvuTSSGZ/8+COPvJY773ao8978Irn2BCiy+SwYoIwS5hWObZqMrPza3SOITkOHGijk212&#10;wqlWTY46mRRBiW0QQh61i1PgGxniGPDTXaxDg3CMh4zxEpnDLqQyR13mqMxB4GaO7cyxnyQ/GPvZ&#10;xoemGNIcY1q2cSgPighIOCj9JF7loRDxGWNa6Ox4Ft4RryEmll6ocRA7G2Js1XP8t+kKq5HY3Rin&#10;Qz06iOXN8b4EDN/hwIof7gKGm5DiGHA8iknOcUsk7yaquY976qtCOiHpW2yUPVu2sVMwZxtfrb0e&#10;o08g5BCdgg+bLI0iswawFHDSDBIIVQQZOEfA9lEySAYtdA2kwUCHONtIBc6riGOIR4c6ICxv3uL0&#10;bTFrT9n4iwSHu9ZI7C7ujf0xxMbRMrehc82lfXR9CsCP8Xm1vjmGv4/zw/0T0295AEe5AqrKWE5G&#10;7c0nmPMN5DSqrqrB5XDTnttmLbB1iw//4NhIVgM2V1Q1PAVr5sOUHMFEh9yJo/wKDmjMwdjlaBzl&#10;cUy5Hqih21SQKXvEY2ayU0bJnHGCfojGQawmWSppM2Wu4GUeMlvgGlGAaZPAb9Bc9+IuS2bMppEZ&#10;wEbHhBskQU/GOc7WmTN65oyfo6ygMXMID8CQWYRFipVPLGrIPhozlDjsIYMJ8bLLcgJphkwoMCd2&#10;mJqZmVJoDbtsKhNathlXu4wsjKtd1haYhlcCCmyJXejYQ96XXhZYNQj6zg2DaofssTm3bJ9/pv6H&#10;4cnkk6OWpBKPRivDlC1sNKDKcvPId2kn2hbG9KA5SO4ocUV1fkhuYcuG5Bc06DlBJmYomvPFcBnK&#10;rWHyOJIwdRYCBvA8bnRUAEXtA0alDo1zDf99GCshjmbSEyPLfXasyOShESNjwpiluVhrBM2nKDCO&#10;8gyAi6SXZIATIdPmjz8c20N72Ji85qEZwXpC9YjaBPuPEwzDaAly2DwYtfIPNFit9TxYZwwK1pMW&#10;IEzYkFZms8Bu5iJzFtzYj6VHbINRteJ6dgA+Pl2wMjjCKKiorMQwr0q9DjKf8vC4+gVsPAtkuiUC&#10;y8zpFOzXgICKCfLTA2Yl8wEkHlPOCTD8adAWLVMZhcUXnxp11HZMyzWvEjCRxSCF4SpcO4zMgVUY&#10;W7cciitl12Tm0/xpMpZmP9Ygqgd6Lsul+wcnaT+UIX5ShkuDYC9IruuLOjGygePkAUa2VBvaezb4&#10;I0y4I6nrbsQKODlkwI20Cs4wRtnC/1sVWFAXfuIp6gaKaI6X7WymPJp7N7gSAGNipHiTcKcTEruM&#10;CS0GbNiVBAFzwNTxgCnT/8vJ5zwBF+M8+G+eT/x87HNQNxspMbmRKtX4SkCFWPtkKuYyKqhgIBYQ&#10;ZbXNDL4cvw9l+BqS/ZhM8sCQMKbCggsFENnTmvAkBIkZKYs30ici2GWqPHw1Dwy9hKvjCvDGYbYM&#10;Vw4Lcy1J4ghXh3OAdhbJiVgOt1tTJf5DUKELmcB2sxFMrQ6Z+8YD6SOMl//PVQxhHibI0PidQtIZ&#10;B68Urh8YLVYJBbmIzlaJoC6SnRZ/HOpvqPcIR6Y0Z4Ik52UqBkO1kibilHFw+NMCprZ1YmxZBgP0&#10;4hSewXAFsRarlwxIOBcOa+nY7ALbQFJ5GgusvOBtJeOx2Zpw5oUuMAIJttJEjxnTtgmmY7QNjBAa&#10;IB4gdHAYrQNGAIjhCf65CTCEzEvxa3KJK/SUQWEv7hu/MZfurTkJpgV0yvXytYYuNLDNDvTpQRfR&#10;v4GT2ZMmRk7xHVJG3JxeWZAvZgAvciZ1eIp1ERmITRM3iBi6bkG9nhgZpGUyDEpyEgvZHIPfwESX&#10;a2Z0ryeT/cqFBeQDFxlgnUg8HshQhvAUH32wqGqBBNCrKB/wKoItzG1zVO6URFnWP2giic+EZmZq&#10;eRyGPjd4tUlnvgiDECDXE9YC+9J/uXXLajYunAPChLfBkjPGGhAu6JFZWnM0umN49Wr50qMS6gRm&#10;sUHhaTgOCdGT+sl88zAfR99DFJThKse5CEkbpgbOI2WGQjCIA1uXpMk4X+tgUE8xQZi0T9bQJqq3&#10;qZQmn2zgrWnU6mysJ9kOBpmPDtDkYWYPIA9j1WGqS7B9lDHtsN/FBxCFcRjLjhMFt43XOWsHEiG3&#10;zIhL2X7x/lMGBTIWSIKD02xFOEv6iV/CyI1ZD9UPD0gwtoRGFCX9IG9zOwVkB3XBrQQQqJKEA+Ck&#10;DXU43SDPOOVeRBWkMSxdLy0sDhhBkrxK7pYUcoFEua7DbK+iH3U099w3sxXp0bQxYDLRa7LwX2/Y&#10;sv+NmEQYqIAzJcWLBdawhEmyyTWz3GrTYWzoB2SL5NAHbaIeCLmYGSMuPYgJpA2oxqwpShZGcJam&#10;KD8kw9AFx2+CiyGBBR9xmshaWCFt4MdMhWV4i0Qf9AIJodHNN/oomi/9xSHBzOpOIAKbDVDpqFOn&#10;yfh6JMxmeF1SNQfqok0wwJmhR4yvVMouqw60snEsq/emBTJ7+xAm/qrhnUw1eQJhWVq/TwCpTm87&#10;zm8/7p6HhB2pjtINKJIYITEudowd1N+CWoV4C5G/74ShePmWFXXindO/SJKe603uJHBUTg47d9Nc&#10;DXEvnopqfoQ8NAamm/MIsyDxChVCSxecglF7ayxNzCmBE4JHC/aoWiQeUngDW6eKKKzgAI6ZXm0i&#10;SilbH9GcHtncv1rKOAjvlpYDYjGV4eFT1A5vbxE3QuY0umeF2jmr5wRVVCUHLoaSwZbt78BKK/BK&#10;aKbfk42NKg+re7RHDzu0MDEO8jz+AOKHMOtliBAdXOb9dITRi8ZFIpZQdxONIS7an584eqJifsVC&#10;WUJ4NXeQ7cJrUcIljiyC7ChZX8qYHtLQ/M7v/flMmswPcswPduTJCvqMwzzoj/zXIU4ZumB7PBt9&#10;Hi2Ekv48SAtdIw/qwZGjB0bmR0h2j5TsHjIxppaBUZRynPNTKEfPpYxPqkBN2ydXQClYFKhM1/1Z&#10;FspYlheF1R+BxmddNDTMQVMQVnwQhJ9fNx1fP5VQpEOYq6mNIQiIZXodeX49+fBlJQQX/Lw/vjS/&#10;zbR/vwnh6JU+2iw4jrARuYWaLIiWM6lHTWqHhnquJ3XiDqPs6vV54YfxWs0cJJGwBgmkXAYSJQiP&#10;9LLgBLIGOkNGSZ7uJuduzduljJQHeLF2HX+BCZSmD97ZSJ4eTilgGIYx/ewZguxsGxALb9Oacwf7&#10;pwjRx3ERTNfaBE6aB0Yy786yZwWnG9RlzcteRh1097TJFThhFF1+jtlYTXJZjbKkLsrjFT7xhrBF&#10;wN4MlGlCCNUiLgGKcvWaKkRBmQhMLXHpPMgOJ06ccxjDYBoYRotcoYF7608l2a6FaWFp3gdIE7R4&#10;NxEhQXSX40UTM7lQoZGkhslXYRt9GNgYi0ZRrHBWzmrae8D2hlB5vweMEU/AF+UfxopqW86OPE3J&#10;rV8UE/wOsFVvY3FL+gy/dhJwbbQZlGt1+pooD5WHfSVJmLWhD8AyVKZpC0xf7RaLFxzShqP09TdU&#10;HBPOOdlcvIVUX8pbkAysZENZM7ekWxNOWXcHhJaEfAiTKDgwSKZljniIL8JzU+3IMDFVm7TKg4hM&#10;iailbbCLWA7E7bPxUNB6oQa3StOSNLxQC5hLHhZlLkmZliDy3DFC2qsRtRxySOHPaFbGe1ny04sx&#10;4EO9QYf+jU4IlakJp4lCCOWTjTV3nY3mti4MkGKtPlKr4qPI4YCNacKBUciBISydPdhiYARPjMsK&#10;nCu9vDnSU5qsg4ZNHZYoKQL35+XjAqJPs7a9a4tTsY/T3gOWjKF4cwngKxkGVRN4wBunJuItH7/W&#10;kr9t315HRg9pJeLYLvWEkafUlKP0FUypxCR7isuYAiPOJQGm58jsk2jmJJtll4gzJ+sAD8k8YISW&#10;J8ba6oRTMHPn0bIkBmlEUDYmD3kG6Fmobok/KpjmBCTK4q+GabBMIIg1PKcnMMWvA26/k5zEXTBI&#10;TpdEKPB+SJSij10y1ZRwhdY0JGRxNEnFAI/z16NlNWNiF+Q8JX4dJYftEsjmBDNf2EGr2CahzYlq&#10;cyLbkOyWuaFI75LiKNsmz+VEKJsS7OYEvKMkvcbqIK4k8rFXQ6LfcTJg2xvYulfA2N8hoRAetUs6&#10;hAeNiYnwMw5dHtUSF3W7Y5IBr292wIN2aVVD2tVBZtacvKVtJc1AOSZ3zZTaqRoT9GN3gx78bIow&#10;FKG6FtGBsREmJ3WgEGmQaAbybgjPlMBHMVTyqAXrQoltnAZ+uegh0HeD+sEknjx0GDjaN6zHFwH8&#10;XThnDksxsaKXscd5s5dxFu/6AWPBIW70TpabgbIEsCi7OLfgRPlRKQu12g7XjhyZ6eK35nffOZYj&#10;r68QgAN6juXK0oC6sXc25J5m6UArya/3YVS8222+cnivr+JkSxvOUxmHMFEXiLPbq0i4UtVTWxsP&#10;C9nt91p8o8MLRiaz+I0X/p+4gRLer8T0V+8ow8XKKDIfetEI19QVNs8MOMcs7LXi7KRpcqwCJRHU&#10;ZsVKUNxMwrlvpYNFZyFbsc6MU/XiknVM/8lOYlaavJax4P/462MzYuMgquk3PipWqA3PnDK2El+n&#10;kKEaXf5qQDoY8BLqGRcdvVGTNyCqDRgEE1HeySSRf/JMHG2cWLt0MmFlR+Gv4wnATfaeQuTQPM15&#10;GdNSa8uGLcny99s2bOvR1h8cz3x8uyMekcC3SQYUQW/eodGMajMqHqHrjNIzyh+TxY50woLfpDWQ&#10;X3ZyItMiyZGUZ1I/ZgcDywBJBpbyI2xnZE0z6zpApB2yTch4hLA7pJ6R/oAwEoZETOCFgRg4DJSz&#10;Yq/1fjSaoZo5LH74pBNq6e6zT+z/8Gkozx+LUMLUjRUrBKtbeH1CG5xAV5GW6wtUMExhtD41Ew0X&#10;m7jPpcsHq1qRN3Y10+B91vh3PpSV2OSmTrzowqZF00V0e+H1oWoWGLWUMq1eZOD4US98I9sPf4lk&#10;HNrwgTCRjOa4I+Ei0GDJ9eEjYxwaDhw339NpmrcHacKw3Km+YzV+5wpbACHO72AO3CsIjggIl6Yf&#10;7w06rpZp/54W8HDItvHw5cJaAu64XqCwqk2ZHJA6ecfL/fGZFpYS+yP7BXe2L8ryJpZlWhTAODdY&#10;tzCyChjvdzu27maCGSeNdq2DIwR2nzZqrIqsXG1nbgQw2zgY7pGBSInFuXB2xroiDUQ2jH/TikUy&#10;L1hnbjq8lUqU2S0YYwxSMEEMhsnrC8KtgSo1WG8NsZ+J3L16GFi+jsHlt4U6nEHgXK7bJlZhO/H2&#10;AKvGZ/3taXsxnfnaxH01dh7phqMoZ6GFpXJA2/lsbJMzY2+3LxblzJDSLvv9qNHw5hGnsP+qCmWq&#10;/cQLdF0FZZolZiwrKlWyqn1bqd/ep5/xAVak2PBAK3CzM4c3XKPBoz4Y+IBKCGTHFkUrZtg3/H6d&#10;+V32fvVZI5/NTJ48vx+8HE3gH40KDCl38/j6NLu9e6FatmIASEcU/jAQbXjlGrhrhHkZO6cGMqI6&#10;0KQ9lq3EQgUCbm9pA2/f204TyjTbrGOua0mf5L1ESeS3XgZuWKQ2NRcxUXWj+Z1wM9/ZmPEt8VY2&#10;PnQJeeX1Vfvwd1wMxVSjcoF5Pi3X34Gd34n1Om+0U4IvtShsdNpA+QZV4Vrje7T0tXuTlLL53dL5&#10;XdODt0/nt7HGt7MgKHU6dTcjs5kbZXmsgzLUcjXl+WnXRQaqIk0WQjUhJKC65xxtkVsngnlID9iM&#10;BGH8E71J+0iGTdDLaZMr9NaRfwGXt4PG+I5qmETWJNR6u3Z+2zZ5ef6+fpAPkadKT5GmEz94zyYz&#10;g0msWhXHWkFryrhZBRPivTJVdmBfNRWsrwbKofzcUCVMUIFkBmsgpfAoARMxgp1gReBvzsWi3ccL&#10;Vbe0GqyDzwjGFwd4rBFG86267UcSs3qEk9xP/1C+C6g1qm0Bi8l3A1Ez4YbAKtttw/CST6/klRGE&#10;YGG9aKZBQ42kzUt7XG1yiedf/4f/+7Of/fVf/epn//bnf/2zIWajdNyXyRR88Itp5jVFtwOndBtT&#10;WpaZsx0KYgVDHtJiqX4fCTgvXUQAgyxZGsvHScR2GBNn+chzLGtg0BIhCYxIcbu0NWoc1ubNM02V&#10;xeQllrAYKmVSvo1KVa63sA7OwxsIjoPQhAEoNJBqbh1yUB+zcHAaXOuySThtwAcjc5s6eVfMJlA1&#10;4ixBvPxcF+EQksQV08I77orVfDuKJn6DAzhZqjbxAwUZBV/9kjZMgaAedfgSgDMzy4zVMMziqUTV&#10;KHEOSuvNVQXAVs5qfLOLeGycim+1ocEZRxe1BuC7Tp5bE5Yz06a9V6jqgcphG0Vpso4pU+YB53Ut&#10;5/LSABTGPO5qULWpMracuVGHx7acv/fS0ybvbgrTNE2YgQGO2LR4GMLBDc0zhIeYK5EmaLSzUDHg&#10;qBeduOKAnD3diH9RHiAtBAEt438Ul1wFrJbFslvmi3VHBZvcPg3Fj6rONCU/KPh2R7lgc/DWukII&#10;pnIS0Oo5PHCSU/RDlk6XsvbhGwb1G2covvlGnyd0BkeB0Xs5TXe33J8q0IoHy8jPiIMdwzUn5K7y&#10;e329lv2prUK1J9ewnXTqMByUQA++Hciv5Fbbg4pLOaTZPynUMzKgSp0EaNzYl5ZAb8NqVI/dScoS&#10;C3KFbSIcgZuveyuLS3iJiAub1jafDfAhXc8jjiS2i+Bwo1vORKQz/pWzKEWOSaLrWsYoRtgN50bp&#10;x0wGVOCqaME+ui+KsnwZxjIoyTqJ+8hyuAoonOeQw6XpMmhBWTgX+MipW2X6ipyfAwqXL48XE1n0&#10;O1uWhytV8uXrSjEGmRRJB1HBRML9tKAOpDZotWqilI2aL0NvFeMNf1JRdswD/XrWv2cNfdbhdyr+&#10;kRUwWwqjJXFkbcwWCSfpwzpB/h+zavaWz2wZ7awnWMtgYQGvVllZYCsscQcbrDNaC4M1MZ/Nerim&#10;EqL3+U1jMC0fskWobWN111r2DXIljTFG4Q1UVq/1VquxNH7LhQJx3VguacaQDLIRY0HryuG43ppc&#10;YV10Xtww8Bh1AtJSashbTDKV1LoU0fhVFFYRO8FDJSA7AiePqckE0FpkZ9x1buij8kCwCVMar57Z&#10;WIsBENKg+dAdlAzHUkFkVUlpLYxDoJIGiUKyqNZBS/okTLDk43+RB0TETZ2En2W7ia756LPJyN7h&#10;kINA04B5z1gNEG5YoA1kpAYvq4iU69xgZATTl+YttkVI78gBzibgveyzCZFN81W2Dus5WvO8L9O2&#10;HezsvPvT4Ryd33zGMw4c4cmMSzOuHW3WtJ/TbjPR+TymA5uPc9jifhpMNlEYkDrZ5W49C0oGLUjd&#10;nuEBZbw+BcaSIokYeiN14CCPiK/aUXU8UOkYrIYVg7KILp9FAqtjf9lG54/px6L1or4PPukDF63j&#10;NcA574dNRevuTkP+5IOYt7SFzyNlVCSSNyzDZ+5KF9A63qDMDb1DFAZP4wR2n5Loj+T16d++leTk&#10;B7YNu6091Yu8YrCgJ5uIjDvUKSVwwbn2mEgIDSVQ9mGon59IY2cHkBb6qeaddpS/SBRd6SheRvR5&#10;vw6Xo9KP4haahwMfE48cE+KBlt1JM9ZVr8isbwoD84jjU30BH7n3LTCZaIM142tIzh9KDJdDQ3ea&#10;IARXqNDKoCcTKAmu56FEEAQWlQOME1MuaAAkG0gdL0hTlk8L0QcxDw4IhDNw7jDq2Y6jRpVxTDVo&#10;FkvedmeqefqfqcYXy3KSK8RyyCSouSltZZ8cuMH8K8KY3A93hOwMvqVHuaYrSJuslIwDIqjxgHgk&#10;OMGqgMkG8rGCcGt3mvTMdmRYJ2nDelQ+mAOueH7T8ESPu2JI+tkAdh6DHBi6fJYA898SBXXzlXfq&#10;8mQJPJS9SB8gs44juYMok3FcG/OlTp47sg+fT7MPDVj+esIU53HImhoJG20qJuky/UVFmKlCP1ke&#10;1xt5ClhdrY6HOuRW04Ylh+ZMMkXZc0uUPm7BFtkcR2w9SkoggcE8fcfLRSIR00QXPZq9DHgxd5A5&#10;kGqP+tth6FgZb/+bsqQDrn3gdY6/q49TcNognfTYgk6pw3pI+AbG8MTGdn0dXsdZy/pceh81/3k9&#10;fe2o2jFE+YvO0DzJZryY0NPLoHa/KcDUk3jaICdjlpIdVYUrVmUe4aj2olNdVMoYHa41Jrmpl9Fd&#10;0nB7Hyu8GaaX1URYUrro05yX0pe4kGzif++kplpzHztnO815WlIHN7MZd2Xes6PJzBOe1tNB/q47&#10;u5b1ra0196n3YTrc19zL/YvN06JDcDbzZXsZCyDqm3M1U6iD2+HXMi1N85yqC4ZrTd87GbhOFioO&#10;g0iZ/ekK4mTTxwqPy0wdTrYnLdlFn+m8mr7Kn2zxrNhfFDVQc6fEN/V2Sm3UfUTNncpmjtCpuaiu&#10;9qNRc5XNlLrCm3E2ZW0unZr7XPs4BfcN+Rpa1GNASkO2GY+WS41CyPH1MuDGPIm1G+7ZwDwIs/pe&#10;Wh2YjbKs98FW5i5UH6fDTkFZieVq9lerg+zzuo3LSR8dRsNYx3mXtblUH+tcp/X0par7mz+LlwIu&#10;0KwdfVexUKoM5asFL7CbdXEVyHQe3cfWi3QfwMJ7D0g1VCOa1CgdzirZdOIOSsnUQcng4WCkWfWx&#10;wu9hehGSyImwd+mhz72P0uG+xh3n6hX70B7ubsrzkjr8nk7fiJpO76EP30fp8HbRvWxeUd+D9yC9&#10;xrot07b1Ufpa+qJ7OSPlTmOtMU999zIWkGuDLICLcDoVGzyebKowfL4ByyLTBcPlMzh9mA7XIvNB&#10;3F7GEpIm1vtY4WGVqdJnwtGmi3WmbzTNavoqfzLrmulsS88rnXV67nTW4S2dvcs6zcfj/O/RWafn&#10;tc6eVht9b8fpdfpcZp5Q9Nzn3jcE1oV6i68SVRJfq84Il4qTLjFDyri00LKyKPNCvPVwOkRy5S0t&#10;4OgtSi0dsMDrS3QKLFISKMJsQrPG1jHQjIHDDSHMQLRxtWfhOFXkZhCOcb/YtbghPYncJGVYbyUL&#10;++Cp0/CR6sIgnllqU+O2qnWuBvatg+4Y2C8mAeer1NUmIVXLDN/ZJhdJnT7LFDZpgd+T7DeNY/6x&#10;UzU7i6m2l9pYjhopcD6klCYSAFpkymLEJgUvIF5kdiAe4g6nCXq6Pstehj1Clnng9nIdG02SuzN7&#10;9UxvNr+9N4HnxMvgHpZfS6BOLiF6oHqtXU2ZSJx7viZGUWz0OLQps7llPH4WG9srNMDJUKdNrn8J&#10;eyXZ6Vq2aDeDP3402X69dgecOBnwgF+2Uf8H9djj3IwC4/OQRpgO5oPWHi65FhBEQUiyBtZZYo6G&#10;28x5xoIrRZh/5mIPXgCSz/gJrTYfRseC95zSIwIRB+xixowzgIXxUh355/aC0YcMy0txhCe01r1K&#10;oRGD7YIDuxaKfcFTgZS1dzv0c/h2vZ5q34E3QIBlgOsazARDszloX5fk8TAltp9f8tV3TFWb4CKN&#10;0e1idO7ZhO7wE+M3BXOgBP8SMwYGDaQ/4hrcyAdhOVL7sA3/TtCDjWTvIBrOT8EK6iRU76kbm2N1&#10;xszSRExBHotdfqAn4RfoEL46lzFjhqt6ID2XaqAPaZvm7H3GWa8zUxLCoQI3CaESfCQ4VmxAEgoN&#10;gfFsygxiZmcycUSEQdwNpDAI8cmQB3cq+Tshim2aB5CLxgQZ/Y+oYKLDq8ExTi0cfJq7rGZc2rD8&#10;H92maTuzddOOTwdydGi7g50O/gg5ZgRiQVv8OkbBGU1HND5C9YkaZmI5IqiZ6HZEeUC3M2lPpH90&#10;6jvMmDHnGLtmDJwxdMJhcQv0gQUETxV3wR+KvAYM6uaKN5Phq5fh6lBiPFSE9UFj2GO/Ey1p+pF3&#10;+Fm8zpAxhgLkjCPN+5P8jdhlvyLnRDr+nXs77CmR/zA0L7/BGVr+tLE8RBYcknheqBkNNw/160pa&#10;8HvBO5gpV3Cgznjz4Iwo5bK7pNA5Cooz3FG26C0BAnzyfurIz7x9DXXwhVKGhZ/5FEFrg/MvAVok&#10;NoSJyp8pedrmXXCieX4E3M6bMVkNbFj/GSvF3wR/pJHXQ9mJOFOhDS4lsXvgv9eR08a0OZ2wChEZ&#10;AjuR75LDwUyCFG7XcQ3LdIbWDoFu5UydKv1iGOJxSToPlCsfFjaXiW4aYyzYoTnUxgWqrBgjAWGm&#10;09sRHjBQB0/jWdd4PPPcMnC2P/2ALGYmUZa3lMUnzST5Hh+slQ92GHdc8fFNWer2PkA4nQWAG5R0&#10;lHDBnxqCRD120mhhplFG0eMsFmP6hIXz8qc2HKo9I+XTDLRYymGfB5McEv8n96I4PzzEviAK3NJy&#10;4D65MMUGJpsDPDIjMG04L19YAD+86aaO4OdgwJI8e8O+5l6qXuGun7BvLRIcHY4poQAsiGZAUmUa&#10;0fnYLD3lDnP2HP5o0MwwvIIO9SpvJcQT6bkzoAktTDByJW0M9YD2+Ety9ZHzzx1fsD5+R2D6Yjzm&#10;ZlA/bUqtAn3yPA51clGK/c1d5yi2bBE7HQaRNtCoV+ghtwQDUcla6oXmDiiNlycqm9vqQ622Mb6e&#10;L/lBDklUEDclB5kHHIDfQ4YeH4jX2+TFFo/ZDzWJv9RDl6AdqqUXAKuM6CDrUt3kN+MUYgLuYL97&#10;wqkSuQ22cCSNy8xl6YbTV5GiXS7fUSevxQlj8tlPnn6zX2/jZllglSdIkd5l0dJvrgHrZB6x1Pr/&#10;X1E/TyyoPa0HUTktd9iS2u6jrRu2uLZuPobxmI6OcjpuFjugwyHKzGi1R7s9as7oO6P3EQnsyWQm&#10;I7XlkdRmcpzJ9YCkZ7IH5QeucMQ4ZuYyM58jBrVnYjOT27DBQsgJAwf8PELhPZrPZPCTyEfUBuG1&#10;PFF3FhXlIC/hNt+DQGbmpUypisimLpe8aCVjkDqR1druWQPMSPIxemTqD5sda5SecqUdHks4g2HQ&#10;HjjNtJHHJiM8uQtQJMoI8v2D95KkTMkfdMnR8wyFN/KL/0FbcHNqEbYnZIUc5ZUsFBVY2RlZplzF&#10;jctYSy6kOj9FtqGpiFzUAPmsV9DJlmuymH8oLgxHeVsybeBNvmmDydU4haoEbkeVJe0D1pgHcuGZ&#10;ucyafaBfbH1TOsysA8fM3FR6IDsbKK9hY7GIauOIsEQww5nb18dthQYlS4o+w34vyUCTgTJJ4aSk&#10;FvOsgRM8k7LfbNcIJSV5PoJWyTQXNh+RU0WyhPFhUpWViThQk6JOMrY8eS0gQcxewHwASBiDpy0A&#10;/DG5yW5VoMAnE28A+XYASwYszu5rb5kqngpvSlvFiKZgU008YUHv1fOrXw7qDbwiaFFkvMaps4Q0&#10;2OMRgW3wF+klv/q7v//H//Tpm28//+aP3376/OUfPv/3T7//8u13n//jx28//+F3X33z6Tffff7C&#10;Dx+//Lt/OJ1++7t/+uUvfv4///Tphz98+/svH3/71efP33356sun76n4wY589/3/+fgfn7/7X58/&#10;/vmbT18+Pv3vT7//l3/+/rvvP/jfv3x8+/WnP/7p0y9+8XMHpfu/YMhvfvj0py/f/fDpFz9//+v7&#10;b374E339yln+lx+++vaPn35oXR+vZ1Pt45++fPXDsKT/+re//c+/+XCJ/+13f///+PbSZlWRLe3P&#10;VRH1H46zOCsqiAMIKIKzIIJMKpMoM/hGd9y4//3Fc+pW3+ro7ogdsdlkJk+uKdezFuzl9h6/B39I&#10;7d3dM5PwrpuHTIS/D/7vQvzfOH/8LrUJdv5Dand+KMofvys/DNPVMun++H1uBA9Tm1NbjfYykdph&#10;+sP+j3/dJoLA5f4zNDUi08LPoT/1+68J33V/jWXL9E8cZ3b7aaf/evI5ddzkhxn9+IfpG1+LfBX4&#10;l/L+a96vHRjZDv4bzN/38T9M+GsffxsrlRb75Vdn9Eg7xI6fOr5N3tN75gV//P7vHvWdEJt3Q3t8&#10;LMuMs0Nw+CNJsxX2j/CT/tvMx9dp//i9fXdGWvJ2Qs3IHvfH7//44/ffvMx82a/v5W9/qsHKvCOz&#10;4N+f/Y8fXyTX8c0f/8xAgjA0s9389mvhP/+6+i3z8e8fv+7/9pv5H86vv3/pLxuo/kuu/5fFwp9i&#10;AZmW/89Vf8XD77/984cbBFk2+k13zcwxg18C/DNzjcw+maH+Tey/y/tv5vnvW/gZBJnGcwe2+dOu&#10;zezc/JEF8PJ78TU7kUmfxRTy4+fwD9p1P5mmv7eqJ+Cb7n7OmtOw9udM3oyTn0fDd+zX6PK7vprF&#10;y38CP6rAT2dyUtfM7t39tGWGyc97P9dnKzPVZENgu5f9dL4v2JFu58dh+6dffBXHptmmvOwG9cg3&#10;eeK4GJ+W5nxTzbP3QrnUgUoJGGQJ5/R++6zY/KAjeHwwmE23KkTeTn7k5panF0iw5rQQ7jDp4V04&#10;oDCV6ugj8T4TMi862UK+3Dt1mpoMZzDjD3DZ9JenauCyxdw2InkQj/3XrCcchsC7XLVnjFW+R0jE&#10;9Q792/oDHP1HP934YmNKTFB6wKP7VLe4+KGM9GF1Rjwn0s3kOosxITk3/B5WP/wwg4lEhcCZhrXq&#10;CeWSsIvvn4eVQHnVL6XLRYtMKOARYsDnQZvk8JnAY1w0T+mOvdf240QV84VhOAvQ9HnTGckWcpwq&#10;g5Nz4aqH3UEk9A5ddV5/ZC5Zoq0iG6tcsT6xwSTvEjw7AqOOFd9XlLV6S0zkB3EUP3V13mKU1fI9&#10;GoZuviQzDaOvPvZrvBZ+uAOkchSEx8uobZ2T5cEgP3IUjD/XhhsRLjLLYK7JZHRi8XK++Z64w/XV&#10;6S+1pVS48Z0m0hanxaOmW3DxWrX5G7ZGpE11JjeKr4bvw7mXOLkU14/tyV7peSrUogkGhkkZfpuq&#10;LN2kp33o7iTnwSIZTH+IVVvaIzDg0IbJfXwO62psDNFos92SUDDuiPPHZMlfUdhDK7TudgVkM2fX&#10;Oqcb+9uqLdC0Od1EpA+NJ6p8Yh3UoY4MazsfNGn35XLMIrtv/lDl/bysyu/DLBLqo8huy13SeN7r&#10;WHSOjbl4zEMUPqSEhN6Lw27woKCJV3Q9KQYN4cHNqh2afnR7HNt6h5V6p+PfLSt5v6EkVohoVmEI&#10;2hpOiAwmaUg9hym9Bs15FT/vqTBaSn0VZdqdW3smqNfbJWo37NyIPN9OqNhhFWr7wd+LqGapZaYh&#10;KddMhpXBEWtrpiq1xYluN0GZndQ2AJlpvh7DcyE7QUo+sMRnyz4HLe2tMqnF87bLrzYJXpjLYuUc&#10;CbhjSK3c2woeYryieY6maov0froIfiIExlouGXHfVWlSB8wne78cjTeu4LQFoqjbj8o9u4cq9Qxm&#10;cHhSLJnUJydf5V98fdRrRpkyQBGVeCvmoKE6GBCTqWUCDb4Uxk2/Ehs46NLtnZN7fhZTKIqIbl7p&#10;ngNeZDph12sP5/Xj47JU611lU4jfjsRmMOE0B2zjuIOv1nj5+Hnewl6ONon4w2HaR3Y4SrXqxUP7&#10;SMI5vBjc6uemX2I130nLSh41lyCkt2Y9SQFwsU63c7sj0ygdXWRDVvYX7HPWbtj71M5grOPuqeOp&#10;0Tb8c6VtxMG0+O59bvfWtBIS+1OMbKzneKIJUYc773SqRYgR2sCYuourbpBuIJYMXkk1gQ9dISk2&#10;1DT2mXMl3I+beUQKS4C4338zRinkhNT+bjDe2mjdcqIWlxhxR1uLjJpdjPvWE596e+X5ZNB+XULz&#10;23vXv7aujcmrthKWBxNZnDAmEF5lbaNHuEym4bYQxRfAfOt1qIb3i201g9FLq+LNDkXysw0ZctUz&#10;hsU3rWJmX2gNYpJpyBebTIq6FmilNEhgeN5X5418Ky6905s44V+BYQ5MKyLOp8tU3d7LG9Y12bhr&#10;6iPnYw7cwXFUeWQwtjguZ5HcEwizegvHgWuWHPIDjzVJm87AABxuOihjVWJUoJsgqiHCCr2XgWPg&#10;FcZ5uUog0ao6n+jus6LPg2oUMQHQru6CqgRNWfBUKDz2W++YwRCPQz31n6d0cbTrs0E0FU7LLLBe&#10;u2jaHzUGdSPIxavLLeZG/h2RdwvxRj68Y7/TW/sOwkhF2sI6h3H/RMU5s1FcDh+ptyqo40mJ7mdB&#10;HvTRR5rRiFJfAsqj/XB29GVw+XZdC9pHg2UHY1dLb2Me7enKly22goEviE3FfWObvIzd3EeKCNJY&#10;UYMgem9Gwz06q4Csbo3rpdOkuhOWRUxv1lad3N3nirdvIkAu2w1c4yJSjdyo2xSDHdbfPfa5FH0q&#10;gb4q9XdOuAXz1hygC9k9uVkNOYckFvSQWsm547q5Mtf7LbFa52H7TBarcqFoB0fRCm9WacTW6VF8&#10;+J5pd+hyUQPnnPRm23y+8KZLJBrkrt1bB72lwjWwUm+80VVmyqKTrumX8yu+StT8HivtXgGxdZHB&#10;puW29FWOI+3zp0ZptXyl07pMl7zCPc/bSbHS1zIYfRa0NeI56GHwsDxSBruZ8tDJ22drVp7IQyrv&#10;y6LhfsZVchDsxIou4iH6XE8+tAnYZfKD19vDJthhGouIK2PkulqafRqsjqTWXgkFJ2QjwemtMpiF&#10;dQov1Csp0LXDXM0pauVQNy1uDj9meFhTXs0CKNCFbG43WLBKuuxXyI5xq4XLgxwHlrUs7Bapw6D2&#10;K4pMUiwcH4ciXK7xzKsx6tBng2Wny2++aTxxTuxU32eIortXLOjXcQc79rzxWHGqyP6Qb+4ei1Lz&#10;UG+v2OGkSYwL4x0Txzl4Cr2e6SyBHySnDWNyDYOPXaNwe0EfshRC6+ywTZWBcN1eHl+HfuzEOdIZ&#10;IadmUPCxFbpN8OuRA/bCAXFfcAJZ9X0Bg8GD3QfyBtUuFFssxqdI/9Rj9senH7XluldmtooYvq/N&#10;ePwc7JGJH+ya9NmK2tPnidHCXgbzztvagPbONkjhjlS/PQ93sf3qraOYzznWGLiEHYHLuefl+lbL&#10;Gc2XgqFX3bNXD7hRQ5QZPR818xw2rwLrKByUG3BFdg55ybyFM198tFrICi1/D5sXAFGzwbEemi2G&#10;9z6aDU/KZi7f8jpebWDVFmZrq4AG07sG6nGy3JYwnand5RFPOp+xKjPHqSmk1aP/ORc+7STHruU0&#10;9yg43p4UgxCP6vEAiDP6W9pD0GWm1bBotdqzBhu39MakDEQ+9Gw6i4f7fs0jOFccVvPDpaOi4HyB&#10;v4HtQOr3i6VrD0ctYEoL5Dsa3cAKb7muCj6JDQxfuiIOGjUm5cqX6JbB5NnbKbdR4I1D3XI3DBsf&#10;m3VxXzP7a/CpdLQc+r5PzgDUyFcLFZ0OxFV18RQAPBppD3cHU5ehXWxN+naiJctKjj1siB0IiMZD&#10;WG57h9FIDtTCIatMSuD6zJ7knjVAX9Dz4inWplu+gHUs1UYXuwbUVwsMb6wLW56eUOV7oVmWsZF1&#10;ckrI471JcqJL7RrcJehcPTvQ7sHR0rczvUIZ0mlOH8e7yvJ9vGZfkpRUYnIghMFeMkO9kGpeIKKN&#10;DsT00pez7iA0TytIzC0k39sS84hBerqDm/IwkSgKA5rX6eoafBy4EIOxe3aKQs4ZHIwe6PvQSdQt&#10;444TYDKqZTCxv78S9VGH7JEJNy8AOnGurLpGVcpF9mvq1SheYBq8ROY2lGvKuh8nMVlvjw9Qfj7M&#10;lNPdFIXXGxKnBkh2mOZ5tKtfB4e7e3o8+3axUa5xwvlbIsgaPywh+6kN8pxJ62gVJ9qP5ZRazk+z&#10;vGHtghc1ioZz4zHYmGQbkRB62dYvLXXf0I2keXMH/BiLMgYg7XeBB8+WWSpUD8dHd9UP169VLWTO&#10;zLdYoZ6lTmdhGIsJ3aoke//xOUjxq1TC5/eZVLuWtxMwH3KXlM/FwHsxEKjtBTotKUe5tLxWZbom&#10;anhgjIJDzIt9+RUU4WID8QQ5NBejKd7G63D91c9gXLhFYlyDW/Hy3TF2Erzj7RGEkM/gwxMNfH4U&#10;5G2j36zTZXGFS8lKfEWrE+Zepb6Zu94+qqTf+vprwnWZic/2krcyrUqjI0TUrtzUuO7feiP5llGT&#10;7c4rzJTRuJ21Ju3jKA+i69A0iyV326rFqxZh3RRg6Frm6sYOquLhsuYSywnHjX3yAnKtWyEGukeD&#10;TC9FZHkW+XrTKj2XYAmfCTd+ODNjoHGoZjBCPblx1K7d+ZRwrJdHN2ql4Vj4PH6vJ6KZcQHhCBsd&#10;lUSuMHlZzlN3FB0tzkGPu8O0qB+ng2tEOeD0VMc0oSQccnbAdID+waQqXY74tLUUwr+s0yOS5iTI&#10;E1wx3ry9dQQib1M6+8Nq2C/OoXJ1djoeBnB1XtOJRpFG1FI1GnN5t3utlceD7ku0FrXtIJicl8kx&#10;uqJiw6z2hlh8nxielipt29ntynQGow+K81fs3EVVdn2o8dQlbZBU8oKC7ml3Op+1y/KRZTZQdzJN&#10;7hoQkGcfZ9eMXxeOlXjd6NMPjMXrXmJgMRS68LV99jLueCOar+3nUmjQNdX7EqjSEO+b9/tt1Hrd&#10;h23MLyGGdu0Bx2kBW7zf585+SkpvKmTdUL1hR+t0RWUZASsjwuDKxeci4LfW6lYulzvA2E5buaA6&#10;ZtqKBc74k9Qu1U/qob1qZjCTkeNW2rs4yaJpk+TJMdCgXk4kc/24QC9Lpl7eRoH5GSytBe/F0XxS&#10;9ZnTctPYk+Oc3W8oOLwULzzjiJzzwKuoXs+NoVnDRmqXR/tefPJHK2YyGOeMN/USWAzmoH/BN3fO&#10;mcPrU64QDV3zuXuZ6rNVetfGVMvIt1N8muuvk2FcJE/+qA0Z1TzT9NUYWaictwEmnyszedmLZFby&#10;9MptaKV2+m5Sh6z7V7LwZzwa3tqfUefZ1tC5FL91QFNPkxEJ11sHr72t7Oadyuv+gWb+YIYk1ydW&#10;b/TfJDcrrXZAF0OlyKzuK48inU8xj42bF+oimFOWeLiQ2tzDfvlL1RdM8mog5Xt3xlYXVrnQPFP1&#10;2rxSK9DxmkzVLXCoFibaqtUpY3WD1tusfzyUrRq2O9DLc2E5C/Pt+mxoS/pxTxXUVm1N8CMsI1Gi&#10;d6lAisXM7rlv+6Gq2ZJRYfLjK+gxRjWwxEawxfKl3HbYr14FvRstDFM761Faqep9LfTlrF/ls15r&#10;0nqjXN4nvfGcTJg3eGwWNvUTZVD4iIqLrznL5JfFRVi7V74Fu2BdzuTLpq51PFwcCg+jiwHbswN6&#10;UpNGIUtvtw7xuZyznBli5/oJCJCyC+h9ow9pw874ip2kloCiIV/E8SgBBs5WUVSJ3uxkse9Iq5a7&#10;odlv7Zm/1ZZ9BXYnZTzp3Rrk/azKKwqtj6ZuO9jSsHhcylZoOlkHFEz9xshWnYiSW892g+gIrQlF&#10;6sj0HSaD7aadQLXl7shfN9edVSbGqvT2B+Ncqz3NYMxhr5R1alBTLefxxeZwQHdo7PDQql7f+qrn&#10;XclHvIGRra0A6/j5wclJfNQLqGbM+JoCgaUW3UK0YgJA/iu+RUxFCFYf6qUlYRoREriU9tq8kMHg&#10;L5lGLDy8nCJomWsmkPnEcBKvrbnxuvGyx+zBVbytlbdz81NXijrwhLlvGszB3DN24bhOu35jhnIo&#10;hnV5aouuPlFna2PTfjAQIXrEc+h9F3wbbHEbogJxZlF3VaiApcXm1a/iABH7xZ7avbPDOo24CE63&#10;u+IqguxglTU47tFhKIX86KWgwpIXtI8CXl6bLVqdreDZOiu7uyS/vWCPXczhnnz/OBkMFm8azyjU&#10;GjlV6JxGCv5RZhz5RA6mzCrSVYc2PUGeayd32+3NQ37tl/YwGeYYH34vntC4B6LTTn8aucPnRtJg&#10;g3m6bWs3mmM5ddrL98oYXtx/Cw83RRFABvKbEgl4uXOtWdpd/Y0b2MvusOhtPwuJrz1GlNumwGun&#10;DAi7y2ryrimhdDEMHa5dyYyeRHSonas1Z4e8FMXpj5zRfHkGNyuYfdGr/flLbqPX8ZSLkftSebbH&#10;uZxkvgIhMK3FYpbbiP097AlGPPVPR/DydjbbrK1Um1x3xOUZOFPy2FknsTrSZXXpI5+MFeIHVpiG&#10;6wI+718PkzUSGZszEWed19IzOenUedV/lIIsGfdISB01HAW9yQEL3VPemR309865CfNweCs8MWa7&#10;ggEW1UBnTPCX6zLTpzPJtOYObu8C9+wSTKl17ATll1A/1m49JmZOziKDwZXcpqIeDrXHY7PQxsjw&#10;5Oluf4u7StHoRMRKHpnTtovCTJFdYyrpMApbu5WtuXT+1Ov9EN1FLYnsa0PZYC+w4fXD8a15wDst&#10;Gj0jlXsyaYPONxE8gxFNTC69KKY77MgB5dXz/IK2qTppLc27Cp+JBypujws6zN5Bvtho0V42kqRU&#10;W6uVxyp3LiasCeetOyhwCi5z+bBeW+m3KVCG9jE+Ynidap+uGUxIO71xBY+ErNnQz6Mzo7uu+oU1&#10;Xkqaeu4d4HajQOfufFAovnA+JngI8K/cstNPMPSU07HGYH0KT9C7XGc1rkLAB8DUpnHYraUFdYq6&#10;CH05SN+ejTIpopD42p9pqXexhvP76MiGo936LRMvq1Kys+9s3g2LM2xGLVzI1FnlrQrbr5Raccze&#10;1PKYCE9xoeyNgXpgDwQ5TwLcPUtwkyobraTukOGu0y+53Y5nqXiVvR0tHCYk+3Y/5Vz/YMxCe115&#10;M52EOqL3fvWUt68JRFRtIL81q/mgbe8m22OJUgc+UceCg5IrtZB93jDPVhNNW/htsbN6EvSqbn0F&#10;HmQwatQC8yuu3VlZU7xrMJzaKpKtHkaZ8L0rF7KPXxASW/jEe4tKqDe5LhKsAdLt4ulaCfjbNBks&#10;3zd9yIjD19mwVf/AtxtoqXTEnLKNNpSkTk5eUgZjbNw6ACqa21ALlSTuN9NPgWwLjG7knLTL4lvY&#10;i1eCfxpmrAGGK95IWXaXHFa7ZY5HL2G5dXK7qJDnRm27JzENe4Xfl+lzWIUOu/tZQVqvN/NN0vsN&#10;swgGAawxBXcKoVlIyRRo0jN/+omGljkhDiXmqhc/7yd+Q43Kc2T0ubS6wM7D5pFTiW2zzTTGfESW&#10;L7YNdorE3ChlNF+E9lOjYr2R4mvmf880O577PtboO4wbPPS7x4xEiJEu0H1aOBRPzjHarDP2Ukrl&#10;6v0ex+N8tV/IMr95OudbXbIxOlSWXLOWX6rDiX1lm+XJkKns5/sCmdyy1m85bg/J8ieDCYXkTdMX&#10;5fN6OR67Z2/mhsr4vJW7yFAqPE0qGa5INyia5xl/mJeC2HkicSKLRTVHh41x5ROdty1b/mhnbYUt&#10;qmwTGTCiYpbXcDS4sqPd0Qi/4alUlEElzj4Y1biqvRo9O3R1/l7NDW4MT8y54K+gGMdXpM5mzaDz&#10;tIttJuXGjUmDdw5qx/6Aa164aQWkSq5mRGZdurReKTbAG2mlSSfFumdPBeHL0642OblfsczRycM6&#10;LpB+kdzprJVaa6V9OIbUzm8n1SijEtW+FsBv+Fyk6EVFimL9Dfe9s2spIEmR+CKjIO3HaV0fEBDQ&#10;i9/H8dKoAE67XycX3y5HWzmFuNCd5B1+1hEh/VVI7nSa78VwHelQDybf7VIVOinvfWewvlHS0xkQ&#10;12VpClFk8+VI20Sf0vQdWER25T0Wy6jjtcFDHZ1GGS0Ra0dJV5tkBlOa6qdEh6edJOyqd/kuZv9G&#10;6hGn6v4Jvlu8dDzhE/c5ar4trTs5Of0Zw2tTbzY3gdFUMULOGoD5GTeSp7njR+1EYWxfq01CiuGu&#10;LF2wmLDlGjfKYKTdMuQAxusq2XzWJ/eIIHkMwZuL4Jlnn3WXurzsqGxbw3TvyzDTvPg9czgt4Zo5&#10;70YQVcTdrY+f7GY5ZI2aPexqRR4PhXml9SJi9olMmdbPM40hCvk+CJTZZ3mHtqVLYmKS5FKwJaDH&#10;jT/sy0ihG5ASwPgdu5sqcI1nOUVlm/hacy6zhcOzp7JjhBdwi/XMjSlX/DsOkjOgCshVuKpg+SGQ&#10;SSM+H263m17c4mLmiOtHLx80dg5K1ZSdpRWIjIIB3VRyJ1jvliKvQgH/eKoHlhdBBKCD0dtPRKVM&#10;BmuoFyAlQhRJQDiCYyM8B0+k76Xz46s3/fK0KBTWeSUTqcbK3hjpcevd7glZa92+vIyLsq2xTyJ1&#10;KQYNc4nPNun7HMxPpjelH94dvuW11UeMduse1rKDZ7LrNFFSsYMQtc9r8bVYtrThZ1PKYNYE0Ep4&#10;lk+7O+9J7Fx5lLXmeM+iOs2EXLlXVi12cFooKleL8H7aZgHPocIvRdIdvdB9LTpv3vc22mn9JHqZ&#10;bTxCPVHUlWVHOVqueN2vp5G8P8RdPWFs5TKzdMIvCCnWyMnIGmrXhvlPAal+VfBC+tH7nD1ojz6B&#10;mm52zVgSAe3JZMRvwFyFxeO2Q9n3qk0zcrfuBtwHEWVrtcXahPI9BTILUrVMEFzHCmW6UMNcVHN6&#10;tcHNH8ztocWBbgVPYJ5/5T+5DhVkfNwv1HPL+6puCtUtXptFKU4OrePpyWL5Tr9hhPvcZW7NaHN3&#10;2iJezUH1b9su5s3LB90sb02Jz0rhn34uGYSMLWA0uv5U7RqPh59uNE6or1x73g8spyd9ZmEYDqhM&#10;XyEQdYl7ua5pdoG9V7VH+HzM70Yjq8zk7VOMt1+ljZnczFvuxpzWLed0E8iKjQG0f1yMt3868OZB&#10;HDwp2HDUnliOe4F12T+hjBlbCHoO+ovC+jYzkm5e61SIa6EbD3Ml3KSl7CmmP/L5B5epuf4to/r9&#10;RWOgG2crRQQTGlDJ+LFib+PjVbpN6ntFRIfgzzDKrA+KouzA7nqwNnolEF/UYnAvSngyqSl/unse&#10;3rv57rvQb0D7rIwKFy8io+RiBtNNtSGRhYxQ9QaHo1BuvCeYxQEpCiwe4BoQaNXyBiDNm8MEBn+e&#10;JCWzlJ2wmGTHYsbQHTwZ7wdZjHyEzlILw+BQPTjL2XK+ubWcXJeUq5NveNr7Kf+aGebrpEFFiVqT&#10;JpVmK2kwk1m/ZO7py9kmgLdfyEUd8l0q3rxBYyQzpWh1OZ7S8O4NXvDdOlimCggn9JytXcFGyFdp&#10;dmU4Qbb2+k0EWWCTYxm70tf4dM7plroiJCCLB5T33fiVKdlu8ewxK/trCz/KjFxcvq1PM+kUwkrZ&#10;6SPqdI172au6bgyx2enmhZnnEki2RSN76Tgusj99M4P5aenng/Ve+uz+aGZGFpCfbkFOFm9LMrD1&#10;fGZjh9cvI/fmTi87U64jPEHTReZko+4p3+NfPSnKaLrRqLRKS1nDVWi2runTkpClX3iufJV2SMv3&#10;NdGurng/BpAsgubpBBkKeSp/wwIH3O4kkYOnMyM8EPBmO/n8f5rOa01ZbgnC14JgFlHMKBhAJShB&#10;MSJBgggCAur9/2u+/eyTOXNqHKFXd9Xb2JK6Tf53W/Un+FzP5TYXf8Js1uBvT7jn3Pb/L7Gjw1+J&#10;Be0BH92BTGtl8+d0fwlrTpGUonI/7xrrcHDteIUmMXPb8+Wpul9QiUk0Rl+G4B7T1N9eWhnC9Yc7&#10;v+YK5nDZdN+NG3bhjobqBUMRo7FNYzuiiw1lHIyQFQtk1i8rKDSUeLUeOcCIsHV2N7Y/RHEgr9+b&#10;depXaJO3ebbk886k1mUuni+OfCvopl+9b3ycvPscFgXZxJ6i/uSGPDSrYemMKTV6+9k6pY9B6bmT&#10;gQxzCPpTmE9U3SwL10K68Ao29SXpgC5ilwn/UYeO9lMXfm9wT9+uskZOR78nrjIQIy9Hu6Z2Py6p&#10;ReTfiMm3PVTB95SMRwG1+3S5js9CSocji6QLZJRnaXkHGeuYBSewMDcHBVssFbsQ/57zuw/1QKBj&#10;d+MfQT9TPKcvrOBone+2COLZ616715ijkpSRlZRfK/VxOoYZUarL35VXHd4eJlL+XGKyVfyL8Doe&#10;Kx6vj/JEvmLROOXm6Jkx96tz5Zbg5c47KlhOd1p1i8N7rFfU8ntWZcrlZdLYLGHR3vYO5BEkDqdB&#10;Q5uIQbkotLn2Mo75K/JcPfqDLZiHufffJVB273BbrY2XbCs6ryZuPp0jQR1nx1F9Fs2JxunGZzY+&#10;mG77ctReOnNSTuje1od9HszbO4+tErLg8wT1HU2DJauNK2mczrpGRZh0xtx1dvNGt78qcPWaJRap&#10;mp9YofNOaXOd4NIqfXVei/7qdubvXPt0vWzl3XlPr5wXthS1rd6XkEBtHYJ1/J101cYkOW+tv9NA&#10;PqJ4PJlYvVnK98gQLbIEvqx//iYCC3yNS2ldaebPRfHbQ91S/XGoiALGJ2antcaZxC/uiz33J1LJ&#10;rMKcxzs2gg8zkAp1avV5oT7nQrzFk3Cl+tFbrWN/jdt7x8MJkFZUWq0rc6T45d9EAJf2jfaUbVpo&#10;v6KXDaOxuJTDar32FbCDvEkHJfawr3Tz0xn7BbY3m0wFz3n/6n56gtbgFSWBG+/IS0s5T6rZYeGU&#10;yRNpccn1aae973qFuKVu0gAyTvOqfKoMOWrH+6CF7s8CgpYXhEFtB5X9r/ZbbtQBE6k0dVdRGu7q&#10;pWnd8yEsjz9Kcduibl+hCO099vvyugdYRvdhK45/pK/NoJpklZsHtD1RgUwndT50gsBxZ1ACseg1&#10;6Vf7pCULLRUlbp259Wtsypf6bQwYGXtwZ9j2vQfXiV6sKJVZr5clGJMYFwDjSDdVzaZOtfikE5wj&#10;N0wtSTv7wvsWrWdA5l3c1zZxArG4V45nU3UwPQSA/YjQ/CecAWBxjwWlFDw3qU8ETUOUyFlhwMWb&#10;NFaMJszrTOlTPpAdx+ad1SViECwL9ynl4l8Se5vDzscYcecVkOkpZbxdH5WlgvaYTKZmu2WxFroh&#10;tqh7kPxUnJmttCewuzz7npplKit8K80S3+HwS/C81T16E8h2X2IW2mbb4XfNxYV7LXVflIpQvCwf&#10;Wgfk5P+5g0iDipf9GXfPSqvGM0dMt7CO+5qVvhwzTEpZX8OJb37yYBe0VtSOQAr0w/84T15q5DEl&#10;wKSL1dxXfwnZFb2+GtTeybRPzbni/mkQg7mi8ZK1BDLwqd/oCAE0iJm5fGmYpTt9zeWRGPbFsgDp&#10;9bmhWOu4nDSh689peM3iHUcBt7NalsHtVb/KNeDQMHtmwjPTaApx9AFillp/WQYkN9rFyttxmiFA&#10;hhkr6c+fSJruDfnoDEno6osdxe+yJ9uLrmaRNWHdIDSD+JEjNqkWvRvsZuO66HIaS45+E7IG0x+M&#10;bJsWA/7yTfw8Dwdw/dUsUr5cYv3xVv2UgIy/LDa/8UIaofDL0EckUdh5R+14n0/9hwxlqv1OemIF&#10;Hv3vn9vvkFT91fkdhQDZrioc33yVHFOAhuuwsH6ONhPgmSXUOcdfI38VdS+ttnR2b0BG6ivTmwgV&#10;1ptODC4yvpLvvlW7dcx6h18z06UpSE/TKnXL3MLUvmb6+9NS1/vHRe+uWKc7xr6ZWDk+LQNGjB3L&#10;Hqi3FC1zVwnGO9GJTD+jcPbvs6lC9Hyx2iIaIw7G2wYucrSKr+cpy52VAbP4ndDj1J/sqktSTe5M&#10;d3BGMICifHIlRe/V0+vTrFo2zT6txYvGf6QFZj12X/Xl5rVaX/nIWFoslj8gcz3F32H7A6w0TSHQ&#10;V24lWNQa8+ubK52Rmo33QjLfibXZVaTIMNxvVmC6ge13txGYlRi/QMaFsh4HbKNtpTx8cG9+UZwN&#10;EOdcXyVlT0fEg17IgYyAVSq2/7rcKpF3Kk9v1WjwLTmHy+bZCr/9o9o+TvPG9UTeMIk688cFveUK&#10;1+XDBmeBEuyb7mxT2b/UNcddtw2l+rq/SaVeYr6MfdiW5Hl0roftv/MmsHcDr30SWtC5ET364yPM&#10;QMHPeH+S0rqZJfRpY+Sh86Qf2kudlO49b2m/C3gQ4dVitDOsgn66Ok+K9IGDuQvhzbTT5seVxPoc&#10;P++PaSow1audgUyJuID7lL3nbMrHgC30BdmbPldn+443zYJDWsIl1m12kn+l26dV9Tb58nzs4zIW&#10;nQB6nQeVbYCvl4MQegvHRam9lLbl+mvQmqnQp8H/XlqrfvWBTE/DZiLcGZ3v5xHDTqXFlduXB0N+&#10;GsOdNRSyhrcjv/NlFwtMmeRzzlUobqI8qmL+gm+31q+jYOYhqqPT345p5a+QuPq+55Gs4FmvemN/&#10;K7LKX7E5bM0WQW2j1zvfXT7qUjeqU/91zgVYHxbPON2wAXrsUAWCIkpZPDor2dI0DHs4KL7vWTYe&#10;o0w9GQU7ebEesmZJw7xpKxx28vawXlw6uU8j6envgnaPhkKFyYgctFctFklrX153aMQt3+MBIJEg&#10;hhdYrGPvtVRLJT9jKT4cJKbAsLSbbaZYYaNYvQ+a75uA4dTAWBebnlQC5lKOs0fPX0rsYPsXRbCP&#10;2uIlb0f722gyRX66ZmYz6126A691vi+3v95Q8ipjaHAPlrzo+nAMNlMUeqO16WWlWw/nAfM0FL83&#10;s57L3rKPgzccDm8jqIFtnBnqWqybpn9jFPORjzgqFOw73+YvcG42BElBnGFnLV+c3rzOdYjNIgmw&#10;JK418KpUyhDdWdClZmWWhX5/tNZCt95nq42uPzc64IoBr+jOnU15ws/yJ3JK2ZXeAzKtL6sdL+hh&#10;OD0qgxvferbT6rU73LwBY/KLZj88Exk0w64R2X3JL4CUoKEvns8SMRq3t9mJgGDRogsSzmtmPruS&#10;75ieg37zNNw9hqbp3rQVsd8Bma47mSqX4KUJ5KW0cZe7w+aVWQREeqE36bJrx+e4X4CsNXxo6BHa&#10;DJV1abzve4HBJYwi1bokdj6i1IYCHTrLr59jUIhm+KJVpKy2cmprOKoHQOZFt/CT/GRm07Pq9ee3&#10;a65uJQOvVNfbdb9Mq4ty5LN7b7kB58kzIbrmpY9fEk3rQIOEvZsbK4MrRyKekPZTDGweRQGbcTG+&#10;zew29rvXFOAm0h/LcUivEOF8qBHNig3DWPegB6MsRtrlldLU0EuZ6/T8OQyHx35vVlCHVQk6FIVl&#10;9dZ4v0qB5KweOgQx80iVMX8zSqVFZ/RpGnr3ZugKjUItpJDUPSCTk/W5vLQu+K2R8eMZB92k+PF5&#10;UuNIHk3QRdcs4vFnygt0iRq+rrPhKZHqn88ehCh04YO8LNXuNVgBjdh2AU+qV9cv8vwpRWf4Mg03&#10;owbbndsFILMC1Wo8SJvJ7rGIiu1u0asF2vGVTtpL/a07PUbPmLZItpRaRMvaAW5PZj9m4YjdUjE3&#10;0yqxeqv+uvb2TexDypxJV/bHzfq9g1dopMOAR32jPRrIHM1nclivQ3zLzZynNCKXWJBJs0KsNpAJ&#10;ZYyCONuVj6ADbdYuekBUEZTTeiJ4FuTjTQRi4D8X/FA4q6N3XVfcSRMtFmPonHaxzqd2vHO150Nw&#10;MyDzxtC1BIKw3mWRwbjvb4/byeHwbe1Cf0PHjr/v/h6nH7D41SSxtym3VD29v3wAB550MscSVvuk&#10;j2UBtD3Vgr4E8IR9kTfspS+2tK0qDFnONvZAZom2nzX+KY+Lt2QGD3pzdS7j5CbyHQXc3Xit3UpA&#10;SUw7twP+pjOdOaw4qN4mOyb/DDm+NLnAL4Dgax5/aDrPmEn0romgdDBvwHGP2WXpiltfgYyv1uWS&#10;c71ZirAbE2ZreqkXHp/TptKIyorOBEZi3qx+s1ovNdG1Y6/i7wFEO3D3frqyt8PEJUiUfldizAqw&#10;OsLr716/IOkepJPPHiHlAm0z1F/pPBN90Jjq3VFdnQQpbsQrmyT8+TVkEHGYZY36eU9qcIn32cmP&#10;VRlebWvCs8caNsmiUQ1Q0hRA1SK2XwWmLMna9pugRrI56Kaofi99Ju5Hdv+ZKa17gzP3PZ8ok408&#10;ZPn6TX4Tl3tTLn9ce3MpBWfNY7Q5DozfKXaQMlmoREh5n/mfy6iH7q/ginDOMQECm0ULsw/dK5fz&#10;Otl8fHp0fOHp72vz10Nv0xe5VpBalRzsUDvwD/O68RxE+TjC5oAktepXzpFG/MnBtz/y+UJKBXXB&#10;FkeVBaYmz6t3VXrRoPo95dle8z/KvEeEU31zn2PMxSLuO17litrfiDviDpUTyQSdJiN33jILKJ2+&#10;rszx/GwPU0M6DBfoVOiEgfMTgy3Gd+SBybuHtSrFpx47R/yB2VVbERQOIITIc2cBY1SpBN8u9d2Z&#10;r3aihfZ7toFMmBUKvL29DOmVutepXq9ZAiPTVUtgdNvgStlW2WNNYAazlaYoQyHabB5pq3KLCVwh&#10;ev6eVTpUv/x40JEx5FU8uYCNsok5GTAgJ0meAabu1GcTyFSXy7l5tt1tmO1BelIYftqzyY9ufj+F&#10;ZBrG7ebVedy1/Xt15aZVEN1d7nafvX613hqjDXObL1R2HuPSwci2K/f8w/GjdtB41WmcfIWJtkXs&#10;s/77p9Ul7jPURDF7Nkrbnoq0P27tea5wi3XzOFm6hV0m0Ymq1TtyUiL3ubxxg/Gx4LXm5p2rDm5k&#10;717J/ipHgl/hClSDLL+3WvsC48Mwst1S4dVW/vy0yD+HdmxkXwQlA4eK4xDm/Nkj3dgGU06faX2l&#10;vW17USzPLxm+f/c+IWdF+084mvWcCvXQm/4spJ2ubI2Ep1h+5UzlolfhSgFfWt4E6wEyZfE34mbo&#10;vNbEtc66wGZX3py6q71FNEDeGNK8DuuBxhGvpn5ra/6Cui5YlxinB/WOLsbaoQP3D6/ZdW+Gsig+&#10;1p/FqXgd3CRss6sUUR8df/CQOas1uw5kSskrFZnNtvKqlK5UUm0/+eFeXxTmjyaqEAkynXUMqlgp&#10;NcCwPG2b/GeMby7rB6hZBZedlPxmJO64kzMdrpBnGrdPR+z3bKjpvWrxCn1XuVZlwQEZPiMSt8EL&#10;yjqLD5v4VN/q4rg7v3uFEjw6/yXB20iGbvXB0Tvk7DPvErOK5zqnHVKJx9hG8fkR98LJ9HsdxzOz&#10;BIFi835VKgx9rdczW88HgIkCMviVqBbvMIFihBQOL1tjUC4W5DmYcPrVTZe/H7zeglqs/A03A97a&#10;MzyeVTm5B6VlRA/hkOzI2awKO0fr1T2uthTNFCqVeBVO1sUBWN9hbWV4I8W/d8NCBLmOPqY99H4f&#10;cfImVi9+NmHw5+AAgGUyPwOWSxBYu/u89BZKhQepls5DcrPAsjCeFGxZGVVIm27J7hPTXv5BXzfL&#10;HLo5W9X2mGyHvf55BGRa1VNpx6nZkMoT8KQ27XV9FVTyXYfmwyOJp8Olkb2DnUt23kPPu0x/eLlH&#10;j1cYlcdiC8xgW41q76vYKixl1RrYOa5XxjpLvwbFxbED1pYUlaw1/kzImfjyKnysgYfb7kT+LVA9&#10;DOPHF+8+eBhl8/LtQZv8ZJX70H08NWjI4N9eEl+gDtnp8urHUb+q9nz3NrUYmsyffhlHLKcDLeuV&#10;7hySt4IkVX+4DWTWPabwKhehq8KQWFrVTCKe3zgHmieh9SnhBjaidBBjxD1QTeDqefOspXTjatm1&#10;7ffDMTe8oN3x2YAvsBxNMzJhO1ZxvqfOHZfJkgJTvOrf5l+FBu5nt6PMscW8NEEuRNHqXbedk1Kj&#10;CZq55UT6aHuFlvUkqNWhpkDD4bgd4+Y8VZUG/K7R2OzzXoAj/DCOdXprMH6H3LdipYx81nX9i91X&#10;d/+M/zW3u7PrT2NVNaqgSABINDbMNUmUrplRis7ee2mG91aLNB1dvJF32PXNdnGVMqXIDhYA6fd2&#10;AYOi6ZK8gyWMmtMOp3FPOi3P3dqy7dzgVWgsFo0ikAGu7WPGWTF6jnLPmL4WaEjpcmBye/Gbvy+D&#10;6qm4Gh6jzaNXu54Wvn7vqlZNBSRCzd86nQtkYvxWTHeZXr9Yg3XSdjbxmI/kFNwpcKF0aiiP099E&#10;MOWH13FxFtdpZO8c38bq7i0LhUfn1a2fbuH0Qv2G1AB+lOebxtFae5vJvLCIkNmDDidR8bArV4nB&#10;z4bArk9v8ygkSrvk4jRr51qbCEbnqsl1mnYfyLCnbw2BXn7lwGTdX+O12d0qRsPOestOcbvi++Ui&#10;cy4VZnYWioEEEADo8G5Ypup73QFzb2ymgb/zGs1/IQ4OGrHIz9RHV653vbTXPchmqg4DA8iMdu6+&#10;MhXrRAiiX1d+jJ9gkF87t+Lt4GU1BrrnV0bGwNZN12XRq8h0xGyp1X62CXeVKVb5JSl1u+gb7vNI&#10;btP1blyZ9WV2Nlq/jZc4RsczwFVugMy637wc3QcIKFKqrbdeJ+6KQ+tZXocrV+KcVFlBexOe5GHH&#10;4pJ8HefOYt6gQYFEy/L8+FNQmtlaDuxcD2/UrMFz9O12oNLjVWdncfMTSpx+EhZApsSInsNdHzf0&#10;sh2ME/zYOMu7T+EyV6Nhoys+iZ6DGy61L9JO+UGd6+OOL+xcU61J+X5oQisKlPO9ef0emU+lxB5P&#10;npN6vZ4cU4VTOrlfyPIk+yO6lu+pUuzs7hHcF/bxkby7adTe/HHxYt0mqympFRvnb6EfwFMhnt7b&#10;8VfPrhfGO5vXLeW50XhRIz9IGM+T9QHMs7sszvv+VbkHlyxczEdJ+cb+nTckeMbBsr3ZHARCoaon&#10;4+DqR70vC+/H2oxMAmS+Nz1DvlRqMumyQV+mn+pns3oV5pWHc1fW/CDmtwOV81araLseb2a1XNIH&#10;7ojuQSpdwtbcTVAiILMtJCSzeur53XoduR5MR+acnfSQJVZrrnSusZzxWrNBBa9U7owvs/w9ASVa&#10;nrwXWnhJ9eWxYna3FkTWPt/5G38Nn1frPoB3D+MIO5KWPV8F1jgAmUks5zfxl15zaUtF4+g5uBG4&#10;dwg//UbLl1rOiZu/OijXSQML3a/7RbXlhsuyN2ueJA/af7QJ+EUWduwZVWRe+U3CJ1JjJ1GlfORy&#10;7HrYr2Px8GcNnRSlrfvULJulH2EM/EBPjRdwy5PpbbBbDfvwt94+b9n1+1WkPtLkV5DO9uXx0Ckd&#10;7GVNOlJpWS5pq678iLT0/ZnRj6GznRFghWCs3vTaNFtWJQ/IDIoHQiXK5t7scyNxTdMHYbO2CeSG&#10;HDrvR1KTjBJ9pxbNOkN9K34JGkQDxusR7+66o82H1wceQ0HpHFUbwl6WwOeyUp9V+25pcCCEQ5d+&#10;BzfxC2QSs9anqki93MeeOwJkZG+jAMDCdDfq540Gst2XftczNZlD+1vnuJoJzfSiXwbf3qcI4DpQ&#10;6ic8/JhlnZHx2ajH2svSVKx8ndV+8nd8AEs53axYlYCMe0ToeAHgr2AhUF96QYmtTh0QQqtHeUc1&#10;mfmIixeYvnSWw7ZRz1QQJ8PPUJi11WmjyA0rrq3pcy66AJo8xpgGyR1H97uU2/I9B4lFsRyX6erf&#10;6UmFpWpQ6HVD4BcI91oEliCeJibw8FMemdEMfUDeS5B37UdJl7FUzd+wstlLfrmzIa0+2HTzIauO&#10;6RetMTq0A57ZGMxxha5+6QLh4bS/w5/iPwDmfOzNe6Os6Ou8qsWjTQeav7hM1t6gYyDsWcWdtaEn&#10;3HZfmjJJCO5mQPXlwJ+MxPJgoCTTQ5w2TIqaSdZsPNq3z6ddyal2Sq9OxAhBIxohZm7+Nbf941xp&#10;z+/1+nwQxOHxEJ1mrZcmqVwm5iBoxhGkuzSVmqZk2MQcGVzbHUPW4Tkh4OLpTpNOLhYasF6xDgCW&#10;T/HKG/ly7e20F76MOz89ZcLdiP/MlPKjDkVNwmsjV7xB3K2s/buKIymErWq2zN/dotxTOsreAtsn&#10;AxcBNKo8QMP1Dnoit/OpzNyywm8PEkbZzaRpz9LA5nMxjYtlmFnLHxadsoWF/1dsRqf9hW6w23FZ&#10;CoyBoLAt7tqXKe9ZdfbwCiRPaGYN/PC1G7UZtO4SG2OiiPUPuR6tUST/0i3JWza2FYsEmzeg2Vnu&#10;GANY+7UqUivkq2I+3C4PJyAjDO/oebQ7kjTk/zjCwyLyTr+hftsKasxNfDxZaJYNZkElKe19ace7&#10;hXwrnsr+qp/shpdscneoX3Wx9UZ7cXR9S8IyFLuXmNbT7GVHZ2lw+J7+RlyGkmdfcX0C65deU0DA&#10;1tTjt4R9da0pXUtJYHF/frepT06ismSL79J5lM4cZE/LXTGZ0r/+HgErGoWxOMcGxVSQZLkPx8O4&#10;bCemv+dRzz3uT3+3Z8mORqf1d7w6bwG2wF9+M6903hrTE3v4CquYdZ198PswCoSqjC3wWrB7nNzn&#10;wIzKjTWI0PlJlTbuwQ47dceZyhBndzx0vf5AsBF3RVo3d+fkf9QQepnfJhXhwCOzRlmuTMc0oStm&#10;ZxTWc8Ex6G+4U1eXRK69aHR2flzTx8Quf0qT/VazH5VDBmeL2vFmjRpG0To73x7wstuuJgkwWHMH&#10;J3t8cov1P88GsEkhJO7VMEAuWQRf8eEruOCGZnfPPtLqXVpvM9GtGVs9msaGho/2yCy4GODthbM5&#10;HOyM9Pb2QKs1KKOLi4jf6TUCBovsZCBQCM3gtn/ZmX9Gl0UjNTIPjR9YARhXJbJ8vEjt6JldHhNp&#10;E/D1dgyePWq8wZ5vKSnSyH37YKImXyjmFRAlvFdorYuAFqi5yrTlVBAOTWy1G9XB3v5XdVdm+xRH&#10;duIAmXltJEyQAwedyVHR8VbVKSOaK7hXXgr5/X2905NHJ0Y/LhY28oH7Ugb5ZdmuHTl1mAqLKTiC&#10;ED+smMvPhrwtjMVm28hrv99DUOOU+iC1rWN3W39w0tmKTsiAeqR+l2KOWHdU4PGd9Nr1dteNnI+e&#10;Y3KDjttMBWXO52F5Jibne+iCfB/u8M/C5jJgyoXaATePvVAtbMJhqU2IqMrHfVw0+8X20Hbk6Z9t&#10;F1SPu8ba2eEX1hK3N10EnIeW6Sfz78eb4qbjrj7OnMLz3GvEyai9Hh3Bt8I8/LFfF4PRi3pDqP2e&#10;gMgZ0Koeu0bx4pxAT7bwLJOlQuw8G8f0r7OJ1+NdfnlaZLOhF29qOyeX+5ZdNYu0xLgHLf8+WYHE&#10;SLiqmHdwPmOGImdXUr5Bu/kgZfBueREPRGXYodR0D9l2eWi4yH3hLquC0vmPqy9RUhVYtv0WQBlk&#10;UFBEFBXECVDBAXEGFXFGHPr/X7LPO/dG3IgdxK7uhlVV1JCVmWsxxMFvVP139my8H1H1uVz6zR5u&#10;5QpmQhYvjFar5SHNdz2Z0xZD6AJ+HA/s3vdPllfCJe9MB8L4OTVpefaXPxUutwU3/nXkXMlMyj1u&#10;y2cOa7F5XerDxpiHe+U0UrgWG36mQRdOwyH3YfGTUH7f5HjymfPf7A8HB7tWzZrXj808BtuHCRrF&#10;F0hhddBk94fRdOaslbgWdhVxn6qPxbg4y5wK9vun1xoxgYkRf2Ae0i21oZfLybhzX95lFUgml7nB&#10;zeBz1i+mybjTEzPviwe/Oj+wei6MqsYYnL/CH+wiCLUMegP/DczMliGg4/u+0IRUnvmBSQgrx3uz&#10;zkHhADD+6rJ3SO00TNysVXDRbe7RwNw3DWs+QkX9e+5RUcc9MX26yOM+0ZT74rE7AkC/PP/bMhK1&#10;iP+GlcMXlt6i366/5hXFfbu544HO6FQh7BZajfum8pMBsJVGcXXyiCJCo7UGx7NEAps/dptegZom&#10;OtbD2+xwl2ctqTMcJiEoWDyv9uUaf6wBcDDnC9vO08yf9Erzn1+NsqpY4XjrnZBuhVKLXJ3KvCdn&#10;08be6e6Juf2Ohr5f/RetQVCJyJrlwjCPBrSHFJsbqAQdCkSje2HKfvjB3wH6VyTHf5iVbxis+NGH&#10;k4oYzXX+WKXdyfCZqXvGuvEU6F2uTGkWYohff9QAGDcIlv2MgnUMulVju7ZFHpZE1j42awxFsjVI&#10;W+ifNp0aJd8JIQckxgRRM1mlXLg0pJ7V8NacxWenkzKFVZz/BXSpHvL17ue/N3AhpmkIb9RE92Cr&#10;2aPlDXKA6Syo7RxorTcZ2aZXhOz3AdWqMeRwC43r+zqf47JsRcvemPLl9u0U2He7qD+pDDSu163A&#10;SvBHa/fbxLZw6+r1ynp5obzefwCjnPqZhUDFbMGpJDrq58bFXU6wlpOcygV4memO1szxNjbAL/gL&#10;VF7ZrE5n0mT0EdNqoMmyP3TIaadbJCfsB7OZv9Aq53+8V2SBSoG616DbWGWsFOZ3hLwW4MTa3tfC&#10;KlBEW/+KCzliC+KphecPucQxDrnHTtKc7t1blS8telXUB+bpuHNLem8wHEBOlXYXau8Pyub7OiGA&#10;u9L37Ua3qVb4lwYwaiUflNv3l/5YukBUX44PTf80x8fANORvaKaxHnSsiLvsBr2ghFkRKXuLhCFe&#10;erlbuAmkgHwtaSPgFVtOaMKQj0KZsag8rTtgyWcXVxVgik+AWS5mOOT9GtfLZDMHOhFfdcqzvmEf&#10;it+nUd+7Ij7Anjo4ytC2eBPw6XYO+a7d9WT83TzkS/ablcOM3mNLN3bnSO7mj8gl5A171pBEY5Ul&#10;JAjkRQ5gsCefvDS2EnyLuHubRNJmV9Ld/BBobtemK+BWj9rUneR5nKtSBy0dvjnzD/jdGBhTRbS8&#10;/iEUvf69s7iOaeJlDSlHr1B41eZsF5g+G3casbqNAIxu7hgSTQZ/mkMOebU2mrae6FHCFkDWGSaV&#10;8vmEBDhPO5vTg2GWSE8T01b3snxxSl4XXEGpGGxk2Qfi/iVP6j3JPAPkIV5H6xsTEtsekd2umgCz&#10;Fjsj7iwhv/hc/lUUu/nYrqEzPp+0MzppZ2xBFeeI/J/OMOu/+UFc/tUeSoAsWA7fTzKESSHiLl9F&#10;sqw0NO+W5M/4whAbpV4Ocj+uyeLj/ddyk1wHqc0rR9ban3rnaHou2dFSm2+ykHKWZSYMKs/6Zphk&#10;7hdBQZNXbmIP2ziVwfQygzazH6r5bDybepuS0yj/hEOZjEjs18whHWkwR8JpWTBwYeZvx2BuY43K&#10;2xYb3f9gAUwAC0Apgybj4VPN4KIDC8Du9/9hOpAXLuIzNYN1upLpaMZTaN7kmx7WqR9bXr4ilI67&#10;Q4Apcj6wA+yi/oXbFxNLv2QW/xrHhLXLEblI9Mj0+GFraXbsDCwdwL/kt23NtAtcJsC+Ri0Ta6Yh&#10;PhHbprvfX57IXm+o6bQydbhNrC7F5JNaNpOlEMEwJttlsyDLh9JBOSXY9xTX8MZqJPhFz0cQ3xBG&#10;9kias8q0Mv/zeh2W3Sewveth3G1GQZHzsgD6YsajdQ1X7G8NMX+ea5aoaqYirVUCYMovY56lP7sl&#10;v2rJy5fQy3AOtaZ+mvgdNxfM7EO4yPU6oMVZOZfQ/fK5GB6w1WHU5rPGf7B8YTtiS5D4j75+Xh1y&#10;sxtDpJ0BCY38cvCwR5V96hr6B1d+9RRNUybVxKZbTpNaG7uk0gcSnnhtzuhqrrGKmZz8qKD2IYno&#10;vkw1/jVumC/VgKt8sa5aYc5d9QACR2zpEy5ROpBP5EnLYzCh8h2AEV0wo5nQ+oPF8R0ubHc+yUdh&#10;Zuvp8UcQ00VBZibZ51/18VlnUP8SqUToknPYOsZD2si1dIf3qePeXyaL4/Xrk+2sPwyFLhEZKEM9&#10;v0y73E7z00ylQu+widPYWFOhbFVAVGNpmTeWKIvvzHN1HVnrSXSLuSx/K9DYwp1qqHJTurg+E4v0&#10;qdZY2aM4K598IulNnfr2dwQGeF3fAhdc0OJrX2i2DyOA0Y81Dz3zvHE5l5ZMvp170PWdXR/NFSbz&#10;p2Qa19zHiookrJp8zizrC1IN8sqdmB0hoa8a72ZTr3y879NL9fEqNhU9XkwW1XhTL6z3mWIjLzRX&#10;JYDJUcn0kHXQ8wP2vy8Bl19Z/Lw+lJt0PNy7qVKruNKS4sq9TyfRbxOQ6WwlmAk9fsA08mHTeTEr&#10;S3qw8LrjrPRAz3+HR6NQXUK7jCok7WRSq/P41I39PAt07VZwy4zOueZvsK6PhVG77Ozyk58jooKp&#10;fCowwa5T3pZjHRJbKwuUmXgdZjrG7II5wdzqAyaVBwkug3zJ7nPDlzR6B6amgbuRyrUBhkzYEWPf&#10;yQcyuOxCeSQsa+AatpJPgOWs7HEUAXG4Po36i03bGje0brzU1FJdHZtNsTN+aoE6pB0kmoAiyXpd&#10;QR8wtZzedXbfkQVFOI1y81zApsHi5Z+xnrIVlgrWy93FkBNtn1cY9YBmTKRSrfyiXVCvG0Uw7PMU&#10;fZ4ft8/duPfFPcnrDolTeYktNkfmtahxB33vj2dRmwNpkOXPr0nc7tmXrFchkACGOZ4aBXwZ9P9K&#10;ahH1CTZ6jYW2Mfrp42uPhe5rTKD79iR0X/UqLJCNaVUS54+ZbYS6fRzf2cTfMSyyRZK/waP1vDC9&#10;+cqr0Favsd5hneDxu/yyAHNefE/fYXW2eaD3SzljL78TPqsVF7vFsXJ/ueLrb1cTNaLUzX3u6nSy&#10;WlszNmZOF+BxWQmXnBcvBq0Sxp+iZP2Pt29MNTOTidXvenbSorNX9LBdGoo4VysxRY/zhfd6Ohpa&#10;9171lW+32lszDPJ+PG9cMftcFzbPzdIFRZZibz2v7fT9ZcjZ5ZgY8i3Cb5buHcE6PeNZC6IoU2Ow&#10;7WFo8X04gbg4etIO1dQvUPyI++7iT9b6J4d50DbHL6RxMjyQwX1IqvZ5UJfny/4HtyLRqJV/Z7K4&#10;udf+qpVjbrcE80kkZq/e/ObuEi/D9zZKYXup1OqV0SrXHS46t9xokJjpgIaGR65Q1jgIHRD3yrnc&#10;adGQoV6DLKrCiouiS9Irj5Xl4FnkbTsXvyogrrT/HB6o2s5/2g6Sp3fdTKG2qzYgDzRZk8yW3bPS&#10;0RWyM/6m7w2sHqROyO38oPJQCxYSZYJrv7jO0hFT9OcjgWNrG+YW3oilOHuIPTo4JLt2VGvFa8zY&#10;fdbdDJkHxyoJrXFNzRrlNefz12uvfFBqq/xE6zyr4TwfPJnBP8um01zUZObhfV77E5efEhv82Ud3&#10;u5GasN2bXVIehtnT+7fsp88m095RKz6Bb0gmvli6tBv7bLZ7tC+QbLD4y7eveWONt3byg2la6uXz&#10;WXdebVAASd/NG4ikE/nJCjb5G3xOxl9zcRr1ZiDK9jMzSbu/xsiyviQWZfGPA2vz041WR1e9rmyy&#10;GEdxc/XR/S751e9wuBamD2MIOXSfBBjXcUe+crHE1s6XEGDYDpG4hLrPRulB/JMexGNrYZw/qy67&#10;tfy+9f4Bp702BVVPY7dcqfnM6RPvuqcHKbTq3/rryubOdEJkf6WNSpaEbevFLi+rBJhUcslb79Jd&#10;MzWg6E9YX2gqhXTsx3D8Z35tY9caKXumviCan7wy0E9E9o+HfGfrvisXfaIW/fZrcYq+Z79sZ5tv&#10;zH6HmwQBF6UaeGdU0KNMrw4G1PTPAm0OgiPIjpzCbMYNc1ULfEou7RV7Xl6JcPYa7JsM3VsNh6dr&#10;7yeJ0U4cVvKSQjvTXKEwshWefP18inq8s8yI2nfx4LbAICAX/KGDyPghQRYnCXad+44p2ZqlI80+&#10;av7upG8K4XxG/OQN1l9Yu/ogWdEsOoxntEdnGCNbEfGfjPZGFnVTl199DLVGpoEw9c93lOZPKvY1&#10;N5Ur/xx4oLPx9yu5Iy44WyYa9b3vv6XTIdxGTg9rr5pque8ePM3qy/FpOjm38ert4kzJyuwb32Py&#10;WtFAisZ1MnLcxFYgkgBj77RuC3fO7puju7x85i6z73U+nt2t61vXNiC9+DeeRAtnD61xZ4fGItM4&#10;PBy0mTusVdQ75YXZhpHJP1ZtIuBenzKzy6QfhxM76YfjBf2g4cO0Anxc4W1JyAmUaZ41eRdejlIf&#10;pBORHXfjojiObqDRdCJoZ1Q1fgATDTx/ZBrzwinF+of+TBuSu9xjXg51fpL3pauXZM2u19OfRElG&#10;Vu5g08hmh9vJ2VmWdlz0p6i98PPDxJ0yGPVnpZ3pdHoQwzplu1Ex2qSnNfk7u7wwMZyjIbaMx6fa&#10;u9z/PDSIkvKrS0FKwmFz35Z3ydZOTt9NiAuiDrS2T3qSr1mS/o1Nkq3vxFurDGeOJ2LF3/nn0nt+&#10;fyog+P0jOgrTuCelMcMuSp9a5jDnEpck7MWWeJgwOWb2JmVkucixdKeaO9sDx3wP87nVflPwT8vG&#10;eDtmBGLKPljxCitcUvC+dH9BrXEnt22aW6LtVcqXxp4JqV16IrjqlXvm5TO7Ju6wNGhy/u8f0F/r&#10;uryWRkuICvNp3drZQgSb2PiObbVC454Bd8JIRBn3ZFSv4wQMvU2LH+Zp8b1hFfQOZ4NiVch6tXQI&#10;WNJ8VIBU/ibkTqjxHmB6zf/eHpF0++I8wn206rXur/Z+ba0uoFo51X96r3rz0ETqlRyy9fvxZe1m&#10;oNmw8kNRDW3Y1gt/cjWH+jnzWzV9N/VDW74KssbQlOp1dT/X79WgqhMgDPT3tHh+5AIx+v75lXJz&#10;VOC2Z/9TZdhijHF64GMr+3XNymxXx7CqTwlP9Q9Y6Kt+UCYfVEBrR0tNV/l098Sb1KOOLL8yKGF9&#10;qw3TgO+Kif6cskSPlKnZMmTt6vlJzNNLBVhwF+OzaYynRElrNwvDB++QZ9bbzbfCtM6WOjeXyAWH&#10;g1PuviIi1xAq4tebbgEGklVWC7TOE7Ck5L+V9Ki9IbKz2k2tgH8Nzu9cRe9MfT01wUcofVy/oGLP&#10;PjGLbAKpK6OxbYW3CGksCp/0wqms7+TFbfzOwiU5zBbJv4BkFYRQv9VzxnqCMIPSU3IYHyg5ouAc&#10;srs/XRvejisF0mEOC/I1kBXt2nvBZc9656AzVtqdgg8XKfTWqveq8T0Ihbw1cuIH7+0V6S6oo0MW&#10;rDQaFVe06HY+vu3sTcmK3GfxXG3A73KVbPPaDIZ5JON4mflZU7hoexEyxwCiAEpeEL/z7hn7TTMr&#10;6AlEFA/bPMocF51a6If8EDxKk8bJOhQcnXSaL4Cx1+ZqZ7jXfv7UHnZ6Wav8hShSsK7EtdvA+dL3&#10;zhiOXRLmCX6ho1Av2lcoMIKbt/dE1xle+epEZgH4hNaZDHq3YGKx+a0czJkbWxwUQbmYmdoA0+a+&#10;kCzpI5IGhKGNCn6UPnLn/eiTetY48KxVl/L+XZ6cCr1cQc9V5hU0gSwniPRwH7rvtQg4MjIN0NAT&#10;OdvsELvK1N1+lAmQkyS+pf3gNqoDMOmdJTRhxTP+HgRTvBQtMXOA0AVxj2B35jhurB2aOAZDLVSJ&#10;6t1WsjD6qVM67WYovZuWhrnxUgDnn4qKfqP7pFW21yCyrfxF/H2cw6yz7KfvRucIHpbIYhvNFtTC&#10;gzbr9RmqbGUKwZDjllbzO8I2/sLFoP2RlO3FrJv883arIwtvtrdNJIEPjlrtBtpIgm31KeR5j1OL&#10;93QKNiv9D9XaN2epgnQWqu9t/1OZ8RcdVUTHGjPHLvIyo9Kh5pFqtgk+1LxKNZvTIpWh0C2iC+IM&#10;ycTDCdYBGigcZzNFRI75H7h/rwVRpyXdnV5X7OsUdJ+3RpO4AUy1FGNz/tR6U/ynobQx8eHMpUgu&#10;IiG2mEOAa9GNjf25pEgxMHhPQiHY6tQqaMw7z+4JvDfYMWs+SuD+aAp1D3s+56/hpnM0AhofiKoz&#10;hljSc38HGHW9p6TCIfe9n1A1rFWRv+iRNV17bxbYQdMf8fj5AzR0n8ZYkLJiz9xwcFmWvuPnvBFj&#10;5ZnxEtASmgftoBZqbty8mLU74Socxedc6vptYGWik/rT8Ld6mccllpuaeJfH0irQ7jSYMbqkkOb9&#10;pzWyNEaXSXz3yeQGl5XaGN9yjtE69L4Sv3WJJkpvlD729T8Kal7ijbg5BgdxfQea4bF4e6pr/x+P&#10;IHXZE6DllTsDaxL0gRM6O+WD/GFuSW4rZNrUzgQZkRxj/n7wxQYat2W7v307lenA+3K1Gp63EyGr&#10;tA6gbMrvsfoGpR/7F/a9FLLgJsnh4p+dT61Ouj7Z5xwe0q24LrK8s/jVqFTYev/L78Z9idLQwjX1&#10;9d3B17d4o72C4531te6C8wvCGzRbOmBPQ6IVv6xe6M1eCwCVpELXG4AXIiesWmeHTv3Q/DlHZwtz&#10;h6Mn09WZlK8HsiyH8bJ00x8avhkNjMVo3VAm9CY4uW8rDwHG/KcBHWqsGG7zy9+4zfcJogcaU3ZP&#10;5PHm+vkCuCkVwXLKQa9gjv7s1OqEsVysoTWZNaFKhS+RzWeYDEaO2nbC/6qt84erh6PW0k1n1e28&#10;q4NKTShUFpT21UpZHuvETiU14RL3+vMrYsOSBvCZiTIz2M5nZp69apI8qQJM6OQ6STF/jbjXrPSW&#10;cEy8oYFgqKVBRDkHdSbydqWk+fIor0YTd1rF473+KHY0oY8hCinZQnmZp876qyP2VkiEBVl+wWK3&#10;oToqT9YNDB/s+8EEYIamMKU2JVzMF67ntUuUFv2ojzLOeLKuPzVXbOxKkjirklW/2R5nW01OaF0x&#10;XW4C710Ad/6vnyteKr/B3qqVvTC638RfzoNPUiSIC9lg8WxYXL5ogGEgvbCk/RpMNw+CneMhrMUK&#10;Dwe5WnqnxG38kP13pzAWOsulJPzcoaCZp8lwlbRchfYMRdsudBIlfirUpCPYwA/ymN4IiwcXo7PG&#10;d/6uBzC4cbYOUqZd0wc7NPq1vG9RnQyR6acF1NsLNZgM0NtnPuM+plQH5U4nsyu+iGJlXfTHlQ+7&#10;OuAtX/Qmd8PuQFSGvQBxsq86VfxYXzOfnjLa+nilCDCDWpxZz6mBWJDp9eXutQr95f0ZeMdS/XqN&#10;1MttCOKiMNdIqnsxzqhTxIwVDIpRb27EWGkyNNoOsxGNe1yEHLfXYBqoqwo7pjc3ovT7PhAK5HJE&#10;gMEmxfax/vS0w71dPCtGG/491PfpeGgFP5wGRaa2rcinXYG6Tmr4LpIaW3gCfwz4dftoPLEKhOpf&#10;+LkVISL/Bv7xosO0i/EKtH+aaTSwLd9PCsCEJl92Xj171dL/JEnx6IPzkYTnbhJ2g1ZH0thmMQjX&#10;CtboGcmvUCfWR25UKS49ZckhYfdYwNYNSeJ6GZQKvOT3XYZy3pH3C1BbBd3T5kuZWEraGrFz3syD&#10;23I/MPkmNd1Lm/IwxSpH7Ol7k3ROzIdbPx+S+5f8RLJ2b3UxpsdEcp+rhA5qSHE0vryp65/RH5md&#10;mt98g7ZHHR9/tBV3He1bLxl8yQCj0eT2UC/0FdIzUHkf9DL4dsUbyaZpqNL+MnkdNpzR6m5bToVt&#10;bve17o5iJHU3/VtZm7kUKgX1y/Wtc739fXCGejl49F74buaP5qEqlAtI05CN1FQPvP63MlBPwRDs&#10;JB1jLn7Yn09Kp7s7lflwcdtwr25U8AfAHc+fQh1f0kHi9s/+sB0RY42ZzYbcdSNnK60gHHBy3Qqz&#10;7dcHHOQdHcteJr6aWY1Sy6ZwWTzCdcNc3MZa835YMBUJV8BMHnmXyfzgXaxIUia94pyhlcaQoRtB&#10;FXdWLQ5md5OBqVUkJNR/AikRf42o8bK8RkDrxrSMGB9FY/DQr34UmsbWVh/tPpb5utVUcLUw5EZi&#10;zpcKrfjD71vqGyLGIIOV/b4sh93QnSL52DxXHh4S9XltokF10I93UCeZWpV7Rx7tgwEpDIiTfRv7&#10;473+1o6aYL5Ty+a/f/BbkMjcGSl4M0G5UaE/IBFvHQO0JfDUsUW4xhXUV/XbSYBtpbt2OpVQtJRN&#10;q0Se1rXtSFAqh3rdEU1Fh2whJW5RXSAtnI16o6+kBw/Vzs4OT4ydRQl7ARUZkFHkV3GnEWo/azPd&#10;zx2ZY594vLjmlfoqLr62mK8pKxWK+iY+ETIXi9JEzP0x0rRWZVd7j97tWsPuhNy7nH04hD13lm4E&#10;1Fz9zZ3BCAisNNJ8zAbzdjnMhopcWkI4lelNri/7Nt1gVLaPfsLG2rqFvTG+yRoQSmTucXnUyV5K&#10;V+/FRh1+zpIdq5wg+u6Vw6sbe0apfU+4pouNFOPel9Gfs5gbSeUmVOHVkYoXD3chhHqE53oHyeZ2&#10;Y3dsvcOQx6Z6WJgYh1Znvtb4F9Z9h1IbGbaMzHv/P8VnWnxDEcipYnWbjjSXHEYjeNo2hIdvSXj4&#10;PQPFY5QWudagX2Tg781tCMl7esu+Gxv+6LB8+SXbHe7CDahGe53ZGaXe0W5tgPF+yg2qfGu+Hy1A&#10;guIlh/tidACYcfYS0oulf1sZd/IXJdF1eg5ASGnGb9Hpxq3VZx3iwOc7MKDG3QWKZY/DTXN+M7H9&#10;cYeOyzUZfb13Mb8bzFSX61m3ITBrfEVvG7cFUkL0q7RdIgCDrTvduNFt35rnb3GOoda9TIQPVdH5&#10;TsYmG/WB7m4aj8plF9VyS+RWcaoOKU99qgkLQlgknP7hh39Aknei3EVI+JX5vLlJ0FbOK9E1Y5bY&#10;lZeRGrdeD+nIQx1/OcQrsBbDrgF8E+ewfFFFoNOPyNy7AcXpE37rbeC3pwbk9V2RtMh4Pew8VHBd&#10;g3lThPbpL6ZVuZOz2UZpiB+UqJgrBr+1xgBDZb5jozUYHEdS5fXOt3GyFl7JZsdHguR6pSRv+nD2&#10;iQqUbBqbggWAby4cXqSA0dZkMVT/Uiiyt6fp/2RKu74WfK/VBeH50YZq2Z3lhGcIN3038JML+9+f&#10;PG9Q/PGtPnygBMOC6xwa7tJ2byF2oObRAXeWmdZgh3yVltmwSVaMmi1LmsYx3Z/rNO4wTd2cQDbY&#10;zAR+5xWd2lX8+9eOAGZAnoed1FPRYEv9zvaxuDm5lulw9dYUtwY8ZGTtJ5PO6TkZOZ26fKhLG1Ys&#10;NirpqblF5A6msJ/txS72LIG00yThqivV+RXBxUCZAOiuxPleTN8NcwDCebiJivkvW05N2vHfkvzt&#10;6gwze54FJDA61d2LT2RkeGzZpqKJw93H5ZeISqsTxGdcArlSJpvBb3sBcsDPS/WI2dzjntDn/7zm&#10;ov9It7XWwEMNdzwgLzDPiFfLef4hLlVn+dm5+i7x2+shZovlJcWU+ZqFFNq3DdLGQDZAaJF+pZSf&#10;qG5sRFP64/YYGNDNg0u4Z1ISmDXqKsV22SV2t3RAw6LjqZOwubhNwj11qOLg+vIvZQ2+3bImkevA&#10;V3ykeHpaUfQx4uvU61L81rELDsmhSBKuQ9eUBubWFE/NXKUEaozpOl/kRvne0WXnmddkelTSVYBq&#10;+vU1BB9f5//2UvucjvggHfFHr/t3o2C4e30Ywc0Z9MOKh1Rv4gyLAtVubUcjgb+78iwtZtIiCkvG&#10;5C8EVRInPd+xlX5tlbpUkUwnt6Frz8fM7j0W+ZrbM0C7P97fh80Fsf5/XF1523Lq1/4sIRVKlKHS&#10;RJoUUlQaRZM0qb7/uzz7t/d+j/1Px30Z7hW5Lms413nKajlvJDeNRMhFM5/KbkwZqRe9QvLTrqFw&#10;Rs4ukFGZwC/X1IeFbdGHn6pHwU/lVPAhAGPQvdFNUkOUY1Mz2PKtwhaAl/01/JENGFoG5aKlQ/Ic&#10;sH/NaXi0O/MespJxczFg4dF+1eT+XLknqZYqVDuvH4hlS5M0Ls/5Pw8Zdbj/aWAurC/mislt1Y7d&#10;Wci8Xe5N3ASNw0ETd1yH9QMyNTKxICFoIAZkDda0mt3f3ySr8yplDllOhR++/t1uuGEEJOA1i5oY&#10;No87hEeiJ3IMVP5dj4arwR3ISo3e71wXeTGTJ+6UztTo/fzggjZrun+G3ri+PwnaRl0Zh3QaIb/f&#10;oGVcTmkjN86GKn65nbI1UaY61MqbFv4aAnP3KNWIJmyK/h0HYAZpdKbJlg0PW+4plO6nC1BcViPc&#10;yQ5bzMbNAqXOhCwdyeN1KpxE5a0DWSVDTcotxvAO25xeU6Dh/fhjaM0AHxiaDGbabTHNPAczOv/m&#10;qtasA2bsqXRH+Cd00ED9O/uDpxDqfhCI19LD88qb9euHZuBWhGusmRvohrCOV4MyauBrxe+NDsEw&#10;CilXbCGvOqdvfgTlD5QDWvRtZLQOe/q0WcaFZzoNZgyqUVXgFYq7Eq6eaKEZaLdhdfYScstzLi36&#10;LNKjJvVuCXdQaPOA6+KpiXjf/hmm6b2x+9/e1IpI9nL/fzj9NuuYlE0cKE/5LNqJ18OC14P6thDz&#10;41qVqeOCtTbgWsWm/s8QTy4dFn2mnhWsow25BVs2jNB5X7M7ExGbz+J6Uuz/4jL8BZ2M2/EFg/V7&#10;nFzNcL6WJHSZLpLIcLfENewSZ9FLOkPs2Jy/aL6iczyMupNRMsXLEl5/DGCKQwkxO/51IdjuRUmw&#10;fU4pwvOn9UdhBZ2ahkjWgP8wWdi7k/ztT5koR5V6rp6qdClZVYZsEqYPmVvXSrUmpHoNqlJ7FdQD&#10;0pBHFQjStRS+jdzDicWE3cFBNvt4DR+fzPA313Tud/JU7i5+KrPBRKGq0IJEJLaSaA3eI2Tub1vq&#10;OIAybp+Z0kAtkeobLeCYzDicHZc5sqbdVGiHz9KCBWeL5bqXo3pmmDbCGREK1g0S1rA3n+ztZXcx&#10;CkHx30Mw858tYrl7htP/vuenvnutbH+pnrvdj6IV0lW1qHDobei915naofw9fIRRuVmgBHrjUYLo&#10;HxgtVse5oXXRclpXmVped2iCmZy6h7D+vZpkRe3l3BFq9sC9VpprtYXWG2jqp8IYeEzP17r0cb5u&#10;dt5msnvjk/K2q7XEHM73gmcFfJsRFOmQxO9ImB8S7MHt7efW+DqN8gLvlcGMbCx75ljJUYtGXQb2&#10;2llDuDLPSWVJDzw2O+akEQWB9R28kszXn1/MZh+wlXzR/Aw7FADRjxNAobs4BPYFTGqvf2UDXMAF&#10;9y4FFlpUJhSkLjpJ+kExIfm0qFabTZ0iIQf1fOe9QO7piND0gWyql15Waq+gMrUfdpfgrTDVGTFq&#10;HkkTErxzCIAW0T0AIBez36KgAXOraHwBHuzdaKpsXJXdzBt/6QjMtIXxyRH05kGlKh0WoypjMQ0K&#10;E5V7vAPhG3CJfqP5XpB/fuOV2kM8qk2nI/73a2fq5+eiK/Dp3jcnlTOlz6ZNWIwEvGJmfunrh0mb&#10;f1f3WkfizeQl3f5NxG5kMj2kU93VFmsrxfOvIbrw0/cZ74+721L/Hsc2cq7GHeh7eCAnKmbeyCaC&#10;MNsvhERpzY1G+xtHTET09Dg2G6L+Ji92HpGn6t2U9y96n/hpwLg83drFzu/JCKqwRl9ldDtj/WDg&#10;F/D6Aqa4e+NbA7GIHrCNpwgBMxLseIG8UvR41n7cfkq3oGNXVih51TY7KPcHHND3zQfCqb8hJwW6&#10;3fBbyQq9ee8uq7PdDMT99vY8auLvmh3NUgu2FfcFux805XA1PTw83v4umOPsdRlCZPqp3taENSa0&#10;8W6pR9q7Qb/uOAqVilJeiApzqUV5JzFQoWvwti42GDDT2WzPh9IFvS9PU6AzeITw6ouwmzC/XFzv&#10;WLqklgMkr1YnW7FBdE8Iqo67nyeQsc+HTuFx1KDXMBossR6ZCVK6PDl/ovuNFPuLbd14Kb0Ae73x&#10;Py2/EBzCeiBdgqVutifpDn1R5oL9MAZrPV6/WGjVeEMcOuv28qciPdjMAIMjNPHpC31libP96bnL&#10;uM1urlKeuNurba3iC+PMux/4T2qR+gbj5WtuJ16nwdH7uytL5tFptT8C4M0zxV6U0VpKl1ngyzSt&#10;Fge/38vf7ywhe9sXHtlCdd6weUUb5MVv9ipTP+zNmnYFz5q2xJIVCvUsp1Lgjg5mP46B1v8kmVv5&#10;MDj35J/ohIE2wEDj9E4/mOskt0IYM7Mb59UwXhdXv1OjudIcGiD258Drl1o1w13+CowJYHkg34of&#10;0jJWVr8nuToPJuimY84Ifi1xbPd859sJAAY2Y8MOV3pfV546fp5HwJiaDIGss3i7/tmrPIB8d7UV&#10;og/bjyafM7Nk2Q4PHQH/DulxktrguAzpcLxWujYvx3KDzG/O9LxvJmuaQ0wrO0v/DKrp7nw9IbX1&#10;pYI0cqXDbICpYgMdHQV6tCvMTQZFQ/Fxm0n0Mj4cj9s6EJ2xaJ9ZHP1G9biVqbnCZn4rBYoUp4JY&#10;Ozo1Y3lha4b9S7xO2DKCIOE4abZWfgthYZHbHnOsVACzLRHlgU9KE6TeSDRyUe6axSYQSQGxwMDX&#10;m6DIh6z9Q9rRakbozXSvg0lC2BAJ5u9hbVSGUnkyb55D9SZMf8UHUaUUbFcF4tmFE073XVmrS0rz&#10;tEi/i3zhN8j2tV3vn6EHQ9DGuzSZdVFAzGu2/0IdGLLItvZF2ySWnrr/7H2DGQF0xV7Z/t1Xxzce&#10;uLroR0QVXjOzCjD1/qTsT+PL9NHUOOCVLAxzp8O1CXJScY35pnszlPs5cxN4c5ltZOK3uFIIF3Ct&#10;w65R4LsTuLhT8N+Kx9NMXBliqD8GI6CDp4z4LpcmJKY2L0YBymyF9nu3Uc8Rzpbqy+/4z331yems&#10;CFWjbDPn8m16R9QJI5QwYJ++y2UJUNUTJUFV7+Fq5NvRN53BhRDtzSuKkuIUn+eCRXR4dkq9Tf/Z&#10;dWJuiF+ONWOG1eRIPM+1zsGFoYvXtmy3Oe/lNnStY2e6Igi7aXYAQBoYtnJwcDuc1z0/Ka/C8Sfi&#10;ry2jmqde9tbNzjw3iItVV3EdOeFpAYboscAuF5XMrH1F2mymFxb90lzNRstGtgvqRRfsDSRzb0cv&#10;987TTkPMHp8/SmdBw0+YsbkfmPkDMN9da+hp2X17DcCQlk8osp/UjGG3tBC5WwGakgV+Xwtp9gMX&#10;clomUPCcKd7CAWDPOZzALqNZekU1kZnd9yv2s/l8Bp6Lz6Dyp7tQwuOTl7RS23FBmllPdMriHzbA&#10;z28I2sBXPwCRL5z0rBqKpCyGa5Opnnberhc4ALvOvwF2XbolBguacBQBe5HKCYAkz+FauR9uduJL&#10;tkCF3sWh8lxJfOgLr2ufZLPZ/NbyYnFZ2qE7qbF4tVJIRYcdrTUKUnElOP0qZbrR9p3D14ogjC73&#10;syYE68hbESVoIHvGrT8WeNL6TKclVE43OOs5T4aX5Kbx1KXbZmel4vqUUzcLkF8cWnusPk0zW5By&#10;uFb7i1dpuASQQbUb/wG41/NdJwOY9lwtF2+oY8+1syOJILe5Q/p4KuJXno55wA53oBw9ZYNswxuC&#10;mdkiwmyJQBaZNgvEWC5nqPgC09LzBF1N/8GUb/fuc95yV7sPWjpFjKFpz4PIC2gT7mFpVV8DXcOi&#10;MgzHCq0gILPRtZsAVnt7x3d7QXcPaDkpEwWrPnUKVqr67ZC/grEyCO67MqCm0hDTVXmxioPhwqYo&#10;SLNvp7op2ZVd/ZVpaX9gCUmWY6EJs7MN+Ybb6x8k+VPkHdanAgTkVFYdWwAzo5nM1pGFUvC3fhOI&#10;/lPe0083Cy45VqBYfrypLSrwupN4V2hrqFd13FAxq065URscwLVm0Hl24ZX0tURVUUyk10qt0zwp&#10;AHZ79edE9L3+GYKZ/2z5a4ihrwArb1DlIrvA/3J23IdeF3LC39gIaL6BdimG7IQXXc3JZw8JrEV7&#10;eJNPPHwcIQFgzptOrkI5Tk46f8AMINQrmQ6VGoKG1p+bltwveBR+DV4ejBS5efyxeZVrs1x+fbOm&#10;W3hikM+Eup4nSx+w9Sv71MDHU8hvg0Dsa1HPA3I1N/obwY3ORIGkExicyP8UPWy0nW1TdoEhWa13&#10;UyexIHqQ8h5NloLbGcGwQiUZ8AwMVeFEE8DqJQ7L1c1IlVJNEcgxgkJpMYGnX520qA/jF3fMasUz&#10;5kvLhk5uAWb0MlRDiyDlKWdv6fZaL8cPobhP84vk+Ckc775gGq0mrYIr+ckOlGc7mpYcvLCf38VQ&#10;L8NDJdiDtmLPlsbAfn7O4lUpHydvo1zCB41nJpk3S2WGMMlE+aSZ0bq63a+BTcBd1x5pTONRsptf&#10;g2TB18cnBf347H0vh+JGnU7DU3UhCJUroGaQFwTQgJZWpIKc+YxRr3S8wmkJc+PXR72dQWfAzGYz&#10;ErEUpJJ9gNrX/JNltXBl16mq4A92Lgh5gHxmlmsP0CV4X5B3KrrDsgedRONLIyNOT+jVuEnlpihq&#10;pkvNa+rw3yHjd0gXOv4QAszIpkedjFtj9hTsYKqAnpTLdnf9uZP/IkCV/2HSWCo7Uq2Uy/sW0q+K&#10;59QOxAEw7njYwrBxhaFrY9XHyk4Vkav/98FPB4bPIwz7UzADpz+df4/HT00bqpeTwx1p+dEcv/VH&#10;wnCTGlAAo6i0uRljWaLQWZnUvAq8YzL9WbgANFla9zU0SErnkzDUP2GNB+miNzDXdLpk73pKFpvk&#10;6gkgjUjH+xUbIq3TW2qw8tJETWFhvIwDea3m34MzC10v7xH3WJI6FXTvmwRR/xWFoEtI+CT/bn/K&#10;7Mo9rF/n3GbprsRhppFJYdZdBrA5H4IZHBKKR16UNZwKbNwSnNJNpwbCTzRuvVXu32HQDftXwZHe&#10;hm2Ty57glHtK9oG1SJ3vPQq95TVV4DmXGpN1sgJSQIu4j5dtwUHt5tIBM7zYQznyWMGtquDyc0N/&#10;MnVR+BQsb7eCFvgRIwVY0RdPCUK8GiGRXuk2gGtLFm43F5oOynFuO+Z87hPMIW26Es8AInI4s78p&#10;noBva5DlLoNrAk5SS1Y1JXPndVeiefKmxJAVZx1FrrNa95lBXnshMLOWMmUauRFlYmwfgddK9OHi&#10;TBtklHuOVLqQODMd9BE7QbJjsB6Ui8JoOeC2+0260ZpeB0mWA5PDnEgObO00PDY3W5RqT9q7TEjr&#10;RR0gWa12DzjnXyS3A3Yetq0LQ0a27YYbyua5NKIG2gX46GbDbM3YlUjbz6Y4Z49FfWeflfLl8yFa&#10;lc9nlQEzQfdjlF712vr4qjfJ3Qk6ntP7bfjeU+r5IAgGJ3Ote1ji98ctm2K7TxITnYpK5yJlN+qU&#10;fnPuLKaj+UQLL7tjdqINHAvAhQmc3aPU19WXsqNDEnhMSu+GUq/b1LQlo61GXnh+1+dK3ZyN0079&#10;7j7Z+cswTrTBS8s6jQEtOwH49e6iXten72AGXBznxjP7WXEmgRW2B6rFd9yp/y9+HUrpq2RNY0es&#10;ii1sUBN0ckr6JVEFG6QYauOHNifkAUjWuBYeX9dA2hzfnjBxhz2V3jdNoqfJtWJYzRza2JE+GGFo&#10;zanBiCgIzhyD6W6wlu0XPlIc6WwdzKwmw3xJGt4WLXIXL9vnBdDzTtYbLaz8Zk0NIM6j1XGcjtt4&#10;x7yxa1fd5Vcz++GPLXNkHvJR4eY+uWZs29AkNSEBTlmPKveP3rqGV7memRLLOe4kZtyCpL/d9bTa&#10;374ypXLnR4mFhiJtlXnz4mbOdW5MEQ1avnXoxnyTHmkGts33/SjopcrTQJ4r5n7/eC3k7wKIG1Ea&#10;pdTtYocU65ZpB3Pb37xLjWOStusNMuRreb8EmlBDOovcg8Vm+wcy9WuPl3IdFCrE0uk2n+ViZ/yV&#10;9+vppHUI+uWn1XjIu2fBm+9Za9N4a2UMYgbkOuCYXDjj9WHGPepzLLqqGi0mPvRWQkO75HbU5tnA&#10;oykQOflbxyLMhmqmuphL9oAaiD28i+W5Z6sWkRGYlS4bKGutUZmwUqBmFSyf1IE2tf6AceQGq12b&#10;0e7iNgq1ea870z/L7hfMyP5xvNQ15FM4A6XSOITq0zie2vPjGRHTPVK8PJoLT58vc7w1LuvyIHLa&#10;c+NlTu/LTF8Hglwgst31cW62dtj3XLantVqmWM3SDaF7ylq9i9H5fVNgpm2FTdxv81VtuhoXsNoj&#10;t2nO+nJcvFzHpZKneLV98HOsLbFtr7ve+HdsdDIAgGkTe0QnnWK/H3XJ4qvhy1G2ITWBnZ92itW0&#10;WcwCLHz4za6kTDaBjOT59NY8I/V7OJBGdov9FJ6LDzlAumaHQAaZhs/nMKQ8hRQSz5Ha/NUY81Lf&#10;Fcb5HEhmEFkInuXuIM5LTV7yu8yuMYmtxcoS73vm4AvPKfi4hprctHRDr7rLrvSouzgZJh/xoray&#10;BtLpRSLwQVQW7A1qe7SQ/2wL+Q57ylnKsPIYrjsojhWBiEryBzbQCaAHItse0ZVPfJp07yp33D7r&#10;+EAk0kmIu82IFET97+zBsoPPCyh4rF3z0ZwN5cE9hNpCk7nXjVMFrVvYaUH00zYyQE09Eife6qAN&#10;QNED+qMPL7qSy1cAcyvmr+cRFFHq2mYDX6elVg66n/gCwh49XpObMXJV87XHEBKEmEeEn2Iq+xaH&#10;IUgvpc3PouaqWgHb2afuRd0UKnQzI4+5xrR7QBag3T0CCNTn2vCI92lJE5V1zvGtpuitAPpDjOtz&#10;MFONruRPygnN5u3c+pYIv+xIBiOslKBrfLfQ07iqdNLc1jm+HqdlBRpURmj5N1W5ZcTdGF4Mh88W&#10;23Bm+ITxoHEUmi+A7bZ4XT6d/PwrT6HsP2WSB9octtVOSg6W5GEWAjMZzM80ATSLghF+gd2kQ3Su&#10;wItpDI9aeBgr5HdrCEGulhb3Ee03o2vvzxmT8M0ZDWI/X3G16iQGQMezMFhL/EhiUKWTeDbPm5ir&#10;GrResUcXUCUeDxud2jxVA31aXr2zwNuMdjX+rE1FPcxEc0V7NfvVorMtA/fvgOo3awtbKCLtWrr2&#10;Jo67i9arRLB+oFyNGGz3/TF6m5WmyfsGBL2RPLGvMu++rXlccvqY6rctxRaYvPfX6VojZg+vhVtI&#10;DwElxs32m5fN/Xj5uWJpi8SpoWjQUn4pmwbccsjwQtOjNj5jhZ+pOkpWSFKqNQBSE6y0MosJzBCH&#10;2H5ZjjGaW3Amf7sneQTLU36VKuQRmnEVHt9zkn4g2VSrl4NlMJJEI82BDyZKY06hg2rSw84G3dKj&#10;AkmEzEZ1y5vkt3Gg7DCx3NkZy6HFKDPU7w9pj56vIHh+mLlQXKPlLR3uHhWistr+i3rcQZA/gK+T&#10;ZQAMPK+RqKFTtWrzFM7JmwTISpJ4BmH5M1LS5GMCZtIadj5CX4zNX2mPL8ZHU8QAE8lyCZATKP9L&#10;7/EeL/BuZSpcORbFvpv/nV5gdJQvag8zC6Jb0EiPMnAaUx9i0MYlPNZDz32i0aWlU3gZzFSE9x4Y&#10;GtMfP0mIUPAtySiUgIsYEiJFk0S25YWRt5GxbPY/CZpznqoM/Vm2iyGWBd+pOkQEIzh5zXFPe5Q/&#10;z/jFNi56rlV3hPSaO7+Z74HIgRnmtwIHTmN/M2FFLIBmubdN2Qr2HgVVVSCDIvnx5E3OzVYxqnyp&#10;4tl5N69jx5JpHhtuRi3/CKwExELtPjV3NGv/vj4Bz0zPfvcaN/OUPQdFGaQHZqq69HmPh0XQN+bm&#10;37cQlVucwNlbBhAk8EIomOwSarLDXm7ZELWEt6AP9TZvFiNCPQ1XI/QMikQbCbJO5591JSMU2+mG&#10;PNrFTlJvi1Hu07yBmYtNkWwVUXNmFVOYibUDdHvlt/m0quj4TeRHXpw2jfFIynSggRBjrxLS7gUF&#10;QBIHnrY9Ljs85FrT0lVo3yvLpbnFV9NBkzo5Xl+P4nxFvIv9lg9mXqKxi96HlHyfhrnLwfcFwmSR&#10;33HyEIBmAo4v4u/YZRfHWn2DVOhD/8Flj1WVcZnD0TS00yWl5IGwo1g3P2+9QnxIMZqrgeoRkOnG&#10;xczA8ooxmPEnMXiSrdzmmCThbOEk2dDtMR/OATzcigA8zNTYOFPydm+FKM5aX2ZE9XI78Xru1lOP&#10;AQeI7IUQHiqr9a+Pcm8dXlRBaw9U8Xxlu42EX1OfHWQwk9c6iAb35h1nOgY69B6W5GDsYbRHuj7X&#10;Yso94pHa9kq34ZItv+1HE0TM3iFD3NwaZw3ajQ3WszsuTyMzvF1/5F6/w7fd/5TJ7izONbRVxT9M&#10;e0mWo7fm0Zm02XY499isRdMsdyzG3ocirkBn5yKk5bJW54hI51zFMI+b7/e0UHvxmvW1FQtcke9y&#10;zIvfC+CQhXau0Z/Yr/scVanI6byYNd5ry+1gk9Skyz2ArK5PWQmnkXr7Wr9NRo1O0JXcmvBz3zUE&#10;OHmth2Tih7RsjS+jTf/G2kXZgf/LP+D7bgyfvHXnlU2HhNlKnH979O6SVyDOrcBPhb1nkhcm6Qfg&#10;4Ni2bKtTGs7P0/H2OKiVtuzrEzX2570ckaUDF+HbNsEFwtVcy+qjH8n4cAdqEuF0B9e6nOcaz2/2&#10;8JKgXttesF7HboMwEJ4nekNsGR5fQKmb+AKaUKUxq93et+F/qAOBM/IBjRQzJHACtg5wWyCxG//6&#10;7pz/GaW3UHzc2N1iM96i43QauHmGiDyorQvMJmZejMtHriXgBVBSuBUc7tAN6jVipAZgJhzSFM2R&#10;QnSY1VLlhhBl+Rfjo720Nb4xG4v3MMIqzQEDWdidrqQ0DdNmLmTdd8GQ00Z2A4QQERf2+Cf7mALc&#10;gk3gm71OuqAB12SE9iKjX5rrYOYtBnlmQN0zWeE267bDRqYahsuu0y4SoHPFZF75MFd7Vxzc3i+g&#10;uV1vD0JplJpzmVTG4lLn7Mi2sP5LEQqDEqAbVtXkhlfBrw6hFaHx7eBbQk2CwuXXvk/qlaOzaC8b&#10;uSA/6NUFUGiBIOX1XBm3Q7drDzoB6Lff5FtIdXm62NKRJUgkbK8gq6BALxZd7S6oSB0UA0isCzDd&#10;wIUacmkgivs5hxHAOZLkPdVlXl98mz9flvfzoAUTjey0vZu3S1b5UNBaBT5VVMp+iuJT82HNerRI&#10;zU2bwV4/i/JNqJLSAjel9rBooAz+ub4RcuXxgJB3SynWvK251YvywAw5ytVnGUwRvsv7dr72Zt+C&#10;khwfmVx0i1LQ6F5I5WbZOYqOtpsU/qVLaQEZrnLExTuTRzvy8AqhV4Ti/Kh4B65UbIOaFVEBNdd7&#10;pVuwoJ/EqrzAjMnXbwoeoNkYvSP4sJ1HN6ZmhUj47Dfi320wwzZIN84eYb13rtc+l+Phv9FYu21P&#10;EKZBRmum3W36mtC82t7FpIth+JXLaXq7dZN3JXOlYeKDGVjMs98BqFlvhHDIBPwzM9sD1Kiom9nG&#10;ZWA1K1ucae7Klibwpc5rPZCypqngFMpTdyZlhuO0mS0XAm7l/sTsXlTc0XmefuWj1svE3rUhQdB3&#10;NYk98Vs5Bx0qweeIAcW1XexnTzs9SxUKgBR9dwSDMFsMuKChbFxy31z7G6dFJtO/QleNOxW45lSV&#10;sDl15MelTITeN3doTO5roKUKbcZ7Ktb14jF0kpwNca7y03fLa5ZH/Ob0bfN1Up8G+2yY1/Ys03pj&#10;0X4gpuKphOX8/tDL7weYBI7GRFd7931OEgkhg40BHKqEE0x6fXwQGRxwiDYYZQtfY8u0DFGsgJlR&#10;+NbXysh/QSTU8EVsPsy5ivFuTR7RZdubxOHuTaApsj4euKX1bANwpHSG6nTx5VoD0EWw7+4uuzxd&#10;mRW5yEvVqtNWCECl7PEUDfOdmhhjj9ojcQdnhnl5AmtQZa0WS0U/Ow1ShVYDlMRzSray3B/X+bvq&#10;/KDtjpjnQ+Kyw/DTkgG5EuNwPa/JaRYeeG8T5/1qZdRO1c/sZKq4HF3jbqnYt6iXJE/ExBeYHjp4&#10;Ldcv5zt5vDv4rQK65gXj6aC3LN0UP/h+rnFha78mfa96qPZvdq+gvx315z4Wfb05VLHdZQYKpu+5&#10;teodLuqPKo92Gl8Vl4181b8Kva0V+4lnEzUyZGpvAYkE3qnRPhMfXTVqC/Odi7i/shL5/bj9Mb9f&#10;xZ9JcdxpVU5AOnBz+7nJkZ4eWjwJqROH8alK9KuPVqVRHGbnFQIaLKd6eh1UG3x/+05+m6v9BXqK&#10;w70PbvEEW0GuUTeKlk2CzvcJ0bNxSCNl11AVoAB43FbT3j6969+Z51FxPqcwaN/a5O/Cedi7VDJH&#10;OLsCluCUW1sfasS9Jv0fVeferprahfHPglIhFSXRkahESopKZyqdj9//HWqufV3vPz9rXXvPNUwe&#10;z3GM+269Sw9xgEW/zRVKA8K+3R4zo899lH530h8SY3bZHrY25OzN92fe27PXC0ksMQS+nrrgIXvR&#10;VjeZR1rmPti5d36FP6YnMwZaqtvEnmgmJr0Z1xl2e9bg3M98xKhP27I1G75kvnEdT1Np4jm9XrCF&#10;NVcrFLaZlkOF367k02KXOCFvPsim/cNpLU6xTLyi51Fm+Thc6o71CSbblapV+/tnRtCvpaVcviWr&#10;Db47IQjpHhcgTILa9dO1ZaaTnKYIXoFJBJ1LL0n1A2KZW72Nk2d6Nl4RHBVvhUVIFdwcpkk2uI1A&#10;ME6fX0aSbZOJc3rLjC9SaaBmd6VuKVnF4tcZvOCz+wmZsx/NbJTUQ/L0zPOEFLaz9MvuEeTHDhW2&#10;uy+9yvfJlDnmJh/j4e2cJFaVd8N+ADCnM/gOiuWAfT4AD9eNNbBKuWbphXINkkRAjP2JgZRkWOpf&#10;zlIWwqwPdvcJM4Y6i+HT4Q4+tREoTfCo6GpG6ll5w9wr43LrhwMSAAI9W83G8JNZqY/0eMpi3UY/&#10;Tgplj4SNWrtPuJmLjAplwp02oYat4rP31VLtRUtcqDcFrdbY2+1smMqhAx/dyIwTO50OmR1fWMWL&#10;w+NmiCe5TLWwdgdiffuhhXsD6T8e8Vb5guennNzML+xDN0l1A1A64WR50rMPWndnH9pnXliPlSaE&#10;sQ+d+3hMrrC8KBe7BF2Wiw/YH2858IU2pPUscEyrIdwvPWFx7cUzxKBGncsHrWBvIevYrnP1h02w&#10;NTN+u40DKDDMn2aLWkdIjKxJgz6W87lKphftp1H9y6RNnSnjbDaa/OCaffUvF7NSA2VH/5amlNNi&#10;6yslrjW57N7MpgTHtw1Lt2JYwUz4xeC+zMCkQmnDDKSGt18iAccj8Zaj9fYgcd+7i4+jRn+iFUEh&#10;A42jEC80YaDPjaf12VBb2bCntd+UQYGx5JYWS6iilvVGFtrnVMLF5+N5GD3MxLRFCKP7jTTDO8J6&#10;/awIhn7JVLsxixewtAbS3N0i2+js9I49gTCX+PwCzga9Emxgj9A7pQqep0zJ7m0wjsdLG1A/11KV&#10;4Vnkt7HQtdtyGKmx6Y3T61JbnAVWncBsno5BwewaZiXV60rqx2a38sxy8pm0rNaj8T5aEURD/g2R&#10;c5IIU4RbH1JFmTWpG6OpaO/LvqNOXbyKZgbkBkwJW43uQpfGr9Xj02L7NNjjnrN+QWO2M82T2o0b&#10;/Y6nZ/qwvVTKRazdKFLmfTLKNLsQZjfPgnGCGAiic03WkCuV3N6eO9k649cFNOBwrS2b6BwfuV26&#10;sIzdzHRvY4+tU2OaYyEZJEJnrrrZ/bb3ydEpF8mxPAfGqa8Y8kOn1IjOCPgFbIX/AacvfLEjnv8A&#10;Xzkccbx2P9wbZC3Gtp0DNuwNEIC5LcbIK6wYW8s4YC2SG5UTaHSaEyh0oDF4PsEYCb06jhbs3+sc&#10;xF7K9rqpxr5gFYYIYtDtl77YbEpOo/HRy84PAfhmM7H84Jnzl0cM0q/aD3uLL3M/3L1iL5belvQI&#10;Riy9/q5veL58zvyhXpqjI6ddo4dklgTQIwCZF/x2aS74rYVRTizTA10mp4vodrAvonuaR7dT+CK6&#10;JwRuRzz/EN0T/Da5TvOC56RhXcyxJUkwx+9M4wd/OKgZJRBP1eb3+9UotR8rnl9nWJ5/gFTufHgn&#10;luT4PROeRFqhljXotY05SVB85+TUl8zLZHbHI+JlZCoapL9XrxIrfpallm59gVh1kDaZ97jlH+Cf&#10;LLysVIxLEBcoFCWuWKxBgmatmuObZL+c8tAQfC9+8BuurN56CqWZo7rDzgqNaKquDsbJsq310Tkg&#10;uRxR9CCDv/sLrE82Sr0+WbFD0yKkvDmYEQ1zsL6y2nHNof9QmON6qZn6oX2iS1J78m7JhJjrAJh3&#10;q1iZRRMoNbmdi6kM263lrCRt5+xkzRlW7knR+lxCwjobWzLMNG6XHzjWjSEUYtFkk3n1yGZeHaG1&#10;uleII+hOwUBojiqsfB+NECssk5M94lwvQwjzvSKzpdYoNFr6oZgkfKjhadz5xWVIxrl0CBYSW7Tt&#10;xbs9cp6ww+Qncc8wSDpRvLUyj+6eodFhjvoC5nyzNmduxOQX0S/gpTKCGHU20XVtcY9kYTs2l2DH&#10;EGGAhLfbEAUNnIm2YTvbHSJdD97WY2IkG3IxzKpidjXLY7dJqRRLVtNYjE519T8kJjlemKoFbFlo&#10;ONhSTESHXoWB4iYLYIiextMjDrwphuOh1s7WMxEm2KWsl//BKPJ7lOjzXQ8xARhs+e2qeT4tZlN8&#10;uppYg+MNiCZ5DLN+IpO2AvjY9+fxGq0IVqTOKqODSKRHBwEcYF3SSv8hLRCkda9S5HB7zZPDg3JB&#10;jWfTQ1ntBAIVwTtLoVZWBNABgGzieUpkEyDIa+VlvD4c5vb1WugZpSKE+V5DEE559clgMMY/qQSF&#10;f+CEAqd3QtUUxsfQFOaTg3bNmPJ/iJrWkvkPsCniDyxDUra2IalJhuv5LVGYH2Lwo/t19N0Q6MmX&#10;9OQsXvzilFqGoG0rc0sEUjjgR7ZQpdkDx+wvrFEMH/h89o3/wLi1WI9+9joAsIktsU+83j/EDQXn&#10;i3fFe5pOH5olB2GgvEC94h+63TRFTVn/YcCVNG/y6GjzVN6IwGL3FUb/Qzyfrr+ILji4K0vOrGIU&#10;Al4O5+Mj4Su5pXhLgwcjVM2fU7g0Kj76HwjzvY6oQzjGaWu1SKjHzCYxKwa90aE9HydUZNOk6z03&#10;yYPhMcfLsHjD9kd3X/wwt+cfuPIQvBrqnUfvwGZFbEn3IBsgteMz+y2o+MGpWvTbMKls8snE+uiQ&#10;MJtL/hj2jYI3UWqldP3Z6ew7jewtyJ3P7Dj/onkT/HPJpsJZkFOyqXz/63GSynkjnCtAtf9jULt5&#10;T7qUQAU2Ch2s8MawGU2gdBheXX/YvTkVEApyEmybntmtsD5Pdyp2CpQKcXArPQ/Gj7Qxvg0ttbXK&#10;ql6uGq/fTh8kTnXLuoTPhNzSX9IWupllkaJxPQxgUs4iGNmpnNwKV4cwllVMHaQWiHogy81zV7Lu&#10;+wD7YJDBiRqzSTxPeJmxgl1HSC9l3tNQgbtbzBfxwE/u/IGeGqiKf92n1cA9T3eFHVUPMaK/H0fg&#10;0MdlfSlnM7oIYeBaL5a7GvQlm172RaMgv/dFvEfJDW4Qp6UvVBbTqJQNO3ZfwN2JMX8Is0Z/EKBX&#10;33hjhf5Sf6x/CAP8OqJ4AvsCwoyoosP1KfWzQMJxEMM/s33MrK2LvlkL4Hg/j2qrbmPROnTrgbkb&#10;jHLEezwbZm1ztP3UzdFmsdrC+nrVsqnd4QutUpIbiPVy1R+GiBOtbzA7jZ2xzdHXsc1dYwrX1j1e&#10;eBpxI447WbPwOGWny/QBs7RTZbGfp6xxvYrOIWOSlwuettgzVWxLMCm+qr9DvtqXoIF31tUk/hZ8&#10;x0jYniMhjSidp6S6ssnTDVTnpbCc5T5oOv4HhGlSU+7T+AM/r5IdNbEgOyasTDrDqRNnxEXbOLVO&#10;inOo0v66c030OZMIlIJVrbnCok+GRMpjou0HPVtDPnqOsZIn9NpsMYL5IRgcV48MU5YqTm7TvAC0&#10;m4NPPZY7pawFdyJIt7CvITNk80o3kC06PSObJ2tR02QpQ0KKfyG+e+eM84jskpUXJikQxpieyhnL&#10;UbGtW69kwsVhVKhjMWoP+1RcXdnrKi7uU7AyZU1Ibg6GCZp3Ft4IlslgYINzpAMOlWyqTt6Fx87z&#10;2bO4rueuBH4Ubis5Q5WWptjjoungMnKhx3y2ssDF2EvVBx1D4kwBAYPBI0WaWx1f9zqcHJflsZpd&#10;rAh0iAwLlQXmK50V3p7j83sqnnuVg/30uO2oKSs1WHf54Crl2GlXnO/MDxvUIIxm7OWnZoRsNaaA&#10;5kwCobebmDKAahA6cVyZC83tijTtnE2Er+3M8lCrRHhRpybC16Fbw8FKpPJSzKKAr870POvHwkzt&#10;iY5HDWkWF8hq+45H554UG7aNzXWemj2XpdFwcNjUjF1rQpsT2elMWgao2aIn/RbLvkQ6tNqVbaoo&#10;VBpzNT8tjbGY3O1v/NxhWSd66+5zFocKLFvaNTXjdG1Or7t2KZ+NxXQIQ8MYM8mCfh+I3RI3DtTA&#10;xROT7fUC9x2b7OYjnJ6BoC0irYr8U3RyNtI9I53n3khMkL21kgi89GK6mhiKy3ol2bBjKhHPvprX&#10;C72fgTMb7d+FBANhKslydjxIYSOyfi+BR9n2PtjXFn5FQCDR4ab1tM3eQcBnysbUFFOpWvamIqKw&#10;EjCfMRnprQa1KVQuEwy/qXUbo8+yM900PpcEkno5cPpfSaVoRo2mHGknzFGqjGxxSRnNJyLXuduW&#10;jw0PZRUcPI/zzPJWxyaVnCWsBlABex9IARgQ8tvM0GrdpA2DL3uXoi8Pz61TGUy/jpA/1YJnUcrz&#10;O3oRNyVMq6kQBrc99HB+4UencwAdoeqA5a5BT45Llf3zvuA3o2WJMMYaJZ/JDRVuFPHVSdyhQOJi&#10;NMTatesl5oxBEiBr0Ofn6HGrVcleq5M6wtA1CT2BxpLBT24q131ICKWt62GJml8gi6J4SnYnk8+8&#10;Taxml3RzlQVDtqspV2hB2YEjX/FZAL/SFwlm6/arjc5g/rreOKx3Sce9/FXnllQv/YXyMhtwytZI&#10;Rt9Nqs6jmgVO88/g+HJmbruZFtwayvF1bJWq/UDodAahlOMebkeukE13NUMXZB5DFwjqoAssVDKz&#10;z+IDWCIZjy6LzZJQSf1gj5QojLJUBqFyb7+qs9omKdmvCVZx2POm+QXUZsSm3Gpv3LhVs8Gp8foV&#10;SbUY+5WS/aptWcL2EZz2ePDDrijY9GTRT0yWrU5/Eq5FXgtBVgPCBCYPFkJ5ZJWM0cv79g9BO5mJ&#10;dcEiNEIJzlvvlQ1o88PQtZAAS3moVVkQjamy16Eer01Oo3V+sX7nwP76nWu8uQnXMIRD6bX+AsIQ&#10;cXW0RUHkvauT7JA7fgYTJyTXsxb4IRLdY5Mwq+X1Omd3eqGF/WAV99fbJqczt5XWBEVmZ5GTFSOv&#10;8dmaAcpXn5WdjlM3lkZTBc5JXyfRwiPuV9katy/s31/AY5EP8FiIXYSLZdUujeCYjTHB6Uw1donu&#10;azBJHgv9H9jkPqPMQYzvD7gLmRJ9RorQNnc6CO0kQmUBYb5XM3EvkO3npJ3hjNGtLGK5nExwuj/S&#10;oXTuqFfSFQaGCe7KUOfN6QcG9uqN/EvruxpV/Lg1ZNKtnRLGgolfxwV4LcITXku88QWE0cJcjsOn&#10;+8EoRvALI0aI+52gt685u1INwMdMrjwetzicgf4hbu6JdSwdwmKwCHhJyQ7RoQW/pO+/mDfFkI8x&#10;WE9Bi6AvOV1Jy2j0TA1KQvkLa5CAIxa9kMDWYBGof+HHAr7SnT2VYFWss9aqqIpmen1kPb6uckO+&#10;rpACaQSvxB+OOodU6hXrH8qvmPCQRxDmewVoG5hjvKKJhmwHrDaSodRuCGvl9gu2cACskgajruKg&#10;DntfgM3tMUdlkvTuEc5yUph9KnW2J/+gNNKfJV7HmS8gDLTlxQ2a8W30h0WyhfkSiLTX/P2Frx3y&#10;u8Izmclw8dGLBrx1bGgW8pifdlawQ+ciFDp8XP6DkeyUR1nB77rhF3PCu7YhDHaD5T/yYQwTHuMm&#10;A4+vUvkCZv9EKeitS0pwTNSgkanDzGSwFdAfPNQTNSMY4eGmlS4DnJnXKfQV2ly2koDOorROLszz&#10;BWoTIAz6bsapCHTjfAA5bAq8Qn8oHtmBu74fJDeopTbufEYpk6U6/vwQehtNC9P69Q8Z8RiNvNwX&#10;feoOBw3ycIeacsZ4QxhT5qqlLr6fqV0QCjjDnyZjXBdUNeGD4FNiTdtTZ+oFoaNmZzh+XHRu4xkU&#10;AJqjqjKVb/LqzBQW87nbLm/CH6rPuVfHZv3tD4Se7kMY6A2lxR9aFQUVywiIHUzPK1Sar1TS8K73&#10;aOa+R46ovMCLsgY1x4Bs30alcjanvcpdffguN8S8w/Vmk1ZhsEtPAMjofI4LNvr0rpfooUVXKd4V&#10;dgxYClShFiiRYopHKuaqI2f9Qz8Wq9Qe57bhZfRMy3ONA/jd5RLPp6v6vtY+oPk23YdKKEaUERdc&#10;jdQ2OA8WDKHnTvl6nlhDmOgD2PL1zlQq+ArPFnwWTlsBPFrqT4N/mGwoqDFrUuMZ2qfZgXIXp6BS&#10;y6fxjQS6wrH0MA2b5qBiwh6LuqQS0GWUFww19SYM299GK2k5Q975CtK5XBLu/ZpUYIfO6lMn3o0w&#10;7VN7MNeB19j8A1eltLa9Cf5h9Ynnsbj8H16wmUKBapxQZQC1OdfbtKPxJlrv2l8QIFPS11PWoIZd&#10;i1gVOlH1kJK359YX1gi7v6Fpc9UvoH2LCdD8Z/ZVa4XUq/u8KkOfnrr9AcvAL+NXq9T00oymg9T0&#10;Rk6ivmL/h6jDcGcwCblk3ocI+VQrjm1/MK3ru7PWFRZeXwK01UbDwu/1nWrpqqRadVJehH5GflWG&#10;6/p4RpQbfNmOphwNvq4JUWPP/4FMzfFi9ZmKnpIPzb081ra3o/jDvko2oLl35zhYZJmw/F+2z+cb&#10;ktAJKXv6Al5LbQ2d+AneTQRG7B0hjEvPd4sfMGeYrZ2wvv8FzFyPbbQ5VyDd8wsPVDbgEbT+cKOa&#10;UXPPwUN4M6SxVgvwqzec6EkMAcobP3W5eQJtHKKDfFjqj2/f92ZI3SXsVHTXyeolWV0UBge+8cX5&#10;fDku0oI840FmMpPZpsBMTC7ec1UopKJ2MivnEuVXIjarlCSkXdGZoLRYgYj5DxfPjOYCMXq9yRsD&#10;0Dsy4KB9GcblTZNs4b3gi4M0uRObR6V/AmHIbD/CVe7NF5fKHYUXzFUuZrXDurtda/V87LYJClRX&#10;vHWAUCqSjx4CjzY9Q4YwVM2qsnUYgGEchSG0s3v1tz8cG0H1WWu1OgCFBai9M2grj84c0rcBFsGF&#10;E84VsaA6FzGv7xPCFvqphqrAVj/glB1UFViWHSUI871CKWKGhdG2n/yhhtXx2imVn3wRvSUFba6f&#10;2z94mkYNYaIZvaUiNFXi+h3WYKZi1H6NJg2HC9ofJtFDQ6qaU/6HiRRbTsQkzr7zly9gPbI8aFBt&#10;TmtteZndbTqV/eZeYUaLFbYRFvDgQa6uda/9oYcN6EQfvsN9peUL+yavaStBFSHM9wpoxXI72k5N&#10;kkU/b1uBiNvWTlXVx2l+j0aj4RfT7Q67pWwXH8LmADOyTMLyZVXdlX+Qx/k0jJ5P8wel2SeXuNyO&#10;zm++17Xft2L8Mp1moiHUidFB68PXLEhi+mFMCBx2DTsc5s1b0Z/K8RgsMSJYcXTTqzU6z2KmoQ4q&#10;FGciQ2nIJBvD4kDfT4uDfhB1ndt3cnXTmP6m/gezUESOcf32BxR2fws8CMUU5W4VLyqQE5Paectu&#10;Idkzkvu3LcJfZ/lu6mXeUNiClkpEy4VED1Dl+wJmm/oKwqTLxA5sqP++h+nvU/i/76EL30Nar+js&#10;fbJY4bH4D/BaWPSkVb8fA2dAo0JMaVUA4dW/11JE3xfqnBw/+ycIUxg8XhTymdQc+OxmlLt+xEqz&#10;7rwOIry15CCpx97XhEnA2tekb1dhv94QgGUJlr0TSZ8fdLAsGtdqBvZo46XNwnuJOExCyjVIcHVy&#10;jxpoPqbbewhzlj/JZfUmzDnJ0jOHoq8oHlN2d53qqlMO8WNx6yyFanzFfSYxkSy9P/KzDidm+1V7&#10;mxjNSoGZ0t69UvB6Qw03pT0TWKyc8skw0YcMozsZZI6bZLTXqUwyjSGr0kJZnrZnn4zzLOgI1YLS&#10;BX9NnLHBynhz4NMyualGijA3UzCF9hsye4KDFMFtN/p2HXJM4LNXcPjHqdQVs+xUpniVzu0rXROL&#10;y8qxGJ14xEtatSVzsf3O0w4jb3081QZ8bdCvFx259Fo56/skhbebc3g/yYNtJ9A9oOrtPsXnAqq/&#10;8BB6N1t181t7qIClGpTOWuwr2V3ksWTx3V0kkNzIgjAnuaAT/XLnPbOF4BbUR2Wq5A6XduxxdXOC&#10;9Xjxyfo+p9S26Jys5BbxUTv5WAxp4lB4KVKtZzyrDE6ARyZk/80GoCrYKzpJPeVe0sgzc3/po8kw&#10;14Mw8vZ4lwdx5ZpLKdRtsX4lji5lDp4D7ziiZpOTj269l8VtHkhIa5DpCmlno1Z+Fov5uw7VbRaW&#10;iiwZHpzmuseg1mawcZqHvTV33vJH/Q1VgZKL0xXCBPMGU6o/Cmx6N1wvyhsNG88K7mtsjIeDG1N1&#10;V7W2V++oejV8Osc9CSbr8kaJgaxbDVZNHyE3zu0/59fuVd+VS2HKm8Sm1SG3L03OGbWXS7LncBgg&#10;EMb1kvq7hk+Nl7M4xoRMfOtwbBsWia1yqkynpwWDbE4bj9nl9co9bDI7bzfKi967XQ5brpsOzlcQ&#10;wixJxjhHHJewQ9mVkmb+BLrzR0fPnIlZzEmRUQZxCLsbxFAcIB3X7RDzmVjB47nK+9bBk8zNs/tJ&#10;JLtf4CAXOKkQsiWwy2odDj5EStlZk2TtHldFBSmQr+LCczevzLwXmKemtmvvApGI1bMfbRlnol0O&#10;W187natBZ3BvehstW7npeXLK22OsON1pW0Z32Vux7aygFjN7TXod5TXNVqrO2iksa/vVsnOfXKX0&#10;KZ+PXwj9UQtAaEU/xTz9bDS849Z0B02LrEb70Oegzr7sJjLuNhVYXtOgQ/g+LvdHy9o9ENuRJjm1&#10;2g2T+UblaCZSW9iGAC1H03n6/Gm2O5XefY+aSv0XZ7vO4aNod43aFS8gI+FVXxy/FsUTuHtDGL7i&#10;IJkvhs3js6xPM8s4n1o/hBNIoWbZ5ssgfuiht+N2rjvGej9IEDRJQe5QvEGVD5tF3Hjk5ia1/lRT&#10;zen+2jetWXwX+nlp0ZdbMytqAsL1mrAz5cQpfQOZ7JrawRoff9pBl/4gAbVwRAfEXY7C5HYqNqs1&#10;dtJOv1TN4m9qo94TRuukVRsn5Fl9bMX9LM1mw1u2LbfHrP4iGjGwDNagChGLwixOqGegZiX7pCe0&#10;Z5RdaZudjhNZ6TGAXbXtuzGFb2RPguPPcrZFKvQNr9xtEC0J+NMhlj367fX541zW0KZzJQPc2b+I&#10;PdvERyquMhOp1BJCCAPXMsPueZhmA0Zs0L9LQS+WqRvNjl42UjQYKpyIV9WcIuXTF6zZXb17x66H&#10;9o76ThxGKUVnoQ4Cxl+I7DPWlvXlyL6qHufQUzUaPb9XkNqVURS51vt6uxjN486Gyu7F++KH4Jqm&#10;ggkhjVxcLkEqzTufsYeQa4iCGWqOnlfM3pzY9Jtxu128KrnDbt1FoM8yxvcVviyb/agXQEbg0IPN&#10;pBOoNKL+lS8Ko1lhWMuolTJoL9fr8zVU4b3JJb9uXA2jvJ+O4P8Lcnwx/2D5YpvVCucX6RWu06JT&#10;uGeKAdR7nhPY1vMH5WzB1dVHx4tmNkRG53ehZPVacTGtyYnXqvF0pqjLwP0u7jkePFVMw+4IsGWu&#10;6ufrmGxi4vDg6a1mkzkp8fcqjwd67Acqz6V3j8Yu2Be9225POXNiezw60cLje/WJchB0B2us3iiZ&#10;t2SjpLUSlG+HYI3+xdh8k6BI4JKBfaqTWgtUji37fP8HqKeyUvkiZ+bRrbCoS/cviCTCZLGK8Ioe&#10;mq7tp/ZJwdFtPt8e9n+g8tZ6P8Sk5nhkZtAa5DPOsuFIGOlXl7wUrIWbkKjyY7sER4kUMUmTG3Q1&#10;Vd1yQiyg5F5JZMlDhZbi12luhou7fTR64pJbz2l+bbxOoFk4ognixwl54B0XxkJmRYZ3EPaaZkdK&#10;fI2ms3FI8jgqy2S9CVBVQK8asGHe8S1yAyk88l7dFt0bqCp98hI4w+jgK6d3o+/GgcLtE9ef2Z38&#10;vLVwqtfS3cQgI4vD3FT6MuSmk8XlEpfty3Xd8y8h5yodDBH/kGbwTDivhxLM4WCFFRojvc80n6M/&#10;NHjcvFGzqIcGU9RTxhx2yDuozzX5f5Daebe+zgD8bOEOXvTYqJTYxECj0QeIAiQm6Qfl1ftsiUoF&#10;9b8Ymuw7B/fUqsM9WX24p7vxvScI87u36LbwY/r4TM+o5iANvgyy0nadjrTtNAclPMxo5eqt6xdj&#10;k61MdutFGm18rDaj5sQxgfjLO+GaGD48czlYcJusA8h1rq55ffZuj3g0T5v29GNra6kTfzBll24d&#10;6bwnyC3QRO4Jm1agW1Gi0KpxSXN9dFPOsGZ6PD2Qgbn1wvAZWSoYKaUtFneYfW6a1TFO6bftkuTQ&#10;1lvl+kTT0fMzbQNh2MrVVtbVo7RNY+9mKCeyyQwenhZhFw9HIGiOdfx09TpfFy4FYfgFF8sIg74r&#10;9+59ZHNJ9d0mqHwrsefe3lYW1BesPeANnMjsQCnog2UhzHbJwelHatBtftG6/o+mM9tWVWu29LnI&#10;lu9hgaIoVoAVWIEoCiIihRUWKKjUivf54NnyZMz9n30T07may5iowBgR0b9eSs/XQ6fVu2XUfnwr&#10;3AyhXyx7xf8EwlKnhcbsvRHncaUhwrr5gQyypSFbhDssWzylATzK2HTxd633+aGM/xMgjX7KmRnZ&#10;KMU27MDcvNitrvcGyHwKPbD1WoiiyqithTo3Oo/aE6HnXXFSo+/cD3Peh1z+nfus6lfg11VKZD6v&#10;kJPjgzkf72N4S/Wxj8ERgui+9Fe5LWOcUG0nldy+naTq3RuYD4k4gQvLX/DAfOb49S7zZ+oX7O/S&#10;+wjvR89/H6j3pbnM4IfN8rb9/QQL2a6x+/TFZJlT5fDOIHNxJEwttt2tgRjybxtFK05Cmr/OVge1&#10;UsehtNZ9RqnWg4HgHNDzvlL9N5Sj97zcWL61G7t+4AMNeEPtoq95Zgri0AXR6h98BC42wfwHklEt&#10;UDuFAd5OPgwOaf75CcfgUPDnm9x/gtPtyv6kXKQhFMjgov4y8vgrw1u4JacQqPjvEUbA6OABwmr6&#10;F37eVjFGPtV8TSC8A2qN0K3euV75W3KEB2RSgqvA8xdFy8EPm+kzKptfGtm/C0C5zpfiwuKlN3ha&#10;Aalmz0JjEuR6tiFOpG8GXvzyl8uuQHDRPBVesG7rLh1lS1nuxBN3T8VpQk4gjSgMF9d/n+pU4dH7&#10;5StrAveiqEdAUF2QI2SnHVw9HeEqNPBaMAdKT82kVlFyD7RoCoqebiP86CNdkus+yMZ7yP/otllu&#10;Js9mRXTWHKThy901IJ/m2QdcO3j5ucQDNCkcnel/AtFNrtdwoU3yzRGD55uDpd8Zi1ki55QIGG2V&#10;px1qtZ3/qGemXaSerUkC6hn7+m+4rd69+fGvhfcwBj0fAlPdhsYxNXBvVvgnPLWNRcNZVfwIBcku&#10;/AUovEAF3bKyCGWROS+1hj11Gr4uBPo/4XydZBLuA5gQIDctjd5WrGXj8wjSkBtRVHJDRFLhzciU&#10;+aRBTw90RpjiRzqlt97lquXHobzMzy8o2efDT67PRzBiw0flzxqUCWDbiV+ASE6Fg3yV+5J5glpl&#10;8lBbuPz7vFIR0sAvNUHRSHPb58k00+cpuaEf62ZH1omDhBy69x0/Vb/1wlIGgqxx7xM0yy5l6s9C&#10;U0fG5DmXwK1YVX56kZKrTsktTrp1ZBTbhDRgb4t3s4G4kGYyP30HlKzeBMBLVGGXDaFcXodncXlo&#10;Z/8JsNBR8mSDi0tEEo9fZKn+o6MgSIIoobu9yOmtLka2DZyefwJ1rvltsFFjxj3SO417RPI3eV8B&#10;s03zf8IOUUVQtrOtUTky/w1xK6e12BAC5uSp13AA3LWG3DuPleM/oVzb5eFu5lxnLjoSshLYNnun&#10;KtOhEEm3ZX6B8QNIo2mlBX9rNUvAuN4QK6Ng/2qVal5tgSfY7QIhko0Fe8Q0z+3xmvecOj2cmmf5&#10;KlXfYcnbaMBTwntxGxfUPs+KYr1jIfEE77uwzcvCprK0rP5tca+rONevw/g3W+85Ci3HIoz5i5nl&#10;rXeeRxVYi5TPj+wCCVQwgapFvnjojBud5bsC0xe7QtD+BfKI5C7bO2UAy21PjP4O7iGu7SRZAenD&#10;6Gns8m+La+R8+vWf0NhkslTzqnnSwKIsaXCcznLvOxN0+CZmdnhydaegj1GBfhn++wtANqPG4b9h&#10;dIi2bYWMoo3Tg/Bcb0OXJ/AceflbQ//z82m01TucI9WmIIu55q5Cc9mEczp9MEmYjWY8aimCdiru&#10;/fz0Dgg3Fu0Lu88C7o/bR7F3flNkmbgrd9Ew+zby+xxBMACmA4NIuQ9zkrKPIY3fnTNvCpV6yEq/&#10;5itY246W8G+818fD0Y/mjAjBheWRxAVbunUGHeZ6r29nu9oS279Owp/DXbHVvxpDspXP4EY3qixO&#10;yX5hjBd+8igpJwDjxv+MJaA83QwnJ2e95IJgYK+IovAsZTuP95EMjGhsCMIXt6p8LFxpHJAbFIUY&#10;tDz2782KUc7EFrWfAoi3KyrdgyDUZtcsWoZJUfKwwhwkPxfuAn3/+6YlCEuCc0ETITNcuWAm/IRt&#10;2DE2fRRuCZ+VOoSBQL9n3psTKcyOn6VPu+21iz/4oELYHJhB/4UXMDa7Xa28il9YNfRMNP/pmTTD&#10;Vbg5HlW2+3/sd5dsU6mGK/0B/gpaoXK0jMKmb3KXomxdXGaNFMLnejRBRnduFRdK9hJVwturCu7Z&#10;1WL+QwcKEYJ5GChqw/nsS8Bm69vJXOtfIhrhQSbKZEmlGP7gaD6ZTOVnH3ZhhAoyF+33cpjP9cuX&#10;EZIv/xz0cuGPT9+P3cMjCtlt6XhjSDEd7PXBNlh+NDnE4n1YPyYUzPwfEbDOfKNqs8rxUzkrQI1h&#10;Y62sw1//xuvmByjMkBvZZy4MiDrz2DPPyTgiQQMNDd1fDVkxWD/fiOJe4RAT5dLD6i+dN0kv056p&#10;DtKDs/avD8QDFHLTovz1ZCbfFjUC0Odg03097Pq39d86jfy04+vcXQzUa/XHMpv0XX67VWqLN8hv&#10;BT7RsiQfwhd7ehMVeI1XpVqQpJxvL6PmuRLXJ+OXO4TRpZFHQEniQP5abyZVySjvXJUOwCIlN5jz&#10;DqQ5zN8lQNuGFrDpqN+WJNJTuox6iwnz+TrT5kTant+2tGAPVDMayiWYQzGazUh9t+uFZ8FK9aNh&#10;5uMacbYCcIA1mNfnuRpW76HGLczeqTzoFFfmX8fD0Ke8GH3wysWtG777aPeXin+AT756zvo21Rhx&#10;/cwMCbXEW+qYOYmvU7b3GnNPt9YJi8jd0cOd31Wj1vX62VwJuXZNHDLPk2z+FR/vB+3p6vN/0hxY&#10;Kd8chmtcM9eHniDMlqy5LnkOkyoDG2t0PdUOkF7AZQpj/HEN3zA5cEr6fKPF2nrMu3JjbTJT2u5I&#10;W7Yl5M88dnPy39zZp8yi2RQv69Xoby1QuZ6+v0bXFVo9rPVMuaSTWIS/W+NtINp8eo4LKqOcFtya&#10;CmtoakqelocTVPPZ5n38i4e/RN1XbKq/OB5k4rTR3+xF74JX6j47yujOEIOvinv4u3TSq2kcO5xM&#10;4j65SsXH+XPVz32090HllM31s10F2XFkF18NzhMualnMvI1//Uc2Gziv4nmT9jpM00aJ++b2+gDi&#10;cDdWviZc9/BZ290gUZy9nn0d0mzsY9DrFG9X/MCSS8+22F9wFotfg/8cf6l6HW+Uj/1Rpb3jnphr&#10;tYq93pTWaG1Rjt4RSlehB0YFaxldLa4HVwzVd9BxOww6+MYZOEsJhk/28zOkORrlz2n+WpcdT0RM&#10;g1CxHtz61A1ZmVf7QFXoS3Pwom6ovX2ut14jmjexRIFt1tDFICCAzTtVycpHXNZODyu+o4A3Cr+I&#10;bg4nGKbb0OmnkZwiQJoAYEyV46K33hptcH6d6QSt97XuLJ2JcnOU/KTGezxfoOIKPyKDLnJOOIAV&#10;89hFimoOl69iovg79vbZ7DB3wY/R5ELjcKg9ZyJGsry7pvMtFIkgjT0d5ZebRb1IwKSdKVyBN+Gq&#10;82ej6j9qYaLVtOl7fCZvl2keoE6XeUyv1ACorM3kMjhTmU4L8WkVuWXy3bQ248/1zNpoHJMTM10j&#10;8N/sltS6aBSkUY0KorENv6YS/iZg+St66TlmNEMx5ie+hs38QrrtbKFzGu7pT9xvfYfFsHkjOv4y&#10;h38SpEi+PvDV0Zl+pNXDa6slpYFSa1k5EFbvC8dMWZcyf6UhyQITWxtIbRa0z0uRBsKiyXhUMDPx&#10;M8//ZH2X6+/NdEKp30mel0AIo4HJtH2vj9tJnCywjC8oh5xM+5aoz3JUf3bv0la54ivgAHQIm0I8&#10;zEt/N2lQzd3YmMin2+HAiKTbG5k29aP3K0led9GS1gXqYJzj5peLyLPD/haFntLWxodosCFgfpro&#10;bYxDM1IE7jDM+b8Hwtl3p1jmrdEOBomgXhl1LbsFaU5BgZGuJrZVxth+FC+I4VoO0XHhSVGMW7EK&#10;nqq04s65mZGP3UFURsm08M4Oh+RtZNVagfb0j+Wci/3z6HwYa1+vHQnZVmBW4XP2DF59zvZ/aaYD&#10;LMJYtfu6UPV51J9zA9KBP0bbSfxr4U+qT0A6nCfGDki3RWvI5yazq0IwuWGt7S0e2zDAwribEJ7o&#10;03M3Kor5oUHqKdQVfsba9r+xxqfBB9IMjX4PlvYj60FTJ3k3nFfor5X78TPpsyEi5zN+GMKi++Hj&#10;y1DBXqppdhaVO358ew159Vk9VlZoX8HdgwW3XwdUxpdv5dCEfeq5x3+bBFN+d/blB6T5hI29ERhm&#10;ff8uMelBeVXqe2HxOYPAt2S/kkHF23ypycj8UjkcjSaOlTrZzfgWbb7XixrJ3eXO6I5mSlxsu4sf&#10;k1LvJk8cMmBqv2X3zgg1H9l/hmFJKtcNZFgDHb+UXUa4XiUH4I5RsHrSVrf7seNzp461BMIPyWnz&#10;2tH6yo7pRWICEvsSoFG9EnUbiKtl5ezOG6A+bdeXC4+vSlj38UaCb4SY/Xz77yuwDbC7f3+Ht4L8&#10;Gy/AvUO0t+MFGQejpbMq/UzsREtyBH1EYEfetALx7Y/c4/a5TROsvW/lwAJHUPgndw7zT40qbY44&#10;qNx3QGLwbu9ZySGuYIsNaUrtH0k9xUFG8j+bR47RwKluPr+vlts+vXVmh1kxcfTPYouu8HWl/kFC&#10;rhreJK9s/26b8/WC1OF9LRi376x9eK0VPg1PRe8+zk+b89mb5c0GCmAwSNM07+sSwKIqhvRXRye8&#10;tlMWW5Ptz/4I7vdZfX3ZVYNYQKOYANCudBuS4GqpbN9sjSyagCPTB+BQIpnYtTiEWSPNt7SCLsbJ&#10;OOziuXtUMfD1PoU0nexhVz1mzecZDB7C+e6ku6Dx+tiRMK/WyTsa3hL25ZmuNa0FLSbdtYn3mbh1&#10;ZpXdMvRq6Az3eLF/LlNlIA8Ij3autBPz0uqxIKFw2S7/0B/wfCEN3Xw1GNFIdb+xk0K68+DS4pl+&#10;wNb5phD98zd/ItHruyHObgs3f9ohcQgg1OK29s6/KxrvXu6w1aCt8AwKxoYiiZc4peMAHC+edObx&#10;mdWFdCv/XToPxNv0WMmznhUz3YpTpsfuWz25XqlvuLvbeK6uld0gB02v+PZh3sgpJOQyh0t6tkD/&#10;eOyNyp8NwDkXnez1VOn0TCR//omzgH6/1T3eTF9Pc8oU/9IsD5Z7Oe6wTBOLEV0AzGD+cJXnz4HX&#10;Ry9F2F/6k9195oX9tmZXz6YMlTO23oySkdbZOTngyB7oxfNWFB/J6NyvDks6lOW4zPl5JxG+JW9+&#10;b+JvLUCQD7dScMsbJaqpWhXGcdapNR6UEkE/McX2VfyA8ex30N3w3VdgjxXdFsUYQFYVYciusMNg&#10;Ri2izix4lvfSAc/VJswGY1rP4KwvVIdrlMZ1JshBGnxGug3G54SKdObUh9yonKbSYrYg8nSARzCv&#10;sVju6AfpZhBhZjz7gfXiAA9S23BI/iPuM50Hgk833HksfQX32Sn27lyr+zJneLO0XCysmXjZCU1I&#10;swNBV4qMLRcLDCieqsVHZtt+fAv2YMfm6VDekn5zQreVWg65XJWkUrRXjmyfShP0xl6K65VD9oKv&#10;+T7QzxWJZ88mv7wltNUoHJjNaMJykZU5/F3Tsi1G+XpV/ZrWz2prIhmLeItiATjgUQbnc1AzleCz&#10;7Sxu1biq7DmFaVWoPG/k1ixeG+Kv00D15gBGGw1HtcH6pe9PZtWTFv18+gXEyEKFc6L81yPIWvZj&#10;bYhtML8dIPzHl9q0lwgJjTbX5PI1iOfP2m46vbKNttK3q81KdGDd2zdq9g/lwzYWb5VTzfqmk9rY&#10;ZAgUbxP9cqmCBiOmyYxRNqw/4BQ4QJp7uXHGuXQ1u3NRlRmAxfyJuR1QqeMonrx0W+dP6VC5j7FO&#10;yw+ZAlNeLNhAwjqDGIiTJ+5ll6ERgvbulbz7U66IwCbxaXwtznPbinzuvycHmLpZQZrHqVXvON9q&#10;em9sz/xjfXtt6299+wIGZ1V2V7vMNBonyPNJo3i90Wpw70WQt2AMMN5Obib1WnX74mP8ytSI4mn2&#10;Klv7LhDy7m4IpJ9ZMa3SAbjN/N09A25RbUYnc7QbdZD5F60t1kPH2wrXT8fKqh57ER/VPCb96sVu&#10;yuo/l8ASPOwv2VYSNyZe2Rm9X2T7SGQaJaUmREcrF2ybyyt4RWjHDxlnESXzrUKas3A4MJosp94K&#10;HC+JpVt/9Esso6d1btyFcu8MgzEeQv1bNn+A5jhhizM8euiXX7pLbM4qK6Oh2fhNcG0VZrXn/tL+&#10;Tr4g0/hFyaeitR9vom7uIY3e0mBgu8/nh1hQ75RrTKuTSrqfaa0L7fB6vA1uszNTamnCRHhqL1EW&#10;sqOZIekf1+ce4Q09iioAR6TpmP2Cn+mjPUK+HcsCim/HYz6DbV8RynUM0lhBWmgaiFIcbeX0rV8K&#10;6+f+maH7t3LWcm1OMohZqcW0k+IF4FMgsnIvLeghAfhNx+MbVPyWHv2Uex+i/VaEKsUXDt876U30&#10;emeuc49tzT2Hmz+5grn7VvpTQvjO4Wty+oj1U4POftJY4MQSga26yqIsXcjHS9Cr6kmZB/f7SGqs&#10;ED6zjpJgvaD0y5jZfbJEOJ+Tf7V4+2Q70/qIc5a2PkmvzYZ4/Tua/eBiVxYHy+oeLt1O0U3ejjVM&#10;9TsZju/5kSvt/ZfQtkFS+kqPc9CocyJ1a2/aIep+Bk+7OnSEeFZ71KHpVm82g9IqibPvugcN9urJ&#10;QO4S/g4zZUhzFaWeyZdv0ygE0h4eK9XPBYEDIY/MYCBX+tfSo+qksT9+/TJfmNFf9Wt4bkjWvyv0&#10;PtpFM1jKaLPB82lju9X03i0KelfFwu06etfN9fiMcAnlQJq5aNbajHg9jfINsg/NDympDjvBMNt/&#10;oK4KpQpzCDyqoOrYa8EQEDnvOwNs+8seYVtJvrAXutS2KmIVKs9mm40R/wCEwOY1GNxZqjNkw0vY&#10;35GQ5ti/PVUCNDUweM+um/kuKr38GK8Bqm4BJ3t/Ms1NyRx6w1r7UPHmPFGIxUOxPQcxtjdernfi&#10;48GwqFyyLiuusxXAaKK1bV6yWDPd8/T0cXzh/b+bdI3geaC/Xy7YTS7cidi+927uSs7lfbHp59v8&#10;g67HG3GCLHTD6jTjHd9jhM6OHnVQO5iPC3G9fELXJdILtdomszFyhdMGy1rNhtJB6wfRZ8ar9d+l&#10;M8p/xcGo0WsVbqfL1LOF6gRpSCmnWroejPkSe+vaIY4DI3FUHCtmZoBu6mWqyb6fKDmUb1lneHs8&#10;VyFpJglZ3d1iFZlLcL9L57h3lTJnnuUff/uboWlp42uHUE+bDz7vJjrVNp/TOJsLfvfa5ibhmV7M&#10;VTf/6//8138V/jfyX//vv//vfz+szk8dD3ludubSUp1/FMBVzJPfi9dAemDziX8WWmE7tqEjYYyu&#10;CCWeI3GUO/aedu/wtzSke6w2Wk2GM64cq8qAAuvczYBoEPFRrm/RRmacVMsSECheMBIUHnLCA6zg&#10;+ufwoncYZvl+ANo8niNwSWlU5edugCyYne+qwW8snt7H9FI73rAqCmkGY7f+LCjF2YWdzRwf0H95&#10;t9xbavve6NLqgjwqtuUSt8w26sZSHDzMJTL6tZQjWFy5VYZ7FmzwQnh9ZlXku8cX241/unnSp15a&#10;DDfufl4zVw0y89cvWAGRBX208kRsdTd6xfnWmM09Q+Lut+BkoJ5brMwj+jT2ZgqJBqx4R49gDeK3&#10;0dfydYtjurvbXqg8YMpCXiegV3GXAah/DDy1NyoqzfY1Lp+UvytCArMxiNnA79vdl3Y2S2feaJjF&#10;W5BpaWxlfcyO2s2LNnVcYnWQbtVzBT0b7Yl4saXPi7QZdGffG/XxidiPSC8KpkXQucQr5HTMegNR&#10;Rof3zcN8/jXAPhq4lSYwOTSV3nUnOdrd954ZyMwpqp5etQfFf1ONMgM1wu0OfYwioeF4l/H39lPD&#10;BloIX9+Nru2qbHAtjE1Uu82WNcT1tkhdxQaZ1+wXYEj7bwo/NGJq2BMnwlV+0tz+NfSilw1NlLy9&#10;71XsZ/O+aJZ59YMdS3x7OlSRkl9l1UM6VaHVXkMxo9Sr+6xd36yMY271Q/evQR7WwN8Uv5hL58xo&#10;4Zn7K6wMZkWxdakvmBpBLGB2JIN0Xx95Q9CdihKaCIBL3uQZ8e9TrQeQMULl1pSR9V+OAN7sqzT+&#10;VQVgCAgTcjOc+gTi8A/+g725z5Eed6cLc/5taNbfOQTk3OHlo+6UkxGqyURbvPYYBpNlnfP7g82C&#10;G7PqtM8qo51lN5dLKDXojYKXQkXaMhaOZUsZeK+ddwCjZYL7Nip6Jv70UNPO9OpxPBl9niLmIjtI&#10;8/oetiFG5d/UdTxZWV064U8MkD86L18dfbRSNAEL1mtdxw/zBZS0xeMl1CnOvY518eMNNzWAQFQH&#10;i/VKBwG0zZZtt9mvOU4efeo+1d3MifDU/9sdoLO+N5guvGAz66NkN4yIgapaty0p+lZWaN+t1Rbz&#10;/dR4CYRWrcWf8/pEUMHxmYkqSpvmSt3x9RiNiLR/NK8RN7SN2hWt1M4vMn+aEpWH8tOqf19odkft&#10;GKjsYil5KIpnd9H8TAQk0Rm7Ly1zoTIb7F78I3Z68wTJ2+fFmpplx7t+vDrduGMF1zuVb3wz+rWT&#10;2/n8wvVutJ2OI9ODGicLcIfvbAlOLpAmmc610d7XDvr9a/RGn9mrsd6Oof/gHDkev7xvrCO1C+9L&#10;eOWXcVLPX6LGCb9VuunTzdLH5uKLZ4r2qdfzw9HKe+JrlPXXJfD5CKCJZKpXpToKtpDmU6/OEe6J&#10;ooMDNZ+Y22qJQS+VolMHRB8SnaBq0nbE9QMGAM1VD5QA29o+8WeUdRBWaNt17/ldrU8Rw9458avF&#10;vWwcgrpefpPiC3DwuVLC6d3OGtLEig3Xy6jXBfcJbFgfTdMfc2+XjFpcc6EIsO6v0/l1OeXVUlcr&#10;nwG43p+uYNdyfYVXrFe0ZbsQcoOScFUXO2ezbdPStvt28eNAWYzl/Y2tdMSJCWlWF8soNX+HyDok&#10;6acOYsod2nDqRv3guh+l7D8UaemB1mxWy5V3n8IjHa005cWd0ylKBD+gH7d/sM4fTBOg0jQfk5jw&#10;38z1WCHdieTuk1Nje6/8VQoX9Kv+ubQOHXR8GizPdGvs1TO5GOcl4noiXjfEqpVPJZ9uNGWxr2qB&#10;rDef0WrSQEKrMIBekpqtZsfB/mGKWumlCJUTu7tmWzzHVDZA95TcJiiVIc1l3iOoTZ57SPO9TWiK&#10;viNGeuYQjko17bQdUiPTt6H5kethyTcsZA/P0L2slRKON65WezKlDnDqjmvifjscNoPngmizM7Rt&#10;m2Zw8FTTXSH31Pxb5UjvX5KVQpj5bOE5eI3MeqKbnc6ms3beG6E2Ro4MCxCOzHRejkAUDMslnGjO&#10;9OACquDlcMmhjOQCTlhEQ1udnYyfESerM22hVwZrvCvSQHfpv1ZrtQM2BVT3T/s51KjFwLYeI3cY&#10;gwagneYpRYJzvvTL5IoKOChuz33tS/fZsKNEF4AF1xMBpo2C72QTuAV5y8Yj2nhTfm874oWMls1z&#10;d3wkZ6y/z+YCHrLVjtHGDGtwK5B5dRF5q2AmDtrPXDYDsx0yf6dwuveadE9D4qVXC8zS6Aij6XFV&#10;mjYFQ3x05oD/2edmr9ww8LSzU5J+s5tQgUoDMl916NzJhjR6MXviW5f9c+udXV89HibDJLR4O+uF&#10;luw+q1IfhmJe7m0/xZTf4oEXyAdGDBJfq+m/2+/TXHsvNm5h1GS/Ln4TkBbjdU0W3DjIMaXY3LHO&#10;yf+7EbDj3tLO7Qu4Szzfvcy5kRh2d2Kc+bue8Qf7wix22XzQ2idGY482i7o0babvNaH1lhiWXwrV&#10;kRHk03J2KnW7vutNaMv8xIXLDoCxQm7fVCe53fUHaTBoErzz6Wg2gCKX9fDy++q8qZ9vMh+uYAbl&#10;uD+iSUjspUsmV1nN0JJObQSnrmdlM23oyKuprGAsKpS1HV4VaBcrTPRZmc72TrPCvJcZuvrutJ1A&#10;muP+tLuCkqYh862IvglD4IQVk96t23aHfLtuTyqbqDO45bH/z9G5rhsLRVH4WigUSSWSiigSKkQk&#10;HZxCOhDu/1v7+7t/7PGEaq45xxyveMiv96l8BgtOncTIBa5PGycGymW/Lkf4p4QGjVOND2jf8ufV&#10;WzCuOvYhStsbNJSAzCU6/tZy7q1W9c18c32+Dg44UO2t/oeJZUVZr7FjdKyD22fcxPb3+7JRsqke&#10;THdK15Lbqpbn5mb1+1hrpjmrqUEqYrfrlomvtUCuxdr12VD1WZMDMo/FfQjaFjO26bFz45rsYLl7&#10;BItZODEYDVbboTLjDiVhm++k4wtEGFZrSH0SNlUzwjDSK5C8Ag4J2G9NkSdulb2/k3lda7fUWMhu&#10;h6vx0i6qoP5VnYFvJeM1vhvQpk7Vt2fYOoAQBSIR1aXysaSQamuDslrJdt3GgjjyXdDd9ZbmDowl&#10;frBcl9z7IvmKnOv/kt3S+e2QdbgY+hdbO21cYn4WrTAWHSAjPhRRP3dP7u2vlytbOmVsj8Wu0w/6&#10;xILXRudZLYtYBgyqkbftzASSoNtHcu4lg9q8PYVm3UfLdXsg5EZ50pi5li/qd1/aWeqeeAtufdfh&#10;ChcCyAAwWQMTYyPs8GKZcXYnK5AdXlL654jOaGNDxt+DlKLgLZq+T6VLbZSaU/yKDrKThloNuT/x&#10;xC5g3iG6tZVyAtRdSLF16g2f92duxi0QhW5W/n5pk3MDLVLeJ2m8+Nbxrm4u99k53dv79bK7EEJp&#10;AQ/r5VIao5NmOk3KEylqkpgCMuMktcEMV3333v1d24dGNflgDRs3wcRa7wNE91jNovWEXIbtwl9j&#10;RQ02k6sMiaNSiAmWqjS5zJXN43vS64lcy2W1MFaOw6HwqJdfhfMhgqq3L1hoOlAyyBZPIrhiVYnR&#10;zNWI5o0w+i/29E6gAqrPosdzMuOJZ/fW/Ls9hbyfpDduWrEP5oYIyai3sA/jU/jpqYvKuVyUfv17&#10;XZpRsn4aNl/420ffwM77rX5L8hIUScIVfQ1ZrC9HZdcZo8nbtAEfzd1fdt0HMVi/EOj1P+2SCPDs&#10;6B/XZ5pKnWMBPD/kDFWQLMabYKprFuNVUCnfvNZj+UqKzYX5PB1GS0BLXRVXouqJWZAGFQW6616d&#10;2BHP+x6tDKqXEuocFPO+qBSNVUH7/H1oA8QSxxuQ/WwGh5VXv1J1Wq7XsfuNcPXDcmd1Sku31Nzd&#10;txvVZ46zac3bKMlgOJNRM8bBTOiyr+hXZD/dhE51A33fKTE2Kz0D+N7sJjSTyrlmAhkp72ry9HnX&#10;fx4X2Z9btmcP223wKowqFSQ6baEvQDpvxfaZwN1fD8Y+mRB8gsI8bxFVS/1KPtrtXhpjUA5Mzzal&#10;z4bCYeWnKoFOeJmZDouDI7MBMtWstNqWcZAMcC33OAI8PY+M5fJnI/Sczxze/gQQkEuu32+wY7aX&#10;FRCAskJbaj5pveeonWeDynndPdrNdDZsjBmnf9PNEF7Nz5yp5PQ8V3tYwM2ADAPS2EZvR1z81FaO&#10;H6XFDKvo/J7XhgNzDWZ53Ulx0vvxmj6d7wZi8gN5vSW3qtfN4/BLlP0KG+OHN4vK3xeznlfdjCw0&#10;vl/rV7ap3SG+aHIdrZ2AjAm9QUwK3njm5caur5gXhIoHwEtm9ahHJ91Wwb9UwCJu776Dm63UjNa2&#10;pAw+URXwJOiWwC/oBriyPs4XgK3bPh6uIII3gFyorn8ru2e3z7a1Fg1kEPyFabdghANSFswMUUIo&#10;gk02Eb0znt+YH+kJQ6SEpHARXahg9HNcATnQ/h2C9+aaTMrq8k2fp+RvhXvNw23w8CPgAny87/oC&#10;L+Nf0Oa9MVP2r1MYn36FLK+Ua5Xjskc4V05XP747vNZAlTJ/hh0mP1F5u+hIeHlnuT+NSrmMy+bk&#10;feWmYqM5ar8Hx31zBPXNWIXu7hqJosO7rk60+uCVqvBhK8QBkBlGS+JrIAVoWcW2PKiLfuhwgoeT&#10;QapOno3LnVOY7QrpUADM0KETxk+i0RuBb+aw3GMm4axfmaehYjbP36b1yh9DbX8J611i4KNwI73O&#10;38r0t/47eCh0L3J0r2HVFot82pz6ITHsejnaERRnK/hIoNZvRXMAclSMDtiauR2hpfKFeUdYi5e7&#10;tW1wnfZ+MQIx1M0Pfwnf5+LnY06YbHyfwE75m10AVfHvJE1tt9VkGvff89U5guzJ4jjdUXhy7lXv&#10;amT3lq/5K1jeI7A4bjCRSs7psl211XFr/EyGuwHMZLAFQccFAOB8H69W6Z5UqBi80ryGUHvX4ejY&#10;7UNlILMELKJLL8i8zbVbs7k3va2BokNNsHM/0qv8rpSCLc5solGesFwSaWFrn36+PvcsL2tLxULu&#10;HJAfV/V6Mt8zQesYKhnMo1Ds9aZUAK6u9rYXZgPIvD7CFNGwVhFZqLcuKFDnsJKaj1bR4Derlew4&#10;2C0CAG3oah9R2wUDqM6Y6Cu300ko1p+F8pwWRd3vpW38fU+NF8j29Gsi2jGOdaqPhHRmkPn0z+Pp&#10;juS7cTsOzyxpZyu2yb9VvIlM/YjGrTB3Hdul1aUNhiX9jZv1ItatiKM5oZTkdMY+btdXZLIkOJaL&#10;wBLGdtl3TbcqOsQ4edm6C62MR83mf7uiHQDw2WV8okCp/C00XxD0iq78YM57+bAE9eyR9T4Ei0cT&#10;mFqCPWJRPoJp6QQaxtvZ9GWMC/vRGGv1/GAWvhi+0Fja4aV+oeGUV0qt4fRRa1WkJrgaACxwXI0O&#10;Nnx3ZXyo7iw931sdzV2/ZsA+Ra6V/e496q8WB/AUz1anD/LsA+wFZMPTU8K0DzsQxUImGV4nOPfa&#10;nSFjhe88wsGXrsKzse0xvZf6gIBMMmKKtytoDHc3/FLsHpWddDiLkQXa/IUeN2tKL56Sd1UzcN+9&#10;hDDqpNaxdekIEGqUveBcsogx1+2GIGdMb1WAQKuagwnMGbG6J5WSh0Y+80EPyBRqnYQZl1WneaEf&#10;UAU7HY/EqOZBQnlyNqItLRf44aymnUKz432jcuSGB6NBnosZ+KLv4Q9lZS+mrvIb5KE72QFaOKul&#10;XENAwPt4tTC4jbUaN//mBd3ZQWlbIAtPoKR7uF4jn6aHjM1Hs5FXdyJALABcrAjprUJM//DRkmGA&#10;BR2+zZKR55LHbnKeuaWbdKtiRZWW3oemuR6C1zyjFfVfhjunonJ//u/ZyN2VTaK/VegacJsmXLvB&#10;uNKR9bFtv4mYo586rPj9AA1BsChzwMoAKgYmOef+Gl5RxqvFTUoO1EFLd5B/BzHd6eRmR73ep/VC&#10;Lg+vaz1WdYaP/pophRZIKsTDzlEgfD6xI2cOdi73VO8St0HpBWy5YxB2X7z241UbP4b8beQATmSJ&#10;ufHn3D2RH7PV3x6CYoSCDIX1h9M7PV0ovrk+xL/vn5lxyl6Lyd/b0wSoA10+cQFyfaHo6fHOFLL0&#10;SN3oCdheIBdkOQZPD0iNd360SIdfNNyuRillgny9Pk0WHx+W3edggvG57KdN1nju2bB1Hrm1KYn3&#10;b2b6gQE5/K8DNTjs59ZifL82gLmE2IQWvS6W2FVrCx87FZC6+tNy+D3o9MkXRbpjrAKiM/qrITgW&#10;dZ1aWausLksN8fDWrIN/iN0a1RF68Zxj4GRWUb5GpX52dOyvHCy4cXzIpqJgX71jWwj7lWdJV47B&#10;57z0PvfCXuJG8b1s40sIClJbalbR1aR8+5T8I9zYJwARKW98S+p/4ZAgbQIDjlt7tAZO22J/CsK6&#10;Q7afOzcgg2klPY7KbwCMjHnuHHZv6+q9KC4Ui6iNzqVFXWmXjEUsTA3zUX4k1alI23lkQyXcpKfH&#10;n64H5vxzpLvHPoGeED0q4hspjG0CP3ACIMO43eHxr4YGrHmduHqM6xW/W6N72YSpaoyPfc6fRD3j&#10;eonGhnIJgTFwVGFR8KSwlLQd2emNacw2z6wUz05s0Z4/Ro2dFNxn39+16mczb/ByuynAuFrGqYu4&#10;QMb/GlqrmobP5RqjR4Aj+7sxgGdG4Q8DQLsrBvyNJoropKuha1Fxiu1e414wr7li1wXr/pQ2nnlp&#10;b/5qKhXqlWF4gwqIa+e9MbJ1sB7vD3lZ/b9f+PAW37j/0YnwzHggG6tTkJUzdsPvZ8HMTgO0q70T&#10;qqBeUGwokNNqNyyRrkBIh/bwBhWeNXYdCNkbWGMNssNp8L0TRH5UJSDoetNSduIvJ5fjX6PrCoLf&#10;LsyLA9CoLkFU1EWCR3pw31MxS2Q9BpHuLKauQTOSZMlqoV9+w8/pYb9+ZcCY0xuS1hM6XPHAjsR+&#10;64YR12MFGjXV9fDDrfBN49AYPNYk9vehxeqDGyDAEbXsPxDOSs+Ngm36ZvciBV+bqwBwBNp63PZJ&#10;8kHvh1JEQHodrB8nV7xfbFYPSXP27k9rIAlnA1CgDEW+l6g0inP2ZOxQP+5IoXAQgczuUs9a8apH&#10;9G/ni8unXTmIO/kBgH/f8qx06hzJCuVfz1olP09WvKHkr548OGEL+Ym32eFqC3AZ6fhHEK89v1zN&#10;cqwCw7VJYWQWinvDLKmrRy27ApnK9PmY7V7OlKSDx76Jyp99uD9+5s7o566l7BAFeDkarup2JNAJ&#10;NAEHid2GzaeBNwVNub0aZJff1OkmyuERdX9h39ZizXZT1qw8D3TYBDv6Z4YFMn3Qre6U91xnWdWZ&#10;Ghuzpc792pFTHKRJDdjy26iPcpv6Jtb65J6G1Q494OISiMl/5kwvqhRbkCu89YvGXYd50Lrpa+gk&#10;xLZ7hsZUA2RrCC77Hv+VHNdoefJop9wAn5gsMqtuY9W6F11pm4Wd4haNmPukT7OjvNoEALOL2EuR&#10;uNYL8tRUkkxodE9lN/U2wvTXXXC6tGusXsvLF6w+1NsnrMcAuE7Wpv9uz3IJHEzDQfPzTIcCwprt&#10;x7oF6Jo0nfltPHNMJE+UVeuIn3Sn8MPwJnOu6R+ykG4RLpdhwef744XFLidluAd46GCtf69IUhWW&#10;1hgxGIoxjzcOf20737tlb78g8ynK+lNgQLtut2sHFwUpwWqPWUnbXQPSPMdTfSNKjxX6itz2Els9&#10;5WhLDAA6pBtjXUAY9N+TxSzu1TQztdbAoC+M8inNL4bt+rLw9xSoOHWcfd6YbFkOsHtbszoZ1xGN&#10;eR9lPG9YVQ8vjf9hBp3w7J2H4vWVVCi0uPqAswpMpd6kOfR7aN78zJsIzTgUS/y8tURMMXcdnoPB&#10;q5+t8r+q00KcH7rT9hgrXjOoh9Cz3/IwdGDr1uV6DW1h8tv2pm+F4guQIvRr96jHT7CHodV679Z+&#10;IUez3uJbcIyWMWazIvf2Sc2iz9FFvQv97Quu74vlchfIhDCgd4DeNx8Ohg8Jh0Y0XGshtRpZRwhD&#10;7BOlrNsSb3kRT+YL5JbI6+8kJpri/IFk9Xh/ofSkwvAkfD/DC2X7UVspYmJZHQGsQuKNDS4A3vH8&#10;aw1hg/upfcEZ3LZOTtJ5nahds1ascYg78ufcaQkPXAm/YUJFiPbpDX5P0Ot9gycEqh/Ue2/UGx4U&#10;kvOf4vEPJ5NGdr5vTiwPN1HYYQdvcfoaOH+tITxqxNfzkf1o/ZNn6wxS0NVjs6c0S+/Wa3C+AA5R&#10;tX/m7y0O1wAmSLft+ISHr+ZusUmiCg1Wl4vpdxQssurhMEbKHo+By6+zoC2g75otKGSfuzOQAfSH&#10;C19tljzOeiGZNTA8xbQvX0EY6RFoKSrIXYaalfCckZP+ay5RMRkEWxUTq5ed2h2CXBqv+XB8c627&#10;7fgCOfc4WewmKSIKqXmrzWY3/SH+PdOyr8wFIOz0kGMH+Xd3CpWRdxqAd5MHM+Zrv2/3Oq/JrlUr&#10;Xoy4H27nk+11PO6IFW2ClMA5bgGOyOmrEdi9/Bs/98cb//mC0cTK/JwVnKPDx7c19YBM2fOlY69N&#10;hdtohTTVjL/82nv1N2Yn+4WegUF+4R6PQGN5MejU9pPtu5j67aikYWjNdU6uWt+lR2fFd0E46GM0&#10;Yvi5WGqwsJ8xJRMNjdWs3q6/70Cm2x0EqcRxO26AlYaN87dVy43FgZfWJWyyiL4gSX/2/KXa6pBr&#10;782YGOFPE7v0se95hkdjp7NxIvM5JrPdxAfXvyxrgBujbU6pPq1nnQlNkQM+BjJ7fJt9hKqcVoec&#10;9PhFyC/0y/RW3dgufAi4zaTxBWTsTh/qD9WKdbDTtgLhI2F6DjxgPTGRetjW9j8qLVuKohQBGKVS&#10;Ng6l6Sr/HHRKKh/g3SICMoDMfBbCa4XDsOCeGaoyluxHiB4WiLE79qxTDRAe1CZTpG/euZR2L/ai&#10;VqXvyqX1RofLdUJHZF4vF+nAv9EBOH9kXjjyUzFYGlxo/vbf1YvQ+0DGcZP+sFVtgxDRKiC+QBLM&#10;SfSw0a2PsfG1AwNTizl3NVjY4WX1jFBf4DbXxOZL6TiQXkXOOmcBgoUflF+xyOSXXXKaI5npQceN&#10;DX9VLpNvw87fTwCd2Fkvp2PzUTNR3vDUckSqHUEbHX8K9MhW+s1Ad7k6X59HdOfwmADOHPO5gyUu&#10;eLupW3qpn4FW5YXYJQualESQg3Zwhxz4vRWJ8UUSKLLwFP4+tM3G2zcWA21+9L0VPz5VSr0KeNFa&#10;/NwslH8qSLqdylqEmi+E1HmLt6Wq+vlSLXj+235ALCiTTecI8jpLhX68To32uchYz+aHeDCcutxu&#10;tzkxaKRAJqj0bszQr8R9pgfdihA+JwlBuT8ko/VUBzt2tQGrrt/drrtB8inI3shFbv8DmQLWeXlo&#10;XRljDh9lQzmKy7azsw/TGPjYEgGauvK6/QnP/L793f6V6pfkdV7W1yrvdSeNd68lr3Zv3ateydET&#10;pwP2qoBW9lEAfZJ61yUHjSHcGRHdonTGMum4gBl2G1pTqseq3S9/PYMsh/a8YCanWlg2nlwMPAdP&#10;SP8AGXJQMzBxWpiO6+8O73uzeSiCLxI9mINxoHcoNV6NwDB0ShLWCdmvG+gYoblj3pzpHe1esJSi&#10;KGnzMoHUSkTlR58vT1ssTNrjCeEfLdubN98a9He+AUk5ljgjusdfVDqBnJwisCa0KnF52diKp/ia&#10;Jy3UV4+1aTgbydrKF61x1UvQplPyG2DjsT7HD+iPJxCIHxduN7YErd7AijlikJK0PGLo0x/4CQNk&#10;uF6MRc2ymnjwcrgaheswdlfqsJjE9d9rVdw/F2FVQIYgXdd9E90lTwUPAkVf6wvPwwFf/W74rFZf&#10;tMQxP5nUTQ1sT4NUreNCOLIi2biWwU0Nw0DmPmHAJgU8hCdFsBBWfX+LY7XEfjy7UioscxqPBjKs&#10;GQJyp30EnYHR+8B6m0x5Nj1N5eu2CGqtvOKDZaHm3r7rzTqEp/B+QkDSDTKo32KBXcBABciYU9T8&#10;isVKhExpi3HJsbg4YwNl5DSGKeBsOqyaI6frbHU0aSfomvp2+PSGD6GlPe4vpyXcNWYxKDiMeYSG&#10;ydHaHxdl0rLm+/6QCw0JYmE95v+OUeHPX3Ur32VTSfw87QCTyRxgOOTuaV8IufnRKux6HuCf3Quz&#10;3CinqSFKI31ToO7Gaj7DhwKrUosmbHxggZ0RdtSqOueygz2SskMlgUTj7cNdfgEZ1Zo8olTJ9WLd&#10;DB3ORG9IzaA3YDz+mhwS5ZuybGnQTUZlwyrncNF2Uale5Pkoq74+VufYXSs0/o2Q+npyie19rok8&#10;IB/slNqVr3/qIH93KVB/rqEiwLsglUHEmBvTxAIUorSrS03bZ1tGdBkkfQ6T3BJdhrZ6l3G5mvc1&#10;HaznTEQZreGRPAqwsi4W9rvi4fG5+X47XOEmv1+un6i2/xSfblngpn8z6fhgNZ39Ml10onYwtrBB&#10;7E/Hq8cjfS+RtQud2wpwFH+qOR1oyym8v+gD+keezCD+7qJaIyIj8YXJaWF8DfJZ/tB/ml1lJVrT&#10;2gL5NtYG+Wn/JCBThlemd1wVHBVs+LItB1db0bitC7Fyksdzt1Pv75GB9SjqxGWVvVwT8MdKZDMr&#10;X3HDocQ9cGQVs9zT67HhjuXHTZi9wDK2vsXQWLn480B5bh9/t6fID76Femf4RtzL1UlIeBL2AVC3&#10;KdsNbGCy8Om0QdpjOPVM6lC4OMt98XQ9kUOw2LHchiiJVHqlUSZU6J3izo+raL7RktuAuq4/D357&#10;EsS74G//3jf99LHk+KyzSScjqtLPTnPXXt5CaZ4soYagZSNoatVr3An1C69r4f5k/DwPzpsiO1qq&#10;wWksUK2rL+mD8rbUZ24c6hNK3tTupKxeBlwxs+LzeocCmXqJP11o2TDvw+7JVsbC3QQLsjz4C7Z+&#10;vnYAj9RIZbaInr/h5W+7aPV7WcJpvrTiCbBQD8W++g3D25SESksZnJ7rGbBYFNbR9GpmGw+/vHV6&#10;OAUyGm7f5toYcr5ktyKNZp39VwkKSatuGjxcxG179K7aStPli+Uqmp0knfVcDn9Pyy6Lotn4U2I7&#10;LfhCwsaYA/xfigOLZ0YTLirQbz9/EY8R1QgsIPMXIMCByHXKjvroc7pHwKDoHudG2y28kCFCbX/f&#10;N8iC3QfNBos7/vAwpO754vIUOoURiC/9lXPMEvw4rpnc7vvmU7C//1ztZ+1RudAKqzdHeiIPIGNS&#10;7PyBzgsD5dxp9ebK+xOm/G5NxqOiWR+BGEjQSsvrHWFyGRVhZxYwR9p6bifUjMru40ZYMZcutHFk&#10;ym4nLAJ61N0bsxhpnrSDQILRZHrQHfivFtC4tixON/UZjCmGalTMO6w+l68g6oM1lW44226+dNvb&#10;kyaI6wU+dsm/ItWdjtaIMUZdajf+Oyikt0NzC4ddsPa+bRB567BMqc2C9DX5GORH5/Z3koZq/ecm&#10;ElqN0SC9gLpv4Q9baQfs5yzpZw7pgqWcsPWUH16WMfixMDUAJPDeUvncVBTwakl78WK6Fpd85bpY&#10;a1JSA16cFtdhyE5ruR7j744MLfM/n01vNWKusqyrZ3E184oO/eKW8R7wgpdiRH0WeeNxPFDm5bKU&#10;uG2B13vpz3aHwPc6QJWB13YdhASz1JEfdSah1SEfU2+9wM7ppzP5dIdv9QEyl+p/L2nGnWl016x9&#10;zuCLLF/ev939TIMcpRJ8atQ6G40tKdFt0eBOZKGySFqnNbpK0LD8cIu1bDXaHNrs/LQliEXrisAI&#10;2/HP2XvCTT258+i5nzRKB2v175k2o9rdO7ay7/X7t3AJo2qRyMZjMEfQVXmDlbvvGnEMX73T0STZ&#10;163aLyZIuUvJAGjuScuZmR9r+HST1NOoLyTjx1IQN/s35HWUc1tCMVCq/pr638FDyOjh74HHQu8g&#10;sspwSXVgpysXVwLX6FSz+VfwSseT2t77tmTUWaVkDRgLaq6tg8OyUZSYN/rW5x1boi8k4O1eLcAC&#10;YSu77ToBEGt2NUcoxIWATEXxALZVHeQflGxGX6cY3W51ucXzZodKVLDPzJ533pfiyClXTlr5Bb0n&#10;V6wk7X8DY9aUJ7395DkRQ5ViwPFxL3XSBIVKWzCINf3sW2LOxZ7xToDMEKWk001bzs8lmhy0ZkfV&#10;lpuW/SYB9mk5KqCTXVrfN7/Llc51Zi7o27TVBOoMRXdrdlZZf2tM29C7N/tVFopHnkS8SoLzSS2u&#10;jrvzKmwjh8auFACZ9GZPH6EE2OlWNXEFQfRntytgtewnkVp/z2JkDCAnCwXApDdmYbq8JU3uIc+m&#10;ITAof9/T7/UNcqE2dfDs7zSIccAh+da4P5Px89Rc2ji+eTaw4d8TGhGyr3tFxr+U5vn24DaC12rt&#10;1MCu7LQTDRhldMfjp196zwgOBJMHRCeZ4YoQl76dEK5KhwFETRJOtuOqqUOTmTa+3jhod2KxXdDQ&#10;y6ALDErXv8rmRd/zoteKuC1/sCp4eGxFcEfHi9eqLd9x3QVJzA5YZm0+Csmze7AYcSQAdtDtCXz2&#10;oMEJsivGsoOhg2MyMlTrsi+ea0QoCofhRRiUw56pDhKJBDLMoTmAgg2i5VlE/+Suy438Pek7MDlh&#10;DXFZfu7/cXQmasdCURS+FmMTojKFFJEyJFIkFKlIJNz/v7//BqwnUeecvda75LsNDQm9aV4fYOtx&#10;xeh0a8i0RUXHLbH/xFiynhUzVla4XMuFdfZ8i5aH9wqJvWFaWGUxoTN2/85sWj8LgLbrivbgeg5X&#10;ylVW5/u1TGPkHv4CQdSN3SAfHje58NMz80s3EyiaP9X3tLGicLwsDYNu73RBAK8DNbukMS1SR7Mi&#10;nB3vfVkP09pRpVfLP5keWabzLksAZaVpvugW2x48GyPVFo+aZNPY2ACoe6eV82J5cM6fIlWl7PyF&#10;TV+5EmQZFh5MqPZzp8YPgZt7NPr515t6Ng/qJP/luGKahnHvXvvb4l500q/fYEiY22NWDF2NmSta&#10;lrdI0vTFQgHmRki2pxw3l3Eje87v6gkrcw/hKzYfPdviAS40N4fyrH3srIGwPBlgEuEosUQNB+L+&#10;0GEDYrjyauW/q0EgXtKMISpsfgbjmfgtU13E+tzVcU+rl/fYj8LBqFgZARLJSQ7vWa1X5/EC9N4N&#10;ADlMVuEbYI6JjvgKFj1fXnZZ6Gxv3/PyMUnZwQZppU1LU0Em95FXAXVoLajt6XRpgM26NXun+at4&#10;K4VrbFDlwCLaT6Dq2T05l9bLz1ZPDSoDXxYws/fzW2NeLMMIzf7kLtbzlVhTnaiRWEiXb/0n1Drp&#10;AbTV/D2h28BkqEvhBmLgV+5KUKPK0B4uWdeSvrVi//Asd++X2aEgCY/WKxqXnFNa1OvOG5N+T9RA&#10;C2EPIQau3EVGv0syjO1GQdlaCnsN24pl91T1GSGGDzLY8rW50XEAP503hADFsjzc1bvZ5dNn+WWJ&#10;1k0knqz3JyOfuC/eqxjtGb2m/N+kL0+Wg6quPEOuHa426/tvemhvwojDidq54BrURC8Xp9yd+Iz+&#10;7s3M/1zCG9kTZb1OmY222ajZ/gC5f/PHOltpHQ6+DBO9znwlssAc1HbQevkF2i7AebAvsKLoZGok&#10;t20gWWrAFx327R2TKidLqwMDu7aSh8fT/5b4rR++852+2rDW+PIjrevOc5HnemPtdIOybCb3ZM6P&#10;hrx65cZc792pNQvGBhxVBeTrQgu7SGTl28jfXccJf0SevTLurJvqFCc/OeueeRnEqiG8jjRcTUc9&#10;2ndlOBh98PehYcuMk2DpqAet5rlXxsAkPZzh+taFLASOjl/wh7n49Dzt4yde/PaVK+DaZ63gx+af&#10;6Cl45gtc1SNDTN2ze537+fXhpQegUJB5ZyHutX/lXilR7bxMOSwXvZGzsadLWe+5Q+4bSPmSeJgs&#10;6Oo4s84Sc5adbyuNZvbWVN7Dz0oWHOhZ6LsuVcxo6vRTl4/1YknX+okznGBeY3xkSJAp80vqc9VX&#10;UAyeGW1/dKx9RPv1yyXVIf1xXudgCSXfjaMoNoWXPt32utbiI5MQbfTe21JNWZKLbnvWbFjDk4le&#10;+vV+s428Fp3tLKoI22PIXB8zNAMyVbJKXObsGi0JeZzItYKmXBEGbXONRs+h0TF5YnYgytPtpbtn&#10;CXsU29B7Ud3fdlDN15dvk9tl93rhhf4xaG4DCCYdAQyGzXcLtNbPV34jf1hEgyfIjAuEKp/VjJRR&#10;vex7oEb8UoD27XB9WDPVxpwebCvoM1JGzfP5jkuFZeZ6HBthvTdeddjkPQ/cDVRh3V8ZDfvshhn6&#10;NluffknkT64wJuSETcEfff4OiAsTpP8Rc7oRrqd2livBMj5nns8k8xydsEUpQx5rtVMhaazL1PMz&#10;A1Bi0ktLwnIKuakNyoMJwKp5Z3HtuXIYzNLs7dSsbzshBJwm762dq82n3dnfvdnz46zXLO30UTY9&#10;HH4xdFwtK427MN8+rvgkoL4r3kqhibT7/eSAYnca33oPr1Q19oF95qVWuVizqDk9l+n5ySDxboQ8&#10;xWheHg1dDxlHs8phd2r/XQ1rhNiWzBx6JDSXZywzJ+93vlaAtsKNLteWyvk1WC3H3OSKbHD+tkK+&#10;+PUtQZPJatBahGip9NQosvnHW1p0Btb+PfI8MmnShtb/eah+tA9MIUuBjHr/Hf2ziU5dhVsozZqk&#10;x6ONzhl6A5wufY47JIPy+NUxGrR9oFCp3j9R+Mo4yk+skjXftXR/J0z2x1qZYw1XyBTcrsNp/l4k&#10;JiJ0pGpQwFPxJJDJXkt1qpTbi2Ucna+bEN4TsiL8zwbN9u8HdqZJc4Pq6VsdLV9jxWarG4BURtPs&#10;dm25KLodaFNi8Di/2zDRhtqH8L0egSHd3w8d5oJPfiRZx2CDBDJyxxfJQ/nWnWvFb6VYFKFJOwz0&#10;SX/0YgPmWshRaLJ4bhZzF/u1Cw/m9j20IS00dZHap71pffnlcfE6PZudjFoaTZbN9jQzF5ctEimi&#10;Q41thvS7+7eyCZ/L5f0yWF/KEyV6RN1joq7eDgUzPDPdDdlYM5niRzbY28jwxHASTwZ1aQnFAwTs&#10;+xZcWMTtprkN0OrgrDJjxTueb1VEKI1HPLYrlTJRrT89uiATK531ueUYq2/QycwabbJDz4NaC/b9&#10;cvBskBvmZJc/bWp617C0dFD5J87EB6nf+8G5OMXP3OyxFpAQKNY1vfvJsLZMloNFR9C+A5e6JLkX&#10;0m79QIaUs9+TMasU5+AzSSFmkxWINvfES9qqZFr8z+noWccPNIVtzHV9epNaxZ0KnVOe4Ntt5v1A&#10;T8mOJ3paJ5NVDXr1m+Q4ExY15kEahORX3jfFYAUyg+4TIS6ZR/bSWkxQQV4fTIsc0KPW+ttnDa/b&#10;YWeXxerOPELiUT8f/HbqDI+/Lan74LyjsrddrGNBWeGhEqi1LKnRgNdq1abH5Zi9Ec7Z3Ye/eSCz&#10;zX/G59ZzdJbqCKfTK64tpGPGDnN9ALrioYkD2faiFN9zbzQd1mJEaexKr9jE52931I33QDKQ8+v1&#10;BC6OwRwp//LScBrjcX/8lqyWcpkNv+rfye1Dz2IeuOTmbC3ksrvA7vHCgtgEobwctw7VCOJj3VFN&#10;vsAu3obu9WwVz8eXzHE+6AcyxjUqJdeJ38Ztn77btX79aaiNI+ABl7VcXWjPkExam+pVkKGJd/ez&#10;WWBp9xGDw911O3vP/j31CB1+02ZG94/IgAurBz5cZR/1IiNsWg/vEINLkK13SHC1jIZONfZWz0r9&#10;Zlr54eEzrDIqTANKc30OmMByZvW38RC+yrkqrDUvc4bqnBOzM/Y8chjq2VInaV7jwv37trZd9HWt&#10;KIBfLcQZcUf4SV2CRDx623et4zlTdV8nbWHfGLtfZxGrepCtBqumNf3exU7eK/rbFBKjpaMxTFua&#10;6A1r2zfK8p8zZnR44FeTD05rXKuit8oBmAhuBl7mVDHNStQ46ldgqlcrTU7m8jRN1y9juqiEN/Ax&#10;aFAOAaCMdbked/IuI9rfcxZkUrzbUdxPvZe6Zbp8lCv9iscVx5c0MxFPYoqRz2Fy7n5KHreejZub&#10;K551eMUi1OdAynP76SZPZB/Lm/ZoqWXV2KeCQ0orvJNDW4Ci+2VTjaw2OJB5ZIa+Zd6C7G+4SaDo&#10;ceERtWlugUKNvTJ6h2XWSOwOIBpCXagkD0VrlZgPkKam70JLWjwIZTJpZi5l4oU5z/ahvUWeZMx2&#10;r5CHACcieW1XSkk0+7s3pxVXGi7KlImN4xPdM7e4u2GfqvvYyIS8akR7PH4JWj2OBmgaPnT8RDfo&#10;Zt7TA7yuF063lYMi835f6JfIMSFLEmRwWlIoVg5Oqk3ajTFMWesgQy4VQzzgtwwzNXLWb9u7z47Y&#10;98qH2rx6PWW9EPU62d/KqRUrUfTwu022hl6nPKE/TjF19J8COFhJxDGE46RkZ6HcEm86gC85h0sp&#10;W9PENNs92CBTYlhdjBSsYeYgYpMY5WDPFPPPPA9QjVHQn9VaVYWsbXS7+1ott8Q5iRON3r4RcoDF&#10;dZgNgwnbihhNqVFNmxN08eYeoDo0HugUIaHyJunyp79H57gkshA13fWgbxibc3djVmfA1o+UlQYy&#10;qSbkL8Pw8qLXnxb0EQOuwOVyiXp7ZDibngd+b3cYdZd+eElgjLMpou8e+v5G2OXxzDwUcB925h0k&#10;O/u7N3kGzpcErX3JIEU2MaRtJdLtE/HHeTa71RwDKNvpyzfMR1RojySde8bFZFsHaGfXnufEcoyO&#10;KwLnzSTvN2q9+5UyTgatwkLc03JnhhURimtZF5Cx3UqvE9huuKd+a3nq3DTI+aCbZ666ZGJnRn+L&#10;5LB/L9Zq3AXtwmiA9K2S1tgSPn9a1n+7N85wi7QPPSOSzLhnR/LDVxFmftTx6A7ua25BwtkxyGyH&#10;6mQNH1uEdhK6b18jxJtMtts90NJ+d+fcbfLxGK3P2D1L7dal+ixciLNi53GvdzqvgFj8BB15aY0j&#10;R2PVd9VughOCkdTRJVdHzcdBIgy6svg7UnVUUZmktQ3NCPjWK8h/OcLKAxPh5XqfRSwqlsJTYbA/&#10;A2dhPWiYr7jhBvQnd4vHtYF3YpSVjTsbf8dPZrPYqqCHyjY3f8zqdr6Y8lbruDV36t/RUIn6HZ1B&#10;yfnguHZXysdp+cUfs8GkRWvvBncjKl29znsrwNbDFduu7Tu5EbXrrMCQWc4p6SJzVTg760Umrg7O&#10;5+9WTAeDNoylu/G1O1cKUZXzZJCB/osz7QbB6/x8aet1Mxpd+6zHOx6jRkqvJQI5OGeUD9uF9VH6&#10;9YqzrJ688dO8/JJqoZF/kXRzZw5Pq2SUEcJMT8kuBxr0228VAN4AlWQS0FAzDzKu8P0E+mm2rGpx&#10;uLji4LnTg3vBaNy89uLDtWoLviJdfy8xoWClK+imm8DhxP5cqb1PztV81cm7e6ZkxX/ShSRfYHcc&#10;1Sh+MAnWU+UfvI4Mk09BhonC6qK7YTJeC5WlufSKM5kHlYkNdQQnOAjUBD0dVvi+4TcbNHMwXZRQ&#10;cYsRVL03pfQaQQvZam9QyT7U/R3tYUtJZ+jWwGsxL/zMIt3hNSFkC2QmnAtjbQhjMOQoX6uuzodW&#10;Pf3m7gBJyOcRX88HUFGYQGqUOrbr5BVvsfSFn5E9ZphEauva7grEYesT081u0phnfavzVYrAh/3l&#10;CtvryW0cTLP696WtES1rofUezpS/GBRNXw2xEkSWc2E58U2uWsQ7vfuzqvBaEOSkYlLngvkMDu/N&#10;muWCXm49fu6JHS49ueovCBAzCh5KoZDca+sJz9Vzj/alK4mFvy+txg4qE04vYmb2bVrr621jNMzF&#10;TpQmA+tZEs69arX8Km/1QKDblzP4RjqCKMpFC6a9NwBcefRoOt2z5k9IjYoWrw/HGtWo5LbzuzL5&#10;XtT4SP+Pyk8H7drsEfslB8CSbLidTJmM6efaOESpDUWrs0WtcMwfxQMxeT2Oc5iegGvU3np01I4y&#10;P3qSH3M6Al2N1pkAUBZJQtMGZ659eO8PMY0T/zLOf5NC3C40vkGMkyqVhpvCsbqZdM7IiqmaM00K&#10;iwO21wwlCrLLz3YViq/LHPye82NmNCISNS5vd3B0WPq0pn0eXBrGRU9uoxwFG9ZJfzcdaOfLq3BP&#10;/xZQ2+Kjnl8ag5k/+fp3tdPwcOgvWYlREWsMx/pY4YrtWj3XFsuDNpqvVk+2OO8wIjXFUgHTOkKm&#10;krvDDkJ2/dZul4luov1Qmhw630rYzrrNDux49xcl2R/Tocfns/LTCGRvHj8mNcio2SU3fxHx7clX&#10;VHx/pM3U4ux7HpPYXQVJcd+EarbMsWcjR4vNW62qe6NCoxJdO+GgEcj+bphNzLVSzo/hoBT9O4FK&#10;skuZ0+/EDsyBe791MccbtjDHH1xt/0Sc0A0YvtL6lApSUahtlYOzno4k72oOCnRU1dN1ltTqF/EX&#10;AWYZoSTGO8obLKtj4WrP1PZDCdOaw+BvJo2tHeiRzaUZhC5fe6oNjM0rJV+/L+1yZ5FsqfAt7vZh&#10;5w4tKpuKiPxeB3e2U8Xh+2mKuePqq7CFzu+e3SgdN6b6k8pQTRf+Zq+CceN2v3SuS8T5Wwucm0vG&#10;2pS8zJJuVC0n8Aq87fT4oTE0llRnNofRyL49AULJsaYNe/saciUlLeV4ncCL/bLd31cjVEu2rjXD&#10;Bvqw3wbWYenoy/cHeGLL6SOsP29tkHlM05PXB3LGVerdJTdKKLpX3MQAlOLsHNq7qZsGvDbf7fct&#10;Hc6hXI7dYYGabU13ncpgf5H5qoA+jqMaxtyRirMCwvNbyaG5+OIx5/oN+LjXcwYFGd7pkdE+a/nZ&#10;IVAaKT3fADs/XkwNlaEfe5j5qCdO7b834izxoq4ar6KeCh5MMKDlvF7XKBblY2UqX6YTbg1uxRO7&#10;7KP2TVj/pi+01lhKoQzsF5BZ68texTmughhJox16Xv9mBBfH/puxi5iehSjHGcveER0Bdho5P4tZ&#10;tLmu1PhZ9jQDRwm8TFf1ebIstL6v+HZRwKcGwORc+MZug/uwpjaRzWQx/Ls3fsY312myyWV4tLS8&#10;Ea0bAe6sPPq82tOHnbaC/XY8e2rlz/ezmOva2fYmkMxmmeWAh0Hi3OWt74Cp1fqW4LWLBcs3k8G3&#10;e+5e0audK5JTvzL/y98E05ea3V2C982djO42XwKX3MXRanwsBJI92fOy0DuY11uzNowOewu2JFig&#10;I3deL5LXHNV1lsP2+lR4LoPu6eGZOgMZRG0VL82d332u3e+zCZX2IDPllLWbV/b1Z1+ALOCuZdAx&#10;VXJjYT7Vpu2t2vA7gWKHjk6jxG4lpxsAqaRBPfSiLTuy5Y0q0a+WEVk3weV5Bnk+Pgj1U5TQ78Gz&#10;k7IcIBT8baPWA+kGbKCBSu0Gpzozoy5OSzIAxNZgJKUwrm+qi/drOn8vyglrhhF4aE1anGs+UYAa&#10;v/7bHUgyYTS3nFmpU0x9+eAf6XdlEqc4jFFqIfrhx/jLEayPgT+LTy0h1Kq/QYaU2yfq7nbfzL1n&#10;fW0ovimE3iF6AfoFj6abxqmqDk287FWJTzk/fAyhB1RtYkFiuNBZWZyu/Kbe9pRtvv4rBy1M5t6a&#10;b/09bAIEkFTJdew9nBNCNBekfS3xwoYth/51eSgVasZQagVjOw2Pcpi8ETW896Jnf1Ze9LYyWinc&#10;8OzAfBThOTpxWu1qkwu5wlvhJT9DFEbQVp87bf9+0OaJLzVzM8JznrPVDR5iQg1B6KFlF4Djhzn2&#10;MidOxsmde+oFvchK40F20entr23DHo0XNtfQcSq+Rd1hv9wf5t3Kc4xB3lpwHktm1B7QO+vNZAYg&#10;Y8Aa67NUyLo2rpkVvHmmDDBMnL/QKSAIH2e59JLO5cVCB2q11l1YsVeVgeD3rF7W1VHZaNfbQWjh&#10;ADMz2xr/ZAEN9GIjsVuZb4XuvTBeUY831QeZzWdwroSb/UCc6+8Hcr98SIr/uMhI7k9cZmyuthDl&#10;qVX3bCPT9orhb3NFxVsaWbq9UK26YpYHauplBruV2VkfNgDF8ptRCPwBorxodHrmht3f/9bQbtEt&#10;TA7AgEqu2I7LvxeEs51HAqP33mJuDu0c/kHgO+zhiaOrJB+BUb5V7DwN9AuphuX9B5w3tP/ZWyck&#10;99w+c+37OK+2kQ3Zu2WqDgrIGAkghiCzPKbNO0C+KxHVaxAU539fTOm1GD8G6y/jjHr1HtXKFfqc&#10;pAhRjb94y47m0cX5Zv+ie/N70hru599+PM4WbdO+2C5T72DIisPVybfU3QJR6j24/208ajyX7iF2&#10;XfQb3CZA34LZ5/eED6U6t+epNHsa06tDp/z1VszVivzUvAnM6BeQaol4CQthXELH12oVjkejhkZd&#10;iop91annb8so56YI9dh55N6j/n7Q0KidxTQ7IgDwD8QTYnpDIafYqbqV+Zus2tZ0r1a/opqT4ofY&#10;RSajXX48znlKKvOE1AZKld049ovSkQzDudJslsv7dwbj5FPvZYRy4yRrUSL9nQt4NZiUPj7l1VVc&#10;icI319uPdoUf1Q8CYuc+FDd+Iac883Ojp8H4qXGGotJKM8jeZJzIoH0hfszhyaUfKtfbaEN21fx9&#10;Nl1IdL7byJkWHVVUdHn+O1WfHpX7tNepfp+TszNTkOvpYRehVtbf7ZHvYflVvXfHmJycboINswXZ&#10;rkNI5PXDx7epfyyNy31KGlasGwUk1ii4Q7VwfzYxvoOKK47kI2mf+NNn3QEZVPpWezCjWBXshZ+W&#10;LvswWz+RCvNhkmEy35aoCgPtNTuhwxsacslDx7yRhVscMYumI0e/EbF9lTuKth0CNIW6iAsyU19/&#10;Fv7lPumn+G73TrHqCWTsBnouJBx5zV/wBNrpOSc7WjfnwLWQYfHKDzK9I6lrYXJ9REukGosTKCw8&#10;T2+tRdDxIuU8t+PYfepcckdb0eE4Xo0TiaiGdJjhe71rIytbd7YJMkdh6w/W+BFO62VNbp7lNRQU&#10;95c2934H1RUhrMtSoJGeyKbjSWOmh9bXCjEp7XSLFH/TUDseH+osF/8aW290j0v7QOl26bzHrMgu&#10;72G8AIb6v3tzWIzz52jcm0ZSd+20dFpfQwpxM5f6Bx7AXw6xgpLdm0+LwNMSS1DSQYbjGdRPINYX&#10;OwfrtuksIYm3RUeCcFlFV3ygQpJEYzNGnhQuXUdGgmgOMiad/VVKatBSA2q1qalRn+YFZN5rHwn5&#10;uN+LXp+iydT5XZv2I4Xn01neddkWfXNOeNXP4n3vmmv0S7T00xt1ulk2wm5i1+ePEDoQtFtu2XMs&#10;ywSZcZ9t13jeNOpYn4XbE8PB0baW5nLAgM9CvZZW4QVS9kfzXXZw3+nTN17kVuS5UG+se1Tb6Yte&#10;46ChUX3A3V9DvUNNiYxLjKIq8pCj7J5YCOj+7yWtLnOn8wsAZ+mrf+N34qU+2N52U971oG5tzSWr&#10;fONIPoRsJb0Q98QoskGqUMVklIdyD9xOufIwWyto7m9OjOa1FKGRtj2RhmrBGMKWCZ+br46Pg8yy&#10;2u++ju3TslJ+I40qN97kbBpf9mFIsmtYGJYL841mQ9tv7XqmEBwLQ0jzTFq5eUlTOZdjvM7t6AVM&#10;Mm9W7uuHaobVatWZJkoBKONb/E4vnsL/Q8j75Vv6GeS7fa/lyEqwwX/JG0PHSWaxEetypaVgqJkD&#10;rp+2i6py7nWLM5KPTJDBT1jcxvVi9Z26Mws5Oxmhtbs8J50eGCvGWm6ylnlk7UeLREkZuJr5pok+&#10;BZVoHqtDa19tPo49iy4jNQhzd5hV87xjX6ubtBFftfoYUHgiVzZqZjnBKL0bwobTpw3PL833Q2N1&#10;bdefX6VqbJv8+qMjFUhS1hb4V7yKIHOcswS0to9KSrLcQR2a1J218plQNg9LNhri/lJqXWEdQKH8&#10;s2Ah0xCUHut58ahxnvSO78tDIbndohliXpan3jgXbmq1+PZwYobuOcXM84LtZ3+2BNsShk1mkujZ&#10;qz/dnrFXAIHS9Wkonwvf3dLpvBRt5gTUvvwWa98G5jl3pn3Kf1n5BNiFRGChKkeVpy8r43juexu6&#10;6agCDUFk8DjWBQWAYTCj/3umDWJZvI4bGSq9MG2ntG5sEG5C5UeBFnN7S2U7w+6oCcyNclc8Mr3p&#10;CTsj5KhM9AVk2GzOvxvXz+WJ5xXJnQypAoOj1XuqFRYkzh/Hn1yFBz7pqwsyq7X0+5Y7cXCHv8xs&#10;NmjfpRAV/VPQJVMzqt030GQ3LsRAXm3HQmdZeaq+eQiVsL0biu+NJr+96gg7GjAmirenJXd3BSKs&#10;6+N2/eHMduE1LJ7mf/ubgKLx4nulXxWydTxAhZUF/MiJvuXLift7xNz2g0LsdNashT+Pv92bSkKJ&#10;Lfbbegv9xlnsas6mVKabk1P3Weo7p/telek+4CCcaLx1+Uxi/bDPD2SKE1vfBHkTlnxQZ2e2MkQU&#10;2wbwTg9BEet7+cMLhRDxXtrzdqs+BqbLez90DWePBPfrFfu4G2eFoD2oAvgutBX/vGRzwlkvI3tL&#10;fyuj3bNAcDwNMvBXeGx3sT9lzH6OXZPlxm5gQ3325H2U3Z94H/rl+kA03RvRNqU71v11uMX+4TpG&#10;XdYP9EZ48fTtRXZKfbzQGDCix7Ve7ZKqrIYf9G4WUxHv+jHIjCx6GrTKmt1YNNeRBiHqhpw871ci&#10;lv6RdK4NxrJRFP4tolAo0UFCiiRyPoR0kErOhf//7nnebzPzYfYwqXvvvda1Cqnnt6zGrULfNAoX&#10;yz+rFq8jf6JV3s2kn2v1+lnRXubczHrTQtNKjGGhk1KjTrQCIPOnc/CQlQgsgcaf4DJ5AX7HInaQ&#10;dpKVaFyx3SFoxeuGajgfHT52OJC7dpkI1FsFf859yIoNUuQhX6o9wnzivmJD26mZimAF3F5TlHME&#10;aXUL8FbyCkQMyFMVf3LrC5QR+rVDhYBp665RQcewnZwuhrezEDY8DzTiVX9tBXrvUdmjrULN0TFH&#10;n6+tXDZ/801LypZH2UA+Ic9T5v2+WfknNckIBXWEd5/Ann6v4pgkSr/mX1PYOQqzQda1iLHtddNv&#10;I6I08fjkqISDye7v8TFa81jWfz+zUSMOxFdEYrJujZN9J8mwIP5EQfA5qQv6EO9fR3ZcW1nSVVD3&#10;wLgadKQmFxTssfK3v4k2v2NHTCEpa1R/MpJ+feZ9uvGZIFby1MiiW9wDYBK0AuvqGi0IJLneLgBe&#10;Y3amQWumksf2J8/KPR1CAahq50uMN/XjcS2J9O40QEYfNeGKudLfJeCdnchskxVC6B51SJyp9Nev&#10;ZW01vmPP09ECVDk3tGcShKai98ecN1XrJuY/uNSErFV8EFi6XXHU2zFK7njaTz/o+YbowptqoIsW&#10;KcItEjjNhb85dGEKuJYFuS/U0y5n6WWNurXebDtxK5teDrn2OnSnhVkFssLtL+9r7bZG50Ku6AQ4&#10;+vko9QnSaivbzaxRqjbUJy0UP7rHln/dlzU9+M79q5brsFKFMt2RXzFlNBU7VzXfFHzGj7qPPswE&#10;klXH7Fq7n/BUd9Qlr9zb31VS8S94SW3UNhdtucsA5NGhEb1MPa61J56OURoJ3n6juC2o+KqfiRf+&#10;KFeUhb+HNNs25pOIvCwa1znLrcvMeTayCqVCWjYzH9CEX/BKZwZhegePCEA9X97Wp05xlQuUOsFD&#10;x1rNKOgeAanZ4W69o4dq0qP02ZWx2epbyI79R8VsVf8GxHt2AmFOoV3rbzXA1da/1dUCj7EFFbPl&#10;Jngf+NF9C/vHyi0/DvdZ67D0Z3Smqg+O5eMU2A2//akpwnLWq7PKLL9VPjzbH3yghcn/kuh+9ckl&#10;za6gjCkvvTV0YqCv0Xed0mLeShrH6wCmua0Eq8nkqdLuELl3HnVTZjoZPav2FYAQQqIZTHPPGn3r&#10;EXv3GgPXKuslksisp6BVvXvVgD6KzsKeztRBCcocTCW0o9xCCtIj5NzPTuP+/FozqqvDqgourkm1&#10;419gsDS4okLGAy/2l9ZSZtaUesd5xbRWi44Wl84tRX3gs3y54ryz859W3/lvtVOF5bioVca1v01h&#10;bqZpdoWGA2mQj/Np9Jq8tPJ547+27LS3XmYDPL9WMttyk6hl8VJc5z6Z8E+631ixV8K6lm8co46L&#10;66LnRrzykZg+xGz20Xx5f8NuUrI9X0Tr7yH9nIwTGL83QB2bk4HfDIAsJ+Wa9xK9yLjD7qTgdwH+&#10;sOoGyLe9SC7jRtUoaourMh3cEGoqxsn708+dE1y/AgbuUdTXauF7MPaXEbCwjPtVaioZBsrc25+T&#10;GH5Kk3VFxJdG7REUmto0VvVR7cWECHkvl9vWSu8WelZ+EM4jwesvtGj/53sfTCuA4G9O5iSHXw7o&#10;uSbh75uxP15xQstOK2QZSL9nQq27f2/afgEKzF12vaZ+nPnTXK8bbM/IZJ9pvGcHrKU5F2avfByQ&#10;fq2PrjMxcd1tNxlD/MYnAK8u+607BDiyTznXQjnczXo6fXfakNlLYCaJyj2VqZhQhluOTktqjmGs&#10;1BmbukdvS2Tv5ot95EzXvqNUJl1kQPnvSbFFqJ3kLe3dwogZRdgryjzu9DIjFDGgXCFDFdFBzsjw&#10;NZgXXPcA73c/KC2VBs/C30Oauznfc4lH4ZkLKs7RdnVrf1ZEUDsMFi5NYqdKdlTe8E2lx1apnWec&#10;skAt7MiDF1IwGCysLDMVpwxg8buXofOly24cEvl4eGeXHkMWHtvOe1Rz/rZRqDSahrQzLhna6ZGa&#10;DrsmKKS/LfM1EB5amjpWc5j3WBbyn276qmRnPHURp42Bi85JlCQ7prpD6/PVZpz4m/xArt6p36GC&#10;apuKgNLgYxQxo6T+zaH5dJBbpKfaDBAtE2uDPZaPUHnFbFYUisimzll5OOMPrxoVqidlnLyuPbU/&#10;Ia8V9TO8OM9Bu7blrnXS2hyWDa/F+fVJspyNDvPpE5vdim2T1GA3BWWW3QD2DzPDGMwyOyGqIqLL&#10;QpCe85Gs9tqNlW3z0q/Mu8GmURuhALXamm7u0uhVHXviypt5/7cTCIhA5uosnV8OJ917/b417aPq&#10;kGAm60LUR1n5a3ERMXkcSm+3ai0jQ2+3i8pYqw3avlOX0aHjVuUs5UPWT+MICRFzCHrmO/mea1HA&#10;E/qSSb5R8ERW2KMIbF1IQ0ixX6EITw0bhhemIPwmG7Nr/9sU+tdC8TD5AJqbfc3AUJk9V9WnVXyI&#10;AOqTl7Ohl2tfh72hQFTyQL/AhcVDulyJDJVUbxsTbhYrm0BGPjhu0OY9O3ip07qy9OfEvW5oOMSz&#10;9Q+s9LfxGJoHa7RsMItaAvmHAwcZ4uBzJvl2PSsnbXm3ss9dPtJHPWGn/ZLhbJDLnMWxehhhR20p&#10;zc2SLsflp5SARP1xFEph6EzJcX3dT0sA4Fnd5MZp+HelnVf4zewV+EUmHyb84zzonYOxnNpUfwIQ&#10;6Ww5DtG4PPUMrFNV44PAN2/SbejH04qUkUjtQEgFKt9pGEMtSJdBeCxFWSnj7FvgN54RB2Q+3f8P&#10;2GbN3S7vuhPzrT27fdiwh1gitK6R0Nr+kCuwm7G9SHA1vLvdhPoo9cANeDNObRf+EuMME0HqdGxQ&#10;VXR7sS98uTZc9/t9iIY7+m1L0b8K3u6t/pnLhULzkB040/qQIabTuSH7SrWBn6O1UMhZIekd+bar&#10;b5q82noSJ1rrHUnj+RvWyZg67tN+8Wf1waa82c2+5uYQurDRdIgdKLG0ZxuGB9MKdXC/f/8bO/Ab&#10;pZmtQBesj7H6S+5HeXdQGAD7T3m/WATd9orzIGusNDiKEedcKXOlMu1hZjd3QHQ2PZq8BF1Dt5fv&#10;LfiecYchxMS2uA32KmhRdolRnvoPngVRh0AxGjk4JBAEkmP7BDk7d8f+rySz1opHl8Ah/8wO1uGh&#10;osj45W50dszXzpIhMdX6A70NcyuMBRRan2b91+uFIvgv6FvET34PSjm31WjMw7/+hiskQLf94AtN&#10;U4fNG1dzH43++JRp7ZrLtL5OeVyoHCp7AB8o41PlsMQBOXlaqJL0tPErOpv/FBf9ApO078CGQtQy&#10;yLw8tdjvmxEL80zxPH4sx2cos/66j9jIrX6Luvvkp5z6uCLE5tlxA0VZEfEkwk9saMaPSkroV6PG&#10;2pi10ZrgKlx0eOLXQdb9qN1El52cl8fJroGI9Z3hpnAIbo4aLEBzi5vVX+8JButwsgYxYLHNdQei&#10;q7dYp6S3VEFXzEzhwNbXF1a7JAHN7KVeNZtTUJ9pCwhlsNRMihVqNyI2u+0axSxsOR7216NvmfCK&#10;mZnT3jHDYTLvdI48lEHQUTHYRhjb4wfmrjtp1zJ2tiB88fh1eUNSeHemLLKtYOnw+YHwMiUWciS/&#10;SGmynV1oeiVs0QpTTuYzB3KnH1KMsLL6UujtFaMnVJSwD8Nk/qGOz7p2EuTVhn7uSs0bAmvU1dEo&#10;WrbKI4/GfjlfBJ6jPTuH8b4L5BHzU3N3XtNvCkyutmWC56a08uxVmDP7t44bXQ7r0qe938qHpuS9&#10;592yPyG9x19/ExF7e6yKQ4+cwgL4J9H05zcTTAG2sAzl91cQSwpqsLw3mZFC+64rI0Tafsro2dps&#10;NMEMjJHSdQDbrPYQi17rjd/K8eUTNp8FL8+uTy9WL1KeUGbDRrRxO/czZvhneWjCDEDgu6S7PHQ2&#10;8hNCP0f77iDphCOJHxA80m+wdn86KVL91jovR7PgN1eZYp0exdsrUB8fVRmsBTs0rqntl7QVDW4R&#10;xX+H2y55xt4A3TsOgOQHgSp2MvFE7oyAR7oE+tjPW+yCUWrRLwhj/Kt+hN4auas78Zg/TCWvtsd6&#10;Y0HYtU5zaxZkYUJ97Ix+AYD8z5dk3O21J/ge4HdQhuK/V8h1ssSN+Rl8yWIAvNSQVrJECfyOjXa5&#10;9iqCUsKCR9jPuEAKPOyrq1kgz6b7YAWuC5JXkRHzuStzY1Q1MQOZheSyLRW8740d4GW1uNTqFpRp&#10;ysKAM67jC4VkMIjJyknbyKYAM7GhyxMe84rVkD8XlLgn8ydifXGtjoDUUHCQg/zwFJruihmQoopk&#10;c+763s9IfKl0+06ps8c9IeDZuCmdyPg72YTL+LWP2BwXuxlSbbXW6fl5O0p6EvAvGOaaWHEmvzYL&#10;ZD5sGq0QGa95ufLRfFUGPUATVF1hdZdpNjtSWQYO/4zM0Chkam6HnZoxMjZxUbzXCjSU4XlOOWHr&#10;X/4svbOqMzdfA/dusLGfQ2RzyerGvio926q4nWRtHMBX75HasTe3HirncsWSu1IA3d0DWB3FelOp&#10;TRu6vetfoXvA+LsNCEMbaY5lKLN971+LuXRx6Ye1yLNnxGiQsoVlzdIS+2jDN4jCDYpKGg2QDZk5&#10;O0WBEm2l3WF+sh9ih+ksF2kvGImRROHJnzp8wo5nuKff/J1eo7954YECWw/KJMe0+zrnF8NqN+PL&#10;njRhVyLcl6lKiHBpNkcBlRk/Jvdfp3C9J0L5iLxC4jjSANlwPGJPV8zMDt/EILNETnOsLuZ0K/29&#10;iAXNoUvWF0Hy2kymf2XoHiQt6Uz2wJS3tjPIhnTrlj+VVUZ0YrSFC54rjlmlUzFxDCZCPpvWsai6&#10;luL0aLtC//PezkRaoM19tgX6o85WwFalbG6idf2myZR7pc1kUvvbe8o82icv/BnVQfD1AsjUarFu&#10;r7KvEoLZRuNMZAjdjEu6z1n+TcJGPwpv+aybmUzbcWHmsB3mA0uJ7APrnk1eeS3FrGxkc2SNf7nD&#10;EJIcjzx1qkOZnHS4bRbdS/fGlPX6hSjporZLaXte91OgYoHP9dStggcGPkjU9jp6Js/sQGs/2Bqx&#10;3y6kbYl2YdAWYGQ1eM+dIx2265CbvYAMn3520u28HdUs3aAM2D+xHVfBcKKJ5UbQ/Lzm+1jGgGvm&#10;BEMhyNxGUbNqxnxA4puR5dPDTJzEf4M+Wzkvsvvb1bVqH+aFPU3k9GK1hY9m98a7B5QeE/1+1+ar&#10;W1ehDGCPCNGr6N98IubOmTQJT4zMziqTsKkRGp6WlPxZ7k/vqtcE8TwGtlQbvYjRBbZ0Q4JPsVfK&#10;LwY91WDSGfxyctx7zzb3URhWfgS1Iym+VC3/3QWO0p6VnnNyQCeZzhqzj0gec/vdjx+UcqHZW+jX&#10;VBgI60H8A8LYZcyoDoQRnn7FZ/2svrrCrBhIT9JOMsvczadyA+k9GI24NJmN6NP4ZPbsRnc2gzJP&#10;iGBJktXvoZ97yMlwNT0dD7FB1IUUytI3qS69lS2nTi/5tT7hw2HBeRkLzP55XCglbv78efl7Qkjv&#10;zpsOq+MGTGPdOt6UEtoNeqGotDQQmURQZkBmRsa5Daz60n28i5ZFuvw7UtU9/6bXk5Ak8MJSR4o9&#10;+ulyveFQZHqn6HAbAJGzlOTeDQ/aNJ7kyPpU7GDw7sMckn9KYqFo8C+fOATccHhz/hp20OfQ41c2&#10;djk6sVCtsJg8s+pcQ2r7fi1UPRwiN97awvO8XH649frBow+6tMLqeUCm7fvEppfGREqQN4SEWdYq&#10;nY4GzLkxBdWn7i15JZP0mGnwt7+Bs3W1KXFgCfZ3943e0y89vLXqSLVeIqKrwMMsF5JuOktzeCU7&#10;5ftJruu9XfgDqrnT4qpbKz2jLT/cBnvxi76Dy5KrmtFCGzl973yVt/M02dl/5zS/YKON1bDCWUtv&#10;639B4b+guWocts+9D6h4AV0js3ey6dnYsU4R6QFblyo+CtLYjN94FUtlZR5mqp3EhEHDJl1uujeC&#10;L1JHFEcXolOLMvXgjf6t8Brn9EFURg2s9iATAdYmcJy4Q95btyMN0dS3AOkYxOhCe78680bxQl2S&#10;JAUHwL06Voz1TGHavedRJQ/vTWPyHl9fkQTMCw5lOH1SA7rPGd3tyL9B13GRB7Fg43LKGmgIgT2l&#10;yTSvAZBe4ne1RTidLIPnO6fEtVv9YB3TqiBwQhYy6+bbx0K2TtuvAChBXQuv/RXSJ0bGMUTFInov&#10;c79mi1wdX5dr9G8CdWjlF52II6YDGhDzjadEeLaFXqL73V4wtfsihKTwlTbXBlM8WUQRuoFAJlXf&#10;pKPz6VLmY3+YzojW85GJ3tk19NpdWg+vt0BQF8/+ePkLStvTOwuvpkxeWUQt+ia2lHez6977uYB/&#10;VGoHZmo9S/33YcTUspnqDCDki76nrXTCT38pNa2sR1R6dR6J3nzib7xU/IRNUJoV8V2DuXWfdF88&#10;hETOos498k9wWd2t40myCYjCNn+KdysW4gKucTlf3ljHm6lrv+Ju1e2/qGFLkyMLG9LrKdfZ7V6h&#10;1kgHQxNg/d8bfwYrzWl/PyC7X4hWxinvXdNsLWQY9W5OjL+5gPo+cODxsMPP0tki+NAsNy7p0b+z&#10;271mFkJS+mXKf5IouVV2uEsxMzGnMh8qETo1lGpzljW2x7A+LaQDq3jqbWP2kf+oh10rsMfOQdfT&#10;swRSRihDkUiyOETgaOk8jcqYfpYzuL12snOAE1Vf/AL9fkibpLHT1buj9gvfoUdxVBAlIFS8L13f&#10;IIaVM7C3h9ECiazwstPtR2Z//cV6Jt99ACX39ej8XWnRrHqp5+TJhZg3OsnX64nZL4FPah8fVVMp&#10;cyD3dDAXqdoQQ2s/on/Rl1vJ8ltvDhKlH1op35unQdkZWyf5sNwhlzbE2GPNAyaedgAwfHwvN6Ju&#10;Q5lV7YFG8FYpk1kKGN2TUtmRO7Vfpgbqs/aaH1p02RZA9ZwAbkhNG2p981jKnocR2xVV82tW/NBf&#10;ctIDB4Gc/lp+Pdgv44b7cL7mBV9/c+/aLs5Dmfb4sZiPNh+GULIp+XUA6RIxrp68p1ro3CVme7HK&#10;ECYo4XJ4FvZA9irObDlgyDCSm9ZU68b+tr057Ek8piK5yxePSLZfqexrs/qU2n9rrCae/84CSMH6&#10;vh+Zg3J8jjgic7hz4NN2PjMhbL7vCpdRFq/x59mklkp5WHj2MyiDS+8FfvjMYco04OjD8M9ABhlQ&#10;cxhXpQjLfKbZBdKphq0xDSuoNPgEJJSBrfxBi8zLXqHE7eZDn35EVKcz/iLIs1h4q87Yy06ohXz7&#10;2Nh4S/On+MeHPH+3psjvgjrv46h07GU3B7t0vHVOZtU59qqz4f7sSiNR7nMrW2CZA5TpBeDw3c0g&#10;SgiZz7YBKKatkbjA6e6l2szW551jfaDsK8MChKfNLMqprGKYYPUqt6c3eByr+f669IZjIT/YD4dK&#10;fHzPd6uQWy8f6oWhIQPdZh/T5O/W6eGTJdP6yKVk/Ly3pNt7WKCYRkk1GrxWQrQDyyfRcBIbzzP7&#10;O/Lblcwt44+vrC8fZgo9iHIpYfk2rU1G2ssqyhzSOdezwf2z/dmRVzdTcDrm/7kiWG5gXE26EDLI&#10;gBB56KhJ95sWb5c6A+lSazQ+l+uh6USbaVOWysTGG1SG06EO6ssuw4oA2lq0vEqPz22upc6v2Hc6&#10;/kkqzctdbq3uRziRzIIVvBoC/L3IcRsyBKqSCme4XQYb4ek2H1pBf4R2FPVWGOclvQ6ulmZCKLPv&#10;sIuc21F3n5kCaHRzpoe9FtZT3oVf3WMZ04gSoTg054YIF/U4dOho9acaqhweZRkyxlrVe2b82mCj&#10;eRvY2s+a1ivrB+2hM80tG4JW5y4w5jGqifUTuWwO1kD74I+22A4hCSmbLXP3YYgvrNXytmo1mtGH&#10;88u7eLVUxMc6z/xd0HXVGT2HcjCqQt4rpidixxaixSJvluOGlI5JNk0q0uhypTHs3ILk6J+3yVZW&#10;EvwsDBvlX3Coohm3NV77Qm+jW0bZ/g4u+gOf5L4F4m/kuc09/z6eIgmOlM47U4+JVbVxvtVglQqQ&#10;nezj+hBJMh6OPZV1Mmts2Vz62dmj3XvR8HzMPwUG8SK3irTp50LLVKedW+NY+W4UPt8916pTgQx7&#10;lXmtQfRIBIEyVUs3YZvcu3EQpTrsDJRcD32OPVepmNVWLoX+l35b8U68gFQRf0aD1facdEr345mi&#10;4OMkPIQPVn11Drciep4/QSimEmRpeXmwYOnnA2Kj5gNEgDK1xuwMveTFn8jgUQHu1+b4SZx0I3it&#10;QEYMz0hvLaLN0Bd3XojeP05GqGFJY6eT2l5lD6+8fmWenNUq7mZ6QZs0Cs/RsaJGxm7V2GOHYmqv&#10;v//IsHQy9nEQ1CHLWaOWCS17aFb28wYanIo+u/Bw1obDPFrW6lOjU32ic8hl7+aJjZIz0dKxOGqt&#10;7hRk62q/fgKK+4s+qdt6ThgTF/Wl7SnXjk+v1hxezeSa6hRBUmcxtHXEutQVdqAXqy3s1VkVHrDF&#10;KxVevcK60OvBNJgBbkE1aWNN7A6w7rjjryu5wX08K1/43EyN1ut+oTBAJquu45Q0e+QKHmn+zL8W&#10;V5ApQ7iPMwpFrT/7K+Rkx3VsttzHj+AqX0KWys/jTvqtttRBS9HGgzdCFd41+TXALpx/2cumB3tc&#10;YtIjuM9KcKd+LFirobaMb63COHU5RgdFBJQ586UPmmSs+sq6lcDoJTitfvSdvyk9V+tRUc8NXHvk&#10;2w/jvWeeNUu8ZNB3n4E4jHNePszfs4UcOLssd6wzlwMomqW1OYGI8+K+DntWr39vSypRgDK38LEg&#10;tbMSGVtx88LMghOuG1ypO78TXOAUmMKKoHx6+pRqla2o5SxkfLB+IklMP5Bkv+FnOmqbZQa1fiQV&#10;hPFv+8IXdma02Qfjo9jOuPh1x2ygzJNqL9VR/NK3ozohbp6BB3zTYtQoHNeLF16+DZ4I6MaZuauA&#10;4vW64z8v7KV11RvxhdRH4rOrZ0+DunrYpPf+ULwN+s09mLrvsn1pvCozpoYur9Edyhw3UwjlSWjD&#10;UGLbNefA85/NfrAqegypDwRkYcnnFD/u7M75Psr6JO+3jmE/Pmj76ZzpH/dUb1ReheAH2jJcWoBd&#10;n5wP6WVwfd8EhoGGbz5wFAPKcM36FdYZL5iU/PrAry51mi32vq6Kw14hTnqOtY/8eZeS8Mby0IBW&#10;bOzd3yhIdnDZyA+L8b7E0sXzrtcLOPm1eMnlHIwGgmqGakNAPQDuPZCx/r1pHeWx33VTaQIpgEb0&#10;29ttvg9xoNfPcFRets/vYFRRPr69qom7yXIr3AZMNH0Pytrg264WuUkCy+B2sTMYROetLfTuHeqp&#10;BuEtcUZqtB25g8Nsw1BQhlkdVV3ofZ+HcL5flVSVLHYH9xMAS/boUU6TDrQBNwTu9vWvqaZQ5HOp&#10;h1n5DeN/u5qkSyD5fAH8sKsAv6brVPxjq5GMbX8JIyNld4FvO2YFymyU6e1+RiK7Jn6Gaotz/Klu&#10;OYKRCecp1oqK06X/WPuXckxIw0Mby69G8tZa65y1QJp4atwOYRPmJ/fOrUrY0m0R350LKqTrPNI+&#10;pDW4A6zIf5L4G7Cds4cs8COZ5fYMzfDlGlgQbXYK31Zo3s5L8EnM9jzDNFthfVswsghTmIn7+1M5&#10;Fw+Hdm95O3ohebt8yvXBQEKAiYnNJsfzpLKldpa4tX9h/u/WaXjlMpXspTX2GrQ0u7ciFjAcN4ql&#10;x+9jnv59RZQrT7gUgAW5huORb9jP+Q3GkhQc/dOGc+4vnQ9el0Z0UgyHGXUqGs9Ojhg6hXGzUuXY&#10;M/t3FyjwqGsfIUCeE9x8cbNEsj56qXeNwqt0M+NkZZRcUQPwHWln+KuomEMp6Y/z7m6wiesvgO66&#10;kPF6q6t2yw7qLlfQXQ4HzzY+5V25hb8Kg7Qc/UlGht6Cu78Ls/ZD5YU3Em8J/mjWIHWoHrdiMlr3&#10;J0OZWvsPDmNbhU3AhvGzJJEKwuvSd6AWpz3SKmyum6Vwh1Vxt7Wqu5AFe1m0IWYh2U3Uy2J//UKZ&#10;7RcnnONZWOQu26+/nU4yU5/nl7gz6SHl3+I/js5E3VgwisLXEpEG8xBFpkZzJKEoTUrIdP//Pv8N&#10;2E+O87W/vdd6Vw8lP49bLoP+f4VUngas9Ao8vHr+39vI0igUc2gPogGETBVGd8AMY505WKUcphhQ&#10;GttVjqfR35RDDYhTOzfMSeSDDWfrT+PLo1ZrtTQ3uWxSZXq5Rhp+jPOR57oAXfCVoOtia9NXbsrD&#10;5OFyIJF0mUUinEwmKRryiRjprhkuRUwdRBA5O6pt8L+nQY/2HuRubA0M9W8EpP6IeXL7HJwN7uUl&#10;iE9HvlQvSMs79vo6+Uo+jfNqi1a5CcwtALOwiboavukuUF8pA3Oz41wqQO9nD/l6YU4XqN3nSTSc&#10;FMpcv5BG5fjIofvOcWyJwtR6YmqsQzXENagDW5pZzUC28F4sXVOzwOuioFmfrXEvj/WC3c9VoCNn&#10;hPh9kMKjLU42e+IpIplruT65ogzydBOZI/6eZs+1/Ds7rGid/JJ4DE1J7cRyMttU4j3bPPGZyqUe&#10;Zxq3CymruVKUFJWabafHRVMzv0MMJnfecjYF26/IE87czOrtZgYdBMi5NF9T1Vt51xFv7l+rrjh6&#10;oRlvevmbvTw1W+RObeYeR+XBK4tVZvawFsOBFa94uXgZ+KvwKMqKeDNgnHrYsD3LWa60h3Rlu/xl&#10;aBXvvvCNNs0ltmhaPYtpyBkrf1pK7t/w3iMh/NW8X6FNGwGTm/DsqnZQ0kQbdMvcQYQr8DxEvCzy&#10;eNhjOip83NebqJUC66pESocowAdzDaaU7D+zWjjOp6nwGOI3CGK63nWvOFrP273/2yj52ykVpXME&#10;rUjlymasxvZize9acPD5WSmU/dVx1xxUnt33u5ouPNE2nPAI/YJyrm8EoJtWCUL61uMzdWrfyicI&#10;NmnOB4/Kax9U6cNFWVGvMOv8nQIPeKEZ2xm0ku9mfWmQMFWtnyQFfmknYu2xWercQkr6lrfugRpg&#10;xBf9SJpOYGLWSd8umxd65HYVQeP0nK0tqqnhQ0x36aneE5rccZR7BtX6YgNlOsO8QW/3pN0+rvuv&#10;8J4l8fpzaPykCtWBsdalm1zfXtt3xfuoXuhAeNlJDe50nbN3ze1bw9mSjmWNqgs315Q/j0pT6QTv&#10;THtbjbbK65YxXhmq+XfYPLVCYf/WiCH1KT49P8p60vmTHcKYu69J/cmTjdP9u/zGlai23ShGDF2u&#10;v79Tj5Zbz7/uh+1uNL2vkq1sed+A96wfsOFvVQfTC5V41Lb7ZPU2b0AZtvwxfzPjZBwp7P7DujyG&#10;ImIL8Ez0XYUNr/R8YXKiNZ9Nz3LbjeJMD4OlVPFAv1g6SctyeN+86dkVgBK7ugJz3KhpgudryNu1&#10;4xO62+/Nkys4lBn2eWfR2bnDqkgMtc++iWCXTT28nvxZPFu8GQ/48TV/3XUa7eF4TM2zzccYApSp&#10;TFWjmQ4lDEbcF3zbZlC5NHP+cbHwdrMkI1/cPt9q6xiklx5IKCOOrtKx9VurmYE4lQfbevnManUJ&#10;vxye5S5XH9aX07jwFvqe9Yx7H+JCG5/8a1WlPsjIAR1BL1qRmq+twCHx4VUBsgV154YMdjzXquOv&#10;PIcat90OygDj+2SlRLzsPdj4c69z6oyNmI/5AIT7RKepJaOeJbEC0122371Oi53MhKLbbL0pG5Ih&#10;Jhm1vyjk22k/0EfrV18U56ZUw+TBXCoT18Ihhh/WbQpliAdhtVo7qzDmxEZGr/wuipw/u8dzWZ8T&#10;B2QR1ikwCQm+JxlyBqKEkActyW82NpiBFn6KQl8zdfeStSSvan9+8OadTxm8MNvoWY4Ojn5p9/nv&#10;yH/5izO1fwKRCG8psB+POg9UkNvrWVE891Zs/zvxEjI6pjf1xGyNYlpy90VZpPV5flvxR7d9G5KS&#10;kW++QZ1PVun04y13aRj9mOiTvY83G5aHv1MbnqZPlGuukAVZugSL424L6PPIjTo2bfo4qyuHUlop&#10;YfnqZX2toc0Pa3WN300RFHWeX8TbgZzgTu81gNUf46hArB84l7TTF0r8ZXRyZz1huFncrXkOyixX&#10;g+VXozXm3WkUqioKm593viVo/fCzWHMYE4m3Tv2+gpQobf84b53X6pAapFdP+Js4uF5pMXQUBbuM&#10;RuMpXdlXTFP9EnOK7eB25umOD28u2//r00Kjqs4IyoQziT8/1OYoo/SkIQaU3mLjLleWwDt7fCHh&#10;JbIrB9/EqqdP32Z+yGKN/xhc6hd76bLy2NsjeTf2WmlhH66S3bk7rkpMmewjtX1OGv216sK7oWU7&#10;2UXrsCQ6JlLWsPmhxBhK671Ncu9T+utn57+zPVCQ/PPVaFIKoad3c5SzLa+faUw0Z0WhjW5xkeQg&#10;qTh5fE6klEyBQT55PnWZb26f+rsHZSDxrGIXIzZF4EXdnofLtnUz0x9sYol1SmyBq5eOM89aJ0zy&#10;n6SIkB1jXO8E1L59J9io6elGs66PRWzfWsyHAjiQMLxZSGva4Hm5xt8rUlhkzb+7pwOLRR5OO7bW&#10;uwfHhX6JqlQA46iDNJWqReSELxXaKb8uh0xuzapme9rKgbXuPaqvay90H5YjfhydV2F5Uu4NUdLL&#10;veiVp75iKjmMwweybiUN5+9Lk+rQlA3vnXCSB0YF0VL1jo3WEPvzbh/b7SVxkpG+atFUs4crk8gM&#10;Tzqo0SecUsocQYBQqJChNEnPLulG+gPbeKta1oc/oPyaHN3rb7H+tIKgCmVoDrn5ke4H8tyD0Kn1&#10;qPpwL8o9+dtuBmRo7mnwPqyqCh2FwfNaS+NBLbXiUH3R6x/QpLU1Xdg6kw1wQfhoZtxmveJ68Y6m&#10;rwLYo/YfXSXVpQRl9rV2CITIQZy4EOyGW6S26KuCUOrm+Kh01R/3AWsHAOccl/d2ulcs9db6xHoD&#10;cP6ndueMDfG6nJ9gTX95UtEUzwnFm1WJ7sxjTs1rlZPc8QuVvzPNzDHnRcqM5JMD0Jdx22rgmXba&#10;pWPaEer75vJgEyV6UmOAudzCz/Ysf1/ImD+Piynab93YlkyX3BXMIDN4M7Aml2byyW/aTKUZvMXv&#10;AlYMpxayhzI61l0+E3+54MSbfWNwz7Jqq0Xf3IpG1ky4nDNh55ANFuR8oFpmzFB5DpDf7SZ+urg2&#10;nrUFYo4e5rJNndUv+WY6LaW8mTqLBza8xcN+8alrXPdPbafvVmUyTLXFgd1K3xV++algxGPGD7ut&#10;lLfPzLmrc9VvM8K4Hkq3mSWhiaIHzrHqSEl79o9K1W5rxns82tnq9x4rr4rI8WJwQ5YW44y4GN7p&#10;kwdlXKy7u6rb4utir0+CbXbm9NyXiSGO6402f/dGSWNSJNTFozF8yvyQXe52rRtXRfKtiaTP3LiU&#10;7fgVMlc4K6OIyi07UwXEPtXOd/gUoqbDDfO38t81Kpkizl6esJUTwtb147Zr6f4E0sI8nDUrlN08&#10;xtMzXyWejQD15IHDwX+C9mmvtry7KT1StkreqOvYfE8GELZZzTCAHSB5VG42q0lyDDorplr+L7hc&#10;5Dk97TXfOcGU8d7p0hbww2UFy6ieffI7SnGeuTckth0QpcnmOOdfMTG2SwhZbL2zl3FuAO40TH7h&#10;/Ymzr5kY4frrHJINYHmZs3sJBZscVOKu8DTzDCyvL+C9vLWjQatfWG3YCr3/vgbF8AvB7i+6Z3lb&#10;PeVRsVMi0YeszlW4ss+blwEz3nt4J0m3OPYZF1+EtW5nIn7ltssBElWHWv7eBeL4uPa9QZm1t3DD&#10;6bAX7coJcTAfMNPZfqqRNYx6XYGJggIXxwQAs0xdkJT8r3W/rDLt4YWxQu6K/LKyML7SO6GbdvSg&#10;XJ8Zg7RJDrM9sXN+lLuSAwS1mfMn8K9WPj7tIc8vsAwggWhJXgq3HqHFP0uIImB1O+X5YAq5ZJWN&#10;mRqTHQWxaycZr80uRCEw9wz/GugkWcc3qyN2+hh8I9PAj73DNOPFQEHwL7Z5pfNQpusrUb/xKLCn&#10;a6VWPahTRmLFmAHZK8Hey9VxxWl1fK4VZE9l9VBkHH3pwcg6o/KFMxgBLTffaYBrWGvxfOdWzvxa&#10;vTPGo2trWyY1sBD0BRPybKHMIVXEDVH+Xh46ibAJfSy6IVFn8CfrMx1CLRxoijUHdurJn5o/K9C/&#10;kqNX7sXd8H6nENd38QK2oaRB8SiS1PGrTuZYrjOoUcnEi6/2x8qzC+PvsNFXvwPRTOfl1RzRm8At&#10;6Dtnfdv2E1IdTmIfx+bkYzyaJfu9g8/L5R9QDg3t4kq7/McACMpyssy3M6yRAoHvdHX02WS51hgL&#10;bGZtRjZUPlRhqgJl7H3bu7+YvVA8efOzs3R7O5YbP8tluCvF/Cr75mKr+Wyp3Gxsmmc0wcqQj2Yv&#10;OHc+bzax3fDBRZ9ci7/fcnjcNbXvoX7m6uFz80p5q3EYy/fosoUyu5XBJB1z4bYapdphsA8djQWS&#10;mZEzYXjPCUMOAt29XTOctrMZoA4Ev8+132bXdyJS48QClEWtuTV/WM07nfdBes9YdeEUzY58Nyhp&#10;+doMIAeHv5c0Nur1T8S14WgLLYklED7HVfKTva8jRYXvugsoqWKZmeYPnoS71W31sGp0DHm8mm9T&#10;iI/rXRDSxG7m+vXZPoqsU59hTfHqzfbfEze5Yv20ZPVJEco8ovn2gQ+54ydb63HL+m26/nCuwjwL&#10;Ne9Bcp0L1q8THDPuTnbEB1zKF9F/D7ZjNlvMcCWI3VQPTQiVOBFB2imSJXQNyT+QJcFEMzn7LmKv&#10;TPX3taHMmBmvNgLhzvjq2665Tqq/2CSP5AL/x9+rvWUjV9hL06VsuYR+yTvv3KutDo4NRoTlaIMr&#10;W9tsidw+2EN87k4Y9ljH7tVXZdUCL0JxNgeSC/b9r08bOtPkx+xvcbNxy4+mkIv4OHUkg2sRW+Xz&#10;O/+WlnIk4zk1Jajx5n5FJ2sI4ZlCY3ifFNaHW5+j1uL17OrwRy4O1BpI2x0YxRTAp/7e6VSH0pD5&#10;35lWbn2Mgf3KFTeWKSm7q/88urd2Z42Nv3Vnu/1w8TzX9itd/cQvnzS7DJcUzMmEZ9kmPrMgFEsU&#10;JEJ+I9Pch4P5jHeFliA20JfnKjBYOha9PtucQZnUKoIPM0Q2PZlCpnHmnG+E7QsnPkfZcPdtW1Ey&#10;LGhEpo8A2/zU8DhOnr5TvlpadQ4E3ZSkSX6kmQ8LLmBXaLRa5eKz3ppACNrGvhbGtZ+H7rN/w/sV&#10;eH7nZ9OP6ab1YUuz59tXRO96WCQXUHbvxqGqimVEAfVd+4e+i/75WJNukkR4o+Mu3NC/SqABygp9&#10;ZGYRehTnFrtsbdvOonenmLSrm+z1Sf9NoAa9lwOzrUG2PINQ8eptjTy6g+XVte9cJ+uhi2iJ0WHF&#10;jWdYOmeGlUO/AVrn9AMDNnq3q0tKWm3FAjJDeODj49vdfnTsVV3vmS/Y1dzx509mRLMJZdSt+vut&#10;iwAbAQdk8cu8d1/7OKoX5RlDPuFTsLeRuzr8g1pLuGwOjaFmyzg+Xd8vp45NulPVFfrCpfiM+C1B&#10;hcE6QTnmTMb65ZoM3t+jAgo9Gcq4kR8nR9jdLR8ZI2sfsEytMrsVXhk2V6pZMTsT8xswHaAXqVVJ&#10;1F/aAU7Rr7c4kJQJqHdfgAQ4uhGEP8BmY6dpUjeelxK2MnLP97xjS51DxSFNKKMx9zU6QYTGYnwe&#10;XPTSEKEpLi7ZnCp08jcmPuLtNZcJBwaI2/OJMVniyymZGN3aq5qMDawLhFxOJvOlSQ3PZl5lndF+&#10;4DHfm3P90gNlejvNrv966HuuBn+o7yVlZrPeEfyZC6tjHUtq3+swxUbrDde32eLQSZ7n2mObHdnV&#10;hpIzIcWrvEWQqD2TXH1G+9rSVTh0BaKPsAKjbAkCUq6tyfi4LcHDXP4GXedFVVii1V49W/Nexxyo&#10;AsAnKXqrN3mxn3RFkMlvvlTYXQrnbHPXhbpGyY6MAGKq4jOrZmdISnWn0uZeG1cIjf+BcY7CRlZr&#10;RJS77K5uGknw/Bt0YfsvOEcdNsVaEDR44CZOvn3EU47pKQalc5bzpgdy0LD8d6VZ4UcF9FKjV3Pp&#10;5dvjn8HdsA96vmvZS3eA6K/GVAp4N9aVMTtDvo3aHevjRQT5awdbSm3WIJ59Rytl7Hm/sDkYBI3e&#10;osNyivmWJrRQ4IiU8zoXL6LdfDca8RfeOwcGCxOWzW1BZ7qYm279tUssyPerchMRprjO9pX+3V4w&#10;oLda1Z9/Hg/yt8uE50Ud4lrwvCwc9oyndx8gsBML7TbHcVhEI/MdYNtbLSmsvGr657pufAUyZql4&#10;3sLnzmUjJ/VRpUTMN50DbAtQMlI39fbcDHH/vrqVx7u/i0fS5m0J/aESMjrltr3Mr9Y7kGKi3cy3&#10;BrkceiV0WrmVTzHW/vEK2PfnXGDUj5dPutVvHDeLZb6SSj8D9T42+3pxrLff0s1GkJtXmxtJe/ac&#10;tbCGMr67ccevPUXP+0PNM9CYCKz16ZehmAw58LTCuTF97dfV844df8kJ5efaleZDDZqreNy8r5Aq&#10;og0lRHpaHFiO3xwc3HJ9nQtG/dQPTfVHN9XKHoEyWCeTvA73kR641bQKrUqFkTs0etqD9i/KKnlC&#10;V0fD/qZlt+wvvlb7y8OIbGwqk8IHFtBssF5XaAxp5LwGRsbtISIXzkciVHzhuqqGXu+QqV3+vz0V&#10;P9mjedlWHWZwxmRUFcqNd7xbv3EXkuvL2bwK6rVKJDvXs7enpDXFufeavLsfA/o3FzQ2N9p9J2E+&#10;UXo9YtabVK+jV7c0Wd9pz9xPlsYMtQpDeJqw/OOVQ55c4/NugrVwKT/p3K6TmrLBL+su31soYJiz&#10;pFu5hg1+hyMRl6oNwpELL45JIsFFAZUwDsoW2njo/TvRn+7H5hXFvaIebjSyCHPYwX973AACDpN5&#10;JuetwO21m4xDDlfONe3x1S61gr8PQS6W4QJhm4ainCqHycDEBTptz27U98J3JHeoVwRmdVSnDgpx&#10;oHIHnTC2Mx0ZPGBG8z4Ao9XuCZ7GmpR3EGyiJPdtzmmkp/xKHzayM4ufUEKnb9bQXWY96Dtkb+le&#10;SZEXTiVhIDpXvnOPBNsXBgAFfkxdl9Szw+ub6M+PyNabA5bonCV+wa07uLnJ35nWeKz44pDLE7X4&#10;E/hNWPgUb0l3SnZvpVjqKZD58DSHAT7JnTfyvit8rcjzpZrS/Twj1y1V8WNGB/ZtlCwrClCyLa9G&#10;fzKbozJQmVIPgL13Tab+eoEtTgFcM3FDzERbvF019GzLms7qqZXLfd8eI5c4W61VxvnipvF85chx&#10;N0BKYffWvTp54jJa1yZ7VAKZku726gcuaDYSzoFFqnYNd6iLoUu5VP5TDWVBJnDDFaZ9qp/RslwM&#10;d7sMuTiBeuW8P5r6Tgqnu049TqkT1mjqHfiIYDd1KuYHU86nm02dBu/JIp6ZNDDdP97FBshDcsnw&#10;Ji013fFPK325mIIyHUc3H/64MuvsvDelvaIO1vMpb9ZMKGcRMX7eyiyJ0AVWbPp6R5nr2CVA7sqt&#10;IPfINja6bNSDKh/qE3+wUu+DbyY2lYI2Mmpnw15sQSK9HZ0UKHMS5MpDWl8NHPRomxHQIVm//cdF&#10;edkSjQy3lMAzbmx261g6hLxurpRz7Roqvvq7NRiDHeiZ6/XuQU+km1C8hFIA8adZOy/CwqJyNfqL&#10;kLSbfyPVQJ/lV49JgQebYKZtwKla1Fj6HFwhWygXHX+53/KxEnyiitDfUjBdm86eAYNPjWrsH5f5&#10;5/TZYTmyx5YwX+wtj61XWlIkrRA/oumjoev2LLXXIZSpFMbKff+tBZCXi8nI63KeZHY3cCHXdhyz&#10;DoF6VpsgInmuhIX8GLIGupeJjmcvrc1bCWejgdNBOMi0MLIX03jHRH2Mep1wRPMvLszb/FaaTtrc&#10;35fWauP7e29NVpXH214m1Xl3uaoC6Hf8mEIacY9UHIghofsFiPDbuALjrbsvy5tVphB7+qAJOukc&#10;J6X7pJhutexoJgfi/Ntuz88JrPnbs8DGyU9P/UGZ90V4bpOTcTr2TrFRqHGLwYXCosZxNN6Ee8ly&#10;G9fsYrHWNl5r0QCCVYOE6MaJx94O5/ti3c63N71nYVTu0PdpcyIIBv7MbBqRX6TokbrciLMmZRyg&#10;TAmzR8+KtvC6tQ4j+Mflb7GzrR2KOi2yUGYywUmqxbm6KMIv8YIco5O4BIi32qk9O9nzdtmUe/XB&#10;crEeijPmvF6g9dWwFBqYWJASfXP/mMRx1ixAGTLpMgrz60doRV2mproqL6+b5sJJJZ3+5XC+9JZK&#10;hfsPLwTJ8NSrhyN1Vtoqav2mXpo041s3ON6CZ2U8EKX5YPVYbIEcoiy4ZQC5yHKpH0UZ9AVl/GPH&#10;q+8n3sbORnX4JJ/yPfKIkDzrvVbM03tId5S8QJxZ+8Nd6wwQ2tATiqXUxZ4M5yRFyQxrmkv3O+rg&#10;nT5o+IYjD4Y2VkEvRs7YJzO9t/+GMsoalh2txnfF1m9jZUgzdWZ7afm/YScrNay29zkBtnOHaFd+&#10;Vz2K4zwkyQZjslhX26f+zHPjwaV0fs/bbgu1LBXoQHHTqX2OJ9TYJnn/R2lS+/B3pk0Ld/u4qE5h&#10;o6MfOaIJaQFd4xux3UqLxd7CwRpsHencm5Vfh2u9c+Z2DXkWyybAde8W0cwBfubN5hWD8ysyNXoS&#10;dOE8viz5RaTv1vysMKFewrQFZcCsFpUkr8Yc5dfeDvbJQXW3q9lzrPrnVnZydm50uoImkgFEdWlo&#10;p4Q4fJfK8YJG9rc36jYhoU/rsVStWZ6HYMzPSPBjnA2fo8xUOZZNpH+qM38N1AkfrVWtlgIvf33J&#10;NMUu76DjX3cD/pbsdxX8rOTuCO/ta1TaEL1BJed+8ypmP0phB+JO1shQ7WPxZeERgOB0KqPq+6oe&#10;CuwgFIAyvGdAe/XbtXEoU1dWKH7LYb0f1fVu68Gip5btVYk/GMVzpXc0DpWPWwWLwhmCV4ViUJ/d&#10;W275Obn11PawQW+EZTBaUEKkzpA+0SlwSq+eqePVIpjO74vu7m68mGAMZcTT2eRI19tg1CQ6ydsO&#10;NE3L7TxZTZffiJfbv2C8aHdrI6uHlJEDjy/L0Kt9baf/rLS6911XPE0Ae49fGuFOmbswxXjT91el&#10;+kO7bnRyj+Vjgf4bd8O3umYrVGm769aGq0dFF+vtC75AsPm4pIy8bUSSpTvfnaLE9PqcLGFMEmfy&#10;4k44L5/BAfXsYiv+W9rygDGutFepHsUswoFSBnslZPF7mHhC4e//Rku+1sVVQwghHyZKrVspmipO&#10;p8a7pdcnj2r4gRiGaJ39bplWrv6UanLEFWdPQJoaXYiime3FgY7hlOddvxJkeChElsnQc94zAsXc&#10;K4u0iFLDv+ngaLGAluO5aXtJ9LptauKC0fIz1iOnjcWtlumGCUQrBLf+uDRbGa+texvmJu3iipGi&#10;6ummodNt8Ye7x7uOngDpai5+e2+J6x28kntD6KiyG7e07d+XlildOlq5/OpelwsDb49/9m77XHbJ&#10;Xo5tU2ex0JPRSvUGsv0CNVXoYPN9scD+GO0r9DYHw/XdgKiLhWR0jvq1TNtMX2bXqBAFb8TVxZ65&#10;95ygp/691mp5X9LPffH0qlYPwBEFI/Dutva610JNx+F8Ij+LhiIelC7c+p9Fkggn/ULGz1jD46nb&#10;uIo6tqYkOh5f3bsaaqXJB5qhWV99ZVqR0BjgbhOgOwSUsQfp1zicotJz8yvTQr8PHLTzd7IDt063&#10;Wd1M26cmGgft0ruk0OnL2faeB9LwTJA6faTMsnAf5oaPqyM6YFUxskv3ve1sTu6qzrK/YZz9om2p&#10;HvehzH715KrYdNuPLML5xqKOHqD9AeNkuYQWSsx8jg/ezQyMKUeYBvbZFByf+7sdTJtoroGK1XxQ&#10;rxc+k+ajtS6Nn1tX93/bvZD1u/U+mKOicm0+6PwNuq44Hg4gOWRKmI+4WUqegBJ/Rau3jtCNyTsp&#10;lJ/h5Y+iXf2Wz2/4HYBg+3dDumtcPkbK5jVcEEaVi4uFZ67VKsbftn0uaP1oKi21qKpg80lRzP2d&#10;0HOIswZynaqAcgj5QA68EFx5wefXbO8KES/pYv8oNwS0CiyGfxydebexUBTGPwsVkbGIaDKnaECl&#10;IoUyhUzf/933/f+utVdunbPPPs/z/PLYQli1h0l3m9sYFWWTb1G+Uca+8W8d0Y3Zi1ZqNJEp1kUw&#10;U/yOOwIPxFl/bnttKJO8cj69WCT3YnFI74lVDOjAtsxmJH+Hj7pF1hdXtFY+DPICvN/X0/MwmaBk&#10;KrHZIW367/cIkpyf8an9vleGg0UH9Ds23K76KOV4916waqNATPsbDam7fu4xEsgqttC6LXQTQXRF&#10;+VwKu7rIuEDn6RX6CkYTtePMYJ+rSXgPJyHWmhoxlTzmarnZe+RApdfrQczM6lCRqkEuWiCV7cl4&#10;IxkAr2fbl2EGyvQHlf7I08NXgCC22TbO5cKkUOrnWihOwKIglWpYkY8qQ308xZ/5c3I51dYlYtro&#10;r2abXXuzLmKSPjmsLuN8r5NjAZi1w+7ta7z6mWNvFhXY/PDwdyJo17uLYbKGsP5enTFzBAigKwJ/&#10;ed/7QIN7DHOIyrLyhN+o0oC/3bSvIWJv0wxwZ1YWwKlfkx6t0xCfX1tRH8yKbqTDXhfkq4tAIg4x&#10;tqrA8OrvTVsVVt2P0F99slRV3obikUi4cb5yz2mfhFaMkcI2JIPTkPywpVPe/WyMsrSh5HOzd4vG&#10;fhy5DNXS5t0tT7yePrtfV6GWSS33tx9rTAMln3ZZ8P82afJxOE220Xe0a2c/lUMjZVqAVGuVu5g9&#10;36pmh89FheHK1K+KbuvFOy2ZeHBRmqfGBEZy0wl7LY2quH3byc0FQGvlQaddn2OqOv/pxwbayyli&#10;oU9BmfphEZek5nLPFcbDjmF+xaXfPfxazoganZDNMq/iIdY+mMG6TE7eox5wVkhIkDEhJW90+3Hj&#10;ZvFucbdGTIAbbU9lpU2F6FuYYIk13NI/jbeKVyQoUwuyGE0OnquLdJx0otAavwwjW6/JDdpThZ43&#10;Hb6w7TFZcTz9se8wICWJQWA9tsTji/N7gp00d64SPzRYBkfdrdQgjmxCjsc3yBSeP5FolW2u/xYb&#10;D/b8i4hVeas5MhNE46ajMC4Z2OOAktVQBuuUUJNrvZ8YckJPq9ZrkOCKgntXPqIXdKR9Y23VGPzg&#10;ggrDgr333u5tEhpRiqRqy/r4/PEvi9MeyoyE6NZHt1Wvs2SWtahet0r6yh7fyswdTyWIVft5VaLy&#10;uDwLSnQ8ML7G60uwwPAAzSY3H4r+zPnoPYM0cHF4ud8ju41nT1FHXGfzLe1BvAUWn2ygTJa9lBeT&#10;yOI0XV5YNyyDbdrZsvjc+L5Fs+ywjPvEafF9D/XkWF7vBwkNGK3hAvJ7nSP2uQ0K5YPE2RVKO9fh&#10;CO8M2jcREVaPfnAp7cm0S9gL7Qtlmuv4kS/4kdIbNpOlO3x0Nsb4RBvkefMIVlPIK+kZ+QFvBXy5&#10;09VuzjYPXelnlat3FdppHYyBf2gMNtgUPSzd3uWjcnOkygtZUc2Ny6z+S/d2768dnAyzq9lYwdKX&#10;xFxMum0nvuDWapCcXiark1K+R0oiUAVFMK0IAzYZpoRxlJpxLzObkbERHpkx8Z1g1eGCar0ePn2h&#10;aRKpT47ZXSVSft0iPk/Lf5deYQak0dJm1k0sFDKsw21B/s4zrnBz9d+N3VJGZkFY6E+5327osiBx&#10;KQW+tjX/eMetteJJkNJx0PtZ8prvgEgZR/bNUjFd2gAyk8wzok3O4mj219l4e6NElIY40gqUtnWH&#10;LGuVLTAscl5nIRpWe4HtpPST9OmzY67Ax28sz0EkHflgUkm+zexGWYfVQaPbt5pxea48jtd6Nue+&#10;9Vy4kfMUvbjkv5gSQZl+V9g0UaDeQ9jHLIgrfPJbI8X8g51xt4p9f3BSth5/q14LsUh58Ern+/xp&#10;XueiRX9/QTvEMGYGR9SkOoqTi7QL1ceqRTPh0yKOxmXNQdJBYl2gzKxWYX5PmmjD9Zr71XLsJltf&#10;H09Dn8/2F1qx5t7BcA+JlYNhGmCrOtFsj3jnTdtRA+445/J1hk1LnafTV2Gsvs+E1oiyopVUr02q&#10;aLm0TIqXXfVvTbuyehsZB/PNmhkEtkaJkxEXAXp72jhRS3tza6DWfPZ4tefM6bGp2gS3O+criyPl&#10;JmG+fb2Pjjt5+kA40qBijKfYgRisFDO85fAZV9GaT4Gx0b9VINlWsvhIie/+JMusDGJ5S38Q3h2L&#10;03f7LM6c3uBHN8vI+pAXHDUP7lbxgx4VvFLNJ/uZZpMB01f7Q6PeAvPh7VJQ7FCGbXpz55DsGzGt&#10;52Ka+Ruprr5Xtdtyd0bJ1/k0mMycMp4p6PiF2HQKYIgx+y+Pvz/TjVt/TuUTQ5+7EL7gwKnofKea&#10;G+Lq8ean8PQJMOvFSUHWX6qrrS0WZJv77KrYOo78v5kNeVy9POkgfBcpv+buF71t289d8tluH8zg&#10;PI6aQwPtOPkNn/uMIyu7Uz0QeVzswwPiHt8SIT5nbDGua49OstznGhlile3SuBWr1x6Pb5gxRL9M&#10;1lAmD+HoDDLbP/w6XcG+LeHRQFKG74qS8rRsa82149Uu9OTpaf0oOQrjA0eBGonXGjM6l7PtTp96&#10;WdNJfmmZiBpuObW9w54oMxiHRx336iMq+NbyUEbLfPifBvlPqgfbCb0GIext1FekKV2DO/M7Q1Tq&#10;RNGOKHY1aOYykRfciI1McDFiMDcg8YT74voRc6ZGl3JA496dFRVyhZcu/x4NATJx837l4G/ptJ/f&#10;a0HfHaowtu0PheemXZr2vs/0bGUCobQ+t7/GRh5Rcy6YlNGAlmlhVCy4gjp+25kB0G7PNuzamvjZ&#10;SrK6X692wk0OzfGmfIomKK2U1MJeWkGZId0Yj9Amo470RTa02HRYKGYNiMq/KwxuqiaQMQxLXfmN&#10;WuCV/QF1vSzR0oWSvVx9PPrqzrcOSdB6pP28mPt2Hkw981YFy0o2WF2lP9F20wyHUGb0Ck55tLO5&#10;d4qLPXa+sMyADMV2Q+UeVD/UZr3tGq9mbD7mOz0RI4ZG44QoSA9JSHdcA1oazmU7r+1g0mxUlSNe&#10;RieDHH9zT6UFVs7H5e9pxNIqlJE0H6+4UpXqsWQssf5l4AOd7jMNs0PxhsWzlgj5TCeYcUlHorLB&#10;iAdIL1AtVTWkk+Bg9K9vVKJoSey+cd/54YGpqc9n1hXjHrRvXvtEFtPt39PMD0XGiE7G8jcq9sv9&#10;trBZzBs4YTflFfDP22YnqTnFEns+wrnYa6O7A3/LNJ4QeH7g4EwUZx+TGzqUUUI6g5QgZpXCDvYl&#10;IZNUqqZK2fKif03/5mneREO0VqVkgm250rw/X7m501H1xxF7dl414POdQ2RCL7KPBjcbeBwBS/s1&#10;WG3XwnPJIcr66l3f2TvPhsrXiu32ihn2iXlXm88dkWfkGT8aRMXD39MItx8JqBEy0MvWlp8jJNO4&#10;f+sFqSTW7IetZo0+AEuH4FcseYvdPZf7NAetmB8dhD3f8Jup7Qb9oOO2JPd8H07BqoqMN8iIgdDk&#10;kteq561rxcxBmfA9fhe0uMY8ShB8VvYbmairNAvjoNXoDUFe8cqou/HOVSPeENhTO1569LcHQpkT&#10;ikXEayZi5deJboHJS6sUq3rn3VGzn5yD7ptzfnb+lnfT7f7vFSCAx2Wb7r2SrF/3Hrixr1VIGPAx&#10;4wqo2t46j7fW6NvaDuLHtd4duRC8MrbNZoOclffbxmOhsGVECHNruFqh6fH1F5DE04/Cz4Npf9DR&#10;byBghnKFMsj5ah2KuFSCG61XPumCcvpsQu5YBkGWS7JYrrOQONxyhvWDsjlCyJaPboyVXvaJCrR+&#10;pfpMubmE0i5tY/9ofuff1AwViSS2B9Vdzgb4DZ25yN/SuZ71BjFEOHL1VrObQHjdlHlbug9HmkRx&#10;p7O2AWaF5VJJPsisM+acw4ibRk6a0UsIRjSd0eA5h0irsZ7Fo3UtfF2qcLOTXkKrQM+Xd8s5Dgyz&#10;9Hf13WdKnBi9WjkHuVVvvXtUYM4vXZzscD2BsE4N04lCZsgRZI6odyi1acaNN6UvnqoXFQomCinu&#10;BzADM0P8flMjA8U3x9Wwc3UGI4jplR5B6U6wfy80lZuW6IM6DXEqeuyOMEIR1/y9aPmoXWO03flt&#10;VTtnfOdI7FNdgu8evRrCCuFK97Zm9+r1cjv6lj917/mMQ0IsZgrlliJWmNdEzwJy+MIvDnrjb4V+&#10;i97bl1z+ia6PqKhd4f5IxsT7bbTTXXqSTpVreF/huWTl1wd04QNNKKAafolcHgJs+1hxzsOCn6s8&#10;PL5/LysaiBKY9DDwaU4NgHK3lm5g0LGgDEAT3yuHPuS93SMtVDjN8VDq5h8g6LhqvO+NzKaaKSFF&#10;mMkvs1kWNOyXdzezraesgKcex13SR0+sGcVPd9Vo/A4mX8dXMjVqXbuc2wixy32DOi0oAzcCC4y1&#10;vsPNAh0R+1y2ffQMyAgvFBf5imLkqC1c0iypQNLCwfkI+N+ae526VN4Wu+Tev85WNYHfKuyLiidy&#10;u/PbLmrDZltaurk2K+V7M1mkcQLKXN157V1gqGDFJiCQzSyfDZNasyxorn9cJ0bFDTLdZN5oTnAH&#10;z0SlMQvdmNiheNDS9qeK7L5VUDrkzIVKoq/Am5ffTwiVx5h7kKuNyrvCq2jV/1YB6H1227klc2RF&#10;3et5R3Np6i0FEAlcsKujor3ixHoj/IpFLyi0Hvf5jrwXbr9fJ+3PMUwtdAp7a1nbv3Yt+a6YWfLc&#10;+Tqa0Htw+UR5RCUS7h7Nv+9GyYeoU7kYe4WYMiHkgg9y4zHL5VZT9JZRKkmZXDSPkMWM5Y6dh6jK&#10;du4ZCd+awaY8JQtHa1TtD96OOLfXzpiHfFo27t3oS+Fy3YEbLO8R9Xvtr4GCKSuR9BCnT2UaKMy4&#10;Mi2EidO3kDAtHmW0Z/NSmjZttMPGfV+tqffeDAi1UfvBXue1vz/p6MuJ4E74+f+1NgrHQBSqsju9&#10;MOyr+/IxM1OsP73AszcmrWf5JVuz73hG9B57oylvf8z1IM4HStWh0NPRKzVN1zjW6mBU9g+9aUeU&#10;+E1Dwdfa47BpnqbazNMXxC+Mv71Rvyvf/GL7+mFD5G2cEvmGf6EM9/jE6+lq7GJdV/mZmpaT5hZu&#10;1dhV2mJ04Rveq9siOjGIYqNwavX17l4t3Np2UZkuhqaZ2lY7Tn857i1RAConQQsPKLCYyB0MFRDa&#10;paxXTL5/ZZbN1+0HADjX9QwhIJ4R/VTZ19fZaX0DL3Wv/n5fx002LBID/zPo3so6IpkfUnKXhGcr&#10;dbLhDV6zJREgGPAud1e97XevJws3hE0sVJmt7O4ZDMqQbrp9DC3knucxAs9linFricifeWqWQrFg&#10;isll5+aF1x6ZNosFP2jsS7U9/XkOfu/z8tB9+XimQc0g7IoLnmi1lMdPFHFIikuCKTKLV2a0Cyyz&#10;A2W6AmwBp2lgVC9wS7KcJA67m9HvzJahnuFgIzNyPb+FTE+qXDMhbue988c3nywm6xbYdBRlXVVL&#10;q5JSSV9j/DzRpYu8S/426nGnbncAAMfrq/dfc/uavJd6g0jGMtZR9qO1PTmmGcr0u1kiBDP59j3a&#10;CgtR7sAnkzjVzK15AMvZen9Gt1lOWAzY5guWPeu+v3Fb7ELaFzKze0cPIt7qiq3LpSHCFqtQJiR/&#10;uV1hh3vDkiImqOWXyr0VlxRRnvAGMNkKnPjY8JznbtHngylbOx8jTnS+Xkaw941LgvfF2ro2XWAy&#10;EjLCUucRceCWbF7/XY+gqlv1r+XZ3zytQrBN5Ea2X1ZtC+Of+UddUoPNA93FpddWUnP+Mbi8d1px&#10;lJ/UzWfUehL4gthGtUbf7W3kmVVtnL0fkzod0Oj47HgeDR5yp404l92kmmpxcYmLf1N1vlobhSxm&#10;DbO75kafTB7gq556Q9o5Q5h0fjCiq5d1K1xzG8Pd3XZ0DQee5GGJ9qZh7fMCYTKocosDXARdjE8s&#10;es1oUj1FRtFbT6qPu4o8AVct/M2hF/5UqyuNM5h5B9c54J8+k7dBY30txt+R60Asi9UazA5I3SQy&#10;aw05jFfTybZx2mQkq5elM+N0kVWGdoYPFh8pa0OzZ5WBHdbh8UQ9RPnRfs1keSjTbNA8YrRuaNHh&#10;atmLaIr0iFLrxjr4nEJuechtI76aa3x8erM7KK3mqN2ryKvtNBXrsR+PFSTz6e7rcf+b5ythfVl0&#10;XPomFNDP/GF8Popv5274X2fDsz25LXYnqJ8TwVp+xg91ch5Mg9Ope7FvsY29X83Y6gXMGo/SPV09&#10;X3w7nNHR5e6dehPOsAF0Msu7TOd0WiF4VPXWmv3SD1s9yHKvIh2DXfJv95wfpoNZz5WVPV2G+Nj+&#10;6ILbKeE6JV4prpThQrmP8/3R77Z/Jas6C9PbTsOvOhsUE3MZGuUPY4ORH6e+3wr+kL/F5oUecwzA&#10;aMnBcS4O+nPdG/tQpsx3y7WeVT77glMH4Fm5VSCG/AlwhFcviwcLW73nG/uvU893gv1L/V0666TX&#10;6QtrnOFyoiUD27ZDNuv5biGxuOiHDnnQafevzPY5jreSWRu51b+p+uazLLlV+BwL3nPyOsje6w5H&#10;Lj5z8OWcaY5PaMY5q3HDizdCi0aaToTUfgGqWtXDvuelEjNGKkpuJm8eGh5JA4fyvUomc65NxzUQ&#10;MeWpM3MJ/z7Pub/d9fx3O666p4Tq6bo31w52VVpPR52G0Js6FYJeVcTsgyLVRxUidI3xXPp9mfas&#10;vyFWwV7YdXIdAJMSaf0ogqBqmgUqU+GT3peR2d1ib0MgFn9P06nFxnwp5V/PeELjuKhbW8CeDtzs&#10;oO1cbyzm+84QADB1hH8VziWSHK7N+1JXKe7lV8bv/dDtpdc+BJ2uxSsHaSufmuhMHAqOT9N1/3pJ&#10;Mlvpb3LrVIUYvgPEP2fHa+3C+GnxtadJaTa+5zfeVX5xlbElJzjsXiBI+RVBJYKWJO6+6mnv8ef0&#10;DZVWWSHQPVFCYlFvZ9qCwQ7CzIBw13Ln7UIsB/W32IxC0A1pl90+H2coYepYrmTwSf4sdLZdQJKX&#10;/cjXD4ooF+fpIO7Tc2hj5eoWcKWf9yXPStR5a7jXN1c9OQiX9W596ChyEtWcVjc3RfgmvVmX/VsF&#10;Kg4zZfd87K/kRWm0g7D3p7T8amltP5vzRJZc0piadS3xD05ALzJ008VGw519yfiP3NnpraPNHqgd&#10;h0yn8isuxF9kJPVdn384VyrCxpPJhNO0/t/TDOv8+/k7Kret66hkL0s1ci5TcirFE/0cQeD7giiN&#10;H4XfolMwVEM/N1qjpBG1bnpvT5sXs3CumyXgVBcrJ/WFq4C4/vslJocUf4qQG1upTAuUA2VcpqLs&#10;F1sGRPp1v11IfnaZrG9+PXN/HVTAp0hmbplxK9sAdjFjzIMRNRtwy3tz5Qaums/amidiycMoVKuN&#10;9XZeufWfv+Tg3ja970TEXrddqskVHMoEGTlfnhLb+VoAsscg3gY1QX57GbE8d48K6FzAwOy86NZx&#10;lZd7K8ti20AHrxZ7UpIbPmWCtY1l8zuxIHh+WOx1Ns+XK9su7AjD6IGYlT7ZJpS/H223H1Nb0k3y&#10;E8rKdFtCiVgpwKPU2vJXIb/v5Bu3XnNs+4vGp98jv7OkvKMWltNXwN01oVbp2MZ4XymPqfcYpjXZ&#10;zdBBbZVKWHts7A6An7KlsvZ3jJo8P+D3qYlu9HaXQvYGho/femSKm+L4iZG+MpPLhd/kc3Ayu/bv&#10;vtH2u1JLIFWp4Uo32Tzo13e3oVfbdbjbeTRQT0FnR+KxDZPJ25fz9S7816cxlHlvF++PX0s9Jkjb&#10;729vcoJQpGHK7e/bQ9M3F2PplHr6kAvr6RHUxRZ6hZh4OTNHuJfKLcwCXa66MqcI7ARs2Yvxbe7v&#10;OWqK3lv9ZMNH4+1CYkIos29cqQZdW1aDSaHQnzdLC6YKzPomJpErBWbQo9+UMC7ihplVQjntx3lr&#10;6s3ITTo+dZ3nkLx9SCOdtkadXSNf3tRPO+klHngyyOx8/a4Hx6Xp/8eIXnavz3WF8Vb1wcy3NRhA&#10;fNn6pJ8LhbmPLo9lSSoQS47I5Zfbd3VvEH08DyYVNh3fLsLTd/VvsdKd5qgPlX64CJmF5xjdBqtd&#10;sfX+6z9PuMUcf/A0Nsymq9Z6Prbzr+FvMgFnzPUkJgghzWjC79IafDjLybKfCQxmulDo/m3aRrnM&#10;35fG+01ICnUq0flHhcd+JT10P5li9M311wQq63G+5z7kkNn9LTYoCgLIB5kwy7RfLdFCXKTZBjEP&#10;wO8/VVsQ+GxB249gB6o3qK6YrE46yXkY59NuZzaUd33RLNSQzuspPQn/bYj0d/tq1oTVDs5D6Kd1&#10;683zJ+xv6Xwbo1kzLX59IdOwRt3kOY/uDIoFn9evXplejnNJqfvmIzP1ltlS4ufkZTrufpsrf668&#10;sws1yfVivzsRLrh/S5XDbz+zyptlTxmM7OnzpfC4fRL/frRpaehXalTzRaqVbndRq7VaSSdkHTEI&#10;xnFFLFb3OzBcTQqQztf70wHNKmLd9ZbvKpg/zx31Ij0jcDOxKlNKH+TdH1K7iUIKHfH4oOIjm4pL&#10;rPPXQz/lfIG4w+5DumWlpZhxs2/xt8WrnlFqoMeSdoWyYdqXFj6eXh65aVbmZtLL+J6JKbUOb+z6&#10;3vDvehdfNFE+w47a7QH9LQRBmWvfjhu7ma2srEMBylzSnKpXlnrRdlZ5f7uNtp2sj7b6P9AW381g&#10;PMj0maFL4lyRlT0ncxw1R8dBzG30MiSCK1XK3CtbflJ5N/a9/a96h6arT905l/t6wXqvr1XN+8/6&#10;PmLfCzTzGRP4JM9tZm+Sa0t/0/VbtJ/8wGQz5Kn50pEaYNgSGYRn5TnQ/V5BtdZp8Q0XACpUSW3N&#10;78ELwI79OsxXIfeyF/Vyh6g6div5If/WTHgaYK7Cyel37tQFDMuLFb7WQ3wz/d2OW7//nWZ8vvV6&#10;7iX14Dw4qsIVLrrvqSjXHK9o57g9lhHvyo1UCfkU/WbTAztiELYU1eak33Zbwj8z6/trQ5lIuRw+&#10;8D78RkpyUT+D281osYWZv6DZBDtmGU2GjnAAjIHWr2HTFgeNcPs17UyjwiMPjQMPosx1qVtWOyZt&#10;iz80vKQClokWxdau0640BrMczFz/ygjD5x0tKcc8URb5TfHtJD93vSq6EmtNXthbzqwLg0UllRMn&#10;FrOL7iODbtf7l/YYaqjb1TUBqL2WfpopnDYtBvG8fYH0os0rJOo6Trf6Soc5/12stO5BB+wSevMT&#10;dQmv0h77hrTAInZ2xYpor7k45O/6pXj9Op5ZT+lE2cE1ylCMCl1DXM3y9VmhF1qlqKOZ07Iw6rYb&#10;jcssxRFDgY6h0hn204sw/fs8SbJdlSTt63SwzTaZlDFiB5mo9f5nWFIg8+k0zPE0SncKh+/7ZvKl&#10;fMktfzWrJyf+cGDnTum5qH0aeU/ReqBvlSyIAq7d1k2nFl8VSNtOxBRkqlAmw0PsPDavOP5Gggy7&#10;yftaPjQX7Z2UGQxJZjgsQ7zXnl1UbWhhmyTZoTx4ZePnIEJAX7WSbVROdvLjEq7hzk9ZyEIJT7F3&#10;esbZxppZh8mLH1X+vpvSBhBRm40aIJVmW6BnANApDWiLfGe0cFceOUDXIEZtAeG6FlgOK8fjL9q1&#10;tufM6SglCguc7Bt/alxXkfdUs196Gbi5xlx9pur9h4SqeTq3nfRvFfD81fSeqZiZxJ5p29BEPT3b&#10;iP2nX8B7HOnvajNpvTmfcm4+t9RmyUlvXgWji8VlN4Q7/GjcqDGDmshCVK5Q5d9RAO6y8HTZHupE&#10;2sGSujkvtgMoU6xWOY7z7BZ7PVO8vBebYzszxTdmugfNt1ogudYdoQQaezcf48dIH4XAFYotrbE0&#10;B41dABTEcXJME1/vt2sM9+3KJQblb1eMTV75NKk1FhJlQ5nzEa1mpTmyb5xLxJm+B8/dBdUQ9GeU&#10;0ffwXZMrZWK4QV/JWGD84i2anPoQB9dljj75JsnjpWaeNW7nXqJWPMjlH44+a62r1XoInKjwU8EL&#10;RfP5V2b5G2+a8T+OzrXdVCiKwr+lJKkkSkIo5FJUUiG3ItcI4f+fuc+3/W08Httac805x3gzpt9X&#10;F9c+wjxHXDVFlyUIY7NOFLFADmRJTVs1RJVXfZirlUhgOXU2vZ3LT7T4uSinhbZRSJ7N3c95vgHz&#10;1TMhM7CtfQb6dJj7sBI3fILMuyZR9r2pV9CILE9Xwl5J4vHyeZeLsE9ElHvlTaHxPdHSCPkonVT6&#10;EPwR609vc2t0ESgGQlxqWy+rmvq5h8wf2qGUFv01ND4X5Txy9XQh1maXv6EXgmswcX2rxGxokU67&#10;ByvEksL2LB7DG+ZlCQGOl7JU2KPSOMPkr/dOjY+TwoVQh61tIWc0q8AXyOWO88elV24U6UNjvDOa&#10;3ze0OcxeOu/3iF6T5UFmiWS75YTBLqb/Kma7gMKV5pUbYIyqRd+cuz0Jh3gYT9LudeXWGdfJKKoq&#10;apCX2IB02/dDo9CTuFLeqc8iH1vvpzmngV4VLz0aN4OGztql0V3/HZ230bV/R/JtBrFW7uaN9R4G&#10;PsndjVEDo1o0KiHb0dg+TnzcmSBD0VdDTaDrNSh+mdkcYfw0hjycvIW3i9OdaF5ZNqeA83g0FBCI&#10;19KH4Quya3YgY2y/DfssSZtTcxJVKxliyzfylns0ODnRWgcxkvbVn6/SB+NBjcXPML+RZyb2vJ+Q&#10;lvJ2eGF4e6LoWRs0WxP9AkRcd1G2oLPR3lgCVdMX8nxu/eWnjUPkQzWfkX/o699vZXFhA2zqgcFp&#10;bCp5Wp588Xq3zd5zT8erFEh4QFsn+/oYdOyVeamsi2mXTxfmilbTxrmGCkYclt79IFvwpztnRe6D&#10;4JCuSiCzd1y7YhwrBUjpKm0uVvlHo4ckD8BFZNRLIaWulMUe8d4PFvOiu35n7/55wGfBHexorcxv&#10;bk7Jyv5sPhN4nhet6aY7L8P87IyfAC1LjO8c9EaaAsg0eBI7hOiseXczuRYyzkm0eCGDprUp3IN7&#10;03WBb3OZvVrD3FxdAZu1Oiv5iDwbeAMjyucw2KTQZj9XSHcEXj2PM0c1wvTC9cjkSOSjzhoiREb+&#10;leq9+UPhmcpEy2a+kxPnu40cBU9Y7wHZfkXFHAB4NMCjj4i/mMK4SKfQGeBGcwXML62jfoq33bEJ&#10;N172uoYJjEbLa212R/lG4daBfIintsc4Ivxrd1exRtOIiQFyHlag0XjhYHRshWX/0xz2o+Jw4z/U&#10;a3fHSA1quZNla8y6ww9Y+sVdfHo7YqXAHyDmX1itd9llg5B3rIyV/QPCoFFovrebxGxShb8T+uhH&#10;N+WyyXi/VU/ZQ6zwso4W2RQ82He3U1reyicPX++TsDQNapegiXOSi0QRgXtjIP9iQB6SCLUtu5+7&#10;fc3O21AArnY/UYsNLn/F0+mHitXk79NkELoabaz81VMQm+zl/PoCdkVLaxHLfx9m/9j4HOQTZPVh&#10;YMmqDvCggLxu9xzWDRVDFkvV/mFYAkeYYPiO1sN1tlceLc36c6ZobWnWqesMekoKINMarYar8rN3&#10;27cXNvCb0uLQ7wj7dikb7JDouTxOv7fNhuuv50s4//OBVDwo3AKczLnrRYjHGNCCCWfAX1xnEfxm&#10;a9cCXF17daG/Jsceq1XKs3J//9Ap8W032EkrFZT3SB0HYu/aftEvJapqAUUVIulwJFFEWvMHy1rj&#10;DW8nQY3bW/LvBrj/6d7tLfSK9amsd+mKZpS2Gg9JydeeLJO31rii79cCil9AJlscjhShEzyaAnoM&#10;a41EdXz9y1RLPWO97JhLaw14a1RxO+f37Z45ZU4DaLZs8fz796U6Pt0AhOliqoMvgMHwDz7lBoNF&#10;WI/FYbeZ/j7PJd4DwCbIlMSXXV4+1bAcLzrqjs6ZbL17Mvm0AQW1vVqV3iT47eRr7LIvf6kOH4lf&#10;g78OUQhuzUf58wU35CZBTpfNgTPReRe/Jst3cyNcNtlTpLHmYPX9u9YcvZuPPCZ0ipxzzaZFr9x4&#10;m3Wsxd4P95S3aaSa7d341YGqPzdBuOYh1rNPXrDukVBK/mc9jIiJrHmdKnPBTrcN9Mxbg499Y7vM&#10;C9ys2KdZLAZ/3w0MEJM6x5QTulVhKxNjLHVGp8OLzgCC80o3CSVv1GMygRXD7qqjoys4f8KbPLtA&#10;L764va2ARLaqwcWpYB6h74dnEivcX55a+8RlYSZUn47bcP8+TRTH7LEb7uyDWzMjz6h+/VMjyoyT&#10;fMHMo5RVisNGn1pHW4n4yPXty1LG8VvLPHgnB4E9r+Ey7MvVXAD7Hg3YWjrf2PJ6d9JJCUWXViFx&#10;BpFG/13S+/ZwS+4aq4iFuIcr+Egg/7S7P9UpOnTmLGog3Q7gVFArkI4nRGCqle79zTli3cCgUSSM&#10;s5R1nZ2JFHt6feQppAoymYabm90m5loruxhQ8jdkQaaUWy3Z51bsq+MJGmVwJR5BjJhK/pSrrZZX&#10;/UJc0tj5Gn6ks+Vtdx8tGtOr0ZSE03a6auz5dh7iek58v1utt/H2lwniFzPvP53V5Op1uc0YaZDG&#10;C2QyBem46HeQ+SxtPw5AcASyYKL/OnjguPirFnVfv+zn1EKaV3AMD14fRrp2CYUdfAFRro5+psSJ&#10;s7n2ijo9+vLblvsZOX97AZJ5+jycP8RXbO2sv0ZX/slJ6FjdPZqadHkv0YUguAhrsQhUor1mhnDm&#10;rckvDSZexYymk+hyICGUNG34zAwKf5Y4DnZiO+GyP+BsxaTUjhf52T6+6L78eu2ORJub3joKyHQK&#10;uloX6hokRdHt0mzXrCv4Ipq4Md7IbHnXQzjisp+6xvqWi0KfbObodA4sEr5qJLddPSt1jUc1pZjP&#10;VRr07WJYpQk4t8YDe3/rbOgkgO0jsQ8y+86nDhl8GDnwatUjChz5N/ykr/2PaDvFj06WVgygPJld&#10;dpwfXlT3HbcbnFiclgc5pwlOSCre4PtPML7L+XRzuh8boQFOPIE8I5N4VpNE5TelRiAzD4Do9xqu&#10;a1+I2ux/L0e0CaPA+MpPW45ooMWGZ3IjDzAEz9YgsQ5VWTuYc4RbTUZTZkIcuqFfUsWq5Ri95QLr&#10;Xy06Vfz8fnEbmdZSeOhrsfNzQIabkR92TwbDlqmTfMf7vrY1DBYUNb86l01vNI49dpFf6rnHMqyw&#10;yy9KZD69kr1Q2mwnSYCV5pvWMHNFiGKaPXF2Xie6Rn9LmniNgYCWn0SnhyLI+Ir25mCOL673qHa4&#10;FM9jMeihbo0RJna3E+b0U002IFVpRji/mVvgSkcr3lyapzoG+BPulvItv/ja5kbWtR6G6QN7+Lly&#10;ZYf77OtxqicYdpxu/0qOBPWcWamUwj+WA6tSWjoCrxR3Wd/yNlhUoA3vtf3p7eSpMoJ37o0A28mb&#10;041p2jO9M3iXoxTnJrF/7GeZac4AHMmafZH6RAJPr7/G0c5TvBMzkKHSSuE3rtc4nlI7+2V+7slP&#10;ZbxoQ3DLOZBpBHvjGJMfyaP8uL6qWx/d0H+zheeV6pfWiA0enLAD+ASFbjfvjXZFq83Ynhy2160G&#10;tzq8p+zCKjyDjHoUpgVYQ0JD30MfwkIxxr1lS8qvT/eamSkf+7dBoyKPfazajwouf1xzx379eC0F&#10;j7EQrBttrs+QwibLk83MK5N/s7Mq09k8jFHvQ1uwptuyWgMVZNy6XTQEEzhCNWNE8EOtn6UO8au8&#10;vaqn+21y2+xbi+6Ml1tIho25ZZurVhhDfgouX1sxDwYWaMUs6V9h0eUHL0t+tMnw33glBfuq/67c&#10;K3r52vorOUS7Wls+V2ZkpAC5wVNv7YfP6ignLElEnE5p6EGGzWQECPRQaO9yHaSQYA6BGqOJf6oh&#10;VSEnD49FaEdRnUoh7guZcveT2RfjGsbRR0tpn9+XKvknw42IgG50eAm5TSkTqax3xjM9LPr8++GO&#10;Z33UyDPWqZwnvon1kR9X/XwbjmH1UrgDgmvZycgCHnSKCNirCrn1x1gkHNJ+RqUxNeQIs/zqR0Gt&#10;BzL3dlPQUu82bW3axYI462Sg6eomATfo3djqY1Cl0B5EtBVjSABb39kYUHde/sDu3i5ZixU7/tkf&#10;aLlqf5mn4KYEP3HtUMOf+Km1e57ort7qq7u/T1N4wVIANrI3Y20mNHNZBN1f7evnq/dfpZEfZvfT&#10;5IrkX/O3Z4gyoNSyNLeYr3OUbidynYqq11X3U6Dm8/NmkxteikWLJlWWfakQzXpnnju1tS6tQAbS&#10;hTrE0ig253sdifRaeKGqpfupGzTMm38buHvmdyFv4GJxkCOx3FcypVvjbKfVzumwuCNvRYnnpARn&#10;7zpbyJIOx2nHJcu3kCMn0uu+nqhoW/y7Pedb1rsYX082QtzPxtn6ABa62BWgG/AtksXGzHJyvq+2&#10;08Zj2CNRLKtA1HqQy5GTBb+LPvn9wHK2hyHu+F+DOONOipR7V0W6fFfWoaL3yXC0Fq8g45wj7HQO&#10;IachbCUeeSGnJrRE9R7QxLLCHFlvmHpt30ynYFJ6ncfs1P8Ku+oOZpSxh2zU9kl+7flPBSqDKkdR&#10;m+IXruVa1jhtCzdiW63VjPxm99flwEcxevPwE/izbJtJn6qYusj33DtVtaaK525XIrvPJ78tHo3a&#10;9ewvfxtw5TJNYJ+M71DOteY2PsIhb702oUIWtKzo8DUjJ8rYwIAA01WLYfp7DWRUWCI4sZr6HLj+&#10;vMFTxveoNhvBnW+aLIDNOO01PsmEy3bFcc+vB79dq+D/gG/0hfUPp9k9D0qXsbjTuRquRvN2jrx7&#10;9LtcyRz4YgcoOwFN/ty/rKGK8k7y2LfZL4b3RliWt0P+N62sNlEp7M9W8YoozAfqbFwwwzPZg83q&#10;ZI17wuyjEH56QBYOlStOm86wW7l04+2HDKwqeDVWgR23Vku12f8ZTKf7V3JEfmWhDyY0H19y5kha&#10;zL+Xew8l4NlWih9VecTka3pxssMYL/UqGhTu722qvIAtVFjvARAR9CGhd343+tD2a9TX0WFX3tUa&#10;CB+m1zAbNbI49XX+2nb6feIku6Jf2SjD2xFBm+BJLmw/d7P1pMGdTl45m1kdIbqnXYeT8iGEpwJk&#10;b/mH1IpDCdxHvadEcpVJexMfS5CPOYsyU3yct0pB1mWCp4SVcoT/99186OUvN30DGd58zjdF4AgT&#10;4lp2daF/D5Zxn5PS3OCZqeT0q6A7j8cPjGKxBwyII9KvP0Tp/LjgMOKlo0SEDH+TAb9ZuLDyhZYS&#10;TBHIUDrLFQZkaun1fVLXz0FFLaiNbteQbGWdsKKrxz0OEoalud+xRE+MO81VqAVvN6N27Y/uxMvt&#10;Vh0UF/li9FxUyiZ1p0+/qYEnpRoDvSlZaWyH97nTdyBEAWSYGvbnkq8cpvsp97pYfIe4TU/5Zjsc&#10;3Ecsn6QTekGLuN/ZTV3nmk66O+qr3fXWtVD+YnslrGWGJ77OT2BXy6+9tCqwdyufDJamQkGGt6SI&#10;s+W/+0YimO4B99+JW78+uQfeUZTc7UA2usxmKO7oAKJ0N7gGt+CcmS3z6PNn5C6J0coIdtGu2Xl3&#10;aX6sRV6rWa062LPDs1m7W5FOwg7AKg/7ve0cXf5r3kvrFlFjnj3gGQw64dC46tveWhOpW7zdqEGp&#10;sBMXAB8bTlBanW5UF0AV8Puu2fdBospm/TM69m66Plst2NKqGGxTwyt1qSDcrM8QV1+v1N2HOfgr&#10;bolTo9Wm82u87UB2C8sgCkMpXlDfVkgm8+huR5t8meFanjGpRyKG7opzH0l/DeICPfUIK+hFuZEL&#10;x0BcBpIF050oues0TgB/MdYy6eD79iBDQwaZlR4+DgIk6Q2LZicu4meN0+tdcrMWXeNzy92/Ob8f&#10;ethn3v/FvTyXwuim35Trszdfus/bj9fk9CATsaJV6GPRWO2A2lSfz/fmJzCQyUaVty+k9/fz1Iaj&#10;gzTs79d7JEe6uZ72GgTDr4CpfnJSBaF6BbcjoEHil8NnntXz94mT2aroSgT5nU970nyE5ep29MJL&#10;09Ne0E7zIG+YiIbRrZ5FYVyQwyCSAmSG65WQN8qm4HDzb1PNELhN75SMSrCTc80oXoVaYzpzsrwy&#10;/21u93NcyHe9ZOCL9HV/2wK7eUvhCa9Bwn5bTYZYnzZYC56z5w//iQDG8Azk+uDvTLuOYr0x6azc&#10;vuO6tjNW0cuD6sjl504uVXlj6dlz1HKDaxjUiJn0qHk7qudLUvlZ4fqZrxrndzl2An2JBdF9vlgU&#10;LDPshL1DYDiHrFMSWKMp0QaZXn5u7srZpOpN7f4e12/JoVTf8/r8RZTsPpps3Inc5E5dtBev6141&#10;LSfD4EHKHCZFPplHL5bc2kDSBn0unw7fY/OEFPak05lss45dltY1YL8wE5CRHsZ71CVhfWEctJ8p&#10;9fCCJX2Jbs2cRfvg9/gJF0O6KudbTQZ6PWlz2GghTpLC72DWiYO6uBffrVd30Vy2R4ulWfyFshMP&#10;LjCTijVR6Y2hQf//faNW9fZSFereAh+95fwLtljUAsSV8pfnGDK+4YkM9q5FEfgsHDckzpTbnzml&#10;IppB2Y9fJ2bVL/Va0qNwwysOpCu8O9RGwqvbRruGjTNbpjDL0P/pCmsvR2ZjgNR/eI9WbqLEbMAQ&#10;Mob1v95pqGVm91kx9wQ7Ja6g16Z9AgySGWWRupkBfkEQTs6eSrUr3o6TR/38ACm65wWZ9yTqAWbB&#10;9cyNR+h4+LefppQTBc1cMoD6QHqWDsn/Pj702t3hhA+KHqeGzmYgcLdftDL4dKJs0lvYExw581xm&#10;bAW++FEWazwmGDnVqge3X8iQe6N9Qf0Ihg8EJlcE0aD+ejbI52x4292IaQY6MHmB3FIFFk15rnEr&#10;GCs2pu/f6NoMx1NKytJzcYVvX/kwzHyMc9+U9dqnhWJSEwpk4aGwt3uP2pKP1so2p9eCujgX5Ue5&#10;fVUqINNZDuLc4ks5VCJ25m3E3VxwiY3A97EDmnA9LZjsJfBay6B7IW7GZfeqASJTE323kIU5X7M6&#10;BSDz+35G7ExKuzLQsdH+qHJWx4LRHGPIBHmLKAIyr81gyW9/tcvLsVdFSNkKJuOJrCwrSS1jDRE7&#10;NFRZI9yVTfATIuwdjbnQY/Upa6KLHczrbvl7/ik2SsT+IqHdDbmF8DNfvsf2lrxqSkJgkMSYA5nm&#10;ZDcyU4BZLKsw1jhQCplC3W4di8WONNVwXv45ox5kINzdE4QtPIQ1gO7K0Ql7ZKdipjTLKs2aijaU&#10;A0NXdt9DGltUxjL7tDDs0ohz6lNNd4yCjIm0MWdRLwBvUc9ynyCYw0S1TMOdDHBu3VAnLhL/YHSI&#10;d2biEeu0Yhk5iup9T23GAl/ck0AJ2zzKk97dfBIsjNBE6q7KOq/nef0KRV3CWJ8fyISN6bxZ5vTN&#10;r2g/e5A9gkE4gKNhyfEwuDa0Wr5Sgtec6ma+os+SepvDy+zOh1mv9aqC+zrfPfATdp65DNNM5Q2R&#10;wx2OWZiKcPYc5ixc9YL3C/5kxLfRvosl4LhEGAmzYGn/LtHuzurBFOp2DIiRCvlgCdDu0SY50A6z&#10;JMQ7zHUJ0FtzNo2XIxkGAXSBd54ncp67dSpKTQh3eCvUeuVJ4QzMikNgg0yN32KXICDtn0RNJuU2&#10;1+j3R75TN/dC6x36g4EAiRFRW7fEfa9bWqHzDjtu3408bPEsXNXX/SyWVEZlO2b2wlMLlVyXIsY7&#10;bGdOWtkYSGfetfo3xR3c3usJHf/ErL+35U1xen2MSDFzs1YK9Hwh5mJXIqzHqkWP9E/ZTlpfeoEN&#10;SCjZfsPvYUZ3jMjvYK3x7/hmmJxHV/wnetQbtyMK/5hLzXM2LfTvFDB6d3ou+O0iQJRe2zEMwrmL&#10;LG/CbjTSyt5ycbuzUi3koXWVLWhogUIS3Bwe9jVdq2b1YFY4ZV/cARJB+suPkYrzx+j1pVPcX3W0&#10;gNXHQ1Q6NDIgc0w6zR517FuJaI1pGXF6dmZeR7As8pBy3/ewVBlLZ+WnrSNN3M7eVKDiWWXoXLxG&#10;9nMTVtiB2zTKFW3mEl3dK7MH454Wu4WaIYY7qqnPh7nK++99U8x129trruq+p0J/87XP3dkmJjLb&#10;THbWyWaJ0WE8gkSeZmB2lHFuzkmZ9YKeuPfOnHmnNVTuvorstSpMLC2yb8COoeaa8FJ7qCxUqq01&#10;FTcGz+wOZEyjndkQif+WI2FceJrK3jA9udLtNOxc/3sl4zv47yuwOtCMz58Zh+uRBK3h515w22Z8&#10;KOvLcUMP/daw9BltXtsbOMzzmSV3yqj0bvjjtu17Rf67pLu2eiyrM5G+4cevReBqcbbOug2lDD5E&#10;/BTQOqKAcTz/CtsltDv2q9p2IF3ddVKigOpWzVAOgkqqbcFPc1drjbZjsO5btcKGNLsPBP8m7V8m&#10;uIHMhWC7Ft8yBy/k8ylH7dM8ogzI9omXjbxO7ZElr5stu70pCMCvQdb1ea61KkTgbw4we87eVEjN&#10;TQxCKN+/5zB3LdpFxLllBi+q+9mst+G6JQyCB8hAxxlx2Q5jFMf7zhs7aJD/WX+yhRLcOr+0viuk&#10;jDPcMo/XMkqJY0VsSvR51CZa7P46ozy/OUABBLbT6BTLa+Jo9t2V0sfK/tZYSQOuX+1em4//Gl1H&#10;gG1HIlPFT8WpuNtOe/WCO6kyGHjhFRfJG94c7fVOkxNUECuHw4UWstpl+Qe75EuBtiilDXJcpqzD&#10;goYFt+3ydQjmr9V3t3WEfgm5Ae6+ZK4SkJk/mlmKLfVXccVVl0KT9tpQufojFBktdIuk2Nnj3mHJ&#10;QvKVHnY0NaUslj5qZcupl4yuu7zfnb7HfdYsQ8D89ZofNXRSLPWyixJZTF0JfMkF+W8mzfRd8yMD&#10;42FHyd4Nq2iXIyQP4udKCwiSddFZLk9ct6JKklFJ6jip9bKIccgos/bg1WuxmJAdixv7hZz5Iysj&#10;Y29Q2cAqegi3QFn6KGHTiCbSEGSspye8so41pKrnSzhbMnvcaXwnQ6xxAZdyg0bm9u49CoVmeS8m&#10;08WDzWbZ1k9wYIEAQVqnEmr+fKJeTXO36L6E7VHRyrZqhBPWbQRXkweu8uYJZPZ2YpIlOx++kqax&#10;IgJe/CF1HHy5ZT7iivAi0RUDkmNel5mXF621ACajznNWbqNdq9lYQmBMJTEX3aTlPADclnK/Anme&#10;8eg009A4K8ttHcUr/h02eALGiT1SszrCdp8BZ4M42E62eCEikZgaanAiqnH9J4g9jjAcAzsMKnhn&#10;da/vWVX68kzcBGxGpF6eFtcBl+SxZ0bNQlo+RWc0A+tgg3OvzOIuyEwhOwh3sJnyDhovZoJPpqyG&#10;3J9t3m+59XIt830KyeOTlhaDXFLi7GaTYpPe+1B6QipjG7wTLlOb56K+Opj0q0rFwDWYn6oA8OiL&#10;g25Cdm0OLniQaaK0N1tbz+N8cJTOvN4SCjliRx6mVMDNGPlwWM/et+m8vLoli4rYmkB+YDFM7o0d&#10;LLIpEwbjumqDimcLQlCtWOVWBrf9ZPoHBJJRW4OCKTCUtweZ51JhEVV/IrG3/mXTAF0XMRK5zMyC&#10;fS+hA+cHd3umW3Hlr3GZJI/WlN7pY4h/hbCBkFqiVNuk3+ggp0P4aplllp/MZUbvEehxLOt290lp&#10;yffcB5lRbbu6L3vTD5DMR3Ec7UerXcQfIdUoNyqq+XPmEJI1ZOhE5PoV1VikHnTeJXzqjKkMP+5v&#10;iAHnZn4ixHSv6yPbQqpLiGVyOxWKmZC1kF4FbDD5O6Hrsw94+f2Wg8q/fcV+jtYR1ntn8J0nwROU&#10;T6XlVKgMBMHD6rnFeEvNx1m1MfucZka8b4qj4Uopvfb48GbotrWfMPcL9c7xnWExLECaKO2FDfz4&#10;92nIuR3C8qdfolK70gQsmJyvsVTlWHlTJhHn+ufad8uLQ3poRGgveVs5DfdGTk3ApuiWZuujR3qp&#10;p9NE3T6DLu+WGhv7oAv7uLB7WFJ/hclO8vh7RgkF7pSMqpl7pGjHclZ5HIZ3q7t5B8a8JkKHCac4&#10;vVyf5d+3CbKj9V315b8y5/fupZ54otM85HGIEt6URgN6XtKsK/SKc3tj2ESFTNM6VSYlkTyyIEPl&#10;PdvL2ufx+CZIC0d/HwxWx/Y/rpLLMWt541eGpzzV2VQn+W72H0dnu24s++3h58M61n4oJJRIRKKo&#10;kN4kSvJeEnnn+9rwdaz/GvPZgXtM95zqusb4jfNs6sQ9v0TWib8vQwpiB+p4vdM6BPzKfq+Z9j6J&#10;FxJEyoh8KFdW5pfoom/Mo2ZQJk1OqeC9UrvJwrJ2N6pKgGKzmSV5gfUjK2olxGSDZbnveLV4TI+Y&#10;8ty2at1ibzEdLa9HhA5VLMcxdv8bv2s910qn3ELZdWISWWMVDRaaTAiDM1Bm5U9nkC1mT/s5qEvY&#10;cX4eUnb7XiL6y9Hs2GUh9ZgNhyiQSGhVZk3u7TtbhxmPK7WPyUUm0p5n8b1XVb+v3eiGDC9Ell1X&#10;5nJ55r6eU++OJWVt+ldGfsm/XaFJ+szW6BKNu4Kccj1JWFt3V5rXg81rNgAKVC2zmpXbh67RqYPw&#10;KseWpUpoaN8MfRCwVisxZ1b5KPQ8Zt6pf70rMXum64ven3dspVjXoMwN/IblfiBHW+T+faoZoTjg&#10;lOTDZ+RVrvbi9UHztxQvJnc0b2KMmb7ZdrZx/tJukDUhf7BvNXmsK9VnvnBGCoxcdwMS69nR65SE&#10;uRmuMT0J/mOgzHw8IGdJ+DN0awmWx0PtdZGqOR4ERllZeukTb5Ts04EFdg4t3OTNmjuf1t07dBdK&#10;eU/Oxr6RMWBolp4jzHrD27MuPsloREqjyUJ/rzYz4uo6f2eBkJ5XvgM9M39y3WEh4V9uNbl46EPN&#10;X87fCPQX3OJd32X3J23KpnTK2uIfw9nnnX5k1JeeeA248Wu9C4e5gyroeq+yIhdOL0pG77mUfckW&#10;ppf/2nat17WtXbeUIR+o9QSMsNhwV4lEKbc/PwlhdB2fw90MnMFUcuZbu7WhCOHwQLvrMznQzoMM&#10;d2TcjJthm78smhVIuNgcXu/Sbq6VFpVaDcMQAFL8/aVJA+NjN9+UN8KqIzJHd8XSR5h3Aj43TeHg&#10;uTtXFqMVAZOIxju3yJwF/l7Y2KifbH9hamRGY0ZurbNVI/wIdbx28MrYsHh1Bbx8xbYwqKxM4mCm&#10;QxmHPjy6ar9KwqbDjC2ptI/N2PyL1eSjNzkVHua6wsJkCf6hRbq0lMs2h46FWwdFB+931mbI/uVT&#10;jSph/rI5D+gCy99rbbOlrtn8j5AQXYGZlfTXUg0yqwv+/O1oiNx3ULEcXBo5l1m0N/jK+pLPnwzZ&#10;goEuq9SamQBPhpYqpgpQHqXQGGhZ5mKufE7rDuY9gAxrm+D9hKsQX8xCFPT2vBWh+69lOwsoc0y0&#10;V1wkMgYWkZX6sCOK4gDN+yrQONo9RvORzmKX9Jxi7lCanTzwHNWmOxxPHVSdXhcahZQYZAeh+u68&#10;AqDjKtBGIRggAxMlPA5DbfzdPEbVv/vNwLX4/W7jr3MpHnY2bhlIa5272Jfqx3HFLSSnNVf6cqty&#10;V7AgHU3vppdPXhckGEc2F2NjWcqwK1f+UQXwIpCtW5YpDd9fWgMrz2tybvJI9brV81DG7tVX4vAQ&#10;KyAXtFYxbIMlV+J07IorNC66LvEJ+4U9jMgwZwRX2fvtsKtpnKVHGle9iE697eZJuzrYllO3tEJ8&#10;+ElyWsZvEi2ensbSy0BletyGMkxAlVrVWs4Fvz0v3QLd6mUFAilpAf06c7rFyGhAMztAxqcjZl73&#10;UPvhZ+A0SN8m5xRz7nNljMP49n4UD/dW2e/qe5UJG1/4K0rbY78amvdXH8r0vjx2VkalV2G5KPvX&#10;ObI9T2nGYgeGus2RXde26cztc31g2crx11FIQRTHeqJlAWrFUpuCteyEW3lo6sbAA3znGyDj+yx1&#10;AxPYaGC0zmzfvCt/L2miTntS4+bB9fE3Lr07v4ML17YTaGAHj+bclgliG2/Orbf5OH6uKB6UZ6j0&#10;DXCwASUFyBa3z9Xag+jONR+wD4t2bo7wXriPGst6PV1zNmLf9uHfX1p3zTRFbT2Xg8xl3FuPZmb9&#10;sxCuXZNvoxmm0MXTdukDbte2Am7Uwk9+2As9eL51RTXKh1vW4LPRC68f2zYoNxoP9guOsTwV5p7N&#10;poY9VXpubZW/KS5pw9rGwbWfzRdcf0HeFPaPeDCAM5FTQubCtskuUby1vkxX5p+x09POvrRNiKW3&#10;BlLxjW1MQaiYaTvEt9uu35K7OdivepmFfn+OtiTFzoxLlP5dcYuBnHjt4knCIK71IuwZjJxrpcUl&#10;w1bMnSkyjKO2nJqFYv7GWZN2DjWfztXS1Vdr0QE+Tf1N/HoUrhL8epqmMqmqEEyidXIA/P4KCGBn&#10;CtA1oAzdF2U2k9K1chO/5cqNXO4IKKI+WvPy4uiNR4vMtZEze+SiZqfbl3wC1u9hDBY5Ex96Eb1a&#10;snwt136V4nN1HOex2pz8Xa+9p/PUYH4olWdM7Hb/XgT8aQm3ico0Y2XcM+ouOtba19/4RwSrc2RG&#10;SbeY82Ob1nqvxfQRPctVX9wyNW3/EeMKRrbSKmWLzfOMbI/7F90adGJMl+YLrC4I2B2abnjPsv4y&#10;t8qAx/gsPrdR5UMOjcsWrPKqNZ5JQm64/gqYS1VWgtn/1MrLO9IpeKOZ6yDmqoKdckhglZDhVgFQ&#10;XmdyvRrU6djHe9IgqM+1fr4wwjKiFk29tgxlWkuhXing+obHFkKI0zXRf4OYMFNrt60BFsX9xbn8&#10;/qrlBss08U3TvfdNAYOdoGmV+FR0O/86VblZf66UC+dVxt6hs63VfCDkN/FPOXFLpNvjvw5Jg0Rs&#10;FdIreXUKOplsw7o6J+N9B0Vih4h37M4rAMkye9Vyi+A85xyZkRq9lqINM4vOu0va3SD/W37S+IFX&#10;MyJDSNHZ4aWd9JnpMj/6vK3SZhUP4NMg2Ctxgsd2Lftw60PMt3Qn9N2TuGKoljx3T1gtaeFObovu&#10;NqlagSU2pVn7DGvtTfLIzl3YlGmYOHdp2ZX+xWgfTgMv5u/vXLh5IO/OPnjcd3VvDmU2SHNpbT5h&#10;sWGu+SHaso70sHp4enrc69I/eyXe1XRYK/aoH4bczYpvlaZYj9/1qh8cK3xKGBPspJ8gbhpDpVpy&#10;iFy3maKCkZpHQvkelzqYOcp/57S5B1+VZtkzxFK8oG7z333SLY5KVmeQLJl3OY6RkWs569QFir3O&#10;I82HGmA4refvQm67aGzkmtPpsPVdHhtpY/cWNLuzD1NuQcZxqZyhZdjYvwt7KHP9UotPFQym+XN8&#10;P1dWmLGnIu5iN9UR+Rlfc4dNFlhqvf16NFxx9Xww77o//TBsGYVaULFL7tlKnw67OfqveJz9tOJt&#10;tkV9xIxYAVYerGDsYXs9hDKdDbZjMtssWIJhC6hJ3lCCc5L1NHt1pyPfByvVxF/DIUrt3Mt9ihY6&#10;IvnzIWhTtt2Sfm+Zq44Us5mdNyHNHlKiG+Z3PX2256/zqfQacCavuo0ilBEal8VgUevqy+Bby+vj&#10;NlhO2htDHDe3BRLDfmYeHmtacUa578vx0r4UzlxXwd6tuuoVsWIX250LwHVjhotsnS5mvtVnLFCt&#10;1WNXP2EoalErRrpNoAySMalk/cGV43EtxQ/HCpT8zZl/6uVpP2LbKTHh7NGEdrH3+rESu8VGIWN4&#10;74L1RfJsNe09uy8CEtH+aJQrSGgVAe1VnZk35xmhWgvJc02089m/ns31giaPXg/m5l5XlztL5NSJ&#10;q6cwH2UqyfhW3XSH4k0GmVNzFz33iwgLK9bkxteLw4Y37uiEK5Sj3Vl5P/zdPDk9QZ796gfBJuwr&#10;teoScjkeWpnsoAyI4DcpvTm+jjQ9IceBQi1Du3yqMO1pjBa2ob1cHLzmRx6cMktakxdjFrVyRsYv&#10;a5YxG03ONJh3oB2G4zrXh1Vth0cOxetNU6GJ1+wgThnltv+OV1uoSTxt2AhqbVIL+DNqdr83AinJ&#10;81nj2a/BJQEbth+lGQCwy7kT5tV0f2J00h87VIr3hnaedCpMRuqp2nyMXKmKfrOOrWPCc4Os/EUf&#10;Nads/B05yLXNW7DeWsJ3Fy54UOoKvYBAlAC0I567VcevgzVbI7fssSK0q/PIez5W7+FMBsUcIT2V&#10;J3aqkr1NGlbihaC4uFjjn7zQwOndksxmavnWtWlLf4kukbiopQIV+6m5+jLZkSkt7GNmQvSQtze7&#10;+N/qyTMGbUXrH19ZL77yI7VXVODS5NiFUYQsR/PBW+pAL6DbXioX3j5X88FTCA+4fxWAsWQ1L+/7&#10;32tt+kmMbK+3oja1IF0Pu5Oh4XcxqVzT5xo/p77KcsupCSpfo0exXC+y3KFklQAnnDmMb+qBC2N+&#10;eNxOx1ETrQmAZx6OneEmdpb187Rj9kvVNb1f/v1uukZ5yho67dQM/So76Mqevm1X3peAC9DX9TxT&#10;B2R8aHdnHaXk5ZbHfmFKUh6Nzvm4tT5K1naVLGbFyRPZNDH6Jb0aXC1+x+WCV4eOdEFWtq2zA2VW&#10;6akMy9C1V0ZcBu1fh0Kjrvk8DJY+QzQP9MabLjMsMEYhqqmW09XRnOZ1CeaSTgpTooFAb60/wkCx&#10;cjaZfI5Kreo7rGGqZoGAZhdGmbFIv35QRhEL/BFLsp8R/zWoUl12tFera8wHc6TwgzDytyjG+LDz&#10;xlOE6qae26unWX+0IKi0axW+V/hhB6wjt6pWae6P0azcjKDh0EvLC1++5W6gtribTSiTrchS1G80&#10;GxXTmP3SHqztrm6KEL+8fa7RTzwhYDj5sjZH57NyJofkckvDJpvmRKqk6a2Pv3kNJ+drq++I+RnW&#10;iJDHyzxmTnZhnV3RwDrj5u8FAWXK7sA5zX/cah8eAHVpiXtdHMClPcUjbapl5S43MIxHvCj6D9zj&#10;GwH+KjztAB1BNGc1LLxGAq2zl4u3K20tdcYn3Z34fmcseVWr7rtUBclXvzoOZVhdqAf32xJpd/eb&#10;Y3Z3l+rVw4j/DIVL5IOzKgr3gINDHx734tk1wIR+nY3ZcGHuHd+Ox3jObY1kQ2oLkkHSZPxIjEy5&#10;8oOrYp1VMjzBunHlLkGZpr7Kcu29keIdNSaY7b754YlfO+nkL9hnL9LJYwy1UcQb+pJXJO9DMkRe&#10;unLW3eFJvFWfQ+Ab5XNmWx1eigtDOBeXipvLD1ezVeFSf73X37vz1xo6Mx6w+drfDZJVsvyJdqfP&#10;ilAfz5XG0DmHlFfIbjKj/IVQhPXkytxGjXGd6JaCOdKTT3GLMVsCUsKvwelzV63LcFh+bT9KOboc&#10;tffzK7I1XPiUPCjT2wJdVRsizrAcQiQ57CJHAV6AxXPHKE4JPkSTcEmS7PCJ8ETk3Z5++6rN2v4e&#10;pJmDuj7QuwnKLqXsI3/+AkXkwHPoHa0m28YsGDGISo6pSPxrpnSR2Ryp1+HbRqOOM2JseCQVJkd4&#10;eQ7gYDBCWXIxk9aRjq07e/pSotoJ9GgzRSZTb5U5VVRzhNgfziy/NsXST9CpX0CiQfTS91nHvS14&#10;7dma/bcVEaxuUnUYP0rZuHjsrGqXUlDLJ7/CbVRVoKPHITHVekmzkMsbdJ295iFSk7mSw7FR9J0R&#10;rZhK8piglQSP6w+n/3sIGixHi4XuAvY25dfofbE627/IiDFZRBw6y9WqhVbyEnqAmubrR4hmr6ja&#10;ENpDRKGsfnuQFEUWx4W+y98bXOT1s1qtz4Up1T46Cx7QQTLw79cNMJavDHRVHmY7dlcSV7MbsrrP&#10;5b8DlN8jR6VC527vA920xgoij9P4nF3gakWezN2RZPpqj6ZsPxn3R55XGaOhkJ9+qSvm6tGHpY7S&#10;ORb5JvMdNedi44bT+R14wbOAD+lnHs44ojLNv6+n9QZ9KEVDWhPAP8txQmxOiT4eBu67M9eyWnSn&#10;zuK+MtUKZJlw6nAyManyaQ9h0kdxvpfb5yn/LnYl4ziKxLBeFqQY2hk7YSevKoahYu5JUkuNv09D&#10;VNmSIUXXA1XLdEbz1eGk4exn/hHZ9kO+z86dsgti2MPJSPLaGSgmBed7V97bwxHkiPXVsHOvMrUZ&#10;C0Y6DLuulUYnIw8qlcwTOK/3l9jLyJ9VFsoErfp2y7ONzrggdondglx8GzicmLwSnnZRQijNYAcZ&#10;zgdTIjneiqd9lK0JkLXURk1kfy/JkGCvhQanbGZfgz2vML+89aVcuoNjYVpaaEn4JQ9/TwGWU6ot&#10;/nwmKs5w/fumTKcLSQp+dz3BIE6aAJC1jU3dCbYtm5bed4euGj1kBV4IBiSmgchXurUQFy32ojmj&#10;kJdRPid8ynfXNCeWSKEpim9hHxvK1ObdDV4sfaD12mXQRulyKD9IS3SP/AuMCtfo7tD8+lQGXXS4&#10;+9oTRvLQjXxiifWAbJDWPpqar/MObtx+bk10gtxtjD94rb677KbTJzqtdZYG+de245hDJWrXNKk/&#10;OFQMqTA66uNSY7sSQhkmjS5+Pw3IeibBDof8sMRyQYssR9sIZtaVfDb+upkW+ljrQnVpUL94e8km&#10;7ZlKYGCt7i7FXJfspGzf+usLcKdOX1TWKNG7tyd35obKsEH+PIB5l+NPn+Jb7T9vjcwUTBS6nvOZ&#10;l5AtJR2M22ReHTQbRst1+YZcHkGuB06JPX58JqpJ+iuXeGUjI0V38TrM/R05+CDeR9S1bgSDTfwC&#10;xMO5/+tcF60G95LPtRXey0jTkFGR00V9l9izbEhS87z4Pjxk70rfZqAXmpt5tto9YIv62efGobPP&#10;ZJi8LFqE/+VKzbTW+jvcxtwbJtLjxuoYabXLrAFNceDoSNZawOwQ+L6B0jKu1uxthhJR9e+HypRr&#10;VtaVJTsfG3mCeyEWEhS6a6dTvvSQ7apyGY59jLVrSqlRQCoNFaQJlb8yGGIMSysVf7kpXa/qioON&#10;ZhvwnMyW59OtOXzH42bbJ3pKFxh8o/nBHQXoobiM4faZm+m3BsMAyokZtUEq5vQ/12RHWuDAfDbH&#10;+9mofWgP31WXhDI0PV9vaY/QgWb9hQmdeP1uxMj9TGU2Qt718WTgddRCaXGkgml9/ryHL3em+Q2h&#10;pLkssqbuUWuaFJQaMc6K/V6On4dBVwJGBXIYL7bfVcyL+uWvmdLH7KbNfzbe6URsvs7NRSff7HJf&#10;eLh0WDRZfiZSXcJaFkC1nUb31W74qb5xabt3XvSd3At2Gfs0dIMb5OIcb+W//JTakAd/U8C0Jru1&#10;sdpoSQ+hTD3iEDnIUu0VQnIjQtQ3TzcjbaTOY4j2eq1RHro83pvbC1bpd56cTFWaqeCyllbM97Cq&#10;re6Hx3x7chtOtlHElk9ZvFo/EzM/fsJ0H+l0s1DG379epzPCg5dcfNOf4/HDNcRdfxOP3C3VynHK&#10;3cxQpcWHDZEC685070LOxvIh5dcTdcDWid182F4DdPB5XtKoVx6XzkKcdDL8xrVbrW3ZameexsRf&#10;cn9djhDQkM9qtzK+Vt4LrHq7gxdgg9pOv9bAZ7NokDMuHQ3XvWknNO7FAPjWpDcL3q1WUenVsQ1V&#10;bOpyRE0ATxXIP9bciavT7gDRprmiOO+5BbOX9t8BqlrdHO9ZHxnLTnj0CiOOuV/3hvvUxloD2S8J&#10;DTUvpaFa8TDu2O4qk1gB0OrpekF6i6gRrrz9SzENI7NslZEx96diOKyazLaQee1k5BN7B5f5/U3Y&#10;kexZrZ7AVtkQL9GP42Rsd+R5QK1mzaLwFhx9M7jUMU2O70ftNtmtK+Ui0Qv5pnWqwMbZbtdJT5aq&#10;HNPqKrhJdX/se8IxMZR8QxJnvAtiAB/9e9jse+3XFGmy9fPAoUZZ8tUTesmMmdzud6XXPOU+2g9h&#10;eJCLh+HHs7JS9Ys6tz27ZpdIdd3RDOM82zswVQWYnMdwlkrOJqSE4K3+I1N57GPXCv7tQ5NhUJuh&#10;3+tVmFybp0levB0K2PzbKncuN/xcaLkv4aDZmc9ROYu4nQQqvra+V7S//VzJflyoSmuret9c/Mp0&#10;3Vt2rNGBz++PRT3PFiWOLw/H22nvr21XxlJ1lrRDdS55Vfjd424f8ex+mU2wsgA4ptUXNNL79DvX&#10;1XHXX7t6XcsRM7qAMYW+dYdudK1W5+HoLSxV2AH7AbR6b2crWlSh+DQSBeJ6aKRQpp+r3Z5Vvkbo&#10;7/bodEqq3iZcVY+FGUya7lV242fHJT33W5wkGL1aN3lSsl8k8ap8NzfhWjrdSg8sottUi+m/Dnts&#10;2YATLGMOOisV6Q0+jRHVQSMbytBf/LhpLngWXCpD4meiwDLtbdw2HbeBOXCQbft7hPv9I8pwW1hX&#10;G02VR9C5qr6wiLyMt66Z9gp4M1HYYLZNLugM7436Cc7I8j3OT9bc2bppLRXKqF1buVn5X7eFJT1w&#10;+dTG6tpXyDx54Gzmkp7EiUNlSTpv7kFbEtDd+RJfYQEEDKZnlXvN6jsnz6UNiF3R63xRunATmY5S&#10;5eNQ2ktXjc1SP4gslDmV6kfZZjPQELxt1JdfuL0aGW61bIB+PBb401Xj1pvw9vPo4K7NNnbvnRlV&#10;H6CR3/34PdKrgrE24zKn9HD93ffEr1Gws1Ha2oxf1UlpmS+RaeT9dTm0sdW67BSvNbPfpyJPdmHv&#10;cqMy78aB6GshW9qwt2Zp6hzt4WjqtsOsU2r4bI+QA2Um7BizTLn+czVSLhz7nlh8sHfE6UeZN5/7&#10;cFqx3H4lyFFHKNP49Gq39nZ2E0Y7Mu065nx2aQiN4FFG4+krWx3ec90D9d2y4WQpTgFqNywCMzBM&#10;Yf9/M2JIKidg6RJ/nKjKzH3OpNU6elmaBEG66QKCyD+if1X/Hp0jr1LwuieOMXeAFEe9SuNuVNsl&#10;bkc09zFZaLSWsVRd0N/5EoYa5dN36e+1B9Iu/xAXmb7K4j16v8uH4+6am1GWVtwpNI5/CREapAlf&#10;9bhhgXFGUKZ9Uj+S2fhtGfMRtV/BVpmchZC+kUGCngbV6j37qLOf71sRfvwJOTQHT6CS9t/Ah0ym&#10;Yq7+X//zzz/5/87983//+d//yI25Q3ZxwCMVY48+bt6t/D7msx2tZk2zmQtseH3kv5ubsImgsy99&#10;Mq21yyR4MTKcIezfjPU4riXtupT6h1wwKLszJMnaUeaL7ejskeg3Rg1SnSYVZRAzRRkw2bVneZq5&#10;a/OmdgoGQ2EvUgNowyWHiRhbUGZwhYx+zF5wRYO7QVyYqhwLCFAbO3LN2Ww12BBdwgWygWRdC30c&#10;tyo2sGn03zrbfQQLOjrc5pM/clfr2wZeGk+5B+NsZdVkQGc0rMC7/LbBmFBmRWl655Uiy23fi8wg&#10;8A8JDN5PndG7Nq+R9flBevVjTCYH1hQA8i/+EASwFSZMYTeu2CIMAd3czuPBewoXfz9NTMhNaO0F&#10;JAMFvCgfuzalZIcXKHN7wzIlbkrUZtf3Jrd9UMSrxeeHniDz9V3HdDq6ZTtdsXMI6q2SnPsUZ+y+&#10;k5g9NRnfFY07KOIid9SR7yrUQ9rxFLdM+J8j33FouNdXnHr/u/87s91s36UIug2IN4K2PtEY3eHB&#10;5Zy5gMsTcBLxrvf0mpvqPS9O1G1XYaMDkvkJ47Kz5cSpI9rtysEOpHOwLVN4J0N5MGFPF5hGYxRM&#10;BamwW11c/8qgt0LvLixanFe6SJs+p7z0PqvfpjbbWnNJCSY/KD4gH/xru4z3agARX+SJHrwK022i&#10;bu2Sh6sr7zf0EK50El4hxE4Mn6+/x6UJv5Wxio0li7+n9bNmjxc2PRvw6qc3KtVtrHV2IUX2vV/M&#10;IEoP6FSa4ilrsvvmbTRpwXHZMHVgkLraoW1s/Z3gQE8nT45ueon9XR8la7d9axLBVacsA7yADs5V&#10;/z4Nke67E0hr0nzjIJew9jlPub2+Srh05f4kz0t8EsfNkfIZEMyuZb0dXNZPEjSmjElx0W27afIo&#10;17zMoefrrrlsRWvT3ABIdIqAN/h5W9/5p9X+e4ySQ3QUnkgAb8ULkrvifWuCHQqnymZQMI9Uter2&#10;ZvxNx4jtkFCscWPQpfoD1zvGLVgrFzA/bLRqBYcGyXUBT1jBmVbeNGh54/KOaQ2jQrt6bHB/zzdM&#10;Wb25Xn4GWoGmuSjmHqDapCfH03VSOHrLtFRPtcL0W5iz8Xt8zPJzlrGDUQEjAUVQ9VZBE5t3E76D&#10;LMCAvgrrvxa13saLxqfu7REs3XxOReBQQZm6eeVzD/BxkF270qMOA8X/f47OtNFUKIzCv4WSBmNU&#10;ZGhApiKiEkVFGSLj/7/vuV/vl3XPveyz9/uu9SzILXwtlRqvLvN6oQW39gFOetwuM9EEyNPvC8cX&#10;N0H2kkjG6jd63B+l7p5Y01N+uBNU+Ti25pgeWCIaqf0sVWxF2t/3ZgTNiy3+LLW7dptPWoVtHGjp&#10;2fm6pDgd2OH1apI7OFQKofIijjnHr7qnqD/nxxP9iJobKXu4z48VnM1YU++C93LfrpwUPDw83jOD&#10;U3N2inOn6O8Yfdx25uTZRNnQOcP7hx+zdVo7Iv0CoYloWhg+mefwNTkddMa5cZeR29Zk7ucl4pBy&#10;PKXr5QH/XXbrAHoC28cZwf0FsOSvG6PHFLbf+npWZZpCBDLPYmEev5LKuie2UclKEL++hubQRf1i&#10;qu+tfzWQ12WyiSX3C+14ksCG/A3CPArg8V4+XZ5sR+HNHv8UUVaOMnE6bgQ3V+pBc9c3ld7PJnR6&#10;7aIxyAxah5MR6ingpQJqcu3RFpWkIQ3dvCxJJvXCZbBHmdR3l+Wg8Xpvy6y+qsCw8fG27g/2Mhn2&#10;X5S2Mh5vfY7ByjinBh9TRYTLPMvGncJ0dN8pPgIyjlU7WfCXTdFV9Lh4fIW6/sbgJ561xEsplnMI&#10;35VcTUXJRp65y8ORdXys1M8jpJ+nhnLjFusjWakG/VFptHBfSKUvCOhLzSjLfimt7ILWac3t/2SK&#10;NSEqZOdTayqq6rumme/dsiXuqlUjUKHy9LHFaUNs6de6e9vMdyEnd3JRdSTxqfj9DaVOzcaZaaW4&#10;zmysJ8lHQ7kyP4hzNk0+BMZzpodkh68nyDAzaJG9nHCvmZOYN5+ZQk0nPuq/4fE7qJ1Ptd8RmW6K&#10;SpkkO2PEoaeBcFxUX/rm1HZ640w4/87rUVuvCkdrr17T7RLqVz37ilSeYf62FxFjNyACkEGRK0ss&#10;lt87Npm0SaAJjlgSFUxUDcLR8rzdISzjPmgnRte/t5Bf8w0SaIX3EDXV1HvIvvsoncdnKOjYPZNn&#10;IslFEWrhZ6sd2WnRxkXS7bWqkiCTm6l1Z4sTfjKgxHPFViJMzPOrNl9qvD2flsb6aKJ1m2vpOhm4&#10;C/4iKWMsm0BOjGo4cTBzblQWtjhE+1JFJsUdh1ELQCLjjRKjoM7a14hBFv+75YSnurU0d9DyWbx9&#10;JxTxJWzMB07jyKtHxwCKDr9V2SeT75yyoNLe8wujkKJ3+fGLR219OVP6DfvpXivVAfmJhDTLHNS4&#10;Ex4ScGBtnNvAAVQA+ufr4Oej0aql9WtjcrYzSaoutTfuZvvAu3cvKC7x/JjnotVhaoAzebuYHDHl&#10;oWUn5fbg7QhclcmlOfg1cCxtO9fotdgT+cK99oyKkCduVa4Ct82dod4EZCZnMMw6b7unPEShW7er&#10;ta+6MBHss50xlkSntqClmXtTbr5+7+agDJsp5/qExZqbdAfIOxFTYYGMDW+1ABPrdWLVw7cAhrtK&#10;H4G9xLZn9zBgE4IMIG+qxzKt5crnotfle5RQ2CIytKNnDtSBGgS74lA9HMAas6muwmOWlQu5TiG5&#10;MN9H0Q0abHZgcwKYSM8Y14mgBQMwK/w14JhQQTDjupdmOIV6IDNFiQusjxJgHzCioc3jLsoUfhGC&#10;jhfgRZCK2ixh8yG45qPJcIpWmPG+erHQMwLvG9o0d51e85VsHvP2QZVsBJGk3Tl3usbIZ4D3M6ma&#10;1/Vx+vdyq66WiUHjdcRCmdXXIHOzV04sVz2pyGL8vTDUv8Wd3jpEcJuPnuvmeKwdxLJcUO1P2ZnC&#10;ZXA+8aazHgYECbnRDnzh2gD2YblgZs9ittfMRQi5X4MMUX6qv5cIKBb2oEHOoFi6dNbIfubE7aCw&#10;PvWyndxS/x0eKFHfWlUE7KFe2nSfBrTFf2e28rwyLpLvBaIMvROvj3y3l9t8VA+2dTZuh415c7xY&#10;lkBGocvSqa+mxLtqdkjALbzlc4lYXc9Di3QeZy7N/ezQwLe6fDtT90GpeZS+zMMM6DNFUyPw8ZTP&#10;NF5lGfnXKRXjfnnzES7HnVcJrrCTc3K77E3rgYyZP5eauZyV2+dzR9PiqgXZnW96Par8ysaNbWM+&#10;wJrUYSOmunYZ+0oLH0/VpWsc03VNuM8mr17evZhzZ1P5GZ365f29DnY9q+L3BuGtb7EZaTBebUBm&#10;tPe7HuKQL/JyvGaUocmAjeXwdIKV3hytSoxEh2ZjMVw+D7VzDQqQ3++3RTCqnBLPR5pW4zFk5iCW&#10;zOHPfluwED4ty924IJ4FTgeQLV6f5ot/H4GwQQzWrvsZzsSjP+mW30dNaw8/XbBSwjNtu+++FOog&#10;BCFN+6cR0+nRsOHgw/L6gzPwguqT+KOKX4/kDVkxbC1+/BCgeFk9XrOXkKLqlxVzO2yCzLLxCX8w&#10;8rr/9PBuZpcUNeWpp5AkYGMnthT+/Syyy3OlC1GUxQxpXlaBdE9FwlqlU3rk5nDwydfob+EXXBav&#10;t9Rx0oVmW4PKwuedqJPpZeI0+oCMJe5kX831JScWD01kO3LW9XWKLzaDGtFTp3mOQMc3+3w+nLlm&#10;S0C1uQb1iLOlKZOfZ31yem814aevjW37hSfItUaPsaeEUSdezuPZ9sGyyJH+974ZPUYaqd2hG75H&#10;dvfmCxqz/Ee42jnjuvoEaji63nYVQPHxfvgrNTdVhynf9sv7Qv6SL8PNzeUhuBrje4sdJK1FpjIv&#10;9GMAUVSD+n2RA4d1xz2Ffxeo3WkcIVuVCIJLpntn2ITxGuh0vE9l48TvX3utTxettbXZWCM/ej5M&#10;yB6Sg1Z/mm/ZY44Aj/jVyv7O4xV9Qoo3s8j0R6YFSbsD8lqE6mN9vwHmD2TKlfzsJ9fWcxp/FdjP&#10;4b6Wl5cf63t9fTAETp+CNiULcxaN85CLrc+Pf0tWsEp09bN4tiTGs2M+46eT6y/Ozk+Ni1aiX/oj&#10;aX7yM9uz2V9dPi3+js6tujZo5v7DUnK7J/C9X+rOIUUT6avDGdJxsjXreITY6nGtvRrdKPYIT+z9&#10;gtLgET7vf34B0aDiV7noC/3melQ9txbPjqETopSaMWd78e6FVGmQUe61+cs/jupvuXKTtlYGuVA+&#10;EAOiyUHdjidFYVtHoRruSUrjfNoN6w6XN1tetRMn5UKssuHJ30n9cnMIQ7NiGFIjv+QId6N9TGi0&#10;sIcdaBiv/h4evWHFanVHlQ06Wy2Scx0j18h6kmeW9dG7O0kPVb+T8RUz2E5r8qFFuvxSDzMPZ3jq&#10;HrVWJRP2Xh9UNI16358Uh4WiyrTU7c3HkRRaPnJSy9kCng1kMsMYUBm1RDvZn/3mUBLXAl45vaS9&#10;42XIT/KFAVg13OqNXXQX+kv4MEeDXy/eAmG1NX8IXFgRtU/Ol2EbNsIG84fnXjBiXsKYXNR9cRvA&#10;FzS2M5DJ2dS40CX8XwI++mCT4Y0N/zQz6xL+mlTrJeGwYMkgwZ+m2MTQ6NeiJv1v8lJJ9F1Tsb5x&#10;ooJis5jUNlfBN/ZAkQqijpJmLzh1xRJ90StCxkkEmXKdBFwdR3ck9HrG+clyLs1WFxp9zks8Ea3F&#10;YFlWRqWgZDLLZ5Qflv3eCkiCqZZOW/ZmIVpRkJkO7hd0KobNXlBoKiuf7uQ3RwgNf60afNhHi79T&#10;4Jkgd1hxFsX9iI/bd38+pCysK87y9jlLz/3N4yghj9wnzURI+y1CEaCdCvobesaghMG6e47CHvvH&#10;opkQIjwrmbnCTV5FOqBeu6CT3ASp8AmE89//zUW+TJexx5voJKLWnczlvJKrFT/bmEyw7B1pR1O2&#10;ZiznSrffLU/vbKeSMYLW7gw+o1Io0ObrAQ83AY9Wg7rU62LUCO5iiytNF4Ugke7vzRcwRCCzHGHg&#10;hGuU8dlzP1X6VIKN6+8OUXpqbtqCbEkvO7j5DDXNet1BW7u7VeAII2a6umWnSTt46tDjNDr87g3V&#10;/FwzPjfigQplmEb5S2BrAvVy597775e0SZOxOzgndJF9jVPkvDehxuWrDEpIS/hsUmQXP4KxKoIh&#10;PEtcJttJ2egX8o084mPkh8LdL+kg3HOSPqJkv5mgUuX0exdzC7w67QKyD980Bebyd7ntdBSqUDpW&#10;HtlZ0Wpcm3eKSGdo4Wfvjjo4JhDyvmzcli7iFlelI+fcaEDD/6qS1eT5MSpHx0Vv2q65/OaKVW/t&#10;4Jhku/c6J7X5I/8+DMqu9YTWZZBxJJvxL6dtHt4PN6oWba7IO0MGmfLDiTt9txjSG+LYv51NhHz7&#10;0vTpeXVSK2TKn8z9GhwDC4A5YqCE36gS5l/oaB/pn/Ei3+RCrR/0LHcZnKZ/d2iCWGhrxR7W8bBz&#10;fenHdWk9hgJS+7hwasNaBnaKN0fc9/yMZsYBf6NjY4aVUahIHVDx4ndgoSDFU4rdR9IIVa6ZZ9Jv&#10;+Ns/q5CCQdG/E5aWrxmQOeh27Cjn3LNv6Mn5s2U45Tv8MN0EMfxtk8CJ3hycDjVs9fhOuXbNNrZ9&#10;shA1HjtzmaWxTwOZz2tWvHjI+0Mhz30v+Rtdk4lx7znGWD0/fcNujQIZtTPUunt7QW0M5qrZorbj&#10;LHXfltjSc45bzZGHlqSlmC7F/nncNpnxYfX0pi7zfJa70epZ9TnrsFlVJ5fbdSR897U5B+1VaFGB&#10;jUPm4CFI5jpfaSDjfcU2WyFGk+V9QCNAazwNlqPmOFxiy9x828Ddstf4TmR/iHeH12SZZh96ergd&#10;RKSfeUXSEdYoz2PVWJ/x12407VVvSS4vX/2tM3HaKspyZbUYnEBmLK1Cu91/i3tcm48n6eA8eUjt&#10;ZalhHGrcciM6TxiCTCI2XdqDb3vkgb14Gj5oGDs9TmLzdO80kwBrYMvYNNnxCUUaam/hEGWW4lfZ&#10;U6WFAm8HBxnEXMmNaydp12/faMdAj8Z7VYQd8Dn6iqiNNqq5gtByezbkzkklq2rlXwMW1ZfAuG/S&#10;hS/k7vW61Z2KJOMWiWwTSg7Rwuq4Z2oekYWypJJ4+JX+Lrc1w7MdtpA1kVIMQSqBsWbLk7F4Weh6&#10;gpj5tU/V13HRqBQJ4TyLZ0wVVo+qMZgpy42+zYvfQSHzzvQUmIaYsXRn3HbaJRtKy/D9XrqYN648&#10;FI79yZS8rAkVVPJe93oFobnu2PxB0T7LdZ5Uv9RkV1w0rM9tjYk8YT8ZohsMDD1O9Fb6XbJ0A/qS&#10;AMvkErt8jc7fxtfr6K9o6DpY5yAVlWw2fena+TuhD2bbnB8yZd+WojL+o54x5zf8qhhrFphiqsZM&#10;faUAUnxo1eeG7Z0nKWBzXXSDrEqZZXKvlrhVCSpEoGP3opQq/GuOfuhK+1zf08/+kL29ez47+Xuw&#10;Z43h+7guktzrTrlw+qW84EjaFmzw3pltVg9wncWPc6MC07RNHMsyuzG18/0m6Pv2yrC3LFNcsp/5&#10;8aGkVHiJOUPA0vfSZPNg7+82fVlv7pm/O/Ty0mHap5qRGdbn2utXKQ8UiDFc9A/7lHupusM5saEt&#10;bHxKVeknG2RnZ3IHyIN9c115s+yPVsCT8aKr1VlYQfyK9pNYaw7ZKcuxg9PzKuZvQfHvFKAjt3tL&#10;mf1I6A7qyCgPxoz9dFznvrJAUnDxu5d/yUnBdOQ1yPlU1J/2ndjRm/VC7o6sZlMwgg6KnTGDHL+a&#10;JdXg68mBqRpG/wdHcR7dR3/t1v+mg8gEm6sTMi0fZlN0tLr1zHJn7/J37O0XsOZYDd6NrLb5fWz2&#10;zlokW5EhfNDYVshowvPH+vv7dM8r7gFwYAmOvO3Lf2XaUWdeJ5pzZ5H2otmksMVAJrkvlb4zYvLq&#10;QzB32Cn7XUArVT3mW6UUR2EJ2x69cgJdoTu3ba614mKaeZwEVK8XOSNjug086Bu9umhO52+JOMef&#10;4xCuXeP8Yb1VsgGx2/Pg2AeZqdf89lddYPBXJvQlozTcM2DekNZ3L7lq7bDdp6R71z43gkxaYw/Y&#10;Jqsr4A/t9rB+hPC8H6xvt6ZTC/XqYrklQ/ShANkE+qRvtruprsenN2PHNZCxi6fx7mknqJcS2XqW&#10;auaW4wl1Hgx6vx1e2ZgQdUKHzalYAzRKdeo/iLi4RPLptKCQ9sDu+hDE6cmrdlauYpmg7Br9zKjX&#10;WDfv26Tfu93ZE7/+/D2jclk7wXuz66V/aJMdb7Fo5s3BdY889hvYqOZqUDrT+LFN9qJaeNfb8j7e&#10;yQ0H18NJPo+lS6i7vJ5Fs8QY4X9XSZ/XH7mBu5qkxb1KdKnM90jKn79/tKVi/66ve3wMyKBx9nwL&#10;tqu3L/eO88Ha1zuTeW74/kxy3cvPvrK78vM56SlSEzKEK7PrPu/7i2HE4bac2f/iR/VxuyC6Wtu0&#10;7X43aq/3yAfsto0ByHAjdOiw8R0bda7yZjbDxpA0+8L9dvAVLnz1WX1h6SLTPiD3qe18MGG5g2/w&#10;68KcHvfazdI3RjsutDy+Xss5pVewWdhMHYMSs/3K86/YVi4K0xIPMmv6yMnOKDyt/M9nAWbgSThQ&#10;0TfH7TPrvdGwvuq9uJ8hpxOUKGgmkHzLjKt2en3DbPN6p783xBU3Kby4N9Fy6s8lsy3MBqwIuXTa&#10;a2Z3QInLuX8TqEgg7QmcmjjDmNNR4DQhmr/EUn5z58pJnLPxFexVnvfNWvCO6T5oNcxbiV4kA3v3&#10;woAQZdALal4h9rVLk+BRPFcOV2PPK6+SvkrGdcmsvZ6tCGTerVPOCkfMqYgFrUhUIQENdw2NaUSK&#10;MK5WTEqgDQUfvOZ2pn8FMFXuVRJmLxKXK548LSu/6gpgFXqIC8km3ez3+1Ed/Y0LH4BI8qdrc1o6&#10;z+O/19psMVXfAh76GRH6iRYErPeZSqCrZPuCf/pFaK4zNyJzlWKABAQcMaoVrSJ7cxNy77VEyDUo&#10;yKa/23YO2OcVJMrDFZcKil9/+ge1s+qv2hox1N8njfotFb1xZz8WfEDvTx1fbB19vu7yB8ATfxbj&#10;pmRnE/EI4Z7DZa8QJr2jJOTYa5VLJ8ZWYTZfHRCzBUz2gL72uS5hGBl+PliUg9UTP8niWte2jyBz&#10;CIng2KnncX5Z6MIjhnhvu/ssddCouCYiFdIkM+t6RBDxdhFqlU2vs8x5tVg4uCr1wOqExux6dt8C&#10;fqfLm/k7WubVqFYWB0+G/MPyFMyohf49o7bTcaM+yYVqXLWFFYFvz5V0RI66kHRzyKm7e6JstZkb&#10;KDDPnpYLTfDxSZtl6kUquYnOMBZSWAV5T3n2Vyq6jkUF6itEs5fqDJYd6sdQT+qhnAeZM9e1G9nv&#10;fbge7TGq2e70lNsKVuSr/LODnUtPjLkzhWioJLvqYuIVnMVabE3PG28/TxJ0Qgdd5J7cqPU8agzn&#10;bsxvjOx+QFjay63Oy3RudQnXPAcydUkNSa7z6yebSpF/5vDPVsxEdWtdrBRuvejhZsEmwUyn+agh&#10;UjfTZpHMg+RcQ12kQ8e6kfVjXB+mxq4z0yfBi79eBaaLFYA40aYUWH432PBSBRkOZgj4MifNLbyS&#10;Z3FtVbZpzHk/Js1N4VeaduO3QZjWW5RODRGIxmr3jeh4QVPiG02vV5AJ1IUO9KfIoQetBuVedd6f&#10;EP1NUNhkLxUc4yF7Ufg7bNx6SWu2wPWGucX5ZIZV/G6nt003o4M65C8Dg+i046eW4fp1+5lkzF5z&#10;AI3qu0922ELYglwecT7kjRE46MJZ6ShQM/c6Z3Q/t8mW0sH2s6eazGgJMujRW2+l7VAoWFLxIpVr&#10;Gr96CYCZ3ySfMxmW+Rcj0fUk2aM34zk9XjLVsKXvRDyz2vCIHQwN2GXljNLy97OiPJ0shtKRutPQ&#10;d/S7y9uAajygwQZkBq/Ovcqpo4Ki5U98r/B4C2DGeeaQJis/2MwSM3S6vf+13ff8faAPz+5gWlPk&#10;yIy80bPb/GhObvZhT81yydUCvUY6h9MN6HpFmmiIXm3c3n0HzN+LYLlrz5vsTLgFn3xlXGAUclMc&#10;tiADDx74972khntl3ZrNF/MsREGVw/SOErsnApGjTvWU7Ey3ZqbXO8aKEw3CzmfumPwQCfCRev2N&#10;o0twTM6XyN+L4Dn61r2dQzg80ucT2dP6Rv+2yBun1ooNHHCL1aeNa7ZlaVDbemLuzoDOCvln3Lg4&#10;rx9lD+rt9VQ42oXVAY3WxkToxteGltxOl81soiQ9yKXsh39X9ZP2guUDFGagTRN1IxeCHHTsiaqN&#10;fqvf6w3mBVldFsWheDlZj43RLbY5YVUJxu1DI7uo6/s3Z3apOnzUkrQX8CuTriIRs16RM1uHNsG9&#10;V4BHPcgsGG35LY1gXsg2lh9pV5oKvUVJ1dmt/clqp5PaUcu391fcPKJ3e7LRm3o2u66SmRXe2So9&#10;FrvXF8R5ryff1VqQUeYcMpP8oBjKdKnnvPxCZ2W+XZARk6fgadV9OrtmEIs45Fvn+F587bAcWgwh&#10;6VdMz5uet+keEXOsYJja8bkTVZovvWDDYzwfcjZOO9IxZPXfyK5ngm5JGGHL44jbqfBRYao7ammA&#10;jDVvzU85YFlJwnVhGqtn2j6XM8uRQ9iMwAfUG5exhyY5N61UZuNiCrUt3aYjrkeiHgze7wPPLcrr&#10;VyL2Hc9vt+QDEI8OYid4s41mLjUAbN26pCCT4+GOv59w3ERAAdyhd87KeK1hxC+zTCPAwGlgQogP&#10;Mq9Ju5ek+hDCb7PTxmODi5l3fv60pSZNKBnbaRUz07OVsE2UMq5id7ncbMbyMY9NvBEBMrUKob3j&#10;SL/al2jSB+D7+CFLix5lxOtCTW7BVN9rl+HJJRnXiEbNTrElRj7Lx00yQ+tZa3DqVTq98rSTPGS5&#10;Iz47JMEPtEXB8qnjxkcdo20d1yCDkDFgUUZXudCkIvrqnZhLdpDsufVBvLbN6QC6QRaFbomDCYkg&#10;9tlMmW+ogQJgp/wu8pz6o+RUUh7WzCMgwVwE6tYsOueac/drN7Zse7iTes05yJSgR7iD97JJQ9/y&#10;5UH4SlqVFhWCn17PYoq8mx9o8aHkiEOvqy/aca467yGvA3w1cvg+T8Ju3q1+ptGBFQ6zdhvs8INg&#10;dnhv5Ef73v6F+ZR85My/IWSpj6eZIqfR4QluD1i5NHqBkk/m981tbbgJM8mwyzWs0Wbb084oQFkG&#10;de/ssZaGGfXC3p0Tj1J11h0fNcKFIxd7Va8HhD4Y9IctCOet4eQaXxVknr92PuOQk9c+yB33NqB1&#10;ojx17if+Fqmugh7UYY7RMiqxx3XUU41sKce1rcfXjMEVZQzlPkwVes7N4FYr/1zKyNTgcXrd3Nj4&#10;o43f8rylqbj5/zrIUTVELl44rwzJ3ZRtCU/35JW7SD+/lg9JbdUehHV7wo04mLV4YlabmdkW3XpA&#10;3bgAfU/Gt1lqPdv4OqO9d6N551tGCkG8reiNfF7Kp8dzilfH8NPU5iHYJ+hDu6AmOfS6xKVxqsys&#10;7coWT+0s0PgfNOa5reHxkF3BL6muuOvAco0vSYCaKpA+Ua/T6uqYLTVKtvx2aSGnj19tq2afxGgs&#10;alt8f65mQQZtPPwn2eg2gIUM/ILbkyynTSLTde4XGxJrd2i6rPWHremDfvcuiH3Z+SfV4otzkR+B&#10;VXyS544K4WZZT6OL60N+/3GwcDTIvAL5pJTx4xidZPooyLhPYi0VBshZgRw7Oav1eyds8hmjGDQ1&#10;nfB3GomFsr35YFVocq6K8/qtczikPvxRLh61ro0Vop7XbXZc+NFGqV7YyKfyyu1x823mNDipp29t&#10;EYwuIOO72EA0GpnRq+FIpzG6Kglw7N0y1cHj+UKJFXGtTd9XrAnvsyG0pRP6vMG1ZSKpdanSc1tR&#10;APT8LBaPPc8Y2jXAKFSnt8Lw1Wqc9AKYR4uG3a7/3QWKpcnX5ACgXJgfmdFxDQ5VNd/Zl87rqNVc&#10;HscVSdk5ZaVruzlol8eKInZ3+R4HLaCcTCozLu9lBwt5G3uzS7o+4gBr7wPU+sYoB8OK+++y9rv/&#10;HTZ7+hPWDsNqLj9uHsLRnPw2XpH7GN/bTQreXskO01tuoxYDIik5NJrlTDJ9UZ1G1YYZ4LYtz9LJ&#10;C2h0ekZ/S9R7V0Fu/X5JDN7yCE6l2XRl/uPoTNSVA6MofC2ZUkQhKZqUqDQpjcZGiubu/9/nv4L9&#10;0Dmfb++91rvovvR35TiobFqXoyZsYD3y7CGKMQdfG943HF86n6VaH26AGoYc5NV9gjZLnucfeasw&#10;eu7L+d04h0ILY21Ct8evgJy+6QyyEENXGx1WQSRfB2L1FAyi699hs1UySPaT/R1tcEKdazZVXUUc&#10;BxIw1QV2Lvl8yswQww5UKcYF7BH9bvd8a9vqnC9jaNMXrbFodaNKqh6+GZ0Xb4VTeupWGkp2ir+V&#10;RfMQZ8IMF/49zXVW0ne5DAe8nvtre5xgyyTeDHIQBi1vR1KbO2usp+fPpzF6SyEPZRMzYlvcqiXJ&#10;KoZYfGVQNElfw4m0KNj4u3DOXiumTU3AVtfdmXVhNqBWf5NboM4dq0uw8FvR/jH99oS+sGwDr8GE&#10;5LNDRwvlWwIAj0amIymTSCwxtYbZSjeN8k1POk93v6Wru2qE5Y4b3EafCZkuEp54zTfLZ5I6ywYa&#10;vm3yC2W4PJmEuUZ/+7X22m7OXYdGGzv9bj1Cmz6z1G+iB25mVSqaNyHTrc7uqLfPpP4yyXtGiZe6&#10;B61ePaIWsk1YsfAKVzyku1afKYKzVnmhzC7eSP2fvdbrqMqx3sHSwQA/D+w2xZQpkbC2g0YghJO5&#10;zZPwKz2HTIlENFPijNbTe1GlZ9kDjJwUrfgE6y3o55I/nIfnllLtS9112qip/pcYLybItMgZpQw8&#10;Dbr55HlIPVbG2LFD5d7zAhgh4h3PneCW3MJ6b+leUOhJU5ar+q5yHWrupL9oTsQWtsuSvLIKnUk0&#10;JImTFxgc+aey2nWvbeOgd7bc3U64CUuZf3cB9omudwB2C1or44Ef27GwOI7o2Qehb8Hiw23f3Fw7&#10;ZuTayRHoofKcceXGfY9FxSzWii66WijV+ObnLRTYhE+lxeTEBMsLVYTjFTMfW5qeFZVKAcrc8vx2&#10;btM3MjcJSfo9a69/TdvXK9UMZJTk82UrOV/WV8zVSgQIZcOejQ8nNxlAZkrrMClylQQYahBVIsFJ&#10;Mkn6THF/cayj/RgsH1SzsLPv5cf+r79Jb5Hd4CofFzm5FgXCt+mpUapXh1a+8dW+PF8xDAyhBJ3F&#10;D4BcIy6Vx1GTQQye1xZudTEhx9M+E8AgLvPjPKk0Kg6uxipnKu5Q3h8WEe2Q5fjvD1oBsYkcBveB&#10;1dvo/fN8Ym8t1Jy+jPMr/UpDRcxVFnUj8Lnprzk3ECYs2/ldFkkvuWwzN6WxnAU6dzX7ue+s/sq+&#10;Azpm/qjbVRSTWwwYDoKNjw2gzHaeXrTG8Rk1tJ6CAr6PPIU0pUDyn+YUctKdzcai/+RHmZO6vmQ5&#10;Sq9F08vPZaodHdQ5o3t5+ile2VbnXY2TuN7zHvJwaIOO7LPUaRnZXFev/0JlE50hd+AebpOFM7UQ&#10;fr9vrM+ZBV3yCxzIJgeFgtiU13tMrgjTfhkgDnPSH4KoZIusTwVyWLJz3IakCi0GTiU+Bm5EXNk9&#10;z/2CXZ53eHnduk/Zv5e27uutNBDKkPxho2y/32M3q0F+iynb20Z/zT5iqwKkoXTMXHa1ujKDJGPa&#10;uVMz1xc43tBexwNnrQPZs91q4XYwt1VIScUgxvhbfnPMTI9djPUXUKZC1wGKPrVmuM7GKyfR8Mpi&#10;b55TkepOks7qc83n+73e8tAugLha3iXnfDp64nJvNi4CW74RWS7Iad3rxqxM5v3C7u3vyHaKQLB5&#10;M5lR0Q0iuf9foE7aYAxhEHfl6nWNfXa/YEhUHO7P0VgGup5kk8ykU9TW5ijYCPqHZHJjvYsVsOPC&#10;u8D4Y7veAe0DzKrFZsK3yhMUgK0nNXbexclj14zqdmz1Zx48DTnE+Icwwu73aodLxnRCv6M004gB&#10;8Fc+XZFDxfXYk29wq95tro79Ku622dFn0iJGshxEGjZij27xsiefoFqC5ra2tTWYKI1UbHk7Tcif&#10;WFeff/+ekEtEjivFQNHMGbu4cF4Ixppl099tN9nUqN2D3NY7teP97RK36OItrA0aZn/Mv3rOKZRe&#10;7rZWGHnmA9bA2IM/em269l17GC7s4WbVbW7apw37+ZvcBoVjHc8cinstI447zHBSTGs9JTvp8Pw4&#10;6uvh+0akJYhAyoTDtbj0F3Jnj1D48CSItc2IAsFgoeYE84c5xhlkSzXP9cU3Q7ey+d4JvTLes354&#10;jAwogw72A9vV1xkn2yCIBDawvpPxjXx462AlT3musnaGFD5bM3XbYQG5Udlbtr3PA6yj8YwZ284X&#10;rJdsWtIxpRb7nwc7mYxzcCj8voq618TW2mf776o+2d9m3qF+N9xXk2MVwmaIQ8HZDGVlMepSqX0A&#10;HwczHG2Wb63lrNtW/10wuP3hfjWMcc5MyJPBx5hHd5Doc7mL2K2deRdv5uU3lDAZvwIbDi+8oIyW&#10;GYv+qJdfSJ3qpgLNiFhYiW9MJDazw6M4XeafPvNyuvlmzuxRx8M3F+8APKjm2jWm31uP9q/6nZaW&#10;6oPcKBXiKDNtFh2pDF4Cv9bDa1l3yE/2oUyr9mWgKTi0iqEMuUNscf16Q8iuaFNGrG4Pm317ZO4u&#10;K7DNzIrQ4YZ1WK7qtjprCXi1bczjJBcltXNn0kczXDlcJmubqBDQV0rZHK5qOcoc/P4fnaihrk7t&#10;MO3VUOX1xUAlRmV+5efROSPLpsieo2cVElrmL8f60Yv1s1NVAHMxiEKlu3S5I6a+KaQsOhd7Prc+&#10;eHaz/K0eq2aRHYwrSE7jR6/Sf7DJZU4BILrQHuxq89U0GkG41mdOJ8BgY1rqU+JfHN9509vNfMEA&#10;YkQDPfIznf201TemBqEta24GGd2a+TdgPoLGyDLLDTvvzz6PZWV3r/XtQW3Y/ms8kDSLHutDnWU7&#10;Dm7dAYtUZusIkTuAQYkbpM1Y+2T87oRXz7E/IOOgchbkZw2YmqOw9sk1F4mdKzeR4bSzGxa5aPJU&#10;18rVGGu4eMpHOwxOnihuQxkPZ0cbQgzzmFJ2hK4632FTZ5bF+vO7P1uuz/RPHuX96Yz/fCe6/2Ev&#10;HfmyzLKUXFFKjCvNPh2uhnzxXk72gkepD9uTWj8ACCa61z4p0souOFeGMvUWSh+eArdiTf3zui4g&#10;aLpaby8/QkqmMDdzNN2ae7qHN9MFM4lt22t5VeImTVJ02iTdQ2tSdXTyYbpXbThgvz8kdAH0WJPt&#10;rGAyLUTupMX331/aLhg2X0EPgPT1nxRhxUMmV2/YtvsNqPM1T317hVMvmQaJFySLplPN+m2rqBB9&#10;74dipWazgji1PA8ohqjULPjrX4JTnTuOmywmonH+Vyw1hyXmCmWC66AxsQuAr/PzQw6FCyv+qpkX&#10;9XKLxZXcMb9ICS56pfEUKI5LOiy0dnbttjnqRV3Vy5Dl9i1dLvM4BkGQB447Zz5eJos2B3AFcqbd&#10;VCOrcqQIZfYs2l6oQtap55v1YpX+JspxuT8J9xLysdxM5jCbmFRRn17O2yIvbHvatwKsUR+UF8li&#10;jONtfkwLaHEVEoOtSdyxDZ3NBY2aPW8K7nG97w5iTfnb4tLIrfQ2sdJSS9fH7ipzzK89+iZEECLs&#10;PY6dy/6V3IY4HDBaebRVukCA2fjloanaOX2FpYVirCqxnufphTCxDsa5I9x0IjcsFQG82bEGED90&#10;sOpQ5kWJjJ6m2y1czqekXEXBY8MLzOk7zDC9QdpVuoPpBZ3fM5f59tv7HmfhWewWsNoAi8hZH3Cp&#10;CNcdB2p5ohqin6Ld0e1lPbmlt5DQcz6QV0TW//us2cHwd+VGgONFa5asyJ4DsbYWZ7Gv40X65Pto&#10;f9Iqn0L0RkEAhEej+j6EONVX/Q9Uln0sGiF1mTfboQ3AE+rnB4BJJEdjLzxUPf0hcxdeE7YBlJHB&#10;cwem90+h1MHam3hxOsXwjfwNg8Nw+dM5bzn20etse52UTlh1lum+n93i/LkPxnj1m7Vb5GmdJW+F&#10;irzAFcHrBGa3vp90bg1bWj/48xt5HseLKZRJbr886P+wsGC8bKFSHAykc76mGA/l4+eKxVIXDXWR&#10;WSgckn2S9aM9zBNE4a3Fmc+z1xMCo0XGtJDrF6XT5BpeySX6GKRqxUh3ZgbGRDS1145/L20wB5K8&#10;m4L979YyCkXIIyUBHfYTcwp9b5SBfzD0NhbQuv3r09czoRgZUi14kifJuZyHv9hv7amMA+oYeoCa&#10;v/1yED1me1Fe7TfLylwge5N2cs9DGWkw3WT8VXGE7E9f5CVc0kwo5ar8o5L5vJ6Tdx/ogzX92OAn&#10;jjgDt//x2zuT1Uu0ZyBIJcjC/LbTL1Tlee6TCwlvnQGAI2HpxEDL6tenso/Pm8Lf2K5xiPA/GVaU&#10;60rHOwOZVXeRfAglcd7YVAcKDlKi5urBZZkFJN+043mGD7+gu84eiwcvfAC+1XurTcI2obV5XFbD&#10;W6MPUd04Z4STcfsSywzwiygos3kXHBCCED3vhBwfXYHsUxeR2SbPnW2UE+Zlc+8Y/5BKpy5l1u2Z&#10;q8LOnHE84zSVI7uzPJ+HA9SqtXKXaiiq/X02HBY+RF76sI+0GzPKVGGsvw+BCxjvHUNPE4f7fIRa&#10;wGxwH+7M2WEFrYSvN4wJp6hEHJpg4aQPOpcFA3mPVQmfjSwLOZ8FVwwKM2Y8fUBkl+h3N3cYO0X4&#10;OZJ4YUKzBG4lGwLKjHeQGXdqpuhBWsTzr9F3ecst9P3uxaZ+RbTCqewlKAxIZUFWI7aLVl6UY61F&#10;9VP5AZLGwsjiVFuQmPrr/Ha7muqOeZOd5ug0h7Lw6S9q53Z9A2XeFV0aBizelfmxOGew35gak4Gi&#10;u8OXOP/2cQaUnqXMR9zEGj9ZhZ1mVCR7B261BufzVRKWWHOL2VRevXTb4bUZ9NRdt58EzvY4OFfl&#10;Xtcu2d+/pylZ38lP2e6Ry7Idn/1w/174a3yBP/zFKHc9vOA3Vhd1+aGz1WyOTlwaSyFPbsa3Q8ma&#10;o5WRRAUf8rWyLYziu4zY3WPkgd8ENfZKHObWpvx7BX9fz2Mw0yHP9tE+DdGz1bmLq9xNjWCDsddG&#10;BMlhlrzjxnP1fjT3/eZsP6HHSmnan9x/5bRVXFWDFQTWlA7DmHALkM18Ophec39nWf3QipFztCN6&#10;2e7f8D5pXIko7JtIJrh8dVbnZpvC/nto9WtiJQPoyN+HXLeO7mJFVkdeVrXGPtF3I+CXVutjJhhg&#10;cVOe5OoqCJQauZ+5imCI1WFPHjhWpAX4GkXoUIZQhmaaL2wwAo+pDbFoxvNb/9T744tJFoyuT3QK&#10;c8/sCl4h2uo7vxvWRxX1MZM7cZqbXT6Mf4RL21UgzjcWGWWAjloe88Msro0guOgc4enJny4G3xDK&#10;sM1n7MoPq9LY3lusma1e1XPjNHlw7oXOLoHDnCN1JRPwECCjvyuLNQ5+8LEBZoAWtR1vqexmWBWa&#10;xmOy0z0Q+CmCYl5f5ecynB2qx+fs3HjIrQjKtEq9sh9bqQGwu04FUmmQjs/SPijleWqaQut0LJXy&#10;yzt7TPZ8jZCKJ7eZF4R9JUybP+Qzey3l9S35oEBsWuiPoXsVROkGnb/iTDI6ysCASfT/fhvBWMD4&#10;aNfTKjJh8Ok4LmOB030LU0qUJTTaJuvTKr4UB04aZZpiOz6CN+NbKcdCdywXz9f4hawvxrNArrd9&#10;+9CwK0A+rA5HKvfLqxM+iDKr1v/AuqPPIVtEzZQIT6RH763UUrOwil8euZq9b0hBWesb+eLDefY3&#10;3fJCLHwMs3cPQCJxFbqoU3w/YV3RN1furEzR3Rm4RpvTmwXMvpyLErdeicM//wfE0sbuXJxM5kjb&#10;inYXb72g+hi3agKKq8sEqO13fEvd0uikavMRuefPJfBSUq/LqfZD1YbNWBCXZt8lAZCRKQ1wOQ1S&#10;LnQXHUbMq7XMuQzmRccyvLSC234Uicbdt1opzISmmvr4wA7cNZnKt3Fp1gYdT45ns0sV67EfkZEf&#10;JHLoL0uwY+hCNLM1j6U+OH974xbYCTPL1T7T3g8hdMlOTghWI/uvUTvThTI+tE3j/S385dhYu0tN&#10;kQi/6DWkKrb/y2EoHp2MyUOwFXxTW4Hn8vDTbt2A3F2cfm7UNfLbsL2myr6mZErc9hs4pPi+zc+h&#10;KfPy8vNqyMvca/j39az3Pj2rvmLVUu6uzjiqV36RxRZgN2F9XO50yfCqStOFbR7tRpPRafPu0m54&#10;c5Hzy80Vxi/jRoWXRKvXX+6wfRerHSvihP4pThAcurh8CZ13nRGUKe3RyoG4BTCvs3xnHbykBj3o&#10;5Pzv9UT1gYOZ/mbGYxTVshR6uAEAWnvOlMOyHBpC+1agsJNJd5G1BObI1q+lfIRGTO+StIzZQVm4&#10;nqRy87d6rqEMfTyRBYF6FSv17WZ8XnHaklGApqZPP/4VbU9m0GJVntpSOQ3LtUxMHajtZ8ee3dXX&#10;bTND53p8UPEa4cGwPLkcIpvEG0viAD7qbTkyt0PjOgO7HpQRzrdFqwYNWGhjjUNr0FGNCuqPmrnC&#10;+UmZJbe6ju4GeVwBVL7qKEPwFxx2v0G30ysGZIndvnysfniayAB1zfWlMR8BqpaKLtxyNgeuzNXI&#10;d8LeX8PeWdaqh3V/1Ewi3j/1KYPSTT0Y20yP2QKWP4irUkVG9sQN1eAPzRvvvLy3nB7Vgv6IpKqP&#10;zbDyNskCqoA8JPjy0QzMX67NVot4kum9J3WlVMP+LrdE3fBn9edv0zuBvioT/o6VB0pbg26rMYPb&#10;d5V6t5EVC3nc19WcP2dqflAsrBuDtpQkW5A8WEwMA2TkEldKch93uhDg6xjW4qGDOuRee4NnqkTh&#10;UMYgVibwxKbWZ/UTCJJMt3KjTvhCJ4XzQj6BRv6yB7Z+D6gBJaH9eyJfoiS/WnRemdsN8yvnsnsD&#10;CY4Cf/BX6+KoT7s1SqjkLv1dabn4AtiqJv0/oe0sNXJu4GYo5wuzpzmbsF7t0R9O1860yGN4Or1j&#10;13Vje3hkRnH28dgOFaW1IY2gH43QJ6TKbw4XboimH4tq+AIEl0nVH3fGSy7WJhpBKiiv/wTfZ652&#10;U4cWUL3CPYAaxHZKTjHU3ekjALn3sKEpTQtlbn0PlkG1L4epXfbC10hDDJM80cuvLGiDeZTLEjr7&#10;WG9d5r0eY9NhBX/9urdCtrvXQkX/e2lnMpnQtatHQ8DSS9e7h7btOj2jZj6uqpy079hsybNBDpxM&#10;eRs2zla5P8eyTH97yH8BB3CN4ljNyoU14U/GGizVAKHSnsElq9XP0nJ6s6i4818+emNhgJVOregW&#10;zaKR/MSNy3pjpNmyijiM7wLii5EHOJGh+63B2RnFUqnmLyxG9HlAXE3Ok/RDnWelsPRwZVgKroYX&#10;EKATynrc5/J41PqNysn/mc2BsmZ08SibzD2on0kIn0MXt+Nzi3di3dlUJk1XmxBacHCM2/OIXte1&#10;JBPp+ROeK+HqoxU7TQzxiE++Xn4X5y382LlVqf2uYzoAiVixbcOZSOYJXhp5W6LVTYiYO7P9VRZt&#10;G00uAgiULrP3qZ+cIN9c/xSYWTgjM/6eIND+hxAs3SG60Wqz1Xve1zUJrzXf9ktEpfn7yOlr2z2E&#10;O9a+NoLvdkyodFKDMtohKKZ5oZ59tpoOFrGdfOeJDB43ANOvDtG5JF4JsP5hifj5Ad1onnKkBuFq&#10;qn2O50nsqjRm2T8iKWTar2qNbXDoac4hXvs2ODCG+5lMjtbu9td4kOtwrNQI/7somId9hk/4tW+t&#10;BvRo371uBhr5KX+HJ+aUw5MQhAxr1iec68Wgxk+tog1mvq7Qj93eU2Jrzd4YTW00bBfGrEM/gz7M&#10;3Rzw9SL2t8WdW3hvR1u4sLlYe+n3p+lodtsLjuiO6p+guptNqtN1rdFXCtXp/UOnqdW0eFyjmONq&#10;ZA/fPR29EgJ/a2jYeSoJj/Ow0wno4rjVjLothE+yIS3oUKYYzBRpf/fi06HlBmwVHn8sfqs9DB0S&#10;EB/AeIOXHdoz35p2Xon/aC8fAeVFxtDv/I6TvKNsMLuNZfnTAi9z1+vl432arK8b9T4zKtRnd5iI&#10;z1dQBitb2MzLzKKJXz3O39RcyIFRlCUSXy7FiP2JcAA4gYYGDbaejYiVhbh5I6aald4le9GSMR42&#10;aPe8u/e5e/lDWmCnpc5UihSGILSPzq+czub+OunBbF63FwuoReOjVtk03eJUIJ8F/vlZcRVh/1Uu&#10;eafck30p/7sS6uztvqxo26fWr/LsZYyBQpefJ9vSXe0FZGeVWwyB5TnMd1uEVjyVqtLd5wt/w3u4&#10;HVeMNvN4j7qTFBM9b/o06ROfrzyvyNdOLqba8Re7sb2i7+dAf5wb4xMJGvQFxvR+nsEUVptGPrw/&#10;pWnCTzHnqwDs7bjm86xVQBAvs5dyFvv/Q7DMo8NM5nPk2Fpg/OrmE3Yku8eHQphB7qzV8RK7eIFB&#10;QS2dyVxGKpdweUq0zfqTjtMgAInketZabq6/UzVzstfVDuR93WpYh39/p2wOh0TW+ePvcpvPmCNc&#10;pvh21SxC0t9cDtrCoAQZSiokmhxPQXs/cZu58zKjqjHmTH7WjcVFrfL0f++kmxd7TnlBEKQ4K+Jw&#10;W5xLaC7O3dB2vzHN7411Kafks1kJykT8JV3brBtDetO8E8pOtzJCQ8coKTthl84w7Bc5n2pm5Vz+&#10;5o2uOastjOvknHtKgydg2TwR/8DMfgixylfDM0OzerM4uZxdyQMvgNm1lxvcl1BmvXDt5QNt7LqN&#10;DG+gxwvxLC/eInLk0Jh2BCbt5Y+YH99KEvIs2SnnNHcweh4K+bhdPPmjAgujFXP+R2qszi45D+Ow&#10;sT63DRXemBO7UjmDBH83m1QK0CV2fKb60XGapxoT4M36dBBJBn/uj5ks/t2Odj3wAxYbd224eXdq&#10;oEYld9ikJ6DM3yB4ZPxCLn0vltWOMo8LJVHaja6D8gjTXtn9QSW03wXK8Nhr2dvj9WXheIirZilp&#10;FIPl/Dufz0T6O+ZJwLxXwsLIHN6ZukT2ADYA+NPgq20flT9QkLt8nMedy7pJoOqIpIN253H1q9uN&#10;1d5WW5tfuXPpkw6UCVUl6MxbonhPo+i3Eln26L/6/okkDhpY2jyrd4bQGGJ8rbbHd2Nb2VCHBl7+&#10;LDPrZW7ykWxoGlw3UutHR5eysNMPBAQuB7v+S9w1m+1mfZXI/6eDSl7eyqFpPQhHV2Smtoa1TMjq&#10;XuubeS9B6urftbzpbbP577vaWuSaQRc4I2Lt3dxeCRJoa5fS+wlEzeDeC18bPtsprO3+jEB7fq9b&#10;Lh/6/dbjCk+jnbQsxwpdlstFsluih7eS13pT11v0iYSXqi8r3wixuhNauSDeDCP1sTXVs/NxAULx&#10;5mK5v99/rRKLbmSxWCKL16qyeuzI6t5oX/K4UKRbnevjT9295qezqNmpbzu3UA7c5HeuN5/ccIvw&#10;r/JUfj67j+oxFM4nafMwre14yB8qq+WGNm5p+Vl0YJGFBwOhsgsXi/3rM6nIlWwbI3pJg0lHXexw&#10;98ikU4QyK07K7sCitxLp+Lo/oDQooiYAjeQMn3asgXrPJla53F0E2cxPWbK3KiG1+V8yIZ33EEPf&#10;8wUHYiVkiQva0uIW25xNfU/RHm4oJ0avVesZudLUoAxklVxFSJZ+tO+f/mZhpyHkaomL/WTKaDX4&#10;OSh6mVSmu2HLx5zfOK/QGddn8wjkpay3lofVM935TBfiApL5dG4qu5S/P0d3I3rQBN/R9Fpftt0j&#10;lGkRw6as0BUIYXwd8k2kCKQgKtukNgUXMaETh9OE+DoS2YdV1x7MngOjfl/GMq3yp9qNfL8TsOa3&#10;H4c7JKQJOf1WRtG687s+c5lxf84OLbGcP/19CFo1cSJfxNMrC9Ghv7E1SSrnPfySS2tr1a92flu6&#10;pePspkvejmTVsEa/UnbjGl/1woBp7mrbsou2R6uyTXS1NTNFRN7ZKm36+bFFLjJYVTaa8d/T5Iu1&#10;6ql3lHbGCM8de2RkrNY7yFpX7W8tnefz69k+ioAvUz4Ui5lBujOcPR4aB6z0WrKlcAo5hEHk489h&#10;d98Ed8k0Xz+tgQuwGMEefnWsP2xu+T+hRJ0/VuU+UB+6r/VxavH+AbLfep8UZv5FofqPpDPvM5aP&#10;wvhrQbaibEkh0m4PlSRCtpQWvP/nzP38PfOZM5mmfuec6/pe9KTC28Of2u83Aottn4ivs8eYlMmb&#10;dAxvCaqXmMb47NExAb5t1L/oHg4MIrIXbK5TWB9ftUEf8s3gaghaODAnPR1bY/ww1EsxhI1N77yH&#10;AtEiZgyyLbWkNFyTOdYBlNGUnep0uSAPWPnIGfwd7YTIU2SGBT+UeIsbFNF+uJ+MU/SWXTE6WPbj&#10;8ZZIoUxYu+G/hZ8ncQPCfafKcieSdb2Ci4SR7KY96sysgf4W/8q11Ua5cXS2yK7zQ9TU83t/ClGN&#10;2+YQT+jCbHI9rkl6bBAFrJGzY3y6302FR61dHxzGUAZ8ada52JxDltji2etfaR81e9K3058/Coyh&#10;ZBrepFmZ5DS9OG+Ka8MOQPvAjN3Mz0P0ng2pT2reYTYX+rrHyH2ZhswGzmNAdK6zlgKBMnYD4vug&#10;TN3H0Pxcon1PCqNrM+ESOXyWWFtvWo0R1xsMKw/THZP9kTSUpW6DPRZFdyaIooM3KQ/H+1meWu6G&#10;65tfJBD91ewHvx+eNwHbISfPe11fZ8b5vzM0Zf8K31OHT0a73VCrpCNAQfV7cMZ1j8x8eRGqmYyB&#10;dqGdLVx9pyquro1F9zUTX53GlWomzV5Nw5jLsxkwrjZCljR4pRf3EXAH+53B3OeqxcPBekKZkZ4x&#10;RWbCpq11AUmf6L7J8bY9F8IwCjNN7vbLakXnSsoli9qQFDbpvzZe516n5YRZ9FG3s15O6p1Mie9U&#10;1RdsmfHmcAL4sXLLRGf5uzyfJcP639+mDIFtlJT3c2xxgBAuV+g5D2Q6j2ENKu+pOtPp5HLzr31z&#10;OM0eFSTvxbv1td2a35ON6hUmVWJObj/GwqFTQEzsC7QC7jgWgUBF5rkoLQ6rJbf/O3JYDWgAy0r1&#10;usrkp0GH/eIrrPnMNluO8il+trVKnJ4ltLOYS/pGsbgZFZLXuf4ZWhkO3fLlQVkel9Y5or7c0OZi&#10;kxN5mrTGG7v0ar4XAoq0qzDrgDKdeNfXCsWqcRlP+t4TYsgW0tGutZDVaVGtDb+H9rYezmu4vldP&#10;eG/htAnpXpcaSLiWKku1Q8Fz6DUkylq/YAyGLgZcKUNum/meuS/Yr3t3vSP7CJRB+oTe00LwIe15&#10;r6FftzW1V+AXUlJ3mFvrYthHtMRaI3FZOM6PjLYDDMIjygh6lX0+jju/5pcpBoQeMaOcZnMxE1Yw&#10;4tQoq1tOokDaZdSbH/FvUyid+KShSUDSZYFeB+Tr5v1XmvYgnTh7OcryBHR8KVc/IrVYm7g7YKov&#10;+rv5/N3KDTYZtJZvZrbNdIZEdPoADIOqk0+J8tXSZlHsdf2+Avv9EVKFMg7nzxu38jfbn/jrWqFu&#10;D8Xrgdaz1iNerd/nc9V63F20Yj2HXFx+XrR8JocOTWY3NqurJnFqulftxxF+jviNV+3yGYve94VB&#10;0OhdozFplAM/QvOvWxO+7yVeSa0Q+PCr0dadzpb6e8yLh8bTTvQHW5w7gb/Au3QpNWb4wpxnGk+/&#10;tCkynhF8quedtNl9zsFpaHVdVBDkc4u/kZc2jgvf5mpsT/35/p9DUt1r48qkFXxa8MxqsRwa31DP&#10;2v8+WNOgZ+R28UuOapB+VZah/TKH5KY7oQRQ0n0h/hqlNjRb7zeB0+0s6AFTaARrSffbDWz/XN3s&#10;B7dV5ceX/+60QeswNo2yEprmihyhI//cf+WnhRl/I6bHzKBVyVyFunMeYMeCjIMJao8026OdxNYo&#10;e1E2ailVpuDaq5bYsKidb+JRod1fnu4kAFW94t3Fn/ZsB2WqRkwWikMhmOWarQqi88mdqqypZdob&#10;tcVntSnoYUe0L5tGw7e12rMwQ079nrTELilfB/guzCtzY4jNzhVAuf7bWJhmfmdD+WrfzpRXWI63&#10;2+T5t40a+js6Pun1MeJa/ZO+VlBJyh1XSoihry17za0g+iRUDH7SNAbjYkp8QP3q5SpUHtapD0Em&#10;Ck+3m58N1Fg61y7Vmt/vxaVCFLPyRDQLhMCrZ+wCZexDvRkQS0VOxtXaS4Bl6r5xmPuLd3m3uYUn&#10;1BKJ3EIHqcPZtHJbVUcrrufdZwM9M4BMeN4FfGH53njYl/62tn8fz8G2TCXCFnDHTDsYzfJxmvtB&#10;GWvBGRZIJncqWhkP97WyrynVZ7OWTazith1RmkuVpnl/+XJd5x1ygVS+3TMQF1Snu7v3yFRLzo3G&#10;bayNKeFreQ0Wnph94qf2fBR7I3FBqcO4TECZRPC82YJ6b7aNB0EacWYyAlvuLjpJn8yLcOIFyj+V&#10;Gr3iF/DuUeqyaN8q7wxl/Ka1nGusRH/Ah+PmpsmKWaweEe0sthzQr32FUZSLfx2DbVX5e0Ibq2h4&#10;umtr5UOIX4dfMotSdwpzO4OmhC0jT7BagUMLTkF9VbvtRm7RYZHkNl8OWko8azDONwpDRO+s8Mvo&#10;jY5P9vV4f+iEq4tHRlhW/WBHVSZfKKM7TFus9U5gwWLWrVR5itPCh4x/iuwYGZrwUqt0hTH++VpE&#10;ZlxTKTogtKOC5Oq/L1W/Ms9Ot4GE7ifzbzHZp1W7yGfW73iIb8Wx2blnq8Ss7vyVsb8jytIbRXX0&#10;6NSSiaiVetiHcnqvcAPIgR2Sa5yr5qwpuPCv3bOb2Uv5cRNC/Xm5PW9PHXqhYKB6wtat6SX3mbZr&#10;78Gxe2/dvl/tltYVx5/43BnK9LItoFRaa+Xl0uEu4viP3AJO0Ie4xEWaOxRgaOZrmezI3r/f9VQT&#10;3Z7TvniNqICUX4NMJaQJtF1kjpfFVhUvwfBn1LGgfpiWmOId7qHmYLzt/bW4r/KfwK+J93gKyXZH&#10;lVql4W6yNUq6aK16XXhrWXKDr4irMD6zjtTIrxvOJg8anfE+J20Fb8w8AmjVUYBv7jclah7up/XN&#10;4r6/VHKvGTIFMlYgPqDMIfP79iW/NZzEpF6/N8IhuJQPgbtwhEEjz0eMI23I1fypM0vL7c9Cazti&#10;3cvTIT3efNxO+CYzVASpNHsP7K4p5+YgWQzc7GiwoP0eBN3C2LC+hTK5oY72V8yGfUhrEHXMklkW&#10;N3qa0+lXyjS5rghJa0lheE20SrmJRL1zve0FBuWmcf449tQsDG9Uo3GMip91bdqcmuXoMBsa0bvG&#10;k6c9jvm389f8G6b0F9SxcWDWx0myTTPaOA9Ltvgu3rk06u4VN/FYR3ULGd657cit16vU8k8+4K6r&#10;5zw2m0WSObglvErcW/tmWGczb38nsp3Hep+R2HjOTQz7t3ZjKFP+DEkQjIGu/5bNvDzZAfOqjPZ6&#10;GHqMrVX911yfwNXmXOYJebyOiR0GqpJOmLRmca2PMgw5hD5JKkNyq9Q93SN0PhiW2e56fq3c7oZ9&#10;Ret7Ul9AmVbgVYtXs75OKbyGPKyOcKwld0s9uL/iqX3qH8j1tQeLkDR63Cq9JltpgRy/uiOs/NpT&#10;J1oWv0z8+SM6rdomB1knkIciF2P9XV9j1cnNb/LjwsCGMt6iSdE5lKicKnVPGsZ2q7OIi5t7i5Ix&#10;GO5O7tRHywRFeqo3OgvY7if7wAZo65YesMbkb0KQbSFlyKQaYvu0RWdK2irMQ27jLyTz3Y2mnMer&#10;4d+s0z46P/OxyZwa9j0+AqH+MQcM5c8HNSXODkPb+pQCWuKvBz2lG3DzTUOTm/h7Xhq9ZRJoG5DO&#10;UZrx6haWc59cDZyPyEMXHiQ2ZuZZa1AorJJYgTJyBfqYc/d9qHd/e1pJv9MMicjustvdadcfIp9z&#10;7BQkf5f4kch7DNcxBAztAUX2KMjw3UAoSxzr2W6d1El+Udwh2jq9XCfAWnMdeQgSv0+2s11CmTTf&#10;G8B+6dOCeyovmcwv0Ztxtztaah/xuVPez039qRl9jpNawbXMGsEjGwVo706Fbl+FKU74Pjd+AAzX&#10;pvlGZ9OvTYivNF9OKoNq45tcc8/fbv/XrTG/Ov1yD+aNKQ3QaI2u9Vk/36CkaX2aK9kTIkMcbjfg&#10;0l5Kgrl+sZXBVAFWJZbrssEOwQvtS/JdpTQ7+emdRIfYKAdenZsj/SabDumWs9j9EP0dOZ7f0lK0&#10;uKN1CsvDx/fT5DUC0LJLkiiET4g3IFu/+7d1vwDzyyYW7Qq0Cu1heEqzt/2QFbxYuRfGxBHj8nx8&#10;OQT4cp4aq1QUbsItvbwCegW9Sg3KGOhHxuX8juhOLT87hvG58Ovo30YflJJXJF1tc9yn8WZf8FeV&#10;S6vr4qsh9j3p5jTlu+wvk6iQvwyyv5I0fdbo8nhLp05FZm1crYqHW6yd/I7z/wFqJS8y+fgbkXKg&#10;YqWdhZ8UXS+dL9JuVmyPSolWaT1pEPIqh0C5AZGs+ewe67nLsH+UI1DTF4NbEF5IJdHeL7XebUlN&#10;e1vL8cjLey0TppHcFJqEq3EqK+5B5whPU4vfwwydAPxgkjvjtefp0R/MzbFgsxQikp5emz3IhlU0&#10;lH6PAsD1uT0lsXNWl9Zn/puuYuQzzhwGwDk4Pw/9Al6qJMzzV/x0MlQDygC+XDGnpaB3uZW5shke&#10;Oeouew0+ie0MfoacnB3q6lxdT3PMwv8AMuxRZmQcZiRLlJtw8hV/8mbnF42aijsern9hdBlY/PzK&#10;Js6ZNKuGhze/f+c0hIPxyUQtPrLPoSlXacm1MDnuMQ6gSw6kCjP2TMQX86XNHN57VgQGGVvO+Cii&#10;sUvgoZ9RUcFGGIC2ubQ2T0RnEjnG1i36B5di7/vCFzX5fAJlomL3902VNVlcI/2TKO8PKdeCBd1o&#10;UGnMA+9I96IZ/ybJNoLVwnzuDtzpT/GC8IWcQl2e1Kel2DQcYdZI5nZV60Ef2e5gDOJN0DZ56z7Q&#10;7QJ21VAm/sJU5uCgg5UbfFkPQt+xg9crU4bTHlkMGcYKpKrno27Cau6mOpKRt77OeXhQLfSmw2nj&#10;LjdNdR+Cey1FX27vsF002S77GqPMXYUhib9OtU76dzV9zDheznvyNc6fv4cyDXkUyfzeOrS97w+M&#10;2blWh9LHvpmfCHf6Mn+UaeXca5wWVHjvjyxC/aWooZYIobJKHKYP4KLe+xHxVaqVh0CmxUKbicoM&#10;ygj9I7j5WtWS+a7lpECFVTE3b2jLEY5nEqE0XeBr9Bka5FbdeqOt3yUhxT2IOE0wGF4a+9FFEvun&#10;44XYMyVF7qwII2CNdNKzOKrxdIvlxe8s/Glutx0wBMfnjouMmmuQNgzMBkifLmW8+/YqCjYzA6up&#10;7lvl/GuIv9/uaN5pHeyiOKpW8rWz67cmvFOqsiNWEC3UzSEOej6Ji6jDWta2/7jyhJQv/I0fFKnq&#10;12NQs8yuQBxdYFXvPX2NuEMNm3+DhZpJeEaPLSevYQUAe0gnM01uCLqGo32rtSh8l6bpLZUFEKi3&#10;45UXnZJX4EZuiN3rL/4dfbmoUqr9nQVeTAjRs5+h9lM1u71s2bn2uHw2qcl1Xd3kQYHStOHsGfXp&#10;RchOIcj09BpvzQzIXnT2N2J8dNfAtAySNHzCLSTbc+B39EbCZQkSSXTyiEx+Uf7fKuL1pHqABLVu&#10;ASQDXr2qEhd9SK8+8GR/tjTfXZRQr9leb+5gmjDaIYCx7QMOKQGTcfTULy4F+MZoLIkYeMM34kRY&#10;kKJVZhyiVlUw+Cmid6YycDXyEmnW1uefsUDAJ/ocso9xKu7XXw4HZ7n/7qzibXVZEDYtILNs0qS3&#10;LUWQZe6l6OpNbeeUOLzgr6MKy6RDIc4ge3r72kH+HxytHCl3rczaP+/017AH7jspR8v2AqLhS41L&#10;L1esUMdOjd3Q9366kcLRszN9PyRvY5wM/RmMB7py0XK3+aBOh3h82nTVMikp8IT26zvkTnkq2PuM&#10;weOONAYF9tehQ6fx9yK4ZPc3843FdWUS/I1ahpb7Mm/fCwFO9TzHgWHJ32XLa8SHU5ISUMbwOaB7&#10;W7epjkpWCTgy+lTMLckc2I7DT51okM2XcDYzb+EVTRfTGRAN9EEEZZRN3RuD3Mvpo1I95N+5U2d4&#10;BhLdtP1dt0t+8MoUT7Wq2mwYb/w95OQMyOAVpxJ06fPvegPEG4SeITVrUt3OGoreAFf+Uyd9mR4L&#10;F/pdOdPHx/1vqp7yyxNZg1CD7rmWKeSKs3vbT6bwuJg/iXJ3u5n2rgSMeTNR5Vpfc4M3GLImyvBa&#10;nYsCLenXdHsVukM5GLvosb8ioVsBvFMYfMPDVU1SMxrpn/ufVv0x6vzW5TZdaQ+ut9xFdnBr6j5q&#10;MlEDgvMwHiTS5TjqTZTT7vHdnguHJn6fduD2y58N5iHU+PgmN4l6boAvXZkWs2p50PIX52Wc89WK&#10;vl0eP27+76hO9qDZq5DzETC2V3q1jfjyr1kctK6YODjh5Xg1xA9O+eteT0L38MdorDXHIkamtsZv&#10;F8XjTVMr87H+oEcjwb/1vKe1r2S1BdI9ADrJkU8YjUZ/h1t3pK1o/21VGjxx5CWyzDm15o6sVrxb&#10;ZzzN8Dy5STLHT+c1Gupj9Vdi9JbvI8DD/pyP8msNTPZtN3N6uC8OuQtYkorZdrto/LhmcE6W1w3o&#10;ro0ilJmDfQRyJ7NOL3Ek74RWnH0TUjLe2I7edMt1yBguJ8zqOwBqE9JOL2yqp91buQMRaKRBJ7Ma&#10;Vusev9nBWVhuO6b5jFrJqiRG6TPI13rn7O6wB5g6lDFjJW7Uvpj/7pkCWPhiYr3pDbomFbXtEogn&#10;jl33PtyW5Am8/x9+PxYLlw2ffkmxUPh2WXmMQiiuzmdXi47WPn6hZ/MxLJQrQy9ZfdWQKdupIUAZ&#10;wy4/dEOEVSGfMbz6oRk11zMzVGF8VPnajaLi7bSXMShWX4OsPAdeeu+RhJFetm/EUcgELXVXsaav&#10;CuQU+M8Oy7MMOPcWMbr0F4UMugpZrX35mwvw2tzY/pGYvON35D2daATjvsVksT8NtK7M8cNbVtEa&#10;XbQ2f+Zt9DAiviCDWXw/ZR+Er9wPfKcqgX9WRBmddjIiZvSvsrK5FdjJLtGLIsziz97fM00DZg47&#10;ap8oXDVH8Sl2XbH9VpZ19VoeWG39L6TrVq7DtiJfRcQCYx4bdKRHU2pf5ts8F5bXAVGmtVe+iAIU&#10;M0GXdyK56vfP/EuFF9g5WftL/+9qyqiJmVI53E5f7Md9M53nKVULE06Pu8BaGIfmJ2uT8WS0/gC8&#10;RsTJ2qn/1Fr5a6EueczWk6ZBY3b8ChDaQm53323yEEuTHWQU0deWGrAwRxe0AZQhB0ZrrPY5H1ei&#10;y/K4zw4fHQDabC/prZfcm2S3hFoyfXjdh0avGqOPFozPu+wqWoBa2vnoRRKlNcJC/PqPJ2QOWSi7&#10;zlsB5crLGPawxtKdr5M8lJn/guNSHbO9+7uC5qcp17afU6NM3DyFodKkAwmEwXkHtq7ZCPoZ6Enp&#10;MPne4vzxbRWsRS9zxMoH5SI83TKqQVigNItMCMdTKmde7ivt0jqDfs9QxjhWl3SZr9vj0XihK5Vv&#10;dWqF/CXdLAjhFt+XTGGFOBiccX7T5XlYUr8KfIlrtax3n7HKBxYVv/ZHalb4/e34sHNp/PwNuypE&#10;AlZKGGbXVKZylKCMvK8Dv1HrK5OdaTe7St/OQpzLwxs218LGUE+7yzjLtxQ5H5f/Tt1PpHqlbct6&#10;8/nc0ilF4fFivubeYXSzPtvftRZp0+cXmrt5b0m2ysJhOrVOfy/pePurNl4FY916jVewPjCLSWg3&#10;Kce7UzwkYaXFQXLsPprjZR9bTMghp78niUCQ6sGotmCv0odoWRY/n1dms6ew71Hr2YlrpZu0VfwL&#10;nde7Qub+D9a46fwOGwnht5R0/xqqM8megZbE7k/hEPRDp4BdQ6I3oEydYpAhcWE5Il351V3sZxxg&#10;ErfxtPj0gHbsrJluGxyrHBmuWx1BDTfe26FHwLQwcfLvnJa3q42mZZv3R3ud5np6SE8AGK+qvKJQ&#10;h+iDd0xROwsyku4Exj+m23yXuDB9rOeBeKds4hnCU4gpu5sGZn5Iv1qtdL9287VErCDPta8uYq4q&#10;P6AM0wc5VU5+nU5gH0hKyCKYBqG7rA2Dx1L2KJNC8tqkN8AfXXJKJxq1M98nOt8hPfy5nmch0gat&#10;LHNFIzujJeZ3bPgdfqL9+g14yq/1uuO62TT9e3sOAGdKb4ieob84YOYNpqzX8Pq9faEZxVoVFqIN&#10;AU7jsJ+0wJNi0QF6JxcUc7a2H9gIzGJiqtjw+r1ZGNty6lSyuGJtKxM+0uXHADhGCKlzugtlJq3q&#10;EQ1/81O/vqYLI7t0wltsMI325ncfGaz6WyRDupkwGZHA58VLMl1H3p7Bx9uW/83rJhcdIU1mCEnF&#10;v/V5RXl935cAvAZU4nfR5CEC7m3W/7o14dxnnujr7qsumHaNQ7Mg9/T7I4N24ja5KucuuBYE6xFf&#10;kznrhe78XWPnFC/8bUEMn2JiE3TUPnC7RxcrZmYyi/8krNEU6rg98uFbX/zCKK7/OgIvAgjicpA6&#10;P7HY/l0XcCp4wUPmU0s7M6wwYvrLyqxI+vkrx4w0YHJIH+YdyKW3aI4un7q4kkRvI157qnRxapBf&#10;5ZnpSDiecz0BGzVGv3DDY9m/D22odMafwe0l1YrfB8BICPyPCinSIMHor5ApvGV31wxLtJmdU921&#10;4A2SkbgIlpw8kS2NOgGYv/6a92bmtzpcp+Ua0DqXNSR2CnqPezQR7qmda1cow2vNpZvDButc0puW&#10;ijRezf8w+K/nhOEKunEIznSeVKv+QBv3F6ARtsdZOjdCSEezlRs5dMdfG7/uyTFhX0mOFV4lwKtm&#10;EqfUPCdecHtqUTbJ/Mmuh+YBRwf4hx3Ji3MrelDKF6v3QH5jTef+/WGp8JjKUNpDsdIje6YxR0X3&#10;ndev+WrMb8+UKCwFoI3f3Wi1AcvN6pVpquq7GMGhBl9juU4j2r3+ZbJflbOmpMZ5BR5V+MDv/f6H&#10;Ua/r7L0np1bw1Lo757JGytqDEvuqVo9q+QNsUYbBHei7zdfWwGxolYtpQz51Nd7VkdMLEELXc0Eo&#10;XNMB3gPOW+jB1SS/LC9eIeDjOBiXxcOBM+dbsPSMc1ijHm4PtU5+tx88rdueXl16HjvdGqtgABgj&#10;Ij2+B89sC2d/u7Ung6DlHNmz05rnjF0DGp/1LDau82If4Y48lNkGYx35kEmEau4EyShg0jAvwgAS&#10;f5wL8dgPgowqr1zwi+bTerwdDPhRBJmwYMOaxBNy8JRXNjHYfcx7NGHf5TyD4Jgb76VokDLkgB+G&#10;G8nmS1BGnRRM/00W5vN9J7idQ+hqKmDKEnUSeY43fexOm6r6AG9g4Ymd4WYfZIJuMece1u/AkmEh&#10;NI4/lWNrkd1lWgEknnQ3Pfo6WoAyF0RNt2+8HxK7vylHauWonhR24ENutPAmjFDb80KeGbzStPDp&#10;krMRl6qQucZB2CfoUJQ5O33PiW+czaYKF/eu3tYxXIqEoFBOl7tvntpvlLAB22tn8Lhl2H4ojdC/&#10;G1rUPfkjTEtTPPGiAsmhxUnxsh/6xYefNMenUnbX3wY7Y3p0XgoneG1h3eKrOwujOLZ5gGTIw60E&#10;yebCPay1RMg1uAim3utdivFO8R/kCiDi71MLygQQsiQ33umVbtz7eI5s7vbzx2JokpYkvqqQRgi/&#10;HOCBTP54f7LqYefdls9iNTNGc98gCnwl2kvX7nKgru78I8TyMDItTohk1YdYURICa66nclyGMrfa&#10;MPdjtsweOXDQqCHbvZU72hcbDLH4oByKnTQ7Gcn1WN+ivnsAV79+Ipl37H2fVwvds6/h6lJvjxat&#10;7GZ1sim1dveBh2xw1Gve8FcwCSyfb3/7m8vcG3M9A6uMn7ebOa1lcGqsTMcRUDSx3MqWhmw32qzX&#10;R6t4lqm3M3AgcLqQrQjdzkQu3CUvO7xhIiPYUfYCUS/f4HF39A734sb0KItCrAA3GjJQZrBRI7xk&#10;O8JOy2p4KtzWKqqeq+TOKX0n6eU04AkFUXXkXYBwPkJTCNTOzArpk5wZYvIV2c14gDdmbPspmpNS&#10;JrODeEaZaiEbgN3UuCfYkRvi38lmD9LVNJTymTXinm8tf/8y5NQImLcs2N9YmlY7JRnIQIpucCMx&#10;ATt81xd6FeGVX+Tx6DsfN7JlCB3zPpCabZOH0fxUuZedYAhk5Rr+zWqoB6gJKDMKtuhZqylVxD+s&#10;y7rrqyb9H0dn2m4sGEXh32IoImTIWKJoIFMiaUCRSKXw/9993s/nus4+nHqGvde6l/Mt989Gu0AV&#10;pW7QIZlMON4VQBG+3RRmH8GozBHWQPcftlwyKhhJ9ig3fRcK5qq+KPzey/osI+bS6riH5HX/sfGC&#10;N5Thyd9LEnNvpvesWZmbSnsQJT962hAg7oW1w3oMQRqNYNOo3FgAiN/Q+9n1OQiW3+DV1kM+naZ+&#10;/+SfgGC6pQ9R2DP6veWkd38yc5b3c58fTyffIZQhVkT2E+rcfqFnr16BbT2bwBhcRSW/Awq4nXp8&#10;rY0QzKbllccMPZoY3y3ICcsFxOQnwo05czXjEF1olsD9Qp0tQGqHZW8md59hwtuRhHGdOtChjAdD&#10;xoefG+j+KqaR/Ftki14YPOcnQNC2Weljk4MVtMZOgh48cxVM3SbJfrzmqbhW5CO7UyREb9Xb0LHG&#10;rwEoWyR2kyWL0f5Kfj5J9AixHoH/d7+RMnQ4S96FB8grMPDlzPf6NMpttZ1U/bHnGnaLRi+GLiAC&#10;NHCqWeX7yDdLm2zRNKXv3rY2bXQCRk3Et9DzvFXO8vAEUut8z1KUCIFr0s4IGPlvRnDtZL776KLb&#10;vMUAtlYlqaXkb/ujJvWOvBE0loReOOsiuFOplB7+Zipmp+nhxPfG/VWBJjZZKuBO82YZm8GQYtiW&#10;0ZvT+WjvKa6ntpl2avZIZf7Mfibarsc2sRzDgn4NRXJhUKjIvHobsgit5bgIdxEk3hP4Yyyl5Stk&#10;26Q278P/qKgLFY9t7PC3tcGMU0vZX2pDCVWGyXz8oCfX8WH9JTxeX2PR35O2CsflnaDO+Nsr007x&#10;1+x9tJnRpzB8Nxbb16c4wMVGaaMtW5tF4OfsZzS5jt7+lxidMwEtDS81Vm/0R1F0DH8pgvUL+2g2&#10;BpwWk6rlVsasS+mr8velPZ0ZybMNi17ykjzAA3kf+uvVKqWUXR09pyh6KUwCeqvqUgBy21fWnE8m&#10;nAtwdZ4EJZqeFbba6uXrpDB/VE+6oZReyqbvnb0CXPCPzR+tf+4BlBn8arjRYIjz9JjS4rZWCu2K&#10;tct37SgzfY44eVDjJbxZ0yPXdKV7Ct5BeTrNT3W21NQEfXUQMS8eq3tNuhJkRhhuoUER9T45NVQZ&#10;+zXlurgY1aEM+5pWdWdSvT0WMH05cYvxtrvuLsyZwU4BAnqdtu/by+o1c2d9WuJPfgkdX3rNHZdJ&#10;i87m2rqbk3LfcPrZGIx7pRrIBTN1O4hoBX2+MrAHHJULU4YyU602bC3CijJh8r9BI+mo2MY6yGVZ&#10;Cpq3Ywht4ASw2HTHspRFLMzIXAQqXKpbD43a199Wzjm/5wvmRMo6bbtxnjbYVh5dCAsIXsJ7/d6j&#10;Cpa7v9fz2S7pzIi8n+Fae1vX8KUQg31/AHIZnaDlQqu+J3uQWzl7053QHh22WbSbf0QjcpneS/Kx&#10;iIs+z2Ut0aPXCMfQfY1kmHta67PiSSo8bsINZZm//UZgjaQ5rFoYYD6a5MrES2rVp9BPkUgad+SU&#10;+It72sKWhEiIMwJLQOjHFkrmcRBYLi5de0uc/TTYfCKFtRZgMq0ZmcmkGvTM1OqBOR740C0mf18a&#10;yT0H1hgXYndzfMRWj39606HpHYxDdzH11sjt/ZXKVQy1OouFB2ag1mNSUn4NcejHv4oZOtfJ1Ign&#10;fTjwk2Z90lDgmak6di8tGNp4AQZ3h3b+NoLFkkqn6av0km+a32I+GAhU5KMREixRz6VlNKm+nPxN&#10;CiQX2b4b+jbuz1OQy8vjDVwzi9G5b1QPFWe8yxdysE48xQ1RWwSkDIFFC0wjgoKenfztnkSu/L4/&#10;wzf4M15sk4zfe2GF4bGu68FXK42jtDucdO5Dn1xOeegyzMy1IyqBNrlvlNO6Yn4dYXwiKgGbr9qn&#10;251sep6uE0hHO62ZvY2O0ey9tYUyHHIavyb6UMXsBjGBjzbomvO5dD4lBJjZnuT2e+TOxXhk4vyg&#10;MMtv9eY1ol++tsaDXS2er+Asx7TqtWzaHyVfNpgRI8yARWtfp6wTpyih0P7/ep4SHXcCRgxHz/ue&#10;G/vtW2NQzgLHKuKk4pW5nweH5S1f5fxrG5LBG8Y11vOsuyWX/I99zwh80eKNaoNelCmZZF7bijue&#10;oKMexUxqi+ia/6T+sfT3v7HHYmvh1UTXHZsUirxqfgDQll+So42CfDvZAQM4yOPusdxHSkhIute9&#10;f2kqs7+veOKTCaMOE3itwns4PH328Mi8yNp1mCWrOxph2eSmY8GK/7P56A0iI0z8acw+vMahX86q&#10;u8fRPy24xhTDTwfTeFKmtAi+mFVerQsiA46FdDwzTw2xOdLRj+WWORs/SIBi7kRneCUAFCLDCfiH&#10;3t4ap+yLo+IAgTJM/u6E0SD7ravUuDkJnf054E+1Y0Vq79ulcrtfOgvOcWMuDvF+GWX6+9uLOVlk&#10;lOGNCHVPyaSgt/CO3S184fJOhsXVq5f/lN1tQz6I7lbvJYXxFMp0B/WKO4wffKt11Qvx9aqeCetw&#10;c4GQc56DEZI/l1Zr/AXx5984fuFvNdKzm2tVoeWOM7OnC2KpaitvXXg/5Z7rQbcuDmcZzJz0dfyL&#10;O8daaTT960MPDpNj8ehXCTgzFJHJiqiNa9pr37H3oTjAqK6cI07N8mxjokeIam6p6Wv3tE4SijAQ&#10;kd2LH7RPnN+FYxU9HLBnD9Ihe9N6QgufMsrpSDBflVbVvzK+vjwa2BxwpnilfVyQu/OafTleg7xb&#10;2DLl6+1yg6QOxBU5EORnOCSEaX501I+wrSsltqPh6uUsVdRb4Ijlt7BgPteRGWyTr310ix4K3pQ9&#10;Hv81uozi8pKhtc1kJx6G4/nliFxIQdxqoDPoxvdpVh5itirJR8+YHD78H/owm2uwWSEtxz34dTl1&#10;e1mXo/uwXwBLKjokyrBw14WXwmcWObU3AIKF/+dYeTeH592VHbznI6287a+aWXI36G49j/xB5qVA&#10;sOgPwmPrDrb8tVOjnL08ro/9kjGL2BZjdvlR4eZcHPirmcFv0kGgnZIC3r5z/hqz1IrvtVTIxX+7&#10;p9Z/FnPmgcpzFwVd7IUsWXrzGwamFZpMU2ID+F3nBbhrJp96c3NfFdK2NDwJC4sW5nPoc7mjXRR6&#10;e0lkpWdcK13XVv47dqxbE+vLFfGsXVpUYwxlxCpx2O4ZDcyM/raxmRajxnxYXo1yyuxTUVbz9U18&#10;Nrh2J152j7erMSy7AdbKxVbKRFywkaW0JAU2XIZlbgYsx4Z5dmMzUdtknyKMvQfjIbvwd7hNg1MX&#10;HfalQxVwogTrzN3LODT6VlfiA8lYBiIQbi81jKSC8e+Gjpl4Z6PX7/386TVQd7Qu9PlCDsfD6D37&#10;Bo1fsSCgy1Nkte00N78rZI3tSGYWynjBM8heb9qIPbQcmsJmTa96YdoF6Z6vhoZ6DKL3fjDNyzdy&#10;6lnl7/qSaY0z4/X8kxN7QYn4VYOP5SOOwNcoa3zlb8mw9OL43K9u2st5Ri7uhOvfKgBv+OpZzGAY&#10;4i32t1SfaXzfGD5XxtYcAIqzjr2G8+2FIpmLeZmQkE4CEXjooHp4wKFxHudnE2IEkY6pDoMce5EU&#10;Kq1hxv4Jaa5MVHo/kkFm2fnfNQpR2/POhJjk+anKNX/Fb5vQDWmPv86JYs/U8HqIeNs7nPfzCQQl&#10;RSPPqSfVN5do93RFCU+GTqhr/YAcvxvlXUKvImuvG6VXhTrYtXAbL97Ajf3bb1Q2h+QDWZuj6m9Z&#10;+1Wz4rPsLZf92+6tuJ/Wt7s7H8vNbKIiGQJzAM7W2pqn2ee9Ec9rDLrZ87oCji9wikpXS+lVxVEH&#10;TGyZj1CHnWB9YdlQTD9QZvl4NvklBESUSvXMoh6mSuvgDR5p69Ekv9lwdbdiBMaQ/Xmh0/zkfbPH&#10;v4uQWfCSIUqz3SBh7Vg/N9/poMlmGWPbb5bRPvdz8GJpFg7uK6dDd09/XY5383tyW/dFcaetSjHE&#10;2ttjCCmFAUW4Epe19Huarzt3a8Sc0upRgVtp0wtcMVhtpPTKjH+/jON3qOX9gM5kpLX7VFucqVnT&#10;mSxci4RiDXebDLJXocyEG5hZ69WsACP1i1t32AcS71C78vRjJ/wGLaAjFWC2gXT8SQQ+iFbKpJfz&#10;eZeGGnEXG50HyMXWvxce/S4dFlPYxfYo1JlbTqXtBOLTzsLbI/5eT7PclUB3OKrgtxUghOMZvaSB&#10;AzZDRcUp0DV+3JhgukJgGMWXcttN1bkW6V3lnQ4E17wngL2Ul179IrT28oCklG6VcdaM0s6mlPxW&#10;X8uJvz9wf1qORhfAZoMC33UtKzMI3XpZyruejk0cECe4g6KIjtyrfE8f39hnPccu949adsuE0vhI&#10;zotH9t5sOQB+PtXqO3HDK4qK7ax369LeVohlFZO2pycd/30ay4oXrhStD/6S/FwY6GLPld7E5EM6&#10;Ny9lNr3eC1XOQGiwn+cze21NfiTteoAo2lam418fZRNj59rk6lj0vPww6rZpF+IwNt+PBG/1YjQs&#10;fY5/R450L9/gCdzY96QyqkO4ERmD6VKzaEVcXIjbZ71ri2vTSdS3SH36metRW5fYuvSQyG85M/Bl&#10;IIgjm+w41Dq9kbgm3/Hgs3Vdi8E9PE8OlNoJ2FdQhltUbPLpBImavT4idARr62++U6djpAMzF2v+&#10;aFgiqBr2U6VbLL6MMcnabRcIv81qCbuK0x7PDi+zJT5isMAzy3B7zDpkaN3ml1/vMdhDCo00ukCZ&#10;qEDM9M3OsfJJu3z6ggZdqAh2Iztu1N4xP8xfuvcqzsY73pL5pNaPOt65/8jOp/Pj4sRyBVaEDNEU&#10;u93n18xoXMNmUrvYhfl6MuC8sAt4611/+/fe+LIScpd+27WmV9zTGWHXyPUwyB3pqsvb8joqRPKW&#10;NOSKXXu2o9OqETG1yRdtzKfxkupc769vXdj2GAjMHHfj6mhTbXjSZRYV/X2eErNuftu9KxkoU0d5&#10;rBKhv2dUWo/scmOrRSVXmGOkisn++1D9nhDcPRepgfYu2lbWTiFLromW+N9NZQtz8LTvpp4+yca7&#10;tkl3K8V18VGctWKpJ6K8TywpQO48USjDpoMZea04Z7n9iZR4uOg8mvP8Nummz+9cmhWtMKxb7vkj&#10;CV+zeKcXIF4ePTTadDf1FeRQvqicPj/Xd4dPXqjZC/t2epTOl7eQzbyuJmL8VpR6/jt1ng5ifaLM&#10;csekV+Lk5wE5lN7q+7meBgvy4ocSc39J/KB1C9aP0ElXPf9wNMt5euUsLqvLUuB4aM0AsrrzmpWi&#10;IJdsXyKd6c7wy+1stVsT/p756hiU6eJIFfYkQzfsKqA/uP62+9knrqk1vFuFglEI4c0XJl0V7vQ4&#10;93wCReJVujbzj1apnFWg3Y4WOkYd24IXtrLCEcjonHf7wKvRipMiNFWB+8XPn1AmUga98u6txsg9&#10;qgWWecEphf6WhfnLfZIuMlFUG+yb6Kw7YIZfa+Kj7Fxd6iW9AMYFjlFe0KIc6F9nNm+Prsuz+RCc&#10;OIeIIznbacQtotnRlO3fFTdiucb3guTCzKeZ5IUtpdK50K6PKlRvyWuS/9bWhnHZqX4RM5RJhWKf&#10;e/OWPJqNpVXlkPhbyqGooayeUh89lrC1qXS+KN2CrhLx7Pv1BOEG3J+Wg3eqB+o1pPOYnT0J3VZn&#10;4Dfe4nJM5Nfh5lCHgO82HSth0zBr2cpmaD0v2GF/4yEUhRxTj7h+XdKdjeBHPLoTRi+AJl8b+I/4&#10;XJrL/X42rK89ov93HOyevGYGP/ktJKlM8BLY69/U61b25/zN/9HMVB++xMXiZaPJ/s3IuecdA+Mx&#10;JVT7nYLJLe5Jbpjq4y9zYLL0fbIpraQ2pN8Ql/hqE8R1Taez7PlPnKSyFXRvfRskZjoaIJv16Xdf&#10;+xlyQxDRTLQ5It7yVpnWvbzyDYS3MvglCf2LZ5ZpbL9C/yctKDZ69e/ndLyqLJspR1+aQ5knL8cf&#10;qz3Yqs711ksoo+H96fgd3O6/myE5dTysU30la4ZJUognBzru7KfMkgC3xAgkuD6PtLbYqD0KrEpn&#10;uZvx7JVex+aZtb4KPKbVzrDiDCNcEIKXrCbga6nBtWv3dxwMErdw6x5/M1fy48b3ES/wTq8FrXOd&#10;ycWTYg5A85BD9hw8dkjfZ1ZvyYu7Z5V/Ppqz+Qo8HhQ9bXu73jiTm9fak+OplEgow2xQ0bZBA6Xf&#10;k4X7gzKLlfVeMKv6ONuYoi8g73MbmpnYoGDIFQsr5IA+9936zNXDcPYJb0ZW8N8i96Unu0s+25s2&#10;mmbBHHgTOlvoH/ItsI+U8Nu72fk9EgVOpq8S6irvv76AAozx02JE/Zbu/W5vTBzwUA5/JQxN/Dr3&#10;Js8h0T0ZVzfQ0jwvomIyxi+RE/WmJWtbu1zU0Qfv6y98o6dGbmch3PMkPYet7gIoz3Sn31xUM7fz&#10;33FQQ902f5sJxQGE2eKdLdAr1H5eZyfBuqA0Adk8zx7CAcVM89r846x/pej8BrsaGC1k9zlaEJAB&#10;MWQGRFXYwGGEljlEO+eJ/mp174qUpp4G3WvFhTL3Xl9WbGRSSRhjt1sVy+Tz1l5cKIipbR6J+vfa&#10;Tipg27g+jHC4rkDaNjNXyw1i0JfinGbc+98wnV3WYqfHHUWmcJYZyNLq1ZDPzCL8YyEzXKnRX2uo&#10;w7ogssmTRnmSGd0csQ2uBVUfRA4DGJVb2kx9iA2638Xdszn8Lj6XUbbXKkTOpuRHekGWmp2m1Ptc&#10;IcmQKwLHniQBmcRe2+cuWZpeKr8LI+P/VaoHrggBkdXfgB6V0AQGRjhP8WUQFC7CwdHDkXVtc+3O&#10;MxYsxM/5ntjNq5C73Deb4MH11yHSGDzbudX+GTbWt5Ki2376/or4qlD/UfCFqwe+ZUz/ZtJiRcYl&#10;GoI8zugkrIChhd9TCfx8oD6XbVsKS6jiS7laFqsRSGG3aWbf6Iz5MUsIjD9NsfiKJtAF1PLOI5M+&#10;2tzveMzGw4d2Ho3E/nquD+uHkCCgTFhDmeLpPjxfV53KLhkTWMS/xakcGjRdHoLyryfPvw2zFy2t&#10;1fEoP6g47jgIzC5aK2LO0Lk1tx51vSzCHbali7MG8mZruoVh/7Ly3rvF75oy/oPNdB9rfrd9P9tJ&#10;g7BkN/xGEpQhSXsWd8sZWCmhXZ+9keihWVvZgHkzNOa+qf6UaKF9+urJ5RaPzFqg8nJ9hGvEe5YQ&#10;dIfIHyf7VpCnaqRxG5YpEj4NzJXz/Mqm/EtJHhxT9fZwOuRr1y9qTu6epDvVVequ+xr+ic1NrzLJ&#10;PF/Cw2CpUwzNhfp4cpymUZCtetFDmgwhVV6+09qB3uBmLTfrJ2IX534vKDO51K/7o7V5eBzbcwD7&#10;OFyXs36TjuBhgGwlI/djKsG6vqRvzPY0KM7l9qpMf9EK+VN6evldsNjM0WN7RaH9XWzgyxCY3T7z&#10;HIEOrSHyeKE4NGd/D7TJjCesrd851BqfLxfSTRb4IP9lMQBeOyGxgeclOAZTbEMuaxJnR428e2gl&#10;K9mzFkDVXqpbRHJLrvo+9Svlm/Vtnj9Kp9foWrn8mlxxnTPMQP7WtNfZXg3kwXS94/Bh/MQHxVyl&#10;/8TLxfglf0rdLVNbcWJvocvJKojCX3nMh1xzrh7kG1+4YvDt00sqb7fVXv6Cqch8AazD965tVLjx&#10;xbgIVj97/98aupbzCaqhjDVpWrOvH3U7NepkIZN1nQ/MMpXusVx6b+8FP+xVRzP8UNtxi33S5WcQ&#10;yEpdX7FZ4VUhu9T4JrGrd84j5CcQ07ZdpMslaleUpLOcJvBp8E3jVqLbsvzFAP2eMr25dQTyTRf4&#10;ucKz7nqUkztLO0d21mR34L1rtTq4Q4kR31pW6sDZfdceJnTs2MThioaWN5XWyrcLF/B6Qs+FAPp1&#10;lgjrUOaqGopAAK91e1hgxHPdMxorqjAvgt/9J4MNNcla2o/NTv3xLVfK/w4SV43L3mK8zqDieUfn&#10;DtxwWX0kut07Ge23+SXIUY80VrdW1wj4FCbZVDCHMq1IW88tTzQHDCjpdWqgqE2Xj58TsJV9Cgwf&#10;z74vjGFJABnmrpeqXKGbFGZMy5X0kG7fRqW1jeILuNlRYD3++J9yxlrPl9dwlbWni/nO1mKfHpRR&#10;0bMDErpFfR/vLtxjgN3K5qGFRNhBzMVPCgzuHnY9rPZY/9LM2kYZWfcqjT3SzEGPFZDC3T1t5Jo/&#10;KhKvfaBQCytD0kyVX+5WGt1tIBP7uhlOoIy8KHjXyewKsZyY2W1QuXnyHiP6a9GMKXnOX3wCftWK&#10;vdeTkTnZcW8EdT7+aNy9PHoZEjQ2HcFhW0li2J8m2yEHWUMQDgRXbe1eu4UHilsOgtWhzMYnvrD0&#10;VXxjZrfX+3LhU/U7ZrXbvT/YV9LsxQ3xPC1aQXfoHOvJjyKaRNsp+rFWpfr8t/P03Npmne3ixcbf&#10;CHR5UnNaXd/Js1ovp7W2l3rizTgoo7nnjbPJh3J+qpwHcCa029HI2qX9Xk5girfCgzGmPjHG9klP&#10;qt678uiV9hGjGf0aRLtnFWxEdPe/OrEZt2ACP2KkASLWoxG01f2jUmGHwRDZ/7XtVmZSPxqNTKhc&#10;aryWDGrYNO+Ovtkmy37UvaoESdTMmV8GWPcO+mIKSqvxQdjNoBwfqo/GGvnWwYKwtyblEp3ui+NF&#10;NX1iZZKTajWtPTCw/fKD/J0680vvQHfwQigFOl6f0e15NQj5pHQgT8j1JRpa6aUt6GHCAaqpD6FA&#10;zS40vLjAznmQNzFmsygQjX7E+8qbqzDqNbndKnhyj5Z5ObhwpHyUIapXgzKDdyP3G1TwatUVbxwI&#10;DNqkxSBtlB5UJm6JwMp+VeqeIVXzh1NbWwE3a+d9zPnps/ihx3Fxqp6Om8VlGUxaz6S9sk0tPwwL&#10;p2u1IkXKAQZO+PE/l+N4OD+ULAMh6qWUu+DulajO9WweM3IjZ1+ZNj8H4TIjjsh6HYR9g6WJ47zF&#10;mFv+/pFsecAZaoQViCCXK0wvXdxws9v1Eav3OR3y1Rr7qg5ZedMpfJrSe6ub+2kWAPrtEhqOBmXF&#10;re2vsvxQu/IV3vPT0WQ/c0uDeM1zdxD9KvZcB3VnRbCshyluB6dXrfIjqfsdY7pdIcG+D28StHbj&#10;17OGXO9ayevuoAxx3ZfZsxk1jjmbztGM3JwZbXOIlGLEKnw4eWWLr29EiR6IkK3xghLR3Djl40DY&#10;1l4HbXveDZ9D9LgVUD2n5Wqtd5QzNuXb5TwolPazy2LN1Cd/i407vz7NdrVSPZSPXF3r145qZ0kO&#10;tG28TI3Q9S86fihF0zTQNvI6FRtWl39ANEwcrMSob07pzBVBek137i+d9X2U//iLorwjJnp/EqFF&#10;0IcSuQMCZbRmsfsIGIiKEiqjFsPYWRDvn5UKn/DvZ90+qiMa37TBUerkk4DlK/Qn3i1nM209Fhv+&#10;XGN/6e4ZLhW8HHD0O7GL+28tWt2Z+uDpfCpcXwdYzd/9RkTTQlstrLO1kFkXMFHdLB99iDiXtgfN&#10;TcxAqwiX62QMUZcJRCtRVJ7eD9ewNW/4x/BEOpv1p9Eb4Xfa5UJwk37VZw6Pq7oFEPQm5nTGycZ5&#10;/kl7d7hYX1vsgiOq6u5Ix11Ig99UMo3I+K5bHbuVqZQYLTPBpQwldWu7TLGY1B9yJ410Ts3en6u9&#10;DLazYdpcQQNcLOxfk3WnJ93DrWlDYMG32wiB7Q5lzCY6Jgal8RVxlt+ftjm0kTnzPKm90SffmYVN&#10;ptJ9VBNswlafNt24KmyZMxtamWtJ1Ty0DiCHrT+SdFH9ckj/rMdf9Q352gTglOqX2zL/7ubOXRHK&#10;9E7BhYhhllHznBGSKXg4TCD7QmGqdabPwwuSvFEIdP2lN5qkV3pz8UEwV+1dRj7NNvv3Em7zxel1&#10;1d5q218W0NbF0XiWlA0F2gXjRo9yplj4/Wt0HfDaBDAwmJOJPsN9qbr/XG6DWv4FTO0ozZZ2Dndb&#10;rsIN1jR+2u+23p/Y9nPMMXq0htgc6vyBdFqcHvXdH925RGWWdV27pOXPRTHHQ2BfsbQ0ghGUcWED&#10;4Pb/ODrThlPhIIp/FmsJUWRto0S2ZEnJVkQqaeH733nuu+fVPbpS85858ztfp33Rw0Dd8oVhTZCx&#10;OIkzFVMyIQRNTXv7Vvo+5hpXgVp52RcpV8nwkx0jHVgqXcKDzmZGMZZfNLhZaD9ij88Ep5LGXOHE&#10;e8sVX/lDG2QazMzGHlFGLI1eMUSQQ3/u1N4ByhcN3+nqbsTeAxGM2ds+rPl0VBXeTdM6tpUhPi/q&#10;uIctAi+QK/U1IXzHvCYzJ+p5GyqQCbNyT8j9vcrkZ8cNyCBB6jv8gLWeFzcdAF/0ve03zeJpffst&#10;uEtb6d0j69zLwFwCEhG2daG6cNZs0+/cfXnJz23n2Lh+N/XbkzI7599k/pEpYt2gQzV3P3pjyJDf&#10;3/47IYPO4BXCYK/fLxas/gDLNhfqMMrb+rg/rQ9lF/yu3W4o/5BmSYXFDY4O7LFzK2i7Y7WZKaP4&#10;qLQtmrBDah/dV1sOZ51SnARZ7nWZAE8q7hSYhWXC1VhCBvlAJFUHTpB7ptEDDAjtlw+VQvd03Nl3&#10;/1DR3zvjJRZKZ+pa6Q/kTC2d3A1ikjw6mWqL4uecRKtYKvkVsri7p5Uube2bMEk8w8r/W7tErTYN&#10;MqhIjGMKQWEngqk5nj96LuPqe6TrWjNYAfKQxkmDCOOiQb/vxua1HR7e6LgL47jN44zeP3hKvQ2C&#10;nTRbm/F1eMDycK88FrSa7RcGu0yO6sl0rgwy8ryaSFxun+cLHe7nAkLLrGUKhWHPX6Z+Dn8K4qk7&#10;fXijKZMbEll58Wkosvuo55jsLn52KuwsGC9Fc7xTurc9VYtWq9VnPe6oPyWavcu9xr0YiU2QeejE&#10;T6nlK9+QiWqZm77clxd1j7zFcuUa4f5E1KZq51dC5PuVng5XTatafCFOPF9ItDnMeoAeGcIAf0I0&#10;yUzndw3swRhZnkezttO8Msl1kIVInCnIcClem+6FoKmS3xl0aScVXzzmFtnSuow+DhAAMMdcO+io&#10;O7NKf++L7gSJLdZ+P+Yjrc8uJqWgCFlgXyh1PtWhIg5a5H0/f+EsuaWO2OXmINhIGYJM0JamYWmF&#10;fDXY4HoStuZNTebSu3vCiK+vtjSQNlZOzWkeCE9v+DUc/R3Ab4qelRE+7JSCpb1b1b/juhu1PytX&#10;QoULdj7vNs7Dfq5mkBm/9zivBjINWegIbuNMbhQ/mJ5ZvUUxWv5I5R9jGwUXYzq3nxvhFVz37Sig&#10;Z8Z9nTCAKfLy0+Oj4uZmd/1+Ighz1o2jXKibPtFY8rqBvanubaqQ8wK0wU8g00rbCYZT8yadEXK/&#10;JtQO1FcsM5Xr/no51wK88zG8rvvMos2ARwtcVcRhoyA5VliKb3u0SlQPQsFe5V7NNUWHQ7jFi6eE&#10;jvDXYH5oWXqW9qhjH2SyrrSm/OhXETOT9xygUmjllLny/qSoOqrvAn3Ezm3y8AV7X0OPtR7ryHmZ&#10;fB2eg8F+J5LEtCPGLL7wEyianp/jYYF1IW3hRUmIMxPLzqs0j/9K9cR38vGWoMAZ1V+jtWIUcW9u&#10;els9rFWj2lhzE4DCjR/E0Wv8yp63eF/ZOpkjeKrm7ichQJlGM6uLh1NtQve7XL+xv9XHRhvI4bu0&#10;Nimkl4+D9/4GKzNpEFfqxO1uCT3qGMpXaAdA3sc2HvqwRKGu65tKMctvVpnBRJnMakjLfoXSzNp0&#10;v5sLf1Tk/LWqh+m2BIlej7B7B7xmV9H8WbTuBbWHJLr5kcOBzDa33CjW/cd3299rSARuhx5VitKA&#10;qWzp7IFtKhw5+JSW5OQAoz1Z2D17ens8dEWdrxyO9bI8X6FXVq1r9XSCz1GBy4vxL3wjiXHsDnK3&#10;e2hxpz/b9T5zXJ72yr5WWlf8HlQI7znHZmP1UgaI2K2HZqF8KQyW890DXfW2H8IGltDxLTxrW4qs&#10;nipbbqylZrgaft7hXSnBY6a29h8a8Afg3RrpcVuM1yTIEFd729qc7szCUfRqaenqCjZA0Sv+xo52&#10;f2ftP7uaUPhdEbtb8No/Mwz3FgfB1yFWT+vpQteIQWstEznMW7YPUK891UXho3j31S3URXRnb7Xx&#10;GWTWHwyCAhSJOJXFcaSg43DeC/DBHNMXsVV68KXvZ7y6ncT5kJQ7ZoxUROU8z4j35nCe6FchxBd9&#10;7NUptyd0PJ70VDEYb/nh0xTN/SrNtgH8J1/+GsTDk796ssvOl2nYPpE627QFqXtbrDxhK8ZB3S6Z&#10;uKqEYsxAx29b9kQ+zIWIWDylD2XT+L0eEg0oSVs/bd77UpkTXempZCW7klibE5OyU3Vo0H/Ne9w9&#10;uSXZg2HJ6FO0ImlWsi5LZ7sYl1N0HERqQOT7reL0ArFukDCdf/qZjRbeH1opu+ph2zP17T+35VmB&#10;PtentF6kjvz+c/vEjOrCk9cpHrUG0/yTecLicuZ5vV9Ws6cWn9vVir5Ucg2dmE/Nw1xqPQKwmmrG&#10;zlCsHrjJbeMbm3KXlQ53PNWtOtPyaJnakWJGukoVWzkjOeM4F/ABSn5cyPTuflDzz9dZje7XciB2&#10;2lttNiiiVMGov3nqNN32Mr0NNULqZG/TXiorUYpeA2ZwVUImU4fXxUi+55dX2B1OCq7rXHaA70PY&#10;29MbHgZ4e/kdNyq36jOAcoEa/z06q7Y4Hg71z9fgIIfgR7xpe2Pmnk2MgDednYmUXIjta7rCscth&#10;dzg5L8bSmxjX99ODEJTEFSUsu+1JXSrwNy9i+c42myv5cT2vFtpSrjFQCUAg/L1vZIG49VST7FuJ&#10;aBZfE2L3JMj3VayGfkmV8Ppi1qt/HUe/E0qmy01EmlNr1MhMjlUcSoffSrlO7aOkLd3HBPbExdV9&#10;jQarzLB5Sc6YbrEC3PcIyECU6vHrjXpohU/liWEUStlzk+/26ywYy47rl9RtTT6QJK4rRvg2RSfn&#10;yjuideOqzLZzvMWkAAfg6Y3TC706b9C31yNVG6PXmjrubarIGnHzjv/9bpChokHy7M9d368ZdRe3&#10;pEfjWQ46vdKFyH8MMp0c7pff7/5pssenpuKDbB0Z9movtDKuONa6rW8Id871jv2851l0PfQvSVVY&#10;rrpSUhXznLRt3Cd/s7Vuv7u8aPcov9rLYk7i0WTQH4XBaw9Ig5ajJ8XluLjdpq5S2DOHLWDrg/bz&#10;8jnUaKnpB5Prix/6leMH+S6bH+28S8shpkgjOVww3rpMiZZKE/cOyCxmtx5ZXOsJfz3U2p40MZ/d&#10;nYptZkb0cVEbKQS0HT32PaWYOpVkdCnbhOg0H/msriJ0oD+fPT/bEXvT5qAr5ApK24dxQOeGvB4f&#10;bDamIEV0c7uDjDPftF9VGjKIOs4t2S3HbyEFuTzL88mnRC99a+CSCNOlHegpsceOZ1/xrJvXupNI&#10;xCs5b2b7h7VQ5bP3SxFOVq3d4kI5FAVdQ3ErrWeh3/OyIGPAZiR9K0Cl8NzJ2xqJvwc1uVGTMdzH&#10;aoZznkLALQMdnJ4BNvadjAXlarud7qqzN3OAZO/Qh5JjfBrvH1RXMgpX8iV2euv4cL4PjaV3SiRe&#10;WP/dAn4C+2btVvHbGUMkPHhPocn67N6vvIBzx4lxNi6X9xk3YB4hhvkRc35GjjMaFz+w5A7bBz8n&#10;ViimyB/c+9PaZCEllAAvmXatsHu33xYGU+p2rPyNvtf6+Yq9ndq1056hDemNxrpCBFQCGLVwuO49&#10;sMn6VvK/uQfvAd3BjqyqdGlnIMh1WX29SDC07i6jXbtuMg4tVevFfR6amq/9JXgzmG/4ebEwmv99&#10;N7032TwtrPwohZqoPKNPOxzlnHKuN24sO9vylR8tq+c7GgqPx5y6yylZ5raAWgIvYKH9xsQTLJjZ&#10;AKnddTPR9s50h7dVbsM0Y3Kb1Ws9VTgfs8jf1QTT03JZkiS5LqSNk8nBeHO1Byh4sVCfNXb2Skqn&#10;4SAzzKKD3BdRIdg3NlF3acTEX2auze9MCFihm42jAOmmv9WtvJ0X8/yAalitHDFmxuHe3OAgg3eK&#10;leUVwwaiPk+0zarttvpNlphKJHUbyrx+eXQXjvnlBkmTNG+lGgMREoPCbLLq3DfBCtFk4Gr8iPCy&#10;Sb6Zy/lui8GAfuhgdgNHuNlYnXxlkYAMl+sMRrOWX4iiUXB7+9XcslIyyCtxTfmfgkj0M19Yr9Ux&#10;JGiludvwcSW7RLB+VWoF6gTnn+LgU30VocWex9uFw7gEGIswT4tjNqOAfWOWcsbFdkHGRDGBm1AQ&#10;dQDqJCyttxN2X+6ocZsyPydgt6esSvcuOWN615HsKrwOGBYBuifhJ97LUFBtuQSsJXBBO8ttpuir&#10;Hgz1imuCg7O0Pf9dRxemuAYZkkprgv7orkp8d/MoqHo1Ny7C6+Y3WHe87OfXNbBa+dSshZvselmv&#10;SbONdG+3mbd2JApS8dIrZLN6ES8yp/1wEQA3uNzBCirR3XcNVfwaZ1PYlCcgg2whlN4+Lz8OKtin&#10;VWcUFSBeszdAVYroQlLRtNJKflHSU7mggrc7vkebo3PYUk3aOPXFNqdND89JlfHrxL3BXmZoHYHM&#10;D3YDYXZjbBqeq+Xy6gYy2oNtGNWwhNNLddjZGrNfPu+P/B3wqWX3ln/U09qqgHUGdQ/Zz1zGux2I&#10;udN7vRdHnBFWoxDexduc17LAGHryi+3+agZxWgFRbpfr9WU0CXgGf/39p02zJdGcKGrmDWfhuPMS&#10;jtndGhF5tcfGqimsh9tta/KYIUtHmY6VrplIt90OiC4FzHgGeWvIYs8i9mpM8M3ePtwOkw9HRP5g&#10;8xy1RrQnkOyMMEFmeGlN2d2WY3zlPTkMaU7IWxuzWrOQQxB/zCK3IDFFO7bQhjLqo/uXSKtUYdLZ&#10;KY3+ympd0srzjnWVjwbPyxvtTiu5n2j1lulAxAe5GIUuSZ/9u5oqAK1b8KvD1X7DHJnkhTthghaa&#10;fPbc4XzXPZtqK+F7wrbqnMppIZ8JV5REmjjGNlQtsfti4bzJNupLcv/elvnpW55CygPa1ueH2KNT&#10;qFjP8QdkPsUbiuNvhO8RlPSunuKYlx/9Zc+Uys6mptjRQthrT3KBPjoP7PIhSH/QrpegxAxqsMJY&#10;181sGT7njn0gUrG2YWFbt80VOxPjx78KhSKQHVJcBplIsm42myg/d3Dcb5/6POKz9ceiE7j5FjV0&#10;ldowittcW76PG9HevmSIKk2MFQluRA3Q+uIFjWGXtNf0tIVcqyQbIIRvL6+l+vIVPNMv3DPdY+MA&#10;MiIR5ossMjwgYGI0+wcvQQmqLbdHgMllTbS4qLo5ztbOZJDhZYHr51jbhJi8z2+slQ9JcdpoH1Hd&#10;b12gxL9sC+zoMj38iEec6W4NI8kz9ZdHXEDmEZOdh3a8PvvmGgJ2kx6Hrt6VZErJAFhhhn5/UWN8&#10;XBKlWxXfjOEUtX531x0AscoG9KIK+df62SHV26hWoTQL1pEd25uZpGCl4/Vp/bZoZpApgQxidHlH&#10;xhH/MLkF3d8EZxLD8t5NydheJxYv+GNxTyrTCbHQqfBTUcoFBjLon7DZYjjjhpjgVQoBrMyZp/iR&#10;eLEqD11dmYmIrPZYlZxWHVcv/81v6mVj9g3jU5FnhUz4vB8CNpuLMWUeNqLwY8wfteR93swEhCHG&#10;a03RNAPmX/lwU9ZRPLcix9hGP/UWDFKtLvHJBlGrRJ84Pz836AJKt4ayaBpZFGSuJA5sBKw/w+J5&#10;CYAYSjv78h68aCWXlmvU26xFo7C3t88Xzl5rFupJ7mbhrG9oTWBw8FQ+QI9bfPtJFbtSJLUcLNvP&#10;GuMVuWr6fA+YIYtZQFggc1n6CVHN8xbjwy57BblcZuUO6R0QdTXQzt381aEjbHRtQBe3CcOP7rka&#10;TFhj4zTk8XyFHbn7aHRbfVVLOrzKgOYtcKdkJVnH4Lvge6VPk9PRYw5kYik2v845M1Lxd/i2RLzq&#10;tJ906ZDAX48sZppnh6xO1WmYm3CJ7Yz1T5c/AGAKCL7Ve/42gnWZV47i+4+s4qYHbDIqY1iqVb6u&#10;HNveBJiCufdfqe5U7D49kkaNlbGD1F3XLV6gU5cMCvAp+28m+3yUd31Js8LvG9/J7StX3G+jbedd&#10;VFjHSS35tfssaq/VFaz2j41gr0oXd1Y8r5zSsDGvFH3mbbbyIFN/oH0kykCL7jAswaiyF9fT9fnJ&#10;cgMfunlVdtnA5IWnYVSOM+iPcwtW+BFrsup6NJvppVbcnRGz04hlok/m2bUZwq6j09kd/Pl0u7dV&#10;e+tF5f73u9HAl6M56iS53Sab95scJARxZGFveZpfEtCuaB20+5YxEKKfWRwaJ+nzPAmydKzZg6+m&#10;iYXUzl/YI9EHl/Lcs/TOusoNcVE8BtNO1PlEs61sjf/GRNz189k3EhxXYdpYYY3VBCNMdUnggwZe&#10;YTjyHl1y70+Ll8FKKTy8NMs9hGN9I1ZUxAWjHyW+Fodxg3Zxddbj21y2FN9nXat0GijbwTjqBNyE&#10;/Jvi9swDkRSqlLD7yFFgAjD32mF6x2Lh5qHN8XP5GAWa8D3PSbJTaoSZmWmt8C0UEnc/p5BL/cxk&#10;IM/V4p9T/XMuP1d9Pbt+VGfaIloz1LBu7a9066+lOlyfsojqMnGfBmdcv3E6ABf0nclmYhi9dP/+&#10;qm6amhOtpZl0Z9mIJyfwUdjaprfMYK5xF5e3ZVrZoCjqjcb7VmGXnNuZlTtaBGilyYtmtdr7qzpp&#10;LTksJv5ovXPrvxkesSjRfu0Wh7uuN85Y/tpnMh/c1CDOlK+ce+hDkKORd3oPQvbxcjx7FCDLp0ds&#10;NvauNthEzLr5dHFem9W+V681RBZMlluMQcbEhJupZcXVB6wXZooao+1zFMUzF4tzNs3WgLVBMNNr&#10;07cBlY46fH3g6qMKkV02R9XN3UkjZG+6VZapXljjlK7gNpPU8sp4SmdXPAUKp+f5GGTW9LRzhDUF&#10;wE1dTg7sc+odNigt2HKsjqbN/jfqqXgJGbZOQIiEjBH0JXN6aRde6Pqv51H46jBcPS9cMJyT8EYE&#10;2nQdT6WKcMKK6DOZhJnsTOMokHFfXiUfJm936lezo427h4ICeQAg25T7lF6nu4tevjOPzJM7C3+s&#10;odEzaLbpl3HzgLtsI3stLq8f5nn8KUEGli8lgROSmrP7jF02wPR5rj10IxZkYl9VjU7XDiAoOsZb&#10;Vocq0+25yx/YwXdo32ieImavkdwaUvFpVBNSYQBejGhrQXfU3fto9QkjiEP7eNJRH9p3m3AZL1Tj&#10;tp2ER5lIHuhVc9i/GtqnNdmlyfePPFJf+AfsTwbFPPfjvoCbeZ+7mrPx6W5csb6r0eSES49JAcKZ&#10;MW3XtZ3Spsrx4H3ZrTDFHnZ0kx6tzcF16dQvU1HmDJHLcMq59/fdMO9Awu9df3qcIwa5eNJB84Q1&#10;IUe2dqYun8bEmcA4mW3eidmyH2ToY4CatPgLmjWJoRtI82xwT7aJT6OmtCPbREENgYw/vaXq4Moe&#10;zUGpUaCvf3NPmds1pkXFTr+FR0mXOMDmLswB2Nv29UrTLu3DUvcNuEf6EaYYQd6uhVJ3z1HbDrfv&#10;JkkTAwfHa60Qxd+h00Pu7HHk0olfH3oYrD5adEvr+npPB5mu0nQOLrTpIWX1DQOebRWvCb3j77Sv&#10;tB/Kod2LI8EibsohSqfW7cl7vnHsF1q1+6K1XLr9RUmrpgM7crjqD7ZF27fy+dfH7EW69HYTEroi&#10;Qdz/O+J683nr7kuT9qjxGbI5JecXa9K9fP6WAO7QrCl78uMBMg0BT+yooG690+vpfqp8A4WfrVc+&#10;yG3uOt5Nh5RL9xYc1YrX7dold0ov71B7ePcNuUw/fwXUNu2X4uOhubnS3BhCBZ8LZ5rPnMBWmemM&#10;gXHWHZVvs5DS9Hy5s99F5UndLiWc3dIbaxURfPQcb232C+FnwDD2HtytJb41mEfyh5+8p0OWnXSH&#10;f+cbvnW8jBaOZhubFcwt2UmVC4fT788RS6ZOq/33p0Axr0ofXifX2XbUL2RT6oJ+GTXfw5EX9LQ1&#10;GJ3U8xNnEzrXfgcmMhsxJD1GbF3ugRy47dj6gswGGJFtp+DJgcAfmLUu8q326DgV6C1xM2c+gmGx&#10;5OptyFN+pIvnLisBmo2/Xu7zZ3lx3u7lrjRA7xWk9x5iEqmlObPlEifYSYgMF5kDPPO8m/5dTcdR&#10;9Z5ykwrq6FK/TrSUPebG86RqmZ+du90PZ6fixcq/LM3Sl6dibC51zx5GF0vIRw+VFg1wsbp28SnK&#10;SyVxd81WFjxd1YCqQKnH7+slqznlMJBB9lXC0ie1Z20mc1Q04n7Rgi9OK49dAkkaeOz/UgsPZ8dg&#10;ZMqvZ4nPXMMHspfLhyo2SNT9tq3KmfJof5DXlT2i7Zoyy+fjS1teX96LRCfF/r33d6cR3GdBu7n5&#10;JSy8v9F4Uyl99mBbfURSXFS+r+PVqXyWKIwdv4cvMBaqo3x/9c4bDngY+PP+zH0OSYqsTi/0ft3u&#10;F7SIi2BKqt9fiZlZq93fCnudsyBzyKyHSDK8h+knPFjZcJGSmw/PVqkohDurc0bFLDNgVjNaiA7a&#10;pEdaaUrUZWLqTiHlazG5uQAq/+4Dxc5Oz1JSN6evYjo/RLc5LL2UVyV2BDcRyOy8QKgCCneDT8aQ&#10;n9V3hlneaBQGDyHF6Syb4I/zvI6le44miI/swJ2Lw7ou0Vm3MAv/mK3Ww1cIRV1NvlXtLN36Yq6g&#10;J2Z/uSt7s5vBI4epToAMHS6vqGz1dwb+O3/N+rRsREx0f0e4OV0Vmo0tA+24iT8W3mv1KcQTco1F&#10;FbW9j5B3oXWiLLB8Yec5dhoOHlF29rIPRhxlRufZzbtszkS5v0jo/8con5lLeAHipJw5fOn2OawK&#10;R6lPtFwK4bICf2odjrdAT8PbUjlJSaf/ggoE2cHQuFcDM/EqrPQPTP0NQT43MVPcrYJ3IyldfoNH&#10;B452sKLy4uU5XM0FYi5yIlRv5Xgzr/UkICrHEbaQtjZ4lMXi5vXDQwKGts8v4pEMcEzSYeFLwd76&#10;vFIPibOrHbSca1l1a6bO4QyjHGd9Kx8Sl4m3NGqGftnYFxtkukcEe3pSMhxegdmtV0jUM8dQJO3n&#10;5Aw5sYMl3jlrXcJvH3aWZF4+zCt20wuQeUfDWjKC3hR7JvfWc0643qYAbfgm6fX2TzsddnihX5By&#10;0WGegMzqwdFToXzZv+ftKF+qHdEeOhsOQxbWOIdxPCBIO5oqYIO9DMhRmgsQgsvPZt0qwlRLtSds&#10;zMAl7X+7ZhXOWxT+fg5+/rXedddYvjvmrrD6UKz//TxVBCW24PpH7Mn8y+Jwkde3ZOSqCMySg7+3&#10;H8TZZ9Osz3GuF3Zr33a0Z5DWbTIRlKa4K2q5deDXNsDp1Az8+UTmA2bezNVP8Lw6WjQJ4+ZN7+/g&#10;YRjxAVr2P7SIApcaVh24RTfs3Yyl+VqEbXksIL+Q4xCLx7YV78OTADSjGsIPRuKpdu7M5YLWadeL&#10;jLWt3N8hzfDma94whPxyrTIJ2d+Zl9fkz86TmM9OHxSIvEKeSoHRe+XOvU5De2/X0JXnxXOwEUfC&#10;ImYrpWBL7unvMeOR2bqeq236i7z3irrT3Lh3SQo8dz0iw287t1OT6p2NB+tigr4RxrxJIFPMx0Q3&#10;m1Hn71kIzJrrLZNw0BZWycugflvXldaqtd4MWQVQVp+cGn+Lxb87khV3n9xQ+dbXZ0hh59o6r1ZI&#10;8YvuT8IzM1nDA2EHE9E33dDf5u7PMqK8IClsMoT8F6/hVc174G/yMbveC1bU27H1/a3zXvPTeZNp&#10;GVrY7RZkUbnvoiau/WawxB3S8f3MhMwxJk/1m7bcOttQ6Ff7Wxk6HhCX3oVx2eXvTtt3gQPIAdRg&#10;NbxS5e3OyKhbdTHnjjRxnOY/jwKajS09SWNZS1GTzc5v6yEYL5lHj+Y/OX7G1X6jXyNEGNYNwLvq&#10;JDvpd5tsDVXi0k0FslbQkQcyAPyX8LXAOMdjtn3jxfVy30+m1eRHsue3k7b3u6EcT6bjZFcUQhbF&#10;hz0MPv5pY6EXpFFdbymqAm9ek/02wO7a6GjTUnecayJBrRF5JcQy4XeRgswVXGg1xziuhuDOx4r/&#10;ODrXhkOhKAr/FhRF5J5QUiGUSoWQS0oihfj/s9/5PB/2mDmdy95rPWv+tu899OKpP9FfvgG7wJ4C&#10;V3oIwKB8S8lEQI5Anqmn4JArNLx4W89k9+5p1Vk45EQ3gUC+BOPXhh3XPWOFyDFqTje7+9+CDvvi&#10;fE9z1mU/futt+SPlWO95zsF22wNAH3s6B5W67HGQboSEWx0nzovqdX0/3uLB1hm+2pfa6EH+HmlV&#10;LHYtZc40+P57XAb0wLHPGBPkcjGix980ak20rlM3Jy80mTWLd+Iq3TIj38iP6GWNnneKXpzP76My&#10;wg7Q3kQtY7mSqM3y81skFnptp1HF9cW60l1FBFc60r/G6tWsMifS7lIlsLiHS6Mg03/vm7iUoRiP&#10;5xFsuN9pYw6Ws9Lsv9/7bj/Cn0XYGfBG7ocr3oQDgZXS9V2bGvlEpUAsYoMwXT52hOJFQhaxDsCY&#10;d7lFg+O4WaC7gDvKDOuZo9H/aw2dVheugz6Ns+EtlexcjbDymrRWYVzFnH4a1fk0LAtiX0oc3SuS&#10;yuV+PUn6+oedkFPTV9Ui/Yr8JyPngGvNL2GQncBtRRVbTk9K6pPCmeFTrg5l3g6Ddtacf6BmpVqj&#10;BNGUExgZPc3satpNb4sZ7glj0FrGi8rvRlSHzmULKdXo8LJT1IDrLQ/LnSv1FmDEJwKUNSfj3afs&#10;b3xvcP1aKxbvb3YE/fciiNTSew4C0AO8Sz85bP6RNp6oCO3r/mr9nvUQkXeRfXjN8GlWyuWsSRza&#10;DP9ynJltltbsRNkK2FY/9HtBGTyf5fx9Gxlm9/Cw3bW7W1oEdqKVC5TB07C54YIILaZ5xGmAJ/km&#10;vLpA7W00M5a+S8oC/SwNpwC0rOx/2DtLjUlheW5w6HUPA07i1JtivwpQfLO57XNazucDONeEZ7p/&#10;TlY/bI4+ds/63xI4ZOVrO+cAFMFopv6wWrNINDnIhdblh1xrx+bpMB00rq2kNXtcwMlJts0zRFPQ&#10;qA8SEft77do3yqvjhWGfalcmdx2a4BvvyGnXZYB7n6fb7nUfEZTJA9IbcP3Xn+rgcme8e1Zkunb5&#10;NnEIhGVOctaYBfYWej3haWCecl92pEwOGlFtrSvnpDkcjOVjtyQz7r1fg10q64TM6mcsg99rXf7M&#10;b+M0MjL2382GTUeXpqsXQPq8kWtXHrih84iNB+jEpGypgDcXL29BwdAjHRZAV1GaN9nd5iMsm2R/&#10;5hzrRSJjZ4W5V/OD6yyya/kbp3WU2AXOXzJPj+qgU6j+7QKDD0k5e8F95HnAZUvMhzTx/dQDLrdw&#10;7/9WzGDO4A+h7dRzItKq2FWegxTMAsoec92C9K3EV3/zLTATrmr4p8W+579dO0Cw5C2VxV/QywLo&#10;dvn33bAIeWs2q5+1sUf3WiJ4cZxlDLvXz3nxm48TgL7uwmEPgqOb10JKboxMcOOOll9YPMpgWH8W&#10;h88VMMpRcbR8zLalIzMq3jdAImisC6nNbpLjRrSgTN+YVYyrfxwGcEdw3IVRTexzezfv5/MZcBQO&#10;IBNxxiqn7nJsbgSBi2RvMiLfSqIlpUjLNXtGsIeLD7psSMVrw20yBl4kXGz7oFjuDu5rUv2d/voC&#10;iIsw2/GEVOfO+7KYwigwJzDgErxCvsnisOMXEHCp2ZeBBe4Y3TfEli6vTlkp6VByF9LbyltQ07zl&#10;BvCyfuiql1P8zxfJoNrk1moFN3aSxRYJD2UeinMu8sqd5M3KvLlxpGiBjJ7tRZacRWu7krmXD+0+&#10;eaj3WDMrr8uaLdTHZ4fB8pPRZDy7jsJujOVqTmFYbpW2VAGzFU06da7pOtOlzjNi7eSjB5SZtjh3&#10;UDfm4WNuvdH5bA8NeKISdUU9ctW8xGkj9uEWVs+gPDWoMtrqzjRtzd3m1o161pHHfrCcnildNdKV&#10;GkWPP5LPUYGZRKEwrL2mFfVUXq3/Vlr3B1KMWNPbDJwPG62aY2+F12VbpQ+N3XvjYziJc7BPbafN&#10;hJUHVfoaT4diw2cwfl5xj6P1xruG+meuEumoCqLdkd2f1cL7RA4il88VyHd2wc6hzPF6evtK9o4w&#10;MBZ0kbjfWN1umVsR5GhB35GHUTi7+Cov3TtSQozFVw9Sjw3Vm7TmTKpiG/IiAmY3lEeTUXJUt1Gh&#10;2QuNa6WzELILjWE12gDjJ5QJ2h+mPhACl+ericdPrIGylwYHr1mLcgdQPBn16ntZoKJ+/hu7gNlA&#10;lUPvI2SujZqH6YRsbfRiFD4qZ+eN7pCxeV61BUR1Nv0fUwG8OkKNH8MulFlrkeO425310St3LNSy&#10;18pyrawNNbIVPdD2yl53mJVd7OkDp/a60MblKRbNVo78+jEmHVB/ivHF5bqYLKfdC0vduY3wPlSq&#10;X/YHfnl4EeWynSyU2bVhRcFAYEq33k9SNgUxLpaQpA7peOG+KjwpUZaX3MVNZqr8Pv5enPwQpCAA&#10;HOew1l62f12KuRzqC2H/GaxbzVV5bebdXPeJBt7691oR7RJY26BMKe/a8b1Ha5PBkRaBq9PdZpfV&#10;b+W4rVmieN+VbNSYn15B4ny91QsCVPOu78Yu8+h3AnaYV6VM0rAqxw5yvuF+/rcUqK8cn4NVMwEF&#10;MWqAbW6rQxkRYpTMqeOT59vIOMHd68EdX9T8nKO62Ss4FuvE5rZa7q1P6PrQBczH9FPa/2LGeDOl&#10;CUQkyttVxduKJ5Z8wvRPouvXV1p312kZO77TNmdvs/zfw2OsH74UabqQ6XkeX91jYh8LWkDMX2MM&#10;8/UhhwMCwkJXhWbxce3dL52eebD7v7OyE+LD7Szopezzw0+vi9zCMSZ++GIRJ+B7+cll8uKkW5jr&#10;/P6b/aajdJqCjzrEQskuFC+VaaME16FuOzaTSJG5TYwZoxu7HFWM2g4FZqgFhubDBlFdu7jLxY+x&#10;R2/7zSYBhIbVC3pw1TRZj/yb0tEY5QHGES7D/02j6F/kBsfitpGjQnx2calB+0nyDW8dAeZlPw8Y&#10;96GMB8XhMEeMAXxo95Lps4eOgAlyz8TF754/4D+J6Pqxj0aBNMm9Yy/aLLEztsj5n8KtGMWlv5c0&#10;PNxHIplfp1jEmf41Rk9kY43vQvysPR7nUaentUBVJy7vyuZpy+srMaYqfc1arhTZGJbuBkB7n4/c&#10;jiTGlY85XK1ep3Vxmp8MZdLfjYHpxJq7J5SZleBLfdsbvxC/BhL2rhD0fXqvv2ctDWZSFx4leuIg&#10;ZHh6ofYGDCL6RI3RYrjcRFJ3QSQdeeKusO7EdSeCT4zbnlpaOGUvqOTVZLMoCug5l+lAGZEnKhzE&#10;n4jOAMy/33DgN4JQZ5y835s6KnVtzuob22VhHRLJPuhidNmEjoXK3sCEgnVcrC/w73KDzi93XkUc&#10;LH/s6wpRQhOlu8YLGZxgY3L0dx000EMQmIV7S6o0U0EZM0xFaaqs9T4L+dFWLC3OdtKWtrftxGTp&#10;raKcfhqi1Re2x7UyV47vXY9bxOjT3/RBFetYgRhvugZyGdrsyOMCSYY2WWMBZYrvOSm352Ptl5nl&#10;O41CSOYXrUFulJfLqgbCEH3NnoZ86busofJWfx9a6frQb6JVKx4mNWj2167pjMgrD+paRS8ZmDFG&#10;un87VwHdrxkGeFn1gPyb3wip9epuliJqk6Oaod148pIEmlFI+tHoWa62xRXakriCiUlv+jd1YIh7&#10;nX7ySf44SQv2b36G1Do3fu/LXOU5zUkGRbmT2umgPyG5O8fnWrNVcvy7QNHl1hqbsywn7eLXgnR2&#10;6Jhd9hls+xnzGU+YotTVN8EGuKaeN0w2I21NdV5xZvZlnNVaTpdmDpphJ6DIa4XqLczbcCEab3BW&#10;Rl43fZfZOpUVXYEyDEQmdcDBiizU/C/z8WMQpikr7KC/NJa5s7XtjSp2b6vTZbRGPQnV3cHU2w/F&#10;aM3bUxWVu/kH2tPMjF8+HUaf+iPX9wrFz1vcf+wRsPTN3W61/7tDr6bNuS2Sift9jxruhT1khQIg&#10;LR/06TCugteq9LjWbtv2KING/q0zlr1hF4EBGTVfZtNziWQmU5Bmcx3IBp2b/DJ5851epkWOv+PM&#10;QdvRYZsdMCmUqTEBVbYhFbaWWW2ejIDcifHusoR81w3YV5bL07q+Zr+9V8+zsLpUP/An5/sLa8z5&#10;EkaUGnezm/lSqM/eiIWJ92oDJoYqcn9M71PKHixTspN5q/9/TZSaX7Xffxy8czK8dKhrJojOBBEW&#10;6O0gX6M4AynjkKSrqNWIoHc/RarEWbpSOxC9hrpsjvKv0BBLZ7K6AVrrB8Ffq3jbzq8KrfWqZVRq&#10;aaZU/zs9H3GZyBZhRZZpzAAuyrZKDJTZHW0WoyBSKjFujXlu2BScb223MOuWMJusnp1ms7zffYts&#10;aTM8tZAq4rzQJ9eW73n5/sLqI8brFOrPY5oylXS6/Xt4tMYaUjdXlfbr3acLSH4gDNn3L73NRscJ&#10;s2zc5EsTQVGnvl9J64MYB779Rk+e8eJ82RpHYU0UR1FsWhY/NuPw96aurTml2Io0zkoj95pvt0Lt&#10;r6sezQrv+uXKAEow6uyNJOq31gk07vvOqTgsS+6cM03hm1k3Cy0f/gIjYbRjSTzwcVA+eWcUmu4z&#10;4QJJqMSDlshMCKmhDU+ORX6lo9Us3mnNvOHfnvYclqdgEZILD+/TgOTF30GDFD+ISXDlVWHkPO8q&#10;BsxQum0jUrvtUMhtePDbdgMROjaRlrjG+72+XvmPNHli0P1ATuu7dXp4vUW7lOJSh3pylePflQPG&#10;xyU04Z7r2TnoTRMwmp9D49YB7ZYxAhu2D9vcAC2nn49MpD86XnpTeiun8OK12nhdw+VSDXCYl17+&#10;wWUU99o93VvCaRFSm7EmGkgBCAUm8/ciAAbPpY1etexKvN4nO37yyy1UJB+VV/NO+/V43pABvRv6&#10;uLuQ8g83fTLnuFNL5bt8IEM6JTO9yXVJL+BZjsFIwyqaoxnWWuRISuAJbjhngkfpf5ejLDTRq87j&#10;7DU7QgYtdLlvVYpixwHAjz6Bq0scV1d4fpcx2XK9uY8cjtFLyHG26tnynTKESslNBIG5sTsRmWLn&#10;qW92Fbg401at8Y6F7L7HXom/rvqzeDZvgQhPl/AyChc5ZX444NQBnd4EIQMBumyhC0sexODf7Gmd&#10;37zwXmPfq174YdVuHLku5dEjReszr05tFXMdArknh4Q54hIEfzL0kQlq+f/gZuRmYtqEJAlZgaEU&#10;yGfdWhX149TL9j/VyuW9fIBUPMZHSdk4h59Vc3i5TrovbRUBAd9M7o3JJD/ZfR7lXQzxXT/brAn7&#10;rVb+JjJba07MXCjUs3+7gF22wKzBZPDn7A9vN699/L/cK+V66DXNAzilotE8Y3w1pPPtOj5zye9b&#10;gR56A1HVY6VaxUS09KAo/H427rYjeCE/PHOfZQ2/nMj7hmhlai/u756mCEdplB2nLeyBcnMH7713&#10;Lb27LgQvb/T+2WT23FjmWlfhgynYzdiBHQ7nbGxR+LpLbLQyo2158JqL5cZUhPOFXuZEnLSGg9sJ&#10;54x4mzwynVvCQBlH3aTPIJjp3T02HP309364fw6QSXQr0Cvp1G7vjtSSHiTtUTcmcBO/5HapV6BU&#10;cbF9z60GBbDQ/M1HemNKRrrFX9xuPqj7vMHwGaTBdIbW8DsOoAy9Jfj3OtMomLgIPm3cOsNG/8sr&#10;H+mwlW4bSDL/1Xu60x4mqJI0/WxoIylj9btlr9dva2QWIk1rwxu1/lHz62qDRoyFF355Yb5ssj9D&#10;S6VWV//7vynNwst2/Oa+JARbM75wulYzORKh2Iv/cc77Rw+jkqUPmZKV+Lt4ZKzAWXHidVYkx1Gc&#10;1bvojz6mF73Yrr+K7awEmaCZbdY0wmI5MdXVVlJ/99cZyrwO7F1J9ImGjV3OjmkKPzbD8zH+Pd9D&#10;5HRq30cb6dHh0V0n21W3PbpgE3HNEy38QhDT4K33nJz2xE8gDaBHta67dcKqnplJYIj1Wguv4Mxf&#10;0zWUmTc1UOJ8nHH+ATC/Hpc7bRE8Q3h3uvbeW+anXR6d2mEx3Flqj1GK10J9A9mfE+O2F9UmH4v2&#10;ITydE4v/TM+R/pgr/S9GDp/1dvAifbQwOFzmXwHKdJdtJr+mx537sEZff4PvNZ0Kv41Uxu9rb5aN&#10;VX04lmMq6SH193iSkfrVlUwDW7bptza4zX/pHIe9F/vHiSiF54M65YGqO3m2X7QwXBh7uUzjtb/m&#10;/eCX8sQATqW2zzg1s0y8iUwRyXQuAxw7b66PvQ1yq00ylwrbC5K/IP5Iy4631WEEWobtp1iPAD53&#10;O9gV+VfW1Vrog2nRM8vTXU7v32iNyU+fpb9jbd3qVJoZpXGkNiPKxqavmydDvkYXP+uh4WeoRf+U&#10;TQ1Tt8Iqp2c275l9YJ+9JzZ4dyjNUDpiUFx2sxnQkTVJs5afONTDvR1uTL694oqCfepOljSUKQVV&#10;eLmtpGIDGRgP3uGtxJ+t6aBZIM55cTer/UBbvNcnZVZHxJVG1mCITEJPf0B1rMCvBmZjPNMaPl3e&#10;BuTw3t0m/nZTV+1wJF2RHb03eUBbQJks4xGXbKNbcaRxiSg2j8sDBgpKNZYv/ckTybux/fJW9lcc&#10;jE4rJvvKZKL60VGB7w3vK/xrfVm5/kh2yb1Z7CEdsszSPUpCL7MfLeCHFwvmseDPi8vMfG++NfW2&#10;etsyz08OWc2nmaB/3HN7t1HrtOS5efoTzNTwgz9CmJ6Uu6eev9nNqdJBIhrzwwgQc1HcTxak97Zn&#10;JqUiyBdr4c663Txty4z/U/5Oz8wAY6aL92u0XO9jeVwlyMoeF7mVtMke141O3gjGHdTg2j0cn/uN&#10;OetWj6MAIVpRAb8s6lvIokyTtsOGX47rOpkdnvfa/VppEHSj5xgxC8zvNh5CGe/T3T3aOuV3Qbbl&#10;HCHbsFbKOXVx8XLA6SBPw/wbJJqSJX/4WR7rovgLutkSbVXDI83M1rWG5c/6FPx41Ksdi/N66Haj&#10;pEMk3yODFmrvc7hh/n5NJHeyftXUeONECJXChyZA/iF06DKKVK61WQ8WkWikZ7HGvXo8vkNOEaU5&#10;hXutcB1HCdCu1Fq1vOh2VsepodLoMNiuhpsS36kUT04/6nckaOT8rbQcZLPGMzdfb1gDdT0YAvVx&#10;hDwMqmCo6ijCrrcu/zy3m/WsePDD3KRZvz7suJhBtjA/WKUbTlw0GufPXlzvowW6KD4WMnga4eYw&#10;G6m9zUOeXKLg75DmSuNll3mP2iz6bV+IiQUDJiXovUCU6LpUlgg6wuVF3nJVWPJ3reR4b9IKITHL&#10;yXLMMEQm1rGsBDR+Ph/Y7WLRfDpE562Wi0+sNDM4giP94uRPAIN9yAW3x35+b3Zd1unS7zcgetPb&#10;Ksk4YyFGapE1D/j+rAKJ83oJkE/GPP91kznQvY82nt4oAfOcytBOdt07UNPwfi6szH5Kbrd1FiX1&#10;Ul9tN9e/84YQ96hnD6y52z1cVLrhbnyBc8c/kB5nxuCz2YXLnG6T13NpuN5S6+vuQEqvjvgYVqrZ&#10;QW61VBqH3TXLIntVqY0V6T6su7i3sPEe1yTJ1a1k38i/nk1bPL7UoybHoco3O50KPDM/EfEBr4Py&#10;+LWKA6z/aFh3sJYeKj2z1D6M92d6/23NuLXWzeeiytJE871PW3tS2QksvtflnfsoJ6sg7Vj89ZoA&#10;b5ZWoQxaSZ89Pdp/12qIbTBNqLW3ix2/ezC1MGe+7C3F0pPnEpLRa4PysgW9uH7usdf5mZ49P+ob&#10;JRXZpp+/8V3uNZIHYneReM3Qdvgvvw8YbdhMh0cSynDZ7ubNGrM+bRRn6ys61B8Qmn4vzKJELfv3&#10;MMmTlVr2l91p9Wgdr/Lyl4M/Qu5NY5m8ipJ+6a+n8MmW7t2ZpWT8ocxbEJzUDMobeTfmyoqe9DQo&#10;czmZ8d6d/RYhQm/eSIU47pvCwWaWHVv6ZgG8m0zKPbk/28or7+G+bGBx5PRUW5xK58c97h3SvWcO&#10;6kLZbr5mdGWK5S+dYrWAR+L0ctTGi1BoIX9lYmpfIuuUAyiSK51CVE8PdZBxedBEUzgG133XX7v3&#10;CO8LobovgxZrIdQpU3zpC3OEdglKIqvWIkfMNg6jTPhA159nYuApWnU2grluLcqKZG8LZXLf8ghT&#10;UzV9+4amBXCbuYZodzX2X1W6OJcBDX0yYovB44TLaqf8tIaqOxD/hncEBcrZi2NmFHeKfOTDflpm&#10;wzLgPpXMi6sAqzWQjCxs1/R//MexmfivYid9J8PxefobqKv8JkOuNzIxeswPqrkq+9UuT1dGEgqJ&#10;tUKO/+15s9kB6G2e+eReubAm/fgO3AAhrYbLQTIjSkcCAeL5o7IHPUphY4+Wf/9oxALijfRhwnjk&#10;4VXFecZw2mRaCxeBYuC654/Y20YXHadl+d8PWgoXtUC3u/HUKj588f2BjtinPiULV468xFehJA9F&#10;FGjaC6p+f9/E4PIsH//adkj4ubS2QTp5YD2mMS9UvNy9eNa7OTo+7T/QJtrck5l0EAoqNKDaT/bW&#10;zdTQTv3ws+J2e2Cf9NnXaczI0d3fum0B0MGfjfizRurRyeJqcKbcXZiBMuvO4zLnmeyYD9idPtPa&#10;C6qiCWoyZBUs/rLtORwjvJXPbf8+H0C7nY7DLrWkdtkHW0aSDUtUvcklbsN8dwNtx1z+6K61aheS&#10;g3OskRMmpVXw+1sC9dl5tJ7Jvznac1qPBjfrgPATOQXFh+OuYl1z0Y9IGvF5+bIP5eHQ3rUPp8XE&#10;qmmXlQS5fZO4BSYfpbiT8iX3tkzL80+z9CPu48CN92YpGd8/x7+XdCVr62sxVXGLrAvxM/wIe2Y2&#10;tEsQPsx41ieLswzTr95HFmseuuLtm9HH54UF0sHb+ry8DNHW2vAmzpxDtUaulCb7h44dY5Xq7UcR&#10;U3ax7CKX/l0H82T11jDMQsc5Hrt3ew7DJzNe2mvQTorMa9ir0WzDH+LHw/vdAlJYcdkuj/Wrypm5&#10;otdZGedTXejs76NM8QzmVAQy28YWVpzicq7+wQ+fImOdjicoc4IpFrp06sTd1qxrJdxHjA9u9qOh&#10;XlOaU87ogbJ6pD9KDrwFoWvq+XkYd+dinXHgG3NriVtRaUmd+rI7tw96dXEcU+/O9aBMM3wOe322&#10;1qfyJ04i9MPLHQ9+F1cCVZbUv0kmZEYdTI5bRqjDPrmzFKaFtFyqdtvHIiFhDWMxo/XtTuE8pH8s&#10;J8novq+QVSJ49j7zxWRYUMKxYFcFpnLkk8KR/Nh/F6jj59SPei2P1rxbCfJZ9/EynxF3rfZhKExv&#10;9m1wv7brXbAO4yeAXsNXsd33mFMHdn4d8qeCIbdk0orrjFNMnQZfzdrqmyQsb/gye4SoB4mfydYP&#10;ykw1iPE+Yqc/ct5NXPPf6qx5Va4+sTuSYmHz/LKpzMHiovVs24UcbOR7F/PK5RAUjf6s/N1Y/kuZ&#10;Onm5aWqK1OeEIyD9a7eGT+TCPni4TbN1SKEMdgRJYa2D1T+V4MfmIQfAqAvBi33spGp6yB0bwbl+&#10;alfjgCZHnh13l6Vcc1GBa0d3B5FN1pEnl0tMOqaV3nhaeLeXweOnls0PuDnQzaSTCumoUYAyttlv&#10;lwBblzbQaq/QUctSc9WZXThsiUus/ni9PWu9QSr5e+VpD4EDTA8sx2nutDR5VXgfeplgl9HGc0Ha&#10;+LkmoSTT9jAcXeLS/n2NG58Mgz9rf71OWa41811l2JIXSLIojQsdjx3Ug87pOnwyaO7S6xyq2NzV&#10;suUqjlnKpYUthjn7oQifw1qt1P13bAxXFHtMcgOGDmf3EjfOg6lsksTmdHKkcl/8aEIZjn7dJ+wo&#10;8Dfd/IUoei22QXb773NJHEC46n3bCRf9Kpwwn0njwClht2NM6o5cN7a97Jt6VC2j3Jv3AtDc7rMZ&#10;oF1NIXPrCy44ZRAjxFwb8d+h1oQyIcqXFozyy5wwcBjJ1fEh1xOr5nyZWWIuky1Oxp32CfhbTOO7&#10;bNiYuc9YLn0GiyC1euadaZWTVLceb3XAcrQu9+azV7/+4+hMG00Foyj8WxRJA9JgKhKZKspUKMkQ&#10;ERH+/93nfj1f9kG9w95rPStdGNg2IGpiHWfeTk/6+zSLzxxt5J75/dr+CTFLfu8gSm/ij6Ngn4vq&#10;iaAutwYW9jN01ThLjC657f7bn3X0CnAsIZahczLlb58KpBfKRZ8LD1FVvOA6d8mdDarqdKMTj8bf&#10;TBppm8SrR0PswJwVLzZW0CVB7NGqxzPZT3P7ogZ3Wo+Vza57Tev9+lgMBHUWIjGlUP6Bv7VQ6jA6&#10;10zb3eQpofqA3LN2ftcaxjeJ+jEwFChU7gcocxBcNJt9AY2Ot/ZPvRzmMJOUvOBsPRISLh72lM0+&#10;CHnRd0/ZbKn4G1XGWwyncrf05fVsViGVVbE3fE3P+8ytwVv9mvPM/3YDKcAHTFzH/TKzPkEZ00D1&#10;R//0lVG5uolM+aKpUmPY/g4z3Z4Txocxuzsgd2DXbQ/c9uk+5PFRG07xeNE+JkIA0Ubhjuu0zuk+&#10;HZ4tyvvxtTKzLdARevaH9OUJZKPN33ujxCOvuG/+3M2OzDL99fxSn+xHVY7mke4re/bffnwgOvZZ&#10;bi2PGZQbN/zTTzPGh++IUxBILN6evIB6qv2ZgzRK02YN7RVjgKOHR/3B3+CAqH+3fxvBMObsPyMR&#10;0Yn2RWFpDl/lhxP3CIuMpt+tpK2rNDS/gqpRn087+6JL36/9uPHAWv5ZGzMaq99IVV8sze15sqZm&#10;c7IFDUFIeznZmjSYzwqaKP9wKJOTjjg/oJJKLGWWnTpGt6NDqvTaTh9CgRnfvc0gNHW/20KEkN5/&#10;Rsj9t3IHfl/IBmeZ3IxR/VjqlREdQhTL6lHM3srLY5gNqsT4BZbllJN/rPu33/Q/ec9iG4jdFb+E&#10;BWjQyjRz/EMyq2OFePrDxCH3aHJqHK9a2c6F9GOy+f0UvF8fpSWD7S/8eon8CrfFkxxqfWeGTec3&#10;jEj2vUaEe0m9GrVj+29SqIejSwzLVNcb+Av7V3wfW69RobZvMo+8Qq1lGt2DLfj7inJiAYkMgwgK&#10;MvG+dnfFsXeP43exEROT5pCN0H715Y5PhgY85M7XP7sw62Q4PzkifzeCQpJK1jOE3OaMrt6Os/RW&#10;u17wxmbUylL4Exfwshny++tb+G13Wv0Sq3sjV/UAIa0yZz/BhL591j9BXiDretBYzgSn1RK4jBNV&#10;J+NTpUMK94X/N5CkR8HekbOZwBBtpHK7nG8/lB5Gh8Bs4Do5j0Z9SWldsEz4HNAeT7tpvopcdkaa&#10;SfmThfTIaL3swdcuK/LQ+uym5pnR/Pc56y8ap4efGWTLo9LfcdCR9ZU4P13oePqkO56NQiLyh8Rs&#10;ZbF/Nb0JNR1DdzA9vBnnZTyquvp6bqsMiE8s4AHn94vrYlpvADzvpGmKHh1/J9Dp3aTVp2IOn8NR&#10;e0tdKuKfyEJOG63A78k/4z4cTGZzAiZPLCkgvc5lFYwbpvTai9fk0cwvrxmm6b4L0vzrEF3S02hP&#10;e2P5jFfbtT71LpBhkpuLV+tRCgurU33wWhRA+gVpJ38X9mAcWx3h+9Z71W1xDOKHtvij2tMJ3+1z&#10;U+3+vPWN5THNyKsulijUhRm0KZSq+z0A+fblxpZHN699Pdysz90WKlbjyzFjWb8Duy3jCbF/oKcJ&#10;WN2hDFU+o4WJA+8Ss9Jv3f4GLa1WncWDw8JyyNlL9JV7+69CI5lAuMrd2ZydlW5FcLMvIJhnXffd&#10;WrYon55zzaSWEDv/3Q/GkNR78Nd4Z/CgroBMq/29N+fXZDQ5/GZ5NAJb/w47vb4NpQu6mnKtfsWI&#10;mvUVW8v+/UkE2LEj3QA+p7+qdx7rrn5LnyFzV0K0y6TA5XEywo7pJESy4zdHDR4Ps5obRLTR3e+g&#10;TNx874ZwTVx8E7q2sG5Ltrwfg1y5bTx//oUqJfTn9rgZH0IkHqIELEvYvdyRNY3P8kJW920fa5pc&#10;7sBrzDT9UV5xuuo00Z2PptOlJ9bEgfj73P6+tF37UB08WJ/k4LymLlqXtig6tUulxGcTcZNO6i/y&#10;LmcfzeoSX1B0B9+Yk9rsCGb9jfSsksMhp4iSb5eKneCcrUSQk1IytnUNRYVtRlsHtcpyV4Yy5oEa&#10;zA7rCMZD7gnCCkbKaDi/vDaMfMezA+l4z264Xl26GkVvFALk6kFWgyAl4ox+mmvefF3tQ/t6126a&#10;885xxiebhCYWJXmPZ5BtMY9cziAM+XsEduunAoze/rWlkLcTCNiww9VhYTK2qpgCtFLFoHQIcbEi&#10;c7rUo0l/MR7tbMIdVx9vCZl2rhYYqoe97h4dlfsWyokKnSsZl1ITf+fFtP8RgBH+9wjU97Lj4lIu&#10;SIepoZnwGAEAVN2+KdFZS7xZODTVDg9tHPkhEu8Tupy02MMVWcGJTlPwSs64XO7NVnzb3ksXLbxO&#10;+sSlVPpw4EjpZmaFZuSJjPN36pRg4LIj9s35ejOulgF/zpNNLe9ju1N5b0nvEZwaGO8wzXbDVr/X&#10;DF36Wxx3S7osAohUObK8GOJokV2OTt1rr/d4vKwnuls9Qa5r706XgVJBF5u//cb4QmISzAksyyK2&#10;+XeRv7+bLGAFBOuUJ4XKsr+Mi4V+dfVaVYc+UU0hB5Z0rFG90bnOY0aZp2Y7X/sO7oCFQ9l5Syt0&#10;J5YUlpOFmc/+9lrhzhQIKJN2wmJvsR/vf4vD8/UC108fQfYwiPKPr6MF8pzjAmkK38uqkMTXlfJb&#10;7Z8geCXNBjShR4G3YCYsmRkhKGnO5rz0NvFDkt0VxA/arkxTF3DD0exv6QzpRKv0WvhiaOZ60JtY&#10;5LPCIFdTHVNpFieZ7HU02t57o4Yq2L0qjvbw1bu5qRZsOR9FXm353rufp5nPn/rCRznNZjoxxTKl&#10;BZcn9taP175c3byNoYxv+F9kaqu77bg5quggE7spVWY8YlrLmlhckEYzdX5AiBJbbK9nS9NjOzea&#10;Q9u9pBTm75SbNJjLILb4p22fO+/n8rgfjmq2Ac26x4SbAqS48pX+BisF5jDsiO0N9ajkn9cBq2C7&#10;XKG/eAeozAkJoZPLbxS/Ohf5ilAFbcjnaPWSOc5mghcAaxQ/jbFFuYZ6uv1NlFcDCB9Sfb7DvMQ5&#10;N9VRqzUvzXAbyowW720lmtUXRA2ak+ttzrwT0+qYODy+7V+V+Nxym91b3110DWtXGh1EoAHQWcY2&#10;AdzOz+aryS3Dan+VxcNeZb+5VZO94UxJ5o7vD/Jjqd0wecb/nTojNIdLc0U0hmTvwi5dYyUWbp/H&#10;9zddQD4Isi5dho2GOgFQ/feWEiqH7i0Wy7S2JrdzCETHjZl7/6gAfa2qGovS2aPLp/neoJQni+/g&#10;rddBQOtCmXhMJ23yt3hsMOrjN5eVrsv775G1a2nybY/F9centoaIQsTE6GPjQHNm/dHIVdQK4grj&#10;e/Fi84lY4ZvbFFGqp2RVg/8rGtVqKfwIoluq0gvj8V+cFP4oZTkssTWJThzxdLpDVNB+oA6l7Lbf&#10;sc6UrdYx0wNpjxoM6EcP9AETAT14JYeo31dnJNNd5MdNAlB021z7ccSEqTS88y6gtOurS0lWwynS&#10;g08zyWavwxkV2hqIGt5puua5IETbNwzTlF4YjNTa5ZiroPIFNzj7zZ5ft+p6ep+nxzp+ei2t4bh9&#10;5TyHz7hWKlDuvS5rFgjZtFjNiV3W4ib12UqEMspKqWo2qa0yy54nVZfveQYsslshN9adApE0UEwy&#10;13fWigAfEx6xFIRPyFjH6sf5x65PCKXzyNy2lb6rAjZneb1nZZZyNwtQnVeo9Um7PvBZ/2+xea5L&#10;6fz5TvvTsju5KLhykfCA5kvcsXW4nD3v2YcO5rM+jQNnua2uT4Z6LDC3Cie2Hl1k2r0s6B+1T5b5&#10;p7TlmYP+FNPP5Y0LVedVPnVmiKPr1QqUGRACcIyxx+R0xtXmwVrZgRf+juvw3pgnW9cL9dqxOsXN&#10;1xC6jPUr62xPw8zytHX9Ezb2Bo94sB/Zs4p9PUs1M8AfHSuyV/dYjrvuqSltlvUG9gczOYJL63fT&#10;yDFFK2u8pUd5csmBFms5LbizVM2WdYenUuU55DueNb1esxhvTYldlcW2uFGpfROqoOJgBpwbfXeH&#10;QahjK9/Jd4s1BnypTQ7hp8FRgDLIuFlhRwupPxk+kke0Pc+4dlXI0i6LcAARBrRKHMlg9Gyd3PK4&#10;ufbX71LaFLfLBBBkOkadOfOr+ZeV+TOFovUrW+RmlXuz3c72CU2T4evxzj3/+gLCzlCLkZ/yZReN&#10;AozvPsPMGr9W6AMoSZBZMNC+LxqISnK5BhZqpva+7Sl7cezLAA++TQP9TQ9fMiDGmh9wAG7kcE4u&#10;CR3/UbIZ3y+x1fisERTKYD0JT5f0oxa15pNDHwT9mytzTfxvbYzLAbCq4XTNjFuQLFwU2wbjDSHW&#10;/cag+sLif6XeLodzn+h4fWNdvmMtJZ24fd1ufPgcYREgJlITk87/k2RnNbOzU5Qav23K/e1ihl+2&#10;HapnqwSfENWzVagPIwiknsXm7vJUX9OnDSyCx9eWZzNGZNokWNhLvt4ZDd45X2710svY4CfridcI&#10;B1E+j1DFfen799tApjbTqG63p0q+Xm5P0YWWQj63bD6U7jmTJcHglRtfxDW/5835uhXKX3vZ2VXI&#10;VvVxdIRn7HQ63+jq4iJ77HiVeNfMP5XRoBWyVnbOVjoQCQMmWCjjwSa4XdWwcFku57BdMZtbmqd0&#10;ksoDYVH8ZvInOcvnUGCp587wvHdGqdnQs1V96niVyfCDVFrNb7nxvkXP/Q+MAxJbnkO8tfaODWDE&#10;1E3kyJ7NEMo0ADLjTBsTcd7PK81hgfZXs9J5oLb2/S2kwfAeafdhI9tkvvHdqq3MimwfHObYv0L3&#10;JTfD9fIYuuoXAo6Ks7G8wBU1+0sNqT2vQOpPWzBK+U/mry/QLdCjXAjxiPWO5SPCw8Yb9n6z7pS2&#10;LiXYxZkUfyryY+vMHmdlWldcGG1DM9synpaoyYKU8zarRWVHnSbge1qjzA0a/W0w4mezsRU2h0F9&#10;06iwUKYVQJMOpp/tV2tiif2NoH1EyBDiCH/XAdqm5WcM0JHhrHOWvTV2vqe/gFuXJoNRDdyJbwEQ&#10;XXPYfPKNxGji8c5wip1caXlve9TliA1wcne8qAiUYelh/rweY7eQLXMXtTKaJq1l/Vrd0yIV4Spy&#10;hUju6m8zd5DuzYiIOp8y5UdBmriFu10b5+SzPU83tcJdMgthGBpuZ6TfwIMwxRNUEnmXLRXwvytu&#10;csoV92d0nQKGX9uM2p2XCi3e7SxROhdL61FRMtnnC8H88PkJUb/1UcZicwHvYveJGL3CTjEALJYW&#10;nMLWmE6SwsqSjtdpS8zA0iD2IVlcTq/636QQp2YvFtvTx2GJbBBd0dn3QRR2m0C7Auv+3L7BgIMy&#10;8NEd4fOvMs7nM/1bk9Re0D3WB7UJDPlrj43Lok91SYJbi8kgSLU1OO2arbx7XGyk0cxQ/so0KnGb&#10;oHHlSLJqcMvJ2UknmzvO3s74J9ZBN3wAlOrwKld99tecXrLO5arViWt9EmDRYa8KskMLRTmL1WTo&#10;52lKh3BFRO0S8BI0zugs3MWf9O+oLohmiy3WxY+oZhtReN9M23ZtOu+7gxNXX0LQ2mfMt7RhTfaA&#10;vqlqjK3QXhEkKIXvNl9CCGX5upRWRIgX89cjb8brLA2Czt2G5xfNbL2xFz7m4gVlst1VXM8vYiUX&#10;bWHoFq0zX1bR3SvvRL9DejtJXn4KA5Vm226Cet8PowLVuD/eO79++20XYJml1r3r2pPoKq4RHQ20&#10;7FpFjgF6SM7m/dmrVVBPf40uAKREiUo1C/dtlzZnBDMHOhEIaoPZFzZSSMgunZj7COCqQH9/Jf0p&#10;eZVfQDCFltJPvqAe5aw9pr5pUklTfoJ5O2O9Kb1ZHx/i1Q43EZxaOOTfKrCFsO0f4W4pVBuS01M6&#10;BFC/sIoe2+GIjGmpyWUydLP83MRMqXbCzsrGzgRjBJeeme6m+v3yOyA/6aWK/WuXc7M3JkpFVhG0&#10;AL+esXnhqDaZ/XACZSiTFP8yIbYJ7pLJlrb9/XAtZrL5HEe+9Q14ejpuB58j+XBxO23TWyMn3InN&#10;xuZdbUExaWmzmz4AQLoQRUQIr4MtCYTPvd07M2m5wPDKoUo6fzdpIp4r9Bkmaff6hFm8217GE5KQ&#10;tsj1zGG62W+dJKu0e2hTM9ND+qHruQzItzkmvzJvBABp48wATECzUqVyMxbw0I6wwnmlelLThsCi&#10;8sH5SnUSyoQvJ3V8li0GzX4ASdfzabVvc9ipfBsJ5sRQ1NcIxBuNB4i7E0p1SoX2vc3ZjCF3VpTG&#10;Xxgatp94LFVHPWvIft8YufHqjskkXSGLDrdYvOR/HpRZZx+MVIsocDmdztDlKazsInKcZ97GxzbS&#10;ZEMFQIoRcHU6Vw9IsfJ1O+oyGUah88zeHwHbGIwHV2/74k89OnxTTWt/JCkgXNb93zkFcIEin5S/&#10;M7Se8poz55/reT94bOoZe2IIdkL2S+Zs2H8Itpep9cMOKFvC1q03eDY6mTfRLXRtfGgRFkeBuBiS&#10;vfk5rhc8erx/0u344ax9jw1vq/I4CTdLKvibsOt4TpmPQFOisnw5ReazNadOGBosqNNAaJcFplAt&#10;/Aq7G6NhevvaAVdVqNBSxVWfQDKHTgWk9GwcY3oqaxxFPywv//vGyoFcPIJcAobHO/z5T5bAFG93&#10;B5lIyCiaNri4VrKMB9vT5Yu/MH5L8Ha/PnU2CwGKduO3F6XVa/5Gu7vX3O6mulQXDkljsAl3pH0r&#10;n7wXYlbD9jyHqrhVYo6XqkU61T3zt6a9IlG5xEeRbfDO5omBUEiRqPR8zuVyTKu8GDZyN9X2IioL&#10;VrS78D7kf0hP1spcrUXdhQw2kNADF0zd003/LPpG0yhPlsDKAHFepoVnJb60xSp/G4F7CKb18cs9&#10;NGYHm8JqaP1VyN8V5M1eCGRSASrXSBHzfbi4TJ5bAplm21n12fwczruVqaDXbBjJxfHHbMyq3r2d&#10;bYHzimNg7fzJ6xIAEnAiODX+1jRudcPEsN6YvQ7qQXivqB8MaDrd3KbmUnUM7q7Wo0YawZ0ptbAk&#10;ULjuJ/pOFgAnzJD9Q+vmKY1ZxidYkAHnja/kdsfo+1BQ27U2rfF1wC/eNNuAMtmHKZxKMfVGVzHz&#10;crD7LaQOA6DLlDGcbrYd6ly9+XkmO+lhQttcG+eJqs5fVPY4QFUgOuUnSfmc1fPAGFOa+GDDvvMA&#10;fRufEfxULOfoKz/KD/4UxEOzSLxruDjbUn730DvMnyMfVt7dewt4HNgLC2ghzq2PFjuq0fwERDtI&#10;0S7eIDuav5kotvm2296klJNF0qPslWqM4gzkRtSmRRKTV8TGyZ3Gmb9r1FC6kOW+191+udVHWYW9&#10;LIFXFpzDL52GFE8bVrOz6hrd27PTBCvvSzVK6yacZQvMWbw0pVuRlfzVu9uNhhO7fZCIcdWWGtDe&#10;zPipmqrNmZMQOwbKPBfh0q3QiJDhWPhPL2Cg+L0uYLGfbCdvhGWjaSw8yHGm8pDOvR4fxKGp6dyH&#10;aACcnGtbUZRHx/k+oWyiiQBknOgicEumxK26b/oL6VE547z9Wzrx2y8HjKvxrHmreBjkBFGF/n7b&#10;PsYd38xmoD+1nXO9K55H9jcqOjfrh2liCscNCHfqRBH4vbg/GmgzVjUqENQ3Mfq1fO+cGwTprlWn&#10;Xp2132ZdCsosw1zQVkqj445VKjZ7SlrN8kad6i/EE+4kcwI8OaXOkfGdGy7TLluUe2MFGaXchh4M&#10;WO+0IUfVDKtmp4SxY5Za9ztmP8fBaTO99uZqxT/H9V0aQ5lF0K4YEFZJVTr7/BCccU+jND/Tlr/W&#10;F89P8fic+3uOcHUfujnGyUpuaNd77w/0bGacranRrh3SUHKex3I+YsXxUo3lujQhJkr/m+3z7aZg&#10;JdbfxCPrX+6tu69z55JcGKqDWVPQS5csIAq0S2V/nyuH05mKVPnaIS1ssCzPS9AOenZMBXvz9y6e&#10;wD1oCQfNHrdBJDvfK1OBDZ1ZR44Qg9SUQGrk0L+eTdBs6ZzpFYprFpEsajMMkPqzP4WYK/SIjSim&#10;1alKVUMQ+RajatN1/VoQbikishU5r0vhzCvUyNHkzlWz2ydOoJcJNU8UTo0CxijMmAXo9Eu/vw7U&#10;8kMftNf000NXUm5qTqtzqpwzRv58K1B3e/nra+F4Vyg+ZXlZ7T6VtLR1dguGPJygrd+wDj9xugJc&#10;QPkdXjka0mFcc6OR3g4dDWM+Pie1jhDc/mYERiNRgonfcdoySxMrdeB38nL/HSxZYdaOtBt4nx0H&#10;EmJPD52RiKJVfpSRX9sNnzP9m9cxmFjRzKbFoE5wFBPrjdGaJMXz60R/NTWfua5tSvxrqbaO2XtY&#10;UNFbgZmZbci4kgwhi5/z7fj0rY65LT0q4NnoiF3WsKhLT2oZZTUiBqeMmU06pSXEa60HJBMBCWyO&#10;vgsw0koLV6P9glQ5xB1Y3HgjFf7OAiWPLvzSLvKqXD+AKliqZJtnz0JDVIEMyC7jbydMYqXNU+va&#10;fqV2kAv32M9xz6+F/A17j94g3nbamt+n0zBTcx6122x6YZNuJeMcDtK5b3BZ7O+oHkmXNoaN2HOl&#10;ku01AAX5JaeIp5gqOWYeWPiCLff0jIq9JlPA9/hPPqA51/A1h3eGSCYzjWeL428jmO+yWAARb3eP&#10;3A7nfciNrBKCXruI787/z9bK9abYMa+7sY9NVGBZhZVJ0tkLC5aKs/IACXjppYfLCgmR8ec7c81P&#10;0/JnO4dx2LaNAmHlRBKHsydXjzW/O9UtAGj9IL5RHDczv9by2+cHT+v+t6ZtfHZYyT0WbJAVK7mZ&#10;kZR71qwo5k/jyqpaSMf1ZORDXMRgMZ8Pj3g590I7MU2uGqXA1dfeWSxDV6zbK6v70n05jFaHzrJ+&#10;r+4SAvI+yaf8kxZA2YAyhf0aZc90GPx25T481NkeXW4cxjFGfBpuV7VBBiwb10ge7I2jx0yZ9DOR&#10;lhF0uHpFF+hWK8h2XNmvyeeC5SvCdqjWRmhtWQOS1JZ0hL8WzZktQ5k8hMWQoneBcT9pbvn2r8DZ&#10;C7T07C0Gx8XJ3e7w162bqeXftRX6LO7rVwh7QD/1TJQVikaZ2MOorSAnyPvXqi6cO1kYHr7Qa3eP&#10;dcHtDXLXDbyqf+2HfuFyeSfCnL6gFnnn2H6OrG1K8o6ymzo6nKL2MdPwhpuXpWGdUTQAhszTL9cu&#10;y06F5/Zqq5QSaE/BCLJILAaTwf1hBE1Bvnyj56VSD3DQfpQoDMoEp+h7Hd73AnvDR3nF15TMtSQR&#10;t7mNaAOHk3FjkmsNutb6WxZzqlcex7ty/Lusft+QP3l38hQAlvpw/q5zdKe/622owrBjz9YfH9H0&#10;HgfctkOW+/vSapj5Ms6NFfhg+KEuJve5Xnq4USv4qeXrYDZCIfKBTs+PElj+sqNX84i+3+9vDYMz&#10;P21na2CNe6izxvNzb+48QyONay6aYqPp9JyA6tpsVdPk78jBkTsMxgMUVoLjGVgCvfYqoXK223rM&#10;mY2zeAN6Uvu15NJ4fLLyvvFeh8+DODgpGLnutytFT1WWA2GLQmuPg+AFz5OuGfH5qV5g/DfaGa02&#10;UaQbUAYYrNiTX6pnp5IrYmL96XbRgXsxpfCTByZRXum7+lyvHdqeWO8o1J1oFQ4Sh8/mbhMShBg5&#10;qwfNazMZ3Cqb93gPeZ65C5t5vhbjPCcRHq1XAOcKZbKbV83PbIJjVSR+qac9P+pwsMRys+Wj7/rL&#10;0qMz6caJOqxF7SAcdCuLmdzSY+bNM68DHkmT6R8AeqQTgbMYLTf4M6QgXTfoFAeT0s67n+eSZP7d&#10;CKZFNzegupAZ8loayaGUp/MPVjdNuG0pHTPpHStxby6OfneV86oZsXg0qcyGBbfyrYDmpTiHnSjM&#10;2cT9PFuXmd24qS+p3a16aXbB3fB+PwDa/58Me6AWE7qLXBe/8P6DoOFEQ8k6Fzm71/74KZyIGmIl&#10;qlCfNxMjr3Stj6cnHujFlvhlN5uqc+O2PqKo5z3Gp6KBFdcKkz9lVn3okpG916bn1+cQnwqfpmND&#10;tP1DpbMzv7dJ1dw/js5kS0Gl2cJndN8DRWzo7EGlEQEVURFsEFEURZTGXof//Lzsv+4r3Kg7q0Gt&#10;FVWaJBmRe3+7OAw/jrmWjoaVXWYe3yeCuUHzWbxlL8B2W6RzYka5T5KUBrl8zYnDQdXOfa/KUZbx&#10;2iRpMKWOxVsQ6DidesfALc/R9/sLZTDuYRlIw5u+O2D73UE8EnlM9ezSMys+Jq797W5G+tF5zjzo&#10;MWd3j23qghyysl4PYa4TcNMwmVxPZXFcSoKdUi6GyQxiwOu//yj//IP9T+6f//33v/++2kr1N54+&#10;GhwrHv6+J/ZSaYL6kxwKwMJpmvoqOonqqspWUfKNL99qvXVt5x9o/dHxhtmR0CvwGK1Ax2AGG/3t&#10;qnTYk7ilTAGh5Fys9VMwNHSebKMnfRE0KaqZz5S+Q5loFX+YXJqUrAMcH1vOsO5wkO+S0bUJHxa1&#10;88FVIOztE/nbTHnycBcK1x9OPmn5EaGj5zp3TTpmptYX71MwFmhnRyrlv40Lc5juNeNUC2Krzs4R&#10;KDPukbG4PHpJGWG9v6DDtkZLaMEBx1PDfr6I9LQ9wrrWphX4EuIMRuad+qO5meEpUNs9sW6gyS9Y&#10;5Mr8+8FN5KQSZ8NGFyz/iNO+7bGuB/yVHJRpl4WokEzg/TI5+mUts2iAXvMhbWoDzo07h5PLFLpL&#10;uhS0S+SxvuPxsrWC4FV6vckJ7pC93cOAUXev1gG5fTQkmRZQ1eZGit/cxfosZL4wmOHff2VywuFX&#10;jpxe3Wx10qj0yt0+OZE1Rtd90y3snpgiiRZkwA979WPvtq9VbINoi7oxOH+Lp+FykvEq1dEEXaPm&#10;7CAC/f+l61RbwVywwWPob853il8WymDDpHfBNXhTGuA9w967Gwi0rsFggSxZaw5PezmfHl+XnIng&#10;2nnQql3ElIk17PTrcHomqpUnGZtq5Ka1hl9zLKTkKpnVA5OLnePVed4VGWtw/08lVwhZC48ZQb/B&#10;pc9Ti7kdbGIb/L6bUPZdlHTfmXGd3LU6M6oxg7N3GHASvjOY4iyrW5te1ZxiEqim3jy7HXQueLXL&#10;CldzjNk23hR60S57Ir4U/DdneEJKlX2ZeELTwCH6o+GWTwSZk/LNrS9cWA9Jms3u4zzwgmWihZRA&#10;Bfb0NDu9FY+8H2+OpU9rCHa686CRVX46IVAKnUhgm87ew09pnYys/d+bVBXAXlLhuHf1Ppma58GK&#10;S2bTQgR3n2I8shtFjvWqBSl3XWKzNdPPv28f4aC30ap/7gFNc/6TGBD3Q2brptybAs3Is/AzLL35&#10;UH+/upjTb+T43F8fiqreJ1lWP6Hg31pcfq33q5f8RTfJfNfe+O1Kcl5VaY+O+/s11qYDCntnV+02&#10;wlZkFutmslG4dbee2voF5JBfPczOkNscPurM+e4TN6L7c6zmRVBmk63Sm/NjsePNyZNc7cBHgfX8&#10;Yf/0Ll20nJIDSqr6KMxHs1ftdz/VyfJ+bydrZe9ao+LefjCN+oC905sqweNqHqzAay1w1qFSPzav&#10;YVBoen6/87cLoIPVJrfop7V2hXaGFo3I+Y8RIDXhRNn94vp8QeZ8dEP25eNN0dIu1+aLLRrhwmN8&#10;U70QW6vrcD15lKTuDsdtk0TzIj+KD1spKkwjkBpnzur47/GUeT2U9cfs/ahvO/vzzSgaaMOJgV1Y&#10;7hKtm8ryJpvjutuIKlFBGSJHxfz31lSmXJ/BLqWd/ep1RnqjD9dLRjfIiBj+8zejh0hn4232bXeW&#10;BKS2QxnHJCAvyLlHy3d3/QazM2GE8Zj1aupKYgswew4we5b3w2WGWhSPrLht1TbiyLJaeqbSBSj3&#10;IgvBeYc2OhaPWsAckMNsvfCVJlzkUtQSe2eYoPC3p2GFPjIKuuKiMG5RAAAO9lFhXMPbbml3Lq4L&#10;oEV5cv2Jdxpdrs1P9fTJyI15dGl0vsrgB3tRDtFXQo9bX8X8ll4t7bv82fJrIstMlklugb1IF+4n&#10;oYxkwx1eddvZnkh8J1SG2hz9I7FrFiYVu9vdm+it+/vP93fwYRPrEdXzpJVuNjt0NPm6U/Yc8cyI&#10;v7UYoOkioZCMYDak7lSrVhoPPLvJVKPryf2bRnH59jqsWhgwgBbqXYDGKL8P48wiM4m5Rv1e5sqH&#10;hnNGusvr2bKZEc0/sbVze/u4JZQ3lJe/hg/ucWvwWQH4r/ur7ZQ/W4FhrdV9u5q5q1dfIf4uwJJh&#10;gj6V/Qj9Hk55EdIqq8SuPu6F5nukF8C+O2rLd7a7sG2EGfBoONst71HuUvHL5q0lNgZUOvhBumVC&#10;j/yjkRxkf83TQAcCrJaaQkg0DyYs4m9By3nAT6z2pxU+/SyB8hO8MoX9o7ix0LZFwmF9n1di4TXY&#10;d+fJi630DlITGd5H215pe6gFYveniovpQ1OO5bCazR2TptH2tS/yPRECaJzkl6ZPRx6U2cDFdYaf&#10;kK9WVtROL7O2GDJrLU9gOXLXIQZBTfKdo3bZKNu9Dhcm6bMSP23uzLG9a7/EwgxDQb8bfun5rUzN&#10;B868cKooUr4yLDdGYv/NrQmV+NtsOmwMDt8anZp+PKy/+1jtVR9cJs/JhtuUuObixFKq8tUK4Wde&#10;yAdkubvlYAQG/txW5ZtsT+LNKncWdfXcJpal6bB4P1ryypJMy/v18SJkgiECdYIyEoU91wryKmSw&#10;t1kBxVPccq0pVYSdXun9lPHlCsi6VOzO8/PSp4Zf1hOVqw5uxxtNnMvGIS/nrGtGbOze9XIzKz6z&#10;g2THn5rN53xibmJE2HcWvb+TjVbvbnCs8nHJm7OWM7AC9wXRH/aGneqvXJfm6MFv29+50AmjPNb4&#10;Q/JANqITugJ7Ramc/sUbBTWr49WcWEsMxD9oOlkUYTkEP42HbGhAtu3/BiuoObohT9SVymPyuSQC&#10;fJdK5GwNEazIlD4eHuTA9LagY79vt/QuEcpq72qx3jjtV1vMu73nai97sSk+djvabe/0Wel0PoP6&#10;tUokb+Xy/XRbkuslUObDrE9B49pS/ySBj7Y7OntpI38aIcPrN6ir+4iXtsTgCnT8t2d2Dvh8X/m2&#10;UfyY5lZWli9mb1UfWZP27uae5FXHdSts9lOumM+9+tip34I4GzhDKDNpHV40hj1eQGWvGKCkcOef&#10;YU+/XD6Y7PAE/3pM871yulAWVPSIch2GzgwUvIsr6mIjPrKGWbnXSlRorq05Y8L0LFhQT/6qG4V4&#10;IHuNSkzvciKUGbXrNrrvE1V6tc0ihJ0Z55bcaeRktYy3XejrcSzZ4/NFatiZnEXDEreceHpA6nWX&#10;yFMXxQfPa1mONT1QRxD5PMNs4SZd37V2LZzPD+yHwT69EMoE2pMaTi/laWuyB7yNNtoh+5RJv/Qc&#10;pOOR1QaAImlGqdLnJs4enxPZ0lJ2+oPG2V0T+8Xh10RVFhpUkKv16gOcApSg52oH9/5rzWcQ96Bs&#10;q+zfLnC/0c35B937hihn4Fv5yVu08NqRt5wQfMv9pHBqhVQjU22z1+W+hLqxFkAYvensfdp654zH&#10;fTlbZ5Qzt3eD4h2L5qDPMfr44EK5bTuIpqqGGn8v6YxU+oxr9R2cbPha2HzVtXua2ZbGn/GAaaMH&#10;AtsvmcIqXNv9Q8DRQutqCnUrQw2bs+thO6sJ88TjMoMYsXYlXdmoyOp3Kaj31+LxK1mNsImka+2v&#10;q2YbWRW8/+2c4XRADmdCQ8ZUsA9SZiblLNOPtEthOiVyv0FkPwbPGYm2m/gwk+VhyX0nxbSWLbZl&#10;e0TEvfGXY8p60m8HJWQ7XGn9WbjBpE/tavwdoFa7+iZJ3GcQla5LAw93L2jxSgCh5aR9jqCR3tBZ&#10;zMFE6JDtyuF9xQPr9PG9PoIgrItTtatMCjTJ4k797Zi5Y+wc97uDgcKcqgG5fKsmWj5c/va0I1tZ&#10;HsWkxJ/0jk4WZsflZcEZxrs6l4Ym/hpG7N5kQq1izOgVmv/0JAYTF0rHVvlOE1KQdo6yCsCOPC6i&#10;WGd4rG0KyaJ/fW/6q5Ht2tfEUiavP4EfESQV9b4pFZM1mZ/syFI7RerkWpX2v4WqZ+Lur55S9e8H&#10;2Ctonfi9tnVqaUx2NWJRoU4MjBiM9rKVh/Ttn+ftBme4/vxsyjCgjw/r57CqOGOq/IIy9qRq7HHy&#10;qcGModslESp/4yYcoWXs8bgxTc06qDLhMmlwnmSf15ULizDTfld6rH1tbMIgHoASO9Q7p8J9FiMw&#10;J6rOkY6wTKs+O+rWh7buzz71vyNHAjt9Ts0qq3E9/xzvbye4uaEw085vzy82m9gD/ywX+qVze+CX&#10;gHN8O3rNfjoGHm+RIDamnd3Tl7drXvpl94mcFjd34ZRyElEZrrhzNN8INh8u/ybslWbt1CK/pujL&#10;nyxObyf8d0FlV1HpWWyOU3N63pzW9sN/FAqd07bZPlhD1e8ZYgWcNixcrrmUFElkq7OxRmv55l/8&#10;yqoQQXLBpsivuEu/G3cL/hHK8K/DtTrdW9vq/GLQWL5fW+QLrAoQMGke5MXnkPQfVJaQvEJpcxmN&#10;ykarNfe/t1kyV/jo9NG75XTGj4F+8YwplYneEicMu0ecnH9islC7Tj/8Vfv7bq7Js9OXfbpUbmXq&#10;6Tx1ypnu4EpaNARL3BvkGJ8Kr01PS6LPcOBID6SZKNL2bQJ+9dZ7z5uyQu7fTdkqLqzZ+j5hHBTx&#10;ik4rUYfEi+ryNWSQ/s0Iol6Ed8jG6DjpKoXxTzZ2fkNVfslp2CPtlt6yLmXEcnbPc+tZLbEk4GC6&#10;0sByfU5dvH0FmE/h3SxCmmNWV9ap0XNpkOLkW/2IaTLK2hhUkQoTQ5lc+rxbF7DGZ5+R/cS2yQCM&#10;/X6zLR2dCfjxV0z008vF7xRCdEfcKrea4L17viAVLrMbyTTIVZNdpksfGahWejVW6WfbaT+sCdY/&#10;5X1Ga9Knsprjocwhv7vuN/Pd9DDBH6ah1/DBgwMg5DN5JeAw1J4mJRQxeYMFaXNNvCOlk+8/DKsD&#10;aN1zOxH3KMPxp/w0HbRdfX7CxGRm3wvTuugb7kgcVXNm0MpAmVcdswBOQRXiWC3u8l3BNzoU7MQv&#10;cjTBBs5gK/1NHR8d2yvXzdEVre57fR47Hlq5+QCoCks5MhHXqFExu4oHyHv9LNEAHebWF4cobiuV&#10;qN3y/oZeQ/tp9ifXOYJsiX1bmnb73xHENsaj2cdgPEV1rRa6ps4+DMNL6vpqam1E/K46MBQvLfDe&#10;4fis2DOs8t7lH4toV9jWp5axybmA7JxEP2Ta9ku50V8ZUvjw+62gUT9UrRKfYedQIYzmUpm6V5w9&#10;x8qpTdtyNZh2zv08mLLzLg6Ci8dgkiXPKFDxs3LJnd5V61GMdH68WNkNMaybqOasL4FTdY+oZcYq&#10;lInLYGE7mHFXTAXm1S2VjsxORKklIj9r1HLcfny+ktqKh4Uf+B7R/detelyjVreU1iQFidDtUUP4&#10;m3r4SkOG/xqzg6sm1R/z2ofXsYBICyMpBX/XEmXhPrr72Yr/zC1WYjy43TetEEFNoPrNXwDgLVVG&#10;UpfC3dqAGMhF2P2+C9QeZTpR9nvc/i4Snjk1V96zI6FvnhvMOfKSYeyOmTSn3TmzzdSvE5KGMmpM&#10;GP1V2P727OSlx4V3O3/vjjXmIhS80LlODEbGrwi2478mYfaBBY+d4FcvzWVHMtFFPJVNifUdYgW0&#10;FLSlj0ac/uk4Bx3mu/wqh2L4O30VoExb+wQH6GnKdCDERCl1j/Lx6ufG3VF46iCExpojPHmwEM8a&#10;HCTzJ5UO2iU8gavp9P6MXEg3xqN5E9Wth5vmzcEcrrEhodvijFkV+9N+undSH0CZG5XpPR+LpbmZ&#10;h76gRI42bmCrcqfIvuoqQz/FXJ1i4kdH6SqzA32X1lFe/ClqXOZ6tdxsTckr/MR9sbbQW0qBRrrV&#10;2eSnN83vlu9UhQw5pPaUAGUar/Ps8t5co1myiPrN7l3iG41RoRi3HvnXC62MiOrq1L80peE3O2PG&#10;l0W5Av1lhC5pk24CdRGbJlzz64Od4A7DJc/ZFLc1U8nQp60kb5VR3OXPf681rfuUp1j5CrcQ84CX&#10;jtd2VScfuXL3CLRg6iBou/kuN+lujCN7GV8QaUKj38ad7eH9a1Gn9XIrtyzdWBKhYcbPDqLc8lGC&#10;y/7ht5L0o/2wRJ7E9t+Rowc/XJK0Wvy+Z3m5hPQ6XpJfyuVFpXg6h+VIbhsJImaa4GRkhtSmTbah&#10;RZ3JQgYUqEoiIhTgms2vfM9J+9pkC/e/Qls/0BzZLWz6/sTb/1b6X4sLGYXPH6zWm739XsamOWAu&#10;WY8lKGS8vHe4O83Fu7t/f3BScXrzcS8tJviQ43Xt1eCLkAaDHjfrpmerB+T6cTa11XS4OK8p/2A9&#10;74wXaqUhPMl/75vuOeRvkSRWuFeuWa4yqTYn+9i5uspHSCjvTCaKmFstm2DSU/gN8PpsRGIX/ru1&#10;aem+1+hCUqR2iQcnh+eXzaxAZPgcFMtnsSAwh7bYLGXfrQMBZeowGH533fYLdIzV3mbxPcgv9lfc&#10;6RD1cVFro+VcMgD8dYzcyoOkB6HRuPvhO+WLxQpNt353ZFpvvJuWQdHrMZUtfoO0P27s09NTd3XP&#10;kVVSCf/OAu18Xrg13Envza06tsZwqW+/Hgm+B2ClDpiPZYdxpkUtV8itdVFUuQeCYPaqiasr9oS6&#10;xy348cp8zU+sBBKha2Xrdc3Qtx3ojZlBPtcbzRCl+Pe+Yf3iZhTQ3c8tUbidsFcpxQEImZADu0Lf&#10;lYz6FyLYkL5ptqO+RVGzRXPdP1XWRjQRxpNVxxBqnXLLr0DPV4DpBDdjGzujFabv2U4pHcskc1IG&#10;bShjNDuBLvdbEVvdnJvB8wo6it5mlsMYcatowqSYiZf07jisoOn9SyzOZd6d2dPF3S648LGRaEjQ&#10;SkrDZx8eBW32HXAZHM/OXeI8rVQNvp1i0XQPZWAMrsaUu5ezNhxF4qD4e3xPWaNVFVd9o4nTvyEO&#10;UckCu6ne/XGE4kF0prays+4o2RB/Xs+f6o0Yg3fUL2TRuYohCyqfZsYLuDupetN1pYPf/L/ec5yy&#10;14FTIib862gB7D7aq8gG+m0XqdC2eAYcmjmLzOtbDYjsRIlobd189XLzDQ1NCSqyyJ0pVHipnBaq&#10;V67oZ6+6BgYy8k60Kohay6l7BdoRKENu+Aecn6jhssU/+YxA7IlSZVC0sJBrIYE1KmtoSnb487sf&#10;RpuBN+a72iqB8L7xl6mWp+3mOWuS/nL2NbbN2WXmoYBpMdy2/2Jj/3UOakHZW+6gTAc+62gH/dd4&#10;Vo317B05tubPG7JpLT/OOKb54egCcBArPe7ygpHD00qm4C63jr0/lWAaqTENn2g0HRqm81u887h9&#10;97RvCsmrx1HPuuwUxqnz+ptATX+Y2e2XHlEQZkFoOzwA18DaM1/Na97fAXZjWW9w8/KWD3FaBDlS&#10;6QCiidh+zWOlB01ML42tlWt912y4LPTqUfb3BBiBH1Huu/WacnWyX0/lvxfB8Nr/thc8740IfFwv&#10;+Gc7F+MndgbB2lV5Tm4hNsqOCjlINxIb+qqoqrf677ernoMeWEPtqNEJi8hwhRaNOCx1Mx1A+Frl&#10;BHJRYFSblsicjA3iCpQpxfty8spUiOlzvz4u1fWJCfLZ4Xb7PB5G1r1fae7o1dN5oO/7xmu5eHro&#10;tTc30PpFv6H33N9rsk3MIvBmZI7OLeOUuoHrbbeP/TURCYbltlmQiUEZ6t6gOaXk5zPFzRK0doG+&#10;C/vZotTsBc7nbOvzbg78MTuPIfhQLxTPfpsooeNa7TCK5frkfPRo6QJRKdPqK3k6p5OX17apntlC&#10;1i+xmj3juc51slDGGt8yQ9RA72RmTlh+2o+qCZBqFok0Jc7AcqAuzks0b/tjXWwr3m+EYm81Oz/W&#10;+8F7NnSsZOcONzxKWrKehedZXHuj3MEAMcL8EQBh0QH4TKsIZQa1156byzV+YmVemsMDfZQDpc3H&#10;upbf6Rc0e5vKC2vkXqVivFsCcVujsq01XRdvZySsv7l2Mo7wUCJwWx5PzHy99ym3y8XRZ1rrMvw2&#10;L2KrvkdCmSO3eK2yt1c9WkzuhIUuM5MCLMwhMv7WIB0s2yIAt1naHGSncp9VrjI0tL0OWfG/mzZ1&#10;3xUnKdq4rF1q7Mn3fIox8i0i/Ub1MJT3EO8wb3aY6fBvCfSxqq0VZhoxwiYEcSnrBMB/Nw/eoDYL&#10;EToAsvC5UL74zrDTksivUpWvOU/2ZqxhVr24q+NDpOAQr6FtgcGQxweA1id6JfqI2/enTi0w29Oc&#10;v3naMqwrrnCoONS6rpY3Qr2unw9lM+kLWRgZ7eratt1NWQGxcmBumH7Re2OtMFOZVQTnm487D8Rb&#10;TNsvAy4BvgVlXUd7axr/WKHWo1oVhukBjgz9e0kXLIMgiJ0t3wo0QJUPPjAos+JSXVJbXnid/Drq&#10;FOXGY42AxZgEHFft09OD7Hl3tR5aKexeBB3YaYtdLGVDsLQNFjMSK2Mz053YBPJsFLbn9pCDMnKU&#10;v3DIlPl1kYFgC8dzX3tLPfpxxpy4kW+o3p4mCLB4pvRmV+zHo1sWddRCfj3qdVvmHTw923uyXLAn&#10;l209Qhon1jTIzADNuzPD+aExzL/QQf/vuwHBGztoUiJRiNfnr/F8PHOaKa20U7K9g1dNIabvYpSz&#10;MnIwHwBuJyxUEnQnsPKZy8fIYXwHSUjWfOhLuMT+OvVO3ss10aBUKtXtwcTzqcnB+FsCqXp8E67m&#10;fGrr76mCl6hoEeHLSnB1XKVlT3iv4THuWKKSFrRmbOs52ux4cBtg+VxfnV3n0bs2u60u5cqk9vDn&#10;SkHAvhXcPbSwlz/OtzzgonRvf//NKqNl2ncQgxyAFrO2MnvhTQxaDWuYe657bi4x2N+pXkkcMLHl&#10;IP+FxVrHO3fyiycxbNT8ApkKcjfeXKGheVhcUO+sqtq9N1wf5jqeXmaTWksk/2Y2aHeNWWjx4gQb&#10;1+0ui+dfHTJ6L102/TzW/rIfQNLag5bGx+glJQJ1/Ub4qHOAfK87zNhkLirx7wwozsL1qlC8JVaG&#10;4L9z5uiXQmM0diEGY91P/4SxxvDdNsjpsnkogNcpV9s9OGBWWuSi0D2UCtwj9bkBG9aPdhZ9qc6J&#10;Ol93rMAdxzJeOTbeXQOe7adnLSWuKG5P45GgAkU9Q5DGSszBIFSx2cPzr8VtzUYcBWdtLjduzIUG&#10;Nmr1t6z9Nj/Udtb5lZB7EUjlX4Vfop0CZ/v7ZlcuVWsAvxyLWaFCObNYoCTIZIUlmh+aOydM76v+&#10;079eS88LgxRaZnvWgzJO+1ElS2wFMyr3qtFqmmY8RSBHYjgLm3W6Qa//lLrmdEAI9W5lPU2I0bSq&#10;FN4Z8h4374yObkbOt2pn891qdrwiiTbhypeNmDqPaiHTZd0a+EJLUGasc736cvmrXYVoMqo75kvg&#10;2B/FLWv0uVPkJC1uFafS6sa0Vzj8Id3e0zwh0+uRn94lZICjRzWQLyUYiQcKNdnWcs7Otd0YI8lX&#10;kuVT6fGZhQGUka8ZlClZQE8ymMtzZMWNUXW3ZshNgAPH2WJYJNXsirdBGVqvgPgkfsEkCrhoZCdn&#10;06Ns46ZpQPtFJpd9EBwyl0qy2L6OHDfBjovPr047K+ZahTKdxSHShTn23s/e9ToEXeTsl9pZiYAA&#10;tZqJN0P8y97fHm1pnCT4eVxLr43DxQPyF6M0u3nzO9XDetY7dLYduqEPlp9h8qwPM9ZNNWvxXTlm&#10;+8b87wBFML1id/ruVbbWQps2YA/6lqZ3TvCmI6PZHSbHzrK1O03T90C8VS150Mqf3sRwNv6FP603&#10;SowyTQvEaHLRjIFOFdtB0IuPXeTLVmvcFz2fxmIrm4cyUz8SqBl5OwSv73ArDDuzMintyWqZrTif&#10;cUXMkg1O+MoqmOJr3i6/fMY+v6IFvok2tsRjflTxd9WdXF2QWuumibt9GYOX30+W5cnmOEYqVMux&#10;oIwg2Ma29/GxWQ95lVvLrvxTTsBJK6Hxje1aeP/tQbZwxs9uwszMEz/0yNizkFQn2iu3et19F/Xh&#10;uusNFqZJ/B9HZ9tuKhhE4d9SqEQkiRSJpIgShZAiFHnn/5/Z59v5sK8z17bzNM/MWvca860+C5OU&#10;TvY2ksViDCaJnWpXv3+9QKvKylnawjGeQt+PHbfCsq/UJnrHTmUK9k+s+ntvkMA3Lw2r99ovq+uQ&#10;yxqIo98cY++urXA8GvYqqzFEPvt6RZt2yPaT/W20XZvtGkbJIzR814QyDl4Ob+2Pt6+XkL3cI3ip&#10;flUC//dh1S7nMZAYst7LmYhMR3LtRoqxXGOcZ6s0n/Ehwoykyrn+acY3RECHMeL0uFrROF0mw4nN&#10;+otNZ3jdlTfC320tqgtCdltUT5c9ybHDglpyKr3Otf7dUI8wwN9mbozSLKPaOeqp5nUi+7mV8216&#10;EvSvorDrP8FLv/nm6dn8uor8CUQZct/2pODjO3GdXVRB+qH83xS+n4PTcQiYMAl3PP4sUNNL4jzF&#10;oUzNmql8XMEM5n3TvsPrbNehcpVa0yCP9iqvI9BAzgEs3tWZYvbXvLoehJqC9nyS3834hiEAEkBC&#10;sFWFrl3+LoXY4wjPScGIASxxoU5mZbXcT6r9Ke7ZUrbMSaI748q3iZuLrUW7u3+Nz4v8/CJP5gv/&#10;XU9KQGyJE58qI6u7JhW9mnnGJn4HMjm85HnUGbZK4bUGlOngq3fN3m5K55TSto4+rheBFs5+9tDb&#10;fBiZuub3TeKjXnMGPvo69cbZTmvttF08RsB7eT/7dTktnEtAOrsPnOLLrxvMPQ/SV3HPX2qQn3EH&#10;Yttfcwu5w8ZYep9d8AO5KG9VzjddeDfrd+PczHpqr53z2go7EYqw2FDRTR0yIZuanjDTT5UrbRbV&#10;MTUHqkCjPvTM9kRx50PgIk6dYylxFcvcqb0LpFxDmS1uJOa0hCiyIT8IhpteJw5OaouV57TFsY8Y&#10;drTPPu+y2Lqy+BqlohCogXGzIBsCPam3C8WqQS0mt2Z85bBa8UYqjBl8nsCNc2Ylem0A6fT6d6ZR&#10;Rx0YW96L3m/bz+Ay0vLl4+Z9HYST4QYrn5e5Wnxw9754vx+69W6jiIbWvMCyarnIrpYvalwsdx10&#10;PxIZYkK3jaK+cqvwBtrEZe464J/Bq3L1/x7o7tt98bUTrQ3GN0F+xfbKgX0ew91e3qtcGpznmJzj&#10;jE1U/zV/GZfj+Tv4a7vrSjab65fIr0TFSoiDwhJga9MDQ1hZfHbLV5VzO6GeO41p7702AmWsBSAl&#10;B/1fP8tQz8OnthxNKt4r70aR3Wpghv/sW4XS9dhuG23s0FIGVfeO9vIXC/kxh63j3fW4Muv2bp1c&#10;Fu65wvKbAzMvl0/SluZWpZ0abFx2CmUWLaw5mLBM8itmzmV+Qt5AbvT0luVBgzjkosyisGTRvNNy&#10;6UmHrWyFfBk7Aw9bX9cXPn+f9zyIHM91sUuGB0FBoCmZ8A35Lx2sP65q6lao9rtMDsrgEcDkzuXQ&#10;jaRpq0YUX8YoV9krNN0NCo1uHpxtz6VMZoRo+bVzeby9788yM7E4PuQeK1BYzACAxoUoyneLWPLd&#10;nFDzHjtydpYrP/kY3U9SozP4u98E82TYFEY1Zpq7m1SHuytqlVx/Aqou9PSk+2JKr/n5k/HZ3hLL&#10;MsP7PKQAL9QgCQzoKRsL6ytJVvCbqR4cuNf32S5VvXNeevTs1uQE++NiNZP+jVSN73ife17ncZt/&#10;Kcto7v6kpMHZkZhpxvmlzBcWeioBKY974JIFImCHw4e7ljbwpDZCj/jKCe48lN3YYvX0Phbf0WzK&#10;NZ3Q4xhVe+DADJeF1V/LUcgDYLpRrtQ/A9Z+3U3ot1f3fI+K0rohsY2EH1qggZfHcxpZfyA/lOsH&#10;s02T/psj7cxVvjoBAlJSGQ5bKbA3h5s6K3D2Vipl3iOAHq1irLejV1CGNPGNemzISoOahjY/09lD&#10;/HhK5ZK9spYZzAASvlLAZuYyGGFb5dSqxElhLO5t2RXtXp8dAZcDnUqQs2jeeZRzp5eozh9LWcNA&#10;GtSZouXPxZShDJgGYRVwPqjW9D1WzEORwW1DYlR6XJpM0C049cxnyWfW4TvR3kOJlge8e7PGeAgy&#10;zvaKA88C0VKjAcp/+1TApHDX7NRWQVRYjSeb9Q8zsXn490DPRz8qrcKsa67+rm0TDc1Fxc1oYScp&#10;PbIrC6789Jvec9s3xr9tECJvSNd6uVIhx0VeVq/bu0NLQ/SpGmgi2s29Y3JjIm4Vq+2rJnP+rJbf&#10;4f3v7cmfzsdeg4madRqUSxTZ55d8qPNbLDIWxzmQOtps2q8/52gU0ncao8ucvv9xq2ctMI92rveI&#10;TiXL2ZrBGePYu+f1ZxBiqi0nUXXWzdr1inDi/w/vtYwbs9Xq51PbqtnKcicp5/qeKeWNgaSuduLx&#10;oESjdjhsiOPf67DaOKkw32c22OVKXaP0qwLfqJUd9aahV/R1kc52Nofpd4bU82VYzmBeFI3M4O+E&#10;RhTJHwGHeIujd+9tB5uidMh61rDujx7cl+j2heKFnG37BWx+P4L1/DuxL1HiMXrraBEWMAnd0ROR&#10;5pAvMusLg8nDZ/lJNVLP2ffLa2/jzu6A/31vnlthkz5G9eZ0NdaHHy5czM5GhqqOamNwlF93EAN+&#10;YSf1xxrFbQ58wQU9nzKjH7uiL80dBCQQg3d3edz/8ffwxgLLjtMfuROs0j6cP4jhGlatjxuUGUvl&#10;sEpnv/JH9WfcdboPx3ITlzphZtwa3IanTt89muuCsAwcpVMWOEiPeaeVmkscS83mA15rk2/ojYEh&#10;8oTcLjEGjT/eOhSIxrCwrAATPUPAwAvKODa1h1wFGjNJuXG0qixnWSXYDA7IUib1VNnLPYeSFU+K&#10;42zQKA+xz3v0MB/FIfWKuxdV90e2raCzC+N2J+oBCCeru/0uUi7DpI2ts+JceXNkoQwJeRVX4Qs5&#10;h/tqFY230bnipiAxJNOny83byame+g98ErfRHc7YswUGsh3uPIY3gHjvGflWMkOVypvvpr2ZrVTo&#10;4srKXRpvN332VntFIaxjpP3JEvrsxj6nv2pnkT4g/E5ct+f7qWo6PcHO6rWu1e58lubb2A1OVo9v&#10;uUz8KGjR9wn4B07nRDrnTWvlI4UMLylbUR/SPislIapiL1lH4wbz/pT36t8wJTuZTdPOJ2OUZ1aA&#10;FMn6KIqqDyPQM7tLfgpbYxC1tz6Rn0RHCN+bdjsZdl6lAMbhP0t98n4bnKhm5sE9dfBB0Vul3rwW&#10;VzTdOeea2d95z7VEO/5BmYu1sjYbjsMGux3Z7rPxG4kTNIsPwKiiZMeSYiOc8yk62WGOeVX7ak3O&#10;3A87JZwUIL+Cj4VWM7w9AA742NT817T9pUN99EUvaWVT5zUI8p20yT2UScJBQ5lV7d1r2Wu5xKyx&#10;7UCe5h1M7esFmvQT2BQ/ES/5mw9PAnHWl4Cq7z9As0BtvSQOxM2xVSaDaDx4Gp17LFoa2eTEtUCU&#10;Tq1e7cr2xhfchzI68V45IuC72sXt4OwJ2aOpYnvnLbbMTvcCYPrg2C+9bT+/I7HqkEywtKXuWHSM&#10;WMq9Wpp8l6bRZ+Zlplq6zz0ZUbwWZ+J9ekx2+/5NLdRcdSFBmS4g91CuPVo89qlHT/zks67D7OwF&#10;oaFV38iGKNnMHgjqTrXF372NWKcrX/4cXm3665ZOYjdN2omURMYfKD1ZTMPDpKq8JCv3WnYyPLAe&#10;uwq6/uvTtFbPfdq8qxwlkW/3ip1u1HHFtH3YiturOy5TFWBLyZPEZnxpe5jP5qjEHuYrfDUFGOfp&#10;DEMj2v79sshjgbdYD4NNoMEbg1zu3MWCGvvetALx729DlfX8gXjnhv2hUAicgeH71n673O391/V1&#10;7Gtedv0+Co30pTZ8gVucnKlJzGq41JXLOeqSQY/rxixOh9UTnxlCoGuGa0GynaOQ5KpNSoAJnHXL&#10;MZQpksu4159Xcux0p0DoENCrCIyr6ids2C52C/Q4xXkEX6GLG6TJlhFZDIuVXl6sTy/N4ksuI0aH&#10;jmfzFG7xjTqcNK221y44uk5JOtWD0Lk1snfbUGYQHGJIJj69hYp39zCWT0r3duHWnhxnJodAslED&#10;K6u11abEvzvV6fu72g/vhabkX+scvWr/zpl5tfvmW9caea7d3d9vtFrEayPfOIIanaxZu8dR/bt4&#10;ZFsllfHfs6JDdNonYbGJxBow3JdmJ9Vq8c0Frw6H1Xk+bh+LPWZwEAt+3DwUpCdpcQytFajltkTv&#10;FvehhNCvAjqrXrS8x1g/VcvHsyUjTS6iBWUmsfu1KVer6UCV42Ys9mh1NBGnRxDS7WxrqGFOAhRS&#10;7zD4lxGFg4hYdV510L+qjOPkO9Giu2iPuxGEptiyJ8D/csGFwvNaU1QJaCLWQQbzHpQxvaV6mpM1&#10;X+Mu19nHaRfUSv2sIm+DRrkMcrCW49p8bLqlH9miukgSn3Kz6pamN9wSXQ8e6LzQO4DFIcMiAsIA&#10;ta6nHvxlDhXUSb/T3LTRZB6foMxOm6eB8th1u86P2he3ylvc3J23avRLo+Y1lyssy+VLE+a1/XfX&#10;Mw8GHC5C9jVO1kEr2k+Xx9NumMQf1uRstSihpSZmU79MGfMPzgjIyPGhnq7/vp6RO6fJmXcr7m33&#10;QSzso7pYUKcCIkOQOCeLiF/g5laDfdbRdSY4tSvP3bEpgd5m9x3lm4ZzNqn4djbr/U1Xm64K3iVU&#10;lsxJ1zdX0J5A0Prb4EMKyvhLyuIq5S3KUrl34dwvecWdiI33KTxc6JYI1FFxbHzOubF/XhcnlL6S&#10;Tkbvgq7DWqo9Pg3pmzpOBrec2TKo7uTuAWLZshWvChwlNd4ph12SN/+aW3QSTJHTQQv6Hl4R77kD&#10;1RBn2Otxc7jtoqSw68Aons563K17rnbstqdqcw8cTLEo24WUkObVFvFBldGaLDEZ2uEdMTuQS2He&#10;euhwunV/1hiOFSgDNF/kOIAR/hYdz+QF7QResA/eSNkG4X+/BCO1IE99pIqLBWnzcfGyfeH+zkPi&#10;JIuX7cd5cz2OtA+A6YGSwR4JoLSvfSRTtQq+daivNy80XvJ/D/RBfkIwYw+mduB5XxWpme5QR0Nc&#10;9paQMmRDmNdLvdAzKdn01seVrltuJ0nFP9b47CQNz+oxDNpIQeq3LDDykb/jypsEi8rdL9fl5eLA&#10;j+L6hA2gTO6C7/fCXQhfS9yn38DIQe9oPpecNAiz/jSHaOW+merPTygwBGHcWvK2tP9idN5DAwXP&#10;7Ck82HVr7X5e5tPB65hTWnCBqfM72hj5eJgMqaAoHaFM40hLyksHR1p/RHM/+NEpQZTduXL4mbg3&#10;drZf/5kC/0N7PYEltbXvtrYdqAxi7PWpMAD7QlVIgRv+buVXGWvfuO78g5pV7Bzrx5tBEbpuofWA&#10;MgWIdM2NnHr1McfYfk4zR1R87n1ovd53yRzPmM/BJWItLnkrnUYgVzYjNl3r53lrtn9jVnFxRreV&#10;1p2YLr8nRFzYZ+34VCMmXI4GjRcomQbI0f3rbEZN5upyEzCyDz7YtT+7UV1wrucvrEWCyX7X4XEr&#10;j5ykVsEaLUXzVvDsR2bTSffZE+RiT9avtXTpkvPd9JHeiTRfb30ag0s6La9wie//mMB68ru/15rQ&#10;LCJUBkhGsLXoMDtmJYsERB0I+UOE9ZQmy5hbKeGMQdRA4nxeDvbZyuK4QVHy/QnZ9tzObAxS7loz&#10;+ISyu8MmP9B90+sVFhHRrb7fGXLXaPw1UPPry2vVE1yZEnbz/Ij7V8GM5kNxzmLlpxgPvsV3ZThd&#10;HRtzrFBqNztDMzmHxStB1/1ep83n3tlAQY8bSMalDrdtZ3umFgleUE5GjQrIxDXN9eiv61zE5BEV&#10;g59auZzY2UaxQqKKBlXtlYS/amEDa5yDGgSLe/XHr+pLrMMrF+X7ZVp3WyT7fnO0rnbaW8C0Espm&#10;LCpn0YtmqEtcmsiFo0Fbp5LExIYypD9N0b/bAS28qHaL/wLsKyhkyS99Xq9k+6Xc+Ec40VrGnujL&#10;l1LpOhzVB5iFBOyj1cwgJY7s9p5qdj333Ty4U/nkfi+Nm7uJCNl07Gql9mj/AmWsdXFKLul6DMl+&#10;6vmG1IQqAIGd7f551KoYWloau9F4CffyfUZoHzoa7ObuLHGqQsbbGPJefhnduxpXXN14fQ/jYZpX&#10;zH4wd3Kep6apC99Z9kT8nQK11xc/mWwF4uMM89zOtrIFNqfGc2fsNm96XW1PgvhciHte6XPAAWV3&#10;ubV/q/6mVdOCM6HUK81F2BE/u+Ucw7LoeOWR5K6CP+76WMiXZnodmvz7X2eDvp9JOe6iMmOzLVUC&#10;8spIG7Slb7EIcCZ4bM77lQSxIGMc+B/oww0SSF3LNl99ftjQjfSUKeZF8rMoPfnnD6f669YBxXx/&#10;tL/U+DiL7GuLbO5/quzBQDcH4db0An1cTvBtKWrOJ/keBKC3at9k0ev+gle+hHun+MKcCSF4ZACY&#10;KYm7qXCboszx7u/0kTl8ZdlKY37eZGtYjZqPCMu4iZhK7aNEp47Dvw9tt34w9+J0TtazJq5Tw1rl&#10;MZ6i7/lMb7nfFqAED5Pa9rwU1/gDQKHZ45VP5qJl/5pmkwS/YoogwUTMyLvvMN2Yg8kCj74/aftK&#10;4a4K3FJG7Md/k1tiky4rqscnO1bbjzNZgvJGl7i1s+rMYHJe0vPbpFzV7kBMnyHKcltumeel8+nn&#10;+7vzccR/e2RJz1FOgd29iHLua92q1kOMjmehiZdw2BXzamGJQpnbd/jslMMcwLOVBOuFOSIEQ33z&#10;bRL8ZiQVyn42gwGYnJGWqbbgsGBYuZgXEs9jygVlbosrUQPt5Pf5JnQmrFnNbJEBcWJkFZ8Po+Qc&#10;HGkGcc5QRm0xPL6eYUGhJReZFmGHas+C9NSeR54rSKGwbdbf0kCunfdolKHjb2byh3WK3+74+7t+&#10;aqvpWgvHl4SZFUcEmbWbmV8HVaYh0yHuitMjB/Nk8dfZLNanUpkYqPHxYBa3td2CJPVN8JvNZCOv&#10;zy3AN2hO6Cb906fgeu1Tg2l7slyBFcEM5bbqRp0/9ucLHVxEZ2XKTkQ86NdkWlgUDOE4ep4FfgQ4&#10;eijjNJTy95Ihorax/EwIbfNEMjDeMzcwPVOc6hCbNlf7ROhUiCNo22aG1r78PPFoLlnbC0fIfe4j&#10;qiyljzHqnohO1TEqYdWfLQ7aIj8cP7AZCBx5KDMdRr8feEyL6407KYz60ySLXqTMJTvy5RNY9BZu&#10;Eabt0++gUnaXtJpoOXxo2blL3vSmyi1XIp9O0rncipl9qltxIWX04NmoX/pEYIzq0tb2SfFvNDQQ&#10;9o0luCr6mWNID0oaeW+Ao47MbA8q8+5219NaZwPzgZnmUTNNEQ7jjr/qJHXjqY71k2NXDoqcnL75&#10;2W/bBlW9c7UkrR1N6LH/1zP1+9VQ3i6hzF4/8OVD8WRZddxxbRN7JQzym2beJ9F9mxWydmISk6zt&#10;ludyPQH20IgODX2uXOPH/uU4Uw17PVM2nxtEp/LR8QENFzG9zKROmoBafbJMsWn993sKvdvlG09a&#10;o1GInif8opwUTBE57TUzXwWwZv+VfG2F5Kl9JTGk+iq+KHrnVes+ryO3UvpoHBjmBrevfj1UEN4k&#10;m+18ybmtMrChIlfpzC09CUTD4LeJpo25mosgBxOZgkmdlHwAbKtLMrpr750yNIxHti2kH1ds7j5d&#10;PHaV+6b01KpPxPjsmrUD1h5lLiMO2TEtV5v81vLAqLVijnJEzaqNvY5OmchfZ+N4tS9s58qNeqdL&#10;ec9t5fWZnt0Ia2XYF+wbq+tuIdlzK/TQZ7jFbPVdVkdMbaD08p/uFVCPrjw+/sKN+x3IHRe4KOh2&#10;6LGLx0nZvqeZJW5PRyL3N4HSNeNYmVzpdaPSWYKPdQTvaU14h2eT1mWvXugtukpZv8Msrbc8Wi9F&#10;79XOmwVbsQWIuP60pau5b03Xp5ex5Dm8hCkVQKTNN4+ZTXNRlG+uXtzyb6QKF/fsVlUi+o4FvXu/&#10;6jxvmnLt9T75qVSpja1zOVMyP7VXPy1nyCC1t4XN2evPw0UrXJ7NyqkbkldWvePVSffyvI4J5lPP&#10;UHmceFRvA/mZzfFTfAJlTvNxg7ewnZC3LrJzR0o7+GOFexcPQwSEs3DYsWSO1Hc3Pgl6ZADicUA2&#10;Do0QAisBdZBZGc5MFWutwy52brw7/hjLm7TYdYh4rDTQZ88Ly8pfO0isfzIx8k/H9ochwG2dL+fc&#10;PDX4iunzePlQ899ofmXdu+hUgjivDyuQq27fRJ1ouzO0ZpPdIw57wU7ksmGn+325ZsrMb8TN3OMP&#10;AGCuHYcqZFwoc3l9nPWwifrseeD0InI2hc3juJnC2+w2JM+OVmiYVpxLK2mcKYjeLT+ptS8Pi165&#10;CICXL/qsmxueLLmOeqepNAyUQ6qDjHQt11+CpgD+JhyabyijpJJz7daHs/xQLCytE53OqOe2ezQP&#10;oF6HD5xc5zecew10lt5lipekdcjgNswOfruW0iqux+N4ztej11TufT4wYJnfb36ZJ0juK9PD5e7C&#10;oM9JFsqswtXKPL5pdnN2etPmEp1JIYJDyO6ixKVpJ9Oafd5wlbv40ywjEP7wNaUBMWO+XphT3Anl&#10;hQLZMqv3JOmja0i/KAT2io7WWg+Cam3Qxl6WivRloMxS6eYnV6ZXhTxT/6Wo6lhJ9Ss3eAwTN39X&#10;gR6av0P8nqmb07hw8Q2vOIDmw3mecii/uAJlgzV+tXHnazPzfKq1gtvpDlk9L+aO9hsdaQb5PP9P&#10;6NoSmwOcH2KJj81sOes8rPXbFyqiXTMfqy9QPmrIykKQvHYsR/dupTz2aQnLDfG1MdHNz9hXd5n1&#10;ZED+jMQKsevcljpZ6A6R8SOW8tIgQHTB+8Bvc8jF7YuTyUbsze19Mzdf7xib7/DibjFhHusjcpYA&#10;zn4btWozLSNPcJC8Ve/zzksLfYfNai1p8tJ5vzFgOz3jtfb3uc+qooKvSRxwn6yJ6Kvy8u+BfrSx&#10;zolisLzaSPMvbE6KSvUMQ0e4tNYXDoTTbnJtb8tk+JFXxKJvv3JZgtBv3X4DJExe9wQTG+ZOMe/V&#10;FEo/3IwRtIzlhhu/XqA4GYW3yZMzVSiDS5EStbrhkFBW4+tCP066TPyrxXJk4vVj5qlviFzlUV2T&#10;btx505GaomJk1atoVBEeo0Gzu0OGhksAJZnak55kbzMB6uTJRqnZ2zwGlqaV3qc/WQKQjKncyMyo&#10;gwMr40vQ+IPrb1Gy+ECcr43prTCGQ3G/5SDh23XYFu1n1qhy3QSbp8rDWpdcWJWuFw/BqfsoRYhc&#10;F7b7hCl9t6ARtW5OqY+ARwLKsPPJwiSF0gJpQyzCWjiH+5GFCouP9AD96QsZNPxNHl0Q4igOVvdR&#10;mCWs74b2OTKZ76F/mUXwZY+Ukzb/BKXfPZ27yw0oknODDJ7vyp9pExLY/1qORdmZKMZBmifErmE1&#10;8t1e9rXly/h+2BZVrpg5Ao5S40kDGQi7afiF+Vq+D0KNqTW2alkOmosqvQ5telBBflhd6zR3rWQz&#10;hfuJnCr5XOX9Tqe3vzJqEiGE/cvApParBEOWzV+4wnpPZsSp3yuJvdNhe3qtf+4KV7xI6fRa1xZy&#10;WPBxDcnaVxvS1NDtPnoUIhOofhXCWJjbMVKmn6Ptiqnbh/7rsvsvUbS+oVB/0ZX593BYZpWd6Bow&#10;/EI4Nd8VRayFd3SmOu0GZkkod7FjboaM1MXXvSWqNj/lBlSvOlL77za/BuXDGGjwSqFKy3LT84ok&#10;jq93C+kwb/9dowwtGw6I8w8fOpXKM/cQBPOwKN0olOp61/MN5MyN43KeGEf72xYwoyQ80bc5ycid&#10;sh1CglWuxlUmSlyyriXcRQL5xaZ1QJ4e7vnUkPlTt7Kwtb+R6lse76uI1s/X9fX+UNkIaLds1p5m&#10;SSZeX69bcxhbAK59qYBq1p0zDOX75qZb0b0T6DgLri7YyleHq0p4XGNj7p1AZ9ebAbdCSS43p/MD&#10;7XZt8IQy+3d8ywOQo0dPKu+etk7Zk0oJg3FZuJDEZn1SF9aVjj3U95/VqnFtvPrBj1kKEeGFu4IX&#10;33xK/D5P75jN3AlxU5ec6T+OzrXdWDCIwr9FKZREKJWEEFES0cFZOYQi/P939vt9X9falHpmZs29&#10;jCmdlAUbzTMWd3u+msRfJa1bp25uIbnFxlhZTp67Q14CYjVtlHMuavTHfEZlK/NT0BG0YvO+OEMl&#10;VRLqW4BNEn5XbndOzYfcKWOQVZj1eofFbxfufj0NkgXFTrm+WDvP4fT0J5P77R4RDi7n+uRYcR+2&#10;N0mmxvu5cYwjUW+f+s6I8S5nOaMvM5tUnejz2dMtxPSuD5VLx2YwChLT7tfhsd01oovUWD25U9Qa&#10;3N0jqWrzAV7rXT5bkKlx7DmUG2+xcmJ6qiuQyE8x4I6YKSw6rIfx6sR08zlmVits1pqA9RdObV/y&#10;SUyinPrx1avFumNIG7A4H376eO7Fw5rcLLkvVheX+7fcn9FU5u/tSXb2q/5ogT+W/Lt1xXdqQMHo&#10;Py4fyPTlOi/peynrw5MysvXHcZlSlTRoHQx4UQ8tvqWTaH2vU+xH3DtRzR5mTTE9krCDQ3nXi4uf&#10;uxHCXq6VEcgsp3eyhuA/q1rE+msYEA6ltsm9vxhs5J7Qs4Lth/PWtjlvXn0jsY30sgsztHPVuNGW&#10;QV+/ObvsWZ/hMFtztoNsLbS7mq6aJlllIWHrwmU7nNP5a9uxX21yXbrqVyALxmxQadJrE5luWMDA&#10;zeut+mA0z433uihfl9q7QD69XyQXJuMp/NkWVqA149a+D9NXHiZgJ3Qth4b+HrHY2K3On73p9mN6&#10;lP3JgwzWDuyuXR3lvNEatUlDY94F4vfIjbbZPI+eS3YRwHiXS3e2ITaCkiVmVrowN/2hQT+XWnHB&#10;d2bHldW0EuCxpPb2qbzfVYfJOxs3Nbe3TcFpXHdTkMkvj6P7RtT5SdypI+n7jjG9hIt/5M20nuX3&#10;nJmOtstb22hgiR8jkFTYb7o8vo99KWaZpzHMZ9fKcgOP5kELzqiL8NBJmIPxKV27WToskWIhg5dB&#10;pruRMZEZ2rOYf10NFmBLgIULX/csvkMqKdD46kTpa32iQYktHfK/LDvh712Iba6Ny0/wjzXy9eVo&#10;RA6IB3gmFibHG7MvC1OtTtqlKwHNHKNuvgkyOsN1k7NyodnG8GqcXy6kUS0xQ7xJwg5Z+KfSuIen&#10;z7XlP+daXhfilV+dUplu1eF8e9folx78Z+MzaO0Fs51wPp6jxee2SdDPVqb6aZIyZEhEPsiUE2Sm&#10;Rt+7M3YTOhKjATVYt/aPwTpq7K5h362E+fwW7pBp7Ad45GhKyZp9OxlBngJ8DW09qwyi1kvPV/Eb&#10;Ru3vXQulJlBzJI1ZuUkXMXda0RyCzOKXFia9Bl/ZCszHs/2+k3V09N1po7IoFMSf7UEH6gBWLuvn&#10;T/qa09Hd6/fXtw0Tqz5C7yJnTuKpTG1tJVWEk5MewlTt+DmZ+6S+L1pM96D+XRtvdYA8DILJKUKZ&#10;uiIF9ZIHfpDon+IusuP2KZkRF9I5IHtx7iI7v/c55dgC2yz95kq2xCtU//Cr3PzH/D0j8+r9sgH/&#10;3RT5MGVeuCr+dPfy104fZK4pom41sjc7C3MmA8ar3sBL67iLqY9Wo7p1k8PiQd+LGY38sfptEyxC&#10;2cPbUzYwwWGjNuxEw14CFkXlWXSNG/JSI3cWM2SCDTY6N54LYW0wf/XNiBanMUk8l/hLcpprNfwo&#10;vZF2ozgNX6+LU5LNmx/ks7sNr690fPfrDK5XhgOvcmMOSisv98HK3g8jV1G7Wvp+9+OXI3ZIUyHo&#10;3zZrP963Lt4s/MlEBiHolcu6ThzlDxewWul7J8a/TOZwc+EMov0mLFo42rmJ61TWQIdUWcg4992s&#10;ilQvYxc7xwLQwfcSdw2KNWfDj0iABBFS+3rY631byVaby7+3pza2CstbkMjVVc6B/Y2KLaxzYXiq&#10;7huX42IfMvlFgwKbIE4jaxuWHNQFhH+IVawOlSG5yten7QnaHhSb1iksQGx5HtnGYjmSj1ei1jtM&#10;wmRZ/t9Vp9KWSROwEy7XiZrLjbI44te6twMzegX25n4pt6I4X/wsbrKx2ooNChKQhIRjCX9e4EzU&#10;GKGVYqAg8f5UFod5Ug0nFqds41v9g0M+g9Mdg6nrDp9mkbx/zKpyrF1hGtYbKuxogbq37geGuMY2&#10;WLXxD9pvTu5eRZSJIljBS+VR0THM/iJwfKEwr+TJbnY+A9gEOIi7swFBXW7iKd5DSsIxM4PDuIpH&#10;f7cA2jK5hyzuqH7/yAtMRx0rnOoW3Uf5i75/RcsJo0KZEmCrKS00S1eqI1LRzmqVSoqLnUKnOGVc&#10;yVQG6+JNDfaP075s5uNrkcbEBPPOEsSndaK/W4DwkrF737AQbHVKUr/9MSjSmVKDSsKyfhXYKfb7&#10;UnrW9tCkyCpa1Fi8hoOxJPaWX2qjRpnietAwt2UrOSWdUjffqGJMOB1uStvv/CwZW1axpf/PtM2E&#10;c1Ff/lg9Ce+SMawP3h16whm/ztU5zhrTTT23qrZ5oTLbisvbS+FzLezRltmaT/w4JL0m+UM6Y8NA&#10;xnfuzQiOebP9KM33+RYq4AnBu0tS/bs2rod8AmU08YNPfXYrj/GLkr6GX8r8FNrfFB389r4VV/bC&#10;Y029v7avP1Cn0nw9js3lxW6j6+HQRLfSLN2gQbXJ9MvgTfDC52yQ20pzwOtQeuEg/9U3G3dT3SHO&#10;sFzUahCV0uimSgXl18rM267tGw+ffsoDIrCHhiWUyxjBSb8k5n4ED3t7suwMABDxEL5otjtvHD/M&#10;nav3XYa4ZzO96YGaB67ftcxDADJ1l5VreOhil6heKfX8hjs4s6N3k04b1XxuqiyFU3uOz/iyBUyt&#10;kEUfNsIvR0zmBv9E5HktPysJvd5C09fD/O5wVmxh64vDeaWGoveHEjGDyq4FMrZZvxe6qKkVoU3m&#10;00UBsq2222avcrv1e4+guC+n+8w8gl2PVYW5tt8/YBBF3YTP5aNJ9RpuleZdFfelKnpwbVMXj7QM&#10;XIVdKas2g6JkJ615yVuCDOauARhi17eYOCwiJgTdgzsxHT8Naiw84t1qj//OucRoF5yR8cILJwRz&#10;ieyaHeLI8QBjTXW1EcMWMnb3wiyejBXN3y/EUsVe61nTGY8fdkEql0AmJ0mL2rpCwl3govNz7244&#10;hHCqJMCxmmSmiNJrcwD4OQrlCc1eTwD86hisFZbZ92rkLbBw36t+gubOdN+RlTfhgMbVwUhOTCsL&#10;us6dXaENDIYdyOCAYQw25D5FOVOPZVv8mvs7LLJB0NL0N88+5zEz3jrK8ICJtHk5wARneoB1eC3z&#10;Dva30rL+Uiej7EfZovlBNcMqrXPYzorOSs9ttmM1O4SE08ff23P17ngwBfzjZveWfYhxITDOQUXL&#10;1ypjXrLp2qF+S8xsk95d9sUyLgjuals3mq/DYTNic9BUwycL9GfL22GTWLxog+WaV2C6b6xhXi8i&#10;72zW5P/OaWnY71/KoyM9sMb7Znuic5/c2MtQ93ueljLT+bz4YaJmzJff7nfc0IL3BzugpTBb5ZTM&#10;oGoT5i53jaqb4bLDAT5Hc1bDB9Hp92J/b0+8ygc4pMlfwU5sHeeFZ/pyfmxdd4LWxajs7HOffAgj&#10;T9NNoVWaz2ExpJq0DslEFZV2jmwpjvBCuv1gTM/pkFyS4SWHSoeTlozvz35nvdKqEyhowlSu7az2&#10;rvZXFL4ggWoyVteTLizj8k3hefbRF9lszMbVTZEJHrV12wX2SWnk43anI45ozqnG+IAZtpzwQ1X2&#10;r6s1OXdyXrdaLBZmN+KRXtDmHamXsb0adYNAebEXkNmtxpD11gzZ2oB/3meThBFOeI/eLCAg7T3Z&#10;RYdBXPyN4uNayh5aN5Eze1KNtjbPp/cVAZBvLdGTRswOh0ur3KEYMy4nwiwqkKRWsHNroEz3Ay4G&#10;mepjsd9qnZmg+S3c7OdM64vdiUuWCjpvIrsXzzNkcqx2NulB93v94+uScI/sUHRUI5Mi1q/Fe7n2&#10;K9Hj1o2dIsPavtjsKz5ZJfg3jry2S4CDdTCQMV/e8dYM7t2HHezvWOGlg0exkLn4XFgpf1vAl16r&#10;ZnlXyH/kMaIFFF2CNSml10Q63uLZHq6reuZD/0q9ORz0gnmQTDrV8rKmDZGeoq7hJ3bli39f2jmQ&#10;Go1T8JSKbNLmhw+p+9zmfT2HKTuzHBW6v8WGW++nX832MpMXuE+5MYBASLCz64XBLvfWm7NG2hrl&#10;e5hZXjq7T5DBIPowCNv30mnV+y3UzFUCme1655T3sX6krt1v1JtDlIV9mLd7D35N08f5wuO1koTR&#10;imSSO7twHXFXlxiL7+7+ucU66p7tG22cStWI2yKtX7vLBlivdtis0U++5JUunlZyTx7IwCGm8Ig3&#10;vyJj6PDNLApiSCsrPmlZj/bes/t94tZtBbkboj2yYsdMT4Xtg9pOKil6e+/nb+OZr692G5XcKQle&#10;o9VhDmV4tB4QpShry3sLDnOZv656e7p8CcoO3zXtXcKjHas66nDdTK6NlZDzwJHp1f4ia2W69Hk8&#10;Okumyp7E65OcU21rNzIL3GJezzwiSmkXD29iLTwhoQs1BMd8z/KkP4zZy6hobEGmn0eRc91Y1XaK&#10;F5/UMPiVRqQkTVXogHGLa+CNHs0pV3J1/SfAAHFfTsoTYWQNz9tfbSgX7s+76Ol45LItWNMfXZbP&#10;DduDNOSncoQYo2rVGxRKP5Dh5uRXFSs/8NR4MKdkaAAFJA+rr1jlT+VdfjYZPo/OJgiy1z5xJRxl&#10;WztoGegIxu9Quyx6GaBRP4GleqH35pDe7gD17iVY/fKpbB+319vpX9C/FwEXpB2qA62vz36nb4Ee&#10;WuqTEJ/hPe2ppR8irX01bWYOqMZRLTjrswNxRdk3Do+xwhLbEbaHmvNVHF++2I2CtY4JrMf/ugy4&#10;FIxMNDK64o1EV3+vNXLAXjqb1+zVv9yIZH3MethZ2hdfgHRdzI7DxRETz8P3Og564RW3S7tRVkEd&#10;cgAP3j1fPB2SAm1Tox74/sPPvcXcwkwdB4poDZk9IX+rIudjUfwb4emZTn9ROqq5hXchXHktTbtj&#10;ZIlxY09HNMpcXjAgaWlALvpNivirorRu4/CjDYMlKk24p4F/4vrTHPa0hzo93DBk8DigZdXX279R&#10;pFrCvsBMegbIXNh3wDT4snkj8a4YDBwM7yvn7ELiif4On0usV8j57fs0X/j0e3m60QQKT3CCDk8n&#10;cwt/F1ltdFpYJTKSTBHsPs6tXxJKibeV+OxVCfeP9IugC5AZr8FuTx5azcOdLg6zq46/s8ySEt5Q&#10;+tf08GO8quSLcqvBbAsSnOxqxPMQeMaEAurWNXgeF7NJ7J8BRcoO3+lQjDonmztJ7/Lex3Na48W3&#10;PWvsgMwdxr+/AFgh3/I03yq/fgkasefRCtLFN5Vwm/HQ0rsn7GnEsCBQon1tG8+JSrhUU0xiuXpc&#10;i9PNKSdloxfX3lSyFrlOk1b64I3CeWaNNmd9o/yPQAiVaxFdJo+VS57elx4ac/LVKpAv0bli2aMl&#10;yrg7ftVmsfRNKhOuy13P+xTB+cxzpd+qBbepT5WTqlqwZXiPZR5gGusgdRhlVx+aUjLdGrdH+ve7&#10;Edjv0RtUfIhOvKzbp1HIVXSHkJX5SlzZVWymTt4HO9c2Dul4XWs/ytPRuiklO2uq35RZxm6b8/ki&#10;U1tHwHq11FbitwtuI23LKxVG/JUgw4rvI/J3C6Tq9T4rjcdhisHGILCQ8wL1cC4204vLnblxajjU&#10;b7TaNZU8YatxMUotA7W9O+tcikWpxAa5s0T87ts2afL1rZrNEJn5GXh0nQeeVtuL+qGwqoBMaeC3&#10;Fzt91GqiSR02R9Jt2guXRb55qx1fjcEGwwHveqfquOTe4/CdQ9zALX3PwKpdihT9u5FNv78rqrdB&#10;ooXT1cxy1K67YYXRezojNKLAmvSpDTLD2MlcdBuSRp40bLR6o6ESPto7i9fDSUxPnW6uKMSvzYZC&#10;rh6twEtqJMJI7V3srF8G/j0+Z25e7C/vy7R3hDwTBVuNnsNXQb5cjY1OyjhR6O1fIAP85cXUdaYI&#10;X6RLCyMYHuNcF+Kw3p4bCPhykx0R9Vq5OCfWb8rqyF4zkJZ9eYOYQ1jL+O3Lu9PPr9HFyzWzbvD+&#10;jPOP5YWXyJjv3o6oLnqbd+MLMtT5t7wOe7EMfGySI+X7vbblG22kO7zK6qTIkeNCWs1BIbNhp5sC&#10;L3k/vg+O04oyqhYu8WF+0gm7Pcl498QubRY9ttD4dTqP2rL5mjcrWYhHG8p/HahNeAvJJnY7QvoW&#10;rDfgi37nmDs36zFmDeOiXr1fIa0UIwpBD5o24jVt+fwNwJ0QgMzfF7+uNZ6TBfv+BgZ3Pn9iGwW9&#10;lG+5bw82CZ9d0as/XtvtDWSAszpridG3HJtftAet4nK10T65Y8wIvHV4oTJxb7MarK7siuhvOjTA&#10;MMzz7fVdR0WpMDmilRmvz14TMGcp2RPf57zuUYKRzlpMVvfDlKPO82z49+gs//j1w3KrZbSZH8xX&#10;N7j6L/BQNuw50njjpYJfN/sQxEPLZvt9vySyN40Fo42dD64/q1Ry6c13fwKQoNeeUh/3X4Sm7H9m&#10;Ho3X6YsYvyey9Mv/VWucOb7kjtPjbRZJUwqT0zLgtUSwVMKq+N7OD1SrO4f89edm2ShCOHxEWZTe&#10;WdbssY6cyukvOLP9DMMNcVMYszz+vb6NnuqbYnEF1oQ5O9AO0S0EmeOo1iqsi88pOO5yfRJ9WaEc&#10;wrobUzP9yeINHSgH2va8CvC0IsOivOmPOte3Z72O43A8nngF2AVmkOcwRy1FmVn6xCtyBlz1NQFH&#10;n2BQ4ecQmSAjdjota6il+0/CFPBOQ3+tIiBr3IKdEp65dS3TngCQf1innLbtCVpE3tPMY7+873rc&#10;e1J52/17jeqW6nrRe5Ko1GswHfzdoAaHx9yWhLjSgcWSv3Ma3VySXzTZFQsH06iVRRheATUJGWsH&#10;xY4uhVy4hIWkOoAbYCXwWnwKfGnxGQP6aHjKJu941UNvq/7u0HVa4/kVx0N/cbpzehOvnKA2pvK7&#10;/ShYnv+uDTcqrXcfuz0VqP1krhImGi3uMxh6CAR9KMMx/lHOC524o54zG7cJFafZcnr1XnHNwAhK&#10;IF7uZdP/1dlhzFPpEzlY1TllS0eEUcpiTptkMr6jgIzUBkKpo58qvM90qSzkTOi0ZiDkCcM/93MP&#10;FiGrN6LO6tslt+6QPQF24MAPkYXV3qqo9bA55FW0TV5p9Ots6xEkmZsDUA/zJIkvzpEqZHl4Ifsg&#10;814e9wDL7SiAhVuiS2r0XSycdhrttbj/4xHZfApULGXTpIGOAGFZhjQTImSMcFmzMK7NZc6ietOc&#10;QcYd5L2kXKsv9n0NDcu22O7YrvwAwpOdAZlLe7N+M1nB1STHhdcQlJuZsJBZmDxLb8o9xjitOjU/&#10;oQONv1b8C5KHiGWGhdC0r9Rio8/QzZhiYfCS6lI+G8m34h9G6MZlsZ7+Iivz0vxIZi2QwbHGVEmO&#10;6Xrf6axgp+81mW8vP2qmnE1tgOg1OPHUXvtbeeI2vr+rWtLAw30ZSknUumpUsZxwFf6Xg8Ry3Bze&#10;4XtwoRlmLMH2PJDekKXMtl4wFwYZ50qt/cYKbX4Pjfy91bQw4JJ2YJD1VCpB65gRXvXxqTMaTGoF&#10;lGzcrNZWyaIQvQY9zQky7o54StyyXN7n+HaNMaPnG1gaGcy6JWIRi1Z/BWrv7+dpRTOqNwDL/KIB&#10;KJfclK4ASEc6vvP1GzXZIreeMCU+CCQgBN+dYhka8n7mbKF2XGrqmVeXP1RV1s6kmH8/Ru4uDqrV&#10;ad6qQ3zWPSZc9npPV/rwr9Fl17rgR1msKZcsoYROGwWwQpau88Hr9mzOB7eYryRnoURRl0R69z7E&#10;ylk1q/RAGWz1Q7c8uUxaDSKshwuJuxjucsc2nW1SfGWl0Tc8X1vretyJZJDpHmR8stckOWPO44p8&#10;mxRREe2YF2rX0FjggJNVLkOrF6KkDdvv6thcmXLA2DxWG21+MfZ2f7lVvXWsaZFKruZ2ue6N5mVl&#10;DEf7OYXfGv4jyQrk36e58vuNOAREtpr/+Vqhd3e6pRkNUJWgOgP/UeuByA9pynGtihtFC6w4K422&#10;IV9Ap/uAkaqrxyInDujOKQvY7A9Uq1NhMO0XjmMbUoDGYU7crjEOZGKgew+tgj0Iha7Q2jFNTA3F&#10;l5dtFRti+3xAjpWsT+TCq5tnx9NjBVWbJlE7vTjoAYnzS/ZnN6qlz2f75F3IFK8rmI56PlDPdMtY&#10;nYSZXLque38lrswqA0hZ6wYfZ/jrLQbu2Fso+wF8xdOlDfDqxm+HduTPkP74j4X8yUFp5peXsOIy&#10;UnTxq6VJJX9/foALjtSm8gcmv8AXloXRcxe+yGL3QdP49O+c1j8/gLlMvN1STy41CzbsxV+NlHrI&#10;L+d98pN+bsJmwvJRSU/N1gkvEM3dsWJ0R1fAWl/PFt+fMuP9Ej1K7OAcL6Nyh92drSoSFn+o0FlI&#10;jbsD/QGQOZmqk1vFubqQO+/E7+AVFPJvvNz2qpegGbapfjUPZQVYoWbdRX+mPlmgd1f71gxICbAq&#10;utXcXP/0zLW+l+wBm/FIup+j565LwwCkI9xYCX/mvz7IMCEzE9ROR4H0rm8/QRTTlM2ppxsATr+3&#10;cKtstJDzpvhlpis6WFATVffs34JfQ3cblluDOmXx0bW2G2zLfKbR0gIx7lReSrK0dv45KaTdd3f1&#10;V9/owIVSLwrRCtn2+QamfqL/FXN+kWxPqkNLxNc7NMiP1NmCmRl5qdhFBLX9/SZ1b8nkrdSgpNZo&#10;sFvVcoUWMfhJF7bYOmdCglGmywJOHuithTAuyNTnoVwx119yRXOQj3psvo+n+yVf647IGwPmpGBh&#10;rZB9NjZlUiCzGCciOW461Fbli5FApdmiZLoxIlZKULsyMC2sJBWeWq+kjYQMFkbx0mjX8L8Sd7Qd&#10;AnTslk8mzZnCIy+4ToEXaNh2mXm4EvUJ4Tm/6Q+OEjV48EPM7nPE/FKdG/0zEqnfK/r0N68LmxeW&#10;scZG0g9PMqXZfKcJc6xZ6mVgWazV/zvcHs9YG2ufCEsaMkaKlrjR2uSIuK5q2p3JcN51fL3m+p+Y&#10;qeVf8rsz63O8BPu/Y6AKQiQ3c03ZHaO+mzLRfp/obEegv12IFJ3E+/r6Qne7U1r2uiDjeVJYDWaf&#10;cQ+DDtgOoxtph/3YGVPWNlHe049ROvsN6ukyvG9tafy0Pl3LsIK6O6WJtUSQSIXNJR9v8g2lpdHy&#10;xdy0+oSwN/X1VK7D7VoB3BMOMkj+fUDahUi60Wy0eTKCDbEYhbVsDY+X1a016daThdXNa2i2psPJ&#10;9/4eEtrlxs8q7o2qn4wJWiTN9ayJuAtSpc8REzYerFmgowLe1nu5Zk2tSGuQYSOrN8vRr/phUxGf&#10;mL+NzCJVvZp9SRiTm3sbYdX4cN/WGjor55tf6miUKjIhl4hyMxrndhcM7EF32D3pTrdiPsZTvFyN&#10;k1bH+73sAXR0sa7a/XutEf2OE+Q7tf5iouZn22ZFF9dF93C9t32kSXTLsdwV6FJZ8jqbnzXLNlba&#10;+1Mb/VqpcQBIkxlVz7P4A8i8X9fVSrVWG5q1WavZ3WQcnmwK3WIvWv89BXxrUYWF2SrppLy3sqyv&#10;NEEPkwOWDcqGCV7XhgwpqEIUHhZCrrhKdRgSKQ9/rINF4cPfVmT3lIzxo17CIhVl/QbbcPeXTlPd&#10;oxnk7gxlAoJXRiAjwQntxoXad2PVvzvw4bu+zsJ+4YwF2MCnC25IYOUuTs5B9tvtGQpAtclDnTdK&#10;xBKlchoY6IhF0fztvLS3XgcNM4/ARvrwZCdTqex9+4G+r27/2t2BXTlM7gufn2gXCMNqJ7DaLRRW&#10;jV5uTs1wYuCvsIEt6887NdhWnJuXbRKhiyNi3X3sJZR/YI/bMb0fIc5kxhU29QJ+K0Tgo50Se4NY&#10;CmPkanlXkBmsc7cdz53RPPE5jfFmd13iKMP5aNEFi036DFR1BfIz9NX+YaTH4vDCEPXC+x9p3x7z&#10;PFveZ+fJ+66wfkBhwEqLIEfnZCeOE8eJ7SR2nPM5sXNOnJNzcM5O8rV0oxvqOgQFMamrNnW00ijr&#10;YS1ltHSM0sLQmCqxlcNg6qimsiKtrN3YUFVVsALPLr98lG6q9kd5pEtJ7Ce5fN++D77v63f9fhku&#10;XwtE09d8Q8m7asFU+e7Jbwc9qVvrxzBvtgjUIIVYOFL3LkaNirm+Ga+Kq6FS3zYvKVFNdA7ZrjaJ&#10;Q2rlsjZoePTgenb1yEp0cInWdp2eMek7iWj5nPH600Z9RUuRa/XsqHrLUSlMJJoVPDM7T0rH1sCr&#10;X4nQbkoNGVA+Mht0MxDu0dzy4plGmdswH91WowOd6tK5TaMQ9QQPVN6wXdpT+6SSZldSJ2MkV+rd&#10;Vw0D8qW97znvsf05UmVch0S5MBAru1JoOLpJ7A5Ptm3DbJDK7JIe81E9FOeCucNh5Ss6eAgwe+bA&#10;dTQYSIyY6m7rtoTNf+6Wk8L1pKXl40rtJjtOhYzaM52SyrnOt1iP8c1iyyYdrvr5bGt8c7PBIlBx&#10;CyGYx6Yeb8IRuEZC4CYe5B1Hf3dWGK7FW5+tbMjdwQdLr0bZL1/ddbltrNwT4hRt9en8Jp/zdlr9&#10;W2zg6Y8cUnLmTkSPJXevCKmXMzl8yufYeMfdDEdjlIs/hAXVHwZYwiQHbrZ6fFzspBsHz35XWjiT&#10;yiYftPdJ9Z6FFB8dcsbzsyUkLA2dznOmOkyfytK5dFzEq6n8ihGL+TSmKJcy6MSRyR67vVODbGfS&#10;20dLKqTopByZ6LF8iE3Bjc2nnyuL6Cx54LTrOjKjPZfAir2G3eFNfQ27S7CHVyc0cuI4r20iv+mB&#10;YLEnXzqkp8DjTXg1JtIgoXpNXKsdMoZJfrrh9bMKIzrX9UkhQgheK+YkPQ+J0Q29EYqroKep4QeQ&#10;Q+gsoqPImuoBsbrTSGUL3nwQu2FaJXkxmlL/CJKhjhxPeuSE7wLqwqtoabSyAYIiWRG27vosPKvr&#10;pZER9pP2oYvT9wNuBm6gItOZXJi4JxwZN+T7r1M1QgaMwLBR3W1jRYYu9WuzqADT8mUYXRapolEP&#10;GbdQJDguB5OTLDzWGTPg5ONF41x3AobBQ2eXesYbpW4EaLMtu/551Vywk5dGj4th3QU9nGWD173G&#10;H4jJYZNspQeApRwv/DvHbNnX+bDml5idCzKt8NnoDDGC9lUKkQEt0j7k4wNbK92lcHZF9ErFo9Sq&#10;7Ie+sk4Ft95ZqyKZpamQ/n68RhzoVWx9S068ndXo0vbsaa6A+bndibhMru1pbtQXpu5khNkclDNs&#10;ddq73cFCV2bR03EsrMsTnRlF6Yrmvnfa3mKBYpdmdM2llpe51Slfu4CbUFtRGL8Lgi/eLsAfTnOY&#10;qjdqjG165iqIQZDXviSLMW0heFLbjbvtKA/0dqRzCrfliJ2+jmExeyE8djlYXizxvdJjmliAkfCT&#10;rWoHEfaW4HHoPnOwmWU9ARvEUmVYt6qlAa2zx2jW1ZdH6XXx7u4xeqVNOFS/wZ/3hKYsckd6MIac&#10;sN7VYLMbYo+B+kJLdUvzsaFmQXTSI0mra5IYBCVARWRBdEhqORfg5kqxhKPBBVP9KbuFhDoiyYar&#10;1QLVxSnxHmMgWWQ2C1NeiXRtjvFduBMAiRUyBMD+bEH1Q1pEDEJ7ANIquZjAClu3XNG6INcnjmx5&#10;QeXXGpDDxEVzvmlXD6eVTmYvaqLfx7gxNTtG+OTQ2zzOpjxAO2WZ0IjA1pmuHO4Jcn2u4yVsInR6&#10;1RUA1MbnSAzb5IGbs1tnpUyhs2sR6iC7dQV0QQw48jVH7pyYmPtpmLFxzuf2Pl8/z22TAlaIJhlb&#10;Yz+ukNh54dnZTw1Idsy0ssds3WErUriap9h+NbLMTEV+2mwczl7HaplZzu0yhWnrOaeth4dbFx4x&#10;mu6cskiLUVe8BW6KxXOpcrqf5jE+uezltylKAJhhWp6yesXmU8u5Q7urEaGBnN8Xa910/RCJi1Id&#10;9yfPkOFJtZXVpJ66CRSkMaQ6q9BaDldDuatQCjqN87B39W3xxTNOyMihON2UyzQ+oypAw7Q8tpWp&#10;jcgQRYaSzjNSFSv97cgT9LRaNTnfKTmVpI1exLxyNuh3NqXKONgIeXT7huNbiss+rAugpiDU65xw&#10;nTFAa4yLRaNnrj0BJdTOlESGArJniYtAspU71uiOI66dxz7zriu3rs4neFxgjn42wMLTqXsS8Udq&#10;jcGmYjiFtrJUZ+uBCjnf7P28igluomyfjHNNzm1LufZTF1c5r821p+M0SxwAHOI9143IUNUr/CC8&#10;vDH3cC1JXP2J3EHgGo6CLzRWO/NGXZxGaE9Qkfl0r3to1xOOWICpV9LNQKXN9en4bp3F591eun9q&#10;jgjbpNibzZZCNG/eG/4yu29OtUG0BYkxPma/IviTkwprpBotTZwYJFfwE34yG09sU49DoNO3BsuP&#10;KsD2FNhu+9q0gvV3enV19QEcE54A6/GU7G4ruYnqOGekOpcTw2dzP60XFyqX6FbuePd0cZIq4PVp&#10;v2GPYb5p9S4vA3ny2Kl40gM51J9oePLG6UmW3UWCw5sXGGRSnOjSsPmysNJBskYDySg2c09dt/bR&#10;hmLiB23UdhXsCgNuphyocggGmeyOW15b37O93Ia+1WCaShaTCmEvQcqrDtNuNdpifWnalvcdxolp&#10;b9duHBdVu9yAvHMiAyJhiSQns62kiCm1GiAemofMohy2KXl3enwzVwT63Dm/BO/zO+hUMovGgFlA&#10;mHcqc2lt6Ku260zIAMBqfDeoFMtEzxctjOSMyGaSG2/CdUzYtGG01Wjakmw1dvTiTDnh3yn3RrS7&#10;CV/noXprgRHdYKEJbjw9Vss4Lj1ZnYWqFcHtjXqiBTZ/0oTJ3kXlanTbwJzZpkj46kd94IvdNxc/&#10;NXeqdA2kv7eg1BFSztUQIwAdCROGHLyUwemXJiTyOOLzhplZGr1FwM0BKyZrzbQDaw4vDuZ8AKb6&#10;Y+nSpacUUDDGDFc5XBgA52kh5R6sBbeDv9w34XAnpF/ISbBY06fOzrZK3SQh6jgYzv3GO4isk16p&#10;Ze8RiX1sxVd6mNsEw9qBT3TRH+a6ewEIFMMAcKnkG/OTU8RulcwF2O7YRAFnR6fYjrnJGd9+xwRv&#10;Tk85LzTDTltG5pVsbbsAhIH7IGfD/SrrWoSSRGqk2tMNWuw49pAnyoIbMTu6XW22CTXHnYRtMSnd&#10;22SFFQFHmzzH97NM+Ui62hVQ4LtpoR3mv5UdZW3svItiLiFAlM/YBFRYq2FO0KtzkUGsRJ79ADjI&#10;pX0VPD9MnBP7ZNpcsKvOrKvHUt1xxj5e9n3ZNdbmXNXu2YgVdjZN1C89bygsV5N4qaNNQ8GQWmvX&#10;NkIq4D2mi4w9CIif+MFw6Xj3mNhOFT7r76VGm9phcM2rDfI+VLX20Jw9YwmJdzUGklIngc3iThW3&#10;TSblOakKo84Fbr+QUljhulimlGq5fsuMWPdumJEz7fJQPV6jZE/veGI7nwcQvNXFhBxkRbal3G+9&#10;wLAfte3sjLovLqICuMliESPEOkvOPmxE9KN4sWEMc+WIrVARp1e8Gzpve7Pb8npvOtUAR4ZrhEAD&#10;2csqWNcDQI/U0gv1YZ/O8ulM1CankrGht30byNW8ltPJBDYJDzZ3+xzcxIt4mhkt2mklvtjyG7ze&#10;lLFutqZnGJ/L6HuSl/oll7PNO5NVkA5UJnLcWQQCPZk+R4QIMLbbAoSP9BVs9LpvROIdf2LP7PaH&#10;Tt4ZDyiJXD+L14SWGV4VuxrARHA5MZSOrV09lqzRRtE1Zr2gBVSd2nfTQmnGZPogCDSrgrQSUOUG&#10;7CXa3H1qDqQtlg27V6vZTGWCm9bFnRH6Gc86Uo3cSTLBCwyfLU2IiQxusFOYKyRPR8qIusazY2FU&#10;H3aZQjdbBgyXw7ADh8vUXeakdtXbvEVguaYf3XvZ3odEL3GTul4Ba3foCLvMagg8TSuQt+IapYMd&#10;UK6jeW6q3tqQvLMwV2vh2LB3TiVp1juv3xjvNjSbt3VMmqXw/b21VPm8Qruju17GQ+WSk5Cz1brk&#10;AIaaWBXOmjBkt1S2fKjwm+ylGDmButU0QfRMDbvUuVjKToE9EHc39Qm4ueAKVhAvsHSK18aLg1dJ&#10;d5w7v27k/TspE/FS2XuASrvCMr9sgfqzmPcW90CGf4+njhhNQsoIsK/WpbUqUk0BF6tqx51tw+5R&#10;obnsZaXwyJm6Ja7mCN2bFLZ9G8hFDMK1WIkONMKbXtI+3x1jCUi5T/iJQIaqXcMlkirZi9zYPW5J&#10;zsxAPg17jlQn7ra12kGgu14St2HKe5KrekhfLeZkOi8uCqdkf7iMOkLmiqA+jeKpYYzunkggs+d8&#10;QFdeOgzqRR6z37n6yr8uACeUNPCUluWrFuyFE5GcZvN4XQe3DEqzUq07GotZzNPetjBvJuDPXRw1&#10;FmQei2kg6gqVRpKn/YydZzpbBLEysG606/uufWLTOcI2LIdJpZmgl+5zeba3bTk+6PaAOK808Otq&#10;ai2SdPlw4zr76FFZl/x2tW0ADd5xuVjo2IyPuoiUXV+NHfIA42X6xGbvUBoaSN3G00hli5cuoTZl&#10;lCNTztjptmM7xhMlY+socRR3VZq9OAf0n3Q0NmPTV/slP78e5zlPRa54XZqzzIYGMUDynZ3UmNge&#10;nTyfGqgBtq+EE5vYM0Zl3jEoQnqm0xHcdblckg8O+oSfslUHbbYFomn6lBQAn93yVZbhztXdk1uy&#10;Y5m5udMFPR4jruR8BcFxvzL3jKf5dmTYiJ5Gaxe7n7Vi8My1Cc6rrlUoCKU5jg77KbcUQn1bZZdY&#10;boLpUawmnmoBqRKsKfHgqJxg04tQjGwUIp2EK3pwDW6+TKHsJJdiBSSq0oMdad83laYxiDVrgYXf&#10;F+81pVXNzoeEnRA2Tsu+GfHYDe1hEByDX/VH/KdkdT5tVoo5IJgwgNUWb6jAvzdaAzGas6lkGWfE&#10;B4RFZ72jl5VIJ2mPrRqG0gQWgi4vOQmWsxk6kEV4WwJZvN3Y5i28LkBI0dx+8CvLdewQ4xTRM96N&#10;V1TfDXrqJ8VgkmkfOz4cu+K1wBuFW3qLLbE9jhk73M1DrGEIg1UusKdPXZtyYva96MzvqlMXblot&#10;sZBpkawPi8lxag1UkF1zTEvM1G00F5ombO2UoxxJAkUsV3BRVLkrbj24VE9f2m2t2wjmaD4Sm0sX&#10;wXF1pMdS8T5fieXMDZu6+3zrDDREqrC9lbGAVlzwujyKy7BRpNGyJJ3THXCTtnUlyTYPFl2t8nZA&#10;trflcMx2cdvwKBCiZX09tp6fJVclPzm2eaNY5JIbxSbBATkYk8L2wBIm66QSSfXlyk5U09Rg5tVA&#10;nkWC7PugNyW7Gp7FuY+BmwllK14Yit7tyvheFVf9/KrS7077rnQmvG4xxTij0bd4ht3rM3vJVg23&#10;L3GATUoVHJIaSku+p6ebri3v70i3aY6eO2UHXtoV0+G7s2WbOvvxjHr2mNsPjRPAlsvhm71GJvC8&#10;QkSGBd9Ss1eIYoJOTv3TmiPsiw2qqw0miqckM+eamCGGAvw9A/Tm8ev6Hs7Y8TNGZ3Mt+6G59He7&#10;HZKXpkQeEr9EzHkkJmMzsEK63TqtLRIhBtYaGeioum2TYAdGZuJlytMNPSFvdVyI7Jx0ZjVxlre7&#10;5dlRB9pI4aIy5ClHqTQ+7KYHk8Nx1/BiKVUmDOPg6JSw4Cbs3vC10U73gZveMEtJ/Hh+9aw626sG&#10;O73jYjCyxK5nMh2Oys2VppLxzUpg5VraEzE31TfuLsMK5dh8NPZ6r+o8pDV8wEuQFTy1GfBRJmKO&#10;PIMDpMkrUjTTsp2dY3CTjLI2jugSISe3LQHA+zZXksDOox29xbW/4sm6QBuJTTp0SI1p6hm2N5Yu&#10;s1J5hc/cxOUkx8u2Ke5MR/0uMhRium3DPp0G737X5VhrAzPtQgQyRk8a3KyzMuvHuQWA46hwa+1O&#10;3KNrbOn191yi1Ggz3Rl/W4DOY2rA5q4+KqH3ZK+wn3sWpXZs3EpFNkeKi23ywnHmu4QXLDGTMmo9&#10;MqTOfQb3peO+IgPhW9NNG+eL1HrMKWvSu21M57yW8CrXaa1YNCJFbh/NTfaNw7BcYqIVR8ODESx+&#10;pJPhEV7iQ3n20G3ND955d2e7tdSC1wm54bjDIJwFlT8A3CEWiUvrprk7CFiGsjNcEGN5WMkJObxA&#10;AwXTvJ+mG5Se2aTzfFpdQjr4Ho94jsOF6uVGzg5dd9NCNBijRxQN6gVLWHcpxfb0VEv4U76DbxzS&#10;BmyPPzkUZhMsKjaz37Rp4ZQNxEuTja92PXsw5c6lS5sY3kk0iGkU2CZDij0LsDsOBLw2JVE9zhvz&#10;Gd3UpgaIe1dre+zine1jNM/uR2fS6eN1HHd2WlRPsNeb8zFVG/mfsV1vxpKOX8J77W4LMQW7uxLv&#10;H93Doax6N+WdWMCERXIxpLUjhLF9gRTLyz3RT9WyreWi3I3YgQtXi/ZrjDfu8oUrtpytUMWO/X0q&#10;u6fvU/8FU6qTZdPcFwDkTBVgTPK+JvaySm8AvSI0BgpXsicI2QFIKkPWiXoyBgPhEnJ2gDx4c2mP&#10;YxWOniapVTnZCTucA5EtdA12OwumyFVOYhmH5qVtcqYMTAVjbiaZK+n+RB5L8n4L+/Lxiu5Y04tz&#10;cVFcL/V+R3cOF9HW0haHBRcsZYs+MkMO7xI9mgQ1WZ+TUTJ/YPW93ux0jew1lh5WZ+srIZJ2jTzd&#10;gT80Goufz51+cg9ugEvvMukIyrZDLijDMe03I8ewbRMy+OVh6h1OiDW0oGLpKF7KvpYSsBvDeMDW&#10;PK5DjqR/KCi2SrnLVWsM2T6AAK5705md3H7mEGoL1yGk7xVcTjxlgpPi5YxnUQvguFdLJ+Uw0WnZ&#10;h0HAF557KuZYit0Rfw7lW0xOHKk2LbEksXZlmqwuQf6vyGnj/i2hVY9cKARsBvoIdkj1ka1IjzcB&#10;u6ubquU9GK8yqgfcCFd7o1oNuIl7KdZd8SLrP8oBSAYDrbFxHZsMqeBqS3u8tCZifk8zZ59FGucl&#10;v9nMcHboWGWdcW9hdLx5e8k8dfTwdXvexfHHUSXuPIn5WD9yBJmUOLhJO0KrcbiaCWSDaX7KLoye&#10;6IkcqrlDuDcr6/Vxp3vsHL2AfqkINWUg96RpjFSWAYlKEUArFOklIS3Wrak11mWUg/4Ts6zWRxAm&#10;zN59bbfHScrVbtMMSNKT1ua+K62Bvz0Hq3g3jettChaWfoPEL7Vp60AZLW2ZLlLx+yKk1+9kW+sp&#10;7UgoWK6GXPHjmmCuwMI7UPybVppvb89LIMxYCWHAfEIIxjgnPa6COUmDhta66PHs6qLWzOq4f0iO&#10;K2KpVPRVqLEKFJIzPcV2V8UG5TwXVsP2cHEKgKilqzr0nnqt3XbCLeONirPQx+v+9jwPMd/q+MRD&#10;d2lEbFFhIRuc1+8FN+tI4k4S08t0qnK91L1vJ114oVZNX6shgkxH4/Zm285JU0PGomn5JPVc29wx&#10;i1fdZcFTHdnrESxR31y7pQquxmCQdIvpquPokMLpXEvjpIJ30dJiZozAPtjxGA/iXAPZr2YX82Xv&#10;6OXqtVLHv65e0rlxN17PcGc52eSbdlsu6q1enRxbZufNcI2HTKAOdlap7oG0s5vscVfxLSeD/LJM&#10;hNylm9rKlCe7czFhPnKMCN9x0PYYpW1BO2zwTSvjEOUYnbwciUhvC1pwRo4BYEOhHi0b21RlfeUM&#10;ytcKXpSxXFt0aolYsdSx0d9S0R4BH9ZBihkFIcqNvNNtuomvjua2XWNuCzhWlZjkJbFMujH2FwG5&#10;rA/HbNohMY4obhPu1RmZSgzHiijnPSXSCLSv/rt0v5R7yabTu5Vb3oY/LGzIrSNn6x0CbcqljfPX&#10;lDKlKuv1upvZmtNao8L4CWAt1LOguyB0c628GhyWIkvxeM/K9zAuxUaD9jLUIOp4oc0CvkjM9c4R&#10;iRDcA9kuSKvUMscImK0zcRWZljsSXcX9B996Lg4V1t0sGLJ3GDGXUTTuHGSmi+BOnrcvp2Zv4x2B&#10;SljcNR0sO5u5XwiIHea2EvHQCCuVBz7NWG6A2RdvHFOBRmO2dkRaATuWq63n/kDe4ZIvCSN4Ipsd&#10;pQbYCJpTF6cBbo5p55l3AkkukTqwXM8vmzY2KrtBSrCG5blZVl906gVioWnjkxv3QuiA7GXpBYAS&#10;A6GIv0NNRkcfeepLyeOl64DkteZS9W+VKWxlqqt+RLr3xgN9NSDMSbrsPOXmRicXV8/rEhlZBS61&#10;W7pM2Y01AKcOUr9OJvMlPKKuB8vC7ZgXTnokWpF8eWfxns5GZjevVB9zNRDM7p4MDwgl7uO5aHgy&#10;9u02k3qgz0ykC282gQJoghHVu6/k5oyERgHaa7iocfx9O3KM2ba0rFBy0TYGaTqtO/RAGuwy1tay&#10;K+DWczoGBk0n1dM4p4z7TX+GM7jKbHlurCZjwLmQ9lS6oxWrp97U3Bc4YdgKMy6OpW+jqkd/JlOI&#10;gRQ4w1Tmp9m4dHYsmGoj7fU5T86TLwSZuuqhQC78gih0Bxqk8LbuxV4nGipqBEh8J221eph2Mfmm&#10;59osGSFg2q8U2nY3uBHm1PbsrgwjQKGJrcbxNORad4ecY562O0JSPdqA3ZdLp5pSuUuPFZNYFvYP&#10;C8R0OKKD+pH3Es1maD09t4lcGVg3IbArJ0HUyThlroocyjiXl95ukAQ3ZyMQHGmuCeMep2Ffp7oY&#10;Do9GorI/G7I71CgSC5fSWbRWR7k2uU43h8YsYigB+VIKlPRSap7RZzq5q9WAQLa0PcW6c+bUHxXs&#10;Y6V9ZjuL3eT6w6YPoRgHdZ3t87ObJs1us+wRwmDIyxAEcT91Ia9EXoE89+IzhP1mz2uvN7Tr7WTA&#10;+g55+uy8G7EgKII/e/9SpIFU2w1FzDbar8/UK/WWlM29nodzKBgH9gD2//4RZDREEqEQEQeDh9b/&#10;+/x3wcf/bfnmsY/AixUMRy3IX4PXr8Fx89i3jj4gT+D9U9T01gdjnqCIDxGQN1kbyM9YVeRj1gPy&#10;BevfQr5hfTPy6ic/hSSf/BqiPfkE8mNP/gB575M/Rj765OvIp588RT//5Dn0j568DP3jJ69Av/Hk&#10;lehLnr4SfR0Y+fRvoMLTl6O1py9Du0+fQydPvwtdPn1At0+/huyefgXRn/4Jsn36ZWT19H8g6tMv&#10;Iq2nX0DST38PCTz9XeRVT38HQZ9+FvnSk3ci73jydxD1yQIhnhSQr1r9yEet5jViL1zx9yC/9vjW&#10;h08+fuDhS4+///AS5EXWVyGvtb4Ooazfj6Ssr0GK8FmxvgxZWV+MvMH6Z49d639/DFs/9/hg/fjj&#10;7zx8+PGXH8zvf0d3JESGiWj8m3cl9P+7I1/bfqvurc/uzJf/wp0xz33rrOWFsw/Icy+U0or8NmKx&#10;fBKxWj6MvNxivv+Orviv0IYeXrgm61/alr5dnvwLV2xDXosc0BTyRnSO/EP0R5H3oT+HfBZ9N/K7&#10;6E8j/wX9R8gfom9FvoL+beRFlj3yfZYxErTUkAyUqmj560jV8sXHuuWDjxXL2x6zlvljAuzVFu3x&#10;T9Hd439Cr4+/gb7x8d3oWx/fgf7k4w+jv/T4I+hHHv8++qnHN6NffPxR9M8e/y76HPKDqOn/O6ql&#10;WIQm6BgYzRBMnDHvz7f//mJPM49+q6eZr19GH/68lr75jW+e/XYdvg4Om/3tOcSObNAM8gZUQ/4B&#10;+mbkl9BfQD6B/jzy6We1ZdaaWXtmLZqleR2yQ83//9IL374hn0a+jn4GQS2fQRDLf0QeLF9GvJYX&#10;oy2LDX2jxYG+yeJD324Jov/YQqH/1MKjH7A00D+wTNBXPWzR3MMFff7hefRnH34Q/ezDD6CI9YZ6&#10;rCe0Zt2gJ6uK/phVQd9lldF3W5voL1gbf27/3FpD3/PMqugvWyvoe8H+hbWMvs9aema/Yi2iv2rN&#10;o++35tB/ac2CSegHrCL6r8A+aE2hvw72IWsSjEN/w8qCJdDftDJgsReMQj9sDcH7AJx7BfzWS9Ff&#10;sf5n5J3WX0R+xPpGZG1tQ59WENH6A8jI+tPI3fpx5O3Wr8KIRYAfGvwkn/l+D1z3T1kH6JutC3Rv&#10;1dEylM1tvaDfeDDQzzyc0X/2sEPvDwX07Q829F0PX0V+9eETyEcf3oV8/OGGfOrhjvy7h59BPvbw&#10;SeRDcO498D/vfMijb37Q0dPDFKUfmug3LEn0tyzfi34e6vxPLB9Dnjz8BPJysJeCfffDv0EeLf8L&#10;+Z+WV6Ofs3DoRy0M+kHLa9AfsnwFSVn+A7T5f4282vKLiOtZbzZ7tdmjzXv5HbXXv0Kv/na//ctm&#10;iG+PQ+99ocUpiHn1ZinM0pilMktnltIsrVlqs/Q/gbwI7OnDj8MU9g7kK5a3IF+2vAn5ouV55Pct&#10;BvJ5yxFMR37PosKrgnzBUkX+qyWP/DdLFvlDi4T8kUWAGhWf2Z/C69ctGfi9DPKah+9GXvvw+cfv&#10;e3j/46se3vL4koc3PH7Ocnx8t2X1eIERIm15+2MZRo0WjB6y5XuRlqWIlCw8MrBQyNbiR5632JC3&#10;WF6D/KTllcjPW16OvN/yPchHLC9Dfgvs38PnT1pegXwKzn3a8mqwvwnvXwPHvh/5bcvrkI9b7Mi/&#10;hd/4IIxQH7IEkd+0kMiHLREwGoxHfh2u8X1Qhp+1lJF/AuX5cUsdeZulhfw9Sxf5ISjnCco7s7wB&#10;rultiGB5JxJ+dvfNVmDWZ/CF2n0lYrYps22Zbcxsa2abM9ue2QbNtmi2SbNtvhH5uf9Dy5eA3Vh1&#10;76/9nMEQypyoiEg+MuQ1y5ChMkQqGUKmUDIVIcmYZIz6IkpKhSaSOZUpUeY5r3keKpnO8zx7r999&#10;n/f147r6/a//deXq/a7dOc9wznn2Wve+17rXXr7IMBkReUM6R8ZKg8hEuT8ySQrB6jkixCIxSWzy&#10;+0qkf3tOGa25EO0KRA5oIdjyLti0IMZ9kVpSI1JTmkQekI6RqjIwUknejpSXryNlZEMkg6yL7NOV&#10;kR/17cgcfTYyRatH+D03hNR/wKzXuPMqUjEt/KUx6zUcX0PqJB2QjA+ME4wXjBuMH4wjjCeMK4wv&#10;jDOMN4w7jD+MQ0QOEUQkEVFEFhFGpBFxRB4RSCQSkUQmEUqL0rK0MC1NS9FitBwtSEvSorRsadkS&#10;ySQbI4d0XeSiHorcJGGkiOSNFpY7o/kkV5S5DHMa5jbMUeboi5FZ2jUyTR/HaIbvbYTRMDJZa0Ym&#10;aEpkrJbEqigYGan5IsM0e2SIZo0MTR+DNRIZqFfw3Oe8vnrE6607vF662eus0722+pzXSqtiVPRa&#10;J0dunLtoOulO012Xmn460wzXMYb2vCGv/wN+usZAV72+4jqvX8NEFZxlPM2PCPlikt3J8mR7sj7Z&#10;n1GA0YBRoS4iGKMEowWjBqMHowijCaMKo0sbuSPaVS4nowGjAqMDowSjBaMGfyd3+q9mFPqQvqRP&#10;75VLST/Sn/Qrr/2SfmcHed9m0Q9sVp2BMdNm01n2Fv3c5tFvbUFdYUvqOltZt9o6+pttpIdtMz1r&#10;W2nCPqsZ3Yuazw3TEm6SVncfaxO3UDu4n/Qlt0eHu+M60Z3X6c7XT53TeU71O7z+7K7oLve7nnCH&#10;9A+3T6+4HZpZ1+ntulTL6Fyto9O0uY7TbjpEB+hLOkqf00naQadqGx2tvXUg/vuCfqJP6UJ9UNdo&#10;ad2mBfWAZtPfNcBvnHI3yx53h2xxRWW9KymrXVn50ZWXxa6ifOEqySyMaS5F3nJlZLQrIa+5QtLH&#10;5ZFOLqM8iWet707r/W6nFnKrNadbpBE3W8/b9/SAHaO/2ld1ue2lX9jOsFVr/a99QsfZxvqGfVhf&#10;t3UxHtRRthaOa+ro9PEmXidivIvz03F9BsbHuPd9W1Sn2fwYOTFuxrWsyUFfvJrumWpSW49JPY2Z&#10;hlrQVNLKppg+bvLr8ya7vmEy6VxjdItRd9JYZ7zQ3YpRyrOupufco55oC8/Tzl5UX/RiOtSL6Dgc&#10;T8SY5BmdjOtve+om49638JmJ+Ox4z3djvUtupHfeDfb+cP29c66fd9a95B1zfb3DeH8AYx/e73V9&#10;vF2uu7fDtfe2u2YY9fC+Is7d7e12OXHdmn3usDng1pojbrY56caYc663ueBamsDVNZ5WMBm1pLlF&#10;C2E+Oc09GjUpejE539Xps28rf2lVtRg5pIbeLfU1RR7TOtJem8qL2hqRo6N8pK1khjaTD3DuA60t&#10;H2p5+URLyBdaVL7RwrJc75I1Wkh+wdiM4x34nn1aHGvjXjmK+47qf+SY3oeRIie0ppzRxvKHtpVL&#10;2lus9pGC0lvqSg/pLl3lfXlGfpUnJZBH5Hdo0mNSRQ5Iivwm5WS3lJad0NA7oFa3SzHZJncnx1Yp&#10;IlulMN4XxPnbcF9O2S9Z8dmMchb6+xJejblJskEd5MDIaW6WXCaX5DP55U5zt9xjSktZUxUx+D5p&#10;YgrJM+YWecFYfdmc0FehLoaY7/U1M0sHmnHaywzQDqarNjWttYp5DIhpqBnMQ3oKCFoH630sD+tA&#10;aYQZNtPb5Wmsly5YP331Qx2pw/Rd7YrV94T+qPV0tz6gtP3ZdE/0kaYyC1aeBat/ol1krvaVeTpS&#10;luh/ZaXOll91Oyx5RM7pZUnoTSYmhUxOqYjnbYzn7miqS3/TQMaYp2S66SCzTXeZb16SZeY1+d6M&#10;xXhPlps5ssgslnlmrcyBephpUmWy+UOGm6jpZfKZNqaUaWBqmcqmmSluOpk7TG+Txwwy2c1Ic7MZ&#10;b7KZdzCm4/3H5hYzF2MhjleYzGaVyWjWmgxmtYmZH00E5zyz1Dj80mXZaC7JVnNBdprzshu/thsq&#10;Zqc5LpvMIVmJJ5hv9suH5jBU0EkZZP6U7ri/Ez7bEt/Z0OQy1U0hPNd95nZTzWQxjxgrzc3v0h6f&#10;6GO2yGtmtbyBOU0wX0IvzZK3zPt4P0XGmsnyuhkvg80oeQk26GL64XPPSx3TFnWRJsBBDUlIGUkF&#10;blZKXvlMbpJxqL/0lSv6DNDZWE5pDdi7PFBcSg5oSUkFkvcC1bv0HtmuxWQrxmaMn3BuBa4t1NLw&#10;V0X47UH5FCtlFj7DytA/rPZUKFOmVEr5skkNWiElBV913d//rUGv5UJXY2baR9IypWsRdRpKUhVj&#10;GaSadJLy0kfaSgepZMiCZAeyBNmCrEH2IIuQTcgqZBeyDNmGrEP2IQuRjchKZCeyFNmKrEX2IouR&#10;zchqZDeyHNmOrEf2IwuSDcmKZEeyJNmSrEn2JIuSTcmqZFeyLNmWrEv2JQuTjcnKZGeyNNmarE32&#10;JouTzcnqZHeyPNme8y0CrrhT9smtckiyy0lwxu+SRf7CSEg2cEZ2yWJyyM0mDzjjDrnN3COFTXm5&#10;D7q9mmkqDaHRWxvwlhkEnL0B3E3E2ntXPjMfAPmfYO3NlVXmC1mPsQVrbzeqIIfMVDmL9RiYwZLV&#10;6yF3eu2kHPRCPWigp7xK0tUrLS97RWU0tMdUL798Bj3yrZdHvsdYhbEWYx3GemiVn5Gp/oR71ni3&#10;y49eKZkLPTEf4xuMBfieb6FVFkIDLfLKY1TCcTX5EhprFn7rPa++TES2OxqaZQh+v5/XQp7zOsnT&#10;3ovSyHtdqkKr3Ot9Ifm85ZLZ+zlZbThvdssp85scNftQyflNdpg9ss7skMVmk3xq1sjbZrmMMF9h&#10;Xc6UdmYS7DMcuHpJipkukse0kkymMXj9QfkTNc6TUkGOSFlwe2mswZLg93tlLzh9T9InL4tqf1RI&#10;XpZ68iLiQk+ZJN1kMXCaKi1RJm0rMazlnGYA/DFKUmDzh2Dv1maB9DQ/yFCzHjywVWbgeb/AM04H&#10;y4wFX7xqTkhvcwaZ4p/gjwT4IGIeBptVAbfca0qAASuZTKYerjQzp6UNeOkFs1EG4huHm4UyGl4c&#10;C4YZC+++CTYdiVrWYDDMS3iCLuZVecr0kQdNZ/mPeRKIqSOnMLOVqIVNA5o4HzICmYEMQaYgY5A5&#10;yCBpTLI1ySxkGDINGacUmIcMRCYiI5GZyFBkKjIWmYsMRiYjo5HZyHBkOjIemY8MSCYkI5IZyZBk&#10;SjImmZMMSiYlo5JZybBkWjIumZcMTCYmI5OZydBkajI2mZsMTiYno5PZyfBkejI+mZ8RgJGAEYGR&#10;gRGCkYIRg5GDEYSRhBGFkYURhpGGEYeRhxGIkYgRiZGJEYqRihGLkYsRjJGMEY2RjRGOkY4Rj5GP&#10;EZCRkBGRkZERkpGSEZORkxGUkZQRlZGVEZaRlhGXkZcRmJGYEZmRmRGavmTsZgxnLGdMZ2xnjGes&#10;Z8xn7GcOwFyAOQFzA+YIzBWYMzB3YA7BXII5BXML5hjMNZhzMPdgDsJchDkJcxPmKMxVmLMwd2EO&#10;w1yGOQ1zG+Y4zHXScp6zyRyIuRBzIuZGzJGYK92dHNuSORRzKeZUzK2YYzHXYs7F3Is5GHMx5mTM&#10;zZijMVdLy9lsModjLsecjrkdczzmesz5mPsxB2QuyJyQuSFzROaKzBmZOzKHZC7JnJK5JXNM5prM&#10;OZl7MgdlLsqclLkpc1TmqrQ9c/ir+Txz+7QcP38y52fuTw1ALUBNQG1AjXBVL1A7UENQS1BTUFtQ&#10;Y1BrUHNQe1CDUItQk1CbUKNQq1CzULtQw1DLUNNQ21DjUOtQ81D7UANRC1ETURtRI1ErUTNRO1FD&#10;UUtRU1FbUWNRa1FzUXtRg1GLUZNRm1GjUatRs1G7UcNRy1HTUdtR41HrUfNR+1EDUgtSE1IbUiNS&#10;K1IzUjtSQ1JLUlNSW1JjUmtSc1J7UoNSi1KTUptSo1KrUrNSu1LDUstS06b5IgOOM0B3ZdLP7E36&#10;tc2hS2wBXWmL6y82RXfC5vth52P2Uf3DNldr22sW11MLuMFayo3Xmg4aw83Xzm6V9sdc3nBH9G13&#10;Tme4izrbJTAPX5djTj+5v3S7O6VHXaqecbv0otuiMdgtjy7W4jpHq+h0bajjYbVhsGM/fUWfh+06&#10;6ltYke/CulNhva+1AdZtTd2ulfWkpqjDyCVVwL+1tbI01oeljT4pvbU9MPgc8PmqfKWTZal+Lut0&#10;Jzj5uJxUXy5oNmyhFTHZpIopIE1NCXBuJTBjPXBrM0Sftog+XWWh6SU/ID6sARetRuz43nyDcz8j&#10;Yh6UKWDJUWDCvqaAaW/KmEdNHbBtc1PSdAX39jO3maEmtxkDDp6MMQ3vPwIfzsXrIpMDPJrNrANT&#10;/wwe3YBv2QBuXQ+eXWcEvBqCjwPE6AR2Xi7Lb/ilVPDyfrDlfvB0qjmFc8fB00dwzyHsOxySvRiH&#10;8VTHwetnEDsvGFamWaHm3hOr1qxfso7Jeibrmqxvss7Jeifrnqx/sg7KeijroqyPsk7Keinrpqyf&#10;so7Keirrqqyvss7Keivrrqy/sg7LeizrsqzPsk6bHfVa1m1Zv2Udl/Vc1nVZ32Wdl1U7Vu+4m8Rd&#10;Je4ucZeJu03Tkatw94m7UNxf4T7LJ7LWfCgrkIstQFSca8bAW8MRFV9CjtBRuprH5HFE01qmrDxp&#10;uO/C/Rfuw3B3ibtM3G3irhN3n7gLxd0oVsmGaE/TS9ubDuD05lrdNNZippo+YP6jzU0h7WHy6psm&#10;m35uMuhWE9WTJqIGeeytGKWQ29ZEXtsY+e1TXkbktpmR496EXDeTjsfxJC+u7+Dau7hvKnLi95D3&#10;TkW++y7y5ne8y8iXL7kJ3p/uDeTWQ7xTbqB33L2CfPsVbz/GXhzvRL691fXwNiEv34j8fCPy9E3I&#10;17cgb9/mciBfD80u5PN73DqT6j43h9wEc8K9iJy/lbno6qD6cT+e916TVW83twL5RdXJ/XoOKyZV&#10;aukKjGnyoPYDSzdCzLtLntArWINbwVdf65O6Atz2i5ZFxCyiRzQ7GFxdRM65nJLq7pKtrpT8DM5c&#10;5SrLElcdvPmAfIzXqa6qjAN3vu7uk1fAmz3cbfKMyyqPgc8eBMeVdnv1drdOb3bLVO2Xes5+AM6a&#10;qOvtMHBPX51juyEGPKOTbEtwfFMdBv4Zamtj1NDhtrqOtNUQB6riWhXEhyo6Ge+n4/y7tpi+Y/Nh&#10;3KxTwGfv2Yw4n+HGFB12iEtV5P59+dLYxi99nZzD2+sVnZbLml7dvlbnvKroeO3vte8HcI5V0Ntl&#10;IPKfKVjR38ol5K63eseRyVtp6+UwI7wiZq5X3mzz6pnMkWamZqS16R9pZ+ZFnjGnI0+bItG2xo+0&#10;MRtx/uNIc1xrbGpFapmbIqXNDuwpfIgGhhe8I1Ld2yC3efOxut5FhsffuyGd+y/WhjenW6VTUlNQ&#10;W1BjUGtQc1B7UINQi1CTUJtQo1CrULNQu1DDUMtQ01DbUONQ61DzUPtQA6VpoaNJbbRVzoPZLe7N&#10;nNRO1FDUUtRU1FbUWNRa1FzUXtRg1GLUZNRm1GjUatRs1G7UcNRyaZpuflLjUetR81H7UQNSC6Zp&#10;QmpDasTvk5qR2pEaklqSmpLakhqTWpOak9qTGpRalJqU2pQalVqVmpXalRqWWpaaltqWGpdal5qX&#10;2pcamFqYmpjamBqZWpmamdqZGppampqa2poam1qbmpvae2a6hxojuzzivYDRW455r8gZb7j8BQYP&#10;vDHiRcZJxsh4yYbXfJExUjwyWqpFRsoTkSHSMzJQxmNf7KvI87I10gFV+xZSIPqINI5WkSHRe2VB&#10;9FY5Fs0guWMXtWbsqD4b26GjYmt0dmyRrol9rvtiM/XP2BT14m/pLfE3NX98uBaPD9K88Rc1Hn9B&#10;XexlPR0bpjtiE/S72HT9ODZb34x9q71j32ur2DqtH9uk5WK7NX/skJrYaT0Wvajro06/isbl7Wg2&#10;GRTNLV2i+aU5+lIexv5OVXSvFEcnS/ZoaewVlJfd2HFbFqku07ELNyRSR7pE6knTSH2pGXkI83xI&#10;8mJkwrEDUi4jql4Aas4h0p32nsCuaRvsntJuN7T+/sU601iPrBSVO7DuGstcVJb2xwrpgVh+jOx6&#10;OJZZT8Ti+nssoolYFPbOqLniWfWueC4tEy+g1eP3aKN4eW0Rr60d4k20a7yNPhfvot3iPbVzfIA+&#10;HR+sTeJDtCZe74v31wI4nyneWW2spZ6PNdCTsSp6KMbfZNcQu4fYRcRuInYVsbuIXUY70W3EriN2&#10;Hx1CFxK7kdiVxO4kdimxW4ldS+xeYhcTu5nY1cTuJnY5sdspd7LrKVucXVDshmJXFLuj2CXFbil2&#10;TbF7il1U7KZiVxW7q9hlxW4rdl3xGelL+pS+pY/pa/qcvicGiIU0TBRPYoRYIWaIHWKIWCKmiC1i&#10;jFgj5og9YpBYJCaJTWKUWCVmiV1imFgmpoltYpxYJ+aJfa4BrgWuCa4NrhGuFa4Zrh2uIa4lrimu&#10;La4xrjWuOa49rkGuRa5Jrk2uUa5VrlmuXa5hrmWuaa5trnGuda75tLWfEcdehJxAbiBHkCvIGbQb&#10;uwrYXdALg90G7Dpg9wG7EN5CNwK7EtK6E9ilwF6NHMl9c+6fcx+d++ncV+f+OvfZ2QvCXUDuBnJX&#10;kL0n6NbB63vRZ+S7aE9Jjb4qQfRNyRX7UKrElsgzsa3yeuy0zIldke9iEbMxlsXsi+UwJ2J5zB+x&#10;fMbGbjNZ4/mBlfzATD5TK36reTSexzwFLD0TzwJ8xUx3YK1H/BIGqizxs8DecWkfPyxPAp/1gNOU&#10;+E4pjO64HPHN4sU3yaXYRjkXe0cmAk/tY22lbOxBkVhxWQfeuxTNKIViV/Sh2El9PrYXvlyvc2PL&#10;9afYPKy/T/VC7H2Nxf+rOeIT9I74CKy517GWRmrj+FBtGX9FO8b7YL111Z5Yd73ij2qPeE3tEi+r&#10;beJFtGn8VtybUytjvd4Xz6CF457mjjsXx0jEjJ7Buj4Su1lTY7fpXqz5PViHe2KV8L4+fvtxPR5r&#10;p3/EumHdv4T7hun62ET9MvaBvhX7QvvGlmjr2EqtG/tF7wUuMwNDx6N/6qqo1Rng8teil7VV9Jje&#10;H92uGaNrNDWyFPvk83RScp+c++Xs7WOPH3v92PPH3j/2ALIXkD2B7A1kjyB7BdkzyP127rsXSq6X&#10;O6Pci+deLvd0uV/Pjgh2RrBDgp0S7Jiohc4JdlCkdVJw/z8TzlmvlrBz5QIi+gWPHS3sbGGHCztd&#10;HkfHS5v0Dpgb4uz778f/qQ8yyZRyFUqVrVgGQfS6v+szyXqS+/+ZSfLa3zPJmjjHTPKOJFuTQcmk&#10;ZFQyKxmWTEvGTWPeJkkmJiOTmcnQZGoyNpmbDE4mJ6OT2cnwZHoyPpmfEYCRgBGBkYFsfUOW+Rez&#10;ycnplqmP3GVJkMUsDyqb1UEnsyWYYA4Hi40fpJrcoZpyYQHv8TDF6x8+4n0YtvI2hF28K2Ev727b&#10;13sMY6jt7c23Xb3D9mkvp2vg1XYpXi9XwPvARbwf3Ansq6zDfsunJhc0ZnFtZ6qiRthQc5kW2Cns&#10;pGvkBX1fXtKXZQCqZa+gkjxIs+L1LGpDv6I69I32QF2oi76hbbU/6o9dtDbU139QLcqh5fS8K6wb&#10;XU7Ug2I6yF1xj7q/XHl31uV1J90le8xtsUfdXHvcDbOnXUt7wZW1opltdj0YFtMlYT19M+ym7cOJ&#10;Wi1cpgXCk6pBXjke1JNtQT9ZE8yR5QFtc0Me/BfzkaKo1lSMeVIf/+Nz8nn53Hx+zoPz4bw4P86T&#10;8+W8OX/agfagXWgf2on2ot1oP9qR9qRdaV/amfam3Wl/+oH+oF/oH/qJ/qLf6D/6kf6kX+lf+pn+&#10;pt/pf+KAeCAuiA/ihHghbogf4oh4Iq6IL+KMeCPuiD/ikHgkLolP4pR4JW6JX+KYeCauaZt9siDI&#10;ahYGVcyK4FmzIXjLpAbLzMXgoLkljHj3hYW8pmFlr2/4qPd+2M77OXzBuxT284rYgfjNV/DbL+MZ&#10;enhHbHsvt2vi1XFVvD6uoDfTZfRWuzPmsPsFHRVzUUd43ZRCvaSmYj9N85i2qCd007XSRz+AHV6W&#10;wbDJUNhmGGw0VE/rYNQQBuo82G2Kdke1vaP2gXXbwbaNtARqwtnw37PuNtQ+b9KZzrkB8EsT4DvF&#10;nXC3usPw1QH4bL+bYw+6ofBfC3vOlbGBy4Ba8v7wLl0Y1tZRYWdtE47TSuFizRseUz/ILYeCOvJr&#10;0Fe+D2bLoqRtbgjj/2Il4LF0lkLuZzYFDc2e4AVzIhhvEsGXJlu4wdwdHjfVw6jXNrzdGx6W9T4P&#10;a3s74EVjW3gVbGvvBdvS+8Q281JtXS+Xu9+rD4T1d+LNdvnxWsar52oDZY29ffZJb5ZtjvubeRXt&#10;w55nq3u7wpLel2E+7/VQvPbhEVMz/NncE34OxIw1YdDdnAoamL0Bn+uGrUcLpg9M+Lq/66OfqqZH&#10;v2t73/9bR8G1q9HvWpWlK86RIbJLIeyFLbINzVJb2/xgq5r1trLZgddDOD6D8+dtc3PRdsBrdxz3&#10;wfm+uN4H93XH/R3wOX4+gylli5oy+Exl29rUt71NSzvC9LSTzGg7zXxqPzBr8XoUx54bYQpgd72c&#10;a23quNqmmStqWrkMpq07Ia3cBmnm5kkdN1XKuVFSwPUXz/WUo7a7rLU95VPbX0bbUdLTTpWWdp7U&#10;txuksj0hZZK/f0O2/hfZeGK6rQthN4p24vPyufn8nAfnw3lxfmnzPIpjLzl/2oH2oF1oH9qJ9qLd&#10;aD/akfakXWnfNDt/mrQ77U8/0B/0C/3D389g7rFFTAn7gClrnzTV7fOmkR1s2tnxpq99z4yzM81s&#10;Owv+mmkO49jhfF432JR0z5sa7knzqHvAtHRFTHs8S0d3Wtq7TdLSLZRH3Qyp4cZKSTdI8rre4mw3&#10;OWy7wG/dZLbtLePsIOlrx0o7O0Ma2YVS3W4SRBkpkXyeYkkbGeCRaCKqiC6iLA1th5LoIwqJRqKS&#10;6CRK09C6Hsc/JFHMz98QEq5bcf+f6uX/rrpr6+r/WnXXulWuX3XTsEc3QcfYkajZvoY9vVexl/Sa&#10;LsDxdzi/2k7TtfYzvM7D8WKcX4rri3Ef8n+cH4Pro+1Tms/20QLYtytsZ2ppu1Br2LXazG7TrnYv&#10;ar+pqOXu1cU43oLzJ3E9xH1Z3RjsgfXB/t5TWthVx+vdOM6G84EL7Sl30qYiduxw+Jybjld8j+uK&#10;880QP2pgL6y0vRu/Vx2/y9+/IVv/g1X3d4YDdPAXxShprnniDRyT4bDnLXxOPi+fm8/PeXA+nBfn&#10;lzbPxcl5c/60A+1Bu9A+tBPtRbvRfrQj7Um70r5pdsb3wO60P/1Af9Av9A9//ynNaV/UPHac3mFn&#10;aQn4s6rdoE3sbn3WHtQh9gh8dRC1/N26DefP4Lq4WZrd4X7sVRbFMxR31fBaGMc34fxlJ+6YO2N3&#10;u212s1tif4WvNrshOH4W8b6JveyqYm+yhMX9qP3nSf7+tVVG9BBFRBNRlYauBUm0EXVEH1FINBKV&#10;aeiclkQrUZtEX9LC/Bd1E7DvOxHjLVnpJmFvY5Kswfu1OPeTewV7wb3lF/esbHJPyHZXA3vCxWSf&#10;yyL7XRR7Imd0H/aY92AvdAf2RLe4T5BPvq8b3Hu63k1FfjNF12Gsxfs1OLfGTceYgePPcH6B/oI9&#10;6s3YG93mzupOfN9u7E3vwl7KNvcYfq8zfrsXnmEgnofPeENYLVMhhf8qMfkvE0tXLIvJX/d3fTRe&#10;jvNpaLy28q/yAq9dvXoNyRNwjlq0ruR3r/n3uSF+XTfCf9qN8fu5d/wp7lN/qVvh73V7/IS77OfV&#10;PEE5rRA01pYB9siDkfpF8JHuCxYgg1ulucJNWiLco9XDg9oIWV3z8IQ+jdE2PK7P4LhjeESfxbVu&#10;4S7tEW7UXuHP2jtcgbFMnw+XaJfwW9z7tTYLZ2udcIaWC9/RguGbmiUcrJeDPno46Kybghb6XdBQ&#10;vwxq6EdBCZ0U5NChwSXXM9jtng6WuobBNFc1GOxKBp1cwaCRyxtUcNmCu1wkuAXPL+60/5fd75+y&#10;2/3DdoN/0K7GWOYfsl/7x+zH/mk7BdfH+da+7md2Q33a5IY89w9Y5hqPXPVc0nF/82uRdKVVVx5K&#10;+o7Py+fm83MenA/nxflxnpwv58350w60B+1C+9BOtBftRvvRjrQn7Ur70s60N+1O+9MP9Af9Qv/Q&#10;T/QX/Ub/0Y/0J/1K/9LP9Df9Tv8TB8QDcUF8ECfEC3FD/BBHxBNxRXwRZ8QbcUf8EYfEI3FJfBKn&#10;xCtxS/wSx/Tdbe5lvO+Pc4P8tm64P8CN86e7Gf4Kt8g/4Lb56v70b9fsQSUtGzyuTwQ9dVAwRj8L&#10;5ujuYKleCNZp1nC7Fg73awU8X93wjDYNf9enwj+0FUZrjLY47ojz3cKjmN9e7Rtu1v6Y7wDMfQBs&#10;0D9cpP0wjx7hfNjiK9w7W1uEM/WRcCrUzwQtGo7QHOEAtUF3PRm00x1BM10V1NMFQRWdHRTVqUFW&#10;fSM47/oF213HYKFrFkxxtYNX3P1Be3dP0MDdGZRzuYPbXeYgs7O+b//wz9gj8Psu/zf7q7/brsFY&#10;5u+xX/qp9kP/iJ3sn7Wj/IR9zc/oBiTtc0P4/gfMdI17ruL7ema6hv6p6cz0CHrx5iYcRlQ+T+SR&#10;eYnisixRTdYnmsq+RGf5KzFAsvljpIQ/TRr4c6S7v0gm+Ktkgb9JDvq75ZbgkNQKTkq/4HeZH5yX&#10;HcEFuRRclOwh+nAxKmPUxWgYXpBG4V/yaPinNA3PyWPhaXk8PCFPhIcwfsPYheNt0izchGu/4p6V&#10;+MxKfHaV1MRIwSiKkR3DD1bKgeBH1D1WyJxgmYwPFkrf4GtpF3wmjYL3JCUYI7cFA8T6nSXVf0xW&#10;+NVlhn+vjPDz4Pmj0sI/r/X8w1rO36l3+r9qFn+tBomVejbxgx5M/Kh7Emt0c2KD/pTYrt8l9uuC&#10;xGn9MkE73ZA3/wFb/T3OXM9W13xdOp2tHpGHk/7k8/K5+fycB+fDeXF+nCfny3lz/rQD7UG70D60&#10;E+1Fu9F+tCPtSbvSvrQz7U270/70A/1Bv6T5h36iv2om/Uc/0p/0K/1LP9Pf9Dv9TxwQD8QF8UGc&#10;EC9puCF+iKPsOH8piS/ijHgj7og/4pB4JC6JT+KUeCVuiV/imHgmrolv4px4pz+v6EeJTDIrkV/m&#10;JkrJt4nasjrRXHYmnpdziSGSyZ8kxfyPpL4/X7r538tYf73M93fKfv+gZAtOSc3gT9jhsswLfNkV&#10;hJi/lTyhlVIYD2A8jNEoDDGnAHO7grmel5bhSXk6PICxQ1qHW6QVbNMyXC8twuWwwTLctxT3LwXu&#10;l0otHFfEuAcjF4YNlsrhYImsg/0/D76Rt4IvpT980iH4UJoGk6VyMELuCPqICdrJIb+hrPIryiy/&#10;iIz2b5HevtO2/hlt4P+mFfyNepe/Rm/2V2iYWAo8LNYDiSW6M7FCfwFWViY26qLEXv0icVI/SdoI&#10;7fb4dwBFBduhcpVXWJu4mvFc5RVPrs+X/l69iKb//0L8DwAAAP//AwBQSwMEFAAGAAgAAAAhAJIP&#10;S6/gAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj91Kw0AQhe+FvsMygjfSbhKxjTGb0hYEQYpY&#10;+wDb7DQJyc6G7LaJb+/0Su/m53DOd/L1ZDtxxcE3jhTEiwgEUulMQ5WC4/fbPAXhgyajO0eo4Ac9&#10;rIvZXa4z40b6wushVIJNyGdaQR1Cn0npyxqt9gvXI/Hv7AarA69DJc2gRza3nUyiaCmtbogTat3j&#10;rsayPVysgt1HYraf8v3xvMeWxmPSlptVq9TD/bR5BRFwCn9iuOEzOhTMdHIXMl50CtKnmJV855QX&#10;EDfFMuIyJx7iNHkGWeTyf4niFwAA//8DAFBLAwQUAAYACAAAACEAT6GuxboAAAAhAQAAGQAAAGRy&#10;cy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sKwjAQRfeC/xBmb9O6EJGm3YjQrdQPGJJpG2weJPHR&#10;vzfgRkFwOfdyz2Hq9mlmdqcQtbMCqqIERlY6pe0o4NKfNntgMaFVODtLAhaK0DbrVX2mGVMexUn7&#10;yDLFRgFTSv7AeZQTGYyF82RzM7hgMOUzjNyjvOJIfFuWOx4+GdB8MVmnBIROVcD6xWfzf7YbBi3p&#10;6OTNkE0/FFyb7M5ADCMlAYaUxndYFQ8zAG9q/vVY8wIAAP//AwBQSwECLQAUAAYACAAAACEA8ewh&#10;9AsBAAAVAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADwBAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCXNhgEvwIAAPMFAAAOAAAAAAAAAAAAAAAAADsCAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAbgfXzihkEALbQBwAUAAAAAAAAAAAAAAAAACYFAABkcnMvbWVkaWEvaW1hZ2UxLndt&#10;ZlBLAQItABQABgAIAAAAIQCSD0uv4AAAAAwBAAAPAAAAAAAAAAAAAAAAAOIeBABkcnMvZG93bnJl&#10;di54bWxQSwECLQAUAAYACAAAACEAT6GuxboAAAAhAQAAGQAAAAAAAAAAAAAAAADvHwQAZHJzL19y&#10;ZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADgIAQAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId6" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12A8A56E" wp14:editId="6ADF29E0">
-[...1043 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5861891E" wp14:editId="30D62EBF">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682304" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5861891E" wp14:editId="3F9A9F78">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>338455</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5045710</wp:posOffset>
+                  <wp:posOffset>4731385</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="859155" cy="1115060"/>
                 <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Rectangle 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="859155" cy="1115060"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1228,91 +297,91 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.65pt;margin-top:397.3pt;width:67.65pt;height:87.8pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC/V5zlDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hj0vT22GkrQUWRWNoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0z0gXTfXV/V27wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crg8mO9NR8njoy6M41Sbzc5Er7FcmwIhnkPB+1FLEtB2b&#10;rDozK45WZSKXHhy0x5ukfmFCrvy0+j7gyL2k5wxaAXkVIT4Lk9yZCshg5Vony78zsqTBwnWdllC2&#10;ATcLdXK6lK3czgaY/hveJuwNplM6Wz61+QIAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJyj0lctAwAAzgYAAA4AAABkcnMvZTJvRG9jLnhtbKxVXW/bIBR9n7T/&#10;gHhPbUdOk1h1qixpp0rVWrWd+kwwjpEwMCBfm/bfdwE76dpqk6blgVzgcj8Oh+OLy30r0JYZy5Us&#10;cXaWYsQkVRWX6xJ/fboeTDCyjsiKCCVZiQ/M4svZxw8XO12woWqUqJhBEETaYqdL3DiniySxtGEt&#10;sWdKMwmbtTItcTA166QyZAfRW5EM0/Q82SlTaaMosxZWl3ETz0L8umbU3dW1ZQ6JEkNtLowmjCs/&#10;JrMLUqwN0Q2nXRnkH6poCZeQ9BhqSRxBG8PfhGo5Ncqq2p1R1SaqrjlloQfoJktfdfPYEM1CLwCO&#10;1UeY7P8LS79s7w3iVYnhoiRp4YoeADQi14KhiYdnp20BXo/63nQzC6bvdV+b1v9DF2gfID0cIWV7&#10;hygsTkbTbDTCiMJWlmWj9DxgnpxOa2PdZ6Za5I0SG8gekCTbW+sgI7j2Lj7ZSnB9zYVAlQZ04UqN&#10;cs/cNQEryBHOeqcOLbjrv3Mq3sNS0U3LpIvEMkwQB6y2DdcW0hSsXTHAydxUMQm0CBX6mnyz4bJ/&#10;DCfzNJ0OPw0Wo3QxyNPx1WA+zceDcXo1ztN8ki2yxU9fYpYXG8tuFSViqXnPvCx/U+27hOneQORM&#10;4B7aksDwCBgUFIDrSwQMPSS+Vmuov2DwA9sZ5mjjzRog7dbB+bjRHfSAey8h/SiVn8dMfiXxFImk&#10;CJY7CBa9H1gN3AIaDMO1hFfNFsLEagmlgHYE0zakYnF5lMLPM88X4nXAnwgzISHgqdoudheg9/w9&#10;dgwTuwtHWRCFY2HpnwqLh48nQmYl3fFwy6Uy7wUQ0FWXOfr3IEVoPEorVR3g5QF7A4utptccHsAt&#10;se6eGNAgoDboqruDoRZqV2LVWRg1ynx/b937A4FgF6MdaFqJ7bcNMQwjcSNBNKZZnnsRDJN8NB76&#10;5/NyZ/VyR27ahQJSZaDgmgbT+zvRm7VR7TPI79xnhS0iKeQuMXWmnyxc1FoQcMrm8+AGwqeJu5WP&#10;mvbv1T/wp/0zMbpTAQfM/aJ6/SPFKzGIvpGL841TNQ9KccK1wxtEMxCnE3ivyi/nwev0GZr9AgAA&#10;//8DAFBLAwQUAAYACAAAACEAT6GuxboAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#10;bHOEj8sKwjAQRfeC/xBmb9O6EJGm3YjQrdQPGJJpG2weJPHRvzfgRkFwOfdyz2Hq9mlmdqcQtbMC&#10;qqIERlY6pe0o4NKfNntgMaFVODtLAhaK0DbrVX2mGVMexUn7yDLFRgFTSv7AeZQTGYyF82RzM7hg&#10;MOUzjNyjvOJIfFuWOx4+GdB8MVmnBIROVcD6xWfzf7YbBi3p6OTNkE0/FFyb7M5ADCMlAYaUxndY&#10;FQ8zAG9q/vVY8wIAAP//AwBQSwMEFAAGAAgAAAAhAMN1f+jeAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJG4sZStbV+pOAwFnGOPALWtMW5E4VZKt5e3JTnCz5U+/v7/aTNaI&#10;E/nQO0a4nWUgiBune24R9u/PNwWIEBVrZRwTwg8F2NSXF5UqtRv5jU672IoUwqFUCF2MQyllaDqy&#10;KszcQJxuX85bFdPqW6m9GlO4NXKeZUtpVc/pQ6cGeuyo+d4dLUIbIj98vvT5WHwY/+T3W5lPr4jX&#10;V9P2HkSkKf7BcNZP6lAnp4M7sg7CINwtFolEWK3zJYgzUBRpOCCsV9kcZF3J/xXqXwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABY7yjHjPQQAQAcIABQAAABkcnMvbWVkaWEvaW1hZ2UxLndtZux9W3Mcx5Ie&#10;paM969Yuw88Ov7TXpoKMXbFxI0UptLJJkJK4S0oIgueiQDAmBjMNYIS5nZkBCSwCEfsP/Bf83/zq&#10;N4cdYXvD6+/LS126e0DwnBN+OLGQQHRXZWVlZWVmZWVd+qNbxa1bv/gvv/jk1p/d+uQfb+Hnz/D7&#10;lx//17/8bwWf/uLj//y/Pv0/fPr4o48s9/5H/8ae/vyjX+Dpl/j97Jef3fr41kfJMxJR4LNf3rn1&#10;Pz767x/debn/bG+/3FvU/cnhuC4P9mdHq/q0fLtzf+PN7U+r+by37L+tS/lnWB+V1fJk9m7eP67L&#10;y6sSCbc/ffiwHI4Gq/KwPh5NWQQvvcPZee98s9y4vyE/hCxjzkWekxXaKjc3vlhTDHnbX2Z5y0F/&#10;XPdWJ3WP1Z4t6vKoP17WShmpH4xH8yxt90l5if8k76KszwcnRhxgz8O7Nn1wsgopWuLdMCZc3f50&#10;uZrN5/WwnM5WjpP1rRZnQkJ5VY6O8I/wqfKKyR9wIKmaKeBWI+Viq5lyHlOuylbtbV500nHrc5GL&#10;f31r79bL/b1fPWH/7/744sdXT599W/6tisetr+0vmY3HG/78OeD+6WPKI38+we/nePlX+Pu/P2aK&#10;/mj6RyLRn3z0F0hkuX/7yeKX//MTl+pPPrrNdJPUTz7++GPry9ufXpZ8PJd/L8rJ7G29mskL+maj&#10;XIxHUyZsSBL6zxJuf8pSAJnWxwmYiMe0hkSvTqS3wNWWSLFOFV50iYh3+LtZ9ofDRLrRQwIQ/gaA&#10;25+WUB7BDdqlxx12s1yeHWqa6I2lmw4xbzh6q0IUcFy0CMlwQL6kDuIAsU0cknfqdKD+lC6rd3I2&#10;1nJBdU+9Ui9g71ZJUgDcZgu9BhRcLfrT5bi/gimxuvTvhb5Dmq/Kyw30DP9b1IMVe4bqU1Od6+nw&#10;9qef/KParf/7z//0z3f+3d7+54+Hs8P68+37myVk+Fs8bNz+9M7jpz/2nu7v9p5NB7PhaHr8Vfmb&#10;0XQ4e7csX80mfRioO3dej1bj+qvyu2l/db+eL5m0CwO4mi2+KgVn+Xw8PluCZCTdfXUPVkdQ3/mW&#10;EC/7i4tQZDSbPkWjviq3qy38v7H5gFlPZmdT1v1kdv6VNAgmjaaLed+PXtXLDoCH97d3trYB9ej+&#10;1vaDHa1hNk9QdEC86E+Pz2CMX9Rv6/FX5RZLPZ0Nzib1dAW6+l+Vu+O6P/3iyWiFLLDmCY307niE&#10;/OfTn8FmNOCr0ot8X/eH9aL8q8fPNzfB0r8iusfPH/WMO7+uF0uBJz/AEeR92dtbjKYrtJXVCXYk&#10;owuenI3Gwx/OJof1dUy9v1Ge72w8LF+V/eNJuXN/Z/uLRyXGkgf3NzfALsG0O5uu+qPp8rcv98j8&#10;0fTb0WK5uq3teTYdflBr9sCs5VflZsqoH+p6WA/RK7OzxYC5aeb+2XwOdqXZ88VssKxXKiq9x9+9&#10;7D2fcEDcRGsogXf+usxBdmez8euLed371Wo0Hq0ueq93MJLdGPrl479/9uPutygB+bi+gt0ZRsCt&#10;+9sYX7sIIa0GsoZUQpDKZaTPheNb9EODOcq59RnQKQzJjULO0W87c/fA3Hq53J2NZwsULHcv+lP0&#10;+jEEtl/+VI/Hs3flk3F/cJp20i6UdTbxMszZffnT3yep2qevvnvSSqMAzSbUF9iB8k/r50+uQTfv&#10;nn9p+s159acD+S+9/qfTlzdvCe29eB5P66P+2ZiG/M6dX4/qd/BKflzQ1emrm4NREf/J2A+zn0JL&#10;cQw949lxwOYOwVeN0bxjiIyOkQ/qu7P5xWJ0fLKCB+aPd3fvbWE69Tn+eWh+5v7FclVPln9TPp8O&#10;7pePx+PyFQvBV62X9eJtPbyP+YjAcIpdweuYY+hDu8rT6ewdnNnLwdligRZaciEzvgh2NcIE/Qyo&#10;pLj4tuKw6BD/xbbO3Idnc529l/Mz+InV4RClLg/hNnPSceUPyJkOL6dnoFKSCVWdC6zPXK+kaDUe&#10;HsGJuhzP+oZBQIcCiioIVUhZSdkuP98swfsxqw95c1ByKXgtVaonYbc/LbQ+kP3upF7UTCnms3lp&#10;v3i9kjQhrgATOInADANkA8tgOJV6UzzGRglkCHLhb4o4IPW2MqGB+fgc5B3DNazP64HxYr7sjemd&#10;A7wam7suCQ3ak27OwYjU2gPRjXVqYwTVFrhdeEXlVnmMxibZ21n2dpKNMm/VqQeCS3ssB28XVxbZ&#10;uPx8U2RIsUGwesdvJ2ik8et4PDvsjzVMgUx9tYbD8QvgzbxJ/xT91h/OpuOL/mLRx4SKvK4oxvVQ&#10;Uow90qUxlQyQXlGYPsiEx+uoYn+oHE768x7JoCb1RtPT3rQ/AWuIgDK/gk9eYZoHfeJjWf9OUCOr&#10;eoWgjr1Ssu72kNC7h3JWPctX3y3qehrAFE7SFNJBBfbJGCEhxyjSerfHNAMNsAS+e2/wNsGr0OYY&#10;Cw0FyKBm42+Uh/w5sEIhrU9gu371+vmL3nf7rx+/flZubZkBEL2A4PaOlzCWxqIG8KHG94oqT0eE&#10;bdFbzgelicRAPHd0pAXhOuFhWs5hikWqOgEGs8kcc5CtUvtZASf9xWlWTTnARHsF1x8Z5MZlB2mK&#10;qSNDaMhsD1F0tU4g12EIAZ6rRT3HlIZGCIiaeI6mCEXNZqsjzKLWtHv8zhvHGNa70RAhqW4OjQO3&#10;CTnoz9fB/Zxi/Hk2mq4BnIwdcDJa1QiZ4Y+BumXsL0+abRrOSljYVmqfqR0sWPa9Eujc7BTq/zPm&#10;bWsoolQtMAClUoWBDuEJjn7dbMEIYOAICi7mgFyH/fDYIQ85l8TsskawB7EN2D7M0NfgPxssvNgZ&#10;KRFRX9QIQcIGpgVToiXwdYSoigA0mXV80TtnJjjWDXAY8imd3TgCSDeKRcjv6BRESI3ak/74aDWb&#10;rlPbo3GAPEIcz1iEHgnjqpj799uPDkWi+UDpaDpAaAcY9fDDVVyjqzBuHa2nlL1HuyV0Ci/ItNvJ&#10;bFNIDUcuFbydCd1GXtDrDgDhgKlzR/bPXp5a3M6HAgN/VN42xLBfNlgK9UWZIRS7DQ1dRV6qp20Y&#10;V1EAmiaYerZBoZmAClrZBqBCvj0nUEMh26CihQrb0sI2tAk/kTeaf6xq0ZFjOocc4GsKomuskSst&#10;dx1vV3+yqr43vWIEEK4XNAeux5fwBdRt2tzY4PNswbrE/2joYxtBoyFddUwxhsMhEHxFKQNnq9Ql&#10;uO1K7/5eOUC8eBFHVPcz1OlqoWCHOQpWGL2OBiitB2BpOQCXWo3odfT602Fv0oc/RjcaYDkOX2Bs&#10;Da2D1QQtZDE3Zfamo4RUVsRqOuxVq2aQGlyhdWTk1PVIBYo5/VkbHRT6tPXgYclfdTvVioZBYbkY&#10;XJs/XK4e7pT4f13pF/BHaZEDRvpZWcJgjiUwQsBrYHC2hwTyuqoas8OAgiVMJLnuO6zfjujbcYi3&#10;CdXqZDYe9qIcEJ/MS7bxUKRi5ogcFkuoLqR0qL9vqso2VIMgJshFIm5NVAKmYloU7qui5G/Ej/q+&#10;5ry6xBKVqkRRvD7BzICEL2X6cAm3LfrUauwFpXYkEBUNvdQKfQaYyD65ghlXtRgOJlOx+SrOVv5o&#10;hHX2hkRwAkPbb87j3Tv3+tPBCSLgUMbBSaDNvHhggJPWG0wuToEZM+k4myFymctMdVbMyerde9X+&#10;2eG3yHlaY00MS+RSHsWUXTKhVa+V/RFadIAX5uGPMC3QrFJKmk0OtbBQMa4xmYqeIiSaMpnMmaP6&#10;pnMAKtnuj6+e9eZcI+wxaycySZHIQK7dt1li1K5tuV6H9mioVUucWqJqefk5ESlocOfR6uLqSM2y&#10;tc/htIKNQB+rABFwNzHT7HOmTz4ybII/FWMBHNzw/Eb+5L0oDcHkEnrFeA6gBm9H5Q+YqC5LZSal&#10;tuTMdUlfBa3mkvOL2ewU44gwVhiQYzVslI2dbHtGUaFL9lficZI6tCW+cWSSSXFTjDaukSGZiCay&#10;UvAZEyk1FNNe9Op6GoWynj4G2eRLJcpqHApapvEuJRWAVSJtLIMeCSUqks1EYxcey43qWJArLcU6&#10;2yYiWMGWBWRFyuisF0x9G4R5HyXCWRSblXYUiZIe4oM1V5iTN9P6gM10EQNhlYTP2BiKbyUBMuJB&#10;OCxSe13LupFtVhQfIsqa7aK+jjJwtIs2tsrlPlBFMa+w8QV/VBQwBPuLqgAstGpHh3rYyKkRHK9z&#10;xBVWSqUOXpSGnqT1mJi7CxF2Q3wOAMxnyxGndyBnE2EHxFKjNyHgT5lk09bR5PDsiFZLhw6snS/3&#10;6gVWCeeYHcHJpzp+IUr4qByFnRlFJeWewxaEwMYMIWCui+/LynIZaqqSRIqFTWcJ/hIB7NEcpjoU&#10;WyblunIbCMzGJ3Wp0U/AIG+CHlYggmljCSUKu88IzrNxPdm1FqcuRxGLdVGksdOOnKtL2Z0VvUSa&#10;O2Mc64loY/PFZTbNVj5ZAfIFHcVyaZCoQIQ/5iRqGftH+7lAK1De0LDfQsf7sMZoOEzZWrK8xw/a&#10;YtrEDcausWHUCA28xwHnqThZP/T29reERZGEILdFWSRidBAZRsM77S3reW8IGdJNDdQ+qcc4WFQd&#10;vZNuk6MBV0k6AD/feDH1pW1SoN6DsrXFOyvxnAMWRjdrEKwlQuHbsl8O3n7p7fwBmkVji2mQtpej&#10;lMno8iDwPzY+N1NdjVkrhJeRVWa8ry4Z5OYaQXySjne305xIUy0TRsZO34ox4ICtIqOlLFagL2AZ&#10;2VdwKE5EKTYl78e2JFmtLTMkqlRuVurNqWtgfkSpKy9RzRNuwthAPPrjVSIewUfJZeQaAWhIZSqJ&#10;UDkJqcs8NzpJ0oliwZtsFBuqZdaoSOr9+Djq42CqPlFNUuHFgEneR6sTn6JkmaMrjKPHhhIhM2kd&#10;BDQz6Yo7QnZJ4jqz3ixrfJEa1GYDgmIjWmf+3bsFArStoc/nO5d3W/Jz7+67v75HvvsUX7pOhAeo&#10;bV7PjXQ9FNW9P2Gkj312TmeBXLQVA6/QbPGHj5ZFB6dSzdyg3b9KUqzTGv6pr6hcb4VQlrRvYmSw&#10;iWBH7TRKl52yOTkbA4OKvE0FOslnHTDLHIBaNgZpiCQqjqJIsmW2Bg9WCsPqylgmid42IKW7m5RR&#10;r1+dKwi2Yy1oC3T6l5RNK/Ppgpprmfj6WCerFqgqxddV1OhM1EnKhFkj31pCqPMUkd3MUNr8KjQh&#10;aWPOl062tLgiapu2oJMhSSUySnezIXI1wlvbo/1gXWnLb9jwpIz73Taycv0etUSAVPcH49myrfvt&#10;OgWOotBhDYY1JEQ8aQ/fMGJ/tpRpzXwxG57BEZaxs4z7Br57udez6U+P+/8NgLveMYpT/Ko5+hWG&#10;v4Uqup2EuPv9XvmijwXZv4OfuYWNEPcQ+qSJa2XuYKdEuY/VnnpJGJmHdwA9cKByPdSjm6B6xDjs&#10;++p7tBnqW1/dg5tU9+Ca6na5ghrZtAOErdqaMA87YAKjH+yPWghC5iZ64b0N39y+AdBOs00cMCAc&#10;ZVGsFyU5T6L+io3TAZaSJqbNQ30xklDK8AD0RVnt9VeIu3C9XN51ilEOTvoL2dR/JDHGkutGuRBH&#10;HSuutGqkAEU6z6fElWfwYRnsZG41mE2X2F4tI+MQ/rVOPX04RCXPX34HX2y0QtxjMpEZZ4qwa9xR&#10;bYMykf7L6z1zJbEDi5TlP9FaKZNkwGQGA6zJ+MAk82838xkxBqEjbH8/weSIS5M6MYw+rs1Ws+EU&#10;uYLPHWYfJa8bC7WAl0jp9lHKIFJikjAQrX+oJ4TqYJB9UDGTSmNKTGx/OrjKmJTuOLFBF7YmHWtF&#10;0kqEQevBKa2dEKUjbjO0jFlWzoZrPAFvPWNXSZfZyO5RJXndwJkVCwGHtkmslQtHjofcqM9HK2ts&#10;Uci6JZBvAJcDZQBX45mN+c5FlNVpSgzLp66v+MbCJOL7w8RpnZ9FFpbqInTIGbmQcut6yQjM+v0F&#10;odX8TjkozKm8Jl70qGzN39hBDMVZEGktR+B9ev/Z30RePDAiHR2koRBGZb3dJQ8F9tclElNEiaDD&#10;KZWZOOGPbqHL5iKgHh7DAPstqQ/l1qXOIykncQqM6KXu7iPIwQN7ecP4n8YEbRFpgtM6RxdhFUkW&#10;Zy0erlscfc1I5pXebobtBthgGabTPlZIjG/Llgk0FkACMAfQ0KzOkMG2tZiygeA1jy/BGn57NpUz&#10;M+oBqRmoWplETvaZD2kDQLJKnDh4BYVA2NjGw10hxJM1CtLsqpGMLDwi1ViN1doTmHYFgTGw+Z2t&#10;kOpv1IxrW8FGJIQ0iVWrozIXRM3kAs7sFKtgYY8gDaZpIa0jMDPFelEDgZYeg/4888JJrawwrSZz&#10;bji1CS278BrALZUuerG2MqRdwjppCivKmQ0cbKRKxDUIgYlwvrAGtrB9xCLJ15TcCdtkfS6uyhlI&#10;SQe3m9Iig6DUnPIZ9P0ehMhgBWqA7prSZGVsijleGLL7Y5o54rhEsFKaZiGPhENkb9Ldxjb3voT5&#10;gR2NnikuAx7lmyCSPmwyzkAl2WHpAYproXQmwkyq6RYYtR7SROhWzVdlsIn36qIoS2DiYCBexWX1&#10;H7gVJI+RBsSNUKohF2uGsF/ELqtsXJsUaZcqyBPZt22rwnivdvefPsFMLDNknoY+Yj5DMD2skle6&#10;DqZ+Kprrdo2jsQeSEoum5iLNBBNtB7au6jiPPOyLtnASaPVke7pZnUY6hQi+qo7dZeEwrUm6Rqt3&#10;utZVje6Bm/5qhPPtcgSUSIOJGE17C83RXcjIk0rZJpcvPtzUn4xUs/R7Ojx0XUJF7ncWHSIlyhc6&#10;3aZSxjpW730mJwQ0wTsl5FnwodWVzaCESfohxCeVO+qSSqXzKOMPTvdCnkSfXLF1YB+OljhxOMaO&#10;zf6iP1kmG7+DlmUAFc35UxT6tW5dlxUimXWPETEksaHTpVfnwyNugOo9gAUIm5uSUw0iMFWEsqcU&#10;wlmFfeH94ZOLAKvNNTI5udJAFxxz2LF1uy689zrbzQFXvLc/uO3FpbjHQlXacFZQ7f3qdent1MYx&#10;DGP9cs4cbZqIfRTaF/3DGtv9ZdYhWUVfHCkdfg9ECHWcVJ+v2nv83bMXj588e0GRMz9Ci+hoXxQH&#10;l69PRkuey736+usH5edb2CY9Hn/zDUmUQs57REG9I5FO515MsdE8XJKeOO7oCRcbGRxmRZjAWLiO&#10;TXgLm+qEIRHV5HAGtiDZYRs1neBTTJIid+48mw5f2XHiGx0nys/kmljjOPd7ThNtfvnlFzxN9MUf&#10;7TRRZI+1EQlUKHqWIUUaGaI0kYXaio0vNZpAoRH226GiHK73fJhsOGPJHlrbs5XzYIgxE1y3IU5G&#10;N7mWRLazBdO36M9PRoN2xgB2V+I4AfmklXLRSjltpXDXFSIj8GHU2cxxLgc8E3JgMqZvcVEtVE0f&#10;tEnOZ+DxMdzcsF9PWshUGdvXJC+5Tt+RByo7ig1wmlq3WOVFuLsCx+S6si7kzHVXjuzU7cqIe7jy&#10;roE3wUM4DJvl1Y+WspmNQ3GecTJbrtqp/bez0bD3Yos5OHrSYoAZVh4UyAjgURBuBKl7P88O8yyN&#10;fKOEuAONPDvBJbMGOSnjwhaPT7Xz6unb0WI27c1Oc2zwq3qDPsJJFABOX3MBMskJW6XTRfkgPgji&#10;r/q/zfFK2k952pRL6hkLlGP1YIQTC1lGvcApHlm3XUK0uwnrASgvZdSiE2YrrCmP+stOekfTt/WC&#10;l0R05h7pRQDit+7yQE9eh2fP5tdkcvdt1h7cGsE6X8/29EKBzpqf6oHR3u7rl76DOO8NB+DwtD/6&#10;hwYzPZe7mqe4tCCnwHiDne0ZYZbMXexZOoLVDGP35rjhYtWTKaVbCDjeg9PZ2ap3hrjy8ndSztDY&#10;ATy30fp6+9MDuO+PcT6tPxxBryvhwRC7fd/oqF59xwMvo0G1i82Wx7PFBbaETofw9HWfEk13MywS&#10;QcEh7FQNwDKOh9GYNkzOBOoeZDFhp/VFT+YOWnl075sjwPOhD6nmKrSdeDm5qeHp0VS8XA7ptPb4&#10;01ibhp84gUtZP9E4dtwEKn1cVIwlW4y7uSO7sBNlib8gflQscslHbtn1ZXXUz3ljcDBl030MpFp4&#10;P4nMsYBGpnM6LYqnsbkIFHzaEKZLKgOY+izoFp6IDK4cPG7q5pGFrbQH3Hzp8KQuK6c24r6pXxY8&#10;+GQWTWZI2Le1TRtXV+nRyaLaR20hSIbaWcb8PuBs7/DGjVZWtKC8XnSVdwQhKhkWDfqHS6WaDxar&#10;YUx1szwWXw/zHq5TeCwcoVQFz5O0BIBILH6MXjyRDaGQvyi4MCspE91UIPDdjclUKnlUx1KksJoi&#10;XHJpF1D5tGg8703nK4S2IE8jjIhzC4XVs0HM4kuayRI4iynosB2WtydpDfAp6BFhYFsxNsNeDAOJ&#10;5Ym3pP+o9BRY5hrIUQ3ZQgmwCxST53hEKbzakSQwNT/idPBGQOyEETZeIj87osTG2+weWWHMSxMx&#10;JoWjgqS8YTOqZOSRg9JJ/nO5lSeaG5txREdUAFIMJkFJVFRwukBQRwxJoo2iwxUH1mYMRkIurmzH&#10;OifnGqmMrh60kggiFs4H8Nc49sm/hJA0i/SGW/cutVPNPjV6mAZh6n2cW4eAUCvZbFaju1NgQ2zR&#10;RK1JoD1xqqOFUfFSp6qmbzBb9CZLXKBAETs2OMzREHEf0bMVv1ziPN/XY9zaNhr0ZdyRI7GUDl4M&#10;Ji8QBjtGFyTV3Bthn8Ti8pzfltvc2Cs5lH1Z+uU/h7icDBrEfpPf7Yey6CLamz7rPXIgXHasybhl&#10;VfqNcs4Mc77CVXNdZXjJ3JpyzfvnZpAc0Jlh8akA+ShquRmCQp7FQxzj0rlcAjJXv1ILqvoEOICZ&#10;4zCf8XRs1qafys0HYipp4IRBjyKvAn9yvqMMRt28Q5LJTTjWkbqXgtqGBh9Tym0OBCDPw3umZwGB&#10;zQRj77AWIPHN51JUHdh3cuKHHZ61lQlsWdbm35Zb2shjjb/7yJKVzEr8JCySNjiNiOE3JY6V+e8O&#10;porO0cBGDjM6+t+4iSU3RNwt7/GPNJfLy06b8cfcNlFngfEGNeCE/g3fdgxafNE8dG/ai3FI7ELj&#10;aSxxzms70LY4xDA1hcgO2CSDYiui44V4lZcFjHfD3QLLA1RzUO1Dd/TgdsVwsEXRWQLRRvx3BYc3&#10;A7srd4fdawHGJQkZu1vF9OaxVrnoU24k5Yzag7tWyip906x1By4Lg11J0digu3bpWaNO67jO6rxE&#10;d32+Dgu+EElSaaA3IDDCGxRHDDcp3E3Fji0AJxiSNvO2t0aDYy8GMgWqG/2GHJZpcrVRsrt1ytmE&#10;ru5S3fU6a9YXd942eOoi2qjMobtrW9d/yphQtrOdphJaHzUFsv5Gh/JmDFUCesFPMZPYGbWmzosp&#10;p83rBrwuai8m4/Lrr6EgK9xJ+QRWDMcyZfb3zTdwBhp1muHEH/Em3FAk0Rg7yZPkyKKanfARV4Ue&#10;EY0ddhxMh+Na0nT6KRuBSdJ6uJiTlsZw5Ba1E0A4lMSoM/4WxX+QQhUmA/IgyxreAvBUoy+8fQnn&#10;RG3bJQxts5QuloUFoCaCDnctGYqayCSu4LjUJ7yOLWSAbZ63SZDzQ7ssDC5JcIyMDlcXObUhgTcZ&#10;ST6CObx7NAwlSWfj6k2wgy5QGEpDeSz0++5R9VK8hoSCsPPO84zZgdpDHDYzePo6jbYEjyxfJOCc&#10;SbpQ6xX508M8AW+M7eZFNXBLZmrZOJiGEhr17CimGbFsg1jTzfX3n2iNgUSDv/bmk0aRpxZUC1Ex&#10;w5HcGhLQx0gte6+a2/7jOGeTne95MxvGwHTWit6V2V25h7jx/gBruKtyr49T1It7qjOsxWb3HltK&#10;XJBGQ+ySJJeKEMYK9iE0w69Tso2Uiif2Glwgu5Egu5ggAvDWJewuhA+crCkkPpTmz7EX1ec4zbKc&#10;JVyXf4SV1RotWJabiO6Kvx5RfCZzhUpnDLi7TfrCm/2ZzzEqfyjXgmCyF6A48WsBksxKZjTtrCQA&#10;gNl0jAa0sBzTdHPTl9pTH6AwAqFhIRIJq2YGy6bMsb2cipst9l0S2gHe5shvKBK5Ufj4Li9mENt4&#10;Af2BeDmSC06rKOCUzsiRaTcJdE5oMIptunNASoj434KE8SyI3HF9Kfc9yQ5XNRedoif+kUUXwZEc&#10;801I8G5j5bGdFidoNjWEGVpVaSM88sZG5KS4KoxXl9JWb1IbUie5YisRmnQsZq5CNCrEpEHJ5Xoo&#10;oknF9sq27Nq+yRuwtMUTqNAatiBHujCQE3vem6Epzgy9Jy/jPLMa6JkkeHMkDQazA0xcG1Lwx5Sv&#10;RtO8ITllrPCPLpJpLyqDIDqBnJZ4iF4EsmAbArs4Wgcxct7TZZVt8aGI2p505q61Npir0pqXimad&#10;yhWcLZ3Mq+DrbrJA/mcYTJcnEjxyVNnAZlvchYKuQulYrGhEf5ojCsB4x6MtapVJqTS5s+jZcpHA&#10;VMmzHWuVusyvsd7gorx4TQcy7S833njjLOzqe240HmY3z6mrvAYyBnMPbN7+HTy6Fl5E73oMQmFk&#10;biIaypa+qWQvnTBGJX6f/zorjjTqpr+ugPO6ezh0Q2CT5nXbCTsxO/MZlcHK/gpLjXfvNTEO5G52&#10;oVQZFWNW3jdYvJmNz7AsL1CjSY116EFvsMBNRZzuNDEuaqy3jt7eFHzJS+jlcr/1KOe4zA/+01l/&#10;vBYmbazv5MYGdtwWKGrCHSx0+cNde428/B6/RqZdRcbt3jnG7Oq+r7+G6ahe9s/3dKn4+aqe+GRb&#10;FYzBsMkyAdmVjQZqrL/5BsVhkbhzRwHxLi6SDjw4wmerQwAKCpXfUkvbFddPOH9NbERSig5cRCFb&#10;xNRpUrXNUYS9+1kpVCVGaEd3YLsQ+PYbvfnV1TrW1bLGJFnCoQjxhYMIxbaa2G07DcD4LAPz9BFw&#10;YMbXDhnN2CCCEKtN/cB4xoFsXRwfivjaCtGVrFTHnZpuoLxZbcq9hbJjN90j56hQSTqaiH+R15Jl&#10;i3Xzso482QCkt2FvlCssGev2G1VS2b3TjOlPsg1CDDzTit2o6EW6gYilWPZGJdMNRizIojcqGDcg&#10;sfPabdfOl5612aDDZO1UsGJTJcDeHDJtlmUV2PENWfEZZqw5aYiDFnI3Wgpc7GjpZEKqghc8SCiP&#10;PyePjVnrCXy4Hu4vmy1W2BZ+htOKc3vW7tUAgQ59jaJaal0ZUCfEOwM+pKJ0x+jd3/QXU+wF+qr8&#10;O+zCwkKzfN1FHjCAlLhPEIug/SkPFx9y4yFtFZpSvhvhPtzZ9HPuCSsxRpzMhsv7JTePhrJ9fIwL&#10;031AAU1dCttLEYa/kRCRbKRBNnw0Tk9nAFpo/vL+vb/9W+F/bpuCebtZayVehuMZxKSmzpz6gEfj&#10;b7YHjWDOzkQzPSkTRmmA56TCl2UkkibpjR6OW8pZdSAqJifmXkIvXmGEkKapFHtmjOJIEE7FpGvv&#10;ecem0R+n33OPH9YAljrRcgUJ8ZlEn5IgGvXMhuR4K2GyHhS2gySL+SzjExc8xm0e0lQa+6RS6UBX&#10;tww6BUr0MC+QZMTHRm9ozCpsOnR2ZiIiV+V4TuwFHlJtYAt7JR16DfoECXWModOIqTfHxJv3pcuW&#10;vqX0J8Wkmd6I0LUhrheTNSTqbXtd/Ophi2gI/DkxwjnsNxpRUeC8qOCZVARoc4r2rGE/IpIsV0Pv&#10;1ytuSTSxI70qeh9cPoiUi+4aDLv0k3VfIkPZ+/AisfvuIo0vuOoE2W62Yh2OQAO0eonvHMGbYYsy&#10;uaVx8sQ4kiR6kAh27ANXk5AZs9y2wYZzr6XuAl3N0D3yDad4kEM1rVoDF1nf3N0TPEPbiYXr/GWT&#10;qTFazgtJjF28PiiwNA8Eyl86c/gNB4UIdPfxeBwPDXmXi/6HBkaOuJi6ain3vJslRKdJ8DDVQcn8&#10;XpMDWQmwrzt62EpDACzzISXUd/qwEixz8xJ0hP0X68TheLk1s8koFw7ImbAvi4B5GWODike6SRhk&#10;JYkOzlt6+N/DcN6Rm1PFw49TSWtUTPDS3Tjznoi6kapB2LKkqMLo4EIQRzmry+XAB8ob2Chacysd&#10;8Lf3tHmNsn2bNy954xIRhZ4nW92ymZgFXdKdxDAPELXQnXQ65DsQuNu3okFcjIY1hmDbS2EmkUOD&#10;1xza+t6iiSWK1gzUfv+7Kfd2LmUz8j7ogT3WD+6teGmMVxRUUowXx2T/TcwXzZopOcGSZzxKQUeX&#10;0S27usjUNjHp/ufqNWZEpLU8xtax0GGJrOuuLK8j22ASohVSj66yM3B0eRUiOPkiXsCSdW7G5tgz&#10;Yv5/QAty9ybgiM1NHR3wNBMpWRFNF0qEZUlL06YG34j9kPUBeJ34R3Ct0pi9dkuSn0GnL+lzvmIT&#10;c8LQcYPRJYKQLcoRDgUWYI1qYMxiuxLeu146xzptP/GJr88xxbjvvOeQIxsxwOYkm8kvdRbNASju&#10;HIIn1wCzfRvvgXrCL1c0UbkkSHAgvKwZeKngkccUgist4mfrRC68Xc32Ru1e02Lunr5JkwXu/W0u&#10;bC+MSG9qmxqSHOVYlmC0b7NmehfrkJUw35ta7Z3MVjPss5s/PcPDtH6B06bRnTGU+VFT4dX/d56Q&#10;xX8EQZgtMgYFQXD9QePWyZD67Gy9CU+8QDxJTCUqrSp5Nm/SUrKdPR0HviiovicE36sq8endLQTu&#10;ZMKi00SZ2RDMNbkxH4KcmBTF6Y+MEMlptLT4eyfoUGSvKpufJ+np9FwYF6vuaSM3JBSXTMNpnoA2&#10;ywZZKsPM6Jix3WSeLZzqAHwuh+LjfBwzTXIhcit2mahLFrQ9IKgrgUVu3Z3kXxpfD1mHYCV7wTWP&#10;rZWPxj8QTGFovwpXlEp6iFzIWOqxVVsfom3m1RwzRPX5BWc5S2U3H8ARSe5jD65DPKJpNYYKni/j&#10;6Pt4L/k4LekQqpvWT+YciaWnfZG0aOKYFNUW8iH/E6MpgcuRDz6R05xD+vJDICGIeJRRYyj5ab/C&#10;ODN9ZSiRxZi0EO5r28H4pF/ka5Qv3TUAkBOZCnvAABS6udWr518hASUDFazJv/3XqoldERwIVJy8&#10;pc/w+J0hItNXssKqihVDXHBLw+FTIcOpb7FMTt8bz9SkBXK9TDfTLru4phhuzjYgafPNkaSMA2Cb&#10;cxEwYdZa1jV59IqfsqpTIRdXU9ilHdtxU5x8S4LOroC57kMpKjpB1He7cik4RWHEIKfv9qQD7qFH&#10;FQFLmvakhROFapT3zshRqLKlGKL6NRCY/OblZVBNi4dRtlFaTXosbBqsEQuxQ63rZYpLuSnhEqvw&#10;PPIJ3pkL80b7Dzc3xJykI30DplehS/vaM4nB2j2TT4LKXKHZKWGEutauRRselDwuqUQHGgawafxC&#10;p4tHobV34OCuTMtUHEn30jimEnA9pnBshDSTmtjNgijKwfV4wpdmHE/ob0ETxOF6LDtpu2hDxMUM&#10;su36i7lS2GpzTeTkwwInf1DcpDNssiZq0pjnpbbYxy8Ms24rVZR7fgKVh/913m+iKda6KB7kp+LQ&#10;CxVBYbNt0zZSPEG0Ss/6yNgeZElVAUWnjKHHgliGbbxr6R5XghyrzQ+1aHInuW+XBAG4iVEQNYok&#10;p22C84MLGOU0vVRBEZK15QS5plkT5UUzMVD5mSasa+khJ3wx6oFu/0H80Hf5gJ54bCetzhTLRi3P&#10;qYyelKGIFUci0Qp5SdorbMP0B8ty/s0EXNhi+J0JAW/FI9GGwz/9ARoP2ApB4le3szlww8ATgFVs&#10;Ev5a7eRXyMNHRwIYN1blYHTa3Igc+Bdh7t5jMr4+Qs+BBQxCUl/VZ8v+4bjeX4HUid24qAKqYJks&#10;u7ntEOqlrUrun+CE/fTYDzwrEpPCxml0cAKXjaJr/2PkZYVbaqdT3KgTuAsL1nmvHEq7cMf9rkXh&#10;Fb/mt+Uyw+yMSW+w9Npe4TPEtcdDcEciv2PwFJK4r8f/36u5iYT4GpycpjCG2ll/kMyfS+yekq9O&#10;2R8nYksOVnP7aZR3OCTRVhbGrTifj8gOYOze5NCxYMaUbHxwpihmfwucRQ/tbhzsbvDyYOkW0Abv&#10;RUQQUsoKQ5lqd/NgF8do3w8Z9FDRx49pkDtEk6eYCCLP61rTsmzEctjKG788CE+XTqQx1Pt3jRC7&#10;L4LWdhJho4L0uEpS1uGXlSRiv1ujh5JyRi0ULDDHaSTLcS5RFeU9lBoa45i+3VxpFd60KobjEvVK&#10;KA587VytSwGf8HuyCxzljpdZsKPh85kffJlA+P6jXNDiV0jeVAkwjERbFDBRs2nAe5gVWxCMDaSP&#10;08l93qCTbXKMgh76J0LKQNZybHHeEo0Afckhx9QZsr7qqvKHg0onARW+/qj3EFU9c8qrnvrX2am5&#10;q1QTA4VFg0TcAQFZcq6smdu4etuWfnZUJk4pUr23L4YDupqX2JLiYDOOXjbIpUNWdAZRaRi/oDVx&#10;0GoSU6TkbCcx5IR8xuud2ZE3GV1i0BJuKafSDcjB5lWyIVQG3nZryvU4GOzZDN8sWwd46aO2baXL&#10;m+4DHtiDNh2sqayJQ2nNMSVzKPZwgillolxJnHByrSBsJRuC6Y0RZ/5jHZBhuLlleoq93Jl14pw4&#10;IRpyrdnBW4hTzLC2qXPMNyAhwqoEx6OfUYKd1yIaYgIlloJWJbbNWuUqFSMnllHACHCVINQZZn6u&#10;1zKLDNDYzdcJbbqfA2+tAVb7kMNur4GNk9hsorYRpmlh0CVnGfK01mexykB/mOOMjqfYCruEM1hL&#10;zXSQ2kxojLeGps1fCEq6IhQQkab1Nqjdg1ZBIjiq6JQmnpbnOVL2d4U9EXamNDTNH1qFvfOfL3eT&#10;MEMwsymHEY3n5qJrUERbmoVWhfPJ4nNivBJk4jp+0GDkIg2pdm7hMdEsbzVSD5LnZFtZkpqQInxN&#10;shL7kKRmOHMjBI3GWBG+E4r69Weng7EcSpLvQaYVICQYbG6avh2GF9pFzNOwTVJmUylQ276nuSzo&#10;VAXPFAnpUBwCuwLokvLeXaWG1uEThU5X3wGVdFpqlqAUupLnGLoVjdUEXbKXEF6W94g/Ucrr5DdV&#10;gcAsTMM4tQ3vNzElnNk49dcbkxh2X9dKtJHNCp2Ed7TOyEkaZinvtzY6XvBqaivifIqDhWU0VYIb&#10;c2VnWL4mT2Y7jlQP/hCNDvi69fnAKETNppw/xJQm2TGnW5ETZCn523Q4u9T4w7R4jRLfRIevVeE1&#10;GpwpcOIwujjeUH0dfK32xg76/XQ3MdNr5iro21S/TQ+8M2PT2jpgm9dwWcBaUYjke0vzEdCrSSSb&#10;507gB8cc0RdGhcNWCpiKkflyVIqU/LxsY49DZmFuZGBubF+8eWvMS87VNivfa044Ypta8fYRWBW1&#10;l0yO/oAnu7LyXddJYzjIu+Q6M0TetOaq3iNhzmoJibbH/bPRUjlnbqYRDr1OIZz6bDqi7t3u82e8&#10;mn/4OJpcCEcskJq47A6k3mBU81b2Yb+XtAVbz+KEviFlibxL3dI7of4nu94PWfrTZ996ulXDHcfe&#10;Q87d9RTbgIJp/wJHVCqcm8Odyfh7OD6rez7TB8oPIbxyokHcdzfiW6RCJjK/V/AhV9lEG27skyQq&#10;Hx8TRMbNdWoVJvtUHxe51INIY3MuQUmIa50o6abpdUKU0MdPuRiNgf4rFzdcW4jouh5Vd/l1Ihv2&#10;hXNe85lu1BQ03BZL4+bGeLY5s1KRnOQssdJsHKEF0QTWbccrJabOEFISQnYOhk+JWNMzju7rokDp&#10;f69rsXOqKAz6vZ3Y4L0YT6OC6+m4RCmlfxNvWHPgmr5sCayePJmdIzbLXeGbb6rf7q/qOSYNP9lf&#10;AZaGb1avR7jq81hetr/5JnSufKIlTEvI8hZXY2RLTLO3/7P8ZLcR3dlVWpv+68XjuRXpBdl3lO//&#10;1t6ROtPzk7oU/4XHSe2rH9jfi6ufltwUwmmGi+cO9lVozIv3vsIXk30wJmo6cVLCTTdkDMPq6YCR&#10;VDlbp9nYvZ7v45Bkd0Kae7eTgw5wUL3Fp1wXCm8X2dskexvEFaSgj+nIEK+3S8hWQrloHrpzkN92&#10;64RMupMvYrJDnjLJuPVGK2gzJ+1yzyWsHVbFqiRuLQ670Xl8grnau2mr5DBHbqMcnfREb2a3EcY1&#10;HDkKwa5K6tNOua5Sbx13mzk5RmxsCz6u2DqmgFqE7Ae4DfoUd2b3h7Pp+EKidcjyw7kkOpNkKZPL&#10;sW+fWiOfUTKJLGyI0+HB66G4i5yy8VjbBRvk6FSy2zBE7OZyFZOcsMLRPOW9bAWn78ryQcnj3Q4+&#10;7EaeOFDYXx2z1PLheoc5VBAfiXdW+QfawrXLMMG+IH7JdXCsVkZvWK9MLiIa+wK6Y3sxm51CvnXL&#10;vEW441oPPzaYEuDYpsom/Gsr1+FwWfc3b8TCJIIIRijHwP9Sjg+b4ifaF2Ds3K+bBj0XHPmUrEcY&#10;eckpyGoyw/+4S3cWbkkajype0ZykDN7ysHkGBK8gvVGe/akEy1khF3Hsd5BxAkc1BisfyH00VSrE&#10;CgfTF+xI60oRxR5s2Wef5YcgGmjscqhoCV/VCCwO6pc84DsUn1VE0MSSFoxOvjipMRRuM4vuT3xK&#10;eTf6sSIe+3jM7xg8XlxspXoBgU8HebkZPHrM2cRFUTtHUTBdkpGCJohCKmIkc7FvBJRcNiePKNqY&#10;33FYKrTAylKa5YiVE5GSkWw16kKltbutFBPcHNWERpm9wsx048i4BHh0bftm7NSJceNqt4FIFfiH&#10;qoPfjHd5WBaXzYdBQjQ8xtxQHh9AEN3Gp2AiL4rCRAiZaWqTSFi/gewmToBsOBP62EW0KUl2GHcJ&#10;APUNWekzu8fOoQ7pefS4+Q+dHa7NjWYVWMxayEfhAjqTedZCKtaLUi5LBwGBfnswQRPWeJIOzbIF&#10;U5CsPEs/2iZLrTJg6YhD6vQnbT1SGq+d/EgoNUOf9NWbjFkpPqBOw7mxP0Kd/uAmTByNhohb6/5w&#10;k0IMOp1/zuENFxi04qdhsG0dLUzU+pqzKIFRSZdQbcJoK13gAwtfwuDNlwbDErgUrAEVqwoudlyH&#10;DgS5Tq+x26w97FvYKdUO6o0ujsL7KlWI92LNaA0YbKLfyz/5F47ENcciL+dSgndGz5U9Fa6OIonK&#10;BjNj2PMWvlFg/NEd6bPFRNuzcX9Lr1bXjSHyyiVyqsxNIUY5TiPTqYQboFWDwDLeMh6yx6OYrf4B&#10;6w3Zg7ea/dB3n1s7i2sTuDxKvyJDdUPf4hE+fLx58Ag6soEn/Pvm8uujxg9mnVw5ztCv5bnfqJP2&#10;RnBIeKlOhgbjVwqore9EIWbNRc8HqcA4utvB/2ENOaaYp1HOtXisWRH+WlwBTUezBEVvKJePyXPE&#10;tM57pYHvcl9lEEYLg0PoNqLTj+UtSGHqwUoT3UWWX5BkOYm1hii75W7xNRLf4pCaV0HXoD8c9onp&#10;Mk8P6UmD9bIE7TVQzBKJW+GOPBuTDm1tYrZxWlibBtB2tqxteb6z0eqLA0QgI6+tAx+qQ2gK1Gp4&#10;G7KMuZo4wSnJXZToJoDOKQ5byZ84Q+IA7dMzzfMpnb6F257lNelIzW7zIXdsE0ZEHxyFeNd1mCzg&#10;62Fwae0Tt/BR+L23GDdDRa4NHYDO8dZgF0UOCMyWxgdPcO1uqpOJaWxvtZzNOYmJG0V0DlON3zGZ&#10;Flc/S+HJA08e9OHEyRH/avyzJ/KLOp46GTM1fjfH04fLE2bw6zqetITVZlpq2TzveHHBLKqyJ0Ej&#10;meSK6cnU4QMyzs1hNEoHieK/CR1Eo+hbrYkwGIH3HMgLa6XKbi5QlvKB4EJPtgTr7cfgfGOIqEk1&#10;/YfZfLIcqM48bJ4fqE5PbWHJdu1WFxeNhMmkkTAYNBKWZ+EjkRATZOMEQH2JLesTfAVkUm79e3yP&#10;ZsPu4ikHAxcbIG4CbvDLNVjBguCWk4kDgqQWICAd8OLCAdGYNuDGpgOenjqg6wLtnTk+u2F8WgrV&#10;NBzspZAsSqJNhfHYcFTuQTsswSwEYc6Q9UDFDjfpQWGz5ZAEUQn8kapcvDAyTSklOkJNs7zREOcB&#10;GO8RjznLwstChItkOy5M7nBNJJN7eJS7G02XWOuSGV692g3LJQ2anVKRgYAUhUiJySAG8wrrAMCP&#10;z/cEgsZM1O93eVqNhCp+u8uTjxAwDHdkV/URQNKE/8SzGXArHXxKLP6RL088RgNx43byga+QMxhP&#10;Q459GMrz8OEDbMzA971CwpGrOigINR6NSSFOqDnYYomtQ+GIh7HSBQ6C3TsJG+ZO+uMjHpw3Q01G&#10;6VfuW5/clXhBki+XRUL0spI6Q4hXs/0KH4xeatBciypAo6yNPtypLkaCoyUc7hpXrXuU8UPDRvGs&#10;sn/izbRFB6QYmORZF1zGqaIPzVGTBVk6z0wM42s/nE12edAnHCNSiwZqRTH3gWWMCz/EDzV/T2bk&#10;pN0O8PjAL/gBE1TY5xf7+LYWHISABPffzfpDDyqHyZhUyMir7Vtge5i2S6Xb58j7bX8yGl/kLpJM&#10;z/EVZF2RU+pbJZ6GD9xLJbir/e30ip9OFi2PZiMZqT0cu1wC7DDsq5cKAv1Seau2/RgZQhiQNf6x&#10;6ZM5oY5WOPEwxAdVuYLHuYrQt9P4zFu60Ko89CWbKrYsJNXnK8Q59OIfjJKrjfDC9bvwstgKj4Mt&#10;WR9iS6vBVgIS8Qw2E5DNBAQCRh0JuMBtxKaiK6OXvcH9pT1Nc2RJEZJv4hYONQqRFplCDERmXioW&#10;8sW/ohAADZ/Ko/qkcdqqALofLIHl1sf0u2s8kSfZ6g0nqAhpH2ATcZOsTnzZ99gENhh1exupHirp&#10;1tQB+Ec2a0xH20b+shtwfWyFmyXxkeMv5XMNV/669YW+hyHSfelqOcZlBVKYSOSwAJCzEj7zfJba&#10;F3SuYtYC2CO0whlrzyNBLIONt6SDqPTbKE6Alt18hFvHiDZ0XNFRUnfvtksybBFLJnobet+/hkb2&#10;CZ9Ah8QucG2zzOWVjMVsZe+fg0/x7ZLjKT/bl31ZlWEC/Gfsry5wDXKQ1/P05eJlPOFYnScv6bFV&#10;LcFMWAfBJcVkCwvJ1g5NS4SPSWgWFpzOL+1zkfjUKHTjCh9sxbZPPmn/mvVCl01GU4eFbFwLyyFD&#10;dDGG0VuWpEgMRqJkl0lyw2LaxwC9Y/JvBxpLkyPJnZ1WNHutyLuNZocyp3oh8oXhlmOJ60WaRila&#10;/m6BGax754QS9RCtq4gofYVox1daRAHTzoAVaIy2dNZBDewjK1rIyKr3imxCO6So9XEUUUBtP6SQ&#10;/T/2vv23rSNZc35YLMAB5n8gsMnAWcA+IvUeDGaip+OZOOO1PMncNQKBomibG5nUJUXHuoSB/cMX&#10;e/f76tFdfc4hJfkmu4uL60QSeU53dXW9urq6unswG060CLYgqija12pwC74XAzhaqgYfW5/egu9t&#10;ZVueXqigUiABDL/546RBCxcinvILKLS8N4EGcooMESrr44EIunahfK/NayPBCGPJS+Dqixw1RJ/T&#10;C4CtvwB6qLHyBV4XNdTtVQqneIBwT1IgycQrX2gxfhdMw5VvYBuYZkzq0Iu2z5aJkHithk4lI9UT&#10;dfDKkAI0mEL1uSZ27/Y+UpTknPC4E/QakkvpzfQGx64hsChce9YsSKAEYKu4rHYN/JRC+EiuJYqh&#10;ZPHdkY5d9jEFTEJI5YC9AR7UPdI0DiUsgQJyRVaC5AZ/b//J/j7RdxLCKNrYgzo4w/9Agk/Ub8JW&#10;XcY4lYekXDGPd2wSy3ZnPQ6NalBkPIGlmKOXYkGH03kDTac9a/KHzcbPKinsnCDC161sIv1YjyUb&#10;Bc7O+hktN1Z3oKVcZk3+KFr5cwtaDYEgi1m3DSUVRr+aFKRL8g8qftuDEv8jiwSliFh7/2ygTpxF&#10;jb7WcKGioGkNbb5eI2kjmWbNZSNMViaY5ePgFUip9UJuaAXsHCnSk0gSscJmdDqGTiCC910qgRYt&#10;lYJlCNMMolhgHL/Y6NgyrpGwLUMbH7PpjSc8skFcRxCnWLvhPJRYirj7l1Cnuyv8IKQNfs63hg0W&#10;Vzf+LYFMitiAR2UgFMDY+LdD8Tmz/4UvwxZBIZ9HVu/GWN12v0y/oKNEoZos3l+Ps8+Gr3PkHs45&#10;+/UZrulGRSfoGWbKzyZD2BN/Cv7OORXmNFb3+9gbg8z4GFtSHQlg7T0VjEwxdTJVIl6KiBVTVdB1&#10;OuYHkT9wGkb027p9djapcIFoaFDNbQLMhnOd2A3JpPBXJmn2p5Leu19O2W6DV92SRup4qS63lpqx&#10;VB4IWssMde5g2FTDYqhCTy/Hi3kY0XQ2JEjKoW6CiHySxuQTd//ZNj6ldoufxmbhqCn4NCSTjzxA&#10;BfEv+fhdFhIlbsPfK+BA3lX4SHpRrMJHkEOXaU8kJF9ry4ye+pdOKSljEuNxmU7g5DLJi7FPDpqP&#10;8R/0p0Cx7CqcZ9AB2kFGEWEXCrwAI267Qt7yhbPEONOoWTRX92yj0xXVDU1IX8PdJr7uhZ75Kh3D&#10;EyymFCk9bXOvjVgiwLDgEL5aj5Mt9lGmdPko8XIQIHVPUEqDX4BZ79Z/OOz/7xx2TvxKRkfHWl2Z&#10;5FebeGBcoG8A6ah5Y3gMuQe8pAgsSm8L9jk733jUKLbe2VCPeuCzFnOf0neVNCTKhTlExvUud7ru&#10;TbvH3HSm/c1Dfemsg/RaHu5JO7mj8xw/t3isqzgTfWlqa2TLg11p5+3nedJJDKIzXcNJBdAn/267&#10;hIrBiZR5612edOlIQ3bucKTdwpFjrW60Ayy86GBvieV6sf4cH/pzXOioF1EWI7LhMz5So2IgLX62&#10;FcbyT67u8f+no8kZ8ht4P5kOAo2QWNgc+osF15H/6xH4j/njbY6nf8wfU9jOa9QC5fns6P8IoXOu&#10;RaEg+TzSoiYWtAXRPzt8jrqAQLUnv/RT9L3Xhc61BmLeCuSeYfNarXuGzNn5rDutYXNgj66sDZrf&#10;P0yu00IdNBERh70qnkh8qXgiwcj4JOqsRRoZrfm80HnSlRzi7sPwcQEqPwmx7F8lxN1C4GaAu/p4&#10;djNAjDqb5erjCeY0QbxsJp9Fr2067yNjdYsl1ElYb4hDVJ6IhslOqhl99DQlRv7yqjlxJ6GewgQU&#10;u47gj9DbbDCZY21X01NTupcUEaS0X/LdE3VbX8rkSiMdIWrxC4UtfqG4RccDFv63GbjoWJSiHqbo&#10;YALIqIXHFnwOElhkJWrRBS8oAD83vtD5nABDKRRFhMEtb/p7n3UUXZlQRXDvyT1ieSf2Qz7RU1QR&#10;jxuGmll1GttQVVLAlDkQUglV2GzMibWIq8KvMDG3mLpMvtvwr4BEy9Q86uSaeTM2zN70jGJqPGlD&#10;PKibSMmHRkpYaCEOqdKGjw2giY3RPBe+Vsc8q/rfuoul6YwVd0sSH6llzy6ZOuPv384lTby+ezUl&#10;AvJQ4678kmPUUrWZbCBcXw0RHV4JhPP6Md3Xmnlnoe6tZBLKDMiNmOuabwtse7m+KtsSeRJKhrJw&#10;2yQdpa2V5ru1Fcs2qtZ7S5Xc7gGwgbRz03KXJF2Ta05gS2azEba5k1kBYgxaSWvZcGR3SvnpPHPu&#10;hc5H9OipS9YGEoCx6ZJvMWQwFZ8C4oYUAopvafiQY4qpvQxui0YYEPTM8/MUALzg5qawtsuek0fA&#10;7VwgqYC5uNV9U84Rycrzzb7S1oxRLBXj3/1WOC07RGUvGDsQMsNw1LhsKgR8OSthmb8LQpPRp6WE&#10;m7PS6BJ+DZsAB5OAVDhTAF0W2VpDAc+lkyuAU9fJTtKL22DVdUvl7LTCV7bFP3VauwxSxPRGa9ge&#10;6RZXJZ04XwkoJTc1Xuyc9a2KxUN1tLGKKJaZ1MU01xshzvOUxyv9cn/CN715jtnKThSSwp151hFH&#10;+Aa5c+KtmvHgtq6izuruRTlgDp4cUx0vIg0Py4wzYvtcLqGtvh1cwBfWjvfTtiJiRT34LoCwwwTy&#10;Zu3Ot3THaedjZ1hNXtC7atYnhS2kELA4W1zAqxve4GL0hE0nVFb8crL8avyEg50YAfYARgs45X4d&#10;ew0jheJYQuF9Ii2g80wo6Yz1TpL6bAN3bCA+t8mBYkG6pUA8rQWbS2zDl9xCHOJq0kKTK1dY/nJi&#10;9hQgWzoSHt/ZjzrC1AOxgoolpx2aT4du0mAcS7qlnctD7QiZ+5y5MYd69GF0hcirXQKbTgfwJyIx&#10;WPV6bVWJ7o8kaV2/AsWMdfUSqrWZ/k2rKIZI+2JKWd+Nyi4ms9ShCZL9vbLb2YRbrAAwJpLuHQnh&#10;7ItbUrHDwfRJPRcx2+LlTZX7iLOrAxMzvx4Nkfepe48B+xFvYyMsOZhCiew2yaE3r7IS3F9XWPCU&#10;XaJ5+KFcJjbnKwCkc+kkhLSHIu/CfO2nlsj2i1RAtlew8o+t4ybOe7FzYqQBnrRQ6pPX4utiG0DG&#10;WCSwJmgsvs7MyhmhLOQUYredsiabyt6E4WvBEEnJyWAnJVdetJzE0dU6oIZfOwBvKx+64dtXOmET&#10;isgybitKmKVtKBQ+5zEWOIEei3USgoovz3+T5mjfQT10zC7YpMIYQkpJVncj63TI591011OYy6za&#10;O6+aEPW7agRhSqdiS2QztkbOuDe+FD3pRAtvvZtgMO9xKNzXdPFC6heatGLSfXxWpEVTfWURhSIH&#10;MlUSE6ARl4shJgDnQHJeJw2X62sCSOyDBTPjR6I5uVZInPC0hUzwbmCKAv6dzJ+ScCgjEuAd1UTF&#10;EplMxE7z+EbYdP631XrgK0azBFivQiZ922Sfz13wUxXvvQtLQMRf1W7Co9RAbsT0smsJVN67t/Ja&#10;odIWhZpUceJHhhRAXR/YpjTZnO7oTIUF8C8P7vpdxFp5iKVDJG8Quixby3uKGa4JKfgoMtxiFFAh&#10;S6WCzNhlrXcLmTJ/US+eV6TGaZWwcENGu2kGmKJz8Uv4nD/mT0CJu6JAbzVANgMppvjwMsd0G3H+&#10;ngyWEIQuJnUxItuVOJZssrH0Hn2iA6muk3Qh3ZipLt7bQ/HJxDIKQGQy2HoJCAg24LeVN7C5vAXP&#10;zHoCvQr7WkZYX6bJIPmHPb9KpuIYlZ7rVAIlgEWCSic6H4sMocV7L5jKrT4guVvQCqbcvexArhq1&#10;GsSSB5FW3vWSVLYomQjFAUQEtpVQoIOqLPKW8+DPeXcml6poIBeHIgp+Ihtlyzb5+E08VM5EGLC0&#10;JCDfWo1UaDX1CuJxs7DMYs9D/Jl9SCr0mtDl2yuPUAu6rlnK6qCMhekNWxo1GqCKyMno5JwHcIUB&#10;X11NJnuFdYdqgoGdR8JR2nQpT6ydp7SBHfIfzdG8Gwtzztxiedm3NVPhOgR2M5sfVNaGdHIgUYc0&#10;ddT5gOw/otWyRlSeuE8rTQtwujuOM7JTkwacjWuYQ2Ma8Q5bCkvT904uw25JK8h0IFZaIuH4qy+A&#10;tQx+RkFSyGY5FsqtkIAlUxgnJWuI2nougZTQidMr3tu0uqDMAs6HCJAUmCj9bCao2sKx+72fkqSP&#10;9EhDnzfI9OmIsUabsim9KJn4x+o+NeB39qEFQxWhCMVCNaiiMxJ8SGMIiRa82aLBRot3NZmc4txi&#10;bjK3+TC4rzUWtuBNAf7rx/YG8oQePYxf6uxWGqXoofoVFJMEt8pszZ8sRQX7qIUlTkSROiotuaLM&#10;am+Q0pmbIOkL/hXEfxC3CzBROYo+ZV445g1OrJOpOxiRZStQPnKh0NqIZElWWviBxmsy5TEF0I20&#10;8PfqRqVYaKquFjfnuDVudntOnW70RyMVJK5ZhP72DuI1eh6zPfu01HeGvJsEHTnF8hC0OA2mxUXX&#10;LBHjDgUlZx6GRr1n1nYLRYocZap9Ouo7Mb5BmMgQ4qaEEo3zCCMgUWa/kyGIZWp1kh6Ywerwfbp7&#10;Vb6Eyzble74yU74e2sXyDgChIv0frrp3F6N0QwTqHY5dFlNgAMFR/RTl0p2QTklg+IAWWb2zQQdb&#10;x8tQrqmyETCbCBuU0LFSj+v2PZerN6THuuf3MfxZ9iqXyQHcItC7xW5XIaSLPaQH5qbXFaITVh4y&#10;uFRcIKVoIODoZ54P0YAU4zSvXumQ+ww71sUmcrLl7K/iW4T+U4ecCcnK2QP7o+ZJv1CK3TfKfsu5&#10;OGQyWfVZaC0gF5FssCBb7/oriJzqnYgpvyULSdHwzpXhPsW05pDKznnZfE/FtK33UBEhTln2tQg6&#10;3ffvRF/N3NlUhyOVUbQgaCRuMsuqMkS1kE+hlJuxwlxoBW/A1+zsqaLjle0hgLuhsCeptpwExeL+&#10;okDCuiXgMMPwMnke4k8knOFf0gYxlyoatkfZOHm5jEQDi8590Og08ejki0UZYEktJcvc6eSLhNPb&#10;gIi4jPnFvdBowwPDGfLiY3gnYBOcNdrSTHxsf5Jzbc0pXkF+mDJ1sWR+TGHjP2HBiohS0AktnHVE&#10;vpdftyPalR7fZxM0lk60pMw2Bb+1Cwx0deXieU5URfaNyLkrPnfFTUcLjRlV3KfDWS31IHe2xLZQ&#10;wKhhMr1tmeSiBzYxLqZha+a6iFMFLz42qGGLYJ2DaYeB1tcUL0Y3uLGkHmSQ56SofADKRcRG3yZ7&#10;FufHasHclBaxPkXQkwDy+r+qY+tkHTQhP5bqYN/TEiOAXvcWYW2Fry4jbpPFTUixYJ71HGbn9Dk+&#10;TMeXDWju6+n9uqPLP5f7w1bMVP0xRLO0zj6YtTZmtsrPy2HqxIC985viwqpVHhXVM8I0PbzV/psr&#10;JKww0M6rEHy1N2Ifj24HE0byvVi+hU9WUoKZKK1pqlDcxddWJ7uD3ka8kK9e45G7i6mBeOMJo7ru&#10;P3ovckikPux7e8wTKGNCVAtTw4k4/2LZWiM7wQKoIlzqOSqEkCWkmK+I2JmhkatnIUPY2zhO5+hk&#10;Y6bmc6NL46eWqiXsw2lJEcpx6ZCVD+6Nc1qs9IDWk0JV9wGUkPB1JsRKOuRJCscCJUlhR4tJVkBA&#10;jXUS+TB/7KzTIzMhWY3WKIlz5j/9z9/85vf/+cvf/O9//V//anS8HxkjuvGzxxvcGt0Pmq+XvjbB&#10;UYiwJqtGCESh0TusEMVVQBmuxH7byLwhixA5D8yXyQoORpbYlD8/ookWurgM5ZVEJdd34os2Db8v&#10;pxgd9BA+9i7DNhfotc0ivjPLmdY0SvdXFn1WrGkk/YZvgDyETTaeTEjGOIUf89nfgn5lHgXot4re&#10;ype8cAP9dw7nc6f0BKeii1Zo1QCYhtlMFQqtrrKsnxULq3Lug9iw0WW2gjloa6/O87u7J0YevOWg&#10;WR2dHfMOqZwlyRPR5RFfSSodt2rnUGYczFVA8lyqWMGHjvPwPKGu0xMXoettoDJgQ8T9fSJWcxXd&#10;VHerPshjoQgL+0eTG5uip9OnilE635GdbA5WJkc/q2Pc/Wb8PRIzdPKEfcTMF/VhXSJI8t4wwJlK&#10;DC4/C1F/jhUGid5ry0lrKlwgjOLaDSAYXRb+WRknEn34kZ9SkoWHbRVdddBcs4Rk2RxZJKEBUQ1K&#10;8S6QPPGN447VDYgGX8HTPehJW8FMzJSx54Yye8ZY3xS64Xhzk4AsscaEBGeFIcihAuNHtjtpelyI&#10;dlM6ucxqaLx+iGVSKVFGr8Iu2YyikbNkxUUqQxpCmQEgi7r3aybyzUUmdSs0INCMR6/tb9A+E6Wo&#10;vHfIssEAsVOSQLfFVhhgzrHM9kI1fDKmKz14hySi0ewDdA+GOScpaTSZz9KkX1rTG29LXYA2cGjN&#10;C4CkYcpiMmSdQA/vmk8SmVBVMVn5nki1USQNe7Sn0NWYryXBEKhwJeEiNNLoQmS4eKrat1WCGKkU&#10;P9v4zwV+G4RskibgynhW0wrr6JuyAE0F3csFzJSSLuCc7m2CqeiHrML2jEKYO9rUtAZgCrsuVdEN&#10;NeM/ruBPPRsR8EAObbyjqsZ3qtX62LG211Y2Ks1LJrcfzJiXVWpOatqCKbhfKFs4HZPdzSqztmnW&#10;fQwRWbBWtfeKpy+nSFma+6jbsVtlZIGL9zHSENRuGR1vgo3lJOzIectG7lUn9FzQ1FOM5KjEpMs5&#10;vQ5jW7kdQFBvtJNzffEqhVFY1qWVz/0IVX5OGEW+RcdTyJFCAyuSGBE7yVoQa2eFWeODqfvl7Cxi&#10;JRp+uoP55HByqKJ0me2IotViTu7tjCUHI192BRLSLRMZUxNrBDUvhjkiPmFN1VUiYba0WrBHxiXj&#10;isFI1s40Vo7Ux1R2K/hiqRUBWba0qn40MnIiLL2VzLDIRsVL0bpz2nAvnpWOcp5tPKwyNHCFW51I&#10;EHmVWOV0JrWUYSQGcw/4JNMgfbLJg97wOWYo5xJHgKrgmsTlc1t9TcM3GIndxemmdhJzElWJVriL&#10;COYOp5cj3BHZ+9Fc5uoYbZxNF7Ph6I+np3/yp89xGNX4+mqU387LwFt1OL6ZvxjNUlC0u+deeNAO&#10;v0E07KaSjtl9CnnXkxAEdMHEFYeVj0LvjSoIi/J2pTyLgpJ5rIXWlTStb4zKSpdSu1HrfDjAOdF6&#10;fH3d+40yCFLgGCG0KcSxY7DqzLocXWW0hMvZnroLTlcqYCsLHUQXXhJW8qYXo3OYpfMjbI5rQZPO&#10;h9juxQQIhRHA9Ncb6Sx945YUDJiHOmy6JnyeC2BkRnO5PzXErTIHeFkY4+sJwg2+SkZUyjOrfeEs&#10;Jfhm8kuf0Jqhgz/aIUbcnOZ86IYr4MfT4G2bWBKHh2IEhuieM5EpNuMbEzV8Jrn5F4s3mOzxEm9y&#10;FlPXBXKQyBC6UDJfMqwkepWqTLApNCEWapFw4hkBGD+78OGrTmZxErRcaokmIB2Iwxt4EdjcBqel&#10;QNt0oRZIN+XDWR7YKgSGoEXhCxYlTvFMDQAP74ErX73Eie94ymPgpaxqf3V9LVN937lvT3WqfT4f&#10;/wtuNdvh3Qj2gufGg1RvACWWKabmhtbbq+kF5g8SoIU1tK8ggDUJOoifpqTqkchGQKVMqkN+fPvf&#10;fzDk8U10j53AZ6GuzWNyQNZlX22xNciGrKR6UGmQ8zSiJIHQ19C9T3KXAn0W6zTa/USUTnDrweXI&#10;KGwkWmrWUiB3oBk/KmCiLnzIPZOvP8/G3GLKSAeL0PTnAPanq6koda6DUWAO2yVHa2k3VZrUP2uV&#10;KRXXWsbkryZKv4IwCFMDfVVATQQzhUXMScN7s7+d2KF6XYIefQWhJcG5jobxJKsxs1TPceow1A3O&#10;HDEW7uZB28SXEO0gSKOUffOHcr+DfaEp2vSLvYprxAT4pl54bJdB03b5MCGv7ZRrnSrjvlRMPrg4&#10;ix/HzgHoLdIPA2AoSkIwzwdXI9PSC3KkkzBLvks4Hf4fZ7zM2vHUb8C2+jh/N35jI2Q4zCqcFq+I&#10;e039xpq3a2rq/NVgw/MgfgGkVY0v9Pj5lhqbMmCUNZq34snV3dEGd14bLK1ZZRpKyIHJKRpzkCAU&#10;JIYobuYLwdW9gSQyBBIeC9fVbtt0TRxICBFNK3xzwCnv/M4+mlkOFCylGK0X95KrkNg6mL5kzIeX&#10;uBavPPCXnVpctFSEANBUnpAXOOqIbb9RLKlVRjLX1IRxKhxVy3Qqv6YbicEhX1ghuweT3TeIi2t4&#10;43Cf4zkFqsURYDpcAGMrHDaa7GeImsFvyKGH+5UHqYBwWu9RKNXBxXyKfLPREfEYw/eajXGvkd2C&#10;QRnAieVW5FxwtTJyfY7PfiWYQVJY8iHrycRSh0Zr6uUIOoutI7WmpBEtiDNMrMzD2tLGbFLUsebO&#10;BjeLGRqc8vAhacQLYE9qendnP6wnPuUCPa5HmNtc3ywGV/ep7P4mKJkkoPioXYe8CPVo5CPtVrCd&#10;hP601J62gs0PtRDyaqUhI47wIEnUMjrJxU0KQjfixp8w6WIFEYcknyqPzkxZpLSWm2VrKSx23UlC&#10;RzZHuM+uvp2OZJq68pDayvcOXGnsA7x59I/RDDeivECsEb7l9tbGxld6DDCYE1sIPBMNN6Kt05Ug&#10;H6v1RYxlUhpx+NGySW+STmttnbrk1tapzIrmvL3U4BqNCQ01tGYV+AQ/N+AtYH5vqpN0Ev035Scp&#10;6sq1so3cSKwOKTWOFypGyFkhGt+KV+bO6GnVYsaDNFi0TFJ0Qi21dZyEhIfaK1rF5H/4ACWLrmnN&#10;4sV/exmMeVqGaxbiYJeiAdrPzeXyE6y1z/zsHAbNopEShnENtwKR5wMY/Y/rsMglWlDoPeGUqLsP&#10;d0uS8XAQ77rvine90B1A2iu1A9GyzCVa87OONhhn5bXthzbpzF51ZicWn3znGcj3WlvuLHNiojpr&#10;lAHnkLjDOR9IC+Q5Ip1luJYGKT+vl8uA0/59VqW/DS8yBssDNlviLq3BRgvkVldhUy+XAT8AGxyu&#10;Dnleg40WuBuberkM+A5sfjS/FWYnSfjrjSd7+9u97uONJ7vbGziI+snG5t4+/vR3dgDuyW5vE9zD&#10;0509+dvb6W1JoZ1dvN3o7+8EqLJcQslAhc1+f3d/e2N3a7vb55f9na3t7c09BNqfbG9sbO7u9ja2&#10;d7ub8mVrZ3tvT3Dobe7s7+/ub+yzFr/s7G7u93MT5vpJeMXlFjZI5Med3TRE+6lHKCCTSSlo3iid&#10;cMlKobj7EOWrGpJuY2t1UCrRiNCyHqiah+/smepdcOlNrWCr2yHJ9a2oW78sThnbN0cjtNtp9651&#10;HCB1AMzXh6L7LJ66CCWDkJUEjywcKTTVXUeGCaLfH8bDkS5G6mv5HVH7+5EZd3mDCC0ecH/G0+dH&#10;f3t5cm5FF8NZQKgjUzLQYEGP39ws3Pky0CNxIvjDpzp0SLgaI2l1+LQJ/eJtG3DJvHw7QkRanGTB&#10;Tzsmv4NcALsLBIrIdqqrOfkcG+v9uHgr80Sg8AJHzowuF7MRtZwRYEOB08Jmy3eABQL3gdtCrtyL&#10;0ltdPYNL2oJBTARdfQqVujQIkFp5HEA+iUzJ7I+blcAoljf9bMg23iX+GL5DCc6ev2Vk1uaE08mH&#10;0SyevLY61q9FX02FB3PuR9Yrg1cuDtQr0DAjTgXEhAKPvgTq5xGnr95cLRDumKgLG+XFS8lCIWvf&#10;H020yhZlBlQ2CWB3tyjkXU6ujYSvegwqIHpLJIwTjGF2b3BPxETmM+1P3/OGeul3+3vKqhgHDQYW&#10;1oGzJIukikbCE2LI3C4XlEe/BNB8WaEFa3Offfku5UUtcecpTsPGYYt0BZeVFEjypqZGBLYCxXJs&#10;plMDAA3maYsGw7+pEWW/xGQpHAh4SF0/H8wQAyI9Sbjx5B1iGDfnkgbP1bfV8nGGbHnJ3j+Y8SpK&#10;inDWZm1ggkNpAelfxIDd1RCb18g8W3UDXLSSswdbX1tcnw6WDLEyOty3CzwVXNWwFbY2DWC+pNZW&#10;ivditD3n0sLYcqkIorVM6nteaUDZtqL97K2K+JbQfa0l8DhxpsFe8n0Jyks+mDh8XOMW7i9lDROw&#10;P4VZVlpbrLNaqqgctfKub6ems/upgOlawBQ988wGs12i6Wbj3SewxpvVfwEE1MrZ2uQAyz3AOKmj&#10;NZxodM/2wkjk/OQ6Kje4kx4dma+KXW3nt9BAVrkynwpANhQClGcu+F9d3OWUWhcfaAEpIdIun3G1&#10;k2/NbUvyXbhgkvZjW8h1mNTihCbIF0Sygyx4EGkQi1a5zLLwe467+byMpEc/jW7PxXEUx5O4rhyx&#10;aiAk9z5AFBNoUiX2Aft+YDT1iBs9kBNX4ZnjZ/tU622lWEENOPASJq0sT+vabK81fOILNimUIIMh&#10;N0/raCWfOHeW2iu+qXvgA2vUME4QvAmdGCZxbhyOarEbYTE9wwBHpAZUuONwTnFGLYiX5th9XaQy&#10;sVYbJhcS27moiQl0dPhaGlOj3sFyxeynZAHlDTADIuJBygRBHsrqPdjL0hseXpWcMi9bQFUTo4ut&#10;0i1abE4ZC5FwHLx0u1C7Mnk/aoLJdpNJcb/TzpkS7TIzI2bj/M2IwXA7A2ZF+oiVkRTGI8lakN5z&#10;2jm/wV3btratCQ13wJheK4S6JV7eUW948759FZNDSEi3oK9a9Km2Cl3Nry+pXdfMh5IJnK5tqdde&#10;vllCQM7footYa0Q1EVH9qiTsQL95IPDyi9FsNp3xCBr5YKlNjpm5/g8iD0VT4i9wW7B8eLOUUVKP&#10;9IkjJphd48UddCTTlAPNJkA7CyHWmrgPcwTcyK4cjByhYmMtVRZ/bESrTUWy2XORHst0h1sxRH2V&#10;ORqCELW2sTkzEfs5tIUXWCOz1bGkWpfj+Q0uaSI4GK6cuHcXFHSpbnGTc5ExZMdteaXTEY0tNEvG&#10;Q7NFnc4f/1hiej/4f/pTIbFiWTqfClHnGGuRnxYc1cQqGa2clm4QXDB9DRMuhIcIfsoLwxIZMaLJ&#10;CjJzdFhON05hUYgq4m9kocbhZxagAS7kIO4AQwkllK8c7/lUV48nWFXFrIUTuNaNcNlRR3OEojEM&#10;yQXldq0iKZRgSZFnL8/Of48p4FW+YIcCkh5jdMJLUEWScPJUCPXtIciuRItW9Ornc86u6AhxhnTO&#10;1efZ+FKW26r3l8EvNaOOZ8lhYzYYToVFCpRSApiWj5ZmaLAy8v7se3RtcZ0fAY3w7Xo+yq+u5xf5&#10;C1Z2cQLmu+nPbEQREgkSk6KfqqJMlQr7vE7WEdw/BpZeYFnU67596fgKiZRcNtxcz4e4lwljvCFS&#10;Uuq7Vy/O/ja8QaBTmAusRBATpbwW0SW9+TdhURnxoyXnyphwRJZy6OOsRu1yhnXp2fn70eV4kNAy&#10;U9XOwhqb4gLOe56pF9m6/KReoQlPBwVmR7Uas6PlVrTwRQ0Vuur9rfA/SJQ/eo00ffwnv+2kLa2z&#10;Yiw4Hr3h7bDnR6+erxxTQWC1t6T0KvvvgF5AsM6YyNe0qOkVzaSPiCYSRnekzw5/aqM+Do58gSFv&#10;fsyt/SYXUMcktyIi9+gjm/Y0Id17aN/Uc7wDQtGDFXFhEqnzEDiaEnQHubQQHHM41Q9uoSfz7Tta&#10;0EKhBZUbX5S9o0eUH9IWcqkEFSQNBP5oiF2Z7QMBrOO5hs7yjtI0YF0MLnEW2IfxbDp5dKJ/3zPZ&#10;haM2kjbG8zc4tX6KgBDSjHEn+Hje/R/TiyfdEyR5I9R8825ww5vCuy9eHHfxbsgrQCA5UtZfTec3&#10;Z2KIdDcT7hH55wUMBTYlosZ8cX09nfHLxa3Cv6Y7MZo96X6lg2dCVaYDmLDg/MTz6cSXSuaPXhlW&#10;aH1yMxhPiAZya+aK3c8cf6Q3OmrBHI8xyE0njwmhiwScd9PLebM1eBsYJmw/kbba0hIujLKC2iic&#10;VqDn0MQk08E9R1fO32Fini4g0Afk47vB1ZsbZP2bhnrpN8jdCeVd7/l4gtRh1uRnrSUNhWwRvAQe&#10;P9H9kqk2AOVHIi1ffnkyuXxpqfG/++2XXx6O3uIIX3vwhy4SOIao0lV5PJpOr15hfUZy3LmcJvdJ&#10;fPnl0fT6FkPdu5s/dNPHbg8LaI/7Gxs7Wrl7dgtmv593cQfudAZmw7e/fNI9AFtesuq8i1axKxEP&#10;icf3o9kcKUR/SK30kKZMa2QDkzmyCaMXg/n85t1s4YZQyork1EsyP/8cdERm/WV3gSZZtK2QrfAI&#10;kJb+OwyoHs/9Yvp/woZtrIdN7QVkDO/0HdeisWs9ZyBVeq+zvnqbRjElmPb8W7k84M/AMAjFFXbR&#10;LTBsyCDjfdS8Q9r3mG1UFiXKTI+kS+I3bFsL1CzSAT9+6IqlhEf/lyqgj+WoZ3dxWOmtDEXSvtSQ&#10;lXTPS0+mVEW5DtJEvAHz7N1gNro8hTU4xo3nar6clHLRnhG/BP+73/rc3+D+7rdWoOhR6spq5nHL&#10;DQjG+1iMzEYle+YSzbFZxQAUBjFcxDvV19Nr3Ks1/EmmjYe3Quzups2rhcW5jL5E/6Rr1deU6rsr&#10;p1Jldd3uE/pYksAppBRZTYGn3z8n+e00WxeSVcKeSjcJsxITlYXwehXwbx+ESiq9FpVqeHP+/fNj&#10;EPrFwsWfSmrCXLMJ3r1P5tMlY+GNpXEbJ1VbTo96o0EZcpN/xxo1o8zUOTa6ojWdTZr1T/5katuR&#10;0mILwqR6W3ywBa4jW4PrjmoCXJbLgLMPGa7XzD2vdRX+Cg9ztvR/6TApgJTq6c82TTjH98lA0THZ&#10;56Mx3HL96uo9hT+BrlV8e9soX9y3Ke4tbSF+SA3UEExkZm5ri8qa9EoxAuEMH8UBCu1pnbIIKQYO&#10;QAONWfBjV5FCrsHohsugOAFOfs/yE6ninh2mYNqA/tZdR9pdDw1fW39bOqyPih4TOnuHP18PtS81&#10;ViB//d89zUUq/n8j/Md/T5Qv1UPltq4kYiJkbcQ1xcxRZ4WudIKaWH5qVpR1etOXEwV/Rb2BoVou&#10;vxZz5Xagbv3FS1C3jpaAWsbRFyYxKiBkAIBEEu4HSIq2AKI0EaUHgNKyTVjrfYIKvXm1eTx6o9sb&#10;q8PF+OryCC6Z2m1bqapklx0nKPQuxb6qE+TvpdrTq9vrd1aCh/NEyuQCClhg2CShIxWZjjNPsPFB&#10;zvcBjQtAAWZwJ6qvz88Q9BJHSlwkpk5weKgNt+QiDYc3DL/sw3vUwvpFSSYImy1ShFY6na9bPD3C&#10;8+fSNh+0+JM+WusrFvKrLjB+I5XuLXHudHZ1cU4+b4vg6xZNG8g6+EsSy3tRGtM6MsYBCQ/oFVhK&#10;hm0qw3XgUs31NJSILdkAA1x8nVKYlQdUmfF/sHS7opB0Q3no+HomegpKBYdC32UjkPmiizb0KewI&#10;XEcldQFGBz47dggrESy0bxTQBRxB28yGOF9cKCooQKorutY7UNF7J55Ax45iRWtaUVtrdY8UZykm&#10;sdUWJESa4RUU8tItv5VeAntI738u64iJHivmDdLj/E5nC/LQ2BEmHPqyXrhoPSlHoQTaiaCI0D4E&#10;BRjd/xwFNJUydIpvukXYOOhUKmZZ/lBru14k9TYxmgE75UZcMjRJEMG0hUN7dG2uXxRVEZUN7Jd+&#10;q5CCpBQHxSQW1+ZsTUILLnqVfH5Z9q4Gw/qnTQxL0RAu17u3XKKsL1myc66FSedKNr6I5L+/DY21&#10;GtIcunkP6QulW+Ts5WAsGUE07dJh7LZU/ZV1ZZJLv4JS+CAjCASTult09OUoQiIQW6EWMJIcJBC4&#10;an1voGe62I22iN5G9+v/kp8UrYfnLNk2dhFpLJzjbWfZpl2yaCq2CK9Lrum4xXftTD6YcVf7fQZH&#10;V65SJgtmq4aaXCa1S2aV+CeN0bJJTgththSAQKZyPK6HMqqjV98M5h4APZ3OEKA8XLBjYgn6DKbp&#10;MIcD9SkVGBj4iLYXvtvi6vK7KeJNc95XPJgdo8T3g6sFQuTIzbIJKcq2eA8iXqtgqOylkS/Rg0cb&#10;wo532zhNnJaP/utXMuck2z/1+ns2la6O4Jm8ZTwfFkyORdHjQ2wQMiHx6S/ckHY7jBaMmkKKll6t&#10;7BC1gG5CCnVMQJ7wXWnqDgU2la+CpORNAQ722hikH1GVIhn+mSHNT2If3B3wrauplJBRcoxLaOYf&#10;WLmuUVC+YlXUR3d+T6+6qY4/ShhmkgPvjKiVS3qnsOzKa+CTXsiQtl6m6ZUu5u0yzaQq6d6yQrD+&#10;wwjJjIjrj5riAq8BQAStYFE6y+EVpN6Ss4iGIl48LvUPIVEpk3qwvmvBX4Cmuppql4i4ELKRSJbx&#10;jxtupaNZlR4tS3A+z/pq49FXvOXjFEnsxakr3JHvYwHYW3RS4pLGteUyneuA8V8NbEthpYDWydTw&#10;3QvBgKHjP0xnPx3I0frgow+ndQNVDbFuhWXcb3k0IydBZ9A513dloPJafhM1/MjngkXyJAmGayQM&#10;i7zIukYP+ej54LpbWNAobaIUyzrbjEoAVOLmzwMtSGVrVQ5fosGAf/3Pah4lY9IvU41FJUdTUIvs&#10;tzAtV9A8ji0IwpJL2QWDoeH4JW8463FGRrAp+h1HDgOrZ70kMDyFxt1Blij7mVspnztVksPVqGol&#10;orEnV5y4augVCy0aFbiQ4uJ1Eo6SXlJG7Rk/yqcoq5cunbXBgStkRCLpX4tQd6r3U/zPmGiZYDJ5&#10;Ixl/WEi8HF2+wQpD+fr9/M2SZ1/IG6DLvwEnMHjxhsnxXWexFES8QoP5f5co+AWTqmyGUC1mlZd1&#10;OpZNDt9dV0MENyRzKixs4RSHn+fv8Gt8efNOYjvFS75b8WrAas0aGkzicSmIExWwNDrE41AabzSC&#10;U1kgp6wl0d5Kfpfw0H4T1OwaM1B4NjWKP5lUT2DJQS4n2UgTJwpL0hL4WLlIyoBK2+IZRvPW5TPq&#10;D+Wp7jFilfTyByF+7cKJ6ugoLRFg0RK8k+Oe+sViA706c0sLX7Vcg8uFdLboKw94Tr8IJnDtEl4s&#10;VgfwbGLrVoe3YpR8PcoFk++PRyOk9l6Pda1z3q2VMU5EtQ3KUF0ycEGrGr2gFmWFmSV9Zd6HDw1F&#10;v16j6GlFswY3rT65Fai9T4tI/r5tSdffxU7J6WvslHa++TsWXkyoESjMCusXylFAjf7KYvRruUjO&#10;kjY+rFqSlCSBGM+TOp3lIq3CAYINy2qKw1Bwl92dyBYU9sg9Wk/vSzBp0QWM2EIs/iAZbEmzh9gz&#10;1Vjtue3WtbQUDqBqViWbg+KNJpwF3lN2xJ9hbV/OipMZguaPxieklxRFo9J/2mUpRvR0YDedjtUU&#10;kJQQfFk1cLkmRzHlAyXh3Ar2qTMydbQek2RyP7d004mn+raqHqqAWM6dNFQQApsjnYUfOALv+taf&#10;4k1pHX0qhBferK4kFy4K6eM7gTc+Ces0GJsXUW0bhgdpsW8O8U7+NnZl3rDjaM4l1ZqtTp8dm7rX&#10;JRCbymyFOPorIkXZsQgoKnAXtM5Sqoe5ptOsmEiykjET+BW9j3pLYvpWQHKtpKZ1jbisoKLFsDUK&#10;TmCAoUGE4BHGBrnLIPscKN1olZjzYafNUHmwPM9Vl+uKQeqrU0jQy9GbETZHY1e3ZpEIsTt57hcY&#10;Ia+kfVbMWS8tLbcXuKNN9uyeXev8G/oWOxd6py5xlhj2Nn0DnxPxvbuu33Uymj1xNaGISHZpOANV&#10;eirnJFBdha4wirbfSYxynuGp4VJsUC9i4np8zyYsMIDS1REckjOcDzPBOkIQGMGreInO5O21nc6W&#10;rvLIUU5EfV1ZP4NJJEY2CKqHJo3YBAS9lq9CgjDpSISXckoCgQNdZwXvufOAz5qLfXzK9GkcVy6t&#10;uG/HTjkX3SxKDjNLwXzwD42//fCrICgYFHYAr3CPnqbTsNgqTnQLZisjJCDVYjwECAG9H3w0I2Ir&#10;yTochsHPkyqSiXXCiI11BpgkZvogGOaZxzAoyeQ2rHHmgoeXshXu1MXeRzmSIfBCH6M3DXvovrxC&#10;+o47W52tiYyammOb8ZfDDxNzHlJcNLiV0rAadhyEDsnQGVqaeL2QLCqeDp8n5KpW7oTkSVl1NrpB&#10;UAbbi25wih40hQFNWnCKwBf5De0c203uSMKcg6Hg7VqtuYEiRyrPAfXqC2tijPt46vooFIwF5IH0&#10;tsW9k+c+T0kLulmUpHL+Gsdt8C31gxJFwQgMb3sS+qANSzDki2fYKBH6IcBgdfQ5tY9rHKrzPrNC&#10;GeMdpMd7WyRSoYRVcbc1uZjZUHsZL2L0Ng5bE3HUnQ/feJ7bvfhaSKT0OThJ4lAqkks5y48FshZV&#10;X8xljUZ1QpfQ8AyaoZ4oCM4K1RdjzLuewU//KA1YLXPL5JH5/q7u3S+AFgKGnCThH4XQ1E2hc3VK&#10;P4H4aaEY6qTlnazakH5TrF1HjTWFFfv6LCz2EFBodk8cQqWV9I3vXbs3Hh3iPGlozh94Bq6jE0sI&#10;gfaMKLkzBg/9pLX2iui39qPArhPRk5Glwhx7NsbONh80TDbYMD+KVq6TAWefMCLxStiX5+SZd+pH&#10;WzklYBS88VwDB3+bXN2aGaFxARGr/CIrkQt0WEEj4ix+ejy6/l4ykHNxzELCY3B9WW+PJtTPhzY1&#10;V87LKGeAD/J1KGwNJgBg9eGDYLYO7arOWT2UCS3GGCb87OYW8XHY1DnGW5nsUdqSuepquvrjvwyu&#10;B5NeaxEg3w0xbHYG3dFe8SNM/kwNM7/h+zcjLNqOn48nj3/YfLy3ef3h8cu/nv3l8Tcy8KWAZ4h0&#10;SzXnU1FdCavvU4vV0bNjMj4vH3jwrwYzIBk8EoFWYukQPx+56uXt4j16/C33TASsM5Ok2fxmuaJG&#10;rYJbbtauvzINsf6cDSbzdk78dfDT4un08Q/bn82MBCHjHyTAqfdL8CO15EDvy5JUMaJYPZ1iU9Tw&#10;8PDw8XPsZVy8Dy9r1Mxvlmtq1SrdnzumE4OZcGLrsznx3CFkfH8lTqSWHsqJVLEVRdiHvywmvY2e&#10;qsq9TIMYQfosRdUAHrNal/749P7cyrWCzShauxeiyYbFLmbY7WjWsMzFay/WCVv1EvkGl4kIhVdk&#10;9uFY97h2xUa4e6LvcpNBlsyuF2aqrFal9hoaUxYMNH30BoZ7XlI2DBFf1Sx4x1d7k/HXATFAZCJB&#10;mHOuFRMUTTiHTgNEndZ4dDdNc2hP6dip7kHk0JRnEji1fDD+KxbhBisHYx1vq2/+6ez57Wg6efuX&#10;qRk3BwNkAmu++aenU+zBHLYUqglNIk0E1NqjVYg/PbwL67NXZ0BZdT82k9quzl7BVt6MH78cvV1c&#10;DWax0C+O79F3Z3ch/Pyvg3EL6TK+z4FuS4FfCFdxf2WgNxdsWYRRNH8pzcwlWM8M78Pp1eVLnMUz&#10;EY+YSQYMF1FrdCrwM5feUtRAjuuRqQNOd5UJCL8wYgDIQ0S8pDgqY1M9fkdnHG1x5+lGox0J0sTG&#10;uCHfFo0BA4sxWLIYfdQOsA1ZouWvi4spp28ojqPJ+MEypFGFt0w82duTp0SNF03pmTV9FoQZwJ81&#10;SD7HwnTvblQNljXIay9wYO3eHh5r3AAfck+IJivkQ4wlz6e1SyXOqFWQ8pvRR0+7/91vX1fDjQ38&#10;9PDTx88mfrbws42fHfzs4mcPP/v4OcDPIX6O8HOMnxP8nFbDHur3UL8H4uA3IPQAoQcIPUDoAUIP&#10;EHqA0AOEHiD0AKEHCD1A6AFCHxD6gNAHBn3U76N+HyFB/AaEPiD0AaEPCH1A6ANCHxD6gNAHhD4g&#10;bALCJiBsAsImIGwCwiYw2ET9TdTfBFXxGxA2AWETEDYBYRMQNgFhExC2AGELELYAYQsQtgBhCxC2&#10;AGELELaAwRbqb6H+1iGhbQHCFiBsAcIWIGwDwjYgbAPCNiBsAwLuLx1uA8I2IGwDwjYgbAPCNjDY&#10;Rv1t1N8+IbRtQNgBhB1A2AGEHUDYAYQdQNgBhB1A2AGEHUDYAYQdQNgBhB1A2AEGO6i/i/q7kBL8&#10;BoRdQNgFhF1A2AWEXUDYBYRdQNgFhF1A2AWEXUDYBYRdQNgDhD1gsIf6e6i/t0Voe4CwBwh7gLAH&#10;CHuAsAcIe4CwBwh7gLAHCHuAsA8I+4CwDwj7gLAPDPZRfx/193cJbR8Q9gFhHxD2AWEfEPYBYR8Q&#10;9gHhABAOAOEAEA4A4QAQDgDhABAOgMEB6h+g/sEBoR0AwgEgHADCASAcAMIhIBwCwiEgHALCISAc&#10;AsIhIBwCwiEgHALCITA4RP1D1D88JrRDQDgEhCNAOAKEI0A4AoQjQDgChCNAOAKEI0A4AoQjQDgC&#10;hCNAOAIGR6h/hPrHMGD4DQjHgHAMCMeAcAwIx4BwDAjHgHAMCMeAcAwIx4BwDAjHgHAMCCfA4AT1&#10;T1D/ZJPQTgDhBBBOAOEEEE4A4QQQTgDhBBBOAOEEEE4A4QQQTgHhFBBOAeEUGJyi/inqn+4Q2ikg&#10;nALCKSCcAsIpIJwCwikgnALC6emPMh64medN5ZwNi1HsWfZrmt/LnJsWGnF7qQbfgKX1gO/inJT4&#10;mpfx4BZDrgHkmwzdOHWHwVIRKpvG5kVYNxkoONw4drVBqMhxOb8YYoCobyQFpLAnySMNMjqlXnU6&#10;5xfoNn1JDlH8SxT4WEEyxrGBaEZ5uCUK8IUVjejqo03dFK5f1MITqH5n0o3V9LanZeNao1baAoDB&#10;0MO1LKO/9KaAlNA/JDDwsOOpddJC2xjASdhjCdI/u8RJIOOb28ff2Jbb/EAz5RpREfGacySEHrA8&#10;4gyPkeeUjchAn9cOsaJe7eg42xI/xIGG7HWXcM5kCf/Z5M2UEoe4kzgCmXNwq3GUBfh++0iyAewY&#10;Edb+2wzHe2Nl7ZF3JLw7w0EkVyM5+ySFDIVuJrVoG9l0XAupvPbjb1zi9aUfxIAzBjcyDKknCgLV&#10;0TAyhF7wZeKRHBiCSw00c6T7R1Td+BMu8sRVntJlsK6lmAMYX7ZX3Uh1YwnCclJ6b6KoKFeBZMh+&#10;NJ8nJSWbZy75zmmmAUZL11wpaTIshkZl6Dathr0t6eKBAKGyOZkRlJHvs+1Lw4DUPMsW49GHj6ZO&#10;pjNPjYdsMCSRRb41fUB4Cjnj4zsMSB8i4A5qf3sHfuulHu6hNWljePZwPrKRhcb0TtNeALVEUBgY&#10;nKJjCYMWa6Oo/d+xNDJX8EkFbKGu7aUZBDLXJLpOAgoRbRHCFkidPNXfJ2OcF4TElLw2KutfPicH&#10;QA9M+5JYsIWUSOGyNwfusDWae/wh8Ww9hqYET9yQoJ5XwdPXuUoI3uOhYE4e5HGQq2hMTsZbO1zd&#10;l1dacOGwNpSr1VCFSS+qfT7gSAxB2mAx6gLH1rRu4yJkG5M0gGNaKWLoJQlHqcPHOo35kbKGb3E5&#10;wlHA43IIkVGmRtfnSLXlPJAoKVWFEOjl2e0Ep0LdIDCK12npQ/oRKK4zQTHhQnXBONBdvpOBZzcz&#10;nCEv06ouJ5AbXTapHga0Qo8/xNHktFUkYK5Y4BG34oTeSWkdITF8p+VpkCCNX0S6FXEUShIjx0UE&#10;mQFrX+A4Kr03D3qqth+Rkwf2hm10qsvF+/e3FyRnQJ2vhDM1xHWNCDQS+0qBJPb7SE9UIYM9xsH8&#10;PHKYEIQvHdCZ3Ar2Vhpu7ba6Ma4qutZVDs1oszZYB9ESSh03fAx2U5XVR9g41CZb+JqQfgzOixIo&#10;O2xFS78ExGlSTWmqxgDnALYP6LKR6bD7N6yT9TjSWRUH3b4XkauVPbwwV/WeeBYyrqhlGwps/csK&#10;dae4uEXLH/HJV2/x0UikJh+Ri5SHw56uyKxBNfhopEmSWjejJqIi1j8wxqI2hev7lX6njHMfSPPE&#10;607ngx4p5oaeZ2SzLWwktEP+oAJehj49YIUV7HG3v9HjFUfCQ9Ra5v1NRirRIr5Jo00KAaVK+VUZ&#10;I7ICTnOiFTSR1CjnPcEnEHcl+QNoHhWjTf6E7+XYV3JeWR9pe45TKj++QZtKXzk3z4dlSa15jt3r&#10;WKeX2YK8TSRUIwIOrseeZKCZaZu25a4QSOyJEdhoZU354Od/0869dP6odRCUUX4XipbHHX+JRgvz&#10;TVbo4ZXmG5A5SdvxMZPTJaCFm/oo8FceJNcZFLMJU/K0k69UnFNR/RlOITPmdgqHFI/l7AZ28Y4U&#10;iZQ1dcq1HNuUgT6w/9UXZLvkwLhupzeX0zNsA7uBAJR1dOSBDgJASt24A40vkPBiuVuCBdsu0j6V&#10;VVRsyj5nAsl/YEkpn4Y3eU3Vz9i7FLjYYksuT6IezU4h2gTZJrx+dp2dmTxCrPj/MPftv3EdyXr7&#10;QxBgDPh/OBegF1Ry7eHwTeNifSmSsomNLMOUd7FRDIIihzYhiuRySF0pjID84UFuvq9eXd3nDElt&#10;hCDelTSnn9XV1fXq6u7rI1xZGKHz7JrTJMGfrpri/kpZ5zMPFPEVEVSg0NpnitwNFot2JbeQhwgv&#10;VdAwKQn1WXsxmS/YcOaaychJKXFk7UdqGGoIXC7gOA/uu+JKrAxj3Zh42498C15YTEYjqAouWcYm&#10;vd9HpLYS2BBCehhYohEtPZK8nv7mxnzMhtFraoPepdyMafpx54VSUy4h2AdByYjBD1Jwy0LqU7J7&#10;IX7aXInwk8ZyKbsIz4jJ9/IaavHeRSm44aNoXJX8UULzpf+RMgTGXLkJA+GqAf/sOhfi9+LXbVAX&#10;mJmYHKhmLci3tis/PRZXPlJkl7bNEMVU2CyYWnw2gWxa0eYItl0JqXRmXcjFUgytVsfJr6qrKCw1&#10;5Rv2DnuzteKULpxajFCPLTPrsVZZdKEHJ4bUDRVGgsyO7UBHstds0UUddJ40KCTHvZJ+XAbRlIkb&#10;gjUtr6lHSyShelrRiuvZPIwcvFMdklizdtGEqqiZ2gTVfFBBseP2Mv/1gDuBT7IVd2ak3MsOaUqw&#10;aZmWtNhCVBq/VRaKkJ0LHBDce/taT6n9dHl+dvwBa5YITJydcI73eDsGlTgF3Wc8R9x7uCiLMDBf&#10;rh9VWORGBEpqbPHjhYwjCZAr37iqx9a143M08omQ/gLPWJ/NxGh+LiD86borh23DvnNZip3Gedl1&#10;YCK6G4pflGRc8gyfgBKj8TdJD2GdIx61oUQjPSkvJSKEtQqDlKw54kbz8AT37zC9HwfG2Q1uTz6G&#10;WxN25vL6N6BrM3852BOdoR7ssIwZzc1Q6zjL6LdsZDtb4KGYWvkFW7zXcmO0TVGoCChTr2hhYc2y&#10;jkrmoIzvaqrZ3S+N5wVp/G9BrQ/ub5e6GQaU4Rp1Bg3qFMrPhSl3tRlrrejB0kfVN/Fo8fO5DV0x&#10;UpzLoiAbSUWRKloSYRLZAp0SDnGTLimMvzReLLLY4NF+JMO2eeDx1hvx/YduIWlBgBA7O1RfbWUC&#10;BDsCcheHiDF08hdGvQqj7w8kNo6wedR0srMjuwIbsStQBtHO52h8fNySP4Edv68oXJI+9JIgUhoU&#10;VxtKNmqTW/JF4kvQ9MAZKey5SL8MrG6dLvHm0DusEQ5EmgrofOsIR4NBSkaFRmQ4NU+4UTE7Pjof&#10;2OmyUaAJ7VR23sYl7h+oGmz7ffehjeqwpvBPw1fTcQLy/4WynMms0b7ct1Sqc8PQAiMIV2yYWQl2&#10;nffILBnTlRFbfyYR7f2EJBOH8EAjMu4s57VMr6nxwvfTm6OXcCZE/7bBBRqPpHaixwtCTbRVShm3&#10;fKSnwjGS+qQw1C6RzBZGd0v5syhLNsCxcZ+BSS18g5kJKAIyZKYZLKlkz2Rr8uZzo1wwDwDeltsL&#10;qsYnFIY5pze0BurmkDBvHMCDsv3z9K4v6GjcoIzxkkL7+M/gQoHJn/9Yv+Frq8EZVWpo7iajYnS3&#10;cIJbAlxbzVmDWIKWqzyFKJOppT/45IUdg6klUzX7hUaQPH82y/6VYHVQmv2DeCpqnVG0w+dD4IT5&#10;+BqO+CBPyLwpITvzeH8J1nofve+OXs/Akfi33xKpeXdgo8J6AUWeEpD0e0QU2O5xh2fKoUEuIYIN&#10;scd46yE8kGylN329ExSNGvIKYZ3UyW/wusIiLjd7AvuTr2nvPP/bn/HKNv83ocz9+GsaH8/kNc/w&#10;2fBquCFFsMF3ffQhJ/dAhFKHYngVbCrCJPXzHlF33dtbfW9be3i10a1UoGRcj8Dob8+7TQnYI47g&#10;Vureq9b4TuVSXxAsYTJWpQYj7sqbvjYi1dSWhjJKzYFaeKOaL2Lx6eNoSZ/VygkD0zO6+waby4bg&#10;jDjMHNAxgNH+rMODg4c0yttZBQJIbWyaZRByF7oZmHJrXjXQYE+6iWmd9aDxwovX59ysjWbbq/II&#10;XbNMH5Z2A2o8WczQLoKNfi5rbPo23dj4Q0CNVpIKcI+Aq4TyaOSSITdUvDhDmnZVMk8PKGCedBug&#10;gYaZFYgfy5TbBmL4lS1fuUMV1XQmNHBXYxJQRCuPJvHmChEliT3xiXFHZjWLdScjnBenZV+n9viN&#10;rOgKnpb6OIrxvtiq22KrLmTDtUGLkYvtOxNO/Vn3ICFvuUkS6+zMJOjx5Ux5Fhnur3VNGPvXZ+9h&#10;H14cH9nzTjicdHRyiXOIdclaXPHw/3J3fQlG0ELcflcI6+PLKbjdY9bJDl+afaLxvikq6iNZl1z+&#10;ksB+DP/4Ee8gRZVPYx53D7cPrCUEBbfqDuacKBfiWHDH4dMPexe3bx26EEb3ajtemppIWYuCojQz&#10;Q6eI0fcdHNPXPDos5p55EO45NVzmVlx9+cgwWqsnW4Chh4rgLy2egpZn4/+U/cMqRDf0H+h9viPq&#10;QxovgFwHfFN9E8+8PQ+455Jqic2mN95NYrEB85KdmN6QkwTQ6lrYyD0NPMc1xnGW2IWgFqJzSgOi&#10;kYWBx+p+PE5IACW3XYZrsST3dwvledIo0DN/DTeVal+68SglEiL/SzlhFfh+l5UAP1Z3YYxCKsZm&#10;jBZrqAGJufidiMleMzUF5SoNArMqEe2WA7yCPL0q1BFjR+2zc3FU0VdiC3eaYTT75Oji+Hc89obb&#10;R0GMHD3/8DoKbxu0YMfLI6keScs4xgs/vziALsz55frwhirlQU81p+PMXqqRMGM79/yqOuZWHUGO&#10;mpiGrnfQzYrG6dO6dHPqszr2VnnHxnbk69XAsS4kVSe46oo4cjXqYDykc1XtEaq6As88jV6N07mm&#10;cTrCVJWtOTK3aioGzWBVLtDWUwcPcjJqHSOxOshtKcnoIRY/UoSRyFrw8lhCPsWhMfGiLtynRytV&#10;/LRkjFG+mdoqcC5FBdLYFhdnqSh+TrOsjZHHJqStyIAe37Y7Qnt1cKQo4mP8EehJQJcu4fzToTgH&#10;7Itqiw/lWG3hpOqxWOLeHQU0ya1KTS5Vs3JSWrnzm0Pg3R8vNM778PZF+YeW6Gu+KsLZIX1434FD&#10;YseDsSi/PRSrCUnLbLda3aOfLYTcHfex2Wyzl6LF/WrtcskHEGWotdJ6SRB3S/lHDQGHWQyE2MMH&#10;4FAMo/cBuSvl7bKnoR1dpQ0wJvXj6HZwgD/UYCiPBE7LKwHOaT7Nby4NuIXUkjzuFmIFh/CmPsNy&#10;Pv7Mvz0tjmPDxW2KbQKc3H1cWnb6DtIptV0c4N/IrQlLJ8j7Fa3APET14BUvQ+XmjTEBHNUCG0YX&#10;QHjkUdeToQyg0a9Rwdz2hVXRTyG2vLlYCfepnRRzQWq9HVku92iGQQ1dUNFg2VHZambVmIVXvwbu&#10;W7WjZPjmdCpcT5Ru3GXCScDl5e5LvT3nXYbiF4g5rsrz1gK3a1aDDKTUYZ8l+qfnCFY/vNw/y+gg&#10;MrgyWiCn7Glrp/VoLTADdFs6FOLA6PgqSkkVNFctSzlSvgQM1WpvOwFZ7atN+Qae6KFR9YqNslBx&#10;5CifZkmGXK4PJ4mUcfCF8YovqIgbYuKl0qfPAQMGCmyAoFGMm2GLAn6P0BAxHEuIayQ+sl7OKYnD&#10;RyLrYinpQ9Dp0jeSgwYw2lwrV5g3obrMrGgaWTuQkkUmF7Ttq6WZVtiec6YTOS51EXQHGcMvNY1L&#10;F03nkVGnt6ws5Er8yD4jfU7FgvdyRv1WrXiUJLIdxGGUouawPMTShNBocwafWyiponbq8LcvuPF2&#10;2ajrgSm1g9MpvOnXAJPzVg9dauNNtGwr0hujMpbHa77oHF8wsZrIEOEPWZ3DwF3fsSvJiu6bfRQ4&#10;iJNu29eiiK65qak44MOur16uJg69vC5wkR26FKn7eDdHbdxhsTSOjtbVMfjoiuz3PQPpzux+bazd&#10;QJVLgH6UkvLqNLIS7CdZA1KKy7m0LLdX5k+j5J63rKmFB+0uXx+dE+Jyu6vvZQ15Ue+VAoS1ZvdM&#10;qVcnU7J4wFc1DvF2fy5YMkZGnzpWY5dzOSQH0h/t0HCb8T6EkH6+cwp22bLUqnFhSYT4IT2gQnpM&#10;qv9IeMtd54nCCtNjnc7qW8WomVcChT+pZRFyfX07l9Ae7re0+pdWEkujJESS/sqcPKIKDaMUdQe+&#10;kQHBaKG4qzcop9f1yzvLAyWboqVsgxVAKOzr+N1ZBSnUyXL7Isdh/8WUG4bF5k6jp3e5aagFpfj5&#10;B2YJ3QhZ1CaNdc6cCh90MqiFOFjeMpsqkCBNivSoz3DhJPxSk9uDH5Kg59Ju65jl2ib32p5TbhU2&#10;o2yFJOPKpwBMvu8q1kwbiKJEPjy6agB1fDJzXkOPWG/SY16jCsLwnHJzxx8F16XZLk+pzW7vX6NS&#10;7P9ioUr9RK/NapXsMDna2asXs5QdYMmDMgiF22UB1tp0gOFrzMnry0u8RHVhAY1NqSExoLLBHWDz&#10;dVqBeVBotOD1xUJvBBUvSDjt84CBxmpsRFP3NdNvJTfSy02ZbV7Kuhs3Wi0slXJ3cG8uh3z8HpxP&#10;5EbL8SOWSPz4/1XVnY/7T0RSmD4D+KimQi7E9s3h5DRvYqdoooxxkbIZau07Fs0JQse84zvV9JXk&#10;We02n+c3PnKuy/rNjShIjkV9lh7s1n0i3pPIpF3NhpwjX7jVRbK5G19cyh5BbclXyGriAGIM2NBf&#10;uMQ7d6cAg22cyrk4F4zZNGoKhnsVZR5hWBXaBgMJBIiUqZSKBFixqqJ8ZUalDTFoKFmS2+YozDHE&#10;UMfxTKKqEseUNkRqQ7r5HJ/UwV8sVu4lV58vd04KZLXRq/XuzDyxR0WcT+HlEgS96fQ4vUmFnr6c&#10;g3ByV2mNELihIIQ+bfUo6qNeA97QCfTRPkFkXNdIrEsXS7Y+kQAoFxmgpmd3EH6HqI53uMH45J/x&#10;Chai77snvfL9AWQMiOJZFg/Wx8e7xduL2dX0+OyU21ck6CcVdnvjLKqYdL74zX+76IORm0iUm5gT&#10;xhbHbVPptruUNVC8KZ0muPURWTu5gpe2fwcYoF1ndOKnhWwdDJSM938U27Yeh6VOdq9gl04PxxTv&#10;Rqzl5IF3g50LihrKWLeCRFm5mIYvFasjcXQeDnLamQ6c3OXicfTGHHGHlBDZP7Zm4wiO42xURIOO&#10;+OGh9loGcAnaHqwJNZkbBXoWmuNIabGpd6jkL2yfnDBOm4LBR5wYajosG4slusnMJJ06aFwnsUn5&#10;IYUl9jcnU6eB+pTmsMVsBLqVnGE9CIBSTgvxp/ySouM8UuRwFJQWZcm3OzAyTvNhlW1tvWVKHchO&#10;exY2CbYpt1u5ddMshoiJJ66Tjyxc9Au7EACYDw5ExuH8nZq0jsZv5RFVBf3harFUixDnUfji9Jdg&#10;fAPTtspkpx6IC0RZPG1UIyDWnusLRWaJqLWWmoZhJnbnMh9N7fnFpbXSuGNWWzHmsizxyUVKJm5R&#10;+rlTmfdRkMN1bFnJvV3i5Z2IBNvFkimsMFBjdFC6FJFLBBUZq60l9ioJ8tdXX+1dnPxsz0N/+UXl&#10;oWyug/3yi6++eko3sxf/trvC3XwI/+sagvoFh/Bxldzh8+0/773YedZNvlnGPT6sv4NwCehgv998&#10;28XPbrK1ufH18tLSurbT6aVvs27/4vjy+uqSxwRPvmFtu3Pt22gw3W83tDMA1gtENHfcqts2ghaJ&#10;yNigc/zqQvEDoxr+g+siLs8ZynBow2s9xk7MfYpc1uA1IWsGjEifSGQCfmuvOvnDmASMPsHjf53S&#10;8jq4wSUNXLic6e5fnm4/XV2Z7G0vbTxbXtrae7q5s7qyurkymaxuTna3dleebazvrexO1pZX19fw&#10;38bG7ubG0521ydLe7trqnrQxmWzurGytb2082956tr77dG0Tnre99SU0tj1Zfra9vLq7sbO7i19b&#10;q7vLyxP8u7ezubu9sre2t7492ZFGVrd39nZ2NneWd1e2dtDyxs7W6vrSymQXfa/vrGyvP13dXtra&#10;3l3e2ptsrm9s/0lXw/hfr6fHl79dnP33uElO9g8sF2fznQPIcizJO+cIIv0OV85trqxP1jbXt6Ad&#10;486Si6NzQbYSADT/nZ2fby9sP8mOESuTnQ7lpP54bRJUa+mxJGOsd+rFl25kbjyMVtObtSOzjFq8&#10;EQWM9ODmBJuduGKQSKuahYZlYqwERg7TxADOBllJGAKLi7ho88naRlfRDhhRtwTcdZMpKHIZl+d2&#10;E9xQ251sHm12x7httzudLuMukPWpO+W6jaMj3BaxtooreJYnx9360gnemdk83uqOV06WuvWTrak0&#10;wbGxdW1p6xh33C2fbHRbR6XOaurMi6PP9W5j9RSesMnqavd6svK629h47PvcLqJrt6yhFPfVlJfL&#10;vb9HY9c4LYfUhLdSxWtOoHvrQq99n2l5rd65CLmG23ZFsQQ5hMSZ4uju7yrfqYZJo/JQq73V2+z+&#10;U0aT0ch/6QYafneeAePBvWvuFXPI5+GlZj+qL6Wzm95yfvvc0py7AoCPmuS0/g/1pW0Y8yx6R3Bt&#10;Pow+fX8zvZjBCov3vDBXd3WOvKD+y9UJxMzuU+MRWPZ6bQQpp6vLMyW4MbO+n95gNZerSolBoTjM&#10;kRrrrf5vE6zWEQJ+ZFYFJZgoVu93iTTvFD9JceLPcf9F0m2N2I2w2Jq1Bzix9G9uZzyOYelsSFht&#10;qOKxVhx49qOlR0GhaS1EC4VqyxMKRI+j1ikDzyZYc7hnNG1VOLbGO3B1QeQracnNihwCqslioi/D&#10;f0ST9mrDcHeJ7tiMV6rXhKeKajvQTlXaCgsh1cPLxez21CqMy9LQACe6Yv1cy3IOTHZ/rYRIDJzg&#10;/hFH+d5Nd/Cu0mvRrb4zTxvlD4I/m7t9zUajtOHNWtTBVuy2kSI7/3J0PYtLSEqyXHaKvV7euzzr&#10;1i1sVqxJuc+LsZh8t3IXPXeQG1nQBoXe89T2yezmUE1h1F7CYT65lMCtyjGJUZMWnyhQeMh9pmcI&#10;Z9+pWLV04kt/FjzeFcVOGGDMPYpUIyMJFnCxNDxXXvDSIzhKp/crmUrK7CvibKqt0bpZ0rQTj9a0&#10;VfaYyloBLcjyF55C5ItHIRafry0uS/4ppossGjN0KECcdZgpg6XhdcUJaCW9FE0nmWoqsF5XIaJ+&#10;ZZch3jd0b8ktYnRoqCjmtCUoEyyBcbHgtUMtFVM7Gv1nSXfTaqyfOppHzZ42Wxs/jZ2gRewS6iAc&#10;jGH87q2CZ1QZo4LkFoRJ4R7I44W61ifAiQ6DyhWs8W9Iq8EPaBbmHJ50iKSF7+4WVLzYZUmjwCVz&#10;WlKLzP+hOA6R28hx2ifZ26+lBwrBwjrR+Mrv+uUhDMtRm9bUdBMIE5EnJclK5JTWFV1IKrQ+HDK0&#10;sxOyLtHraPSdXke8gFzfqIWfIpEi28YFHx1f7OBd3jrLLkuXfOXI1X71Hc+s6OVkrUK/hniUktWV&#10;0SyoLFJOVqNJVT5xXWMVLmpoo3/YolfNu4VGAaEKUXNPsc1Yjvh5d99AbZWiWDVwcSiwnfhhBe9v&#10;rGrkUTVkFlPXQY//JDlKZt+Jbmyc5FGri4soFla1PHxA0dG3dya2HMc4XaYI5Tad5VEBp2aMp2t5&#10;qtNFnDZWRDNhDtqliM0PIjDzMz/eApb1WZ9vYXuf8wEXtvc5n3Bhe5/zERe29zmfcWF7n/MhF7b3&#10;OZ9yYXuf8zEXtvc5n3Nhe5/zQRe29zmfdGF7n/NRF7b32GddWBYX3e7vHh68/PnwYP+/7nWbduMI&#10;OQsz3765PD49wG2z0MX5x5iX6Q8sgZ9Ht+c33B14fvP+ld/6hdvZl+QesF9TWd5nwkJyr4lcM8Lu&#10;8L9c6PoIG6Ju/NrNUhKxLfqSyCVqueSdAAdctFj3CvP1VJpQbn/87r1diziWRiRAAPUX93jD4Le2&#10;4UpleJHCCRbgEwYg523Y+zqXTnoQwGifnWn/8rcLbqrJ6u4x6c07puM2SXSuwikC8nyw0ojG9G12&#10;r89uZr+fnerG0QhNaq6KJPfYqPi24M0efN9PcekCPKHvjvSalUHVyxzZnGO5hSrMOmBPuwy5BLzT&#10;cFN3Rjq6K2YGMoxqzGiIG3BkV0/zpL4VE9hBNSbtXd13JAKeimSpJyk8Y9F09nERYHshmVsXqUCM&#10;wvK0iVSg7SfupIF5pIV9usQicvcc59i7swGfxykdm98Scgko2vDBZAIXpHqLUDfb8tZJKQsI0nQ4&#10;Ng1kUNGZTV9S6QIuR7I16p9lyDLWmmhHDH1vofrUUdBx4+SidHT/MBJEedrT/LU73bGq2I2NLxUP&#10;qqQvKaeHTU7mEIjyFwDJMpCesVqcSJXyOhq5jzxU6aSlxmScX3rINVFif3TyEk6xyGLB9bAfCmnm&#10;jCDnfPGQDoSLeyAavDYWudfQ7FgoPLyYRlyLZxcIJb84lisU5h1i0dVced6zF7jo1tKVrf2qRA0V&#10;NmpUp+4p5eX8jc+W/ysjcdusAJr9Er5MEm+TTRj6w2jM10Ak62/xznc+1Y3qr8k+em8C3D9tQLTH&#10;Ae7uygFY0IWEuA2UV4oy7DUWGPeSfBigmYJxH7PTTdCiz8JdTSPmn9e+II/C0wY5YL6egtxhCpNd&#10;aw8QwAKyGaqxKzHEMb0K5fj76QVe7jouHfRnLy3wcEppbeTgvI8S60uG3TBfXGQxkz4CIa7SC+QR&#10;js07Hgi5ttiApxhL6xrDH3LQamUbNbt8xJtocADYnZGJOOUnTxMbetDUwQe8zPBWblUyjxQRkurM&#10;fRft3ofRkJnOuicpD7Jx65UEgI1LBnLmB1tMBbTcwcfRLI+TAo0oKvjrZr3n0Uaj9n008Sz0H0ij&#10;20SRlN4/q2sbX8Y44NqPV9S0vcCsj8s5AClHY+jnkUYsp/jh1CFzpR9KAuTDO9jW+O3ymu5Todoy&#10;YUGScRWyhW/5I3oQbVLF0WbLiGnSlQPg+eMa5IoYMyQu/i0YJW0j+YJNp95IZPwz7FMOF3TUzH5k&#10;DIx6kwyCLmSFSBhvQovqBUkV8mLGp4qn2JUx/zdWtxydrJTjYHbBkhrsQMgpuvDeEqQlrRPrLy3z&#10;ahsHtNxnSs7h0kR/Enp92ANzIeftk89R9QZHShlXBqqMKnhaM7paefHWZAcM3K8aYWnsE1Dk/YIb&#10;Y9fx89CgIylTqs+2agvBuEPmQC/j250UNi09FVoVf3+bnec/dLrPhyDOh8VeKY7G9afu8fqalgkq&#10;EAlHUbFiDEWgT0wFzYPd0f9L+2x69Bb2m5sGRqwxfqzrxadnF0fXH54MLOSEU27QOZqMC/FurUiq&#10;lVCqzt4Vf3Jn9enfXu4d7rz45ceXi094quQZqu8i/gfOcrQEo9UpceB0neM+KRZo1g1I/Iy6JQ1I&#10;DZ9s2swetJOiFvHBeJn7kfHpCJDNdhLsePtgZ38fXVRDT7DGSPpnDAULTvWLf3oi7XGUv0/fq4ld&#10;KseIEm5Gd/dXKkQGjI4ejTO8dmdRaWNqXHhOHU8zOM8xAjHAig1UUwSLV7Z/UJZTkYdNVoTkXivB&#10;SYpGKXQLW1HfiIibAuKNOYPM7mIpgsRx6D0/ACkf7DyeYnceQf44J2qtUl5qzwIb7oDF1qt1pS4i&#10;XznejQWGevKaxpD4Z4MfT9ZZ9y88H2ouknKnekEFTzR6yZTqw3UHU7gwrOwDw+cWVQWFS+Y50+EQ&#10;xllVl5XhmCgOACX1gNogzVRK4GiYvPjxpar1uu/ODci6sssPXYceXeK4Bzpqgzz4SSqR1qgwaMMP&#10;3H4aysAOHb9ezS+JSsiwlzm5wrKiBNpwqDLrTJA1EI7k2kEM01k72vO5TJyxOUL7mE58ECPdC3+o&#10;B++0rO00xIE5q5yWfCozhbTG0EsYZMiRVvcV9OFh021Z4LR75fkXCaC3+1uRaIORrG5JfNcFBzFN&#10;WK7jHdyVzeiXJl6U8xTlYAV5qTnBpzjvcRJlhlQ6tAawHGlV4+31Hyg6MP8Ypt4fvmHLnTbCu25z&#10;cyk1Wn7m5YLeXKvgsKJQERaRFEOOEQdZRFb1rF2PPNNRcRh+XKkwXq8k7M6XbJkfaNa9mYwOmynV&#10;eeago0RX4aIkO3NZ+mazvnvct3QzGipMCZwEuAQ7xdEaH4v3U3QvNFcNUJhQQrlfx+dOBqXhhsV6&#10;JY7T6TfT4H36HQAwPDpwuSZeq70+ewdzlBEBpQCpHwrZNQz8F6encHzkaAxiKC2AtGk9+g//8w9/&#10;+ON//OoP//vf/9e/SzGsZjQz6/g3LuTEa1cmfQN1LCZlSu/yHV036dJKTtt9+uFmmu+DADay+1Ph&#10;qADO54JoyDZjFSswdUGuLEV0BL3s8YHC0PVyYvEAiLKk8DGtXicRCjnYFYX4QOVUIhEU1wK/PP1Z&#10;1eX7izzf/unwxbNnB3sqAYuHRTARTQ12RMI7KP1U9IbqZaHjo0jWqJW6ljQfEqbk+2YjSoChQdYW&#10;LDtqUUSZRYJLdtbyDNWQ6f6ZLfWqmOwUVClV93xeYGgw8FhUlcrQZWlWbcwf62MGO/LuD7BfqNcg&#10;3tNzldUIdsHeEA5msamlCL4HYBC+75+YTiNRf0lvlCYymfO4UQYrKZYsm4tWKyJnUMil74oNV22g&#10;r6NihZbGS8vZz26i06Era5DSB8YxfZm1z2/waWfKNWsDTXhwb4Gr2vioPP1FtRFrSDevbaAOcq0M&#10;tSoOOzTWQLOfF+gBeHqUBSJdnz0nM0rW/gQFP9+Dh/uStZ0d9zQqiLPL2+tj3D9Ix41CmmfD+EGF&#10;WG8o2sm+KO0Y8Mz3lKuKQ7XcSSBgM6OwcqADG423PhBadocs6RMbkoD43qABvERMc+VzDvCusaGu&#10;tjCqiWRBTAHj8vrzZS02jUEgi5NVDBSPyi8jkO6pnR6w3DwklJWUpq0HWWz6o61flLZ1Ziv2kZQa&#10;jIELxlZBykCI5eXrae+IHIcWnezCV53VjVxdIlFOThmAsEM/kGs+1pNlSwttFmE6u57hXkJoM+gv&#10;tZLYNzkaSqok9yfBsXZFry76sq9GFb09MJK4aeK6wb7BtoVLZs8ke8CEOkV7h1w4nF9lriU3TRaK&#10;ZqvwmakaYOK1NphAYnlHGLU/UZBQ2omITeJhsM5zgCwRuqX/Hj7a/UXg5RTHsvvhF2w6SQ3vguD6&#10;b5k4IKONIyCuMe/JeHZWx0ahM2XDtvB6wFoGW1gzKnAuKisaRXMXBfPsCJOcHwuo9DUqTWjKOK9A&#10;kwBoZivQGPav2xZcBlhiO0fwiOk7TAK5ws/oqPR8EZGoqCjPJtWeKtkzJcbiGSL+eP368r20akah&#10;/K6MIRqGkgq9/pignMiTUMtWq4IiQy5nLB18ch6p4IzCbWibjBZ0sWS/VsP0awdA3PGMCyMkGEgZ&#10;6ShhwjFtLZdDINJ/mX73wYIx5TBnTJ0VHFqXXJXGt7EWj+QsFYgo5jDs7TQgz6zm3RMtIFiGYmm5&#10;XH+kzbzbaFOdPAfcNF05wBOI5JAH4mZKswDyerYrzNEXZ3/IiQ0ZQg1vdl7VYyYUZ24uD7+7hP4I&#10;0ISy4CUsYz5X1mwMtvt8mdm7fe/AYipspkD82cTvjwKzntlpzBIgwiJNUYo+LQmf4DME2DxCKkaK&#10;nqv2qTDwstwHrORIauSQk9715eXNaUOKqcEyfzNuglMkctDfINallBr9y8nm6mR5Y/n4dLJ5urZ6&#10;injtPyXuqjSp0gY6eeJPrd6YLE4yoZi1kGzVQwHsIm6nD2UfpKs0opOkmE14Jfx5WFxZRj/lKVif&#10;Y05UEfMsSgZgA/IuCw6fUxnok0EigiABE+IJMM6QwCzBqMMvnwIedM4w1hoyB8XzZbalSI8TIvXg&#10;w8XN75Bsx0+hFSqa6kV2dQmppxneYnnQFC/kBSuvGKAX7XP8ETuVN9/+ymvHyUibl/YwqngRzhbD&#10;nbfHrnvT2LKb1fvYzcmpsBs0mGazzKSMdN4yJ72khUgaIOGxrWoJM0VfycK92X5oH3bVzaEFGSMO&#10;of+Glj6o5SMOlp7IIlaw0+R83dVvHSCMBYKYR8WCt6fJtawGvwIlGTRzHcW3Vwg7YrAz+yk7BD5F&#10;0vCcypL3qAEoeH6c3BFkmzQ+BoFAYujWsYZ5taYDEUYVpw+XKezDp5c03TtPwxC8bSBfL17otVGN&#10;81HQJ/Qn094blrHNN2/2L46vp2+nF3j6TUra2rR/5vfvZ2cJbhJgoMAwasANzHKSJdmX0CbXK+cA&#10;dAVXNczgcJ/EvH/rsfENQ64gOi7ABRafPltaisOygC7YfAjnyarIGhl9GYksQxamKPKAo7Q0X+k2&#10;icTvt8H+Kkz5QHf36uvlNWid/Gvif/0a7cVr4AAsn2wqPf50BOYoYBRVuxVk2QHiwy+jU0k6NDqT&#10;9v+PRhJkURm+ifzqgA5gRC8wEcjdnimzgtg+95eLCVFRl8vzRi2sezDDOcss1uup9AO1KpmmsaoN&#10;OEn+FPpptPYyGFBgDMY3H5IGhF3f/b/A9wl2mQpmvSIVNnVpSE2q6w+RluCkFm6Oy0bmNVhxbhOs&#10;kNVEe4itXx/iY8iXEvQAN950PXq2HfA1jZhTrLEvl4aJiYlqwBen1ioaokD1u69EdVGOi4OfZVce&#10;H5L693JVG6uFnONdf2EZu2NEceC+XmkabD4sKQGiZlYC95spDhklsO3eAIW5MCRx4I//KlqftO34&#10;1AzneaG9av1CY4V/gD1hJ0mYCoxPIzyKrsTesvhqsoCYXNJh0dHDm5BaMSUEffToYzR+faoeJ9eH&#10;kwvqphwBzrsTnILltXVs+Ilmi5/VDYGhUevQRyyqpguJoHQHx4vfR8UWuSqoC/nEYfMuIFteW/Oi&#10;ntgv7ijk7uz06i9ySUJ05zCf30C9gNONEDf7fT0a94RYBSe0hVJkaKKKiDlvJn5k/kiZDhFFaUqh&#10;evWyfVqlbDOpxfHj1WL3frjVyGar8TG31ZYlJNPMcWHyvFtZXMqvc+pU5/l1hE//DoRjqv3UfnGK&#10;pFkiRE4tFijgHc5FfjmQTKcXuqN3v7hZZZAkPW6cBWnoo8iy5nA/VApiIe8yB0UJY7a1lDdI+yhK&#10;G6bukpis22B8EI61ZRiKmAroEnLsDTFY2IAG0c8p7hNVWcApNMrgixWDMWRhDSYgphfNeAllEgxB&#10;KSMM48Y7jCTfTxMyD2YRROesTYHtIcL1QlTM8DYwmUKb3qYnodxj/VJnDZ2FxGC4qtZecby1WoDv&#10;p5/W/g5rpKYhovsBFHk9V4RAeWX61L1ME/OTb1VwypEZv+dSBYhyxO6JBw+kpAxM71TINO4KTr5g&#10;kYvEpwhupoQxkc9lhUSh+s11lysCIfm0oCLZrJVINeoYvGiOFbncdvRKIJKVtKWkgYz5G3B3HIXO&#10;gQXJ6eEHVBraRSwhSTXUhQc9YkcwB5Ggdzv9okDgO9OhfZWDMMiPoyih1hRUW+6coyheubF+kDxf&#10;B5E6cw7fBMgNzKPxz/a65KLYmW6msSNA6E+DlerlEEp9NLt6+0TbGnj7xDiANA46SuyPSYOvpeQq&#10;eQtHV0OWyNKqT3at8klWvcsv9LG4fwKzG3eBPgl2j6KJsLVizhS1Z7BeWy3PNQOOrq7Oxcpvd2yS&#10;7Sjd+Wkh+BZnV0fH2I6/SDuC/UNHqIQmhs4dIccbq44VIT03o9su7JvttCWZFmeQUKZQwO31NbBH&#10;iXH/MSRt2GkI7dlPQ2vGW7oqTAtZGaOCfAJR8zWU0lQiuTDemYHmgzu8xRVjrt4bd0xdVqxrBEdl&#10;cSaTUdHH4kQiLT6GU2nXIXih6dNZ6IBp1IKWCS7lJObkfi9zyt4eZ0pVmjCmNGuFEXl8cSFOyZvH&#10;hiSzx4QI3OAZPxtUzWTuYTE9BlOIay57mcNcHHEilCvGMsBW5Ny/mbGJkQTTiB8+LSBhLvyhdZ9o&#10;CaWK+J1XoS5f5mE+i8CKSRLeV/QQe8ir2uaCy3eoqDdTL/fcgLMFtlCXYkphCWXOHs0Q0EABz359&#10;OjdwXq8NfF5OkFRcvJBwdCI3JJm6p9DL38391Il9fOpl1C9Xl3FvNHyZD95DvfoJ91BLe9D3roVL&#10;gwmhGyrSESwMU1ruefR0U2nG+7Plpcnad19+gXXVvZte85JS/JKDIx2z8EGplNjnePv8/PJYTIsD&#10;RBQdMZu1o6nujvqbILHDbMtVBrYvTctfQua6uKwst0wOpIA/1Yck0e6y3e1oEHdiZUusnNCFLKyu&#10;2vmjRUg8dF9+YZVwoth8dSGUc6QdCmKWde114dpIVn437nnwFA5hmZhRg6L4Y17JlTQwyjAz6oSG&#10;I6zS5XFfTHEY5KHMTnH9fY3xgpc9wKnozpRLy9hNN/WmwcwhUGalaZRgIgv29+UXw9WEVPKs/Lz7&#10;D18zhg2d6dWzy2ulJMxmEAnUfAxk1JqoSOrEtLZNaXGZdYISoBIGLAsAbv5jMg4/F387//D+CdMA&#10;vFveqQh7WgTRDpbR1a6iBOQKIP3KDUtTTg6eX0/K9skJVhNdw1KpjAwNtMOi5Y1kJ0eVBspftHv5&#10;23of63B1sCWsVr/NcYplVYZfDzo1aIarNu4CKU/tyyUdBe5KQgAOhh62cQ6bHD+fwiY9noljQxUQ&#10;EpdSVWpuiFXebyUa9+TRy2+758+fHd2+Jx1/c3WN8J4H7umf3Mcfge2vvgKj6n7mNf8zvJEM5vhO&#10;LvB3NtlR79u7vb5URgmnLXmGM8rIsDlTa/bqA8FD40BVh//u3O0CdrC/ixC3Ti5mjJuHP9pFvB95&#10;w7Uwvo/KK9jc93bb64tb2TX3Rs1vgtZ5TNb8urE5j2RhFpyfU8JC34oAEwfW4Pp0/ofSAj+Jb4Qu&#10;d3Dk3UYAsy/2xOIHG7N2lFlJJAor65rDw4A4wcwNWaYhuo18BihDP1JIPdyJNQlkQhco4ggXCJzl&#10;hSMJBeb5iJAFPhrxafh8pfjHL6gyf8qhaooMZGiOnhmjw0aDG5iB/0qsmn6nBu/GuHzl3fuP3d0Y&#10;4fj64zh+QMVnEuv7lKKF4kfBxzFPmtxcyv41rqRn8D5Wtqx5YoCmhkhPDWJTSvqVzcqYWOSnA3GH&#10;SanIsCKJgKpiIB8OfSTkw9nY9KkiG2PCBohVnqkM3OFeZQTFSRp65bTYRuUNjNEZxvcWJfwYgCEK&#10;cuyhOuXogNeZ1zqgSsSSxWyOtukkTG4ZztyPEWcj8+rLS6iPtNvhJn8f4+hOibLq4CDtFlZdEEGs&#10;If/ysgmMm8fYLGGJll1C0EnBkPLb0ShClrSJWCmxA8YoVGvO77Xy7wjXqAsTpvIYrNWVheO7alzr&#10;kuCd6nlWJmvKWkUFkvZRs+5EAIcdlbNUVEgxFJb/lGawo8Jy0H9T6CaTrFSDJY2CqXJ/OvgJS+fF&#10;1SwxJgk6QbPgE2z90+cNVThjNjB8keL5Z0nTum5EANOwOIQIVSL7QJSSj1dBICSshLsAzlNOaYOZ&#10;Zd3LskQdXb4+xlVTY0CawYfBXu40vtTrjMBo7gjNzWVJOu74Ysy7Ou0KieeXsynZjxdVrFEea+8q&#10;MYSVDtx/WMTP9slJsCEOUBmROw4q+WIiARrssGjB2siSpdLG8955Ei+yQ6fY0d02otOkVSEYOFRt&#10;PXN8AFJL4e+8qj1ZMaFFhN3qT05JWrr4SihKGSZqlWjto2mm4rg9Ti3hu70aTgs1ZbRl03hkOC4z&#10;0Zwr8cJoXJKUq4S78cCjQzKd4oL3aX55iXAHbkpxxHq9nDJA0DlVg0YbAeY52SbtYRvL6RHMgBSu&#10;ZJgnek8q10ZCnyL6QFkPgMKJ8jVrXbEni4l6Sb1QtLTxwsICD9f/uP18z6wBqDHQ4eaWxrG9g5f7&#10;L395ufd0+yDqYLyh4An7BPuwoc0ZRbyooM8wHUA+Pn/OVYM/azA4caU2Of5WxwdpNpZWiBTmjfi9&#10;vozTvvKB+4fW8TzQKmxGFlpZW5V/j5kJI0k+JpMNvGYDaY3vVbw9I5mIauLvcym41q1sLOvvrY36&#10;N+pIGbxps+K/Adny8pamT9Br+UDOOp7bWdoS0FcYP4UhSIereKpBxoNWYIOvocwKCEZGgd8TPMlj&#10;HcGhsbTWrQrU3crqCoDXcstoG7+XlyDu8KrPBLCya20e72wFHKsrSwXaydak+fCxrq6lga9uEI2G&#10;kcnWavkgHtcA3vLqGjCPx7lXN+VfGxbgQ+Lq5mq3trki41pbMSQfX8nwZDplvrDaQCp51YOgjYUK&#10;cR7girjTQghLVFMxx19jC4k9rG8ts0UhhJVVDH/LCGGyAfjwISicbGD4qCX/LgOd/Ab6BWD5WLfZ&#10;XsEP/pFqKxsYBqbT2kCP8SGDI0kCBJDayhIwgH+lwZVN0CA+8DRXt8Ym8BYT/yh6NkFz3sEqctcx&#10;GzrPoKjysQIsAspVTOc665OuvY0VTAY/VjD3RMDyFmta7yQGfrAMfm6sCNTSN0ZeRgAMOBjEhv/G&#10;2llZW0YLmFWsK/wD0pHa/A3a5T8YLeoQvd5uQTXSAZqMCH3Hb5AmkpcnUIgxdctbpH3H1zoXNmDj&#10;w1Sgc+B2gofkFF1rm90EuFQMIZdrdgUlVjB8NIZ/FASQFH5PNrc6VreeJYsTHWAYAQoZKQGCfBoK&#10;REoS/fRKiHeSNvSXXyTPpDFPfy6OzzKbEjJeePH6/Ozvt9PuAG/x3L7WR2IZw8mb4T6oXf+AY3P7&#10;++eH+2/h/CveTNtc4Lt4WAbz7PfFnSd4ZG9p4KW9f+ZTe990w1Z7kXdjjBH7ZW94wY2FxFDAmAC1&#10;HCTInncpC6wxesytf3tNrwwDC1IcANRRVFcTV0Bb7nD/pJeE8R5azNf44oTAyKlJ0QSSe2SMzvaf&#10;f3/4xzPBG33jkXR8eY5HgPvpkvT2aPamy8Xfvr49XdQ9XG/hQz/pTT/pGOxJwPJqb9uED23Cmzbh&#10;BndQZGAERN1dwSG/NKiUMZmXsTwvY2Vexuq8jLUq4xhKTgbmlIeVqxRB+fb1hyrxEj7w6zOc9sh1&#10;L3gyOydwQg7kaHKVfHp+O/td7w6bacbZBdrDfdWcWByXxhmlqeWAco/fXN42eSPp5eztb1odin78&#10;xjG5i/g4O3kfv0/gLCbN6XonQZelXiXvC3mZP2vkFGDUmNaXQCsGlZBKU1KIsS0tiTTBrEYi53/7&#10;HacKCJ9H0UTHpRCejgryPz9hhKaGkokSrCEtei5kfNUb7PCojo8V54gdnd3McO7yFvrr29SNgEXZ&#10;bGE+olzD2k6L+8XFD5czHpmEsSrFWboU1zAkSfso48t19y9+Prtqq3pEETXddM+f1dYLlKQ9Dj/C&#10;e6vf2lFUtjyO4+NrQdz59N30fFmKjYeoj+1rI4VeBIU+LVzedhecmX0n0jBQo8mvLHciJGIf4pv3&#10;aHudK1QYJvICwgucODnCHtJYJkvZnNJK6W3STbxdowp/Feij7DONHhgmQhNFw2d8oskI9d1M8VT9&#10;yckVTpLOeHDJEwndowcg7qjJp7ZbZhQD/00HD18bubxSP0QcFz7/Ud5R5xorGPPfoXzlDsALDkhP&#10;T4ZKHB7f8LwF3n4Vj20yPoU2KAPh2eW9eR61JuWRrnegyxfOQxGzY4rc6Yn4iz0db5Xi7UKlM17b&#10;LEjV4G3tMTYCFdXjK5hfLC4r3tJONM2+THhmHqtVCCz7TZDpUXNGActdXBo9B6yjA5YWYnUPAvg1&#10;mDtUJ6yLkundTLWWLpnoiXVsqKxnC4rZGvQRWDPEWh8lwl29OEyGhYEGJIhAf+aVT/IqxDJqkWYo&#10;4TbBISJq3nLrlkhM0zl+qTrS3VgW+Uvi6SWpzIdPnQcpt6CVUx1rrv1Xry1BpuO/9mr+dV7NH7zm&#10;D1PuwIx/6FX9YV7V515VQH5+xNN14+e9+s/n1X+64w08xQsWP01xlwMeJrxADNMYWe3YkTRn8Lve&#10;jPK48W6v7u7cqgdRF3f/qaow3j3oN3Awr4UX1gDJYxx88oWeBQFL+7suLmUeZB0s6HLIitFjrsXA&#10;JEX4C7G5vElSV9ML6SWi0/Va0dQLBRqV+hTzA64T9bFTfEJ67lC4y1yOJbedAUmcMwfPYxKe4+2X&#10;M+hPfGpNETobI7dtDElzmgqw9ukFu7rkcfHxfq+B/Xn1D6KBgzdnVzIeerrGSG+BQFICYlxA1ukz&#10;1oojLjI7KbvhYz59qYTyLimXuJDP8uEzubl21qUaNoHw26W4nQFs6qzx4I21BoEfuK4aBJ+LzUZu&#10;apjiJ9oUiNAO6di/9s8ndj4eAjCBMwdRo1QkQLRL65S92iPr5sY33CiM+vf4x2AXQKPeB2xN6Y6Q&#10;1snjqeghoXFcZVjPqC4dqb6m61LF+yG0amXgrqOPhjg8riOmKeM3UiaFL8+wrOjgG7L6RcFwkvKm&#10;Vf13BuIcZAQzGV7y2RsnBapJ09lM0jqDSqtKR1GvbtbyCl/Jiq2xIT05rlLiQaCztgkhCw3EUlQZ&#10;5XUrIyge2q8sURMfmS7iIeFqHD0UtMKj+7T2BAbMtOvx6WemnVix4sq4i0+DzfUQcKyZ0ucoHTx2&#10;tzz6mnLUpirRiJV3pQ7lToxKKYg8mVnlJqHX0NDlygq5gRxo/e/OjqffXx/BMeTihBYMINx58fPe&#10;4etz6H/aU5zaCxGjlXee/+3PpTJpRGqezQ6P3354cwg1N2pm9hGoUyrUrXyqnIJbI03C8eKHAzZy&#10;dvEGvXR2A1xoS1Cv7DRhmQMFMBtikecaaaJ4xaCstBXplhiLRVpUK5CkcRSZjhHCJcSnFEWVpcpW&#10;hhglVnqUmiinbfGACKYdT8W/m77kpKSc51ia0spW20FuKqCBCqHLjMtA6nFi2YgmK+2VhI92qshw&#10;4gxel9VY16pIhKotS0+NaQpasx/GdYujAFOjQ9dl+krBoRPdGruY/hYfvzq2RhWPzqPsrdmcaayi&#10;h4OiYhCrH+8Yu/fr8NATGynmM90tbj2Ti5hnKI8yrXh6V51KmmTgF93GMnYerNTnM6byRWwVmTBO&#10;zsdKqkUDwvVVtjxKrtTiSmY7Q4iN0dnt26m0egJCYgERqroSK6k0UrEUTOJ3elJsnRfTsCewRoMS&#10;C0yeLOhHbMTAX4jnmMK2xCEO6rXBuys5pDzm4vAanhh2bWMJDshmPFE8Q3IMQ63DmuvlDvEO6gH2&#10;3+G3QKjs+CmZXyp89/FX+BJKa7pkijejEldZmhXiDg446knhUSWGZejWgTPc0chx9SMsHgmT9QQi&#10;bx9mHl0ClgY1Dt4iuFoVp+Cc/H+w54I6YsqHYnwXS5fNzxDupE7Om8tDA4/tlVIjO2xZmCCqAiMC&#10;vjCQ9+Zg0nQKodmhOC8wF7HmmZmOFPKztPBv12c300P5PqRanHpXKHMCfQCLRM+Ti6ogn7gtUwt2&#10;a5vfeXqTM2l4oglXUHFXIGRweQLQkSnF6xFDyPrWRZCqsAUpq3+Nc5X828Iq7KS51SjEIQmQerl7&#10;43QpKUtObUKCTgbBryAr4TDWs6olA2AMrvM8SYK5sq7ZRDUMyS8wt4NovlPVh3rud5wqK8lFt20v&#10;RdsjuPkrf3h7Pc036EbXBkeftKbMLR7UfUf75Iv3Kb/ZW93zdMdMUENqMeLwh0X5G3VDbPGk1ZTl&#10;htTPJo7SQ2nGxUCQe8NAEOlrGuMfwVzZW8yAVz1h7O6cjirCqQD77QKiW2q5PBPQbLL4u+P+qsGb&#10;57OZXcdXT//YL9PgDHTAsvXqiKiddNn+lGP1kZutW1EfIfoDOkRr2u+C2GzAp+dTMjEWZpXcQYnq&#10;Qll3CV6gGRiICpRlSpE8jFWq5UloA6E+o8kGKC2PRgNt5+x5rgm1Z9S/4piR2asqj15VeUmpk/pj&#10;iUeUeFydefk7lRJj88FSEi3/YKkV6m/DpahTig6DEpCHbw5JpBoOnOD6tQW0TH8Ld9wvGespt1zh&#10;xEikFr/VQqJOU9xDubLytd5SeItLGjYkqGyz41O6ruIzfVWucMiN5MYT6cqQIOFhGInt2C0tPuHl&#10;+PB71Y83tZBXi5etQKrzwJzvZinlZPUsaWRSfoAkezcRSMFM+cn+YF5y5QrbaaCct2HHmuBEOOXr&#10;JNFnhI/ihPUM9hRi6oGD8tEWL2HgH/43BEvOrxgtuWCWAKkgyTV91sNoGXQqWDMxANQm2PagADvE&#10;TyoOBbxKaEbZIdZ6QZJN62mRibKW57y04bXryqVujevMdYM/9tkuKPdSxIo+lVspyAnp45733dzy&#10;/XRMe2tB6uh9Z0u/nPYah88QxeAgTM3uud4ManXjVGCHJqFivJ116Z5Tn0yj+gOZQ/QoFfGXde3T&#10;gRTGVvup9lZvwGxFyTJXA9YY2plrkCEv120Uxz6x1vwpVQ0agV9FIkYqMmFQRUTO2u8A3tdSMUe7&#10;ULGKwy6LRu/j8BZ7irNyd06F+ISfhrDzIHJW/j3svswISVMzDn+oepXi09Zr3z2a/aAw+tVmST6Q&#10;bjRmckHJodCc0/ZvkIjh2ds52IabHYVn9HW4/WpdV7uuo77rJI2CJnLrOdEZDp+JKIcOxNG7SzyE&#10;8l+W6bU4FKeEztGgyMK9WSI8s+hCQKEkugiTGcMaMdDr4BjpGncXXE1POGBVgdRBYH5brmUSVRrS&#10;OG2SyNSwjLT0I8z3RVjWdQKC+nJaELVKQdUO2YWjAOvq5PYYIX7EAUKm1EHBEuZYSin/h7kv23Ub&#10;SRJ9PgPUPwgedKEbmiqKkiiRvuVqUPu+UtRiFA4oidpIUaRESaQMf9k83E+6vzCRC8nUdnzsrro9&#10;BmyLuURGRkRGRkZGZhLisKup2J3xcWeHf0awrkwYZGVcG2J0ZCCjPDgWEW4qwb4XzQbNQ5wVoWca&#10;PVmHD84hYUKs8MAextGE0CTexceNf71uDRly+I1rnPkmQ2jLDA9C045ADjFHrtRHxdACEsxkdGsX&#10;qcEMXcRBfMUGcs4zgVO4IPONeYcSqbZ6zjuKDmEdfGBd/sIxsVaBDxXbu3C6Bew769VGN3K+4g0J&#10;TEl0vjJo5H6MBELy1KXXD912CBA7P135fXD3I/KjMYi0/CtysxCiIe8/sRfhAkES+Qhm+eHv1FH0&#10;D3ihfrXbH3S4JGoVHljDFfD5NaoNCSwkddeepNcdCoZBkgLyiVpHJ5rDfmMFFbgYaTE8vHF5ZoSy&#10;sxopF04qTCkK4Xo83jgeyNwV6FDcTggKzlFd6dhX4DEfoRXs4OCZm3wg3gfVA2beGjkhOsF8xM55&#10;DPbs3gHepCBnd2j7L0Ht69ksaDzUZ6z7gkhmpIeY5WkMa7ZIkYVyDB26kWxEIyxGQQerh0j45A7Z&#10;WcqjsAhQmUGT2NiKPp46g5giPzSEWLwRok9kLFIQoeyhRQeeOFmkMWuvEiICI/Avjxc1TC8i6yBM&#10;xCDCrx/tZrhWASzuhvhnxq37B0hM1BoO52I+sYwzBgPSBiFNnq6gYVpgNCwDDkeEByKKKfRHICYh&#10;gfGkf1XmCZfuarKVgmkfN3IzBEkaM5ZYfUEiEUKSXHODqcM0Fg5ZPCvcahDUGs5gF4EUrUgdkIRQ&#10;o2BdguZ/ppl7WQlTAhIjbIPfjwYR66b8pnRiEoaLXqbr9+QK2rxFiMWHAgitcDxnhXoF710/Wk7d&#10;ec/eQAQbYYSSmG+Uyo9aZujK0iw8Qh706OVek0ZZ9z7/q8UCazTe2cEYVwLqjmqRQYIKXGeHHfsR&#10;EwK6SmhCSRKNbGr7Rqr6yqV9p0FibxoJxEDAKuDtOf6ZAo6ULeVmuCylQgnJd1ylfYswe2LOB1Ly&#10;zlmKsbah1R+iOm5pjcPiD/bOfV1paJMPzrUQ0/7aAcGi9/erKZfQgtUlZvI1HE+0+6F8BAS63R4I&#10;NEQoVggs+8H8Zn4+XrtGBZhh+YMr16s4HiyZfXQ3YBGuFMyjOzSR8OKLJVjhhXEV3TiBjFO4NhTO&#10;7tKT0wzSEBmATwmQyHGkaJFL+YBPshDY4K9EOynBWpdD+TSegezSfkYkRisiJud+UYSQYInBFIYJ&#10;E9Y9sPSA5Q6HzHr0/5XHPcyOWdFWMAcmO5T8zCEnB/xAqyUOriOA/xBGaMsS/mfXUMQTAP1FWzik&#10;x5oJr3vc9vi2y2g/G5loMdJhDs5lLe84wWY+cgwzde/WokweXbSzKbcE5+YH4DzsqKyXDxr6gtIL&#10;UR3Ciq9feCqU1MHMetOfQEJUJKoRs/jlDm3qtccN3oRFYnc+8uOTxRAChWXkaVm8r4WL0TZxXH4W&#10;OzLIFna0pMY33DzDBjWKpInAuiEGFjMkYs82CUitZ7BJZzi0cx8u8rxA/jhYz8O6LLjjGQshEUOi&#10;u/5Axx5C6bxhU8CcZ3ghruGNR8wK1Kt7AYxIDUdasXhQYQqDVYO1PeEqGpIMP0LaoPQw1AHGNdIc&#10;j8rhCgASGrsjmO7ZUBNlBo9g8/eFiPx8iYQVUxaRiENzAPz/JfGVDmkO8RVSvsL1YbrmBp8cQo6O&#10;+GDIw80CwYC98+A8phzBFII7Epj/hDwcVlnggUkGjZDzM2FzcBMFR27KwfqKKDDk3QmRg0vzUGkk&#10;GWGtQC8F0vCWKIYKK1BXzCyHtTP4Luc4Esr6Ef/lTRgO9Be6zx32M8wRd3/4HIlBoP8Dj+G1s5Od&#10;VR8GahNn7SN1FXGfhpBHqir6hdhCuEKcereCjTYPiYCsGQ5iFZIRBDhPDa8WEEEmEdvAmK/kFYnI&#10;qHz5Gr6PGI0kKm4IKDCDek9BAbuURDGGWtQDREcbVRBkVyOgHizO0KbSNfH+VE8xLEVv3KSEbtgf&#10;geO6yPfb6yBmdvj8GVMU9DfDKUr/u2HPzvAPmE33mx7kXBt7QYt3Ou5d0s4poIaV8L4qpO4DgDBY&#10;rNfrOR8GMaPLH6t2bETcIUMUHDoiRqUEiQcyG2lrDwfCzb3r1IEP9hq4fljD7jPSrvAmKs/AJnBh&#10;qsA/gv8ZmrNLUGzQUrM38AnceNWQAf4oWo9KyAty/gP10G7H69Qn7s4Hq4egOOs7Dwj+8q9v/f//&#10;F7uX9L8qZy8PBC0gyffGKjwUo7st02AnCEUqMzupjEsLP2qKxCxyJaF19BPxIQ4fuhIPORwIEkzC&#10;OzjFfoRNLBv9ggBSLMFkbyroaVCa2R4OIT0Uln+DioFrzb8h5b1yDjmbU9Fs9IPSEZAFrk68V0Nh&#10;5vvYDeQjFvd3KI5vchvpLiiElQbhfOj4CTx/9w70oCBzSROCcyVXt7udoT6mZu/jxTchCTnSDQDf&#10;R3VmgUhnGwBDcHzgkCSeP9qFB9MSFleazc6JjE7CvLxeOIeLVzxvMKMROvGgkauYIdpY5K+AOlFr&#10;zE/6BthblgjVNAhDuuoLoDNWD+LVY4c8JVswz6C6byoLUp6RHlo69MVgz84DLtw6M99oJZSccMco&#10;wuqqnXA8Xfnuw6swKSHu3ZiBoL/cezEDQiCKsSg+lm7UQijelDQh2a8y8QdVjCzcK2P/ChoD+Mnh&#10;r6hlBuK/5IG68kMxqL1ee9tQP5gmoy+8dYw3uNCSLfiLzufhrjN17pzCAISMB2LEovdgMHtpnQgy&#10;Tg0O3hjII0PkJUjy75O290mBn4cJhMX9vd7CCHaLWp9xq8G6CN2nA1qFy/uaFQoMNfvR1Toorwmx&#10;b/Dm5202umgHZY91uE79fJuLbt1Bufh8SZj5B53gUVzG45MmtG2KV/AVArhGLfi6zaao0Wz/Npvi&#10;RrONMDtwWAcMCwPwAmuFTmLEM/6euBW0bVe18JEVPIQJ7aPwXUqOgCnQMEXqIV+i7GesiUo84U5U&#10;4DGDXl7QViL+w7IqSAvQQ5VhJCRC0kVwUcMoC3u1HuQj1HF+cDPmgzKo97gMXDUWQz4LKEOQChAh&#10;Z6EjbIEZNItqJghhgbgVtNAOqmCvM1qmBAmwEsJLbuJIwPADkYD2QXiDgs82OLbg44k2KtCkinZW&#10;mTgL5OpFPh2gBbxKHHSGDXcLV1+goxkfOOl10D4zuwLEMDVUzyzqlO9BoT8NdXrLMo3QQ13401Gn&#10;Qv2no57CIvSXUp0O1z8Z9b+E2Ndihia24IrUSLbo6LoO68Gdg4EYhsSwsyo++U9t8Ydn2W4nPwQt&#10;GmTs1uT7jiRGJ+lIeYzdZ+aupCfxBjBmo7C1p6MXvKAk+AFo8uXRuAW9FPiTI3BEdaK62918vfBh&#10;i9BcuHBO79Vb6ORwS2BOsptLcAj+/mgda89RDfmEXGT+pdoanXJ/OLEy9CIV/lKC3WuL/0UEo/bM&#10;d1CM1vhLSXavpf4XkQyZh99BL1SczLt/zYhkFOO/g0gwV6M7zG+PkwbTNKMXscQwOjP6Gf76ihfc&#10;ZK/m+q6zdx15ZwOwwcRk1iXYSwEGDY5IvXalBloovN8OWVsYV3QZHTlhjT012Pf2IMAcTCYOOaLI&#10;PgmpCa9IEtfUrROWZAfUgbsPsB8XPLU0g5lSXsJF8X14/70vB+weqhrD5TU1tl8L5MB9YMK9yxmD&#10;9mmvziXj3mE9H+GMVnv4SkzmtPhuT9pBJn5APiwEKAAMB8FTCoU0CPgUdhf5GgJkH0QrAWAEPOgt&#10;+s1w+tEKFEqwy246NWMogUwwoaFh06FkPFhCAkRGtGmIHWonpD78DANJcQb88yZBrqreF+WvgufC&#10;IUNAX3/+W0nLSHCIFfCI4nRFkmcCGpDpzWEX7MsBAcL+vnvAxvCdvuSiQAAQspwBeiVVMJwL6G1o&#10;OsjpF0rFAxwcqOAZCA5dwGj++gXGf9h9wqN3bMfE7AMaJroJm/hwGTM6hQEpMMTQS27oHnXh1wTc&#10;JW/iSzPoOELL0NvLMdhw+GjV/ZnOWq3P2MUR+DKo04KYjjdOicpa1cxYY7czjna4GMYvhlzvRiAm&#10;hBFtzD0BwdL05u5DXDq0ndmRRDr1RDDwnjoiZtBWwPg3RyozTqmSDdgdyBlTggl5Z9kX/kaSHEk4&#10;E43F3N7EaKMfdNs9mgcZ/Ynwf5+oB/Ic/P9yQ9lI1QZrkpCvxGaBaQB2WckMguzp8OQLykhhet7X&#10;JE+LkU37aD8eBxHB9fUPo63BIXAPBw0C9+p2OtwgYR9CAB7OQV4NvPp4Vh1nIjjIBxKsU8IjQIHj&#10;JewXivEgXYfIj3tJp5JHG8PhdQinNwSQulGur2ajghtcCkQFEnlM3riXLZD2K4iYIoxIRj9htNBH&#10;3bBVFePanSqWdDCGoMEY9vfgq/dQN/DBHOznARGHBwDYyEE0xbLbFzjCDSdW0VlgcjEFCaLDqXex&#10;BVEFehNUlEA2maNvDBHfkEVPW5PGyfFuHKqoL0AToVSGCTgBq4cYUQ6kd1TsofDNJVOzOTy4hiu9&#10;savDFLqO88A7uF+ZbOIL/UzQAjmnP+5FkmzB00FIDE3UE3TG7I5oYRwWhYbYTwrDmRz8I+Q1fP3B&#10;oHMtjbEwhxIIewPenFvx7IjNYIDMaEfULkWDrqEhHw1ETGg4OYetQVwhvCCdNnp7tgh3IVrYY7bR&#10;M0VU++FHqZDjnkyJSbIEgHvTrmJaG5MhfvAOHXJDFwlwwz3cHgQ3CMBvIpIvODQtd1yA3wGUQCY4&#10;5EU29+ChY21OiqOhRFkGsPAlwom//61ozZuAxOOLCVAVToZbUquiQB3iBA2c0TtaDd1auqvbLNI0&#10;HvVR89j1QdFkYlmQykLQ2H5hNYZdS5F6RUYzXJDuEg0VBESxtfBCjfYMc4USGkdwa+ZaoxdWclvN&#10;Bose+XAZ3iOliDFG/H6gNkCI4V2NK+ZAEjnUxY5nJO13ygQn4qHPKhOcejcusK7AWawywQmMMsHf&#10;39qxDSzHcHoMRxSuToc1e9/8g/N7TNBGdLcvJlx0IcSzy0MRY0Ohw7TDKZg7cDXoNQcgi94Lz2KE&#10;Wwp4E91jh4kZbJ7hwY5eR/Do9e8sgPsuIRx++w1jghd7aMZGsW8hmDSamEk+2LmfqX2ANrKIkYjD&#10;uOCd0dVuju7zgNvYZ+76hEfUC87roJBspGUIkMh2jtJazEnXNJmRmXPKn29RCs/MIt82xuL33xFw&#10;2McCMkbaDqU9lG/I+IonBebthSsi/nx7WpYlIuYC2d8gZ4PvMgE+Hj5PWIRWv/itChIeRIAE6ghi&#10;c+CQBR6i+FpzTH98mh2n3Ufg4ZZeCCigAFMf9R+ibKMXFO7ZT62kB4QLXn14SkHy7AEKV7ppktou&#10;7GGTt4mLTT+0VYQQpsMSMEdcwqceAt1lwZF+UFYQKAGXCpIpgj4YHQzqLb5zPDAvyReAQWqMbF6i&#10;/TVwneHVAF54QYw5SoJVFJQLMqJLaUPjkdi5QVkItCaUI3sHmAXw3kGMeV0S2nNJGfQrGJ1ef720&#10;/knSYWYIkv3rZEQHdACcPG0AR+9QAh0FpOiXBUTB7mOJX3FM9NcvM30N7xDClZuQAHsblIi4HaYu&#10;af07665DLAJsTXN81wPTHIVpqEVEjbAigwJF/xbfG5zIsusJ+t9X9x794/4e/eM+Qp+I3kugdlAW&#10;pT3qJAqWR7yhSQhYmDvGueEnU2/8B/jPZhpSpHh4RJMPMzsTh0mwTuOwIoOngKAOFjBkET+/zgDJ&#10;eJAbroMQ4fGGcLgYIil0AOCPcFmEv6gyouHvZOS9cOjEBHX7wgDEiEFpjFUw9MBqWc/dVXA51N1U&#10;jlUAnfFxS6xhgDaLUSKdDG/0ZniqCRlgZHpCDykBE66it6Nc9KbS81z0vNJ9LlGjsBsNoZeoAKIn&#10;jRFn26RJd+4kpjj6CX9xJyOcMMaEDfAuAgxVYhgCf8JOYbTfLoJxf1wERIo0idpnUcY3WtAE3ASb&#10;gAHiBKLKQAFjKKBE0BIVzERA8AsD7mvwgUCFHwjMVxw0DYt7REI8SeL4H8JTJEkACcDhJQnOpmeK&#10;QezRzQM30hTZCURzQ6+o7UEiPbFyYKwRpMVBI6LTiRgBHMUWOccoe/FgQPELe4g6QEdS1jHk6iBe&#10;L6LAAnPn5d2vw1xbdUzXMPHodEj6jVF7srvAmDzXGww3pLjudNCxF8aGCg0kjACwNCyENNf7LhYJ&#10;Z2IK42ZMBgMRhW8F8VswR813U/0VpOUVD/egEDFGiWH3tBAK8fomJBT0xRQiygBiP+DhOuB/IKbB&#10;N3Kq0jSIVCBlIpGI5Nqg59cCLfkdnH+b9yzpWQ8BmRnp3jgzwO4QwRgFYzGMpKEsCcelf4v/+6pt&#10;f6za7PuqBdFlt31mXDqxx/MLECYwB0mPQzl+PCKw0zLc0QP2BqFq0WDPI910M9phQMCY/0t4/hjP&#10;m1v1QxHCyuGWTO/uRQqb0Ux8xttC8G64gYc3HBx/ElxiZP/5+JLp4v1wb+UzUFMhW/Ba/bmEMto1&#10;WMM9YSTavue//knkw2z5s4BhXvxZwMhw+kY3/3WqR1szd2qCyYoMbWpcBiZt6HDB20B0w/XGBvmm&#10;9/TZlP18Ln4yQ15No0/KXM2iT8pcTaJPylzNoYE1d6fUicYNsu+miuvsuwnoOvtuWsPZgTb/LjUN&#10;a6BQEdFG3qnl7/TN91W/U4PfV/1OOxMSMJIKhsqDS4PJbZfBpIDW9tgsv334MNA8WFcxFmgQrRAZ&#10;4dBuuJ/IFmSt8LDAW+ZqtCqLloDMnI77dzP/4UgTssH4Y0Y82aP+pv0eI+Vgv/A7ZnWGGIQ31Gi+&#10;6QO1vm9sjS+PMLu1M34Eq+stGWwRBcb8Y8RujYs3zU5yffMj3FP47MfTHrDD8G1ND2GkiF+P2iC3&#10;nfy1bZCd6b+0DYhR+hPgP50Qn1segQINLZWHdgd96vQbXEr9KJe+YTV8eQ74G6z5ccAvL0/58Q2g&#10;P8IERoVfrVauLQ+yPR88UBsqWKx07iyQMPt79e/zwfZeIcWq7zkYGPcwBb1P3r8F6juG/7dAfYe2&#10;wqD+6rn2itvYMYcnYOb1bZA0+uI98fXAdkaUhGv8DW1H9/Tgkidmao1Fht3AXZsH5Pr4Ag18jSEX&#10;IK4Hm27mbok+cvpybfV1Fzkkb+vRiTsZSyYgDCTKxZe6zg+xJdyOQ1Lzu52JdnZfwyyIsiFbNlG1&#10;KooQgVs3cL3vw5ci+Le/dQDEx9jf0X8x/h8xcAyS/sA3GNVbOJAHLknaK1QoqCgX2rineXMNZarW&#10;RodtyJ31MRYWivVdbe/GPshVni92+h8ADPxMvvaa+VcFXUMBb0Pp1sz/GMtpJtwEq3/KCrEePEGs&#10;74ELn1KJBHIVIo584oVETNE991MCgO53hv6Jj0HDNvzX7nxK/IRAF9rAvu/BJqIjYSplTpSMSQ93&#10;KkdcATF+xYW5GWzjH/f668yeM/nXXENVn3KNwkV4f4uO0C+WirDBSG9kP4AwmvCCIbyxtQ1eXsez&#10;z5MSsHra6wV4512lUY8IPSEBhDbdrzH8mBISaRwq8iUGAVR7bN5yiIOvnUKpqe0NIcaxkXn41Bna&#10;w7gpjUIvYJNam8ONW1FV2HU6HlYoTCLGAvmKb3NGYWJff3qjXXu+wGfrvrNNrjNQYrRu1FIs7Oln&#10;EnSNbo/rAHaxq97+9Jl73U034EyPfdHWr/DqI+kSbITo2vaVT6a+xjgUsRFD16VAEoSC5Wq3MJ5V&#10;/YkyClMkEfv732Kxn38GxRIbNTsx/Fq4i58v1fc///yPnx4/34HRfUjun377p0eBYNn+9OH//ff/&#10;/QBhfZ8+DIVmomnn9dW6ctnr/UtLmV2MmTT/8M/f/+M376O3tVFPY97WtA4fvU8fNORn/gi/UTL3&#10;IYaLuManD3i0YHSRbMXSv/K/zBKpTCyd+TWZzSak5H/FSvt1rKTDdVgpUHsQYcunP/LZjwkxRv98&#10;+P0/4Ndv+/niY69Qom3C16cPK9e1P3Lc+Xz+9Zz6dbdfcrwkSVwiySWTv0CJXw4+nBf2frEO/0mA&#10;BHAK+mEGj9khhRRDcLXp7uh++vABNRT+IZ2bz8J27OPexK3MZ5wO9wgi3cfxv/JcCBzq/jaffYQw&#10;Rtjq/h2Cks017DGi5+1seLaPtPkbF5WI2kPV3LVr6rizIQ6417LpXqeiZhDa5hpR4yMox+WnD94v&#10;IIQavO384fcO7Ge5v3GkyHVVknoNEWN01TgpxVApAIKbZdK/RT1Ps0PyWYdfsZj8OtttOcgA0iW4&#10;RySHvHJ1C12i/H1Yccmtt8trykO9j3kYY+5ur8D0+DuRvaoJOgXW65Aay/dTv6Gmr4oxTAiz0OPY&#10;+u8wCwu/JFK/JFMKL3zkEx/59C8JEM0EA4SUvIHRxMfu3gODKXkLg6qSd0Fhy97AUVbH7dTSwCwJ&#10;mEik65uihcQHpo4DfjP104fA8mGFPZJTyrOPZ7TnDIQjJEJspEkRVveVVvhl+98hPhATFteiaW9V&#10;o8Os1imWo3o08a162Mb/nZM2XFqWu31jUust5Zy8LMp9OVeV5QKX7cqHQXl1mpeli1aWztVC89iU&#10;5XTXMFtyPCHjPzkZyqM/Rfnn//Tk/yN3UWX405VzXDwtF4ySMU3WTLms4GR5wU3lKmQuu8WcPCjm&#10;loNSbmmUc91xLX9elnPLZaMg7+r5866OARZycrMgn9HfbkFOd4qy2C7kmkop11WK3nla9g6ziicu&#10;wr/nYiV3nrUKcmIMLYzLq0Gv1NvhfAwwLMhWeudvToSOdpfQ6UJVPhd7pMtytSd3mz3oWlHWcO8r&#10;Mupdt0i6jP/tluRztQxkqeRlA7oHectq4bYcAdiV89BboMusmu/uGlA0Dw0U5GU3D2lAEQBkNYFZ&#10;zR6gUqr2ql5XLZaLyeJ6Ni4OmnZ5lfOGXnfdyWGAA7eyanqTtZjv+ctT0exeeorh1P1xqpNvDbqW&#10;kWlfWqv5YFJRColjtVrbNWv51XKyqgHpnH5CdVtqPbf301yniAHybSUxGQ1LpjbkvfnIlIaT5MrW&#10;tu5hOhRO41SPh/DmtD6ys4sKH1+k2sXVWKusq9v6Ou23Nrt43hD6qmnr4+0EA3SmVi2pW0J9Y9eH&#10;Wzuzth3neNhrmdOuJ8tV6H61kOuCuHTHxTwIxBTRdlUs5PLFfnNQLA16rVV1OfGWk6KPAe6mlXOp&#10;Weml+618Sa2tZ6fipVboFZYrrT/wh+txtpHPpTr9ll4rLr35wDgvcZdrm0mpvJ4b89IgJTrty9lf&#10;2hhgIt65rGp9w20qA6HTM+fjoWpPRyVeH/E9c7Kd77ShvZ+W+eM0+a3uY4DxglkbDk1hPdnax5k1&#10;ySwMp23YmmY59a3jZHx378RPnCbLZxATOV9EIlYQZWmQdrKl0Zj9BwO8TovPT5cNJ7dnhj2tZ6xE&#10;wVeqm36P3xylaakij6dN81BQFWU3KQwW/kba12uCvpxtKquM2eAwQLljlbmzvI5rLVX0N6I3n1rb&#10;lluuGW5tb1q6ljXN3s5aGIJQKgqVmTTMzAtLr1dr2Ze+XOrYVnPlWQRRDJBF+Rrb2w6hXHHInfMz&#10;c3FpTf3sLq8P3eY2rZ329WKqsNMwwE5hwqcPvXSrru06UzM7UUyrax/P50NSrHC1jXjYby5ZwRnm&#10;50Olmy1sWs4hw1fOajxfGmZbte5Sl3OdaX3cTa8xwJRQE6uLqWmDYFvaOWnui4eSO90dZsXmOL9b&#10;V+t1ZzmXc9txur9f7w/q/Pk/GOCjIo41H7VOWjLh8rN+vp5a9uyJPUyqg+5sO46fZU8Vy/pU0vnp&#10;RRKk4zRTbgn7k7rHAO3xPs+X8ueu0UuKXdsd1LyclBFW/U5x1F63i53DRTycqm0r3uPq8/2OP5T0&#10;jJ057lL9TTx+HMqCe+qKPcnsiERj1+SsYJ433Vl/dqwe9r6SS9aPnmqn+q2yYYyra/lwaYIUTg3D&#10;Kg1zGT6un4Sh1quLzeTRGzXFxbDu9/uZbKLjYQzPjqin9P1EFqqrQ7ne67cTnODrXN3Rx71TRx9m&#10;rH2jph3Vcrqc3jQ3i5WxKK+t86SjSA1eUSQ1kUnxDcVOHEmXy9luPymKE2dfTXU5PpeZjAvTYa9f&#10;P4OF8YjAV2n6dIFC48fDxEjctzCGg+J0254OLhVbnDbSyvawi29LlbIqKIPhpdgwRIUTvKHoeBlb&#10;EI7S7FgUzplKzl8nk6XLjO8V0tPevia1mvaZiM1lutiaXVvSBLNdxbIsilyrIGY7dc7ot/bqJW60&#10;9Ek3MTS9pqwW8hBZJnHK0OoOGpVDfSqMOlU52fW2iqBiDEWJ2wpCUswoh9bgNNwc8pqXmUzVjWuK&#10;9V1eqfZOomJYTW3gj+obOdfs1EZCgds2hENxJqpmfDNvz+T9Qlv5Kwywu+dzvXq5l5HWJTubHqf9&#10;Qd+XO9qiYXFyYT0ROofEUBnN+0d3cMx1t+3KRjvr6V1nYHQuhU1jtaqodnsmVdy2gQFmFDtpaJOp&#10;NrEP+SS/0nprkOS+W+rpS6ffX8ysmaDllL6iNb7JJgwQcXLRQdiYgrP3MoqgJ+xKqWbv1xlzs+fk&#10;htAbG+MNt0trVkLoWZ2a35QFWFZYxbaf1gfS7HRs5TqLfe6CASZTUrk0tNNZ3d0sy35TSBVS+0Zy&#10;layfkFqTTpfzRtyd+/pIys0nnaaRKfC2tB1eet7Bq3T9Q4sfudJOcvhJEwM0p7mjN86mGoIoLhem&#10;LZy55n5oT6rl8fDklCSFdzJCe330hJa6OTXqvCZqXHM5FXqgMofxgVfsOBu/EO9XjA4G6GvGjHcn&#10;a+6cGw4KpjNP52rVctIZm9V0byq1q8J87V1qm40804Zd04orWupK7zNKFAO8nhVKalkCdem51nGf&#10;TK/dqdZUDWs7H6f5SnxwKcrjbkMVFwtRbvdH1qi3aHLWMNVepw5zaUwU7GJiT7lhdSh4rXpic6oO&#10;YN6Q80un6c3SVbM3O+WkRvXkV7n2yDdBd+6UjOJIe6egXFIJN5WR3GncLXh6u94sEBpecsLieDSb&#10;fqu1bu6S5c1AkQ1pl6iI0sm3eUcdN6aXXG46ahTi6dNS2nYXBbN90Iqgzs3EoblKaL1qqQ4MzGCA&#10;p8v2sKi1N+tEwu+306KXEifapVsaDfOtlTvrF2bFhS9zWscdNae1zkrKLjaeODouGidj6q/2J2Ed&#10;nyUOJWMuNDDAbW9vqa2uvt+2q+5wOPH1fXG7FIfVS3lT9BuGb1RX0jk+6jSOhj6al915JbHNTcHx&#10;Vsz3dnW1lj0KnDbZHL2shQE2z3krX4NJ0Vx1H81zN2le5XKKa5bB+bOBK/WPQ4vvj+Vk0hhq8RMG&#10;OPfVzGBTSWrSWpA701KrqYwul7hePjZrrZJoD8vLpMKlZsnTqOBWe6Os0j3rVnULsjNTtRmow4pd&#10;vvQyljDZYoCL9bk46WdGM0crKV5mKdWzwLFsJ891LHMq8uOsLalcs+yfRFndDWqLTObgpFQr72pq&#10;sVnJHnPzeGYjTIzehagvV20NdkVpWOtnChPNWOzbVqreKHdlv348V0vtpa1MXaV+2G7FrthtNCrO&#10;qVApVGuXcWZSmSSdbtWbbo6XylHhicZu+k292Nsoa2EmWPXUSDULzdVQq9VUzj/nO54/TPfK3XFT&#10;OrUNGE0jrbmvF7ziuJIaXBQlvWksttljbXPOziwed3nEXdb8XFeqp8Y8BR6K4UZM1gWT9/Oz3GTY&#10;bXkrrW7qg7rDt4+XIm/75cnyXJal7Mr3xUlST6cP4WDDAJmhGGbQtC3YMZOTsNJOk4yp6X2u5tiz&#10;+MwdyGO/2R60VtPKZL+d7rsbZ1ftbLrE+sqXBw5nVMS9WxSdOi/VL5otbI/OyWkfU6OsnzaM2aJy&#10;njhmqZaV+c7MKuUa9drYGhjgJm6X8tbaEWoVJVuLbyiGpiWsOWNqD938aNipr71MR9gMSsmVkm70&#10;s1mzVqycdx63lTPSolgsbgxbru5OhXQtu1QuSVWSJcuZb4X1aYoBtruDeaWc6kqnQvNUMdLL9FAp&#10;jy1fFQ9aolNdqkfL9w8rdz03TdcpO5mawwMGCZVT+IVSkfqVs6lwc6ORyOwwwAxfavZ6yU7NKqsl&#10;ydCVRQscTNNOA6yZcavVia9TYnexVNRdqnL2ey1Fsiu5gbBW1uPtWqi2bN4YgOmC7RcMEP+6+8dW&#10;hIPoDzum5aec9mmUiotJ6+w2fTnROLSMTW43T81WPVEEXRTvp8w2t05s0xigmMpk+6NLR3DGI15o&#10;n+P1do5bL90EZ6qDXf80teN+U20kmsulUXGa9crYWQn7hWR37FFp0EFzHPTKusRHZyKHBUUR+IRe&#10;LYxalY2gbcrbFO/4g0UFdKFem58XghbPp8f+Lrke9KqD0UY9zXqpIkzyvX2lupsoonhZTkvHXHVA&#10;NPZgv+2re9Dh2WG+n+XzmWkiO7ysclq/d4E1Ozcy9X63MFkv+1JPdDkxnYHY025trs9aA+NwqdY3&#10;fbdRXxmZYr6PuyyM23ndy++V87Q5vtRmu648mWuc0YiPJDtfzY6kalKoePl+ndv2jgtRKlVHZioz&#10;KR6y6kXQuSbnOyl+7++FpUlo6CfrFbOxK5+Ole282zZK2W6zLMp8SdTSxeSl4zfi4/ZGn2bbk71a&#10;azTURunU50e97G7W2PKm01XnCp+rW+vUgnC51S0VauJzW1wfcJZz2B5GIyPr90+NxKLZdtb9eN6a&#10;7/uebGyHVvxSWPTWdF5WB71xQi3KqloqyUlZ9rqrSUFNxvVSPoXG9Gq/rlseMkmqY2c3dtK5gjoa&#10;dMrn+nGT39Wt8XKZduL9Tqu96WEMkSQfT5m8Vz1M60omZUtzTipZFae6q2XE9qgiCIuV1YW1lVYy&#10;ivPRsSKUONMFNW304po7gvObY3e0KRqLJlGwcSd5WO4reWt5aYiKtT952bLbtIfT6c6TS7nMoZuv&#10;V8AXsNO1lC325+20p3Y9dbkQ1pnWQhvNvMW2Jkw3aRhXGMPSyHTM49bPrGwnIWnlwcLtlJdCNTUY&#10;ZI1Gt1ZIXLrS5NCaJnQfBq/QUQ/7eKmxzkmOOCk5slZMjOf5tueBVY8BXq31BjVnu89MbNWZ7gd7&#10;p51wz9pMGOb56cHZOJfKIXdamtXC1t8ULcNQ4rrSzM+bCV06GtzYIpNUcW6X56f83LQ4oTberDv1&#10;WlzItZszAcxxbu5KzrbTsrYjQ8uUCudscZTy5sedlLfSab1QSy00T5wW4Ai6z2kOxtCDGXOT5kZS&#10;6ZQdL9y+l69nuoterip6nFBKF7yNVeR0P+dZZnVR9qR4KnnI841Rq8mfOKvagUVzfyvpdT9xlDBA&#10;M20OezthkquuCru0yk/X7U0hV+52amY9V2llq0q3GC/3x9VGHoxQUFSCIGS5juKXhDYvZ0ZO0ZCy&#10;Tn5Z1vkDBjjo93bLs5OrXk7FZa0Cq4mTu96aUxggWsWsXA7GLjFMz0YDWbgMW+eTfXFWrfZcHqqm&#10;o6nqRjmt3abrdcUR18YAR/58mrnE0ejlnYUqTRpDVQQ/tDcc+KlCXVtc9lU0Cnb5cW7sFJL2Ui2k&#10;B21PzY+KY/XYzVSgv45aal9kYhLbyYlyzBcO3d56X+z4rVlmMdbHp3ptslV83pG83CR35K3Z4pTO&#10;jbx4TSxUT0oTQaRa2W4Ituj3MjWNjJS4VZImfDk79oYla7S5zPL2ZMtNNt3pMZVSa7Lf3CQqTbsk&#10;lwfubrWKW9qoMcts4oY7MOMnbdcT5356d9Asbj7AXc5P1/VOsgwmWa0dn5TB63OcC+3DRXOGg0QL&#10;NH0mLnVgNnAxQsv2Xh5agqj3p76yPqhZbSRtN9tlvN1u2cQhqUrxsRzXx8nx9Di1lUNX2k3nfXAi&#10;jGpdvVTALgFR6jQVzeC2hUGSV4x5v8U3pym+48bdzEpSzKzopMvTBlFffn06ULmW0uUcWCMaRpFb&#10;ZSp2J3NqcGOpo2/rpmSNh4XLRkzkdyK3MFcJgUN+ok3fUMFayWW4GTeuXLxunCiHzkWFBXdNzCS5&#10;bXbQqomHUVPfZhb2TDSdCWwftWqtWjGV722bvu+UBEfvFOftY12bwOnIZprjrJKTstRGqucSDNN9&#10;zRv31unNMc0XF/uzeWzMEoNcaVKeLA5LeSm1XD5X4DOCnVkk0oPqqDSsLUxfnYqJzqU6qYN23qWF&#10;gu0Pz3HMlOp0ftaPOUOqe4xJLCaOjR0suVd8Ra106vV6T+okuF330DqmyupK4RZG5qBJfB4G0bl3&#10;FBYFcVE6Y4DHRNNqlNtbQRK4QSdhn+zMYCXMk52MC3PasbIp+7XzgSyeLEtI9C7Jtql1BNc1hEtc&#10;lfpuNtlblFOTs0GUg97xivYo6VvN1n5mKX1HnWeTa/+Y1aVDunFMzvpJySsfDs21VO55vroSzzPP&#10;ag2EQfq4kLOb/Op/yPqObceVJMlazJk/mdlgAa2WJKG1VjsABEhoDQJYzYfPmZ5I8r2u6upFZt48&#10;JzNuAOHhbm5mzpt8i30CYuC7QwjQrPVVlme6mwlroKAIo3R1JbdlFO5nUz/De9qhwVCK290Y5vMO&#10;BaBInqaSGGrddPuIEl7Enp/CH3/JoXgwdjWtTviSrs/kXprAHRpD76Zu1mX3JgWNtlOxRN6luZGh&#10;SPeuwO6JXKUFpNrQ2w26FzfYn/jeyvh3h/ePCoXwFf1h3fLdaHFAOj0TwIIcESi6zYXr7YRM9vlx&#10;TwmkP/wNEPfiBkNaj146+q8FsOOnCCsbxPwApxN1E4UqIrZGTPqZ74/C/divN+bvi/jsbrMX50A6&#10;9/k90EZqERjjetvvMYmHAW/b3DmcKQQEFBIEfqB8d6hY9i2eDoupiES7nGfKoOfRcuSAAtY58w2v&#10;0QyOMraRpu/iBxyN9l/Cqwd0oHfS4winBfZdsGpySNteSc1qfK8tt+nGXpMRZ5cHz0KDNiUretgM&#10;7fpLfgNYqynfJPGg5nEdp66Lwg6vGDpkquLx/C5YkK7jjmO4QRB2q5AXksUo5JSdSC8xTTPbMwPT&#10;tZIOhZWTnBLIxSMtsZfalqRpR5gk7ZGu2gNCu/pb/i4YSjPfxM/0CR0fxX7f70Ox/UkyNovAzp25&#10;qkkCXB0pxwPe9c94LoSw6dr8HQS8ECZV8bqJ6t54lzYrzHdBAkrYjDndqZy2we0eZy0PTmrXCMGu&#10;lPBaQ/hctuODreNJqjKH0XAv0Qwiz+enYhrAb/Bo7zVEGqnQL2zQCbHLh2DZp6Oq/NO9RyVRt/rb&#10;yQAu3RMF/Dg4jZU/iv9Ib/0H/wy2xgMqEbSiBdBqn95eGuKkgMhrT/u7QzikEbXUt8Gh5zi8y+R0&#10;/EE0H4jXopGhXgqHli6rL6uGYCiCHTVv9Imj3LODAzxt+g4knBN8gawZ/JdtAlgzBm2OWH9dDdCF&#10;jXCoCEE/onxaZjnNgvvnxw3T8FPU1tdF2gxyWIANR1MM5Z3sPD6b5dvPW1Qb0neHvrS4emLrRewL&#10;ll6136ggHbIIiFVaadfOE5oXz02wAI2svEsacwd2WT8iwZ0Y5E3r87Egu44zLPJDDovyGXXvKeIR&#10;STa31TQjRyKV9W9281FePNNR/cSvPdkxy1mhoBGRXbbWFmGTV+i5KuFr+ChjlOXfHdZDWs3KAy5w&#10;It8fKUAgPZnBXT3AvXkUVpVx0awRRoAU6XTZrlpoGX9beo2daUrSgwuLz8poZz+Q7L/g3HtR+Rud&#10;dxpgBrbAPYY70CEYFTZx5mpQ+wJRruWwqbUHc6QtyImPF40t2fN0rXqEJ8DXYO6bqzQx/7HEfMjg&#10;VVVXlavquW/fA//5MpbLVvNbhz7IpW1TMzSw9yaHfCMc/OGCImrYp2mgsmn39T2TE06gHDKCye8j&#10;nzxDUkY2J0U831I4k29TxG6f1/YaYJx4310b1moavcS2kvPJDJUkUsCuSLNwPm8ydWY7edtqlvKB&#10;9aNMIxSQEW8rP4k3vqRbeU1odJlLuyY4HzW4e51h5it+t7POs3gLu3CXqDzjpYnEqPfSEv5GSpUj&#10;BQas7d8dgkILsGBYS94OGoUIpQ1NTrKN3fu6araEY6cwjcXU6aw3Fd/YpdNB2HPTDXB2HEAUFja9&#10;iVl1OSdLfrQzek8Vaj0+8njoDK6UbNOk0mdsl1y3UcmXBoZARXZLnnbV9cl8QlsntxvdOaPiTprf&#10;jhIJWKpbcCL3X9XTqyIVYE1h/aW8MCS0HBfAkNJRckVCjFUdUoq7lUulL+CTHQpMUqJ3h8F84dH9&#10;FW7ul8n6aFc7ztQPzk0ZxYoqFRWtgPolTXT+XaZ72E9svoHB0NvTdD5O/3F3iF+L4VNoICcSzK4D&#10;WNboHC4BrHcgVYythPSjCJr3AMeQ6d6z+KKRoOmO7+XD1MViCNAyxSldHBQ6oqg29F2FSVBFXUB6&#10;hD7j0flCCTroFZ29dDWW+XsofyJpKeKDPW9reSmwXp8rDK5JdNLKbPQSgtJ2y78TB0K1TKoPqyrf&#10;0ovrLPXOdQ4oP6gXYgBuibCafhcMzQVbrOSEV4AQUlw91fLGxFhE1014Nhtqgd4hYxYt4Fhn1+ZQ&#10;2dA9CZchwyaEeEd0BRJjVuRAbWTo74JFSkSLYQGW+KZTivpY4HGnWlofqQlpBdbwCPVWHIoYHp+G&#10;wbowlclscRbaxBcCJHQEkPi7wrgFeam/uszffIlv5dNoQ5CNBXxEvOZc1iM3i0oxz1tpS44DLszj&#10;fcQXT4e8w4Kfg1YypoZCYD4+C5p1desp9lf5h23gZrjKSS8eSKbUgKmg1imAR9/fhgMDZLA4hVBz&#10;XWOGsqLLBFe23JA3mXdVzgeiTRz7gjvHa09K6B3/6rIVXVl+e0JGf48odclHWC+8jAD/nP4jaUbz&#10;OsGBZeaMFdXU+s5OREp3YVicyVLKW9VyAIqYWtRRKfF7ZDa7sqxoRdZvw+uZ3B6P0RKSgJbG84zI&#10;5nlaNw4B7KYmMQ2slU1I9KiR9KgX0YOQsP4mBO7UT42eoj8FPO33zaORs1c6fd3qTAT/31M77w/8&#10;nzDXNF1jIAEi2x7z8Ln7k2O/XqwNjrZMdzLdLa1NVqtuduMm/k45PG+nh8X4TKU1McZ3WFWXPp3g&#10;hFc6ETctvFyAzXN8t7iIwEsLgWsQPPAtK8iXW+CAHH7Y+UDychJKv+Tw0M+P7cRPy7xXqTwMEL73&#10;bnWW/F7jondPnN4168Z1ClccTi/lUlrQ/tIzC7XsSdLtXxsdXWti/xrwUHzoYbcek9rYABV6CHyK&#10;AI0x6vPdvPcFI67Vuya8fbVVANRRZwGd4mi/YA04FNTxbQ8Gl09HqoaD4X0Dm8pfkwHfqrcYH8d1&#10;3/T9FSU2avbdXdLqGWq5GNaacI82YabazfN28RNLNKQcTBpDk3V6kPfxoFq1nj+wxJfZJj3oGP5w&#10;0q6xJ/jTCAHFCdUaKcMN8cw3jexZl0y0EZfowRmjfAFVk76n8Pw5+kaBAHBe8o7zflCkKvF3r42f&#10;OiOaadYFwetsl2LuTdl0SL8bCTOn3sMMDqChdOqJ2qo5YRDQbFx3c7CgznO7IH2gAHnID8Ey+57v&#10;ooTOnYz/zVT+lcC+f10CwJRpnAHCmNJ0w0AfdksSkKWim2j553GrKxLw25Di7L+qt0We/BKVzcRx&#10;DXAhryneL6pmnpeoVcxmmJ2wz+2CdQBAxGQvp2irUEWbPyrUSiJih28KwBpX3Wox/LspE0Ubg3Lg&#10;NTUAjYOoIURGpScXuHbJJwUhq1qF3uoUdKznG/aU3Iv1vqgIchitRefoJ2OsL1mFHwAU/RJsIhNk&#10;jNUN4McIUPZuQuhXAMdSgCJjcoYoGznoW1Q6vXxMXNNlQGUUSvCy0waqiAlxLGbHykZvnwyGfMMm&#10;MVkSdCLFBkVk6TAn5eVUiLrTtY3NioFz7mvAW0VijeBJLltKllHvJFKZQWkaCXJtHPQag+7ODML8&#10;ilQdO87z8g7RGIYpby9BHJPqNlAN6PsZwlQaub19opWcWpR1ERPp0JQFh8Bip06pltD5UkbG4Nuc&#10;sPTrRrMhPqMNJ50ioOuzlYxZoMcWn/Cuomto7qj8CNE5A0J4I8tC27D5bbWXA7Db5ppHStNrKZB0&#10;+oWUmR9vY5kxJPRsj+2uyFyA04sIQ1mGKvUTmgpOg6WmdbojjHRK78QkSoutJeZ402Qpl4y/wsed&#10;/Nzv0EgVxP37DoWALZ5qvTPRaHn0Ut7PEilBm3a94bFMoNWXOvA9egnt7bap6e7chTabYS13sBfo&#10;D8UDfJSj2UIEPI/Nd0EdvPiDL5hyWnkM7q+TiVwT8Hju2Bu3bnC6+6O8AaWdk7DQJsPklbN7gdWA&#10;QHAdDS8ncnkFbWKfjT4/vgtOi/GxC+LMQvxPI/0XFJ7O4vEg3sWjMJIhuQVN1fhA6ikAEb44L3mV&#10;gRa2Wye1ymeEiEwDmAAo/N3lmjqSHmOFanZqrHre6fjGSZQX4fLpvBtoCQu4KQ8a6bZZupwRh1is&#10;XfODm59UWs4PmFb5t/IpE6Ekf1cv1kkJ5UhTsBYIHlqGW6GLbowUNHXtpcdx1lqzCqdrr9RdBIdV&#10;Wcs7UmtxEp+k8GG67ozhqXJY/PJ+yUE7CY+dG+u+Mus68+c8ThFDlS73Jjr7VIedztm0BumsE7Go&#10;uj/Z57qDbGCxeuYd79dOIlDML/BJoa74fYd4Djbf8AiED2peAxsD0P4qqHBfT6xQbR3k9wHyZ94V&#10;ulWIn47GPwCh9vbK+8EbRJ+G6XtA1npEWJL7tRVRntqTqlBtoOn2NDufYpSpOO6uM7ntEQ/L9z80&#10;ygTNVJ9gZVEw+uPS77CWHSp6KwXS/oAurzLdfCd+V0/CQWuQ4p6pSlFltSdU0qJPWT8aqiUTfWlZ&#10;Lk9Rc30oht0/0bsUNmnRve+MeD8ZflM01Tux4pWWP5vW1qfPTEupEph3nlNHfUImPZxqf0037oY2&#10;DYM41Y98xdQV+GVqmXo3MQ8YRdt+Vg+uAr1w6mKSq9W/IiXpeAuRZreGcxhY/pJwcBuyNj/DBu9b&#10;daSHRSeZ1giByzbluAQYhh5wfPsFR5n8vINWknqbWI8v9+XHtMe1v6HTlSMt8LCdGAMgnGMcUazv&#10;tC2iqSYbLqa1/sNUlc0iyJFuur/r8t+XgEc1h1VQ81f1nBRcnGhx6ak9xGa4W/n9kyY8uPPLcOmF&#10;M8rjfpLMTosAfrImQAQTesmgh5WT2nhYg3eTg1N5KLm+/7qAmoc5Flhtmr3RggYQFrwXuWch0Olx&#10;STQhrhZwRLidCfIyZuigpQZWoocDMtuGGArpMKTsynTtza+MCb9xmCSE1fq3iy17FrIq0lJeT66i&#10;SY6UWO/iLhbKmrJ1IXBd48zyn349LRPWopom3EAN19QrBCoxt01N/2sexy6qajMEAAsHIozEXbGe&#10;m37l0TvWksG89yLNoNMSnOs1i8PCyescUXsctukcmg9jy2ftxJrmWd6mX2Cfjrgr1Z3nYsAKMzMW&#10;DljYzPdSYolZj5FJVJXVSauBQj+uSR3iKTJMpH5S3v1oKsLcEmf1NVkagWHkJ/qLlrG8rwIuHOBf&#10;Y5Yijx+G1ekBLO4qkE8mTR/oZZhsCgIyPHLeKxu9Yed1+3EJ/woJhp9XJDD0eicCCTAZk7AHC71Z&#10;qSv6j2p7w7cXrRs1cNaDVlX3Q/rem2ZQE/Xu0ec8Nxv49EMYHYUKVa/GmKcfda8GRJXcRFKJyrdc&#10;q1RxMPlnaJj64hbylokW0je96cb/5Or/CVh2HcT3h7v4numBtvW7KQjkfyh0oo0s9MHvfFUtAB9D&#10;SSA/IE7nsBO+A2SbMV1vNUQMZWfPgFoCXPg8qOGJRk4MojLoq7mc8PkNmybU87wfOZbU1A+kNFz3&#10;Ar7FqQgjkjmqlKup8qEASkEgniGyh5bRrdSVKFwaBqhBiTUG5o94fsnAnEP0XfChPFsyLzyf7hVg&#10;dL6LacjejTwc75HYc0GpW23tmhFH0bPwZwJnZgK/rXCBmlALwFQqVqJPt5Hb55b/AhtWJICgxsKR&#10;mPFS5q79lEMWrWbrpkHmNyFAGOlry3xpPPKX68DLi646OkhLP3eIJEfS2u2kqd45ev/dZbh+0gIU&#10;Rb2LMzhAD15wP+rt5ITiUw8LU1wIWy8ftm6XtzMeh9JA939LDqBW2lZbJcSPczDXE4BYEM6ae3Kw&#10;tpCNEwLs0qyoDcvJi3R8mj5YnJ371CyFWoa7EwInuyTXK/87T/597t93+A1N5gkzpFAkSalLZO+l&#10;Wdb391EdR3R7wWk3X+1kFQEkQQdwdBSGs6LY2B7eSKFQ1s1gA48/v9zvgoCZChdFAIcCYZE7xwCT&#10;Cyq+HjtoxxKtpJWjsypJMnG9cR7SVpoUBIAr8h6BIya5bVkoaHVAL1mr9D+KgHgDR4Ljvd4SA2tr&#10;B5BZSEGgsZrRhASGZR1KLX0bgeurRCR/1Z4+8Ei5KVFpk+TrwuMx9TENbLPy6/VavjskLt12JTRL&#10;j5SDkhLICj42htQZAltVdS4ChN71U0gsN6bfA05q0Y4Ydo4iBKrhAsYruIS//wBdeK6L74L+bmxr&#10;ETzjlhUA/Ku1bhe0DgH9myJhQWKnKwLxSZ+QL4evz6er86OrxzTQ5VQc5Rk7hAvZ8XVz5f5yBKmH&#10;AvCCmZp1XzXQB4Pf+Bmsr+axf8a/ScQl8LUTsOqCXdZZXGrHh1+Uc5C9c5FahroNq78aRvtrb6/n&#10;C1w0DXmzFhrA2/U4e/RVRAREXiwnLnmNnxJ2g2fOyoE76z/VvL8jBVjs6uhCAan7ecTfR5ba/jrK&#10;FDeSM3rWQrFOMjq+rAnIQ3DEN9erR64TQkR8Rua1O95NFSMUFAI7SUwjLWzU11EAS7OeQfEPLKGp&#10;+EkXERh3kHu9EJdvEjhkJtdp4U+9fb8/VYuaLtsAoJXmWuQKfR7020UtNSjRbFM+QXh5tUyvuv3L&#10;2JiTyJYLqzGDpxc5rvZuei6szRc2iqSArJekvwSLbKrEGj9u/0FpDOJBkeYwDuSAI0UJ6g2B3JHS&#10;6M/ngFRM+w4KoupGfYQJA7BZSU1NhrvvmaGpRAHMOO3FtPslZAylwEYxaRkm9g5VG6VI1m1oe8dp&#10;Hqyq/jI2v92o/bCm+3NiC9CXGtKLsI/63RI9H83mCNmWk8z1iZtrRRohgsXCrJzP6/OAhRvoUEFP&#10;YEG21/FazX4PBQDlElQNDSwBLRlLkPAKi7REVzAoUe3KJiuObM/6qNP0vQJ76U0Poge8YTPmNwYM&#10;4nagKkumJeYZ/RJs8rybJlP6lsYCmXygt6dZB9ILgxJAUyuNSqUtbPbIiyiURq8mDcKtcIBieHyv&#10;LfHKoD3EmQMiCGwXhe8OVc8PALTyG0ihYlO5n0pS4oCJvGtFBDIqoI5HyYqL241mX/dGAa7ztn7w&#10;4wnqmqaU8lbhRjsyKFwe3c/d569B7l2HRPt+Wtf3W/nk8QzWtOTtLLjMnDT+5oHlmXQgeApd0vjp&#10;uf/Zf4Ds6mZXRH6YFQq+OzTUMjDKfaBVNNy5Lj1dA1YEILrI+DIAXUF0BlkZmR14c6EYWktAoA8L&#10;olGAEwBkPla0ZomvHwK6jL8EawxGfYrDqd44iIPDN6098UXq8Q4zXysQQICtOn1ub4laNvAenXZv&#10;QyikkBS/WzSmFFy9B5672Y2B2b/m8QR70sT3s7a1l3vCzOvpLKuAgApOYqicZyrWvF9s+AKKUOOZ&#10;TMqzOGCavGNszTx0eDOrJtBgfINc/T7yQh5kwXzSymdNbKNRmQjgZBbEMKuZPbh90oF+6YbCKlbH&#10;kpeQj4AKUAg5IaJ3X4ehaAuJjN+S0GftX2v2rPS7MN7HWsChqGheLSv3HfK8fKjNGivLaASazzeB&#10;SLBovRuQE/+0bZru9GzM/ykTPbSqWX2i5LX+dtjGsxfEn3K1N3TWHdpxoVmCz1AMOUPPPxxkHWge&#10;hq+jBz6lAi5pBxrvwKrc3g4gPmV+/LDILMdlCEJ+oP2jd4ZtDjIkUXNeRAnmDXFPgEFL1UHTe8QC&#10;VHYkYPC7Qdvn+/SQ4V2R4lpyHBS/cTgOLaYnNxp8mzWov++wRV2iRGjNoaHnaS4NF1YcuT+hl7XN&#10;L3OQbB6ur8ShrQ4QqzEswttqPR9Mi2dRY44pxGQnRj/cE8Fuv2wzyMkdaZvna2ybiO0Je2JfnrOM&#10;xmmckNcTiw86NpO0dHiiuzhRmn+znQLavoYKi3wWQfLdIXCQXT5XpqME6CMK+Ca7nBffXO7KiMxI&#10;uaTFRCIABAlMKXoPm27fa/6H3ckIKTQnDrHIN+w4Eg4PSn7YRoCfAw4mEMSw5vj8ysJ8vkIqBLy6&#10;703bhoNDpgBPGj0x3HqZu6hYyzHTqg5Yv8E0zESF3NBUOEX+OL/kQC1AhWIhLWy7ReFKypEZ7mE7&#10;8M4nTxaBUEjIWylekuytlSo0jtmC7jI8zrIdY7N9p3wZWLgU+/Q/n9f3kUPfw7UHMBHlrfwJDS98&#10;gf5g/h//5x//+N//83/94//9x//9j6xVGeb0zrLdB6vxXNPHBgp/7mBYyTlQJS3IVsXazRKXuG6s&#10;LWB0uaZ+Jy6zYpGGn5eEHlDUNxDODIW3Gggg6pB2lkKqjYA0nOSu1Ktsemvy015LLAXIWbGqNgMT&#10;J0DVER3y3tG/x/93m+l/c4ZDT+s6YAMPMvgmVBTTFqE20uq51FS4p2CwWZ+BShE2Gkd/H1/2S7zm&#10;ig23S6EhlvhGVGiioIvUBCOQYEaJeu6ijNLN02Mu1AS63PowgflSBWJuyxt5hStykxrggILfDoUw&#10;Zm9687FNMIHDOT66h336QLbXB9Hc1hILWp52tKVqFs+mEtvmngBIbnk9qcfDmFvm1kathlboZ7z/&#10;KuD9NkfjCWNLa7zrQGRGeMfUSBLvNbge1Rju0lwfM5EqDBKVaOaQcmMoWtXwMdtBKPxZ85rPVuAr&#10;o2b4+8jA7vIp2zrFA2zvC2bTCiDdQb7ZY02iWcLTH2hvOuvqlG2fQsl8ojkdDCksPpYCcfsA6ktS&#10;mYA5/3MW3wX/svz+t7P4/pMW77zAG+AWD4zw8b5GdLSejEhJiNw1QwndP4fQtaXw3LNORNfvgngT&#10;n7iBc1IR+aCoN+2GCJ/LoGvUtJCkc026OskJiSfikIy31gBtLm3eqBVpqRTEAzncn9g64ZOLzT9o&#10;91aSmzo1b/+9e7PX3GwPAY5irwYeZP3DbTtrBZbejW6Kz8vYNb2szrb6mKpKnWZbEacXkGr9EcGO&#10;5a9reH+S4tmrzii+HOEhm9WkAglJf10R/wLeypfkE2NiADKZ1N2y88ZtpPAy4tv32IAPv4CipBWR&#10;9jNzaPb+pTILG14Ba2Xzvj22gMx3bjGzxv7ggIcum2SGZsjer7hlgGukdN+omFNJ+QkUOwI/JQVv&#10;vTECHvAXixb7Xwv+GdHju/nmPcpHhKKdTtL/WtH/iZD/9avJgQrW3AyPaYr4aawtAPOAxf0eCpnZ&#10;gCp2mXWj1NudXptBHG+DRnKNCuYnUmnKn5z0xHjdY1IkDK+IWigJH/m5h0MxcTCFq12bMB4cEf9a&#10;jMfseor0YIB9uGpr5qWSqYENtG4iBSbA04vN89ZSQ7tQKARiyKeMiJW8LN8hXOFmvs52z13gbFsC&#10;74dzToNUUI05LF1BKkT7pPcEjFPSU0rftAguUmXiiwkmOLoWc4gPcQJ43Vq2SKOx66lgRNdx620t&#10;C41R/O3QAFNwqgoG4G6czncsrpUKDLK+blE8bIY4qIKbjrArcPuHUuqCSQi73Nb2hIUdCFOcnyW3&#10;CL068/vmv+/wX1jdf/K7/+WrUot6QJ8LgFLCQG5U0l0NcQCXORMai4C1y1TE9lCiKfS7YBPTag0n&#10;7PsD5M8u5I4HNJCrTizKDiYglxkMsm5E98dQoJ5AnOL5eFUeUbrKSNHh9/sYPEYYAwA077nuu+Dn&#10;LF1/ZOZAQA2FUDz41d1BQ2Pk29m9kDjGQueMJMG9Ft5xgs783KAE5AqtyWXvAojvpm+lDgzvQDq9&#10;fRcclNKDNRAUGR5J9zu48lW13sp1JVa2LeBYaGWbZDBKNHE0I0MgLklkiJgYEgHJP0s/aztM9bOL&#10;4bRpvgtm07U8T69TVKfJtOamrE1QKuBdcW2isCDtc8aiuTwDDGx0IQOXbuW6RC9LXvH/2Tvb3qiO&#10;bN+fF1f3RSS+Q2ukmTejmL2790PvaMIRYB4TEwZIgIyORo7tBIN5sg0Brq50P/jVPff3W7V3u7va&#10;hHTIMDbhHGlCVVftqlr1X4+1qvz8gDzMh+vdxm515dnk8fm/Jmmz9Wpyc54JFvZj/ofnd/76w49f&#10;3f3prz/cWH9S3Ln39f17N/ZuvqxuXr128+D1K7zGtCnt1eabB9def/v9lesH164dVhdqbnhd5GLq&#10;+tXpy1u74weHt7jm9mJcPdu8/bR6UN4dP9zvfvru7EtAfb5++Hzn2ptrl6rXZ58+aa/Ekg9+3rm/&#10;s/n17e5w/0p1+96tw3sFpn/zaPvs969vfX3l4q07e18fPOsevrpy7/4rsPKwfvrXR8+xa/56h0Gf&#10;1I8evXj6EpPh7L2HV9MuX361dfv2s/X19XuPvqsP6gs3tru9yfj13fs/bb0um80LN17ucCOBzg+v&#10;f//qzqvJ5Mnjs/fuXv/22vc3rh/+fbq9++zqtL368PqNLtk59yYX3lwmS/k8AaFXr366ufX15viw&#10;vTt5yPsL1699vXP57482NjYfXLpFcvnz54fnz18YX7nf3n8eOoPT6PLu1+SfvXnUrX+fguQ/vmx3&#10;vv52Hzv93qvbb27faPe2X55/dm3j5cPDhzcf37vwpDl4ut4Urx+86S/bPs9su7liLHmmpKYkfK5P&#10;n+w+OPvVnTcXmr315tHWxrebh5PtdvfGd8/ah/t7L9abn8vvXz79+rWHha/Wy83rP+y/wVq/vvHo&#10;YPtlitS9enhw4cqbVy8J5z259OZaeb++/Kq7sr17tXj2+FIdIHp+ucSuJqn7eVd+tXX56Q9XLt6t&#10;977beXb3+sX2/E53+dW3Lx/+MH30Mma4sf38xzfPuLmwvfW4urP5cOverY12++b+dnv12vPybDnZ&#10;q85u1Hv1/e8eru8fXHpV7e11z+rdb17NY7QHb3xwOEDKAf3z5OyTry+WXFJ/vfdsa2/v6vXrz25w&#10;Rnv9+ZNnu0+/e3H+7oXJsxeXL9+7vLNHku/G/u1HW/HBO7vN06sPxvffcJHoXv19eW0TLfuYJKWn&#10;3c274xsP1q/9/PT69e+vX6vvVVdfXLqErbn//c3vbl8+fwMPZ/v1Xx9v/Pzkm5ju3fjg61e3br+6&#10;efmr3dfcbP3u0UMSM7+/SzgqJVe/+vF1y0iT+tvixzf3Lu+joe9d5lz10evJ5YfPHj59/uDerRe3&#10;L9799srB7vMEm+Li/r2X917e3zrY/ar55ubVO7cuHLbf4VEdF6+JyM3Ls+O/f/nl0TMS6Y2I/BWJ&#10;Vd5U8S2R5bc3fs+XVTY2fvmJlMePj31e5eDw1s7R4znHPq5y4NNi/HWu9NYZzY/ez/HtGZa2sfHF&#10;+tOtF76Bc2393IsXu9tfTC4WxcXptOja9fJSVZYXLkzHl7tL65fPXxw3RbMexF3sd0Tf/pvXnhwc&#10;+tTX7Jvrv+6bc/2Wvrm+s7/7cmf78v7Tx/FczbvfNPlbkOiL3Wwy2yX5SD+225+TfFt/Xm1ujz/v&#10;SNn6vKm6cV3tlG25tfk3nnmCXvN9jyYk7dLP2zntunetc6nf0WdnhD1a6PDUy+8GNx4SG17ROR50&#10;cw3Swz7DFFz03I9fYPjuH754xoN4vmo1vFX0Cy36hf5uSwG9d26+43Whw7PPeFzoiMQsgpeWeN/q&#10;4HB99/HxFOC7sfLEPDTbeeKfjuXtqWO+Q+Mrv/yZ5ceNmPUXG5uv4gG93Tc7vx7MzOWLn8+N+fu1&#10;/p8QTTUL8wKZ1vJ4T9buwdxOJgTb7sWT3cNz155sPdg5GD4YVUffDFhmc577lBzvrzdcz8G5cta8&#10;r5j7UN/y6ubBd7sHuz/s7cw/D3juzv6LnVnnt7T5pY99w1//4qb9k8Nzlzf3Do771FGL5e/c3OOl&#10;qPhL4nNrk0w+n3R75/li7fDD3u45/zb98fpkrtEGtOEJs3e2u7+zt/f053c2u7C3ufXo+FapdnHC&#10;M6oeu8hhA2//vHm49eDK/tMXz457Ymrxk6ztaHm/EsF9H1nmi58cRnKfW0+vnY3S8DwFyQ8x4flG&#10;R/uVPuLYR99Ry53rX6pKX46at3a6yBuePEx5mC3z6NNv2/PFFjzbtsrbWkedY+YHQe4gwd0H/LnN&#10;fs1z1cfMP/vG46fbO+cu8icD+85Rfne3Q+l189Y3vDx0u+8ZVe/uuQXYz/EHX3oBFAuJund39Q1T&#10;WCDvPVS/+wOvgzfy/n3tu7v/IM/kvVPlWzsfz2KzTeAfIR5+NyD0fJ3j463zcwLR+BMQvlgRCGWR&#10;wfiEQUGuHt3a2f6jiIWl/VhZMCx9YUVEnAI83O/Ng08CYl4Gz/07ScN+4/8AgLiyv7OD9Xla8LC0&#10;Ix/Ydlga/+MTEckd+QSIOaGw+M8FEZHJ/I8PDhf2eqf6yhenwLNY4s8V5cNS/5WNiI8eEBtDJOK0&#10;iIhsRz4hIt6L/30CDxf5ixujjS9hm9H9L7ti9BX/PEXWRLXGnwnoumk/5Q8Oja7HZtVPYEX1Ufbd&#10;x333k+aB8ldYNkTF/S+nNdA4Rch4P5mRb+vKSmTaA7N/Bn/V0EQ2+xMJi2lIjD8ULKb9vqQTjitf&#10;rAyLrodF99vExWmABX+/6X6okz+QuKizjVkZF0tW64p6JBv/RMqLSf2HUyOTOp2TDOp9ZVx85GpE&#10;y3Nmd54i46Lf1kENrGh1Zsy6Mihy4+QjkxVjbc5TqUTKLnkjg3b/wLj42JUIlsUpBUZuH3wCxu8a&#10;weCPiZ5SYLS9Jhl03ydg/K7AIGhhaGvmkJym0FZu+q0IjTyytLKV8b7aJJ/AifNJCGtt8KeHAUdn&#10;EGMy8OApOCTJLcAVsTHpLdDBfl0ZG+8ZxsjHP3HQmCkU/nGqwhj/Zn2SD/+ReSZEPHt1Up0yXOSB&#10;yxUFRi7LVxYY1ccd92wDGMa3PEA7RYqkeT+PtcyO31bGRRYK+djkheZnxMNPGSze0/bM3d1PsJiz&#10;KTlw56ydU1XFxSlTI0s+wYp6JLcbVwZGFnj9yORFAob/e//LsdAY1/054Rx+TupNgPfFxlL/lcEx&#10;zoIpK6Ij734yvZKEjlOmT3K/YEWx8f7Q+LjtjAiMn0pg5JbCJ2D8rvFPjtyH1D7+ebpS+/Kz8w8O&#10;jXwCK6qT3Gc+ceqEuPgADgTIqXJbc9p+cGzkcmtFbGTq6MRBY+afcBZ/qoCREXZFXLy3e5InAHxk&#10;sMAn2dAxuf9ldcpwkdv2KwIj776yazLp42xDnvpHBgzgsPElMXECGgLjFHmt+casCIw8rr0yMN5T&#10;kWTxkBOnSMIz4X/uf9kIjNMUz8h3ZkVk5N1XRkbT67Ihd3RFkZGLrJMHDZUJqAAauibVKTo1qTO2&#10;WxEa+c6uDo3s2GVFaOQy78RBI+wMdEoPjVOEjJzrVkRGvjMfGhmZ+XzigEG2Tn+gFokZpymdK895&#10;WREZ761O8hDsijIj97hPHjRm6oQsjdNlaeSBphWh8d7qJE8OWREaucw7cdAI7wQjo7/fPPnjuCdN&#10;ZiisrE/yRMMVoZEj+2RCg+yd4cZifYpsjdxYWFVsZKk/K2Nj6VRuRXDkKu3EgSOc1wBHqJT2FGEj&#10;p+2HxsZ7qpQ8Le2EQePm+Rt3vrlxaVQ2XDC4dPG35Gj89vc3D33edon3ovZflhoS8Bl3a9NiMu1+&#10;4+22abtW1LwpPnDRB5c3k2qt5kXz2fxPGKgufllVeDfx2EZTacJOR0OC/ilI/yESWlZFUwxTXlHi&#10;5IbGyuhoJmtNWx6hc0VlNJ6uleM6ntSOV5FOHDhM7wAdY0yVSQc66vo0oWNJXq0Kj/FaOW3Zn17W&#10;rgyPyfS94FFXa838+CcOHnFjpW5BR1xNGE9OEzry2MSK4KibtWZe9KwMDmRXPSnHs1ekVpUdk7Wi&#10;ao5Ez/uB47jX22fPF/bwf/vr5W99rvq3vFI99756PFJ+06f1RzH4b3+kfVAQ8fz76Xqk/WI8hxVX&#10;BnEL/kCJEXnwcmUOyw36FTnspMeljT2GoxgP6A1K6hRYbe95kPW+IYTc6vsIYRH2/Gm7Rvp+sMh3&#10;dWVpkdsDHxks4hTLmGPcOz9F0iJXAyvaaZkUXxkWeXreRwYLciE43DyFsMgPoFaERSZsPsFi/pnu&#10;i75QMTxuc7pMzn+ztMhPrD9GaRFP25yyO6TvKS3ybV1ZXGTi5iODRTxRoRIBGqfKQc1PjD6wEslh&#10;9e+ExQmOAF3Z33x9sLW5N/ypuqO/4XfM2dNc+CjiPKc48uPVud9uqF+5df7+ELj2z/UdQ6ujCF8c&#10;P/z248Gf2KFz43rIcYniW8d7a7TwaDr+lYHf7Y/bfcXx1m85LY2/bffhqTgejjpPGhWnp4mKxaTf&#10;8pNGxfdI6PjgWCzb4erQSaNic4qwWNbDbYqTRsX3SDz78FgctyeUo9/jEsmHp+IsVeKkYfE9XsL8&#10;4FRshz+wctKIOD5FYnEmfE4aEd/jgscHR+LsbuNJI+LgCqx+HPnBaVj+Lur5X+E/H/fNUIJ3bv70&#10;xe34O+7xZ+tnf08+dVjfOdja3312uPv0SXh9qfbW+uVzn9H7i1ePnz3e4Q+iv9VBm/lhv8M/Pg2y&#10;EhE/kesTuVaiwEqNP6HrE7lWosBKjT+h63SR67O//eerZ5tbj3YORztPtr/8089/+s9zZ/48Gv3l&#10;LxRH9zZujvpfH2/uP9rZ/8tfzvzjf23u/lPbYXvzcPOfB4f7O5uP/1mOJ//7zN/+dtZo++jsRv/r&#10;6OztFz8YUB6dvbfx9blzZ87e/PbO6Py1svznzfXLG3yxPvOPs+tPt1483nlyeKYcbe9uHY5+2Plp&#10;98ncR9423mh758czWy/29+kbHZ3x2QvrF7MRznz25/Pr31x6sn1xb5em15483NnSLPpidJM/R3x7&#10;5/DFsxG/jv7kxC7dvP0nOvyZitmvZz4rR5+Xozh9GBX8k5TuMa/aHe5vPjnY2zzcOfPZs58OXp75&#10;7B8lPxej9L//tXV45rOfDjZf8vOTZ7N/2uDx0zOf0az/zN4uAxTN2qQaH1tXjGyxxSe29vif5UGq&#10;eq2alpPRtFwr2mIan+cIvKq5zBF143LkFZiy6UakQ46nTTOKLqO6W2ub0RZTJw+5G9eTEenmk4a6&#10;Zq1ry7ocVVy9IQI46tYmNXnoo6pZa+u2jT4l403asXWl3yzHa1P+b8R8pt2UxVRrZK5Xs7LjlO3a&#10;uOm6WR3vVk2bovYbk7KZjMbjtXrKsO1amSY2ZkKTxoq26EZjhqJVNV2rxpSma0XJnJjcOK1izOqY&#10;AXnZBNy6UV2ujbl4M2r9KrM2mb6cjlqyB+uqiy71BMKTJccp4GTM/Qa7jMvSclOTzM7AU+hCsYOc&#10;QSpo2fXkntQspVkbd+1AfqaTbYd9ftzcO9gZHTxl/84WIzbx7PrOy92tnYsb97/6r9HZi7fPjza3&#10;t/+5v3Nw5rM1hm+5NFyM1opxW7EJxWjr8etHfIV9gk4FK+Gd7LpjZUKJ65hN3RzVTcaUbTNZq8fs&#10;A9ek2QehULGg2IVyrWXjWlYCGdY6MvebKZvXjLiLwuaPGXkaLT/n5lIlPafUQxogAIU6EMUFX/dt&#10;yn/STrWMVlEPQsZUca7ZTWLzm7IKLNTgCuJYHKAwraBwqvIFs6KN/qCqFAlNE+Capp0CCRVcx4ZU&#10;7BNIGNua2zPNVCSUDtYB89SarwJkZtsCLBbJ1k/HgIW9r8bcd2JJ42bCrpFCP2EhzkjYdBP2njrB&#10;nmAEE1F2xy0z4SiyQdGllgzj0RSEwWEjHmipnCXEnnRAjWHdSxEHqKIHNSXbYdWYexNisgHylqsi&#10;OHAJoxmMqwzmS3yQsckiC+UclrPgEosex8Y5q2ei4DhxAeHLUtbn0gTEpdg03CqyWLKTHfCJUl0l&#10;6I2RNGzpdK1lu8BhDTVrdrscsXNlgLRMew2wmzqxeVEjrMaTtSlogEeqZoI8YqunRfBH1YBQdwGk&#10;NBVyJdpQhxgoCnaBcjllWLZ6Uvg7PNT2ALRuwgsx1DHjaKLoslhXqTwlsdJy17OPXZg3VdwQCznO&#10;QGUN7zEQjAycEcFtF5MNhmayCwzuZJEv3H+EUZGyDYwOBSYVNwqh07xcGLddfFaG6OVCW8SSEK3t&#10;CLHQqraYzLhCFSAWupoVloC650g4G8q2cLsMjOxEFkB/cL1WsVLlAh90Sp/zYyx5CnFKLrHAYfza&#10;Qrm1grupLKuEk2wq1Sqmxk4W005V1EIfthpVoNw8Diu5+snVU66+cvWWq7/jZLKwWJDbuVxfkvy5&#10;bljSHceoF2YKSSFyq8QFwJ2SGrRVCiUESpJBqiCJFTiE3sADKQjRgIciWbiov4XH/D4HPCYwFrIV&#10;hVEmWCwqjAXwC4yMP3L2ydlrgfcWuHKJZ5eZOuP5ZSsih0MOlyU8LaBtAYc5SBcQjLUyB+5l8Ofs&#10;gVad557jCJ9vTr55x2xvtv8ZOo7Bz7J2yLVHrl9yDZRrqGOUmFXjBMtO4zDKyCj1HqBL5VRMph81&#10;hdIGYdY1Sa5RgwimZoLBoMVqr0YoU9Wp6OA3xJblSnuE8rKIzcQwFF4Q0/JsLspVK9LgF6RjxyXO&#10;phyPOg13dI9MgMZuC+6yDnUKuikmeOcUkNkIuxZNNGVEpGQIMiyaQlsQHdGhK7Cep4ULQhlqk1HG&#10;goQGJVOZJEJxObirEO9od/i+RTWMsdC5ZoBVHZYEjN/Myo7CgBPWPKub8lUmqlQuK2xb1oLkpYSq&#10;sT3lCbaJthxClVKtvaEsqywxjiUtjmjNbdQCO6/FbmvZqLJgmTRhzt1EG77APFFXYpS1/QjWoUhH&#10;U/o0zLos3FEEt7uPQO+03LpRF/s9jIIRTVXLaIzSifOqmdGaeS3shzP7RbOXocZ+wKHVZW6glz0U&#10;m0OdO9VhQLkkrXu2ZYwxUBaYYszBMfADCrSv8+DO9cQ9nqjqOmSKFrOQPEaFV+KArWMCPbArrRGq&#10;as1z6xq4zMlAhAKOYeyqY7OcWyEhmH/rxem+HFuhkgMMQ51kjC7Mu8B7Yt7T+LlYq8GuXXQT1bGM&#10;UqNVygKbm02CEjW7HXs3xpSA2r39EVWMT1VdYoCmMltJuWPqUV7a7kVIQKwFyBwDqhx0i4BcgGsO&#10;5yW4Ix1ylsjZZpGpjmM76xBpwYr4KhS5oA9lVMMYLJYBu0XsQymLm9DozLlx7BNAaMaYMRQ7jSSB&#10;oZHKltsxeii+kvlXjhmKJjhbIQERjam85GA4CtwnNKeYYi1Op44F8qCG6UM0tlpgfdlxJNCU7w11&#10;EJCpJBnSil14ieERCJh9dqBCP4KKFseEUsOCKE2BhnuH2aj0YOq29n58qe0sSRKG9JRZ6Jj/BOA0&#10;EnG4kfepg5Im5JAWTVmANkoac1iCgBYvjv/iPg+YhU+niS3FBS1h2yRFZOWctR2Db73L4M1ZVYlg&#10;XW6RZwb7cTY9969dLwIgdm2imxjlpLQmySOs4Tvn5iBHNe46gtL2VZH6L7mIyEU8Y5vMvMjMyzzO&#10;E83BlIPtGDyOK6Qyw4wLJujM8LQt4vUvlvp1jDsMfxqwnmgxaZN3W02wJumxIOX6PsuycEFiKgv1&#10;hKfEHRBneC1AZARtxxFwGdwVPr6g+/vdy+2D3H6YszD66SxbIcH2krodhDU1uS2T2HRm6wTVMHV6&#10;G3x5Txd3fK40ICLHTI6pHHfEo6Y6Y79Ao9AZrEJ9NkUWDTpP7Ax1CgficlE2HIJgUYrJhgUesLNT&#10;52GkwHYwoQoPlsPl48PuMMJRhPSig5q2xRumqtCkQiq2jTINAV/r8h5j4VC3YAVxy2LBSjrGjsos&#10;Lb6+YIkp0eatNVexZEFgyS1YGEs2iGp13kpR1S1aMcdZOgQYsGggaz0N0iOI0QKoWbWCsg43TmlY&#10;I3KdlwKyZUOYcwuhbAFJIXYSpigYLCOlYQWLxUKYaDAFu0qwQlXuy0C0Sbuc77p98Pbf7uDlpoUw&#10;gaIL5kdmnbyNtZkOO2/gdGbmGAmlisBNwKVIAgIdloylZZ24qDYzrbqsdpcVc6a3lyzqJUzmmF1C&#10;9QLoF9jhGHbJOUorc57jjtufpT3M9lh2zHGQI2UJRktAW4LiIlKPQ7OhxszYy43B3F7MLMrM3lw2&#10;STOrNUgxb9RqRwTrJEM44Pxuhy1H6KDdMwWVK7A5hedAfGWuxlKmII/RoVUGcQz8RRY4YpJ+iAUt&#10;mfTfO2V7E3SF+zG+JphPro8nM5G9sCDCg9D1CCsX/yU80AJLf4RgbSsUM+4nEqc3RhCDJSoWHq1q&#10;DV2kCe/JKLAbvVfXPLVPX44p49pVWjB9XfB6VkdQmrOCUIsGQxmx1gE0kGzUUdoal5liPiAxK85q&#10;DHxjSzu5CBl4zoMVys+4lUlWoimKqf4yvhIRAZWRRiXrbQrCqhSxPPkicUImH6PMaIDE9VAAGk2n&#10;mFmIWxxKnHTErU4SXDlt+sMN6uiOoclvRoMpE8EM14wIM+MMfaDVmG+4Gr+Lcabgnmguzb6Bo1hD&#10;B/YLGcw3KbewUPTBkCWKF3XGMwggQB3KLF0ZOitjmdc4m9FnaMP+43GOGg4zWKzzLw3r5biwjyd/&#10;mFD4LQV7AJXR8BURYIqsZhYBbnRzMfjDpcP6CkixxdMwF2TcONipCbqHx944RSMVhK6dcgnUYooY&#10;B41+BRAwEgDsdImhOJ4QO4AqIyJpuS6gbnQJTzy8iwITLjnEWV3NDnZQFtsjIVPkGhpgJ0Wu30G0&#10;TzmdDJdgzJj0ibMbZa7OdwAIJ4WdDY6IPpgfBM7Vo20NNp2ux1xJ546Da2p2KUyihEOaEEZXnTMX&#10;YqsME66ObjN2cItCBmpq9qbX8tRxwkmVIeHQhLhvavsUHAf7TYsgtcxBRFoLcwT3Vnk2J7sU4QV5&#10;5NqzC8suOSbT0YqlEBWqAYF14aV60sUoRC5LmkgdQN7/3Juq4gkutIsheBSPJ35OtDWGlWHCUYTT&#10;jyAeycMJNIe2WFusLeBCnVuPsREHq3wOhnGSskeYgzhm0JaTXt5jHCaN2yAxjVPRBthUYTrB1nAx&#10;MdFpBB5YTI8wqspELrgNhIUAyuoItQdSpd8EZraMtI5hhF/Qi8C1JrwEKjCQPZjs+K/EMP7GOJht&#10;EofpDhYu+9Cxq6ydzkFUDpT9BgF3YHREZGHQL9EAiCbaGHYxGMBGeLRICMlJWm4Mg8LBnPLNfIjG&#10;YM6EeeMsI4cn2PuUobYbpWaSkpSVX7EcZYLAm0QIxDZ5mYA0w/K2MdBNfaAg7EMd8GccdrWbEvtC&#10;qcCmkI1gQahfvjnIOqYLAh0HsnjaC6c29mH66qIcGe8GTRVTCCAl05FPVNragotv+0nKgo0tgvrz&#10;ZU5lYynWqWTKklCF/idnCfog7oxkYdp1a3iP3XaJPckawcWGI5Rksg4uC5BMoC7lSKqQLfsIoHzY&#10;yHfUaRsA16knWXJMB1Ep1x4TWJ7pLdRe00O6QuTSBsc0cZlFQrwFrpxd2J6Yl1X81Ff1AMfLpwat&#10;AzAGzPO2YKpDCkedYjYciRRlGeqUB35NtuOgrUaWRnnCcilHBMrf2wHniLYOxRXrFICchXiCz7I9&#10;5rdoYFaulagxab3CkHKIVDAaQ1uHXpTCrDn6TQaK6xMgYCYokmC5/hSRukp2tG4Kq1ImkSK16bRJ&#10;mJq/wrQwU4wsEF0QdRNRq27Rb6Ks5oTCE2IalI1198zPJkw0LGHkQpnMxhrmtVwjJSlDM3/XaJmd&#10;WnC47DhwEKsAUmNYjLIhmkCYOClLLJBBvEHSKeYNDhAEBC/yvvJirMDtZUGUXeWMKWnD9MlYkMj0&#10;gRmYijkLEMlhxZoMN4jETIQE7W0mPGxGgkvUIUdQNfAuREbqKiMQssHKktrMG6N4cZg1U0TUMZp1&#10;k/QVmoVmoUo1C6k8z1DwINNS2Qgd5RnpbBMjKVSD3FMPNm2D3rWPEWjEDseWA28SgmD61E3MhIDG&#10;rcuhDEgp4p1DSKSZFlfPzgh0P2NMEeGMBm4RBZYbiY1k6Pqy0jT6wHQepdhG+wTiEklV8kIaGVrK&#10;iqW+HH204mIq9FEJoMbJwYhveNit3lOl8Unt1OjiOSx6yDqZHWlFgMEyAkNNG+rUYWB9pmOfqOvp&#10;Cqn4aicL0iJQwOEpwRXKbAIqvB/FczirXD7Ce8zGp91Ms1Lt8Gs9yH/857ZvgkliG2boIKEL+7LT&#10;kul6PWOboDxqMh1jASWFsxocELFUA8vijs3oV5K0JggutCORt2OZGIRrRFie1wGz1fPbYGAEfPm0&#10;YehU10OautgwuSWJfYWsyhVTP1YAk1JG/sOzQSb2y31zxg7P/nFmIG44CEEwR1mzd37VtsE2lXrG&#10;w2hT8+8o69NQ5miuZ5Mj76o11cQtQ0DZhuC2OIExYkM5Vks/Dyc07lkwLU14mNPpJ81HeSpvUXYZ&#10;fmLAiXWNMgYsjeVi9qFHFsKKQeE0J4qqguY9AdB3CY1m6QFyPuYXksY7Aj3lI0lW1bHgVCejBBwp&#10;SnekDZHv+IQ2XwyjJ6p1yWdL2Js2OitRVPhTLCCdMyOGlbpgh3DgGXWKGFm4djtpE2eknlz1PGFK&#10;WQxDxCZsIUQLrEOXitec6YIdpOk3V56JI+riyIs2Y7fCTwQCEGFRrHHk+UQKqvWjkKUijaybhbho&#10;51DWzQLGjSlt1o2TdYdN4SphIXcHWpsMIyAxNwdCdWQzpTqkZC++IQT7Zrs6VSF3jJipCCbqNTAY&#10;+BL6cl6UmTZm0kyZzOpQOLAjbSrj2Sqk2HrtGIuMMlgf6IuKKK5qTonDjIk2MTtUIXF4icWorAhV&#10;qTMd1EHihkGqOnVvEWtF2MkKG76BmDcdQpUsjqMPTfsqNLNaG8vfJuh9uQWzRFVFsYHnowe8R/pK&#10;1MmnCCm0axTZzihH+JouWFypC+N1AMnP6CHTh4RRAEYZMZLK8KuWjFZLDGMbuEPjphcy1KT4LFRT&#10;+7C3HutrDzk5yjg+doGcg2ZBX5oZaV2R2iCnHUkbAJCFtvR3na2eY4Bjp5qgTu88gICwcDetq7GL&#10;+rrjXKDC0/qsL8mU/ZhHrhIhiGPqBg91rl0oGOfrliJxDPT7/S6ZviAgrQ8LKFFO3Rxn6ohY5oxa&#10;r7U9gtrumFapGhpLbMxGBrU1KQNOpoSGxCaMI9wwdZW0Cn266D0NFtJRlWLFUthHegupOFMSc6o0&#10;UyY6suyqYREOmMgHBjFMGr1EmbCH8mEWHdHx4IiVSbEJSFPd3aM6FoM6gQvJVkig0GLyGTHC6EGw&#10;CWUXiySswsHyKIB0VjDQqTvNOYBO5LTFXhst8YQ+6KNPBt0JjdXKcwYrIA8ZGK2Jp5QVnp5xmygS&#10;PRCEiirfrjUJA4bVLiVYRGSCong0etOX+00YcwA5q6PNxFgCQSjM4hA18UWKBjeiC+E4fVSaBC7Y&#10;BtiWiRnwSdvSiesWX0EM9H1SHZpKt6lX6lCLFBfW5+E4Q6PP4VBIVBs91CCXjIgWT/b9DrmA2ECQ&#10;GgdRe4Vkq6nGPJmsE3QcUp3zE39OZbsgjruwzoc2sKfyOLVht9gBXLdUTgIKEwI73CZSqhrNNlwo&#10;gsxZuQeFwwSqevQcxdrGODIc1hWGvKDecIyJ/YENKwsBdeAgqvTEwyXivIlVgxAEjRIB3wYtRwZT&#10;oAGERKC0p0Y3IeWDyCfxLjYY0Ya1mRCDhEXm4fgTseUTRDTSTmR1pkXLfcTjYTLoS0xVmaOf0NMc&#10;gzP8fCYGZNkWnGMnxjwBCOAPw4VjsyHuMQQgAHcDAFSyhaa1H2WWYp1g3FxIVNSpNYgdkrIQUOA/&#10;BP1QDb2CWyi7+NCnsjaHZODOUSZm7SpyCoii2Co01oGPLN4TrPUewBx8UtxLgxCfQyyQWBFYIGYe&#10;fQAD+VPKISbJKth8bEXBweEMTuCsPAeGozqIRRNgGSYEGiHwlG3/DD/ELZT+TiJitp6XIYHNA5jo&#10;Jf8ifhRGbIiYGjNfDCeOYBX3GGrgG3yhJWQvbG+kgYPmdUguvMSkJFWKkKVpMTgU22ZG2wcy4FxJ&#10;VzaLOtpwV4KiQJoq/HAGLGOd9nIJC2hiaokkU9MrDGEVyvLmZMSFFs6V2TrKOoWxVUi/CHxQV8Pi&#10;ZOLiesmmRiQinX8aBrFp6Cwv+kDXUvbHEQ9f3qhRQIK1a1Rm5eijr6hvb3IrfZEoodBFBCz0b0eE&#10;aGj8YwEjGJJQJpH8MbwioAc0ZBIsVNRvkGAQtld1n9Sapt5Hp9ZUUWxyHExl9kyqg9W8JqHEiygk&#10;rG6IXnyVGr0hJZNhRR2HibC5dbAsZTwZWVpDGZaeaeJU7lka1wLJ0bfxika6/5UcAlQJf9AGrYhk&#10;8eDCPuxCRJw0mzC1CBhgqaWkNr17y5jqmBBjA4D2GKpY6ISPaGlY5YexSApz24Y6BtJqQSSH9Rju&#10;MlYNPg7qAznAQNhK9RQ5EHPBYPWgkTp89XCpao7BLJfG+ubsqyhHH7TSGE0ya4MgZaqaaJiGqE9I&#10;rvbCjOPsL60AMYWnxtSQYnFBBJEqTT1GJc6lKRDnBmhHwoOJTlztQUgkxT1F+yFiiYAi1tTSiGdI&#10;PtVBUTuY+unckHhdylZR/dJmhg3MHMY5Kifb1z5iiENFLnJp7mOZJAVVI8/VKYNIYjqFObWcU5Mo&#10;24WBg0UTB42c20amJn/DhIg6Z8yQyNRBLBE2hHNsImVe+XI46rhOGEtvNRoG+w9SVJ5TCCGCSZKG&#10;c8jewvFcgi4ebWsHsMFMz2NrLW6IixaPU+zOn2OTWC8ftwWnHsk4pSruRqZeYa8iFnFq/HCcD+v7&#10;cTvQMvdj2H6NB7aWuRDp67+sAQNu3boaV4U2ca5iWaOU2bRmVFKudD372eCFc76NuaVh6gJMn6bM&#10;eLGgUPSUCcn32w9UPCCBdoSEuO4hDXFXoDXaAm3Jt4yNUJ6Sd5doyzw7mMccTQnGnnG0HClJcUfI&#10;22KEX+KMvNf9lQqU5WinmddIGXsljsiNg9KDRITIGSM01O+gdewyR8Xcm2ImfALyU+R6ZBS5ExUn&#10;ydMG0yA2nS0ydcY2pjhVGnhMmjIpkwCFqGGkL8OHhFKji2FUaEUTlsJntQFZE6e7WAmwzFEZE8ge&#10;6HmsJQYGfeZc0YL7VJERQNyJcoZg+/TgD9fxF07Us/mpj6n6APP7xGGfOOxfxWFiH95NUQq4ydOD&#10;AdkIGFItClOoYauyv9RReJmRMv5+SAjOq5NIsE59BrOSexp9Gg8Z5W8ya+wTgQHK3v/p+dsTFXzG&#10;SUHIiIkQQEZCoKx1IJRDnqZY7kPdSq+WgLJVZkVR7nvgHRBw0T5JYxJvSYpDlxt56LS46BhNDDwp&#10;Q1T3fkG1TLkZAurUhX6irjYbgrJOO4km+E0hEOnJJOZUgkzq+TTam+ge24UsxSlVDBOyi2vgpRpc&#10;p364juE1RE93Ed+4srShLTlDqs6xySuoCHykEP8ELhKVUS0I1qgj9Qc10stqM6sMklJOepFzNENf&#10;klkVZpSWNkT4cJhYspkRquQItEohQj+oHvLjexWn5cIwaEFmj9cd+68ujdQPFR6agjK3OYdBxq2T&#10;V586BIZcqOeUfp6V+2nh5YfOjmmFNgaL5vzwFb3jpLSR4XEfTTuWQDa3wDwqpEnjaSdU4+QiFDYp&#10;Jb3iQMeQehrTN/ZtIC4um/U7hq3FAUlasfoqwIixERdisUnZXPacowqaEKEJ3ZtxiV3knh+hr/F5&#10;rGVNCMPIMpDqXYxQF9Yc5UmH1qMc2W4sAkJCYENn/T5RR5Q9zJ4wIygnImJGeJjJSjHs+AYmA/GP&#10;NOvBROjTAGkTyUiaEeFgy21Sy7COthzTpk1V82/qgmKMQ0J6tOFQE7gTH/AlB+aKIdybL1irRhSp&#10;qwnAiM0pSdGWJ6rinAYDeXzgwv+f2ZAC1Pgnl07CuA9i4fwjKzSNkQeBHmw7CBF+AGUXA7iJeBHw&#10;SpreYwylghDEoNGyJ3RPGQYhZ0IfArOaeCWLAwHOh/yneBHD2y8YOim0jElqqLIA/3yyIl6B0Q4b&#10;9qiGZfzjuuQJh5mJYCgsgiP9h3wxw6pxTH6Vg094xDCnWQX9JW0oEQfr1kFuDPw+2QjxBUXw3RB0&#10;OltE3/qTCf5psmPkH4Ew/DwO2m0CO7ND/sddjLBM74vgI3BoZR0UReIaodEoNLxj5JIyHGc0SDil&#10;Uy3dSA17A/ler6dMEpOROXbHqeED+aqBkTlPg6UFdZyeGTaSYP17HgxLscOe5WcyMCzDc1hnfRds&#10;Zj/LMAxtG23eiESlPhzd6E4ytT4OzXKIXafpu7GU20lEnvC5CAobyu88N+Fj3DZP4yDMTZmOQ2tm&#10;35uUUhFlJKHRGm6O9xhTD/aiMwbG3hRoEONfBWLZMhysrzy/nQMWljgAJzrEfByU9ocPhvVYbBxy&#10;4hRY9C6Lp4y6M5Qx3t0v0Aw9/TZ1FVmoMXyJHKQ8MRHAFZi86jfq/pAE7zr1YXHRhrCeYpZIYVj6&#10;bgAUjDBZxbeMDHIAmPqwbGx96vBqcCQ0enWQLOPkWg5b3wgt6jH6oLmnHk965qYPqkKNVME4UKOM&#10;PqGrZ2lO3eVQlfLZrGOv1AYo0cLnM2znBXnKKfLHZ3njIZTs2OghQ+tCx3cQhHH4yvTgCro0qntn&#10;q4z2k6bGWdYLnw2N3IsVstnOLgKXtNFUUf1jGfE7VIGi0YfFpuTI2M3RBIJO3EEoa36LMVj1vzB1&#10;l+xDHdEA2yDYCaLizXPhkLIcDBdSDnvHXfbtlOhDnWAzmQGfJ/p4tUdkTFIfErssq3d7ZBCpN/E0&#10;zrE5QmRcTudsg/BmTpQrIgaUoVWve6hL+cJMghyu6JPSApkAOslvpGQUEjH6oz7rdONTMk3ysKnD&#10;CPTbTIKtcRvTP0GMHbQmOYg2fcwyEI51R/IpZQRLv+wqcr6gqxECuhSaQgR/6EJgCplTGAjpy9EH&#10;BlClDnXyWQSiaINmN3jFlxzUnKnooaQSP9TprtKCdGqKnnMyz4xR7fIrncXFsdRx1Kw6lhz8SShE&#10;kusnofBJKMRp+79eKMjhCFMOypDMiA7dmIGBI0mEOhMp4E5eD1CqaoggLWYiKZUHMeZNyVkbE+Zw&#10;Nv2u+TnIHc9+LM5SCrSuPFXjN80q/pOUBP/wvNZqH43wd++VxDDKzRDwSvFow5F9kmsqEleR8gCR&#10;vL3NZF2t/YOwM1JuOXJ7KVcqABSapq5KYjgktC7Si6hzvBDu1KmvQ5kw774Ofz4pHE/cnXOYHdBV&#10;pUK5TX0IxyF3+zWQWeS6UdTRJJ0uo/daLSJUhfHeYIOjHik3EMqgzphd+I6qV3xjy+ERqIJ5siCN&#10;gmMYybaoab19Qw5BGSxST8ZR9aScshoTn/qAOuYAV0pYDeo/GR2RKJGsAQ2KpEz5VSXrWnDsORnW&#10;ZsWAwNgIR9+EMMpeV6CMxQ5tsVuMPfd9ph5NauswGJ+dpQSZ9mZZVJCtg9WdengCrvqlDvcpWUxM&#10;G6XXt+utKAx11KrNdG+MqoRFwUBGDLDfoshcTGmNvRhyAzTp8McI3XBJX6poU0FpHUioY5lYbuqj&#10;UhcvUNLAAxCpzaqIvB/0Lfov7mRpgzPZGAbC1i5Ki1VY6CubUYBBHRatJqH29pEL51eSjsf80YSi&#10;HOlE/MOQNf/hS4zq8JhFMQzrDztdpGt+YM4lpIMbmTBjdvv0nj206VwoF884OkmXroWMjMgFtbD3&#10;KYcjShl6RNQKw4tLYtDKrBU/53e4LxVnSWZqykjeHaHegAtFFslqPFxHpMSsqQubhDqeqJMBSoNh&#10;LCyCRbZ1KzTCiXjFKLrCAB3y8fGIjOBd9R4hERKiOARtjsr2wbUmPR+XSa/RNmwFzoLFcJGxhDyB&#10;oDw43jrWRiEwWguw5uU4kYnDRBQRUgFQvAW5uHc2ORQjAhGIiJBU+NLyWmR4cCDG1nn6B1dwDygt&#10;xYMzHVMcbC6spIO0KGtehotOaJGfiYj0njpf5TEPpoONXsD9fCEShLjLB+px2VmRyOFO3exMiUBA&#10;ZLkwZ7bZkER4qxwoxlLoEq9j8imCSMlN0fOvEBD8RniHpCz9dBx187cQPO56g6s2K0tjKMbbh4Qi&#10;hjbsOpKbYiO+iVzEoR7luuvdC+JncUGMt3rw3SJ8yC4zjMKZ4ZBJuIWsmUsyvcxhWyYg3yNI3Llw&#10;y4Qf60WcB7UXoOzERDm67NdlpyCBInWJQTkP6w//UDwyPVSJIIwRLHWi09TBYxkBWigLlpPYBnFx&#10;d4A6dBETBMGGAVkqx62cu4In3Wx/hzuDgPhDHl1SVehAsCEkd0ANRInng5TjYiOnvqosu1AVMU/2&#10;h3PBABkBCMgT2i3IEjdrgAeSOO0t+8ShLXsIcfWtyD3CTWIVzKh/Bmah7DhLbXArEXECV842Y1Kt&#10;RrhsFlmFRtoARve8OwFgI+QDO+C3BoCDPggFBk8C2YuvhoUQbxGBZqYhw5GMRJWDa2MYOZ+TwKAA&#10;QxL7IJZjHAV0w17xBCaMStAFPQAqEbdyKozTC37aeliIpOSgDWEDM5sOjoyjLYZFVpYCeR3lcN1Q&#10;pdyu4ftER6QIkI3D0r4Ph8FoOffedfVGDkKNd1dC+4fRM5SjT94GJeq9QQWiUhxSGLTEXiC0lHSS&#10;jrtnoZCArKMIWob9EiExZAS706CiQv2ADUdRunElzLpgRvDCzWeknfYCkhs8NZpsUI0AWoKnsOMZ&#10;W2fClXLRGIfaTIRQQ4DTuJniTUXrKDSJi8vuES/rRjxR0DCfAc92UbwN20mXkJLAhchQdCl9GxMA&#10;42czDH09K2XC3UxYASED/0warQm/oFMqaKOAM3Q39OHbJCP1U/PMnaaIDX3zEB+YLIRRSdSCJ0Qv&#10;gEZYoUOTHofLg9eoI6IGspGNXjOUXT3qZhvMHVNCDzfVBbuhFEnnpUnKYzNCmCk7hnzrwctqIqFC&#10;olEXN8eU4D4oTDmYgHLc9bVs4JEy+ZNpa6gLuUn+x9gXnABc3DtmXPYoIkgLQs1xklT8FQFcPh65&#10;nWp6swr0EqxTs7NNPgpC0WMU+DdeQaEYPDm/LIDLfjJtehrwxLgqzEDkzAJN8hb+QXUQvCKQz5s9&#10;mBysfAIGzG5BLTgHc06HeQ2L+hFxxfaZQDLomoi+fxBdA+U/mU2fzKZ/rdkk64L+OOsT/d496rky&#10;dJ/C0/vntFFgU8R8CRcomfB6F31QGLb0pW+ECS4Ksl25h+mhMWsyr9rNRFaEGhd4Zy4cr1KEmYIX&#10;l9KAOIOS2TAVQ3aSxoMtgommcS1fwvU8e4asxJwP7a/WUDA6ntb1YE/25ejTS4ihDdZXRPGV2V7r&#10;Q6xjLKAiWA4HfUnjIFiD8c3VZUoUvQyPvNUjsIdXaZFLjRdWHMWvdtojKAQPSlQSBQCGaDj89DH+&#10;oZWEEMJ1GProTWMUxX0AzUKvHWjF03dQc+iHyDWOUTDlfOZEEeYD4QhmTnWgN3Pv9W3kJhn+JlSR&#10;aNarOnQyGklbSLMZjR0HiirROFxi/mgWB6GK8z0OefRJnY/Ovl0om3M7c4z6sn08SDVreWiD/Jp6&#10;b4dBw5RFTHMNAm+S4c3fsg9mE6dm4aNxGSGFd4xSA57YXMycOH6h3GBFpD7U+e65ePPIRWgWOHaQ&#10;FU8nsLkAZ8cR5r8mXQ/ym3EVER12KDhhqAMrHOepqwMXWGncQ6GM8vTceij3pOBNF5Y6tAGLLc6I&#10;MZn4xlDWtu6RoCcQbSA1j4WpqtI3elNjNs6c6TGby9BmmOvwjaE8N46k4KVjUiwKVqr5Lxbmz5uB&#10;q3cCYVwOHYIG2Ct4SiAZzctRll5K5P5TZleizGkkzMHvvuQmDWgTBw7WsRyOijG60KMIFMWBgsVb&#10;7VhWHMck1CE6cC1gR5Cj9QWvBZSBuFmVFrW/Lc4eq2HTfXmUOg5m4D0PxGVXzRhjCtjuOtt8kthj&#10;Pwy2QFhsyLuCqdlm4HTPDv1GPCGP6UNia6yGuog/8B3yB8MbikwUloPBxlRZjgez8yYbkog0nr5O&#10;yxCm9maCbSrH4VveKhjKQTX9BcysoQ4qxlkh69E6osgzOnHHiIcEZ8Zk5CfSJJxw2hAPCjIRWorU&#10;2vn9HNgBxuNhEGJHI2bJOz/8N93SmSUeaHPpIA/CSG6Y1WGG+jaEpqQHx6CVB3FACKhVYg9lR2Ni&#10;Po4zVEFCwqjh4cUnZuVe5kWXoQ2BBO8M9p8wrcF7psMoQ9kuw0yGutlM+0/MynPDyAsYeAhnxAb8&#10;x9tFCe99nSkTZjQj0eMcEquUg10kO16YEnMox5RxGTRj+yakeXDQiqTsPzGUh2HsMqszKBjOhl9A&#10;+MRNtmGQofw//s9//Mdf/uef/+P//ff//e9YcD+p4ffZQtLXZsV+XXZxvexbulTjU0PsP2wIEKoF&#10;CfALJFGqM9eBIsPg+WTnKDI0yVY7K87Nb6gbiGaEY46mwyADjeepMNQNyx4+MZTn6R7bDpNr18zv&#10;eqqip1dadRMjqx0fNbT3sOd9OVaIVPDBBdpGG/KDcM6JLqRPDMVhELvM6jArlHuYOvEJXOEIjw1r&#10;HMr9GmMqQx2aLubef2IozhEyNrohjwk+Q8ikJHXz/wAtDIsriy6dJanjfuuNMU3Sxvp0xqGOlRhy&#10;Q9MUZgHw37hSaZK6/lRfdJZ0Dzkz1OGq4+/iqfafmJX7Yewz1CFiuGIbU4hvYF8gtsOlc5ihGMP0&#10;MxnqjJI4+9knhpnPDSM5sD89G1aQ+45BqHbD5airoY6AHaQKpZEsCQIQiNBQPKrkfsZkFkQdegCr&#10;A7NLiHragNzWkMMZ1bFEI6agCvuDakJLIk85O+cnAu8Yu4hQ347RbvHsg9G5BpwCawbJIpZNF+uU&#10;nT6DRSiKJ0eTjWMq+FB2ZthDGMkRV4422Ftk7EWf2iusGCORc0+fUD/24d/h5WuTeevLowazCJPv&#10;SaCHUFE8XJq4Prpg75h7ifZC8EcMh3BpaNEgbEZnu/xKsZP1dIdA/MLHjUvND37c/PIlZEs8jgxL&#10;pMpIqYeUkzvfknzLjt3W5a1fQMZx4MnwhS6dhx/MtgTRJRjnMF/khGGHoGWhqYT9EPEx6Q+9OWtK&#10;xhqWAD5GZLNi05G7A0z+P3vftdvIkmz7vBvof5AokqKR6ClS9N5TopFE71X03tw7g8H+97NWVFHT&#10;rWNm5u3gYIC9oc5kVWVmZPiIjNS+pDX5JZAjaiiJ9qg+AqwmfUCksDwImQOZAkgOmZmqdQJCQHYm&#10;SBPcnn2Q4FK7DDQFRzTaDLyCwmG3aN5AkBCdRDRcGL3lD4xFkqLoC8PPsLvAeWjmqbYZdkf13aKL&#10;fnUwK/AX8VKiWMYvBAVfLNtcCgmKigsMGOkDlkBkyjtIBlWDUDwySavqWskC/0ZmJIiQxjDmjnRB&#10;0ReBQbiGB8bQNyBfgQ8L7J9j1lfV56pNcZf+9ypYX0rXv6AukltMAX34EShxAEmcq9Z8hfQxY0fB&#10;thyMCgJTUI5RPNpwD4ClMmyOfWf4QbMpiAseKrEwgeT2LUoW1XBXAzBANgfFPUw1nJuWjQfeiEOe&#10;ffSBapl1v/WRQ7JUNtROJHHKmDCmweTBqXk4R2iBVixkDfBSrFkgHTReIB8sWByy4V8Ho46wE2D1&#10;aNSDILqglpfqNVAOJV1gOGJGdJoAKKh0gzaEHLL0VDQFECgbEJVFMBDGKzgGmRUc7mJnU2tgXQL6&#10;+VkoSFAbbIPlRdEnl2N8B/b39heawjuumo2MkKCKpkP9+4v5+E0zEDkL/kCL8n+hZnDVHq5KCqb4&#10;j/Scf0m3wtbLKXCoA8zBJTTQpeaegJ3QfU3soolF1oIkCtQbhbXM2AU0DqYY0KwC9oIVgtPBC8eD&#10;FdwPChhhYdQugO0QyOpJcMYQaD0DH2CAwDsGi1HzndEHB7TBIPBZAOlhvfIKDTrxRDkiP/dBQ4TZ&#10;Df7KUfAI8pHRx2NqwHPOln0ovINPqyex5RmakoytQSdCG2kDyKkQNFdniz4ktCDPgF4O6FzyHaya&#10;59FlonQdAht5th0iREoNyAqpWpA+kFwkq4aQICSgzEiCAYQDGCeMJ0yaUWu01dOJsNBYsUbegZeJ&#10;WSNIvoAmD3qEu0TOumu2GiQeqttgvvg2yFVeASSkRBZQV6I4khIB/s0IDSCGVxCtB38HKX+V2mEf&#10;log++NO0KkaM51IJI5ugbKO7A7Y/nWJyVpYbD78F2nCEaRsLwqXijj7EEoEM8FOQWClbyEskM4gN&#10;ViyTycI5QLODfeKdg7rCXHe0WYoAr8gZHzShKX/FOsVSYR9v3xAWB6lKVom5IvUYfAlrx9EYmTsN&#10;BrQhbtEGK0V5xuvQkp/FM7TqUJLgyrRxmeuvyM+pCvEgUgRwE4/BmdTKIMhukkj+l00C+czDChgL&#10;QkDLI/nWh/mISxbzVXVvrBOhVzQlb1SDDHzEsiSV+1+hh1dAE4QsDztiFFCQpq1jR4i86BN/MtUh&#10;qe4HtZnZbGjjxC1IU9tRDVvE1cmkcE0uOZnTAISTY7/UDeXgDtTIL0MCMoy5PAAmsphANJw9dpsH&#10;sihA6B2Sqqjg2ld3KYxcJ083A7hw2IBgmLwDvIaTlnU7vzU5M5ImvZP4GA4Za3ftAJfFUABV0O+D&#10;kf3M4gVVSDQSZIcccng54LeFtq3uM/CexgsYkugxkLxahRlVISfDkrpk8NE5QMoCFcyOwWRklyGZ&#10;Q2hG9TPTqUsyJI3BmMGGqcWGyNTIgaRLPIDCG3/vwhMSYSdyM2hJiuLBWrTlgJuMTJ89GQsImmfH&#10;QAGoTCRnFIQXAnOQ7SdUJ/5MvoM+Kc4hFEFsZyiZoXCAQU7KfcM+vqOpKt8JQ+Py/xJh/Fsq/Fsq&#10;CK79X5AKpAsSBT0K6jEttMg0qbh7IZWFrmETMKWFPghekgIKQOCDb4Ad0OyDngT1UtoUUVfCFsLF&#10;O+C4KvFD9+F3GaYEc8AdmRBRYEPXvECyFKaRoE/cW2hLri/a6jtMXuK4aMM3+sW6JP4FUagpPeBw&#10;OCQEoQpuxTibLEHjcOyjnYxnELcElwQvkbIGjMuoigXNO/XTdGnAEoSqJ+dcodqBSTL1Vc3+gQIj&#10;Zz1gR4jrW5YNVY+nwqgx0sJA3QiyZ+hO4JVoSz1q8EOBLV8AS4eEhrtODBhYKWCaPHwIRUeOGlNS&#10;8IwYtRMkAcnE0Ae5iYmpap2qoVFTYl4ulCz4GShhoJ9CfkP/g4rGNmpNQaGUppYUBiAwICsJUcLY&#10;qQ+ySvcjRgOE8RmMwRKHaDMWJDPmELBSoI6IQkK9DkNzNiLNASbYdNhhURk0AQNRzMN3wC2pbkCM&#10;kQv2mMpGxQkilUVFkM7M4hgcBniI06Togu6AC+eueo84maC0SB+eQTAWwOFiIf8oCZCcA4UAKp+K&#10;H+hSU8WAM8yeFWGhqmywLsW9oCE/B9XEBExFB01PjoNKGWIMoE9OFsNPIImJxCr4SqBwyLRhDEK1&#10;xcYwwMkzf5goQ9ESjKWxcM2RY2kzKS0FeLFmMk83U01GjrWsCW2J0DEj+5r9ij4Y08wmhr6N3cDB&#10;XYcUDqXyBlMWbdHB8LsoaVwK+hDDRW40iIjqNufLPuAGE8AJdb4GwkcTVwTiq9gxUa5hstLFK1+h&#10;HU/NAH3YP/kIrFhRd7h3CDXilCr0ZmRQw2HCcr8I3bOuJmCAKKJKSUzJkfr01N4QMiMPgK8UihlU&#10;FdAHFALej4G21P7gwIivSx0SaPrYH7xDmwkQIAlhzvRKMUSNHUL+s0YWpEeqkFgP9lziAszYBMtB&#10;MUHYUNgFpuoz55pbz2FIFkywRx8go0IJfTiHBRKEUwA3foiyRlMfbTH1QSSItIN1of1FktgJBk3Z&#10;R9b0Rcb4BkPrpCNer4ffoZqqmj36pMgP+sR0RBt5wJg/sg60OytQXRC6EeevWTt4RkqtoA+nu1ST&#10;FH1SRA99KJ0GHyAcHszjBZuE6SjmJZASY0MPvqbcYY04uIH5YkfouUNbEp/hgWDx0+8EQFBdaQOz&#10;lJpL+BrSq1Xa+NaHGUjSFmYATw20X+wSb6hEG1UeVcJEH2rGYJZglSz4grac05VVUMsmVoIXoO2g&#10;HaftFvKgRQDQhoHXB2mHaOJTktAHwCFlnq48KeUgeES/CVAenIeRXFCoShWw4uSKZviuhJJAdSif&#10;I6MAgSVrDQiNK1dQxoYzo/IOvADmyxl1XidGuiGecRiQksoEQVosq4C2Q5gi2TJE4/e2vAOqljqP&#10;9PqqDA4kKGYDPg3hiBPf2CbgKmlL/FuYGoIMaONVutpkheB2vL4DlILDLqAm0KPY75RLzBkkejFD&#10;BJLleuSdcRSCBaSCknfYbxgJPiyR6CkB729tjkMU0chC6kcLA/zWh2cQwBAyoKMMewqEw9Dgkzj8&#10;ou4hpsH6CujDCUZQKTCacWi0cTpFsFedLhMANVlAu0ey/zFtCiWG2GnuAsFhvOILv2EkJ3tFViDe&#10;r6hPfR9z/FdR/9+8/9+8//8O7ydtgISkLB2ojtkFKhdHH9VK9MlpHyFwKGrUgdGn5vDBDyMaF3ik&#10;UJ6oAvhVJJawCUpkECkd1ry9FTxAcuvYJu2CJTigf6EpAlfjLBL/ZJ+wBGgSdLigjUchwMCNmCfD&#10;Ycgp5R0G8qHvso858TJZRAhE4GtC99rHc/ZcgAhzphCpnE+UenBHnEGCsMc0UZZF5aia4wJCQ0pF&#10;QBdRC5HC3uHRSegryB6EQIBKeA1BMRGS4TL0iYKCtnpInoIBvAqcGwEFcGmoYMgyl3EgWNRSAohm&#10;s842Mg7oKwKzF7uFmqAwdiwfaqj6CuQKQUNli3oPlwjZAgbKk5iYDmUNo3DgrGjDhSVtuF3kd6Zu&#10;Enp4RA6iQDmEdgI5g1lDq6WyCJc0xBfkC+QXTR2pJCTvMDWNCjn6mEkKRVay9tGW6DigIsf4KLI0&#10;U4G5UbwYnd42FjkjsMnrIapQxgNtZNnx1CuuGEFmkybj6WajoYipaO5OShWcMENETi5HAQrxZBC1&#10;fF5+RAHC+CAA67jmgMGcQB0KCgg5cwFsx8F/0awoRr4jP1d3FRjYRqoQCKtIjiYFBrYfZywRpmE+&#10;IYEDOgEGIVBIqGITcdYFPlgsn+JWQAWJzvQ4+t4Y9sTmoyiRDCyJkMxe5cUTWIlcKcd32EfCYB8r&#10;GXFnv/dBCRbRjiXDkwZRT0yBzxpeyy/fNrZBDW+RmkEsyJyF+QQDE0hLlQHv4AiSJDGgWI2mQsBG&#10;wGEmiW/xXAv2yU9kRVyVRjW0BaQWgKTBGLxaCi10L0ZcGY9nWRvspHpiBaMwHxg/w+WHV+j8vhqO&#10;+A37hS5R6Bgf/RXU39vXXYGt8A8jWZg/bBH4PEFl1wgk4CihAzhCeUYUsTvx+QNu+AfgwW5BZzyo&#10;4Q0W6ODFiTwiy6qB3AOsUI5esI9ZvGhr34WFQkYGA0WtqAHq1bR0PKOehabehigJgOQQxwHjJdLW&#10;XgGtYPu4Ug4tZ6NBgmTCaEu0hEdxeX0T2lTQOXvem81XsAL13h/8ZaAcdMmzwFJOGkSHkP9vQLnC&#10;8z8VbQFGSCgAfx0sNXPFeV5hBAxkNiOSqMXzAoIWQkVbnMhogzGrPAV94lIBktKTgqbU90TIGx+S&#10;T9BfjOaXAYRHYEcB3ejAhR8CbaS4ggTAHmCVCKqS0oBcciqGK+AorHmGPknb4TckBxbv0MmMNsrh&#10;gNToScB48g6YJmHLcWiV43M8TgUsx1FSmJb4mfljnBptgusrtFiwGOjSshrwA2kjCgQqIi/AJwEA&#10;ZASp7Bx9KJyKZ+my4bNACFarQZsufbZ/g/N1Q6bYSkgJOYWMmuQ4JitbgAAnAIYt5526GJIxaGq9&#10;qA8nRhQZDgMvqOSGG65U8YA+Zgqimhtid6Bx4KYPPga5RhCfRRuYgjYTEjXzgQ4SOql4MSOtRzpI&#10;eAURqr2pqVUgepZox3WGImg5a/hdKGDQJQWzSCbs4mnaX/vg1UF+CipWas+hjZQOeQaBG/H6QAqg&#10;2BxYPStY8tN4BoFFKTZ39S3S7scjanwGsOAxc7SRWf4VIUM4HTPGCngPh3iOpAlalqaUmmNJO/AI&#10;mT+D9aB5wom+JYD2mQEplJSHAwEwYMQIyMMrX6+BeOmDacztQMCRcJIUaAS0MGM2VaMR5WpZkUUD&#10;k0TTEfylw+OG8ICehE/gYWwLAiLgKqBYtjVDkn0MtbCPIUB5Bn/J2qCHETzX6kPXmRGsRAQ+IoMA&#10;YSG60YIrk9CA0OKgalubmMQZr32YPPaOgzIZRhYjRCRtzfbGMxKZYR/tNKKaRNewYHKfbxjMYShT&#10;GQL7B/d5/jpDohX5D/q+Zsi+X2dIKcu2A2QuswFL1Xb1a4aMbP06Q8l8/mWKLNEg7/xCZJRXWMaV&#10;yOR+XHxDJTL4Sa7aBb+rEhls8WvWpBAVneP49UpjIse1mak0Jj4O1U8pNAZmzlgyV6vR2FeomFDB&#10;wkE7UvPtG4199RGnNBqTPiKDRmOITKuRXaExumT+TjAqjYGk6WgiUpHG0MQNNGxeaUx8V1wB+lQa&#10;wwoYW8XsWKhQmAbAz8myhhHaUhBTW/SVyER+A7QqkZFS4CITglKJDJkzGv8i4WlExgv/sM1fREYl&#10;D22NysD2NYcCxtaojNF8LbdMEB5iFwL6VyrThvmVyFj56Vcio++SALlSGX2oGgS+qIx+LzzzRWeC&#10;ob/QGdt8hwQANo49JqZCi8W3BbsxU9aZA88BKgkK+XkWmdhMrxyXzUPhbPO8+BWcatEJiilQwJVC&#10;qN+AiXILhM61tjZnORRLlYDPYM7w9lCLwDcEMuoFFEL26jAAxddUcH+XxGmklgr4ER2l/B2smuyJ&#10;sXcZBVis3gMCDxR0PTyiltAA26MHj9CV6nrSViFDCMsNsNInfA1aDr8LLCEHxmqoMaGKOq+g0gAg&#10;YV4CkqoQCE2C0mTIQrqaIgamLX5peYceQgg+9DmYtUCgSYVUoo+K6pK9A9nAqJAGMznxC1RGqgYC&#10;V5gplHmiNgxOwRUUlQC5QxWiN1CDgKg+6BMrGSsWSxptaBryDsrVgVzg++eFM9o7yOoH1VFPBxvB&#10;OCBQaUuRB9lPClRQowP9shzaT9Axr314BoxNaxNvvrW1d6RGPd+BHBE+gq1kqgu6kOKpphoQ5Sge&#10;MUVRgsjG6LiWJVAk0LyByQEwfIUySNFQ6AE8RJpgAUEQOLAStMWJjLbEzyBlv5KUQA2S4AMlBh9n&#10;IjWvNFa3ELv+jVY4f80ww9JYBB3Tk9MrmoxQL02GEkq9DY9IST1MWc6ekFnwmjVM2YMcBRWCKhaj&#10;C3oQpgzlh5FM6gY4Jq4SHuNUWBJ29PoKYlKADMxAHqECJKTaBNpIvRI8hP6E3+G7vR4wJPSeADU8&#10;I4oWxqHEIfDo1uWwtHvRRpqOyl84W6a4Y/aS6cDVMMzGDRB5+zsArqD5T9o8LS6p4QJt83pGlEmI&#10;QBvkeErZArrYgY20ihmuheUsvmqEWwUo/DSzhBi+5X6xxi+Mbam4SOsHte/pTpFq87CTv+KldMUw&#10;Y0r6VI/Mty4mOjJJDnNENpHqBKIYQW6fkzqVjAwSZXFarp8hR3xCZCQDxqxKwG9gAogyfhUbxvJE&#10;jUN8Ve4dwQRAzTBKgd9UkjAcZKN4Cq7XO2EdcugH1rZawZnQp0cCM5G7ZyA7xFUAgcYTopwZPiO+&#10;MDlBAKr7Dunv7esWTeFu0yJeMNwhNLSAInaDjg4a80jApuEvCY2MGoNeOHup8cRQNXx0MgXkyIpj&#10;A8giJW3wjCT3AIBqfrXmUYLth0KjKqvFd/FvUDD+8qYzcoDvfVi25AniO0ihwpwY2lB1G6lKwqXg&#10;HbktQIQInQRggHJeEH9ZlQFggSEGIQM68KIt7xDjqPnCHYAtomUn1YCwRhSPwo6AThDYYB64pHDJ&#10;O/Q2SKq4gywboJP6msTWqzOCDgawTRal0d6Q9G9AUj3q9g3a36HPd67+HnBqXkUH0hDUIV/Bv2Fb&#10;wFzU+uAco3uN62U5Sj/2gEJZJqRyFZA5WBikGJZJtoE2NUSOizXwDWwg3qDY19xciOxI9VsMIr4B&#10;QJxXCAMgcornW5MzhpiAXsHaDf/griWCRm5IgynMKydkTeDFLJvGtbFyLu1Wphpj02BhwwYGboup&#10;DcbIABAHhJ9LqiERGVjhlO5K2OEEBDMNGKuifYrmNWYPSCEiphIai5di4ZJVge2F41ZkmSSvUqRp&#10;fiSwN+jzALZGGWjzwkiCiu4CiCiHcDN4uFjyWOYFa4r55liLFMOA25RhbDaZzcAqySzOjk84eDKJ&#10;r8A0l9JF6JOjwMzDp4MQbbn3lGBgcifA72b8k+8Qn3nTBfpw1krWKQWS0VbL6wAcTDtj23cNJ0MA&#10;g5OxD5SGUVEXHU9gMSAYegqpCaIp4StZCybGgB77ELTlenGXPCYGAqfGRgkh53npcIGmyndo8POW&#10;MoCM0XRCkNgGmpIDtMQ2euuABsgjVCkEMIHjTtib8Bq4NcBRADFcfoG/WAmpEG2KCVk8rX+6/shm&#10;oc3K9pBgCXMoVN9xjO9o5t4/ummFW8rD9UQjMGdiJ6YsfmJ0YZGIsII9MBdSHkETFEfywo6IX0gA&#10;B62fCiMAhzO18owE2NF2sCQPRkESCiaOPYDawlf+aQLCuzDhZYZMgeIMOWl6+zAjMDTBbGQtCRP0&#10;EGEwRahLGI7oDFGjTRHSTusDouAZuDTkG1B91WVR+8E7UKk1msPKJb8BcohVqgEJxPDxDkQcz/FI&#10;m6yFOK9JzF/6UCYXc+E7eBfPuAlhtllojODjoRuZG/p4Ky/AA1UeAQAiDZYDhwgjLmhKeXa0YW+p&#10;sofTFxYCCNOLibbcKgCIQ0LKJ5BnDdRA+1oCgpDkqQjpU9EbCqv6DLQb7pLIFO7a9WYU9IHR4Rmg&#10;GtKl+AyxmYyLjh/+quoyQo1cDL8iR7sxe46MNkwXWZwcFEZbqidydZRG2juIYwlCS+4JnnHI5oAg&#10;WY4Kq1NXw7ZmzqEPDj2hE6m5jbZUMMN3n+izJUTAcDgMvfMaDsAJBdiDjogfeAR+LJkaRhdA40gv&#10;2tgbskHtHXjzZY/xjkwFsJFn4F/8rf13HMB3sUbiCdIZZBxeviaCHHIXwyLqhf0V9UbjCZgtTzUC&#10;/SDyZf+gaAm6wrCR/b2iNPRdDT0BFQby+Q6ML9ElCDnMk9/GkqCiY89FlOEZHr5CG8JPvgsvgwoW&#10;9rE4FL6Dq0EFD6BiyzP04/MTvxAggfJPMhdDPPWaUGaLbXK9ULbn/HapTM6L3TZwk95+VkYzJbnb&#10;nvHDjS6edzrTlbru54/LSTl+LibnG/tou92dR2dljwdvsOLd/q83q+3u/29v/jZTzjfKX5TJn3/b&#10;7/Y3+P/Pm8VUWZ+Unz9/cFB8/l8YcnZUTufdUfn54+//2s+OJ3zLwFm+HUeLtXJUP/1fr+eXx27q&#10;59HxtyV17Oly8oZLHFRSmfLouPL+7NhfRhvltB9NlAqW8PuP//0i/udxfv7o2JP1+E3H7rjp9X7+&#10;6N18KusBVvfzR/xzN1YG8Wx5kN9gSfb9+Wb2l2t3crdbv/11rwySgIL8pMH3+gDf+/oNr00uxyP2&#10;Tfbp719+Py/WpxvlcPM3ZfvJHSEAv4D39+fUGXxiBt+G+X0e/8UDX/P47TeDIf2aIczyz4PKcbE9&#10;L7az1Og8Ahb8/PErRvGBozL6HIwv06lyhB31dHM6443Zzf5y/uXJMZH25w/7aPE8OK0W+8EnPvfz&#10;x99+/vhjg+3DH/7zDw0MU2AHdvD3b//thiOtF1vl5k8MstvvFczmD/XFP7/+9QdwnA21/48/lL8s&#10;1LYKP/xguq7r/4EWtGWZAeX/8a0vevjxx583690Orq8/JmsFiLlTF/AnUAP7g436Zdm/r/eX7fk+&#10;BSECQPy2Un+UfX0Eu7kBAWf4D257EqsHTQVu5Oeb/Hp9AaTZZaqZGQyXp+J5/0B78kM5noQ18Df1&#10;1wzfN4Fe/mq+MZkFmRbntYK+7HZ0tin7k3TKB/AqYIPf3HYX/mPKlTvgdNxUyhpiEHL1M2a1QUd2&#10;rHv8SFbTwVpGiZdMuvrozmhw+Awn9w42UW212tZbj5fosz9Y+SyUnKbmYfPSHd/Gp5vJXcptWdgC&#10;b5WQK+H077KxftYxeW6NIk2gUW3W1BldNcfjoOvHMMGLuVHyZGqm3bquvy0fUh/uxHG7jLjG08/d&#10;PrB5j0WatXnJuHur7DPlQfbhYfm0398tVsdIdz1eBAwOozHxUlmt7PtAxN8sBS3l+8m27Yi+HFqd&#10;8yA/dRjJpKKdj4Jj55+1P4/v7cPSa3IbdW8ObzgwUNzh2NE/r1sbDVclMcCrGaXqTyZ2kYS+9eZ7&#10;7HbX7cxzMTZ9WFSrzYh9djjbH1+9lbPDe0gehktnAipLz9Y/ANsMi8XMvN1k04nlyhDxLDv25+Vo&#10;6rsvpnep0KK025aXw2QvNpofP55fK/l8e57arYfV4rYQPyVO/nwiU53meu5tr3b7kn87BGeH9yf7&#10;u78VNdTml8Bs/nHxeicYZvfqLbQT59CrHRknE/+km01fVrnebT3TuRt+OB4D9lZYXx1Mpn592zT7&#10;GMaKgU7JFOk+6JcP263/dtkKNfTFcbk2y0102f3gEIq59yejf6X0u51hZz6rOF8wTGcxrrQ81Y7T&#10;PhjvPv37mT/1enzfW/vHz6fooVQup3y7oKMVH4cyH+2ofxO9z0/WzmagFK8XJ2+Tz9dhzt7M55Vw&#10;6ZDa+oKhfrdWX0QX2WqhPltcoie7p2vEMMd64OXU777Gjf3uqhI5NK3Ph5m960x9zkfWWKO5vO0f&#10;Ph7Mqen+dD58hEfTcNg/iC5Ss0OoMHvZzD4Pjb4jEjUEq0ogroTTzTf9aHDy6VKN7WswelwVHndz&#10;Au04qzW91ed+4mDupp464ef3c7jycmtZlJ725un57VL3ec3x5rY+eHl9f6ndzY6vyXPi1bF4TpW6&#10;jomStzuexv3encU/vz31Osf1/jOwaz9O9lb3qabkh4t5C8MsPs4VRyB3LC2b8+bCtvREX9Ldu4Wj&#10;uXMPXIdad/aeOVhL79NW9KKUjs+B3shaCZ3WlaziL+f3hQdHK1Te1k+et4xjfrLsh/ucPXTuRzaz&#10;/e7oev4Y50pBCo3CQ870kUwYCx+HuLukhJ8N00HBWt4H5hfna7ZgPboL3sp88OBw9GKGkXV7V9pH&#10;Z+N5IlrwX/rd/Pje6rR7Zl6bIRHtG2uJ2MkVcm6B7q/5t9TynDj6Z44Yhtm7Qo7U/q7VXJuHxXG6&#10;HL19iaeaplA3b5svR55Gz/TafWhl8qvy69KazCspd7+7eUmmRh7voP5gW+yP9Zc7/S70tFWOT8+5&#10;u5PfVmvlC43689E+G30cU43mmHuzme1cB09uGh7e6V0DQ/7R2Zh0PL0LZpQcVMeNWKutnIed6sCl&#10;DxxOzZwjbzjuMnPj2m1ef2z88Vd/K75uLwK3kfYiaWwaPoO+YNBpGLUn5e378+LoWFE3yVh29x9v&#10;Q0/C2Cr47oLbksGcW4UKh3C24vWGtgn/W25ze7fd9GM52/PoOHNn+6/e0+oQa60c5u3FFFkvnj7y&#10;TaO+ULIowZ0vvMtY3g7VlWW+f50aY9HOoEWgJeKtRc5bNKRfnlv9uCnprmZDW0twnz6+vj+6x56z&#10;rXQ86rM5w+6pso3OzfnGIdTUbez3AfNg1rM9ZI6XidP8NCxcjPXmLt2IhdN56A3hQCcbmpjrJ9+5&#10;Q57WO5etm35g7kj0c0Xftu+odKKzzsdASdm7o/12ofMVupZQvbo3xHWRvUEJZPb6Q1/v6TefDcec&#10;O7eJ9ovJaCc5fZqmBoVA3mE3Nc2BrG/cn0bDt2Wry9jMY5jDTumF+9bA0f78tD6c5iudKx8duDf9&#10;t0Dt8dR6qbxUs4s7k2EFDMjWzxn3edc/rEqH5jL2cgwUm7X9ooCdaZSOw/bu/KKMS9H47O0+tugt&#10;PYuPztL9WKxjmKXn1lhc+mrNrmW6d7f2AUsg/Oqrrh7q0URU2W08jmgr2+9/dC/nxqTlrZkau4Xy&#10;srON458f9fbcqzuAE51enwLtwFsya5i7Z0dTN3O3SC/qyZjutZezD3MYZpd82o0t20qiOnJEh7HW&#10;bmBKWp/im2H3IZm7nR78d4FjdvqezeiL8dz8nDD3Z5d1IrhbuU2Bzvh+28wp55hx9DR/t24yg4fS&#10;rNn3xhyphCE/vV2F9vnntAvWt+HjnDUmld2rzpLPvuRPUdvrc3U98gQ/WsXKQ6dXjH0+jPMPi3U6&#10;4Yh4p/un8bAanWbdStZ9ctZrgdfEwdYKFlqVTK8EOq+u6iP359Zhatzfjg1r/+tkWn6YYZhq+rES&#10;tN2eWh7T/rSs+uf3mWw9rdxWlFyv4ap9PmYNSs3SaXxcbu2D3SW0DRcDrnE0P6oa7fmpf3ux3lpC&#10;s5nePd1s9y8p80EXWDca4YTxftaxHnoenz5MoEXL7bPXOF5nw/NWZhnM5tOPBUt4djIOTkODb118&#10;sD6NA8qhtF3bnmf5pm3XDrtcyURqbcmZPyKdcDGRMmY8zxFnfGV5/bBtZ7vKoBotVVK385KjlvPt&#10;HqdEgY0/oRvm8vt13rJ1KIlO3aw/j4eT9N1wmz08xnbNt2HP62p/bhuu07RjTZrf7ZcXU9yxfKgP&#10;e7HIuuq15pQ4pOc5ui7Vt73j00z/0W9k8ru2kvKeTFvP+h3D9FOH7uCYPQwOn55uIJ1z7jKRaDPd&#10;N8RPndZsmM9XjCd7ZOteD3zG0mSgbGvV95glVP1wt/1R07uh9hY7rqtvT95sqRg8WJ975vJD9fjm&#10;3/oa+8E2Fdye70oYxuu7TMowYGqr0mCv0wV68UBjlzd03x8ni0A6r1S8npVuHty+2dauVScUMjd6&#10;q5o3vhkfI4+dU916fHPd1+w6Uw6MyH9rC7ftZn2vtvHaLoW7llWXyTc8TQyTeIjeHza+6DA9X8dP&#10;mejC8xF1pBy15+3KdX/ruLOOQ+tPhzc4fonYfI+zp8i963MSjVlel+XFSrc8H/JLV9tUyTfPy8wo&#10;mD4F3adDwpl1OY2zh7tGYefvRm0YJjvphzLHRacWH+k9G9ci0smXjYnbkzEybG1yL7fZ2HDp9ulv&#10;t8uNsosMO0/5QqxpG6ULcYsrootlcw+5odFYSRti/d59fO5/WYxPe+VuuXcYB2/vW0PdOqEgsBhq&#10;0XfvS2B7tNoTx1o60989vtSPpwfPorw+2e/juULUdtfLHEO+1mQ9ebPabC8p4/uuO/9YuTe3j7na&#10;0qlv9PbLlt69HLRH+7C7fj9JQY/w2Eb5evDy8kAUqPcaq2N6cnQ3Sp1eelifZpNpv979aFEK7/lU&#10;LeAbjBP1qn7y8Kyrtl4eDM3psD/YZpLZYcSS0uU69uFHxKEzfOgLBXfRrjuuDqVOcT7T3yf2vqKi&#10;lLJ6JywgQ23fsgxiuUF5HFnkTIvlYWsIrVsXg9URs7nXh+D+trHJ3t0VLLbcW2QxKGWPqUF6VPU1&#10;y3fDSED53I8POX8p54zONvvYW1i/fFnP3vPLesWQ/LQp/nyuOaOeNpnZF4VZ1/R4tuqN2cTcct7E&#10;17nSZZL/3B30Xk/kMdGdBEaBk36nt6abD7Fif7zQLRqJc/o2Fkpn76fu4zy7ecgfkrZY+bY4LPTa&#10;6fW53tpaUPY0qeRSKxOG6Q3c9bZ5mu0sHJ5jfjtdOlexzH34NlgJ2o+t8mdMV2569wbP50zZtE7+&#10;eDD7et9Ov+zG1QFCVY1w9XPRdrxESoPL2OrsGbxbcz9RXfuOoXY2cXKlIRdcawyzziimcK6UtSW2&#10;hqyvE3U07y79cvDDs4/ddV3H8HtiZBzFjRNr4FTJew5296dp1BtN3DPXKvE4t/tOocyw1RqZO15z&#10;quSP36/vD83ybraurMcPIKjQdLIpYBjL8c0+e3z+sGSWdt0hNm/MA5m132KrTYaZJ890l91XewkY&#10;IyPlwfC+O532uu1tx5Ybhz/9D6nxnedJ2YYPo/tNderwJNJz/8SYN+qrvqT+raRrjd729W7AgGGU&#10;VtHSVDxt06bZVuqh8eMq8NSBmm20vRVfl9HGs2F+yOX10+hIf/IvHK9ucDK/pxnqtqvDpMOcefEk&#10;fMHcOrHv+i3tj7tALKYfT2aZsMn1EXZm2967TSSNYWzDdvFustn2hpGx79Lf62yHYjR8GZjbd715&#10;MTw6L4uNsz3gWhheR5Xey30x8XxfjAxMvtMMuO5Nv2Yn1fdkI7bzj/OxiDnSKEca90oh8/4SKYf2&#10;w93y5dGLYby6Y6g3jb8lAl1rtDnepWO2zGd1fBq9PC6UQuvlPJpG7owBXXRYrqwnrvCinNxfos68&#10;ybKt9WzlQiD3kY3s13MldZw/F7eZ2ENWqc/MhtPbxjZeJAv61NMzhnFFnWPbYhQIB/e6UMqir3bP&#10;9+tRtXnUV3u+wfvd+7adyYQtqWG78Lo+PJknxlXlrpA8hIfjzPzl3NqkV48Fa7NUuL13BLfLp/Gz&#10;NRPYnKaRh1Uk9zSzWp/7RQzTHR8flZGurvgcgV5gvzm9eqfV6ay2ijY2aUU/ajpM615/4Y6P56k7&#10;m9kbD3jKqeOi2nIqkWPX2P/MD0qeccsydeaq07Rymplcxdn0+VIflg8eU7nf9VlofafdF72lN8kM&#10;en6jfr/trSLmes81KbxPV7toeLEr6rzR0nzYmi5TlnCnEL/LzhtRa0Hnm2XH88BD8m4ysj7MojHv&#10;8vXuaRc9tWyWt1Ox52sEu+1C6IjoU+MVw2SOx2TTazg47INj07s0j/S+1q13lDc4HK3I9vZ0easo&#10;T6lK1pcfdgazs+nDlHXsYluvwxDbNmop07L6Oj4fZsmXjGVqzvrfnyr6aVzZGMYLf6b/6JhNU33S&#10;jbLpOsIw2Xb37ZN36rPpD++XaXx+91TcKNHlcRWpjwq+yvnia+aVnu7YCW4Ts4AzZF0Wx/bPp+Tr&#10;G6zA4XrSqUx65fnM6VnOZqvq1lKbm3a1W5fFC5ZSwTDzyTyf3b7nm/3CQybach9Szs/K2Z9oFy8N&#10;99g+7zxEDOF8drWqDBPhw2xzb7IEe5nJU9jyGSoGxjFsbWi8dt2lQlEL7BXD2LUx2izN/HDzNt66&#10;Z6uEb09rbTdp7nXWw3Mu8hHWf26mh1amVarEg7Un4+f4IVRy6hqO87t1YLUa71vR0CkQak7Ol3Zw&#10;vQ5/9J3VFxusjrIuFe6PwmVzK2zudveVQW1ufrgs+9uIv1JSvESBR8ehEurEHeOGcrgbgrs+B/zK&#10;tp4J1Abj/G7+WE7Wi+H6w61n97h2xl7Sw9slGPN7Mrq1OJcDj7UNbadcfjP6z2XXKOhUjrVJZbb0&#10;zb3TRS7ljnXj5ns6cfIf2cs2ZQn2lc/sUzaxm7+eNqtecbA0vVdq3sOsGnhfe5565WV9qUTnR2s+&#10;F513TLNjv9nzbdyfvllwkUhYbPpRP5i3h6ybvPISMKxvzVmn0xBuvnsdFSvFWq9YLkbt5nDgduXs&#10;nqzthtk/OnkHyrwTXDssW1OtWl41cobLzvrQ95/sl9Stt/SZzB0elX5unHK+xbd3pv0u/6HsepPb&#10;N290Pa0MyvNDdpYwFBPZyYe9YnJhmGUjMkF6X9B8f4z4xsVsJahrnlwtfTa/MKxs94NxJbTvj94O&#10;xnt9Bmjf0OXtmfBsXm96z6dsxjBrRtvAw+j74ehNbRyG91n7YHAadQt78LDqP2byzxf/BcPs72uZ&#10;+Kc30B6t4+PGU/gz2Uq0G17r8C28yZ2jo1z0kIy42o+Nj/fhaPaWC7VCH3eW1/B95mhNzvOFp+5I&#10;f+xMXPfKJnOsF1yz7oMtlw/mu++HTUlnPGadtwMMs+s/dicp39gzy3n13m3EsnxJ1fub8qhf364e&#10;p9Vyd7cfO2yJ0bzU2Xqzts1/UHZt7eZ6bfezkCJkm+yTiiiEUqmEklLaKL7/M9fvf/Kevoeua2Vo&#10;znnvxhi1zCMmDq+WHreDCDtl48r54eHbACnYyWvwI82apFOuKHpfvAENe9OGomIAZqKw+ErbTvmx&#10;ZzbL2GabbStnxGnGWNE/J+7vdo3yanYU7WBjvbNrFwcUygwJtOIk3fpMpDwUpXm9WsA51zmNCu3v&#10;8r6ZDLc6fDqsdEQ7YaJxkAHMRRe/GYhUvL9WdE1kSRVuWwdo3trMlGkGMdy1OjPmvw31HNaHvcc+&#10;f1IkGyLENbca08fq8LncovHYTTmUr962pyzBNfURBLf7YLWzYvj8IXMdwBzIA8HjFwPphvOoWqe/&#10;6ct7YtXjU7lsDuHIVsSN3vIbh2yTYQOHvWzSl4RDnWp3N7iUj697rUgE/YoYp0FBKtTIH5U2DXJa&#10;+JDHrOPoSoq9S10A85hgfI7aye+uo+NF7bO7zGaxN/O8QpwuRa9e0Dd3jNh9lgb+sdxU97ErmEcf&#10;krK0tbQ/2jTJSj++N40o8ThEWrLVWn8PHX4qPLv3vFO/gj1mfQCzADPg+oh58jqvfpDU+lS9N9Z2&#10;UE5GxVufjYOUOnROg8rw99a/GqEDAif8bq+xEjBCGf3WfoxUHo4ol0/1qTuDJyuf0Irwc0/rEeVJ&#10;HxqDlCKAqUitjFaP4a8jidaIeHMDxOgcb3h1aY7hxthG6+uLv3Q67G+Am1q98HveA9SaJ7m6LNyw&#10;2paKqOEmd5IWisC0NL5Wd6+fwk6ES5l59K6Lj/oL/rhOdt8OekvzhkfrlTR9FtHz+eFX6WvJ2CYT&#10;bHVbbWj5yFW+S9lApve0cW1VE1xl/HqZ863RiyRp4dBU9tfSIHQaXy1/9GLXgjp4sTYi+fb2fQpq&#10;sz+YUxtl0Ac8tkWfaLmXOVlOrLy5FlYy9Pqqpt5ouT/XHpifemEn6bdv/+3k6Qt8LA7hG3TByCG2&#10;IerJ5Wu6e70uQe1X61m/BI2Tn45UwNvWTurfotHkVDZLyXv49wfIczpRZ9GBMlC4Pgsro9ZZKXmr&#10;iTrhjXO7eumvTVhE3mC/lViDBKV/8e+lWbjyTkh7ZGBXaUpgP0cZOtdKs79R5DH5sI9/Iy7beBRw&#10;AZU6zUE5vpOoUZH3j80rPLLThnk7z/oLE61+3wWxZVVSOGP4oTfk9F3HWP/c92bLGui2WzPnX1AW&#10;a7XsrPdyOKmAL5AGS2d6M7X9oOsAGEFpUcoyfXLKS0e+qH+zs1dykpHjA554pUH5nZ/buBcWl7eH&#10;P/jk+IlOu8tZnYLpd2AvVJFdc+M1KRTi7I11Z8JT+8jdOVUf0MbjhWy5tI5M/woBVe8vm9OZ0Ugv&#10;bUnDNuI7ImtEeKgbrsAMIWyDOM9nvqhXx4lywgmftXyHZ1znvhLa9n6+6arr4WUrzzRxruaFD9cf&#10;n1fK5/SFzhuiZ9c+X6LwVwhKu+H7QW7aRpHVtMV76vsHUmJLt9d5frwCEuekOVHrkNUT/yUM2Lh1&#10;aTxZlB2uTquFpjUazcftBs74pTKsvjvTb70A51xmhjpJGPPrsxYuI0i9A5jj+r7xMzI9Vi/FA3eR&#10;UWghILBSKLv3HoN2G27yWd/hBZb1G/PWutDbyyBLA8onR6pdbX3MGx736Wqek4tctHj6ewZM1FCw&#10;tn0qaCqnPctn1796I8E4mFAfP3Pt6Ia8MzDqUOi46IMM6/k0yEY0Q2DEJ9ux5XI3SOU1kKSkX9Hs&#10;cC4bZ9AEViQ7QlibjIeIPJ91x1V9+Xwgpem5lT7nR8Lg7fafcORceiV3eihWZU4ci+t1/smvs9+X&#10;lUV84jcy+5D1n3Mxt6NPOFzwkDfU2NqyenZM6x1nj/H0eiRkmdS2/OAS9mGypbiIAXeX6pIJBU+D&#10;yqjFKQDGs0Bvwd4OFgN1qIUL8+wyUiT54neMXyI+wsRy7pXLVrD6dfJidc5IZpaj9gPwn9bhclIN&#10;CVDsB+TaLkytR6og76HU7zQljH/fo153Pd1FPhMAmOprFfDXjwuTEVNr9K/t8m/pov2n0+tvMhgf&#10;SWuedqaqn2rzcpcNTndTO1t8rHgQJC2vFLZ+0iFTObfj1uaFFTrhCyd55dqqaxVUYqkfTLurv9QJ&#10;PswNRTouJt3ipGQEEMSsYqjwaS0bINumtcPHsie1Tsf0H+Ue2/o4qme2OON52I0rr8G60b4W6w7G&#10;KbW2/s5ZiRH6XXWGasKeovMJalGdW/ZHEK8Gznh+6eX8ytMr05fAoBvu6DUUuFNHNL+RtJ82Msf5&#10;0edZOwdCj/tWoc7sS3eMvDrFR0oBsG7KOYmWv5kevQY4ZRyO9GTNG6eUhcb44wzGpRKAoeolzAC3&#10;ND7/7Yh1CDpTDNwXvEy1iYh22X03bgz2Uu/zVN8JjVWRC1X73aFrv2jv4FEv9mBG5TQlTtFPm7mX&#10;8equpGd7B6W6a6IRr6Tb+PBXpI3bpPrwJxNdfB7Z4g3VtmalBRYdGDIX9XvAZJI/mvLY13PVg7+q&#10;9NAA7I3w8sxhW/63kG9dskqt2X28M5dVaPrf3kwjcg522I2HsWL/tRxHwWc6H3dUqv775Z1605ol&#10;vd76infRMsmalak8P0mdFuM8DXExmI4mVB3ECdQhF1cGxsqPTf/FzoaxBOi3/UCpbDqFd9u3+ec+&#10;HD2oYzTWYBPAWHqtXHtaVKWKanyx1Fraayi4OoXNXrn5p8F31b+3IjCYGQKj08XvZ/AT6Aw4qr7q&#10;hFgA1rAM1+bK3OqTQtWZwprmXJex+07pHSx0kOIZ1Q54BmDa30s/katLhBa+VV3zlMaZY77Rr/7U&#10;mD53bZUZHerMX52/k5n+rcNzGB/HLQlb3+c+WqauQIlg+H+BYmdFdA0vzSsJouR1XfeuSv0g769/&#10;haBV964VQ81dyjh1cwbq3bz6UBobaDYfw/uh4X860hkoqquhEs4/SZf0fWQ3ay7jEQKRVhXRY8oI&#10;8sVg3oegdgLKz7rlQO1PnzNH+/7v3L6WFBrA0M6wjkTxfJ7jZmrFuGkd07BHYT6HhiXdW1SHTXAx&#10;9P4vUP7F3r9Dxij+sx2stnQyk8mbIqmD52Y7+bVEvFtqK8DFWP53vrMnev7joc++FcmPVH7I98rV&#10;poy6Vjj08KDMz5IvzTBw8/EFMqqJm+X4uhlvpW8AlOjGEW9/S/p1uvOfV/KSzUEw/NLudwSEvqsb&#10;WS7ULtFuuXWDEYE63QCMhdWbNEtqQ27Rz6vD/39iIx/O6mc8mnGJQmEzoHMKXv6FYGWER7/3MuNa&#10;f7Pn3z2kIt7YEq8TYNbSVvdUp1AUsuj3NqblKqMuwSJ/laPwrKvr7Y93/jbZOq0oITKb97wj0OmT&#10;/Je6/rZlBvIWY/2Lkn/bAlIh8pdsQlhyAxCADXxNSG0WRAsi/dvk/46FAfrDpzY7bBbI22P/22Q+&#10;bnnggA6q//KGhNHClRL2Q85HUa3LJauS0nZv4hbkjXiB1/viX2fDF9NFwDgzvQCyxvv1d1Ab3Ws4&#10;TUefCVL0uMpBF2ZCcL+2sBo1jFWm8pdOLrjpafkLt3X7cPwVnIykprf/mzXHqwGoC5X1sbVdGAAG&#10;hFjnd716kOSHldoS1JzXfnhpqeGrs8afIxEQJ/0+cRRBxI/U4twWQiMpw8sX38aMcNSv1pjbMPsW&#10;R+m35hjYQ08BYdniPxEmGT+6jymShOB/d/MtMcFrsC1BYhpbbqdtrHctw486ndnxCY2krAQmb7EX&#10;Qx2C7bHc9sfFsxnSb5/6+SK9e1pWRLhdxBEjrVcM7ADIMVhQEBpNW9CzXzQTjimyBjBChe13zfcS&#10;RMjELD2hGnyCfQbyYW5Y2zEKGDBGkCGbFX9RGowzunHShswHPUg3w7GivEhf2rOFCx3XKr9llcyJ&#10;7IXSrCq9JkOx493uxU4WoQ9g0pkzbJHPpFmk6oWLK9DRZQNtzW8D3wMa06Gsd7iYaLt1Ml+IY3zf&#10;Z0GtmOysiPibrN0leq2mo/nwwjNo/fOcD3CP7hA18FKKmzOUCKxXVOHbXw9tCIWPEkbdaGNbmdK6&#10;Yzx+T6QqpkJR9zd5M0jLf5LFoJrM4UYbc8oBxbn7fGZojK/uaN+vNWW1MJaCArMr96MKxttpaCf8&#10;jzkW+cbDmvFO2gYw4OUFs9KkXUTvqzCnvduePg2GP79f53N81VW++EbsDkpW+o4fCo1xYde++w7a&#10;uXJXY1IjH5C6aqNzCs/4Xtp1bw9205F0gqqGPJeEvWz4GrzmHIAJv50d5Ux71aBud48iyeQ3ovp8&#10;HFtPF7nx0hUI3EW/strbziUZ6M+eUD92Btq1KTey2ubgIXQ4Jrfp6luipOai3c7msCgD2mooJjuH&#10;caY75jtpAhiPLCVWuVNzep65vIDBFDGPBCO9V7P6eZHcbKXteNpm3WFV85N3mgYxNfVvyVeGNjZh&#10;RhnN7ziVjXaFYDBGpx3Hv1w3hYd3f6Udt/d7zoAv4voXN/vghDTR6C3dV/vocYQqo174UWB5tBMP&#10;JUC0Mxn0fNeXHItBrKh5J6w0Bp3alxzkmbCQ2L0DrugXEg37qVZeRubhORX786QXv2/vlW4Vc/7y&#10;JxMRlQsidJ5FOGRGOemYvWZ1x1FxcBgdOskcW3/LOWj5Y6ZstxB5seRGRzQ5dTlB0h7qZxXEbYxf&#10;ynFpLFY78W/cfG/2/ni+k2g4panuBFqGy8Jfstl+zxTzvmPxyRov+3552FrtH9aKLs7puX9Zg1Tk&#10;HdgqVRxnzwBf/N5Wqb52tOLnVqNz034315+i2lQAEynbtpBICyHK7rPeRAqf6XzDsPbu2YUBzON7&#10;41b2/NyErMVt7454A2b5ujkARabSPWbOdRp+NHaQT0tUrfR6KAU5x7UpD4PZA3pxA06qDfxjPwNu&#10;iwCXWe5y/VHBOcpqZ7o/1aqqi7aEvzHqI+2IW5Zqe3vNk07Jm5uFZVHe8D6ycFVYennZ2B9FquFx&#10;1n3y0S7waVTB42R6IiI/besC5X3DX2FT8fnGpR9UqsF41txaxt16seND+jPEEXoBMJtRp3HFOjZ5&#10;gcKbciMWUM9vjtvy3fCk6C6fGV8eorWzS5DOtFsL219pMVMDSNe4Un1VO5JPA78dx8QGP69LVwuZ&#10;RYRxX7g8cyQPh8mE/GQdYQRg3GV5a9TCDudV1nxZNg+JIEAMbV6SW+JzUHg5/v6u7Jd/v5J80ql6&#10;db/1prBLwIfLA+Vyyxvfu9wE14ekQR3IhdqvnmRBmMJm6WqXoOaI2vYBDEYPeMzQuFPGYK31a/TJ&#10;6geoudYjw2+8rExekqG3gBtf7+Bob4LiS69L9HadWtj7cOD1InpAdUVssli8HurMU4uGu0R24spu&#10;GTXBz3+gnwztKYAZtJA1zraSTWws4MuhFjaUOriy3pG2q4uwvi7KhffgO9OyBnxEsRezv0JWrTIT&#10;XqUzX2mgoU0eR6NV/zm6Fmtx37G5yfRXSObXshJTjcvQPd1nf+Hp+DDh4k/i+2gtIxkKlSZCZ3Xo&#10;GbEIS9yKLUR7xKBFlC/rR3qL8sIYebxrcgR0vLR7TeaGj5ckM37LNkGhJfoVzL/8hAbDfscdrMx0&#10;1I2fryGACUX8dqXg6W/rVlVZb72WmuBxEc94y9wNPlMlVJW5yfI8tEfnd0iUisZH5bBL89QL0lUy&#10;KdGpo53YSWv95KvqTPEnl8fbxnOCYi+UOBdYq/FXPQnN22aO3gbURLjxet5MFIRP0xrsLsl45wz0&#10;n7dsFCfJOHlFlZUd7QhOPAo93/jSiBHtUX1iZPoztPg+ujLMVrOd/ryZBki4GtJsqs2LxS/Wf1xn&#10;J7GLPryYt8uLUq06OtNZhfWDxj3puz5ZBHyx+Tu+LCAj0CY6DCp3QoIGp201bizYXlN5nQfC/qdy&#10;aE1kWO97WyG7kz4oOBsdxy3V81cYyVN/woqmZCKwT1XEtp1As4KmB/d82F2fSrtGl35dHKJ4A+ZX&#10;MEhPaumRSp/1waBol82O27FZZYq5G+YcPTytli7ouVUbvFng81q8uNGXvHXx3H8ipf0AwFSpz/xA&#10;vEaPiV8iNoDn5M467nNae31P9pVqwSFK3W3rpFyg5mKQXRPhdWFrkHf/Dl/uAIix0BZVymSzU5zr&#10;1Ud6zI85ZJuEj482ZbtJfHPIzLYAxm3UpsPCqjSvVyIU/+p7LuN6l+5+OqJQf3H+ZGJRpHV7wMiK&#10;mZhX4AgpSa90wJ44uE/73Xo53BeSYPIkkN36yH1GZvXGLXtLvtEbBWOyiX47m7+JwC/C8WUnBmKT&#10;3WwGRhKQK+YecS16WShJxdpmGRy83hct2ghSgbsOjtiG1qs5d71vI7U7LxSjccEVjVBt0oxKuNVo&#10;go7VcbyeV9+tWrzqMJvd34FW4gJpDqefMbP3pRByEO9a9wbBy+9y/XhUf7SLJ8QTnoVgMTxP/Q1w&#10;AS2yBgL8k6/Tz4wmDQftqqcS6ZSXh+RQMay86wJprTZ+9l9iTXcjQq7/hScx1O/gJ4AMNzxAid00&#10;eo9P/KYWK3Q7c7vebZMPHqPZHRtt2CtST5uz6qjaWsv1/Vwqua9wS0atZDS30H5jlD0LBBhCdPNm&#10;fOe504RREcIHWuuPGorAP5xGLJme+MeCqxcL3WML+VyPaXPalyqhP6GDbEe0mWZ1lkzO95s/dmlf&#10;ZWvpbnYZyKbILemtTFz3ejp16eaK230mL/QLrmD5bojcE7FbRw9/e0MO18m9Fxhb0yoni2MZxuPb&#10;+SFS9qTQNKoXTd6KBcWrg+x61LV6SHWVR9SXwQp/9oRkVe6t3jwv1DB7V8YVmEoTzfFUswrpk2jQ&#10;h3oY6Xh/s6cbnqBx2iwDtyYuEN+5bjn1O2wlm2hlXCdTdeSEb5HpJBkSnW03oixfQdGo/8xP3d80&#10;Zg7yZZItotm1QsvMI3I1Ldpq09GQMsDILiAUMrr+Gc5B4eguKRnFNzuwHP2l0cGsTfAiSkhfzXDa&#10;byrOUHteWjt2ViyY1YUwnFx10T0XY2YKuPx+pEZL+5y9APvYNjjxMu2GxfteZmxFK9wXI2dECtrf&#10;UDjpxIkuijaPEQaaq+EbEV8e2a6o5BTdaIq471VIfMQxlxFWr+3dUlpcv6ZJcTM9cdQrF/jexlB3&#10;fTD8STtNGveG6Khk7ILmXY0iancEc1zLsAAMVtky7bQ+GQKb1i19HBb95iop801pfuPqPY3GHVHK&#10;51/Xohp2ruTKR7B7DUbF1bFAWt1UQDJSltkG9p59ZRFI5b4yslpzdrQSn4ve0HgpNVUAMG9JQ8qP&#10;mbrr1Cp3jyQf4fkWdd8E/fxiY8IxLr6HVzzP1V952Zwcs17H62LKCJAY82rL7JouTMDu3ckrDOsK&#10;U+5FKdn9NEPa+eOxBiOSRj5KLICRHl/1JFm79dIXJbGcdgF515o39+wbwqXjeoiW5mm+rVznZU3j&#10;B+ydfPKXkiZ+HOAkiMtlsbXRGm3ypHRLyirXgICfU409eHbyKXlIsAu4jnz5g+ErSM12HoreLnUW&#10;gaLwB3/CfIQzsUtv2/GBB50d7ifrnKreuatWGcVos6s35hPdGfTRid2tRECPuq/olHP4jUexfDAo&#10;co/77Bk2I+ZseptJswZgQl1YTq7pcbyCXD9sh/fAKGYvlu4+i7fdGHdG4eBJ0zcFpEQrDKJV/xjl&#10;3sKJmfF8HKYayqbapqLWtxdV887HutLDqb4Wwd3TTrdHc9SseIMHgPEJRdXZwyMn8BDUxnKlmSRW&#10;bUKV6PnwDRzL44lvYc3NJ+DC9nyVtCm7R1SmMbBVEpVU/9lBECXPFvldE2PDa0yM9Tq7Gx+oEHtD&#10;wPiM84YfFwCMXusNLmclC+JeAX3y68WHeRTALU0J6LEBYZTAt3A63dBz7oAlQOE+eusH8bl5i/rv&#10;VXgj+4Nyqoy+7KDgbt+zztqOVk255OiOj0Pd3vKQorfwrx0cXnGTZMTbJC51brfGSN3fuPd0yXcc&#10;s3w+Ddk+jNQqhbrknU8X8Wk1cdbA9HWr9CTyCSfvVsDjN58bnxX+PpoF8UPITLG9SkkuSOJKTISZ&#10;KojJ392c76nT7FGhM5HgwhjVaYhlfkMsXMo9Bj+F91UjWuF80Bu3n4cO6Ryn64KpFvki96qT+yOj&#10;rnfIYVgYTX+xNmIScwkb04wQag5UL7RnSnnOtf5oO15rcKf2YL8QqWv5Jl/6q303iroKFDPQ/qmH&#10;i5nfDxxJ5m5Mm+55GIQYxLdRKtUHwE0ziYvxW7x3YKgi0HvIHd7rvVSP9yj5QXs1V10MdXPh/GVo&#10;ede6Wceo/cuaCqsfn1XJpz6f00xd1EReRo/5Lh5gqyp5zm2CBT63tFuqYUv5aIkzx9Cnv1bB6qyJ&#10;cOofhqTvTirF3Wqp9h7NazTmXM+zzGzyV9Z4Z4DKzKy+SwyxVlqFoe9ycCPml7MpvYmz6Dhf6cm1&#10;j853jVx70gWWiYaFXbEpDCig1fn0sVju34/8SRo5/TdvoS4wTznedknZxb3SF4FzrP43RrXnnHYS&#10;WrKJejgrkdvjMKWxh1HhVrXaeucZ7cm1J8Xtum5EkhDIYT5ayQLUFNC+0r1EqBPNWS9Nq7s81i80&#10;X7qgk0fniz6o9ZNt2CGKNlH4Tyk87OrN5MyD9tu8H1nsOOt8qYsDHMbMWVpBbdMcXteHI2c9cZzr&#10;jLqE9FjZ+5T7MHIrELPNpza9q5ZCm8eonPTC8nd1gudPs2QHLFpgF2fUNOY5gMETBd0FC6Eg+XM6&#10;Lcft1y1aHy5IhvcWTaC0wCKaiJTWPPLKxPbuo6ohS+MYBzZidi9pMRlUi4PZyvYi8Bh9MgaE5skf&#10;FIM0/YymbboNvId6849VP7+nu+VwDL/qwGPfFianW0WdYwwPqKHmZTO7qfWOVWCxIPVfV3y33w7p&#10;RySHuGfkd4JNd2HjrSK4qqmwucWB5wBbJ+/d/rAmepvNJmt8odLB+uvTUtp+JtCxg9TEQXXsRfU6&#10;ePjhuHKw/tj4dEvxwd+Xq482qpmawKFRbfuKMHzf4jkkriiLM3wYwPB0XIhz0qN5RsGN4vr8/ZzP&#10;B376G9nGerP2/x5XSLqadQa/rdeu9aYrHU+SgtIanrB2GZ8kl8P9jKTFLbaLZdSTx9WzCE/02+F8&#10;4k3ep4mKO0Xq3OQDGAvnhsoo8ubdWnY04MJ1fBNX7Qx6LFC/DGCmewZYmseONAz7aIY00s67RjKc&#10;vi0MBhWHww9Oj6855C6AiOzVcIhhLp+HJ8oQHK84uAKiFfVHITLWL71pC11VG6BfHQz3xBG4mM6H&#10;2odm9pO/zgZ0vhhmLil/+OFXyPzTWE1kX/r2SnzNmxb261H36fUTyXGPu9vorbtI18KryiAn9jdj&#10;GTVjo22SA5ve3TPV9atzatnNK8JUfguytD21+eDznRMAhq9QhP9njKGga0nw2tTlcUbqv70JFMzw&#10;V1XtTnwvbOtIeoODH2Re8PD0GJ306cYEDy0MpW+6OdPrD0/ApQTdNyqAa9kXnFahmkBWyNubokTe&#10;/zgbPIiAuA1s1dtBNyBwE24atEf5g21gYLZwz67AGBTq1Vk06R2lwqS8r/yJWazPDhZ549ThXylD&#10;XGFvJeJw9ihoJ+1ipKUely6ohXqon6N1g2r/j6vrbFZQ2Za/haSomFCiigJmoggGUDEAIgYE9f+/&#10;2ee8W7fqfqHK2htbhmFmrV7dCwBz/rWIg5fmxaSXqyOdWulytfU52fiD9NRVu/dehHQNH5PY0OMa&#10;Q7DGsBBRhU8eRDQPcwm5ARcW2rhdQHJw1PZGuK73NPw2KGdFmjUIdfJ2/egvTqtG3fNXGon5cMdq&#10;5iAfy4GC5JlxGRiMd8o8YkldnjX0d+iff5XXclX4EerocSanYMHcOAlSqGHLuujxxe1OPN9e5LQ8&#10;Y0eAtit5m51OHdvZUP9jB/OezTYmtTE8yQ6ZudruWoq89GGynwJ58H1Ck2v3MOEdQN4FItofN2xz&#10;Babrc34ePSbBLnkX2jBE5G4GKrtD806vim1KC1rM1X1vgAAlOOoP7C/3NJzlCp/CsUCSkSXYYFd3&#10;3U8j5g6Y3L8pj9tBGc0G26AknxSIXuw3C+jGb66zIqCAFSEOjmor6JQH7cr2Bz2znYEIdPw6cZVt&#10;cCNBZao59xj4DWDSReDmz+yl1NHmlx4fGvhNXy6CRjdb95e5T6PnE1T2LqstsAsUnx0UaVBxqIwv&#10;qLoUx7CfeeVCVBCHDSAy/KeIc50jZ30MlAVPjsZLhyydUX+bdPw8dl6NY6/amWp6cQoKUacWiBR7&#10;yLtzssnEPk2G7ri08oB4A8XLEx8YHQwTq90X12LalNU1N/Z/61UEvu1aHvjl9a0dBK3elckiVb2e&#10;n8uN+20BmPn7zqExWp4o3ElC8av+tY62DzEhPPvYM3zv35Z7u6PuL6L2aHrR8NhzuoNsoTv9rrpd&#10;kBiwQD16613jcChQmm4vEJMZL8PN9NCS+NFx5iqPagPAZLS0NmmET0vZWLet/QM5r6LbjieHK3ig&#10;qh2EerZCOKzE7XqjR+Zljht1/Fc0jLjie6ZPl0J1XVfFcX7/vQNxMot7NCjUC+yL+OR2XkM2oHa3&#10;BjD9bWmbnOUlTN5hjcPRQ6IDPwUeLM4Hn5scqNDrDXFlThodK/vObey8mB0Z553aMOP0ytNRccye&#10;5bZdWTxri/GoFejZL+08A3jNXXax5j6+QqEEYA6z33zWP7Xfu4vn2V8KUI5WzgG9PYjr4u1g5VEv&#10;Sp3Ng3ercuwnBX/l6x0gSx3e30elcPVGBCi8DKFdRbzIWda+mDUqccbT631XYDov6ztHP6Pwb9C0&#10;QUUj9AGQ1A83N7j0S9dfIA9xlAfEf71tuePHL6eNvYNhXJFW7dWYPCxbDq+VJyF9OTXo9e0LlkpE&#10;vr5RIfGV+aX7jAfnELCfQzSuFqlutBQAjHV/vee9/nZ4AlbPTUTrlExvzE67cX3e8Cuy6NLN4+R8&#10;nS/hh31L2uEEKFi92o5nRuX2XDrtSXh04Ki/b3EXQ5uo6RPvNxrndZ1ZXdHx66Uv8QGASbo8CTtn&#10;enSVrGN5lGBysY3OXvLSavTD5nZGtk4Ekmbz84dSzhFf7T1ovIU23MfGaz3jJcS/8ZSg/W6sH1Lq&#10;MznfKJD697nuedZ2G1Fr/iawEYB5NMJLo8igBbkNDZYZ8rlfztvOswE45zES1ieLKbX/JHN6e1wL&#10;zrz39bvi6eJpOI6um5fizzwa6hkNt4/B3QJDCpLojQvHYUiwheqciOTiI/s5ACZk3NX9hGuOKAZQ&#10;/7eH8u7WnLYzjA6WdqchpUutXqLJ/OLlnIqIl5caaFvH9/lZ8oKfX+D/m2YUm+skfbk1cxuaZ/L4&#10;F+mFx3aepFDKAg9UAcBkh6tc5/iHtHSKHDG098BBZpfZaTLz0PzcU7dna0/286WNrVYVv+7s5nen&#10;0Q0qQ8mdXPAH23gTNQaP1qqk+UySmO5mxAA/zjloZIvkFVMPOvzbPd2gTScjNUFEbOUMmqM9iPU3&#10;g7khwDpuFKb7ha0r3UORWpKgmCaMa5AXAzdAUVBaSIdvVqm8AK+bXeQzcK6gZhlPA3woQcCe7S6u&#10;/XhJfBr8vQNgYm/sbb3laJaT9Xoxhs0GUSq9l46aq4q2lXCqWFDw9fSC7Gi54iy61IoC0l9YQaQh&#10;14jHO1jEYHF57W8JUaPAfW+cnKYmorX6jSO0wCuqSYUAMPXOz0kxCqodF0NN0MvVO60YfT1xnQUF&#10;6laeHbQ67yaUnrZD8th/8vCzyb2tGj1GWaFjER+dGBU/t4ZC+NGgM5+tAIPS85rUw8WnCKPeK0Gr&#10;8hfZFOfHgdhdTBNtpXe86vFdK6L4l9bcRi7DxWL7sLud/e8h63Wev5w1ewegvuuGzWLXBvYUeL2y&#10;7RGvH0sryPyZn4lVn8LTeRu4eTfLJvvUgu6mZI0BTDJdw5Mmd3McXT83efp5MvPeRzjv0Wzz6w2B&#10;pcnv5c7oVKT0tiYyIO5SYjN8dNHOC0Qm15PVrKejHfPNVXzg/EZlUOv1D2ItCYFSefgZAyK+8rfY&#10;VIF/c4GmLcJs7tTxGtm1rSrQxXax7XGlH0qPwiJqAdbmY1RrC2mQMf0eFfpL5M1MGG5ofqwecZLi&#10;b7sNdYGlV+tUG6EO/U76cbH2aqOa71if3l9kU2rhzf6uvNOzZobF/cNimDWcG3zNgORxGFxB1EId&#10;7G1pebGow7Xf2deLQECDlq9bPpU2/PHlTDEoHtQFm4O5Bm4X2keoRvJFW8PdeZN5D1sp97etsYPq&#10;986WWl8zyVPfrlb45vs4bN1aruE0zaeu3I7eoX7p6+F+ykAvPygWDmmnOyjdnggm1svB+O5uQWlx&#10;0x4N6l2xdc+6+wWL3mAKudTcMpMa678pwNXwk7DcdC26v74kVSA/+ghTrphHfS94jLVgQz5dBIeH&#10;IZgQo+UE7I6DRw53avWVR0+aBMIK8evo20R8/zQovv/x0nqebzPT8+mScj3nQT+2AMw6FXqgLjvq&#10;oc2EzMS6Gyr48b3uDHedh4C+Gae4h7yWmR0LY/gqPUqAkYwfbwKm6a7rDUkmrVyW2/1jNq+kL9PP&#10;9MPCvDhX0qXwxzCPfkb1QPyRKXJicQiObyudDFhXNmNh2az2+yWzEdCF00aI1qNBfl8xr2LALuCA&#10;v2mk825b1P7tngrtua+R9LXsTp9V7VNYVTF9Ny1qiONWFrcJiP8Cmcnayl+cdtiBB1hXzwu6UdYo&#10;p0/6XvMyLq8J5KWe+WPJDbeXGlWiAQ00I/Yy/8b4bguK92qhMM0ulQhaKi0srA+Y9xMUgutnx87g&#10;shlV3VQkQu84fjp1DMBQpmbbHtFol/HxyeBTYbj2nvOyFUofs5RJ1wV0bZ7qP8gy7lbPctVFiYs7&#10;PavaRb90dVR894qDE+ayYLMJUeSEikXRxJnTfSnKKOKoBKwm7N8K3eT1qj1/0qR+02lr8yycjpcX&#10;5TOLeAGNUnCQt8OsxadPiTxh04pDWD7/GVYWUjJmpamelBR4jnvQ8qEyJWsp6IEOjIOhpn6MTZ0l&#10;OwJQefyFHBMkkxNA+xfiw+0WWOb0eJeBxv0gHkV5X98aVmMW85cqUEMUPyXp0zkfOPtn0V3zVifj&#10;GTPE4mrL4p3vI2AqllHZD2v7iK3y3yu80uf0t5cbrSeACQ/CYT0BMgIgDOVOoyt/nh7Qet0VdI2o&#10;bAKl4HUWdApq9/U6wZVXppPXzZUpeBSTBgNglZk34idYVMWpaQ+8I1B6dM/GaVM9lfHwIBHrTZjU&#10;jgBmHV8ROjz0bEImyxW8WjI4qsOPJyCjkcxZkLS/DFAodRpk1zOrppEFOlyRM/GGoxvkdnCj2UxZ&#10;GY/VXZAyJm10gIkKqVT5Jy++Vr89wZQ2b+9vCphGUX/65TriOfXye2oicBuohdLduYKOBM2oTS39&#10;vqOs2vKqcUNeWsB887vtpKZBFGW/3PLfT+yg6m8Qks4qreqks9Zuw0OH1119HvWINQCkkr+roZqu&#10;ChRw+xl7dhZK/5G5w/fhB6N516qfhy90SBo173Zi0ua0ft+xw9Lyqh9ge3TuwnJHeAHrAYx8iAUd&#10;9wNkcx7fPy8Dm4XUfMekRH/gLG/uXwkPYA7ra3z6gsKhNmIuSF80IP9YHtvq8u2tYqy4tS4T08KU&#10;3gW/IWeC2D+vdenk3rdo3ry2CWrkz/MK5maDgl+Hpt1hrxyt1zcDl8vsqiteR/M/EhJ+N9Z5ZbrW&#10;lVLF84FrbDhos9T3sicuO2/ilMbjy9qHZvXQWQJ2QKg3I3a2wT43UCgvYqf8ZiIaJggVccRbwQmQ&#10;ktI9xjqrvsXYYQNYtuW6DP9ZF+G3+huY+HSTVLNZP5k/xs6JLt3jDUuloOVEOsJNhnLPty5UOw9I&#10;0liN8WNb/82NKgodkewVoHeBctB7XOKQklWm/guo1THovoZayt9Mk+lxq0M2KqEDv3fJ2sRNsHrg&#10;ix+i1IVZlcbr+1a3dPyYdCpFIbi4JF2H0KxpHdHeRBeWs8QvG/o26dbqFXBx93NFVCup0sTs3t+P&#10;lZ1Uoz8AxpW5+NNzzjcrKtTcA/e49FH47S6fo0ZN7IynowOJgPfBnQ3lUHiwtKyCKsfZ93rT00Hb&#10;aLOWUJJ4FGdnF+l0Qx7TqEwqawIAvi725oFundQqZAAmOAXMT/g+O+vNZ0HXNx+zWgIfEeOfjy59&#10;XeyhDCE2tbz6etZWyRozc1rWz+W3OTvlZDnvdUDZaKPzD2TDRcABnokutui3+ny4exIvVPDUEYBR&#10;opqhgsP1c1jMXMM3pPjkixv51f1e8IZVx2pIbX9870GnGywpv8ZJGYdtsOBHJW67AXTUFJSM0AQs&#10;jSZNWOXxjH9kzwv8TgsbhXmUQUMy4fsnUVTmIZBeiltQ3/5Uyn1wqxoJiZPQR2F2ZOGZmNVelblg&#10;SJVikTaMqLVJ+HylSng5LA+y1I9MsrA8gB7H/vhiLT67B3dduTkXoPKo2k6qe5M5XCAAUyz/sFW1&#10;PUq2JtND77dXxe0Jy0Hnvq2/79/Ne9IcR60bJN+md3VBQfjrgObX8QgJsfq19HCaDwxT5K8YfbNz&#10;kxbfClwiDc5Q+3OXpR89NSTZwV8a1S8K398Wmoi9kqhAGjsTQTui1o+yijMuXqBU83OsjJj4W8R2&#10;UvsBBXN9V+1WQO3uxEck3pwK6hkZAzn7vvdlVKzz6D+LnV2TliANJpxwZqiL1d8mzdKBKIeH092W&#10;SWq5ksnWgwcY+gEMxj76GwzvbzBiLsY+0P8MBly5c0XosGkbPU+aLOxMJWr8e/B8ZSf9SVq7VVHB&#10;mjR8BjCHo/f6DNwdRYD7VrYMbS1ALNNxFkWltuEGlATaBt1+yIkcDryGyc5YQmE27VNDQ2wWPy0E&#10;ngKJkkQE3E0pAsZNmq+bmrTt2XU9EgoacECpu7/FhrC6lgqekaCLGFUEqO0CyjO0Zlp8wIf09C9W&#10;o0PkpJYciNKekuy5Udy0j8jn/PoX5gkZqT2iC1OAZSGw2wc5RwkXp9sFg9ytr5b+6QWwJjQp3Nbv&#10;pkpYsJKA02cdrNI9Lv7/4oaFEorINAGDYFo/FNs3AtwWQSJLmanA702vWsiiK91Yd8532LHh2vzy&#10;/HrgTQA4BvcLcQd2xX39b9CK7WNJHoLQhSwK4w9cedcLb2k1PBGgYt6mQNebEJaBLAJxpl6FcrDq&#10;oltZ0aBNUJczajqrBS41uo7FKtPXyD7NbU3q8aCpz2JFwb0mN4K2m8YfTGXqlZki9tJJrd46nk8D&#10;mnaj6UFpyT4JMrd3Ybw0cUqcIRfzOIMImj7MSal2YxmLLzQvgzT5F4s7HMtW0tusSq67EyC5XsXh&#10;7vEbQ+jrpgMYyil5yH+wJM3YzdB9+z3Ex/LxFe+q7Txw4Uo4UFu1zQxIRXQGL5hVmZ5re0785+KI&#10;QPsGREX+ygaoK0suRtW21nMnbbHGlmj1n/jkj4cGU1zxwBSPXUNnTw8WsAZLOp3Wt2IXmCNdifMz&#10;UtYqFZMtXr/Uxx3WiqscHvWqTUWrMSFaAFvHesUyr0KZCLbdBU29076bNa/EtaDzT6z5GN8BjA4P&#10;5hNIlsqPSq/SvRTqZe9TCffCqgi6W/EoYraA2P1zOgwxX7PJcTGaEkzZ0ArZvX+mtoR2UxZKeQva&#10;RRZq3cqlE4yF0/jRcqVWxzXQNIqS++AKYK5FCK8C7fUYyH8ae0E6a4QL9FMFPs/Yt8anFYeuHWzl&#10;iiNQs4QjcC9FhRsxLcQy0VHMCXqiRaY7sK8TCgYHurmNc4jd+r3v4u8PfqQQ6h+Zso0qs+eo1KUL&#10;LfLe1Mult8OWR/TuAx6jwtDQ0ya1ps2l8YATkDjQZ5aXyq1A+HtaWZOdWObcKDkieIIAj3CPOY3K&#10;0xxz3qM1uk56wDXsisHfTHNPCUie5W2Kmquv0gW07K8s08obC6s0U/L8feyC8VoiVyuHSqTS0AaX&#10;Rt1ektqxZWNteOiaAsQ0fVarTamVe+w415hFtsvTalkP3dcJH1f7MYA5hrvZWkTDms7YwGhKTMV6&#10;rZFlyaA9AMqHYnv3bbXX51z1Rm3AIVAKqNqA/mJrsynys97RWXgD9wk0SAwwMA57y48favsqqD4U&#10;VFnJbXjXMQfx37a2aL3E/bHU5UHZU/OhaPp73knCil3+PTqiNQ5za7VvnnwHu0da4RKbncv+vLfI&#10;ZUql7CTRcCARm+IeHbPu9geEgNVRWKO9rS9vj+Lmh62Z9RQBMMWQ3iJmFWrvme09zF9BofzmUlBh&#10;vwL9ZbrZTQwzvDzRDhi+rwCGLxlcrTTIMbr/eZvSsdBjLIRd3ipFwkSrdPCpCFZF0OtuXys/0a0U&#10;uaX2X8ixDZh5U46RBTDpDGkV15BLlcUXQtBM0lrsPerA4hnAy5iFmvTroo7600kp8aAZNu00Z7xe&#10;/1yrLLq8dB8fLvfGCIkNhL04gkKP8IUzL3UkLDEBTPJk7aOMtgQRmPCl43WqFuBl91Fd7elflrHA&#10;pbBa6MD1I90k2ryPjlVbRtuzGb84wv2q3Lo4nYN87iAvk/auPUpdz/qqEox/w3OE+9NtoYMIyt+g&#10;/cFJQK50PO58vhP1EI6eUeJ7ig6uXkkoubV8xoxBNzDrwulMceepzWKHl+/392PTJJJEXe1BDw5O&#10;idrlodnVjerlMhL8NNinPSKJK35NfmNDAEOqbnKPoiydhF5TDY6JNS1Jt5CcJOUGdmayB5iHF2hy&#10;xnJ1h3pb5duc7IDffDuh7ZLz6jc3aewc1qpeKB946tsG3Rhqk75xnX8t/HHq1GemPf0LOdJqmpAp&#10;DwNyT273eg1rcg8f4AsZzdSEckQ/6dC4Ttrc7nxsva/t/g/02NEIA/h8tSS7P6Gee7ltBsr8BaVA&#10;cWzPe8zG31wOpQZX/c1MbiZsej6AKR2z26q8r/RbDWprXMMEBcnmuPGzk1lm4QY+248p4c28IDtd&#10;jttXX9kDRyp/d1/PpHsbulfgRiRX9fDWL3CtX07s9jN5eaAyJFKNorYe5L2B+Vf69ooSLLzgZtgl&#10;V+imMeC6azIfzMUmCBmwTT40QEc6637soG6LtMFy5vSXJq9TYNkpShc6vDhSJR9HrpMPEtfA6Xp0&#10;3G1x+XzrH+Q333fJcfuf58Z6nsTaEtajGXervai/RDz6S8Sd4uDTjE93CBgNkK6ZKpv5p+eOa/Hd&#10;n6pavSeW6YMAH0eGbF4e8mLalPdce7m/KOLgANxt3W43UL9tp76+qn/ZGtg4jZFWZ9mlkZArj3GV&#10;7weF5trD1glzLrHqBPzU/h68X2Ht7elUr91QKh3QYpWrZ/KzBEpwsupKypH7QeSxRzdLUvsVupy/&#10;6izhzP5io33vL7Kx11KfUGY36n0Snb1Y7+ZZdTEd7oQiluVDbW7bOPBXey8cvvlZlfxsuTkrVz1/&#10;ylHngcS7kpyGsdYAOlsK/6FGA2z4NlaRxiuo0B+9GBubXv4iG1GtgcbjVDy5dUJ8WrNuzAWwSS/p&#10;m1085TBNy6fVNJu3ywapMV+WnadB8yLl0yNEY1i0TDufaPiEZxiQq8yIex7g827NNIAu83F/j4u3&#10;zzC8YxyAeXxfgsue+Npo+1gZbQ2rAz1QWv3FpDgn+OGFBy3aAIFdVnbAvzkoTsm7/QUFcrJ/gXf7&#10;2ACdMFYWH1rhfPFuvX+jxdQzrtISE3uw+j0mQCRYixkAM0TvpZ9B9iSnJj2GrYK/gH1AwCIgvLm2&#10;SoMcxIoICGz6ZjGQkpPgP7znczOZrYCRBI2IXz3AZt/KkXgU6gSE9s/oqzbmf1mpLjMnVawtaAIt&#10;zgAM926MXoPWeVmB3fGU/MNiAHTZ/OdCZgO5U2UI47FGqAN/IFfCPNpuYbMMtI/ZGZS1qdsQ5/r3&#10;zL9DnNom9Gfp8+ih5Mq8PeF+ZXCBXDv6ezz7u24IkZxYAE42gy5QH9ACoFPeOLf3EYwnZXzZPWiv&#10;UhsS08fWf328PHlQyjLbAs1iBDL5BYUpjOrkvs8+oVbxSIPKxOpz8jW9nwiDy7gvQtcbgCEp4ViQ&#10;ZxJ/xhpWNyMWx2v3BooRIP68CGMT5+c1ZMu2FnPx1OWpm+6diaA4+t2uOrMZ9UYg22NLe8NybiW9&#10;NKg597kBWFX6SZyHcIfrGpURX4EBjKGa81wd5mw1xI/rCf2s9pz//sPfXz9avRIRu8YRkKL+wFmT&#10;hfn9ZjJtoA8945MaHg5eGfo8Qg8qmixBFhwLJyIo7YA3+YbPtzB7+gs5ooY8Q7FG5B90iHtPQRY0&#10;/sFZasqlc6/9/Tsd+MoHnMHSPhs4aTz9XUu8lG1W8eK1iQMOXIP1fLEzaJWe+rv6A3362RMDelKR&#10;ij4/y0k94o9+6KyQ9k+cLW9ieMWB3nbCJ4AhYCZtULEfBni6CSeQP6t/oB32yiqy9d2vWwM7alHv&#10;vVPqlKI3KN4pA3ISXFf4xXUHMfOJgOakrH7gCfrK5omA/M00i3anRxp/DHqIa6Q35HeH+/B3uttB&#10;P076wu2zIM9n4I3bwIdYUsABx4EL7nrPOND2irN+ouSPjlF7wLP9+3J5r3Qsk1lMuQvwpXHn94Lm&#10;TrP9XwwNv9H61cTZy7LwafQwqNc1S3M+vVz+Uu3xX55t+CKQnW7G641lWSJHYA176VHnBXvtlP0f&#10;D/KLIkNF9S8NS6wSwvulvZr3hWQLMdGqCQ7OH9c5H13vOrUHLSIoINm27A0OBfwVVT78daw1a/t1&#10;4ixqDOF1rZgqbKLOodplTMPtMoutsT7bMtsVb5MUHE7V9fU43jF1oAVEIrPIgY6cwRAe56USgGEv&#10;k33sMzk0BGXxAmnixH39DnbcZd4uMSh13tc+xMV5AANZWdA6WMsSQkX4tbizbgbwG993CTvNt2Ak&#10;0BzsGWbBmCcKeKmK0y/SqUAPgCJ/8leKWB/aE5dRn1KS3dTXthMri4gUJG9gmhe37Jd723aO1tsU&#10;SLvQir1uj3d85LRSPrLy0jz2aHv92FLJelPf9sOpPPRkotn9yEV0E5NoURxZ6iT5Y6AspbFsegUo&#10;wtYei+lrdLWZduFIgBY/OYn+mDWHuLg/UH2kYraT1BR/PfN6ReAcrnVLaGZFcwMReZAySqA14zl0&#10;qBOE3ImLtom6pTn3Kyro+I+57bQ0br+uDVr3vzM77NTPB5R9U0rwNGM8MJcJ1ZiPigd26ew/tc5I&#10;4qhXBSEBJ0eQYWtSlf4Wjxex2HEhIP9oBNqs7eV8asUiSylDARZ+KApg5lE7Tdbw2DoCTs7CSPRy&#10;VBVm3BkWspkgQ/g+vc6rjM9RPvdclolTTL8rDzgFIvt5H1zDAKZ8YfysDKoTsBFK9Zj65ubZHm2n&#10;U7nyPQ2rVNQ3AAxBz3dN8PP7IQGqnRi0/bSAFbJ+YIzZL9iiwIZK2bPibwjOlMZyIenfxABuXeH0&#10;9RlBjdGDKx8mvQncPUA3iFyor8O3CtbXNMSXf6yvHcoNaQFgjCT6jFu9bfzHOb/E4FpvgLX69VNL&#10;PSASoT5KuZCuWM7OJhOfqSCGjnf4fhSvK8lKsEANqSW9y3mFhAaTksJ0Hl3HUEHQvRwuiffh+0Xy&#10;2v9xdZ2LCjJJ9lkERJIBlaQoQURFBQygYEQx5/T+W9yZb2d2/3hvKVjSdDfdVeecehBJetXJHnL9&#10;3nGCYWs8O7OAt78vszv9abO/3uWL0FbBRD/+tXqv/U63zprGe5zqDjJM6xZd1NmmPKFq/mm6S8fp&#10;WQVdcRjKZ+rvUg+20ZK0yLV8tnFWwA0ZbNyRuC2wveXalZQ3IjQy750LeOYcVnEn9Pb68InFK2/h&#10;ZrEm3GFxxbTeFU210fLVN5cbNN5Xema6kMNOzMCeibhs1zYpW49xGEb9tNPJlpNG6+d+GgSDy1lY&#10;kkh6pfbuOHWfbtzqsVdm4UddxLydcsdPq8BLfTQqeQvEJZ4097O8MgOM+LN336HAXtbEircjjqd4&#10;OmnFaRa9zJIwCcutj3/6aYhGVRXr+y23xPLpJ3mbs2y5/maZob37/BTbu3caoFdbLYn1dSDWt9lk&#10;KBCraezSVROCX29ciq+fdJaTU+16JTVQu3u0+wavDZiGpiD3nPvVksWttxSK8MsnTml5UStt/eDS&#10;dfZA0T/2vpOvgJ0iuPMdli6gkVqTgR1Rbl2z16I67jEkVolwCIzl33Vzkn8Vt7lqxfo6Hz9jugg6&#10;2MWD3eMnQUBrDm6QJ0OZdNuflXCXMZ+Wz50uICnz7DNb9OeLe/VX9FYfSxYrv1aLXbYnDRNZPkfs&#10;VUoN9Qvr3dko5YM6rxzSpHZv3pHn8vEjMw7wc59Xu2fNH10N3LjEUS6K2qm/PKUHQP7m93q63GZy&#10;abzufi4MUk9l+owR5ug3dYAULU3Kdl7djxiQVFi4hReHVtbFXwxqCPVKSEwm2/Wulwa9QdDkc/nw&#10;iupOsC6BG4auXSt5lMhqp+8hPV+TN68ljQsr/txSrwIcVe31Isu4EghJ1bgvNRHZx6AS+xBIZNrI&#10;gdhJOx7Q0VeFvjO0kkdAno00kDfnEhu6++4sLMVMriYrVxTLrn/s21CuSlHgr6tctvPWpNiYbkrJ&#10;mfgkT+6cvzMPwngaLKztsgmBgKgMP6Jv9xu0dpOHza4nE2m9yXvr4wFkJqaunc+FcNWdKJmhhaF/&#10;3fOP6jeNu/MfqIkG0t2r1s6W3pt8oFP3VFVfxmt0OOXZyaM9PkRUU/mdr/XplNrJwQN/EPSa91Lz&#10;kjTWd64yfps0L8cdslj8jbSNe7AIGtzcG0j/QOrMO3KPn80879SLHX/ynUEADnJ/99/bFuwm+rnX&#10;P/S5V8dI5a6JCoW/1lkokfNCB2NyFF+u8+e8/fwUj08rxGASJSr+ayC/IkF83eHZAm70NVV50pPC&#10;ktRTXQEfHQo/AVIfhxAkwh50vrk1OEslLlNueT0eFwaU6uCfX7f+LJaHa67dsKdl4nKjyBIpl4yl&#10;l/nE5ub2C2NqeVkPbNCgMkdjGdzMBgMICG8nAbf96lUnxC47wROR546wMaomVKbUjCgfiycyzL4p&#10;o3g2b8vqz2cm9MYd+ws7xvivAlnBrhv7ewDwfSbcUvGFKokwWaqPQIZFw5PhKROF9fPdiF2L9CNA&#10;sZay6RpIElu4N6qnfspKitpEKlgF4nyez6rzFDlMncbbsL00s2uylPEWvYqZuUDUs1p3SEA0pg7B&#10;1DybMlURfKwbBlpKHIGbzXwAP8plZ5n6bnCt+J/qGyHGrHBaD+6lTbtSibHWRehH/jA72nvwPG8+&#10;qfH8phX74qW1vU237qV9DZ2yEaf0M6/2/WFBTHsj0T9fKiMOL+evYbKGTr6IJNPjeYb01ouMfNtD&#10;mkv1f6dhBKhqO2/2cuFrIwS76XaOWPfsqiS0MBAGHtWtKvoMblJtki81smTWAS2sXMyQOpH+8ho5&#10;OLJXThmSDnDqwI01mNxna5CGZHaH2DBrH90A0sgiLsvBvE5NGZHH4UXA5UbftfpWQc7AywXKRY1a&#10;Y4aW65Drra8reOdWJeISZH71aWq3QHEQqMwgoIuiZuezJOMRhxOkEo92HTFvjdaNqtfeEJNWWnsA&#10;ia6/j+thcxPnl9INoLTTnwgBk8UpzYzdbdVOizpwcftyEAI26WiTWWE4dzlvJN985zzOssJw5/NM&#10;y2sw4AaIcePZfw6Q8fqJqlaYGT6hl2dUxhuaV63kXvuocTckG1umRjbBXuO4Jm9WkBK6vNLNavWu&#10;3GVsxwqpXVpDp8wLWkKxa0u9FNEd4Z3EBdQ1RDB6104ZD/zsndtvAiAcjChuGzc+lewQJBo1Zubv&#10;h55Tvo2to4XOV3hqSKGzhWGCWY2j2Rygk2YH/bTffRDdveNTxBsJ20HO5nNYL+qGyRpaQBZAg3FM&#10;z5JO8HRNt++GYxXQyofX1RSoQbOLosO4zVC4U2NGK/Z2seAe/ZZQR18x++LTTbdvvLIrYT9Vp7RJ&#10;L7eFbHGe7jhHDxToosK5+sBMcHMb+fqJCo6Nk/0eNwJoqqXeb2TNReZxBGlOc5inBPfEZsgSBVxT&#10;oqQxYNKeUDqO0x7R3/bj+myyAXOCe3zhiP5jei5kuF/xn5lcTfQchvBtHCNwtpqDLx/KYFahOKc9&#10;5RNzDN+2t+H47V5wcvEITv+C5GJJh2xxOruYBqurYiwN5voUn/mc59Smaekzj6Lx4xyPsOzeTKZO&#10;8RydcTks3tvzzGmyfBePu/Jp88xWce9XbWwLQInsKxG5ACxfd5Z0qGi6VwiiUKxNWu9TH7/A6hRl&#10;SKWGTOJSTuv0oubKyM2jzVOuPULgK/B3D9xYI19G6GahOzY6L7HZ1JvPTKYGHApp4UaDbUC3FAPv&#10;jdqnoh/UUs2JOEV3/D0vtgeQ5jEfzEqoY/SJjYCKza7kYguho2YuCt+nFV7el6/WgO4kcQFu4G9z&#10;3n3SpAAVsOGgQ8fQR/I3iZQui5lWbFkRSy7XGpjNkYwrSpSzCwWNSHlNBEwVEOAfCsKfbI2BYeEQ&#10;MFB0N3dqj80ToVh77BPuk6mz93pUOO1g1K9wC95M5vhxg5m4T+es3qrzRGemogNZJNOt7sPSmyVX&#10;aQVWAGpsbqeh/nCH+IBYl5ZaGj0gdRK3j1ndaQLAgL5e1pqQDeueczgms0DUr1q4BoVJ7b93or7s&#10;mWDulp6zBUTxTiUtuHDL4rxbOPfu0xTOP2TEpt/eRfSqElkberE9SBd2Vd+yv02Lv1GlIUoNtZ21&#10;WIUla5BKseBGFMpqidym0guIVGTUoSvO9oHZoExPplzZy3g3LC4wGKq3mOtQH+FdmY2H22g4kjQC&#10;ds3uQNoWDnGWx6/rJBesZ6iNVYzGm+Cs3LDCHRyqIbhBSq0yFIU4ay2p8gXwZjO16ibRiCkE57Gu&#10;S/C9AxoIej7V32oMsh3VcqkVKGOlVFqZgGlU0YdpVNC1Mx0wvjePcevHT/oFf+2FSKsm/d1mcJN5&#10;rLtPj6wxd5ugLrLgpJ+B560YrHcUlFUvowb3uND/ecOus9bt6pf7pho5KUbkeRbA2d3Sg674WNtp&#10;ld71fm57s6FD57F+A6/VMyfEgv/y5R+4gb8CAp2S7OjTEmPqwfWHsz9/90sfjQr5/DHnT88J2Gfq&#10;yoxTWpuZ+N3hPKNui+J+IW7NC3JC14dWqhCsDynyWGzS1VZtC/P8+jwxf2cg9E6pZHEL6yQ01M2n&#10;uEi235V/WqlRsbid8km6O+XdvZySmx39M3T3sgbt4EWCu4HHsJN7TrxBL32IWQxpwIxzYmDGeeFx&#10;fcS8hdLqBJLR5WyyKcyW+IBG6Olmbwk9q8H5EReIZQhGy3jt3oavrK48PO7nk0azQMq3OkxhTcQG&#10;hXpQphvsU3GwJ0taWwSmF9IWCRLu3JiBW9Xrw63KUYI3tJJGo7+f6c85bqYG/3mdcmC+iH+bb6NO&#10;w46k4MzIRwb6gRb/jemka0+9+6gNMBJpvYWuvSp75dYgCbWIbLKxvnDjQ8CxvKp+/3oYuHFalz4B&#10;qPbHMloV94FNO/UPNGh2ocPi/5GkV6t/8wdMHVwLv7QaN4Di1GixrC0tmSiaJ7hqENRt4MozlVIj&#10;m114GdHlngPoH/V7m+Hzn2RxS2Ludyp0t2yf4XVqQ2JXNkjMHsObU4HEfkL4b9NZimTacJZCD01n&#10;eq8XaQpd51DQ16/6QtT6harQ7UqBEz1l/x+zm0YaLrsFN6n5lrrh858F99CNIGy21X9kCAxaSKz7&#10;/eQXteK9rAjsnKxdKmh8rZMBJkcsxKC2to9n18IewJHsTOh8mQEezXDvUq/b1az4HbdrtylswP8A&#10;l+/+1PAdRjEBr7m64b2jm3v3ltSB18eAhoONuPntCkByFh1k1nj056VFB6YZjaua+R5scpwjKxgZ&#10;EvKM75GX9VP3IWiHg3jZp/9ONfAMjkN0YApXcy/UAiDpT+gx9WOERbVSxILMKTXvplLrFqYv6Hc+&#10;2zted7ZvNY/Cnps34boALA3m+V/m7Mq+/vdTI7nqz3+b9MQAN8rRalQZpiJBRZhxdicI7pbonzJf&#10;QhguKIFYvVHWzjcI8n9NLjHpxFSItVaVYBTBNnx4bBnK8wpB1EZxJSwv2xBUKoprHEUavzy4SaP7&#10;cx6Mp0i/G9suLpMKh0ISvsogbqaF1DKTgbVTIJUY6hk0GeKXZIjfJi3EDfpm5xzFJevs6D1AQyJP&#10;ffvGX5N+jlbvN9w6r8w09yptI3AjE0Bc14rmOICn16Ln6a/MAc48PWFexiHO//Y1AULiK6GIYTkv&#10;4wM+bi3kzoGNlY45fPXqZmy1v8mcZp6INfUDgyzW7zni34+09Zt0bVDoiZIsbuJul0wnqtaPFiH4&#10;WmaEQBEP2xBSE0R7eGtjiyXAKgvo5wPDs70odOJvQKy+1Txd7V60pNHywnBfaBNrBbslnw7g00oM&#10;OPoP82eCm//3zp9JV5+5v9P/1eYqev9SqTiWAAdBtTa4KV3sCXV2JmS/Umw7G25/JjOjumcrtzNi&#10;q4Ai2SI9h9D9Rearh3Q9idnA1GmXYHe5oEizINSy2noAopeIUWIAB9dxyUL8swQQEJ+gEP9Sw237&#10;vt511Uj1T6lUVte8ZCs882mnUrE2acjoJ/t3DKoonWGEn38D/dLO9sHNcFZ73Tyuti7BkqMDyo31&#10;26m/tQqNeI4TQfhAVtVsgz7Z8G0WnZvdEWaSrz73IOf2WCRAdCdBoQuFaalR6jcgSyAPu9cb3AlQ&#10;R2J+kkxmLt8uuJGE56Y0rVQUJfAfmMaOj4VNrLdsRDBugE88vs62d/crjNQLL4rTCvRmGr/dJyAs&#10;oWMsdQJm21aTK2GuNwD1NtzE8MUoT4p6bqwxcxq9CHb2T0IPoKeGCyw1vEsWmNTcbp93WbtTIVjY&#10;qe7d1waQWWFGD7AJqeCPcsm5/mA/6tRbEFv42Or5HobsZl08V5vvc8UuXhxAOj+ARgDoRk5qib1M&#10;tkQmu7UZVl0+hvM1gJ8XXQ8Dpk9qCGLoN/SwpYoExy3fVM5Bo9MSzZJoY1Fvd+JmH+EHzC3AnvU8&#10;12VP19v+nK7cf8P2LczQn3rJbByMltn2zqdhEzIxyWONHAxsfkrxxr13Ko4nG/WBb7MzIEN2xo38&#10;nd1b66Eg9MoWVsRWM0YTz9ikU52gsEOvg2CGGzaAAnIebcPhR9+rxXzROQ8up8c8Laf8oJw73YR+&#10;ZwJuXHNuPh5j7LUC7UQbJxtYs5geLDMynS/0D7ZbvJq3QafePHQUC03bnrsBoubtMYxcUFIRMyxp&#10;Ku2VVwplRQW9aIbKVePFgBqWNMF6k0BuvlJEsk7zRPq7Xjq1DlBZmEGo3DljG/nuseT/HNTtOMix&#10;fJkXhFP6tmCkV+nKRrXBtpLZ+0DlMh+l0mijpN/HxE1+72ZfqSJyvxzC9WlE35AnyhzX51cChj3z&#10;vx8UhfDDwUcsN8MiujzmZ+ts4JIlGjtf+Op+fWSH300UOKflYbLsBq9bKsorm0Fa2wUQQTNqkRKu&#10;75fZoUc0+KF97f7oMms2d1cQ7ugGTDWV7NainOKK5XXYGWxS9zM7vJZ3mDd+FJanZ+thTTt8qzR/&#10;P/3FewmYLNLEPsq428xX/ONFbmHB9jHM+X554L4zQVx1xvla1ZnMrbw7iisAo3aLA/7tJo0mMehh&#10;7NPdfOxjfqYp7ha/gi/l+l686pjrdGvGPJkFz+6BlDIuGbvJszvHhr+KxD57FuSxlY+3uclH8YQ/&#10;jstDqzE8mhVqaSyLxHkuc6XfKfOUk7VAkwLqp5FxL89Z/WBphxyynBlc6WmC2e3pxz7eaETc5hHi&#10;Ll7bz7TS8cAG7AkoWqvDzKRM479M/bXdDPRrtjPQj6tjbzjhnrrbnCap7/CRepfcweV415/MmWV3&#10;FbEMPDQ9m0FQFIc04YTSe78nNks/7J7E7q+t3IIQxVl4YkqyQSPu5Hg7RrMZLrKJaSfmCl4cwQdV&#10;mI7EZfN7cCPeT9eZT/Loqer472YfQK/4rsi/zqD++fbZT/qLk2FZ49PWvYsxVwBQWYXsY/38dAY9&#10;gI1gHo1+9kxOe2xB46pOUQwTYklGQIJg2j8muHlYzdolNvkC2m6oVbM0xN+PUrf6GY8EwP546I7y&#10;Ohh5WS+r39RF2U+xwz8mmgITr3VM3t4sFV3SlKPC9sHso6/F6tnvbO36/O9TcJMcENFY57JMjoIR&#10;kiFFrr2Q+4F2Ap0VoOMID8tsyvAj5q82tzWeBgi5NPxNNirHt9/CIAOooSBu0WaUahDXLuQSboOX&#10;R21WnC7MBQi7/hEx/2/Gg2ugLdxAeeqI4i/dYSHLxpQt2h3VuQYtGP759j1HBrbfnaHqU7pSvuOT&#10;Iop9F7uCi+sNtVMJUD7HQQ0Cei3AuYAvKOrMGK6Gi06jj/fQHuxwNlYJByjADqS15O/Q2++cYkGc&#10;7e6yP7KgmmNYqxrjck6c1HJVL9640+rq4QnSY7xs+G4QAwODq0XMpDB+O2+l9hWXfFuDg4ctcAPH&#10;b5ZVwwPeZvKOd+S6IOFxFtpy+hOFuWIQ1zJj7YGBuS34HTZkqkZNwp3jZdlaUxsjVF1TqMf8tFQv&#10;bEt+CNlia2OcC0VaeRTWMO+t7wksgdi9xTedINrTA+MkLobXsQoY9JgHAB1Z4jPqfJx8OoYQEPuV&#10;jvvg5JsGHgBMv60CFLx+QZ6zldAsZC96qXHD0S7H5PKOBUUXRG7vN9gt/0lWndVzHn9MatEmVyTv&#10;WdIVL+cOwM85nMKO/UerqUV9OD0PooERkDd49vFgtruoA7DrQQSw631vtzoOPCgucKzYCCyyTug1&#10;X0rPGGWPVrAKfPtxllzNbrHGAtOeG4fk7VJXqi2plQw1bNDWvL7sqvkyDR+IO6orZI5wuipVycsr&#10;0u4lDyOb2rSaZucDhxlWW3STlGbtNNbNxqjD/PSmtGJAT7NQTx5raGl/U2l9kV26bGW/vCJTbz99&#10;MtSzQWzzanKFuepx3xsdZqn5kG4wzfjf6PaHIgGmXS4ax169eM7UdTxJLytJenkuKavNHggG6hSg&#10;wqUDuOFZEVTzMh2yUzkgnJD4WkQrM+CnknXuJ5jy8A9TjtDf+aBPzRcXApYEa56e2Bm6UfgYzHZr&#10;LbX+LW2GnNPEp1g3PRlO9m0TwPlWquYbTHJvdltlrooPrMiLD8R6zLimnTsIqe/9wH+ljEH/cs7M&#10;ofLv8Naur2uvVZGp4EvioUeX2vcPlgBRDmecLpxSCaQhAXb/G0m+oA3TpZwe81cLTxxtSmmq5Mhy&#10;Zqw3Mgg/93ZpJRfS7CaGQosqYXdrv3IWZs1P+oR0Gi2cqW2X7amPZW+GtMCqvHy8D+oBHtCnTM/L&#10;5FbUGXZro+/YO3juzgOF1mQN/f/e+W/zcWazj0Nq0F58GbaIXYd+kaxI6D/YiO8XIjqXNUAwKvSK&#10;epfRjK3xPdQnPz94ea0QSdcag5zeSZaDg5xCnP4Q6jMIRO3/1Wh/7cWkrLeRzm7QqccwL4D1v3vA&#10;RZh0Gh3u1DcFNu3083mJBmw90NBu6FqBbPPkRGoPaWg5kKD8B8G9aYAb2vT7HsRCDdJlh9a19T1u&#10;Cotek/sq/CJIBaJVroApp8AMe3/mMofbqBLvz/bCucxz992HQ0D2A0f4OCMI0Pth6yvVYmYlPhsL&#10;tLvcJstBlfmwo8KKDZ8wWmYDNRfKW1BC5lEwgwEcv9X+dTyjqTwMoyoDH4QEjINnKjl45PQ5+VlY&#10;/eZF4pLWxnb5fbsmYPd0z/iWpSuybfPg5mH1qPqiOQKOg0FK1yKZHuYQBuMyfWr59QtHGKhdnX6U&#10;eNZ98jK1B3hx3djOoGio0oTt1Rcv0ksaVFu7KZv7bFTJu3cGOD3nHloX321fyWkUuGHiHCfcP9N7&#10;LkG+0wC1J0i1UKW44MsRi313OaylC5OFJLaH9Rsth9NB6s6sYKyysEoe1RGJifWHKnjxqMF0KA3a&#10;sT5+/MeMzUhP4mmCdwsMb3zvC4K3y82Ja608trlxbbv7mrrlOfNuKJbiHZOqP2cyOts9JPx4fkEU&#10;zbKN7Be5nPDjpdwAM2xnb+WegaCE8s/BIMSUmm/sEriB0w8qOoN3/nM8RAzFMkRvHhAMxPquWGje&#10;MMhX6H2AUTyt1ObaqdGtg8O6rI8udAApDNeTbTdorIyKV9TvAhB4cloZf/WrMV4+iCtwY/VSuVdy&#10;9U3vWXjFpANCvXZNKWj7oUsREmgZL4Req1Yct7sEpDlGBwyZN23G6T+lPfc0dg+6Q+mNqg9aO0MR&#10;OBabwbxWaZxa3UUWdi8iwhCbEbgBvLlt8E2cKqMHDIBi9iJdJUAgm7Z5M8IFv9xq/LdZ6xvEvT3N&#10;2/y8EhN33B+pFV+yCtaCGZ2WmdQEnb2EtPW+F1t42RP2PBcyyaaQbpf7XfBwfQG2na6WskbQ56XK&#10;qEbvamOZice74cSV97ksqV64BPkOfM/mhIJiT+t41GmXZ/sYux0a1/OGQJ4faEhiTVf41q7wln71&#10;rqBlD+tacm9oEweqcPv0G9flQ1TVeQFIRdh1B5h5Rd7/Bm2BXHjZgtg51pVoaS5sUay5aXisSEe0&#10;0JgdHfsOlTORw29j1jcHI0Gy5xJCyJxcna8vmNgZHdz0qWBRBC7ZB4fE2Y7HKvPFjbiG1w481qbM&#10;yhw5THc8/Q7VRu75JJ5Zu1ewH4ZrJyhqz6t8cVsQ0wbTsSlVFKd2G2iht+c4Pe1ARmTBDJ410k26&#10;QPI3Evxof9nbY7m4t6eHq/rA3kWovDKFEpvqEiNuwC+3a7soRURm+XsASGM2W+6NQqP0C9BZhVFB&#10;BcYWnTpzJV6Su7IvQ3OyCAHOLiH2yiwlw7Oqr1G+9uXrnqqjar0nqmVlhIXZbcP/4Ea2SijDeFPp&#10;LXk5qOWxuqmARtsULu37Wo3V+VOORX5m643BhbjuVgKfmwilgok1Cgr9H/w6uIFsujM61B9Bbsb1&#10;ltogd84tq9xNLNJB5ubjwbpwIyJWr4hQYybiQO4m3Ld6q83KYMqgYzmQ2YgYy7hT+oF0xaNRGdqC&#10;VBiTPJLhBH82lB1ArYng5pUZSrX9ciMd5Nml2+m+j7N+40hCaScP85tFnM++a0KArOWrGPXgmvPx&#10;pR2sx3snzhM5KMhUym2OjW7cSnF7e4icCdmH2K0uTIaX4nBWAdByu2CAm5Xvq/J6vbtsttz3eExd&#10;re5tqbQvEwPhugP/LERSo5teOubsF1gzfSrtyql1vfBcaGeb/2UlRaAQtEjmz/rIr209u9jdPXob&#10;wUeJxbzzbomGskiWHGcd30pHyVQhRzMhv5mXPYbAv3DVyFijqMqi2DXu8484HVzO/GVZH64HZIVi&#10;2qCvaYaanYYYyb7Ovw9Ild2k65C0utDf7Ttaheq3qGV7xWJgURq4iVDm9nktopJ1mbsTw0DSuDJV&#10;y/vzsHk6guChFYLmwITJz6uX4uxZUpSZeqEP0cFROfqAKKmBWVtl8qXXwe7nbHl9ehyIpnpAKtUe&#10;kPYQT5JwN3l6cpXy+uWdZ49xcV0/T6A8FZ52xINOPu5ZFnb3dhhZdN5uznaV9lQDwO21CIV5uwNJ&#10;aRbbc0o4FQMIh45+xEZIQap/c13+VJ3/Wmy+FmrIqg7Lh2QW4LeDLzrAYc9SmlVeP/MyqmUrKNcH&#10;0qncnnWG2uDE0E2o6dJ+pm/tou2t6HcUaVAQFxvZICJF9trt33kyUqRF84R360BeraRytibky4Ug&#10;RG4MlU/2nnsFRGCHr08G6DLW13zMfhToKSLG6B1k1hGAJrdXAE3u1azG6QXXoJBOpr7lSQwpj9LM&#10;HJV9pFdcTK3r+XoYSsWbVBI5VVXeJ2GhQZmVbWEyKSrgZvAeTmdD8bZmN1tQr9JVQBUkL/swMKFy&#10;8GwjpJOX7FS2vGGWuiinl9ZXd0pJHb6K2K0zId32VkLTm/vVzU5zdPYV31Jhl7oKtXvJeskmd/7X&#10;WqD9mr40t/VShhkCb0D5yDWgar+3rhxZT2/89HrE41t21bGBUqqOoMNWTjbwez//P0xd55qqXLO8&#10;FoIgwQAqogIGjIiKggEziomgmO7/NM5+v+f8Kfczs53GJazQXV11H7Erv0kQMrgT1BTzuLPPhEqV&#10;ci4zGUCSOrMn0sOzEibkuH4DO4ZIpGoloh4PRsK5+v1XqnamcVIZ05hztatRqlY/f0lFeSPOFbT/&#10;cRSvSgf9Ka7a66n3bDUV0GLPHruYslnn661mWSuuU831Xh2y1VaqHczjE0EfOsfHhbecf1VokNu3&#10;9Dl/6bbZUSkPFbtJMVKngcrnu+nlg9G7itDgbdh/dlBqahQ3SCO8as7SFJ8H+7kFJbEqHF33uFge&#10;cYXmXr+6yMhGE9V4L3DqRIt7aX9pzLG8tQEtvXl5OymqFa6Liie0+PCvH7arLdT1ORM95JTukws+&#10;FWUpY5TkUmqvTvWF7fcwfia5wmSyiuqd79h+FB+HIzG1UrP7Ta2M4u/Gocuj7kkhkUz+tPdbbFeu&#10;YulGrpmbUoMGOd9RvfPJRsB+ppe61Fh/TQ+n+2G9EeTB7vNxX1VB7ndYmunX1VgXHk2tJaXPwyOw&#10;xdEpNTsVfZRhkJgMOx2xDXedLw2G3WnfOYa6+4kiQ5qQ8dvn+nVPo/+9fewCFXw05cvMLUAZCdkP&#10;6NrCcItFptIrtK5kgck1Z1OLIu+T1eSQKR3wi5haHJgNhJmszHAEPwnbJ3kVrmOaYR4Tsv3HveLp&#10;xjuPDSZxHqES5xEgw3ilzkCbDEVIP+x7J7TmqgktyJfYwDh94x524mX1Xuk4k3AqPpKNzC+JAGEO&#10;iY0bgRPLV2hciWSq1glzIiYkxyLxrKvnO99P2fnvbDx+ppLWLNO7Tm//n/WY7d/vldtz/2RQlteS&#10;KXlQvD9y7anpZEm4oYVlaYo1EAgzMw29xKN5NGMY1QaqDUNrC6R7OwWcyCbQXkdDFrqHdJLYYfYq&#10;e2BoYIZ6F+/3dnhvn6GW3HUuHhvy8IY5SzAJDWfSK4QZg0FXb9xtk1I8C+hgEwgC+dct6w7vHqOC&#10;VYOOCZna0Ehmr8/IXX2zGr4jzEJ1g5BT03aBzXmsoRxi5ZWD1+Yq8TWFBNgnCOy4c/3uWjPrcv6Y&#10;H1qlbZ3IpZS0A2HccqtUd2UX0bLrr92g2JIArpml6Xe4ao9QEWk5veL1cEGno8OixoXRROG+NrGF&#10;9nvKKyeaJIg5HkBAboifeMO4t/pkq2g33U6/stDpAKzI6eDyhjCCfx4fCpnAPabrtXSfXO3MPR3e&#10;h+/4X7v5oXGoDtT0ZAEl2gM4jjfPr1i34PKrt93zbAgKK8HAKZR2OFjV9twUsT2Bc+6Bo6pTqjXr&#10;x/W2M4SJ81T9zodLnoFmmcgBzbJUbLRU9cTtxUGX85uiOtnNoP/mW1qJZWzwTKZ054Ubo9lEQZn2&#10;94ts6wZC0ZuvqE0kntm1+lfhfAYNvlrt3mNt29gSEGZl9qrseeZ0h0EIDKTuYMkmILtfyJ2SR668&#10;fURZUO9BGkKIX5JGZUe6yUwzb0yf+PGzBFUvtlCyv56EFQLD2gZD7+a/w+gGogydVTFs5bOgZ3ON&#10;15tnXRueC7Qx3VtZe5unFCzToRS2kCi8R3MDyMOIDrVLM3c9k2c8UQGryt5sOERHtBoy+rUZInsC&#10;T5TynUwS4zTy4kFO/+aRTdP4OuBlyCJqYhtBmN5lRE4m4JXzmTQrs0tpw1/uqX4T7cPYPF9kc4Rp&#10;zn0izXDePfbRtlvbG0mijAulW7ttecNFOSqMRqnbpTtDF63FGzQCx7AQ7cb3MMyAlHij7v4amPMl&#10;nVJu4M3WlKGi/Tyi27vePJqvfRTOsZb+dOlVInOqHRoM8APUATxh0mbbLCxPKnjQHqT1+eW8jMed&#10;7zVl8ShctQa0nGg3trKwDUOdbo+HaDaAT2M+84vlHeakegASIMVFs87U6nfJrW6HnrounsCAQmCb&#10;3ZXqmCs+g1YYqhNeBtr5dMj34e/epg2iZ6V5kIOFQ8e9ChoI/c+LmKFyD7TPxil/MRnt40Hbg9Tq&#10;CxHmrVHyHr7nTHfpS4TU8S/uU64lb6BU3zP2/qAYcNJHeGSXDtyouyGIuKxhmLd8BJ+1Pmgks7CJ&#10;ya3eKWkCMdajutzkd5x8eQllhocwN1YawM7YBAmKd3qmw9+wwiQyb2UW6uvd5u/A33sxsG7dCEle&#10;WlfxDE0UtY52vQsP6vGoPfnGZlvDpkV8OXM5zN0eE2RmWT/1Bytuoc37KFMl4g1U8RTtsqNu7rt4&#10;pkcNsodVBjKTOxT2bqsV8g2Drp7qrki24CKGX24+Jxv9IqbnxOFrsva0DJspsEzHgxrH4EyAE0gV&#10;Yln3g9y+2lylq+YNENAyIEzh3ZBYT9KR3f21oyWGm12Go9sD7xhQyepvnAVQb0vLoFuH3hut6IJg&#10;GhtgnQAubD58ii5bflanDXRE8gdnzlQt6K3EGkC8ecqxTuL724Ps3yz+NL7sePtEmC3UhqDpNa6B&#10;E8+kSKQTiXTYqhYsV01NCy+t92hvRJPJngbtEfGdwUKfr+9kmf++Mym1pnCKb0+MUf+8i7n6ices&#10;uLk9jo/DBfjzw3gWYNsFyLGQiHMv+o1yfZ+IRl2wNYclptNxI0rxd20KT42+iJq9MAhvBCMkMSp1&#10;tVqCzImcFSSnIffuyK+aXDI+5W/SebTGLn67777seDC6IVk1f4QwSMYWUeiv4lWRW3j3feIq7VOT&#10;zGzmWHR3VGrpFR19fA9TZKtDZw59dS6wBNigwGSxhzr7vJf7k5vyFToGwSaplWCmjO54Y0jXbpvL&#10;dv0JRw8rHQgz4YY86Bhy2XGJvvYuoOhTehgCVM1IuuZ3XYVdPi1S25xJmu3lUkOs0dDlKo2y5jTD&#10;jKJZmnC2PlTjAlRkEpk3C0ypY2ZjrOqEz9Um7hLWynr8abShL7+ivf+8w3JJuEyqhmSJTSB99Cvb&#10;oURXKd3r+a6Rd07ZvZTI6JPFFSkc5dKmtoHp46Hu0ccj5MXuoMaizI5kqu+gvmCboBlsjUpWLtt5&#10;uCqEaa21FfRYh60nCLfJfEYxWyBQg2jPbDdVs2qF/t5OButn291Lq9Z03DGhQnFdZliGu6qjtbqp&#10;JpE8SMiHoI4GtVtykBKy4NpNIX45L7czA+BQRTF3ECQq3Ffn45zkYNbQHlQq7QZGTRqnOi+U60zw&#10;tbgdsaX193FSd7WyB3kG9OzOgrRol/fVPLkYkzxInEAWJanl5WK2kJ6932zhmrYexHd1k2yh7MeD&#10;NsjZAc2Oazng7pbbT83U1smMEbXXYENFCc5u3D3UnglQ323mOpX0cjZztVn46nIlabAv2j13dH9u&#10;Gdh/mfQie/L8EZ2dP+ThiY2TL5vFe4KazxOEyb4ms11f1EXI7Vxnhx2DzGOu7nba15o9smExIAsM&#10;4igTp8g/r8NbPdfqrh5Ioc6CC9G0cGxJlw+6ac/s7uVkMUmOGCY9SG13eedtm6Du9nzi4hbCyEWN&#10;BYG4p1doXFe12XhCfl8XS08DDW/cO2yQk8CU3MP7NA9BFzts4dvs3UitLPBOUd5u07uwnfV3HnTH&#10;7D0Mdi3Qd+Qvy8EjsT198ul8cSLoKhoP2ps+eo357V5GyVsGPHrkk0G7A7OzmdfSwn1/9Y/B0jLt&#10;8+QRPaNlJmAvD72zz6+Wid7aO+WDRQes13q4/Oo7PMgjvGudsYFHr9OX7QC5R+YqJZaDMM3EwnfY&#10;bGuW8JKXujegQYb43KfnVCHzIrrpjymQ2XMPrLkeDXy7xOj1zHosu898MblyT/Uod4PMdLk/FEu3&#10;B73sL6/lrjdyOhFu2eV+CWwUdujqDmH4PkgXL9nt+abH5nIXLThCm2+39ew1r+Say00TpoPpwi5Y&#10;79Po633Gzq179zjV3bv4oHLi5HN9mJS47hc9IQjMOY0ZmaisCmZmnrtMfIXMm8khhCmlJkEAGZfu&#10;2RlFjDU5uaVOFHh56pXCa5UB42uCPiCIr33feeJk2Lry28K02Wf26mPB28o7cYXt53gQFb75XbHf&#10;i5oyMV7mu8v7fd7Q2drokq7GNYL2/UKky/q9ZPaky0baX9LntUF/ZAe4EpvXyysUcNBTEszLVK6h&#10;A35bRC8z/lYFUXPCNuTWBIvW+LTZMyYlg/9elTEntZYCV8UqdSq/WOtG216/IExfet/Gu2535FKp&#10;CY8gw2MLPkAiH+mZl4801sNguz1307v9vuaeakQwrdlL3uPs7+C5Ps+TOKII4+MBwJ0urHZUkU65&#10;1xPguVjg1YDBUSufgjAStASvUjl9d4a2spxHFTfAgSKasl8ENqRgO+ngqFqcl1qJ6/t+kWiZ/Lw9&#10;XugSDMFQdEvoqC6NJI5L24kDlLLBVWYcVszpuX5srVJN7rBc9l7xc0PttWicLt9XfZBFy/lphXn7&#10;nNjkMhz7fFh9yb+/SCQUutmBdHot1xw9lVdt5DXLNcuINAbBSKXcWK5xBT0H/dM5qUOmSyrh8tdg&#10;QfboJMDPaiSEEVR1afdPzrBvPMNHIMJz256VGu9jX+tLQGdpEYPURLT4ujQAfp7cqjGcglGqAU6m&#10;EcrIwO2MHu2ubx3Ljfz3bWqV7coNp+OtEOaWxfTMkA/NB4RxltFLHpba3MkY5t5G4V33QA+P9MZr&#10;+8bQUeVyNEaJ7Z0u+vnVZZ+4G6eMdNrysJjzaUqScIAeNIi8692bp6W/ufv9Xt1gbbVvYIXlLWAD&#10;ijlAGNg7tLrP2pP+PrnXtBkv9Fv9yu9BIyuplDLQyzEEIsA2omQ4LI6cpTd3lgf0EibAJqtA3hat&#10;Qi4PSWR/FAaewlxrrSWTu4wPB5+ZlHtN6FXPUAGEqYZwCFs2CGkTBXNnwHB2cjsim3doHJjvgM+s&#10;bejMcz171tdOLRcfbSb9otTRYDdZ7s028959jr2aU9jNt9lCbZqYMbCteU/HL3ulMEz7bofbaRvC&#10;wI5seYuX/AX6+MwF2CLUeewztjFN7corkbtg6WkoV3Iq1ZP7GWmrHGC8Khzo8nfBWYEq9qv4YRyG&#10;7/5yQ4CyQ6b67YXWS+DM0uKQDiIzNztPIQxFTB7gDy23ZxHbLwnTWauTnHvDmfME+ZxPoWOlev1p&#10;jx2FCha2zMSsmg72VGrVZrlXjxKY8/kHE+GZah5ss4P8gZU4f+oVvowAlAQIUy96bZu4iTjxDwrl&#10;nkFfo//gJHxGg6vx+oOhYiuaJz1emufkEAB+TehVlyf0UgaNYaLvbzQ5MKAOhDncvFzE2TsLYYpV&#10;yCsA4GrmaTqXebq/Lv4gMdgKHcGY+uQP2sDdg/wycwHKPkB8+frhzbcLh899qB8etce3Yfa24MUe&#10;w2bjBYLYl+qCODDjMCB/3kgaDEGO/gFuR4W321DwxuUyjCGNFzLOScoWslkAnJX6Rka17oVVa57u&#10;tfQfxNfUii+H+EF8TXp8OfG4Xv66vp8ZFAZUOxzmgXI5WARNwoBOqD9odTcm84XcOaMsNmBVL39X&#10;BpNJGcSnQ/rItSIOoVXMekiJL00PyOw0IQw/0lBMjfn7ed6/No5J7EfthcLxefoHc3DgaREZJvyB&#10;xstUBrkq9dU/gD9JqFWlSLQ0VydaA7Kone/bhPbAqRu2LVSzAj1Mqz/YFai+dVUO/ZI1sIM4q34s&#10;1+mlOcwYsr97Kll/UlI40FDZjwQwAtPrxectqEPye8POj1SFna/LFDvfogQzGpDOPxhbLbTzaWH/&#10;gLlJVAdLwLHuD4j4ToMy75KksQ1NFkGyl8JDsD8/TDVKbaQzyhX6GF7Hun9biDncBBvjH6TS6+J2&#10;99i4TqVnBE6PfaeF1B4l+mWNoLUPcy3BBz46RKstwEeHXiYIo7FeYfEH+fn9NkonGH5k4zsl/pNS&#10;q1QGd5z7yRQzpZS1RHlttEQX3RLyAyzabWulVKtXFkFUvQRQd4XhJmLKG68i/oDGdrV46tSp4TQT&#10;A+dnx40xt7iv9T8wlpler477aQsYfoaVOe1vL8QG4/qGa+aOgbRMak9nRv7BvZ7UkU3Or/+DwrJM&#10;fPyIQK4H24YwyHVnoASMgzhqMRiO1oo0zpSJYMGUciDdUCp6GWR+gWaVf7CUCHeBzv8DfHDKtScJ&#10;6FStYe5uYD8j87bpNsbOlSvIhYAuCM1+vFUvkNSQuGtxJvuB1fCAXIT1QemM4P/ATR/FspAuieVu&#10;GQaiv87DSr9eFXxh0xa48eUED/tlEgOPmUPnVsTTWaMooemw3NzeF36/psW5zmjbsMZ/8Hq093Ux&#10;8bj34f+V+gZ349CaYV3ZxQHJsYvT581UAsr6B9FMRIdn9PQ/4Fh00lX/g5FB5IkxbAq6yhzCwKs4&#10;1RuaULX2l9H4B7kaucYSeejeKYw3pAVfYz2t041s/wf1M+I0uN2+cPgD/6voUxPMS6dmBktNu1RF&#10;TO7I3oxGFeVLC+dF/N146nl5BueX5WfPWLMbu/ikuH8A4huMIm8ZRmmDQJrSlwwkzEAO+x94hAgn&#10;7ZkShNN2eQMpNWihSGxzkt0CBsnsgIP/VXl0TFrzOAnZmKdawh+0nY8qRNEhAltf/1mUqsMgzT97&#10;9yIwuunBfC4OKs1jcAbYHwQRZHQI+/D9/oNdZZGl0+faa/k+w07rm2r42anXMZKvKwphKOOBXpBE&#10;lRI1bFJA/UKyFYHU+WtWDj/rG+G3Xkx1ODy5L3Ut9hLnPu7Cbx9TMXOeL0B9oGf+fvtkmrdWGq1R&#10;x/G7vwaegQxi8Px7qkLoexbCoErDz1j7arvJ7dxdetyvOw+0Jx+b82TivsJe/XCgpaCHD7UPkb0V&#10;TvquUXs8ViW9fjWFC3XuaylIMDOHrA8tReuWOzPob3l7uJy7YDXfMbauziUhTG4PdGMffV1fk77D&#10;uEgR9vMkWEzBk7h+rcTwunkIo2qn3HA+HVUTk+8C9vyeO9mWluC5g9NfWPuv5wHZS6quuo0dP1IY&#10;qEpMbkBoAwDJBtDihzCkO25MAGpSDIEj5eWv8/IMFGA8EEYEcytvC4k/oIkyOYS28srxBz61C4tc&#10;qFZyXPBBP5z/hfb3/KkCXt8xUPuklvKzjg5hfq9pev44e2qERQgrRUUoeTUdYDTeOuwS25Jo3cuu&#10;GZCH7t5yh+ar3ou+/bSSMsKpX7MUAHHFXSivbXpg//QDa7PY3xBiz3k/gDAIsbUd5PS99LRv+1QH&#10;leA1PFhN4FN0EbLer1z8BlEQyUd2OjwuagzV34QgiqucAlIBCamXDJT3iEgit52PEd/rOEd83cBr&#10;5cj3dW+U1x2VYVbxwUNNlq94ZQk9+ZV2Ba9X+r1FeTQnafQP3PW8OigrVSDZ/0DSr9hRkiNR2TEr&#10;UTkMmyhbKEJNNctV06Md+uQY8bI4RsXVjcgX7k2JjJh4IdCbHPWwDmtEsA73lJibXHwvoUmjYyK7&#10;sd7wdD1lVTw+83BZj52alF5GhUG5qIJnz83y7WZmtczSpLTMatvTZPHawNOQZsUOi+VYGDZQ9lnr&#10;zuIj7um5fHg1G3IKPp7FuEXuyuZs83u/aVv/UKk9pnU6ovDDZbVXEtOjjk01vpJNkvPznh9KAtCX&#10;0UZ1uWPOXemG7dThK+PtX2TL5o8lwS932xNnMYufG3bxutZbRI/7aN9tGPU3+Ixhdvz1RlTwb7Oa&#10;cJSSJ7VPHFvSqMFk95zjNvDxVI0fh1nEQ5tcv8WeovwU+qEg87h7t+n0ISxuzLvEpwaYsVA+r/i0&#10;Vk/L/LXqE/Vvje57JnJk9g+06byeyJEoHcmhu2uzy7A1I4fn9mc6l5X19LXoJqev9Xc/UFYNSW7J&#10;i0H7eJ/u6YRLDbKB83BXKdQ2excGsuck1nQhjHREDh/da/j1NhOMW73r2IYu3y3pr0AvLVSX+DxD&#10;j261tQa0veJhOr/kZi1SwIjx3V5dIpj1EDNbCx7pPLaSzaTMbnsOVjxaF4mu0aZkLdbKJ06pDm+D&#10;MVDHyJt9mA8iktqeWxWwzkhth1Wm/Zq/7ahjgw9hq7ROycB8PBqTAHhd9ed0R29A91Lveh/bRI0u&#10;96mfmg6inHbotngJ73UQROhVXiFc2gjCtBvK8XTaYVPo3L5y+HnlflO2sN/lxmdXlZDidby7ZRbD&#10;V1DTzHsjk3bLJ9fcPcc55dA7mBu/irDaSslIBQ87chg3k7crAZwpHk4Pbe73dxAwmWMQZn/n0CWe&#10;3rlYlQT5Z8p8AMX8qJ3TDaoMMkEe8y50yYnzkdXF/DTr9t/bm/193HiiuBkvnYPG5AcZArVv4zo/&#10;cYnVW+q1oi5yyIFADrlNk3wi1w0gDCUfVXrP5aeb5xEedoZNvg7jIUX14NTg3k5X9hwZ6ZNI6tBu&#10;OFQ6asVdZ7RJoWq/3Wq6frUncuc9PIYDvCjWMX9LZoEK6Esrm/WLx8tmudBn2biwok26u0rkAIFw&#10;GzoTJYoe0icTAlN4PzH5b/N6Q5bPvQgEin0Lb8jfYsmK6vXPWMOHzUKhtEgN/KlzeQRFFX8CKCPB&#10;bops+Tp54D+gk4gUnwj01LE0K05q0Bd0Mqtfnt1nM2obly+qNmAlWfJJ8w9ajepouycSm+2e5JJO&#10;DzqxhbTp63CnQZnXzAg07lBvAQefOqQkTZoTkI+1sBjiWSB+nV2AipO7gJNOcrFIJ24NDezAVGZV&#10;rAKInmC76LJ8jehd+XqRzjS16Qh6RoPidtpmVB99CAWeDQ/8H/CNGTTvi110odHfBjyejZiZUvUT&#10;xQSf2AUN++ZURO3GJ9b/gMse8ZZ5Sf6ARLKHj+SsbXWhQ5fKQh+BWoQCMgsxfBrV+qqZW4CyOJdB&#10;PQbAF0aNHuVLtHyO82m/V30+LfLaxknPrO/zA7khdZteZ/QCeJBclNkaZNkU0kufVauaeOr/4I3n&#10;X73b/vQyhC+0JyeSxiWdAWbsZOpgAPuF2Ad7U/H88c8QRqU5YSXcEpRSwbhe/wd0sVbd6HLGfOly&#10;Ss776L1I8VDOP/EEIVB88VUGOsUpbPwBttiOlMlBpP/gkm/LXhPOPF4zOa95TYyLJxu2OpGjf2CB&#10;3xxIryTKbrZ3MUDPytJXQcKeQiXoDRZ39VNOx8x8okZ9tz+AZWLwrG3yNrypbUFaZrObybVKbzXU&#10;0khlUUXsftUnh/Hm9vdaow2PQJubVBomzIhFjtS3S+Y6z0TKQVaplJOAtiLi1mP/g24QFdgbHm0Z&#10;HDbGTMLaN6HJ7FQguxsA7W2TURsce1hkWgjqkzg7GKYKIJOYC035Bz5qu/MzOVjqy1zfrP/BR2ok&#10;rTNm8/YrG4QAmXAg8HLGSCWbCyOV8C5i1b0M/sG1MC7syl74H/gxtRexZ1b6Dy6leZvdB6MOgAps&#10;30reyzzncO5Ij6j2DxKDDaMJBme2fwA5iDccjbClFkNvMgEdsJN/7Fh/cC5YoOjRJuJ09+/Vvi37&#10;O+3GCOl/kKl4iEckcRJJH/MkwoB8XR0nRyM1M3BHqiDNtOPDq2jfA9oWEtMPfGUjYDP8B0FRnNRx&#10;aIJ8g/Q7ZFfiMMnq1hNydtUuTLDUPAidlot+monkD+rBtSTBTWZ6fGJOwk3msfiiPZ07f2DguFx9&#10;Bt3BOjOQ5LXM7x7h4tr38PonFGPIVpzOO546N7TTfmu9Yrmk9XjHPd/K3hbSuZnqD+BesFOqKYg3&#10;1aKuT3XCVqoLDfsIf6C8i/WqjzOfH8CN1HjHK+/5B+w6DCgWLL1ivgCswM0+1ILUCaO/mh6j35Qe&#10;M0CeaTgecR7qseUjehP30GYncd304NsaCH5rps17B+Y49bNqhtpR6/whOhVaoEIEstI/0Drdliyd&#10;1PUPIIwMU2IDZsNs9AchpDN3ouZrMCW6bcTMHTzMrR61OdiT5RC2I7fQxjLY/6AEHRM32BOH/T+A&#10;eTxzjHJc9RjxM/gXb6Y3tJy+Qxite0XzPzifAotPFLbQSlhs49jhKZu62jJz3B8Mt+Uk6NsH7CJK&#10;JWt2DuSyNmJw+2qEKq6tSUBXrk1dJeCRBXshizrX6FNJqUzZ2q/0TSLFGxc/AGsjhe9uo2anZhDi&#10;Sh4R4saStG62x/8P1lgoVy3snk+k8DwdfCXSfvuVNrQCVmDpwGfLQW9kwZ72PbI61jGnSHh2qFDP&#10;DHyaYfWSO0/Md5E8jazNe1+buUflIr7DeEpqxpPTA+alDB9/h9V/8GBxZnD68P/A0wXkg4ys/2D4&#10;pToJ6vQf0BGEOUbZau2U06bqD/TGuhFaTsK+CrkaNDeht9FGJy/a9Adwfwt9uL+N6x8UYYoCewB5&#10;I+NhSZFpUKBdaydy9weLjn9yPI+/QhjYbTxMPL1NZuK5YvMProIEc4VvFTbmHty2zH0Fo8f4+gfo&#10;h9j3q6ZvnuB2n9bhdi8Q8df3VH9fX4RVh4qgdEdKLyusz52NES9r5yO2887RIi/D1Nmq/IO1tkQb&#10;awyLRwkOOQ+oMMIoTf4AVNwVtJ7OZtHGXEkR+eSd3tAjE7Mc4bL9Qa7FU+1ESQQ16xjiQUta/8fV&#10;lSyryi7ZO6io90AEBHtA7LADVGxRbGhUQAEVUOzn9eAVdSv1nH9QNVln7wj3SRC+LnPlWvsBbPe3&#10;9z/wPYc02ozZ/wMgmde28U5R/QMsYt2+97/6C1aqhXoChn2/BB/qfPK8tD4Qxveb0L8wStTLx98R&#10;dxQxW0TfdN+/R5aByt71C5PUgF8V4FIj8gc7anjoofEmmiMfeqKYjnDIk3PWO5OTCH+qqyRR8acg&#10;he2HBN8+Er06Ycxd5PYDuBtjS45mMGFaeHAQln5w6K8L27paa8HzH9AAwx2YSRZRc50FIeN+UhHI&#10;3geBBi30NoD/srT4Aiwd09IWPD/Vz8boaaPNOnHoW06qVbdxUeYhjM2CETJ6loJZyr+qiUxrmZym&#10;6eFl+wcY4dV4YSkr/XyVizMARnj02jvxH7Cm7h0MN32mHRdm2qvYH++QWmWFj4vLHzDQvfLNcmDD&#10;phv8AJ7SyofV1qz8Adh2HGDJveb/QFeaUTYuLaB/+AvwlKJ9gCG/pzSHV5V4/5a1bb5vLOCloWJ4&#10;X17EDyBMegJsNwRZPRr/wKuFbN7VRKITNFmA9jD/kB5POB7I3lJ1k7XePa/uui+jLhrgMngytgTr&#10;DydgCfkXIkxIdmFpIqZGp09MgaIMYUCpLAb5zB9YvTFGA19cXFQcX1jz3QOA3W5eS8/SdzXSf3CJ&#10;l5934lNxdEgO8DkB/RRpchlCovcLsIRWXFg9Z9ofOHL9KoSB1fOW+oE5anNl5VNp+MMg7xrDoJgb&#10;zTJR5fAXTktVEaApCrRZzJUinJLqSMgeHl+4jjrWqEkme3Beq2CCorTAs2+9meo5ZWX3bxBGWR22&#10;0PjmIXYb3ZWbf4CabQg4twj2X+g3Jok6n0C/0/85Iez2xfRke9sswQ89QpPN5/n7a72dqKVZu0Rw&#10;rXovc73whEvFP4AwYzFtPtBbOrf6Ox6arPkbCv93PLThvW11YDws8jAUaok/sAUZ+OHEX/0GwzE4&#10;dDVYIQ+E9vexgIP6cNBRWQgDacmOXHtmlkpJxZM588QpVZihaid9/6DqG7BQEh11A+YJ6ia4Oaqp&#10;vuHYa33PvtYJjr1dMpPvFwarem7TXNUZBlQJzadD9BB8T5znr6e2meW+SUgTTHeZ7Un37qlB0MMb&#10;L7z18oYNyXTT2US7kS/1LS6qGnEXl/0Nrtbq6n4iS63B6eyk7xrCu4Jay1/KB7tH0LxuXi2HXKHI&#10;otTYfueeEpj2Yd8D+2RLVFdNu0tea2QzdSYXyYwzsfLHtXV17Ca60hIW17aeezzbucfsYXqchnx5&#10;OIhzJRNnerkaL5ryToQlP6bhL/I0DJ4zy7UfpI8PpQI1SKy17yxgaHqjbN9v97a6ArcJIxV8ut0d&#10;RgqzzLUS1LP63OkOjh/J0fbPjWdtUnB+0Vo7YSfkC33cOtyrT+X8Iuf13UpkepdsU7VO627HWnAO&#10;0LH2o2jc+87QCckDPnQWzNdAKXxsZo2F1VfT/cb8EpC1yWD3qZ+yfIhVGm1ynTI1i2hgkvNso/h5&#10;WEM7kA0/YdijNO9V/EEVOoMwqep0kiH5gtrYE9VGIPq0/D4bYZSursn7Xm2tWRvzx/wGv5u1vpOf&#10;oAyIll6ah7z4sE90/iMovcExY4Jl+TFtr1bPlslxdWS9l65kgSoMbuZouXJedL53KmvdzG7aB6/E&#10;HRBLw1/6AShLbC/OXdTjlJ+5dypfX5jj5ktS5AGqAZt0WmvgQtSWJMzozPePxKB3P4uR+mlpi6By&#10;zSoNwT0Bd2K7HN3pJLS6ZipguIoFXRzUNtHkYh/FM7ibh0lUwIOraI9SC784utSrmJrsPrp1zE0G&#10;j2ZcnHkTlt+4J1mrdVmEG5WE5n5AkaBchbSgHpfPQb+SdVrQcqs9J+dWt8pC88txGzI6rRL5duv+&#10;4wsgjrFntvmO6649exbliVa7AM7Eh8NhBxbTI47+5KM9f66BkXeVanxGDilgprJQ8brfGO85kOAe&#10;WvVwZvRS1VdRLcUw0D+XTWWYSdPLg6+io/UVgbtZDrd1KfucFCL5seUPEihF9CjFGue3LgFGsnzp&#10;CULBL+KtnHHwkwPu7kTq1fBuNeeu79r9vmWMeCAbuzlDzl12N19bWaOZldr81GyvwrjQv/ekK4QB&#10;Go4kPSRoaVp/qo9IPSOSPFme8dHWlltitkburhfZEtsphn9jJzRyXcdoLk/6EnXzpTZfut3zn9P1&#10;yom6UJq9ZeMuL8zh+dPVrdOKqTUHl52uQhhi1nfneHycKz9YO9XGYnnk8wnFZEDyXL0h3hTsedwf&#10;uBK4fvSQZW5tNrtHtBLkiRWVgE4jOmxDybzsvZK3JN4ClWdKuAj46y0XfdP53g254iTHL2/PYrXe&#10;ONZ2MyLTWBh7e98DCu2m12kfhfWIIUJl897ajDj6mqyuFyWqrR1toKIyp+iNjZsAE/JSGO6VSlRg&#10;3tXxMWfUQEWPHAb2IIIwrfoV47rFaAr5qsZmVMUn7wzP8z1Mr3kTspQlMp3bKpfocuKD3wpM3u5b&#10;UWI2SeXS8wvSbw7lYWDa7e5OLbDd3eJdI9qO9QcS7LI1VtsR/t1Dq51ak1E7nSzmcuqM/kLO5XJl&#10;src682Sgd3QVwJQJCx00Vq88FOa/UKPHDJfpePoe4HaKuqNFizmlqdpf6Hjls3Bjxey1nschTG76&#10;6KQAhAWUAlrjktqeCcv92TowsFOmsHXNuf/A5cqnaU9fX40Le27aIP33ULQkS79LNwzkIroNQTNS&#10;newS+bDugKIjZBukX6tq+nPKfgsrkDqg35Y7bD+RWJtVZ8XZETyijrSpTG7dkLeR0bExd8Z9u5tS&#10;N948n8gEO/4NtI7ZCbwMAn4Ghp39tTKRL11lcs0buDDN9odxITkZfuAwT0RC8Xv2hCbOXA2t3qkd&#10;k1h0VvajPViOosfF0fxJAZSOMOeD4e/solOJ76diJTY6O+oVrYaDbrG7BN1LKBQGux62XKzLP/hz&#10;16/H59n7wSMjfDu9zPtst/4Dn30dkl/TZlOl3/OK2p5vJ/tr/Vz4CzWEq5SvmoRuQXO1UsmB9niN&#10;2g//AQ/nagd/jrP5XY8Y9zPDH4zFA/Wd02CFQt7Lw3QDejT2YYtZZ0n4gSveYBOZWaWXlyJ40DaS&#10;PGEmn9ejCEmaJYuzTcQ9fjh/2wXNt8pYECpFLiXqBg+HnXGlMgapioq3hkbh10SCMGXss1+B3Ug8&#10;S1fH3eLIkurt/VUkbpWK9ZAqlUeqh+6O1JWzTZPi9h2/xrmp+4sqLLPAu3ykwVUERD9ut8Urf4Ne&#10;9N1y0U+sTKX8PIRJNrNMWf0f4dKWbrmRdr5z71rkXFfYLewax4JPZYcjEazp2A3BCu3jtMiyybbI&#10;srLeZzNsGJyjep76A07xDNVTdQCl5OB6fXKtQSfsdtHcX5B+ejYZP+wNEtDI4WV8v+WkY24JBmQ/&#10;qFMh9hntFZxoVGu4oHfASLjYAvLLH2iroN+VlancyS6OlSfR/0FUFvEZ81ZOTeb9pgS4pvt3Fvh/&#10;l5WoQdZ+gvvnLPo6K+SCM7dpEgRor97s4afnGRsm9NKwvBzvQYC79LF3UfVQq4uolBl9ym/oSYnK&#10;J37K1lOYwUKxNs0OX5wDYcJibjHIM6/uqvs63fudUTHKpWJVNYdVQyDwIXj9OVDEqZZi3K+59wlN&#10;VNOLSz7PKFntVjsjtgyusVp5fKPmdIEoBJ36Y17N4K1yFedW5TYUts7f9MPSPelFbPSIW109EvoT&#10;3IxeJ7bIK2XKfDHpHhArkewt6E/YWqmHs5lI/wONx0UIV872E9a61iR0xRiYBc8BnUOLTPUH2Hx2&#10;1BJJTP/m07jlxar1uJ7boO5K3PrBIlTQTRztQvULw/hIgza9rVcnfyAIdq3ENDrm0juCw9od1N5y&#10;tjxvkpCauJGTMsYCJIv+ANRb/Rx//eY64d9Y0Yalx2gV6dg22ivJRPoYmpLI56IDT7z0zPLwTmVh&#10;dMPih1iv8uw2M8nDNI8i+0a1uOcO0VFL3sPRe+w80HIWJyUwqli+l7ds/raQQRzpu+vEwzdZGEsm&#10;U1PWvg1muYTUZ9QXA9Yh1TLI5FbBmk99vT8y51e4L6zlOjeAzuHWe74d4SDMST+Aw57Zxxvwdgn6&#10;FENVzvlnVh4loCctWvBZ6rvrPIzfH9Vfkt5Rz2ggl38tFGW8pMUrSAfSKaVDvaUxG0bJfyC0mTZF&#10;dRhoQtXopCRPNdOvW1prSLREwgKFUeI17PHE88bVe/yOXe9QHYMwipaoez9g1HhTV1jWbv3AVXu6&#10;AJdfbXwBf7yu4M915t5aGhZ06gvD9HGNo1hs9kzsdL5RAPFIrumf4C8YyBvezV8ric8EkvSk7fu0&#10;BsoRDmvTndF+8HzDUTwZjmACGLlwwDyDFQR9oojLp/LkS4LKp792VOmgsB9hnzEyhRE8rWKnAEGH&#10;EWh7gNtg65Y5q3kpk29WvtnBdPD2g3R4uWz+fvT8ScIFTi25ZsyqAOs6gMXA5XjgNJtLbmAWOjNu&#10;t/5MLbIpdxpqJGyAKbnCacULO+C0iQTZ0eeMBCdTL0Y7K++7eqJaadmCwa7Jd3lZ7t+HdUGDDvjR&#10;BOrdKPUHWnxYjIPDMECsct1DrHrHIlLSoo486leSSLXvqtJTLxxea6ITpVdqv8dm1y/+A953WWN4&#10;sCikiTOkNIhzOqklyYKjmbZwAJAq/frKTAE/q2SnC0lIbxZwZ1wiC1cvrtXbfJwQJ6PrpU1TcsQQ&#10;lR8MKO0FFtS7iTM8rEbNZeS43xNB5bOSU0obzqDDYTOTdcv6abqQRb51pRdmONG20CpfDssxx21X&#10;a64i7nFihSfHRF9EE/ATPlwzWPtZlh7bU0UonM7wEecIS90F4eqnRO/3OQgDHyUm8AsereGcoc+c&#10;9RwB2PnaEDGPq0hkLwnkHhuL+WeGcaG8PmWQ1HGWSqQsoZ7Y7rO5JgfW0iznbb/vC+olyHeF7pU9&#10;KH/1E/VVtu50IMwWuB/9ZgL2+O69B+JpzO4S/2AsidPH8uCcQBgVgFF61zGO5SYojoc6484XSXXA&#10;NCrsoHO+nAbFTnpzqXrdxR9oPqHoSTCPVEMDf3kI0/A7WLSP/ZP0FwIzTlupHontE3PpH5j5w4jt&#10;vwFEGUBa1LxzssOnKLn7g3HXbklLDzHDPnLr7DPZ5GpgkAkVh3bPQgbCUG3VJKOQpaliNs8loP8n&#10;l9GOfQEb7295rMw8yj2AupBTiK6bY/bLECCW69t2btw8XHxp/GzsFPhIrQ/QyhH9Si4zsRB32HBz&#10;/YfNgp4ihBmMt974hlQX6uFEy2G1vu+oGbsfPWb5x7M40xVKARLRftNr8Mhgve8lPdZnH/PGavQY&#10;7LvHOF9OujUrswcCSQ6VYCYn09nm9+bkpfuySplGBv2yhghR7GiXGtjW/oFRJRzXvJJutefvGRyv&#10;0XWIPIcmS5CLNkhZKrudorypqqIokKhQ1qvJeLEU3v9AJ8/qwvYIYJ8AHCFaqvnvBmr/SqAMQNLq&#10;80mB7nGjBka9Xox/Udv6Hu7VP10au3dwJsYDYdkO2vmHoroHRpxUTstObK9q3tUsz3T1go/7ieFu&#10;6W9m21GdlU+OUwIGTDE5+Ra9hpOXaTNGtcnUzlMoPVBnwhvLEztirlbn5YvhkEsl2n5iYgRTPDkl&#10;4TDKiOyjGM02+ck+GsmFSsDLpQk221z6l+vYikvbDxrRQ2m5a+7fwL39qVodZuF0sWwQIDTFTAN9&#10;qWrIuUdDw/1dzILqRWxAn8v8kE6/kFUt3N2e6al4NDK8HQL5jnkoe7F8vHG8PuKGOEE7q24Ltrlb&#10;69rNqox/60x7ziVuw93QqFI+W1nIVWPr//ivf/0L/0/sX//z7//+92RSRwpLJf+E6V+5mZ/DM7EU&#10;tH2GlbcgjHcvgh5btuqdsiny5DU7M87de6PjC5QW1Lsjr5bgtze0Km7nieVGiSeXG+GdVUX6uN/K&#10;VGU3b4KmXCs9fXKyMnEXRfAuuOcmOuHQz8Pq3XLPAB6zekv1822InivOKXHW2GW/fX1VpLj8oinl&#10;+ACZ4ZalvMfRC/zOjpbS6tWG6Udm+vCq4vcQgr17MhRKwN34xtiK7TQWFzvf8HflUowUUrbnqk+0&#10;QIPMgHmbPa/iU11GIj89K+X9UspJoOFvbcNl8rnur2+DdXw0rqzhvJkK26ySDyjCpauokoMwBTCf&#10;Y6FpPHPYpYjPnt6PkWOVB62yvjSt4tSZD1r9OVuHOrnfBLUv49R9LlSdjpPk0cJupe08jxOqSa89&#10;XkbeZA2bzltcRlVnXjQJdk3Y7B7L34nnsi4Xex7aXG6paN7QzYSopcLnk2DuuaftYdls2I533YJ2&#10;LerpQn/nbi/QSRZOAlNFH8swSiQHtJhhep+3Cw39A5/f79rtmQxE6Tm7aDjZGeShv1lc+lWwdlde&#10;Ax8sulgG6nIfzdVkR3KC1oBZzmvdATWd1z53Of96LvOWXCVXxnjoienCIe5r9ufpMM6+cAGirVcb&#10;XTFQJjJSTElJGt4mmVqsRI00vmOoXsgZrZxKZTusfVaLm2VzQNP1dAka2FfKe3/Rx0VcRkUVoRaK&#10;8QwSoDyBx2C12frI1CbQSTbRfdg54GmtczBx30vh29MhvQDJ2AVtugyw0HffZ7NNCAZ1gXx2ecqn&#10;skrksU/+/H7ZgbhazGT+yF/7lTTiCOajcGcXmeRTueM4P5w3KpBXRKb09lKsVrRp8bpu+XYHEdVN&#10;zPeoZF8vl5oqc9ScCfo9HZhoN7NMFnqnPUbQqxlRASOwRfIMOXJU33j4vDcq+fxiUrMvLFKc9uvb&#10;nMA+2PW1FtfX5Pqkc0/wm79ePu2Omu5y3VmBLY9b8bRnDKX3/YoI7sx7QRjXI5+CP4acIw321slH&#10;q1td92IXzsUqRo2cLvT88PAmVi56ja+2TyUqfJLGiVLM/VQeCvPxs8zNKieC4FHU1b2hbG2I+e2U&#10;wErbRAahT/cK8XlDGJsdBsZ69MBUjwdLL/2ob1kgG1cGMWecDGo+hi+sjL2uQ5KzLpdbu5AyE8U5&#10;wxC5tx/xqZOhFGujxtxL6TPN42o+i3YT8cU6Mt0UkFi2830m8c14HJnUfSNpYqqbpjsU03/SF9E9&#10;pHpg211+4ej2jt+wwueyqlTqS2hvA1uUsN5Hl9dzcPVBVj9ip0dvHqyDd6AF+cnAHCz2C77y4jld&#10;FN2lF4EE65cV6a8XIC6EItepNGkzughqjKfFs0pLPp15QM95Wk0NjtOzpUrN1TostW5NPFBeLZcs&#10;9t0u9Gg8T2spXgfu1SyUjh93k+xWqTs/oSLRL80fdodeT7870HOf85vmqdSIopII+tU09WmbjXdu&#10;F/HLlSJP2MkwWjA35njZHzYn7+3tjds2rQnt6O1Vr8BWrx331EEewMs6ZKW530rojpP5pF8jSZ/3&#10;xvBn7neJW1Uaw6OQNebxqWGtrgrU/pbnOnEg7tU0UkGd7v11LOT6ne47eqgGOzZKu1f2eB49hD3u&#10;LRNnrySOZ/i2Q5pOTiocclgmoPC2Pct6tdTg3r4myd/djHdUehHouI0X1xtlwz3LSVurHrTm0ftM&#10;EKtxHCGr3Z1M6UKHwgUQX1m1Z3FSN/0i/py81bFtFcr+II0LEw08cdmY6pbxEL46Fq0oaDYQ34vL&#10;d7LZXYvrnevMl9RzDGOyUaJra/McoHiuvOLQVXEb+cGm0TFFzghHp4l32zZ5dN7IZofprhwfK+jt&#10;IGZ0kQj2oNcJ+kWynYxWvXJYrSzmnV1fbsFyCmHY+d7G4kTCzHT1hqSnHuGcXS4X06u815Gd0l6i&#10;VQNKtVlMn8tYKTx0m3KwcZ3RplBIKXNzgbldv8JexU4ZHFjhp5jRaEfGQglxx1pLSlOSGEKYqGEP&#10;wJtk3EqSevZz95Bms3Ge2S16MZwVb+0Jk2EbWxq8O5Eqk8efpag3B6tqqhuljXKjkplGPb/kV3dy&#10;GcPlNLGg7r08PTkCkd9ZbR5+LrQHSwfCaIj3+qRGA9wplFOQLu6saHO+J9qfOB0i6WCXabKbXZEz&#10;zh86oqwcEMfud6t2gjxt+iYn2fvllQqKm0FCzAwl48F0b8+403uV9MzLYT9M+1VG71921z3cQaNQ&#10;2n0Zj4ehmff3VDWzDKVKLRA3vxiizO6sjkeJ1tYwpFeRXFQGqXHe2bDOqcdax9dDYKADRLTReNW5&#10;IBoTVBvneR9I9dJQANf0UyeXO0AY0TzeFDeob99hmRt3re3+NG7WjdluGKDDC33ar09DsjIlDlyi&#10;g+2K5hM36W0mq73FQfTclDPu3dlUXPeTK16CnPMKq3ppeQSRBaK9v+GF5/1ydL+vQCIXubj0PEe7&#10;7S1ge6ONFEdes/Ci1w7Lv3dCpymU4Whr+o6zLNdHR+PTfVngaJt57cT7xm9NvfYbPxbjyWt1n53c&#10;8iZ6VIS8x45wcbLayD0qaOwgDE6u14ZzXz/nG5DZWj9CNCjP29ZIbI3jbkeoX9Lb8/RGlfoZoMaN&#10;ExfaPWxzh+UEhL9AjSSwdcPwSp6VrTUMUzmR5v32AINbaIF6pg59lDobY+dbnEyGbH3u0uwI1chz&#10;KAWbSr5Sm1rOdJV49Z2eAgO+P0k1ghAZM04vlwAjnryk19E7FYtbOw0yB6OHZfi39eEiNoNkqhik&#10;Xu/rw9+kLbo3JZKjSaoKYS78rbb3OkopqV9ur67stmpt8SQcGpEalu0zMNrqxWAml0hv/noZo1TZ&#10;n3fM80xGSnuilXi131vz3FOAzjfvjjdhJ5InJX1cnl/dTCfhL+WqWPjRrsq+O/3w/S7VbJeE9GDK&#10;4rZan/DYoWA0Bi17qJ9VsN/c+o6duHVa5cqnXMgnuOGimObFQ7nmJoVeJ1tsNAfaZpBC241p5WEW&#10;BtYanDq9HWgrltnuN+ORTpWDel7rIKy6PIHWGrbgMqdHdM9j8xdZnaLhezcdCykFMqeLx8Bvoalt&#10;aebUoTvci4Sr2x1T6UYpM0z6mUMa/JB6qO3dE7ZIXykWYUa6GHyw7yJNf3rkRF/WHrt4py24Q9xp&#10;xstiw0rop77xPBYwreiMPdJqZoeGtdtlj8/KQtaCBKtpswGbFeaXeEjna45L7UxoOygdgSi8KM8R&#10;K2iKbP3p+pQuQJistJlfMTvdnTo5yNEMKHWXZAiBcAyRV0tpwlxNPMGvjfPdd5dYGxj/vnV0pN+m&#10;17XCea4XgpCdyWkvZ0tteTW5RHlwagzmPbt4vG9y+3R2TSgTCEOmQfGpmopcjAd/aS/QmzQdkuDC&#10;FBj3Yn34Gp/tww4yvqLemvdLRiMn0XFrIC+wrVYTEBYfpc1FFcqKLScsjH16RT+A0lc8WIqsE88Y&#10;Xd462ArCrHgE8eEVzXIJEtQAdox+BY0Ko67XKzRfPKYnixQr71ts9cykoVmi+LxHBWdLhynkUBjn&#10;qiPSxMMDU9PiScxIF07DIrMbU/1gDjJPdKER0U95CWHYW/kgI7Uw+2FWoNswzSVjYBSFVbFcLJ7i&#10;VX+wYaFGZoP7XVJNm00JZKykTGY2fpx6Epd+1pONYv61iLo8Lslq74odSYkxrg+vnmldWWKke+3R&#10;d9c5AXO9tI2TSUEEh7uQQMZaSe5zHWtwGOngZZiy5GPzNsf0FEg7HAIz/5iUo8ONDCN/OF03m2a0&#10;8SueBFyR0fHceaWww9TzZ8Y8VWG5YbBQc9regzB0KUJuRTeTwMjT69RXo1UzVdkapmpazIvvPe9s&#10;5l5QZ5P8qpEFw5DcNDVSony0IJ93Yr5Ghe5VH4FJRBb0eTapRGvcMaHbuJQrkPdEcLCToXKpBRAm&#10;rzyOl3syzPD9LFp/VrVp+ICUxQHSVNcDUakv0s/MKGfaKpO3njx0KGHuiIf+/uwh9IarR24rgj4l&#10;73PeelcKxtkCaHPUbrMhM+nTvkvcWikz+O7T2KyPYA+baWCsaTRvqav0GDmjxfu8WVqFXklEvPhR&#10;7zy2e8+1EchkJUjtu6g848aucwK/vNqJJEtNoOBd7yDZRWmTW650H7rqcd21sq/4OlWc7z7NDuhG&#10;sov2i+doyY+YsDIj6sE8OjbKiyLNHfg6TDT+HQvPnFBFGC//geKjua4sJpmP0R0ui8NiL6gKR3hD&#10;92RVXw3sSvkAB05N4QsplXtbhszIEKYfjRlJiBrX4+BN8s09+BWhh2nJRoIQbAc73HbSM0rj8Sqm&#10;z4vcMld75/rBu79Xc6enYY1Bn0u+55i1UJ3NLgs2hP4mp9ckuTmoWQt623+l+NJLhTDZJFdDCwMF&#10;LB3tetTU0LobFw7M/nbfDh8PVJKONPn0mqFjXhdD8M9Us0B8lO7YTNg9F0V79r8knYmicmwUha+l&#10;STQg0WSoRGVo1KColEJJaLj/f5/vv4J9dPBue6+1HhX0DOVNWsnJi+MQ0g6Cr9vJSdV0OvZrKyp8&#10;Vikl/3c1GqaoZn0cggi6MSlnW8HE6VFyh8+ojgp+r+8j1/tYTP7uUe541akw5KZxaYwW9+h5KcGk&#10;UqUrsYG/Nl5GOyab2trdhfNlDGSy0uTbUzd7ADZYUMbNLNttgiwm0zukdvkRa4VZ681fEm8q5ZF3&#10;ncVX1kWdHFa92u9H3nizjF/neH8mOelivMLsgErb/Ls7D/L2FAWpYqFzE0TlyNbydfuL5aUn6IGg&#10;zIUIWxPZFsDqwsN/8LDNDAu02aetxnR2mxO/RRrllh+Qpwns9Yh1KgXnyGQHxXYztL321lhQ/KI2&#10;WNi1dzcYTSvIrjLBzVbpZ63ddyuD1fOvIz6EMhq32h66PWaGoD01hzVGmJXn7hbd9lrrSIcwT8ac&#10;jAapcZtlmGlSpLavIEzB3oKV+44K4W7bma4WWquQO19eBXgBzJwCr0QqT99q/Vuu2zkGwl9nA1kY&#10;kPm3FY3B9DPKkui6UCmceuzuQFdbW23kqZG/GO/MhtFVcSqniFo15ebbyzELJIpA0qBVe621SvxD&#10;R7leolJ9f/iR/FNi72ev9dPOPL/xjoIyO3IsqW3KSEK+dPpM5bB3KBy5M00lzYanp8ujq7NCdnej&#10;PchivLfGru/WesTi5reyKArhmt9SbLY7Z6DHT5D6mZhtZmGrqS3IQCf7A5nTLv727/S8vX/TioK7&#10;BxR9z5/Z/fF1oveQGnxpr+Hw2Y33oPg5Ry9vOPJXX+3zLN6ruL++bHR7VxAm9yfHl/3CG5327I2S&#10;H92cjtVnmBAhwQq/65yuti9O/+60Ln7qCNyvj2O7D1oh+9+qyDG42JOsoOQ2x6cbF73uuY5/cJ7x&#10;iMS3JrbYBfsh5sf5R6xm5+aYMuX6YtL0H8tVur0dpjuE7BNjQKTdu02116B3f4+njcLzVvTLCfao&#10;S9+SPoZkIvc1HkWLXh6ccGe81bpspFZe31+q7eScoF8J707J7oH6KK91p4b2qOVmuXzf8uynNQYo&#10;3pliyl6+1MMP/STdp3U6M4MyRApq0sVAmsNnmvJKBezIKL0ItUfn2jgnzznIh8pmgdq+lsJ7ZopF&#10;g3CxB1MbvyCfBGQPH/ILlenZkES61Uqjg0rk2/eqAqmqsXMZNBPTWtRvf8fagyjd7/3yXL5Q9Qb+&#10;k07Ebjr8io9q7SdEH2ZIZup3AInDuPteOga1Ikv7DW+5X4/7bwQsPUjK0FiVCI/rzcsttqmdOx90&#10;7P4gmFmHUjxF9axv2VDmrfbr7rFDPCZPGXciYsC1o/IGeGdPZXvVCh67jqLO5g55FM/ZuzPafKk8&#10;dm7Kg36hmcYk20aGAJdKLaxFke6muTnSN93fTAxVz5ISt8JW7sL/K1Ntn4m8Wjgpd2V7xiCxW01O&#10;kUfdCS+PXYZv/HdsU8hwkREP+9tAyS1Lyx2F14GBkxjO/gqaK0fcsFpYg7cGdjMe3afi6+teblH7&#10;iDxtT2/hg/z7WhufN0n5cJBj7Ia2CKty4LHYrh7a9WFRgjO/zt9qCXgZb817G8lLQqdcQhfNznHC&#10;DMdOkNVQF1bbVot179vaxSLyELkvGtLIA7V7Wu6hyWAYUH+n5xNjxilExMQdefjAb4UF+XoqypOs&#10;H63ePkBmFOBvmghZdz/gKimxJ4koFr642PHmCnQDMx7ykmwu3z0IXJm/psvueHQ8dq1G60H7du8Z&#10;zLnr9e+D/WjBp8HgiXgJo/j15Nkazv62SXLrLNLCUi4ftEf65Y8cS5zL+M6uzc7vy2zGo5/3Y05D&#10;CllfKpUfy3TX7e41P7deq6WP7Bx7gz1Rky7zn9IAex6UufM5NK4z++pXnz6seQ0j67U5gt7lW0ox&#10;3OjKln9b5i43FxLQaibKfc+nxv1kHcZa9w2z2EOjrovzfUAhEIIrH6+rTjJophYEVr+B0sC8DhCQ&#10;+Nd1zvI1idNiLsP7rxEyKGktlKPnu25UXdVk9h6z4WYWFw8ARORzO5ss0te8N8hWo0t+TozUbBAh&#10;2kQvLhslHZsVFvVdnF3t0m2w2+bzVvuuw0xB/Ht19r+N6hVbehTqLPAHZNbdMql1XrtG8CzmjP0W&#10;2ZyV8kAkkm+7O77+NvdmLHYopLS0D7zSjvbdiC9R3qSOz4C+kC36yq8QSbyIL79mriVifpde/91p&#10;pU1FGr099hOYlj8nhmp+FRyl9BFVAxBfU3Kl2nmdCYnqzatwf9OSph5hvs8USMRy5+PlVC8Gl5A5&#10;v4eudQ2ZplCZBauq5vhybnKYj02FX+z/jrXKm/2aH+ZcaGEQkMFHLcSOQ559ZEl3Ur8pR8tQo5Pa&#10;ZpNGTkDcwezKR/N0mI+63WnxVcGY1rVhU/rTQJYsukiUYx5b0kQkX86u3eM/O/ODbf6uRmDvWPWY&#10;u+Jst36oFqYb43ld/DwOHY71Y+etWeWx1dUumVISPx+PHztsycxmtSxVpiu0Vmcb7WKtWrGzihnm&#10;VgPvvaOUaT+4u7XpYTJg4vJyWF2UoAx4Sba7CuzS3Kno/BICTqprqt9/k0L3q86l1r4gnrOW2V89&#10;snYuaNCPHSNMW9ijNMs95CKfZ9N3z/qyXP7KcPcyWdwNJ/gJKWwIO2owH3BzgukKyrS3k0uwGn+L&#10;v5dumLmleCCTBWkaneN7RK3vFqsjdqOWzpxPcOXzn7ngQ3qhIk2NnylMi8yltZDZoclcHhWaaPsR&#10;nv2ceu3ohOgNl8uJYM3dZ/42ujDNQFXyYa6Q/kv0xO7g4uOPx3aLDpAexANZzx/uCd7hM+zZzeyt&#10;mF2dNHFYPybbXCM3keFoRPane7x5Fq3bKuK3RkEZQ2d9eveLcaV8ksYd+V8DdfrlIKqr8Pye78m0&#10;e3cHBncaVRNK2oZTHHlEr3z5MiOB0txrqA3hkp3lqW3BuEyG3mBHl4qOCzRELLto5cg6HU5Gw6qN&#10;0OcBne9b8xflBGescfubqntdgYJEBg39XHODzMR7SguAfkIAmHUqrmYkGEyQ/ixnL5x3dXZ5mMbJ&#10;lKuLPFpc0az4Fqctrq1o+7NRKjTw9JzpV4XxII7t9n0ReSaG7jJN0vlrbj35qgi1LDhkkB9dkkAv&#10;wIHTv9b+PLJg2UEOjXMmmix63drnuPFH/tA1Zs1uL7uQ8RRkI1+tZbSyWh86br0evJvUBxrlFv5q&#10;CMSvK+DruODx9b+lPruVr6MnkEXXUyA/RKnSXA2kQWQw74qXO9sPmzjYGW3bEFmAvhDDWr1xZwTR&#10;i834xaQjfugMq+fStv4uF71WYVB9ZndygEnNgI66bu2qL9B68oIyBkoua5j829ROIy8eu7tHP7Oz&#10;5g3quk2hB1tXLyjR3GqH5S3qwxrIoyfTBQ9fw3PanouLzHJ60ixOwG+9Zks97Sg+lSmTJ6Wmk909&#10;o+4MeMzhXy+wFM/XTKuC6get0h0YRc1I3nXBvfQKg/P3Cbaubc72PvuWcj3EIflrlUVjV2aQkGF3&#10;ODCf0BsuCN3qWovAZlztCPmuyV+zQsFHeEiN/bSM9/8Jvtt53cYi93ux6wa63JaQSW7YXTYKhjM8&#10;6ktA3kRI21iXB+9SeMzoXqF4oGAwMAdvrff85BURtLfrh4ZZPvI5v5V20pYia4hg1WnljDa2roSz&#10;/xAI15KcWUFLWRj49sCJJu3P0R73rVPjBnTaOzOYX7vBpC2n9um0NQZG1SQTuQMm6oA1EGQyy8iu&#10;x+mD0PplXhCBt3ODb2bvJgs1PcVLWnTtR+UfFC2AF6o/uhKmmGRBQyTdvnsqvVaIohx/a52LAhnt&#10;A3S4QyN6Jp3MatpltWZZcM/Rd1cOpbfQkSLINngZp945lEfwFimIl/Vdqt29VXd/e8M4cvinhKBy&#10;E1J6wVO/3lhqAHm1CNALjea4IUVGEVt1TzOAaRmiCCtTRMGjEO/UOHafkFKi7zuFaHY20JY2Bqlk&#10;4ks/E933nQp+2RJuOgRBnvwibuNUgDJbOQz3S8zcVmKKdQ50fQBNELG6SDLfAtHahjujd/O0c99C&#10;3Tx57uMam+c4KnQ6nl9+ybnk6cZFmUvu5MTAjg+Cnp5vu/s+yfyyA3FPdI6de38HZYDedC+kW1K8&#10;Qur/zuPUm7l/mv1r1wzv0GVejwhSWRxrjiS9VoOSkdFqJ78a02EDKNfLUY9uQby6UiYF7BLBJjEa&#10;LMOtnI1pJRmhpcarfpxeK1UocxxBU1JyN6dzO5jQV/olKePgIWhlK9fT4nBVmAjxt4kIreUe2GkO&#10;1ekdRFv9FA51633n2W1+Zj6rJPVNNGQHaY2Ns3TizNQy4oBYUv3yMSt85lCmf7l4FUARCTZ2Fiqt&#10;4V1NekGTbgNeyJyWF3S6Rgh/u6nDtvuN2oQ7a8b9bWdi518DURpxBSQnHtyLGAdkKCW//WGK/Yp+&#10;XAqxM2jsJ5/6eoD9Gc3rGrXU0CJM7aldbimRCGpQLkpoBJm9TzK3Vzi1T7dqGx116Wju63p//l42&#10;3RZDBLWMrtQiEUZh+Dv7G7JTj34IMkTn8kw42oQ/stHa+6PL68RAGacfJrvLk+qP5CaqsQVlTzZO&#10;2ik+NScd9Zivv3+zsCJQVhMVFTa5A9vSFVaFmrS7dtpWN3Kw4CPMrcNJo5sjyGItDNqtmuRAw2YD&#10;BxUtVw/jWwPKPPQl+OuW5kGAVIwvHHISwFAvsnvz1fe6nqApSW6qaJh9PMnHjnL8inXlsp92FGJO&#10;sNTXi8EBNTrqcGAO39q3JNvEReTP9PfZNZ3KaL3DzoT619wKqEzA81nQHitr82tEb/7IjPp9AFuw&#10;o6nmP7nVp2a2BCZ1DAOC18HUhTZL7pcLqHHjblPr9hNX8KR5XE9n3by47ddk4BQtxeGIpNsztodm&#10;WxYGZU6FnbXLzbcJ7hRPnjIUoHsQd52Oj5PBuj/CHXSb2SOd7v6zVn7K5O3FBppH5Y251rXSiXq2&#10;iAFBgMNNrUvuMPvq+I9hiXqUsHn1fupf1gxbyfxdDZcoOwDP49kHQxg9pzsLAntps+3semNI2yVz&#10;jIlTu0Fmuur01a9M2+MVD6PvpQnZzc+WskWdNhH9uFQbCH5Tv2WQbeN2Vdtm45Z5lndqZ6Bhnz+h&#10;ki9VeyOIhveeHWs+UR0c4js3QR6jecMv4IuuvYK0vGPxadxiSBx2EoSlufpoL2Qj7aBPI33hbozd&#10;fBJulsGlXEjjdQHgX1m1/W1Gmxf5056l5G8IOS+z3ly7iJ2NFcFWBfP2V8zZV68xRrLXMYseuMrr&#10;gkZ5uve1guRiwaYuYKK57pwLl0YDuV8POG7/CqkMnCFsFlmU/hocSH7oOsm+WplMRIH/6wWsDVq6&#10;jrvZn3Jc1LDJvhU99nE6Pmd2i2gP4akG4BeeowbMx44QbzlKtvgL3FQAmlVm5csv0r/8RJA5Bmu+&#10;CyWiNVKCq6UNnCCXgxjwmMjzz2aqQ5nIFoXhcrIExHZS0J+AKI6/spiAUqS7fGJvhvAL+/t9icBB&#10;at40mgSOzTf8HoXjwqHCvvf1AynAmvf4ccYLNtiZ3o/8VxwkN8+fOJSj5xdC/wdlurljzxU+6BgW&#10;n+tPu9/Rw0IPJYoYlyF8jjsnp4BcNUH5Wi/b9up77rduS9LNbnhptTSfOMx2RjYk/UDq3vrQf+MO&#10;1x2BX/aw1cozYFr0Gg1GP0GZ/bv0yBf4Soe+Ay2y//jpgGzsDuAfEhcz4GiC1oF7xzVml8b6sOub&#10;gGAMSGvyPK3H687+PjYItLP/qW8Q1ay/MEtO0oz/Hvsy8kv6S5TPLeLf30h1D2LYy6a3d0aL02mO&#10;W+3I4ZUDUJxy76bSBmyc7XLKt3B2+4u4cok6+LY9G9aJuMe1n1EoQpQP9cZIQArecq/yam+I2alw&#10;PgUHRzuVjfpc5hrjNpR5hz0mz+BZK1epzVbu+o50hhvneevRCsgh1uGrg2OBwYzGQLBpJrnfSiJl&#10;gA/4wWY7GqJAgLW3LDH3Nrspehh1F/V3lvtFG/o8cmepzN9Qqyb9vTrXqzNRJpvn3zZRVizf1ihx&#10;4fb0T94VqQXdaV3pEymRuldGuvfN69C+ffnammktfsf+WsM/pF8vYPVx1Ry9G5dbseCyavmcq6jy&#10;uHmt35b4aFDT/+YCeluY9KLCpbavpdgayfHYjKVfP6+eQGgrv3uEa92jxOxvx1S7SL8O33LarQ+4&#10;2CR5Zvj3CTKRj25DMrgoEl7iqv1FTr+yGOH4ByZemU6pcej+iwhtFYoQR49ExP5+KakB+2zlbzcU&#10;z45nlK0N6MPu0p22zcPuyJ0Oz2jBfZkHGBaOXsXr6YNl66PM1i+YLbRYh863hTVpjQ61ckDtdApD&#10;qcx59RJnHFyNV1JdHbZdwhuGzWteVO0SFyPdTFIzZuPzUd/clyvrcV4CZss3X9sKcIs+VfTJqhye&#10;kpIdxOsP8zife9kTPrl828v+tzNsVhw175oOv0v8Ktb6a6CmXS0MoLu9+wae7gu1pzG7tAwV5oGn&#10;+zJwmJxaH5Q9jveZrZZaLvBp6qVCOIr0LWar9rjrU4ezUly+uBsFKmcxibqquzVtH8x6nfq1tJlE&#10;678eejuV+3v2oYWImLY7qIvg14FIzgTL4W727TK5nQ3R3AYjlR0oHhNiy7zR8o2mvkOCfvrNtjov&#10;12xXiPsKpc404HMFFi29QvFU2l4l5ZOhx4StQZnuUFcDQemf5jl0+ibXZnGRlz6vLYlZpgYskiTB&#10;DbYyuJD7bBuGz4ZAtiSxX94p4VkIWfK+fRsgJ4065X0rmRpyZnZV4zdR7z40N0knn1dpm4ugzPly&#10;u7Fqy8ktLsXXcXkJP3xsK4G2EhjSsOtgFn+FSli7b9XyFaubmxasW/pFoiikBkdBqidZ60wID5Uu&#10;5NmWEJERj6OG72W+3GkOf6Mzgk+eIZRR6Gz8AtUJv11CuP2Eoi+XNHnMzFvD9tPxuB30K+7RG7bc&#10;7KT/GQA34eu30eIurCphZMpqjLQX8Y27vsf2Nse4sIro2tieBZYYhE4KrStfO37/Xp0nsTCVvCdi&#10;S5tMpjFzGLQXWW7Q1LN4wSROA0U9H+hH+tN62MCYrgu7odEka2JtnxtczuTHyTkE51IbYXuezUjN&#10;VfO/qSDqufaiot83s6zxBGUJlNmbzVlFZchTTLtzPB76dmQMncVJX2v2r7F3R9kD4xmVR/2tR+3H&#10;xmfUgd45Tx6/7kUDUcE9HwkM1ca+5xfGzyud+bRKta+4N3rjiRs9oL1iiTeUmSMxwMvdMqGMjMMA&#10;jZqV43t4kleTkVoZ9cSUMUen2BtDfLQDxJc3P5nYQ5M0XNcvxhkhvM9XS6H+3Jdz3NC1s5+5jq6q&#10;n0wlC69plYbfE1A9aygjbW9fg+QA0zz0Jx8ro5GRP5zX9HWfHJCo3LSf2/iX/VSCgekxeI4BGrM4&#10;ide0OBtBZld+PYABAyQfQL53WM+1QSqZeEjGyqzdDQlWlsU45IK/L4KHEr6sV889sK1y2opC1Y7W&#10;VaR4XuS+1DI/slO6omeFgRIMXirdjxGiMD5gJ7WLuOqVSJj4S2bNV6knZc2n0v60IQh3EQGQsvle&#10;KDd5bu7eG3oPZdTiYqrbHHX9oF+zMo67TOldZWr39RCLy/X935Zpiearp4OwH470xtCcl1uLd7a9&#10;9C9CNGl1smq3F5mvGbnI5s7ew5/fSY97nXHXnXxCd3y/W3ECZfoX8vOEzaMLtEHidqWikGt1D/3F&#10;p59Z27exks/yiIXM+Qmo7myyTwk5xlujlzFkUVYZBMixi4EujRucZQyJDo0vRtj+WGu8nsUQxnxc&#10;9VJr/v7uNKzSA+yebHhL3uAkt+9kejzOobpDiA19ScHiiLjR7QLiJNharn9dZkys+Eajj7ED/kBW&#10;uUYBAibYdR7L5jHjuK2urYV8o7/SckXT20W03bdPCJTxTY2FJ8JxF/D9DNQdGGHzBzsJvux85Ss0&#10;LVDAP2aWk3Y8rW2a9GQTcb3f7bdQHwDauV8gPOx4VZcDby5m2m3W4ivRh546lRW3Vgk8aJrDR6H8&#10;96NdKTJ1+FpQeV72o07h/pLZprGhwYDaeO1L6KwrKKrIdrShHU6JDn5XT4z90szy0NuQCZGcpGg8&#10;++0jGiwxDS1Xv1ErQl63Iio+jJnVkXhO+QKUGRSuVQ49ONOi0x6Pq7nxCIWkkyvytkYl9gppUtVl&#10;s7LflBgNn9I4s0xsLF88Y0WICdC3iR8aNueUdBOU62lv0TCY16RCDRpSgsRSvKqzrQeW/h3SxMt8&#10;XCkImCU7g6j7JjPYA+l/3CFLncmSpLRoltC7pcYaVWZd9Yx++HEt2LmtdHBo/Ggx7TBoflVrRsnG&#10;Ce7tvuZXdOMxOISlZkuf3M3RGSQyf+dN9zAAQ59BhlfImTiNab3pFzfu6uchp95y/hapBxMNM/lj&#10;d2TlC/IVcKet1g6tnTUfPx9m8/AnqIcC6jFtrQjzTZ3fcY2KZB3zxCqnGfTsIor/Mgg548NWXiJ5&#10;+5JOGTLO02Km06ckehdey/D77RvUsSz7ol3LD2d0eTx/rUYHq61ISjUX2Q6rXDGhZvlgbgjy8Oon&#10;n3edXT3Fymat3tmO/ltNzo0VXA1CLX+y0weYbv1xhECHRXhbrCuQvHi9dnSheXWcu25gq+2icE1u&#10;6YFoLBuj4WUeNNKl+SHvfrMD6LmOgBa7jWn4DFrTg91ctE0C1vsgG8dHWaH319x6q9xzEn57fuvp&#10;b95LftK9QAzS3NnuaMWURkifn5UBjyx1Po71XryPrALBcnqfLjSQ9d38BovBNfxuwHwGTThHeBwt&#10;F93htFYVarazwYzFVmxNoczzbRlLC2TZniBukBHvQ4JLZrVy3c6+WOq0nNdPQO14yoOopH0+p6iZ&#10;pT7EWSvXUVHoXbZ+px7T+c0BH6SsmtwnoEaeXbj09OToPGk2njBaiEZQplaE3WuL13dzK3OK5fDH&#10;TJD37TX3nI8aZKNvMR+87jEq++jwFjR+MPUfMZPYtYSdT1/mab5H/WB2Sjy4dZrW3d04FOV5DG+D&#10;3QvEEXfd3Mz/xYL1AGUg5/tXnapNXoeKN8DeG7YhaH25DxHyWu9VxIYlJoM1X4Pdx3UvNBd1zkw8&#10;br73p041xb/1XG/a+cBA+SGPS9O9CfdownUr4aKlfKuA3SgsmnA1VPErpMkrcv1mSGUCXC1qg+WQ&#10;PIKuRamBmxn4JUsnxz5Uy8vCPSa/1JUvfzuy3I5cb0HP+nPOYwWSzR+SqjnWuNTcfyi63mc2dK3J&#10;0qGGMH/t4Kg8Q4PDs9qzKsMV9ZsgvenYPFbetT03pOgdV/z+TDYuc/TDwQAv1kQCawbjJEtd44Kz&#10;bIgT0J2Po9PkgID0KmP/Ds3A/dzGOIbmaJa1S/3a7G/pNTqJZbmJu5TNbTV5MM57RJ9eKjoiZc8J&#10;fF7wqUIccf4zbl6e9jpy2ThYHwyF3F6nz1ZTqhM1veYRh2XzuLzJTOFjEBl0442TaCJX3J8J1qfR&#10;31Q9Xy1nxvOx1Phi5vfHo+k3APRNkf0BBuhdEnmiIo6rwz1SPra0Z1hnjr/QG0fT+s36CZNO7Ze3&#10;nYwqRc3+e9W+YfJwN19MW2tmMw/xbmUXXrDR5e8gmE6yliJl7VtjQRBXF2sU6o16LpBlbfit4VE+&#10;uKZcJ3zAOtHoC8wvMifb+feKBJ28ja5261zTrHPd2fDWVBrTNa+ACZ6siP4Hz5BATcg7O1IZtqAM&#10;vHtWY738O6HDxPOm5+PBF8u18TaulyfHavboSoGYlHhIRdGic+EtW81xVHyb52I/W4KsRb/7sGfY&#10;ocD0irp7tOaIPNvn6Z0xyKjeEfxIIyr1/lRDYY15B8Teud87eipONtrgMslMmqhQiNO4Y5D9eNEQ&#10;+F21p7HAMr7n9mn21hnx21LtpnYrd9hDByv4OPxu6yR5aTZXbNWWaPlhXqrSD2lIp4dy/Os6BfAp&#10;k45fLvCMWLTquusNoijIaLMgOf7H0bl3nQoGUfyzkFupCN1cIrekUFKKUiIi1/D9z7zn/7PWrNep&#10;p3lm9v5t7kq13xmvES1YAinRfYtE2D8LqkyfIXgPdfFBzXnAEm3Waay7Oym8dkN99rveWGVKjTrb&#10;XWe5MIAvHEGZfKY5kPvTogixT9MhNSqZGrZpQ9BZ0KTp0iql20zXwzfl5bWs2Y1tuF6uLefHr0Tt&#10;Cou12VZpl+6lRllKdJraXK67vtW71TIkRNV8soR+LhP16t/3ZrcZjb7VV57Tlz5TEo6Snld9Ji8c&#10;9SHcHq6IWIrXqUPdtx7BPlu3JDDtcnhZFUdqs5Byy9kGhD3ZNcNGWJcqgdnhtmhS8uWknw2f4XBi&#10;kdCFGMrc3gTzfI7XLpEj3hYIaSZKfLAn8hQfAR1MOLyX29bWMbaPVsr5dQqk4Kcfi7eF8N3rwmFB&#10;vs27aJG1qbyMteFSjGvUbsE2YQbYgPHFve+uq9rf/ebsbBCGd6bvOYp4W2zWO99gj52rx7dtpbfp&#10;0/fwdgz2HVtIzh1rjmRryOC2aWPZ2+gDOULcVdx+4GU+aVptNnv0IL7TOUiu+8l2kiaMtV5U0aT+&#10;5mmH7ntmd+gfs+om4ON3B3xfsRtFbbQoeq1+binQje0EBVvdxm72JPSdrvul/PaKcAU5b5+qD0iU&#10;KTfz9uOIHcHn1GPckkiGxAAOUsH6rq6icVD/dDbOqdM8gTDErOcNd0b5M2p4kfJD9ZWQA7FR9xj2&#10;Pt0RtTRIzUFS4MhsvhXl1aoLCZZ030gqrHOb5R96jr0Q+RejXY34Wvkibk3GqHrAnk/K7798tMNg&#10;Bbbm/jKbopAxylPPcOZpgvbNbOM7e2aF5zA4DOe9lZK1uzOp2Tpx5ac6764nWlvtAT4BG99W+bOg&#10;yb8FGeGgh9/1VTbX90hz9kXaLN6aL/9+NBhJe+ukDXh1/eNEXK+M1cfQ9j1djnHMIV+BnK36Y/n6&#10;Zd/c8w5sX93V5ruPMekUOGFB1ehvRT5MbsfqQ98cqX37MtkbYAStnKvOZTECjuu2S3agjG/0ejWp&#10;oXhnNRfbvcmmF+ooyqzxVe1YogZf/SWOdk5dqNZXtXRa3b1nnsvcLwbVb2mSiIDeow796AHlEnj5&#10;jmYv9ztd+WHVTHm3Vh5Gkz2L/rXqx7xG+N1opdYbvdyWnZVvuyUx8/n5FQCnRaZ5VhrdfkAUs8z+&#10;gAVMiP+Y9sI9LPfl9XJSu+SD9fywJmPw5QGezMJqXt6bWfrNnsDqSgSU36D+YaDM9H1BQyZDO4eA&#10;4HG7r42QKlLhg4lDkVd3oC4slKIb4y9EC7N6U1aYnn9mjORKeX65FO643CTTC3NBxUxG5Ka3ndbi&#10;2EgJ3saqFo6qiW3p/1ffEJ/9USZDfrW5XfF1W4ra5IPrLJ6mYfZLU+CnDDeMmmVbeqdamDadfVb0&#10;F+pDmH9S2a6eMHuHiKvjpyNjK3lagbDpsp/eM3hGKqKHYDsowVv8f/V9oBr9a5YlehtKhKir6eG7&#10;0iqm221gjcu5jm0flfXdbN8q7LD1Za7ABPbpzGGWyxsji2auBXvDn6NmVSyODxtcqnrVuHm/xOUT&#10;CZNTa9DZGb9b/W/8EBvZ+FH68fk9p02RmcM8vEa+omWMUXF8wgZSx7KPa14hs7dP3nfmdoZ5Lo40&#10;szmH71Wvg9SG0BHxs1J1FcYBUjafFzt3XCfGK0DD35ufRFLaNaCMm9fqcWeC+KVo5UjfWHtrsXd2&#10;2Q3+qfPWxOsXYjCYcr3+C5iOrAGYAfpas8Z0B6veGZwJrJHRuzUXivUhOsoPKKEr4TvKvdvF2/a1&#10;frhwQ1lUoMxbP37B57mM3AVZUndL2EF0hXu8Tc73EdbFeaBn3Ty3ufD07Rl5mvxyXDKKL6YRjEhR&#10;1Bks5KT1EF018K90KbUc2K3tpXkjca6ZxJhxd+84W/+NH2Q3IMomOpjhvc16rITmYX295MhZF5pH&#10;0Jqw8krl7j+LZs/Q60WQon6QBezdro5gEb+qZAwkOJQPWS33zrx5BxXPZYrsl9bVhIr8RcnIDI6Z&#10;418DdX5WuxUe4eV2X793K+/ct2BVuMK0VTvhYuFuWatLNqKyCjw/1nBTXYyattNwV4dM5Env2mO+&#10;EobIIrtTztutx6Z06XYIYXPzfRbswbuesLtLtTuBMpVtsTlJ2Ox3F5yfjvnsthzLSLSDH03w40c4&#10;Cc71UD3ePJSUohh7O4hqr9rF8aJ8R8r5ekWuC2b8ta9Re1M5q53bt4gG4yCC9O+eSfMDJj5aDQvK&#10;OOjJeOHkcC10P7txqD4FSwyM+6Bcj4b+R0/u5PlVyn/3TdGUFoQ31jD3N9zXlMfzeeCQT25BHWAk&#10;3JmeP08YI/HnHh9RC35XnfVlZCdr1cl78PdA0zMuqE0dsJ64i69jdhLvoKRs4dtKsRzlX1fSb3/N&#10;LUdUjqBqXcrv7EujG8UxSpsRwyf8L0HscwlvmC/8emsvB9yjt8HyZPBtgv+PCcr9dXGd+5vcApZQ&#10;GOrhteKdtWjrnlZcI1NZ9wj7vRimg2tE9X+ibNNgzW+yqVX0t4yO+ppyz6Ur42kdapf7lckg84bq&#10;YgBTtiVS9ueiI9Lh2/OmX+V45/4/aSwxcJjFafItaL1HQJ3y8KvsJnvVXTSmWS5z5U/tvqvmMXcz&#10;X3ceT/O8htioz9zqWX72FQn6lxiztYI26ivNOZXNI4yyhS9qgow6ZXV0nuhR+D9VVia5unLJyvna&#10;Pr4RTTc/DVK3M+ZlSHKMSqZKfefMFxHzFER+U8+sOP696FxHhrMH8BHdu9olyhv1vWeym09YBd2y&#10;VxlV407LZdQHVkZOQuV4/ROOVf2EQcFjMFFeZ4hbu1t6urIorFNtbYDeFQ2et+/l3TTCzTC32VSX&#10;Z3zeitfIqqAQJ3I9JVe6u1rUveZs16sORlJ/AWKhLOkkvx1Hni3a7Rfe7N/XMxDmboZlx2c//n6t&#10;ALy2u+DeC0915F3NnRP1J1oRfjXeg+GlWwqD9WFXIN12fXLh8mjFv9bFZiXCK113YHsrNv2yy0YP&#10;b3j0qgQLDh1/ebf86g1lmMImgucnSVypDOlhzGJkF0BwO+3m/XMr8sEks9rdMx0aoDO5fh85ieJ9&#10;4X1OXZCUoqULPiomWHUrrqTmwujJy0+vCpED/L4knh9c7WwuL3pOCaHMHVCCb2+cTT41qnXKkmM4&#10;FaM0bHg1mis9y7m39uv15m4/zFUHPlmobZjVnGkWilZ4KY8d6q3s0BWEoy49pmnc/SPPq/3kIJ+c&#10;ycfrlAECYwWnAZRxV9m7oeaX+dfY4DK7phw/utuAG5r7NtaSjj+yeDkOSlzu/SRcwGXXD+OwPxv7&#10;l5JwkZU6MI2h5S2z82WcXCr1y5fw27MRthV67crj8NuAm7Od+evTlI7Pwcb/zu/vr5hwipAemJMq&#10;sEg4BncxZe+P2hFXm/lqZRGgkXSqosvhGh90S1Xr8KkLV+vbZLvgKHku29B2YJU+9oudzBhVub8E&#10;C904aZ8uAWW6jkNGixOK76vn7OO3y7LoVZvyFkjUrpkwl5Ln+Hrj1PI7r4RRqYfQ3ez3myWLDplL&#10;jpviqcKRF5igHDeBYmvZsMYFVMGtFzJr39Ih9oke4QICZdB2tbVt6eLsfMGy6rdUOeTmGZHfTMYr&#10;wJPfe3az/s7XaY/hV7haO+9uGaLaLOJEzgPAJ8/CrfBlu5Nowvnhcw7anWg5+CHzqXmMn+K16/YZ&#10;0BNBGbE8e1QjletkKDq7QQ7XEZMv3NPKtBkDOWCYPB5RFgyVGBhY2rVJ2NmHjjkWI9uBe1VjeQUa&#10;uQAAf/HXgmNMyNWb9xQ9NGTzWhyJQvMk6NPhf7PfRA9bX7jh3LXXo3YHAtguEXqDaDzbP/B42uJ4&#10;PTv1NwAOvsiNFCuiFDuwzBakglJds5Vn7EopUL/iraF+zlWG0O290y9ckW3P7x0K2ddoqNf2f6Mh&#10;1M4AFfwVkM+F+dpmyeUEbszaZ1lUbkZ2DQMAM2c/MsRcnOWbXeEhhPTwNgRpoVMvwFlPL2zndSnA&#10;40tSd+U5K8veBEPW/lsuZjbgB/lF+eRSgDK7uU73mf4wU+d/+0qzghJqgX5I2JqmO1+0Tpkej+Yt&#10;SKjg108xlz2pNa2GLheOeWpL1+3glLNXd8EKgOy+vh/4xTMFGqvYx7jcbHtthnGjHfJ/w/vtoVKk&#10;W7v6o2VcGqUxlhRqhwMhTKto//EcxnMOGH6Aj9w9wZphLqkvJwsmPpwqpr/4sasuM+vH8sLISk3y&#10;CmLBbtoIN2QrW2vWy5rBDPABRIDeoIw3Tmspa2lAa8JVwennb9jkbLu7zWExxL9g3dpCApi88uPZ&#10;UbYZ66sLG4gtxg9dRst0mYpDnDPtjfxyk9MAjKNNawjTiU+J01pv/0va5aQDSn4oUy93tYOJluaT&#10;V7CXxGSGTLUiaXa347hYV8Cwi/FF6FCsYLAuWsQo7Q1GCVsfrG4cpCy22eg3MiLRv4x/xc02SB2p&#10;ozT6wXPHO6UVM1FaxDhb+PsQsGlKHG4BvcpGIrbeJCTLdwktBIfdnrtCUqmTvTaZEuheT1Q6nS7f&#10;Bb/NWbGTLMUHG5jtY3nl1BnTpX+71IDxTTYt8+a4LyJfPuy13U+mNT//XXEPn4uiRUK3Mbk05yGD&#10;tI/zTfeY0ZCdDcv160I6Pdj9m7eQAdWg0N9Kv6Y8rN3Hnv2LuUyjrJyGGY+QMPyYaZ2d1svFSg+D&#10;n2XmiHnbqYNOQyl3ocy4kewOsu3VlsP68vdDJkvWiZ9ZzIWJ1UvEj2VjvNydWMDhj16QJBOoLDHK&#10;9M9R5rDUCsv4JspGe9BDq2fc1M+Szk5rZZc5nMWeinwXT/qxHj7+fjTwbUULLijHvy0flDKjuy4x&#10;c/e86NqpHdG5LYAz5RFSo6u5JYudZwvNLgcUUcWZSc4CO6PqQJDH43jN0Z9igXmXB+yeJoVWgcyt&#10;22Q2m1vWn9zfe7MFosc+B9JzyqxTpWOn43z3Glq88Sib8WzW9J6AErmccaciSs64iAhINWt9Uzo3&#10;JCZkErBC/ORDqtIfCjPdf3edLdwZRgwYJ/u3zalUyrxfgxTKCHS8mArBlSxTBK8p12lrdYF2MwVx&#10;s/bqD4/HlX7Z/IIcu9ik5hHYcwdjGs7Sai0/ivTpZnROw1vL7TuM8pGJi67cdFKr9/qAEQPmFV25&#10;0Ovd38wG2DneI4t8ij8Dt/f1fpfWS/vt95Ultx8+ahhPob+fn7ML/jfunIgDimYuWr7h683miOiV&#10;2twg+5TqI3uW22OEOxbrtX7R96rrx6dUe3zhppsUC3+LlUvwfh0r+2LBLcyHQ0ipbAfBG/AVRJh9&#10;13CbqxLlmlxfx/b13TSL+w4T7peXh1cCrk0ExIjNGMAgXS73PBWiCyBrX8mzLO6yu8vutj9x07fy&#10;YxpHKOMsxtVn61s6DrmzPj/yHYcZ3qToVNmGho+3orEPx/FFRsVka5bHRkmLpaMWz8c3sSj0Fx1r&#10;/Vr38K9o7stfSk0g/qRw400Y7GROB57GlW0RPW6hzHAh/K04llSN0kcOtZKlyXleMVmM+FVBvXrP&#10;XNC2YzVQbvNIHgsem2qscDOqc4UNxvFLWWdu450+klaXM3O80ZOFOlJhfB+Hb1YyZOOyMvT0T6sO&#10;6ZNmb6rSF02904P5voDV9fj+VICHlQngyWzu2dfBWj2U1N3j51Ckyk55Bl/BiB/vbyGjz5Wbj/fU&#10;u2wohTTIfbKQ6Hs/+/yrdm8osbun8+s/7eDBVnOwuJn38/flQbQIVCxl2RKQtt1s9xZjRCAVKAjH&#10;4VLIr7ld7hWA6F/IrFL5Dfaz1fe3/mm97UkQA+S0bWh9674fjF4tbfj+mSKhHsJAm1//vzdXCe+/&#10;xsm2Dml6fA7z1tOdXszDymEjKtaw4e5QzYR1Q1Cu14p1jGax7dPbrA7L9nIEKA9CNWUNRRzKmdWD&#10;4UfBm2oXtFybN95FDt0eN5h1lB38NfPCfjz2gNH2LlweFPPiia2uZf2lWFuYR4lHZ8dTzh/LGz4/&#10;uVl169jih14+mudBwSvo/Rw2z7PN4X54LLQJ/QuuLB3PrSrdcLXoa7YVrR6bMPM3IE4La1GZxag2&#10;BlBJcjMjzX8bkkrnCs8E4UWtNH4u8+/kPvW9dr97+70GSdBWitll7nGr51i/etx2YNtmBR0ueuGi&#10;CjOhDGPcyfrbui/3PXRSzJahTGV3AvFuY55BNrtW5LbmonCJwQo0nMEq85zwlxW5xTPkbZQeq62J&#10;RP6iJ755Bc6jDw7KE/6R+2AhG3q8Ts+7D93BWiasb1GIGF8s4qrQsr3Pu/hXhjbkFIJHylRroatm&#10;c/kZREltklHOF0dilmivwb+ksK7OK7lbYKJ1XOCPA7JNpo3gwSG74Fr8vM0TiMZ3ZKzg+5ba3pz9&#10;cT81ZUSrdH3MiR9/Z9rq1/Iqdaewl2oX4qbn+e1pVFM3XGw6JDSm1vQ6mrNRNG+PapvafFUI+C0i&#10;GAhzuCbjC+RF9VTxSPAURsiOtFxwxdBLQueKgYqit1hMtaU0sDJQhgZrZ/NAD16Z/oRyi+9tnjo+&#10;TvKsZoMYVA4GhQXwFY0MgqL1oKpfM8juEPEVUsOmfsMdtHqt4oKYFDBW6Hy3WCIWJLseXB6I5Zxw&#10;bbWa99ZTVYAy53NY2S4nE3+x5MeZ/eNX51/5GH0YLP11s+rulH9PlqscLFX8QB5f2kPYWamXq11y&#10;s1psLQHnuSP81yMBhLHjmp/JopHrF5UP17QGt8w7mOPE7a+Hrkq/fmmvcfpgfl2+en24EZVICevc&#10;Y7OQ2e1pEShQTXpwDM5GCL3Y4/LpZQrL31RZp7K+FwkuXEK6gNW4GLbcqjD52q02QUXdGBMeQxun&#10;93U6O0EZdNtxFPl5FEUgNb+DR8BdN91VVE71tvGj6ZBQV7shtljJm7KWo/Y921x46xzo3+3ZXGwy&#10;N/WEZ78zFb5NqQW5h0cz0XXIWa1vDm2SJSCprSRNoYw4r2Kx+5mdNuttzGcEorXZZCGEQOuR/XO5&#10;mkbOr/aeVv3Kr9jPurkhNq0n1IqHpkN4XVb9T+9abXg9I2H3PCdCZHLr+1FmKb0N4vFuspHc1r72&#10;99fMnKmOn0657RG14vYjuMv7SK/bnXdfR9ZvN6qopmU2CjCAQ8CLUt/oP2mBhKP8eiuG1N1vFsBY&#10;8+07j84O1fVdqymsYhN7vcrD3vbXnW7pfr/zd6ZByq9wyu2Y3fXurw55M1dYMDbeh22iP0c9C6vW&#10;XpnVveAW1aJHQSwk16inuFDkRxvB2HdBQpEfgVEZlWQkW/0+t+aswCbY8X6r1xvjHU38vZR/Ytid&#10;XPm91Ovcxd6lqeBMnWXuewMa/8m/WajAv19EWloslseVwamDykPb2gOs+wHCJyHCMaoWGgdnsXsa&#10;3ZNesNgCwAymXf/6AvVPEjynDNglXfqvVZfbDfptsLVjDMz/Dz59zh/xGwuTwsXeZucrqeNGcjfZ&#10;a6dlqSqUhV+ngKTt4locvnyukzYrlxpjwhCCwvO1xtGjSCZ2B1x6nOvjBu5wok48NiKUaYNsBWfE&#10;ArHseCqzz6rn+gA7IzpZeXXarYGEEpFfPfVv5RPygHSaMoZhtwfqZwddnX3qwgSfBnmVg6mTLvVG&#10;53238Cjw8z25f4S9eKeBmmbKh1AmTG+Se9fJTam2mf42/PdbTqrpe+BLr/I7M8fI3Lsc6acFoNkA&#10;PeIdSyUtnbakwWW2HO5hKtE/5io6sqj3iwY3/ICnGLWmpoSBFmJ4hXCfTbs0+bsRXMlwJJMX8fYI&#10;TCIuVr0lyIOuh0MZgKw1W4qscDy6y2Lj7O+wtp1whwE3IbibwNPtRr01ML+vNh6jiWyNT8Nz9bSg&#10;a6tbp8Hb6E3Y4lduwMf4AcoMkFs9ATGRa8rXWNRP9imrrqoyApZyspvf1fdjWesUNG8EscrUfN5Q&#10;sCZwY1sP+EawkuedL+Phw7GHrH9Pb9rMtDxieKzOJp+hXI6+uexubdp/4iTQCruseuhS1Cm4q5wq&#10;yenCEW5pXGX2dvsg3LBSnctvnELpbbGQBcuFlSvhvzNjWIdb/Y7dnG7ed2XLkiy7RfonXKjsz0/0&#10;R1zgutgBDo9fes6gjLtPZ8niJYzyFG9qbgPsKIPCukN1irP3TmrON49S4bJWEH8lL5+mvB8bByfa&#10;wVF4Hw42n/YlPHxG69YiGhFj8XaWYoj422XNQBnCHwAq0d5xfelBGak884F9txQ9MstSTUK8vjyE&#10;P97vNe9ItV+P7Fcpkf1iPHMGXRq9h2Hwl8jspp2esRkdUH/7UOSoMHtp+3w5ZysFBVJGzzZBF8Mp&#10;mi9+sk3m+3dhR345Ozjsx9gtCte9tMVWDGuF2MWMh0qAKxiObQ86lkljUxvZwXh2pvWMoPg9VmgW&#10;EEibnrT6/BBDM7i85DMy+d4pUXLvWdepLlDf+pynSvnD3ylQIzPiM1509MLWWs/zuW3nHIkvJj7R&#10;oFtwQiE5Zbfzy3FGE09suw1nVoFnf/j5MKDHzeKd/oIPW4w7KOJXXMRqfJNjacBuIgmcCrdeBg3J&#10;hJT+zrT79Uouk4YA7pFjVotybUurpPSY4gEPgdSKVYQ+WnOv9JtUnVhIO99+MhNfk+yg2av/1mW/&#10;52n3L7obopZgTr5xt761v7z3XtIiLXkEtLb8UP1rOZ7l+yOcuySW69JJA3J9I2WUTMO50zxtpS42&#10;nxFfZNu9NHOHL/voz6L1kprjpXabPok9ZVee/V4/fO8eWiH4dCsqN12rNHuvsjXzFOY+6u5C40If&#10;ykzOeg/pPkOu7FErnCJBbOzZdDpR18/BAKk606p1vaAJobQR8AKO+4p8fz7wv5k4hDdsmm6D9ldG&#10;BlviIJogcup87Yb5ZqBck4cVa5YtVB6Vv1Z9iJFEqq5Xxk/qnez7IdeossOrdl8+8097QQKAyVNs&#10;hCpun7x9fj8PKUoGK2k8NvB6S9i3tdskZDNyPXbzkKiDABKVlCtTlw7h33xaRqU8w95vKOPptvq8&#10;NV7tDP5NybS7/iz6bbzbMtr4ctTw73ay6hv0DilE5kc3MrMR5y+X+arQm2DdA7kvoAiBYwpfiKmp&#10;P1SZ0+DzvMhn6/o4tTcJxJkmbeRvQDyclvDEdsrCu7RX7nTyXE5xj0tif7CE9ZMPMIHhgxlLyL3B&#10;P3+3TzZkA6cwygXQD1eMdhqNSpVL4xnlG1RzdOUPQ4iwEyadnXRN4Rb6IZMBLFOhDJ/bnPF0wg/j&#10;ZFNtcDvlxhQpRbkX/bjWNHIvuj6uXWt6HGJ0Ehr6OXbgt3EtSDJoDlEBlxdr3oD0ubA3zkxylygM&#10;f1X2VSaRLCBxt3IrXLfWHJSxcr7MBq+th6NsbpZtYmA0qjxginAgp9j0ei71Z5lyt6pWmHn8WTuV&#10;yeKsaQJ8ov/MC+Nk0p1+222r9Vggn8y0hlIeVd01hZrrpsmuWp4WckdvCWVqdeMDEkmlVOlvq4fb&#10;gf3tx7XX2atucD4dnvnGZdmTuEfmzoWZW04ViUuUzpZSLrxAD7HVrKwelzebOcJPpuvfa8wtTZdc&#10;5pMkO9o6H2ObTuO48VfGJ9zzpFeW3U6FbHiGdsG2dVvOlRQXDJ7FuLLndOE7PUFnGS/lg2tb2JTu&#10;blizOyn0ZMXpVubqKr8kT2qXN5TsbDbkZkvhm2nOMutn4zRaD4IPlDkyjYjrCN1FfUhD5hcqo92I&#10;MF7FkjVstSvXbJpW/ni0VNvbewNBqkw/7fl2CGyNsBSqPVmQ2rfzmuueFadMub/kzjzzn44JQmVv&#10;yeu1aSC0nyaUcUuAl+uL0mMx6rx9GfY6z9kTI8b8iYVp5MHyrgOfW8Ak1V/eSJZuSvmLk/nNWrjB&#10;Q8QIMSyjJXR3E6MsqCZ4gwcdWfoARZtrhC9p9DLc6XqnQxnlKA5X1LyrVvqtHrnf7UraWlohR/5U&#10;JjAkpUcT6LCIoEK+UoWAcAYQLOBFf7MlPx+82KrbAkoxOHVarLct3hUVOJelVgXwA42Mnin8ZrXK&#10;nv1b5P/j6EzUjQWjKHwtpsxTmSpRpBklSiIZItEg3P+/z38DZz8cfe1v77XeRbcndt4+ZyM5RKCr&#10;2bFjf3bTtCHFNd8DHyJc5cSfZEAESH4HGNkOrgk7xO+N/iV3wTRg7qPH3rc7KUNgQb+zBPclduhU&#10;1ZqePEC8as/SIROyf6qhjsp/6bVjH7jMlfW/NyykTfPTLTiX+u8GFvRcVZvyjuInTbbDPUc3xJpk&#10;nc9F6+ougr4hBbfSc2xz9MloU2yX375LMXPpvJMwztBlb0HtFaExgzLRfPu8PpcrhjtAAwvRYMFD&#10;rb5yrZs/9444cYiicwV5Z16il9l8a7gaxqh3vnANtXWYco+2X1ZE9zf2hyeJ3GJSciPyje73tq55&#10;ZmOTVyCQqXD8Ozrtk+XcJmwOrx268uNg9EGMlV+cZx427y7Vvdi6ttgcymAc5Sq5wqOKPs38wpuU&#10;rRzOz09bIlN2Zvbs03w2sQ4Id8lgwu1SRLLhJRkyJI5qw/CvT3MGH95MOmzRckq7yxfkTSWEKd8L&#10;eQra4KWdMMls0NSSsb40tztHfzNper7+BExuaeUHxTOR7yQa1v+aIrhCM3iwy3dD7TZ1zW5Vfmh9&#10;RdOkvwlU9KnJ88a6Pxj22vYh6fCf3xvdM8rc7RPH5vEWHRe7Oj4a+9KqD36hN6A+EqIqbwSjg15h&#10;50YHhZke5hi1K3qiXdLLu1ZdGvlHPQTC4h5IhEPrb5HP1pbEoyFjYFBKcpv6/Vwu5Jb3jVNBW59F&#10;Y9T0tt1dhbz9igvdA6hWzl/R0eBQ8O+/p3i+9ZLNwDkC1MMqGM/6oQ6yim81ODPMKLcuXtHvWstl&#10;mlsoU5hIJPV8ny+Enb5qY9qhxbNQRkfkbZnR1usOI5K68MJmU5n3Z+QzGvP9itBOXTgUnS0hv17T&#10;a2wuRnk8n7nTJZKa9JDRdye7eYHZURU86Pfdv0/zvGypTmSeBpUoR4lu+7KbK90aiTUfdm+5LXVr&#10;uVfpqLxiKnRTTrAHkK4WtzMq2YOEXjeQagKzJ19vQ55fd2EtggF/PhuJlew2c57Yj768aDSXf49n&#10;a8Fzx1rSHTrt2Rt38NAhC9qpU0YGxrbprPas2b4fppD1jMWU7zfHLkFxOZYyqI1fezqDSulx+gGM&#10;tl9vfUdWdxKF0m+OLAvbS73UDuq93N2ttaEMgFA/7wWp6LuJry5ThDoqgxTUJH4ovlJisgdrCG3w&#10;GGqBlwHFmtFjcGO/fb0QFC9eDb/t9Mdnpw10Ba+UNgkyDS/1aBvHjy9yeg0oARn1qOhPDCtDPNCk&#10;XrLA/7Zy8e06KfdQ5fRFlHBSfL1PSY5astMjauJSa6tUHK++ym7GbF+XB12ju8ggG68cpAnhT/DA&#10;mrk/Y/wpbIgQcCulavkiRvuS0Ps7oZ9NWlTaTt2td+q/72EkLKJeN9KKzeNzYqTopig7dOlwmVta&#10;99wWmGoplWq3Ds3Pa/MTv7ZKp+xJScUNDiTQZrpFxyAFY0/8e8FuCjskhld1nfv732xYO3LX4VIz&#10;vDfDdCuXtUG70uG2czOHVjq93UpJYOTzP/V6mHMgKGAzAKV4/2DNkQVWG3XiBu0M5HaTXQW7FH6Y&#10;kMiv0kqzCbu3Gm2Z8RgWDn+TW+2nQP5moN1XaKJ/suEO9a9cV++p0fTLyYSKqK/poKV5SGnpPKDL&#10;qpxBII/lzAnXwPlPK2hDFr2Ra3zxEVMvFVBRe2fb4Lf/2T86YHfBbb26/B2doncYzpqvhzg/hBlR&#10;iSc3tQKsiMe47vjr8W16JnlqhYTJ/Nolu/b48j6f7cL+y2+ZFkbS/iTl31E4O+BVJ7y1uY32Zh77&#10;qZ/b+Uuejkm9NHSbfz+B9aQ00djf7rKuz1OY1vPEobibMR8FwGn9kUO0NVP5pK1n0o/ccvHY6hWr&#10;t6gphxmdlTwegIdwehc6fm2xH3VKUnMPytNwllCFRD1qTzbvAd3nb9B1O4n3HuxlKygG809HVxfo&#10;sK5+Kht+VkerVGly7PhS1iy2japMjkSxvp6X1E8BfeeLqhxhuXncTVF2l6NLV9M918qzTxTP7807&#10;YOSCnnOafzMoB2WqgJStNQ4OHGXO9fwC0YBF1Jwm/aCUbmXIwv4mZikN9saVTdpD64u+2y1QqdHM&#10;ZD1vPwQxkz3BXyiaUW+XRbTraMTeo2CLIYsafdDKaftz7Zt/n6bgLSMfNSyv5NuzWxZApwPRaCHe&#10;SwHyI8LLPwOguPqojINEE3b6TSEsa9WLm/df++OjOiiBa/053oFZPieA89rpcMuh9+ii/cso8B4Q&#10;8TVy/8Z2tdFwP4aFjQIhxD7gFeJW0Fz5m5K175Rorv2albcl865pUaadKoObdf04+csI7dKGeryn&#10;ixanaIUQL1uLdTgLJ/qYBh8fIosZZkOl3+hhhDfqr1WfEgJ2qRkpeQzf9wOenxwbqnef4M1F1HYI&#10;N10YsbsdnrLXsn+MX8CY7KMxhU1rJE4oD6vPl+LcRy9hLVFC0pFawib4mcMg+VMyRG5inKa3YvHv&#10;UlgbZkVdKHf83gtMi598fKWERmX4k/qKnM9sltVydc4ULnPT8bc1Znu9bkBhivfWme53cMeZjHNP&#10;1r7kWAUl295p/LA5hqusllX4cWBmOzTFWsu/5rYm1U9krVGF1B+MgwR72+cIRH0MrYWfTW5cZaqF&#10;y/txKtWZVTwGq5e/K/HcbQEqvwgWYHILK2GyTJqrD2FsQzN7gEXecbOonpjHEyhruCLPkjqUUYx4&#10;PrbmzVEBlsibWjrPXIXqptIo9qRMI7LG7LWSW0AgjI1tDp78lS5s9lCK0dX7Mjm3JiyYFw3gkcp4&#10;fPxUbRBgWA7EFJt98/IRlFZQGJ6a/xnEcQP5tJq/eA2TYB3tA7bP2Su4FZz9+aVOt1suZ7YikpnU&#10;WoPp7ty68j0itjCMUAvmSZ3xoEYHDt3R7cqd5+FFn9N2F5O4LlfnVBUiatuLn2j8fRrwHMSrUd59&#10;He6XxrK7O//Ol7p5ueuA2rNSgEAlMUPEHDW62vAog0Dc02a1CSrP++qlBJw8DTms222bBK9urBVl&#10;yKQEC9UTtECnxy+2OL+dlP4aqKmalH2D/sjyvPBIBfHyOpkrRkwEV036vAaaf2ehRPW0cOYJgHCE&#10;x5HX8uQaqlmekdgOX3HooyXF8v2ZNERF7Ww7gY3tRFJDnt7l25nxRRmFMva9ad/5PFc8O9UFT+OE&#10;rFSmAxvlzRHe8AcvdNURtJ88D5X0rS30we2RxCD2utSrkNxhVlit3RYZ+7ka14aVBAZpJVsS2VqA&#10;xGhzZgAxQmtdj1CGBfVoRra2SsPeNh8H0HFBcGWX7Tlwd4/x8Dcv+5zklS/wgDaCUCBhH8DDmCUU&#10;fkd7e3yVhXi76W5bnydBFW7EqB7Y0XIvTexTmM/uWg3RvvIilDkej1PyOO/e2SZZmpHTbjcI57vh&#10;+2HVD09DVPBdbxXwv/xFQ6yEP1nnJ3C3qZWXdOd2tOA/Ecssl52SA6lh3rROn5daxwGKanTLMaNk&#10;6/YXy7wLZUZKVfnqnWELJbkWeA/7m8kW8tiCjTNwKLyTc5V3XOsan/n40Fie8v1NQuAl971Z2Ssq&#10;vaHho1KafqKjecxExYdxxXonkjsWYEkeXbxfoLOgef674nZx12dFBw78rT+l6AdRrg7Kp+tMLdZ9&#10;P6i1zrTBltaXfMlaKUPmJbfqZEefz0CKzIPdYiUMurnRvjaGR/VKnpr3pn7nUyEr8DT1nBdB/XkC&#10;CCKUgcEhjxXbIIXPeX60U7NstEIrThAIymB1b1d4LlPgmjI6jq3yrqdtjfZ6aEb1Rrb+7e/vKSS3&#10;7DiNXx1TiFVyNspOyRHKSZX28eWeFbsdJy+6fy3HIFfU1yUluo97rATsmRtE5qmjCUqFD5v+Lc9r&#10;NdPp2mUz+XQC+XUWdq1BA5bb5/5Wdl8f4kxemtp+NJ6XK0O6PEkxyLv1pyxb3WzCOgL4j9k+t4cy&#10;2aT6XNuHdO97e9xyqsNsXx8DtPS92Lw7CsyPnoR7q4vYJuFlyF+60wMy6B0i5iVhsQY/xslov3+4&#10;bk4pV7P1432pvaoOnJZTWfd2hdXmCB+3C2WW4en5jaKa2rwV/bB4e43uveziVRfrQBf5un1n2dqM&#10;PbMaPjxWvTAqFV4X8fvjqUurrAazOOdPQ5c7Yy9vt4fpVU/HtvgeW+3XXbwjje7545f8e9+gXX1l&#10;uLq0Zg1FqyLdWadnDOxWtyQSpsSd0mquJ2SGz4enJtf8OVclf3t0UO8He2PNtQPj8CuLxtX3whlo&#10;5Mf2aS1WRLg/IXY1s6KF/Sye8KO/S+FgOVtkqU2v0LzBJaLEx1+WaqsQ9vs+St7FQUGK2ira1e8o&#10;fArnu0LeGw71fuAnjZg2Era2642wiVyQlOFTemdbZYmm0AvvDLd27A7tyThDZLAnlMmcn6Pg8smJ&#10;r6Q5jzQBbW2twRKUdmy/svgNJOfIe9G5VSipm0Fla9lOS19jOYRhqx0l/rBsMRqPzMwo08sdlyxz&#10;jMX5qxEDd6dQpk6Dtusup97379OEFvkLy+tn/uTGhbV5IlYOMR1a4akpHK6wVoIQKm4Td8yjm7u+&#10;62KXzUS/ARroGZr2Gdg2qV9nPWuX2PcjBnZDZXOfNboISEkzxRDUI+KGS/4uHjiBr7evq09FxJfO&#10;5kHDEueNdUrABfiA7OSPB/c26B4pKqv+Bj2/t3nRgUq23jizoFK3U1mFWY9rCfuzpBZiRkV2dDS9&#10;mW0Dr0OLEXnhgUJ3UKbmlYUrS+q9Ft8wwlT8nRpdo/hxpknSGwM/O7yly6kVPdJTd7LZxSqpDLwj&#10;Bnc4NbMh23H6O66MUYFgG+g5RZpsvckUt/PKaOB7WQrPoda2bvz9b95vZN245Uv1AvIKisXiyVfz&#10;1/e+gWxBCUoBUi7+1mc8OZ8onepi2K8Oc/M+3u5JIHS2q7dQxZTjtOAsN3pymeh6il5VO0HANhJW&#10;ji962XHLkEwAZWLLSXcH+CtLTdxecgXWb8ib1v6RfPrLybXQCSL65ot42VMJac3J5U2Y7vTScjPU&#10;emLZrKUyeDlwuKyTddQBaOYhV+sRBgD4lF2tKZQhjDn/+JMl3Baryu3NXI4rHummjfw0cV5EDVJR&#10;fSVoPx+AnE+deFS8UEVIIpYjMzfmUh9QCQDEix/2aFHd7C51oajWi1qOWBz3EDymdx7X+2CunIr8&#10;dR7F679BV/ud3ex70jzoHg9LOECdx/c07pslvrHQV2z3VU53fQTGpcg0HsN9p3NIrB99yK2POorQ&#10;mqG8q0a+VikR7gz8RVvC7x2O6SmKxroNgoYX7ua58RrK3CWmyCKSFNUXFbaigYwaY3Y55bJcBef7&#10;WrL2ED59299saSUWJNo/XANK8BqxFXHbWgJU9RP2pau9YsXqljbHgQnHgESq5IIXdnt1dIlngMD/&#10;u3goMUf2rv1dnx8wsXBAawzEih34qPccfhB2DMhYop/NlGsDLb8sl1/pmG3XsIVYtyYTWEOcbESe&#10;7ZqZga+XW5INl0NZFyXGpo5dWiBOndsg6TR0KNO5ytam5wJpciH5ME4fvfeRFQz95bHTj+9Eq7ma&#10;+dLcVmRZ4AfuolH+zsFsBp4NvB5EhrPN4uMsTjezldn0VRIWU9kNRh1cG4/n+qv96F8K+fDv7ZkV&#10;Kmb2uif1UMr82lxiQjJkVoS7Xvn1DpWhWq02wZMs9snwR1UXzf33UUP83nic2Tycubz6fGYYSxLm&#10;IfciWFFtDHeEi9w2gvwyWGhn+kYFMf9+0GepTruTZuOe4EK2Wd14YZAWMhQ67L287a8UmzObB7n3&#10;YbT2aqnJ9K1sb/blrdbpMBwX+jrK3Su+ozR+cipv06rhwe2KXwtMg4ssx8eX+6/++2s55M1Hn0nG&#10;wZ/lYdbZMvy3DaO+pLYpLPBWclEx1N6VibHH1QHw16povW0ukJiRLJ+b10lrryw7ybnPDRlFzEqr&#10;qERs6N80059ho3xr5wlxsVlaTaHM67qtVGNruk0C2ER519GlvM+WaWIsRFbeX+4X4XZzJrIrjGbY&#10;0qlESppmbYQjhRs/8J3ALQjMR8sGeyYr7dtpZ1BC97OgmeoNbRtNCEEcz4b/7XGV0nForLFIqE6w&#10;6wcRl7RbmTUaptHov3I+sCzF1R1Hz/wtOX0YvbrLZESAPvSl5q8RNCFSPJgMlTO+1pi4e1vQbQm0&#10;X1mez4CFmZhIXj6jdKK/dpDaTio0J0SitfphUkbJCLOO3QhKh+r6Ur3q46yJ9dqZubJvpv1av24l&#10;n+2TQDvaW+1hdHA6+Ofu8V7OGpFe3FAHuKlCnuDCNl8I12zq7y+EjPQnUCYgOkINoSbNc+uSqUK8&#10;2o+LdI+gXS9vzovDLaE4cWpqrFa8sosyQJ2ej/V9NLXP1MDfIa85jLrj8nLnuIyaLUaNdBnru6iS&#10;I76BJAnN5N5UmAuUKQ2m3Yj0gYs2hnBpg+DYRv3hXBseEsDmX50+TihOvWu+ldRpTRf7D34xQxyC&#10;vj6f6lle5ZpdJVnM7ueswALZvR2FPX64DL6j40YzoUmQ4PaHQ5lFHUGMlv2N8MAchr9swBqamLEg&#10;EWz0NPttyJmQkOYprfQNb27U3/NHMJgxU2XfJu60xFwH54S7xQ1yy39d6pTZhkgizdflCowtES39&#10;5SoH6JehzNkJpAVbCBmY+7d9XIoBsBCR5qweH2ziNGjl29Pl7TUAu7UAgNjNC5NryLAD6qBwyN8s&#10;gCouKypuZEJ9I5bea1XlGO46kFpFB05IVjv6xbvyd41afrj4RlIQiUypB3vjS1z5c50V6WKl+s7q&#10;5gdgKo0hCv3DZwBWTnaxa58L/Qd69PRO5bYMzziWDdVf2cbP1sDlF9UFd2XkI/XNzci6PNX7GHBl&#10;oUyt4O35V+X6+NRKNyREsiplLi0QLSvXM2NzkQzvrTa74i/x6NiZL+cNgV7W2+dwQ0anYiTSxdNC&#10;HzVGG0pVnkTrNHd/vxkAV3Bx74hdfDX+0v+hDFNd54peg4ZgyqphXQCugN9haR63B2N7o43jIaQL&#10;4E8JQ/gqwS/4ljE+G1H73FY3xd4ia5hbLahemuOg1mxMZN0+T9qXeqN6b+tgQVxlRs3a2/xrbpnj&#10;K1eUGscC3zjk1Yfa8LsP+l4b2L2mTl6wYvnj7e/U7BF8MpdpS5KexZRWXvmBfyhdNwaw9HHvafdP&#10;iXGZ1MuV/kcAuQlSXhMi2TB+SC3/PFDfvy+tlPtuY1noFssSYkovq64opD5hd7VW0KPJoQEB3bXB&#10;6W3pZm1W9fEAAtjbdPL6VoalItnPNxDO7ebrSdIUelL+5LfzI2w6UF0uulc/MX94e8u/QRdTDvQP&#10;umjvnhXpfloyzR+SofjR6FRzgVZWWQuP9z3xIMpTfWRt+qmvdMhGm55gzmFkOUpAq5B1tn2Wd1r1&#10;LvSj/Kww1DXX7ITtfS+9Q4r3JH4foIzVQL/HV2sRMofi+tG011vW82ZvrUjKSHbKdvnWd/0yp034&#10;qcWQ9DerLGAWSd2snkWdC+XRcbBSnucMM8+dyMW4yjv57qIDWJmp0ZTbjbXfmXlDBsosL5esdPuN&#10;LRcCPZrjxmintPRiDuh0dk/naqINNAzNZ9YLGRQ8cvrZyLphJdMjFWdLrBXx5XbBVdePTfG42tlJ&#10;Xjh2O9pMWzM8LlCR4q5v6eoFZdxPZnvMr6g9lyXra2uqunOib5v+xR7sv4NcOtVXw/OrM79vgZ17&#10;H7NZrFx4Jo/m05QGe5D+b8HtNy6OVtryt7+v2kyhAeEt9Yrz9kvns9a51i90AGX616g+G2aW6+Hj&#10;FPeJ7vHZuU3valdo0e8GC5mr26HbIaIDxM+Y2Eim5Nzz91NHxZ5xY7rP1a270xXCKrxf+cBxuPcU&#10;S9bGcNAWvq9FZjv6Xs+S+/ciWG3blotOs4sZX6sjh12tLPkahnY6WFwTunFya0nVTOtijrBMVzF6&#10;IVri3BbIAgoDj9Ml/j32OuXsAT8yq/sNW9Ofx5PdZhZD7jUxwb7IVA8a8adMUd8AbSMN5bt3c8Ej&#10;Ld3ip12Lgf4u0OzxLX1cZYrwi59XuvHafYpiZ9yFXDHah7Rc8T7BVn2l9E4fOFlDG2p7/EiYIR+9&#10;HgRkas9Ubll8m+z9r08LU8dem2l+GQamDLZIdzwk279dY7kyrRE7b59NaA8aW5VeTPtDr2qWdtJd&#10;n4u5lFfKY3cnPl38fD3buom7U74nd5AAH/6uJZxqr9enD03gCHWHMoeOiTjd1rAqts98iwTUxYQr&#10;vepYCfiOej5Or6uTBI5swf18vjLVPOR+oLSDPX+eG9L6qIjO3L7FyMyRpibn2mhJt2YPewbjO9yX&#10;FRKG8cn+/nfYHFJK+sCbYI5UhXdveDLYw7g36NbFfr/J3NTfLLdSjArgva+dYDntbz6N2bh0IrNM&#10;Niknh8qe8xBzYQULxyC2te3uTR0n02If9sj9GhcfSyCUqfz9b8zxdaRRL76eT3jkXr1oi+Vn5xHC&#10;lkJTYylN5/YNzR59o5F6IX8VZjm9n8ONCxC3lhn6KWbmgSk0h+KnofaElXdmryb/04/IAsJyzpa6&#10;X7cWzz+pVTNqt1TpOy80mJ+zEy8r2wTYymEebBeeWgdCJJDO1l3pvepf++Njt0U1MN4vdHsteSQi&#10;9SodMfdzUY2UvrB3G1bZreeyCnorY0zjmRM+Fcm+jP7maS375mNEmvWbZLvwxIs7sW2IOMvFyYug&#10;UebUSO7x8mShw2r+A3xHTGWsxvtw2jM5/Zwm8Is2RF0Xo8PqgaRE2sns9lMrjGsPyUxVl+69xOby&#10;byG5HVwtmv2cKSqyzlrWwdQMvCgV7XbPBiaEFpWem9ww1M6xWRHFceaczV+8AUOC1Dk48Fr9ZAwQ&#10;5CQ6m81nPM4tb9tUvYbMHb7pz0NKJ6dTb8MQUAa5aN4s9BDdT8vSu9DtWvkc+7Pw/gx8iKhdcl1r&#10;xJwGrlfMdTdJypA7fn6NbLQWphn3fD0EKYJPzqBBmSUOI0ZiTPWFhwguh1tXEhI1LrGn9d+XNu3t&#10;zYP2qP46Pyqpgr1Aru0yws3wX+1bufUOyr1uLSNF7Elgx+kTBIWHxr6yG/NTkk0JPJMnC4sBJ4N7&#10;unyARLADvtAOA704JFc3eKrRu9XblaDMePqcp7r+azLxAdlCSO+K/BgrrdKDbUBHc7JeB6xewnDr&#10;O90qAYONSdUPApdPGHZ/tI/EUuncs3ZmbKKl68Uv5HLeqg5xHJPaZuVO2/5354LXAMr494nszwS/&#10;VksLzndY6GX7tLsGWfsYJUOkyTXcjRXfuH3KYv32bNWxprupQVTSuNBopOgtN3or8jCsYWhOEen9&#10;IGaNoAf4CtqexMfCO5lgpv6DMnplMrS4N75arSqfPhfT71NVL4FH2UuCz22VpuCcLIR3gPaC3+C1&#10;quh6njhvyEcnUzw5AtqhrgCi7MYGLDhfU9/q9VQ/ql97t+y2ko5aELKCo389tFR4iMOd1SsOzWaX&#10;bT2HGVnmVp+DR1bLmB87WuL1AcQ9uvaz1p7dTfPwKB39hvKo5Yws8t4XO2tuMw6sX8l3iBOBNaZ+&#10;ONorHZJgWW8QDlfLXg/KXG7XskYmJXIx14WH+o42n44Tuh/qvR6RI207HroxsxEpe3RpBOl5cqXg&#10;vPx2HWx5HQmAmDWfj8LE16vZ97J5lOhX5/rppavKxb4d4ydaK2x6aAplereZvrbGUYQ4+6vef3h9&#10;DBaZBfNcsflUX35uBzQATNnfIm9A7i/Ib+eAnHF4ffU2cmAwxojVZ8MVPG71TdIze5nRydrbaNn6&#10;9gVAiJQ893n5OwVQb50PWdJURsmg42wuZbyrpbhrtEOxjYhvk7ZUgfGid3pB06rf0hQTfS8yOIGZ&#10;1emn692xgbpE6U+5l3Tez3I9+3TMYbnA6xmMM93m8e4XSR7KzNH3pj9YEOX+CDpAZTINrp2trJzY&#10;aNRe75Da/rgYecxOLbgaG27tPFiNxyy32D39hxr0wL7TJXPN4xjw9oB00A3MG/Teg9w/ks6121wu&#10;iuKfRVIohEJSRCnkknsiukpIwvd/1vk/786LM8Ycpdp7rzXXb0qDolXgyn1eqkq5v0KXAzQeeUYX&#10;f+RIp1swTlW9ytvT8NRUs5f1HPwQSBz+dPywfXojL/S4tC41jp1y7xMZRso35UlxFu+iI3E5no4F&#10;yOg6QjjOxGSUMuOdszALbF/4Dci81cpLEx5v3R3C6eVSWnd+s26Q66uf+iQMdg+VzpqywV6m04M+&#10;KeSvJJbsdk0jasO/mXvl1AWz8JIcNPIczNCegbSH9dEFjQRJsvuODJE61MpjkPk7ndEOhMs+K1vm&#10;HvFtgdy50ONxpbPw7auHr/71pt35BV2jS6Q6n2tILEvtViVUJ1dez2pMzeyR2TXVRkoPyIJEavJv&#10;YPTKYXSoS2bfvtAFugIyra1T3ZibcWNx7h+0mTgK1V+VOt9sbfJDmVcpExaYwD+DXS5u+0Shsm1o&#10;V4hrGXSmbJgOIUX6JLHi+p7VqPf6itwq2wfFhdL13bk+RSv/GmZ3uQzIJJCjktzlez7tnutPUrRK&#10;WxEOKNT8EUzC9mqVz50j7yuyBqQLQx4csuhakKckvZN98J40C9V5m9pCnBK674wFDnjODG+9fJOW&#10;4Phiw17W/PkCAjLpaiS09CkiPYCWU2X5X3idyG2zm7bj32pMutUZzc+zgWxDJ1BohvwFl1pwl6Id&#10;DAOzLf52lWbLkvXq0e/K4I1jvlJpRXBLV4E33dUYbDN0ER9k3Hjf0jPVngW9rQWRpJk6qT3leeVz&#10;XRS8fK1Bf4Gm1IEsu3d13O7z5VFrVCmtA5tkGuyzdjM9HwNcVeg7upXgfRXKVbs85t6zYenMDnGg&#10;2PQbdZBhZoKFrmwhv03I6mc9/Ux+FydWsVOb+KRP+LrNa2r1vq1Dqw/cQW1q9t76EOBsTKfKuROt&#10;C59zQDYI+649pf3ZAvfDqpo1qcJNJioKdSV8aL+VQYbqrPKyMBVf/fKzPw+Aa+yeYFBRvutZSKZR&#10;lHyIkUmB7wllKZ52WXX/mnG69rkUJNN7r5zzWVK89X5KDPzXIo+diCsM3gH4GHyQ26MzwZwfi8og&#10;gy0Y73rIjHcwYC7xZxIrPAvv4Wrn5341gcSusmavnsOQqW1OtggbC0/2ZgAh69faVKHvKrt+uVKW&#10;6q2GvlqsIk46S81RZPNF/PdWfRZLINzB/it0JQJEGq4g9XP7JujCyZ3f2jz2e/Ht+Bgv68rskNb6&#10;udFEsc32aGiegmDFd+ujo/DebDaENnt157VCbnruOkN2hVLuKLvOfrvUAbCR2XMZ18tZCJECmex5&#10;p5azmtSdUMxizU4a5Akn3t2GA05ms1mD04I44Vpj+jIJCzCgJRd4K7+qToiGaa/Ms4o+jvq5VnN+&#10;R9ERJs5t4vpH9XWz249Wdz+ReNUul2sgEzfLEwhp1vlC0UTyuffmtIyb2bKMDvSWG133p2xPNS2y&#10;wmVJu/veECiVUKNddRodKuVh9OknMcogY3vYWaJzV3Syd1Jsju7zHHX6tPowdVx6P/+2HO/jMuJc&#10;6I+eu0Z8zB1v9/kd6skOXxvIZ8kO+wRzm8zz49b1zHxyTX3Er/F1t/og9myhdT1Y6gIZWMAmgv48&#10;ceHm653gb2dySWzd6SqqZy66/C9jBSiViOMb1TERrHPPevbhPtLjBju+YZoChcW+t5rXCSLtuWCr&#10;1O7TUGhGZgZCIrNYDaF1IqrWTDFfcN7dAcwsvxjcoPjf2utbyGKWfXqKMBxsOnA12iWfR9gLV2f5&#10;Am5C/ah/Kaz2v4c2ysqTrkO0hk3L2HGLEa/2r+Z37c2AYapKryO2+VCQtbuc2R6yTL8zd1WxCl5V&#10;vG98dtV4B/tkuICRfhWNYpBZdWLA40/5IoYQ389uKacidgky9CX9C7qJvUEduQUz3PKXOJCmbw/o&#10;aJFQt3WgbxtEEzMk5otL+65YLcjNOkOW4sROA4fupXgPzJCSvh+owgRkqM6FZ93sW3ONMu7vI6Xi&#10;K9COPrcH9+dUib+b3T4+z1EMDoy3YvvIM9xpwNQeE9q/xtf6TkQN5tLfq1M33IdvIOmyn0zt0Z7M&#10;coDk0H7jYtiuUyCTPE+QyMSV9zltSlXxROQP1LFYSIl1ZSs4aVuIaH1xBMBj5axOV3hVbrnGu9Qe&#10;7Q9dR53+TCtgdrNMuGrOvNr5VO4Nv3rYuugw01Ogzss7JSLdP0eXM+NbC5/Uv2CKJkUvV1r4tN0e&#10;/Xxk/tA+dI3Z1s3eQt8l6brY7tjrMoQqrwCpHE86wqjJ5q5DogpRlfcCGFC1S7lx79nU8NguzETo&#10;EzH5i0wrf5tb1why8cuU7s30njnE0maJQRO+dCkmyiZahNYJMscgxXpIkZpE93aGT7cZb2ZPSLK5&#10;g1fo3q0sErIkFA5002vfO6mU/3Dru1erfiF7RaifO93M3waqcz15iDrEM344KTHbnZ/VWwMh/yt7&#10;5n27ew+MJuQCAbwsly1L32XBm/Grp6qTFe0RoC1Wa8+TLu2KZ/+MY0jl57WHxwInnQyo+BPP8XL3&#10;9DDh76ZpJv8cpBk63fR6yLdCcHe8TM/aaGxexIETIynmOvmRiCz6g8UuXhwKPxWbseMmWZYj5Z3L&#10;jx9LTvXHP87oPXt16HQE+fNmYb2ZyTEufq9pXsT+ljVoAiUfqlMY1+b3PkCmpJt7iNZi9UH+IqH7&#10;vvTbdQdAP7/qnG8ET3Jw824NsZOXklFIAf/S4q6PvlG8VXLsHY/5HJd+G3ilUK3x+1pdR65t9Sv0&#10;QCa65AyRw9afWv/jWHlYDQ0xvmD7qyegSr57jYKLINDK6dWMF3m7Svv8qFWKkrczL0MA7YSahk/E&#10;Qd3XPfMShFYg0FY08M7gIqmx430Xwrmy5SXIVPFT3tCX3WEliMxhpbWirEylWnLXFtLIXcLraSyY&#10;qCHOhBHrlnMXfPDcpW23Uxut82xXfkbty81Yv3yb267CzhCNpTNsjtitiKTHO8SiJkQ0+qtAVUaO&#10;4wG4qUouJthUSqi+xYYcRd667PNWgx35qGCp060L71JvI7Q7h4iZzr2LGZn+Ld1CFNBso3veqigF&#10;N+l7wEsPaxoeKWDzEzEN54zBqq392RIq4X6HPkiw5b/mdTTQSerFe/2eQhilz6lhOpBCUpvuSsdT&#10;L9Bmx8HLpfTO6EUI9ftchEqov8wObhfZVNdBt24b85kxoD+f98JvQ0nisBCeSjb8WwjIWNxk38ql&#10;Z0vlHt7COGFac+YXPH3WXVgu3UNgvMcimma+fBi098g5tzNKXLOtTQoSTXrIrKKNQsA8dvF53etF&#10;eohfrJT2ZWr3vLai2NmWEgNkIHGkB+lDTthOPVPW0g5tQs4KLz3waO97b4CfD//9ZZfjGVUB+O/y&#10;vnaPyoaRSvXOlu53sLpTGMIOiPlpa328YKiH0eiixOicBzNltVmbNOYg4wlfqnKZnpxEklYm5tO4&#10;XLnXvq52zNZVN81nUpUpxaiZz3Y2n+nZIT966ZUppHvI9nwYNYSjl/iQWt7zAKvA79Pa7DeZEbFZ&#10;KdS5IakPC3k44oFM8ex+Cl2gj47ShfH+CrvfKVPH3W7ykA2y7x4yfi7pXn8EuLmOH8wW1dmjDMTD&#10;U7O1Wmc6tdIk5F7SDT10jtZOCVpCdiB09xjSi4jExORNp29s/540MyWbjZ01zFFgFTohtV/nWBa7&#10;d+aIPRfdYVTKbBulhjydjFA6j/xbQtDvOG6y/Pfh/H9uK9auJ+FqROEY9ls5Ftkf+CtE12Tjk5p4&#10;NbYU/L034T2ul0rooRxMaJeEzNwNDN7kCrumBMMYQH4HmISPjndfMw3bciFOdofnIHCXL5r9ndat&#10;tQPxQzDTnIUe70VZqe6WhgTlUQhFryShDqtSsIIYJ5DhvdZ1AvT40uGR9NcNke5pklWR28ODDgSF&#10;N95sRcJH3w9Z2yjWAD2UQ0eezMtQx4V7bSODmWuvc/w2Nne785IRxup29FMcvnjE9x2dF+dGjv47&#10;eJyWzmh8JKXP9SCtTktr4SZte7QSrefan83m5S3WSxN2uRhLzKpSJMmG3JRR4dY3sql0ApZ71vhm&#10;+ZCANtiHkQAWFuuC/bKr2SBzzPt2/ax0mn+v53u/MxoPT3NHvjhVO5OpPhWe58bwEx6ukxx8jWF8&#10;vzNGAuVSHJr2QHq0lRMf+TGYhsT5rLYuXDa6o0QTOGNE+yh43yywNWN5gL2OB6T8tJeff5EUPkbd&#10;qXUj7yyUT/M6OhQLsKqdP0skJQtCMQxn821KLiQgXA7392keHG6J2HhuVuYylQ2uSobPb/G4T3Eq&#10;XS3BYcfSLDI/bV0YKfSIy/zqBiXsb3NrTLeK9dK1bNcoWjZbchpIycYXvYGEXNy9/uke5GJT/G6T&#10;3nJv04s5gdWpM8swQ6Zwoli3veW6zO2XQApFu36Y5f2EY67nqxMvP0Ar3pzLvWahDzK9BUyDEgz5&#10;RIuvo0fQ6qkLP3aoUiRNVY0kN0s+6/yJMebYd7q0tr02WYNYoqPp31k19F9WpGle0Goh9O0jZ7Ge&#10;xfJEpjRvJv58FExKHegcHv4akqMj+SnT89LocLdLEqxwRYgdLLznC4pFWf94hnS/DkMigfXD0aIx&#10;NREVURhnHE6ZgSss4wtzOPl7vkUjX/XWmJ0HVDYaZvVfaHE9Ma1jutXZ/UDmFYbJHksGMUxGZw96&#10;Zdxkau+0bgans8Zv2KpgDfmkztYB2A1dDEp/TrlkE1WjeF9sB+KtFjMLO/buT1zJvfrf+LeMR25v&#10;FVz6hLx98ca6XZv9ndYY5iYJ6eqbvJhBtut9mHT6TtKu/WZk1jfjU+0k3KqZ1nngH6azrqudnkQF&#10;2UACloq6aRN4XGnSPw+ujO+c78bwPHk9IYDJWeS4XGxddVT5hdkbyNiIEvud4n5kE9eb+NKuYzit&#10;lpGnVuTs+hUb0y/lVYbc7eLnXDxjLXu8dCc5RUn4ZR2eLRkzizv0OLpP7w21m7syHME0jylMsrN0&#10;EBR7h1RxtL/NLWSCP7L8c4Y+uI9e5a4XfvirkHFnuL2ZwHWV+1Xy0+oex1GoXEJ5WyvchEK4WJzG&#10;Ho1nr89E96H6WFj2z/O6zGv4210440cvOa0/DSrvCUL7oLRA5iEqWrao9Y2DpxQXWjAeGoW+2jzw&#10;d01rm/sIr67c9vFE1ovw/A2XDRQsFTgvWRL3mE9rz+EbRxu7eqSr+EAsz9eX6zoLc42jbbPBd8g8&#10;1+bXmwLINDrDHfBOklQeVZH9Mi3+bt+ZP5auUE5sMYy5BfrooCrvKaASiD1TBkDEcixp62ZD6LTZ&#10;02Tz8G/3vX6T1p0RuHLW2y1Zjm6W4Dthv2LMtVVQ/6sLYC+lKdqQHqK796Wz9mNiMZjl0mFvcu7b&#10;JtDG0BdzDLnZCBbntPpmdtr6M3Rpb1BaLet6UNkfCYFe9fWX9j5veZI75OQnqSPgYIUKXqrlO5nj&#10;X9muFZxiJTXCtzuwqjAQtfU7mgb1Vm1V8U+k/VSHfb89qh/rR1M+H2H2XRp0+9x7sJ7DK6ASkldr&#10;UpPrtNPhf02UzFWfyzd42CdF28jfhyUUUqv/sVRRW23iPAJchOvJ/bW7ZUfIQw0bmE4dRRp69d2y&#10;V6klufkF44B4fI82UKrSkoaaFTe7DfdYlfmVV3j776augqHYqekFKfMejQrJHJghyZu4Pop7uJrN&#10;rF/SwKI3s7dpfffz7M+2nznCo3UpGNOVMmoAA/17vlucOgLuLWx3aWMbfB9P4SOmuYXz2/DsurEG&#10;T0nZPTApQczX8kaW5qy4s2eqD4fUnvQCmTG2VdvDXxWAlIYmLFWkrJZcXznli92c7e/kMlAnPtz3&#10;on4vx6sCRre0YqrxJb+ew5Qy8lotL0+9GI6gY2QcMK+5rn7e3cPw0yvCcvBIeLSnNXMgsy8llVGY&#10;5cYanh+vDxtjN5qwIie/nOp0HIxzJw6YfiqhkeMDI3TPZDSB4pDilpnzBoLNcU2wkiEkUet6NY/m&#10;jgi9L3bwCcxs/CUA8d3viCvEf3MEYJxerYq37Kpqh3LmIoovqT9Mf6UPha0lnhcWbfTuPevfa50S&#10;OwlUUGnby74qfOod0fKv6nTqpSIDe9b7rauhwYjkw0bhgEwhiG42ixdHM9K/f4s0DDncH3I0Vjev&#10;OyD8dJZM++Vao8ma40r+1S1aOAtpsCcCm8Zq9UkI0zyZdHkYFoC7FjjLDjP+fNZqwbwl/do2uwn5&#10;Zfmt0V//vbeKi4OxhADkJ8h40mX1XZlhdAtuI/R+Key4GUzo8EnGzw5/n6Z/XG5kFuhRVebBtqGn&#10;TSgX6Twg3aYZrhv3KZFyFWFW21AZ6sXIeUld3askoG/3nJQch4fqaUn9yVhqI5l7dQg4Vx5T9t5b&#10;GxZd0phcTT72TSVrgwk8KeFtHn0Vl1sOPaR0zRo3b847/imiPwU8WbQx+3ODRsmtPL/cjsBof+De&#10;eTNO7GIejT8u8beHjgyk3ttntQyEV7Rc+rCeHF0jY/dCKBdjywnj7z79xzS6yt3nbn9t9FhmX+D3&#10;qlcrnriCQjU6i0Fx77qdoexgwxNamhBCvjhdpYPPqd5M2Nur4Pyd1hbSplfZB8AJOvn0RpZvVtQF&#10;VMJN82bY9eMxBfzlOpjdavmjJb4AiBMbc1bb6gGAaJfYlQbvSWOzB9k+E8rgP+jCtO469nY7s6sH&#10;N/W3Otmtv72AAn3z107nmozaiuA5KbAorzWioS/2jNceAA0MHeQkhd80K5/aOe7scw1c2n35jgqe&#10;9e0mLF8bRr/VM2rp5pDpTuE+VLrgWI5PRwAtQxJbmSkxIFPucMJlp96X2WP2bssdOseVtIZm9pSr&#10;8/lSwWZh0EuvGOutNfZpxNaR88zfHoCd50i5GmdtrA82G6ZUPlbWr4VZNnazTm9DRtt0+Dg+D52Q&#10;560dyAS3IXMcNojRR9xtYLGBBD6zEsT5x9Asb1yNVNfdE5U5++vJ+/cYoYCkKrzMcrmsI/cc7Hfe&#10;RD+6WPNGCSYoJp3B51avKlWciArP5qwOkUbXEOzkfzJ6BjiGp82hEk6UgsxYN4Ta1c13ShQ7wVsT&#10;qTL4kSiclBHk8sWy0YUIrMjW1REF5N98ro+mLfguqoXofhhFMOYqFpP7FvkFC62r4iJ9fC6vf1eD&#10;i6Uj+P1O7EWH78+68pZfQ/mh+a+DQhNBkDu7nXXjcqWxLLZP7bIGoWRB2WkJEo+j9ibDVpdg4Vzm&#10;kyw0PA/34QLmo6Dktzh00gOaFat6yyrQIJO/0fPapm251oGZzD7z5AMFQBEK9hyufgt2/Ehz3jBr&#10;my9FYbvjsHHNnk2huSthtc12rh/U9cCpPc8jqIH8lvbgLosP8bMWAbqmZsi2OGiiTuHvC21/S4vR&#10;dvmyVUJ+GTHgYC4HGlwFBjN3qpCEFj6XdbZcsuoocXefs5F5R5Y0+iavT2G4sNKzZaXU4CYMRSA3&#10;joidgp4C+jZqS2TGf7YnX/RS8P7WGy+SLjR7ZFvY67jZ7HjDRwxSkVgLjxwJyAcvvzAIPF3UE5bu&#10;z1AmqBAD2FtPdfnaBo7r/GSQE/XHj9TlormrHxDD44+6ddPr/DOD19W6jqJ/i7SsvwQoqaJOmHsy&#10;YZIsp/eDeEQr19W632tGg77TzhVWKYfXKsXaBCvMZPtoy4/XsBRq4mqgJracLrN4Lp3e7gC97Chv&#10;V8PylL5HxPg7d+9uZyCATBGpQo0/Uib7ViFyzv1XeqexVc2oZec98tepEn6rhLwFD4L8jt9ht9NJ&#10;178qhr4gCRQtr+wMOubVc7bZeDvFZUaLZ9O2m9nedre7kOuRVeVo7zoyyFxQLFMZoNo56xXM3o7M&#10;YzvZOA6cYT8g1A+AbkzaxFOiddp3zqPK4LAkHb4hLkalBvJeeSFekTKUJop5unXdE13coeaISfbQ&#10;Yo2XxCXVwXt1uQsySk7DJep3GI1Gi9+GpRTKeovgmMjrfHHGDuTFJSLt8cp6Tj+9Use9ki9q1Z56&#10;xx3WeOjGoqFjiCkArSuO8OW9+XXUEt7MDNJSF2hdIXZZYat/CcxEXQFreBKS1qK/WOLt1tbIV3qy&#10;FhaonGA/JwXw7C3hwu8dm1C7ny88B6V3+1IL+1H//S1j9Hsk7X4zpTKyG+lxIFeUDI48zcy0Dtme&#10;aK31WOkiXE0wX6ThpdR7UNlZ8t33PgZKlABc1G6VgkxJMeefxha8af1s6sWtQWJMj+zC2ZIQszGM&#10;tojx67eH46+tBSiSlMbjJ519FXlystEvMHKqEflbA1f/GpKoDHHdaUPKfC+WbF3OfDTcuXJbYfhK&#10;mjAacsNZ/x1gfG59GUC1hIKxdZk1i0PwihbgfFUUnIwslQbpZFF6fmOs01pn8FI7bwQDjq5RvYZ6&#10;W19Axno9O+aV6MulVYWhurONo9biqOVd1caSPZkc0ZoH+Wp/NljXxMiQStb7Qk8JhpuT02DR+G5l&#10;d4u3jczGUM9+ffTG19tMg2vWSUCzti3uOC0iWRRk8q1cmeZf1YXNXavywj0Mh6SpZpzDgof3LDtu&#10;+RMqbteJJ9NN5zcw4e5VsILvNm4Taipsodq615w33zqh+ferGyu7Kadt50Dc5/pZ2eK50XMW6CBj&#10;3yoZle292zfgsOElqvKuvswbWznWO9egKSwaQAKfI+ijYVWL4SP3PtDYpHt6tPRy3DsNNWdMVo9U&#10;u9V7vScQlWqc+FlFrl6Tap2b1OYNok6s/oE0zdznsWXyCnKLpBqTD2Gi6jPWF90T9s73xsGnPL7M&#10;vym6nng3O89YhJLk3sau1xsBfbSVavWsJxhfognDZl9j1kA+GMQaow7FnLZt5D4eHvGc+HdaG/Lw&#10;G5dKHt+nVpsX177su96m9eHuK61i9evHk2TvjOppv6rmVv1KB8tDn+XMUaxjFTfZXhsSzLvMHDWP&#10;w593Dv3fqDEAM9bCuUrBQVth7J9l9K/c7fPe9RFs0SAjUpbeJs4Xf67W61wYaP7YVAMw15zl437K&#10;FYO0fluMlU5g518Y1W2AUd+C0bzygnz+2BGzaaw/I6HvjyMjvpKZXWqiNSTJVR6dGsj0ss2tLo5R&#10;6tdHdMzGuYxwWXhkVJXy3TbRG7W5XteHsE1gcxWt1hawPJWX0y/H+8mGLI2mSiDLZnV/MOb3Ycsn&#10;+mUbp9z9CcNk0548WvVjEH4rINO1+2SvmkIFZH9qNndvv8ZCkeCDz0kinWvQ7eXko7rbOfde8wdD&#10;uChaLzW4/SDfGgZipWv+wGFkkx1lS+fTRDHI+aWPL7E9OuAQMp5nLpveroaDzCBaXZM+DZyv7jmZ&#10;b5fPk2NMx9h9lp8rLaGU7bB1n1/IuPg9fVflV9rKHh824WxeiifplK6ehdJze90uhbiFsJtgdq5D&#10;TRVnNhLg5mHAVH46lTPIYMEt/znRh4a5sNbNK2FlJFriOBaneLoGBfUJDCLtGy1r/S4E9bTfWEmN&#10;jNnKEUiNkeVWdd5Q7j5TK4t5KLL+5hVEZMOsih6ofZSlpAu33g+QOcigiavIMf8xHuPkYCCsC1CE&#10;fU66jKJ9smdaTcDfs3LnNmkk5+E7ixRXhl7E7i82L1drFZr/QTDV85NJx3Z1U1o8/Ll2nGFuPq52&#10;u891xLL+bNGjQOYR6gW62Y/cs4bvc/BAeRiltxANkxo38wqD2WScl4cTIMKQUfJ6T6V24ZXg1Rz3&#10;2BMjZ7X+lV+FNTi+tol2UG/OgMndRRVKS0pvuSsGjTawEf+q6kgKf7q/jcFpm7XytNPYvk3SgTn1&#10;6hvttXlNOGpXZjeDZvTF4vyp5FfI8sEoyq9teqzg6FSHHUuz0ZFOi3i4y+Z2La7XGQmBe3uOx0re&#10;kmf8uwoysGfhhpp/6Jxi/ltmYMBH7Q2+9qWso2Qvuj7VfeinDwcbC75rJ4JXSR0nQifmvT7tZj0T&#10;+xDfETE8zE7LILAv7r1fv1+jeti1+v3ub5KYk+vvb6uuZk/VzdEDC39j99lnBGbYAjLwaiBlzfuP&#10;fm6mizF+ZU7V9k+bzzqMUJzUKnw1ufSMrIKMyM6lLp6R+XXpNezyOg8/1TDuX4eDMc5h2XAHnM3N&#10;5G+98Z+Csn8FH3qdeiJB8hnlFE8K/3F0nkuqAlEQfhYVDCCIogQVEwoooBhRFCSZEDC//z17f2/V&#10;9rolzMyZ7q9vyH6zHSymMCizoGn+3N683zWSimH2F14vvtCGUk3pPau+idbrcbK8zQXNdcdtYHoG&#10;UC21tQVZ1WvVbKa2PzeEvzd0cwxmuezcGH+HtQFtV+1xGezb/eo93MeZynQx5hicyupiqQMbS+qT&#10;LKCNAnJKJWSQNK/gvyfBAu5sdXvpGVk8N+NpUnMx98SBR1t4ANc3TeS/b5rjiy1sxdbemtso8C/D&#10;uMX4cZURwKps713WJ+uaLraxM5S5lfDRYaJYnvg0FtB1FVfs+m7F9LwBppUmtxHNvK2CoFkwddhf&#10;OgUEb31ucrJB3kOQ6Ynp5VbbkMOe6GHDXDlT4ea5aqc3p0Mu6RM8j0NwpDOaVckr5fiqONa2xjJA&#10;fB/8qbn8blWXr6xAbQrBF3xv06pY/JToeEvuAwAEDkY14og1/45RaMsxzsLCvzrlTIfbtipWtC4F&#10;r/x9hAuBOrDAoLztNLPJEfeO5BhMUr/rXSdGOSxvn3vTnQ+jD5YvkcD2IioOVNENWMiIZeyhCG1B&#10;uy6kQRPlbw5dRJnSiOJeLxkIArPv3TQ2kyTJ/FbNYufVxRErJ+yyu4wWfUQ7KJad8fSab3Gzzq6t&#10;KZd91I1GkoRDWZKyqUost1nVUm4JrL4JcDbkjM26n6ou/MmcztQHTboRX2p7pZacWDsjOCV0nU7H&#10;Z4GeZTeL7r6mH7dft9PP5vL3YeF5P35qObd7PykVuipVkYLVSMqrqbyBZBB0rTwP6ODsbytTcKMj&#10;AmDMQUZxGFQB6l9OVdYpGwwZApf4yd01hod87zdU5zBAbx3QK3X6BTcgZJ0n9SeXFKXjQy++eDOT&#10;ZW8dE10ZOWKRLA3mOjU/SitYJp+P5Jy+77jPdFmQWV+e21PG0JEPq1/yz2mygv9U7fhUOb4ywSvV&#10;UdcafLk6btptSB4SZv8c58wZbBPNySkJuCpFKb9S9bzW6U9P4NfT2Z25vPCfUpOOzdhZ57sd7G/8&#10;4OMjNzAmKw/IcfvXggzaedKpgqFfWnWHZ6VLvBS4DMtnowa4nnrXtfo7EHWyxj7MnNBXzzXYF8IY&#10;pVnt3Oy4cMNjon+5ai+aWG8Xs3u2QsU1+wIype0SMK5+UXVWuYYeMFYyKpGVB2UXCkY2aFCvkiqY&#10;Zn91al2awvS8pzbDpfzgLJc3sEZlsuPgsNG2UNunKFOmHcw7X0Y1xsszT1VVg6m/+PZNkKlN6Twu&#10;lw8loi6Lg8gi8tXhesbGpBHt2p9s0VIBrJY/luuDshJMm7MOsl/ODdn8HH7KdDGBJeBWkyakZ+DX&#10;gvxTsHNGfboQNk2TXC08b96VH/sXJemFxoTmwXA1rpC/d+aIuxNtrHdLGfMW+99p/7cinrU02+ou&#10;WlkKRaj2bVQWLBgEEx05Txol+wbF1vPGUcvMzXOf2n2Kj203E/lSJ7+aCHa22zT/bgrxqP/ehLnK&#10;wZlLwX4zLr8+dd+aiwO0vCRLStSS7MLrat2KcPLnonnCHDCS2y/fZoyHqyvp1WdpIX+BpiodR8YD&#10;cP33CQa/3cl7mRp/ccMoAcMbZHI7ZsO8fyUmpZ+0XJk3RIrj01LlwA2deCRY92ranaz3zrGT22+J&#10;Q484PXdlZTomy77dRgnK6b2/yJxYHLM3/Y7c4llJ6Q7d2/lhPH9IN18yIAgOMqvIPwz5wuV5nHLp&#10;uYjCjg02D6PnjvIFIEftlyFiGJSB8+HIWy3X6VV27lFj3YsvIlGAk55HqegVn2N63O//NrUFNS/4&#10;rX7FHpJqyqlfcnzS/s6eObYR6F7H6vVOfG/OTjk62W+gQKm2OcjaZPlmbzq7hFcYMor5nMaYr+oc&#10;290Hvep9RaCm8Gy1WlnXCRevRYNngV0KmK96P0ah6LcsOJkts3KEv5M0XQbjr7Sr6fkKYt4ppnvL&#10;l3YuuAZhyBqCNYWz2vX1tlRXM8UwlZ26qQQ86oqMOmDr3HKQ3nrL3xo/IWS2/DggDT40BrW54O67&#10;68y+m/Awuqv9vTqPfG2jds2c5M34TryYBsVdJ6xV0p3FR1wnNDMJlX+Fh84QxQVo694WK8tjSZ9K&#10;t2UBcumBfO3pBfdmaS20X4DWudHQXsKGjgiYH1gJJVERdsYUZIB0c/zcWlqu0s8Nx6pS7++meXL5&#10;KG5RJy36OiM0Lm9xsK1yw2fs86SCFjqN9/m6iPcjg7s0rFyrUx/zZq/TAzOYvfFaqQ9m3wQlLtrq&#10;m26GRPEOMt7N/p3DZphDuqPewMKJbWBv9YFfI+BNtiq/HTbTfczDwljJCzVj619mFzTE1wIg2JU+&#10;cj4641+jTKsPervwNLYc1+TcXb2qAzM+P8PrprvoKB7ICAx1ee6E7ifZRJXWcQoYtDwmfn/sRQ7U&#10;uD+ifVP6fpVxmjR8tcRb3ELgCVVlESOcQLEZxUg0TZhnYs3BTeVhdRzJy7BRO/KsAFb8qqKehrsP&#10;yKyMQcQ1sSob0KM9jEPizZcovj9UaFURdxQzS15I5LH4ezAx7+zOC22tlzZJPUjl8f3gjO6lJrRe&#10;m2CVbK5emTdwYw6zT/9k3UocDPSqC/oD/BGQEQeb8a2bye+v3rzYynE1rLy+B5AlKUO5tLl6Oouo&#10;W1elUh8lthgsvVNmOwmpZpsIPcoakOV24fNcralycThxE9lN8TIdV/Pzga/qh+ak8Bimrb/nxm/2&#10;8JOn8ZqAHI4bsYgs9l/4jeJldPWz+roBRX0SJPp5vbc945P0MzviLZIBdKP9TDHKydVE96Tw+Q3A&#10;LB/JbiUhx2udpMsq+AZmq/zELhyvFsgAswPSJdg8Kz+w4XpALv0EPS1m2cS9HX21+fkRDn/7djl9&#10;1RDce8TPUTsdy06RV3Kn53Tadx96X+8JLZ/j95kDdDVWLg/+WMPNcullf9bJjHX+dp1e6G0/F0ZS&#10;YRRfxGWb2nVIaOZewzyM1BG4aHvPGol5apBlrXEtTe/msEFW7U4WmQtJ66b5FhA5aFJX1j5F/7bW&#10;Lf+qJO4QRoPD1shnXLd/xVOQKU1w69Q4KGfCF9i9Eqluv32Zujxp3w6ra7bB3auX86bC8nj68IrZ&#10;krsJmUG2YWwBoUrG1IZ9PJjMkn3jy/EC6hHyE/mnf4fjZBm4x41kYPPf9G/LYbEduN5HD+/dqNHP&#10;NNAy9B9jhQqR0qfV5pN1xLnUwSrZDfqy3/hpz5ETzgr1u5CJdXY4wslL4JqqT0hhBNSpYCA+uU0y&#10;mQub0XIzHT9ojFYXfzJ/myUwkayTh/jgw+8m7pqYQIqd8c4xACaekusT1N2MW8yBK4cNuTtynfbH&#10;rA8zb/ZZuS523cxs0ryp9Z9aXW7hxo4E/g1QNJzXIVoKFabUxLy/x9NorLEbRIruoep99uNdZu4q&#10;WPsovQenkGzx7M1EDanlFyc48Q34CkXXnbQ/+U2hktcGvjr01RUORXl6U1ebGc+QyOJ1mQ9r7S/s&#10;rtlfcbkkRjwKMqhSvWE1338tmXP1y1cSqcUrobj6jYOZu83Um7R7SFs8XcXOxXaQ83W1pKD0Z/wr&#10;sAWiyzScFb8Yxez5UqIRan85w8GvVbAIoHLDlmC0ff5OuzLIdJ/bPrPm3mkqnGzFzTpJ/ZwbYjXl&#10;IuoV4iTP193Jva7WeX5wbVUkNKsRbCGPKeOdYUW7/Vuf7T/27BjqM3IvmVN3thz2cpMKUQ0xsiJJ&#10;XPGO4yBzYWitrYT7U5sYryAc+kdFvsMxgwh3WGc9Kny3Qk5gyTR4dtkVW9jLzYO14nqd382OTgrT&#10;g0C+/ZyVC8xXCQ+9FXapQvblUk0tbHiRKMuuf2t/ntvMwyaMKE8v6p3te+Hfs9WYrdyxL43Ugv2i&#10;L37lZRCe76Xug2ebj1Etrg8geVm9wj13vz/ljvVeoK9vdntJyiUqezLMTPMRpgaLZBE2vP2O+Pvw&#10;t+vMtPk0I1jAPhjWLhmpkabDQnQt5zGN0XvzzK2fnArQhZT18CMZRe0TuDY2B/qN/KQVni/u4HG2&#10;q9Ugi2Cbw0BWjJIxz4yuTn1vFA5woU5e+eOZA5l5/jQd58Pbfn04PQ+CcPvoOc1K29DRIU+cS3Fr&#10;HTtDriYAY8scleELWD9M52kH4mCxxIqj6ZKNXxNMiYeHaQ+6EJZWZYnYa69xqbpF+xh5bb0pgoy+&#10;XEPxwgTW//lZnzFNrsoehK6gXTH2PMmWL6VosynWl/kufdpqbAVC+tvAorBJb7PLqstL3M5mLG5Q&#10;5V+0ayxXjVW0eAREle4HaVJby4mBQd09yMSTOlzJoQUbGz5bh+rs2AtfaBIuBygrTiCBXPzFxG9x&#10;qrHath/TUI6XeNRkuGXdBRSLTpXH4rmNLCcXZFnxNWiPSISI7zdDPpNs705nB1LvNfz7p3UfFb6J&#10;dvunsNsX1KLGEF2TFPVvtY3l0PTinWAm45N8MFqMHXHU5vnIUatMig9YZ2SCmQV4DhDN16ad4qcp&#10;rd76dbIEXEl3iO+YRQM/sa1IPoFMAxBb62mBPbdRjog/mE34B6ufuRDlh5rvN5tuXCwVz90fYGP8&#10;pFjs8cOX/eiiWmJyjeGq7GWFot9fN1MPxlj9l7PA2hUqnzsI0LS8aHmWOOUwG2Q2Z7hSSCg/Y583&#10;FhSuWcYXCDylhlxDLHtc3b0X1Vst3lx5SaO8+S/c3Mp9aTYpwFlOUi1cgGh7sS5HXa3KhAVprVPR&#10;KGNJtPsrBsN01CQ20vhv3J0O88XDxUGRLsPsu3Nia/Rt5CPOYrKQ9cLWneV7JLa4UvouQv/6ht8H&#10;oH/EQvnLFrX2eaqgQ7Fw/q3rAF9OcIqN5Dvg71pwapZb7tPXZ/6v9QMZgbDuD4bAeskqg1WTNRh3&#10;FbXfbi8yyP1RGTVWh+LJnONP7eG33UV0keAWxGbnr+Kwkpg1Rq2pTZvMcX7BJBFlpqJ6k2C7+ZP1&#10;vt73ja+CUMvF30k6d7693OYnBf7iMWstO2BwHi2RzMPsUvdv65DX6eTqBHSp/LyU0tGcHC2iztTP&#10;nTAwvrqVaq6wRW7bDrXvfSjGb4ai6FHv/umRiZdF9brllp3O6O/TNCjnW7jW5zvggO9XbnfQGeaN&#10;MjFdJhl6A+R06DvmBK+wXiB02tE1pNwtnH4/vq9f2xAW9raz2kAaC0u2tPCQPbe5jM36VWk6zcns&#10;Cnns2Z6dJjzIZGOkgKWzWW7bHdavnxglXK8q7Am3txV33/j2nAhDBXojtXu3XYZlzk2y78rL2MUh&#10;ebVnZivtNcANdUi9Q7aZe2Md777qHWaVuZ6IBdJakzKcwkHmOQvkRmVa93jNPf/A4dcZAdbANRc5&#10;IuU/5pH3Qqj8lu7cnJM29fmTuKz5dpa2Mje3aEGRGTP9GmKlimyaYN0eIzP8Q9j0lI7q7vqCHzbq&#10;Gh39faHZgVG3SxWqDzyBWpsdSt6xphvtPBySjUDArRY7rOcPcxWtqYiV3yXleymR3gdXkIvFvXSb&#10;fzIus7Fnv4+doFtvrO8lMi6pwyu4TU0f96VbeNBA5t0mhwq+ea8y9jRdXMjoKPdVe9Q5QX4Y2xcZ&#10;IE55mcG12dakh75Qr+PsoEeezlhRbc5jBt+eGEw5l1XBejZiMxmXyBHQkjqbUhaqin6H2XFIqX+b&#10;W22fa7/p+abPLo+r8DH7/Ygy6pUOVymplnqB2w2GO6yApGuskpvfooYw0t/ydg9VaW4taPKOnv80&#10;U5malTLsCZYT+Wiv791S1tiL6TUqxm39k/+CzHwW8p3D11H9i5fLQgUO7EE5ejPNvB7F021Fj90O&#10;cM2XanC7NHdSxlHKrhjDUW8uxll9ZEDsQzuZkkH2Nrf+1OK4rV5el0n97aKCIOe1I6eN/xaC+snI&#10;94ifPxLyrvdAktuFlzCI/2YzuWrrk7sipczdWUmNrZmqkx0ane63Ir15FzQyAYP9HIy6WmvgJPLx&#10;yo0Zuq9El3OrF918wyQvzQvcWOh0DmTCSTdApiOesVaZbouwEwpAdvThkI5VXHimJWqsLLUGtGDF&#10;+Gk0bx/uh/s71ahw4DHkQ8+AI1J6PiYQkBw1y7E2Fa1JfTXdxAmRg9H7u3NKJre/8QNjocnQpavx&#10;5SgsOWqKMxDGaUxidlxfXDrLp/LeiflmUTbrkV5esRuWF/df+SpMslJJjqbiW8+3yiv0rJkYq2DN&#10;bO+Zi8qt4T3nh1vieyjf1DkGMqge8VyZ5QJ3fapjcdKWpDP5rQBVmy1KeDNaNJ+KObkbXqMcoqf9&#10;StTB4Kh9tGMLvT5O4nrczB0n1ZyKaVcSMLNsrRQ+7F6NK+Tv8nURleLz+G/13DqmZZHzRaoT2S6k&#10;sA7MYwnG/ffmHM6Ctzmoi0gFEbMEsJOJctsactpIETrLy3H4/cvMeMwSo7O0yPgicYaYP75ejN+U&#10;MM0GaSc13fdy3n4EINPPTCiyo7BJdJTKcEmxR/JD4+0Bk2b1PGRe6fwmRhwlLzbNGg04yHYdobgc&#10;tC3BBg/tph2I523NQYN/OyHxzCym9ule0dv8JBx0SCY/8FF0Un2BzM7AC9El8Dh9EmMTSLXFN0Xe&#10;MglqDZoVc647qbT2sfFDy1yhxaCeXIvHb0PLP8vStMNMKz6ObBCCm+dbIXUh5xdklb5Ef6nyZ2er&#10;hS9NJ/V+BmRq+mUZL6MlilR6yHRZgMIusLBW1KNhravVjBZwWek1HqzC3TbqUvwwDIfFw77QObU/&#10;jfWqT9bVMOk1h/IQ3YEZJ/rudgXqPC0BuT2O93d87R34v4NHM+P/onXFXg9q/Jhwl+0bhFI2I22A&#10;rh6mgYuYDgz8cRvdZqS18li2uNFsh4yL9NBrQLxtdl1RE1n9dvX3cXOECQ3DHVwJDnZqp3CuRRFq&#10;YsrobwK1mUwNPBErpXjmiao1qnUQx0GyvhU+SVY+PgM0bI5uv8OR3OxV5d2WukPimX7OS0N6bGkv&#10;6GT6zvMhf9HPdU6qTbG2FSaLkl8rFfpc9FsVSR/7Wz0xymjL5aKrNs9NmKluMvpXuNnuc27T7xZU&#10;5j3SsVgjH8AB7oprfRfmgZ1TcMGRjTFFrGo6RWh+XlbiJDgUKgPXtl/Q4iM3XWnkLfnreuJF3+rf&#10;N23wLibZaiFQufLh3qvr5ed6NrSDurCa7vFnC/fIyaXeDMA1dNz3gWQSX5/dSaOSPy6Oz3qTzNY8&#10;Hrtqfq72uMj1/GDKZZ8kY3DXTJa88bm4Hfwyf6vniI3tPkeOy4+BOtCcbW39FGetu2Aq7vgLOKZ+&#10;0hXhHp1U+V2rK+NvTFj205y7nDmDPP+SPqN8+fYSkKL042KuXs+3Ml9jHxSyyNtqwsjYmcz4EsjM&#10;t6MHrUJV70Hb9iBagTya9YJlJrZJFnR4b/WfTW3hP3c8sp90/e82fFNP29G2r2gU7lSJzmuaHPeU&#10;wV1pe/clLw/OfDC5f8m6oR331IOwqebfW2DyXDFQ8TpS7OYzY4JbmkYO5ZwHoTe5AvdWp5p0v8lI&#10;vzqRS+MvbG+N7hxGuFccH+qZaGIXcxA3qf7WtFfG1h8rt0NLFtc0X+AQtWi2FxOn6ffvC92hEbg4&#10;CLP35TOH93aZ8M6slP32roxna1PKnl7dK9r37rkcCc16aKd/uTT57MueoYg1qNsBM3Wf32dOu3wG&#10;QHxs25/eK5fnqJxWLhwMLEanrnapgoxnPe491JMqAAF/QDRQQL615lGdp0UDq0rM+IibOx/MSidx&#10;37a6YlXech0R+UQOWhTAL2qlJRS/XfaKeD4N8zXpmbucV1Nu3Jkjhuw5Geg7mHZAZlCi+r5j+C2p&#10;K+5/Hvky4sFhNg1w5oKE0W49u/bqNvuW7Jo3+9xNblJgj0TOMpDhfNwr1UlWtMyMcjGgMdUeh/EX&#10;QSKkHkjzNpY839V9YyVu1yDz6l8eUJoIJkBxzEDb1UYIphAPgAJe/FmdjZPBo6EEoRI63+Gu4Rfm&#10;C+3k11N7nNCsMRZz+WMCvW/HN11XxBwDTcLo7/e8+vPhAMXq4JneSm+UBpl6tmS2vSinaKfpkrD6&#10;v/qwptad97D/YukgZzD3TV+9Paqd2mx4WOWY5A1z0vVsuwJ4WPb4uZ8kMnB2yPKG3dtmdozdsML1&#10;2Q/s7uW6Wi/OhQB4vCCzMqcxTws34+ceekeyPU1ir3HKJmlQu96oYvl3Ex6fxljrXpCTpzoV+3eI&#10;6DDNPLbqKwd1mQU4eP5cPfjm9bvv4azTti2+YUSH8BjVOE5P3YMOMu+zInEM8bZH5QaXnPziVea2&#10;2EVAnd0+msJTD13XDHvu8Mre7bifETIfI96zaVeQNlMwg4Oe+exOUP4SbqCid9n99BTZUgpww1oS&#10;7suLs4pCswUy2bZwn/aKW+EP4Z30tPTnHXDRW0Swb5yL3R2LxXqvh5jNx6cpZrPqZjKP6mJ2PNp3&#10;0E1zNYC1TfxiyDJFrHmUHey6xPi6K4Tap0VjuPGiF/J/9oPHvOLo1B9FdWFR6DYn3QZfoYW32pZp&#10;Qfq2BtPGvE8fsvyqa+KLQqhTfX6qvU3kcR3kx0RxbLQGhjrvzzYShY2YQjC/LZ1qlwCiQuFm8rdO&#10;7t37ezydaymY1EffXKpEG2NbbpRkRHDQSgsH15kjFd6rux4DguExW5XS7ZS/hc6VyMmL4aK2njtA&#10;F62UUXQ003A9TqgYUas9klgL2+vbyoml+ZLyueUbZF6LXt5t34NTZYX/JL+wLNBJ1CEfsTm5bIWB&#10;vR+axR/0JyTzU4Vwf4pWa7Xfg+p6HidDbTljo3s0ggyqS+f9dryAmzJrAPQP5qK+3e827T9r2uJv&#10;kd6mdUHdPH8t5oYfWyPYOL+DesQZZuH721Lrs7aewXmvBm2yUrTXdhjCCN9Pk8hM55/TtR+BjwaI&#10;T62h0HxtvYF8NZrjSkDMfohqmxPv8QTKRPFvcrsyppbux9K7fpHVht62igjrnCfVdGI94uNAsqPc&#10;wKWOT/GBFeTJ0m36lFT2EH8uBt+OsUZJK7zYfgay0/xSoaUvo3duuf0azTjaeiTmCvVO/m+RpqRf&#10;3D7Bn3Hae9MaL+8LiojFeCrhRynzbPUtqwTH/ydYNMknGzRc1W4PE+V5pcokT6dzpL6gFs+wLJ2u&#10;sY8ZZf1QzCvKarsUowVFhmGsi8e/T9N2cHfnVKwREUwssK05iy+2rZ052ErKGeDcdaYO2G84aQ6Q&#10;/QI8Mr8HAAGLkpY9eYfnxkiX8INTa7wHxGQ9F6+eaieh3/57MVeUvSeVe+Oi+7d6XmwEirlmKLtn&#10;3fe4qz0FjiXZRC8NyEdWO6WsCXjEQHk/tDs72UXSZn8NXsxBOlcz6rCATg555Da/LbLMFWY0GVMO&#10;w3B/PdLuMRALuuE8Joi8BZnFqv1gfMKsZOlBYyJCG6+8LRdhl7g4Ti77x+U0xsqdKfzlr81Lvzje&#10;Kq1HdR5xdZGp8eVJtEyg12PWnKLBop7e91rsAIp43+44xby1Oz4B1vb8e240ABeOT1fB3LeHOKHt&#10;gvZ4fYVPQeOZ3/nxtAuC3ikReVrsn9PFDtOOzi6Q1jYpVERtIZxuv/GxV3X2QnagC4uKR3ldaG5c&#10;rqoeoYkFYjZGzrO/01pl2Y+m/WsHP92w3MBZqnoZnTuPe2NTy/XNPRScP0Tp8yFn51M7i/wGx2Hv&#10;ShSTa3KU6W1sq6XGCcPrd2QjDyf9V9a99g11/+I6nYF0FDTwtE+zK5B5QEytM+MmkhbdDsWpKD5t&#10;ZYFraRcNtfGD8tDKAgxyh/ecTdrurmfW5dWsEecXwiUr4fVH+7DzMN93Xl4W3TNZt4hwZocTIUXZ&#10;Yd2iUt8ow/ETZGJlY9XPSGN7Ph8YgmJ+LTYnd0q3Vk/zYggtdg/0ftOdNWbq7SkVGhsN6tHfX5qq&#10;TPH8vvOr1i6Qkq30XtxAF2PPszdnFup5nI517FszV4IbwuocZOQs7w17fiG5n0P78cr3Gj1nsX0m&#10;lfFo+0XaEeColrnPfJ3tDg70A4t+6LzK5y+BSU9Gk692z8wMDRoqgThQu/ShCK4JN2r/ODrTbuXg&#10;KIp/loSQopE0aCBRyFCak0ZlaPz+z7nP67vuOqviP5yz9283N2XA8PJPT3BXz3MvhDLd+bQIwK9e&#10;07SV/WVoTR/z2t8Kle1oYyPwNoAdkE1F2yP980cKzpArAwlZam5BiXPx0pWc63gHgekUBPNewAIa&#10;7vrxDeE6rR33uTK76p5SNo8BlIG/PcdsrkkyjQJAwSVhXCuJPxktspO2qbA0RS9urdk83WSRO/Ns&#10;pMOWBsCZQ2OfdSIP1k53AbnB1L6O5eauBeO0Mu/wONt+j8bKMAL0odGY/jUhlaZZxborvHwDx6p5&#10;lrJijrwPK6w3rMpUks8KLacdNiTUFDr4eDuc7TQ9giStW5tgD/h1OAXr1Qt3lttpr2RDtD3Qfti5&#10;ezuJOYKzttXC0FtXECjzYbu9wuJ9ySzC54rW3taGzfrzVUYehK7E1NIGUn01tOOTyTJTEA/L16wi&#10;3zyRwcFLcc98zbUuQUrTQhOO4aMJ8F8Yj3rtndsu36PDkdZuW/E3gjKjAZ00o+VzLJvMk9/Wnvlt&#10;JSf9HuNS06YelMol6cYZvExKU33d7AzuH4u2JuuDORkSlV+t97uhCvLqYk7e2Ftyd5Kew5Y/rWzU&#10;eymTD5bR/h39LZ0dHQY5ncN4vug1Cjo/3EfEjOk/hwXLvVvhdKANqklribD3vbybcw8qHdldRxS5&#10;0o+RWhXZ/CDj6bEMLopBvWU0NxOrUJs4k9/DA2doLlq/CH/3gTJ2B/DZ+jx5ErI/KcVd9FopxZ1A&#10;nxWWto/J90Nk1OYWdwjfMU8Oz9sr/kC7w9V+Pz4klQwn8IrGv5VlLplvS8vqFSJvnyeld6r+XAuU&#10;04Aioed/p84bXYbhGfKzf29gbEDPk27hl60BHsms8j0dCPYk3rpaBs3e6yCAqgWvfm/0bF5uGfDc&#10;bGZGZRplyukOy1Uh0TM8vHs1dhaS8E2YjpuDwF+7UEX/lJD6JF9I4+xo+JpbhOE+JsV+8Do+U9wo&#10;srN4WNpJuQWN65/a6gi0LY53F92Jf5gDP7E8fdzDZn/sbVZM20pd6E4G+JItw43zbWwmzOZzJWd2&#10;odV7QZnq2TEQWf1AvucqeTHtOrYLy06+S7rzya2T/UyfD0N6TKavRgPcmaMUfHeF3dau7GMepuAz&#10;x1V5NE3v4YmgIrS3Fw/YFKyqmX3EsHX+9q7Wn+jfjQDMCCNR5gSKDT41SG/fBgXrUnTe9BkSMayw&#10;3PLGO2WgWTsgu/nDtI1/OakO2SUuUs6/48yRbgMYU5oT886JggW120PzpztsOs/pSI2lmN3Q+B3K&#10;eAfy3b/pfPm2c4WXouHPpF4J72DR9oCveMDjsCltwj7qv5uXV2RuxPpoOVSGh0YWp6lF5vIJ+TZf&#10;+fC6CS7hesvbDsMjvbdv12r8rYOTiSaQHJR59/DXVk2+GZ/tEdtcElhnkE7NjK984IdKlRyGaw/d&#10;xltVQhIiOYyEX9R4GVv4h3GGJsZYdH7KEdgIVNXpFk2GUpqfuNqdtHVBtAcx9VJzw7/9Zim+vU2K&#10;SCCt7WGP0g0IM7SJYK45+I0ITlT6TP1RtZL85N4syLmGqtMqC7cn0e7h7NsSaWZrj2q/IzvZ4tdX&#10;TTqizGMvix6RJYN4/5F7c3KnQJmHPjn2nvu6/nmYMYKOPo42jU9u2MYo5zC03KNfSPf6D4CCl3sw&#10;fq0pszRFYB29KOXb2+rW2tvYqo55UtWyx64yrYGkJdk8l+UfWyTecZ2sh8FfH9qfCdN6cUnUTxGk&#10;3yXIZXLL38j1uvKEZB9D7DJN9iz7SoHvsZq4gxS9fO84636o79fNvHuI5MThD7kuOAwwHu5r1tgR&#10;+SZA9e8OBDV0Ke+JhfUqlAkL5imTOcx/wbs+rCdvVSIvl0E6a2OzM5saBVqyAECfaZ0/QBXBVsoN&#10;znj9flp5BGnwNlTG7RY/SjGb97ra9iCIawCj0OMlpFvdYFgQr5Dq9fS3rc1g4DP9sG3lsv3FGWKf&#10;cWBqlmeCfXMBVNNdlRW6G+Yb5hvJ2J6IdneMvtRxtNgCBeLsFc7qLzPtXvl2cPe6Fy7z2qnl9vuV&#10;T3C50J6Vl0y+eohuUIZrVa+/G+SEQtNTmJi0URgV9VC/Vs7VPhYmuxkAzJIrUHj2awbIjHmmkkT7&#10;mknsCC/eTSB9quwLr64KAcN5gK7N9+9Merwby1p0blcp7nuUSFqDMu1eTLVUHqdPr/tWFBb2Y/V4&#10;/LqVBPS7p/MuMbeRidSy6JzmttY4zX1VDjFVJ78lw986ZR+SfHxDj0g6ywQnHNV2bU/SuSvPtJ7s&#10;8XqrDqVa6wBl9NkVgtwbm0UfrdX9YvQ8o8+ldC0ellNLO+zXRm2R7L6JOCWyGN8a0v20mCoF3JHG&#10;Rhu8xzjVXX+pRL4b3VlQOkBy38kX3mn2UvmeT9ucnMzu/4fF9Mg/gel+lL1zblANbDgt1CF87bTs&#10;7djFrgzngiPoZz7N7g6jzrPcadjeV6oy9HF4aqjfgsTBcxsrL3Ay7W0HttrYep+5FqHpqPNE92IZ&#10;DRbR39zTwRI/KRPQsHrPLAVr1+aPDjpulJH4UQo+qZeb/2737+v6fqaVKO3GHqb3y7+Y7dACYWY2&#10;Z6kUNCachO7OPerWsdZ4IZPfcsvjCmgU1Y6/VJVHBsrkE2FyKaPwgnID4ujmo/zgd5W7JavV4SoD&#10;XCJPL212H6cZgPX0u9i1tTR7a3NuvG0l53KoqfvzTamnnNUHofOMhkcjIXxVcmWt/kTozbB59q7/&#10;H2hcrdFlYt34AlAlk+WzjLPiYknLLFRqytyM6/pXX+RrS+SFg/pzfdjftOBOcfVx97fvVTQFWfQe&#10;K0Kg6P3iyUROL8+9Ue80GU1vsaFYGL0+3v7WNHdr/xxzjtr2uYBSfjnnfk7NSV/uzrX81quQ3hak&#10;vHSuWkDd/XgBzk7NdFOkQIpFccPtQq+YX49C3m6l7W0TopkaF6CZTYV1Khz3JWoyC1pn5u/TvP24&#10;3jRcNHlQAEfI1Zfq+44S91I7awviuCOC07w+GxhtwV+G/HAqnpdWJ2NJDeySdV2D6ZPeZdStZPto&#10;yDMjA7gvsrTqHeU1JeFMrvJx/Xn3zxVh56WZXLtYlLs/DL4sC5LziosO5y+8d0PyWk16XK8D8mn5&#10;e2psFiGv8GIMpXmanOqZ/VWzqGxJg4QCd31kvs/LpJbsifyYzIYzQXsv/XUzWvvTvzVNtd4XXq/m&#10;3S9zO0sTtF+VW27UyRvk9G3XNF7ZnSgCIrV5abQCG3+Z+BbL92cdLl3Zyu7AbaquasB0LmdMRx6x&#10;1r2MBJOXxaD7itTKrz6uc+jm7zi4yRc6NlyNy7vdtdeuFuejfalvt5nD0S+aT26F3bHlol/KD8bE&#10;J1ho4jrKf0D8XZF8D7KF/E0z27y4OLrkMYfAL6AIu06tku9kzqNNjcaNtyL9x00VMd5meXK9uhFE&#10;eGkrL9ftrWpSr7hLMH3wXnTtPD050VY1M09z++MjcLfWd7UpqWl1eYdjMiks1Zk0lOf+D1Cl5RZY&#10;87O228mM7S1SYau7Vq39d4AStvgmLd9XQYaC3u9UmViBtR0sTp/MWT34vYBuux+iEKOHKf30K3em&#10;++RRiXl3SCVvn67C7Bc8Ec0cILfyOmacx7ZDlM1Vr9GMGqgZqJkE5Jt/q8CEKZ2kfrH3wtMPFdwd&#10;YRcf9B60rdUrOeetH8D//dlqcjQyVtuCoaN2j0tG5zg9usqafA6EXoiModUc7iRzq3xKYy9fH8w0&#10;W6d/bj8f3sPOKf+3CujRJKqqZ+axGLUg5nHYmcD44UdBgvq8fL4FHKpnDYCpn6ZRxcyJ1iYFWHRs&#10;XVLV7I+KZ+zY4qmeVG36N4vq8cN0UtwtSuYnlxr1Fvg4sxls3LGgTMUs7Jjdzknz6H7dHohKMiDI&#10;U0IA0B1f4/spPRktlMJwdCzFzUMLgPnHZwDnk1Evy/HXa+bX8KUb22h5flYpni0aa/HFxpUm8eRQ&#10;w1eKdzU2SxHKjBMdmw4sdSBsQefoxfIKbDMPDPBIzvJWwM3SKu07g+OMnSdUvrLUtmFXbfGbkwDD&#10;i5brRsW20WFOnRaFwxiS9tN6e+jp80+uQXq9L7G950hzDWXKvrm0Kl0ISdRajpTpLSBgvM4pFBJG&#10;9iQPpl7WqMWDX687cmOJg0yhrvnFPw8Yk7ur3SMoJ5k8b6iTQ/ficfARhuADYc+Q/mCWIS0bs5aU&#10;P3xBmWpClNY0TwDjc6wniiUvGKuO4KI9Kd1GNLZqFpwhniE2OCh6GiW1uZ/nciWTbZvOWRvpg3tH&#10;Pefyswo0+YC61+pH4BojloW0SxI39PsrnApzlYEyxK+Rzmc5J4SwpXtUclYKcYl8txXQv6Wv588T&#10;34AA5OyVXD5UpLpvzE7+pwpZ2IZ6mNmbPGhkmdOEOs6mezkb/vB3jmBkNXF2LouUkiqA69TT36dh&#10;X9rCHNKVrzVzck3nceYnFdqzv/XSed1weZzb+LsDBgiULXGRl58FyPKvrL9aO0Cfqe1eFUeDHm3/&#10;wEJk7falZdlGOdyHxZOgpeuF39o89xR5gTKmVoqaOVWHiJeM0vl4uPo4dOvPqVW+43Ecw+/2Od9b&#10;32t2vuBuzrXrrUrHfL5owOm/T+13bBkA59JH08uVGN8zbhaft8aKI4ks+ryKTSOTYdw/fdrJf7VG&#10;5NW7TANy8EX2ipHFY2qaNya3QP5sAElI0huEh6yXzvSKDMpHOijeyaRc4Teh0vom5fx9rlHd7uvH&#10;7FcRT+sZtMS6G4VqTp3VomdxR3cIZfaTMVClInvYr4i7LxyhRN5UBPTozWtN1Ie7kXam1vLC3Qwo&#10;qt1C/BHZ7rE8WGTR4NIch5oPDK4zwMU2DC4RNVSa7t8/0/qWMxuNxZANfZnIKpS5NzZ3u8yoY/c5&#10;f6u+1O5nREPgqDp6whIiXj2eZlx8XpZjjTU3DfN9eScjSmx79K/OI61r/bXZIzR3ni5HnSh7QHb7&#10;4/tIvM3z1AoRmdAV3yiPocwEPOGotmN7L5YOfowVKxkSuWrl1e348Vv1Tq/m3YrTbrk9PDOdvcGS&#10;lkh0rbG64VocCUGNHfx06Sq3Sc72TR36Zx1A9FCNIx22qnv4safvZucBZQ7vcCoQXQnW6Ndk+yLG&#10;J8KddTsB2/ZmuLC/1LlX1Z8O6xur1L4vMVZ9DzLjRChNzgrWV4Lhu5knLFcGXQ6FvRfLVG6dIHmq&#10;xOMdZg4EBoHXC3+PwGEIkoCaWCzagYN2WrZADx7st9Miq/dpuDFXqYvy+m7+mpjpkhXk33KFtJ6j&#10;2zM49hmzrMqvUyJnanhp1Cm09VmnmTfL+57A8OiIPNysHUEv/sMaY52FLOZ1uHZP8Du1j+/4ZJ9L&#10;zlrq9sfu2SEhkbvXfOy+Kd8oFztZBaK9LQvP8/Rip/vHIMOT0owOoi8IgZZXwwt8tFluiqypXDdz&#10;sUjspsr+T0Hsg95FQpOWizGF8IONAMRTOjTfZKsjv4v1c1UaFuIRNuVbBi5VXkMzZBcMplWZQf6w&#10;GnKXxHgQEOEdr/1JVeOUygvzsmuRAxWvdkEf+BpBTzgKZWa/Cb18gCWnXGwEinnUW71fo1rLa7M3&#10;bAMjvstiBTEq8ORZXQ6zi/O7VKp7ubNH9NaZqyWWMcY6FLf+pLhIyCK7Pqz19StoJjlrsREJR9Nt&#10;pulDmfOE/wr8Njq2hM6qeSIKHtLrZRtRfr1cPA76oZIzz1YbEET1o9McVqpPslssYfWuBJxCpZUH&#10;cPQtXewWONM4zL92OQinm+lRu72PRar6xHDhbOh/700Rt7i0tM/6LzJwtHLfs/aDmeHUK7CDQGCE&#10;69wyhw7wF1uIvVWkeAD5YrmXTNJYM+ZeAYaPZD1ImeRbgAnu155fKUJS1UYD+vDi0/weFmihVoAy&#10;1POZ/JJIZPnlKeAwUDQ3TvSpWDrZyVw2DgsaEbTDUQn9XtuF+JL2JHNMnqB+bTQF+xRW0kKvgH74&#10;Anqc8DtP47q1xxHp1GYbVq545G0pxp/vXwcquxroZ/0Xvk5byDbvukcsrY+9j388D5a9DClkBzDi&#10;qQlCmOmDJmdffO8SLhm2CsoMrjbdh7fKuV80OD2yfJOaqKKDjLf5UiX6vKnqpbjfFUuF7t/rmSkO&#10;K78MGAASqjMtDz75N6K2vj5z305OhYD9GpaW49fIYdwbgTJHRPWqWM077Qqpd4Rb93LNOGw5AUVK&#10;RX3UsorX2AgDyI+cqKXvvOYFNUAKYTUoM6W9jMztqBwMGeLq1TWjTqqZj8egFh4jSCTuDZ2M2xy1&#10;Z/NxNiqqpLGYkZzMo7+RZjNdQ8hqLle7J2LXxZF6WTJGCKTZDDhF/pTfdeKr2tvwrwN15LOxa8t0&#10;lBM+kVQqlTkklgtvMRjoSPEzHpkH67E5ifxz0fzQ8ao0GTKiFqIgSgA6c5UqjZYnsS/OjCbWAJLw&#10;TQSS2yV3aDGnTTiI2C1pv/i/3VPkjemsRNXHtzIGCEXPSHSObyjD1VrifuMcFi3qYZHRTsLdOT3r&#10;R6S4dZRlw8mpnBk3wlbPXskAn5XsBH3SFbrrL+U8gJYnYAc1296kN1IgFgfKtC82kR/U/YiuHm8n&#10;H2DC4MxOo04EivfMdF5oO/D8PPu0cePnn3f4Hux6k2OJTsmLdl6s52803DPbUpyZ9i/3sKXLcAVX&#10;IxR/vfhhlal59+Oq8zeTlub6rGhskSkmhyTdnmeaJcpT2wnwZxrr+SDq9L1H8tIHWBGp9rgKX2k2&#10;LI7I1vvNayE6jdditQW8rwFQcesb+tYbj9lBnA3x+/IurXu+pZuJV4cyFlG7YYuWCgjpTt5ZpaiL&#10;jIIxTT87GuDnccER3VXO/rYsiAwr95FMEPeHV3NToAm9sx4JznGhT4OzNW1yTx9QHpADqOjItpm9&#10;NmUgGP6q6K7KQZnMVvYur3NhEAc37m56GI9V89pGiWvb/bqSLXTfgGPmnp2YnNUGHaAJuCN11Vxb&#10;CbVvXEhCd2+6e6khI8dI1/XcvcB10eE7trdijy56YBUZlLG/u2e1ndnFk+3PqYdGLTyD8mKyyuau&#10;zW/7WJa25mXUCieRayGZ1+Hl5KlM/Jwa2QSsjPYqKVbMHYhHAg4XDpfmms81l984GbZbrRO2eMnZ&#10;6NOct/bVv2FxQX8eKw5b8v5Q06GyEI7ydCC1yrNoip9TBXBPiOEUM1RuOgPZuvjQUGh4JVi5cz9V&#10;jrBDtdhDijcd9gyPzhxA9tUV+Kf7FeG5Hs0+8ZhXPsLfk2Y1hp4IrYuLhzfJTTCdbFYXamsg2dKZ&#10;cNabweKqdo/R3mZgWwnPD+u6E4oFzBIUNtLwAfxwqNoYO+5DQRllldtl9NntnmeJofFZnCnjIlVE&#10;7G+TFh9P+wjDWlJSa9bB24HGDyAYgb55U+s2PpA/pz79zv6OJaLat6reGEz9vWfeHF0hoeyec49b&#10;81u6BICEmxtuqdVvHtJzimCdH5BnOBuiHUu9ggNllF7aAezldbbha7msXbvPLVor/Sbe9pSUZ8dZ&#10;R3kUgqFi6G7Y1TmLGmaIuEIrlW6xnnc32HEMZP39De9M7maGaJYb3ADYtFXhutCGCiPOMFeg/9Y0&#10;2AFS6tWL5/ndlv52JGlyxB+myr7iR0Wb3orwDoxu6/6EvJ8Fc7MOPquXfST60n48EpLhI8q98Hat&#10;Pu/Ta0I8IP1j/LV/V31UvutbC+Du1c2tSEOZ1lqP9MOL+mTqQ1Gb51soAa/NFVV7b/T76ADpbiWD&#10;oG63EVSHAXwxSVb1yt4wdh0ZyR6hkTltR7mRxMzxxqCpVlfIMU9i9NHumbDlNQsRMq2zUIbKLAiW&#10;KXxIkDG0yGWaAWJArvNyoZlhPV851WOAiNYQM4qsBBVyf08CRsRIoJ/mDj7ufEfSq9dbdUbVId0+&#10;wSc3kBJO4fkGNHqs5rB90auE+oUy10dBrg0YyLea9UdEtPzp40rmZ38G9TuAfg/eORdoz2llrnTn&#10;v8F0lpLH2nJvPkoVkuQPhB2XStdZT+yZ0S8/Nt4nGnm32N/u1hbc3BnEaKvZrPB3YV9JC/nTVzKZ&#10;slJ/H3Q5hhPsOknYngFv6Fx5qQNmF5FuLkdNx32i+nUq+Ye+r5uD1xo5LpRMPb40Tp3qi+Bw6Nh5&#10;Fx45CD5lMHOEVlbBiBuP5zkoQ/Pqt1SH6cnHay03AvfBrFo1pFyptjdcxTw4UeB32p1ADijzObbf&#10;T3vcRCeiESh5flx+NooH/uwtc+PFSr8H20aHJ7mH/Zj4Mmd++YF35rz/iAm0C5SQzp6ob9AHVX9A&#10;ZKOIZR/GiWqdz9fmOTU3h3b3wEVpNH2Z7S9pSTm9aJD8/vEQVtstB7idfkGEwAn5JT5+NbF0nZ6M&#10;ytKUMSzEBQHy5Z5/N+mD1t/ejjt7HIy7d1VYDVVjSkLHsT5HhfSFyfPKavNRC8AxvCbGvR86VLlT&#10;CVb1uLSrEy9m8gLOFRGgnr3Mk2pCVGQ45CyaVXzJsHHtwQ6cZef396U1nPsP0o8mvc5bPVXWQC1t&#10;Rxv9vCOTfV/uK6/ShTi+dVt8YIMJClC2qRjPD7UliP/vIcPuSj3yHdzXYU1WaT65I9OTi22WgbsE&#10;LkURU1eFH/03Xq27L1ruKkrlK/M1mrUl4BDUvkbO1v/+8VJCcMyGqPkFDxEjq2XFFtY5by+V+enl&#10;Ka3eGv86G8X3fatOs80ZftwqBl6pxKuYtaOJqGSRhz9DbSiT2X5QmSru6R9XYc5YC33Tsr4pQLjV&#10;7bbpCcEwTV85zdr7g7KNI8dX0oMgP2fxTLP17TLsXqhzp/D+jGaTSNjXnMBSZ3IqKHsM6NKz/Kmz&#10;orrXIpQx16VT43S/4VuqHi2nV7++uNszZNiRRovOIIRHa1E627JEzr2GvbE+zDrvvHYTp9XqzL2s&#10;7D8pkCYeg1ao4Y2HxBnlJV2B7ZwlLjNy7LWlpzuIoQw1IMs/VH317+xtuS8My+X2Z/aCEXchrztt&#10;+fCUMJyO5ZN3OKDLa4FEloolWM+DIdv5y+C1OWi37iqnOTPcwt6nFI8emIyjnDSra3uiARSqQuFv&#10;98QDNAhb0nWj1H9ldJDb/OZVn7ZW/Ij45UU+ecG+dR6n22Wujy7gBk0nk2pu6iHzBbwGpUbo5Xqn&#10;2qpXSBI9LNVrxHFGbJSecAu2t9/04UokeRGgTJup3ZJp7Dev/EfrWOBggSCQNca70nB8rVTS0fsV&#10;XIvzpTnCNW93dbyV070gdlB8jgavAWTv3UFoNrJfjUIcN4AXjwZcPeq/ppfhqkb71eykevtbBYrC&#10;h2a4dUEmDwPu4vSLc+Gk96k2ECcKizV2B95yZ/BrHDGFWyQziOgCNgPgwhb9enDl9OhplzO5nUD4&#10;GpxJETGajJ4XJvTHi5x2UnW2m7lssn/XKMiUuzqLIHMEjNhb7+obnBP8GjiTcnx2mOLxB/34nShM&#10;qaHW9Ivu7yNyZmcIJ0bEvfaF53k3yN1RGpB2pyuOqv4mkOIxro2lIIU0mHVP64TK3+6Z8NldLcwJ&#10;WcJJi6VhzX5us1e713/ma2RILWajpCVE3UPPsQwNtBmptscBkTrJytl+MRcYCHOPzrtuJuixigp9&#10;31Hy/I0HbPDccG6tMndnh37rr5ky3mOIdJvfwuDODJcJtmx51L4p1BusnIZB4F9GfXR+sNv3WRPC&#10;qLIeob4mKJW1p+1+emqXSyPJPzaHWbH5m4EaYH8fhd7C6GVZBeh/STou/VrXPZSR20WaqOR5pj0r&#10;igPxEc6uy3D6NT48UxdrrLy+NHu49yxq6yX+WdUOAjiuKn32MMW2TuMjtUTt3D1ll3sPLt4id3a3&#10;p/oJtuSFjG1StTYFnmP279SJLRtAqPH82hqCH7tSAQb4nBueDkJOl1imGvaKVKYfr2gimb/DjHMI&#10;bK/7zWtuzswRmFPcpgccYi9tLDj42c0TU1JDfb53fpcckCZ1LT4y4In6KzMen6KzW+bB0bGDpi7Z&#10;zvmHydqQdI7NEcgj2F+jhkVs6TY3g/CVoLyN8VmEuIWMpKL1SnydEGUOsAzpkxxMv8vHAtvnx3J8&#10;bXeVzj+OzixbVa3JwvchR/YDlEIRLFCwBhQsAAvAChFEBBUVxeo9G54j/4x9WxAH92ERK2LO+dH+&#10;hxpHzl/L4T0IJ99d43TRqn8ORU2R43otz03F+s4ttSqn8DU1gd10H9WoZTwQndYyk80ry14hbuqI&#10;uZk8ibzR0WCUehaVc1t5hCzI+vSkCGur5qulx6PNYwZlpEcUhclUliZse4jWYBLcY+fYX4TG0eKO&#10;Pc4r3bim7jd9oR+/tHly7krX/pYuLNVG51oQc4kCdtT++csN7JLrP5aZzDbzqJiT44YATJABTC76&#10;b+OxYH+pl2tmXwc1Ri8oSPolMYMEbCZvb8/X2KlfHkAhGjrWqDDWnqPn4idq79rocUI5AA5epH5H&#10;yNeu3D5p3vf96ZcY0OXsQZf3AJnwqLYLmbq3v6l6mM8LNsKk1EaBUDoALTcglqqcq6NuehrcsAN2&#10;Cwi1UBN3dGUArrJ9IhPEl//p5Gj8u9auai6uv4oIN44BQqqWr012zLSdzFh49iSWtq4btJ78NVCN&#10;h0LPzRBgjfcZRDC+87lDt+bNAZMDMcVH9dfo0m3s94VVSLZjP+YL07sWhVnb/sjOeTPDGhv++yGT&#10;Xb2MfgY/rlHL4nNqNLBl5uTYa+CjxvFiDWWQVsJpb/eithQaNlV0wnX7eWb5uhfI524+LjAwJaoo&#10;g3xHWDBP6dke1st5ZFAElAK1Ds4f63UUGuhkd/5InYY+8861Z8cq794oS46O/GE6DMxgAmW44POe&#10;tF+YS3s9smi3eKWy00+l3CXXKpYbQQv73dBRZDKCNaSgW90FpnErDvSRUHIrWhl2pIj0fVtR+ut3&#10;cmWrYyite+azvJTlXr6Rv8eHEVYToEy95fvotRISNJNcfUbvMmtf6Q6IgphZ5Asson1uEjmswr52&#10;1mvyIFlx1Qcx6Xr+4jHedl4VA8JJJ9ki6JijeN+t7FHXVZxWud7rUq10H4n1VP1TpryJnchtmzX2&#10;Mp1oELyufHdTuQzGm2mF2qgOCAeImE+diM6nNMNVb8Um/2JPAcZK/c+IJebEXMhaC+XDNBk1ZmHL&#10;foe/3CkY96XO6snZ9Zfs/13Ys4ymaHNqK35ak9csfa46uoUxwX52cH51kPh/BkP7VxvcunYGdG6Y&#10;+aREtKM7PKNenuEUcxN6VBrGmYFTb2DfJZdhts8nfkpfZwcMu6APn2D/Po0uNPxNayVibimd3Hzi&#10;qIDCqYttr1RxfO8pd6w56KdNYQxdIl24DpH7IrjtPtaUA/ikTtW84hoZnG2tB1nbWC0/Gcx2o0DQ&#10;tOb39gBY250srRsHeJrtvE008+H1W8gWGKleHOyEbUOMIjEz9pp0Iq1c+8EmxxYaPeVLvW59Ivie&#10;8g1me1RLydQD16baJwpACf91xE0RDbPK+oYX16Pw3m7IWLRk3OJfA3Vz73fIwS3finiJyaCrbMtZ&#10;kYtx6HbUu7dwyEmBKRahy2+PKxLN74R+Qe2y3FgbnMfluZZsA7H4ikZoNVJ4yUJdrWCM998Fy2Cq&#10;X9ntKGUBzmsogxh7B63Qs/ZCfzZq39YUMC01j4fsxDeWTLy02gbN4vYqtSfH2c1G1oWUPoHUdP8x&#10;3E3l+8hqwwgm4tOkfG3FGTYE7fYmrlxzprXIPMb1QWnILWwos8APFy/Al90tm+sBKMi1flwv03IV&#10;VtgoulZZkgE/aN9Bb4Od08J225vc+WoH8ol/VzZnjOday/Cv34Bb3NvxM+Z6Iyy9N9bb80wwP454&#10;ahFT4m+kOrc6oIe69ZclH7RcEBzFZL/LL5KhGfkjx+0msv4Nty7Ajp4oItbIevV3k2/wCF51+ysT&#10;7Eza/eb8dhGNX1ujWzks7aHZ7tcBQy1ju4PQsLdKpEAZElrFbk4tJ83ump573LVeCLjnVknR6jdp&#10;oi1s9i5dhzPhCdblapk0wusSO2/SvAZJLu6AgqP+Xm6BQKf06EO4ah6QTQZzK0adp1k3j/lulbjV&#10;/45OyC3zvYoTCOsZFv38mrFGh3D6ysf49+LHfaNAH5/ZQUJJNWbrZL7DY83zWjZ6AqZjv/E6TdfQ&#10;2BUagGs81GeCa7CK3oiSbOcnI8KoX/7ZvYXxd40iW86vivSyKjPxW2Aq3RNGUAaxfdzGqlakaV+8&#10;FhXeUbiupX11XEtYdLDS7p1JB4jAxiDbSDImTVEINx0qYi7fyQgfYcQ9uMep1MN1ghDuIvp38RhV&#10;7XwLBo7DIR7igMHh72PnuqfxPmTexiX9eK0e/Is5PnR5BQYegMHpT/fKU0+qpuBNMetaXrjzvFnP&#10;01KynS9LbfvRBGLU0kY4hWvgAobU1n+zzvr1BORyfW5BvNwhD0Zq/UtEZs9s++fxSEfqp2SdmTTY&#10;/UhWmuD6eKjJQBq0dG6+iiNp9O7S5wrDsrcNnLjFd5XoL9nIWhGrTKsJtsbbNHs63jpQZoHpO+Xw&#10;y7AaefDjUr22bU1mKHhS2qexf4KEmyeBnwBWOrUJpdMW7WNnn/z6OtIsYF04u0/XE/G9oxQADlVV&#10;ob8h6SfPZZj9jpdlvhbjRqGw/ytTGJYWS8nV7BoXlUaNkPPcZJNTTIbwR0W+na0sdsRQfvTt22hy&#10;ai9vy2/hOT2AjITLnBj8liJeuH3oEjPGzVDMB0P2IENwcHS4m6hd/q1VpoRVoYym0Z83nOOfLLwv&#10;UvWdXWbqivht6kTXyttTkaWxBpyJlwIws3/pxAfR3Wq/YnhyKjVJmBBe5t5y7jTfyjAe477hfRAy&#10;z004bDBXnf1gNT1mhL8emnZqvwM617JkmesCRORgupPUmI2dZa3aLGdk6nyLifh6HeEr63TW5e1m&#10;uR5WcM3gw84W8rG5YwfYBZvlQ3JduB/w+g9GANuP2YjSdlbkF9d48zeEhI5ZYK7nRTyhDxtSVXr3&#10;Myw5LGzlpSX44N5pMiIQf3waQb7ErK9stOio2860serWX0f0qJ+MzTfY1O9hfZefoM9li8yvJ8J1&#10;bQit3oo5WzZzzEGZlXBe42318aKT7SF8XIzBwojZksnzdptL6nLvN+sovxR4FVo/2uyYNMIvleds&#10;fVm293NbOHfNLmTRd3MFlF151YsgHbn1djnYNXiheHJJRGsve1AGzI9OueoPO4c8dZxXe+fffl86&#10;FEMefq9KUp+zgWbdaHHc3Zwo2cRWiPQu6SO4/vEcGkV6C3wQJSZ3ZSJe8NWfkkyVe+23l1f0TqUH&#10;3DZCn9wRylBz4wN+gwT5bmrurL90xHhcPo7AtPYRgN7FI7kr+iHolAfQZ3/QNUO3NZyTac4otXpr&#10;MFaBJdgJ89jGws+enHMIYfWb4BsFKKadddG7ZVQ63kKZUgj4p3mzLTroWWNRI6kd1+NueJ7kfH5X&#10;Yjh+Uz7uWnV61tAIfA1/OTte85mC1va83+DTNSrzD92WT4f+IRCm+j1ZMd6imhr6dZ4bPP1QLdPm&#10;39dTWSeqmOEau5ZKrRaZT+7gGD6sv4mgv9nPAaRU//ClzhUpSU87K4jn2cJ1cZHyM+83gXczuFMX&#10;s+WqN6gh6+qkaL46n4pByKELlpbZ2lel3k/RoYzxdvxLM7izX7jKt4a5SkcIcvjUgkFFe+AAlC5X&#10;pJd2Zh6jUyfj1XuGM0HL5+rmqECis+E5LRSSgwJtnGYHgRl37Ma0WGlkrnizBz1ijBiTiv3X3GL4&#10;FcV0c7kFa2tlXRiu50yyCFf2X8pJdX5cXwiFDDpn8XkKxBI+25FoK8tX4FF32a2dwufbfqrKyqjU&#10;TWuze27nxAC+ImbKDLOawma3yzsmIFCmpmwkSJbG2vEmm8r4HEcql8FymmaEZnSfskOj3qswuXyh&#10;VEau2qJXD3vbDQTQzsvU6dKL6OJnwGQPKx8nL7Q5p+stwyugvXm4PXScrbEPgs6kOoUyy2fsGSC+&#10;fDvbcV4v9zYraMPN6xGjVZkA+lWh8jakKqzY9Z/+Od2HQ6G17EXFnj1YUkKs3ZOofyHasK+aPBvD&#10;0bdEgRfBy5IbFusNEKAnvyjurxfwzc6HLgbDolaKh5DI3G3csvh4nXH37lMqXZ2OwjSNZ7Nvznr7&#10;qGaKE3NbTecgL9Yv5gHIEIC7KcUv2LOsWImdtIan0Z7st5fb7PcAIT7PUZlDSCjTQwLqXq15v4zp&#10;mafBnvdPN8/LFUzr8HMPVnUS7w1dKOnFXG1jKp+iMUTDs3y+RY31OMpZtsWjGTWySmSCVS8ppG4M&#10;imdGnpBKv0LMlOE+uKY4lCGdFhb2JnE92cmWvFphjnBTXN1bZFNus+/7+8dvySu90RM5j8Ib8vFL&#10;Pmc3HjT2GPvH5dZ8WPTfdFb5OcOXMmitP9g3aJniOrMMaFqTqd/3/nfYwAGofwdTrY+Yi1XybQNu&#10;+mMMo9Vo+JUnK21wUoeWO3zAS2eL5YpUXgKXtJ7mTtNHXCSru+8du5D4Z/NhIqd0jfwBBT9qN2vV&#10;ig9yVLd+N1gI/d1vJHlp1ubTXRHsReRwWS5MSMMl5eEgexxKYPBgutYiz7YqysrkV9PSYnt+zCsF&#10;yyHJtS2ncVpIx9ayjNc6JSQMSk+U65Agm5jH+WnpTNSZ7Go1/butIf21YnQ7H3SDm4WVyFNYW8f0&#10;HKGZ1FAjUVzWknMLT2WhQ273vTvVsBGM74wzxdVZSfe18uea7ZZxqxFL88KUyM31vFScogGEWedA&#10;uJIpDdJpCGWo65Vdr3b+0KSU4bXajJj7lJr1rUdYfVmrs0/fhn6KtZrhppmJxPj2fl77xwO6r4EM&#10;e89yTV99Y2SO7RSL2YE89D/nUk803W0MZCcvEJEJ4yZ/P1pzdfIwmdkNg7fLPLPSxzLAxPLpo/0C&#10;vi5nUAiSq9V6z/O71UyWYCal0YZcfM6kshgT50R5rDjWWW77SUNcMIgbcVTKRbXyYdaCW3jnMfbq&#10;1UEAZXREtx+DBhm5fLxKJk7HvYttjWQEdeMqtPp+lk7UQZwzWzQqHdHMVhr2V2gJp3O/o9drHxiP&#10;kXKN6YyuMHz2PLj9Osw1uL/n4/BagEvYIH9sDDQoYy9Xi29Om1uDLQ6RiSM9a5fWj51lR05tvcCu&#10;Ruah80pE1lvuMGvUZG5USIjE8zZbKgeIh7tMsW2La6m3MjL5NexVtj3mWvpvtpyLlnL+icLk+nem&#10;Yazbn9CdyO7md9lSQzEW5UperkbfLLVsXIp6NbT7pXc1zuR2pSHPnkEIf4R41KkF89nBUjl/cgTS&#10;enDpPS88QPRwlKvf+HONcqfi7FBkToVPcXSHMohIRgbOrXATK1AViUq3Ha94+0g6eTw2JaDEYKQ4&#10;m1uIPJUg8HJeueO3hVLveVjGY8ie1XXZmEdg4bDr3F8x8X25o1yQi/eLqBxW2I4/ql6fGJSBk3zS&#10;JX0pAtX3YFLfAK5zfFtFk16zkiTC0mqes8bKmOA1N+b2qN6uaPPH55rLUYA35hrfE46R+/GWCAkr&#10;LwlbuShanzlSlCeZ5mjWfVLmlHL+DpvcCoRwk/KmGrcq40uifWqiRlw6G5jKFn6kwXXMDT0oW2k6&#10;u3y15Q1teappd/uquf3UIcsRxheKPR9h2Di0GOqzHM6aKZrUvm627Ax8z2ADjvm7SdPVb2FzkjLV&#10;3JKevVMERlKpIKXhb90vCYW2N4N99FYsnfW3w67DM88O9AIEx64Hgv9bcuXydBu4qrXXgLUwoOtL&#10;Bh0PbOR5rszCCjLZEvHYVVtQZl33NtNs9d1hlW8re/aqgiDO7AiWIjnUFbQwG9knWD5C9JA88SRT&#10;ek4oG0684gD3p/cbdb3by7y00apEy6TdItae5Y/T+3m8c3WGPTnLR7Es96EMhGDoLP8zpjJR311Q&#10;tL8PZnQbmRawejrm8FBK16YAGSlEdfPUwc6pOpNph+y9xWEqQcinQ+5zDL7Ptl8dCFsos/ToOF6B&#10;DhenokJWqloeXGlkKHMb72Jrujk/CYRGMseZrZ+zON+tNeoz84Kv/Ur+59tJlm0+Nv2QkWAg4BWL&#10;ld5QBjcVwD0ukM+HmKaR54R9ZiU8bfIa/NZnnKgsmd/tJqSLVK9CGQBMFqzaed1NOid7k5SKBjJH&#10;1pfMetWeu9vJO/eRyg8smkVxN49tzyarC+AJe0YAh99K+1pFP3ykc5Fg+BK9euY+8asIpuxhUU77&#10;vYNgdbXj4d8GSm+1vCivOPOL+vDGfPcrPwqs/si5C8cYLzoyMYIciOKlKRM/yZ/K3xBpd3NKf31N&#10;/FJQ7Xe44n1xEm07BaWirRn3xmTzPJ5akwPeW/Z+Qf75kCR4mmcA4aNE7dnFfDUzMn0RnWQw2NJC&#10;PpIWzokiYk4cfsm69fENom5qDTKTXMfH7rU5etnasWVq2bB58isFrxevQSVQSYYNjKcDjKl5l4Ze&#10;rHS5QwhlXv3crS1CqNNKIvncTdrNouCYHnZvYAK17VoHHw+IXNcokRgG8VLefcqAzqELMzPEliCj&#10;2v4ZirpVUHmtfiofHQLZr9+fO2y1cuXc+bSM2zHepqHMoQchlDUrHW6KX31/7QezGrK87YxQ1G/q&#10;R/OOmGq/TySEfCZaCTL1WlL2uJvmQxmS9gh9RUx6av98mE0s0W3dBPtT6JuwxvF7go9W0AzkRn3H&#10;eyhTBd0Rk9zev/WjkiMNqR0XD0QTNiJTmZmuK4pOcDTPVm7sUeMvwfFMq+Lr1cvQOa0PBq09HvDr&#10;CQGboeDbNcFYuQxOm1XQ9oKjdS01uGxelv8d3l/ii5DcVotNhO/ApHbojNvjtfSTrQOD7Ewz7Tx+&#10;9cmTpNZXYjruc8/Bev4d67ekty1Ifu5HpveSOmqtPkoBKwXo6n65vlGcBHhcNnz9GDCMROTfVD3E&#10;z5EDbe+Uw/BxGAyHebWRVOu/pjPKZNoU6OZuL5r0DyeltyuXBIm/HHtqemHssyyAp3hTCrpfbXQ9&#10;hLxRWqwiV/Dzzsj2QAhAXvSj0WsebBbKlFK+sTPotY7XtuRhDdwyuh2UFIu4nUNEH7UEZpvghlbY&#10;qA17vxijy3ygA7w3yyO3BwMolmy8Q9bFdrdzO5Qeu/PdiCqSUTADsQZ2PHitwqn5t/EgGzlqSu6l&#10;+2K9IA9PG1PrkuBtdkYbyZVWLQ4IYv7UuTshJEAm08oL27Fqn2TbTBsOvAB1j5q9aqZpHz5I2Bv9&#10;YE0uJrFa+aF0kvJzUdHWgT2DMkCIigs1E9AypX4lrZQHND3uLcN9/bXrTfDDBATl7f/6n3/+wf8b&#10;++f//vO//6G4YudW/QIkwy5xz05SKWW8Z69VXxW6sH5bUF3LIz9yP2HobmBhXkcJWNsBI9dIiqY6&#10;hJlCyVzzS1R3qXKpdZgt/KP71uCyoSGmaKrA9dl7GH41uKvFeLSdY/NWCVFffXQzmi1jsxX5PxYB&#10;yXkuteoT8Sh+yvSMYamNcw1z32j7qDE8fAABuwNlGGt1GfS2as3DJmKtPI1XMpVE+zn4CF5Mez7s&#10;1etKRuxvnvVbJ5/bHSsnsXS7tznqmmj94ODc6aX4ng9V9+FMSLRkmr5LP6Ixdfy4+QyEctYwfQNl&#10;Ds2LV0RPl3I4bt72L0J+u11apOqOsrsDPOE7LvudG+QjgffgkqV3wbXBLYnKXDRLNFGtdYYwVLbg&#10;EWTX4M4r8bVZ0NU4KuA6fSq/KSePXLHs36t6zFd250l/cln7n7VxfGxbaHWKvC9Vd8JmH8Gvi30x&#10;qla80xd2xpdn5Km5lg/zn1zVysIqdznlq8fhEWIq6IoHnZ/btUauOG/fqS3uXzwUaH+ruwllRph/&#10;HXZicpT1TafqFQ7ULbhYMJPYRrlNl8OzyUjGlX2xwP8sKTe5TO0KGCJX5BC7r+srd7ly6JKY5E4u&#10;oK+KSfK0Fn121DCvzVz5Wh+NOyrz+LuE4ON5yZRO8HOcmiJYBfpCeQkmLrsYJdVctAQgdL+hlsuD&#10;dlmcLNhrj5xhy1ETrtbm9/EQTf4rkif13b6EjQ2VVbzmafZeUotKmFZ6noslJIaYcyhjl/VasX0j&#10;xZN4TXfRFbnIG/WzQrVbtlI9Ju3csxDfi3KwK7vby02U5adGC9Sk8FbhP8qCPZ1lcNKVN/F4WF+E&#10;rEqgY1VScQ5TfxXR3sxhOt3NQxlLPR4exfUuVKezY/dwznz7moEWst1rPaWKmwZQSo8jAHx6qfPK&#10;xn3ABI/UeLPWtsdmtjcPYn1ak6z02lMgE4oJuDZ33nOFqdRI6sLLOM3LR3zLQZkFkz1qF7bADrWU&#10;saj2ftTMYPETcC5yfZHrqbewX7h1T7mUTinfjwniwp7jUzTq/2VCXpDSmjcYznR+zO8aWhvIcBRb&#10;sOXoB93dSVF55RzLxN/BkxhrCkdupbubIxhITdXcPCjGF+Xi6DJo1pgU1PIsmVXw+blz6AlTinpn&#10;hYsDosAv3Kfz5hZUiUTZ8TocELQj4xHQk/yHe4vIgUtz9g/dLKvtvy9pm27cp4cjRMj1sddhV35l&#10;Feo6L9ZyucWhMtb5fLpSf4tcLOVjwz5g1K0I8rr3l3cdDRX0dby1TG1rYe74+GFSeJupNjK4KBrk&#10;aME2lgu3zU/vrwPl82LlGNqndckdLrLtTnGOB9uyn0RbXvAgcyYY9U742iqf4re174930nnzVb6c&#10;gT+v9kBVj9/yrrIGhoPozagz39Tckhqxhf5vheS/HfJs9XItA8rACuEozJzVkWjDqPrYnowpw/bn&#10;/BnUQpmLT95Dp7PK1SVkB9zdDYky8oExv2H5QqZiCo7OtylcJtfd3eryy5v48/SZwrD8maR0Lu2U&#10;tvyy/q/gQk5qXnOXF9J6RlUbPLLrhm/MR5DQzFPTJV6pbV7BUaAcVWZnjbxpO+MZxHatmnW5/ry5&#10;quxC3ELRMD6rXNXOIb5IV7a/2ft+30yd+qikegWZ+eun/agsFckFD1CZJ/8SIB+6sdt+zpkccoox&#10;l4jAJmlwzq9SpMq367i2zlb6M7Bl7Ca7GSxQDgBMGTYU0BqdEYELC0dY7WzQC6G38IhFk6tysY5e&#10;FspQGNIrtJP7SG+yUnYIW0pPxKtliKK9DXz2Ps74nNA3FwztNGoF9EmfTsOYS9j8auFncCQvNNrl&#10;ag+t23qBppmlPxmtnU1r5wev7EnXcJAtL/7d6DI1jh7ZbCI3868wCdIarShT4FtjmkOexgtUp/E0&#10;kyLhfDr5DNvIqIO3pjtXYbaFw/WyPXlgR4O3k8Xf7yzLB+mvVyoOyAJtPhd8ex/47CKk/k7oEVVp&#10;gi0zqZ3V16g/R/3S90JClMYFe836peJoTApFfToNIboAAgdccwZ3s1ntRIwqmC4OhfvOzSFof91r&#10;bq5W/XmEKZ8JDVAnEijET/KLjl3V/3QdcsEt9IryOpny7fp9UMrOBqt8MeqyO8TVMtRU3D36/PpT&#10;pGSbSIorzKb663VFH6jHkdZY6uzdac6F4dnK5E18Hj7aPb95mBxHC/z68rLaquOT8hLKPB/mNlxh&#10;9G7QEB1Yc6g1XmSBiOuJQV971DipoBfKE5rtbJfPghajp2RWWITJ5KnB/1DMOSXKhcpsDHZACUtb&#10;P3adTGUnOOsBXzYAwhpKmceqCGUqdcjqvIMcZ7rUMGIYdGcFsecz3A391bY/szFuX6vtApG962Zz&#10;MMx8SWm4qd4zDAO5rIC1fqVapvE4V4cfgcEjZhv4esUFoZfgR1m+ji7ezqDchTJqG1KM5F7t8CLO&#10;/baoJXHXuRPu9ZTBU+KZaVSDQ92UHjdtQKMVyRkHX105ffjgfvweFheQJoxgY0hai0f/DNaFYB3a&#10;iSDXIbamPuJXvYNLxF8Pymw/MBcMgRZwjn6pFfaUUxYZSTXhySMYOnZqWDMPS1nK0F5kBYJKB7J0&#10;FrSp5AyrA2W7y1Xe7LGpZ9hfhdH5X+1gdJfOkufOeO7LzKVk3Ymd3N/8xj9l5toR2ASTA5HJjz7U&#10;/HLKhOFZnSwcdxcdlwBl2HmPFkhFScF0wA8jXXu5B3KxTma2lJvik8XxQEst8o3zat8AQ5gw86g8&#10;KRVw1Pr2pKg8+jsFohm3qBEeaBtbrkR2c2mrukQBaEJl+u3kMrDy58Id3C5Ctlplgyfts9M5loWV&#10;yuEclhT7OeUr32/+rN7Qbzyt4scfDOT+n6NzUVQMjKLwsyTpSlQUFUn3JApRRBcqSTe9/+wzDzCz&#10;pjMd/n/vtb4lTFWuhiLBSPptu3xG/jtyOJ+RZwdVTVzzP1sFkjEc391GDYAJ9eK+0fH0zy+rKYTX&#10;wPOJOHGN3VG6vy1ZvvW0FVl1ewhUK5nbBTVc048+AWaVUefrOSS/2g7aXUwemQC1ApkxU+msg7gC&#10;U/MDS215pq8KM8n8MB3DGWjBKDguq7tOZJhdnWBqk63CthV0qxfBZuc3bMZ9risQ5USsc9w8mh+O&#10;4PSkcn8qWD7D2Vofb9m5/N/oG9ssb43afISkFj+l3rVyjBLn7KeOjmsAaOx2g/kabVcfeWMnT+hI&#10;IwzOMmbFR6cyrOesmn0356tDvlk5MGqXxAE7GVZa7tlZLZBW2ywkCja0OyHICB/E4Wqj6i1qEc7y&#10;RwRklLtZCXz3utV13gyUbAM7plz5zJZL12vN7H911Jv0qovsqfpiDppsvhrD9lImHe3aM40+foQM&#10;cjLnS5lEj/GRmfiHC8iUbOSJnpoQH1WC/K4MdtXj+IoBOyb0LXrDAxb4x23PMPKuzsVkRLlfNS5G&#10;659UcUlslb/I+cywMxur0E9hsMdnSweweknaplrSyBf09N4/vPExyIToWd+vJO/x6MTfA1jPCp41&#10;sQoSw0gzf0qoTHtzPkEBWaEcJMfL3C9+XPVQ/eWA/TxKIvLhsQW1qjSnxHSTX8AVKnheyle8tjHH&#10;0pVr3tsYOmqBTK4mZyJOL1yN6jpmt7QDVQDhs16w4Q7irBq35XatDupzeip1CqOuWEXdnlDeCubh&#10;kr9dltZp9CA7bcr9UMUn9x1oC8Rf48V6QLpZAyqo25oRzv6+aZvBJlcnSuicvqRkIzMq/trtlbRQ&#10;68I0umiMVp/HtEG8mbO1XWmSCLnnw1uAizUUud8vgvCk+qM5ZOzQOGsrwaZ/l2/EcdKRivIABsLI&#10;2di3dibI6LFilUaaMf6xc9TYoytuEbx3P6z3iOvkTTEy9GPXB/ZoZ/QaVkWri6eA09l9D5+d56u5&#10;irDO6Rc0e+6eAP+SDLZkicGiVxgUj1QN1YbG2rh8HyATSEHcYhVv7HlL3tL7I84FdhWd1imuCG4g&#10;p36mLKSt9V8XPl7GUyV70bpBqjOz3Sp1GvthjbsBBQ0gMWa8d9Vl5noK77feEJjfw+pE3vGW8xuA&#10;zPZcxnewrOsua5P9UCvWFW4VNKIpVaAPVovhcjqt3Q8foQ7FXbfxOH2levqIlew4p6zPzaM26Wec&#10;49V5tUo62IEy5ORQXJhVZkK4ho3shCIWOMSfTGPfsIY22pXojbuY8Fi+0jy8f5dCvdHHU2hQKGs7&#10;GuxyHqKaCXcc5J+Vg976eYKJrKoJA+zFZ31dqT1G0nOWnxywTXSulo/Zul6aVdfBdP8bXP9GEZsI&#10;/SzY4kgA1Jux4HvsdHqf7w9cC3hWz7P6li6T+f2GFLdCF/1RY6F4MvV6/0hyLitfRHO1hF/Eqz5w&#10;a8fdGIKMu5BNGz2qqm+oVkmwTsWkzv9Ze67xGW/IP3yCv7Ml2b5MsHHGHNTwQ6x3Nh2H4IBPB4vJ&#10;SKdLt8P92hlfpSt5D3rMwG3PL61cMbpGbVNZp4N7pOaRcieNsmdWL+9kVljC3h+v3tYgs1hQTlrk&#10;CXmGPgdzk5YWx8/Ygevkg0R5wpsDkq892DM9+SgY1dHhisSVR4lE8RmPzY7KCOPfhN5WGoJxWS32&#10;BS7drrIfzbc2ep/PZyqHsGHgZZBhieHwkfPBUnSu9e6n0GmbjJhfx5Muw16CV42OZYo6V/ytVV3N&#10;tildQ/F6blRqHGhVlPz7azDDC90NDnHeeHRk4HWFq93IVWrg82nk09p8GPF//zfiRO6V9amUeJVb&#10;Meo0hZvFtZRv8pKO7AJQC7frd7KYPyy22g6RCqQcdRtJj0PkVSAkb+Ed7vkVutzh+rTWboOlbDRn&#10;3FGnx9xyqYCxmLgvtam/pwARO+fOM/00dDEAHIzcEie/B44VsNn4k9Vq4BLmOw4SXexOnZVjPtnf&#10;zYc2+u1TXYVK+TZUD2hB0VeqFoONy7M2M62KesfXge2d53NhW4gqp7/3TesTOCP9lhcmQ94vEXgX&#10;3a/QebMG6xDbw4ZHqFPAHJP9Lu3XZCy+GDzpkDC1P8XtCnuJs+/rUOSNYLP/pcZ6Ia/oXs39ju/T&#10;plqCGP3EEXe30Q1k0PWMey8hKdMIREXXSy/DX90P9QzcvoY/L7t1qzNv9chD8xS0JWOnb5k38X0a&#10;tTLNvutEV4IUuAFYfV+VGiA/5bIkifr9ObjNXZFvWmDekrT/0JlDPJ9Noc4bIQoGa+FD04E28uNg&#10;XzlGzGN0OEaLs79o0R++144y+HMv8K0dO3lSvaWxgt5YeLy/ycHsGUUlh9rNwfEUW5pT4i6cjxZp&#10;ozW2xp8ufJordneivFPSjF78JNrGO4xnD/UwrXflb+Y8UCpfXcmKwUy5A6ZtPUP7bkZn+t6lOK0z&#10;pLqq44VXoxtuys/Okavg3S+xCQl6+TObMK/D8xvR+jW/IBPZlU8uVBelGXpsrPNJiekp8lAblV77&#10;X6Oyu96zlyWdA0ppG4KJd3giP2oZ2idz8igQlsO8YYqwK73Vpn60O5PGkRVnJzFZ6puZIGSIcHlp&#10;ftd/MtvhaVy5yDWx9GrtYuMmcHe3OWndtFPtM4Qdz3v3eLTFPn9wy44EZRtIEXkL0BBlY17Gxs3F&#10;Ni68sh5RPgDZ3PREhBzztJ3cxqR8y0TrzG06JRKQ6Wzhoz2qx/RKY/hmWNTiMfkw++qyCjaR6Muw&#10;9hLDtm+6++4l3KXpclJFUqihXfThBtoiKaXdy4dM0px5Aj3FR0bVvJPsqcttCKTqDU5NWND9jb4X&#10;v8ukMdFa5MiHnCJJvhAbUJ/PVSAvG+v7zEnyYnM0ZD1GQu4Xap7oCu+3BUnNrw/9sFuSpkKpzBjd&#10;zYOJM3PqI47YD1Eijscf8wTSttq3CsHfay33yk9nDRyCb7DKEZPIHk/9HXP+nezi97x3SyNkvrm+&#10;Y1pqNIK9n9PSd6FcGb5pu36OFq1fQzDLKd5heeIQ1Z7e8ty0iHX10c+3JMTkTgHDADwTZDTgozTm&#10;yHvghQYd262atNM7ZK9fxO7fGD8rRet74P1CM4t40EMG3INdj+gMI/BV7RO2drfkuPsuFqrugu5U&#10;yugms/oNYB5SrA0JvtobmcF3U/obpohP5pBOa0+RuCNl99rDi88sZxakOmGX38zkPpp86lGtd8Oz&#10;9XCjQuDori+v90pUvb2aXNqs5Q0N9MFDlF2g4xLFnpczJiuuHmyFH2Hr/nm7l2iQCdTbI0Un06f5&#10;zUoV/gQNRU312hlVu9V2HupVNyy3iz9bdwfTXb/YeyYdcd+CMapCf7mOqy2S4INh9UlUf2SGdmQQ&#10;kTIMhyI7ZTW2UjnYWlmTU5ApwBhJO2Kp93n+fJzYndXiV6YJYrHtVoJXUdgnHBqr+Ufw6pbOw+K6&#10;uBHczS7obm+P97jy6P5W2KObx4IAaj8Ggyhbx52xhXq3z1UfJi81T620v8Mte73ZDqI/590Qr7fP&#10;mXBAKnP2sB4rhx8y1e3mdOD8Pp14/v5wEna+rBxmVu1j5izHtdCGN1huUmHd2jQawor+JoN9VbEo&#10;LVcdZpI2jv7G9FWc+CDz9LlhygHUtjVF6I8SFt2XSvFRVYRN+afcGurC48SwFlCapiUSW09FsUtB&#10;mGJRWER3hpnCcMVceqnLMsKrGTT7nauZO+tPKx4jkVexm7u1H6Eg07IK/a8wXZ/znVK7dK3mscWq&#10;Zc3ncePcUshDpfyyty+DUarxJ0BH5OAy9s4nnRwZxCCvk2ITuQOqCgg7vzJURZox6cCm61CgCrNt&#10;czs7yxCq7/99ocfEl4VE/qB6d8/xdSxFVy9Q+WkhMJijrfhXujNbZDr3VGjA5Nk4Z2vh+EgNNkWa&#10;ob5deVEnBex4b8NQd6ES5mheaL/O4Qjv87MvVN19lnAoePwNIZVyQfrsM0NvMj2Dt62rmo5dvzZD&#10;qZRffDDnj7m/FcAe8gLESnEQ8vK3WDDkwrtt9IRvk+KpHPsYGiOl5DN8IhOfCzZcPDVrcy7KhRCd&#10;FfM37u+1Vqruvwa/T9vJswQ71N2PbU5XCgZuYYMzEHnc23g5M6e+mEl9v73nfx//WzvbOK7i6KgB&#10;FwBvqdeHN5rqzaWGNnkgyWcTi89WMkNC4HphLxbuXCDTqCZeU/IAJroDw5bc1+foTpXdPKO3F684&#10;qJ867mp63wBXp1uTs/2H0ei+Or+a6+i6tz3qsgabeVqibvfumB9+k/4g6OdLXbq1NDNUa8t9EOJ/&#10;Fme02TaaC0qonwCS61VCW1dViHfsH2qIrLl7h7JDIe7PuPukzu6xgstsHtZEus6bjWgdUMhaXs9e&#10;F9sfUR22b0ljT3Yz6Y1Vtv3N8tQPs36LCUfwaWZ7yDBglf4heSXVaQdhjsEFEHLos9kS5+MeCy7R&#10;kVlH5JtBpctsa2U2pXMzw2/fZySWXmRGLxeK6UEsXwubXFUlydtWmlvLUOOeTjtEKZ9f/V8cm4+M&#10;8M48Aa0gTgejZrm3ahk6NykrmasEnpCd5H8fdb/TtnuFX32Ohkq3yUW2MlVgO+v1rjOwJR1lGuUg&#10;OY6LU//72YYp1+1tYpOootsCG3i3DXwaIj3sFKQiAoTrcPhNL14YchY9w3W/PDI6x1ILfcOEyTHK&#10;yxyedJ0UJyPn8hCun2cxG1W71tPJ11ep/11XjabV0w7lxW9wbPV2nT3iuZzBdO723366udbD6Ygq&#10;wWaM1Jo6Wvf7ZxmvkM3t6AqNwzADGWkDWQ/4jN3MRHQbBiCFh1EekR0kK2gAxcBz4baE/Yz5lC0H&#10;LR/ejoya2J4ztt9703ygrfGf+fI+KMdUvlHTrA4qrXpZ7gk3CqMVJvZyGmU1o7Vg71he7p67nHzv&#10;i1kAP6LbbKmhvJ7LfIR91+fqXZ15rpIft5JB47Mvs/LxoOPB5BCN5DwA/ikSZDJfHuxjo26kWuZQ&#10;jCbJwtYIte+L4iZif9ZRr9/Y72QlNuZBr3iO1kqnhMLPw7qmrzda7HN6xs8N6G7tXbVsJUFWhfP+&#10;3aa8OCY0GGkMpOv3aoMMDzZ2jet8eOo4cKGJ5r2xYQ13eAyZjHrH9t8QVdbVlVq6xZ3J5oaCMXAb&#10;32yUgcLtOtYJtF0S6e3S5rzYVp5MnrrWBHdKqj/q7CwNdyj75O/Eg4xhda2Rvn+wJAe9ugebnW/F&#10;qCtxWPaXskgZEy2me6w6jSU818QNn1bKmU8dyJ9jK//N9EeLYLNcEH8NdWDiUQhMiCczCjhhr0kd&#10;8kj8Yl1hFyeQETm+3jhCHw+ea1W0wTy7KuCHCh0h3UVf0Q+3zjg9dCvAUxt/9gD/kygPTyZ5kTy4&#10;67MeP0O7rN89aK/yp7dmxazdsJ/YvL3ew1INHZvzWhea1xcg8ww6DSlbVpNM40Wzg2V3QjPbjHi8&#10;EgWN2sLit2ntaH63uJMNpjFLTNrOVce3wpD1Vb9fYCjfWD6OE2ywNKPkO3I2CHaXGlb2c3G59aii&#10;1eYG+/eEzpcpN1eqxLkxP66Efo4QlLX+WdmfQ7o8QjDfOXmv0V1niAjOcvB6SbMuHfRqxY59SKj6&#10;3efkAwvE2yc4NpbAo1wtbHfMVektAkWCfRroWtCMBzLVbb9YjDFE6jCrZY5CBFRIlrfMh6z4Q5Nl&#10;RTfVLNjLttoLul+YssaxvGVwvqxff0zyHBfU62RZrBWbnXf6qHYXTSuf1hl6/AzMwdHKe7W68Gz8&#10;vaRXnbMyLDlZdZuBmgl2fOwdBfipE8X5hQMaoTNyiNb5wTnEFDwEU9vMqi1mcZnT0qVr8rVHN51y&#10;EKCtQUEuvqvnqFtHm0fdT+bQdbM6g4Zia7D+m9zmPmTZ27rYxrI72Vc/XMF6gMX3GzHQbIu6sRGe&#10;WGGSK8lpuHROBSd3zz3n2aqWZbglQS/as/6gUWy5a4f7yKNIwk63+WKeCRVxUBxwdh+H4PPfhn1t&#10;dmp5c5LxIRKtUb/Icg4HfNEE35GlON+rNtmB4zd2Y68Yl66ZIv/B6YeNU10z7bY2Z27SXj+e7NJ9&#10;4/CiIvSm1fglrP2RF9COhMaQ1SM89O/tmSmn059UyPSoW58ZARcOXR8GxV+ibsZ4vVqqN8dxeVEI&#10;kFLKQErz/FEvhTXrxp30ij/6STJLuR1RIXvzuQi1J+1MawI/qVyZrEqLFn8dLJBLMvq7eBCLaNPX&#10;BWDZGjXR2/HIJE32jTZJNXrlXfX69KDGeuUdhwAe4Ob57Wt5Dkquqh2bwKGL4rkwww+9kcCnm1Vt&#10;svk9IS+lDvstvm1Puz1JbIh++6aCTKEIXZtk9pCRB6WkMarn303s3I1OF2+1pBvdr/h4Axm9Gixy&#10;rxL0rE/VD10JR3oh8kO9vCgmxtLnnU69m1nWy40dnWmdy2WNb4kSUUb2UxpHkZQAmfeRLKmo83zL&#10;4Qv6oeQy+ITsD1q2nEb9S66zQ1Lp9dGgE54un0dbv5QmEhiwZ9344KWVTVf0ArzoDXbn3sHTdz1o&#10;+9GkTmUh7B2vHv6alc2v2JmDjJJ+Kc06Voe5020TzfzvIIC/GhcquUKe7hPFvunw8/G0YHdbq1u7&#10;3dq7jm/9uLgantlKLqb7l0kthbbs6Lhsra9CflN4vKDStTN5yPgVMq1QWOCCTPWCn3NCrefSw+fH&#10;nndP0GNDrPrsOVlnz+PyiCB7AqCqtMxhqqdZOaemIZ7OtPl9ugg0XrmfxyhKOMNH3D/D1WkQHx4R&#10;DAfHwKMyA/SketpO+4HM4OnvZ5f8yV1pzV5yMCYV9st1Z3v5DhWkG6zE2GbjmoKTAWim7wE12+yA&#10;zaLjZmcVQYUAt4jVqxOU9ty0aN1lZCUewu2tsqwP9vtk/1mmneSyK4CM9GuS4f7hrtzL8Fz9xI75&#10;2x1znaTF6o0qJV0ZZvY+OZbDHku1y2AU8Lr4KzwmvHV3q4qeh7sPKxeD7hg22uHj9y0xz/NxZ7ey&#10;q/iYM/ouJAta/++emveK52LvyXbgxPEdT+5Idf+uKYUpTKWU5oZ4YAvVyGiy3TdnBMzI5DG+7onF&#10;JH6XW3kiEYEF2UKp2uw4VQK5Mrq3RVp90qvPLCMuOvu5UtwJ8GkOjssUFrf9s2Fk39aaMebGSojr&#10;Qny/2ECkmCDHGoFQA3Q9j9kl0TD8GnJTmiXcyMgzo/wMCKuVzCfbfn27d9r89wOGYEDOztBL1+/d&#10;a3utgWp/L+nMiiFpup6D7dSk+Hitg+5lT3EtzG5i5rsl7aDoYDuxFkVvbfVns8GLpLudI5QN7tPQ&#10;VzL80N44IWUs4WCL3l+uoHb6kLHAjPSsUsKDpjpnGCGADLQ1SfUZ/26LeH2eIxg2oyUanj1Jxfrs&#10;yWCf7CozCcfLCndvPSpr9/biynujx+1vV3E4lkrX5Yhufzx3XT2t/Usmba86jftZGFQM/HWk0QI1&#10;Lc/+vmlVaSqRdyIPhCazjZl7ItcoZTeTXnsa3rRfD6p01H1BPQn1G5BNvcrpc+2dVQ2/CrukQeSI&#10;TyOwhml05mtf//1yFaaOZFpRO1kgUj/mZ6258Sj+naG9Q39hxVUhfJXY+01pc+Cve6l7dx19wvic&#10;WRW8wSR5p97wlhrb/T5fmAjJELV4/nk9Mt2TmGneeLdltU/N+3SSxShJj+Pl8zMoNnESWhKm7VNv&#10;CDJnlZstCgXickZ7tMuIiELu2+5KTisDf/V8zIlK7liRUFwlf3Rz0CsvnXYebgYC8p1fIembmLNL&#10;e/xY7dA12U6f15yzr7n1DOyktSJheV1a6GJ/x8FYCBQ0jh8rqs5m0FAfXVCuNpgdf3tvjXET6FOI&#10;bEQUqv6FUWpxbWS8V0O6MzrR0YU5KpnlhIJwJ9QWsrvSEyZk4yb0K75Gn60jzZd7r3KRDtbfpzHn&#10;O/ubLX5h1LK861kKAtv9p/5yy+/fya+J85YR0DfjtbfUEz6aUYUvlV+aewuC+dGO+B0xN/oINrWU&#10;oCKqMD1G49toX2xPp/Jl5L6Ogu6Zyh0HmR54sphETmdP/m0cBdMZ/nyoT8Ln6/Nvvc94+cZF7gAp&#10;D0vu4bG/dMkwHwyI4WXz5GHIkWkcwCIYHCqbEuWai5v2zu6Wmcn8tYl0udhIDaQ/z/3tb2guUdHy&#10;JUmupD3F7H4Ffz9XiF8mjLae5lF678OD/6Asw5dUfITq7dmNEUCOTe36EduziOMSeM3rEEC0y5WX&#10;YjOCiiYSb/ObpLnoZnJ5+tBeyH8yJvEwyXnV6hw7QgV3O1vsMsy7b0lobD74fAePPGx3Z0m1Xpeo&#10;0kKI9869O5uarXi5W1V0Y/78Hkl8+D3lHv0TqbyExbrwnTAS/k0CpPrs9ACnBDJHxkZqetufD9Tf&#10;/EE1WVswpmR1l4ZnVM+bj/dTkgYQiGWCrKtOOfzJaIWWfG2+pUC9MthiXPBrzYLauisdJm47dhtx&#10;w4MKbc/P5u4irO4TiDiATOaHH1ve4rDv1Oekjb3HpqzxTdG3Wv5j7ta0t1qdfboh28UO8F+tW2op&#10;M0HK8vKSQz7bE8z3IivINTiOjXoAsK+jWTrM2pX50qsNy59Pyyv61t8BKpzROTTnodRz2X29kWOh&#10;J8OK0bWhmv52rjKNq2/B3KzXJmrGJIcWv6d+bYp7CrXq0VGEXX+bQUHBDBkyCMXSKE6qtVE5N8yH&#10;XiYszVY+xYviqAMyk4oMZSmlXi4h5dcDTIzpc632tvsVGcE2mEDU8u/QLZuPs3JtSn7tfn9O64sV&#10;VcKdTFqxH34fA3t6iyyPMbK5mh25Zk8MpiW/TBH1URMYjESG/bsUrjFwfpPp5x3bsTp7FsvymWk1&#10;0DyEYsnexODawZdVpSid8t2C1zOMIXZZNe51n95e7IxHhY9GRRYv5vO2c09JfRkths927EUlvACe&#10;HYwuOtvXDGQuU632hsxJ5wNxGMx7P2RjSt+vUjW8djA56pNJhz00H0GWwtMcPeb29XGVuQ7igt2Z&#10;aoYGjUBKY6AdbvJlQ4XTXYv6UKYUitH9QTTcw/mOBtjfa60SfuBflwmD/OjkFwxufObkxQvfJIha&#10;fUM6JN7+buZevLbHnHvqFYfaDKsVy+6hXjyWbXda9jGisDD0pZPmjtv57zxLf3sGhuLKZv+cnGwo&#10;7+P+3jf+OkvICp924WQ0Hay1QfNkzK1FROrX2vBwyWXgF0EEF3Dd7Y3i2X1YoA6zRI7ip/XOc1Cy&#10;BV13qYgYA6Z8xwCnC8fAl7ZpVwxxDV8FpyrgZ/vPNVSECcaPycqxqJPZ40ssBmAK9qGuY1jgxsje&#10;elyBpu8yocdwz4wk7gToqBbrEbLe/7hDHoBoIyUIZ3Yz4lMnvlXrW+5Ue9GZfMobyqS8iSOq9ze2&#10;q7DOA2nk9hvwkgf+3Z1u6eyoCy7zTcYe5wMpsmRlHttl2GIT3And+McOt1rA2TF8IpHsQavD6VI9&#10;JQ83AdqNk/jh7A1kmUw5Sa/75PS6BI3gCTIJC9CY8vbGGmbYqaGwSmw3+eAwSQj4s3Nbi4ZqMkmz&#10;WbJRoffZ7MK42+PMkBjvuGqSP6mz5LETfpZzg3IFSl2Im0ETARs8c9/63padkdUcUXRA5kvWw5Aw&#10;+d6wcSjMyE9b3cmyufiW9Wa5dLuMHyYnfRtCNuO4t6uSnABQ4+9W9ZYZa16Zfc5t3upXF8hZsaTA&#10;+IxaM4Zx8FXsji9EnhlNeR75tEEGOjGlPOPJXeXCU8vbNleWRuLyzhG8i7Ip5EtqgbfLuWZbq98w&#10;h1dK/CAZ/1oFhJLqw9EMKa+GIXTwuM9ZxoeKDd/RMqk22eYfVq/8+5hNLW793T13hChw5qqtT6fn&#10;jU9lhWONHMa709P5fPPu/CcqmzCfI+775eV8dfDJTrWRfFi50BTcrma03k2QFEqio1tALjbz89hd&#10;P8LpzOkVBx0JuhXyj4/ydyMYuP2z0G4uv8NzobeKNPmmgFOSXsnJMhP+4+g8t9WEgij8LIoFKQqI&#10;Ik2KgCCC2Chi7737/pmb31krE5F45szsvT/mANi2vq/2s+t5dkXR9XayMGtWjpjUIq0+K1jbQ2Dr&#10;zKq8S7rmsygCeXj1LjNkdF5mxdoxqD/Ns/sdQZnV7AfhTna9eYrdX6Y10Qaf2TpKF9gpDOm9KQ6E&#10;1nYKgErkVbFeDJmoeiTVM7yw9COs9OWjwfh6nN/Q/WLos98nADjI/jGID9duET3klTwFsm4fyjjj&#10;6H207uV4fI4aEPyModt267qdcwBR1B6v9Txvu0LwRkqaxlYisdHtUGOkUJ4O97aDoVSGSz/4LziD&#10;twKhZhcMEQ9mP0+33onJa32G6A5j8+/uuVHhduPs/ZxhUXOWd5PK+qTqatbwJ6Tab1dsGDQH3HWn&#10;U0zyO/PDZH5I+LCTk+/w/+memY9UJF1s9fh8IB9sL2+wScrQI4QQVY+o+XEwZMMrlGm80jTQcJf9&#10;oZ63XKGzeVnndt1XwS9+577k1wpKrnS0ktZAeTfhovC2eks+yUUravucHklH3sdKQanXch1Tmqib&#10;Gt37+c/9SB43phDgko32pPh3rElcb9BrlNuk/pezkDwH+UIHRnjZiVbViv0JrhbrIYxNEmBAb7aB&#10;5fM0Roe9SqPV6inBKMOKrVE0kX20rOtAQewNzdhSesM6rtbr5xqu5/dKH4EyREVgGWoTpYzUa3b7&#10;F/LBg7xwoAySufq7rlysk+WbQ6lOfvHupl1eTi/5sm61FvNLY3h3dMHhsBtTuAWD16O3uJsSJANz&#10;+e3xGuQG5Y7lR3HX/Nt4lPk7pJzNMkRhVOtdZuvz9410C3UgzDxP6aXJaJJKUbmCxEfG9Qy7vlRA&#10;BhatDex+jwLae2/21He5MSToBOH2BWGEd7xkvE7PUbiqElnbZuzD8QJlrDMSelPkyRY7QbVyV7iy&#10;0y+usocPCGrDchfZjD+r17TvCJDhNrbrXgsHC1TaQu9cxjBrR+W7gFQMtC4QjZzeM3lMa63vkzCa&#10;R15LOWwCwq4uYijTXhfgkcL+3t+2A4aNSzv8m0Vyn1MmN41bOcblR09uAkBnWY7C7PSmbf5HZXbU&#10;3NAM19QOv17iHqiT9j1WL99j/VSEmKn2vRoj3VfYKSKjLfqGMoV9vb6Dj371QlBpVbKztNcYMysI&#10;t/6RKzyw7RIgUE/WrQuKv2YpZ8sN2BtEbscPhfCIqmWR/EmJDfktil9EF5vzrIESPWKdPyjXL++u&#10;ppTfl6FMfgRQigSbR9KOAztGZRvnQndif5rN4lc/35OxUcVYTRm0IXpVGiLy0cnUOEJpbp3fcsGG&#10;F/j3hidAN0jbFd4d5XUIrjsQFDE63qj1/O2zkOyfQhlk0aiWM9s8XinBlpNvlWGbmgsg02xeuDzs&#10;CkkzG3r85MQB95ZYyEyAyAAO+oiHStaHXIt2i4u2A4vFdjSI19R8n1hHyEMexrOhI+RWkvv68EUe&#10;yvTelVLu8GI3EHoo9LCxRN5HyFcidPTq4GuIE5iJ8xPIDfJ1zZXvWEN/bUhNx0a+QL7LQr7Uka4X&#10;HZiXkgxg7e6UANlyp5I8i2Z4/TlKUTbC699Dq/xGga8XJbq4zfwK05rFwcW8ws3BSBVOxmFwGrCN&#10;18g+X6Zf+kY0pSU/dFFvzbm3uVFpRKWZXR+Ug8h/ZrLCYX7/uVXj8JoRvYndOiVBh6vXRQfKZEIL&#10;198GVzSNVjiXF+yUP91R71WqzlvVmUScU8gc53Zh4YOMjDEuONMCCYSfjgNcWNEXli6y5KIjuJ24&#10;spdzhlXylxUH0yz3cV6tV/aKKzvqrx30Kfq+ZvIdHXaRu0ZGnCfvN0W56e6p/SijDpMgZzr03l1N&#10;hryM/guDBaqOX9HeNU5eeKY87BK3+v23ZZo76ATQ7rfJMZNkA5SCvh7JhKHRh/0TyiTGaXDXwm68&#10;XJcLWQPeyO3Q8Kqpck6mVD++oiJhpQtV41VfGsbt0kE+MRCfPJ/rcqPDzNAHNpSObIHgPIskWtZd&#10;znRFe7KpDc85bNuDfaFm/A3v+21lmO4tXTJPK6WvT8kgXN8jojdjgX65Xszem6TYmfyqcXncGjx6&#10;toe7tdXQEgG7EJFNSFdaIjvpUB5dL81H52BllJq7pFFmNVzrWVc2T+bK2v89NBaysFqMXZm5cEc6&#10;opdRp3VJn9Qn1yyEFa4/OB3oxi97qn8AVl0Nh1KhjQBPd7xzhdFlAA3wkNhPi71xXK7Zco0xzbhG&#10;0pN03miiDTUsBuXsawtleha/AJMD6nrJsXXG+7sLvxtfP0/8Mpx6y0VW3Kfs+vLJ0ONhLKtLezc8&#10;xaTY3Y3KdCcup1LHfc56SmF3lNxWH7RqauMi9EXDvVTlFiDGr0nUyUKZ+gu7N/zVw/4xm/XmUc3N&#10;gvSlrMXToPHAy0znUm8WJ02RKl6EXE++bLYgc/LQgcwTQRFYUsvduUdXgVCGYgJukrXT/nL3Dt04&#10;XFy1lOH5yeddMKAMObDdpF7STZbFPthWHGHB7F5rojDLooat+wwysfBRYvjnhL30Gy6ohobIRD/0&#10;nnHsWbfMYnbPvQU+tvJltO6W9WtWWIGZ3b18hEqEj51ClUg9KHPj3qkOsAps6B6UaSEsoAOM3o/0&#10;fDDJtb5I/ptVDvzvWJBFxPGSH/669bON0VX+nb8ay+y0l2sSRTt+9ZpTChQH1914kLchHI1dxsXR&#10;iS0exc4XynTHcrW/JhFp1XA0ngYgr7Pmm1tlaYs/bn2nf8Xz9bYoXfZI7odVZGAkL/p+XRGSxnJf&#10;3lYeQWMwZ5F30Zs3lVGam+yuE6W2qZCP4O7FBakLtkoSyrR+hhS+p9/iKjYMAeJDB3YlHZjvLIyU&#10;USveObX2oYFV1LoFX7Gl+xpBNil3XzxM10kaH/gY8xDm2Cdvcmvb2GXeXjgixrOhLD6ZzojvTrP2&#10;swJlxk2VOUS5qMDJU2o9gUHSpCZ8812T4SrXbikdQcR9lVGxyQZ1+kdvKNpJELe1K8N/j7Pa+n1c&#10;siW3Lnr3utzNdW8do/t4QVJiLQtLF91EljBW/7vfMIuNM9401Q64HJcMr24s7BPGrdpi6LWdVvT1&#10;KpycW67y2eZtpFqD7eKQX82JCQr0hQNf7D7oRhM6KAEUN+1MvvS9D2aC1lw8bv1DlH4h7T3Z/6cx&#10;I5XPlauz7vO74na1gl3OdKmX5USdbawmE5YwClKxn7k/BPQ3vrDCGq9mDrgNKvD3iddqQzoIVBrt&#10;T+7fL7e5qdIm6oC19vp5OOeMVGy9Dw/sp8KnqSuAwaT07mq0ajVYpaR8vKtQWTjeKJxB0tsbPLy1&#10;Fgj5c8t6Juu7i0ogC2gNktCf3BZSNDOXYlDT62q6hIX/yDy3PGv7KjF8dYcVIjbHYDnP+rt4+NPJ&#10;o0qXKHAxabj1E1txNcwkpV3T74rBrrl9BdxyKmV2eFJeSa1gYR/eBOJEot03/OkLP/Zm++FxNJ8r&#10;WI5exyl+bZSQrU9Ndtj7peXJRhXp/p2e5AHQNzkGFe+9R+fDa9x6+r5E7ZuWbdI2U7b2WgyDr9c5&#10;qdqT4zW8q9kLjEw8WHRh0qiNCk3EU2PPOBS+SqXXP73fI+1hgnQeFOgWM6Mv/KDyN7nNzcINQjk0&#10;HUzKO8LDi9T7op7u628a4zMQgHY+ewe3x2TQB/efP+zJaZDT9iy+t4wDv9DMbzwnXp0TDRt1reb1&#10;St3LWuemAzt7pPvOY1s0d9pfnwbNJBZbFYY7Bqk3tsy7ylM1CNHI5sjlE0/ID88EudnIDKX4OC1C&#10;BP0K7S3slL6CwYR9EYfJOB6S5mokrq3mLBUOy3aSBUYddSMeDPQ71TFB/fVpNPLo6bF9hJhTT/rc&#10;spOkIV8GxGcmIH2Ub9bYYoKQuiaMOirMDR7VcvZtxNkvd1hfRkz7rsGvkJ4UdBT0SSXvkDn7ZyMC&#10;VwV0jzsnOC533nv9px2c75ty+kiCytioLE6xmcU8My2dZs6UxSS0eLy8NNFgfrAFWiZv6yxtHPu1&#10;WH1Wz/vYlAF7KJjGbJbLmE5tcTJL3a0+mMhvjqevrdVgl7EG+4USQJmQEmrO/VbvFHVotW/psYu7&#10;zSibaZXKE45w4vds1Fz1IP+TW1ndUmuqwOnCloZq3XvKBZvIjeYiveKD3kHyuvJqENftocZehjep&#10;Rg5OS3YmLh9dKGNepyCZlds/Gqmw1XqY1NctIYdapcwsALdWJgyQhn4xLKPfF7fq1FSUwHPO1kSv&#10;2WWbWyhCPq7VsT4Iw+KOA271dem33nvYUmDt2JFum+du8ffQbqdCraVksLgtJa+AGNUis7x32QKy&#10;JZw1vhfgOnhRNipf6uq24NdM67Lt8kknCUtqB9iy+/V2mFGcenORA17tqkBYk3xwDlhw5YmPwpIb&#10;g9jkBmXWZncECcw1MPKIhYpeVzTE+1D7wdtBTkchravSqc79Ct9cBmIbdoxeoQpREQTrGzkhhQOw&#10;DJbmdA5xM+cH4nZVerz+Nj7VSiVBlOExhbQRKV/dQRlCa2vftcd+Kk5hvStFR/zMAOp9Mj0lXJCB&#10;yNFcZpPHlNuwvrgUU0c0tF16vol76jys5k5kucoADEUQZ8F3uam7vzxLAvpl9Z3Ueb588DOnE0v8&#10;3dZIPEG3VZXU4qiyEBrEaJ5bhuJmh5Y5l5TnWzhjucthV33yu82jOW43Z2dWr3VVJg7jxgQUMuOU&#10;1OciqIdep8Yows9NsNDRU3vRhjwSZLESatzfepV1yIzIEs+WnNcvziqtlUdY+Tx4D/nOpUVyd/y8&#10;hK0IhWdWmIbnGoyl4EAC/qZl4Uu1HseXucvOyyT4V1JuuD0jeUp/twXlYkwRtdYOi1YJW/egTLxM&#10;UvBkNHSZbqbpDRtkb+/wGW5btbfyPbeJdfOgklNoVVvS7+n7Wex27OU2e91DxC6be2SO3IzmG5fq&#10;1jplE/0ORK7JN1P5oAJwju/7Yv/xmP69adT97Ydx+zk77Wv8cQhipL6gPTr1afdR+QVPlo38bUoX&#10;PwXz29Myuc7DXmYtpdi20ZUJPo7fZK5zHTHMi7BGmAOzhM2lE5o17EGr2ZAy9+Yrz/41UNXO+S6M&#10;voXRdwQhjpBXo9U5gZPgQrs/N4VkIv74CRqf+zIZ1rtSVbIvm0HDJrlBMikv/Ch456hgVOamMPjz&#10;CtDertFf15SnU7BpFG22EN4C528OPciVUfu6SJ4stQtAE580vbEymc4rx6WSKRp4uVI7v2ZGUchN&#10;/IhHFGUg2YImr8LbiEwkSSkMj+hr6qv7r2x8jsWNzXWt4ixG8FhhsPtv/dtW/j+0zPF1E0tLkp/Q&#10;5Ho9HFVeZnX9FMu0Vv8G3WUZOZddIEAdb8r3Ja8p5CDVwgVS/Qy/RSUXY6du6bKOjblmUC+eiqNw&#10;Jf1c2KqNnEw/d2namvabw6fB2u0UtyaBtZanEeHcvp0OZzHvW3ZbftRBS1mSnW26vuqDkbokTgsI&#10;FutkHtIVsybb7qNNLzOXNfqdENMRQjKzzSdAP8ODBp2a+rn5oJy7CRb990JX2bptccoecXpZb1sT&#10;TW8WNvxXw55p+hAC/gT3Uy+hmXTdSah8dAjeo3HslialXNqI9uEzRU1V4QgeY8QZjY1Qin9chmhF&#10;Grgjjy4greqL+e+TFm4r10dryCDqrbH2WIV09dn6y+jT6acIBDpQPmASD5p9qq3/XrNMOsvlPh6p&#10;9RXhsZvL2RVd+L6pQ2O8eXSsRYH7bmovZVN0a8vs4nFoBYLxSU/waayFs9lRr6TiZejhe1Tbto3t&#10;aL3PHEAYl442xiuPY+m260HEQt7I0BTTjzogaadlI48/M077MUYhAHN1Nrske35degvecECiC45d&#10;2ei3GTdb5WpQRkqV1yVji9LNWF3EFDDsWacCdv9JbVLdv9qP24oqHvJuPJ9/g4fa0yuv1QXgKdMB&#10;PAH/uiIX4Nf75DzGUS6kxNZ88mzE6RGOhnfFX9/vzBRUGVBmqIeOpDXZT2oV5RZVq2jCYImER6ax&#10;1Khi8TYz+BkhTJez5LI0I+0K22VDeLgNbwTnq/AdXpdHsslg0cFNkZPc6TAf6QTvdpa3T3caOdQd&#10;P4dAmdF5gy4O5+eDHleq8DE6Z8EUp59+0jsfp+vY83EhzJ2KLy+k8cZeHFk8wOWy9q3tXUfdckFW&#10;jwzh16SLW7qXovZ7IFaoy7bE0ObJa5HCStaM+K+zcXLgit37uuxKRkoK5rXb3/HYIV8ft9b7W3cl&#10;VqnJfFYhVJm9jbzoNfGygnZqrL7ZW0kbGDlp/50BQH3q9WFGGeTcTckC8953omWPZfPZ4NzJuAFl&#10;kC2ymUvSwUhS9uuPA3Hby2QO59CvDTLzqaHML0fhVd3+xMCAxmAHKryIaM0OaF52tWefqdyN8cEd&#10;vr+Pm1S5jMqtUC907mW3szVkbBoToghfMZQZV5lV2AZPsixgGfO5w4ilTSDdakeHn3bkeX+GrKie&#10;90HTviMPvTpt48XTtS3PFdZQW+Jxo95fGGN22AykHstlsmV2mvR1E17Xpran3UMclvp/hzTeao8v&#10;9VzMTVG1NN4dqoepI15yRL74sDJTCKfrq2zmWnIz2c9odyhfXZwbV85vYPlN7vjG/A5qfBmfky9R&#10;qY/OiHD1nh+gkTU+Kg6sh9MbEYaNv5/OZVDeNpNguzTcMYRv7LwippSiTkga493+Em4eVrmCXDeD&#10;cb34i/0dx4yTOVMb7SrHLr/ia0awzqez5UHeFZb1SXxKTT2P40Z4bNNF/Dt9HS6lPApl3DOE8Ur7&#10;k86wEKUvnDr7jB1ldg0JwusQGItUmSf6CC+kXochrdxOT/qUf7Al47pA+sROuR+5AXOPxKUgLYjM&#10;qRyqpVfYnTgRxgQ9V4J7P9782+IezGmBNkr4oGM2k88erXDTrl++oDLaaplu8qiu+VU7GLePpQ47&#10;T/rfJ1grJqsTKRRXajK7nYN91YJ+vAAJktJUw7bUUvp0QWjX81QFQA/T1vL213X2j1P8Y6rHfRRV&#10;IAHczJpCd70bx8stOIfaL2PLH+W3wWx5Nb7qxNzct7xi70bpndqzjdmDE7Z53G03z6zSz3MHYrWL&#10;MbdvRF+zSnlmAITQeo7C/x5avABf7gaCfw5Z2hkg8lUurkKcgv0I5znwRy1zfsnUSdX09Wu7IR3F&#10;/LFxqosClTy1j7mM1Z82DQg+v96V12r8UOXRptL93riheH3tdwZEE2BQ5pS5acuVsIFJ+4N3zzOY&#10;ViWZHI6ZDT9dWoj9dl6lLYIsqiF6GOfpKQRmDCYCVmkKttbMd5NkMfnenYHOtjwfsj5I0rq+T5sj&#10;sOyUi9UMcE64U1AmJ80N1Bn+zrg9WyasGjTPKBgwsrV8RHYzp3w+wmflfYyT2KfTqZ3OjIsNMDhF&#10;itiCEzfiwoMNAgHjULxiybtsrBYa4lxRYT63yEuXcJ85Az8Pyly1QfYZteCXEKbyJaAoo/By6uWC&#10;VHt/PzsnDY61VdFMo70l1Llqu1E6J25oTc12gajtwm/lsLQEne6uUax0hyfCrvxlrlsO+vdrMmDO&#10;qaKJpxmUyY8G01cxrEbZfiQPd83yYF69JKXuNYEZL20h763qt/a62TmldVbLNVZ94qE0OqVtzL6S&#10;F6ItOWEn2y0qX/ULrgpuJTgHtIPN0dhLKEZANt7OXCjjDC+Mbk/9o1TtRAv++PTv/TwWEe9GfuL8&#10;pOB8EHim/6MVgqWKfu93QlAcv/NuS+udpsJcxbHCPEDhiqVtjveQj9rPYv6eiZudk0jdO0TH+NZ9&#10;KNP9gWBo1P6IzO3U/Q3s4m+/5XhSWl7kz70hmc/LXuq6FnU9Oa8sFTHpudNabM+iY/INa/vzZ/i9&#10;7Zfud9zNEEVfzxAA8SbaOj0vBHPKvvfCWqBAGeLIH31RWc9Xd5U26vQ0c/j16o/RVOTaA6fgHvK/&#10;s/c4eZlDhUX95/B6OwGudzkcqlT12Rm4zJXdTPcL4jEZ7Br6fjMp6lZd6397tyNbpLLYZVr5m9lM&#10;qZ4fQ74nulU6z5/XFGW+t6zNYXxG/Jr7iwDMSKlzPWz7kbJbN66z47LEf7PBRLgZ3exU/T1pUZHp&#10;JDQsJOLmP3u2JqcsyvtkXJ+Gq+j02XF/b1rOdYt+6zrgtDElUhb9ANvORv+hwF6YSDVDOCisp60C&#10;kOTl8eNgLjcS+dJgdOXUZp7DZ1GzL4sMOx0dzeWhf19GwLjZm1ma0WHwfp2MOq/PiT5CmfHV0cB+&#10;EOOT1Q/Gp74OF3UaAcJlcSkFeGE52i7nSWdI1onpArUW+rl9pLD1fve9x9y9EtC3Tje9pD2jovOE&#10;2GKUbZq1K2+C8OeZ928l9KjN8+/0rEd5cz2OfH3BoIDvEYOMW1c8Wosrb/GpMP2NL9SuL55n1mQF&#10;Kd48cbYWzQj+gjW7L8Xu1hoowC3LXUfJJpNGo3plgp8nhA0JAMslOVjxOon8XQoxniklNfF+CqkL&#10;acgC07Bz9RhAOlw3lz5V0GeB2JLbdBdytyDeykvIKtDXd5vnqs6uxa6y2gvhOa4fnSOE+/1eJbpq&#10;AIDZnRnf+2wOUpJtIR5BmQhD117uXsDcnQ1Rj5fPxnneb3OEvupV/5uE/ta2tP0KGH1yWlOwbt5b&#10;TQ6YN+ODfZTv3ket82cJg1Bg4NTKcbTy/aQRYhMpV8/HLbc1B/dT+28I2YN3+5QWbWrUryYxg4NX&#10;sjTzRRyI5rn66367IWtwKOBmXrhgX/jfgDXPi3cxlNqlCQntwfOYL+aQh7pdjmiVIRc5Ri8zL9V1&#10;mK+32uabU21b+jukXVc0y9NvpvemlbHUNUczsoc5JM1PgrJ2Keq6h03JEjDsq+9sqwx5/jSHeg8q&#10;q7YXMRox2pVHZaGKuoo3GITdbgmp47cZ7Uf49rEbjgeiXjv/9dA9eX0Lu48r0h1NPg4giQ3q7Owg&#10;0mVEGwmkbyDu+lDbzsPBy1WrFQa+RFqaGhBi5c6qLzhR6rBpVFaKBSlfNmaQgEL6qtEGGuwzketz&#10;TLp/zp9QJmRKI5pvUWdLKuTqg3jcukZZA81PZU4cBhSv7Ax20Vg1MNcxBXNTbrtbZYxu1EH3mtdv&#10;O2UyDpoAdG+99pij1qz0yp4rojQ6Kn02WWG0eGo4f4MutAVK9UFJTtKqSD1HkWXdvV1zUbUar3Jr&#10;z/XKr+81pTp5v8LkBPp63/aXAJB99pOQAIN1Lqx3wiR7l4q07XbG5Ox2VDzfEYhf5REaE0/PIBOf&#10;gDLs45uS+ZezbVcqESEVJ97wCwrg4AlZ00wM96B99xkav3aUAo84oYP8sNdhnU79kMPE5xqxZT9L&#10;1WsLhko7jW7PBhwwAAoqz5TQxjWy3xikolSFMrXdYXa0mtmPUS+OHw1jLuq/SrmjNLCSFb/yrQ5z&#10;LJw2IT78Rb2nYzXvBXLB/lSVJhP8USugp4Vm7X469JnaVdvi/KrFXMorDVjYE0SDgARFOQlQZv1J&#10;JlxADNhqfO3B9eTBVvtwSHos0cSP3fowWz+9J8PDY9UMc+0SPMqNedHRrVD9NN5pe3k87ZuPdaPC&#10;XZZSj3kr7KolB+cqlhtQHa/DdWTH/PxNOerGvlNAnuEj50ZMv7z3bIPXTHZRoyaWrXntzc3uz2av&#10;VOIR8l3MnAGUeX/4jUWReuXJ5Th+bjiZnIkesicw29iB+s980PNrpZ0WhzXkPd8FGxXKOBvtMEqG&#10;G8h+PTVavncyBQltUc9fZp4d9PX7Xll3FsJvTCywNlpf+LNYxhZn1S5l+Uk7w7ta6aWYlhwbpefh&#10;PD/v4ou9AW9c8H3f74fkWK73dn9d5wW+aqrfejFxv/1rB9zsa/S6d37se/t5B5Sdh1JpWMQ2pwCr&#10;fQjLEVrbY3neheD/9eGZUd8zP0f41yqyHvuKdIMRc6kQ9xTSzgtq2vxus/lZsP3/0GzEJ/hjb8LA&#10;eZVvId8dmVCHamGDdyFYrNoWy2XwPK+v2Le1QuF7oj7L3PoCwXLzVkDTEe4gr8nr2qBMfB90YVHa&#10;/3RRdFpJvUUB3XxFwU/+UXRmiwaCURR+FiEKESXKkEKEDGVqkAoZ0oT3P/vcnNt9JP+w91rfGnDw&#10;aYpnyx221PjB5rcvD11zAOoMmKy97HTF/vbpTdbzrhe2NdD98cR1Q798EIK74CU5X9PjhPS0xSj0&#10;6ta8U54pcS/eGz9jkbUvm64ZR+r8ZsQa/4QySQ+39PxLqIC/qWwZ+8pOVh8oEq/lr3Zqt9zgBmHY&#10;up5aRyk73H8wX7/OXCOMBoLe38wLxKJthG3DnvTYF4QVZMvBGWBC0sx+fqRSjzzcHkVnC2XmYkq+&#10;ul93Oa7ivEjVgx7DOx2Q8tyn41XejyCanlyAGuvSpq4LCUL2bs63+onn4qVa726bUf2ihb2DvcBy&#10;QErOcon51hm1lu7WvXY5ulAn4L91ocwqPj6AijRpH4ocUD+NutKahxe3bDcx/6h1ZdHUS+fMrJcB&#10;96VRuK4qK0OoKuQi0tUtxs1vOtjPTktTXLSbUt/fbkoIJSpClqxVBGtSpPADjDyhzG061JB+09pX&#10;5TGVzkSC/SFz3EmwQqy1sES/dbrG2DMnoxhwyGTJ41CsySm/c5UsPVo1/xBeI0ddII9NYaw/5dNY&#10;LCDqdoFuu9wyRJhYKa+8EZThJruu4Y6X+wAYuYUNiuMRzbPaWS9Mn0HlUGkPVvYq61C2U61GY3Zw&#10;+MwupLRbl5GZd99f5jsbwJjl4OvEAzkZyt76htZuQiDnVhEkcSHrcC/+99O8rXW6WQ6S6fHShXtA&#10;FDNuXcpKeS/fhPp2W42trb3ZEIJjCBZV88elXYchdBCj9aq4fNQGdaDpwxbfxhVvJv+WXxgnavSh&#10;Nkp3XLGyfCadWfX/ofUc+YCM9aTnXatAXB5V0d0W8ywtGqo0WaZeikBt6oIgekPkUL78INGbDfzt&#10;ayfzl5IYdxubrs3kP/FpW4H8Bi4Y4C1Vra7JAnNi18kBqBFkLEAZpxth3wkOT2ey3Kcn44Vufeu7&#10;LEQH2Bc5rDu7jd+Hbju3Up+uk7Vq6//5zIC9shaTZx2z6WYCaU99CqdaPpwH+iasfg98/VlrttZ5&#10;IWDnIptkoMy2ju7oMbYIIfChql+mRRZSrV51820V3CyCvfpZncs9zef2sE3JKpQy7aNGfelnyTdn&#10;wNfCLfkyKsKOw5xb6IBdVtRO5tkQk1T/l8y7tV81+P/d1MBSJs3JDFqokvm49th99geMOy/TfEzD&#10;eQpvfiiDMS8lWroQBpBbclJTlVR5pm0/o5kte/oQKUBOEKNQWMVf+C5H7LxikvAjUheIT2N9eNr/&#10;+jQG5O1dHCAyp1au8qBvVrtkLd6zVG5iD41kNmIyqcMIAJmXS4sPun44y11yKHt4UVmqQryafeMT&#10;pJUMPmHuBKaFln/NoIIztlKQmLe2meVd0Pf/ZUiwCCnA76/5K3HmEznILMgoTzQxnum4H4zut2jb&#10;c7KvZgmCBBU7xg3fZFcT94jnJeWJT3d9vjQddh131DbWmDFZNgYU2u18nnJcti5pc9qyzgyU4XOb&#10;giPwjzgCbO14ZJip0Kytp8O7v8pjbk9qyDF3zhKFXb77KnVU90KfdDb3LsrVGf5vgisLyvzRb479&#10;981c51bp9iX/0tJ4vMvmSxsRkkj01n+DGNEc7ulepVpB92rgF2Z3Coum5G13GVv0wu6SqIC+0BFN&#10;wGmTHLwMBGLJpOF0NJ8yvPZd4dZ2RHWrGR+h3PwSmd3ar0VDDlv3Q4Jv4ay4xXKxDWXUn28f5Uvh&#10;CjnOv9++Jj9ftNOv98vHkZP9jKj2PBNkjZ6Hw90Faw6X6PDkUWWu2imb/TP5LBEvjmHyx7oKPAeU&#10;OXwveJ9JMKH9almV/Kh/mZtTGsowRqZrlITpThSmBf+QvTvv22P22wh594ayqam9Oyj2fk2cBg7x&#10;BrKSbTSBgWfQ6CHkWwS6eafvcMflFmU3al88w0QeE058MOyrlO0XXVzJeK8OlLEOgn84Ql42fzvv&#10;Vvse2/hxtfnyOshld5f1VBFyw2SWiI+a7PiHoDPvgJrSooRoPVDoyp0XMsdZUDqKh3OGmnJgE35O&#10;3vfNXgnpoycclmwGgPD/iw1qlnIbRNSWL3qtAyzQ3oIhYTSKf4WuwF7k3qol9UAstKyEuUTejOmL&#10;S58wiHt/BMNBkcjY1PG3arRF87LUGxsOa9a5R7m/OyWIL/vyZVbebRsGlBlBJK/FfIeGC13bA+QV&#10;mbVF5XaKuRILX/Ptqn1M8E3OKsNNwRAzTA5hjnjxQ7llaKGkp9mdwuLzQUcpdaUslbKPQfBE6J7v&#10;PRpMVy+rPTLLigtlrjIdFCTptKoSOfNjVTaVg7k6gPLSXk0/q+vk0ZgOjhm0MVx562M1lbPh+Tp+&#10;ryuJ+mmcE8QCJHmPvDUP8BN4TCARDoeR1usS3d/d/LPg8yFF4v+Lzfv2pAlx+ZkdrXUBMD3248VE&#10;EPm7epk0anq5T8XILyH5aywmVyoHC+NSeHWQx+GynO+UOyVcxv59dWlPgjjMMbRXGChTwmn/6nWC&#10;yBXyrZmwRf5fgWVD946TU9UHkk/EPA10Uatzz8q6eI3evo/vX/zAbUzj2pbaNfx1i/5pD0XLFItS&#10;y9YzwbiXafn8bccvTqMVRcCMGJsdmjnXgLyXhjQcub3raGpCGazmwejy0GV4nZaT3FjVwRe04I6J&#10;8BmZh11OoAYeByHgqCuIu9LVHPqIORqc3MKum+ltYLnjVu+UoMygmB4aS17jdeTbw2yW6QZpGkbc&#10;cdC+QpneIrcbjUIKtBvXsEI3PtMa4f1+y3F6NKeLZix+NFP4EalUXCAD09SvNO6IW08/rTBaAH+t&#10;sn35cRGNQQy+mdLTLboI3pyerXGlzPD5vR1Oj50KZYod8dB0BiB7XPlgEj6Xu/HGJacQhtDMCHF3&#10;FTRDvFANTv5NvNUQpaB0Njl+TGIP6bCCCIo2Zd+OrBp3T/llXFFaz9E+UBbYILvjy/H0Gfehj//f&#10;s7n7bOHk+7M79LP2IZqtP8y80ytd4qIvJCdpFfW+fiUUZ/EuM3vPAzM3Gsx6wX63iAuV7eZSnVdO&#10;k9CEMMz1JePT+NW9PtQCLCfCgrvvDml29qj8D4s3FYjM3Hvr2OoWrRSbdF/Z2sTOkxi1n+wclkMg&#10;/v0CDG3SoyYSd8g3xHcmKSQXqTzxtN7pLbdtWKWQ2ruzfk8PZ/NUDhedC0WvF73U8L+PwM1+oczw&#10;rvUuYivc1dTUn3DZTx6pZ7awSJbP3QWq/hqQPyrLN+oZW7VD7VHMFvfzrYhwMwTwGm1kWmqK3gwE&#10;nq6QeQUHMdyNJz9P0Erfht4ismYrrm/+T52y9KL5jhwzN7pycHpUlxHeezDJ5ZmciVR2GVP70Z2+&#10;NjShY7zrbpY/uDr5r8zwDOKsluo0R4NfVMpgt23/Ck6J4nnzeParhfMSNJMeOey1Dav+f/dcs7hk&#10;3qwbtbnaTbgS2K6vZsryAXI1GaSawyi+e4+zgKa3LmCTrzVPyUhHq6V1u9cstrrGrADW0CblRpDL&#10;MB4gIgn96TMnr0F+lbSgqa3xjen/xMOLtz+j+I5q3fr+6rVcd7AsV6iuJ5FL6TCsdG/cRxhXsqfJ&#10;Mhc+suVa0MUP++Nl9sHM5kbdI7g3Kpw2w1llSyylscQHQzmP5gGD0XMA39pR+uMrBmVWDjFPsopa&#10;SftYK+X5I03hjLvMRtWJYvSC7MM/nL/Ped2IIUV6ub685w8kPox0Wg2SzKkeXthMjvVb0aXuWjE/&#10;u/c+1W22E9elWsVmJsqb5w//uydRbtviRvGbtxKCvnC6mqm+2eYmv13L7uPWMDTndgkVCMxdjoli&#10;+5VgtxF4Y6tZG8ZaYqWq8Fel0wr3IyNTgESWHZPl8HfSCgNsvUocacBP9EsFytzaoHnKrQ16M9rf&#10;30MecWPibERTyDonL0o3m/d84RIRqDrxDzebJWriAREnYHBrlHqdGP5XNSMNZZjEbNRz9T3uE7Fk&#10;tzqWJ5bkjKsRqwkj/jfvASP9lBOd7TXLu5hj98tRMFCfjyOaL9SbWu6IWrur0ZKI7OUMmpCaZb8M&#10;ucgwxaleVYLxkp3yEpUP2cK7VThnTnQMYqlD1fmO2fmbTLZ6tTGt/V9x0Yail6rP06SOrBrNYqCP&#10;xWK90GgPOyP9dYepmkaogSq/WGasHioxZHgKg187O6xypilT/ba4Rlm7VMIyWqhby1kWrT4ANbzY&#10;uN39y5ipMBUw/6+4w3qrQrWf8s2FvbUp4fsqw524oHYyiYNzzJ8H/d7qS2wb+3Nf3fiUkG4Lu6PV&#10;6jlciKvggUL16BExvbx76lXMT5ZtUgmouK1KDyHO6yGENIn7/wn7bnpdSag6nDdrIQ1rw6cQeDRz&#10;mn07h2oAyZXLgxBxE7S5HwpOSyFaubjlDDPscxGyfJJNjRs7uO2XA/3W/MAp9FfZCN896AYXm/5D&#10;waRCt97beFCGka90A5MJh+e81YkbRGtk4uR5iMUITuHXqvvyFWsP2nvEUbDX7HMOrlz3d5wSONdm&#10;uft1+O6ooEt6zrb9DGIcPk/zN2ku8/O1NQLVluhBO2L4f795mGePn+Nst4DXjs07Muo5402hJ1vN&#10;dn864j7s5NaWUZ+xe+CUrMarUEW0BrQJLsnnVp7khlsDXWrLstBZH8t3bgPvvdv374pNbGzP0TeS&#10;+Q7/TzYDEOF3At09bc9n7CPI4KcurK1d2s7vdOY6BP9DZv+YMb8RQMDKj+/HfAE2Ov9B66BnKP42&#10;vRYR1wwwQ3S15iIKfj6x6s2fmPgd8nt2ceMsbbb9P6p74Q0prHIG8UbwmkDyWJz7gBNytB0RO3S+&#10;O2aDfPGOrQggluFgDsuJ7au6fi5x5bDP29HKWQ5a6mYh6uLgwlgLFNTdDXCCzsrQhVEn0xrk8tEb&#10;KLP7tCWkSc+f/iAlD1o1Zu9hvfDrb2ZrZTprn2WaG1emoyzTOfP49syFY+5aKUAT/0trewyBjeIK&#10;mfPMPhMHoZaMyXJ5sKBazD2+Mpp1f4LWzAihjEIqIqraHroqJzZ7W+/NeEdkEqvJtAf7RCxWats+&#10;fgXIVH62YNq7eEqKEQeZFO9RHdB/1vjMgLSI2SetmLF2+hTUYxi9gmknOKNT8N0XLP/5v6YhDuPl&#10;3ifINY3e9/bmATDLlvtyq9KRXV0iA8hzJ3K8iifxChei+JoveJILstUMXw/8N3HsC16XFEmjTlfz&#10;prDN8y9MySrTQXVItGEyK64yLv9/xQ0P+qiN/a562/GqK2/XdKvDWiqPiOQHAXTKYtw+SDI3GTU+&#10;hF+8APS67GL41PEyaU5EZlV9epqDIF44dL3p6Mj2wfhGCCSK4Jq03PzIGVuWRjsoY2rQptSIgpED&#10;xH+yeuG9qtrtj8ysUV5wM4fp4q/lYN49h+Lpdr6/BtIJiXunwUG+992BHHnNAEW1ATL1uktu6Yd5&#10;6VuUdznIsStaKDfz9hWaPUCZHDHvFIr7thDuZwh3FMsC7mGDQJ02lSXRjyLSaq7d11JSkU1Wnb+1&#10;8MIHaG0O8bs0v25R9f2craC3eZs2tgsK9YdcwR3Dtb8l7MPQKnz0o1n8P3W61fUocp6Hl8sQwG2x&#10;ayKG7DOoyeXQvH3ugLfnsyAF43RZl5ZEnj2Dgkkl0rneiKxK1uwQ10d/ran3yQI21RV9jQE9wV2A&#10;bnQt3mXTly701ShBGcJPz7sNFne/evtWRWq/Mzi23XiP28vkKzOPYH+PVuUhj96od7+0Ijr8Wdv1&#10;ZW1Ht71Lw9nk6mb26pr0Bey24oUi3Vup0ijSJrZI+1Zt1zug1//uoN8sasmbanMn6JeU5AeVas9y&#10;q3RcDS/ymzq/NtlvaO8B6V2ysLig8fZcXJC7S7gBdPDamoesEdpjIFnn5ly8vA2I9qyK1BPlrsqb&#10;zyatriQlCqCMbZrLZuD8ZtWdgYrP7PhJxgATBFRd74VnTuydXqf44bM+byyvnEzHCzv5ZKVsDGKq&#10;BZ4qQjVl4f5Yq3e4msNEEWUq3rRcR8YKC5633TfaF+trKHN/pRpL166gONrRp6GX0Z5AgygOlrVP&#10;4ZrcyS93qVFBS2u0lJHoM8LjriGKXYtgRLl+fVA2o+fS+LQ+ox9u9+xFjtNMhdsprKu3hp+Ud1qR&#10;U/6/m9lg0ngFNe+TxCTxghiHXPv5lBRQDHJPSFWrC5avLvortztGU/ceQU5LfiaW77P2oPHu1o/o&#10;oP35aHRinIbobt4jbYeetayw+iZyoULNN/644E6hTJWoi83X3nvgrhKcXABNFiFPw7Tc0yST4veJ&#10;td/kzHkIhOGCU49ORk31ZAJEw51h4RxnJPciGa/vK9Ayml6y/Pz57UEjwi99mvbNvqQveA7cBcq0&#10;W5dM5t2+F4b7LP/EzFzjvuu9UDH3afWCz+SKjwFq0tCk1oHpaaNRhILVSr8p8fDuijGMsesNgqr/&#10;GneJ1qoIH2fJ3G11SduqNWEXRr5Sl9evEZRJiuUw6cglp0cQY+mk53YZG8NcQCh1HC8XaUTjcYRE&#10;OxVyXGv990RR2Q+2ud7frs7mU7SZ/RSHNr1pI+ObHxK3iO8Zre5sP48Lq3e0ei0kChZCKANyzl04&#10;qSbutl+aArqsMRr2nY2yHwvE7b7VvZ6Wx2z9hApkspZ6rU8/hugQfjl8PZJGo03c8WDvtIr168vn&#10;nOogHu1+tWT6Po9RSNoYe/OkC9GaUMbJ5wZWrXr8FvvZnziwEhCU5afC3kjL0bJyzFTbjr/A0dJr&#10;gSaTfQOMsLdCgul+Lrw2hktokBgxi7xloUfxyF5eRNe2dA0qzMuMm8T8XEhy1doCyjBgXYiaRYgH&#10;AaG7avXr1lnmT/aiLXzHwOnOpDu0wnsZ7rmYl5c4HRcHvWDg+uLcZoGh/HnEh0exjEVPYPhMi+aH&#10;fYzO1oLS08MxHSUEGuX04QfKGMeh04X0gBWcu3bN3dTmF28NkE4duoRx2genGH60EsPa/VYGgOhv&#10;+B6SZ9NDGkiEW4NLfyp6g4iMwz1/zNf3HE7lMzPnc1jHuLX7OM0erOfp/0M7XPe0fE7sZ5emfXc9&#10;BixCgjsz833nAkmZH44Zof1mDOhkT2jpSSquqc2Vl3oVEO+7RNxHsVWejR7Cz4haqlEGBIlXLe7X&#10;dq7vv3o1YhK3WeT/nOaeOnoZRNmlRQQnXHrpCMUT8cM+bHpHpbj2uyUrfWDUDlGiz3BaRoDeKC3X&#10;3P7tvPWc35zV7+dUuUTDhmVNh/Yb5ChqrmXm1x61H0d0zvFD9P9wu9FNNYpGN60gH1cd0hl1SMy6&#10;adfACskZhNS4sv+A7AZ6YLe1zUPiHnv/uMqNkh0IpeAFrlb7v/nqLI/9ToH+TNnRaRw+lQpqNvd4&#10;rknd7Odu+oIyUSanZ4bNLXs0S7X8Ci6DVN8hw2ltmsF+Q35RPWCTI7tsJRJ8r+8Xxed7oiVOifnF&#10;ijF+PHl6KzIl3kIE3INXte+dZGp1moZTGZeU96mwFaT3/5s2M4lbCecPQ3p0W0n5K0vcebpp/TjQ&#10;+wy7BbVCzTLm1b7zsxpDpufL3Mgqb4/RxNpqzcrroo0XcB8/1cGn1raG+z7MDkGKsOHrkLfq5Mfq&#10;mg//X4HTfqOX4Y+ZHq5O39bf2WFYOFIMmm4HJoxM38uov5v9rg0WFqFuxGApc5NaExvv4UXDKiDd&#10;/mHmU9Y5u/1cYkKYs3k6vmrjpRY8N3It55U0dw5lTAGhSx1qaEKbD2v4TDNvA8xiQxdtZ0kFrp/2&#10;9dKkyY2MuX59RBW9QSSQMVbSeoJxsUsaPbSHXb5OZ0ZpofPURutTAwMaJw2qohGMGOCcXjg1oQxs&#10;s1s/vrRHeLB6V+MJuOudkzTAcxaiTNeLGU4tpp/N5Vd/f5j0KPD15aBM8qfk0WmPPyXlqq3lH/OM&#10;KWQTt+jr5KwfywWh3CRVWe0sjxY9/kj/29ogVq080bpFyzt70ruPZXf9MohHdEZ9+l5MQWnHfLIo&#10;rp3gzWpIk1ySfRFq8Z25H+yN3UK48vVBFlv2V+1nzvJssbzcMLkAPt1ht+qNK/gR7GX/raH4ee51&#10;1p5FZewnZ1/VBBGUdwlg668nhZDqVOXWt/fuo3i+1QAp4I3Z1vsIDC28gECiQdfjqdWjsJgsdo6Z&#10;T0EHa87fT05t4w02s6hJUsIExP8KTeesHPoGOKdVKEqzvUasM4FD2x3pUYZFv0HSYBv5tt6jzknZ&#10;cpHEDSees7qFfZHZWh3uexh49r19ULcAdZVzv0ez1JQebre8mMZrIq94qfnsZ6HMyUI6S5e4/6ql&#10;Le6bRrevHhO7rNX7vflxRun3xVgnjbYXKvRO/JQssG8gsZDO+Vt57QEa6cFn+nFb0kuik3JZs8YX&#10;6PvXcrJk/0nzvVqEDe4ilIEbKgCFv1YW5Xsrdy4deb296haZtpb1RoZHMnOuVMNGDjBvHaQS0Kn/&#10;RlbTziGc3tvyhRwRxGfjaH1wNteqAdZi+c8P6HNR9UwykPlz6zKP8v+bNl/u17+0Msqd6cV1mx38&#10;Qv1x31X0vjfpNXpFE2lQRqH8tnm1r3FoN+hMkaKyUt9SM+tg+iQtRLXmnFNvajipUwKbRmepoNrb&#10;57NwGlFzzvsN/P+lM7ijRI8uLKf1oyg+KmRewxK6KNwNMhzww7dSBD83QsOGP23b/mnw7hDOVS3Z&#10;r2211k7kT61cfO3OT0/JbGwbEA2LZMq19CdDve5JtSfARYo8NaDM7mUfz2nbmRtjBnhVWmfkjZjT&#10;UBNO5LRseL9bO7jNFd2/1KuZ0HYy3CbqEVsY7Q9dcjtZkb7PZ7wmvSDTVu5+AW1/oQsc1zqoyTHp&#10;1nN1S9D/T50DT0gGPrT4Vz22yoWUdCKp+8PRes9mt/XI8f3l9jyq994OuF5W4qIGXk9VqiyyfIXu&#10;AXluiN07YEi6U437OKqu9axW+M1Z4YpWf6XNrLJWFiP0X9G1/bSHXWJT3+dpzGEWt5i+4lJUZhdJ&#10;gXuyKysPk+NusIkUXbsrs5amTqeAKu54p4q23TCTS47UnWGAjYvMHevuttA1XLC17NjYCilp1cND&#10;eeD+S60WZ5A54E9Uvk5HOXUHcqpdpZUFoXrCFRjIAbFX+/4amtxi7nl1n7clJFj1rRSQErr37o+S&#10;PfoAGlko4uVHGQjU98HgCVSbxpXNGBQ53J4gwlftQxno17DFSWVwbtW/R8bBv+v8noU0zMH5vSdK&#10;4z0eMvWkUosvOtb2L5FTD/R6k/poy+QGNqo7n/GzwWboVc4vhi7zL3JmZRwqyXZe9G135OepuU7/&#10;V2i+U76EInTxurVxPbImQkCb0QwrLkzz9R1j+/FQIK4weNCGutHdimPx4fOUCNtEOGmkJ7xqx89R&#10;vhMUQZ7dL4rE9MPEv+cz26lnC7WHo+BJ5m1AmZ47KDn4SvIuFTMvCU2hx01uk1UNGMXbL7bQsMWE&#10;EvO+7rjlw5uVaxXiBLkHi2n3qJufyhxbV3PnCAOH66nUVFTdnQq/b4EIVHLdFEln3Duv2v+bNIf6&#10;NjuZky03VbPLkVvWRLMjTv3OiO3uxctv2xPvPdgpIezPlfZw1Tw2UEYN7wdgRWxXU9JebL+jTt+P&#10;6zs4EXyX4q8TmvcXElSLy9ec7RbZdQfKXBGixOqrYF61GPzy3CKPhZew2/knmGU5Vo/eWbV7LZmf&#10;ADhTcylK9ZeZku/Grb9vGZ4sBcN5uTUcPlbvBM0sBjPqNL5fOOURzY+0FVKy5h22JJTRvkXNvi8i&#10;euttd+69VVRZfHI01r3w9SiVli/JzDYgKQrSv6ela/s2hdlzZrlWuuXfR5lMQbsUhet6KMwBYR+c&#10;X+kgL6G82j3GW0jQAUhWVGKL4/+HdocenFz4XtbtUZ729dH9njlvhNM01UXl9WyymB8Ympi6C5Am&#10;pMQDFzZCJYBG5fhlOVF32FHN9+1odKZSyYyrt9r1MQHYqQw0lQkINyd3z6n+X6O6n5Ql6w+s+T4b&#10;R61TND1lfN9R6yA8L81l7nFZ98AG2zdruh1vw1R+VqO8NVxKpCd4LgoqEuPXf3+lqkNyMBs6j/Eu&#10;aW/PFytXgZX+bPWNP47OA0tVKAiia8GIgjknREUBIxJUVFQk56Du//f8DUwfgXmhu+pWpfPXfghJ&#10;DjwuNmEUdlmOIVO3VdtrvtTY5FVQUPTrCOTWn6WjDpD8UQzs67DOTiH7b0hEovk4r6maxDd+Pgbo&#10;iZCet6VpUgxYJsjJ0UI6Eu2qfFj3/jZpFSsN8FD5IhA7p544q7YL3Ly7TYbDcXE6iF7Y87TurPxL&#10;B+kd+aTA0x4Gsp3L8D4is0aW/yyFWH+1Ug8pJvGCDnp0TWafwkxYaedz1fk0FudNFco0uXq6kw4j&#10;rwgS3u8kfUCS+FZmstwnuzrmap1TKTuQjr8+a+xKgjhJseOnmskv2G/HK56x0rTKkRGZ2336lopK&#10;2VKo36nROm+NtGkKRNTdezjLRFCm3hNRsF42Xvn9EDG/htYa7suj6+pyLCCDYtoYWJ3e9+w1mltR&#10;I+Ee7DVb1CTKRo1otIHZ1e83Lm5q2U7D74gIR8aLoZpUrABG/G1BzXA/D2N2FpTJoqDc9rFvbjF/&#10;Q+CN1XRzRn2EHC/kE6fqZm23h/sa265VmHZjtxMiCpPulzJ6z8XvKuTSYEsB71LeZaN92iqroEqr&#10;DQ4Zbv3jz8pPL8yf3nXdhjJwrNp6pbNyAx6JainLkcooVHpmuHX5w1yj3KQl8WzkZWwxCwKkO36u&#10;q/nQ2twTl+6uS3V8el1s75dhAyF+89LjetaZvLMwC+ANXtmZKGI5Xfz70jLnbGbr2t5UKFXzAOeb&#10;dfO3R3VCHxX5fDuthMMXtLUKEzWnTZUPH72JszlMDtzIS3h8VPxZQLZf/QIFCSpBS1igB0Uj8ucm&#10;s5Av9HyBQihSbAlQZvF1wfsxDq81oWbdZ8kQsHnFcWe1xurlu5zSZ6nnlDQOuWjjWKxYmXVfgH04&#10;OW7PyS7izAqtp++qlyzZTdfiKWrkn2jkdwPT43Vn4sUk734kFMpMfzwmDGW4e4gVtJcTmzkmCWar&#10;jrlfLFP6UzWsprZtVXO+CVba5rVH5tglXR5D2AQ6b+uPQp763Auj7f1xqz3Dpy/uLMUJyle56Zrn&#10;Fhoefeb411UPt7vxTuKWiY8NiqtW8rp1vA4xuj0cqTujbwjMN9jzuJFXICnYddGDLZ0+S6yo4GL7&#10;+fzcfzvfNsTbdqMBPP5a9bKuvhpLTuyTLaPYyYrCY/HfG+V+enoyV5+zcba+WJH8tZLDctVWXANq&#10;2DuUAKG/jutmNuhuGl3fvA/UhC/mLGydJ4ORphkJf0EbMszMGomY3y/VVljHe88OdgnQ6R1G7Zuf&#10;xxzg12CdbKYs+B8Dv+wr8WkBq7VVtpJ9/cJzPXs4a/dksVtKyC5SYr2nW9NJfZdo2q3569SUSx0G&#10;WEvtvWrI/RpdbxTxn39YjZ6uXUMbSu0NeHelcP/bPZ1lBwnZxWyST8B/X0i6naki6faoTWEs27zd&#10;owZg5TRpHTb5+QyS2C+nPwkT64jrmyl2yBHHapI/k0ih2rjeywu7HKFlg/YcCWy7uxob9eVGEcoQ&#10;Ywhc80iY41kPmy6U98GHrA8avXWgbNerxEA2twgJcstOU6s7gfHgR+qXht6t9iifL7FdSF5MHzKA&#10;KXKalek8U4REl/NIGSxqZXH6076BNrb+ZmsxppWsTUU28pdDgj4Ki0y3OPcGtQGylE7Tsnv+AY84&#10;ksszVfW3nc328lhWTgDyvFcrkDXADT8vFxSiq2V0EWpM8dabsL1qodPbhr0Bu8r36Acm/31pj8KM&#10;YjgOC4+gSWzelhUxryH+7vJQqj+uxNAdyJWiC05mth+auTv2pC1WH6ahAs3joxb8IE6QbZ25LJmH&#10;EPggWric7uMfnRP7W+MKDiZvxSF/7ya8xxXJJBPeAgmeV21Ne9vDpC/28g3Lb+2Gw3tzgHV5qSxI&#10;FXV/5KLn+fw56Ip2K5dui+dyPrj2NX1WvgaiQbfbz2Ogtgbn6Kn3EeZ+nHfmhpj+7Z7+e3S8k5ic&#10;aAlYatC31F4Ll+BRGR2dmXCrvrZZcDs/Hk9TtFFrXf3m/Y2dXV6UX3DVxdNz0gWux+kZVvdU6emw&#10;/XlEDMr2fSeEgjiGVkbmmS4SKFP/dqYcH7UmDEC2NlJ46+aoegUfW2cAfAw4bGzNt6PKrAJBwx+w&#10;mxaI9nbuNLgasWsSzVM/fAit/sFK+6WAouc3TpXQm4EI9ZIu5lJJaNG/zODvDD2rLFrnaOeTIylg&#10;7z/C2gaM28DNRxo+c7kH/Qmy/PAmwfytse2tXpMoMD5x/OPc7LqfVlZs2oH0pnI5N4SxYPLq3XIn&#10;/Hc/64Z/C415PCgVGt2/jeBkMfsYTeZh92irZz1jjVJIuG9a1cF8E5XSja+9HXLlRLdCxjBHFmtG&#10;2nrce9n5W373HnWkfal6li3e78TS3kc6t+jHz157Qai80/km4SHN1SCgzL2fEgrR/IGkXSje1NSN&#10;qawun45dtXdsEPx3fe0zK+IW0d6SZFTE0Wgr+QHiwOttIXFK7TAad8E7QbeaKYhLRS2Uxl6ufx1V&#10;xZfcofe/1Wzb+fuglfNLA3mImMkeVVmZTnOfUTveHYqDwXo9zCzuxC6l10Ojk0rS7zMd64wduk6H&#10;zIKZupvX03tK+7xUKSk/SLM63dav9/Qw7Oa1UeadSkQm73UgH+evjH/Wo+hr7Un2W237lzdkWNFt&#10;K2fZ4Rie32WDsPcVz92iaad8vme/Vcy128GuvthmiJZ3HLTyj9ZSAw/p6L0u7030NO4n2+uU5gDY&#10;N67sVv7p/LffvMuTLd1BBGF6W0rkDZXeTkyFXkMGkBCT2e7SjQzL4osK9CrA/gtUFo2gk0B59VE6&#10;PNZBCXm83YQBKlfXtGCciUbbsrWqNQPUgqkvajjLyvRfP+1Yuakl34bgsId032pukDG69lK4yiv0&#10;88atc2XaDE50EZvSvjBP2db8WSt6n7Ky//TKNxgkz7QHJLLX7hB7VYWEDiExNRR5V16T+rSZuhNN&#10;t/53bj3D32VFWIpaaTd4+nIz79JJ1CvsYxCwhftf5VY1NpRQtV+7VDfww4LWX41bN9lT40Z93N5Q&#10;U8T+kqC2yB7dVmViKMhzjZ58IeO4PZ2exmNz+oRfIxdqyOlxcqb8FBN/+2BieBxan+Nz8ISePuy3&#10;YkwO2eW0Y/9gXdgA6HrdIaviLO0uZr/16BESLBsqoQzKOzMez5+yDbbwQr0wyRnB8DMoxdRt8jfF&#10;ZWzGbxJn67ohyNLlwN54ozARno3d9bLP7GjadbwraE54kO31fdnk0lJJKfbnQ362X24ZGrhls2wx&#10;vk3yr5WQWYuc9cVLd4J1z3w0x0Yk06hv7lDGrM9yZiKbsaRlR/2iVsu66vCEd/x46bdM3+StHDe1&#10;wANXyqkL3sofCbGzeNKunOC96busftLtjv3WEjAkmLXWYHovC1YdlmvskMYTab7OD65//zfRF8UA&#10;5dbjuwY2fG8pO/Nln4didys/6/cJ/Pq6Bndmq+eMEGftudF7Jc8Ow2p4o7R14/duU1litCZm8QwV&#10;JZq/zEM9TQ5NxUrO8x9/OO93p/+AplZ/09lE9W0kGG9fPsWWs5kNqgLh2fLVHSYya4ECPje2UrFs&#10;NWolsWay1cUbnz++ea30/dbIjXBqqya/pHlgfQ9XD8mdP+MlOj9OXJ8pmqn63+z3Nvo1fvztrfTe&#10;2sYo1+vfN0KmGmftv/AlSlhQr1W9gubK6jl+K4vD/AmuXDt78fzSj/aAAJSmaK3i5NJgbrhAe3Aq&#10;kgGJPa+OpTGeTJwc/v1/6Xw3/bKMehzQzsvl6vMcDQzArqbSgwGRrMBznbZdK4BRs7eckB60jMX2&#10;7/u0Wtt3yW1t5X4uJe9XAJpqn/Dqa2uz9iBr81AeHpfM+gvOpBjR/t5NL/ZKOSIHGp+Z1B/37pcO&#10;Hy7JoDZuHEEEFiwvjz5W8c4FEy/Vqq8N6Vxmr9fEDRbwDUJX9VRWqz2+XyiUiDs8L7IuiUdo2vtF&#10;0CmdyNjh2pefAmXuU2DO25kLItkz58rH9qbYrFxJr1aKTl3I40ZeueqHnnTb5zPFqS/elyfT7acR&#10;TR7kWpAgPTYOf6MyzY3Qxq0Syfwl18KX3IwgjzF//ohlBnluoIzA9nU755NWN9E3GxzEs/m++U4h&#10;CYALtD6kuJBfTxv8UUzJbFPdIimoMDZ1JdjFsnq/AVw5cSZwQzs9bfx8eZ/hrzAO5gphrkLQmaKt&#10;TECYA2WSdHmLmnBnT+Hukm/NmObsrQDQIW23dLme8/L81E6cEw8ZpJ1lGcJMe7ux2IFzdXRxuZQ9&#10;lkF3LBq2PDmfDedbmTuHF2Z4Zj7YoeTxzsLcnzpDmT5BQBJE8jrhD5J7XQLKguxhYf4otzPrU2D/&#10;gDfaj+HSmpzm2Ha6lSD5DdTmvf3riGUD5UJAvkK50+eT3RyI/OX1SVuzn9aQQUqAKFG0zvNeSv6u&#10;uJd7Q/QaQbkfskDyIAPdSG+VZzEkm992yB0BzWUTV+NmKZPfLBeGF6d1z97vKvz7HSTd6DZ3xU8l&#10;N0naXAMOa7nL5xZkq+/bpOrU0gXx/VFqda9DmTA/a86C0Un8Uq5wqb1nbfEEIVjFzHR9K1eG11Jz&#10;pfDtGnxjNMg4rI44iNja+iVP3O/kzZ1v+m2sUNlObQHRd8tBbvUmvfJlgstXZhxCV9W9v60/C9al&#10;L+lflwi5heDlPinDOkYuoV732JztSJulScDC8IODu9/0WIgH8T4MoupqGabxNjKgKgcGxWqdgzWo&#10;KsAs6PRfHaLkanN/ia0TbmBX1fqRyUMZDKRVXlKIXdJCQA4ubGuLQ9JVswx+/rb5kxQVYjYE9YpQ&#10;rnwWVc+Ivn09CT2it2AG0YBagj2g2C/P5/VBq4YnFUgbIODMNdqD+hmRCuObbl/+PmgUZV5tztgY&#10;Na152k+D1fAQ5mC6rsn09tFIdOAOWpOdI05FSA5vk6Wq1PwuCn+pPcOyb7DSYjp/9k+v8Bpd5gEN&#10;TYVvx7lcH9reesApeGFWTuLfcVBfQPKt1SvPr2HAdVrOjV3cJumRGuNytgo3suzrebRWDHOyFr3T&#10;KnvgyPIy3b35bqFc5Tm1TJ9K1U/E/xJ4SPMNVljL/Gm+Om5ZJs0dio9EOmN7KBOUfDkr0J+aibdz&#10;GCQ1yYbBngv5OajcmDOGvyJZmXQWv0umJ5oye+n/BPU0Ys9kjB734iZF7rnSD6Y8xW+d2GVUE7gH&#10;kAj3lt+43f3ZoFBpHv8Wm9yu6l9jrVVDwXP/DLf1A/SelmK3DYDQ6dogbwG+oU9zw0ANZcYuAM2F&#10;WrAwF67xixgCLFQjx++dFK83RDyFQIUeUT0sqEN7lXkOZi9A5fSafQ/KrHgjBGH7eGQYP4dgQDDS&#10;mAPz4DG4+fS2/3YACrQc1a50Z5St5Kdktma8XCok+AXIwsdYFO/t17yxtxqJnOnkKKOQBuQW238b&#10;eQp6ZtW9f5Defx+00t2bg6EwLNXNzeF1d3V3EOnmvVA2hwUurprKojnr7ts/OyDmWRk7J+lpuhso&#10;1poQIDOKGyIqIAjvRO/OwrTNaRdq3g1dOPQZhSjP3i6qbh0egTIEUewNIZqBh1yUtXZa+QZVemwU&#10;3hO/+HZoIf3pDx4R/4B0iNrDDl7I+p0m2SJmGkTPmTP4tzL1qkeqnw3upWIvv1X/4IVueNXbMPwX&#10;YVqeiz5QJhMW25P38A1Lp9TnNK+0wTjFa9fPr1e1TQW12X5gOi6OlgKy9inkdzbQyEfteWNAtGRr&#10;CRNAd8IYd+FyJ3NJgdrHy+zlkG+SLjXckHBfPuqP8Z/m9vmYjyoEjBLbAr7dZuuzBQ6UyjkfORS2&#10;Xz0I6rW40x1DLgEOT6QaVHkHDdE6F90Gg3QxOOjhzk2AT8nJHjcokgLxGLp7781Ea6A6LUI+zDP9&#10;vw4UY98mbYg35ZMkb63tpBMrJfowXqK9UGGHylouKUeRGcr4vkZOb7Y9LCWIg3yrTqO2yH+0raM4&#10;zYF3qAqiYRZl5aw9sPYAkKrZUiGCFHcnlswflFmXmbIe5gXKj5HCu1HqPu0MM424ifjcqsixvWeU&#10;cF6puNG602IA6xGx+exFH9MsGfaqrWVxCIhmZIR6EPaUHnrdV7V/wtgCJl7UIV1F31Y+1mtQZlv+&#10;zdzFneNJa4ttS/QN2hnZJXZtUcBEcbQCO419nTVgwmRukZexpPHXEelD/smvFIXUKy3V4BTQ2H63&#10;V8r2b5txezpEj3YDPPAmIoybinH5r1LdBPtzzxyuEDYtA8779CHvGer7Ic1HpkeH73IG0oNe8xei&#10;AuuG7wnzseHaw+WqJg1X6xg5qUJdJ0cnBGn3vWVifLZ9dKEyfcjS2T5dwxfn4yn35yymhq3drHfw&#10;C61Ai8ZGsFhWx3+b68p1zYjbd/YQPH0vXJzNNR6jWpYckAMIk2zRuaPbefs2X8p/fY5eaMmTOVpE&#10;is+fqNyT9dMjtrdrUF263dvf3ZNI9cX8sFjioiA/0xPJ5vcDhtgjo5HqjbVWQ6k/JXJzpnJzStso&#10;m91xVwCRWwXjYcDMLnY0h6CqLwS4lQi7g1tvmuI0tw/K2c7+Vca57cTa/fetrYsDMEJcbtC6yNOr&#10;tBBiJp7JZ3MoEeeTxHwVkoM4UcxLAlkN46WHXGRbl6X5pDfjl7t9v++0LurT6k9873Wb1IPoIZ6I&#10;x6H/nil2giYttbSW/mRwl4nlfk9jrP/TNu9mYF8MP9O/nxr+XSTrTcijgCZXsh5psW3ehy+78H6I&#10;maWLlk1sX3ljyL0b1e25GqTXcdeESVVm7NTqVPrQ6I3aH2kIwPKQv2bKfr+VzkAMu9p7LXKyhWGn&#10;NGGG9cTbZ2RkA6CLyfs63uyDqHpCS8al27+KSS3W+dp5rT4G1fk7PVEpJzf7kgiPrRwu+p1LVkQC&#10;nIGu28qOyn317914P3Ee9iDzqafu3C/eO/UHmWv0kAAWnbWhR7Amtto7t2jX/CKWZSQaWdvnJZ/1&#10;x6tmzbzaN69fTswPPmyIiN9rXW0YnAeMfhdrJf+niyDxlI45KNO20nIWsiUB5UulmadOqJnNpj0t&#10;f3Q9W6xoW1WS15EPAOoMiqEnsWuDZ6RhD+uHdbEfCJVHs3c4DE6BQTv9JT1J7cX2nW6boVvcf2qv&#10;Pg9pPZUplAmkEqWH68lnYb9zjX5Jx0ZlmCX/PvQWL9aDh9+m6UMrQ+DS7h7LNkj2N/PTw42L4V5q&#10;T+3KevmtMyNxcs2UmHmnZDZwt7K9fbhXz5bETrvqPKS/2Vq7f4+KWrbxqB72KYQGVPb+UffoYbtr&#10;IfETHL7DdYbCaLqGaycE1IHNa9HDO1k3Xxep2oCt9RtiNdcYYh+WBqRv8WDSlen0beenHZ5uV7bp&#10;vkH/tR/uH5hlzx6dvCOPL4/Vc+8D0St6v8kz3kUX8Ji5xiBySipODFIvbYrLYcT5X8egcxAgu+yJ&#10;EO8JMzs4pyS1SG7Fu5T1QszLC1b8fpkiU1+uOi8oQzlW9risQ0YG1Y0qh61av1lqRRuOLoyazTZD&#10;J3YL2G81OWduUwcSnX431l+XmiLYRSH3kpUG8jyDK+oz+WJ0qX69yiE6uHRlS3IG3cf8teoCbBjK&#10;gJan/Yhf6KfT3h2LK2j+ob/Ocftz1fa0sqi88EQPOV4J9l1J5cKPV79Pj5zi+K3EkR+8J6806rxP&#10;hY9W9pg1tPGdiOuc823traBqDdCG26jwd1Qf5MaV17JSL7BzcGxabr0hr1kyQsDdj9SNbImc4qsy&#10;WxtS93JpirKX8XNKwcFcftxDZujC1paDgOZM2yKgOZGdtHOfzq59/5SIQTyeFSoOdeg8cShTe62F&#10;1x0zZl3giQyi/q91lKbnlf7NYK9+SoNTYJy6B0i+yu7bVvnSPUoazb8PXQgUHd6oh2w37G67FLy+&#10;G3GKMgKMKVFHmWr4gsl+m6Kwvf6UAMrIGx4++vFQrnuPaelZPz8k3p6jnePTi5dbVd4fvX1n1nUg&#10;bOZNttYl49aoBqEZQdZoEI3G56NWidacGwibcnU24ZDmB4B1/mQY2/zAZm6GeQr/TjbqtHYCMauZ&#10;q21LgNO/jLErejpE3j0ZVwjKpuG+N+8UxyMT8iMN9aMPKoFCVP/Ae4+VG4Bz3o3apNFZd1j0uhi3&#10;2fhX2TaSD4aLucSg84r0Of/tN9Hzw1/Pg02usf88gP8oUSpOOUJzwPpEOJpnkGZ7vzxOgzWydc9l&#10;79vDNOx5mIhDjvMXXYCMFT9lVnrGO9ZWHFfw7YuauYX0Rlv4qoqWN1G4ekOZgFXsiTa+qBW6fjMb&#10;UchmshkPNxDVNbMriqjurbw7oCtbherMci2i5cP4+PmNdaw1dUCsOGvQZgY3/Rh8PMy1trlNmq96&#10;kS3U/Blpk8869Uv/zmlGoRi1AhznPkbmmztq9Q8qs98CiRntbOv0Tk2Slc3+PrJ7u9EhX8oTr0Vb&#10;0VEOr3jP/Jpvgfz1636uoDAuN8jvtJn3xwswywvikH5AwiU6urz+JPFUT9iSxHjOhtVhX3jWic1y&#10;X/iOSgG+dW/IwsDZ2DmL6cWa5PXfbgfItmmjVcGjybvwHgGv5bFHa8K6PS5l2+WTJSVqa7NaF8DT&#10;iQa/wfSz6K5eJpSZVq7HLETJud0HM+FHWu4LYY9fDhI7jvvwJy9OxEHXIb2uX+Za8WWb3XDkruSy&#10;8FTrv11rxVitd6l3VoKm87wFSJrPHTTUDIv60llx/qb5tn6LvxW657Rw6BDnM71u9rC5HGzo3UR/&#10;UDHYgLqVYZf+teHsb+NAHqiUI2RTbqGIohnz0mcm40iP2zRBeu/zWfygX7WMC5ytxaL6aG2vzhrL&#10;HqdnJib/VEMedZPAT9Za4+wwPY48O3XdO5bWvdVJUdz4BkydyXkXzbBHFnaWG4mpeg3ebYECZtyt&#10;XCTK0mffl0qKLg5r5b20V77tLvV6cXnjhGPF7TmAaJy/d0McnuzADN7ROkaNXwWA0pT5c56XYggS&#10;9OguzY0ERivlU06wn743yZ7Mieeh4a2PHU0sMCi+8nbWvf4h3JU7ZRAwtN7IvKTLCaJEh7B0iIfe&#10;3yqwwVJJLEhpoa29ZtqRkHJYNFkEJJVjf9tZu7tXz5SjxsXgCnPZVhL+cB9TFriwgbjt3UJpEF3E&#10;HizpxskUc7u9Z3Gy/L5OitERuGeCFFrxOqGhjPbiX3p7l38KfHAR2NBjD4CnZ3Kvtv/D8Pt501+L&#10;KEvs8Oex3X1uqhFeH1kVH1ZLbYRAUGHO4EJ+LdC96jPGs+cK2526RdEtG11Mx2c9RdHVHpSZZNNs&#10;tLtn+glOO/O5k/bqp/ctq4jGwbsjk1cvbs+fl+pjneZCr5OirmZnJmsMB8OZQbODDjHJI5mdGJ0m&#10;6rRDrj6H1PAfaqaYXxo4fsor6hj529bqcUtrbnfFxGspBPZJdxtXcuzzp7nchbvC6cXm8QT0Lozs&#10;SKbqf2aoQIl2LmjvyLLxXAwKnT6MXJ26xXz5fdXU2X2lofBvMFucouHrucIMTjlAmbnErPHLMK8I&#10;oJj+XkM0RJqWMzCPD6XiMwRjb6vCIcC/WqM7vd02st645tRqarZf7bX9gxzEWwLRlYvGnhJBRLl0&#10;lVqpF+AL7A73K3ncao7nyA7KSGrlIQ0KL++Dp4XLUg1OthaWc1OesGgvvnwG+i2MQRtjFHPEgwsH&#10;DKg90L6JfgVqM7ybnkQUML3uv+XUTD6uIdqidSFAOCkddkBReDK2mf4N8gMIaGsmaEn7+iypKhoj&#10;9dOCcqY/q9x9yis2se48Wm61fXpF5I74Ujr/yFY2W02vma53cIfm45D/1S8Cb0APk5yOmshBq2nv&#10;R1Tirdsx6CHBuwllgBs2GXQJTco+8cLQkauuw1X35dbklR86h/cU/bRUDnVnofpsLJfLmzCPlwXi&#10;aYD+6GdRZcTLqL58PccbMDACLRrXUG9QIbRP7/g6cqAB7WVnf+e0mMlr2mAYt5Z9aUG2ki6XfxcN&#10;g0EJCfnEtC4vWzI3+W32de3N5qalwzWxqu8N/2mam+pxLAeHeqbGvcwnHxPrt/0j0dUDJkwIpNE3&#10;46ee/DDlb1tzTsjPG4N5EEsfxSp2K04CQIKdBTEytjJBc9xhQjPWstD5HZQm+4+kc+07lIvi8Geh&#10;kBAVIilKEZKcKh1ERXI+ff9n3fO8mRfz+82sMbl3e6/9X9eV+i5pja5gj+qBR2E4BO8Wf80Dz/VW&#10;pLseENboTqVN11J52dk2Cll2nb6NWQJldKZF94K4i93ZhJTro/yxP9m5mtsUZuX7tJ3rt/RQ69CN&#10;i15FYC+4R8ojKoeiLV+I6Ck6m/ZahyXmFkMBguMwiVUrWiZ6xEY/M2bp3CT0bgL3t09rRpDvaxLq&#10;QLaJsDtkZqhZSKaF6CLOYhI66slx5z6XBUyalpxkfKJZWzgPFJaczOBcPCIPjZKXTbBndJaHQ7sC&#10;oxvVR6uqVJ5kX41In4qxvf93jNIKvExGn9Nneeu3iClss+L+dpVPlLykm631eRNKmzak5yq/XJsp&#10;GNxsBO9UMyq7VHao1b+TUrdwsK4jbKEq4av/EiJB2uTuYxdCtxD6drUwafy9pJNJ6nyqLL4c26j7&#10;yvQYoDQeiSrkYhrFTPlWJyrihQhR8dALZ7BiIeGZF4eFnHAumDXzvDiyMLqN/8KId3pz1Pbsc5rp&#10;3p8pwbJFnLrFBvEa/22gnpPRfiMO7qxS9S7EBsl+AAhnRd/pqhSpe77odIYYrvf0Wc0WHXlZEB9V&#10;8SO1hr5Kz8DbOtvY7OQ7KQbQb6/eLrpy9frG9rFOD6iK98ipr5Pq32tt2dsltf1uXg8OQ7iAmjq7&#10;fc5Fa4Se3GG7ip5XVvjKkDP92beexN5BAqNYm7PD6TVOTzAo04wn3OMqh7t8v8LXRQ0OpuSuqxeM&#10;+ZGDrrc/3Gxt+6/M1+Qkse/0XLzlL7oAQCtq5Xmxpno7GAgz301Qq01zFEbsmQujCYc1Zww0yO2R&#10;B8NtFwleweJzxAuLX36KOzcyeAzyAIBmZ7EHi3Za8iIl/esOLqoDrT3u/fxDys136FMulw9eoEZI&#10;Bjs2o+UlDfbXM3zeWi6sVPe59gk9c/3sIZny4nqWJisJAie5IoI26Fk3z8GE/b650dV+merq20MW&#10;bp7vyd9JegWb0kt+/3pNtKySQy5hfN0gBx7/IXP8uesA63xyQ0f59fqzzrnJKy6svEoA2ynE9Ymt&#10;U6OBWVlYsMtYwUv8gtseRZ9Voua0CXbJz7rCNWaF419Lta6bFVQ95hhk8dOaI6Feb+Fylsmlta7v&#10;dF3oekRmUukmzdziXQu14SGZBTcUHd4AAUE97wYzbOMNm9LPzTIHnvSIi4LRzkOfs2zJ4ZvUFpcX&#10;f1sOJzyrcImlu/hruxTkxFlxuezuu8trkFgJ95HbLk/anX6ZGXmncBte8H2/1akx6rGLCQwWejxM&#10;c3C+dCFWVE4pJhU0va63DRS9Mtarlwi6wYRZKFPV0elN6Ev4tLb/UmdOmyzvxckQKUzXOZhIPuan&#10;t9ZsorWFCn9kmGgVN9Sns9QlrtA99pQDNx8f7Z8M0tJqWFxSBSSa+mxR3cTXa4kMyoVW2ki3UEZ0&#10;LKDML9NozPi+1YndxduearfzusjeV4rxKTTu29P9Vb/3k4LxqrfJx6vb65+FTO9X3eDZQrCd2jBp&#10;C3H+osJ2Z3KhUuVuKrMcD7F7+ZTekiNxgjL3s7YY488pcfVqe+MQxrjs3eUZ1+3d0pnt4PtgrM7U&#10;AVMBEOlHCIGCE+IwL9f+5A7vhd9aa7SUiFzeHncLLVUvrMFLT29S9YXqbLVR6OaKre8XyrTjrTib&#10;axapq+7IAbofY56Xx4HaWzu3fneUxSSl+ym0lkKMnsXnlmev/dZtSPHemKxUGznVIb41pcK9lPvh&#10;KHa6id26z25DGwaHnPXJrLvr/uHf+eZ69L+3vkVmrgSGSY+LxjQ3r1XgK7cjxbKZxXf1QDfFY+uK&#10;VU+1xmPHNRrf8WbfKojym65c1k9k7keP9HjB4vb6WMf3bGCWA4fOeR+/pQQZWizCp7m2UU95wgWE&#10;m6wpMbPhEWGvkxpqdtWbuu9lynK8kev0OPkcH2CWHiLoByPxEX+pn2X/vf80ZK1wf4ZT7Xx3/KfN&#10;r+gc1bfAX7jfhJVCxctSzQaUQViO5+rbF90e9oefoNNhU32zMvwhvoJmXxQb9tdkpwOWBfDXZm1O&#10;8gx+Gg/BvBfhaIvF2N+LPkwx31v/JidAIFgNHWaXzZcI76QD2UKLk+T0t6bVqsdE9RdmXmAS1Jzk&#10;stV89mUNMIfsZTUihX+WFhTrqVXL1sgv0+hd56f8tO6O/mQUm0j2BedZ+U4HfVnFGuqXzs+z6PgE&#10;7rRnE+dnD4YRs/m/Sy+I7an1TrMXFKybmHS1Rrnp3LGb3MSmj7XIIeCAXLEbQTUmbzuEveatEd0S&#10;WJSwwyaYZynsKRabspjgZnMybQgo4TWKVjBTM0uwXYHmYDE/hf8WG/kpvGbHVrtnVxDKpv1vBd6/&#10;L7yt2B01oOXX6Zl9ia/Gnj4Sd0i7gyqSch7QD9m3xjPZOlAI7+0ToFZcM6d3g99eS0Fa4gde6fZp&#10;Ul2OAYH13zeNWqx4q7speeuypl3ihjvWQn8E2NPBBqZEEEjSFhJupaCs3F2teup70m4hbatqOOz5&#10;d6uPis2KB+ebJ6QepH3GQQWVLbYaxb7eILMw/FAeSiPlDGVeNVCnr2jufIf3XL8Ov/0bjiQhsa9U&#10;PjV0mkHTISEXG3DhQXRNyOM6L+v6bdYXpG09jSfqkICsSLDgrWblVf973asHU2sa6uYv2x/u9axF&#10;7P6ejY56yHLSJM3yDG/d7tKaQYd+9H4oiNwc092bUh7by+mi8cwuhSVuTTm7kCEVgC+intlQiV1t&#10;f28F6lFJsyTZLn4bNCSWb9/OZj6y9W8nhghqB8qc31NUeFaR0ork8vWfrakdEn1+Sw2p/DkWkM1m&#10;1qyur2BaAxSKybjE98G8ylX6+fVwGAnzpqvCM6UUfIeuH+8Nu9s/7tfN8ri5KAy5TtqF4kBo/h08&#10;mKNo3YAGjpUoRrBBPTzSF8/aczYpuqtZbByTUgg6689abOzYrS8TrFVjCBlc1xdOAE7cGJNEa3c/&#10;71K/cwHHR6MZykNRfSvVly0jM+OO1NZ//bRVdsx8FQnNafmM1CRzu9YZG+IdmIotVbfBBlmzJPh0&#10;cghP/9wFE90D9Sp3fNzmnWdsC6CaHCN+uzAOdoXNEOZXiXW6WfoPWF8vauBCd5KmX3+LzckeLwYN&#10;r0QHdboIbSyrISfvKd2HjW5qDqNX7zN9gaV5ja9Jnpwf+Vy2YY967loQD4Dk+FyWTzODfa5yN0MG&#10;z16XPNL1s1tXcx0hMiwjGfDPuAtl1KeSUPsDln0+UgA8DJqTfZAAbuQ83Njb3TWe7Kbx0lqt2kLh&#10;XV2GBh3l3HvfrsqTt9PEuryLfhBd/GQWOiw/UozPL6/ojD35UnXyqhPfHf0x3lAm/vRb5cK3CNt+&#10;4gQgjmaYLsB2+vvaWUfpuNOkkH0KoXl+x6dWISUFhhItIIzut0kOffgcmxB9+virpTPZPyeYad6n&#10;ChgcM/e5l6Z3Jsg6fPHv2fgN5uQFy7E51Kzsgxeyc7LsHvDglQmm01YRnJKJJCvDEtJFCb6Of13T&#10;kxT0IRRh5oj7VCQewsbuphoFp1Zim9Xe1CluL+jg7I8UbQk5PZx4jaBMvY+a2744ZkS7LPyEw3Bc&#10;Rs0qQFTF10fnWiB5aLY2zmwQ3ynRXtsHmx0iu9zgtHjCm5H8bLYToSe6q8oU7+FVb3HFPR2E0E9r&#10;cXWmozJWgRmyCpSZALyv3+1zcMF8FRQM+P4w7EuQMj/bMfViXf4MCjdz11AkmA0O4ka7/zarRwQ2&#10;ZWBnnE3jaj+xAav+rhnl9zjgi7k2e7kX1HWTx/kVqIsgo93/23Lc1nTwHiUzvNqoHkc3KQsIpcx6&#10;dCLPx0w0z5Tx++Cwl1BAV+X4qlcjyNp7kd+etlX9W5/r4xHIphQZH5kIN9jfp30Ad/jx7PQeNfCo&#10;KnIPElBzJShjuP4EC0FycDuUaTeYi9X7fNWPuS2FEovmDoVzzrwXNeCwybLV3r6p7sZOB/ddBHG7&#10;DSExGjz8CiLoqCEd/O5Wx8Y910IGnwvMki9RP/ylJxHKZD7Zmm0r8GbP0cWfhR3TW0AmpCTfwrPr&#10;jLlnISaVCIeYdvfE89RuUv8wwq1iMx0t24mINoXR7ApO63U4nr2G+UZG2LThOEoD4zW+g3uCuA4p&#10;KENsuX6ns3BBsveZH4ajuMOjZyVHai3g9BAeWz0X35Vl3e5OqChdKop7aIePB1hllYVU++CYj+iv&#10;xRA2gZeKbiUPM3sukC8ASNB4md5sHLrb5P/OnhLa1MRWOZRkcFPmdvdOh3HGxt4ZQ3pI7feT7Lq0&#10;/IwetJK53rgeNUOu+BgChzL5TOjlPh7SmYnfuJJRxht/Mo6E2hN4zeHtUxY/n6ks/I2r/d9pDR+l&#10;AlCH6i318Rzv8XqtmjvXk0dkNOuPPEmQekstHOaNlXKBSZZRoxKzd6k2YkWsmL7Kz0Mn3IlCdZtb&#10;rLZx+Lk9JzV8G7AKZKcIa/PbCjU+V/w7ew6X1Ph1r28G6hUyVpcBcSnZK+K85hB2Ue7XA54h+dcX&#10;ItN9dtnPXPyiWil3BX8iXROpvnRyC0D6Au0/U1ZGe3QLr8GkwKtLfHvQWcCiDKvumPj7Qk9nfjHd&#10;NSs0x+fwEhUf3zTdv3cDSmvXtNGFiRCWVk9+7ARn1XjSm2zKQC61bIj174IOZr5EfQ1AHx/gBwdW&#10;xu2bG7wgDib342AWAhaI8Cqrvxt2EjwZ90zT8ZPWFbBBbjcv/W61nNP2q26wD05p2DPUzub2mkUL&#10;Fd/r52QepjQQKjAZ3yNcrMHYxwPVvCN3sLk+V2Emzu/jO3Y9aZ2q7bN3+ep/i41xxe9It7h+sTFe&#10;2mV3BPaZ9qQBB6dochsL06c8+GBplljz1DXWmOcbWOqH6DEbzUveq7sY4DTQVktFLML1Welx6a25&#10;4aySSzPR5+6UBvpy3rDqUKYDFtJWGNNv+hbg6kHj3ieYNjN2W+JxOXZ2HaaayxnHXPWErxJQhZ+K&#10;WXsAYipIksLpNqhsx6Xo1mwMXvRDc7S2NWltkNprDqhpUr41rnXlMbj8bQeVza1vVka78a31wdsz&#10;NKnKAfyE0Gfp8Jo9uea2y7Id7tUF6MY259Rsw5Gmg2PtKS6cBS7HCV76Im98fmRGMlMZ/q4Oxu4I&#10;tOtjmpOhxPycDf7pQrY9P6dUC0Tx0WLKcT3ngQgVMl/cprD8rU2dZE3kHh3sYvN7mi8Lb5uowqjQ&#10;UbqU16vTYhNLxWLD3J2a59uNEpjtvCNwRiSwzjB/06PxD3yrk+Tv2WTSzqf9KP2Q8Sd7sdLHKDpx&#10;86RpVx+DZm3aHJ+yVihOrtYuRNrz4gX8t2WujO5HmQp6firU11UhvdCvpm8N/vMTfAQcumxBqqUD&#10;NN48+p5YkLY3KGOqs0u9tGN7uaFdyv06t3WBeiq9JTy0SnPMjllO8aJvN6eWLEdFdmxujU+oXbng&#10;1UQkNfLuNV8l843yuXZwnz2tEh6eo8/1ORqn4MD7LPotChD3UOb6jKPTAxBGMAAxOXC0Q8WqUKLG&#10;fYwcZNxSegMr5u9Bzam4Cqf+R/F+vQVLMCGOvokjlwSrHXyQB65/oIkz7U2gk1AkkgPnrt/tfv7e&#10;mgoh9vlrQs6ilN01ttp4yWaUzz4Q3HjhjqtYGC8Z5ZgvGSdWLo7AANNxOKyMn5E+4uiNQSE0wBzL&#10;1T8WPM5esjPIOrNQhqOasfy9l+bnkhvWiGQSjiuv8V9fgABa3nxjxiYsSDhbs3qcsVNe0OsoXmrL&#10;Zq+HZ6Xylyk8eyavvMzhK5/SB+BecW8Zgy+fmfFn4y2VmUelbDB7iL82WTP33+PqRXKaHpzqWkf7&#10;17PpJVXUS7R97OnJC/7YblLlXbtw4toQxL705uWb5zNDfeAOyptmnVXXNVg+9I4mTJSGjs3f5kDP&#10;Jc22G5Rrr+MtP3eNaNVh91sVTabcsWw+DHIFn+ZpreQmY2w/qyTPD624wbc864Jtu3j/R2ZCMLn1&#10;XDC2zegybg596eSecp2eX2cna39yk6IiiBFoWt2OH9384KG1ib2lkFsz2XpT9tyCTHlWKP51oLY7&#10;C6/x8rS7e4vIpW2QwBHdDLObs2K/0E0eGFc5L+u/AAZOw7dBg1mLd3+pAgFnQM0Ip++xt1Q/HVd9&#10;pP6THkr5sl2YY71gTS7ifqKPf+TlZf1t1as2vmqcW4T9TjsVTyHOARKUWStmRsUirzQGzXxhaRzV&#10;YTGJ9ccI63dAp22i59MZ2bs2bFT8AeRvvhXj8PxsM+n9ulwuMjsDblzwTlF4rs1aILpQRormdYk5&#10;OfcMaDyRgLrSrH9PgB+IKp3DSZxFy2Ti9Xgh7Y4pRcl5cs6/vAELLzPdVsuvt+vDch2CmIppjfLv&#10;sn5cxrXDs/GmWGwYMLWMtPjft1agCuMufQ+65capDPbNMURA1jfrEazuxi5cwc1WLX/RAMU1Npbt&#10;Z+1dbDEkQ6/NXfMnt4xeF4k7ZLHRa+ibwaL5Sc/b2Vk5FUn/O5OH7Ut+4XiyBp9mYTSp9Dp4mJyf&#10;ebbQW75Wig8lVFG9p+OVDI5oTeGWA+Nnq2RU16hns/Goza3YujOP4bP+KGB+XS0J1VamrFJwpPY7&#10;pSxQDztA6UeV83b5iC9EBGU6SD83G1mj6bE8uq2zuIE3WPkXjr30jWwHl+Jnsjrx98fzUsOXnZ4X&#10;FYs2a8b+w3vO6ev7uqbDe8WptisFtvFi3R2PyfXn6TAS3yIKo7pY5zndtaDMoVUngkUaqZJNfYbm&#10;fFNKL6GYJM6xvWKVo6YsW8pXzQvGsrzjl2QaGtRIHJYUAXc7WZfmC2aso5V0z+8TNXfTk5roNrsN&#10;VymAsCXFTSor6BMoAxkM4d7tZPkT3ascpPYA7yvIvOqoRjWm8jZzSVTZKDwWGl1RrdFnMB9katg5&#10;TxfNS1sESUKGI/jip1W9r9vWeT0W6r0ZeKTew+LoVSG4dGd0Nlkosz00LhT72gwXmq3VXzXvBSHI&#10;tX2plYqGhAD2mVhx6f2wkMaqKowO/DEHoyc8tnSSVG9Nl33Dfp0ncCOx+LHq6kRzrWDFoOQJ0kvS&#10;l/8KV/tt/X0FRtt21LYgLRoBtjzodKvo8TEg847XP335A3ruXSOzYqKZyweMrNsb7q8uHeRbKzfK&#10;cYt4Tflmq/Auoj3c6RPkm0pOs80oeMP06Hv4kNpoRfYN4gtl9D+h9+grkoZUXuWDU8epdCzEAtVg&#10;4oNUmT3uODPBW6a0GplNlRhVMNy+z57ULtrcqL1uS1ylfciC3Oa0DFbfF2vuz8sV2kt4OHe6rdpw&#10;O2jOocxGWm+jdqbb02r8IaG383Jp9/Lx/ity3RsAtds/c+rS6lWpTnn+YHk9Tqvdbj0XIfSpJZLr&#10;6eTALpfDi7i4LfaPIHPaF9reZjaBix5ptXO0O7TioEzWb+8z8eG2vsrp51mu7rs/tR+X+/01Me5c&#10;twgMiE2W6NSUqBVKg92ASKNq85WzO1xcr/XOZogAUxeuN3sZZHLVM9qqZYiYEG4hLXnUP+aTH97a&#10;UGYwrWP8hG1AfiXp1fc4ovJPBxIx/qthER2HOTpRzur7bRp6683erjO5T5+37uNlBB/esDyC6GWp&#10;+kEAYP8ym1nDGNDdfOEquqza97syRoXlp1yHMm+tD7C1HR7T0TRsD3rrW0XJStmxyqaoPpSKYnjv&#10;Xpj4Mh5hG8RxOHlllZzSePNr3zuHpTHV7gb5lB9zphXFLTdPeAXIOyKM/fuWC1XggEDQ0YYy0wel&#10;EWx1mWNLl/6g2Q881Vua7+cwDb4ZzfS6VpQfoudm1xMAYwHdpZl4bMquA9NZz0TnzbA7vsu7UWCv&#10;JrNO1gmxyWFYHa37yVDsTOcDdkezPJS5QRTFvWbSFrjyOpHsjZNlmZomaS42RW1OS36zAyfRBqNs&#10;sPlG6/I6oWit4YrfEuwBQ63EKZes9LO8ZKG/e7ylZXm/Yfkh9kCW8uHoCkOPXDpQ5hUGWXfdCcqH&#10;o9AAiqpbNYdwoe8cIHy7H9W42sJ2nGmwcwJ00xg179lp5UTd8rujtOqF0gDCbQjR/Epj7lyo+fBF&#10;eTQjWy9SQ1M5eFPLOfXG3SuUAa8yb1k5AaWlap5x85ggSz46uy9n6Nt4VEvWIG/9xG0qYIUON5P0&#10;YntU+EW2dQQ55FD0mNEid1WE4ij4URO36mJCa036zwcmjQxUbbJbEz/8vdbs6fIO7xbUyfXG7VXP&#10;m5dtkblvvg0i7g02gFJXVpIQ/zJPP9C6W3UAIPA/uZYZRsOXn42+loEaqyzqHEoAeZx+2VAB94mM&#10;t9+zsw6Bxu1uYu6gTFWocFQ91HSu8XGt8UDp6Ue1y+ocfXkc+ny+v6P42Z+pcikPvzrFtDLXQ0vu&#10;LZLm7aDMs7e1AEqetbX33XOJEJH3ldFW8rKe/zCt9/3wHtXU3F+ch+Oeu3i7GC1aljMPECXXqc87&#10;gK3M4frGgSsdtzS19K0bvWGN/643czb1GuXd0i5sHSnuEmP2vMfR3LE7Xl+y0d70OKX4ls5pk5Lr&#10;JTmQ8jdx+HdTaBqDp9LcJRUfL4XNrxZnx3kb3OTYVZS570bxlf5a7W3My+ERvbcD/yf5RBuYxaCS&#10;IPCVJ47og9T5pc+0KqyDVfiUO/cOtNvXh+4I+gMgMyPMPZQB3U6wY7hXhOoqY060eS+UvYu2T4QG&#10;lv8RJYR5vAsXbVLpv0Tq7a7X39d+O2fmFLoaN7ZYqjTYd8gOlQbtTRmsX3+mg04ZXvre2Smp027y&#10;GPbfUKbnjhNubpYsWiAeuYEuZLnyZX3dww0dcHYWs3uuPRtU/Ea7gC6LQXQRzrjj3n5l4yTrsSCM&#10;Bgb86Kj4Q/V+hTBT0CZZYm+S7VVOZovbzzuLFQtnKOOGpc7OM1yrclWMeFstL6u6KPJeaabHHHq7&#10;Jkj1gdLj0V6P5u7scdaBwMUgBJitu5p7PaiSUE5bzgnUKL2rsJQOfIPH0sKl4O4H8esuNuUa0oEy&#10;Gc8u8dK+fgOFut+fHEVvPNyAOW8Os1R+3/OapaF1Yd9ufTbJ7r1ylwu4XqT7fdBSspZgpo/NDLnv&#10;SdQFF/XPyUr5GWXwhVtfmB10arSfLlDkb02bza7iKdTSx6xO/kjZqRsecp6G6qC3QMPL9XAGgdr0&#10;NWDCwZUXIEBUsxyfqtpST+zWd4dxGjjvF348hcvSVAkqy0v9jb1BejcYT7ZvXJ/H9/CFQBkbxU+H&#10;TTs1+xcx8WDFC87f/QS/N9uQt5yMVeOGoIS4YRvfMuYY7xpWXYnyTgpJ+mbtFzzOObeF0KRokWsz&#10;UTr/aNp1iuwenDe+orlRLh29LziUcZy8rY2E6/44z5L7+8kcp6t5pZrH2tXrOzMdYoQ0GhL8Yghs&#10;NWbRy5eXgErqNJBC4cskjeunWSdAenYdV8cVDwY/qXacBejqx6aDFAfqwljQyb9nAx732brSwpP9&#10;uGVNjzF+irrtT3EbE8+0k7sv3YhWoxJpOAWqjrcinX5VtUqLBurc+zW5hXomQIQ66rfF1tk8f08Z&#10;OBeWbJVxYdLE2GV/qPb7B6PvtELnV7AuuFrjirC/iz8Eum7r+KupfLOa38J3e06l8JW9oX7rmohH&#10;Xjt9SWVO6a73q+B7ReeEr3Bap3wHS0vxcEBETpRfZ+uptbrZbAmdoZm/ze1rkz1X4gfBxrYo2zr/&#10;6GYzA2c7wuNGGJqSJKH5Z2kBfI5rUL4Ot5ax6VX3VUYINI88dViDGEvOIC8EfueD+DuVfYHvwpxi&#10;mRskbh+l+LhGtL+2XcJpl8vaP2JzzVnJCsB4Z+zLFe98+Y2xstbBn0WftgXIFQlGUefT9vn6YiSt&#10;1SwsiR5LnMWtugoCQAKt95szTTaDwjeA8Tb0obxliykdQrL+twqE2XDHzsjMfGHV6ru5rjBtKr5l&#10;V2E0WGxCqtYyN7VZ9prcPT1I7i8UM0ya6fW4VcmMXPo3ugkIe2zigPFQTlUB+8VI5jLtREb3q5Wo&#10;vEacF2QXysTWQj2TT+Agm8bzTclhCbKR4YxSA2+Xou9aGS/EDI+8DRh2Wc//4+hc25UDgyj8WxJJ&#10;R6TSgZJSpKPoKFJCJKn+/zv7/ba/7GsuFeaZWWvds1Kve+c6ytZbOf5SXC/eH5ri22V+7qNTDQic&#10;WZKI1zo9v8Vt2aqVmEMWegUog1iyOnor31POHRSmU/9A1Cz5kvtOT0RYZcpuNneMPN+DdMUt+Y3K&#10;OFFxkjnvnrXt8SKuvMap9k6PLVTvdHcnYt7LSATi5vxNKW4xMlnrwL2bkFCmuxK7i0nWWen9+ZEL&#10;jJmIyMPyr1C+FNSHpDxKa83LtBSEplqXwhbzfofJpA5oj6XssSDVmXYPGFPdZbDeIJu/PWHgtnxq&#10;cg8jmsVyo0DvTbxn/50IOk9EVptuc7U8b1rExIBl1MQFDSKuaeIm454xrAl/6aXHqQwClGE9J9x1&#10;EOI+PgTniGMpyrwIJW2OCzOIx4pPbDyr8J1Bsb8/J8bm6hQPGDn4m9kYBWbN7Zj7vBASjBLFRXXR&#10;OMpdj0CBCtkcWiC35fbL4Lv+xmxuGryi83ikGa6pPNgqJT0b970RL+Ezq0/lZ6cy7Fa1sLmNrN/l&#10;TSbrNCau8akMZcwajy4NknqpxXuZBb/rOA+xxHNitjryWydmp5R6i0CoviwAnKy+x94t2/xpSMLc&#10;ZrNS0mbKryV0gzpZIQgfG+vONCt7B5T62vCDwX37xT3kvx76w2zx+fXSclbymsyCW4tNFjzidqBr&#10;Bqq3q6udu4YJvMwWB8jv6X65cNAf2s6HgeTb7JZXeJgelLvNjnL0wTt0MHytMctODlwO0LGQi/E4&#10;nMW/cXc5ww7j9yOlmivgjvi019lbr4Afv7dqeaVvbxCzKW+uuQHAr8uTaK9940fexl7SR/6FB0sN&#10;zRst7cWxaly3t1f/9z2yn2vtZa17EiyGP2fwZf7fRlUN9mP64D1pN4fXoo3/Zglaa1pArJqriOAx&#10;k08R0CiVWUU4NH61qoUI/UFUSlfNgRLU9rhjcMzip+9gpI5dtwUSFbNEyEgkprUnZHm1iMQauoOr&#10;qRY4fcMYufFJd5meYWlEYWath81DvEs3Rr6UMP06WJjPtU7ni7bD4Kj7VXK0lxeTkk8Hh5N477lE&#10;ihVMevgcQLy8CM6s5Z6rbUR1U6Fu6eD2QKHMWykxqnPO4/Q8nfSWtLRQq27H+2wfIdkEjAVAx5zJ&#10;acjBPMvjNVT8IFggzewtcx3l7jL7U2wtt2fT4Yxt4pCQEG9n1fNs1mQHN9WsOUhANBUbylhFSR6E&#10;Fx0Iu3iZ9UaNCjNM3Ttd3iO24zZ/Z5W6MW5Sn5y2S8gvB9aVmWmzTr8ZFu/18xiYRlO/1Cy8QmO5&#10;zIzCLhDG4lHUa237bWDMV9vK5/w3hxbL+Ko0wBej0buBqlO33iP2+8Y32+WYpr5rpny7vzx0AQlB&#10;h3FHHx/zGbmz/aVqBUb+MEAyYaDdvNwq6lXJXYjB571c7cEbsRTZe6/R/CXAKsq0ocyh0pnZxcc+&#10;C3Iy4cvDQuZHypJGdPZF2JN6p+7AHpopOiTw7m8RQexd74zxlBPiyPttYzYFFgfDQFPreglgArod&#10;dbDfanJd2z4Vo+uIZTyv9td1HvCr1sEOWnV23eZL6S5Ohtiu8n3f24dCZeqQH09TQMeYGTns+8M/&#10;jCVWPu0kuTNvxwSg6YbKhmXaDmQ0PW8rHRJhgZi+Y3PzPXgeB917/HplIwfKeGTVWGPK1xoA6EZu&#10;PF/NMeG55WG7flt1+qJRMqenrLmfJLd8T1zeZ1yKdOavfNoLjne7i59q+3K/dmiqtiNyOf7W3fbe&#10;4UKlZ9kG0HTnWUIcNHAoE9FT9/J4PVhcuxF4vkvO85ALsKjgS/HdXCf37/FN/vLYYtuGmJZL4TAm&#10;PXhQ/aLGAg4w1+Go/IZBN21MDoXCusz2/XVtFZPbvXrUwtmE7EQx1f2bchSGG0XvTm8lblHI1BZL&#10;wNkemLOYpc3dd4uZmUPgAPeMAaoifPHQlnPm4s1ZlSr9PgaNBQ5JfjiVBQ/3TwP3GIfySXE2/JVJ&#10;Tah2NL1bCU69nAll6tXc2zesyQ6HeNJHp7RNAIXeX41L2Qz7WRV7N/vD9VFyz2yP/KpLJpHjnm+r&#10;GLwnFRfLZc1stPdOf4edXL9rcGO8UQf+b7jt0DIm/TxfemZPGygzRH8/e/mrRbPn/f1rT2BwPfdf&#10;n1Mhn+moygFJsi6emf5ym92GsVGaCOopqPfay049aOysJBOnF3c53Byey97z4BV/mUnWbbOXWl+b&#10;jYpNCUO0XAJlltUlWpwhOraI6mXlvD2HrcKsdcfO6zxSBBtHvfdk194yZxd9/LXnzEnG9VActIaZ&#10;8jynW2eiwav6gbCYWZ4f9YLH2xtiEp62gO/olG5NV8Pmf08Bf/os9cr041m2yW6bccn+ZKD5t3wi&#10;HZD9ot+yrXwklliH3IOTMO5tXk14LTIt7uwslNbgZWKca0DXbXaAjb3hjqV6d8OrfTsZbnajUTst&#10;Sa3S34HdAPzR8jBeYJtkHt957nxnZYXFUPEGJ/4BR55aI0+ts43WaJVfDpApD1FdncUppmwn07UO&#10;73HeawMuow0JlzG45qdbVoT2MfM8fxfvo3jPj9b034kA8Cizk30ixwpIFaQA8C2taZ+SPxVbwQvZ&#10;MBkMs1xZkgTXz7WvEFa71o5WKLhUiHBhwu/z3fllUumCkP7bG9LVMzWotnlJ8JfanQAnQ6FwNHZP&#10;KCPc7w+0mD0fqXGjy/1u/gXvbGrjnr7fokDhEOxCazaB4N5pHPe7D5W8raDnvbrk6bgDNVkyG03j&#10;oIGs4R2fYe4Nas4sMgzvLO/3JvxHLxlVz2MCyvxdVVXIup9lGXTKBRJvZiFKPAJEq3ZQc9QDU073&#10;uSJW30iLT8kn2MmOgVrzPDXzzg70XNqKbt8K8ZgpPuqJYjPwO4+WdL/tr+jDm5nlHIqzSyjDKuFm&#10;ZQxn3KtDUiZB9+coIF9FcEsTRuEkjKTO9M6j96rZcgeGe6lmpHf35UyjsTiGzndX90dYcYBPY28e&#10;5U8qMJfMnnggF8R9IMIEst3vi10dyrQKLnHfE9LL3aPGtOh+odf4f4V7jKguz8agGaFqCLKWXLf7&#10;iU/bGtUbn7/j1mOOQNA9F13HgybB3s2asTuSxy/L/7hzruS/ixVVfGnRNZtjplCGG/J6QV1nqLvj&#10;oun43K95p3eRBfdO0TnWz720Woqq2v4xjZ9JJjtY1EBj0bZAlp1jIv9+O+BxjZj2Kqo/Gl3ldNeW&#10;E5P+mrhBNVpzwp7ekcr87wd9DBS1+lqCi+4kdajGBJ6WWXmnk7YEWWcUwlKfO+bHO1taisz6GpG6&#10;u18XDyq+nMuD3vDAT1oPGJMIa9DQF7ZCPSSfndml3L3iel0YrHKW63RJKLMWVXU6vsxuDHFcmgWS&#10;HFMAwIJshJ2bf+j4Dt2v1cPXR2+GVuOs+cMmLQ9i0/9+kcexjFNAls1PL7OjimPCQo93E2wVawOU&#10;WuxQczLyZqEV/C3yh1Sxh897QfoB15CSI5hyOtKkSqZ5nRWEZqfIDc5KbN+I632UDU+MXqxzFmBM&#10;1U9lZHWl2f68pzvsZjGdoWtXYfiRnPn9+lgQJeVVC3dOMDMa/B1xp+XPZdvoVohtcgC6W4N8gA3g&#10;HRTPJ7xGrg1ufua2S/5XuE9Pyfn6gnT1HTIqUdesC/akbeMSrTYoCxsywzxPjtf7lmPMIzyWtVzN&#10;g0mzjDwv0d+yuDrdH5+opch1pzJ7LEwxmD8lOD8CERB/RHtqFw/BaY8AHEfhNlG27lD3fKUzeA3R&#10;qvFkd6UFhKgSyQt4qk14iD3rbcze/VJ961I+11Iv5w8v/h08DtS2BYc7+tra/TqP4l/q+bwcEvv+&#10;mIWbb6JP/IL/7El6L7/Z+GP1pQrmcaFe36SYxvLnd+rNblMnd4XnICn5ojZPmwG5z9t+y1oB4ODX&#10;Dtn2X8vxOvtDEmsU3GUv/77re9vfItH5k3akIjx7XiVDch+XhKRPxW+BS8QS39+3Z5nWLH4f3TSB&#10;dELyu5lJq+t9+UunfioQt7V7Ysqamt90KFWzYvAiQJkJoDPWjew4ubYTmD1BpnP5WdzlL+nyXSwK&#10;A7RAfZhzRZfnxujA+su8oE/MWvwZ8b8wTkduViZuTP12Iv+MWyCxemLHefl79CpdZHBOqDhyJrs1&#10;lPGn9GwtHyZlY1EsJVZFeYoT4v59FR4pqqwke62UYqJieVZXUfLz93LvydcDVoRba4w12+BH9bD2&#10;C5tbl0zduZ8hw/NwiGEAsktSXwMug17qPf72nnnleb5VR4dfRVbgSbZMhWmyYBdOfpgqECdb9LRL&#10;S5zMrpTxRnZGsW6H4moHXasw2MR2rf129pmC0rhU1MehWp5yYxbnv/H2/ER6A1XYbrSviP81UNYW&#10;a699ZOlUWyvHwNPKOPvl4p+ipfXGKU9jXfU4xM1cY91NyUa/vn4hEx8J+tMyHn5ldxRusI6ub47O&#10;OanLG3O6gTBvWTEjJ0Md0gNYUNl87+/RObiEpsr3q7VUK77Yj7HHtR1JlxvCSFgNx66T5Eizaklj&#10;/lxwA/f8vcPWU2058sqcHB/VCFBzxvg37AQ9yjR2mRcmlSPY0qDHfD+DH/KZQYkZ/7XqdngcNDyV&#10;GNTyfiP13rMf5J/l1moDckL6OauWdKZmS/fZvj3flSgpLUf27JZMBa59NjNfpn7ilPQjhPXalwcS&#10;yIUXF2d25CeVgJ1Qn5IKMNqBAGWa0WygPwvU8tPsUPY6FJoXYrwd3ngIPlVeCrseq1kN2KDJBP30&#10;Uw7iIDudwupea3f8mjT1PzRk+9c7kd8G4AgRlz6sgy1nLcujPDwt7tZ+b7+joEyOHS5zSoOOGTXp&#10;rNpuUa2pp2ueqRltT7LaI1L7VAeRuJ6+aVHJCbNv0B73vArYyywxOxFxEfL62V8OOal7QSPk37kV&#10;ta/XsXLbhBx9qDyHCPp3e/J5HmLx3QMEMRdWZd8ded9JEzBBGdC2Vnj7NT5ZC//+GC80Spio6rzi&#10;v45k04FRqsZe+jHmPu6rEMUhAeEzpycCEJwZafrSCgmlJrGi6AW88XdgT2oy4Fjd7X1rvVhGYb8V&#10;5HA7+yfo8N8g5eV2m6C6lWcHr9fXN4ZRwl6do5Imb21UFoJt+7MO+N16stN+9ta0nK5U4YXWwGN+&#10;ZtsqfRFcxRP/T9c5IS7O8c63NA8CiiP75JSHHUiGahStzeg0bZrcprq4iaPfGWwsju1cL+t0FHrI&#10;QyhOQu1tjingvZ0epNVBk9cuUdb1NlgNLL/Yp63c5YTuHEeloYy+d1vPHRNEJ8fJzPSOPmrmhknz&#10;3apjx85SnoBPZ1K8f5oZIZf0L1PSL3JVyu+Z9fRd1lfdbm45jGsmkEom8hjoL6/T+OrpXs8Mc2ep&#10;bjoF9BAPocyQeLxunHquc/roDoHjjZ3pvNfHb+3iP9URl5eWl33+ulieuUIUFr9nW93hG0SuN4WN&#10;td6Mwb26r7kCARsJ9BaAzgAYzkHpcP6tYeS1G0ZIGYybUIbIravgIAwf92YW8v/TYm5QC3rmoLWw&#10;rBE6XD/ITuNmnmy8W2suFwyxw5ujxKaPzHd12D7hB7WZ8g9HsUZzwOsM5TdKPD8GMGuJbyfbEl/j&#10;RfD9e9h0mYKeifCH6Bxv99ev9NgfPqhbA28gEj9a9ruWV91S8XqpP+fFolupzooVSHG7bvq9wbkU&#10;+EJl198fIaARX85U9LQQ+tT80GSEiFTE0bmL6EsAV0KZP/USPS2PmsJ82oCQNgZyWKV2pqhZu7HR&#10;ePUb16rWG7bP+cM6D+f96wCNwFbChmC8HZzupT7oK65YWaPM3ra0rMmDmV9ieaVoql6pN15ne+Kj&#10;+dcLXKhXAc0ndbHXJI6m4TNNtjVN9K4dVGze5JDH1KT6v080DnxHKzbFdV5fFO+12zVacnt/Juzk&#10;1aYMfReGOwygULv5vmxug/p3OmVbkYkNEfn59xOAi3CKrihz29h+0jgYJKpFyzoF6p0fDO4Gcd4B&#10;ro3Jiy6a5YGRcBsUBbpyLL28tY2YxzvkpvZsr7KrpuVPJyg3xM3nXEIqe81ohaVQPnRgEdeEMtWj&#10;eOy1bupjJ1i4c9iuZ+ZtMZxvNTbohGxvz1V1o6TDZ9HBD/4K5hzr87f6LA2PFBnR52jInhFBmQQN&#10;cr9sklvkNu2C5R0XlOq55UFyVyQchL8XATuianlgtwnZbrp5ttHTKJ9NFf3zfKMwrFUDPOGF7xsu&#10;c17UK5tPFldKSfjEGKOcW4eFSXdJiJk1V60A1W3gOeG1SY2BLOd4Y0ZJGYLjNkT+r7NBFYXJf4DK&#10;2SiD6WKTGmMud185DnrNUA1vHth+t1qdXkEqWzZUsKjM0MOtTo8FRXtWL14Vn/vDH2flbDGl0Md8&#10;Y3r5+nXd7c56TFs/1we3NJD+DuzUqGur0hqyShLagxTsaw6/aRa99473TrdWlQoFJLoGB/Il3vrA&#10;n8HUrb8a9ppDuU3WL8wFTY/7BMfAxfnuw3y7UgZH6Yw/cUl9KZQX8xPBd52/cbfybarwTX/o4uBt&#10;dnfBo3DMF4YGr2/Cd2W8euxWSmm8ORYrNt2b+Xp5KJGNo+enbFbIcWY/Pb/P1ehJ1ksZ32rQ9XU4&#10;TxazW1m45uZ1qaYf8uBMhjJ1kt6/omOhcSxEk8MuhxOZp7jt3hOmt1++F8xSh2P2AEDK9jOjTcel&#10;3kRgo28oJR++zpmBfTNmv7UyT+yc7xUdc8hcNQgS8BeWeOSTz8QSjtEDykT1ejIc2ltDw4IKTdXl&#10;zwDYVd6L7C/nBgZrGlYvP+hsxGX2hxwBeLntldo1+u9vkIrrw0f+yMDnIhJhIuaV19nq9o5PhPJP&#10;K4W29Ri4dGGC/i2LX3cKEC6F76XDbd9Fo4tWYllWEctsDmYTpxGyRVwZ/QzvFW+zm3KTWzTrvbSv&#10;lE9d6XtN+/iJaBKB1HkVRErfnWXqCbYqzMKqravS00fdLYMN/8RJGjS+1XRWzF5uE1B5L5bOcX/p&#10;fvgwsUrQvqohJ0jSBB+NM8irLGCqGJwuYZRZXrTDAe6Za0fYwYLCOjGgOu6tRFpz+mxHpnGeWr3B&#10;WGhsapm/XmDMqzQtrTqZuFdtfcxYdG03+05XMywhmJmuIkSfNCVYDxqPEhJbOngIuYSoJU8fATBs&#10;RkyOS8bTud6Q07vpF+XaGPDbnsx3X1hlbb7gzLb7DJR5bonz1jtCIE782t6MNk02KL0MTsBAXnbk&#10;5vRTlwZq90dtemHRXqTHkFlVWvV08Zz49NS4DLKnX1Kb5LEvRCNZSQsLtnC234GFm5Ushh/Ojjnt&#10;b8rhTpNMO+78WAQvO84TDYLjYY8Le8D2cIMFaYOyaYNWyEuVvwbBxfyqwtm/Ubvu/qJLitUfdXTv&#10;1FIdx2eAQJ8zhDG9gA3Da9Q8MpXLiTKe8noMZWxcK8z6O3nR6+8Mvi4ouDR5ER2l5V+FhXhoTFvF&#10;iQUJKO8SoO5OI+Uax2yULVsUYrbniw21ntMgHg7qkibbwrJKPgAMnqVf3db3Halh6ezhmTuUwUC4&#10;suCXFnXKn/P65sxck04o5vtXZ0LkechJWLR7NS5ZbRn8STUqy9O+prRWuSpSt7957DbJtEYQwFiv&#10;jDPJnzd0PR/TAXfi9krhOqbzSvxeeRyU8au/qGlmsRMZz3Mu8LxRVj/AYBPhaHO9Mql28ryJaxwP&#10;plT9PapGjaYDHrMwbjl0g7/vV5b8Wqxm1KS8dHHR2ZgrpQ6NcWHM6Te7ka8tGtf/GqgjpOMx1OCx&#10;7Aw2j8PVJd587UGO7M223QVugzT8su/vU1L062g2QIZjzmz0yyY6UGt3jnQWMBjVq61t8uKsRxuF&#10;DJvUKn9m9a7iRoM2RL2lQ8914Gry1QxnrQrSvqBOVuQMO7fPu1aEiLNDU3+QeKgvsreVNN+0cPwy&#10;1MbyanX1PilkprHI5OrhIHq8j9BSHzTgm9y1395NxPGrE6TlW1h7A4FDdm7834fGBDTWrMmz5Dq1&#10;s3N7CQRjqrkILuuexcnwYnqc1cV8qNMkFTZ7HVApon2guhlgE+MhS+m0Ok7DT0a1VhvrU8udKG0z&#10;+Dz9E72G7wC0Z0R1AS5aKJPyvxxgQeJbPixOm2RnceyNzGF55XblwSiI6YVc5L5VYF9UALkQejeh&#10;9l4INvCMDcb0wzZ1f37dKVqC9J3Wsy/043zdfuWpSfXMX61ucyvxWW8LZXgXfy8+ta24RVpBT3L2&#10;yoWdBu7NfnBeO17AcGtzUzqa3UZ2s42Tfta2rFxgBjIaP+3DxTwGYC/68hK72F+KpOC5q2BMl0/6&#10;rFoZP/RG7gYk57/7Jo+U1RtX1y04LE9YM0vXys5WLdTz69G3N3s0t2TJO2a+lw+5DkqeMSe/T31U&#10;He56E2a5GWbs3AqFt/YtLfU2x1Vn0ri6yvh1whcZYjrKvZVBvtz7e6almVEf6A2tIKyAK/m35jrO&#10;NG5IjRoz/9b6fKW2hjij9fcoTtTgKzXRdcZD5yGSkUa7Q+fZ9LD3APMWt5YPyp0hNtwlHBt9Ok8U&#10;eQOL2Pi8A76egzLir0nkZTGI+5tcaxa20s60vwR1nfNa9haDRf4gtPmtq4IxV9aMp2SwzyGwnrx+&#10;o5plQDyes46ykv+urRtHzdnrHeHFVvQqIJBphjwuu+GYRoy/Ps3MPZAHEtVf6Ki1xBJZ6LbURqVz&#10;peVSeizSjD0dtue/Ttj/bMMb17PqwDxtPMHX0cuipdm3bw+njesEMjvvLdboWPltvR6e5z/11qGw&#10;9iRXMHxnD2WCrxMv6Ib3U4+Z/VItDejTQzIinX6+Nq+8FrcOl0KeiIdVzu8h728Kln1hb2z2cpEN&#10;q25Ji+jyGvmIh2N8CEPu2ng0YAv/aWwKKd1FhLN3qmXnUGa+qS4H/X5pdQBJpxvmWTzP1FUutK9X&#10;YekkU6/cmznvJT9VCvystW8EJfVjfAauRodsrQnIC7zu7VqCQgmr2+OxQhRTMuo03sIO6Hhe6z75&#10;y/cEZa6hk444d/IAUCRhEVz43GYg8fM+GFfYfq/43pZJlV494oza1Hhtjhyuz6FfbVoAMOnXc6Nx&#10;EQPHxfq47efhA2i4nBY/n64WH5YjiI32zivv/f17SWeNTVKR3Ny5lNsu7gR2tqNcMb9lItHfo8rr&#10;AqEQ6Xp/kHJ7POxx5NyH9KGdtECkfqP7KpcB3JsmVq+f774gB9XLJsoXpFe1LSQiOVgxekp6u5hA&#10;mYz+rbldCXDF5VoFQuJHv+X2Os9Vnketbuo2evFjqbWULKu09OhAukG/gk7S4U1nJ42t9qxs5tHn&#10;LcJEJwCfxU7RGYdu0+KTPueSd2b3jMP+/K8M8io1TwEqRflHgmGiiSid0B4DAGMQx/UfoGLtUznz&#10;tCPyclryuTURwsccHyumCBxRpbkeTUsKe/rgk+pi3PZ3+re7nUQtnI1aT6LlNpLu52CgUKbQvWkb&#10;oWoZ67rRNi5uIyq5t98+6fRlZKh7HN499i/VKIFQsk1C+RVKiCoy3xDwTDqXWiyl5UN9KDogc4Z3&#10;E6K+LRvVUed9Wbymmp5en33kP+j53oXFUKZ/toW9RUudDmNKPeGaH2JUdjMxJ/P4+HMjjiJ021TH&#10;tAt4XDpfkE5k1Lo8gsHmRpee59EbAneUWWDm/TtWezQTeWn1wpj/SW2kOwj/7ptVNbPIWXL+kzee&#10;Ydnc/kZ6nQcwmIuXJ2wkN9VtXDb1lHkUJxnAc66+wkLiTBYiVHJMvi9gaOrI+vQGC5drpXh4kOpe&#10;ro3Di2180AXkaajvk/m3igg4qpgjrL7Sm+4H12kNEjEGWeFc5C2RsgP+kG7e2V0BHRQn/dvlUM+F&#10;O1YZupv+WBtocUeddwMtc2MQr37pE87DynEcc8qd1eEkO9Qbh4kkCuxfy4GE00F9MvqhUrMpN8LS&#10;F8wPiNA53vqz1rLgvd70o8p1eVTnqGFvlpvVlH10y/H0x1/53R9kDN+wUcQwdVuq39JH/5sjlbpD&#10;SvPeQpQA/ly17o2/eRrNqmc5W5RPaLZW7mKb0WFkVf1n8Ath5FF7BkSlcTlXeJYT9sHzWpjduFmr&#10;qHVXBpsFKAUTNox5Ti5UNGADA5PhWTyFk5qAtJXujWbaufX+8Xn9jR9m/zg6r20F1SUL79EX/R6S&#10;FAEzCoqgCCgGkigKKgbErGB4mvOiZ/RV19oX67oGS/hD1ZzfPILdHFL5vAs2PupEF214s/d7VaIv&#10;TGezY32/JiH6RE7KIb8eMR2gvsA1+P3nVdCo4ElTjPveGHxk7U8YkSm4sVK8lWcnSuivMr14/axE&#10;A+2vA8UoKMNjvy8FCYP1zUoAHyt1pp1Yxr2Lf3VIgHEsKnaxs60lA7MS4XKzssoU47nFTI3ehD09&#10;L7tKKd65lf1y9nqknnQXLx2v7N0nZrEkBEGQO/01iN84NQxon6jWyC2g5I/IZne7fZr1mYRAEDt7&#10;HPm5ZqlFNHZoD7upPn+BXG9oSwhf5dh5AXrfP/X1ySW235fm2r/psZlhN8Uzgp18jb+btTbL2Fso&#10;A0sY/tquJvQbyD/rTroavt1KEwIm4Z3RRlnoP00aiI2BHRrptawxq0tCStmVCq1k2eVUNdf7OozE&#10;ndWkmR1umgV+WkfZCHIt8GNg9H80kcTvv37art3UMVwFqXwfUh3cdonFJzq+k6eRYHqeGFoDv/bp&#10;Da1qo51+x3dy1Nl3zy8lS832GbRkNdgumxn4n/y9tLoiu99Tp875oyl0yFFmnitnFLNC/70CR+LG&#10;oc5yuHmTaSKLUxn/XBDOKLwarWK/vkWftQwwPPqTbjowk/o02+wHUnGpNtY4y+WIjc5tsdIrYJBl&#10;nc69FLs2j7vyIgvRnkLtVRFvq/hX/Ps8ObZTJlrnT703Yq/TkNpnwZsVBBCkVxDicgeo0zqCLKZv&#10;7W25khlNt1Q8kBCi5L6Zi5UxRtjCxPId81R9tvg49rbDKA7N6QtfJGzLpTNxet78ifrifWtW5a+3&#10;qIXuZM4n7ljvUsAFrttpzx7Obe7eMltjCTGfKl8BDI4FapwpXGAb3awK4+gJYNS7sQDqu854Fkr6&#10;Jif9isxH9nP3zLkvMupIsoZ/XY7tQRM6yMi6dqPF7brWC4VGNiTx4VEc3UATUyV2EBOBdRvDQQQj&#10;JbjSXqz7OzCU9mhDYfdz0Ss/C+ILG7tfPu73Jyvn2p/SZ84qi0XBej3x57f4hTLq3paLoV9B3iv1&#10;V5Zz2H3I5rzDN2fxdiRkPw40rJqV9i8efH5F5Maxv3tZeNztM4iaptGhx511cMxt2zMdMeZ5/jGJ&#10;9vG4ERXOj6Y8jyG2/RL+fTc1gc3Y+Y01hKTB0QjmKrlN9Xitd2rZAGYit/q+3jXQU21eN8ERWBVn&#10;VKti94+xrLt3vqpJPP5ojy36eHwb+eP2Uyw6d1O604VL0FLjZvN56vnuX5cDzF2rYbbgXCQC2jmb&#10;cfPaqHI3TZuCsjIieIiMvD/yhpkeOub93rWoR/ReJ7VpHbATz4xD8k3d+YDXbt76+LnUGWfDHuxS&#10;w5qUoQvNrzGIWqCZgTJafbAWuuIlMwi/jXkWBJGzwDn0C21t+ah/NmiPADmf9gm6XV9ZqFmnlT1k&#10;q0CZ9Gh50ghIliwNvHgjw3FJTmR91jfuhY+q4toExN6jSyEy4+0PyrzU66iJJHXKuuo/r3GKQWgv&#10;H/K99qPTud66vbPaK3L3u8SZtQoafOcQlYKv1lf0EvF87hNLXGBlyWowarR0DF3UjvlNsYHXkEkN&#10;KGRKn6ptAdcBZZp3M1L764dstaVdaS0AVkdibVcPu/bXnDZ77ZhUji9rWbK7yNUcXP86Xs++ecC1&#10;Ya+vnj9Yoecfw8O31J+2sGJLRo51dmE8VVO1y0zh1J+BlBXK4PclpY711brn1bOg5VmD1syB8Lup&#10;MJwvL32I1EC4mnDCukKCjWVu51dV7JOnlkOFHa4ZW+ipo3mtNUKzKI4V5Vxh1bUWutbv5YSW/86p&#10;q26H/tvWqOUa9tGSkji2cz/bC2WWd2wMC6JeyMJwcNSXv2w4+oC2Df9ASFe6UZl+H1cm4W08I7x9&#10;2W80X/0ZyslW1kUdYY6W5UKYHZTI732QEcahdzr/rQLTQM59sDtnqFf33RaZ7ESF7n/Cl4HJvUfA&#10;D78KDTQk+v04EhiTWibN4YK73MPjg6k0L9OHe/liq8OUxuGsuiTxRrCYnie3bcErU9cntZdWve9f&#10;u9tNR0t7BOkxI7UmprOJtL2oUd+xFuhr8dyr93Z1t/qe/M2L89ve6aaSp2tOqXHu+ruHWK8y/3Ej&#10;Zb07qUJ9J27qJj92UvJb/lZflfTmDu3K1G38aQeHo857ABECufP00yEy/mmlfJyZ0ng81c6u0NNm&#10;wlSIKfcxe33l4nyFDaeM1Se1TPXo2AhCShkiULuDXK5duXXNelZti6dwuImn9XN+iZxWpG7l/hab&#10;yiwUCPZ1xt/VcejmonPo3xwA5deckflC4+93H8eH11KKL+1lycJAf3m/woJDOVKCzg4xU+zIhwEG&#10;RLU9ELuunYJjT/sKRbWbmt7/OkVwl3b/ngYjE10ImsUljaG9quBicXuDZ7/harebDk71/anBr7r+&#10;zlJGCkbG4WlOMGzll0Gmc+LlOOR9lWwBx4rZIuTF0D/t3TnEbq54qfMPZs6TlPEjVQnKLKn74c5O&#10;myk2+DTopCOpNzK/kBbrDMS62onKyt9L4YpAd6GYqgSzhNtyEgEFy+K6knmjRexwFxtnftsKluR5&#10;ba3LXeXssFNErfdDhYET3nT6t6ZRzRQpDxddxb+vsIlLUcqsTXY1emespLuj1jo5mZ4DGPV4pH63&#10;zK/VuSTfIyRX1i9ah/iMvBZ3/iyfoAK9PYejvEHWu6hmZdu/4unqwTZ3uen/ZqwcFkbmV4gnZ9gr&#10;V490UCwrxRy4fJRXVMICM3+mMm03U/jl5DfVm49HDOh3M+XcO4SEYq9Y7Qunr/0jhQDP9J7S4nCD&#10;2TIjEBXEzW+HhSJWzorG30Ywvc1+FNXKNSlXq5r5+D00ZsFxHzCZvp97Elcc8W9zWZ7l5eqwmA5+&#10;enyVf4f1HRIrxlONrAutFxwc3TME6XUGD5uaMrf7lIzRRBfjGhI0v1vjr2eDd1/PJE9sUHKSP3jy&#10;FPz5NAmBMRr2i77oU2Fcd+wlrQmurvcL+dfZW9iu+Whvw86WzaXjzDozXVCXg/26MdcIFcQ3FX1v&#10;sN9xp2rSOa/yg5fy99vUs2PrnJjb/Q4XBwJd7OSYPI+CFnQ7Xl0IH/RPTo+96H7FTAEe8Dt0c3vj&#10;UIiYDDWroNUBZyHr6e3lx0F5MVmlriLUbnaRwJuJ8VCOtQr2RRp/h1tU3mi7bTF7LJqudrYk734z&#10;n3a1b3WHTeu9+ApqzNqjVmb1k3ju8EuRmkkvzbRyrisZA9Kb0r4fiQDl7Q0BcxkdIJ43ELyLGo8I&#10;/G4KmFrPB39PI/0eb2PUoyoPsx4Ra0VKjmWdgMB0rnMVnF2mUzeaZSLzErLd24gEHCVq7tRZTAFq&#10;pb9AWnSDa35fZQhCLw3Bsd2AURWLd++jtSsPn9BzBP5s/wVlNpanAMxz39AGs3YtI5dLLuJoQrp6&#10;FIogjNAygB96nvGDOnIGEkWeF34+yvuh7AwPn+YloXFI8dhODMpfkpdN1TluifX1hrTeNJh6MzsW&#10;RQvBnzEGeH/qHo+s6fRci/misjx/HhPbrwrqYc4k6s/NiUWFgKO7tZ3y92+DewHF6LTxzSbjgHix&#10;M2FROw3LlyXn1PY6B0ev5XZvPcJMa9d0SHAF6JL6VwYv7w9IfjOoh7K9fi/XSQrLo5J0lVfls8C+&#10;ZMbLV5Ixk18DGmD9LBYD7eN1CWqH5Uw86ldLBpY0P7FdQ4puj2Q0FO+1Csbu7F257Wx9hv5rRocy&#10;x3l7GePEJOr13YNdE0/1hZ+r/h7pWF8+OdJFv8qwcRzFijhBkfJRNXxHN/B9EPhjpKI/hoUq9u7y&#10;jqNUCTbcqBAQcVmUJ4UoGikzXPDWVjfbgzKlE0hN6bG6GfSQdO5d7Vc5q+tm77PEioqXmPOBvkHe&#10;jW/5ztvtD8NeYTi+aePENHaA8reUbu203i3T7CBbnEnEFBS1Dx2rnqoukBmPjWVBYKwPlLG/tJ4V&#10;F4+l0Bkc3lFGAjDF+H5fi6h474Jb77MOq0FB8OSejoFF56dKHUmRTdwfyMTgZdlzLV2nmXrFDb31&#10;oF1D6ayJjrhwegbKyjw/C4BI/dcXwDcvtOMo+w/jvcaDEjbbdpR8jiHnujo0lvikUh9J1W3u0Do9&#10;o+yKW2UVAw+lh9qbtObiFT23qPyvDMLuqnn0ieUr8GoE/MerEUBXrPVKyi6Xo7/Pc7cF+SiXuhW2&#10;ANFnnaeVD/ujABR/xV30oxLa1VqLpiTlm0n2LWHp2f5WxhgKXuh1AN+FATCTkxT27G7xC+eLIQCt&#10;4lytVG2/tO2GpGv5HtLv/g1WXs3MpnIFmlEPdOoulhW27suR5g7dUznADzqJ1d/Sq1spd+6xBDc9&#10;TRHggOS/z/qcI0fRqpGi2FEl8tLMuJA0P2BVpbV5XREYs15mRTQN1fe/PRsq31r6ytIzIDh83yY2&#10;+TrDgXacYO6X+gjwOl7byn08Gqt6dn/INc/h0ByPiWe1YtN9LEr4FKMCN6MA2Yeud/iVbIUc/xhh&#10;x3yzOtQPPSylTzt4Ggp/hsjSHqMaeHvmlc1YnbI14DHgfQ87G0ZXcbisIsxe9GPcUfoxxE32x1Wu&#10;Ma+XYN4jb902n1baFzHkx7/Ck58GdFbA1bFEUS8PzfY227Yh/DWIcVtagSO5V89RgtydheF8/Wr/&#10;rtXedZ73R+4LoJD6KHpm1FKhIKEyJCCg73P8O1Z8P5ReIOPmjy5eGetMOjheB9Sk1vB2Qst8eEp5&#10;E4HQ/ycuz1AGkO45YH53exOrouT6gJyg6icO9dcRshpujt3eqBqkk8t4JezRCbXv5V+9HVN8cwlS&#10;yqhdHldy2+t20FIuTbgoL/Bf43ePsc6KHMDFwSyz2dLg/IQyjLwRK2WuNGCQvRMxi3sLLqLkZFgt&#10;n5gVkCEc6/XyPc2rCcnmc3CSvQ9jC85kHCqqXgajE7tsgXJlNB61Ziu6ia62QqsLVywSM53sI2xO&#10;J1n9b5Pmj+tk2K32J9MnV5ihkyuNew2mwJ5TrPrLo+nqu+xkbsTN+9jGCKC4eBki2kV2ITouj6Uz&#10;Mpgv+8vTaJDLkPVVMsg2Vq+0E0f50K11e7PNeK9d/5ZOGlwOH3K4uX1zjfu6Uh3Cq3XWJ0pvK9xQ&#10;vqJsi9AF4nYP/4HnR27QnI+cXgDQN53ZMHDRmW0KdHvwi2+XzFrMS6+v5xtlUl7eTQvhx69LScxX&#10;/s5pvFF/1sFgsvox8w7eBrWfpRYrVfGZr4XRTQSOx5eXCkKReu6MVynueCSNKUmUvb35h2x8OB1N&#10;ZvmyG4ktbfoilyFbhMDO3ppLHgK1kpbTejL5u0ZZ7iiH5So1EFmFFh06TIeoeJXrHCyVJ3IP9n4n&#10;5q/WUY2/83rHXV3HWn2OZ4oVdF5lySUuKbdhOK6yRC7uTIrmPJOv8ZCt9NIIuySCW4cpJY8QyuyO&#10;9/49GLQAstTghQqWqpO17ZmNLsDmLXfwPM50QEOKEFpzKDdfqAmE9Sz0cRsSun/CbdK+4vGMXd9v&#10;Z+VD3DbsA8IM1abPaG8jPhMXxnGT3l8HqlK/u6FwOxthtb/Tty4DjM3CbP69o2Tu92g3ewebOFOz&#10;sNApc+GlSVCjYzvLyqh0WVsGAQgWfI6DaH6Q/cDiZ0ntdLam2QnLkvDmprxMQSLlBMqsjj3zSg9P&#10;myzE2Xffl+Ve7MC98DoJHJL0pU851ef2AIUPKtsoGvWKEGdZodBxrvyyNFcwczkaDPPebQDdDvZL&#10;VTAHDTYArnqIw86m/U7nTSn+WwXqanUmzxHl7sj86wx/hyNkf3X18HkveH2K2A/A5wWcz4u8YpZ8&#10;SeqPMd4OPyX3tY2axClYMY3HPj9Fg9bumZIDrO8lijAt9EodooTXsrPaoz6DMl6m6SLpLykoqljY&#10;BDXAczS3KAUsaU33xEIS1qruxtFandpz7WBet9ouUNT99ILJnJ3ZQEgwsJoUow3uA76zJUbybGNV&#10;x6yFborHBSJNpunX+zun5Sri7NfRo5Hpi1vHu0yKmlT5TfMfcvJGUN/ba3dL5l4KtVv7AxI1HGPY&#10;5CrL4+2R/7rFIKYCm5A8cJKfsCKr76ZFdUAMEvYaRJdSRixjSLkSQZnYsu/L9ffX2b2mMkR13MM5&#10;MUl7Zj9bOzq7yaAG9lELMxAIcWgKneBKNh1/t4n5jDXFMU1c2E3vBUm/4tve5Y6pu9BKl58O1orv&#10;e1Q7ihDe+G38ndPmGYAWSNvlHObpk9FkSbFlk//osJl16t53fYuFN2jiYImAyT22AvPk4VZAdi26&#10;vflF7euVXPLv7tF1BbAXbctPLVsegKoyLlrRZlU6RaqpebkHlDk3Z9H9PoimPAapEleCOJ4nzUfx&#10;hRY/b7WZ+3Vag2MojWFE4Bl2Yf9dL8uHxu01+pDo13Fft1ziCAe7M786B7LsF5yrFjf1ze34W+0B&#10;tnoKaKXwd7KptqKlvNH1nS9//PXcSpvkc4K9h6l/598VZ7Vasxm/2Y9WTSzlx5VqnvGafPW3E6j9&#10;BrB0xv50RiCqvN8Ym96PoVd8jC7JO/bt1t+f2fcbxlPz77e5enb7STgQRGTW49UkE8YU4Tm1Ll58&#10;ZXzzmkFJNp0E8lx9Umh/qTU0iUve/hHC+7TAtyBI+qQIJLxF7cTA1vxeKdMaXiwh9JkS+ZxGdzfX&#10;jQxlLI7x8J37o9Nl/alBrBDesHenhyFFlwP7ZY1bsfvApWGUqyC0m+8H2ZhytAVurx/p/FClounT&#10;ld8ng17QpWugP2RuGUbPHDEQt0ZvceraR/XfNe02bi5yybLoBOjeWce8QC4bs/UDiYcZASCqjwOM&#10;4KJbmUcte72oXoiK1ad+AwASsuTAAczL1qsI+oZRwgXO7RLbLm/RebdQ3/fv80WYKZJdcXuBpxl5&#10;kK2EjvSedxP9h492oE2yG/bmIcQ4F16TnDLMFVl3uFFr9ii2muABfeCq9ArKKRctQ/FduBzwQSFi&#10;a7duOH03OgBI3Ar9dOxNtA1eeouerpFQRvrSL7MlDOkou2jJ3cHpRmlZO4EYhNq2fYrHaPNp5VjU&#10;b2YLQKWjD3Z5ZGyWitKATtVYIU3Qu65NCqPd2mn6DMli6eG/CupmW9rXO0lY9OSni0GZmrFo0bmc&#10;XKLyTrVZXQWXkWlGDb84XZ2M5Sa73uPr9krsCEInB5ij+O2xUw7hJ7SjUPFPqFQam8saET9PW3v4&#10;Ym3ca+DBADaqwxsRl49fpzr/dyBpqnW50aWtRhDKoZjUwLbhP0Vt8Q7MLzGepANq2GBqr7m8x3KX&#10;mLfXhd2Vb50quT4Ms9su2lrJJy1+l858ISFcOBYnVr6WHfCYbmsHubdoRvwJnqbDkVu9cbo8gDHt&#10;u0i+futT1FSqoM93jxVxnoqeDjUozGbsghngSVaYKNXjelVNbFHvieko1wnWCdKJ9eXM0/RVD3Gc&#10;cgM/Kh8lcwJIMAWyuT+RRbffPAST7uS0ttC7zo+FOoDHGMb1q2eN22uDGqdc8ZlY592IlMQSulMq&#10;6ijpKfme7NzMnllhAs6/1lsbpZW9BsPxM5jxlfW+erd8n5j2DB85/b0CMjoP3cDfnoP68UuIDhkw&#10;OcjzAV1N6/azq8xiruyDZFxV6XEkQbqykMpxqPaMQGw2g1t9PcTtBwSPkruXF9TSJOBmbZ4p7F7u&#10;m9+JXvVYu0//bmvELKMrunplErpbRYnSq37zG/Pb9n2RD/pVR4fF6RiIJcBiHD65KET6Q6MNNtfM&#10;4hiui1tDXXHXa04izM7bGzW7GARvTpPTjlwjXovkuOOpU9ayUOZdKM0/TEUyIQyWgitIJ2rHPm3M&#10;jkVCu5nb/E0kAaKPEcDXGcq3/kl5WSV6M9Y6Z7XPoANSLPbW2+OCcFinfLylX4Ff101s4Kvmbn5E&#10;qsikWtagzODprbhcOrEKucZv3NtMZr7+/ggGoa5zR1IqNdT8sbXoRcFR289Qd3i9pWx7d2KIN1me&#10;74DIzhz8tVGJkruGhYBIN79HWz+9Zg18y6kntStTHxvKDPlbvTyUy5GdPZzd3a2P6/YN1l/fvaDu&#10;iWveyXTZreXzXIFHlzvNyhz4Qb2Uud+v31oV8pVvXfUEg8fyIVnuq4yNrGKxH1WugczIw2zCHKyx&#10;aPyVUTYWu4dHDGvCgxxaOKIdw0XiIKSqPG5oNN1IC1GrxpfZ6Y3PuvBDwWdb7Jbb4o3I6kzVMef0&#10;koKD3Pf9KO1vd/RTvkwxvNivaZeGOsu8ieDvZNMMhed38xs+pJJ/g3wZMDVyjT00O1zubbLVsk7V&#10;kTyMinNaSXgwXE4ULiDbIbKbTfA6T8xWlVZwyP5ZOSMbVITXzPmhTsae17SmF9EaVG+T3/vv4lH7&#10;QujFNVC1SaEIy+qArmZ37Ebpqw5mTh6r85U+IK9szCXEPFrLirzSJaylajrt53IT6hEWb0O9u52m&#10;rdAovtxpMtv67fWotO+XC5d1c+nvGf7vTdPWpgAY9qHGjB7hcQepf8XlvjyI5qp+I8ICSxhWaOlt&#10;0mkc+93cA72NuDP5TlpM9K14d7K2VFO0oqGLOLKuaHdio+NMlxrDzbUUfsoyULRv/8aISp3dpiVc&#10;tv3OYddvtopZAGn38yc6Xw6zl7ZvLMdkq1NK/MB790ugAa1J4mKgH7Lzpmf8j/HPP8T/4v/833/+&#10;+x/RrO9TnK4/velsSG6ZbGuX9j/c+TwAEdo4fKAmuSrEu7/Lu/Qshd71lJcHGgnM9HhYP2qWK7rm&#10;g8p8r+SO/65EaOXSrdNuFMraPOHMIb5+VkHLWlv57PPYHdvgMhHlUHJ7ogV9AuzONImSnlTTdOHK&#10;99rrDWUyzWED3V7JuzY4jX/jcLxi20E86cVE+5Xcy8/IWIyS7zy89O7uQhIDg0aN9ORbxtmbaSEI&#10;Z7jUWve4I9Kkzy09Gx7OHGsXn2zZapVzDxGaEsu/AViYfWf5xUKJ3k4qfCBIeVU7vKq/+qSaJS5c&#10;LSExRH6Hjypter1Nj1G5cA6Wput8DvJq9sg5jLykWlS5UQKo31addNT5j+r/kV92c4Zv3Lw0bblQ&#10;hrzKLSsATeRu0pYXnrgRq+WgWVIabXzHoxeMMG/hlbobMzUrMkkfTsQqHAkz3mHYTcNjhcytuhNa&#10;DaujhRW2FvgVUSx1jHQ+ZLitLpDNvBkGXSizrb93heWuT+4ggiwPt64jc5XTuY1w+q9lSu8gqNBp&#10;ZmpQrYi5VGabjW4Uop2d8Nhh3ZVH46jzfY5fonbcJNw5llCqP6x+XmaWVlrSmCiMjnFg/v02E/aY&#10;EvKO9/jPxLZGWscd14GUQ3KnRsEOK4pwAWykfk9jpluBXNPfdXxZTbI1+D67rcqv47QNkz1t07H/&#10;9LOjtq8+qyzLX+8N5e2Xy9dJtk3coQxTTONhq5k/12cs++gRHJMRc84o2dW5MXnrjVPZK2zXQ8NQ&#10;vjAKP3f4FFq8wZYs9F4gB7m8Uj/cZK5U9y5w8aJxnpOhBJI7yO99Coiup0ce7//tPXFF6k8bqrOT&#10;RuaunS6ZSy+4cDJ3Q4Rsj4j3kjXTcpCtNO/sl0tmAII5dzoBgMLvGSOAgAySfdqqV0bcPdsbv2z8&#10;MYSMg1+49cxhB8/CP9TbG38bNm1mQ32xm2zuieHlWdoYfRtPPJgF+QKckyJEaVNhLVm/K8yIlfkm&#10;VuJtrK0SOZ/tBgdcpJRq1+1uIJNvC4iIb9jXkMtossnsf5nCXdK7hjRQ/57GQKaNClWA6LFyvF11&#10;VunDUtiCyYfgkoomSi53ypkp3suEvyqWW4zHZ27jKnyPQSlbYVP3eCTWOcAYdM89+yke52h+RY8M&#10;AsKlX9ySuky1yWxUgDJtJY63z9JpSEyv6Rnr4FTeSKKv//bug0syqvOFYjfSww/t8wHkARXNnLe7&#10;ZsbzyaJ5tNKD/7zcpjiCQ+v6vHXM7F0gZPF8zRTXb7u/hE5dUqP/jh99gueQnbm6FbEsIEJNqVDI&#10;EHoSqo2NfxrQFX9ZEj6NXZylFkghfKvrn+0al0vtarlWqzDJQkAlQhfLny973rACXKVeBfn/OTrX&#10;dlPBIAz/liRyVqGQQyXkUElESoqiSHL4/3vW/rY/7bmsZdX7zsxz3xNMNOsNJQLMMUM3d3+3g4Em&#10;Hw/jjhBv2Gtqz5Jm9sOS41fQqtHMc9VzfqPNpiKdfbbMT7j5j5sVOpnj7qdUhqx/WsseKtZ+4N58&#10;JZ+JeTBbxTOx/2j1tV0vjlqDFTx+V9W/6y7VuPGL1uPEkWE43jhGd7IhwCRQ+rGsVed0+eZWCvQN&#10;7gy9J5Nkp3S3ebbQXubc6C+Y5v4gBoBoPN2WFLN8BNCO3ZDI0imgKkV2i22Futf4vC1BmbXvgFKK&#10;sO92krXrgtOjf4V7wuI9HiMpmXJfn9s0X57iwZ7LXtds53NL+Fx3bYU1R3cke08iqysRcwpo+5Yr&#10;bujnjI+33v2mSaVr5bzc5EzSf40VSpwzssKtDOAAXk0ID7+DDF2YEjWPi0IF/mL0eAAO8dOgcF2K&#10;4/bs+tzn7K19pqbx7DF4RDkHdFv9KZ6rOdnlmes8jic7Z69W8+piVmwspS3+3/vdr9T6gOxsbzb9&#10;PYILSNaIJZDPtPRabjjkh6fDgMs8vfJD1XE33wOdY1zZlXbvMktpk2CvYjHmwB5pa45cAdBRFc0M&#10;ADbI2VCvMM8GKv0uk8gL4dMIkTgeeARRbeZt+8VdzlxJbHzbHd8wzdfcN0afxu5Njb0mamWQtnsM&#10;pUjU11e2YrSOXPUvLl6BpCvGbCxX2wBjiQJCg9K/e2lBLqhbZjyo7P8mui9sJ8zv56QoW7v0Mekt&#10;tLZcxZODagq/Rr99MNOxVfCMJlWf518q9yP7rbOsWUW5Zj46qosr/UoPK0+8LXP1qrWq2h97p0Za&#10;+f5sefP1S0V3ujlAmYdZANsDYaldcfquE5SgXglFIGm0t720q+IaupfvdQzupkjIdIUr3Qu2daxL&#10;KdSQy/Vf1epI0Hia1hrYOmfg3VNOLrLk/ryVg3YONG+95v1H/ZV53R07DnRDkRr+pTiuqAwxGHqF&#10;FL622YNulhV+5sF04tiZVp9rNwIr9XizI4uA9rs91tnyhyfnZCZKg4bSyyGSlW8DxsBnXDBGM+dw&#10;Ns773f+Eq7EVh/r5eav392VnEz3GYA6xf1Jrd5BX1rNY+3WKs07h/iXmo9V9XmaFuulf+23p1BZl&#10;d5P9KvJiPLe9fQZot3vGKb6+/fhGwBmx9+zsrwrwuZG/J/SIJTNLGczU0ImiPTRYuHjNS7RvfDJS&#10;UR0PRkjRCWEUX47xF2KDeQJCynx9pjHB+RCNuTwWMvLAXjUU4PLNlAOVV5L32e+pk+XwYVcWdIto&#10;/r09J5PUCZzucv+YvmfQ1nL7nPa4TMYzYpr4eHUMdpjjdqudw/H3vawZXnzVb16rp0ez6SDLD9Gg&#10;/510zfx0t9l60hKWtX6naNI4/qpD0LBNjoNAnPehTG5+yKLl4sULKbI9MM+TTsFa/wqRuMKOwQSQ&#10;Ltl0izRQvkBcplciGf3MzjOP0Bl0+dJjzrpsLl6VeMQ3Zj3t7czAXvdexRAZ9KOVWlw32BAjk7+e&#10;NIv2kCy2BhrT0cFVtTaB1eO38cL7ifbshdMTLAWwh2D0LAEi8oMltWFNfeJ7CuawhyqVqylDuzFk&#10;qyMEZ6oraiN7ZyWKePYja51Hl6A8NvCNCZQp7mznb+XasGnahP1Sw+FFZ3yfouP1NmKbKK8Cb27r&#10;dbc5mJ8+f/D36iKt4zDKbGNMy9JW0IRJY9hm89ZoWMS3uBu6ZaFcNWf8aks+yu2lkP+7hDglOZ9v&#10;TRuBr8eaQjuzajGj2o7Tme3rJQsa150jvIcWuL0+DpV34Zn/LhcsDRkq3FNO2byGu9bz61H1pZ5e&#10;67FPHSY7tFNaFGaeCg2tymU/nzFQJhbUb77kdH+pdRMgUof0Kv1ZpubMxTo+sAx9IKKV5sRWs+io&#10;1fqz/5GzXY8fjbBa5jcc38tTUL9dVkvS4rPL7J70WirtrDZwCNzfn7qaQ+OCX4EyZVlQ2syxTKCi&#10;+OBvKGgHn0ohc9Mx/EZHbh6Josr9JYmjo3g5axSqrKOnPCBhEs5CYvf+Abf5qxhDYk3byZ8N2jwQ&#10;VmtZ9yQv/+xs+cHqxP7vsM+BEWhHSEJI/j72vDXHsw+eXWG/znDBXQcTDkj7QEB29+jjMr9+83Ps&#10;zM0BNswS+Uhj0RpTuRBTGkc80Ikt73uXIT+EWhikYTlD//qbmooNzvBpMH2pZuDtbV7jSCwfXneh&#10;GhU3633sl4+hqooGeSi7k5q0Lxo5uFF8m4g8ZeehWLwv9exr1n6ozbjGW43Qi/Ow/yChSvZVrwhM&#10;3tG+0aU+BDn8XyOf4c+egmGRNF+KQF8wBtNLk91n3nx1sKxwyLvrjc+15MRqfYhfL34ykTi9OmzR&#10;d+vhfaCu+FJmF8932aZchHn5dG262GL4qbUBg2LPTpVBgdZ/GJQpKgcIB2bV129j8pVAVmV8Hoid&#10;DF0vNUyvFJY+WpV/C5PmZbO53zjcf2+tirqT5xMaRWfhi7HEA588oxcfE3b8f7Nsj6PFTTu/+6Kl&#10;JLINOYUy7lSqiXqx09jAL2efZZfNudFvY/LsdEX4IaKsNPf+eVXcwiKo6QjOa2Urs5RIMIvYv0kJ&#10;P8ECbGAK5hovMvMLAhuybGAU6sP1u4wc2dMf172X/JXpsZ3Kjcl0XV3JSc/n6Lv6Wm6i9RcyXVi8&#10;M+mIWn5EbJqzGfV1DPWKvoaNU0dQOIGKRym7yTXr9VP2RoTi9CP21oafmQqMLFXiFl7nxez9QP09&#10;BUbJwJ5ulMMptsBzes0M77cIzdor/IUbShtdkN7Qq813QjneGppnIG2myz1eNPWSwDJd2JIM86vy&#10;RpLTqx1SkStlZI31vWCCWMX7mmRjl4YxCZRR80kX0dDhcamNb1m5SVqpf67xSGNh/w4/aBJOdtIJ&#10;lIdSrX0aHeTc3s0hP0AbdKx4iRtjsMQUA0sPo9NHvDei69WW4MvSS9FxHK2zsWEATR+HMuPb9jrp&#10;HIyHGy7hHlnMg1Ua178vh8sq8qnp9uuV8MMTNO9DxF/Gi5n+yu2neHKyRys6vDYeK5vdd+m4Pakc&#10;yG9cBs3SZ4BXAwp8zJNRobwRGATKABKA8Nd+upH63V2r3o6YUnG/2Way4ua8d7pt5GE6Ux2pCbPq&#10;kheO5C7bfQgk2dayWkhxSrKh/L5TxjhV0BeFpSFlugaf9ld+Z7gsM/DjtDrx3+8m0JUsSNaRxm7V&#10;vKtDK5m/aEAqCl28NI18saw1ytlHskThQ7lAl/QAxK435RnQx8EWMERt6eGdSnzrTI8nRALGTaLY&#10;PRiepD3oVM/uZ4/662xBmcfXSAWxEZtUJrNAKvts3t7w4N6tOdIyt3M9MZANQ2isqEGLLaQXZZ9p&#10;tErW8XqBLudlX8Fg/n0z2s1Nzx1tTLvGX/q4Wc2FgAtbLfqNTXiYrf/uN3VtfTn2ZnUnyOeX3YLu&#10;uDcNtCbFw6nv8GZpKTh+vieKFGcUB1Y3nv6mx/4z2GI0q8zPzN4qurjB9zEvmQZEyZi4L3wZsBZv&#10;G/nmMWMQwqO8EaFM+NTP8jTKoOvCV/R39sAzCn0QgpBuqPqziIBHmIatpj0zbOnRbdUX0gi9fDB8&#10;+8rrA/n0Yhh+c5uDTaVCZprdxbQVYNNHfWy+z091ogzTZCLuoYyRgi68TGUvMivuJus62bps6pZF&#10;8Kusg3nj8HZ/40R96l0IBxu2J1Kq7rjFNHPhIJC4nFwitlWFg/LxWbeuyZEG0RcSK4r7nr7nlyVQ&#10;MuwrVf+bTBEj/G2udPrTMp8Zs52dqdqB4D02PjrA5m0VWRQNiv6ODj4Ngd/vvN/FWraReVsIFE1b&#10;HkrtB1sULlfKBwSFj8tSBKn0rKhLaGdRu36KsAzm/V2jRtCZe7a6604d6dGZoH27KLe8XWijuwpb&#10;fbDPbjw+1IoDQseK2LDIXw+tbewWNzzJITD3uYw7oJD40uvuRjrAnZmpxRMfpdejX6mQGjARuyGe&#10;9fdDe+uF3reht4XfPqBLV7AqCEhvBofAiZ9hc/6l/J4r3WG3NLbOxcorC8TWYspM2IE+XT703hfS&#10;7xtkux849ndq7Exj1H4aU2W+koljaXDsgZYxI/99Gvzuj/QFt9pijYc/aRfMFC0f9c+YYZDm75t6&#10;ZxE6ONepKdMZaVihz/vC+b1HWxdt6KpwMPfim8uiC2Zf0I7znirnUa9YksSP2ujhp75wp5v8868n&#10;zZlDNlNEGiBfBlOWjUhVRbCf7mAnR5s5ZdTCkh0dd/a5nsTinWiyQU6mennazuFbs83Y7rz8fk2r&#10;RG3ZEsiBGVpsTSIdOe0k0mU40zetHV+ZQ5nXsdUhqFLj012nNwWvUSwR5gWwCE6z8eJ229+XjcK2&#10;dWSXwYStNopBLn7iy2VXJx8LYO1X6vYDlkyYVjynHeIAfyZPd3fvV/NwMDnmrOskB9z3v2/akZ22&#10;b8TbWrxOjjuL+43tVJiWGMjRji7Zt1QQZ2xyU5sLadjsP+7vCGje3k1UGjs9+2nRny1H2ZNDNg3b&#10;CV57ci0SXwHL/TGbd2uHN2a2Dkx0/ztDAyvwnadvfZ+daRD/h2ig30rRSy93uCKmmAkqaR86sHoH&#10;FLceyZaLeu12LXRHOzJ4gG2x3kDyLqXmcIKuUvV9bX39W/07mVWapXZ5qTw43eLRGsq01s/b80Dj&#10;QbOqIr7mCK51V8XfCHot/fG1ckz1ieoISwp2QtFL+5stY1IVZJrMoFz1iFY5+fHXOhg392QfOa21&#10;j3tLj4crDP4yTdxeSPNs4U36UKYsqv62K5wr40vT7lv1FjZC8z7TPxJHX5Y6+z4p8IYoTbNDPWyE&#10;3Ux5liLglWeERCdbCL5VT+ma6+Vagx3VglnDvl7nHJW3mSbwBkdq2Z3m0L+xxNoXjd/Jxa2qy7Zk&#10;/0RPMmTYMIdUfeZIY8K3zWXK14ug26lDlsyuy7kzRo1D0Z7Wa9djDEWl524OsOBcZ5EvjDXiLOLh&#10;cLtrfhnKWV4eTEFwoAw8ximpKgCgZLnB8EHFVXNt00PuPbZ7yKjtG0TCKMKEmMlhv574/RNSsUsD&#10;7lquHNuZUlC/U3Mhabfuy/DsEKcBduW06o987PUXvLaz19em5bN/Z4HRsD7jTyCtMfuL6rrXb6K1&#10;+YvKG43tkfmVn9ujTZrv4nPkujj+YpVKqDfQo/VGz1F2i62GLwE9Bz3YXXqqh1MbeMzOQVswZnZW&#10;Ww2uGReVSon/hTLIkstsqkF3UZ8T7It0D+NDZ58Bxwq9dpQB6X+M0SE7W7F85Zq8T4XZ+rH9pfs2&#10;Xx7fGb5x29qIY7asw1HNWuPlzJ0syMOqAhP7eIq/3/UeRfjtv/YDTvHn+i7HQONtSqzMl3hAG9Y+&#10;86sCMj+fcY8DsXRQcZQp6r3uZVYh6coRiWHCvq3Ge8LRXEqgL9J5bfz8t3eSL9VlI641ltvV7e1t&#10;i7pwi3+TJpRZbiRHcwYlCx/BQEVKvhW9xpB02ICdsnV4evad3gRBIcYAw/jWovb6crUno5UfvdOj&#10;yz2fzmkZMTuxOOgAarupvLPpQ35lcNyuZg6nJSA/fzb694XGTrdOpmH9/BfNdlO2oPVukNzQKmwB&#10;hFunSVRoqMPXg3VY37yV0XM7DG+V03uNuBTx7iBzLe0MqU4GBj11+uAPajBPBS+H2XbKm8V5FEy0&#10;HJd4UGY95vmyuts+0uslaxbV8JdxYF/t6Za/4Z5tRruml6RYT/cHqfPGw8/VXj/STp7U23JQTePr&#10;iWi6JRbvE81yLnwekUGLW+zX17J65DrcxX3/NpcblFnE61Klu+86dPB1koNTKAxgPfxKvrh2Dc/W&#10;Vtrs4cjU9ovwE2esTmfECs8s8hb9ehxuxX4X4sKl8NXjZLy1Tn8Xlnb7j+/CJjYKh1czcyMyXOGv&#10;O/hYWepwfWwdHXtf/zzxdy6dGDlG8JMsV2OSC8w3tes+3ThanFc2haXVrTPlYOqRTOdcpPPN8uRA&#10;K8vomEVqq8doidLvQMyYjlQ8ht30ZhrfRvjXF4A01GxrIEotr2d5dgZPXvPUzp6sHrac853qLQ3Y&#10;iMXWW5U6Gs+l2zUAEHXcZzJ343dZ15noRjOznS1VQK1oT1fXc0EpiJnm7mPesWcu4Jufx/zvd5Nm&#10;g8f9Iqzs7PDyMStg/Ua8nmEG2B7SzM36FqICETleYEdwsph2KACAjqwcXU3VSaIbvNmzWHoc5wfl&#10;5YBSHhJwj/56LovEvD9ve47+Any81oYyu32xMW3d32kvv3r36fIeHwbeLruMInhYFtxTt9TGquvM&#10;5oS7co8Tnrd20wsDr2cn3WYVg2u3DmRDlfMXROyC6G46Drq1DVEGFsuK9b2vB0btDJQhvEevoECb&#10;VDPHeibHLLbjUwt4zycwOHbK0iTovq1pDRlx0180HRUnSBheWSkPrDFXI3l9QjnErrSh0MxbQNYg&#10;MUclNYKmfT8uZIHLjA9qw/sQymTOePWTvGu7WfNizmS72uAxaMMnvVleFG/043ROVnnxkmnsPaD3&#10;I1GF+kB+sSykLkUBLb1Z3ZCWJaV7C4NjRPN31TOQmUycKOIqqysO/5Kwvy/0HgbUSr2pawjYfBt2&#10;wSp2Y7vPYEPYL/ZP4X7n5wsl0l2+GbzxO+28TqDXJ7AqX/0JyK4pvrIJ189B0ui24C/AtnSazet1&#10;1BTYkR4/ktH1yG29v4tHvfU0+ykyPi5m43FRuo/3F7vxfK6XV2VOBKo0ZpHt9bl5vA6x/bmKRNJo&#10;9j/8l9WOk1ILvqLL62VTFZEOBuHvlz34vPDVOeOnebQD+wL0sQxa8r/trrGhvlG6yfT7yeQGAR6M&#10;DiFc+3xrl6hXxit+feQO2zlFVVL3rIQLY/BhnVUEJyGdOx/TbKKrrz0H+2GjcGX6DCyIxv3BdONz&#10;SmFUqmWwWUP830zBLdH/HIn4twscSNi3V7vWJjtovfnaoWetV8R3mGOQ7CztLbFvA6Rdw/iUMRb5&#10;lnjbcw/d8CiudISl48JCqQkF8deGl6zPlT7fClhqHw+qRG2rf8fBa3Y8TQ/IvJSOGhfjxYhx/F78&#10;LGRvgQUI2gXPu7YGZm4XtiKzV+Rl2V0GxwOv9L44z/R6Kpv5A4nL10TxdQXAPQsSDjoSYV3yZjup&#10;U6HnDey/pwC41BavzGdxqofB91cbRPkDwjkTLB+KejA1q1OHVyaSNOkRxevJPr8X2QwwyoP6Kc0c&#10;iQ2Zz/X5TxHFrpUtqymSl6xKnUFvaFZyN7xx4apdQSb+ejabqIp/N+M6B08mMBBtxlRHo1HlKmLh&#10;1t4Onlxjj4Z3WJZTtF5lYx9xbVha0LDWMDjXq3mZn1V2ybx5VVJmce60g7m0JOrXhZ/KZNUcpvlZ&#10;7vl/Uhj2LxMUdoffdt74iyNjNr8Q3p3GaLANYwr56L9XXrmwa368ON8N+paM6SS4Q/Mzv4Fj/Zxm&#10;cVbMMWZ4nuxK0Vhuq0J/YtSOMJlFxQ7b68P9Lg+fxqzQt3ypY2yGlPX+GOMJJ7PPrQLLleYd3T8v&#10;Q8Simdxq1hUUOjsVCBPNwhLWLEf1ZrVSO/Ir9RULOH3LMc+ib9FLR4JrY2+3P4vryuHHdb496W9S&#10;qCFfGc5YUf8gFUNA/tmxJfNH4qBRi23+xdmQToG1rqoSJwMZe+CbtrDF56NdF59BXnZ6BGtzIeiV&#10;b4L3vEffIM05X4Fxt1nJjiv+smBg7+9OhjLr/TiXVJk1oJ4kHVyyxrLAFQwnHl8O03m55ai3Xy7a&#10;UbXjD5vsRkDl3Na+z3una1L5JGm0LSICDPZOpiuqBwm0FH3EruARlVunZbRe02fGQlZ/N+n1eFju&#10;FFvh/l31WQoftmXU2jn9xNGXySrpCXUBrgxVuRHHRFLJEo61f0MvG02B8wAwiR3ZAWDcxLNPcN0F&#10;SfRo1+kECtrcWqMSszCLp045v/m/46n1szTRVlqVY0Gs8qsNgU4iHF6LnfZ0UR3uYDYrj3a1bu2V&#10;W/kp4pkeiBVTzh40aViVnixq7HH2qxeSwfGEXHLQPlRy4zrym7U198ueFy0aX5Xg0xSnhxJRVZDz&#10;OFF+h3pXau52W3HIkNUHgZsH7tDk92I/dxewOhJQ7tsbOrip/OZvZDW/D6FpWO5XkWdhVdI+XIgd&#10;3uNtQaAW5VgbqOphth3nh4cKlPGa8nY3rHPvhCzUG1QAf5i90SXplyFOJiZ1T4Mwqj9gbxgkcVr7&#10;2UJex111ylDllxvOF9HpHnxNA5VtgtmZfnGM75oL1xo6bKZbDBpuy3Onpb9P08x23JLQUN+HPjox&#10;MQarXj1nLzRe/OcGAPF0NomcvXdSE6l/FJPbG13vs/pKKmy708n60vnk3Jgt3FfzR77qp7Ohxj6N&#10;7HeDfPyuZqxPlIC74t83bfbBVaH75gtdwjmz3+GlXNxeFhXIteWJi0D6fVjjZfCdxPT2jJojnuVV&#10;TaKA29mcjibdYdO719JVsQ+s4ep5xGqzpFDI1OrMhW6RoTPopt1fwv4dOWr1vAQCWJcvKN1sa7M2&#10;IzIY6A1J84CXkTmqdUt5VxdvcBC9zbtVF6uYtx1eV9W5dvNeZV4YOJ0ubWV7l26OJR3SntUfc8iz&#10;p5fuGuVJZX2zqL9vWoMDiucOtDcboAxSm3bFHf6CwyrUg3WlO9qWuRII1MbXd24UhzVo0/1muytm&#10;5SC0FEohiN9W/Th/hKn5S3bJahzc+OMI0bUPu22d+xCIXbjv+O+Kq93yYXXvrR4tf/pWZq+Ifvts&#10;seyT2/1ZCMT7snIIL+PmaypwqN4kcXpXXOSXhlHCpuxWK3SWI3RzyPKeWKHm0/K2A727BzOeKL1h&#10;vVSKQkRdlf8axKKZG8Q1+J+7h6irf6wWKNOzJrjKDfAXLeYZvCaXWs1sy7/mQfKhK+MDN0zPqY0F&#10;mF3qr8SCW/0C7D/cEvBSc0VcaT5VEPB4xI7Ki0dNmEvhX69Tds3NVHCAIZqg3RYmTNkpYN9VRato&#10;YHozGulXzhpU2y++M/kdc3mGW4ld2tjm20R3x6QJ8vaPPsVHO/z07bai1aDAaOhs7ECL2LzRXqE0&#10;GGoBlOkn9OU1rI7jW7zLOOUiNdlUb8sq0XP44CezC0D2vjqcskeNT9qjz5l5AdH6D6wuvyN6d2Nn&#10;e9dqWWO+k/paS54OwxpFUT/fOk5n6bXdJsarFVeHMjwwBBIBEZpBi75U5v13DSW7CAKW1Ae0rHLd&#10;LzqEyYo2OGAw1hkMCx+BK5ZvZ93rzgj0I8ktSNEZpasxp1OlsxidOrB+eH+RSiINFxe5kdwX/N+N&#10;4HBCCNp5LDQcpSfzZ3bszc5V73EHFnGsDa0lMYzInCp3dkBhfw83jz7vp1X9R76DZixRb+eUn6Wq&#10;stcfznpaPdC1i+M8dnvowJ9pOCMpWMU5Y1Am+e5sy5m9JG9ujwmneVvk3rHQCbTihdN+xW379Xz5&#10;14dEFOJl32yOh1SrErNoirld6vSl391i4V5OV9FxPchnnnMeB7J9KbczcPGwPmPKtCCt/wKzcK/L&#10;FZY+JmyKKS4IHalCxikB2LfR2upoyKaMkMnWBu3mSe4baiXMgq2nxEUtbtjagsh+9CTX1PqE4FTN&#10;dpPo0HKap9x70VY+M5BzRf28/jX+OlDjoEd6i6mRvBOl17I6Ymw2O+VWoq3Ih1YzXZPMzc9IlUVK&#10;lHytevCifJXONTXqSJLlA8v8EYKvbzLeEmsKVs6EVXvi3RFqeYzadvfebNHrcP33WmNfbvEoKXk3&#10;89qsnujzOEgkftyFVC9vt2FxABs5y5/XHckFvimuM/VLnRpOn/pbvxebOfLJQKJELj976lK+6xJm&#10;GOJ+g9JjH1EnAmAvijn/of+1HxbL7cBwlulbooN8sKvn9rA4E0dbbSZitzMwPsLGhi/R+Aa4oELx&#10;SZq9uQAbwWZvdpOXE33dHj9HGyL6iUmqtKKofNif0npLmVJP0NmRr8tSV/9OnXbxxlWKzGukcBtK&#10;KXMYuhm0a4P8Km0XOo92Zct9jIpdBGIcaK8727U1Ral0A5P17Y72t/LSpx/CMTV+8P5Lz+SpiO8r&#10;arnPyw8FoiCzXv/c5P5uBNw4l48mbYf5x9G5dy8GB3H4tegiJVEIoUTpHqkU3ShJJaXL+9/57Z97&#10;zp4zp12Xr5nPPM8a+g0C1yhL3hzHvdanTQaLACRE9WEgSETAVNscJeWCNkndG+lg24N79qDP+HYC&#10;wMV67jd7Ttnfj647izWDPLfIPq7bpPGOpB769/Zs2npuj//N+W7oaanAJN1yXYHsuanXIY4esVmM&#10;nBzynuv57kGoZCoVwD9nZ123cbpHAsTZVRttUZSZofNI79a6WvJRYhe80Jyj823aP8bPgfV3e2qw&#10;Vc73ptuhX+jfDPemlLNVSZduUxdOpo9TlBTcLAGKmFYMr1OmEBdjfpN5HjcKc1VkoQMXU8tbA0hG&#10;nvjHxmi6PoY/fpJFDKJFtdr5Uby8D/5+Dfdpm58cPnzbt+n+wUToRbDn115jstYuz+NhQFa3Yb+d&#10;/jCglh3LUqk23TqGiJsMNQgqhksa49zm/Vqhe49RnwHi3dDzh7NmW6FTDi5jZlTmyn9nAYyfvb5c&#10;9hp9ehvxWtHT5TQqQ/jmvB9ohxsYfdV29eQenqMfIs4FHn+TJ+dalJ/H7LoqdBcpMAhPLQ5oJf4P&#10;eYB895rD9j/d14+wGfExmIrisn+H20MIp11ATBUNmLoItslW6+1iT/xA32LcKIDjZmF51gjFjOSF&#10;SAtGufSKj+5zT2EjSZzv2wk1UQ23hN6CNHdD3ubJrSX++JrDY99iq/omG32Ev9szeN18Y6Om3Tb2&#10;3GWnlTuhBGBC3nlZtBkJfb8+LnWZyfNATt1LiR9Xj2mv074e4N1akka9+ul6bzcaeVSIUEVtLQoj&#10;14TRLicUFy+YaREV9Pbb/31GUW6XKAr2phM+kbWSVBqz7NGN5TsyetJoGjyahe97JkewSYI9sMeO&#10;K7hGdxyd/RK9YULtkgcoTnFzq4dAvN3/cu3OdhUwx1IRgImy1DoJMyxSbSjTeUjyYb098Y1y0olt&#10;0DS2aY6Xr599QxaKLRtrHqu1+TAwGWL/OiIqrueeO9dBUCx3POBv2c01Zudt/X6sEOsp/Wx012ZZ&#10;MmG2EpLVWp1+f4X48/drSi/18tojtU1vs0N2PnosUPPZh+n19F4W8SNMFiZf0Fwbh8zubCdBliEV&#10;xhwvuXEfp73gRz+Z0uLuCuOLG+9iE0n7r8asVxAjndKsT6klINHfJUDVUyudHRCw9lAwn+vjFqR3&#10;Fy1+JSzQkb8s8qZYqigvsj6KGhCt+Y3Fk2hYmka8L8hyGN+36w3azwKRYXBcn/oHo7G3QXeSwa3B&#10;IZOfKAXqufs7QPW7hXfZ29bINxXnnXPDRfJLA8v1SIjXBTYexi0WVuA8Hy08SG/4ag7tAMkiSPUy&#10;ixphJYuWCNizvva8CnLgDt6tia+ogG3aswp1+8oufHUJ3t+RA6OifmnXaVZwxbwv+3Ab1UJkwZg+&#10;O1/MdcINzHUvTxlounz9tn7RfN8y/X7xukQaveI11hev+lVD0IImoJMlk8EWttdDUDw3OuSHm2qR&#10;uXKFy1/P5lm5tnf3eCiG+VyrH4oMuMFpPGP2o9WDYPflI6SvPm3dBrzXih3mBOBqtR4cz4w8ZjXs&#10;8vUi8t3UUjvOlEjrtzylwaRY17h6Rmod69ysUdF1ewJldl6w/SHQGgpCekHRlY7Qmfa+8vtXfmWu&#10;0GWYE+bDMqNqURcDzdFWmE1B/IusQH9RQ7D8GdQSrzM8fjfUHfuu2GzgrPYLq5AIBq6rzkodf8O/&#10;Kw1ITvyDghubyH1HkArkYxBjrcvkrXE4ustRNGUZdT+FDO5BZ9qr+vzsjTEqncpLjLGX9EbqE68n&#10;lwN1IhYOqU7meejkfHMR4nJxv1lfeD33cF9QZrLaKvvRDYc/zUVSqONt8XooUKOfEhcvn+63vvhe&#10;LwrXYK2U+UQFMF8bWvl80j1lC+BorAXMpnrhJJAA5H2Y44jetts31FnJntjr9R0J/eT2IygDZMDb&#10;mH8hIN1LBIh/tDc5ThNECmJmB8bVnrANX+OE0a3J95imtH0/08oAyxOhNZvWVudZZr3BnAG6uA47&#10;ceyIFzi9a1FFzHtbnxgLSyQHpoi/t2f9Kc9+cvNou11FdwoosKc3yX6YDy6v6fHXRYR865oIESKs&#10;xvpCrEfJU0ELIEv62JF4B/RvfHG5gF7qcrMjLwQ6jpMnOWug65OUDDfEgt9G9wDK0KAuLdXu4WgB&#10;6zlKg/Xqd6bLMPH0TX2eXq/wUCbV3HpyLLecWzVY/fJ+o7mY+2gRoE5KMYBQ9zXaHX0Y3RDH4cNc&#10;ZMRs17J3v8lyG/TMSnMuZ69QZvdbPhLDp/i5HbNXDBtOAVCwlzZbP9pAeHM1117HeMxMlzNu4xl5&#10;JN0DQTdG4AyEvO/Ix5u265eWND0NriOQSFYZTGd+v9Pp9SS67VwUHp+dOw9lLIN3R8oZuWVYGrTE&#10;DP17LYr6eDzGoZE2VPyBoedO7rlLZ8zBs8e7kjuwGOHmAfbyO5elz7krPL8ejOS/1XKTZ0RlwSqQ&#10;N5+0+4tr4t60S7j1oAzwv8lu/Wx1EjltCTLs1yhs4n8/HfbudXt3oBc8Wd80X4dlC1CcpcFwwfmz&#10;apMTzUqX9LRwg2+F73KmBv3O2Uo+ZvOJ9j2L/u6JbXo93ohLoZiFMtVqJliJ7zpVvAoUyI/ucWOZ&#10;PkWmsbhOXYX6fPCYhSm7clFUDsGF6bk4rzSCjTc+CjvEbwjf8201/DXLzCmWFhXYTSe3G6NeQVnJ&#10;JIerSPPIxRzKrHg/olk7elTVqBV+0e+F7IpE9xIfgssSm3f5YICaMS9JnWmVtx/sqruKht8IYin9&#10;7RyFoeyqWBrAgt35F9IrY+NYwS4P0Zv0Q9W+1cr4Ke78A5RB6191TemXbcYMpSTVhU25vCVlAWLF&#10;+aJPwaT9iPgiCb4n5WYOTGPStMb27FRZ2J3iS4DhG1nO4mUCq5Z+TBq9GCdZ8KegOvKGA6aAnk4m&#10;0qChzCfnr1qFPSqdUrPY4IxDequ4Wz4c3CSZSNmbDstlN3oHwOS9dczPTvTHbdHY7tHDzUAd7FS8&#10;8T2cJh3/Dbpeqz0psat2Zubr/JkyyX3Meq63+PsoZNME2xXoBiGpvb5x6QPOSi1/+WDRDyuTz/Jx&#10;DqEy30oJcq3tgxNso9NBmdI6r/Th0+Ooh8+p5a6LVqWib4dfi7O71vYq6hX+3pwg6yHnTL5VKNNg&#10;S2Gzy3gaVoONnzn0sIKR3MSnNH0prwZCCUhK88EYVyrSMlCzOpByxQwgQAB/yHrtxd6Mysix00ru&#10;3kwk1o7cYiNvcG6ViiZBnp4tt9YoBkMoM1Ho+ydncSBqyITjQuZ8QVryxiRhxHzbvnwuF8vCAz0h&#10;Qnl6GWoh2L027jqOp7q+72ZkJ5jMup48wYofAAGPQW5fwmsTHrB83F0l8RuO8PGRhDKiCxroIbMa&#10;fd06ayR3Z0y0+rlS+1j5mmKm50ydxnjPP9Z8Js5d2vzKgBjrotczKuxhTI5hI1vuXA9TQF5wljh+&#10;Z4Ot0hitxx6yEgV4AND789X6O0N7shGxqifjJ5qk8Kq8x+/zIV5o85gbLiU14xVVL0e266YGEgo7&#10;P5lH+81sNb5Yu+X6khjjaNPKrupLZkzT11tlXj+hpwrG91qf571raXIm1dm/aRQvyYBNWGnVZ+a6&#10;4w+cNarOJFe+HItuwWkAcoGkFtZex/qlUoyWjIOBK5mYN8DjAgzfgjtq5g+T5bEedC7LglTOHu5K&#10;oeOvjkGx2GxX8Eyjdhn/9aHnTvcAMscflZrvSU2tX0AwPLyYdQVorp9iZx66T/2XfZcqPTs/mucp&#10;LXmsh6rPGH5/pBvvpUukmZ53zB1QFvulsIfop9/7awIrUKaaGWDavL57Qxnu5LUMkZj38wJqpe3C&#10;5UvLxufkkW7FG9ub5RK9Hx4h2ylPchN5rjnqeLqOqLLISb9J3c2VpGamcy8X2NJk3RYbE5zaJyDn&#10;bbBDra6dr0XfaDb+7husuqDbJQDBFSKab1prlPVDYU+mkVkQ1BcXXIb1HbxXG93hsZM4S+ea+PFn&#10;0nSSzTbcw85+TRYWm8x7JJcH+ep6eld+VB4alrvOfBo+3JMJt/gaykzOMwebL2HUkJScrnEP6W9l&#10;ONv2lwewVasV+0bMzSrpJKXZdRZXcVjBn8elwxGfSeMz9Qb6C0AsOZI3teQufe2zwlFJvhhWRsWK&#10;LMrHdxO5Vi0os5y4TUUvcXkcHcYLDxZCMr4/2DG4D/BDF5SJuD4JArZXQ4R3o7yGczNCoC9ZT/Vz&#10;vfG2arme49ZwXagWGpMhIRLiuDLyobG9L+b1zm8ubAfW35Hj8ZV2VkW6jx8Ed26uY7ya/HKCV73X&#10;bqX4q2ZfH/z5S6zeTDhSoNa15pTId0btHWiLDvMYa8rKfHRdYuCty2YL3TGE1j6H02FVOVMVpH/Z&#10;v1ZisoMyLZUK5qtvflRfdZ/vlooduVfRDDvyanaZCS8EPczCXnnKZScYArIv9TV1eZlrdgUcAC6r&#10;H0jkWqi5Axistnd5sSWAW6c/5ho5aTD29VnPmoiXG5SpTfPafDtrpK9j55UXKoNunr6vgvsjox1h&#10;LXswq2CQ9iqQuUAHiIB2L4Pxp8Wleee3P20QJuoG06SJ8xTRH4sJBzTURKqPu02B1WyDeeKOvjz9&#10;9TrDuL6DxRG5Vej6Ys+umCdjMx7FcdlvrPqvov9l/BV1V7m8ZHtrcrMn1qetPMOki7sYbq3WRa0l&#10;XXKZLn7V7VLIC4Y/hJQTEq6eu3S3azSrtUZf/ftHk9alxnDcE8r2yNgWy16faGCRA37nfDqJqr13&#10;MJ6+1+8Ym+mlj3NxsKF5KivI6p35VsWr0jjUQzwuItHwNxlI5K7siuXgIT9FOqAm1V+2UFq9FSiD&#10;Jp3Tm0gP0+kdZhqiymJar12io0rZb9Ye0Nv68M03cykA3LtEJv1E2GF59H6zy926XjpCS17edbri&#10;EaDnvvDBl1mnJVVO4tnRaHyEhnGSiCMGytAh3O+MduQWqz3K7kOz5aP1QcR9sqdWWQptjVK5Z5sB&#10;Pog4no/AB05YzhyviU+i/xHLzhhReaNh1hD9PNwMvoCkXO1fFot8xuDVyMEl8CvFOShTbsiZh5Jq&#10;CtKFDyW9S7mNuafXIv0wHbCz8OYyay/Cd+GBne+bF6AEgJvhnNaSeVqtrLRAaGG+Q4KFfNxSDptx&#10;0UOHdHJs0SQTWuq0myx2lFOHMhJu9pNStEy3a4u3icKjuzoMLZD5AtdKgicxp4Hp8odLwUZxt/1J&#10;pjgva05vH9w6aBd5RA6GL76T5r0wIp1Zw3g5noJvgTAj9DT008282+nc/vs1r90vF+Ofwqc3yXYu&#10;vkEuEo3LDuCe7rIKuvSl1sO5zPoi0V5UmakTzpDykkMO0uH4nePJ1CpCLyw7GlUzM0/cz1WS0td9&#10;nzXzggL5TKo2Zx3p76heO/WOlvoEd55xOTxdPu1dy7Xf0fUq9QTyk8n89o7WsBEuZaJyhQf06Hs7&#10;CkJ8v5Mr9JuZZ3noI90Mur0+s/W4zrT5WhVEFY2pBzKSW+1YAOViAmVux6LxrJP2MYvoOYV/tJb+&#10;I4n60no1j5zbrPwl+zBf4VKRqsQWt40/DO1mqu6LdOfGYPszXoDOLOJh4fOyl8lY6k8KB9sb9fNc&#10;cbprN5bV0S2TgTKb/GhvzTRShhnmsFNfFPq/Dn/sPxfMBD5mZK0kqrIqzVNtcLXtyO85O4guxoov&#10;N3N/Onn/A1wN9GKX7j/mwBcfy57wQErK0YC/8VmYxlzNcH//aESKJGVeGAf1ooGpCOT5Dlf7VEbG&#10;hmLdL8WptzoNTt8ZyIYfNMjD7p4xFIpZA2nu39zEMIaQ6Pn6wRU4gDvBEPPiaujVPriZndWvFstf&#10;y91U+nt0qoty9Q/xPZosg6HeN9etd7bKVztxnVgEt/XwQbzhrWK3c8BguDxGv4LTRVzI+dqjBHtt&#10;L2fIQxYTKsbBEvXgFYaU7wpCiwdrfIIlX7Jy4Z//AzD3HOf3bsnfAFyODLU68e+TNdUBlL7zYNfx&#10;bbOYji3YfW3bnpTnyV+6069vmObK5QeW9lqz7XRL9l7TZ8x97v3fJ1JTtLesXSSBrzysAzB297sJ&#10;/Br6acbd5scUMefiXYN+v6Qg7MaUOyBPOioI975BGo0QcGTB1aV9hbRz6LiHHTKAJQ34cfYB4onN&#10;LId0D9OnNVnTzeyzUZvbL2hs5UCVkcIE4FSGMlSpcHWzGKP1oKfQVU7r+at0acUGREmaV/NuafNg&#10;xFXevwalqOb0LXzvuR16qdWyAGVnPwt57LEc3Y/ffVdVBVPa5lIZHQHZtC/d3+bn9/zZ6t+jc11X&#10;AXLaHbfb2G8WEWbm4RnZdvkqFmuffZODPH9m2Onuld3f02jaeYkaqEGotdg+OrP4NOpyuYaeP85w&#10;fVPiW6/VqfyqBgk9UhUIgZztEYCzx3+/Jp70NOJ0P2eTfutqj32qwi+SBfZKxM06cxVn4jpZQubc&#10;wEb9A/6KdBOyUjOHRp57zQu3OaKcDWuvYin+7XP8/vFmB+vOrpRtLH+8ULO12jC1PiiUWT6+zNs6&#10;MXUrwx5mcfk3322nNN97rVmvu3gHmBu31LC7kOZ3/NZPstc6UFg6tbTcbW9JbD4qpveuGIbZFmem&#10;7HhTN6MnnQP0HV9r1iaz9yfTHL6hTOU3OBSKJe2Q26QRq+e93b53qo+PPY5DTRay+Oy6AJKJxxhc&#10;cdWJ7QTPXmOd3RUCbv4rI2AZlVz4v4ML6zWUb9urNJRzo7e7tjZmC5QOd7Uqsn8Pm6Hwxsqnrcd0&#10;kMxxC73FgjIpsnYvhhmQDpi6I+z7fDLIFOueYXPN7zhuHpg0EPxoqO3gLm5zmBCr8QvmHwMSJJT4&#10;c0boI3Inc5dXNgSgzXpwJaAMkh2BDu864dH8JKvfrEtmT8O1/HUytZL1fB+/eHL5wnYUXU2vG72H&#10;kyUl60R35RtKgEFxvtq0gAYtslT2HzNwED2m90t6eRRfXKjjnXkbyXS2f8PiUU8zy0hPbjdK3nE7&#10;AFndC60snIKUwzAqk6HvpfVzzIqvsUYLY1hnEuphhSjfbO4sSvMkzi7I41X4thg8Gu7ziToc8JYm&#10;hIiR/4J3VJTXdYwxoczzY0yIEL1R7mtwoa8clREfyL06Jc1ffvIBBIemFZ4BycrqQDjLlczJXAS5&#10;OhHyp/M54w/Eqt/PHkeZ8li/qg+3fUPW2S87MfavD4mtjj73Irp/fQEAqT7HT9jzhZbRN9Hdr3j0&#10;yS7AiAdEo7YzDCQFSFxuScKeKPXHKBZMk7kj9cydc/BRH9D1meVvGOfrE2dUOP0UYH8amVmjFhPi&#10;K9Kk42qGVk5Q5losBUXpEJePhMcONn7SiDw9PtflZ5Z50UciH5mVu5ZZbIXWT2V2GkdtF9i+e/E+&#10;fSSzOBecQLOrZEvtFW1Y/P2GV0ph/TYYbX/q2fAH2ET8715LfKY2S7e+5CL+dmEmtmfy6ogUS3Jm&#10;2Qy00GtyMKs7/VReDJXOkZTsTlrsWqNp1Qby/LMCUSj8aovqOn9mkCCksD0R+uqseVvdlMKwRqcM&#10;/3e4JSgXtrdmy4FXB5bliNg8lF2RmKP17Y18xCI7ECncbm+v1+ZsXD2rNfC4wsLFtAxqLq1KVj7g&#10;Gix8mx13pmtjUik1WqMxYm2I0e7DUTb/9UE3+9flGBXxqHD5U05iqzNiFx61J9YuNs2V8uggOBbr&#10;w9nx1b8zJchMFg5qic159KPCWGxvWaIR48Yz8vC+1ooFp72aTE6TNvDBXfOe0x5ZZ8davXlp+zcm&#10;WgYHvQNTKwR4ph4iTYW79QRtyHbNf5ECTZyW3qeHXJ76dFdQu6OB7n/yFBM8Mhh0Mwe5lRF7Xmb0&#10;EL8RfeRj1yytIgR0kMu9WyrQYfhtFyj770u6mtMPb0lOBKeCvrqJW3cKlQCLAkfC10uniSXZNCvJ&#10;Wn6Ev1el5mYTMPtTi15TG2F8nqxsSeGPBTjYHXyvYWvdFr8+lOXFbEjGU6P35qxGnwn6UKb9vF+H&#10;a2Uef3xPGdtyLJr8pjS/o2DFMd+6gGxR1a3ZdtKszxJYZwzzyq7eAypA5jIaahAs0CuTsAwI7pxT&#10;bXTTzKmzRVcKfl8/NlN/aFzpj65Bmd7wsKFZ0KF1dz2uIervnUakmslZOb9t5hrLp5pgw9KsChGa&#10;U+Z6I12xRyVsJ6VqabZ5xzOVvdLZjZprxivliUEoPfluyJczrCA7yW7N1fsR6kAZFXgfaO7bUdSo&#10;7LLHbDoduXHexcRKPd3dAhfd9VvplqyAhy+pWR5Xt6spl+mWlF+7lFdx4h3zGhWbp4LuDu/fWNiU&#10;KBZwKvPX583C+Ivw8cPfWYBsM6h6qFXBY7/uM+Oyjn+outQjWGLD+V1pSLBK36mGZ0j/6z0i7rzT&#10;VTkwuPHhTj46jU4pzO3sX4XVV43HwOoroaXXSdOUWRWYpxdXZYhqfgVlXnrvnd+ZBBYb3UOffvTc&#10;A0//zEV6+mXCiVULu0tNkkeTe8ljtVFhnYfdZvR1OvvUY1Twc1PPmyyKlzfs6GVmmW5rfvcPguVE&#10;K7ZDZASYg9Tr9t8zjYRUGeK7rnI2IeRi2sknNq6o/+ks+8UTLjj5F+d7R+gcSL3rLej4HHdpLq0d&#10;1cj9tGfyHap6Gq/VSWM8O5cgCJVTVoVu3zWj1SZyNElfahz+d+qMP/uf4lhS2XgUl9Vw5w+rgW6f&#10;y4Vn5tON53vjlvRHyHDQvDKFiEUqxVH/CHitLPc6HgchST+MSnBTZUFmlsIaQEv3vpG5d3e6DHrM&#10;k7rCqdb+774pDkI+2QVPir3mt8Z3VgQTTGoqV/t5tvzlsI42udnMRGeF9aUTT/xtua75SLklD4Y/&#10;9+C825dF6gAeuhYd4ktIp30MvnvD7ChvaYXLbfOoBs3BX5k1O5G0YOF/41tr2ZkbMGGZhqL5aWUH&#10;zYGPSK/NnDyedkuekG/UKQzLm/u0cLLx2/xp3EXHkBbL5g1YdT8DnBG3knpwKlEAx4KuuBtnRyuM&#10;IYYulGm+au8PAvOQNJCOy03PEgezVPKAn5Cjcwrj7EVtmXbMODNM7tmB3R9a+dHguCPbkdOp2gvL&#10;XE2r1eVwf5NeSLb+LidrQrhRMy6H3jmifyvrGWwPZcq3BveueWWbgTU0+pvp/k3m3+f+fmtBEid5&#10;lB5vfm0zh0s8Q78wfO4flxjs3Vr1zrWzqKcLu1Rzw9mOiwdOD5l+vySZpHZ3LA7mj0t8AWTzivxA&#10;GV3q3g26WSr2Mvvl3LoSbiSADPCZF31WKsw3j3Yv/p49zUPkwtBbyqXJo9V91LoTrlk3pRZSNRQz&#10;8apW7hFq26zJ9z7mVEXrJ9YHGiveCDH050OZ2/Pd3w5tHtsfka+nwUwwyImEHCHkwv9p82Gz2LgR&#10;LL/uSPUGdUZp/nVrvyuX0bU6/5zarc1GgUFJv/05ueVuuTjsFkFGOJtv0AtFLo7n+qGz+WBQRpy1&#10;dUc+V/R+LJENfVasoRcnV7mcpc13s90/ke2o06+ntdw+93b5UiuydYTvE5XzIuaZL2ITknxutLHp&#10;SWF1Qn5Z7UW4vfWcLfmufMu7p8IZ779Bvo3spyz3wycNdKdtccDDzN5ctVOvbNCd6pGMFaLlRjFO&#10;ej//qUbJUo/89qKFRa1jZ5+N8xcHEfRxs2DFJmYslrP5YvjafhHdsy/vteYn5WSX/7ug73ht13n9&#10;rX6FlzWY74YlZAmhlvbvKszy7YLGhUqCEllkH4aw2Ry81J/Z3m2GJQGigMqCd5Y3jiCEDDo4SLUA&#10;2+UPVf5D78RF5bk9HwszPlQKPyhDjxhoKe0J/1Po7hY2TUtmzy92Rrv9faITbNzPMivkm58X+ibt&#10;zScfWFSFyFXZI+L1lmtE9Pf2zMoUfkvgW39+Av8AVRM5aqmZDbd0IsPOfrv963VSyWsKZIIcvFdf&#10;VYl4kBD4WmkZgtCN4Da4j+Wn9MyARn1s1NpGjVr26YBuq47BSzd+2aQp8IBjIHSBVREOX50kw8TO&#10;ggiUGLMimNX8V+3vq1ko08jTa8irs6P+5R9Z57GoLJBE4WcRAyBJAQMGVBBQRBQj5oSKBAnq+0/d&#10;fxazmPVd1G3RprvqnO94K6KD+N9fTLn01Mpt0K5DY4DkjACr48v8x/I6LjQ4iqA3WRJLL9oA/htt&#10;X/dSyJc23UWD18xjbujWsWf93erNNr+Rz1czlH+FMovIYsB5utBM+Gx1tpAp8eC1bzpvPSpaqnFJ&#10;qsx+/imN7rvg2G23IdaVTMtHCOFdiKMahmQhEKbrhJPjBPAEiHqUN0CPGJrJ9frmzkObpHKXevPv&#10;2eyuhVLzJO1H+lovrA176fzI/sN86FLdpsPFevfqcc9Lkz6c4s1JzXGCuctb8/obYpjEb9icn+pq&#10;XdfAzfhc8gwXdSUVsRyrUY1JEZSAfU5V/8ngnDsWjXbtqN5RMpWBsrXWWndeLs4HoWbfwrb1yb3n&#10;paqoaL00U/rKN5fF932wnb9/M/M0vqDdajB9lBfz9rN6LOSbjZ0M4QD1fXuVOX2feF6kciqsxkr1&#10;QuY+9BaUJjFD4yDOudpOFccYTB3udt1QEFycEMG6YB/xawUSLWcu2YQI1O9CY5zJYRYfrVK9UHwV&#10;HMHOceZ9k3+BJxlarPW3iHIc3bTUP10nUTJZFrPvTPcAmgz0baYvgDE/Fy1+dAhedj45bWpreJbr&#10;Vl8xx3akHYtDjWvUFL81GwO3SR8TTSrNuU1WWFRefYTv0U4fLxnnoPNYA5UjB5J8KNNhHlluG6/b&#10;b7nVkx8dTupx0sxooda9ye0G7ZwzZXP57YbswGxOntkch7bSoHYPfw53FH3Vax+oRd7WlsEkSYDy&#10;ucnjNwChS6yjuQR95/q5xQLKTHw8MTixsGWzv+pfP7cqFeG/VOULXrhcjmXasx4D5kt7zxjZL1vD&#10;8or9vD68V6rXjcxiubOKh7Ha8FHtWb6tn8gutFvhqAXaxSVZH9/H5Wvk/90IJP119+g+/qSkWnjg&#10;r+frlbyVHiLbRnpCpt5itLscCDGGieuAGxwZaRHbG/eIiccKdyhH2pPOfF/mrYB8pitTcyFLmdpy&#10;1s0aeDPO8Zp1Zq3+9Ton7e3iffKf08nB+DQQE3s0aPQ4JBraQzQSnT5NMowdSUePzURIp7VnY3r3&#10;m0y1UrIMTGZSnOedKEcMBFbT+mnBCW6RnyGLbWJcYhChsqazbhhAmUIv5aQpZlYXQF8sBUXxc54z&#10;DJU5JL0mZIiUaaV/mRcCz58unn6A3H3tAODscGR93+9s43CtD5MVNVPuD/U9LT+8MjaVQIGBr8th&#10;6fc4M7cw5i0og/u3txR+glf5cF5d+Ddd6JdLyw/Af8SaQtPN+DjZCMJ+PsuhwGB7EdcNS0qKvLin&#10;y4Ko6N8nwRK37g5JQtb4xnja+QrXraYPj/Vsk+Ard/HbM6HMZRv2j6vDCDrpt9qvYR+SOrtS6N7l&#10;qb+InOAe9u3S+FxZ+YCFUM1kSWnPByBlB7ntyoivhw+w597xz4IOG/3YPU4dkeqd7WSWvbZE3QdK&#10;UbOx/Xs2OPSn++2jnl1p3dyHXQuXMorUhrWGGHfuxzq0FYjsfbzd1Ojc/H2PksyduazavydkXA0Q&#10;ufKmur9ykstCHHWpvnK+QFlYZxDEvJRv5LSxLvJ5VfjbbMhZJLYh3b7lRqvSOe9X5VOcWRQvAgp8&#10;qmHcy81Hk9Nyf5Xm30NvCUyqKXvd6pqZPZ7X41S79sOiZZ3c/Gc2eJ7W6DC8Dnvj0F7ODBW9lNaO&#10;dv43Xk3fa9rSK/HBZC5wY6CFPhpcTl4Es63wMX6W3O7arMQfxc6nKKW0v7aXv9/oeSmkre1u1Tqa&#10;cnCd/bTxqLLhfCkXRim5nITjitgEpHqRP+zT6Z/a7v70RmMGmgNqZj1dXbCnE5olkZrcNxXEmugT&#10;U7T7UsyNHPN27/dNedUeDIBkI/W2304dUkNkR2LQQq/UU6aFLQ4MmPOBpuNSbbBJr8Gh5tqbJA9l&#10;jJxkM5cPJ5xMPyEg1uKs2n26o/8Wl/OPhKQmfmU3Bs31sJzf1HJF8+57Nb9aQw4wbiA7VSvrIQVa&#10;TK8Z4ah+x+ehX6ZARfjN8wO3Th/SYwgDPyjTMyDMexH6fmBQiKrEvM+X48NHAiSNrWolcaw7eWxC&#10;s9braVrPrVi9G5qO7hxHDu9dBsSRhZnRkc+TSWMxN8eYFyZLsjchjYQucVWx/urlCuHfV2BaREfd&#10;sDN7HEgx4xxe2zQ/LKP4IVlFo++7xYVcToZZoNVOJHRSiTrxc1R/zZQlULmaGijYdXI2LT/vQ/2j&#10;DqFFNaNG1+LmdulG3DBPRatA+icZgTGyMtq/hRp7+Ux+YjHJbCAn6p6O/WF9X75QhX5lRiClAvXU&#10;5MvRuGSL0I7IlyEAVq89GsU9U1Ez7TBQlxl+qWezc3awwYrKJIAQWGnOdL0jOBRgNQ9utvPiUyFF&#10;PaEo86a6MBy3YQyt/fNZIPGPO+2TijrzpzwYd8QsjV+06bdzrk1j5NfUOk/7va2wNEDds7ci+rg7&#10;+vR5Fs1MdTFZVcZgpBjm/3U5WivnuJjIkbUfMiDWCQbWMnsEcGZvuFqGYu74Vb+5JafG8cY24wl5&#10;qhdj5OJmtHw1P1h2iYIYPs7nr8dyJ649W5OdXq14k31Xbkx1iayEb3K5o2E1qqX4AZvs7GU+bcfd&#10;7lL23pHFlQN4t5NPl1VU+dpZjME+uTIt1UcvvXNDx6qNXOehJtbqUlTPSz9ku0rt/R6jmFqNmfNa&#10;E7s/t2DPb9hsc/zHvD3EVlKeUTESbnFPnq5qWVrTKDlgpNIS9lT9Ls/6nHgkCgy+RzPI6xtNIr35&#10;Ky/bW3KnID2WGM7gS9G4R8XGzfyhp71GxotftsQohcurNrmJtb/jIH4gc/Qe+7R6nLAtPB5zNMml&#10;ZbPPC/qJOqyYHWDRijdtQ4uZsrxSWuJAYQ6I03R+XZ/PBokOo/XJ4OQH5lC62b+u5jH7cvehiE/v&#10;8QkgvGw4f0IZfZgbkW380BMRptgaNjsUkiEhuJo/d7PxcVxNkILVhxOi+6v1Gs9Fs5+w1VzLaSx5&#10;HL3cwv2pHLlel5fSTwOIMA6EsCs15fUUPhvc+nSJ06Tyz67gVHeCgwAHd3PF0tfcuDD29D0PzYPD&#10;sb8qoPQKTF34fdrlHkVdBISU5krpoZ74JntvT4JpDy6OYqtdYDDaqT75yxElAvJRmItaKAeXT6da&#10;p5C/5j1WvNDqZrof4NYCjkfjxj2cwS6/7yO1+gMtd5oMucola2302Zp5PtTRaHYfDpZn/3hatqau&#10;bgtRRxBS21HXnXQfxN3VxMVOcxbtS9dLfw2LwBtQZsSNf+/bdDfJPRJnE+qFK4SPNzg/PWzgFytd&#10;x4XNieR2vRXMwmc9pFrfKLdf/AgHOxIMTtp62uAmm6oC2cX7S90pfu5lqSthx+R+VOZzPNsCyfK/&#10;I0fUHyzVSPhUjBD3xYyZa85po5BJ+j+c7Mq0+X0U3mk62vBs63kj2B4+7K0EqnRdUg+9H3cyEEqA&#10;nMnx+WSgRrFQKHN8OQOgAPMS9UfN4/FyWpxhNYZTOtsqOjpW+17RIwtU7M732KIXyHKumtYbeqe8&#10;O8cT3c+3q0MMxFqHRXL85L3poGXkowJPzU50/Dp+giuVJYM1oxJL6H312wNu1yQpcmGHzT+RBfNS&#10;HsWW5tPWFTj35U2NlFIas3V58BhUbi+vu0UpSux6uVsO2TAQblKAP/dDmjLc+Vw10VlYgvnodpRD&#10;lNM8Lo0I8sD+tlQVEtYH/mudpvtqAmVODdmohqd4u55hgwjd6+8uSv1WRjNPTJBBr1lVW/qyIcz9&#10;wxOkf7NIE5a+jDauvPSVo4y+PCroXabvq+67PTweFpkXBxpIdnq0naLpYUNjeHn8bTbQt3W/9ld+&#10;oc08g5UqaZ8MH6vKoSTyeHiy3ta4024DCbVY3a1I3HmILe2KOTv286Y6HSFb6V3hMq1ZY4Fa64v9&#10;gABc50Js1EZTaGsmw3S1O6M1KIMZvBY4CRc3PLp17KrBkns+P1X21CvNWflitnDB50ofxD5RHzYm&#10;ZPMbEcECJx1W7ThpjAeTYYG8ii9Ti+MrEjMnqWMnbeX5GT0aa+XCfZ/+32YTsOlUfngUZNLZ5Xaf&#10;Dd9t584rO59vykOu4FjVvDOij8XbzGVm+xrI45JNYbmd8LPuUr1+jdn9xEdYnTU1b0bU7HaeXjc7&#10;1uXkqLzKBHxVRJ9/NwJ9+YNxSKNeAfPG9Y1UlhrDQqdXuo1/vyHGdYDRkSuyJT8UbGAVto6ygAbF&#10;DTHbVUbbRgY68Vwxj4edn0tJ9WC0eUvSdNl5CGJ6olqocbzsPq2/1RzbbeAk7voNr1XbSxA9JzZk&#10;p+/lxj20S/KEaqG5ImPH7nRqelXs6qJiWMXzhW1t/8qoUb792QlFb3VACNm7py/n4bT2L6WJXPM5&#10;I1AGKmiPNmUoc3bwsZzc4vrs+LiuqPFs+fk9+AecaZt2LjhRMYBDXpZWhQExOEXSFjG42D0ZhuTM&#10;/QuD3S4Xr6pG9BCz2DgROdkdlB8M3Zg4aXbRP1e0wgL3d1AmaWHTJ5wm0Pf7uqnvBu6vnyXYTLH1&#10;qdbXmE7CwaUC7elx+hklQ6EfPj9e91ognCyd+6BxWYr6gX3FSIHQwG1NsAug/sF7+6lGunipAVez&#10;cV39daAy+TTuITA4oCjlDMNAEr8/Rof0jk5GnaReLGzVSyloUGWk8dLXZD7+VHZvfvrbJM1jrtUs&#10;1qzCpaCtzsqZU6P1m9P2uRCQGX3gM/nu+CM03Qs7hDIn41xkn+DhGRv3whdGRxTRbuHd3TJ87qIR&#10;3p81iTiLETydTuruSymZDF+LL3uIaVtEKHffyyqFz3G+f9R7YG1tB6Xz9JNh141RXy93ftyJQuwH&#10;lKkeXLYeuKuk3yt2bLyC3WufWXxvDdzlPV6iXiVY5I/NkoIZJ0UDxtetqb15fr/IDOZSNh1tL+rQ&#10;Y566xLQCsts2xm6v4J1ctXA/3pA5MR+givzXhz7whWpuLq9Nen3Jg7+9MChtUbWU4M8F1wHitdYZ&#10;NJH97eKFqy6RtgarvqoVZdow4TeaRKkrtn/rWRiuFr/UwSf2VXnDK2V3HQmFIeH/MPyndltQ5rh4&#10;i0e02pBqdmYq8m003xr2AOugvmcTb4f1xGC7qLTL9evtNJhf7OMoMIj+YHCJrs50eg5f3LbScsvK&#10;taR85M/Ph41M75GlIP022j2mua+Ml/+YkG5dIDsV+RAL6er00P9Hufg/xEVpD7dw1CCNyTbHfTIX&#10;lFQOp+l5yJzb6PCOvtQk+jGxTh6KLb+AsL//cS5gNf9QF1uJRAZ3dPA2L8a1urptXAfAiI507X75&#10;RnchG/V8QBV6waEJ3PN+vlEaLshmHoI7mv7HruDID1ejxjWd7WGI9GWSaMAOXP3DOso0WRnJ37Nx&#10;P89sstXorG03EUTMb49b6v0u4ZkaifX6TGLwp+Ti8pXkMPbZjnfsuIv9jF5NiYfaTRo1ht0USrrN&#10;9NMXD9AcjMRPCWVzEG+0N9vjB/7G+1YPyrSYwk4ucD9RyZSm2BY11Vzj0GxWqof5rikXF330URRK&#10;7bCJXjJKRjee6513aOa7OUJAuhttR0wau+6HdIbYY9Kg7c5j/uJ2z0PnLWdI836gzaVRhzK0rX5b&#10;hd1+OC0t9FJkVT72Oke8LrXMmMuqSOeTB/NwGrxmH75cvnrH9QLQUJLLLoWdscsum1FvWnBKfDOI&#10;6ntwH7JrNFe4XdhOMap2s3j/+vzpEyhT33/BY2iC1734rouhXL5fvmpW3AU+KKtqXDM4afaBjLQV&#10;vnysCS0TUvB2GiWCt2tXZoGR96q4oEGI2KiIRL0cO3SVW+16WTEbagQhRVK/mdQ0KDNJZN1YN5K1&#10;SyAR3u4I6HPSLt1unxCrbEKQMwR8bZehOkNjEtYyHNyOnOy8J+QT6AVlL1quMUJp5NTqYI4ofcXZ&#10;sv1l5m/dbu0upLItcmUeH/tQhvSNqF1fq61idXtttsnq7sRcHeTRVc7j9tAZ2l+lNO1IG/RKo0RE&#10;vuNdhel1ahRZyMP7iJl3kxBpM3HLRE+LymRjVIhepcwd5MFWAKGe3Kd+17/VvOH391rdXe5jgakB&#10;RW3cPNGTXv/ablue/j4cIvZYbfN8FpIy56Vp04Q8n+bydvbU4nPf+HTBQR1kffwxX+zqHxkTKhsB&#10;g+hLVw2kx1bUmW8zXkOZ/a2Tq91r2Xog5fveESAQbLpP5my/PVsh579gBv+0uzuX+PqupUP17vFN&#10;dTECzVJNW5w4Qbl1zCaEf4V+ZXw3uy9h0dzU+5JBx2K5P1lT2G29/9tsciAlmnXcR3WutBs/a1lz&#10;/GNte45Ri1etfH/4da2lFSF1v5gOBQwjEujfE/MUbtGLgTBfVXRi190dLzCRUN+t9i8GHS0xsi7d&#10;DzDphS956VHC39xzJUQFawIAyOu5orhRvPqkh5RYY/mr7Ffds0HIUkNxlJEPSNjkMJFPZYS+7VOk&#10;QRKFgsP3FpsSdhkbp8OrQn6srD66HwZ2YVKejNFZZpee2/3qF8q0FGLGjVU9M81BDGEP3c7Z36hc&#10;c49020Su9ovozM3yvWGu2OaySkn4ieye2nS+0Ox6ySqf4Be21LltpTUkrK/7x1KXbA1GUR2QpIPj&#10;5DMmLVnc/D2bRXpQjYOWNDL96TkW12xVrWJPQLyM80v8VKv5iufLSU89Rjfr2Q2a+SIrjRPEqScW&#10;ZMfeJ7JgoR/byRDZ3zpD38E4Kcv7rT2iumFDHxpB2LV+UCYjz3zwgpokvfDzOAKpY88NWLWqVL6G&#10;bBPsW9+I9HOd2W/Av/0jjg/3hDk1cuvPF87gvpJ6OCfZd7M5Om+T+NInBBlwiLta+sLydPCBiktt&#10;y0MZHfAJDNoh4IBlXW9oe8MjoWQM0foeqZfQ8wgkJIjbxSjIPoCNJT2DVkMNOdBklU9Vu94+C8KP&#10;ZrtYd0505+L2NroWhqt3Hk5zm2mujPsYb/7rcgCGYPMgtxP8mEjukQLn2+rUDYpJV1Gq8aFFD38W&#10;2Z638uVm0vOKlw7pgZ0w4zGVU6G0EPmJ00uGn4OZvW6a3PHNZg7V08lvMQiNUdUQ7c+m7MP++wo8&#10;2ecN0Luq2Aufzq1dLnQ/p9zb2bO7aT1kUB3PEOxwkEqVBbpD9sYXoLTFxbq5/25rGE5dtpC3klXT&#10;e8YvesoEbMnRGKKV+rfeZNRLr51tQ0EkKMNU9xDfLN3yDpKkdTTwihAoUAnlDdgANLEFtOhB/dfo&#10;AwYH2U+VhVm7lvYlgE7sSiCnKYLYkqG2swPm7JVGEZrwKkxUcXVS8T6rwe95iNxg5v61VDWIl/rE&#10;uVGCLAvVZWKQsuC/2ydoGU8BSdz6zJfDiU4tqF6tIc3YLfHj94VHeT39PdhqfZE5E9uypPAl8BfB&#10;r81q3aYm10t9t8jTUmc7z6PRKj+FMv0KruFMklg2si/RldyBVCqxbBCDySdH5cEmcHgOv4/3fAog&#10;V7ksnCfj4cl3OimbNBXSze/FUTgSXXWVp3fTc0A2zFZ0WT8NOYiP7D3eN5x4/nfq7GUdLqhleCm4&#10;RNTbqpBRXps/3cpjvNj564oGYR0GwTEvd/fBJfPvzuoFWqHRKUCuSnJrqxa2AGtQbICE91bBlr+G&#10;5Odyb54j/Fp1u9MPZLL4e3u6b3v4DmFr6HUh8IZ7jL5Gv/SYWsI50Mb7jI7W1hOjd1vui+nSHVYo&#10;Njr94ikxPAraubRwuvKWdpVPCW/3hMkhd1xR/cqKuvG4UcT1JBw32hf87ya9re+nycn6QWD0plq8&#10;QvYfBYHL6fte1jqj7sbwvl4tkLq9oABZCn6wlI3tdYDrRm/12U53QNn3zSMt48Hdn2v+DfIlogxl&#10;kJo6O5cwEcmb53b2bzWLkb1ZVvP1maWdpTI2nuPnwdv93c7wr2HW/GNHspb67XMZiKdPJrcFfvkh&#10;A3nTM/QFseDj/tLGTlzO3X8BgjHb3atZsuYe+vynqp9GZ4g4kjIIC2V4nQs/8aKKf/kq/vFkfNHT&#10;zTZMUUr5ipPbTVNS3MZw0oxyXEHaGVnD8V52j+HVN6hPpv3oLkWdyei6hDmihMJV0G51YUeSHDNn&#10;AMn2G/hAx4YymYf6dRe8DIFuJxGz5Xu1QyJeW6/e9gnQ6QqNwYT6lPeSwr1zC/ugRhF7nVxaFe39&#10;jev+PXGFYSVM3ZKXKkugJ3IKysVN2xx/xZ3Q6AO7iJ/noEz3eKIqeGpNpXt8fS66hLLOxpFmTxRa&#10;nn/TwfG0PtV2V/I8/r7iLhq7E/WuLtbM7FJ7KJQkBjk207RgKjSaFKsrZz6rJs3VTW8CZD82hIxw&#10;xZYvKEMPNFZmUrtWc6dYoxD1StOkN194B/ZEYOOdv7+QRcjJ+8RqywHl6kk9J/Q0EQqrReaJgqmP&#10;sivxZlJkYVZaGGUZYuRAslZ/zAwP9RGxyjW8yX9HeK3BvFfr4K7Qk3DihlWROzsDUgr7JM5iqGBS&#10;+p2/wadYAncWmop2S8SqaYk+ECBRoa7amS80yWHIt8eBJg6fnsfkS8bDqD0O6HjUBQ7wWHDasBpU&#10;PB0r/E4/Qf7y0EU6hB51FwuH7SPDOzGbQipQ7tgNgg59hOjc7BXQE0E8wwTm6M6/0OjeMl6ea0A6&#10;QuIzDsBAbmwj/5Ef/d+zWqzDhJ+brisHKMP1lJFUv4/Kp16wLYyWpQHtu8x0TlKesTlwV1DAQ4DM&#10;8ZgX9nthGVe+e2XZz8l36jaDqo9ZdZYFC+J57iTL5/e4OzWs2GZMVi6vxP0PgTbxnhv9lSmwec+I&#10;579S+Ltt+6tzvL9Pze+R6Wr5Clue1Vt9vIjO9MrynHt432KqlIBOXe8sZaZZ3fkHFEQPxglSjqX+&#10;iT6YJFacbMqv4m0M5gDLPZebuejv7vkAJwnp5oxeOayCy842bwMfZdProFGMrFbg7Z+HAUJV3oaa&#10;zLDH1M5RG+95R61PilypxD582iD4HpkR1857libxl7pYN42aXc/28Jz/zWyvOgll8GjtfUzYwTtS&#10;U+F183Lo3qX7DjCXkPJtmXLeec+F52fF4O3Y0Yd5NHtbK8anWS4NjdxqZ1cnhri5k0thwwrQldPa&#10;ymO/Nqlc90df0WyUm2uCC2UqoGxYrIIuwod1NONLz/2kASDKsSVfj9PTNsN2uTlbd79Iw2x7QiZF&#10;F3hZW54zj1uq2osNg5nkBkiGVaJEDitSnczunt+XMc82y5MTPbPWOWf892ysYNRfdPdZTMmOJ+Km&#10;jbyGIzFQQjrFz6CJTeJhMC68Hkc9lTu3XutAYEMlm1gQliTmGxro/GZ3bxsUpXEQT6Wm1yjf8D1R&#10;3y8xxmgwCl+bIu4TyrQU0jOS2Xgj97H+k5lWGHnQrpD2GtJVdekxVZZC47ZO6pNCW+Hrm+encOU7&#10;85DYslwY5ehIqM3cr9rE+nGLVunHHY0dsPa2j3tW0ogN5N7/8L8PzX2GxWAEB8yHEJRH92F9NcfD&#10;3eDaQkZ9L2LrkwUF3edbXuqrZe89Es6tzW0Yj97Is5G/6K0eCMqtiuP0RvMWsnF8KUoJRNaDdG+f&#10;6ZYTguXB+puttXHwT3dc50OM9zPdqxFJsJqyqbnv0FIdVUQAT1E4T05Yf23TS3p9BrJSHrWltHKs&#10;COXhoGqCMHnqFX7mq5Fx3Fn9hiO8ZgxOg1yk9zp1IV7WoMxT8+8fYXGra9Ocx/fmdAw4xjLgE9Jq&#10;Z4S/iMbmmvazPCli2eKcVa4LZ21zhf54RthczQAaca/BNA7CSp5RMD/NV+Gqg/igsCGy5mJrWcRr&#10;vG5CGR47xBVNHKiTEbZKd+P0FupdnOdgLIlMXrrGcJPmpfHT2++gm736/c+qvQlocyAT3ySHXD6W&#10;79i8Yk35RLPM3aOzbT4Abf8g7M2ErwzrIEro/V3YdYxXOf5iuCqjPLuiBJkinf0IBvBkAyJiolsV&#10;YKtXMj1O3k8am+WTW1f/QqpneeatjnLuWzjDyefYmb/E5bJlFSOl83ZTfZJMd25if9KpsDfdv6O6&#10;jOzVOvcfjs5E4VQoisLPgiZUKkNRZCxKpRCRIVOhDOH97/7vC9x98dc+Z++1vjV0T2QHZmSYC+nr&#10;HTlxu4mTHxFYcu3XhYy1rki9W53pXiA5ddr9pcTyvZWTMJEKL6zRe02f0+Uw0zl26mqAN4IJuxox&#10;77uHqmwNbLIPDcpkxxjneG0p724A8XEacOdb2G05b5gxPBrhRfMitcspPYMn4029BhgGJhvxk+AA&#10;sl6u94LcgO0YOldA/Nxlq8RVylcaCeP3z3zroTKuQoAcc8xCGcy3+8h9j2cErwBIeWa1HoU8+Kv9&#10;wYogjaX4ae+KHvTXezpY1/qM77TKoQo0QxGudnOQt5CD4EppdParqzTtNyRQ3cWTa6MjMWUUgyn0&#10;pqn9TW4pc4DfEfypEJuqn2F0b5E9NYhHS6zlN7/qMylicFWJRs77J3dicWAUhNxufirkc4YX7fJ6&#10;2euy69bgugzHRclsVqapgcu0b/aOK6TzhgxDoX3+e25Om2Zy5qrGTsuXU+J1swuZ6xDntNY1PBXe&#10;VSKpyC9OvV0emiZY1dQWGW5S2wacpRoHocen8eO0xIpjyT8IUejuf+qnGq57V6KTChf3jB+W2vjv&#10;GkWCSkLGy7LaqIClsV/KFJGwHl/e1fOI8owpfuk0SNEIhlnyEfIgrpkUlfYvkfPBuWZXyN3QK057&#10;8kNrq9EXcgS/tyXbQyzeekVrY/LFui/nJ8ygTA19jrEd16SGmHshhcVlF0HS6Xb1QxpSeVIu9FqC&#10;sg3A9eKw7AzccXP0KN23otGrhJVJWKNn+mU2360+lzssACfUvLznHsrk/X2Zm4zRPeDcm/473BYW&#10;B3w/y1RQHu+vITxBQ88PWQ8alVfnyTrTC13qpbwer7hpHHf7rPyNQYNZIev7la+V8uWKQ9aq2Bsz&#10;gH3bvFOkOAGq0NNZPezuOFgVAlMb5f/mAv3T4ZVBtfZiAqLE7+7c7vdK2Y76cMLLFpmN9KWZh2Rx&#10;Ihxr88+mdnn88DsI55mgKFOvWTrl+MxFO7A0JjkeQsWls//oW8qqfp7CJsLdeUOqhlahDCzqSaWn&#10;HlpDn/9Vft7wjcb6Fl/AYgz4pJOAbQq8KgyH9P50lMjD51MBysVmq3TNsmUg331fSCvdHKqHicJl&#10;IohdxBhLG1bC5xNboC7XdLrCCcowTv+tNwZK02krI9hH/ab6uFC4VU/UgccPp67bWQqkCtr/09c/&#10;jQE3hJXQ9zhatb/VJX/n6o32w+WvU96u/ZjJlSn3Pp5d78fS3T6lrvvc9JzP3+Npjc9Uo2te3MLI&#10;gNyxGgSc7CAZYztetJDn/XQQFurt+O3W5j0mq7cjTLJ7SQe6idWSAA7/g7NzBnZKDhfd/aw3rbgo&#10;KK3Wu+zC2gLt8OaLxdLm751WLYt6r3EUUdJIExDTdcug/lx9IepexHpTrPEeT5uN+q1bzeiF/bE/&#10;nWW6FwytzLNKKVtgWemMtjuAdsPt8XuupmYaS9++T0udj3Sl+741B6SrAmW4n4UtMGvlZWPKiEcD&#10;XP3mCoU1W0ziO/1b0+UV5Q82TfQ8cPOXoThoXmnVpCBP7yx7fHHSIzrb6gauecEDyxbx8g0yZR5s&#10;3l4eH2V0MHsOB3XtTwBTPIznKpvlKi7VXjm5Pv09On6nh72mdGeaG1cOrez8oFb7y2kGTTqxRq7V&#10;jfLCTgQ5VxXxgfK58bl7axSFdPq0lxiR2Q93K/1O8+U28x4vWU3of6CMMmGNJ/m1AcbRmjWIYrJx&#10;8V2eMwrOrMKgROCM/A9S+NZbJTF9G1c6bmXs73hxjglVMdHQrU2F2pU+Pp9X4hpfIKzcuSegBW5W&#10;IfB+PPN2eHKNoYxKaoSbmSn83o80IXtuDtcNU5X7hQwXa6xECPXCSEYj5jEtNoPqujmIMmNGCy8n&#10;GlrdkSUGVckd0jyEiW6ySoqz+cu68M2j8SM9Hvbdpw5Nug9lCvvAGml+U+LNEsxcr3vnBSlC7pg6&#10;nmsp5NPxRjcnbXcomDmcL4lAqmC5akSN1g+PDCmFFATxGhJevTITZXSSshVQxDaf8LPIXbJ4GaQM&#10;Hq/+ztB03fk1sYGKZFvjzHvHASLA3bB479R67udZO9wJbFovNrd3e/7QsoAjnGZWSXZIbRsxGrBX&#10;WQXUz0TOqKAoMMxBNGc2gw9EvFsIpG0M8+uUZc9//abRrDadIn2nqWBTHR4BcY21J1ZlrroSs2jZ&#10;v2/+dyy+10zx4XcPejB8Zw/zRxCRV/P0Zc66pEteaU36D6OlnXogOxj8wL3T2UQNf4n3RH40ECpr&#10;KLOX+104jdTdDkr3D1xhFxWvlUYprK8t4E4Xs+hPrpTqrNNXM0cDm+EiaXZnN36YXfTE42/Ja5cQ&#10;x4XlN1n/PkV5fDPTo6vX8tOwmZ3IG8kCsOsSysw/u+5v4VEL0FBejjNzZGS8mpifM/p7V3jw66KJ&#10;BdJAuS7P9Q+a+3jNZuNVQ/Pzn+5v55Uu6ZCL5oZ5NeDsXRmcIkIo3D63E19/OrTdfXg50dnUoAxb&#10;GT/gLcp2Kasp5B81SNv60Wv12mLacs9MzlYNaDxx80il/YqfIppFL92GwxabtQ8oOud9tZA3iuty&#10;JT4ioMroOnOWRvoTI/LWjlKuHi+4pP5dCkcI6snEpgP5U66HL+rJX4xUtoGhqCt/BJ4/Nhmi5K6b&#10;o8thJd6HNTrb3eWHiPU77khjw1CXyxZMeHuSyQyKLVTnc/3rbTc6TrJx7JffYVYXpb+zQLl3pcEP&#10;Wo845AgoywsheOcqfIsWlkrl6t0uT+hwcpKRHH1SA/l5eQbQXsKcNOZHXTOzHlZkYnp2ZfTby/Hd&#10;Fi7krXM9fVOtb+OITw4mWHhaGJRxTFUQMyQxQIvnwJxwmJGl3ljJHW4en0KefW/10B1t7LDZEjao&#10;MFkXp9i6tZ3qbcbaqcQQRA9H6ZonjCxIbImlvw5QZ0VUIfNyP9JroW3ddqYKZU7F/twEPDM6HpJk&#10;C3ldJijJTE5uYEitDLzjyU94reRUsUGddcw/ebv1p3Cfp5ZcyS4Nop2Af8iOS+rn5j64ePT08F5j&#10;xRz3FGGLeT5rXrwL+9fWCqd2Uj+1Su0lOXf6cal+YqZLIKT2nxEkuWWZ6/F3CnKbAgy41L69OXTR&#10;aXYb5q+QWHEp2WjPP10eigt271mlCITGr3W2S0VM/3Cbwe22Bt4FWfu74o7MvIRth4LqdvsRRH9Y&#10;2/4qb7c2V8Hq3ODeMDlp60Gg8le2Jj7UtuusH2MwoLcm8m5J0jvPCoW3OVMeZCE3yS17y+IM4uL8&#10;UyXcnXOj3c/eCvMzlLEbIhBYUpTsVLbUa364z94t61eQS8Ou1JrV579jyAz3y8phNK2gV13pjOda&#10;RA37a3IItanT8Vn/reuDyLHL5QHgMwfLVM3T6wykK6/gmIIrLnmHMrlM2c+CVSNa39QwyJW4fmuP&#10;T09LPYH3mDS+v3VkfqH2i+hap2Z7Jjd/riv1a0rB3e4yL/FIfpl5r/jaCyMjl8tNWTTTDlqU2Va0&#10;uGcJReRbVX0osxRb5x/klyaf262mFqLcq+v0FlJB7042au7d/fU8MlOYDZcJZaUzeZwAjaTV2T31&#10;cg+ZPp1psQye7+TZtjpOkwaLxv6sy0A+9SxnVv4O0J3/wjNQpo98zT2Ow9urDbHIldyyFPYdDPIh&#10;9SgKfwzSjshzwvKboGIL8hJb2VxlRZUaFZlelvs2yKpZSUjylSTUZB28PLOxke3CObUVJwN3fx3V&#10;OtfbA8qA7ZNNGad9146vM9Mlz5PhnXt/kmP/NrWE0xUYEPEi4X7vweoMEBlaZ820BTjSUYMbVJtE&#10;t9z+rvb7/FLVtwyvsJMweHPXXnvA6C8WsrpWS7f+128guAillG+JumXMuJ6jm2XQeKvZzrguF3zC&#10;vHeyRJwRnuwLx2eViuLVANt33bRWBaXWePDfU4/96vLs0vZ2BqiZ+tvJ+lfBDTpDZI/5cnECX9n7&#10;7wwdfrngAgFxUnwwtEZ0pinQl1TOJvY+k0R9CLTLPD4Pb4u7fdxXiXreVE7Z2SoNIVOUl8V67hzw&#10;1GDWA20HOm2EedUhPXTTTsP6jusnmXKvbWb/TjancD0mr8AQTXTmfYA50WJ5hXlTiAZy0blHCFkQ&#10;D7Mk+5sXWg/LiQl9BwAaHWPZ4bB+mjeaOaRrIHYguIg4TOPT5yU3xSzlytJZ3lDx3p+a8d/jiYpn&#10;0Odf0Fo6yVLzHhlZ9ufSrJwuzYZApzCL7H31LQRAttGXQe2/00J6bJGnQFPqYO0SWCXT+FwLfNVD&#10;ch7W2/v33FEIyziOzQeMc140zLLz3/J7i+vZGbM/X1Yv8JwE7r05z3ekImRDItgH7zzbSa8Ompu+&#10;XONGLazEvET1JHo9Tpi482rpan4e90NmP7KIz6fLkxAe9qTl1ptrr9vPaV4atHL96O9kA0ORe3m1&#10;RZEy88xG81BntdwTlb7HPjgt9xtbOSPHGFP81fT0ZOuQzqZVpl+wIQfMoT+hBHc3ppqzQj7p0Ks+&#10;glWz7/VgsFKGXF9wmFL5IX9r/QDKLE3t4s7uJ6zIIk0s7SqBub+zozL+LmQhHKd8CfLdvs8dYztj&#10;FQxYCOpMWnD9hHtRhLfZHxdxsHK2SKT1Rwz4B3KHer5+MHYU0VnwkvpoYjPjC2UM0643rmpmZMYd&#10;4WuAI4VYLO/4t72gayEp2Uj2OC4fdjyCjyo+Uz2fmHoWcnJJzzgnygarXvn5OLYnGUSZ0PqRkwIf&#10;crcBZQ3e5Hlsu6pOoQqUgUGEuS88i4tZXGUSbfbUP+SmxKOxf+UL0WIeiWpm9siFy1/g+3B8BQRz&#10;2RgBbvr+yYvkK7Mb5Y69GigvVr15kvvUKtpDQwRuio3dCZC79r9Z6+9LO3WDuwmko27AjIm9PSaH&#10;vlOoP16tume9j2V/GXOVTVk7WkgvTiEKakk+dDuT9btFdnbo9D2yzyklxkt2vfLzkoipVtVKuAjw&#10;ykwydapIFZkzf3dPkdBnbbgcEcpkWZqDWU9AOOhytI93C2VeMYt3iN5ZtKrEhcN1S9dlyzy/T9Ub&#10;0Z25E6QHZx0fdCqBR76XQn8TotuVnDtcYQz7mm59sTVh6v/PafYVYDvzznaRf4RCv21jrTWqKSUn&#10;OzvwiY9OnexmUqh2rIg71deT9fWXDClFFPygG96UHpF01Y/ztQ5+A9+V/NmSqOhrI8M3zfenUcG/&#10;mdFCoXfwaWx+J4Ok7HQ4HLTHgePuI43oAKOzh38M8D7mzfHTm/DTXmrMA/OcPEO0YbRnpgkc4Nyc&#10;DhWS9MJz3MLwYoli27VxNeqJt1Zuc7/PVM9K4gbadqDMFrGrPyES5E1nia0BincUc92RumXDbv5x&#10;cC639kfYFhJtsdStkRI3LuaTuGuysh8VL1J0SxvbqtbCszlmidfyjeCiNOf7wP/5UcN2t0dU0CFk&#10;BMq484x92rvT8zf/WVzBCj05YyDcowqZjUStrfNn/ZDOs7N34YynGSCiAehCum2Ultac10PBcmEV&#10;UjSuox74Gzadb2B1lCM2nU5VOoI+q+YqY0/6K/NIa5aKR9sh2xPI/DIfFmpLzdVCPX8PMuBbsK9e&#10;J0dZU+eIInwsc573dX2nPugZtcctI65hnZxshDEzPsiHijexJ5f7OJN+0WxunjfoY1foElCG/fwK&#10;87Hu18qZxVn7Ffapi1Y1SOjKoAMeb5rhuVlf7tsM4J1L+GqLDU+MeBgq7hjS8J6nUfUgeau84osI&#10;1vZNMWw8t9pnR5RuG6JU8IhWBzWJP8svjT2bM9hel6rXmOvdTDlsfFAQ4WrZS396H8ZNJa0q32+l&#10;bdExTEv68z0wjiAzFh37h8vt89pPda9vjBAhZojRF7xLxF1dsqVB9bSjSQdR7b01gTLBEHywHZzE&#10;9o/2t9Byt87ssNADPalezyOnloUNWODm7nJXehbr5JbeFY+WLw4di1sNCyfcW0Dk06ixrlBuvHMy&#10;QWmAf9mImXdyPPWWp+99/bH/+22MRUTvdFOzF0lzUKYf2zFFUEbBR+jyF5mtOoZnsOCgzZebo6wy&#10;bHJl5gKq3bUuUlVzf/gmbOYX9OOtMLroN2ZoVzT5b9gMucvz+Nbl2DZK3f8PU1KDnNz7XS9f6n7a&#10;TG5rl6SVQOgPRt/yAE0cujRsO+2yZdbbzI4tF4al99zYBYP6+dCjsHJ3BgS0Q57/Pc5ujo2rcb+E&#10;chYqjJ+n5jEvmxn1P7i5bW5sv5dB1tdeWL/38yV7UJq0tfnkVXJwAHSD6QCxH19KavzofFfZpG6d&#10;QS3oqcJK0fycT3eyDImO1f2WbPtBIy+LxcfSsmhh1356wWYRmIs/rfq0+mjbqlsdLvUD5CFsnvYu&#10;XS6UV2ngVr8fcRYj5Q4rgYtRuoFw/HzqUGc+f2/MiA79aCpfjN0uMEZBvsTvalyv62+93sx9gG6L&#10;fWznLjbptvj/DxoHb6NUrBKyNRs9k1euS69mhek68+jhzRfoa3Q47jQBprB2iw+QylwlI8I2+TRK&#10;PpZszE7S+FSq1fVMPzg5h8iaB0OjZxRK/JaqjA7+gGOFXOuvSfPjH5a68g2Tkeb8MN/VCVABNnCj&#10;5eJP1JPE8UyUZqacCdfh9qo/Nw146jf4u5O0i8VWpVGEATpZ8RfPtgIvnLOVI1ppLjOF+Kxofzez&#10;zconff+pu4Pbi+C2H1OvijJNTmeR0swqQdjZZ7KK3a7XVoolb/adSg9Y2/7xuTcB0DbZXpcvf5e2&#10;xqy1xGhFMQe9rfNY33jMZwdIrK48aY6sIG1cu/Yex7+lV8bowSd7O9sUQCcGOcikwWVSziLPYS07&#10;eJG7z3lReKDfcSaI5k5bKHLN3Qjxd9FeFlyr3SAynKn7n2riRJ3RoEioxvR321czUVDYbarqC388&#10;CwKUKZzTKo7KGDFKys8CBL9ebw1rPzYQPLvV6d01MpLMY7EI1PszP7r2+jDkJtbA5pj0vfgUQmpo&#10;WA4BzLd+ld/dBm82h+0m6Y6nfhTU0rs0sm+4/vd4lp2v2lppW8Sr9ZXUYIn7EwekDYgO6o54WlnH&#10;LRi4O0U2MoHfUWwmXIQ+CR8fgxiGaiHDD7Kbf7avyYsj8yXEiu5GkOlf0ep+fQxtX0tmA+2eQhn/&#10;0YuoMOktcjJCSSX4f+pZ5xF4R/S5SbwCUypyQ+f3uZQG8epXQyfvpM0uK+laUzVxSXL0uyhJA79x&#10;KTe3KMMdeteh5x+pc1muuwfTZLM1xWlBGdLzKyJJz9PRWcuNO+edN98KaZOxNzvlQOyd1RKNy8Fx&#10;vTwOuENfjDzHG0YEWZuv3h+Fo75DIte1233cLThd/nAsEO3bSFkHq2kEM9reclfTu396AaK7rY6k&#10;A4Q8jOdPt955vWP5xi8etAMO3Lg+T7WB0mCVCod72bPkdZs2mMZLrfzWrV0cPKPUNp6rPryDtPL8&#10;3ilW9k3HCW4lB6agxw8Wg7a09vfbJEtFjwxtxF+56ciqXOqHcNnSFgW80+XaBzktfZNk+XHhD/Vq&#10;Nz03R1zLhejnCwrZzw4LYwDwAAPBcpFjIualMVF/UmEx0U16eWlHCL/A8RruQ5lDVuoKDGEfnHpb&#10;BoWmBTk67u6beclAXV0P8BekeUBk/L1eKzinnf2NieWKW80OwOeUJUBSfUr8GvMGJe6cZjTzEL2V&#10;KzK55l6cVECllDteWKkHZWTAz1yTGaBOZvnXplf7Seda1qc3bHvrGojLDfBOyIsYMjhOJg3pwI5j&#10;72iYk1tl+QjhGZyfGvRrjzVze7wgVguzdn9fHiCpIk2mb7rUvF4bb+rvubkfRI9MEaI4kVuq6e3O&#10;2MPrHcfZ81EDecS97rXKlzR+ThZi7bsYhcj4OBgsD9wYGUO2rUSa0nHTvysgzFqAz5pKBnd3ckJC&#10;lBSX+8xnNbWZ4urvcHswEGqT5LrorcXT25QIRtRm8clfrJM7w7+Thuuy5lzp+6KwOP1abim7IMbv&#10;T6V6egFPYYPQr8mOKJBMKJzzxa6QFJ6NfvujDqfSo3PyOCAUR9Tfq9N/Q2t2fqjeeEczlQYKBpKG&#10;aPxGhSOwCou/xB3W9/zVdi9mm20wfDQE2eD0WtRC/kTTzPaEFQxiP4QgqAr2q3xwSkyOwL7s40u4&#10;AvVGtcbE/us3zzdwZkur9Nvv5HbvSTnZ51OSsi6HBvSHCeTaUiMCByhAkEZmEz/YGcC0PzAIlZoO&#10;0yJ3NI6rxbATzg1qg0AUSmuzmlWknL5FOgeShX3m9kCP/ia3Z3pZWaHDQQeFrG76jJQHxelKueSi&#10;WvU7SXNXElsbtw5zVg/xSLzCI18BuHbgtN837NGhNKmvF4E/Z2jF0p7bjbMM3/o1Y+plvzr4ho4W&#10;+O3xPx1bWhC8m9b29PTU81nfnr1LmWGMtXF1cu6FU1WEHkM9KJH+FNvN1BvNge8ecnWXsr5XJ2ys&#10;jpXXOG97y9lxe+uMAEEliABptF4DHsjebk/RFj0SPs1sN/vptXnf0abE/ue5xB6pFiiJoenRc7Qn&#10;3jT+rhopcuc1AK1DzFoLxNQnLPc6/Qrlssdi/Hg1s98jyHBzjufcz849f4AqXpWTUNl5e4EuKZs/&#10;7SC4xwGf1UgzWxe+fdqpPuQuSAK/CBWNmiakQZxHk7BfJG4rFT325MEZ4ud+37LNHa5G9nlZVCJ5&#10;Ia/VV1WeVojfTM5d/FojewHKhzuIzN9o8uH/XjbBfb5VOhh/2vRlJwHSybJSsVanY2d6TKLz4LQo&#10;rumkyAtrmeysKsS5SHgvZ42T+csT4EIGEoceK52KPFmNuregFPQmZaeqmcQyuU7xzgtO0tUClGl6&#10;1qdeT+IyE5kcCBK2Ne9XDIezG1Opc5MVrACGtU2aF1u7V59k/HZXbdkOIkdW7qm5bSHfzSwZ5tJI&#10;RxDmtVWzENN4Ecw2fIVZcLI7t+I8K/29oWU6vLHFb2t+nw6P5cY4YjkIWd9d7acLouSFqAzl1ctc&#10;T957duWKU3Sb0ZtlK3yMR1UkG6ZF0ct8E6IBVqDG6Bb0aPjnjjMkBUlOPlUHhX5d9mwoU9PxdjF/&#10;LtVgKkUUDzDTE1OpNERsmRiuVGoNoccHut8JNYYq9fnoQd3VqaYC0WVI3SJfvqHydy+xKrGqWcx9&#10;4bREIIefrpvtvYHcV/ttFRYofzuC6vPm46/Lfjxf4/ZX4/GZ6zpYn7sL9g4/ZOY+TRW2OqftlcW4&#10;WT18xlusUUVmPOGZxmvRGqaDoZtJBemSdMpj099ZrVwE2fWFqbfOHba57eH0iaFMg8wvit3Mu4zH&#10;qXhwNws1jxlavXPUM6euJphZFeHvKxfPFnJZymiT3W10JKX5vvFkRycBwJccHLmzkdEbhz3KsRoD&#10;RuSDEBZG5Qi7Z8ky9fr8TW6vWFLg2tvz7abd97MtkR1szqtaXVYGaAVbpC1tuzqtQF01fnT4RflQ&#10;zf5e3KzKT40FLIDXLuaO1V4u1OM1TxRvnY4W/0p+rvdNsS0Yf+sNPHK3VSiD56dYS+Q7v+zMNpKB&#10;xWZyIkx5Tmy9tFieUe0ppO1uiyvQxXmr1M+lNQwS0ghNbblN/L5Bi0FQS650QCWj5q6u5U5ic80y&#10;r95eCahqfxPQzVzpb0dQb+TkAPhLokVca1VW/PSbOefhR8DuaBF2I1BOm5fYBJ4/l3uYl/HvORqC&#10;r+2YFdeEXtZ4n1kWQ1/o2F22NNXsZPwYQG4ZE7Ibgxwq3+7N5sy/xYo5cAqP2aU7XLeykHb0OorB&#10;+jBvdZY0Y163EgT6NNuKb+l/JjhiLiwryU04+BjIaoNjKfcm1b6ULWXI+7DCwCaF/G5wZ7Ts5lbc&#10;Op6KqHC+7Dt/d8/eoLbMlKv0bNH3cvlmYwN9LE5ymJ1ZQ2sYVd1Ke7YFBEFTI3vWnsVM+qhc1lan&#10;G6M5qbP3fD2hdsEa636HmHHh+8Bs/3Qq7+1SyUa+OCf3BPa3W3M7A1a54SWhUWnGyHpFremv2sn3&#10;gBw6Exe3jVaqx/j2arb57WfyHvXmKQSBvxvHcZILIwhKySzDAk330XI6OJ177PaUm38rz25z3T3/&#10;EP7pKH6NhTLUminLwT/evgNMiipr+9xQjcCiYEJQkMm5pyfnHHtyzjnnPKhgRgVEQAmiGMAIKiii&#10;uOYAJlxYcwADqCCriwsirmJP3fufMzA77LfPfs/3Lc/3D8+luqu6uu4573vec25V9S281SgnMDW9&#10;uSwmGue1KqxMCgptKa6OzMutKXXNzCqoiawvjG5qamipz4hNt6fm22uyQly9Y8K6OwPccH67mAx/&#10;z4Y6a1t5uTXMpdor0juiPXUgEqeaTq9vzUwcnXewJt61MdsanBDU4DrgnlOMj7a2JvhV46SIiSF+&#10;Tv1VlT6+LZmdQ3jLd0d/XmKCp1N+e1NBWHl/X6jdtcjVx+rSj5MA9eX1eifE9ZZmJoVmNdr9knz8&#10;B9O9rWgyntdJyMxtQGs8cDYOW1dNIP7AO98ny60/JCMlKibRuzzELaIbZ2WvGE4KiPcesFZ4NQ0F&#10;19m9WxKH8ZEFUR0+JaFFZXUZTZXDJfmh7knxicEJQ800f2VkUEBDUUydb5dTk2dsf5ZHbEyeF1Gg&#10;LzvcPhDqF9fgkRY37FLVmNgfkVkZ5JReW1+Cv1zz9C20BrbZCjIKvHw9rK51RTHNGQF5scP9NeXZ&#10;XSHNtV0dNUmNgUXVzThdbLR7jq0twCUzNCgtNyip0j8ipqLLXp+YQmnNpyvR126vbSwIy24eqI+r&#10;jAgL6AtLCMXH2jkVR5fW+oe7e0Z65/en1Hl2JkUHJBbZ4qxRTr1Z6dXu/Rhv1qGA1vqGwKSiahxr&#10;OvkHFvp02+KD3JLzipz6+pNLSzuTk7t96OR9cfpQkc25oafCVlgTFOUf2ZuTUeiMP7oMdva29uLl&#10;2k78fW5aU2xaWN5gY34C3uqZWZ4Z7FOcne9f1R83WJkWVxmYb+9q6XPqyY6ydha0e0ZhDZ1YUpAd&#10;2TJc5eeWXFXkkYGHybX11Kf5x0bUx1X0eOOTSYfrbP0ZHWU9g1llEdn2lJjktHDnCs82W1uIe0xP&#10;/nBeS4h7eJV3p2t/ta2hqa3UXu08XOPujE8kDxsswHIhLD8iON/JI7W/ZKivqcyjrKM3szcBD5Pp&#10;FdLcG5aEk2w4JyZVNOfVWrOjGyr6ImzW5nrPIA9fj3zvsKGgtKLGoPxMl+SUiqSerIrmMv94v4qB&#10;Xo+m2LyMbpwBwpaf1OwdHVxUFR7khBPehtpie4bT49MCIxOKC3tL6DB5Pnk97v72/EqfzMFQ/HVO&#10;xRDe8DXkXZFVNFAyXGjLSozySvTIz7MX1DfhSdOA2k730JahlrYiX+ck1ybXcqfW5PLiwfbWyvyK&#10;tszgyMbkgSKPbB/fWh/3rGL/pL6I1jyPfGJaHz5hszM506+0J3i4xi2nL77LP6k7qTK+tDi9uTY6&#10;wys5pdsLx//4a5I4F4/24Ub3sIqG2NS+njTXeL/BsJzC7JbinuaUwOFom99gSDXOohPV4hKVXFmV&#10;N1CUbB8s7Muu8qeSI9MaXWorL04u9intcEtqwtMvQ1nRfpkFXjkRPs3NTbXp+dZUH7y0Xl9SlBOY&#10;H5vYVl6Hj8r1cYl1zQstaPRJtLcHu+c12rJCIjPwaQeBkbnF7c3RCbnd/c0Dja1pVf5RBZ0ReJii&#10;siyf8v7EAfe0gozW2vyKMJ/24YagMHxQi39CjUc08jsiNznKA6cnsKXk5SY642XmjKi+Xne8iarF&#10;vQt/BVHRkeLrHFZV0dGJzxe2h4S5xgyXZYcm+Ee0DHbm2OsCWpzb8DD4XKxyp77c5sz8yuHESDev&#10;4OiU8tDoquzh1pzKevfS1AE/X1+n2sTayNAqr9wgH/9G50B7jX3Iozy0trcNf67Um99dj/N49g93&#10;1rc0BnaHZ3q0eLVlFdpC2iqDq7zsrZ7xqa54mNK2mILOopqGipRmj0JrQYK7c0BPZGOsc2VqlVtL&#10;btRgr49PZn+ac2CHNdW1obO3us+lzwlviO1MrW0uSIv3d6moHHIOQSAK+1sG+n1Cq9IDY6y1ff3D&#10;4RWdmVF4urm5p44qm8q6kq5Bj/rIlJTU8LzSSpwFy6+3vb2hoLGnqiG2qzfG3cvu7pVeWZAcE9Xs&#10;0tmUMZhVVecUlJVa75kRURfR6RnUk1yY71kS5T0cnodTODR3oTZWdwb4DA67Vrl7xPhVeXYX42Ea&#10;kqLwpHmaNai9znnALa2kq6XSr6YyJNCtKyRzMNbVpa43vCwkqSCmz605xrmtvLE1pCVmuMS9NDG5&#10;JNIvwn0YbcgetA9ERGV4JjflZITmhiem1/nX1+c79zvHeNVWD6XG09izt6EUJ/8IaastzvTK7RrE&#10;EXVoUSPe+1sQV4ePAWuKD4rP6o9OD/Wg6WI9+lxKQ7JDQnL7nTN8sgdrW1yTXfyj4nxxwuHw5JYe&#10;v/YU38Gc8K7A/KpwX7fWGpycz90to6Rr9G67KrfArOKB/rYSN3yIZZCHLa7Dz9+psb3GlhPZFNXt&#10;OZDr1tJY6Brv3JFRkOST5p9c71GZ7JzRax3oLMjHKeMzS3t9W9M6YsJ7A+uqQ/wK+vJzm/3s3eEJ&#10;1cVVAyFtyfXuhcNoTZ9bfKmnvWkgNqQ9MMrLCWfQTg/qDA+IyRkMGxoKxYSYWjfQj48fbAl0L/at&#10;zhwYbOkdwtny07Mr0kLL832SKnwCg5yGeyu87KU472lFeF5Oii0CH6Dr1Vwdmh8fbgtKi/L3qLua&#10;ztsk2CNq8wba59YPNSfXD9Wn9DRNmTQVANwtbnABnAdTJvX11Q7Wz22eM9A8ONQ7gGUkWEa3uwMH&#10;Bn6jr8+BPMguzCtOTMkrnJOUm5VbkJySOicGtzFs0dgEtv/6Zw0MCLTabDarLTCMlv+8/Sx8+zs/&#10;uW6n/g0kvvRjHCbgcgTX0zo4tVaAga8tjI62EFu4wSABOke+MW8fOWC+PvK9eWzkZ9PZBJVlnq0u&#10;My9VD5hB6kuzQF2ghlWGultdpd5Um9UxtVc5aUPnaT99nS7QT+khfUCv0ufDkzoJdul++FbfDSf0&#10;6zAZvoeLYRKzwFR2WJ/PdukZ7GE9m83TzqxGu7JE7camaBf2qZrN1qkLWLOayHzU73DU/AtsMz+C&#10;+ebLkGg+BJPMJfDRSC/cN5IP/SOBkDRyHswcOaZ/cbyvP3Zs0c87lukHHd16tSNL3+Lw0YscTC92&#10;7FHLHFvVGsdS9YCjU211ZKgdDl/1sWOq+ovj7+a0kb+aMWg32X9m+OBE/OGhYQEIjjUoOAQde9rf&#10;6fhU4vqT+MjR5dHTcKJtY1v5qa0CnBAqQmkZovS5uWbkS0TpW/PnkcOmq3nCzDHPUvPMGeph0099&#10;YWaoaapDJamlalA9rdarL9Sf1AR9XAXpi3WdjtPLdL1+UV+rf9D36unwrE6E93U3HNKrwaFfgCnw&#10;FVwCCrxgJguGQBYNKSwRClk8FLE4KGaRkM4CIYx5gTObDRMZoUroEsqENqFO6BMLiA3ECmIHsYTY&#10;Qqwh9hCLiE3EKmIXsYzYRqwj9hELiY2ECqFDKBFahx0/mW84QN3vOE8tcHirVkeSynXUqUjHNcrb&#10;cZ+a5XhDne/4QZ3tmKqnOML1VEe9vsixQLs5HtaRjp26yHFYDzqmwh2OQNjuKIajjrngPHI7lI9s&#10;g5UjH8J7I0dgqjmRFZpz2B1mCNtnpjNPVcYGVBN7SfWwiXqQFeth9iAuj+sulgR1LAUaWTI0sV91&#10;L9ug5+L2K5hFX8a2qT7WpFrYuaqUvWYmsz7Tj1nN6ezIiIatIwfh8pGdkDCyCc4eWQpfObrhKUc2&#10;IGuhwzERshyHdLDjDe3keECf77gebanXk9CeyWjXNMf3aqbjdeXhWK/CHFerLEetakQ/XO3wUusc&#10;05DdyvzeccQ8F/0Wg1whzpwRs3Fqn1HlCQgO+e+VZ6Pe+w+NIYYfZfIfCkTbxpg9zvsHcB0xOxcI&#10;XYpJik2KUYpVilmKXYphimWKaYptinGKdYp5in3SANIC0gTSBtII0grSDNIO0hDSEtIU0hbSGNIa&#10;0hzSHtIg0iLSJNIm0ijSKmK3O7gwfwhnoWBnURgBcVDDftbt7CHdx0r0ACLdx55R7ahZtex8lcd2&#10;mLFswPRgAeY0dmzkBGwb2QdXjrwOKSMb4NyRRfCtox2eddhhhcMTeh0WKHAcRGbu0B6O+/VMx3X6&#10;PEcdIhyuz3VM09ORyXMcbyo/xwMqxnG9ync0qjZHGjLfHyPgIvW6wxjVsDNCNxjzyv9It2L/gd+4&#10;Mo3lF9o2hq44pVsStuE6QrcMKG4JYeox9ZwsIEvIIrKMLCRLyWKynDxAniCPkGfIQ+Qp8hh5jjxI&#10;niSPkmfJw+Rp8jh5nhAgJAgRQoYQIqQIMUKOECQkCVFClhAmpAlx0jXSN9I50jvSPWoxUMpioWI0&#10;5in2SQNIC0gTSBtII0grSDNIO0hDSEtIU0hbSGNIa0hzSHtIg0iLSJNIm0ijSKtIs0i7SMNIy0jT&#10;SNtI40jrSPNI+0gDSQvJt2fEgP+gshiP4DEGnF5hjPPjqlMMiIa3+UZw8EfBKh6HevFHWCV2wEPi&#10;bfhU7AVD/gj+UrIieQmbK8PYSlnINskB9qpcwV6Sm9lzcifbKr9jj0jB75Fz+HIZw6+SZbxVDvIc&#10;uYSHy7v4bLkBD/sk3yf+yF8UL/DbxYu8CZc2sY3/zjfx7Xw9v5nfxgv4NXwm7+AHWCF/gkXyq9hs&#10;nssYd2XfMBO2sy9gPXsLFrNtMMQ2QANbCwXsVkhmi5Ahj4IXew8uYiMwgfmyv0MtOwi3s4/hPfYm&#10;TObPg51vgUVoI9l6Zoj872uJ8agbQ+T0WmIcr8mnaokF2Mv7sDZ8APzFRmgUW2C1eAk2iO2wR3wI&#10;Z8lDECgVlMkL2TwZwO6QOexJ2c3ekMvYx3IL2y8/Zt9JBzZn/rVM55/KHv62XMGfltv4XfITROcX&#10;3i4NkS/PE2Fytpgh3cVvwld8LGxiiwgQ1+EyV3iLmcJZHOAXiMe4IRr5YX4xf5d/wjbzlWwhL2A1&#10;/HwWwPcC5w/Cu2wA1o7m2lREJRXz7gD6/n7Yif4/wSYxN57Acvk8Nsy3sTX8KHuG+/APeCv/gd/P&#10;Nf+cTxXni1kiU7iLa7AfW4QV++InfhVeYrp0ESHyYpErp4pWycV8eYyvkR/zLWjLDrmSfyh7+Zcy&#10;g38jXbEp9qX8jL0vtyI7bxllKDGVGEvMJQYTk4nRxGxiODGdGE/MpwggdhBLiC3EGmIPsYjYRKwi&#10;dhHLiG3EuoUQgrbGsnpIY4WQw+xYjyWhFlFdlgG5rAT1qxXi2VUQym4Hb/YUzGIfYvb6O3B2CTuO&#10;Fdx30Mc+g3vYLtjFXgWTPQNWvhnq+QZYhfgTD86IrSG2UGtEuG208sWnOlEmGP87vfKltWMjk5P1&#10;gfhHfXByj5Nbx7nshqspg0wFspasToAyrEbLRhlATKDqKwnZMNYSUdUToQo/Uz6q2lS50r4Xn/qm&#10;yUBaTlvpU/TpsT1pSfpOOj+m+Wfkl/+gbhqP07EoPr1uGtfV1aesSQdiCOkT6RTpFekW6RfpGOkZ&#10;6RrpG+kc6R3pHukf6SDpIeki6SPpJOkl6SbpJ+ko6SnpKukr6SzpLeku6S/pMOkx6TLpM+k06fW7&#10;8im2R37C9skRbE58r0zj78lOvl0u54/j962WH/Ar5FFej5GWIqcJd3mJ4NJVfI6RuEX4iOtxmSdc&#10;xSXiYnGQnyM2Y/Q28e/4LP42/5Q9jMpwLSpDCb+AeaEynGAPwpsYHbchD8pZFiJbAnmsCSNiGBJG&#10;o+eMEPwPaqNx7o4heHptNI7vI6cQLMAxeMhoT6nH1HOygCwhi8gyspAsJYvJcvIAeYI8Qp4hD5Gn&#10;yGPkOfIgeZI8Sp4lD5OnyePkeUKAkCBECBlCiJAixAg5QpCQJH0jnSO9I90j/SMdJD0kXSR9JJ0k&#10;vSTdJP0kHSU9JV0lfSWdJb0l3SX9JR0mPSZdJn0mnSa9Jt0m/SYdJz0nXSd9J51PRWVMxThNgWoc&#10;Z1H9VTqqgaSFpImkjeTDM0I6JDz8/0rDpp9CeiJQz8kCsoQsOmlZ3aieka7R9jOxYlSBw8IjrMFB&#10;wdagiAA88Gl//6zEfqeUeJyRY3zFM0e413/V6TW4jpTYDkGQibqZyTIhi5VCPmvBnl+BynMr9LBN&#10;cCV7G5awr+EuzD+b2US2nc1kXzAfNsJC2XQez2zczuw8n9VyHFXzKraA17LlvA45UMPuxXUbeA57&#10;nCezbTySPccD2AvcC5dO+H4me4JfyB7ByH+AX8Tu4ZfgPpeyZdiu57PZEL5vxvXFWDPY+Tksik9k&#10;3pyzGdwBE/hx+JX9CIfYIdjLvoH32T74E9uDcfUuvMpeg2fZk7CFrYeNbCmsY/NgDWuHW1k52mGH&#10;m/AcyAIcC1zPfOBa5gZXMSe4AscIA2wWdLBL0W4XqGSeGK9+mIsD0Cfkn3F9XgoefBV48rXY7gIv&#10;/jAEY+6P5k9AOn8ayvhz0M1fgZv4W/Ag3w2v8PfhM/4hHOUfwFliNziJNyBKPAdlYjMMiPWwRKyC&#10;+8QieEZcDW+LYfhEdMN+0QbfiXr4XpTCDyIT/iLi4KAIwfVW2Cu84UPhCe9g2y684HnhB9tEMDwt&#10;YmCrSIdNohDuF7VYo3TADaIf5onLoUtcC9ViMWSLFRAt1oKPuA8uEQ/DOeJRMMQmUHwT/Io2/BXr&#10;hy+wfvgTvwee5Xdg/2+D2/gSuIbfCH38Sqjhw1DA+7DO6YZEbFH4OgjX+eE2L/yMByff/PEUr8rh&#10;N71KTIA7xNlwt7gQHhRzAFUMXhHhaEE6WlYBUrbDTDmMY4VrIVkuhkp5GwzJ22G5XAub5T3wLrZf&#10;5N1wnnEnBBirIMdYDu3GzbDAuBHuMq6DrcY18KZxNXyGy0PGDfCzsQRGjJUgLKvhD5ZVcL5lOcyy&#10;LAZXy7XgY5kLNksXBFsaIMRSjst88LdkgaclFWZYEuEcSzxMsMQBs8Tid8TBr0YC/GQkwmEjGb4z&#10;UmGfYYdPjCzYZeTBy0YxbDIqYY3RAFcZLVBrdEC00QMXGL3wV9kDr8g2uE02wOWyAhpkPuTLNEiU&#10;0RAibeAtXcFJXgQXyT/A2ZLhWOm4/l38oI+Jb/SP4nP9F/GJPiA+1PvEB/pT8b7eLT7Sr4g9+inx&#10;tX5EfK/Xi5/0neLverUg/56JuljDw/AOu+Aga1hgkDU0PBiBO+3vn9VlTD/+NRue3OWkuoxrz8bR&#10;UQmHLmiG3/Xd4ld9r/hZ3yeO6IfEX9GOb/TT4gv9Ktq1G9t72D4Se/Vn2D5HH3yB274SX6IPvtJf&#10;i/36G3FIH8J9D4vf9XFhAS1moO/8YLZMBJvMhhhZBtno71rZAcOyD26Vc+EFeRkcxOVEYwi8DWSt&#10;0Q3NiNPVo60drkHs7kYMnzJKkEMF8JGRA18hvoeMDPjRSEcujbU05EIanEAOjGBT2MCSBtySDobF&#10;DhMtmTDVkoscKgQ3SzHyqRS8kV8+lkrwtdSAH/LNz9KJr4dx2zXgbFkIF1tugfMsS2EKtkn4+izL&#10;zfhdC/E7r8HjzIMjxmXwrTEX+XYZvGbMh0eMa2E5cn7QWAqZyG8nYzXGxcl2WK4CHKnBRrkMbpGL&#10;YFBeB1XyckhFHgaiT2bJIpgoE+BHEQAfCxd4TVyESnEOjgwnY0xORLWYAOuFcaqdxGoJ+vkWMQlu&#10;HW3n4khyJsawMzwsfOEpEYrKkwQfiXxUpnokRi9cIK9EXi+EeHkrlMg10Itxu1jeDxvkg/CWfAgO&#10;Y/sF37sYd2MMr4a5GMcrMI43GQthh3ET2nkTfG0sgh9w3RG08ZhxK/xirEF/3w3Scg/6aS3MtKxE&#10;/y7CmL0SQi29EIV+jUE/R2McR1iycV0GBCEu/pYU9H88XGqJgQstkXC2JQx9G4a4haFvw+G4EYHH&#10;oBaJx4uGA0YsfImx/pGRAjsxxl9EHjxqFMJqowLmGzVQhTwJxxifarQhn1rgRVkHK2UlzJOF0CIz&#10;oRh9myZDIUq6oA+mwsVyRE+WP2km/4JxvV//gpz+CWP4R4zlH8S7yOPd+lvxjt4rdiLvdyL/d2F8&#10;v6+3is/0RrFPr0OurxE/6hXimF4mjuulGDtLzizOMbZPVhCB4VZbyH9TRSQvuPdf6oQJGOB0xYm2&#10;/asK7MF1VEV0QCf8Tfdi64cjehCO6iFs8zH2r8cR4WI4H5aDE6wCP1gDobAWorFdj20h3Akr4A54&#10;CNe/BKthL6zE8fKteOZuKWSzxTCf3QiPsWvhSzYfpmGuSeU9MJ+3whZeCwd5CVwkssAuEuFyEYZs&#10;9oHdYjYcE1PhXMnBT36ta+VLeqlco5+TvfobmaotxiXaw/hJJRlvqEpjreoxetWVRqq60ZilFhnn&#10;qIXGD+YCY6c5z3jU7DGWmjXGkJlpVJshRoY524gwLYaveVg6mR/IGeZz8gJznTzPXIjLRnmxmShd&#10;TRcZYE6QSeaPosz8VPSb28Uy80nxuHm/+NBcLY6at4gp6nrhq+aKLNUmulSZuEWlik0qQOxSM8QP&#10;SvGz9H7uql/mcfoOXqa7eY+O4zdpg9+l32Wb9V3sJd3J3tEx7BM9je3Th/BKz6vo9TvhuB5Gb5cj&#10;fgkwDXxgDswAG0yEeFA6D37RtYgHYXRGGSMsNNQaEhRhDQoPswaEBJ7U/rH/T88YF+TOPcWk8Zww&#10;xiTaNsak8RHw96eYNABvaF/2uvZnO3Q4e1WnosVl7Fm8FvO0Xsye0A+xR/TreK72ILtXW/id2pOv&#10;1hn8Vt3Jb9E385v1Rr5I7+AL9V5sf+OLtcL1E8UqPUus11bxhI4Sr+hkjLcMzEE5mJNyhIAsMQ3S&#10;xCUQjxVVsAgCDxENM1DjJmD19TMvhD28El7gTbCOd8KNvB8rvMugnM/HSuhqrPyuhRB+HQTyedDO&#10;B+E+3gGf8nqYIsogQWTDoEjACi8EdgkP+Bnz1gVyEuryYWTmn/QSuVE/LRfoz2WV1jJYzzEm61jj&#10;a1VqPKO6jVvU1Ua9WmyEqVuNs9VtyMylyMwbkJmXG8vMdmPYLDNqzGRkphWZOd3wNpW81PwO2bhb&#10;nmNuk5PNe+QkZOcks0dOMYvluWYMstZVuphTkKV/FwnmflFs7hLd5nPiZnOjeMy8U7yPDD1hXiPm&#10;qH6RpupEj8oWK1WYeEbNFp8pLk6ob/l0/QoPRnbm6C7erKP4fD2BL9OfsnV6I3tcX8me14WMMDwz&#10;poXgTKLItmC8RoU/zhrj2Mnl6UwzggtPMe1faxPaNsa0cR6OV6hDyi4GVCZamSdaMBarVaPIV30i&#10;RV0twtQy4anuFTPUFjFJvSZGzA/EEfNb8a15THxmMvkeevEdc7rcbvrKl80kbBXyNXNAvmUulu+a&#10;6+UeROCg+ab8zfxEnq0OSE91RCapE7JOaTlfCWM1ticUGLvV7/JH9bOcov8q/fTXMlN/Ipv1O3Ke&#10;fkXejOxYqx+Rj+h75R/1SrlD3yx36+vlR/pKuUdfJj/Xc+Wz+n65Qu+SHfpnGa+nGxfqUOMHVWC8&#10;rNqN21DbmpFBEf+fGYTXr0WcahLk3zNhwej4NyIwcFRvQoLD/j0LADXvZA06rihjekPbxlgwzpGt&#10;jDIXx8zVNZq7SB9JJ0kvSTdJP0lHSU9JV0lfSWdJb0l3SX9Jh0mPSZdJn0mnSa9Jt0m/ScdJz0nX&#10;Sd9J50nvSfdJ/ykPUD6gvED5gfIE5QvKG5Q/KI9QPqG8QvmF8szJfLNuNP9QHqJ8RHmJ8hPlKcpX&#10;lLcof1Eeo3xGeY3yG+U5yneU9yj/UR6kfEh5kfIj5UnKl5Q3KX9SHqV8SnmV8ivlWcq3lHcp/1Ie&#10;pnxMeZnyM+VpyteUtyl/Ux6nfE55nfI75XnK95T3T+b/6NF6gOoCqg+oTqB6geoGqh+ojqB6guoK&#10;yl2d8Lm+DL7UV8N+vQAOaqwW9QoY0XcgXusAx5jgAnSl5jEIhk0QDpshAtsCfI21Jh79Mfz/EXgT&#10;P3MAe3IWw2slbB2ev7kbFrE1eNZgBfyA/Z7NF+I491pYyK9A1e+DI2ins6iBQhxbX48j18cxO3wi&#10;/MEhnLDaOxfC5FHdgWq+Vj6o35Lz9VGZpy803HSY8ZsqMnahkq9T1xqDarmRpu5AHO5CNV9r4P0Q&#10;xlvmMmOjeb2xxBw0+s16o8LMMlLMUCMIsXQxDWM6YjsFMbaYz0qGtQagmnOzTp5lRqOaX4x1iCmC&#10;zG9EhrlTNJlPiwXmfeJh81bxZ3OB+Jt5hThH9QgbqniByheDKk6sUj5imzpffKxO8OPqcz5NP8t9&#10;9Qqeqlt5tQ7jw1qxxfpt5PJq9phuxqwbjln4D3gN/Vv4SL+I3r8dvtYDGAMl8JOOxkhxhylwLswC&#10;BlaMkDj4XufiJ2oQI8LqjGP///zc1x6dz/bqArYfa4zvdA37Hq3+HiP6EF5TPoDXlvfrIfYp3gPy&#10;Z305267nYw1yDV5vvpGt0rew6/Qq1qPvZVV6A8vUW1iMfpYF6leZr36TeepdzAVz4iX6ALtQH2fn&#10;YK1ylr6Ic+3NR1Qk/1XZEYEi/pOq5UdUF/9RzcO2EF+v4sfUvfyEehg/8yj/WT3OD6ut/Dv1NN+H&#10;y4/x/TtqA39TPcB3qPX8NXUPf1XdhW0ttpW4bhF/S13Bd6sW/pHK41+ocNx3Fh6Hc9Dfsql6J3PS&#10;21iofoBl65WsTd/ArsL7W5ZhfbUebd+iq9mLupS9iTl8N/qG/BN4SintkA30ntbTdvocfZ72o/3p&#10;e+j76Hvp++k4dDw6Lh2f+kH9oX5R/6if1F/q98n+3zVqD9lF9pGdZC/ZTfaTH8gf5BfyD/mJ/EV+&#10;I/+RH8mf5FfyL/mZ/E1+J/8TDoQH4UL4EE6EF+FG+BGOhCfhSvgSzoQ34U74Ew+ID8QL4gfxhPhC&#10;vCH+EI/IP/t0LPtax7NvsH2rE9hBncSO6Vx2QlcyU7cyB+7/C9ZJf9MLcN+b2Od6EftQ38ze1kux&#10;droNI28NuxP7sRD7M1c/wZqxf8XYTztGZpzezSL1BywMbQjS+5lVH0ZbHOjryfxifQk/X/uhrbF8&#10;ks7iFl2O9vcg7ldjW4KvV3IDs9IkfQ//g36IT9ab8P0z3FQvoy9f54fUW4jPG/wDtR2xeZG/op7h&#10;z6C/t6iH+Gbk1+NqBb6+gW9Tg/wF9PN2lc7/pPwRowv4fuVgP6qv2Ih6g03WT7JZeh2z6eUsVV/H&#10;avF+ikHdxm5EP61F3jymM1BZklFZ4lFZ4kb9dSZKMXov0+idlHQ3pc3276sErfW/rRVp21iVMF4r&#10;zsB1NL6dhHfVlWGub2YbEfmVyPRF+ip2JVq3HNF8EFF9Hq2jz5yRJWH/+6r3X+ud06ve8Xon6ZQl&#10;l0II9EMGDEANXAZDcB3m4uVwO6zHf0/Bw7ATNsA+eAB+wQw9gS2HC3H07cL68O7TagjC8+ehLASv&#10;zcwBG5sE7uw3fRHGwAT2lf4ZPtNfYXsbvtBb4YBej7n7NswQN8A5MA+c8Uh03DPyzmkY/09xHkdy&#10;rBo8Hedx3417x8t0wnorDnNrFbZ50s1cI23mSzLe/FoWmcJoMWca80ybcZuZZDxiFho7MG/vM7sM&#10;hzlszFDzcHmZ8aXZb7xmthoPmRXGLaYda7JQo9acY2SZZxnh5kHpab4qZ5t3YE03T84aPU6spOOe&#10;iXf+k2tF4+wY887p14rGfffcKe5UwHS9QczWm4Wb/qPw1TtEgH5fBOJ52gA8t2XVR4UXnp+do38T&#10;F2pTTNJSOtTZ8m9qutyvXOT7KkBuV3Fyq8qRD6oaebvqljer+fI6tVBeoVbIYbVWDqr7ZZ96Uvao&#10;HbJT7ZFt6phsUlOMBuVp1GK1Wq1qjEo11yhXS4wydTe2J/H1q0aF2m1Uqc/wMwdwzHzEaFIjRqv6&#10;g6VDXWppUz6WVhVkaVER2GIsTSrO0qCSLNXKbilVRZZ8VWnJVDWWZFVrCVfVFqsqsbirbIuzire4&#10;4n4+ytUSrM61RCrTiFGHjFj1Z2xP4+s1RrQaNqJUPr72MRIUxwpvj8xRz8gStQZHevPRhgZ5ucqS&#10;N6lQuUY5y0fUFPmS+lX8WR0QX6iPxPfqTXFcPS+UelIY+jExGc8Bko9vOpVzK6Bl1Oe0nrbT5+jz&#10;tB/tT99D30ffS99Px6Hj0XHp+NQP6g/1i/pH/aT+Ur+p/2QH2UN2kX1kJ9lLdpP95AfyB/mF/EN+&#10;In+R38h/5EfyJ/mV/Et+Jn+T38n/hAPhQbj8P9q+BNzHqmt/7f0ch0xRUjJPIRGODG8UMqV0jJkS&#10;MstcppBElCaSoSjJlMxTDpkzzzJlnhUSJen3PHuv9b/XwXVc3/u+33dduf6na/fMz2/vte617vXs&#10;vdem+lE9qb5Ub6o/1aPqU/Wq+lU9q75V76p/xYHiQXGh+FCcKF4UN4ofxZHiSXGl+FKcKd4Ud4o/&#10;xaHiUXGp+FSc3sTrnmT8Ko4VzzdxPTrIK2OD/DI+KIwxi+IyNXgC1ypIUlBZNgTVZC/K6eAZuRI8&#10;LbGgPMiklKSKKyxp43JLxrgskiUuXnLG3eDCcb/wE3EHuWrcJm4Ql8RtoPfX477gt+M+4Y/j3ufP&#10;4obzV3Hv8DdxQ3hJ3Fu8KW4gH417g/+M68MZU/XiIql6ctVU3SGTrpBNZ8joVf4CZT72V6Xqwlvx&#10;FbcvVQ8+mep1vpSqD2PMgO+JH8i54t/kPNjmje/PxeLf4DLx/fhJlKfj+3KV+D5cNb4314jHV3l8&#10;D+i1K3TYAXptwR3i63N36LdnfBlsi3Cn+FzcKj4r9H4fvxCfCc9l4nLx9/Oj8dn54fj8nDa+MN9I&#10;VZRPo2xHWZTqUXzZFAGmigBbj6L+xdHLUZr3x1WA7qrySGDwtbim3BT2XAVtfCzuXc4aN4Epbh5f&#10;CtYwxrl4fXCSFwe/8ozgBnpdCDq4B7rIJaPvqgeh+D/osUxhhdte8c4eyxSfmdJjmZrCKCdFmP/p&#10;o5cocMMwB3wu5XD7qJi7QZVcVvOiK2W6uppmuGtsJrlO5ns3wBxxHxnvJpl8fp6p6Veabn6zGeN3&#10;m+V+nznuD5psfMgk8mHzFsoc7O/ng+YG7zMPIP5LkL3mBcSA7eUY4u5zZpRcMVMkRLwab9dLZrsf&#10;Me8FyWlFctkHKad9nB6y1SmTfYlS4Ys2ZgbTeXyZ78BclPlmMX1k1lNHswfzVY5hnto5ukyXaB3+&#10;/w39ir74i9SQTlMuOoivu23IMFhB78ssao2+kKflHcqDr/PU0pj+4Ip0lvPRYU5N+/iy/Mj7UFbI&#10;Pp4qB/hDZAt0QUmUQ1xZDnJxnH9IdjMjm+Ekb+C1vBq5DcuQS7CQm/IsLstTOQt/wX/4cbzHj+JF&#10;/n0e54fxIP82v+oHcTM/kBN9f66FUt3344q+L5dAyYX9NLh21Q3lg+4j/t59yV+5hTzUbedX3UWu&#10;7zJIRZcgj7pmmGU+TNK7BWLdUXGR6vBu+Lf4P4jdUhj2NtLujN1ScLg6mQ0MHUPmzdUoga5FzVHb&#10;YRTn5mHG9H7K70Iq47Kb2q6saecSzWDXykxwr5skN8z85MYb5741ef0yU8NvMl39j0DZYaDsuDnm&#10;T5qMfNpU4jOmO5/FPPozZhufMtcQyWeVo+YJoKuunDKd5AK+iq6ZsSLmW8lgV0k2u1vy2nPyiPXo&#10;gc9KjwBheW1NyoZxmQzoD7J2GLIFxmF2xgxabZbSZLORBpl96Gs5iSjyIqUzvwNT1ymJ/kL0eQ2x&#10;6GXEhmcRLx5GpL2TpqOXbaDMp8byJZWV9ymb9CbCGMavXJWOMeZAcCbazjdkC5+QzbwJ2/myndfK&#10;Dt4pO3m/7OGzQN2fcpzj6SJnoxgXo/RSmQqi56IWENsdyB2D3ozvZRr6khZgrsJSZHytpLLAfTP0&#10;EA2mrUD/NtqFco02Iwpeh3ovx0yuedTZfE3D0Vf0FSLjJaYrbTJNaZ+pgb6vBDqByPi4yURHjcgh&#10;8zus9LRsNftlNb7u5uGLeaJZgK++GfiO+AJfP2PkEXw5pzdDET33kSPUHlk3jWQeVZUJVEreo9zS&#10;F7XuRCE3Ryvq0RF+lnbxM7SBn6bV/BSthM2t4PK0jBNoMVo4hwvSNM5FEzgrjYKEhnN6GsD3UE+U&#10;DpyBXuYs9CLnpkQuQc9yNarMTagUd6bc/Cal4Y/pN/8l7fGzaZFPok/9D9Tbb6cmfi9V9IeooD+G&#10;TJrjdMMdoeOY/f6D20zfuiQa5aZSP2S8tHE9qK6rR1VcCWDRUnG3X4q5mVLKDZQKrp487wpJC8fc&#10;xx3g0W4NT3dzYZ1f8V43hi+5DzgO1p0D1l3avwWrHsTNUbqgvIHjt1GGogz3g/lDP4TH+6E8Ddc+&#10;gPX39n24rX+dG/nX4BF6IuuoJz/ru3MV343L+K78CLb3+x7MrjefdwN5h3uXF7lxPN7N4jfdRm7t&#10;fuZaLr0kwCvkcc3lXvcePMIS+Ts6JX9Eam/VbkW/eUh/dQT/AH901o/neJ7Ej/J0TkTu3OvIzRrP&#10;y/l7XoMMrQ0c8lbOCjQWg4+rDDQmYtsVxx8lI3Ujj5V13FtWcj1J4kdlIZPM5v141zc8mfvzBK7D&#10;Y/gRHsnEHyCn6l1eldziu/FP/6QvPYXrbvunO/vSU7zXj7ei1Z74ylM/qv5U/ar6V/Wz6m/V76r/&#10;VT+s/lj9svpn9dPqr9Vvq/9WP67+XP26+nf18+rv1e+r/1ceUD5QXlB+UJ5QvlDeUP5QHlE+UV5R&#10;flGeUb5R3lH+UR5SPlJeUn5SnlK+Ut5S/lIeUz5TXlN+U55TvlPeU/5THlQ+VF5UflSeVL5U3lT+&#10;VB5VPlVeVX5VnlW+Vd5V/lUeVj6+ycuSzNPK18rbyt/K48rnyuvK78rzyvfK+8r/GgdoPKBxgcYH&#10;GidovKBxg8YPGkdoPKFxhcYXGmdovKFxh8YfGodoPHIDcYnGJxqnaLyicYvGLxrHqA5T089RLmRx&#10;laaLUUv6PfqAXPQdpXXHcL81JV1+U9NVMq1cIzPAdTCfujfMAveh2YN45rpbYLL7taaK32U6+SNm&#10;lD9jkvzPYJuL5iH+FXW+bAajzMX+Ab5oYvyzeRBtTpDz5nkwzSuQQR+5gZ5osp9LWjtTHrBJYJvt&#10;6Ms7IyWsk5JgnBK2BBW1tSifbU1Z0VOf1o6AnCfSaTOHNpuVNNPsgJc+gtnkP1MFsE0WE4OWGPoi&#10;cJIg99JTPTBQNujxjByj+bKD3oaOG8tMSpBP6X4ZCNZoS+e4Fu2Hv9zGD9J6ZlnD52Q1WGY1L5W1&#10;PFl+4PdlE3dGSZSNXEXW8+M4/5CsAPaWAoMLgcXZ8BTTeAB/yY15HJeGXWfmEXwFnmwX8L0AmB8D&#10;7/UmPFUn3xlY78T1fEd+wXeAJ2vHT/u2sIm2nBP78bj2q+vJu2Ezi2A/Y91U7utWc3N3nKu6QIq7&#10;R2FvDSSNe0vCaI5cjQ7LhWRd3o3vSO5hK1UCecrlyvwfPS9bL/zXcTjBtds9bCme5fFb3vUBaiur&#10;XT9Z50bIJjdO9riv5KibIhewvYFj60dIOt9PMvu2cr+vh21lHJfG+aK4Xhj3FcX9pfFcZTxfD+/R&#10;991Vq0uVTbjlNcsUL1WuJCp6x9+dY9A9cf5/zoC77TH12u2rKRHdIJzTfsWKdAlZu7+h/C7ZEIXk&#10;QK54How7IneNHkM0koA+939hDl0lGkjVMFb2LC2g5xGbPA+fUwtRVA30zT2DPrmnkBXyL8xXLYN5&#10;q6Ux6zgBkVZJzEouifnWpTCntTTyWctQW1Oe2mH+a1vkQ7RG5kUrPPsyZjA3wnuex/zfiqYOFTYN&#10;6V7ThK5Sc8Q+LWAvLdAr+DJG0JpRV3qRGiC380mqSQUwLpoJdRMpTdekOF2UR+m8FEHPXyE6LQUx&#10;CpQPJTf2c8C+Hsa1h+gXtFPbe1daKYH5JyUwY/H/zJu/HrudN5+Cttta0Wu3tZLCY58na8XCJ5SE&#10;fPJzoinIT5li/Lgpx/B3nMM04WymC7aDcfwJzk/G9Tm4bwm3NktZc4Tfw/F4nJ+C67Nw31zcPwvP&#10;TcHz4/Ge9/C+Pnivvn8qcoe3Iav0qgldFpvGP2Fz+Po2wXeziX647eYn2k/8bJvkl9lTfo1Nxz/Y&#10;crzGtuVldiTjPE+0xzH2YaSbzSv1bUV5wjaULLaDXMW4wTYzSKaat9FLPQi90r2lNMZm7sc4wnWq&#10;KIcor6wlI7PpOE+kJER+I/ldasvvUDls0+H4lMd5RIKf+LXUDdFfor9OCf5+k8OXNml8Y9R3IOqt&#10;9b8rXZYp/0TxMmVLFS+TUBb/FE45iP+OvzstTE//9/H9lKspmt6Kkzq+XxL/aT21vlpvrb+2Q9uj&#10;7dL2aTu1vdpubf9NObRNlovKR+Wk8lK5qfxUjipPlavKV+Ws8la5q/xVD6oP1YvqR/Wk+lK9qf5u&#10;6jEdjk8l61f1rPpWvav+FQeKB8WF4kPrP9UcdTvMCXfd/OKy2xvuKZvOt7AF/ABbxY+1rfGed/0q&#10;u8Bvs0f9XnsPHwBW9tr2vM2OwfjOGvz+LzzWZpABtri0sM9jjKitZLf95DpGMnYg3piKr5H+2NbH&#10;cTHTT9KatnKBnpftVBz9+RmwFsAvPILW8EAaw72oPfcEVnrRPTg+6kfQAsjvXb+QWuOLoYq/QAU8&#10;1hFAfvwNVx/17Y96a/3vCiv/wO5TLPs/2X2KN/7uFlZywrN1lLO+oZz3VeSyLyk3fH5JxdkkK98n&#10;RTiTVMS2Ho7bcH7pxSVlCBj/Q24on3JHGcdvYjsSx5Nxfh6uL8N9a3D/D3huDZ5fhvfMw/sm470j&#10;8f438Tv6e1v4GRdydVdE6rhG0tINkd5utoxye2WBuyEH3IMkrjQ95p+n5r4ljfJdabPvQ+zfoATu&#10;l6yLCdyedvCL5LkSFYUnriOZqadcl5FyQGbJElkrn8g+6SpnpIZclvxyTYSvyy7+QybxL9KTf5Lq&#10;vE5y8Ay57ofLHv+KLPDlZYxPLwP8Ee7oZ3BTfFPV8xURlaRFRH7IN/Tf+Jf9G76zr+3fxOoio33k&#10;ZvsDbrNf7H7GmhZpeaB7nNu7RvyiG4wvrGlczWk77woD/8BfpHiE2xhQb3Hbm6Qg5C+cU3/xJDhZ&#10;66n11Xpr/bUd2h5tl7ZP26nt1XZr+1UOKg+Vi8pH5aTyUrmp/FSOKk+Vq8pX5azyVrmr/FUPqg/V&#10;i+pH9aT6Ur2p/lSPqk/Vq+pX9az67okvfdW/4kDxoLhQfChOFC+KG8WP4kjxpLhSfCnOFG/azi38&#10;mPubH8fXeTlXX6q7QdLUfSM93S752F3Dcw/QAZeA99TG+9rQS8DdR34orfcfUeRH4XdHUid+jybx&#10;APTJvErx0oDKSEVqDvYfLHE0GWuGrEQr9stEuSC9JCbP4+wjkpYEfRO70S/xNRP1Qvtr8XHJwxsl&#10;5mfKfv+uLIasxkJm/SG7Nv4oZPotV/W9+En/NJeFjMv5A/4pP8U/63v6Rv4Z38k/6N/yl90Ev8kt&#10;81PcYT/Use/oHuF6rg5XRrxc2k3h4sntLZusawOeVxZWNlZWVnZWlla2vsnag5NZXNlcWV3ZXVle&#10;2V5ZX9lfowCNBm5GBU1wXDM5WtCoQaMHff9dIb5EOawS9AQiHi3/29j2xatX/ytD6rXbiE+xhxm3&#10;pFCXtnIr9xe3c/mkh6stg10vGesmyjy3Rna4U3LViWT12aiSL0FdfBX6wteh3b4xGW5GJbkpteQG&#10;9BG+kpZzBXwtFQVXZMUXlJcX5ZT0lnUyWr6S2dIfKGgge+RROSqFUQqhFETJJ0cklxySh4H0B3A9&#10;s2yXjLJe0sn3klbmo3wt6WWUZJI3Jat0kDySKI9JKamAO+vKeX5FVnF3+Yz7S28eLC/yO1KWh0l2&#10;HiIEf3ze95YdvrMs8S1kok+Uob6stPY55BlPUsif5QzwvX+hJ+q0G8t7YO8/uG6c5JrybPccT3aV&#10;0EtUgT92FXm4q8aDXD30XjXn7q4dd3aduaPryh3cRMhO5XdXWv4Hfi3Fc/0nv5bCbU/f0nLOZGZT&#10;iSjzKAMpEykjKTPdZKh6yYylzKUMpkymjKbMpgynTKeMp8ynDKhMeJMRiyQzpDKlMqYypzKoMtuU&#10;W7+eiBmAi2InaHHsJH2HbRLK97FjtCp2hNbGDtDG2A7aGfuBDsW+o59jM+jv2FjKEL5NhcIuVC1s&#10;Qq3DmjQgLEdjwsI0N8xOm8OMdCYMyEQxyRf9LjWjq1I/uiKvRJelF9bfGBFdlK+iC7IU6+7siM7L&#10;aaw18md0VgJ3VjK4M5IZ5WFgO5c7JvncYSnoDkhh9yP6qbbKY24tvqOT0Hu5AMfzpAh6MQu6aZLX&#10;fS053GR5ACWdmyo++kZ+i2bJiWiu7IoWyspoicyMlsmoaBXqsB7rm+ySXOgLuxxellVYzGtk+DDa&#10;UZaeQFtyhM0oPuxK12Jv05nYp3QgNp22xZbQutg6WhHDKEtsN+R0APJSuaWMvx+n1bFTtCZ2Gnee&#10;ofUoG1A24txmSHJn7Ee8aTOdin1PV2JzsITYRMoSjqBiYS96LmxN7cK6NCisTOPDUrQgLEDbwgfp&#10;fJie4iJLBaJQnoU0G0R/S5vohvSJrmN9nj9lSvQH1ub5XfZAuuej3+QGSip3Gf2kl+U+lJzuV0jx&#10;AqR4Tgq5k5DeYSkBxkmAJMvAg5RFX2oZsE8pSLC4mwRpfi753XhIchy08Bk0MkHicD6Nm47ewnmS&#10;CZLP7Fbj/Rsg5W0S73YKuT3Q3l5o8QC0eUiWREdkYnRc3o5OSqfoDDR/TipFv0hJaD436ntPFMnv&#10;YSo6GGam78NcNCksRkPCp6h92JCqh52BqiGULvwM0p9LJ2JraRckvim2DzI9DNmqjKvf6tFMpLrJ&#10;yFVNqEZUM6oh1ZRqTDWnGlRNqkZVs6ph1bRqXDWvCFAkKCIUGYoQRYoiRpGjCFIkKaIUWYowRZoi&#10;TpGnCFQkKiIVmYpQRaoiVpGrCFYkK6IV2YpwRboiXpGvFqCWoBahlqEWopaiFqOWoxaklqQWpZal&#10;FqaWphanlqcWqJaoFqmWqRaqlqoWq5arFqyWrBatln3Twm8i9yB9BaxOjl2iabHfaU7sGq5fBW5/&#10;wbNnaC+ePQK5no+th/yWUFw4jbKFn1CpcCDVCTtSl7AxDUM9vgzL03fhY7QrzEMXwwcodZSeCkVx&#10;VAv1bhgZahsR9Y1EPow88OqA1xB4jck5YPkGsJwKUVBG9xfw+pfkdtch12tSwF2FXC9BnuektDsh&#10;5d1PGKfYKU+7dVLZLZJKbob8Czoo777A9XG47xPI+2OMEXwkWbG9B8exaIxcjD6TI9FE2RZNwu9O&#10;kWnRDNRjlvRAD/gL0QqseLRVfgEGloa/y7thWmoSFqKiaE+msDbFYq3oXKw37YuNgBwn0nLY7ILY&#10;cpoFeUyPbaGpMZXfpFs+tDZttFvCIyiX7Lbwht0est0RBsGuME2wO0wX7AvTBgewfyhMFRwJTXA0&#10;DO3x8Io9GZ60Z8Md9kKYZK+GmFsavmXjopft/VFFmzfKaUtEYp6KTpkXovWmRTTDvB6NMB9Fnc2c&#10;qJ1ZEr1s1kQNzI6opjkWVTSXoxKGowLmXpfN5HEZzeMulangPFV3f9ML7i+MAP1Ojd0laurO0UtY&#10;v6m5O4ztjzjeSo2wplN9t4bquFX0nFtJz7rlWPEviSqilHXfU0m3loo49LC7A5TFnaR73K/oj/6b&#10;rkTx5mSU1eyMipikqJL5Mmpj+qKODaMFpkx0xDwcpbEUlbO/hI3skbCX/TH8BHKZY7eGKq+Vt6T3&#10;Ev1hD4XOHg4tpJMqOB6mDk6G8cFplLM4PgdJnofEfg5/sxchsd/CnfYaJBYLJ1kbDbEZo1dsjqiS&#10;LRrlseUja2tE582L0RbTPppjBkQjzZjoNbMo6mKWQ2obouZmT1TPnIhqmCtRBSOQ2r2uoMntHjbF&#10;XGbzpLvHVHeBScTKcQ0gvRchvRaQXkv3B72CVreB9Nq54ygHqK3bQa0huZchocZYcSrRLaSaGPet&#10;jJ77f7n5VArnikCiOd1qyg0JFnQb6DFIu7Tbg+s/0ZPQwpPuF+z/SuXcNUg5okIu3mR395n0Lpdx&#10;0WPmYlTeHIqqm82ocxI0/m3UAVLujjYNNO9GH5l+0demQ5RkGkV7TPXoknkiSm0LRvntg9GzNj7q&#10;Ahl9bC+Hc+25cBsQdwZaUFlXueVDa8OHqiZUI6oZ1ZBqSjWmmlMNqiZVo6pZ1bBqWjWumlcEKBIU&#10;EYoMRYgiRRGjyFEEKZIUUYosRZgiTRGnyFMEKhIVkYpMRagiVRGryFUEK5IV0YpsRbgiXRGvyFcL&#10;UEtQi1DLUAtRS1GLUctRC1JLUotSy1ILU0tTi1PLUwtUS1SLVMtUC1VLVYtVy1ULVktWi1bLVgtX&#10;eW2034VHUX6zSWFkl+H578N7g9XhQ8GGMGewI8wVHAwfDk6FmYOLeO8VvONqeA2YPWv/CvfaKFwJ&#10;3E616aLhNmvUzhaIqtmE6BFbGdaSCB2+HO0y3aLFZkg0zkyM+ptlUS+0s4vZCh0cjJqac1Gi+TOq&#10;auJcOZPFFTP5XX5TCjJ6Gvh9zqUz9V1q0wQ4auYYOHXUAXMQOro/saLlZeoKWXfHSFF36Kub206d&#10;oa8OwGkLNwd6mQXZfwNdTQeGp1F5bEviXCHgOid0mBnjyvEYX46i4xh7vUinof+9URqzNspuZkWl&#10;zKiokekUvWlqRNNNIeAxLXRwJSxhD4Z1IbMedk040i4PZ9ulyfK7q6j8H3x7pXxd3Y7K7/z2SonZ&#10;P7zllaoi8yTezzapMVaWwf9uHvL32cK+pK3ga9sGvr3t7gfaj/1Iu9B/ZQ/6WVb8AlsE8+Dr8jzb&#10;D/PjJ2HuP0ag7FnuYwNpaXNJNVtGCtlayMlrImdNazmNcgrlBMpR0wqzElrIfsx1/9E0QsZSHdlp&#10;aqD/rwL2H8dYI77EMH/7jPmTr5jDTHYpZ7Dj+UHbn3PZlowZHiglObfFPDCbmu+31/w99qT3ZjvG&#10;9hb6/WaCX2OG+VnmNT/WtPZDTEPf09TybTEW2MCUwzp6JXwVUxglH/az+3omi29m7vWvmPS+DfoL&#10;VRZ3p7GbM8CTx6v+169lnQX83/qT9dq/fy3nvaWxjOjj2BD8wUeD4/xHsIXTYG5fobjPuGzce1w9&#10;7lMuFTeZc2NeW8a41eyRaXMhuMwHAn1GW6ZjPlmIkd+a2v4o99pT6C/+A2PA6TAuXJCy2Kewglgj&#10;Cmw7jGW+Rr+aQfSX6YH7W2P8uAGuVaB7bQGU9Jhlcw3vOCL6rruR2T+ZN5yC49sov3PecMq356hb&#10;La5OUyS31TIbZQnGcldIAbtaitg1UhylpF0pZTDGW8EulKp2ltS2X0tTjP22t6OkL/J5R9hByFlA&#10;LoTtJmttR9mNvutjtrWcs23ksm0vf9tOkjroJg8FveTRoL9UCAYjr3eYtAg+kC7BSOkbjJWhwZfI&#10;qZ+B/PoF8m2wAvn2m2RJsFmWYbs62CAbg7WyLVguu4L5mNM8BXM9J8iPwRjsj8a5j2VLMAL3DZX5&#10;wQCsZfG6vBd0lu5Ba3kxaCblgwaSI6gjFuWirSd7kQG40rZAjkUn+cC+Jn2QI9vGDkW7PkS+7Gi0&#10;+TPMnFJ5lLjFkdUxqjYF49yfYc7eaCmI+0rh/qp4rhme74r3YF0djCM0lkV4/1ZbR06hxGwDuR+/&#10;XwL1eB71aY96DUL9xqCeM1Df71DvNaj/RrRjE9qzBe3agvZtRju1vevQ7pVo/3eQw3xsZ0MuMyGf&#10;yZDTWMjrXcitP+TXFXJsDXk2hFyrQb4JkHNeyPveoBPyq9vLFejhLPRxFHrZB/1sgp6SoK/p0Nto&#10;6G8w9NgV+nwZeq0L/VaFnv8FfSdA749B/4VRCgAPeYCL7MDHQ8BJVsjngVvF2sUSZ9fJPZgDkMli&#10;fVi7F/fvlaKYhVYK58rZTci6XCvV7XJJxLub2W+lo50s/ex45L18DOwMl7n2LVkFeW63feUA6nbU&#10;9pHTGP/41Q6EHAdLGrQvG9pZNPgE+BkHeX4hzYKvIdNZ8kawGLJYAfz8gLUZNmP9lV3yebAfWDok&#10;07FeyXxsV2CNh01Y22F3sF4OBMuwvsNcrGMyBWUCymgcv4/1XIYCU4OAs36yKugpcyG/z4NXgM0m&#10;8mpQV+oGz8oTmGucNagoIcaPTtpKkGU14L62jIXu+9tW0g7ybWB7ylP2DeT6DAaGhkNOH8KXTJDA&#10;fokyCWWyWMjO2rvxDLe96O0tjPmOvztH51K86b/z353eNMVvZMOb1BemRQ9xHqC+DLT0HBDf0r4p&#10;naCh17FtjpbVgDUkoDV57Pu3nniGdvkMfrfP6Peg7PX3oh84E/rd7/dH/UP+hM/tT/vC/pxP8BjD&#10;QWngz/qO/pQf4o/4yX6f3+J3+ct+B9am3o71tXf5Z3mvb82H/QA+40fzZT+LQ7+O0/NxzsV/c0n0&#10;cD3DBaUBl0WPV3X02NeXgfySjOD26BHrIZ9zP5nAb8l4Hi6jMLvrfR4twzG7axiPk848AT1kn0k5&#10;HiU5eajEcU+56MG8mLmwwueT6V54tD/MQ/wC7uXfwfyml7iNL80tfXpugZq38ut8O9S5qx/s+/q2&#10;/h3/nP/Ul/HTsEr4Mp8V7ciA3vibcixPx+lzzM773J9AwWpd/ix96c/T1xiL+8ZfooX+Mq1C2Yn9&#10;M/5ncv405eST9CSfoIZ8mjrzeXqbf6WxfJ2+ZaFVnBFzc3Ihp6s48vcqIo+vFnLnGpiC0gI5Z22R&#10;39cBMUM7rLbc2lSTlqYmsp9qyUvIo2uGOTxNUWqYREnAcW7zjKTF/TeogJyljLKX/uQf6CAvoaU8&#10;kz7lyfQ6xqAb8Of0BMpD2Pf+azrnZ0LPi2iFX01z/A6anNy2u0Lz/8eZ4ANvaaEC9QiKyZvIHBiB&#10;LINPkSEwMagqU8AKM4KX4Vm7oAzE/oc494V8Ac8yJkjC6i4/4Jlt0i3YDcbaI8/Bu5TBCjHZ4Wm8&#10;3QhPtQHedIOMwn4neLrKdgs85HaMNu9CRuCP8rXZjyzFn6CBI5hTelwKIfvwPmQeWmQe/o15F9eR&#10;r7uBlspB+k6u0GLMN12IEd55yFb8Vt5AluNU85XsRsahR15bEfu+vGiHyFvwlDPhZXbD21yzLeW+&#10;oJE8FtSWymhPYvAvaYVMCm3r3Wjkn8xITPEgKZFHZkj/f8Zyq5M1ElBGSkPV6YiZCClNlzqYfcu0&#10;HPMeVgmwJStpGfLVFgOTC+QYzZOHkcnfFFL53EwVfaY7/Gtz+w44+ZPkYz33pxmPGPu95GuvB0Vl&#10;OPJIPoM0ZkLbSyGdtUE98Gsr2Rq8hu0w8O9nghVgsG7XSqzns0X6QcOtscZX7eAn+PqfsC7JAUkF&#10;7rgMXjtgd8oau0NmJXPabtmAnNN60OYJzBA6QZdhP5fkEmYh/gmtejojqXAtHXJPsa6jZAQ6RoJD&#10;D9pVeOcaaQM+74HSHzw/JFiKeOVb/P4EGYm4YCT456OgA1DaBNzznAwA57wGrXZCG17Gti74p0pQ&#10;RUoFNSVfkIgYoyHq2Aw82VKugucnwEOrbCaCRw/bNpIleAGoLSMtgXyVyd2g4p9kbPw769yZsZGC&#10;mYK37DQTtQx6QAs9ER1+Lx3A7K8Eq6Q5NNQYkVF9sH0ipFUb0qqNiCAxeAvn+kkjRFcv4Rl99m5a&#10;+E9wnxJT/yfcp7S/x60WlqEWwatoVWdpC6/TPuiKVnaXjqh9B7SifdAb5/tAAn3Rmj7wOn2g9z5o&#10;XV9pipY2RozXEK1uELyLlo9GmYD96ZDAXGkSLEJc9B2ktRTPJcETJAFrSXjnUuBnCSS6BJ5sCbD3&#10;nfTE+dcg0Z6QbA9IuBtw+WqwTtrB47VCaYbSEOfq4J7ng4XybPCN1MBv1cBv1oTtPIdYNhH1bYBY&#10;swnaom2KRwsfidd/f4Uw1/jm2lT/KcYIYPkp/4bKv0coFjPt9O//CQAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAv1ec5QwBAAAVAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQCco9JXLQMAAM4GAAAOAAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQBPoa7FugAAACEBAAAZAAAAAAAAAAAAAAAAAJUFAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAMN1f+jeAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;hgYAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAWO8ox4z0EAEAHCAAUAAAAAAAAAAAA&#10;AAAAAJEHAABkcnMvbWVkaWEvaW1hZ2UxLndtZlBLBQYAAAAABgAGAHwBAACmRQQAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="1DE87E24" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:26.65pt;margin-top:372.55pt;width:67.65pt;height:87.8pt;z-index:251682304;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDx7CH0CwEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShy6QAgl6YKUJSBUPsCyx4nV+CGPSdO/x07bTdUisZzHPfeOXa9nM5IJAmpnG/pYVpSA&#10;FU5q2zf0e/tWPFOCkVvJR2ehoQdAum7v7+rtwQOSpLbY0CFG/8IYigEMx9J5sGmiXDA8pjL0zHOx&#10;4z2wVVU9MeFsBBuLmBm0rTtQ/GeMZDOn9jFJgBEpeT0uZq+Gcu9HLXhMSdlk5YVLcXIok3LZwUF7&#10;fEgxKLvqsDfqwkCbnHAu8uS6JtNuhzp5faTnDFoC+eQhvnOTojMZkMHKdU6UfzPyYQYLp5QWUHYB&#10;N4vqfMcttnR7G2D6L7xLsi+YznS2fGr7CwAA//8DAFBLAwQUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69jODwTJ6&#10;21G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkXW9uRzLGIapQs&#10;BuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/7BQdk9BUO0dJ&#10;0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q96XL8AgAA//8D&#10;AFBLAwQUAAYACAAAACEANqMg0b4CAADzBQAADgAAAGRycy9lMm9Eb2MueG1srFTfT9swEH6ftP/B&#10;8vtIUlEGFSmqQExIiCFg4tl1HGLJv2Zfm3Z//c52kjKGNmlaH1zbd7777st3d36x04pshQ/SmppW&#10;RyUlwnDbSPNS029P159OKQnATMOUNaKmexHoxfLjh/PeLcTMdlY1whMMYsKidzXtANyiKALvhGbh&#10;yDph0Nharxng0b8UjWc9RteqmJXlSdFb3zhvuQgBb6+ykS5T/LYVHL62bRBAVE0RG6TVp3Ud12J5&#10;zhYvnrlO8gEG+wcUmkmDSadQVwwY2Xj5WygtubfBtnDErS5s20ouUg1YTVW+qeaxY06kWpCc4Caa&#10;wv8Ly++2j+7eIw29C4uA21jFrvU6/iM+sktk7SeyxA4Ix8vT+Vk1n1PC0VRV1bw8SWwWh9fOB/gi&#10;rCZxU1OPHyNxxLa3ATAjuo4uMdlaSXctlSKNQ97wY3kLzxK6xALmSG+j08ADfsW/qyUzfGX5RgsD&#10;WTJeKAao19BJFzDNQui1aBDgTVNlQQTPHxBtEkcAL4B3EWGL6IZ7xD4ZcD9ij17KxNXYWEuuMt4U&#10;B37TDvZKZO8H0RLZIKOzVGGSvrhUnmwZipZxjsBz8aFjjcjX8xJ/EWwEEpslvkgnZTDgAe0Qewgw&#10;ev4aO4fJ1aWnInXOBKz8E7D8eHqRMlsD02MtjfXvBVBY1ZA5+48kZWoiS2vb7O99FEISRHD8WqKW&#10;blmAe+axUVElOHzgKy6tsn1N7bCjpLP+x3v30R+Vg1ZKemz8mobvG+YFJerGYGedVcfHcVKkw/H8&#10;8ywq8bVl/dpiNvrS4meqcMw5nrbRH9S4bb3VzzijVjErmpjhmLumHPx4uIQ8kHDKcbFaJTecDo7B&#10;rXl0fJR+7JWn3TPzbmgowFa8s+OQYIs3fZV9sxZXG7CtTE134HXgGydLEs4wBePoen1OXodZvfwJ&#10;AAD//wMAUEsDBBQABgAIAAAAIQAWO8ox4j0EAEAHCAAUAAAAZHJzL21lZGlhL2ltYWdlMS53bWbs&#10;fVtzHMeSHqWjPevWLsPPDr+016aCjF2xcSNFKbSySZCSuEtKCILnokAwJgYzDWCEuZ2ZAQksAhH7&#10;D/wX/N/86jeHHWF7w+vvy0tduntA8JwTfjixkEB0V2VlZWVlZmVlXfqjW8WtW7/4L7/45Naf3frk&#10;H2/h58/w+5cf/9e//G8Fn/7i4//8vz79P3z6+KOPLPf+R//Gnv78o1/g6Zf4/eyXn936+NZHyTMS&#10;UeCzX9659T8++u8f3Xm5/2xvv9xb1P3J4bguD/ZnR6v6tHy7c3/jze1Pq/m8t+y/rUv5Z1gfldXy&#10;ZPZu3j+uy8urEgm3P334sByOBqvysD4eTVkEL73D2XnvfLPcuL8hP4QsY85FnpMV2io3N75YUwx5&#10;219mectBf1z3Vid1j9WeLeryqD9e1koZqR+MR/MsbfdJeYn/JO+irM8HJ0YcYM/DuzZ9cLIKKVri&#10;3TAmXN3+dLmazef1sJzOVo6T9a0WZ0JCeVWOjvCP8KnyiskfcCCpmingViPlYquZch5TrspW7W1e&#10;dNJx63ORi399a+/Wy/29Xz1h/+/++OLHV0+ffVv+rYrHra/tL5mNxxv+/Dng/uljyiN/PsHv53j5&#10;V/j7vz9miv5o+kci0Z989BdIZLl/+8nil//zE5fqTz66zXST1E8+/vhj68vbn16WfDyXfy/Kyext&#10;vZrJC/pmo1yMR1MmbEgS+s8Sbn/KUgCZ1scJmIjHtIZEr06kt8DVlkixThVedImId/i7WfaHw0S6&#10;0UMCEP4GgNufllAewQ3apccddrNcnh1qmuiNpZsOMW84eqtCFHBctAjJcEC+pA7iALFNHJJ36nSg&#10;/pQuq3dyNtZyQXVPvVIvYO9WSVIA3GYLvQYUXC360+W4v4Ipsbr074W+Q5qvyssN9Az/W9SDFXuG&#10;6lNTnevp8Pann/yj2q3/+8//9M93/t3e/uePh7PD+vPt+5slZPhbPGzc/vTO46c/9p7u7/aeTQez&#10;4Wh6/FX5m9F0OHu3LF/NJn0YqDt3Xo9W4/qr8rtpf3W/ni+ZtAsDuJotvioFZ/l8PD5bgmQk3X11&#10;D1ZHUN/5lhAv+4uLUGQ0mz5Fo74qt6st/L+x+YBZT2ZnU9b9ZHb+lTQIJo2mi3nfj17Vyw6Ah/e3&#10;d7a2AfXo/tb2gx2tYTZPUHRAvOhPj89gjF/Ub+vxV+UWSz2dDc4m9XQFuvpflbvjuj/94slohSyw&#10;5gmN9O54hPzn05/BZjTgq9KLfF/3h/Wi/KvHzzc3wdK/IrrHzx/1jDu/rhdLgSc/wBHkfdnbW4ym&#10;K7SV1Ql2JKMLnpyNxsMfziaH9XVMvb9Rnu9sPCxflf3jSblzf2f7i0clxpIH9zc3wC7BtDubrvqj&#10;6fK3L/fI/NH029Fiubqt7Xk2HX5Qa/bArOVX5WbKqB/qelgP0Suzs8WAuWnm/tl8Dnal2fPFbLCs&#10;Vyoqvcffvew9n3BA3ERrKIF3/rrMQXZns/Hri3nd+9VqNB6tLnqvdzCS3Rj65eO/f/bj7rcoAfm4&#10;voLdGUbArfvbGF+7CCGtBrKGVEKQymWkz4XjW/RDgznKufUZ0CkMyY1CztFvO3P3wNx6udydjWcL&#10;FCx3L/pT9PoxBLZf/lSPx7N35ZNxf3CadtIulHU28TLM2X35098nqdqnr7570kqjAM0m1BfYgfJP&#10;6+dPrkE3755/afrNefWnA/kvvf6n05c3bwntvXgeT+uj/tmYhvzOnV+P6nfwSn5c0NXpq5uDURH/&#10;ydgPs59CS3EMPePZccDmDsFXjdG8Y4iMjpEP6ruz+cVidHyyggfmj3d3721hOvU5/nlofub+xXJV&#10;T5Z/Uz6fDu6Xj8fj8hULwVetl/XibT28j/mIwHCKXcHrmGPoQ7vK0+nsHZzZy8HZYoEWWnIhM74I&#10;djXCBP0MqKS4+LbisOgQ/8W2ztyHZ3OdvZfzM/iJ1eEQpS4P4TZz0nHlD8iZDi+nZ6BSkglVnQus&#10;z1yvpGg1Hh7Bibocz/qGQUCHAooqCFVIWUnZLj/fLMH7MasPeXNQcil4LVWqJ2G3Py20PpD97qRe&#10;1Ewp5rN5ab94vZI0Ia4AEziJwAwDZAPLYDiVelM8xkYJZAhy4W+KOCD1tjKhgfn4HOQdwzWsz+uB&#10;8WK+7I3pnQO8Gpu7LgkN2pNuzsGI1NoD0Y11amME1Ra4XXhF5VZ5jMYm2dtZ9naSjTJv1akHgkt7&#10;LAdvF1cW2bj8fFNkSLFBsHrHbydopPHreDw77I81TIFMfbWGw/EL4M28Sf8U/dYfzqbji/5i0ceE&#10;iryuKMb1UFKMPdKlMZUMkF5RmD7IhMfrqGJ/qBxO+vMeyaAm9UbT0960PwFriIAyv4JPXmGaB33i&#10;Y1n/TlAjq3qFoI69UrLu9pDQu4dyVj3LV98t6noawBRO0hTSQQX2yRghIcco0nq3xzQDDbAEvntv&#10;8DbBq9DmGAsNBcigZuNvlIf8ObBCIa1PYLt+9fr5i953+68fv35Wbm2ZARC9gOD2jpcwlsaiBvCh&#10;xveKKk9HhG3RW84HpYnEQDx3dKQF4TrhYVrOYYpFqjoBBrPJHHOQrVL7WQEn/cVpVk05wER7Bdcf&#10;GeTGZQdpiqkjQ2jIbA9RdLVOINdhCAGeq0U9x5SGRgiImniOpghFzWarI8yi1rR7/M4bxxjWu9EQ&#10;IaluDo0Dtwk56M/Xwf2cYvx5NpquAZyMHXAyWtUImeGPgbpl7C9Pmm0azkpY2FZqn6kdLFj2vRLo&#10;3OwU6v8z5m1rKKJULTAApVKFgQ7hCY5+3WzBCGDgCAou5oBch/3w2CEPOZfE7LJGsAexDdg+zNDX&#10;4D8bLLzYGSkRUV/UCEHCBqYFU6Il8HWEqIoANJl1fNE7ZyY41g1wGPIpnd04Akg3ikXI7+gUREiN&#10;2pP++Gg1m65T26NxgDxCHM9YhB4J46qY+/fbjw5FovlA6Wg6QGgHGPXww1Vco6swbh2tp5S9R7sl&#10;dAovyLTbyWxTSA1HLhW8nQndRl7Q6w4A4YCpc0f2z16eWtzOhwIDf1TeNsSwXzZYCvVFmSEUuw0N&#10;XUVeqqdtGFdRAJommHq2QaGZgApa2QagQr49J1BDIdugooUK29LCNrQJP5E3mn+satGRYzqHHOBr&#10;CqJrrJErLXcdb1d/sqq+N71iBBCuFzQHrseX8AXUbdrc2ODzbMG6xP9o6GMbQaMhXXVMMYbDIRB8&#10;RSkDZ6vUJbjtSu/+XjlAvHgRR1T3M9TpaqFghzkKVhi9jgYorQdgaTkAl1qN6HX0+tNhb9KHP0Y3&#10;GmA5Dl9gbA2tg9UELWQxN2X2pqOEVFbEajrsVatmkBpcoXVk5NT1SAWKOf1ZGx0U+rT14GHJX3U7&#10;1YqGQWG5GFybP1yuHu6U+H9d6RfwR2mRA0b6WVnCYI4lMELAa2BwtocE8rqqGrPDgIIlTCS57jus&#10;347o23GItwnV6mQ2HvaiHBCfzEu28VCkYuaIHBZLqC6kdKi/b6rKNlSDICbIRSJuTVQCpmJaFO6r&#10;ouRvxI/6vua8usQSlapEUbw+wcyAhC9l+nAJty361GrsBaV2JBAVDb3UCn0GmMg+uYIZV7UYDiZT&#10;sfkqzlb+aIR19oZEcAJD22/O49079/rTwQki4FDGwUmgzbx4YICT1htMLk6BGTPpOJshcpnLTHVW&#10;zMnq3XvV/tnht8h5WmNNDEvkUh7FlF0yoVWvlf0RWnSAF+bhjzAt0KxSSppNDrWwUDGuMZmKniIk&#10;mjKZzJmj+qZzACrZ7o+vnvXmXCPsMWsnMkmRyECu3bdZYtSubbleh/ZoqFVLnFqiann5OREpaHDn&#10;0eri6kjNsrXP4bSCjUAfqwARcDcx0+xzpk8+MmyCPxVjARzc8PxG/uS9KA3B5BJ6xXgOoAZvR+UP&#10;mKguS2UmpbbkzHVJXwWt5pLzi9nsFOOIMFYYkGM1bJSNnWx7RlGhS/ZX4nGSOrQlvnFkkklxU4w2&#10;rpEhmYgmslLwGRMpNRTTXvTqehqFsp4+BtnkSyXKahwKWqbxLiUVgFUibSyDHgklKpLNRGMXHsuN&#10;6liQKy3FOtsmIljBlgVkRcrorBdMfRuEeR8lwlkUm5V2FImSHuKDNVeYkzfT+oDNdBEDYZWEz9gY&#10;im8lATLiQTgsUntdy7qRbVYUHyLKmu2ivo4ycLSLNrbK5T5QRTGvsPEFf1QUMAT7i6oALLRqR4d6&#10;2MipERyvc8QVVkqlDl6Uhp6k9ZiYuwsRdkN8DgDMZ8sRp3cgZxNhB8RSozch4E+ZZNPW0eTw7IhW&#10;S4cOrJ0v9+oFVgnnmB3Byac6fiFK+KgchZ0ZRSXlnsMWhMDGDCFgrovvy8pyGWqqkkSKhU1nCf4S&#10;AezRHKY6FFsm5bpyGwjMxid1qdFPwCBvgh5WIIJpYwklCrvPCM6zcT3ZtRanLkcRi3VRpLHTjpyr&#10;S9mdFb1EmjtjHOuJaGPzxWU2zVY+WQHyBR3FcmmQqECEP+Ykahn7R/u5QCtQ3tCw30LH+7DGaDhM&#10;2VqyvMcP2mLaxA3GrrFh1AgNvMcB56k4WT/09va3hEWRhCC3RVkkYnQQGUbDO+0t63lvCBnSTQ3U&#10;PqnHOFhUHb2TbpOjAVdJOgA/33gx9aVtUqDeg7K1xTsr8ZwDFkY3axCsJULh27JfDt5+6e38AZpF&#10;Y4tpkLaXo5TJ6PIg8D82PjdTXY1ZK4SXkVVmvK8uGeTmGkF8ko53t9OcSFMtE0bGTt+KMeCArSKj&#10;pSxWoC9gGdlXcChORCk2Je/HtiRZrS0zJKpUblbqzalrYH5EqSsvUc0TbsLYQDz641UiHsFHyWXk&#10;GgFoSGUqiVA5CanLPDc6SdKJYsGbbBQbqmXWqEjq/fg46uNgqj5RTVLhxYBJ3kerE5+iZJmjK4yj&#10;x4YSITNpHQQ0M+mKO0J2SeI6s94sa3yRGtRmA4JiI1pn/t27BQK0raHP5zuXd1vyc+/uu7++R777&#10;FF+6ToQHqG1ez410PRTVvT9hpI99dk5ngVy0FQOv0Gzxh4+WRQenUs3coN2/SlKs0xr+qa+oXG+F&#10;UJa0b2JksIlgR+00Spedsjk5GwODirxNBTrJZx0wyxyAWjYGaYgkKo6iSLJltgYPVgrD6spYJone&#10;NiClu5uUUa9fnSsItmMtaAt0+peUTSvz6YKaa5n4+lgnqxaoKsXXVdToTNRJyoRZI99aQqjzFJHd&#10;zFDa/Co0IWljzpdOtrS4ImqbtqCTIUklMkp3syFyNcJb26P9YF1py2/Y8KSM+902snL9HrVEgFT3&#10;B+PZsq377ToFjqLQYQ2GNSREPGkP3zBif7aUac18MRuewRGWsbOM+wa+e7nXs+lPj/v/DYC73jGK&#10;U/yqOfoVhr+FKrqdhLj7/V75oo8F2b+Dn7mFjRD3EPqkiWtl7mCnRLmP1Z56SRiZh3cAPXCgcj3U&#10;o5ugesQ47Pvqe7QZ6ltf3YObVPfgmup2uYIa2bQDhK3amjAPO2ACox/sj1oIQuYmeuG9Dd/cvgHQ&#10;TrNNHDAgHGVRrBclOU+i/oqN0wGWkiamzUN9MZJQyvAA9EVZ7fVXiLtwvVzedYpRDk76C9nUfyQx&#10;xpLrRrkQRx0rrrRqpABFOs+nxJVn8GEZ7GRuNZhNl9heLSPjEP61Tj19OEQlz19+B19stELcYzKR&#10;GWeKsGvcUW2DMpH+y+s9cyWxA4uU5T/RWimTZMBkBgOsyfjAJPNvN/MZMQahI2x/P8HkiEuTOjGM&#10;Pq7NVrPhFLmCzx1mHyWvGwu1gJdI6fZRyiBSYpIwEK1/qCeE6mCQfVAxk0pjSkxsfzq4ypiU7jix&#10;QRe2Jh1rRdJKhEHrwSmtnRClI24ztIxZVs6GazwBbz1jV0mX2cjuUSV53cCZFQsBh7ZJrJULR46H&#10;3KjPRytrbFHIuiWQbwCXA2UAV+OZjfnORZTVaUoMy6eur/jGwiTi+8PEaZ2fRRaW6iJ0yBm5kHLr&#10;eskIzPr9BaHV/E45KMypvCZe9Khszd/YQQzFWRBpLUfgfXr/2d9EXjwwIh0dpKEQRmW93SUPBfbX&#10;JRJTRImgwymVmTjhj26hy+YioB4ewwD7LakP5dalziMpJ3EKjOil7u4jyMEDe3nD+J/GBG0RaYLT&#10;OkcXYRVJFmctHq5bHH3NSOaV3m6G7QbYYBmm0z5WSIxvy5YJNBZAAjAH0NCszpDBtrWYsoHgNY8v&#10;wRp+ezaVMzPqAakZqFqZRE72mQ9pA0CySpw4eAWFQNjYxsNdIcSTNQrS7KqRjCw8ItVYjdXaE5h2&#10;BYExsPmdrZDqb9SMa1vBRiSENIlVq6MyF0TN5ALO7BSrYGGPIA2maSGtIzAzxXpRA4GWHoP+PPPC&#10;Sa2sMK0mc244tQktu/AawC2VLnqxtjKkXcI6aQorypkNHGykSsQ1CIGJcL6wBrawfcQiydeU3Anb&#10;ZH0ursoZSEkHt5vSIoOg1JzyGfT9HoTIYAVqgO6a0mRlbIo5Xhiy+2OaOeK4RLBSmmYhj4RDZG/S&#10;3cY2976E+YEdjZ4pLgMe5Zsgkj5sMs5AJdlh6QGKa6F0JsJMqukWGLUe0kToVs1XZbCJ9+qiKEtg&#10;4mAgXsVl9R+4FSSPkQbEjVCqIRdrhrBfxC6rbFybFGmXKsgT2bdtq8J4r3b3nz7BTCwzZJ6GPmI+&#10;QzA9rJJXug6mfiqa63aNo7EHkhKLpuYizQQTbQe2ruo4jzzsi7ZwEmj1ZHu6WZ1GOoUIvqqO3WXh&#10;MK1Jukard7rWVY3ugZv+aoTz7XIElEiDiRhNewvN0V3IyJNK2SaXLz7c1J+MVLP0ezo8dF1CRe53&#10;Fh0iJcoXOt2mUsY6Vu99JicENME7JeRZ8KHVlc2ghEn6IcQnlTvqkkql8yjjD073Qp5En1yxdWAf&#10;jpY4cTjGjs3+oj9ZJhu/g5ZlABXN+VMU+rVuXZcVIpl1jxExJLGh06VX58MjboDqPYAFCJubklMN&#10;IjBVhLKnFMJZhX3h/eGTiwCrzTUyObnSQBccc9ixdbsuvPc6280BV7y3P7jtxaW4x0JV2nBWUO39&#10;6nXp7dTGMQxj/XLOHG2aiH0U2hf9wxrb/WXWIVlFXxwpHX4PRAh1nFSfr9p7/N2zF4+fPHtBkTM/&#10;QovoaF8UB5evT0ZLnsu9+vrrB+XnW9gmPR5/8w1JlELOe0RBvSORTudeTLHRPFySnjju6AkXGxkc&#10;ZkWYwFi4jk14C5vqhCER1eRwBrYg2WEbNZ3gU0ySInfuPJsOX9lx4hsdJ8rP5JpY4zj3e04TbX75&#10;5Rc8TfTFH+00UWSPtREJVCh6liFFGhmiNJGF2oqNLzWaQKER9tuhohyu93yYbDhjyR5a27OV82CI&#10;MRNctyFORje5lkS2swXTt+jPT0aDdsYAdlfiOAH5pJVy0Uo5baVw1xUiI/Bh1NnMcS4HPBNyYDKm&#10;b3FRLVRNH7RJzmfg8THc3LBfT1rIVBnb1yQvuU7fkQcqO4oNcJpat1jlRbi7AsfkurIu5Mx1V47s&#10;1O3KiHu48q6BN8FDOAyb5dWPlrKZjUNxnnEyW67aqf23s9Gw92KLOTh60mKAGVYeFMgI4FEQbgSp&#10;ez/PDvMsjXyjhLgDjTw7wSWzBjkp48IWj0+18+rp29FiNu3NTnNs8Kt6gz7CSRQATl9zATLJCVul&#10;00X5ID4I4q/6v83xStpPedqUS+oZC5Rj9WCEEwtZRr3AKR5Zt11CtLsJ6wEoL2XUohNmK6wpj/rL&#10;TnpH07f1gpdEdOYe6UUA4rfu8kBPXodnz+bXZHL3bdYe3BrBOl/P9vRCgc6an+qB0d7u65e+gzjv&#10;DQfg8LQ/+ocGMz2Xu5qnuLQgp8B4g53tGWGWzF3sWTqC1Qxj9+a44WLVkymlWwg43oPT2dmqd4a4&#10;8vJ3Us7Q2AE8t9H6evvTA7jvj3E+rT8cQa8r4cEQu33f6KhefccDL6NBtYvNlsezxQW2hE6H8PR1&#10;nxJNdzMsEkHBIexUDcAyjofRmDZMzgTqHmQxYaf1RU/mDlp5dO+bI8DzoQ+p5iq0nXg5uanh6dFU&#10;vFwO6bT2+NNYm4afOIFLWT/ROHbcBCp9XFSMJVuMu7kju7ATZYm/IH5ULHLJR27Z9WV11M95Y3Aw&#10;ZdN9DKRaeD+JzLGARqZzOi2Kp7G5CBR82hCmSyoDmPos6BaeiAyuHDxu6uaRha20B9x86fCkLiun&#10;NuK+qV8WPPhkFk1mSNi3tU0bV1fp0cmi2kdtIUiG2lnG/D7gbO/wxo1WVrSgvF50lXcEISoZFg36&#10;h0ulmg8Wq2FMdbM8Fl8P8x6uU3gsHKFUBc+TtASASCx+jF48kQ2hkL8ouDArKRPdVCDw3Y3JVCp5&#10;VMdSpLCaIlxyaRdQ+bRoPO9N5yuEtiBPI4yIcwuF1bNBzOJLmskSOIsp6LAdlrcnaQ3wKegRYWBb&#10;MTbDXgwDieWJt6T/qPQUWOYayFEN2UIJsAsUk+d4RCm82pEkMDU/4nTwRkDshBE2XiI/O6LExtvs&#10;HllhzEsTMSaFo4KkvGEzqmTkkYPSSf5zuZUnmhubcURHVABSDCZBSVRUcLpAUEcMSaKNosMVB9Zm&#10;DEZCLq5sxzon5xqpjK4etJIIIhbOB/DXOPbJv4SQNIv0hlv3LrVTzT41epgGYep9nFuHgFAr2WxW&#10;o7tTYENs0UStSaA9caqjhVHxUqeqpm8wW/QmS1ygQBE7NjjM0RBxH9GzFb9c4jzf12Pc2jYa9GXc&#10;kSOxlA5eDCYvEAY7Rhck1dwbYZ/E4vKc35bb3NgrOZR9WfrlP4e4nAwaxH6T3+2Hsugi2ps+6z1y&#10;IFx2rMm4ZVX6jXLODHO+wlVzXWV4ydyacs3752aQHNCZYfGpAPkoarkZgkKexUMc49K5XAIyV79S&#10;C6r6BDiAmeMwn/F0bNamn8rNB2IqaeCEQY8irwJ/cr6jDEbdvEOSyU041pG6l4LahgYfU8ptDgQg&#10;z8N7pmcBgc0EY++wFiDxzedSVB3Yd3Lihx2etZUJbFnW5t+WW9rIY42/+8iSlcxK/CQskjY4jYjh&#10;NyWOlfnvDqaKztHARg4zOvrfuIklN0TcLe/xjzSXy8tOm/HH3DZRZ4HxBjXghP4N33YMWnzRPHRv&#10;2otxSOxC42kscc5rO9C2OMQwNYXIDtgkg2IrouOFeJWXBYx3w90CywNUc1DtQ3f04HbFcLBF0VkC&#10;0Ub8dwWHNwO7K3eH3WsBxiUJGbtbxfTmsVa56FNuJOWM2oO7VsoqfdOsdQcuC4NdSdHYoLt26Vmj&#10;Tuu4zuq8RHd9vg4LvhBJUmmgNyAwwhsURww3KdxNxY4tACcYkjbztrdGg2MvBjIFqhv9hhyWaXK1&#10;UbK7dcrZhK7uUt31OmvWF3feNnjqItqozKG7a1vXf8qYULaznaYSWh81BbL+RofyZgxVAnrBTzGT&#10;2Bm1ps6LKafN6wa8LmovJuPy66+hICvcSfkEVgzHMmX29803cAYadZrhxB/xJtxQJNEYO8mT5Mii&#10;mp3wEVeFHhGNHXYcTIfjWtJ0+ikbgUnSeriYk5bGcOQWtRNAOJTEqDP+FsV/kEIVJgPyIMsa3gLw&#10;VKMvvH0J50Rt2yUMbbOULpaFBaAmgg53LRmKmsgkruC41Ce8ji1kgG2et0mQ80O7LAwuSXCMjA5X&#10;Fzm1IYE3GUk+gjm8ezQMJUln4+pNsIMuUBhKQ3ks9PvuUfVSvIaEgrDzzvOM2YHaQxw2M3j6Oo22&#10;BI8sXyTgnEm6UOsV+dPDPAFvjO3mRTVwS2Zq2TiYhhIa9ewophmxbINY0831959ojYFEg7/25pNG&#10;kacWVAtRMcOR3BoS0MdILXuvmtv+4zhnk53veTMbxsB01oreldlduYe48f4Aa7ircq+PU9SLe6oz&#10;rMVm9x5bSlyQRkPskiSXihDGCvYhNMOvU7KNlIon9hpcILuRILuYIALw1iXsLoQPnKwpJD6U5s+x&#10;F9XnOM2ynCVcl3+EldUaLViWm4juir8eUXwmc4VKZwy4u036wpv9mc8xKn8o14JgshegOPFrAZLM&#10;SmY07awkAIDZdIwGtLAc03Rz05faUx+gMAKhYSESCatmBsumzLG9nIqbLfZdEtoB3ubIbygSuVH4&#10;+C4vZhDbeAH9gXg5kgtOqyjglM7IkWk3CXROaDCKbbpzQEqI+N+ChPEsiNxxfSn3PckOVzUXnaIn&#10;/pFFF8GRHPNNSPBuY+WxnRYnaDY1hBlaVWkjPPLGRuSkuCqMV5fSVm9SG1InuWIrEZp0LGauQjQq&#10;xKRByeV6KKJJxfbKtuzavskbsLTFE6jQGrYgR7owkBN73puhKc4MvScv4zyzGuiZJHhzJA0GswNM&#10;XBtS8MeUr0bTvCE5Zazwjy6SaS8qgyA6gZyWeIheBLJgGwK7OFoHMXLe02WVbfGhiNqedOautTaY&#10;q9Kal4pmncoVnC2dzKvg626yQP5nGEyXJxI8clTZwGZb3IWCrkLpWKxoRH+aIwrAeMejLWqVSak0&#10;ubPo2XKRwFTJsx1rlbrMr7He4KK8eE0HMu0vN9544yzs6ntuNB5mN8+pq7wGMgZzD2ze/h08uhZe&#10;RO96DEJhZG4iGsqWvqlkL50wRiV+n/86K4406qa/roDzuns4dENgk+Z12wk7MTvzGZXByv4KS413&#10;7zUxDuRudqFUGRVjVt43WLyZjc+wLC9Qo0mNdehBb7DATUWc7jQxLmqst47e3hR8yUvo5XK/9Sjn&#10;uMwP/tNZf7wWJm2s7+TGBnbcFihqwh0sdPnDXXuNvPwev0amXUXG7d45xuzqvq+/humoXvbP93Sp&#10;+PmqnvhkWxWMwbDJMgHZlY0Gaqy/+QbFYZG4c0cB8S4ukg48OMJnq0MACgqV31JL2xXXTzh/TWxE&#10;UooOXEQhW8TUaVK1zVGEvftZKVQlRmhHd2C7EPj2G7351dU61tWyxiRZwqEI8YWDCMW2mthtOw3A&#10;+CwD8/QRcGDG1w4ZzdggghCrTf3AeMaBbF0cH4r42grRlaxUx52abqC8WW3KvYWyYzfdI+eoUEk6&#10;moh/kdeSZYt187KOPNkApLdhb5QrLBnr9htVUtm904zpT7INQgw804rdqOhFuoGIpVj2RiXTDUYs&#10;yKI3Khg3ILHz2m3Xzpeetdmgw2TtVLBiUyXA3hwybZZlFdjxDVnxGWasOWmIgxZyN1oKXOxo6WRC&#10;qoIXPEgojz8nj41Z6wl8uB7uL5stVtgWfobTinN71u7VAIEOfY2iWmpdGVAnxDsDPqSidMfo3d/0&#10;F1PsBfqq/DvswsJCs3zdRR4wgJS4TxCLoP0pDxcfcuMhbRWaUr4b4T7c2fRz7gkrMUaczIbL+yU3&#10;j4ayfXyMC9N9QAFNXQrbSxGGv5EQkWykQTZ8NE5PZwBaaP7y/r2//Vvhf26bgnm7WWslXobjGcSk&#10;ps6c+oBH42+2B41gzs5EMz0pE0ZpgOekwpdlJJIm6Y0ejlvKWXUgKiYn5l5CL15hhJCmqRR7Zozi&#10;SBBOxaRr73nHptEfp99zjx/WAJY60XIFCfGZRJ+SIBr1zIbkeCthsh4UtoMki/ks4xMXPMZtHtJU&#10;GvukUulAV7cMOgVK9DAvkGTEx0ZvaMwqbDp0dmYiIlfleE7sBR5SbWALeyUdeg36BAl1jKHTiKk3&#10;x8Sb96XLlr6l9CfFpJneiNC1Ia4XkzUk6m17XfzqYYtoCPw5McI57DcaUVHgvKjgmVQEaHOK9qxh&#10;PyKSLFdD79crbkk0sSO9KnofXD6IlIvuGgy79JN1XyJD2fvwIrH77iKNL7jqBNlutmIdjkADtHqJ&#10;7xzBm2GLMrmlcfLEOJIkepAIduwDV5OQGbPctsGGc6+l7gJdzdA98g2neJBDNa1aAxdZ39zdEzxD&#10;24mF6/xlk6kxWs4LSYxdvD4osDQPBMpfOnP4DQeFCHT38XgcDw15l4v+hwZGjriYumop97ybJUSn&#10;SfAw1UHJ/F6TA1kJsK87ethKQwAs8yEl1Hf6sBIsc/MSdIT9F+vE4Xi5NbPJKBcOyJmwL4uAeRlj&#10;g4pHukkYZCWJDs5bevjfw3DekZtTxcOPU0lrVEzw0t04856IupGqQdiypKjC6OBCEEc5q8vlwAfK&#10;G9goWnMrHfC397R5jbJ9mzcveeMSEYWeJ1vdspmYBV3SncQwDxC10J10OuQ7ELjbt6JBXIyGNYZg&#10;20thJpFDg9cc2vreooklitYM1H7/uyn3di5lM/I+6IE91g/urXhpjFcUVFKMF8dk/03MF82aKTnB&#10;kmc8SkFHl9Etu7rI1DYx6f7n6jVmRKS1PMbWsdBhiazrriyvI9tgEqIVUo+usjNwdHkVIjj5Il7A&#10;knVuxubYM2L+f0ALcvcm4IjNTR0d8DQTKVkRTRdKhGVJS9OmBt+I/ZD1AXid+EdwrdKYvXZLkp9B&#10;py/pc75iE3PC0HGD0SWCkC3KEQ4FFmCNamDMYrsS3rteOsc6bT/xia/PMcW477znkCMbMcDmJJvJ&#10;L3UWzQEo7hyCJ9cAs30b74F6wi9XNFG5JEhwILysGXip4JHHFIIrLeJn60QuvF3N9kbtXtNi7p6+&#10;SZMF7v1tLmwvjEhvapsakhzlWJZgtG+zZnoX65CVMN+bWu2dzFYz7LObPz3Dw7R+gdOm0Z0xlPlR&#10;U+HV/3eekMV/BEGYLTIGBUFw/UHj1smQ+uxsvQlPvEA8SUwlKq0qeTZv0lKynT0dB74oqL4nBN+r&#10;KvHp3S0E7mTCotNEmdkQzDW5MR+CnJgUxemPjBDJabS0+Hsn6FBkryqbnyfp6fRcGBer7mkjNyQU&#10;l0zDaZ6ANssGWSrDzOiYsd1kni2c6gB8Lofi43wcM01yIXIrdpmoSxa0PSCoK4FFbt2d5F8aXw9Z&#10;h2Ale8E1j62Vj8Y/EExhaL8KV5RKeohcyFjqsVVbH6Jt5tUcM0T1+QVnOUtlNx/AEUnuYw+uQzyi&#10;aTWGCp4v4+j7eC/5OC3pEKqb1k/mHImlp32RtGjimBTVFvIh/xOjKYHLkQ8+kdOcQ/ryQyAhiHiU&#10;UWMo+Wm/wjgzfWUokcWYtBDua9vB+KRf5GuUL901AJATmQp7wAAUurnVq+dfIQElAxWsyb/916qJ&#10;XREcCFScvKXP8PidISLTV7LCqooVQ1xwS8PhUyHDqW+xTE7fG8/UpAVyvUw30y67uKYYbs42IGnz&#10;zZGkjANgm3MRMGHWWtY1efSKn7KqUyEXV1PYpR3bcVOcfEuCzq6Aue5DKSo6QdR3u3IpOEVhxCCn&#10;7/akA+6hRxUBS5r2pIUThWqU987IUaiypRii+jUQmPzm5WVQTYuHUbZRWk16LGwarBELsUOt62WK&#10;S7kp4RKr8DzyCd6ZC/NG+w83N8ScpCN9A6ZXoUv72jOJwdo9k0+Cylyh2SlhhLrWrkUbHpQ8LqlE&#10;BxoGsGn8QqeLR6G1d+DgrkzLVBxJ99I4phJwPaZwbIQ0k5rYzYIoysH1eMKXZhxP6G9BE8Theiw7&#10;abtoQ8TFDLLt+ou5Uthqc03k5MMCJ39Q3KQzbLImatKY56W22McvDLNuK1WUe34ClYf/dd5voinW&#10;uige5Kfi0AsVQWGzbdM2UjxBtErP+sjYHmRJVQFFp4yhx4JYhm28a+keV4Icq80PtWhyJ7lvlwQB&#10;uIlREDWKJKdtgvODCxjlNL1UQRGSteUEuaZZE+VFMzFQ+ZkmrGvpISd8MeqBbv9B/NB3+YCeeGwn&#10;rc4Uy0Ytz6mMnpShiBVHItEKeUnaK2zD9AfLcv7NBFzYYvidCQFvxSPRhsM//QEaD9gKQeJXt7M5&#10;cMPAE4BVbBL+Wu3kV8jDR0cCGDdW5WB02tyIHPgXYe7eYzK+PkLPgQUMQlJf1WfL/uG43l+B1Ind&#10;uKgCqmCZLLu57RDqpa1K7p/ghP302A88KxKTwsZpdHACl42ia/9j5GWFW2qnU9yoE7gLC9Z5rxxK&#10;u3DH/a5F4RW/5rflMsPsjElvsPTaXuEzxLXHQ3BHIr9j8BSSuK/H/9+ruYmE+BqcnKYwhtpZf5DM&#10;n0vsnpKvTtkfJ2JLDlZz+2mUdzgk0VYWxq04n4/IDmDs3uTQsWDGlGx8cKYoZn8LnEUP7W4c7G7w&#10;8mDpFtAG70VEEFLKCkOZanfzYBfHaN8PGfRQ0cePaZA7RJOnmAgiz+ta07JsxHLYyhu/PAhPl06k&#10;MdT7d40Quy+C1nYSYaOC9LhKUtbhl5UkYr9bo4eSckYtFCwwx2kky3EuURXlPZQaGuOYvt1caRXe&#10;tCqG4xL1SigOfO1crUsBn/B7sgsc5Y6XWbCj4fOZH3yZQPj+o1zQ4ldI3lQJMIxEWxQwUbNpwHuY&#10;FVsQjA2kj9PJfd6gk21yjIIe+idCykDWcmxx3hKNAH3JIcfUGbK+6qryh4NKJwEVvv6o9xBVPXPK&#10;q57619mpuatUEwOFRYNE3AEBWXKurJnbuHrbln52VCZOKVK9ty+GA7qal9iS4mAzjl42yKVDVnQG&#10;UWkYv6A1cdBqElOk5GwnMeSEfMbrndmRNxldYtASbimn0g3IweZVsiFUBt52a8r1OBjs2QzfLFsH&#10;eOmjtm2ly5vuAx7YgzYdrKmsiUNpzTElcyj2cIIpZaJcSZxwcq0gbCUbgumNEWf+Yx2QYbi5ZXqK&#10;vdyZdeKcOCEacq3ZwVuIU8ywtqlzzDcgIcKqBMejn1GCndciGmICJZaCViW2zVrlKhUjJ5ZRwAhw&#10;lSDUGWZ+rtcyiwzQ2M3XCW26nwNvrQFW+5DDbq+BjZPYbKK2EaZpYdAlZxnytNZnscpAf5jjjI6n&#10;2Aq7hDNYS810kNpMaIy3hqbNXwhKuiIUEJGm9Tao3YNWQSI4quiUJp6W5zlS9neFPRF2pjQ0zR9a&#10;hb3zny93kzBDMLMphxGN5+aia1BEW5qFVoXzyeJzYrwSZOI6ftBg5CINqXZu4THRLG81Ug+S52Rb&#10;WZKakCJ8TbIS+5CkZjhzIwSNxlgRvhOK+vVnp4OxHEqS70GmFSAkGGxumr4dhhfaRczTsE1SZlMp&#10;UNu+p7ks6FQFzxQJ6VAcArsC6JLy3l2lhtbhE4VOV98BlXRaapagFLqS5xi6FY3VBF2ylxBelveI&#10;P1HK6+Q3VYHALEzDOLUN7zcxJZzZOPXXG5MYdl/XSrSRzQqdhHe0zshJGmYp77c2Ol7wamor4nyK&#10;g4VlNFWCG3NlZ1i+Jk9mO45UD/4QjQ74uvX5wChEzaacP8SUJtkxp1uRE2Qp+dt0OLvU+MO0eI0S&#10;30SHr1XhNRqcKXDiMLo43lB9HXyt9sYO+v10NzHTa+Yq6NtUv00PvDNj09o6YJvXcFnAWlGI5HtL&#10;8xHQq0kkm+dO4AfHHNEXRoXDVgqYipH5clSKlPy8bGOPQ2ZhbmRgbmxfvHlrzEvO1TYr32tOOGKb&#10;WvH2EVgVtZdMjv6AJ7uy8l3XSWM4yLvkOjNE3rTmqt4jYc5qCYm2x/2z0VI5Z26mEQ69TiGc+mw6&#10;ou7d7vNnvJp/+DiaXAhHLJCauOwOpN5gVPNW9mG/l7QFW8/ihL4hZYm8S93SO6H+J7veD1n602ff&#10;erpVwx3H3kPO3fUU24CCaf8CR1QqnJvDncn4ezg+q3s+0wfKDyG8cqJB3Hc34lukQiYyv1fwIVfZ&#10;RBtu7JMkKh8fE0TGzXVqFSb7VB8XudSDSGNzLkFJiGudKOmm6XVClNDHT7kYjYH+Kxc3XFuI6Loe&#10;VXf5dSIb9oVzXvOZbtQUNNwWS+Pmxni2ObNSkZzkLLHSbByhBdEE1m3HKyWmzhBSEkJ2DoZPiVjT&#10;M47u66JA6X+va7FzqigM+r2d2OC9GE+jguvpuEQppX8Tb1hz4Jq+bAmsnjyZnSM2y13hm2+q3+6v&#10;6jkmDT/ZXwGWhm9Wr0e46vNYXra/+SZ0rnyiJUxLyPIWV2NkS0yzt/+z/GS3Ed3ZVVqb/uvF47kV&#10;6QXZd5Tv/9bekTrT85O6FP+Fx0ntqx/Y34urn5bcFMJphovnDvZVaMyL977CF5N9MCZqOnFSwk03&#10;ZAzD6umAkVQ5W6fZ2L2e7+OQZHdCmnu3k4MOcFC9xadcFwpvF9nbJHsbxBWkoI/pyBCvt0vIVkK5&#10;aB66c5DfduuETLqTL2KyQ54yybj1RitoMyftcs8lrB1Wxaokbi0Ou9F5fIK52rtpq+QwR26jHJ30&#10;RG9mtxHGNRw5CsGuSurTTrmuUm8dd5s5OUZsbAs+rtg6poBahOwHuA36FHdm94ez6fhConXI8sO5&#10;JDqTZCmTy7Fvn1ojn1EyiSxsiNPhweuhuIucsvFY2wUb5OhUstswROzmchWTnLDC0TzlvWwFp+/K&#10;8kHJ490OPuxGnjhQ2F8ds9Ty4XqHOVQQH4l3VvkH2sK1yzDBviB+yXVwrFZGb1ivTC4iGvsCumN7&#10;MZudQr51y7xFuONaDz82mBLg2KbKJvxrK9fhcFn3N2/EwiSCCEYox8D/Uo4Pm+In2hdg7NyvmwY9&#10;Fxz5lKxHGHnJKchqMsP/uEt3Fm5JGo8qXtGcpAze8rB5BgSvIL1Rnv2pBMtZIRdx7HeQcQJHNQYr&#10;H8h9NFUqxAoH0xfsSOtKEcUebNlnn+WHIBpo7HKoaAlf1QgsDuqXPOA7FJ9VRNDEkhaMTr44qTEU&#10;bjOL7k98Snk3+rEiHvt4zO8YPF5cbKV6AYFPB3m5GTx6zNnERVE7R1EwXZKRgiaIQipiJHOxbwSU&#10;XDYnjyjamN9xWCq0wMpSmuWIlRORkpFsNepCpbW7rRQT3BzVhEaZvcLMdOPIuAR4dG37ZuzUiXHj&#10;areBSBX4h6qD34x3eVgWl82HQUI0PMbcUB4fQBDdxqdgIi+KwkQImWlqk0hYv4HsJk6AbDgT+thF&#10;tClJdhh3CQD1DVnpM7vHzqEO6Xn0uPkPnR2uzY1mFVjMWshH4QI6k3nWQirWi1IuSwcBgX57MEET&#10;1niSDs2yBVOQrDxLP9omS60yYOmIQ+r0J209UhqvnfxIKDVDn/TVm4xZKT6gTsO5sT9Cnf7gJkwc&#10;jYaIW+v+cJNCDDqdf87hDRcYtOKnYbBtHS1M1PqasyiBUUmXUG3CaCtd4AMLX8LgzZcGwxK4FKwB&#10;FasKLnZchw4EuU6vsdusPexb2CnVDuqNLo7C+ypViPdizWgNGGyi38s/+ReOxDXHIi/nUoJ3Rs+V&#10;PRWujiKJygYzY9jzFr5RYPzRHemzxUTbs3F/S69W140h8solcqrMTSFGOU4j06mEG6BVg8Ay3jIe&#10;ssejmK3+AesN2YO3mv3Qd59bO4trE7g8Sr8iQ3VD3+IRPny8efAIOrKBJ/z75vLro8YPZp1cOc7Q&#10;r+W536iT9kZwSHipToYG41cKqK3vRCFmzUXPB6nAOLrbwf9hDTmmmKdRzrV4rFkR/lpcAU1HswRF&#10;byiXj8lzxLTOe6WB73JfZRBGC4ND6Dai04/lLUhh6sFKE91Fll+QZDmJtYYou+Vu8TUS3+KQmldB&#10;16A/HPaJ6TJPD+lJg/WyBO01UMwSiVvhjjwbkw5tbWK2cVpYmwbQdrasbXm+s9HqiwNEICOvrQMf&#10;qkNoCtRqeBuyjLmaOMEpyV2U6CaAzikOW8mfOEPiAO3TM83zKZ2+hdue5TXpSM1u8yF3bBNGRB8c&#10;hXjXdZgs4OthcGntE7fwUfi9txg3Q0WuDR2AzvHWYBdFDgjMlsYHT3DtbqqTiWlsb7WczTmJiRtF&#10;dA5Tjd8xmRZXP0vhyQNPHvThxMkR/2r8syfyizqeOhkzNX43x9OHyxNm8Os6nrSE1WZaatk873hx&#10;wSyqsidBI5nkiunJ1OEDMs7NYTRKB4nivwkdRKPoW62JMBiB9xzIC2ulym4uUJbygeBCT7YE6+3H&#10;4HxjiKhJNf2H2XyyHKjOPGyeH6hOT21hyXbtVhcXjYTJpJEwGDQSlmfhI5EQE2TjBEB9iS3rE3wF&#10;ZFJu/Xt8j2bD7uIpBwMXGyBuAm7wyzVYwYLglpOJA4KkFiAgHfDiwgHRmDbgxqYDnp46oOsC7Z05&#10;PrthfFoK1TQc7KWQLEqiTYXx2HBU7kE7LMEsBGHOkPVAxQ436UFhs+WQBFEJ/JGqXLwwMk0pJTpC&#10;TbO80RDnARjvEY85y8LLQoSLZDsuTO5wTSSTe3iUuxtNl1jrkhlevdoNyyUNmp1SkYGAFIVIickg&#10;BvMK6wDAj8/3BILGTNTvd3lajYQqfrvLk48QMAx3ZFf1EUDShP/EsxlwKx18Siz+kS9PPEYDceN2&#10;8oGvkDMYT0OOfRjK8/DhA2zMwPe9QsKRqzooCDUejUkhTqg52GKJrUPhiIex0gUOgt07CRvmTvrj&#10;Ix6cN0NNRulX7luf3JV4QZIvl0VC9LKSOkOIV7P9Ch+MXmrQXIsqQKOsjT7cqS5GgqMlHO4aV617&#10;lPFDw0bxrLJ/4s20RQekGJjkWRdcxqmiD81RkwVZOs9MDONrP5xNdnnQJxwjUosGakUx94FljAs/&#10;xA81f09m5KTdDvD4wC/4ARNU2OcX+/i2FhyEgAT33836Qw8qh8mYVMjIq+1bYHuYtkul2+fI+21/&#10;Mhpf5C6STM/xFWRdkVPqWyWehg/cSyW4q/3t9IqfThYtj2YjGak9HLtcAuww7KuXCgL9Unmrtv0Y&#10;GUIYkDX+semTOaGOVjjxMMQHVbmCx7mK0LfT+MxbutCqPPQlmyq2LCTV5yvEOfTiH4ySq43wwvW7&#10;8LLYCo+DLVkfYkurwVYCEvEMNhOQzQQEAkYdCbjAbcSmoiujl73B/aU9TXNkSRGSb+IWDjUKkRaZ&#10;QgxEZl4qFvLFv6IQAA2fyqP6pHHaqgC6HyyB5dbH9LtrPJEn2eoNJ6gIaR9gE3GTrE582ffYBDYY&#10;dXsbqR4q6dbUAfhHNmtMR9tG/rIbcH1shZsl8ZHjL+VzDVf+uvWFvoch0n3pajnGZQVSmEjksACQ&#10;sxI+83yW2hd0rmLWAtgjtMIZa88jQSyDjbekg6j02yhOgJbdfIRbx4g2dFzRUVJ377ZLMmwRSyZ6&#10;G3rfv4ZG9gmfQIfELnBts8zllYzFbGXvn4NP8e2S4yk/25d9WZVhAvxn7K8ucA1ykNfz9OXiZTzh&#10;WJ0nL+mxVS3BTFgHwSXFZAsLydYOTUuEj0loFhaczi/tc5H41Ch04wofbMW2Tz5p/5r1QpdNRlOH&#10;hWxcC8shQ3QxhtFblqRIDEaiZJdJcsNi2scAvWPybwcaS5MjyZ2dVjR7rci7jWaHMqd6IfKF4ZZj&#10;ietFmkYpWv5ugRmse+eEEvUQrauIKH2FaMdXWkQB086AFWiMtnTWQQ3sIytayMiq94psQjukqPVx&#10;FFFAbT+kkP0/9r79t60jWXN+WCzAAeZ/ILDJwFnAPiL1HgxmoqfjmTjjtTzJ3DUCgaJomxuZ1CVF&#10;x7qEgf3DF3v3++rRXX3OISX5JruLi+tEEnlOd3V1vbq6urp7MBtOtAi2IKoo2tdqcAu+FwM4WqoG&#10;H1uf3oLvbWVbnl6ooFIgAQy/+eOkQQsXIp7yCyi0vDeBBnKKDBEq6+OBCLp2oXyvzWsjwQhjyUvg&#10;6oscNUSf0wuArb8Aeqix8gVeFzXU7VUKp3iAcE9SIMnEK19oMX4XTMOVb2AbmGZM6tCLts+WiZB4&#10;rYZOJSPVE3XwypACNJhC9bkmdu/2PlKU5JzwuBP0GpJL6c30BseuIbAoXHvWLEigBGCruKx2DfyU&#10;QvhIriWKoWTx3ZGOXfYxBUxCSOWAvQEe1D3SNA4lLIECckVWguQGf2//yf4+0XcSwija2IM6OMP/&#10;QIJP1G/CVl3GOJWHpFwxj3dsEst2Zz0OjWpQZDyBpZijl2JBh9N5A02nPWvyh83Gzyop7Jwgwtet&#10;bCL9WI8lGwXOzvoZLTdWd6ClXGZN/iha+XMLWg2BIItZtw0lFUa/mhSkS/IPKn7bgxL/I4sEpYhY&#10;e/9soE6cRY2+1nChoqBpDW2+XiNpI5lmzWUjTFYmmOXj4BVIqfVCbmgF7Bwp0pNIErHCZnQ6hk4g&#10;gvddKoEWLZWCZQjTDKJYYBy/2OjYMq6RsC1DGx+z6Y0nPLJBXEcQp1i74TyUWIq4+5dQp7sr/CCk&#10;DX7Ot4YNFlc3/i2BTIrYgEdlIBTA2Pi3Q/E5s/+FL8MWQSGfR1bvxljddr9Mv6CjRKGaLN5fj7PP&#10;hq9z5B7OOfv1Ga7pRkUn6Blmys8mQ9gTfwr+zjkV5jRW9/vYG4PM+BhbUh0JYO09FYxMMXUyVSJe&#10;iogVU1XQdTrmB5E/cBpG9Nu6fXY2qXCBaGhQzW0CzIZzndgNyaTwVyZp9qeS3rtfTtlug1fdkkbq&#10;eKkut5aasVQeCFrLDHXuYNhUw2KoQk8vx4t5GNF0NiRIyqFugoh8ksbkE3f/2TY+pXaLn8Zm4agp&#10;+DQkk488QAXxL/n4XRYSJW7D3yvgQN5V+Eh6UazCR5BDl2lPJCRfa8uMnvqXTikpYxLjcZlO4OQy&#10;yYuxTw6aj/Ef9KdAsewqnGfQAdpBRhFhFwq8ACNuu0Le8oWzxDjTqFk0V/dso9MV1Q1NSF/D3Sa+&#10;7oWe+SodwxMsphQpPW1zr41YIsCw4BC+Wo+TLfZRpnT5KPFyECB1T1BKg1+AWe/Wfzjs/+8cdk78&#10;SkZHx1pdmeRXm3hgXKBvAOmoeWN4DLkHvKQILEpvC/Y5O9941Ci23tlQj3rgsxZzn9J3lTQkyoU5&#10;RMb1Lne67k27x9x0pv3NQ33prIP0Wh7uSTu5o/McP7d4rKs4E31pamtky4Ndaeft53nSSQyiM13D&#10;SQXQJ/9uu4SKwYmUeetdnnTpSEN27nCk3cKRY61utAMsvOhgb4nlerH+HB/6c1zoqBdRFiOy4TM+&#10;UqNiIC1+thXG8k+u7vH/p6PJGfIbeD+ZDgKNkFjYHPqLBdeR/+sR+I/5422Op3/MH1PYzmvUAuX5&#10;7Oj/CKFzrkWhIPk80qImFrQF0T87fI66gEC1J7/0U/S914XOtQZi3grknmHzWq17hszZ+aw7rWFz&#10;YI+urA2a3z9MrtNCHTQREYe9Kp5IfKl4IsHI+CTqrEUaGa35vNB50pUc4u7D8HEBKj8JsexfJcTd&#10;QuBmgLv6eHYzQIw6m+Xq4wnmNEG8bCafRa9tOu8jY3WLJdRJWG+IQ1SeiIbJTqoZffQ0JUb+8qo5&#10;cSehnsIEFLuO4I/Q22wwmWNtV9NTU7qXFBGktF/y3RN1W1/K5EojHSFq8QuFLX6huEXHAxb+txm4&#10;6FiUoh6m6GACyKiFxxZ8DhJYZCVq0QUvKAA/N77Q+ZwAQykURYTBLW/6e591FF2ZUEVw78k9Ynkn&#10;9kM+0VNUEY8bhppZdRrbUFVSwJQ5EFIJVdhszIm1iKvCrzAxt5i6TL7b8K+ARMvUPOrkmnkzNsze&#10;9IxiajxpQzyom0jJh0ZKWGghDqnSho8NoImN0TwXvlbHPKv637qLpemMFXdLEh+pZc8umTrj79/O&#10;JU28vns1JQLyUOOu/JJj1FK1mWwgXF8NER1eCYTz+jHd15p5Z6HurWQSygzIjZjrmm8LbHu5virb&#10;EnkSSoaycNskHaWtlea7tRXLNqrWe0uV3O4BsIG0c9NylyRdk2tOYEtmsxG2uZNZAWIMWklr2XBk&#10;d0r56Txz7oXOR/ToqUvWBhKAsemSbzFkMBWfAuKGFAKKb2n4kGOKqb0MbotGGBD0zPPzFAC84Oam&#10;sLbLnpNHwO1cIKmAubjVfVPOEcnK882+0taMUSwV49/9VjgtO0RlLxg7EDLDcNS4bCoEfDkrYZm/&#10;C0KT0aelhJuz0ugSfg2bAAeTgFQ4UwBdFtlaQwHPpZMrgFPXyU7Si9tg1XVL5ey0wle2xT91WrsM&#10;UsT0RmvYHukWVyWdOF8JKCU3NV7snPWtisVDdbSxiiiWmdTFNNcbIc7zlMcr/XJ/wje9eY7Zyk4U&#10;ksKdedYRR/gGuXPirZrx4Lauos7q7kU5YA6eHFMdLyIND8uMM2L7XC6hrb4dXMAX1o7307YiYkU9&#10;+C6AsMME8mbtzrd0x2nnY2dYTV7Qu2rWJ4UtpBCwOFtcwKsb3uBi9IRNJ1RW/HKy/Gr8hIOdGAH2&#10;AEYLOOV+HXsNI4XiWELhfSItoPNMKOmM9U6S+mwDd2wgPrfJgWJBuqVAPK0Fm0tsw5fcQhziatJC&#10;kytXWP5yYvYUIFs6Eh7f2Y86wtQDsYKKJacdmk+HbtJgHEu6pZ3LQ+0ImfucuTGHevRhdIXIq10C&#10;m04H8CciMVj1em1Vie6PJGldvwLFjHX1Eqq1mf5NqyiGSPtiSlnfjcouJrPUoQmS/b2y29mEW6wA&#10;MCaS7h0J4eyLW1Kxw8H0ST0XMdvi5U2V+4izqwMTM78eDZH3qXuPAfsRb2MjLDmYQonsNsmhN6+y&#10;EtxfV1jwlF2iefihXCY25ysApHPpJIS0hyLvwnztp5bI9otUQLZXsPKPreMmznuxc2KkAZ60UOqT&#10;1+LrYhtAxlgksCZoLL7OzMoZoSzkFGK3nbImm8rehOFrwRBJyclgJyVXXrScxNHVOqCGXzsAbysf&#10;uuHbVzphE4rIMm4rSpilbSgUPucxFjiBHot1EoKKL89/k+Zo30E9dMwu2KTCGEJKSVZ3I+t0yOfd&#10;dNdTmMus2juvmhD1u2oEYUqnYktkM7ZGzrg3vhQ96UQLb72bYDDvcSjc13TxQuoXmrRi0n18VqRF&#10;U31lEYUiBzJVEhOgEZeLISYA50ByXicNl+trAkjsgwUz40eiOblWSJzwtIVM8G5gigL+ncyfknAo&#10;IxLgHdVExRKZTMRO8/hG2HT+t9V64CtGswRYr0Imfdtkn89d8FMV770LS0DEX9VuwqPUQG7E9LJr&#10;CVTeu7fyWqHSFoWaVHHiR4YUQF0f2KY02Zzu6EyFBfAvD+76XcRaeYilQyRvELosW8t7ihmuCSn4&#10;KDLcYhRQIUulgszYZa13C5kyf1EvnlekxmmVsHBDRrtpBpiic/FL+Jw/5k9AibuiQG81QDYDKab4&#10;8DLHdBtx/p4MlhCELiZ1MSLblTiWbLKx9B59ogOprpN0Id2YqS7e20PxycQyCkBkMth6CQgINuC3&#10;lTewubwFz8x6Ar0K+1pGWF+mySD5hz2/SqbiGJWe61QCJYBFgkonOh+LDKHFey+Yyq0+ILlb0Aqm&#10;3L3sQK4atRrEkgeRVt71klS2KJkIxQFEBLaVUKCDqizylvPgz3l3JpeqaCAXhyIKfiIbZcs2+fhN&#10;PFTORBiwtCQg31qNVGg19QricbOwzGLPQ/yZfUgq9JrQ5dsrj1ALuq5ZyuqgjIXpDVsaNRqgisjJ&#10;6OScB3CFAV9dTSZ7hXWHaoKBnUfCUdp0KU+snae0gR3yH83RvBsLc87cYnnZtzVT4ToEdjObH1TW&#10;hnRyIFGHNHXU+YDsP6LVskZUnrhPK00LcLo7jjOyU5MGnI1rmENjGvEOWwpL0/dOLsNuSSvIdCBW&#10;WiLh+KsvgLUMfkZBUshmORbKrZCAJVMYJyVriNp6LoGU0InTK97btLqgzALOhwiQFJgo/WwmqNrC&#10;sfu9n5Kkj/RIQ583yPTpiLFGm7IpvSiZ+MfqPjXgd/ahBUMVoQjFQjWoojMSfEhjCIkWvNmiwUaL&#10;dzWZnOLcYm4yt/kwuK81FrbgTQH+68f2BvKEHj2MX+rsVhql6KH6FRSTBLfKbM2fLEUF+6iFJU5E&#10;kToqLbmizGpvkNKZmyDpC/4VxH8QtwswUTmKPmVeOOYNTqyTqTsYkWUrUD5yodDaiGRJVlr4gcZr&#10;MuUxBdCNtPD36kalWGiqrhY357g1bnZ7Tp1u9EcjFSSuWYT+9g7iNXoesz37tNR3hrybBB05xfIQ&#10;tDgNpsVF1ywR4w4FJWcehka9Z9Z2C0WKHGWqfTrqOzG+QZjIEOKmhBKN8wgjIFFmv5MhiGVqdZIe&#10;mMHq8H26e1W+hMs25Xu+MlO+HtrF8g4AoSL9H666dxejdEME6h2OXRZTYADBUf0U5dKdkE5JYPiA&#10;Flm9s0EHW8fLUK6pshEwmwgblNCxUo/r9j2Xqzekx7rn9zH8WfYql8kB3CLQu8VuVyGkiz2kB+am&#10;1xWiE1YeMrhUXCClaCDg6GeeD9GAFOM0r17pkPsMO9bFJnKy5eyv4luE/lOHnAnJytkD+6PmSb9Q&#10;it03yn7LuThkMln1WWgtIBeRbLAgW+/6K4ic6p2IKb8lC0nR8M6V4T7FtOaQys552XxPxbSt91AR&#10;IU5Z9rUIOt3370RfzdzZVIcjlVG0IGgkbjLLqjJEtZBPoZSbscJcaAVvwNfs7Kmi45XtIYC7obAn&#10;qbacBMXi/qJAwrol4DDD8DJ5HuJPJJzhX9IGMZcqGrZH2Th5uYxEA4vOfdDoNPHo5ItFGWBJLSXL&#10;3Onki4TT24CIuIz5xb3QaMMDwxny4mN4J2ATnDXa0kx8bH+Sc23NKV5BfpgydbFkfkxh4z9hwYqI&#10;UtAJLZx1RL6XX7cj2pUe32cTNJZOtKTMNgW/tQsMdHXl4nlOVEX2jci5Kz53xU1HC40ZVdynw1kt&#10;9SB3tsS2UMCoYTK9bZnkogc2MS6mYWvmuohTBS8+Nqhhi2Cdg2mHgdbXFC9GN7ixpB5kkOekqHwA&#10;ykXERt8mexbnx2rB3JQWsT5F0JMA8vq/qmPrZB00IT+W6mDf0xIjgF73FmFtha8uI26TxU1IsWCe&#10;9Rxm5/Q5PkzHlw1o7uvp/bqjyz+X+8NWzFT9MUSztM4+mLU2ZrbKz8th6sSAvfOb4sKqVR4V1TPC&#10;ND281f6bKySsMNDOqxB8tTdiH49uBxNG8r1YvoVPVlKCmSitaapQ3MXXVie7g95GvJCvXuORu4up&#10;gXjjCaO67j96L3JIpD7se3vMEyhjQlQLU8OJOP9i2VojO8ECqCJc6jkqhJAlpJiviNiZoZGrZyFD&#10;2Ns4TufoZGOm5nOjS+Onlqol7MNpSRHKcemQlQ/ujXNarPSA1pNCVfcBlJDwdSbESjrkSQrHAiVJ&#10;YUeLSVZAQI11Evkwf+ys0yMzIVmN1iiJc+Y//c/f/Ob3//nL3/zvf/1f/2p0vB8ZI7rxs8cb3Brd&#10;D5qvl742wVGIsCarRghEodE7rBDFVUAZrsR+28i8IYsQOQ/Ml8kKDkaW2JQ/P6KJFrq4DOWVRCXX&#10;d+KLNg2/L6cYHfQQPvYuwzYX6LXNIr4zy5nWNEr3VxZ9VqxpJP2Gb4A8hE02nkxIxjiFH/PZ34J+&#10;ZR4F6LeK3sqXvHAD/XcO53On9ASnootWaNUAmIbZTBUKra6yrJ8VC6ty7oPYsNFltoI5aGuvzvO7&#10;uydGHrzloFkdnR3zDqmcJckT0eURX0kqHbdq51BmHMxVQPJcqljBh47z8DyhrtMTF6HrbaAyYEPE&#10;/X0iVnMV3VR3qz7IY6EIC/tHkxuboqfTp4pROt+RnWwOViZHP6tj3P1m/D0SM3TyhH3EzBf1YV0i&#10;SPLeMMCZSgwuPwtRf44VBonea8tJaypcIIzi2g0gGF0W/lkZJxJ9+JGfUpKFh20VXXXQXLOEZNkc&#10;WSShAVENSvEukDzxjeOO1Q2IBl/B0z3oSVvBTMyUseeGMnvGWN8UuuF4c5OALLHGhARnhSHIoQLj&#10;R7Y7aXpciHZTOrnMami8fohlUilRRq/CLtmMopGzZMVFKkMaQpkBIIu692sm8s1FJnUrNCDQjEev&#10;7W/QPhOlqLx3yLLBALFTkkC3xVYYYM6xzPZCNXwypis9eIckotHsA3QPhjknKWk0mc/SpF9a0xtv&#10;S12ANnBozQuApGHKYjJknUAP75pPEplQVTFZ+Z5ItVEkDXu0p9DVmK8lwRCocCXhIjTS6EJkuHiq&#10;2rdVghipFD/b+M8FfhuEbJIm4Mp4VtMK6+ibsgBNBd3LBcyUki7gnO5tgqnoh6zC9oxCmDva1LQG&#10;YAq7LlXRDTXjP67gTz0bEfBADm28o6rGd6rV+tixttdWNirNSya3H8yYl1VqTmragim4XyhbOB2T&#10;3c0qs7Zp1n0MEVmwVrX3iqcvp0hZmvuo27FbZWSBi/cx0hDUbhkdb4KN5STsyHnLRu5VJ/Rc0NRT&#10;jOSoxKTLOb0OY1u5HUBQb7STc33xKoVRWNallc/9CFV+ThhFvkXHU8iRQgMrkhgRO8laEGtnhVnj&#10;g6n75ewsYiUafrqD+eRwcqiidJntiKLVYk7u7YwlByNfdgUS0i0TGVMTawQ1L4Y5Ij5hTdVVImG2&#10;tFqwR8Yl44rBSNbONFaO1MdUdiv4YqkVAVm2tKp+NDJyIiy9lcywyEbFS9G6c9pwL56VjnKebTys&#10;MjRwhVudSBB5lVjldCa1lGEkBnMP+CTTIH2yyYPe8DlmKOcSR4Cq4JrE5XNbfU3DNxiJ3cXppnYS&#10;cxJViVa4iwjmDqeXI9wR2fvRXObqGG2cTRez4eiPp6d/8qfPcRjV+PpqlN/Oy8BbdTi+mb8YzVJQ&#10;tLvnXnjQDr9BNOymko7ZfQp515MQBHTBxBWHlY9C740qCIvydqU8i4KSeayF1pU0rW+MykqXUrtR&#10;63w4wDnRenx93fuNMghS4BghtCnEsWOw6sy6HF1ltITL2Z66C05XKmArCx1EF14SVvKmF6NzmKXz&#10;I2yOa0GTzofY7sUECIURwPTXG+ksfeOWFAyYhzpsuiZ8ngtgZEZzuT81xK0yB3hZGOPrCcINvkpG&#10;VMozq33hLCX4ZvJLn9CaoYM/2iFG3JzmfOiGK+DH0+Btm1gSh4diBIbonjORKTbjGxM1fCa5+ReL&#10;N5js8RJvchZT1wVykMgQulAyXzKsJHqVqkywKTQhFmqRcOIZARg/u/Dhq05mcRK0XGqJJiAdiMMb&#10;eBHY3AanpUDbdKEWSDflw1ke2CoEhqBF4QsWJU7xTA0AD++BK1+9xInveMpj4KWsan91fS1Tfd+5&#10;b091qn0+H/8LbjXb4d0I9oLnxoNUbwAllimm5obW26vpBeYPEqCFNbSvIIA1CTqIn6ak6pHIRkCl&#10;TKpDfnz7338w5PFNdI+dwGehrs1jckDWZV9tsTXIhqykelBpkPM0oiSB0NfQvU9ylwJ9Fus02v1E&#10;lE5w68HlyChsJFpq1lIgd6AZPypgoi58yD2Trz/PxtxiykgHi9D05wD2p6upKHWug1FgDtslR2tp&#10;N1Wa1D9rlSkV11rG5K8mSr+CMAhTA31VQE0EM4VFzEnDe7O/ndihel2CHn0FoSXBuY6G8SSrMbNU&#10;z3HqMNQNzhwxFu7mQdvElxDtIEijlH3zh3K/g32hKdr0i72Ka8QE+KZeeGyXQdN2+TAhr+2Ua50q&#10;475UTD64OIsfx84B6C3SDwNgKEpCMM8HVyPT0gtypJMwS75LOB3+H2e8zNrx1G/Atvo4fzd+YyNk&#10;OMwqnBaviHtN/caat2tq6vzVYMPzIH4BpFWNL/T4+ZYamzJglDWat+LJ1d3RBndeGyytWWUaSsiB&#10;ySkac5AgFCSGKG7mC8HVvYEkMgQSHgvX1W7bdE0cSAgRTSt8c8Ap7/zOPppZDhQspRitF/eSq5DY&#10;Opi+ZMyHl7gWrzzwl51aXLRUhADQVJ6QFzjqiG2/USypVUYy19SEcSocVct0Kr+mG4nBIV9YIbsH&#10;k903iItreONwn+M5BarFEWA6XABjKxw2muxniJrBb8ihh/uVB6mAcFrvUSjVwcV8inyz0RHxGMP3&#10;mo1xr5HdgkEZwInlVuRccLUycn2Oz34lmEFSWPIh68nEUodGa+rlCDqLrSO1pqQRLYgzTKzMw9rS&#10;xmxS1LHmzgY3ixkanPLwIWnEC2BPanp3Zz+sJz7lAj2uR5jbXN8sBlf3qez+JiiZJKD4qF2HvAj1&#10;aOQj7VawnYT+tNSetoLND7UQ8mqlISOO8CBJ1DI6ycVNCkI34safMOliBRGHJJ8qj85MWaS0lptl&#10;ayksdt1JQkc2R7jPrr6djmSauvKQ2sr3Dlxp7AO8efSP0Qw3orxArBG+5fbWxsZXegwwmBNbCDwT&#10;DTeirdOVIB+r9UWMZVIacfjRsklvkk5rbZ265NbWqcyK5ry91OAajQkNNbRmFfgEPzfgLWB+b6qT&#10;dBL9N+UnKerKtbKN3EisDik1jhcqRshZIRrfilfmzuhp1WLGgzRYtExSdEIttXWchISH2itaxeR/&#10;+AAli65pzeLFf3sZjHlahmsW4mCXogHaz83l8hOstc/87BwGzaKREoZxDbcCkecDGP2P67DIJVpQ&#10;6D3hlKi7D3dLkvFwEO+674p3vdAdQNortQPRsswlWvOzjjYYZ+W17Yc26cxedWYnFp985xnI91pb&#10;7ixzYqI6a5QB55C4wzkfSAvkOSKdZbiWBik/r5fLgNP+fValvw0vMgbLAzZb4i6twUYL5FZXYVMv&#10;lwE/ABscrg55XoONFrgbm3q5DPgObH40vxVmJ0n4640ne/vbve7jjSe72xs4iPrJxubePv70d3YA&#10;7slubxPcw9OdPfnb2+ltSaGdXbzd6O/vBKiyXELJQIXNfn93f3tjd2u72+eX/Z2t7e3NPQTan2xv&#10;bGzu7vY2tne7m/Jla2d7b09w6G3u7O/v7m/ssxa/7Oxu7vdzE+b6SXjF5RY2SOTHnd00RPupRygg&#10;k0kpaN4onXDJSqG4+xDlqxqSbmNrdVAq0YjQsh6omofv7JnqXXDpTa1gq9shyfWtqFu/LE4Z2zdH&#10;I7TbafeudRwgdQDM14ei+yyeugglg5CVBI8sHCk01V1Hhgmi3x/Gw5EuRupr+R1R+/uRGXd5gwgt&#10;HnB/xtPnR397eXJuRRfDWUCoI1My0GBBj9/cLNz5MtAjcSL4w6c6dEi4GiNpdfi0Cf3ibRtwybx8&#10;O0JEWpxkwU87Jr+DXAC7CwSKyHaqqzn5HBvr/bh4K/NEoPACR86MLhezEbWcEWBDgdPCZst3gAUC&#10;94HbQq7ci9JbXT2DS9qCQUwEXX0Klbo0CJBaeRxAPolMyeyPm5XAKJY3/WzINt4l/hi+QwnOnr9l&#10;ZNbmhNPJh9Esnry2OtavRV9NhQdz7kfWK4NXLg7UK9AwI04FxIQCj74E6ucRp6/eXC0Q7pioCxvl&#10;xUvJQiFr3x9NtMoWZQZUNglgd7co5F1Oro2Er3oMKiB6SySME4xhdm9wT8RE5jPtT9/zhnrpd/t7&#10;yqoYBw0GFtaBsySLpIpGwhNiyNwuF5RHvwTQfFmhBWtzn335LuVFLXHnKU7DxmGLdAWXlRRI8qam&#10;RgS2AsVybKZTAwAN5mmLBsO/qRFlv8RkKRwIeEhdPx/MEAMiPUm48eQdYhg355IGz9W31fJxhmx5&#10;yd4/mPEqSopw1mZtYIJDaQHpX8SA3dUQm9fIPFt1A1y0krMHW19bXJ8OlgyxMjrctws8FVzVsBW2&#10;Ng1gvqTWVor3YrQ959LC2HKpCKK1TOp7XmlA2bai/eytiviW0H2tJfA4cabBXvJ9CcpLPpg4fFzj&#10;Fu4vZQ0TsD+FWVZaW6yzWqqoHLXyrm+nprP7qYDpWsAUPfPMBrNdoulm490nsMab1X8BBNTK2drk&#10;AMs9wDipozWcaHTP9sJI5PzkOio3uJMeHZmvil1t57fQQFa5Mp8KQDYUApRnLvhfXdzllFoXH2gB&#10;KSHSLp9xtZNvzW1L8l24YJL2Y1vIdZjU4oQmyBdEsoMseBBpEItWucyy8HuOu/m8jKRHP41uz8Vx&#10;FMeTuK4csWogJPc+QBQTaFIl9gH7fmA09YgbPZATV+GZ42f7VOttpVhBDTjwEiatLE/r2myvNXzi&#10;CzYplCCDITdP62glnzh3ltorvql74ANr1DBOELwJnRgmcW4cjmqxG2ExPcMAR6QGVLjjcE5xRi2I&#10;l+bYfV2kMrFWGyYXEtu5qIkJdHT4WhpTo97BcsXsp2QB5Q0wAyLiQcoEQR7K6j3Yy9IbHl6VnDIv&#10;W0BVE6OLrdItWmxOGQuRcBy8dLtQuzJ5P2qCyXaTSXG/086ZEu0yMyNm4/zNiMFwOwNmRfqIlZEU&#10;xiPJWpDec9o5v8Fd27a2rQkNd8CYXiuEuiVe3lFvePO+fRWTQ0hIt6CvWvSptgpdza8vqV3XzIeS&#10;CZyubanXXr5ZQkDO36KLWGtENRFR/aok7EC/eSDw8ovRbDad8Qga+WCpTY6Zuf4PIg9FU+IvcFuw&#10;fHizlFFSj/SJIyaYXePFHXQk05QDzSZAOwsh1pq4D3ME3MiuHIwcoWJjLVUWf2xEq01FstlzkR7L&#10;dIdbMUR9lTkaghC1trE5MxH7ObSFF1gjs9WxpFqX4/kNLmkiOBiunLh3FxR0qW5xk3ORMWTHbXml&#10;0xGNLTRLxkOzRZ3OH/9YYno/+H/6UyGxYlk6nwpR5xhrkZ8WHNXEKhmtnJZuEFwwfQ0TLoSHCH7K&#10;C8MSGTGiyQoyc3RYTjdOYVGIKuJvZKHG4WcWoAEu5CDuAEMJJZSvHO/5VFePJ1hVxayFE7jWjXDZ&#10;UUdzhKIxDMkF5XatIimUYEmRZy/Pzn+PKeBVvmCHApIeY3TCS1BFknDyVAj17SHIrkSLVvTq53PO&#10;rugIcYZ0ztXn2fhSltuq95fBLzWjjmfJYWM2GE6FRQqUUgKYlo+WZmiwMvL+7Ht0bXGdHwGN8O16&#10;PsqvrucX+QtWdnEC5rvpz2xEERIJEpOin6qiTJUK+7xO1hHcPwaWXmBZ1Ou+fen4ComUXDbcXM+H&#10;uJcJY7whUlLqu1cvzv42vEGgU5gLrEQQE6W8FtElvfk3YVEZ8aMl58qYcESWcujjrEbtcoZ16dn5&#10;+9HleJDQMlPVzsIam+ICznueqRfZuvykXqEJTwcFZke1GrOj5Va08EUNFbrq/a3wP0iUP3qNNH38&#10;J7/tpC2ts2IsOB694e2w50evnq8cU0Fgtbek9Cr774BeQLDOmMjXtKjpFc2kj4gmEkZ3pM8Of2qj&#10;Pg6OfIEhb37Mrf0mF1DHJLciIvfoI5v2NCHde2jf1HO8A0LRgxVxYRKp8xA4mhJ0B7m0EBxzONUP&#10;bqEn8+07WtBCoQWVG1+UvaNHlB/SFnKpBBUkDQT+aIhdme0DAazjuYbO8o7SNGBdDC5xFtiH8Ww6&#10;eXSif98z2YWjNpI2xvM3OLV+ioAQ0oxxJ/h43v0f04sn3RMkeSPUfPNucMObwrsvXhx38W7IK0Ag&#10;OVLWX03nN2diiHQ3E+4R+ecFDAU2JaLGfHF9PZ3xy8Wtwr+mOzGaPel+pYNnQlWmA5iw4PzE8+nE&#10;l0rmj14ZVmh9cjMYT4gGcmvmit3PHH+kNzpqwRyPMchNJ48JoYsEnHfTy3mzNXgbGCZsP5G22tIS&#10;LoyygtoonFag59DEJNPBPUdXzt9hYp4uINAH5OO7wdWbG2T9m4Z66TfI3QnlXe/5eILUYdbkZ60l&#10;DYVsEbwEHj/R/ZKpNgDlRyItX355Mrl8aanxv/vtl18ejt7iCF978IcuEjiGqNJVeTyaTq9eYX1G&#10;cty5nCb3SXz55dH0+hZD3bubP3TTx24PC2iP+xsbO1q5e3YLZr+fd3EH7nQGZsO3v3zSPQBbXrLq&#10;vItWsSsRD4nH96PZHClEf0it9JCmTGtkA5M5sgmjF4P5/ObdbOGGUMqK5NRLMj//HHREZv1ld4Em&#10;WbStkK3wCJCW/jsMqB7P/WL6f8KGbayHTe0FZAzv9B3XorFrPWcgVXqvs756m0YxJZj2/Fu5PODP&#10;wDAIxRV20S0wbMgg433UvEPa95htVBYlykyPpEviN2xbC9Qs0gE/fuiKpYRH/5cqoI/lqGd3cVjp&#10;rQxF0r7UkJV0z0tPplRFuQ7SRLwB8+zdYDa6PIU1OMaN52q+nJRy0Z4RvwT/u9/63N/g/u63VqDo&#10;UerKauZxyw0IxvtYjMxGJXvmEs2xWcUAFAYxXMQ71dfTa9yrNfxJpo2Ht0Ls7qbNq4XFuYy+RP+k&#10;a9XXlOq7K6dSZXXd7hP6WJLAKaQUWU2Bp98/J/ntNFsXklXCnko3CbMSE5WF8HoV8G8fhEoqvRaV&#10;anhz/v3zYxD6xcLFn0pqwlyzCd69T+bTJWPhjaVxGydVW06PeqNBGXKTf8caNaPM1Dk2uqI1nU2a&#10;9U/+ZGrbkdJiC8Kkelt8sAWuI1uD645qAlyWy4CzDxmu18w9r3UV/goPc7b0f+kwKYCU6unPNk04&#10;x/fJQNEx2eejMdxy/erqPYU/ga5VfHvbKF/ctynuLW0hfkgN1BBMZGZua4vKmvRKMQLhDB/FAQrt&#10;aZ2yCCkGDkADjVnwY1eRQq7B6IbLoDgBTn7P8hOp4p4dpmDagP7WXUfaXQ8NX1t/Wzqsj4oeEzp7&#10;hz9fD7UvNVYgf/3fPc1FKv5/I/zHf0+UL9VD5bauJGIiZG3ENcXMUWeFrnSCmlh+alaUdXrTlxMF&#10;f0W9gaFaLr8Wc+V2oG79xUtQt46WgFrG0RcmMSogZACARBLuB0iKtgCiNBGlB4DSsk1Y632CCr15&#10;tXk8eqPbG6vDxfjq8ggumdptW6mqZJcdJyj0LsW+qhPk76Xa06vb63dWgofzRMrkAgpYYNgkoSMV&#10;mY4zT7DxQc73AY0LQAFmcCeqr8/PEPQSR0pcJKZOcHioDbfkIg2HNwy/7MN71ML6RUkmCJstUoRW&#10;Op2vWzw9wvPn0jYftPiTPlrrKxbyqy4wfiOV7i1x7nR2dXFOPm+L4OsWTRvIOvhLEst7URrTOjLG&#10;AQkP6BVYSoZtKsN14FLN9TSUiC3ZAANcfJ1SmJUHVJnxf7B0u6KQdEN56Ph6JnoKSgWHQt9lI5D5&#10;oos29CnsCFxHJXUBRgc+O3YIKxEstG8U0AUcQdvMhjhfXCgqKECqK7rWO1DReyeeQMeOYkVrWlFb&#10;a3WPFGcpJrHVFiREmuEVFPLSLb+VXgJ7SO9/LuuIiR4r5g3S4/xOZwvy0NgRJhz6sl64aD0pR6EE&#10;2omgiNA+BAUY3f8cBTSVMnSKb7pF2DjoVCpmWf5Qa7teJPU2MZoBO+VGXDI0SRDBtIVDe3Rtrl8U&#10;VRGVDeyXfquQgqQUB8UkFtfmbE1CCy56lXx+WfauBsP6p00MS9EQLte7t1yirC9ZsnOuhUnnSja+&#10;iOS/vw2NtRrSHLp5D+kLpVvk7OVgLBlBNO3SYey2VP2VdWWSS7+CUvggIwgEk7pbdPTlKEIiEFuh&#10;FjCSHCQQuGp9b6BnutiNtojeRvfr/5KfFK2H5yzZNnYRaSyc421n2aZdsmgqtgivS67puMV37Uw+&#10;mHFX+30GR1euUiYLZquGmlwmtUtmlfgnjdGySU4LYbYUgECmcjyuhzKqo1ffDOYeAD2dzhCgPFyw&#10;Y2IJ+gym6TCHA/UpFRgY+Ii2F77b4uryuyniTXPeVzyYHaPE94OrBULkyM2yCSnKtngPIl6rYKjs&#10;pZEv0YNHG8KOd9s4TZyWj/7rVzLnJNs/9fp7NpWujuCZvGU8HxZMjkXR40NsEDIh8ekv3JB2O4wW&#10;jJpCipZerewQtYBuQgp1TECe8F1p6g4FNpWvgqTkTQEO9toYpB9RlSIZ/pkhzU9iH9wd8K2rqZSQ&#10;UXKMS2jmH1i5rlFQvmJV1Ed3fk+vuqmOP0oYZpID74yolUt6p7Dsymvgk17IkLZepumVLubtMs2k&#10;KuneskKw/sMIyYyI64+a4gKvAUAErWBROsvhFaTekrOIhiJePC71DyFRKZN6sL5rwV+AprqaapeI&#10;uBCykUiW8Y8bbqWjWZUeLUtwPs/6auPRV7zl4xRJ7MWpK9yR72MB2Ft0UuKSxrXlMp3rgPFfDWxL&#10;YaWA1snU8N0LwYCh4z9MZz8dyNH64KMPp3UDVQ2xboVl3G95NCMnQWfQOdd3ZaDyWn4TNfzI54JF&#10;8iQJhmskDIu8yLpGD/no+eC6W1jQKG2iFMs624xKAFTi5s8DLUhla1UOX6LBgH/9z2oeJWPSL1ON&#10;RSVHU1CL7LcwLVfQPI4tCMKSS9kFg6Hh+CVvOOtxRkawKfodRw4Dq2e9JDA8hcbdQZYo+5lbKZ87&#10;VZLD1ahqJaKxJ1ecuGroFQstGhW4kOLidRKOkl5SRu0ZP8qnKKuXLp21wYErZEQi6V+LUHeq91P8&#10;z5homWAyeSMZf1hIvBxdvsEKQ/n6/fzNkmdfyBugy78BJzB48YbJ8V1nsRREvEKD+X+XKPgFk6ps&#10;hlAtZpWXdTqWTQ7fXVdDBDckcyosbOEUh5/n7/BrfHnzTmI7xUu+W/FqwGrNGhpM4nEpiBMVsDQ6&#10;xONQGm80glNZIKesJdHeSn6X8NB+E9TsGjNQeDY1ij+ZVE9gyUEuJ9lIEycKS9IS+Fi5SMqAStvi&#10;GUbz1uUz6g/lqe4xYpX08gchfu3CieroKC0RYNESvJPjnvrFYgO9OnNLC1+1XIPLhXS26CsPeE6/&#10;CCZw7RJeLFYH8Gxi61aHt2KUfD3KBZPvj0cjpPZej3Wtc96tlTFORLUNylBdMnBBqxq9oBZlhZkl&#10;fWXehw8NRb9eo+hpRbMGN60+uRWovU+LSP6+bUnX38VOyelr7JR2vvk7Fl5MqBEozArrF8pRQI3+&#10;ymL0a7lIzpI2PqxakpQkgRjPkzqd5SKtwgGCDctqisNQcJfdncgWFPbIPVpP70swadEFjNhCLP4g&#10;GWxJs4fYM9VY7bnt1rW0FA6galYlm4PijSacBd5TdsSfYW1fzoqTGYLmj8YnpJcURaPSf9plKUb0&#10;dGA3nY7VFJCUEHxZNXC5Jkcx5QMl4dwK9qkzMnW0HpNkcj+3dNOJp/q2qh6qgFjOnTRUEAKbI52F&#10;HzgC7/rWn+JNaR19KoQX3qyuJBcuCunjO4E3PgnrNBibF1FtG4YHabFvDvFO/jZ2Zd6w42jOJdWa&#10;rU6fHZu61yUQm8pshTj6KyJF2bEIKCpwF7TOUqqHuabTrJhIspIxE/gVvY96S2L6VkByraSmdY24&#10;rKCixbA1Ck5ggKFBhOARxga5yyD7HCjdaJWY82GnzVB5sDzPVZfrikHqq1NI0MvRmxE2R2NXt2aR&#10;CLE7ee4XGCGvpH1WzFkvLS23F7ijTfbsnl3r/Bv6FjsXeqcucZYY9jZ9A58T8b27rt91Mpo9cTWh&#10;iEh2aTgDVXoq5yRQXYWuMIq230mMcp7hqeFSbFAvYuJ6fM8mLDCA0tURHJIznA8zwTpCEBjBq3iJ&#10;zuTttZ3Olq7yyFFORH1dWT+DSSRGNgiqhyaN2AQEvZavQoIw6UiEl3JKAoEDXWcF77nzgM+ai318&#10;yvRpHFcurbhvx045F90sSg4zS8F88A+Nv/3wqyAoGBR2AK9wj56m07DYKk50C2YrIyQg1WI8BAgB&#10;vR98NCNiK8k6HIbBz5Mqkol1woiNdQaYJGb6IBjmmccwKMnkNqxx5oKHl7IV7tTF3kc5kiHwQh+j&#10;Nw176L68QvqOO1udrYmMmppjm/GXww8Tcx5SXDS4ldKwGnYchA7J0Blamni9kCwqng6fJ+SqVu6E&#10;5ElZdTa6QVAG24tucIoeNIUBTVpwisAX+Q3tHNtN7kjCnIOh4O1arbmBIkcqzwH16gtrYoz7eOr6&#10;KBSMBeSB9LbFvZPnPk9JC7pZlKRy/hrHbfAt9YMSRcEIDG97EvqgDUsw5Itn2CgR+iHAYHX0ObWP&#10;axyq8z6zQhnjHaTHe1skUqGEVXG3NbmY2VB7GS9i9DYOWxNx1J0P33ie2734Wkik9Dk4SeJQKpJL&#10;OcuPBbIWVV/MZY1GdUKX0PAMmqGeKAjOCtUXY8y7nsFP/ygNWC1zy+SR+f6u7t0vgBYChpwk4R+F&#10;0NRNoXN1Sj+B+GmhGOqk5Z2s2pB+U6xdR401hRX7+iws9hBQaHZPHEKllfSN7127Nx4d4jxpaM4f&#10;eAauoxNLCIH2jCi5MwYP/aS19orot/ajwK4T0ZORpcIcezbGzjYfNEw22DA/ilaukwFnnzAi8UrY&#10;l+fkmXfqR1s5JWAUvPFcAwd/m1zdmhmhcQERq/wiK5ELdFhBI+Isfno8uv5eMpBzccxCwmNwfVlv&#10;jybUz4c2NVfOyyhngA/ydShsDSYAYPXhg2C2Du2qzlk9lAktxhgm/OzmFvFx2NQ5xluZ7FHakrnq&#10;arr6478MrgeTXmsRIN8NMWx2Bt3RXvEjTP5MDTO/4fs3Iyzajp+PJ49/2Hy8t3n94fHLv5795fE3&#10;MvClgGeIdEs151NRXQmr71OL1dGzYzI+Lx948K8GMyAZPBKBVmLpED8fuerl7eI9evwt90wErDOT&#10;pNn8ZrmiRq2CW27Wrr8yDbH+nA0m83ZO/HXw0+Lp9PEP25/NjAQh4x8kwKn3S/AjteRA78uSVDGi&#10;WD2dYlPU8PDw8PFz7GVcvA8va9TMb5ZratUq3Z87phODmXBi67M58dwhZHx/JU6klh7KiVSxFUXY&#10;h78sJr2NnqrKvUyDGEH6LEXVAB6zWpf++PT+3Mq1gs0oWrsXosmGxS5m2O1o1rDMxWsv1glb9RL5&#10;BpeJCIVXZPbhWPe4dsVGuHui73KTQZbMrhdmqqxWpfYaGlMWDDR99AaGe15SNgwRX9UseMdXe5Px&#10;1wExQGQiQZhzrhUTFE04h04DRJ3WeHQ3TXNoT+nYqe5B5NCUZxI4tXww/isW4QYrB2Mdb6tv/uns&#10;+e1oOnn7l6kZNwcDZAJrvvmnp1PswRy2FKoJTSJNBNTao1WIPz28C+uzV2dAWXU/NpPars5ewVbe&#10;jB+/HL1dXA1msdAvju/Rd2d3Ifz8r4NxC+kyvs+BbkuBXwhXcX9loDcXbFmEUTR/Kc3MJVjPDO/D&#10;6dXlS5zFMxGPmEkGDBdRa3Qq8DOX3lLUQI7rkakDTneVCQi/MGIAyENEvKQ4KmNTPX5HZxxtcefp&#10;RqMdCdLExrgh3xaNAQOLMViyGH3UDrANWaLlr4uLKadvKI6jyfjBMqRRhbdMPNnbk6dEjRdN6Zk1&#10;fRaEGcCfNUg+x8J0725UDZY1yGsvcGDt3h4ea9wAH3JPiCYr5EOMJc+ntUslzqhVkPKb0UdPu//d&#10;b19Xw40N/PTw08fPJn628LONnx387OJnDz/7+DnAzyF+jvBzjJ8T/JxWwx7q91C/B+LgNyD0AKEH&#10;CD1A6AFCDxB6gNADhB4g9AChBwg9QOgBQh8Q+oDQBwZ91O+jfh8hQfwGhD4g9AGhDwh9QOgDQh8Q&#10;+oDQB4Q+IGwCwiYgbALCJiBsAsImMNhE/U3U3wRV8RsQNgFhExA2AWETEDYBYRMQtgBhCxC2AGEL&#10;ELYAYQsQtgBhCxC2gMEW6m+h/tYhoW0BwhYgbAHCFiBsA8I2IGwDwjYgbAMC7i8dbgPCNiBsA8I2&#10;IGwDwjYw2Eb9bdTfPiG0bUDYAYQdQNgBhB1A2AGEHUDYAYQdQNgBhB1A2AGEHUDYAYQdQNgBBjuo&#10;v4v6u5AS/AaEXUDYBYRdQNgFhF1A2AWEXUDYBYRdQNgFhF1A2AWEXUDYA4Q9YLCH+nuov7dFaHuA&#10;sAcIe4CwBwh7gLAHCHuAsAcIe4CwBwh7gLAPCPuAsA8I+4CwDwz2UX8f9fd3CW0fEPYBYR8Q9gFh&#10;HxD2AWEfEPYB4QAQDgDhABAOAOEAEA4A4QAQDoDBAeofoP7BAaEdAMIBIBwAwgEgHADCISAcAsIh&#10;IBwCwiEgHALCISAcAsIhIBwCwiEwOET9Q9Q/PCa0Q0A4BIQjQDgChCNAOAKEI0A4AoQjQDgChCNA&#10;OAKEI0A4AoQjQDgCBkeof4T6xzBg+A0Ix4BwDAjHgHAMCMeAcAwIx4BwDAjHgHAMCMeAcAwIx4Bw&#10;DAgnwOAE9U9Q/2ST0E4A4QQQTgDhBBBOAOEEEE4A4QQQTgDhBBBOAOEEEE4B4RQQTgHhFBicov4p&#10;6p/uENopIJwCwikgnALCKSCcAsIpIJwCwunpjzIeuJnnTeWcDYtR7Fn2a5rfy5ybFhpxe6kG34Cl&#10;9YDv4pyU+JqX8eAWQ64B5JsM3Th1h8FSESqbxuZFWDcZKDjcOHa1QajIcTm/GGKAqG8kBaSwJ8kj&#10;DTI6pV51OucX6DZ9SQ5R/EsU+FhBMsaxgWhGebglCvCFFY3o6qNN3RSuX9TCE6h+Z9KN1fS2p2Xj&#10;WqNW2gKAwdDDtSyjv/SmgJTQPyQw8LDjqXXSQtsYwEnYYwnSP7vESSDjm9vH39iW2/xAM+UaURHx&#10;mnMkhB6wPOIMj5HnlI3IQJ/XDrGiXu3oONsSP8SBhux1l3DOZAn/2eTNlBKHuJM4AplzcKtxlAX4&#10;fvtIsgHsGBHW/tsMx3tjZe2RdyS8O8NBJFcjOfskhQyFbia1aBvZdFwLqbz2429c4vWlH8SAMwY3&#10;MgypJwoC1dEwMoRe8GXikRwYgksNNHOk+0dU3fgTLvLEVZ7SZbCupZgDGF+2V91IdWMJwnJSem+i&#10;qChXgWTIfjSfJyUlm2cu+c5ppgFGS9dcKWkyLIZGZeg2rYa9LenigQChsjmZEZSR77PtS8OA1DzL&#10;FuPRh4+mTqYzT42HbDAkkUW+NX1AeAo54+M7DEgfIuAOan97B37rpR7uoTVpY3j2cD6ykYXG9E7T&#10;XgC1RFAYGJyiYwmDFmujqP3fsTQyV/BJBWyhru2lGQQy1yS6TgIKEW0RwhZInTzV3ydjnBeExJS8&#10;NirrXz4nB0APTPuSWLCFlEjhsjcH7rA1mnv8IfFsPYamBE/ckKCeV8HT17lKCN7joWBOHuRxkKto&#10;TE7GWztc3ZdXWnDhsDaUq9VQhUkvqn0+4EgMQdpgMeoCx9a0buMiZBuTNIBjWili6CUJR6nDxzqN&#10;+ZGyhm9xOcJRwONyCJFRpkbX50i15TyQKClVhRDo5dntBKdC3SAwitdp6UP6ESiuM0Ex4UJ1wTjQ&#10;Xb6TgWc3M5whL9OqLieQG102qR4GtEKPP8TR5LRVJGCuWOARt+KE3klpHSExfKflaZAgjV9EuhVx&#10;FEoSI8dFBJkBa1/gOCq9Nw96qrYfkZMH9oZtdKrLxfv3txckZ0Cdr4QzNcR1jQg0EvtKgST2+0hP&#10;VCGDPcbB/DxymBCELx3QmdwK9lYabu22ujGuKrrWVQ7NaLM2WAfREkodN3wMdlOV1UfYONQmW/ia&#10;kH4MzosSKDtsRUu/BMRpUk1pqsYA5wC2D+iykemw+zesk/U40lkVB92+F5GrlT28MFf1nngWMq6o&#10;ZRsKbP3LCnWnuLhFyx/xyVdv8dFIpCYfkYuUh8OersisQTX4aKRJklo3oyaiItY/MMaiNoXr+5V+&#10;p4xzH0jzxOtO54MeKeaGnmdksy1sJLRD/qACXoY+PWCFFexxt7/R4xVHwkPUWub9TUYq0SK+SaNN&#10;CgGlSvlVGSOyAk5zohU0kdQo5z3BJxB3JfkDaB4Vo03+hO/l2FdyXlkfaXuOUyo/vkGbSl85N8+H&#10;ZUmteY7d61inl9mCvE0kVCMCDq7HnmSgmWmbtuWuEEjsiRHYaGVN+eDnf9POvXT+qHUQlFF+F4qW&#10;xx1/iUYL801W6OGV5huQOUnb8TGT0yWghZv6KPBXHiTXGRSzCVPytJOvVJxTUf0ZTiEz5nYKhxSP&#10;5ewGdvGOFImUNXXKtRzblIE+sP/VF2S75MC4bqc3l9MzbAO7gQCUdXTkgQ4CQErduAONL5DwYrlb&#10;ggXbLtI+lVVUbMo+ZwLJf2BJKZ+GN3lN1c/YuxS42GJLLk+iHs1OIdoE2Sa8fnadnZk8Qqz4/zD3&#10;7b9xHcl6+0MQYAz4fzgXoBdUcu3h8E3jYn0pkrKJjSzDlHexUQyCIoc2IYrkckhdKYyA/OFBbr6v&#10;Xl3d5wxJbYQg3pU0p5/V1dX16uru6yNcWRih8+ya0yTBn66a4v5KWeczDxTxFRFUoNDaZ4rcDRaL&#10;diW3kIcIL1XQMCkJ9Vl7MZkv2HDmmsnISSlxZO1HahhqCFwu4DgP7rviSqwMY92YeNuPfAteWExG&#10;I6gKLlnGJr3fR6S2EtgQQnoYWKIRLT2SvJ7+5sZ8zIbRa2qD3qXcjGn6ceeFUlMuIdgHQcmIwQ9S&#10;cMtC6lOyeyF+2lyJ8JPGcim7CM+IyffyGmrx3kUpuOGjaFyV/FFC86X/kTIExly5CQPhqgH/7DoX&#10;4vfi121QF5iZmByoZi3It7YrPz0WVz5SZJe2zRDFVNgsmFp8NoFsWtHmCLZdCal0Zl3IxVIMrVbH&#10;ya+qqygsNeUb9g57s7XilC6cWoxQjy0z67FWWXShByeG1A0VRoLMju1AR7LXbNFFHXSeNCgkx72S&#10;flwG0ZSJG4I1La+pR0skoXpa0Yrr2TyMHLxTHZJYs3bRhKqomdoE1XxQQbHj9jL/9YA7gU+yFXdm&#10;pNzLDmlKsGmZlrTYQlQav1UWipCdCxwQ3Hv7Wk+p/XR5fnb8AWuWCEycnXCO93g7BpU4Bd1nPEfc&#10;e7goizAwX64fVVjkRgRKamzx44WMIwmQK9+4qsfWteNzNPKJkP4Cz1ifzcRofi4g/Om6K4dtw75z&#10;WYqdxnnZdWAiuhuKX5RkXPIMn4ASo/E3SQ9hnSMetaFEIz0pLyUihLUKg5SsOeJG8/AE9+8wvR8H&#10;xtkNbk8+hlsTduby+jegazN/OdgTnaEe7LCMGc3NUOs4y+i3bGQ7W+ChmFr5BVu813JjtE1RqAgo&#10;U69oYWHNso5K5qCM72qq2d0vjecFafxvQa0P7m+XuhkGlOEadQYN6hTKz4Upd7UZa63owdJH1Tfx&#10;aPHzuQ1dMVKcy6IgG0lFkSpaEmES2QKdEg5xky4pjL80Xiyy2ODRfiTDtnng8dYb8f2HbiFpQYAQ&#10;OztUX21lAgQ7AnIXh4gxdPIXRr0Ko+8PJDaOsHnUdLKzI7sCG7ErUAbRzudofHzckj+BHb+vKFyS&#10;PvSSIFIaFFcbSjZqk1vyReJL0PTAGSnsuUi/DKxunS7x5tA7rBEORJoK6HzrCEeDQUpGhUZkODVP&#10;uFExOz46H9jpslGgCe1Udt7GJe4fqBps+333oY3qsKbwT8NX03EC8v+FspzJrNG+3LdUqnPD0AIj&#10;CFdsmFkJdp33yCwZ05URW38mEe39hCQTh/BAIzLuLOe1TK+p8cL305ujl3AmRP+2wQUaj6R2oscL&#10;Qk20VUoZt3ykp8IxkvqkMNQukcwWRndL+bMoSzbAsXGfgUktfIOZCSgCMmSmGSypZM9ka/Lmc6Nc&#10;MA8A3pbbC6rGJxSGOac3tAbq5pAwbxzAg7L98/SuL+ho3KCM8ZJC+/jP4EKByZ//WL/ha6vBGVVq&#10;aO4mo2J0t3CCWwJcW81Zg1iClqs8hSiTqaU/+OSFHYOpJVM1+4VGkDx/Nsv+lWB1UJr9g3gqap1R&#10;tMPnQ+CE+fgajvggT8i8KSE783h/CdZ6H73vjl7PwJH4t98SqXl3YKPCegFFnhKQ9HtEFNjucYdn&#10;yqFBLiGCDbHHeOshPJBspTd9vRMUjRryCmGd1Mlv8LrCIi43ewL7k69p7zz/25/xyjb/N6HM/fhr&#10;Gh/P5DXP8NnwarghRbDBd330ISf3QIRSh2J4FWwqwiT18x5Rd93bW31vW3t4tdGtVKBkXI/A6G/P&#10;u00J2COO4Fbq3qvW+E7lUl8QLGEyVqUGI+7Km742ItXUloYySs2BWnijmi9i8enjaEmf1coJA9Mz&#10;uvsGm8uG4Iw4zBzQMYDR/qzDg4OHNMrbWQUCSG1smmUQche6GZhya1410GBPuolpnfWg8cKL1+fc&#10;rI1m26vyCF2zTB+WdgNqPFnM0C6CjX4ua2z6Nt3Y+ENAjVaSCnCPgKuE8mjkkiE3VLw4Q5p2VTJP&#10;DyhgnnQboIGGmRWIH8uU2wZi+JUtX7lDFdV0JjRwV2MSUEQrjybx5goRJYk98YlxR2Y1i3UnI5wX&#10;p2Vfp/b4jazoCp6W+jiK8b7Yqttiqy5kw7VBi5GL7TsTTv1Z9yAhb7lJEuvszCTo8eVMeRYZ7q91&#10;TRj712fvYR9eHB/Z8044nHR0colziHXJWlzx8P9yd30JRtBC3H5XCOvjyym43WPWyQ5fmn2i8b4p&#10;KuojWZdc/pLAfgz/+BHvIEWVT2Medw+3D6wlBAW36g7mnCgX4lhwx+HTD3sXt28duhBG92o7Xpqa&#10;SFmLgqI0M0OniNH3HRzT1zw6LOaeeRDuOTVc5lZcffnIMFqrJ1uAoYeK4C8tnoKWZ+P/lP3DKkQ3&#10;9B/ofb4j6kMaL4BcB3xTfRPPvD0PuOeSaonNpjfeTWKxAfOSnZjekJME0Opa2Mg9DTzHNcZxltiF&#10;oBaic0oDopGFgcfqfjxOSAAlt12Ga7Ek93cL5XnSKNAzfw03lWpfuvEoJRIi/0s5YRX4fpeVAD9W&#10;d2GMQirGZowWa6gBibn4nYjJXjM1BeUqDQKzKhHtlgO8gjy9KtQRY0fts3NxVNFXYgt3mmE0++To&#10;4vh3PPaG20dBjBw9//A6Cm8btGDHyyOpHknLOMYLP784gC7M+eX68IYq5UFPNafjzF6qkTBjO/f8&#10;qjrmVh1BjpqYhq530M2KxunTunRz6rM69lZ5x8Z25OvVwLEuJFUnuOqKOHI16mA8pHNV7RGqugLP&#10;PI1ejdO5pnE6wlSVrTkyt2oqBs1gVS7Q1lMHD3Iyah0jsTrIbSnJ6CEWP1KEkcha8PJYQj7FoTHx&#10;oi7cp0crVfy0ZIxRvpnaKnAuRQXS2BYXZ6kofk6zrI2RxyakrciAHt+2O0J7dXCkKOJj/BHoSUCX&#10;LuH806E4B+yLaosP5Vht4aTqsVji3h0FNMmtSk0uVbNyUlq585tD4N0fLzTO+/D2RfmHluhrvirC&#10;2SF9eN+BQ2LHg7Eovz0UqwlJy2y3Wt2jny2E3B33sdlss5eixf1q7XLJBxBlqLXSekkQd0v5Rw0B&#10;h1kMhNjDB+BQDKP3Abkr5e2yp6EdXaUNMCb14+h2cIA/1GAojwROyysBzmk+zW8uDbiF1JI87hZi&#10;BYfwpj7Dcj7+zL89LY5jw8Vtim0CnNx9XFp2+g7SKbVdHODfyK0JSyfI+xWtwDxE9eAVL0Pl5o0x&#10;ARzVAhtGF0B45FHXk6EMoNGvUcHc9oVV0U8htry5WAn3qZ0Uc0FqvR1ZLvdohkENXVDRYNlR2Wpm&#10;1ZiFV78G7lu1o2T45nQqXE+UbtxlwknA5eXuS709512G4heIOa7K89YCt2tWgwyk1GGfJfqn5whW&#10;P7zcP8voIDK4Mlogp+xpa6f1aC0wA3RbOhTiwOj4KkpJFTRXLUs5Ur4EDNVqbzsBWe2rTfkGnuih&#10;UfWKjbJQceQon2ZJhlyuDyeJlHHwhfGKL6iIG2LipdKnzwEDBgpsgKBRjJthiwJ+j9AQMRxLiGsk&#10;PrJezimJw0ci62Ip6UPQ6dI3koMGMNpcK1eYN6G6zKxoGlk7kJJFJhe07aulmVbYnnOmEzkudRF0&#10;BxnDLzWNSxdN55FRp7esLORK/Mg+I31OxYL3ckb9Vq14lCSyHcRhlKLmsDzE0oTQaHMGn1soqaJ2&#10;6vC3L7jxdtmo64EptYPTKbzp1wCT81YPXWrjTbRsK9IbozKWx2u+6BxfMLGayBDhD1mdw8Bd37Er&#10;yYrum30UOIiTbtvXooiuuampOODDrq9eriYOvbwucJEduhSp+3g3R23cYbE0jo7W1TH46Irs9z0D&#10;6c7sfm2s3UCVS4B+lJLy6jSyEuwnWQNSisu5tCy3V+ZPo+Set6yphQftLl8fnRPicrur72UNeVHv&#10;lQKEtWb3TKlXJ1OyeMBXNQ7xdn8uWDJGRp86VmOXczkkB9If7dBwm/E+hJB+vnMKdtmy1KpxYUmE&#10;+CE9oEJ6TKr/SHjLXeeJwgrTY53O6lvFqJlXAoU/qWURcn19O5fQHu63tPqXVhJLoyREkv7KnDyi&#10;Cg2jFHUHvpEBwWihuKs3KKfX9cs7ywMlm6KlbIMVQCjs6/jdWQUp1Mly+yLHYf/FlBuGxeZOo6d3&#10;uWmoBaX4+QdmCd0IWdQmjXXOnAofdDKohThY3jKbKpAgTYr0qM9w4ST8UpPbgx+SoOfSbuuY5dom&#10;99qeU24VNqNshSTjyqcATL7vKtZMG4iiRD48umoAdXwyc15Dj1hv0mNeowrC8Jxyc8cfBdel2S5P&#10;qc1u71+jUuz/YqFK/USvzWqV7DA52tmrF7OUHWDJgzIIhdtlAdbadIDha8zJ68tLvER1YQGNTakh&#10;MaCywR1g83VagXlQaLTg9cVCbwQVL0g47fOAgcZqbERT9zXTbyU30stNmW1eyrobN1otLJVyd3Bv&#10;Lod8/B6cT+RGy/Ejlkj8+P9V1Z2P+09EUpg+A/iopkIuxPbN4eQ0b2KnaKKMcZGyGWrtOxbNCULH&#10;vOM71fSV5FntNp/nNz5yrsv6zY0oSI5FfZYe7NZ9It6TyKRdzYacI1+41UWyuRtfXMoeQW3JV8hq&#10;4gBiDNjQX7jEO3enAINtnMq5OBeM2TRqCoZ7FWUeYVgV2gYDCQSIlKmUigRYsaqifGVGpQ0xaChZ&#10;ktvmKMwxxFDH8UyiqhLHlDZEakO6+Ryf1MFfLFbuJVefL3dOCmS10av17sw8sUdFnE/h5RIEven0&#10;OL1JhZ6+nINwcldpjRC4oSCEPm31KOqjXgPe0An00T5BZFzXSKxLF0u2PpEAKBcZoKZndxB+h6iO&#10;d7jB+OSf8QoWou+7J73y/QFkDIjiWRYP1sfHu8Xbi9nV9PjslNtXJOgnFXZ74yyqmHS++M1/u+iD&#10;kZtIlJuYE8YWx21T6ba7lDVQvCmdJrj1EVk7uYKXtn8HGKBdZ3Tip4VsHQyUjPd/FNu2HoelTnav&#10;YJdOD8cU70as5eSBd4OdC4oayli3gkRZuZiGLxWrI3F0Hg5y2pkOnNzl4nH0xhxxh5QQ2T+2ZuMI&#10;juNsVESDjvjhofZaBnAJ2h6sCTWZGwV6FprjSGmxqXeo5C9sn5wwTpuCwUecGGo6LBuLJbrJzCSd&#10;OmhcJ7FJ+SGFJfY3J1OngfqU5rDFbAS6lZxhPQiAUk4L8af8kqLjPFLkcBSUFmXJtzswMk7zYZVt&#10;bb1lSh3ITnsWNgm2KbdbuXXTLIaIiSeuk48sXPQLuxAAmA8ORMbh/J2atI7Gb+URVQX94WqxVIsQ&#10;51H44vSXYHwD07bKZKceiAtEWTxtVCMg1p7rC0Vmiai1lpqGYSZ25zIfTe35xaW10rhjVlsx5rIs&#10;8clFSiZuUfq5U5n3UZDDdWxZyb1d4uWdiATbxZIprDBQY3RQuhSRSwQVGautJfYqCfLXV1/tXZz8&#10;bM9Df/lF5aFsroP98ouvvnpKN7MX/7a7wt18CP/rGoL6BYfwcZXc4fPtP++92HnWTb5Zxj0+rL+D&#10;cAnoYL/ffNvFz26ytbnx9fLS0rq20+mlb7Nu/+L48vrqkscET75hbbtz7dtoMN1vN7QzANYLRDR3&#10;3KrbNoIWicjYoHP86kLxA6Ma/oPrIi7PGcpwaMNrPcZOzH2KXNbgNSFrBoxIn0hkAn5rrzr5w5gE&#10;jD7B43+d0vI6uMElDVy4nOnuX55uP11dmextL208W17a2nu6ubO6srq5Mpmsbk52t3ZXnm2s763s&#10;TtaWV9fX8N/Gxu7mxtOdtcnS3u7a6p60MZls7qxsrW9tPNveera++3RtE563vfUlNLY9WX62vby6&#10;u7Gzu4tfW6u7y8sT/Lu3s7m7vbK3tre+PdmRRla3d/Z2djZ3lndXtnbQ8sbO1ur60spkF32v76xs&#10;rz9d3V7a2t5d3tqbbK5vbP9JV8P4X6+nx5e/XZz997hJTvYPLBdn850DyHIsyTvnCCL9DlfOba6s&#10;T9Y217egHePOkoujc0G2EgA0/52dn28vbD/JjhErk50O5aT+eG0SVGvpsSRjrHfqxZduZG48jFbT&#10;m7Ujs4xavBEFjPTg5gSbnbhikEirmoWGZWKsBEYO08QAzgZZSRgCi4u4aPPJ2kZX0Q4YUbcE3HWT&#10;KShyGZfndhPcUNudbB5tdse4bbc7nS7jLpD1qTvluo2jI9wWsbaKK3iWJ8fd+tIJ3pnZPN7qjldO&#10;lrr1k62pNMGxsXVtaesYd9wtn2x0W0elzmrqzIujz/VuY/UUnrDJ6mr3erLyutvYeOz73C6ia7es&#10;oRT31ZSXy72/R2PXOC2H1IS3UsVrTqB760KvfZ9pea3euQi5htt2RbEEOYTEmeLo7u8q36mGSaPy&#10;UKu91dvs/lNGk9HIf+kGGn53ngHjwb1r7hVzyOfhpWY/qi+ls5vecn773NKcuwKAj5rktP4P9aVt&#10;GPMsekdwbT6MPn1/M72YwQqL97wwV3d1jryg/svVCcTM7lPjEVj2em0EKaeryzMluDGzvp/eYDWX&#10;q0qJQaE4zJEa663+bxOs1hECfmRWBSWYKFbvd4k07xQ/SXHiz3H/RdJtjdiNsNiatQc4sfRvbmc8&#10;jmHpbEhYbajisVYcePajpUdBoWktRAuFassTCkSPo9YpA88mWHO4ZzRtVTi2xjtwdUHkK2nJzYoc&#10;AqrJYqIvw39Ek/Zqw3B3ie7YjFeq14Snimo70E5V2goLIdXDy8Xs9tQqjMvS0AAnumL9XMtyDkx2&#10;f62ESAyc4P4RR/neTXfwrtJr0a2+M08b5Q+CP5u7fc1Go7ThzVrUwVbstpEiO/9ydD2LS0hKslx2&#10;ir1e3rs869YtbFasSbnPi7GYfLdyFz13kBtZ0AaF3vPU9sns5lBNYdRewmE+uZTArcoxiVGTFp8o&#10;UHjIfaZnCGffqVi1dOJLfxY83hXFThhgzD2KVCMjCRZwsTQ8V17w0iM4Sqf3K5lKyuwr4myqrdG6&#10;WdK0E4/WtFX2mMpaAS3I8heeQuSLRyEWn68tLkv+KaaLLBozdChAnHWYKYOl4XXFCWglvRRNJ5lq&#10;KrBeVyGifmWXId43dG/JLWJ0aKgo5rQlKBMsgXGx4LVDLRVTOxr9Z0l302qsnzqaR82eNlsbP42d&#10;oEXsEuogHIxh/O6tgmdUGaOC5BaESeEeyOOFutYnwIkOg8oVrPFvSKvBD2gW5hyedIikhe/uFlS8&#10;2GVJo8Alc1pSi8z/oTgOkdvIcdon2duvpQcKwcI60fjK7/rlIQzLUZvW1HQTCBORJyXJSuSU1hVd&#10;SCq0PhwytLMTsi7R62j0nV5HvIBc36iFnyKRItvGBR8dX+zgXd46yy5Ll3zlyNV+9R3PrOjlZK1C&#10;v4Z4lJLVldEsqCxSTlajSVU+cV1jFS5qaKN/2KJXzbuFRgGhClFzT7HNWI74eXffQG2Volg1cHEo&#10;sJ34YQXvb6xq5FE1ZBZT10GP/yQ5SmbfiW5snORRq4uLKBZWtTx8QNHRt3cmthzHOF2mCOU2neVR&#10;AadmjKdrearTRZw2VkQzYQ7apYjNDyIw8zM/3gKW9Vmfb2F7n/MBF7b3OZ9wYXuf8xEXtvc5n3Fh&#10;e5/zIRe29zmfcmF7n/MxF7b3OZ9zYXuf80EXtvc5n3Rhe5/zURe299hnXVgWF93u7x4evPz58GD/&#10;v+51m3bjCDkLM9++uTw+PcBts9DF+ceYl+kPLIGfR7fnN9wdeH7z/pXf+oXb2ZfkHrBfU1neZ8JC&#10;cq+JXDPC7vC/XOj6CBuibvzazVISsS36ksglarnknQAHXLRY9wrz9VSaUG5//O69XYs4lkYkQAD1&#10;F/d4w+C3tuFKZXiRwgkW4BMGIOdt2Ps6l056EMBon51p//K3C26qyeruMenNO6bjNkl0rsIpAvJ8&#10;sNKIxvRtdq/Pbma/n53qxtEITWquiiT32Kj4tuDNHnzfT3HpAjyh7470mpVB1csc2ZxjuYUqzDpg&#10;T7sMuQS803BTd0Y6uitmBjKMasxoiBtwZFdP86S+FRPYQTUm7V3ddyQCnopkqScpPGPRdPZxEWB7&#10;IZlbF6lAjMLytIlUoO0n7qSBeaSFfbrEInL3HOfYu7MBn8cpHZvfEnIJKNrwwWQCF6R6i1A32/LW&#10;SSkLCNJ0ODYNZFDRmU1fUukCLkeyNeqfZcgy1ppoRwx9b6H61FHQcePkonR0/zASRHna0/y1O92x&#10;qtiNjS8VD6qkLymnh01O5hCI8hcAyTKQnrFanEiV8joauY88VOmkpcZknF96yDVRYn908hJOschi&#10;wfWwHwpp5owg53zxkA6Ei3sgGrw2FrnX0OxYKDy8mEZci2cXCCW/OJYrFOYdYtHVXHnesxe46NbS&#10;la39qkQNFTZqVKfuKeXl/I3Plv8rI3HbrACa/RK+TBJvk00Y+sNozNdAJOtv8c53PtWN6q/JPnpv&#10;Atw/bUC0xwHu7soBWNCFhLgNlFeKMuw1Fhj3knwYoJmCcR+z003Qos/CXU0j5p/XviCPwtMGOWC+&#10;noLcYQqTXWsPEMACshmqsSsxxDG9CuX4++kFXu46Lh30Zy8t8HBKaW3k4LyPEutLht0wX1xkMZM+&#10;AiGu0gvkEY7NOx4IubbYgKcYS+sawx9y0GplGzW7fMSbaHAA2J2RiTjlJ08TG3rQ1MEHvMzwVm5V&#10;Mo8UEZLqzH0X7d6H0ZCZzronKQ+yceuVBICNSwZy5gdbTAW03MHH0SyPkwKNKCr462a959FGo/Z9&#10;NPEs9B9Io9tEkZTeP6trG1/GOODaj1fUtL3ArI/LOQApR2Po55FGLKf44dQhc6UfSgLkwzvY1vjt&#10;8pruU6HaMmFBknEVsoVv+SN6EG1SxdFmy4hp0pUD4PnjGuSKGDMkLv4tGCVtI/mCTafeSGT8M+xT&#10;Dhd01Mx+ZAyMepMMgi5khUgYb0KL6gVJFfJixqeKp9iVMf83VrccnayU42B2wZIa7EDIKbrw3hKk&#10;Ja0T6y8t82obB7TcZ0rO4dJEfxJ6fdgDcyHn7ZPPUfUGR0oZVwaqjCp4WjO6Wnnx1mQHDNyvGmFp&#10;7BNQ5P2CG2PX8fPQoCMpU6rPtmoLwbhD5kAv49udFDYtPRVaFX9/m53nP3S6z4cgzofFXimOxvWn&#10;7vH6mpYJKhAJR1GxYgxFoE9MBc2D3dH/S/tsevQW9pubBkasMX6s68WnZxdH1x+eDCzkhFNu0Dma&#10;jAvxbq1IqpVQqs7eFX9yZ/Xp317uHe68+OXHl4tPeKrkGarvIv4HznK0BKPVKXHgdJ3jPikWaNYN&#10;SPyMuiUNSA2fbNrMHrSTohbxwXiZ+5Hx6QiQzXYS7Hj7YGd/H11UQ0+wxkj6ZwwFC071i396Iu1x&#10;lL9P36uJXSrHiBJuRnf3VypEBoyOHo0zvHZnUWljalx4Th1PMzjPMQIxwIoNVFMEi1e2f1CWU5GH&#10;TVaE5F4rwUmKRil0C1tR34iImwLijTmDzO5iKYLEceg9PwApH+w8nmJ3HkH+OCdqrVJeas8CG+6A&#10;xdardaUuIl853o0FhnrymsaQ+GeDH0/WWfcvPB9qLpJyp3pBBU80esmU6sN1B1O4MKzsA8PnFlUF&#10;hUvmOdPhEMZZVZeV4ZgoDgAl9YDaIM1USuBomLz48aWq9brvzg3IurLLD12HHl3iuAc6aoM8+Ekq&#10;kdaoMGjDD9x+GsrADh2/Xs0viUrIsJc5ucKyogTacKgy60yQNRCO5NpBDNNZO9rzuUycsTlC+5hO&#10;fBAj3Qt/qAfvtKztNMSBOauclnwqM4W0xtBLGGTIkVb3FfThYdNtWeC0e+X5Fwmgt/tbkWiDkaxu&#10;SXzXBQcxTViu4x3clc3olyZelPMU5WAFeak5wac473ESZYZUOrQGsBxpVePt9R8oOjD/GKbeH75h&#10;y502wrtuc3MpNVp+5uWC3lyr4LCiUBEWkRRDjhEHWURW9axdjzzTUXEYflypMF6vJOzOl2yZH2jW&#10;vZmMDpsp1XnmoKNEV+GiJDtzWfpms7573Ld0MxoqTAmcBLgEO8XRGh+L91N0LzRXDVCYUEK5X8fn&#10;Tgal4YbFeiWO0+k30+B9+h0AMDw6cLkmXqu9PnsHc5QRAaUAqR8K2TUM/Benp3B85GgMYigtgLRp&#10;PfoP//MPf/jjf/zqD//73//Xv0sxrGY0M+v4Ny7kxGtXJn0DdSwmZUrv8h1dN+nSSk7bffrhZprv&#10;gwA2svtT4agAzueCaMg2YxUrMHVBrixFdAS97PGBwtD1cmLxAIiypPAxrV4nEQo52BWF+EDlVCIR&#10;FNcCvzz9WdXl+4s83/7p8MWzZwd7KgGLh0UwEU0NdkTCOyj9VPSG6mWh46NI1qiVupY0HxKm5Ptm&#10;I0qAoUHWFiw7alFEmUWCS3bW8gzVkOn+mS31qpjsFFQpVfd8XmBoMPBYVJXK0GVpVm3MH+tjBjvy&#10;7g+wX6jXIN7Tc5XVCHbB3hAOZrGppQi+B2AQvu+fmE4jUX9Jb5QmMpnzuFEGKymWLJuLVisiZ1DI&#10;pe+KDVdtoK+jYoWWxkvL2c9uotOhK2uQ0gfGMX2Ztc9v8GlnyjVrA014cG+Bq9r4qDz9RbURa0g3&#10;r22gDnKtDLUqDjs01kCznxfoAXh6lAUiXZ89JzNK1v4EBT/fg4f7krWdHfc0Koizy9vrY9w/SMeN&#10;Qppnw/hBhVhvKNrJvijtGPDM95SrikO13EkgYDOjsHKgAxuNtz4QWnaHLOkTG5KA+N6gAbxETHPl&#10;cw7wrrGhrrYwqolkQUwB4/L682UtNo1BIIuTVQwUj8ovI5DuqZ0esNw8JJSVlKatB1ls+qOtX5S2&#10;dWYr9pGUGoyBC8ZWQcpAiOXl62nviByHFp3swled1Y1cXSJRTk4ZgLBDP5BrPtaTZUsLbRZhOrue&#10;4V5CaDPoL7WS2Dc5GkqqJPcnwbF2Ra8u+rKvRhW9PTCSuGniusG+wbaFS2bPJHvAhDpFe4dcOJxf&#10;Za4lN00Wimar8JmpGmDitTaYQGJ5Rxi1P1GQUNqJiE3iYbDOc4AsEbql/x4+2v1F4OUUx7L74Rds&#10;OkkN74Lg+m+ZOCCjjSMgrjHvyXh2VsdGoTNlw7bwesBaBltYMypwLiorGkVzFwXz7AiTnB8LqPQ1&#10;Kk1oyjivQJMAaGYr0Bj2r9sWXAZYYjtH8IjpO0wCucLP6Kj0fBGRqKgozybVnirZMyXG4hki/nj9&#10;+vK9tGpGofyujCEahpIKvf6YoJzIk1DLVquCIkMuZywdfHIeqeCMwm1om4wWdLFkv1bD9GsHQNzx&#10;jAsjJBhIGekoYcIxbS2XQyDSf5l+98GCMeUwZ0ydFRxal1yVxrexFo/kLBWIKOYw7O00IM+s5t0T&#10;LSBYhmJpuVx/pM2822hTnTwH3DRdOcATiOSQB+JmSrMA8nq2K8zRF2d/yIkNGUINb3Ze1WMmFGdu&#10;Lg+/u4T+CNCEsuAlLGM+V9ZsDLb7fJnZu33vwGIqbKZA/NnE748Cs57ZacwSIMIiTVGKPi0Jn+Az&#10;BNg8QipGip6r9qkw8LLcB6zkSGrkkJPe9eXlzWlDiqnBMn8zboJTJHLQ3yDWpZQa/cvJ5upkeWP5&#10;+HSyebq2eop47T8l7qo0qdIGOnniT63emCxOMqGYtZBs1UMB7CJupw9lH6SrNKKTpJhNeCX8eVhc&#10;WUY/5SlYn2NOVBHzLEoGYAPyLgsOn1MZ6JNBIoIgARPiCTDOkMAswajDL58CHnTOMNYaMgfF82W2&#10;pUiPEyL14MPFze+QbMdPoRUqmupFdnUJqacZ3mJ50BQv5AUrrxigF+1z/BE7lTff/sprx8lIm5f2&#10;MKp4Ec4Ww523x65709iym9X72M3JqbAbNJhms8ykjHTeMie9pIVIGiDhsa1qCTNFX8nCvdl+aB92&#10;1c2hBRkjDqH/hpY+qOUjDpaeyCJWsNPkfN3Vbx0gjAWCmEfFgrenybWsBr8CJRk0cx3Ft1cIO2Kw&#10;M/spOwQ+RdLwnMqS96gBKHh+nNwRZJs0PgaBQGLo1rGGebWmAxFGFacPlynsw6eXNN07T8MQvG0g&#10;Xy9e6LVRjfNR0Cf0J9PeG5axzTdv9i+Or6dvpxd4+k1K2tq0f+b372dnCW4SYKDAMGrADcxykiXZ&#10;l9Am1yvnAHQFVzXM4HCfxLx/67HxDUOuIDouwAUWnz5bWorDsoAu2HwI58mqyBoZfRmJLEMWpijy&#10;gKO0NF/pNonE77fB/ipM+UB39+rr5TVonfxr4n/9Gu3Fa+AALJ9sKj3+dATmKGAUVbsVZNkB4sMv&#10;o1NJOjQ6k/b/j0YSZFEZvon86oAOYEQvMBHI3Z4ps4LYPveXiwlRUZfL80YtrHswwznLLNbrqfQD&#10;tSqZprGqDThJ/hT6abT2MhhQYAzGNx+SBoRd3/2/wPcJdpkKZr0iFTZ1aUhNqusPkZbgpBZujstG&#10;5jVYcW4TrJDVRHuIrV8f4mPIlxL0ADfedD16th3wNY2YU6yxL5eGiYmJasAXp9YqGqJA9buvRHVR&#10;jouDn2VXHh+S+vdyVRurhZzjXX9hGbtjRHHgvl5pGmw+LCkBomZWAvebKQ4ZJbDt3gCFuTAkceCP&#10;/ypan7Tt+NQM53mhvWr9QmOFf4A9YSdJmAqMTyM8iq7E3rL4arKAmFzSYdHRw5uQWjElBH306GM0&#10;fn2qHifXh5ML6qYcAc67E5yC5bV1bPiJZouf1Q2BoVHr0EcsqqYLiaB0B8eL30fFFrkqqAv5xGHz&#10;LiBbXlvzop7YL+4o5O7s9OovcklCdOcwn99AvYDTjRA3+309GveEWAUntIVSZGiiiog5byZ+ZP5I&#10;mQ4RRWlKoXr1sn1apWwzqcXx49Vi93641chmq/Ext9WWJSTTzHFh8rxbWVzKr3PqVOf5dYRP/w6E&#10;Y6r91H5xiqRZIkROLRYo4B3ORX45kEynF7qjd7+4WWWQJD1unAVp6KPIsuZwP1QKYiHvMgdFCWO2&#10;tZQ3SPsoShum7pKYrNtgfBCOtWUYipgK6BJy7A0xWNiABtHPKe4TVVnAKTTK4IsVgzFkYQ0mIKYX&#10;zXgJZRIMQSkjDOPGO4wk308TMg9mEUTnrE2B7SHC9UJUzPA2MJlCm96mJ6HcY/1SZw2dhcRguKrW&#10;XnG8tVqA76ef1v4Oa6SmIaL7ARR5PVeEQHll+tS9TBPzk29VcMqRGb/nUgWIcsTuiQcPpKQMTO9U&#10;yDTuCk6+YJGLxKcIbqaEMZHPZYVEofrNdZcrAiH5tKAi2ayVSDXqGLxojhW53Hb0SiCSlbSlpIGM&#10;+RtwdxyFzoEFyenhB1Qa2kUsIUk11IUHPWJHMAeRoHc7/aJA4DvToX2VgzDIj6MoodYUVFvunKMo&#10;XrmxfpA8XweROnMO3wTIDcyj8c/2uuSi2JluprEjQOhPg5Xq5RBKfTS7evtE2xp4+8Q4gDQOOkrs&#10;j0mDr6XkKnkLR1dDlsjSqk92rfJJVr3LL/SxuH8Csxt3gT4Jdo+iibC1Ys4UtWewXlstzzUDjq6u&#10;zsXKb3dsku0o3flpIfgWZ1dHx9iOv0g7gv1DR6iEJobOHSHHG6uOFSE9N6PbLuyb7bQlmRZnkFCm&#10;UMDt9TWwR4lx/zEkbdhpCO3ZT0Nrxlu6KkwLWRmjgnwCUfM1lNJUIrkw3pmB5oM7vMUVY67eG3dM&#10;XVasawRHZXEmk1HRx+JEIi0+hlNp1yF4oenTWeiAadSClgku5STm5H4vc8reHmdKVZowpjRrhRF5&#10;fHEhTsmbx4Yks8eECNzgGT8bVM1k7mExPQZTiGsue5nDXBxxIpQrxjLAVuTcv5mxiZEE04gfPi0g&#10;YS78oXWfaAmlividV6EuX+ZhPovAikkS3lf0EHvIq9rmgst3qKg3Uy/33ICzBbZQl2JKYQllzh7N&#10;ENBAAc9+fTo3cF6vDXxeTpBUXLyQcHQiNySZuqfQy9/N/dSJfXzqZdQvV5dxbzR8mQ/eQ736CfdQ&#10;S3vQ966FS4MJoRsq0hEsDFNa7nn0dFNpxvuz5aXJ2ndffoF11b2bXvOSUvySgyMds/BBqZTY53j7&#10;/PzyWEyLA0QUHTGbtaOp7o76myCxw2zLVQa2L03LX0LmurisLLdMDqSAP9WHJNHust3taBB3YmVL&#10;rJzQhSysrtr5o0VIPHRffmGVcKLYfHUhlHOkHQpilnXtdeHaSFZ+N+558BQOYZmYUYOi+GNeyZU0&#10;MMowM+qEhiOs0uVxX0xxGOShzE5x/X2N8YKXPcCp6M6US8vYTTf1psHMIVBmpWmUYCIL9vflF8PV&#10;hFTyrPy8+w9fM4YNnenVs8trpSTMZhAJ1HwMZNSaqEjqxLS2TWlxmXWCEqASBiwLAG7+YzIOPxd/&#10;O//w/gnTALxb3qkIe1oE0Q6W0dWuogTkCiD9yg1LU04Onl9PyvbJCVYTXcNSqYwMDbTDouWNZCdH&#10;lQbKX7R7+dt6H+twdbAlrFa/zXGKZVWGXw86NWiGqzbuAilP7cslHQXuSkIADoYetnEOmxw/n8Im&#10;PZ6JY0MVEBKXUlVqbohV3m8lGvfk0ctvu+fPnx3dvicdf3N1jfCeB+7pn9zHH4Htr74Co+p+5jX/&#10;M7yRDOb4Ti7wdzbZUe/bu72+VEYJpy15hjPKyLA5U2v26gPBQ+NAVYf/7tztAnawv4sQt04uZoyb&#10;hz/aRbwfecO1ML6PyivY3Pd22+uLW9k190bNb4LWeUzW/LqxOY9kYRacn1PCQt+KABMH1uD6dP6H&#10;0gI/iW+ELndw5N1GALMv9sTiBxuzdpRZSSQKK+uaw8OAOMHMDVmmIbqNfAYoQz9SSD3ciTUJZEIX&#10;KOIIFwic5YUjCQXm+YiQBT4a8Wn4fKX4xy+oMn/KoWqKDGRojp4Zo8NGgxuYgf9KrJp+pwbvxrh8&#10;5d37j93dGOH4+uM4fkDFZxLr+5SiheJHwccxT5rcXMr+Na6kZ/A+VraseWKApoZITw1iU0r6lc3K&#10;mFjkpwNxh0mpyLAiiYCqYiAfDn0k5MPZ2PSpIhtjwgaIVZ6pDNzhXmUExUkaeuW02EblDYzRGcb3&#10;FiX8GIAhCnLsoTrl6IDXmdc6oErEksVsjrbpJExuGc7cjxFnI/Pqy0uoj7Tb4SZ/H+PoTomy6uAg&#10;7RZWXRBBrCH/8rIJjJvH2CxhiZZdQtBJwZDy29EoQpa0iVgpsQPGKFRrzu+18u8I16gLE6byGKzV&#10;lYXju2pc65Lgnep5ViZrylpFBZL2UbPuRACHHZWzVFRIMRSW/5RmsKPCctB/U+gmk6xUgyWNgqly&#10;fzr4CUvnxdUsMSYJOkGz4BNs/dPnDVU4YzYwfJHi+WdJ07puRADTsDiECFUi+0CUko9XQSAkrIS7&#10;AM5TTmmDmWXdy7JEHV2+PsZVU2NAmsGHwV7uNL7U64zAaO4Izc1lSTru+GLMuzrtConnl7Mp2Y8X&#10;VaxRHmvvKjGElQ7cf1jEz/bJSbAhDlAZkTsOKvliIgEa7LBowdrIkqXSxvPeeRIvskOn2NHdNqLT&#10;pFUhGDhUbT1zfABSS+HvvKo9WTGhRYTd6k9OSVq6+EooShkmapVo7aNppuK4PU4t4bu9Gk4LNWW0&#10;ZdN4ZDguM9GcK/HCaFySlKuEu/HAo0MyneKC92l+eYlwB25KccR6vZwyQNA5VYNGGwHmOdkm7WEb&#10;y+kRzIAUrmSYJ3pPKtdGQp8i+kBZD4DCifI1a12xJ4uJekm9ULS08cLCAg/X/7j9fM+sAagx0OHm&#10;lsaxvYOX+y9/ebn3dPsg6mC8oeAJ+wT7sKHNGUW8qKDPMB1APj5/zlWDP2swOHGlNjn+VscHaTaW&#10;VogU5o34vb6M077ygfuH1vE80CpsRhZaWVuVf4+ZCSNJPiaTDbxmA2mN71W8PSOZiGri73MpuNat&#10;bCzr762N+jfqSBm8abPivwHZ8vKWpk/Qa/lAzjqe21naEtBXGD+FIUiHq3iqQcaDVmCDr6HMCghG&#10;RoHfEzzJYx3BobG01q0K1N3K6gqA13LLaBu/l5cg7vCqzwSwsmttHu9sBRyrK0sF2snWpPnwsa6u&#10;pYGvbhCNhpHJ1mr5IB7XAN7y6howj8e5VzflXxsW4EPi6uZqt7a5IuNaWzEkH1/J8GQ6Zb6w2kAq&#10;edWDoI2FCnEe4Iq400IIS1RTMcdfYwuJPaxvLbNFIYSVVQx/ywhhsgH48CEonGxg+Kgl/y4DnfwG&#10;+gVg+Vi32V7BD/6RaisbGAam09pAj/EhgyNJAgSQ2soSMIB/pcGVTdAgPvA0V7fGJvAWE/8oejZB&#10;c97BKnLXMRs6z6Co8rECLALKVUznOuuTrr2NFUwGP1Yw90TA8hZrWu8kBn6wDH5urAjU0jdGXkYA&#10;DDgYxIb/xtpZWVtGC5hVrCv8A9KR2vwN2uU/GC3qEL3ebkE10gGajAh9x2+QJpKXJ1CIMXXLW6R9&#10;x9c6FzZg48NUoHPgdoKH5BRda5vdBLhUDCGXa3YFJVYwfDSGfxQEkBR+Tza3Ola3niWLEx1gGAEK&#10;GSkBgnwaCkRKEv30Soh3kjb0l18kz6QxT38ujs8ymxIyXnjx+vzs77fT7gBv8dy+1kdiGcPJm+E+&#10;qF3/gGNz+/vnh/tv4fwr3kzbXOC7eFgG8+z3xZ0neGRvaeClvX/mU3vfdMNWe5F3Y4wR+2VveMGN&#10;hcRQwJgAtRwkyJ53KQusMXrMrX97Ta8MAwtSHADUUVRXE1dAW+5w/6SXhPEeWszX+OKEwMipSdEE&#10;kntkjM72n39/+MczwRt945F0fHmOR4D76ZL09mj2psvF376+PV3UPVxv4UM/6U0/6RjsScDyam/b&#10;hA9twps24QZ3UGRgBETdXcEhvzSolDGZl7E8L2NlXsbqvIy1KuMYSk4G5pSHlasUQfn29Ycq8RI+&#10;8OsznPbIdS94MjsncEIO5GhylXx6fjv7Xe8Om2nG2QXaw33VnFgcl8YZpanlgHKP31zeNnkj6eXs&#10;7W9aHYp+/MYxuYv4ODt5H79P4Cwmzel6J0GXpV4l7wt5mT9r5BRg1JjWl0ArBpWQSlNSiLEtLYk0&#10;waxGIud/+x2nCgifR9FEx6UQno4K8j8/YYSmhpKJEqwhLXouZHzVG+zwqI6PFeeIHZ3dzHDu8hb6&#10;69vUjYBF2WxhPqJcw9pOi/vFxQ+XMx6ZhLEqxVm6FNcwJEn7KOPLdfcvfj67aqt6RBE13XTPn9XW&#10;C5SkPQ4/wnur39pRVLY8juPja0Hc+fTd9HxZio2HqI/tayOFXgSFPi1c3nYXnJl9J9IwUKPJryx3&#10;IiRiH+Kb92h7nStUGCbyAsILnDg5wh7SWCZL2ZzSSult0k28XaMKfxXoo+wzjR4YJkITRcNnfKLJ&#10;CPXdTPFU/cnJFU6SznhwyRMJ3aMHIO6oyae2W2YUA/9NBw9fG7m8Uj9EHBc+/1HeUecaKxjz36F8&#10;5Q7ACw5IT0+GShwe3/C8Bd5+FY9tMj6FNigD4dnlvXketSblka53oMsXzkMRs2OK3OmJ+Is9HW+V&#10;4u1CpTNe2yxI1eBt7TE2AhXV4yuYXywuK97STjTNvkx4Zh6rVQgs+02Q6VFzRgHLXVwaPQesowOW&#10;FmJ1DwL4NZg7VCesi5Lp3Uy1li6Z6Il1bKisZwuK2Rr0EVgzxFofJcJdvThMhoWBBiSIQH/mlU/y&#10;KsQyapFmKOE2wSEiat5y65ZITNM5fqk60t1YFvlL4uklqcyHT50HKbeglVMda679V68tQabjv/Zq&#10;/nVezR+85g9T7sCMf+hV/WFe1edeVUB+fsTTdePnvfrP59V/uuMNPMULFj9NcZcDHia8QAzTGFnt&#10;2JE0Z/C73ozyuPFur+7u3KoHURd3/6mqMN496DdwMK+FF9YAyWMcfPKFngUBS/u7Li5lHmQdLOhy&#10;yIrRY67FwCRF+AuxubxJUlfTC+klotP1WtHUCwUalfoU8wOuE/WxU3xCeu5QuMtcjiW3nQFJnDMH&#10;z2MSnuPtlzPoT3xqTRE6GyO3bQxJc5oKsPbpBbu65HHx8X6vgf159Q+igYM3Z1cyHnq6xkhvgUBS&#10;AmJcQNbpM9aKIy4yOym74WM+famE8i4pl7iQz/LhM7m5dtalGjaB8NuluJ0BbOqs8eCNtQaBH7iu&#10;GgSfi81GbmqY4ifaFIjQDunYv/bPJ3Y+HgIwgTMHUaNUJEC0S+uUvdoj6+bGN9wojPr3+MdgF0Cj&#10;3gdsTemOkNbJ46noIaFxXGVYz6guHam+putSxfshtGpl4K6jj4Y4PK4jpinjN1ImhS/PsKzo4Buy&#10;+kXBcJLyplX9dwbiHGQEMxle8tkbJwWqSdPZTNI6g0qrSkdRr27W8gpfyYqtsSE9Oa5S4kGgs7YJ&#10;IQsNxFJUGeV1KyMoHtqvLFETH5ku4iHhahw9FLTCo/u09gQGzLTr8elnpp1YseLKuItPg831EHCs&#10;mdLnKB08drc8+ppy1KYq0YiVd6UO5U6MSimIPJlZ5Sah19DQ5coKuYEcaP3vzo6n318fwTHk4oQW&#10;DCDcefHz3uHrc+h/2lOc2gsRo5V3nv/tz6UyaURqns0Oj99+eHMINTdqZvYRqFMq1K18qpyCWyNN&#10;wvHihwM2cnbxBr10dgNcaEtQr+w0YZkDBTAbYpHnGmmieMWgrLQV6ZYYi0VaVCuQpHEUmY4RwiXE&#10;pxRFlaXKVoYYJVZ6lJoop23xgAimHU/Fv5u+5KSknOdYmtLKVttBbiqggQqhy4zLQOpxYtmIJivt&#10;lYSPdqrIcOIMXpfVWNeqSISqLUtPjWkKWrMfxnWLowBTo0PXZfpKwaET3Rq7mP4WH786tkYVj86j&#10;7K3ZnGmsooeDomIQqx/vGLv36/DQExsp5jPdLW49k4uYZyiPMq14eledSppk4BfdxjJ2HqzU5zOm&#10;8kVsFZkwTs7HSqpFA8L1VbY8Sq7U4kpmO0OIjdHZ7duptHoCQmIBEaq6EiupNFKxFEzid3pSbJ0X&#10;07AnsEaDEgtMnizoR2zEwF+I55jCtsQhDuq1wbsrOaQ85uLwGp4Ydm1jCQ7IZjxRPENyDEOtw5rr&#10;5Q7xDuoB9t/ht0Co7PgpmV8qfPfxV/gSSmu6ZIo3oxJXWZoV4g4OOOpJ4VElhmXo1oEz3NHIcfUj&#10;LB4Jk/UEIm8fZh5dApYGNQ7eIrhaFafgnPx/sOeCOmLKh2J8F0uXzc8Q7qROzpvLQwOP7ZVSIzts&#10;WZggqgIjAr4wkPfmYNJ0CqHZoTgvMBex5pmZjhTys7Twb9dnN9ND+T6kWpx6VyhzAn0Ai0TPk4uq&#10;IJ+4LVMLdmub33l6kzNpeKIJV1BxVyBkcHkC0JEpxesRQ8j61kWQqrAFKat/jXOV/NvCKuykudUo&#10;xCEJkHq5e+N0KSlLTm1Cgk4Gwa8gK+Ew1rOqJQNgDK7zPEmCubKu2UQ1DMkvMLeDaL5T1Yd67nec&#10;KivJRbdtL0XbI7j5K394ez3NN+hG1wZHn7SmzC0e1H1H++SL9ym/2Vvd83THTFBDajHi8IdF+Rt1&#10;Q2zxpNWU5YbUzyaO0kNpxsVAkHvDQBDpaxrjH8Fc2VvMgFc9YezunI4qwqkA++0ColtquTwT0Gyy&#10;+Lvj/qrBm+ezmV3HV0//2C/T4Ax0wLL16oionXTZ/pRj9ZGbrVtRHyH6AzpEa9rvgthswKfnUzIx&#10;FmaV3EGJ6kJZdwleoBkYiAqUZUqRPIxVquVJaAOhPqPJBigtj0YDbefsea4JtWfUv+KYkdmrKo9e&#10;VXlJqZP6Y4lHlHhcnXn5O5USY/PBUhIt/2CpFepvw6WoU4oOgxKQh28OSaQaDpzg+rUFtEx/C3fc&#10;LxnrKbdc4cRIpBa/1UKiTlPcQ7my8rXeUniLSxo2JKhss+NTuq7iM31VrnDIjeTGE+nKkCDhYRiJ&#10;7dgtLT7h5fjwe9WPN7WQV4uXrUCq88Cc72Yp5WT1LGlkUn6AJHs3EUjBTPnJ/mBecuUK22mgnLdh&#10;x5rgRDjl6yTRZ4SP4oT1DPYUYuqBg/LRFi9h4B/+NwRLzq8YLblglgCpIMk1fdbDaBl0KlgzMQDU&#10;Jtj2oAA7xE8qDgW8SmhG2SHWekGSTetpkYmylue8tOG168qlbo3rzHWDP/bZLij3UsSKPpVbKcgJ&#10;6eOe993c8v10THtrQerofWdLv5z2GofPEMXgIEzN7rneDGp141RghyahYryddemeU59Mo/oDmUP0&#10;KBXxl3Xt04EUxlb7qfZWb8BsRckyVwPWGNqZa5AhL9dtFMc+sdb8KVUNGoFfRSJGKjJhUEVEztrv&#10;AN7XUjFHu1CxisMui0bv4/AWe4qzcndOhfiEn4aw8yByVv497L7MCElTMw5/qHqV4tPWa989mv2g&#10;MPrVZkk+kG40ZnJByaHQnNP2b5CI4dnbOdiGmx2FZ/R1uP1qXVe7rqO+6ySNgiZy6znRGQ6fiSiH&#10;DsTRu0s8hPJflum1OBSnhM7RoMjCvVkiPLPoQkChJLoIkxnDGjHQ6+AY6Rp3F1xNTzhgVYHUQWB+&#10;W65lElUa0jhtksjUsIy09CPM90VY1nUCgvpyWhC1SkHVDtmFowDr6uT2GCF+xAFCptRBwRLmWEop&#10;/4e5L9t1G0kSfT4D1D8IHnShG5oqipIokb7lalD7vlLUYhQOKInaSFGkREmkDH/ZPNxPur8wkQvJ&#10;1HZ87K66PQZsi7lERkZERkZGRmYS4rCrqdid8XFnh39GsK5MGGRlXBtidGQgozw4FhFuKsG+F80G&#10;zUOcFaFnGj1Zhw/OIWFCrPDAHsbRhNAk3sXHjX+9bg0ZcviNa5z5JkNoywwPQtOOQA4xR67UR8XQ&#10;AhLMZHRrF6nBDF3EQXzFBnLOM4FTuCDzjXmHEqm2es47ig5hHXxgXf7CMbFWgQ8V27twugXsO+vV&#10;RjdyvuINCUxJdL4yaOR+jARC8tSl1w/ddggQOz9d+X1w9yPyozGItPwrcrMQoiHvP7EX4QJBEvkI&#10;Zvnh79RR9A94oX612x90uCRqFR5YwxXw+TWqDQksJHXXnqTXHQqGQZIC8olaRyeaw35jBRW4GGkx&#10;PLxxeWaEsrMaKRdOKkwpCuF6PN44HsjcFehQ3E4ICs5RXenYV+AxH6EV7ODgmZt8IN4H1QNm3ho5&#10;ITrBfMTOeQz27N4B3qQgZ3do+y9B7evZLGg81Ges+4JIZqSHmOVpDGu2SJGFcgwdupFsRCMsRkEH&#10;q4dI+OQO2VnKo7AIUJlBk9jYij6eOoOYIj80hFi8EaJPZCxSEKHsoUUHnjhZpDFrrxIiAiPwL48X&#10;NUwvIusgTMQgwq8f7Wa4VgEs7ob4Z8at+wdITNQaDudiPrGMMwYD0gYhTZ6uoGFaYDQsAw5HhAci&#10;iin0RyAmIYHxpH9V5gmX7mqylYJpHzdyMwRJGjOWWH1BIhFCklxzg6nDNBYOWTwr3GoQ1BrOYBeB&#10;FK1IHZCEUKNgXYLmf6aZe1kJUwISI2yD348GEeum/KZ0YhKGi16m6/fkCtq8RYjFhwIIrXA8Z4V6&#10;Be9dP1pO3XnP3kAEG2GEkphvlMqPWmboytIsPEIe9OjlXpNGWfc+/6vFAms03tnBGFcC6o5qkUGC&#10;Clxnhx37ERMCukpoQkkSjWxq+0aq+sqlfadBYm8aCcRAwCrg7Tn+mQKOlC3lZrgspUIJyXdcpX2L&#10;MHtizgdS8s5ZirG2odUfojpuaY3D4g/2zn1daWiTD861ENP+2gHBovf3qymX0ILVJWbyNRxPtPuh&#10;fAQEut0eCDREKFYILPvB/GZ+Pl67RgWYYfmDK9erOB4smX10N2ARrhTMozs0kfDiiyVY4YVxFd04&#10;gYxTuDYUzu7Sk9MM0hAZgE8JkMhxpGiRS/mAT7IQ2OCvRDspwVqXQ/k0noHs0n5GJEYrIibnflGE&#10;kGCJwRSGCRPWPbD0gOUOh8x69P+Vxz3MjlnRVjAHJjuU/MwhJwf8QKslDq4jgP8QRmjLEv5n11DE&#10;EwD9RVs4pMeaCa973Pb4tstoPxuZaDHSYQ7OZS3vOMFmPnIMM3Xv1qJMHl20sym3BOfmB+A87Kis&#10;lw8a+oLSC1EdwoqvX3gqlNTBzHrTn0BCVCSqEbP45Q5t6rXHDd6ERWJ3PvLjk8UQAoVl5GlZvK+F&#10;i9E2cVx+FjsyyBZ2tKTGN9w8wwY1iqSJwLohBhYzJGLPNglIrWewSWc4tHMfLvK8QP44WM/Duiy4&#10;4xkLIRFDorv+QMceQum8YVPAnGd4Ia7hjUfMCtSrewGMSA1HWrF4UGEKg1WDtT3hKhqSDD9C2qD0&#10;MNQBxjXSHI/K4QoAEhq7I5ju2VATZQaPYPP3hYj8fImEFVMWkYhDcwD8/yXxlQ5pDvEVUr7C9WG6&#10;5gafHEKOjvhgyMPNAsGAvfPgPKYcwRSCOxKY/4Q8HFZZ4IFJBo2Q8zNhc3ATBUduysH6iigw5N0J&#10;kYNL81BpJBlhrUAvBdLwliiGCitQV8wsh7Uz+C7nOBLK+hH/5U0YDvQXus8d9jPMEXd/+ByJQaD/&#10;A4/htbOTnVUfBmoTZ+0jdRVxn4aQR6oq+oXYQrhCnHq3go02D4mArBkOYhWSEQQ4Tw2vFhBBJhHb&#10;wJiv5BWJyKh8+Rq+jxiNJCpuCCgwg3pPQQG7lEQxhlrUA0RHG1UQZFcjoB4sztCm0jXx/lRPMSxF&#10;b9ykhG7YH4Hjusj32+sgZnb4/BlTFPQ3wylK/7thz87wD5hN95se5Fwbe0GLdzruXdLOKaCGlfC+&#10;KqTuA4AwWKzX6zkfBjGjyx+rdmxE3CFDFBw6IkalBIkHMhtpaw8Hws2969SBD/YauH5Yw+4z0q7w&#10;JirPwCZwYarAP4L/GZqzS1Bs0FKzN/AJ3HjVkAH+KFqPSsgLcv4D9dBux+vUJ+7OB6uHoDjrOw8I&#10;/vKvb/3//xe7l/S/KmcvDwQtIMn3xio8FKO7LdNgJwhFKjM7qYxLCz9qisQsciWhdfQT8SEOH7oS&#10;DzkcCBJMwjs4xX6ETSwb/YIAUizBZG8q6GlQmtkeDiE9FJZ/g4qBa82/IeW9cg45m1PRbPSD0hGQ&#10;Ba5OvFdDYeb72A3kIxb3dyiOb3Ib6S4ohJUG4Xzo+Ak8f/cO9KAgc0kTgnMlV7e7naE+pmbv48U3&#10;IQk50g0A30d1ZoFIZxsAQ3B84JAknj/ahQfTEhZXms3OiYxOwry8XjiHi1c8bzCjETrxoJGrmCHa&#10;WOSvgDpRa8xP+gbYW5YI1TQIQ7rqC6AzVg/i1WOHPCVbMM+gum8qC1KekR5aOvTFYM/OAy7cOjPf&#10;aCWUnHDHKMLqqp1wPF357sOrMCkh7t2YgaC/3HsxA0IgirEoPpZu1EIo3pQ0IdmvMvEHVYws3Ctj&#10;/woaA/jJ4a+oZQbiv+SBuvJDMai9XnvbUD+YJqMvvHWMN7jQki34i87n4a4zde6cwgCEjAdixKL3&#10;YDB7aZ0IMk4NDt4YyCND5CVI8u+TtvdJgZ+HCYTF/b3ewgh2i1qfcavBugjdpwNahcv7mhUKDDX7&#10;0dU6KK8JsW/w5udtNrpoB2WPdbhO/Xybi27dQbn4fEmY+Qed4FFcxuOTJrRtilfwFQK4Ri34us2m&#10;qNFs/zab4kazjTA7cFgHDAsD8AJrhU5ixDP+nrgVtG1XtfCRFTyECe2j8F1KjoAp0DBF6iFfouxn&#10;rIlKPOFOVOAxg15e0FYi/sOyKkgL0EOVYSQkQtJFcFHDKAt7tR7kI9RxfnAz5oMyqPe4DFw1FkM+&#10;CyhDkAoQIWehI2yBGTSLaiYIYYG4FbTQDqpgrzNapgQJsBLCS27iSMDwA5GA9kF4g4LPNji24OOJ&#10;NirQpIp2Vpk4C+TqRT4doAW8Shx0hg13C1dfoKMZHzjpddA+M7sCxDA1VM8s6pTvQaE/DXV6yzKN&#10;0ENd+NNRp0L9p6OewiL0l1KdDtc/GfW/hNjXYoYmtuCK1Ei26Oi6DuvBnYOBGIbEsLMqPvlPbfGH&#10;Z9luJz8ELRpk7Nbk+44kRifpSHmM3WfmrqQn8QYwZqOwtaejF7ygJPgBaPLl0bgFvRT4kyNwRHWi&#10;utvdfL3wYYvQXLhwTu/VW+jkcEtgTrKbS3AI/v5oHWvPUQ35hFxk/qXaGp1yfzixMvQiFf5Sgt1r&#10;i/9FBKP2zHdQjNb4S0l2r6X+F5EMmYffQS9UnMy7f82IZBTjv4NIMFejO8xvj5MG0zSjF7HEMDoz&#10;+hn++ooX3GSv5vqus3cdeWcDsMHEZNYl2EsBBg2OSL12pQZaKLzfDllbGFd0GR05YY09Ndj39iDA&#10;HEwmDjmiyD4JqQmvSBLX1K0TlmQH1IG7D7AfFzy1NIOZUl7CRfF9eP+9LwfsHqoaw+U1NbZfC+TA&#10;fWDCvcsZg/Zpr84l495hPR/hjFZ7+EpM5rT4bk/aQSZ+QD4sBCgADAfBUwqFNAj4FHYX+RoCZB9E&#10;KwFgBDzoLfrNcPrRChRKsMtuOjVjKIFMMKGhYdOhZDxYQgJERrRpiB1qJ6Q+/AwDSXEG/PMmQa6q&#10;3hflr4LnwiFDQF9//ltJy0hwiBXwiOJ0RZJnAhqQ6c1hF+zLAQHC/r57wMbwnb7kokAAELKcAXol&#10;VTCcC+htaDrI6RdKxQMcHKjgGQgOXcBo/voFxn/YfcKjd2zHxOwDGia6CZv4cBkzOoUBKTDE0Etu&#10;6B514dcE3CVv4ksz6DhCy9DbyzHYcPho1f2Zzlqtz9jFEfgyqNOCmI43TonKWtXMWGO3M452uBjG&#10;L4Zc70YgJoQRbcw9AcHS9ObuQ1w6tJ3ZkUQ69UQw8J46ImbQVsD4N0cqM06pkg3YHcgZU4IJeWfZ&#10;F/5GkhxJOBONxdzexGijH3TbPZoHGf2J8H+fqAfyHPz/ckPZSNUGa5KQr8RmgWkAdlnJDILs6fDk&#10;C8pIYXre1yRPi5FN+2g/HgcRwfX1D6OtwSFwDwcNAvfqdjrcIGEfQgAezkFeDbz6eFYdZyI4yAcS&#10;rFPCI0CB4yXsF4rxIF2HyI97SaeSRxvD4XUIpzcEkLpRrq9mo4IbXApEBRJ5TN64ly2Q9iuImCKM&#10;SEY/YbTQR92wVRXj2p0qlnQwhqDBGPb34Kv3UDfwwRzs5wERhwcA2MhBNMWy2xc4wg0nVtFZYHIx&#10;BQmiw6l3sQVRBXoTVJRANpmjbwwR35BFT1uTxsnxbhyqqC9AE6FUhgk4AauHGFEOpHdU7KHwzSVT&#10;szk8uIYrvbGrwxS6jvPAO7hfmWziC/1M0AI5pz/uRZJswdNBSAxN1BN0xuyOaGEcFoWG2E8Kw5kc&#10;/CPkNXz9waBzLY2xMIcSCHsD3pxb8eyIzWCAzGhH1C5Fg66hIR8NRExoODmHrUFcIbwgnTZ6e7YI&#10;dyFa2GO20TNFVPvhR6mQ455MiUmyBIB7065iWhuTIX7wDh1yQxcJcMM93B4ENwjAbyKSLzg0LXdc&#10;gN8BlEAmOORFNvfgoWNtToqjoURZBrDwJcKJv/+taM2bgMTjiwlQFU6GW1KrokAd4gQNnNE7Wg3d&#10;Wrqr2yzSNB71UfPY9UHRZGJZkMpC0Nh+YTWGXUuRekVGM1yQ7hINFQREsbXwQo32DHOFEhpHcGvm&#10;WqMXVnJbzQaLHvlwGd4jpYgxRvx+oDZAiOFdjSvmQBI51MWOZyTtd8oEJ+KhzyoTnHo3LrCuwFms&#10;MsEJjDLB39/asQ0sx3B6DEcUrk6HNXvf/IPze0zQRnS3LyZcdCHEs8tDEWNDocO0wymYO3A16DUH&#10;IIveC89ihFsKeBPdY4eJGWye4cGOXkfw6PXvLID7LiEcfvsNY4IXe2jGRrFvIZg0mphJPti5n6l9&#10;gDayiJGIw7jgndHVbo7u84Db2Gfu+oRH1AvO66CQbKRlCJDIdo7SWsxJ1zSZkZlzyp9vUQrPzCLf&#10;Nsbi998RcNjHAjJG2g6lPZRvyPiKJwXm7YUrIv58e1qWJSLmAtnfIGeD7zIBPh4+T1iEVr/4rQoS&#10;HkSABOoIYnPgkAUeovhac0x/fJodp91H4OGWXggooABTH/UfomyjFxTu2U+tpAeEC159eEpB8uwB&#10;Cle6aZLaLuxhk7eJi00/tFWEEKbDEjBHXMKnHgLdZcGRflBWECgBlwqSKYI+GB0M6i2+czwwL8kX&#10;gEFqjGxeov01cJ3h1QBeeEGMOUqCVRSUCzKiS2lD45HYuUFZCLQmlCN7B5gF8N5BjHldEtpzSRn0&#10;KxidXn+9tP5J0mFmCJL962REB3QAnDxtAEfvUAIdBaTolwVEwe5jiV9xTPTXLzN9De8QwpWbkAB7&#10;G5SIuB2mLmn9O+uuQywCbE1zfNcD0xyFaahFRI2wIoMCRf8W3xucyLLrCfrfV/ce/eP+Hv3jPkKf&#10;iN5LoHZQFqU96iQKlke8oUkIWJg7xrnhJ1Nv/Af4z2YaUqR4eESTDzM7E4dJsE7jsCKDp4CgDhYw&#10;ZBE/v84AyXiQG66DEOHxhnC4GCIpdADgj3BZhL+oMqLh72TkvXDoxAR1+8IAxIhBaYxVMPTAalnP&#10;3VVwOdTdVI5VAJ3xcUusYYA2i1EinQxv9GZ4qgkZYGR6Qg8pAROuorejXPSm0vNc9LzSfS5Ro7Ab&#10;DaGXqACiJ40RZ9ukSXfuJKY4+gl/cScjnDDGhA3wLgIMVWIYAn/CTmG03y6CcX9cBESKNInaZ1HG&#10;N1rQBNwEm4AB4gSiykABYyigRNASFcxEQPALA+5r8IFAhR8IzFccNA2Le0RCPEni+B/CUyRJAAnA&#10;4SUJzqZnikHs0c0DN9IU2QlEc0OvqO1BIj2xcmCsEaTFQSOi04kYARzFFjnHKHvxYEDxC3uIOkBH&#10;UtYx5OogXi+iwAJz5+Xdr8NcW3VM1zDx6HRI+o1Re7K7wJg81xsMN6S47nTQsRfGhgoNJIwAsDQs&#10;hDTX+y4WCWdiCuNmTAYDEYVvBfFbMEfNd1P9FaTlFQ/3oBAxRolh97QQCvH6JiQU9MUUIsoAYj/g&#10;4TrgfyCmwTdyqtI0iFQgZSKRiOTaoOfXAi35HZx/m/cs6VkPAZkZ6d44M8DuEMEYBWMxjKShLAnH&#10;pX+L//uqbX+s2uz7qgXRZbd9Zlw6scfzCxAmMAdJj0M5fjwisNMy3NED9gahatFgzyPddDPaYUDA&#10;mP9LeP4Yz5tb9UMRwsrhlkzv7kUKm9FMfMbbQvBuuIGHNxwcfxJcYmT/+fiS6eL9cG/lM1BTIVvw&#10;Wv25hDLaNVjDPWEk2r7nv/5J5MNs+bOAYV78WcDIcPpGN/91qkdbM3dqgsmKDG1qXAYmbehwwdtA&#10;dMP1xgb5pvf02ZT9fC5+MkNeTaNPylzNok/KXE2iT8pczaGBNXen1InGDbLvporr7LsJ6Dr7blrD&#10;2YE2/y41DWugUBHRRt6p5e/0zfdVv1OD31f9TjsTEjCSCobKg0uDyW2XwaSA1vbYLL99+DDQPFhX&#10;MRZoEK0QGeHQbrifyBZkrfCwwFvmarQqi5aAzJyO+3cz/+FIE7LB+GNGPNmj/qb9HiPlYL/wO2Z1&#10;hhiEN9RovukDtb5vbI0vjzC7tTN+BKvrLRlsEQXG/GPEbo2LN81Ocn3zI9xT+OzH0x6ww/BtTQ9h&#10;pIhfj9ogt538tW2Qnem/tA2IUfoT4D+dEJ9bHoECDS2Vh3YHfer0G1xK/SiXvmE1fHkO+Bus+XHA&#10;Ly9P+fENoD/CBEaFX61Wri0Psj0fPFAbKlisdO4skDD7e/Xv88H2XiHFqu85GBj3MAW9T96/Beo7&#10;hv+3QH2HtsKg/uq59orb2DGHJ2Dm9W2QNPriPfH1wHZGlIRr/A1tR/f04JInZmqNRYbdwF2bB+T6&#10;+AINfI0hFyCuB5tu5m6JPnL6cm31dRc5JG/r0Yk7GUsmIAwkysWXus4PsSXcjkNS87udiXZ2X8Ms&#10;iLIhWzZRtSqKEIFbN3C978OXIvi3v3UAxMfY39F/Mf4fMXAMkv7ANxjVWziQBy5J2itUKKgoF9q4&#10;p3lzDWWq1kaHbcid9TEWFor1XW3vxj7IVZ4vdvofAAz8TL72mvlXBV1DAW9D6dbM/xjLaSbcBKt/&#10;ygqxHjxBrO+BC59SiQRyFSKOfOKFREzRPfdTAoDud4b+iY9Bwzb81+58SvyEQBfawL7vwSaiI2Eq&#10;ZU6UjEkPdypHXAExfsWFuRls4x/3+uvMnjP511xDVZ9yjcJFeH+LjtAvloqwwUhvZD+AMJrwgiG8&#10;sbUNXl7Hs8+TErB62usFeOddpVGPCD0hAYQ23a8x/JgSEmkcKvIlBgFUe2zecoiDr51CqantDSHG&#10;sZF5+NQZ2sO4KY1CL2CTWpvDjVtRVdh1Oh5WKEwixgL5im9zRmFiX396o117vsBn676zTa4zUGK0&#10;btRSLOzpZxJ0jW6P6wB2save/vSZe91NN+BMj33R1q/w6iPpEmyE6Nr2lU+mvsY4FLERQ9elQBKE&#10;guVqtzCeVf2JMgpTJBH7+99isZ9/BsUSGzU7MfxauIufL9X3P//8j58eP9+B0X1I7p9++6dHgWDZ&#10;/vTh//33//0AYX2fPgyFZqJp5/XVunLZ6/1LS5ldjJk0//DP3//jN++jt7VRT2Pe1rQOH71PHzTk&#10;Z/4Iv1Ey9yGGi7jGpw94tGB0kWzF0r/yv8wSqUwsnfk1mc0mpOR/xUr7daykw3VYKVB7EGHLpz/y&#10;2Y8JMUb/fPj9P+DXb/v54mOvUKJtwtenDyvXtT9y3Pl8/vWc+nW3X3K8JElcIsklk79AiV8OPpwX&#10;9n6xDv9JgARwCvphBo/ZIYUUQ3C16e7ofvrwATUU/iGdm8/Cduzj3sStzGecDvcIIt3H8b/yXAgc&#10;6v42n32EMEbY6v4dgpLNNewxouftbHi2j7T5GxeViNpD1dy1a+q4syEOuNey6V6nomYQ2uYaUeMj&#10;KMflpw/eLyCEGrzt/OH3Duxnub9xpMh1VZJ6DRFjdNU4KcVQKQCCm2XSv0U9T7ND8lmHX7GY/Drb&#10;bTnIANIluEckh7xydQtdovx9WHHJrbfLa8pDvY95GGPubq/A9Pg7kb2qCToF1uuQGsv3U7+hpq+K&#10;MUwIs9Dj2PrvMAsLvyRSvyRTCi985BMf+fQvCRDNBAOElLyB0cTH7t4Dgyl5C4OqkndBYcvewFFW&#10;x+3U0sAsCZhIpOubooXEB6aOA34z9dOHwPJhhT2SU8qzj2e05wyEIyRCbKRJEVb3lVb4ZfvfIT4Q&#10;ExbXomlvVaPDrNYplqN6NPGtetjG/52TNlxalrt9Y1LrLeWcvCzKfTlXleUCl+3Kh0F5dZqXpYtW&#10;ls7VQvPYlOV01zBbcjwh4z85GcqjP0X55//05P8jd1Fl+NOVc1w8LReMkjFN1ky5rOBkecFN5Spk&#10;LrvFnDwo5paDUm5plHPdcS1/XpZzy2WjIO/q+fOujgEWcnKzIJ/R325BTneKstgu5JpKKddVit55&#10;WvYOs4onLsK/52Ild561CnJiDC2My6tBr9Tb4XwMMCzIVnrnb06EjnaX0OlCVT4Xe6TLcrUnd5s9&#10;6FpR1nDvKzLqXbdIuoz/7Zbkc7UMZKnkZQO6B3nLauG2HAHYlfPQW6DLrJrv7hpQNA8NFORlNw9p&#10;QBEAZDWBWc0eoFKq9qpeVy2Wi8niejYuDpp2eZXzhl533clhgAO3smp6k7WY7/nLU9HsXnqK4dT9&#10;caqTbw26lpFpX1qr+WBSUQqJY7Va2zVr+dVysqoB6Zx+QnVbaj2399Ncp4gB8m0lMRkNS6Y25L35&#10;yJSGk+TK1rbuYToUTuNUj4fw5rQ+srOLCh9fpNrF1VirrKvb+jrttza7eN4Q+qpp6+PtBAN0plYt&#10;qVtCfWPXh1s7s7Yd53jYa5nTrifLVeh+tZDrgrh0x8U8CMQU0XZVLOTyxX5zUCwNeq1VdTnxlpOi&#10;jwHuppVzqVnppfutfEmtrWen4qVW6BWWK60/8IfrcbaRz6U6/ZZeKy69+cA4L3GXa5tJqbyeG/PS&#10;ICU67cvZX9oYYCLeuaxqfcNtKgOh0zPn46FqT0clXh/xPXOyne+0ob2flvnjNPmt7mOA8YJZGw5N&#10;YT3Z2seZNcksDKdt2JpmOfWt42R8d+/ET5wmy2cQEzlfRCJWEGVpkHaypdGY/QcDvE6Lz0+XDSe3&#10;Z4Y9rWesRMFXqpt+j98cpWmpIo+nTfNQUBVlNykMFv5G2tdrgr6cbSqrjNngMEC5Y5W5s7yOay1V&#10;9DeiN59a25ZbrhlubW9aupY1zd7OWhiCUCoKlZk0zMwLS69Xa9mXvlzq2FZz5VkEUQyQRfka29sO&#10;oVxxyJ3zM3NxaU397C6vD93mNq2d9vViqrDTMMBOYcKnD710q67tOlMzO1FMq2sfz+dDUqxwtY14&#10;2G8uWcEZ5udDpZstbFrOIcNXzmo8XxpmW7XuUpdznWl93E2vMcCUUBOri6lpg2Bb2jlp7ouHkjvd&#10;HWbF5ji/W1frdWc5l3Pbcbq/X+8P6vz5PxjgoyKONR+1Tloy4fKzfr6eWvbsiT1MqoPubDuOn2VP&#10;Fcv6VNL56UUSpOM0U24J+5O6xwDt8T7Pl/LnrtFLil3bHdS8nJQRVv1OcdRet4udw0U8nKptK97j&#10;6vP9jj+U9IydOe5S/U08fhzKgnvqij3J7IhEY9fkrGCeN91Zf3asHva+kkvWj55qp/qtsmGMq2v5&#10;cGmCFE4NwyoNcxk+rp+Eodari83k0Rs1xcWw7vf7mWyi42EMz46op/T9RBaqq0O53uu3E5zg61zd&#10;0ce9U0cfZqx9o6Yd1XK6nN40N4uVsSivrfOko0gNXlEkNZFJ8Q3FThxJl8vZbj8pihNnX011OT6X&#10;mYwL02GvXz+DhfGIwFdp+nSBQuPHw8RI3LcwhoPidNueDi4VW5w20sr2sItvS5WyKiiD4aXYMESF&#10;E7yh6HgZWxCO0uxYFM6ZSs5fJ5Oly4zvFdLT3r4mtZr2mYjNZbrYml1b0gSzXcWyLIpcqyBmO3XO&#10;6Lf26iVutPRJNzE0vaasFvIQWSZxytDqDhqVQ30qjDpVOdn1toqgYgxFidsKQlLMKIfW4DTcHPKa&#10;l5lM1Y1rivVdXqn2TqJiWE1t4I/qGznX7NRGQoHbNoRDcSaqZnwzb8/k/UJb+SsMsLvnc716uZeR&#10;1iU7mx6n/UHflzvaomFxcmE9ETqHxFAZzftHd3DMdbftykY76+ldZ2B0LoVNY7WqqHZ7JlXctoEB&#10;ZhQ7aWiTqTaxD/kkv9J6a5Dkvlvq6Uun31/MrJmg5ZS+ojW+ySYMEHFy0UHYmIKz9zKKoCfsSqlm&#10;79cZc7Pn5IbQGxvjDbdLa1ZC6Fmdmt+UBVhWWMW2n9YH0ux0bOU6i33uggEmU1K5NLTTWd3dLMt+&#10;U0gVUvtGcpWsn5Bak06X80bcnfv6SMrNJ52mkSnwtrQdXnrewat0/UOLH7nSTnL4SRMDNKe5ozfO&#10;phqCKC4Xpi2cueZ+aE+q5fHw5JQkhXcyQnt99ISWujk16rwmalxzORV6oDKH8YFX7DgbvxDvV4wO&#10;Buhrxox3J2vunBsOCqYzT+dq1XLSGZvVdG8qtavCfO1dapuNPNOGXdOKK1rqSu8zShQDvJ4VSmpZ&#10;AnXpudZxn0yv3anWVA1rOx+n+Up8cCnK425DFRcLUW73R9aot2hy1jDVXqcOc2lMFOxiYk+5YXUo&#10;eK16YnOqDmDekPNLp+nN0lWzNzvlpEb15Fe59sg3QXfulIziSHunoFxSCTeVkdxp3C14erveLBAa&#10;XnLC4ng0m36rtW7ukuXNQJENaZeoiNLJt3lHHTeml1xuOmoU4unTUtp2FwWzfdCKoM7NxKG5Smi9&#10;aqkODMxggKfL9rCotTfrRMLvt9OilxIn2qVbGg3zrZU76xdmxYUvc1rHHTWntc5Kyi42njg6Lhon&#10;Y+qv9idhHZ8lDiVjLjQwwG1vb6mtrr7ftqvucDjx9X1xuxSH1Ut5U/Qbhm9UV9I5Puo0joY+mpfd&#10;eSWxzU3B8VbM93Z1tZY9Cpw22Ry9rIUBNs95K1+DSdFcdR/NczdpXuVyimuWwfmzgSv1j0OL74/l&#10;ZNIYavETBjj31cxgU0lq0lqQO9NSq6mMLpe4Xj42a62SaA/Ly6TCpWbJ06jgVnujrNI961Z1C7Iz&#10;U7UZqMOKXb70MpYw2WKAi/W5OOlnRjNHKyleZinVs8CxbCfPdSxzKvLjrC2pXLPsn0RZ3Q1qi0zm&#10;4KRUK+9qarFZyR5z83hmI0yM3oWoL1dtDXZFaVjrZwoTzVjs21aq3ih3Zb9+PFdL7aWtTF2lfthu&#10;xa7YbTQqzqlQKVRrl3FmUpkknW7Vm26Ol8pR4YnGbvpNvdjbKGthJlj11Eg1C83VUKvVVM4/5zue&#10;P0z3yt1xUzq1DRhNI625rxe84riSGlwUJb1pLLbZY21zzs4sHnd5xF3W/FxXqqfGPAUeiuFGTNYF&#10;k/fzs9xk2G15K61u6oO6w7ePlyJv++XJ8lyWpezK98VJUk+nD+FgwwCZoRhm0LQt2DGTk7DSTpOM&#10;qel9rubYs/jMHchjv9ketFbTymS/ne67G2dX7Wy6xPrKlwcOZ1TEvVsUnTov1S+aLWyPzslpH1Oj&#10;rJ82jNmicp44ZqmWlfnOzCrlGvXa2BoY4CZul/LW2hFqFSVbi28ohqYlrDljag/d/GjYqa+9TEfY&#10;DErJlZJu9LNZs1asnHcet5Uz0qJYLG4MW67uToV0LbtULklVkiXLmW+F9WmKAba7g3mlnOpKp0Lz&#10;VDHSy/RQKY8tXxUPWqJTXapHy/cPK3c9N03XKTuZmsMDBgmVU/iFUpH6lbOpcHOjkcjsMMAMX2r2&#10;eslOzSqrJcnQlUULHEzTTgOsmXGr1YmvU2J3sVTUXapy9nstRbIruYGwVtbj7VqotmzeGIDpgu0X&#10;DBD/uvvHVoSD6A87puWnnPZplIqLSevsNn050Ti0jE1uN0/NVj1RBF0U76fMNrdObNMYoJjKZPuj&#10;S0dwxiNeaJ/j9XaOWy/dBGeqg13/NLXjflNtJJrLpVFxmvXK2FkJ+4Vkd+xRadBBcxz0yrrER2ci&#10;hwVFEfiEXi2MWpWNoG3K2xTv+INFBXShXpufF4IWz6fH/i65HvSqg9FGPc16qSJM8r19pbqbKKJ4&#10;WU5Lx1x1QDT2YL/tq3vQ4dlhvp/l85lpIju8rHJav3eBNTs3MvV+tzBZL/tST3Q5MZ2B2NNuba7P&#10;WgPjcKnWN323UV8ZmWK+j7ssjNt53cvvlfO0Ob7UZruuPJlrnNGIjyQ7X82OpGpSqHj5fp3b9o4L&#10;USpVR2YqMykesupF0Lkm5zspfu/vhaVJaOgn6xWzsSufjpXtvNs2StlusyzKfEnU0sXkpeM34uP2&#10;Rp9m25O9Wms01Ebp1OdHvexu1tjyptNV5wqfq1vr1IJwudUtFWric1tcH3CWc9geRiMj6/dPjcSi&#10;2XbW/Xjemu/7nmxsh1b8Ulj01nReVge9cUItyqpaKslJWfa6q0lBTcb1Uj6FxvRqv65bHjJJqmNn&#10;N3bSuYI6GnTK5/pxk9/VrfFymXbi/U6rvelhDJEkH0+ZvFc9TOtKJmVLc04qWRWnuqtlxPaoIgiL&#10;ldWFtZVWMorz0bEilDjTBTVt9OKaO4Lzm2N3tCkaiyZRsHEneVjuK3lreWmIirU/edmy27SH0+nO&#10;k0u5zKGbr1fAF7DTtZQt9ufttKd2PXW5ENaZ1kIbzbzFtiZMN2kYVxjD0sh0zOPWz6xsJyFp5cHC&#10;7ZSXQjU1GGSNRrdWSFy60uTQmiZ0Hwav0FEP+3ipsc5JjjgpObJWTIzn+bbngVWPAV6t9QY1Z7vP&#10;TGzVme4He6edcM/aTBjm+enB2TiXyiF3WprVwtbfFC3DUOK60szPmwldOhrc2CKTVHFul+en/Ny0&#10;OKE23qw79VpcyLWbMwHMcW7uSs6207K2I0PLlArnbHGU8ubHnZS30mm9UEstNE+cFuAIus9pDsbQ&#10;gxlzk+ZGUumUHS/cvpevZ7qLXq4qepxQShe8jVXkdD/nWWZ1UfakeCp5yPONUavJnzir2oFFc38r&#10;6XU/cZQwQDNtDns7YZKrrgq7tMpP1+1NIVfudmpmPVdpZatKtxgv98fVRh6MUFBUgiBkuY7il4Q2&#10;L2dGTtGQsk5+Wdb5AwY46Pd2y7OTq15OxWWtAquJk7vemlMYIFrFrFwOxi4xTM9GA1m4DFvnk31x&#10;Vq32XB6qpqOp6kY5rd2m63XFEdfGAEf+fJq5xNHo5Z2FKk0aQ1UEP7Q3HPipQl1bXPZVNAp2+XFu&#10;7BSS9lItpAdtT82PimP12M1UoL+OWmpfZGIS28mJcswXDt3eel/s+K1ZZjHWx6d6bbJVfN6RvNwk&#10;d+St2eKUzo28eE0sVE9KE0GkWtluCLbo9zI1jYyUuFWSJnw5O/aGJWu0uczy9mTLTTbd6TGVUmuy&#10;39wkKk27JJcH7m61ilvaqDHLbOKGOzDjJ23XE+d+enfQLG4+wF3OT9f1TrIMJlmtHZ+UwetznAvt&#10;w0VzhoNECzR9Ji51YDZwMULL9l4eWoKo96e+sj6oWW0kbTfbZbzdbtnEIalK8bEc18fJ8fQ4tZVD&#10;V9pN531wIoxqXb1UwC4BUeo0Fc3gtoVBkleMeb/FN6cpvuPG3cxKUsys6KTL0wZRX359OlC5ltLl&#10;HFgjGkaRW2UqdidzanBjqaNv66ZkjYeFy0ZM5HcitzBXCYFDfqJN31DBWslluBk3rly8bpwoh85F&#10;hQV3TcwkuW120KqJh1FT32YW9kw0nQlsH7VqrVoxle9tm77vlARH7xTn7WNdm8DpyGaa46ySk7LU&#10;RqrnEgzTfc0b99bpzTHNFxf7s3lszBKDXGlSniwOS3kptVw+V+Azgp1ZJNKD6qg0rC1MX52Kic6l&#10;OqmDdt6lhYLtD89xzJTqdH7WjzlDqnuMSSwmjo0dLLlXfEWtdOr1ek/qJLhd99A6psrqSuEWRuag&#10;SXweBtG5dxQWBXFROmOAx0TTapTbW0ESuEEnYZ/szGAlzJOdjAtz2rGyKfu184EsnixLSPQuybap&#10;dQTXNYRLXJX6bjbZW5RTk7NBlIPe8Yr2KOlbzdZ+Zil9R51nk2v/mNWlQ7pxTM76SckrHw7NtVTu&#10;eb66Es8zz2oNhEH6uJCzm/zqf8j6jm3HlSTJWsyZP5nZYAGtliShtVY7AARIaA0CWM2Hz5meSPK9&#10;rurqRWbePCczbgDh4W5uZs6bfIt9AmLgu0MI0Kz1VZZnupsJa6CgCKN0dSW3ZRTuZ1M/w3vaocFQ&#10;itvdGObzDgWgSJ6mkhhq3XT7iBJexJ6fwh9/yaF4MHY1rU74kq7P5F6awB0aQ++mbtZl9yYFjbZT&#10;sUTepbmRoUj3rsDuiVylBaTa0NsNuhc32J/43sr4d4f3jwqF8BX9Yd3y3WhxQDo9E8CCHBEous2F&#10;6+2ETPb5cU8JpD/8DRD34gZDWo9eOvqvBbDjpwgrG8T8AKcTdROFKiK2Rkz6me+Pwv3Yrzfm74v4&#10;7G6zF+dAOvf5PdBGahEY43rb7zGJhwFv29w5nCkEBBQSBH6gfHeoWPYtng6LqYhEu5xnyqDn0XLk&#10;gALWOfMNr9EMjjK2kabv4gccjfZfwqsHdKB30uMIpwX2XbBqckjbXknNanyvLbfpxl6TEWeXB89C&#10;gzYlK3rYDO36S34DWKsp3yTxoOZxHaeui8IOrxg6ZKri8fwuWJCu445juEEQdquQF5LFKOSUnUgv&#10;MU0z2zMD07WSDoWVk5wSyMUjLbGX2pakaUeYJO2RrtoDQrv6W/4uGEoz38TP9AkdH8V+3+9Dsf1J&#10;MjaLwM6duapJAlwdKccD3vXPeC6EsOna/B0EvBAmVfG6iereeJc2K8x3QQJK2Iw53amctsHtHmct&#10;D05q1wjBrpTwWkP4XLbjg63jSaoyh9FwL9EMIs/np2IawG/waO81RBqp0C9s0Amxy4dg2aejqvzT&#10;vUclUbf628kALt0TBfw4OI2VP4r/SG/9B/8MtsYDKhG0ogXQap/eXhripIDIa0/7u0M4pBG11LfB&#10;oec4vMvkdPxBNB+I16KRoV4Kh5Yuqy+rhmAogh01b/SJo9yzgwM8bfoOJJwTfIGsGfyXbQJYMwZt&#10;jlh/XQ3QhY1wqAhBP6J8WmY5zYL758cN0/BT1NbXRdoMcliADUdTDOWd7Dw+m+Xbz1tUG9J3h760&#10;uHpi60XsC5Zetd+oIB2yCIhVWmnXzhOaF89NsACNrLxLGnMHdlk/IsGdGORN6/OxILuOMyzyQw6L&#10;8hl17yniEUk2t9U0I0cilfVvdvNRXjzTUf3Erz3ZMctZoaARkV221hZhk1fouSrha/goY5Tl3x3W&#10;Q1rNygMucCLfHylAID2ZwV09wL15FFaVcdGsEUaAFOl02a5aaBl/W3qNnWlK0oMLi8/KaGc/kOy/&#10;4Nx7UfkbnXcaYAa2wD2GO9AhGBU2ceZqUPsCUa7lsKm1B3OkLciJjxeNLdnzdK16hCfA12Dum6s0&#10;Mf+xxHzI4FVVV5Wr6rlv3wP/+TKWy1bzW4c+yKVtUzM0sPcmh3wjHPzhgiJq2KdpoLJp9/U9kxNO&#10;oBwygsnvI588Q1JGNidFPN9SOJNvU8Run9f2GmCceN9dG9ZqGr3EtpLzyQyVJFLArkizcD5vMnVm&#10;O3nbapbygfWjTCMUkBFvKz+JN76kW3lNaHSZS7smOB81uHudYeYrfrezzrN4C7twl6g846WJxKj3&#10;0hL+RkqVIwUGrO3fHYJCC7BgWEveDhqFCKUNTU6yjd37umq2hGOnMI3F1OmsNxXf2KXTQdhz0w1w&#10;dhxAFBY2vYlZdTknS360M3pPFWo9PvJ46AyulGzTpNJnbJdct1HJlwaGQEV2S5521fXJfEJbJ7cb&#10;3Tmj4k6a344SCViqW3Ai91/V06siFWBNYf2lvDAktBwXwJDSUXJFQoxVHVKKu5VLpS/gkx0KTFKi&#10;d4fBfOHR/RVu7pfJ+mhXO87UD85NGcWKKhUVrYD6JU10/l2me9hPbL6BwdDb03Q+Tv9xd4hfi+FT&#10;aCAnEsyuA1jW6BwuAax3IFWMrYT0owia9wDHkOnes/iikaDpju/lw9TFYgjQMsUpXRwUOqKoNvRd&#10;hUlQRV1AeoQ+49H5Qgk66BWdvXQ1lvl7KH8iaSnigz1va3kpsF6fKwyuSXTSymz0EoLSdsu/EwdC&#10;tUyqD6sq39KL6yz1znUOKD+oF2IAbomwmn4XDM0FW6zkhFeAEFJcPdXyxsRYRNdNeDYbaoHeIWMW&#10;LeBYZ9fmUNnQPQmXIcMmhHhHdAUSY1bkQG1k6O+CRUpEi2EBlvimU4r6WOBxp1paH6kJaQXW8Aj1&#10;VhyKGB6fhsG6MJXJbHEW2sQXAiR0BJD4u8K4BXmpv7rM33yJb+XTaEOQjQV8RLzmXNYjN4tKMc9b&#10;aUuOAy7M433EF0+HvMOCn4NWMqaGQmA+PguadXXrKfZX+Ydt4Ga4ykkvHkim1ICpoNYpgEff34YD&#10;A2SwOIVQc11jhrKiywRXttyQN5l3Vc4Hok0c+4I7x2tPSugd/+qyFV1ZfntCRn+PKHXJR1gvvIwA&#10;/5z+I2lG8zrBgWXmjBXV1PrOTkRKd2FYnMlSylvVcgCKmFrUUSnxe2Q2u7KsaEXWb8Prmdwej9ES&#10;koCWxvOMyOZ5WjcOAeymJjENrJVNSPSokfSoF9GDkLD+JgTu1E+NnqI/BTzt982jkbNXOn3d6kwE&#10;/99TO+8P/J8w1zRdYyABItse8/C5+5Njv16sDY62THcy3S2tTVarbnbjJv5OOTxvp4fF+EylNTHG&#10;d1hVlz6d4IRXOhE3LbxcgM1zfLe4iMBLC4FrEDzwLSvIl1vggBx+2PlA8nISSr/k8NDPj+3ET8u8&#10;V6k8DBC+9251lvxe46J3T5zeNevGdQpXHE4v5VJa0P7SMwu17EnS7V8bHV1rYv8a8FB86GG3HpPa&#10;2AAVegh8igCNMerz3bz3BSOu1bsmvH21VQDUUWcBneJov2ANOBTU8W0PBpdPR6qGg+F9A5vKX5MB&#10;36q3GB/Hdd/0/RUlNmr23V3S6hlquRjWmnCPNmGm2s3zdvETSzSkHEwaQ5N1epD38aBatZ4/sMSX&#10;2SY96Bj+cNKusSf40wgBxQnVGinDDfHMN43sWZdMtBGX6MEZo3wBVZO+p/D8OfpGgQBwXvKO835Q&#10;pCrxd6+NnzojmmnWBcHrbJdi7k3ZdEi/Gwkzp97DDA6goXTqidqqOWEQ0Gxcd3OwoM5zuyB9oAB5&#10;yA/BMvue76KEzp2M/81U/pXAvn9dAsCUaZwBwpjSdMNAH3ZLEpClopto+edxqysS8NuQ4uy/qrdF&#10;nvwSlc3EcQ1wIa8p3i+qZp6XqFXMZpidsM/tgnUAQMRkL6doq1BFmz8q1EoiYodvCsAaV91qMfy7&#10;KRNFG4Ny4DU1AI2DqCFERqUnF7h2yScFIatahd7qFHSs5xv2lNyL9b6oCHIYrUXn6CdjrC9ZhR8A&#10;FP0SbCITZIzVDeDHCFD2bkLoVwDHUoAiY3KGKBs56FtUOr18TFzTZUBlFErwstMGqogJcSxmx8pG&#10;b58MhnzDJjFZEnQixQZFZOkwJ+XlVIi607WNzYqBc+5rwFtFYo3gSS5bSpZR7yRSmUFpGglybRz0&#10;GoPuzgzC/IpUHTvO8/IO0RiGKW8vQRyT6jZQDej7GcJUGrm9faKVnFqUdRET6dCUBYfAYqdOqZbQ&#10;+VJGxuDbnLD060azIT6jDSedIqDrs5WMWaDHFp/wrqJraO6o/AjROQNCeCPLQtuw+W21lwOw2+aa&#10;R0rTaymQdPqFlJkfb2OZMST0bI/trshcgNOLCENZhir1E5oKToOlpnW6I4x0Su/EJEqLrSXmeNNk&#10;KZeMv8LHnfzc79BIFcT9+w6FgC2ear0z0Wh59FLezxIpQZt2veGxTKDVlzrwPXoJ7e22qenu3IU2&#10;m2Etd7AX6A/FA3yUo9lCBDyPzXdBHbz4gy+Yclp5DO6vk4lcE/B47tgbt25wuvujvAGlnZOw0CbD&#10;5JWze4HVgEBwHQ0vJ3J5BW1in40+P74LTovxsQvizEL8TyP9FxSezuLxIN7FozCSIbkFTdX4QOop&#10;ABG+OC95lYEWtlsntcpnhIhMA5gAKPzd5Zo6kh5jhWp2aqx63un4xkmUF+Hy6bwbaAkLuCkPGum2&#10;WbqcEYdYrF3zg5ufVFrOD5hW+bfyKROhJH9XL9ZJCeVIU7AWCB5ahluhi26MFDR17aXHcdZaswqn&#10;a6/UXQSHVVnLO1JrcRKfpPBhuu6M4alyWPzyfslBOwmPnRvrvjLrOvPnPE4RQ5Uu9yY6+1SHnc7Z&#10;tAbprBOxqLo/2ee6g2xgsXrmHe/XTiJQzC/wSaGu+H2HeA423/AIhA9qXgMbA9D+KqhwX0+sUG0d&#10;5PcB8mfeFbpViJ+Oxj8Aofb2yvvBG0Sfhul7QNZ6RFiS+7UVUZ7ak6pQbaDp9jQ7n2KUqTjurjO5&#10;7REPy/c/NMoEzVSfYGVRMPrj0u+wlh0qeisF0v6ALq8y3XwnfldPwkFrkOKeqUpRZbUnVNKiT1k/&#10;GqolE31pWS5PUXN9KIbdP9G7FDZp0b3vjHg/GX5TNNU7seKVlj+b1tanz0xLqRKYd55TR31CJj2c&#10;an9NN+6GNg2DONWPfMXUFfhlapl6NzEPGEXbflYPrgK9cOpikqvVvyIl6XgLkWa3hnMYWP6ScHAb&#10;sjY/wwbvW3Wkh0UnmdYIgcs25bgEGIYecHz7BUeZ/LyDVpJ6m1iPL/flx7THtb+h05UjLfCwnRgD&#10;IJxjHFGs77QtoqkmGy6mtf7DVJXNIsiRbrq/6/Lfl4BHNYdVUPNX9ZwUXJxocempPcRmuFv5/ZMm&#10;PLjzy3DphTPK436SzE6LAH6yJkAEE3rJoIeVk9p4WIN3k4NTeSi5vv+6gJqHORZYbZq90YIGEBa8&#10;F7lnIdDpcUk0Ia4WcES4nQnyMmbooKUGVqKHAzLbhhgK6TCk7Mp07c2vjAm/cZgkhNX6t4stexay&#10;KtJSXk+uokmOlFjv4i4WypqydSFwXePM8p9+PS0T1qKaJtxADdfUKwQqMbdNTf9rHscuqmozBAAL&#10;ByKMxF2xnpt+5dE71pLBvPcizaDTEpzrNYvDwsnrHFF7HLbpHJoPY8tn7cSa5lnepl9gn464K9Wd&#10;52LACjMzFg5Y2Mz3UmKJWY+RSVSV1UmrgUI/rkkd4ikyTKR+Ut79aCrC3BJn9TVZGoFh5Cf6i5ax&#10;vK8CLhzgX2OWIo8fhtXpASzuKpBPJk0f6GWYbAoCMjxy3isbvWHndftxCf8KCYafVyQw9HonAgkw&#10;GZOwBwu9Wakr+o9qe8O3F60bNXDWg1ZV90P63ptmUBP17tHnPDcb+PRDGB2FClWvxpinH3WvBkSV&#10;3ERSicq3XKtUcTD5Z2iY+uIW8paJFtI3venG/+Tq/wlYdh3E94e7+J7pgbb1uykI5H8odKKNLPTB&#10;73xVLQAfQ0kgPyBO57ATvgNkmzFdbzVEDGVnz4BaAlz4PKjhiUZODKIy6Ku5nPD5DZsm1PO8HzmW&#10;1NQPpDRc9wK+xakII5I5qpSrqfKhAEpBIJ4hsoeW0a3UlShcGgaoQYk1BuaPeH7JwJxD9F3woTxb&#10;Mi88n+4VYHS+i2nI3o08HO+R2HNBqVtt7ZoRR9Gz8GcCZ2YCv61wgZpQC8BUKlaiT7eR2+eW/wIb&#10;ViSAoMbCkZjxUuau/ZRDFq1m66ZB5jchQBjpa8t8aTzyl+vAy4uuOjpISz93iCRH0trtpKneOXr/&#10;3WW4ftICFEW9izM4QA9ecD/q7eSE4lMPC1NcCFsvH7Zul7czHofSQPd/Sw6gVtpWWyXEj3Mw1xOA&#10;WBDOmntysLaQjRMC7NKsqA3LyYt0fJo+WJyd+9QshVqGuxMCJ7sk1yv/O0/+fe7fd/gNTeYJM6RQ&#10;JEmpS2TvpVnW9/dRHUd0e8FpN1/tZBUBJEEHcHQUhrOi2Nge3kihUNbNYAOPP7/c74KAmQoXRQCH&#10;AmGRO8cAkwsqvh47aMcSraSVo7MqSTJxvXEe0laaFASAK/IegSMmuW1ZKGh1QC9Zq/Q/ioB4A0eC&#10;473eEgNraweQWUhBoLGa0YQEhmUdSi19G4Hrq0Qkf9WePvBIuSlRaZPk68LjMfUxDWyz8uv1Wr47&#10;JC7ddiU0S4+Ug5ISyAo+NobUGQJbVXUuAoTe9VNILDem3wNOatGOGHaOIgSq4QLGK7iEv/8AXXiu&#10;i++C/m5saxE845YVAPyrtW4XtA4B/ZsiYUFipysC8UmfkC+Hr8+nq/Ojq8c00OVUHOUZO4QL2fF1&#10;c+X+cgSphwLwgpmadV810AeD3/gZrK/msX/Gv0nEJfC1E7Dqgl3WWVxqx4dflHOQvXORWoa6Dau/&#10;Gkb7a2+v5wtcNA15sxYawNv1OHv0VUQERF4sJy55jZ8SdoNnzsqBO+s/1by/IwVY7OroQgGp+3nE&#10;30eW2v46yhQ3kjN61kKxTjI6vqwJyENwxDfXq0euE0JEfEbmtTveTRUjFBQCO0lMIy1s1NdRAEuz&#10;nkHxDyyhqfhJFxEYd5B7vRCXbxI4ZCbXaeFPvX2/P1WLmi7bAKCV5lrkCn0e9NtFLTUo0WxTPkF4&#10;ebVMr7r9y9iYk8iWC6sxg6cXOa72bnourM0XNoqkgKyXpL8Ei2yqxBo/bv9BaQziQZHmMA7kgCNF&#10;CeoNgdyR0ujP54BUTPsOCqLqRn2ECQOwWUlNTYa775mhqUQBzDjtxbT7JWQMpcBGMWkZJvYOVRul&#10;SNZtaHvHaR6sqv4yNr/dqP2wpvtzYgvQlxrSi7CP+t0SPR/N5gjZlpPM9Ymba0UaIYLFwqycz+vz&#10;gIUb6FBBT2BBttfxWs1+DwUA5RJUDQ0sAS0ZS5DwCou0RFcwKFHtyiYrjmzP+qjT9L0Ce+lND6IH&#10;vGEz5jcGDOJ2oCpLpiXmGf0SbPK8myZT+pbGApl8oLenWQfSC4MSQFMrjUqlLWz2yIsolEavJg3C&#10;rXCAYnh8ry3xyqA9xJkDIghsF4XvDlXPDwC08htIoWJTuZ9KUuKAibxrRQQyKqCOR8mKi9uNZl/3&#10;RgGu87Z+8OMJ6pqmlPJW4UY7MihcHt3P3eevQe5dh0T7flrX91v55PEM1rTk7Sy4zJw0/uaB5Zl0&#10;IHgKXdL46bn/2X+A7OpmV0R+mBUKvjs01DIwyn2gVTTcuS49XQNWBCC6yPgyAF1BdAZZGZkdeHOh&#10;GFpLQKAPC6JRgBMAZD5WtGaJrx8Cuoy/BGsMRn2Kw6neOIiDwzetPfFF6vEOM18rEECArTp9bm+J&#10;WjbwHp12b0MopJAUv1s0phRcvQeeu9mNgdm/5vEEe9LE97O2tZd7wszr6SyrgIAKTmKonGcq1rxf&#10;bPgCilDjmUzKszhgmrxjbM08dHgzqybQYHyDXP0+8kIeZMF80spnTWyjUZkI4GQWxDCrmT24fdKB&#10;fumGwipWx5KXkI+AClAIOSGid1+HoWgLiYzfktBn7V9r9qz0uzDex1rAoahoXi0r9x3yvHyozRor&#10;y2gEms83gUiwaL0bkBP/tG2a7vRszP8pEz20qll9ouS1/nbYxrMXxJ9ytTd01h3acaFZgs9QDDlD&#10;zz8cZB1oHoavowc+pQIuaQca78Cq3N4OID5lfvywyCzHZQhCfqD9o3eGbQ4yJFFzXkQJ5g1xT4BB&#10;S9VB03vEAlR2JGDwu0Hb5/v0kOFdkeJachwUv3E4Di2mJzcafJs1qL/vsEVdokRozaGh52kuDRdW&#10;HLk/oZe1zS9zkGwerq/Eoa0OEKsxLMLbaj0fTItnUWOOKcRkJ0Y/3BPBbr9sM8jJHWmb52tsm4jt&#10;CXtiX56zjMZpnJDXE4sPOjaTtHR4ors4UZp/s50C2r6GCot8FkHy3SFwkF0+V6ajBOgjCvgmu5wX&#10;31zuyojMSLmkxUQiAAQJTCl6D5tu32v+h93JCCk0Jw6xyDfsOBIOD0p+2EaAnwMOJhDEsOb4/MrC&#10;fL5CKgS8uu9N24aDQ6YATxo9Mdx6mbuoWMsx06oOWL/BNMxEhdzQVDhF/ji/5EAtQIViIS1su0Xh&#10;SsqRGe5hO/DOJ08WgVBIyFspXpLsrZUqNI7Zgu4yPM6yHWOzfad8GVi4FPv0P5/X95FD38O1BzAR&#10;5a38CQ0vfIH+YP4f/+cf//jf//N//eP//cf//Y+sVRnm9M6y3Qer8VzTxwYKf+5gWMk5UCUtyFbF&#10;2s0Sl7hurC1gdLmmficus2KRhp+XhB5Q1DcQzgyFtxoIIOqQdpZCqo2ANJzkrtSrbHpr8tNeSywF&#10;yFmxqjYDEydA1REd8t7Rv8f/d5vpf3OGQ0/rOmADDzL4JlQU0xahNtLqudRUuKdgsFmfgUoRNhpH&#10;fx9f9ku85ooNt0uhIZb4RlRooqCL1AQjkGBGiXruoozSzdNjLtQEutz6MIH5UgVibssbeYUrcpMa&#10;4ICC3w6FMGZvevOxTTCBwzk+uod9+kC21wfR3NYSC1qedrSlahbPphLb5p4ASG55PanHw5hb5tZG&#10;rYZW6Ge8/yrg/TZH4wljS2u860BkRnjH1EgS7zW4HtUY7tJcHzORKgwSlWjmkHJjKFrV8DHbQSj8&#10;WfOaz1bgK6Nm+PvIwO7yKds6xQNs7wtm0wog3UG+2WNNolnC0x9obzrr6pRtn0LJfKI5HQwpLD6W&#10;AnH7AOpLUpmAOf9zFt8F/7L8/rez+P6TFu+8wBvgFg+M8PG+RnS0noxISYjcNUMJ3T+H0LWl8Nyz&#10;TkTX74J4E5+4gXNSEfmgqDfthgify6Br1LSQpHNNujrJCYkn4pCMt9YAbS5t3qgVaakUxAM53J/Y&#10;OuGTi80/aPdWkps6NW//vXuz19xsDwGOYq8GHmT9w207awWW3o1uis/L2DW9rM62+piqSp1mWxGn&#10;F5Bq/RHBjuWva3h/kuLZq84ovhzhIZvVpAIJSX9dEf8C3sqX5BNjYgAymdTdsvPGbaTwMuLb99iA&#10;D7+AoqQVkfYzc2j2/qUyCxteAWtl8749toDMd24xs8b+4ICHLptkhmbI3q+4ZYBrpHTfqJhTSfkJ&#10;FDsCPyUFb70xAh7wF4sW+18L/hnR47v55j3KR4SinU7S/1rR/4mQ//WryYEK1twMj2mK+GmsLQDz&#10;gMX9HgqZ2YAqdpl1o9TbnV6bQRxvg0ZyjQrmJ1Jpyp+c9MR43WNSJAyviFooCR/5uYdDMXEwhatd&#10;mzAeHBH/WozH7HqK9GCAfbhqa+alkqmBDbRuIgUmwNOLzfPWUkO7UCgEYsinjIiVvCzfIVzhZr7O&#10;ds9d4GxbAu+Hc06DVFCNOSxdQSpE+6T3BIxT0lNK37QILlJl4osJJji6FnOID3ECeN1atkijseup&#10;YETXcettLQuNUfzt0ABTcKoKBuBunM53LK6VCgyyvm5RPGyGOKiCm46wK3D7h1LqgkkIu9zW9oSF&#10;HQhTnJ8ltwi9OvP75r/v8F9Y3X/yu//lq1KLekCfC4BSwkBuVNJdDXEAlzkTGouAtctUxPZQoin0&#10;u2AT02oNJ+z7A+TPLuSOBzSQq04syg4mIJcZDLJuRPfHUKCeQJzi+XhVHlG6ykjR4ff7GDxGGAMA&#10;NO+57rvg5yxdf2TmQEANhVA8+NXdQUNj5NvZvZA4xkLnjCTBvRbecYLO/NygBOQKrcll7wKI76Zv&#10;pQ4M70A6vX0XHJTSgzUQFBkeSfc7uPJVtd7KdSVWti3gWGhlm2QwSjRxNCNDIC5JZIiYGBIByT9L&#10;P2s7TPWzi+G0ab4LZtO1PE+vU1SnybTmpqxNUCrgXXFtorAg7XPGork8AwxsdCEDl27lukQvS17x&#10;/9k7296ojmzfnxdX90UkvkNrpJk3o5i9u/dD72jCEWAeExMGSICMjkaO7QSDebINAa6udD/41T33&#10;91u1d7u72oR0yDA24RxpQlVX7apa9V+Ptar8/IA8zIfr3cZudeXZ5PH5vyZps/VqcnOeCRb2Y/6H&#10;53f++sOPX9396a8/3Fh/Uty59/X9ezf2br6sbl69dvPg9Su8xrQp7dXmmwfXXn/7/ZXrB9euHVYX&#10;am54XeRi6vrV6ctbu+MHh7e45vZiXD3bvP20elDeHT/c73767uxLQH2+fvh859qba5eq12efPmmv&#10;xJIPft65v7P59e3ucP9KdfvercN7BaZ/82j77Pevb3195eKtO3tfHzzrHr66cu/+K7DysH7610fP&#10;sWv+eodBn9SPHr14+hKT4ey9h1fTLl9+tXX79rP19fV7j76rD+oLN7a7vcn49d37P229LpvNCzde&#10;7nAjgc4Pr3//6s6ryeTJ47P37l7/9tr3N64f/n26vfvs6rS9+vD6jS7ZOfcmF95cJkv5PAGhV69+&#10;urn19eb4sL07ecj7C9evfb1z+e+PNjY2H1y6RXL58+eH589fGF+5395/HjqD0+jy7tfkn7151K1/&#10;n4LkP75sd77+dh87/d6r229u32j3tl+ef3Zt4+XDw4c3H9+78KQ5eLreFK8fvOkv2z7PbLu5Yix5&#10;pqSmJHyuT5/sPjj71Z03F5q99ebR1sa3m4eT7Xb3xnfP2of7ey/Wm5/L718+/fq1h4Wv1svN6z/s&#10;v8Fav77x6GD7ZYrUvXp4cOHKm1cvCec9ufTmWnm/vvyqu7K9e7V49vhSHSB6frnEriap+3lXfrV1&#10;+ekPVy7erfe+23l29/rF9vxOd/nVty8f/jB99DJmuLH9/Mc3z7i5sL31uLqz+XDr3q2Ndvvm/nZ7&#10;9drz8mw52avObtR79f3vHq7vH1x6Ve3tdc/q3W9ezWO0B298cDhAygH98+Tsk68vllxSf733bGtv&#10;7+r1689ucEZ7/fmTZ7tPv3tx/u6FybMXly/fu7yzR5Lvxv7tR1vxwTu7zdOrD8b333CR6F79fXlt&#10;Ey37mCSlp93Nu+MbD9av/fz0+vXvr1+r71VXX1y6hK25//3N725fPn8DD2f79V8fb/z85JuY7t34&#10;4OtXt26/unn5q93X3Gz97tFDEjO/v0s4KiVXv/rxdctIk/rb4sc39y7vo6HvXeZc9dHryeWHzx4+&#10;ff7g3q0Xty/e/fbKwe7zBJvi4v69l/de3t862P2q+ebm1Tu3Lhy23+FRHRevicjNy7Pjv3/55dEz&#10;EumNiPwViVXeVPEtkeW3N37Pl1U2Nn75iZTHj499XuXg8NbO0eM5xz6ucuDTYvx1rvTWGc2P3s/x&#10;7RmWtrHxxfrTrRe+gXNt/dyLF7vbX0wuFsXF6bTo2vXyUlWWFy5Mx5e7S+uXz18cN0WzHsRd7HdE&#10;3/6b154cHPrU1+yb67/um3P9lr65vrO/+3Jn+/L+08fxXM273zT5W5Doi91sMtsl+Ug/ttufk3xb&#10;f15tbo8/70jZ+rypunFd7ZRtubX5N555gl7zfY8mJO3Sz9s57bp3rXOp39FnZ4Q9Wujw1MvvBjce&#10;Ehte0TkedHMN0sM+wxRc9NyPX2D47h++eMaDeL5qNbxV9Ast+oX+bksBvXduvuN1ocOzz3hc6IjE&#10;LIKXlnjf6uBwfffx8RTgu7HyxDw023nin47l7aljvkPjK7/8meXHjZj1Fxubr+IBvd03O78ezMzl&#10;i5/Pjfn7tf6fEE01C/MCmdbyeE/W7sHcTiYE2+7Fk93Dc9eebD3YORg+GFVH3wxYZnOe+5Qc7683&#10;XM/BuXLWvK+Y+1Df8urmwXe7B7s/7O3MPw947s7+i51Z57e0+aWPfcNf/+Km/ZPDc5c39w6O+9RR&#10;i+Xv3Nzjpaj4S+Jza5NMPp90e+f5Yu3ww97uOf82/fH6ZK7RBrThCbN3tru/s7f39Od3Nruwt7n1&#10;6PhWqXZxwjOqHrvIYQNv/7x5uPXgyv7TF8+Oe2Jq8ZOs7Wh5vxLBfR9Z5oufHEZyn1tPr52N0vA8&#10;BckPMeH5Rkf7lT7i2EffUcud61+qSl+Omrd2usgbnjxMeZgt8+jTb9vzxRY827bK21pHnWPmB0Hu&#10;IMHdB/y5zX7Nc9XHzD/7xuOn2zvnLvInA/vOUX53t0PpdfPWN7w8dLvvGVXv7rkF2M/xB196ARQL&#10;ibp3d/UNU1gg7z1Uv/sDr4M38v597bu7/yDP5L1T5Vs7H89is03gHyEefjcg9Hyd4+Ot83MC0fgT&#10;EL5YEQhlkcH4hEFBrh7d2tn+o4iFpf1YWTAsfWFFRJwCPNzvzYNPAmJeBs/9O0nDfuP/AIC4sr+z&#10;g/V5WvCwtCMf2HZYGv/jExHJHfkEiDmhsPjPBRGRyfyPDw4X9nqn+soXp8CzWOLPFeXDUv+VjYiP&#10;HhAbQyTitIiIbEc+ISLei/99Ag8X+Ysbo40vYZvR/S+7YvQV/zxF1kS1xp8J6LppP+UPDo2ux2bV&#10;T2BF9VH23cd995PmgfJXWDZExf0vpzXQOEXIeD+ZkW/rykpk2gOzfwZ/1dBENvsTCYtpSIw/FCym&#10;/b6kE44rX6wMi66HRffbxMVpgAV/v+l+qJM/kLios41ZGRdLVuuKeiQb/0TKi0n9h1Mjkzqdkwzq&#10;fWVcfORqRMtzZneeIuOi39ZBDaxodWbMujIocuPkI5MVY23OU6lEyi55I4N2/8C4+NiVCJbFKQVG&#10;bh98AsbvGsHgj4meUmC0vSYZdN8nYPyuwCBoYWhr5pCcptBWbvqtCI08srSylfG+2iSfwInzSQhr&#10;bfCnhwFHZxBjMvDgKTgkyS3AFbEx6S3QwX5dGRvvGcbIxz9x0JgpFP5xqsIY/2Z9kg//kXkmRDx7&#10;dVKdMlzkgcsVBUYuy1cWGNXHHfdsAxjGtzxAO0WKpHk/j7XMjt9WxkUWCvnY5IXmZ8TDTxks3tP2&#10;zN3dT7CYsyk5cOesnVNVxcUpUyNLPsGKeiS3G1cGRhZ4/cjkRQKG/3v/y7HQGNf9OeEcfk7qTYD3&#10;xcZS/5XBMc6CKSuiI+9+Mr2ShI5Tpk9yv2BFsfH+0Pi47YwIjJ9KYOSWwidg/K7xT47ch9Q+/nm6&#10;Uvvys/MPDo18Aiuqk9xnPnHqhLj4AA4EyKlyW3PafnBs5HJrRWxk6ujEQWPmn3AWf6qAkRF2RVy8&#10;t3uSJwB8ZLDAJ9nQMbn/ZXXKcJHb9isCI+++smsy6eNsQ576RwYM4LDxJTFxAhoC4xR5rfnGrAiM&#10;PK69MjDeU5Fk8ZATp0jCM+F/7n/ZCIzTFM/Id2ZFZOTdV0ZG0+uyIXd0RZGRi6yTBw2VCagAGrom&#10;1Sk6NakztlsRGvnOrg6N7NhlRWjkMu/EQSPsDHRKD41ThIyc61ZERr4zHxoZmfl84oBBtk5/oBaJ&#10;GacpnSvPeVkRGe+tTvIQ7IoyI/e4Tx40ZuqELI3TZWnkgaYVofHe6iRPDlkRGrnMO3HQCO8EI6O/&#10;3zz547gnTWYorKxP8kTDFaGRI/tkQoPsneHGYn2KbI3cWFhVbGSpPytjY+lUbkVw5CrtxIEjnNcA&#10;R6iU9hRhI6fth8bGe6qUPC3thEHj5vkbd765cWlUNlwwuHTxt+Ro/Pb3Nw993naJ96L2X5YaEvAZ&#10;d2vTYjLtfuPttmm7VtS8KT5w0QeXN5NqreZF89n8TxioLn5ZVXg38dhGU2nCTkdDgv4pSP8hElpW&#10;RVMMU15R4uSGxsroaCZrTVseoXNFZTSerpXjOp7UjleRThw4TO8AHWNMlUkHOur6NKFjSV6tCo/x&#10;Wjlt2Z9e1q4Mj8n0veBRV2vN/PgnDh5xY6VuQUdcTRhPThM68tjEiuCom7VmXvSsDA5kVz0px7NX&#10;pFaVHZO1omqORM/7geO419tnzxf28H/76+Vvfa76t7xSPfe+ejxSftOn9Ucx+G9/pH1QEPH8++l6&#10;pP1iPIcVVwZxC/5AiRF58HJlDssN+hU57KTHpY09hqMYD+gNSuoUWG3veZD1viGE3Or7CGER9vxp&#10;u0b6frDId3VlaZHbAx8ZLOIUy5hj3Ds/RdIiVwMr2mmZFF8ZFnl63kcGC3IhONw8hbDID6BWhEUm&#10;bD7BYv6Z7ou+UDE8bnO6TM5/s7TIT6w/RmkRT9ucsjuk7ykt8m1dWVxk4uYjg0U8UaESARqnykHN&#10;T4w+sBLJYfXvhMUJjgBd2d98fbC1uTf8qbqjv+F3zNnTXPgo4jynOPLj1bnfbqhfuXX+/hC49s/1&#10;HUOrowhfHD/89uPBn9ihc+N6yHGJ4lvHe2u08Gg6/pWB3+2P233F8dZvOS2Nv2334ak4Ho46TxoV&#10;p6eJisWk3/KTRsX3SOj44Fgs2+Hq0EmjYnOKsFjWw22Kk0bF90g8+/BYHLcnlKPf4xLJh6fiLFXi&#10;pGHxPV7C/OBUbIc/sHLSiDg+RWJxJnxOGhHf44LHB0fi7G7jSSPi4Aqsfhz5wWlY/i7q+V/hPx/3&#10;zVCCd27+9MXt+Dvu8WfrZ39PPnVY3znY2t99drj79El4fan21vrlc5/R+4tXj5893uEPor/VQZv5&#10;Yb/DPz4NshIRP5HrE7lWosBKjT+h6xO5VqLASo0/oet0keuzv/3nq2ebW492Dkc7T7a//NPPf/rP&#10;c2f+PBr95S8UR/c2bo76Xx9v7j/a2f/LX878439t7v5T22F783DznweH+zubj/9Zjif/+8zf/nbW&#10;aPvo7Eb/6+js7Rc/GFAenb238fW5c2fO3vz2zuj8tbL85831yxt8sT7zj7PrT7dePN55cnimHG3v&#10;bh2Oftj5affJ3EfeNt5oe+fHM1sv9vfpGx2d8dkL6xezEc589ufz699cerJ9cW+XpteePNzZ0iz6&#10;YnSTP0d8e+fwxbMRv47+5MQu3bz9Jzr8mYrZr2c+K0efl6M4fRgV/JOU7jGv2h3ubz452Ns83Dnz&#10;2bOfDl6e+ewfJT8Xo/S//7V1eOaznw42X/Lzk2ezf9rg8dMzn9Gs/8zeLgMUzdqkGh9bV4xsscUn&#10;tvb4n+VBqnqtmpaT0bRcK9piGp/nCLyqucwRdeNy5BWYsulGpEOOp00zii6jultrm9EWUycPuRvX&#10;kxHp5pOGumata8u6HFVcvSECOOrWJjV56KOqWWvrto0+JeNN2rF1pd8sx2tT/m/EfKbdlMVUa2Su&#10;V7Oy45Tt2rjpulkd71ZNm6L2G5OymYzG47V6yrDtWpkmNmZCk8aKtuhGY4aiVTVdq8aUpmtFyZyY&#10;3DitYszqmAF52QTculFdro25eDNq/SqzNpm+nI5asgfrqosu9QTCkyXHKeBkzP0Gu4zL0nJTk8zO&#10;wFPoQrGDnEEqaNn15J7ULKVZG3ftQH6mk22HfX7c3DvYGR08Zf/OFiM28ez6zsvdrZ2LG/e/+q/R&#10;2Yu3z482t7f/ub9zcOazNYZvuTRcjNaKcVuxCcVo6/HrR3yFfYJOBSvhney6Y2VCieuYTd0c1U3G&#10;lG0zWavH7APXpNkHoVCxoNiFcq1l41pWAhnWOjL3mymb14y4i8Lmjxl5Gi0/5+ZSJT2n1EMaIACF&#10;OhDFBV/3bcp/0k61jFZRD0LGVHGu2U1i85uyCizU4AriWBygMK2gcKryBbOijf6gqhQJTRPgmqad&#10;AgkVXMeGVOwTSBjbmtszzVQklA7WAfPUmq8CZGbbAiwWydZPx4CFva/G3HdiSeNmwq6RQj9hIc5I&#10;2HQT9p46wZ5gBBNRdsctM+EoskHRpZYM49EUhMFhIx5oqZwlxJ50QI1h3UsRB6iiBzUl22HVmHsT&#10;YrIB8parIjhwCaMZjKsM5kt8kLHJIgvlHJaz4BKLHsfGOatnouA4cQHhy1LW59IExKXYNNwqsliy&#10;kx3wiVJdJeiNkTRs6XStZbvAYQ01a3a7HLFzZYC0THsNsJs6sXlRI6zGk7UpaIBHqmaCPGKrp0Xw&#10;R9WAUHcBpDQVciXaUIcYKAp2gXI5ZVi2elL4OzzU9gC0bsILMdQx42ii6LJYV6k8JbHSctezj12Y&#10;N1XcEAs5zkBlDe8xEIwMnBHBbReTDYZmsgsM7mSRL9x/hFGRsg2MDgUmFTcKodO8XBi3XXxWhujl&#10;QlvEkhCt7Qix0Kq2mMy4QhUgFrqaFZaAuudIOBvKtnC7DIzsRBZAf3C9VrFS5QIfdEqf82MseQpx&#10;Si6xwGH82kK5tYK7qSyrhJNsKtUqpsZOFtNOVdRCH7YaVaDcPA4rufrJ1VOuvnL1lqu/42SysFiQ&#10;27lcX5L8uW5Y0h3HqBdmCkkhcqvEBcCdkhq0VQolBEqSQaogiRU4hN7AAykI0YCHIlm4qL+Fx/w+&#10;BzwmMBayFYVRJlgsKowF8AuMjD9y9snZa4H3FrhyiWeXmTrj+WUrIodDDpclPC2gbQGHOUgXEIy1&#10;MgfuZfDn7IFWneee4wifb06+ecdsb7b/GTqOwc+ydsi1R65fcg2Ua6hjlJhV4wTLTuMwysgo9R6g&#10;S+VUTKYfNYXSBmHWNUmuUYMIpmaCwaDFaq9GKFPVqejgN8SW5Up7hPKyiM3EMBReENPybC7KVSvS&#10;4BekY8clzqYcjzoNd3SPTIDGbgvusg51CropJnjnFJDZCLsWTTRlRKRkCDIsmkJbEB3RoSuwnqeF&#10;C0IZapNRxoKEBiVTmSRCcTm4qxDvaHf4vkU1jLHQuWaAVR2WBIzfzMqOwoAT1jyrm/JVJqpULits&#10;W9aC5KWEqrE95Qm2ibYcQpVSrb2hLKssMY4lLY5ozW3UAjuvxW5r2aiyYJk0Yc7dRBu+wDxRV2KU&#10;tf0I1qFIR1P6NMy6LNxRBLe7j0DvtNy6URf7PYyCEU1Vy2iM0onzqpnRmnkt7Icz+0Wzl6HGfsCh&#10;1WVuoJc9FJtDnTvVYUC5JK17tmWMMVAWmGLMwTHwAwq0r/PgzvXEPZ6o6jpkihazkDxGhVfigK1j&#10;Aj2wK60RqmrNc+sauMzJQIQCjmHsqmOznFshIZh/68XpvhxboZIDDEOdZIwuzLvAe2Le0/i5WKvB&#10;rl10E9WxjFKjVcoCm5tNghI1ux17N8aUgNq9/RFVjE9VXWKApjJbSblj6lFe2u5FSECsBcgcA6oc&#10;dIuAXIBrDucluCMdcpbI2WaRqY5jO+sQacGK+CoUuaAPZVTDGCyWAbtF7EMpi5vQ6My5cewTQGjG&#10;mDEUO40kgaGRypbbMXoovpL5V44ZiiY4WyEBEY2pvORgOArcJzSnmGItTqeOBfKghulDNLZaYH3Z&#10;cSTQlO8NdRCQqSQZ0opdeInhEQiYfXagQj+CihbHhFLDgihNgYZ7h9mo9GDqtvZ+fKntLEkShvSU&#10;WeiY/wTgNBJxuJH3qYOSJuSQFk1ZgDZKGnNYgoAWL47/4j4PmIVPp4ktxQUtYdskRWTlnLUdg2+9&#10;y+DNWVWJYF1ukWcG+3E2PfevXS8CIHZtopsY5aS0JskjrOE75+YgRzXuOoLS9lWR+i+5iMhFPGOb&#10;zLzIzMs8zhPNwZSD7Rg8jiukMsOMCybozPC0LeL1L5b6dYw7DH8asJ5oMWmTd1tNsCbpsSDl+j7L&#10;snBBYioL9YSnxB0QZ3gtQGQEbccRcBncFT6+oPv73cvtg9x+mLMw+uksWyHB9pK6HYQ1Nbktk9h0&#10;ZusE1TB1eht8eU8Xd3yuNCAix0yOqRx3xKOmOmO/QKPQGaxCfTZFFg06T+wMdQoH4nJRNhyCYFGK&#10;yYYFHrCzU+dhpMB2MKEKD5bD5ePD7jDCUYT0ooOatsUbpqrQpEIqto0yDQFf6/IeY+FQt2AFccti&#10;wUo6xo7KLC2+vmCJKdHmrTVXsWRBYMktWBhLNohqdd5KUdUtWjHHWToEGLBoIGs9DdIjiNECqFm1&#10;grION05pWCNynZcCsmVDmHMLoWwBSSF2EqYoGCwjpWEFi8VCmGgwBbtKsEJV7stAtEm7nO+6ffD2&#10;3+7g5aaFMIGiC+ZHZp28jbWZDjtv4HRm5hgJpYrATcClSAICHZaMpWWduKg2M626rHaXFXOmt5cs&#10;6iVM5phdQvUC6BfY4Rh2yTlKK3Oe447bn6U9zPZYdsxxkCNlCUZLQFuC4iJSj0OzocbM2MuNwdxe&#10;zCzKzN5cNkkzqzVIMW/UakcE6yRDOOD8boctR+ig3TMFlSuwOYXnQHxlrsZSpiCP0aFVBnEM/EUW&#10;OGKSfogFLZn03ztlexN0hfsxviaYT66PJzORvbAgwoPQ9QgrF/8lPNACS3+EYG0rFDPuJxKnN0YQ&#10;gyUqFh6tag1dpAnvySiwG71X1zy1T1+OKePaVVowfV3welZHUJqzglCLBkMZsdYBNJBs1FHaGpeZ&#10;Yj4gMSvOagx8Y0s7uQgZeM6DFcrPuJVJVqIpiqn+Mr4SEQGVkUYl620KwqoUsTz5InFCJh+jzGiA&#10;xPVQABpNp5hZiFscSpx0xK1OElw5bfrDDerojqHJb0aDKRPBDNeMCDPjDH2g1ZhvuBq/i3Gm4J5o&#10;Ls2+gaNYQwf2CxnMNym3sFD0wZAlihd1xjMIIEAdyixdGTorY5nXOJvRZ2jD/uNxjhoOM1is8y8N&#10;6+W4sI8nf5hQ+C0FewCV0fAVEWCKrGYWAW50czH4w6XD+gpIscXTMBdk3DjYqQm6h8feOEUjFYSu&#10;nXIJ1GKKGAeNfgUQMBIA7HSJoTieEDuAKiMiabkuoG50CU88vIsCEy45xFldzQ52UBbbIyFT5Boa&#10;YCdFrt9BtE85nQyXYMyY9ImzG2WuzncACCeFnQ2OiD6YHwTO1aNtDTadrsdcSeeOg2tqdilMooRD&#10;mhBGV50zF2KrDBOujm4zdnCLQgZqavam1/LUccJJlSHh0IS4b2r7FBwH+02LILXMQURaC3ME91Z5&#10;Nie7FOEFeeTaswvLLjkm09GKpRAVqgGBdeGletLFKEQuS5pIHUDe/9ybquIJLrSLIXgUjyd+TrQ1&#10;hpVhwlGE048gHsnDCTSHtlhbrC3gQp1bj7ERB6t8DoZxkrJHmIM4ZtCWk17eYxwmjdsgMY1T0QbY&#10;VGE6wdZwMTHRaQQeWEyPMKrKRC64DYSFAMrqCLUHUqXfBGa2jLSOYYRf0IvAtSa8BCowkD2Y7Piv&#10;xDD+xjiYbRKH6Q4WLvvQsausnc5BVA6U/QYBd2B0RGRh0C/RAIgm2hh2MRjARni0SAjJSVpuDIPC&#10;wZzyzXyIxmDOhHnjLCOHJ9j7lKG2G6VmkpKUlV+xHGWCwJtECMQ2eZmANMPytjHQTX2gIOxDHfBn&#10;HHa1mxL7QqnAppCNYEGoX745yDqmCwIdB7J42gunNvZh+uqiHBnvBk0VUwggJdORT1Ta2oKLb/tJ&#10;yoKNLYL682VOZWMp1qlkypJQhf4nZwn6IO6MZGHadWt4j912iT3JGsHFhiOUZLIOLguQTKAu5Uiq&#10;kC37CKB82Mh31GkbANepJ1lyTAdRKdceE1ie6S3UXtNDukLk0gbHNHGZRUK8Ba6cXdiemJdV/NRX&#10;9QDHy6cGrQMwBszztmCqQwpHnWI2HIkUZRnqlAd+TbbjoK1GlkZ5wnIpRwTK39sB54i2DsUV6xSA&#10;nIV4gs+yPea3aGBWrpWoMWm9wpByiFQwGkNbh16Uwqw5+k0GiusTIGAmKJJguf4UkbpKdrRuCqtS&#10;JpEitem0SZiav8K0MFOMLBBdEHUTUatu0W+irOaEwhNiGpSNdffMzyZMNCxh5EKZzMYa5rVcIyUp&#10;QzN/12iZnVpwuOw4cBCrAFJjWIyyIZpAmDgpSyyQQbxB0inmDQ4QBAQv8r7yYqzA7WVBlF3ljClp&#10;w/TJWJDI9IEZmIo5CxDJYcWaDDeIxEyEBO1tJjxsRoJL1CFHUDXwLkRG6iojELLBypLazBujeHGY&#10;NVNE1DGadZP0FZqFZqFKNQupPM9Q8CDTUtkIHeUZ6WwTIylUg9xTDzZtg961jxFoxA7HlgNvEoJg&#10;+tRNzISAxq3LoQxIKeKdQ0ikmRZXz84IdD9jTBHhjAZuEQWWG4mNZOj6stI0+sB0HqXYRvsE4hJJ&#10;VfJCGhlayoqlvhx9tOJiKvRRCaDGycGIb3jYrd5TpfFJ7dTo4jksesg6mR1pRYDBMgJDTRvq1GFg&#10;faZjn6jr6Qqp+GonC9IiUMDhKcEVymwCKrwfxXM4q1w+wnvMxqfdTLNS7fBrPch//Oe2b4JJYhtm&#10;6CChC/uy05Lpej1jm6A8ajIdYwElhbMaHBCxVAPL4o7N6FeStCYILrQjkbdjmRiEa0RYntcBs9Xz&#10;22BgBHz5tGHoVNdDmrrYMLkliX2FrMoVUz9WAJNSRv7Ds0Em9st9c8YOz/5xZiBuOAhBMEdZs3d+&#10;1bbBNpV6xsNoU/PvKOvTUOZormeTI++qNdXELUNA2YbgtjiBMWJDOVZLPw8nNO5ZMC1NeJjT6SfN&#10;R3kqb1F2GX5iwIl1jTIGLI3lYvahRxbCikHhNCeKqoLmPQHQdwmNZukBcj7mF5LGOwI95SNJVtWx&#10;4FQnowQcKUp3pA2R7/iENl8MoyeqdclnS9ibNjorUVT4UywgnTMjhpW6YIdw4Bl1ihhZuHY7aRNn&#10;pJ5c9TxhSlkMQ8QmbCFEC6xDl4rXnOmCHaTpN1eeiSPq4siLNmO3wk8EAhBhUaxx5PlECqr1o5Cl&#10;Io2sm4W4aOdQ1s0Cxo0pbdaNk3WHTeEqYSF3B1qbDCMgMTcHQnVkM6U6pGQvviEE+2a7OlUhd4yY&#10;qQgm6jUwGPgS+nJelJk2ZtJMmczqUDiwI20q49kqpNh67RiLjDJYH+iLiiiuak6Jw4yJNjE7VCFx&#10;eInFqKwIVakzHdRB4oZBqjp1bxFrRdjJChu+gZg3HUKVLI6jD037KjSzWhvL3ybofbkFs0RVRbGB&#10;56MHvEf6StTJpwgptGsU2c4oR/iaLlhcqQvjdQDJz+gh04eEUQBGGTGSyvCrloxWSwxjG7hD46YX&#10;MtSk+CxUU/uwtx7raw85Oco4PnaBnINmQV+aGWldkdogpx1JGwCQhbb0d52tnmOAY6eaoE7vPICA&#10;sHA3rauxi/q641ygwtP6rC/JlP2YR64SIYhj6gYPda5dKBjn65YicQz0+/0umb4gIK0PCyhRTt0c&#10;Z+qIWOaMWq+1PYLa7phWqRoaS2zMRga1NSkDTqaEhsQmjCPcMHWVtAp9uug9DRbSUZVixVLYR3oL&#10;qThTEnOqNFMmOrLsqmERDpjIBwYxTBq9RJmwh/JhFh3R8eCIlUmxCUhT3d2jOhaDOoELyVZIoNBi&#10;8hkxwuhBsAllF4skrMLB8iiAdFYw0Kk7zTmATuS0xV4bLfGEPuijTwbdCY3VynMGKyAPGRitiaeU&#10;FZ6ecZsoEj0QhIoq3641CQOG1S4lWERkgqJ4NHrTl/tNGHMAOaujzcRYAkEozOIQNfFFigY3ogvh&#10;OH1UmgQu2AbYlokZ8Enb0onrFl9BDPR9Uh2aSrepV+pQixQX1ufhOEOjz+FQSFQbPdQgl4yIFk/2&#10;/Q65gNhAkBoHUXuFZKupxjyZrBN0HFKd8xN/TmW7II67sM6HNrCn8ji1YbfYAVy3VE4CChMCO9wm&#10;UqoazTZcKILMWbkHhcMEqnr0HMXaxjgyHNYVhryg3nCMif2BDSsLAXXgIKr0xMMl4ryJVYMQBI0S&#10;Ad8GLUcGU6ABhESgtKdGNyHlg8gn8S42GNGGtZkQg4RF5uH4E7HlE0Q00k5kdaZFy33E42Ey6EtM&#10;VZmjn9DTHIMz/HwmBmTZFpxjJ8Y8AQjgD8OFY7Mh7jEEIAB3AwBUsoWmtR9llmKdYNxcSFTUqTWI&#10;HZKyEFDgPwT9UA29glsou/jQp7I2h2TgzlEmZu0qcgqIotgqNNaBjyzeE6z1HsAcfFLcS4MQn0Ms&#10;kFgRWCBmHn0AA/lTyiEmySrYfGxFwcHhDE7grDwHhqM6iEUTYBkmBBoh8JRt/ww/xC2U/k4iYrae&#10;lyGBzQOY6CX/In4URmyImBozXwwnjmAV9xhq4Bt8oSVkL2xvpIGD5nVILrzEpCRVipClaTE4FNtm&#10;RtsHMuBcSVc2izracFeCokCaKvxwBixjnfZyCQtoYmqJJFPTKwxhFcry5mTEhRbOldk6yjqFsVVI&#10;vwh8UFfD4mTi4nrJpkYkIp1/GgaxaegsL/pA11L2xxEPX96oUUCCtWtUZuXoo6+ob29yK32RKKHQ&#10;RQQs9G9HhGho/GMBIxiSUCaR/DG8IqAHNGQSLFTUb5BgELZXdZ/UmqbeR6fWVFFschxMZfZMqoPV&#10;vCahxIsoJKxuiF58lRq9ISWTYUUdh4mwuXWwLGU8GVlaQxmWnmniVO5ZGtcCydG38YpGuv+VHAJU&#10;CX/QBq2IZPHgwj7sQkScNJswtQgYYKmlpDa9e8uY6pgQYwOA9hiqWOiEj2hpWOWHsUgKc9uGOgbS&#10;akEkh/UY7jJWDT4O6gM5wEDYSvUUORBzwWD1oJE6fPVwqWqOwSyXxvrm7KsoRx+00hhNMmuDIGWq&#10;mmiYhqhPSK72wozj7C+tADGFp8bUkGJxQQSRKk09RiXOpSkQ5wZoR8KDiU5c7UFIJMU9RfshYomA&#10;ItbU0ohnSD7VQVE7mPrp3JB4XcpWUf3SZoYNzBzGOSon29c+YohDRS5yae5jmSQFVSPP1SmDSGI6&#10;hTm1nFOTKNuFgYNFEweNnNtGpiZ/w4SIOmfMkMjUQSwRNoRzbCJlXvlyOOq4ThhLbzUaBvsPUlSe&#10;UwghgkmShnPI3sLxXIIuHm1rB7DBTM9jay1uiIsWj1Pszp9jk1gvH7cFpx7JOKUq7kamXmGvIhZx&#10;avxwnA/r+3E70DL3Y9h+jQe2lrkQ6eu/rAEDbt26GleFNnGuYlmjlNm0ZlRSrnQ9+9nghXO+jbml&#10;YeoCTJ+mzHixoFD0lAnJ99sPVDwggXaEhLjuIQ1xV6A12gJtybeMjVCekneXaMs8O5jHHE0Jxp5x&#10;tBwpSXFHyNtihF/ijLzX/ZUKlOVop5nXSBl7JY7IjYPSg0SEyBkjNNTvoHXsMkfF3JtiJnwC8lPk&#10;emQUuRMVJ8nTBtMgNp0tMnXGNqY4VRp4TJoyKZMAhahhpC/Dh4RSo4thVGhFE5bCZ7UBWROnu1gJ&#10;sMxRGRPIHuh5rCUGBn3mXNGC+1SREUDciXKGYPv04A/X8RdO1LP5qY+p+gDz+8RhnzjsX8VhYh/e&#10;TVEKuMnTgwHZCBhSLQpTqGGrsr/UUXiZkTL+fkgIzquTSLBOfQazknsafRoPGeVvMmvsE4EByt7/&#10;6fnbExV8xklByIiJEEBGQqCsdSCUQ56mWO5D3UqvloCyVWZFUe574B0QcNE+SWMSb0mKQ5cbeei0&#10;uOgYTQw8KUNU935BtUy5GQLq1IV+oq42G4KyTjuJJvhNIRDpySTmVIJM6vk02pvoHtuFLMUpVQwT&#10;sotr4KUaXKd+uI7hNURPdxHfuLK0oS05Q6rOsckrqAh8pBD/BC4SlVEtCNaoI/UHNdLLajOrDJJS&#10;TnqRczRDX5JZFWaUljZE+HCYWLKZEarkCLRKIUI/qB7y43sVp+XCMGhBZo/XHfuvLo3UDxUemoIy&#10;tzmHQcatk1efOgSGXKjnlH6elftp4eWHzo5phTYGi+b88BW946S0keFxH007lkA2t8A8KqRJ42kn&#10;VOPkIhQ2KSW94kDHkHoa0zf2bSAuLpv1O4atxQFJWrH6KsCIsREXYrFJ2Vz2nKMKmhChCd2bcYld&#10;5J4foa/xeaxlTQjDyDKQ6l2MUBfWHOVJh9ajHNluLAJCQmBDZ/0+UUeUPcyeMCMoJyJiRniYyUox&#10;7PgGJgPxjzTrwUTo0wBpE8lImhHhYMttUsuwjrYc06ZNVfNv6oJijENCerThUBO4Ex/wJQfmiiHc&#10;my9Yq0YUqasJwIjNKUnRlieq4pwGA3l84ML/n9mQAtT4J5dOwrgPYuH8Iys0jZEHgR5sOwgRfgBl&#10;FwO4iXgR8Eqa3mMMpYIQxKDRsid0TxkGIWdCHwKzmngliwMBzof8p3gRw9svGDoptIxJaqiyAP98&#10;siJegdEOG/aohmX847rkCYeZiWAoLIIj/Yd8McOqcUx+lYNPeMQwp1kF/SVtKBEH69ZBbgz8PtkI&#10;8QVF8N0QdDpbRN/6kwn+abJj5B+BMPw8DtptAjuzQ/7HXYywTO+L4CNwaGUdFEXiGqHRKDS8Y+SS&#10;MhxnNEg4pVMt3UgNewP5Xq+nTBKTkTl2x6nhA/mqgZE5T4OlBXWcnhk2kmD9ex4MS7HDnuVnMjAs&#10;w3NYZ30XbGY/yzAMbRtt3ohEpT4c3ehOMrU+Ds1yiF2n6buxlNtJRJ7wuQgKG8rvPDfhY9w2T+Mg&#10;zE2ZjkNrZt+blFIRZSSh0RpujvcYUw/2ojMGxt4UaBDjXwVi2TIcrK88v50DFpY4ACc6xHwclPaH&#10;D4b1WGwccuIUWPQui6eMujOUMd7dL9AMPf02dRVZqDF8iRykPDERwBWYvOo36v6QBO869WFx0Yaw&#10;nmKWSGFY+m4AFIwwWcW3jAxyAJj6sGxsferwanAkNHp1kCzj5FoOW98ILeox+qC5px5PeuamD6pC&#10;jVTBOFCjjD6hq2dpTt3lUJXy2axjr9QGKNHC5zNs5wV5yinyx2d54yGU7NjoIUPrQsd3EIRx+Mr0&#10;4Aq6NKp7Z6uM9pOmxlnWC58NjdyLFbLZzi4Cl7TRVFH9YxnxO1SBotGHxabkyNjN0QSCTtxBKGt+&#10;izFY9b8wdZfsQx3RANsg2Ami4s1z4ZCyHAwXUg57x1327ZToQ51gM5kBnyf6eLVHZExSHxK7LKt3&#10;e2QQqTfxNM6xOUJkXE7nbIPwZk6UKyIGlKFVr3uoS/nCTIIcruiT0gKZADrJb6RkFBIx+qM+63Tj&#10;UzJN8rCpwwj020yCrXEb0z9BjB20JjmINn3MMhCOdUfyKWUES7/sKnK+oKsRAroUmkIEf+hCYAqZ&#10;UxgI6cvRBwZQpQ518lkEomiDZjd4xZcc1Jyp6KGkEj/U6a7SgnRqip5zMs+MUe3yK53FxbHUcdSs&#10;OpYc/EkoRJLrJ6HwSSjEafu/XijI4QhTDsqQzIgO3ZiBgSNJhDoTKeBOXg9QqmqIIC1mIimVBzHm&#10;TclZGxPmcDb9rvk5yB3PfizOUgq0rjxV4zfNKv6TlAT/8LzWah+N8HfvlcQwys0Q8ErxaMORfZJr&#10;KhJXkfIAkby9zWRdrf2DsDNSbjlyeylXKgAUmqauSmI4JLQu0ouoc7wQ7tSpr0OZMO++Dn8+KRxP&#10;3J1zmB3QVaVCuU19CMchd/s1kFnkulHU0SSdLqP3Wi0iVIXx3mCDox4pNxDKoM6YXfiOqld8Y8vh&#10;EaiCebIgjYJjGMm2qGm9fUMOQRksUk/GUfWknLIaE5/6gDrmAFdKWA3qPxkdkSiRrAENiqRM+VUl&#10;61pw7DkZ1mbFgMDYCEffhDDKXlegjMUObbFbjD33faYeTWrrMBifnaUEmfZmWVSQrYPVnXp4Aq76&#10;pQ73KVlMTBul17frrSgMddSqzXRvjKqERcFARgyw36LIXExpjb0YcgM06fDHCN1wSV+qaFNBaR1I&#10;qGOZWG7qo1IXL1DSwAMQqc2qiLwf9C36L+5kaYMz2RgGwtYuSotVWOgrm1GAQR0WrSah9vaRC+dX&#10;ko7H/NGEohzpRPzDkDX/4UuM6vCYRTEM6w87XaRrfmDOJaSDG5kwY3b79J49tOlcKBfPODpJl66F&#10;jIzIBbWw9ymHI0oZekTUCsOLS2LQyqwVP+d3uC8VZ0lmaspI3h2h3oALRRbJajxcR6TErKkLm4Q6&#10;nqiTAUqDYSwsgkW2dSs0wol4xSi6wgAd8vHxiIzgXfUeIRESojgEbY7K9sG1Jj0fl0mv0TZsBc6C&#10;xXCRsYQ8gaA8ON461kYhMFoLsOblOJGJw0QUEVIBULwFubh3NjkUIwIRiIiQVPjS8lpkeHAgxtZ5&#10;+gdXcA8oLcWDMx1THGwurKSDtChrXoaLTmiRn4mI9J46X+UxD6aDjV7A/XwhEoS4ywfqcdlZkcjh&#10;Tt3sTIlAQGS5MGe22ZBEeKscKMZS6BKvY/IpgkjJTdHzrxAQ/EZ4h6Qs/XQcdfO3EDzueoOrNitL&#10;YyjG24eEIoY27DqSm2IjvolcxKEe5brr3QviZ3FBjLd68N0ifMguM4zCmeGQSbiFrJlLMr3MYVsm&#10;IN8jSNy5cMuEH+tFnAe1F6DsxEQ5uuzXZacggSJ1iUE5D+sP/1A8Mj1UiSCMESx1otPUwWMZAVoo&#10;C5aT2AZxcXeAOnQREwTBhgFZKsetnLuCJ91sf4c7g4D4Qx5dUlXoQLAhJHdADUSJ54OU42Ijp76q&#10;LLtQFTFP9odzwQAZAQjIE9otyBI3a4AHkjjtLfvEoS17CHH1rcg9wk1iFcyofwZmoew4S21wKxFx&#10;AlfONmNSrUa4bBZZhUbaAEb3vDsBYCPkAzvgtwaAgz4IBQZPAtmLr4aFEG8RgWamIcORjESVg2tj&#10;GDmfk8CgAEMS+yCWYxwFdMNe8QQmjErQBT0AKhG3ciqM0wt+2npYiKTkoA1hAzObDo6Moy2GRVaW&#10;Ankd5XDdUKXcruH7REekCJCNw9K+D4fBaDn33nX1Rg5CjXdXQvuH0TOUo0/eBiXqvUEFolIcUhi0&#10;xF4gtJR0ko67Z6GQgKyjCFqG/RIhMWQEu9OgokL9gA1HUbpxJcy6YEbwws1npJ32ApIbPDWabFCN&#10;AFqCp7DjGVtnwpVy0RiH2kyEUEOA07iZ4k1F6yg0iYvL7hEv60Y8UdAwnwHPdlG8DdtJl5CSwIXI&#10;UHQpfRsTAONnMwx9PStlwt1MWAEhA/9MGq0Jv6BTKmijgDN0N/Th2yQj9VPzzJ2miA198xAfmCyE&#10;UUnUgidEL4BGWKFDkx6Hy4PXqCOiBrKRjV4zlF096mYbzB1TQg831QW7oRRJ56VJymMzQpgpO4Z8&#10;68HLaiKhQqJRFzfHlOA+KEw5mIBy3PW1bOCRMvmTaWuoC7lJ/sfYF5wAXNw7Zlz2KCJIC0LNcZJU&#10;/BUBXD4euZ1qerMK9BKsU7OzTT4KQtFjFPg3XkGhGDw5vyyAy34ybXoa8MS4KsxA5MwCTfIW/kF1&#10;ELwikM+bPZgcrHwCBsxuQS04B3NOh3kNi/oRccX2mUAy6JqIvn8QXQPlP5lNn8ymf63ZJOuC/jjr&#10;E/3ePeq5MnSfwtP757RRYFPEfAkXKJnwehd9UBi29KVvhAkuCrJduYfpoTFrMq/azURWhBoXeGcu&#10;HK9ShJmCF5fSgDiDktkwFUN2ksaDLYKJpnEtX8L1PHuGrMScD+2v1lAwOp7W9WBP9uXo00uIoQ3W&#10;V0Txldle60OsYyygIlgOB31J4yBYg/HN1WVKFL0Mj7zVI7CHV2mRS40XVhzFr3baIygED0pUEgUA&#10;hmg4/PQx/qGVhBDCdRj66E1jFMV9AM1Crx1oxdN3UHPoh8g1jlEw5XzmRBHmA+EIZk51oDdz7/Vt&#10;5CYZ/iZUkWjWqzp0MhpJW0izGY0dB4oq0ThcYv5oFgehivM9Dnn0SZ2Pzr5dKJtzO3OM+rJ9PEg1&#10;a3log/yaem+HQcOURUxzDQJvkuHN37IPZhOnZuGjcRkhhXeMUgOe2FzMnDh+odxgRaQ+1PnuuXjz&#10;yEVoFjh2kBVPJ7C5AGfHEea/Jl0P8ptxFREddig4YagDKxznqasDF1hp3EOhjPL03Hoo96TgTReW&#10;OrQBiy3OiDGZ+MZQ1rbukaAnEG0gNY+FqarSN3pTYzbOnOkxm8vQZpjr8I2hPDeOpOClY1IsClaq&#10;+S8W5s+bgat3AmFcDh2CBtgreEogGc3LUZZeSuT+U2ZXosxpJMzB777kJg1oEwcO1rEcjooxutCj&#10;CBTFgYLFW+1YVhzHJNQhOnAtYEeQo/UFrwWUgbhZlRa1vy3OHqth0315lDoOZuA9D8RlV80YYwrY&#10;7jrbfJLYYz8MtkBYbMi7gqnZZuB0zw79Rjwhj+lDYmushrqIP/Ad8gfDG4pMFJaDwcZUWY4Hs/Mm&#10;G5KINJ6+TssQpvZmgm0qx+Fb3ioYykE1/QXMrKEOKsZZIevROqLIMzpxx4iHBGfGZOQn0iSccNoQ&#10;DwoyEVqK1Nr5/RzYAcbjYRBiRyNmyTs//Dfd0pklHmhz6SAPwkhumNVhhvo2hKakB8eglQdxQAio&#10;VWIPZUdjYj6OM1RBQsKo4eHFJ2blXuZFl6ENgQTvDPafMK3Be6bDKEPZLsNMhrrZTPtPzMpzw8gL&#10;GHgIZ8QG/MfbRQnvfZ0pE2Y0I9HjHBKrlINdJDtemBJzKMeUcRk0Y/smpHlw0Iqk7D8xlIdh7DKr&#10;MygYzoZfQPjETbZhkKH8P/7Pf/zHX/7nn//j//33//3vWHA/qeH32ULS12bFfl12cb3sW7pU41ND&#10;7D9sCBCqBQnwCyRRqjPXgSLD4Plk5ygyNMlWOyvOzW+oG4hmhGOOpsMgA43nqTDUDcsePjGU5+ke&#10;2w6Ta9fM73qqoqdXWnUTI6sdHzW097DnfTlWiFTwwQXaRhvyg3DOiS6kTwzFYRC7zOowK5R7mDrx&#10;CVzhCI8NaxzK/RpjKkMdmi7m3n9iKM4RMja6IY8JPkPIpCR18/8ALQyLK4sunSWp437rjTFN0sb6&#10;dMahjpUYckPTFGYB8N+4UmmSuv5UX3SWdA85M9ThquPv4qn2n5iV+2HsM9QhYrhiG1OIb2BfILbD&#10;pXOYoRjD9DMZ6oySOPvZJ4aZzw0jObA/PRtWkPuOQah2w+Woq6GOgB2kCqWRLAkCEIjQUDyq5H7G&#10;ZBZEHXoAqwOzS4h62oDc1pDDGdWxRCOmoAr7g2pCSyJPOTvnJwLvGLuIUN+O0W7x7IPRuQacAmsG&#10;ySKWTRfrlJ0+g0UoiidHk41jKvhQdmbYQxjJEVeONthbZOxFn9orrBgjkXNPn1A/9uHf4eVrk3nr&#10;y6MGswiT70mgh1BRPFyauD66YO+Ye4n2QvBHDIdwaWjRIGxGZ7v8SrGT9XSHQPzCx41LzQ9+3Pzy&#10;JWRLPI4MS6TKSKmHlJM735J8y47d1uWtX0DGceDJ8IUunYcfzLYE0SUY5zBf5IRhh6BloamE/RDx&#10;MekPvTlrSsYalgA+RmSzYtORuwNM/j9737XbyJJs+7wb6H+QKJKikegpUvTeU6KRRO9V9N7cO4PB&#10;/vezVlRR061jZubt4GCAvaHOZFVlZmT4iIzUvqQ1+SWQI2ooifaoPgKsJn1ApLA8CJkDmQJIDpmZ&#10;qnUCQkB2JkgT3J59kOBSuww0BUc02gy8gsJht2jeQJAQnUQ0XBi95Q+MRZKi6AvDz7C7wHlo5qm2&#10;GXZH9d2ii351MCvwF/FSoljGLwQFXyzbXAoJiooLDBjpA5ZAZMo7SAZVg1A8Mkmr6lrJAv9GZiSI&#10;kMYw5o50QdEXgUG4hgfG0DcgX4EPC+yfY9ZX1eeqTXGX/vcqWF9K17+gLpJbTAF9+BEocQBJnKvW&#10;fIX0MWNHwbYcjAoCU1COUTzacA+ApTJsjn1n+EGzKYgLHiqxMIHk9i1KFtVwVwMwQDYHxT1MNZyb&#10;lo0H3ohDnn30gWqZdb/1kUOyVDbUTiRxypgwpsHkwal5OEdogVYsZA3wUqxZIB00XiAfLFgcsuFf&#10;B6OOsBNg9WjUgyC6oJaX6jVQDiVdYDhiRnSaACiodIM2hByy9FQ0BRAoGxCVRTAQxis4BpkVHO5i&#10;Z1NrYF0C+vlZKEhQG2yD5UXRJ5djfAf29/YXmsI7rpqNjJCgiqZD/fuL+fhNMxA5C/5Ai/J/oWZw&#10;1R6uSgqm+I/0nH9Jt8LWyylwqAPMwSU00KXmnoCd0H1N7KKJRdaCJArUG4W1zNgFNA6mGNCsAvaC&#10;FYLTwQvHgxXcDwoYYWHULoDtEMjqSXDGEGg9Ax9ggMA7BotR853RBwe0wSDwWQDpYb3yCg068UQ5&#10;Ij/3QUOE2Q3+ylHwCPKR0cdjasBzzpZ9KLyDT6snseUZmpKMrUEnQhtpA8ipEDRXZ4s+JLQgz4Be&#10;Duhc8h2smufRZaJ0HQIbebYdIkRKDcgKqVqQPpBcJKuGkCAkoMxIggGEAxgnjCdMmlFrtNXTibDQ&#10;WLFG3oGXiVkjSL6AJg96hLtEzrprthokHqrbYL74NshVXgEkpEQWUFeiOJISAf7NCA0ghlcQrQd/&#10;Byl/ldphH5aIPvjTtCpGjOdSCSOboGyjuwO2P51iclaWGw+/BdpwhGkbC8Kl4o4+xBKBDPBTkFgp&#10;W8hLJDOIDVYsk8nCOUCzg33inYO6wlx3tFmKAK/IGR80oSl/xTrFUmEfb98QFgepSlaJuSL1GHwJ&#10;a8fRGJk7DQa0IW7RBitFecbr0JKfxTO06lCS4Mq0cZnrr8jPqQrxIFIEcBOPwZnUyiDIbpJI/pdN&#10;AvnMwwoYC0JAyyP51of5iEsW81V1b6wToVc0JW9Ugwx8xLIklftfoYdXQBOELA87YhRQkKatY0eI&#10;vOgTfzLVIanuB7WZ2Wxo48QtSFPbUQ1bxNXJpHBNLjmZ0wCEk2O/1A3l4A7UyC9DAjKMuTwAJrKY&#10;QDScPXabB7IoQOgdkqqo4NpXdymMXCdPNwO4cNiAYJi8A7yGk5Z1O781OTOSJr2T+BgOGWt37QCX&#10;xVAAVdDvg5H9zOIFVUg0EmSHHHJ4OeC3hbat7jPwnsYLGJLoMZC8WoUZVSEnw5K6ZPDROUDKAhXM&#10;jsFkZJchmUNoRvUz06lLMiSNwZjBhqnFhsjUyIGkSzyAwht/78ITEmEncjNoSYriwVq05YCbjEyf&#10;PRkLCJpnx0ABqEwkZxSEFwJzkO0nVCf+TL6DPinOIRRBbGcomaFwgEFOyn3DPr6jqSrfCUPj8v8S&#10;YfxbKvxbKgiu/V+QCqQLEgU9CuoxLbTINKm4eyGVha5hEzClhT4IXpICCkDgg2+AHdDsg54E9VLa&#10;FFFXwhbCxTvguCrxQ/fhdxmmBHPAHZkQUWBD17xAshSmkaBP3FtoS64v2uo7TF7iuGjDN/rFuiT+&#10;BVGoKT3gcDgkBKEKbsU4myxB43Dso52MZxC3BJcEL5GyBozLqIoFzTv103RpwBKEqifnXKHagUky&#10;9VXN/oECI2c9YEeI61uWDVWPp8KoMdLCQN0IsmfoTuCVaEs9avBDgS1fAEuHhIa7TgwYWClgmjx8&#10;CEVHjhpTUvCMGLUTJAHJxNAHuYmJqWqdqqFRU2JeLpQs+BkoYaCfQn5D/4OKxjZqTUGhlKaWFAYg&#10;MCArCVHC2KkPskr3I0YDhPEZjMESh2gzFiQz5hCwUqCOiEJCvQ5DczYizQEm2HTYYVEZNAEDUczD&#10;d8AtqW5AjJEL9pjKRsUJIpVFRZDOzOIYHAZ4iNOk6ILugAvnrnqPOJmgtEgfnkEwFsDhYiH/KAmQ&#10;nAOFACqfih/oUlPFgDPMnhVhoapssC7FvaAhPwfVxARMRQdNT46DShliDKBPThbDTyCJicQq+Eqg&#10;cMi0YQxCtcXGMMDJM3+YKEPREoylsXDNkWNpMyktBXixZjJPN1NNRo61rAltidAxI/ua/Yo+GNPM&#10;Joa+jd3AwV2HFA6l8gZTFm3RwfC7KGlcCvoQw0VuNIiI6jbnyz7gBhPACXW+BsJHE1cE4qvYMVGu&#10;YbLSxStfoR1PzQB92D/5CKxYUXe4dwg14pQq9GZkUMNhwnK/CN2zriZggCiiSklMyZH69NTeEDIj&#10;D4CvFIoZVBXQBxQC3o+BttT+4MCIr0sdEmj62B+8Q5sJECAJYc70SjFEjR1C/rNGFqRHqpBYD/Zc&#10;4gLM2ATLQTFB2FDYBabqM+eaW89hSBZMsEcfIKNCCX04hwUShFMAN36IskZTH20x9UEkiLSDdaH9&#10;RZLYCQZN2UfW9EXG+AZD66QjXq+H36Gaqpo9+qTID/rEdEQbecCYP7IOtDsrUF0QuhHnr1k7eEZK&#10;raAPp7tUkxR9UkQPfSidBh8gHB7M4wWbhOko5iWQEmNDD76m3GGNOLiB+WJH6LlDWxKf4YFg8dPv&#10;BEBQXWkDs5SaS/ga0qtV2vjWhxlI0hZmAE8NtF/sEm+oRBtVHlXCRB9qxmCWYJUs+IK2nNOVVVDL&#10;JlaCF6DtoB2n7RbyoEUA0IaB1wdph2jiU5LQB8AhZZ6uPCnlIHhEvwlQHpyHkVxQqEoVsOLkimb4&#10;roSSQHUonyOjAIElaw0IjStXUMaGM6PyDrwA5ssZdV4nRrohnnEYkJLKBEFaLKuAtkOYItkyROP3&#10;trwDqpY6j/T6qgwOJChmAz4N4YgT39gm4CppS/xbmBqCDGjjVbraZIXgdry+A5SCwy6gJtCj2O+U&#10;S8wZJHoxQwSS5XrknXEUggWkgpJ32G8YCT4skegpAe9vbY5DFNHIQupHCwP81odnEMAQMqCjDHsK&#10;hMPQ4JM4/KLuIabB+growwlGUCkwmnFotHE6RbBXnS4TADVZQLtHsv8xbQolhthp7gLBYbziC79h&#10;JCd7RVYg3q+oT30fc/xXUf/fvP/fvP//Du8nbYCEpCwdqI7ZBSoXRx/VSvTJaR8hcChq1IHRp+bw&#10;wQ8jGhd4pFCeqAL4VSSWsAlKZBApHda8vRU8QHLr2CbtgiU4oH+hKQJX4ywS/2SfsARoEnS4oI1H&#10;IcDAjZgnw2HIKeUdBvKh77KPOfEyWUQIROBrQvfax3P2XIAIc6YQqZxPlHpwR5xBgrDHNFGWReWo&#10;muMCQkNKRUAXUQuRwt7h0UnoK8gehECASngNQTERkuEy9ImCgrZ6SJ6CAbwKnBsBBXBpqGDIMpdx&#10;IFjUUgKIZrPONjIO6CsCsxe7hZqgMHYsH2qo+grkCkFDZYt6D5cI2QIGypOYmA5lDaNw4Kxow4Ul&#10;bbhd5HembhJ6eEQOokA5hHYCOYNZQ6ulsgiXNMQX5AvkF00dqSQk7zA1jQo5+phJCkVWsvbRlug4&#10;oCLH+CiyNFOBuVG8GJ3eNhY5I7DJ6yGqUMYDbWTZ8dQrrhhBZpMm4+lmo6GIqWjuTkoVnDBDRE4u&#10;RwEK8WQQtXxefkQBwvggAOu45oDBnEAdCgoIOXMBbMfBf9GsKEa+Iz9XdxUY2EaqEAirSI4mBQa2&#10;H2csEaZhPiGBAzoBBiFQSKhiE3HWBT5YLJ/iVkAFic70OPreGPbE5qMokQwsiZDMXuXFE1iJXCnH&#10;d9hHwmAfKxlxZ7/3QQkW0Y4lw5MGUU9Mgc8aXssv3za2QQ1vkZpBLMichfkEAxNIS5UB7+AIkiQx&#10;oFiNpkLARsBhJolv8VwL9slPZEVclUY1tAWkFoCkwRi8WgotdC9GXBmPZ1kb7KR6YgWjMB8YP8Pl&#10;h1fo/L4ajvgN+4UuUegYH/0V1N/b112BrfAPI1mYP2wR+DxBZdcIJOAooQM4QnlGFLE78fkDbvgH&#10;4MFuQWc8qOENFujgxYk8IsuqgdwDrFCOXrCPWbxoa9+FhUJGBgNFragB6tW0dDyjnoWm3oYoCYDk&#10;EMcB4yXS1l4BrWD7uFIOLWejQYJkwmhLtIRHcXl9E9pU0Dl73pvNV7AC9d4f/GWgHHTJs8BSThpE&#10;h5D/b0C5wvM/FW0BRkgoAH8dLDVzxXleYQQMZDYjkqjF8wKCFkJFW5zIaIMxqzwFfeJSAZLSk4Km&#10;1PdEyBsfkk/QX4zmlwGER2BHAd3owIUfAm2kuIIEwB5glQiqktKAXHIqhivgKKx5hj5J2+E3JAcW&#10;79DJjDbK4YDU6EnAePIOmCZhy3FoleNzPE4FLMdRUpiW+Jn5Y5wabYLrK7RYsBjo0rIa8ANpIwoE&#10;KiIvwCcBAGQEqewcfSicimfpsuGzQAhWq0GbLn22f4PzdUOm2EpICTmFjJrkOCYrW4AAJwCGLeed&#10;uhiSMWhqvagPJ0YUGQ4DL6jkhhuuVPGAPmYKopobYnegceCmDz4GuUYQn0UbmII2ExI184EOEjqp&#10;eDEjrUc6SHgFEaq9qalVIHqWaMd1hiJoOWv4XShg0CUFs0gm7OJp2l/74NVBfgoqVmrPoY2UDnkG&#10;gRvx+kAKoNgcWD0rWPLTeAaBRSk2d/Ut0u7HI2p8BrDgMXO0kVn+FSFDOB0zxgp4D4d4jqQJWpam&#10;lJpjSTvwCJk/g/WgecKJviWA9pkBKZSUhwMBMGDECMjDK1+vgXjpg2nM7UDAkXCSFGgEtDBjNlWj&#10;EeVqWZFFA5NE0xH8pcPjhvCAnoRP4GFsCwIi4CqgWLY1Q5J9DLWwjyFAeQZ/ydqghxE81+pD15kR&#10;rEQEPiKDAGEhutGCK5PQgNDioGpbm5jEGa99mDz2joMyGUYWI0Qkbc32xjMSmWEf7TSimkTXsGBy&#10;n28YzGEoUxkC+wf3ef46Q6IV+Q/6vmbIvl9nSCnLtgNkLrMBS9V29WuGjGz9OkPJfP5liizRIO/8&#10;QmSUV1jGlcjkflx8QyUy+Emu2gW/qxIZbPFr1qQQFZ3j+PVKYyLHtZmpNCY+DtVPKTQGZs5YMler&#10;0dhXqJhQwcJBO1Lz7RuNffURpzQakz4ig0ZjiEyrkV2hMbpk/k4wKo2BpOloIlKRxtDEDTRsXmlM&#10;fFdcAfpUGsMKGFvF7FioUJgGwM/JsoYR2lIQU1v0lchEfgO0KpGRUuAiE4JSiQyZMxr/IuFpRMYL&#10;/7DNX0RGJQ9tjcrA9jWHAsbWqIzRfC23TBAeYhcC+lcq04b5lchY+elXIqPvkgC5Uhl9qBoEvqiM&#10;fi8880VngqG/0BnbfIcEADaOPSamQovFtwW7MVPWmQPPASoJCvl5FpnYTK8cl81D4WzzvPgVnGrR&#10;CYopUMCVQqjfgIlyC4TOtbY2ZzkUS5WAz2DO8PZQi8A3BDLqBRRC9uowAMXXVHB/l8RppJYK+BEd&#10;pfwdrJrsibF3GQVYrN4DAg8UdD08opbQANujB4/Qlep60lYhQwjLDbDSJ3wNWg6/CywhB8ZqqDGh&#10;ijqvoNIAIGFeApKqEAhNgtJkyEK6miIGpi1+aXmHHkIIPvQ5mLVAoEmFVKKPiuqSvQPZwKiQBjM5&#10;8QtURqoGAleYKZR5ojYMTsEVFJUAuUMVojdQg4CoPugTKxkrFksabWga8g7K1YFc4PvnhTPaO8jq&#10;B9VRTwcbwTggUGlLkQfZTwpUUKMD/bIc2k/QMa99eAaMTWsTb761tXekRj3fgRwRPoKtZKoLupDi&#10;qaYaEOUoHjFFUYLIxui4liVQJNC8gckBMHyFMkjRUOgBPESaYAFBEDiwErTFiYy2xM8gZb+SlEAN&#10;kuADJQYfZyI1rzRWtxC7/o1WOH/NMMPSWAQd05PTK5qMUC9NhhJKvQ2PSEk9TFnOnpBZ8Jo1TNmD&#10;HAUVgioWowt6EKYM5YeRTOoGOCauEh7jVFgSdvT6CmJSgAzMQB6hAiSk2gTaSL0SPIT+hN/hu70e&#10;MCT0ngA1PCOKFsahxCHw6NblsLR70UaajspfOFumuGP2kunA1TDMxg0Qefs7AK6g+U/aPC0uqeEC&#10;bfN6RpRJiEAb5HhK2QK62IGNtIoZroXlLL5qhFsFKPw0s4QYvuV+scYvjG2puEjrB7Xv6U6RavOw&#10;k7/ipXTFMGNK+lSPzLcuJjoySQ5zRDaR6gSiGEFun5M6lYwMEmVxWq6fIUd8QmQkA8asSsBvYAKI&#10;Mn4VG8byRI1DfFXuHcEEQM0wSoHfVJIwHGSjeAqu1zthHXLoB9a2WsGZ0KdHAjORu2cgO8RVAIHG&#10;E6KcGT4jvjA5QQCq+w7p7+3rFk3hbtMiXjDcITS0gCJ2g44OGvNIwKbhLwmNjBqDXjh7qfHEUDV8&#10;dDIF5MiKYwPIIiVt8Iwk9wCAan615lGC7YdCoyqrxXfxb1Aw/vKmM3KA731YtuQJ4jtIocKcGNpQ&#10;dRupSsKl4B25LUCECJ0EYIByXhB/WZUBYIEhBiEDOvCiLe8Q46j5wh2ALaJlJ9WAsEYUj8KOgE4Q&#10;2GAeuKRwyTv0NkiquIMsG6CT+prE1qszgg4GsE0WpdHekPRvQFI96vYN2t+hz3eu/h5wal5FB9IQ&#10;1CFfwb9hW8Bc1PrgHKN7jetlOUo/9oBCWSakchWQOVgYpBiWSbaBNjVEjos18A1sIN6g2NfcXIjs&#10;SPVbDCK+AUCcVwgDIHKK51uTM4aYgF7B2g3/4K4lgkZuSIMpzCsnZE3gxSybxrWxci7tVqYaY9Ng&#10;YcMGBm6LqQ3GyAAQB4SfS6ohERlY4ZTuStjhBAQzDRiron2K5jVmD0ghIqYSGouXYuGSVYHtheNW&#10;ZJkkr1KkaX4ksDfo8wC2Rhlo88JIgoruAogoh3AzeLhY8ljmBWuK+eZYixTDgNuUYWw2mc3AKsks&#10;zo5POHgyia/ANJfSReiTo8DMw6eDEG2595RgYHInwO9m/JPvEJ950wX6cNZK1ikFktFWy+sAHEw7&#10;Y9t3DSdDAIOTsQ+UhlFRFx1PYDEgGHoKqQmiKeErWQsmxoAe+xC05XpxlzwmBgKnxkYJIed56XCB&#10;psp3aPDzljKAjNF0QpDYBpqSA7TENnrrgAbII1QpBDCB407Ym/AauDXAUQAxXH6Bv1gJqRBtiglZ&#10;PK1/uv7IZqHNyvaQYAlzKFTfcYzvaObeP7pphVvKw/VEIzBnYiemLH5idGGRiLCCPTAXUh5BExRH&#10;8sKOiF9IAAetnwojAIcztfKMBNjRdrAkD0ZBEgomjj2A2sJX/mkCwrsw4WWGTIHiDDlpevswIzA0&#10;wWxkLQkT9BBhMEWoSxiO6AxRo00R0k7rA6LgGbg05BtQfdVlUfvBO1CpNZrDyiW/AXKIVaoBCcTw&#10;8Q5EHM/xSJushTivScxf+lAmF3PhO3gXz7gJYbZZaIzg46EbmRv6eCsvwANVHgEAIg2WA4cIIy5o&#10;Snl2tGFvqbKH0xcWAgjTi4m23CoAiENCyieQZw3UQPtaAoKQ5KkI6VPRGwqr+gy0G+6SyBTu2vVm&#10;FPSB0eEZoBrSpfgMsZmMi44f/qrqMkKNXAy/Ike7MXuOjDZMF1mcHBRGW6oncnWURto7iGMJQkvu&#10;CZ5xyOaAIFmOCqtTV8O2Zs6hDw49oROpuY22VDDDd5/osyVEwHA4DL3zGg7ACQXYg46IH3gEfiyZ&#10;GkYXQONIL9rYG7JB7R1482WP8Y5MBbCRZ+Bf/K39dxzAd7FG4gnSGWQcXr4mghxyF8Mi6oX9FfVG&#10;4wmYLU81Av0g8mX/oGgJusKwkf29ojT0XQ09ARUG8vkOjC/RJQg5zJPfxpKgomPPRZThGR6+QhvC&#10;T74LL4MKFvaxOBS+g6tBBQ+gYssz9OPzE78QIIHyTzIXQzz1mlBmi21yvVC25/x2qUzOi902cJPe&#10;flZGMyW5257xw40unnc605W67uePy0k5fi4m5xv7aLvdnUdnZY8Hb7Di3f6vN6vt7v9vb/42U843&#10;yl+UyZ9/2+/2N/j/z5vFVFmflJ8/f3BQfP5fGHJ2VE7n3VH5+ePv/9rPjid8y8BZvh1Hi7VyVD/9&#10;X6/nl8du6ufR8bcldezpcvKGSxxUUpny6Ljy/uzYX0Yb5bQfTZQKlvD7j//9Iv7ncX7+6NiT9fhN&#10;x+646fV+/ujdfCrrAVb380f8czdWBvFseZDfYEn2/flm9pdrd3K3W7/9da8MkoCC/KTB9/oA3/v6&#10;Da9NLscj9k326e9ffj8v1qcb5XDzN2X7yR0hAL+A9/fn1Bl8Ygbfhvl9Hv/FA1/z+O03gyH9miHM&#10;8s+DynGxPS+2s9ToPAIW/PzxK0bxgaMy+hyML9OpcoQd9XRzOuON2c3+cv7lyTGR9ucP+2jxPDit&#10;FvvBJz7388fffv74Y4Ptwx/+8w8NDFNgB3bw92//7YYjrRdb5eZPDLLb7xXM5g/1xT+//vUHcJwN&#10;tf+PP5S/LNS2Cj/8YLqu6/+BFrRlmQHl//GtL3r48cefN+vdDq6vPyZrBYi5UxfwJ1AD+4ON+mXZ&#10;v6/3l+35PgUhAkD8tlJ/lH19BLu5AQFn+A9uexKrB00FbuTnm/x6fQGk2WWqmRkMl6fief9Ae/JD&#10;OZ6ENfA39dcM3zeBXv5qvjGZBZkW57WCvux2dLYp+5N0ygfwKmCD39x2F/5jypU74HTcVMoaYhBy&#10;9TNmtUFHdqx7/EhW08FaRomXTLr66M5ocPgMJ/cONlFttdrWW4+X6LM/WPkslJym5mHz0h3fxqeb&#10;yV3KbVnYAm+VkCvh9O+ysX7WMXlujSJNoFFt1tQZXTXH46DrxzDBi7lR8mRqpt26rr8tH1If7sRx&#10;u4y4xtPP3T6weY9FmrV5ybh7q+wz5UH24WH5tN/fLVbHSHc9XgQMDqMx8VJZrez7QMTfLAUt5fvJ&#10;tu2IvhxanfMgP3UYyaSinY+CY+eftT+P7+3D0mtyG3VvDm84MFDc4djRP69bGw1XJTHAqxml6k8m&#10;dpGEvvXme+x21+3MczE2fVhUq82IfXY42x9fvZWzw3tIHoZLZwIqS8/WPwDbDIvFzLzdZNOJ5coQ&#10;8Sw79uflaOq7L6Z3qdCitNuWl8NkLzaaHz+eXyv5fHue2q2H1eK2ED8lTv58IlOd5nruba92+5J/&#10;OwRnh/cn+7u/FTXU5pfAbP5x8XonGGb36i20E+fQqx0ZJxP/pJtNX1a53m0907kbfjgeA/ZWWF8d&#10;TKZ+fds0+xjGioFOyRTpPuiXD9ut/3bZCjX0xXG5NstNdNn94BCKufcno3+l9LudYWc+qzhfMExn&#10;Ma60PNWO0z4Y7z79+5k/9Xp831v7x8+n6KFULqd8u6CjFR+HMh/tqH8Tvc9P1s5moBSvFydvk8/X&#10;Yc7ezOeVcOmQ2vqCoX63Vl9EF9lqoT5bXKInu6drxDDHeuDl1O++xo397qoSOTStz4eZvetMfc5H&#10;1lijubztHz4ezKnp/nQ+fIRH03DYP4guUrNDqDB72cw+D42+IxI1BKtKIK6E0803/Whw8ulSje1r&#10;MHpcFR53cwLtOKs1vdXnfuJg7qaeOuHn93O48nJrWZSe9ubp+e1S93nN8ea2Pnh5fX+p3c2Or8lz&#10;4tWxeE6Vuo6Jkrc7nsb93p3FP7899TrH9f4zsGs/TvZW96mm5IeLeQvDLD7OFUcgdywtm/Pmwrb0&#10;RF/S3buFo7lzD1yHWnf2njlYS+/TVvSilI7Pgd7IWgmd1pWs4i/n94UHRytU3tZPnreMY36y7If7&#10;nD107kc2s/3u6Hr+GOdKQQqNwkPO9JFMGAsfh7i7pISfDdNBwVreB+YX52u2YD26C97KfPDgcPRi&#10;hpF1e1faR2fjeSJa8F/63fz43uq0e2ZemyER7RtridjJFXJuge6v+bfU8pw4+meOGIbZu0KO1P6u&#10;1Vybh8Vxuhy9fYmnmqZQN2+bL0eeRs/02n1oZfKr8uvSmswrKXe/u3lJpkYe76D+YFvsj/WXO/0u&#10;9LRVjk/PubuT31Zr5QuN+vPRPht9HFON5ph7s5ntXAdPbhoe3uldA0P+0dmYdDy9C2aUHFTHjVir&#10;rZyHnerApQ8cTs2cI2847jJz49ptXn9s/PFXfyu+bi8Ct5H2ImlsGj6DvmDQaRi1J+Xt+/Pi6FhR&#10;N8lYdvcfb0NPwtgq+O6C25LBnFuFCodwtuL1hrYJ/1tuc3u33fRjOdvz6DhzZ/uv3tPqEGutHObt&#10;xRRZL54+8k2jvlCyKMGdL7zLWN4O1ZVlvn+dGmPRzqBFoCXirUXOWzSkX55b/bgp6a5mQ1tLcJ8+&#10;vr4/usees610POqzOcPuqbKNzs35xiHU1G3s9wHzYNazPWSOl4nT/DQsXIz15i7diIXTeegN4UAn&#10;G5qY6yffuUOe1juXrZt+YO5I9HNF37bvqHSis87HQEnZu6P9dqHzFbqWUL26N8R1kb1BCWT2+kNf&#10;7+k3nw3HnDu3ifaLyWgnOX2apgaFQN5hNzXNgaxv3J9Gw7dlq8vYzGOYw07phfvWwNH+/LQ+nOYr&#10;nSsfHbg3/bdA7fHUeqm8VLOLO5NhBQzI1s8Z93nXP6xKh+Yy9nIMFJu1/aKAnWmUjsP27vyijEvR&#10;+OztPrboLT2Lj87S/VisY5il59ZYXPpqza5lune39gFLIPzqq64e6tFEVNltPI5oK9vvf3Qv58ak&#10;5a2ZGruF8rKzjeOfH/X23Ks7gBOdXp8C7cBbMmuYu2dHUzdzt0gv6smY7rWXsw9zGGaXfNqNLdtK&#10;ojpyRIex1m5gSlqf4pth9yGZu50e/HeBY3b6ns3oi/Hc/Jww92eXdSK4W7lNgc74ftvMKeeYcfQ0&#10;f7duMoOH0qzZ98YcqYQhP71dhfb557QL1rfh45w1JpXdq86Sz77kT1Hb63N1PfIEP1rFykOnV4x9&#10;PozzD4t1OuGIeKf7p/GwGp1m3UrWfXLWa4HXxMHWChZalUyvBDqvruoj9+fWYWrc344Na//rZFp+&#10;mGGYavqxErTdnloe0/60rPrn95lsPa3cVpRcr+GqfT5mDUrN0ml8XG7tg90ltA0XA65xND+qGu35&#10;qX97sd5aQrOZ3j3dbPcvKfNBF1g3GuGE8X7WsR56Hp8+TKBFy+2z1zheZ8PzVmYZzObTjwVLeHYy&#10;Dk5Dg29dfLA+jQPKobRd255n+aZt1w67XMlEam3JmT8inXAxkTJmPM8RZ3xlef2wbWe7yqAaLVVS&#10;t/OSo5bz7R6nRIGNP6Eb5vL7dd6ydSiJTt2sP4+Hk/TdcJs9PMZ2zbdhz+tqf24brtO0Y02a3+2X&#10;F1PcsXyoD3uxyLrqteaUOKTnObou1be949NM/9FvZPK7tpLynkxbz/odw/RTh+7gmD0MDp+ebiCd&#10;c+4ykWgz3TfET53WbJjPV4wne2TrXg98xtJkoGxr1feYJVT9cLf9UdO7ofYWO66rb0/ebKkYPFif&#10;e+byQ/X45t/6GvvBNhXcnu9KGMbru0zKMGBqq9Jgr9MFevFAY5c3dN8fJ4tAOq9UvJ6Vbh7cvtnW&#10;rlUnFDI3equaN74ZHyOPnVPdenxz3dfsOlMOjMh/awu37WZ9r7bx2i6Fu5ZVl8k3PE0Mk3iI3h82&#10;vugwPV/HT5nowvMRdaQcteftynV/67izjkPrT4c3OH6J2HyPs6fIvetzEo1ZXpflxUq3PB/yS1fb&#10;VMk3z8vMKJg+Bd2nQ8KZdTmNs4e7RmHn70ZtGCY76Ycyx0WnFh/pPRvXItLJl42J25MxMmxtci+3&#10;2dhw6fbpb7fLjbKLDDtP+UKsaRulC3GLK6KLZXMPuaHRWEkbYv3efXzuf1mMT3vlbrl3GAdv71tD&#10;3TqhILAYatF370tge7TaE8daOtPfPb7Uj6cHz6K8Ptnv47lC1HbXyxxDvtZkPXmz2mwvKeP7rjv/&#10;WLk3t4+52tKpb/T2y5bevRy0R/uwu34/SUGP8NhG+Xrw8vJAFKj3GqtjenJ0N0qdXnpYn2aTab/e&#10;/WhRCu/5VC3gG4wT9ap+8vCsq7ZeHgzN6bA/2GaS2WHEktLlOvbhR8ShM3zoCwV30a47rg6lTnE+&#10;098n9r6iopSyeicsIENt37IMYrlBeRxZ5EyL5WFrCK1bF4PVEbO514fg/raxyd7dFSy23FtkMShl&#10;j6lBelT1Nct3w0hA+dyPDzl/KeeMzjb72FtYv3xZz97zy3rFkPy0Kf58rjmjnjaZ2ReFWdf0eLbq&#10;jdnE3HLexNe50mWS/9wd9F5P5DHRnQRGgZN+p7emmw+xYn+80C0aiXP6NhZKZ++n7uM8u3nIH5K2&#10;WPm2OCz02un1ud7aWlD2NKnkUisThukN3PW2eZrtLByeY347XTpXscx9+DZYCdqPrfJnTFduevcG&#10;z+dM2bRO/ngw+3rfTr/sxtUBQlWNcPVz0Xa8REqDy9jq7Bm8W3M/UV37jqF2NnFypSEXXGsMs84o&#10;pnCulLUltoasrxN1NO8u/XLww7OP3XVdx/B7YmQcxY0Ta+BUyXsOdvenadQbTdwz1yrxOLf7TqHM&#10;sNUamTtec6rkj9+v7w/N8m62rqzHDyCo0HSyKWAYy/HNPnt8/rBklnbdITZvzAOZtd9iq02GmSfP&#10;dJfdV3sJGCMj5cHwvjud9rrtbceWG4c//Q+p8Z3nSdmGD6P7TXXq8CTSc//EmDfqq76k/q2ka43e&#10;9vVuwIBhlFbR0lQ8bdOm2VbqofHjKvDUgZpttL0VX5fRxrNhfsjl9dPoSH/yLxyvbnAyv6cZ6rar&#10;w6TDnHnxJHzB3Dqx7/ot7Y+7QCymH09mmbDJ9RF2Ztveu00kjWFsw3bxbrLZ9oaRse/S3+tsh2I0&#10;fBmY23e9eTE8Oi+LjbM94FoYXkeV3st9MfF8X4wMTL7TDLjuTb9mJ9X3ZCO284/zsYg50ihHGvdK&#10;IfP+EimH9sPd8uXRi2G8umOoN42/JQJda7Q53qVjtsxndXwavTwulELr5TyaRu6MAV10WK6sJ67w&#10;opzcX6LOvMmyrfVs5UIg95GN7NdzJXWcPxe3mdhDVqnPzIbT28Y2XiQL+tTTM4ZxRZ1j22IUCAf3&#10;ulDKoq92z/frUbV51Fd7vsH73fu2ncmELalhu/C6PjyZJ8ZV5a6QPISH48z85dzapFePBWuzVLi9&#10;dwS3y6fxszUT2JymkYdVJPc0s1qf+0UM0x0fH5WRrq74HIFeYL85vXqn1emstoo2NmlFP2o6TOte&#10;f+GOj+epO5vZGw94yqnjotpyKpFj19j/zA9KnnHLMnXmqtO0cpqZXMXZ9PlSH5YPHlO53/VZaH2n&#10;3Re9pTfJDHp+o36/7a0i5nrPNSm8T1e7aHixK+q80dJ82JouU5ZwpxC/y84bUWtB55tlx/PAQ/Ju&#10;MrI+zKIx7/L17mkXPbVslrdTsedrBLvtQuiI6FPjFcNkjsdk02s4OOyDY9O7NI/0vtatd5Q3OByt&#10;yPb2dHmrKE+pStaXH3YGs7Ppw5R17GJbr8MQ2zZqKdOy+jo+H2bJl4xlas76358q+mlc2RjGC3+m&#10;/+iYTVN90o2y6TrCMNl29+2Td+qz6Q/vl2l8fvdU3CjR5XEVqY8Kvsr54mvmlZ7u2AluE7OAM2Rd&#10;Fsf2z6fk6xuswOF60qlMeuX5zOlZzmar6tZSm5t2tVuXxQuWUsEw88k8n92+55v9wkMm2nIfUs7P&#10;ytmfaBcvDffYPu88RAzhfHa1qgwT4cNsc2+yBHuZyVPY8hkqBsYxbG1ovHbdpUJRC+wVw9i1Mdos&#10;zfxw8zbeumerhG9Pa203ae511sNzLvIR1n9upodWplWqxIO1J+Pn+CFUcuoajvO7dWC1Gu9b0dAp&#10;EGpOzpd2cL0Of/Sd1RcbrI6yLhXuj8Jlcyts7nb3lUFtbn64LPvbiL9SUrxEgUfHoRLqxB3jhnK4&#10;G4K7Pgf8yraeCdQG4/xu/lhO1ovh+sOtZ/e4dsZe0sPbJRjzezK6tTiXA4+1DW2nXH4z+s9l1yjo&#10;VI61SWW29M2900Uu5Y514+Z7OnHyH9nLNmUJ9pXP7FM2sZu/njarXnGwNL1Xat7DrBp4X3ueeuVl&#10;falE50drPhedd0yzY7/Z823cn75ZcJFIWGz6UT+Yt4esm7zyEjCsb81Zp9MQbr57HRUrxVqvWC5G&#10;7eZw4Hbl7J6s7YbZPzp5B8q8E1w7LFtTrVpeNXKGy8760Pef7JfUrbf0mcwdHpV+bpxyvsW3d6b9&#10;Lv+h7HqT2zdvdD2tDMrzQ3aWMBQT2cmHvWJyYZhlIzJBel/QfH+M+MbFbCWoa55cLX02vzCsbPeD&#10;cSW074/eDsZ7fQZo39Dl7ZnwbF5ves+nbMYwa0bbwMPo++HoTW0chvdZ+2BwGnULe/Cw6j9m8s8X&#10;/wXD7O9rmfinN9AerePjxlP4M9lKtBte6/AtvMmdo6Nc9JCMuNqPjY/34Wj2lgu1Qh93ltfwfeZo&#10;Tc7zhafuSH/sTFz3yiZzrBdcs+6DLZcP5rvvh01JZzxmnbcDDLPrP3YnKd/YM8t59d5txLJ8SdX7&#10;m/KoX9+uHqfVcne3HztsidG81Nl6s7bNf1B2be3mem33s5AiZJvsk4oohFKphJJS2ii+/zPX73/y&#10;nr6HrmtlaM5578YYtcwjJg6vlh63gwg7ZePK+eHh2wAp2Mlr8CPNmqRTrih6X7wBDXvThqJiAGai&#10;sPhK2075sWc2y9hmm20rZ8RpxljRPyfu73aN8mp2FO1gY72zaxcHFMoMCbTiJN36TKQ8FKV5vVrA&#10;Odc5jQrt7/K+mQy3Onw6rHREO2GicZABzEUXvxmIVLy/VnRNZEkVblsHaN7azJRpBjHctToz5r8N&#10;9RzWh73HPn9SJBsixDW3GtPH6vC53KLx2E05lK/etqcswTX1EQS3+2C1s2L4/CFzHcAcyAPB4xcD&#10;6YbzqFqnv+nLe2LV41O5bA7hyFbEjd7yG4dsk2EDh71s0peEQ51qdze4lI+ve61IBP2KGKdBQSrU&#10;yB+VNg1yWviQx6zj6EqKvUtdAPOYYHyO2snvrqPjRe2zu8xmsTfzvEKcLkWvXtA3d4zYfZYG/rHc&#10;VPexK5hHH5KytLW0P9o0yUo/vjeNKPE4RFqy1Vp/Dx1+Kjy797xTv4I9Zn0AswAz4PqIefI6r36Q&#10;1PpUvTfWdlBORsVbn42DlDp0ToPK8PfWvxqhAwIn/G6vsRIwQhn91n6MVB6OKJdP9ak7gycrn9CK&#10;8HNP6xHlSR8ag5QigKlIrYxWj+GvI4nWiHhzA8ToHG94dWmO4cbYRuvri790OuxvgJtavfB73gPU&#10;mie5uizcsNqWiqjhJneSForAtDS+Vnevn8JOhEuZefSui4/6C/64TnbfDnpL84ZH65U0fRbR8/nh&#10;V+lrydgmE2x1W21o+chVvkvZQKb3tHFtVRNcZfx6mfOt0YskaeHQVPbX0iB0Gl8tf/Ri14I6eLE2&#10;Ivn29n0KarM/mFMbZdAHPLZFn2i5lzlZTqy8uRZWMvT6qqbeaLk/1x6Yn3phJ+m3b//t5OkLfCwO&#10;4Rt0wcghtiHqyeVrunu9LkHtV+tZvwSNk5+OVMDb1k7q36LR5FQ2S8l7+PcHyHM6UWfRgTJQuD4L&#10;K6PWWSl5q4k64Y1zu3rpr01YRN5gv5VYgwSlf/HvpVm48k5Ie2RgV2lKYD9HGTrXSrO/UeQx+bCP&#10;fyMu23gUcAGVOs1BOb6TqFGR94/NKzyy04Z5O8/6CxOtft8FsWVVUjhj+KE35PRdx1j/3Pdmyxro&#10;tlsz519QFmu17Kz3cjipgC+QBktnejO1/aDrABhBaVHKMn1yyktHvqh/s7NXcpKR4wOeeKVB+Z2f&#10;27gXFpe3hz/45PiJTrvLWZ2C6XdgL1SRXXPjNSkU4uyNdWfCU/vI3TlVH9DG44VsubSOTP8KAVXv&#10;L5vTmdFIL21JwzbiOyJrRHioG67ADCFsgzjPZ76oV8eJcsIJn7V8h2dc574S2vZ+vumq6+FlK880&#10;ca7mhQ/XH59Xyuf0hc4bomfXPl+i8FcISrvh+0Fu2kaR1bTFe+r7B1JiS7fXeX68AhLnpDlR65DV&#10;E/8lDNi4dWk8WZQdrk6rhaY1Gs3H7QbO+KUyrL4702+9AOdcZoY6SRjz67MWLiNIvQOY4/q+8TMy&#10;PVYvxQN3kVFoISCwUii79x6Ddhtu8lnf4QWW9Rvz1rrQ28sgSwPKJ0eqXW19zBse9+lqnpOLXLR4&#10;+nsGTNRQsLZ9Kmgqpz3LZ9e/eiPBOJhQHz9z7eiGvDMw6lDouOiDDOv5NMhGNENgxCfbseVyN0jl&#10;NZCkpF/R7HAuG2fQBFYkO0JYm4yHiDyfdcdVffl8IKXpuZU+50fC4O32n3DkXHold3ooVmVOHIvr&#10;df7Jr7Pfl5VFfOI3MvuQ9Z9zMbejTzhc8JA31Njasnp2TOsdZ4/x9HokZJnUtvzgEvZhsqW4iAF3&#10;l+qSCQVPg8qoxSkAxrNAb8HeDhYDdaiFC/PsMlIk+eJ3jF8iPsLEcu6Vy1aw+nXyYnXOSGaWo/YD&#10;8J/W4XJSDQlQ7Afk2i5MrUeqIO+h1O80JYx/36Nedz3dRT4TAJjqaxXw148LkxFTa/Sv7fJv6aL9&#10;p9PrbzIYH0lrnnamqp9q83KXDU53UztbfKx4ECQtrxS2ftIhUzm349bmhRU64QsneeXaqmsVVGKp&#10;H0y7q7/UCT7MDUU6Libd4qRkBBDErGKo8GktGyDbprXDx7IntU7H9B/lHtv6OKpntjjjediNK6/B&#10;utG+FusOxim1tv7OWYkR+l11hmrCnqLzCWpRnVv2RxCvBs54funl/MrTK9OXwKAb7ug1FLhTRzS/&#10;kbSfNjLH+dHnWTsHQo/7VqHO7Et3jLw6xUdKAbBuyjmJlr+ZHr0GOGUcjvRkzRunlIXG+OMMxqUS&#10;gKHqJcwAtzQ+/+2IdQg6UwzcF7xMtYmIdtl9N24M9lLv81TfCY1VkQtV+92ha79o7+BRL/ZgRuU0&#10;JU7RT5u5l/HqrqRnewelumuiEa+k2/jwV6SN26T68CcTXXwe2eIN1bZmpQUWHRgyF/V7wGSSP5ry&#10;2Ndz1YO/qvTQAOyN8PLMYVv+t5BvXbJKrdl9vDOXVWj6395MI3IOdtiNh7Fi/7UcR8FnOh93VKr+&#10;++WdetOaJb3e+op30TLJmpWpPD9JnRbjPA1xMZiOJlQdxAnUIRdXBsbKj03/xc6GsQTot/1AqWw6&#10;hXfbt/nnPhw9qGM01mATwFh6rVx7WlSlimp8sdRa2msouDqFzV65+afBd9W/tyIwmBkCo9PF72fw&#10;E+gMOKq+6oRYANawDNfmytzqk0LVmcKa5lyXsftO6R0sdJDiGdUOeAZg2t9LP5GrS4QWvlVd85TG&#10;mWO+0a/+1Jg+d22VGR3qzF+dv5OZ/q3Dcxgfxy0JW9/nPlqmrkCJYPh/gWJnRXQNL80rCaLkdV33&#10;rkr9IO+vf4WgVfeuFUPNXco4dXMG6t28+lAaG2g2H8P7oeF/OtIZKKqroRLOP0mX9H1kN2su4xEC&#10;kVYV0WPKCPLFYN6HoHYCys+65UDtT58zR/v+79y+lhQawNDOsI5E8Xye42ZqxbhpHdOwR2E+h4Yl&#10;3VtUh01wMfT+L1D+xd6/Q8Yo/rMdrLZ0MpPJmyKpg+dmO/m1RLxbaivAxVj+d76zJ3r+46HPvhXJ&#10;j1R+yPfK1aaMulY49PCgzM+SL80wcPPxBTKqiZvl+LoZb6VvAJToxhFvf0v6dbrzn1fyks1BMPzS&#10;7ncEhL6rG1ku1C7Rbrl1gxGBOt0AjIXVmzRLakNu0c+rw/9/YiMfzupnPJpxiUJhM6BzCl7+hWBl&#10;hEe/9zLjWn+z5989pCLe2BKvE2DW0lb3VKdQFLLo9zam5SqjLsEif5Wj8Kyr6+2Pd/422TqtKCEy&#10;m/e8I9Dpk/yXuv62ZQbyFmP9i5J/2wJSIfKXbEJYcgMQgA18TUhtFkQLIv3b5P+OhQH6w6c2O2wW&#10;yNtj/9tkPm554IAOqv/yhoTRwpUS9kPOR1GtyyWrktJ2b+IW5I14gdf74l9nwxfTRcA4M70Assb7&#10;9XdQG91rOE1HnwlS9LjKQRdmQnC/trAaNYxVpvKXTi646Wn5C7d1+3D8FZyMpKa3/5s1x6sBqAuV&#10;9bG1XRgABoRY53e9epDkh5XaEtSc1354aanhq7PGnyMRECf9PnEUQcSP1OLcFkIjKcPLF9/GjHDU&#10;r9aY2zD7Fkfpt+YY2ENPAWHZ4j8RJhk/uo8pkoTgf3fzLTHBa7AtQWIaW26nbax3LcOPOp3Z8QmN&#10;pKwEJm+xF0Mdgu2x3PbHxbMZ0m+f+vkivXtaVkS4XcQRI61XDOwAyDFYUBAaTVvQs180E44psgYw&#10;QoXtd833EkTIxCw9oRp8gn0G8mFuWNsxChgwRpAhmxV/URqMM7px0obMBz1IN8OxorxIX9qzhQsd&#10;1yq/ZZXMieyF0qwqvSZDsePd7sVOFqEPYNKZM2yRz6RZpOqFiyvQ0WUDbc1vA98DGtOhrHe4mGi7&#10;dTJfiGN832dBrZjsrIj4m6zdJXqtpqP58MIzaP3znA9wj+4QNfBSipszlAisV1Th218PbQiFjxJG&#10;3WhjW5nSumM8fk+kKqZCUfc3eTNIy3+SxaCazOFGG3PKAcW5+3xmaIyv7mjfrzVltTCWggKzK/ej&#10;CsbbaWgn/I85FvnGw5rxTtoGMODlBbPSpF1E76swp73bnj4Nhj+/X+dzfNVVvvhG7A5KVvqOHwqN&#10;cWHXvvsO2rlyV2NSIx+QumqjcwrP+F7adW8PdtORdIKqhjyXhL1s+Bq85hyACb+dHeVMe9WgbneP&#10;IsnkN6L6fBxbTxe58dIVCNxFv7La284lGejPnlA/dgbatSk3strm4CF0OCa36epboqTmot3O5rAo&#10;A9pqKCY7h3GmO+Y7aQIYjywlVrlTc3qeubyAwRQxjwQjvVez+nmR3Gyl7XjaZt1hVfOTd5oGMTX1&#10;b8lXhjY2YUYZze84lY12hWAwRqcdx79cN4WHd3+lHbf3e86AL+L6Fzf74IQ00egt3Vf76HGEKqNe&#10;+FFgebQTDyVAtDMZ9HzXlxyLQayoeSesNAad2pcc5JmwkNi9A67oFxIN+6lWXkbm4TkV+/OkF79v&#10;75VuFXP+8icTEZULInSeRThkRjnpmL1mdcdRcXAYHTrJHFt/yzlo+WOmbLcQebHkRkc0OXU5QdIe&#10;6mcVxG2MX8pxaSxWO/Fv3Hxv9v54vpNoOKWp7gRahsvCX7LZfs8U875j8ckaL/t+edha7R/Wii7O&#10;6bl/WYNU5B3YKlUcZ88AX/zeVqm+drTi51ajc9N+N9efotpUABMp27aQSAshyu6z3kQKn+l8w7D2&#10;7tmFAczje+NW9vzchKzFbe+OeANm+bo5AEWm0j1mznUafjR2kE9LVK30eigFOce1KQ+D2QN6cQNO&#10;qg38Yz8DbosAl1nucv1RwTnKame6P9Wqqou2hL8x6iPtiFuWant7zZNOyZubhWVR3vA+snBVWHp5&#10;2dgfRarhcdZ98tEu8GlUweNkeiIiP23rAuV9w19hU/H5xqUfVKrBeNbcWsbderHjQ/ozxBF6ATCb&#10;UadxxTo2eYHCm3IjFlDPb47b8t3wpOgunxlfHqK1s0uQzrRbC9tfaTFTA0jXuFJ9VTuSTwO/HcfE&#10;Bj+vS1cLmUWEcV+4PHMkD4fJhPxkHWEEYNxleWvUwg7nVdZ8WTYPiSBADG1eklvic1B4Of7+ruyX&#10;f7+SfNKpenW/9aawS8CHywPlcssb37vcBNeHpEEdyIXar55kQZjCZulql6DmiNr2AQxGD3jM0LhT&#10;xmCt9Wv0yeoHqLnWI8NvvKxMXpKht4AbX+/gaG+C4kuvS/R2nVrY+3Dg9SJ6QHVFbLJYvB7qzFOL&#10;hrtEduLKbhk1wc9/oJ8M7SmAGbSQNc62kk1sLODLoRY2lDq4st6RtquLsL4uyoX34DvTsgZ8RLEX&#10;s79CVq0yE16lM19poKFNHkejVf85uhZrcd+xucn0V0jm17ISU43L0D3dZ3/h6fgw4eJP4vtoLSMZ&#10;CpUmQmd16BmxCEvcii1Ee8SgRZQv60d6i/LCGHm8a3IEdLy0e03mho+XJDN+yzZBoSX6Fcy//IQG&#10;w37HHazMdNSNn68hgAlF/Hal4Olv61ZVWW+9lprgcRHPeMvcDT5TJVSVucnyPLRH53dIlIrGR+Ww&#10;S/PUC9JVMinRqaOd2Elr/eSr6kzxJ5fH28ZzgmIvlDgXWKvxVz0Jzdtmjt4G1ES48XreTBSET9Ma&#10;7C7JeOcM9J+3bBQnyTh5RZWVHe0ITjwKPd/40ogR7VF9YmT6M7T4ProyzFaznf68mQZIuBrSbKrN&#10;i8Uv1n9cZyexiz68mLfLi1KtOjrTWYX1g8Y96bs+WQR8sfk7viwgI9AmOgwqd0KCBqdtNW4s2F5T&#10;eZ0Hwv6ncmhNZFjve1shu5M+KDgbHcct1fNXGMlTf8KKpmQisE9VxLadQLOCpgf3fNhdn0q7Rpd+&#10;XRyieAPmVzBIT2rpkUqf9cGgaJfNjtuxWWWKuRvmHD08rZYu6LlVG7xZ4PNavLjRl7x18dx/IqX9&#10;AMBUqc/8QLxGj4lfIjaA5+TOOu5zWnt9T/aVasEhSt1t66RcoOZikF0T4XVha5B3/w5f7gCIsdAW&#10;Vcpks1Oc69VHesyPOWSbhI+PNmW7SXxzyMy2AMZt1KbDwqo0r1ciFP/qey7jepfufjqiUH9x/mRi&#10;UaR1e8DIipmYV+AIKUmvdMCeOLhP+916OdwXkmDyJJDd+sh9Rmb1xi17S77RGwVjsol+O5u/icAv&#10;wvFlJwZik91sBkYSkCvmHnEtelkoScXaZhkcvN4XLdoIUoG7Do7YhtarOXe9byO1Oy8Uo3HBFY1Q&#10;bdKMSrjVaIKO1XG8nlffrVq86jCb3d+BVuICaQ6nnzGz96UQchDvWvcGwcvvcv14VH+0iyfEE56F&#10;YDE8T/0NcAEtsgYC/JOv08+MJg0H7aqnEumUl4fkUDGsvOsCaa02fvZfYk13I0Ku/4UnMdTv4CeA&#10;DDc8QIndNHqPT/ymFit0O3O73m2TDx6j2R0bbdgrUk+bs+qo2lrL9f1cKrmvcEtGrWQ0t9B+Y5Q9&#10;CwQYQnTzZnznudOEURHCB1rrjxqKwD+cRiyZnvjHgqsXC91jC/lcj2lz2pcqoT+hg2xHtJlmdZZM&#10;zvebP3ZpX2Vr6W52GcimyC3prUxc93o6denmitt9Ji/0C65g+W6I3BOxW0cPf3tDDtfJvRcYW9Mq&#10;J4tjGcbj2/khUvak0DSqF03eigXFq4PsetS1ekh1lUfUl8EKf/aEZFXurd48L9Qwe1fGFZhKE83x&#10;VLMK6ZNo0Id6GOl4f7OnG56gcdosA7cmLhDfuW459TtsJZtoZVwnU3XkhG+R6SQZEp1tN6IsX0HR&#10;qP/MT93fNGYO8mWSLaLZtULLzCNyNS3aatPRkDLAyC4gFDK6/hnOQeHoLikZxTc7sBz9pdHBrE3w&#10;IkpIX81w2m8qzlB7Xlo7dlYsmNWFMJxcddE9F2NmCrj8fqRGS/ucvQD72DY48TLthsX7XmZsRSvc&#10;FyNnRAra31A46cSJLoo2jxEGmqvhGxFfHtmuqOQU3WiKuO9VSHzEMZcRVq/t3VJaXL+mSXEzPXHU&#10;Kxf43sZQd30w/Ek7TRr3huioZOyC5l2NImp3BHNcy7AADFbZMu20PhkCm9YtfRwW/eYqKfNNaX7j&#10;6j2Nxh1Ryudf16Iadq7kykewew1GxdWxQFrdVEAyUpbZBvaefWURSOW+MrJac3a0Ep+L3tB4KTVV&#10;ADBvSUPKj5m669Qqd48kH+H5FnXfBP38YmPCMS6+h1c8z9VfedmcHLNex+tiygiQGPNqy+yaLkzA&#10;7t3JKwzrClPuRSnZ/TRD2vnjsQYjkkY+SiyAkR5f9SRZu/XSFyWxnHYBedeaN/fsG8Kl43qIluZp&#10;vq1c52VN4wfsnXzyl5ImfhzgJIjLZbG10Rpt8qR0S8oq14CAn1ONPXh28il5SLALuI58+YPhK0jN&#10;dh6K3i51FoGi8Ad/wnyEM7FLb9vxgQedHe4n65yq3rmrVhnFaLOrN+YT3Rn00YndrURAj7qv6JRz&#10;+I1HsXwwKHKP++wZNiPmbHqbSbMGYEJdWE6u6XG8glw/bIf3wChmL5buPou33Rh3RuHgSdM3BaRE&#10;KwyiVf8Y5d7CiZnxfBymGsqm2qai1rcXVfPOx7rSw6m+FsHd0063R3PUrHiDB4DxCUXV2cMjJ/AQ&#10;1MZypZkkVm1Clej58A0cy+OJb2HNzSfgwvZ8lbQpu0dUpjGwVRKVVP/ZQRAlzxb5XRNjw2tMjPU6&#10;uxsfqBB7Q8D4jPOGHxcAjF7rDS5nJQviXgF98uvFh3kUwC1NCeixAWGUwLdwOt3Qc+6AJUDhPnrr&#10;B/G5eYv671V4I/uDcqqMvuyg4G7fs87ajlZNueTojo9D3d7ykKK38K8dHF5xk2TE2yQudW63xkjd&#10;37j3dMl3HLN8Pg3ZPozUKoW65J1PF/FpNXHWwPR1q/Qk8gkn71bA4zefG58V/j6aBfFDyEyxvUpJ&#10;LkjiSkyEmSqIyd/dnO+p0+xRoTOR4MIY1WmIZX5DLFzKPQY/hfdVI1rhfNAbt5+HDukcp+uCqRb5&#10;Iveqk/sjo653yGFYGE1/sTZiEnMJG9OMEGoOVC+0Z0p5zrX+aDtea3Cn9mC/EKlr+SZf+qt9N4q6&#10;ChQz0P6ph4uZ3w8cSeZuTJvueRiEGMS3USrVB8BNM4mL8Vu8d2CoItB7yB3e671Uj/co+UF7NVdd&#10;DHVz4fxlaHnXulnHqP3LmgqrH59Vyac+n9NMXdREXkaP+S4eYKsqec5tggU+t7RbqmFL+WiJM8fQ&#10;p79WweqsiXDqH4ak704qxd1qqfYezWs05lzPs8xs8lfWeGeAysysvksMsVZahaHvcnAj5pezKb2J&#10;s+g4X+nJtY/Od41ce9IFlomGhV2xKQwooNX59LFY7t+P/EkaOf03b6EuME853nZJ2cW90heBc6z+&#10;N0a155x2ElqyiXo4K5Hb4zClsYdR4Va12nrnGe3JtSfF7bpuRJIQyGE+WskC1BTQvtK9RKgTzVkv&#10;Tau7PNYvNF+6oJNH54s+qPWTbdghijZR+E8pPOzqzeTMg/bbvB9Z7DjrfKmLAxzGzFlaQW3THF7X&#10;hyNnPXGc64y6hPRY2fuU+zByKxCzzac2vauWQpvHqJz0wvJ3dYLnT7NkByxaYBdn1DTmOYDBEwXd&#10;BQuhIPlzOi3H7dctWh8uSIb3Fk2gtMAimoiU1jzyysT27qOqIUvjGAc2YnYvaTEZVIuD2cr2IvAY&#10;fTIGhObJHxSDNP2Mpm26DbyHevOPVT+/p7vlcAy/6sBj3xYmp1tFnWMMD6ih5mUzu6n1jlVgsSD1&#10;X1d8t98O6Uckh7hn5HeCTXdh460iuKqpsLnFgecAWyfv3f6wJnqbzSZrfKHSwfrr01LafibQsYPU&#10;xEF17EX1Onj44bhysP7Y+HRL8cHfl6uPNqqZmsChUW37ijB83+I5JK4oizN8GMDwdFyIc9KjeUbB&#10;jeL6/P2czwd++hvZxnqz9v8eV0i6mnUGv63XrvWmKx1PkoLSGp6wdhmfJJfD/YykxS22i2XUk8fV&#10;swhP9NvhfOJN3qeJijtF6tzkAxgL54bKKPLm3Vp2NODCdXwTV+0MeixQvwxgpnsGWJrHjjQM+2iG&#10;NNLOu0YynL4tDAYVh8MPTo+vOeQugIjs1XCIYS6fhyfKEByvOLgCohX1RyEy1i+9aQtdVRugXx0M&#10;98QRuJjOh9qHZvaTv84GdL4YZi4pf/jhV8j801hNZF/69kp8zZsW9utR9+n1E8lxj7vb6K27SNfC&#10;q8ogJ/Y3Yxk1Y6NtkgOb3t0z1fWrc2rZzSvCVH4LsrQ9tfng850TAIavUIT/Z4yhoGtJ8NrU5XFG&#10;6r+9CRTM8FdV7U58L2zrSHqDgx9kXvDw9Bid9OnGBA8tDKVvujnT6w9PwKUE3TcqgGvZF5xWoZpA&#10;Vsjbm6JE3v84GzyIgLgNbNXbQTcgcBNuGrRH+YNtYGC2cM+uwBgU6tVZNOkdpcKkvK/8iVmszw4W&#10;eePU4V8pQ1xhbyXicPYoaCftYqSlHpcuqIV6qJ+jdYNq/4+r62xWUNmWv4WkqJhQoooCZqIIBlAx&#10;ACIGBPX/v9nnvFu36n6hytobW4ZhZq1e3QsAc/61iIOX5sWkl6sjnVrpcrX1Odn4g/TUVbv3XoR0&#10;DR+T2NDjGkOwxrAQUYVPHkQ0D3MJuQEXFtq4XUBycNT2Rriu9zT8NihnRZo1CHXydv3oL06rRt3z&#10;VxqJ+XDHauYgH8uBguSZcRkYjHfKPGJJXZ419Hfon3+V13JV+BHq6HEmp2DB3DgJUqhhy7ro8cXt&#10;TjzfXuS0PGNHgLYreZudTh3b2VD/Ywfzns02JrUxPMkOmbna7lqKvPRhsp8CefB9QpNr9zDhHUDe&#10;BSLaHzdscwWm63N+Hj0mwS55F9owRORuBiq7Q/NOr4ptSgtazNV9b4AAJTjqD+wv9zSc5QqfwrFA&#10;kpEl2GBXd91PI+YOmNy/KY/bQRnNBtugJJ8UiF7sNwvoxm+usyKggBUhDo5qK+iUB+3K9gc9s52B&#10;CHT8OnGVbXAjQWWqOfcY+A1g0kXg5s/spdTR5pceHxr4TV8ugkY3W/eXuU+j5xNU9i6rLbALFJ8d&#10;FGlQcaiML6i6FMewn3nlQlQQhw0gMvyniHOdI2d9DJQFT47GS4csnVF/m3T8PHZejWOv2plqenEK&#10;ClGnFogUe8i7c7LJxD5Nhu64tPKAeAPFyxMfGB0ME6vdF9di2pTVNTf2f+tVBL7tWh745fWtHQSt&#10;3pXJIlW9np/LjfttAZj5+86hMVqeKNxJQvGr/rWOtg8xITz72DN879+We7uj7i+i9mh60fDYc7qD&#10;bKE7/a66XZAYsEA9eutd43AoUJpuLxCTGS/DzfTQkvjRceYqj2oDwGS0tDZphE9L2Vi3rf0DOa+i&#10;244nhyt4oKodhHq2QjisxO16o0fmZY4bdfxXNIy44numT5dCdV1XxXF+/70DcTKLezQo1Avsi/jk&#10;dl5DNqB2twYw/W1pm5zlJUzeYY3D0UOiAz8FHizOB5+bHKjQ6w1xZU4aHSv7zm3svJgdGeed2jDj&#10;9MrTUXHMnuW2XVk8a4vxqBXo2S/tPAN4zV12seY+vkKhBGAOs9981j+137uL59lfClCOVs4BvT2I&#10;6+LtYOVRL0qdzYN3q3LsJwV/5esdIEsd3t9HpXD1RgQovAyhXUW8yFnWvpg1KnHG0+t9V2A6L+s7&#10;Rz+j8G/QtEFFI/QBkNQPNze49EvXXyAPcZQHxH+9bbnjxy+njb2DYVyRVu3VmDwsWw6vlSchfTk1&#10;6PXtC5ZKRL6+USHxlfml+4wH5xCwn0M0rhapbrQUAIx1f73nvf52eAJWz01E65RMb8xOu3F93vAr&#10;sujSzePkfJ0v4Yd9S9rhBChYvdqOZ0bl9lw67Ul4dOCov29xF0ObqOkT7zca53WdWV3R8eulL/EB&#10;gEm6PAk7Z3p0laxjeZRgcrGNzl7y0mr0w+Z2RrZOBJJm8/OHUs4RX+09aLyFNtzHxms94yXEv/GU&#10;oP1urB9S6jM53yiQ+ve57nnWdhtRa/4msBGAeTTCS6PIoAW5DQ2WGfK5X87bzrMBOOcxEtYniym1&#10;/yRzentcC8689/W74uniaTiOrpuX4s88GuoZDbePwd0CQwqS6I0Lx2FIsIXqnIjk4iP7OQAmZNzV&#10;/YRrjigGUP+3h/Lu1py2M4wOlnanIaVLrV6iyfzi5ZyKiJeXGmhbx/f5WfKCn1/g/5tmFJvrJH25&#10;NXMbmmfy+Bfphcd2nqRQygIPVAHAZIerXOf4h7R0ihwxtPfAQWaX2Wky89D83FO3Z2tP9vOlja1W&#10;Fb/u7OZ3p9ENKkPJnVzwB9t4EzUGj9aqpPlMkpjuZsQAP845aGSL5BVTDzr82z3doE0nIzVBRGzl&#10;DJqjPYj1N4O5IcA6bhSm+4WtK91DkVqSoJgmjGuQFwM3QFFQWkiHb1apvACvm13kM3CuoGYZTwN8&#10;KEHAnu0urv14SXwa/L0DYGJv7G295WiWk/V6MYbNBlEqvZeOmquKtpVwqlhQ8PX0guxoueIsutSK&#10;AtJfWEGkIdeIxztYxGBxee1vCVGjwH1vnJymJqK1+o0jtMArqkmFADD1zs9JMQqqHRdDTdDL1Tut&#10;GH09cZ0FBepWnh20Ou8mlJ62Q/LYf/Lws8m9rRo9RlmhYxEfnRgVP7eGQvjRoDOfrQCD0vOa1MPF&#10;pwij3itBq/IX2RTnx4HYXUwTbaV3vOrxXSui+JfW3EYuw8Vi+7C7nf3vIet1nr+cNXsHoL7rhs1i&#10;1wb2FHi9su0Rrx9LK8j8mZ+JVZ/C03kbuHk3yyb71ILupmSNAUwyXcOTJndzHF0/N3n6eTLz3kc4&#10;79Fs8+sNgaXJ7+XO6FSk9LYmMiDuUmIzfHTRzgtEJteT1aynox3zzVV84PxGZVDr9Q9iLQmBUnn4&#10;GQMivvK32FSBf3OBpi3CbO7U8RrZta0q0MV2se1xpR9Kj8IiagHW5mNUawtpkDH9HhX6S+TNTBhu&#10;aH6sHnGS4m+7DXWBpVfrVBuhDv1O+nGx9mqjmu9Yn95fZFNq4c3+rrzTs2aGxf3DYpg1nBt8zYDk&#10;cRhcQdRCHextaXmxqMO139nXi0BAg5avWz6VNvzx5UwxKB7UBZuDuQZuF9pHqEbyRVvD3XmTeQ9b&#10;Kfe3rbGD6vfOllpfM8lT365W+Ob7OGzdWq7hNM2nrtyO3qF+6evhfspALz8oFg5ppzso3Z4IJtbL&#10;wfjubkFpcdMeDepdsXXPuvsFi95gCrnU3DKTGuu/KcDV8JOw3HQtur++JFUgP/oIU66YR30veIy1&#10;YEM+XQSHhyGYEKPlBOyOg0cOd2r1lUdPmgTCCvHr6NtEfP80KL7/8dJ6nm8z0/PpknI950E/tgDM&#10;OhV6oC476qHNhMzEuhsq+PG97gx3nYeAvhmnuIe8lpkdC2P4Kj1KgJGMH28Cpumu6w1JJq1cltv9&#10;YzavpC/Tz/TDwrw4V9Kl8Mcwj35G9UD8kSlyYnEIjm8rnQxYVzZjYdms9vslsxHQhdNGiNajQX5f&#10;Ma9iwC7ggL9ppPNuW9T+7Z4K7bmvkfS17E6fVe1TWFUxfTctaojjVha3CYj/ApnJ2spfnHbYgQdY&#10;V88LulHWKKdP+l7zMi6vCeSlnvljyQ23lxpVogENNCP2Mv/G+G4LivdqoTDNLpUIWiotLKwPmPcT&#10;FILrZ8fO4LIZVd1UJELvOH46dQzAUKZm2x7RaJfx8cngU2G49p7zshVKH7OUSdcFdG2e6j/IMu5W&#10;z3LVRYmLOz2r2kW/dHVUfPeKgxPmsmCzCVHkhIpF0cSZ030pyijiqASsJuzfCt3k9ao9f9KkftNp&#10;a/MsnI6XF+Uzi3gBjVJwkLfDrMWnT4k8YdOKQ1g+/xlWFlIyZqWpnpQUeI570PKhMiVrKeiBDoyD&#10;oaZ+jE2dJTsCUHn8hRwTJJMTQPsX4sPtFljm9HiXgcb9IB5FeV/fGlZjFvOXKlBDFD8l6dM5Hzj7&#10;Z9Fd81Yn4xkzxOJqy+Kd7yNgKpZR2Q9r+4it8t8rvNLn9LeXG60ngAkPwmE9ATICIAzlTqMrf54e&#10;0HrdFXSNqGwCpeB1FnQKavf1OsGVV6aT182VKXgUkwYDYJWZN+InWFTFqWkPvCNQenTPxmlTPZXx&#10;8CAR602Y1I4AZh1fETo89GxCJssVvFoyOKrDjycgo5HMWZC0vwxQKHUaZNczq6aRBTpckTPxhqMb&#10;5HZwo9lMWRmP1V2QMiZtdICJCqlU+Scvvla/PcGUNm/vbwqYRlF/+uU64jn18ntqInAbqIXS3bmC&#10;jgTNqE0t/b6jrNryqnFDXlrAfPO77aSmQRRlv9zy30/soOpvEJLOKq3qpLPWbsNDh9ddfR71iDUA&#10;pJK/q6GargoUcPsZe3YWSv+RucP34Qejedeqn4cvdEgaNe92YtLmtH7fscPS8qofYHt07sJyR3gB&#10;6wGMfIgFHfcDZHMe3z8vA5uF1HzHpER/4Cxv7l8JD2AO62t8+oLCoTZiLkhfNCD/WB7b6vLtrWKs&#10;uLUuE9PClN4FvyFngtg/r3Xp5N63aN68tglq5M/zCuZmg4Jfh6bdYa8crdc3A5fL7KorXkfzPxIS&#10;fjfWeWW61pVSxfOBa2w4aLPU97InLjtv4pTG48vah2b10FkCdkCoNyN2tsE+N1AoL2Kn/GYiGiYI&#10;FXHEW8EJkJLSPcY6q77F2GEDWLblugz/WRfht/obmPh0k1SzWT+ZP8bOiS7d4w1LpaDlRDrCTYZy&#10;z7cuVDsPSNJYjfFjW//NjSoKHZHsFaB3gXLQe1zikJJVpv4LqNUx6L6GWsrfTJPpcatDNiqhA793&#10;ydrETbB64IsfotSFWZXG6/tWt3T8mHQqRSG4uCRdh9CsaR3R3kQXlrPELxv6NunW6hVwcfdzRVQr&#10;qdLE7N7fj5WdVKM/AMaVufjTc843KyrU3AP3uPRR+O0un6NGTeyMp6MDiYD3wZ0N5VB4sLSsgirH&#10;2fd609NB22izllCSeBRnZxfpdEMe06hMKmsCAL4u9uaBbp3UKmQAJjgFzE/4PjvrzWdB1zcfs1oC&#10;HxHjn48ufV3soQwhNrW8+nrWVskaM3Na1s/ltzk75WQ573VA2Wij8w9kw0XAAZ6JLrbot/p8uHsS&#10;L1Tw1BGAUaKaoYLD9XNYzFzDN6T45Isb+dX9XvCGVcdqSG1/fO9BpxssKb/GSRmHbbDgRyVuuwF0&#10;1BSUjNAELI0mTVjl8Yx/ZM8L/E4LG4V5lEFDMuH7J1FU5iGQXopbUN/+VMp9cKsaCYmT0EdhdmTh&#10;mZjVXpW5YEiVYpE2jKi1Sfh8pUp4OSwPstSPTLKwPIAex/74Yi0+uwd3Xbk5F6DyqNpOqnuTOVwg&#10;AFMs/7BVtT1KtibTQ++3V8XtCctB576tv+/fzXvSHEetGyTfpnd1QUH464Dm1/EICbH6tfRwmg8M&#10;U+SvGH2zc5MW3wpcIg3OUPtzl6UfPTUk2cFfGtUvCt/fFpqIvZKoQBo7E0E7otaPsoozLl6gVPNz&#10;rIyY+FvEdlL7AQVzfVftVkDt7sRHJN6cCuoZGQM5+773ZVSs8+g/i51dk5YgDSaccGaoi9XfJs3S&#10;gSiHh9PdlklquZLJ1oMHGPoBDMY++hsM728wYi7GPtD/DAZcuXNF6LBpGz1PmizsTCVq/HvwfGUn&#10;/Ulau1VRwZo0fAYwh6P3+gzcHUWA+1a2DG0tQCzTcRZFpbbhBpQE2gbdfsiJHA68hsnOWEJhNu1T&#10;Q0NsFj8tBJ4CiZJEBNxNKQLGTZqvm5q07dl1PRIKGnBAqbu/xYawupYKnpGgixhVBKjtAsoztGZa&#10;fMCH9PQvVqND5KSWHIjSnpLsuVHctI/I5/z6F+YJGak9ogtTgGUhsNsHOUcJF6fbBYPcra+W/ukF&#10;sCY0KdzW76ZKWLCSgNNnHazSPS7+/+KGhRKKyDQBg2BaPxTbNwLcFkEiS5mpwO9Nr1rIoivdWHfO&#10;d9ix4dr88vx64E0AOAb3C3EHdsV9/W/Qiu1jSR6C0IUsCuMPXHnXC29pNTwRoGLepkDXmxCWgSwC&#10;caZehXKw6qJbWdGgTVCXM2o6qwUuNbqOxSrT18g+zW1N6vGgqc9iRcG9JjeCtpvGH0xl6pWZIvbS&#10;Sa3eOp5PA5p2o+lBack+CTK3d2G8NHFKnCEX8ziDCJo+zEmpdmMZiy80L4M0+ReLOxzLVtLbrEqu&#10;uxMguV7F4e7xG0Po66YDGMopech/sCTN2M3Qffs9xMfy8RXvqu08cOFKOFBbtc0MSEV0Bi+YVZme&#10;a3tO/OfiiED7BkRF/soGqCtLLkbVttZzJ22xxpZo9Z/45I+HBlNc8cAUj11DZ08PFrAGSzqd1rdi&#10;F5gjXYnzM1LWKhWTLV6/1Mcd1oqrHB71qk1FqzEhWgBbx3rFMq9CmQi23QVNvdO+mzWvxLWg80+s&#10;+RjfAYwOD+YTSJbKj0qv0r0U6mXvUwn3wqoIulvxKGK2gNj9czoMMV+zyXExmhJM2dAK2b1/praE&#10;dlMWSnkL2kUWat3KpROMhdP40XKlVsc10DSKkvvgCmCuRQivAu31GMh/GntBOmuEC/RTBT7P2LfG&#10;pxWHrh1s5YojULOEI3AvRYUbMS3EMtFRzAl6okWmO7CvEwoGB7q5jXOI3fq97+LvD36kEOofmbKN&#10;KrPnqNSlCy3y3tTLpbfDlkf07gMeo8LQ0NMmtabNpfGAE5A40GeWl8qtQPh7WlmTnVjm3Cg5IniC&#10;AI9wjzmNytMcc96jNbpOesA17IrB30xzTwlInuVtipqrr9IFtOyvLNPKGwurNFPy/H3sgvFaIlcr&#10;h0qk0tAGl0bdXpLasWVjbXjomgLENH1Wq02plXvsONeYRbbL02pZD93XCR9X+zGAOYa72VpEw5rO&#10;2MBoSkzFeq2RZcmgPQDKh2J792211+dc9UZtwCFQCqjagP5ia7Mp8rPe0Vl4A/cJNEgMMDAOe8uP&#10;H2r7Kqg+FFRZyW141zEH8d+2tmi9xP2x1OVB2VPzoWj6e95Jwopd/j06ojUOc2u1b558B7tHWuES&#10;m53L/ry3yGVKpewk0XAgEZviHh2z7vYHhIDVUVijva0vb4/i5oetmfUUATDFkN4iZhVq75ntPcxf&#10;QaH85lJQYb8C/WW62U0MM7w80Q4Yvq8Ahi8ZXK00yDG6/3mb0rHQYyyEXd4qRcJEq3TwqQhWRdDr&#10;bl8rP9GtFLml9l/IsQ2YeVOOkQUw6QxpFdeQS5XFF0LQTNJa7D3qwOIZwMuYhZr066KO+tNJKfGg&#10;GTbtNGe8Xv9cqyy6vHQfHy73xgiJDYS9OIJCj/CFMy91JCwxAUzyZO2jjLYEEZjwpeN1qhbgZfdR&#10;Xe3pX5axwKWwWujA9SPdJNq8j45VW0bbsxm/OML9qty6OJ2DfO4gL5P2rj1KXc/6qhKMf8NzhPvT&#10;baGDCMrfoP3BSUCudDzufL4T9RCOnlHie4oOrl5JKLm1fMaMQTcw68LpTHHnqc1ih5fv9/dj0ySS&#10;RF3tQQ8OTona5aHZ1Y3q5TIS/DTYpz0iiSt+TX5jQwBDqm5yj6IsnYReUw2OiTUtSbeQnCTlBnZm&#10;sgeYhxdocsZydYd6W+XbnOyA33w7oe2S8+o3N2nsHNaqXigfeOrbBt0YapO+cZ1/Lfxx6tRnpj39&#10;CznSapqQKQ8Dck9u93oNa3IPH+ALGc3UhHJEP+nQuE7a3O58bL2v7f4P9NjRCAP4fLUkuz+hnnu5&#10;bQbK/AWlQHFsz3vMxt9cDqUGV/3NTG4mbHo+gCkds9uqvK/0Ww1qa1zDBAXJ5rjxs5NZZuEGPtuP&#10;KeHNvCA7XY7bV1/ZA0cqf3dfz6R7G7pX4EYkV/Xw1i9wrV9O7PYzeXmgMiRSjaK2HuS9gflX+vaK&#10;Eiy84GbYJVfopjHgumsyH8zFJggZsE0+NEBHOut+7KBui7TBcub0lyavU2DZKUoXOrw4UiUfR66T&#10;DxLXwOl6dNxtcfl86x/kN993yXH7n+fGep7E2hLWoxl3q72ov0Q8+kvEneLg04xPdwgYDZCumSqb&#10;+afnjmvx3Z+qWr0nlumDAB9HhmxeHvJi2pT3XHu5vyji4ADcbd1uN1C/bae+vqp/2RrYOI2RVmfZ&#10;pZGQK49xle8Hhebaw9YJcy6x6gT81P4evF9h7e3pVK/dUCod0GKVq2fyswRKcLLqSsqR+0HksUc3&#10;S1L7Fbqcv+os4cz+YqN97y+ysddSn1BmN+p9Ep29WO/mWXUxHe6EIpblQ21u2zjwV3svHL75WZX8&#10;bLk5K1c9f8pR54HEu5KchrHWADpbCv+hRgNs+DZWkcYrqNAfvRgbm17+IhtRrYHG41Q8uXVCfFqz&#10;bswFsEkv6ZtdPOUwTcun1TSbt8sGqTFflp2nQfMi5dMjRGNYtEw7n2j4hGcYkKvMiHse4PNuzTSA&#10;LvNxf4+Lt88wvGMcgHl8X4LLnvjaaPtYGW0NqwM9UFr9xaQ4J/jhhQct2gCBXVZ2wL85KE7Ju/0F&#10;BXKyf4F3+9gAnTBWFh9a4Xzxbr1/o8XUM67SEhN7sPo9JkAkWIsZADNE76WfQfYkpyY9hq2Cv4B9&#10;QMAiILy5tkqDHMSKCAhs+mYxkJKT4D+853Mzma2AkQSNiF89wGbfypF4FOoEhPbP6Ks25n9ZqS4z&#10;J1WsLWgCLc4ADPdujF6D1nlZgd3xlPzDYgB02fznQmYDuVNlCOOxRqgDfyBXwjzabmGzDLSP2RmU&#10;tanbEOf698y/Q5zaJvRn6fPooeTKvD3hfmVwgVw7+ns8+7tuCJGcWABONoMuUB/QAqBT3ji39xGM&#10;J2V82T1or1IbEtPH1n99vDx5UMoy2wLNYgQy+QWFKYzq5L7PPqFW8UiDysTqc/I1vZ8Ig8u4L0LX&#10;G4AhKeFYkGcSf8YaVjcjFsdr9waKESD+vAhjE+fnNWTLthZz8dTlqZvunYmgOPrdrjqzGfVGINtj&#10;S3vDcm4lvTSoOfe5AVhV+kmch3CH6xqVEV+BAYyhmvNcHeZsNcSP6wn9rPac//7D318/Wr0SEbvG&#10;EZCi/sBZk4X5/WYybaAPPeOTGh4OXhn6PEIPKposQRYcCyciKO2AN/mGz7cwe/oLOaKGPEOxRuQf&#10;dIh7T0EWNP7BWWrKpXOv/f07HfjKB5zB0j4bOGk8/V1LvJRtVvHitYkDDlyD9XyxM2iVnvq7+gN9&#10;+tkTA3pSkYo+P8tJPeKPfuiskPZPnC1vYnjFgd52wieAIWAmbVCxHwZ4ugknkD+rf6Ad9soqsvXd&#10;r1sDO2pR771T6pSiNyjeKQNyElxX+MV1BzHziYDmpKx+4An6yuaJgPzNNIt2p0cafwx6iGukN+R3&#10;h/vwd7rbQT9O+sLtsyDPZ+CN28CHWFLAAceBC+56zzjQ9oqzfqLkj45Re8Cz/ftyea90LJNZTLkL&#10;8KVx5/eC5k6z/V8MDb/R+tXE2cuy8Gn0MKjXNUtzPr1c/lLt8V+ebfgikJ1uxuuNZVkiR2ANe+lR&#10;5wV77ZT9Hw/yiyJDRfUvDUusEsL7pb2a94VkCzHRqgkOzh/XOR9d7zq1By0iKCDZtuwNDgX8FVU+&#10;/HWsNWv7deIsagzhda2YKmyizqHaZUzD7TKLrbE+2zLbFW+TFBxO1fX1ON4xdaAFRCKzyIGOnMEQ&#10;HuelEoBhL5N97DM5NARl8QJp4sR9/Q523GXeLjEodd7XPsTFeQADWVnQOljLEkJF+LW4s24G8Bvf&#10;dwk7zbdgJNAc7BlmwZgnCnipitMv0qlAD4Aif/JXilgf2hOXUZ9Skt3U17YTK4uIFCRvYJoXt+yX&#10;e9t2jtbbFEi70Iq9bo93fOS0Uj6y8tI89mh7/dhSyXpT3/bDqTz0ZKLZ/chFdBOTaFEcWeok+WOg&#10;LKWxbHoFKMLWHovpa3S1mXbhSIAWPzmJ/pg1h7i4P1B9pGK2k9QUfz3zekXgHK51S2hmRXMDEXmQ&#10;MkqgNeM5dKgThNyJi7aJuqU59ysq6PiPue20NG6/rg1a978zO+zUzweUfVNK8DRjPDCXCdWYj4oH&#10;dunsP7XOSOKoVwUhASdHkGFrUpX+Fo8XsdhxISD/aATarO3lfGrFIkspQwEWfigKYOZRO03W8Ng6&#10;Ak7Owkj0clQVZtwZFrKZIEP4Pr3Oq4zPUT73XJaJU0y/Kw84BSL7eR9cwwCmfGH8rAyqE7ARSvWY&#10;+ubm2R5tp1O58j0Nq1TUNwAMQc93TfDz+yEBqp0YtP20gBWyfmCM2S/YosCGStmz4m8IzpTGciHp&#10;38QAbl3h9PUZQY3RgysfJr0J3D1AN4hcqK/DtwrW1zTEl3+srx3KDWkBYIwk+oxbvW38xzm/xOBa&#10;b4C1+vVTSz0gEqE+SrmQrljOziYTn6kgho53+H4UryvJSrBADaklvct5hYQGk5LCdB5dx1BB0L0c&#10;Lon34ftF8tr/cXWdiwoySfZZBESSAZWkKEFERQUMoGBEMef0/lvcmW9ndv94bylY0nQ33VXnnHoQ&#10;SXrVyR5y/d5xgmFrPDuzgLe/L7M7/Wmzv97li9BWwUQ//rV6r/1Ot86axnuc6g4yTOsWXdTZpjyh&#10;av5pukvH6VkFXXEYymfq71IPttGStMi1fLZxVsANGWzckbgtsL3l2pWUNyI0Mu+dC3jmHFZxJ/T2&#10;+vCJxStv4WaxJtxhccW03hVNtdHy1TeXGzTeV3pmupDDTszAnom4bNc2KVuPcRhG/bTTyZaTRuvn&#10;fhoEg8tZWJJIeqX27jh1n27c6rFXZuFHXcS8nXLHT6vAS300KnkLxCWeNPezvDIDjPizd9+hwF7W&#10;xIq3I46neDppxWkWvcySMAnLrY9/+mmIRlUV6/stt8Ty6Sd5m7Nsuf5mmaG9+/wU27t3GqBXWy2J&#10;9XUg1rfZZCgQq2ns0lUTgl9vXIqvn3SWk1PteiU1ULt7tPsGrw2YhqYg95z71ZLFrbcUivDLJ05p&#10;eVErbf3g0nX2QNE/9r6Tr4CdIrjzHZYuoJFak4EdUW5ds9eiOu4xJFaJcAiM5d91c5J/Fbe5asX6&#10;Oh8/Y7oIOtjFg93jJ0FAaw5ukCdDmXTbn5VwlzGfls+dLiAp8+wzW/Tni3v1V/RWH0sWK79Wi122&#10;Jw0TWT5H7FVKDfUL693ZKOWDOq8c0qR2b96R5/LxIzMO8HOfV7tnzR9dDdy4xFEuitqpvzylB0D+&#10;5vd6utxmcmm87n4uDFJPZfqMEeboN3WAFC1NynZe3Y8YkFRYuIUXh1bWxV8Magj1SkhMJtv1rpcG&#10;vUHQ5HP58IrqTrAugRuGrl0reZTIaqfvIT1fkzevJY0LK/7cUq8CHFXt9SLLuBIISdW4LzUR2ceg&#10;EvsQSGTayIHYSTse0NFXhb4ztJJHQJ6NNJA35xIbuvvuLCzFTK4mK1cUy65/7NtQrkpR4K+rXLbz&#10;1qTYmG5KyZn4JE/unL8zD8J4Giys7bIJgYCoDD+ib/cbtHaTh82uJxNpvcl76+MBZCamrp3PhXDV&#10;nSiZoYWhf93zj+o3jbvzH6iJBtLdq9bOlt6bfKBT91RVX8ZrdDjl2cmjPT5EVFP5na/16ZTaycED&#10;fxD0mvdS85I01neuMn6bNC/HHbJY/I20jXuwCBrc3BtI/0DqzDtyj5/NPO/Uix1/8p1BAA5yf/ff&#10;2xbsJvq51z/0uVfHSOWuiQqFv9ZZKJHzQgdjchRfrvPnvP38FI9PK8RgEiUq/msgvyJBfN3h2QJu&#10;9DVVedKTwpLUU10BHx0KPwFSH4cQJMIedL65NThLJS5Tbnk9HhcGlOrgn1+3/iyWh2uu3bCnZeJy&#10;o8gSKZeMpZf5xObm9gtjanlZD2zQoDJHYxnczAYDCAhvJwG3/epVJ8QuO8ETkeeOsDGqJlSm1Iwo&#10;H4snMsy+KaN4Nm/L6s9nJvTGHfsLO8b4rwJZwa4b+3sA8H0m3FLxhSqJMFmqj0CGRcOT4SkThfXz&#10;3Yhdi/QjQLGWsukaSBJbuDeqp37KSoraRCpYBeJ8ns+q8xQ5TJ3G27C9NLNrspTxFr2KmblA1LNa&#10;d0hANKYOwdQ8mzJVEXysGwZaShyBm818AD/KZWeZ+m5wrfif6hshxqxwWg/upU27Uomx1kXoR/4w&#10;O9p78DxvPqnx/KYV++Kltb1Nt+6lfQ2dshGn9DOv9v1hQUx7I9E/XyojDi/nr2Gyhk6+iCTT43mG&#10;9NaLjHzbQ5pL9X+nYQSoajtv9nLhayMEu+l2jlj37KoktDAQBh7VrSr6DG5SbZIvNbJk1gEtrFzM&#10;kDqR/vIaOTiyV04Zkg5w6sCNNZjcZ2uQhmR2h9gwax/dANLIIi7LwbxOTRmRx+FFwOVG37X6VkHO&#10;wMsFykWNWmOGluuQ662vK3jnViXiEmR+9Wlqt0BxEKjMIKCLombnsyTjEYcTpBKPdh0xb43WjarX&#10;3hCTVlp7AImuv4/rYXMT55fSDaC0058IAZPFKc2M3W3VTos6cHH7chACNulok1lhOHc5byTffOc8&#10;zrLCcOfzTMtrMOAGiHHj2X8OkPH6iapWmBk+oZdnVMYbmlet5F77qHE3JBtbpkY2wV7juCZvVpAS&#10;urzSzWr1rtxlbMcKqV1aQ6fMC1pCsWtLvRTRHeGdxAXUNUQwetdOGQ/87J3bbwIgHIwobhs3PpXs&#10;ECQaNWbm74eeU76NraOFzld4akihs4VhglmNo9kcoJNmB/20330Q3b3jU8QbCdtBzuZzWC/qhska&#10;WkAWQINxTM+STvB0TbfvhmMV0MqH19UUqEGzi6LDuM1QuFNjRiv2drHgHv2WUEdfMfvi0023b7yy&#10;K2E/Vae0SS+3hWxxnu44Rw8U6KLCufrATHBzG/n6iQqOjZP9HjcCaKql3m9kzUXmcQRpTnOYpwT3&#10;xGbIEgVcU6KkMWDSnlA6jtMe0d/24/pssgFzgnt84Yj+Y3ouZLhf8Z+ZXE30HIbwbRwjcLaagy8f&#10;ymBWoTinPeUTcwzftrfh+O1ecHLxCE7/guRiSYdscTq7mAarq2IsDeb6FJ/5nOfUpmnpM4+i8eMc&#10;j7Ds3kymTvEcnXE5LN7b88xpsnwXj7vyafPMVnHvV21sC0CJ7CsRuQAsX3eWdKhoulcIolCsTVrv&#10;Ux+/wOoUZUilhkziUk7r9KLmysjNo81Trj1C4Cvwdw/cWCNfRuhmoTs2Oi+x2dSbz0ymBhwKaeFG&#10;g21AtxQD743ap6If1FLNiThFd/w9L7YHkOYxH8xKqGP0iY2Ais2u5GILoaNmLgrfpxVe3pev1oDu&#10;JHEBbuBvc9590qQAFbDhoEPH0EfyN4mULouZVmxZEUsu1xqYzZGMK0qUswsFjUh5TQRMFRDgHwrC&#10;n2yNgWHhEDBQdDd3ao/NE6FYe+wT7pOps/d6VDjtYNSvcAveTOb4cYOZuE/nrN6q80RnpqIDWSTT&#10;re7D0pslV2kFVgBqbG6nof5wh/iAWJeWWho9IHUSt49Z3WkCwIC+XtaakA3rnnM4JrNA1K9auAaF&#10;Se2/d6K+7Jlg7paeswVE8U4lLbhwy+K8Wzj37tMUzj9kxKbf3kX0qhJZG3qxPUgXdlXfsr9Ni79R&#10;pSFKDbWdtViFJWuQSrHgRhTKaoncptILiFRk1KErzvaB2aBMT6Zc2ct4NywuMBiqt5jrUB/hXZmN&#10;h9toOJI0AnbN7kDaFg5xlsev6yQXrGeojVWMxpvgrNywwh0cqiG4QUqtMhSFOGstqfIF8GYzteom&#10;0YgpBOexrkvwvQMaCHo+1d9qDLId1XKpFShjpVRamYBpVNGHaVTQtTMdML43j3Hrx0/6BX/thUir&#10;Jv3dZnCTeay7T4+sMXeboC6y4KSfgeetGKx3FJRVL6MG97jQ/3nDrrPW7eqX+6YaOSlG5HkWwNnd&#10;0oOu+FjbaZXe9X5ue7OhQ+exfgOv1TMnxIL/8uUfuIG/AgKdkuzo0xJj6sH1h7M/f/dLH40K+fwx&#10;50/PCdhn6sqMU1qbmfjd4TyjbovifiFuzQtyQteHVqoQrA8p8lhs0tVWbQvz/Po8MX9nIPROqWRx&#10;C+skNNTNp7hItt+Vf1qpUbG4nfJJujvl3b2ckpsd/TN097IG7eBFgruBx7CTe068QS99iFkMacCM&#10;c2JgxnnhcX3EvIXS6gSS0eVssinMlviARujpZm8JPavB+REXiGUIRst47d6Gr6yuPDzu55NGs0DK&#10;tzpMYU3EBoV6UKYb7FNxsCdLWlsEphfSFgkS7tyYgVvV68OtylGCN7SSRqO/n+nPOW6mBv95nXJg&#10;voh/m2+jTsOOpODMyEcG+oEW/43ppGtPvfuoDTASab2Frr0qe+XWIAm1iGyysb5w40PAsbyqfv96&#10;GLhxWpc+Aaj2xzJaFfeBTTv1DzRodqHD4v+RpFerf/MHTB1cC7+0GjeA4tRosawtLZkomie4ahDU&#10;beDKM5VSI5tdeBnR5Z4D6B/1e5vh859kcUti7ncqdLdsn+F1akNiVzZIzB7Dm1OBxH5C+G/TWYpk&#10;2nCWQg9NZ3qvF2kKXedQ0Nev+kLU+oWq0O1KgRM9Zf8fs5tGGi67BTep+Za64fOfBffQjSBsttV/&#10;ZAgMWkis+/3kF7XivawI7JysXSpofK2TASZHLMSgtraPZ9fCHsCR7EzofJkBHs1w71Kv29Ws+B23&#10;a7cpbMD/AJfv/tTwHUYxAa+5uuG9o5t795bUgdfHgIaDjbj57QpAchYdZNZ49OelRQemGY2rmvke&#10;bHKcIysYGRLyjO+Rl/VT9yFoh4N42af/TjXwDI5DdGAKV3Mv1AIg6U/oMfVjhEW1UsSCzCk176ZS&#10;6xamL+h3Pts7Xne2bzWPwp6bN+G6ACwN5vlf5uzKvv73UyO56s9/m/TEADfK0WpUGaYiQUWYcXYn&#10;CO6W6J8yX0IYLiiBWL1R1s43CPJ/TS4x6cRUiLVWlWAUwTZ8eGwZyvMKQdRGcSUsL9sQVCqKaxxF&#10;Gr88uEmj+3MejKdIvxvbLi6TCodCEr7KIG6mhdQyk4G1UyCVGOoZNBnil2SI3yYtxA36ZuccxSXr&#10;7Og9QEMiT337xl+Tfo5W7zfcOq/MNPcqbSNwIxNAXNeK5jiAp9ei5+mvzAHOPD1hXsYhzv/2NQFC&#10;4iuhiGE5L+MDPm4t5M6BjZWOOXz16mZstb/JnGaeiDX1A4Ms1u854t+PtPWbdG1Q6ImSLG7ibpdM&#10;J6rWjxYh+FpmhEARD9sQUhNEe3hrY4slwCoL6OcDw7O9KHTib0CsvtU8Xe1etKTR8sJwX2gTawW7&#10;JZ8O4NNKDDj6D/Nngpv/986fSVefub/T/9XmKnr/Uqk4lgAHQbU2uCld7Al1diZkv1JsOxtufyYz&#10;o7pnK7czYquAItkiPYfQ/UXmq4d0PYnZwNRpl2B3uaBIsyDUstp6AKKXiFFiAAfXcclC/LMEEBCf&#10;oBD/UsNt+77eddVI9U+pVFbXvGQrPPNpp1KxNmnI6Cf7dwyqKJ1hhJ9/A/3SzvbBzXBWe908rrYu&#10;wZKjA8qN9dupv7UKjXiOE0H4QFbVbIM+2fBtFp2b3RFmkq8+9yDn9lgkQHQnQaELhWmpUeo3IEsg&#10;D7vXG9wJUEdifpJMZi7fLriRhOemNK1UFCXwH5jGjo+FTay3bEQwboBPPL7Otnf3K4zUCy+K0wr0&#10;Zhq/3ScgLKFjLHUCZttWkythrjcA9TbcxPDFKE+Kem6sMXMavQh29k9CD6CnhgssNbxLFpjU3G6f&#10;d1m7UyFY2Knu3dcGkFlhRg+wCangj3LJuf5gP+rUWxBb+Njq+R6G7GZdPFeb73PFLl4cQDo/gEYA&#10;6EZOaom9TLZEJru1GVZdPobzNYCfF10PA6ZPaghi6Df0sKWKBMct31TOQaPTEs2SaGNRb3fiZh/h&#10;B8wtwJ71PNdlT9fb/pyu3H/D9i3M0J96yWwcjJbZ9s6nYRMyMcljjRwMbH5K8ca9dyqOJxv1gW+z&#10;MyBDdsaN/J3dW+uhIPTKFlbEVjNGE8/YpFOdoLBDr4Nghhs2gAJyHm3D4Uffq8V80TkPLqfHPC2n&#10;/KCcO92EfmcCblxzbj4eY+y1Au1EGycbWLOYHiwzMp0v9A+2W7yat0Gn3jx0FAtN2567AaLm7TGM&#10;XFBSETMsaSrtlVcKZUUFvWiGylXjxYAaljTBepNAbr5SRLJO80T6u146tQ5QWZhBqNw5Yxv57rHk&#10;/xzU7TjIsXyZF4RT+rZgpFfpyka1wbaS2ftA5TIfpdJoo6Tfx8RNfu9mX6kicr8cwvVpRN+QJ8oc&#10;1+dXAoY9878fFIXww8FHLDfDIro85mfrbOCSJRo7X/jqfn1kh99NFDin5WGy7AavWyrKK5tBWtsF&#10;EEEzapESru+X2aFHNPihfe3+6DJrNndXEO7oBkw1lezWopziiuV12BlsUvczO7yWd5g3fhSWp2fr&#10;YU07fKs0fz/9xXsJmCzSxD7KuNvMV/zjRW5hwfYxzPl+eeC+M0Fcdcb5WtWZzK28O4orAKN2iwP+&#10;7SaNJjHoYezT3XzsY36mKe4Wv4Iv5fpevOqY63RrxjyZBc/ugZQyLhm7ybM7x4a/isQ+exbksZWP&#10;t7nJR/GEP47LQ6sxPJoVamksi8R5LnOl3ynzlJO1QJMC6qeRcS/PWf1gaYccspwZXOlpgtnt6cc+&#10;3mhE3OYR4i5e28+00vHABuwJKFqrw8ykTOO/TP213Qz0a7Yz0I+rY2844Z6625wmqe/wkXqX3MHl&#10;eNefzJlldxWxDDw0PZtBUBSHNOGE0nu/JzZLP+yexO6vrdyCEMVZeGJKskEj7uR4O0azGS6yiWkn&#10;5gpeHMEHVZiOxGXze3Aj3k/XmU/y6Knq+O9mH0Cv+K7Iv86g/vn22U/6i5NhWePT1r2LMVcAUFmF&#10;7GP9/HQGPYCNYB6NfvZMTntsQeOqTlEME2JJRkCCYNo/Jrh5WM3aJTb5AtpuqFWzNMTfj1K3+hmP&#10;BMD+eOiO8joYeVkvq9/URdlPscM/JpoCE691TN7eLBVd0pSjwvbB7KOvxerZ72zt+vzvU3CTHBDR&#10;WOeyTI6CEZIhRa69kPuBdgKdFaDjCA/LbMrwI+avNrc1ngYIuTT8TTYqx7ffwiADqKEgbtFmlGoQ&#10;1y7kEm6Dl0dtVpwuzAUIu/4RMf9vxoNroC3cQHnqiOIv3WEhy8aULdod1bkGLRj++fY9Rwa2352h&#10;6lO6Ur7jkyKKfRe7govrDbVTCVA+x0ENAnotwLmALyjqzBiuhotOo4/30B7scDZWCQcowA6kteTv&#10;0NvvnGJBnO3usj+yoJpjWKsa43JOnNRyVS/euNPq6uEJ0mO8bPhuEAMDg6tFzKQwfjtvpfYVl3xb&#10;g4OHLXADx2+WVcMD3mbyjnfkuiDhcRbacvoThbliENcyY+2Bgbkt+B02ZKpGTcKd42XZWlMbI1Rd&#10;U6jH/LRUL2xLfgjZYmtjnAtFWnkU1jDvre8JLIHYvcU3nSDa0wPjJC6G17EKGPSYBwAdWeIz6nyc&#10;fDqGEBD7lY774OSbBh4ATL+tAhS8fkGes5XQLGQveqlxw9Eux+TyjgVFF0Ru7zfYLf9JVp3Vcx5/&#10;TGrRJlck71nSFS/nDsDPOZzCjv1Hq6lFfTg9D6KBEZA3ePbxYLa7qAOw60EEsOt9b7c6DjwoLnCs&#10;2Agssk7oNV9Kzxhlj1awCnz7cZZczW6xxgLTnhuH5O1SV6otqZUMNWzQ1ry+7Kr5Mg0fiDuqK2SO&#10;cLoqVcnLK9LuJQ8jm9q0mmbnA4cZVlt0k5Rm7TTWzcaow/z0prRiQE+zUE8ea2hpf1NpfZFdumxl&#10;v7wiU28/fTLUs0Fs82pyhbnqcd8bHWap+ZBuMM343+j2hyIBpl0uGsdevXjO1HU8SS8rSXp5Limr&#10;zR4IBuoUoMKlA7jhWRFU8zIdslM5IJyQ+FpEKzPgp5J17ieY8vAPU47Q3/mgT80XFwKWBGuentgZ&#10;ulH4GMx2ay21/i1thpzTxKdYNz0ZTvZtE8D5VqrmG0xyb3ZbZa6KD6zIiw/Eesy4pp07CKnv/cB/&#10;pYxB/3LOzKHy7/DWrq9rr1WRqeBL4qFHl9r3D5YAUQ5nnC6cUgmkIQF2/xtJvqAN06WcHvNXC08c&#10;bUppquTIcmasNzIIP/d2aSUX0uwmhkKLKmF3a79yFmbNT/qEdBotnKltl+2pj2VvhrTAqrx8vA/q&#10;AR7Qp0zPy+RW1Bl2a6Pv2Dt47s4DhdZkDf3/3vlv83Fms49DatBefBm2iF2HfpGsSOg/2IjvFyI6&#10;lzVAMCr0inqX0Yyt8T3UJz8/eHmtEEnXGoOc3kmWg4OcQpz+EOozCETt/9Vof+3FpKy3kc5u0KnH&#10;MC+A9b97wEWYdBod7tQ3BTbt9PN5iQZsPdDQbuhagWzz5ERqD2loOZCg/AfBvWmAG9r0+x7EQg3S&#10;ZYfWtfU9bgqLXpP7KvwiSAWiVa6AKafADHt/5jKH26gS78/2wrnMc/fdh0NA9gNH+DgjCND7Yesr&#10;1WJmJT4bC7S73CbLQZX5sKPCig2fMFpmAzUXyltQQuZRMIMBHL/V/nU8o6k8DKMqAx+EBIyDZyo5&#10;eOT0OflZWP3mReKS1sZ2+X27JmD3dM/4lqUrsm3z4OZh9aj6ojkCjoNBStcimR7mEAbjMn1q+fUL&#10;RxioXZ1+lHjWffIytQd4cd3YzqBoqNKE7dUXL9JLGlRbuymb+2xUybt3Bjg95x5aF99tX8lpFLhh&#10;4hwn3D/Tey5BvtMAtSdItVCluODLEYt9dzmspQuThSS2h/UbLYfTQerOrGCssrBKHtURiYn1hyp4&#10;8ajBdCgN2rE+fvzHjM1IT+JpgncLDG987wuCt8vNiWutPLa5cW27+5q65TnzbiiW4h2Tqj9nMjrb&#10;PST8eH5BFM2yjewXuZzw46XcADNsZ2/lnoGghPLPwSDElJpv7BK4gdMPKjqDd/5zPEQMxTJEbx4Q&#10;DMT6rlho3jDIV+h9gFE8rdTm2qnRrYPDuqyPLnQAKQzXk203aKyMilfU7wIQeHJaGX/1qzFePogr&#10;cGP1UrlXcvVN71l4xaQDQr12TSlo+6FLERJoGS+EXqtWHLe7BKQ5RgcMmTdtxuk/pT33NHYPukPp&#10;jaoPWjtDETgWm8G8VmmcWt1FFnYvIsIQmxG4Aby5bfBNnCqjBwyAYvYiXSVAIJu2eTPCBb/cavy3&#10;WesbxL09zdv8vBITd9wfqRVfsgrWghmdlpnUBJ29hLT1vhdbeNkT9jwXMsmmkG6X+13wcH0Btp2u&#10;lrJG0OelyqhG72pjmYnHu+HElfe5LKleuAT5DnzP5oSCYk/reNRpl2f7GLsdGtfzhkCeH2hIYk1X&#10;+Nau8JZ+9a6gZQ/rWnJvaBMHqnD79BvX5UNU1XkBSEXYdQeYeUXe/wZtgVx42YLYOdaVaGkubFGs&#10;uWl4rEhHtNCYHR37DpUzkcNvY9Y3ByNBsucSQsicXJ2vL5jYGR3c9KlgUQQu2QeHxNmOxyrzxY24&#10;htcOPNamzMocOUx3PP0O1Ubu+SSeWbtXsB+Gaycoas+rfHFbENMG07EpVRSndhtoobfnOD3tQEZk&#10;wQyeNdJNukDyNxL8aH/Z22O5uLenh6v6wN5FqLwyhRKb6hIjbsAvt2u7KEVEZvl7AEhjNlvujUKj&#10;9AvQWYVRQQXGFp06cyVekruyL0NzsggBzi4h9sosJcOzqq9Rvvbl656qo2q9J6plZYSF2W3D/+BG&#10;tkoow3hT6S15OajlsbqpgEbbFC7t+1qN1flTjkV+ZuuNwYW47lYCn5sIpYKJNQoK/R/8OriBbLoz&#10;OtQfQW7G9ZbaIHfOLavcTSzSQebm48G6cCMiVq+IUGMm4kDuJty3eqvNymDKoGM5kNmIGMu4U/qB&#10;dMWjURnaglQYkzyS4QR/NpQdQK2J4OaVGUq1/XIjHeTZpdvpvo+zfuNIQmknD/ObRZzPvmtCgKzl&#10;qxj14Jrz8aUdrMd7J84TOSjIVMptjo1u3Epxe3uInAnZh9itLkyGl+JwVgHQcrtggJuV76vyer27&#10;bLbc93hMXa3ubam0LxMD4boD/yxEUqObXjrm7BdYM30q7cqpdb3wXGhnm/9lJUWgELRI5s/6yK9t&#10;PbvY3T16G8FHicW8826JhrJIlhxnHd9KR8lUIUczIb+Zlz2GwL9w1chYo6jKotg17vOPOB1czvxl&#10;WR+uB2SFYtqgr2mGmp2GGMm+zr8PSJXdpOuQtLrQ3+07WoXqt6hle8ViYFEauIlQ5vZ5LaKSdZm7&#10;E8NA0rgyVcv787B5OoLgoRWC5sCEyc+rl+LsWVKUmXqhD9HBUTn6gCipgVlbZfKl18Hu52x5fXoc&#10;iKZ6QCrVHpD2EE+ScDd5enKV8vrlnWePcXFdP0+gPBWedsSDTj7uWRZ293YYWXTebs52lfZUA8Dt&#10;tQiFebsDSWkW23NKOBUDCIeOfsRGSEGqf3Nd/lSd/1psvhZqyKoOy4dkFuC3gy86wGHPUppVXj/z&#10;MqplKyjXB9Kp3J51htrgxNBNqOnSfqZv7aLtreh3FGlQEBcb2SAiRfba7d95MlKkRfOEd+tAXq2k&#10;crYm5MuFIERuDJVP9p57BURgh69PBugy1td8zH4U6CkixugdZNYRgCa3VwBN7tWsxukF16CQTqa+&#10;5UkMKY/SzByVfaRXXEyt6/l6GErFm1QSOVVV3idhoUGZlW1hMikq4GbwHk5nQ/G2ZjdbUK/SVUAV&#10;JC/7MDChcvBsI6STl+xUtrxhlroop5fWV3dKSR2+ititMyHd9lZC05v71c1Oc3T2Fd9SYZe6CrV7&#10;yXrJJnf+11qg/Zq+NLf1UoYZAm9A+cg1oGq/t64cWU9v/PR6xONbdtWxgVKqjqDDVk428Hs//z9M&#10;XeeaqlyzvBaCIMEAKqICBoyIioIBM4qJoJju/zTOfr/n/Cn3M7OdxiWs0F1ddR+xK79JEDK4E9QU&#10;87izz4RKlXIuMxlAkjqzJ9LDsxIm5Lh+AzuGSKRqJaIeD0bCufr9V6p2pnFSGdOYc7WrUapWP39J&#10;RXkjzhW0/3EUr0oH/Smu2uup92w1FdBizx67mLJZ5+utZlkrrlPN9V4dstVWqh3M4xNBHzrHx4W3&#10;nH9VaJDbt/Q5f+m22VEpDxW7STFSp4HK57vp5YPRu4rQ4G3Yf3ZQamoUN0gjvGrO0hSfB/u5BSWx&#10;Khxd97hYHnGF5l6/usjIRhPVeC9w6kSLe2l/acyxvLUBLb15eTspqhWui4ontPjwrx+2qy3U9TkT&#10;PeSU7pMLPhVlKWOU5FJqr071he33MH4mucJksorqne/YfhQfhyMxtVKz+02tjOLvxqHLo+5JIZFM&#10;/rT3W2xXrmLpRq6Zm1KDBjnfUb3zyUbAfqaXutRYf00Pp/thvRHkwe7zcV9VQe53WJrp19VYFx5N&#10;rSWlz8MjsMXRKTU7FX2UYZCYDDsdsQ13nS8Nht1p3zmGuvuJIkOakPHb5/p1T6P/vX3sAhV8NOXL&#10;zC1AGQnZD+jawnCLRabSK7SuZIHJNWdTiyLvk9XkkCkd8IuYWhyYDYSZrMxwBD8J2yd5Fa5jmmEe&#10;E7L9x73i6cY7jw0mcR6hEucRIMN4pc5AmwxFSD/seye05qoJLciX2MA4feMeduJl9V7pOJNwKj6S&#10;jcwviQBhDomNG4ETy1doXIlkqtYJcyImJMci8ayr5zvfT9n572w8fqaS1izTu05v/5/1mO3f75Xb&#10;c/9kUJbXkil5ULw/cu2p6WRJuKGFZWmKNRAIMzMNvcSjeTRjGNUGqg1DawukezsFnMgm0F5HQxa6&#10;h3SS2GH2KntgaGCGehfv93Z4b5+hltx1Lh4b8vCGOUswCQ1n0iuEGYNBV2/cbZNSPAvoYBMIAvnX&#10;LesO7x6jglWDjgmZ2tBIZq/PyF19sxq+I8xCdYOQU9N2gc15rKEcYuWVg9fmKvE1hQTYJwjsuHP9&#10;7loz63L+mB9apW2dyKWUtANh3HKrVHdlF9Gy66/doNiSAK6Zpel3uGqPUBFpOb3i9XBBp6PDosaF&#10;0UThvjaxhfZ7yisnmiSIOR5AQG6In3jDuLf6ZKtoN91Ov7LQ6QCsyOng8oYwgn8eHwqZwD2m67V0&#10;n1ztzD0d3ofv+F+7+aFxqA7U9GQBJdoDOI43z69Yt+Dyq7fd82wICivBwCmUdjhY1fbcFLE9gXPu&#10;gaOqU6o168f1tjOEifNU/c6HS56BZpnIAc2yVGy0VPXE7cVBl/ObojrZzaD/5ltaiWVs8EymdOeF&#10;G6PZREGZ9veLbOsGQtGbr6hNJJ7ZtfpX4XwGDb5a7d5jbdvYEhBmZfaq7HnmdIdBCAyk7mDJJiC7&#10;X8idkkeuvH1EWVDvQRpCiF+SRmVHuslMM29Mn/jxswRVL7ZQsr+ehBUCw9oGQ+/mv8PoBqIMnVUx&#10;bOWzoGdzjdebZ10bngu0Md1bWXubpxQs06EUtpAovEdzA8jDiA61SzN3PZNnPFEBq8rebDhER7Qa&#10;Mvq1GSJ7Ak+U8p1MEuM08uJBTv/mkU3T+DrgZcgiamIbQZjeZUROJuCV85k0K7NLacNf7ql+E+3D&#10;2DxfZHOEac59Is1w3j320bZb2xtJoowLpVu7bXnDRTkqjEap26U7QxetxRs0AsewEO3G9zDMgJR4&#10;o+7+GpjzJZ1SbuDN1pShov08otu73jyar30UzrGW/nTpVSJzqh0aDPAD1AE8YdJm2ywsTyp40B6k&#10;9fnlvIzHne81ZfEoXLUGtJxoN7aysA1DnW6Ph2g2gE9jPvOL5R3mpHoAEiDFRbPO1Op3ya1uh566&#10;Lp7AgEJgm92V6pgrPoNWGKoTXgba+XTI9+Hv3qYNomeleZCDhUPHvQoaCP3Pi5ihcg+0z8YpfzEZ&#10;7eNB24PU6gsR5q1R8h6+50x36UuE1PEv7lOuJW+gVN8z9v6gGHDSR3hklw7cqLshiLisYZi3fASf&#10;tT5oJLOwicmt3ilpAjHWo7rc5HecfHkJZYaHMDdWGsDO2AQJind6psPfsMIkMm9lFurr3ebvwN97&#10;MbBu3QhJXlpX8QxNFLWOdr0LD+rxqD35xmZbw6ZFfDlzOczdHhNkZlk/9QcrbqHN+yhTJeINVPEU&#10;7bKjbu67eKZHDbKHVQYykzsU9m6rFfINg66e6q5ItuAihl9uPicb/SKm58Tha7L2tAybKbBMx4Ma&#10;x+BMgBNIFWJZ94PcvtpcpavmDRDQMiBM4d2QWE/Skd39taMlhptdhqPbA+8YUMnqb5wFUG9Ly6Bb&#10;h94breiCYBobYJ0ALmw+fIouW35Wpw10RPIHZ85ULeitxBpAvHnKsU7i+9uD7N8s/jS+7Hj7RJgt&#10;1Iag6TWugRPPpEikE4l02KoWLFdNTQsvrfdob0STyZ4G7RHxncFCn6/vZJn/vjMptaZwim9PjFH/&#10;vIu5+onHrLi5PY6PwwX488N4FmDbBcixkIhzL/qNcn2fiEZdsDWHJabTcSNK8XdtCk+NvoiavTAI&#10;bwQjJDEqdbVagsyJnBUkpyH37sivmlwyPuVv0nm0xi5+u+++7HgwuiFZNX+EMEjGFlHor+JVkVt4&#10;933iKu1Tk8xs5lh0d1Rq6RUdfXwPU2SrQ2cOfXUusATYoMBksYc6+7yX+5Ob8hU6BsEmqZVgpozu&#10;eGNI126by3b9CUcPKx0IM+GGPOgYctlxib72LqDoU3oYAlTNSLrmd12FXT4tUtucSZrt5VJDrNHQ&#10;5SqNsuY0w4yiWZpwtj5U4wJUZBKZNwtMqWNmY6zqhM/VJu4S1sp6/Gm0oS+/or3/vMNySbhMqoZk&#10;iU0gffQr26FEVynd6/mukXdO2b2UyOiTxRUpHOXSpraB6eOh7tHHI+TF7qDGosyOZKrvoL5gm6AZ&#10;bI1KVi7bebgqhGmttRX0WIetJwi3yXxGMVsgUINoz2w3VbNqhf7eTgbrZ9vdS6vWdNwxoUJxXWZY&#10;hruqo7W6qSaRPEjIh6COBrVbcpASsuDaTSF+OS+3MwPgUEUxdxAkKtxX5+Oc5GDW0B5UKu0GRk0a&#10;pzovlOtM8LW4HbGl9fdxUne1sgd5BvTszoK0aJf31Ty5GJM8SJxAFiWp5eVitpCevd9s4Zq2HsR3&#10;dZNsoezHgzbI2QHNjms54O6W20/N1NbJjBG112BDRQnObtw91J4JUN9t5jqV9HI2c7VZ+OpyJWmw&#10;L9o9d3R/bhnYf5n0Invy/BGdnT/k4YmNky+bxXuCms8ThMm+JrNdX9RFyO1cZ4cdg8xjru522tea&#10;PbJhMSALDOIoE6fIP6/DWz3X6q4eSKHOggvRtHBsSZcPumnP7O7lZDFJjhgmPUhtd3nnbZug7vZ8&#10;4uIWwshFjQWBuKdXaFxXtdl4Qn5fF0tPAw1v3DtskJPAlNzD+zQPQRc7bOHb7N1IrSzwTlHebtO7&#10;sJ31dx50x+w9DHYt0HfkL8vBI7E9ffLpfHEi6CoaD9qbPnqN+e1eRslbBjx65JNBuwOzs5nX0sJ9&#10;f/WPwdIy7fPkET2jZSZgLw+9s8+vlone2jvlg0UHrNd6uPzqOzzII7xrnbGBR6/Tl+0AuUfmKiWW&#10;gzDNxMJ32GxrlvCSl7o3oEGG+Nyn51Qh8yK66Y8pkNlzD6y5Hg18u8To9cx6LLvPfDG5ck/1KHeD&#10;zHS5PxRLtwe97C+v5a43cjoRbtnlfglsFHbo6g5h+D5IFy/Z7fmmx+ZyFy04Qptvt/XsNa/kmstN&#10;E6aD6cIuWO/T6Ot9xs6te/c41d27+KBy4uRzfZiUuO4XPSEIzDmNGZmorApmZp67THyFzJvJIYQp&#10;pSZBABmX7tkZRYw1ObmlThR4eeqVwmuVAeNrgj4giK9933niZNi68tvCtNln9upjwdvKO3GF7ed4&#10;EBW++V2x34uaMjFe5rvL+33e0Nna6JKuxjWC9v1CpMv6vWT2pMtG2l/S57VBf2QHuBKb18srFHDQ&#10;UxLMy1SuoQN+W0QvM/5WBVFzwjbk1gSL1vi02TMmJYP/XpUxJ7WWAlfFKnUqv1jrRttevyBMX3rf&#10;xrtud+RSqQmPIMNjCz5AIh/pmZePNNbDYLs9d9O7/b7mnmpEMK3ZS97j7O/guT7PkziiCOPjAcCd&#10;Lqx2VJFOudcT4LlY4NWAwVErn4IwErQEr1I5fXeGtrKcRxU3wIEimrJfBDakYDvp4KhanJdaiev7&#10;fpFomfy8PV7oEgzBUHRL6KgujSSOS9uJA5SywVVmHFbM6bl+bK1STe6wXPZe8XND7bVonC7fV32Q&#10;Rcv5aYV5+5zY5DIc+3xYfcm/v0gkFLrZgXR6LdccPZVXbeQ1yzXLiDQGwUil3FiucQU9B/3TOalD&#10;pksq4fLXYEH26CTAz2okhBFUdWn3T86wbzzDRyDCc9uelRrvY1/rS0BnaRGD1ES0+Lo0AH6e3Kox&#10;nIJRqgFOphHKyMDtjB7trm8dy438921qle3KDafjrRDmlsX0zJAPzQeEcZbRSx6W2tzJGObeRuFd&#10;90APj/TGa/vG0FHlcjRGie2dLvr51WWfuBunjHTa8rCY82lKknCAHjSIvOvdm6elv7n7/V7dYG21&#10;b2CF5S1gA4o5QBjYO7S6z9qT/j6517QZL/Rb/crvQSMrqZQy0MsxBCLANqJkOCyOnKU3d5YH9BIm&#10;wCarQN4WrUIuD0lkfxQGnsJca60lk7uMDwefmZR7TehVz1ABhKmGcAhbNghpEwVzZ8BwdnI7Ipt3&#10;aByY74DPrG3ozHM9e9bXTi0XH20m/aLU0WA3We7NNvPefY69mlPYzbfZQm2amDGwrXlPxy97pTBM&#10;+26H22kbwsCObHmLl/wF+vjMBdgi1HnsM7YxTe3KK5G7YOlpKFdyKtWT+xlpqxxgvCoc6PJ3wVmB&#10;Kvar+GEchu/+ckOAskOm+u2F1kvgzNLikA4iMzc7TyEMRUwe4A8tt2cR2y8J01mrk5x7w5nzBPmc&#10;T6FjpXr9aY8dhQoWtszErJoO9lRq1Wa5V48SmPP5BxPhmWoebLOD/IGVOH/qFb6MAJQECFMvem2b&#10;uIk48Q8K5Z5BX6P/4CR8RoOr8fqDoWIrmic9Xprn5BAAfk3oVZcn9FIGjWGi7280OTCgDoQ53Lxc&#10;xNk7C2GKVcgrAOBq5mk6l3m6vy7+IDHYCh3BmPrkD9rA3YP8MnMByj5AfPn64c23C4fPfagfHrXH&#10;t2H2tuDFHsNm4wWC2Jfqgjgw4zAgf95IGgxBjv4BbkeFt9tQ8MblMowhjRcyzknKFrJZAJyV+kZG&#10;te6FVWue7rX0H8TX1Iovh/hBfE16fDnxuF7+ur6fGRQGVDsc5oFyOVgETcKATqg/aHU3JvOF3Dmj&#10;LDZgVS9/VwaTSRnEp0P6yLUiDqFVzHpIiS9ND8jsNCEMP9JQTI35+3nevzaOSexH7YXC8Xn6B3Nw&#10;4GkRGSb8gcbLVAa5KvXVP4A/SahVpUi0NFcnWgOyqJ3v24T2wKkbti1UswI9TKs/2BWovnVVDv2S&#10;NbCDOKt+LNfppTnMGLK/eypZf1JSONBQ2Y8EMALT68XnLahD8nvDzo9UhZ2vyxQ736IEMxqQzj8Y&#10;Wy2082lh/4C5SVQHS8Cx7g+I+E6DMu+SpLENTRZBspfCQ7A/P0w1Sm2kM8oV+hhex7p/W4g53AQb&#10;4x+k0uvidvfYuE6lZwROj32nhdQeJfpljaC1D3MtwQc+OkSrLcBHh14mCKOxXmHxB/n5/TZKJxh+&#10;ZOM7Jf6TUqtUBnec+8kUM6WUtUR5bbREF90S8gMs2m1rpVSrVxZBVL0EUHeF4SZiyhuvIv6Axna1&#10;eOrUqeE0EwPnZ8eNMbe4r/U/MJaZXq+O+2kLGH6GlTntby/EBuP6hmvmjoG0TGpPZ0b+wb2e1JFN&#10;zq//g8KyTHz8iECuB9uGMMh1Z6AEjIM4ajEYjtaKNM6UiWDBlHIg3VAqehlkfoFmlX+wlAh3gc7/&#10;A3xwyrUnCehUrWHubmA/I/O26TbGzpUryIWALgjNfrxVL5DUkLhrcSb7gdXwgFyE9UHpjOD/wE0f&#10;xbKQLonlbhkGor/Ow0q/XhV8YdMWuPHlBA/7ZRIDj5lD51bE01mjKKHpsNzc3hd+v6bFuc5o27DG&#10;f/B6tPd1MfG49+H/lfoGd+PQmmFd2cUBybGL0+fNVALK+gfRTESHZ/T0P+BYdNJV/4ORQeSJMWwK&#10;usocwsCrONUbmlC19pfR+Ae5GrnGEnno3imMN6QFX2M9rdONbP8H9TPiNLjdvnD4A/+r6FMTzEun&#10;ZgZLTbtURUzuyN6MRhXlSwvnRfzdeOp5eQbnl+Vnz1izG7v4pLh/AOIbjCJvGUZpg0Ca0pcMJMxA&#10;DvsfeIQIJ+2ZEoTTdnkDKTVooUhsc5LdAgbJ7ICD/1V5dExa8zgJ2ZinWsIftJ2PKkTRIQJbX/9Z&#10;lKrDIM0/e/ciMLrpwXwuDirNY3AG2B8EEWR0CPvw/f6DXWWRpdPn2mv5PsNO65tq+Nmp1zGSrysK&#10;YSjjgV6QRJUSNWxSQP1CshWB1PlrVg4/6xvht15MdTg8uS91LfYS5z7uwm8fUzFzni9AfaBn/n77&#10;ZJq3VhqtUcfxu78GnoEMYvD8e6pC6HsWwqBKw89Y+2q7ye3cXXrcrzsPtCcfm/Nk4r7CXv1woKWg&#10;hw+1D5G9FU76rlF7PFYlvX41hQt17mspSDAzh6wPLUXrljsz6G95e7icu2A13zG2rs4lIUxuD3Rj&#10;H31dX5O+w7hIEfbzJFhMwZO4fq3E8Lp5CKNqp9xwPh1VE5PvAvb8njvZlpbguYPTX1j7r+cB2Uuq&#10;rrqNHT9SGKhKTG5AaAMAyQbQ4ocwpDtuTABqUgyBI+Xlr/PyDBRgPBBGBHMrbwuJP6CJMjmEtvLK&#10;8Qc+tQuLXKhWclzwQT+c/4X29/ypAl7fMVD7pJbys44OYX6vaXr+OHtqhEUIK0VFKHk1HWA03jrs&#10;EtuSaN3LrhmQh+7ecofmq96Lvv20kjLCqV+zFABxxV0or216YP/0A2uz2N8QYs95P4AwCLG1HeT0&#10;vfS0b/tUB5XgNTxYTeBTdBGy3q9c/AZREMlHdjo8LmoM1d+EIIqrnAJSAQmplwyU94hIIredjxHf&#10;6zhHfN3Aa+XI93VvlNcdlWFW8cFDTZaveGUJPfmVdgWvV/q9RXk0J2n0D9z1vDooK1Ug2f9A0q/Y&#10;UZIjUdkxK1E5DJsoWyhCTTXLVdOjHfrkGPGyOEbF1Y3IF+5NiYyYeCHQmxz1sA5rRLAO95SYm1x8&#10;L6FJo2Miu7He8HQ9ZVU8PvNwWY+dmpReRoVBuaiCZ8/N8u1mZrXM0qS0zGrb02Tx2sDTkGbFDovl&#10;WBg2UPZZ687iI+7puXx4NRtyCj6exbhF7srmbPN7v2lb/1CpPaZ1OqLww2W1VxLTo45NNb6STZLz&#10;854fSgLQl9FGdbljzl3phu3U4Svj7V9ky+aPJcEvd9sTZzGLnxt28brWW0SP+2jfbRj1N/iMYXb8&#10;9UZU8G+zmnCUkie1Txxb0qjBZPec4zbw8VSNH4dZxEObXL/FnqL8FPqhIPO4e7fp9CEsbsy7xKcG&#10;mLFQPq/4tFZPy/y16hP1b43ueyZyZPYPtOm8nsiRKB3Jobtrs8uwNSOH5/ZnOpeV9fS16Canr/V3&#10;P1BWDUluyYtB+3if7umESw2ygfNwVynUNnsXBrLnJNZ0IYx0RA4f3Wv49TYTjFu969iGLt8t6a9A&#10;Ly1Ul/g8Q49utbUGtL3iYTq/5GYtUsCI8d1eXSKY9RAzWwse6Ty2ks2kzG57DlY8WheJrtGmZC3W&#10;yidOqQ5vgzFQx8ibfZgPIpLanlsVsM5IbYdVpv2av+2oY4MPYau0TsnAfDwakwB4XfXndEdvQPdS&#10;73of20SNLvepn5oOopx26LZ4Ce91EEToVV4hXNoIwrQbyvF02mFT6Ny+cvh55X5TtrDf5cZnV5WQ&#10;4nW8u2UWw1dQ08x7I5N2yyfX3D3HOeXQO5gbv4qw2krJSAUPO3IYN5O3KwGcKR5OD23u93cQMJlj&#10;EGZ/59Alnt65WJUE+WfKfADF/Kid0w2qDDJBHvMudMmJ85HVxfw06/bf25v9fdx4orgZL52DxuQH&#10;GQK1b+M6P3GJ1VvqtaIucsiBQA65TZN8ItcNIAwlH1V6z+Wnm+cRHnaGTb4O4yFF9eDU4N5OV/Yc&#10;GemTSOrQbjhUOmrFXWe0SaFqv91qun61J3LnPTyGA7wo1jF/S2aBCuhLK5v1i8fLZrnQZ9m4sKJN&#10;urtK5ACBcBs6EyWKHtInEwJTeD8x+W/zekOWz70IBIp9C2/I32LJiur1z1jDh81CobRIDfypc3kE&#10;RRV/AigjwW6KbPk6eeA/oJOIFJ8I9NSxNCtOatAXdDKrX57dZzNqG5cvqjZgJVnySfMPWo3qaLsn&#10;EpvtnuSSTg86sYW06etwp0GZ18wINO5QbwEHnzqkJE2aE5CPtbAY4lkgfp1dgIqTu4CTTnKxSCdu&#10;DQ3swFRmVawCiJ5gu+iyfI3oXfl6kc40tekIekaD4nbaZlQffQgFng0P/B/wjRk074tddKHR3wY8&#10;no2YmVL1E8UEn9gFDfvmVETtxifW/4DLHvGWeUn+gESyh4/krG11oUOXykIfgVqEAjILMXwa1fqq&#10;mVuAsjiXQT0GwBdGjR7lS7R8jvNpv1d9Pi3y2sZJz6zv8wO5IXWbXmf0AniQXJTZGmTZFNJLn1Wr&#10;mnjq/+CN51+92/70MoQvtCcnksYlnQFm7GTqYAD7hdgHe1Px/PHPEEalOWEl3BKUUsG4Xv8HdLFW&#10;3ehyxnzpckrO++i9SPFQzj/xBCFQfPFVBjrFKWz8AbbYjpTJQaT/4JJvy14TzjxeMzmveU2Miycb&#10;tjqRo39ggd8cSK8kym62dzFAz8rSV0HCnkIl6A0Wd/VTTsfMfKJGfbc/gGVi8Kxt8ja8qW1BWmaz&#10;m8m1Sm811NJIZVFF7H7VJ4fx5vb3WqMNj0Cbm1QaJsyIRY7Ut0vmOs9EykFWqZSTgLYi4tZj/4Nu&#10;EBXYGx5tGRw2xkzC2jehyexUILsbAO1tk1EbHHtYZFoI6pM4OximCiCTmAtN+Qc+arvzMzlY6stc&#10;36z/wUdqJK0zZvP2KxuEAJlwIPByxkglmwsjlfAuYtW9DP7BtTAu7Mpe+B/4MbUXsWdW+g8upXmb&#10;3QejDoAKbN9K3ss853DuSI+o9g8Sgw2jCQZntn8AOYg3HI2wpRZDbzIBHbCTf+xYf3AuWKDo0Sbi&#10;dPfv1b4t+zvtxgjpf5CpeIhHJHESSR/zJMKAfF0dJ0cjNTNwR6ogzbTjw6to3wPaFhLTD3xlI2Az&#10;/AdBUZzUcWiCfIP0O2RX4jDJ6tYTcnbVLkyw1DwInZaLfpqJ5A/qwbUkwU1menxiTsJN5rH4oj2d&#10;O39g4LhcfQbdwTozkOS1zO8e4eLa9/D6JxRjyFaczjueOje0035rvWK5pPV4xz3fyt4W0rmZ6g/g&#10;XrBTqimIN9Wirk91wlaqCw37CH+gvIv1qo8znx/AjdR4xyvv+QfsOgwoFiy9Yr4ArMDNPtSC1Amj&#10;v5oeo9+UHjNAnmk4HnEe6rHlI3oT99BmJ3Hd9ODbGgh+a6bNewfmOPWzaobaUev8IToVWqBCBLLS&#10;P9A63ZYsndT1DyCMDFNiA2bDbPQHIaQzd6LmazAlum3EzB08zK0etTnYk+UQtiO30MYy2P+gBB0T&#10;N9gTh/0/gHk8c4xyXPUY8TP4F2+mN7ScvkMYrXtF8z84nwKLTxS20EpYbOPY4Smbutoyc9wfDLfl&#10;JOjbB+wiSiVrdg7ksjZicPtqhCqurUlAV65NXSXgkQV7IYs61+hTSalM2dqv9E0ixRsXPwBrI4Xv&#10;bqNmp2YQ4koeEeLGkrRutsf/D9ZYKFct7J5PpPA8HXwl0n77lTa0AlZg6cBny0FvZMGe9j2yOtYx&#10;p0h4dqhQzwx8mmH1kjtPzHeRPI2szXtfm7lH5SK+w3hKasaT0wPmpQwff4fVf/BgcWZw+vD/wNMF&#10;5IOMrP9g+KU6Cer0H9ARhDlG2WrtlNOm6g/0xroRWk7Cvgq5GjQ3obfRRicv2vQHcH8Lfbi/jesf&#10;FGGKAnsAeSPjYUmRaVCgXWsncvcHi45/cjyPv0IY2G08TDy9TWbiuWLzD66CBHOFbxU25h7ctsx9&#10;BaPH+PoH6IfY96umb57gdp/W4XYvEPHX91R/X1+EVYeKoHRHSi8rrM+djREva+cjtvPO0SIvw9TZ&#10;qvyDtbZEG2sMi0cJDjkPqDDCKE3+AFTcFbSezmbRxlxJEfnknd7QIxOzHOGy/UGuxVPtREkENesY&#10;4kFLWv/H1ZUsq8ou2TuoqPdABAR7QOywA1RsUWxoVEABFVDs5/XgFXUr9Zx/UDVZZ+8I90kQvi5z&#10;5Vr7AWz3t/c/8D2HNNqM2f8DIJnXtvFOUf0DLGLdvve/+gtWqoV6AoZ9vwQf6nzyvLQ+EMb3m9C/&#10;MErUy8ffEXcUMVtE33Tfv0eWgcre9QuT1IBfFeBSI/IHO2p46KHxJpojH3qimI5wyJNz1juTkwh/&#10;qqskUfGnIIXthwTfPhK9OmHMXeT2A7gbY0uOZjBhWnhwEJZ+cOivC9u6WmvB8x/QAMMdmEkWUXOd&#10;BSHjflIRyN4HgQYt9DaA/7K0+AIsHdPSFjw/1c/G6GmjzTpx6FtOqlW3cVHmIYzNghEyepaCWcq/&#10;qolMa5mcpunhZfsHGOHVeGEpK/18lYszAEZ49No78R+wpu4dDDd9ph0XZtqr2B/vkFplhY+Lyx8w&#10;0L3yzXJgw6Yb/ACe0sqH1das/AHYdhxgyb3m/0BXmlE2Li2gf/gL8JSifYAhv6c0h1eVeP+WtW2+&#10;byzgpaFieF9exA8gTHoCbDcEWT0a/8CrhWze1USiEzRZgPYw/5AeTzgeyN5SdZO13j2v7rovoy4a&#10;4DJ4MrYE6w8nYAn5FyJMSHZhaSKmRqdPTIGiDGFAqSwG+cwfWL0xRgNfXFxUHF9Y890DgN1uXkvP&#10;0nc10n9wiZefd+JTcXRIDvA5Af0UaXIZQqL3C7CEVlxYPWfaHzhy/SqEgdXzlvqBOWpzZeVTafjD&#10;IO8aw6CYG80yUeXwF05LVRGgKQq0WcyVIpyS6kjIHh5fuI461qhJJntwXqtggqK0wLNvvZnqOWVl&#10;928QRlkdttD45iF2G92Vm3+Amm0IOLcI9l/oNyaJOp9Av9P/OSHs9sX0ZHvbLMEPPUKTzef5+2u9&#10;nailWbtEcK16L3O98IRLxT+AMGMxbT7QWzq3+jsemqz5Gwr/dzy04b1tdWA8LPIwFGqJP7AFGfjh&#10;xF/9BsMxOHQ1WCEPhPb3sYCD+nDQUVkIA2nJjlx7ZpZKScWTOfPEKVWYoWonff+g6huwUBIddQPm&#10;CeomuDmqqb7h2Gt9z77WCY69XTKT7xcGq3pu01zVGQZUCc2nQ/QQfE+c56+ntpnlvklIE0x3me1J&#10;9+6pQdDDGy+89fKGDcl009lEu5Ev9S0uqhpxF5f9Da7W6up+IkutwenspO8awruCWstfyge7R9C8&#10;bl4th1yhyKLU2H7nnhKY9mHfA/tkS1RXTbtLXmtkM3UmF8mMM7Hyx7V1dewmutISFte2nns827nH&#10;7GF6nIZ8eTiIcyUTZ3q5Gi+a8k6EJT+m4S/yNAyeM8u1H6SPD6UCNUiste8sYGh6o2zfb/e2ugK3&#10;CSMVfLrdHUYKs8y1EtSz+tzpDo4fydH2z41nbVJwftFaO2En5At93Drcq0/l/CLn9d1KZHqXbFO1&#10;Tutux1pwDtCx9qNo3PvO0AnJAz50FszXQCl8bGaNhdVX0/3G/BKQtclg96mfsnyIVRptcp0yNYto&#10;YJLzbKP4eVhDO5ANP2HYozTvVfxBFTqDMKnqdJIh+YLa2BPVRiD6tPw+G2GUrq7J+15trVkb88f8&#10;Br+btb6Tn6AMiJZemoe8+LBPdP4jKL3BMWOCZfkxba9Wz5bJcXVkvZeuZIEqDG7maLlyXnS+dypr&#10;3cxu2gevxB0QS8Nf+gEoS2wvzl3U45SfuXcqX1+Y4+ZLUuQBqgGbdFpr4ELUliTM6Mz3j8Sgdz+L&#10;kfppaYugcs0qDcE9AXdiuxzd6SS0umYqYLiKBV0c1DbR5GIfxTO4m4dJVMCDq2iPUgu/OLrUq5ia&#10;7D66dcxNBo9mXJx5E5bfuCdZq3VZhBuVhOZ+QJGgXIW0oB6Xz0G/knVa0HKrPSfnVrfKQvPLcRsy&#10;Oq0S+Xbr/uMLII6xZ7b5juuuPXsW5YlWuwDOxIfDYQcW0yOO/uSjPX+ugZF3lWp8Rg4pYKayUPG6&#10;3xjvOZDgHlr1cGb0UtVXUS3FMNA/l01lmEnTy4OvoqP1FYG7WQ63dSn7nBQi+bHlDxIoRfQoxRrn&#10;ty4BRrJ86QlCwS/irZxx8JMD7u5E6tXwbjXnru/a/b5ljHggG7s5Q85ddjdfW1mjmZXa/NRsr8K4&#10;0L/3pCuEARqOJD0kaGlaf6qPSD0jkjxZnvHR1pZbYrZG7q4X2RLbKYZ/Yyc0cl3HaC5P+hJ186U2&#10;X7rd85/T9cqJulCavWXjLi/M4fnT1a3Tiqk1B5edrkIYYtZ353h8nCs/WDvVxmJ55PMJxWRA8ly9&#10;Id4U7HncH7gSuH70kGVubTa7R7QS5IkVlYBOIzpsQ8m87L2StyTeApVnSrgI+OstF33T+d4NueIk&#10;xy9vz2K13jjWdjMi01gYe3vfAwrtptdpH4X1iCFCZfPe2ow4+pqsrhclqq0dbaCiMqfojY2bABPy&#10;UhjulUpUYN7V8TFn1EBFjxwG9iCCMK36FeO6xWgK+arGZlTFJ+8Mz/M9TK95E7KUJTKd2yqX6HLi&#10;g98KTN7uW1FiNknl0vML0m8O5WFg2u3uTi2w3d3iXSPajvUHEuyyNVbbEf7dQ6udWpNRO50s5nLq&#10;jP5CzuVyZbK3OvNkoHd0FcCUCQsdNFavPBTmv1CjxwyX6Xj6HuB2irqjRYs5panaX+h45bNwY8Xs&#10;tZ7HIUxu+uikAIQFlAJa45LangnL/dk6MLBTprB1zbn/wOXKp2lPX1+NC3tu2iD991C0JEu/SzcM&#10;5CK6DUEzUp3sEvmw7oCiI2QbpF+ravpzyn4LK5A6oN+WO2w/kVibVWfF2RE8oo60qUxu3ZC3kdGx&#10;MXfGfbubUjfePJ/IBDv+DbSO2Qm8DAJ+Boad/bUykS9dZXLNG7gwzfaHcSE5GX7gME9EQvF79oQm&#10;zlwNrd6pHZNYdFb2oz1YjqLHxdH8SQGUjjDng+Hv7KJTie+nYiU2OjvqFa2Gg26xuwTdSygUBrse&#10;tlysyz/4c9evx+fZ+8EjI3w7vcz7bLf+A599HZJf02ZTpd/zitqebyf7a/1c+As1hKuUr5qEbkFz&#10;tVLJgfZ4jdoP/wEP52oHf46z+V2PGPczwx+MxQP1ndNghULey8N0A3o09mGLWWdJ+IEr3mATmVml&#10;l5cieNA2kjxhJp/XowhJmiWLs03EPX44f9sFzbfKWBAqRS4l6gYPh51xpTIGqYqKt4ZG4ddEgjBl&#10;7LNfgd1IPEtXx93iyJLq7f1VJG6VivWQKpVHqofujtSVs02T4vYdv8a5qfuLKiyzwLt8pMFVBEQ/&#10;brfFK3+DXvTdctFPrEyl/DyESTazTFn9H+HSlm65kXa+c+9a5FxX2C3sGseCT2WHIxGs6dgNwQrt&#10;47TIssm2yLKy3mczbBico3qe+gNO8QzVU3UApeTgen1yrUEn7HbR3F+Qfno2GT/sDRLQyOFlfL/l&#10;pGNuCQZkP6hTIfYZ7RWcaFRruKB3wEi42ALyyx9oq6DflZWp3MkujpUn0f9BVBbxGfNWTk3m/aYE&#10;uKb7dxb4f5eVqEHWfoL75yz6OivkgjO3aRIEaK/e7OGn5xkbJvTSsLwc70GAu/Sxd1H1UKuLqJQZ&#10;fcpv6EmJyid+ytZTmMFCsTbNDl+cA2HCYm4xyDOv7qr7Ot37nVExyqViVTWHVUMg8CF4/TlQxKmW&#10;YtyvufcJTVTTi0s+zyhZ7VY7I7YMrrFaeXyj5nSBKASd+mNezeCtchXnVuU2FLbO3/TD0j3pRWz0&#10;iFtdPRL6E9yMXie2yCtlynwx6R4QK5HsLehP2Fqph7OZSP8DjcdFCFfO9hPWutYkdMUYmAXPAZ1D&#10;i0z1B9h8dtQSSUz/5tO45cWq9bie26DuStz6wSJU0E0c7UL1C8P4SIM2va1XJ38gCHatxDQ65tI7&#10;gsPaHdTecrY8b5KQmriRkzLGAiSL/gDUW/0cf/3mOuHfWNGGpcdoFenYNtoryUT6GJqSyOeiA0+8&#10;9Mzy8E5lYXTD4odYr/LsNjPJwzSPIvtGtbjnDtFRS97D0XvsPNByFiclMKpYvpe3bP62kEEc6bvr&#10;xMM3WRhLJlNT1r4NZrmE1GfUFwPWIdUyyORWwZpPfb0/MudXuC+s5To3gM7h1nu+HeEgzEk/gMOe&#10;2ccb8HYJ+hRDVc75Z1YeJaAnLVrwWeq76zyM3x/VX5LeUc9oIJd/LRRlvKTFK0gH0imlQ72lMRtG&#10;yX8gtJk2RXUYaELV6KQkTzXTr1taa0i0RMIChVHiNezxxPPG1Xv8jl3vUB2DMIqWqHs/YNR4U1dY&#10;1m79wFV7ugCXX218AX+8ruDPdebeWhoWdOoLw/RxjaNYbPZM7HS+UQDxSK7pn+AvGMgb3s1fK4nP&#10;BJL0pO37tAbKEQ5r053RfvB8w1E8GY5gAhi5cMA8gxUEfaKIy6fy5EuCyqe/dlTpoLAfYZ8xMoUR&#10;PK1ipwBBhxFoe4DbYOuWOat5KZNvVr7ZwXTw9oN0eLls/n70/EnCBU4tuWbMqgDrOoDFwOV44DSb&#10;S25gFjozbrf+TC2yKXcaaiRsgCm5wmnFCzvgtIkE2dHnjAQnUy9GOyvvu3qiWmnZgsGuyXd5We7f&#10;h3VBgw740QTq3Sj1B1p8WIyDwzBArHLdQ6x6xyJS0qKOPOpXkki176rSUy8cXmuiE6VXar/HZtcv&#10;/gPed1ljeLAopIkzpDSIczqpJcmCo5m2cACQKv36ykwBP6tkpwtJSG8WcGdcIgtXL67V23ycECej&#10;66VNU3LEEJUfDCjtBRbUu4kzPKxGzWXkuN8TQeWzklNKG86gw2Ezk3XL+mm6kEW+daUXZjjRttAq&#10;Xw7LMcdtV2uuIu5xYoUnx0RfRBPwEz5cM1j7WZYe21NFKJzO8BHnCEvdBeHqp0Tv9zkIAx8lJvAL&#10;Hq3hnKHPnPUcAdj52hAxj6tIZC8J5B4bi/lnhnGhvD5lkNRxlkqkLKGe2O6zuSYH1tIs522/7wvq&#10;Jch3he6VPSh/9RP1VbbudCDMFrgf/WYC9vjuvQfiaczuEv9gLInTx/LgnEAYFYBRetcxjuUmKI6H&#10;OuPOF0l1wDQq7KBzvpwGxU56c6l63cUfaD6h6Ekwj1RDA395CNPwO1i0j/2T9BcCM05bqR6J7RNz&#10;6R+Y+cOI7b8BRBlAWtS8c7LDpyi5+4Nx125JSw8xwz5y6+wz2eRqYJAJFYd2z0IGwlBt1SSjkKWp&#10;YjbPJaD/J5fRjn0BG+9veazMPMo9gLqQU4ium2P2yxAgluvbdm7cPFx8afxs7BT4SK0P0MoR/Uou&#10;M7EQd9hwc/2HzYKeIoQZjLfe+IZUF+rhRMthtb7vqBm7Hz1m+cezONMVSgES0X7Ta/DIYL3vJT3W&#10;Zx/zxmr0GOy7xzhfTro1K7MHAkkOlWAmJ9PZ5vfm5KX7skqZRgb9soYIUexolxrY1v6BUSUc17yS&#10;brXn7xkcr9F1iDyHJkuQizZIWSq7naK8qaqiKJCoUNaryXixFN7/QCfP6sL2CGCfABwhWqr57wZq&#10;/0qgDEDS6vNJge5xowZGvV6Mf1Hb+h7u1T9dGrt3cCbGA2HZDtr5h6K6B0acVE7LTmyvat7VLM90&#10;9YKP+4nhbulvZttRnZVPjlMCBkwxOfkWvYaTl2kzRrXJ1M5TKD1QZ8IbyxM7Yq5W5+WL4ZBLJdp+&#10;YmIEUzw5JeEwyojsoxjNNvnJPhrJhUrAy6UJNttc+pfr2IpL2w8a0UNpuWvu38C9/alaHWbhdLFs&#10;ECA0xUwDfalqyLlHQ8P9XcyC6kVsQJ/L/JBOv5BVLdzdnumpeDQyvB0C+Y55KHuxfLxxvD7ihjhB&#10;O6tuC7a5W+vazaqMf+tMe84lbsPd0KhSPltZyFVj6//4r3/9C/9P7F//8+///vdkUkcKSyX/hOlf&#10;uZmfwzOxFLR9hpW3IIx3L4IeW7bqnbIp8uQ1OzPO3Xuj4wuUFtS7I6+W4Lc3tCpu54nlRoknlxvh&#10;nVVF+rjfylRlN2+CplwrPX1ysjJxF0XwLrjnJjrh0M/D6t1yzwAes3pL9fNtiJ4rzilx1thlv319&#10;VaS4/KIp5fgAmeGWpbzH0Qv8zo6W0urVhulHZvrwquL3EIK9ezIUSsDd+MbYiu00Fhc73/B35VKM&#10;FFK256pPtECDzIB5mz2v4lNdRiI/PSvl/VLKSaDhb23DZfK57q9vg3V8NK6s4byZCtuskg8owqWr&#10;qJKDMAUwn2OhaTxz2KWIz57ej5FjlQetsr40reLUmQ9a/Tlbhzq53wS1L+PUfS5UnY6T5NHCbqXt&#10;PI8TqkmvPV5G3mQNm85bXEZVZ140CXZN2Owey9+J57IuF3se2lxuqWje0M2EqKXC55Ng7rmn7WHZ&#10;bNiOd92Cdi3q6UJ/524v0EkWTgJTRR/LMEokB7SYYXqftwsN/QOf3+/a7ZkMROk5u2g42Rnkob9Z&#10;XPpVsHZXXgMfLLpYBupyH83VZEdygtaAWc5r3QE1ndc+dzn/ei7zllwlV8Z46InpwiHua/bn6TDO&#10;vnABoq1XG10xUCYyUkxJSRreJplarESNNL5jqF7IGa2cSmU7rH1Wi5tlc0DT9XQJGthXynt/0cdF&#10;XEZFFaEWivEMEqA8gcdgtdn6yNQm0Ek20X3YOeBprXMwcd9L4dvTIb0AydgFbboMsNB332ezTQgG&#10;dYF8dnnKp7JK5LFP/vx+2YG4Wsxk/shf+5U04gjmo3BnF5nkU7njOD+cNyqQV0Sm9PZSrFa0afG6&#10;bvl2BxHVTcz3qGRfL5eaKnPUnAn6PR2YaDezTBZ6pz1G0KsZUQEjsEXyDDlyVN94+Lw3Kvn8YlKz&#10;LyxSnPbr25zAPtj1tRbX1+T6pHNP8Ju/Xj7tjpruct1ZgS2PW/G0Zwyl9/2KCO7Me0EY1yOfgj+G&#10;nCMN9tbJR6tbXfdiF87FKkaNnC70/PDwJlYueo2vtk8lKnySxolSzP1UHgrz8bPMzSonguBR1NW9&#10;oWxtiPntlMBK20QGoU/3CvF5QxibHQbGevTAVI8HSy/9qG9ZIBtXBjFnnAxqPoYvrIy9rkOSsy6X&#10;W7uQMhPFOcMQubcf8amToRRro8bcS+kzzeNqPot2E/HFOjLdFJBYtvN9JvHNeByZ1H0jaWKqm6Y7&#10;FNN/0hfRPaR6YNtdfuHo9o7fsMLnsqpU6ktobwNblLDeR5fXc3D1QVY/YqdHbx6sg3egBfnJwBws&#10;9gu+8uI5XRTdpReBBOuXFemvFyAuhCLXqTRpM7oIaoynxbNKSz6deUDPeVpNDY7Ts6VKzdU6LLVu&#10;TTxQXi2XLPbdLvRoPE9rKV4H7tUslI4fd5PsVqk7P6Ei0S/NH3aHXk+/O9Bzn/Ob5qnUiKKSCPrV&#10;NPVpm413bhfxy5UiT9jJMFowN+Z42R82J+/t7Y3bNq0J7ejtVa/AVq8d99RBHsDLOmSlud9K6I6T&#10;+aRfI0mf98bwZ+53iVtVGsOjkDXm8alhra4K1P6W5zpxIO7VNFJBne79dSzk+p3uO3qoBjs2SrtX&#10;9ngePYQ97i0TZ68kjmf4tkOaTk4qHHJYJqDwtj3LerXU4N6+Jsnf3Yx3VHoR6LiNF9cbZcM9y0lb&#10;qx605tH7TBCrcRwhq92dTOlCh8IFEF9ZtWdxUjf9Iv6cvNWxbRXK/iCNCxMNPHHZmOqW8RC+Ohat&#10;KGg2EN+Ly3ey2V2L653rzJfUcwxjslGia2vzHKB4rrzi0FVxG/nBptExRc4IR6eJd9s2eXTeyGaH&#10;6a4cHyvo7SBmdJEI9qDXCfpFsp2MVr1yWK0s5p1dX27Bcgph2PnexuJEwsx09Yakpx7hnF0uF9Or&#10;vNeRndJeolUDSrVZTJ/LWCk8dJtysHGd0aZQSClzc4G5Xb/CXsVOGRxY4aeY0WhHxkIJccdaS0pT&#10;khhCmKhhD8CbZNxKknr2c/eQZrNxntktejGcFW/tCZNhG1savDuRKpPHn6WoNweraqobpY1yo5KZ&#10;Rj2/5Fd3chnD5TSxoO69PD05ApHfWW0efi60B0sHwmiI9/qkRgPcKZRTkC7urGhzvifanzgdIulg&#10;l2mym12RM84fOqKsHBDH7nerdoI8bfomJ9n75ZUKiptBQswMJePBdG/PuNN7lfTMy2E/TPtVRu9f&#10;dtc93EGjUNp9GY+HoZn391Q1swylSi0QN78YoszurI5HidbWMKRXkVxUBqlx3tmwzqnHWsfXQ2Cg&#10;A0S00XjVuSAaE1Qb53kfSPXSUADX9FMnlztAGNE83hQ3qG/fYZkbd63t/jRu1o3Zbhigwwt92q9P&#10;Q7IyJQ5cooPtiuYTN+ltJqu9xUH03JQz7t3ZVFz3kytegpzzCqt6aXkEkQWivb/hhef9cnS/r0Ai&#10;F7m49DxHu+0tYHujjRRHXrPwotcOy793QqcplOFoa/qOsyzXR0fj031Z4Gibee3E+8ZvTb32Gz8W&#10;48lrdZ+d3PImelSEvMeOcHGy2sg9KmjsIAxOrteGc18/5xuQ2Vo/QjQoz9vWSGyN425HqF/S2/P0&#10;RpX6GaDGjRMX2j1sc4flBIS/QI0ksHXD8Eqela01DFM5keb99gCDW2iBeqYOfZQ6G2PnW5xMhmx9&#10;7tLsCNXIcygFm0q+UptaznSVePWdngIDvj9JNYIQGTNOL5cAI568pNfROxWLWzsNMgejh2X4t/Xh&#10;IjaDZKoYpF7v68PfpC26NyWSo0mqCmEu/K229zpKKalfbq+u7LZqbfEkHBqRGpbtMzDa6sVgJpdI&#10;b/56GaNU2Z93zPNMRkp7opV4td9b89xTgM437443YSeSJyV9XJ5f3Uwn4S/lqlj40a7Kvjv98P0u&#10;1WyXhPRgyuK2Wp/w2KFgNAYte6ifVbDf3PqOnbh1WuXKp1zIJ7jhopjmxUO55iaFXidbbDQH2maQ&#10;QtuNaeVhFgbWGpw6vR1oK5bZ7jfjkU6Vg3pe6yCsujyB1hq24DKnR3TPY/MXWZ2i4Xs3HQspBTKn&#10;i8fAb6GpbWnm1KE73IuEq9sdU+lGKTNM+plDGvyQeqjt3RO2SF8pFmFGuhh8sO8iTX965ERf1h67&#10;eKctuEPcacbLYsNK6Ke+8TwWMK3ojD3SamaHhrXbZY/PykLWggSrabMBmxXml3hI52uOS+1MaDso&#10;HYEovCjPEStoimz96fqULkCYrLSZXzE73Z06OcjRDCh1l2QIgXAMkVdLacJcTTzBr43z3XeXWBsY&#10;/751dKTfpte1wnmuF4KQnclpL2dLbXk1uUR5cGoM5j27eLxvcvt0dk0oEwhDpkHxqZqKXIwHf2kv&#10;0Js0HZLgwhQY92J9+Bqf7cMOMr6i3pr3S0YjJ9FxayAvsK1WExAWH6XNRRXKii0nLIx9ekU/gNJX&#10;PFiKrBPPGF3eOtgKwqx4BPHhFc1yCRLUAHaMfgWNCqOu1ys0XzymJ4sUK+9bbPXMpKFZovi8RwVn&#10;S4cp5FAY56oj0sTDA1PT4knMSBdOwyKzG1P9YA4yT3ShEdFPeQlh2Fv5ICO1MPthVqDbMM0lY2AU&#10;hVWxXCye4lV/sGGhRmaD+11STZtNCWSspExmNn6cehKXftaTjWL+tYi6PC7Jau+KHUmJMa4Pr55p&#10;XVlipHvt0XfXOQFzvbSNk0lBBIe7kEDGWknucx1rcBjp4GWYsuRj8zbH9BRIOxwCM/+YlKPDjQwj&#10;fzhdN5tmtPErngRckdHx3HmlsMPU82fGPFVhuWGwUHPa3oMwdClCbkU3k8DI0+vUV6NVM1XZGqZq&#10;WsyL7z3vbOZeUGeT/KqRBcOQ3DQ1UqJ8tCCfd2K+RoXuVR+BSUQW9Hk2qURr3DGh27iUK5D3RHCw&#10;k6FyqQUQJq88jpd7Mszw/Sxaf1a1afiAlMUB0lTXA1GpL9LPzChn2iqTt548dChh7oiH/v7sIfSG&#10;q0duK4I+Je9z3npXCsbZAmhz1G6zITPp075L3FopM/ju09isj2APm2lgrGk0b6mr9Bg5o8X7vFla&#10;hV5JRLz4Ue88tnvPtRHIZCVI7buoPOPGrnMCv7zaiSRLTaDgXe8g2UVpk1uudB+66nHdtbKv+DpV&#10;nO8+zQ7oRrKL9ovnaMmPmLAyI+rBPDo2yosizR34Okw0/h0Lz5xQRRgv/4Hio7muLCaZj9EdLovD&#10;Yi+oCkd4Q/dkVV8N7Er5AAdOTeELKZV7W4bMyBCmH40ZSYga1+PgTfLNPfgVoYdpyUaCEGwHO9x2&#10;0jNK4/Eqps+L3DJXe+f6wbu/V3Onp2GNQZ9LvueYtVCdzS4LNoT+JqfXJLk5qFkLett/pfjSS4Uw&#10;2SRXQwsDBSwd7XrU1NC6GxcOzP523w4fD1SSjjT59JqhY14XQ/DPVLNAfJTu2EzYPRdFe/a/JJ2J&#10;onJsFIWvpUk0INFkqERlaNSgqJRCSWi4/3+f77+CfXTwbnuvtR4V9AzlTVrJyYvjENIOgq/byUnV&#10;dDr2aysqfFYpJf93NRqmqGZ9HIIIujEpZ1vBxOlRcofPqI4Kfq/vI9f7WEz+7lHueNWpMOSmcWmM&#10;FvfoeSnBpFKlK7GBvzZeRjsmm9ra3YXzZQxkstLk21M3ewA2WFDGzSzbbYIsJtM7pHb5EWuFWevN&#10;XxJvKuWRd53FV9ZFnRxWvdrvR954s4xf53h/JjnpYrzC7IBK2/y7Ow/y9hQFqWKhcxNE5cjW8nX7&#10;i+WlJ+iBoMyFCFsT2RbA6sLDf/CwzQwLtNmnrcZ0dpsTv0Ua5ZYfkKcJ7PWIdSoF58hkB8V2M7S9&#10;9tZYUPyiNljYtXc3GE0ryK4ywc1W6Wet3Xcrg9XzryM+hDIat9oeuj1mhqA9NYc1RpiV5+4W3fZa&#10;60iHME/GnIwGqXGbZZhpUqS2ryBMwd6ClfuOCuFu25muFlqrkDtfXgV4AcycAq9EKk/fav1brts5&#10;BsJfZwNZGJD5txWNwfQzypLoulApnHrs7kBXW1tt5KmRvxjvzIbRVXEqp4haNeXm28sxCySKQNKg&#10;VXuttUr8Q0e5XqJSfX/4kfxTYu9nr/XTzjy/8Y6CMjtyLKltykhCvnT6TOWwdygcuTNNJc2Gp6fL&#10;o6uzQnZ3oz3IYry3xq7v1nrE4ua3sigK4ZrfUmy2O2egx0+Q+pmYbWZhq6ktyEAn+wOZ0y7+9u/0&#10;vL1/04qCuwcUfc+f2f3xdaL3kBp8aa/h8NmN96D4OUcvbzjyV1/t8yzeq7i/vmx0e1cQJvcnx5f9&#10;whud9uyNkh/dnI7VZ5gQIcEKv+ucrrYvTv/utC5+6gjcr49juw9aIfvfqsgxuNiTrKDkNsenGxe9&#10;7rmOf3Ce8YjEtya22AX7IebH+UesZufmmDLl+mLS9B/LVbq9HaY7hOwTY0Ck3btNtdegd3+Pp43C&#10;81b0ywn2qEvfkj6GZCL3NR5Fi14enHBnvNW6bKRWXt9fqu3knKBfCe9Oye6B+iivdaeG9qjlZrl8&#10;3/LspzUGKN6ZYspevtTDD/0k3ad1OjODMkQKatLFQJrDZ5rySgXsyCi9CLVH59o4J885yIfKZoHa&#10;vpbCe2aKRYNwsQdTG78gnwRkDx/yC5Xp2ZBEutVKo4NK5Nv3qgKpqrFzGTQT01rUb3/H2oMo3e/9&#10;8ly+UPUG/pNOxG46/IqPau0nRB9mSGbqdwCJw7j7XjoGtSJL+w1vuV+P+28ELD1IytBYlQiP683L&#10;LbapnTsfdOz+IJhZh1I8RfWsb9lQ5q326+6xQzwmTxl3ImLAtaPyBnhnT2V71Qoeu46izuYOeRTP&#10;2bsz2nypPHZuyoN+oZnGJNtGhgCXSi2sRZHuprk50jfd30wMVc+SErfCVu7C/ytTbZ+JvFo4KXdl&#10;e8YgsVtNTpFH3Qkvj12Gb/x3bFPIcJERD/vbQMktS8sdhdeBgZMYzv4KmitH3LBaWIO3BnYzHt2n&#10;4uvrXm5R+4g8bU9v4YP8+1obnzdJ+XCQY+yGtgircuCx2K4e2vVhUYIzv87fagl4GW/NexvJS0Kn&#10;XEIXzc5xwgzHTpDVUBdW21aLde/b2sUi8hC5LxrSyAO1e1ruoclgGFB/p+cTY8YpRMTEHXn4wG+F&#10;Bfl6KsqTrB+t3j5AZhTgb5oIWXc/4CopsSeJKBa+uNjx5gp0AzMe8pJsLt89CFyZv6bL7nh0PHat&#10;RutB+3bvGcy56/Xvg/1owafB4Il4CaP49eTZGs7+tkly6yzSwlIuH7RH+uWPHEucy/jOrs3O78ts&#10;xqOf92NOQwpZXyqVH8t01+3uNT+3Xqulj+wce4M9UZMu85/SAHselLnzOTSuM/vqV58+rHkNI+u1&#10;OYLe5VtKMdzoypZ/W+YuNxcS0Gomyn3Pp8b9ZB3GWvcNs9hDo66L831AIRCCKx+vq04yaKYWBFa/&#10;gdLAvA4QkPjXdc7yNYnTYi7D+68RMihpLZSj57tuVF3VZPYes+FmFhcPAETkczubLNLXvDfIVqNL&#10;fk6M1GwQIdpELy4bJR2bFRb1XZxd7dJtsNvm81b7rsNMQfx7dfa/jeoVW3oU6izwB2TW3TKpdV67&#10;RvAs5oz9FtmclfJAJJJvuzu+/jb3Zix2KKS0tA+80o723YgvUd6kjs+AvpAt+sqvEEm8iC+/Zq4l&#10;Yn6XXv/daaVNRRq9PfYTmJY/J4ZqfhUcpfQRVQMQX1Nypdp5nQmJ6s2rcH/TkqYeYb7PFEjEcufj&#10;5VQvBpeQOb+HrnUNmaZQmQWrqub4cm5ymI9NhV/s/461ypv9mh/mXGhhEJDBRy3EjkOefWRJd1K/&#10;KUfLUKOT2maTRk5A3MHsykfzdJiPut1p8VXBmNa1YVP600CWLLpIlGMeW9JEJF/Ort3jPzvzg23+&#10;rkZg71j1mLvibLd+qBamG+N5Xfw8Dh2O9WPnrVnlsdXVLplSEj8fjx87bMnMZrUsVaYrtFZnG+1i&#10;rVqxs4oZ5lYD772jlGk/uLu16WEyYOLyclhdlKAMeEm2uwrs0typ6PwSAk6qa6rff5NC96vOpda+&#10;IJ6zltlfPbJ2LmjQjx0jTFvYozTLPeQin2fTd8/6slz+ynD3MlncDSf4CSlsCDtqMB9wc4LpCsq0&#10;t5NLsBp/i7+Xbpi5pXggkwVpGp3je0St7xarI3ajls6cT3Dl85+54EN6oSJNjZ8pTIvMpbWQ2aHJ&#10;XB4Vmmj7EZ79nHrt6IToDZfLiWDN3Wf+NrowzUBV8mGukP5L9MTu4OLjj8d2iw6QHsQDWc8f7gne&#10;4TPs2c3srZhdnTRxWD8m21wjN5HhaET2p3u8eRat2yrit0ZBGUNnfXr3i3GlfJLGHflfA3X65SCq&#10;q/D8nu/JtHt3BwZ3GlUTStqGUxx5RK98+TIjgdLca6gN4ZKd5altwbhMht5gR5eKjgs0RCy7aOXI&#10;Oh1ORsOqjdDnAZ3vW/MX5QRnrHH7m6p7XYGCRAYN/Vxzg8zEe0oLgH5CAJh1Kq5mJBhMkP4sZy+c&#10;d3V2eZjGyZSrizxaXNGs+BanLa6taPuzUSo08PSc6VeF8SCO7fZ9EXkmhu4yTdL5a249+aoItSw4&#10;ZJAfXZJAL8CB07/W/jyyYNlBDo1zJposet3a57jxR/7QNWbNbi+7kPEUZCNfrWW0slofOm69Hryb&#10;1Aca5Rb+agjEryvg67jg8fW/pT67la+jJ5BF11MgP0Sp0lwNpEFkMO+KlzvbD5s42Blt2xBZgL4Q&#10;w1q9cWcE0YvN+MWkI37oDKvn0rb+Lhe9VmFQfWZ3coBJzYCOum7tqi/QevKCMgZKLmuY/NvUTiMv&#10;Hru7Rz+zs+YN6rpNoQdbVy8o0dxqh+Ut6sMayKMn0wUPX8Nz2p6Li8xyetIsTsBvvWZLPe0oPpUp&#10;kyelppPdPaPuDHjM4V8vsBTP10yrguoHrdIdGEXNSN51wb30CoPz9wm2rm3O9j77lnI9xCH5a5VF&#10;Y1dmkJBhdzgwn9AbLgjd6lqLwGZc7Qj5rslfs0LBR3hIjf20jPf/Cb7bed3GIvd7sesGutyWkElu&#10;2F02CoYzPOpLQN5ESNtYlwfvUnjM6F6heKBgMDAHb633/OQVEbS364eGWT7yOb+VdtKWImuIYNVp&#10;5Yw2tq6Es/8QCNeSnFlBS1kY+PbAiSbtz9Ee961T4wZ02jszmF+7waQtp/bptDUGRtUkE7kDJuqA&#10;NRBkMsvIrsfpg9D6ZV4Qgbdzg29m7yYLNT3FS1p07UflHxQtgBeqP7oSpphkQUMk3b57Kr1WiKIc&#10;f2udiwIZ7QN0uEMjeiadzGraZbVmWXDP0XdXDqW30JEiyDZ4GafeOZRH8BYpiJf1XardvVV3f3vD&#10;OHL4p4SgchNSesFTv95YagB5tQjQC43muCFFRhFbdU8zgGkZoggrU0TBoxDv1Dh2n5BSou87hWh2&#10;NtCWNgapZOJLPxPd950KftkSbjoEQZ78Im7jVIAyWzkM90vM3FZiinUOdH0ATRCxukgy3wLR2oY7&#10;o3fztHPfQt08ee7jGpvnOCp0Op5ffsm55OnGRZlL7uTEwI4Pgp6eb7v7Psn8sgNxT3SOnXt/B2WA&#10;3nQvpFtSvELq/87j1Ju5f5r9a9cM79BlXo8IUlkca44kvVaDkpHRaie/GtNhAyjXy1GPbkG8ulIm&#10;BewSwSYxGizDrZyNaSUZoaXGq36cXitVKHMcQVNScjenczuY0Ff6JSnj4CFoZSvX0+JwVZgI8beJ&#10;CK3lHthpDtXpHURb/RQOdet959ltfmY+qyT1TTRkB2mNjbN04szUMuKAWFL98jErfOZQpn+5eBVA&#10;EQk2dhYqreFdTXpBk24DXsiclhd0ukYIf7upw7b7jdqEO2vG/W1nYudfA1EacQUkJx7cixgHZCgl&#10;v/1hiv2KflwKsTNo7Cef+nqA/RnN6xq11NAiTO2pXW4pkQhqUC5KaASZvU8yt1c4tU+3ahsddelo&#10;7ut6f/5eNt0WQwS1jK7UIhFGYfg7+xuyU49+CDJE5/JMONqEP7LR2vujy+vEQBmnHya7y5Pqj+Qm&#10;qrEFZU82TtopPjUnHfWYr79/s7AiUFYTFRU2uQPb0hVWhZq0u3baVjdysOAjzK3DSaObI8hiLQza&#10;rZrkQMNmAwcVLVcP41sDyjz0JfjrluZBgFSMLxxyEsBQL7J789X3up6gKUluqmiYfTzJx45y/Ip1&#10;5bKfdhRiTrDU14vBATU66nBgDt/atyTbxEXkz/T32TWdymi9w86E+tfcCqhMwPNZ0B4ra/NrRG/+&#10;yIz6fQBbsKOp5j+51admtgQmdQwDgtfB1IU2S+6XC6hx425T6/YTV/CkeVxPZ928uO3XZOAULcXh&#10;iKTbM7aHZlsWBmVOhZ21y823Ce4UT54yFKB7EHedjo+Twbo/wh10m9kjne7+s1Z+yuTtxQaaR+WN&#10;uda10ol6togBQYDDTa1L7jD76viPYYl6lLB59X7qX9YMW8n8XQ2XKDsAz+PZB0MYPac7CwJ7abPt&#10;7HpjSNslc4yJU7tBZrrq9NWvTNvjFQ+j76UJ2c3PlrJFnTYR/bhUGwh+U79lkG3jdlXbZuOWeZZ3&#10;amegYZ8/oZIvVXsjiIb3nh1rPlEdHOI7N0Eeo3nDL+CLrr2CtLxj8WncYkgcdhKEpbn6aC9kI+2g&#10;TyN94W6M3XwSbpbBpVxI43UB4F9Ztf1tRpsX+dOepeRvCDkvs95cu4idjRXBVgXz9lfM2VevMUay&#10;1zGLHrjK64JGebr3tYLkYsGmLmCiue6cC5dGA7lfDzhu/wqpDJwhbBZZlP4aHEh+6DrJvlqZTESB&#10;/+sFrA1auo672Z9yXNSwyb4VPfZxOj5ndotoD+GpBuAXnqMGzMeOEG85Srb4C9xUAJpVZuXLL9K/&#10;/ESQOQZrvgslojVSgqulDZwgl4MY8JjI889mqkOZyBaF4XKyBMR2UtCfgCiOv7KYgFKku3xib4bw&#10;C/v7fYnAQWreNJoEjs03/B6F48Khwr739QMpwJr3+HHGCzbYmd6P/FccJDfPnziUo+cXQv8HZbq5&#10;Y88VPugYFp/rT7vf0cNCDyWKGJchfI47J6eAXDVB+Vov2/bqe+63bkvSzW54abU0nzjMdkY2JP1A&#10;6t760H/jDtcdgV/2sNXKM2Ba9BoNRj9Bmf279MgX+EqHvgMtsv/46YBs7A7gHxIXM+BogtaBe8c1&#10;ZpfG+rDrm4BgDEhr8jytx+vO/j42CLSz/6lvENWsvzBLTtKM/x77MvJL+kuUzy3i399IdQ9i2Mum&#10;t3dGi9NpjlvtyOGVA1Cccu+m0gZsnO1yyrdwdvuLuHKJOvi2PRvWibjHtZ9RKEKUD/XGSEAK3nKv&#10;8mpviNmpcD4FB0c7lY36XOYa4zaUeYc9Js/gWStXqc1W7vqOdIYb53nr0QrIIdbhq4NjgcGMxkCw&#10;aSa530oiZYAP+MFmOxqiQIC1tywx9za7KXoYdRf1d5b7RRv6PHJnqczfUKsm/b0616szUSab5982&#10;UVYs39YoceH29E/eFakF3Wld6RMpkbpXRrr3zevQvn352pppLX7H/lrDP6RfL2D1cdUcvRuXW7Hg&#10;smr5nKuo8rh5rd+W+GhQ0//mAnpbmPSiwqW2r6XYGsnx2IylXz+vnkBoK797hGvdo8Tsb8dUu0i/&#10;Dt9y2q0PuNgkeWb49wkykY9uQzK4KBJe4qr9RU6/shjh+AcmXplOqXHo/osIbRWKEEePRMT+fimp&#10;Afts5W83FM+OZ5StDejD7tKdts3D7sidDs9owX2ZBxgWjl7F6+mDZeujzNYvmC20WIfOt4U1aY0O&#10;tXJA7XQKQ6nMefUSZxxcjVdSXR22XcIbhs1rXlTtEhcj3UxSM2bj81Hf3Jcr63FeAmbLN1/bCnCL&#10;PlX0yaocnpKSHcTrD/M4n3vZEz65fNvL/rczbFYcNe+aDr9L/CrW+mugpl0tDKC7vfsGnu4Ltacx&#10;u7QMFeaBp/sycJicWh+UPY73ma2WWi7waeqlQjiK9C1mq/a461OHs1JcvrgbBSpnMYm6qrs1bR/M&#10;ep36tbSZROu/Hno7lft79qGFiJi2O6iL4NeBSM4Ey+Fu9u0yuZ0N0dwGI5UdKB4TYsu80fKNpr5D&#10;gn76zbY6L9dsV4j7CqXONOBzBRYtvULxVNpeJeWToceErUGZ7lBXA0Hpn+Y5dPom12ZxkZc+ry2J&#10;WaYGLJIkwQ22MriQ+2wbhs+GQLYksV/eKeFZCFnyvn0bICeNOuV9K5kacmZ2VeM3Ue8+NDdJJ59X&#10;aZuLoMz5cruxasvJLS7F13F5CT98bCuBthIY0rDrYBZ/hUpYu2/V8hWrm5sWrFv6RaIopAZHQaon&#10;WetMCA+VLuTZlhCREY+jhu9lvtxpDn+jM4JPniGUUehs/ALVCb9dQrj9hKIvlzR5zMxbw/bT8bgd&#10;9Cvu0Ru23Oyk/xkAN+Hrt9HiLqwqYWTKaoy0F/GNu77H9jbHuLCK6NrYngWWGIROCq0rXzt+/16d&#10;J7EwlbwnYkubTKYxcxi0F1lu0NSzeMEkTgNFPR/oR/rTetjAmK4Lu6HRJGtibZ8bXM7kx8k5BOdS&#10;G2F7ns1IzVXzv6kg6rn2oqLfN7Os8QRlCZTZm81ZRWXIU0y7czwe+nZkDJ3FSV9r9q+xd0fZA+MZ&#10;lUf9rUftx8Zn1IHeOU8ev+5FA1HBPR8JDNXGvucXxs8rnfm0SrWvuDd644kbPaC9Yok3lJkjMcDL&#10;3TKhjIzDAI2aleN7eJJXk5FaGfXElDFHp9gbQ3y0A8SXNz+Z2EOTNFzXL8YZIbzPV0uh/tyXc9zQ&#10;tbOfuY6uqp9MJQuvaZWG3xNQPWsoI21vX4PkANM89CcfK6ORkT+c1/R1nxyQqNy0n9v4l/1UgoHp&#10;MXiOARqzOInXtDgbQWZXfj2AAQMkH0C+d1jPtUEqmXhIxsqs3Q0JVpbFOOSCvy+ChxK+rFfPPbCt&#10;ctqKQtWO1lWkeF7kvtQyP7JTuqJnhYESDF4q3Y8RojA+YCe1i7jqlUiY+EtmzVepJ2XNp9L+tCEI&#10;dxEBkLL5Xig3eW7u3ht6D2XU4mKq2xx1/aBfszKOu0zpXWVq9/UQi8v1/d+WaYnmq6eDsB+O9MbQ&#10;nJdbi3e2vfQvQjRpdbJqtxeZrxm5yObO3sOf30mPe51x1518Qnd8v1txAmX6F/LzhM2jC7RB4nal&#10;opBrdQ/9xaefWdu3sZLP8oiFzPkJqO5ssk8JOcZbo5cxZFFWGQTIsYuBLo0bnGUMiQ6NL0bY/lhr&#10;vJ7FEMZ8XPVSa/7+7jSs0gPsnmx4S97gJLfvZHo8zqG6Q4gNfUnB4oi40e0C4iTYWq5/XWZMrPhG&#10;o4+xA/5AVrlGAQIm2HUey+Yx47itrq2FfKO/0nJF09tFtN23TwiU8U2NhSfCcRfw/QzUHRhh8wc7&#10;Cb7sfOUrNC1QwD9mlpN2PK1tmvRkE3G93+23UB8A2rlfIDzseFWXA28uZtpt1uIr0YeeOpUVt1YJ&#10;PGiaw0eh/PejXSkydfhaUHle9qNO4f6S2aaxocGA2njtS+isKyiqyHa0oR1OiQ5+V0+M/dLM8tDb&#10;kAmRnKRoPPvtIxosMQ0tV79RK0JetyIqPoyZ1ZF4TvkClBkUrlUOPTjTotMej6u58QiFpJMr8rZG&#10;JfYKaVLVZbOy35QYDZ/SOLNMbCxfPGNFiAnQt4kfGjbnlHQTlOtpb9EwmNekQg0aUoLEUryqs60H&#10;lv4d0sTLfFwpCJglO4Oo+yYz2APpf9whS53JkqS0aJbQu6XGGlVmXfWMfvhxLdi5rXRwaPxoMe0w&#10;aH5Va0bJxgnu7b7mV3TjMTiEpWZLn9zN0RkkMn/nTfcwAEOfQYZXyJk4jWm96Rc37urnIafecv4W&#10;qQcTDTP5Y3dk5QvyFXCnrdYOrZ01Hz8fZvPwJ6iHAuoxba0I802d33GNimQd88Qqpxn07CKK/zII&#10;OePDVl4iefuSThkyztNiptOnJHoXXsvw++0b1LEs+6Jdyw9ndHk8f61GB6utSEo1F9kOq1wxoWb5&#10;YG4I8vDqJ593nV09xcpmrd7Zjv5bTc6NFVwNQi1/stMHmG79cYRAh0V4W6wrkLx4vXZ0oXl1nLtu&#10;YKvtonBNbumBaCwbo+FlHjTSpfkh736zA+i5joAWu41p+Axa04PdXLRNAtb7IBvHR1mh99fceqvc&#10;cxJ+e37r6W/eS37SvUAM0tzZ7mjFlEZIn5+VAY8sdT6O9V68j6wCwXJ6ny40kPXd/AaLwTX8bsB8&#10;Bk04R3gcLRfd4bRWFWq2s8GMxVZsTaHM820ZSwtk2Z4gbpAR70OCS2a1ct3OvljqtJzXT0DteMqD&#10;qKR9PqeomaU+xFkr11FR6F22fqce0/nNAR+krJrcJ6BGnl249PTk6DxpNp4wWohGUKZWhN1ri9d3&#10;cytziuXwx0yQ9+0195yPGmSjbzEfvO4xKvvo8BY0fjD1HzGT2LWEnU9f5mm+R/1gdko8uHWa1t3d&#10;OBTleQxvg90LxBF33dzM/8WC9QBlIOf7V52qTV6HijfA3hu2IWh9uQ8R8lrvVcSGJSaDNV+D3cd1&#10;LzQXdc5MPG6+96dONcW/9Vxv2vnAQPkhj0vTvQn3aMJ1K+GipXyrgN0oLJpwNVTxK6TJK3L9Zkhl&#10;AlwtaoPlkDyCrkWpgZsZ+CVLJ8c+VMvLwj0mv9SVL387styOXG9Bz/pzzmMFks0fkqo51rjU3H8o&#10;ut5nNnStydKhhjB/7eCoPEODw7PasyrDFfWbIL3p2DxW3rU9N6ToHVf8/kw2LnP0w8EAL9ZEAmsG&#10;4yRLXeOCs2yIE9Cdj6PT5ICA9Cpj/w7NwP3cxjiG5miWtUv92uxv6TU6iWW5ibuUzW01eTDOe0Sf&#10;Xio6ImXPCXxe8KlCHHH+M25envY6ctk4WB8Mhdxep89WU6oTNb3mEYdl87i8yUzhYxAZdOONk2gi&#10;V9yfCdan0d9UPV8tZ8bzsdT4Yub3x6PpNwD0TZH9AQboXRJ5oiKOq8M9Uj62tGdYZ46/0BtH0/rN&#10;+gmTTu2Xt52MKkXN/nvVvmHycDdfTFtrZjMP8W5lF16w0eXvIJhOspYiZe1bY0EQVxdrFOqNei6Q&#10;ZW34reFRPrimXCd8wDrR6AvMLzIn2/n3igSdvI2udutc06xz3dnw1lQa0zWvgAmerIj+B8+QQE3I&#10;OztSGbagDLx7VmO9/Duhw8TzpufjwRfLtfE2rpcnx2r26EqBmJR4SEXRonPhLVvNcVR8m+diP1uC&#10;rEW/+7Bn2KHA9Iq6e7TmiDzb5+mdMcio3hH8SCMq9f5UQ2GNeQfE3rnfO3oqTjba4DLJTJqoUIjT&#10;uGOQ/XjREPhdtaexwDK+5/Zp9tYZ8dtS7aZ2K3fYQwcr+Dj8buskeWk2V2zVlmj5YV6q0g9pSKeH&#10;cvzrOgXwKZOOXy7wjFi06rrrDaIoyGizIDn+x9G5d50KBlH8s5BbqQjdXCK3pFBSilIiItfw/c+8&#10;5/+z1qzXqad5Zvb+be5Ktd8ZrxEtWAIp0X2LRNg/C6pMnyF4D3XxQc15wBJt1mmsuzspvHZDffa7&#10;3lhlSo06211nuTCALxxBmXymOZD706IIsU/TITUqmRq2aUPQWdCk6dIqpdtM18M35eW1rNmNbbhe&#10;ri3nx69E7QqLtdlWaZfupUZZSnSa2lyuu77Vu9UyJETVfLKEfi4T9erf92a3GY2+1Vee05c+UxKO&#10;kp5XfSYvHPUh3B6uiFiK16lD3bcewT5btyQw7XJ4WRVHarOQcsvZBoQ92TXDRliXKoHZ4bZoUvLl&#10;pJ8Nn+FwYpHQhRjK3N4E83yO1y6RI94WCGkmSnywJ/IUHwEdTDi8l9vW1jG2j1bK+XUKpOCnH4u3&#10;hfDd68JhQb7Nu2iRtam8jLXhUoxr1G7BNmEG2IDxxb3vrqva3/3m7GwQhnem7zmKeFts1jvfYI+d&#10;q8e3baW36dP38HYM9h1bSM4da45ka8jgtmlj2dvoAzlC3FXcfuBlPmlabTZ79CC+0zlIrvvJdpIm&#10;jLVeVNGk/uZph+57ZnfoH7PqJuDjdwd8X7EbRW20KHqtfm4p0I3tBAVb3cZu9iT0na77pfz2inAF&#10;OW+fqg9IlCk38/bjiB3B59Rj3JJIhsQADlLB+q6uonFQ/3Q2zqnTPIEwxKznDXdG+TNqeJHyQ/WV&#10;kAOxUfcY9j7dEbU0SM1BUuDIbL4V5dWqCwmWdN9IKqxzm+Ufeo69EPkXo12N+Fr5Im5Nxqh6wJ5P&#10;yu+/fLTDYAW25v4ym6KQMcpTz3DmaYL2zWzjO3tmhecwOAznvZWStbszqdk6ceWnOu+uJ1pb7QE+&#10;ARvfVvmzoMm/BRnhoIff9VU21/dIc/ZF2izemi//fjQYSXvrpA14df3jRFyvjNXH0PY9XY5xzCFf&#10;gZyt+mP5+mXf3PMObF/d1ea7jzHpFDhhQdXob0U+TG7H6kPfHKl9+zLZG2AErZyrzmUxAo7rtkt2&#10;oIxv9Ho1qaF4ZzUX273JphfqKMqs8VXtWKIGX/0ljnZOXajWV7V0Wt29Z57L3C8G1W9pkoiA3qMO&#10;/egB5RJ4+Y5mL/c7Xflh1Ux5t1YeRpM9i/616se8RvjdaKXWG73clp2Vb7slMfP5+RUAp0WmeVYa&#10;3X5AFLPM/oAFTIj/mPbCPSz35fVyUrvkg/X8sCZj8OUBnszCal7em1n6zZ7A6koElN+g/mGgzPR9&#10;QUMmQzuHgOBxu6+NkCpS4YOJQ5FXd6AuLJSiG+MvRAuzelNWmJ5/ZozkSnl+uRTuuNwk0wtzQcVM&#10;RuSmt53W4thICd7GqhaOqolt6f9X3xCf/VEmQ361uV3xdVuK2uSD6yyepmH2S1Pgpww3jJplW3qn&#10;Wpg2nX1W9BfqQ5h/UtmunjB7h4ir46cjYyt5WoGw6bKf3jN4Riqih2A7KMFb/H/1faAa/WuWJXob&#10;SoSoq+nhu9IqptttYI3LuY5tH5X13WzfKuyw9WWuwAT26cxhlssbI4tmrgV7w5+jZlUsjg8bXKp6&#10;1bh5v8TlEwmTU2vQ2Rm/W/1v/BAb2fhR+vH5PadNkZnDPLxGvqJljFFxfMIGUseyj2teIbO3T953&#10;5naGeS6ONLM5h+9Vr4PUhtAR8bNSdRXGAVI2nxc7d1wnxitAw9+bn0RS2jWgjJvX6nFngvilaOVI&#10;31h7a7F3dtkN/qnz1sTrF2IwmHK9/guYjqwBmAH6WrPGdAer3hmcCayR0bs1F4r1ITrKDyihK+E7&#10;yr3bxdv2tX64cENZVKDMWz9+wee5jNwFWVJ3S9hBdIV7vE3O9xHWxXmgZ908t7nw9O0ZeZr8clwy&#10;ii+mEYxIUdQZLOSk9RBdNfCvdCm1HNit7aV5I3GumcSYcXfvOFv/jR9kNyDKJjqY4b3NeqyE5mF9&#10;veTIWReaR9CasPJK5e4/i2bP0OtFkKJ+kAXs3a6OYBG/qmQMJDiUD1kt9868eQcVz2WK7JfW1YSK&#10;/EXJyAyOmeNfA3V+VrsVHuHldl+/dyvv3LdgVbjCtFU74WLhblmrSzaisgo8P9ZwU12MmrbTcFeH&#10;TORJ79pjvhKGyCK7U87brcemdOl2CGFz830W7MG7nrC7S7U7gTKVbbE5Sdjsdxecn4757LYcy0i0&#10;gx9N8ONHOAnO9VA93jyUlKIYezuIaq/axfGifEfK+XpFrgtm/LWvUXtTOaud27eIBuMggvTvnknz&#10;AyY+Wg0LyjjoyXjh5HAtdD+7cag+BUsMjPugXI+G/kdP7uT5Vcp/903RlBaEN9Yw9zfc15TH83ng&#10;kE9uQR1gJNyZnj9PGCPx5x4fUQt+V531ZWQna9XJe/D3QNMzLqhNHbCeuIuvY3YS76CkbOHbSrEc&#10;5V9X0m9/zS1HVI6gal3K7+xLoxvFMUqbEcMn/C9B7HMJb5gv/HprLwfco7fB8mTwbYL/jwnK/XVx&#10;nfub3AKWUBjq4bXinbVo655WXCNTWfcI+70YpoNrRPV/omzTYM1vsqlV9LeMjvqacs+lK+NpHWqX&#10;+5XJIPOG6mIAU7YlUvbnoiPS4dvzpl/leOf+P2ksMXCYxWnyLWi9R0Cd8vCr7CZ71V00plkuc+VP&#10;7b6r5jF3M193Hk/zvIbYqM/c6ll+9hUJ+pcYs7WCNuorzTmVzSOMsoUvaoKMOmV1dJ7oUfg/VVYm&#10;ubpyycr52j6+EU03Pw1StzPmZUhyjEqmSn3nzBcR8xREflPPrDj+vehcR4azB/AR3bvaJcob9b1n&#10;sptPWAXdslcZVeNOy2XUB1ZGTkLleP0TjlX9hEHBYzBRXmeIW7tberqyKKxTbW2A3hUNnrfv5d00&#10;ws0wt9lUl2d83orXyKqgECdyPSVXurta1L3mbNerDkZSfwFioSzpJL8dR54t2u0X3uzf1zMQ5m6G&#10;ZcdnP/5+rQC8trvg3gtPdeRdzZ0T9SdaEX413oPhpVsKg/VhVyDddn1y4fJoxb/WxWYlwitdd2B7&#10;Kzb9sstGD2949KoECw4df3m3/OoNZZjCJoLnJ0lcqQzpYcxiZBdAcDvt5v1zK/LBJLPa3TMdGqAz&#10;uX4fOYnifeF9Tl2QlKKlCz4qJlh1K66k5sLoyctPrwqRA/y+JJ4fXO1sLi96TgmhzB1Qgm9vnE0+&#10;Nap1ypJjOBWjNGx4NZorPcu5t/br9eZuP8xVBz5ZqG2Y1ZxpFopWeCmPHeqt7NAVhKMuPaZp3P0j&#10;z6v95CCfnMnH65QBAmMFpwGUcVfZu6Hml/nX2OAyu6YcP7rbgBua+zbWko4/sng5Dkpc7v0kXMBl&#10;1w/jsD8b+5eScJGVOjCNoeUts/NlnFwq9cuX8NuzEbYVeu3K4/DbgJuznfnr05SOz8HG/87v76+Y&#10;cIqQHpiTKrBIOAZ3MWXvj9oRV5v5amURoJF0qqLL4RofdEtV6/CpC1fr22S74Ch5LtvQdmCVPvaL&#10;ncwYVbm/BAvdOGmfLgFluo5DRosTiu+r5+zjt8uy6FWb8hZI1K6ZMJeS5/h649TyO6+EUamH0N3s&#10;95sliw6ZS46b4qnCkReYoBw3gWJr2bDGBVTBrRcya9/SIfaJHuECAmXQdrW1beni7HzBsuq3VDnk&#10;5hmR30zGK8CT33t2s/7O12mP4Ve4Wjvvbhmi2iziRM4DwCfPwq3wZbuTaML54XMO2p1oOfgh86l5&#10;jJ/itev2GdATQRmxPHtUI5XrZCg6u0EO1xGTL9zTyrQZAzlgmDweURYMlRgYWNq1SdjZh445FiPb&#10;gXtVY3kFGrkAAH/x14JjTMjVm/cUPTRk81ociULzJOjT4X+z30QPW1+44dy116N2BwLYLhF6g2g8&#10;2z/weNrieD079TcADr7IjRQrohQ7sMwWpIJSXbOVZ+xKKVC/4q2hfs5VhtDtvdMvXJFtz+8dCtnX&#10;aKjX9n+jIdTOABX8FZDPhfnaZsnlBG7M2mdZVG5Gdg0DADNnPzLEXJzlm13hIYT08DYEaaFTL8BZ&#10;Ty9s53UpwONLUnflOSvL3gRD1v5bLmY24Af5RfnkUoAyu7lO95n+MFPnf/tKs4ISaoF+SNiapjtf&#10;tE6ZHo/mLUio4NdPMZc9qTWthi4XjnlqS9ft4JSzV3fBCoDsvr4f+MUzBRqr2Me43Gx7bYZxox3y&#10;f8P77aFSpFu7+qNlXBqlMZYUaocDIUyraP/xHMZzDhh+gI/cPcGaYS6pLycLJj6cKqa/+LGrLjPr&#10;x/LCyEpN8gpiwW7aCDdkK1tr1suawQzwAUSA3qCMN05rKWtpQGvCVcHp52/Y5Gy7u81hMcS/YN3a&#10;QgKYvPLj2VG2GeurCxuILcYPXUbLdJmKQ5wz7Y38cpPTAIyjTWsI04lPidNab/9L2uWkA0p+KFMv&#10;d7WDiZbmk1ewl8Rkhky1Iml2t+O4WFfAsIvxRehQrGCwLlrEKO0NRglbH6xuHKQsttnoNzIi0b+M&#10;f8XNNkgdqaM0+sFzxzulFTNRWsQ4W/j7ELBpShxuAb3KRiK23iQky3cJLQSH3Z67QlKpk702mRLo&#10;Xk9UOp0u3wW/zVmxkyzFBxuY7WN55dQZ06V/u9SA8U02LfPmuC8iXz7std1PpjU//11xD5+LokVC&#10;tzG5NOchg7SP8033mNGQnQ3L9etCOj3Y/Zu3kAHVoNDfSr+mPKzdx579i7lMo6ychhmPkDD8mGmd&#10;ndbLxUoPg59l5oh526mDTkMpd6HMuJHsDrLt1ZbD+vL3QyZL1omfWcyFidVLxI9lY7zcnVjA4Y9e&#10;kCQTqCwxyvTPUeaw1ArL+CbKRnvQQ6tn3NTPks5Oa2WXOZzFnop8F0/6sR4+/n408G1FCy4ox78t&#10;H5Qyo7suMXP3vOjaqR3RuS2AM+URUqOruSWLnWcLzS4HFFHFmUnOAjuj6kCQx+N4zdGfYoF5lwfs&#10;niaFVoHMrdtkNptb1p/c33uzBaLHPgfSc8qsU6Vjp+N89xpavPEom/Fs1vSegBK5nHGnIkrOuIgI&#10;SDVrfVM6NyQmZBKwQvzkQ6rSHwoz3X93nS3cGUYMGCf7t82pVMq8X4MUygh0vJgKwZUsUwSvKddp&#10;a3WBdjMFcbP26g+Px5V+2fyCHLvYpOYR2HMHYxrO0motP4r06WZ0TsNby+07jPKRiYuu3HRSq/f6&#10;gBED5hVdudDr3d/MBtg53iOLfIo/A7f39X6X1kv77feVJbcfPmoYT6G/n5+zC/437pyIA4pmLlq+&#10;4evN5ojoldrcIPuU6iN7lttjhDsW67V+0feq68enVHt84aabFAt/i5VL8H4dK/tiwS3Mh0NIqWwH&#10;wRvwFUSYfddwm6sS5ZpcX8f29d00i/sOE+6Xl4dXAq5NBMSIzRjAIF0u9zwVogsga1/JsyzusrvL&#10;7rY/cdO38mMaRyjjLMbVZ+tbOg65sz4/8h2HGd6k6FTZhoaPt6KxD8fxRUbFZGuWx0ZJi6WjFs/H&#10;N7Eo9Bcda/1a9/CvaO7LX0pNIP6kcONNGOxkTgeexpVtET1uocxwIfytOJZUjdJHDrWSpcl5XjFZ&#10;jPhVQb16z1zQtmM1UG7zSB4LHptqrHAzqnOFDcbxS1lnbuOdPpJWlzNzvNGThTpSYXwfh29WMmTj&#10;sjL09E+rDumTZm+q0hdNvdOD+b6A1fX4/lSAh5UJ4Mls7tnXwVo9lNTd4+dQpMpOeQZfwYgf728h&#10;o8+Vm4/31LtsKIU0yH2ykOh7P/v8q3ZvKLG7p/PrP+3gwVZzsLiZ9/P35UG0CFQsZdkSkLbdbPcW&#10;Y0QgFSgIx+FSyK+5Xe4VgOhfyKxS+Q32s9X3t/5pve1JEAPktG1ofeu+H4xeLW34/pkioR7CQJtf&#10;/783Vwnvv8bJtg5penwO89bTnV7Mw8phIyrWsOHuUM2EdUNQrteKdYxmse3T26wOy/ZyBCgPQjVl&#10;DUUcypnVg+FHwZtqF7RcmzfeRQ7dHjeYdZQd/DXzwn489oDR9i5cHhTz4omtrmX9pVhbmEeJR2fH&#10;U84fyxs+P7lZdevY4odePprnQcEr6P0cNs+zzeF+eCy0Cf0Lriwdz60q3XC16Gu2Fa0emzDzNyBO&#10;C2tRmcWoNgZQSXIzI81/G5JK5wrPBOFFrTR+LvPv5D71vXa/e/u9BknQVorZZe5xq+dYv3rcdmDb&#10;ZgUdLnrhogozoQxj3Mn627ov9z10UsyWoUxldwLxbmOeQTa7VuS25qJwicEKNJzBKvOc8JcVucUz&#10;5G2UHqutiUT+oie+eQXOow8OyhP+kftgIRt6vE7Puw/dwVomrG9RiBhfLOKq0LK9z7v4V4Y25BSC&#10;R8pUa6GrZnP5GURJbZJRzhdHYpZor8G/pLCuziu5W2CidVzgjwOyTaaN4MEhu+Ba/LzNE4jGd2Ss&#10;4PuW2t6c/XE/NWVEq3R9zIkff2fa6tfyKnWnsJdqF+Km5/ntaVRTN1xsOiQ0ptb0OpqzUTRvj2qb&#10;2nxVCPgtIhgIc7gm4wvkRfVU8UjwFEbIjrRccMXQS0LnioGKordYTLWlNLAyUIYGa2fzQA9emf6E&#10;covvbZ46Pk7yrGaDGFQOBoUF8BWNDIKi9aCqXzPI7hDxFVLDpn7DHbR6reKCmBQwVuh8t1giFiS7&#10;HlweiOWccG21mvfWU1WAMudzWNkuJxN/seTHmf3jV+df+Rh9GCz9dbPq7pR/T5arHCxV/EAeX9pD&#10;2Fmpl6tdcrNabC0B57kj/NcjAYSx45qfyaKR6xeVD9e0BrfMO5jjxO2vh65Kv35pr3H6YH5dvnp9&#10;uBGVSAnr3GOzkNntaREoUE16cAzORgi92OPy6WUKy99UWaeyvhcJLlxCuoDVuBi23Kow+dqtNkFF&#10;3RgTHkMbp/d1OjtBGXTbcRT5eRRFIDW/g0fAXTfdVVRO9bbxo+mQUFe7IbZYyZuylqP2PdtceOsc&#10;6N/t2VxsMjf1hGe/MxW+TakFuYdHM9F1yFmtbw5tkiUgqa0kTaGMOK9isfuZnTbrbcxnBKK12WQh&#10;hEDrkf1zuZpGzq/2nlb9yq/Yz7q5ITatJ9SKh6ZDeF1W/U/vWm14PSNh9zwnQmRy6/tRZim9DeLx&#10;brKR3Na+9vfXzJypjp9Oue0RteL2I7jL+0iv2513X0fWbzeqqKZlNgowgEPAi1Lf6D9pgYSj/Hor&#10;htTdbxbAWPPtO4/ODtX1XasprGITe73Kw972151u6X6/83emQcqvcMrtmN317q8OeTNXWDA23odt&#10;oj9HPQur1l6Z1b3gFtWiR0EsJNeop7hQ5Ecbwdh3QUKRH4FRGZVkJFv9PrfmrMAm2PF+q9cb4x1N&#10;/L2Uf2LYnVz5vdTr3MXepangTJ1l7nsDGv/Jv1mowL9fRFpaLJbHlcGpg8pD29oDrPsBwichwjGq&#10;FhoHZ7F7Gt2TXrDYAsAMpl3/+gL1TxI8pwzYJV36r1WX2w36bbC1YwzM/w8+fc4f8RsLk8LF3mbn&#10;K6njRnI32WunZakqlIVfp4Ck7eJaHL58rpM2K5caY8IQgsLztcbRo0gmdgdcepzr4wbucKJOPDYi&#10;lGmDbAVnxAKx7Hgqs8+q5/oAOyM6WXl12q2BhBKRXz31b+UT8oB0mjKGYbcH6mcHXZ196sIEnwZ5&#10;lYOpky71Rud9t/Ao8PM9uX+EvXingZpmyodQJkxvknvXyU2ptpn+Nvz3W06q6XvgS6/yOzPHyNy7&#10;HOmnBaDZAD3iHUslLZ22pMFlthzuYSrRP+YqOrKo94sGN/yApxi1pqaEgRZieIVwn027NPm7EVzJ&#10;cCSTF/H2CEwiLla9JciDrodDGYCsNVuKrHA8usti4+zvsLadcIcBNyG4m8DT7Ua9NTC/rzYeo4ls&#10;jU/Dc/W0oGurW6fB2+hN2OJXbsDH+AHKDJBbPQExkWvK11jUT/Ypq66qMgKWcrKb39X3Y1nrFDRv&#10;BLHK1HzeULAmcGNbD/hGsJLnnS/j4cOxh6x/T2/azLQ8YnisziafoVyOvrnsbm3af+Ik0Aq7rHro&#10;UtQpuKucKsnpwhFuaVxl9nb7INywUp3Lb5xC6W2xkAXLhZUr4b8zY1iHW/2O3Zxu3ndly5Isu0X6&#10;J1yo7M9P9Edc4LrYAQ6PX3rOoIy7T2fJ4iWM8hRvam4D7CiDwrpDdYqz905qzjePUuGyVhB/JS+f&#10;prwfGwcn2sFReB8ONp/2JTx8RuvWIhoRY/F2lmKI+NtlzUAZwh8AKtHecX3pQRmpPPOBfbcUPTLL&#10;Uk1CvL48hD/e7zXvSLVfj+xXKZH9YjxzBl0avYdh8JfI7KadnrEZHVB/+1DkqDB7aft8OWcrBQVS&#10;Rs82QRfDKZovfrJN5vt3YUd+OTs47MfYLQrXvbTFVgxrhdjFjIdKgCsYjm0POpZJY1Mb2cF4dqb1&#10;jKD4PVZoFhBIm560+vwQQzO4vOQzMvneKVFy71nXqS5Q3/qcp0r5w98pUCMz4jNedPTC1lrP87lt&#10;5xyJLyY+0aBbcEIhOWW388txRhNPbLsNZ1aBZ3/4+TCgx83inf6CD1uMOyjiV1zEanyTY2nAbiIJ&#10;nAq3XgYNyYSU/s60+/VKLpOGAO6RY1aLcm1Lq6T0mOIBD4HUilWEPlpzr/SbVJ1YSDvffjITX5Ps&#10;oNmr/9Zlv+dp9y+6G6KWYE6+cbe+tb+8917SIi15BLS2/FD9azme5fsjnLskluvSSQNyfSNllEzD&#10;udM8baUuNp8RX2TbvTRzhy/76M+i9ZKa46V2mz6JPWVXnv1eP3zvHloh+HQrKjddqzR7r7I18xTm&#10;PuruQuNCH8pMznoP6T5DruxRK5wiQWzs2XQ6UdfPwQCpOtOqdb2gCaG0EfACjvuKfH8+8L+ZOIQ3&#10;bJpug/ZXRgZb4iCaIHLqfO2G+WagXJOHFWuWLVQelb9WfYiRRKquV8ZP6p3s+yHXqLLDq3ZfPvNP&#10;e0ECgMlTbIQqbp+8fX4/DylKBitpPDbwekvYt7XbJGQzcj1285CogwASlZQrU5cO4d98WkalPMPe&#10;byjj6bb6vDVe7Qz+Tcm0u/4s+m282zLa+HLU8O92suob9A4pROZHNzKzEecvl/mq0Jtg3QO5L6AI&#10;gWMKX4ipqT9UmdPg87zIZ+v6OLU3CcSZJm3kb0A8nJbwxHbKwru0V+508lxOcY9LYn+whPWTDzCB&#10;4YMZS8i9wT9/t082ZAOnMMoF0A9XjHYajUqVS+MZ5RtUc3TlD0OIsBMmnZ10TeEW+iGTASxToQyf&#10;25zxdMIP42RTbXA75cYUKUW5F/241jRyL7o+rl1rehxidBIa+jl24LdxLUgyaA5RAZcXa96A9Lmw&#10;N85McpcoDH9V9lUmkSwgcbdyK1y31hyUsXK+zAavrYejbG6WbWJgNKo8YIpwIKfY9Hou9WeZcreq&#10;Vph5/Fk7lcnirGkCfKL/zAvjZNKdftttq/VYIJ/MtIZSHlXdNYWa66bJrlqeFnJHbwllanXjAxJJ&#10;pVTpb6uH24H97ce119mrbnA+HZ75xmXZk7hH5s6FmVtOFYlLlM6WUi68QA+x1aysHpc3mznCT6br&#10;32vMLU2XXOaTJDvaOh9jm07juPFXxifc86RXlt1OhWx4hnbBtnVbzpUUFwyexbiy53ThOz1BZxkv&#10;5YNrW9iU7m5Yszsp9GTF6Vbm6iq/JE9qlzeU7Gw25GZL4ZtpzjLrZ+M0Wg+CD5Q5Mo2I6wjdRX1I&#10;Q+YXKqPdiDBexZI1bLUr12yaVv54tFTb23sDQapMP+35dghsjbAUqj1ZkNq385rrnhWnTLm/5M48&#10;85+OCUJlb8nrtWkgtJ8mlHFLgJfri9JjMeq8fRn2Os/ZEyPG/ImFaeTB8q4Dn1vAJNVf3kiWbkr5&#10;i5P5zVq4wUPECDEsoyV0dxOjLKgmeIMHHVn6AEWba4QvafQy3Ol6p0MZ5SgOV9S8q1b6rR653+1K&#10;2lpaIUf+VCYwJKVHE+iwiKBCvlKFgHAGECzgRX+zJT8fvNiq2wJKMTh1Wqy3Ld4VFTiXpVYF8AON&#10;jJ4p/Ga1yp79W+T/4+hM1I0Foyh8LabMU5kqUaQZJUoiGSLRINz/v89/A2c/HH3tb++13kW3J3be&#10;PmcjOUSgq9mxY39207QhxTXfAx8iXOXEn2RABEh+BxjZDq4JO8Tvjf4ld8E0YO6jx963OylDYEG/&#10;swT3JXboVNWanjxAvGrP0iETsn+qoY7Kf+m1Yx+4zJX1vzcspE3z0y04l/rvBhb0XFWb8o7iJ022&#10;wz1HN8SaZJ3PRevqLoK+IQW30nNsc/TJaFNsl9++SzFz6byTMM7QZW9B7RWhMYMy0Xz7vD6XK4Y7&#10;QAML0WDBQ62+cq2bP/eOOHGIonMFeWdeopfZfGu4Gsaod75wDbV1mHKPtl9WRPc39ocnidxiUnIj&#10;8o3u97aueWZjk1cgkKlw/Ds67ZPl3CZsDq8duvLjYPRBjJVfnGceNu8u1b3YurbYHMpgHOUqucKj&#10;ij7N/MKblK0czs9PWyJTdmb27NN8NrEOCHfJYMLtUkSy4SUZMiSOasPwr09zBh/eTDps0XJKu8sX&#10;5E0lhCnfC3kK2uClnTDJbNDUkrG+NLc7R38zaXq+/gRMbmnlB8Uzke8kGtb/miK4QjN4sMt3Q+02&#10;dc1uVX5ofUXTpL8JVPSpyfPGuj8Y9tr2Ienwn98b3TPK3O0Tx+bxFh0Xuzo+GvvSqg9+oTegPhKi&#10;Km8Eo4NeYedGB4WZHuYYtSt6ol3Sy7tWXRr5Rz0EwuIeSIRD62+Rz9aWxKMhY2BQSnKb+v1cLuSW&#10;941TQVufRWPU9LbdXYW8/YoL3QOoVs5f0dHgUPDvv6d4vvWSzcA5AtTDKhjP+qEOsopvNTgzzCi3&#10;Ll7R71rLZZpbKFOYSCT1fJ8vhJ2+amPaocWzUEZH5G2Z0dbrDiOSuvDCZlOZ92fkMxrz/YrQTl04&#10;FJ0tIb9e02tsLkZ5PJ+50yWSmvSQ0Xcnu3mB2VEVPOj33b9P87xsqU5kngaVKEeJbvuymyvdGok1&#10;H3ZvuS11a7lX6ai8Yip0U06wB5CuFrczKtmDhF43kGoCsydfb0OeX3dhLYIBfz4biZXsNnOe2I++&#10;vGg0l3+PZ2vBc8da0h067dkbd/DQIQvaqVNGBsa26az2rNm+H6aQ9YzFlO83xy5BcTmWMqiNX3s6&#10;g0rpcfoBjLZfb31HVncShdJvjiwL20u91A7qvdzdrbWhDIBQP+8Fqei7ia8uU4Q6KoMU1CR+KL5S&#10;YrIHawht8BhqgZcBxZrRY3Bjv329EBQvXg2/7fTHZ6cNdAWvlDYJMg0v9Wgbx48vcnoNKAEZ9ajo&#10;TwwrQzzQpF6ywP+2cvHtOin3UOX0RZRwUny9T0mOWrLTI2riUmurVByvvspuxmxflwddo7vIIBuv&#10;HKQJ4U/wwJq5P2P8KWyIEHArpWr5Ikb7ktD7O6GfTVpU2k7drXfqv+9hJCyiXjfSis3jc2Kk6KYo&#10;O3TpcJlbWvfcFphqKZVqtw7Nz2vzE7+2SqfsSUnFDQ4k0Ga6RccgBWNP/HvBbgo7JIZXdZ37+99s&#10;WDty1+FSM7w3w3Qrl7VBu9LhtnMzh1Y6vd1KSWDk8z/1ephzIChgMwCleP9gzZEFVht14gbtDOR2&#10;k10FuxR+mJDIr9JKswm7txptmfEYFg5/k1vtp0D+ZqDdV2iif7LhDvWvXFfvqdH0y8mEiqiv6aCl&#10;eUhp6Tygy6qcQSCP5cwJ18D5TytoQxa9kWt88RFTLxVQUXtn2+C3/9k/OmB3wW29uvwdnaJ3GM6a&#10;r4c4P4QZUYknN7UCrIjHuO746/FteiZ5aoWEyfzaJbv2+PI+n+3C/stvmRZG0v4k5d9RODvgVSe8&#10;tbmN9mYe+6mf2/lLno5JvTR0m38/gfWkNNHY3+6yrs9TmNbzxKG4mzEfBcBp/ZFDtDVT+aStZ9KP&#10;3HLx2OoVq7eoKYcZnZU8HoCHcHoXOn5tsR91SlJzD8rTcJZQhUQ9ak827wHd52/QdTuJ9x7sZSso&#10;BvNPR1cX6LCufiobflZHq1Rpcuz4UtYsto2qTI5Esb6el9RPAX3ni6ocYbl53E1RdpejS1fTPdfK&#10;s08Uz+/NO2Dkgp5zmn8zKAdlqoCUrTUODhxlzvX8AtGARdScJv2glG5lyML+JmYpDfbGlU3aQ+uL&#10;vtstUKnRzGQ9bz8EMZM9wV8omlFvl0W062jE3qNgiyGLGn3Qymn7c+2bf5+m4C0jHzUsr+Tbs1sW&#10;QKcD0Wgh3ksB8iPCyz8DoLj6qIyDRBN2+k0hLGvVi5v3X/vjozoogWv9Od6BWT4ngPPa6XDLoffo&#10;ov3LKPAeEPE1cv/GdrXRcD+GhY0CIcQ+4BXiVtBc+ZuSte+UaK79mpW3JfOuaVGmnSqDm3X9OPnL&#10;CO3Shnq8p4sWp2iFEC9bi3U4Cyf6mAYfHyKLGWZDpd/oYYQ36q9VnxICdqkZKXkM3/cDnp8cG6p3&#10;n+DNRdR2CDddGLG7HZ6y17J/jF/AmOyjMYVNayROKA+rz5fi3EcvYS1RQtKRWsIm+JnDIPlTMkRu&#10;Ypymt2Lx71JYG2ZFXSh3/N4LTIuffHylhEZl+JP6ipzPbJbVcnXOFC5z0/G3NWZ7vW5AYYr31pnu&#10;d3DHmYxzT9a+5FgFJdveafywOYarrJZV+HFgZjs0xVrLv+a2JtVPZK1RhdQfjIMEe9vnCER9DK2F&#10;n01uXGWqhcv7cSrVmVU8BquXvyvx3G0BKr8IFmByCythskyaqw9hbEMze4BF3nGzqJ6YxxMoa7gi&#10;z5I6lFGMeD625s1RAZbIm1o6z1yF6qbSKPakTCOyxuy1kltAIIyNbQ6e/JUubPZQitHV+zI5tyYs&#10;mBcN4JHKeHz8VG0QYFgOxBSbffPyEZRWUBiemv8ZxHED+bSav3gNk2Ad7QO2z9kruBWc/fmlTrdb&#10;Lme2IpKZ1FqD6e7cuvI9IrYwjFAL5kmd8aBGBw7d0e3KnefhRZ/TdheTuC5X51QVImrbi59o/H0a&#10;8BzEq1HefR3ul8ayuzv/zpe6ebnrgNqzUoBAJTFDxBw1utrwKINA3NNmtQkqz/vqpQScPA05rNtt&#10;mwSvbqwVZcikBAvVE7RAp8cvtji/nZT+GqipmpR9g/7I8rzwSAXx8jqZK0ZMBFdN+rwGmn9noUT1&#10;tHDmCYBwhMeR1/LkGqpZnpHYDl9x6KMlxfL9mTRERe1sO4GN7URSQ57e5duZ8UUZhTL2vWnf+TxX&#10;PDvVBU/jhKxUpgMb5c0R3vAHL3TVEbSfPA+V9K0t9MHtkcQg9rrUq5DcYVZYrd0WGfu5GteGlQQG&#10;aSVbEtlagMRoc2YAMUJrXY9QhgX1aEa2tkrD3jYfB9BxQXBll+05cHeP8fA3L/uc5JUv8IA2glAg&#10;YR/Aw5glFH5He3t8lYV4u+luW58nQRVuxKge2NFyL03sU5jP7loN0b7yIpQ5Ho9T8jjv3tkmWZqR&#10;0243COe74fth1Q9PQ1TwXW8V8L/8RUOshD9Z5ydwt6mVl3TndrTgPxHLLJedkgOpYd60Tp+XWscB&#10;imp0yzGjZOv2F8u8C2VGSlX56p1hCyW5FngP+5vJFvLYgo0zcCi8k3OVd1zrGp/5+NBYnvL9TULg&#10;Jfe9WdkrKr2h4aNSmn6io3nMRMWHccV6J5I7FmBJHl28X6CzoHn+u+J2cddnRQcO/K0/pegHUa4O&#10;yqfrTC3WfT+otc60wZbWl3zJWilD5iW36mRHn89AisyD3WIlDLq50b42hkf1Sp6a96Z+51MhK/A0&#10;9ZwXQf15AggilIHBIY8V2yCFz3l+tFOzbLRCK04QCMpgdW9XeC5T4JoyOo6t8q6nbY32emhG9Ua2&#10;/u3v7ykkt+w4jV8dU4hVcjbKTskRykmV9vHlnhW7HScvun8txyBX1NclJbqPe6wE7JkbROapowlK&#10;hQ+b/i3PazXT6dplM/l0Avl1FnatQQOW2+f+VnZfH+JMXprafjSelytDujxJMci79acsW91swjoC&#10;+I/ZPreHMtmk+lzbh3Tve3vccqrDbF8fA7T0vdi8OwrMj56Ee6uL2CbhZchfutMDMugdIuYlYbEG&#10;P8bJaL9/uG5OKVez9eN9qb2qDpyWU1n3doXV5ggftwtlluHp+Y2imtq8Ff2weHuN7r3s4lUX60AX&#10;+bp9Z9najD2zGj48Vr0wKhVeF/H746lLq6wGszjnT0OXO2Mvb7eH6VVPx7b4Hlvt1128I43u+eOX&#10;/HvfoF19Zbi6tGYNRasi3VmnZwzsVrckEqbEndJqridkhs+HpybX/DlXJX97dFDvB3tjzbUD4/Ar&#10;i8bV98IZaOTH9mktVkS4PyF2NbOihf0snvCjv0vhYDlbZKlNr9C8wSWixMdflmqrEPb7PkrexUFB&#10;itoq2tXvKHwK57tC3hsO9X7gJ42YNhK2tuuNsIlckJThU3pnW2WJptAL7wy3duwO7ck4Q2SwJ5TJ&#10;nJ+j4PLJia+kOY80AW1trcESlHZsv7L4DSTnyHvRuVUoqZtBZWvZTktfYzmEYasdJf6wbDEaj8zM&#10;KNPLHZcsc4zF+asRA3enUKZOg7brLqfe9+/ThBb5C8vrZ/7kxoW1eSJWDjEdWuGpKRyusFaCECpu&#10;E3fMo5u7vutil81EvwEa6Bma9hnYNqlfZz1rl9j3IwZ2Q2VznzW6CEhJM8UQ1CPihkv+Lh44ga+3&#10;r6tPRcSXzuZBwxLnjXVKwAX4gOzkjwf3NugeKSqr/gY9v7d50YFKtt44s6BSt1NZhVmPawn7s6QW&#10;YkZFdnQ0vZltA69DixF54YFCd1Cm5pWFK0vqvRbfMMJU/J0aXaP4caZJ0hsDPzu8pcupFT3SU3ey&#10;2cUqqQy8IwZ3ODWzIdtx+juujFGBYBvoOUWabL3JFLfzymjge1kKz6HWtm78/W/eb2TduOVL9QLy&#10;CorF4slX89f3voFsQQlKAVIu/tZnPDmfKJ3qYtivDnPzPt7uSSB0tqu3UMWU47TgLDd6cpnoeope&#10;VTtBwDYSVo4vetlxy5BMAGViy0l3B/grS03cXnIF1m/Im9b+kXz6y8m10Aki+uaLeNlTCWnNyeVN&#10;mO700nIz1Hpi2aylMng5cLisk3XUAWjmIVfrEQYA+JRdrSmUIYw5//iTJdwWq8rtzVyOKx7ppo38&#10;NHFeRA1SUX0laD8fgJxPnXhUvFBFSCKWIzM35lIfUAkAxIsf9mhR3ewudaGo1otajlgc9xA8pnce&#10;1/tgrpyK/HUexeu/QVf7nd3se9I86B4PSzhAncf3NO6bJb6x0Fds91VOd30ExqXINB7DfadzSKwf&#10;fcitjzqK0JqhvKtGvlYpEe4M/EVbwu8djukpisa6DYKGF+7mufEaytwlpsgikhTVFxW2ooGMGmN2&#10;OeWyXAXn+1qy9hA+fdvfbGklFiTaP1wDSvAasRVx21oCVPUT9qWrvWLF6pY2x4EJx4BEquSCF3Z7&#10;dXSJZ4DA/7t4KDFH9q79XZ8fMLFwQGsMxIod+Kj3HH4QdgzIWKKfzZRrAy2/LJdf6Zht17CFWLcm&#10;E1hDnGxEnu2amYGvl1uSDZdDWRclxqaOXVogTp3bIOk0dCjTucrWpucCaXIh+TBOH733kRUM/eWx&#10;04/vRKu5mvnS3FZkWeAH7qJR/s7BbAaeDbweRIazzeLjLE43s5XZ9FUSFlPZDUYdXBuP5/qr/ehf&#10;Cvnw7+2ZFSpm9ron9VDK/NpcYkIyZFaEu1759Q6VoVqtNsGTLPbJ8EdVF83991FD/N54nNk8nLm8&#10;+nxmGEsS5iH3IlhRbQx3hIvcNoL8MlhoZ/pGBTH/ftBnqU67k2bjnuBCtlndeGGQFjIUOuy9vO2v&#10;FJszmwe592G09mqpyfStbG/25a3W6TAcF/o6yt0rvqM0fnIqb9Oq4cHtil8LTIOLLMfHl/uv/vtr&#10;OeTNR59JxsGf5WHW2TL8tw2jvqS2KSzwVnJRMdTelYmxx9UB8NeqaL1tLpCYkSyfm9dJa68sO8m5&#10;zw0ZRcxKq6hEbOjfNNOfYaN8a+cJcbFZWk2hzOu6rVRja7pNAthEedfRpbzPlmliLERW3l/uF+F2&#10;cyayK4xm2NKpREqaZm2EI4UbP/CdwC0IzEfLBnsmK+3baWdQQvezoJnqDW0bTQhBHM+G/+1xldJx&#10;aKyxSKhOsOsHEZe0W5k1GqbR6L9yPrAsxdUdR8/8LTl9GL26y2REgD70peavETQhUjyYDJUzvtaY&#10;uHtb0G0JtF9Zns+AhZmYSF4+o3Siv3aQ2k4qNCdEorX6YVJGyQizjt0ISofq+lK96uOsifXambmy&#10;b6b9Wr9uJZ/tk0A72lvtYXRwOvjn7vFezhqRXtxQB7ipQp7gwjZfCNds6u8vhIz0J1AmIDpCDaEm&#10;zXPrkqlCvNqPi3SPoF0vb86Lwy2hOHFqaqxWvLKLMkCdno/1fTS1z9TA3yGvOYy64/Jy57iMmi1G&#10;jXQZ67uokiO+gSQJzeTeVJgLlCkNpt2I9IGLNoZwaYPg2Eb94VwbHhLA5l+dPk4oTr1rvpXUaU0X&#10;+w9+MUMcgr4+n+pZXuWaXSVZzO7nrMAC2b0dhT1+uAy+o+NGM6FJkOD2h0OZRR1BjJb9jfDAHIa/&#10;bMAampixIBFs9DT7bciZkJDmKa30DW9u1N/zRzCYMVNl3ybutMRcB+eEu8UNcst/XeqU2YZIIs3X&#10;5QqMLREt/eUqB+iXoczZCaQFWwgZmPu3fVyKAbAQkeasHh9s4jRo5dvT5e01ALu1AIDYzQuTa8iw&#10;A+qgcMjfLIAqLisqbmRCfSOW3mtV5RjuOpBaRQdOSFY7+sW78neNWn64+EZSEIlMqQd740tc+XOd&#10;FelipfrO6uYHYCqNIQr9w2cAVk52sWufC/0HevT0TuW2DM84lg3VX9nGz9bA5RfVBXdl5CP1zc3I&#10;ujzV+xhwZaFMreDt+Vfl+vjUSjckRLIqZS4tEC0r1zNjc5EM7602u+Iv8ejYmS/nDYFe1tvncENG&#10;p2Ik0sXTQh81RhtKVZ5E6zR3f78ZAFdwce+IXXw1/tL/oQxTXeeKXoOGYMqqYV0AroDfYWketwdj&#10;e6ON4yGkC+BPCUP4KsEv+JYxPhtR+9xWN8XeImuYWy2oXprjoNZsTGTdPk/al3qjem/rYEFcZUbN&#10;2tv8a26Z4ytXlBrHAt845NWH2vC7D/peG9i9pk5esGL54+3v1OwRfDKXaUuSnsWUVl75gX8oXTcG&#10;sPRx72n3T4lxmdTLlf5HALkJUl4TItkwfkgt/zxQ378vrZT7bmNZ6BbLEmJKL6uuKKQ+YXe1VtCj&#10;yaEBAd21welt6WZtVvXxAALY23Ty+laGpSLZzzcQzu3m60nSFHpS/uS38yNsOlBdLrpXPzF/eHvL&#10;v0EXUw70D7po754V6X5aMs0fkqH40ehUc4FWVlkLj/c98SDKU31kbfqpr3TIRpueYM5hZDlKQKuQ&#10;dbZ9lnda9S70o/ysMNQ11+yE7X0vvUOK9yR+H6CM1UC/x1drETKH4vrRtNdb1vNmb61Iykh2ynb5&#10;1nf9MqdN+KnFkPQ3qyxgFkndrJ5FnQvl0XGwUp7nDDPPncjFuMo7+e6iA1iZqdGU242135l5QwbK&#10;LC+XrHT7jS0XAj2a48Zop7T0Yg7odHZP52qiDTQMzWfWCxkUPHL62ci6YSXTIxVnS6wV8eV2wVXX&#10;j03xuNrZSV44djvaTFszPC5QkeKub+nqBWXcT2Z7zK+oPZcl62trqrpzom+b/sUe7L+DXDrVV8Pz&#10;qzO/b4Gdex+zWaxceCaP5tOUBnuQ/m/B7Tcujlba8re/r9pMoQHhLfWK8/ZL57PWudYvdABl+teo&#10;Phtmluvh4xT3ie7x2blN72pXaNHvBguZq9uh2yGiA8TPmNhIpuTc8/dTR8WecWO6z9Wtu9MVwiq8&#10;X/nAcbj3FEvWxnDQFr6vRWY7+l7Pkvv3Ilht25aLTrOLGV+rI4ddrSz5GoZ2OlhcE7pxcmtJ1Uzr&#10;Yo6wTFcxeiFa4twWyAIKA4/TJf499jrl7AE/Mqv7DVvTn8eT3WYWQ+41McG+yFQPGvGnTFHfAG0j&#10;DeW7d3PBIy3d4qddi4H+LtDs8S19XGWK8IufV7rx2n2KYmfchVwx2oe0XPE+wVZ9pfROHzhZQxtq&#10;e/xImCEfvR4EZGrPVG5ZfJvs/a9PC1PHXptpfhkGpgy2SHc8JNu/XWO5Mq0RO2+fTWgPGluVXkz7&#10;Q69qlnbSXZ+LuZRXymN3Jz5d/Hw927qJu1O+J3eQAB/+riWcaq/Xpw9N4Ah1hzKHjok43dawKrbP&#10;fIsE1MWEK73qWAn4jno+Tq+rkwSObMH9fL4y1TzkfqC0gz1/nhvS+qiIzty+xcjMkaYm59poSbdm&#10;D3sG4zvclxUShvHJ/v532BxSSvrAm2COVIV3b3gy2MO4N+jWxX6/ydzU3yy3UowK4L2vnWA57W8+&#10;jdm4dCKzTDYpJ4fKnvMQc2EFC8cgtrXt7k0dJ9NiH/bI/RoXH0sglKn8/W/M8XWkUS++nk945F69&#10;aIvlZ+cRwpZCU2MpTef2Dc0efaOReiF/FWY5vZ/DjQsQt5YZ+ilm5oEpNIfip6H2hJV3Zq8m/9OP&#10;yALCcs6Wul+3Fs8/qVUzardU6TsvNJifsxMvK9sE2MphHmwXnloHQiSQztZd6b3qX/vjY7dFNTDe&#10;L3R7LXkkIvUqHTH3c1GNlL6wdxtW2a3nsgp6K2NM45kTPhXJvoz+5mkt++ZjRJr1m2S78MSLO7Ft&#10;iDjLxcmLoFHm1Eju8fJkocNq/gN8R0xlrMb7cNozOf2cJvCLNkRdF6PD6oGkRNrJ7PZTK4xrD8lM&#10;VZfuvcTm8m8huR1cLZr9nCkqss5a1sHUDLwoFe12zwYmhBaVnpvcMNTOsVkRxXHmnM1fvAFDgtQ5&#10;OPBa/WQMEOQkOpvNZzzOLW/bVL2GzB2+6c9DSienU2/DEFAGuWjeLPQQ3U/L0rvQ7Vr5HPuz8P4M&#10;fIioXXJda8ScBq5XzHU3ScqQO35+jWy0FqYZ93w9BCmCT86gQZklDiNGYkz1hYcILodbVxISNS6x&#10;p/Xflzbt7c2D9qj+Oj8qqYK9QK7tMsLN8F/tW7n1Dsq9bi0jRexJYMfpEwSFh8a+shvzU5JNCTyT&#10;JwuLASeDe7p8gESwA77QDgO9OCRXN3iq0bvV25WgzHj6nKe6/msy8QHZQkjvivwYK63Sg21AR3Oy&#10;XgesXsJw6zvdKgGDjUnVDwKXTxh2f7SPxFLp3LN2ZmyipevFL+Ry3qoOcRyT2mblTtv+d+eC1wDK&#10;+PeJ7M8Ev1ZLC853WOhl+7S7Bln7GCVDpMk13I0V37h9ymL99mzVsaa7qUFU0rjQaKToLTd6K/Iw&#10;rGFoThHp/SBmjaAH+AransTHwjuZYKb+gzJ6ZTK0uDe+Wq0qnz4X0+9TVS+BR9lLgs9tlabgnCyE&#10;d4D2gt/gtaroep44b8hHJ1M8OQLaoa4AouzGBiw4X1Pf6vVUP6pfe7fstpKOWhCygqN/PbRUeIjD&#10;ndUrDs1ml209hxlZ5lafg0dWy5gfO1ri9QHEPbr2s9ae3U3z8Cgd/YbyqOWMLPLeFztrbjMOrF/J&#10;d4gTgTWmfjjaKx2SYFlvEA5Xy14Pylxu17JGJiVyMdeFh/qONp+OE7of6r0ekSNtOx66MbMRKXt0&#10;aQTpeXKl4Lz8dh1seR0JgJg1n4/CxNer2feyeZToV+f66aWrysW+HeMnWitsemgKZXq3mb62xlGE&#10;OPur3n94fQwWmQXzXLH5VF9+bgc0AEzZ3yJvQO4vyG/ngJxxeH31NnJgMMaI1WfDFTxu9U3SM3uZ&#10;0cna22jZ+vYFQIiUPPd5+TsFUG+dD1nSVEbJoONsLmW8q6W4a7RDsY2Ib5O2VIHxond6QdOq39IU&#10;E30vMjiBmdXpp+vdsYG6ROlPuZd03s9yPft0zGG5wOsZjDPd5vHuF0keyszR96Y/WBDl/gg6QGUy&#10;Da6drayc2GjUXu+Q2v64GHnMTi24Ghtu7TxYjccst9g9/Yca9MC+0yVzzeMY8PaAdNANzBv03oPc&#10;P5LOtdtcLorin0VSKIRCUkQp5JJ7IrpKSML3f9b5P+/OizPGHKXae681129Kg6JV4Mp9XqpKub9C&#10;lwM0HnlGF3/kSKdbME5Vvcrb0/DUVLOX9Rz8EEgc/nT8sH16Iy/0uLQuNY6dcu8TGUbKN+VJcRbv&#10;oiNxOZ6OBcjoOkI4zsRklDLjnbMwC2xf+A3IvNXKSxMeb90dwunlUlp3frNukOurn/okDHYPlc6a&#10;ssFeptODPinkrySW7HZNI2rDv5l75dQFs/CSHDTyHMzQnoG0h/XRBY0ESbL7jgyROtTKY5D5O53R&#10;DoTLPitb5h7xbYHcudDjcaWz8O2rh6/+9abd+QVdo0ukOp9rSCxL7VYlVCdXXs9qTM3skdk11UZK&#10;D8iCRGryb2D0ymF0qEtm377QBboCMq2tU92Ym3Fjce4ftJk4CtVflTrfbG3yQ5lXKRMWmMA/g10u&#10;bvtEobJtaFeIaxl0pmyYDiFF+iSx4vqe1aj3+orcKtsHxYXS9d25PkUr/xpmd7kMyCSQo5Lc5Xs+&#10;7Z7rT1K0SlsRDijU/BFMwvZqlc+dI+8rsgakC0MeHLLoWpCnJL2TffCeNAvVeZvaQpwSuu+MBQ54&#10;zgxvvXyTluD4YsNe1vz5AgIy6WoktPQpIj2AllNl+V94nchts5u2499qTLrVGc3Ps4FsQydQaIb8&#10;BZdacJeiHQwDsy3+dpVmy5L16tHvyuCNY75SaUVwS1eBN93VGGwzdBEfZNx439Iz1Z4Fva0FkaSZ&#10;Oqk95Xnlc10UvHytQX+BptSBLLt3ddzu8+VRa1QprQObZBrss3YzPR8DXFXoO7qV4H0VylW7PObe&#10;s2HpzA5xoNj0G3WQYWaCha5sIb9NyOpnPf1MfhcnVrFTm/ikT/i6zWtq9b6tQ6sP3EFtavbe+hDg&#10;bEynyrkTrQufc0A2CPuuPaX92QL3w6qaNanCTSYqCnUlfGi/lUGG6qzysjAVX/3ysz8PgGvsnmBQ&#10;Ub7rWUimUZR8iJFJge8JZSmedll1/5pxuva5FCTTe6+c81lSvPV+Sgz81yKPnYgrDN4B+Bh8kNuj&#10;M8GcH4vKIIMtGO96yIx3MGAu8WcSKzwL7+Fq5+d+NYHErrJmr57DkKltTrYIGwtP9mYAIevX2lSh&#10;7yq7frlSluqthr5arCJOOkvNUWTzRfz3Vn0WSyDcwf4rdCUCRBquIPVz+ybowsmd39o89nvx7fgY&#10;L+vK7JDW+rnRRLHN9mhonoJgxXfro6Pw3mw2hDZ7dee1Qm567jpDdoVS7ii7zn671AGwkdlzGdfL&#10;WQiRApnseaeWs5rUnVDMYs1OGuQJJ97dhgNOZrNZg9OCOOFaY/oyCQswoCUXeCu/qk6IhmmvzLOK&#10;Po76uVZzfkfRESbObeL6R/V1s9uPVnc/kXjVLpdrIBM3yxMIadb5QtFE8rn35rSMm9myjA70lhtd&#10;96dsTzUtssJlSbv73hAolVCjXXUaHSrlYfTpJzHKIGN72Fmic1d0sndSbI7u8xx1+rT6MHVcej//&#10;thzv4zLiXOiPnrtGfMwdb/f5HerJDl8byGfJDvsEc5vM8+PW9cx8ck19xK/xdbf6IPZsoXU9WOoC&#10;GVjAJoL+PHHh5uud4G9nckls3ekqqmcuuvwvYwUolYjjG9UxEaxzz3r24T7S4wY7vmGaAoXFvrea&#10;1wki7blgq9Tu01BoRmYGQiKzWA2hdSKq1kwxX3De3QHMLL8Y3KD439rrW8hiln16ijAcbDpwNdol&#10;n0fYC1dn+QJuQv2ofyms9r+HNsrKk65DtIZNy9hxixGv9q/md+3NgGGqSq8jtvlQkLW7nNkesky/&#10;M3dVsQpeVbxvfHbVeAf7ZLiAkX4VjWKQWXViwONP+SKGEN/PbimnInYJMvQl/Qu6ib1BHbkFM9zy&#10;lziQpm8P6GiRULd1oG8bRBMzJOaLS/uuWC3IzTpDluLETgOH7qV4D8yQkr4fqMIEZKjOhWfd7Ftz&#10;jTLu7yOl4ivQjj63B/fnVIm/m90+Ps9RDA6Mt2L7yDPcacDUHhPav8bX+k5EDebS36tTN9yHbyDp&#10;sp9M7dGezHKA5NB+42LYrlMgkzxPkMjElfc5bUpV8UTkD9SxWEiJdWUrOGlbiGh9cQTAY+WsTld4&#10;VW65xrvUHu0PXUed/kwrYHazTLhqzrza+VTuDb962LroMNNToM7LOyUi3T9HlzPjWwuf1L9giiZF&#10;L1da+LTdHv18ZP7QPnSN2dbN3kLfJem62O7Y6zKEKq8AqRxPOsKoyeauQ6IKUZX3AhhQtUu5ce/Z&#10;1PDYLsxE6BMx+YtMK3+bW9cIcvHLlO7N9J45xNJmiUETvnQpJsomWoTWCTLHIMV6SJGaRPd2hk+3&#10;GW9mT0iyuYNX6N6tLBKyJBQOdNNr3zuplP9w67tXq34he0WonzvdzN8GqnM9eYg6xDN+OCkx252f&#10;1VsDIf8re+Z9u3sPjCbkAgG8LJctS99lwZvxq6eqkxXtEaAtVmvPky7timf/jGNI5ee1h8cCJ50M&#10;qPgTz/Fy9/Qw4e+maSb/HKQZOt30esi3QnB3vEzP2mhsXsSBEyMp5jr5kYgs+oPFLl4cCj8Vm7Hj&#10;JlmWI+Wdy48fS071xz/O6D17deh0BPnzZmG9mckxLn6vaV7E/pY1aAIlH6pTGNfm9z5ApqSbe4jW&#10;YvVB/iKh+77023UHQD+/6pxvBE9ycPNuDbGTl5JRSAH/0uKuj75RvFVy7B2P+RyXfht4pVCt8fta&#10;XUeubfUr9EAmuuQMkcPWn1r/41h5WA0NMb5g+6snoEq+e42CiyDQyunVjBd5u0r7/KhVipK3My9D&#10;AO2EmoZPxEHd1z3zEoRWINBWNPDO4CKpseN9F8K5suUlyFTxU97Ql91hJYjMYaW1oqxMpVpy1xbS&#10;yF3C62ksmKghzoQR65ZzF3zw3KVtt1MbrfNsV35G7cvNWL98m9uuws4QjaUzbI7YrYikxzvEoiZE&#10;NPqrQFVGjuMBuKlKLibYVEqovsWGHEXeuuzzVoMd+ahgqdOtC+9SbyO0O4eImc69ixmZ/i3dQhTQ&#10;bKN73qooBTfpe8BLD2saHilg8xMxDeeMwaqt/dkSKuF+hz5IsOW/5nU00EnqxXv9nkIYpc+pYTqQ&#10;QlKb7krHUy/QZsfBy6X0zuhFCPX7XIRKqL/MDm4X2VTXQbduG/OZMaA/n/fCb0NJ4rAQnko2/FsI&#10;yFjcZN/KpWdL5R7ewjhhWnPmFzx91l1YLt1DYLzHIppmvnwYtPfIObczSlyzrU0KEk16yKyijULA&#10;PHbxed3rRXqIX6yU9mVq97y2otjZlhIDZCBxpAfpQ07YTj1T1tIObULOCi898Gjve2+Anw///WWX&#10;4xlVAfjv8r52j8qGkUr1zpbud7C6UxjCDoj5aWt9vGCoh9HoosTonAczZbVZmzTmIOMJX6pymZ6c&#10;RJJWJubTuFy5176udszWVTfNZ1KVKcWomc92Np/p2SE/eumVKaR7yPZ8GDWEo5f4kFre8wCrwO/T&#10;2uw3mRGxWSnUuSGpDwt5OOKBTPHsfgpdoI+O0oXx/gq73ylTx91u8pANsu8eMn4u6V5/BLi5jh/M&#10;FtXZowzEw1OztVpnOrXSJORe0g09dI7WTglaQnYgdPcY0ouIxMTkTadvbP+eNDMlm42dNcxRYBU6&#10;IbVf51gWu3fmiD0X3WFUymwbpYY8nYxQOo/8W0LQ7zhusvz34fx/bivWrifhakThGPZbORbZH/gr&#10;RNdk45OaeDW2FPy9N+E9rpdK6KEcTGiXhMzcDQze5Aq7pgTDGEB+B5iEj453XzMN23IhTnaH5yBw&#10;ly+a/Z3WrbUD8UMw05yFHu9FWanuloYE5VEIRa8koQ6rUrCCGCeQ4b3WdQL0+NLhkfTXDZHuaZJV&#10;kdvDgw4EhTfebEXCR98PWdso1gA9lENHnszLUMeFe20jg5lrr3P8NjZ3u/OSEcbqdvRTHL54xPcd&#10;nRfnRo7+O3icls5ofCSlz/UgrU5La+EmbXu0Eq3n2p/N5uUt1ksTdrkYS8yqUiTJhtyUUeHWN7Kp&#10;dAKWe9b4ZvmQgDbYh5EAFhbrgv2yq9kgc8z7dv2sdJp/r+d7vzMaD09zR744VTuTqT4VnufG8BMe&#10;rpMcfI1hfL8zRgLlUhya9kB6tJUTH/kxmIbE+ay2Llw2uqNEEzhjRPsoeN8ssDVjeYC9jgek/LSX&#10;n3+RFD5G3al1I+8slE/zOjoUC7CqnT9LJCULQjEMZ/NtSi4kIFwO9/dpHhxuidh4blbmMpUNrkqG&#10;z2/xuE9xKl0twWHH0iwyP21dGCn0iMv86gYl7G9za0y3ivXStWzXKFo2W3IaSMnGF72BhFzcvf7p&#10;HuRiU/xuk95yb9OLOYHVqTPLMEOmcKJYt73lusztl0AKRbt+mOX9hGOu56sTLz9AK96cy71moQ8y&#10;vQVMgxIM+USLr6NH0OqpCz92qFIkTVWNJDdLPuv8iTHm2He6tLa9NlmDWKKj6d9ZNfRfVqRpXtBq&#10;IfTtI2exnsXyRKY0byb+fBRMSh3oHB7+GpKjI/kp0/PS6HC3SxKscEWIHSy85wuKRVn/eIZ0vw5D&#10;IoH1w9GiMTURFVEYZxxOmYErLOMLczj5e75FI1/11pidB1Q2Gmb1X2hxPTGtY7rV2f1A5hWGyR5L&#10;BjFMRmcPemXcZGrvtG4Gp7PGb9iqYA35pM7WAdgNXQxKf065ZBNVo3hfbAfirRYzCzv27k9cyb36&#10;3/i3jEdubxVc+oS8ffHGul2b/Z3WGOYmCenqm7yYQbbrfZh0+k7Srv1mZNY341PtJNyqmdZ54B+m&#10;s66rnZ5EBdlAApaKumkTeFxp0j8ProzvnO/G8Dx5PSGAyVnkuFxsXXVU+YXZG8jYiBL7neJ+ZBPX&#10;m/jSrmM4rZaRp1bk7PoVG9Mv5VWG3O3i51w8Yy17vHQnOUVJ+GUdni0ZM4s79Di6T+8NtZu7MhzB&#10;NI8pTLKzdBAUe4dUcbS/zS1kgj+y/HOGPriPXuWuF374q5BxZ7i9mcB1lftV8tPqHsdRqFxCeVsr&#10;3IRCuFicxh6NZ6/PRPeh+lhY9s/zusxr+NtdOONHLzmtPw0q7wlC+6C0QOYhKlq2qPWNg6cUF1ow&#10;HhqFvto88HdNa5v7CK+u3PbxRNaL8PwNlw0ULBU4L1kS95hPa8/hG0cbu3qkq/hALM/Xl+s6C3ON&#10;o22zwXfIPNfm15sCyDQ6wx3wTpJUHlWR/TIt/m7fmT+WrlBObDGMuQX66KAq7ymgEog9UwZAxHIs&#10;aetmQ+i02dNk8/Bv971+k9adEbhy1tstWY5uluA7Yb9izLVVUP+rC2AvpSnakB6iu/els/ZjYjGY&#10;5dJhb3Lu2ybQxtAXcwy52QgW57T6Znba+jN0aW9QWi3relDZHwmBXvX1l/Y+b3mSO+TkJ6kj4GCF&#10;Cl6q5TuZ41/ZrhWcYiU1wrc7sKowELX1O5oG9VZtVfFPpP1Uh32/Paof60dTPh9h9l0adPvce7Ce&#10;wyugEpJXa1KT67TT4X9NlMxVn8s3eNgnRdvI34clFFKr/7FUUVtt4jwCXITryf21u2VHyEMNG5hO&#10;HUUaevXdslepJbn5BeOAeHyPNlCq0pKGmhU3uw33WJX5lVd4+++mroKh2KnpBSnzHo0KyRyYIcmb&#10;uD6Ke7iazaxf0sCiN7O3aX338+zPtp85wqN1KRjTlTJqAAP9e75bnDoC7i1sd2ljG3wfT+EjprmF&#10;89vw7LqxBk9J2T0wKUHM1/JGluasuLNnqg+H1J70ApkxtlXbw18VgJSGJixVpKyWXF855YvdnO3v&#10;5DJQJz7c96J+L8erAka3tGKq8SW/nsOUMvJaLS9PvRiOoGNkHDCvua5+3t3D8NMrwnLwSHi0pzVz&#10;ILMvJZVRmOXGGp4frw8bYzeasCInv5zqdByMcycOmH4qoZHjAyN0z2Q0geKQ4paZ8waCzXFNsJIh&#10;JFHrejWP5o4IvS928AnMbPwlAPHd74grxH9zBGCcXq2Kt+yqaody5iKKL6k/TH+lD4WtJZ4XFm30&#10;7j3r32udEjsJVFBp28u+KnzqHdHyr+p06qUiA3vW+62rocGI5MNG4YBMIYhuNosXRzPSv3+LNAw5&#10;3B9yNFY3rzsg/HSWTPvlWqPJmuNK/tUtWjgLabAnApvGavVJCNM8mXR5GBaAuxY4yw4z/nzWasG8&#10;Jf3aNrsJ+WX5rdFf/723iouDsYQA5CfIeNJl9V2ZYXQLbiP0finsuBlM6PBJxs8Of5+mf1xuZBbo&#10;UVXmwbahp00oF+k8IN2mGa4b9ymRchVhVttQGerFyHlJXd2rJKBv95yUHIeH6mlJ/clYaiOZe3UI&#10;OFceU/beWxsWXdKYXE0+9k0la4MJPCnhbR59FZdbDj2kdM0aN2/OO/4poj8FPFm0Mftzg0bJrTy/&#10;3I7AaH/g3nkzTuxiHo0/LvG3h44MpN7bZ7UMhFe0XPqwnhxdI2P3QigXY8sJ4+8+/cc0usrd525/&#10;bfRYZl/g96pXK564gkI1OotBce+6naHsYMMTWpoQQr44XaWDz6neTNjbq+D8ndYW0qZX2QfACTr5&#10;9EaWb1bUBVTCTfNm2PXjMQX85TqY3Wr5oyW+AIgTG3NW2+oBgGiX2JUG70ljswfZPhPK4D/owrTu&#10;OvZ2O7OrBzf1tzrZrb+9gAJ989dO55qM2orgOSmwKK81oqEv9ozXHgANDB3kJIXfNCuf2jnu7HMN&#10;XNp9+Y4KnvXtJixfG0a/1TNq6eaQ6U7hPlS64FiOT0cALUMSW5kpMSBT7nDCZafel9lj9m7LHTrH&#10;lbSGZvaUq/P5UsFmYdBLrxjrrTX2acTWkfPM3x6AnedIuRpnbawPNhumVD5W1q+FWTZ2s05vQ0bb&#10;dPg4Pg+dkOetHcgEtyFzHDaI0UfcbWCxgQQ+sxLE+cfQLG9cjVTX3ROVOfvryfv3GKGApCq8zHK5&#10;rCP3HOx33kQ/uljzRgkmKCadwedWrypVnIgKz+asDpFG1xDs5H8yegY4hqfNoRJOlILMWDeE2tXN&#10;d0oUO8FbE6ky+JEonJQR5PLFstGFCKzI1tURBeTffK6Ppi34LqqF6H4YRTDmKhaT+xb5BQutq+Ii&#10;fXwur39Xg4ulI/j9TuxFh+/PuvKWX0P5ofmvg0ITQZA7u51143KlsSy2T+2yBqFkQdlpCRKPo/Ym&#10;w1aXYOFc5pMsNDwP9+EC5qOg5Lc4dNIDmhWressq0CCTv9Hz2qZtudaBmcw+8+QDBUARCvYcrn4L&#10;dvxIc94wa5svRWG747BxzZ5NobkrYbXNdq4f1PXAqT3PI6iB/Jb24C6LD/GzFgG6pmbItjhook7h&#10;7wttf0uL0Xb5slVCfhkx4GAuBxpcBQYzd6qQhBY+l3W2XLLqKHF3n7OReUeWNPomr09huLDSs2Wl&#10;1OAmDEUgN46InYKeAvo2aktkxn+2J1/0UvD+1hsvki40e2Rb2Ou42ex4w0cMUpFYC48cCcgHL78w&#10;CDxd1BOW7s9QJqgQA9hbT3X52gaO6/xkkBP1x4/U5aK5qx8Qw+OPunXT6/wzg9fVuo6if4u0rL8E&#10;KKmiTph7MmGSLKf3g3hEK9fVut9rRoO+084VVimH1yrF2gQrzGT7aMuP17AUauJqoCa2nC6zeC6d&#10;3u4Avewob1fD8pS+R8T4O3fvbmcggEwRqUKNP1Im+1Yhcs79V3qnsVXNqGXnPfLXqRJ+q4S8BQ+C&#10;/I7fYbfTSde/Koa+IAkULa/sDDrm1XO22Xg7xWVGi2fTtpvZ3na3u5DrkVXlaO86MshcUCxTGaDa&#10;OesVzN6OzGM72TgOnGE/INQPgG5M2sRTonXad86jyuCwJB2+IS5GpQbyXnkhXpEylCaKebp13RNd&#10;3KHmiEn20GKNl8Ql1cF7dbkLMkpOwyXqdxiNRovfhqUUynqL4JjI63xxxg7kxSUi7fHKek4/vVLH&#10;vZIvatWeescd1njoxqKhY4gpAK0rjvDlvfl11BLezAzSUhdoXSF2WWGrfwnMRF0Ba3gSktaiv1ji&#10;7dbWyFd6shYWqJxgPycF8Owt4cLvHZtQu58vPAeld/tSC/tR//0tY/R7JO1+M6UyshvpcSBXlAyO&#10;PM3MtA7Znmit9VjpIlxNMF+k4aXUe1DZWfLd9z4GSpQAXNRulYJMSTHnn8YWvGn9bOrFrUFiTI/s&#10;wtmSELMxjLaI8eu3h+OvrQUokpTG4yedfRV5crLRLzByqhH5WwNX/xqSqAxx3WlDynwvlmxdznw0&#10;3LlyW2H4SpowGnLDWf8dYHxufRlAtYSCsXWZNYtD8IoW4HxVFJyMLJUG6WRRen5jrNNaZ/BSO28E&#10;A46uUb2GeltfQMZ6PTvmlejLpVWFobqzjaPW4qjlXdXGkj2ZHNGaB/lqfzZY18TIkErW+0JPCYab&#10;k9Ng0fhuZXeLt43MxlDPfn30xtfbTINr1klAs7Yt7jgtIlkUZPKtXJnmX9WFzV2r8sI9DIekqWac&#10;w4KH9yw7bvkTKm7XiSfTTec3MOHuVbCC7zZuE2oqbKHautecN986ofn3qxsruymnbedA3Of6Wdni&#10;udFzFuggY98qGZXtvds34LDhJaryrr7MG1s51jvXoCksGkACnyPoo2FVi+Ej9z7Q2KR7erT0ctw7&#10;DTVnTFaPVLvVe70nEJVqnPhZRa5ek2qdm9TmDaJOrP6BNM3c57Fl8gpyi6Qakw9houoz1hfdE/bO&#10;98bBpzy+zL8pup54NzvPWISS5N7GrtcbAX20lWr1rCcYX6IJw2ZfY9ZAPhjEGqMOxZy2beQ+Hh7x&#10;nPh3Whvy8BuXSh7fp1abF9e+7LvepvXh7iutYvXrx5Nk74zqab+q5lb9SgfLQ5/lzFGsYxU32V4b&#10;Esy7zBw1j8Ofdw7936gxADPWwrlKwUFbYeyfZfSv3O3z3vURbNEgI1KW3ibOF3+u1utcGGj+2FQD&#10;MNec5eN+yhWDtH5bjJVOYOdfGNVtgFHfgtG88oJ8/tgRs2msPyOh748jI76SmV1qojUkyVUenRrI&#10;9LLNrS6OUerXR3TMxrmMcFl4ZFSV8t020Ru1uV7Xh7BNYHMVrdYWsDyVl9Mvx/vJhiyNpkogy2Z1&#10;fzDm92HLJ/plG6fc/QnDZNOePFr1YxB+KyDTtftkr5pCBWR/ajZ3b7/GQpHgg89JIp1r0O3l5KO6&#10;2zn3XvMHQ7goWi81uP0g3xoGYqVr/sBhZJMdZUvn00QxyPmljy+xPTrgEDKeZy6b3q6Gg8wgWl2T&#10;Pg2cr+45mW+Xz5NjTMfYfZafKy2hlO2wdZ9fyLj4PX1X5Vfayh4fNuFsXoon6ZSunoXSc3vdLoW4&#10;hbCbYHauQ00VZzYS4OZhwFR+OpUzyGDBLf850YeGubDWzSthZSRa4jgWp3i6BgX1CQwi7Rsta/0u&#10;BPW031hJjYzZyhFIjZHlVnXeUO4+UyuLeSiy/uYVRGTDrIoeqH2UpaQLt94PkDnIoImryDH/MR7j&#10;5GAgrAtQhH1OuoyifbJnWk3A37Ny5zZpJOfhO4sUV4ZexO4vNi9XaxWa/0Ew1fOTScd2dVNaPPy5&#10;dpxhbj6udrvPdcSy/mzRo0DmEeoFutmP3LOG73PwQHkYpbcQDZMaN/MKg9lknJeHEyDCkFHyek+l&#10;duGV4NUc99gTI2e1/pVfhTU4vraJdlBvzoDJ3UUVSktKb7krBo02sBH/qupICn+6v43BaZu18rTT&#10;2L5N0oE59eob7bV5TThqV2Y3g2b0xeL8qeRXyPLBKMqvbXqs4OhUhx1Ls9GRTot4uMvmdi2u1xkJ&#10;gXt7jsdK3pJn/LsKMrBn4Yaaf+icYv5bZmDAR+0NvvalrKNkL7o+1X3opw8HGwu+ayeCV0kdJ0In&#10;5r0+7WY9E/sQ3xExPMxOyyCwL+69X79fo3rYtfr97m+SmJPr72+rrmZP1c3RAwt/Y/fZZwRm2AIy&#10;8GogZc37j35uposxfmVO1fZPm886jFCc1Cp8Nbn0jKyCjMjOpS6ekfl16TXs8joPP9Uw7l+HgzHO&#10;YdlwB5zNzeRvvfGfgrJ/BR96nXoiQfIZ5RRPCv9xdJ5LqgJREH4WFQwgiKIEFRMKKKAYURQkmRAw&#10;v/89e39v1fa6JczMme6vb8h+sx0spjAos6Bp/tzevN81koph9hdeL77QhlJN6T2rvonW63GyvM0F&#10;zXXHbWB6BlAttbUFWdVr1Wymtj83hL83dHMMZrns3Bh/h7UBbVftcRns2/3qPdzHmcp0MeYYnMrq&#10;YqkDG0vqkyygjQJySiVkkDSv4L8nwQLubHV76RlZPDfjaVJzMffEgUdbeADXN03kv2+a44stbMXW&#10;3prbKPAvw7jF+HGVEcCqbO9d1ifrmi62sTOUuZXw0WGiWJ74NBbQdRVX7PpuxfS8AaaVJrcRzbyt&#10;gqBZMHXYXzoFBG99bnKyQd5DkOmJ6eVW25DDnuhhw1w5U+HmuWqnN6dDLukTPI9DcKQzmlXJK+X4&#10;qjjWtsYyQHwf/Km5/G5Vl6+sQG0KwRd8b9OqWPyU6HhL7gMABA5GNeKINf+OUWjLMc7Cwr865UyH&#10;27YqVrQuBa/8fYQLgTqwwKC87TSzyRH3juQYTFK/610nRjksb597050Pow+WL5HA9iIqDlTRDVjI&#10;iGXsoQhtQbsupEET5W8OXUSZ0ojiXi8ZCAKz7900NpMkyfxWzWLn1cURKyfssruMFn1EOyiWnfH0&#10;mm9xs86urSmXfdSNRpKEQ1mSsqlKLLdZ1VJuCay+CXA25IzNup+qLvzJnM7UB026EV9qe6WWnFg7&#10;IzgldJ1Ox2eBnmU3i+6+ph+3X7fTz+by92HheT9+ajm3ez8pFboqVZGC1UjKq6m8gWQQdK08D+jg&#10;7G8rU3CjIwJgzEFGcRhUAepfTlXWKRsMGQKX+MndNYaHfO83VOcwQG8d0Ct1+gU3IGSdJ/UnlxSl&#10;40Mvvngzk2VvHRNdGTlikSwN5jo1P0orWCafj+Scvu+4z3RZkFlfnttTxtCRD6tf8s9psoL/VO34&#10;VDm+MsEr1VHXGny5Om7abUgeEmb/HOfMGWwTzckpCbgqRSm/UvW81ulPT+DX09mdubzwn1KTjs3Y&#10;Wee7Hexv/ODjIzcwJisPyHH714IM2nnSqYKhX1p1h2elS7wUuAzLZ6MGuJ5617X6OxB1ssY+zJzQ&#10;V8812BfCGKVZ7dzsuHDDY6J/uWovmlhvF7N7tkLFNfsCMqXtEjCuflF1VrmGHjBWMiqRlQdlFwpG&#10;NmhQr5IqmGZ/dWpdmsL0vKc2w6X84CyXN7BGZbLj4LDRtlDbpyhTph3MO19GNcbLM09VVYOpv/j2&#10;TZCpTek8LpcPJaIui4PIIvLV4XrGxqQR7dqfbNFSAayWP5brg7ISTJuzDrJfzg3Z/Bx+ynQxgSXg&#10;VpMmpGfg14L8U7BzRn26EDZNk1wtPG/elR/7FyXphcaE5sFwNa6Qv3fmiLsTbax3SxnzFvvfaf+3&#10;Ip61NNvqLlpZCkWo9m1UFiwYBBMdOU8aJfsGxdbzxlHLzM1zn9p9io9tNxP5Uie/mgh2tts0/24K&#10;8aj/3oS5ysGZS8F+My6/PnXfmosDtLwkS0rUkuzC62rdinDy56J5whwwktsv32aMh6sr6dVnaSF/&#10;gaYqHUfGA3D99wkGv93Je5kaf3HDKAHDG2RyO2bDvH8lJqWftFyZN0SK49NS5cANnXgkWPdq2p2s&#10;986xk9tviUOPOD13ZWU6Jsu+3UYJyum9v8icWByzN/2O3OJZSekO3dv5YTx/SDdfMiAIDjKryD8M&#10;+cLleZxy6bmIwo4NNg+j547yBSBH7ZchYhiUgfPhyFst1+lVdu5RY92LLyJRgJOeR6noFZ9jetzv&#10;/za1BTUv+K1+xR6SasqpX3J80v7Onjm2Eehex+r1Tnxvzk45OtlvoECptjnI2mT5Zm86u4RXGDKK&#10;+ZzGmK/qHNvdB73qfUWgpvBstVpZ1wkXr0WDZ4FdCpivej9Goei3LDiZLbNyhL+TNF0G46+0q+n5&#10;CmLeKaZ7y5d2LrgGYcgagjWFs9r19bZUVzPFMJWduqkEPOqKjDpg69xykN56y98aPyFktvw4IA0+&#10;NAa1ueDuu+vMvpvwMLqr/b06j3xto3bNnOTN+E68mAbFXSesVdKdxUdcJzQzCZV/hYfOEMUFaOve&#10;FivLY0mfSrdlAXLpgXzt6QX3ZmkttF+A1rnR0F7Cho4ImB9YCSVREXbGFGSAdHP83FpartLPDceq&#10;Uu/vpnly+ShuUSct+jojNC5vcbCtcsNn7POkghY6jff5uoj3I4O7NKxcq1Mf82av0wMzmL3xWqkP&#10;Zt8EJS7a6ptuhkTxDjLezf6dw2aYQ7qj3sDCiW1gb/WBXyPgTbYqvx02033Mw8JYyQs1Y+tfZhc0&#10;xNcCINiVPnI+OuNfo0yrD3q78DS2HNfk3F29qgMzPj/D66a76CgeyAgMdXnuhO4n2USV1nEKGLQ8&#10;Jn5/7EUO1Lg/on1T+n6VcZo0fLXEW9xC4AlVZREjnECxGcVINE2YZ2LNwU3lYXUcycuwUTvyrABW&#10;/Kqinoa7D8isjEHENbEqG9CjPYxD4s2XKL4/VGhVEXcUM0teSOSx+HswMe/szgttrZc2ST1I5fH9&#10;4IzupSa0XptglWyuXpk3cGMOs0//ZN1KHAz0qgv6A/wRkBEHm/Gtm8nvr9682MpxNay8vgeQJSlD&#10;ubS5ejqLqFtXpVIfJbYYLL1TZjsJqWabCD3KGpDlduHzXK2pcnE4cRPZTfEyHVfz84Gv6ofmpPAY&#10;pq2/58Zv9vCTp/GagByOG7GILPZf+I3iZXT1s/q6AUV9EiT6eb23PeOT9DM74i2SAXSj/UwxysnV&#10;RPek8PkNwCwfyW4lIcdrnaTLKvgGZqv8xC4crxbIALMD0iXYPCs/sOF6QC79BD0tZtnEvR19tfn5&#10;EQ5/+3Y5fdUQ3HvEz1E7HctOkVdyp+d02ncfel/vCS2f4/eZA3Q1Vi4P/ljDzXLpZX/WyYx1/nad&#10;XuhtPxdGUmEUX8Rlm9p1SGjmXsM8jNQRuGh7zxqJeWqQZa1xLU3v5rBBVu1OFpkLSeum+RYQOWhS&#10;V9Y+Rf+21i3/qiTuEEaDw9bIZ1y3f8VTkClNcOvUOChnwhfYvRKpbr99mbo8ad8Oq2u2wd2rl/Om&#10;wvJ4+vCK2ZK7CZlBtmFsAaFKxtSGfTyYzJJ948vxAuoR8hP5p3+H42QZuMeNZGDz3/Rvy2GxHbje&#10;Rw/v3ajRzzTQMvQfY4UKkdKn1eaTdcS51MEq2Q36st/4ac+RE84K9buQiXV2OMLJS+Caqk9IYQTU&#10;qWAgPrlNMpkLm9FyMx0/aIxWF38yf5slMJGsk4f44MPvJu6amECKnfHOMQAmnpLrE9TdjFvMgSuH&#10;Dbk7cp32x6wPM2/2Wbkudt3MbNK8qfWfWl1u4caOBP4NUDSc1yFaChWm1MS8v8fTaKyxG0SK7qHq&#10;ffbjXWbuKlj7KL0Hp5Bs8ezNRA2p5RcnOPEN+ApF1520P/lNoZLXBr469NUVDkV5elNXmxnPkMji&#10;dZkPa+0v7K7ZX3G5JEY8CjKoUr1hNd9/LZlz9ctXEqnFK6G4+o2DmbvN1Ju0e0hbPF3FzsV2kPN1&#10;taSg9Gf8K7AFoss0nBW/GMXs+VKiEWp/OcPBr1WwCKByw5ZgtH3+TrsyyHSf2z6z5t5pKpxsxc06&#10;Sf2cG2I15SLqFeIkz9fdyb2u1nl+cG1VJDSrEWwhjynjnWFFu/1bn+0/9uwY6jNyL5lTd7Yc9nKT&#10;ClENMbIiSVzxjuMgc2Fora2E+1ObGK8gHPpHRb7DMYMId1hnPSp8t0JOYMk0eHbZFVvYy82DteJ6&#10;nd/Njk4K04NAvv2clQvMVwkPvRV2qUL25VJNLWx4kSjLrn9rf57bzMMmjChPL+qd7Xvh37PVmK3c&#10;sS+N1IL9oi9+5WUQnu+l7oNnm49RLa4PIHlZvcI9d78/5Y71XqCvb3Z7ScolKnsyzEzzEaYGi2QR&#10;Nrz9jvj78LfrzLT5NCNYwD4Y1i4ZqZGmw0J0LecxjdF788ytn5wK0IWU9fAjGUXtE7g2Ngf6jfyk&#10;FZ4v7uBxtqvVIItgm8NAVoySMc+Mrk59bxQOcKFOXvnjmQOZef40HefD2359OD0PgnD76DnNStvQ&#10;0SFPnEtxax07Q64mAGPLHJXhC1g/TOdpB+JgscSKo+mSjV8TTImHh2kPuhCWVmWJ2Guvcam6RfsY&#10;eW29KYKMvlxD8cIE1v/5WZ8xTa7KHoSuoF0x9jzJli+laLMp1pf5Ln3aamwFQvrbwKKwSW+zy6rL&#10;S9zOZixuUOVftGssV41VtHgERJXuB2lSW8uJgUHdPcjEkzpcyaEFGxs+W4fq7NgLX2gSLgcoK04g&#10;gVz8xcRvcaqx2rYf01COl3jUZLhl3QUUi06Vx+K5jSwnF2RZ8TVoj0iEiO83Qz6TbO9OZwdS7zX8&#10;+6d1HxW+iXb7p7DbF9SixhBdkxT1b7WN5dD04p1gJuOTfDBajB1x1Ob5yFGrTIoPWGdkgpkFeA4Q&#10;zdemneKnKa3e+nWyBFxJd4jvmEUDP7GtSD6BTAMQW+tpgT23UY6IP5hN+Aern7kQ5Yea7zebblws&#10;Fc/dH2Bj/KRY7PHDl/3oolpico3hquxlhaLfXzdTD8ZY/ZezwNoVKp87CNC0vGh5ljjlMBtkNme4&#10;UkgoP2OfNxYUrlnGFwg8pYZcQyx7XN29F9VbLd5ceUmjvPkv3NzKfWk2KcBZTlItXIBoe7EuR12t&#10;yoQFaa1T0ShjSbT7KwbDdNQkNtL4b9ydDvPFw8VBkS7D7LtzYmv0beQjzmKykPXC1p3leyS2uFL6&#10;LkL/+obfB6B/xEL5yxa19nmqoEOxcP6t6wBfTnCKjeQ74O9acGqWW+7T12f+r/UDGYGw7g+GwHrJ&#10;KoNVkzUYdxW1324vMsj9URk1VofiyZzjT+3ht91FdJHgFsRm56/isJKYNUatqU2bzHF+wSQRZaai&#10;epNgu/mT9b7e942vglDLxd9JOne+vdzmJwX+4jFrLTtgcB4tkczD7FL3b+uQ1+nk6gR0qfy8lNLR&#10;nBwtos7Uz50wML66lWqusEVu2w61730oxm+GouhR7/7pkYmXRfW65Zadzujv0zQo51u41uc74IDv&#10;V2530BnmjTIxXSYZegPkdOg75gSvsF4gdNrRNaTcLZx+P76vX9sQFva2s9pAGgtLtrTwkD23uYzN&#10;+lVpOs3J7Ap57NmenSY8yGRjpICls1lu2x3Wr58YJVyvKuwJt7cVd9/49pwIQwV6I7V7t12GZc5N&#10;su/Ky9jFIXm1Z2Yr7TXADXVIvUO2mXtjHe++6h1mlbmeiAXSWpMynMJB5jkL5EZlWvd4zT3/wOHX&#10;GQHWwDUXOSLlP+aR90Ko/Jbu3JyTNvX5k7is+XaWtjI3t2hBkRkz/RpipYpsmmDdHiMz/EPY9JSO&#10;6u76gh826hod/X2h2YFRt0sVqg88gVqbHUresaYb7Twcko1AwK0WO6znD3MVramIld8l5Xspkd4H&#10;V5CLxb10m38yLrOxZ7+PnaBbb6zvJTIuqcMruE1NH/elW3jQQObdJocKvnmvMvY0XVzI6Cj3VXvU&#10;OUF+GNsXGSBOeZnBtdnWpIe+UK/j7KBHns5YUW3OYwbfnhhMOZdVwXo2YjMZl8gR0JI6m1IWqop+&#10;h9lxSKl/m1ttn2u/6fmmzy6Pq/Ax+/2IMuqVDlcpqZZ6gdsNhjusgKRrrJKb36KGMNLf8nYPVWlu&#10;LWjyjp7/NFOZmpUy7AmWE/lor+/dUtbYi+k1KsZt/ZP/gsx8FvKdw9dR/YuXy0IFDuxBOXozzbwe&#10;xdNtRY/dDnDNl2pwuzR3UsZRyq4Yw1FvLsZZfWRA7EM7mZJB9ja3/tTiuK1eXpdJ/e2igiDntSOn&#10;jf8WgvrJyPeInz8S8q73QJLbhZcwiP9mM7lq65O7IqXM3VlJja2ZqpMdGp3utyK9eRc0MgGD/RyM&#10;ulpr4CTy8cqNGbqvRJdzqxfdfMMkL80L3FjodA5kwkk3QKYjnrFWmW6LsBMKQHb04ZCOVVx4piVq&#10;rCy1BrRgxfhpNG8f7of7O9WocOAx5EPPgCNSej4mEJAcNcuxNhWtSX013cQJkYPR+7tzSia3v/ED&#10;Y6HJ0KWr8eUoLDlqijMQxmlMYnZcX1w6y6fy3on5ZlE265FeXrEblhf3X/kqTLJSSY6m4lvPt8or&#10;9KyZGKtgzWzvmYvKreE954db4nso39Q5BjKoHvFcmeUCd32qY3HSlqQz+a0AVZstSngzWjSfijm5&#10;G16jHKKn/UrUweCofbRjC70+TuJ63MwdJ9WcimlXEjCzbK0UPuxejSvk7/J1EZXi8/hv9dw6pmWR&#10;80WqE9kupLAOzGMJxv335hzOgrc5qItIBRGzBLCTiXLbGnLaSBE6y8tx+P3LzHjMEqOztMj4InGG&#10;mD++XozflDDNBmknNd33ct5+BCDTz0wosqOwSXSUynBJsUfyQ+PtAZNm9TxkXun8JkYcJS82zRoN&#10;OMh2HaG4HLQtwQYP7aYdiOdtzUGDfzsh8cwspvbpXtHb/CQcdEgmP/BRdFJ9gczOwAvRJfA4fRJj&#10;E0i1xTdF3jIJag2aFXOuO6m09rHxQ8tcocWgnlyLx29Dyz/L0rTDTCs+jmwQgpvnWyF1IecXZJW+&#10;RH+p8mdnq4UvTSf1fgZkavplGS+jJYpUesh0WYDCLrCwVtSjYa2r1YwWcFnpNR6swt026lL8MAyH&#10;xcO+0Dm1P431qk/W1TDpNYfyEN2BGSf67nYF6jwtAbk9jvd3fO0d+L+DRzPj/6J1xV4PavyYcJft&#10;G4RSNiNtgK4epoGLmA4M/HEb3WaktfJYtrjRbIeMi/TQa0C8bXZdURNZ/Xb193FzhAkNwx1cCQ52&#10;aqdwrkURamLK6G8CtZlMDTwRK6V45omqNap1EMdBsr4VPklWPj4DNGyObr/DkdzsVeXdlrpD4pl+&#10;zktDemxpL+hk+s7zIX/Rz3VOqk2xthUmi5JfKxX6XPRbFUkf+1s9Mcpoy+WiqzbPTZipbjL6V7jZ&#10;7nNu0+8WVOY90rFYIx/AAe6Ka30X5oGdU3DBkY0xRaxqOkVofl5W4iQ4FCoD17Zf0OIjN11p5C35&#10;63riRd/q3zdt8C4m2WohULny4d6r6+Xneja0g7qwmu7xZwv3yMml3gzANXTc94FkEl+f3Umjkj8u&#10;js96k8zWPB67an6u9rjI9fxgymWfJGNw10yWvPG5uB38Mn+r54iN7T5HjsuPgTrQnG1t/RRnrbtg&#10;Ku74CzimftIV4R6dVPldqyvjb0xY9tOcu5w5gzz/kj6jfPn2EpCi9ONirl7PtzJfYx8UssjbasLI&#10;2JnM+BLIzLejB61CVe9B2/YgWoE8mvWCZSa2SRZ0eG/1n01t4T93PLKfdP3vNnxTT9vRtq9oFO5U&#10;ic5rmhz3lMFdaXv3JS8PznwwuX/JuqEd99SDsKnm31tg8lwxUPE6UuzmM2OCW5pGDuWcB6E3uQL3&#10;VqeadL/JSL86kUvjL2xvje4cRrhXHB/qmWhiF3MQN6n+1rRXxtYfK7dDSxbXNF/gELVothcTp+n3&#10;7wvdoRG4OAiz9+Uzh/d2mfDOrJT99q6MZ2tTyp5e3Sva9+65HAnNeminf7k0+ezLnqGINajbATN1&#10;n99nTrt8BkB8bNuf3iuX56icVi4cDCxGp652qYKMZz3uPdSTKgABf0A0UEC+teZRnadFA6tKzPiI&#10;mzsfzEoncd+2umJV3nIdEflEDloUwC9qpSUUv132ing+DfM16Zm7nFdTbtyZI4bsORnoO5h2QGZQ&#10;ovq+Y/gtqSvufx75MuLBYTYNcOaChNFuPbv26jb7luyaN/vcTW5SYI9EzjKQ4XzcK9VJVrTMjHIx&#10;oDHVHofxF0EipB5I8zaWPN/VfWMlbtcg8+pfHlCaCCZAccxA29VGCKYQD4ACXvxZnY2TwaOhBKES&#10;Ot/hruEX5gvt5NdTe5zQrDEWc/ljAr1vxzddV8QcA03C6O/3vPrz4QDF6uCZ3kpvlAaZerZktr0o&#10;p2in6ZKw+r/6sKbWnfew/2LpIGcw901fvT2qndpseFjlmOQNc9L1bLsCeFj2+LmfJDJwdsjyht3b&#10;ZnaM3bDC9dkP7O7lulovzoUAeLwgszKnMU8LN+PnHnpHsj1NYq9xyiZpULveqGL5dxMen8ZY616Q&#10;k6c6Fft3iOgwzTy26isHdZkFOHj+XD345vW77+Gs07YtvmFEh/AY1ThOT92DDjLvsyJxDPG2R+UG&#10;l5z84lXmtthFQJ3dPprCUw9d1wx77vDK3u24nxEyHyPes2lXkDZTMIODnvnsTlD+Em6gonfZ/fQU&#10;2VIKcMNaEu7Li7OKQrMFMtm2cJ/2ilvhD+Gd9LT05x1w0VtEsG+ci90di8V6r4eYzcenKWaz6mYy&#10;j+pidjzad9BNczWAtU38YsgyRax5lB3susT4uiuE2qdFY7jxohfyf/aDx7zi6NQfRXVhUeg2J90G&#10;X6GFt9qWaUH6tgbTxrxPH7L8qmvii0KoU31+qr1N5HEd5MdEcWy0BoY67882EoWNmEIwvy2dapcA&#10;okLhZvK3Tu7d+3s8nWspmNRH31yqRBtjW26UZERw0EoLB9eZIxXeq7seA4LhMVuV0u2Uv4XOlcjJ&#10;i+Gitp47QBetlFF0NNNwPU6oGFGrPZJYC9vr28qJpfmS8rnlG2Rei17ebd+DU2WF/yS/sCzQSdQh&#10;H7E5uWyFgb0fmsUf9Cck81OFcH+KVmu134Pqeh4nQ205Y6N7NIIMqkvn/Xa8gJsyawD0D+aivt3v&#10;Nu0/a9rib5HepnVB3Tx/LeaGH1sj2Di/g3rEGWbh+9tS67O2nsF5rwZtslK013YYwgjfT5PITOef&#10;07UfgY8GiE+todB8bb2BfDWa40pAzH6IapsT7/EEykTxb3K7MqaW7sfSu36R1YbetooI65wn1XRi&#10;PeLjQLKj3MCljk/xgRXkydJt+pRU9hB/LgbfjrFGSSu82H4GstP8UqGlL6N3brn9Gs042nok5gr1&#10;Tv5vkaakX9w+wZ9x2nvTGi/vC4qIxXgq4Ucp82z1LasEx/8nWDTJJxs0XNVuDxPleaXKJE+nc6S+&#10;oBbPsCydrrGPGWX9UMwrymq7FKMFRYZhrIvHv0/TdnB351SsERFMLLCtOYsvtq2dOdhKyhng3HWm&#10;DthvOGkOkP0CPDK/BwABi5KWPXmH58ZIl/CDU2u8B8RkPRevnmonod/+ezFXlL0nlXvjovu3el5s&#10;BIq5Zii7Z933uKs9BY4l2UQvDchHVjulrAl4xEB5P7Q7O9lF0mZ/DV7MQTpXM+qwgE4OeeQ2vy2y&#10;zBVmNBlTDsNwfz3S7jEQC7rhPCaIvAWZxar9YHzCrGTpQWMiQhuvvC0XYZe4OE4u+8flNMbKnSn8&#10;5a/NS7843iqtR3UecXWRqfHlSbRMoNdj1pyiwaKe3vda7ACKeN/uOMW8tTs+Adb2/HtuNAAXjk9X&#10;wdy3hzih7YL2eH2FT0Hjmd/58bQLgt4pEXla7J/TxQ7Tjs4ukNY2KVREbSGcbr/xsVd19kJ2oAuL&#10;ikd5XWhuXK6qHqGJBWI2Rs6zv9NaZdmPpv1rBz/dsNzAWap6GZ07j3tjU8v1zT0UnD9E6fMhZ+dT&#10;O4v8Bsdh70oUk2tylOltbKulxgnD63dkIw8n/VfWvfYNdf/iOp2BdBQ08LRPsyuQeUBMrTPjJpIW&#10;3Q7FqSg+bWWBa2kXDbXxg/LQygIMcof3nE3a7q5n1uXVrBHnF8IlK+H1R/uw8zDfd15eFt0zWbeI&#10;cGaHEyFF2WHdolLfKMPxE2RiZWPVz0hjez4fGIJifi02J3dKt1ZP82IILXYP9H7TnTVm6u0pFRob&#10;DerR31+aqkzx/L7zq9YukJKt9F7cQBdjz7M3ZxbqeZyOdexbM1eCG8LqHGTkLO8Ne34huZ9D+/HK&#10;9xo9Z7F9JpXxaPtF2hHgqJa5z3yd7Q4O9AOLfui8yucvgUlPRpOvds/MDA0aKoE4ULv0oQiuCTdq&#10;/zg6027l4CiKf5aEkKKRNGggUchQmpNGZWj8/s+5z+u77jqr4j+cs/dvNzdlwPDyT09wV89zL4Qy&#10;3fm0CMCvXtO0lf1laE0f89rfCpXtaGMj8DaAHZBNRdsj/fNHCs6QKwMJWWpuQYlz8dKVnOt4B4Hp&#10;FATzXsACGu768Q3hOq0d97kyu+qeUjaPAZSBvz3HbK5JMo0CQMElYVwriT8ZLbKTtqmwNEUvbq3Z&#10;PN1kkTvzbKTDlgbAmUNjn3UiD9ZOdwG5wdS+juXmrgXjtDLv8Djbfo/GyjAC9KHRmP41IZWmWcW6&#10;K7x8A8eqeZayYo68DyusN6zKVJLPCi2nHTYk1BQ6+Hg7nO00PYIkrVubYA/4dTgF69ULd5bbaa9k&#10;Q7Q90H7YuXs7iTmCs7bVwtBbVxAo82G7vcLifckswueK1t7Whs3681VGHoSuxNTSBlJ9NbTjk8ky&#10;UxAPy9esIt88kcHBS3HPfM21LkFK00ITjuGjCfBfGI967Z3bLt+jw5HWblvxN4IyowGdNKPlcyyb&#10;zJPf1p75bSUn/R7jUtOmHpTKJenGGbxMSlN93ewM7h+LtibrgzkZEpVfrfe7oQry6mJO3thbcneS&#10;nsOWP61s1Hspkw+W0f4d/S2dHR0GOZ3DeL7oNQo6P9xHxIzpP4cFy71b4XSgDapJa4mw9728m3MP&#10;Kh3ZXUcUudKPkVoV2fwg4+mxDC6KQb1lNDcTq1CbOJPfwwNnaC5avwh/94Eydgfw2fo8eRKyPynF&#10;XfRaKcWdQJ8VlraPyfdDZNTmFncI3zFPDs/bK/5Au8PVfj8+JJUMJ/CKxr+VZS6Zb0vL6hUib58n&#10;pXeq/lwLlNOAIqHnf6fOG12G4Rnys39vYGxAz5Nu4ZetAR7JrPI9HQj2JN66WgbN3usggKoFr35v&#10;9Gxebhnw3GxmRmUaZcrpDstVIdEzPLx7NXYWkvBNmI6bg8Bfu1BF/5SQ+iRfSOPsaPiaW4ThPibF&#10;fvA6PlPcKLKzeFjaSbkFjeuf2uoItC2OdxfdiX+YAz+xPH3cw2Z/7G1WTNtKXehOBviSLcON821s&#10;JszmcyVndqHVe0GZ6tkxEFn9QL7nKnkx7Tq2C8tOvku688mtk/1Mnw9Dekymr0YD3JmjFHx3hd3W&#10;ruxjHqbgM8dVeTRN7+GJoCK0txcP2BSsqpl9xLB1/vau1p/o340AzAgjUeYEig0+NUhv3wYF61J0&#10;3vQZEjGssNzyxjtloFk7ILv5w7SNfzmpDtklLlLOv+PMkW4DGFOaE/POiYIFtdtD86c7bDrP6UiN&#10;pZjd0PgdyngH8t2/6Xz5tnOFl6Lhz6ReCe9g0faAr3jA47ApbcI+6r+bl1dkbsT6aDlUhodGFqep&#10;RebyCfk2X/nwugku4XrL2w7DI723b9dq/K2Dk4kmkByUeffw11ZNvhmf7RHbXBJYZ5BOzYyvfOCH&#10;SpUchmsP3cZbVUISIjmMhF/UeBlb+IdxhibGWHR+yhHYCFTV6RZNhlKan7janbR1QbQHMfVSc8O/&#10;/WYpvr1Nikggre1hj9INCDO0iWCuOfiNCE5U+kz9UbWS/OTeLMi5hqrTKgu3J9Hu4ezbEmlma49q&#10;vyM72eLXV006osxjL4sekSWDeP+Re3Nyp0CZhz459p77uv55mDGCjj6ONo1PbtjGKOcwtNyjX0j3&#10;+g+Agpd7MH6tKbM0RWAdvSjl29vq1trb2KqOeVLVsseuMq2BpCXZPJflH1sk3nGdrIfBXx/anwnT&#10;enFJ1E8RpN8lyGVyy9/I9bryhGQfQ+wyTfYs+0qB77GauIMUvXzvOOt+qO/Xzbx7iOTE4Q+5LjgM&#10;MB7ua9bYEfkmQPXvDgQ1dCnviYX1KpQJC+YpkznMf8G7Pqwnb1UiL5dBOmtjszObGgVasgBAn2md&#10;P0AVwVbKDc54/X5aeQRp8DZUxu0WP0oxm/e62vYgiGsAo9DjJaRb3WBYEK+Q6vX0t63NYOAz/bBt&#10;5bL9xRlin3FgapZngn1zAVTTXZUVuhvmG+YbydieiHZ3jL7UcbTYAgXi7BXO6i8z7V75dnD3uhcu&#10;89qp5fb7lU9wudCelZdMvnqIblCGa1WvvxvkhELTU5iYtFEYFfVQv1bO1T4WJrsZAMySK1B49msG&#10;yIx5ppJE+5pJ7Agv3k0gfarsC6+uCgHDeYCuzffvTHq8G8tadG5XKe57lEhagzLtXky1VB6nT6/7&#10;VhQW9mP1ePy6lQT0u6fzLjG3kYnUsuic5rbWOM19VQ4xVSe/JcPfOmUfknx8Q49IOssEJxzVdm1P&#10;0rkrz7Se7PF6qw6lWusAZfTZFYLcG5tFH63V/WL0PKPPpXQtHpZTSzvs10Ztkey+iTglshjfGtL9&#10;tJgqBdyRxkYbvMc41V1/qUS+G91ZUDpAct/JF95p9lL5nk/bnJzM7v+HxfTIP4HpfpS9c25QDWw4&#10;LdQhfO207O3Yxa4M54Ij6Gc+ze4Oo86z3GnY3leqMvRxeGqo34LEwXMbKy9wMu1tB7ba2HqfuRah&#10;6ajzRPdiGQ0W0d/c08ESPykT0LB6zywFa9fmjw46bpSR+FEKPqmXm/9u9+/r+n6mlSjtxh6m98u/&#10;mO3QAmFmNmepFDQmnITuzj3q1rHWeCGT33LL4wpoFNWOv1SVRwbK5BNhcimj8IJyA+Lo5qP84HeV&#10;uyWr1eEqA1wiTy9tdh+nGYD19LvYtbU0e2tzbrxtJedyqKn7802pp5zVB6HzjIZHIyF8VXJlrf5E&#10;6M2wefau/x9oXK3RZWLd+AJQJZPls4yz4mJJyyxUasrcjOv6V1/ka0vkhYP6c33Y37TgTnH1cfe3&#10;71U0BVn0HitCoOj94slETi/PvVHvNBlNb7GhWBi9Pt7+1jR3a/8cc47a9rmAUn45535OzUlf7s61&#10;/NarkN4WpLx0rlpA3f14Ac5OzXRTpECKRXHD7UKvmF+PQt5upe1tE6KZGhegmU2FdSoc9yVqMgta&#10;Z+bv07z9uN40XDR5UABHyNWX6vuOEvdSO2sL4rgjgtO8PhsYbcFfhvxwKp6XVidjSQ3sknVdg+mT&#10;3mXUrWT7aMgzIwO4L7K06h3lNSXhTK7ycf15988VYeelmVy7WJS7Pwy+LAuS84qLDucvvHdD8lpN&#10;elyvA/Jp+XtqbBYhr/BiDKV5mpzqmf1Vs6hsSYOEAnd9ZL7Py6SW7In8mMyGM0F7L/11M1r70781&#10;TbXeF16v5t0vcztLE7RflVtu1Mkb5PRt1zRe2Z0oAiK1eWm0Aht/mfgWy/dnHS5d2cruwG2qrmrA&#10;dC5nTEcesda9jASTl8Wg+4rUyq8+rnPo5u84uMkXOjZcjcu73bXXrhbno32pb7eZw9Evmk9uhd2x&#10;5aJfyg/GxCdYaOI6yn9A/F2RfA+yhfxNM9u8uDi65DGHwC+gCLtOrZLvZM6jTY3Gjbci/cdNFTHe&#10;ZnlyvboRRHhpKy/X7a1qUq+4SzB98F507Tw9OdFWNTNPc/vjI3C31ne1KalpdXmHYzIpLNWZNJTn&#10;/g9QpeUWWPOzttvJjO0tUmGru1at/XeAErb4Ji3fV0GGgt7vVJlYgbUdLE6fzFk9+L2AbrsfohCj&#10;hyn99Ct3pvvkUYl5d0glb5+uwuwXPBHNHCC38jpmnMe2Q5TNVa/RjBqoGaiZBOSbf6vAhCmdpH6x&#10;98LTDxXcHWEXH/QetK3VKznnrR/A//3ZanI0MlbbgqGjdo9LRuc4PbrKmnwOhF6IjKHVHO4kc6t8&#10;SmMvXx/MNFunf24/H97Dzin/twro0SSqqmfmsRi1IOZx2JnA+OFHQYL6vHy+BRyqZw2AqZ+mUcXM&#10;idYmBVh0bF1S1eyPimfs2OKpnlRt+jeL6vHDdFLcLUrmJ5ca9Rb4OLMZbNyxoEzFLOyY3c5J8+h+&#10;3R6ISjIgyFNCANAdX+P7KT0ZLZTCcHQsxc1DC4D5x2cA55NRL8vx12vm1/ClG9toeX5WKZ4tGmvx&#10;xcaVJvHkUMNXinc1NksRyowTHZsOLHUgbEHn6MXyCmwzDwzwSM7yVsDN0irtO4PjjJ0nVL6y1LZh&#10;V23xm5MAw4uW60bFttFhTp0WhcMYkvbTenvo6fNPrkF6vS+xvedIcw1lyr65tCpdCEnUWo6U6S0g&#10;YLzOKRQSRvYkD6Ze1qjFg1+vO3JjiYNMoa75xT8PGJO7q90jKCeZPG+ok0P34nHwEYbgA2HPkP5g&#10;liEtG7OWlD98QZlqQpTWNE8A43OsJ4olLxirjuCiPSndRjS2ahacIZ4hNjgoeholtbmf53Ilk22b&#10;zlkb6YN7Rz3n8rMKNPmAutfqR+AaI5aFtEsSN/T7K5wKc5WBMsSvkc5nOSeEsKV7VHJWCnGJfLcV&#10;0L+lr+fPE9+AAOTslVw+VKS6b8xO/qcKWdiGepjZmzxoZJnThDrOpns5G/7wd45gZDVxdi6LlJIq&#10;gOvU09+nYV/awhzSla81c3JN53HmJxXas7/10nndcHmc2/i7AwYIlC1xkZefBcjyr6y/WjtAn6nt&#10;XhVHgx5t/8BCZO32pWXZRjnch8WToKXrhd/aPPcUeYEyplaKmjlVh4iXjNL5eLj6OHTrz6lVvuNx&#10;HMPv9jnfW99rdr7gbs61661Kx3y+aMDpv0/td2wZAOfSR9PLlRjfM24Wn7fGiiOJLPq8ik0jk2Hc&#10;P33ayX+1RuTVu0wDcvBF9oqRxWNqmjcmt0D+bABJSNIbhIesl870igzKRzoo3smkXOE3odL6JuX8&#10;fa5R3e7rx+xXEU/rGbTEuhuFak6d1aJncUd3CGX2kzFQpSJ72K+Iuy8coUTeVAT06M1rTdSHu5F2&#10;ptbywt0MKKrdQvwR2e6xPFhk0eDSHIeaDwyuM8DFNgwuETVUmu7fP9P6ljMbjcWQDX2ZyCqUuTc2&#10;d7vMqGP3OX+rvtTuZ0RD4Kg6esISIl49nmZcfF6WY401Nw3zfXknI0pse/SvziOta/212SM0d54u&#10;R50oe0B2++P7SLzN89QKEZnQFd8oj6HMBDzhqLZjey+WDn6MFSsZErlq5dXt+PFb9U6v5t2K0265&#10;PTwznb3BkpZIdK2xuuFaHAlBjR38dOkqt0nO9k0d+mcdQPRQjSMdtqp7+LGn72bnAWUO73AqEF0J&#10;1ujXZPsixifCnXU7Adv2Zriwv9S5V9WfDusbq9S+LzFWfQ8y40QoTc4K1leC4buZJyxXBl0Ohb0X&#10;y1RunSB5qsTjHWYOBAaB1wt/j8BhCJKAmlgs2oGDdlq2QA8e7LfTIqv3abgxV6mL8vpu/pqY6ZIV&#10;5N9yhbSeo9szOPYZs6zKr1MiZ2p4adQptPVZp5k3y/uewPDoiDzcrB1BL/7DGmOdhSzmdbh2T/A7&#10;tY/v+GSfS85a6vbH7tkhIZG713zsvinfKBc7WQWivS0Lz/P0Yqf7xyDDk9KMDqIvCIGWV8MLfLRZ&#10;boqsqVw3c7FI7KbK/k9B7IPeRUKTlosxhfCDjQDEUzo032SrI7+L9XNVGhbiETblWwYuVV5DM2QX&#10;DKZVmUH+sBpyl8R4EBDhHa/9SVXjlMoL87JrkQMVr3ZBH/gaQU84CmVmvwm9fIAlp1xsBIp51Fu9&#10;X6Nay2uzN2wDI77LYgUxKvDkWV0Os4vzu1Sqe7mzR/TWmaslljHGOhS3/qS4SMgiuz6s9fUraCY5&#10;a7ERCUfTbabpQ5nzhP8K/DY6toTOqnkiCh7S62UbUX69XDwO+qGSM89WGxBE9aPTHFaqT7JbLGH1&#10;rgScQqWVB3D0LV3sFjjTOMy/djkIp5vpUbu9j0Wq+sRw4Wzof+9NEbe4tLTP+i8ycLRy37P2g5nh&#10;1Cuwg0BghOvcMocO8BdbiL1VpHgA+WK5l0zSWDPmXgGGj2Q9SJnkW4AJ7teeXylCUtVGA/rw4tP8&#10;HhZooVaAMtTzmfySSGT55SngMFA0N070qVg62clcNg4LGhG0w1EJ/V7bhfiS9iRzTJ6gfm00BfsU&#10;VtJCr4B++AJ6nPA7T+O6tccR6dRmG1aueORtKcaf718HKrsa6Gf9F75OW8g277pHLK2PvY9/PA+W&#10;vQwpZAcw4qkJQpjpgyZnX3zvEi4ZtgrKDK423Ye3yrlfNDg9snyTmqiig4y3+VIl+ryp6qW43xVL&#10;he7f65kpDiu/DBgAEqozLQ8++Teitr4+c99OToWA/RqWluPXyGHcG4EyR0T1qljNO+0KqXeEW/dy&#10;zThsOQFFSkV91LKK19gIA8iPnKil77zmBTVACmE1KDOlvYzM7agcDBni6tU1o06qmY/HoBYeI0gk&#10;7g2djNsctWfzcTYqqqSxmJGczKO/kWYzXUPIai5Xuydi18WRelkyRgik2Qw4Rf6U33Xiq9rb8K8D&#10;deSzsWvLdJQTPpFUKpU5JJYLbzEY6EjxMx6ZB+uxOYn8c9H80PGqNBkyohaiIEoAOnOVKo2WJ7Ev&#10;zowm1gCS8E0Ektsld2gxp004iNgtab/4v91T5I3prETVx7cyBghFz0h0jm8ow9Va4n7jHBYt6mGR&#10;0U7C3Tk960ekuHWUZcPJqZwZN8JWz17JAJ+V7AR90hW66y/lPICWJ2AHNdvepDdSIBYHyrQvNpEf&#10;1P2Irh5vJx9gwuDMTqNOBIr3zHReaDvw/Dz7tHHj5593+B7sepNjiU7Ji3ZerOdvNNwz21KcmfYv&#10;97Cly3AFVyMUf734YZWpeffjqvM3k5bm+qxobJEpJock3Z5nmiXKU9sJ8Gca6/kg6vS9R/LSB1gR&#10;qfa4Cl9pNiyOyNb7zWshOo3XYrUFvK8BUHHrG/rWG4/ZQZwN8fvyLq17vqWbiVeHMhZRu2GLlgoI&#10;6U7eWaWoi4yCMU0/Oxrg53HBEd1Vzv62LIgMK/eRTBD3h1dzU6AJvbMeCc5xoU+DszVtck8fUB6Q&#10;A6joyLaZvTZlIBj+quiuykGZzFb2Lq9zYRAHN+5uehiPVfPaRolr2/26ki1034Bj5p6dmJzVBh2g&#10;CbgjddVcWwm1b1xIQndvunupISPHSNf13L3AddHhO7a3Yo8uemAVGZSxv7tntZ3ZxZPtz6mHRi08&#10;g/Jissrmrs1v+1iWtuZl1AonkWshmdfh5eSpTPycGtkErIz2KilWzB2IRwIOFw6X5prPNZffOBm2&#10;W60TtnjJ2ejTnLf21b9hcUF/HisOW/L+UNOhshCO8nQgtcqzaIqfUwVwT4jhFDNUbjoD2br40FBo&#10;eCVYuXM/VY6wQ7XYQ4o3HfYMj84cQPbVFfin+xXhuR7NPvGYVz7C35NmNYaeCK2Li4c3yU0wnWxW&#10;F2prINnSmXDWm8HiqnaP0d5mYFsJzw/ruhOKBcwSFDbS8AH8cKjaGDvuQ0EZZZXbZfTZ7Z5niaHx&#10;WZwp4yJVROxvkxYfT/sIw1pSUmvWwduBxg8gGIG+eVPrNj6QP6c+/c7+jiWi2req3hhM/b1n3hxd&#10;IaHsnnOPW/NbugSAhJsbbqnVbx7Sc4pgnR+QZzgboh1LvYIDZZRe2gHs5XW24Wu5rF27zy1aK/0m&#10;3vaUlGfHWUd5FIKhYuhu2NU5ixpmiLhCK5VusZ53N9hxDGT9/Q3vTO5mhmiWG9wA2LRV4brQhgoj&#10;zjBXoP/WNNgBUurVi+f53Zb+diRpcsQfpsq+4kdFm96K8A6Mbuv+hLyfBXOzDj6rl30k+tJ+PBKS&#10;4SPKvfB2rT7v02tCPCD9Y/y1f1d9VL7rWwvg7tXNrUhDmdZaj/TDi/pk6kNRm+dbKAGvzRVVe2/0&#10;++gA6W4lg6ButxFUhwF8MUlW9creMHYdGckeoZE5bUe5kcTM8cagqVZXyDFPYvTR7pmw5TULETKt&#10;s1CGyiwIlil8SJAxtMhlmgFiQK7zcqGZYT1fOdVjgIjWEDOKrAQVcn9PAkbESKCf5g4+7nxH0qvX&#10;W3VG1SHdPsEnN5ASTuH5BjR6rOawfdGrhPqFMtdHQa4NGMi3mvVHRLT86eNK5md/BvU7gH4P3jkX&#10;aM9pZa5057/BdJaSx9pybz5KFZLkD4Qdl0rXWU/smdEvPzbeJxp5t9jf7tYW3NwZxGir2azwd2Ff&#10;SQv501cymbJSfx90OYYT7DpJ2J4Bb+hceakDZheRbi5HTcd9ovp1KvmHvq+bg9caOS6UTD2+NE6d&#10;6ovgcOjYeRceOQg+ZTBzhFZWwYgbj+c5KEPz6rdUh+nJx2stNwL3waxaNaRcqbY3XMU8OFHgd9qd&#10;QA4o8zm230973EQnohEoeX5cfjaKB/7sLXPjxUq/B9tGhye5h/2Y+DJnfvmBd+a8/4gJtAuUkM6e&#10;qG/QB1V/QGSjiGUfxolqnc/X5jk1N4d298BFaTR9me0vaUk5vWiQ/P7xEFbbLQe4nX5BhMAJ+SU+&#10;fjWxdJ2ejMrSlDEsxAUB8uWefzfpg9bf3o47exyMu3dVWA1VY0pCx7E+R4X0hcnzymrzUQvAMbwm&#10;xr0fOlS5UwlW9bi0qxMvZvICzhURoJ69zJNqQlRkOOQsmlV8ybBx7cEOnGXn9/elNZz7D9KPJr3O&#10;Wz1V1kAtbUcb/bwjk31f7iuv0oU4vnVbfGCDCQpQtqkYzw+1JYj/7yHD7ko98h3c12FNVmk+uSPT&#10;k4ttloG7BC5FEVNXhR/9N16tuy9a7ipK5SvzNZq1JeAQ1L5Gztb//vFSQnDMhqj5BQ8RI6tlxRbW&#10;OW8vlfnp5Smt3hr/OhvF932rTrPNGX7cKgZeqcSrmLWjiahkkYc/Q20ok9l+UJkq7ukfV2HOWAt9&#10;07K+KUC41e226QnBME1fOc3a+4OyjSPHV9KDID9n8Uyz9e0y7F6oc6fw/oxmk0jY15zAUmdyKih7&#10;DOjSs/yps6K61yKUMdelU+N0v+Fbqh4tp1e/vrjbM2TYkUaLziCER2tROtuyRM69hr2xPsw677x2&#10;E6fV6sy9rOw/KZAmHoNWqOGNh8QZ5SVdge2cJS4zcuy1pac7iKEMNSDLP1R99e/sbbkvDMvl9mf2&#10;ghF3Ia87bfnwlDCcjuWTdzigy2uBRJaKJVjPgyHb+cvgtTlot+4qpzkz3MLepxSPHpiMo5w0q2t7&#10;ogEUqkLhb/fEAzQIW9J1o9R/ZXSQ2/zmVZ+2VvyI+OVFPnnBvnUep9tlro8u4AZNJ5Nqbuoh8wW8&#10;BqVG6OV6p9qqV0gSPSzVa8RxRmyUnnALtrff9OFKJHkRoEybqd2Saew3r/xH61jgYIEgkDXGu9Jw&#10;fK1U0tH7FVyL86U5wjVvd3W8ldO9IHZQfI4GrwFk791BaDayX41CHDeAF48GXD3qv6aX4apG+9Xs&#10;pHr7WwWKwodmuHVBJg8D7uL0i3PhpPepNhAnCos1dgfecmfwaxwxhVskM4joAjYD4MIW/Xpw5fTo&#10;aZczuZ1A+BqcSRExmoyeFyb0x4ucdlJ1tpu5bLJ/1yjIlLs6iyBzBIzYW+/qG5wT/Bo4k3J8dpji&#10;8Qf9+J0oTKmh1vSL7u8jcmZnCCdGxL32hed5N8jdURqQdqcrjqr+JpDiMa6NpSCFNJh1T+uEyt/u&#10;mfDZXS3MCVnCSYulYc1+brNXu9d/5mtkSC1mo6QlRN1Dz7EMDbQZqbbHAZE6ycrZfjEXGAhzj867&#10;bibosYoKfd9R8vyNB2zw3HBurTJ3Z4d+66+ZMt5jiHSb38LgzgyXCbZsedS+KdQbrJyGQeBfRn10&#10;frDb91kTwqiyHqG+JiiVtaftfnpql0sjyT82h1mx+ZuBGmB/H4XewuhlWQXof0k6Lv1a1z2UkdtF&#10;mqjkeaY9K4oD8RHOrstw+jU+PFMXa6y8vjR7uPcsausl/lnVDgI4rip99jDFtk7jI7VE7dw9ZZd7&#10;Dy7eInd2t6f6CbbkhYxtUrU2BZ5j9u/UiS0bQKjx/Noagh+7UgEG+Jwbng5CTpdYphr2ilSmH69o&#10;Ipm/w4xzCGyv+81rbs7MEZhT3KYHHGIvbSw4+NnNE1NSQ32+d36XHJAmdS0+MuCJ+iszHp+is1vm&#10;wdGxg6Yu2c75h8nakHSOzRHII9hfo4ZFbOk2N4PwlaC8jfFZhLiFjKSi9Up8nRBlDrAM6ZMcTL/L&#10;xwLb58dyfG13lc4/js4sW1WtycL3IUf2A5RCESxQsAYULAALwAoRRAQVFcXqPRueI/+MfVsQB/dh&#10;EStizvnR/ocaR85fy+E9CCffXeN00ap/DkVNkeN6Lc9NxfrOLbUqp/A1NYHddB/VqGU8EJ3WMpPN&#10;K8teIW7qiLmZPIm80dFglHoWlXNbeYQsyPr0pAhrq+arpcejzWMGZaRHFIXJVJYmbHuI1mAS3GPn&#10;2F+ExtHijj3OK924pu43faEfv7R5cu5K1/6WLizVRudaEHOJAnbU/vnLDeyS6z+Wmcw286iYk+OG&#10;AEyQAUwu+m/jsWB/qZdrZl8HNUYvKEj6JTGDBGwmb2/P19ipXx5AIRo61qgw1p6j5+Inau/a6HFC&#10;OQAOXqR+R8jXrtw+ad73/emXGNDl7EGX9wCZ8Ki2C5m6t7+pepjPCzbCpNRGgVA6AC03IJaqnKuj&#10;bnoa3LADdgsItVATd3RlAK6yfSITxJf/6eRo/LvWrmourr+KCDeOAUKqlq9Ndsy0ncxYePYklrau&#10;G7Se/DVQjYdCz80QYI33GUQwvvO5Q7fmzQGTAzHFR/XX6NJt7PeFVUi2Yz/mC9O7FoVZ2/7Iznkz&#10;wxob/vshk129jH4GP65Ry+JzajSwZebk2Gvgo8bxYg1lkFbCaW/3orYUGjZVdMJ1+3lm+boXyOdu&#10;Pi4wMCWqKIN8R1gwT+nZHtbLeWRQBJQCtQ7OH+t1FBroZHf+SJ2GPvPOtWfHKu/eKEuOjvxhOgzM&#10;YAJluODznrRfmEt7PbJot3ilstNPpdwl1yqWG0EL+93QUWQygjWkoFvdBaZxKw70kVByK1oZdqSI&#10;9H1bUfrrd3Jlq2MorXvms7yU5V6+kb/HhxFWE6BMveX76LUSEjSTXH1G7zJrX+kOiIKYWeQLLKJ9&#10;bhI5rMK+dtZr8iBZcdUHMel6/uIx3nZeFQPCSSfZIuiYo3jfrexR11WcVrne61KtdB+J9VT9U6a8&#10;iZ3IbZs19jKdaBC8rnx3U7kMxptphdqoDggHiJhPnYjOpzTDVW/FJv9iTwHGSv3PiCXmxFzIWgvl&#10;wzQZNWZhy36Hv9wpGPelzurJ2fWX7P9d2LOMpmhzait+WpPXLH2uOrqFMcF+dnB+dZD4fwZD+1cb&#10;3Lp2BnRumPmkRLSjOzyjXp7hFHMTelQaxpmBU29g3yWXYbbPJ35KX2cHDLugD59g/z6NLjT8TWsl&#10;Ym4pndx84qiAwqmLba9UcXzvKXesOeinTWEMXSJduA6R+yK47T7WlAP4pE7VvOIaGZxtrQdZ21gt&#10;PxnMdqNA0LTm9/YAWNudLK0bB3ia7bxNNPPh9VvIFhipXhzshG1DjCIxM/aadCKtXPvBJscWGj3l&#10;S71ufSL4nvINZntUS8nUA9em2icKQAn/dcRNEQ2zyvqGF9ej8N5uyFi0ZNziXwN1c+93yMEt34p4&#10;icmgq2zLWZGLceh21Lu3cMhJgSkWoctvjysSze+EfkHtstxYG5zH5bmWbAOx+IpGaDVSeMlCXa1g&#10;jPffBctgql/Z7ShlAc5rKIMYewet0LP2Qn82at/WFDAtNY+H7MQ3lky8tNoGzeL2KrUnx9nNRtaF&#10;lD6B1HT/MdxN5fvIasMIJuLTpHxtxRk2BO32Jq5cc6a1yDzG9UFpyC1sKLPADxcvwJfdLZvrASjI&#10;tX5cL9NyFVbYKLpWWZIBP2jfQW+DndPCdtub3PlqB/KJf1c2Z4znWsvwr9+AW9zb8TPmeiMsvTfW&#10;2/NMMD+OeGoRU+JvpDq3OqCHuvWXJR+0XBAcxWS/yy+SoRn5I8ftJrL+DbcuwI6eKCLWyHr1d5Nv&#10;8AhedfsrE+xM2v3m/HYRjV9bo1s5LO2h2e7XAUMtY7uD0LC3SqRAGRJaxW5OLSfN7pqee9y1Xgi4&#10;51ZJ0eo3aaItbPYuXYcz4QnW5WqZNMLrEjtv0rwGSS7ugIKj/l5ugUCn9OhDuGoekE0GcytGnadZ&#10;N4/5bpW41f+OTsgt872KEwjrGRb9/JqxRodw+srH+Pfix32jQB+f2UFCSTVm62S+w2PN81o2egKm&#10;Y7/xOk3X0NgVGoBrPNRngmuwit6IkmznJyPCqF/+2b2F8XeNIlvOr4r0sioz8VtgKt0TRlAGsX3c&#10;xqpWpGlfvBYV3lG4rqV9dVxLWHSw0u6dSQeIwMYg20gyJk1RCDcdKmIu38kIH2HEPbjHqdTDdYIQ&#10;7iL6d/EYVe18CwaOwyEe4oDB4e9j57qn8T5k3sYl/XitHvyLOT50eQUGHoDB6U/3ylNPqqbgTTHr&#10;Wl6487xZz9NSsp0vS2370QRi1NJGOIVr4AKG1NZ/s8769QTkcn1uQbzcIQ9Gav1LRGbPbPvn8UhH&#10;6qdknZk02P1IVprg+nioyUAatHRuvoojafTu0ucKw7K3DZy4xXeV6C/ZyFoRq0yrCbbG2zR7Ot46&#10;UGaB6Tvl8MuwGnnw41K9tm1NZih4UtqnsX+ChJsngZ8AVjq1CaXTFu1jZ5/8+jrSLGBdOLtP1xPx&#10;vaMUAA5VVaG/Ieknz2WY/Y6XZb4W40ahsP8rUxiWFkvJ1ewaF5VGjZDz3GSTU0yG8EdFvp2tLHbE&#10;UH707dtocmovb8tv4Tk9gIyEy5wY/JYiXrh96BIzxs1QzAdD9iBDcHB0uJuoXf6tVaaEVaGMptGf&#10;N5zjnyy8L1L1nV1m6or4bepE18rbU5GlsQaciZcCMLN/6cQH0d1qv2J4cio1SZgQXubecu4038ow&#10;HuO+4X0QMs9NOGwwV539YDU9ZoS/Hpp2ar8DOteyZJnrAkTkYLqT1JiNnWWt2ixnZOp8i4n4eh3h&#10;K+t01uXtZrkeVnDN4MPOFvKxuWMH2AWb5UNyXbgf8PoPRgDbj9mI0nZW5BfXePM3hISOWWCu50U8&#10;oQ8bUlV69zMsOSxs5aUl+ODeaTIiEH98GkG+xKyvbLToqNvOtLHq1l9H9KifjM032NTvYX2Xn6DP&#10;ZYvMryfCdW0Ird6KOVs2c8xBmZVwXuNt9fGik+0hfFyMwcKI2ZLJ83abS+py7zfrKL8UeBVaP9rs&#10;mDTCL5XnbH1ZtvdzWzh3zS5k0XdzBZRdedWLIB259XY52DV4oXhySURrL3tQBsyPTrnqDzuHPHWc&#10;V3vn335fOhRDHn6vSlKfs4Fm3Whx3N2cKNnEVoj0LukjuP7xHBpFegt8ECUmd2UiXvDVn5JMlXvt&#10;t5dX9E6lB9w2Qp/cEcpQc+MDfoME+W5q7qy/dMR4XD6OwLT2EYDexSO5K/oh6JQH0Gd/0DVDtzWc&#10;k2nOKLV6azBWgSXYCfPYxsLPnpxzCGH1m+AbBSimnXXRu2VUOt5CmVII+Kd5sy066FljUSOpHdfj&#10;bnie5Hx+V2I4flM+7lp1etbQCHwNfzk7XvOZgtb2vN/g0zUq8w/dlk+H/iEQpvo9WTHeopoa+nWe&#10;Gzz9UC3T5t/XU1knqpjhGruWSq0WmU/u4Bg+rL+JoL/ZzwGkVP/wpc4VKUlPOyuI59nCdXGR8jPv&#10;N4F3M7hTF7PlqjeoIevqpGi+Op+KQcihC5aW2dpXpd5P0aGM8Xb8SzO4s1+4yreGuUpHCHL41IJB&#10;RXvgAJQuV6SXdmYeo1Mn49V7hjNBy+fq5qhAorPhOS0UkoMCbZxmB4EZd+zGtFhpZK54swc9YowY&#10;k4r919xi+BXFdHO5BWtrZV0YrudMsghX9l/KSXV+XF8IhQw6Z/F5CsQSPtuRaCvLV+BRd9mtncLn&#10;236qysqo1E1rs3tu58QAviJmygyzmsJmt8s7JiBQpqZsJEiWxtrxJpvK+BxHKpfBcppmhGZ0n7JD&#10;o96rMLl8oVRGrtqiVw972w0E0M7L1OnSi+jiZ8BkDysfJy+0OafrLcMroL15uD10nK2xD4LOpDqF&#10;Mstn7Bkgvnw723FeL/c2K2jDzesRo1WZAPpVofI2pCqs2PWf/jndh0OhtexFxZ49WFJCrN2TqH8h&#10;2rCvmjwbw9G3RIEXwcuSGxbrDRCgJ78o7q8X8M3Ohy4Gw6JWioeQyNxt3LL4eJ1x9+5TKl2djsI0&#10;jWezb856+6hmihNzW03nIC/WL+YByBCAuynFL9izrFiJnbSGp9Ge7LeX2+z3ACE+z1GZQ0go00MC&#10;6l6teb+M6ZmnwZ73TzfPyxVM6/BzD1Z1Eu8NXSjpxVxtYyqfojFEw7N8vkWN9TjKWbbFoxk1skpk&#10;glUvKaRuDIpnRp6QSr9CzJThPrimOJQhnRYW9iZxPdnJlrxaYY5wU1zdW2RTbrPv+/vHb8krvdET&#10;OY/CG/LxSz5nNx409hj7x+XWfFj033RW+TnDlzJorT/YN2iZ4jqzDGhak6nf9/532MABqH8HU62P&#10;mItV8m0DbvpjDKPVaPiVJyttcFKHljt8wEtni+WKVF4Cl7Se5k7TR1wkq7vvHbuQ+GfzYSKndI38&#10;AQU/ajdr1YoPclS3fjdYCP3dbyR5adbm010R7EXkcFkuTEjDJeXhIHscSmDwYLrWIs+2KsrK5FfT&#10;0mJ7fswrBcshybUtp3FaSMfWsozXOiUkDEpPlOuQIJuYx/lp6UzUmexqNf27rSH9tWJ0Ox90g5uF&#10;lchTWFvH9ByhmdRQI1Fc1pJzC09loUNu97071bARjO+MM8XVWUn3tfLnmu2WcasRS/PClMjN9bxU&#10;nKIBhFnnQLiSKQ3SaQhlqOuVXa92/tCklOG12oyY+5Sa9a1HWH1Zq7NP34Z+irWa4aaZicT49n5e&#10;+8cDuq+BDHvPck1ffWNkju0Ui9mBPPQ/51JPNN1tDGQnLxCRCeMmfz9ac3XyMJnZDYO3yzyz0scy&#10;wMTy6aP9Ar4uZ1AIkqvVes/zu9VMlmAmpdGGXHzOpLIYE+dEeaw41llu+0lDXDCIG3FUykW18mHW&#10;glt45zH26tVBAGV0RLcfgwYZuXy8SiZOx72LbY1kBHXjKrT6fpZO1EGcM1s0Kh3RzFYa9ldoCadz&#10;v6PXax8Yj5FyjemMrjB89jy4/TrMNbi/5+PwWoBL2CB/bAw0KGMvV4tvTptbgy0OkYkjPWuX1o+d&#10;ZUdObb3ArkbmofNKRNZb7jBr1GRuVEiIxPM2WyoHiIe7TLFti2uptzIy+TXsVbY95lr6b7aci5Zy&#10;/onC5Pp3pmGs25/Qncju5nfZUkMxFuVKXq5G3yy1bFyKejW0+6V3Nc7kdqUhz55BCH+EeNSpBfPZ&#10;wVI5f3IE0npw6T0vPED0cJSr3/hzjXKn4uxQZE6FT3F0hzKISEYGzq1wEytQFYlKtx2vePtIOnk8&#10;NiWgxGCkOJtbiDyVIPByXrnjt4VS73lYxmPIntV12ZhHYOGw69xfMfF9uaNckIv3i6gcVtiOP6pe&#10;nxiUgZN80iV9KQLV92BS3wCuc3xbRZNes5IkwtJqnrPGypjgNTfm9qjermjzx+eay1GAN+Ya3xOO&#10;kfvxlggJKy8JW7koWp85UpQnmeZo1n1S5pRy/g6b3AqEcJPyphq3KuNLon1qokZcOhuYyhZ+pMF1&#10;zA09KFtpOrt8teUNbXmqaXf7qrn91CHLEcYXij0fYdg4tBjqsxzOmima1L5utuwMfM9gA475u0nT&#10;1W9hc5Iy1dySnr1TBEZSqSCl4W/dLwmFtjeDffRWLJ31t8OuwzPPDvQCBMeuB4L/W3Ll8nQbuKq1&#10;14C1MKDrSwYdD2zkea7Mwgoy2RLx2FVbUGZd9zbTbPXdYZVvK3v2qoIgzuwIliI51BW0MBvZJ1g+&#10;QvSQPPEkU3pOKBtOvOIA96f3G3W928u8tNGqRMuk3SLWnuWP0/t5vHN1hj05y0exLPehDIRg6Cz/&#10;M6YyUd9dULS/D2Z0G5kWsHo65vBQStemABkpRHXz1MHOqTqTaYfsvcVhKkHIp0Pucwy+z7ZfHQhb&#10;KLP06DhegQ4Xp6JCVqpaHlxpZChzG+9ia7o5PwmERjLHma2fszjfrTXqM/OCr/1K/ufbSZZtPjb9&#10;kJFgIOAVi5XeUAY3FcA9LpDPh5imkeeEfWYlPG3yGvzWZ5yoLJnf7Saki1SvQhkATBas2nndTTon&#10;e5OUigYyR9aXzHrVnrvbyTv3kcoPLJpFcTePbc8mqwvgCXtGAIffSvtaRT98pHORYPgSvXrmPvGr&#10;CKbsYVFO+72DYHW14+HfBkpvtbworzjzi/rwxnz3Kz8KrP7IuQvHGC86MjGCHIjipSkTP8mfyt8Q&#10;aXdzSn99TfxSUO13uOJ9cRJtOwWloq0Z98Zk8zyeWpMD3lv2fkH++ZAkeJpnAOGjRO3ZxXw1MzJ9&#10;EZ1kMNjSQj6SFs6JImJOHH7JuvXxDaJuag0yk1zHx+61OXrZ2rFlatmwefIrBa8Xr0ElUEmGDYyn&#10;A4ypeZeGXqx0uUMIZV793K0tQqjTSiL53E3azaLgmB52b2ACte1aBx8PiFzXKJEYBvFS3n3KgM6h&#10;CzMzxJYgo9r+GYq6VVB5rX4qHx0C2a/fnztstXLl3Pm0jNsx3qahzKEHIZQ1Kx1uil99f+0Hsxqy&#10;vO2MUNRv6kfzjphqv08khHwmWgky9VpS9rib5kMZkvYIfUVMemr/fJhNLNFt3QT7U+ibsMbxe4KP&#10;VtAM5EZ9x3soUwXdEZPc3r/1o5IjDakdFw9EEzYiU5mZriuKTnA0z1Zu7FHjL8HxTKvi69XL0Dmt&#10;DwatPR7w6wkBm6Hg2zXBWLkMTptV0PaCo3UtNbhsXpb/Hd5f4ouQ3FaLTYTvwKR26Izb47X0k60D&#10;g+xMM+08fvXJk6TWV2I67nPPwXr+Heu3pLctSH7uR6b3kjpqrT5KASsF6Op+ub5RnAR4XDZ8/Rgw&#10;jETk31Q9xM+RA23vlMPwcRgMh3m1kVTrv6YzymTaFOjmbi+a9A8npbcrlwSJvxx7anph7LMsgKd4&#10;Uwq6X210PYS8UVqsIlfw887I9kAIQF70o9FrHmwWypRSvrEz6LWO17bkYQ3cMrodlBSLuJ1DRB+1&#10;BGab4IZW2KgNe78Yo8t8oAO8N8sjtwcDKJZsvEPWxXa3czuUHrvz3YgqklEwA7EGdjx4rcKp+bfx&#10;IBs5akrupftivSAPTxtT65LgbXZGG8mVVi0OCGL+1Lk7ISRAJtPKC9uxap9k20wbDrwAdY+avWqm&#10;aR8+SNgb/WBNLiaxWvmhdJLyc1HR1oE9gzJAiIoLNRPQMqV+Ja2UBzQ97i3Dff21603wwwQE5e3/&#10;+p9//sH/G/vn//7zv/+huGLnVv0CJMMucc9OUillvGevVV8VurB+W1BdyyM/cj9h6G5gYV5HCVjb&#10;ASPXSIqmOoSZQslc80tUd6lyqXWYLfyj+9bgsqEhpmiqwPXZexh+NbirxXi0nWPzVglRX310M5ot&#10;Y7MV+T8WAcl5LrXqE/Eofsr0jGGpjXMNc99o+6gxPHwAAbsDZRhrdRn0tmrNwyZirTyNVzKVRPs5&#10;+AheTHs+7NXrSkbsb571Wyef2x0rJ7F0u7c56ppo/eDg3Oml+J4PVffhTEi0ZJq+Sz+iMXX8uPkM&#10;hHLWMH0DZQ7Ni1dET5dyOG7e9i9CfrtdWqTqjrK7AzzhOy77nRvkI4H34JKld8G1wS2Jylw0SzRR&#10;rXWGMFS24BFk1+DOK/G1WdDVOCrgOn0qvyknj1yx7N+resxXdudJf3JZ+5+1cXxsW2h1irwvVXfC&#10;Zh/Br4t9MapWvNMXdsaXZ+SpuZYP859c1crCKnc55avH4RFiKuiKB52f27VGrjhv36kt7l88FGh/&#10;q7sJZUaYfx12YnKU9U2n6hUO1C24WDCT2Ea5TZfDs8lIxpV9scD/LCk3uUztChgiV+QQu6/rK3e5&#10;cuiSmOROLqCviknytBZ9dtQwr81c+VofjTsq8/i7hODjecmUTvBznJoiWAX6QnkJJi67GCXVXLQE&#10;IHS/oZbLg3ZZnCzYa4+cYctRE67W5vfxEE3+K5In9d2+hI0NlVW85mn2XlKLSphWep6LJSSGmHMo&#10;Y5f1WrF9I8WTeE130RW5yBv1s0K1W7ZSPSbt3LMQ34tysCu728tNlOWnRgvUpPBW4T/Kgj2dZXDS&#10;lTfxeFhfhKxKoGNVUnEOU38V0d7MYTrdzUMZSz0eHsX1LlSns2P3cM58+5qBFrLdaz2lipsGUEqP&#10;IwB8eqnzysZ9wASP1Hiz1rbHZrY3D2J9WpOs9NpTIBOKCbg2d95zhanUSOrCyzjNy0d8y0GZBZM9&#10;ahe2wA61lLGo9n7UzGDxE3Aucn2R66m3sF+4dU+5lE4p348J4sKe41M06v9lQl6Q0po3GM50fszv&#10;GlobyHAUW7Dl6Afd3UlReeUcy8TfwZMYawpHbqW7myMYSE3V3Dwoxhfl4ugyaNaYFNTyLJlV8Pm5&#10;c+gJU4p6Z4WLA6LAL9yn8+YWVIlE2fE6HBC0I+MR0JP8h3uLyIFLc/YP3Syr7b8vaZtu3KeHI0TI&#10;9bHXYVd+ZRXqOi/WcrnFoTLW+Xy6Un+LXCzlY8M+YNStCPK695d3HQ0V9HW8tUxta2Hu+PhhUnib&#10;qTYyuCga5GjBNpYLt81P768D5fNi5Rjap3XJHS6y7U5xjgfbsp9EW17wIHMmGPVO+Noqn+K3te+P&#10;d9J581W+nIE/r/ZAVY/f8q6yBoaD6M2oM9/U3JIasYX+b4Xkvx3ybPVyLQPKwArhKMyc1ZFow6j6&#10;2J6MKcP25/wZ1EKZi0/eQ6ezytUlZAfc3Q2JMvKBMb9h+UKmYgqOzrcpXCbX3d3q8sub+PP0mcKw&#10;/JmkdC7tlLb8sv6v4EJOal5zlxfSekZVGzyy64ZvzEeQ0MxT0yVeqW1ewVGgHFVmZ428aTvjGcR2&#10;rZp1uf68uarsQtxC0TA+q1zVziG+SFe2v9n7ft9MnfqopHoFmfnrp/2oLBXJBQ9QmSf/EiAfurHb&#10;fs6ZHHKKMZeIwCZpcM6vUqTKt+u4ts5W+jOwZewmuxksUA4ATBk2FNAanRGBCwtHWO1s0Auht/CI&#10;RZOrcrGOXhbKUBjSK7ST+0hvslJ2CFtKT8SrZYiivQ189j7O+JzQNxcM7TRqBfRJn07DmEvY/Grh&#10;Z3AkLzTa5WoPrdt6gaaZpT8ZrZ1Na+cHr+xJ13CQLS/+3egyNY4e2WwiN/OvMAnSGq0oU+BbY5pD&#10;nsYLVKfxNJMi4Xw6+QzbyKiDt6Y7V2G2hcP1sj15YEeDt5PF3+8sywfpr1cqDsgCbT4XfHsf+Owi&#10;pP5O6BFVaYItM6md1deoP0f90vdCQpTGBXvN+qXiaEwKRX06DSG6AAIHXHMGd7NZ7USMKpguDoX7&#10;zs0haH/da26uVv15hCmfCQ1QJxIoxE/yi45d1f90HXLBLfSK8jqZ8u36fVDKzgarfDHqsjvE1TLU&#10;VNw9+vz6U6Rkm0iKK8ym+ut1RR+ox5HWWOrs3WnOheHZyuRNfB4+2j2/eZgcRwv8+vKy2qrjk/IS&#10;yjwf5jZcYfRu0BAdWHOoNV5kgYjriUFfe9Q4qaAXyhOa7WyXz4IWo6dkVliEyeSpwf9QzDklyoXK&#10;bAx2QAlLWz92nUxlJzjrAV82AMIaSpnHqghlKnXI6ryDHGe61DBiGHRnBbHnM9wN/dW2P7Mxbl+r&#10;7QKRvetmczDMfElpuKneMwwDuayAtX6lWqbxOFeHH4HBI2Yb+HrFBaGX4EdZvo4u3s6g3IUyahtS&#10;jORe7fAizv22qCVx17kT7vWUwVPimWlUg0PdlB43bUCjFckZB19dOX344H78HhYXkCaMYGNIWotH&#10;/wzWhWAd2okg1yG2pj7iV72DS8RfD8psPzAXDIEWcI5+qRX2lFMWGUk14ckjGDp2algzD0tZytBe&#10;ZAWCSgeydBa0qeQMqwNlu8tV3uyxqWfYX4XR+V/tYHSXzpLnznjuy8ylZN2Jndzf/MY/ZebaEdgE&#10;kwORyY8+1PxyyoThWZ0sHHcXHZcAZdh5jxZIRUnBdMAPI117uQdysU5mtpSb4pPF8UBLLfKN82rf&#10;AEOYMPOoPCkVcNT69qSoPPo7BaIZt6gRHmgbW65EdnNpq7pEAWhCZfrt5DKw8ufCHdwuQrZaZYMn&#10;7bPTOZaFlcrhHJYU+znlK99v/qze0G88reLHHwzk/p+jc1FUDIyi8LMk6UpUFBVJ9yQKUUQXKkk3&#10;vf/sMw8ws6YzHf5/77W+JUxVroYiwUj6bbt8Rv47cjifkWcHVU1c8z9bBZIxHN/dRg2ACfXivtHx&#10;9M8vqymE18DziThxjd1Rur8tWb71tBVZdXsIVCuZ2wU1XNOPPgFmlVHn6zkkv9oO2l1MHpkAtQKZ&#10;MVPprIO4AlPzA0tteaavCjPJ/DAdwxlowSg4Lqu7TmSYXZ1gapOtwrYVdKsXwWbnN2zGfa4rEOVE&#10;rHPcPJofjuD0pHJ/Klg+w9laH2/Zufzf6BvbLG+N2nyEpBY/pd61cowS5+ynjo5rAGjsdoP5Gm1X&#10;H3ljJ0/oSCMMzjJmxUenMqznrJp9N+erQ75ZOTBql8QBOxlWWu7ZWS2QVtssJAo2tDshyAgfxOFq&#10;o+otahHO8kcEZJS7WQl897rVdd4MlGwDO6Zc+cyWS9drzex/ddSb9KqL7Kn6Yg6abL4aw/ZSJh3t&#10;2jONPn6EDHIy50uZRI/xkZn4hwvIlGzkiZ6aEB9VgvyuDHbV4/iKATsm9C16wwMW+MdtzzDyrs7F&#10;ZES5XzUuRuufVHFJbJW/yPnMsDMbq9BPYbDHZ0sHsHpJ2qZa0sgX9PTeP7zxMciE6FnfryTv8ejE&#10;3wNYzwqeNbEKEsNIM39KqEx7cz5BAVmhHCTHy9wvflz1UP3lgP08SiLy4bEFtao0p8R0k1/AFSp4&#10;XspXvLYxx9KVa97bGDpqgUyuJmciTi9cjeo6Zre0A1UA4bNesOEO4qwat+V2rQ7qc3oqdQqjrlhF&#10;3Z5Q3grm4ZK/XZbWafQgO23K/VDFJ/cdaAvEX+PFekC6WQMqqNuaEc7+vmmbwSZXJ0ronL6kZCMz&#10;Kv7a7ZW0UOvCNLpojFafx7RBvJmztV1pkgi558NbgIs1FLnfL4LwpPqjOWTs0DhrK8Gmf5dvxHHS&#10;kYryAAbCyNnYt3YmyOixYpVGmjH+sXPU2KMrbhG8dz+s94jr5E0xMvRj1wf2aGf0GlZFq4ungNPZ&#10;fQ+fneeruYqwzukXNHvungD/kgy2ZInBolcYFI9UDdWGxtq4fB8gE0hB3GIVb+x5S97S+yPOBXYV&#10;ndYprghuIKd+piykrfVfFz5exlMle9G6Qaozs90qdRr7YY27AQUNIDFmvHfVZeZ6Cu+33hCY38Pq&#10;RN7xlvMbgMz2XMZ3sKzrLmuT/VAr1hVuFTSiKVWgD1aL4XI6rd0PH6EOxV238Th9pXr6iJXsOKes&#10;z82jNulnnOPVebVKOtiBMuTkUFyYVWZCuIaN7IQiFjjEn0xj37CGNtqV6I27mPBYvtI8vH+XQr3R&#10;x1NoUChrOxrsch6imgl3HOSflYPe+nmCiayqCQPsxWd9Xak9RtJzlp8csE10rpaP2bpemlXXwXT/&#10;G1z/RhGbCP0s2OJIANSbseB77HR6n+8PXAt4Vs+z+pYuk/n9hhS3Qhf9UWOheDL1ev9Ici4rX0Rz&#10;tYRfxKs+cGvH3RiCjLuQTRs9qqpvqFZJsE7FpM7/WXuu8RlvyD98gr+zJdm+TLBxxhzU8EOsdzYd&#10;h+CATweLyUinS7fD/doZX6UreQ96zMBtzy+tXDG6Rm1TWaeDe6TmkXInjbJnVi/vZFZYwt4fr97W&#10;ILNYUE5a5Al5hj4Hc5OWFsfP2IHr5INEecKbA5KvPdgzPfkoGNXR4YrElUeJRPEZj82Oygjj34Te&#10;VhqCcVkt9gUu3a6yH823Nnqfz2cqh7Bh4GWQYYnh8JHzwVJ0rvXup9Bpm4yYX8eTLsNegleNjmWK&#10;Olf8rVVdzbYpXUPxem5UahxoVZT8+2swwwvdDQ5x3nh0ZOB1havdyFVq4PNp5NPafBjxf/834kTu&#10;lfWplHiVWzHqNIWbxbWUb/KSjuwCUAu363eymD8sttoOkQqkHHUbSY9D5FUgJG/hHe75Fbrc4fq0&#10;1m6DpWw0Z9xRp8fccqmAsZi4L7Wpv6cAETvnzjP9NHQxAByM3BInvweOFbDZ+JPVauAS5jsOEl3s&#10;Tp2VYz7Z382HNvrtU12FSvk2VA9oQdFXqhaDjcuzNjOtinrH14HtnedzYVuIKqe/903rEzgj/ZYX&#10;JkPeLxF4F92v0HmzBusQ28OGR6hTwByT/S7t12Qsvhg86ZAwtT/F7Qp7ibPv61DkjWCz/6XGeiGv&#10;6F7N/Y7v06Zaghj9xBF3t9ENZND1jHsvISnTCERF10svw1/dD/UM3L6GPy+7daszb/XIQ/MUtCVj&#10;p2+ZN/F9GrUyzb7rRFeCFLgBWH1flRogP+WyJIn6/Tm4zV2Rb1pg3pK0/9CZQzyfTaHOGyEKBmvh&#10;Q9OBNvLjYF85RsxjdDhGi7O/aNEfvteOMvhzL/CtHTt5Ur2lsYLeWHi8v8nB7BlFJYfazcHxFFua&#10;U+IunI8WaaM1tsafLnyaK3Z3orxT0oxe/CTaxjuMZw/1MK135W/mPFAqX13JisFMuQOmbT1D+25G&#10;Z/repTitM6S6quOFV6MbbsrPzpGr4N0vsQkJevkzmzCvw/Mb0fo1vyAT2ZVPLlQXpRl6bKzzSYnp&#10;KfJQG5Ve+1+jsrves5clnQNKaRuCiXd4Ij9qGdonc/IoEJbDvGGKsCu91aZ+tDuTxpEVZycxWeqb&#10;mSBkiHB5aX7XfzLb4Wlcucg1sfRq7WLjJnB3tzlp3bRT7TOEHc9793i0xT5/cMuOBGUbSBF5C9AQ&#10;ZWNexsbNxTYuvLIeUT4A2dz0RIQc87Sd3MakfMtE68xtOiUSkOls4aM9qsf0SmP4ZljU4jH5MPvq&#10;sgo2kejLsPYSw7ZvuvvuJdyl6XJSRVKooV304QbaIiml3cuHTNKceQI9xUdG1byT7KnLbQik6g1O&#10;TVjQ/Y2+F7/LpDHRWuTIh5wiSb4QG1Cfz1UgLxvr+8xJ8mJzNGQ9RkLuF2qe6ArvtwVJza8P/bBb&#10;kqZCqcwY3c2DiTNz6iOO2A9RIo7HH/ME0rbatwrB32st98pPZw0cgm+wyhGTyB5P/R1z/p3s4ve8&#10;d0sjZL65vmNaajSCvZ/T0nehXBm+abt+jhatX0MwyyneYXniENWe3vLctIh19dHPtyTE5E4BwwA8&#10;E2Q04KM05sh74IUGHdutmrTTO2SvX8Tu3xg/K0Xre+D9QjOLeNBDBtyDXY/oDCPwVe0Ttna35Lj7&#10;Lhaq7oLuVMroJrP6DWAeUqwNCb7aG5nBd1P6G6aIT+aQTmtPkbgjZffaw4vPLGcWpDphl9/M5D6a&#10;fOpRrXfDs/Vwo0Lg6K4vr/dKVL29mlzarOUNDfTBQ5RdoOMSxZ6XMyYrrh5shR9h6/55u5dokAnU&#10;2yNFJ9On+c1KFf4EDUVN9doZVbvVdh7qVTcst4s/W3cH012/2HsmHXHfgjGqQn+5jqstkuCDYfVJ&#10;VH9khnZkEJEyDIciO2U1tlI52FpZk1OQKcAYSTtiqfd5/nyc2J3V4lemCWKx7VaCV1HYJxwaq/lH&#10;8OqWzsPiurgR3M0u6G5vj/e48uj+Vtijm8eCAGo/BoMoW8edsYV6t89VHyYvNU+ttL/DLXu92Q6i&#10;P+fdEK+3z5lwQCpz9rAeK4cfMtXt5nTg/D6deP7+cBJ2vqwcZlbtY+Ysx7XQhjdYblJh3do0GsKK&#10;/iaDfVWxKC1XHWaSNo7+xvRVnPgg8/S5YcoB1LY1ReiPEhbdl0rxUVWETfmn3BrqwuPEsBZQmqYl&#10;EltPRbFLQZhiUVhEd4aZwnDFXHqpyzLCqxk0+52rmTvrTyseI5FXsZu7tR+hINOyCv2vMF2f851S&#10;u3St5rHFqmXN53Hj3FLIQ6X8srcvg1Gq8SdAR+TgMvbOJ50cGcQgr5NiE7kDqgoIO78yVEWaMenA&#10;putQoAqzbXM7O8sQqu//faHHxJeFRP6genfP8XUsRVcvUPlpITCYo634V7ozW2Q691RowOTZOGdr&#10;4fhIDTZFmqG+XXlRJwXseG/DUHehEuZoXmi/zuEI7/OzL1TdfZZwKHj8DSGVckH67DNDbzI9g7et&#10;q5qOXb82Q6mUX3ww54+5vxXAHvICxEpxEPLyt1gw5MK7bfSEb5PiqRz7GBojpeQzfCITnws2XDw1&#10;a3MuyoUQnRXzN+7vtVaq7r8Gv0/bybMEO9Tdj21OVwoGbmGDMxB53Nt4OTOnvphJfb+9538f/1s7&#10;2ziu4uioARcAb6nXhzea6s2lhjZ5IMlnE4vPVjJDQuB6YS8W7lwg06gmXlPyACa6A8OW3Nfn6E6V&#10;3TyjtxevOKifOu5qet8AV6dbk7P9h9Hovjq/muvourc96rIGm3laom737pgffpP+IOjnS126tTQz&#10;VGvLfRDifxZntNk2mgtKqJ8AkutVQltXVYh37B9qiKy5e4eyQyHuz7j7pM7usYLLbB7WRLrOm41o&#10;HVDIWl7PXhfbH1Edtm9JY092M+mNVbb9zfLUD7N+iwlH8Glme8gwYJX+IXkl1WkHYY7BBRBy6LPZ&#10;EufjHgsu0ZFZR+SbQaXLbGtlNqVzM8Nv32ckll5kRi8XiulBLF8Lm1xVJcnbVppby1Djnk47RCmf&#10;X/1fHJuPjPDOPAGtIE4Ho2a5t2oZOjcpK5mrBJ6QneR/H3W/07Z7hV99joZKt8lFtjJVYDvr9a4z&#10;sCUdZRrlIDmOi1P/+9mGKdftbWKTqKLbAht4tw18GiI97BSkIgKE63D4TS9eGHIWPcN1vzwyOsdS&#10;C33DhMkxysscnnSdFCcj5/IQrp9nMRtVu9bTyddXqf9dV42m1dMO5cVvcGz1dp094rmcwXTu9t9+&#10;urnWw+mIKsFmjNSaOlr3+2cZr5DN7egKjcMwAxlpA1kP+IzdzER0GwYghYdRHpEdJCtoAMXAc+G2&#10;hP2M+ZQtBy0f3o6MmtieM7bfe9N8oK3xn/nyPijHVL5R06wOKq16We4JNwqjFSb2chplNaO1YO9Y&#10;Xu6eu5x874tZAD+i22ypobyey3yEfdfn6l2dea6SH7eSQeOzL7Py8aDjweQQjeQ8AP4pEmQyXx7s&#10;Y6NupFrmUIwmycLWCLXvi+ImYn/WUa/f2O9kJTbmQa94jtZKp4TCz8O6pq83WuxzesbPDehu7V21&#10;bCVBVoXz/t2mvDgmNBhpDKTr92qDDA82do3rfHjqOHChiea9sWENd3gMmYx6x/bfEFXW1ZVausWd&#10;yeaGgjFwG99slIHC7TrWCbRdEunt0ua82FaeTJ661gR3Sqo/6uwsDXco++TvxIOMYXWtkb5/sCQH&#10;vboHm51vxagrcVj2l7JIGRMtpnusOo0lPNfEDZ9WyplPHcifYyv/zfRHi2CzXBB/DXVg4lEITIgn&#10;Mwo4Ya9JHfJI/GJdYRcnkBE5vt44Qh8PnmtVtME8uyrghwodId1FX9EPt844PXQrwFMbf/YA/5Mo&#10;D08meZE8uOuzHj9Du6zfPWiv8qe3ZsWs3bCf2Ly93sNSDR2b81oXmtcXIPMMOg0pW1aTTONFs4Nl&#10;d0Iz24x4vBIFjdrC4rdp7Wh+t7iTDaYxS0zazlXHt8KQ9VW/X2Ao31g+jhNssDSj5DtyNgh2lxpW&#10;9nNxufWootXmBvv3hM6XKTdXqsS5MT+uhH6OEJS1/lnZn0O6PEIw3zl5r9FdZ4gIznLwekmzLh30&#10;asWOfUio+t3n5AMLxNsnODaWwKNcLWx3zFXpLQJFgn0a6FrQjAcy1W2/WIwxROowq2WOQgRUSJa3&#10;zIes+EOTZUU31SzYy7baC7pfmLLGsbxlcL6sX39M8hwX1OtkWawVm513+qh2F00rn9YZevwMzMHR&#10;ynu1uvBs/L2kV52zMiw5WXWbgZoJdnzsHQX4qRPF+YUDGqEzcojW+cE5xBQ8BFPbzKotZnGZ09Kl&#10;a/K1RzedchCgrUFBLr6r56hbR5tH3U/m0HWzOoOGYmuw/pvc5j5k2du62MayO9lXP1zBeoDF9xsx&#10;0GyLurERnlhhkivJabh0TgUnd88959mqlmW4JUEv2rP+oFFsuWuH+8ijSMJOt/lingkVcVAccHYf&#10;h+Dz34Z9bXZqeXOS8SESrVG/yHIOB3zRBN+RpTjfqzbZgeM3dmOvGJeumSL/wemHjVNdM+22Nmdu&#10;0l4/nuzSfePwoiL0ptX4Jaz9kRfQjoTGkNUjPPTv7Zkpp9OfVMj0qFufGQEXDl0fBsVfom7GeL1a&#10;qjfHcXlRCJBSykBK8/xRL4U168ad9Io/+kkyS7kdUSF787kItSftTGsCP6lcmaxKixZ/HSyQSzL6&#10;u3gQi2jT1wVg2Ro10dvxyCRN9o02STV65V31+vSgxnrlHYcAHuDm+e1reQ5Krqodm8Chi+K5MMMP&#10;vZHAp5tVbbL5PSEvpQ77Lb5tT7s9SWyIfvumgkyhCF2bZPaQkQelpDGq599N7NyNThdvtaQb3a/4&#10;eAMZvRoscq8S9KxP1Q9dCUd6IfJDvbwoJsbS551OvZtZ1suNHZ1pnctljW+JElFG9lMaR5GUAJn3&#10;kSypqPN8y+EL+qHkMviE7A9atpxG/Uuus0NS6fXRoBOeLp9HW7+UJhIYsGfd+OCllU1X9AK86A12&#10;597B03c9aPvRpE5lIewdrx7+mpXNr9iZg4ySfinNOlaHudNtE8387yCAvxoXKrlCnu4Txb7p8PPx&#10;tGB3W6tbu93au45v/bi4Gp7ZSi6m+5dJLYW27Oi4bK2vQn5TeLyg0rUzecj4FTKtUFjggkz1gp9z&#10;Qq3n0sPnx553T9BjQ6z67DlZZ8/j8oggewKgqrTMYaqnWTmnpiGezrT5fboINF65n8coSjjDR9w/&#10;w9VpEB8eEQwHx8CjMgP0pHraTvuBzODp72eX/Mldac1ecjAmFfbLdWd7+Q4VpBusxNhm45qCkwFo&#10;pu8BNdvsgM2i42ZnFUGFALeI1asTlPbctGjdZWQlHsLtrbKsD/b7ZP9Zpp3ksiuAjPRrkuH+4a7c&#10;y/Bc/cSO+dsdc52kxeqNKiVdGWb2PjmWwx5LtctgFPC6+Cs8Jrx1d6uKnoe7DysXg+4YNtrh4/ct&#10;Mc/zcWe3sqv4mDP6LiQLWv/vnpr3iudi78l24MTxHU/uSHX/rimFKUyllOaGeGAL1chost03ZwTM&#10;yOQxvu6JxSR+l1t5IhGBBdlCqdrsOFUCuTK6t0VafdKrzywjLjr7uVLcCfBpDo7LFBa3/bNhZN/W&#10;mjHmxkqI60J8v9hApJggxxqBUAN0PY/ZJdEw/BpyU5ol3MjIM6P8DAirlcwn2359u3fa/PcDhmBA&#10;zs7QS9fv3Wt7rYFqfy/pzIohabqeg+3UpPh4rYPuZU9xLcxuYua7Je2g6GA7sRZFb231Z7PBi6S7&#10;nSOUDe7T0Fcy/NDeOCFlLOFgi95frqB2+pCxwIz0rFLCg6Y6ZxghgAy0NUn1Gf9ui3h9niMYNqMl&#10;Gp49ScX67Mlgn+wqMwnHywp3bz0qa/f24sp7o8ftb1dxOJZK1+WIbn88d109rf1LJm2vOo37WRhU&#10;DPx1pNECNS3P/r5pVWkqkXciD4Qms42ZeyLXKGU3k157Gt60Xw+qdNR9QT0J9RuQTb3K6XPtnVUN&#10;vwq7pEHkiE8jsIZpdOZrX//9chWmjmRaUTtZIFI/5metufEo/p2hvUN/YcVVIXyV2PtNaXPgr3up&#10;e3cdfcL4nFkVvMEkeafe8JYa2/0+X5gIyRC1eP55PTLdk5hp3ni3ZbVPzft0ksUoSY/j5fMzKDZx&#10;EloSpu1TbwgyZ5WbLQoF4nJGe7TLiIhC7tvuSk4rA3/1fMyJSu5YkVBcJX90c9ArL512Hm4GAvKd&#10;XyHpm5izS3v8WO3QNdlOn9ecs6+59QzspLUiYXldWuhif8fBWAgUNI4fK6rOZtBQH11QrjaYHX97&#10;b41xE+hTiGxEFKr+hVFqcW1kvFdDujM60dGFOSqZ5YSCcCfUFrK70hMmZOMm9Cu+Rp+tI82Xe69y&#10;kQ7W36cx5zv7my1+YdSyvOtZCgLb/af+csvv38mvifOWEdA347W31BM+mlGFL5VfmnsLgvnRjvgd&#10;MTf6CDa1lKAiqjA9RuPbaF9sT6fyZeS+joLumcodB5keeLKYRE5nT/5tHAXTGf58qE/C5+vzb73P&#10;ePnGRe4AKQ9L7uGxv3TJMB8MiOFl8+RhyJFpHMAiGBwqmxLlmoub9s7ulpnJ/LWJdLnYSA2kP8/9&#10;7W9oLlHR8iVJrqQ9xex+BX8/V4hfJoy2nuZReu/Dg/+gLMOXVHyE6u3ZjRFAjk3t+hHbs4jjEnjN&#10;6xBAtMuVl2IzgoomEm/zm6S56GZyefrQXsh/MibxMMl51eocO0IFdztb7DLMu29JaGw++HwHjzxs&#10;d2dJtV6XqNJCiPfOvTubmq14uVtVdGP+/B5JfPg95R79E6m8hMW68J0wEv5NAqT67PQApwQyR8ZG&#10;anrbnw/U3/xBNVlbMKZkdZeGZ1TPm4/3U5IGEIhlgqyrTjn8yWiFlnxtvqVAvTLYYlzwa82C2ror&#10;HSZuO3YbccODCm3Pz+buIqzuE4g4gEzmhx9b3uKw79TnpI29x6as8U3Rt1r+Y+7WtLdanX26IdvF&#10;DvBfrVtqKTNByvLykkM+2xPM9yIryDU4jo16ALCvo1k6zNqV+dKrDcufT8sr+tbfASqc0Tk056HU&#10;c9l9vZFjoSfDitG1oZr+dq4yjatvwdys1yZqxiSHFr+nfm2Kewq16tFRhF1/m0FBwQwZMgjF0ihO&#10;qrVROTfMh14mLM1WPsWL4qgDMpOKDGUppV4uIeXXA0yM6XOt9rb7FRnBNphA1PLv0C2bj7NybUp+&#10;7X5/TuuLFVXCnUxasR9+HwN7eossjzGyuZoduWZPDKYlv0wR9VETGIxEhv27FK4xcH6T6ecd27E6&#10;exbL8plpNdA8hGLJ3sTg2sGXVaUonfLdgtczjCF2WTXudZ/eXuyMR4WPRkUWL+bztnNPSX0ZLYbP&#10;duxFJbwAnh2MLjrb1wxkLlOt9obMSecDcRjMez9kY0rfr1I1vHYwOeqTSYc9NB9BlsLTHD3m9vVx&#10;lbkO4oLdmWqGBo1ASmOgHW7yZUOF012L+lCmFIrR/UE03MP5jgbY32utEn7gX5cJg/zo5BcMbnzm&#10;5MUL3ySIWn1DOiTe/m7mXry2x5x76hWH2gyrFcvuoV48lm13WvYxorAw9KWT5o7b+e88S397Bobi&#10;ymb/nJxsKO/j/t43/jpLyAqfduFkNB2stUHzZMytRUTq19rwcMll4BdBBBdw3e2N4tl9WKAOs0SO&#10;4qf1znNQsgVdd6mIGAOmfMcApwvHwJe2aVcMcQ1fBacq4Gf7zzVUhAnGj8nKsaiT2eNLLAZgCvah&#10;rmNY4MbI3npcgabvMqHHcM+MJO4E6KgW6xGy3v+4Qx6AaCMlCGd2M+JTJ75V61vuVHvRmXzKG8qk&#10;vIkjqvc3tquwzgNp5PYb8JIH/t2dbunsqAsu803GHucDKbJkZR7bZdhiE9wJ3fjHDrdawNkxfCKR&#10;7EGrw+lSPSUPNwHajZP44ewNZJlMOUmv++T0ugSN4AkyCQvQmPL2xhpm2KmhsEpsN/ngMEkI+LNz&#10;W4uGajJJs1myUaH32ezCuNvjzJAY77hqkj+ps+SxE36Wc4NyBUpdiJtBEwEbPHPf+t6WnZHVHFF0&#10;QOZL1sOQMPnesHEozMhPW93Jsrn4lvVmuXS7jB8mJ30bQjbjuLerkpwAUOPvVvWWGWtemX3Obd7q&#10;VxfIWbGkwPiMWjOGcfBV7I4vRJ4ZTXke+bRBBjoxpTzjyV3lwlPL2zZXlkbi8s4RvIuyKeRLaoG3&#10;y7lmW6vfMIdXSvwgGf9aBYSS6sPRDCmvhiF08LjPWcaHig3f0TKpNtnmH1av/PuYTS1u/d09d4Qo&#10;cOaqrU+n541PZYVjjRzGu9PT+Xzz7vwnKpswnyPu++XlfHXwyU61kXxYudAU3K5mtN5NkBRKoqNb&#10;QC428/PYXT/C6czpFQcdCboV8o+P8ncjGLj9s9BuLr/Dc6G3ijT5poBTkl7JyTIT/uPoPLfVhIIo&#10;/CyKBSkKiCJNioAggtgoYu+9+/6Zm99ZKxOReObM7L0/5gDYtr6v9rPreXZF0fV2sjBrVo6Y1CKt&#10;PitY20Ng68yqvEu65rMoAnl49S4zZHReZsXaMag/zbP7HUGZ1ewH4U52vXmK3V+mNdEGn9k6ShfY&#10;KQzpvSkOhNZ2CoBK5FWxXgyZqHok1TO8sPQjrPTlo8H4epzf0P1i6LPfJwA4yP4xiA/XbhE95JU8&#10;BbJuH8o44+h9tO7leHyOGhD8jKHbduu6nXMAUdQer/U8b7tC8EZKmsZWIrHR7VBjpFCeDve2g6FU&#10;hks/+C84g7cCoWYXDBEPZj9Pt96JyWt9hugOY/Pv7rlR4Xbj7P2cYVFzlneTyvqk6mrW8Cek2m9X&#10;bBg0B9x1p1NM8jvzw2R+SPiwk5Pv8P/pnpmPVCRdbPX4fCAfbC9vsEnK0COEEFWPqPlxMGTDK5Rp&#10;vNI00HCX/aGet1yhs3lZ53bdV8Evfue+5NcKSq50tJLWQHk34aLwtnpLPslFK2r7nB5JR97HSkGp&#10;13IdU5qomxrd+/nP/UgeN6YQ4JKN9qT4d6xJXG/Qa5TbpP6Xs5A8B/lCB0Z42YlW1Yr9Ca4W6yGM&#10;TRJgQG+2geXzNEaHvUqj1eopwSjDiq1RNJF9tKzrQEHsDc3YUnrDOq7W6+caruf3Sh+BMkRFYBlq&#10;E6WM1Gt2+xfywYO8cKAMkrn6u65crJPlm0OpTn7x7qZdXk4v+bJutRbzS2N4d3TB4bAbU7gFg9ej&#10;t7ibEiQDc/nt8RrkBuWO5Udx1/zbeJT5O6SczTJEYVTrXWbr8/eNdAt1IMw8T+mlyWiSSlG5gsRH&#10;xvUMu75UQAYWrQ3sfo8C2ntv9tR3uTEk6ATh9gVhhHe8ZLxOz1G4qhJZ22bsw/ECZawzEnpT5MkW&#10;O0G1cle4stMvrrKHDwhqw3IX2Yw/q9e07wiQ4Ta2614LBwtU2kLvXMYwa0flu4BUDLQuEI2c3jN5&#10;TGut75MwmkdeSzlsAsKuLmIo014X4JHC/t7ftgOGjUs7/JtFcp9TJjeNWznG5UdPbgJAZ1mOwuz0&#10;pm3+R2V21NzQDNfUDr9e4h6ok/Y9Vi/fY/1UhJip9r0aI91X2Ckioy36hjKFfb2+g49+9UJQaVWy&#10;s7TXGDMrCLf+kSs8sO0SIFBP1q0Lir9mKWfLDdgbRG7HD4XwiKplkfxJiQ35LYpfRBeb86yBEj1i&#10;nT8o1y/vrqaU35ehTH4EUIoEm0fSjgM7RmUb50J3Yn+azeJXP9+TsVHFWE0ZtCF6VRoi8tHJ1DhC&#10;aW6d33LBhhf494YnQDdI2xXeHeV1CK47EBQxOt6o9fzts5Dsn0IZZNGoljPbPF4pwZaTb5Vhm5oL&#10;INNsXrg87ApJMxt6/OTEAfeWWMhMgMgADvqIh0rWh1yLdouLtgOLxXY0iNfUfJ9YR8hDHsazoSPk&#10;VpL7+vBFHsr03pVS7vBiNxB6KPSwsUTeR8hXInT06uBriBOYifMTyA3ydc2V71hDf21ITcdGvkC+&#10;y0K+1JGuFx2Yl5IMYO3ulADZcqeSPItmeP05SlE2wuvfQ6v8RoGvFyW6uM38CtOaxcHFvMLNwUgV&#10;TsZhcBqwjdfIPl+mX/pGNKUlP3RRb825t7lRaUSlmV0flIPIf2aywmF+/7lV4/CaEb2J3TolQYer&#10;10UHymRCC9ffBlc0jVY4lxfslD/dUe9Vqs5b1ZlEnFPIHOd2YeGDjIwxLjjTAgmEn44DXFjRF5Yu&#10;suSiI7iduLKXc4ZV8pcVB9Ms93FerVf2iis76q8d9Cn6vmbyHR12kbtGRpwn7zdFuenuqf0oow6T&#10;IGc69N5dTYa8jP4LgwWqjl/R3jVOXnimPOwSt/r9t2WaO+gE0O63yTGTZAOUgr4eyYSh0Yf9E8ok&#10;xmlw18JuvFyXC1kD3sjt0PCqqXJOplQ/vqIiYaULVeNVXxrG7dJBPjEQnzyf63Kjw8zQBzaUjmyB&#10;4DyLJFrWXc50RXuyqQ3POWzbg32hZvwN7/ttZZjuLV0yTyulr0/JIFzfI6I3Y4F+uV7M3puk2Jn8&#10;qnF53Bo8eraHu7XV0BIBuxCRTUhXWiI76VAeXS/NR+dgZZSau6RRZjVc61lXNk/mytr/PTQWsrBa&#10;jF2ZuXBHOqKXUad1SZ/UJ9cshBWuPzgd6MYve6p/AFZdDYdSoY0AT3e8c4XRZQAN8JDYT4u9cVyu&#10;2XKNMc24RtKTdN5oog01LAbl7GsLZXoWvwCTA+p6ybF1xvu7C78bXz9P/DKcestFVtyn7PryydDj&#10;YSyrS3s3PMWk2N2NynQnLqdSx33Oekphd5TcVh+0amrjIvRFw71U5RYgxq9J1MlCmfoLuzf81cP+&#10;MZv15lHNzYL0pazF06DxwMtM51JvFidNkSpehFxPvmy2IHPy0IHME0ERWFLL3blHV4FQhmICbpK1&#10;0/5y9w7dOFxctZTh+cnnXTCgDDmw3aRe0k2WxT7YVhxhwexea6Iwy6KGrfsMMrHwUWL454S99Bsu&#10;qIaGyEQ/9J5x7Fm3zGJ2z70FPrbyZbTulvVrVliBmd29fIRKhI+dQpVIPShz496pDrAKbOgelGkh&#10;LKADjN6P9HwwybW+SP6bVQ7871iQRcTxkh/+uvWzjdFV/p2/GsvstJdrEkU7fvWaUwoUB9fdeJC3&#10;IRyNXcbF0YktHsXOF8p0x3K1vyYRadVwNJ4GIK+z5ptbZWmLP259p3/F8/W2KF32SO6HVWRgJC/6&#10;fl0RksZyX95WHkFjMGeRd9GbN5VRmpvsrhOltqmQj+DuxQWpC7ZKEsq0foYUvqff4io2DAHiQwd2&#10;JR2Y7yyMlFEr3jm19qGBVdS6BV+xpfsaQTYpd188TNdJGh/4GPMQ5tgnb3Jr29hl3l44IsazoSw+&#10;mc6I706z9rMCZcZNlTlEuajAyVNqPYFB0qQmfPNdk+Eq124pHUHEfZVRsckGdfpHbyjaSRC3tSvD&#10;f4+z2vp9XLIlty5697rczXVvHaP7eEFSYi0LSxfdRJYwVv+73zCLjTPeNNUOuByXDK9uLOwTxq3a&#10;Yui1nVb09SqcnFuu8tnmbaRag+3ikF/NiQkK9IUDX+w+6EYTOigBFDftTL70vQ9mgtZcPG79Q5R+&#10;Ie092f+nMSOVz5Wrs+7zu+J2tYJdznSpl+VEnW2sJhOWMApSsZ+5PwT0N76wwhqvZg64DSrw94nX&#10;akM6CFQa7U/u3y+3uanSJuqAtfb6eTjnjFRsvQ8P7KfCp6krgMGk9O5qtGo1WKWkfLyrUFk43iic&#10;QdLbGzy8tRYI+XPLeibru4tKIAtoDZLQn9wWUjQzl2JQ0+tquoSF/8g8tzxr+yoxfHWHFSI2x2A5&#10;z/q7ePjTyaNKlyhwMWm49RNbcTXMJKVd0++Kwa65fQXccipldnhSXkmtYGEf3gTiRKLdN/zpCz/2&#10;ZvvhcTSfK1iOXscpfm2UkK1PTXbY+6XlyUYV6f6dnuQB0Dc5BhXvvUfnw2vcevq+RO2blm3SNlO2&#10;9loMg6/XOanak+M1vKvZC4xMPFh0YdKojQpNxFNjzzgUvkql1z+93yPtYYJ0HhToFjOjL/yg8je5&#10;zc3CDUI5NB1MyjvCw4vU+6Ke7utvGuMzEIB2PnsHt8dk0Af3nz/syWmQ0/YsvreMA7/QzG88J16d&#10;Ew0bda3m9Urdy1rnpgM7e6T7zmNbNHfaX58GzSQWWxWGOwapN7bMu8pTNQjRyObI5RNPyA/PBLnZ&#10;yAyl+DgtQgT9Cu0t7JS+gsGEfRGHyTgekuZqJK6t5iwVDst2kgVGHXUjHgz0O9UxQf31aTTy6Omx&#10;fYSYU0/63LKTpCFfBsRnJiB9lG/W2GKCkLomjDoqzA0e1XL2bcTZL3dYX0ZM+67Br5CeFHQU9Ekl&#10;75A5+2cjAlcFdI87Jzgud957/acdnO+bcvpIgsrYqCxOsZnFPDMtnWbOlMUktHi8vDTRYH6wBVom&#10;b+ssbRz7tVh9Vs/72JQBeyiYxmyWy5hObXEyS92tPpjIb46nr63VYJexBvuFEkCZkBJqzv1W7xR1&#10;aLVv6bGLu80om2mVyhOOcOL3bNRc9SD/k1tZ3VJrqsDpwpaGat17ygWbyI3mIr3ig95B8rryahDX&#10;7aHGXoY3qUYOTkt2Ji4fXShjXqcgmZXbPxqpsNV6mNTXLSGHWqXMLAC3ViYMkIZ+MSyj3xe36tRU&#10;lMBzztZEr9llm1soQj6u1bE+CMPijgNu9XXpt9572FJg7diRbpvnbvH30G6nQq2lZLC4LSWvgBjV&#10;IrO8d9kCsiWcNb4X4Dp4UTYqX+rqtuDXTOuy7fJJJwlLagfYsvv1dphRnHpzkQNe7apAWJN8cA5Y&#10;cOWJj8KSG4PY5AZl1mZ3BAnMNTDyiIWKXlc0xPtQ+8HbQU5HIa2r0qnO/QrfXAZiG3aMXqEKUREE&#10;6xs5IYUDsAyW5nQOcTPnB+J2VXq8/jY+1UolQZThMYW0ESlf3UEZQmtr37XHfipOYb0rRUf8zADq&#10;fTI9JVyQgcjRXGaTx5TbsL64FFNHNLRder6Je+o8rOZOZLnKAAxFEGfBd7mpu788SwL6ZfWd1Hm+&#10;fPAzpxNL/N3WSDxBt1WV1OKoshAaxGieW4biZoeWOZeU51s4Y7nLYVd98rvNozluN2dnVq91VSYO&#10;48YEFDLjlNTnIqiHXqfGKMLPTbDQ0VN70YY8EmSxEmrc33qVdciMyBLPlpzXL84qrZVHWPk8eA/5&#10;zqVFcnf8vIStCIVnVpiG5xqMpeBAAv6mZeFLtR7Hl7nLzssk+FdSbrg9I3lKf7cF5WJMEbXWDotW&#10;CVv3oEy8TFLwZDR0mW6m6Q0bZG/v8BluW7W38j23iXXzoJJTaFVb0u/p+1nsduzlNnvdQ8Qum3tk&#10;jtyM5huX6tY6ZRP9DkSuyTdT+aACcI7v+2L/8Zj+vWnU/e2Hcfs5O+1r/HEIYqS+oD069Wn3UfkF&#10;T5aN/G1KFz8F89vTMrnOw15mLaXYttGVCT6O32Sucx0xzIuwRpgDs4TNpROaNexBq9mQMvfmK8/+&#10;NVDVzvkujL6F0XcEIY6QV6PVOYGT4EK7PzeFZCL++Akan/syGda7UlWyL5tBwya5QTIpL/woeOeo&#10;YFTmpjD48wrQ3q7RX9eUp1OwaRRtthDeAudvDj3IlVH7ukieLLULQBOfNL2xMpnOK8elkikaeLlS&#10;O79mRlHITfyIRxRlINmCJq/C24hMJEkpDI/oa+qr+69sfI7Fjc11reIsRvBYYbD7b/3bVv4/tMzx&#10;dRNLS5Kf0OR6PRxVXmZ1/RTLtFb/Bt1lGTmXXSBAHW/K9yWvKeQg1cIFUv0Mv0UlF2Onbumyjo25&#10;ZlAvnoqjcCX9XNiqjZxMP3dp2pr2m8OnwdrtFLcmgbWWpxHh3L6dDmcx71t2W37UQUtZkp1tur7q&#10;g5G6JE4LCBbrZB7SFbMm2+6jTS8zlzX6nRDTEUIys80nQD/Dgwadmvq5+aCcuwkW/fdCV9m6bXHK&#10;HnF6WW9bE01vFjb8V8OeafoQAv4E91MvoZl03UmofHQI3qNx7JYmpVzaiPbhM0VNVeEIHmPEGY2N&#10;UIp/XIZoRRq4I48uIK3qi/nvkxZuK9dHa8gg6q2x9liFdPXZ+svo0+mnCAQ6UD5gEg+afaqt/16z&#10;TDrL5T4eqfUV4bGby9kVXfi+qUNjvHl0rEWB+25qL2VTdGvL7OJxaAWC8UlP8GmshbPZUa+k4mXo&#10;4XtU27aN7Wi9zxxAGJeONsYrj2PptutBxELeyNAU0486IGmnZSOPPzNO+zFGIQBzdTa7JHt+XXoL&#10;3nBAoguOXdnotxk3W+VqUEZKldclY4vSzVhdxBQw7FmnAnb/SW1S3b/aj9uKKh7ybjyff4OH2tMr&#10;r9UF4CnTATwB/7oiF+DX++Q8xlEupMTWfPJsxOkRjoZ3xV/f78wUVBlQZqiHjqQ12U9qFeUWVato&#10;wmCJhEemsdSoYvE2M/gZIUyXs+SyNCPtCttlQ3i4DW8E56vwHV6XR7LJYNHBTZGT3OkwH+kE73aW&#10;t093GjnUHT+HQJnReYMuDufngx5XqvAxOmfBFKefftI7H6fr2PNxIcydii8vpPHGXhxZPMDlsvat&#10;7V1H3XJBVo8M4deki1u6l6L2eyBWqMu2xNDmyWuRwkrWjPivs3Fy4Ird+7rsSkZKCua129/x2CFf&#10;H7fW+1t3JVapyXxWIVSZvY286DXxsoJ2aqy+2VtJGxg5af+dAUB96vVhRhnk3E3JAvPed6Jlj2Xz&#10;2eDcybgBZZAtsplL0sFIUvbrjwNx28tkDufQrw0y86mhzC9H4VXd/sTAgMZgByq8iGjNDmhedrVn&#10;n6ncjfHBHb6/j5tUuYzKrVAvdO5lt7M1ZGwaE6IIXzGUGVeZVdgGT7IsYBnzucOIpU0g3WpHh592&#10;5Hl/hqyonvdB074jD706bePF07UtzxXWUFvicaPeXxhjdtgMpB7LZbJldpr0dRNe16a2p91DHJb6&#10;f4c03mqPL/VczE1RtTTeHaqHqSNeckS++LAyUwin66ts5lpyM9nPaHcoX12cG1fOb2D5Te74xvwO&#10;anwZn5MvUamPzohw9Z4foJE1PioOrIfTGxGGjb+fzmVQ3jaTYLs03DGEb+y8IqaUok5IGuPd/hJu&#10;Hla5glw3g3G9+Iv9HceMkzlTG+0qxy6/4mtGsM6ns+VB3hWW9Ul8Sk09j+NGeGzTRfw7fR0upTwK&#10;ZdwzhPFK+5POsBClL5w6+4wdZXYNCcLrEBiLVJkn+ggvpF6HIa3cTk/6lH+wJeO6QPrETrkfuQFz&#10;j8SlIC2IzKkcqqVX2J04EcYEPVeCez/e/NviHsxpgTZK+KBjNpPPHq1w065fvqAy2mqZbvKorvlV&#10;Oxi3j6UOO0/63ydYKyarEykUV2oyu52DfdWCfrwACZLSVMO21FL6dEFo1/NUBUAP09by9td19o9T&#10;/GOqx30UVSAB3MyaQne9G8fLLTiH2i9jyx/lt8FseTW+6sTc3Le8Yu9G6Z3as43ZgxO2edxtN8+s&#10;0s9zB2K1izG3b0Rfs0p5ZgCE0HqOwv8eWrwAX+4Ggn8OWdoZIPJVLq5CnIL9COc58Ectc37J1EnV&#10;9PVruyEdxfyxcaqLApU8tY+5jNWfNg0IPr/elddq/FDl0abS/d64oXh97XcGRBNgUOaUuWnLlbCB&#10;SfuDd88zmFYlmRyOmQ0/XVqI/XZepS2CLKohehjn6SkEZgwmAlZpCrbWzHeTZDH53p2BzrY8H7I+&#10;SNK6vk+bI7DslIvVDHBOuFNQJifNDdQZ/s64PVsmrBo0zygYMLK1fER2M6d8PsJn5X2Mk9in06md&#10;zoyLDTA4RYrYghM34sKDDQIB41C8Ysm7bKwWGuJcUWE+t8hLl3CfOQM/D8pctUH2GbXglxCm8iWg&#10;KKPwcurlglR7fz87Jw2OtVXRTKO9JdS5artROiduaE3NdoGo7cJv5bC0BJ3urlGsdIcnwq78Za5b&#10;Dvr3azJgzqmiiacZlMmPBtNXMaxG2X4kD3fN8mBevSSl7jWBGS9tIe+t6rf2utk5pXVWyzVWfeKh&#10;NDqlbcy+kheiLTlhJ9stKl/1C64KbiU4B7SDzdHYSyhGQDbezlwo4wwvjG5P/aNU7UQL/vj07/08&#10;FhHvRn7i/KTgfBB4pv+jFYKlin7vd0JQHL/zbkvrnabCXMWxwjxA4YqlbY73kI/az2L+nombnZNI&#10;3TtEx/jWfSjT/YFgaNT+iMzt1P0N7OJvv+V4Ulpe5M+9IZnPy17quhZ1PTmvLBUx6bnTWmzPomPy&#10;DWv782f4ve2X7nfczRBFX88QAPEm2jo9LwRzyr73wlqgQBniyB99UVnPV3eVNur0NHP49eqP0VTk&#10;2gOn4B7yv7P3OHmZQ4VF/efwejsBrnc5HKpU9dkZuMyV3Uz3C+IxGewa+n4zKepWXet/e7cjW6Sy&#10;2GVa+ZvZTKmeH0O+J7pVOs+f1xRlvreszWF8Rvya+4sAzEipcz1s+5GyWzeus+OyxH+zwUS4Gd3s&#10;VP09aVGR6SQ0LCTi5j97tianLMr7ZFyfhqvo9Nlxf29aznWLfus64LQxJVIW/QDbzkb/ocBemEg1&#10;QzgorKetApDk5fHjYC43EvnSYHTl1Gaew2dRsy+LDDsdHc3loX9fRsC42ZtZmtFh8H6djDqvz4k+&#10;Qpnx1dHAfhDjk9UPxqe+Dhd1GgHCZXEpBXhhOdou50lnSNaJ6QK1Fvq5faSw9X73vcfcvRLQt043&#10;vaQ9o6LzhNhilG2atStvgvDnmfdvJfSozfPv9KxHeXM9jnx9waCA7xGDjFtXPFqLK2/xqTD9jS/U&#10;ri+eZ9ZkBSnePHG2Fs0I/oI1uy/F7tYaKMAty11HySaTRqN6ZYKfJ4QNCQDLJTlY8TqJ/F0KMZ4p&#10;JTXxfgqpC2nIAtOwc/UYQDpcN5c+VdBngdiS23QXcrcg3spLyCrQ13eb56rOrsWustoL4TmuH50j&#10;hPv9XiW6agCA2Z0Z3/tsDlKSbSEeQZkIQ9de7l7A3J0NUY+Xz8Z53m9zhL7qVf+bhP7WtrT9Chh9&#10;clpTsG7eW00OmDfjg32U795HrfNnCYNQYODUynG08v2kEWITKVfPxy23NQf3U/tvCNmDd/uUFm1q&#10;1K8mMYODV7I080UciOa5+ut+uyFrcCjgZl64YF/434A1z4t3MZTapQkJ7cHzmC/mkIe6XY5olSEX&#10;OUYvMy/VdZivt9rmm1NtW/o7pF1XNMvTb6b3ppWx1DVHM7KHOSTNT4KydinquodNyRIw7KvvbKsM&#10;ef40h3oPKqu2FzEaMdqVR2WhirqKNxiE3W4JqeO3Ge1H+PaxG44Hol47//XQPXl9C7uPK9IdTT4O&#10;IIkN6uzsINJlRBsJpG8g7vpQ287DwctVqxUGvkRamhoQYuXOqi84UeqwaVRWigUpXzZmkIBC+qrR&#10;BhrsM5Hrc0y6f86fUCZkSiOab1FnSyrk6oN43LpGWQPNT2VOHAYUr+wMdtFYNTDXMQVzU267W2WM&#10;btRB95rXbztlMg6aAHRvvfaYo9as9MqeK6I0Oip9NllhtHhqOH+DLrQFSvVBSU7Sqkg9R5Fl3b1d&#10;c1G1Gq9ya8/1yq/vNaU6eb/C5AT6et/2lwCQffaTkACDdS6sd8Ike5eKtO12xuTsdlQ83xGIX+UR&#10;GhNPzyATn4Ay7OObkvmXs21XKhEhFSfe8AsK4OAJWdNMDPegffcZGr92lAKPOKGD/LDXYZ1O/ZDD&#10;xOcasWU/S9VrC4ZKO41uzwYcMAAKKs+U0MY1st8YpKJUhTK13WF2tJrZj1Evjh8NYy7qv0q5ozSw&#10;khW/8q0OcyycNiE+/EW9p2M17wVywf5UlSYT/FEroKeFZu1+OvSZ2lXb4vyqxVzKKw1Y2BNEg4AE&#10;RTkJUGb9SSZcQAzYanztwfXkwVb7cEh6LNHEj936MFs/vSfDw2PVDHPtEjzKjXnR0a1Q/TTeaXt5&#10;PO2bj3Wjwl2WUo95K+yqJQfnKpYbUB2vw3Vkx/z8TTnqxr5TQJ7hI+dGTL+892yD10x2UaMmlq15&#10;7c3N7s9mr1TiEfJdzJwBlHl/+I1FkXrlyeU4fm44mZyJHrInMNvYgfrPfNDza6WdFoc15D3fBRsV&#10;yjgb7TBKhhvIfj01Wr53MgUJbVHPX2aeHfT1+15ZdxbCb0wssDZaX/izWMYWZ9UuZflJO8O7Wuml&#10;mJYcG6Xn4Tw/7+KLvQFvXPB93++H5Fiu93Z/XecFvmqq33oxcb/9awfc7Gv0und+7Hv7eQeUnYdS&#10;aVjENqcAq30IyxFa22N53oXg//XhmVHfMz9H+Ncqsh77inSDEXOpEPcU0s4Latr8brP5WbD9/9Bs&#10;xCf4Y2/CwHmVbyHfHZlQh2phg3chWKzaFstl8Dyvr9i3tULhe6I+y9z6AsFy81ZA0xHuIK/J69qg&#10;THwfdGFR2v90UXRaSb1FAd18RcFP/lF0ZosGglEUfhYhChElypBChAxlapAKGdKE9z/73JzbfST/&#10;sPda3xpw8GmKZ8sdttT4wea3Lw9dcwDqDJisvex0xf726U3W864XtjXQ/fHEdUO/fBCCu+AlOV/T&#10;44T0tMUo9OrWvFOeKXEv3hs/Y5G1L5uuGUfq/GbEGv+EMkkPt/T8S6iAv6lsGfvKTlYfKBKv5a92&#10;arfc4AZh2LqeWkcpO9x/MF+/zlwjjAaC3t/MC8SibYRtw5702BeEFWTLwRlgQtLMfn6kUo883B5F&#10;Zwtl5mJKvrpfdzmu4rxI1YMewzsdkPLcp+NV3o8gmp5cgBrr0qauCwlC9m7Ot/qJ5+KlWu9um1H9&#10;ooW9g73AckBKznKJ+dYZtZbu1r12ObpQJ+C/daHMKj4+gIo0aR+KHFA/jbrSmocXt2w3Mf+odWXR&#10;1EvnzKyXAfelUbiuKitDqCrkItLVLcbNbzrYz05LU1y0m1Lf325KCCUqQpasVQRrUqTwA4w8ocxt&#10;OtSQftPaV+Uxlc5Egv0hc9xJsEKstbBEv3W6xtgzJ6MYcMhkyeNQrMkpv3OVLD1aNf8QXiNHXSCP&#10;TWGsP+XTWCwg6naBbrvcMkSYWCmvvBGU4Sa7ruGOl/sAGLmFDYrjEc2z2lkvTJ9B5VBpD1b2KutQ&#10;tlOtRmN2cPjMLqS0W5eRmXffX+Y7G8CY5eDrxAM5Gcre+obWbkIg51YRJHEh63Av/vfTvK11ulkO&#10;kunx0oV7QBQzbl3KSnkv34T6dluNra292RCCYwgWVfPHpV2HIXQQo/WquHzUBnWg6cMW38YVbyb/&#10;ll8YJ2r0oTZKd1yxsnwmnVn1/6H1HPmAjPWk512rQFweVdHdFvMsLRqqNFmmXopAbeqCIHpD5FC+&#10;/CDRmw387Wsn85eSGHcbm67N5D/xaVuB/AYuGOAtVa2uyQJzYtfJAagRZCxAGacbYd8JDk9nstyn&#10;J+OFbn3ruyxEB9gXOaw7u43fh247t1KfrpO1auv/+cyAvbIWk2cds+lmAmlPfQqnWj6cB/omrH4P&#10;fP1Za7bWeSFg5yKbZKDMto7u6DG2CCHwoapfpkUWUq1edfNtFdwsgr36WZ3LPc3n9rBNySqUMu2j&#10;Rn3pZ8k3Z8DXwi35MirCjsOcW+iAXVbUTubZEJNU/5fMu7VfNfj/3dTAUibNyQxaqJL5uPbYffYH&#10;jDsv03xMw3kKb34ogzEvJVq6EAaQW3JSU5VUeaZtP6OZLXv6EClAThCjUFjFX/guR+y8YpLwI1IX&#10;iE9jfXja//o0BuTtXRwgMqdWrvKgb1a7ZC3es1RuYg+NZDZiMqnDCACZl0uLD7p+OMtdcih7eFFZ&#10;qkK8mn3jE6SVDD5h7gSmhZZ/zaCCM7ZSkJi3tpnlXdD3/2VIsAgpwO+v+Stx5hM5yCzIKE80MZ7p&#10;uB+M7rdo23Oyr2YJggQVO8YN32RXE/eI5yXliU93fb40HXYdd9Q21pgxWTYGFNrtfJ5yXLYuaXPa&#10;ss4MlOFzm4Ij8I84AmzteGSYqdCsrafDu7/KY25Pasgxd84ShV2++yp1VPdCn3Q29y7K1Rn+b4Ir&#10;C8r80W+O/ffNXOdW6fYl/9LSeLzL5ksbEZJI9NZ/gxjRHO7pXqVaQfdq4BdmdwqLpuRtdxlb9MLu&#10;kqiAvtARTcBpkxy8DARiyaThdDSfMrz2XeHWdkR1qxkfodz8Epnd2q9FQw5b90OCb+GsuMVysQ1l&#10;1J9vH+VL4Qo5zr/fviY/X7TTr/fLx5GT/Yyo9jwTZI2eh8PdBWsOl+jw5FFlrtopm/0z+SwRL45h&#10;8se6CjwHlDl8L3ifSTCh/WpZlfyof5mbUxrKMEama5SE6U4UpgX/kL0779tj9tsIefeGsqmpvTso&#10;9n5NnAYO8Qaykm00gYFn0Ogh5FsEunmn73DH5RZlN2pfPMNEHhNOfDDsq5TtF11cyXivDpSxDoJ/&#10;OEJeNn8771b7Htv4cbX58jrIZXeX9VQRcsNkloiPmuz4h6Az74Ca0qKEaD1Q6MqdFzLHWVA6iodz&#10;hppyYBN+Tt73zV4J6aMnHJZsBoDw/4sNapZyG0TUli96rQMs0N6CIWE0in+FrsBe5N6qJfVALLSs&#10;hLlE3ozpi0ufMIh7fwTDQZHI2NTxt2q0RfOy1BsbDmvWuUe5vzsliC/78mVW3m0bBpQZQSSvxXyH&#10;hgtd2wPkFZm1ReV2irkSC1/z7ap9TPBNzirDTcEQM0wOYY548UO5ZWihpKfZncLi80FHKXWlLJWy&#10;j0HwROie7z0aTFcvqz0yy4oLZa4yHRQk6bSqEjnzY1U2lYO5OoDy0l5NP6vr5NGYDo4ZtDFceetj&#10;NZWz4fk6fq8rifppnBPEAiR5j7w1D/ATeEwgEQ6HkdbrEt3f3fyz4PMhReL/i8379qQJcfmZHa11&#10;ATA99uPFRBD5u3qZNGp6uU/FyC8h+WssJlcqBwvjUnh1kMfhspzvlDslXMb+fXVpT4I4zDG0Vxgo&#10;U8Jp/+p1gsgV8q2ZsEX+X4FlQ/eOk1PVB5JPxDwNdFGrc8/KuniN3r6P71/8wG1M49qW2jX8dYv+&#10;aQ9FyxSLUsvWM8G4l2n5/G3HL06jFUXAjBibHZo514C8l4Y0HLm962hqQhms5sHo8tBleJ2Wk9xY&#10;1cEXtOCOifAZmYddTqAGHgch4KgriLvS1Rz6iDkanNzCrpvpbWC541bvlKDMoJgeGkte43Xk28Ns&#10;lukGaRpG3HHQvkKZ3iK3G41CCrQb17BCNz7TGuH9fstxejSni2YsfjRT+BGpVFwgA9PUrzTuiFtP&#10;P60wWgB/rbJ9+XERjUEMvpnS0y26CN6cnq1xpczw+b0dTo+dCmWKHfHQdAYge1z5YBI+l7vxxiWn&#10;EIbQzAhxdxU0Q7xQDU7+TbzVEKWgdDY5fkxiD+mwggiKNmXfjqwad0/5ZVxRWs/RPlAW2CC748vx&#10;9Bn3oY//37O5+2zh5PuzO/Sz9iGarT/MvNMrXeKiLyQnaRX1vn4lFGfxLjN7zwMzNxrMesF+t4gL&#10;le3mUp1XTpPQhDDM9SXj0/jVvT7UAiwnwoK77w5pdvao/A+LNxWIzNx769jqFq0Um3Rf2drEzpMY&#10;tZ/sHJZDIP79Agxt0qMmEnfIN8R3JikkF6k88bTe6S23bVilkNq7s35PD2fzVA4XnQtFrxe91PC/&#10;j8DNfqHM8K71LmIr3NXU1J9w2U8eqWe2sEiWz90Fqv4akD8qyzfqGVu1Q+1RzBb3862IcDME8Bpt&#10;ZFpqit4MBJ6ukHkFBzHcjSc/T9BK34beIrJmK65v/k+dsvSi+Y4cMze6cnB6VJcR3nswyeWZnIlU&#10;dhlT+9GdvjY0oWO8626WP7g6+a/M8AzirJbqNEeDX1TKYLdt/wpOieJ583j2q4XzEjSTHjnstQ2r&#10;/n/3XLO4ZN6sG7W52k24Etiur2bK8gFyNRmkmsMovnuPs4Cmty5gk681T8lIR6uldbvXLLa6xqwA&#10;1tAm5UaQyzAeICIJ/ekzJ69BfpW0oKmt8Y3p/8TDi7c/o/iOat36/uq1XHewLFeorieRS+kwrHRv&#10;3EcYV7KnyTIXPrLlWtDFD/vjZfbBzOZG3SO4NyqcNsNZZUsspbHEB0M5j+YBg9FzAN/aUfrjKwZl&#10;Vg4xT7KKWkn7WCvl+SNN4Yy7zEbViWL0guzDP5y/z3ndiCFFerm+vOcPJD6MdFoNksypHl7YTI71&#10;W9Gl7loxP7v3PtVtthPXpVrFZibKm+cP/7snUW7b4kbxm7cSgr5wupqpvtnmJr9dy+7j1jA053YJ&#10;FQjMXY6JYvuVYLcReGOrWRvGWmKlqvBXpdMK9yMjU4BElh2T5fB30goDbL1KHGnAT/RLBcrc2qB5&#10;yq0NejPa399DHnFj4mxEU8g6Jy9KN5v3fOESEag68Q83myVq4gERJ2Bwa5R6nRj+VzUjDWWYxGzU&#10;c/U97hOxZLc6lieW5IyrEasJI/437wEj/ZQTne01y7uYY/fLUTBQn48jmi/Um1ruiFq7q9GSiOzl&#10;DJqQmmW/DLnIMMWpXlWC8ZKd8hKVD9nCu1U4Z050DGKpQ9X5jtn5m0y2erUxrf1fcdGGopeqz9Ok&#10;jqwazWKgj8VivdBoDzsj/XWHqZpGqIEqv1hmrB4qMWR4CoNfOzuscqYpU/22uEZZu1TCMlqoW8tZ&#10;Fq0+ADW82Ljd/cuYqTAVMP+vuMN6q0K1n/LNhb21KeH7KsOduKB2MomDc8yfB/3e6ktsG/tzX934&#10;lJBuC7uj1eo5XIir4IFC9egRMb28e+pVzE+WbVIJqLitSg8hzushhDSJ+/8J+256XUmoOpw3ayEN&#10;a8OnEHg0c5p9O4dqAMmVy4MQcRO0uR8KTkshWrm45Qwz7HMRsnySTY0bO7jtlwP91vzAKfRX2Qjf&#10;PegGF5v+Q8GkQrfe23hQhpGvdAOTCYfnvNWJG0RrZOLkeYjFCE7h16r78hVrD9p7xFGw1+xzDq5c&#10;93ecEjjXZrn7dfjuqKBLes62/QxiHD5P8zdpLvPztTUC1ZboQTti+H+/eZhnj5/jbLeA147NOzLq&#10;OeNNoSdbzXZ/OuI+7OTWllGfsXvglKzGq1BFtAa0CS7J51ae5IZbA11qy7LQWR/Ld24D773b9++K&#10;TWxsz9E3kvkO/082AxDhdwLdPW3PZ+wjyOCnLqytXdrO73TmOgT/Q2b/mDG/EUDAyo/vx3wBNjr/&#10;QeugZyj+Nr0WEdcMMEN0teYiCn4+serNn5j4HfJ7dnHjLG22/T+qe+ENKaxyBvFG8JpA8lic+4AT&#10;crQdETt0vjtmg3zxjq0IIJbhYA7Lie2run4uceWwz9vRylkOWupmIeri4MJYCxTU3Q1wgs7K0IVR&#10;J9Ma5PLRGyiz+7QlpEnPn/4gJQ9aNWbvYb3w629ma2U6a59lmhtXpqMs0znz+PbMhWPuWilAE/9L&#10;a3sMgY3iCpnzzD4TB6GWjMlyebCgWsw9vjKadX+C1swIoYxCKiKq2h66Kic2e1vvzXhHZBKrybQH&#10;+0QsVmrbPn4FyFR+tmDau3hKihEHmRTvUR3Qf9b4zIC0iNknrZixdvoU1GMYvYJpJzijU/DdFyz/&#10;+b+mIQ7j5d4nyDWN3vf25gEwy5b7cqvSkV1dIgPIcydyvIon8QoXoviaL3iSC7LVDF8P/Ddx7Ate&#10;lxRJo05X86awzfMvTMkq00F1SLRhMiuuMi7/f8UND/qojf2uetvxqitv13Srw1oqj4jkBwF0ymLc&#10;PkgyNxk1PoRfvAD0uuxi+NTxMmlORGZVfXqagyBeOHS96ejI9sH4RggkiuCatNz8yBlblkY7KGNq&#10;0KbUiIKRA8R/snrhvara7Y/MrFFecDOH6eKv5WDePYfi6Xa+vwbSCYl7p8FBvvfdgRx5zQBFtQEy&#10;9bpLbumHeelblHc5yLErWig38/YVmj1AmRwx7xSK+7YQ7mcIdxTLAu5hg0CdNpUl0Y8i0mqu3ddS&#10;UpFNVp2/tfDCB2htDvG7NL9uUfX9nK2gt3mbNrYLCvWHXMEdw7W/JezD0Cp89KNZ/D91utX1KHKe&#10;h5fLEMBtsWsihuwzqMnl0Lx97oC357MgBeN0WZeWRJ49g4JJJdK53oisStbsENdHf62p98kCNtUV&#10;fY0BPcFdgG50Ld5l05cu9NUoQRnCT8+7DRZ3v3r7VkVqvzM4tt14j9vL5Cszj2B/j1blIY/eqHe/&#10;tCI6/Fnb9WVtR7e9S8PZ5Opm9uqa9AXstuKFIt1bqdIo0ia2SPtWbdc7oNf/7qDfLGrJm2pzJ+iX&#10;lOQHlWrPcqt0XA0v8ps6vzbZb2jvAeldsrC4oPH2XFyQu0u4AXTw2pqHrBHaYyBZ5+ZcvLwNiPas&#10;itQT5a7Km88mra4kJQqgjG2ay2bg/GbVnYGKz+z4ScYAEwRUXe+FZ07snV6n+OGzPm8sr5xMxws7&#10;+WSlbAxiqgWeKkI1ZeH+WKt3uJrDRBFlKt60XEfGCguet9032hfrayhzf6UaS9euoDja0aehl9Ge&#10;QIMoDpa1T+Ga3Mkvd6lRQUtrtJSR6DPC464hil2LYES5fn1QNqPn0vi0PqMfbvfsRY7TTIXbKayr&#10;t4aflHdakVP+v5vZYNJ4BTXvk8Qk8YIYh1z7+ZQUUAxyT0hVqwuWry76K7c7RlP3HkFOS34mlu+z&#10;9qDx7taP6KD9+Wh0YpyG6G7eI22HnrWssPomcqFCzTf+uOBOoUyVqIvN19574K4SnFwATRYhT8O0&#10;3NMkk+L3ibXf5Mx5CIThglOPTkZN9WQCRMOdYeEcZyT3Ihmv7yvQMppesvz8+e1BI8IvfZr2zb6k&#10;L3gO3AXKtFuXTObdvheG+yz/xMxc477rvVAx92n1gs/kio8BatLQpNaB6WmjUYSC1Uq/KfHw7oox&#10;jLHrDYKq/xp3idaqCB9nydxtdUnbqjVhF0a+UpfXrxGUSYrlMOnIJadHEGPppOd2GRvDXEAodRwv&#10;F2lE43GERDsVclxr/fdEUdkPtrne367O5lO0mf0Uhza9aSPjmx8St4jvGa3ubD+PC6t3tHotJAoW&#10;QigDcs5dOKkm7rZfmgK6rDEa9p2Nsh8LxO2+1b2elsds/YQKZLKWeq1PP4boEH45fD2SRqNN3PFg&#10;77SK9evL55zqIB7tfrVk+j6PUUjaGHvzpAvRmlDGyecGVq16/Bb72Z84sBIQlOWnwt5Iy9GycsxU&#10;246/wNHSa4Emk30DjLC3QoLpfi68NoZLaJAYMYu8ZaFH8cheXkTXtnQNKszLjJvE/FxIctXaAsow&#10;YF2ImkWIBwGhu2r169ZZ5k/2oi18x8DpzqQ7tMJ7Ge65mJeXOB0XB71g4Pri3GaBofx5xIdHsYxF&#10;T2D4TIvmh32MztaC0tPDMR0lBBrl9OEHyhjHodOF9IAVnLt2zd3U5hdvDZBOHbqEcdoHpxh+tBLD&#10;2v1WBoDob/gekmfTQxpIhFuDS38qeoOIjMM9f8zX9xxO5TMz53NYx7i1+zjNHqzn6f9DO1z3tHxO&#10;7GeXpn13PQYsQoI7M/N95wJJmR+OGaH9ZgzoZE9o6UkqrqnNlZd6FRDvu0TcR7FVno0ews+IWqpR&#10;BgSJVy3u13au7796NWISt1nk/5zmnjp6GUTZpUUEJ1x66QjFE/HDPmx6R6W49rslK31g1A5Ros9w&#10;WkaA3igt19z+7bz1nN+c1e/nVLlEw4ZlTYf2G+Qoaq5l5tcetR9HdM7xQ/T/cLvRTTWKRjetIB9X&#10;HdIZdUjMumnXwArJGYTUuLL/gOwGemC3tc1D4h57/7jKjZIdCKXgBa5W+7/56iyP/U6B/kzZ0Wkc&#10;PpUKajb3eK5J3eznbvqCMlEmp2eGzS17NEu1/Aoug1TfIcNpbZrBfkN+UT1gkyO7bCUSfK/vF8Xn&#10;e6IlTon5xYoxfjx5eisyJd5CBNyDV7XvnWRqdZqGUxmXlPepsBWk9/+bNjOJWwnnD0N6dFtJ+StL&#10;3Hm6af040PsMuwW1Qs0y5tW+87MaQ6bny9zIKm+P0cTaas3K66KNF3AfP9XBp9a2hvs+zA5BirDh&#10;65C36uTH6poP/1+B036jl+GPmR6uTt/W39lhWDhSDJpuByaMTN/LqL+b/a4NFhahbsRgKXOTWhMb&#10;7+FFwyog3f5h5lPWObv9XGJCmLN5Or5q46UWPDdyLeeVNHcOZUwBoUsdamhCmw9r+EwzbwPMYkMX&#10;bWdJBa6f9vXSpMmNjLl+fUQVvUEkkDFW0nqCcbFLGj20h12+TmdGaaHz1EbrUwMDGicNqqIRjBjg&#10;nF44NaEMbLNbP760R3iwelfjCbjrnZM0wHMWokzXixlOLaafzeVXf3+Y9Cjw9eWgTPKn5NFpjz8l&#10;5aqt5R/zjClkE7fo6+SsH8sFodwkVVntLI8WPf5I/9vaIFatPNG6Rcs7e9K7j2V3/TKIR3RGffpe&#10;TEFpx3yyKK6d4M1qSJNckn0RavGduR/sjd1CuPL1QRZb9lftZ87ybLG83DC5AD7dYbfqjSv4Eexl&#10;/62h+HnuddaeRWXsJ2df1QQRlHcJYOuvJ4WQ6lTl1rf37qN4vtUAKeCN2db7CAwtvIBAokHX46nV&#10;o7CYLHaOmU9BB2vO309ObeMNNrOoSVLCBMT/Ck3nrBz6BjinVShKs71GrDOBQ9sd6VGGRb9B0mAb&#10;+bbeo85J2XKRxA0nnrO6hX2R2Vod7nsYePa9fVC3AHWVc79Hs9SUHm63vJjGayKveKn57GehzMlC&#10;OkuXuP+qpS3um0a3rx4Tu6zV+735cUbp98VYJ422Fyr0TvyULLBvILGQzvlbee0BGunBZ/pxW9JL&#10;opNyWbPGF+j713KyZP9J871ahA3uIpSBGyoAhb9WFuV7K3cuHXm9veoWmbaW9UaGRzJzrlTDRg4w&#10;bx2kEtCp/0ZW084hnN7b8oUcEcRn42h9cDbXqgHWYvnPD+hzUfVMMpD5c+syj/L/mzZf7te/tDLK&#10;nenFdZsd/EL9cd9V9L436TV6RRNpUEah/LZ5ta9xaDfoTJGislLfUjPrYPokLUS15pxTb2o4qVMC&#10;m0ZnqaDa2+ezcBpRc877Dfz/pTO4o0SPLiyn9aMoPipkXsMSuijcDTIc8MO3UgQ/N0LDhj9t2/5p&#10;8O4QzlUt2a9ttdZO5E+tXHztzk9PyWxsGxANi2TKtfQnQ73uSbUnwEWKPDWgzO5lH89p25kbYwZ4&#10;VVpn5I2Y01ATTuS0bHi/Wzu4zRXdv9SrmdB2Mtwm6hFbGO0PXXI7WZG+z2e8Jr0g01bufgFtf6EL&#10;HNc6qMkx6dZzdUvQ/0+dA09IBj60+Fc9tsqFlHQiqfvD0XrPZrf1yPH95fY8qvfeDrheVuKiBl5P&#10;VaossnyF7gF5bojdO2BIulON+ziqrvWsVvjNWeGKVn+lzayyVhYj9F/Rtf20h11iU9/nacxhFreY&#10;vuJSVGYXSYF7sisrD5PjbrCJFF27K7OWpk6ngCrueKeKtt0wk0uO1J1hgI2LzB3r7rbQNVywtezY&#10;2AopadXDQ3ng/kutFmeQOeBPVL5ORzl1B3KqXaWVBaF6whUYyAGxV/v+GprcYu55dZ+3JSRY9a0U&#10;kBK69+6Pkj36ABpZKOLlRxkI1PfB4AlUm8aVzRgUOdyeIMJX7UMZ6NewxUllcG7Vv0fGwb/r/J6F&#10;NMzB+b0nSuM9HjL1pFKLLzrW9i+RUw/0epP6aMvkBjaqO5/xs8Fm6FXOL4Yu8y9yZmUcKsl2XvRt&#10;d+TnqblO/1dovlO+hCJ08bq1cT2yJkJAm9EMKy5M8/UdY/vxUCCuMHjQhrrR3Ypj8eHzlAjbRDhp&#10;pCe8asfPUb4TFEGe3S+KxPTDxL/nM9upZwu1h6PgSeZtQJmeOyg5+EryLhUzLwlNocdNbpNVDRjF&#10;2y+20LDFhBLzvu645cOblWsV4gS5B4tp96ibn8ocW1dz5wgDh+up1FRU3Z0Kv2+BCFRy3RRJZ9w7&#10;r9r/mzSH+jY7mZMtN1Wzy5Fb1kSzI079zojt7sXLb9sT7z3YKSHsz5X2cNU8NlBGDe8HYEVsV1PS&#10;Xmy/o07fj+s7OBF8l+KvE5r3FxJUi8vXnO0W2XUHylwRosTqq2BetRj88twij4WXsNv5J5hlOVaP&#10;3lm1ey2ZnwA4U3MpSvWXmZLvxq2/bxmeLAXDebk1HD5W7wTNLAYz6jS+XzjlEc2PtBVSsuYdtiSU&#10;0b5Fzb4vInrrbXfuvVVUWXxyNNa98PUolZYvycw2ICkK0r+npWv7NoXZc2a5Vrrl30eZTEG7FIXr&#10;eijMAWEfnF/pIC+hvNo9xltI0AFIVlRii+P/h3aHHpxc+F7W7VGe9vXR/Z45b4TTNNVF5fVsspgf&#10;GJqYuguQJqTEAxc2QiWARuX4ZTlRd9hRzfftaHSmUsmMq7fa9TEB2KkMNJUJCDcnd8+p/l+jup+U&#10;JesPrPk+G0etUzQ9ZXzfUesgPC/NZe5xWffABts3a7odb8NUflajvDVcSqQneC4KKhLj139/papD&#10;cjAbOo/xLmlvzxcrV4GV/mz1jT+OzgNLVSgIomvBiII5J0RFASMSVFRUJOeg7v/3/A1MH4F5obvq&#10;VqXz134ISQ48LjZhFHZZjiFTt1Xba77U2ORVUFD06wjk1p+low6Q/FEM7Ouwzk4h+29IRKL5OK+p&#10;msQ3fj4G6ImQnrelaVIMWCbIydFCOhLtqnxY9/42aRUrDfBQ+SIQO6eeOKu2C9y8u02Gw3FxOohe&#10;2PO07qz8SwfpHfmkwNMeBrKdy/A+IrNGlv8shVh/tVIPKSbxgg56dE1mn8JMWGnnc9X5NBbnTRXK&#10;NLl6upMOI68IEt7vJH1AkvhWZrLcJ7s65mqdUyk7kI6/PmvsSoI4SbHjp5rJL9hvxyuesdK0ypER&#10;mdt9+paKStlSqN+p0TpvjbRpCkTU3Xs4y0RQpt4TUbBeNl75/RAxv4bWGu7Lo+vqciwgg2LaGFid&#10;3vfsNZpbUSPhHuw1W9QkykaNaLSB2dXvNy5uatlOw++ICEfGi6GaVKwARvxtQc1wPw9jdhaUyaKg&#10;3Paxb24xf0PgjdV0c0Z9hBwv5BOn6mZtt4f7GtuuVZh2Y7cTIgqT7pcyes/F7yrk0mBLAe9S3mWj&#10;fdoqq6BKqw0OGW7948/KTy/Mn9513YYycKzaeqWzcgMeiWopy5HKKFR6Zrh1+cNco9ykJfFs5GVs&#10;MQsCpDt+rqv50NrcE5furkt1fHpdbO+XYQMhfvPS43rWmbyzMAvgDV7ZmShiOV38+9Iy52xm69re&#10;VChV8wDnm3Xzt0d1Qh8V+Xw7rYTDF7S1ChM1p02VDx+9ibM5TA7cyEt4fFT8WUC2X/0CBQkqQUtY&#10;oAdFI/LnJrOQL/R8gUIoUmwJUGbxdcH7MQ6vNaFm3WfJELB5xXFntcbq5buc0mep55Q0Drlo41is&#10;WJl1X4B9ODluz8ku4swKrafvqpcs2U3X4ilq5J9o5HcD0+N1Z+LFJO9+JBTKTH88JgxluHuIFbSX&#10;E5s5Jglmq465XyxT+lM1rKa2bVVzvglW2ua1R+bYJV0eQ9gEOm/rj0Ke+twLo+39cas9w6cv7izF&#10;CcpXuema5xYaHn3m+NdVD7e78U7ilomPDYqrVvK6dbwOMbo9HKk7o28IzDfY87iRVyAp2HXRgy2d&#10;PkusqOBi+/n83H873zbE23ajATz+WvWyrr4aS07sky2j2MmKwmPx3xvlfnp6Mlefs3G2vliR/LWS&#10;w3LVVlwDatg7lAChv47rZjbobhpd37wP1IQv5ixsnSeDkaYZCX9BGzLMzBqJmN8v1VZYx3vPDnYJ&#10;0OkdRu2bn8cc4NdgnWymLPgfA7/sK/FpAau1VbaSff3Ccz17OGv3ZLFbSsguUmK9p1vTSX2XaNqt&#10;+evUlEsdBlhL7b1qyP0aXW8U8Z9/WI2erl1DG0rtDXh3pXD/2z2dZQcJ2cVskk/Af19Iup2pIun2&#10;qE1hLNu83aMGYOU0aR02+fkMktgvpz8JE+uI65spdsgRx2qSP5NIodq43ssLuxyhZYP2HAlsu7sa&#10;G/XlRhHKEGMIXPNImONZD5sulPfBh6wPGr11oGzXq8RANrcICXLLTlOrO4Hx4Efql4berfYony+x&#10;XUheTB8ygClympXpPFOERJfzSBksamVx+tO+gTa2/mZrMaaVrE1FNvKXQ4I+CotMtzj3BrUBspRO&#10;07J7/gGPOJLLM1X1t53N9vJYVk4A8rxXK5A1wA0/LxcUoqtldBFqTPHWm7C9aqHT24a9AbvK9+gH&#10;Jv99aY/CjGI4DguPoEls3pYVMa8h/u7yUKo/rsTQHciVogtOZrYfmrk79qQtVh+moQLN46MW/CBO&#10;kG2duSyZhxD4IFq4nO7jH50T+1vjCg4mb8Uhf+8mvMcVySQT3gIJnldtTXvbw6Qv9vINy2/thsN7&#10;c4B1eaksSBV1f+Si5/n8OeiKdiuXbovncj649jV9Vr4GokG3289joLYG5+ip9xHmfpx35oaY/u2e&#10;/nt0vJOYnGgJWGrQt9ReC5fgURkdnZlwq762WXA7Px5PU7RRa1395v2NnV1elF9w1cXTc9IFrsfp&#10;GVb3VOnpsP15RAzK9n0nhII4hlZG5pkuEihT/3amHB+1JgxAtjZSeOvmqHoFH1tnAHwMOGxszbej&#10;yqwCQcMfsJsWiPZ27jS4GrFrEs1TP3wIrf7BSvulgKLnN06V0JuBCPWSLuZSSWjRv8zg7ww9qyxa&#10;52jnkyMpYO8/wtoGjNvAzUcaPnO5B/0JsvzwJsH8rbHtrV6TKDA+cfzj3Oy6n1ZWbNqB9KZyOTeE&#10;sWDy6t1yJ/x3P+uGfwuNeTwoFRrdv43gZDH7GE3mYfdoq2c9Y41SSLhvWtXBfBOV0o2vvR1y5US3&#10;QsYwRxZrRtp63HvZ+Vt+9x51pH2pepYt3u/E0t5HOrfox89ee0GovNP5JuEhzdUgoMy9nxIK0fyB&#10;pF0o3tTUjamsLp+OXbV3bBD8d33tMyviFtHekmRUxNFoK/kB4sDrbSFxSu0wGnfBO0G3mimIS0Ut&#10;lMZern8dVcWX3KH3v9Vs2/n7oJXzSwN5iJjJHlVZmU5zn1E73h2Kg8F6Pcws7sQupddDo5NK0u8z&#10;HeuMHbpOh8yCmbqb19N7Svu8VCkpP0izOt3Wr/f0MOzmtVHmnUpEJu91IB/nr4x/1qPoa+1J9ltt&#10;+5c3ZFjRbStn2eEYnt9lg7D3Fc/dommnfL5nv1XMtdvBrr7YZoiWdxy08o/WUgMP6ei9Lu9N9DTu&#10;J9vrlOYA2Deu7Fb+6fy337zLky3dQQRheltK5A2V3k5MhV5DBpAQk9nu0o0My+KLCvQqwP4LVBaN&#10;oJNAefVROjzWQQl5vN2EASpX17RgnIlG27K1qjUD1IKpL2o4y8r0Xz/tWLmpJd+G4LCHdN9qbpAx&#10;uvZSuMor9PPGrXNl2gxOdBGb0r4wT9nW/Fkrep+ysv/0yjcYJM+0BySy1+4Qe1WFhA4hMTUUeVde&#10;k/q0mboTTbf+d249w99lRViKWmk3ePpyM+/SSdQr7GMQsIX7X+VWNTaUULVfu1Q38MOC1l+NWzfZ&#10;U+NGfdzeUFPE/pKgtsge3VZlYijIc42efCHjuD2dnsZjc/qEXyMXasjpcXKm/BQTf/tgYngcWp/j&#10;c/CEnj7st2JMDtnltGP/YF3YAOh63SGr4iztLma/9egREiwbKqEMyjszHs+fsg228EK9MMkZwfAz&#10;KMXUbfI3xWVsxm8SZ+u6IcjS5cDeeKMwEZ6N3fWyz+xo2nW8K2hOeJDt9X3Z5NJSSSn250N+tl9u&#10;GRq4ZbNsMb5N8q+VkFmLnPXFS3eCdc98NMdGJNOob+5QxqzPcmYim7GkZUf9olbLuurwhHf8eOm3&#10;TN/krRw3tcADV8qpC97KHwmxs3jSrpzgvem7rH7S7Y791hIwJJi11mB6LwtWHZZr7JDGE2m+zg+u&#10;f/830RfFAOXW47sGNnxvKTvzZZ+HYncrP+v3Cfz6ugZ3ZqvnjBBn7bnReyXPDsNqeKO0deP3blNZ&#10;YrQmZvEMFSWav8xDPU0OTcVKzvMffzjvd6f/gKZWf9PZRPVtJBhvXz7FlrOZDaoC4dny1R0mMmuB&#10;Aj43tlKxbDVqJbFmstXFG58/vnmt9P3WyI1waqsmv6R5YH0PVw/JnT/jJTo/TlyfKZqp+t/s9zb6&#10;NX787a303trGKNfr3zdCphpn7b/wJUpYUK9VvYLmyuo5fiuLw/wJrlw7e/H80o/2gACUpmit4uTS&#10;YG64QHtwKpIBiT2vjqUxnkycHP79f+l8N/2yjHoc0M7L5erzHA0MwK6m0oMBkazAc522XSuAUbO3&#10;nJAetIzF9u/7tFrbd8ltbeV+LiXvVwCaap/w6mtrs/Yga/NQHh6XzPoLzqQY0f7eTS/2SjkiBxqf&#10;mdQf9+6XDh8uyaA2bhxBBBYsL48+VvHOBRMv1aqvDelcZq/XxA0W8A1CV/VUVqs9vl8olIg7PC+y&#10;LolHaNr7RdApncjY4dqXnwJl7lNgztuZCyLZM+fKx/am2KxcSa9Wik5dyONGXrnqh5502+czxakv&#10;3pcn0+2nEU0e5FqQID02Dn+jMs2N0MatEsn8JdfCl9yMII8xf/6IZQZ5bqCMwPZ1O+eTVjfRNxsc&#10;xLP5vvlOIQmAC7Q+pLiQX08b/FFMyWxT3SIpqDA2dSXYxbJ6vwFcOXEmcEM7PW38fHmf4a8wDuYK&#10;Ya5C0JmirUxAmANlknR5i5pwZ0/h7pJvzZjm7K0A0CFtt3S5nvPy/NROnBMPGaSdZRnCTHu7sdiB&#10;c3V0cbmUPZZBdywatjw5nw3nW5k7hxdmeGY+2KHk8c7C3J86Q5k+QUASRPI64Q+Se10CyoLsYWH+&#10;KLcz61Ng/4A32o/h0pqc5th2upUg+Q3U5r3964hlA+VCQL5CudPnk90ciPzl9Ulbs5/WkEFKgChR&#10;tM7zXkr+rriXe0P0GkG5H7JA8iAD3UhvlWcxJJvfdsgdAc1lE1fjZimT3ywXhhendc/e7yr8+x0k&#10;3eg2d8VPJTdJ2lwDDmu5y+cWZKvv26Tq1NIF8f1RanWvQ5kwP2vOgtFJ/FKucKm9Z23xBCFYxcx0&#10;fStXhtdSc6Xw7Rp8YzTIOKyOOIjY2volT9zv5M2db/ptrFDZTm0B0XfLQW71Jr3yZYLLV2YcQlfV&#10;vb+tPwvWpS/pX5cIuYXg5T4pwzpGLqFe99ic7UibpUnAwvCDg7vf9FiIB/E+DKLqahmm8TYyoCoH&#10;BsVqnYM1qCrALOj0Xx2i5Gpzf4mtE25gV9X6kclDGQykVV5SiF3SQkAOLmxri0PSVbMMfv62+ZMU&#10;FWI2BPWKUK58FlXPiL59PQk9ordgBtGAWoI9oNgvz+f1QauGJxVIGyDgzDXag/oZkQrjm25f/j5o&#10;FGVebc7YGDWtedpPg9XwEOZguq7J9PbRSHTgDlqTnSNORUgOb5OlqtT8Lgp/qT3Dsm+w0mI6f/ZP&#10;r/AaXeYBDU2Fb8e5XB/a3nrAKXhhVk7i33FQX0DyrdUrz69hwHVazo1d3CbpkRrjcrYKN7Ls63m0&#10;Vgxzsha90yp74MjyMt29+W6hXOU5tUyfStVPxP8SeEjzDVZYy/xpvjpuWSbNHYqPRDpjeygTlHw5&#10;K9Cfmom3cxgkNcmGwZ4L+Tmo3Jgzhr8iWZl0Fr9LpieaMnvp/wT1NGLPZIwe9+ImRe650g+mPMVv&#10;ndhlVBO4B5AI95bfuN392aBQaR7/FpvcrupfY61VQ8Fz/wy39QP0npZitw2A0OnaIG8BvqFPc8NA&#10;DWXGLgDNhVqwMBeu8YsYAixUI8fvnRSvN0Q8hUCFHlE9LKhDe5V5DmYvQOX0mn0Pyqx4IwRh+3hk&#10;GD+HYEAw0pgD8+AxuPn0tv92AAq0HNWudGeUreSnZLZmvFwqJPgFyMLHWBTv7de8sbcaiZzp5Cij&#10;kAbkFtt/G3kKembVvX+Q3n8ftNLdm4OhMCzVzc3hdXd1dxDp5r1QNocFLq6ayqI56+7bPzsg5lkZ&#10;OyfpabobKNaaECAzihsiKiAI70TvzsK0zWkXat4NXTj0GYUoz94uqm4dHoEyBFHsDSGagYdclLV2&#10;WvkGVXpsFN4Tv/h2aCH96Q8eEf+AdIjaww5eyPqdJtkiZhpEz5kz+Lcy9apHqp8N7qViL79V/+CF&#10;bnjV2zD8F2Fanos+UCYTFtuT9/ANS6fU5zSvtME4xWvXz69XtU0Ftdl+YDoujpYCsvYp5Hc20MhH&#10;7XljQLRkawkTQHfCGHfhcidzSYHax8vs5ZBvki413JBwXz7qj/Gf5vb5mI8qBIwS2wK+3WbrswUO&#10;lMo5HzkUtl89COq1uNMdQy4BDk+kGlR5Bw3ROhfdBoN0MTjo4c5NgE/JyR43KJIC8Ri6e+/NRGug&#10;Oi1CPswz/b8OFGPfJm2IN+WTJG+t7aQTKyX6MF6ivVBhh8paLilHkRnK+L5GTm+2PSwliIN8q06j&#10;tsh/tK2jOM2Bd6gKomEWZeWsPbD2AJCq2VIhghR3J5bMH5RZl5myHuYFyo+RwrtR6j7tDDONuIn4&#10;3KrIsb1nlHBeqbjRutNiAOsRsfnsRR/TLBn2qq1lcQiIZmSEehD2lB563Ve1f8LYAiZe1CFdRd9W&#10;PtZrUGZb/s3cxZ3jSWuLbUv0DdoZ2SV2bVHARHG0AjuNfZ01YMJkbpGXsaTx1xHpQ/7JrxSF1Cst&#10;1eAU0Nh+t1fK9m+bcXs6RI92AzzwJiKMm4px+a9S3QT7c88crhA2LQPO+/Qh7xnq+yHNR6ZHh+9y&#10;BtKDXvMXogLrhu8J87Hh2sPlqiYNV+sYOalCXSdHJwRp971lYny2fXShMn3I0tk+XcMX5+Mp9+cs&#10;poat3ax38AutQIvGRrBYVsd/m+vKdc2I23f2EDx9L1yczTUeo1qWHJADCJNs0bmj23n7Nl/Kf32O&#10;XmjJkzlaRIrPn6jck/XTI7a3a1Bdut3b392TSPXF/LBY4qIgP9MTyeb3A4bYI6OR6o21VkOpPyVy&#10;c6Zyc0rbKJvdcVcAkVsF42HAzC52NIegqi8EuJUIu4Nbb5riNLcPytnO/lXGue3E2v33ra2LAzBC&#10;XG7QusjTq7QQYiaeyWdzKBHnk8R8FZKDOFHMSwJZDeOlh1xkW5el+aQ345e7fb/vtC7q0+pPfO91&#10;m9SD6CGeiMeh/54pdoImLbW0lv5kcJeJ5X5PY6z/0zbvZmBfDD/Tv58a/l0k603Io4AmV7IeabFt&#10;3ocvu/B+iJmli5ZNbF95Y8i9G9XtuRqk13HXhElVZuzU6lT60OiN2h9pCMDykL9myn6/lc5ADLva&#10;ey1ysoVhpzRhhvXE22dkZAOgi8n7Ot7sg6h6QkvGpdu/ikkt1vnaea0+BtX5Oz1RKSc3+5IIj60c&#10;LvqdS1ZEApyBrtvKjsp99e/deD9xHvYg86mn7twv3jv1B5lr9JAAFp21oUewJrbaO7do1/wilmUk&#10;Glnb5yWf9cerZs282jevX07MDz5siIjfa11tGJwHjH4XayX/p4sg8ZSOOSjTttJyFrIlAeVLpZmn&#10;TqiZzaY9LX90PVusaFtVkteRDwDqDIqhJ7Frg2ekYQ/rh3WxHwiVR7N3OAxOgUE7/SU9Se3F9p1u&#10;m6Fb3H9qrz4PaT2VKZQJpBKlh+vJZ2G/c41+ScdGZZgl/z70Fi/Wg4ffpulDK0Pg0u4eyzZI9jfz&#10;08ONi+Feak/tynr5rTMjcXLNlJh5p2Q2cLeyvX24V8+WxE676jykv9lau3+Pilq28age9imEBlT2&#10;/lH36GG7ayHxExy+w3WGwmi6hmsnBNSBzWvRwztZN18XqdqArfUbYjXXGGIflgakb/Fg0pXp9G3n&#10;px2eble26b5B/7Uf7h+YZc8enbwjjy+P1XPvA9Erer/JM95FF/CYucYgckoqTgxSL22Ky2HE+V/H&#10;oHMQILvsiRDvCTM7OKcktUhuxbuU9ULMywtW/H6ZIlNfrjovKEM5Vva4rENGBtWNKoetWr9ZakUb&#10;ji6Mms02Qyd2C9hvNTlnblMHEp1+N9Zfl5oi2EUh95KVBvI8gyvqM/lidKl+vcohOrh0ZUtyBt3H&#10;/LXqAmwYyoCWp/2IX+in094diyto/qG/znH7c9X2tLKovPBEDzleCfZdSeXCj1e/T4+c4vitxJEf&#10;vCevNOq8T4WPVvaYNbTxnYjrnPNt7a2gag3Qhtuo8HdUH+TGldeyUi+wc3BsWm69Ia9ZMkLA3Y/U&#10;jWyJnOKrMlsbUvdyaYqyl/FzSsHBXH7cQ2bowtaWg4DmTNsioDmRnbRzn86uff+UiEE8nhUqDnXo&#10;PHEoU3uthdcdM2Zd4IkMov6vdZSm55X+zWCvfkqDU2CcugdIvsru21b50j1KGs2/D10IFB3eqIds&#10;N+xuuxS8vhtxijICjClRR5lq+ILJfpuisL3+lADKyBsePvrxUK57j2npWT8/JN6eo53j04uXW1Xe&#10;H719Z9Z1IGzmTbbWJePWqAahGUHWaBCNxuejVonWnBsIm3J1NuGQ5geAdf5kGNv8wGZuhnkK/042&#10;6rR2AjGrmattS4DTv4yxK3o6RN49GVcIyqbhvjfvFMcjE/IjDfWjDyqBQlT/wHuPlRuAc96N2qTR&#10;WXdY9LoYt9n4V9k2kg+Gi7nEoPOK9Dn/7TfR88Nfz4NNrrH/PID/KFEqTjlCc8D6RDiaZ5Bme788&#10;ToM1snXPZe/bwzTseZiIQ47zF12AjBU/ZVZ6xjvWVhxX8O2LmrmF9EZb+KqKljdRuHpDmYBV7Ik2&#10;vqgVun4zG1HIZrIZDzcQ1TWzK4qo7q28O6ArW4XqzHItouXD+Pj5jXWsNXVArDhr0GYGN/0YfDzM&#10;tba5TZqvepEt1PwZaZPPOvVL/85pRqEYtQIc5z5G5ps7avUPKrPfAokZ7Wzr9E5NkpXN/j6ye7vR&#10;IV/KE69FW9FRDq94z/yab4H89et+rqAwLjfI77SZ98cLMMsL4pB+QMIlOrq8/iTxVE/YksR4zobV&#10;YV941onNcl/4jkoBvnVvyMLA2dg5i+nFmuT1324HyLZpo1XBo8m78B4Br+WxR2vCuj0uZdvlkyUl&#10;amuzWhfA04kGv8H0s+iuXiaUmVauxyxEybndBzPhR1ruC2GPXw4SO4778CcvTsRB1yG9rl/mWvFl&#10;m91w5K7ksvBU679da8VYrXepd1aCpvO8BUiazx001AyL+tJZcf6m+bZ+i78Vuue0cOgQ5zO9bvaw&#10;uRxs6N1Ef1Ax2IC6lWGX/rXh7G/jQB6olCNkU26hiKIZ89JnJuNIj9s0QXrv81n8oF+1jAucrcWi&#10;+mhtr84ayx6nZyYm/1RDHnWTwE/WWuPsMD2OPDt13TuW1r3VSVHc+AZMncl5F82wRxZ2lhuJqXoN&#10;3m2BAmbcrVwkytJn35dKii4Oa+W9tFe+7S71enF544Rjxe05gGicv3dDHJ7swAze0TpGjV8FgNKU&#10;+XOel2IIEvToLs2NBEYr5VNOsJ++N8mezInnoeGtjx1NLDAovvJ21r3+IdyVO2UQMLTeyLykywmi&#10;RIewdIiH3t8qsMFSSSxIaaGtvWbakZByWDRZBCSVY3/bWbu7V8+Uo8bF4Apz2VYS/nAfUxa4sIG4&#10;7d1CaRBdxB4s6cbJFHO7vWdxsvy+TorREbhnghRa8TqhoYz24l96e5d/CnxwEdjQYw+Ap2dyr7b/&#10;w/D7edNfiyhL7PDnsd19bqoRXh9ZFR9WS22EQFBhzuBCfi3QveozxrPnCtudukXRLRtdTMdnPUXR&#10;1R6UmWTTbLS7Z/oJTjvzuZP26qf3LauIxsG7I5NXL27Pn5fqY53mQq+Toq5mZyZrDAfDmUGzgw4x&#10;ySOZnRidJuq0Q64+h9TwH2qmmF8aOH7KK+oY+dvW6nFLa253xcRrKQT2SXcbV3Ls86e53IW7wunF&#10;5vEE9C6M7Eim6n9mqECJdi5o78iy8VwMCp0+jFydusV8+X3V1Nl9paHwbzBbnKLh67nCDE45QJm5&#10;xKzxyzCvCKCY/l5DNESaljMwjw+l4jMEY2+rwiHAv1qjO73dNrLeuObUamq2X+21/YMcxFsC0ZWL&#10;xp4SQUS5dJVaqRfgC+wO9yt53GqO58gOykhq5SENCi/vg6eFy1INTrYWlnNTnrBoL758BvotjEEb&#10;YxRzxIMLBwyoPdC+iX4FajO8m55EFDC97r/l1Ew+riHaonUhQDgpHXZAUXgytpn+DfIDCGhrJmhJ&#10;+/osqSoaI/XTgnKmP6vcfcorNrHuPFputX16ReSO+FI6/8hWNltNr5mud3CH5uOQ/9UvAm9AD5Oc&#10;jprIQatp70dU4q3bMeghwbsJZYAbNhl0CU3KPvHC0JGrrsNV9+XW5JUfOof3FP20VA51Z6H6bCyX&#10;y5swj5cF4mmA/uhnUWXEy6i+fD3HGzAwAi0a11BvUCG0T+/4OnKgAe1lZ3/ntJjJa9pgGLeWfWlB&#10;tpIul38XDYNBCQn5xLQuL1syN/lt9nXtzeampcM1sarvDf9pmpvqcSwHh3qmxr3MJx8T67f9I9HV&#10;AyZMCKTRN+Onnvww5W9bc07IzxuDeRBLH8UqditOAkCCnQUxMrYyQXPcYUIz1rLQ+R2UJvuPpHPt&#10;O5SL4vBnoZAQFSIpShGSnCodREVyPn3/Z93zvJkX8/vNrDG5d3uv/V/XlfouaY2uYI/qgUdhOATv&#10;Fn/NA8/1VqS7HhDW6E6lTddSednZNgpZdp2+jVkCZXSmRfeCuIvd2YSU66P8sT/ZuZrbFGbl+7Sd&#10;67f0UOvQjYteRWAvuEfKIyqHoi1fiOgpOpv2Wocl5hZDAYLjMIlVK1omesRGPzNm6dwk9G4C97dP&#10;a0aQ72sS6kC2ibA7ZGaoWUimhegizmISOurJcec+lwVMmpacZHyiWVs4DxSWnMzgXDwiD42Sl02w&#10;Z3SWh0O7AqMb1UerqlSeZF+NSJ+Ksb3/d4zSCrxMRp/TZ3nrt4gpbLPi/naVT5S8pJut9XkTSps2&#10;pOcqv1ybKRjcbATvVDMqu1R2qNW/k1K3cLCuI2yhKuGr/xIiQdrk7mMXQrcQ+na1MGn8vaSTSep8&#10;qiy+HNuo+8r0GKA0Hokq5GIaxUz5Vicq4oUIUfHQC2ewYiHhmReHhZxwLpg187w4sjC6jf/CiHd6&#10;c9T27HOa6d6fKcGyRZy6xQbxGv9toJ6T0X4jDu6sUvUuxAbJfgAIZ0Xf6aoUqXu+6HSGGK739FnN&#10;Fh15WRAfVfEjtYa+Ss/A2zrb2OzkOykG0G+v3i66cvX6xvaxTg+oivfIqa+T6t9rbdnbJbX9bl4P&#10;DkO4gJo6u33ORWuEntxhu4qeV1b4ypAz/dm3nsTeQQKjWJuzw+k1Tk8wKNOMJ9zjKoe7fL/C10UN&#10;DqbkrqsXjPmRg663P9xsbfuvzNfkJLHv9Fy85S+6AEArauV5saZ6OxgIM99NUKtNcxRG7JkLowmH&#10;NWcMNMjtkQfDbRcJXsHic8QLi19+ijs3MngM8gCAZmexB4t2WvIiJf3rDi6qA6097v38Q8rNd+hT&#10;LpcPXqBGSAY7NqPlJQ321zN83lourFT3ufYJPXP97CGZ8uJ6liYrCQInuSKCNuhZN8/BhP2+udHV&#10;fpnq6ttDFm6e78nfSXoFm9JLfv96TbSskkMuYXzdIAce/yFz/LnrAOt8ckNH+fX6s865ySsurLxK&#10;ANspxPWJrVOjgVlZWLDLWMFL/ILbHkWfVaLmtAl2yc+6wjVmheNfS7WumxVUPeYYZPHTmiOhXm/h&#10;cpbJpbWu73Rd6HpEZlLpJs3c4l0LteEhmQU3FB3eAAFBPe8GM2zjDZvSz80yB570iIuC0c5Dn7Ns&#10;yeGb1BaXF39bDic8q3CJpbv4a7sU5MRZcbns7rvLa5BYCfeR2y5P2p1+mRl5p3AbXvB9v9WpMeqx&#10;iwkMFno8THNwvnQhVlROKSYVNL2utw0UvTLWq5cIusGEWShT1dHpTehL+LS2/1JnTpss78XJEClM&#10;1zmYSD7mp7fWbKK1hQp/ZJhoFTfUp7PUJa7QPfaUAzcfH+2fDNLSalhcUgUkmvpsUd3E12uJDMqF&#10;VtpIt1BGdCygzC/TaMz4vtWJ3cXbnmq387rI3leK8Sk07tvT/VW/95OC8aq3ycer2+ufhUzvV93g&#10;2UKwndowaQtx/qLCdmdyoVLlbiqzHA+xe/mU3pIjcYIy97O2GOPPKXH1anvjEMa47N3lGdft3dKZ&#10;7eD7YKzO1AFTARDpRwiBghPiMC/X/uQO74XfWmu0lIhc3h53Cy1VL6zBS09vUvWF6my1Uejmiq3v&#10;F8q04604m2sWqavuyAG6H2Oel8eB2ls7t353lMUkpfsptJZCjJ7F55Znr/3WbUjx3pisVBs51SG+&#10;NaXCvZT74Sh2uondus9uQxsGh5z1yay76/7h3/nmevS/t75FZq4EhkmPi8Y0N69V4Cu3I8WymcV3&#10;9UA3xWPrilVPtcZjxzUa3/Fm3yqI8puuXNZPZO5Hj/R4weL2+ljH92xglgOHznkfv6UEGVoswqe5&#10;tlFPecIFhJusKTGz4RFhr5MaanbVm7rvZcpyvJHr9Dj5HB9glh4i6Acj8RF/qZ9l/73/NGStcH+G&#10;U+18d/ynza/oHNW3wF+434SVQsXLUs0GlEFYjufq2xfdHvaHn6DTYVN9szL8Ib6CZl8UG/bXZKcD&#10;lgXw12ZtTvIMfhoPwbwX4WiLxdjfiz5MMd9b/yYnQCBYDR1ml82XCO+kA9lCi5Pk9Lem1arHRPUX&#10;Zl5gEtSc5LLVfPZlDTCH7GU1IoV/lhYU66lVy9bIL9PoXeen/LTujv5kFJtI9gXnWflOB31ZxRrq&#10;l87Ps+j4BO60ZxPnZw+GEbP5v0sviO2p9U6zFxSsm5h0tUa56dyxm9zEpo+1yCHggFyxG0E1Jm87&#10;hL3mrRHdEliUsMMmmGcp7CkWm7KY4GZzMm0IKOE1ilYwUzNLsF2B5mAxP4X/Fhv5Kbxmx1a7Z1cQ&#10;yqb9bwXevy+8rdgdNaDl1+mZfYmvxp4+EndIu4MqknIe0A/Zt8Yz2TpQCO/tE6BWXDOnd4PfXktB&#10;WuIHXun2aVJdjgGB9d83jVqseKu7KXnrsqZd4oY71kJ/BNjTwQamRBBI0hYSbqWgrNxdrXrqe9Ju&#10;IW2rajjs+Xerj4rNigfnmyekHqR9xkEFlS22GsW+3iCzMPxQHkoj5QxlXjVQp69o7nyH91y/Dr/9&#10;G44kIbGvVD41dJpB0yEhFxtw4UF0TcjjOi/r+m3WF6RtPY0n6pCArEiw4K1m5VX/e92rB1NrGurm&#10;L9sf7vWsRez+no2Oeshy0iTN8gxv3e7SmkGHfvR+KIjcHNPdm1Ie28vpovHMLoUlbk05u5AhFYAv&#10;op7ZUIldbX9vBepRSbMk2S5+GzQklm/fzmY+svVvJ4YIagfKnN9TVHhWkdKK5PL1n62pHRJ9fksN&#10;qfw5FpDNZtasrq9gWgMUism4xPfBvMpV+vn1cBgJ86arwjOlFHyHrh/vDbvbP+7XzfK4uSgMuU7a&#10;heJAaP4dPJijaN2ABo6VKEawQT080hfP2nM2KbqrWWwck1IIOuvPWmzs2K0vE6xVYwgZXNcXTgBO&#10;3BiTRGt3P+9Sv3MBx0ejGcpDUX0r1ZctIzPjjtTWf/20VXbMfBUJzWn5jNQkc7vWGRviHZiKLVW3&#10;wQZZsyT4dHIIT//cBRPdA/Uqd3zc5p1nbAugmhwjfrswDnaFzRDmV4l1uln6D1hfL2rgQneSpl9/&#10;i83JHi8GDa9EB3W6CG0sqyEn7yndh41uag6jV+8zfYGleY2vSZ6cH/lctmGPeu5aEA+A5Phclk8z&#10;g32ucjdDBs9elzzS9bNbV3MdITIsIxnwz7gLZdSnklD7A5Z9PlIAPAyak32QAG7kPNzY2901nuym&#10;8dJardpC4V1dhgYd5dx7367Kk7fTxLq8i34QXfxkFjosP1KMzy+v6Iw9+VJ18qoT3x39Md5QJv70&#10;W+XCtwjbfuIEII5mmC7Advr72llH6bjTpJB9CqF5fsenViElBYYSLSCM7rdJDn34HJsQffr4q6Uz&#10;2T8nmGnepwoYHDP3uZemdybIOnzx79n4DebkBcuxOdSs7IMXsnOy7B7w4JUJptNWEZySiSQrwxLS&#10;RQm+jn9d05MU9CEUYeaI+1QkHsLG7qYaBadWYpvV3tQpbi/o4OyPFG0JOT2ceI2gTL2Pmtu+OGZE&#10;uyz8hMNwXEbNKkBUxddH51ogeWi2Ns5sEN8p0V7bB5sdIrvc4LR4wpuR/Gy2E6EnuqvKFO/hVW9x&#10;xT0dhNBPa3F1pqMyVoEZsgqUmQC8r9/tc3DBfBUUDPj+MOxLkDI/2zH1Yl3+DAo3c9dQJJgNDuJG&#10;u/82q0cENmVgZ5xN42o/sQGr/q4Z5fc44Iu5Nnu5F9R1k8f5FaiLIKPd/9ty3NZ08B4lM7zaqB5H&#10;NykLCKXMenQiz8dMNM+U8fvgsJdQQFfl+KpXI8jae5HfnrZV/Vuf6+MRyKYUGR+ZCDfY36d9AHf4&#10;8ez0HjXwqCpyDxJQcyUoY7j+BAtBcnA7lGk3mIvV+3zVj7kthRKL5g6Fc868FzXgsMmy1d6+qe7G&#10;Tgf3XQRxuw0hMRo8/Aoi6KghHfzuVsfGPddCBp8LzJIvUT/8pScRymQ+2ZptK/Bmz9HFn4Ud01tA&#10;JqQk38Kz64y5ZyEmlQiHmHb3xPPUblL/MMKtYjMdLduJiDaF0ewKTut1OJ69hvlGRti04ThKA+M1&#10;voN7grgOKShDbLl+p7NwQbL3mR+Go7jDo2clR2ot4PQQHls9F9+VZd3uTqgoXSqKe2iHjwdYZZWF&#10;VPvgmI/or8UQNoGXim4lDzN7LpAvAEjQeJnebBy62+T/zp4S2tTEVjmUZHBT5nb3TodxxsbeGUN6&#10;SO33k+y6tPyMHrSSud64HjVDrvgYAocy+Uzo5T4e0pmJ37iSUcYbfzKOhNoTeM3h7VMWP5+pLPyN&#10;q/3faQ0fpQJQh+ot9fEc7/F6rZo715NHZDTrjzxJkHpLLRzmjZVygUmWUaMSs3epNmJFrJi+ys9D&#10;J9yJQnWbW6y2cfi5PSc1fBuwCmSnCGvz2wo1Plf8O3sOl9T4da9vBuoVMlaXAXEp2SvivOYQdlHu&#10;1wOeIfnXFyLTfXbZz1z8olopdwV/Il0Tqb50cgtA+gLtP1NWRnt0C6/BpMCrS3x70FnAogyr7pj4&#10;+0JPZ34x3TUrNMfn8BIVH9803b93A0pr17TRhYkQllZPfuwEZ9V40ptsykAutWyI9e+CDma+RH0N&#10;QB8f4AcHVsbtmxu8IA4m9+NgFgIWiPAqq78bdhI8GfdM0/GT1hWwQW43L/1utZzT9qtusA9Oadgz&#10;1M7m9ppFCxXf6+dkHqY0ECowGd8jXKzB2McD1bwjd7C5PldhJs7v4zt2PWmdqu2zd/nqf4uNccXv&#10;SLe4frExXtpldwT2mfakAQenaHIbC9OnPPhgaZZY89Q11pjnG1jqh+gxG81L3qu7GOA00FZLRSzC&#10;9VnpcemtueGskksz0efulAb6ct6w6lCmAxbSVhjTb/oW4OpB494nmDYzdlvicTl2dh2mmssZx1z1&#10;hK8SUIWfill7AGIqSJLC6TaobMel6NZsDF70Q3O0tjVpbZDaaw6oaVK+Na515TG4/G0Hlc2tb1ZG&#10;u/Gt9cHbMzSpygH8hNBn6fCaPbnmtsuyHe7VBejGNufUbMORpoNj7SkunAUuxwle+iJvfH5kRjJT&#10;Gf6uDsbuCLTrY5qTocT8nA3+6UK2PT+nVAtE8dFiynE954EIFTJf3Kaw/K1NnWRN5B4d7GLze5ov&#10;C2+bqMKo0FG6lNer02ITS8Viw9ydmufbjRKY7bwjcEYksM4wf9Oj8Q98q5Pk79lk0s6n/Sj9kPEn&#10;e7HSxyg6cfOkaVcfg2Zt2hyfslYoTq7WLkTa8+IF/LdlrozuR5kKen4q1NdVIb3Qr6ZvDf7zE3wE&#10;HLpsQaqlAzTePPqeWJC2NyhjqrNLvbRje7mhXcr9Ord1gXoqvSU8tEpzzI5ZTvGibzenlixHRXZs&#10;bo1PqF254NVEJDXy7jVfJfON8rl2cJ89rRIenqPP9Tkap+DA+yz6LQoQ91Dm+oyj0wMQRjAAMTlw&#10;tEPFqlCixn2MHGTcUnoDK+bvQc2puAqn/kfxfr0FSzAhjr6JI5cEqx18kAeuf6CJM+1NoJNQJJID&#10;567f7X7+3poKIfb5a0LOopTdNbbaeMlmlM8+ENx44Y6rWBgvGeWYLxknVi6OwADTcTisjJ+RPuLo&#10;jUEhNMAcy9U/FjzOXrIzyDqzUIajmrH8vZfm55Ib1ohkEo4rr/FfX4AAWt58Y8YmLEg4W7N6nLFT&#10;XtDrKF5qy2avh2el8pcpPHsmr7zM4Suf0gfgXnFvGYMvn5nxZ+MtlZlHpWwwe4i/Nlkz99/j6kVy&#10;mh6c6lpH+9ez6SVV1Eu0fezpyQv+2G5S5V27cOLaEMS+9Oblm+czQ33gDsqbZp1V1zVYPvSOJkyU&#10;ho7N3+ZAzyXNthuUa6/jLT93jWjVYfdbFU2m3LFsPgxyBZ/maa3kJmNsP6skzw+tuMG3POuCbbt4&#10;/0dmQjC59Vwwts3oMm4OfenknnKdnl9nJ2t/cpOiIogRaFrdjh/d/OChtYm9pZBbM9l6U/bcgkx5&#10;Vij+daC2Owuv8fK0u3uLyKVtkMAR3Qyzm7Niv9BNHhhXOS/rvwAGTsO3QYNZi3d/qQIBZ0DNCKfv&#10;sbdUPx1XfaT+kx5K+bJdmGO9YE0u4n6ij3/k5WX9bdWrNr5qnFuE/U47FU8hzgESlFkrZkbFIq80&#10;Bs18YWkc1WExifXHCOt3QKdtoufTGdm7NmxU/AHkb74V4/D8bDPp/bpcLjI7A25c8E5ReK7NWiC6&#10;UEaK5nWJOTn3DGg8kYC60qx/T4AfiCqdw0mcRctk4vV4Ie2OKUXJeXLOv7wBCy8z3VbLr7frw3Id&#10;gpiKaY3y77J+XMa1w7PxplhsGDC1jLT437dWoArjLn0PuuXGqQz2zTFEQNY36xGs7sYuXMHNVi1/&#10;0QDFNTaW7WftXWwxJEOvzV3zJ7eMXheJO2Sx0Wvom8Gi+UnP29lZORVJ/zuTh+1LfuF4sgafZmE0&#10;qfQ6eJicn3m20Fu+VooPJVRRvafjlQyOaE3hlgPjZ6tkVNeoZ7PxqM2t2Lozj+Gz/ihgfl0tCdVW&#10;pqxScKT2O6UsUA87QOlHlfN2+YgvRARlOkg/NxtZo+mxPLqts7iBN1j5F4699I1sB5fiZ7I68ffH&#10;81LDl52eFxWLNmvG/sN7zunr+7qmw3vFqbYrBbbxYt0dj8n15+kwEt8iCqO6WOc53bWgzKFVJ4JF&#10;GqmSTX2G5nxTSi+hmCTOsb1ilaOmLFvKV80LxrK845dkGhrUSByWFAF3O1mX5gtmrKOVdM/vEzV3&#10;05Oa6Da7DVcpgLAlxU0qK+gTKAMZDOHe7WT5E92rHKT2AO8ryLzqqEY1pvI2c0lU2Sg8FhpdUa3R&#10;ZzAfZGrYOU8XzUtbBElChiP44qdVva/b1nk9Fuq9GXik3sPi6FUhuHRndDZZKLM9NC4U+9oMF5qt&#10;1V817wUhyLV9qZWKhoQA9plYcen9sJDGqiqMDvwxB6MnPLZ0klRvTZd9w36dJ3Ajsfix6upEc61g&#10;xaDkCdJL0pf/Clf7bf19BUbbdtS2IC0aAbY86HSr6PExIPOO1z99+QN67l0js2KimcsHjKzbG+6v&#10;Lh3kWys3ynGLeE35ZqvwLqI93OkT5JtKTrPNKHjD9Oh7+JDaaEX2DeILZfQ/offoK5KGVF7lg1PH&#10;qXQsxALVYOKDVJk97jgzwVumtBqZTZUYVTDcvs+e1C7a3Ki9bktcpX3IgtzmtAxW3xdr7s/LFdpL&#10;eDh3uq3acDtozqHMRlpvo3am29Nq/CGht/Nyaffy8f4rct0bALXbP3Pq0upVqU55/mB5PU6r3W49&#10;FyH0qSWS6+nkwC6Xw4u4uC32jyBz2hfa3mY2gYseabVztDu04qBM1m/vM/Hhtr7K6edZru67P7Uf&#10;l/v9NTHuXLcIDIhNlujUlKgVSoPdgEijavOVsztcXK/1zmaIAFMXrjd7GWRy1TPaqmWImBBuIS15&#10;1D/mkx/e2lBmMK1j/IRtQH4l6dX3OKLyTwcSMf6rYREdhzk6Uc7q+20aeuvN3q4zuU+ft+7jZQQf&#10;3rA8guhlqfpBAGD/MptZwxjQ3XzhKrqs2ve7MkaF5adchzJvrQ+wtR0e09E0bA9661tFyUrZscqm&#10;qD6UimJ4716Y+DIeYRvEcTh5ZZWc0njza987h6Ux1e4G+ZQfc6YVxS03T3gFyDsijP37lgtV4IBA&#10;0NGGMtMHpRFsdZljS5f+oNkPPNVbmu/nMA2+Gc30ulaUH6LnZtcTAGMB3aWZeGzKrgPTWc9E582w&#10;O77Lu1FgryazTtYJsclhWB2t+8lQ7EznA3ZHszyUuUEUxb1m0ha48jqR7I2TZZmaJmkuNkVtTkt+&#10;swMn0QajbLD5RuvyOqForeGK3xLsAUOtxCmXrPSzvGShv3u8pWV5v2H5IfZAlvLh6ApDj1w6UOYV&#10;Bll33QnKh6PQAIqqWzWHcKHvHCB8ux/VuNrCdpxpsHMCdNMYNe/ZaeVE3fK7o7TqhdIAwm0I0fxK&#10;Y+5cqPnwRXk0I1svUkNTOXhTyzn1xt0rlAGvMm9ZOQGlpWqecfOYIEs+OrsvZ+jbeFRL1iBv/cRt&#10;KmCFDjeT9GJ7VPhFtnUEOeRQ9JjRIndVhOIo+FETt+piQmtN+s8HJo0MVG2yWxM//L3W7OnyDu8W&#10;1Mn1xu1Vz5uXbZG5b74NIu4NNoBSV1aSEP8yTz/Qult1ACDwP7mWGUbDl5+NvpaBGqss6hxKAHmc&#10;ftlQAfeJjLffs7MOgcbtbmLuoExVqHBUPdR0rvFxrfFA6elHtcvqHH15HPp8vr+j+NmfqXIpD786&#10;xbQy10NL7i2S5u2gzLO3tQBKnrW1991ziRCR95XRVvKynv8wrff98B7V1NxfnIfjnrt4uxgtWpYz&#10;DxAl16nPO4CtzOH6xoErHbc0tfStG71hjf+uN3M29Rrl3dIubB0p7hJj9rzH0dyxO15fstHe9Dil&#10;+JbOaZOS6yU5kPI3cfh3U2gag6fS3CUVHy+Fza8WZ8d5G9zk2FWUue9G8ZX+Wu1tzMvhEb23A/8n&#10;+UQbmMWgkiDwlSeO6IPU+aXPtCqsg1X4lDv3DrTb14fuCPoDIDMjzD2UAd1OsGO4V4TqKmNOtHkv&#10;lL2Ltk+EBpb/ESWEebwLF21S6b9E6u2u19/Xfjtn5hS6Gje2WKo02HfIDpUG7U0ZrF9/poNOGV76&#10;3tkpqdNu8hj231Cm544Tbm6WLFogHrmBLmS58mV93cMNHXB2FrN7rj0bVPxGu4Aui0F0Ec64495+&#10;ZeMk67EgjAYG/Oio+EP1foUwU9AmWWJvku1VTmaL2887ixULZyjjhqXOzjNcq3JVjHhbLS+ruijy&#10;Xmmmxxx6uyZI9YHS49Fej+bu7HHWgcDFIASYrbuaez2oklBOW84J1Ci9q7CUDnyDx9LCpeDuB/Hr&#10;LjblGtKBMhnPLvHSvn4DhbrfnxxFbzzcgDlvDrNUft/zmqWhdWHfbn02ye69cpcLuF6k+33QUrKW&#10;YKaPzQy570nUBRf1z8lK+Rll8IVbX5gddGq0ny5Q5G9Nm82u4inU0sesTv5I2akbHnKehuqgt0DD&#10;y/VwBoHa9DVgwsGVFyBAVLMcn6raUk/s1neHcRo47xd+PIXL0lQJKstL/Y29QXo3GE+2b1yfx/fw&#10;hUAZG8VPh007NfsXMfFgxQvO3/0EvzfbkLecjFXjhqCEuGEb3zLmGO8aVl2J8k4KSfpm7Rc8zjm3&#10;hdCkaJFrM1E6/2jadYrsHpw3vqK5US4dvS84lHGcvK2NhOv+OM+S+/vJHKereaWax9rV6zszHWKE&#10;NBoS/GIIbDVm0cuXl4BK6jSQQuHLJI3rp1knQHp2HVfHFQ8GP6l2nAXo6semgxQH6sJY0Mm/ZwMe&#10;99m60sKT/bhlTY8xfoq67U9xGxPPtJO7L92IVqMSaTgFqo63Ip1+VbVKiwbq3Ps1uYV6JkCEOuq3&#10;xdbZPH9PGTgXlmyVcWHSxNhlf6j2+wej77RC51ewLrha44qwv4s/BLpu6/irqXyzmt/Cd3tOpfCV&#10;vaF+65qIR147fUllTumu96vge0XnhK9wWqd8B0tL8XBARE6UX2frqbW62WwJnaGZv83ta5M9V+IH&#10;wca2KNs6/+hmMwNnO8LjRhiakiSh+WdpAXyOa1C+DreWselV91VGCDSPPHVYgxhLziAvBH7ng/g7&#10;lX2B78KcYpkbJG4fpfi4RrS/tl3CaZfL2j9ic81ZyQrAeGfsyxXvfPmNsbLWwZ9Fn7YFyBUJRlHn&#10;0/b5+mIkrdUsLIkeS5zFrboKAkACrfebM002g8I3gPE29KG8ZYspHUKy/rcKhNlwx87IzHxh1eq7&#10;ua4wbSq+ZVdhNFhsQqrWMje1Wfaa3D09SO4vFDNMmun1uFXJjFz6N7oJCHts4oDxUE5VAfvFSOYy&#10;7URG96uVqLxGnBdkF8rE1kI9k0/gIJvG803JYQmykeGMUgNvl6LvWhkvxAyPvA0YdlnP/+PoXNuV&#10;A4Mo/FsSSUek0oGSUqSj6ChSQiSp/v87+/22v+xrLhXmmVlr3bNSr3vnOsrWWzn+Ulwv3h+a4ttl&#10;fu6jUw0InFmSiNc6Pb/FbdmqlZhDFnoFKINYsjp6K99Tzh0UplP/QNQs+ZL7Tk9EWGXKbjZ3jDzf&#10;g3TFLfmNyjhRcZI575617fEirrzGqfZOjy1U73R3J2Ley0gE4ub8TSluMTJZ68C9m5BQprsSu4tJ&#10;1lnp/fmRC4yZiMjD8q9QvhTUh6Q8SmvNy7QUhKZal8IW836HyaQOaI+l7LEg1Zl2DxhT3WWw3iCb&#10;vz1h4LZ8anIPI5rFcqNA7028Z/+dCDpPRFabbnO1PG9axMSAZdTEBQ0irmniJuOeMawJf+mlx6kM&#10;ApRhPSfcdRDiPj4E54hjKcq8CCVtjgsziMeKT2w8q/CdQbG/PyfG5uoUDxg5+JvZGAVmze2Y+7wQ&#10;EowSxUV10TjKXY9AgQrZHFogt+X2y+C7/sZsbhq8ovN4pBmuqTzYKiU9G/e9ES/hM6tP5WenMuxW&#10;tbC5jazf5U0m6zQmrvGpDGXMGo8uDZJ6qcV7mQW/6zgPscRzYrY68lsnZqeUeotAqL4sAJysvsfe&#10;Ldv8aUjC3GazUtJmyq8ldIM6WSEIHxvrzjQreweU+trwg8F9+8U95L8e+sNs8fn10nJW8prMgluL&#10;TRY84nagawaqt6urnbuGCbzMFgfI7+l+uXDQH9rOh4Hk2+yWV3iYHpS7zY5y9ME7dDB8rTHLTg5c&#10;DtCxkIvxOJzFv3F3OcMO4/cjpZor4I74tNfZW6+AH7+3anmlb28QsylvrrkBwK/Lk2ivfeNH3sZe&#10;0kf+hQdLDc0bLe3FsWpct7dX//c9sp9r7WWtexIshj9n8GX+30ZVDfZj+uA9aTeH16KN/2YJWmta&#10;QKyaq4jgMZNPEdAolVlFODR+taqFCP1BVEpXzYES1Pa4Y3DM4qfvYKSOXbcFEhWzRMhIJKa1J2R5&#10;tYjEGrqDq6kWOH3DGLnxSXeZnmFpRGFmrYfNQ7xLN0a+lDD9OliYz7VO54u2w+Co+1VytJcXk5JP&#10;B4eTeO+5RIoVTHr4HEC8vAjOrOWeq21EdVOhbung9kChzFspMapzzuP0PJ30lrS0UKtux/tsHyHZ&#10;BIwFQMecyWnIwTzL4zVU/CBYIM3sLXMd5e4y+1NsLbdn0+GMbeKQkBBvZ9XzbNZkBzfVrDlIQDQV&#10;G8pYRUkehBcdCLt4mfVGjQozTN07Xd4jtuM2f2eVujFuUp+ctkvILwfWlZlps06/GRbv9fMYmEZT&#10;v9QsvEJjucyMwi4QxuJR1Gtt+21gzFfbyuf8N4cWy/iqNMAXo9G7gapTt94j9vvGN9vlmKa+a6Z8&#10;u788dAEJQYdxRx8f8xm5s/2lagVG/jBAMmGg3bzcKupVyV2Iwee9XO3BG7EU2Xuv0fwlwCrKtKHM&#10;odKZ2cXHPgtyMuHLw0LmR8qSRnT2RdiTeqfuwB6aKTok8O5vEUHsXe+M8ZQT4sj7bWM2BRYHw0BT&#10;63oJYAK6HXWw32pyXds+FaPriGU8r/bXdR7wq9bBDlp1dt3mS+kuTobYrvJ939uHQmXqkB9PU0DH&#10;mBk57PvDP4wlVj7tJLkzb8cEoOmGyoZl2g5kND1vKx0SYYGYvmNz8z14Hgfde/x6ZSMHynhk1Vhj&#10;ytcaAOhGbjxfzTHhueVhu35bdfqiUTKnp6y5nyS3fE9c3mdcinTmr3zaC453u4ufavtyv3ZoqrYj&#10;cjn+1t323uFCpWfZBtB051lCHDRwKBPRU/fyeD1YXLsReL5LzvOQC7Co4Evx3Vwn9+/xTf7y2GLb&#10;hpiWS+EwJj14UP2ixgIOMNfhqPyGQTdtTA6FwrrM9v11bRWT27161MLZhOxEMdX9m3IUhhtF705v&#10;JW5RyNQWS8DZHpizmKXN3XeLmZlD4AD3jAGqInzx0JZz5uLNWZUq/T4GjQUOSX44lQUP908D9xiH&#10;8klxNvyVSU2odjS9WwlOvZwJZerV3Ns3rMkOh3jSR6e0TQCF3l+NS9kM+1kVezf7w/VRcs9sj/yq&#10;SyaR455vqxi8JxUXy2XNbLT3Tn+HnVy/a3BjvFEH/m+47dAyJv08X3pmTxsoM0R/P3v5q0Wz5/39&#10;a09gcD33X59TIZ/pqMoBSbIunpn+cpvdhrFRmgjqKaj32stOPWjsrCQTpxd3Odwcnsve8+AVf5lJ&#10;1m2zl1pfm42KTQlDtFwCZZbVJVqcITq2iOpl5bw9h63CrHXHzus8UgQbR733ZNfeMmcXffy158xJ&#10;xvVQHLSGmfI8p1tnosGr+oGwmFmeH/WCx9sbYhKetoDv6JRuTVfD5n9PAX/6LPXK9ONZtslum3HJ&#10;/mSg+bd8Ih2Q/aLfsq18JJZYh9yDkzDubV5NeC0yLe7sLJTW4GVinGtA1212gI294Y6lenfDq307&#10;GW52o1E7LUmt0t+B3QD80fIwXmCbZB7fee58Z2WFxVDxBif+AUeeWiNPrbON1miVXw6QKQ9RXZ3F&#10;KaZsJ9O1Du9x3msDLqMNCZcxuOanW1aE9jHzPH8X76N4z4/W9N+JAPAos5N9IscKSBWkAPAtrWmf&#10;kj8VW8EL2TAZDLNcWZIE18+1rxBWu9aOVii4VIhwYcLv8935ZVLpgpD+2xvS1TM1qLZ5SfCX2p0A&#10;J0OhcDR2Tygj3O8PtJg9H6lxo8v9bv4F72xq456+36JA4RDsQms2geDeaRz3uw+VvK2g57265Om4&#10;AzVZMhtN46CBrOEdn2HuDWrOLDIM7yzv9yb8Ry8ZVc9jAsr8XVVVyLqfZRl0ygUSb2YhSjwCRKt2&#10;UHPUA1NO97kiVt9Ii0/JJ9jJjoFa8zw1884O9Fzaim7fCvGYKT7qiWIz8DuPlnS/7a/ow5uZ5RyK&#10;s0sowyrhZmUMZ9yrQ1ImQffnKCBfRXBLE0bhJIykzvTOo/eq2XIHhnupZqR39+VMo7E4hs53V/dH&#10;WHGAT2NvHuVPKjCXzJ54IBfEfSDCBLLd74tdHcq0Ci5x3xPSy92jxrTofqHX+H+Fe4yoLs/GoBmh&#10;agiylly3+4lP2xrVG5+/49ZjjkDQPRddx4Mmwd7NmrE7kscvy/+4c67kv4sVVXxp0TWbY6ZQhhvy&#10;ekFdZ6i746Lp+Nyvead3kQX3TtE51s+9tFqKqtr+MY2fSSY7WNRAY9G2QJadYyL/fjvgcY2Y9iqq&#10;Pxpd5XTXlhOT/pq4QTVac8Ke3pHK/O8HfQwUtfpagovuJHWoxgSelll5p5O2BFlnFMJSnzvmxztb&#10;WorM+hqRurtfFw8qvpzLg97wwE9aDxiTCGvQ0Be2Qj0kn53Zpdy94npdGKxylut0SSizFlV1Or7M&#10;bgxxXJoFkhxTAMCCbISdm3/o+A7dr9XD10dvhlbjrPnDJi0PYtP/fpHHsYxTQJbNTy+zo4pjwkKP&#10;dxNsFWsDlFrsUHMy8mahFfwt8odUsYfPe0H6AdeQkiOYcjrSpEqmeZ0VhGanyA3OSmzfiOt9lA1P&#10;jF6scxZgTNVPZWR1pdn+vKc77GYxnaFrV2H4kZz5/fpYECXlVQt3TjAzGvwdcaflz2Xb6FaIbXIA&#10;uluDfIAN4B0Uzye8Rq4Nbn7mtkv+V7hPT8n5+oJ09R0yKlHXrAv2pG3jEq02KAsbMsM8T47X+5Zj&#10;zCM8lrVczYNJs4w8L9Hfsrg63R+fqKXIdacyeyxMMZg/JTg/AhEQf0R7ahcPwWmPABxH4TZRtu5Q&#10;93ylM3gN0arxZHelBYSoEskLeKpNeIg9623M3v1SfetSPtdSL+cPL/4dPA7UtgWHO/ra2v06j+Jf&#10;6vm8HBL7/piFm2+iT/yC/+xJei+/2fhj9aUK5nGhXt+kmMby53fqzW5TJ3eF5yAp+aI2T5sBuc/b&#10;fstaAeDg1w7Z9l/L8Tr7QxJrFNxlL/++63vb3yLR+ZN2pCI8e14lQ3Ifl4SkT8VvgUvEEt/ft2eZ&#10;1ix+H900gXRC8ruZSavrfflLp34qELe1e2LKmprfdChVs2LwIkCZCaAz1o3sOLm2E5g9QaZz+Vnc&#10;5S/p8l0sCgO0QH2Yc0WX58bowPrLvKBPzFr8GfG/ME5HblYmbkz9diL/jFsgsXpix3n5e/QqXWRw&#10;Tqg4cia7NZTxp/RsLR8mZWNRLCVWRXmKE+L+fRUeKaqsJHutlGKiYnlWV1Hy8/dy78nXA1aEW2uM&#10;NdvgR/Ww9gubW5dM3bmfIcPzcIhhALJLUl8DLoNe6j3+9p555Xm+VUeHX0VW4Em2TIVpsmAXTn6Y&#10;KhAnW/S0S0uczK6U8UZ2RrFuh+JqB12rMNjEdq39dvaZgtK4VNTHoVqecmMW57/x9vxEegNV2G60&#10;r4j/NVDWFmuvfWTpVFsrx8DTyjj75eKfoqX1xilPY131OMTNXGPdTclGv75+IRMfCfrTMh5+ZXcU&#10;brCOrm+OzjmpyxtzuoEwb1kxIydDHdIDWFDZfO/v0Tm4hKbK96u1VCu+2I+xx7UdSZcbwkhYDceu&#10;k+RIs2pJY/5ccAP3/L3D1lNtOfLKnBwf1QhQc8b4N+wEPco0dpkXJpUj2NKgx3w/gx/ymUGJGf+1&#10;6nZ4HDQ8lRjU8n4j9d6zH+Sf5dZqA3JC+jmrlnSmZkv32b4935UoKS1H9uyWTAWufTYzX6Z+4pT0&#10;I4T12pcHEsiFFxdnduQnlYCdUJ+SCjDagQBlmtFsoD8L1PLT7FD2OhSaF2K8Hd54CD5VXgq7HqtZ&#10;DdigyQT99FMO4iA7ncLqXmt3/Jo09T80ZPvXO5HfBuAIEZc+rIMtZy3Lozw8Le7Wfm+/o6BMjh0u&#10;c0qDjhk16azablGtqadrnqkZbU+y2iNS+1QHkbievmlRyQmzb9Ae97wK2MssMTsRcRHy+tlfDjmp&#10;e0Ej5N+5FbWv17Fy24Qcfag8hwj6d3vyeR5i8d0DBDEXVmXfHXnfSRMwQRnQtlZ4+zU+WQv//hgv&#10;NEqYqOq84r+OZNOBUarGXvox5j7uqxDFIQHhM6cnAhCcGWn60goJpSaxougFvPF3YE9qMuBY3e19&#10;a71YRmG/FeRwO/sn6PDfIOXldpugupVnB6/X1zeGUcJenaOSJm9tVBaCbfuzDvjderLTfvbWtJyu&#10;VOGF1sBjfmbbKn0RXMUT/0/XOSEuzvHOtzQPAooj++SUhx1IhmoUrc3oNG2a3Ka6uImj3xlsLI7t&#10;XC/rdBR6yEMoTkLtbY4p4L2dHqTVQZPXLlHW9TZYDSy/2Ket3OWE7hxHpaGMvndbzx0TRCfHycz0&#10;jj5q5oZJ892qY8fOUp6AT2dSvH+aGSGX9C9T0i9yVcrvmfX0XdZX3W5uOYxrJpBKJvIY6C+v0/jq&#10;6V7PDHNnqW46BfQQD6HMkHi8bpx6rnP66A6B442d6bzXx2/t4j/VEZeXlpd9/rpYnrlCFBa/Z1vd&#10;4RtErjeFjbXejMG9uq+5AgEbCfQWgM4AGM5B6XD+rWHktRtGSBmMm1CGyK2r4CAMH/dmFvL/02Ju&#10;UAt65qC1sKwROlw/yE7jZp5svFtrLhcMscObo8Smj8x3ddg+4Qe1mfIPR7FGc8DrDOU3Sjw/BjBr&#10;iW8n2xJf40Xw/XvYdJmCnonwh+gcb/fXr/TYHz6oWwNvIBI/Wva7llfdUvF6qT/nxaJbqc6KFUhx&#10;u276vcG5FPhCZdffHyGgEV/OVPS0EPrU/NBkhIhUxNG5i+hLAFdCmT/1Ej0tj5rCfNqAkDYGclil&#10;dqaoWbux0Xj1G9eq1hu2z/nDOg/n/esAjcBWwoZgvB2c7qU+6CuuWFmjzN62tKzJg5lfYnmlaKpe&#10;qTdeZ3vio/nXC1yoVwHNJ3Wx1ySOpuEzTbY1TfSuHVRs3uSQx9Sk+r9PNA58Rys2xXVeXxTvtds1&#10;WnJ7fybs5NWmDH0XhjsMoFC7+b5sboP6dzplW5GJDRH5+fcTgItwiq4oc9vYftI4GCSqRcs6Beqd&#10;HwzuBnHeAa6NyYsumuWBkXAbFAW6ciy9vLWNmMc75Kb2bK+yq6blTycoN8TN51xCKnvNaIWlUD50&#10;YBHXhDLVo3jstW7qYydYuHPYrmfmbTGcbzU26IRsb89VdaOkw2fRwQ/+CuYc6/O3+iwNjxQZ0edo&#10;yJ4RQZkEDXK/bJJb5DbtguUdF5TqueVBclckHIS/FwE7omp5YLcJ2W66ebbR0yifTRX983yjMKxV&#10;Azzhhe8bLnNe1CubTxZXSkn4xBijnFuHhUl3SYiZNVetANVt4DnhtUmNgSzneGNGSRmC4zZE/q+z&#10;QRWFyX+Aytkog+likxpjLndfOQ56zVANbx7YfrdanV5BKls2VLCozNDDrU6PBUV7Vi9eFZ/7wx9n&#10;5WwxpdDHfGN6+fp13e3OekxbP9cHtzSQ/g7s1Khrq9IaskoS2oMU7GsOv2kWvfeO9063VpUKBSS6&#10;BgfyJd76wJ/B1K2/GvaaQ7lN1i/MBU2P+wTHwMX57sN8u1IGR+mMP3FJfSmUF/MTwXedv3G38m2q&#10;8E1/6OLgbXZ3waNwzBeGBq9vwndlvHrsVkppvDkWKzbdm/l6eSiRjaPnp2xWyHFmPz2/z9XoSdZL&#10;Gd9q0PV1OE8Ws1tZuObmdammH/LgTIYydZLev6JjoXEsRJPDLocTmae47d4TprdfvhfMUodj9gBA&#10;yvYzo03Hpd5EYKNvKCUfvs6ZgX0zZr+1Mk/snO8VHXPIXDUIEvAXlnjkk8/EEo7RA8pE9XoyHNpb&#10;Q8OCCk3V5c8A2FXei+wv5wYGaxpWLz/obMRl9occAXi57ZXaNfrvb5CK68NH/sjA5yISYSLmldfZ&#10;6vaOT4TyTyuFtvUYuHRhgv4ti193ChAuhe+lw23fRaOLVmJZVhHLbA5mE6cRskVcGf0M7xVvs5ty&#10;k1s06720r5RPXel7Tfv4iWgSgdR5FURK351l6gm2KszCqq2r0tNH3S2DDf/ESRo0vtV0VsxebhNQ&#10;eS+WznF/6X74MLFK0L6qISdI0gQfjTPIqyxgqhicLmGUWV60wwHumWtH2MGCwjoxoDrurURac/ps&#10;R6Zxnlq9wVhobGqZv15gzKs0La06mbhXbX3MWHRtN/tOVzMsIZiZriJEnzQlWA8ajxISWzp4CLmE&#10;qCVPHwEwbEZMjkvG07nekNO76Rfl2hjw257Md19YZW2+4My2+wyUeW6J89Y7QiBO/NrejDZNNii9&#10;DE7AQF525Ob0U5cGavdHbXph0V6kx5BZVVr1dPGc+PTUuAyyp19Sm+SxL0QjWUkLC7Zwtt+BhZuV&#10;LIYfzo457W/K4U6TTDvu/FgELzvOEw2C42GPC3vA9nCDBWmDsmmDVshLlb8GwcX8qsLZv1G77v6i&#10;S4rVH3V079RSHcdngECfM4QxvYANw2vUPDKVy4kynvJ6DGVsXCvM+jt50evvDL4uKLg0eREdpeVf&#10;hYV4aExbxYkFCSjvEqDuTiPlGsdslC1bFGK254sNtZ7TIB4O6pIm28KySj4ADJ6lX93W9x2pYens&#10;4Zk7lMFAuLLglxZ1yp/z+ubMXJNOKOb7V2dC5HnISVi0ezUuWW0Z/Ek1KsvTvqa0VrkqUre/eew2&#10;ybRGEMBYr4wzyZ83dD0f0wF34vZK4Tqm80r8XnkclPGrv6hpZrETGc9zLvC8UVY/wGAT4WhzvTKp&#10;dvK8iWscD6ZU/T2qRo2mAx6zMG45dIO/71eW/FqsZtSkvHRx0dmYK6UOjXFhzOk3u5GvLRrX/xqo&#10;I6TjMdTgsewMNo/D1SXefO1BjuzNtt0FboM0/LLv71NS9OtoNkCGY85s9MsmOlBrd450FjAY1aut&#10;bfLirEcbhQyb1Cp/ZvWu4kaDNkS9pUPPdeBq8tUMZ60K0r6gTlbkDDu3z7tWhIizQ1N/kHioL7K3&#10;lTTftHD8MtTG8mp19T4pZKaxyOTq4SB6vI/QUh804Jvctd/eTcTxqxOk5VtYewOBQ3Zu/N+HxgQ0&#10;1qzJs+Q6tbNzewkEY6q5CC7rnsXJ8GJ6nNXFfKjTJBU2ex1QKaJ9oLoZYBPjIUvptDpOw09GtVYb&#10;61PLnShtM/g8/RO9hu8AtGdEdQEuWiiT8r8cYEHiWz4sTptkZ3HsjcxheeV25cEoiOmFXOS+VWBf&#10;VAC5EHo3ofZeCDbwjA3G9MM2dX9+3SlagvSd1rMv9ON83X7lqUn1zF+tbnMr8VlvC2V4F38vPrWt&#10;uEVaQU9y9sqFnQbuzX5wXjtewHBrc1M6mt1GdrONk37WtqxcYAYyGj/tw8U8BmAv+vISu9hfiqTg&#10;uatgTJdP+qxaGT/0Ru4GJOe/+yaPlNUbV9ctOCxPWDNL18rOVi3U8+vRtzd7NLdkyTtmvpcPuQ5K&#10;njEnv099VB3uehNmuRlm7NwKhbf2LS31NsdVZ9K4usr4dcIXGWI6yr2VQb7c+3umpZlRH+gNrSCs&#10;gCv5t+Y6zjRuSI0aM//W+nyltoY4o/X3KE7U4Cs10XXGQ+chkpFGu0Pn2fSw9wDzFreWD8qdITbc&#10;JRwbfTpPFHkDi9j4vAO+noMy4q9J5GUxiPubXGsWttLOtL8EdZ3zWvYWg0X+ILT5rauCMVfWjKdk&#10;sM8hsJ68fqOaZUA8nrOOspL/rq0bR83Z6x3hxVb0KiCQaYY8LrvhmEaMvz7NzD2QBxLVX+iotcQS&#10;Wei21Ealc6XlUnos0ow9Hbbnv07Y/2zDG9ez6sA8bTzB19HLoqXZt28Pp43rBDI77y3W6Fj5bb0e&#10;nuc/9dahsPYkVzB8Zw9lgq8TL+iG91OPmf1SLQ3o00MyIp1+vjavvBa3DpdCnoiHVc7vIe9vCpZ9&#10;YW9s9nKRDatuSYvo8hr5iIdjfAhD7tp4NGAL/2lsCindRYSzd6pl51BmvqkuB/1+aXUASacb5lk8&#10;z9RVLrSvV2HpJFOv3Js57yU/VQr8rLVvBCX1Y3wGrkaHbK0JyAu87u1agkIJq9vjsUIUUzLqNN7C&#10;Duh4Xus++cv3BGWuoZOOOHfyAFAkYRFc+NxmIPHzPhhX2H6v+N6WSZVePeKM2tR4bY4crs+hX21a&#10;ADDp13OjcREDx8X6uO3n4QNouJwWP5+uFh+WI4iN9s4r7/39e0lnjU1SkdzcuZTbLu4EdrajXDG/&#10;ZSLR36PK6wKhEOl6f5ByezzsceTch/ShnbRApH6j+yqXAdybJlavn+++IAfVyybKF6RXtS0kIjlY&#10;MXpKeruYQJmM/q25XQlwxeVaBULiR7/l9jrPVZ5HrW7qNnrxY6m1lCyrtPToQLpBv4JO0uFNZyeN&#10;rfasbObR5y3CRCcAn8VO0RmHbtPikz7nkndm94zD/vyvDPIqNU8BKkX5R4JhookondAeAwBjEMf1&#10;H6Bi7VM587Qj8nJa8rk1EcLHHB8rpggcUaW5Hk1LCnv64JPqYtz2d/q3u51ELZyNWk+i5TaS7udg&#10;oFCm0L1pG6FqGeu60TYubiMqubffPun0ZWSoexzePfYv1SiBULJNQvkVSogqMt8Q8Ew6l1ospeVD&#10;fSg6IHOGdxOivi0b1VHnfVm8ppqeXp995D/o+d6FxVCmf7aFvUVLnQ5jSj3hmh9iVHYzMSfz+Phz&#10;I44idNtUx7QLeFw6X5BOZNS6PILB5kaXnufRGwJ3lFlg5v07Vns0E3lp9cKY/0ltpDsI/+6bVTWz&#10;yFly/pM3nmHZ3P5Gep0HMJiLlydsJDfVbVw29ZR5FCcZwHOuvsJC4kwWIlRyTL4vYGjqyPr0BguX&#10;a6V4eJDqXq6Nw4ttfNAF5Gmo75P5t4oIOKqYI6y+0pvuB9dpDRIxBlnhXOQtkbID/pBu3tldAR0U&#10;J/3b5VDPhTtWGbqb/lgbaHFHnXcDLXNjEK9+6RPOw8pxHHPKndXhJDvUG4eJJArsX8uBhNNBfTL6&#10;oVKzKTfC0hfMD4jQOd76s9ay4L3e9KPKdXlU56hhb5ab1ZR9dMvx9Mdf+d0fZAzfsFHEMHVbqt/S&#10;R/+bI5W6Q0rz3kKUAP5cte6Nv3kazapnOVuUT2i2Vu5im9FhZFX9Z/ALYeRRewZEpXE5V3iWE/bB&#10;81qY3bhZq6h1VwabBSgFEzaMeU4uVDRgAwOT4Vk8hZOagLSV7o1m2rn1/vF5/Y0fZv84Oq9tBdUl&#10;C+/RF/0ekhQBMwqKoAgoBpIoCioGxKxgeJrzomf0VdfaF+u6Bkv4Q9Wc3zyC3RxS+bwLNj7qRBdt&#10;eLP3e1WiL0xns2N9vyYh+kROyiG/HjEdoL7ANfj951XQqOBJU4z73hh8ZO1PGJEpuLFSvJVnJ0ro&#10;rzK9eP2sRAPtrwPFKCjDY78vBQmD9c1KAB8rdaadWMa9i391SIBxLCp2sbOtJQOzEuFys7LKFOO5&#10;xUyN3oQ9PS+7SineuZX9cvZ6pJ50Fy8dr+zdJ2axJARBkDv9NYjfODUMaJ+o1sgtoOSPyGZ3u32a&#10;9ZmEQBA7exz5uWapRTR2aA+7qT5/gVxvaEsIX+XYeQF63z/19ckltt+X5tq/6bGZYTfFM4KdfI2/&#10;m7U2y9hbKANLGP7arib0G8g/6066Gr7dShMCJuGd0UZZ6D9NGoiNgR0a6bWsMatLQkrZlQqtZNnl&#10;VDXX+zqMxJ3VpJkdbpoFflpH2QhyLfBjYPR/NJHE779+2q7d1DFcBal8H1Id3HaJxSc6vpOnkWB6&#10;nhhaA7/26Q2taqOdfsd3ctTZd88vJUvN9hm0ZDXYLpsZ+J/8vbS6IrvfU6fO+aMpdMhRZp4rZxSz&#10;Qv+9AkfixqHOcrh5k2kii1MZ/1wQzii8Gq1iv75Fn7UMMDz6k246MJP6NNvsB1JxqTbWOMvliI3O&#10;bbHSK2CQZZ3OvRS7No+78iIL0Z5C7VURb6v4V/z7PDm2UyZa50+9N2Kv05DaZ8GbFQQQpFcQ4nIH&#10;qNM6giymb+1tuZIZTbdUPJAQouS+mYuVMUbYwsTyHfNUfbb4OPa2wygOzekLXyRsy6UzcXre/In6&#10;4n1rVuWvt6iF7mTOJ+5Y71LABa7bac8ezm3u3jJbYwkxnypfAQyOBWqcKVxgG92sCuPoCWDUu7EA&#10;6rvOeBZK+iYn/YrMR/Zz98y5LzLqSLKGf12O7UETOsjIunajxe261guFRjYk8eFRHN1AE1MldhAT&#10;gXUbw0EEIyW40l6s+zswlPZoQ2H3c9ErPwviCxu7Xz7u9ycr59qf0mfOKotFwXo98ee3+IUy6t6W&#10;i6FfQd4r9VeWc9h9yOa8wzdn8XYkZD8ONKyalfYvHnx+ReTGsb97WXjc7TOImqbRoceddXDMbdsz&#10;HTHmef4xifbxuBEVzo+mPI8htv0S/n03NYHN2PmNNYSkwdEI5iq5TfV4rXdq2QBmIrf6vt410FNt&#10;XjfBEVgVZ1SrYvePsay7d76qSTz+aI8t+nh8G/nj9lMsOndTutOFS9BS42bzeer57l+XA8xdq2G2&#10;4FwkAto5m3Hz2qhyN02bgrIyIniIjLw/8oaZHjrm/d61qEf0Xie1aR2wE8+MQ/JN3fmA127e+vi5&#10;1Blnwx7sUsOalKELza8xiFqgmYEyWn2wFrriJTMIv415FgSRs8A59AttbfmofzZojwA5n/YJul1f&#10;WahZp5U9ZKtAmfRoedIISJYsDbx4I8NxSU5kfdY37oWPquLaBMTeo0shMuPtD8q81OuoiSR1yrrq&#10;P69xikFoLx/yvfaj07neur2z2ity97vEmbUKGnznEJWCr9ZX9BLxfO4TS1xgZclqMGq0dAxd1I75&#10;TbGB15BJDShkSp+qbQHXAWWadzNS++uHbLWlXWktAFZHYm1XD7v215w2e+2YVI4va1myu8jVHFz/&#10;Ol7PvnnAtWGvr54/WKHnH8PDt9SftrBiS0aOdXZhPFVTtctM4dSfgZQVyuD3JaWO9dW659WzoOVZ&#10;g9bMgfC7qTCcLy99iNRAuJpwwrpCgo1lbudXVeyTp5ZDhR2uGVvoqaN5rTVCsyiOFeVcYdW1FrrW&#10;7+WElv/Oqatuh/7b1qjlGvbRkpI4tnM/2wtllndsDAuiXsjCcHDUl79sOPqAtg3/QEhXulGZfh9X&#10;JuFtPCO8fdlvNF/9GcrJVtZFHWGOluVCmB2UyO99kBHGoXc6/60C00DOfbA7Z6hX990WmexEhe5/&#10;wpeByb1HwA+/Cg00JPr9OBIYk1omzeGCu9zD44OpNC/Th3v5YqvDlMbhrLok8UawmJ4nt23BK1PX&#10;J7WXVr3vX7vbTUdLewTpMSO1JqazibS9qFHfsRboa/Hcq/d2dbf6nvzNi/Pb3ummkqdrTqlx7vq7&#10;h1ivMv9xI2W9O6lCfSdu6iY/dlLyW/5WX5X05g7tytRt/GkHh6POewARArnz9NMhMv5ppXycmdJ4&#10;PNXOrtDTZsJUiCn3MXt95eJ8hQ2njNUntUz16NgIQkoZIlC7g1yuXbl1zXpWbYuncLiJp/Vzfomc&#10;VqRu5f4Wm8osFAj2dcbf1XHo5qJz6N8cAOXXnJH5QuPvdx/Hh9dSii/tZcnCQH95v8KCQzlSgs4O&#10;MVPsyIcBBkS1PRC7rp2CY0/7CkW1m5re/zpFcJd2/54GIxNdCJrFJY2hvargYnF7g2e/4Wq3mw5O&#10;9f2pwa+6/s5SRgpGxuFpTjBs5ZdBpnPi5TjkfZVsAceK2SLkxdA/7d05xG6ueKnzD2bOk5TxI1UJ&#10;yiyp++HOTpspNvg06KQjqTcyv5AW6wzEutqJysrfS+GKQHehmKoEs4TbchIBBcviupJ5o0XscBcb&#10;Z37bCpbkeW2ty13l7LBTRK33Q4WBE950+remUc0UKQ8XXcW/r7CJS1HKrE12NXpnrKS7o9Y6OZme&#10;Axj1eKR+t8yv1bkk3yMkV9YvWof4jLwWd/4sn6ACvT2Ho7xB1ruoZmXbv+Lp6sE2d7np/2asHBZG&#10;5leIJ2fYK1ePdFAsK8UcuHyUV1TCAjN/pjJtN1P45eQ31ZuPRwzodzPl3DuEhGKvWO0Lp6/9I4UA&#10;z/Se0uJwg9kyIxAVxM1vh4UiVs6Kxt9GML3NfhTVyjUpV6ua+fg9NGbBcR8wmb6fexJXHPFvc1me&#10;5eXqsJgOfnp8lX+H9R0SK8ZTjawLrRccHN0zBOl1Bg+bmjK3+5SM0UQX4xoSNL9b469ng3dfzyRP&#10;bFBykj948hT8+TQJgTEa9ou+6FNhXHfsJa0Jrq73C/nX2VvYrvlob8POls2l48w6M11Ql4P9ujHX&#10;CBXENxV9b7Dfcadq0jmv8oOX8vfb1LNj65yY2/0OFwcCXezkmDyPghZ0O15dCB/0T06Pveh+xUwB&#10;HvA7dHN741CImAw1q6DVAWch6+nt5cdBeTFZpa4i1G52kcCbifFQjrUK9kUaf4dbVN5ou20xeyya&#10;rna2JO9+M592tW91h03rvfgKaszao1Zm9ZN47vBLkZpJL820cq4rGQPSm9K+H4kA5e0NAXMZHSCe&#10;NxC8ixqPCPxuCphazwd/TyP9Hm9j1KMqD7MeEWtFSo5lnYDAdK5zFZxdplM3mmUi8xKy3duIBBwl&#10;au7UWUwBaqW/QFp0g2t+X2UIQi8NwbHdgFEVi3fvo7UrD5/QcwT+bP8FZTaWpwDMc9/QBrN2LSOX&#10;Sy7iaEK6ehSKIIzQMoAfep7xgzpyBhJFnhd+Psr7oewMD5/mJaFxSPHYTgzKX5KXTdU5bon19Ya0&#10;3jSYejM7FkULwZ8xBnh/6h6PrOn0XIv5orI8fx4T268K6mHOJOrPzYlFhYCju7Wd8vdvg3sBxei0&#10;8c0m44B4sTNhUTsNy5cl59T2OgdHr+V2bz3CTGvXdEhwBeiS+lcGL+8PSH4zqIeyvX4v10kKy6OS&#10;dJVX5bPAvmTGy1eSMZNfAxpg/SwWA+3jdQlqh+VMPOpXSwaWND+xXUOKbo9kNBTvtQrG7uxdue1s&#10;fYb+a0aHMsd5exnjxCTq9d2DXRNP9YWfq/4e6VhfPjnSRb/KsHEcxYo4QZHyUTV8RzfwfRD4Y6Si&#10;P4aFKvbu8o6jVAk23KgQEHFZlCeFKBopM1zw1lY324MypRNITemxuhn0kHTuXe1XOavrZu+zxIqK&#10;l5jzgb5B3o1v+c7b7Q/DXmE4vmnjxDR2gPK3lG7ttN4t0+wgW5xJxBQUtQ8dq56qLpAZj41lQWCs&#10;D5Sxv7SeFRePpdAZHN5RRgIwxfh+X4uoeO+CW++zDqtBQfDkno6BReenSh1JkU3cH8jE4GXZcy1d&#10;p5l6xQ299aBdQ+msiY64cHoGyso8PwuASP3XF8A3L7TjKPsP473GgxI223aUfI4h57o6NJb4pFIf&#10;SdVt7tA6PaPsiltlFQMPpYfam7Tm4hU9t6j8rwzC7qp59InlK/BqBPzHqxFAV6z1Ssoul6O/z3O3&#10;Bfkol7oVtgDRZ52nlQ/7owAUf8Vd9KMS2tVai6Yk5ZtJ9i1h6dn+VsYYCl7odQDfhQEwk5MU9uxu&#10;8QvniyEAreJcrVRtv7TthqRr+R7S7/4NVl7NzKZyBZpRD3TqLpYVtu7LkeYO3VM5wA86idXf0qtb&#10;KXfusQQ3PU0R4IDkv8/6nCNH0aqRothRJfLSzLiQND9gVaW1eV0RGLNeZkU0DdX3vz0bKt9a+srS&#10;MyA4fN8mNvk6w4F2nGDul/oI8Dpe28p9PBqrenZ/yDXP4dAcj4lntWLTfSxK+BSjAjejANmHrnf4&#10;lWyFHP8YYcd8szrUDz0spU87eBoKf4bI0h6jGnh75pXNWJ2yNeAx4H0POxtGV3G4rCLMXvRj3FH6&#10;McRN9sdVrjGvl2DeI2/dNp9W2hcx5Me/wpOfBnRWwNWxRFEvD832Ntu2Ifw1iHFbWoEjuVfPUYLc&#10;nYXhfP1q/67V3nWe90fuC6CQ+ih6ZtRSoSChMiQgoO9z/DtWfD+UXiDj5o8uXhnrTDo4XgfUpNbw&#10;dkLLfHhKeROB0P8nLs9QBpDuOWB+d3sTq6Lk+oCcoOonDvXXEbIabo7d3qgapJPLeCXs0Qm17+Vf&#10;vR1TfHMJUsqoXR5XctvrdtBSLk24KC/wX+N3j7HOihzAxcEss9nS4PyEMoy8EStlrjRgkL0TMYt7&#10;Cy6i5GRYLZ+YFZAhHOv18j3NqwnJ5nNwkr0PYwvOZBwqql4GoxO7bIFyZTQetWYruomutkKrC1cs&#10;EjOd7CNsTidZ/W+T5o/rZNit9ifTJ1eYoZMrjXsNpsCeU6z6y6Pp6rvsZG7EzfvYxgiguHgZItpF&#10;diE6Lo+lMzKYL/vL02iQy5D1VTLINlavtBNH+dCtdXuzzXivXf+WThpcDh9yuLl9c437ulIdwqt1&#10;1idKbyvcUL6ibIvQBeJ2D/+B50du0JyPnF4A0Ded2TBw0ZltCnR78Itvl8xazEuvr+cbZVJe3k0L&#10;4cevS0nMV/7OabxRf9bBYLL6MfMO3ga1n6UWK1Xxma+F0U0EjseXlwpCkXrujFcp7ngkjSlJlL29&#10;+YdsfDgdTWb5shuJLW36IpchW4TAzt6aSx4CtZKW03oy+btGWe4oh+UqNRBZhRYdOkyHqHiV6xws&#10;lSdyD/Z+J+av1lGNv/N6x11dx1p9jmeKFXReZcklLim3YTiuskQu7kyK5jyTr/GQrfTSCLskgluH&#10;KSWPEMrsjvf+PRi0ALLU4IUKlqqTte2ZjS7A5i138DzOdEBDihBacyg3X6gJhPUs9HEbErp/wm3S&#10;vuLxjF3fb2flQ9w27APCDNWmz2hvIz4TF8Zxk95fB6pSv7uhcDsbYbW/07cuA4zNwmz+vaNk7vdo&#10;N3sHmzhTs7DQKXPhpUlQo2M7y8qodFlbBgEIFnyOg2h+kP3A4mdJ7XS2ptkJy5Lw5qa8TEEi5QTK&#10;rI4980oPT5ssxNl335flXuzAvfA6CRyS9KVPOdXn9gCFDyrbKBr1ihBnWaHQca78sjRXMHM5Ggzz&#10;3m0A3Q72S1UwBw02AK56iMPOpv1O500p/lsF6mp1Js8R5e7I/OsMf4cjZH919fB5L3h9itgPwOcF&#10;nM+LvGKWfEnqjzHeDj8l97WNmsQpWDGNxz4/RYPW7pmSA6zvJYowLfRKHaKE17Kz2qM+gzJepuki&#10;6S8pKKpY2AQ1wHM0tygFLGlN98RCEtaq7sbRWp3ac+1gXrfaLlDU/fSCyZyd2UBIMLCaFKMN7gO+&#10;syVG8mxjVceshW6KxwUiTabp1/s7p+Uq4uzX0aOR6Ytbx7tMippU+U3zH3LyRlDf22t3S+ZeCrVb&#10;+wMSNRxj2OQqy+Ptkf+6xSCmApuQPHCSn7Aiq++mRXVADBL2GkSXUkYsY0i5EkGZ2LLvy/X319m9&#10;pjJEddzDOTFJe2Y/Wzs6u8mgBvZRCzMQCHFoCp3gSjYdf7eJ+Yw1xTFNXNhN7wVJv+Lb3uWOqbvQ&#10;SpefDtaK73tUO4oQ3vht/J3T5hmAFkjb5Rzm6ZPRZEmxZZP/6LCZdered32LhTdo4mCJgMk9tgLz&#10;5OFWQHYtur35Re3rlVzy7+7RdQWwF23LTy1bHoCqMi5a0WZVOkWqqXm5B5Q5N2fR/T6IpjwGqRJX&#10;gjieJ81H8YUWP2+1mft1WoNjKI1hROAZdmH/XS/Lh8btNfqQ6NdxX7dc4ggHuzO/Ogey7BecqxY3&#10;9c3t+FvtAbZ6Cmil8HeyqbaipbzR9Z0vf/z13Eqb5HOCvYepf+ffFWe1WrMZv9mPVk0s5ceVap7x&#10;mnz1txOo/QawdMb+dEYgqrzfGJvej6FXfIwuyTv27dbfn9n3G8ZT8++3uXp2+0k4EERk1uPVJBPG&#10;FOE5tS5efGV885pBSTadBPJcfVJof6k1NIlL3v4Rwvu0wLcgSPqkCCS8Re3EwNb8XinTGl4sIfSZ&#10;EvmcRnc3140MZSyO8fCd+6PTZf2pQawQ3rB3p4chRZcD+2WNW7H7wKVhlKsgtJvvB9mYcrQFbq8f&#10;6fxQpaLp05XfJ4Ne0KVroD9kbhlGzxwxELdGb3Hq2kf13zXtNm4ucsmy6ATo3lnHvEAuG7P1A4mH&#10;GQEgqo8DjOCiW5lHLXu9qF6IitWnfgMAErLkwAHMy9arCPqGUcIFzu0S2y5v0Xm3UN/37/NFmCmS&#10;XXF7gacZeZCthI70nncT/YePdqBNshv25iHEOBdek5wyzBVZd7hRa/YotprgAX3gqvQKyikXLUPx&#10;Xbgc8EEhYmu3bjh9NzoASNwK/XTsTbQNXnqLnq6RUEb60i+zJQzpKLtoyd3B6UZpWTuBGITatn2K&#10;x2jzaeVY1G9mC0Clow92eWRslorSgE7VWCFN0LuuTQqj3dpp+gzJYunhvwrqZlva1ztJWPTkp4tB&#10;mZqxaNG5nFyi8k61WV0Fl5FpRg2/OF2djOUmu97j6/ZK7AhCJweYo/jtsVMO4Se0o1DxT6hUGpvL&#10;GhE/T1t7+GJt3GvgwQA2qsMbEZePX6c6/3cgaap1udGlrUYQyqGY1MC24T9FbfEOzC8xnqQDathg&#10;aq+5vMdyl5i314XdlW+dKrk+DLPbLtpaySctfpfOfCEhXDgWJ1a+lh3wmG5rB7m3aEb8CZ6mw5Fb&#10;vXG6PIAx7btIvn7rU9RUqqDPd48VcZ6Kng41KMxm7IIZ4ElWmCjV43pVTWxR74npKNcJ1gnSifXl&#10;zNP0VQ9xnHIDPyofJXMCSDAFsrk/kUW33zwEk+7ktLbQu86PhTqAxxjG9atnjdtrgxqnXPGZWOfd&#10;iJTEErpTKuoo6Sn5nuzczJ5ZYQLOv9ZbG6WVvQbD8TOY8ZX1vnq3fJ+Y9gwfOf29AjI6D93A356D&#10;+vFLiA4ZMDnI8wFdTev2s6vMYq7sg2RcVelxJEG6spDKcaj2jEBsNoNbfT3E7QcEj5K7lxfU0iTg&#10;Zm2eKexe7pvfiV71WLtP/25rxCyjK7p6ZRK6W0WJ0qt+8xvz2/Z9kQ/6VUeHxekYiCXAYhw+uShE&#10;+kOjDTbXzOIYrotbQ11x12tOIszO2xs1uxgEb06T045cI16L5LjjqVPWslDmXSjNP0xFMiEMloIr&#10;SCdqxz5tzI5FQruZ2/xNJAGijxHA1xnKt/5JeVklejPWOme1z6ADUiz21tvjgnBYp3y8pV+BX9dN&#10;bOCr5m5+RKrIpFrWoMzg6a24XDqxCrnGb9zbTGa+/v4IBqGuc0dSKjXU/LG16EXBUdvPUHd4vaVs&#10;e3diiDdZnu+AyM4c/LVRiZK7hoWASDe/R1s/vWYNfMupJ7UrUx8bygz5W708lMuRnT2c3d2tj+v2&#10;DdZf372g7olr3sl02a3l81yBR5c7zcoc+EG9lLnfr99aFfKVb131BIPH8iFZ7quMjaxisR9VroHM&#10;yMNswhyssWj8lVE2FruHRwxrwoMcWjiiHcNF4iCkqjxuaDTdSAtRq8aX2emNz7rwQ8FnW+yW2+KN&#10;yOpM1THn9JKCg9z3/Sjtb3f0U75MMbzYr2mXhjrLvIng72TTDIXnd/MbPqSSf4N8GTA1co09NDtc&#10;7m2y1bJO1ZE8jIpzWkl4MFxOFC4g2yGym03wOk/MVpVWcMj+WTkjG1SE18z5oU7Gnte0phfRGlRv&#10;k9/77+JR+0LoxTVQtUmhCMvqgK5md+xG6asOZk4eq/OVPiCvbMwlxDxay4q80iWspWo67edyE+oR&#10;Fm9Dvbudpq3QKL7caTLb+u31qLTvlwuXdXPp7xn+703T1qYAGPahxowe4XEHqX/F5b48iOaqfiPC&#10;AksYVmjpbdJpHPvd3AO9jbgz+U5aTPSteHeytlRTtKKhiziyrmh3YqPjTJcaw821FH7KMlC0b//G&#10;iEqd3aYlXLb9zmHXb7aKWQBp9/MnOl8Os5e2byzHZKtTSvzAe/dLoAGtSeJioB+y86Zn/I/xzz/E&#10;/+L//N9//vsf0azvU5yuP73pbEhumWxrl/Y/3Pk8ABHaOHygJrkqxLu/y7v0LIXe9ZSXBxoJzPR4&#10;WD9qliu65oPKfK/kjv+uRGjl0q3TbhTK2jzhzCG+flZBy1pb+ezz2B3b4DIR5VBye6IFfQLszjSJ&#10;kp5U03Thyvfa6w1lMs1hA91eybs2OI1/43C8YttBPOnFRPuV3MvPyFiMku88vPTu7kISA4NGjfTk&#10;W8bZm2khCGe41Fr3uCPSpM8tPRsezhxrF59s2WqVcw8RmhLLvwFYmH1n+cVCid5OKnwgSHlVO7yq&#10;v/qkmiUuXC0hMUR+h48qbXq9TY9RuXAOlqbrfA7yavbIOYy8pFpUuVECqN9WnXTU+Y/q/5FfdnOG&#10;b9y8NG25UIa8yi0rAE3kbtKWF564EavloFlSGm18x6MXjDBv4ZW6GzM1KzJJH07EKhwJM95h2E3D&#10;Y4XMrboTWg2ro4UVthb4FVEsdYx0PmS4rS6QzbwZBl0os62/d4Xlrk/uIIIsD7euI3OV07mNcPqv&#10;ZUrvIKjQaWZqUK2IuVRmm41uFKKdnfDYYd2VR+Oo832OX6J23CTcOZZQqj+sfl5mllZa0pgojI5x&#10;YP79NhP2mBLyjvf4z8S2RlrHHdeBlENyp0bBDiuKcAFspH5PY6ZbgVzT33V8WU2yNfg+u63Kr+O0&#10;DZM9bdOx//Szo7avPqssy1/vDeXtl8vXSbZN3KEMU0zjYauZP9dnLPvoERyTEXPOKNnVuTF5641T&#10;2Sts10PDUL4wCj93+BRavMGWLPReIAe5vFI/3GSuVPcucPGicZ6ToQSSO8jvfQqIrqdHHu//7T1x&#10;RepPG6qzk0bmrp0umUsvuHAyd0OEbI+I95I103KQrTTv7JdLZgCCOXc6AYDC7xkjgIAMkn3aqldG&#10;3D3bG79s/DGEjINfuPXMYQfPwj/U2xt/GzZtZkN9sZts7onh5VnaGH0bTzyYBfkCnJMiRGlTYS1Z&#10;vyvMiJX5JlbibaytEjmf7QYHXKSUatftbiCTbwuIiG/Y15DLaLLJ7H+Zwl3Su4Y0UP+exkCmjQpV&#10;gOixcrxddVbpw1LYgsmH4JKKJkoud8qZKd7LhL8qlluMx2du4yp8j0EpW2FT93gk1jnAGHTPPfsp&#10;HudofkWPDALCpV/ckrpMtclsVIAybSWOt8/SaUhMr+kZ6+BU3kiir//27oNLMqrzhWI30sMP7fMB&#10;5AEVzZy3u2bG88miebTSg/+83KY4gkPr+rx1zOxdIGTxfM0U12+7v4ROXVKj/44ffYLnkJ25uhWx&#10;LCBCTalQyBB6EqqNjX8a0BV/WRI+jV2cpRZIIXyr65/tGpdL7Wq5VqswyUJAJUIXy58ve96wAlyl&#10;XgX5/zk613ZTwSAM/5YkclahkEMl5FBJREqKokhy+P971v62P+25rGXV+87Mc98TTDTrDSUCzDFD&#10;N3d/t4OBJh8P444Qb9hras+SZvbDkuNX0KrRzHPVc36jzaYinX22zE+4+Y+bFTqZ4+6nVIasf1rL&#10;HirWfuDefCWfiXkwW8Uzsf9o9bVdL45agxU8flfVv+su1bjxi9bjxJFhON44RneyIcAkUPqxrFXn&#10;dPnmVgr0De4MvSeTZKd0t3m20F7m3OgvmOb+IAaAaDzdlhSzfATQjt2QyNIpoCpFdotthbrX+Lwt&#10;QZm174BSirDvdpK164LTo3+Fe8LiPR4jKZlyX5/bNF+e4sGey17XbOdzS/hcd22FNUd3JHtPIqsr&#10;EXMKaPuWK27o54yPt979pkmla+W83ORM0n+NFUqcM7LCrQzgAF5NCA+/gwxdmBI1j4tCBf5i9HgA&#10;DvHToHBdiuP27Prc5+ytfaam8ewxeEQ5B3Rb/SmeqznZ5ZnrPI4nO2evVvPqYlZsLKUt/t/73a/U&#10;+oDsbG82/T2CC0jWiCWQz7T0Wm445Ienw4DLPL3yQ9VxN98DnWNc2ZV27zJLaZNgr2Ix5sAeaWuO&#10;XAHQURXNDAA2yNlQrzDPBir9LpPIC+HTCJE4HngEUW3mbfvFXc5cSWx82x3fMM3X3DdGn8buTY29&#10;JmplkLZ7DKVI1NdXtmK0jlz1Ly5egaQrxmwsV9sAY4kCQoPSv3tpQS6oW2Y8qOz/JrovbCfM7+ek&#10;KFu79DHpLbS2XMWTg2oKv0a/fTDTsVXwjCZVn+dfKvcj+62zrFlFuWY+OqqLK/1KDytPvC1z9aq1&#10;qtofe6dGWvn+bHnz9UtFd7o5QJmHWQDbA2GpXXH6rhOUoF4JRSBptLe9tKviGrqX73UM7qZIyHSF&#10;K90LtnWsSynUkMv1X9XqSNB4mtYa2Dpn4N1TTi6y5P68lYN2DjRvveb9R/2Ved0dOw50Q5Ea/qU4&#10;rqgMMRh6hRS+ttmDbpYVfubBdOLYmVafazcCK/V4syOLgPa7PdbZ8ocn52QmSoOG0sshkpVvA8bA&#10;Z1wwRjPncDbO+93/hKuxFYf6+Xmr9/dlZxM9xmAOsX9Sa3eQV9azWPt1irNO4f4l5qPVfV5mhbrp&#10;X/tt6dQWZXeT/SryYjy3vX0GaLd7xim+vv34RsAZsffs7K8K8LmRvyf0iCUzSxnM1NCJoj00WLh4&#10;zUu0b3wyUlEdD0ZI0QlhFF+O8Rdig3kCQsp8faYxwfkQjbk8FjLywF41FODyzZQDlVeS99nvqZPl&#10;8GFXFnSLaP69PSeT1Amc7nL/mL5n0NZy+5z2uEzGM2Ka+Hh1DHaY43arncPx972sGV581W9eq6dH&#10;s+kgyw/RoP+ddM38dLfZetISlrV+p2jSOP6qQ9CwTY6DQJz3oUxufsii5eLFCymyPTDPk07BWv8K&#10;kbjCjsEEkC7ZdIs0UL5AXKZXIhn9zM4zj9AZdPnSY866bC5elXjEN2Y97e3MwF73XsUQGfSjlVpc&#10;N9gQI5O/njSL9pAstgYa09HBVbU2gdXjt/HC+4n27IXTEywFsIdg9CwBIvKDJbVhTX3iewrmsIcq&#10;laspQ7sxZKsjBGeqK2oje2clinj2I2udR5egPDbwjQmUKe5s52/l2rBp2oT9UsPhRWd8n6Lj9TZi&#10;myivAm9u63W3OZifPn/w9+oireMwymxjTMvSVtCESWPYZvPWaFjEt7gbumWhXDVn/GpLPsrtpZD/&#10;u4Q4JTmfb00bga/HmkI7s2oxo9qO05nt6yULGtedI7yHFri9Pg6Vd+GZ/y4XLA0ZKtxTTtm8hrvW&#10;8+tR9aWeXuuxTx0mO7RTWhRmngoNrcplP58xUCYW1G++5HR/qXUTIFKH9Cr9WabmzMU6PrAMfSCi&#10;lebEVrPoqNX6s/+Rs12PH42wWuY3HN/LU1C/XVZL0uKzy+ye9Foq7aw2cAjc35+6mkPjgl+BMmVZ&#10;UNrMsUygovjgbyhoB59KIXPTMfxGR24eiaLK/SWJo6N4OWsUqqyjpzwgYRLOQmL3/gG3+asYQ2JN&#10;28mfDdo8EFZrWfckL//sbPnB6sT+77DPgRFoR0hCSP4+9rw1x7MPnl1hv85wwV0HEw5I+0BAdvfo&#10;4zK/fvNz7MzNATbMEvlIY9EaU7kQUxpHPNCJLe97lyE/hFoYpGE5Q//6m5qKDc7waTB9qWbg7W1e&#10;40gsH153oRoVN+t97JePoaqKBnkou5OatC8aObhRfJuIPGXnoVi8L/Xsa9Z+qM24xluN0IvzsP8g&#10;oUr2Va8ITN7RvtGlPgQ5/F8jn+HPnoJhkTRfikBfMAbTS5PdZ958dbCscMi7643PteTEan2IXy9+&#10;MpE4vTps0Xfr4X2grvhSZhfPd9mmXIR5+XRtuthi+Km1AYNiz06VQYHWfxiUKSoHCAdm1ddvY/KV&#10;QFZlfB6InQxdLzVMrxSWPlqVfwuT5mWzud843H9vrYq6k+cTGkVn4YuxxAOfPKMXHxN2/H+zbI+j&#10;xU07v/uipSSyDTmFMu5Uqol6sdPYwC9nn2WXzbnRb2Py7HRF+CGirDT3/nlV3MIiqOkIzmtlK7OU&#10;SDCL2L9JCT/BAmxgCuYaLzLzCwIbsmxgFOrD9buMHNnTH9e9l/yV6bGdyo3JdF1dyUnP5+i7+lpu&#10;ovUXMl1YvDPpiFp+RGyasxn1dQz1ir6GjVNHUDiBikcpu8k16/VT9kaE4vQj9taGn5kKjCxV4hZe&#10;58Xs/UD9PQVGycCebpTDKbbAc3rNDO+3CM3aK/yFG0obXZDe0KvNd0I53hqaZyBtpss9XjT1ksAy&#10;XdiSDPOr8kaS06sdUpErZWSN9b1ggljF+5pkY5eGMQmUUfNJF9HQ4XGpjW9ZuUlaqX+u8UhjYf8O&#10;P2gSTnbSCZSHUq19Gh3k3N7NIT9AG3SseIkbY7DEFANLD6PTR7w3ouvVluDL0kvRcRyts7FhAE0f&#10;hzLj2/Y66RyMhxsu4R5ZzINVGte/L4fLKvKp6fbrlfDDEzTvQ8RfxouZ/srtp3hyskcrOrw2Hiub&#10;3XfpuD2pHMhvXAbN0meAVwMKfMyTUaG8ERgEygASgPDXfrqR+t1dq96OmFJxv9lmsuLmvHe6beRh&#10;OlMdqQmz6pIXjuQu230IJNnWslpIcUqyofy+U8Y4VdAXhaUhZboGn/ZXfme4LDPw47Q68d/vJtCV&#10;LEjWkcZu1byrQyuZv2hAKgpdvDSNfLGsNcrZR7JE4UO5QJf0AMSuN+UZ0MfBFjBEbenhnUp860yP&#10;J0QCxk2i2D0YnqQ96FTP7meP+utsQZnH10gFsRGbVCazQCr7bN7e8ODerTnSMrdzPTGQDUNorKhB&#10;iy2kF2WfabRK1vF6gS7nZV/BYP59M9rNTc8dbUy7xl/6uFnNhYALWy36jU14mK3/7jd1bX059mZ1&#10;J8jnl92C7rg3DbQmxcOp7/BmaSk4fr4nihRnFAdWN57+psf+M9hiNKvMz8zeKrq4wfcxL5kGRMmY&#10;uC98GbAWbxv55jFjEMKjvBGhTPjUz/I0yqDrwlf0d/bAMwp9EIKQbqj6s4iAR5iGraY9M2zp0W3V&#10;F9IIvXwwfPvK6wP59GIYfnObg02lQmaa3cW0FWDTR31svs9PdaIM02Qi7qGMkYIuvExlLzIr7ibr&#10;Otm6bOqWRfCrrIN54/B2f+NEfepdCAcbtidSqu64xTRz4SCQuJxcIrZVhYPy8Vm3rsmRBtEXEiuK&#10;+56+55clUDLsK1X/m0wRI/xtrnT60zKfGbOdnanageA9Nj46wOZtFVkUDYr+jg4+DYHf77zfxVq2&#10;kXlbCBRNWx5K7QdbFC5XygcEhY/LUgSp9KyoS2hnUbt+irAM5v1do0bQmXu2uutOHenRmaB9uyi3&#10;vF1oo7sKW32wz248PtSKA0LHitiwyF8PrW3sFjc8ySEw97mMO6CQ+NLr7kY6wJ2ZqcUTH6XXo1+p&#10;kBowEbshnvX3Q3vrhd63obeF3z6gS1ewKghIbwaHwImfYXP+pfyeK91htzS2zsXKKwvE1mLKTNiB&#10;Pl0+9N4X0u8bZLsfOPZ3auxMY9R+GlNlvpKJY2lw7IGWMSP/fRr87o/0BbfaYo2HP2kXzBQtH/XP&#10;mGGQ5u+bemcROjjXqSnTGWlYoc/7wvm9R1sXbeiqcDD34pvLogtmX9CO854q51GvWJLEj9ro4ae+&#10;cKeb/POvJ82ZQzZTRBogXwZTlo1IVUWwn+5gJ0ebOWXUwpIdHXf2uZ7E4p1oskFOpnp52s7hW7PN&#10;2O68/H5Nq0Rt2RLIgRlabE0iHTntJNJlONM3rR1fmUOZ17HVIahS49NdpzcFr1EsEeYFsAhOs/Hi&#10;dtvfl43CtnVkl8GErTaKQS5+4stlVycfC2DtV+r2A5ZMmFY8px3iAH8mT3d371fzcDA55qzrJAfc&#10;979v2pGdtm/E21q8To47i/uN7VSYlhjI0Y4u2bdUEGdsclObC2nY7D/u7who3t5NVBo7Pftp0Z8t&#10;R9mTQzYN2wlee3ItEl8By/0xm3drhzdmtg5MdP87QwMr8J2nb32fnWkQ/4dooN9K0Usvd7gippgJ&#10;KmkfOrB6BxS3HsmWi3rtdi10RzsyeIBtsd5A8i6l5nCCrlL1fW19/Vv9O5lVmqV2eak8ON3i0RrK&#10;tNbP2/NA40GzqiK+5giudVfF3wh6Lf3xtXJM9YnqCEsKdkLRS/ubLWNSFWSazKBc9YhWOfnx1zoY&#10;N/dkHzmttY97S4+HKwz+Mk3cXkjzbOFN+lCmLKr+tiucK+NL0+5b9RY2QvM+0z8SR1+WOvs+KfCG&#10;KE2zQz1shN1MeZYi4JVnhEQnWwi+VU/pmuvlWoMd1YJZw75e5xyVt5km8AZHatmd5tC/scTaF43f&#10;ycWtqsu2ZP9ETzJk2DCHVH3mSGPCt81lyteLoNupQ5bMrsu5M0aNQ9Ge1mvXYwxFpeduDrDgXGeR&#10;L4w14izi4XC7a34ZylleHkxBcKAMPMYpqSoAoGS5wfBBxVVzbdND7j22e8io7RtEwijChJjJYb+e&#10;+P0TUrFLA+5arhzbmVJQv1NzIWm37svw7BCnAXbltOqPfOz1F7y2s9fXpuWzf2eB0bA+408grTH7&#10;i+q612+itfmLyhuN7ZH5lZ/bo02a7+Jz5Lo4/mKVSqg30KP1Rs9Rdouthi8BPQc92F16qodTG3jM&#10;zkFbMGZ2VlsNrhkXlUqJ/4UyyJLLbKpBd1GfE+yLdA/jQ2efAccKvXaUAel/jNEhO1uxfOWavE+F&#10;2fqx/aX7Nl8e3xm+cdvaiGO2rMNRzVrj5cydLMjDqgIT+3iKv9/1HkX47b/2A07x5/oux0DjbUqs&#10;zJd4QBvWPvOrAjI/n3GPA7F0UHGUKeq97mVWIenKEYlhwr6txnvC0VxKoC/SeW38/Ld3ki/VZSOu&#10;NZbb1e3tbYu6cIt/kyaUWW4kR3MGJQsfwUBFSr4VvcaQdNiAnbJ1eHr2nd4EQSHGAMP41qL2+nK1&#10;J6OVH73To8s9n85pGTE7sTjoAGq7qbyz6UN+ZXDcrmYOpyUgP382+veFxk63TqZh/fwXzXZTtqD1&#10;bpDc0CpsAYRbp0lUaKjD14N1WN+8ldFzOwxvldN7jbgU8e4gcy3tDKlOBgY9dfrgD2owTwUvh9l2&#10;ypvFeRRMtByXeFBmPeb5srrbPtLrJWsW1fCXcWBf7emWv+GebUa7ppekWE/3B6nzxsPP1V4/0k6e&#10;1NtyUE3j64louiUW7xPNci58HpFBi1vs19eyeuQ63MV9/zaXG5RZxOtSpbvvOnTwdZKDUygMYD38&#10;Sr64dg3P1lba7OHI1PaL8BNnrE5nxArPLPIW/XocbsV+F+LCpfDV42S8tU5/F5Z2+4/vwiY2CodX&#10;M3MjMlzhrzv4WFnqcH1sHR17X/888XcunRg5RvCTLFdjkgvMN7XrPt04WpxXNoWl1a0z5WDqkUzn&#10;XKTzzfLkQCvL6JhFaqvHaInS70DMmI5UPIbd9GYa30b41xeANNRsayBKLa9neXYGT17z1M6erB62&#10;nPOd6i0N2IjF1luVOhrPpds1ABB13Gcyd+N3WdeZ6EYzs50tVUCtaE9X13NBKYiZ5u5j3rFnLuCb&#10;n8f873eTZoPH/SKs7Ozw8jErYP1GvJ5hBtge0szN+haiAhE5XmBHcLKYdigAgI6sHF1N1UmiG7zZ&#10;s1h6HOcH5eWAUh4ScI/+ei6LxLw/b3uO/gJ8vNaGMrt9sTFt3d9pL7969+nyHh8G3i67jCJ4WBbc&#10;U7fUxqrrzOaEu3KPE563dtMLA69nJ91mFYNrtw5kQ5XzF0TsguhuOg66tQ1RBhbLivW9rwdG7QyU&#10;IbxHr6BAm1Qzx3omxyy241MLeM8nMDh2ytIk6L6taQ0ZcdNfNB0VJ0gYXlkpD6wxVyN5fUI5xK60&#10;odDMW0DWIDFHJTWCpn0/LmSBy4wPasP7EMpkznj1k7xru1nzYs5ku9rgMWjDJ71ZXhRv9ON0TlZ5&#10;8ZJp7D2g9yNRhfpAfrEspC5FAS29Wd2QliWlewuDY0Tzd9UzkJlMnCjiKqsrDv+SsL8v9B4G1Eq9&#10;qWsI2HwbdsEqdmO7z2BD2C/2T+F+5+cLJdJdvhm88TvtvE6g1yewKl/9CciuKb6yCdfPQdLotuAv&#10;wLZ0ms3rddQU2JEeP5LR9chtvb+LR731NPspMj4uZuNxUbqP9xe78Xyul1dlTgSqNGaR7fW5ebwO&#10;sf25ikTSaPY//JfVjpNSC76iy+tlUxWRDgbh75c9+Lzw1Tnjp3m0A/sC9LEMWvK/7a6xob5Rusn0&#10;+8nkBgEejA4hXPt8a5eoV8Yrfn3kDts5RVVS96yEC2PwYZ1VBCchnTsf02yiq689B/tho3Bl+gws&#10;iMb9wXTjc0phVKplsFlD/N9MwS3R/xyJ+LcLHEjYt1e71iY7aL352qFnrVfEd5hjkOws7S2xbwOk&#10;XcP4lDEW+ZZ423MP3fAornSEpePCQqkJBfHXhpesz5U+3wpYah8PqkRtq3/HwWt2PE0PyLyUjhoX&#10;48WIcfxe/Cxkb4EFCNoFz7u2BmZuF7Yis1fkZdldBscDr/S+OM/0eiqb+QOJy9dE8XUFwD0LEg46&#10;EmFd8mY7qVOh5w3sv6cAuNQWr8xncaqHwfdXG0T5A8I5EywfinowNatTh1cmkjTpEcXryT6/F9kM&#10;MMqD+inNHIkNmc/1+U8Rxa6VLaspkpesSp1Bb2hWcje8ceGqXUEm/no2m6iKfzfjOgdPJjAQbcZU&#10;R6NR5Spi4dbeDp5cY4+Gd1iWU7ReZWMfcW1YWtCw1jA416t5mZ9Vdsm8eVVSZnHutIO5tCTq14Wf&#10;ymTVHKb5We75f1IY9i8TFHaH33be+IsjYza/EN6dxmiwDWMK+ei/V165sGt+vDjfDfqWjOkkuEPz&#10;M7+BY/2cZnFWzDFmeJ7sStFYbqtCf2LUjjCZRcUO2+vD/S4Pn8as0Ld8qWNshpT1/hjjCSezz60C&#10;y5XmHd0/L0PEopncatYVFDo7FQgTzcIS1ixH9Wa1UjvyK/UVCzh9yzHPom/RS0eCa2Nvtz+L68rh&#10;x3W+PelvUqghXxnOWFH/IBVDQP7ZsSXzR+KgUYtt/sXZkE6Bta6qEicDGXvgm7awxeejXRefQV52&#10;egRrcyHolW+C97xH3yDNOV+BcbdZyY4r/rJgYO/vToYy6/04l1SZNaCeJB1cssaywBUMJx5fDtN5&#10;ueWot18u2lG14w+b7EZA5dzWvs97p2tS+SRptC0iAgz2TqYrqgcJtBR9xK7gEZVbp2W0XtNnxkJW&#10;fzfp9XhY7hRb4f5d9VkKH7Zl1No5/cTRl8kq6Ql1Aa4MVbkRx0RSyRKOtX9DLxtNgfMAMIkd2QFg&#10;3MSzT3DdBUn0aNfpBAra3FqjErMwi6dOOb/5v+Op9bM00VZalWNBrPKrDYFOIhxei532dFEd7mA2&#10;K492tW7tlVv5KeKZHogVU84eNGlYlZ4sauxx9qsXksHxhFxy0D5UcuM68pu1NffLnhctGl+V4NMU&#10;p4cSUVWQ8zhRfod6V2rudltxyJDVB4GbB+7Q5PdiP3cXsDoSUO7bGzq4qfzmb2Q1vw+haVjuV5Fn&#10;YVXSPlyIHd7jbUGgFuVYG6jqYbYd54eHCpTxmvJ2N6xz74Qs1BtUAH+YvdEl6ZchTiYmdU+DMKo/&#10;YG8YJHFa+9lCXsdddcpQ5ZcbzhfR6R58TQOVbYLZmX5xjO+aC9caOmymWwwabstzp6W/T9PMdtyS&#10;0FDfhz46MTEGq149Zy80XvznBgDxdDaJnL13UhOpfxST2xtd77P6Sipsu9PJ+tL55NyYLdxX80e+&#10;6qezocY+jex3g3z8rmasT5SAu+LfN232wVWh++YLXcI5s9/hpVzcXhYVyLXliYtA+n1Y42XwncT0&#10;9oyaI57lVU2igNvZnI4m3WHTu9fSVbEPrOHqecRqs6RQyNTqzIVukaEz6KbdX8L+HTlq9bwEAliX&#10;LyjdbGuzNiMyGOgNSfOAl5E5qnVLeVcXb3AQvc27VRermLcdXlfVuXbzXmVeGDidLm1le5dujiUd&#10;0p7VH3PIs6eX7hrlSWV9s6i/b1qDA4rnDrQ3G6AMUpt2xR3+gsMq1IN1pTvalrkSCNTG13duFIc1&#10;aNP9ZrsrZuUgtBRKIYjfVv04f4Sp+Ut2yWoc3PjjCNG1D7ttnfsQiF247/jviqvd8mF1760eLX/6&#10;VmaviH77bLHsk9v9WQjE+7JyCC/j5msqcKjeJHF6V1zkl4ZRwqbsVit0liN0c8jynlih5tPytgO9&#10;uwcznii9Yb1UikJEXZX/GsSimRvENfifu4eoq3+sFijTsya4yg3wFy3mGbwml1rNbMu/5kHyoSvj&#10;AzdMz6mNBZhd6q/Eglv9Auw/3BLwUnNFXGk+VRDweMSOyotHTZhL4V+vU3bNzVRwgCGaoN0WJkzZ&#10;KWDfVUWraGB6MxrpV84aVNsvvjP5HXN5hluJXdrY5ttEd8ekCfL2jz7FRzv89O22otWgwGjobOxA&#10;i9i80V6hNBhqAZTpJ/TlNayO41u8yzjlIjXZVG/LKtFz+OAnswtA9r46nLJHjU/ao8+ZeQHR+g+s&#10;Lr8jendjZ3vXalljvpP6WkueDsMaRVE/3zpOZ+m13SbGqxVXhzI8MAQSARGaQYu+VOb9dw0luwgC&#10;ltQHtKxy3S86hMmKNjhgMNYZDAsfgSuWb2fd684I9CPJLUjRGaWrMadTpbMYnTqwfnh/kUoiDRcX&#10;uZHcF/zfjeBwQgjaeSw0HKUn82d27M3OVe9xBxZxrA2tJTGMyJwqd3ZAYX8PN48+76dV/Ue+g2Ys&#10;UW/nlJ+lqrLXH856Wj3QtYvjPHZ76MCfaTgjKVjFOWNQJvnubMuZvSRvbo8Jp3lb5N6x0Am04oXT&#10;fsVt+/V8+deHRBTiZd9sjodUqxKzaIq5Xer0pd/dYuFeTlfRcT3IZ55zHgeyfSm3M3DxsD5jyrQg&#10;rf8Cs3CvyxWWPiZsiikuCB2pQsYpAdi30drqaMimjJDJ1gbt5knuG2olzIKtp8RFLW7Y2oLIfvQk&#10;19T6hOBUzXaT6NBymqfce9FWPjOQc0X9vP41/jpQ46BHeoupkbwTpdeyOmJsNjvlVqKtyIdWM12T&#10;zM3PSJVFSpR8rXrwonyVzjU16kiS5QPL/BGCr28y3hJrClbOhFV74t0RanmM2nb33mzR63D991pj&#10;X27xKCl5N/ParJ7o8zhIJH7chVQvb7dhcQAbOcuf1x3JBb4prjP1S50aTp/6W78XmznyyUCiRC4/&#10;e+pSvusSZhjifoPSYx9RJwJgL4o5/6H/tR8Wy+3AcJbpW6KDfLCr5/awOBNHW20mYrczMD7CxoYv&#10;0fgGuKBC8UmavbkAG8Fmb3aTlxN93R4/Rxsi+olJqrSiqHzYn9J6S5lST9DZka/LUlf/Tp128cZV&#10;isxrpHAbSilzGLoZtGuD/CptFzqPdmXLfYyKXQRiHGivO9u1NUWpdAOT9e2O9rfy0qcfwjE1fvD+&#10;S8/kqYjvK2q5z8sPBaIgs17/3OT+bgTcOJePJm2H+cfRuXcvBgdx+LXoIiVRCKFE6R6pFN0oSSWl&#10;y/vf+e2fe86eM6ddl6+ZzzzPGvoNAtcoS94cx73Wp00GiwAkRPVhIEhEwFTbHCXlgjZJ3RvpYNuD&#10;e/agz/h2AsDFeu43e07Z34+uO4s1gzy3yD6u26TxjqQe+vf2bNp6bo//zflu6GmpwCTdcl2B7Lmp&#10;1yGOHrFZjJwc8p7r+e5BqGQqFcA/Z2ddt3G6RwLE2VUbbVGUmaHzSO/WulryUWIXvNCco/Nt2j/G&#10;z4H1d3tqsFXO96bboV/o3wz3ppSzVUmXblMXTqaPU5QU3CwBiphWDK9TphAXY36TeR43CnNVZKED&#10;F1PLWwNIRp74x8Zouj6GP36SRQyiRbXa+VG8vA/+fg33aZufHD5827fp/sFE6EWw59deY7LWLs/j&#10;YUBWt2G/nf4woJYdy1KpNt06hoibDDUIKoZLGuPc5v1aoXuPUZ8B4t3Q84ezZluhUw4uY2ZU5sp/&#10;ZwGMn72+XPYafXob8VrR0+U0KkP45rwfaIcbGH3VdvXkHp6jHyLOBR5/kyfnWpSfx+y6KnQXKTAI&#10;Ty0OaCX+D3mAfPeaw/Y/3dePsBnxMZiK4rJ/h9tDCKddQEwVDZi6CLbJVuvtYk/8QN9i3CiA42Zh&#10;edYIxYzkhUgLRrn0io/uc09hI0mc79sJNVENt4TegjR3Q97mya0l/viaw2PfYqv6Jht9hL/bM3jd&#10;fGOjpt029txlp5U7oQRgQt55WbQZCX2/Pi51mcnzQE7dS4kfV49pr9O+HuDdWpJGvfrpem83GnlU&#10;iFBFbS0KI9eE0S4nFBcvmGkRFfT22/99RlFulygK9qYTPpG1klQas+zRjeU7MnrSaBo8moXveyZH&#10;sEmCPbDHjiu4Rnccnf0SvWFC7ZIHKE5xc6uHQLzd/3LtznYVMMdSEYCJstQ6CTMsUm0o03lI8mG9&#10;PfGNctKJbdA0tmmOl6+ffUMWii0bax6rtfkwMBli/zoiKq7nnjvXQVAsdzzgb9nNNWbnbf1+rBDr&#10;Kf1sdNdmWTJhthKS1Vqdfn+F+PP3a0ov9fLaI7VNb7NDdj56LFDz2Yfp9fReFvEjTBYmX9BcG4fM&#10;7mwnQZYhFcYcL7lxH6e94Ec/mdLi7grjixvvYhNJ+6/GrFcQI53SrE+pJSDR3yVA1VMrnR0QsPZQ&#10;MJ/r4xakdxctfiUs0JG/LPKmWKooL7I+ihoQrfmNxZNoWJpGvC/Ichjft+sN2s8CkWFwXJ/6B6Ox&#10;t0F3ksGtwSGTnygF6rn7O0D1u4V32dvWyDcV551zw0XySwPL9UiI1wU2HsYtFlbgPB8tPEhv+GoO&#10;7QDJIkj1MosaYSWLlgjYs772vApy4A7erYmvqIBt2rMKdfvKLnx1Cd7fkQOjon5p12lWcMW8L/tw&#10;G9VCZMGYPjtfzHXCDcx1L08ZaLp8/bZ+0XzfMv1+8bpEGr3iNdYXr/pVQ9CCJqCTJZPBFrbXQ1A8&#10;Nzrkh5tqkblyhctfz+ZZubZ393gohvlcqx+KDLjBaTxj9qPVg2D35SOkrz5t3Qa814od5gTgarUe&#10;HM+MPGY17PL1IvLd1FI7zpRI67c8pcGkWNe4ekZqHevcrFHRdXsCZXZesP0h0BoKQnpB0ZWO0Jn2&#10;vvL7V35lrtBlmBPmwzKjalEXA83RVphNQfyLrEB/UUOw/BnUEq8zPH431B37rths4Kz2C6uQCAau&#10;q85KHX/DvysNSE78g4Ibm8h9R5AK5GMQY63L5K1xOLrLUTRlGXU/hQzuQWfaq/r87I0xKp3KS4yx&#10;l/RG6hOvJ5cDdSIWDqlO5nno5HxzEeJycb9ZX3g993BfUGay2ir70Q2HP81FUqjjbfF6KFCjnxIX&#10;L5/ut774Xi8K12CtlPlEBTBfG1r5fNI9ZQvgaKwFzKZ64SSQAOR9mOOI3rbbN9RZyZ7Y6/UdCf3k&#10;9iMoA2TA25h/ISDdSwSIf7Q3OU4TRApiZgfG1Z6wDV/jhNGtyfeYprR9P9PKAMsToTWb1lbnWWa9&#10;wZwBurgOO3HsiBc4vWtRRcx7W58YC0skB6aIv7dn/SnPfnLzaLtdRXcKKLCnN8l+mA8ur+nx10WE&#10;fOuaCBEirMb6QqxHyVNBCyBL+tiReAf0b3xxuYBe6nKzIy8EOo6TJzlroOuTlAw3xILfRvcAytCg&#10;Li3V7uFoAes5SoP16nemyzDx9E19nl6v8FAm1dx6ciy3nFs1WP3yfqO5mPtoEaBOSjGAUPc12h19&#10;GN0Qx+HDXGTEbNeyd7/Jchv0zEpzLmevUGb3Wz4Sw6f4uR2zVwwbTgFQsJc2Wz/aQHhzNddex3jM&#10;TJczbuMZeSTdA0E3RuAMhLzvyMebtuuXljQ9Da4jkEhWGUxnfr/T6fUkuu1cFB6fnTsPZSyDd0fK&#10;GbllWBq0xAz9ey2K+ng8xqGRNlT8gaHnTu65S2fMwbPHu5I7sBjh5gH28juXpc+5Kzy/Hozkv9Vy&#10;k2dEZcEqkDeftPuLa+LetEu49aAM8L/Jbv1sdRI5bQky7NcobOJ/Px327nV7d6AXPFnfNF+HZQtQ&#10;nKXBcMH5s2qTE81Kl/S0cINvhe9ypgb9ztlKPmbzifY9i/7uiW16Pd6IS6GYhTLVaiZYie86VbwK&#10;FMiP7nFjmT5FprG4Tl2F+nzwmIUpu3JRVA7Bhem5OK80go03Pgo7xG8I3/NtNfw1y8wplhYV2E0n&#10;txujXkFZySSHq0jzyMUcyqx4P6JZO3pU1agVftHvheyKRPcSH4LLEpt3+WCAmjEvSZ1plbcf7Kq7&#10;iobfCGIp/e0chaHsqlgawILd+RfSK2PjWMEuD9Gb9EPVvtXK+Cnu/AOUQetfdU3pl23GDKUk1YVN&#10;ubwlZQFixfmiT8Gk/Yj4Igm+J+VmDkxj0rTG9uxUWdid4kuA4RtZzuJlAquWfkwavRgnWfCnoDry&#10;hgOmgJ5OJtKgocwn569ahT0qnVKz2OCMQ3qruFs+HNwkmUjZmw7LZTd6B8DkvXXMz070x23R2O7R&#10;w81AHexUvPE9nCYd/w26Xqs9KbGrdmbm6/yZMsl9zHqut/j7KGTTBNsV6AYhqb2+cekDzkotf/lg&#10;0Q8rk8/ycQ6hMt9KCXKt7YMTbKPTQZnSOq/04dPjqIfPqeWui1alom+HX4uzu9b2KuoV/t6cIOsh&#10;50y+VSjTYEths8t4GlaDjZ859LCCkdzEpzR9Ka8GQglISvPBGFcq0jJQszqQcsUMIEAAf8h67cXe&#10;jMrIsdNK7t5MJNaO3GIjb3BulYomQZ6eLbfWKAZDKDNR6PsnZ3EgasiE40LmfEFa8sYkYcR82758&#10;LhfLwgM9IUJ5ehlqIdi9Nu46jqe6vu9mZCeYzLqePMGKHwABj0FuX8JrEx6wfNxdJfEbjvDxkYQy&#10;ogsa6CGzGn3dOmskd2dMtPq5UvtY+ZpipudMncZ4zz/WfCbOXdr8yoAY66LXMyrsYUyOYSNb7lwP&#10;U0BecJY4fmeDrdIYrcceshIFeADQ+/PV+jtDe7IRsaon4yeapPCqvMfv8yFeaPOYGy4lNeMVVS9H&#10;tuumBhIKOz+ZR/vNbDW+WLvl+pIY42jTyq7qS2ZM09dbZV4/oacKxvdan+e9a2lyJtXZv2kUL8mA&#10;TVhp1WfmuuMPnDWqziRXvhyLbsFpAHKBpBbWXsf6pVKMloyDgSuZmDfA4wIM34I7auYPk+WxHnQu&#10;y4JUzh7uSqHjr45BsdhsV/BMo3YZ//Wh5073ADLHH5Wa70lNrV9AMDy8mHUFaK6fYmceuk/9l32X&#10;Kj07P5rnKS15rIeqzxh+f6Qb76VLpJmed8wdUBb7pbCH6Kff+2sCK1Cmmhlg2ry+e0MZ7uS1DJGY&#10;9/MCaqXtwuVLy8bn5JFuxRvbm+USvR8eIdspT3ITea456ni6jqiyyEm/Sd3NlaRmpnMvF9jSZN0W&#10;GxOc2icg522wQ62una9F32g2/u4brLqg2yUAwRUimm9aa5T1Q2FPppFZENQXF1yG9R28Vxvd4bGT&#10;OEvnmvjxZ9J0ks023MPOfk0WFpvMeySXB/nqenpXflQeGpa7znwaPtyTCbf4GspMzjMHmy9h1JCU&#10;nK5xD+lvZTjb9pcHsFWrFftGzM0q6SSl2XUWV3FYwZ/HpcMRn0njM/UG+gtALDmSN7XkLn3ts8JR&#10;Sb4YVkbFiizKx3cTuVYtKLOcuE1FL3F5HB3GCw8WQjK+P9gxuA/wQxeUibg+CQK2V0OEd6O8hnMz&#10;QqAvWU/1c73xtmq5nuPWcF2oFhqTISES4rgy8qGxvS/m9c5vLmwH1t+R4/GVdlZFuo8fBHdurmO8&#10;mvxygle9126l+KtmXx/8+Uus3kw4UqDWteaUyHdG7R1oiw7zGGvKynx0XWLgrctmC90xhNY+h9Nh&#10;VTlTFaR/2b9WYrKDMi2VCuarb35UX3Wf75aKHblX0Qw78mp2mQkvBD3Mwl55ymUnGAKyL/U1dXmZ&#10;a3YFHAAuqx9I5FqouQMYrLZ3ebElgFunP+YaOWkw9vVZz5qIlxuUqU3z2nw7a6SvY+eVFyqDbp6+&#10;r4L7I6MdYS17MKtgkPYqkLlAB4iAdi+D8afFpXnntz9tECbqBtOkifMU0R+LCQc01ESqj7tNgdVs&#10;g3nijr48/fU6w7i+g8URuVXo+mLPrpgnYzMexXHZb6z6r6L/ZfwVdVe5vGR7a3KzJ9anrTzDpIu7&#10;GG6t1kWtJV1ymS5+1e1SyAuGP4SUExKunrt0t2s0q7VGX/37R5PWpcZw3BPK9sjYFsten2hgkQN+&#10;53w6iaq9dzCevtfvGJvppY9zcbCheSoryOqd+VbFq9I41EM8LiLR8DcZSOSu7Irl4CE/RTqgJtVf&#10;tlBavRUogyad05tID9PpHWYaospiWq9doqNK2W/WHtDb+vDNN3MpANy7RCb9RNhhefR+s8vdul46&#10;Qkte3nW64hGg577wwZdZpyVVTuLZ0Wh8hIZxkogjBsrQIdzvjHbkFqs9yu5Ds+Wj9UHEfbKnVlkK&#10;bY1SuWebAT6IOJ6PwAdOWM4cr4lPov8Ry84YUXmjYdYQ/TzcDL6ApFztXxaLfMbg1cjBJfArxTko&#10;U27ImYeSagrShQ8lvUu5jbmn1yL9MB2ws/DmMmsvwnfhgZ3vmxegBICb4ZzWknlaray0QGhhvkOC&#10;hXzcUg6bcdFDh3RybNEkE1rqtJssdpRThzISbvaTUrRMt2uLt4nCo7s6DC2Q+QLXSoInMaeB6fKH&#10;S8FGcbf9SaY4L2tObx/cOmgXeUQOhi++k+a9MCKdWcN4OZ6Cb4EwI/Q09NPNvNvp3P77Na/dLxfj&#10;n8KnN8l2Lr5BLhKNyw7gnu6yCrr0pdbDucz6ItFeVJmpE86Q8pJDDtLh+J3jydQqQi8sOxpVMzNP&#10;3M9VktLXfZ8184IC+UyqNmcd6e+oXjv1jpb6BHeecTk8XT7tXcu139H1KvUE8pPJ/PaO1rARLmWi&#10;coUH9Oh7OwpCfL+TK/SbmWd56CPdDLq9PrP1uM60+VoVRBWNqQcyklvtWADlYgJlbsei8ayT9jGL&#10;6DmFf7SW/iOJ+tJ6NY+c26z8JfswX+FSkarEFreNPwztZqrui3TnxmD7M16AziziYeHzspfJWOpP&#10;CgfbG/XzXHG6azeW1dEtk4Eym/xob800UoYZ5rBTXxT6vw5/7D8XzAQ+ZmStJKqyKs1TbXC17cjv&#10;OTuILsaKLzdzfzp5/wNcDfRil+4/5sAXH8ue8EBKytGAv/FZmMZczXB//2hEiiRlXhgH9aKBqQjk&#10;+Q5X+1RGxoZi3S/Fqbc6DU7fGciGHzTIw+6eMRSKWQNp7t/cxDCGkOj5+sEVOIA7wRDz4mro1T64&#10;mZ3VrxbLX8vdVPp7dKqLcvUP8T2aLIOh3jfXrXe2ylc7cZ1YBLf18EG84a1it3PAYLg8Rr+C00Vc&#10;yPnaowR7bS9nyEMWEyrGwRL14BWGlO8KQosHa3yCJV+ycuGf/wMw9xzn927J3wBcjgy1OvHvkzXV&#10;AZS+82DX8W2zmI4t2H1t256U58lfutOvb5jmyuUHlvZas+10S/Ze02fMfe793ydSU7S3rF0kga88&#10;rAMwdve7Cfwa+mnG3ebHFDHn4l2Dfr+kIOzGlDsgTzoqCPe+QRqNEHBkwdWlfYW0c+i4hx0ygCUN&#10;+HH2AeKJzSyHdA/TpzVZ083ss1Gb2y9obOVAlZHCBOBUhjJUqXB1sxij9aCn0FVO6/mrdGnFBkRJ&#10;mlfzbmnzYMRV3r8Gpajm9C1877kdeqnVsgBlZz8LeeyxHN2P331XVQVT2uZSGR0B2bQv3d/m5/f8&#10;2erfo3NdVwFy2h2329hvFhFm5uEZ2Xb5KhZrn32Tgzx/Ztjp7pXd39No2nmJGqhBqLXYPjqz+DTq&#10;crmGnj/OcH1T4luv1an8qgYJPVIVCIGc7RGAs8d/vyae9DTidD9nk37rao99qsIvkgX2SsTNOnMV&#10;Z+I6WULm3MBG/QP+inQTslIzh0aee80LtzminA1rr2Ip/u1z/P7xZgfrzq6UbSx/vFCztdowtT4o&#10;lFk+vszbOjF1K8MeZnH5N99tpzTfe61Zr7t4B5gbt9Swu5Dmd/zWT7LXOlBYOrW03G1vSWw+Kqb3&#10;rhiG2RZnpux4UzejJ50D9B1fa9Yms/cn0xy+oUzlNzgUiiXtkNukEavnvd2+d6qPjz2OQ00Wsvjs&#10;ugCSiccYXHHVie0Ez15jnd0VAm7+KyNgGZVc+L+DC+s1lG/bqzSUc6O3u7Y2ZguUDne1KrJ/D5uh&#10;8MbKp63HdJDMcQu9xYIyKbJ2L4YZkA6YuiPs+3wyyBTrnmFzze84bh6YNBD8aKjt4C5uc5gQq/EL&#10;5h8DEiSU+HNG6CNyJ3OXVzYEoM16cCWgDJIdgQ7vOuHR/CSr36xLZk/Dtfx1MrWS9Xwfv3hy+cJ2&#10;FF1Nrxu9h5MlJetEd+UbSoBBcb7atIAGLbJU9h8zcBA9pvdLenkUX1yo4515G8l0tn/D4lFPM8tI&#10;T243St5xOwBZ3QutLJyClMMwKpOh76X1c8yKr7FGC2NYZxLqYYUo32zuLErzJM4uyONV+LYYPBru&#10;84k6HPCWJoSIkf+Cd1SU13WMMaHM82NMiBC9Ue5rcKGvHJURH8i9OiXNX37yAQSHphWeAcnK6kA4&#10;y5XMyVwEuToR8qfzOeMPxKrfzx5HmfJYv6oPt31D1tkvOzH2rw+JrY4+9yK6f30BAKk+x0/Y84WW&#10;0TfR3a949MkuwIgHRKO2MwwkBUhcbknCnij1xygWTJO5I/XMnXPwUR/Q9Znlbxjn6xNnVDj9FGB/&#10;GplZoxYT4ivSpONqhlZOUOZaLAVF6RCXj4THDjZ+0og8PT7X5WeWedFHIh+ZlbuWWWyF1k9ldhpH&#10;bRfYvnvxPn0kszgXnECzq2RL7RVtWPz9hldKYf02GG1/6tnwB9hE/O9eS3ymNku3vuQi/nZhJrZn&#10;8uqIFEtyZtkMtNBrcjCrO/1UXgyVzpGU7E5a7FqjadUG8vyzAlEo/GqL6jp/ZpAgpLA9EfrqrHlb&#10;3ZTCsEanDP93uCUoF7a3ZsuBVweW5YjYPJRdkZij9e2NfMQiOxAp3G5vr9fmbFw9qzXwuMLCxbQM&#10;ai6tSlY+4BosfJsdd6ZrY1IpNVqjMWJtiNHuw1E2//VBN/vX5RgV8ahw+VNOYqszYhcetSfWLjbN&#10;lfLoIDgW68PZ8dW/MyXITBYOaonNefSjwlhsb1miEePGM/LwvtaKBae9mkxOkzbwwV3zntMeWWfH&#10;Wr15afs3JloGB70DUysEeKYeIk2Fu/UEbch2zX+RAk2clt6nh1ye+nRXULujge5/8hQTPDIYdDMH&#10;uZURe15m9BC/EX3kY9csrSIEdJDLvVsq0GH4bRco++9LuprTD29JTgSngr66iVt3CpUAiwJHwtdL&#10;p4kl2TQryVp+hL9XpeZmEzD7U4teUxthfJ6sbEnhjwU42B18r2Fr3Ra/PpTlxWxIxlOj9+asRp8J&#10;+lCm/bxfh2tlHn98Txnbciya/KY0v6NgxTHfuoBsUdWt2XbSrM8SWGcM88qu3gMqQOYyGmoQLNAr&#10;k7AMCO6cU21008yps0VXCn5fPzZTf2hc6Y+uQZne8LChWdChdXc9riHq751GpJrJWTm/beYay6ea&#10;YMPSrAoRmlPmeiNdsUclbCelamm2ecczlb3S2Y2aa8Yr5YlBKD35bsiXM6wgO8luzdX7EepAGRV4&#10;H2ju21HUqOyyx2w6Hblx3sXESj3d3QIX3fVb6ZasgIcvqVkeV7erKZfplpRfu5RXceId8xoVm6eC&#10;7g7v31jYlCgWcCrz1+fNwviL8PHD31mAbDOoeqhVwWO/7jPjso5/qLrUI1hiw/ldaUiwSt+phmdI&#10;/+s9Iu6801U5MLjx4U4+Oo1OKczt7F+F1VeNx8DqK6Gl10nTlFkVmKcXV2WIan4FZV56753fmQQW&#10;G91Dn3703ANP/8xFevplwolVC7tLTZJHk3vJY7VRYZ2H3Wb0dTr71GNU8HNTz5ssipc37OhlZplu&#10;a373D4LlRCu2Q2QEmIPU6/bfM42EVBniu65yNiHkYtrJJzauqP/pLPvFEy44+Rfne0foHEi96y3o&#10;+Bx3aS6tHdXI/bRn8h2qehqv1UljPDuXIAiVU1aFbt81o9UmcjRJX2oc/nfqjD/7n+JYUtl4FJfV&#10;cOcPq4Fun8uFZ+bTjed745b0R8hw0LwyhYhFKsVR/wh4rSz3Oh4HIUk/jEpwU2VBZpbCGkBL976R&#10;uXd3ugx6zJO6wqnW/u++KQ5CPtkFT4q95rfGd1YEE0xqKlf7ebb85bCONrnZzERnhfWlE0/8bbmu&#10;+Ui5JQ+GP/fgvNuXReoAHroWHeJLSKd9DL57w+wob2mFy23zqAbNwV+ZNTuRtGDhf+Nba9mZGzBh&#10;mYai+WllB82Bj0ivzZw8nnZLnpBv1CkMy5v7tHCy8dv8adxFx5AWy+YNWHU/A5wRt5J6cCpRAMeC&#10;rrgbZ0crjCGGLpRpvmrvDwLzkDSQjstNzxIHs1TygJ+Qo3MK4+xFbZl2zDgzTO7Zgd0fWvnR4Lgj&#10;25HTqdoLy1xNq9XlcH+TXki2/i4na0K4UTMuh945on8r6xlsD2XKtwb3rnllm4E1NPqb6f5N5t/n&#10;/n5rQRIneZQeb35tM4dLPEO/MHzuH5cY7N1a9c61s6inC7tUc8PZjosHTg+Zfr8kmaR2dywO5o9L&#10;fAFk84r8QBld6t4Nulkq9jL75dy6Em4kgAzwmRd9VirMN492L/6ePc1D5MLQW8qlyaPVfdS6E65Z&#10;N6UWUjUUM/GqVu4Ratusyfc+5lRF6yfWBxor3ggx9OdDmdvz3d8ObR7bH5Gvp8FMMMiJhBwh5ML/&#10;afNhs9i4ESy/7kj1BnVGaf51a78rl9G1Ov+c2q3NRoFBSb/9Obnlbrk47BZBRjibb9ALRS6O5/qh&#10;s/lgUEactXVHPlf0fiyRDX1WrKEXJ1e5nKXNd7PdP5HtqNOvp7XcPvd2+VIrsnWE7xOV8yLmmS9i&#10;E5J8brSx6UlhdUJ+We1FuL31nC35rnzLu6fCGe+/Qb6N7Kcs98MnDXSnbXHAw8zeXLVTr2zQneqR&#10;jBWi5UYxTno//6lGyVKP/PaihUWtY2efjfMXBxH0cbNgxSZmLJaz+WL42n4R3bMv77XmJ+Vkl/+7&#10;oO94bdd5/a1+hZc1mO+GJWQJoZb27yrM8u2CxoVKghJZZB+GsNkcvNSf2d5thiUBooDKgneWN44g&#10;hAw6OEi1ANvlD1X+Q+/EReW5PR8LMz5UCj8oQ48YaCntCf9T6O4WNk1LZs8vdka7/X2iE2zczzIr&#10;5JufF/om7c0nH1hUhchV2SPi9ZZrRPT39szKFH5L4Ft/fgL/AFUTOWqpmQ23dCLDzn67/et1Uslr&#10;CmSCHLxXX1WJeJAQ+FppGYLQjeA2uI/lp/TMgEZ9bNTaRo1a9umAbquOwUs3ftmkKfCAYyB0gVUR&#10;Dl+dJMPEzoIIlBizIpjV/Fft76tZKNPI02vIq7Oj/uUfWeexqCyQROFnEQMgSQEDBlQQUEQUI+aE&#10;igQJ6vtP3X8Ws5j1XdRt0aa76pzveCuig/jfX0y59NTKbdCuQ2OA5IwAq+PL/MfyOi40OIqgN1kS&#10;Sy/aAP4bbV/3UsiXNt1Fg9fMY27o1rFn/d3qzTa/kc9XM5R/hTKLyGLAebrQTPhsdbaQKfHgtW86&#10;bz0qWqpxSarMfv4pje674NhttyHWlUzLRwjhXYijGoZkIRCm64ST4wTwBIh6lDdAjxiayfX65s5D&#10;m6Ryl3rz79nsroVS8yTtR/paL6wNe+n8yP7DfOhS3abDxXr36nHPS5M+nOLNSc1xgrnLW/P6G2KY&#10;xG/YnJ/qal3XwM34XPIMF3UlFbEcq1GNSRGUgH1OVf/J4Jw7Fo127ajeUTKVgbK11lp3Xi7OB6Fm&#10;38K29cm956WqqGi9NFP6yjeXxfd9sJ2/fzPzNL6g3WowfZQX8/azeizkm42dDOEA9X17lTl9n3he&#10;pHIqrMZK9ULmPvQWlCYxQ+MgzrnaThXHGEwd7nbdUBBcnBDBumAf8WsFEi1nLtmECNTvQmOcyWEW&#10;H61SvVB8FRzBznHmfZN/gScZWqz1t4hyHN201D9dJ1EyWRaz70z3AJoM9G2mL4AxPxctfnQIXnY+&#10;OW1qa3iW61ZfMcd2pB2LQ41r1BS/NRsDt0kfE00qzblNVlhUXn2E79FOHy8Z56DzWAOVIweSfCjT&#10;YR5Zbhuv22+51ZMfHU7qcdLMaKHWvcntBu2cM2Vz+e2G7MBsTp7ZHIe20qB2D38OdxR91WsfqEXe&#10;1pbBJEmA8rnJ4zcAoUuso7kEfef6ucUCykx8PDE4sbBls7/qXz+3KhXhv1TlC164XI5l2rMeA+ZL&#10;e88Y2S9bw/KK/bw+vFeq143MYrmzioex2vBR7Vm+rZ/ILrRb4agF2sUlWR/fx+Vr5P/dCCT9dffo&#10;Pv6kpFp44K/n65W8lR4i20Z6QqbeYrS7HAgxhonrgBscGWkR2xv3iInHCncoR9qTznxf5q2AfKYr&#10;U3MhS5nactbNGngzzvGadWat/vU6J+3t4n3yn9PJwfg0EBN7NGj0OCQa2kM0Ep0+TTKMHUlHj81E&#10;SKe1Z2N695tMtVKyDExmUpznnShHDARW0/ppwQlukZ8hi21iXGIQobKms24YQJlCL+WkKWZWF0Bf&#10;LAVF8XOeMwyVOSS9JmSIlGmlf5kXAs+fLp5+gNx97QDg7HBkfd/vbONwrQ+TFTVT7g/1PS0/vDI2&#10;lUCBga/LYen3ODO3MOYtKIP7t7cUfoJX+XBeXfg3XeiXS8sPwH/EmkLTzfg42QjCfj7LocBgexHX&#10;DUtKiry4p8uCqOjfJ8ESt+4OSULW+MZ42vkK162mD4/1bJPgK3fx2zOhzGUb9o+rwwg66bfar2Ef&#10;kjq7Uuje5am/iJzgHvbt0vhcWfmAhVDNZElpzwcgZQe57cqIr4cPsOfe8c+CDhv92D1OHZHqne1k&#10;lr22RN0HSlGzsf17Njj0p/vto55dad3ch10LlzKK1Ia1hhh37sc6tBWI7H283dTo3Px9j5LMnbms&#10;2r8nZFwNELnyprq/cpLLQhx1qb5yvkBZWGcQxLyUb+S0sS7yeVX422zIWSS2Id2+5Uar0jnvV+VT&#10;nFkULwIKfKph3MvNR5PTcn+V5t9DbwlMqil73eqamT2e1+NUu/bDomWd3PxnNnie1ugwvA5749Be&#10;zgwVvZTWjnb+N15N32va0ivxwWQucGOghT4aXE5eBLOt8DF+ltzu2qzEH8XOpyiltL+2l7/f6Hkp&#10;pK3tbtU6mnJwnf208aiy4XwpF0YpuZyE44rYBKR6kT/s0+mf2u7+9EZjBpoDamY9XV2wpxOaJZGa&#10;3DcVxJroE1O0+1LMjRzzdu/3TXnVHgyAZCP1tt9OHVJDZEdi0EKv1FOmhS0ODJjzgabjUm2wSa/B&#10;oebamyQPZYycZDOXDyecTD8hINbirNp9uqP/Fpfzj4SkJn5lNwbN9bCc39RyRfPuezW/WkMOMG4g&#10;O1Ur6yEFWkyvGeGofsfnoV+mQEX4zfMDt04f0mMIAz8o0zMgzHsR+n5gUIiqxLzPl+PDRwIkja1q&#10;JXGsO3lsQrPW62laz61YvRuaju4cRw7vXQbEkYWZ0ZHPk0ljMTfHmBcmS7I3IY2ELnFVsf7q5Qrh&#10;31dgWkRH3bAzexxIMeMcXts0Pyyj+CFZRaPvu8WFXE6GWaDVTiR0Uok68XNUf82UJVC5mhoo2HVy&#10;Ni0/70P9ow6hRTWjRtfi5nbpRtwwT0WrQPonGYExsjLav4Uae/lMfmIxyWwgJ+qejv1hfV++UIV+&#10;ZUYgpQL11OTL0bhki9COyJchAFavPRrFPVNRM+0wUJcZfqlns3N2sMGKyiSAEFhpznS9IzgUYDUP&#10;brbz4lMhRT2hKPOmujAct2EMrf3zWSDxjzvtk4o686c8GHfELI1ftOm3c65NY+TX1DpP+72tsDRA&#10;3bO3Ivq4O/r0eRbNTHUxWVXGYKQY5v91OVor57iYyJG1HzIg1gkG1jJ7BHBmb7hahmLu+FW/uSWn&#10;xvHGNuMJeaoXY+TiZrR8NT9YdomCGD7O56/HcieuPVuTnV6teJN9V25MdYmshG9yuaNhNaql+AGb&#10;7OxlPm3H3e5S9t6RxZUDeLeTT5dVVPnaWYzBPrkyLdVHL71zQ8eqjVznoSbW6lJUz0s/ZLtK7f0e&#10;o5hajZnzWhO7P7dgz2/YbHP8x7w9xFZSnlExEm5xT56ualla0yg5YKTSEvZU/S7P+px4JAoMvkcz&#10;yOsbTSK9+Ssv21typyA9lhjO4EvRuEfFxs38oae9RsaLX7bEKIXLqza5ibW/4yB+IHP0Hvu0epyw&#10;LTweczTJpWWzzwv6iTqsmB1g0Yo3bUOLmbK8UlriQGEOiNN0fl2fzwaJDqP1yeDkB+ZQutm/ruYx&#10;+3L3oYhP7/EJILxsOH9CGX2YG5Ft/NATEabYGjY7FJIhIbiaP3ez8XFcTZCC1YcTovur9RrPRbOf&#10;sNVcy2kseRy93ML9qRy5XpeX0k8DiDAOhLArNeX1FD4b3Pp0idOk8s+u4FR3goMAB3dzxdLX3Lgw&#10;9vQ9D82Dw7G/KqD0Ckxd+H3a5R5FXQSElOZK6aGe+CZ7b0+CaQ8ujmKrXWAw2qk++csRJQLyUZiL&#10;WigHl0+nWqeQv+Y9VrzQ6ma6H+DWAo5H48Y9nMEuv+8jtfoDLXeaDLnKJWtt9NmaeT7U0Wh2Hw6W&#10;Z/94Wramrm4LUUcQUttR1510H8Td1cTFTnMW7UvXS38Ni8AbUGbEjX/v23Q3yT0SZxPqhSuEjzc4&#10;Pz1s4BcrXceFzYnkdr0VzMJnPaRa3yi3X/wIBzsSDE7aetrgJpuqAtnF+0vdKX7uZakrYcfkflTm&#10;czzbAsnyvyNH1B8s1Uj4VIwQ98WMmWvOaaOQSfo/nOzKtPl9FN5pOtrwbOt5I9gePuytBKp0XVIP&#10;vR93MhBKgJzJ8flkoEaxUChzfDkDoADzEvVHzePxclqcYTWGUzrbKjo6Vvte0SMLVOzO99iiF8hy&#10;rprWG3qnvDvHE93Pt6tDDMRah0Vy/OS96aBl5KMCT81OdPw6foIrlSWDNaMSS+h99dsDbtckKXJh&#10;h80/kQXzUh7FlubT1hU49+VNjZRSGrN1efAYVG4vr7tFKUrserlbDtkwEG5SgD/3Q5oy3PlcNdFZ&#10;WIL56HaUQ5TTPC6NCPLA/rZUFRLWB/5rnab7agJlTg3ZqIaneLueYYMI3evvLkr9VkYzT0yQQa9Z&#10;VVv6siHM/cMTpH+zSBOWvow2rrz0laOMvjwq6F2m76vuuz08HhaZFwcaSHZ6tJ2i6WFDY3h5/G02&#10;0Ld1v/ZXfqHNPIOVKmmfDB+ryqEk8nh4st7WuNNuAwm1WN2tSNx5iC3tijk79vOmOh0hW+ld4TKt&#10;WWOBWuuL/YAAXOdCbNRGU2hrJsN0tTujNSiDGbwWOAkXNzy6deyqwZJ7Pj9V9tQrzVn5YrZwwedK&#10;H8Q+UR82JmTzGxHBAicdVu04aYwHk2GBvIovU4vjKxIzJ6ljJ23l+Rk9Gmvlwn2f/t9mE7DpVH54&#10;FGTS2eV2nw3fbefOKzufb8pDruBY1bwzoo/F28xlZvsayOOSTWG5nfCz7lK9fo3Z/cRHWJ01NW9G&#10;1Ox2nl43O9bl5Ki8ygR8VUSffzcCffmDcUijXgHzxvWNVJYaw0KnV7qNf78hxnWA0ZErsiU/FGxg&#10;FbaOsoAGxQ0x21VG20YGOvFcMY+HnZ9LSfVgtHlL0nTZeQhieqJaqHG87D6tv9Uc223gJO76Da9V&#10;20sQPSc2ZKfv5cY9tEvyhGqhuSJjx+50anpV7OqiYljF84Vtbf/KqFG+/dkJRW91QAjZu6cv5+G0&#10;9i+liVzzOSNQBipojzZlKHN28LGc3OL67Pi4rqjxbPn5PfgHnGmbdi44UTGAQ16WVoUBMThF0hYx&#10;uNg9GYbkzP0Lg90uF6+qRvQQs9g4ETnZHZQfDN2YOGl20T9XtMIC93dQJmlh0yecJtD3+7qp7wbu&#10;r58l2Eyx9anW15hOwsGlAu3pcfoZJUOhHz4/XvdaIJwsnfugcVmK+oF9xUiB0MBtTbALoP7Be/up&#10;Rrp4qQFXs3Fd/XWgMvk07iEwOKAo5QzDQBK/P0aH9I5ORp2kXixs1UspaFBlpPHS12Q+/lR2b376&#10;2yTNY67VLNaswqWgrc7KmVOj9ZvT9rkQkBl94DP57vgjNN0LO4QyJ+NcZJ/g4Rkb98IXRkcU0W7h&#10;3d0yfO6iEd6fNYk4ixE8nU7q7kspmQxfiy97iGlbRCh338sqhc9xvn/Ue2BtbQel8/STYdeNUV8v&#10;d37ciULsB5SpHly2HrirpN8rdmy8gt1rn1l8bw3c5T1eol4lWOSPzZKCGSdFA8bXram9eX6/yAzm&#10;UjYdbS/q0GOeusS0ArLbNsZur+CdXLVwP96QOTEfoIr814c+8IVqbi6vTXp9yYO/vTAobVG1lODP&#10;BdcB4rXWGTSR/e3ihasukbYGq76qFWXaMOE3mkSpK7Z/61kYrha/1MEn9lV5wytldx0JhSHh/zD8&#10;p3ZbUOa4eItHtNqQanZmKvJtNN8a9gDroL5nE2+H9cRgu6i0y/Xr7TSYX+zjKDCI/mBwia7OdHoO&#10;X9y20nLLyrWkfOTPz4eNTO+RpSD9Nto9prmvjJf/mJBuXSA7FfkQC+nq9ND/R7n4P8RFaQ+3cNQg&#10;jck2x30yF5RUDqfpecic2+jwjr7UJPoxsU4eii2/gLC//3EuYDX/UBdbiUQGd3TwNi/Gtbq6bVwH&#10;wIiOdO1++UZ3IRv1fEAVesGhCdzzfr5RGi7IZh6CO5r+x67gyA9Xo8Y1ne1hiPRlkmjADlz9wzrK&#10;NFkZyd+zcT/PbLLV6KxtNxFEzG+PW+r9LuGZGon1+kxi8Kfk4vKV5DD22Y537LiL/YxeTYmH2k0a&#10;NYbdFEq6zfTTFw/QHIzETwllcxBvtDfb4wf+xvtWD8q0mMJOLnA/UcmUptgWNdVc49BsVqqH+a4p&#10;Fxd99FEUSu2wiV4ySkY3nuudd2jmuzlCQLobbUdMGrvuh3SG2GPSoO3OY/7ids9D5y1nSPN+oM2l&#10;UYcytK1+W4XdfjgtLfRSZFU+9jpHvC61zJjLqkjnkwfzcBq8Zh++XL56x/UC0FCSyy6FnbHLLptR&#10;b1pwSnwziOp7cB+yazRXuF3YTjGqdrN4//r86RMoU99/wWNogte9+K6LoVy+X75qVtwFPiiralwz&#10;OGn2gYy0Fb58rAktE1LwdholgrdrV2aBkfequKBBiNioiES9HDt0lVvtelkxG2oEIUVSv5nUNCgz&#10;SWTdWDeStUsgEd7uCOhz0i7dbp8Qq2xCkDMEfG2XoTpDYxLWMhzcjpzsvCfkE+gFZS9arjFCaeTU&#10;6mCOKH3F2bL9ZeZv3W7tLqSyLXJlHh/7UIb0jahdX6utYnV7bbbJ6u7EXB3k0VXO4/bQGdpfpTTt&#10;SBv0SqNERL7jXYXpdWoUWcjD+4iZd5MQaTNxy0RPi8pkY1SIXqXMHeTBVgChntynfte/1bzh9/da&#10;3V3uY4GpAUVt3DzRk17/2m5bnv4+HCL2WG3zfBaSMueladOEPJ/m8nb21OJz3/h0wUEdZH38MV/s&#10;6h8ZEyobAYPoS1cNpMdW1JlvM15Dmf2tk6vda9l6IOX73hEgEGy6T+Zsvz1bIee/YAb/tLs7l/j6&#10;rqVD9e7xTXUxAs1STVucOEG5dcwmhH+FfmV8N7svYdHc1PuSQcdiuT9ZU9htvf/bbHIgJZp13Ed1&#10;rrQbP2tZc/xjbXuOUYtXrXx/+HWtpRUhdb+YDgUMIxLo3xPzFG7Ri4EwX1V0YtfdHS8wkVDfrfYv&#10;Bh0tMbIu3Q8w6YUveelRwt/ccyVEBWsCAMjruaK4Ubz6pIeUWGP5q+xX3bNByFJDcZSRD0jY5DCR&#10;T2WEvu1TpEEShYLD9xabEnYZG6fDq0J+rKw+uh8GdmFSnozRWWaXntv96hfKtBRixo1VPTPNQQxh&#10;D93O2d+oXHOPdNtErvaL6MzN8r1hrtjmskpJ+Insntp0vtDseskqn+AXttS5baU1JKyv+8dSl2wN&#10;RlEdkKSD4+QzJi1Z3Pw9m0V6UI2DljQy/ek5FtdsVa1iT0C8jPNL/FSr+Yrny0lPPUY369kNmvki&#10;K40TxKknFmTH3ieyYKEf28kQ2d86Q9/BOCnL+609orphQx8aQdi1flAmI8988IKaJL3w8zgCqWPP&#10;DVi1qlS+hmwT7FvfiPRzndlvwL/9I44P94Q5NXLrzxfO4L6Sejgn2XezOTpvk/jSJwQZcIi7WvrC&#10;8nTwgYpLbctDGR3wCQzaIeCAZV1vaHvDI6FkDNH6HqmX0PMIJCSI28UoyD6AjSU9g1ZDDTnQZJVP&#10;VbvePgvCj2a7WHdOdOfi9ja6Foardx5Oc5tproz7GG/+63IAhmDzILcT/JhI7pEC59vq1A2KSVdR&#10;qvGhRQ9/Ftmet/LlZtLzipcO6YGdMOMxlVOhtBD5idNLhp+Dmb1umtzxzWYO1dPJbzEIjVHVEO3P&#10;puzD/vsKPNnnDdC7qtgLn86tXS50P6fc29mzu2k9ZFAdzxDscJBKlQW6Q/bGF6C0xcW6uf9uaxhO&#10;XbaQt5JV03vGL3rKBGzJ0Riilfq33mTUS6+dbUNBJCjDVPcQ3yzd8g6SpHU08IoQKFAJ5Q3YADSx&#10;BbToQf3X6AMGB9lPlYVZu5b2JYBO7EogpymC2JKhtrMD5uyVRhGa8CpMVHF1UvE+q8HveYjcYOb+&#10;tVQ1iJf6xLlRgiwL1WVikLLgv9snaBlPAUnc+syXw4lOLaherSHN2C3x4/eFR3k9/T3Yan2RORPb&#10;sqTwJfAXwa/Nat2mJtdLfbfI01JnO8+j0So/hTL9Cq7hTJJYNrIv0ZXcgVQqsWwQg8knR+XBJnB4&#10;Dr+P93wKIFe5LJwn4+HJdzopmzQV0s3vxVE4El11lad303NANsxWdFk/DTmIj+w93jeceP536uxl&#10;HS6oZXgpuETU26qQUV6bP93KY7zY+euKBmEdBsExL3f3wSXz787qBVqh0SlArkpya6sWtgBrUGyA&#10;hPdWwZa/huTncm+eI/xadbvTD2Sy+Ht7um97+A5ha+h1IfCGe4y+Rr/0mFrCOdDG+4yO1tYTo3db&#10;7ovp0h1WKDY6/eIpMTwK2rm0cLrylnaVTwlv94TJIXdcUf3KirrxuFHE9SQcN9oX/O8mva3vp8nJ&#10;+kFg9KZavEL2HwWBy+n7XtY6o+7G8L5eLZC6vaAAWQp+sJSN7XWA60Zv9dlOd0DZ980jLePB3Z9r&#10;/g3yJaIMZZCaOjuXMBHJm+d29m81i5G9WVbz9ZmlnaUyNp7j58Hb/d3O8K9h1vxjR7KW+u1zGYin&#10;Tya3BX75IQN50zP0BbHg4/7Sxk5czt1/AYIx292rWbLmHvr8p6qfRmeIOJIyCAtleJ0LP/Giin/5&#10;Kv7xZHzR0802TFFK+YqT201TUtzGcNKMclxB2hlZw/Fedo/h1TeoT6b96C5FncnouoQ5ooTCVdBu&#10;dWFHkhwzZwDJ9hv4QMeGMpmH+nUXvAyBbicRs+V7tUMiXluv3vYJ0OkKjcGE+pT3ksK9cwv7oEYR&#10;e51cWhXt/Y3r/j1xhWElTN2SlypLoCdyCsrFTdscf8Wd0OgDu4if56BM93iiKnhqTaV7fH0uuoSy&#10;zsaRZk8UWp5/08HxtD7VdlfyPP6+4i4auxP1ri7WzOxSeyiUJAY5NtO0YCo0mhSrK2c+qybN1U1v&#10;AmQ/NoSMcMWWLyhDDzRWZlK7VnOnWKMQ9UrTpDdfeAf2RGDjnb+/kEXIyfvEassB5epJPSf0NBEK&#10;q0XmiYKpj7Ir8WZSZGFWWhhlGWLkQLJWf8wMD/URsco1vMl/R3itwbxX6+Cu0JNw4oZVkTs7A1IK&#10;+yTOYqhgUvqdv8GnWAJ3FpqKdkvEqmmJPhAgUaGu2pkvNMlhyLfHgSYOn57H5EvGw6g9Duh41AUO&#10;8Fhw2rAaVDwdK/xOP0H+8tBFOoQedRcLh+0jwzsxm0IqUO7YDYIOfYTo3OwV0BNBPMME5ujOv9Do&#10;3jJenmtAOkLiMw7AQG5sI/+RH/3fs1qsw4Sfm64rByjD9ZSRVL+PyqdesC2MlqUB7bvMdE5SnrE5&#10;cFdQwEOAzPGYF/Z7YRlXvntl2c/Jd+o2g6qPWXWWBQviee4ky+f3uDs1rNhmTFYur8T9D4E28Z4b&#10;/ZUpsHnPiOe/Uvi7bfurc7y/T83vkelq+QpbntVbfbyIzvTK8px7eN9iqpSATl3vLGWmWd35BxRE&#10;D8YJUo6l/ok+mCRWnGzKr+JtDOYAyz2Xm7no7+75ACcJ6eaMXjmsgsvONm8DH2XT66BRjKxW4O2f&#10;hwFCVd6Gmsywx9TOURvveUetT4pcqcQ+fNog+B6ZEdfOe5Ym8Ze6WDeNml3P9vCc/81srzoJZfBo&#10;7X1M2ME7UlPhdfNy6N6l+w4wl5DybZly3nnPhednxeDt2NGHeTR7WyvGp1kuDY3camdXJ4a4uZNL&#10;YcMK0JXT2spjvzapXPdHX9FslJtrggtlKqBsWKyCLsKHdTTjS8/9pAEgyrElX4/T0zbDdrk5W3e/&#10;SMNse0ImRRd4WVueM49bqtqLDYOZ5AZIhlWiRA4rUp3M7p7flzHPNsuTEz2z1jln/PdsrGDUX3T3&#10;WUzJjifipo28hiMxUEI6xc+giU3iYTAuvB5HPZU7t17rQGBDJZtYEJYk5hsa6Pxmd28bFKVxEE+l&#10;ptco3/A9Ud8vMcZoMApfmyLuE8q0FNIzktl4I/ex/pOZVhh50K6Q9hrSVXXpMVWWQuO2TuqTQlvh&#10;65vnp3DlO/OQ2LJcGOXoSKjN3K/axPpxi1bpxx2NHbD2to97VtKIDeTe//C/D819hsVgBAfMhxCU&#10;R/dhfTXHw93g2kJGfS9i65MFBd3nW17qq2XvPRLOrc1tGI/eyLORv+itHgjKrYrj9EbzFrJxfClK&#10;CUTWg3Rvn+mWE4LlwfqbrbVx8E93XOdDjPcz3asRSbCasqm579BSHVVEAE9ROE9OWH9t00t6fQay&#10;Uh61pbRyrAjl4aBqgjB56hV+5quRcdxZ/YYjvGYMToNcpPc6dSFe1qDMU/PvH2Fxq2vTnMf35nQM&#10;OMYy4BPSameEv4jG5pr2szwpYtninFWuC2dtc4X+eEbYXM0AGnGvwTQOwkqeUTA/zVfhqoP4oLAh&#10;suZia1nEa7xuQhkeO8QVTRyokxG2Snfj9BbqXZznYCyJTF66xnCT5qXx09vvoJu9+v3Pqr0JaHMg&#10;E98kh1w+lu/YvGJN+USzzN2js20+AG3/IOzNhK8M6yBK6P1d2HWMVzn+Yrgqozy7ogSZIp39CAbw&#10;ZAMiYqJbFWCrVzI9Tt5PGpvlk1tX/0KqZ3nmrY5y7ls4w8nn2Jm/xOWyZRUjpfN2U32STHduYn/S&#10;qbA33b+juozs1Tr3H47OROFUKIrCz4ImVCpDUWQsSqUQkSFToQzh/e/+7wvcffHXPmfvtb41dE9k&#10;B2ZkmAvp6x05cbuJkx8RWHLt14WMta5IvVud6V4gOXXa/aXE8r2VkzCRCi+s0XtNn9PlMNM5dupq&#10;gDeCCbsaMe+7h6psDWyyDw3KZMcY53htKe9uAPFxGnDnW9htOW+YMTwa4UXzIrXLKT2DJ+NNvQYY&#10;BiYb8ZPgALJerveC3IDtGDpXQPzcZavEVcpXGgnj989866EyrkKAHHPMQhnMt/vIfY9nBK8ASHlm&#10;tR6FPPir/cGKII2l+Gnvih7013s6WNf6jO+0yqEKNEMRrnZzkLeQg+BKaXT2q6s07TckUN3Fk2uj&#10;IzFlFIMp9Kap/U1uKXOA3xH8qRCbqp9hdG+RPTWIR0us5Te/6jMpYnBViUbO+yd3YnFgFITcbn4q&#10;5HOGF+3yetnrsuvW4LoMx0XJbFamqYHLtG/2jiuk84YMQ6F9/ntuTptmcuaqxk7Ll1PidbMLmesQ&#10;57TWNTwV3lUiqcgvTr1dHpomWNXUFhluUtsGnKUaB6HHp/HjtMSKY8k/CFHo7n/qpxque1eikwoX&#10;94wfltr47xpFgkpCxsuy2qiApbFfyhSRsB5f3tXziPKMKX7pNEjRCIZZ8hHyIK6ZFJX2L5Hzwblm&#10;V8jd0CtOe/JDa6vRF3IEv7cl20Ms3npFa2Pyxbov5yfMoEwNfY6xHdekhph7IYXFZRdB0ul29UMa&#10;UnlSLvRagrINwPXisOwM3HFz9Cjdt6LRq4SVSVijZ/plNt+tPpc7LAAn1Ly85x7K5P19mZuM0T3g&#10;3Jv+O9wWFgd8P8tUUB7vryE8QUPPD1kPGpVX58k60wtd6qW8Hq+4aRx3+6z8jUGDWSHr+5WvlfLl&#10;ikPWqtgbM4B927xTpDgBqtDTWT3s7jhYFQJTG+X/5gL90+GVQbX2YgKixO/u3O73StmO+nDCyxaZ&#10;jfSlmYdkcSIca/PPpnZ5/PA7COeZoChTr1k65fjMRTuwNCY5HkLFpbP/6FvKqn6ewibC3XlDqoZW&#10;oQws6kmlpx5aQ5//VX7e8I3G+hZfwGIM+KSTgG0KvCoMh/T+dJTIw+dTAcrFZqt0zbJlIN99X0gr&#10;3Ryqh4nCZSKIXcQYSxtWwucTW6Au13S6wgnKME7/rTcGStNpKyPYR/2m+rhQuFVP1IHHD6eu21kK&#10;pAra/9PXP40BN4SV0Pc4WrW/1SV/5+qN9sPlr1Perv2YyZUp9z6eXe/H0t0+pa773PScz9/jaY3P&#10;VKNrXtzCyIDcsRoEnOwgGWM7XrSQ5/10EBbq7fjt1uY9Jqu3I0yye0kHuonVkgAO/4OzcwZ2Sg4X&#10;3f2sN624KCit1rvswtoC7fDmi8XS5u+dVi2Leq9xFFHSSBMQ03XLoP5cfSHqXsR6U6zxHk+bjfqt&#10;W83ohf2xP51luhcMrcyzSilbYFnpjLY7gHbD7fF7rqZmGkvfvk9LnY90pfu+NQekqwJluJ+FLTBr&#10;5WVjyohHA1z95gqFNVtM4jv9W9PlFeUPNk30PHDzl6E4aF5p1aQgT+8se3xx0iM62+oGrnnBA8sW&#10;8fINMmUebN5eHh9ldDB7Dgd17U8AUzyM5yqb5Sou1V45uT79PTp+p4e9pnRnmhtXDq3s/KBW+8tp&#10;Bk06sUau1Y3ywk4EOVcV8YHyufG5e2sUhXT6tJcYkdkPdyv9TvPlNvMeL1lN6H+gjDJhjSf5tQHG&#10;0Zo1iGKycfFdnjMKzqzCoETgjPwPUvjWWyUxfRtXOm5l7O94cY4JVTHR0K1NhdqVPj6fV+IaXyCs&#10;3LknoAVuViHwfjzzdnhyjaGMSmqEm5kp/N6PNCF7bg7XDVOV+4UMF2usRAj1wkhGI+YxLTaD6ro5&#10;iDJjRgsvJxpa3ZElBlXJHdI8hIluskqKs/nLuvDNo/EjPR723acOTboPZQr7wBppflPizRLMXK97&#10;5wUpQu6YOp5rKeTT8UY3J213KJg5nC+JQKpguWpEjdYPjwwphRQE8RoSXr0yE2V0krIVUMQ2n/Cz&#10;yF2yeBmkDB6v/s7QdN35NbGBimRb48x7xwEiwN2weO/Ueu7nWTvcCWxaLza3d3v+0LKAI5xmVkl2&#10;SG0bMRqwV1kF1M9EzqigKDDMQTRnNoMPRLxbCKRtDPPrlGXPf/2m0aw2nSJ9p6lgUx0eAXGNtSdW&#10;Za66ErNo2b9v/ncsvtdM8eF3D3owfGcP80cQkVfz9GXOuqRLXmlN+g+jpZ16IDsY/MC909lEDX+J&#10;90R+NBAqayizl/tdOI3U3Q5K9w9cYRcVr5VGKayvLeBOF7PoT66U6qzTVzNHA5vhIml2Zzd+mF30&#10;xONvyWuXEMeF5TdZ/z5FeXwz06Or1/LTsJmdyBvJArDrEsrMP7vub+FRC9BQXo4zc2RkvJqYnzP6&#10;e1d48OuiiQXSQLkuz/UPmvt4zWbjVUPz85/ub+eVLumQi+aGeTXg7F0ZnCJCKNw+txNffzq03X14&#10;OdHZ1KAMWxk/4C3KdimrKeQfNUjb+tFr9dpi2nLPTM5WDWg8cfNIpf2KnyKaRS/dhsMWm7UPKDrn&#10;fbWQN4rrciU+IqDK6Dpzlkb6EyPy1o5Srh4vuKT+XQpHCOrJxKYD+VOuhy/qyV+MVLaBoagrfwSe&#10;PzYZouSum6PLYSXehzU6293lh4j1O+5IY8NQl8sWTHh7kskMii1U53P96203Ok6yceyX32FWF6W/&#10;s0C5d6XBD1qPOOQIKMsLIXjnKnyLFpZK5erdLk/ocHKSkRx9UgP5eXkG0F7CnDTmR10zsx5WZGJ6&#10;dmX028vx3RYu5K1zPX1TrW/jiE8OJlh4WhiUcUxVEDMkMUCL58CccJiRpd5YyR1uHp9Cnn1v9dAd&#10;beyw2RI2qDBZF6fYurWd6m3G2qnEEEQPR+maJ4wsSGyJpb8OUGdFVCHzcj/Sa6Ft3XamCmVOxf7c&#10;BDwzOh6SZAt5XSYoyUxObmBIrQy848lPeK3kVLFBnXXMP3m79adwn6eWXMkuDaKdgH/Ijkvq5+Y+&#10;uHj09PBeY8Uc9xRhi3k+a168C/vX1gqndlI/tUrtJTl3+nGpfmKmSyCk9p8RJLllmevxdwpymwIM&#10;uNS+vTl00Wl2G+avkFhxKdlozz9dHooLdu9ZpQiExq91tktFTP9wm8HttgbeBVn7u+KOzLyEbYeC&#10;6nb7EUR/WNv+Km+3NlfB6tzg3jA5aetBoPJXtiY+1LbrrB9jMKC3JvJuSdI7zwqFtzlTHmQhN8kt&#10;e8viDOLi/FMl3J1zo93P3grzM5SxGyIQWFKU7FS21Gt+uM/eLetXkEvDrtSa1ee/Y8gM98vKYTSt&#10;oFdd6YznWkQN+2tyCLWp0/FZ/63rg8ixy+UB4DMHy1TN0+sMpCuv4JiCKy55hzK5TNnPglUjWt/U&#10;MMiVuH5rj09PSz2B95g0vr91ZH6h9ovoWqdmeyY3f64r9WtKwd3uMi/xSH6Zea/42gsjI5fLTVk0&#10;0w5alNlWtLhnCUXkW1V9KLMUW+cf5Jcmn9utphai3Kvr9BZSQe9ONmru3f31PDJTmA2XCWWlM3mc&#10;AI2k1dk99XIPmT6dabEMnu/k2bY6TpMGi8b+rMtAPvUsZ1b+DtCd/8IzUKaPfM09jsPbqw2xyJXc&#10;shT2HQzyIfUoCn8M0o7Ic8Lym6BiC/ISW9lcZUWVGhWZXpb7NsiqWUlI8pUk1GQdvDyzsZHtwjm1&#10;FScDd38d1TrX2wPKgO2TTRmnfdeOrzPTJc+T4Z17f5Jj/za1hNMVGBDxIuF+78HqDBAZWmfNtAU4&#10;0lGDG1SbRLfc/q72+/xS1bcMr7CTMHhz1157wOgvFrK6Vku3/tdvILgIpZRvibplzLieo5tl0Hir&#10;2c64Lhd8wrx3skScEZ7sC8dnlYri1QDbd920VgWl1njw31OP/ery7NL2dgaomfrbyfpXwQ06Q2SP&#10;+XJxAl/Z++8MHX654AIBcVJ8MLRGdKYp0JdUzib2PpNEfQi0yzw+D2+Lu33cV4l63lRO2dkqDSFT&#10;lJfFeu4c8NRg1gNtBzpthHnVIT10007D+o7rJ5lyr21m/042p3A9Jq/AEE105n2AOdFieYV5U4gG&#10;ctG5RwhZEA+zJPubF1oPy4kJfQcAGh1j2eGwfpo3mjmkayB2ILiIOEzj0+clN8Us5crSWd5Q8d6f&#10;mvHf44mKZ9DnX9BaOslS8x4ZWfbn0qycLs2GQKcwi+x99S0EQLbRl0Htv9NCemyRp0BT6mDtElgl&#10;0/hcC3zVQ3Ie1tv799xRCMs4js0HjHNeNMyy89/ye4vr2RmzP19WL/CcBO69Oc93pCJkQyLYB+88&#10;20mvDpqbvlzjRi2sxLxE9SR6PU6YuPNq6Wp+HvdDZj+yiM+ny5MQHvak5daba6/bz2leGrRy/ejv&#10;ZANDkXt5tUWRMvPMRvNQZ7XcE5W+xz44LfcbWzkjxxhT/NX09GTrkM6mVaZfsCEHzKE/oQR3N6aa&#10;s0I+6dCrPoJVs+/1YLBShlxfcJhS+SF/a/0AyixN7eLO7iesyCJNLO0qgbm/s6My/i5kIRynfAny&#10;3b7PHWM7YxUMWAjqTFpw/YR7UYS32R8XcbBytkik9UcM+Adyh3q+fjB2FNFZ8JL6aGIz4wtlDNOu&#10;N65qZmTGHeFrgCOFWCzv+Le9oGshKdlI9jguH3Y8go8qPlM9n5h6FnJySc84J8oGq175+Ti2JxlE&#10;mdD6kZMCH3K3AWUN3uR5bLuqTqEKlIFBhLkvPIuLWVxlEm321D/kpsSjsX/lC9FiHolqZvbIhctf&#10;4PtwfAUEc9kYAW76/smL5CuzG+WOvRooL1a9eZL71CraQ0MEboqN3QmQu/a/WevvSzt1g7sJpKNu&#10;wIyJvT0mh75TqD9erbpnvY9lfxlzlU1ZO1pIL04hCmpJPnQ7k/W7RXZ26PQ9ss8pJcZLdr3y85KI&#10;qVbVSrgI8MpMMnWqSBWZM393T5HQZ224HBHKZFmag1lPQDjocrSPdwtlXjGLd4jeWbSqxIXDdUvX&#10;Zcs8v0/VG9GduROkB2cdH3QqgUe+l0J/E6LblZw7XGEM+5pufbE1Yer/z2n2FWA78852kX+EQr9t&#10;Y601qiklJzs78ImPTp3sZlKodqyIO9XXk/X1lwwpRRT8oBvelB6RdNWP87UOfgPflfzZkqjoayPD&#10;N833p1HBv5nRQqF38GlsfieDpOx0OBy0x4Hj7iON6ACjs4d/DPA+5s3x05vw015qzAPznDxDtGG0&#10;Z6YJHODcnA4VkvTCc9zC8GKJYtu1cTXqibdWbnO/z1TPSuIG2nagzBaxqz8hEuRNZ4mtAYp3FHPd&#10;kbplw27+cXAut/ZH2BYSbbHUrZESNy7mk7hrsrIfFS9SdEsb26rWwrM5ZonX8o3gojTn+8D/+VHD&#10;drdHVNAhZATKuPOMfdq70/M3/1lcwQo9OWMg3KMKmY1Era3zZ/2QzrOzd+GMpxkgogHoQrptlJbW&#10;nNdDwXJhFVI0rqMe+Bs2nW9gdZQjNp1OVTqCPqvmKmNP+ivzSGuWikfbIdsTyPwyHxZqS83VQj1/&#10;DzLgW7CvXidHWVPniCJ8LHOe93V9pz7oGbXHLSOuYZ2cbIQxMz7Ih4o3sSeX+ziTftFsbp436GNX&#10;6BJQhv38CvOx7tfKmcVZ+xX2qYtWNUjoyqADHm+a4blZX+7bDOCdS/hqiw1PjHgYKu4Y0vCep1H1&#10;IHmrvOKLCNb2TTFsPLfaZ0eUbhuiVPCIVgc1iT/LL409mzPYXpeq15jr3Uw5bHxQEOFq2Ut/eh/G&#10;TSWtKt9vpW3RMUxL+vM9MI4gMxYd+4fL7fPaT3Wvb4wQIWaI0Re8S8RdXbKlQfW0o0kHUe29NYEy&#10;wRB8sB2cxPaP9rfQcrfO7LDQAz2pXs8jp5aFDVjg5u5yV3oW6+SW3hWPli8OHYtbDQsn3FtA5NOo&#10;sa5QbrxzMkFpgH/ZiJl3cjz1lqfvff2x//ttjEVE73RTsxdJc1CmH9sxRVBGwUfo8heZrTqGZ7Dg&#10;oM2Xm6OsMmxyZeYCqt21LlJVc3/4JmzmF/TjrTC66DdmaFc0+W/YDLnL8/jW5dg2St3/D1NSg5zc&#10;+10vX+p+2kxua5eklUDoD0bf8gBNHLo0bDvtsmXW28yOLReGpffc2AWD+vnQo7BydwYEtEOe/z3O&#10;bo6Nq3G/hHIWKoyfp+YxL5sZ9T+4uW1ubL+XQdbXXli/9/Mle1CatLX55FVycAB0g+kAsR9fSmr8&#10;6HxX2aRunUEt6KnCStH8nE93sgyJjtX9lmz7QSMvi8XH0rJoYdd+esFmEZiLP636tPpo26pbHS71&#10;A+QhbJ72Ll0ulFdp4Fa/H3EWI+UOK4GLUbqBcPx86lBnPn9vzIgO/WgqX4zdLjBGQb7E72pcr+tv&#10;vd7MfYBui31s5y426bb4/w8aB2+jVKwSsjUbPZNXrkuvZoXpOvPo4c0X6Gt0OO40AaawdosPkMpc&#10;JSPCNvk0Sj6WbMxO0vhUqtX1TD84OYfImgdDo2cUSvyWqowO/oBjhVzrr0nz4x+WuvINk5Hm/DDf&#10;1QlQATZwo+XiT9STxPFMlGamnAnX4faqPzcNeOo3+LuTtIvFVqVRhAE6WfEXz7YCL5yzlSNaaS4z&#10;hfisaH83s83KJ33/qbuD24vgth9Tr4oyTU5nkdLMKkHY2Weyit2u11aKJW/2nUoPWNv+8bk3AdA2&#10;2V6XL3+XtsastcRoRTEHva3zWN94zGcHSKyuPGmOrCBtXLv2Hse/pVfG6MEnezvbFEAnBjnIpMFl&#10;Us4iz2EtO3iRu895UXig33EmiOZOWyhyzd0I8XfRXhZcq90gMpyp+59q4kSd0aBIqMb0d9tXM1FQ&#10;2G2q6gt/PAsClCmc0yqOyhgxSsrPAgS/Xm8Naz82EDy71endNTKSzGOxCNT7Mz+69vow5CbWwOaY&#10;9L34FEJqaFgOAcy3fpXf3QZvNoftJumOp34U1NK7NLJvuP73eJadr9paaVvEq/WV1GCJ+xMHpA2I&#10;DuqOeFpZxy0YuDtFNjKB31FsJlyEPgkfH4MYhmohww+ym3+2r8mLI/MlxIruRpDpX9Hqfn0MbV9L&#10;ZgPtnkIZ/9GLqDDpLXIyQkkl+H/qWecReEf0uUm8AlMqckPn97mUBvHqV0Mn76TNLivpWlM1cUly&#10;9LsoSQO/cSk3tyjDHXrXoecfqXNZrrsH02SzNcVpQRnS8ysiSc/T0VnLjTvnnTffCmmTsTc75UDs&#10;ndUSjcvBcb08DrhDX4w8xxtGBFmbr94fhaO+QyLXtdt93C04Xf5wLBDt20hZB6tpBDPa3nJX07t/&#10;egGiu62OpAOEPIznT7feeb1j+cYvHrQDDty4Pk+1gdJglQqHe9mz5HWbNpjGS6381q1dHDyj1Dae&#10;qz68g7Ty/N4pVvZNxwluJQemoMcPFoO2tPb32yRLRY8MbcRfuenIqlzqh3DZ0hYFvNPl2gc5LX2T&#10;ZPlx4Q/1ajc9N0dcy4Xo5wsK2c8OC2MA8AADwXKRYyLmpTFRf1JhMdFNenlpRwi/wPEa7kOZQ1bq&#10;CgxhH5x6WwaFpgU5Ou7um3nJQF1dD/AXpHlAZPy9Xis4p539jYnlilvNDsDnlCVAUn1K/BrzBiXu&#10;nGY08xC9lSsyueZenFRApZQ7XlipB2VkwM9ckxmgTmb516ZX+0nnWtanN2x76xqIyw3wTsiLGDI4&#10;TiYN6cCOY+9omJNbZfkI4Rmcnxr0a481c3u8IFYLs3Z/Xx4gqSJNpm+61LxeG2/q77m5H0SPTBGi&#10;OJFbquntztjD6x3H2fNRA3nEve61ypc0fk4WYu27GIXI+DgYLA/cGBlDtq1EmtJx078rIMxagM+a&#10;SgZ3d3JCQpQUl/vMZzW1meLq73B7MBBqk+S66K3F09uUCEbUZvHJX6yTO8O/k4brsuZc6fuisDj9&#10;Wm4puyDG70+lenoBT2GD0K/JjiiQTCic88WukBSejX77ow6n0qNz8jggFEfU36vTf0Nrdn6o3nhH&#10;M5UGCgaShmj8RoUjsAqLv8Qd1vf81XYvZpttMHw0BNng9FrUQv5E08z2hBUMYj+EIKgK9qt8cEpM&#10;jsC+7ONLuAL1RrXGxP7rN883cGZLq/Tb7+R270k52edTkrIuhwb0hwnk2lIjAgcoQJBGZhM/2BnA&#10;tD8wCJWaDtMidzSOq8WwE84NaoNAFEprs5pVpJy+RToHkoV95vZAj/4mt2d6WVmhw0EHhaxu+oyU&#10;B8XpSrnkolr1O0lzVxJbG7cOc1YP8Ui8wiNfAbh24LTfN+zRoTSprxeBP2doxdKe242zDN/6NWPq&#10;Zb86+IaOFvjt8T8dW1oQvJvW9vT01PNZ3569S5lhjLVxdXLuhVNVhB5DPSiR/hTbzdQbzYHvHnJ1&#10;l7K+VydsrI6V1zhve8vZcXvrjABBJYgAabReAx7I3m5P0RY9Ej7NbDf76bV539GmxP7nucQeqRYo&#10;iaHp0XO0J940/q4aKXLnNQCtQ8xaC8TUJyz3Ov0K5bLHYvx4NbPfI8hwc47n3M/OPX+AKl6Vk1DZ&#10;eXuBLimbP+0guMcBn9VIM1sXvn3aqT7kLkgCvwgVjZompEGcR5OwXyRuKxU99uTBGeLnft+yzR2u&#10;RvZ5WVQieSGv1VdVnlaI30zOXfxaI3sByoc7iMzfaPLh/142wX2+VToYf9r0ZScB0smyUrFWp2Nn&#10;ekyi8+C0KK7ppMgLa5nsrCrEuUh4L2eNk/nLE+BCBhKHHiudijxZjbq3oBT0JmWnqpnEMrlO8c4L&#10;TtLVApRpetanXk/iMhOZHAgStjXvVwyHsxtTqXOTFawAhrVNmhdbu1efZPx2V23ZDiJHVu6puW0h&#10;380sGebSSEcQ5rVVsxDTeBHMNnyFWXCyO7fiPCv9vaFlOryxxW9rfp8Oj+XGOGI5CFnfXe2nC6Lk&#10;hagM5dXLXE/ee3blilN0m9GbZSt8jEdVJBumRdHLfBOiAVagxugW9Gj4544zJAVJTj5VB4V+XfZs&#10;KFPT8XYxfy7VYCpFFA8w0xNTqTREbJkYrlRqDaHHB7rfCTWGKvX56EHd1ammAtFlSN0iX76h8ncv&#10;sSqxqlnMfeG0RCCHn66b7b2B3Ff7bRUWKH87gurz5uOvy348X+P2V+Pxmes6WJ+7C/YOP2TmPk0V&#10;tjqn7ZXFuFk9fMZbrFFFZjzhmcZr0Rqmg6GbSQXpknTKY9PfWa1cBNn1ham3zh22ue3h9ImhTIPM&#10;L4rdzLuMx6l4cDcLNY8ZWr1z1DOnriaYWRXh7ysXzxZyWcpok91tdCSl+b7xZEcnAcCXHBy5s5HR&#10;G4c9yrEaA0bkgxAWRuUIu2fJMvX6/E1ur1hS4Nrb8+2m3fezLZEdbM6rWl1WBmgFW6Qtbbs6rUBd&#10;NX50+EX5UM3+Xtysyk+NBSyA1y7mjtVeLtTjNU8Ub52OFv9Kfq73TbEtGH/rDTxyt1Uog+enWEvk&#10;O7/szDaSgcVmciJMeU5svbRYnlHtKaTtbosr0MV5q9TPpTUMEtIITW25Tfy+QYtBUEuudEAlo+au&#10;ruVOYnPNMq/eXgmoan8T0M1c6W9HUG/k5AD4S6JFXGtVVvz0mznn4UfA7mgRdiNQTpuX2ASeP5d7&#10;mJfx7zkagq/tmBXXhF7WeJ9ZFkNf6NhdtjTV7GT8GEBuGROyG4McKt/uzebMv8WKOXAKj9mlO1y3&#10;spB29DqKwfowb3WWNGNetxIE+jTbim/pfyY4Yi4sK8lNOPgYyGqDYyn3JtW+lC1lyPuwwsAmhfxu&#10;cGe07OZW3Dqeiqhwvuw7f3fP3qC2zJSr9GzR93L5ZmMDfSxOcpidWUNrGFXdSnu2BQRBUyN71p7F&#10;TPqoXNZWpxujOamz93w9oXbBGut+h5hx4fvAbP90Ku/tUslGvjgn9wT2t1tzOwNWueEloVFpxsh6&#10;Ra3pr9rJ94AcOhMXt41Wqsf49mq2+e1n8h715ikEgb8bx3GSCyMISskswwJN99FyOjide+z2lJt/&#10;K89uc909/xD+6Sh+jYUy1Jopy8E/3r4DTIoqa/vcUI3AomBCUJDJuacn5xx7cs455zyoYEYFREAJ&#10;ohjACCooorjmACZcWHMAA6ggq4sLIq5iT937nzMwO+y3z37P9y3P9w/PpbqrurruOe973nNuVfUt&#10;vNUoJzA1vbksJhrntSqsTAoKbSmujszLrSl1zcwqqImsL4xuampoqc+ITben5ttrskJcvWPCujsD&#10;3HB+u5gMf8+GOmtbebk1zKXaK9I7oj11IBKnmk6vb81MHJ13sCbetTHbGpwQ1OA64J5TjI+2tib4&#10;VeOkiIkhfk79VZU+vi2ZnUN4y3dHf15igqdTfntTQVh5f1+o3bXI1cfq0o+TAPXl9XonxPWWZiaF&#10;ZjXa/ZJ8/AfTva1oMp7XScjMbUBrPHA2DltXTSD+wDvfJ8utPyQjJSom0bs8xC2iG2dlrxhOCoj3&#10;HrBWeDUNBdfZvVsSh/GRBVEdPiWhRWV1GU2VwyX5oe5J8YnBCUPNNH9lZFBAQ1FMnW+XU5NnbH+W&#10;R2xMnhdRoC873D4Q6hfX4JEWN+xS1ZjYH5FZGeSUXltfgr9c8/QttAa22QoyCrx8PayudUUxzRkB&#10;ebHD/TXl2V0hzbVdHTVJjYFF1c04XWy0e46tLcAlMzQoLTcoqdI/Iqaiy16fmEJpzacr0ddur20s&#10;CMtuHqiPq4wIC+gLSwjFx9o5FUeX1vqHu3tGeuf3p9R5diZFByQW2eKsUU69WenV7v0Yb9ahgNb6&#10;hsCkomocazr5Bxb6dNvig9yS84qc+vqTS0s7k5O7fejkfXH6UJHNuaGnwlZYExTlH9mbk1HojD+6&#10;DHb2tvbi5dpO/H1uWlNsWljeYGN+At7qmVmeGexTnJ3vX9UfN1iZFlcZmG/vaulz6smOsnYWtHtG&#10;YQ2dWFKQHdkyXOXnllxV5JGBh8m19dSn+cdG1MdV9Hjjk0mH62z9GR1lPYNZZRHZ9pSY5LRw5wrP&#10;NltbiHtMT/5wXkuIe3iVd6drf7Wtoamt1F7tPFzj7oxPJA8bLMByISw/IjjfySO1v2Sor6nMo6yj&#10;N7M3AQ+T6RXS3BuWhJNsOCcmVTTn1Vqzoxsq+iJs1uZ6zyAPX49877ChoLSixqD8TJfklIqknqyK&#10;5jL/eL+KgV6Ppti8jG6cAcKWn9TsHR1cVBUe5IQT3obaYnuG0+PTAiMTigt7S+gweT55Pe7+9vxK&#10;n8zBUPx1TsUQ3vA15F2RVTRQMlxoy0qM8kr0yM+zF9Q34UnTgNpO99CWoZa2Il/nJNcm13Kn1uTy&#10;4sH21sr8irbM4MjG5IEij2wf31of96xi/6S+iNY8j3xiWh8+YbMzOdOvtCd4uMYtpy++yz+pO6ky&#10;vrQ4vbk2OsMrOaXbC8f/+GuSOBeP9uFG97CKhtjUvp4013i/wbCcwuyW4p7mlMDhaJvfYEg1zqIT&#10;1eISlVxZlTdQlGwfLOzLrvKnkiPTGl1qKy9OLvYp7XBLasLTL0NZ0X6ZBV45ET7NzU216fnWVB+8&#10;tF5fUpQTmB+b2FZeh4/K9XGJdc0LLWj0SbS3B7vnNdqyQiIz8GkHgZG5xe3N0Qm53f3NA42taVX+&#10;UQWdEXiYorIsn/L+xAH3tIKM1tr8ijCf9uGGoDB8UIt/Qo1HNPI7Ijc5ygOnJ7Cl5OUmOuNl5oyo&#10;vl53vImqxb0LfwVR0ZHi6xxWVdHRic8XtoeEucYMl2WHJvhHtAx25tjrAlqc2/Aw+Fyscqe+3ObM&#10;/MrhxEg3r+DolPLQ6Krs4dacynr30tQBP19fp9rE2sjQKq/cIB//RudAe419yKM8tLa3DX+u1Jvf&#10;XY/zePYPd9a3NAZ2h2d6tHi1ZRXaQtoqg6u87K2e8amueJjStpiCzqKahoqUZo9Ca0GCu3NAT2Rj&#10;rHNlapVbS27UYK+PT2Z/mnNghzXVtaGzt7rPpc8Jb4jtTK1tLkiL93epqBxyDkEgCvtbBvp9QqvS&#10;A2OstX39w+EVnZlReLq5uaeOKpvKupKuQY/6yJSU1PC80kqcBcuvt729oaCxp6ohtqs3xt3L7u6V&#10;XlmQHBPV7NLZlDGYVVXnFJSVWu+ZEVEX0ekZ1JNcmO9ZEuU9HJ6HUzg0d6E2VncG+AwOu1a5e8T4&#10;VXl2F+NhGpKi8KR5mjWovc55wC2tpKul0q+mMiTQrSskczDW1aWuN7wsJKkgps+tOca5rbyxNaQl&#10;ZrjEvTQxuSTSL8J9GG3IHrQPRERleCY35WSE5oYnptf519fnO/c7x3jVVg+lxtPYs7ehFCf/CGmr&#10;Lc70yu0axBF1aFEj3vtbEFeHjwFrig+Kz+qPTg/1oOliPfpcSkOyQ0Jy+50zfLIHa1tck138o+J8&#10;ccLh8OSWHr/2FN/BnPCuwPyqcF+31hqcnM/dLaOka/Ruuyq3wKzigf62Ejd8iGWQhy2uw8/fqbG9&#10;xpYT2RTV7TmQ69bSWOga79yRUZDkk+afXO9Rmeyc0Wsd6CzIxynjM0t7fVvTOmLCewPrqkP8Cvry&#10;c5v97N3hCdXFVQMhbcn17oXDaE2fW3ypp71pIDakPTDKywln0E4P6gwPiMkZDBsaCsWEmFo30I+P&#10;H2wJdC/2rc4cGGzpHcLZ8tOzK9JCy/N9kip8AoOchnsrvOylOO9pRXheTootAh+g69VcHZofH24L&#10;Sovy96i7ms7bJNgjavMG2ufWDzUn1w/Vp/Q0TZk0FQDcLW5wAZwHUyb19dUO1s9tnjPQPDjUO4Bl&#10;JFhGt7sDBwZ+o6/PgTzILswrTkzJK5yTlJuVW5CckjonBrcxbNHYBLb/+mcNDAi02mw2qy0wjJb/&#10;vP0sfPs7P7lup/4NJL70Yxwm4HIE19M6OLVWgIGvLYyOthBbuMEgATpHvjFvHzlgvj7yvXls5GfT&#10;2QSVZZ6tLjMvVQ+YQepLs0BdoIZVhrpbXaXeVJvVMbVXOWlD52k/fZ0u0E/pIX1Ar9Lnw5M6CXbp&#10;fvhW3w0n9OswGb6Hi2ESs8BUdlifz3bpGexhPZvN086sRruyRO3GpmgX9qmazdapC1izmsh81O9w&#10;1PwLbDM/gvnmy5BoPgSTzCXw0Ugv3DeSD/0jgZA0ch7MHDmmf3G8rz92bNHPO5bpBx3derUjS9/i&#10;8NGLHEwvduxRyxxb1RrHUvWAo1NtdWSoHQ5f9bFjqvqL4+/mtJG/mjFoN9l/ZvjgRPzhoWEBCI41&#10;KDgEHXva3+n4VOL6k/jI0eXR03CibWNb+amtApwQKkJpGaL0ublm5EtE6Vvz55HDpqt5wswxz1Lz&#10;zBnqYdNPfWFmqGmqQyWppWpQPa3Wqy/Un9QEfVwF6Yt1nY7Ty3S9flFfq3/Q9+rp8KxOhPd1NxzS&#10;q8GhX4Ap8BVcAgq8YCYLhkAWDSksEQpZPBSxOChmkZDOAiGMeYEzmw0TGaFK6BLKhDahTugTC4gN&#10;xApiB7GE2EKsIfYQi4hNxCpiF7GM2EasI/YRC4mNhAqhQygRWocdP5lvOEDd7zhPLXB4q1ZHksp1&#10;1KlIxzXK23GfmuV4Q53v+EGd7ZiqpzjC9VRHvb7IsUC7OR7WkY6dushxWA86psIdjkDY7iiGo465&#10;4DxyO5SPbIOVIx/CeyNHYKo5kRWac9gdZgjbZ6YzT1XGBlQTe0n1sIl6kBXrYfYgLo/rLpYEdSwF&#10;GlkyNLFfdS/boOfi9iuYRV/Gtqk+1qRa2LmqlL1mJrM+049ZzensyIiGrSMH4fKRnZAwsgnOHlkK&#10;Xzm64SlHNiBrocMxEbIch3Sw4w3t5HhAn++4Hm2p15PQnslo1zTH92qm43Xl4VivwhxXqyxHrWpE&#10;P1zt8FLrHNOQ3cr83nHEPBf9FoNcIc6cEbNxap9R5QkIDvnvlWej3vsPjSGGH2XyHwpE28aYPc77&#10;B3AdMTsXCF2KSYpNilGKVYpZil2KYYplimmKbYpxinWKeYp90gDSAtIE0gbSCNIK0gzSDtIQ0hLS&#10;FNIW0hjSGtIc0h7SINIi0iTSJtIo0ipitzu4MH8IZ6FgZ1EYAXFQw37W7ewh3cdK9AAi3ceeUe2o&#10;WbXsfJXHdpixbMD0YAHmNHZs5ARsG9kHV468DikjG+DckUXwraMdnnXYYYXDE3odFihwHERm7tAe&#10;jvv1TMd1+jxHHSIcrs91TNPTkclzHG8qP8cDKsZxvcp3NKo2Rxoy3x8j4CL1usMY1bAzQjcY88r/&#10;SLdi/4HfuDKN5RfaNoauOKVbErbhOkK3DChuCWHqMfWcLCBLyCKyjCwkS8lispw8QJ4gj5BnyEPk&#10;KfIYeY48SJ4kj5JnycPkafI4eZ4QICQIEUKGECKkCDFCjhAkJAlRQpYQJqQJcdI10jfSOdI70j1q&#10;MVDKYqFiNOYp9kkDSAtIE0gbSCNIK0gzSDtIQ0hLSFNIW0hjSGtIc0h7SINIi0iTSJtIo0irSLNI&#10;u0jDSMtI00jbSONI60jzSPtIA0kLybdnxID/oLIYj+AxBpxeYYzz46pTDIiGt/lGcPBHwSoeh3rx&#10;R1gldsBD4m34VOwFQ/4I/lKyInkJmyvD2EpZyDbJAfaqXMFekpvZc3In2yq/Y49Iwe+Rc/hyGcOv&#10;kmW8VQ7yHLmEh8u7+Gy5AQ/7JN8n/shfFC/w28WLvAmXNrGN/8438e18Pb+Z38YL+DV8Ju/gB1gh&#10;f4JF8qvYbJ7LGHdl3zATtrMvYD17CxazbTDENkADWwsF7FZIZouQIY+CF3sPLmIjMIH5sr9DLTsI&#10;t7OP4T32Jkzmz4Odb4FFaCPZemaI/O9rifGoG0Pk9FpiHK/Jp2qJBdjL+7A2fAD8xUZoFFtgtXgJ&#10;NojtsEd8CGfJQxAoFZTJC9k8GcDukDnsSdnN3pDL2MdyC9svP2bfSQc2Z/61TOefyh7+tlzBn5bb&#10;+F3yE0TnF94uDZEvzxNhcraYId3Fb8JXfCxsYosIENfhMld4i5nCWRzgF4jHuCEa+WF+MX+Xf8I2&#10;85VsIS9gNfx8FsD3AucPwrtsANaO5tpURCUV8+4A+v5+2In+P8EmMTeewHL5PDbMt7E1/Ch7hvvw&#10;D3gr/4HfzzX/nE8V54tZIlO4i2uwH1uEFfviJ34VXmK6dBEh8mKRK6eKVsnFfHmMr5Ef8y1oyw65&#10;kn8oe/mXMoN/I12xKfal/Iy9L7ciO28ZZSgxlRhLzCUGE5OJ0cRsYjgxnRhPzKcIIHYQS4gtxBpi&#10;D7GI2ESsInYRy4htxLqFEIK2xrJ6SGOFkMPsWI8loRZRXZYBuawE9asV4tlVEMpuB2/2FMxiH2L2&#10;+jtwdgk7jhXcd9DHPoN72C7YxV4Fkz0DVr4Z6vkGWIX4Ew/OiK0htlBrRLhttPLFpzpRJhj/O73y&#10;pbVjI5OT9YH4R31wco+TW8e57IarKYNMBbKWrE6AMqxGy0YZQEyg6isJ2TDWElHVE6EKP1M+qtpU&#10;udK+F5/6pslAWk5b6VP06bE9aUn6Tjo/pvln5Jf/oG4aj9OxKD69bhrX1dWnrEkHYgjpE+kU6RXp&#10;FukX6RjpGeka6RvpHOkd6R7pH+kg6SHpIukj6STpJekm6SfpKOkp6SrpK+ks6S3pLukv6TDpMeky&#10;6TPpNOn1u/Iptkd+wvbJEWxOfK9M4+/JTr5dLueP4/etlh/wK+RRXo+RliKnCXd5ieDSVXyOkbhF&#10;+IjrcZknXMUl4mJxkJ8jNmP0NvHv+Cz+Nv+UPYzKcC0qQwm/gHmhMpxgD8KbGB23IQ/KWRYiWwJ5&#10;rAkjYhgSRqPnjBD8D2qjce6OIXh6bTSO7yOnECzAMXjIaE+px9RzsoAsIYvIMrKQLCWLyXLyAHmC&#10;PEKeIQ+Rp8hj5DnyIHmSPEqeJQ+Tp8nj5HlCgJAgRAgZQoiQIsQIOUKQkCR9I50jvSPdI/0jHSQ9&#10;JF0kfSSdJL0k3ST9JB0lPSVdJX0lnSW9Jd0l/SUdJj0mXSZ9Jp0mvSbdJv0mHSc9J10nfSedT0Vl&#10;TMU4TYFqHGdR/VU6qoGkhaSJpI3kwzNCOiQ8/P9Kw6afQnoiUM/JArKELDppWd2onpGu0fYzsWJU&#10;gcPCI6zBQcHWoIgAPPBpf/+sxH6nlHickWN8xTNHuNd/1ek1uI6U2A5BkIm6mckyIYuVQj5rwZ5f&#10;gcpzK/SwTXAlexuWsK/hLsw/m9lEtp3NZF8wHzbCQtl0Hs9s3M7sPJ/VchxV8yq2gNey5bwOOVDD&#10;7sV1G3gOe5wns208kj3HA9gL3AuXTvh+JnuCX8gewch/gF/E7uGX4D6XsmXYruez2RC+b8b1xVgz&#10;2Pk5LIpPZN6csxncARP4cfiV/QiH2CHYy76B99k++BPbg3H1LrzKXoNn2ZOwha2HjWwprGPzYA1r&#10;h1tZOdphh5vwHMgCHAtcz3zgWuYGVzEnuALHCANsFnSwS9FuF6hknhivfpiLA9An5J9xfV4KHnwV&#10;ePK12O4CL/4wBGPuj+ZPQDp/Gsr4c9DNX4Gb+FvwIN8Nr/D34TP+IRzlH8BZYjc4iTcgSjwHZWIz&#10;DIj1sESsgvvEInhGXA1vi2H4RHTDftEG34l6+F6Uwg8iE/4i4uCgCMH1VtgrvOFD4QnvYNsuvOB5&#10;4QfbRDA8LWJgq0iHTaIQ7he1WKN0wA2iH+aJy6FLXAvVYjFkixUQLdaCj7gPLhEPwzniUTDEJlB8&#10;E/yKNvwV64cvsH74E78HnuV3YP9vg9v4EriG3wh9/Eqo4cNQwPuwzumGRGxR+DoI1/nhNi/8jAcn&#10;3/zxFK/K4Te9SkyAO8TZcLe4EB4UcwBVDF4R4WhBOlpWAVK2w0w5jGOFayFZLoZKeRsMydthuVwL&#10;m+U98C62X+TdcJ5xJwQYqyDHWA7txs2wwLgR7jKug63GNfCmcTV8hstDxg3ws7EERoyVICyr4Q+W&#10;VXC+ZTnMsiwGV8u14GOZCzZLFwRbGiDEUo7LfPC3ZIGnJRVmWBLhHEs8TLDEAbPE4nfEwa9GAvxk&#10;JMJhIxm+M1Jhn2GHT4ws2GXkwctGMWwyKmGN0QBXGS1Qa3RAtNEDFxi98FfZA6/INrhNNsDlsgIa&#10;ZD7kyzRIlNEQIm3gLV3BSV4EF8k/wNmS4VjpuP5d/KCPiW/0j+Jz/RfxiT4gPtT7xAf6U/G+3i0+&#10;0q+IPfop8bV+RHyv14uf9J3i73q1IP+eibpYw8PwDrvgIGtYYJA1NDwYgTvt75/VZUw//jUbntzl&#10;pLqMa8/G0VEJhy5oht/13eJXfa/4Wd8njuiHxF/Rjm/00+IL/SratRvbe9g+Env1Z9g+Rx98gdu+&#10;El+iD77SX4v9+htxSB/CfQ+L3/VxYQEtZqDv/GC2TASbzIYYWQbZ6O9a2QHDsg9ulXPhBXkZHMTl&#10;RGMIvA1krdENzYjT1aOtHa5B7O5GDJ8ySpBDBfCRkQNfIb6HjAz40UhHLo21NORCGpxADoxgU9jA&#10;kgbckg6GxQ4TLZkw1ZKLHCoEN0sx8qkUvJFfPpZK8LXUgB/yzc/Sia+Hcds14GxZCBdbboHzLEth&#10;CrZJ+Posy834XQvxO6/B48yDI8Zl8K0xF/l2GbxmzIdHjGthOXJ+0FgKmchvJ2M1xsXJdliuAhyp&#10;wUa5DG6Ri2BQXgdV8nJIRR4Gok9mySKYKBPgRxEAHwsXeE1chEpxDo4MJ2NMTkS1mADrhXGqncRq&#10;Cfr5FjEJbh1t5+JIcibGsDM8LHzhKRGKypMEH4l8VKZ6JEYvXCCvRF4vhHh5K5TINdCLcbtY3g8b&#10;5IPwlnwIDmP7Bd+7GHdjDK+GuRjHKzCONxkLYYdxE9p5E3xtLIIfcN0RtPGYcSv8YqxBf98N0nIP&#10;+mktzLSsRP8uwpi9EkItvRCFfo1BP0djHEdYsnFdBgQhLv6WFPR/PFxqiYELLZFwtiUMfRuGuIWh&#10;b8PhuBGBx6AWiceLhgNGLHyJsf6RkQI7McZfRB48ahTCaqMC5hs1UIU8CccYn2q0IZ9a4EVZBytl&#10;JcyThdAiM6EYfZsmQyFKuqAPpsLFckRPlj9pJv+Ccb1f/4Kc/glj+EeM5R/Eu8jj3fpb8Y7eK3Yi&#10;73ci/3dhfL+vt4rP9EaxT69Drq8RP+oV4pheJo7rpRg7S84szjG2T1YQgeFWW8h/U0UkL7j3X+qE&#10;CRjgdMWJtv2rCuzBdVRFdEAn/E33YuuHI3oQjuohbPMx9q/HEeFiOB+WgxOsAj9YA6GwFqKxXY9t&#10;IdwJK+AOeAjXvwSrYS+sxPHyrXjmbilks8Uwn90Ij7Fr4Us2H6ZhrknlPTCft8IWXgsHeQlcJLLA&#10;LhLhchGGbPaB3WI2HBNT4VzJwU9+rWvlS3qpXKOfk736G5mqLcYl2sP4SSUZb6hKY63qMXrVlUaq&#10;utGYpRYZ56iFxg/mAmOnOc941Owxlpo1xpCZaVSbIUaGOduIMC2Gr3lYOpkfyBnmc/ICc508z1yI&#10;y0Z5sZkoXU0XGWBOkEnmj6LM/FT0m9vFMvNJ8bh5v/jQXC2OmreIKep64avmiizVJrpUmbhFpYpN&#10;KkDsUjPED0rxs/R+7qpf5nH6Dl6mu3mPjuM3aYPfpd9lm/Vd7CXdyd7RMewTPY3t04fwSs+r6PU7&#10;4bgeRm+XI34JMA18YA7MABtMhHhQOg9+0bWIB2F0RhkjLDTUGhIUYQ0KD7MGhASe1P6x/0/PGBfk&#10;zj3FpPGcMMYk2jbGpPER8PenmDQAb2hf9rr2Zzt0OHtVp6LFZexZvBbztF7MntAPsUf063iu9iC7&#10;V1v4ndqTr9YZ/FbdyW/RN/Ob9Ua+SO/gC/VebH/ji7XC9RPFKj1LrNdW8YSOEq/oZIy3DMxBOZiT&#10;coSALDEN0sQlEI8VVbAIAg8RDTNQ4yZg9fUzL4Q9vBJe4E2wjnfCjbwfK7zLoJzPx0roaqz8roUQ&#10;fh0E8nnQzgfhPt4Bn/J6mCLKIEFkw6BIwAovBHYJD/gZ89YFchLq8mFk5p/0ErlRPy0X6M9lldYy&#10;WM8xJutY42tVajyjuo1b1NVGvVpshKlbjbPVbcjMpcjMG5CZlxvLzHZj2CwzasxkZKYVmTnd8DaV&#10;vNT8Dtm4W55jbpOTzXvkJGTnJLNHTjGL5blmDLLWVbqYU5ClfxcJ5n5RbO4S3eZz4mZzo3jMvFO8&#10;jww9YV4j5qh+kabqRI/KFitVmHhGzRafKS5OqG/5dP0KD0Z25ugu3qyj+Hw9gS/Tn7J1eiN7XF/J&#10;nteFjDA8M6aF4EyiyLZgvEaFP84a49jJ5elMM4ILTzHtX2sT2jbGtHEejleoQ8ouBlQmWpknWjAW&#10;q1WjyFd9IkVdLcLUMuGp7hUz1BYxSb0mRswPxBHzW/GteUx8ZjL5HnrxHXO63G76ypfNJGwV8jVz&#10;QL5lLpbvmuvlHkTgoPmm/M38RJ6tDkhPdUQmqROyTmk5XwljNbYnFBi71e/yR/WznKL/Kv301zJT&#10;fyKb9Ttynn5F3ozsWKsfkY/oe+Uf9Uq5Q98sd+vr5Uf6SrlHXyY/13Pls/p+uULvkh36ZxmvpxsX&#10;6lDjB1VgvKzajdtQ25qRQRH/nxmE169FnGoS5N8zYcHo+DciMHBUb0KCw/49CwA172QNOq4oY3pD&#10;28ZYMM6RrYwyF8fM1TWau0gfSSdJL0k3ST9JR0lPSVdJX0lnSW9Jd0l/SYdJj0mXSZ9Jp0mvSbdJ&#10;v0nHSc9J10nfSedJ70n3Sf8pD1A+oLxA+YHyBOULyhuUPyiPUD6hvEL5hfLMyXyzbjT/UB6ifER5&#10;ifIT5SnKV5S3KH9RHqN8RnmN8hvlOcp3lPco/1EepHxIeZHyI+VJypeUNyl/Uh6lfEp5lfIr5VnK&#10;t5R3Kf9SHqZ8THmZ8jPlacrXlLcpf1Mep3xOeZ3yO+V5yveU90/m/+jReoDqAqoPqE6geoHqBqof&#10;qI6geoLqCspdnfC5vgy+1FfDfr0ADmqsFvUKGNF3IF7rAMeY4AJ0peYxCIZNEA6bIQLbAnyNtSYe&#10;/TH8/xF4Ez9zAHtyFsNrJWwdnr+5GxaxNXjWYAX8gP2ezRfiOPdaWMivQNXvgyNop7OogUIcW1+P&#10;I9fHMTt8IvzBIZyw2jsXwuRR3YFqvlY+qN+S8/VRmacvNNx0mPGbKjJ2oZKvU9cag2q5kabuQBzu&#10;QjVfa+D9EMZb5jJjo3m9scQcNPrNeqPCzDJSzFAjCLF0MQ1jOmI7BTG2mM9KhrUGoJpzs06eZUaj&#10;ml+MdYgpgsxvRIa5UzSZT4sF5n3iYfNW8WdzgfibeYU4R/UIG6p4gcoXgypOrFI+Yps6X3ysTvDj&#10;6nM+TT/LffUKnqpbebUO48NascX6beTyavaYbsasG45Z+A94Df1b+Ei/iN6/Hb7WAxgDJfCTjsZI&#10;cYcpcC7MAgZWjJA4+F7n4idqECPC6oxj///83Ncenc/26gK2H2uM73QN+x6t/h4j+hBeUz6A15b3&#10;6yH2Kd4D8md9Oduu52MNcg1eb76RrdK3sOv0Ktaj72VVegPL1FtYjH6WBepXma9+k3nqXcwFc+Il&#10;+gC7UB9n52Ctcpa+iHPtzUdUJP9V2RGBIv6TquVHVBf/Uc3DthBfr+LH1L38hHoYP/Mo/1k9zg+r&#10;rfw79TTfh8uP8f07agN/Uz3Ad6j1/DV1D39V3YVtLbaVuG4Rf0tdwXerFv6RyuNfqHDcdxYeh3PQ&#10;37Kpeidz0ttYqH6AZeuVrE3fwK7C+1uWYX21Hm3foqvZi7qUvYk5fDf6hvwTeEop7ZAN9J7W03b6&#10;HH2e9qP96Xvo++h76fvpOHQ8Oi4dn/pB/aF+Uf+on9Rf6vfJ/t81ag/ZRfaRnWQv2U32kx/IH+QX&#10;8g/5ifxFfiP/kR/Jn+RX8i/5mfxNfif/Ew6EB+FC+BBOhBfhRvgRjoQn4Ur4Es6EN+FO+BMPiA/E&#10;C+IH8YT4Qrwh/hCPyD/7dCz7Wsezb7B9qxPYQZ3EjulcdkJXMlO3Mgfu/wvWSX/TC3Dfm9jnehH7&#10;UN/M3tZLsXa6DSNvDbsT+7EQ+zNXP8GasX/F2E87Rmac3s0i9QcsDG0I0vuZVR9GWxzo68n8Yn0J&#10;P1/7oa2xfJLO4hZdjvb3IO5XY1uCr1dyA7PSJH0P/4N+iE/Wm/D9M9xUL6MvX+eH1FuIzxv8A7Ud&#10;sXmRv6Ke4c+gv7eoh/hm5NfjagW+voFvU4P8BfTzdpXO/6T8EaML+H7lYD+qr9iIeoNN1k+yWXod&#10;s+nlLFVfx2rxfopB3cZuRD+tRd48pjNQWZJRWeJRWeJG/XUmSjF6L9PonZR0N6XN9u+rBK31v60V&#10;adtYlTBeK87AdTS+nYR31ZVhrm9mGxH5lcj0RfoqdiVatxzRfBBRfR6to8+ckSVh//uq91/rndOr&#10;3vF6J+mUJZdCCPRDBgxADVwGQ3Ad5uLlcDusx39PwcOwEzbAPngAfsEMPYEthwtx9O3C+vDu02oI&#10;wvPnoSwEr83MARubBO7sN30RxsAE9pX+GT7TX2F7G77QW+GAXo+5+zbMEDfAOTAPnPFIdNwz8s5p&#10;GP9PcR5HcqwaPB3ncd+Ne8fLdMJ6Kw5zaxW2edLNXCNt5ksy3vxaFpnCaDFnGvNMm3GbmWQ8YhYa&#10;OzBv7zO7DIc5bMxQ83B5mfGl2W+8ZrYaD5kVxi2mHWuyUKPWnGNkmWcZ4eZB6Wm+Kmebd2BNN0/O&#10;Gj1OrKTjnol3/pNrRePsGPPO6deKxn333CnuVMB0vUHM1puFm/6j8NU7RIB+XwTiedoAPLdl1UeF&#10;F56fnaN/ExdqU0zSUjrU2fJvarrcr1zk+ypAbldxcqvKkQ+qGnm76pY3q/nyOrVQXqFWyGG1Vg6q&#10;+2WfelL2qB2yU+2RbeqYbFJTjAbladRitVqtaoxKNdcoV0uMMnU3tifx9atGhdptVKnP8DMHcMx8&#10;xGhSI0ar+oOlQ11qaVM+llYVZGlREdhiLE0qztKgkizVym4pVUWWfFVpyVQ1lmRVawlX1RarKrG4&#10;q2yLs4q3uOJ+PsrVEqzOtUQq04hRh4xY9WdsT+PrNUa0GjaiVD6+9jESFMcKb4/MUc/IErUGR3rz&#10;0YYGebnKkjepULlGOctH1BT5kvpV/FkdEF+oj8T36k1xXD0vlHpSGPoxMRnPAZKPbzqVcyugZdTn&#10;tJ620+fo87Qf7U/fQ99H30vfT8eh49Fx6fjUD+oP9Yv6R/2k/lK/qf9kB9lDdpF9ZCfZS3aT/eQH&#10;8gf5hfxDfiJ/kd/If+RH8if5lfxLfiZ/k9/J/4QD4UG4/D/avgTcx6prf+39HIdMUVIyTyERjgxv&#10;FDKldIyZEjLLXKaQRJQmkqEoyZTMUw6ZM88yZZ4VEiXp9zx7r/W/18F1XN/7vt93Xbn+p2v3zM9v&#10;77Xute717L3XpvpRPam+VG+qP9Wj6lP1qvpVPau+Ve+qf8WB4kFxofhQnCheFDeKH8WR4klxpfhS&#10;nCneFHeKP8Wh4lFxqfhUnN7E655k/CqOFc83cT06yCtjg/wyPiiMMYviMjV4AtcqSFJQWTYE1WQv&#10;yungGbkSPC2xoDzIpJSkiissaeNyS8a4LJIlLl5yxt3gwnG/8BNxB7lq3CZuEJfEbaD31+O+4Lfj&#10;PuGP497nz+KG81dx7/A3cUN4SdxbvCluIB+Ne4P/jOvDGVP14iKpenLVVN0hk66QTWfI6FX+AmU+&#10;9lel6sJb8RW3L1UPPpnqdb6Uqg9jzIDviR/IueLf5DzY5o3vz8Xi3+Ay8f34SZSn4/tylfg+XDW+&#10;N9eIx1d5fA/otSt02AF6bcEd4utzd+i3Z3wZbItwp/hc3Co+K/R+H78QnwnPZeJy8ffzo/HZ+eH4&#10;/Jw2vjDfSFWUT6NsR1mU6lF82RQBpooAW4+i/sXRy1Ga98dVgO6q8khg8LW4ptwU9lwFbXws7l3O&#10;GjeBKW4eXwrWMMa5eH1wkhcHv/KM4AZ6XQg6uAe6yCWj76oHofg/6LFMYYXbXvHOHssUn5nSY5ma&#10;wignRZj/6aOXKHDDMAd8LuVw+6iYu0GVXFbzoitlurqaZrhrbCa5TuZ7N8AccR8Z7yaZfH6eqelX&#10;mm5+sxnjd5vlfp857g+abHzIJPJh8xbKHOzv54PmBu8zDyD+S5C95gXEgO3lGOLuc2aUXDFTJES8&#10;Gm/XS2a7HzHvBclpRXLZBymnfZwestUpk32JUuGLNmYG03l8me/AXJT5ZjF9ZNZTR7MH81WOYZ7a&#10;ObpMl2gd/v8N/Yq++IvUkE5TLjqIr7ttyDBYQe/LLGqNvpCn5R3Kg6/z1NKY/uCKdJbz0WFOTfv4&#10;svzI+1BWyD6eKgf4Q2QLdEFJlENcWQ5ycZx/SHYzI5vhJG/gtbwauQ3LkEuwkJvyLC7LUzkLf8F/&#10;+HG8x4/iRf59HueH8SD/Nr/qB3EzP5ATfX+uhVLd9+OKvi+XQMmF/TS4dtUN5YPuI/7efclfuYU8&#10;1G3nV91Fru8ySEWXII+6ZphlPkzSuwVi3VFxkerwbvi3+D+I3VIY9jbS7ozdUnC4OpkNDB1D5s3V&#10;KIGuRc1R22EU5+ZhxvR+yu9CKuOym9qurGnnEs1g18pMcK+bJDfM/OTGG+e+NXn9MlPDbzJd/Y9A&#10;2WGg7Lg55k+ajHzaVOIzpjufxTz6M2YbnzLXEMlnlaPmCaCrrpwyneQCvoqumbEi5lvJYFdJNrtb&#10;8tpz8oj16IHPSo8AYXltTcqGcZkM6A+ydhiyBcZhdsYMWm2W0mSzkQaZfehrOYko8iKlM78DU9cp&#10;if5C9HkNsehlxIZnES8eRqS9k6ajl22gzKfG8iWVlfcpm/QmwhjGr1yVjjHmQHAm2s43ZAufkM28&#10;Cdv5sp3Xyg7eKTt5v+zhs0Ddn3Kc4+kiZ6MYF6P0UpkKoueiFhDbHcgdg96M72Ua+pIWYK7CUmR8&#10;raSywH0z9BANpq1A/zbahXKNNiMKXod6L8dMrnnU2XxNw9FX9BUi4yWmK20yTWmfqYG+rwQ6gcj4&#10;uMlER43IIfM7rPS0bDX7ZTW+7ubhi3miWYCvvhn4jvgCXz9j5BF8Oac3QxE995Ej1B5ZN41kHlWV&#10;CVRK3qPc0he17kQhN0cr6tERfpZ28TO0gZ+m1fwUrYTNreDytIwTaDFaOIcL0jTORRM4K42ChIZz&#10;ehrA91BPlA6cgV7mLPQi56ZELkHPcjWqzE2oFHem3PwmpeGP6Tf/Je3xs2mRT6JP/Q/U22+nJn4v&#10;VfSHqKA/hkya43TDHaHjmP3+g9tM37okGuWmUj9kvLRxPaiuq0dVXAlg0VJxt1+KuZlSyg2UCq6e&#10;PO8KSQvH3Mcd4NFuDU93c2GdX/FeN4YvuQ84DtadA9Zd2r8Fqx7EzVG6oLyB47dRhqIM94P5Qz+E&#10;x/uhPA3XPoD19/Z9uK1/nRv51+AReiLrqCc/67tzFd+Ny/iu/Ai29/sezK43n3cDeYd7lxe5cTze&#10;zeI33UZu7X7mWi69JMAr5HHN5V73HjzCEvk7OiV/RGpv1W5Fv3lIf3UE/wB/dNaP53iexI/ydE5E&#10;7tzryM0az8v5e16DDK0NHPJWzgo0FoOPqww0JmLbFccfJSN1I4+VddxbVnI9SeJHZSGTzOb9eNc3&#10;PJn78wSuw2P4ER7JxB8gp+pdXpXc4rvxT/+kLz2F6277pzv70lO814+3otWe+MpTP6r+VP2q+lf1&#10;s+pv1e+q/1U/rP5Y/bL6Z/XT6q/Vb6v/Vj+u/lz9uvp39fPq79Xvq/9XHlA+UF5QflCeUL5Q3lD+&#10;UB5RPlFeUX5RnlG+Ud5R/lEeUj5SXlJ+Up5SvlLeUv5SHlM+U15TflOeU75T3lP+Ux5UPlReVH5U&#10;nlS+VN5U/lQeVT5VXlV+VZ5VvlXeVf5VHlY+vsnLkszTytfK28rfyuPK58rryu/K88r3yvvK/xoH&#10;aDygcYHGBxonaLygcYPGDxpHaDyhcYXGFxpnaLyhcYfGHxqHaDxyA3GJxicap2i8onGLxi8ax6gO&#10;U9PPUS5kcZWmi1FL+j36gFz0HaV1x3C/NSVdflPTVTKtXCMzwHUwn7o3zAL3odmDeOa6W2Cy+7Wm&#10;it9lOvkjZpQ/Y5L8z2Cbi+Yh/hV1vmwGo8zF/gG+aGL8s3kQbU6Q8+Z5MM0rkEEfuYGeaLKfS1o7&#10;Ux6wSWCb7ejLOyMlrJOSYJwStgQVtbUon21NWdFTn9aOgJwn0mkzhzablTTT7ICXPoLZ5D9TBbBN&#10;FhODlhj6InCSIPfSUz0wUDbo8Ywco/myg96GjhvLTEqQT+l+GQjWaEvnuBbth7/cxg/SemZZw+dk&#10;NVhmNS+VtTxZfuD3ZRN3RkmUjVxF1vPjOP+QrAD2lgKDC4HF2fAU03gAf8mNeRyXhl1n5hF8BZ5s&#10;F/C9AJgfA+/1JjxVJ98ZWO/E9XxHfsF3gCdrx0/7trCJtpwT+/G49qvrybthM4tgP2PdVO7rVnNz&#10;d5yrukCKu0dhbw0kjXtLwmiOXI0Oy4VkXd6N70juYStVAnnK5cr8Hz0vWy/813E4wbXbPWwpnuXx&#10;W971AWorq10/WedGyCY3Tva4r+SomyIXsL2BY+tHSDrfTzL7tnK/r4dtZRyXxvmiuF4Y9xXF/aXx&#10;XGU8Xw/v0ffdVatLlU245TXLFC9VriQqesffnWPQPXH+f86Au+0x9drtqykR3SCc037FinQJWbu/&#10;ofwu2RCF5ECueB6MOyJ3jR5DNJKAPvd/YQ5dJRpI1TBW9iwtoOcRmzwPn1MLUVQN9M09gz65p5AV&#10;8i/MVy2DeaulMes4AZFWScxKLon51qUwp7U08lnLUFtTntph/mtb5EO0RuZFKzz7MmYwN8J7nsf8&#10;34qmDhU2Dele04SuUnPEPi1gLy3QK/gyRtCaUVd6kRogt/NJqkkFMC6aCXUTKU3XpDhdlEfpvBRB&#10;z18hOi0FMQqUDyU39nPAvh7GtYfoF7RT23tXWimB+SclMGPx/8ybvx67nTefgrbbWtFrt7WSwmOf&#10;J2vFwieUhHzyc6IpyE+ZYvy4Kcfwd5zDNOFspgu2g3H8Cc5PxvU5uG8JtzZLWXOE38PxeJyfguuz&#10;cN9c3D8Lz03B8+Pxnvfwvj54r75/KnKHtyGr9KoJXRabxj9hc/j6NsF3s4l+uO3mJ9pP/Gyb5JfZ&#10;U36NTcc/2HK8xrblZXYk4zxPtMcx9mGkm80r9W1FecI2lCy2g1zFuME2M0immrfRSz0IvdK9pTTG&#10;Zu7HOMJ1qiiHKK+sJSOz6ThPpCREfiP5XWrL71A5bNPh+JTHeUSCn/i11A3RX6K/Tgn+fpPDlzZp&#10;fGPUdyDqrfW/K12WKf9E8TJlSxUvk1AW/xROOYj/jr87LUxP//fx/ZSrKZreipM6vl8S/2k9tb5a&#10;b62/tkPbo+3S9mk7tb3abm3/TTm0TZaLykflpPJSuan8VI4qT5WrylflrPJWuav8VQ+qD9WL6kf1&#10;pPpSvan+buoxHY5PJetX9az6Vr2r/hUHigfFheJD6z/VHHU7zAl33fzistsb7imbzrewBfwAW8WP&#10;ta3xnnf9KrvAb7NH/V57Dx8AVvba9rzNjsH4zhr8/i881maQAba4tLDPY4yorWS3/eQ6RjJ2IN6Y&#10;iq+R/tjWx3Ex00/SmrZygZ6X7VQc/fkZsBbALzyC1vBAGsO9qD33BFZ60T04PupH0ALI712/kFrj&#10;i6GKv0AFPNYRQH78DVcf9e2Pemv97wor/8DuUyz7P9l9ijf+7hZWcsKzdZSzvqGc91Xksi8pN3x+&#10;ScXZJCvfJ0U4k1TEth6O23B+6cUlZQgY/0NuKJ9yRxnHb2I7EseTcX4eri/DfWtw/w94bg2eX4b3&#10;zMP7JuO9I/H+N/E7+ntb+BkXcnVXROq4RtLSDZHebraMcntlgbshB9yDJK40Peafp+a+JY3yXWmz&#10;70Ps36AE7pesiwncnnbwi+S5EhWFJ64jmamnXJeRckBmyRJZK5/IPukqZ6SGXJb8ck2Er8su/kMm&#10;8S/Sk3+S6rxOcvAMue6Hyx7/iizw5WWMTy8D/BHu6GdwU3xT1fMVEZWkRUR+yDf03/iX/Ru+s6/t&#10;38TqIqN95Gb7A26zX+x+xpoWaXmge5zbu0b8ohuML6xpXM1pO+8KA//AX6R4hNsYUG9x25ukIOQv&#10;nFN/8SQ4Weup9dV6a/21HdoebZe2T9up7dV2a/tVDioPlYvKR+Wk8lK5qfxUjipPlavKV+Ws8la5&#10;q/xVD6oP1YvqR/Wk+lK9qf5Uj6pP1avqV/Ws+u6JL33Vv+JA8aC4UHwoThQvihvFj+JI8aS4Unwp&#10;zhRv2s4t/Jj7mx/H13k5V1+qu0HS1H0jPd0u+dhdw3MP0AGXgPfUxvva0EvA3Ud+KK33H1HkR+F3&#10;R1Info8m8QD0ybxK8dKAykhFag72HyxxNBlrhqxEK/bLRLkgvSQmz+PsI5KWBH0Tu9Ev8TUT9UL7&#10;a/FxycMbJeZnyn7/riyGrMZCZv0huzb+KGT6LVf1vfhJ/zSXhYzL+QP+KT/FP+t7+kb+Gd/JP+jf&#10;8pfdBL/JLfNT3GE/1LHv6B7heq4OV0a8XNpN4eLJ7S2brGsDnlcWVjZWVlZ2VpZWtr7J2oOTWVzZ&#10;XFld2V1ZXtleWV/ZX6MAjQZuRgVNcFwzOVrQqEGjB33/XSG+RDmsEvQEIh4t/9vY9sWrV/8rQ+q1&#10;24hPsYcZt6RQl7ZyK/cXt3P5pIerLYNdLxnrJso8t0Z2uFNy1Ylk9dmoki9BXXwV+sLXod2+MRlu&#10;RiW5KbXkBvQRvpKWcwV8LRUFV2TFF5SXF+WU9JZ1Mlq+ktnSHyhoIHvkUTkqhVEKoRREySdHJJcc&#10;koeB9AdwPbNsl4yyXtLJ95JW5qN8LelllGSSNyWrdJA8kiiPSSmpgDvrynl+RVZxd/mM+0tvHiwv&#10;8jtSlodJdh4iBH983veWHb6zLPEtZKJPlKG+rLT2OeQZT1LIn+UM8L1/oSfqtBvLe2DvP7hunOSa&#10;8mz3HE92ldBLVIE/dhV5uKvGg1w99F415+6uHXd2nbmj68od3ETITuV3V1r+B34txXP9J7+Wwm1P&#10;39JyzmRmU4ko8ygDKRMpIykz3WSoesmMpcylDKZMpoymzKYMp0ynjKfMpwyoTHiTEYskM6QypTKm&#10;MqcyqDLblFu/nogZgItiJ2hx7CR9h20SyvexY7QqdoTWxg7QxtgO2hn7gQ7FvqOfYzPo79hYyhC+&#10;TYXCLlQtbEKtw5o0ICxHY8LCNDfMTpvDjHQmDMhEMckX/S41o6tSP7oir0SXpRfW3xgRXZSvoguy&#10;FOvu7IjOy2msNfJndFYCd1YyuDOSGeVhYDuXOyb53GEp6A5IYfcj+qm2ymNuLb6jk9B7uQDH86QI&#10;ejELummS130tOdxkeQAlnZsqPvpGfotmyYloruyKFsrKaInMjJbJqGgV6rAe65vsklzoC7scXpZV&#10;WMxrZPgw2lGWnkBbcoTNKD7sStdib9OZ2Kd0IDadtsWW0LrYOloRwyhLbDfkdADyUrmljL8fp9Wx&#10;U7Qmdhp3nqH1KBtQNuLcZkhyZ+xHvGkznYp9T1dic7CE2ETKEo6gYmEvei5sTe3CujQorEzjw1K0&#10;ICxA28IH6XyYnuIiSwWiUJ6FNBtEf0ub6Ib0ia5jfZ4/ZUr0B9bm+V32QLrno9/kBkoqdxn9pJfl&#10;PpSc7ldI8QKkeE4KuZOQ3mEpAcZJgCTLwIOURV9qGbBPKUiwuJsEaX4u+d14SHIctPAZNDJB4nA+&#10;jZuO3sJ5kgmSz+xW4/0bIOVtEu92Crk90N5eaPEAtHlIlkRHZGJ0XN6OTkqn6Aw0f04qRb9ISWg+&#10;N+p7TxTJ72EqOhhmpu/DXDQpLEZDwqeofdiQqoedgaohlC78DNKfSydia2kXJL4ptg8yPQzZqoyr&#10;3+rRTKS6ychVTahGVDOqIdWUakw1pxpUTapGVbOqYdW0alw1rwhQJCgiFBmKEEWKIkaRowhSJCmi&#10;FFmKMEWaIk6RpwhUJCoiFZmKUEWqIlaRqwhWJCuiFdmKcEW6Il6RrxaglqAWoZahFqKWohajlqMW&#10;pJakFqWWpRamlqYWp5anFqiWqBaplqkWqpaqFquWqxaslqwWrZZ908JvIvcgfQWsTo5dommx32lO&#10;7BquXwVuf8GzZ2gvnj0CuZ6PrYf8llBcOI2yhZ9QqXAg1Qk7UpewMQ1DPb4My9N34WO0K8xDF8MH&#10;KHWUngpFcVQL9W4YGWobEfWNRD6MPPDqgNcQeI3JOWD5BrCcClFQRvcX8PqX5HbXIddrUsBdhVwv&#10;QZ7npLQ7IeXdTxin2ClPu3VS2S2SSm6G/As6KO++wPVxuO8TyPtjjBF8JFmxvQfHsWiMXIw+kyPR&#10;RNkWTcLvTpFp0QzUY5b0QA/4C9EKrHi0VX4BBpaGv8u7YVpqEhaiomhPprA2xWKt6FysN+2LjYAc&#10;J9Jy2OyC2HKaBXlMj22hqTGV36RbPrQ2bbRbwiMol+y28IbdHrLdEQbBrjBNsDtMF+wL0wYHsH8o&#10;TBUcCU1wNAzt8fCKPRmetGfDHfZCmGSvhphbGr5l46KX7f1RRZs3ymlLRGKeik6ZF6L1pkU0w7we&#10;jTAfRZ3NnKidWRK9bNZEDcyOqKY5FlU0l6MShqMC5l6XzeRxGc3jLpWp4DxVd3/TC+4vjAD9To3d&#10;JWrqztFLWL+puTuM7Y843kqNsKZTfbeG6rhV9JxbSc+65VjxL4kqopR131NJt5aKOPSwuwOUxZ2k&#10;e9yv6I/+m65E8eZklNXsjIqYpKiS+TJqY/qijg2jBaZMdMQ8HKWxFJWzv4SN7JGwl/0x/ARymWO3&#10;hiqvlbek9xL9YQ+Fzh4OLaSTKjgepg5OhvHBaZSzOD4HSZ6HxH4Of7MXIbHfwp32GiQWCydZGw2x&#10;GaNXbI6oki0a5bHlI2trROfNi9EW0z6aYwZEI82Y6DWzKOpilkNqG6LmZk9Uz5yIapgrUQUjkNq9&#10;rqDJ7R42xVxm86S7x1R3gUnEynENIL0XIb0WkF5L9we9gla3gfTaueMoB6it20GtIbmXIaHGWHEq&#10;0S2kmhj3rYye+3+5+VQK54pAojndasoNCRZ0G+gxSLu024PrP9GT0MKT7hfs/0rl3DVIOaJCLt5k&#10;d/eZ9C6XcdFj5mJU3hyKqpvNqHMSNP5t1AFS7o42DTTvRh+ZftHXpkOUZBpFe0z16JJ5IkptC0b5&#10;7YPRszY+6gIZfWwvh3PtuXAbEHcGWlBZV7nlQ2vDh6omVCOqGdWQako1pppTDaomVaOqWdWwalo1&#10;rppXBCgSFBGKDEWIIkURo8hRBCmSFFGKLEWYIk0Rp8hTBCoSFZGKTEWoIlURq8hVBCuSFdGKbEW4&#10;Il0Rr8hXC1BLUItQy1ALUUtRi1HLUQtSS1KLUstSC1NLU4tTy1MLVEtUi1TLVAtVS1WLVctVC1ZL&#10;VotWy1YLV3lttN+FR1F+s0lhZJfh+e/De4PV4UPBhjBnsCPMFRwMHw5OhZmDi3jvFbzjangNmD1r&#10;/wr32ihcCdxOtemi4TZr1M4WiKrZhOgRWxnWkggdvhztMt2ixWZINM5MjPqbZVEvtLOL2QodHIya&#10;mnNRovkzqmriXDmTxRUz+V1+Uwoyehr4fc6lM/VdatMEOGrmGDh11AFzEDq6P7Gi5WXqCll3x0hR&#10;d+irm9tOnaGvDsBpCzcHepkF2X8DXU0HhqdReWxL4lwh4DondJgZ48rxGF+OouMYe71Ip6H/vVEa&#10;szbKbmZFpcyoqJHpFL1pakTTTSHgMS10cCUsYQ+GdSGzHnZNONIuD2fbpcnyu6uo/B98e6V8Xd2O&#10;yu/89kqJ2T+85ZWqIvMk3s82qTFWlsH/bh7y99nCvqSt4GvbBr697e4H2o/9SLvQf2UP+llW/AJb&#10;BPPg6/I82w/z4ydh7j9GoOxZ7mMDaWlzSTVbRgrZWsjJayJnTWs5jXIK5QTKUdMKsxJayH7Mdf/R&#10;NELGUh3ZaWqg/68C9h/HWCO+xDB/+4z5k6+Yw0x2KWew4/lB259z2ZaMGR4oJTm3xTwwm5rvt9f8&#10;Pfak92Y7xvYW+v1mgl9jhvlZ5jU/1rT2Q0xD39PU8m0xFtjAlMM6eiV8FVMYJR/2s/t6JotvZu71&#10;r5j0vg36C1UWd6exmzPAk8er/tevZZ0F/N/6k/Xav38t572lsYzo49gQ/MFHg+P8R7CF02BuX6G4&#10;z7hs3HtcPe5TLhU3mXNjXlvGuNXskWlzIbjMBwJ9RlumYz5ZiJHfmtr+KPfaU+gv/gNjwOkwLlyQ&#10;stinsIJYIwpsO4xlvka/mkH0l+mB+1tj/LgBrlWge20BlPSYZXMN7zgi+q67kdk/mTecguPbKL9z&#10;3nDKt+eoWy2uTlMkt9UyG2UJxnJXSAG7WorYNVIcpaRdKWUwxlvBLpSqdpbUtl9LU4z9trejpC/y&#10;eUfYQchZQC6E7SZrbUfZjb7rY7a1nLNt5LJtL3/bTpI66CYPBb3k0aC/VAgGI693mLQIPpAuwUjp&#10;G4yVocGXyKmfgfz6BfJtsAL59ptkSbBZlmG7OtggG4O1si1YLruC+ZjTPAVzPSfIj8EY7I/GuY9l&#10;SzAC9w2V+cEArGXxurwXdJbuQWt5MWgm5YMGkiOoIxbloq0ne5EBuNK2QI5FJ/nAviZ9kCPbxg5F&#10;uz5EvuxotPkzzJxSeZS4xZHVMao2BePcn2HO3mgpiPtK4f6qeK4Znu+K92BdHYwjNJZFeP9WW0dO&#10;ocRsA7kfv18C9Xge9WmPeg1C/cagnjNQ3+9Q7zWo/0a0YxPaswXt2oL2bUY7tb3r0O6VaP93kMN8&#10;bGdDLjMhn8mQ01jI613IrT/k1xVybA15NoRcq0G+CZBzXsj73qAT8qvbyxXo4Sz0cRR62Qf9bIKe&#10;kqCv6dDbaOhvMPTYFfp8GXqtC/1WhZ7/BX0nQO+PQf+FUQoAD3mAi+zAx0PASVbI54FbxdrFEmfX&#10;yT2YA5DJYn1Yuxf375WimIVWCufK2U3Iulwr1e1yScS7m9lvpaOdLP3seOS9fAzsDJe59i1ZBXlu&#10;t33lAOp21PaR0xj/+NUOhBwHSxq0LxvaWTT4BPgZB3l+Ic2CryHTWfJGsBiyWAH8/IC1GTZj/ZVd&#10;8nmwH1g6JNOxXsl8bFdgjYdNWNthd7BeDgTLsL7DXKxjMgVlAspoHL+P9VyGAlODgLN+siroKXMh&#10;v8+DV4DNJvJqUFfqBs/KE5hrnDWoKCHGj07aSpBlNeC+toyF7vvbVtIO8m1ge8pT9g3k+gwGhoZD&#10;Th/Cl0yQwH6JMgllsljIztq78Qy3vejtLYz5jr87R+dSvOm/89+d3jTFb2TDm9QXpkUPcR6gvgy0&#10;9BwQ39K+KZ2godexbY6W1YA1JKA1eez7t554hnb5DH63z+j3oOz196IfOBP63e/3R/1D/oTP7U/7&#10;wv6cT/AYw0Fp4M/6jv6UH+KP+Ml+n9/id/nLfgfWpt6O9bV3+Wd5r2/Nh/0APuNH82U/i0O/jtPz&#10;cc7Ff3NJ9HA9wwWlAZdFj1d19NjXl4H8kozg9ugR6yGfcz+ZwG/JeB4uozC7630eLcMxu2sYj5PO&#10;PAE9ZJ9JOR4lOXmoxHFPuejBvJi5sMLnk+leeLQ/zEP8Au7l38H8ppe4jS/NLX16boGat/LrfDvU&#10;uasf7Pv6tv4d/5z/1Jfx07BK+DKfFe3IgN74m3IsT8fpc8zO+9yfQMFqXf4sfenP09cYi/vGX6KF&#10;/jKtQtmJ/TP+Z3L+NOXkk/Qkn6CGfJo683l6m3+lsXydvmWhVZwRc3NyIaerOPL3KiKPrxZy5xqY&#10;gtICOWdtkd/XATFDO6y23NpUk5amJrKfaslLyKNrhjk8TVFqmERJwHFu84ykxf03qICcpYyyl/7k&#10;H+ggL6GlPJM+5cn0OsagG/Dn9ATKQ9j3/ms652dCz4tohV9Nc/wOmpzctrtC8//HmeADb2mhAvUI&#10;ismbyBwYgSyDT5EhMDGoKlPACjOCl+FZu6AMxP6HOPeFfAHPMiZIwuouP+CZbdIt2A3G2iPPwbuU&#10;wQox2eFpvN0IT7UB3nSDjMJ+J3i6ynYLPOR2jDbvQkbgj/K12Y8sxZ+ggSOYU3pcCiH78D5kHlpk&#10;Hv6NeRfXka+7gZbKQfpOrtBizDddiBHeechW/FbeQJbjVPOV7EbGoUdeWxH7vrxoh8hb8JQz4WV2&#10;w9tcsy3lvqCRPBbUlspoT2LwL2mFTApt691o5J/MSEzxICmRR2ZI/3/GcquTNRJQRkpD1emImQgp&#10;TZc6mH3LtBzzHlYJsCUraRny1RYDkwvkGM2Th5HJ3xRS+dxMFX2mO/xrc/sOOPmT5GM996cZjxj7&#10;veRrrwdFZTjySD6DNGZC20shnbVBPfBrK9kavIbtMPDvZ4IVYLBu10qs57NF+kHDrbHGV+3gJ/j6&#10;n7AuyQFJBe64DF47YHfKGrtDZiVz2m7ZgJzTetDmCcwQOkGXYT+X5BJmIf4JrXo6I6lwLR1yT7Gu&#10;o2QEOkaCQw/aVXjnGmkDPu+B0h88PyRYinjlW/z+BBmJuGAk+OejoANQ2gTc85wMAOe8Bq12Qhte&#10;xrYu+KdKUEVKBTUlX5CIGKMh6tgMPNlSroLnJ8BDq2wmgkcP2zaSJXgBqC0jLYF8lcndoOKfZGz8&#10;O+vcmbGRgpmCt+w0E7UMekALPREdfi8dwOyvBKukOTTUGJFRfbB9IqRVG9KqjYggMXgL5/pJI0RX&#10;L+EZffZuWvhPcJ8SU/8n3Ke0v8etFpahFsGraFVnaQuv0z7oilZ2l46ofQe0on3QG+f7QAJ90Zo+&#10;8Dp9oPc+aF1faYqWNkaM1xCtbhC8i5aPRpmA/emQwFxpEixCXPQdpLUUzyXBEyQBa0l451LgZwkk&#10;ugSebAmw9530xPnXINGekGwPSLgbcPlqsE7aweO1QmmG0hDn6uCe54OF8mzwjdTAb9XAb9aE7TyH&#10;WDYR9W2AWLMJ2qJtikcLH4nXf3+FMNf45tpU/ynGCGD5Kf+Gyr9HKBYz7fTv/wEAAP//AwBQSwME&#10;FAAGAAgAAAAhAKafa1TeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiT&#10;LVCg1E4JGvWMiAduSzu2jbuzze5C6793Oelx8r68902xGY0WF3K+s4wwnSQgiCtbd9wgHD5eHzIQ&#10;PiiulbZMCD/kYVPe3hQqr+3A73TZh0bEEva5QmhD6HMpfdWSUX5ie+KYfVlnVIina2Tt1BDLjZaz&#10;JFlKozqOC63q6bml6nt/NgiND/x0fOvSIfvU7sUdtjIdd4j3d+P2EUSgMfzBcNWP6lBGp5M9c+2F&#10;RljM55FEWKWLKYgrkGVLECeE9SxZgSwL+f+F8hcAAP//AwBQSwMEFAAGAAgAAAAhAE+hrsW6AAAA&#10;IQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCRpt2I0K3U&#10;DxiSaRtsHiTx0b834EZBcDn3cs9h6vZpZnanELWzAqqiBEZWOqXtKODSnzZ7YDGhVTg7SwIWitA2&#10;61V9phlTHsVJ+8gyxUYBU0r+wHmUExmMhfNkczO4YDDlM4zco7ziSHxbljsePhnQfDFZpwSETlXA&#10;+sVn83+2GwYt6ejkzZBNPxRcm+zOQAwjJQGGlMZ3WBUPMwBvav71WPMCAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhAPHsIfQLAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA8AQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEANqMg0b4CAADzBQAADgAAAAAAAAAAAAAAAAA7AgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAFjvKMeI9BABABwgAFAAAAAAAAAAAAAAAAAAlBQAAZHJzL21lZGlh&#10;L2ltYWdlMS53bWZQSwECLQAUAAYACAAAACEApp9rVN4AAAAKAQAADwAAAAAAAAAAAAAAAAA5QwQA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAE+hrsW6AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;REQEAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAANUUEAAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="620577BC" wp14:editId="06CF439D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251631104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FB4DAA1" wp14:editId="29E48481">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>592455</wp:posOffset>
+                  <wp:posOffset>393065</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>6765575</wp:posOffset>
+                  <wp:posOffset>3105150</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="493395" cy="1115060"/>
-                <wp:effectExtent l="0" t="0" r="1905" b="8890"/>
+                <wp:extent cx="767080" cy="1240155"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="9" name="Rectangle 9"/>
+                <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="493395" cy="1115060"/>
+                          <a:ext cx="767080" cy="1240155"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1320,516 +389,1306 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:46.65pt;margin-top:532.7pt;width:38.85pt;height:87.8pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC/V5zlDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hj0vT22GkrQUWRWNoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0z0gXTfXV/V27wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crg8mO9NR8njoy6M41Sbzc5Er7FcmwIhnkPB+1FLEtB2b&#10;rDozK45WZSKXHhy0x5ukfmFCrvy0+j7gyL2k5wxaAXkVIT4Lk9yZCshg5Vony78zsqTBwnWdllC2&#10;ATcLdXK6lK3czgaY/hveJuwNplM6Wz61+QIAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAK2vVQkuAwAAzgYAAA4AAABkcnMvZTJvRG9jLnhtbKxVXW/bIBR9n7T/&#10;gHhPbadO01h1qixpp0lVW7Wd+kwwjpEwMCBfm/bfdwE76dpqk6blgVzgcj8Oh+OLy10r0IYZy5Us&#10;cXaSYsQkVRWXqxJ/fboenGNkHZEVEUqyEu+ZxZfTjx8utrpgQ9UoUTGDIIi0xVaXuHFOF0liacNa&#10;Yk+UZhI2a2Va4mBqVkllyBaityIZpulZslWm0kZRZi2sLuImnob4dc2ou6tryxwSJYbaXBhNGJd+&#10;TKYXpFgZohtOuzLIP1TREi4h6SHUgjiC1oa/CdVyapRVtTuhqk1UXXPKQg/QTZa+6uaxIZqFXgAc&#10;qw8w2f8Xlt5u7g3iVYknGEnSwhU9AGhErgRDEw/PVtsCvB71velmFkzf6642rf+HLtAuQLo/QMp2&#10;DlFYzCenp5MRRhS2siwbpWcB8+R4WhvrPjPVIm+U2ED2gCTZ3FgHGcG1d/HJloLray4EqjSgC1dq&#10;lHvmrglYQY5w1jt1aMFd/51T8R4Wiq5bJl0klmGCOGC1bbi2kKZg7ZIBTuZLFZNAi1Chr8k3Gy77&#10;x/B8lqaT4afBfJTOB3k6vhrMJvl4ME6vxnman2fzbP7Tl5jlxdqyG0WJWGjeMy/L31T7LmG6NxA5&#10;E7iHNiQwPAIGBQXg+hIBQw+Jr9Ua6i8Y/MB2hjnaeLMGSLt1cD5sdAc94N5LSD9K5ecxk19JPEUi&#10;KYLl9oJF7wdWA7eABsNwLeFVs7kwsVpCKaAdwbQNqVhcHqXw88zzhXgd8CfCTEgIeKy2i90F6D1/&#10;jx3DxO7CURZE4VBY+qfC4uHDiZBZSXc43HKpzHsBBHTVZY7+PUgRGo/SUlV7eHnA3sBiq+k1hwdw&#10;Q6y7JwY0CKgNuuruYKiF2pZYdRZGjTLf31v3/kAg2MVoC5pWYvttTQzDSHyRIBqTLM+9CIZJPhoP&#10;/fN5ubN8uSPX7VwBqTJQcE2D6f2d6M3aqPYZ5Hfms8IWkRRyl5g600/mLmotCDhls1lwA+HTxN3I&#10;R0379+of+NPumRjdqYAD5t6qXv9I8UoMom/k4mztVM2DUhxx7fAG0QzE6QTeq/LLefA6foamvwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAE+hrsW6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5y&#10;ZWxzhI/LCsIwEEX3gv8QZm/TuhCRpt2I0K3UDxiSaRtsHiTx0b834EZBcDn3cs9h6vZpZnanELWz&#10;AqqiBEZWOqXtKODSnzZ7YDGhVTg7SwIWitA261V9phlTHsVJ+8gyxUYBU0r+wHmUExmMhfNkczO4&#10;YDDlM4zco7ziSHxbljsePhnQfDFZpwSETlXA+sVn83+2GwYt6ejkzZBNPxRcm+zOQAwjJQGGlMZ3&#10;WBUPMwBvav71WPMCAAD//wMAUEsDBBQABgAIAAAAIQCJ5qm04QAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/RasJAEEXfC/7DMoIvpW6MVts0G1GhIJRSav2ANTsmIdnZkF1N+veOT+3bnZnLnXPT&#10;9WAbccXOV44UzKYRCKTcmYoKBcef96cXED5oMrpxhAp+0cM6Gz2kOjGup2+8HkIhOIR8ohWUIbSJ&#10;lD4v0Wo/dS0S386uszrw2BXSdLrncNvIOIqW0uqK+EOpW9yVmNeHi1Ww+4jN9kvuH8+fWFN/jOt8&#10;s6qVmoyHzRuIgEP4M8Mdn9EhY6aTu5DxolHwOp+zk/fR8nkB4u5YzbjdiUW8YCWzVP4vkd0AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAbgfXzixkEALbQBwAUAAAAZHJzL21lZGlhL2ltYWdlMS53bWbsfVuP&#10;XEeSHqXVzrq0K/jZ8Mvx2hRI7IqnL6Ru0Momm7pwV5QINmd2Bg2iUKyq7i6xblNVTbK30cACfvev&#10;9IOfDb/YXnv9fXHJjDznVLM5M/DDYFtq9jmZkZGRkRGRkZGX896N3o0bf3L03/7kxp/e+OAfb+Dn&#10;T/H7F+//17/43x/w6c/f/y//8z//Hz69/957lnvnvX9jT3/23p/g6Rf4/fgXH994/8Z74fnGjX+W&#10;9Js3/sd7//29m48Pv3lyWD1ZjQezF9NxdXS4ON6MX1av7t7Zef7Rh/Vy2V8PXo0r+Wc0Pq7q9eni&#10;9XJwMq4uLiskfPThp59Wo8lwU70Yn0zmLIKX/ovFm/6b3Wrnzo78ELLKOedlTlFor7q3u6XUXrW7&#10;v1fkrYeD6bi/OR33WevZalwdD6brsRJG4ofTybJIO3hQXeA/yTuvxm+Gp0YbYN+kd2358HSTUrTE&#10;61FOuPzow/VmsVyOR9V8sXGcrG+zOhMSqstqcox/hE21V0z2gAGhaqaAWY2U871mypucclm1am/z&#10;opOOT6T3//WNJzceHz755QP2/sFPP/z09OE331Z/gzxK01f2l7zG4zV//gxw//Q+y/PnA/x+gpd/&#10;hb//632m6I+mvyfy/MF7f45Elvu3H6x+cZlk+oP3PmI6Sn/8i5s3Pnj//fetKz/68KLi4xv597ya&#10;LV6NNwt5QdfsVKvpZM6EHUlC91nCRx+yFEDm45MAJtIxH0OeN6fSWWBqS6JYp4ouekSEO/3drQaj&#10;UZBtdJAApL8J4KMPK6iO4Abt0uEOu1utz15ommiNpZsGMW80eaUylHCctwgpcEC8pA7iALFNHJL3&#10;0ulA/ZEuq3d2NtVySXFfeqVewN6tklAA3GYLvQYU3KwG8/V0sIEhsbr077m+Q5gvq4sd9Az/W42H&#10;G/YMtWdMbR7PRx99+ME/qjT833/+p3+++e+eHH5yf7R4Mf5k/85uBRn+Fg87H3148/7Dn/oPDw/6&#10;38yHi9FkfvJl9feT+Wjxel09XcwGME83bz6bbKbjL6vBfHNnvFwz5QDWb7NYfVkJyurRdHq2BsVI&#10;uvX0NmyOYL75LSEeD1bnqchkMX+INn1Z7dd7+H9n9x6zHizO5qz6weLNl9Kee7u0W8z6fvJ0vG7n&#10;79z54vPdewDavbO7t/up4l8sM4IOgB8G85MzmOEfxq/G0y8rQf9wMTybjecbEDX4sjqYjgfzzx5M&#10;NsAHtjygeT6YTpD/aP4zWAzqv6y8yPfjwWi8qv7y/qPdXbDzL0nD/Uef9401vxqv1gJPZoAdyPui&#10;/2Q1mW/QUFYn2JEM9j84m0xHP57NXoyv4uidnerN3Z1Pq6fV4GRW3b1zd/+zzyuMIvfu7O7sf6GY&#10;DhbzzWAyX//68RNyfjL/drJabz7S9nwzH71Ta56AWesvq122zFv943g8Go/QJ4uz1ZC5MfPwbLkE&#10;u2L2crUYrscblZP+/e8e9x/NOBRiwKoofTf/qipBDhaL6bPz5bj/y81kOtmc95/dxSB2bejH9//u&#10;m58OvkWJvf23VHCwwOC3d2cfI2sXIaTVQLaQSghSuc70OZu+RT80mKOc254BhcJo3CjkHP22M/cJ&#10;mDterw8W08UKBauD88EcvX4CgR1UvxlPp4vX1YPpYPgydtIBNHUx8zLMOXj8m78LqdqnT7970Eqj&#10;AC1m1BcYgeqP6+ePrkHX755/afr1efXHA/kvvf7H05fXbwntvXgeD8fHg7MpDfnNm7+ajF/DK/lp&#10;RVdnoG4ORkX8J2M/zH6EluIYeqaLk4TNHYIvG6N5xxCZHSMf1A8Wy/PV5OR0Aw/MH28d3N7DVOoT&#10;/POpOZmH5+vNeLb+6+rRfHinuj+dVk9ZCH7qeD1evRqP7mAuIjCcXNfwOpYY+tCu6uV88RqO7MXw&#10;bLVCCy25J5O9DHY5wdT8DKikuDi24rDoEP/Zvs7ZR2dLnbdXyzP4ifWLEUpdvIDLzAnHpT8gZz66&#10;mJ+BSkkmVP1GYH3SeilF6+noGE7UxXQxMAwCOhJQVEGonpSVlP3qk90KvJ+y+pS3BCUXgtdSpXoS&#10;9tGHPa0PZL8+Ha/GTOktF8vKfvF6KWlCXA9M4AQCswuQDSzD0VzqjXiMjRLCEOTC34g4IfW2MqGB&#10;+eQNyDuBazh+Mx4aL5br/pTeOcDrqbnrktCgPXRzCUak1h6Ibq5TGyOo9sDtnldU7VUnaGzI3i+y&#10;90M2yrxSpx4ILuyxGr5aXVpQ4+KTXZEhxQbB6p+8mqGRxq+T6eLFYKoRCmTqqzUcjl8Cb+bNBi/R&#10;b4PRYj49H6xWA8ymyOuaYjweSYqxR7o0p5IB0isKMwCZ8HgdVe4PlcPZYNknGdSk/mT+sj8fzMAa&#10;IqDMb+CT15jjQZ/4WI1/K6iRVT9FPMdeKVm3+kjo30Y5q57l6+9W4/E8gSmcpCmkgwrsgymiQY5R&#10;pPVWn2kGmmAJfOv28FXAq9DmGAsNPZBBzcbfLA/lc2KFQlqfwHb98tmjH/rfHT67/+ybam/PDIDo&#10;BQS3f7KGsTQWNYBfaGSvV5fpCK6t+uvlsDKRGIrnjo60+FsnPEzLG5hikapOgOFitsQcZK/SflbA&#10;2WD1sqimGmKWvYHrjwxy46KDNMXUkSE0FLaHKLpaJ5DbMKTgzuVqvMSUhkYIiJp4jucIQy0Wm2PM&#10;ora0e/raG8f41evJCOGobg5NE7cJORwst8H9HDH+vJjMtwDOpg44m2zGCJfhj4G6ZRysT5ttGi0q&#10;WNhW6oCpHSxYD7wS6NziJdT/Z8zbtlBEqVphAIpShYEO4QmOft1swQhg4AgIrpaA3Ib9xYlDvuBc&#10;ErPLMSI9iG3A9mGGvgX/2XDlxc5IiYj6aozwI2xgLBiJlqDXMaIqAtBk1sl5/w0zwbFugBcpn9LZ&#10;jSOBdKNYpfyOTkF01Kg9HUyPN4v5NrU9nibIY8TwjEXokTSuirl/u/3oUCSaD5TOpgOEdoBRD99d&#10;xTWyCuPW0XpK2Vu0W8Km8IJMu53MNoXUcORSwduZ0G3kJb3uABAOmDp3ZP/s5anF7XwoMPBn5W1D&#10;jAZVg6VQX5QZQbHb0NBV5EU9bcO4igLQNMHUsw0KzQRU0so2ABXy1RsCNRSyDSpaqLAtLWxDm/AT&#10;eaP5J6oWHTmmc8gBvqYgusYaudJy1/F29aeb+nvTK0YA4XpBc+B6fAFfQN2m3Z0dPi9WrEv8j4Y+&#10;thE0GtJVxxxjOBwCwderZOBslboAt13p3d+rhogXr/KI6n6GOl0tFOwwR8EKs9fRAKX1ACwtB+Ci&#10;1cheR38wH/VnA/hjdKMBVuLwpcXW0DrczNBCFnNTZm86SkhlvVxNh71q1QxSkyu0jYySuj6pQDGn&#10;v2ijg0Kf9u59WvFX3U61omlQWK+GV+aP1ptP71b4f1vpH+CP0iInjPSzioThEstfhIDXwOBsHwnk&#10;dV03ZocJBUuYSHLFdzR+NaFvxyHeJlSb08V01M9yQHwyL9nHQy+KmSNyWKyeupDSof6+qSr7UA2C&#10;mCD3grg1UQmYimmv574qSv69+FHfjzmvrrA8pSrR6z07xcyAhK9l+nABty371GrsBaV2JBD1Gnqp&#10;FfoMMMg+uYIZV70aDWdzsfkqzlb+eIIV9oZEcAJD22/O462btwfz4Ski4FDG4Wmizbx4YICT1h/O&#10;zl8CM2bSeTZD5DKXmeusmJPVW7frw7MX3yLn4RjrYVgdl/IopuySCa16reyP1KIjvDAPf4RpiWaV&#10;UtJscqiFhYrpGJOp7ClCoimTYc6c1TfOAahkBz89/aa/5Ppgn1l3M5MUiQzk2n27FUbtsa3U69Ce&#10;DbVqiVNLVC0vvyQigiZ3Hq3uXR6rWbb2OZxWsJPoYxUgAu4mZpoDzvTJR4ZN8KdmLICDG56fy5+y&#10;F6UhmFxCrxjPAdTw1aT6ERPVdaXMpNRWnLmu6aug1Vxu/mGxeIlxRBgrDCixGjbKxt1iY0avRpcc&#10;bsTjJHVoS37jyCST4qYY7VwhQzIRDbLS4zMmUmoo5v3s1fU1CmU9fQKyyZdalNU4lLRM411KKgDr&#10;IG0sgx5JJWqSzURjFx6rnfpEkCstvW22TUSwhi1LyHqR0UUvmPo2CPM+CsLZ6+3W2lEkSnqID9Zc&#10;YU7ZTOsDNtNFDITVEj5jYyi+tQTIiAfhsEztVS3rRrZbU3yIqGi2i/o2ysDRLtrYKpf7RBXFvMae&#10;F/xRUcAQ7C+qArDQqh0d6mEjp0ZwvM4JV1gplTp4URr6ktZnYukuZNgd8TkAsFysJ5zegZxdhB0Q&#10;S83ehIA/ZJJNWyezF2fHtFo6dGDtfP1kvMIq4RKzIzj5VMfPRAk/ryZpV0avlnKPYAtSYGOBEDDX&#10;xQ9lZblKNdUhkWJh01mCP0YAe7KEqU7F1qFcV24Dgdn4UJca/QAGeRP0sAIZTBtLKFHYQ0ZwvpmO&#10;ZwfW4uhy9HKxLoo0dtqRc3khG7Oyl0hzZ4xjPRltbr64zKbZyicrQL6go1guBol6iPDnnKCWuX+0&#10;n3toBcobGvZb6ngf1hgNhynbSpb3+FFbTJu4wdgtNowaoYH3POA8FCfrx/6Twz1hUSYhyW2v6gUx&#10;OsoMo+Gd99fjZX8EGdJNDdQ+qcc42Ks7eifukKMBV0k6Aj+fezH1pW1SoN6DsrXFOyvxiAMWRjdr&#10;EKwlQuH7slUO3n7l7fwRmkVji2mQtpejlMno+ijxPze+NFNdjdkqhBeZVWa8Ly8Y5OYaQX6Sjne3&#10;05xIUy0TRsZOX4kx4ICtIqOlLFagL2AZ2dfjUBxEKTel7Me2JFmtLTMkqlTt1urNqWtgfkSlKy9Z&#10;zQM3YWwgHoPpJohH8lFKGblCABpSGSURKichdZnnZidJOlEseJONYkO1zBYVid6Pj6M+Dkb1yWoS&#10;hRcDJnmfrU5+ypJljq4wjh4bSqTM0DoIaGHSFXeG7JLEbWa9Wdb4IjWozQYExUa0zvy71ysEaFtD&#10;n893Lm615Of2rdd/dZt89ym+dJ0ID1DbvJ6b6Pooqnt/0kif++wNnQVy0VYMvEKzxe8+WvY6OBU1&#10;c4d2/zKkWKc1/FNfUbnaCqEsaccOvMomgh210yhddMrm7GwKDCryNhXoJJ91wCxzAGrZGKQhkqg4&#10;er2QLbM1eLBSGFZXxjJJ9LYBKd3dUEa9fnWuINiOtUdboNO/UDZW5tMFNdcy8fWxTlYtUFXE11XU&#10;6AzqJGXSrJFvLSHUeYrIbmEobX6VmhDaWPKlky0trojaxhZ0MiRUIqN0NxsyVzO8tT3bD9YVW37N&#10;hocy7nfbyMr1e9SSAaLuD6eLdVv323UKHEWhwxqMxpAQ8aQ9fMOI/dlapjXL1WJ0BkdYxs4q7xv4&#10;7vGTvk1/+tz5bwDc8I5RnOJXL9GvMPwtVNntJMSt759UPwywIPu38DP3sBHiNkKfNHGtzLvYKVEd&#10;YrVnvCaMzMM7gO45ULUd6vProPqccdi31Yf9uW8Huned6u5dUd0BV1Azm+4CYatxTZhPO2ASo+8d&#10;TloIUuYueuGtDd/dvwbQ3WabOGBAOKpeb7soyUkS9VdsnE6wlDQxbR7qy5GESoYHoO9V9ZPBBnEX&#10;rpfLu04xquHpYCUb+o8lxlhx3agU4qxjvUutGilAEef5lLjqDD4sg53MrYeL+Rrbq2VkHMG/1qmn&#10;D4eo5NHj7+CLTTaIe8xmMuOMCLvGHdU2KBPpv7jaM1cSO7BIWf6TrZUySQZMZjDAGsYHJpl/u1vO&#10;iDEIHWPv+ykmR1ya1Ilh9nFttloMp8gVfO4w+yh51VioBbxEpNtHKYOIxIQwEK1/qieF6mCQfVAx&#10;k0pjSkxsfxxcZUyKO05s0IWtiWOtSFqFMOh4+JLWTojSEbcZWsYsq2TDFZ6At56xq9BlNrJ7VEle&#10;d3BexULAqW0Sa+XCkeMhN8ZvJhtrbK8n65ZAvgNcDlQAXE4XNuY7F1FWpyk5LB9dX/GNhUnE9/uJ&#10;0zY/iyys1EXokDNyIXLraslIzPrdBaHV/E456JlTeUW86POqNX9jBzEUZ0GkrRyB9+n9Z3+DvHhg&#10;RDo6SUNPGFX0dpc89LC/LkhML0sEHU6pzMQJf3QLXTEXAfXwGIbYb0l9qPYudB5JOclTYEQvdXcf&#10;QY5wvgXbYKbT54z/aUzQFpFmOKlzfJ5WkWRx1uLhusXR14xkXuntZthuiA2WaTrtY4XE+PZsmUBj&#10;ASQAcwANzeoMGWzbiqkYCJ7x6BKs4bdnczkzox6QmoG6lUnkZJ/5kDYAhFXi4OD1KATCxjYe7goh&#10;nqJRkGZXjTCy8HhUYzVWaw8w7QoSY2DzO1sh1V+rGVe2go0IhDSJVaujMpdEzeQCzuwcq2BpjyAN&#10;pmkhrSMwM8V6UQOBlp6D/jzzwkmtrDBtZktuOLUJLbvwCsA9lS56sbYypF3COmkKa8qZDRxspErE&#10;FQiBiXC+sAa2sH3EIslXlLybtsn6XFyVM5ESB7fr0iKDoNQc+Qz6fgdCZLACNUB3RWmyMjfFHC8M&#10;2YMpzRxxXCBYKU2zkEfgENkbutvY5t6XMD+xo9EzvYuER/kmiKQPm4wzUEl2WHqA4loonUGYSTXd&#10;AqPWQ5oI3ar5qg02eK8uirIEJg4G4lVcVv+RW0HKGGlC3AilGnKxZgj7Zeyyysa1SZF2qYI8kX3b&#10;tiqM9/rg8OEDzMQKQ+Zp6CPmMwTTxyp5retg6qeiuW7XOBp7IClYNDUXMRNMtB3YuqrjPPKwL9rC&#10;SaDVU+zpZnUa6RQi+Ko6douF07QmdI1W73RtqxrdAzf96QQn2+X8J5EmEzGZ91eao7uQkSeVsk0u&#10;X3y4rj+ZqWbpt3R46rpARel39jpESpQvdbpNpYx1rN77TE4IaIJ3Ssqz4EOrK5tBCZP0FxCfKHfU&#10;JZVK51HBH5zshTyJPrli68A+mqxx4nCKHZuD1WC2Dhu/k5YVADXN+UMU+pVuXZcVIpl1TxExJLGp&#10;06VXl6NjboDq34MFSJubwqkGEZg6Q9lThHBWYV/4YPTgPMFqc41MTq400AXHHHZs264L773OdnPA&#10;Fe/t925770LcY6EqNpwV1E9++azydmrjGIaxfnnDHG2aiH0W2h8GL8bY7i+zDsnqDcSR0uH3SIRQ&#10;x0l18+on97/75of7D775gSJnfoQW0dG+1zu6eHY6WfNc7uVXX92rPtkT//Drr0miFHLeIwrqHYl0&#10;Ovdiio3m0Zr05HFHT7jYyOAwG8IkxsJ1bMJb2FQnDEFUw+EMbEGywzZqOsGnnCRFbt78Zj56aseJ&#10;r3WcqDyTa2KN49xvOU20+8UXn/E00Wd/sNNEmT3WRiRQoehZphRpZIrSZBZqK3a+0GgChUbYb4eK&#10;Srj+o1HYcMaSfbS2byvnyRBjJrhtQ5yMbnIhiWxnS6ZvNVieTobtjCHsrsRxEvJZK+W8lfKylcJd&#10;V4iMwIdRZ7PEuR7yTMiRyZi+5UW1VDV90CY5H4PHJ3Bz0349aSFTZWzfkrzmOn1HHqjsKDbEaWrd&#10;YlUW4e4KHJPryjqXM9ddObJTtysj7+EquwbeBA/hMGxWVj9Zy2Y2DsVlxulivWmnDl4tJqP+D3vM&#10;wdGTFgPMsPKgQEEAj4JwI8i4//PiRZmFCRgi3ygh7kAjz05wyaxBTsq4sOXjU+288fzVZLWY9xcv&#10;S2zwq/rDAcJJFABOX0sBMslJW6XjonwSHwTxN4Nfl3gl7Tdl2pxL6gULlGPj4QQnFoqM8QqneGTd&#10;dg3R7iasD6CylFGLTlhssKY8Gaw76Z3MX41XvCSiM/dYLwIQv/WAB3rKOjx7sbwik7tvi/bg1gjW&#10;+WzxRC8U6Kz5oR4Y7R88e+w7iMvecAAOT4eTf2gw03O5q3mOSwtKCow32NleEGbJ3MVepCNYzTB2&#10;f4kbLjZ9mVK6hYDjPXy5ONv0zxBXXv9WyhkaO4DnNlpfP/rwCO77fZxPG4wm0OtaeDDCbt/nOqrX&#10;3/HAy2RYH2Cz5clidY4tofMRPH3dp0TT3QyLZFBwCDtVE7CM42k0pg2TM4G6B1lM2MvxeV/mDlp5&#10;du+bI8CjkQ+p5iq0nXg5uanh6clcvFwO6bT2+NNYm4afOINLOX6gcey8CVT6uFczlmwx7uaO7J6d&#10;KAv+gvhRucgFH7ll15fVUT/njcnBlE33OZBq4f0QmWMBjUyXdFoUT2NzGSj5tClMFyoDmPos6Bae&#10;iEyuHDxu6uaxha20B9x86fCkLiunNuK+qV+WPPgwiyYzJOzb2qaNW6v06GSvPkRtKUiG2lnG/D7g&#10;bO/wxmVWVrRHeT3vKu8IUlQyLRoMXqyVaj5YrIYx1d3qRHw9zHu4TuGxcIRSFbxM0hIAIrH4MXrx&#10;RDakQv6i4MKsUCa7qUDguxvDVCo8qmMpUljPES65sMunfFo0Xfbnyw1CW5CnCUbEpYXCxothzuJL&#10;zGQJnMUUdNgOy5uTtAb4FPSIMLBtGJthL6aBxPLEW9J/VHp6WOYaylEN2UIJsHMUk+d8RCm92pEk&#10;MLU84nT0XEDshBE2XiK/OKLExtvsHllpzIuJGJPSUUFS3rAZdRh55KB0yH8kt/Jkc2MzjuyICkDE&#10;YBIUoqKC0wWCOmJIgjaKDtccWJsxGAm5uLKd6Jyca6QyunrQSiKIWDgfwl/j2Cf/EkLSLNKb7tu7&#10;0E41+9ToYRqEufdxaR0SQq1kt1mN7k6BDbFFE7UmifbgVGcLo+KlTtWYvsFi1Z+tcYECRezE4DBH&#10;Q8R9Qs9W/HKJ83w/nuLGtslwIOOOHImldPBSMHmBMNgxuiSp5t4I+yQWV+b8utrnxl7JoezL0i//&#10;eYGLyaBB7Df53f9UFl1Ee+Oz3iEHwmXHmoxbVqXfJufMMOcrXTPXVYYXzG0p17x7bgHJAZ0FFp8K&#10;kI+ilrspKORZPMQxrZzLFSBL9au0oKpPggOYOQ7LBU/HFm36TYXrx3xVShj0eeZV4k/Jd5TBqFt2&#10;SJjcpGMd0b0U1DY0+JhS7XMgAHke3jM9SwhsJph7h7UAiW8+l6LqwL6WEz/s8KKtTKDpLtr862pP&#10;G3mi8XcfWYqSRYnfCIukDU4jYvhNiWNl/nsXU0XUK0USGznM6Oh/7SZW3BBxq7rNP9JcLi87bcYf&#10;c9tEnQXGG9SAE2J2fNsxaPFF89S9sRfzkNiFxtNY4g2v7UDb8hDD1AhRHLAJg2IrouOFeJWXBYwP&#10;0t0C6yNUc1QfQnf04HbNcLBF0VkC0Ub8dwmHtwC7JXeH3W4B5iUJGbtbxfTmsVa57FPuhHJG7dEt&#10;K2WVPm/WehcuCxdDQ9HcoFt26VmjTuu4zuq8RHd9vg4LvhBJqDTRmxAY4Q2KM4brFO6m4q4tAAcM&#10;oc287a3R4NyLiUyB6ka/I4dlmlxtlOxunXI20NVdqrteZ8324s7bBk9dRBuVOXR3bdv6TxmTyna2&#10;01RC66OmQNaf61DejKFKQC/5KWYSO6PW1Hkx5bR53YBXRe3FZFx89RUUZIM7KR/AiuFYpsz+vv4a&#10;zkCjTjOc+CPehBuKEI2xkzwhRxbV7ISPuCr0iGjssONgPpqOJU2nn7IRmCRth8s5sTSGI7eonQDC&#10;oRCjLvjb6/0HKVRjMiAPsqzhLQBPNfrC25dwTtS2XcLQNkvpYllaAGoi6HDXwlDURCZxBcelPuFV&#10;bCEDbPO8TYKcH9plaXAJwTEyOl1d5NSmBN5kJPkI5vDu0TSUhM7G1ZtgB12gNJSm8ljo992j6qV4&#10;DYGCtPPO84zZidoXOGxm8PR1Gm1JHlm5SMA5k3Sh1ivyp4d5Et4c2y2LauCWzNSyeTBNJTTq2VFM&#10;M3LZBrGmm9vvP9EaE4kGf+XNJ40iDy2olqJihiPcGpLQ50gte69e2v7jPGeTne9lMxvGwHTWit6S&#10;2V31BHHjwyHWcDfVkwFOUa9uq86wFpvde2wpuCCNhtglSS4VKYyV7ENqhl+nZBspFU/uNbhAdiNB&#10;cTFBBuCtS9hdCB84rCkEH0rzl9iL6nOcZlnOEq7KP8bK6hgtWFe7iO6Kv55RfCxzhVpnDLi7TfrC&#10;m/2xzzFqf6i2gmCyl6A48WsBksxaZjTtrBAAwGw6RwNaWE5ournpS+2pD1AYgdCwFImEVTODZVPm&#10;3F5Oxc0W+y4J7QBvc+Y3FInc6Pn4Li9mENt4Af2OeDmSC06rKOGUziiRaTcJdEloMoptuktASoj4&#10;34KE8SyI3Mn4Qu57kh2uai46RU/8I4sugiMl5uuQ4N3GynM7LU7QbGoKM7Sq0kZ45I2NKElxVZhu&#10;LqSt3qQ2pE7JxFYiNOlYzFylaFSKSYOSi+1QRBPF9tK27Nq+yWuwtMUTqNAWtiBHujCRk3vem6Ep&#10;zgy9J6/gPLMa6JkkeEskDQazA0xcG1Lwh5SvRtO8ISVlrPAPLpKxF5VBEJ1ETks8RC8SWbANiV0c&#10;rZMYOe/pssq2+FREbU+cuWutDeaqtJalslmnciVnSyfzKvi6myyR/zEG0/WpBI8cVTGw2RZ3oaCr&#10;UByLFY3oT3NEARjveLRFrSqUismdRc/WqwBTh2c71ip1mV9jvcFFefGajmTaX+0898ZZ2NX33Gg8&#10;zG6eU1d5C2QO5h7ZvP07eHQtvIje9RmEwsjcRDSSLX1zyV47YYxK/C7/dVacadRNf10B5233cOiG&#10;wCbN27YTdmJ25jMqg5X9DZYab91uYhzK3exCqTIqx6y8b7B4s5ieYVleoCazMdahh/3hCjcVcbrT&#10;xLgaY7118uq64GteQi+X+21HucRlfvCfzgbTrTCxsb6TGxvYcVugqAl3sNDlT3ftNfLKe/wamXYV&#10;Gbd7lxiLq/u++gqmo348ePNEl4ofbcYzn2yrgjEYNlsHkAPZaKDG+uuvURwWiTt3FBDv4iLpwIMj&#10;fLY6BKCkUOUttbRdef2E89dgI0IpOnAZhWwRU6dJ1bZEkfbuF6VQlRihu7oD24XAt9/oza+u1rmu&#10;ljUmyRIORYgvHUTo7auJ3bfTAIzPMjBPHwEHZnztkNGMHSJIsdroB+YzDmTr6uSFiK+tEF3KSnXe&#10;qekGypvVptxbKDt24x45R4VK4mgi/kVZS5Et1s3LOvKwAUhvw96pNlgy1u03qqSye6cZ058VG4QY&#10;eKYVu1bR87iBiKVY9lol4wYjFmTRaxXMG5DYee22a+dLz9ps0GGKdipYb1clwN4cMjbLsnrY8Q1Z&#10;8Rlmrjk0xEF7cjdaBO7d1dJhQqqClzxIKI8/h8fGrPUUPlwf95ctVhtsCz/DacWlPWv3aoBAh75G&#10;US21rQyoE+KdAe9SUdwxeuvvB6s59gJ9Wf0tdmFhoVm+7iIPGEAq3CeIRdDBnIeLX3DjIW0VmlK9&#10;nuA+3MX8E+4JqzBGnC5G6zsVN4+msgN8hwvTfUABzbgStlciDH8tISLZSINs+Gicni4AtNL89Z3b&#10;f/M3wv/SNiXzdr3WSrwMxzOISU2dOfUJj8bfbA8awZydQTM9qRBGaYDnROErMoKkSXqjh/OWclad&#10;iMrJwdxL6MUrzBDSNJViz8xRHAnCqZh07T3v2DT60/x77vHDGsBaJ1quICk+E/QpBNGoZzYk51sJ&#10;w3pQ2g4SFvNZxicueMzbPKSpNPahUulAV7cCOgIFPSwLhIz82OgNjVmlTYfOzkJE5Kocz8m9wEOq&#10;DWxpr6RDb0EfkFDHGDrNmPpLTLx5X7ps6VtLf1JMmumNCF0b4mox2UKi3rbXxa8+toimwJ8TI5zD&#10;fqMJFQXOiwqeSUWCNqfoiTXsJ0SS5Wrow/GGWxJN7Eivit47l08i5aK7BcMB/WTdl8hQ9iG8SOy+&#10;O4/xBVedJNvNVmzDkWiAVq/xnSN4M2xRIbc0Tp6YR5KgB0Gwcx+4mqTMnOW2DTacey11F+hmge6R&#10;bzjlgxyqafUWuMz65u6e5BnaTixc5y+bTI3Rcl5IYuzi9UGBpXkgUP7SmcNvOihEoFv3p9N8aMi7&#10;XPQ/NTBzxMXUVUu5590sITpNgoepDkrh95ocyEqAfdjRw1YaAmCZdymhvtO7lWCZ65egI+y/WCdO&#10;x8utmU1GuXBAzoR9RQTMyxgbVDziJmGQFRIdnLf08L9P03lHbk4VDz9PJa1ROcFLd+MseyLrRlSD&#10;tGVJUaXRwYUgj3JWl8uBD5TXsFG05lY64W/vafMaZfs2b17yxgURhZ6HrW7FTMyCLnEnMcwDRC11&#10;J50O+Q4E7vataRBXk9EYQ7DtpTCTyKHBa05tfWvRYImyNQO13/92zr2da9mMfAh6YI/1g3sbXhrj&#10;FSWVFOPFMdl/g/miWTMlJ1h4xqMUdHQF3bKri0xtExP3P9fPMCMirdUJto6lDguyrruyvI5ig0mK&#10;Vkg9usrOwNHFZYrglIt4CUvRuQWbc8+I+f8RLSjdm4QjNzc6OuBpIVKyIhoXSoRloaWxqck3Yj8U&#10;fQBeB/8IrlWM2Wu3hPwCOr7E53LFJuekoeMao0sGIVuUIxwKLMCa1cCYxXYF3rteOsc6bT/xia/P&#10;McW477znkCMbMcDmkM3kxzqL5gCUdw7Bk2uA2b6Nt0A94JcrmqhcEiQ4kF62DLxU8MxjCsGlFvGz&#10;dSIX3q5me7N2b2kxd09fp8kC9/Y292wvjEhvtE0NSc5yLEsw2rdFM72LdcgKzPem1k9OF5sF9tkt&#10;H57hYT7+AadNsztjKMujpsKr/+88IYv/AIKwWBUMSoLg+oPGbZMh9dnZehOefIF4SIwSFasKz+ZN&#10;Wkqxs6fjwBcF1feE4HtVFb67u4fAnUxYdJooMxuCuSY35kOQE5OiPP2RESKcRovF3zpBhyJ7VcX8&#10;PKTH6bkwLlfd10buSCguTMNpnoC2yAZZKsPM6JixXWeeLZzqAHwkh+LzfBwzTXIhcyt3mahLEbQ9&#10;IqgrgUVu3Z3kXxpfD1mnYCV7wTWPrZXPxd8TTGlov0xXlEp6ilzIWOqxVVsfom3m1RwLRPX5+WY5&#10;S2U3H8ARCfexJ9chH9G0GlMFj9Z59L3/JHyclnQI1U3rJ3OOYOlpXyQtmzgmZbWFfMj/xGhK4HLk&#10;g0/mNOeQvvyQSEginmXUGEp+2q8wzkxflUoUMSYthPva7mJ80i/yNcpX7hoAyImMwp4wAIVubvXq&#10;+VdIQMlEBWvSoHwnWHAwUHF4i8/w+J0hItOXssKqipVDXHBL0+FTIcOpb7FMTt8bz9SkJXK9TDfT&#10;Lrq4phiuzzYgafPNkUTGAbDNuQwYmLWVdU0ePeWnrMZRyMXVFHZpx3bcFCffkqCzK2Cu+1CKmk4Q&#10;9d2uXEpOURoxyOlbfemA2+hRRcCSpj2xcFCoRnnvjBKFKlvEkNWvgcDktywvg2osnkbZRmk16bmw&#10;abBGLMQOta6X6V3ITQkXWIXnkU/wzlyY59p/uLkh54SO9A2YXoUu7WvPBIN1cCafBJW5QrNT0gh1&#10;pV3LNjwpeV5SyQ40DGDT+KVOF49Ca+/AwV2Zlqk4QvfSOEYJuBpTOjZCmklN7mZBlOXgajzpSzOO&#10;J/W3oEnicDWWu7FdtCHiYibZdv3FXClttbkicvJugZPfK27SGTbZEjVpzPOiLfbxC8Os20oV5b6f&#10;QOXhf533m2iKte717pWn4tALNUFhs23TNlI8QbRKz/rI2J5kSVUBReeMoeeCWIZtvGvpPleCHKvN&#10;D7VouJPct0uCANzEKIgaRcJpm+T84AJGOU0vVVCEZG05INc0a6K8aCYGKj/ThHUtPeSEL0bd0+0/&#10;PJ5l2w9BTz62E6szxbJRy3NqoycyFLHiTCRaIS+hvcI2TH+wLOffTMCFLYbfmZDw1jwSbTj80x+g&#10;8YitECR+dTubAzcMPAFYzSbhr9VOfqU8fHQkgXFjVQlGp82NyJF/EebWbSbj6yMMPbCAQUjq0/HZ&#10;evBiOj7cgNSZ3bioAqpghSy7ue0Q6rWtSh6e4oT9/MQPPCsSk8LGaXRwApeNomv/Y+ZljVtq53Pc&#10;qJO4CwvWea8cSrtw5/2uvZ5X/IzflisMszMm3mDptT3FZ4jHHg/BHYn8jsFDSOKhHv9/q+YGCfE1&#10;ODlNYQy1s/4gmT8X2D0lX52yP07Enhys5vbTLO9wSLKt7Bm38nw+IzuCsXteQueCBVOK8cGZopj9&#10;LXEWPXSwc3Sww8uDpVtAG7wXEUFIKStMZeqD3aMDHKN9O2TSQ0WfP6ZB7hBNmWIiiDyva0vLihHL&#10;YWtv/PooPV04kcZQ798tQuy+CFrbSYSNCtLjKklFh1/Ukoj9bo0eCuWMWihYYo7TSJbjXKIqylso&#10;NTTGMX27vtIqvGlVDscF9QoUJ752rtZFwAf8nuwKR7nzZRbsaPh85gdfBAjff1QKWv4KyfM6AMNI&#10;tEUBEzWbBryFWbkFydhA+jidPOQNOsUmxyzoqX8ypAxkLccW5y3RCNAXDjlGZ8j6qqvKH49qnQTU&#10;+Pqj3kNU980pr/vqXxen5i6jJiYKew0ScQcEZMm5smVu4+odx9TgcfciUr23L4cDupoXbEnvaDeP&#10;XjbIxSErO4OQjjR+QWvyoCXxiRBDL8jZDzHkQD7j9c7szJuCLjFogVvKqbgBOdm8WjaEysDbbk21&#10;HQeDPbvpm2XbAC981LatdGXTfcADe9Cmoy2VNXEorSWmoke3MlGuJA6cLOxKFIS9sCGY3hjVu/yx&#10;DigwXN8yPcRe7sI6cU4cmg+51uzkLeQpZlrb1Dnm82QxCKsSnI9+Zgl2XotoiAmUWApaFWybtcpV&#10;KkdOLKMHI8BVglRnmvm5XsssMkFjN18ntOl+Cby3BVjtQwm7vwU2T2KLidpOmqalQZfcYsjTWl/E&#10;KhP9aY4zOZljK+wazuBYaqaD1GZCY7w1NG3+QlDiilBClHuwywa1e9AqCIKjig48clqe50jZ3zX2&#10;RNiZ0tQ0f2gV9s5/tD4IYYZkZiOHEY3n5qIrUOR2FKFV4XxYfA7GKyAT1/GdBiMXaUi1cwuPQbO8&#10;1Ug9Cs9hW1lIDaQIX0NWsA8htcAZ7ck+RyqMFek7oahff+52MJZDSfgeZKwAIcFkc2P6fhpeaBcx&#10;T8M2SZlNRaC2fY+5LOhUJc8UCXEoToFdAXRJeeuuUkPr8EGh4+o7oEKnRbMEs6YreY6hW9FYTdIl&#10;eynG1jBaBqW8Sn6jCiRmYRrGqW16v44p4czGqb/amOSw+7ZWoo1sVuokvKO1Rk5omKW83droeMGr&#10;qa2I90MeLCyjqRLcmCs7w8o1eTLfcUQ9+H00OuHr1ucjoxA1m3L+mFOaZOecbkUOyCL5W9X43bR4&#10;ixJfR4evVOEtGlwocFABF8drqq+Db9Xe3EG/m+4GM71lroK+jfpteuCdmZvW1gHbvIbLAraKQibf&#10;W1qOgF5NkGyeO4EfnHNEXxgVTlspYCom5stRKSL5ZdnGHofCwlzLwFzbvnjztpiXkqttVr7VnHDE&#10;NrXi7SOwKmovmZz9AU92ZeW7rpPmcJB3yVVmiLxpzVW9R9Kc1RKCtuf9s9lSOWeupxEOvU0hnPpi&#10;OqIO+sGjb3g1/+h+NrkQjlwgmrjiDqT+cDLmreyjQT+0BVvP8oS+IWVB3qVu6Z1U/4MD74ci/eE3&#10;33q6VcMdx95Dzt3tFNuAgmn/CkdUapybw53J+Ptiejbu+0wfKN+F8NqJBnHfXYtvmQqZyPxOwYdS&#10;ZYM2XNsnCSqfHwMi4+Y2tUqTfaqPi1z0IGJsziUohLi2iZJumt4mRIE+fsrFaEz0X7q44dpCRNf1&#10;qLrLrxPZsC+c85rPdK2moOG2WJo3N+azzYWVyuSEs8RKs3GEFkQTWLcdr5SYOkNIIYTsHEyfErGm&#10;Fxw91EWByv9e1WLnVK9n0G/txAbvxXgaFVxPxyVKkf5dvGHNgWv6siWwfvBg8QaxWe4K331e//pw&#10;M15i0vAb+yvA0vDd+tkEV32eyMv+11+nzpVPtKRpCVne4mqObIlp9vZ/XJ7sNqI7u0pr03+9eD63&#10;Ir0g+47K/d/aO1JnPD+pS/GfeZzUvvqB/b24+mnNTSGcZrh43sW+Co158d5X+GKyD8ZETSdOSrjp&#10;hoxhWD0dMpIqZ+s0G7vXy30ckuxOSHPvdjjoAAfVW/yS60Lp7bx4mxVvw7yClPQxjgz5ertAthLK&#10;RfPUncPytlsnZNadfJ6THfIlk4xbz7WCNnNil3suYe2wKlYlcWtx2o3O4xPM1d6NrZLDHKWNcnTS&#10;E/2F3UaY13DkKAS7KtSnnXJVpd467jZzcozY3BZ8XLF1TAG1CNn3cBv0S9yZPRgt5tNzidYhyw/n&#10;kuhCkqVMKce+fWqLfGbJJLK0IU6HB6+H4i5yysZjbRdskKNTYbdhitgtiwvxlfeyFZy+K8snJc93&#10;O/iwm3niQGl/dc5Sy4frHZZQQXwk3lnlH2hL1y7DBPuC+AXXwbFamb1hvTK5l9HYF9Ad2w+LxUvI&#10;t26Ztwh3XuvhxwYjAY5trmzCv7ZynQ6XdX/zRixMEEQwQjkG/ldyfNgUP2hfgrFzv24a9Fxw5hMn&#10;BRamMPLCKch6tsD/uEt3kW5Jmk5qXtEcUoaveNi8AIJXEG+UZ38qwXJWyEUc+x1knMBRjeHGB3If&#10;TZUKscLJ9CU70rpSRLEnW/bxx+UhiAYauxwqW8KnYwQWh+PHPOA7Ep9VRNDEkhaMTr44qTkUbjOL&#10;7k98Snk3+rkiHvu4z+8Y3F+d70W9gMDHQV5uBs8eczFxUdTOURSMSzJS0ARRSEWMZCn2jYCSy+aU&#10;EUUb8zsOS6UWWFlKsxyxciIiGWGrURcqrd1tpZjg5qgmNMrsFWamG0fBJcCja9s3Y0cnxo2r3QYi&#10;VeAfqg5+C96VYVlcNp8GCdHwHHNDeXwAQXQbn4LJvOj1TISQGVObRML6DWU3cQCy4UzoYxfRpoTs&#10;NO4SADqbsuIzu8fOoY7oefS5+Q+dna7NzWYVWMxayEfhEjqTedZCKraLUilLRwmBfnswoElrPKFD&#10;i2zBlCSrzNKPtslSqwxYOuKQOv2JrUdK47WTH4FSM/Shr54XzIr4gDqGc3N/pDr9wU2YOBoNEbfW&#10;/f4mhRh0Ov+IwxsuMGjFT9Ng2zpaGNT6irMoiVGhS6g2abSVLvCBhS9p8OZLg2EBLoI1oHJVycXO&#10;69CJINfpLXabtad9C3crtYN6o4uj8L6KCvFWrAWtCYNN9PvlJ//SkbjmWOTlXErwzui5sqfG1VEk&#10;UdlgZgx73tI3Cow/uiN9sZppe3bu7OnV6roxRF65RE6VuS7EpMRpZDqVcAO0ahBY5VvGU/Z0krPV&#10;P2C9KXv4SrM/9d3n1s7elQlcHqVfUaC6pm/xOT58vHv0OXRkB0/49/nFV8eNH8w6uXJcoN/Kc79R&#10;J/ZGckh4qU6BBuNXBNTWd6IQs+ai54NUYhzd7eT/sIYSU87TKOdWPNasDH8lroSmo1mCoj+Sy8fk&#10;OWPa5r3SwHe5rzIIo4XJIXQb0enH8hakNPVgpUF3keUXJFlOsNYQZbfcLb5m4lscUvMq6Br0p8M+&#10;OV3m6Sk9NFgvS9BeA8UsEdwKd+TZmDi0tYnZx2lhbRpA29mytuX5zkarLw8QiYyytg58qA6hKVCr&#10;4W3IMoI14gRHkrso0U0AnVMctpI/eYbEAdqnZ5rnUzp9S7c9y2voSM1u86F0bAMjsg+OQrzrOk0W&#10;8PUwuLT2iVv4KPzeW46boSLXhg5A53hrsMsiBwRmS/ODJ7h2N9XJxDS3t14vlpzE5I0iOoepp6+Z&#10;TIurn6Xw5KEnDwdw4uSIfz392RP5RR1PnU2Zmr+b4+mj9Skz+HUdT1rDajMtWjbPO1mdM4uq7EnQ&#10;SCa5YnoydfiIjHNzmI3SUVD856mDaBR9qzURJiPwlgN5acuDspsLlJV8ILinJ1uS9fZjcL4xRNSk&#10;nv/DYjlbD1VnPm2eH6hfvrSFJdu1W5+fNxJms0bCcNhIWJ+lj0RCTJCNEwDjC2xZn+ErILNq79/j&#10;ezQ7dhdPNRy62ABxE3CHX67BChYEt5rNHBAktQAB6YDn5w6IxrQBd3Yd8OVLB3RdoL0zx+cgjU9r&#10;oZqGg72UkkVJtKkwHjuOyj1ohyWYhSDMGbIeqNnhJj0obLYckiAqgT9SlYsXRqY5pURHqHmRNxnh&#10;PADjPeIxF1l4WYlwkWzHhckdrolkch+Pcnej6RJrXTPDq1e7YbmkQbMjFQUISFGISEwBMVzWWAcA&#10;fny+JxE0ZaJ+v8vTxkio87e7PPkYAcN0R3Y9PgZITPhPPJsBt9LB58TiH/nyxBM0EDduhw98pZzh&#10;dJ5y7MNQnocPH2BjBr7vlRKOXdVBQarxeEoKcULNwVZrbB1KRzyMlS5wEOz+adowdzqYHvPgvBlq&#10;Mkq/ct/65K7EC0K+XBYJ0StK6gwhX832S3wweq1Bcy2qAI2yNvpwp7oYCY6WcLjHuGrdo4zvGjbK&#10;Z5X9E2+mLTog5cAkz7rgMk4VfWiOmizI0pvCxDC+9uPZ7IAHfdIxIrVooFYU8xBYprjwQ/xQ8/dk&#10;Rk7a7QCPD/yCHzBJhX1+cYhva8FBSEhw/91iMPKgcpqMSYWMvNq+BbaHaQdUukOOvN8OZpPpeeki&#10;yfQcX0HWFTmlvlXiYfrAvVSCu9pfzS/56WTR8mw2wkjt4dj1GmAv0r56qSDRL5W3ajvMkSGEAVnj&#10;H5o+mRPqaIUTDyN8UJUreJyrCH13G595iwutykNfsqlzy1LS+M0GcQ69+Aej5GYnvXD9Lr2s9tLj&#10;cE/Wh9jSergXQDKe4W4A2Q0gEDDqSMIFbiM2lV0ZvewN7i/tacyRJUVIvolbOtQoRFpkCjEQmXmp&#10;WMgX/3o9AdDwqTyqT5qnrQqg+8ECLLc+xu+u8USeZKs3HFAR0j7AJuImWZ34iu+xCWwy6vY2UT1U&#10;0q2pQ/CPbNaYjraN/GU34PrYGjdL4iPHX8jnGi79de8zfU9DpPvS9XqKywqkMJHIYQEgZyV85vks&#10;tS/oXMWsBbBHaIMz1p5HglgGG29JB1Hpt1GcAC27+zluHSPa1HG9jpK6e7ddkmGLXDLobep9/xoa&#10;2Sd8Ah0Su8C1zTKXVzJWi429fwI+5bcLjqf8bF/xZVWGCfCfsb8+xzXISV7fxJfzx/mEY/0mvMRj&#10;q1qCmbAOgkuKyRYWkq0dGkukj0loFhac3lzY5yLxqVHoxiU+2Iptn3zS/jXrhS6bTeYOC9m4EpZD&#10;huhiDqO3LEkvGIygZBchuWEx7WOA3jHltwONpeFIcmen9Zq91iu7jWaHMqd6IfKF4ZZjietFTKMU&#10;rX+7wgzWvXNCiXqI1tVEFF8h2vmVFlHAtDNgBRqjLZ11UAP7yIpWMrLqvSK70A4pan2cRRRQ+59S&#10;yAar/8fet/+2dSRrzg+LBTjA/A8ENhk4C9hHpN6DwUz0dDwTZ7yWJ5m7RiBQFG1zI5O6pOhYlzCw&#10;f/hi735fPbqrzzmkJN9kd3FxnUgiz+murq5XV1dXdw8nWgRbEFUU7Ws1uAXfiwEcLVWDj61Pb8H3&#10;trItTy9UUCmQAIbf/HHSoIULEU/5BRRa3ptAAzlFhgiV9fFABF27UL7X5rWRYISx5CVw9UWOGqLP&#10;6QXA1l8APdRY+QKvixrq9iqFUzxAuCcpkGTilS+0GL8LpuHKN7ANTDMmdehF22fLREi8VkOnkpHq&#10;iTp4ZUgBGkyh+lwTu3d7HylKck543Al6Dcml9GZ6g2PXEFgUrj1rFiRQArBVXFa7Bn5KIXwk1xLF&#10;ULL47kjHLvuYAiYhpHLA3gAP6h5pGocSlkABuSIrQXKDv7f/ZH+f6DsJYRRt7EEdnOF/IMEn6jdh&#10;qy5jnMpDUq6Yxzs2iWW7sx6HRjUoMp7AUszRS7Ggw+m8gabTnjX5w2bjZ5UUdk4Q4etWNpF+rMeS&#10;jQJnZ/2MlhurO9BSLrMmfxSt/LkFrYZAkMWs24aSCqNfTQrSJfkHFb/tQYn/kUWCUkSsvX82UCfO&#10;okZfa7hQUdC0hjZfr5G0kUyz5rIRJisTzPJx8Aqk1HohN7QCdo4U6UkkiVhhMzodQycQwfsulUCL&#10;lkrBMoRpBlEsMI5fbHRsGddI2JahjY/Z9MYTHtkgriOIU6zdcB5KLEXc/Uuo090VfhDSBj/nW8MG&#10;i6sb/5ZAJkVswKMyEApgbPzbofic2f/Cl2GLoJDPI6t3Y6xuu1+mX9BRolBNFu+vx9lnw9c5cg/n&#10;nP36DNd0o6IT9Awz5WeTIeyJPwV/55wKcxqr+33sjUFmfIwtqY4EsPaeCkammDqZKhEvRcSKqSro&#10;Oh3zg8gfOA0j+m3dPjubVLhANDSo5jYBZsO5TuyGZFL4K5M0+1NJ790vp2y3watuSSN1vFSXW0vN&#10;WCoPBK1lhjp3MGyqYTFUoaeX48U8jGg6GxIk5VA3QUQ+SWPyibv/bBufUrvFT2OzcNQUfBqSyUce&#10;oIL4l3z8LguJErfh7xVwIO8qfCS9KFbhI8ihy7QnEpKvtWVGT/1Lp5SUMYnxuEwncHKZ5MXYJwfN&#10;x/gP+lOgWHYVzjPoAO0go4iwCwVegBG3XSFv+cJZYpxp1Cyaq3u20emK6oYmpK/hbhNf90LPfJWO&#10;4QkWU4qUnra510YsEWBYcAhfrcfJFvsoU7p8lHg5CJC6JyilwS/ArHfrPxz2/3cOOyd+JaOjY62u&#10;TPKrTTwwLtA3gHTUvDE8htwDXlIEFqW3BfucnW88ahRb72yoRz3wWYu5T+m7ShoS5cIcIuN6lztd&#10;96bdY2460/7mob501kF6LQ/3pJ3c0XmOn1s81lWcib40tTWy5cGutPP28zzpJAbRma7hpALok3+3&#10;XULF4ETKvPUuT7p0pCE7dzjSbuHIsVY32gEWXnSwt8RyvVh/jg/9OS501IsoixHZ8BkfqVExkBY/&#10;2wpj+SdX9/j/09HkDPkNvJ9MB4FGSCxsDv3FguvI//UI/Mf88TbH0z/mjyls5zVqgfJ8dvR/hNA5&#10;16JQkHweaVETC9qC6J8dPkddQKDak1/6Kfre60LnWgMxbwVyz7B5rdY9Q+bsfNad1rA5sEdX1gbN&#10;7x8m12mhDpqIiMNeFU8kvlQ8kWBkfBJ11iKNjNZ8Xug86UoOcfdh+LgAlZ+EWPavEuJuIXAzwF19&#10;PLsZIEadzXL18QRzmiBeNpPPotc2nfeRsbrFEuokrDfEISpPRMNkJ9WMPnqaEiN/edWcuJNQT2EC&#10;il1H8EfobTaYzLG2q+mpKd1LighS2i/57om6rS9lcqWRjhC1+IXCFr9Q3KLjAQv/2wxcdCxKUQ9T&#10;dDABZNTCYws+BwksshK16IIXFICfG1/ofE6AoRSKIsLgljf9vc86iq5MqCK49+QesbwT+yGf6Cmq&#10;iMcNQ82sOo1tqCopYMocCKmEKmw25sRaxFXhV5iYW0xdJt9t+FdAomVqHnVyzbwZG2ZvekYxNZ60&#10;IR7UTaTkQyMlLLQQh1Rpw8cG0MTGaJ4LX6tjnlX9b93F0nTGirsliY/UsmeXTJ3x92/nkiZe372a&#10;EgF5qHFXfskxaqnabE6w66shosMrgXBeP6b7WjPvLNS9lUxCmQG5EXNd822BbS/XV2VbIk9CyVAW&#10;bpuko7S10ny3tmLZRtV6b6mS2z0ANpB2blrukqRrcs0J9MtsNsI2dzIrQIxBK2ktG47sTik/nWfO&#10;vdD5iB49dcnaQAIwNl3yLYYMpuKTk25IIaD4loYPOaaY2svgtmiEAUHPPD9PAcALbm4Ka7vsOXkE&#10;3M4FkgqYi1vdN+Uckaw83+wrbc0YxVIx/t1vhdOyQ1T2grEDITMMR43LpkLAl7MSlvm7IDQZfVpK&#10;uDkrjS7h17AJcDAJSIUzBdBlka01FPBcOrkCOHWd7CS9uA1WXbdUzk4rfGVb/FOntcsgRUxvtIbt&#10;kW5xVdKJ85WAUnJT48XOWd+qWDxURxuriGKZSV1Mc70R4jxPebzSL/cnfNOb55it7EQhKdyZZx1x&#10;hG+QOyfeqhkPbusq6qzuXpQD5uDJMdXxItLwsMw4I7bP5RLa6tvBBXxh7Xg/bSsiVtSD7wIIO0wg&#10;b9bufEt3nHY+dobV5AW9q2Z9UthCCgGLs8UFvLrhDS5GT9h0QmXFLyfLr8ZPONiJEWAPYLSAU+7X&#10;sdcwUiiOJRTeJ9ICOs+Eks5Y7ySpzzZwxwbic5scKBakWwrE01qwucQ2fMktxCGuJi00uXKF5S8n&#10;Zk8BsqUj4fGd/agjTD0QK6hYctqh+XToJg3GsaRb2rk81I6Quc+ZG3OoRx9GV4i82iWw6XQAfyIS&#10;g1Wv11aV6P5Iktb1K1DMWFcvoVqb6d+0imKItC+mlPXdqOxiMksdmiDZ3yu7nU24xQoAYyLp3pEQ&#10;zr64JRU7HEyf1HMRsy1e3lS5jzi7OjAx8+vREHmfuvcYsB/xNjbCkoMplMhukxx68yorwf11hQVP&#10;2SWahx/KZWJzvgJAOpdOQkh7KPIuzNd+aolsv0gFZHsFK//YOm7ivBc7J0Ya4EkLpT55Lb4utgFk&#10;jEUCa4LG4uvMrJwRykJOIXbbKWuyqexNGL4WDJGUnAx2UnLlRctJHF2tA2r4tQPwtvKhG759pRM2&#10;oYgs47aihFnahkLhcx5jgRPosVgnIaj48vw3aY72HdRDx+yCTSqMIaSUZHU3sk6HfN5Ndz2Fucyq&#10;vfOqCVG/q0YQpnQqtkQ2Y2vkjHvjS9GTTrTw1rsJBvMeh8J9TRcvpH6hSSsm3cdnRVo01VcWUShy&#10;IFMlMQEacbkYYgJwDiTnddJwub4mgMQ+WDAzfiSak2uFxAlPW8gE7wamKODfyfwpCYcyIgHeUU1U&#10;LJHJROw0j2+ETed/W60HvmI0S4D1KmTSt032+dwFP1Xx3ruwBET8Ve0mPEoN5EZML7uWQOW9eyuv&#10;FSptUahJFSd+ZEgB1PWBbUqTzemOzlRYAP/y4K7fRayVh1g6RPIGocuytbynmOGakIKPIsMtRgEV&#10;slQqyIxd1nq3kCnzF/XieUVqnFYJCzdktJtmgCk6F7+Ez/lj/gSUuCsK9FYDZDOQYooPL3NMtxHn&#10;78lgCUHoYlIXI7JdiWPJJhtL79EnOpDqOkkX0o2Z6uK9PRSfTCyjAEQmg62XgIBgA35beQOby1vw&#10;zKwn0Kuwr2WE9WWaDJJ/2POrZCqOUem5TiVQAlgkqHSi87HIEFq894Kp3OoDkrsFrWDK3csO5KpR&#10;q0EseRBp5V0vSWWLkolQHEBEYFsJBTqoyiJvOQ/+nHdncqmKBnJxKKLgJ7JRtmyTj9/EQ+VMhAFL&#10;SwLyrdVIhVZTryAeNwvLLPY8xJ/Zh6RCrwldvr3yCLWg65qlrA7KWJjesKVRowGqiJyMTs55AFcY&#10;8NXVZLJXWHeoJhjYeSQcpU2X8sTaeUob2CH/0RzNu7Ew58wtlpd9WzMVrkNgN7P5QWVtSCcHEnVI&#10;U0edD8j+I1ota0Tlifu00rQAp7vjOCM7NWnA2biGOTSmEe+wpbA0fe/kMuyWtIJMB2KlJRKOv/oC&#10;WMvgZxQkhWyWY6HcCglYMoVxUrKGqK3nEkgJnTi94r1NqwvKLOB8iABJgYnSz2aCqi0cu9/7KUn6&#10;SI809HmDTJ+OGGu0KZvSi5KJf6zuUwN+Zx9aMFQRilAsVIMqOiPBhzSGkGjBmy0abLR4V5PJKc4t&#10;5iZzmw+D+1pjYQveFOC/fmxvIE/o0cP4pc5upVGKHqpfQTFJcKvM1vzJUlSwj1pY4kQUqaPSkivK&#10;rPYGKZ25CZK+4F9B/AdxuwATlaPoU+aFY97gxDqZuoMRWbYC5SMXCq2NSJZkpYUfaLwmUx5TAN1I&#10;C3+vblSKhabqanFzjlvjZrfn1OlGfzRSQeKaRehv7yBeo+cx27NPS31nyLtJ0JFTLA9Bi9NgWlx0&#10;zRIx7lBQcuZhaNR7Zm23UKTIUabap6O+E+MbhIkMIW5KKNE4jzACEmX2OxmCWKZWJ+mBGawO36e7&#10;V+VLuGxTvucrM+XroV0s7wAQKtL/4ap7dzFKN0Sg3uHYZTEFBhAc1U9RLt0J6ZQEhg9okdU7G3Sw&#10;dbwM5ZoqGwGzibBBCR0r9bhu33O5ekN6rHt+H8OfZa9ymRzALQK9W+x2FUK62EN6YG56XSE6YeUh&#10;g0vFBVKKBgKOfub5EA1IMU7z6pUOuc+wY11sIidbzv4qvkXoP3XImZCsnD2wP2qe9Aul2H2j7Lec&#10;i0Mmk1WfhdYCchHJBguy9a6/gsip3omY8luykBQN71wZ7lNMaw6p7JyXzfdUTNt6DxUR4pRlX4ug&#10;033/TvTVzJ1NdThSGUULgkbiJrOsKkNUC/kUSrkZK8yFVvAGfM3Onio6XtkeArgbCnuSastJUCzu&#10;LwokrFsCDjMML5PnIf5Ewhn+JW0Qc6miYXuUjZOXy0g0sOjcB41OE49OvliUAZbUUrLMnU6+SDi9&#10;DYiIy5hf3AuNNjwwnCEvPoZ3AjbBWaMtzcTH9ic519ac4hXkhylTF0vmxxQ2/hMWrIgoBZ3QwllH&#10;5Hv5dTuiXenxfTZBY+lES8psU/Bbu8BAV1cunudEVWTfiJy74nNX3HS00JhRxX06nNVSD3JnS2wL&#10;BYwaJtPblkkuemAT42IatmauizhV8OJjgxq2CNY5mHYYaH1N8WJ0gxtL6kEGeU6KygegXERs9G2y&#10;Z3F+rBbMTWkR61MEPQkgr/+rOrZO1kET8mOpDvY9LTEC6HVvEdZW+Ooy4jZZ3IQUC+ZZz2F2Tp/j&#10;w3R82YDmvp7erzu6/HO5P2zFTNUfQzRL6+yDWWtjZqv8vBymTgzYO78pLqxa5VFRPSNM08Nb7b+5&#10;QsIKA+28CsFXeyP28eh2MGEk34vlW/hkJSWYidKapgrFXXxtdbI76G3EC/nqNR65u5gaiDeeMKrr&#10;/qP3IodE6sO+t8c8gTImRLUwNZyI8y+WrTWyEyyAKsKlnqNCCFlCivmKiJ0ZGrl6FjKEvY3jdI5O&#10;NmZqPje6NH5qqVrCPpyWFKEclw5Z+eDeOKfFSg9oPSlUdR9ACQlfZ0KspEOepHAsUJIUdrSYZAUE&#10;1FgnkQ/zx846PTITktVojZIkzgCt//Q/f/Ob3//nL3/zv//1f/0r+brKkSzIGNGNnz3e4NboftB8&#10;vfS1CY5ChDVZNUIgCo3eYYUorgLKcCX220bmDVmEyHlgvkxWcDCyxKb8+RFNtMiXdz6vJKrYfSe+&#10;aNPw+3KK0UEP4WPvMmxzgV7bLOI7s5xpTaN0f2XRZ8WaRtJv+AbIQ9hk48mEZIxT+DGf/S3oV+ZR&#10;gH6r6K18yQs3kBPncD53Sk9wKrpohVYNgGmYzVSh0Ooqy/pZsbAq5z6IDRtdZiuYg7b26jy/u3ti&#10;5MFbDprV0dkx75DKWZI8EV0e8ZWk0nGrdg5lxsFcBSTPpYoVfOg4D88T6jo9cRG63gYqAzZE3N8n&#10;YjVX0c0EbtUHeSwUYWH/aHJjU/R0+lQxSuc7spPNwcrk6Gd1jLvfjL9HYoZOnrCPmPmiPqxLBEne&#10;GwY4U4nB5Wch6s+xwiDRe205aU2FC4RRXLsBBKPLwj8r40SiDz/yU0qy8LCtoqsOmmuWkCwzbSIJ&#10;DYhqUIp3geSJbxx3rG5ANPgKnu5BT9oKZmKmjD03lNkzxvqm0A3Hm5sEZIk1JiQ4KwxBDhUYP7Ld&#10;SdPjQrSb0sllVkPj9UMsk0qJMnoVdslmFI2cJSsuUhnSEMoMAFnUvV8zkW8uMqlboQGBZjx6bX+D&#10;9pkoReW9Q5YNBoidkgS6LbbCAHOOZbYXquGTMV3pwTskEY1mH6B7MMw5SUmjyXyWJv3Smt54W+oC&#10;tIFDa14AJA1TFpMh6wR6eNd8ksiEqorJyvdEqo0iadijPYWuxnwtCYZAhSsJF6GRRhciw8VT1b6t&#10;EsRIpfjZxn8u8NsgZJM0AVfGs5pWWEfflAVoKuheLmCmlHQB53RvE0xFP2QVtmcUwtzRpqY1AFPY&#10;damKbqgZ/3EFf+rZiIAHcmjjHVU1vlOt1seOtb22slFpXjK5/WDGvKxSc1LTFkzB/ULZwumY7G5W&#10;mbVNs+5jiMiCtaq9Vzx9OUXK0txH3Y7dKiMLXLyPkYagdsvoeBNsLCdhR85bNnKvOqHngqaeYiRH&#10;JSZdzul1GNvK7QCCeqOdnOuLVymMwrIurXzuR6jyc8Io8i06nkKOFBpYkcSI2EnWglg7K8waH0zd&#10;L2dnESvR8NMdzCeHk0MVpctsRxStFnNyb2csORj5siuQkG6ZyJiaWCOoeTHMEfEJa6quEgmzpdWC&#10;PTIuGVcMRrJ2prFypD6mslvBF0utCMiypVX1o5GRE2HprWSGRTYqXorWndOGe/GsdJTzbONhlaGB&#10;K9zqRILIq8QqpzOppQwjMZh7wCeZBumTTR70hs8xQzmXOAJUBdckLp/b6msavsFI7C5ON7WTmJOo&#10;SrTCXUQwdzi9HOGOyN6P5jJXx2jjbLqYDUd/PD39kz99jsOoxtdXo/x2XgbeqsPxzfzFaJaCot09&#10;98KDdvgNomE3lXTM7lPIu56EIKALJq44rHwUem9UQViUtyvlWRSUzGMttK6kaX1jVFa6lNqNWufD&#10;Ac6J1uPr695vlEGQAscIoU0hjh2DVWfW5egqoyVczvbUXXC6UgFbWegguvCSsJI3vRidwyydH2Fz&#10;XAuadD7Edi8mQCiMAKa/3khn6Ru3pGDAPNRh0zXh81wAIzOay/2pIW6VOcDLwhhfTxBu8FUyolKe&#10;We0LZynBN5Nf+oTWDB380Q4x4uY050M3XAE/ngZv28SSODwUIzBE95yJTLEZ35io4TPJzb9YvMFk&#10;j5d4k7OYui6Qg0SG0IWS+ZJhJdGrVGWCTaEJsVCLhBPPCMD42YUPX3Uyi5Og5VJLNAHpQBzewIvA&#10;5jY4LQXapgu1QLopH87ywFYhMAQtCl+wKHGKZ2oAeHgPXPnqJU58x1MeAy9lVfur62uZ6vvOfXuq&#10;U+3z+fhfcKvZDu9GsBc8Nx6kegMosUwxNTe03l5NLzB/kAAtrKF9BQGsSdBB/DQlVY9ENgIqZVId&#10;8uPb//6DIY9vonvsBD4LdW0ekwOyLvtqi61BNmQl1YNKg5ynESUJhL6G7n2SuxTos1in0e4nonSC&#10;Ww8uR0ZhI9FSs5YCuQPN+FEBE3XhQ+6ZfP15NuYWU0Y6WISmPwewP11NRalzHYwCc9guOVpLu6nS&#10;pP5Zq0ypuNYyJn81UfoVhEGYGuirAmoimCksYk4a3pv97cQO1esS9OgrCC0JznU0jCdZjZmleo5T&#10;h6FucOaIsXA3D9omvoRoB0EapeybP5T7HewLTdGmX+xVXCMmwDf1wmO7DJq2y4cJeW2nXOtUGfel&#10;YvLBxVn8OHYOQG+RfhgAQ1ESgnk+uBqZll6QI52EWfJdwunw/zjjZdaOp34DttXH+bvxGxshw2FW&#10;4bR4Rdxr6jfWvF1TU+evBhueB/ELIK1qfKHHz7fU2JQBo6zRvBVPru6ONrjz2mBpzSrTUEIOTE7R&#10;mIMEoSAxRHEzXwiu7g0kkSGQ8Fi4rnbbpmviQEKIaFrhmwNOeed39tHMcqBgKcVovbiXXIXE1sH0&#10;JWM+vMS1eOWBv+zU4qKlIgSApvKEvMBRR2z7jWJJrTKSuaYmjFPhqFqmU/k13UgMDvnCCtk9mOy+&#10;QVxcwxuH+xzPKVAtjgDT4QIYW+Gw0WQ/Q9QMfkMOPdyvPEgFhNN6j0KpDi7mU+SbjY6Ixxi+12yM&#10;e43sFgzKAE4styLngquVketzfPYrwQySwpIPWU8mljo0WlMvR9BZbB2pNSWNaEGcYWJlHtaWNmaT&#10;oo41dza4WczQ4JSHD0kjXgB7UtO7O/thPfEpF+hxPcLc5vpmMbi6T2X3N0HJJAHFR+065EWoRyMf&#10;abeC7ST0p6X2tBVsfqiFkFcrDRlxhAdJopbRSS5uUhC6ETf+hEkXK4g4JPlUeXRmyiKltdwsW0th&#10;setOEjqyOcJ9dvXtdCTT1JWH1Fa+d+BKYx/gzaN/jGa4EeUFYo3wLbe3Nja+0mOAwZzYQuCZaLgR&#10;bZ2uBPlYrS9iLJPSiMOPlk16k3Raa+vUJbe2TmVWNOftpQbXaExoqKE1q8An+LkBbwHze1OdpJPo&#10;vyk/SVFXrpVt5EZidUipcbxQMULOCtH4Vrwyd0ZPqxYzHqTBomWSohNqqa3jJCQ81F7RKib/wwco&#10;WXRNaxYv/tvLYMzTMlyzEAe7FA3Qfm4ul59grX3mZ+cwaBaNlDCMa7gViDwfwOh/XIdFLtGCQu8J&#10;p0TdfbhbkoyHg3jXfVe864XuANJeqR2IlmUu0ZqfdbTBOCuvbT+0SWf2qjM7sfjkO89AvtfacmeZ&#10;ExPVWaMMOIfEHc75QFogzxHpLMO1NEj5eb1cBpz277Mq/W14kTFYHrDZEndpDTZaILe6Cpt6uQz4&#10;AdjgcHXI8xpstMDd2NTLZcB3YPOj+a0wO0nCX2882dvf7nUfbzzZ3d7AQdRPNjb39vGnv7MDcE92&#10;e5vgHp7u7Mnf3k5vSwrt7OLtRn9/J0CV5RJKBips9vu7+9sbu1vb3T6/7O9sbW9v7iHQ/mR7Y2Nz&#10;d7e3sb3b3ZQvWzvbe3uCQ29zZ39/d39jn7X4ZWd3c7+fmzDXT8IrLrewQSI/7uymIdpPPUIBmUxK&#10;QfNG6YRLVgrF3YcoX9WQdBtbq4NSiUaElvVA1Tx8Z89U74JLb2oFW90OSa5vRd36ZXHK2L45GqHd&#10;Trt3reMAqQNgvj4U3Wfx1EUoGYSsJHhk4Uihqe46MkwQ/f4wHo50MVJfy++I2t+PzLjLG0Ro8YD7&#10;M54+P/rby5NzK7oYzgJCHZmSgQYLevzmZuHOl4EeiRPBHz7VoUPC1RhJq8OnTegXb9uAS+bl2xEi&#10;0uIkC37aMfkd5ALYXSBQRLZTXc3J59hY78fFW5knAoUXOHJmdLmYjajljAAbCpwWNlu+AywQuA/c&#10;FnLlXpTe6uoZXNIWDGIi6OpTqNSlQYDUyuMA8klkSmZ/3KwERrG86WdDtvEu8cfwHUpw9vwtI7M2&#10;J5xOPoxm8eS11bF+LfpqKjyYcz+yXhm8cnGgXoGGGXEqICYUePQlUD+POH315mqBcMdEXdgoL15K&#10;FgpZ+/5oolW2KDOgskkAu7tFIe9ycm0kfNVjUAHRWyJhnGAMs3uDeyImMp9pf/qeN9RLv9vfU1bF&#10;OGgwsLAOnCVZJFU0Ep4QQ+Z2uaA8+iWA5ssKLVib++zLdykvaok7T3EaNg5bpCu4rKRAkjc1NSKw&#10;FSiWYzOdGgBoME9bNBj+TY0o+yUmS+FAwEPq+vlghhgQ6UnCjSfvEMO4OZc0eK6+rZaPM2TLS/b+&#10;wYxXUVKEszZrAxMcSgtI/yIG7K6G2LxG5tmqG+CilZw92Pra4vp0sGSIldHhvl3gqeCqhq2wtWkA&#10;8yW1tlK8F6PtOZcWxpZLRRCtZVLf80oDyrYV7WdvVcS3hO5rLYHHiTMN9pLvS1Be8sHE4eMat3B/&#10;KWuYgP0pzLLS2mKd1VJF5aiVd307NZ3dTwVM1wKm6JlnNpjtEk03G+8+gTXerP4LIKBWztYmB1ju&#10;AcZJHa3hRKN7thdGIucn11G5wZ306Mh8VexqO7+FBrLKlflUALKhEKA8c8H/6uIup9S6+EALSAmR&#10;dvmMq518a25bku/CBZO0H9tCrsOkFic0Qb4gkh1kwYNIg1i0ymWWhd9z3M3nZSQ9+ml0ey6Oozie&#10;xHXliFUDIbn3AaKYQJMqsQ/Y9wOjqUfc6IGcuArPHD/bp1pvK8UKasCBlzBpZXla12Z7reETX7BJ&#10;oQQZDLl5Wkcr+cS5s9Re8U3dAx9Yo4ZxguBN6MQwiXPjcFSL3QiL6RkGOCI1oMIdh3OKM2pBvDTH&#10;7usilYm12jC5kNjORU1MoKPD19KYGvUOlitmPyULKG+AGRARD1ImCPJQVu/BXpbe8PCq5JR52QKq&#10;mhhdbJVu0WJzyliIhOPgpduF2pXJ+1ETTLabTIr7nXbOlGiXmRkxG+dvRgyG2xkwK9JHrIykMB5J&#10;1oL0ntPO+Q3u2ra1bU1ouAPG9Foh1C3x8o56w5v37auYHEJCugV91aJPtVXoan59Se26Zj6UTOB0&#10;bUu99vLNEgJy/hZdxFojqomI6lclYQf6zQOBl1+MZrPpjEfQyAdLbXLMzPV/EHkomhJ/gduC5cOb&#10;pYySeqRPHDHB7Bov7qAjmaYcaDYB2lkIsdbEfZgj4EZ25WDkCBUba6my+GMjWm0qks2ei/RYpjvc&#10;iiHqq8zREISotY3NmYnYz6EtvMAama2OJdW6HM9vcEkTwcFw5cS9u6CgS3WLm5yLjCE7bssrnY5o&#10;bKFZMh6aLep0/vjHEtP7wf/TnwqJFcvS+VSIOsdYi/y04KgmVslo5bR0g+CC6WuYcCE8RPBTXhiW&#10;yIgRTVaQmaPDcrpxCotCVBF/Iws1Dj+zAA1wIQdxBxhKKKF85XjPp7p6PMGqKmYtnMC1boTLjjqa&#10;IxSNYUguKLdrFUmhBEuKPHt5dv57TAGv8gU7FJD0GKMTXoIqkoSTp0Kobw9BdiVatKJXP59zdkVH&#10;iDOkc64+z8aXstxWvb8MfqkZdTxLDhuzwXAqLFKglBLAtHy0NEODlZH3Z9+ja4vr/AhohG/X81F+&#10;dT2/yF+wsosTMN9Nf2YjipBIkJgU/VQVZapU2Od1so7g/jGw9ALLol737UvHV0ik5LLh5no+xL1M&#10;GOMNkZJS3716cfa34Q0CncJcYCWCmCjltYgu6c2/CYvKiB8tOVfGhCOylEMfZzVqlzOsS8/O348u&#10;x4OElpmqdhbW2BQXcN7zTL3I1uUn9QpNeDooMDuq1ZgdLbeihS9qqNBV72+F/0Gi/NFrpOnjP/lt&#10;J21pnRVjwfHoDW+HPT969XzlmAoCq70lpVfZfwf0AoJ1xkS+pkVNr2gmfUQ0kTC6I312+FMb9XFw&#10;5AsMefNjbu03uYA6JrkVEblHH9m0pwnp3kP7pp7jHRCKHqyIC5NInYfA0ZSgO8ilheCYw6l+cAs9&#10;mW/f0YIWCi2o3Pii7B09ovyQtpBLJaggaSDwR0PsymwfCGAdzzV0lneUpgHrYnCJs8A+jGfTyaMT&#10;/fueyS4ctZG0MZ6/wan1UwSEkGaMO8HH8+7/mF486Z4gyRuh5pt3gxveFN598eK4i3dDXgECyZGy&#10;/mo6vzkTQ6S7mXCPyD8vYCiwKRE15ovr6+mMXy5uFf413YnR7En3Kx08E6oyHcCEBecnnk8nvlQy&#10;f/TKsELrk5vBeEI0kFszV+x+5vgjvdFRC+Z4jEFuOnlMCF0k4LybXs6brcHbwDBh+4m01ZaWcGGU&#10;FdRG4bQCPYcmJpkO7jm6cv4OE/N0AYE+IB/fDa7e3CDr3zTUS79B7k4o73rPxxOkDrMmP2staShk&#10;i+Al8PiJ7pdMtQEoPxJp+fLLk8nlS0uN/91vv/zycPQWR/jagz90kcAxRJWuyuPRdHr1CuszkuPO&#10;5TS5T+LLL4+m17cY6t7d/KGbPnZ7WEB73N/Y2NHK3bNbMPv9vIs7cKczMBu+/eWT7gHY8pJV5120&#10;il2JeEg8vh/N5kgh+kNqpYc0ZVojG5jMkU0YvRjM5zfvZgs3hFJWJKdekvn556AjMusvuws0yaJt&#10;hWyFR4C09N9hQPV47hfT/xM2bGM9bGovIGN4p++4Fo1d6zkDqdJ7nfXV2zSKKcG059/K5QF/BoZB&#10;KK6wi26BYUMGGe+j5h3Svsdso7IoUWZ6JF0Sv2HbWqBmkQ748UNXLCU8+r9UAX0sRz27i8NKb2Uo&#10;kvalhqyke156MqUqynWQJuINmGfvBrPR5SmswTFuPFfz5aSUi/aM+CX43/3W5/4G93e/tQJFj1JX&#10;VjOPW25AMN7HYmQ2Ktkzl2iOzSoGoDCI4SLeqb6eXuNereFPMm08vBVidzdtXi0szmX0JfonXau+&#10;plTfXTmVKqvrdp/Qx5IETiGlyGoKPP3+Oclvp9m6kKwS9lS6SZiVmKgshNergH/7IFRS6bWoVMOb&#10;8++fH4PQLxYu/lRSE+aaTfDufTKfLhkLbyyN2zip2nJ61BsNypCb/DvWqBllps6x0RWt6WzSrH/y&#10;J1PbjpQWWxAm1dvigy1wHdkaXHdUE+CyXAacfchwvWbuea2r8Fd4mLOl/0uHSQGkVE9/tmnCOb5P&#10;BoqOyT4fjeGW61dX7yn8CXSt4tvbRvnivk1xb2kL8UNqoIZgIjNzW1tU1qRXihEIZ/goDlBoT+uU&#10;RUgxcAAaaMyCH7uKFHINRjdcBsUJcPJ7lp9IFffsMAXTBvS37jrS7npo+Nr629JhfVT0mNDZO/z5&#10;eqh9qbEC+ev/7mkuUvH/G+E//nuifKkeKrd1JRETIWsjrilmjjordKUT1MTyU7OirNObvpwo+Cvq&#10;DQzVcvm1mCu3A3XrL16CunW0BNQyjr4wiVEBIQMAJJJwP0BStAUQpYkoPQCUlm3CWu8TVOjNq83j&#10;0Rvd3lgdLsZXl0dwydRu20pVJbvsOEGhdyn2VZ0gfy/Vnl7dXr+zEjycJ1ImF1DAAsMmCR2pyHSc&#10;eYKND3K+D2hcAAowgztRfX1+hqCXOFLiIjF1gsNDbbglF2k4vGH4ZR/eoxbWL0oyQdhskSK00ul8&#10;3eLpEZ4/l7b5oMWf9NFaX7GQX3WB8RupdG+Jc6ezq4tz8nlbBF+3aNpA1sFfkljei9KY1pExDkh4&#10;QK/AUjJsUxmuA5dqrqehRGzJBhjg4uuUwqw8oMqM/4Ol2xWFpBvKQ8fXM9FTUCo4FPouG4HMF120&#10;oU9hR+A6KqkLMDrw2bFDWIlgoX2jgC7gCNpmNsT54kJRQQFSXdG13oGK3jvxBDp2FCta04raWqt7&#10;pDhLMYmttiAh0gyvoJCXbvmt9BLYQ3r/c1lHTPRYMW+QHud3OluQh8aOMOHQl/XCRetJOQol0E4E&#10;RYT2ISjA6P7nKKCplKFTfNMtwsZBp1Ixy/KHWtv1Iqm3idEM2Ck34pKhSYIIpi0c2qNrc/2iqIqo&#10;bGC/9FuFFCSlOCgmsbg2Z2sSWnDRq+Tzy7J3NRjWP21iWIqGcLneveUSZX3Jkp1zLUw6V7LxRST/&#10;/W1orNWQ5tDNe0hfKN0iZy8HY8kIommXDmO3peqvrCuTXPoVlMIHGUEgmNTdoqMvRxESgdgKtYCR&#10;5CCBwFXrewM908VutEX0Nrpf/5f8pGg9PGfJtrGLSGPhHG87yzbtkkVTsUV4XXJNxy2+a2fywYy7&#10;2u8zOLpylTJZMFs11OQyqV0yq8Q/aYyWTXJaCLOlAAQyleNxPZRRHb36ZjD3AOjpdIYA5eGCHRNL&#10;0GcwTYc5HKhPqcDAwEe0vfDdFleX300Rb5rzvuLB7Bglvh9cLRAiR26WTUhRtsV7EPFaBUNlL418&#10;iR482hB2vNvGaeK0fPRfv5I5J9n+qdffs6l0dQTP5C3j+bBgciyKHh9ig5AJiU9/4Ya022G0YNQU&#10;UrT0amWHqAV0E1KoYwLyhO9KU3cosKl8FSQlbwpwsNfGIP2IqhTJ8M8MaX4S++DugG9dTaWEjJJj&#10;XEIz/8DKdY2C8hWroj6683t61U11/FHCMJMceGdErVzSO4VlV14Dn/RChrT1Mk2vdDFvl2kmVUn3&#10;lhWC9R9GSGZEXH/UFBd4DQAiaAWL0lkOryD1lpxFNBTx4nGpfwiJSpnUg/VdC/4CNNXVVLtExIWQ&#10;jUSyjH/ccCsdzar0aFmC83nWVxuPvuItH6dIYi9OXeGOfB8LwN6ikxKXNK4tl+lcB4z/amBbCisF&#10;tE6mhu9eCAYMHf9hOvvpQI7WBx99OK0bqGqIdSss437Loxk5CTqDzrm+KwOV1/KbqOFHPhcskidJ&#10;MFwjYVjkRdY1eshHzwfX3cKCRmkTpVjW2WZUAqASN38eaEEqW6ty+BINBvzrf1bzKBmTfplqLCo5&#10;moJaZL+FabmC5nFsQRCWXMouGAwNxy95w1mPMzKCTdHvOHIYWD3rJYHhKTTuDrJE2c/cSvncqZIc&#10;rkZVKxGNPbnixFVDr1ho0ajAhRQXr5NwlPSSMmrP+FE+RVm9dOmsDQ5cISMSSf9ahLpTvZ/if8ZE&#10;ywSTyRvJ+MNC4uXo8g1WGMrX7+dvljz7Qt4AXf4NOIHBizdMju86i6Ug4hUazP+7RMEvmFRlM4Rq&#10;Mau8rNOxbHL47roaIrghmVNhYQunOPw8f4df48ubdxLbKV7y3YpXA1Zr1tBgEo9LQZyogKXRIR6H&#10;0nijEZzKAjllLYn2VvK7hIf2m6Bm15iBwrOpUfzJpHoCSw5yOclGmjhRWJKWwMfKRVIGVNoWzzCa&#10;ty6fUX8oT3WPEauklz8I8WsXTlRHR2mJAIuW4J0c99QvFhvo1ZlbWviq5RpcLqSzRV95wHP6RTCB&#10;a5fwYrE6gGcTW7c6vBWj5OtRLph8fzwaIbX3eqxrnfNurYxxIqptUIbqkoELWtXoBbUoK8ws6Svz&#10;PnxoKPr1GkVPK5o1uGn1ya1A7X1aRPL3bUu6/i52Sk5fY6e0883fsfBiQo1AYVZYv1COAmr0Vxaj&#10;X8tFcpa08WHVkqQkCcR4ntTpLBdpFQ4QbFhWUxyGgrvs7kS2oLBH7tF6el+CSYsuYMQWYvEHyWBL&#10;mj3EnqnGas9tt66lpXAAVbMq2RwUbzThLPCesiP+DGv7claczBA0fzQ+Ib2kKBqV/tMuSzGipwO7&#10;6XSspoCkhODLqoHLNTmKKR8oCedWsE+dkamj9Zgkk/u5pZtOPNW3VfVQBcRy7qShghDYHOks/MAR&#10;eNe3/hRvSuvoUyG88GZ1JblwUUgf3wm88UlYp8HYvIhq2zA8SIt9c4h38rexK/OGHUdzLqnWbHX6&#10;7NjUvS6B2FRmK8TRXxEpyo5FQFGBu6B1llI9zDWdZsVEkpWMmcCv6H3UWxLTtwKSayU1rWvEZQUV&#10;LYatUXACAwwNIgSPMDbIXQbZ50DpRqvEnA87bYbKg+V5rrpcVwxSX51Cgl6O3oywORq7ujWLRIjd&#10;yXO/wAh5Je2zYs56aWm5vcAdbbJn9+xa59/Qt9i50Dt1ibPEsLfpG/iciO/ddf2uk9HsiasJRUSy&#10;S8MZqNJTOSeB6ip0hVG0/U5ilPMMTw2XYoN6ERPX43s2YYEBlK6O4JCc4XyYCdYRgsAIXsVLdCZv&#10;r+10tnSVR45yIurryvoZTCIxskFQPTRpxCYg6LV8FRKESUcivJRTEggc6DoreM+dB3zWXOzjU6ZP&#10;47hyacV9O3bKuehmUXKYWQrmg39o/O2HXwVBwaCwA3iFe/Q0nYbFVnGiWzBbGSEBqRbjIUAI6P3g&#10;oxkRW0nW4TAMfp5UkUysE0ZsrDPAJDHTB8EwzzyGQUkmt2GNMxc8vJStcKcu9j7KkQyBF/oYvWnY&#10;Q/flFdJ33NnqbE1k1NQc24y/HH6YmPOQ4qLBrZSG1bDjIHRIhs7Q0sTrhWRR8XT4PCFXtXInJE/K&#10;qrPRDYIy2F50g1P0oCkMaNKCUwS+yG9o59huckcS5hwMBW/Xas0NFDlSeQ6oV19YE2Pcx1PXR6Fg&#10;LCAPpLct7p0893lKWtDNoiSV89c4boNvqR+UKApGYHjbk9AHbViCIV88w0aJ0A8BBqujz6l9XONQ&#10;nfeZFcoY7yA93tsikQolrIq7rcnFzIbay3gRo7dx2JqIo+58+Mbz3O7F10Iipc/BSRKHUpFcyll+&#10;LJC1qPpiLms0qhO6hIZn0Az1REFwVqi+GGPe9Qx++kdpwGqZWyaPzPd3de9+AbQQMOQkCf8ohKZu&#10;Cp2rU/oJxE8LxVAnLe9k1Yb0m2LtOmqsKazY12dhsYeAQrN74hAqraRvfO/avfHoEOdJQ3P+wDNw&#10;HZ1YQgi0Z0TJnTF46CettVdEv7UfBXadiJ6MLBXm2LMxdrb5oGGywYb5UbRynQw4+4QRiVfCvjwn&#10;z7xTP9rKKQGj4I3nGjj42+Tq1swIjQuIWOUXWYlcoMMKGhFn8dPj0fX3koGci2MWEh6D68t6ezSh&#10;fj60qblyXkY5A3yQr0NhazABAKsPHwSzdWhXdc7qoUxoMcYw4Wc3t4iPw6bOMd7KZI/SlsxVV9PV&#10;H/9lcD2Y9FqLAPluiGGzM+iO9oofYfJnapj5Dd+/GWHRdvx8PHn8w+bjvc3rD49f/vXsL4+/kYEv&#10;BTxDpFuqOZ+K6kpYfZ9arI6eHZPxefnAg381mAHJ4JEItBJLh/j5yFUvbxfv0eNvuWciYJ2ZJM3m&#10;N8sVNWoV3HKzdv2VaYj152wwmbdz4q+DnxZPp49/2P5sZiQIGf8gAU69X4IfqSUHel+WpIoRxerp&#10;FJuihoeHh4+fYy/j4n14WaNmfrNcU6tW6f7cMZ0YzIQTW5/NiecOIeP7K3EitfRQTqSKrSjCPvxl&#10;Melt9FRV7mUaxAjSZymqBvCY1br0x6f351auFWxG0dq9EE02LHYxw25Hs4ZlLl57sU7YqpfIN7hM&#10;RCi8IrMPx7rHtSs2wt0TfZebDLJkdr0wU2W1KrXX0JiyYKDpozcw3POSsmGI+KpmwTu+2puMvw6I&#10;ASITCcKcc62YoGjCOXQaIOq0xqO7aZpDe0rHTnUPIoemPJPAqeWD8V+xCDdYORjreFt9809nz29H&#10;08nbv0zNuDkYIBNY880/PZ1iD+awpVBNaBJpIqDWHq1C/OnhXVifvToDyqr7sZnUdnX2CrbyZvz4&#10;5ejt4mowi4V+cXyPvju7C+Hnfx2MW0iX8X0OdFsK/EK4ivsrA725YMsijKL5S2lmLsF6ZngfTq8u&#10;X+Isnol4xEwyYLiIWqNTgZ+59JaiBnJcj0wdcLqrTED4hREDQB4i4iXFURmb6vE7OuNoiztPNxrt&#10;SJAmNsYN+bZoDBhYjMGSxeijdoBtyBItf11cTDl9Q3EcTcYPliGNKrxl4snenjwlarxoSs+s6bMg&#10;zAD+rEHyORame3ejarCsQV57gQNr9/bwWOMG+JB7QjRZIR9iLHk+rV0qcUatgpTfjD562v3vfvu6&#10;Gm5s4KeHnz5+NvGzhZ9t/OzgZxc/e/jZx88Bfg7xc4SfY/yc4Oe0GvZQv4f6PRAHvwGhBwg9QOgB&#10;Qg8QeoDQA4QeIPQAoQcIPUDoAUIPEPqA0AeEPjDoo34f9fsICeI3IPQBoQ8IfUDoA0IfEPqA0AeE&#10;PiD0AWETEDYBYRMQNgFhExA2gcEm6m+i/iaoit+AsAkIm4CwCQibgLAJCJuAsAUIW4CwBQhbgLAF&#10;CFuAsAUIW4CwBQy2UH8L9bcOCW0LELYAYQsQtgBhGxC2AWEbELYBYRsQcH/pcBsQtgFhGxC2AWEb&#10;ELaBwTbqb6P+9gmhbQPCDiDsAMIOIOwAwg4g7ADCDiDsAMIOIOwAwg4g7ADCDiDsAMIOMNhB/V3U&#10;34WU4Dcg7ALCLiDsAsIuIOwCwi4g7ALCLiDsAsIuIOwCwi4g7ALCHiDsAYM91N9D/b0tQtsDhD1A&#10;2AOEPUDYA4Q9QNgDhD1A2AOEPUDYA4R9QNgHhH1A2AeEfWCwj/r7qL+/S2j7gLAPCPuAsA8I+4Cw&#10;Dwj7gLAPCAeAcAAIB4BwAAgHgHAACAeAcAAMDlD/APUPDgjtABAOAOEAEA4A4QAQDgHhEBAOAeEQ&#10;EA4B4RAQDgHhEBAOAeEQEA6BwSHqH6L+4TGhHQLCISAcAcIRIBwBwhEgHAHCESAcAcIRIBwBwhEg&#10;HAHCESAcAcIRMDhC/SPUP4YBw29AOAaEY0A4BoRjQDgGhGNAOAaEY0A4BoRjQDgGhGNAOAaEY0A4&#10;AQYnqH+C+iebhHYCCCeAcAIIJ4BwAggngHACCCeAcAIIJ4BwAggngHAKCKeAcAoIp8DgFPVPUf90&#10;h9BOAeEUEE4B4RQQTgHhFBBOAeEUEE5Pf5TxwM08byrnbFiMYs+yX9P8XubctNCI20s1+AYsrQd8&#10;F+ekxNe8jAe3GHININ9k6MapOwyWilDZNDYvwrrJQMHhxrGrDUJFjsv5xRADRH0jKSCFPUkeaZDR&#10;KfWq0zm/QLfpS3KI4l+iwMcKkjGODUQzysMtUYAvrGhEVx9t6qZw/aIWnkD1O5NurKa3PS0b1xq1&#10;0hYADIYermUZ/aU3BaSE/iGBgYcdT62TFtrGAE7CHkuQ/tklTgIZ39w+/sa23OYHminXiIqI15wj&#10;IfSA5RFneIw8p2xEBvq8dogV9WpHx9mW+CEONGSvu4RzJkv4zyZvppQ4xJ3EEcicg1uNoyzA99tH&#10;kg1gx4iw9t9mON4bK2uPvCPh3RkOIrkaydknKWQodDOpRdvIpuNaSOW1H3/jEq8v/SAGnDG4kWFI&#10;PVEQqI6GkSH0gi8Tj+TAEFxqoJkj3T+i6safcJEnrvKULoN1LcUcwPiyvepGqhtLEJaT0nsTRUW5&#10;CiRD9qP5PCkp2TxzyXdOMw0wWrrmSkmTYTE0KkO3aTXsbUkXDwQIlc3JjKCMfJ9tXxoGpOZZthiP&#10;Pnw0dTKdeWo8ZIMhiSzyrekDwlPIGR/fYUD6EAF3UPvbO/BbL/VwD61JG8Ozh/ORjSw0pnea9gKo&#10;JYLCwOAUHUsYtFgbRe3/jqWRuYJPKmALdW0vzSCQuSbRdRJQiGiLELZA6uSp/j4Z47wgJKbktVFZ&#10;//I5OQB6YNqXxIItpEQKl705cIet0dzjD4ln6zE0JXjihgT1vAqevs5VQvAeDwVz8iCPg1xFY3Iy&#10;3trh6r680oILh7WhXK2GKkx6Ue3zAUdiCNIGi1EXOLamdRsXIduYpAEc00oRQy9JOEodPtZpzI+U&#10;NXyLyxGOAh6XQ4iMMjW6PkeqLeeBREmpKoRAL89uJzgV6gaBUbxOSx/Sj0BxnQmKCReqC8aB7vKd&#10;DDy7meEMeZlWdTmB3OiySfUwoBV6/CGOJqetIgFzxQKPuBUn9E5K6wiJ4TstT4MEafwi0q2Io1CS&#10;GDkuIsgMWPsCx1HpvXnQU7X9iJw8sDdso1NdLt6/v70gOQPqfCWcqSGua0SgkdhXCiSx30d6ogoZ&#10;7DEO5ueRw4QgfOmAzuRWsLfScGu31Y1xVdG1rnJoRpu1wTqIllDquOFjsJuqrD7CxqE22cLXhPRj&#10;cF6UQNlhK1r6JSBOk2pKUzUGOAewfUCXjUyH3b9hnazHkc6qOOj2vYhcrezhhbmq98SzkHFFLdtQ&#10;YOtfVqg7xcUtWv6IT756i49GIjX5iFykPBz2dEVmDarBRyNNktS6GTURFbH+gTEWtSlc36/0O2Wc&#10;+0CaJ153Oh/0SDE39Dwjm21hI6Ed8gcV8DL06QErrGCPu/2NHq84Eh6i1jLvbzJSiRbxTRptUggo&#10;VcqvyhiRFXCaE62giaRGOe8JPoG4K8kfQPOoGG3yJ3wvx76S88r6SNtznFL58Q3aVPrKuXk+LEtq&#10;zXPsXsc6vcwW5G0ioRoRcHA99iQDzUzbtC13hUBiT4zARitrygc//5t27qXzR62DoIzyu1C0PO74&#10;SzRamG+yQg+vNN+AzEnajo+ZnC4BLdzUR4G/8iC5zqCYTZiSp518peKciurPcAqZMbdTOKR4LGc3&#10;sIt3pEikrKlTruXYpgz0gf2vviDbJQfGdTu9uZyeYRvYDQSgrKMjD3QQAFLqxh1ofIGEF8vdEizY&#10;dpH2qayiYlP2ORNI/gNLSvk0vMlrqn7G3qXAxRZbcnkS9Wh2CtEmyDbh9bPr7Mzk0f9h7tt/4zqS&#10;9faHIMAY8P9wLkAvqOTaw+GbxsX6UiRlExtZhinvYqMYBEUObUIUyeWQulIYAfnDg9x8X726us8Z&#10;ktoIQbwraU4/q6ur69XV3fAVXx/hysIInWfXnCYJ/nTVFPdXyjqfeaCIr4igAoXWPlPkbrBYtCu5&#10;hTxEeKmChklJqM/ai8l8wYYz10xGTkqJI2s/UsNQQ+ByAcd5cN8VV2JlGOvGxNt+5FvwwmIyGkFV&#10;cMkyNun9PiK1lcCGENLDwBKNaOmR5PX0NzfmYzaMXlMb9C7lZkzTjzsvlJpyCcE+CEpGDH6QglsW&#10;Up+S3Qvx0+ZKhJ80lkvZRXhGTL6X11CL9y5KwQ0fReOq5I8Smi/9j5QhMObKTRgIVw34Z9e5EL8X&#10;v26DusDMxORANWtBvrVd+emxuPKRIru0bYYopsJmwdTiswlk04o2R7DtSkilM+tCLpZiaLU6Tn5V&#10;XUVhqSnfsHfYm60Vp3Th1GKEemyZWY+1yqILPTgxpG6oMBJkdmwHOpK9Zosu6qDzpEEhOe6V9OMy&#10;iKZM3BCsaXlNPVoiCdXTilZcz+Zh5OCd6pDEmrWLJlRFzdQmqOaDCoodt5f5rwfcCXySrbgzI+Ve&#10;dkhTgk3LtKTFFqLS+K2yUITsXOCA4N7b13pK7afL87PjD1izRGDi7IRzvMfbMajEKeg+4zni3sNF&#10;WYSB+XL9qMIiNyJQUmOLHy9kHEmAXPnGVT22rh2fo5FPhPQXeMb6bCZG83MB4U/XXTlsG/ady1Ls&#10;NM7LrgMT0d1Q/KIk45Jn+ASUGI2/SXoI6xzxqA0lGulJeSkRIaxVGKRkzRE3mocnuH+H6f04MM5u&#10;cHvyMdyasDOX178BXZv5y8Ge6Az1YIdlzGhuhlrHWUa/ZSPb2QIPxdTKL9jivZYbo22KQkVAmXpF&#10;CwtrlnVUMgdlfFdTze5+aTwvSON/C2p9cH+71M0woAzXqDNoUKdQfi5MuavNWGtFD5Y+qr6JR4uf&#10;z23oipHiXBYF2UgqilTRkgiTyBbolHCIm3RJYfyl8WKRxQaP9iMZts0Dj7feiO8/dAtJCwKE2Nmh&#10;+morEyDYEZC7OESMoZO/MOpVGH1/ILFxhM2jppOdHdkV2IhdgTKIdj5H4+PjlvwJ7Ph9ReGS9KGX&#10;BJHSoLjaULJRm9ySLxJfgqYHzkhhz0X6ZWB163SJN4feYY1wINJUQOdbRzgaDFIyKjQiw6l5wo2K&#10;2fHR+cBOl40CTWinsvM2LnH/QNVg2++7D21UhzWFfxq+mo4TkP8vlOVMZo325b6lUp0bhhYYQbhi&#10;w8xKsOu8R2bJmK6M2PoziWjvJySZOIQHGpFxZzmvZXpNjRe+n94cvYQzIfq3DS7QeCS1Ez1eEGqi&#10;rVLKuOUjPRWOkdQnhaF2iWS2MLpbyp9FWbIBjo37DExq4RvMTEARkCEzzWBJJXsmW5M3nxvlgnkA&#10;8LbcXlA1PqEwzDm9oTVQN4eEeeMAHpTtn6d3fUFH4wZljJcU2sd/BhcKTP78x/oNX1sNzqhSQ3M3&#10;GRWju4UT3BLg2mrOGsQStFzlKUSZTC39wScv7BhMLZmq2S80guT5s1n2rwSrg9LsH8RTUeuMoh0+&#10;HwInzMfXcMQHeULmTQnZmcf7S7DW++h9d/R6Bo7Ev/2WSM27AxsV1gso8pSApN8josB2jzs8Uw4N&#10;cgkRbIg9xlsP4YFkK73p652gaNSQVwjrpE5+g9cVFnG52RPYn3xNe+f53/6MV7b5vwll7sdf0/h4&#10;Jq95hs+GV8MNKYINvuujDzm5ByKUOhTDq2BTESapn/eIuuve3up729rDq41upQIl43oERn973m1K&#10;wB5xBLdS9161xncql/qCYAmTsSo1GHFX3vS1EammtjSUUWoO1MIb1XwRi08fR0v6rFZOGJie0d03&#10;2Fw2BGfEYeaAjgGM9mcdHhw8pFHezioQQGpj0yyDkLvQzcCUW/OqgQZ70k1M66wHjRdevD7nZm00&#10;216VR+iaZfqwtBtQ48lihnYRbPRzWWPTt+nGxh8CarSSVIB7BFwllEcjlwy5oeLFGdK0q5J5ekAB&#10;86TbAA00zKxA/Fim3DYQw69s+codqqimM6GBuxqTgCJaeTSJN1eIKEnsiU+MOzKrWaw7GeG8OC37&#10;OrXHb2RFV/C01MdRjPfFVt0WW3UhG64NWoxcbN+ZcOrPugcJectNklhnZyZBjy9nyrPIcH+ta8LY&#10;vz57D/vw4vjInnfC4aSjk0ucQ6xL1uKKh/+Xu+tLMIIW4va7QlgfX07B7R6zTnb40uwTjfdNUVEf&#10;ybrk8pcE9mP4x494BymqfBrzuHu4fWAtISi4VXcw50S5EMeCOw6ffti7uH3r0IUwulfb8dLURMpa&#10;FBSlmRk6RYy+7+CYvubRYTH3zINwz6nhMrfi6stHhtFaPdkCDD1UBH9p8RS0PBv/p+wfViG6of9A&#10;7/MdUR/SeAHkOuCb6pt45u15wD2XVEtsNr3xbhKLDZiX7MT0hpwkgFbXwkbuaeA5rjGOs8QuBLUQ&#10;nVMaEI0sDDxW9+NxQgIoue0yXIslub9bKM+TRoGe+Wu4qVT70o1HKZEQ+V/KCavA97usBPixugtj&#10;FFIxNmO0WEMNSMzF70RM9pqpKShXaRCYVYlotxzgFeTpVaGOGDtqn52Lo4q+Elu40wyj2SdHF8e/&#10;47E33D4KYuTo+YfXUXjboAU7Xh5J9UhaxjFe+PnFAXRhzi/XhzdUKQ96qjkdZ/ZSjYQZ27nnV9Ux&#10;t+oIctTENHS9g25WNE6f1qWbU5/VsbfKOza2I1+vBo51Iak6wVVXxJGrUQfjIZ2rao9Q1RV45mn0&#10;apzONY3TEaaqbM2RuVVTMWgGq3KBtp46eJCTUesYidVBbktJRg+x+JEijETWgpfHEvIpDo2JF3Xh&#10;Pj1aqeKnJWOM8s3UVoFzKSqQxra4OEtF8XOaZW2MPDYhbUUG9Pi23RHaq4MjRREf449ATwK6dAnn&#10;nw7FOWBfVFt8KMdqCydVj8US9+4ooEluVWpyqZqVk9LKnd8cAu/+eKFx3oe3L8o/tERf81URzg7p&#10;w/sOHBI7HoxF+e2hWE1IWma71eoe/Wwh5O64j81mm70ULe5Xa5dLPoAoQ62V1kuCuFvKP2oIOMxi&#10;IMQePgCHYhi9D8hdKW+XPQ3t6CptgDGpH0e3gwP8oQZDeSRwWl4JcE7zaX5zacAtpJbkcbcQKziE&#10;N/UZlvPxZ/7taXEcGy5uU2wT4OTu49Ky03eQTqnt4gD/Rm5NWDpB3q9oBeYhqgeveBkqN2+MCeCo&#10;FtgwugDCI4+6ngxlAI1+jQrmti+sin4KseXNxUq4T+2kmAtS6+3IcrlHMwxq6IKKBsuOylYzq8Ys&#10;vPo1cN+qHSXDN6dT4XqidOMuE04CLi93X+rtOe8yFL9AzHFVnrcWuF2zGmQgpQ77LNE/PUew+uHl&#10;/llGB5HBldECOWVPWzutR2uBGaDb0qEQB0bHV1FKqqC5alnKkfIlYKhWe9sJyGpfbco38EQPjapX&#10;bJSFiiNH+TRLMuRyfThJpIyDL4xXfEFF3BATL5U+fQ4YMFBgAwSNYtwMWxTwe4SGiOFYQlwj8ZH1&#10;ck5JHD4SWRdLSR+CTpe+kRw0gNHmWrnCvAnVZWZF08jagZQsMrmgbV8tzbTC9pwznchxqYugO8gY&#10;fqlpXLpoOo+MOr1lZSFX4kf2GelzKha8lzPqt2rFoySR7SAOoxQ1h+UhliaERpsz+NxCSRW1U4e/&#10;fcGNt8tGXQ9MqR2cTuFNvwaYnLd66FIbb6JlW5HeGJWxPF7zRef4gonVRIYIf8jqHAbu+o5dSVZ0&#10;3+yjwEGcdNu+FkV0zU1NxQEfdn31cjVx6OV1gYvs0KVI3ce7OWrjDoulcXS0ro7BR1dkv+8ZSHdm&#10;92tj7QaqXAL0o5SUV6eRlWA/yRqQUlzOpWW5vTJ/GiX3vGVNLTxod/n66JwQl9tdfS9ryIt6rxQg&#10;rDW7Z0q9OpmSxQO+qnGIt/tzwZIxMvrUsRq7nMshOZD+aIeG24z3IYT0851TsMuWpVaNC0sixA/p&#10;ARXSY1L9R8Jb7jpPFFaYHut0Vt8qRs28Eij8SS2LkOvr27mE9nC/pdW/tJJYGiUhkvRX5uQRVWgY&#10;pag78I0MCEYLxV29QTm9rl/eWR4o2RQtZRusAEJhX8fvzipIoU6W2xc5DvsvptwwLDZ3Gj29y01D&#10;LSjFzz8wS+hGyKI2aaxz5lT4oJNBLcTB8pbZVIEEaVKkR32GCyfhl5rcHvyQBD2XdlvHLNc2udf2&#10;nHKrsBllKyQZVz4FYPJ9V7Fm2kAUJfLh0VUDqOOTmfMaesR6kx7zGlUQhueUmzv+KLguzXZ5Sm12&#10;e/8alWL/FwtV6id6bVarZIfJ0c5evZil7ABLHpRBKNwuC7DWpgMMX2NOXl9e4iWqCwtobEoNiQGV&#10;De4Am6/TCsyDQqMFry8WeiOoeEHCaZ8HDDRWYyOauq+Zfiu5kV5uymzzUtbduNFqYamUu4N7cznk&#10;4/fgfCI3Wo4fsUTix/+vqu583H8iksL0GcBHNRVyIbZvDieneRM7RRNljIuUzVBr37FoThA65h3f&#10;qaavJM9qt/k8v/GRc13Wb25EQXIs6rP0YLfuE/GeRCbtajbkHPnCrS6Szd344lL2CGpLvkJWEwcQ&#10;Y8CG/sIl3rk7BRhs41TOxblgzKZRUzDcqyjzCMOq0DYYSCBApEylVCTAilUV5SszKm2IQUPJktw2&#10;R2GOIYY6jmcSVZU4prQhUhvSzef4pA7+YrFyL7n6fLlzUiCrjV6td2fmiT0q4nwKL5cg6E2nx+lN&#10;KvT05RyEk7tKa4TADQUh9GmrR1Ef9Rrwhk6gj/YJIuO6RmJduliy9YkEQLnIADU9u4PwO0R1vMMN&#10;xif/jFewEH3fPemV7w8gY0AUz7J4sD4+3i3eXsyupsdnp9y+IkE/qbDbG2dRxaTzxW/+20UfjNxE&#10;otzEnDC2OG6bSrfdpayB4k3pNMGtj8jayRW8tP07wADtOqMTPy1k62CgZLz/o9i29TgsdbJ7Bbt0&#10;ejimeDdiLScPvBvsXFDUUMa6FSTKysU0fKlYHYmj83CQ08504OQuF4+jN+aIO6SEyP6xNRtHcBxn&#10;oyIadMQPD7XXMoBL0PZgTajJ3CjQs9AcR0qLTb1DJX9h++SEcdoUDD7ixFDTYdlYLNFNZibp1EHj&#10;OolNyg8pLLG/OZk6DdSnNIctZiPQreQM60EAlHJaiD/llxQd55Eih6OgtChLvt2BkXGaD6tsa+st&#10;U+pAdtqzsEmwTbndyq2bZjFETDxxnXxk4aJf2IUAwHxwIDIO5+/UpHU0fiuPqCroD1eLpVqEOI/C&#10;F6e/BOMbmLZVJjv1QFwgyuJpoxoBsfZcXygyS0SttdQ0DDOxO5f5aGrPLy6tlcYds9qKMZdliU8u&#10;UjJxi9LPncq8j4IcrmPLSu7tEi/vRCTYLpZMYYWBGqOD0qWIXCKoyFhtLbFXSZC/vvpq7+LkZ3se&#10;+ssvKg9lcx3sl1989dVTupm9+LfdFe7mQ/hf1xDULziEj6vkDp9v/3nvxc6zbvLNMu7xYf0dhEtA&#10;B/v95tsufnaTrc2Nr5eXlta1nU4vfZt1+xfHl9dXlzwmePINa9uda99Gg+l+u6GdAbBeIKK541bd&#10;thG0SETGBp3jVxeKHxjV8B9cF3F5zlCGQxte6zF2Yu5T5LIGrwlZM2BE+kQiE/Bbe9XJH8YkYPQJ&#10;Hv/rlJbXwQ0uaeDC5Ux3//J0++nqymRve2nj2fLS1t7TzZ3VldXNlclkdXOyu7W78mxjfW9ld7K2&#10;vLq+hv82NnY3N57urE2W9nbXVvekjclkc2dla31r49n21rP13adrm/C87a0vobHtyfKz7eXV3Y2d&#10;3V382lrdXV6e4N+9nc3d7ZW9tb317cmONLK6vbO3s7O5s7y7srWDljd2tlbXl1Ymu+h7fWdle/3p&#10;6vbS1vbu8tbeZHN9Y/tPuhrG/3o9Pb787eLsv8dNcrJ/YLk4m+8cQJZjSd45RxDpd7hybnNlfbK2&#10;ub4F7Rh3llwcnQuylQCg+e/s/Hx7YftJdoxYmex0KCf1x2uToFpLjyUZY71TL750I3PjYbSa3qwd&#10;mWXU4o0oYKQHNyfY7MQVg0Ra1Sw0LBNjJTBymCYGcDbISsIQWFzERZtP1ja6inbAiLol4K6bTEGR&#10;y7g8t5vghtruZPNoszvGbbvd6XQZd4GsT90p120cHeG2iLVVXMGzPDnu1pdO8M7M5vFWd7xystSt&#10;n2xNpQmOja1rS1vHuONu+WSj2zoqdVZTZ14cfa53G6un8IRNVle715OV193GxmPf53YRXbtlDaW4&#10;r6a8XO79PRq7xmk5pCa8lSpecwLdWxd67ftMy2v1zkXINdy2K4olyCEkzhRHd39X+U41TBqVh1rt&#10;rd5m958ymoxG/ks30PC78wwYD+5dc6+YQz4PLzX7UX0pnd30lvPb55bm3BUAfNQkp/V/qC9tw5hn&#10;0TuCa/Nh9On7m+nFDFZYvOeFubqrc+QF9V+uTiBmdp8aj8Cy12sjSDldXZ4pwY2Z9f30Bqu5XFVK&#10;DArFYY7UWG/1f5tgtY4Q8COzKijBRLF6v0ukeaf4SYoTf477L5Jua8RuhMXWrD3AiaV/czvjcQxL&#10;Z0PCakMVj7XiwLMfLT0KCk1rIVooVFueUCB6HLVOGXg2wZrDPaNpq8KxNd6BqwsiX0lLblbkEFBN&#10;FhN9Gf4jmrRXG4a7S3THZrxSvSY8VVTbgXaq0lZYCKkeXi5mt6dWYVyWhgY40RXr51qWc2Cy+2sl&#10;RGLgBPePOMr3brqDd5Vei271nXnaKH8Q/Nnc7Ws2GqUNb9aiDrZit40U2fmXo+tZXEJSkuWyU+z1&#10;8t7lWbduYbNiTcp9XozF5LuVu+i5g9zIgjYo9J6ntk9mN4dqCqP2Eg7zyaUEblWOSYyatPhEgcJD&#10;7jM9Qzj7TsWqpRNf+rPg8a4odsIAY+5RpBoZSbCAi6XhufKClx7BUTq9X8lUUmZfEWdTbY3WzZKm&#10;nXi0pq2yx1TWCmhBlr/wFCJfPAqx+HxtcVnyTzFdZNGYoUMB4qzDTBksDa8rTkAr6aVoOslUU4H1&#10;ugoR9Su7DPG+oXtLbhGjQ0NFMactQZlgCYyLBa8daqmY2tHoP0u6m1Zj/dTRPGr2tNna+GnsBC1i&#10;l1AH4WAM43dvFTyjyhgVJLcgTAr3QB4v1LU+AU50GFSuYI1/Q1oNfkCzMOfwpEMkLXx3t6DixS5L&#10;GgUumdOSWmT+D8VxiNxGjtM+yd5+LT1QCBbWicZXftcvD2FYjtq0pqabQJiIPClJViKntK7oQlKh&#10;9eGQoZ2dkHWJXkej7/Q64gXk+kYt/BSJFNk2Lvjo+GIH7/LWWXZZuuQrR672q+94ZkUvJ2sV+jXE&#10;o5SsroxmQWWRcrIaTaryiesaq3BRQxv9wxa9at4tNAoIVYiae4ptxnLEz7v7BmqrFMWqgYtDge3E&#10;Dyt4f2NVI4+qIbOYug56/CfJUTL7TnRj4ySPWl1cRLGwquXhA4qOvr0zseU4xukyRSi36SyPCjg1&#10;Yzxdy1OdLuK0sSKaCXPQLkVsfhCBmZ/58RawrM/6fAvb+5wPuLC9z/mEC9v7nI+4sL3P+YwL2/uc&#10;D7mwvc/5lAvb+5yPubC9z/mcC9v7nA+6sL3P+aQL2/ucj7qwvcc+68KyuOh2f/fw4OXPhwf7/3Wv&#10;27QbR8hZmPn2zeXx6QFum4Uuzj/GvEx/YAn8PLo9v+HuwPOb96/81i/czr4k94D9msryPhMWkntN&#10;5JoRdof/5ULXR9gQdePXbpaSiG3Rl0QuUcsl7wQ44KLFuleYr6fShHL743fv7VrEsTQiAQKov7jH&#10;Gwa/tQ1XKsOLFE6wAJ8wADlvw97XuXTSgwBG++xM+5e/XXBTTVZ3j0lv3jEdt0micxVOEZDng5VG&#10;NKZvs3t9djP7/exUN45GaFJzVSS5x0bFtwVv9uD7fopLF+AJfXek16wMql7myOYcyy1UYdYBe9pl&#10;yCXgnYabujPS0V0xM5BhVGNGQ9yAI7t6mif1rZjADqoxae/qviMR8FQkSz1J4RmLprOPiwDbC8nc&#10;ukgFYhSWp02kAm0/cScNzCMt7NMlFpG75zjH3p0N+DxO6dj8lpBLQNGGDyYTuCDVW4S62Za3TkpZ&#10;QJCmw7FpIIOKzmz6kkoXcDmSrVH/LEOWsdZEO2LoewvVp46CjhsnF6Wj+4eRIMrTnuav3emOVcVu&#10;bHypeFAlfUk5PWxyModAlL8ASJaB9IzV4kSqlNfRyH3koUonLTUm4/zSQ66JEvujk5dwikUWC66H&#10;/VBIM2cEOeeLh3QgXNwD0eC1sci9hmbHQuHhxTTiWjy7QCj5xbFcoTDvEIuu5srznr3ARbeWrmzt&#10;VyVqqLBRozp1Tykv5298tvxfGYnbZgXQ7JfwZZJ4m2zC0B9GY74GIll/i3e+86luVH9N9tF7E+D+&#10;aQOiPQ5wd1cOwIIuJMRtoLxSlGGvscC4l+TDAM0UjPuYnW6CFn0W7moaMf+89gV5FJ42yAHz9RTk&#10;DlOY7Fp7gAAWkM1QjV2JIY7pVSjH308v8HLXcemgP3tpgYdTSmsjB+d9lFhfMuyG+eIii5n0EQhx&#10;lV4gj3Bs3vFAyLXFBjzFWFrXGP6Qg1Yr26jZ5SPeRIMDwO6MTMQpP3ma2NCDpg4+4GWGt3Krknmk&#10;iJBUZ+67aPc+jIbMdNY9SXmQjVuvJABsXDKQMz/YYiqg5Q4+jmZ5nBRoRFHBXzfrPY82GrXvo4ln&#10;of9AGt0miqT0/lld2/gyxgHXfryipu0FZn1czgFIORpDP480YjnFD6cOmSv9UBIgH97BtsZvl9d0&#10;nwrVlgkLkoyrkC18yx/Rg2iTKo42W0ZMk64cAM8f1yBXxJghcfFvwShpG8kXbDr1RiLjn2Gfcrig&#10;o2b2I2Ng1JtkEHQhK0TCeBNaVC9IqpAXMz5VPMWujPm/sbrl6GSlHAezC5bUYAdCTtGF95YgLWmd&#10;WH9pmVfbOKDlPlNyDpcm+pPQ68MemAs5b598jqo3OFLKuDJQZVTB05rR1cqLtyY7YOB+1QhLY5+A&#10;Iu8X3Bi7jp+HBh1JmVJ9tlVbCMYdMgd6Gd/upLBp6anQqvj72+w8/6HTfT4EcT4s9kpxNK4/dY/X&#10;17RMUIFIOIqKFWMoAn1iKmge7I7+X9pn06O3sN/cNDBijfFjXS8+Pbs4uv7wZGAhJ5xyg87RZFyI&#10;d2tFUq2EUnX2rviTO6tP//Zy73DnxS8/vlx8wlMlz1B9F/E/cJajJRitTokDp+sc90mxQLNuQOJn&#10;1C1pQGr4ZNNm9qCdFLWID8bL3I+MT0eAbLaTYMfbBzv7++iiGnqCNUbSP2MoWHCqX/zTE2mPo/x9&#10;+l5N7FI5RpRwM7q7v1IhMmB09Gic4bU7i0obU+PCc+p4msF5jhGIAVZsoJoiWLyy/YOynIo8bLIi&#10;JPdaCU5SNEqhW9iK+kZE3BQQb8wZZHYXSxEkjkPv+QFI+WDn8RS78wjyxzlRa5XyUnsW2HAHLLZe&#10;rSt1EfnK8W4sMNST1zSGxD8b/Hiyzrp/4flQc5GUO9ULKnii0UumVB+uO5jChWFlHxg+t6gqKFwy&#10;z5kOhzDOqrqsDMdEcQAoqQfUBmmmUgJHw+TFjy9Vrdd9d25A1pVdfug69OgSxz3QURvkwU9SibRG&#10;hUEbfuD201AGduj49Wp+SVRChr3MyRWWFSXQhkOVWWeCrIFwJNcOYpjO2tGez2XijM0R2sd04oMY&#10;6V74Qz14p2VtpyEOzFnltORTmSmkNYZewiBDjrS6r6APD5tuywKn3SvPv0gAvd3fikQbjGR1S+K7&#10;LjiIacJyHe/grmxGvzTxopynKAcryEvNCT7FeY+TKDOk0qE1gOVIqxpvr/9A0YH5xzD1/vANW+60&#10;Ed51m5tLqdHyMy8X9OZaBYcVhYqwiKQYcow4yCKyqmfteuSZjorD8ONKhfF6JWF3vmTL/ECz7s1k&#10;dNhMqc4zBx0lugoXJdmZy9I3m/Xd476lm9FQYUrgJMAl2CmO1vhYvJ+ie6G5aoDChBLK/To+dzIo&#10;DTcs1itxnE6/mQbv0+8AgOHRgcs18Vrt9dk7mKOMCCgFSP1QyK5h4L84PYXjI0djEENpAaRNa8n5&#10;D//zD3/443/86g//+9//179j8Gxm1vFvXMiJ165M+gbqWEfKlN7lO7pu0qWVnLb79MPNNN8HAWxk&#10;96cAVQOczwXRkG3GKlZg6oJcWYroCHrZ4wOFoevlxOIBEGVJ4WNavU4iFHKwKwrxgcqpRCIorgV+&#10;efqzqsv3F3m+/dPhi2fPDvZUAhYPi2AimhrsiIR3UPqp6A3Vy0LHR5GsUSt1LWk+JEzJ981GlABD&#10;g6wtWHbUoogyiwSX7KzlGaoh0/0zW+pVMdkpqFKq7vm8wNBg4LGoKpWhy9Ks2pg/1scMduTdH2C/&#10;UK9BvKfnKqsR7IK9IRzMYlNLEXwPwCB83z8xnUai/pLeKE1kMudxowxWUixZNhetVkTOoJBL3xUb&#10;rtpAX0fFCi2Nl5azn91Ep0NX1iClD4xj+jJrn9/g086Ua9YGmvDg3gJXtfFRefqLaiPWkG5e20Ad&#10;5FoZalUcdmisgWY/L9AD8PQoC0S6PntOZpSs/QkKfr4HD/clazs77mlUEGeXt9fHuH+QjhuFNM+G&#10;8YMKsd5QtJN9Udox4JnvKVcVh2q5k0DAZkZh5UAHNhpvfSC07A5Z0ic2JAHxvUEDeImY5srnHOBd&#10;Y0NdbWFUE8mCmALG5fXny1psGoNAFierGCgelV9GIN1TOz1guXlIKCspTVsPstj0R1u/KG3rzFbs&#10;Iyk1GAMXjK2ClIEQy8vX094ROQ4tOtmFrzqrG7m6RKKcnDIAYYd+INd8rCfLlhbaLMJ0dj3DvYTQ&#10;ZtBfaiWxb3I0lFRJ7k+CY+2KXl30ZV+NKnp7YCRx08R1g32DbQuXzJ5J9oAJdYr2DrlwOL/KXEtu&#10;miwUzVbhM1M1wMRrbTCBxPKOMGp/oiChtBMRm8TDYJ3nAFkidEv/PXy0+4vAyymOZffDL9h0khre&#10;BcH13zJxQEYbR0BcY96T8eysjo1CZ8qGbeH1gLUMtrBmVOBcVFY0iuYuCubZESY5PxZQ6WtUmtCU&#10;cV6BJgHQzFagMexfty24DLDEdo7gEdN3mARyhZ/RUen5IiJRUVGeTao9VbJnSozFM0T88fr15Xtp&#10;1YxC+V0ZQzQMJRV6/TFBOZEnoZatVgVFhlzOWDr45DxSwRmF29A2GS3oYsl+rYbp1w6AuOMZF0ZI&#10;MJAy0lHChGPaWi6HQKT/Mv3ugwVjymHOmDorOLQuuSqNb2MtHslZKhBRzGHY22lAnlnNuydaQLAM&#10;xdJyuf5Im3m30aY6eQ64abpygCcQySEPxM2UZgHk9WxXmKMvzv6QExsyhBre7Lyqx0woztxcHn53&#10;Cf0RoAllwUtYxnyurNkYbPf5MrN3+96BxVTYTIH4s4nfHwVmPbPTmCVAhEWaohR9WhI+wWcIsHmE&#10;VIwUPVftU2HgZbkPWMmR1MghJ73ry8ub04YUU4Nl/mbcBKdI5KC/QaxLKTX6l5PN1cnyxvLx6WTz&#10;dG31FPHaf0rcVWlSpQ108sSfWr0xWZxkQjFrIdmqhwLYRdxOH8o+SFdpRCdJMZvwSvjzsLiyjH7K&#10;U7A+x5yoIuZZlAzABuRdFhw+pzLQJ4NEBEECJsQTYJwhgVmCUYdfPgU86JxhrDVkDorny2xLkR4n&#10;ROrBh4ub3yHZjp9CK1Q01Yvs6hJSTzO8xfKgKV7IC1ZeMUAv2uf4I3Yqb779ldeOk5E2L+1hVPEi&#10;nC2GO2+PXfemsWU3q/exm5NTYTdoMM1mmUkZ6bxlTnpJC5E0QMJjW9USZoq+koV7s/3QPuyqm0ML&#10;MkYcQv8NLX1Qy0ccLD2RRaxgp8n5uqvfOkAYCwQxj4oFb0+Ta1kNfgVKMmjmOopvrxB2xGBn9lN2&#10;CHyKpOE5lSXvUQNQ8Pw4uSPINml8DAKBxNCtYw3zak0HIowqTh8uU9iHTy9puneehiF420C+XrzQ&#10;a6Ma56OgT+hPpr03LGObb97sXxxfT99OL/D0m5S0tWn/zO/fz84S3CTAQIFh1IAbmOUkS7IvoU2u&#10;V84B6AquapjB4T6Jef/WY+MbhlxBdFyACyw+fba0FIdlAV2w+RDOk1WRNTL6MhJZhixMUeQBR2lp&#10;vtJtEonfb4P9VZjyge7u1dfLa9A6+dfE//o12ovXwAFYPtlUevzpCMxRwCiqdivIsgPEh19Gp5J0&#10;aHQm7f8fjSTIojJ8E/nVAR3AiF5gIpC7PVNmBbF97i8XE6KiLpfnjVpY92CGc5ZZrNdT6QdqVTJN&#10;Y1UbcJL8KfTTaO1lMKDAGIxvPiQNCLu++3+B7xPsMhXMekUqbOrSkJpU1x8iLcFJLdwcl43Ma7Di&#10;3CZYIauJ9hBbvz7Ex5AvJegBbrzpevRsO+BrGjGnWGNfLg0TExPVgC9OrVU0RIHqd1+J6qIcFwc/&#10;y648PiT17+WqNlYLOce7/sIydseI4sB9vdI02HxYUgJEzawE7jdTHDJKYNu9AQpzYUjiwB//VbQ+&#10;advxqRnO80J71fqFxgr/AHvCTpIwFRifRngUXYm9ZfHVZAExuaTDoqOHNyG1YkoI+ujRx2j8+lQ9&#10;Tq4PJxfUTTkCnHcnOAXLa+vY8BPNFj+rGwJDo9ahj1hUTRcSQekOjhe/j4otclVQF/KJw+ZdQLa8&#10;tuZFPbFf3FHI3dnp1V/kkoTozmE+v4F6AacbIW72+3o07gmxCk5oC6XI0EQVEXPeTPzI/JEyHSKK&#10;0pRC9epl+7RK2WZSi+PHq8Xu/XCrkc1W42Nuqy1LSKaZ48LkebeyuJRf59SpzvPrCJ/+HQjHVPup&#10;/eIUSbNEiJxaLFDAO5yL/HIgmU4vdEfvfnGzyiBJetw4C9LQR5FlzeF+qBTEQt5lDooSxmxrKW+Q&#10;9lGUNkzdJTFZt8H4IBxryzAUMRXQJeTYG2KwsAENop9T3CeqsoBTaJTBFysGY8jCGkxATC+a8RLK&#10;JBiCUkYYxo13GEm+nyZkHswiiM5ZmwLbQ4TrhaiY4W1gMoU2vU1PQrnH+qXOGjoLicFwVa294nhr&#10;tQDfTz+t/R3WSE1DRPcDKPJ6rgiB8sr0qXuZJuYn36rglCMzfs+lChDliN0TDx5ISRmY3qmQadwV&#10;nHzBIheJTxHcTAljIp/LColC9ZvrLlcEQvJpQUWyWSuRatQxeNEcK3K57eiVQCQraUtJAxnzN+Du&#10;OAqdAwuS08MPqDS0i1hCkmqoCw96xI5gE0Rip18UCECT6dC+ykEY5MdRlFBrCqotd85RFK/cWD9I&#10;nq+DSJ05h28C5Abm0fhne11yUexMN9PYESD0p8FK9XIIpT6aXb19om0NvH1iHEAaBx0l9sekwddS&#10;cpW8haOrIUtkadUnu1b5JKve5Rf6WNw/gdmNu0CfBLtH0UTYWjFnitozWK+tlueaAUdXV+di5bc7&#10;Nsl2lO78tBB8i7Oro2Nsx1+kHcH+oSNUQhND546Q441Vx4qQnpvRbRf2zXbakkyLM0goUyjg9voa&#10;2KPEuP8YkjbsNIT27KehNeMtXRWmhayMUUE+gaj5GkppKpFcGO/MQPPBHd7iijFX7407pi4r1jWC&#10;o7I4k8mo6GNxIpEWH8OptOsQvND06Sx0wDRqQcsEl3ISc3K/lzllb8/QkTxd5GnWCiPy+OJCnJI3&#10;jw1JZo8JEbjBM342qJrJ3MNiegymENdc9jKHuTjiRChXjGWArci5fzNjEyMJphE/fFpAwlz4Q+s+&#10;0RJKFfE7r0JdvszDfBaBFZMkvK/oIfaQV7XNBZfvUFFvpl7uuQFnC2yhLsWUwhLKnD2aIaCBAp79&#10;+nRu4LxeG/i8nCCpuHgh4ehEbkgydU+hl7+b+6kT+/jUy6hfri7j3mj4Mh+8h3r1E+6hlvag710L&#10;lwYTQjdUpCNYGKa03PPo6abSjPdny0uTte++/ALrqns3veYlpfglB0c6ZuGDUimxz/H2+fnlsZgW&#10;B4goOmI2a0dT3R31N0Fih9mWqwxsX5qWv4TMdXFZWW6ZHEgBf6oPSaLdZbvb0SDuxMqWWDmhC1lY&#10;XbXzR4uQeOi+/MIq4USx+epCKOdIOxTELOva68K1kaz8btzz4CkcwjIxowZF8ce8kitpYJRhZtQJ&#10;DUdYpcvjvpjiMMhDmZ3i+vsa4wUve4BT0Z0pl5axm27qTYOZQ6DMStMowUQW7O/LL4arCankWfl5&#10;9x++ZgwbOtOrZ5fXSkmYzSASqPkYyKg1UZHUiWltm9LiMusEJUAlDFgWANz8x2Qcfi7+dv7h/ROm&#10;AXi3vFMR9rQIoh0so6tdRQnIFUD6lRuWppwcPL+elO2TE6wmuoalUhkZGmiHRcsbyU6OKg2Uv2j3&#10;8rf1Ptbh6mBLWK1+m+MUy6oMvx50atAMV23cBVKe2pdLOgrclYQAHAw9bOMcNjl+PoVNejwTx4Yq&#10;JSQuparU3BCrvN9KNO7Jo5ffds+fPzu6fU86/ubqGuE9D9zTP7mPPwLbX30FRtX9zGv+Z3gjGczx&#10;nVzg72yyo963d3t9qYwSTlvyDGeUkWFzptbs1QeCh8aBqg7/3bnbBexgfxchbp1czBg3D3+0i3g/&#10;8oZrYXwflVewue/tttcXt7Jr7o2a3wSt85is+XVjcx7Jwiw4P6eEhb4VASYOrMH16fwPpQV+Et8I&#10;Xe7gyLuNAGZf7InFDzZm7SizkkgUVtY1h4cBcYKZG7JMQ3Qb+QxQhn6kkHq4E2sSyIQuUMQRLhA4&#10;ywtHEgrM8xEhC3w04tPw+Urxj19QZf6UQ9UUGcjQHD0zRoeNBjcwA/+VWDX9Tg3ejXH5yrv3H7u7&#10;McLx9cdx/ICKzyTW9ylFC8WPgo9jnjS5uZT9a1xJz+B9rGxZ88QATQ2RnhrEppT0K5uVMbHITwfi&#10;DpNSkWFFEgFVxUA+HPpIyIezselTRTbGhA0QqzxTGbjDvcoIipM09MppsY3KGxijM4zvLUr4MQBD&#10;FOTYQ3XK0QGvM691QJWIJYvZHG3TSZjcMpy5HyPORubVl5dQH2m3w03+PsbRnRJl1cFB2i2suiCC&#10;WEP+5WUTGDePsVnCEi27hKCTgiHlt6NRhCxpE7FSYgeMUajWnN9r5d8RrlEXJkzlMVirKwvHd9W4&#10;1iXBO9XzrEzWlLWKCiTto2bdiQAOOypnqaiQYigs/ynNYEeF5aD/ptBNJlmpBksaBVPl/nTwE5bO&#10;i6tZYkwSdIJmwSfY+qfPG6pwxmxg+CLF88+SpnXdiACmYXEIEapE9oEoJR+vgkBIWAl3AZynnNIG&#10;M8u6l2WJOrp8fYyrpsaANIMPg73caXyp1xmB0dwRmpvLknTc8cWYd3XaFRLPL2dTsh8vqlijPNbe&#10;VWIIKx24/7CIn+2Tk2BDHKAyInccVPLFRAI02GHRgrWRJUuljee98yReZIdOsaO7bUSnSatCMHCo&#10;2nrm+ACklsLfeVV7smJCiwi71Z+ckrR08ZVQlDJM1CrR2kfTTMVxe5xawnd7NZwWaspoy6bxyHBc&#10;ZqI5V+KF0bgkKVcJd+OBR4dkOsUF79P88hLhDtyU4oj1ejllgKBzqgaNNgLMc7JN2sM2ltMjmAEp&#10;XMkwT/SeVK6NhD5F9IGyHgCFE+Vr1rpiTxYT9ZJ6oWhp44WFBR6u/3H7+Z5ZA1BjoMPNLY1jewcv&#10;91/+8nLv6fZB1MF4Q8ET9gn2YUObM4p4UUGfYTqAfHz+nKsGf9ZgcOJKbXL8rY4P0mwsrRApzBvx&#10;e30Zp33lA/cPreN5oFXYjCy0srYq/x4zE0aSfEwmG3jNBtIa36t4e0YyEdXE3+dScK1b2VjW31sb&#10;9W/UkTJ402bFfwOy5eUtTZ+g1/KBnHU8t7O0JaCvMH4KQ5AOV/FUg4wHrcAGX0OZFRCMjAK/J3iS&#10;xzqCQ2NprVsVqLuV1RUAr+WW0TZ+Ly9B3OFVnwlgZdfaPN7ZCjhWV5YKtJOtSfPhY11dSwNf3SAa&#10;DSOTrdXyQTyuAbzl1TVgHo9zr27KvzYswIfE1c3Vbm1zRca1tmJIPr6S4cl0ynxhtYFU8qoHQRsL&#10;FeI8wBVxp4UQlqimYo6/xhYSe1jfWmaLQggrqxj+lhHCZAPw4UNQONnA8FFL/l0GOvkN9AvA8rFu&#10;s72CH/wj1VY2MAxMp7WBHuNDBkeSBAggtZUlYAD/SoMrm6BBfOBprm6NTeAtJv5R9GyC5ryDVeSu&#10;YzZ0nkFR5WMFWASUq5jOddYnXXsbK5gMfqxg7omA5S3WtN5JDPxgGfzcWBGopW+MvIwAGHAwiA3/&#10;jbWzsraMFjCrWFf4B6QjtfkbtMt/MFrUIXq93YJqpAM0GRH6jt8gTSQvT6AQY+qWt0j7jq91LmzA&#10;xoepQOfA7QQPySm61ja7CXCpGEIu1+wKSqxg+GgM/ygIICn8nmxudaxuPUsWJzrAMAIUMlICBPk0&#10;FIiUJPrplRDvJG3oL79Inkljnv5cHJ9lNiVkvPDi9fnZ32+n3QHe4rl9rY/EMoaTN8N9ULv+Acfm&#10;9vfPD/ffwvlXvJm2ucB38bAM5tnviztP8Mje0sBLe//Mp/a+6Yat9iLvxhgj9sve8IIbC4mhgDEB&#10;ajlIkD3vUhZYY/SYW//2ml4ZBhakOACoo6iuJq6Attzh/kkvCeM9tJiv8cUJgZFTk6IJJPfIGJ3t&#10;P//+8I9ngjf6xiPp+PIcjwD30yXp7dHsTZeLv319e7qoe7jewod+0pt+0jHYk4Dl1d62CR/ahDdt&#10;wg3uoMjACIi6u4JDfmlQKWMyL2N5XsbKvIzVeRlrVcYxlJwMzCkPK1cpgvLt6w9V4iV84NdnOO2R&#10;617wZHZO4IQcyNHkKvn0/Hb2u94dNtOMswu0h/uqObE4Lo0zSlPLAeUev7m8bfJG0svZ29+0OhT9&#10;+I1jchfxcXbyPn6fwFlMmtP1ToIuS71K3hfyMn/WyCnAqDGtL4FWDCohlaakEGNbWhJpglmNRM7/&#10;9jtOFRA+j6KJjkshPB0V5H9+wghNDSUTJVhDWvRcyPiqN9jhUR0fK84ROzq7meHc5S3017epGwGL&#10;stnCfES5hrWdFveLix8uZzwyCWNVirN0Ka5hSJL2UcaX6+5f/Hx21Vb1iCJquumeP6utFyhJexx+&#10;hPdWv7WjqGx5HMfH14K48+m76fmyFBsPUR/b10YKvQgKfVq4vO0uODP7TqRhoEaTX1nuREjEPsQ3&#10;79H2OleoMEzkBYQXOHFyhD2ksUyWsjmlldLbpJt4u0YV/irQR9lnGj0wTIQmiobP+ESTEeq7meKp&#10;+pOTK5wknfHgkicSukcPQNxRk09tt8woBv6bDh6+NnJ5pX6IOC58/qO8o841VjDmv0P5yh2AFxyQ&#10;np4MlTg8vuF5C7z9Kh7bZHwKbVAGwrPLe/M8ak3KI13vQJcvnIciZscUudMT8Rd7Ot4qxduFSme8&#10;tlmQqsHb2mNsBCqqx1cwv1hcVrylnWiafZnwzDxWqxBY9psg06PmjAKWu7g0eg5YRwcsLcTqHgTw&#10;azB3qE5YFyXTu5lqLV0y0RPr2FBZzxYUszXoI7BmiLU+SoS7enGYDAsDDUgQgf7MK5/kVYhl1CLN&#10;UMJtgkNE1Lzl1i2RmKZz/FJ1pLuxLPKXxNNLUpkPnzoPUm5BK6c61lz7r15bgkzHf+3V/Ou8mj94&#10;zR+m3IEZ/9Cr+sO8qs+9qoD8/Iin68bPe/Wfz6v/dMcbeIoXLH6a4i4HPEx4gRimMbLasSNpzuB3&#10;vRnlcePdXt3duVUPoi7u/lNVYbx70G/gYF4LL6wBksc4+OQLPQsClvZ3XVzKPMg6WNDlkBWjx1yL&#10;gUmK8Bdic3mTpK6mF9JLRKfrtaKpFwo0KvUp5gdcJ+pjp/iE9NyhcJe5HEtuOwOSOGcOnsckPMfb&#10;L2fQn/jUmiJ0NkZu2xiS5jQVYO3TC3Z1yePi4/1eA/vz6h9EAwdvzq5kPPR0jZHeAoGkBMS4gKzT&#10;Z6wVR1xkdlJ2w8d8+lIJ5V1SLnEhn+XDZ3Jz7axLNWwC4bdLcTsD2NRZ48Ebaw0CP3BdNQg+F5uN&#10;3NQwxU+0KRChHdKxf+2fT+x8PARgAmcOokapSIBol9Ype7VH1s2Nb7hRGPXv8Y/BLoBGvQ/YmtId&#10;Ia2Tx1PRQ0LjuMqwnlFdOlJ9TdelivdDaNXKwF1HHw1xeFxHTFPGb6RMCl+eYVnRwTdk9YuC4STl&#10;Tav67wzEOcgIZjK85LM3TgpUk6azmaR1BpVWlY6iXt2s5RW+khVbY0N6clylxINAZ20TQhYaiKWo&#10;MsrrVkZQPLRfWaImPjJdxEPC1Th6KGiFR/dp7QkMmGnX49PPTDuxYsWVcRefBpvrIeBYM6XPUTp4&#10;7G559DXlqE1VohEr70odyp0YlVIQeTKzyk1Cr6Ghy5UVcgM50PrfnR1Pv78+gmPIxQktGEC48+Ln&#10;vcPX59D/tKc4tRciRivvPP/bn0tl0ojUPJsdHr/98OYQam7UzOwjUKdUqFv5VDkFt0aahOPFDwds&#10;5OziDXrp7Aa40JagXtlpwjIHCmA2xCLPNdJE8YpBWWkr0i0xFou0qFYgSeMoMh0jhEuITymKKkuV&#10;rQwxSqz0KDVRTtviARFMO56Kfzd9yUlJOc+xNKWVrbaD3FRAAxVClxmXgdTjxLIRTVbaKwkf7VSR&#10;4cQZvC6rsa5VkQhVW5aeGtMUtGY/jOsWRwGmRoeuy/SVgkMnujV2Mf0tPn51bI0qHp1H2VuzOdNY&#10;RQ8HRcUgVj/eMXbv1+GhJzZSzGe6W9x6Jhcxz1AeZVrx9K46lTTJwC+6jWXsPFipz2dM5YvYKjJh&#10;nJyPlVSLBoTrq2x5lFypxZXMdoYQG6Oz27dTafUEhMQCIlR1JVZSaaRiKZjE7/Sk2DovpmFPYI0G&#10;JRaYPFnQj9iIgb8QzzGFbYlDHNRrg3dXckh5zMXhNTwx7NrGEhyQzXiieIbkGIZahzXXyx3iHdQD&#10;7L/Db4FQ2fFTMr9U+O7jr/AllNZ0yRRvRiWusjQrxB0ccNSTwqNKDMvQrQNnuKOR4+pHWDwSJusJ&#10;RN4+zDy6BCwNahy8RXC1Kk7BOfn/YM8FdcSUD8X4LpYum58h3EmdnDeXhwYe2yulRnbYsjBBVAVG&#10;BHxhIO/NwaTpFEKzQ3FeYC5izTMzHSnkZ2nh367PbqaH8n1ItTj1rlDmBPoAFomeJxdVQT5xW6YW&#10;7NY2v/P0JmfS8EQTrqDirkDI4PIEoCNTitcjhpD1rYsgVWELUlb/Gucq+beFVdhJc6tRiEMSIPVy&#10;98bpUlKWnNqEBJ0Mgl9BVsJhrGdVSwbAGFzneZIEc2Vds4lqGJJfYG4H0Xynqg/13O84VVaSi27b&#10;Xoq2R3DzV/7w9nqab9CNrg2OPmlNmVs8qPuO9skX71N+s7e65+mOmaCG1GLE4Q+L8jfqhtjiSasp&#10;yw2pn00cpYfSjIuBIPeGgSDS1zTGP4K5sreYAa96wtjdOR1VhFMB9tsFRLfUcnkmoNlk8XfH/VWD&#10;N89nM7uOr57+sV+mwRnogGXr1RFRO+my/SnH6iM3W7eiPkL0B3SI1rTfBbHZgE/Pp2RiLMwquYMS&#10;1YWy7hK8QDMwEBUoy5QieRirVMuT0AZCfUaTDVBaHo0G2s7Z81wTas+of8UxI7NXVR69qvKSUif1&#10;xxKPKPG4OvPydyolxuaDpSRa/sFSK9TfhktRpxQdBiUgD98ckkg1HDjB9WsLaJn+Fu64XzLWU265&#10;womRSC1+q4VEnaa4h3Jl5Wu9pfAWlzRsSFDZZsendF3FZ/qqXOGQG8mNJ9KVIUHCwzAS27FbWnzC&#10;y/Hh96ofb2ohrxYvW4FU54E5381SysnqWdLIpPwASfZuIpCCmfKT/cG85MoVttNAOW/DjjXBiXDK&#10;10mizwgfxQnrGewpxNQDB+WjLV7CwD/8bwiWnF8xWnLBLAFSQZJr+qyH0TLoVLBmYgCoTbDtQQF2&#10;iJ9UHAp4ldCMskOs9YIkm9bTIhNlLc95acNr15VL3RrXmesGf+yzXVDupYgVfSq3UpAT0sc977u5&#10;5fvpmPbWgtTR+86WfjntNQ6fIYrBQZia3XO9GdTqxqnADk1CxXg769I9pz6ZRvUHMofoUSriL+va&#10;pwMpjK32U+2t3oDZipJlrgasMbQz1yBDXq7bKI59Yq35U6oaNAK/ikSMVGTCoIqInLXfAbyvpWKO&#10;dqFiFYddFo3ex+Et9hRn5e6cCvEJPw1h50HkrPx72H2ZEZKmZhz+UPUqxaet1757NPtBYfSrzZJ8&#10;IN1ozOSCkkOhOaft3yARw7O3c7ANNzsKz+jrcPvVuq52XUd910kaBU3k1nOiMxw+E1EOHYijd5d4&#10;COW/LNNrcShOCZ2jQZGFe7NEeGbRhYBCSXQRJjOGNWKg18Ex0jXuLriannDAqgKpg8D8tlzLJKo0&#10;pHHaJJGpYRlp6UeY74uwrOsEBPXltCBqlYKqHbILRwHW1cntMUL8iAOETKmDgiXMsZRSFDnZmvo/&#10;zH3ZstrIsujzOhH9D4RP7I69Q6dbYhAg33bvAMQ8iXlwdKwQSAKBJAQIEDj8ZefhftL9hZM1SCqm&#10;5WXv7ruPI2yjGrKyMrOysrKyqmJ3xsedHf4ZwboyYZCVcW2I0ZGBjPLgWES4qQT7XjQbNA9xVoSe&#10;afRkHT44h4QJscIHexhHE0KTeBcfN/71ujVkyOE3rnHmmwyhLTM8CE07AjnEHLlSHxVDC0gwk9Gt&#10;XaQGM3QRB/EVG8g5zwRO4YLMN+YdSqTa6jnvKDqEdfCBdfkLz8RaBT5UbO/C6Raw75xXF93I+Yo3&#10;JDAl0fnKoJH7MRIIyVOXXi902yFA7Px05ffB3Y/Ij8Yg0vKvyM1CiIa8/8RehAsESeQjmOX7v1NH&#10;0T/ghfrlZrfX4ZKoZXhgDVfA59eoNiSwkNRde5JeNygYBkkKyCdqHZ1oDvuNFVTgYqTF8PDG5ZkR&#10;ys5qpFw4qTClKITr8XjjeCBzV6BDcTshKDhHdaVjX4HH8QitYAcHz9zkA/E+qB4w89bICdEJ5iN2&#10;zmOwZ/cO8CYFObtD238Jal/PZkHjoT5j3RdEMiM9xCxPY1izRYoslGPo0I1kIxphMQo6WN1HwpdT&#10;yM5SAYVFgMoMmsTGVvTx1BnEFPmhIcTijRB9ImORgghlDy068MTJIo1Ze5UQERiBf3m8qGF6EVkH&#10;YSIGEX79aDfDtQpgcTfEPzNu3T9AYqLWcDgX84llnDEYkDYIafJ0BQ3TAqNhGXA4IjwQUUyhPwIx&#10;CQmMJ/2rMk+4dFeTrRRM+7iRmyFI0pixxOoLEokQkuSaG0wdprFwyOJZ4VaDoNZwBrsIpGhF6oAk&#10;hBoF6xI0/zPN3MtKmBKQGGEb/H40iFg35TelE5MwXPQyXb8nV9DmLUIsPhRAaIXjOSvUK3jv+tFy&#10;6s579gYi2AgjlMR8o1R+1DJDV5Zm4RHyoEcv95o0yrr3+V8tFlij8c4OxrgSUHdUiwwSVOA6O+zY&#10;j5gQ0FVCE0qSaGRT2zdS1Vcu7TsNEnvTSCAGAlYBb8/xzxRwpGwpN8NlKRVKSL7jKu1bhNkTcz6Q&#10;knfOUoy1Da3+ENVxSyYOi9+7G+91qaJNPjjXQkz7awcEi97fr6ZcQgtWl1iJ13A80e6H8hEQ6HZ7&#10;INAQoVghsOwH85v5+XjtGhVghuUPrlyv4niwZPbQ3YBFuFKwgO7QRMKLL5ZghRfGVXTjBDJO4dpQ&#10;OLtLT04zSENkAD4lQCLHkaJFLuU9PslCYIO/Eu2kBGtdHuXTeAayS/sZkRitiJic+0URQoIlBlMY&#10;JkxY98DSA5Y7PDLr0f9XHvcwO+ZEW8E8mOxQ8jOPnBzwA62WeLiOAP5DGKEtS/ifXUMRTwD0F23h&#10;kB6rFrzucdvj2y6j/WxkosVIh3k4l7W44wSb+cgxzNS9W4syeXTRzqbcEpzX9sB52FExFw8a+oLS&#10;5agOYcXXL3EqlNTBzHrTn0BCVCSqEbP45Q5t6rXHDd6ERWJ3PvLjk8UQAoVl5GlZvK+Fi9E2cVx+&#10;BjsyyBZ2tKTGN9w8wwY1iqSJwLohBhYzJGLPNglIrWewSWd4tHMfLvL8QP54WM/Duiy44xkLIRFD&#10;orv+QMceQum8YVPAnGd4Ia7hjUfMCtSrewGMSA1HWrF4UGEKg1WDtT3hKhqSDD9C2qD0MNQBxjXS&#10;HI/K4QoAEhq7I5juu1ATZQaPYMfvCxH5+RIJK6YsIhGP5gD4/4vwlQ5pHvEVUr7C9WG66gWfPEKO&#10;jvhgyMPNAsGAvfPgPKYcwRSCOwTMf0IeHqss8MAkgkbI+ZmwObiJgic35WB9RRQY8u6EyMGleag0&#10;koywVqCXAml4SxRDhRWoK2aWw9oZfJcajoRyfsR/eROGA/2F7vP73RxzxNvtP0diEOj/wGN47exk&#10;Z9WHgdrEWftIXUXcpyHkkaqKfiG2EK4Qp96tYKPNQyIgJsNBrELSogjnqeHVAiLIJGIbGPOVvCIR&#10;GZUvX8P3EaORRMUNAQVmUO8pKGCPkijGUIt6gOhoowqC7GoE1IPFGdpUuiben+ophqXojZuU0A37&#10;I3BcF/l+ex3EzA6fP2OKgv5mOEXpfzfs2Rn+AbPpftODnGtjL2jxTse9S9r5PqjhfnhfFVL3AUAY&#10;LM7r9ZwPg5jR5Y9VOzYi7pAhCg4dEaNSgsQDmY20tYcD4ebederAB3sNXD+sYfcZaVd4EzXOwCZw&#10;YarAP4L/GZqzS1Bs0FKzN/AJ3HjVkAH+KFqPSsgLcv4D9dBux+vsTNydD1YPQXHWdx4Q/OVf3/r/&#10;/y92L6l/Vc5eHghaQJLvjVV4KEZ3W6bBThCKVGZ2UhmXFn7UFIlZ5EpC6+gn4kMcPnQlHnI4ECSY&#10;hDdwiv0Am1gu+gUBpFiCyd5U0NOgNLM9HEJ6KCz/BhUD15p/Q8q75TxyNiej2egHpSMgC1ydeK+G&#10;wsz3sRvIRyzu71Ac3+Q20l1QCCsNwvnQ8RN4/u4d6EFB5pImBOdKrm53O0N9TM3ex4tvQhJypBsA&#10;vo/qzAKRzjYAhuD4wCFJPH+0Cw+mJSyuNJudExmdhHl5vXAOF6943mBGI3TiQSNXMUO0schfAXWi&#10;1pif9A2wtywRqmkQhnTVF0BnrB7Eq8cOeUq2YJ5Bdd9UFqQ8Iz20dOiLwZ6dB1y4dWa+0UooOeGO&#10;UYTVVTvheLry3YdXYVJC3LsxA0F/ufdiBoRAFGNRfCzdqIVQvClpQrJfZeIPqhhZuFfG/hU0BvCT&#10;w19RywzEf8kDdeWHYlB7vfa2oX4wTUZfeOsYb3ChJVvwF53Pw11n6tw5hQEIGQ/EiEXvwWD20joR&#10;ZJwaHLxZI48MkZcg6XyfZN8nBX4eJhAW9/d6CyPYLWp9xq0G6yJ0nw5oFb5wVp1QYKjZj67WQXlN&#10;iH2DNz9vs9FFOyh7osN16qfbXHTrDsrF50vCzD/oBI/iMh6fNKFtU7yCrxDANWrB1202RY1mn2+z&#10;KW40ex1mBw7rgGFhAF5grdBJjHjG3xO3grbtqg4+soKHMKF9FL5LyREwBRqmSD3kS5T9jDVRiSfc&#10;iQo8ZtDLC9pKxH9YVgVpAXqoMowEISRdBBc1jLKwV+tBPkId5wc3Yz4og3qPy8BVYzHks4AyBKkA&#10;EXIWOsIWmEGzqGaCEBaIW0EL7aAK9jqjZUqQACshvOQmjgQMPxAJaB+ENyj4bIPDBh9PtFGBJlW0&#10;s8rEWSBXL/LpAC3gVeKgM2y4W7j6Ah3N+MBJr4P2mdkVIIapoXpmUad8Dwr9aajTW5ZphB7qwp+O&#10;OhXqPx31JBahv5TqdLj+yaj/JcS+FjM0sQVXpEayRUfXdVgP7hwMxDAkhp1V8cl/aos/PMt2O/kh&#10;aNEgY7cm33ckMTpJR8pj7D4zdyU9iTeAMRuFrT0dveAFJcEPQJMvj8Yt6KXAnxyBI6oT1bU3mmmc&#10;YYvQMjw4p/fqGzo53BKYk+zmEhyCvz9ax9pzVEM+IReZf6m2RqfcH06sDL1Ihb+UYPfa4n8Rwag9&#10;8x0UozX+UpLda6n/RSRD5uF30AsVJ/PuXzMiGcX47yASzNXoDvPb46TBNM3oRSwxjM6Mfoa/vuIF&#10;N9mrub7r7F1H3tkAbDAxmXUJ9lKAQYMjUq9dqYEWCu+3Q9YWxhVdRkdOWGNPDfa9PQgwB5OJR44o&#10;sk9CasIrksQ1deuEJdkBdeDuA+zHBU8tzWCmlJdwUXwf3n/vywG7h6rGcHlNje1XmRy4D0y4dzlj&#10;0D7t1blk3Dus5yOc0WoPX4nJnBbf7Eg7yMQPyIeFAAWA4SB4SqGQBgGfwu4iX0OA7INoJQCMgAe9&#10;Rb8ZTj9agUIJdtlNp2YMJZAJJjQ0bDqUjAdLSIDIiDYNsUPthNSHn2EgKc6Af94kyFXV+6Lxq+C5&#10;cMgQ0Nef/1bSMhIcYgU8ojhdkeSZgAZkenPYBftyQICwv+8esDF8py+5KBAAhCxngF5JFQxnGb0N&#10;TQc5/UKpeICDAxU8A8GhCxjNX7/A+A+7T3j0ju2YmLtHw0S3YBMfLmNGpzAgBYYYeskN3aMu/irA&#10;XfIWvjSDjiO0DL29HIMNh49W3Z/prNX6jF0cgS+DOi2I6XjjlKiYQ9WKNTab9cENF8P4xZDr3QjE&#10;hDCijbknIFia3tx9iEuHtjM7kkinnggG3lNHxAzaChj/5khlxilVsgG7AzljSjAh7yz7wt9IkiMJ&#10;Z6KxmNubGG30g267R/Mgoz8R/u8T9UCeg/9fbigbqdpgTRLyldgsMA3ALiuZQZA9HZ58QRlJTM/7&#10;muRpMbJpH+3H4yAiuL7+YbQ1OATu4aBB4F3dTocbJOxDCMDDOcirgVcfz6rjTAQH+UCCdUp4BChw&#10;vIT9QjEepOsQ+XEv6VTyaGM4vA7h9IYAUjfK9dVsVHCDS4GoQCKPyRv3sgXSfgURU4QRyegnjBb6&#10;qBu2qmJ8W6liSQdjCBqMYX8PvnoPdQMfzMF+HhBxeACAjRxEUyy7fYEj3HBiFZ0FJhdTkCA6nHoX&#10;WxBVoDdBRQlkkzn6xhDxDVn0tDVpnBzvxqGKugGaCKUyTMAJWD3EiHIgvaNiD4VvLpmaa/DgGq70&#10;xq4OU+g6zgPv4H5lsokv9DNBC+Sc/rgXSbIFTwchMTRRT9AZszuihXFYFBpiPykMZ3Lwj5DX8PUH&#10;g861NMbCHEog7A14c27FsyM2gwEyox1RuxQNuoaGfDQQMaHh5By2BnGF8IJ02ujt2SLchWhhj9lG&#10;zxRR7YcfpUKOezIlJsgSAO5Nu4ppbUxH+ME7dMgNXSTAj3ZwexDcIAC/iUi+4NC0/MEAvwMogXRw&#10;yIts7sFDx6pGiqOhRFkGsPAlwsLf/1Z0tCYg8fhiAlSFz8EtqdWsSB3iBA2c0T04Dd1ZeMvbLNI0&#10;HvVR89j1QdFkYlmQykLQ2H5hNYZdS5F6RUYzXJDuEQ0VBESxtfBCjfYMc4USGkdwq5ap0gsreVt1&#10;waJHPlyG90gpYowRvx+oDRBieFfjijmQRA51seMZSfudMsGJeOizygSn3o0LrCtwFqtMcAKjTPD3&#10;t3ZsA8sxnB7DEYWr02HN3jf/4PweE7QR3e2LCRddCPHs8lDE2FDoMO1wCuYOXA16zQHIovfCsxjh&#10;lgLeRPfYYWIGm2d4sKPXEXx6/TsL4L5LCIfffsOY4MUemrFR7FsIJoUmZpIPdu5nah+gjSxiJOIw&#10;LnhndLnR0H0ecBv73DOPeES94DwFhWQjLUOARLZzlNZiTrqmyIzMnFP+fItSeGYW+bYxFr//joDD&#10;PhaQMdJ2KO2hfEPGVzwpMG8vXBHx59vTsiwRMRfI/gY5G3yXCfDx8HnCIrT6xW9VkPAgAiRQRxCb&#10;A4cs8BDF15pj+uPT7DjtPgIPt/RCQAEFmPqo/xBlG72gcM9+aiU9IFzw6sNTCpJnD1C40k2T1HZh&#10;D5u8TVxs+qGtIoQwHZaAOeISPvUQ6C4HjvSDsoJACbhUkEwR9MHoYFDb+M7xwLwkXwAGqTGyeYn2&#10;18B1hlcDeOEFMeYoCVZRUC7IiC6lDY1HYucGZSHQmlCO7B1gFsB7BzHmdUlozyNl0K9gdPo9c+H8&#10;k6TDzBAkn6+TER3QAXDytAEcvUMJdBSQol8MiILdxYRfcUz01y9z3YR3COHKTUiAvQ1KRNwOU5e0&#10;/p11zRCLAFvLmtz1wLLGYRpqEVEjrMigQNG/xfcGJ7LseoL+99W9R/+wu0f/sIvQJ6L3EqgdlEVp&#10;jzqJguURb2gSAhbmTnBu+MnUm/wB/rO5ihQpHh7R5MPMzsRhEqzTeKzI4CkgqIMFDFnEz68zQDIe&#10;5IbrIER4vCEcLoZICh0A+CNcFuEvqoxo+DsZeS88OjFB3b4wADFiUBpjFQw9sFpMzVsGl0PdTeVY&#10;BdAZH7fEGgZosxgl0snwRm+Gp5qQAUamJ/SQEjDhKno7ykVvKj3PRc8r3ecSNQq70RB6iQogetIY&#10;cbZNmnTnTmKKo5/wF3cywgljTNgA7yLAUCWGIfAn7BRG++0iGPfHRUCkSJOofRZlfKMFTcBNsAkY&#10;IE4gqgwUMIYCSgQtUcFMBAS/MOC+Bh8IVPiBwHzFQdOwuEckxJMkjv8hPEWSBJAAHF6S4Gx6phjE&#10;Ht08cCNNkZ1ANDf0itoeJNITKwfGGkFaHDQiOp2IEcBRbJFzjLIXDwYUv7CDqAN0JMWMIVcH8XoR&#10;BRaYOy/vfh3m2qpjuoaJR6dD0m+M2pPdBcbkud5guCHFdaeDjr0wNlRoIGEEgKVhIaS53nexSDgT&#10;Uxg3YzIYiCh8K4jfgjlK28z0V5CWVzzcg0LEGCWG3dNCKMTrm5BQ0BdTiCgDiP2Ah+uA/4GYBt/I&#10;qUrTIFKBlIlEIpLrNT2/FmjJ7+D827xnSc96CMjMSPfGmQF2hwjGKBiLYSQNZUk4Ls+3+L+vmv1j&#10;1ebfVy2ILrvtM+PSiT2eX4AwgTlIehzK8eMRgZ2W4Y4esDcIVYsGewHpppvRDgMCxvxfwvPHeN7c&#10;qh+KEFYOt2R6dy+S2Ixm4jPeFoJ3ww08vOHg+JPgEiP7z8eXTBfvh3srn4GaCtmC1+rPJZTRrsEa&#10;7gkj0fZ9/OufRD7Mlj8LGObFnwWMDKdvdPNfp3q0NXOnJpisyNCmxmVg0oYOF7wNRDdcb2yQb3pP&#10;n03Zz+fiJzPk1TT6pMzVLPqkzNUk+qTM1RwaWHN3Sp1o3CD7bqq4zr6bgK6z76Y1nB1o8+9S07AG&#10;ChURbeSdWv5O33xf9Ts1+H3V77QzIQEjqWCoPLg0mNx2GUwKaG2PzfLbhw8DzYN1FWOBBtEKkREO&#10;7Yb7iWxB1goPC7xlrkarsmgJyMzpuH838x+ONCEbjD9mxJM96m/a7zFSDvYLv2NWZ4hBeEON5ps+&#10;UOv7xtb48gizWzvjR7C63pLBFlFgzD9G7Na4eNPsJNc3P8I9ic9+PO0BOwzf1vQQRor49agNctvJ&#10;X9sG2Zn+S9uAGKU/Af7TCfG55REo0NBSeWh30KdOv8Gl5I9y6RtWw5fngL/Bmh8H/PLylB/fAPoj&#10;TGBU+NVq5dryINvzwQO1oYLFSufOAgmzv1f/Ph9s7xVSrPqeg4FxD1PQ++T9W6C+Y/h/C9R3aCsM&#10;6q+ea6+4jR1zeAJmXt8GSaMv3hNfD2xnREm4xt/QdnRXDy55YqbWWGTYDTzT2iPXxxdo4GsMuQBx&#10;Pdh0szYL9JHXF6bT0z3kkLytRyfuRCwhQBhIlIsvddX2sQXcjkNSC5uNhXZ2X8MsiLIhWzZRtSqK&#10;EIFbN3C978OXIvi3vykA4mPs7+i/WPwfMXAMkv7ANxjVNhzIA5ck7RUqFFTMyW3c04JlQpmqs9Jh&#10;G3LjfIyFhWI9T915sQ+5ajxeVHofAAz8TLx2m4XXPrqGAt6G0p35+WMsr1pwE6z+KSPGuvAEsb4D&#10;LnxKCgJyFSKOfIqLQqyv+94nAYDuNmv9UzwGDbvwX1v5JPyEQMttYN/3YBPRkTCVMidKxqSHO5Uj&#10;roAYv+LC/By28Q87/XXuakz+NddQ1adco3AR3t+iI/SLpSJsMNIb2fcgjBa8YAhvbNnBy+t49nlS&#10;AlZPO12Gd96HNOoRoScKQGjL+xrDjykhkcahIl9iEEC1w+Ytjzj4qsilprpbizGejczDp87QHsZN&#10;aRR6AZvUqgY3bkVVYdfpsF+iMIkYC+Qrvs0ZhYl9/emNdl3NwGfrvrNNXhn0Y7Ru1FIs7OlnEnSN&#10;bo9TALvYVW9/+sy/bmYrcKbHvqjmK7z6SLoEGyG6ar/GE8mvMR5FbMTQdSmQBKFg+dotjGdVf6KM&#10;whQRYn//Wyz288+gWGLjphLDr4V7+PlSfffzz//46fHzHRjdh+T+6bd/+hQIlu1PH/7ff//fDxDW&#10;9+nDSGwKTbegL83KZaf3Lq3+/LKeS9qHf/7+H7/5H33bRT2N+bbl7D/6nz6oyM/8EX6jZP5DDBfx&#10;1p8+4NGC0UWyFUv9Gv9lLiTTsVT610QmI0iJ/4qVdmaspMN1WElQexBhG099jGc+CtkY/fPh9/+A&#10;X7/tNONjVy7RNuHr04el57kfef50Ov16Sv662S34uCRJvJDgE4lfoMQv+zOcF/Z/cfb/SYAEcGR9&#10;P4fH7JBCiiG46mxz8D59+IAaCv+QzmnzsB33sLNwK9qc1+EeQaT7+PivcT4EDnV/0+YfIYwRtrp/&#10;h6Bky4Q9RvS8nQvP9pE2f+OjElF7qJpnepaOOxvigHuds7zrVNQMQtsyETU+gnJcfPrg/wJCqMLb&#10;zh9+V2A/y/uNJ0Wuq5LUa4gYo6vGSSmGSgEQ3CyT/i3q+aobks/Z/4rF5Nf5xuYhA0gn8I9IDnnl&#10;qg1dovx9WHHBm/bimvJQ72MBxpi32fVhevydyF7VAp0C63VIjRV6yd9Q01fFGCaEWehxbP13mIXF&#10;X4TkL4lkPy5+jAsfE+lfBBBNgQFCSt7AaOJjd++BwZS8hUFVybugsGVv4PSXB3vmqGCWBEwk0vVN&#10;0ULiA1PHHr+Z+ulDYPmwwh7JKeXZxxPac/49TkmE2EiTIqzuKy3xy/a/Q3wgJiyuRdPeqkaHWU0p&#10;lqN6NPGtetjG/52XVnwql+v01tNad5HL5xbFXC+Xr+ZyMp/p5PaD8vKolaWLWpZOVbl5aOZyqc7a&#10;auU4IYf/5HNQHv0p5n7+Tz/3f3IdVBn+dHJ5nkvl5HVpPUvUrFy5j5NzBj/LVSFz0Snmc4NifjEo&#10;5Rfrcr4zqRVOi3J+sWjIuU29cNrUMUA5n2vKuRP625FzKaWYy7blfLNfynf6Rf80K/v7ecXPGuHf&#10;U7GSP81bck6YQAuT8nLQLXU3OB8DDAuyld75m89CRzsL6HR+nTsVu6TLuWo312l2oWvFnIp7X8mh&#10;3nWKpMv4304pd6qWgSyVQm4N3YO8RVW+LUcAdnIF6C3QZV4tdDYNKFqABuTcolOANKAIAHKawKxm&#10;F1ApVbtVvzMslouJojmfFAdNt7zM+yO/Yyp5DHDgVZZNf2pmC93z4li0Opduf72tnydJpdAadJx1&#10;un1pLbXBtNKXhUO1Wts0a4XlYrqsAem2PWHotYb1/O6c4pUiBhhv94XpeFSy1FHc18aWNJomlq5q&#10;e/vZSDxOkt04hDen9LGbMSpxzki2i8uJWjGrdt1MnVurDVdYi72h5eoTe4oBbmdOLaE7Yn3l1ke2&#10;mzbd7faw36np46aby1Wh+1U53wFx6UyKBRCIGaLtsijnC8Vec1AsDbqtZXUx9RfT4hkD3Mwqp1Kz&#10;0k31WoXSsGbOj8VLTe7Ki6XaG5xH5iTTKOSTSq+l14oLXxusTwvc5dpqWiqb2lorDZLZbftyOi9c&#10;DFDglMuy1lt7zf5AVLqWNhkN3dm4FNfH8a41tbWNOnJ3s3L8MEt8q/sYICdbtdHIEs2p7R7mzjRt&#10;rLfttauqzrZub7fps7fbckdezeVOICa5QhGJmJzNSYPUNlMaT8g/WZU/FeYYoNXS4vZZMHpaw6uN&#10;FkJmWHHKm/ayvuc3ZtM/WUvuzLfsica12tZ8Ey9eyu2LBwuG1uoy9ctG/TA2RMPVS9xYwQCbbY8b&#10;zaQZ34EAynJqsLK3M6DHbD7dHPfnRt9PViaLjLg4Xc6mLqUzI81MNQU1V6xphdbRrsT73GgsrkaK&#10;MyMjRZ7vyo3xsNHZVbbD1eiYPytLTY6rrXTFNGz50EwMamZnr+TTTr9/ujRrplmeTFswj+z2w5t/&#10;MIaQVlYulazV0edG3bu4cnM/TBRqknIY56vmYZLOllstrpGzyvx5pBjVs1krmInUXNjP/bbSVNbj&#10;QUs5Sq14IYUBCpnBpOzNOGHuJ1sHfjgq88K2e9jJk9V8up3bTb9VkqpC+7Dczo1SxYlX5gOJbzgX&#10;oyH2s6lRe2v3l5PDyfMGYwxQWif2u1zbBy41u25VkUbOXNTcvdXbbcYjXSib5X4pteC2laSxF/mW&#10;ZE73zjLgbqY0WGY5VdTUktiKY4DOMNPSh8lpYr+2joO5NepZJW3J15dK7TiZFNaFM9eZavP4eZRt&#10;SY2tlpCyl9JFs/VOL7tKysvFUDoofc/etXUNA0zO0iV53++Z1YpsOFN+dBmfLU4fO6tOrbg61i67&#10;g5NbObPkaujkdodJxl4aFu+vxZXnWQll6HC1uO5Jtj9M9THAY7Ii5flxNikMRSWb5sZ8K2HJA63s&#10;iFs3lSx5te40VVPE2iCvFLnKROr0mpfNOV9aikptZRW6qyropENpAVKOAdpjMWFYttLk1oa76qXM&#10;pF3pDxR3s0geNrnepVPh66WeYHBDDxi3Paf85kBMTrmD5e4X6/Z4oKWMZrV+sICRGKCcle1ttdpI&#10;t8qDZqLtHwsd7nTcrbLOsSmrIjfW1+Pibr7bxletlTaLg+XgCIuLIQ7M+t7hzpd5x5rkjabWNdsY&#10;oFKr5/llTW5m18LBHybq8M+sUSo1itnBtlErVd1Rr7UoD63JoFpt+/ly/Zg3FAi0lFc7vTbvJfl1&#10;olvxkjXNK2OAh3KqVOhLdtJSTpaRr9UHvJ2ZrqZaszZbTQ5SRslo50n+dJbmiif7/KhVjDvdxiVt&#10;7UqrlislD0PzUEplF+5mhAGuZlqttOOEZVXKnqapaVc8jlTF6+e38HRxXPMTSko617NbTpXU7DZ9&#10;qWy51Tk/W3aKzkI/uuPiULXrA9lLVbZEHybLvZO4ynH9fmKXGFcG/n42hfGcLnCeURs7lZ7RSiw6&#10;6tG9DIb84jCbrrjswh7ITpE/1DOVQ704q7Tccqe6VxyMIdev1IurcmezVOaNfKJ+tPtZTqlOssds&#10;zm6q4sTParX4oWtrw8rplPTaA5OvT3LnRmbJxZsnb2jyphxX9pldmqivxbntc05SSqb43jnDO+XK&#10;YDTr8822xe9Hkj9LLjjtUha6Li+YcqNVny1Sipc3U1qvD4xZyNxKkhPJpiWs9kOMYaSBOmUvLW8S&#10;h7TOOWl/6o/jtridTC0518x1KgNpOBkmpmpR2w8WQrbEN2U+V/OleKOfr20Vq+bECZf9iq+4g6U4&#10;HkzSjjBWpGyeryd9LuM0+w23o6WOHcnhhHK/Mpgft6uk1OWO2dm+xTcqF2mu947NZHw7trXaYVTC&#10;GB53w11naQ173fQxlzF7eRNMXnVupQV3uDiX86lpW0v4blV1StzEL5/bhq3EVxkn7sstWZErLbm6&#10;3ze3y5Q7qGKA09FwOYS/+05XaM/yKcnAGrclFCpjo2p7o6KZd7uzXj+xTGw9P+daS/XIHTZ5abvK&#10;V0f1aUq0i8vq/JQd8hig6LvHgtI+bEYn7jJXJ1mfF1OX01bh+v6lKNjxZbqRMLfGUszzpYp0TI+F&#10;lT3JCtGMF/xaJQnALG85+W3b7uuzVm1RSHuT2iVebzcHrcusqpjzBQShLwfDfNrqDJNc2WrPSv7q&#10;olmJcWKhtdZHLscPFD9ZG3NkkhqLLngv1MocFFdOlo1uYt+2ujDCWgcxWdjOBvtSszVqZ7rtUyqn&#10;DSf1PDJIrdTyeJGnCW9j5M9JGVh4rEhEfaXSAxhWR25uVSdixePrB6eQKqwX6tJYrlfqMu3OtoN1&#10;3UsdzkXjnKqlF7J1EMsrycmCJhpvViJ0kTs49mFLaGhnuGnZjRe5w+Xkx2swn9bUrCotsnW3akhr&#10;/7xIm10ts5ScllJJH+rjVPYY37eF8UDqC4fe+SC1jrVMXRw1BB/TUMnXs4NlflBcWAWvo7dT7Q4Y&#10;B4PthLf2ul4uNH14M2DFTyDywFRLnK6IS3UuqGfVtDedTVvZjLO9Q6EtSmqV0PAyP8rry7Spbjui&#10;mTgO9Eu7uZKSVV9xDoqfTe6P63E2bTQce6Q3+jtf3nBeTygOd82UXp+uEp7o+7LD1yZ1P4MxzIkW&#10;CME069itaUKzBVGaJDLcSmg0xvloWMKvylFB5saxXl6eVWs7bVirtOZO3X68JvbqZqtjHDHA6Wqf&#10;X1jV3Gh0kZfWel31S+dG6hgvqO1R+iBOUtVMt2Tpaa+hNh0htUlO1p3txdhvCoNdanAZ91rn/dyU&#10;XLnSkDFAM9ueVirmdt4XtWTSl/zCYZe3ZHnTHRsTcSTlC0ap2KsMjyV7kRqsU4ltqeAuuUS/Z59R&#10;iLU3t/Wpoqf7vRPRh3q9tqrqFQ3ItnLiXbujJbZgvsuCmL+Yte0ws+DqDuDQPU5ET+9XyvN+ubMv&#10;wdS7djl16G+bpj7U9IMyOhLLoW+5YA72z4fJOl9brWvpMwTrj7en/C4LZu2+pTgp/3jRc5lxptG2&#10;nbmROYwb56yzH01lN0ntzU0ynlETLdxlaz6OJ6vVWS++0vWUPdus56rlTIRMvjsujWFgw3KpHedF&#10;P+v3VXc+32SGdV+dqRVeax3kfSHXa894dc61kx1Cw5Zhn+ddmIU5X790F352cMycxwn5wI98K7Vx&#10;piOtNF1zJz9XKxlyvdOrzC6nk92ZdvNVcdTu8SUvFAaM4bBrO2NPnPX8fmLuLo+zmq+NBqf0rlbs&#10;JJOGPHK8jFjspWqFvqkmeyvFbMpxjt9we4UbLkcKX/eMrJotSUqaMCXNxw3Lk6b8gd/ydYfjT7KU&#10;HNmzmVkacaouN1apujSMZ0cjsbbFuOgDA07mpTPaSR9JSvaQKJx748MxqZAuC9XhVKxVZ/pqb9at&#10;UaNVFfRTObWzRiOuvBD56cbnmrWpPKhmnKymJa3hkes6on1JOHFHKrnFXn036yWL9UuxgruckEvd&#10;rD2ZrgzLVfo9yd2PS1552GzHja40ElR+LfDDXW90Pk6kxMIeLd3BoumWhlqvuz+vF1x7cFlMssl5&#10;WhmnMECv01gYy3hH787jifom2fcK8eSwmrCEY79xGVTXSklstBP2oTQ85m1zeJLXvrnWV7v9UU3Y&#10;4CTtl3gls27MO/0EBhg/Sd7cV/Jzv7zeF7depepmy91FuSKswD7vXuarfhpGSem0rjWa8noHtmLf&#10;7nUyy1G+mu0my911o1Sd7sDhvlxjgGBbD0dGasjtW+ljWucP6dVKGkiNeBtkn5MUX6qD1DS4lCdW&#10;sltFHIgzYyhZfMaVJqJzrGGLbT8SRvEFHSmX5a58GOekUb/n5t22tdwKy07Hv4ybZk6qWJaVaqrG&#10;dDXe901rnV2v54NZr9csrjolRzNz221+sF5LueZAKRNT5FKI89mjcmlmrfRxro9bHfMojbI73+Zl&#10;s90rd6ugqk7KqNc8lrNqS7I3Yr6fmo7XK7/rXlr5bX9x6dpt3khqZE658LZn9JOuI1Z5y1PB3dc/&#10;tPpxvRHXioJv9dMHddkwxcn8IBe1wWq0ah+N9VHdtIduVstYYiWxzHTXcqopj7OYhhmpn1YXi4WX&#10;mqQaemsyqYIh3u1uS93hYFDYbja5PEzD63XFMc6VjeLIPWfv9ZaDcWGbjLf5gRzfaeeW3fXMLjE4&#10;nZqcbWjZVb1a3XiHCsxE1Z6pVo3qaJue6upwqyVdK70ZZfZTxxNPnl5TW6Y7VWGHoLflEmoCphyB&#10;W0tOeq9iDFdy2RhkeX05N8Vt250brmydeWEc3wo7/pDZjf30RMku0jOBPy9FriQdS5wreaKXvIDc&#10;Ao+XLUdcCsnO8UKdGPI5qZ93BaOZM+PjnjNLDdWJbyYcLx13L7wwnJZ4W2ylJo3pvLZNTMctL6+N&#10;BM+bV2szXSub9mq2ObfbjboxwRguUqOGmM5m9eGxWhGHaXl7WHPjWk1UmhXbbM30bk3s1uPHyfw8&#10;NfZbp9zu5PyVdfCznd10aDmnZUKZ2itr2zyZGGA+3T0Y86xxGStuP90ETeoeG1O+XnYTJuzATlpd&#10;tTdqVlKH4r7Y6Z6VnN2yKtzONtxLeny5eIlaeWsZo+NBP4gYoJ7WUr54XvJK93hxBF8q6AO9r2ve&#10;OeVVpGExV+BH/K6wXh7GCU4xXD95qukjw84YI0/ipoZd0ONJc5Tq5W1ifZWmDbXcLowzbjVRnpQ3&#10;ylbPSk61qM6MXZXfTKzyUu8OKkOzVBFse1AUQCQuYNCfuCSfK2xXfPEYn4OF35nzRGxgLI8V4djd&#10;8cKaly1+aRzqaSG75FQYunPp6HLnoyRwu2ZCPs+wU+B04Z1asmerlY42LMiCoOsXxziM1gXc5fNp&#10;lc6XqnNf6rR2Wiaj2LULmKQTp7gCrV6xBhXR1I1NY5BYj+3KIJ/Ttq125pDPwAy/rnjdvX+sWMlj&#10;9yw5EgZY72tFfejKSkuZ98/jkl/PSn7T11V9aK/X2io+TU4su5btzXdW1bEz/X56VlmuTqdKoWTn&#10;j1NZLGWz6hHW876GAfaFbGFU7xTa3N6pjdp6GcZCNZ86uMluuuwcCp3ZfDReKuv0zAP7Q91Wm9p+&#10;bXhZR6i4Y5EzrKOe2J6TrUzDFTBAkUuqyWbRnRrZ3PS0a5SNzawpTCfONju2Mq14Ue4uG+Dpmfii&#10;hLxHS6lVWjUmXH9Zm4/n56wheK2yMBhUJzMPA6yUqqW13tEOvWXnf9j7tl7FkWzN8zCah5LyP2y1&#10;1P1izfb9lurKI8CAMcYYMDe3jlq+ArYxtgHfjkaaHz6aM8uGfSlnZldTu072JivzYSe2I8IRK75Y&#10;sa5hG90x/S5HibJd2j1C3BcFD9IS4qq02johtCSRctcH9ldo+HjdVlJnfZxb1rQ/OLRXp8FFeYyk&#10;ybFratp52jPz4fDIYRE1PaTIfGYfRSHvTlkiXRibtWVFIdJVEwENVjbAhotPaLYotJCfAXs/oRpy&#10;dusekmliDzHkiIpYaXCDOCzFHFiE6MZndFfKkqLVWBHS0uJOCr0BPhEaWY5EzrLYccd8AraUE+oN&#10;D23ksgVIYuGJyMnX82N3PI0sOtfXYGiS3EE2GLTbsXAW9ok7X2vdDcRHLvfGQM3kjQqg9rFxf4eL&#10;i3Uub0cbySaluodWOTzEeUvcWb0RrYO46W/aho+ZIdWnW+hJsFxHOUptYeXh47EeSylppWGxosTB&#10;RYwoXL9Nt3y8g2pl3eAq7qoIVWmfkXFWoiSx+/ueE2dsnCKr87BnFby6S/Ae5Z3Q00DXnV4L2atq&#10;qbIiJu+XHMGh3Nndk2smuDAHBleLwAVdQsu08T5YzYo2dl5oVmxvcyvhDEyKh3xHoTrr8x5Zhv5o&#10;XbiZj3MOzbR90P8qHsuF7h4gddECInUY7gkTG5zHHrMvyXE4OhxiXNHXyjmMjmTmIZME7IeMJ05P&#10;7IpwcCoUMl3Ep7SzRnUwYqxHk86wuxC3+3rIY14aDvzh4CgvNtt5EHjzLg/eB0vtLvfjIG8Rgyky&#10;uZLsTInzIxjdGd/HWuLZmnQcbRGUkzynIr+lXrhNWtDoYLUACzbMWLkQpYjwN1yA8XFOWhQn9svJ&#10;wOFdjw8Ic1T2Iob0uS0REYi1GY3GmBMxIWmXzPBkLi+yDagLQ/y09jenQ3c57nSUSTzY7XZx7K1b&#10;wmFUhPseiMZlgugh3SPPu1RKwkDSZU/DXDxSxl7C66dZRLepzkVPycc73xTYysq7QEpPH0lniiNd&#10;O+TjSVdtlxux7x7RFc8O0GKHjmllrqQ0rPsRV3jz1TBn3Hh76J5n7jEvahpih7gIeZ8XGVPRArUX&#10;UCevtNyTeMwoddXilsPVAM6rKGmLCcAII6klzvHObGALZ1cO2I6ywvWNNGCNXty/NBi01A4Y1RfU&#10;+DAuOslImHgb3EqKWasHhkdxUxSqKJgbkjqzfGpVZOatpTKVMt8Jc3+hcequXIXbVGcv6m2rFc7z&#10;zXg09Q0Qsg8DlZDRVk9k85DF0WQT7e3pqLWfd8C2qDKEjWhp4XAkYiriDne18Hgwh+tzrFjlKLkY&#10;xg/hyBwudl4wUCUHNd2sQMZ7qUcwmsLO8u0g78oJ4qvYsiSnoKbrnVnCkMmWClk7Xeetrjs01keV&#10;a/lBcKyHbI/GScyhJzEMTt2OSoSsi6uaO0xpw5mhQ7azmp3Gk9WmpyYYPcJz7OCMPJxasNvxgD+m&#10;XlfwmZUShoFSXpiD7ypBf2Y8mX05HVVYzqd4jXfLNr3eLpSpOtTmymgyB8VCWfo7caqnIM24hMku&#10;xrAJmd6eNY/kaXQR2oVM42EmR26M9hnNDXTEMRjbzJkenQFv7rSc0GCORSoNNqv1dDXcjOgIE0CQ&#10;UlDFtxwzkvckgx43eau4yDbqaheQpg9LYbsAFZsmjSSB5RqkXEpFoX8m+K6x2QXmbu13A1PvU3tl&#10;0prpq8NkGFKT8bIPivbcMbUNq1ykrwEix+pUOKhU5FAjkQNNijYSeowJM1pZnTXbWfPLs7i3u+t9&#10;pz9sTyrrYj4rFGm0lU98CzUUZyYKfSSyt/WkEGYsGeF8umtn1MFJtmJQSGxpj8Sy62BzeiENTznY&#10;LULvtEzXuzMx263a+HJQBP2VkO8U1nRbLPyJtLC4LD265DLwf5RMfrB5SR+XrYKgyU2gABRsX3Zb&#10;CEHK8TjvL6fhWD3bq9iWImXmiAhbIOxWLegZIpYOjwCo6h5aG7uFWzmx2is9zJz3e23Lx49Rn0DJ&#10;NcFJYwQLM1jnS22/8MqOVi7P7KA0XGtH8RSqkeqypy/BuScMs/gi2yjZxDrbS/K1e6SUOWik5dki&#10;hxkbIjFcW5gp84A8F4N0sQ3Xgh5OFDF3c0t0z0Kw1LrSuMAuyqOxX2mrjM3VCaAPlT0u5rtcsGSL&#10;acq7OGxdpjcntQ0Z4fGA8mmVMcyWb+2W6pxtdeaj9U7Ze0uDlGKJm9dDLpGDOgR6gWCD7H2OZFZr&#10;P8RMVwO+hhOCVs6GdMTuQBfkQRBNITVzlZND60y1XBXJ6d5+wO/A4JeK6PhiaXe85YKnHS5L4t5J&#10;dJYL3JrkMzDn9o++5vhb0161FymbmXpowNG6lEBsAydW/ZbnjlNo5OyRvhWQ9HyPXjYpnMTRKccq&#10;kpGyw5yeTbsoKzlk17ZGXFejleWONcq17TGUnaMTN1MlmqUtDkGAyXJHftbfMaE5U/Qpmx7qIeOU&#10;vdmqBDtbW1mMoz499XEiSYN1MdueZJ/tOBsQVNphVGb0+CggKuHQvOBoqroKyBJk7lQZgKRmg65x&#10;YV+bTpmNMvDtLlRsNIydfKyP9NYu49h9Vuazkb6L2j5wj/BqoqkNpMgaONk2ioB/d4dnY9fPTxTF&#10;n+se7rhIjNBMC0fywsr4LSt7GK1ukYAO9yN+yaRmz8s7DJNGXmW3Lo+66XIprZNitsJRVe26vfls&#10;TKqoMLnARvE2vYlAl0QJPGsxQmxX1hkvSJL+yN0rETg3GC5ZWeSeUITIjtPYXQ5F/BCqWbzur6h8&#10;kA/mbfdkdzqCVvewPeiciLI3nPhCB5EjLRfQUAQ/jZSqduksKWsJNr2ZbM8ULRoxu6ECNiTJ6y85&#10;dTNeE2GfTnyw3bO+lFOXSaGHnJHIzLIcQsjd83JZozTL0UsxEApaTXpEFOizQTIj2tRJscZC5rVZ&#10;YX3M2WHHECNfhw0tOGUXfqjr+q47tXbIhLfxdHmy8R2Fh4todZZ3rCIMF4NdW3OxA5q1/XbPdrd9&#10;ftjljbBVzEZb3aHZUUbxSjDu9unLLLckHjSMtphNlosxb/SUzEGZo7zVtqI3CNHudMpn9ApTiCmL&#10;8Lzs+gKdYTuESybOEmttcHnmW6cueC5EzKxpWPTKUZoWPqKSJIv13W3RmfBlRhrINtwUfqF2JXPD&#10;o+wqOqEu+N6JOc87pWQSwdGblWUBtszBIZ5pQRlfbF8FTxccCUbKcsYRBBIYsFRwEe/3fcbKqVZ7&#10;MsFxS3S2FLtPiR7SXUiq3A0HtDCh1TmjtYUJlfYLj2dl5kJD1GMdlkwPKpemAyJ0NFfGnP0y55e0&#10;hcD6JqaTUvNbvVRfRPnUyThtHkped9pr0+Vcp3V9b3m6LFmVz60e8sXxBlJLCMe8SMUaXy7dJRhE&#10;xl1w5GezlTmVMbCLo7Mdge7Fw7mNJrrHeM6WPCNsJ24XulfkOYJBVNVlUgzQOYIpvfTQIaJOZAbe&#10;Zg+3Bu/j4B5iz3NP1kgZj4A97uihS9hbbRf1onyTR7ijLvWB7vbavE0gy3R+0VPiAbHuhrvpxFwQ&#10;ktCdx2PCoPIe+ErFdnzEDq0i75dkX2VmQ77QkSVYxVntZG5SewVK2QpjVF9SVGOS986TesjUFpm0&#10;RWmIL1zxPMb34/k6tLMzdpLj09SLlUniblML4bh0W3AYtU8Ts0ATPqG3XEgmqt5GF8dyNNQyZXYx&#10;pgUne4rH/Za5g4ANZh/vt8Rom4k7rzAUFTj5eB0Z7nhY5GgrQNIUkWW03KGKhvb6e2MaAZM/gGth&#10;s+TwPnlZy8iAFBV/Rq5R4dTHdNOaG/GJKEjZP7aEmPGO5ATpqZJfeAjN2DTjeqS6QuEF8kpLJcdv&#10;dWU1sbFdOL8AGxNi8EhOcbILqxJkJHaVbQY7UOiWxtk57PUSPeqRT/Ze1jn8onmO3vLLSt3dnUZH&#10;QpXMvpMt6h5Oz4bcOaRjtYhzBB05S2QypjMnnNDgtxPo3ONOhFHZsqf9RIOIBqePe0Q/Jv1eOMiU&#10;TrflUGsXUJ3m6rFu0Ar3wXxGofqypdtaR6JXbkG6I8eg+aG9i7FN14v77bYsky1UN9I1i7Heicw2&#10;vlDYbnzs6vSga+oDlkSnTN0gSYu+qlLpNC326FBBx6MSQvNW6xMvQNDALNxtIoY7YutF2Z9NsoUj&#10;e76TbsGKvB7ZO1i0BJ0goiSLHnje6gZlkt2lwapw52fdLIVGdAVNn21tSaA0QPBYJMB3/EWSu6az&#10;zGbEhHVLKyvQke510dTdsHWDxMhkFcVlImQbwGatmTOhmEZua5iPk+nOW4ioGFkQ2YIhrESjoJof&#10;J0U/8rJNl+VQ0H0RE10EEOol99OL5BAvBiIZaEh/rQipw/ZdCc9BV5ZEYi8heYLr2rzT3fDtYrgR&#10;0c2MUDtjPimMBExeeeiaFmzW+jARzF3H5eoeHniBFxGHLDPZ28HMuAx25njMHVgJY4H2IU7cAoIt&#10;xCJPOBffZudgteqQuKRNhr5tTDV+qmFLw3Pp9vhiIjB0te1T0tyZp7A8CZYwJOo8hvicNnp0CTdx&#10;F2NTouxaL375A8ELMndCZeds8NHyXE7dxWl+sduA3fqMJso5HvA5I80jcUx2A3xxwCOyN+xspKw/&#10;kHVRBotqmwhKhPeAO5W+Em3OaEEF55Q4jc6swczBynHhNsyRJGWrSwtDebeSWblAxHg9Q6MF2OhK&#10;obIg9ze4iEzQBGftozrNjlup4AYpY6dDllSLnu2YG3gzsxblmobbLkRj0e35NhjN4xRvMV7eJgaI&#10;r4PnSZKZPSqB1GobXCSvy8Ji2ensFA00PqI6B4PwByDGbmK7WEilblx6KOVZm0n3qbEP+sJ47THa&#10;WbXcXMMEOVzVdvmXP5FNe5ghL1EZiQx1SHbUuWkYxCgYBupicriIIi3VnhlebyBTnt/jzTPXI83+&#10;mNnacPhLb9kegpdjYWsF5errrqjow1Y7JjFzZrCSn+dhtuyo1EzFuGEe6Rf1dhGMRrsNa8WHcVoY&#10;58FOpo+nVSwhPRnTvFN5FtHeCgnmnba+GMStySQTJ4iIUfJxCJKpvvbEU75yM1El0aSm4WKI9KcW&#10;mbHIoYpN4PkUXDqWa1sOxlE50dbTGT4jg1PZTwlNNj0m77PAtuKNP3dViOwaRr6NsKV7UqLL0tuK&#10;EtmHLa/Vdw3EPxJCnjTW83HhDlEavMmUDcEIs+WyPTudEqtDMht5OlWLkQUTKQ3lwWVS7HIPODEJ&#10;3mUVkH0pjc2ryBvELM9zTKN9gS3ae0Xc8+1k6wy8dDTl6NaYGGUkuQAhORHRPSkefJbZuBdgA3cE&#10;QUgQZ2khB6MDCp6Js+yW4cGcKDnYGfQYV3keDuFS0HSpSZS3nPQw1Fwl2JHhPDcXZW6OZBbh0cxl&#10;yM/hb8/BADB8wcdpywCJyLCT0USNjakViJbd3Z2z2EKRaTxN+PFC34IOwgdFonZX4MJXLxs9iD8c&#10;hF6UsTafbhZr8BIt93hLA8vRad8mAZ5Tfz0dpRSfGUdrAKc62gaSnwebgBi0Y7ynHpUUxzPxQFKD&#10;i6lqTpcQKD/hMTvl8Xy4XfOnNGDX4pAb2TbqIkNNKzINAfOwmcg9iDSQ+oknMgeEzxActtkeRIbP&#10;IK6FKOmLBPs00mchf37mckY0GP6wQA84eWqDbtIpN4thb8vJyYoHZ2/G57uJ3/fWbpdHIx5fG6lF&#10;BNfgk3lqdoslZB2dKR5s3VFLdbyh4aqKPZTEiCPPXD/e+iq9S6PcSUjChf6sNXmVDonUWSYkLxoQ&#10;uWeuZrvDxYjRm/uiDfFdsL5WscCKziHT132JtJJjuKCO5wHE5U1oD6ymaDcyA/O0nLgBb8xIF0LN&#10;1gOsezDQk6f0p/P+pUEpcGYH1ttESbDvrkbjmDULaxyENAtALyxCo4vPqAImFER2VXEv2SbHGEGy&#10;OFC7HuvUS6+/xPYepIKtD63uxu+pRKrtJiFZtkMV7/IlMfZAYJcnmQ/hf5J6bqV8192v8DZtn5UW&#10;OvKK3pocJ4S1IIKsbjDssxtzna/mizXtgEOa05N5PJk4kghBK0NfDPSOIwym4KuWGHWsKiE6Vvgs&#10;AYFswVKzaWVBljMOoqcgyKVucG4t2fakSLRzXophtMVs9IAamiSaw/HApgiV8fidhEoeF6kjZ4fo&#10;K7wsRQM+8VFMMQwR8XW0dGYLR5gttnWDznQS58cCMx3whZXbbC8B9zJVg7M1CGQGFcci+KyUHOcX&#10;0lLNPzpgRqDS0QYTuZTX9tNN3eCJdGEaTxCyict+r69rqCL2Sh/cTr5UHJZ0389EJfBabt6jTWSe&#10;0qtlteOlJxeO4VxAJMN6R2AQZAUsgagb1Gnw3kbggLLcFthsJS0NlqLI2EhyGuP8ehpvM1PoTcQM&#10;NY8H15foJORSxEjKIoxPpqPO9b4H7hOUHB8uk+K2CvEoDGKu47AgHKzaG6WbyyZRel7gifOM1ghw&#10;gHKmK5Tu9KzLZfkZu6yJ4Y5Juu4hw8AXK/R0fA4R7TRAnX3hL7sbkVqlcGDmUJkdqOwwXaSEo+EM&#10;xOh54L8Q0nNx8AQvjHU387agR/c8RE2diyiCrOzuSelgwwxzMPQs93sD8Ha01/FwxLZcGPbSJMf6&#10;QDjsTAUCi9DSl+lBcLSnG46Gvdib2aDLz5xBoPUu7EuaLPms32e482B2xvsdnijFMldxYS86tmfs&#10;pVSj1UPh6jLnmhpWcnGqYqtQLoogHy1WS3no9+NJckK46NLDUZwQs7ngqy185XrBEcJyT7gD/PjY&#10;n2RBCYGOe6pJNlEF94dEHEFLDwhtKcdtNqTw7RU22GAVDkFaGuVJvqK0OaYWY8kcLUelP9jSIVgY&#10;WmPgh9pS4XS+759kfrCzx5MZuhxEejxf6MvO5Lihu4tBu54UIvG18daE1CsIE2qRR2yjIpCbBka+&#10;eHwk0XA1LzA2SyXB0Gau4Z9pdHfWS4zspHmCqcqZKsKWfJ4yEK6d1w0GnrDFODXKPbcMcFRMHVT3&#10;x97EORrTtZFHCzxyDtOOUaSD/Tb0VC7pQNhxKcRRnxojw4nhykuPieKQvoa67afWpJz1YXEGSMz4&#10;OyxS9cLSe2AjCbumPDiwIgVOlVLYOR3b7vBgA0cczN3BZj/POXR8BuNumoijnFYuK6VysLwIkgMX&#10;DEZLMKfTC5ADp1K/a5LDFsHlPXCc6wLYezBansbuEe9LVRjeaDPFXLGfICtex7x6yAtdGeL90t+k&#10;FEn1SX02y6VDNAuctcn7yVw8BWZK0dTMs1n1mBbaAXRCeop5swBC75cQE37k1geXLOVif+HYAwLi&#10;KMuRRoXSBnz1w6k/086zcNmrjHilirhhsJqvQHVQY+UkW7ChyI7MHOOhVp4H+EiAWEwgp6dQLbys&#10;e9gvMmnfEQ9OwZud/r7IfONoOvoggXCF9Wu2haL6S/rLJbelmf1ySy5YlQP1ec7Q75kRNhr949Su&#10;/f6LaWHH09R5Sfr7YlLYsUqJhlPFLznaUPwl76/KmYOhjUYfhYN1rnL3BsKn83lnfyS7GNbhOIxn&#10;BbxL4Xi7zRE9viv0Wh2CwRihJu4v673Q99rmAEJCqhTl5zZ7/1ybr+p91qbgJHBus91LDvs6ze7X&#10;c7H+WpPo467ZGYgM+McD/KzeS2cqul0e2026df65Zl/Ve2n2magvg3xKT/vdoAbJz0+Zf18G3KsC&#10;l2TEpy5Ug3718GOdqX6OIIm/ysR9yq/8ByWuA/3dhgLI1dRfyYg8oREkRL6QGAZxSWGFb13v9l+m&#10;ALRbj/yycKCYE1afu4F82ed2/sf/+bd/+8v//PO//b//+r//BU1e24SK/X/c5OfJmTCCjyMjrw8A&#10;2JXOPw9q6NfH7BMB39+p/v0V4qQud577WPULUFrd3X5WbvtqVl/KncPd6dMgtLbO8anB+tZLmzVE&#10;G31+1VS18qunYJPcOMdP+HPx641XDV1LisZxsTvuzMB5fbzBp54BocbPtb9S6B+1Nobjy6Mq5fer&#10;Tb2U+LwdNQB7Wv0ptFeDq+hU5X/OnPiXd58eBLtPIHmHX95YXhW6frHwV8tdvgX5q8Xqrzh/udTl&#10;7i87/EzVLw7yaQZnmXGytv3kcI6+lCP7yyZhbC/D+ychfK1TrZmPm+o1Fbk/CZd07YfL6+EsC3hQ&#10;d/h1oZf5ujRSvfulnWq7+3TJRr5Wqu98tVKnOm3TgLT1zyb12sWvzfnLyy9J5TcN/KVy3fNjTe6a&#10;BMstfC/kOuZXt7/Q/0Yb8F1T51N1sta1cn3969Wqgxg+qdMxpE7OrjXrW79e0wKwf4ITa68cqB5I&#10;fe/Xq1aHsMAxBM3aT7d/vYGi/rB5s/717q9XNyENxm/Wvtz8auUvL7HnSYAfTwcQ3JIl/lz/AuFX&#10;M35d1018fLV/VQfqwj+A8PFGIEBu/i9h/M6gUJ+XN3XsPwpb+Gw+bmYMn7VwIyLuAA/rmgX+USDR&#10;mJAfgOh/fLVX1AyinzgOSJ/3smF8tkS/sezw2fu/PxZxUUd+AOJZyGr+uAhM14lvsJjvDw7t4HxH&#10;msVn6/NG/vBZ/Zv3jO8eEKOLGnY/e0ZjRn4goj7w7vfRNztwZOjD6GdYNg/rn3nsYQg/7wcZOPUI&#10;5xzyPHft8jeHBn/FJnXtwI3bB36tTlyrvzcNFI6RHVWoWP/M0QCNO0LG23hGc1pv3kS4KzCv5/jd&#10;appo9P5dwoKrOcYfChbcdV4uLo7+x5thwV9hwf82dnEPsIADqNf1dvIHYhd0Y2JuxsVnUuuN+0jj&#10;/e+SX5D0H24bIemLgflpe78ZF9/5NlJJns9y5x0JF9dpfdoGbpQ6G4v1ZlA0hZPvjFcQlcx5l5sI&#10;zl+0kafd/Rvj4nvfRECyuFNgNOWDH8D4XS0Y8DWUOwUGe91Jnva+H8D4XYEBRovKtPWskNyTaasp&#10;+t0IjaZl6WYp4627SbMD704nAbPWCL6dBODgKyMG+bQGXzlY32vUTVMCvBEb5FUCfZJfb8bGG80Y&#10;zfe/O2g8byjw467MGP/i/aT5+u9MMwGL53U7oe4MF03D5Y0Mo8nLb2YY1Pdt92RrYFT2rcqBdkcb&#10;CfM2jbXpfrsZFw1TyPfGLyrxs7aH3xks3ih7NtXdH7B4JVOCwx187eBVrdjFnW0jn+kEN+4jTbnx&#10;ZmA0DK/fGb+4AKP6u/6ZqKBB0Fc/4Sv8vFed5K3Y+Kz+zeAgGsaUG9HRrP4+tZILOu5sP2nqBTey&#10;jbdD4/uWM2rD+F0Coykp/ADG72r/BJf7U2gf/Lyv0L6m7/ybQ6PZgRu3k6bO/O62E7CLP4EDGMhd&#10;qa1N2n5zbDT51o3YaGxH7w4az/oJ+OLvChgNwt6IizerJ80AgO8MFqCTjCrFZP0zdWe4aMr2NwKj&#10;Wf1m1YS82tme4tS/M2AAHEY/g00cDBoVMO5Ia21OzI3AaNq1bwbGGzeShj3k3W0ktWYCf9Y/MxUw&#10;7sme0ZyZG5HRrH4zMpjrXvYUO3ojy2iyrPcHjWozAVQANCrVhLojrwndWHY3QqM5s7dDo5H1dCM0&#10;mjzv3UGjljNgT7lC446Q0Vx1NyKjOTPfGhkN8fndAQOida4OtTow457CuZoxLzci483bSdMEeyPP&#10;aGrc7w8az9sJRGncl6TRNDTdCI03byfN4JAbodHkee8OGrV2AkLGNb+Z/OOoJ0xDULh5P2kGGt4I&#10;jSay3yc0IHrnKWORviNZoyks3Mo2GqE/N2PjM6/cjeBobmnvDhy18lqDo95S2DvCRpO23xobb9xS&#10;mmFp7wwaakvRxkr3AWcgwaDb+S0xGr/9/M1TdbztZ2uvvvvfFhpSw4fgHzmM5PjfmN3GsY8YDYeL&#10;P62ib85vSOqRhqPNn/v/zkDV+ZmiQLupD9tgqEqE5R6eAvTvIPwHLKE4hTHYU5dv5DhNQeNmdDDk&#10;I8PCV4qf0HnjZkRwjzhB12dq1wenvTtwVOEdgA4CRBWSB3TQ9D2h4zN+dSs8iEecY2F+rrz2ZniQ&#10;3JvgQVOPzOv3vzt41BkrNAvoqFMTCPKe0NG0TdwIDpp5ZF6znpvBAbyLJnHi+RSpW3kH+YhRzAvr&#10;eRs4vnR6+/MBhlf4f/308q8eV/1bTql+db56fUi5Wh2t/1C//Lcf0v60QdTHv9/XIe2d+jisOmUQ&#10;1II/UGBE03h58wprCvQ3rrD3bpeubI+1olgfoPe0Sd2B1PZGR9ZbTQhNqe87hEUtz99bGunbYNGc&#10;1Zu5RVMe+M5gUXuxKptjnXd+R9yiuQ3cKKc1uPjNsGiG531nsIBYCHBu3iEsmg6oG2HRYDY/YPGL&#10;I/6rEyqeDre5L5HzX8wtmh7r75Fb1Efb3FkO6Ru5RXNab2YXDXbzncGiPqKi2kQAGneloDY9Rt94&#10;E2nC6l8Ji3dsAeonRnG0jODpgxIv3/D7gu/plfmotvPcseWnSp377YJ6f9paPxmuq8/1fYFWLxa+&#10;2v3w292DG5ihTwT9FONSX371fV+1Fr5053f9yuEQ3Fu/xVtaf9vu21OReHImvTcqcvdERYy8Tvl7&#10;o+IbAjq+ORZx9il16L1RkbkjLOL0UzbFe6PiGwLPvj0WCfadrug3JJF8eyo+h0q8Nyy+4STMb05F&#10;9ukDK++NiMQdscVn5vPeiPiGBI9vjsTn3Mb3RsQnVeB2d+Q3pyH+u2zP/x3685farDdBTd18nNXf&#10;ca8/W//8PflLBcE5WskuOu0OYa31Xe5Ohd6nn6D2x3wf7R34IPpXFbRnPex3+PHjJTcR8Qe5fpDr&#10;JgrcVPgHun6Q6yYK3FT4B7rui1w//fXf88iwfOf04IT2z3/K/vTvnz78+eHhL3+By4fVSH24Pt0b&#10;ie8kf/nLh7/9p7H7eyU72MbJ+PvxlDjG/u84Qf7vD3/9K1pZ2x/Q0fXpAzo7m5VB+QFdjeRPnz6g&#10;6lx7aA1w/O+q0BtBi/SHv6HCwTrvnfD0AX+wd9bpwXQ2u/BVI19734PtuB+sc5JA3bpi1WO0LXQa&#10;b/jw059bwrgb2p1gB0UHoedYlVj08UGFzxHPnNM5eoCnD3+qOtZVZ3+CCn+GG89PP/yEP/wv/KH2&#10;Pjxg8JPEIWSfeDglRngMjJPz4adoc0w//PQ3HB5jD5e//2GdPvy0ORopPA6j559Vgf3hw09Q7NpM&#10;sPvwE2RN8RxOffEe9lCVsKAJK4A/n7+EYB8JkoW4a5yEPBm8bh6yCljIeYF7zCNP8w/gEsc5yBnC&#10;4aAoimMf4N0sicE1QTxiJP5gQfdJEj4ixeBwj35keap+LaSuEBhV3WMfaYp4gGuGpaBdaJCA4DLI&#10;s8Qxruo49siQ3KUd+pGg2UsZliGrMhSOQxtQhiPg3fQjDY08X9fvputuPhdhHgmGZeoiFAHdZx5J&#10;nrhcY8zlLcwjzfHwFsgOomD0UITFqksYMMW81IDBwGd6n6oQDHSgGiADHao6wuJAOALCsHm4hsHx&#10;0GFA8yOJkU9EoVgG3kzgkMQD7eLQURoGA4QkGK4iLI/RFfFhFgjqUgeITeFQBwdCAlGghxgP/1cT&#10;ROPsA0wOxldJNjheUaquA/Tl8GpCcEg4wImHit4ETFx1zUMKcXOSK6JVmHCN4Og8HA/wE8UeAB6o&#10;4KQ7y+mM1sP/eEA7s9aDYdt/T5zjh58e4YPL+MMj//AIE74vfKj94ScYO1N1EqbxEWPZC3rAVc3D&#10;bxyDngNqgF40BklCeOWsBLRUNMUqFMA1D2dmVJ0BuuMsD3WqMoA8uCZ5QEjVBgXEhGuaqN8CH01+&#10;qkFXkIQXswAXKMDQ7KUIkLy6ZskKRvAcx65UYh4pngbKYkCeuk2ChbnAYM6BrMwjxkACU3VJQe/q&#10;XsHoaLpqBBKSK9KTjxRTTTFGPhLVNQEzUkECwx/JC7DgFk/UBCFhzcBgYdLgBhQBHFcDaxDseSbq&#10;FcTwgEUO8MXApFULHVYVjXNMdY9jKEA/YAuHMzE56C0H/8M1kIuvrkkcJrxqripDwkqGewAkACa0&#10;wQA4oA2eAZDBNcvCSOGaZWF5XOuwFDRTQw5wCUWqAVbXGFAPrn/RtadeP2KAXBwgUS2maoqBPz1j&#10;AzBezylk0PEERV6wAYsY42E8HFCSpCoKMpDdVl2zQNqKPDQG43i6rl5U4YUEejzdAzCTJJCJg7fC&#10;moL1wJA4V10TDKytugoPz2CEMLP1ImNJmDUYDA0rtlqENEkSD3BaPMMCDurx448cMBW4RfBAGhL4&#10;Gld1g4Lkv4pxVXk8sCY54JE0kLaugsGcV/2AqjQBM10NqRoKBogF0FSIrPgEywMNgftch8JR/5+y&#10;c+mZJTnOMxeGFgT4Hz4QoHaiqu/d3skUF1oYIiDvvDAG5JnB2MSZwfAYtiEI8A8XRD/Pm5HVlVk1&#10;8hAD8juRnfeMe0RmgR3UucgkWe5T9AbmKBqywIYKTAsO8+HIa43Tlc4Eby9wGHSDSwe+cIBpcmZi&#10;7Dd14ILUYYJ3egcGmZnoCY4KHQJfnizANpzV88bdLBdzYWKeHXvL+mFXYO90lDaRfxzyhHmzgsdn&#10;+BvnywY+bvJb4CvSAhj+UTBSEfj26syTjbxDwswp9OBBn+5ZB7wt9Pvk+Njf2wWUytKh+hd8yrIX&#10;PFkucEYAAQfNDs9kOjd48nCu83LWtYOwC1slEj3YVib5eN2hBUmBM17pYKa3TtcTTc40u+zo+swZ&#10;iaTwwht7xMTuC9emgJ9LQ9LLBYTzxuq98wLxgw2gzuMCoTKX621hD+EXdzAN+HVCwEEbrxuCz8Up&#10;cVmbBMW92QjDJ/dnP8iPhp0AQ89P+MkL3iNfTxvrMifKkFP0qziAxoDPMllglIWT8EX8ShvE9ItL&#10;geTHPk6oL87lRd2XTIhy6PR6h5BezHVt8y67Km9Sxz5g2k8FKr+3JjdOpQ0DDZ8RM3T7knmrDSAc&#10;HVaxyszOiGNnFurIzMR+0D8z+eDBgvsDwn65RpiiDxg8n7L0psWkBTxpuSgJID7nDqOA0QGD4BAQ&#10;SHWCCQZ+cVZpQ1m0IaTL4tkA3yJdgJFIwpfIUe6oIgvTJgxIEeY/4P+bcW/s6xXxeb45DsTO/tuG&#10;MniNc1FIMA60fn8iKlEgrvJHGOnNuaNgLOBExmFX1NAsg1M5zjPyOEoIZ4UEvbOJ/n7tDFFcArei&#10;hMCvOYvggDL9Cv5Av08YEfOA2SO7HMcy98cypiSIVBB60ZOg0iIwemdmhtIQZZdePRV2+qaAz6jq&#10;hx6v+iEzO3OGaQN2NDVLdGT2wDf1UutIOVBUJg64tnieIeqsn7NmvSc2KbACAPjqDP39DsPJKOzJ&#10;SyXSMvabOveXqxFm3cDtHAquNkOZyvpcr8pCg5u+2l6mr8zvdckuMBZ4UX1HbqZNwxVQr+bTYfHN&#10;PjZtVD0tySpfD/Ub4bai17P3AOfJKFDFoiZtHTFfKoH1Npi9BY6+7u+07W1kmanTqsjsAiLJbfKC&#10;8TS4BDQMBDWsyhpDOfVhZGQyGBA1bTiYGuZ0QxBapsCwzrM26SZSg+SLJou/w7mrzRlbp8oyzvlS&#10;h4j2kDbSkk3425vc0KNaGfxRRaQPA38MrDliGwWDPPZZ/MIyaRL4UrtYNHmpJldYYm/yZHfsBrmY&#10;Jk/ZQ+Cs7oJx0eDO/pFtivrU4cAY5nqBtQfWMgK+1Q5QsY+DRdTqoIOnzis2C6ygcYuTJg3DXvhb&#10;U7udo+FT1jYJ5tOo4yIewWHa0V0675PnUDO9ZO4cQDsp9Ns0UP/y53O3vxD/i8aiZe30Yo4JtjFR&#10;kNvyVcBrXgjCNo/QPV3c6S5dQLXM665aFxjk6m3CqelXBKMO6lvbwpMSBxirMW14SKO3QUdrR3Ni&#10;O1OnkOiEOBJG3WltMEBqHAyUtmRUutRps9c7YIt78eRuvlj2iJEHn4YrBtZiYaYyQn5+0lFAiKsP&#10;ogGfMllyZ6g2waASPiO283tZMJapRqRMZgl8Lba2YFsGlilrW77P5nldy7LgHXzLRttm3YDnI1RP&#10;GWod/b7QJ1q/2LfC2siOQ7VaDgy1Dc219lS5hsCp0kiizGtVpRWdN2VtGI4kvWLmOcoKrhyN+bhp&#10;9MKmWEU9tMEBG33wM5ZdJoaliyWUKg/3GfgKR7EJ2BM4/hNUto6bmvVhcpRppaFznNCEbaLvRVjU&#10;DwyXdhgkOUKHOljF0PrHFQF+1mpWE9EvI4NjnFe0vnWbMajQZRgGFVwphPfgIQxfY6ollYAXVf0s&#10;hzJx84W74oxYpg4bQBusgwXUEj4jBYFRJArVkH5yLspQJjLONVoipjGKCU24654uz1emWMNcFL80&#10;WZ4oE9SBcqnDMk9uvEKX4wXGOF3b4OZBGcO4eblk6iwoE8IaksCLokV4YVszDobwXSVYTNbYwO2E&#10;ZqmifF5EIzVEGJTW7onx0wZlRquOsvsZzI0QpkxnUcpo38tiTGFcPt1O9LIH3Ik68HrWACy3Br6+&#10;2Jbq+4EGmToqadQp4xsGxxIQlFs/QG8yGeSzvT6b9PHvxLI7qSmy+BOWSqxwzDmMMXCCjY1Q9Ykc&#10;N02hhu50pvzCBNWqFzbZGWBpgmscliYWXAjTlX5po42N3NdKv0NQHU4b6p42ZVjuaOccll42qA79&#10;Llox8FNzOG0swxpA94a64u7CoyaILszU+LmDHEtvccK+tYpH5rFQ7SzXVslX6e9l2pyWXUGVXvYQ&#10;5ShDzsfZJkZeOS0Hx3Z32zuc4VD/g8lVBzU9Cg51EIIcH7QIJdnmhs+mnTgYfgUrKHuFH0AUN7EW&#10;jOP5l5gtYhYbsYD6vU38CZRBDGDJ2/Q5s2tb+G0ezSbUbGK5e24Lcno1qdC2JlNtGUy5I3OPAxtM&#10;wtlk1BSAeYH1b7NyNj3DpDamqQxpNl/1l+qqAHHOHCN7IJ1ijCxtR+JoFLURWQ0ZYJsXWOwzRk7Q&#10;BxYVVAc9gz9wV07C3SxaB1mwp1MG5sWjhCPYTSLxEiyF2+HADCzLCRJQdmllZx1k1oF9W6fDaJxv&#10;uNpgs4Jc7zpIGUc5tVHOZ5ge8ILPqY3CNuNZswyjozEcXBg4cXKEoRlgbJm0y1YD4wh6wxlZNJCe&#10;ZWouEFgMBVQ9EzyJffCqEs4UBekskjMIazOr40N+gpoMwGe9rX0QPa4Ikhus0zrXM0SukPDBMbbo&#10;fJb48a/gMO3bCGfiqK56v0oyAZ8hXkmdQ+co1R7Lz0Adjjq+icYd4BLuEHVeD1j8xn8YOBND8mlX&#10;r3XwQZ6QVMD3yH5QZsshbfPjzq3J+I8zZ+8g2LoPYEU7B8Pkg5hdFCCnO8dRr14MitSOXiBa5B4y&#10;UmdJDH01+SMHA4c3OCE2zoI4Kaa19IV/Df+sPWIK9ztWtMvEb3h6KXrRDjwuzhX1EK/IExeknkgc&#10;DMB2Wnqx3l0UXyZJqAIigesof3WSXNHkFSEnHRE6ScCuHBbhH3crDg44MViEsxfFmDquFwSIU1CX&#10;vCSRNvIDbUGGUSNTRiDQnQpMttFz9AgRij1MG+pEpQHpFHG2eaJjsDisCMYB1gwA1hFaw2AspQrU&#10;EiJo0g3EJgj0loAFpw0O5ZOspdfJygMvZ4hl3mfblOBm5UNAIkcApS7ac7hyILLsztVYEPCj7dY1&#10;Bjrwkx3OFDjCc3YQ1ajN+q6qShAEhcAu0CntQuyoDaVMS5MiVpYqF1VRmyCabRKrEXihq4xigCLd&#10;wPLdHCSdIRPPCQ+PMGobqruOKyy9aoMf3rPlLMUHzlrdSfhkSIaz4H2jwGc2MW0ow4RtdUA363go&#10;rQ/UEOAo61v8mHFoxrEjPJxxdULlI2yfCGIil4mispgZG2Zs6TrVFqO6TtUxqjZARA1WHiDuu6gh&#10;XYc9R85oxfWtGma3W1WtD0ubH1X3ZpVwVhkP1EoDD1vV80A13THnTjSdgctmBgb/DiK9hcAsKNiu&#10;QZAcCRvKDGkzDk7z7BNoH1UaL0ccmvvIE1QE+tOkBaekBk0NjPMfjW85ffjqWgdMkVQc1hjZUfDF&#10;MtjSJj4zhG+OQjyUXS7YpIZ90C8A0agwTACR4cL6vQDR8hsbYBBiqlQh3P/SvYOQXdA8HVUVRdgJ&#10;qo+V/9CixBcsQsirY6dMJQ5FU99GyrB++VnR/2AdnrqjoivgWUdCiBVURb9AlWjs17ITXAIdmp/g&#10;EsCuR1j/gbAhLGD8U+sKiCah2cB99PBRB4yPft8NHZSt9BGDJ0SJPo+32DZPli+LxkiMDfAyNwAY&#10;TQ/pjBWpQV1tTrdmtJzvckylsdIak4SnO4XPl/Z7JFK1OT8UDViYaq/UueiLAcb1nHEI4zEuKKRq&#10;U22uMuvYCapleNbNcABGeWwwuo0wSuC7zbbMNh32iAYY26CP81Aa0k8/RurhM09ZLNuYT5RhwFjP&#10;qVKFCF3ABypb4GjO6rHlKrKOkX6a4I3O1jw0wuFfC0qqbfCusERlTUUjLDO0phR9om4Cpz/ga5R6&#10;lCEjzMC4V5rzlzpYfumHXBYEEiaYLhrq4HYK/i/MXf2F5zNL7kED0eJhkNjykoRWMgqcQUUphqCI&#10;8BXCyT5RhO5q0V18pkr2CxhzPDoSqRwsDrI4l0OKOldtI8s0MQG1PAWvagTC2tlSUvkKLTO0jEKz&#10;6HMVVogCE5BLHzE9hV/0UVPDckod/BdZ/y1oDam5v/QREqANvo9SFVTVsaopo236RR6nD1w5WU5z&#10;0eFvwmPTx4lhFR8U5AAzhuIU2uCzZ6WkjJAHVzq5EP2NU506OuSpc3mwfSpwi6bCQV6FTm+Wof6g&#10;RY4+MaZmTNqSWxAl/qdGaRGCQ3Qqij3T0TTuESw8M2OE6ygKBn4NkTKwZ4ik6fnm3MEzEK/8x7Cu&#10;bURujtgdRfVwdK0RRyN/OppMMYqCBRs8ih76FDI8jDrwLgw+4LjQ0Razp3gViUjys3RWxwtKJTGH&#10;Mk8zGOhJsSxJZNq1dduhl32y0KQ3RqOVzNHZ1WBPCD30N3ZLHRAlja0/1AFnPREuO+iRR7rmrI/O&#10;+uo0t74QbSGp7eNm7AA2nEnLj+BVNzbHiA7ZWzEe7gjKuz5dBoPGP3jc94oFFzqhLL42H/yVLoF5&#10;F/ZmHVVep4wQA6Jlo0YQBGZy/+BrCC3HCl8ydteds9PdhZ8Y98RlhZ2xEV2Do2sdlU4HoYtFv4+8&#10;FWbDMFjNbRjwiHA4beBd5i2gg17JV3PBGE1YlrB4bQ7ghXh0FgMNJn3jBlJctewYBg38A/hkUB3F&#10;D0/H5cMnTu+d6BWr1uGgTTuS12gw8lUqwutgHWzRECswylYjDBjwQwyl7MLCqAOusB7hB/1Cnwlp&#10;AiMXm1VBmX5oi+4fGCGoX2chQ7C0x5WWeSVHJ3tGVGvh0Jg7B9w8vbB1lkw93Tq0i8rC0rRAexn8&#10;h86Ym0KIeUfS4//rsH17gDgB1zLwNBqldR5wsRlubU6XK1qXdVgyVJBINCARFFaEEwUt3p8ROU39&#10;oIzTZVso40fq3PA1Z1iMW2A805yhR3ghutnwEbQzi4Gy1wtVC22HBDLQCzRg5ZpMspU7SOcJODOk&#10;eCxSsCcGL5gDT34GhUGZDzkf0gNki2JjEwiEQEGQFj+RfIPdZnF3zQnUTeDnC85/120P/tvGvEZN&#10;RsrIUQExoKr0wYZovgOTXpjfV3MeYsBV9C4ziKJLwT44G8CHIVlA9IQaBqQlU8eyxO5YlKlfzkyZ&#10;B/U9bi7Onah9lmY9A8grWUpkaCaKyYpJaoIkscpN8mODSGMoumcGcFDLohqiDeOkZmbIPNJ2VEl9&#10;otl9Rx0pplvqI28OmQAS9UesN+rDmYwMyS3rvn7IQp/5w1gMJC2vku8Y5H5ogSBbgRHlUeoTDGGd&#10;zzuqIkr9VZ6VEwhPMoRhvpw7YcSTnKHk3AA3e4Uz67lalJF9id2DO0XhBghOacGoMr9BCKh2v2qo&#10;tMNsqPHAGRfnoNYIMBIRxYodULOsWcX0pCx5SK7ErATrGIgEBtdaG1Pm0sYTq341M0PIlEXzsx24&#10;18vY/HSVPYK/o/egQ6qjcs7EmPgZzGSarWezXKElyiCUFk2gXlgyZVd1OeCzWXnANwLPgRVuwiSx&#10;9H4I4WEqeP5GxBVm6rrAi3gITLxBWO94FuXBgG5ML0ldVIGzckBspv4vh8WFpR91KQ2SIjw3ZZeq&#10;ASgOwWTOmABeZkpqEL+L9WBnDQOLo1s4tUwQ7IZDgF0YUXEHwQ+w/kQsnMKtCfR1a2XL2QXDEmQM&#10;FGvegfsXTbSH5kLZA5SR1Ad+xtfBzBAz6p7AyFR7iK/pgYDsy2dcMZYaMFOwS97ODtHr8yUuTVTg&#10;WjY+NWULVRd91BHmDHzDpewELgj42DXEZZgmHYmchLaIuzMgm7awIcCEK1kWiGRurwPorTMVmDIN&#10;c8BoYw9o5aQRCYx/7AMYrlpUjspBLDRlMMM2MGWqudaDH69lRlJT1lxeFyWAfZudjIoEQaefhEUy&#10;HQQz/k3rZFHoafAaJkf0B6UKnq/4cY8VvWlhIrxl6Cyxy9AVQNKPB7hsyArNj0xyeBu2gQu1jTqm&#10;qeqw0CdyPjpneJlmI+ft72Id/DGUm3HgCeYUUZZ0FRU+GgtHAgjrnxTG093mRpmxEcvMYM0RqWog&#10;2ywz7NbLxFB4LQFUDo5dh6kLJ36ygROKyHzeddKfdcQ0+PPVLADms2DbCy+6GdJGfU+ppr4Hb6VO&#10;7ALgrIX9RWeG5xdc635G9bIM7M180aa1BaxnJiR7nN+AlVqAnC/Tl52wrHRDFVarZEAtiP6tUwTR&#10;oNLDwIhBBD9qOZcV+mSh6OgtUQZYIDm9KEgIJm9FgM2mzwISnSl3hgwEpYmiB0hIDXA62l0yrPXt&#10;murl72vGNewK02MtQ6ypEGYHTB6B8lW87kzwiWRwKZK23TzYWfl4KL+RFaIEOtaHBq8auAXLB0f1&#10;HsGtEIwwAhxQuFeMSBBRNDaEobn00J4xPLDEsgstDUEYaRY2ppT0fObX4Wyx0l1Z1utoGkABjErU&#10;IhjBtKBHsN7QRNpI37SRByn52WS00MCITsYBDleDh8pLqw2hQyismJEYUXzqGnUGngRyg93hU1fs&#10;RbRhtyvs1y+XLBDfAyGlz582OV8IFARu0yJBhPAYxwA+eD2AREeVIo7X+zHmPSyqOPwlWSKTwozU&#10;yQPFRLEnxziJPMB4KchKYWJGEoExYCtQXdYQFHKO0wO0Zbs4+ptxZHASvAoq4CIrBHsTSMqKeCHa&#10;YHvKICrYMShjDBiGIGPQkcEwEGptIYSoEiyxJpIJseLVEG7OpQ5rsKD8ZNvfZfhBWr86I1gSjqlY&#10;nBHowGihKwPC4ZQ62n3uiuFvNjJ5pcknbRorrry2RGx2MA3shgcafDJX547w8Li8/QIMewG2nONz&#10;ah4X135WigBOBjBHrsJLSlCUZmWMgTibkPKDc0pOzlxJhxF3mTRCGeWWA4d0DYeDu6jfje68qCTi&#10;gN8ol0CkrKEtuK3MCzjmIJoAvoA6YXRIEYayuCapgx4anRHvKRNjlGTmg0jCmRhIRp6SemWvQywH&#10;Tzh91MyIFvM72w4f6m0YBmrkOF+o66IFfcfeoQwsf5c9mSttlyTZILrjqOeYMbhE8/BVfidIX31H&#10;e4ETUMeQtWd2hcnar25e4Avp9cIw2IYqlrFFFJHFEuq5mKwMjAqNuONnQ+0oSNEgsuxQGCVwmwyC&#10;9A/7yW0knTZhHbASOF8aIL1NieOEIpupogecAxTRENsaBepYdRS2BMVgPpcTGhYoEtGhrqI5MXMO&#10;hyimMk9X5ceyeUnTig82Zd64GI6bjd1v/nxAHOp0gMMhFwIdIcOANIUgM2LNiLdHzhmB9wh+RAQz&#10;oWzJ6IjQZmKcaPWAnCeKP2AIR0xjZCwT4+GIk+OLkrYyp5mBwVu3/E3Wq00zscD4bDdssrFaaKzY&#10;aIf3rPbNjmd2fcTSZ7Y/ioVJdIgqs4iJOBmlEKpoXHZdSB0KslnYTbLwSFwOAtXj2orbQ5E8i+1Z&#10;rE+i3/XNRI4gGJjAAZsYuMiexey4kNxxy6hmNrZjdDIV5AAXDeHDyAwTLcJRsDHMeKAsIRA2Ovmm&#10;3jiSYXEQiJn4BjCYGm/m/MgZgJFCEVdFfSKfsexj0QHnRhs2MClFZXBBTDgsTDdavO3UURiY/iPW&#10;8TziUQBew2d4kPBLpiyhPPDcmyjUwRmGqgKsZSncpaVlqiGUJWEsuIX9qpwiPEn95jJUrXY9lMXC&#10;A76eDfkh3/TJASe5ARgfSNlccl/mah0DrdZR5bCPxHmAza0BPpvuGVynX7Vm5sMlv9g4uKXjH3hA&#10;566hxZPwkhhXKvqI25T9TY4vZxBtjjMhrwLZhy6iLcWZccW66S+cGzc7EX7MzSwpYNJHI3PR5jhH&#10;cF1vH8IwgRnHsZ8E4hGYynTgeF8NICd5D0sq4jLJY5kZVIrWGn0lqTvs4sJJoBPn3hg7kjxOxBvG&#10;17pr+YIlZYkC5kQ03jltyvTSarIkZxtVqV3OVP/WC6YvHSWydrJ5HsBig6WMxT00NDKsx0QVtcWF&#10;NPXSAM0xSj1F4GM0Ui8zWkWVxq1fOHI78J5xtYGTZmC0HwwDjB4jq0ykm9XsMn3gY/Cmom04HrRL&#10;hmYC2n1sfaQRKgKOXLYVvpSkAs3EOi3WoMnGacSfA2XG2c6JBnNmSnWYUDBD4apSk8USeDYKVt3R&#10;I+mU0MLsC9LVE0pmTVN71JdhMea625UBKn5Bt01sUX7lTQV022wYMEENNgGTwGvpacK/9ZVSZsiS&#10;HkhNpApolmzXsn3Zp8WwcPYFV5Fp5+xV9g7VkDszzQOFC9+J5noA+xTHSNrAhnQdoOw2nU11V7WT&#10;KWpN0MYALfsGA2r4RRG2GmoeMzNQnsgavwHfjUgDt7QPujDhMcNILeKOMt1usR3NutceXOgLUz7u&#10;dKbO6wVFyWXtu5yXtimwFCcs5QLHcgBO8oLjUJZMfFAsycXADZ3YzaSS6zmGTvTSrLdzOON4HvRS&#10;YMRI/d7T4zwzjui2xQHHETdm2zjOsr39PNrXcNu2228TfDTScQxsLPhDG18P4NYPsPcT7H0Jo7vB&#10;4PbWG3HosYBVDF6NndNj5xaZPSfI1cGzgkjaeV+0vDcOGlYP81zdN4Xls4dHBxFl5QQafUR0uPUj&#10;BSveOlH8T+GInnYzw5tPau+z2vu1Zt8XcPnPVt9YwW8d712n+dgYZ/DBAW/9dJkvpvyBP2/w+9Ua&#10;Rt/g5DsEc3f+RctmH+TWRynFzH5MymZf5+gLPfKXjh7V2d967JMd/baw98Gvq7yBd4S2y4GDTDry&#10;EQ++5NJIZn/z4I4+8ljvvdqjz3vwiufYEKLL5LBigjBLmFY5tmoys/NrdI4hOQ4caKOTbXbCqVZN&#10;jjqZFEGJbRBCHrWLU+AbGeIY8NNdrEODcIyHjPESmcMupDJHXeaozEHgZo7tzLGfJD8Y+9nGh6YY&#10;0hxjWrZxKA+KCEg4KP0kXuWhEPEZY1ro7HgW3hGvISaWXqhxEDsbYmzVc/y36QqrkdjdGKdDPTqI&#10;5c3xvgQM3+HAih/uAoabkOIYcDyKSc5xSyTvJqq5j3vqq0I6IelbbJQ9W7axUzBnG1+tvR6jTyDk&#10;EJ2CD5ssjSKzBrAUcNIMEghVBBk4R8D2UTJIBi10DaTBQIc420gFzquIY4hHhzogLG/e4vRtMWtP&#10;2fiLBIe71kjsLu6N/THExtEyt6FzzaV9dH0KwI/xebW+OYa/j/PD/RPTb3kAR7kCqspYTkbtzSeY&#10;8w3kNKquqsHlcNOe22YtsHWLD//g2EhWAzZXVDU8BWvmw5QcwUSH3Imj/AoOaMzB2OVoHOVxTLke&#10;qKHbVJApe8RjZrJTRsmccYJ+iMZBrCZZKmkzZa7gZR4yW+AaUYBpk8Bv0Fz34i5LZsymkRnARseE&#10;GyRBT8Y5ztaZM3rmjJ+jrKAxcwgPwJBZhEWKlU8sasg+GjOUOOwhgwnxsstyAmmGTCgwJ3aYmpmZ&#10;UmgNu2wqE1q2GVe7jCyMq13WFpiGVwIKbIld6NhD3pdeFlg1CPrODYNqh+yxObdsn3+m/ofhyeST&#10;o5akEo9GK8OULWw0oMpy88h3aSfaFsb0oDlI7ihxRXV+SG5hy4bkFzToOUEmZiia88VwGcqtYfI4&#10;kjB1FgIG8DxudFQARe0DRqUOjXMN/30YKyGOZtITI8t9dqzI5KERI2PCmKW5WGsEzacoMI7yDICL&#10;pJdkgBMh0+aPPxzbQ3vYmLzmoRnBekL1iNoE+48TDMNoCXLYPBi18g80WK31PFhnDArWkxYgTNiQ&#10;VmazwG7mInMW3NiPpUdsg1G14np2AD4+XbAyOMIoqKisxDCvSr0OMp/y8Lj6BWw8C2S6JQLLzOkU&#10;7NeAgIoJ8tMDZiXzASQeU84JMPxp0BYtUxmFxRefGnXUdkzLNa8SMJHFIIXhKlw7jMyBVRhbtxyK&#10;K2XXZObT/GkylmY/1iCqB3ouy6X7BydpP5QhflKGS4NgL0iu64s6MbKB4+QBRrZUG9p7NvgjTLgj&#10;qetuxAo4OWTAjbQKzjBG2cL/WxVYUBd+4inqBopojpftbKY8mns3uBIAY2KkeJNwpxMSu4wJLQZs&#10;2JUEAXPA1PGAKdP/y8nnPAEX4zz4b55P/Hzsc1A3GykxuZEq1fhKQIVY+2Qq5jIqqGAgFhBltc0M&#10;vhy/D2X4GpL9mEzywJAwpsKCCwUQ2dOa8CQEiRkpizfSJyLYZao8fDUPDL2Eq+MK8MZhtgxXDgtz&#10;LUniCFeHc4B2FsmJWA63W1Ml/kNQoQuZwHazEUytDpn7xgPpI4yX/89VDGEeJsjQ+J1C0hkHrxSu&#10;HxgtVgkFuYjOVomgLpKdFn8c6m+o9whHpjRngiTnZSoGQ7WSJuKUcXD40wKmtnVibFkGA/TiFJ7B&#10;cAWxFquXDEg4Fw5r6djsAttAUnkaC6y84G0l47HZmnDmhS4wAgm20kSPGdO2CaZjtA2MEBogHiB0&#10;cBitA0YAiOEJ/rkJMITMS/Frcokr9JRBYS/uG78xl+6tOQmmBXTK9fK1hi40sM0O9OlBF9G/gZPZ&#10;kyZGTvEdUkbcnF5ZkC9mAC9yJnV4inURGYhNEzeIGLpuQb2eGBmkZTIMSnISC9kcg9/ARJdrZnSv&#10;J5P9yoUF5AMXGWCdSDweyFCG8BQffbCoaoEE0KsoH/Aqgi3MbXNU7pREWdY/aCKJz4RmZmp5HIY+&#10;N3i1SWe+CIMQINcT1gL70n+5dctqNi6cA8KEt8GSM8YaEC7okVlaczS6Y3j1avnSoxLqBGaxQeFp&#10;OA4J0ZP6yXzzMB9H30MUlOEqx7kISRumBs4jZYZCMIgDW5ekyThf62BQTzFBmLRP1tAmqreplCaf&#10;bOCtadTqbKwn2Q4GmY8O0ORhZg8gD2PVYapLsH2UMe2w38UHEIVxGMuOEwW3jdc5awcSIbfMiEvZ&#10;fvH+UwYFMhZIgoPTbEU4S/qJX8LIjVkP1Q8PSDC2hEYUJf0gb3M7BWQHdcGtBBCokoQD4KQNdTjd&#10;IM845V5EFaQxLF0vLSwOGEGSvErulhRygUS5rsNsr6IfdTT33DezFenRtDFgMtFrsvBfb9iy/42Y&#10;RBiogDMlxYsF1rCESbLJNbPcatNhbOgHZIvk0Adtoh4IuZgZIy49iAmkDajGrClKFkZwlqYoPyTD&#10;0AXHb4KLIYEFH3GayFpYIW3gx0yFZXiLRB/0Agmh0c03+iiaL/3FIcHM6k4gApsNUOmoU6fJ+Hok&#10;zGZ4XVI1B+qiTTDAmaFHjK9Uyi6rDrSycSyr96YFMnv7ECb+quGdTDV5AmFZWr9PAKlObzvObz/u&#10;noeEHamO0g0okhghMS52jB3U34JahXgLkb/vhKF4+ZYVdeKd079Ikp7rTe4kcFRODjt301wNcS+e&#10;imp+hDw0Bqab8wizIPEKFUJLF5yCUXtrLE3MKYETgkcL9qhaJB5SeANbp4oorOAAjplebSJKKVsf&#10;0Zwe2dy/Wso4CO+WlgNiMZXh4VPUDm9vETdC5jS6Z4XaOavnBFVUJQcuhpLBlu3vwEor8Epopt+T&#10;jY0qD6t7tEcPO7QwMQ7yPP4A4ocw62WIEB1c5v10hNGLxkUillB3E40hLtqfnzh6omJ+xUJZQng1&#10;d5DtwmtRwiWOLILsKFlfypge0tD8zu/9+UyazA9yzA925MkK+ozDPOiP/NchThm6YHs8G30eLYSS&#10;/jxIC10jD+rBkaMHRuZHSHaPlOweMjGmloFRlHKc81MoR8+ljE+qQE3bJ1dAKVgUqEzX/VkWyliW&#10;F4XVH4HGZ100NMxBUxBWfBCEn183HV8/lVCkQ5irqY0hCIhleh15fj358GUlBBf8vD++NL/NtH+/&#10;CeHolT7aLDiOsBG5hZosiJYzqUdNaoeGeq4ndeIOo+zq9Xnhh/FazRwkkbAGCaRcBhIlCI/0suAE&#10;sgY6Q0ZJnu4m527N26WMlAd4sXYdf4EJlKYP3tlInh5OKWAYhjH97BmC7GwbEAtv05pzB/unCNHH&#10;cRFM19oETpoHRjLvzrJnBacb1GXNy15GHXT3tMkVOGEUXX6O2VhNclmNsqQuyuMVPvGGsEXA3gyU&#10;aUII1SIuAYpy9ZoqREGZCEwtcek8yA4nTpxzGMNgGhhGi1yhgXvrTyXZroVpYWneB0gTtHg3ESFB&#10;dJfjRRMzuVChkaSGyVdhG30Y2BiLRlGscFbOatp7wPaGUHm/B4wRT8AX5R/Gimpbzo48TcmtXxQT&#10;/A6wVW9jcUv6DL92EnBttBmUa3X6migPlYd9JUmYtaEPwDJUpmkLTF/tFosXHNKGo/T1N1QcE845&#10;2Vy8hVRfyluQDKxkQ1kzt6RbE05ZdweEloR8CJMoODBIpmWOeIgvwnNT7cgwMVWbtMqDiEyJqKVt&#10;sItYDsTts/FQ0HqhBrdK05I0vFALmEseFmUuSZmWIPLcMULaqxG1HHJI4c9oVsZ7WfLTizHgQ71B&#10;h/6NTgiVqQmniUII5ZONNXedjea2LgyQYq0+Uqvio8jhgI1pwoFRyIEhLJ092GJgBE+MywqcK728&#10;OdJTmqyDhk0dligpAvfn5eMCok+ztr1ri1Oxj9PeA5aMoXhzCeArGQZVE3jAG6cm4i0fv9aSv23f&#10;XkdGD2kl4tgu9YSRp9SUo/QVTKnEJHuKy5gCI84lAabnyOyTaOYkm2WXiDMn6wAPyTxghJYnxtrq&#10;hFMwc+fRsiQGaURQNiYPeQboWahuiT8qmOYEJMrir4ZpsEwgiDU8pycwxa8Dbr+TnMRdMEhOl0Qo&#10;8H5IlKKPXTLVlHCF1jQkZHE0ScUAj/PXo2U1Y2IX5Dwlfh0lh+0SyOYEM1/YQavYJqHNiWpzItuQ&#10;7Ja5oUjvkuIo2ybP5UQomxLs5gS8oyS9xuogriTysVdDot9xMmDbG9i6V8DY3yGhEB61SzqEB42J&#10;ifAzDl0e1RIXdbtjkgGvb3bAg3ZpVUPa1UFm1py8pW0lzUA5JnfNlNqpGhP0Y3eDHvxsijAUoboW&#10;0YGxESYndaAQaZBoBvJuCM+UwEcxVPKoBetCiW2cBn656CHQd4P6wSSePHQYONo3rMcXAfxdOGcO&#10;SzGxopexx3mzl3EW7/oBY8EhbvROlpuBsgSwKLs4t+BE+VEpC7XaDteOHJnp4rfmd985liOvrxCA&#10;A3qO5crSgLqxdzbknmbpQCvJr/dhVLzbbb5yeK+v4mRLG85TGYcwUReIs9urSLhS1VNbGw8L2e33&#10;WnyjwwtGJrP4jRf+n7iBEt6vxPRX7yjDxcooMh960QjX1BU2zww4xyzsteLspGlyrAIlEdRmxUpQ&#10;3EzCuW+lg0VnIVuxzoxT9eKSdUz/yU5iVpq8lrHg//jrYzNi4yCq6Tc+KlaoDc+cMrYSX6eQoRpd&#10;/mpAOhjwEuoZFx29UZM3IKoNGAQTUd7JJJF/8kwcbZxYu3QyYWVH4a/jCcBN9p5C5NA8zXkZ01Jr&#10;y4YtyfL32zZs69HWHxzPfHy7Ix6RwLdJBhRBb96h0YxqMyoeoeuM0jPKH5PFjnTCgt+kNZBfdnIi&#10;0yLJkZRnUj9mBwPLAEkGlvIjbGdkTTPrOkCkHbJNyHiEsDuknpH+gDAShkRM4IWBGDgMlLNir/V+&#10;NJqhmjksfvikE2rp7rNP7P/waSjPH4tQwtSNFSsEq1t4fUIbnEBXkZbrC1QwTGG0PjUTDRebuM+l&#10;ywerWpE3djXT4H3W+Hc+lJXY5KZOvOjCpkXTRXR74fWhahYYtZQyrV5k4PhRL3wj2w9/iWQc2vCB&#10;MJGM5rgj4SLQYMn14SNjHBoOHDff02matwdpwrDcqb5jNX7nClsAIc7vYA7cKwiOCAiXph/vDTqu&#10;lmn/nhbwcMi28fDlwloC7rheoLCqTZkckDp5x8v98ZkWlhL7I/sFd7YvyvImlmVaFMA4N1i3MLIK&#10;GO93O7buZoIZJ412rYMjBHafNmqsiqxcbWduBDDbOBjukYFIicW5cHbGuiINRDaMf9OKRTIvWGdu&#10;OryVSpTZLRhjDFIwQQyGyesLwq2BKjVYbw2xn4ncvXoYWL6OweW3hTqcQeBcrtsmVmE78fYAq8Zn&#10;/e1pezGd+drEfTV2HumGoyhnoYWlckDb+WxskzNjb7cvFuXMkNIu+/2o0fDmEaew/6oKZar9xAt0&#10;XQVlmiVmLCsqVbKqfVup396nn/EBVqTY8EArcLMzhzdco8GjPhj4gEoIZMcWRStm2Df8fp35XfZ+&#10;9Vkjn81Mnjy/H7wcTeAfjQoMKXfz+Po0u717oVq2YgBIRxT+MBBteOUauGuEeRk7pwYyojrQpD2W&#10;rcRCBQJub2kDb9/bThPKNNusY65rSZ/kvURJ5LdeBm5YpDY1FzFRdaP5nXAz39mY8S3xVjY+dAl5&#10;5fVV+/B3XAzFVKNygXk+LdffgZ3fifU6b7RTgi+1KGx02kD5BlXhWuN7tPS1e5OUsvnd0vld04O3&#10;T+e3sca3syAodTp1NyOzmRtleayDMtRyNeX5addFBqoiTRZCNSEkoLrnHG2RWyeCeUgP2IwEYfwT&#10;vUn7SIZN0Mtpkyv01pF/AZe3g8b4jmqYRNYk1Hq7dn7bNnl5/r5+kA+Rp0pPkaYTP3jPJjODSaxa&#10;FcdaQWvKuFkFE+K9MlV2YF81FayvBsqh/NxQJUxQgWQGayCl8CgBEzGCnWBF4G/OxaLdxwtVt7Qa&#10;rIPPCMYXB3isEUbzrbrtRxKzeoST3E//UL4LqDWqbQGLyXcDUTPhhsAq223D8JJPr+SVEYRgYb1o&#10;pkFDjaTNS3tcbXKJ51//h//7s5/99V/96mf/9ud//bMhZqN03JfJFHzwi2nmNUW3A6d0G1Nalpmz&#10;HQpiBUMe0mKpfh8JOC9dRACDLFkay8dJxHYYE2f5yHMsa2DQEiEJjEhxu7Q1ahzW5s0zTZXF5CWW&#10;sBgqZVK+jUpVrrewDs7DGwiOg9CEASg0kGpuHXJQH7NwcBpc67JJOG3AByNzmzp5V8wmUDXiLEG8&#10;/FwX4RCSxBXTwjvuitV8O4omfoMDOFmqNvEDBRkFX/2SNkyBoB51+BKAMzPLjNUwzOKpRNUocQ5K&#10;681VBcBWzmp8s4t4bJyKb7WhwRlHF7UG4LtOnlsTljPTpr1XqOqBymEbRWmyjilT5gHndS3n8tIA&#10;FMY87mpQtakytpy5UYfHtpy/99LTJu9uCtM0TZiBAY7YtHgYwsENzTOEh5grkSZotLNQMeCoF524&#10;4oCcPd2If1EeIC0EAS3jfxSXXAWslsWyW+aLdUcFm9w+DcWPqs40JT8o+HZHuWBz8Na6QgimchLQ&#10;6jk8cJJT9EOWTpey9uEbBvUbZyi++UafJ3QGR4HRezlNd7fcnyrQigfLyM+Igx3DNSfkrvJ7fb2W&#10;/amtQrUn17CddOowHJRAD74dyK/kVtuDiks5pNk/KdQzMqBKnQRo3NiXlkBvw2pUj91JyhILcoVt&#10;IhyBm697K4tLeImIC5vWNp8N8CFdzyOOJLaL4HCjW85EpDP+lbMoRY5JoutaxihG2A3nRunHTAZU&#10;4KpowT66L4qyfBnGMijJOon7yHK4Ciic55DDpekyaEFZOBf4yKlbZfqKnJ8DCpcvjxcTWfQ7W5aH&#10;K1Xy5etKMQaZFEkHUcFEwv20oA6kNmi1aqKUjZovQ28V4w1/UlF2zAP9eta/Zw191uF3Kv6RFTBb&#10;CqMlcWRtzBYJJ+nDOkH+H7Nq9pbPbBntrCdYy2BhAa9WWVlgKyxxBxusM1oLgzUxn816uKYSovf5&#10;TWMwLR+yRahtY3XXWvYNciWNMUbhDVRWr/VWq7E0fsuFAnHdWC5pxpAMshFjQevK4bjemlxhXXRe&#10;3DDwGHUC0lJqyFtMMpXUuhTR+FUUVhE7wUMlIDsCJ4+pyQTQWmRn3HVu6KPyQLAJUxqvntlYiwEQ&#10;0qD50B2UDMdSQWRVSWktjEOgkgaJQrKo1kFL+iRMsOTjf5EHRMRNnYSfZbuJrvnos8nI3uGQg0DT&#10;gHnPWA0QbligDWSkBi+riJTr3GBkBNOX5i22RUjvyAHOJuC97LMJkU3zVbYO6zla87wv07Yd7Oy8&#10;+9PhHJ3ffMYzDhzhyYxLM64dbda0n9NuM9H5PKYDm49z2OJ+Gkw2URiQOtnlbj0LSgYtSN2e4QFl&#10;vD4FxpIiiRh6I3XgII+Ir9pRdTxQ6RishhWDsogun0UCq2N/2Ubnj+nHovWivg8+6QMXreM1wDnv&#10;h01F6+5OQ/7kg5i3tIXPI2VUJJI3LMNn7koX0DreoMwNvUMUBk/jBHafkuiP5PXp376V5OQHtg27&#10;rT3Vi7xisKAnm4iMO9QpJXDBufaYSAgNJVD2Yaifn0hjZweQFvqp5p12lL9IFF3pKF5G9Hm/Dpej&#10;0o/iFpqHAx8TjxwT4oGW3Ukz1lWvyKxvCgPziONTfQEfufctMJlogzXja0jOH0oMl0NDd5ogBFeo&#10;0MqgJxMoCa7noUQQBBaVA4wTUy5oACQbSB0vSFOWTwvRBzEPDgiEM3DuMOrZjqNGlXFMNWgWS952&#10;Z6p5+p+pxhfLcpIrxHLIJKi5KW1lnxy4wfwrwpjcD3eE7Ay+pUe5pitIm6yUjAMiqPGAeCQ4waqA&#10;yQbysYJwa3ea9Mx2ZFgnacN6VD6YA654ftPwRI+7Ykj62QB2HoMcGLp8lgDz3xIFdfOVd+ryZAk8&#10;lL1IHyCzjiO5gyiTcVwb86VOnjuyD59Psw8NWP56whTncciaGgkbbSom6TL9RUWYqUI/WR7XG3kK&#10;WF2tjoc65FbThiWH5kwyRdlzS5Q+bsEW2RxHbD1KSiCBwTx9x8tFIhHTRBc9mr0MeDF3kDmQao/6&#10;22HoWBlv/5uypAOufeB1jr+rj1Nw2iCd9NiCTqnDekj4BsbwxMZ2fR1ex1nL+lx6HzX/eT197aja&#10;MUT5i87QPMlmvJjQ08ugdr8pwNSTeNogJ2OWkh1VhStWZR7hqPaiU11UyhgdrjUmuamX0V3ScHsf&#10;K7wZppfVRFhSuujTnJfSl7iQbOJ/76SmWnMfO2c7zXlaUgc3sxl3Zd6zo8nME57W00H+rju7lvWt&#10;rTX3qfdhOtzX3Mv9i83TokNwNvNlexkLIOqbczVTqIPb4dcyLU3znKoLhmtN3zsZuE4WKg6DSJn9&#10;6QriZNPHCo/LTB1Otict2UWf6byavsqfbPGs2F8UNVBzp8Q39XZKbdR9RM2dymaO0Km5qK72o1Fz&#10;lc2UusKbcTZlbS6dmvtc+zgF9w35GlrUY0BKQ7YZj5ZLjULI8fUy4MY8ibUb7tnAPAiz+l5aHZiN&#10;sqz3wVbmLlQfp8NOQVmJ5Wr2V6uD7PO6jctJHx1Gw1jHeZe1uVQf61yn9fSlqvubP4uXAi7QrB19&#10;V7FQqgzlqwUvsJt1cRXIdB7dx9aLdB/AwnsPSDVUI5rUKB3OKtl04g5KydRByeDhYKRZ9bHC72F6&#10;EZLIibB36aHPvY/S4b7GHefqFfvQHu5uyvOSOvyeTt+Imk7voQ/fR+nwdtG9bF5R34P3IL3Gui3T&#10;tvVR+lr6ons5I+VOY60xT333MhaQa4MsgItwOhUbPJ5sqjB8vgHLItMFw+UzOH2YDtci80HcXsYS&#10;kibW+1jhYZWp0mfC0aaLdaZvNM1q+ip/Muua6WxLzyuddXrudNbhLZ29yzrNx+P879FZp+e1zp5W&#10;G31vx+l1+lxmnlD03OfeNwTWhXqLrxJVEl+rzgiXipMuMUPKuLTQsrIo80K89XA6RHLlLS3g6C1K&#10;LR2wwOtLdAosUhIowmxCs8bWMdCMgcMNIcxAtHG1Z+E4VeRmEI5xv9i1uCE9idwkZVhvJQv74KnT&#10;8JHqwiCeWWpT47aqda4G9q2D7hjYLyYB56vU1SYhVcsM39kmF0mdPssUNmmB35PsN41j/rFTNTuL&#10;qbaX2liOGilwPqSUJhIAWmTKYsQmBS8gXmR2IB7iDqcJero+y16GPUKWeeD2ch0bTZK7M3v1TG82&#10;v703gefEy+Aell9LoE4uIXqgeq1dTZlInHu+JkZRbPQ4tCmzuWU8fhYb2ys0wMlQp02ufwl7Jdnp&#10;WrZoN4M/fjTZfr12B5w4GfCAX7ZR/wf12OPcjALj85BGmA7mg9YeLrkWEERBSLIG1llijobbzHnG&#10;gitFmH/mYg9eAJLP+AmtNh9Gx4L3nNIjAhEH7GLGjDOAhfFSHfnn9oLRhwzLS3GEJ7TWvUqhEYPt&#10;ggO7Fop9wVOBlLV3O/Rz+Ha9nmrfgTdAgGWA6xrMBEOzOWhfl+TxMCW2n1/y1XdMVZvgIo3R7WJ0&#10;7tmE7vAT4zcFc6AE/xIzBgYNpD/iGtzIB2E5UvuwDf9O0IONZO8gGs5PwQrqJFTvqRubY3XGzNJE&#10;TEEei11+oCfhF+gQvjqXMWOGq3ogPZdqoA9pm+bsfcZZrzNTEsKhAjcJoRJ8JDhWbEASCg2B8WzK&#10;DGJmZzJxRIRB3A2kMAjxyZAHdyr5OyGKbZoHkIvGBBn9j6hgosOrwTFOLRx8mrusZlzasPwf3aZp&#10;O7N1045PB3J0aLuDnQ7+CDlmBGJBW/w6RsEZTUc0PkL1iRpmYjkiqJnodkR5QLczaU+kf3TqO8yY&#10;MecYu2YMnDF0wmFxC/SBBQRPFXfBH4q8Bgzq5oo3k+Grl+HqUGI8VIT1QWPYY78TLWn6kXf4WbzO&#10;kDGGAuSMI837k/yN2GW/IudEOv6dezvsKZH/MDQvv8EZWv60sTxEFhySeF6oGQ03D/XrSlrwe8E7&#10;mClXcKDOePPgjCjlsruk0DkKijPcUbboLQECfPJ+6sjPvH0NdfCFUoaFn/kUQWuD8y8BWiQ2hInK&#10;nyl52uZdcKJ5fgTczpsxWQ1sWP8ZK8XfBH+kkddD2Yk4U6ENLiWxe+C/15HTxrQ5nbAKERkCO5Hv&#10;ksPBTIIUbtdxDct0htYOgW7lTJ0q/WIY4nFJOg+UKx8WNpeJbhpjLNihOdTGBaqsGCMBYabT2xEe&#10;MFAHT+NZ13g889wycLY//YAsZiZRlreUxSfNJPkeH6yVD3YYd1zx8U1Z6vY+QDidBYAblHSUcMGf&#10;GoJEPXbSaGGmUUbR4ywWY/qEhfPypzYcqj0j5dMMtFjKYZ8HkxwS/yf3ojg/PMS+IArc0nLgPrkw&#10;xQYmmwM8MiMwbTgvX1gAP7zppo7g52DAkjx7w77mXqpe4a6fsG8tEhwdjimhACyIZkBSZRrR+dgs&#10;PeUOc/Yc/mjQzDC8gg71Km8lxBPpuTOgCS1MMHIlbQz1gPb4S3L1kfPPHV+wPn5HYPpiPOZmUD9t&#10;Sq0CffI8DnVyUYr9zV3nKLZsETsdBpE20KhX6CG3BANRyVrqheYOKI2XJyqb2+pDrbYxvp4v+UEO&#10;SVQQNyUHmQccgN9Dhh4fiNfb5MUWj9kPNYm/1EOXoB2qpRcAq4zoIOtS3eQ34xRiAu5gv3vCqRK5&#10;DbZwJI3LzGXphtNXkaJdLt9RJ6/FCWPy2U+efrNfb+NmWWCVJ0iR3mXR0m+uAetkHrHU+v9fUT9P&#10;LKg9rQdROS132JLa7qOtG7a4tm4+hvGYjo5yOm4WO6DDIcrMaLVHuz1qzug7o/cRCezJZCYjteWR&#10;1GZynMn1gKRnsgflB65wxDhm5jIznyMGtWdiM5PbsMFCyAkDB/w8QuE9ms9k8JPIR9QG4bU8UXcW&#10;FeUgL+E234NAZualTKmKyKYul7xoJWOQOpHV2u5ZA8xI8jF6ZOoPmx1rlJ5ypR0eSziDYdAeOM20&#10;kccmIzy5C1Akygjy/YP3kqRMyR90ydHzDIU38ov/QVtwc2oRtidkhRzllSwUFVjZGVmmXMWNy1hL&#10;LqQ6P0W2oamIXNQA+axX0MmWa7KYfyguDEd5WzJt4E2+aYPJ1TiFqgRuR5Ul7QPWmAdy4Zm5zJp9&#10;oF9sfVM6zKwDx8zcVHogOxsor2FjsYhq44iwRDDDmdvXx22FBiVLij7Dfi/JQJOBMknhpKQW86yB&#10;EzyTst9s1wglJXk+glbJNBc2H5FTRbKE8WFSlZWJOFCTok4ytjx5LSBBzF7AfABIGIOnLQD8MbnJ&#10;blWgwCcTbwD5dgBLBizO7mtvmSqeCm9KW8WIpmBTTTxhQe/V86tfDuoNvCJoUWS8xqmzhDTY4xGB&#10;bfAX6SW/+ru//8f/9Ombbz//5o/ffvr85R8+//dPv//y7Xef/+PHbz//4XdfffPpN999/sIPH7/8&#10;u384nX77u3/65S9+/j//9OmHP3z7+y8ff/vV58/fffnqy6fvqfjBjnz3/f/5+B+fv/tfnz/++ZtP&#10;Xz4+/e9Pv/+Xf/7+u+8/+N+/fHz79ac//unTL37xcwel+79gyG9++PSnL9/98OkXP3//6/tvfvgT&#10;ff3KWf6XH7769o+ffmhdH69nU+3jn7589cOwpP/6t7/9z7/5cIn/7Xd////49tJmVZEt7c9VEfUf&#10;jrM4KyqIAwgogrMggkwqkygz+EZ33Lj//cVz6lbf6ujuiB2x2WQmT64p17MW7OX2Hr8Hf0jt3d0z&#10;k/Cum4dMhL8P/u9C/N84f/wutQl2/kNqd34oyh+/Kz8M09Uy6f74fW4ED1ObU1uN9jKR2mH6w/6P&#10;f90mgsDl/jM0NSLTws+hP/X7rwnfdX+NZcv0Txxndvtpp/968jl13OSHGf34h+kbX4t8FfiX8v5r&#10;3q8dGNkO/hvM3/fxP0z4ax9/GyuVFvvlV2f0SDvEjp86vk3e03vmBX/8/u8e9Z0Qm3dDe3wsy4yz&#10;Q3D4I0mzFfaP8JP+28zH12n/+L19d0Za8nZCzcge98fv//jj99+8zHzZr+/lb3+qwcq8I7Pg35/9&#10;jx9fJNfxzR//zECCMDSz3fz2a+E//7r6LfPx7x+/7v/2m/kfzq+/f+kvG6j+S67/l8XCn2IBmZb/&#10;z1V/xcPvv/3zhxsEWTb6TXfNzDGDXwL8M3ONzD6Zof5N7L/L+2/m+e9b+BkEmcZzB7b5067N7Nz8&#10;kQXw8nvxNTuRSZ/FFPLj5/AP2nU/maa/t6on4Jvufs6a07D250zejJOfR8N37Nfo8ru+msXLfwI/&#10;qsBPZ3JS18zu3f20ZYbJz3s/12crM9VkQ2C7l/10vi/YkW7nx2H7p198Fcem2aa87Ab1yDd54rgY&#10;n5bmfFPNs/dCudSBSgkYZAnn9H77rNj8oCN4fDCYTbcqRN5OfuTmlqcXSLDmtBDuMOnhXTigMJXq&#10;6CPxPhMyLzrZQr7cO3WamgxnMOMPcNn0l6dq4LLF3DYieRCP/desJxyGwLtctWeMVb5HSMT1Dv3b&#10;+gMc/Uc/3fhiY0pMUHrAo/tUt7j4oYz0YXVGPCfSzeQ6izEhOTf8HlY//DCDiUSFwJmGteoJ5ZKw&#10;i++fh5VAedUvpctFi0wo4BFiwOdBm+TwmcBjXDRP6Y691/bjRBXzhWE4C9D0edMZyRZynCqDk3Ph&#10;qofdQST0Dl11Xn9kLlmirSIbq1yxPrHBJO8SPDsCo44V31eUtXpLTOQHcRQ/dXXeYpTV8j0ahm6+&#10;JDMNo68+9mu8Fn64A6RyFITHy6htnZPlwSA/chSMP9eGGxEuMstgrslkdGLxcr75nrjD9dXpL7Wl&#10;VLjxnSbSFqfFo6ZbcPFatfkbtkakTXUmN4qvhu/DuZc4uRTXj+3JXul5KtSiCQaGSRl+m6os3aSn&#10;fejuJOfBIhlMf4hVW9ojMODQhsl9fA7ramwM0Wiz3ZJQMO6I88dkyV9R2EMrtO52BWQzZ9c6pxv7&#10;26ot0LQ53USkD40nqnxiHdShjgxrOx80afflcswiu2/+UOX9vKzK78MsEuqjyG7LXdJ43utYdI6N&#10;uXjMQxQ+pISE3ovDbvCgoIlXdD0pBg3hwc2qHZp+dHsc23qHlXqn498tK3m/oSRWiGhWYQjaGk6I&#10;DCZpSD2HKb0GzXkVP++pMFpKfRVl2p1beyao19slajfs3Ig8306o2GEVavvB34uoZqllpiEp10yG&#10;lcERa2umKrXFiW43QZmd1DYAmWm+HsNzITtBSj6wxGfLPgct7a0yqcXztsuvNglemMti5RwJuGNI&#10;rdzbCh5ivKJ5jqZqi/R+ugh+IgTGWi4Zcd9VaVIHzCd7vxyNN67gtAWiqNuPyj27hyr1DGZweFIs&#10;mdQnJ1/lX3x91GtGmTJAEZV4K+agoToYEJOpZQINvhTGTb8SGzjo0u2dk3t+FlMoiohuXumeA15k&#10;OmHXaw/n9ePjslTrXWVTiN+OxGYw4TQHbOO4g6/WePn4ed7CXo42ifjDYdpHdjhKterFQ/tIwjm8&#10;GNzq56ZfYjXfSctKHjWXIKS3Zj1JAXCxTrdzuyPTKB1dZENW9hfsc9Zu2PvUzmCs4+6p46nRNvxz&#10;pW3EwbT47n1u99a0EhL7U4xsrOd4oglRhzvvdKpFiBHawJi6i6tukG4glgxeSTWBD10hKTbUNPaZ&#10;cyXcj5t5RApLgLjffzNGKeSE1P5uMN7aaN1yohaXGHFHW4uMml2M+9YTn3p75flk0H5dQvPbe9e/&#10;tq6Nyau2EpYHE1mcMCYQXmVto0e4TKbhthDFF8B863WohveLbTWD0Uur4s0ORfKzDRly1TOGxTet&#10;YmZfaA1ikmnIF5tMiroWaKU0SGB43lfnjXwrLr3TmzjhX4FhDkwrIs6ny1Td3ssb1jXZuGvqI+dj&#10;DtzBcVR5ZDC2OC5nkdwTCLN6C8eBa5Yc8gOPNUmbzsAAHG46KGNVYlSgmyCqIcIKvZeBY+AVxnm5&#10;SiDRqjqf6O6zos+DahQxAdCu7oKqBE1Z8FQoPPZb75jBEI9DPfWfp3RxtOuzQTQVTssssF67aNof&#10;NQZ1I8jFq8st5kb+HZF3C/FGPrxjv9Nb+w7CSEXawjqHcf9ExTmzUVwOH6m3KqjjSYnuZ0Ee9NFH&#10;mtGIUl8CyqP9cHb0ZXD5dl0L2keDZQdjV0tvYx7t6cqXLbaCgS+ITcV9Y5u8jN3cR4oI0lhRgyB6&#10;b0bDPTqrgKxujeul06S6E5ZFTG/WVp3c3eeKt28iQC7bDVzjIlKN3KjbFIMd1t899rkUfSqBvir1&#10;d064BfPWHKAL2T25WQ05hyQW9JBaybnjurky1/stsVrnYftMFqtyoWgHR9EKb1ZpxNbpUXz4nml3&#10;6HJRA+ec9GbbfL7wpkskGuSu3VsHvaXCNbBSb7zRVWbKopOu6ZfzK75K1PweK+1eAbF1kcGm5bb0&#10;VY4j7fOnRmm1fKXTukyXvMI9z9tJsdLXMhh9FrQ14jnoYfCwPFIGu5ny0MnbZ2tWnshDKu/LouF+&#10;xlVyEOzEii7iIfpcTz60Cdhl8oPX28Mm2GEai4grY+S6Wpp9GqyOpNZeCQUnZCPB6a0ymIV1Ci/U&#10;KynQtcNczSlq5VA3LW4OP2Z4WFNezQIo0IVsbjdYsEq67FfIjnGrhcuDHAeWtSzsFqnDoPYrikxS&#10;LBwfhyJcrvHMqzHq0GeDZafLb75pPHFO7FTfZ4iiu1cs6NdxBzv2vPFYcarI/pBv7h6LUvNQb6/Y&#10;4aRJjAvjHRPHOXgKvZ7pLIEfJKcNY3INg49do3B7QR+yFELr7LBNlYFw3V4eX4d+7MQ50hkhp2ZQ&#10;8LEVuk3w65ED9sIBcV9wAln1fQGDwYPdB/IG1S4UWyzGp0j/1GP2x6cfteW6V2a2ihi+r814/Bzs&#10;kYkf7Jr02Yra0+eJ0cJeBvPO29qA9s42SOGOVL89D3ex/eqto5jPOdYYuIQdgcu55+X6VssZzZeC&#10;oVfds1cPuFFDlBk9HzXzHDavAusoHJQbcEV2DnnJvIUzX3y0WsgKLX8PmxcAUbPBsR6aLYb3PpoN&#10;T8pmLt/yOl5tYNUWZmurgAbTuwbqcbLcljCdqd3lEU86n7EqM8epKaTVo/85Fz7tJMeu5TT3KDje&#10;nhSDEI/q8QCIM/pb2kPQZabVsGi12rMGG7f0xqQMRD70bDqLh/t+zSM4VxxW88Olo6LgfIG/ge1A&#10;6veLpWsPRy1gSgvkOxrdwApvua4KPokNDF+6Ig4aNSblypfolsHk2dspt1HgjUPdcjcMGx+bdXFf&#10;M/tr8Kl0tBz6vk/OANTIVwsVnQ7EVXXxFAA8GmkPdwdTl6FdbE36dqIly0qOPWyIHQiIxkNYbnuH&#10;0UgO1MIhq0xK4PrMnuSeNUBf0PPiKdamW76AdSzVRhe7BtRXCwxvrAtbnp5Q5XuhWZaxkXVySsjj&#10;vUlyokvtGtwl6Fw9O9DuwdHStzO9QhnSaU4fx7vK8n28Zl+SlFRiciCEwV4yQ72Qal4goo0OxPTS&#10;l7PuIDRPK0jMLSTf2xLziEF6uoOb8jCRKAoDmtfp6hp8HLgQg7F7dopCzhkcjB7o+9BJ1C3jjhNg&#10;MqplMLG/vxL1UYfskQk3LwA6ca6sukZVykX2a+rVKF5gGrxE5jaUa8q6HycxWW+PD1B+PsyU090U&#10;hdcbEqcGSHaY5nm0q18Hh7t7ejz7drFRrnHC+VsiyBo/LCH7qQ3ynEnraBUn2o/llFrOT7O8Ye2C&#10;FzWKhnPjMdiYZBuREHrZ1i8tdd/QjaR5cwf8GIsyBiDtd4EHz5ZZKlQPx0d31Q/Xr1UtZM7Mt1ih&#10;nqVOZ2EYiwndqiR7//E5SPGrVMLn95lUu5a3EzAfcpeUz8XAezEQqO0FOi0pR7m0vFZluiZqeGCM&#10;gkPMi335FRThYgPxBDk0F6Mp3sbrcP3Vz2BcuEViXINb8fLdMXYSvOPtEYSQz+DDEw18fhTkbaPf&#10;rNNlcYVLyUp8RasT5l6lvpm73j6qpN/6+mvCdZmJz/aStzKtSqMjRNSu3NS47t96I/mWUZPtzivM&#10;lNG4nbUm7eMoD6Lr0DSLJXfbqsWrFmHdFGDoWubqxg6q4uGy5hLLCceNffICcq1bIQa6R4NML0Vk&#10;eRb5etMqPZdgCZ8JN344M2OgcahmMEI9uXHUrt35lHCsl0c3aqXhWPg8fq8noplxAeEIGx2VRK4w&#10;eVnOU3cUHS3OQY+7w7SoH6eDa0Q54PRUxzShJBxydsB0gP7BpCpdjvi0tRTCv6zTI5LmJMgTXDHe&#10;vL11BCJvUzr7w2rYL86hcnV2Oh4GcHVe04lGkUbUUjUac3m3e62Vx4PuS7QWte0gmJyXyTG6omLD&#10;rPaGWHyfGJ6WKm3b2e3KdAajD4rzV+zcRVV2fajx1CVtkFTygoLuaXc6n7XL8pFlNlB3Mk3uGhCQ&#10;Zx9n14xfF46VeN3o0w+MxeteYmAxFLrwtX32Mu54I5qv7edSaNA11fsSqNIQ75v3+23Uet2Hbcwv&#10;IYZ27QHHaQFbvN/nzn5KSm8qZN1QvWFH63RFZRkBKyPC4MrF5yLgt9bqVi6XO8DYTlu5oDpm2ooF&#10;zviT1C7VT+qhvWpmMJOR41bauzjJommT5Mkx0KBeTiRz/bhAL0umXt5GgfkZLK0F78XRfFL1mdNy&#10;09iT45zdbyg4vBQvPOOInPPAq6hez42hWcNGapdH+1588kcrZjIY54w39RJYDOagf8E3d86Zw+tT&#10;rhANXfO5e5nqs1V618ZUy8i3U3ya66+TYVwkT/6oDRnVPNP01RhZqJy3ASafKzN52YtkVvL0ym1o&#10;pXb6blKHrPtXsvBnPBre2p9R59nW0LkUv3VAU0+TEQnXWwevva3s5p3K6/6BZv5ghiTXJ1Zv9N8k&#10;NyutdkAXQ6XIrO4rjyKdTzGPjZsX6iKYU5Z4uJDa3MN++UvVF0zyaiDle3fGVhdWudA8U/XavFIr&#10;0PGaTNUtcKgWJtqq1SljdYPW26x/PJStGrY70MtzYTkL8+36bGhL+nFPFdRWbU3wIywjUaJ3qUCK&#10;xczuuW/7oarZklFh8uMr6DFGNbDERrDF8qXcdtivXgW9Gy0MUzvrUVqp6n0t9OWsX+WzXmvSeqNc&#10;3ie98ZxMmDd4bBY29RNlUPiIiouvOcvkl8VFWLtXvgW7YF3O5MumrnU8XBwKD6OLAduzA3pSk0Yh&#10;S2+3DvG5nLOcGWLn+gkIkLIL6H2jD2nDzviKnaSWgKIhX8TxKAEGzlZRVIne7GSx70irlruh2W/t&#10;mb/Vln0FdidlPOndGuT9rMorCq2Ppm472NKweFzKVmg6WQcUTP3GyFadiJJbz3aD6AitCUXqyPQd&#10;JoPtpp1AteXuyF83151VJsaq9PYH41yrPc1gzGGvlHVqUFMt5/HF5nBAd2js8NCqXt/6quddyUe8&#10;gZGtrQDr+PnByUl81AuoZsz4mgKBpRbdQrRiAkD+K75FTEUIVh/qpSVhGhESuJT22ryQweAvmUYs&#10;PLycImiZayaQ+cRwEq+tufG68bLH7MFVvK2Vt3PzU1eKOvCEuW8azMHcM3bhuE67fmOGciiGdXlq&#10;i64+UWdrY9N+MBAhesRz6H0XfBtscRuiAnFmUXdVqIClxebVr+IAEfvFntq9s8M6jbgITre74iqC&#10;7GCVNTju0WEohfzopaDCkhe0jwJeXpstWp2t4Nk6K7u7JL+9YI9dzOGefP84GQwWbxrPKNQaOVXo&#10;nEYK/lFmHPlEDqbMKtJVhzY9QZ5rJ3fb7c1Dfu2X9jAZ5hgffi+e0LgHotNOfxq5w+dG0mCDebpt&#10;azeaYzl12sv3yhhe3H8LDzdFEUAG8psSCXi5c61Z2l39jRvYy+6w6G0/C4mvPUaU26bAa6cMCLvL&#10;avKuKaF0MQwdrl3JjJ5EdKidqzVnh7wUxemPnNF8eQY3K5h90av9+Utuo9fxlIuR+1J5tse5nGS+&#10;AiEwrcViltuI/T3sCUY89U9H8PJ2NtusrVSbXHfE5Rk4U/LYWSexOtJldekjn4wV4gdWmIbrAj7v&#10;Xw+TNRIZmzMRZ53X0jM56dR51X+UgiwZ90hIHTUcBb3JAQvdU96ZHfT3zrkJ83B4KzwxZruCARbV&#10;QGdM8JfrMtOnM8m05g5u7wL37BJMqXXsBOWXUD/Wbj0mZk7OIoPBldymoh4Otcdjs9DGyPDk6W5/&#10;i7tK0ehExEoemdO2i8JMkV1jKukwClu7la25dP7U6/0Q3UUtiexrQ9lgL7Dh9cPxrXnAOy0aPSOV&#10;ezJpg843ETyDEU1MLr0opjvsyAHl1fP8grapOmktzbsKn4kHKm6PCzrM3kG+2GjRXjaSpFRbq5XH&#10;KncuJqwJ5607KHAKLnP5sF5b6bcpUIb2MT5ieJ1qn64ZTEg7vXEFj4Ss2dDPozOju676hTVeSpp6&#10;7h3gdqNA5+58UCi+cD4meAjwr9yy008w9JTTscZgfQpP0LtcZzWuQsAHwNSmcditpQV1iroIfTlI&#10;356NMimikPjan2mpd7GG8/voyIaj3fotEy+rUrKz72zeDYszbEYtXMjUWeWtCtuvlFpxzN7U8pgI&#10;T3Gh7I2BemAPBDlPAtw9S3CTKhutpO6Q4a7TL7ndjmepeJW9HS0cJiT7dj/lXP9gzEJ7XXkznYQ6&#10;ovd+9ZS3rwlEVG0gvzWr+aBt7ybbY4lSBz5Rx4KDkiu1kH3eMM9WE01b+G2xs3oS9KpufQUeZDBq&#10;1ALzK67dWVlTvGswnNoqkq0eRpnwvSsXso9fEBJb+MR7i0qoN7kuEqwB0u3i6VoJ+Ns0GSzfN33I&#10;iMPX2bBV/8C3G2ipdMScso02lKROTl5SBmNs3DoAKprbUAuVJO4300+BbAuMbuSctMviW9iLV4J/&#10;GmasAYYr3khZdpccVrtljkcvYbl1cruokOdGbbsnMQ17hd+X6XNYhQ67+1lBWq83803S+w2zCAYB&#10;rDEFdwqhWUjJFGjSM3/6iYaWOSEOJeaqFz/vJ35DjcpzZPS5tLrAzsPmkVOJbbPNNMZ8RJYvtg12&#10;isTcKGU0X4T2U6NivZHia+Z/zzQ7nvs+1ug7jBs89LvHjESIkS7QfVo4FE/OMdqsM/ZSSuXq/R7H&#10;43y1X8gyv3k651tdsjE6VJZcs5ZfqsOJfWWb5cmQqezn+wKZ3LLWbzluD8nyJ4MJheRN0xfl83o5&#10;Hrtnb+aGyvi8lbvIUCo8TSoZrkg3KJrnGX+Yl4LYeSJxIotFNUeHjXHlE523LVv+aGdthS2qbBMZ&#10;MKJiltdwNLiyo93RCL/hqVSUQSXOPhjVuKq9Gj07dHX+Xs0NbgxPzLngr6AYx1ekzmbNoPO0i20m&#10;5caNSYN3DmrH/oBrXrhpBaRKrmZEZl26tF4pNsAbaaVJJ8W6Z08F4cvTrjY5uV+xzNHJwzoukH6R&#10;3OmslVprpX04htTObyfVKKMS1b4WwG/4XKToRUWKYv0N972zaykgSZH4IqMg7cdpXR8QENCL38fx&#10;0qgATrtfJxffLkdbOYW40J3kHX7WESH9VUjudJrvxXAd6VAPJt/tUhU6Ke99Z7C+UdLTGRDXZWkK&#10;UWTz5UjbRJ/S9B1YRHblPRbLqOO1wUMdnUYZLRFrR0lXm2QGU5rqp0SHp50k7Kp3+S5m/0bqEafq&#10;/gm+W7x0POET9zlqvi2tOzk5/RnDa1NvNjeB0VQxQs4agPkZN5KnueNH7URhbF+rTUKK4a4sXbCY&#10;sOUaN8pgpN0y5ADG6yrZfNYn94ggeQzBm4vgmWefdZe6vOyobFvDdO/LMNO8+D1zOC3hmjnvRhBV&#10;xN2tj5/sZjlkjZo97GpFHg+FeaX1ImL2iUyZ1s8zjSEK+T4IlNlneYe2pUtiYpLkUrAloMeNP+zL&#10;SKEbkBLA+B27mypwjWc5RWWb+FpzLrOFw7OnsmOEF3CL9cyNKVf8Ow6SM6AKyFW4qmD5IZBJIz4f&#10;brebXtziYuaI60cvHzR2DkrVlJ2lFYiMggHdVHInWO+WIq9CAf94qgeWF0EEoIPR209EpUwGa6gX&#10;ICVCFElAOIJjIzwHT6TvpfPjqzf98rQoFNZ5JROpxsreGOlx693uCVlr3b68jIuyrbFPInUpBg1z&#10;ic826fsczE+mN6Uf3h2+5bXVR4x26x7WsoNnsus0UVKxgxC1z2vxtVi2tOFnU8pg1gTQSniWT7s7&#10;70nsXHmUteZ4z6I6zYRcuVdWLXZwWigqV4vwftpmAc+hwi9F0h290H0tOm/e9zbaaf0kepltPEI9&#10;UdSVZUc5Wq543a+nkbw/xF09YWzlMrN0wi8IKdbIycgaateG+U8BqX5V8EL60fucPWiPPoGabnbN&#10;WBIB7clkxG/AXIXF47ZD2feqTTNyt+4G3AcRZWu1xdqE8j0FMgtStUwQXMcKZbpQw1xUc3q1wc0f&#10;zO2hxYFuBU9gnn/lP7kOFWR83C/Uc8v7qm4K1S1em0UpTg6t4+nJYvlOv2GE+9xlbs1oc3faIl7N&#10;QfVv2y7mzcsH3SxvTYnPSuGffi4ZhIwtYDS6/lTtGo+Hn240TqivXHveDyynJ31mYRgOqExfIRB1&#10;iXu5rml2gb1XtUf4fMzvRiOrzOTtU4y3X6WNmdzMW+7GnNYt53QTyIqNAbR/XIy3fzrw5kEcPCnY&#10;cNSeWI57gXXZP6GMGVsIeg76i8L6NjOSbl7rVIhroRsPcyXcpKXsKaY/8vkHl6m5/i2j+v1FY6Ab&#10;ZytFBBMaUMn4sWJv4+NVuk3qe0VEh+DPMMqsD4qi7MDuerA2eiUQX9RicC9KeDKpKX+6ex7eu/nu&#10;u9BvQPusjAoXLyKj5GIG0021IZGFjFD1BoejUG68J5jFASkKLB7gGhBo1fIGIM2bwwQGf54kJbOU&#10;nbCYZMdixtAdPBnvB1mMfITOUgvD4FA9OMvZcr65tZxcl5Srk2942vsp/5oZ5uukQUWJWpMmlWYr&#10;aTCTWb9k7unL2SaAt1/IRR3yXSrevEFjJDOlaHU5ntLw7g1e8N06WKYKCCf0nK1dwUbIV2l2ZThB&#10;tvb6TQRZYJNjGbvS1/h0zumWuiIkIIsHlPfd+JUp2W7x7DEr+2sLP8qMXFy+rU8z6RTCStnpI+p0&#10;jXvZq7puDLHZ6eaFmecSSLZFI3vpOC6yP30zg/lp6eeD9V767P5oZkYWkJ9uQU4Wb0sysPV8ZmOH&#10;1y8j9+ZOLztTriM8QdNF5mSj7inf4189KcpoutGotEpLWcNVaLau6dOSkKVfeK58lXZIy/c10a6u&#10;eD8GkCyC5ukEGQp5Kn/DAgfc7iSRg6czIzwQ8GY7+fx/ms5rTVluCcLXgmAWUcwoGEAlKEExIkGC&#10;CAIC6v3/a7797JM5c2ocoVd31dvYkrpN/ndb9Sf4XM/lNhd/wmzW4G9PuOfc9v8vsaPDX4kF7QEf&#10;3YFMa2Xz53R/CWtOkZSicj/vGutwcO14hSYxc9vz5am6X1CJSTRGX4bgHtPU315aGcL1hzu/5grm&#10;cNl0340bduGOhuoFQxGjsU1jO6KLDWUcjJAVC2TWLysoNJR4tR45wIiwdXY3tj9EcSCv35t16ldo&#10;k7d5tuTzzqTWZS6eL458K+imX71vfJy8+xwWBdnEnqL+5IY8NKth6YwpNXr72Tqlj0HpuZOBDHMI&#10;+lOYT1TdLAvXQrrwCjb1JemALmKXCf9Rh472Uxd+b3BP366yRk5HvyeuMhAjL0e7pnY/LqlF5N+I&#10;ybc9VMH3lIxHAbX7dLmOz0JKhyOLpAtklGdpeQcZ65gFJ7AwNwcFWywVuxD/nvO7D/VAoGN34x9B&#10;P1M8py+s4Gid77YI4tnrXrvXmKOSlJGVlF8r9XE6hhlRqsvflVcd3h4mUv5cYrJV/IvwOh4rHq+P&#10;8kS+YtE45ebomTH3q3PlluDlzjsqWE53WnWLw3usV9Tye1ZlyuVl0tgsYdHe9g7kESQOp0FDm4hB&#10;uSi0ufYyjvkr8lw9+oMtmIe5998lUHbvcFutjZdsKzqvJm4+nSNBHWfHUX0WzYnG6cZnNj6Ybvty&#10;1F46c1JO6N7Wh30ezNs7j60SsuDzBPUdTYMlq40raZzOukZFmHTG3HV280a3vypw9ZolFqman1ih&#10;805pc53g0ip9dV6L/up25u9c+3S9bOXdeU+vnBe2FLWt3peQQG0dgnX8nXTVxiQ5b62/00A+ong8&#10;mVi9Wcr3yBAtsgS+rH/+JgILfI1LaV1p5s9F8dtD3VL9caiIAsYnZqe1xpnEL+6LPfcnUsmswpzH&#10;OzaCDzOQCnVq9XmhPudCvMWTcKX60VutY3+N23vHwwmQVlRarStzpPjl30QAl/aN9pRtWmi/opcN&#10;o7G4lMNqvfYVsIO8SQcl9rCvdPPTGfsFtjebTAXPef/qfnqC1uAVJYEb78hLSzlPqtlh4ZTJE2lx&#10;yfVpp73veoW4pW7SADJO86p8qgw5asf7oIXuzwKClheEQW0Hlf2v9ltu1AETqTR1V1Ea7uqlad3z&#10;ISyPP0px26JuX6EI7T32+/K6B1hG92Erjn+kr82gmmSVmwe0PVGBTCd1PnSCwHFnUAKx6DXpV/uk&#10;JQstFSVunbn1a2zKl/ptDBgZe3Bn2Pa9B9eJXqwolVmvlyUYkxgXAONIN1XNpk61+KQTnCM3TC1J&#10;O/vC+xatZ0DmXdzXNnECsbhXjmdTdTA9BID9iND8J5wBYHGPBaUUPDepTwRNQ5TIWWHAxZs0Vowm&#10;zOtM6VM+kB3H5p3VJWIQLAv3KeXiXxJ7m8POxxhx5xWQ6SllvF0flaWC9phMpma7ZbEWuiG2qHuQ&#10;/FScma20J7C7PPuemmUqK3wrzRLf4fBL8LzVPXoTyHZfYhbaZtvhd83FhXstdV+UilC8LB9aB+Tk&#10;/7mDSIOKl/0Zd89Kq8YzR0y3sI77mpW+HDNMSllfw4lvfvJgF7RW1I5ACvTD/zhPXmrkMSXApIvV&#10;3Fd/CdkVvb4a1N7JtE/NueL+aRCDuaLxkrUEMvCp3+gIATSImbl8aZilO33N5ZEY9sWyAOn1uaFY&#10;67icNKHrz2l4zeIdRwG3s1qWwe1Vv8o14NAwe2bCM9NoCnH0AWKWWn9ZBiQ32sXK23GaIUCGGSvp&#10;z59Imu4N+egMSejqix3F77In24uuZpE1Yd0gNIP4kSM2qRa9G+xm47rochpLjn4TsgbTH4xsmxYD&#10;/vJN/DwPB3D91SxSvlxi/fFW/ZSAjL8sNr/xQhqh8MvQRyRR2HlH7XifT/2HDGWq/U56YgUe/e+f&#10;2++QVP3V+R2FANmuKhzffJUcU4CG67Cwfo42E+CZJdQ5x18jfxV1L622dHZvQEbqK9ObCBXWm04M&#10;LjK+ku++Vbt1zHqHXzPTpSlIT9MqdcvcwtS+Zvr701LX+8dF765YpzvGvplYOT4tA0aMHcseqLcU&#10;LXNXCcY70YlMP6Nw9u+zqUL0fLHaIhojDsbbBi5ytIqv5ynLnZUBs/id0OPUn+yqS1JN7kx3cEYw&#10;gKJ8ciVF79XT69OsWjbNPq3Fi8Z/pAVmPXZf9eXmtVpf+chYWiyWPyBzPcXfYfsDrDRNIdBXbiVY&#10;1Brz65srnZGajfdCMt+JtdlVpMgw3G9WYLqB7Xe3EZiVGL9AxoWyHgdso22lPHxwb35RnA0Q51xf&#10;JWVPR8SDXsiBjIBVKrb/utwqkXcqT2/VaPAtOYfL5tkKv/2j2j5O88b1RN4wiTrzxwW95QrX5cMG&#10;Z4ES7JvubFPZv9Q1x123DaX6ur9JpV5ivox92JbkeXSuh+2/8yawdwOvfRJa0LkRPfrjI8xAwc94&#10;f5LSupkl9Glj5KHzpB/aS52U7j1vab8LeBDh1WK0M6yCfro6T4r0gYO5C+HNtNPmx5XE+hw/749p&#10;KjDVq52BTIm4gPuUvedsyseALfQF2Zs+V2f7jjfNgkNawiXWbXaSf6Xbp1X1NvnyfOzjMhadAHqd&#10;B5VtgK+XgxB6C8dFqb2UtuX6a9CaqdCnwf9eWqt+9YFMT8NmItwZne/nEcNOpcWV25cHQ34aw501&#10;FLKGtyO/82UXC0yZ5HPOVShuojyqYv6Cb7fWr6Ng5iGqo9Pfjmnlr5C4+r7nkazgWa96Y38rsspf&#10;sTlszRZBbaPXO99dPupSN6pT/3XOBVgfFs843bABeuxQBYIiSlk8OivZ0jQMezgovu9ZNh6jTD0Z&#10;BTt5sR6yZknDvGkrHHby9rBeXDq5TyPp6e+Cdo+GQoXJiBy0Vy0WSWtfXndoxC3f4wEgkSCGF1is&#10;Y++1VEslP2MpPhwkpsCwtJttplhho1i9D5rvm4Dh1MBYF5ueVALmUo6zR89fSuxg+xdFsI/a4iVv&#10;R/vbaDJFfrpmZjPrXboDr3W+L7e/3lDyKmNocA+WvOj6cAw2UxR6o7XpZaVbD+cB8zQUvzeznsve&#10;so+DNxwObyOogW2cGeparJumf2MU85GPOCoU7Dvf5i9wbjYESUGcYWctX5zevM51iM0iCbAkrjXw&#10;qlTKEN1Z0KVmZZaFfn+01kK33merja4/NzrgigGv6M6dTXnCz/InckrZld4DMq0vqx0v6GE4PSqD&#10;G996ttPqtTvcvAFj8otmPzwTGTTDrhHZfckvgJSgoS+ezxIxGre32YmAYNGiCxLOa2Y+u5LvmJ6D&#10;fvM03D2GpunetBWx3wGZrjuZKpfgpQnkpbRxl7vD5pVZBER6oTfpsmvH57hfgKw1fGjoEdoMlXVp&#10;vO97gcEljCLVuiR2PqLUhgIdOsuvn2NQiGb4olWkrLZyams4qgdA5kW38JP8ZGbTs+r157drrm4l&#10;A69U19t1v0yri3Lks3tvuQHnyTMhuualj18STetAg4S9mxsrgytHIp6Q9lMMbB5FAZtxMb7N7Db2&#10;u9cU4CbSH8txSK8Q4XyoEc2KDcNY96AHoyxG2uWV0tTQS5nr9Pw5DIfHfm9WUIdVCToUhWX11ni/&#10;SoHkrB46BDHzSJUxfzNKpUVn9Gkaevdm6AqNQi2kkNQ9IJOT9bm8tC74rZHx4xkH3aT48XlS40ge&#10;TdBF1yzi8WfKC3SJGr6us+Epkeqfzx6EKHThg7ws1e41WAGN2HYBT6pX1y/y/ClFZ/gyDTejBtud&#10;2wUgswLVajxIm8nusYiK7W7RqwXa8ZVO2kv9rTs9Rs+Ytki2lFpEy9oBbk9mP2bhiN1SMTfTKrF6&#10;q/669vZN7EPKnElX9sfN+r2DV2ikw4BHfaM9GsgczWdyWK9DfMvNnKc0IpdYkEmzQqw2kAlljII4&#10;25WPoANt1i56QFQRlNN6IngW5ONNBGLgPxf8UDiro3ddV9xJEy0WY+icdrHOp3a8c7XnQ3AzIPPG&#10;0LUEgrDeZZHBuO9vj9vJ4fBt7UJ/Q8eOv+/+HqcfsPjVJLG3KbdUPb2/fAAHnnQyxxJW+6SPZQG0&#10;PdWCvgTwhH2RN+ylL7a0rSoMWc429kBmibafNf4pj4u3ZAYPenN1LuPkJvIdBdzdeK3dSkBJTDu3&#10;A/6mM505rDio3iY7Jv8MOb40ucAvgOBrHn9oOs+YSfSuiaB0MG/AcY/ZZemKW1+BjK/W5ZJzvVmK&#10;sBsTZmt6qRcen9Om0ojKis4ERmLerH6zWi810bVjr+LvAUQ7cPd+urK3w8QlSJR+V2LMCrA6wuvv&#10;Xr8g6R6kk88eIeUCbTPUX+k8E33QmOrdUV2dBCluxCubJPz5NWQQcZhljfp5T2pwiffZyY9VGV5t&#10;a8Kzxxo2yaJRDVDSFEDVIrZfBaYsydr2m6BGsjnopqh+L30m7kd2/5kprXuDM/c9nyiTjTxk+fpN&#10;fhOXe1Muf1x7cykFZ81jtDkOjN8pdpAyWahESHmf+Z/LqIfur+CKcM4xAQKbRQuzD90rl/M62Xx8&#10;enR84enva/PXQ2/TF7lWkFqVHOxQO/AP87rxHET5OMLmgCS16lfOkUb8ycG3P/L5QkoFdcEWR5UF&#10;pibPq3dVetGg+j3l2V7zP8q8R4RTfXOfY8zFIu47XuWK2t+IO+IOlRPJBJ0mI3feMgsonb6uzPH8&#10;bA9TQzoMF+hU6ISB8xODLcZ35IHJu4e1KsWnHjtH/IHZVVsRFA4ghMhzZwFjVKkE3y713ZmvdqKF&#10;9nu2gUyYFQq8vb0M6ZW616ler1kCI9NVS2B02+BK2VbZY01gBrOVpihDIdpsHmmrcosJXCF6/p5V&#10;OlS//HjQkTHkVTy5gI2yiTkZMCAnSZ4Bpu7UZxPIVJfLuXm23W2Y7UF6Uhh+2rPJj25+P4VkGsbt&#10;5tV53LX9e3XlplUQ3V3udp+9frXeGqMNc5svVHYe49LByLYr9/zD8aN20HjVaZx8hYm2Reyz/vun&#10;1SXuM9REMXs2StueirQ/bu15rnCLdfM4WbqFXSbRiarVO3JSIve5vHGD8bHgtebmnasObmTvXsn+&#10;KkeCX+EKVIMsv7da+wLjwzCy3VLh1Vb+/LTIP4d2bGRfBCUDh4rjEOb82SPd2AZTTp9pfaW9bXtR&#10;LM8vGb5/9z4hZ0X7Tzia9ZwK9dCb/iykna5sjYSnWH7lTOWiV+FKAV9a3gTrATJl8TfiZui81sS1&#10;zrrAZlfenLqrvUU0QN4Y0rwO64HGEa+mfmtr/oK6LliXGKcH9Y4uxtqhA/cPr9l1b4ayKD7Wn8Wp&#10;eB3cJGyzqxRRHx1/8JA5qzW7DmRKySsVmc228qqUrlRSbT/54V5fFOaPJqoQCTKddQyqWCk1wLA8&#10;bZv8Z4xvLusHqFkFl52U/GYk7riTMx2ukGcat09H7PdsqOm9avEKfVe5VmXBARk+IxK3wQvKOosP&#10;m/hU3+riuDu/e4USPDr/JcHbSIZu9cHRO+TsM+8Ss4rnOqcdUonH2Ebx+RH3wsn0ex3HM7MEgWLz&#10;flUqDH2t1zNbzweAiQIy+JWoFu8wgWKEFA4vW2NQLhbkOZhw+tVNl78fvN6CWqz8DTcD3tozPJ5V&#10;ObkHpWVED+GQ7MjZrAo7R+vVPa62FM0UKpV4FU7WxQFY32FtZXgjxb93w0IEuY4+pj30fh9x8iZW&#10;L342YfDn4ACAZTI/A5ZLEFi7+7z0FkqFB6mWzkNys8CyMJ4UbFkZVUibbsnuE9Ne/kFfN8scujlb&#10;1faYbIe9/nkEZFrVU2nHqdmQyhPwpDbtdX0VVPJdh+bDI4mnw6WRvYOdS3beQ8+7TH94uUePVxiV&#10;x2ILzGBbjWrvq9gqLGXVGtg5rlfGOku/BsXFsQPWlhSVrDX+TMiZ+PIqfKyBh9vuRP4tUD0M48cX&#10;7z54GGXz8u1Bm/xklfvQfTw1aMjg314SX6AO2eny6sdRv6r2fPc2tRiazJ9+GUcspwMt65XuHJK3&#10;giRVf7gNZNY9pvAqF6GrwpBYWtVMIp7fOAeaJ6H1KeEGNqJ0EGPEPVBN4Op586yldONq2bXt98Mx&#10;N7yg3fHZgC+wHE0zMmE7VnG+p84dl8mSAlO86t/mX4UG7me3o8yxxbw0QS5E0epdt52TUqMJmrnl&#10;RPpoe4WW9SSo1aGmQMPhuB3j5jxVlQb8rtHY7PNegCP8MI51emswfofct2KljHzWdf2L3Vd3/4z/&#10;Nbe7s+tPY1U1qqBIAEg0Nsw1SZSumVGKzt57aYb3Vos0HV28kXfY9c12cZUypcgOFgDp93YBg6Lp&#10;kryDJYya0w6ncU86Lc/d2rLt3OBVaCwWjSKQAa7tY8ZZMXqOcs+YvhZoSOlyYHJ78Zu/L4Pqqbga&#10;HqPNo1e7nha+fu+qVk0FJELN3zqdC2Ri/FZMd5lev1iDddJ2NvGYj+QU3ClwoXRqKI/T30Qw5YfX&#10;cXEW12lk7xzfxuruLQuFR+fVrZ9u4fRC/YbUAH6U55vG0Vp7m8m8sIiQ2YMOJ1HxsCtXicHPhsCu&#10;T2/zKCRKu+TiNGvnWpsIRueqyXWadh/IsKdvDYFefuXAZN1f47XZ3SpGw856y05xu+L75SJzLhVm&#10;dhaKgQQQAOjwblim6nvdAXNvbKaBv/MazX8hDg4ascjP1EdXrne9tNc9yGaqDgMDyIx27r4yFetE&#10;CKJfV36Mn2CQXzu34u3gZTUGuudXRsbA1k3XZdGryHTEbKnVfrYJd5UpVvklKXW76Bvu80hu0/Vu&#10;XJn1ZXY2Wr+NlzhGxzPAVW6AzLrfvBzdBwgoUqqtt14n7opD61lehytX4pxUWUF7E57kYcfiknwd&#10;585i3qBBgUTL8vz4U1Ca2VoO7FwPb9SswXP07Xag0uNVZ2dx8xNKnH4SFkCmxIiew10fN/SyHYwT&#10;/Ng4y7tP4TJXo2GjKz6JnoMbLrUv0k75QZ3r444v7FxTrUn5fmhCKwqU8715/R6ZT6XEHk+ek3q9&#10;nhxThVM6uV/I8iT7I7qW76lS7OzuEdwX9vGRvLtp1N78cfFi3SarKakVG+dvoR/AUyGe3tvxV8+u&#10;F8Y7m9ct5bnReFEjP0gYz5P1AcyzuyzO+/5VuQeXLFzMR0n5xv6dNyR4xsGyvdkcBEKhqifj4OpH&#10;vS8L78fajEwCZL43PUO+VGoy6bJBX6af6mezehXmlYdzV9b8IOa3A5XzVqtoux5vZrVc0gfuiO5B&#10;Kl3C1txNUCIgsy0kJLN66vndeh25HkxH5pyd9JAlVmuudK6xnPFas0EFr1TujC+z/D0BJVqevBda&#10;eEn15bFidrcWRNY+3/kbfw2fV+s+gHcP4wg7kpY9XwXWOACZSSznN/GXXnNpS0Xj6Dm4Ebh3CD/9&#10;RsuXWs6Jm786KNdJAwvdr/tFteWGy7I3a54kD9p/tAn4RRZ27BlVZF75TcInUmMnUaV85HLsetiv&#10;Y/HwZw2dFKWt+9Qsm6UfYQz8QE+NF3DLk+ltsFsN+/C33j5v2fX7VaQ+0uRXkM725fHQKR3sZU06&#10;UmlZLmmrrvyItPT9mdGPobOdEWCFYKze9No0W1YlD8gMigdCJcrm3uxzI3FN0wdhs7YJ5IYcOu9H&#10;UpOMEn2nFs06Q30rfgkaRAPG6xHv7rqjzYfXBx5DQekcVRvCXpbA57JSn1X7bmlwIIRDl34HN/EL&#10;ZBKz1qeqSL3cx547AmRkb6MAwMJ0N+rnjQay3Zd+1zM1mUP7W+e4mgnN9KJfBt/epwjgOlDqJzz8&#10;mGWdkfHZqMfay9JUrHyd1X7yd3wASzndrFiVgIx7ROh4AeCvYCFQX3pBia1OHRBCq0d5RzWZ+YiL&#10;F5i+dJbDtlHPVBAnw89QmLXVaaPIDSuurelzLroAmjzGmAbJHUf3u5Tb8j0HiUWxHJfp6t/pSYWl&#10;alDodUPgFwj3WgSWIJ4mJvDwUx6Z0Qx9QN5LkHftR0mXsVTN37Cy2Ut+ubMhrT7YdPMhq47pF60x&#10;OrQDntkYzHGFrn7pAuHhtL/Dn+I/AOZ87M17o6zo67yqxaNNB5q/uEzW3qBjIOxZxZ21oSfcdl+a&#10;MkkI7mZA9eXAn4zE8mCgJNNDnDZMippJ1mw82rfPp13JqXZKr07ECEEjGiFmbv41t/3jXGnP7/X6&#10;fBDE4fEQnWatlyapXCbmIGjGEaS7NJWapmTYxBwZXNsdQ9bhOSHg4ulOk04uFhqwXrEOAJZP8cob&#10;+XLt7bQXvow7Pz1lwt2I/8yU8qMORU3CayNXvEHcraz9u4ojKYStarbM392i3FM6yt4C2ycDFwE0&#10;qjxAw/UOeiK386nM3LLCbw8SRtnNpGnP0sDmczGNi2WYWcsfFp2yhYX/V2xGp/2FbrDbcVkKjIGg&#10;sC3u2pcp71l19vAKJE9oZg388LUbtRm07hIbY6KI9Q+5Hq1RJP/SLclbNrYViwSbN6DZWe4YA1j7&#10;tSpSK+SrYj7cLg8nICMM7+h5tDuSNOT/OMLDIvJOv6F+2wpqzE18PFlolg1mQSUp7X1px7uFfCue&#10;yv6qn+yGl2xyd6hfdbH1RntxdH1LwjIUu5eY1tPsZUdnaXD4nv5GXIaSZ19xfQLrl15TQMDW1OO3&#10;hH11rSldS0lgcX9+t6lPTqKyZIvv0nmUzhxkT8tdMZnSv/4eASsahbE4xwbFVJBkuQ/Hw7hsJ6a/&#10;51HPPe5Pf7dnyY5Gp/V3vDpvAbbAX34zr3TeGtMTe/gKq5h1nX3w+zAKhKqMLfBasHuc3OfAjMqN&#10;NYjQ+UmVNu7BDjt1x5nKEGd3PHS9/kCwEXdFWjd35+R/1BB6md8mFeHAI7NGWa5MxzShK2ZnFNZz&#10;wTHob7hTV5dErr1odHZ+XNPHxC5/SpP9VrMflUMGZ4va8WaNGkbROjvfHvCy264mCTBYcwcne3xy&#10;i/U/zwawSSEk7tUwQC5ZBF/x4Su44IZmd88+0updWm8z0a0ZWz2axoaGj/bILLgY4O2Fszkc7Iz0&#10;9vZAqzUoo4uLiN/pNQIGi+xkIFAIzeC2f9mZf0aXRSM1Mg+NH1gBGFclsny8SO3omV0eE2kT8PV2&#10;DJ49arzBnm8pKdLIfftgoiZfKOYVECW8V2iti4AWqLnKtOVUEA5NbLUb1cHe/ld1V2b7FEd24gCZ&#10;eW0kTJADB53JUdHxVtUpI5oruFdeCvn9fb3Tk0cnRj8uFjbygftSBvll2a4dOXWYCospOIIQP6yY&#10;y8+GvC2MxWbbyGu/30NQ45T6ILWtY3dbf3DS2YpOyIB6pH6XYo5Yd1Tg8Z302vV2142cj55jcoOO&#10;20wFZc7nYXkmJud76IJ8H+7wz8LmMmDKhdoBN4+9UC1swmGpTYioysd9XDT7xfbQduTpn20XVI+7&#10;xtrZ4RfWErc3XQSch5bpJ/Pvx5vipuOuPs6cwvPca8TJqL0eHcG3wjz8sV8Xg9GLekOo/Z6AyBnQ&#10;qh67RvHinEBPtvAsk6VC7Dwbx/Svs4nX411+eVpks6EXb2o7J5f7ll01i7TEuAct/z5ZgcRIuKqY&#10;d3A+Y4YiZ1dSvkG7+SBl8G55EQ9EZdih1HQP2XZ5aLjIfeEuq4LS+Y+rL1FSFVi2/RZAGWRQUEQU&#10;FcQJUMEBcQYVcUYc+v9fss8790bciB3Eru6GVVXUkJWZazHEwW9U/Xf2bLwfUfW5XPrNHm7lCmZC&#10;Fi+MVqvlIc13PZnTFkPoAn4cD+ze90+WV8Il70wHwvg5NWl59pc/FS63BTf+deRcyUzKPW7LZw5r&#10;sXld6sPGmId75TRSuBYbfqZBF07DIfdh8ZNQft/kePKZ89/sDwcHu1bNmtePzTwG24cJGsUXSGF1&#10;0GT3h9F05qyVuBZ2FXGfqo/FuDjLnAr2+6fXGjGBiRF/YB7SLbWhl8vJuHNf3mUVSCaXucHN4HPW&#10;L6bJuNMTM++LB786P7B6Loyqxhicv8If7CIItQx6A/8NzMyWIaDj+77QhFSe+YFJCCvHe7POQeEA&#10;MP7qsndI7TRM3KxVcNFt7tHA3DcNaz5CRf177lFRxz0xfbrI4z7RlPvisTsCQL88/9syErWI/4aV&#10;wxeW3qLfrr/mFcV9u7njgc7oVCHsFlqN+6bykwGwlUZxdfKIIkKjtQbHs0QCmz92m16BmiY61sPb&#10;7HCXZy2pMxwmIShYPK/25Rp/rAFwMOcL287TzJ/0SvOfX42yqljheOudkG6FUotcncq8J2fTxt7p&#10;7om5/Y6Gvl/9F61BUInImuXCMI8GtIcUmxuoBB0KRKN7Ycp++MHfAfpXJMd/mJVvGKz40YeTihjN&#10;df5Ypd3J8Jmpe8a68RToXa5MaRZiiF9/1AAYNwiW/YyCdQy6VWO7tkUelkTWPjZrDEWyNUhb6J82&#10;nRol3wkhByTGBFEzWaVcuDSkntXw1pzFZ6eTMoVVnP8FdKke8vXu5783cCGmaQhv1ET3YKvZo+UN&#10;coDpLKjtHGitNxnZpleE7PcB1aox5HALjev7Op/jsmxFy96Y8uX27RTYd7uoP6kMNK7XrcBK8Edr&#10;99vEtnDr6vXKenmhvN5/AKOc+pmFQMVswakkOurnxsVdTrCWk5zKBXiZ6Y7WzPE2NsAv+AtUXtms&#10;TmfSZPQR02qgybI/dMhpp1skJ+wHs5m/0Crnf7xXZIFKgbrXoNtYZawU5neEvBbgxNre18IqUERb&#10;/4oLOWIL4qmF5w+5xDEOucdO0pzu3VuVLy16VdQH5um4c0t6bzAcQE6Vdhdq7w/K5vs6IYC70vft&#10;RrepVviXBjBqJR+U2/eX/li6QFRfjg9N/zTHx8A05G9oprEedKyIu+wGvaCEWREpe4uEIV56uVu4&#10;CaSAfC1pI+AVW05owpCPQpmxqDytO2DJZxdXFWCKT4BZLmY45P0a18tkMwc6EV91yrO+YR+K36dR&#10;37siPsCeOjjK0LZ4E/Dpdg75rt31ZPzdPORL9puVw4zeY0s3dudI7uaPyCXkDXvWkERjlSUkCORF&#10;DmCwJ5+8NLYSfIu4e5tE0mZX0t38EGhu16Yr4FaP2tSd5Hmcq1IHLR2+OfMP+N0YGFNFtLz+IRS9&#10;/r2zuI5p4mUNKUevUHjV5mwXmD4bdxqxuo0AjG7uGBJNBn+aQw55tTaatp7oUcIWQNYZJpXy+YQE&#10;OE87m9ODYZZITxPTVveyfHFKXhdcQakYbGTZB+L+JU/qPck8A+QhXkfrGxMS2x6R3a6aALMWOyPu&#10;LCG/+Fz+VRS7+diuoTM+n7QzOmlnbEEV54j8n84w67/5QVz+1R5KgCxYDt9PMoRJIeIuX0WyrDQ0&#10;75bkz/jCEBulXg5yP67J4uP913KTXAepzStH1tqfeudoei7Z0VKbb7KQcpZlJgwqz/pmmGTuF0FB&#10;k1duYg/bOJXB9DKDNrMfqvlsPJt6m5LTKP+EQ5mMSOzXzCEdaTBHwmlZMHBh5m/HYG5jjcrbFhvd&#10;/2ABTAALQCmDJuPhU83gogMLwO73/2E6kBcu4jM1g3W6kuloxlNo3uSbHtapH1teviKUjrtDgCly&#10;PrAD7KL+hdsXE0u/ZBb/GseEtcsRuUj0yPT4YWtpduwMLB3Av+S3bc20C1wmwL5GLRNrpiE+Edum&#10;u99fnsheb6jptDJ1uE2sLsXkk1o2k6UQwTAm22WzIMuH0kE5Jdj3FNfwxmok+EXPRxDfEEb2SJqz&#10;yrQy//N6HZbdJ7C962HcbUZBkfOyAPpixqN1DVfsbw0xf55rlqhqpiKtVQJgyi9jnqU/uyW/asnL&#10;l9DLcA61pn6a+B03F8zsQ7jI9TqgxVk5l9D98rkYHrDVYdTms8Z/sHxhO2JLkPiPvn5eHXKzG0Ok&#10;nQEJjfxy8LBHlX3qGvoHV371FE1TJtXEpltOk1obu6TSBxKeeG3O6GqusYqZnPyooPYhiei+TDX+&#10;NW6YL9WAq3yxrlphzl31AAJHbOkTLlE6kE/kSctjMKHyHYARXTCjmdD6g8XxHS5sdz7JR2Fm6+nx&#10;RxDTRUFmJtnnX/XxWWdQ/xKpROiSc9g6xkPayLV0h/ep495fJovj9euT7aw/DIUuERkoQz2/TLvc&#10;TvPTTKVC77CJ09hYU6FsVUBUY2mZN5Yoi+/Mc3UdWetJdIu5LH8r0NjCnWqoclO6uD4Ti/Sp1ljZ&#10;ozgrn3wi6U2d+vZ3BAZ4Xd8CF1zQ4mtfaLYPI4DRjzUPPfO8cTmXlky+nXvQ9Z1dH80VJvOnZBrX&#10;3MeKiiSsmnzOLOsLUg3yyp2YHSGhrxrvZlOvfLzv00v18So2FT1eTBbVeFMvrPeZYiMvNFclgMlR&#10;yfSQddDzA/a/LwGXX1n8vD6Um3Q83LupUqu40pLiyr1PJ9FvE5DpbCWYCT1+wDTyYdN5MStLerDw&#10;uuOs9EDPf4dHo1BdQruMKiTtZFKr8/jUjf08C3TtVnDLjM655m+wro+FUbvs7PKTnyOigql8KjDB&#10;rlPelmMdElsrC5SZeB1mOsbsgjnB3OoDJpUHCS6DfMnuc8OXNHoHpqaBu5HKtQGGTNgRY9/JBzK4&#10;7EJ5JCxr4Bq2kk+A5azscRQBcbg+jfqLTdsaN7RuvNTUUl0dm02xM35qgTqkHSSagCLJel1BHzC1&#10;nN51dt+RBUU4jXLzXMCmweLln7GeshWWCtbL3cWQE22fVxj1gGZMpFKt/KJdUK8bRTDs8xR9nh+3&#10;z92498U9yesOiVN5iS02R+a1qHEHfe+PZ1GbA2mQ5c+vSdzu2ZesVyGQAIY5nhoFfBn0/0pqEfUJ&#10;NnqNhbYx+unja4+F7mtMoPv2JHRf9SoskI1pVRLnj5lthLp9HN/ZxN8xLLJFkr/Bo/W8ML35yqvQ&#10;Vq+x3mGd4PG7/LIAc158T99hdbZ5oPdLOWMvvxM+qxUXu8Wxcn+54utvVxM1otTNfe7qdLJaWzM2&#10;Zk4X4HFZCZecFy8GrRLGn6Jk/Y+3b0w1M5OJ1e96dtKis1f0sF0aijhXKzFFj/OF93o6Glr3XvWV&#10;b7faWzMM8n48b1wx+1wXNs/N0gVFlmJvPa/t9P1lyNnlmBjyLcJvlu4dwTo941kLoihTY7DtYWjx&#10;fTiBuDh60g7V1C9Q/Ij77uJP1vonh3nQNscvpHEyPJDBfUiq9nlQl+fL/ge3ItGolX9nsri51/6q&#10;lWNutwTzSSRmr9785u4SL8P3Nkphe6nU6pXRKtcdLjq33GiQmOmAhoZHrlDWOAgdEPfKudxp0ZCh&#10;XoMsqsKKi6JL0iuPleXgWeRtOxe/KiCutP8cHqjazn/aDpKnd91MobarNiAPNFmTzJbds9LRFbIz&#10;/qbvDawepE7I7fyg8lALFhJlgmu/uM7SEVP05yOBY2sb5hbeiKU4e4g9Ojgku3ZUa8VrzNh91t0M&#10;mQfHKgmtcU3NGuU15/PXa698UGqr/ETrPKvhPB88mcE/y6bTXNRk5uF9XvsTl58SG/zZR3e7kZqw&#10;3ZtdUh6G2dP7t+ynzybT3lErPoFvSCa+WLq0G/tstnu0L5BssPjLt695Y423dvKDaVrq5fNZd15t&#10;UABJ380biKQT+ckKNvkbfE7GX3NxGvVmIMr2MzNJu7/GyLK+JBZl8Y8Da/PTjVZHV72ubLIYR3Fz&#10;9dH9LvnV73C4FqYPYwg5dJ8EGNdxR75yscTWzpcQYNgOkbiEus9G6UH8kx7EY2thnD+rLru1/L71&#10;/gGnvTYFVU9jt1yp+czpE++6pwcptOrf+uvK5s50QmR/pY1KloRt68UuL6sEmFRyyVvv0l0zNaDo&#10;T1hfaCqFdOzHcPxnfm1j1xope6a+IJqfvDLQT0T2j4d8Z+u+Kxd9ohb99mtxir5nv2xnm2/Mfoeb&#10;BAEXpRp4Z1TQo0yvDgbU9M8CbQ6CI8iOnMJsxg1zVQt8Si7tFXteXolw9hrsmwzdWw2Hp2vvJ4nR&#10;ThxW8pJCO9NcoTCyFZ58/XyKeryzzIjad/HgtsAgIBf8oYPI+CFBFicJdp37jinZmqUjzT5q/u6k&#10;bwrhfEb85A3WX1i7+iBZ0Sw6jGe0R2cYI1sR8Z+M9kYWdVOXX30MtUamgTD1z3eU5k8q9jU3lSv/&#10;HHigs/H3K7kjLjhbJhr1ve+/pdMh3EZOD2uvmmq57x48zerL8Wk6Obfx6u3iTMnK7BvfY/Ja0UCK&#10;xnUyctzEViCSAGPvtG4Ld87um6O7vHzmLrPvdT6e3a3rW9c2IL34N55EC2cPrXFnh8Yi0zg8HLSZ&#10;O6xV1DvlhdmGkck/Vm0i4F6fMrPLpB+HEzvph+MF/aDhw7QCfFzhbUnICZRpnjV5F16OUh+kE5Ed&#10;d+OiOI5uoNF0ImhnVDV+ABMNPH9kGvPCKcX6h/5MG5K73GNeDnV+kvelq5dkza7X059ESUZW7mDT&#10;yGaH28nZWZZ2XPSnqL3w88PEnTIY9Welnel0ehDDOmW7UTHapKc1+Tu7vDAxnKMhtozHp9q73P88&#10;NIiS8qtLQUrCYXPflnfJ1k5O302IC6IOtLZPepKvWZL+jU2Sre/EW6sMZ44nYsXf+efSe35/KiD4&#10;/SM6CtO4J6Uxwy5Kn1rmMOcSlyTsxZZ4mDA5ZvYmZWS5yLF0p5o72wPHfA/zudV+U/BPy8Z4O2YE&#10;Yso+WPEKK1xS8L50f0GtcSe3bZpbou1VypfGngmpXXoiuOqVe+blM7sm7rA0aHL+7x/QX+u6vJZG&#10;S4gK82nd2tlCBJvY+I5ttULjngF3wkhEGfdkVK/jBAy9TYsf5mnxvWEV9A5ng2JVyHq1dAhY0nxU&#10;gFT+JuROqPEeYHrN/94ekXT74jzCfbTqte6v9n5trS6gWjnVf3qvevPQROqVHLL1+/Fl7Wag2bDy&#10;Q1ENbdjWC39yNYf6OfNbNX039UNbvgqyxtCU6nV1P9fv1aCqEyAM9Pe0eH7kAjH6/vmVcnNU4LZn&#10;/1Nl2GKMcXrgYyv7dc3KbFfHsKpPCU/1D1joq35QJh9UQGtHS01X+XT3xJvUo44svzIoYX2rDdOA&#10;74qJ/pyyRI+UqdkyZO3q+UnM00sFWHAX47NpjKdESWs3C8MH75Bn1tvNt8K0zpY6N5fIBYeDU+6+&#10;IiLXECri15tuAQaSVVYLtM4TsKTkv5X0qL0hsrPaTa2Afw3O71xF70x9PTXBRyh9XL+gYs8+MYts&#10;Aqkro7FthbcIaSwKn/TCqazv5MVt/M7CJTnMFsm/gGQVhFC/1XPGeoIwg9JTchgfKDmi4Byyuz9d&#10;G96OKwXSYQ4L8jWQFe3ae8Flz3rnoDNW2p2CDxcp9Naq96rxPQiFvDVy4gfv7RXpLqijQxasNBoV&#10;V7Todj6+7exNyYrcZ/FcbcDvcpVs89oMhnkk43iZ+VlTuGh7ETLHAKIASl4Qv/PuGftNMyvoCUQU&#10;D9s8yhwXnVroh/wQPEqTxsk6FByddJovgLHX5mpnuNd+/tQednpZq/yFKFKwrsS128D50vfOGI5d&#10;EuYJfqGjUC/aVygwgpu390TXGV756kRmAfiE1pkMerdgYrH5rRzMmRtbHBRBuZiZ2gDT5r6QLOkj&#10;kgaEoY0KfpQ+cuf96JN61jjwrFWX8v5dnpwKvVxBz1XmFTSBLCeI9HAfuu+1CDgyMg3Q0BM52+wQ&#10;u8rU3X6UCZCTJL6l/eA2qgMw6Z0lNGHFM/4eBFO8FC0xc4DQBXGPYHfmOG6sHZo4BkMtVInq3Vay&#10;MPqpUzrtZii9m5aGufFSAOefiop+o/ukVbbXILKt/EX8fZzDrLPsp+9G5wgelshiG80W1MKDNuv1&#10;GapsZQrBkOOWVvM7wjb+wsWg/ZGU7cWsm/zzdqsjC2+2t00kgQ+OWu0G2kiCbfUp5HmPU4v3dAo2&#10;K/0P1do3Z6mCdBaq723/U5nxFx1VRMcaM8cu8jKj0qHmkWq2CT7UvEo1m9MilaHQLaIL4gzJxMMJ&#10;1gEaKBxnM0VEjvkfuH+vBVGnJd2dXlfs6xR0n7dGk7gBTLUUY3P+1HpT/KehtDHx4cylSC4iIbaY&#10;Q4Br0Y2N/bmkSDEweE9CIdjq1CpozDvP7gm8N9gxaz5K4P5oCnUPez7nr+GmczQCGh+IqjOGWNJz&#10;fwcYdb2npMIh972fUDWsVZG/6JE1XXtvFthB0x/x+PkDNHSfxliQsmLP3HBwWZa+4+e8EWPlmfES&#10;0BKaB+2gFmpu3LyYtTvhKhzF51zq+m1gZaKT+tPwt3qZxyWWm5p4l8fSKtDuNJgxuqSQ5v2nNbI0&#10;RpdJfPfJ5AaXldoY33KO0Tr0vhK/dYkmSm+UPvb1PwpqXuKNuDkGB3F9B5rhsXh7qmv/H48gddkT&#10;oOWVOwNrEvSBEzo75YP8YW5Jbitk2tTOBBmRHGP+fvDFBhq3Zbu/fTuV6cD7crUanrcTIau0DqBs&#10;yu+x+galH/sX9r0UsuAmyeHin51PrU66PtnnHB7Srbgusryz+NWoVNh6/8vvxn2J0tDCNfX13cHX&#10;t3ijvYLjnfW17oLzC8IbNFs6YE9DohW/rF7ozV4LAJWkQtcbgBciJ6xaZ4dO/dD8OUdnC3OHoyfT&#10;1ZmUrweyLIfxsnTTHxq+GQ2MxWjdUCb0Jji5bysPAcb8pwEdaqwYbvPL37jN9wmiBxpTdk/k8eb6&#10;+QK4KRXBcspBr2CO/uzU6oSxXKyhNZk1oUqFL5HNZ5gMRo7adsL/qq3zh6uHo9bSTWfV7byrg0pN&#10;KFQWlPbVSlke68ROJTXhEvf68ytiw5IG8JmJMjPYzmdmnr1qkjypAkzo5DpJMX+NuNes9JZwTLyh&#10;gWCopUFEOQd1JvJ2paT58iivRhN3WsXjvf4odjShjyEKKdlCeZmnzvqrI/ZWSIQFWX7BYrehOipP&#10;1g0MH+z7wQRghqYwpTYlXMwXrue1S5QW/aiPMs54sq4/NVds7EqSOKuSVb/ZHmdbTU5oXTFdbgLv&#10;XQB3/q+fK14qv8HeqpW9MLrfxF/Og09SJIgL2WDxbFhcvmiAYSC9sKT9Gkw3D4Kd4yGsxQoPB7la&#10;eqfEbfyQ/XenMBY6y6Uk/NyhoJmnyXCVtFyF9gxF2y50EiV+KtSkI9jAD/KY3giLBxejs8Z3/q4H&#10;MLhxtg5Spl3TBzs0+rW8b1GdDJHppwXU2ws1mAzQ22c+4z6mVAflTiezK76IYmVd9MeVD7s64C1f&#10;9CZ3w+5AVIa9AHGyrzpV/FhfM5+eMtr6eKUIMINanFnPqYFYkOn15e61Cv3l/Rl4x1L9eo3Uy20I&#10;4qIw10iqezHOqFPEjBUMilFvbsRYaTI02g6zEY17XIQct9dgGqirCjumNzei9Ps+EArkckSAwSbF&#10;9rH+9LTDvV08K0Yb/j3U9+l4aAU/nAZFpratyKddgbpOavgukhpbeAJ/DPh1+2g8sQqE6l/4uRUh&#10;Iv8G/vGiw7SL8Qq0f5ppNLAt308KwIQmX3ZePXvV0v8kSfHog/ORhOduEnaDVkfS2GYxCNcK1ugZ&#10;ya9QJ9ZHblQpLj1lySFh91jA1g1J4noZlAq85PddhnLekfcLUFsF3dPmS5lYStoasXPezIPbcj8w&#10;+SY13Uub8jDFKkfs6XuTdE7Mh1s/H5L7l/xEsnZvdTGmx0Ryn6uEDmpIcTS+vKnrn9EfmZ2a33yD&#10;tkcdH3+0FXcd7VsvGXzJAKPR5PZQL/QV0jNQeR/0Mvh2xRvJpmmo0v4yeR02nNHqbltOhW1u97Xu&#10;jmIkdTf9W1mbuRQqBfXL9a1zvf19cIZ6OXj0Xvhu5o/moSqUC0jTkI3UVA+8/rcyUE/BEOwkHWMu&#10;ftifT0qnuzuV+XBx23CvblTwB8Adz59CHV/SQeL2z/6wHRFjjZnNhtx1I2crrSAccHLdCrPt1wcc&#10;5B0dy14mvppZjVLLpnBZPMJ1w1zcxlrzflgwFQlXwEweeZfJ/OBdrEhSJr3inKGVxpChG0EVd1Yt&#10;DmZ3k4GpVSQk1H8CKRF/jajxsrxGQOvGtIwYH0Vj8NCvfhSaxtZWH+0+lvm61VRwtTDkRmLOlwqt&#10;+MPvW+obIsYgg5X9viyH3dCdIvnYPFceHhL1eW2iQXXQj3dQJ5lalXtHHu2DASkMiJN9G/vjvf7W&#10;jppgvlPL5r9/8FuQyNwZKXgzQblRoT8gEW8dA7Ql8NSxRbjGFdRX9dtJgG2lu3Y6lVC0lE2rRJ7W&#10;te1IUCqHet0RTUWHbCElblFdIC2cjXqjr6QHD9XOzg5PjJ1FCXsBFRmQUeRXcacRaj9rM93PHZlj&#10;n3i8uOaV+iouvraYrykrFYr6Jj4RMheL0kTM/THStFZlV3uP3u1aw+6E3LucfTiEPXeWbgTUXP3N&#10;ncEICKw00nzMBvN2OcyGilxaQjiV6U2uL/s23WBUto9+wsbauoW9Mb7JGhBKZO5xedTJXkpX78VG&#10;HX7Okh2rnCD67pXDqxt7Rql9T7imi40U496X0Z+zmBtJ5SZU4dWRihcPdyGEeoTnegfJ5nZjd2y9&#10;w5DHpnpYmBiHVme+1vgX1n2HUhsZtozMe/8/xWdafEMRyKlidZuONJccRiN42jaEh29JePg9A8Vj&#10;lBa51qBfZODvzW0IyXt6y74bG/7osHz5Jdsd7sINqEZ7ndkZpd7Rbm2A8X7KDap8a74fLUCC4iWH&#10;+2J0AJhx9hLSi6V/Wxl38hcl0XV6DkBIacZv0enGrdVnHeLA5zswoMbdBYplj8NNc34zsf1xh47L&#10;NRl9vXcxvxvMVJfrWbchMGt8RW8btwVSQvSrtF0iAIOtO9240W3fmudvcY6h1r1MhA9V0flOxiYb&#10;9YHubhqPymUX1XJL5FZxqg4pT32qCQtCWCSc/uGHf0CSd6LcRUj4lfm8uUnQVs4r0TVjltiVl5Ea&#10;t14P6chDHX85xCuwFsOuAXwT57B8UUWg04/I3LsBxekTfutt4LenBuT1XZG0yHg97DxUcF2DeVOE&#10;9ukvplW5k7PZRmmIH5SomCsGv7XGAENlvmOjNRgcR1Ll9c63cbIWXslmx0eC5HqlJG/6cPaJCpRs&#10;GpuCBYBvLhxepIDR1mQxVP9SKLK3p+n/ZEq7vhZ8r9UF4fnRhmrZneWEZwg3fTfwkwv73588b1D8&#10;8a0+fKAEw4LrHBru0nZvIXag5tEBd5aZ1mCHfJWW2bBJVoyaLUuaxjHdn+s07jBN3ZxANtjMBH7n&#10;FZ3aVfz7144AZkCeh53UU9FgS/3O9rG4ObmW6XD11hS3BjxkZO0nk87pORk5nbp8qEsbViw2Kump&#10;uUXkDqawn+3FLvYsgbTTJOGqK9X5FcHFQJkA6K7E+V5M3w1zAMJ5uImK+S9bTk3a8d+S/O3qDDN7&#10;ngUkMDrV3YtPZGR4bNmmoonD3cfll4hKqxPEZ1wCuVImm8FvewFywM9L9YjZ3OOe0Of/vOai/0i3&#10;tdbAQw13PCAvMM+IV8t5/iEuVWf52bn6LvHb6yFmi+UlxZT5moUU2rcN0sZANkBokX6llJ+obmxE&#10;U/rj9hgY0M2DS7hnUhKYNeoqxXbZJXa3dEDDouOpk7C5uE3CPXWo4uD68i9lDb7dsiaR68BXfKR4&#10;elpR9DHi69TrUvzWsQsOyaFIEq5D15QG5tYUT81cpQRqjOk6X+RG+d7RZeeZ12R6VNJVgGr69TUE&#10;H1/n//ZS+5yO+CAd8Uev+3ejYLh7fRjBzRn0w4qHVG/iDIsC1W5tRyOBv7vyLC1m0iIKS8bkLwRV&#10;Eic937GVfm2VulSRTCe3oWvPx8zuPRb5mtszQLs/3t+HzQWx/n9cXXnbcurX/iwhFUqUodJEmhRS&#10;VBpFkzSpvv+7PPu3936P/U/HfRnuFbkuazjXecpqOW8kN41EyEUzn8puTBmpF71C8tOuoXBGzi6Q&#10;UZnAL9fUh4Vt0YefqkfBT+VU8CEAY9C90U1SQ5RjUzPY8q3CFoCX/TX8kQ0YWgbloqVD8hywf81p&#10;eLQ78x6yknFzMWDh0X7V5P5cuSeplipUO68fiGVLkzQuz/k/Dxl1uP9pYC6sL+aKyW3Vjt1ZyLxd&#10;7k3cBI3DQRN3XIf1AzI1MrEgIWggBmQN1rSa3d/fJKvzKmUOWU6FH77+3W64YQQk4DWLmhg2jzuE&#10;R6IncgxU/l2PhqvBHchKjd7vXBd5MZMn7pTO1Oj9/OCCNmu6f4beuL4/CdpGXRmHdBohv9+gZVxO&#10;aSM3zoYqfrmdsjVRpjrUypsW/hoCc/co1YgmbIr+HQdgBml0psmWDQ9b7imU7qcLUFxWI9zJDlvM&#10;xs0Cpc6ELB3J43UqnETlrQNZJUNNyi3G8A7bnF5ToOH9+GNozQAfGJoMZtptMc08BzM6/+aq1qwD&#10;ZuypdEf4J3TQQP07+4OnEOp+EIjX0sPzypv164dm4FaEa6yZG+iGsI5XgzJq4GvF740OwTAKKVds&#10;Ia86p29+BOUPlANa9G1ktA57+rRZxoVnOg1mDKpRVeAVirsSrp5ooRlot2F19hJyy3MuLfos0qMm&#10;9W4Jd1Bo84Dr4qmJeN/+GabpvbH7397Uikj2cv9/OP0265iUTRwoT/ks2onXw4LXg/q2EPPjWpWp&#10;44K1NuBaxab+zxBPLh0WfaaeFayjDbkFWzaM0HlfszsTEZvP4npS7P/iMvwFnYzb8QWD9XucXM1w&#10;vpYkdJkukshwt8Q17BJn0Us6Q+zYnL9ovqJzPIy6k1EyxcsSXn8MYIpDCTE7/nUh2O5FSbB9TinC&#10;86f1R2EFnZqGSNaA/zBZ2LuT/O1PmShHlXqunqp0KVlVhmwSpg+ZW9dKtSakeg2qUnsV1APSkEcV&#10;CNK1FL6N3MOJxYTdwUE2+3gNH5/M8DfXdO538lTuLn4qs8FEoarQgkQktpJoDd4jZO5vW+o4gDJu&#10;n5nSQC2R6hst4JjMOJwdlzmypt1UaIfP0oIFZ4vlupejemaYNsIZEQrWDRLWsDef7O1ldzEKQfHf&#10;QzDzny1iuXuG0/++56e+e61sf6meu92PohXSVbWocOht6L3Xmdqh/D18hFG5WaAEeuNRgugfGC1W&#10;x7mhddFyWleZWl53aIKZnLqHsP69mmRF7eXcEWr2wL1Wmmu1hdYbaOqnwhh4TM/XuvRxvm523may&#10;e+OT8rartcQczveCZwV8mxEU6ZDE70iYHxLswe3t59b4Oo3yAu+VwYxsLHvmWMlRi0ZdBvbaWUO4&#10;Ms9JZUkPPDY75qQRBYH1HbySzNefX8xmH7CVfNH8DDsUANGPE0ChuzgE9gVMaq9/ZQNcwAX3LgUW&#10;WlQmFKQuOkn6QTEh+bSoVptNnSIhB/V8571A7umI0PSBbKqXXlZqr6AytR92l+CtMNUZMWoeSRMS&#10;vHMIgBbRPQAgF7PfoqABc6tofAEe7N1oqmxcld3MG3/pCMy0hfHJEfTmQaUqHRajKmMxDQoTlXu8&#10;A+EbcIl+o/lekH9+45XaQzyqTacj/vdrZ+rn56Ir8OneNyeVM6XPpk1YjAS8YmZ+6euHSZt/V/da&#10;R+LN5CXd/k3EbmQyPaRT3dUWayvF868huvDT9xnvj7vbUv8exzZyrsYd6Ht4ICcqZt7IJoIw2y+E&#10;RGnNjUb7G0dMRPT0ODYbov4mL3Yekafq3ZT3L3qf+GnAuDzd2sXO78kIqrBGX2V0O2P9YOAX8PoC&#10;prh741sDsYgesI2nCAEzEux4gbxS9HjWftx+SregY1dWKHnVNjso9wcc0PfNB8KpvyEnBbrd8FvJ&#10;Cr157y6rs90MxP329jxq4u+aHc1SC7YV9wW7HzTlcDU9PDze/i6Y4+x1GUJk+qne1oQ1JrTxbqlH&#10;2rtBv+44CpWKUl6ICnOpRXknMVCha/C2LjYYMNPZbM+H0gW9L09ToDN4hPDqi7CbML9cXO9YuqSW&#10;AySvVidbsUF0TwiqjrufJ5Cxz4dO4XHUoNcwGiyxHpkJUro8OX+i+40U+4tt3XgpvQB7vfE/Lb8Q&#10;HMJ6IF2CpW62J+kOfVHmgv0wBms9Xr9YaNV4Qxw66/bypyI92MwAgyM08ekLfWWJs/3pucu4zW6u&#10;Up6426ttreIL48y7H/hPapH6BuPla24nXqfB0fu7K0vm0Wm1PwLgzTPFXpTRWkqXWeDLNK0WB7/f&#10;y9/vLCF72xce2UJ13rB5RRvkxW/2KlM/7M2adgXPmrbEkhUK9SynUuCODmY/joHW/ySZW/kwOPfk&#10;n+iEgTbAQOP0Tj+Y6yS3Qhgzsxvn1TBeF1e/U6O50hwaIPbnwOuXWjXDXf4KjAlgeSDfih/SMlZW&#10;vye5Og8m6KZjzgh+LXFs93zn2wkABjZjww5Xel9Xnjp+nkfAmJoMgayzeLv+2as8gHx3tRWiD9uP&#10;Jp8zs2TZDg8dAf8O6XGS2uC4DOlwvFa6Ni/HcoPMb870vG8ma5pDTCs7S/8MqunufD0htfWlgjRy&#10;pcNsgKliAx0dBXq0K8xNBkVD8XGbSfQyPhyP2zoQnbFon1kc/Ub1uJWpucJmfisFihSnglg7OjVj&#10;eWFrhv1LvE7YMoIg4ThptlZ+C2Fhkdsec6xUALMtEeWBT0oTpN5INHJR7prFJhBJAbHAwNeboMiH&#10;rP1D2tFqRujNdK+DSULYEAnm72FtVIZSeTJvnkP1Jkx/xQdRpRRsVwXi2YUTTvddWatLSvO0SL+L&#10;fOE3yPa1Xe+foQdD0Ma7NJl1UUDMa7b/Qh0Yssi29kXbJJaeuv/sfYMZAXTFXtn+3VfHNx64uuhH&#10;RBVeM7MKMPX+pOxP48v00dQ44JUsDHOnw7UJclJxjfmmezOU+zlzE3hzmW1k4re4UggXcK3DrlHg&#10;uxO4uFPw34rH00xcGWKoPwYjoIOnjPgulyYkpjYvRgHKbIX2e7dRzxHOlurL7/jPffXJ6awIVaNs&#10;M+fybXpH1AkjlDBgn77LZQlQ1RMlQVXv4Wrk29E3ncGFEO3NK4qS4hSf54JFdHh2Sr1N/9l1Ym6I&#10;X441Y4bV5Eg8z7XOwYWhi9e2bLc57+U2dK1jZ7oiCLtpdgBAGhi2cnBwO5zXPT8pr8LxJ+KvLaOa&#10;p1721s3OPDeIi1VXcR054WkBhuixwC4XlcysfUXabKYXFv3SXM1Gy0a2C+pFF+wNJHNvRy/3ztNO&#10;Q8wenz9KZ0HDT5ixuR+Y+QMw311r6GnZfXsNwJCWTyiyn9SMYbe0ELlbAZqSBX5fC2n2AxdyWiZQ&#10;8Jwp3sIBYM85nMAuo1l6RTWRmd33K/az+XwGnovPoPKnu1DC45OXtFLbcUGaWU90yuIfNsDPbwja&#10;wFc/AJEvnPSsGoqkLIZrk6medt6uFzgAu86/AXZduiUGC5pwFAF7kcoJgCTP4Vq5H2524ku2QIXe&#10;xaHyXEl86Auva59ks9n81vJicVnaoTupsXi1UkhFhx2tNQpScSU4/SplutH2ncPXiiCMLvezJgTr&#10;yFsRJWgge8atPxZ40vpMpyVUTjc46zlPhpfkpvHUpdtmZ6Xi+pRTNwuQXxxae6w+TTNbkHK4VvuL&#10;V2m4BJBBtRv/AbjX810nA5j2XC0Xb6hjz7WzI4kgt7lD+ngq4leejnnADnegHD1lg2zDG4KZ2SLC&#10;bIlAFpk2C8RYLmeo+ALT0vMEXU3/wZRv9+5z3nJXuw9aOkWMoWnPg8gLaBPuYWlVXwNdw6IyDMcK&#10;rSAgs9G1mwBWe3vHd3tBdw9oOSkTBas+dQpWqvrtkL+CsTII7rsyoKbSENNVebGKg+HCpihIs2+n&#10;uinZlV39lWlpf2AJSZZjoQmzsw35htvrHyT5U+Qd1qcCBORUVh1bADOjmczWkYVS8Ld+E4j+U97T&#10;TzcLLjlWoFh+vKktKvC6k3hXaGuoV3XcUDGrTrlRGxzAtWbQeXbhlfS1RFVRTKTXSq3TPCkAdnv1&#10;50T0vf4Zgpn/bPlriKGvACtvUOUiu8D/cnbch14XcsLf2AhovoF2KYbshBddzclnDwmsRXt4k088&#10;fBwhAWDOm06uQjlOTjp/wAwg1CuZDpUagobWn5uW3C94FH4NXh6MFLl5/LF5lWuzXH59s6ZbeGKQ&#10;z4S6nidLH7D1K/vUwMdTyG+DQOxrUc8DcjU3+hvBjc5EgaQTGJzI/xQ9bLSdbVN2gSFZrXdTJ7Eg&#10;epDyHk2WgtsZwbBCJRnwDAxV4UQTwOolDsvVzUiVUk0RyDGCQmkxgadfnbSoD+MXd8xqxTPmS8uG&#10;Tm4BZvQyVEOLIOUpZ2/p9lovxw+huE/zi+T4KRzvvmAarSatgiv5yQ6UZzualhy8sJ/fxVAvw0Ml&#10;2IO2Ys+WxsB+fs7iVSkfJ2+jXMIHjWcmmTdLZYYwyUT5pJnRurrdr4FNwF3XHmlM41Gym1+DZMHX&#10;xycF/fjsfS+H4kadTsNTdSEIlSugZpAXBNCAllakgpz5jFGvdLzCaQlz49dHvZ1BZ8DMZjMSsRSk&#10;kn2A2tf8k2W1cGXXqargD3YuCHmAfGaWaw/QJXhfkHcqusOyB51E40sjI05P6NW4SeWmKGqmS81r&#10;6vDfIeN3SBc6/hACzMimR52MW2P2FOxgqoCelMt2d/25k/8iQJX/YdJYKjtSrZTL+xbSr4rn1A7E&#10;ATDueNjCsHGFoWtj1cfKThWRq//3wU8Hhs8jDPtTMAOnP51/j8dPTRuql5PDHWn50Ry/9UfCcJMa&#10;UACjqLS5GWNZotBZmdS8CrxjMv1ZuAA0WVr3NTRISueTMNQ/YY0H6aI3MNd0umTvekoWm+TqCSCN&#10;SMf7FRsirdNbarDy0kRNYWG8jAN5rebfgzMLXS/vEfdYkjoVdO+bBFH/FYWgS0j4JP9uf8rsyj2s&#10;X+fcZumuxGGmkUlh1l0GsDkfghkcEopHXpQ1nAps3BKc0k2nBsJPNG69Ve7fYdAN+1fBkd6GbZPL&#10;nuCUe0r2gbVIne89Cr3lNVXgOZcak3WyAlJAi7iPl23BQe3m0gEzvNhDOfJYwa2q4PJzQ38ydVH4&#10;FCxvt4IW+BEjBVjRF08JQrwaIZFe6TaAa0sWbjcXmg7KcW475nzuE8whbboSzwAicjizvymegG9r&#10;kOUug2sCTlJLVjUlc+d1V6J58qbEkBVnHUWus1r3mUFeeyEws5YyZRq5EWVibB+B10r04eJMG2SU&#10;e45UupA4Mx30ETtBsmOwHpSLwmg54Lb7TbrRml4HSZYDk8OcSA5s7TQ8NjdblGpP2rtMSOtFHSBZ&#10;rXYPOOdfJLcDdh62rQtDRrbthhvK5rk0ogbaBfjoZsNszdiVSNvPpjhnj0V9Z5+V8uXzIVqVz2eV&#10;ATNB92OUXvXa+viqN8ndCTqe0/tt+N5T6vkgCAYnc617WOL3xy2bYrtPEhOdikrnImU36pR+c+4s&#10;pqP5RAsvu2N2og0cC8CFCZzdo9TX1Zeyo0MSeExK74ZSr9vUtCWjrUZeeH7X50rdnI3TTv3uPtn5&#10;yzBOtMFLyzqNAS07Afj17qJe16fvYAZcHOfGM/tZcSaBFbYHqsV33Kn/L34dSumrZE1jR6yKLWxQ&#10;E3RySvolUQUbpBhq44c2J+QBSNa4Fh5f10DaHN+eMHGHPZXeN02ip8m1YljNHNrYkT4YYWjNqcGI&#10;KAjOHIPpbrCW7Rc+UhzpbB3MrCbDfEka3hYtchcv2+cF0PNO1hstrPxmTQ0gzqPVcZyO23jHvLFr&#10;V93lVzP74Y8tc2Qe8lHh5j65Zmzb0CQ1IQFOWY8q94/euoZXuZ6ZEss57iRm3IKkv931tNrfvjKl&#10;cudHiYWGIm2VefPiZs51bkwRDVq+dejGfJMeaQa2zff9KOilytNAnivmfv94LeTvAogbURql1O1i&#10;hxTrlmkHc9vfvEuNY5K26w0y5Gt5vwSaUEM6i9yDxWb7BzL1a4+Xch0UKsTS6Taf5WJn/JX36+mk&#10;dQj65afVeMi7Z8Gb71lr03hrZQxiBuQ64JhcOOP1YcY96nMsuqoaLSY+9FZCQ7vkdtTm2cCjKRA5&#10;+VvHIsyGaqa6mEv2gBqIPbyL5blnqxaREZiVLhsoa61RmbBSoGYVLJ/UgTa1/oBx5AarXZvR7uI2&#10;CrV5rzvTP8vuF8zI/nG81DXkUzgDpdI4hOrTOJ7a8+MZEdM9Urw8mgtPny9zvDUu6/Igctpz42VO&#10;78tMXweCXCCy3fVxbrZ22Pdctqe1WqZYzdINoXvKWr2L0fl9U2CmbYVN3G/zVW26Ghew2iO3ac76&#10;cly8XMelkqd4tX3wc6wtsW2vu974d2x0MgCAaRN7RCedYr8fdcniq+HLUbYhNYGdn3aK1bRZzAIs&#10;fPjNrqRMNoGM5Pn01jwj9Xs4kEZ2i/0UnosPOUC6ZodABpmGz+cwpDyFFBLPkdr81RjzUt8Vxvkc&#10;SGYQWQie5e4gzktNXvK7zK4xia3FyhLve+bgC88p+LiGmty0dEOvusuu9Ki7OBkmH/GitrIG0ulF&#10;IvBBVBbsDWp7tJD/bAv5DnvKWcqw8hiuOyiOFYGISvIHNtAJoAci2x7RlU98mnTvKnfcPuv4QCTS&#10;SYi7zYgURP3v7MGyg88LKHisXfPRnA3lwT2E2kKTudeNUwWtW9hpQfTTNjJATT0SJ97qoA1A0QP6&#10;ow8vupLLVwBzK+av5xEUUeraZgNfp6VWDrqf+ALCHj1ek5sxclXztccQEoSYR4SfYir7FochSC+l&#10;zc+i5qpaAdvZp+5F3RQqdDMjj7nGtHtAFqDdPQII1Ofa8Ij3aUkTlXXO8a2m6K0A+kOM63MwU42u&#10;5E/KCc3m7dz6lgi/7EgGI6yUoGt8t9DTuKp00tzWOb4ep2UFGlRGaPk3VbllxN0YXgyHzxbbcGb4&#10;hPGgcRSaL4DttnhdPp38/CtPoew/ZZIH2hy21U5KDpbkYRYCMxnMzzQBNIuCEX6B3aRDdK7Ai2kM&#10;j1p4GCvkd2sIQa6WFvcR7Teja+/PGZPwzRkNYj9fcbXqJAZAx7MwWEv8SGJQpZN4Ns+bmKsatF6x&#10;RxdQJR4PG53aPFUDfVpevbPA24x2Nf6sTUU9zERzRXs1+9Wisy0D9++A6jdrC1soIu1auvYmjruL&#10;1qtEsH6gXI0YbPf9MXqblabJ+wYEvZE8sa8y776teVxy+pjqty3FFpi899fpWiNmD6+FW0gPASXG&#10;zfabl839ePm5YmmLxKmhaNBSfimbBtxyyPBC06M2PmOFn6k6SlZIUqo1AFITrLQyiwnMEIfYflmO&#10;MZpbcCZ/uyd5BMtTfpUq5BGacRUe33OSfiDZVKuXg2UwkkQjzYEPJkpjTqGDatLDzgbd0qMCSYTM&#10;RnXLm+S3caDsMLHc2RnLocUoM9TvD2mPnq8geH6YuVBco+UtHe4eFaKy2v6LetxBkD+Ar5NlAAw8&#10;r5GooVO1avMUzsmbBMhKkngGYfkzUtLkYwJm0hp2PkJfjM1faY8vxkdTxAATyXIJkBMo/0vv8R4v&#10;8G5lKlw5FsW+m/+dXmB0lC9qDzMLolvQSI8ycBpTH2LQxiU81kPPfaLRpaVTeBnMVIT3Hhga0x8/&#10;SYhQ8C3JKJSAixgSIkWTRLblhZG3kbFs9j8JmnOeqgz9WbaLIZYF36k6RAQjOHnNcU97lD/P+MU2&#10;LnquVXeE9Jo7v5nvgciBGea3AgdOY38zYUUsgGa5t03ZCvYeBVVVIIMi+fHkTc7NVjGqfKni2Xk3&#10;r2PHkmkeG25GLf8IrATEQu0+NXc0a/++PgHPTM9+9xo385Q9B0UZpAdmqrr0eY+HRdA35ubftxCV&#10;W5zA2VsGECTwQiiY7BJqssNebtkQtYS3oA/1Nm8WI0I9DVcj9AyKRBsJsk7nn3UlIxTb6YY82sVO&#10;Um+LUe7TvIGZi02RbBVRc2YVU5iJtQN0e+W3+bSq6PhN5EdenDaN8UjKdKCBEGOvEtLuBQVAEgee&#10;tj0uOzzkWtPSVWjfK8ulucVX00GTOjleX4/ifEW8i/2WD2ZeorGL3oeUfJ+GucvB9wXCZJHfcfIQ&#10;gGYCji/i79hlF8dafYNU6EP/wWWPVZVxmcPRNLTTJaXkgbCjWDc/b71CfEgxmquB6hGQ6cbFzMDy&#10;ijGY8ScxeJKt3OaYJOFs4STZ0O0xH84BPNyKADzM1Ng4U/J2b4UozlpfZkT1cjvxeu7WU48BB4js&#10;hRAeKqv1r49ybx1eVEFrD1TxfGW7jYRfU58dZDCT1zqIBvfmHWc6Bjr0HpbkYOxhtEe6Ptdiyj3i&#10;kdr2Srfhki2/7UcTRMzeIUPc3BpnDdqNDdazOy5PIzO8XX/kXr/Dt93/lMnuLM41tFXFP0x7SZaj&#10;t+bRmbTZdjj32KxF0yx3LMbehyKuQGfnIqTlslbniEjnXMUwj5vv97RQe/Ga9bUVC1yR73LMi98L&#10;4JCFdq7Rn9iv+xxVqcjpvJg13mvL7WCT1KTLPYCsrk9ZCaeRevtav01GjU7Qldya8HPfNQQ4ea2H&#10;ZOKHtGyNL6NN/8baRdmB/8s/4PtuDJ+8deeVTYeE2Uqcf3v07pJXIM6twE+FvWeSFybpB+Dg2LZs&#10;q1Mazs/T8fY4qJW27OsTNfbnvRyRpQMX4ds2wQXC1VzL6qMfyfhwB2oS4XQH17qc5xrPb/bwkqBe&#10;216wXsdugzAQnid6Q2wZHl9AqZv4AppQpTGr3d634X+oA4Ez8gGNFDMkcAK2DnBbILEb//runP8Z&#10;pbdQfNzY3WIz3qLjdBq4eYaIPKitC8wmZl6My0euJeAFUFK4FRzu0A3qNWKkBmAmHNIUzZFCdJjV&#10;UuWGEGX5F+OjvbQ1vjEbi/cwwirNAQNZ2J2upDQN02YuZN13wZDTRnYDhBARF/b4J/uYAtyCTeCb&#10;vU66oAHXZIT2IqNfmutg5i0GeWZA3TNZ4TbrtsNGphqGy67TLhKgc8VkXvkwV3tXHNzeL6C5XW8P&#10;QmmUmnOZVMbiUufsyLaw/ksRCoMSoBtW1eSGV8GvDqEVofHt4FtCTYLC5de+T+qVo7NoLxu5ID/o&#10;1QVQaIEg5fVcGbdDt2sPOgHot9/kW0h1ebrY0pElSCRsryCroEAvFl3tLqhIHRQDSKwLMN3AhRpy&#10;aSCK+zmHEcA5kuQ91WVeX3ybP1+W9/OgBRON7LS9m7dLVvlQ0FoFPlVUyn6K4lPzYc16tEjNTZvB&#10;Xj+L8k2oktICN6X2sGigDP65vhFy5fGAkHdLKda8rbnVi/LADDnK1WcZTBG+y/t2vvZm34KSHB+Z&#10;XHSLUtDoXkjlZtk5io62mxT+pUtpARmucsTFO5NHO/LwCqFXhOL8qHgHrlRsg5oVUQE113ulW7Cg&#10;n8SqvMCMyddvCh6g2Ri9I/iwnUc3pmaFSPjsN+LfbTDDNkg3zh5hvXeu1z6X4+G/0Vi7bU8QpkFG&#10;a6bdbfqa0Lza3sWki2H4lctpert1k3clc6Vh4oMZWMyz3wGoWW+EcMgE/DMz2wPUqKib2cZlYDUr&#10;W5xp7sqWJvClzms9kLKmqeAUylN3JmWG47SZLRcCbuX+xOxeVNzReZ5+5aPWy8TetSFB0Hc1iT3x&#10;WzkHHSrB54gBxbVd7GdPOz1LFQqAFH13BIMwWwy4oKFsXHLfXPsbp0Um079CV407FbjmVJWwOXXk&#10;x6VMhN43d2hM7mugpQptxnsq1vXiMXSSnA1xrvLTd8trlkf85vRt83VSnwb7bJjX9izTemPRfiCm&#10;4qmE5fz+0MvvB5gEjsZEV3v3fU4SCSGDjQEcqoQTTHp9fBAZHHCINhhlC19jy7QMUayAmVH41tfK&#10;yH9BJNTwRWw+zLmK8W5NHtFl25vE4e5NoCmyPh64pfVsA3CkdIbqdPHlWgPQRbDv7i67PF2ZFbnI&#10;S9Wq01YIQKXs8RQN852aGGOP2iNxB2eGeXkCa1BlrRZLRT87DVKFVgOUxHNKtrLcH9f5u+r8oO2O&#10;mOdD4rLD8NOSAbkS43A9r8lpFh54bxPn/Wpl1E7Vz+xkqrgcXeNuqdi3qJckT8TEF5geOngt1y/n&#10;O3m8O/itArrmBePpoLcs3RQ/+H6ucWFrvyZ9r3qo9m92r6C/HfXnPhZ9vTlUsd1lBgqm77m16h0u&#10;6o8qj3YaXxWXjXzVvwq9rRX7iWcTNTJkam8BiQTeqdE+Ex9dNWoL852LuL+yEvn9uP0xv1/Fn0lx&#10;3GlVTkA6cHP7ucmRnh5aPAmpE4fxqUr0q49WpVEcZucVAhosp3p6HVQbfH/7Tn6bq/0FeorDvQ9u&#10;8QRbQa5RN4qWTYLO9wnRs3FII2XXUBWgAHjcVtPePr3r35nnUXE+pzBo39rk78J52LtUMkc4uwKW&#10;4JRbWx9qxL0m/R9V596umtqF8c+CUiEVJdGRqERKikpnKp2P3/8daq59Xe8/P2tde881TB7PcYz7&#10;br1LD3GARb/NFUoDwr7dHjOjz32UfnfSHxJjdtketjbk7M33Z97bs9cLSSwxBL6euuAhe9FWN5lH&#10;WuY+2Ll3foU/piczBlqq28SeaCYmvRnXGXZ71uDcz3zEqE/bsjUbvmS+cR1PU2niOb1esIU1VysU&#10;tpmWQ4XfruTTYpc4IW8+yKb9w2ktTrFMvKLnUWb5OFzqjvUJJtuVqlX7+2dG0K+lpVy+JasNvjsh&#10;COkeFyBMgtr107VlppOcpghegUkEnUsvSfUDYplbvY2TZ3o2XhEcFW+FRUgV3BymSTa4jUAwTp9f&#10;RpJtk4lzesuML1JpoGZ3pW4pWcXi1xm84LP7CZmzH81slNRD8vTM84QUtrP0y+4R5McOFba7L73K&#10;98mUOeYmH+Ph7ZwkVpV3w34AMKcz+A6K5YB9PgAP1401sEq5ZumFcg2SRECM/YmBlGRY6l/OUhbC&#10;rA929wkzhjqL4dPhDj61EShN8KjoakbqWXnD3CvjcuuHAxIAAj1bzcbwk1mpj/R4ymLdRj9OCmWP&#10;hI1au0+4mYuMCmXCnTahhq3is/fVUu1FS1yoNwWt1tjb7WyYyqEDH93IjBM7nQ6ZHV9YxYvD42aI&#10;J7lMtbB2B2J9+6GFewPpPx7xVvmC56ec3Mwv7EM3SXUDUDrhZHnSsw9ad2cf2mdeWI+VJoSxD537&#10;eEyusLwoF7sEXZaLD9gfbznwhTak9SxwTKsh3C89YXHtxTPEoEadywetYG8h69iuc/WHTbA1M367&#10;jQMoMMyfZotaR0iMrEmDPpbzuUqmF+2nUf3LpE2dKeNsNpr84Jp99S8Xs1IDZUf/lqaU02LrKyWu&#10;Nbns3symBMe3DUu3YljBTPjF4L7MwKRCacMMpIa3XyIBxyPxlqP19iBx37uLj6NGf6IVQSEDjaMQ&#10;LzRhoM+Np/XZUFvZsKe135RBgbHklhZLqKKW9UYW2udUwsXn43kYPczEtEUIo/uNNMM7wnr9rAiG&#10;fslUuzGLF7C0BtLc3SLb6Oz0jj2BMJf4/ALOBr0SbGCP0DulCp6nTMnubTCOx0sbUD/XUpXhWeS3&#10;sdC123IYqbHpjdPrUlucBVadwGyejkHB7BpmJdXrSurHZrfyzHLymbSs1qPxPloRREP+DZFzkghT&#10;hFsfUkWZNakbo6lo78u+o05dvIpmBuQGTAlbje5Cl8av1ePTYvs02OOes35BY7YzzZPajRv9jqdn&#10;+rC9VMpFrN0oUuZ9Mso0uxBmN8+CcYIYCKJzTdaQK5Xc3p472Trj1wU04HCtLZvoHB+5XbqwjN3M&#10;dG9jj61TY5pjIRkkQmeuutn9tvfJ0SkXybE8B8aprxjyQ6fUiM4I+AVshf8Bpy98sSOe/wBfORxx&#10;vHY/3BtkLca2nQM27A0QgLktxsgrrBhbyzhgLZIblRNodJoTKHSgMXg+wRgJvTqOFuzf6xzEXsr2&#10;uqnGvmAVhghi0O2XvthsSk6j8dHLzg8B+GYzsfzgmfOXRwzSr9oPe4svcz/cvWIvlt6W9AhGLL3+&#10;rm94vnzO/KFemqMjp12jh2SWBNAjAJkX/HZpLvithVFOLNMDXSani+h2sC+ie5pHt1P4IronBG5H&#10;PP8Q3RP8NrlO84LnpGFdzLElSTDH70zjB384qBklEE/V5vf71Si1HyueX2dYnn+AVO58eCeW5Pg9&#10;E55EWqGWNei1jTlJUHzn5NSXzMtkdscj4mVkKhqkv1evEit+lqWWbn2BWHWQNpn3uOUf4J8svKxU&#10;jEsQFygUJa5YrEGCZq2a45tkv5zy0BB8L37wG66s3noKpZmjusPOCo1oqq4OxsmyrfXROSC5HFH0&#10;IIO/+wusTzZKvT5ZsUPTIqS8OZgRDXOwvrLacc2h/1CY43qpmfqhfaJLUnvybsmEmOsAmHerWJlF&#10;Eyg1uZ2LqQzbreWsJG3n7GTNGVbuSdH6XELCOhtbMsw0bpcfONaNIRRi0WSTefXIZl4dobW6V4gj&#10;6E7BQGiOKqx8H40QKyyTkz3iXC9DCPO9IrOl1ig0WvqhmCR8qOFp3PnFZUjGuXQIFhJbtO3Fuz1y&#10;nrDD5CdxzzBIOlG8tTKP7p6h0WGO+gLmfLM2Z27E5BfRL+ClMoIYdTbRdW1xj2RhOzaXYMcQYYCE&#10;t9sQBQ2cibZhO9sdIl0P3tZjYiQbcjHMqmJ2Nctjt0mpFEtW01iMTnX1PyQmOV6YqgVsWWg42FJM&#10;RIdehYHiJgtgiJ7G0yMOvCmG46HWztYzESbYpayX/8Eo8nuU6PNdDzEBGGz57ap5Pi1mU3y6mliD&#10;4w2IJnkMs34ik7YC+Nj35/EarQhWpM4qo4NIpEcHARxgXdJK/yEtEKR1r1LkcHvNk8ODckGNZ9ND&#10;We0EAhXBO0uhVlYE0AGAbOJ5SmQTIMhr5WW8Phzm9vVa6BmlIoT5XkMQTnn1yWAwxj+pBIV/4IQC&#10;p3dC1RTGx9AU5pODds2Y8n+ImtaS+Q+wKeIPLENStrYhqUmG6/ktUZgfYvCj+3X03RDoyZf05Cxe&#10;/OKUWoagbStzSwRSOOBHtlCl2QPH7C+sUQwf+Hz2jf/AuLVYj372OgCwiS2xT7zeP8QNBeeLd8V7&#10;mk4fmiUHYaC8QL3iH7rdNEVNWf9hwJU0b/LoaPNU3ojAYvcVRv9DPJ+uv4guOLgrS86sYhQCXg7n&#10;4yPhK7mleEuDByNUzZ9TuDQqPvofCPO9jqhDOMZpa7VIqMfMJjErBr3RoT0fJ1Rk06TrPTfJg+Ex&#10;x8uweMP2R3df/DC35x+48hC8GuqdR+/AZkVsSfcgGyC14zP7Laj4wala9NswqWzyycT66JAwm0v+&#10;GPaNgjdRaqV0/dnp7DuN7C3Inc/sOP+ieRP8c8mmwlmQU7KpfP/rcZLKeSOcK0C1/2NQu3lPupRA&#10;BTYKHazwxrAZTaB0GF5df9i9ORUQCnISbJue2a2wPk93KnYKlApxcCs9D8aPtDG+DS21tcqqXq4a&#10;r99OHyROdcu6hM+E3NJf0ha6mWWRonE9DGBSziIY2amc3ApXhzCWVUwdpBaIeiDLzXNXsu77APtg&#10;kMGJGrNJPE94mbGCXUdIL2Xe01CBu1vMF/HAT+78gZ4aqIp/3afVwD1Pd4UdVQ8xor8fR+DQx2V9&#10;KWczughh4Fovlrsa9CWbXvZFoyC/90W8R8kNbhCnpS9UFtOolA07dl/A3YkxfwizRn8QoFffeGOF&#10;/lJ/rH8IA/w6ongC+wLCjKiiw/Up9bNAwnEQwz+zfcysrYu+WQvgeD+PaqtuY9E6dOuBuRuMcsR7&#10;PBtmbXO0/dTN0Wax2sL6etWyqd3hC61SkhuI9XLVH4aIE61vMDuNnbHN0dexzV1jCtfWPV54GnEj&#10;jjtZs/A4ZafL9AGztFNlsZ+nrHG9is4hY5KXC5622DNVbEswKb6qv0O+2peggXfW1ST+FnzHSNie&#10;IyGNKJ2npLqyydMNVOelsJzlPmg6/geEaVJT7tP4Az+vkh01sSA7JqxMOsOpE2fERds4tU6Kc6jS&#10;/rpzTfQ5kwiUglWtucKiT4ZEymOi7Qc9W0M+eo6xkif02mwxgvkhGBxXjwxTlipObtO8ALSbg089&#10;ljulrAV3Iki3sK8hM2TzSjeQLTo9I5sna1HTZClDQop/Ib5754zziOySlRcmKRDGmJ7KGctRsa1b&#10;r2TCxWFUqGMxag/7VFxd2esqLu5TsDJlTUhuDoYJmncW3giWyWBgg3OkAw6VbKpO3oXHzvPZs7iu&#10;564EfhRuKzlDlZam2OOi6eAycqHHfLaywMXYS9UHHUPiTAEBg8EjRZpbHV/3Opwcl+Wxml2sCHSI&#10;DAuVBeYrnRXenuPzeyqee5WD/fS47agpKzVYd/ngKuXYaVec78wPG9QgjGbs5admhGw1poDmTAKh&#10;t5uYMoBqEDpxXJkLze2KNO2cTYSv7czyUKtEeFGnJsLXoVvDwUqk8lLMooCvzvQ868fCTO2JjkcN&#10;aRYXyGr7jkfnnhQbto3NdZ6aPZel0XBw2NSMXWtCmxPZ6UxaBqjZoif9Fsu+RDq02pVtqihUGnM1&#10;Py2NsZjc7W/83GFZJ3rr7nMWhwosW9o1NeN0bU6vu3Ypn43FdAhDwxgzyYJ+H4jdEjcO1MDFE5Pt&#10;9QL3HZvs5iOcnoGgLSKtivxTdHI20j0jnefeSEyQvbWSCLz0YrqaGIrLeiXZsGMqEc++mtcLvZ+B&#10;Mxvt34UEA2EqyXJ2PEhhI7J+L4FH2fY+2NcWfkVAINHhpvW0zd5BwGfKxtQUU6la9qYiorASMJ8x&#10;GemtBrUpVC4TDL+pdRujz7Iz3TQ+lwSSejlw+l9JpWhGjaYcaSfMUaqMbHFJGc0nIte525aPDQ9l&#10;FRw8j/PM8lbHJpWcJawGUAF7H0gBGBDy28zQat2kDYMve5eiLw/PrVMZTL+OkD/VgmdRyvM7ehE3&#10;JUyrqRAGtz30cH7hR6dzAB2h6oDlrkFPjkuV/fO+4DejZYkwxholn8kNFW4U8dVJ3KFA4mI0xNq1&#10;6yXmjEESIGvQ5+focatVyV6rkzrC0DUJPYHGksFPbirXfUgIpa3rYYmaXyCLonhKdieTz7xNrGaX&#10;dHOVBUO2qylXaEHZgSNf8VkAv9IXCWbr9quNzmD+ut44rHdJx738VeeWVC/9hfIyG3DK1khG302q&#10;zqOaBU7zz+D4cmZuu5kW3BrK8XVslar9QOh0BqGU4x5uR66QTXc1QxdkHkMXCOqgCyxUMrPP4gNY&#10;IhmPLovNklBJ/WCPlCiMslQGoXJvv6qz2iYp2a8JVnHY86b5BdRmxKbcam/cuFWzwanx+hVJtRj7&#10;lZL9qm1ZwvYRnPZ48MOuKNj0ZNFPTJatTn8SrkVeC0FWA8IEJg8WQnlklYzRy/v2D0E7mYl1wSI0&#10;QgnOW++VDWjzw9C1kABLeahVWRCNqbLXoR6vTU6jdX6xfufA/vqda7y5CdcwhEPptf4CwhBxdbRF&#10;QeS9q5PskDt+BhMnJNezFvghEt1jkzCr5fU6Z3d6oYX9YBX319smpzO3ldYERWZnkZMVI6/x2ZoB&#10;yleflZ2OUzeWRlMFzklfJ9HCI+5X2Rq3L+zfX8BjkQ/wWIhdhItl1S6N4JiNMcHpTDV2ie5rMEke&#10;C/0f2OQ+o8xBjO8PuAuZEn1GitA2dzoI7SRCZQFhvlczcS+Q7eekneGM0a0sYrmcTHC6P9KhdO6o&#10;V9IVBoYJ7spQ583pBwb26o38S+u7GlX8uDVk0q2dEsaCiV/HBXgtwhNeS7zxBYTRwlyOw6f7wShG&#10;8AsjRoj7naC3rzm7Ug3Ax0yuPB63OJyB/iFu7ol1LB3CYrAIeEnJDtGhBb+k77+YN8WQjzFYT0GL&#10;oC85XUnLaPRMDUpC+QtrkIAjFr2QwNZgEah/4ccCvtKdPZVgVayz1qqoimZ6fWQ9vq5yQ76ukAJp&#10;BK/EH446h1TqFesfyq+Y8JBHEOZ7BWgbmGO8oomGbAesNpKh1G4Ia+X2C7ZwAKySBqOu4qAOe1+A&#10;ze0xR2WS9O4RznJSmH0qdbYn/6A00p8lXseZLyAMtOXFDZrxbfSHRbKF+RKItNf8/YWvHfK7wjOZ&#10;yXDx0YsGvHVsaBbymJ92VrBD5yIUOnxc/oOR7JRHWcHvuuEXc8K7tiEMdoPlP/JhDBMe4yYDj69S&#10;+QJm/0Qp6K1LSnBM1KCRqcPMZLAV0B881BM1Ixjh4aaVLgOcmdcp9BXaXLaSgM6itE4uzPMFahMg&#10;DPpuxqkIdON8ADlsCrxCfyge2YG7vh8kN6ilNu58RimTpTr+/BB6G00L0/r1DxnxGI283Bd96g4H&#10;DfJwh5pyxnhDGFPmqqUuvp+pXRAKOMOfJmNcF1Q14YPgU2JN21Nn6gWho2ZnOH5cdG7jGRQAmqOq&#10;MpVv8urMFBbzudsub8Ifqs+5V8dm/e0PhJ7uQxjoDaXFH1oVBRXLCIgdTM8rVJqvVNLwrvdo5r5H&#10;jqi8wIuyBjXHgGzfRqVyNqe9yl19+C43xLzD9WaTVmGwS08AyOh8jgs2+vSul+ihRVcp3hV2DFgK&#10;VKEWKJFiikcq5qojZ/1DPxar1B7ntuFl9EzLc40D+N3lEs+nq/q+1j6g+Tbdh0ooRpQRF1yN1DY4&#10;DxYMoedO+XqeWEOY6APY8vXOVCr4Cs8WfBZOWwE8WupPg3+YbCioMWtS4xnap9mBchenoFLLp/GN&#10;BLrCsfQwDZvmoGLCHou6pBLQZZQXDDX1Jgzb30YraTlD3vkK0rlcEu79mlRgh87qUyfejTDtU3sw&#10;14HX2PwDV6W0tr0J/mH1ieexuPwfXrCZQoFqnFBlALU519u0o/EmWu/aXxAgU9LXU9aghl2LWBU6&#10;UfWQkrfn1hfWCLu/oWlz1S+gfYsJ0Pxn9lVrhdSr+7wqQ5+euv0By8Av41er1PTSjKaD1PRGTqK+&#10;Yv+HqMNwZzAJuWTehwj5VCuObX8wreu7s9YVFl5fArTVRsPC7/WdaumqpFp1Ul6EfkZ+VYbr+nhG&#10;lBt82Y6mHA2+rglRY8//gUzN8WL1mYqekg/NvTzWtrej+MO+SjaguXfnOFhkmbD8X7bP5xuS0Akp&#10;e/oCXkttDZ34Cd5NBEbsHSGMS893ix8wZ5itnbC+/wXMXI9ttDlXIN3zCw9UNuARtP5wo5pRc8/B&#10;Q3gzpLFWC/CrN5zoSQwByhs/dbl5Am0cooN8WOqPb9/3ZkjdJexUdNfJ6iVZXRQGB77xxfl8OS7S&#10;gjzjQWYyk9mmwExMLt5zVSikonYyK+cS5VciNquUJKRd0ZmgtFiBiPkPF8+M5gIxer3JGwPQOzLg&#10;oH0ZxuVNk2zhveCLgzS5E5tHpX8CYchsP8JV7s0Xl8odhRfMVS5mtcO6u11r9XzstgkKVFe8dYBQ&#10;KpKPHgKPNj1DhjBUzaqydRiAYRyFIbSze/W3PxwbQfVZa7U6AIUFqL0zaCuPzhzStwEWwYUTzhWx&#10;oDoXMa/vE8IW+qmGqsBWP+CUHVQVWJYdJQjzvUIpYoaF0baf/KGG1fHaKZWffBG9JQVtrp/bP3ia&#10;Rg1hohm9pSI0VeL6HdZgpmLUfo0mDYcL2h8m0UNDqppT/oeJFFtOxCTOvvOXL2A9sjxoUG1Oa215&#10;md1tOpX95l5hRosVthEW8OBBrq51r/2hhw3oRB++w32l5Qv7Jq9pK0EVIcz3CmjFcjvaTk2SRT9v&#10;W4GI29ZOVdXHaX6PRqPhF9PtDrulbBcfwuYAM7JMwvJlVd2Vf5DH+TSMnk/zB6XZJ5e43I7Ob77X&#10;td+3YvwynWaiIdSJ0UHrw9csSGL6YUwIHHYNOxzmzVvRn8rxGCwxIlhxdNOrNTrPYqahDioUZyJD&#10;acgkG8PiQN9Pi4N+EHWd23dyddOY/qb+B7NQRI5x/fYHFHZ/CzwIxRTlbhUvKpATk9p5y24h2TOS&#10;+7ctwl9n+W7qZd5Q2IKWSkTLhUQPUOX7Amab+grCpMvEDmyo/76H6e9T+L/voQvfQ1qv6Ox9sljh&#10;sfgP8FpY9KRVvx8DZ0CjQkxpVQDh1b/XUkTfF+qcHD/7JwhTGDxeFPKZ1Bz47GaUu37ESrPuvA4i&#10;vLXkIKnH3teEScDa16RvV2G/3hCAZQmWvRNJnx90sCwa12oG9mjjpc3Ce4k4TELKNUhwdXKPGmg+&#10;ptt7CHOWP8ll9SbMOcnSM4eirygeU3Z3neqqUw7xY3HrLIVqfMV9JjGRLL0/8rMOJ2b7VXubGM1K&#10;gZnS3r1S8HpDDTelPRNYrJzyyTDRhwyjOxlkjptktNepTDKNIavSQlmetmefjPMs6AjVgtIFf02c&#10;scHKeHPg0zK5qUaKMDdTMIX2GzJ7goMUwW03+nYdckzgs1dw+Mep1BWz7FSmeJXO7StdE4vLyrEY&#10;nXjES1q1JXOx/c7TDiNvfTzVBnxt0K8XHbn0Wjnr+ySFt5tzeD/Jg20n0D2g6u0+xecCqr/wEHo3&#10;W3XzW3uogKUalM5a7CvZXeSxZPHdXSSQ3MiCMCe5oBP9cuc9s4XgFtRHZarkDpd27HF1c4L1ePHJ&#10;+j6n1LbonKzkFvFRO/lYDGniUHgpUq1nPKsMToBHJmT/zQagKtgrOkk95V7SyDNzf+mjyTDXgzDy&#10;9niXB3Hlmksp1G2xfiWOLmUOngPvOKJmk5OPbr2XxW0eSEhrkOkKaWejVn4Wi/m7DtVtFpaKLBke&#10;nOa6x6DWZrBxmoe9NXfe8kf9DVWBkovTFcIE8wZTqj8KbHo3XC/KGw0bzwrua2yMh4MbU3VXtbZX&#10;76h6NXw6xz0JJuvyRomBrFsNVk0fITfO7T/n1+5V35VLYcqbxKbVIbcvTc4ZtZdLsudwGCAQxvWS&#10;+ruGT42XszjGhEx863BsGxaJrXKqTKenBYNsThuP2eX1yj1sMjtvN8qL3rtdDluumw7OVxDCLEnG&#10;OEccl7BD2ZWSZv4EuvNHR8+ciVnMSZFRBnEIuxvEUBwgHdftEPOZWMHjucr71sGTzM2z+0kku1/g&#10;IBc4qRCyJbDLah0OPkRK2VmTZO0eV0UFKZCv4sJzN6/MvBeYp6a2a+8CkYjVsx9tGWeiXQ5bXzud&#10;q0FncG96Gy1buel5csrbY6w43WlbRnfZW7HtrKAWM3tNeh3lNc1Wqs7aKSxr+9Wyc59cpfQpn49f&#10;CP1RC0BoRT/FPP1sNLzj1nQHTYusRvvQ56DOvuwmMu42FVhe06BD+D4u90fL2j0Q25EmObXaDZP5&#10;RuVoJlJb2IYALUfTefr8abY7ld59j5pK/Rdnu87ho2h3jdoVLyAj4VVfHL8WxRO4e0MYvuIgmS+G&#10;zeOzrE8zyzifWj+EE0ihZtnmyyB+6KG343auO8Z6P0gQNElB7lC8QZUPm0XceOTmJrX+VFPN6f7a&#10;N61ZfBf6eWnRl1szK2oCwvWasDPlxCl9A5nsmtrBGh9/2kGX/iABtXBEB8RdjsLkdio2qzV20k6/&#10;VM3ib2qj3hNG66RVGyfkWX1sxf0szWbDW7Ytt8es/iIaMbAM1qAKEYvCLE6oZ6BmJfukJ7RnlF1p&#10;m52OE1npMYBdte27MYVvZE+C489ytkUq9A2v3G0QLQn40yGWPfrt9fnjXNbQpnMlA9zZv4g928RH&#10;Kq4yE6nUEkIIA9cyw+55mGYDRmzQv0tBL5apG82OXjZSNBgqnIhX1Zwi5dMXrNldvXvHrof2jvpO&#10;HEYpRWehDgLGX4jsM9aW9eXIvqoe59BTNRo9v1eQ2pVRFLnW+3q7GM3jzobK7sX74ofgmqaCCSGN&#10;XFwuQSrNO5+xh5BriIIZao6eV8zenNj0m3G7XbwqucNu3UWgzzLG9xW+LJv9qBdARuDQg82kE6g0&#10;ov6VLwqjWWFYy6iVMmgv1+vzNVThvcklv25cDaO8n47g/wtyfDH/YPlim9UK5xfpFa7TolO4Z4oB&#10;1HueE9jW8wflbMHV1UfHi2Y2REbnd6Fk9VpxMa3Jideq8XSmqMvA/S7uOR48VUzD7giwZa7q5+uY&#10;bGLi8ODprWaTOSnx9yqPB3rsByrPpXePxi7YF73bbk85c2J7PDrRwuN79YlyEHQHa6zeKJm3ZKOk&#10;tRKUb4dgjf7F2HyToEjgkoF9qpNaC1SOLft8/weop7JS+SJn5tGtsKhL9y+IJMJksYrwih6aru2n&#10;9knB0W0+3x72f6Dy1no/xKTmeGRm0BrkM86y4UgY6VeXvBSshZuQqPJjuwRHiRQxSZMbdDVV3XJC&#10;LKDkXklkyUOFluLXaW6Gi7t9NHriklvPaX5tvE6gWTiiCeLHCXngHRfGQmZFhncQ9ppmR0p8jaaz&#10;cUjyOCrLZL0JUFVArxqwYd7xLXIDKTzyXt0W3RuoKn3yEjjD6OArp3ej78aBwu0T15/Znfy8tXCq&#10;19LdxCAji8PcVPoy5KaTxeUSl+3Ldd3zLyHnKh0MEf+QZvBMOK+HEszhYIUVGiO9zzSfoz80eNy8&#10;UbOohwZT1FPGHHbIO6jPNfl/kNp5t77OAPxs4Q5e9NiolNjEQKPRB4gCJCbpB+XV+2yJSgX1vxia&#10;7DsH99Sqwz1Zfbinu/G9Jwjzu7fotvBj+vhMz6jmIA2+DLLSdp2OtO00ByU8zGjl6q3rF2OTrUx2&#10;60UabXysNqPmxDGB+Ms74ZoYPjxzOVhwm6wDyHWurnl99m6PeDRPm/b0Y2trqRN/MGWXbh3pvCfI&#10;LdBE7gmbVqBbUaLQqnFJc310U86wZno8PZCBufXC8BlZKhgppS0Wd5h9bprVMU7pt+2S5NDWW+X6&#10;RNPR8zNtA2HYytVW1tWjtE1j72YoJ7LJDB6eFmEXD0cgaI51/HT1Ol8XLgVh+AUXywiDviv37n1k&#10;c0n13SaofCux597eVhbUF6w94A2cyOxAKeiDZSHMdsnB6Udq0G1+0br+j6Yz21ZVa7b0uciW72GB&#10;oihWgBVYgSgKIiKFFRYoqNSK9/ng2fJkzP2ffRPTuZrLmKjAGBHRv15Kz9dDp9W7ZdR+fCvcDKFf&#10;LHvF/wTCUqeFxuy9EedxpSHCuvmBDLKlIVuEOyxbPKUBPMrYdPF3rff5oYz/EyCNfsqZGdkoxTbs&#10;wNy82K2u9wbIfAo9sPVaiKLKqK2FOjc6j9oToeddcVKj79wPc96HXP6d+6zqV+DXVUpkPq+Qk+OD&#10;OR/vY3hL9bGPwRGC6L70V7ktY5xQbSeV3L6dpOrdG5gPiTiBC8tf8MB85vj1LvNn6hfs79L7CO9H&#10;z38fqPeluczgh83ytv39BAvZrrH79MVkmVPl8M4gc3EkTC223a2BGPJvG0UrTkKav85WB7VSx6G0&#10;1n1GqdaDgeAc0PO+Uv03lKP3vNxYvrUbu37gAw14Q+2ir3lmCuLQBdHqH3wELjbB/AeSUS1QO4UB&#10;3k4+DA5p/vkJx+BQ8Oeb3H+C0+3K/qRcpCEUyOCi/jLy+CvDW7glpxCo+O8RRsDo4AHCavoXft5W&#10;MUY+1XxNILwDao3Qrd65XvlbcoQHZFKCq8DzF0XLwQ+b6TMqm18a2b8LQLnOl+LC4qU3eFoBqWbP&#10;QmMS5Hq2IU6kbwZe/PKXy65AcNE8FV6wbusuHWVLWe7EE3dPxWlCTiCNKAwX13+f6lTh0fvlK2sC&#10;96KoR0BQXZAjZKcdXD0d4So08FowB0pPzaRWUXIPtGgKip5uI/zoI12S6z7IxnvI/+i2WW4mz2ZF&#10;dNYcpOHL3TUgn+bZB1w7ePm5xAM0KRyd6X8C0U2u13ChTfLNEYPnm4Ol3xmLWSLnlAgYbZWnHWq1&#10;nf+oZ6ZdpJ6tSQLqGfv6b7it3r358a+F9zAGPR8CU92GxjE1cG9W+Cc8tY1Fw1lV/AgFyS78BSi8&#10;QAXdsrIIZZE5L7WGPXUavi4E+j/hfJ1kEu4DmBAgNy2N3lasZePzCNKQG1FUckNEUuHNyJT5pEFP&#10;D3RGmOJHOqW33uWq5cehvMzPLyjZ58NPrs9HMGLDR+XPGpQJYNuJX4BIToWDfJX7knmCWmXyUFu4&#10;/Pu8UhHSwC81QdFIc9vnyTTT5ym5oR/rZkfWiYOEHLr3HT9Vv/XCUgaCrHHvEzTLLmXqz0JTR8bk&#10;OZfArVhVfnqRkqtOyS1OunVkFNuENGBvi3ezgbiQZjI/fQeUrN4EwEtUYZcNoVxeh2dxeWhn/wmw&#10;0FHyZIOLS0QSj19kqf6joyBIgiihu73I6a0uRrYNnJ5/AnWu+W2wUWPGPdI7jXtE8jd5XwGzTfN/&#10;wg5RRVC2s61ROTL/DXErp7XYEALm5KnXcADctYbcO4+V4z+hXNvl4W7mXGcuOhKyEtg2e6cq06EQ&#10;SbdlfoHxA0ijaaUFf2s1S8C43hAro2D/apVqXm2BJ9jtAiGSjQV7xDTP7fGa95w6PZyaZ/kqVd9h&#10;ydtowFPCe3EbF9Q+z4pivWMh8QTvu7DNy8KmsrSs/m1xr6s416/D+Ddb7zkKLccijPmLmeWtd55H&#10;FViLlM+P7AIJVDCBqkW+eOiMG53luwLTF7tC0P4F8ojkLts7ZQDLbU+M/g7uIa7tJFkB6cPoaezy&#10;b4tr5Hz69Z/Q2GSyVPOqedLAoixpcJzOcu87E3T4JmZ2eHJ1p6CPUYF+Gf77C0A2o8bhv2F0iLZt&#10;hYyijdOD8FxvQ5cn8Bx5+VtD//PzabTVO5wj1aYgi7nmrkJz2YRzOn0wSZiNZjxqKYJ2Ku79/PQO&#10;CDcW7Qu7zwLuj9tHsXd+U2SZuCt30TD7NvL7HEEwAKYDg0i5D3OSso8hjd+dM28KlXrISr/mK1jb&#10;jpbwb7zXx8PRj+aMCMGF5ZHEBVu6dQYd5nqvb2e72hLbv07Cn8NdsdW/GkOylc/gRjeqLE7JfmGM&#10;F37yKCknAOPG/4wloDzdDCcnZ73kgmBgr4ii8CxlO4/3kQyMaGwIwhe3qnwsXGkckBsUhRi0PPbv&#10;zYpRzsQWtZ8CiLcrKt2DINRm1yxahklR8rDCHCQ/F+4Cff/7piUIS4JzQRMhM1y5YCb8hG3YMTZ9&#10;FG4Jn5U6hIFAv2femxMpzI6fpU+77bWLP/igQtgcmEH/hRcwNrtdrbyKX1g19Ew0/+mZNMNVuDke&#10;Vbb7f+x3l2xTqYYr/QH+ClqhcrSMwqZvcpeibF1cZo0Uwud6NEFGd24VF0r2ElXC26sK7tnVYv5D&#10;BwoRgnkYKGrD+exLwGbr28lc618iGuFBJspkSaUY/uBoPplM5WcfdmGECjIX7fdymM/1y5cRki//&#10;HPRy4Y9P34/dwyMK2W3peGNIMR3s9cE2WH40OcTifVg/JhTM/B8RsM58o2qzyvFTOStAjWFjrazD&#10;X//G6+YHKMyQG9lnLgyIOvPYM8/JOCJBAw0N3V8NWTFYP9+I4l7hEBPl0sPqL503SS/TnqkO0oOz&#10;9q8PxAMUctOi/PVkJt8WNQLQ52DTfT3s+rf13zqN/LTj69xdDNRr9ccym/RdfrtVaos3yG8FPtGy&#10;JB/CF3t6ExV4jVelWpCknG8vo+a5Etcn45c7hNGlkUdASeJA/lpvJlXJKO9clQ7AIiU3mPMOpDnM&#10;3yVA24YWsOmo35Yk0lO6jHqLCfP5OtPmRNqe37a0YA9UMxrKJZhDMZrNSH2364VnwUr1o2Hm4xpx&#10;tgJwgDWY1+e5GlbvocYtzN6pPOgUV+Zfx8PQp7wYffDKxa0bvvto95eKf4BPvnrO+jbVGHH9zAwJ&#10;tcRb6pg5ia9Ttvcac0+31gmLyN3Rw53fVaPW9frZXAm5dk0cMs+TbP4VH+8H7enq83/SHFgp3xyG&#10;a1wz14eeIMyWrLkueQ6TKgMba3Q91Q6QXsBlCmP8cQ3fMDlwSvp8o8Xaesy7cmNtMlPa7khbtiXk&#10;zzx2c/Lf3NmnzKLZFC/r1ehvLVC5nr6/RtcVWj2s9Uy5pJNYhL9b420g2nx6jgsqo5wW3JoKa2hq&#10;Sp6WhxNU89nmffyLh79E3Vdsqr84HmTitNHf7EXvglfqPjvK6M4Qg6+Ke/i7dNKraRw7nEziPrlK&#10;xcf5c9XPfbT3QeWUzfWzXQXZcWQXXw3OEy5qWcy8jX/9RzYbOK/ieZP2OkzTRon75vb6AOJwN1a+&#10;Jlz38Fnb3SBRnL2efR3SbOxj0OsUb1f8wJJLz7bYX3AWi1+D/xx/qXodb5SP/VGlveOemGu1ir3e&#10;lNZobVGO3hFKV6EHRgVrGV0trgdXDNV30HE7DDr4xhk4SwmGT/bzM6Q5GuXPaf5alx1PREyDULEe&#10;3PrUDVmZV/tAVehLc/Cibqi9fa63XiOaN7FEgW3W0MUgIIDNO1XJykdc1k4PK76jgDcKv4huDicY&#10;ptvQ6aeRnCJAmgBgTJXjorfeGm1wfp3pBK33te4snYlyc5T8pMZ7PF+g4go/IoMuck44gBXz2EWK&#10;ag6Xr2Ki+Dv29tnsMHfBj9HkQuNwqD1nIkayvLum8y0UiSCNPR3ll5tFvUjApJ0pXIE34arzZ6Pq&#10;P2photW06Xt8Jm+XaR6gTpd5TK/UAKiszeQyOFOZTgvxaRW5ZfLdtDbjz/XM2mgckxMzXSPw3+yW&#10;1LpoFKRRjQqisQ2/phL+JmD5K3rpOWY0QzHmJ76GzfxCuu1soXMa7ulP3G99h8WweSM6/jKHfxKk&#10;SL4+8NXRmX6k1cNrqyWlgVJrWTkQVu8Lx0xZlzJ/pSHJAhNbG0htFrTPS5EGwqLJeFQwM/Ezz/9k&#10;fZfr7810QqnfSZ6XQAijgcm0fa+P20mcLLCMLyiHnEz7lqjPclR/du/SVrniK+AAdAibQjzMS383&#10;aVDN3diYyKfb4cCIpNsbmTb1o/crSV530ZLWBepgnOPml4vIs8P+FoWe0tbGh2iwIWB+muhtjEMz&#10;UgTuMMz5vwfC2XenWOat0Q4GiaBeGXUtuwVpTkGBka4mtlXG2H4UL4jhWg7RceFJUYxbsQqeqrTi&#10;zrmZkY/dQVRGybTwzg6H5G1k1VqB9vSP5ZyL/fPofBhrX68dCdlWYFbhc/YMXn3O9n9ppgMswli1&#10;+7pQ9XnUn3MD0oE/RttJ/GvhT6pPQDqcJ8YOSLdFa8jnJrOrQjC5Ya3tLR7bMMDCuJsQnujTczcq&#10;ivmhQeop1BV+xtr2v7HGp8EH0gyNfg+W9iPrQVMneTecV+ivlfvxM+mzISLnM34YwqL74ePLUMFe&#10;qml2FpU7fnx7DXn1WT1WVmhfwd2DBbdfB1TGl2/l0IR96rnHf5sEU3539uUHpPmEjb0RGGZ9/y4x&#10;6UF5Vep7YfE5g8C3ZL+SQcXbfKnJyPxSORyNJo6VOtnN+BZtvteLGsnd5c7ojmZKXGy7ix+TUu8m&#10;TxwyYGq/ZffOCDUf2X+GYUkq1w1kWAMdv5RdRrheJQfgjlGwetJWt/ux43OnjrUEwg/JafPa0frK&#10;julFYgIS+xKgUb0SdRuIq2Xl7M4boD5t15cLj69KWPfxRoJvhJj9fPvvK7ANsLt/f4e3gvwbL8C9&#10;Q7S34wUZB6Olsyr9TOxES3IEfURgR960AvHtj9zj9rlNE6y9b+XAAkdQ+Cd3DvNPjSptjjio3HdA&#10;YvBu71nJIa5giw1pSu0fST3FQUbyP5tHjtHAqW4+v6+W2z69dWaHWTFx9M9ii67wdaX+QUKuGt4k&#10;r2z/bpvz9YLU4X0tGLfvrH14rRU+DU9F7z7OT5vz2ZvlzQYKYDBI0zTv6xLAoiqG9FdHJ7y2UxZb&#10;k+3P/gju91l9fdlVg1hAo5gA0K50G5Lgaqls32yNLJqAI9MH4FAimdi1OIRZI823tIIuxsk47OK5&#10;e1Qx8PU+hTSd7GFXPWbN5xkMHsL57qS7oPH62JEwr9bJOxreEvblma41rQUtJt21ifeZuHVmld0y&#10;9GroDPd4sX8uU2UgDwiPdq60E/PS6rEgoXDZLv/QH/B8IQ3dfDUY0Uh1v7GTQrrz4NLimX7A1vmm&#10;EP3zN38i0eu7Ic5uCzd/2iFxCCDU4rb2zr8rGu9e7rDVoK3wDArGhiKJlzil4wAcL5505vGZ1YV0&#10;K/9dOg/E2/RYybOeFTPdilOmx+5bPbleqW+4u9t4rq6V3SAHTa/49mHeyCkk5DKHS3q2QP947I3K&#10;nw3AORed7PVU6fRMJH/+ibOAfr/VPd5MX09zyhT/0iwPlns57rBME4sRXQDMYP5wlefPgddHL0XY&#10;X/qT3X3mhf22ZlfPpgyVM7bejJKR1tk5OeDIHujF81YUH8no3K8OSzqU5bjM+XknEb4lb35v4m8t&#10;QJAPt1JwyxslqqlaFcZx1qk1HpQSQT8xxfZV/IDx7HfQ3fDdV2CPFd0WxRhAVhVhyK6ww2BGLaLO&#10;LHiW99IBz9UmzAZjWs/grC9Uh2uUxnUmyEEafEa6DcbnhIp05tSH3KicptJitiDydIBHMK+xWO7o&#10;B+lmEGFmPPuB9eIAD1LbcEj+I+4znQeCTzfceSx9BffZKfbuXKv7Mmd4s7RcLKyZeNkJTUizA0FX&#10;iowtFwsMKJ6qxUdm2358C/Zgx+bpUN6SfnNCt5VaDrlclaRStFeObJ9KE/TGXorrlUP2gq/5PtDP&#10;FYlnzya/vCW01SgcmM1ownKRlTn8XdOyLUb5elX9mtbPamsiGYt4i2IBOOBRBudzUDOV4LPtLG7V&#10;uKrsOYVpVag8b+TWLF4b4q/TQPXmAEYbDUe1wfql709m1ZMW/Xz6BcTIQoVzovzXI8ha9mNtiG0w&#10;vx0g/MeX2rSXCAmNNtfk8jWI58/abjq9so220rerzUp0YN3bN2r2D+XDNhZvlVPN+qaT2thkCBRv&#10;E/1yqYIGI6bJjFE2rD/gFDhAmnu5cca5dDW7c1GVGYDF/Im5HVCp4yievHRb50/pULmPsU7LD5kC&#10;U14s2EDCOoMYiJMn7mWXoRGC9u6VvPtTrojAJvFpfC3Oc9uKfO6/JweYullBmsepVe8432p6b2zP&#10;/GN9e23rb337AgZnVXZXu8w0GifI80mjeL3RanDvRZC3YAww3k5uJvVadfviY/zK1IjiafYqW/su&#10;EPLubgikn1kxrdIBuM383T0DblFtRidztBt1kPkXrS3WQ8fbCtdPx8qqHnsRH9U8Jv3qxW7K6j+X&#10;wBI87C/ZVhI3Jl7ZGb1fZPtIZBolpSZERysXbJvLK3hFaMcPGWcRJfOtQpqzcDgwmiyn3gocL4ml&#10;W3/0Syyjp3Vu3IVy7wyDMR5C/Vs2f4DmOGGLMzx66Jdfuktszioro6HZ+E1wbRVmtef+0v5OviDT&#10;+EXJp6K1H2+ibu4hjd7SYGC7z+eHWFDvlGtMq5NKup9prQvt8Hq8DW6zM1NqacJEeGovURayo5kh&#10;6R/X5x7hDT2KKgBHpOmY/YKf6aM9Qr4dywKKb8djPoNtXxHKdQzSWEFaaBqIUhxt5fStXwrr5/6Z&#10;ofu3ctZybU4yiFmpxbST4gXgUyCyci8t6CEB+E3H4xtU/JYe/ZR7H6L9VoQqxRcO3zvpTfR6Z65z&#10;j23NPYebP7mCuftW+lNC+M7ha3L6iPVTg85+0ljgxBKBrbrKoixdyMdL0KvqSZkH9/tIaqwQPrOO&#10;kmC9oPTLmNl9skQ4n5N/tXj7ZDvT+ohzlrY+Sa/Nhnj9O5r94GJXFgfL6h4u3U7RTd6ONUz1OxmO&#10;7/mRK+39l9C2QVL6So9z0KhzInVrb9oh6n4GT7s6dIR4VnvUoelWbzaD0iqJs++6Bw326slA7hL+&#10;DjNlSHMVpZ7Jl2/TKATSHh4r1c8FgQMhj8xgIFf619Kj6qSxP379Ml+Y0V/1a3huSNa/K/Q+2kUz&#10;WMpos8HzaWO71fTeLQp6V8XC7Tp61831+IxwCeVAmrlo1tqMeD2N8g2yD80PKakOO8Ew23+grgql&#10;CnMIPKqg6thrwRAQOe87A2z7yx5hW0m+sBe61LYqYhUqz2abjRH/AITA5jUY3FmqM2TDS9jfkZDm&#10;2L89VQI0NTB4z66b+S4qvfwYrwGqbgEne38yzU3JHHrDWvtQ8eY8UYjFQ7E9BzG2N16ud+LjwbCo&#10;XLIuK66zFcBoorVtXrJYM93z9PRxfOH9v5t0jeB5oL9fLthNLtyJ2L73bu5KzuV9senn2/yDrscb&#10;cYIsdMPqNOMd32OEzo4edVA7mI8Lcb18Qtcl0gu12iazMXKF0wbLWs2G0kHrB9Fnxqv136Uzyn/F&#10;wajRaxVup8vUs4XqBGlIKadauh6M+RJ769ohjgMjcVQcK2ZmgG7qZarJvp8oOZRvWWd4ezxXIWkm&#10;CVnd3WIVmUtwv0vnuHeVMmee5R9/+5uhaWnja4dQT5sPPu8mOtU2n9M4mwt+99rmJuGZXsxVN//r&#10;//zXfxX+N/Jf/++//+9/P6zOTx0PeW525tJSnX8UwFXMk9+L10B6YPOJfxZaYTu2oSNhjK4IJZ4j&#10;cZQ79p527/C3NKR7rDZaTYYzrhyryoAC69zNgGgQ8VGub9FGZpxUyxIQKF4wEhQecsIDrOD65/Ci&#10;dxhm+X4A2jyeI3BJaVTl526ALJid76rBbyye3sf0UjvesCoKaQZjt/4sKMXZhZ3NHB/Qf3m33Ftq&#10;+97o0uqCPCq25RK3zDbqxlIcPMwlMvq1lCNYXLlVhnsWbPBCeH1mVeS7xxfbjX+6edKnXloMN+5+&#10;XjNXDTLz1y9YAZEFfbTyRGx1N3rF+daYzT1D4u634GSgnluszCP6NPZmCokGrHhHj2AN4rfR1/J1&#10;i2O6u9teqDxgykJeJ6BXcZcBqH8MPLU3KirN9jUun5S/K0ICszGI2cDv292XdjZLZ95omMVbkGlp&#10;bGV9zI7azYs2dVxidZBu1XMFPRvtiXixpc+LtBl0Z98b9fGJ2I9ILwqmRdC5xCvkdMx6A1FGh/fN&#10;w3z+NcA+GriVJjA5NJXedSc52t33nhnIzCmqnl61B8V/U40yAzXC7Q59jCKh4XiX8ff2U8MGWghf&#10;342u7apscC2MTVS7zZY1xPW2SF3FBpnX7BdgSPtvCj80YmrYEyfCVX7S3P419KKXDU2UvL3vVexn&#10;875olnn1gx1LfHs6VJGSX2XVQzpVodVeQzGj1Kv7rF3frIxjbvVD969BHtbA3xS/mEvnzGjhmfsr&#10;rAxmRbF1qS+YGkEsYHYkg3RfH3lD0J2KEpoIgEve5Bnx71OtB5AxQuXWlJH1X44A3uyrNP5VBWAI&#10;CBNyM5z6BOLwD/6DvbnPkR53pwtz/m1o1t85BOTc4eWj7pSTEarJRFu89hgGk2Wd8/uDzYIbs+q0&#10;zyqjnWU3l0soNeiNgpdCRdoyFo5lSxl4r513AKNlgvs2Knom/vRQ08706nE8GX2eIuYiO0jz+h62&#10;IUbl39R1PFlZXTrhTwyQPzovXx19tFI0AQvWa13HD/MFlLTF4yXUKc69jnXx4w03NYBAVAeL9UoH&#10;AbTNlm232a85Th596j7V3cyJ8NT/2x2gs743mC68YDPro2Q3jIiBqlq3LSn6VlZo363VFvP91HgJ&#10;hFatxZ/z+kRQwfGZiSpKm+ZK3fH1GI2ItH80rxE3tI3aFa3Uzi8yf5oSlYfy06p/X2h2R+0YqOxi&#10;KXkoimd30fxMBCTRGbsvLXOhMhvsXvwjdnrzBMnb58WammXHu368Ot24YwXXO5VvfDP6tZPb+fzC&#10;9W60nY4j04MaJwtwh+9sCU4ukCaZzrXR3tcO+v1r9Eaf2aux3o6h/+AcOR6/vG+sI7UL70t45Zdx&#10;Us9fosYJv1W66dPN0sfm4otnivap1/PD0cp74muU9dcl8PkIoIlkqlelOgq2kOZTr84R7omigwM1&#10;n5jbaolBL5WiUwdEHxKdoGrSdsT1AwYAzVUPlADb2j7xZ5R1EFZo23Xv+V2tTxHD3jnxq8W9bByC&#10;ul5+k+ILcPC5UsLp3c4a0sSKDdfLqNcF9wlsWB9N0x9zb5eMWlxzoQiw7q/T+XU55dVSVyufAbje&#10;n65g13J9hVesV7RluxByg5JwVRc7Z7Nt09K2+3bx40BZjOX9ja10xIkJaVYXyyg1f4fIOiTppw5i&#10;yh3acOpG/eC6H6XsPxRp6YHWbFbLlXefwiMdrTTlxZ3TKUoEP6Aft3+wzh9ME6DSNB+TmPDfzPVY&#10;Id2J5O6TU2N7r/xVChf0q/65tA4ddHwaLM90a+zVM7kY5yXieiJeN8SqlU8ln240ZbGvaoGsN5/R&#10;atJAQqswgF6Smq1mx8H+YYpa6aUIlRO7u2ZbPMdUNkD3lNwmKJUhzWXeI6hNnntI871NaIq+I0Z6&#10;5hCOSjXttB1SI9O3ofmR62HJNyxkD8/QvayVEo43rlZ7MqUOcOqOa+J+Oxw2g+eCaLMztG2bZnDw&#10;VNNdIffU/FvlSO9fkpVCmPls4Tl4jcx6opudzqazdt4boTZGjgwLEI7MdF6OQBQMyyWcaM704AKq&#10;4OVwyaGM5AJOWERDW52djJ8RJ6szbaFXBmu8K9JAd+m/Vmu1AzYFVPdP+znUqMXAth4jdxiDBqCd&#10;5ilFgnO+9Mvkigo4KG7Pfe1L99mwo0QXgAXXEwGmjYLvZBO4BXnLxiPaeFN+bzvihYyWzXN3fCRn&#10;rL/P5gIestWO0cYMa3ArkHl1EXmrYCYO2s9cNgOzHTJ/p3C695p0T0PipVcLzNLoCKPpcVWaNgVD&#10;fHTmgP/Z52av3DDwtLNTkn6zm1CBSgMyX3Xo3MmGNHoxe+Jbl/1z651dXz0eJsMktHg764WW7D6r&#10;Uh+GYl7ubT/FlN/igRfIB0YMEl+r6b/b79Ncey82bmHUZL8ufhOQFuN1TRbcOMgxpdjcsc7J/7sR&#10;sOPe0s7tC7hLPN+9zLmRGHZ3Ypz5u57xB/vCLHbZfNDaJ0ZjjzaLujRtpu81ofWWGJZfCtWREeTT&#10;cnYqdbu+601oy/zEhcsOgLFCbt9UJ7nd9QdpMGgSvPPpaDaAIpf18PL76rypn28yH65gBuW4P6JJ&#10;SOylSyZXWc3Qkk5tBKeuZ2UzbejIq6msYCwqlLUdXhVoFytM9FmZzvZOs8K8lxm6+u60nUCa4/60&#10;u4KSpiHzrYi+CUPghBWT3q3bdod8u25PKpuoM7jlsf/P0bmuGwtFUfhaKBRJJZKKKBIqRCQdnEI6&#10;EO7/W/v7u3/s8YRqrjnHHK94yK/3qXwGC06dxMgFrk8bJwbKZb8uR/inhAaNU40PaN/y59VbMK46&#10;9iFK2xs0lIDMJTr+1nLurVb1zXxzfb4ODjhQ7a3+h4llRVmvsWN0rIPbZ9zE9vf7slGyqR5Md0rX&#10;ktuqlufmZvX7WGumOaupQSpit+uWia+1QK7F2vXZUPVZkwMyj8V9CNoWM7bpsXPjmuxguXsEi1k4&#10;MRgNVtuhMuMOJWGb76TjC0QYVmtIfRI2VTPCMNIrkLwCDgnYb02RJ26Vvb+TeV1rt9RYyG6Hq/HS&#10;Lqqg/lWdgW8l4zW+G9CmTtW3Z9g6gBAFIhHVpfKxpJBqa4OyWsl23caCOPJd0N31luYOjCV+sFyX&#10;3Psi+Yqc6/+S3dL57ZB1uBj6F1s7bVxifhatMBYdICM+FFE/d0/u7a+XK1s6ZWyPxa7TD/rEgtdG&#10;51kti1gGDKqRt+3MBJKg20dy7iWD2rw9hWbdR8t1eyDkRnnSmLmWL+p3X9pZ6p54C2591+EKFwLI&#10;ADBZAxNjI+zwYplxdicrkB1eUvrniM5oY0PG34OUouAtmr5PpUttlJpT/IoOspOGWg25P/HELmDe&#10;Ibq1lXIC1F1IsXXqDZ/3Z27GLRCFblb+fmmTcwMtUt4nabz41vGubi732Tnd2/v1srsQQmkBD+vl&#10;Uhqjk2Y6TcoTKWqSmAIy4yS1wQxXfffe/V3bh0Y1+WANGzfBxFrvA0T3WM2i9YRchu3CX2NFDTaT&#10;qwyJo1KICZaqNLnMlc3je9LriVzLZbUwVo7DofCol1+F8yGCqrcvWGg6UDLIFk8iuGJVidHM1Yjm&#10;jTD6L/b0TqACqs+ix3My44ln99b8uz2FvJ+kN25asQ/mhgjJqLewD+NT+Ompi8q5XJR+/XtdmlGy&#10;fho2X/jbR9/AzvutfkvyEhRJwhV9DVmsL0dl1xmjydu0AR/N3V923QcxWL8Q6PU/7ZII8OzoH9dn&#10;mkqdYwE8P+QMVZAsxptgqmsW41VQKd+81mP5SorNhfk8HUZLQEtdFVei6olZkAYVBbrrXp3YEc/7&#10;Hq0MqpcS6hwU876oFI1VQfv8fWgDxBLHG5D9bAaHlVe/UnVartex+41w9cNyZ3VKS7fU3N23G9Vn&#10;jrNpzdsoyWA4k1EzxsFM6LKv6FdkP92ETnUDfd8pMTYrPQP43uwmNJPKuWYCGSnvavL0edd/HhfZ&#10;n1u2Zw/bbfAqjCoVJDptoS9AOm/F9pnA3V8Pxj6ZEHyCwjxvEVVL/Uo+2u1eGmNQDkzPNqXPhsJh&#10;5acqgU54mZkOi4MjswEy1ay02pZxkAxwLfc4Ajw9j4zl8mcj9JzPHN7+BBCQS67fb7BjtpcVEICy&#10;QltqPmm956idZ4PKed092s10NmyMGad/080QXs3PnKnk9DxXe1jAzYAMA9LYRm9HXPzUVo4fpcUM&#10;q+j8nteGA3MNZnndSXHS+/GaPp3vBmLyA3m9Jbeq183j8EuU/Qob44c3i8rfF7OeV92MLDS+X+tX&#10;tqndIb5och2tnYCMCb1BTAreeOblxq6vmBeEigfAS2b1qEcn3VbBv1TAIm7vvoObrdSM1rakDD5R&#10;FfAk6JbAL+gGuLI+zheArds+Hq4ggjeAXKiufyu7Z7fPtrUWDWQQ/IVpt2CEA1IWzAxRQiiCTTYR&#10;vTOe35gf6QlDpISkcBFdqGD0c1wBOdD+HYL35ppMyuryTZ+n5G+Fe83DbfDwI+ACfLzv+gIv41/Q&#10;5r0xU/avUxiffoUsr5RrleOyRzhXTlc/vju81kCVMn+GHSY/UXm76Eh4eWe5P41KuYzL5uR95aZi&#10;ozlqvwfHfXME9c1Yhe7uGomiw7uuTrT64JWq8GErxAGQGUZL4msgBWhZxbY8qIt+6HCCh5NBqk6e&#10;jcudU5jtCulQAMzQoRPGT6LRG4Fv5rDcYybhrF+Zp6FiNs/fpvXKH0NtfwnrXWLgo3Ajvc7fyvS3&#10;/jt4KHQvcnSvYdUWi3zanPohMex6OdoRFGcr+Eig1m9FcwByVIwO2Jq5HaGl8oV5R1iLl7u1bXCd&#10;9n4xAjHUzQ9/Cd/n4udjTphsfJ/ATvmbXQBV8e8kTW231WQa99/z1TmC7MniON1ReHLuVe9qZPeW&#10;r/krWN4jsDhuMJFKzumyXbXVcWv8TIa7AcxksAVBxwUA4Hwfr1bpnlSoGLzSvIZQe9fh6NjtQ2Ug&#10;swQsoksvyLzNtVuzuTe9rYGiQ02wcz/Sq/yulIItzmyiUZ6wXBJpYWuffr4+9ywva0vFQu4ckB9X&#10;9Xoy3zNB6xgqGcyjUOz1plQArq72thdmA8i8PsIU0bBWEVmoty4oUOewkpqPVtHgN6uV7DjYLQIA&#10;behqH1HbBQOozpjoK7fTSSjWn4XynBZF3e+lbfx9T40XyPb0ayLaMY51qo+EdGaQ+fTP4+mO5Ltx&#10;Ow7PLGlnK7bJv1W8iUz9iMatMHcd26XVpQ2GJf2Nm/Ui1q2IozmhlOR0xj5u11dksiQ4lovAEsZ2&#10;2XdNtyo6xDh52boLrYxHzeZ/u6IdAPDZZXyiQKn8LTRfEPSKrvxgznv5sAT17JH1PgSLRxOYWoI9&#10;YlE+gmnpBBrG29n0ZYwL+9EYa/X8YBa+GL7QWNrhpX6h4ZRXSq3h9FFrVaQmuBoALHBcjQ42fHdl&#10;fKjuLD3fWx3NXb9mwD5FrpX97j3qrxYH8BTPVqcP8uwD7AVkw9NTwrQPOxDFQiYZXic499qdIWOF&#10;7zzCwZeuwrOx7TG9l/qAgEwyYoq3K2gMdzf8UuwelZ10OIuRBdr8hR43a0ovnpJ3VTNw372EMOqk&#10;1rF16QgQapS94FyyiDHX7YYgZ0xvVYBAq5qDCcwZsbonlZKHRj7zQQ/IFGqdhBmXVad5oR9QBTsd&#10;j8So5kFCeXI2oi0tF/jhrKadQrPjfaNy5IYHo0Geixn4ou/hD2VlL6au8hvkoTvZAVo4q6VcQ0DA&#10;+3i1MLiNtRo3/+YF3dlBaVsgC0+gpHu4XiOfpoeMzUezkVd3IkAsAFysCOmtQkz/8NGSYYAFHb7N&#10;kpHnksducp65pZt0q2JFlZbeh6a5HoLXPKMV9V+GO6eicn/+79nI3ZVNor9V6BpwmyZcu8G40pH1&#10;sW2/iZijnzqs+P0ADUGwKHPAygAqBiY55/4aXlHGq8VNSg7UQUt3kH8HMd3p5GZHvd6n9UIuD69r&#10;PVZ1ho/+mimFFkgqxMPOUSB8PrEjZw52LvdU7xK3QekFbLljEHZfvPbjVRs/hvxt5ABOZIm58efc&#10;PZEfs9XfHoJihIIMhfWH0zs9XSi+uT7Ev++fmXHKXovJ39vTBKgDXT5xAXJ9oejp8c4UsvRI3egJ&#10;2F4gF2Q5Bk8PSI13frRIh1803K5GKWWCfL0+TRYfH5bd52CC8bnsp03WeO7ZsHUeubUpifdvZvqB&#10;ATn8rwM1OOzn1mJ8vzaAuYTYhBa9LpbYVWsLHzsVkLr603L4Pej0yRdFumOsAqIz+qshOBZ1nVpZ&#10;q6wuSw3x8Nasg3+I3RrVEXrxnGPgZFZRvkalfnZ07K8cLLhxfMimomBfvWNbCPuVZ0lXjsHnvPQ+&#10;98Je4kbxvWzjSwgKUltqVtHVpHz7lPwj3NgnABEpb3xL6n/hkCBtAgOOW3u0Bk7bYn8KwrpDtp87&#10;NyCDaSU9jspvAIyMee4cdm/r6r0oLhSLqI3OpUVdaZeMRSxMDfNRfiTVqUjbeWRDJdykp8efrgfm&#10;/HOku8c+gZ4QPSriGymMbQI/cAIgw7jd4fGvhgaseZ24eozrFb9bo3vZhKlqjI99zp9EPeN6icaG&#10;cgmBMXBUYVHwpLCUtB3Z6Y1pzDbPrBTPTmzRnj9GjZ0U3Gff37XqZzNv8HK7KcC4Wsapi7hAxv8a&#10;Wquahs/lGqNHgCP7uzGAZ0bhDwNAuysG/I0miuikq6FrUXGK7V7jXjCvuWLXBev+lDaeeWlv/moq&#10;FeqVYXiDCohr570xsnWwHu8PeVn9v1/48BbfuP/RifDMeCAbq1OQlTN2w+9nwcxOA7SrvROqoF5Q&#10;bCiQ02o3LJGuQEiH9vAGFZ41dh0I2RtYYw2yw2nwvRNEflQlIOh601J24i8nl+Nfo+sKgt8uzIsD&#10;0KguQVTURYJHenDfUzFLZD0Gke4spq5BM5JkyWqhX37Dz+lhv35lwJjTG5LWEzpc8cCOxH7rhhHX&#10;YwUaNdX18MOt8E3j0Bg81iT296HF6oMbIMARtew/EM5Kz42Cbfpm9yIFX5urAHAE2nrc9knyQe+H&#10;UkRAeh2sHydXvF9sVg9Jc/buT2sgCWcDUKAMRb6XqDSKc/Zk7FA/7kihcBCBzO5Sz1rxqkf0b+eL&#10;y6ddOYg7+QGAf9/yrHTqHMkK5V/PWiU/T1a8oeSvnjw4YQv5ibfZ4WoLcBnp+EcQrz2/XM1yrALD&#10;tUlhZBaKe8MsqatHLbsCmcr0+ZjtXs6UpIPHvonKn324P37mzujnrqXsEAV4ORqu6nYk0Ak0AQeJ&#10;3YbNp4E3BU25vRpkl9/U6SbK4RF1f2Hf1mLNdlPWrDwPdNgEO/pnhgUyfdCt7pT3XGdZ1ZkaG7Ol&#10;zv3akVMcpEkN2PLbqI9ym/om1vrknobVDj3g4hKIyX/mTC+qFFuQK7z1i8Zdh3nQuulr6CTEtnuG&#10;xlQDZGsILvse/5Uc12h58min3ACfmCwyq25j1boXXWmbhZ3iFo2Y+6RPs6O82gQAs4vYS5G41gvy&#10;1FSSTGh0T2U39TbC9NddcLq0a6xey8sXrD7U2yesxwC4Ttam/27PcgkcTMNB8/NMhwLCmu3HugXo&#10;mjSd+W08c0wkT5RV64ifdKfww/Amc67pH7KQbhEul2HB5/vjhcUuJ2W4B3joYK1/r0hSFZbWGDEY&#10;ijGPNw5/bTvfu2VvvyDzKcr6U2BAu263awcXBSnBao9ZSdtdA9I8x1N9I0qPFfqK3PYSWz3laEsM&#10;ADqkG2NdQBj035PFLO7VNDO11sCgL4zyKc0vhu36svD3FKg4dZx93phsWQ6we1uzOhnXEY15H2U8&#10;b1hVDy+N/2EGnfDsnYfi9ZVUKLS4+oCzCkyl3qQ59Hto3vzMmwjNOBRL/Ly1REwxdx2eg8Grn63y&#10;v6rTQpwfutP2GCteM6iH0LPf8jB0YOvW5XoNbWHy2/amb4XiC5Ai9Gv3qMdPsIeh1Xrv1n4hR7Pe&#10;4ltwjJYxZrMi9/ZJzaLP0UW9C/3tC67vi+VyF8iEMKB3gN43Hw6GDwmHRjRcayG1GllHCEPsE6Ws&#10;2xJveRFP5gvklsjr7yQmmuL8gWT1eH+h9KTC8CR8P8MLZftRWyliYlkdAaxC4o0NLgDe8fxrDWGD&#10;+6l9wRnctk5O0nmdqF2zVqxxiDvy59xpCQ9cCb9hQkWI9ukNfk/Q632DJwSqH9R7b9QbHhSS85/i&#10;8Q8nk0Z2vm9OLA83UdhhB29x+ho4f60hPGrE1/OR/Wj9k2frDFLQ1WOzpzRL79ZrcL4ADlG1f+bv&#10;LQ7XACZIt+34hIev5m6xSaIKDVaXi+l3FCyy6uEwRsoej4HLr7OgLaDvmi0oZJ+7M5AB9IcLX22W&#10;PM56IZk1MDzFtC9fQRjpEWgpKshdhpqV8JyRk/5rLlExGQRbFROrl53aHYJcGq/5cHxzrbvt+AI5&#10;9zhZ7CYpIgqpeavNZjf9If4907KvzAUg7PSQYwf5d3cKlZF3GoB3kwcz5mu/b/c6r8muVStejLgf&#10;bueT7XU87ogVbYKUwDluAY7I6asR2L38Gz/3xxv/+YLRxMr8nBWco8PHtzX1gEzZ86Vjr02F22iF&#10;NNWMv/zae/U3Zif7hZ6BQX7hHo9AY3kx6NT2k+27mPrtqKRhaM11Tq5a36VHZ8V3QTjoYzRi+LlY&#10;arCwnzElEw2N1azerr/vQKbbHQSpxHE7boCVho3zt1XLjcWBl9YlbLKIviBJf/b8pdrqkGvvzZgY&#10;4U8Tu/Sx73mGR2Ons3Ei8zkms93EB9e/LGuAG6NtTqk+rWedCU2RAz4GMnt8m32EqpxWh5z0+EXI&#10;L/TL9Fbd2C58CLjNpPEFZOxOH+oP1Yp1sNO2AuEjYXoOPGA9MZF62Nb2PyotW4qiFAEYpVI2DqXp&#10;Kv8cdEoqH+DdIgIygMx8FsJrhcOw4J4ZqjKW7EeIHhaIsTv2rFMNEB7UJlOkb965lHYv9qJWpe/K&#10;pfVGh8t1QkdkXi8X6cC/0QE4f2ReOPJTMVgaXGj+9t/Vi9D7QMZxk/6wVW2DENEqIL5AEsxJ9LDR&#10;rY+x8bUDA1OLOXc1WNjhZfWMUF/gNtfE5kvpOJBeRc46ZwGChR+UX7HI5JddcpojmelBx40Nf1Uu&#10;k2/Dzt9PAJ3YWS+nY/NRM1He8NRyRKodQRsdfwr0yFb6zUB3uTpfn0d05/CYAM4c87mDJS54u6lb&#10;eqmfgVblhdglC5qURJCDdnCHHPi9FYnxRRIosvAU/j60zcbbNxYDbX70vRU/PlVKvQp40Vr83CyU&#10;fypIup3KWoSaL4TUeYu3par6+VIteP7bfkAsKJNN5wjyOkuFfrxOjfa5yFjP5od4MJy63G63OTFo&#10;pEAmqPRuzNCvxH2mB92KED4nCUG5PySj9VQHO3a1Aauu392uu0HyKcjeyEVu/wOZAtZ5eWhdGWMO&#10;H2VDOYrLtrOzD9MY+NgSAZq68rr9Cc/8vv3d/pXql+R1XtbXKu91J413ryWvdm/dq17J0ROnA/aq&#10;gFb2UQB9knrXJQeNIdwZEd2idMYy6biAGXYbWlOqx6rdL389gyyH9rxgJqdaWDaeXAw8B09I/wAZ&#10;clAzMHFamI7r7w7ve7N5KIIvEj2Yg3Ggdyg1Xo3AMHRKEtYJ2a8b6BihuWPenOkd7V6wlKIoafMy&#10;gdRKROVHny9PWyxM2uMJ4R8t25s33xr0d74BSTmWOCO6x19UOoGcnCKwJrQqcXnZ2Iqn+JonLdRX&#10;j7VpOBvJ2soXrXHVS9CmU/IbYOOxPscP6I8nEIgfF243tgSt3sCKOWKQkrQ8YujTH/gJA2S4XoxF&#10;zbKaePByuBqF6zB2V+qwmMT132tV3D8XYVVAhiBd130T3SVPBQ8CRV/rC8/DAV/9bvisVl+0xDE/&#10;mdRNDWxPg1St40I4siLZuJbBTQ3DQOY+YcAmBTyEJ0WwEFZ9f4tjtcR+PLtSKixzGo8GMqwZAnKn&#10;fQSdgdH7wHqbTHk2PU3l67YIaq284oNloebevuvNOoSn8H5CQNINMqjfYoFdwEAFyJhT1PyKxUqE&#10;TGmLccmxuDhjA2XkNIYp4Gw6rJojp+tsdTRpJ+ia+nb49IYPoaU97i+nJdw1ZjEoOIx5hIbJ0dof&#10;F2XSsub7/pALDQliYT3m/45R4c9fdSvfZVNJ/DztAJPJHGA45O5pXwi5+dEq7Hoe4J/dC7PcKKep&#10;IUojfVOg7sZqPsOHAqtSiyZsfGCBnRF21Ko657KDPZKyQyWBROPtw11+ARnVmjyiVMn1Yt0MHc5E&#10;b0jNoDdgPP6aHBLlm7JsadBNRmXDKudw0XZRqV7k+Sirvj5W59hdKzT+jZD6enKJ7X2uiTwgH+yU&#10;2pWvf+ogf3cpUH+uoSLAuyCVQcSYG9PEAhSitKtLTdtnW0Z0GSR9DpPcEl2GtnqXcbma9zUdrOdM&#10;RBmt4ZE8CrCyLhb2u+Lh8bn5fjtc4Sa/X66fqLb/FJ9uWeCmfzPp+GA1nf0yXXSidjC2sEHsT8er&#10;xyN9L5G1C53bCnAUf6o5HWjLKby/6AP6R57MIP7uolojIiPxhclpYXwN8ln+0H+aXWUlWtPaAvk2&#10;1gb5af8kIFOGV6Z3XBUcFWz4si0HV1vRuK0LsXKSx3O3U+/vkYH1KOrEZZW9XBPwx0pkMytfccOh&#10;xD1wZBWz3NPrseGO5cdNmL3AMra+xdBYufjzQHluH3+3p8gPvoV6Z/hG3MvVSUh4EvYBULcp2w1s&#10;YLLw6bRB2mM49UzqULg4y33xdD2RQ7DYsdyGKIlUeqVRJlToneLOj6tovtGS24C6rj8PfnsSxLvg&#10;b//eN/30seT4rLNJJyOq0s9Oc9de3kJpniyhhqBlI2hq1WvcCfULr2vh/mT8PA/OmyI7WqrBaSxQ&#10;rasv6YPyttRnbhzqE0re1O6krF4GXDGz4vN6hwKZeok/XWjZMO/D7slWxsLdBAuyPPgLtn6+dgCP&#10;1Ehltoiev+Hlb7to9XtZwmm+tOIJsFAPxb76DcPblIRKSxmcnusZsFgU1tH0amYbD7+8dXo4BTIa&#10;bt/m2hhyvmS3Io1mnf1XCQpJq24aPFzEbXv0rtpK0+WL5SqanSSd9VwOf0/LLoui2fhTYjst+ELC&#10;xpgD/F+KA4tnRhMuKtBvP38RjxHVCCwg8xcgwIHIdcqO+uhzukfAoOge50bbLbyQIUJtf983yILd&#10;B80Gizv+8DCk7vni8hQ6hRGIL/2Vc8wS/Diumdzu++ZTsL//XO1n7VG50AqrN0d6Ig8gY1Ls/IHO&#10;CwPl3Gn15sr7E6b8bk3Go6JZH4EYSNBKy+sdYXIZFWFnFjBH2npuJ9SMyu7jRlgxly60cWTKbics&#10;AnrU3RuzGGmetINAgtFketAd+K8W0Li2LE439RmMKYZqVMw7rD6XryDqgzWVbjjbbr5029uTJojr&#10;BT52yb8i1Z2O1ogxRl1qN/47KKS3Q3MLh12w9r5tEHnrsEypzYL0NfkY5Efn9neShmr95yYSWo3R&#10;IL2Aum/hD1tpB+znLOlnDumCpZyw9ZQfXpYx+LEwNQAk8N5S+dxUFPBqSXvxYroWl3zlulhrUlID&#10;XpwW12HITmu5HuPvjgwt8z+fTW81Yq6yrKtncTXzig794pbxHvCCl2JEfRZ543E8UOblspS4bYHX&#10;e+nPdofA9zpAlYHXdh2EBLPUkR91JqHVIR9Tb73AzumnM/l0h2/1ATKX6n8vacadaXTXrH3O4Iss&#10;X96/3f1MgxylEnxq1DobjS0p0W3R4E5kobJIWqc1ukrQsPxwi7VsNdoc2uz8tCWIReuKwAjb8c/Z&#10;e8JNPbnz6LmfNEoHa/XvmTaj2t07trLv9fu3cAmjapHIxmMwR9BVeYOVu+8acQxfvdPRJNnXrdov&#10;Jki5S8kAaO5Jy5mZH2v4dJPU06gvJOPHUhA3+zfkdZRzW0IxUKr+mvrfwUPI6OHvgcdC7yCyynBJ&#10;dWCnKxdXAtfoVLP5V/BKx5Pa3vu2ZNRZpWQNGAtqrq2Dw7JRlJg3+tbnHVuiLyTg7V4twAJhK7vt&#10;OgEQa3Y1RyjEhYBMRfEAtlUd5B+UbEZfpxjdbnW5xfNmh0pUsM/Mnnfel+LIKVdOWvkFvSdXrCTt&#10;fwNj1pQnvf3kORFDlWLA8XEvddIEhUpbMIg1/exbYs7FnvFOgMwQpaTTTVvOzyWaHLRmR9WWm5b9&#10;JgH2aTkqoJNdWt83v8uVznVmLujbtNUE6gxFd2t2Vll/a0zb0Ls3+1UWikeeRLxKgvNJLa6Ou/Mq&#10;bCOHxq4UAJn0Zk8foQTY6VY1cQVB9Ge3K2C17CeRWn/PYmQMICcLBcCkN2ZhurwlTe4hz6YhMCh/&#10;39Pv9Q1yoTZ18OzvNIhxwCH51rg/k/Hz1FzaOL55NrDh3xMaEbKve0XGv5Tm+fbgNoLXau3UwK7s&#10;tBMNGGV0x+OnX3rPCA4EkwdEJ5nhihCXvp0QrkqHAURNEk6246qpQ5OZNr7eOGh3YrFd0NDLoAsM&#10;Ste/yuZF3/Oi14q4LX+wKnh4bEVwR8eL16ot33HdBUnMDlhmbT4KybN7sBhxJAB20O0JfPagwQmy&#10;K8ayg6GDYzIyVOuyL55rRCgKh+FFGJTDnqkOEokEMsyhOYCCDaLlWUT/5K7Ljfw96TswOWENcVl+&#10;7v9xdCZqx0JRFL4WYxOiMoUUkTIkUiQUqUgk3P+/v/8GrCdR55y91rvkuw0NCb1pXh9g63HF6HRr&#10;yLRFRcctsf/EWLKeFTNWVrhcy4V19nyLlof3Com9YVpYZTGhM3b/zmxaPwuAtuuK9uB6DlfKVVbn&#10;+7VMY+Qe/gJB1I3dIB8eN7nw0zPzSzcTKJo/1fe0saJwvCwNg27vdEEArwM1u6QxLVJHsyKcHe99&#10;WQ/T2lGlV8s/mR5ZpvMuSwBlpWm+6BbbHjwbI9UWj5pk09jYAKh7p5XzYnlwzp8iVaXs/IVNX7kS&#10;ZBkWHkyo9nOnxg+Bm3s0+vnXm3o2D+ok/+W4YpqGce9e+9viXnTSr99gSJjbY1YMXY2ZK1qWt0jS&#10;9MVCAeZGSLanHDeXcSN7zu/qCStzD+ErNh892+IBLjQ3h/KsfeysgbA8GWAS4SixRA0H4v7QYQNi&#10;uPJq5b+rQSBe0owhKmx+BuOZ+C1TXcT63NVxT6uX99iPwsGoWBkBEslJDu9ZrVfn8QL03g0AOUxW&#10;4RtgjomO+AoWPV9edlnobG/f8/IxSdnBBmmlTUtTQSb3kVcBdWgtqO3pdGmAzbo1e6f5q3grhWts&#10;UOXAItpPoOrZPTmX1svPVk8NKgNfFjCz9/NbY14swwjN/uQu1vOVWFOdqJFYSJdv/SfUOukBtNX8&#10;PaHbwGSoS+EGYuBX7kpQo8rQHi5Z15K+tWL/8Cx375fZoSAJj9YrGpecU1rU684bk35P1EALYQ8h&#10;Bq7cRUa/SzKM7UZB2VoKew3bimX3VPUZIYYPMtjytbnRcQA/nTeEAMWyPNzVu9nl02f5ZYnWTSSe&#10;rPcnI5+4L96rGO0Zvab836QvT5aDqq48Q64drjbr+296aG/CiMOJ2rngGtRELxen3J34jP7uzcz/&#10;XMIb2RNlvU6ZjbbZqNn+ALl/88c6W2kdDr4ME73OfCWywBzUdtB6+QXaLsB5sC+wouhkaiS3bSBZ&#10;asAXHfbtHZMqJ0urAwO7tpKHx9P/lvitH77znb7asNb48iOt685zked6Y+10g7JsJvdkzo+GvHrl&#10;xlzv3ak1C8YGHFUF5OtCC7tIZOXbyN9dxwl/RJ69Mu6sm+oUJz856555GcSqIbyONFxNRz3ad2U4&#10;GH3w96Fhy4yTYOmoB63muVfGwCQ9nOH61oUsBI6OX/CHufj0PO3jJ1789pUr4NpnreDH5p/oKXjm&#10;C1zVI0NM3bN7nfv59eGlB6BQkHlnIe61f+VeKVHtvEw5LBe9kbOxp0tZ77lD7htI+ZJ4mCzo6jiz&#10;zhJzlp1vK41m9tZU3sPPShYc6Fnouy5VzGjq9FOXj/ViSdf6iTOcYF5jfGRIkCnzS+pz1VdQDJ4Z&#10;bX90rH1E+/XLJdUh/XFe52AJJd+Noyg2hZc+3fa61uIjkxBt9N7bUk1Zkotue9ZsWMOTiV769X6z&#10;jbwWne0sqgjbY8hcHzM0AzJVskpc5uwaLQl5nMi1gqZcEQZtc41Gz6HRMXlidiDK0+2lu2cJexTb&#10;0HtR3d92UM3Xl2+T22X3euGF/jFobgMIJh0BDIbNdwu01s9XfiN/WESDJ8iMC4Qqn9WMlFG97Hug&#10;RvxSgPbtcH1YM9XGnB5sK+gzUkbN8/mOS4Vl5nocG2G9N1512OQ9D9wNVGHdXxkN++yGGfo2W59+&#10;SeRPrjAm5IRNwR99/g6ICxOk/xFzuhGup3aWK8EyPmeezyTzHJ2wRSlDHmu1UyFprMvU8zMDUGLS&#10;S0vCcgq5qQ3KgwnAqnlnce25chjM0uzt1KxvOyEEnCbvrZ2rzafd2d+92fPjrNcs7fRRNj0cfjF0&#10;XC0rjbsw3z6u+CSgviveSqGJtPv95IBidxrfeg+vVDX2gX3mpVa5WLOoOT2X6fnJIPFuhDzFaF4e&#10;DV0PGUezymF3av9dDWuE2JbMHHokNJdnLDMn73e+VoC2wo0u15bK+TVYLcfc5IpscP62Qr749S1B&#10;k8lq0FqEaKn01Ciy+cdbWnQG1v498jwyadKG1v95qH60D0whS4GMev8d/bOJTl2FWyjNmqTHo43O&#10;GXoDnC59jjskg/L41TEatH2gUKneP1H4yjjKT6ySNd+1dH8nTPbHWpljDVfIFNyuw2n+XiQmInSk&#10;alDAU/EkkMleS3WqlNuLZRydr5sQ3hOyIvzPBs327wd2pklzg+rpWx0tX2PFZqsbgFRG0+x2bbko&#10;uh1oU2LwOL/bMNGG2ofwvR6BId3fDx3mgk9+JFnHYIMEMnLHF8lD+dada8VvpVgUoUk7DPRJf/Ri&#10;A+ZayFFosnhuFnMX+7ULD+b2PbQhLTR1kdqnvWl9+eVx8To9m52MWhpNls32NDMXly0SKaJDjW2G&#10;9Lv7t7IJn8vl/TJYX8oTJXpE3WOirt4OBTM8M90N2VgzmeJHNtjbyPDEcBJPBnVpCcUDBOz7FlxY&#10;xO2muQ3Q6uCsMmPFO55vVUQojUc8tiuVMlGtPz26IBMrnfW55Rirb9DJzBptskPPg1oL9v1y8GyQ&#10;G+Zklz9tanrXsLR0UPknzsQHqd/7wbk4xc/c7LEWkBAo1jW9+8mwtkyWg0VH0L4Dl7okuRfSbv1A&#10;hpSz35MxqxTn4DNJIWaTFYg298RL2qpkWvzP6ehZxw80hW3MdX16k1rFnQqdU57g223m/UBPyY4n&#10;elonk1UNevWb5DgTFjXmQRqE5FfeN8VgBTKD7hMhLplH9tJaTFBBXh9MixzQo9b622cNr9thZ5fF&#10;6s48QuJRPx/8duoMj78tqfvgvKOyt12sY0FZ4aESqLUsqdGA12rVpsflmL0Rztndh795ILPNf8bn&#10;1nN0luoIp9Mrri2kY8YOc30AuuKhiQPZ9qIU33NvNB3WYkRp7Eqv2MTnb3fUjfdAMpDz6/UELo7B&#10;HCn/8tJwGuNxf/yWrJZymQ2/6t/J7UPPYh645OZsLeSyu8Du8cKC2AShvBy3DtUI4mPdUU2+wC7e&#10;hu71bBXPx5fMcT7oBzLGNSol14nfxm2fvtu1fv1pqI0j4AGXtVxdaM+QTFqb6lWQoYl397NZYGn3&#10;EYPD3XU7e8/+PfUIHX7TZkb3j8iAC6sHPlxlH/UiI2xaD+8Qg0uQrXdIcLWMhk419lbPSv1mWvnh&#10;4TOsMipMA0pzfQ6YwHJm9bfxEL7KuSqsNS9zhuqcE7Mz9jxyGOrZUidpXuPC/fu2tl30da0ogF8t&#10;xBlxR/hJXYJEPHrbd63jOVN1XydtYd8Yu19nEat6kK0Gq6Y1/d7FTt4r+tsUEqOlozFMW5roDWvb&#10;N8rynzNmdHjgV5MPTmtcq6K3ygGYCG4GXuZUMc1K1DjqV2CqVytNTubyNE3XL2O6qIQ38DFoUA4B&#10;oIx1uR538i4j2t9zFmRSvNtR3E+9l7plunyUK/2KxxXHlzQzEU9iipHPYXLufkoet56Nm5srnnV4&#10;xSLU50DKc/vpJk9kH8ub9mipZdXYp4JDSiu8k0NbgKL7ZVONrDY4kHlkhr5l3oLsb7hJoOhx4RG1&#10;aW6BQo29MnqHZdZI7A4gGkJdqCQPRWuVmA+QpqbvQktaPAhlMmlmLmXihTnP9qG9RZ5kzHavkIcA&#10;JyJ5bVdKSTT7uzenFVcaLsqUiY3jE90zt7i7YZ+q+9jIhLxqRHs8fglaPY4GaBo+dPxEN+hm3tMD&#10;vK4XTreVgyLzfl/ol8gxIUsSZHBaUihWDk6qTdqNMUxZ6yBDLhVDPOC3DDM1ctZv27vPjtj3yofa&#10;vHo9Zb0Q9TrZ38qpFStR9PC7TbaGXqc8oT9OMXX0nwI4WEnEMYTjpGRnodwSbzqALzmHSylb08Q0&#10;2z3YIFNiWF2MFKxh5iBikxjlYM8U8888D1CNUdCf1VpVhaxtdLv7Wi23xDmJE43evhFygMV1mA2D&#10;CduKGE2pUU2bE3Tx5h6gOjQe6BQhofIm6fKnv0fnuCSyEDXd9aBvGJtzd2NWZ8DWj5SVBjKpJuQv&#10;w/DyotefFvQRA67A5XKJentkOJueB35vdxh1l354SWCMsymi7x76/kbY5fHMPBRwH3bmHSQ7+7s3&#10;eQbOlwStfckgRTYxpG0l0u0T8cd5NrvVHAMo2+nLN8xHVGiPJJ17xsVkWwdoZ9ee58RyjI4rAufN&#10;JO83ar37lTJOBq3CQtzTcmeGFRGKa1kXkLHdSq8T2G64p35reercNMj5oJtnrrpkYmdGf4vksH8v&#10;1mrcBe3CaID0rZLW2BI+f1rWf7s3znCLtA89I5LMuGdH8sNXEWZ+1PHoDu5rbkHC2THIbIfqZA0f&#10;W4R2ErpvXyPEm0y22z3Q0n5359xt8vEYrc/YPUvt1qX6LFyIs2Lnca93Oq+AWPwEHXlpjSNHY9V3&#10;1W6CE4KR1NElV0fNx0EiDLqy+DtSdVRRmaS1Dc0I+NYryH85wsoDE+Hlep9FLCqWwlNhsD8DZ2E9&#10;aJivuOEG9Cd3i8e1gXdilJWNOxt/x09ms9iqoIfKNjd/zOp2vpjyVuu4NXfq39FQifodnUHJ+eC4&#10;dlfKx2n5xR+zwaRFa+8GdyMqXb3OeyvA1sMV267tO7kRteuswJBZzinpInNVODvrRSauDs7n71ZM&#10;B4M2jKW78bU7VwpRlfNkkIH+izPtBsHr/Hxp63UzGl37rMc7HqNGSq8lAjk4Z5QP24X1Ufr1irOs&#10;nrzx07z8kmqhkX+RdHNnDk+rZJQRwkxPyS4HGvTbbxUA3gCVZBLQUDMPMq7w/QT6abasanG4uOLg&#10;udODe8Fo3Lz24sO1agu+Il1/LzGhYKUr6KabwOHE/lypvU/O1XzVybt7pmTFf9KFJF9gdxzVKH4w&#10;CdZT5R+8jgyTT0GGicLqorthMl4LlaW59IozmQeViQ11BCc4CNQEPR1W+L7hNxs0czBdlFBxixFU&#10;vTel9BpBC9lqb1DJPtT9He1hS0ln6NbAazEv/Mwi3eE1IWQLZCacC2NtCGMw5Chfq67Oh1Y9/ebu&#10;AEnI5xFfzwdQUZhAapQ6tuvkFW+x9IWfkT1mmERq69ruCsRh6xPTzW7SmGd9q/NVisCH/eUK2+vJ&#10;bRxMs/r3pa0RLWuh9R7OlL8YFE1fDbESRJZzYTnxTa5axDu9+7Oq8FoQ5KRiUueC+QwO782a5YJe&#10;bj1+7okdLj256i8IEDMKHkqhkNxr6wnP1XOP9qUriYW/L63GDioTTi9iZvZtWuvrbWM0zMVOlCYD&#10;61kSzr1qtfwqb/VAoNuXM/hGOoIoykULpr03AFx59Gg63bPmT0iNihavD8ca1ajktvO7Mvle1PhI&#10;/4/KTwft2uwR+yUHwJJsuJ1MmYzp59o4RKkNRauzRa1wzB/FAzF5PY5zmJ6Aa9TeenTUjjI/epIf&#10;czoCXY3WmQBQFklC0wZnrn147w8xjRP/Ms5/k0LcLjS+QYyTKpWGm8Kxupl0zsiKqZozTQqLA7bX&#10;DCUKssvPdhWKr8sc/J7zY2Y0IhI1Lm93cHRY+rSmfR5cGsZFT26jHAUb1kl/Nx1o58urcE//FlDb&#10;4qOeXxqDmT/5+ne10/Bw6C9ZiVERawzH+ljhiu1aPdcWy4M2mq9WT7Y47zAiNcVSAdM6QqaSu8MO&#10;Qnb91m6XiW6i/VCaHDrfStjOus0O7Hj3FyXZH9Ohx+ez8tMIZG8ePyY1yKjZJTd/EfHtyVdUfH+k&#10;zdTi7Hsek9hdBUlx34RqtsyxZyNHi81brap7o0KjEl074aARyP5umE3MtVLOj+GgFP07gUqyS5nT&#10;78QOzIF7v3Uxxxu2MMcfXG3/RJzQDRi+0vqUClJRqG2Vg7OejiTvag4KdFTV03WW1OoX8RcBZhmh&#10;JMY7yhssq2Phas/U9kMJ05rD4G8mja0d6JHNpRmELl97qg2MzSslX78v7XJnkWyp8C3u9mHnDi0q&#10;m4qI/F4Hd7ZTxeH7aYq54+qrsIXO757dKB03pvqTylBNF/5mr4Jx43a/dK5LxPlbC5ybS8balLzM&#10;km5ULSfwCrzt9PihMTSWVGc2h9HIvj0BQsmxpg17+xpyJSUt5XidwIv9st3fVyNUS7auNcMG+rDf&#10;BtZh6ejL9wd4YsvpI6w/b22QeUzTk9cHcsZV6t0lN0ooulfcxACU4uwc2rupmwa8Nt/t9y0dzqFc&#10;jt1hgZptTXedymB/kfmqgD6OoxrG3JGKswLC81vJobn44jHn+g34uNdzBgUZ3umR0T5r+dkhUBop&#10;Pd8AOz9eTA2VoR97mPmoJ07tvzfiLPGirhqvop4KHkwwoOW8XtcoFuVjZSpfphNuDW7FE7vso/ZN&#10;WP+mL7TWWEqhDOwXkFnry17FOa6CGEmjHXpe/2YEF8f+m7GLmJ6FKMcZy94RHQF2Gjk/i1m0ua7U&#10;+Fn2NANHCbxMV/V5siy0vq/4dlHApwbA5Fz4xm6D+7CmNpHNZDH8uzd+xjfXabLJZXi0tLwRrRsB&#10;7qw8+rza04edtoL9djx7auXP97OY69rZ9iaQzGaZ5YCHQeLc5a3vgKnV+pbgtYsFyzeTwbd77l7R&#10;q50rklO/Mv/L3wTTl5rdXYL3zZ2M7jZfApfcxdFqfCwEkj3Z87LQO5jXW7M2jA57C7YkWKAjd14v&#10;ktcc1XWWw/b6VHgug+7p4Zk6AxlEbRUvzZ3ffa7d77MJlfYgM+WUtZtX9vVnX4As4K5l0DFVcmNh&#10;PtWm7a3a8DuBYoeOTqPEbiWnGwCppEE99KItO7LljSrRr5YRWTfB5XkGeT4+CPVTlNDvwbOTshwg&#10;FPxto9YD6QZsoIFK7QanOjOjLk5LMgDE1mAkpTCub6qL92s6fy/KCWuGEXhoTVqcaz5RgBq//tsd&#10;SDJhNLecWalTTH354B/pd2USpziMUWoh+uHH+MsRrI+BP4tPLSHUqr9BhpTbJ+rudt/MvWd9bSi+&#10;KYTeIXoB+gWPppvGqaoOTbzsVYlPOT98DKEHVG1iQWK40FlZnK78pt72lG2+/isHLUzm3ppv/T1s&#10;AgSQVMl17D2cE0I0F6R9LfHChi2H/nV5KBVqxlBqBWM7DY9ymLwRNbz3omd/Vl70tjJaKdzw7MB8&#10;FOE5OnFa7WqTC7nCW+ElP0MURtBWnztt/37Q5okvNXMzwnOes9UNHmJCDUHooWUXgOOHOfYyJ07G&#10;yZ176gW9yErjQXbR6e2vbcMejRc219BxKr5F3WG/3B/m3cpzjEHeWnAeS2bUHtA7681kBiBjwBrr&#10;s1TIujaumRW8eaYMMEycv9ApIAgfZ7n0ks7lxUIHarXWXVixV5WB4PesXtbVUdlo19tBaOEAMzPb&#10;Gv9kAQ30YiOxW5lvhe69MF5RjzfVB5nNZ3CuhJv9QJzr7wdyv3xIiv+4yEjuT1xmbK62EOWpVfds&#10;I9P2iuFvc0XFWxpZur1Qrbpilgdq6mUGu5XZWR82AMXym1EI/AGivGh0euaG3d//1tBu0S1MDsCA&#10;Sq7Yjsu/F4SznUcCo/feYm4O7Rz+QeA77OGJo6skH4FRvlXsPA30C6mG5f0HnDe0/9lbJyT33D5z&#10;7fs4r7aRDdm7ZaoOCsgYCSCGILM8ps07QL4rEdVrEBTnf19M6bUYPwbrL+OMevUe1coV+pykCFGN&#10;v3jLjubRxflm/6J783vSGu7n3348zhZt077YLlPvYMiKw9XJt9TdAlHqPbj/bTxqPJfuIXZd9Bvc&#10;JkDfgtnn94QPpTq356k0exrTq0On/PVWzNWK/NS8CczoF5BqiXgJC2FcQsfXahWOR6OGRl2Kin3V&#10;qedvyyjnpgj12Hnk3qP+ftDQqJ3FNDsiAPAPxBNiekMhp9ipupX5m6za1nSvVr+impPih9hFJqNd&#10;fjzOeUoq84TUBkqV3Tj2i9KRDMO50myWy/t3BuPkU+9lhHLjJGtRIv2dC3g1mJQ+PuXVVVyJwjfX&#10;2492hR/VDwJi5z4UN34hpzzzc6OnwfipcYai0kozyN5knMigfSF+zOHJpR8q19toQ3bV/H02XUh0&#10;vtvImRYdVVR0ef47VZ8elfu016l+n5OzM1OQ6+lhF6FW1t/tke9h+VW9d8eYnJxugg2zBdmuQ0jk&#10;9cPHt6l/LI3LfUoaVqwbBSTWKLhDtXB/NjG+g4orjuQjaZ/402fdARlU+lZ7MKNYFeyFn5Yu+zBb&#10;P5EK82GSYTLflqgKA+01O6HDGxpyyUPHvJGFWxwxi6YjR78RsX2VO4q2HQI0hbqICzJTX38W/uU+&#10;6af4bvdOseoJZOwGei4kHHnNX/AE2uk5JztaN+fAtZBh8coPMr0jqWthcn1ES6QaixMoLDxPb61F&#10;0PEi5Ty349h96lxyR1vR4ThejROJqIZ0mOF7vWsjK1t3tgkyR2HrD9b4EU7rZU1unuU1FBT3lzb3&#10;fgfVFSGsy1KgkZ7IpuNJY6aH1tcKMSntdIsUf9NQOx4f6iwX/xpbb3SPS/tA6XbpvMesyC7vYbwA&#10;hvq/e3NYjPPnaNybRlJ37bR0Wl9DCnEzl/oHHsBfDrGCkt2bT4vA0xJLUNJBhuMZ1E8g1hc7B+u2&#10;6SwhibdFR4JwWUVXfKBCkkRjM0aeFC5dR0aCaA4yJp39VUpq0FIDarWpqVGf5gVk3msfCfm434te&#10;n6LJ1Pldm/YjhefTWd512RZ9c0541c/ife+aa/RLtPTTG3W6WTbCbmLX548QOhC0W27ZcyzLBJlx&#10;n23XeN406lifhdsTw8HRtpbmcsCAz0K9llbhBVL2R/NddnDf6dM3XuRW5LlQb6x7VNvpi17joKFR&#10;fcDdX0O9Q02JjEuMoirykKPsnlgI6P7vJa0uc6fzCwBn6at/43fipT7Y3nZT3vWgbm3NJat840g+&#10;hGwlvRD3xCiyQapQxWSUh3IP3E658jBbK2jub06M5rUUoZG2PZGGasEYwpYJn5uvjo+DzLLa776O&#10;7dOyUn4jjSo33uRsGl/2YUiya1gYlgvzjWZD22/teqYQHAtDSPNMWrl5SVM5l2O8zu3oBUwyb1bu&#10;64dqhtVq1ZkmSgEo41v8Ti+ewv9DyPvlW/oZ5Lt9r+XISrDBf8kbQ8dJZrER63KlpWComQOun7aL&#10;qnLudYszko9MkMFPWNzG9WL1nbozCzk7GaG1uzwnnR4YK8ZabrKWeWTtR4tESRm4mvmmiT4FlWge&#10;q0NrX20+jj2LLiM1CHN3mFXzvGNfq5u0EV+1+hhQeCJXNmpmOcEovRvChtOnDc8vzfdDY3Vt159f&#10;pWpsm/z6oyMVSFLWFvhXvIogc5yzBLS2j0pKstxBHZrUnbXymVA2D0s2GuL+UmpdYR1AofyzYCHT&#10;EJQe63nxqHGe9I7vy0Mhud2iGWJelqfeOBduarX49nBihu45xczzgu1nf7YE2xKGTWaS6NmrP92e&#10;sVcAgdL1aSifC9/d0um8FG3mBNS+/BZr3wbmOXemfcp/WfkE2IVEYKEqR5WnLyvjeO57G7rpqAIN&#10;QWTwONYFBYBhMKP/e6YNYlm8jhsZKr0wbae0bmwQbkLlR4EWc3tLZTvD7qgJzI1yVzwyvekJOyPk&#10;qEz0BWTYbM6/G9fP5YnnFcmdDKkCg6PVe6oVFiTOH8efXIUHPumrCzKrtfT7ljtxcIe/zGw2aN+l&#10;EBX9U9AlUzOq3TfQZDcuxEBebcdCZ1l5qr55CJWwvRuK740mv73qCDsaMCaKt6cld3cFIqzr43b9&#10;4cx24TUsnuZ/+5uAovHie6VfFbJ1PECFlQX8yIm+5cuJ+3vE3PaDQux01qyFP4+/3ZtKQokt9tt6&#10;C/3GWexqzqZUppuTU/dZ6jun+16V6T7gIJxovHX5TGL9sM8PZIoTW98EeROWfFBnZ7YyRBTbBvBO&#10;D0ER63v5wwuFEPFe2vN2qz4Gpst7P3QNZ48E9+sV+7gbZ4WgPagC+C60Ff+8ZHPCWS8je0t/K6Pd&#10;s0BwPA0y8Fd4bHexP2XMfo5dk+XGbmBDffbkfZTdn3gf+uX6QDTdG9E2pTvW/XW4xf7hOkZd1g/0&#10;Rnjx9O1Fdkp9vNAYMKLHtV7tkqqshh/0bhZTEe/6MciMLHoatMqa3Vg015EGIeqGnDzvVyKW/pF0&#10;rg3GslEU/i2iUCjRQUKKJHI+hHSQSs6F///ued5vM/Nh9jCpe++91rUKqee3rMatQt80ChfLP6sW&#10;ryN/olXezaSfa/X6WdFe5tzMetNC00qMYaGTUqNOtAIg86dz8JCVCCyBxp/gMnkBfscidpB2kpVo&#10;XLHdIWjF64ZqOB8dPnY4kLt2mQjUWwV/zn3Iig1S5CFfqj3CfOK+YkPbqZmKYAXcXlOUcwRpdQvw&#10;VvIKRAzIUxV/cusLlBH6tUOFgGnrrlFBx7CdnC6Gt7MQNjwPNOJVf20Feu9R2aOtQs3RMUefr61c&#10;Nn/zTUvKlkfZQD4hz1Pm/b5Z+Sc1yQgFdYR3n8Cefq/imCRKv+ZfU9g5CrNB1rWIse11028jojTx&#10;+OSohIPJ7u/xMVrzWNZ/P7NRIw7EV0Rism6Nk30nybAg/kRB8DmpC/oQ719HdlxbWdJVUPfAuBp0&#10;pCYXFOyx8re/iTa/Y0dMISlrVH8ykn595n268ZkgVvLUyKJb3ANgErQC6+oaLQgkud4uAF5jdqZB&#10;a6aSx/Ynz8o9HUIBqGrnS4w39eNxLYn07jRARh814Yq50t8l4J2dyGyTFULoHnVInKn0169lbTW+&#10;Y8/T0QJUOTe0ZxKEpqL3x5w3Vesm5j+41ISsVXwQWLpdcdTbMUrueNpPP+j5hujCm2qgixYpwi0S&#10;OM2Fvzl0YQq4lgW5L9TTLmfpZY26td5sO3Erm14OufY6dKeFWQWywu0v72vttkbnQq7oBDj6+Sj1&#10;CdJqK9vNrFGqNtQnLRQ/useWf92XNT34zv2rluuwUoUy3ZFfMWU0FTtXNd8UfMaPuo8+zASSVcfs&#10;Wruf8FR31CWv3NvfVVLxL3hJbdQ2F225ywDk0aERvUw9rrUnno5RGgnefqO4Laj4qp+JF/4oV5SF&#10;v4c02zbmk4i8LBrXOcuty8x5NrIKpUJaNjMf0IRf8EpnBmF6B48IQD1f3tanTnGVC5Q6wUPHWs0o&#10;6B4Bqdnhbr2jh2rSo/TZlbHZ6lvIjv1HxWxV/wbEe3YCYU6hXetvNcDV1r/V1QKPsQUVs+UmeB/4&#10;0X0L+8fKLT8O91nrsPRndKaqD47l4xTYDb/9qSnCctars8osv1U+PNsffKCFyf+S6H71ySXNrqCM&#10;KS+9NXRioK/Rd53SYt5KGsfrAKa5rQSryeSp0u4QuXcedVNmOhk9q/YVgBBCohlMc88afesRe/ca&#10;A9cq6yWSyKynoFW9e9WAPorOwp7O1EEJyhxMJbSj3EIK0iPk3M9O4/78WjOqq8OqCi6uSbXjX2Cw&#10;NLiiQsYDL/aX1lJm1pR6x3nFtFaLjhaXzi1FfeCzfLnivLPzn1bf+W+1U4XluKhVxrW/TWFupml2&#10;hYYDaZCP82n0mry08nnjv7bstLdeZgM8v1Yy23KTqGXxUlznPpnwT7rfWLFXwrqWbxyjjovroudG&#10;vPKRmD7EbPbRfHl/w25Ssj1fROvvIf2cjBMYvzdAHZuTgd8MgCwn5Zr3Er3IuMPupOB3Af6w6gbI&#10;t71ILuNG1Shqi6syHdwQairGyfvTz50TXL8CBu5R1Ndq4Xsw9pcRsLCM+1VqKhkGytzbn5MYfkqT&#10;dUXEl0btERSa2jRW9VHtxYQIeS+X29ZK7xZ6Vn4QziPB6y+0aP/nex9MK4Dgb07mJIdfDui5JuHv&#10;m7E/XnFCy04rZBlIv2dCrbt/b9p+AQrMXXa9pn6c+dNcrxtsz8hkn2m8ZwespTkXZq98HJB+rY+u&#10;MzFx3W03GUP8xicAry77rTsEOLJPOddCOdzNejp9d9qQ2UtgJonKPZWpmFCGW45OS2qOYazUGZu6&#10;R29LZO/mi33kTNe+o1QmXWRA+e9JsUWoneQt7d3CiBlF2CvKPO70MiMUMaBcIUMV0UHOyPA1mBdc&#10;9wDvdz8oLZUGz8LfQ5q7Od9ziUfhmQsqztF2dWt/VkRQOwwWLk1ip0p2VN7wTaXHVqmdZ5yyQC3s&#10;yIMXUjAYLKwsMxWnDGDxu5eh86XLbhwS+Xh4Z5ceQxYe2857VHP+tlGoNJqGtDMuGdrpkZoOuyYo&#10;pL8t8zUQHlqaOlZzmPdYFvKfbvqqZGc8dRGnjYGLzkmUJDumukPr89VmnPib/ECu3qnfoYJqm4qA&#10;0uBjFDGjpP7Nofl0kFukp9oMEC0Ta4M9lo9QecVsVhSKyKbOWXk44w+vGhWqJ2WcvK49tT8hrxX1&#10;M7w4z0G7tuWuddLaHJYNr8X59UmynI0O8+kTm92KbZPUYDcFZZbdAPYPM8MYzDI7IaoiostCkJ7z&#10;kaz22o2VbfPSr8y7waZRG6EAtdqabu7S6FUde+LKm3n/txMIiEDm6iydXw4n3Xv9vjXto+qQYCbr&#10;QtRHWflrcRExeRxKb7dqLSNDb7eLylirDdq+U5fRoeNW5SzlQ9ZP4wgJEXMIeuY7+Z5rUcAT+pJJ&#10;vlHwRFbYowhsXUhDSLFfoQhPDRuGF6Yg/CYbs2v/2xT610LxMPkAmpt9zcBQmT1X1adVfIgA6pOX&#10;s6GXa1+HvaFAVPJAv8CFxUO6XIkMlVRvGxNuFiubQEY+OG7Q5j07eKnTurL058S9bmg4xLP1D6z0&#10;t/EYmgdrtGwwi1oC+YcDBxni4HMm+XY9Kydtebeyz10+0kc9Yaf9kuFskMucxbF6GGFHbSnNzZIu&#10;x+WnlIBE/XEUSmHoTMlxfd1PSwDgWd3kxmn4d6WdV/jN7BX4RSYfJvzjPOidg7Gc2lR/AhDpbDkO&#10;0bg89QysU1Xjg8A3b9Jt6MfTipSRSO1ASAUq32kYQy1Il0F4LEVZKePsW+A3nhEHZD7d/w/YZs3d&#10;Lu+6E/OtPbt92LCHWCK0rpHQ2v6QK7Cbsb1IcDW8u92E+ij1wA14M05tF/4S4wwTQep0bFBVdHux&#10;L3y5Nlz3+32Ihjv6bUvRvwre7q3+mcuFQvOQHTjT+pAhptO5IftKtYGfo7VQyFkh6R35tqtvmrza&#10;ehInWusdSeP5G9bJmDru037xZ/XBprzZzb7m5hC6sNF0iB0osbRnG4YH0wp1cL9//xs78Bulma1A&#10;F6yPsfpL7kd5d1AYAPtPeb9YBN32ivMga6w0OIoR51wpc6Uy7WFmN3dAdDY9mrwEXUO3l+8t+J5x&#10;hyHExLa4DfYqaFF2iVGe+g+eBVGHQDEaOTgkEASSY/sEOTt3x/6vJLPWikeXwCH/zA7W4aGiyPjl&#10;bnR2zNfOkiEx1foDvQ1zK4wFFFqfZv3X64Ui+C/oW8RPfg9KObfVaMzDv/6GKyRAt/3gC01Th80b&#10;V3Mfjf74lGntmsu0vk55XKgcKnsAHyjjU+WwxAE5eVqokvS08Ss6m/8UF/0Ck7TvwIZC1DLIvDy1&#10;2O+bEQvzTPE8fizHZyiz/rqP2Mitfou6++SnnPq4IsTm2XEDRVkR8STCT2xoxo9KSuhXo8bamLXR&#10;muAqXHR44tdB1v2o3USXnZyXx8mugYj1neGmcAhujhosQHOLm9Vf7wkG63CyBjFgsc11B6Krt1in&#10;pLdUQVfMTOHA1tcXVrskAc3spV41m1NQn2kLCGWw1EyKFWo3Ija77RrFLGw5HvbXo2+Z8IqZmdPe&#10;McNhMu90jjyUQdBRMdhGGNvjB+auO2nXMna2IHzx+HV5Q1J4d6Yssq1g6fD5gfAyJRZyJL9IabKd&#10;XWh6JWzRClNO5jMHcqcfUoywsvpS6O0VoydUlLAPw2T+oY7PunYS5NWGfu5KzRsCa9TV0Shatsoj&#10;j8Z+OV8EnqM9O4fxvgvkEfNTc3de028KTK62ZYLnprTy7FWYM/u3jhtdDuvSp73fyoem5L3n3bI/&#10;Ib3HX38TEXt7rIpDj5zCAvgn0fTnNxNMAbawDOX3VxBLCmqwvDeZkUL7risjRNp+yujZ2mw0wQyM&#10;kdJ1ANus9hCLXuuN38rx5RM2nwUvz65PL1YvUp5QZsNGtHE79zNm+Gd5aMIMQOC7pLs8dDbyE0I/&#10;R/vuIOmEI4kfEDzSb7B2fzopUv3WOi9Hs+A3V5linR7F2ytQHx9VGawFOzSuqe2XtBUNbhHFf4fb&#10;LnnG3gDdOw6A5AeBKnYy8UTujIBHugT62M9b7IJRatEvCGP8q36E3hq5qzvxmD9MJa+2x3pjQdi1&#10;TnNrFmRhQn3sjH4BgPzPl2Tc7bUn+B7gd1CG4r9XyHWyxI35GXzJYgC81JBWskQJ/I6Ndrn2KoJS&#10;woJH2M+4QAo87KurWSDPpvtgBa4LkleREfO5K3NjVDUxA5mF5LItFbzvjR3gZbW41OoWlGnKwoAz&#10;ruMLhWQwiMnKSdvIpgAzsaHLEx7zitWQPxeUuCfzJ2J9ca2OgNRQcJCD/PAUmu6KGZCiimRz7vre&#10;z0h8qXT7Tqmzxz0h4Nm4KZ3I+DvZhMv4tY/YHBe7GVJttdbp+Xk7SnoS8C8Y5ppYcSa/NgtkPmwa&#10;rRAZr3m58tF8VQY9QBNUXWF1l2k2O1JZBg7/jMzQKGRqboedmjEyNnFRvNcKNJTheU45Yetf/iy9&#10;s6ozN18D926wsZ9DZHPJ6sa+Kj3bqridZG0cwFfvkdqxN7ceKudyxZK7UgDd3QNYHcV6U6lNG7q9&#10;61+he8D4uw0IQxtpjmUos33vX4u5dHHph7XIs2fEaJCyhWXN0hL7aMM3iMINikoaDZANmTk7RYES&#10;baXdYX6yH2KH6SwXaS8YiZFE4cmfOnzCjme4p9/8nV6jv3nhgQJbD8okx7T7OucXw2o348ueNGFX&#10;ItyXqUqIcGk2RwGVGT8m91+ncL0nQvmIvELiONIA2XA8Yk9XzMwO38Qgs0ROc6wu5nQr/b2IBc2h&#10;S9YXQfLaTKZ/ZegeJC3pTPbAlLe2M8iGdOuWP5VVRnRitIULniuOWaVTMXEMJkI+m9axqLqW4vRo&#10;u0L/897ORFqgzX22BfqjzlbAVqVsbqJ1/abJlHulzWRS+9t7yjzaJy/8GdVB8PUCyNRqsW6vsq8S&#10;gtlG40xkCN2MS7rPWf5NwkY/Cm/5rJuZTNtxYeawHeYDS4nsA+ueTV55LcWsbGRzZI1/ucMQkhyP&#10;PHWqQ5mcdLhtFt1L98aU9fqFKOmitktpe173U6Bigc/11K2CBwY+SNT2Onomz+xAaz/YGrHfLqRt&#10;iXZh0BZgZDV4z50jHbbrkJu9gAyffnbS7bwd1SzdoAzYP7EdV8FwoonlRtD8vOb7WMaAa+YEQyHI&#10;3EZRs2rGfEDim5Hl08NMnMR/gz5bOS+y+9vVtWof5oU9TeT0YrWFj2b3xrsHlB4T/X7X5qtbV6EM&#10;YI8I0avo33wi5s6ZNAlPjMzOKpOwqREanpaU/FnuT++q1wTxPAa2VBu9iNEFtnRDgk+xV8ovBj3V&#10;YNIZ/HJy3HvPNvdRGFZ+BLUjKb5ULf/dBY7SnpWec3JAJ5nOGrOPSB5z+92PH5Ryodlb6NdUGAjr&#10;QfwDwthlzKgOhBGefsVn/ay+usKsGEhP0k4yy9zNp3ID6T0Yjbg0mY3o0/hk9uxGdzaDMk+IYEmS&#10;1e+hn3vIyXA1PR0PsUHUhRTK0jepLr2VLadOL/m1PuHDYcF5GQvM/nlcKCVu/vx5+XtCSO/Omw6r&#10;4wZMY9063pQS2g16oai0NBCZRFBmQGZGxrkNrPrSfbyLlkW6/DtS1T3/pteTkCTwwlJHij366XK9&#10;4VBkeqfocBsAkbOU5N4ND9o0nuTI+lTsYPDuwxySf0pioWjwL584BNxweHP+GnbQ59DjVzZ2OTqx&#10;UK2wmDyz6lxDavt+LVQ9HCI33trC87xcfrj1+sGjD7q0wup5QKbt+8Sml8ZESpA3hIRZ1iqdjgbM&#10;uTEF1afuLXklk/SYafC3v4GzdbUpcWAJ9nf3jd7TLz28tepItV4ioqvAwywXkm46S3N4JTvl+0mu&#10;671d+AOqudPiqlsrPaMtP9wGe/GLvoPLkqua0UIbOX3vfJW38zTZ2X/nNL9go43VsMJZS2/rf0Hh&#10;v6C5ahy2z70PqHgBXSOzd7Lp2dixThHpAVuXKj4K0tiM33gVS2VlHmaqncSEQcMmXW66N4IvUkcU&#10;RxeiU4sy9eCN/q3wGuf0QVRGDaz2IBMB1iZwnLhD3lu3Iw3R1LcA6RjE6EJ7vzrzRvFCXZIkBQfA&#10;vTpWjPVMYdq951ElD+9NY/IeX1+RBMwLDmU4fVIDus8Z3e3Iv0HXcZEHsWDjcsoaaAiBPaXJNK8B&#10;kF7id7VFOJ0sg+c7p8S1W/1gHdOqIHBCFjLr5tvHQrZO268AKEFdC6/9FdInRsYxRMUiei9zv2aL&#10;XB1fl2v0bwJ1aOUXnYgjpgMaEPONp0R4toVeovvdXjC1+yKEpPCVNtcGUzxZRBG6gUAmVd+ko/Pp&#10;UuZjf5jOiNbzkYne2TX02l1aD6+3QFAXz/54+QtK29M7C6+mTF5ZRC36JraUd7Pr3vu5gH9Uagdm&#10;aj1L/fdhxNSymeoMIOSLvqetdMJPfyk1raxHVHp1HonefOJvvFT8hE1QmhXxXYO5dZ90XzyERM6i&#10;zj3yT3BZ3a3jSbIJiMI2f4p3KxbiAq5xOV/eWMebqWu/4m7V7b+oYUuTIwsb0usp19ntXqHWSAdD&#10;E2D93xt/BivNaX8/ILtfiFbGKe9d02wtZBj1bk6Mv7mA+j5w4PGww8/S2SL40Cw3LunRv7PbvWYW&#10;QlL6Zcp/kii5VXa4SzEzMacyHyoROjWUanOWNbbHsD4tpAOreOptY/aR/6iHXSuwx85B19OzBFJG&#10;KEORSLI4ROBo6TyNyph+ljO4vXayc4ATVV/8Av1+SJuksdPVu6P2C9+hR3FUECUgVLwvXd8ghpUz&#10;sLeH0QKJrPCy0+1HZn/9xXom330AJff16PxdadGseqnn5MmFmDc6ydfridkvgU9qHx9VUylzIPd0&#10;MBep2hBDaz+if9GXW8nyW28OEqUfWinfm6dB2RlbJ/mw3CGXNsTYY80DJp52ADB8fC83om5DmVXt&#10;gUbwVimTWQoY3ZNS2ZE7tV+mBuqz9pofWnTZFkD1nABuSE0ban3zWMqehxHbFVXza1b80F9y0gMH&#10;gZz+Wn492C/jhvtwvuYFX39z79ouzkOZ9vixmI82H4ZQsin5dQDpEjGunrynWujcJWZ7scoQJijh&#10;cngW9kD2Ks5sOWDIMJKb1lTrxv62vTnsSTymIrnLF49Itl+p7Guz+pTaf2usJp7/zgJIwfq+H5mD&#10;cnyOOCJzuHPg03Y+MyFsvu8Kl1EWr/Hn2aSWSnlYePYzKINL7wV++MxhyjTg6MPwz0AGGVBzGFel&#10;CMt8ptkF0qmGrTENK6g0+AQklIGt/EGLzMteocTt5kOffkRUpzP+IsizWHirztjLTqiFfPvY2HhL&#10;86f4x4c8f7emyO+COu/jqHTsZTcHu3S8dU5m1Tn2qrPh/uxKI1HucytbYJkDlOkF4PDdzSBKCJnP&#10;tgEopq2RuMDp7qXazNbnnWN9oOwrwwKEp80syqmsYphg9Sq3pzd4HKv5/rr0hmMhP9gPh0p8fM93&#10;q5BbLx/qhaEhA91mH9Pk79bp4ZMl0/rIpWT8vLek23tYoJhGSTUavFZCtAPLJ9FwEhvPM/s78tuV&#10;zC3jj6+sLx9mCj2Icilh+TatTUbayyrKHNI517PB/bP92ZFXN1NwOub/uSJYbmBcTboQMsiAEHno&#10;qEn3mxZvlzoD6VJrND6X66HpRJtpU5bKxMYbVIbToQ7qyy7DigDaWrS8So/Pba6lzq/Ydzr+SSrN&#10;y11ure5HOJHMghW8GgL8vchxGzIEqpIKZ7hdBhvh6TYfWkF/hHYU9VYY5yW9Dq6WZkIos++wi5zb&#10;UXefmQJodHOmh70W1lPehV/dYxnTiBKhODTnhggX9Th06Gj1pxqqHB5lGTLGWtV7ZvzaYKN5G9ja&#10;z5rWK+sH7aEzzS0bglbnLjDmMaqJ9RO5bA7WQPvgj7bYDiEJKZstc/dhiC+s1fK2ajWa0Yfzy7t4&#10;tVTExzrP/F3QddUZPYdyMKpC3iumJ2LHFqLFIm+W44aUjkk2TSrS6HKlMezcguTon7fJVlYS/CwM&#10;G+VfcKiiGbc1XvtCb6NbRtn+Di76A5/kvgXib+S5zT3/Pp4iCY6UzjtTj4lVtXG+1WCVCpCd7OP6&#10;EEkyHo49lXUya2zZXPrZ2aPde9HwfMw/BQbxIreKtOnnQstUp51b41j5bhQ+3z3XqlOBDHuVea1B&#10;9EgEgTJVSzdhm9y7cRClOuwMlFwPfY49V6mY1VYuhf6XflvxTryAVBF/RoPV9px0SvfjmaLg4yQ8&#10;hA9WfXUOtyJ6nj9BKKYSZGl5ebBg6ecDYqPmA0SAMrXG7Ay95MWfyOBRAe7X5vhJnHQjeK1ARgzP&#10;SG8tos3QF3deiN4/TkaoYUljp5PaXmUPr7x+ZZ6c1SruZnpBmzQKz9GxokbGbtXYY4diaq+//8iw&#10;dDL2cRDUIctZo5YJLXtoVvbzBhqcij678HDWhsM8WtbqU6NTfaJzyGXv5omNkjPR0rE4aq3uFGTr&#10;ar9+Aor7iz6p23pOGBMX9aXtKdeOT6/WHF7N5JrqFEFSZzG0dcS61BV2oBerLezVWRUesMUrFV69&#10;wrrQ68E0mAFuQTVpY03sDrDuuOOvK7nBfTwrX/jcTI3W636hMEAmq67jlDR75Aoeaf7MvxZXkClD&#10;uI8zCkWtP/sr5GTHdWy23MeP4CpfQpbKz+NO+q221EFL0caDN0IV3jX5NcAunH/Zy6YHe1xi0iO4&#10;z0pwp34sWKuhtoxvrcI4dTlGB0UElDnzpQ+aZKz6yrqVwOglOK1+9J2/KT1X61FRzw1ce+TbD+O9&#10;Z541S7xk0HefgTiMc14+zN+zhRw4uyx3rDOXAyiapbU5gYjz4r4Oe1avf29LKlGAMrfwsSC1sxIZ&#10;W3HzwsyCE64bXKk7vxNc4BSYwoqgfHr6lGqVrajlLGR8sH4iSUw/kGS/4Wc6aptlBrV+JBWE8W/7&#10;whd2ZrTZB+Oj2M64+HXHbKDMk2ov1VH80rejOiFunoEHfNNi1Cgc14sXXr4Nngjoxpm5q4Di9brj&#10;Py/spXXVG/GF1Efis6tnT4O6etik9/5QvA36zT2Yuu+yfWm8KjOmhi6v0R3KHDdTCOVJaMNQYts1&#10;58Dzn81+sCp6DKkPBGRhyecUP+7szvk+yvok77eOYT8+aPvpnOkf91RvVF6F4AfaMlxagF2fnA/p&#10;ZXB93wSGgYZvPnAUA8pwzfoV1hkvmJT8+sCvLnWaLfa+rorDXiFOeo61j/x5l5LwxvLQgFZs7N3f&#10;KEh2cNnID4vxvsTSxfOu1ws4+bV4yeUcjAaCaoZqQ0A9AO49kLH+vWkd5bHfdVNpAimARvTb222+&#10;D3Gg189wVF62z+9gVFE+vr2qibvJcivcBkw0fQ/K2uDbrha5SQLL4HaxMxhE560t9O4d6qkG4S1x&#10;Rmq0HbmDw2zDUFCGWR1VXeh9n4dwvl+VVJUsdgf3EwBL9uhRTpMOtAE3BO729a+pplDkc6mHWfkN&#10;43+7mqRLIPl8AfywqwC/putU/GOrkYxtfwkjI2V3gW87ZgXKbJTp7X5GIrsmfoZqi3P8qW45gpEJ&#10;5ynWiorTpf9Y+5dyTEjDQxvLr0by1lrrnLVAmnhq3A5hE+Yn986tStjSbRHfnQsqpOs80j6kNbgD&#10;rMh/kvgbsJ2zhyzwI5nl9gzN8OUaWBBtdgrfVmjezkvwScz2PMM0W2F9WzCyCFOYifv7UzkXD4d2&#10;b3k7eiF5u3zK9cFAQoCJic0mx/OksqV2lri1f2H+79ZpeOUyleylNfYatDS7tyIWMBw3iqXH72Oe&#10;/n1FlCtPuBSABbmG45Fv2M/5DcaSFBz904Zz7i+dD16XRnRSDIcZdSoaz06OGDqFcbNS5dgz+3cX&#10;KPCoax8hQJ4T3Hxxs0SyPnqpd43Cq3Qz42RllFxRA/AdaWf4q6iYQynpj/PubrCJ6y+A7rqQ8Xqr&#10;q3bLDuouV9BdDgfPNj7lXbmFvwqDtBz9SUaG3oK7vwuz9kPlhTcSbwn+aNYgdaget2IyWvcnQ5la&#10;+w8OY1uFTcCG8bMkkQrC69J3oBanPdIqbK6bpXCHVXG3taq7kAV7WbQhZiHZTdTLYn/9QpntFyec&#10;41lY5C7br7+dTjJTn+eXuDPpIeXf4j+OzkTdWDCKwtcSkQbzEEWmRnMkoShNSsh0//8+/w3YT47z&#10;tb+913pXDyU/j1sug/5/hVSeBqz0Cjy8ev7f28jSKBRzaA+iAYRMFUZ3wAxjnTlYpRymGFAa21WO&#10;p9HflEMNiFM7N8xJ5IMNZ+tP48ujVmu1NDe5bFJlerlGGn6M85HnugBd8JWg62Jr01duysPk4XIg&#10;kXSZRSKcTCYpGvKJGOmuGS5FTB1EEDk7qm3wv6dBj/Ye5G5sDQz1bwSk/oh5cvscnA3u5SWIT0e+&#10;VC9Iyzv2+jr5Sj6N82qLVrkJzC0As7CJuhq+6S5QXykDc7PjXCpA72cP+XphTheo3edJNJwUyly/&#10;kEbl+Mih+85xbInC1HpiaqxDNcQ1qANbmlnNQLbwXixdU7PA66KgWZ+tcS+P9YLdz1WgI2eE+H2Q&#10;wqMtTjZ74ikimWu5PrmiDPJ0E5kj/p5mz7X8OzusaJ38kngMTUntxHIy21TiPds88ZnKpR5nGrcL&#10;Kau5UpQUlZptp8dFUzO/Qwwmd95yNgXbr8gTztzM6u1mBh0EyLk0X1PVW3nXEW/uX6uuOHqhGW96&#10;+Zu9PDVb5E5t5h5H5cEri1Vm9rAWw4EVr3i5eBn4q/Aoyop4M2CcetiwPctZrrSHdGW7/GVoFe++&#10;8I02zSW2aFo9i2nIGSt/Wkru3/DeIyH81bxfoU0bAZOb8OyqdlDSRBt0y9xBhCvwPES8LPJ42GM6&#10;Knzc15uolQLrqkRKhyjAB3MNppTsP7NaOM6nqfAY4jcIYrreda84Ws/bvf/bKPnbKRWlcwStSOXK&#10;ZqzG9mLN71pw8PlZKZT91XHXHFSe3fe7mi480Tac8Aj9gnKubwSgm1YJQvrW4zN1at/KJwg2ac4H&#10;j8prH1Tpw0VZUa8w6/ydAg94oRnbGbSS72Z9aZAwVa2fJAV+aSdi7bFZ6txCSvqWt+6BGmDEF/1I&#10;mk5gYtZJ3y6bF3rkdhVB4/ScrS2qqeFDTHfpqd4TmtxxlHsG1fpiA2U6w7xBb/ek3T6u+6/wniXx&#10;+nNo/KQK1YGx1qWbXN9e23fF+6he6EB42UkN7nSds3fN7VvD2ZKOZY2qCzfXlD+PSlPpBO9Me1uN&#10;tsrrljFeGar5d9g8tUJh/9aIIfUpPj0/ynrS+ZMdwpi7r0n9yZON0/27/MaVqLbdKEYMXa6/v1OP&#10;llvPv+6H7W40va+SrWx534D3rB+w4W9VB9MLlXjUtvtk9TZvQBm2/DF/M+NkHCns/sO6PIYiYgvw&#10;TPRdhQ2v9HxhcqI1n03PctuN4kwPg6VU8UC/WDpJy3J437zp2RWAEru6AnPcqGmC52vI27XjE7rb&#10;782TKziUGfZ5Z9HZucOqSAy1z76JYJdNPbye/Fk8W7wZD/jxNX/ddRrt4XhMzbPNxxgClKlMVaOZ&#10;DiUMRtwXfNtmULk0c/5xsfB2syQjX9w+32rrGKSXHkgoI46u0rH1W6uZgTiVB9t6+cxqdQm/HJ7l&#10;Llcf1pfTuPAW+p71jHsf4kIbn/xrVaU+yMgBHUEvWpGar63AIfHhVQGyBXXnhgx2PNeq4688hxq3&#10;3Q7KAOP7ZKVEvOw92Phzr3PqjI2Yj/kAhPtEp6klo54lsQLTXbbfvU6LncyEottsvSkbkiEmGbW/&#10;KOTbaT/QR+tXXxTnplTD5MFcKhPXwiGGH9ZtCmWIB2G1WjurMObERkav/C6KnD+7x3NZnxMHZBHW&#10;KTAJCb4nGXIGooSQBy3JbzY2mIEWfopCXzN195K1JK9qf37w5p1PGbww2+hZjg6Ofmn3+e/If/mL&#10;M7V/ApEIbymwH486D1SQ2+tZUTz3Vmz/O/ESMjqmN/XEbI1iWnL3RVmk9Xl+W/FHt30bkpKRb75B&#10;nU9W6fTjLXdpGP2Y6JO9jzcbloe/Uxuepk+Ua66QBVm6BIvjbgvo88iNOjZt+jirK4dSWilh+epl&#10;fa2hzQ9rdY3fTREUdZ5fxNuBnOBO7zWA1R/jqECsHziXtNMXSvxldHJnPWG4WdyteQ7KLFeD5Vej&#10;NebdaRSqKgqbn3e+JWj98LNYcxgTibdO/b6ClCht/zhvndfqkBqkV0/4mzi4XmkxdBQFu4xG4yld&#10;2VdMU/0Sc4rt4Hbm6Y4Pby7b/+vTQqOqzgjKhDOJPz/U5iij9KQhBpTeYuMuV5bAO3t8IeElsisH&#10;38Sqp0/fZn7IYo3/GFzqF3vpsvLY2yN5N/ZaaWEfrpLduTuuSkyZ7CO1fU4a/bXqwruhZTvZReuw&#10;JDomUtaw+aHEGErrvU1y71P662fnv7M9UJD889VoUgqhp3dzlLMtr59pTDRnRaGNbnGR5CCpOHl8&#10;TqSUTIFBPnk+dZlvbp/6uwdlIPGsYhcjNkXgRd2eh8u2dTPTH2xiiXVKbIGrl44zz1onTPKfpIiQ&#10;HWNc7wTUvn0n2Kjp6Uazro9FbN9azIcCOJAwvFlIa9rgebnG3ytSWGTNv7unA4tFHk47tta7B8eF&#10;fomqVADjqIM0lapF5IQvFdopvy6HTG7NqmZ72sqBte49qq9rL3QfliN+HJ1XYXlS7g1R0su96JWn&#10;vmIqOYzDB7JuJQ3n70uT6tCUDe+dcJIHRgXRUvWOjdYQ+/NuH9vtJXGSkb5q0VSzhyuTyAxPOqjR&#10;J5xSyhxBgFCokKE0Sc8u6Ub6A9t4q1rWhz+g/Joc3etvsf60gqAKZWgOufmR7gfy3IPQqfWo+nAv&#10;yj35224GZGjuafA+rKoKHYXB81pL40EtteJQfdHrH9CktTVd2DqTDXBB+Ghm3Ga94nrxjqavAtij&#10;9h9dJdWlBGX2tXYIhMhBnLgQ7IZbpLboq4JQ6ub4qHTVH/cBawcA5xyX93a6Vyz11vrEegNw/qd2&#10;54wN8bqcn2BNf3lS0RTPCcWbVYnuzGNOzWuVk9zxC5W/M83MMedFyozkkwPQl3HbauCZdtqlY9oR&#10;6vvm8mATJXpSY4C53MLP9ix/X8iYP4+LKdpv3diWTJfcFcwgM3gzsCaXZvLJb9pMpRm8xe8CVgyn&#10;FrKHMjrWXT4Tf7ngxJt9Y3DPsmqrRd/cikbWTLicM2HnkA0W5HygWmbMUHkOkN/tJn66uDaetQVi&#10;jh7msk2d1S/5ZjotpbyZOosHNrzFw37xqWtc909tp+9WZTJMtcWB3UrfFX75qWDEY8YPu62Ut8/M&#10;uatz1W8zwrgeSreZJaGJogfOsepISXv2j0rVbmvGezza2er3HiuvisjxYnBDlhbjjLgY3umTB2Vc&#10;rLu7qtvi62KvT4Jtdub03JeJIY7rjTZ/90ZJY1Ik1MWjMXzK/JBd7natG1dF8q2JpM/cuJTt+BUy&#10;Vzgro4jKLTtTBcQ+1c53+BSipsMN87fy3zUqmSLOXp6wlRPC1vXjtmvp/gTSwjycNSuU3TzG0zNf&#10;JZ6NAPXkgcPBf4L2aa+2vLspPVK2St6o69h8TwYQtlnNMIAdIHlUbjarSXIMOiumWv4vuFzkOT3t&#10;Nd85wZTx3unSFvDDZQXLqJ598jtKcZ65NyS2HRClyeY4518xMbZLCFlsvbOXcW4A7jRMfuH9ibOv&#10;mRjh+usckg1geZmzewkFmxxU4q7wNPMMLK8v4L28taNBq19YbdgKvf++BsXwC8HuL7pneVs95VGx&#10;UyLRh6zOVbiyz5uXATPee3gnSbc49hkXX4S1bmcifuW2ywESVYda/t4F4vi49r1BmbW3cMPpsBft&#10;yglxMB8w09l+qpE1jHpdgYmCAhfHBACzTF2QlPyvdb+sMu3hhbFC7or8srIwvtI7oZt29KBcnxmD&#10;tEkOsz2xc36Uu5IDBLWZ8yfwr1Y+Pu0hzy+wDCCBaEleCrceocU/S4giYHU75flgCrlklY2ZGpMd&#10;BbFrJxmvzS5EITD3DP8a6CRZxzerI3b6GHwj08CPvcM048VAQfAvtnml81Cm6ytRv/EosKdrpVY9&#10;qFNGYsWYAdkrwd7L1XHFaXV8rhVkT2X1UGQcfenByDqj8oUzGAEtN99pgGtYa/F851bO/Fq9M8aj&#10;a2tbJjWwEPQFE/JsocwhVcQNUf5eHjqJsAl9LLohUWfwJ+szHUItHGiKNQd26smfmj8r0L+So1fu&#10;xd3wfqcQ13fxArahpEHxKJLU8atO5liuM6hRycSLr/bHyrML4++w0Ve/A9FM5+XVHNGbwC3oO2d9&#10;2/YTUh1OYh/H5uRjPJol+72Dz8vlH1AODe3iSrv8xwAIynKyzLczrJECge90dfTZZLnWGAtsZm1G&#10;NlQ+VGGqAmXsfdu7v5i9UDx587OzdHs7lhs/y2W4K8X8KvvmYqv5bKncbGyaZzTBypCPZi84dz5v&#10;NrHd8MFFn1yLv99yeNw1te+hfubq4XPzSnmrcRjL9+iyhTK7lcEkHXPhthql2mGwDx2NBZKZkTNh&#10;eM8JQw4C3b1dM5y2sxmgDgS/z7XfZtd3IlLjxAKURa25NX9YzTud90F6z1h14RTNjnw3KGn52gwg&#10;B4e/lzQ26vVPxLXhaAstiSUQPsdV8pO9ryNFhe+6CyipYpmZ5g+ehLvVbfWwanQMebyab1OIj+td&#10;ENLEbub69dk+iqxTn2FN8erN9t8TN7li/bRk9UkRyjyi+faBD7njJ1vrccv6bbr+cK7CPAs170Fy&#10;nQvWrxMcM+5OdsQHXMoX0X8PtmM2W8xwJYjdVA9NCJU4EUHaKZIldA3JP5AlwUQzOfsuYq9M9fe1&#10;ocyYGa82AuHO+OrbrrlOqr/YJI/kAv/H36u9ZSNX2EvTpWy5hH7JO+/cq60Ojg1GhOVogytb22yJ&#10;3D7YQ3zuThj2WMfu1Vdl1QIvQnE2B5IL9v2vTxs60+TH7G9xs3HLj6aQi/g4dSSDaxFb5fM7/5aW&#10;ciTjOTUlqPHmfkUnawjhmUJjeJ8U1odbn6PW4vXs6vBHLg7UGkjbHRjFFMCn/t7pVIfSkPnfmVZu&#10;fYyB/coVN5YpKbur/zy6t3ZnjY2/dWe7/XDxPNf2K139xC+fNLsMlxTMyYRn2SY+syAUSxQkQn4j&#10;09yHg/mMd4WWIDbQl+cqMFg6Fr0+25xBmdQqgg8zRDY9mUKmceacb4TtCyc+R9lw921bUTIsaESm&#10;jwDb/NTwOE6evlO+Wlp1DgTdlKRJfqSZDwsuYFdotFrl4rPemkAI2sa+Fsa1n4fus3/D+xV4fudn&#10;04/ppvVhS7Pn21dE73pYJBdQdu/GoaqKZUQB9V37h76L/vlYk26SRHij4y7c0L9KoAHKCn1kZhF6&#10;FOcWu2xt286id6eYtKub7PVJ/02gBr2XA7OtQbY8g1Dx6m2NPLqD5dW171wn66GLaInRYcWNZ1g6&#10;Z4aVQ78BWuf0AwM2ererS0pabcUCMkN44OPj291+dOxVXe+ZL9jV3PHnT2ZEswll1K36+62LABsB&#10;B2Txy7x3X/s4qhflGUM+4VOwt5G7OvyDWku4bA6NoWbLOD5d3y+njk26U9UV+sKl+Iz4LUGFwTpB&#10;OeZMxvrlmgze36MCCj0ZyriRHydH2N0tHxkjax+wTK0yuxVeGTZXqlkxOxPzGzAdoBepVUnUX9oB&#10;TtGvtziQlAmod1+ABDi6EYQ/wGZjp2lSN56XErYycs/3vGNLnUPFIU0oozH3NTpBhMZifB5c9NIQ&#10;oSkuLtmcKnTyNyY+4u01lwkHBojb84kxWeLLKZkY3dqrmowNrAuEXE4m86VJDc9mXmWd0X7gMd+b&#10;c/3SA2V6O82u/3roe64Gf6jvJWVms94R/JkLq2MdS2rf6zDFRusN17fZ4tBJnufaY5sd2dWGkjMh&#10;xau8RZCoPZNcfUb72tJVOHQFoo+wAqNsCQJSrq3J+LgtwcNc/gZd50VVWKLVXj1b817HHKgCwCcp&#10;eqs3ebGfdEWQyW++VNhdCudsc9eFukbJjowAYqriM6tmZ0hKdafS5l4bVwiN/4FxjsJGVmtElLvs&#10;rm4aSfD8G3Rh+y84Rx02xVoQNHjgJk6+fcRTjukpBqVzlvOmB3LQsPx3pVnhRwX0UqNXc+nl2+Of&#10;wd2wD3q+a9lLd4Dor8ZUCng31pUxO0O+jdod6+NFBPlrB1tKbdYgnn1HK2Xseb+wORgEjd6iw3KK&#10;+ZYmtFDgiJTzOhcvot18NxrxF947BwYLE5bNbUFnupibbv21SyzI96tyExGmuM72lf7dXjCgt1rV&#10;n38eD/K3y4TnRR3iWvC8LBz2jKd3HyCwEwvtNsdxWEQj8x1g21stKay8avrnum58BTJmqXjewufO&#10;ZSMn9VGlRMw3nQNsC1AyUjf19twMcf++upXHu7+LR9LmbQn9oRIyOuW2vcyv1juQYqLdzLcGuRx6&#10;JXRauZVPMdb+8QrY9+dcYNSPl0+61W8cN4tlvpJKPwP1Pjb7enGst9/SzUaQm1ebG0l79py1sIYy&#10;vrtxx689Rc/7Q80z0JgIrPXpl6GYDDnwtMK5MX3t19Xzjh1/yQnl59qV5kMNmqt43LyvkCqiDSVE&#10;elocWI7fHBzccn2dC0b91A9N9Uc31coegTJYJ5O8DveRHrjVtAqtSoWROzR62oP2L8oqeUJXR8P+&#10;pmW37C++VvvLw4hsbCqTwgcW0GywXldoDGnkvAZGxu0hIhfORyJUfOG6qoZe75CpXf6/PRU/2aN5&#10;2VYdZnDGZFQVyo13vFu/cReS68vZvArqtUokO9ezt6ekNcW595q8ux8D+jcXNDY32n0nYT5Rej1i&#10;1ptUr6NXtzRZ32nP3E+Wxgy1CkN4mrD845VDnlzj826CtXApP+ncrpOassEv6y7fWyhgmLOkW7mG&#10;DX6HIxGXqg3CkQsvjkkiwUUBlTAOyhbaeOj9O9Gf7sfmFcW9oh5uNLIIc9jBf3vcAAIOk3km563A&#10;7bWbjEMOV8417fHVLrWCvw9BLpbhAmGbhqKcKofJwMQFOm3PbtT3wnckd6hXBGZ1VKcOCnGgcged&#10;MLYzHRk8YEbzPgCj1e4JnsaalHcQbKIk923OaaSn/EofNrIzi59QQqdv1tBdZj3oO2Rv6V5JkRdO&#10;JWEgOle+c48E2xcGAAV+TF2X1LPD65voz4/I1psDluicJX7BrTu4ucnfmdZ4rPjikMsTtfgT+E1Y&#10;+BRvSXdKdm+lWOopkPnwNIcBPsmdN/K+K3ytyPOlmtL9PCPXLVXxY0YH9m2ULCsKULItr0Z/Mpuj&#10;MlCZUg+AvXdNpv56gS1OAVwzcUPMRFu8XTX0bMuazuqplct93x4jlzhbrVXG+eKm8XzlyHE3QEph&#10;99a9OnniMlrXJntUApmS7vbqBy5oNhLOgUWqdg13qIuhS7lU/lMNZUEmcMMVpn2qn9GyXAx3uwy5&#10;OIF65bw/mvpOCqe7Tj1OqRPWaOod+IhgN3Uq5gdTzqebTZ0G78kinpk0MN0/3sUGyENyyfAmLTXd&#10;8U8rfbmYgjIdRzcf/rgy6+y8N6W9og7W8ylv1kwoZxExft7KLInQBVZs+npHmevYJUDuyq0g98g2&#10;Nrps1IMqH+oTf7BS74NvJjaVgjYyamfDXmxBIr0dnRQocxLkykNaXw0c9GibEdAhWb/9x0V52RKN&#10;DLeUwDNubHbrWDqEvG6ulHPtGiq++rs1GIMd6Jnr9e5BT6SbULyEUgDxp1k7L8LConI1+ouQtJt/&#10;I9VAn+VXj0mBB5tgpm3AqVrUWPocXCFbKBcdf7nf8rESfKKK0N9SMF2bzp4Bg0+Nauwfl/nn9Nlh&#10;ObLHljBf7C2PrVdaUiStED+i6aOh6/YstdchlKkUxsp9/60FkJeLycjrcp5kdjdwIdd2HLMOgXpW&#10;myAiea6EhfwYsga6l4mOZy+tzVsJZ6OB00E4yLQwshfTeMdEfYx6nXBE8y8uzNv8VppO2tzfl9Zq&#10;4/t7b01WlcfbXibVeXe5qgLod/yYQhpxj1QciCGh+wWI8Nu4AuOtuy/Lm1WmEHv6oAk66Rwnpfuk&#10;mG617GgmB+L8227Pzwms+duzwMbJT0/9QZn3RXhuk5NxOvZOsVGocYvBhcKixnE03oR7yXIb1+xi&#10;sdY2XmvRAIJVg4ToxonH3g7n+2Ldzrc3vWdhVO7Q92lzIggG/sxsGpFfpOiRutyIsyZlHKBMCbNH&#10;z4q28Lq1DiP4x+VvsbOtHYo6LbJQZjLBSarFuboowi/xghyjk7gEiLfaqT072fN22ZR79cFysR6K&#10;M+a8XqD11bAUGphYkBJ9c/+YxHHWLEAZMukyCvPrR2hFXaamuiovr5vmwkklnf7lcL70lkqF+w8v&#10;BMnw1KuHI3VW2ipq/aZemjTjWzc43oJnZTwQpflg9VhsgRyiLLhlALnIcqkfRRn0BWX8Y8er7yfe&#10;xs5Gdfgkn/I98oiQPOu9VszTe0h3lLxAnFn7w13rDBDa0BOKpdTFngznJEXJDGuaS/c76uCdPmj4&#10;hiMPhjZWQS9GztgnM723/4YyyhqWHa3Gd8XWb2NlSDN1Zntp+b9hJys1rLb3OQG2c4doV35XPYrj&#10;PCTJBmOyWFfbp/7Mc+PBpXR+z9tuC7UsFehAcdOpfY4n1Ngmef9HaVL78HemTQt3+7ioTmGjox85&#10;oglpAV3jG7HdSovF3sLBGmwd6dyblV+Ha71z5nYNeRbLJsB17xbRzAF+5s3mFYPzKzI1ehJ04Ty+&#10;LPlFpO/W/KwwoV7CtAVlwKwWlSSvxhzl194O9slBdber2XOs+udWdnJ2bnS6giaSAUR1aWinhDh8&#10;l8rxgkb2tzfqNiGhT+uxVK1ZnodgzM9I8GOcDZ+jzFQ5lk2kf6ozfw3UCR+tVa2WAi9/fck0xS7v&#10;oONfdwP+lux3Ffys5O4I7+1rVNoQvUEl537zKmY/SmEH4k7WyFDtY/Fl4RGA4HQqo+r7qh4K7CAU&#10;gDK8Z0B79du1cShTV1YofsthvR/V9W7rwaKnlu1ViT8YxXOldzQOlY9bBYvCGYJXhWJQn91bbvk5&#10;ufXU9rBBb4RlMFpQQqTOkD7RKXBKr56p49UimM7vi+7ubryYYAxlxNPZ5EjX22DUJDrJ2w40Tcvt&#10;PFlNl9+Il9u/YLxod2sjq4eUkQOPL8vQq31tp/+stLr3XVc8TQB7j18a4U6ZuzDFeNP3V6X6Q7tu&#10;dHKP5WOB/ht3w7e6ZitUabvr1oarR0UX6+0LvkCw+bikjLxtRJKlO9+dosT0+pwsYUwSZ/LiTjgv&#10;n8EB9exiK/5b2vKAMa60V6kexSzCgVIGeyVk8XuYeELh7/9GS77WxVVDCCEfJkqtWymaKk6nxrul&#10;1yePaviBGIZonf1umVau/pRqcsQVZ09AmhpdiKKZ7cWBjuGU512/EmR4KESWydBz3jMCxdwri7SI&#10;UsO/6eBosYCW47lpe0n0um1q4oLR8jPWI6eNxa2W6YYJRCsEt/64NFsZr617G+Ym7eKKkaLq6aah&#10;023xh7vHu46eAOlqLn57b4nrHbySe0PoqLIbt7Tt35eWKV06Wrn86l6XCwNvj3/2bvtcdslejm1T&#10;Z7HQk9FK9Qay/QI1Vehg832xwP4Y7Sv0NgfD9d2AqIuFZHSO+rVM20xfZteoEAVvxNXFnrn3nKCn&#10;/r3Wanlf0s998fSqVg/AEQUj8O629rrXQk3H4XwiP4uGIh6ULtz6n0WSCCf9QsbPWMPjqdu4ijq2&#10;piQ6Hl/duxpqpckHmqFZX31lWpHQGOBuE6A7BJSxB+nXOJyi0nPzK9NCvw8ctPN3sgO3TrdZ3Uzb&#10;pyYaB+3Su6TQ6cvZ9p4H0vBMkDp9pMyycB/mho+rIzpgVTGyS/e97WxO7qrOsr9hnP2ibake96HM&#10;fvXkqth0248swvnGoo4eoP0B42S5hBZKzHyOD97NDIwpR5gG9tkUHJ/7ux1Mm2iugYrVfFCvFz6T&#10;5qO1Lo2fW1f3f9u9kPW79T6Yo6JybT7o/A26rjgeDiA5ZEqYj7hZSp6AEn9Fq7eO0I3JOymUn+Hl&#10;j6Jd/ZbPb/gdgGD7d0O6a1w+RsrmNVwQRpWLi4VnrtUqxt+2fS5o/WgqLbWoqmDzSVHM/Z3Qc4iz&#10;BnKdqoByCPlADrwQXHnB59ds7woRL+li/yg3BLQKLIZ/HJ15t7FQFMY/CxWRsYhoMqdoQKUihTKF&#10;TN//3ff9/661V26ds88+z/P88thCWLWHSXeb2xgVZZNvUb5Rxr7xbx3RjdmLVmo0kSnWRTBT/I47&#10;Ag/EWX9ue20ok7xyPr1YJPdicUjviVUM6MC2zGYkf4ePukXWF1e0Vj4M8gK839fT8zCZoGQqsdkh&#10;bfrv9wiSnJ/xqf2+V4aDRQf0Ozbcrvoo5Xj3XrBqo0BM+xsNqbt+7jESyCq20LotdBNBdEX5XAq7&#10;usi4QOfpFfoKRhO148xgn6tJeA8nIdaaGjGVPOZqudl75ECl1+tBzMzqUJGqQS5aIJXtyXgjGQCv&#10;Z9uXYQbK9AeV/sjTw1eAILbZNs7lwqRQ6udaKE7AoiCValiRjypDfTzFn/lzcjnV1iVi2uivZptd&#10;e7MuYpI+Oawu43yvk2MBmLXD7u1rvPqZY28WFdj88PB3ImjXu4thsoaw/l6dMXMECKArAn953/tA&#10;g3sMc4jKsvKE36jSgL/dtK8hYm/TDHBnVhbAqV+THq3TEJ9fW1EfzIpupMNeF+Sri0AiDjG2qsDw&#10;6u9NWxVW3Y/QX32yVFXehuKRSLhxvnLPaZ+EVoyRwjYkg9OQ/LClU979bIyytKHkc7N3i8Z+HLkM&#10;1dLm3S1PvJ4+u19XoZZJLfe3H2tMAyWfdlnw/zZp8nE4TbbRd7RrZz+VQyNlWoBUa5W7mD3fqmaH&#10;z0WF4crUr4pu68U7LZl4cFGap8YERnLTCXstjaq4fdvJzQVAa+VBp12fY6o6/+nHBtrLKWKhT0GZ&#10;+mERl6Tmcs8VxsOOYX7Fpd89/FrOiBqdkM0yr+Ih1j6YwbpMTt6jHnBWSEiQMSElb3T7ceNm8W5x&#10;t0ZMgBttT2WlTYXoW5hgiTXc0j+Nt4pXJChTC7IYTQ6eq4t0nHSi0Bq/DCNbr8kN2lOFnjcdvrDt&#10;MVlxPP2x7zAgJYlBYD22xOOL83uCnTR3rhI/NFgGR92t1CCObEKOxzfIFJ4/kWiVba7/FhsP9vyL&#10;iFV5qzkyE0TjpqMwLhnY44CS1VAG65RQk2u9nxhyQk+r1muQ4IqCe1c+ohd0pH1jbdUY/OCCCsOC&#10;vffe7m0SGlGKpGrL+vj88S+L0x7KjITo1ke3Va+zZJa1qF63SvrKHt/KzB1PJYhV+3lVovK4PAtK&#10;dDwwvsbrS7DA8ADNJjcfiv7M+eg9gzRwcXi53yO7jWdPUUdcZ/Mt7UG8BRafbKBMlr2UF5PI4jRd&#10;Xlg3LINt2tmy+Nz4vkWz7LCM+8Rp8X0P9eRYXu8HCQ0YreEC8nudI/a5DQrlg8TZFUo71+EI7wza&#10;NxERVo9+cCntybRL2AvtC2Wa6/iRL/iR0hs2k6U7fHQ2xvhEG+R58whWU8gr6Rn5AW8FfLnT1W7O&#10;Ng9d6WeVq3cV2mkdjIF/aAw22BQ9LN3e5aNyc6TKC1lRzY3LrP5L93bvrx2cDLOr2VjB0pfEXEy6&#10;bSe+4NZqkJxeJquTUr5HSiJQBUUwrQgDNhmmhHGUmnEvM5uRsREemTHxnWDV4YJqvR4+faFpEqlP&#10;jtldJVJ+3SI+T8t/l15hBqTR0mbWTSwUMqzDbUH+zjOucHP1343dUkZmQVjoT7nfbuiyIHEpBb62&#10;Nf94x6214kmQ0nHQ+1nymu+ASBlH9s1SMV3aADKTzDOiTc7iaPbX2Xh7o0SUhjjSCpS2dYcsa5Ut&#10;MCxyXmchGlZ7ge2k9JP06bNjrsDHbyzPQSQd+WBSSb7N7EZZh9VBo9u3mnF5rjyO13o25771XLiR&#10;8xS9uOS/mBJBmX5X2DRRoN5D2McsiCt88lsjxfyDnXG3in1/cFK2Hn+rXguxSHnwSuf7/Gle56JF&#10;f39BO8QwZgZH1KQ6ipOLtAvVx6pFM+HTIo7GZc1B0kFiXaDMrFZhfk+aaMP1mvvVcuwmW18fT0Of&#10;z/YXWrHm3sFwD4mVg2EaYKs60WyPeOdN21ED7jjn8nWGTUudp9NXYay+z4TWiLKilVSvTapoubRM&#10;ipdd9W9Nu7J6GxkH882aGQS2RomTERcBenvaOFFLe3NroNZ89ni158zpsanaBLc75yuLI+UmYb59&#10;vY+OO3n6QDjSoGKMp9iBGKwUM7zl8BlX0ZpPgbHRv1Ug2Vay+EiJ7/4ky6wMYnlLfxDeHYvTd/ss&#10;zpze4Ec3y8j6kBccNQ/uVvGDHhW8Us0n+5lmkwHTV/tDo94C8+HtUlDsUIZtenPnkOwbMa3nYpr5&#10;G6muvle123J3RsnX+TSYzJwynino+IXYdApgiDH7L4+/P9ONW39O5RNDn7sQvuDAqeh8p5ob4urx&#10;5qfw9Akw68VJQdZfqqutLRZkm/vsqtg6jvy/mQ15XL086SB8Fym/5u4XvW3bz13y2W4fzOA8jppD&#10;A+04+Q2f+4wjK7tTPRB5XOzDA+Ie3xIhPmdsMa5rj06y3OcaGWKV7dK4FavXHo9vmDFEv0zWUCYP&#10;4egMMts//Dpdwb4t4dFAUobvipLytGxrzbXj1S705Olp/Sg5CuMDR4EaidcaMzqXs+1On3pZ00l+&#10;aZmIGm45tb3DnigzGIdHHffqIyr41vJQRst8+J8G+U+qB9sJvQYh7G3UV6QpXYM78ztDVOpE0Y4o&#10;djVo5jKRF9yIjUxwMWIwNyDxhPvi+hFzpkaXckDj3p0VFXKFly7/Hg0BMnHzfuXgb+m0n99rQd8d&#10;qjC27Q+F56Zdmva+z/RsZQKhtD63v8ZGHlFzLpiU0YCWaWFULLiCOn7bmQHQbs827Nqa+NlKsrpf&#10;r3bCTQ7N8aZ8iiYorZTUwl5aQZkh3RiP0CajjvRFNrTYdFgoZg2Iyr8rDG6qJpAxDEtd+Y1a4JX9&#10;AXW9LNHShZK9XH08+urOtw5J0Hqk/byY+3YeTD3zVgXLSjZYXaU/0XbTDIdQZvQKTnm0s7l3ios9&#10;dr6wzIAMxXZD5R5UP9Rmve0ar2ZsPuY7PREjhkbjhChID0lId1wDWhrOZTuv7WDSbFSVI15GJ4Mc&#10;f3NPpQVWzsfl72nE0iqUkTQfr7hSleqxZCyx/mXgA53uMw2zQ/GGxbOWCPlMJ5hxSUeissGIB0gv&#10;UC1VNaST4GD0r29UomhJ7L5x3/nhgampz2fWFeMetG9e+0QW0+3f08wPRcaITsbyNyr2y/22sFnM&#10;GzhhN+UV8M/bZiepOcUSez7Cudhro7sDf8s0nhB4fuDgTBRnH5MbOpRRQjqDlCBmlcIO9iUhk1Sq&#10;pkrZ8qJ/Tf/mad5EQ7RWpWSCbbnSvD9fubnTUfXHEXt2XjXg851DZEIvso8GNxt4HAFL+zVYbdfC&#10;c8khyvrqXd/ZO8+GyteK7faKGfaJeVebzx2RZ+QZPxpExcPf0wi3HwmoETLQy9aWnyMk07h/6wWp&#10;JNbsh61mjT4AS4fgVyx5i909l/s0B62YHx2EPd/wm6ntBv2g47Yk93wfTsGqiow3yIiB0OSS16rn&#10;rWvFzEGZ8D1+F7S4xjxKEHxW9huZqKs0C+Og1egNQV7xyqi78c5VI94Q2FM7Xnr0twdCmROKRcRr&#10;JmLl14lugclLqxSreufdUbOfnIPum3N+dv6Wd9Pt/u8VIIDHZZvuvZKsX/ceuLGvVUgY8DHjCqja&#10;3jqPt9bo29oO4se13h25ELwyts1mg5yV99vGY6GwZUQIc2u4WqHp8fUXkMTTj8LPg2l/0NFvIGCG&#10;coUyyPlqHYq4VIIbrVc+6YJy+mxC7lgGQZZLslius5A43HKG9YOyOULIlo9ujJVe9okKtH6l+ky5&#10;uYTSLm1j/2h+59/UDBWJJLYH1V3OBvgNnbnI39K5nvUGMUQ4cvVWs5tAeN2UeVu6D0eaRHGns7YB&#10;ZoXlUkk+yKwz5pzDiJtGTprRSwhGNJ3R4DmHSKuxnsWjdS18Xapws5NeQqtAz5d3yzkODLP0d/Xd&#10;Z0qcGL1aOQe5VW+9e1Rgzi9dnOxwPYGwTg3TiUJmyBFkjqh3KLVpxo03pS+eqhcVCiYKKe4HMAMz&#10;Q/x+UyMDxTfH1bBzdQYjiOmVHkHpTrB/LzSVm5bogzoNcSp67I4wQhHX/L1o+ahdY7Td+W1VO2d8&#10;50jsU12C7x69GsIK4Ur3tmb36vVyO/qWP3Xv+YxDQixmCuWWIlaY10TPAnL4wi8OeuNvhX6L3tuX&#10;XP6Jro+oqF3h/kjGxPtttNNdepJOlWt4X+G5ZOXXB3ThA00ooBp+iVweAmz7WHHOw4Kfqzw8vn8v&#10;KxqIEpj0MPBpTg2AcreWbmDQsaAMQBPfK4c+5L3dIy1UOM3xUOrmHyDouGq8743MppopIUWYyS+z&#10;WRY07Jd3N7Otp6yApx7HXdJHT6wZxU931Wj8DiZfx1cyNWpdu5zbCLHLfYM6LSgDNwILjLW+w80C&#10;HRH7XLZ99AzICC8UF/mKYuSoLVzSLKlA0sLB+Qj435p7nbpU3ha75N6/zlY1gd8q7IuKJ3K789su&#10;asNmW1q6uTYr5XszWaRxAspc3XntXWCoYMUmIJDNLJ8Nk1qzLGiuf1wnRsUNMt1k3mhOcAfPRKUx&#10;C92Y2KF40NL2p4rsvlVQOuTMhUqir8Cbl99PCJXHmHuQq43Ku8KraNX/VgHofXbbuSVzZEXd63lH&#10;c2nqLQUQCVywq6OiveLEeiP8ikUvKLQe9/mOvBduv18n7c8xTC10CntrWdu/di35rphZ8tz5OprQ&#10;e3D5RHlEJRLuHs2/70bJh6hTuRh7hZgyIeSCD3LjMcvlVlP0llEqSZlcNI+QxYzljp2HqMp27hkJ&#10;35rBpjwlC0drVO0P3o44t9fOmId8Wjbu3ehL4XLdgRss7xH1e+2vgYIpK5H0EKdPZRoozLgyLYSJ&#10;07eQMC0eZbRn81KaNm20w8Z9X62p994MCLVR+8Fe57W/P+noy4ngTvj5/7U2CsdAFKqyO70w7Kv7&#10;8jEzU6w/vcCzNyatZ/klW7PveEb0HnujKW9/zPUgzgdK1aHQ09ErNU3XONbqYFT2D71pR5T4TUPB&#10;19rjsGmeptrM0xfEL4y/vVG/K9/8Yvv6YUPkbZwS+YZ/oQz3+MTr6WrsYl1X+ZmalpPmFm7V2FXa&#10;YnThG96r2yI6MYhio3Bq9fXuXi3c2nZRmS6GppnaVjtOfznuLVEAKidBCw8osJjIHQwVENqlrFdM&#10;vn9lls3X7QcAONf1DCEgnhH9VNnX19lpfQMvda/+fl/HTTYsEgP/M+jeyjoimR9ScpeEZyt1suEN&#10;XrMlESAY8C53V73td68nCzeETSxUma3s7hkMypBuun0MLeSe5zECz2WKcWuJyJ95apZCsWCKyWXn&#10;5oXXHpk2iwU/aOxLtT39eQ5+7/Py0H35eKZBzSDsigueaLWUx08UcUiKS4IpMotXZrQLLLMDZboC&#10;bAGnaWBUL3BLspwkDrub0e/MlqGe4WAjM3I9v4VMT6pcMyFu573zxzefLCbrFth0FGVdVUurklJJ&#10;X2P8PNGli7xL/jbqcadudwAAx+ur919z+5q8l3qDSMYy1lH2o7U9OaYZyvS7WSIEM/n2PdoKC1Hu&#10;wCeTONXMrXkAy9l6f0a3WU5YDNjmC5Y9676/cVvsQtoXMrN7Rw8i3uqKrculIcIWq1AmJH+5XWGH&#10;e8OSIiao5ZfKvRWXFFGe8AYw2Qqc+NjwnOdu0eeDKVs7HyNOdL5eRrD3jUuC98XaujZdYDISMsJS&#10;5xFx4JZsXv9dj6CqW/Wv5dnfPK1CsE3kRrZfVm0L45/5R11Sg80D3cWl11ZSc/4xuLx3WnGUn9TN&#10;Z9R6EviC2Ea1Rt/tbeSZVW2cvR+TOh3Q6PjseB4NHnKnjTiX3aSaanFxiYt/U3W+WhuFLGYNs7vm&#10;Rp9MHuCrnnpD2jlDmHR+MKKrl3UrXHMbw93ddnQNB57kYYn2pmHt8wJhMqhyiwNcBF2MTyx6zWhS&#10;PUVG0VtPqo+7ijwBVy38zaEX/lSrK40zmHkH1zngnz6Tt0FjfS3G35HrQCyL1RrMDkjdJDJrDTmM&#10;V9PJtnHaZCSrl6Uz43SRVYZ2hg8WHylrQ7NnlYEd1uHxRD1E+dF+zWR5KNNs0DxitG5o0eFq2Yto&#10;ivSIUuvGOvicQm55yG0jvpprfHx6szsoreao3avIq+00FeuxH48VJPPp7utx/5vnK2F9WXRc+iYU&#10;0M/8YXw+im/nbvhfZ8OzPbktdieonxPBWn7GD3VyHkyD06l7sW+xjb1fzdjqBcwaj9I9XT1ffDuc&#10;0dHl7p16E86wAXQyy7tM53RaIXhU9daa/dIPWz3Icq8iHYNd8m/3nB+mg1nPlZU9XYb42P7ogtsp&#10;4TolXimulOFCuY/z/dHvtn8lqzoL09tOw686GxQTcxka5Q9jg5Efp77fCv6Qv8XmhR5zDMBoycFx&#10;Lg76c90b+1CmzHfLtZ5VPvuCUwfgWblVIIb8CXCEVy+LBwtbvecb+69Tz3eC/Uv9XTrrpNfpC2uc&#10;4XKiJQPbtkM26/luIbG46IcOedBp96/M9jmOt5JZG7nVv6n65rMsuVX4HAvec/I6yN7rDkcuPnPw&#10;5Zxpjk9oxjmrccOLN0KLRppOhNR+Aapa1cO+56USM0YqSm4mbx4aHkkDh/K9SiZzrk3HNRAx5akz&#10;cwn/Ps+5v931/Hc7rrqnhOrpujfXDnZVWk9HnYbQmzoVgl5VxOyDItVHFSJ0jfFc+n2Z9qy/IVbB&#10;Xth1ch0AkxJp/SiCoGqaBSpT4ZPel5HZ3WJvQyAWf0/TqcXGfCnlX894QuO4qFtbwJ4O3Oyg7Vxv&#10;LOb7zhAAMHWEfxXOJZIcrs37Ulcp7uVXxu/90O2l1z4Ena7FKwdpK5+a6EwcCo5P03X/ekkyW+lv&#10;cutUhRi+A8Q/Z8dr7cL4afG1p0lpNr7nN95VfnGVsSUnOOxeIEj5FUElgpYk7r7qae/x5/QNlVZZ&#10;IdA9UUJiUW9n2oLBDsLMgHDXcuftQiwH9bfYjELQDWmX3T4fZyhh6liuZPBJ/ix0tl1Akpf9yNcP&#10;iigX5+kg7tNzaGPl6hZwpZ/3Jc9K1HlruNc3Vz05CJf1bn3oKHIS1ZxWNzdF+Ca9WZf9WwUqDjNl&#10;93zsr+RFabSDsPentPxqaW0/m/NEllzSmJp1LfEPTkAvMnTTxUbDnX3J+I/c2emto80eqB2HTKfy&#10;Ky7EX2Qk9V2ffzhXKsLGk8mE07T+39MM6/z7+Tsqt63rqGQvSzVyLlNyKsUT/RxB4PuCKI0fhd+i&#10;UzBUQz83WqOkEbVuem9PmxezcK6bJeBUFysn9YWrgLj++yUmhxR/ipAbW6lMC5QDZVymouwXWwZE&#10;+nW/XUh+dpmsb349c38dVMCnSGZumXEr2wB2MWPMgxE1G3DLe3PlBq6az9qaJ2LJwyhUq431dl65&#10;9Z+/5ODeNr3vRMRet12qyRUcygQZOV+eEtv5WgCyxyDeBjVBfnsZsTx3jwroXMDA7Lzo1nGVl3sr&#10;y2LbQAevFntSkhs+ZYK1jWXzO7EgeH5Y7HU2z5cr2y7sCMPogZiVPtkmlL8fbbcfU1vSTfITysp0&#10;W0KJWCnAo9Ta8lchv+/kG7dec2z7i8an3yO/s6S8oxaW01fA3TWhVunYxnhfKY+p9ximNdnN0EFt&#10;lUpYe2zsDoCfsqWy9neMmjw/4PepiW70dpdC9gaGj996ZIqb4viJkb4yk8uF3+RzcDK79u++0fa7&#10;UksgVanhSjfZPOjXd7ehV9t1uNt5NFBPQWdH4rENk8nbl/P1LvzXpzGUeW8X749fSz0mSNvvb29y&#10;glCkYcrt79tD0zcXY+mUevqQC+vpEdTFFnqFmHg5M0e4l8otzAJdrroypwjsBGzZi/Ft7u85aore&#10;W/1kw0fj7UJiQiizb1ypBl1bVoNJodCfN0sLpgrM+iYmkSsFZtCj35QwLuKGmVVCOe3HeWvqzchN&#10;Oj51neeQvH1II522Rp1dI1/e1E876SUeeDLI7Hz9rgfHpen/x4hedq/PdYXxVvXBzLc1GEB82fqk&#10;nwuFuY8uj2VJKhBLjsjll9t3dW8QfTwPJhU2Hd8uwtN39W+x0p3mqA+VfrgImYXnGN0Gq12x9f7r&#10;P0+4xRx/8DQ2zKar1no+tvOv4W8yAWfM9SQmCCHNaMLv0hp8OMvJsp8JDGa6UOj+bdpGuczfl8b7&#10;TUgKdSrR+UeFx34lPXQ/mWL0zfXXBCrrcb7nPuSQ2f0tNigKAsgHmTDLtF8t0UJcpNkGMQ/A7z9V&#10;WxD4bEHbj2AHqjeorpisTjrJeRjn025nNpR3fdEs1JDO6yk9Cf9tiPR3+2rWhNUOzkPop3XrzfMn&#10;7G/pfBujWTMtfn0h07BG3eQ5j+4MigWf169emV6Oc0mp++YjM/WW2VLi5+RlOu5+myt/rryzCzXJ&#10;9WK/OxEuuH9LlcNvP7PKm2VPGYzs6fOl8Lh9Ev9+tGlp6FdqVPNFqpVud1GrtVpJJ2QdMQjGcUUs&#10;Vvc7MFxNCpDO1/vTAc0qYt31lu8qmD/PHfUiPSNwM7EqU0of5N0fUruJQgod8fig4iObikus89dD&#10;P+V8gbjD7kO6ZaWlmHGzb/G3xaueUWqgx5J2hbJh2pcWPp5eHrlpVuZm0sv4nokptQ5v7Pre8O96&#10;F180UT7DjtrtAf0tBEGZa9+OG7uZraysQwHKXNKcqleWetF2Vnl/u422nayPtvo/0BbfzWA8yPSZ&#10;oUviXJGVPSdzHDVHx0HMbfQyJIIrVcrcK1t+Unk39r39r3qHpqtP3TmX+3rBeq+vVc37z/o+Yt8L&#10;NPMZE/gkz21mb5JrS3/T9Vu0n/zAZDPkqfnSkRpg2BIZhGflOdD9XkG11mnxDRcAKlRJbc3vwQvA&#10;jv06zFch97IX9XKHqDp2K/kh/9ZMeBpgrsLJ6Xfu1AUMy4sVvtZDfDP93Y5bv/+dZny+9XruJfXg&#10;PDiqwhUuuu+pKNccr2jnuD2WEe/KjVQJ+RT9ZtMDO2IQthTV5qTfdlvCPzPr+2tDmUi5HD7wPvxG&#10;SnJRP4PbzWixhZm/oNkEO2YZTYaOcACMgdavYdMWB41w+zXtTKPCIw+NAw+izHWpW1Y7Jm2LPzS8&#10;pAKWiRbF1q7TrjQGsxzMXP/KCMPnHS0pxzxRFvlN8e0kP3e9KroSa01e2FvOrAuDRSWVEycWs4vu&#10;I4Nu1/uX9hhqqNvVNQGovZZ+mimcNi0G8bx9gfSizSsk6jpOt/pKhzn/Xay07kEH7BJ68xN1Ca/S&#10;HvuGtMAidnbFimivuTjk7/qleP06nllP6UTZwTXKUIwKXUNczfL1WaEXWqWoo5nTsjDqthuNyyzF&#10;EUOBjqHSGfbTizD9+zxJsl2VJO3rdLDNNpmUMWIHmaj1/mdYUiDz6TTM8TRKdwqH7/tm8qV8yS1/&#10;NasnJ/5wYOdO6bmofRp5T9F6oG+VLIgCrt3WTacWXxVI207EFGSqUCbDQ+w8Nq84/kaCDLvJ+1o+&#10;NBftnZQZDElmOCxDvNeeXVRtaGGbJNmhPHhl4+cgQkBftZJtVE528uMSruHOT1nIQglPsXd6xtnG&#10;mlmHyYsfVf6+m9IGEFGbjRoglWZboGcA0CkNaIt8Z7RwVx45QNcgRm0B4boWWA4rx+Mv2rW258zp&#10;KCUKC5zsG39qXFeR91SzX3oZuLnGXH2m6v2HhKp5Ored9G8V8PzV9J6pmJnEnmnb0EQ9PduI/adf&#10;wHsc6e9qM2m9OZ9ybj631GbJSW9eBaOLxWU3hDv8aNyoMYOayEJUrlDl31EA7rLwdNke6kTawZK6&#10;OS+2AyhTrFY5jvPsFns9U7y8F5tjOzPFN2a6B823WiC51h2hBBp7Nx/jx0gfhcAVii2tsTQHjV0A&#10;FMRxckwTX++3awz37colBuVvV4xNXvk0qTUWEmVDmfMRrWalObJvnEvEmb4Hz90F1RD0Z5TR9/Bd&#10;kytlYrhBX8lYYPziLZqc+hAH12WOPvkmyeOlZp41budeolY8yOUfjj5rravVegicqPBTwQtF8/lX&#10;Zvkbb5rxP47Otd1UKIrCv6UkqSRKQijkUlRSIbci1wjh/5+5z7f9bTwe21pzzTnHeDOm31cX1z7C&#10;PEdcNUWXJQhjs04UsUAOZElNWzVElVd9mKuVSGA5dTa9nctPtPi5KKeFtlFIns3dz3m+AfPVMyEz&#10;sK19Bvp0mPuwEjd8gsy7JlH2valX0IgsT1fCXkni8fJ5l4uwT0SUe+VNofE90dII+SidVPoQ/BHr&#10;T29za3QRKAZCXGpbL6ua+rmHzB/aoZQW/TU0PhflPHL1dCHWZpe/oReCazBxfavEbGiRTrsHK8SS&#10;wvYsHsMb5mUJAY6XslTYo9I4w+Sv906Nj5PChVCHrW0hZzSrwBfI5Y7zx6VXbhTpQ2O8M5rfN7Q5&#10;zF467/eIXpPlQWaJZLvlhMEupv8qZruAwpXmlRtgjKpF35y7PQmHeBhP0u515dYZ18koqipqkJfY&#10;gHTb90Oj0JO4Ut6pzyIfW++nOaeBXhUvPRo3g4bO2qXRXf8dnbfRtX9H8m0GsVbu5o31HgY+yd2N&#10;UQOjWjQqIdvR2D5OfNyZIEPRV0NNoOs1KH6Z2Rxh/DSGPJy8hbeL051oXlk2p4DzeDQUEIjX0ofh&#10;C7JrdiBjbL8N+yxJm1NzElUrGWLLN/KWezQ4OdFaBzGS9tWfr9IH40GNxc8wv5FnJva8n5CW8nZ4&#10;YXh7ouhZGzRbE/0CRFx3Ubags9HeWAJV0xfyfG795aeNQ+RDNZ+Rf+jr329lcWEDbOqBwWlsKnla&#10;nnzxerfN3nNPx6sUSHhAWyf7+hh07JV5qayLaZdPF+aKVtPGuYYKRhyW3v0gW/CnO2dF7oPgkK5K&#10;ILN3XLtiHCsFSOkqbS5W+UejhyQPwEVk1Eshpa6UxR7x3g8W86K7fmfv/nnAZ8Ed7GitzG9uTsnK&#10;/mw+E3ieF63ppjsvw/zsjJ8ALUuM7xz0RpoCyDR4EjuE6Kx5dzO5FjLOSbR4IYOmtSncg3vTdYFv&#10;c5m9WsPcXF0Bm7U6K/mIPBt4AyPK5zDYpNBmP1dIdwRePY8zRzXC9ML1yORI5KPOGiJERv6V6r35&#10;Q+GZykTLZr6TE+e7jRwFT1jvAdl+RcUcAHg0wKOPiL+YwrhIp9AZ4EZzBcwvraN+irfdsQk3Xva6&#10;hgmMRstrbXZH+Ubh1oF8iKe2xzgi/Gt3V7FG04iJAXIeVqDReOFgdGyFZf/THPaj4nDjP9Rrd8dI&#10;DWq5k2VrzLrDD1j6xV18ejtipcAfIOZfWK132WWDkHesjJX9A8KgUWi+t5vEbFKFvxP66Ec35bLJ&#10;eL9VT9lDrPCyjhbZFDzYd7dTWt7KJw9f75OwNA1ql6CJc5KLRBGBe2Mg/2JAHpIItS27n7t9zc7b&#10;UACudj9Riw0uf8XT6YeK1eTv02QQuhptrPzVUxCb7OX8+gJ2RUtrEct/H2b/2Pgc5BNk9WFgyaoO&#10;8KCAvG73HNYNFUMWS9X+YVgCR5hg+I7Ww3W2Vx4tzfpzpmhtadap6wx6Sgog0xqthqvys3fbtxc2&#10;8JvS4tDvCPt2KRvskOi5PE6/t82G66/nSzj/84FUPCjcApzMuetFiMcY0IIJZ8BfXGcR/GZr1wJc&#10;XXt1ob8mxx6rVcqzcn//0CnxbTfYSSsVlPdIHQdi79p+0S8lqmoBRRUi6XAkUURa8wfLWuMNbydB&#10;jdtb8u8GuP/p3u0t9Ir1qax36YpmlLYaD0nJ154sk7fWuKLv1wKKX0AmWxyOFKETPJoCegxrjUR1&#10;fP3LVEs9Y73smEtrDXhrVHE75/ftnjllTgNotmzx/Pv3pTo+3QCE6WKqgy+AwfAPPuUGg0VYj8Vh&#10;t5n+Ps8l3gPAJsiUxJddXj7VsBwvOuqOzplsvXsy+bQBBbW9WpXeJPjt5Gvssi9/qQ4fiV+Dvw5R&#10;CG7NR/nzBTfkJkFOl82BM9F5F78my3dzI1w22VOkseZg9f271hy9m488JnSKnHPNpkWv3HibdazF&#10;3g/3lLdppJrt3fjVgao/N0G45iHWs09esO6RUEr+Zz2MiImseZ0qc8FOtw30zFuDj31ju8wL3KzY&#10;p1ksBn/fDQwQkzrHlBO6VWErE2MsdUanw4vOAILzSjcJJW/UYzKBFcPuqqOjKzh/wps8u0Avvri9&#10;rYBEtqrBxalgHqHvh2cSK9xfnlr7xGVhJlSfjttw/z5NFMfssRvu7INbMyPPqH79UyPKjJN8wcyj&#10;lFWKw0afWkdbifjI9e3LUsbxW8s8eCcHgT2v4TLsy9VcAPseDdhaOt/Y8np30kkJRZdWIXEGkUb/&#10;XdL79nBL7hqriIW4hyv4SCD/tLs/1Sk6dOYsaiDdDuBUUCuQjidEYKqV7v3NOWLdwKBRJIyzlHWd&#10;nYkUe3p95CmkCjKZhpub3SbmWiu7GFDyN2RBppRbLdnnVuyr4wkaZXAlHkGMmEr+lKutllf9QlzS&#10;2PkafqSz5W13Hy0a06vRlITTdrpq7Pl2HuJ6Tny/W6238faXCeIXM+8/ndXk6nW5zRhpkMYLZDIF&#10;6bjod5D5LG0/DkBwBLJgov86eOC4+KsWdV+/7OfUQppXcAwPXh9GunYJhR18AVGujn6mxImzufaK&#10;Oj368tuW+xk5f3sBknn6PJw/xFds7ay/Rlf+yUnoWN09mpp0eS/RhSC4CGuxCFSivWaGcOatyS8N&#10;Jl7FjKaT6HIgIZQ0bfjMDAp/ljgOdmI74bI/4GzFpNSOF/nZPr7ovvx67Y5Em5veOgrIdAq6Whfq&#10;GiRF0e3SbNesK/gimrgx3shseddDOOKyn7rG+paLQp9s5uh0DiwSvmokt109K3WNRzWlmM9VGvTt&#10;YlilCTi3xgN7f+ts6CSA7SOxDzL7zqcOGXwYOfBq1SMKHPk3/KSv/Y9oO8WPTpZWDKA8mV12nB9e&#10;VPcdtxucWJyWBzmnCU5IKt7g+08wvsv5dHO6HxuhAU48gTwjk3hWk0TlN6VGIDMPgOj3Gq5rX4ja&#10;7H8vR7QJo8D4yk9bjmigxYZnciMPMATP1iCxDlVZO5hzhFtNRlNmQhy6oV9SxarlGL3lAutfLTpV&#10;/Px+cRuZ1lJ46Gux83NAhpuRH3ZPBsOWqZN8x/u+tjUMFhQ1vzqXTW80jj12kV/quccyrLDLL0pk&#10;Pr2SvVDabCdJgJXmm9Ywc0WIYpo9cXZeJ7pGf0uaeI2BgJafRKeHIsj4ivbmYI4vrveodrgUz2Mx&#10;6KFujREmdrcT5vRTTTYgVWlGOL+ZW+BKRyveXJqnOgb4E+6W8i2/+NrmRta1HobpA3v4uXJlh/vs&#10;63GqJxh2nG7/So4E9ZxZqZTCP5YDq1JaOgKvFHdZ3/I2WFSgDe+1/ent5KkygnfujQDbyZvTjWna&#10;M70zeJejFOcmsX/sZ5lpzgAcyZp9kfpEAk+vv8bRzlO8EzOQodJK4Teu1zieUjv7ZX7uyU9lvGhD&#10;cMs5kGkEe+MYkx/Jo/y4vqpbH93Qf7OF55Xql9aIDR6csAP4BIVuN++NdkWrzdieHLbXrQa3Oryn&#10;7MIqPIOMehSmBVhDQkPfQx/CQjHGvWVLyq9P95qZKR/7t0GjIo99rNqPCi5/XHPHfv14LQWPsRCs&#10;G22uz5DCJsuTzcwrk3+zsyrT2TyMUe9DW7Cm27JaAxVk3LpdNAQTOEI1Y0TwQ62fpQ7xq7y9qqf7&#10;bXLb7FuL7oyXW0iGjbllm6tWGEN+Ci5fWzEPBhZoxSzpX2HR5QcvS360yfDfeCUF+6r/rtwrevna&#10;+is5RLtaWz5XZmSkALnBU2/th8/qKCcsSUScTmnoQYbNZAQI9FBo73IdpJBgDoEao4l/qiFVIScP&#10;j0VoR1GdSiHuC5ly95PZF+MaxtFHS2mf35cq+SfDjYiAbnR4CblNKROprHfGMz0s+vz74Y5nfdTI&#10;M9apnCe+ifWRH1f9fBuOYfVSuAOCa9nJyAIedIoI2KsKufXHWCQc0n5GpTE15Aiz/OpHQa0HMvd2&#10;U9BS7zZtbdrFgjjrZKDp6iYBN+jd2OpjUKXQHkS0FWNIAFvf2RhQd17+wO7eLlmLFTv+2R9ouWp/&#10;mafgpgQ/ce1Qw5/4qbV7nuiu3uqru79PU3jBUgA2sjdjbSY0c1kE3V/t6+er91+lkR9m99PkiuRf&#10;87dniDKg1LI0t5ivc5RuJ3KdiqrXVfdToObz82aTG16KRYsmVZZ9qRDNemeeO7W1Lq1ABtKFOsTS&#10;KDbnex2J9Fp4oaql+6kbNMybfxu4e+Z3IW/gYnGQI7HcVzKlW+Nsp9XO6bC4I29FieekBGfvOlvI&#10;kg7Haccly7eQIyfS676eqGhb/Ls951vWuxhfTzZC3M/G2foAFrrYFaAb8C2SxcbMcnK+r7bTxmPY&#10;I1Esq0DUepDLkZMFv4s++f3AcraHIe74X4M4406KlHtXRbp8V9ahovfJcLQWryDjnCPsdA4hpyFs&#10;JR55IacmtET1HtDEssIcWW+Yem3fTKdgUnqdx+zU/wq76g5mlLGHbNT2SX7t+U8FKoMqR1Gb4heu&#10;5VrWOG0LN2JbrdWM/Gb31+XARzF68/AT+LNsm0mfqpi6yPfcO1W1pornblciu88nvy0ejdr17C9/&#10;G3DlMk1gn4zvUM615jY+wiFvvTahQha0rOjwNSMnytjAgADTVYth+nsNZFRYIjixmvocuP68wVPG&#10;96g2G8Gdb5osgM047TU+yYTLdsVxz68Hv12r4P+Ab/SF9Q+n2T0PSpexuNO5Gq5G83aOvHv0u1zJ&#10;HPhiByg7AU3+3L+soYryTvLYt9kvhvdGWJa3Q/43raw2USnsz1bxiijMB+psXDDDM9mDzepkjXvC&#10;7KMQfnpAFg6VK06bzrBbuXTj7YcMrCp4NVaBHbdWS7XZ/xlMp/tXckR+ZaEPJjQfX3LmSFrMv5d7&#10;DyXg2VaKH1V5xORrenGywxgv9SoaFO7vbaq8gC1UWO8BEBH0IaF3fjf60PZr1NfRYVfe1RoIH6bX&#10;MBs1sjj1df7advp94iS7ol/ZKMPbEUGb4EkubD93s/WkwZ1OXjmbWR0huqddh5PyIYSnAmRv+YfU&#10;ikMJ3Ee9p0RylUl7Ex9LkI85izJTfJy3SkHWZYKnhJVyhP/33Xzo5S83fQMZ3nzON0XgCBPiWnZ1&#10;oX8PlnGfk9Lc4Jmp5PSroDuPxw+MYrEHDIgj0q8/ROn8uOAw4qWjRIQMf5MBv1m4sPKFlhJMEchQ&#10;OssVBmRq6fV9UtfPQUUtqI1u15BsZZ2woqvHPQ4ShqW537FET4w7zVWoBW83o3btj+7Ey+1WHRQX&#10;+WL0XFTKJnWnT7+pgSelGgO9KVlpbIf3udN3IEQBZJga9ueSrxym+yn3ulh8h7hNT/lmOxzcRyyf&#10;pBN6QYu439lNXeeaTro76qvd9da1UP5ieyWsZYYnvs5PYFfLr720KrB3K58MlqZCQYa3pIiz5b/7&#10;RiKY7gH334lbvz65B95RlNztQDa6zGYo7ugAonQ3uAa34JyZLfPo82fkLonRygh20a7ZeXdpfqxF&#10;XqtZrTrYs8OzWbtbkU7CDsAqD/u97Rxd/mveS+sWUWOePeAZDDrh0Ljq295aE6lbvN2oQamwExcA&#10;HxtOUFqdblQXQBXw+67Z90Giymb9Mzr2bro+Wy3Y0qoYbFPDK3WpINyszxBXX6/U3Yc5+CtuiVOj&#10;1abza7ztQHYLyyAKQyleUN9WSCbz6G5Hm3yZ4VqeMalHIobuinMfSX8N4gI99Qgr6EW5kQvHQFwG&#10;kgXTnSi56zROAH8x1jLp4Pv2IENDBpmVHj4OAiTpDYtmJy7iZ43T611ysxZd43PL3b85vx962Gfe&#10;/8W9PJfC6KbflOuzN1+6z9uP1+T0IBOxolXoY9FY7YDaVJ/P9+YnMJDJRpW3L6T39/PUhqODNOzv&#10;13skR7q5nvYaBMOvgKl+clIFoXoFtyOgQeKXw2ee1fP3iZPZquhKBPmdT3vSfITl6nb0wkvT017Q&#10;TvMgb5iIhtGtnkVhXJDDIJICZIbrlZA3yqbgcPNvU80QuE3vlIxKsJNzzShehVpjOnOyvDL/bW73&#10;c1zId71k4Iv0dX/bArt5S+EJr0HCfltNhlifNlgLnrPnD/+JAMbwDOT64O9Mu45ivTHprNy+47q2&#10;M1bRy4PqyOXnTi5VeWPp2XPUcoNrGNSImfSoeTuq50tS+Vnh+pmvGud3OXYCfYkF0X2+WBQsM+yE&#10;vUNgOIesUxJYoynRBplefm7uytmk6k3t/h7Xb8mhVN/z+vxFlOw+mmzcidzkTl20F6/rXjUtJ8Pg&#10;QcocJkU+mUcvltzaQNIGfS6fDt9j84QU9qTTmWyzjl2W1jVgvzATkJEexnvUJWF9YRy0nyn18IIl&#10;fYluzZxF++D3+AkXQ7oq51tNBno9aXPYaCFOksLvYNaJg7q4F9+tV3fRXLZHi6VZ/IWyEw8uMJOK&#10;NVHpjaFB//99o1b19lIV6t4CH73l/Au2WNQCxJXyl+cYMr7hiQz2rkUR+CwcNyTOlNufOaUimkHZ&#10;j18nZtUv9VrSo3DDKw6kK7w71EbCq9tGu4aNM1umMMvQ/+kKay9HZmOA1H94j1ZuosRswBAyhvW/&#10;3mmoZWb3WTH3BDslrqDXpn0CDJIZZZG6mQF+QRBOzp5KtSvejpNH/fwAKbrnBZn3JOoBZsH1zI1H&#10;6Hj4t5+mlBMFzVwygPpAepYOyf8+PvTa3eGED4oep4bOZiBwt1+0Mvh0omzSW9gTHDnzXGZsBb74&#10;URZrPCYYOdWqB7dfyJB7o31B/QiGDwQmVwTRoP56NsjnbHjb3YhpBjoweYHcUgUWTXmucSsYKzam&#10;79/o2gzHU0rK0nNxhW9f+TDMfIxz35T12qeFYlITCmThobC3e4/ako/Wyjan14K6OBflR7l9VSog&#10;01kO4tziSzlUInbmbcTdXHCJjcD3sQOacD0tmOwl8FrLoHshbsZl96oBIlMTfbeQhTlfszoFIPP7&#10;fkbsTEq7MtCx0f6oclbHgtEcY8gEeYsoAjKvzWDJb3+1y8uxV0VI2Qom44msLCtJLWMNETs0VFkj&#10;3JVN8BMi7B2NudBj9SlroosdzOtu+Xv+KTZKxP4iod0NuYXwM1++x/aWvGpKQmCQxJgDmeZkNzJT&#10;gFksqzDWOFAKmULdbh2LxY401XBe/jmjHmQg3N0ThC08hDWA7srRCXtkp2KmNMsqzZqKNpQDQ1d2&#10;30MaW1TGMvu0MOzSiHPqU013jIKMibQxZ1EvAG9Rz3KfIJjDRLVMw50McG7dUCcuEv9gdIh3ZuIR&#10;67RiGTmK6n1PbcYCX9yTQAnbPMqT3t18EiyM0ETqrso6r+d5/QpFXcJYnx/IhI3pvFnm9M2vaD97&#10;kD2CQTiAo2HJ8TC4NrRavlKC15zqZr6iz5J6m8PL7M6HWa/1qoL7Ot898BN2nrkM00zlDZHDHY5Z&#10;mIpw9hzmLFz1gvcL/mTEt9G+iyXguEQYCbNgaf8u0e7O6sEU6nYMiJEK+WAJ0O7RJjnQDrMkxDvM&#10;dQnQW3M2jZcjGQYBdIF3nidynrt1KkpNCHd4K9R65UnhDMyKQ2CDTI3fYpcgIO2fRE0m5TbX6PdH&#10;vlM390LrHfqDgQCJEVFbt8R9r1taofMOO27fjTxs8Sxc1df9LJZURmU7ZvbCUwuVXJcixjtsZ05a&#10;2RhIZ961+jfFHdze6wkd/8Ssv7flTXF6fYxIMXOzVgr0fCHmYlcirMeqRY/0T9lOWl96gQ1IKNl+&#10;w+9hRneMyO9grfHv+GaYnEdX/Cd61Bu3Iwr/mEvNczYt9O8UMHp3ei747SJAlF7bMQzCuYssb8Ju&#10;NNLK3nJxu7NSLeShdZUtaGiBQhLcHB72NV2rZvVgVjhlX9wBEkH6y4+RivPH6PWlU9xfdbSA1cdD&#10;VDo0MiBzTDrNHnXsW4lojWkZcXp2Zl5HsCzykHLf97BUGUtn5aetI03czt5UoOJZZehcvEb2cxNW&#10;2IHbNMoVbeYSXd0rswfjnha7hZohhjuqqc+Hucr7731TzHXb22uu6r6nQn/ztc/d2SYmMttMdtbJ&#10;ZonRYTyCRJ5mYHaUcW7OSZn1gp64986ceac1VO6+iuy1KkwsLbJvwI6h5prwUnuoLFSqrTUVNwbP&#10;7A5kTKOd2RCJ/5YjYVx4msreMD250u007Fz/eyXjO/jvK7A60IzPnxmH65EEreHnXnDbZnwo68tx&#10;Qw/91rD0GW1e2xs4zPOZJXfKqPRu+OO27XtF/ruku7Z6LKszkb7hx69F4Gpxts66DaUMPkT8FNA6&#10;ooBxPP8K2yW0O/ar2nYgXd11UqKA6lbNUA6CSqptwU9zV2uNtmOw7lu1woY0uw8E/ybtXya4gcyF&#10;YLsW3zIHL+TzKUft0zyiDMj2iZeNvE7tkSWvmy27vSkIwK9B1vV5rrUqROBvDjB7zt5USM1NDEIo&#10;37/nMHct2kXEuWUGL6r72ay34bolDIIHyEDHGXHZDmMUx/vOGztokP9Zf7KFEtw6v7S+K6SMM9wy&#10;j9cySoljRWxK9HnUJlrs/jqjPL85QAEEttPoFMtr4mj23ZXSx8r+1lhJA65f7V6bj/8aXUeAbUci&#10;U8VPxam420579YI7qTIYeOEVF8kb3hzt9U6TE1QQK4fDhRay2mX5B7vkS4G2KKUNclymrMOChgW3&#10;7fJ1COav1Xe3dYR+CbkB7r5krhKQmT+aWYot9VdxxVWXQpP22lC5+iMUGS10i6TY2ePeYclC8pUe&#10;djQ1pSyWPmply6mXjK67vN+dvsd91ixDwPz1mh81dFIs9bKLEllMXQl8yQX5bybN9F3zIwPjYUfJ&#10;3g2raJcjJA/i50oLCJJ10VkuT1y3okqSUUnqOKn1sohxyCiz9uDVa7GYkB2LG/uFnPkjKyNjb1DZ&#10;wCp6CLdAWfooYdOIJtIQZKynJ7yyjjWkqudLOFsye9xpfCdDrHEBl3KDRub27j0KhWZ5LybTxYPN&#10;ZtnWT3BggQBBWqcSav58ol5Nc7fovoTtUdHKtmqEE9ZtBFeTB67y5glk9nZikiU7H76SprEiAl78&#10;IXUcfLllPuKK8CLRFQOSY16XmZcXrbUAJqPOc1Zuo12r2VhCYEwlMRfdpOU8ANyWcr8CeZ7x6DTT&#10;0Dgry20dxSv+HTZ4AsaJPVKzOsJ2nwFngzjYTrZ4ISKRmBpqcCKqcf0niD2OMBwDOwwqeGd1r+9Z&#10;VfryTNwEbEakXp4W1wGX5LFnRs1CWj5FZzQD62CDc6/M4i7ITCE7CHewmfIOGi9mgk+mrIbcn23e&#10;b7n1ci3zfQrJ45OWFoNcUuLsZpNik977UHpCKmMbvBMuU5vnor46mPSrSsXANZifqgDw6IuDbkJ2&#10;bQ4ueJBporQ3W1vP43xwlM683hIKOWJHHqZUwM0Y+XBYz9636by8uiWLitiaQH5gMUzujR0ssikT&#10;BuO6aoOKZwtCUK1Y5VYGt/1k+gcEklFbg4IpMJS3B5nnUmERVX8isbf+ZdMAXRcxErnMzIJ9L6ED&#10;5wd3e6ZbceWvcZkkj9aU3uljiH+FsIGQWqJU26Tf6CCnQ/hqmWWWn8xlRu8R6HEs63b3SWnJ99wH&#10;mVFtu7ove9MPkMxHcRztR6tdxB8h1Sg3Kqr5c+YQkjVk6ETk+hXVWKQedN4lfOqMqQw/7m+IAedm&#10;fiLEdK/rI9tCqkuIZXI7FYqZkLWQXgVsMPk7oeuzD3j5/ZaDyr99xX6O1hHWe2fwnSfBE5RPpeVU&#10;qAwEwcPqucV4S83HWbUx+5xmRrxviqPhSim99vjwZui2tZ8w9wv1zvGdYTEsQJoo7YUN/Pj3aci5&#10;HcLyp1+iUrvSBCyYnK+xVOVYeVMmEef659p3y4tDemhEaC95WzkN90ZOTcCm6JZm66NHeqmn00Td&#10;PoMu75YaG/ugC/u4sHtYUn+FyU7y+HtGCQXulIyqmXukaMdyVnkchneru3kHxrwmQocJpzi9XJ/l&#10;37cJsqP1XfXlvzLn9+6lnnii0zzkcYgS3pRGA3pe0qwr9Ipze2PYRIVM0zpVJiWRPLIgQ+U928va&#10;5/H4JkgLR38fDFbH9j+ukssxa3njV4anPNXZVCf5bvYfR2e7biz77eHnwzrWfigklEhEoqiQ3iRK&#10;8l4Seef72vB1rP8a89mBe0z3nOq6xviN82zqxD2/RNaJvy9DCmIH6ni90zoE/Mp+r5n2PokXEkTK&#10;iHwoV1bml+iib8yjZlAmTU6p4L1Su8nCsnY3qkqAYrOZJXmB9SMraiXEZINlue94tXhMj5jy3LZq&#10;3WJvMR0tr0eEDlUsxzF2/xu/az3XSqfcQtl1YhJZYxUNFppMCIMzUGblT2eQLWZP+zmoS9hxfh5S&#10;dvteIvrL0ezYZSH1mA2HKJBIaFVmTe7tO1uHGY8rtY/JRSbSnmfxvVdVv6/d6IYML0SWXVfmcnnm&#10;vp5T744lZW36V0Z+yb9doUn6zNboEo27gpxyPUlYW3dXmteDzWs2AApULbOalduHrtGpg/Aqx5al&#10;Smho3wx9ELBWKzFnVvko9Dxm3ql/vSsxe6bri96fd2ylWNegzA38huV+IEdb5P59qhmhOOCU5MNn&#10;5FWu9uL1QfO3FC8mdzRvYoyZvtl2tnH+0m6QNSF/sG81eawr1We+cEYKjFx3AxLr2dHrlIS5Ga4x&#10;PQn+Y6DMfDwgZ0n4M3RrCZbHQ+11kao5HgRGWVl66RNvlOzTgQV2Di3c5M2aO5/W3Tt0F0p5T87G&#10;vpExYGiWniPMesPbsy4+yWhESqPJQn+vNjPi6jp/Z4GQnle+Az0zf3LdYSHhX241uXjoQ81fzt8I&#10;9Bfc4l3fZfcnbcqmdMra4h/D2eedfmTUl554Dbjxa70Lh7mDKuh6r7IiF04vSkbvuZR9yRaml//a&#10;dq3Xta1dt5QhH6j1BIyw2HBXiUQptz8/CWF0HZ/D3QycwVRy5lu7taEI4fBAu+szOdDOgwx3ZNyM&#10;m2GbvyyaFUi42Bxe79JurpUWlVoNwxAAUvz9pUkD42M335Q3wqojMkd3xdJHmHcCPjdN4eC5O1cW&#10;oxUBk4jGO7fInAX+XtjYqJ9sf2FqZEZjRm6ts1Uj/Ah1vHbwytiweHUFvHzFtjCorEziYKZDGYc+&#10;PLpqv0rCpsOMLam0j83Y/IvV5KM3ORUe5rrCwmQJ/qFFurSUyzaHjoVbB0UH73fWZsj+5VONKmH+&#10;sjkP6ALL32tts6Wu2fyPkBBdgZmV9NdSDTKrC/787WiI3HdQsRxcGjmXWbQ3+Mr6ks+fDNmCgS6r&#10;1JqZAE+GliqmClAepdAYaFnmYq58TusO5j2ADGub4P2EqxBfzEIU9Pa8FaH7r2U7CyhzTLRXXCQy&#10;BhaRlfqwI4riAM37KtA42j1G85HOYpf0nGLuUJqdPPAc1aY7HE8dVJ1eFxqFlBhkB6H67rwCoOMq&#10;0EYhGCADEyU8DkNt/N08RtW/+83Atfj9buOvcykedjZuGUhrnbvYl+rHccUtJKc1V/pyq3JXsCAd&#10;Te+ml09eFyQYRzYXY2NZyrArV/5RBfAikK1blikN319aAyvPa3Ju8kj1utXzUMbu1Vfi8BArIBe0&#10;VjFsgyVX4nTsiis0Lrou8Qn7hT2MyDBnBFfZ++2wq2mcpUcaV72ITr3t5km7OtiWU7e0Qnz4SXJa&#10;xm8SLZ6extLLQGV63IYyTECVWtVazgW/PS/dAt3qZQUCKWkB/TpzusXIaEAzO0DGpyNmXvdQ++Fn&#10;4DRI3ybnFHPuc2WMw/j2fhQP91bZ7+p7lQkbX/grSttjvxqa91cfyvS+PHZWRqVXYbko+9c5sj1P&#10;acZiB4a6zZFd17bpzO1zfWDZyvHXUUhBFMd6omUBasVSm4K17IRbeWjqxsADfOcbIOP7LHUDE9ho&#10;YLTObN+8K38vaaJOe1Lj5sH18TcuvTu/gwvXthNoYAeP5tyWCWIbb86tt/k4fq4oHpRnqPQNcLAB&#10;JQXIFrfP1dqD6M41H7APi3ZujvBeuI8ay3o9XXM2Yt/24d9fWnfNNEVtPZeDzGXcW49mZv2zEK5d&#10;k2+jGabQxdN26QNu17YCbtTCT37YCz14vnVFNcqHW9bgs9ELrx/bNig3Gg/2C46xPBXmns2mhj1V&#10;em5tlb8pLmnD2sbBtZ/NF1x/Qd4U9o94MIAzkVNC5sK2yS5RvLW+TFfmn7HT086+tE2IpbcGUvGN&#10;bUxBqJhpO8S3267fkrs52K96mYV+f462JMXOjEuU/l1xi4GceO3iScIgrvUi7BmMnGulxSXDVsyd&#10;KTKMo7acmoVi/sZZk3YONZ/O1dLVV2vRAT5N/U38ehSuEvx6mqYyqaoQTKJ1cgD8/goIYGcK0DWg&#10;DN0XZTaT0rVyE7/lyo1c7ggooj5a8/Li6I1Hi8y1kTN75KJmp9uXfALW72EMFjkTH3oRvVqyfC3X&#10;fpXic3Uc57HanPxdr72n89RgfiiVZ0zsdv9eBPxpCbeJyjRjZdwz6i461trX3/hHBKtzZEZJt5jz&#10;Y5vWeq/F9BE9y1Vf3DI1bf8R4wpGttIqZYvN84xsj/sX3Rp0YkyX5gusLgjYHZpueM+y/jK3yoDH&#10;+Cw+t1HlQw6Nyxas8qo1nklCbrj+CphLVVaC2f/Uyss70il4o5nrIOaqgp1ySGCVkOFWAVBeZ3K9&#10;GtTp2Md70iCoz7V+vjDCMqIWTb22DGVaS6FeKeD6hscWQojTNdF/g5gwU2u3rQEWxf3Fufz+quUG&#10;yzTxTdO9900Bg52gaZX4VHQ7/zpVuVl/rpQL51XG3qGzrdV8IOQ38U85cUuk2+O/DkmDRGwV0it5&#10;dQo6mWzDujon430HRWKHiHfszisAyTJ71XKL4DznHJmRGr2Wog0zi867S9rdIP9bftL4gVczIkNI&#10;0dnhpZ30mekyP/q8rdJmFQ/g0yDYK3GCx3Yt+3DrQ8y3dCf03ZO4YqiWPHdPWC1p4U5ui+42qVqB&#10;JTalWfsMa+1N8sjOXdiUaZg4d2nZlf7FaB9OAy/m7+9cuHkg784+eNx3dW8OZTZIc2ltPmGxYa75&#10;IdqyjvSwenh6etzr0j97Jd7VdFgr9qgfhtzNim+VpliP3/WqHxwrfEoYE+yknyBuGkOlWnKIXLeZ&#10;ooKRmkdC+R6XOpg5yn/ntLkHX5Vm2TPEUrygbvPffdItjkpWZ5AsmXc5jpGRaznr1AWKvc4jzYca&#10;YDit5+9CbrtobOSa0+mw9V0eG2lj9xY0u7MPU25BxnGpnKFl2Ni/C3soc/1Si08VDKb5c3w/V1aY&#10;saci7mI31RH5GV9zh00WWGq9/Xo0XHH1fDDvuj/9MGwZhVpQsUvu2UqfDrs5+q94nP204m22RX3E&#10;jFgBVh6sYOxhez2EMp0NtmMy2yxYgmELqEneUIJzkvU0e3WnI98HK9XEX8MhSu3cy32KFjoi+fMh&#10;aFO23ZJ+b5mrjhSzmZ03Ic0eUqIb5nc9fbbnr/Op9BpwJq+6jSKUERqXxWBR6+rL4FvL6+M2WE7a&#10;G0McN7cFEsN+Zh4ea1pxRrnvy/HSvhTOXFfB3q266hWxYhfbnQvAdWOGi2ydLma+1WcsUK3VY1c/&#10;YShqUStGuk2gDJIxqWT9wZXjcS3FD8cKlPzNmX/q5Wk/YtspMeHs0YR2sff6sRK7xUYhY3jvgvVF&#10;8mw17T27LwIS0f5olCtIaBUB7VWdmTfnGaFaC8lzTbTz2b+ezfWCJo9eD+bmXleXO0vk1ImrpzAf&#10;ZSrJ+FbddIfiTQaZU3MXPfeLCAsr1uTG14vDhjfu6IQrlKPdWXk//N08OT1Bnv3qB8Em7Cu16hJy&#10;OR5ameygDIjgNym9Ob6OND0hx4FCLUO7fKow7WmMFrahvVwcvOZHHpwyS1qTF2MWtXJGxi9rljEb&#10;Tc40mHegHYbjOteHVW2HRw7F601ToYnX7CBOGeW2/45XW6hJPG3YCGptUgv4M2p2vzcCKcnzWePZ&#10;r8ElARu2H6UZALDLuRPm1XR/YnTSHztUiveGdp50KkxG6qnafIxcqYp+s46tY8Jzg6z8RR81p2z8&#10;HTnItc1bsN5awncXLnhQ6gq9gECUALQjnrtVx6+DNVsjt+yxIrSr88h7Plbv4UwGxRwhPZUndqqS&#10;vU0aVuKFoLi4WOOfvNDA6d2SzGZq+da1aUt/iS6RuKilAhX7qbn6MtmRKS3sY2ZC9JC3N7v43+rJ&#10;MwZtResfX1kvvvIjtVdU4NLk2IVRhCxH88Fb6kAvoNteKhfePlfzwVMID7h/FYCxZDUv7/vfa236&#10;SYxsr7eiNrUgXQ+7k6HhdzGpXNPnGj+nvspyy6kJKl+jR7FcL7LcoWSVACecOYxv6oELY3543E7H&#10;UROtCYBnHo6d4SZ2lvXztGP2S9U1vV/+/W66RnnKGjrt1Az9Kjvoyp6+bVfel4AL0Nf1PFMHZHxo&#10;d2cdpeTllsd+YUpSHo3O+bi1PkrWdpUsZsXJE9k0MfolvRpcLX7H5YJXh450QVa2rbMDZVbpqQzL&#10;0LVXRlwG7V+HQqOu+TwMlj5DNA/0xpsuMywwRiGqqZbT1dGc5nUJ5pJOClOigUBvrT/CQLFyNpl8&#10;jkqt6jusYapmgYBmF0aZsUi/flBGEQv8EUuynxH/NahSXXa0V6trzAdzpPCDMPK3KMb4sPPGU4Tq&#10;pp7bq6dZf7QgqLRrFb5X+GEHrCO3qlZp7o/RrNyMoOHQS8sLX77lbqC2uJtNKJOtyFLUbzQbFdOY&#10;/dIerO2ubooQv7x9rtFPPCFgOPmyNkfns3Imh+RyS8Mmm+ZEqqTprY+/eQ0n52ur74j5GdaIkMfL&#10;PGZOdmGdXdHAOuPm7wUBZcruwDnNf9xqHx4AdWmJe10cwKU9xSNtqmXlLjcwjEe8KPoP3OMbAf4q&#10;PO0AHUE0ZzUsvEYCrbOXi7crbS11xifdnfh+Zyx5Vavuu1QFyVe/Og5lWF2oB/fbEml395tjdneX&#10;6tXDiP8MhUvkg7MqCveAg0MfHvfi2TXAhH6djdlwYe4d347HeM5tjWRDaguSQdJk/EiMTLnyg6ti&#10;nVUyPMG6ceUuQZmmvspy7b2R4h01JpjtvvnhiV876eQv2Gcv0sljDLVRxBv6klck70MyRF66ctbd&#10;4Um8VZ9D4Bvlc2ZbHV6KC0M4F5eKm8sPV7NV4VJ/vdffu/PXGjozHrD52t8NklWy/Il2p8+KUB/P&#10;lcbQOYeUV8huMqP8hVCE9eTK3EaNcZ3oloI50pNPcYsxWwJSwq/B6XNXrctwWH5tP0o5uhy19/Mr&#10;sjVc+JQ8KNPbAl1VGyLOsBxCJDnsIkcBXoDFc8coTgk+RJNwSZLs8InwROTdnn77qs3a/h6kmYO6&#10;PtC7Ccoupewjf/4CReTAc+gdrSbbxiwYMYhKjqlI/GumdJHZHKnX4dtGo44zYmx4JBUmR3h5DuBg&#10;MEJZcjGT1pGOrTt7+lKi2gn0aDNFJlNvlTlVVHOE2B/OLL82xdJP0KlfQKJB9NL3Wce9LXjt2Zr9&#10;txURrG5SdRg/Stm4eOysapdSUMsnv8JtVFWgo8chMdV6SbOQyxt0nb3mIVKTuZLDsVH0nRGtmEry&#10;mKCVBI/rD6f/ewgaLEeLhe4C9jbl1+h9sTrbv8iIMVlEHDrL1aqFVvISeoCa5utHiGavqNoQ2kNE&#10;oax+e5AURRbHhb7L3xtc5PWzWq3PhSnVPjoLHtBBMvDv1w0wlq8MdFUeZjt2VxJXsxuyus/lvwOU&#10;3yNHpULnbu8D3bTGCiKP0/icXeBqRZ7M3ZFk+mqPpmw/GfdHnlcZo6GQn36pK+bq0YeljtI5Fvkm&#10;8x0152LjhtP5HXjBs4AP6WcezjiiMs2/r6f1Bn0oRUNaE8A/y3FCbE6JPh4G7rsz17JadKfO4r4y&#10;1QpkmXDqcDIxqfJpD2HSR3G+l9vnKf8udiXjOIrEsF4WpBjaGTthJ68qhqFi7klSS42/T0NU2ZIh&#10;RdcDVct0RvPV4aTh7Gf+Edn2Q77Pzp2yC2LYw8lI8toZKCYF53tX3tvDEeSI9dWwc68ytRkLRjoM&#10;u66VRicjDyqVzBM4r/eX2MvIn1UWygSt+nbLs43OuCB2id2CXHwbOJyYvBKedlFCKM1gBxnOB1Mi&#10;Od6Kp32UrQmQtdRGTWR/L8mQYK+FBqdsZl+DPa8wv7z1pVy6g2NhWlpoSfglD39PAZZTqi3+fCYq&#10;znD9+6ZMpwtJCn53PcEgTpoAkLWNTd0Jti2blt53h64aPWQFXggGJKaByFe6tRAXLfaiOaOQl1E+&#10;J3zKd9c0J5ZIoSmKb2EfG8rU5t0NXix9oPXaZdBG6XIoP0hLdI/8C4wK1+ju0Pz6VAZddLj72hNG&#10;8tCNfGKJ9YBskNY+mpqv8w5u3H5uTXSC3G2MP3itvrvsptMnOq11lgb517bjmEMlatc0qT84VAyp&#10;MDrq41JjuxJCGSaNLn4/Dch6JsEOh/ywxHJBiyxH2whm1pV8Nv66mRb6WOtCdWlQv3h7ySbtmUpg&#10;YK3uLsVcl+ykbN/66wtwp05fVNYo0bu3J3fmhsqwQf48gHmX40+f4lvtP2+NzBRMFLqe85mXkC0l&#10;HYzbZF4dNBtGy3X5hlweQa4HTok9fnwmqkn6K5d4ZSMjRXfxOsz9HTn4IN5H1LVuBINN/ALEw7n/&#10;61wXrQb3ks+1Fd7LSNOQUZHTRX2X2LNsSFLzvPg+PGTvSt9moBeam3m22j1gi/rZ58ahs89kmLws&#10;WoT/5UrNtNb6O9zG3Bsm0uPG6hhptcusAU1x4OhI1lrA7BD4voHSMq7W7G2GElH174fKlGtW1pUl&#10;Ox8beYJ7IRYSFLprp1O+9JDtqnIZjn2MtWtKqVFAKg0VpAmVvzIYYgxLKxV/uSldr+qKg41mG/Cc&#10;zJbn0605fMfjZtsnekoXGHyj+cEdBeihuIzh9pmb6bcGwwDKiRm1QSrm9D/XZEda4MB8Nsf72ah9&#10;aA/fVZeEMjQ9X29pj9CBZv2FCZ14/W7EyP1MZTZC3vXxZOB11EJpcaSCaX3+vIcvd6b5DaGkuSyy&#10;pu5Ra5oUlBoxzor9Xo6fh0FXAkYFchgvtt9VzIv65a+Z0sfsps1/Nt7pRGy+zs1FJ9/scl94uHRY&#10;NFl+JlJdwloWQLWdRvfVbvipvnFpu3de9J3cC3YZ+zR0gxvk4hxv5b/8lNqQB39TwLQmu7Wx2mhJ&#10;D6FMPeIQOchS7RVCciNC1DdPNyNtpM5jiPZ6rVEeujzem9sLVul3npxMVZqp4LKWVsz3sKqt7ofH&#10;fHtyG062UcSWT1m8Wj8TMz9+wnQf6XSzUMbfv16nM8KDl1x805/j8cM1xF1/E4/cLdXKccrdzFCl&#10;xYcNkQLrznTvQs7G8iHl1xN1wNaJ3XzYXgN08Hle0qhXHpfOQpx0MvzGtVutbdlqZ57GxF9yf12O&#10;ENCQz2q3Mr5W3guseruDF2CD2k6/1sBns2iQMy4dDde9aSc07sUA+NakNwverVZR6dWxDVVs6nJE&#10;TQBPFcg/1tyJq9PuANGmuaI477kFs5f23wGqWt0c71kfGctOePQKI465X/eG+9TGWgPZLwkNNS+l&#10;oVrxMO7Y7iqTWAHQ6ul6QXqLqBGuvP1LMQ0js2yVkTH3p2I4rJrMtpB57WTkE3sHl/n9TdiR7Fmt&#10;nsBW2RAv0Y/jZGx35HlArWbNovAWHH0zuNQxTY7vR+022a0r5SLRC/mmdarAxtlu10lPlqoc0+oq&#10;uEl1f+x7wjExlHxDEme8C2IAH/172Ox77dcUabL188ChRlny1RN6yYyZ3O53pdc85T7aD2F4kIuH&#10;4cezslL1izq3Pbtml0h13dEM4zzbOzBVBZicx3CWSs4mpITgrf4jU3nsY9cK/u1Dk2FQm6Hf61WY&#10;XJunSV68HQrY/Nsqdy43/FxouS/hoNmZz1E5i7idBCq+tr5XtL/9XMl+XKhKa6t631z8ynTdW3as&#10;0YHP749FPc8WJY4vD8fbae+vbVfGUnWWtEN1LnlV+N3jbh/x7H6ZTbCyADim1Rc00vv0O9fVcddf&#10;u3pdyxEzuoAxhb51h250rVbn4egtLFXYAfsBtHpvZytaVKH4NBIF4npopFCmn6vdnlW+Rujv9uh0&#10;SqreJlxVj4UZTJruVXbjZ8clPfdbnCQYvVo3eVKyXyTxqnw3N+FaOt1KDyyi21SL6b8Oe2zZgBMs&#10;Yw46KxXpDT6NEdVBIxvK0F/8uGkueBZcKkPiZ6LAMu1t3DYdt4E5cJBt+3uE+/0jynBbWFcbTZVH&#10;0LmqvrCIvIy3rpn2CngzUdhgtk0u6AzvjfoJzsjyPc5P1tzZumktFcqoXVu5Wflft4UlPXD51Mbq&#10;2lfIPHngbOaSnsSJQ2VJOm/uQVsS0N35El9hAQQMpmeVe83qOyfPpQ2IXdHrfFG6cBOZjlLl41Da&#10;S1eNzVI/iCyUOZXqR9lmM9AQvG3Ul1+4vRoZbrVsgH48FvjTVePWm/D28+jgrs02du+dGVUfoJHf&#10;/fg90quCsTbjMqf0cP3d98SvUbCzUdrajF/VSWmZL5Fp5P11ObSx1brsFK81s9+nIk92Ye9yozLv&#10;xoHoayFb2rC3ZmnqHO3haOq2w6xTavhsj5ADZSbsGLNMuf5zNVIuHPueWHywd8TpR5k3n/twWrHc&#10;fiXIUUco0/j0arf2dnYTRjsy7TrmfHZpCI3gUUbj6StbHd5z3QP13bLhZClOAWo3LAIzMExh/38z&#10;YkgqJ2DpEn+cqMrMfc6k1Tp6WZoEQbrpAoLIP6J/Vf8enSOvUvC6J44xd4AUR71K425U2yVuRzT3&#10;MVlotJaxVF3Q3/kShhrl03fp77UH0i7/EBeZvsriPXq/y4fj7pqbUZZW3Ck0jn8JERqkCV/1uGGB&#10;cUZQpn1SP5LZ+G0Z8xG1X8FWmZyFkL6RQYKeBtXqPfuos5/vWxF+/Ak5NAdPoJL238CHTKZirv5f&#10;//PPP/n/zv3zf//53//IjblDdnHAIxVjjz5u3q38PuazHa1mTbOZC2x4feS/m5uwiaCzL30yrbXL&#10;JHgxMpwh7N+M9TiuJe26lPqHXDAouzMkydpR5ovt6OyR6DdGDVKdJhVlEDNFGTDZtWd5mrlr86Z2&#10;CgZDYS9SA2jDJYeJGFtQZnCFjH7MXnBFg7tBXJiqHAsIUBs7cs3ZbDXYEF3CBbKBZF0LfRy3Kjaw&#10;afTfOtt9BAs6Otzmkz9yV+vbBl4aT7kH42xl1WRAZzSswLv8tsGYUGZFaXrnlSLLbd+LzCDwDwkM&#10;3k+d0bs2r5H1+UF69WNMJgfWFADyL/4QBLAVJkxhN67YIgwB3dzO48F7Chd/P01MyE1o7QUkAwW8&#10;KB+7NqVkhxcoc3vDMiVuStRm1/cmt31QxKvF54eeIPP1Xcd0OrplO12xcwjqrZKc+xRn7L6TmD01&#10;Gd8VjTso4iJ31JHvKtRD2vEUt0z4nyPfcWi411ecev+7/zuz3WzfpQi6DYg3grY+0Rjd4cHlnLmA&#10;yxNwEvGu9/Sam+o9L07UbVdhowOS+QnjsrPlxKkj2u3KwQ6kc7AtU3gnQ3kwYU8XmEZjFEwFqbBb&#10;XVz/yqC3Qu8uLFqcV7pImz6nvPQ+q9+mNttac0kJJj8oPiAf/Gu7jPdqABFf5IkevArTbaJu7ZKH&#10;qyvvN/QQrnQSXiHETgyfr7/HpQm/lbGKjSWLv6f1s2aPFzY9G/Dqpzcq1W2sdXYhRfa9X8wgSg/o&#10;VJriKWuy++ZtNGnBcdkwdWCQutqhbWz9neBATydPjm56if1dHyVrt31rEsFVpywDvIAOzlX/Pg2R&#10;7rsTSGvSfOMgl7D2OU+5vb5KuHTl/iTPS3wSx82R8hkQzK5lvR1c1k8SNKaMSXHRbbtp8ijXvMyh&#10;5+uuuWxFa9PcAEh0ioA3+Hlb3/mn1f57jJJDdBSeSABvxQuSu+J9a4IdCqfKZlAwj1S16vZm/E3H&#10;iO2QUKxxY9Cl+gPXO8YtWCsXMD9stGoFhwbJdQFPWMGZVt40aHnj8o5pDaNCu3pscH/PN0xZvble&#10;fgZagaa5KOYeoNqkJ8fTdVI4esu0VE+1wvRbmLPxe3zM8nOWsYNRASMBRVD1VkETm3cTvoMswIC+&#10;Cuu/FrXexovGp+7tESzdfE5F4FBBmbp55XMP8HGQXbvSow4Dxf9/js600VQojMK/hZIGY1RkaECm&#10;IqISRUUZIuP/v++5X++Xdc+97LP3+671LMgtfC2VGq8u83qhBbf2AU563C4z0QTI0+8Lxxc3QfaS&#10;SMbqN3rcH6XunljTU364E1T5OLbmmB5YIhqp/SxVbEXa3/dmBM2LLf4stbt2m09ahW0caOnZ+bqk&#10;OB3Y4fVqkjs4VAqh8iKOOcevuqeoP+fHE/2Imhspe7jPjxWczVhT74L3ct+unBQ8PDzeM4NTc3aK&#10;c6fo7xh93Hbm5NlE2dA5w/uHH7N1Wjsi/QKhiWhaGD6Z5/A1OR10xrlxl5Hb1mTu5yXikHI8pevl&#10;Af9ddusAegLbxxnB/QWw5K8bo8cUtt/6elZlmkIEMs9iYR6/ksq6J7ZRyUoQv76G5tBF/WKq761/&#10;NZDXZbKJJfcL7XiSwIb8DcI8CuDxXj5dnmxH4c0e/xRRVo4ycTpuBDdX6kFz1zeV3s8mdHrtojHI&#10;DFqHkxHqKeClAmpy7dEWlaQhDd28LEkm9cJlsEeZ1HeX5aDxem/LrL6qwLDx8bbuD/YyGfZflLYy&#10;Hm99jsHKOKcGH1NFhMs8y8adwnR03yk+AjKOVTtZ8JdN0VX0uHh8hbr+xuAnnrXESymWcwjflVxN&#10;RclGnrnLw5F1fKzUzyOkn6eGcuMW6yNZqQb9UWm0cF9IpS8I6EvNKMt+Ka3sgtZpze3/ZIo1ISpk&#10;51NrKqrqu6aZ792yJe6qVSNQofL0scVpQ2zp17p728x3ISd3clF1JPGp+P0NpU7NxplppbjObKwn&#10;yUdDuTI/iHM2TT4ExnOmh2SHryfIMDNokb2ccK+Zk5g3n5lCTSc+6r/h8TuonU+13xGZbopKmSQ7&#10;Y8Shp4FwXFRf+ubUdnrjTDj/zutRW68KR2uvXtPtEupXPfuKVJ5h/rYXEWM3IAKQQZErSyyW3zs2&#10;mbRJoAmOWBIVTFQNwtHyvN0hLOM+aCdG17+3kF/zDRJohfcQNdXUe8i++yidx2co6Ng9k2ciyUUR&#10;auFnqx3ZadHGRdLttaqSIJObqXVnixN+MqDEc8VWIkzM86s2X2q8PZ+WxvpoonWba+k6GbgL/iIp&#10;YyybQE6MajhxMHNuVBa2OET7UkUmxR2HUQtAIuONEqOgztrXiEEW/7vlhKe6tTR30PJZvH0nFPEl&#10;bMwHTuPIq0fHAIoOv1XZJ5PvnLKg0t7zC6OQonf58YtHbX05U/oN++leK9UB+YmENMsc1LgTHhJw&#10;YG2c28ABVAD65+vg56PRqqX1a2NytjNJqi61N+5m+8C7dy8oLvH8mOei1WFqgDN5u5gcMeWhZSfl&#10;9uDtCFyVyaU5+DVwLG071+i12BP5wr32jIqQJ25VrgK3zZ2h3gRkJmcwzDpvu6c8RKFbt6u1r7ow&#10;EeyznTGWRKe2oKWZe1Nuvn7v5qAMmynn+oTFmpt0B8g7EVNhgYwNb7UAE+t1YtXDtwCGu0ofgb3E&#10;tmf3MGATggwgb6rHMq3lyuei1+V7lFDYIjK0o2cO1IEaBLviUD0cwBqzqa7CY5aVC7lOIbkw30fR&#10;DRpsdmBzAphIzxjXiaAFAzAr/DXgmFBBMOO6l2Y4hXogM0WJC6yPEmAfMKKhzeMuyhR+EYKOF+BF&#10;kIraLGHzIbjmo8lwilaY8b56sdAzAu8b2jR3nV7zlWwe8/ZBlWwEkaTdOXe6xshngPczqZrX9XH6&#10;93KrrpaJQeN1xEKZ1dcgc7NXTixXPanIYvy9MNS/xZ3eOkRwm4+e6+Z4rB3EslxQ7U/ZmcJlcD7x&#10;prMeBgQJudEOfOHaAPZhuWBmz2K218xFCLlfgwxRfqq/lwgoFvagQc6gWLp01sh+5sTtoLA+9bKd&#10;3FL/HR4oUd9aVQTsoV7adJ8GtMV/Z7byvDIuku8Fogy9E6+PfLeX23xUD7Z1Nm6HjXlzvFiWQEah&#10;y9Kpr6bEu2p2SMAtvOVziVhdz0OLdB5nLs397NDAt7p8O1P3Qal5lL7MwwzoM0VTI/DxlM80XmUZ&#10;+dcpFeN+efMRLsedVwmusJNzcrvsTeuBjJk/l5q5nJXb53NH0+KqBdmdb3o9qvzKxo1tYz7AmtRh&#10;I6a6dhn7SgsfT9WlaxzTdU24zyavXt69mHNnU/kZnfrl/b0Odj2r4vcG4a1vsRlpMF5tQGa097se&#10;4pAv8nK8ZpShyYCN5fB0gpXeHK1KjESHZmMxXD4PtXMNCpDf77dFMKqcEs9HmlbjMWTmIJbM4c9+&#10;W7AQPi3L3bggngVOB5AtXp/mi38fgbBBDNau+xnOxKM/6ZbfR01rDz9dsFLCM227774U6iAEIU37&#10;pxHT6dGw4eDD8vqDM/CC6pP4o4pfj+QNWTFsLX78EKB4WT1es5eQouqXFXM7bILMsvEJfzDyuv/0&#10;8G5mlxQ15amnkCRgYye2FP79LLLLc6ULUZTFDGleVoF0T0XCWqVTeuTmcPDJ1+hv4RdcFq+31HHS&#10;hWZbg8rC552ok+ll4jT6gIwl7mRfzfUlJxYPTWQ7ctb1dYovNoMa0VOneY5Axzf7fD6cuWZLQLW5&#10;BvWIs6Upk59nfXJ6bzXhp6+NbfuFJ8i1Ro+xp4RRJ17O49n2wbLIkf73vhk9Rhqp3aEbvkd29+YL&#10;GrP8R7jaOeO6+gRqOLredhVA8fF++Cs1N1WHKd/2y/tC/pIvw83N5SG4GuN7ix0krUWmMi/0YwBR&#10;VIP6fZEDh3XHPYV/F6jdaRwhW5UIgkume2fYhPEa6HS8T2XjxO9fe61PF621tdlYIz96PkzIHpKD&#10;Vn+ab9ljjgCP+NXK/s7jFX1CijezyPRHpgVJuwPyWoTqY32/AeYPZMqV/Own19ZzGn8V2M/hvpaX&#10;lx/re319MAROn4I2JQtzFo3zkIutz49/S1awSnT1s3i2JMazYz7jp5PrL87OT42LVqJf+iNpfvIz&#10;27PZX10+Lf6Ozq26Nmjm/sNScrsn8L1f6s4hRRPpq8MZ0nGyNet4hNjqca29Gt0o9ghP7P2C0uAR&#10;Pu9/fgHRoOJXuegL/eZ6VD23Fs+OoROilJoxZ3vx7oVUaZBR7rX5yz+O6m+5cpO2Vga5UD4QA6LJ&#10;Qd2OJ0VhW0ehGu5JSuN82g3rDpc3W161EyflQqyy4cnfSf1ycwhDs2IYUiO/5Ah3o31MaLSwhx1o&#10;GK/+Hh69YcVqdUeVDTpbLZJzHSPXyHqSZ5b10bs7SQ9Vv5PxFTPYTmvyoUW6/FIPMw9neOoetVYl&#10;E/ZeH1Q0jXrfnxSHhaLKtNTtzceRFFo+clLL2QKeDWQywxhQGbVEO9mf/eZQEtcCXjm9pL3jZchP&#10;8oUBWDXc6o1ddBf6S/gwR4NfL94CYbU1fwhcWBG1T86XYRs2wgbzh+deMGJewphc1H1xG8AXNLYz&#10;kMnZ1LjQJfxfAj76YJPhjQ3/NDPrEv6aVOsl4bBgySDBn6bYxNDo16Im/W/yUkn0XVOxvnGigmKz&#10;mNQ2V8E39kCRCqKOkmYvOHXFEn3RK0LGSQSZcp0EXB1HdyT0esb5yXIuzVYXGn3OSzwRrcVgWVZG&#10;paBkMstnlB+W/d4KSIKplk5b9mYhWlGQmQ7uF3Qqhs1eUGgqK5/u5DdHCA1/rRp82EeLv1PgmSB3&#10;WHEWxf2Ij9t3fz6kLKwrzvL2OUvP/c3jKCGP3CfNREj7LUIRoJ0K+ht6xqCEwbp7jsIe+8eimRAi&#10;PCuZucJNXkU6oF67oJPcBKnwCYTz3//NRb5Ml7HHm+gkotadzOW8kqsVP9uYTLDsHWlHU7ZmLOdK&#10;t98tT+9sp5IxgtbuDD6jUijQ5usBDzcBj1aDutTrYtQI7mKLK00XhSCR7u/NFzBEILMcYeCEa5Tx&#10;2XM/VfpUgo3r7w5Rempu2oJsSS87uPkMNc163UFbu7tV4AgjZrq6ZadJO3jq0OM0OvzuDdX8XDM+&#10;N+KBCmWYRvlLYGsC9XLn3vvvl7RJk7E7OCd0kX2NU+S8N6HG5asMSkhL+GxSZBc/grEqgiE8S1wm&#10;20nZ6BfyjTziY+SHwt0v6SDcc5I+omS/maBS5fR7F3MLvDrtArIP3zQF5vJ3ue10FKpQOlYe2VnR&#10;alybd4pIZ2jhZ++OOjgmEPK+bNyWLuIWV6Uj59xoQMP/qpLV5PkxKkfHRW/arrn85opVb+3gmGS7&#10;9zontfkj/z4Myq71hNZlkHEkm/Evp20e3g83qhZtrsg7QwaZ8sOJO323GNIb4ti/nU2EfPvS9Ol5&#10;dVIrZMqfzP0aHAMLgDlioITfqBLmX+hoH+mf8SLf5EKtH/Qsdxmcpn93aIJYaGvFHtbxsHN96cd1&#10;aT2GAlL7uHBqw1oGdoo3R9z3/IxmxgF/o2NjhpVRqEgdUPHid2ChIMVTit1H0ghVrpln0m/42z+r&#10;kIJB0b8TlpavGZA56HbsKOfcs2/oyfmzZTjlO/ww3QQx/G2TwIneHJwONWz1+E65ds02tn2yEDUe&#10;O3OZpbFPA5nPa1a8eMj7QyHPfS/5G12TiXHvOcZYPT99w26NAhm1M9S6e3tBbQzmqtmituMsdd+W&#10;2NJzjlvNkYeWpKWYLsX+edw2mfFh9fSmLvN8lrvR6ln1OeuwWVUnl9t1JHz3tTkH7VVoUYGNQ+bg&#10;IUjmOl9pION9xTZbIUaT5X1AI0BrPA2Wo+Y4XGLL3HzbwN2y1/hOZH+Id4fXZJlmH3p6uB1EpJ95&#10;RdIR1ijPY9VYn/HXbjTtVW9JLi9f/a0zcdoqynJltRicQGYsrUK73X+Le1ybjyfp4Dx5SO1lqWEc&#10;atxyIzpPGIJMIjZd2oNve+SBvXgaPmgYOz1OYvN07zSTAGtgy9g02fEJRRpqb+EQZZbiV9lTpYUC&#10;bwcHGcRcyY1rJ2nXb99ox0CPxntVhB3wOfqKqI02qrmC0HJ7NuTOSSWrauVfAxbVl8C4b9KFL+Tu&#10;9brVnYok4xaJbBNKDtHC6rhnah6RhbKkknj4lf4utzXDsx22kDWRUgxBKoGxZsuTsXhZ6HqCmPm1&#10;T9XXcdGoFAnhPItnTBVWj6oxmCnLjb7Ni99BIfPO9BSYhpixdGfcdtolG0rL8P1eupg3rjwUjv3J&#10;lLysCRVU8l73egWhue7Y/EHRPst1nlS/1GRXXDSsz22NiTxhPxmiGwwMPU70VvpdsnQD+pIAy+QS&#10;u3yNzt/G1+vor2joOljnIBWVbDZ96dr5O6EPZtucHzJl35aiMv6jnjHnN/yqGGsWmGKqxkx9pQBS&#10;fGjV54btnScpYHNddIOsSpllcq+WuFUJKkSgY/eilCr8a45+6Er7XN/Tz/6Qvb17Pjv5e7BnjeH7&#10;uC6S3OtOuXD6pbzgSNoWbPDemW1WD3CdxY9zowLTtE0cyzK7MbXz/Sbo+/bKsLcsU1yyn/nxoaRU&#10;eIk5Q8DS99Jk82Dv7zZ9WW/umb879PLSYdqnmpEZ1ufa61cpDxSIMVz0D/uUe6m6wzmxoS1sfEpV&#10;6ScbZGdncgfIg31zXXmz7I9WwJPxoqvVWVhB/Ir2k1hrDtkpy7GD0/Mq5m9B8e8UoCO3e0uZ/Ujo&#10;DurIKA/GjP10XOe+skBScPG7l3/JScF05DXI+VTUn/ad2NGb9ULujqxmUzCCDoqdMYMcv5ol1eDr&#10;yYGpGkb/B0dxHt1Hf+3W/6aDyASbqxMyLR9mU3S0uvXMcmfv8nfs7Rew5lgN3o2stvl9bPbOWiRb&#10;kSF80NhWyGjC88f6+/t0zyvuAXBgCY687ct/ZdpRZ14nmnNnkfai2aSwxUAmuS+VvjNi8upDMHfY&#10;KftdQCtVPeZbpRRHYQnbHr1yAl2hO7dtrrXiYpp5nARUrxc5I2O6DTzoG726aE7nb4k4x5/jEK5d&#10;4/xhvVWyAbHb8+DYB5mp1/z2V11g8Fcm9CWjNNwzYN6Q1ncvuWrtsN2npHvXPjeCTFpjD9gmqyvg&#10;D+32sH6E8LwfrG+3plML9epiuSVD9KEA2QT6pG+2u6mux6c3Y8c1kLGLp/HuaSeolxLZepZq5pbj&#10;CXUeDHq/HV7ZmBB1QofNqVgDNEp16j+IuLhE8um0oJD2wO76EMTpyat2Vq5imaDsGv3MqNdYN+/b&#10;pN+73dkTv/78PaNyWTvBe7PrpX9okx1vsWjmzcF1jzz2G9io5mpQOtP4sU32olp419vyPt7JDQfX&#10;w0k+j6VLqLu8nkWzxBjhf1dJn9cfuYG7mqTFvUp0qcz3SMqfv3+0pWL/rq97fAzIoHH2fAu2q7cv&#10;947zwdrXO5N5bvj+THLdy8++srvy8znpKVITMoQrs+s+7/uLYcThtpzZ/+JH9XG7ILpa27Ttfjdq&#10;r/fIB+y2jQHIcCN06LDxHRt1rvJmNsPGkDT7wv128BUufPVZfWHpItM+IPep7XwwYbmDb/Drwpwe&#10;99rN0jdGOy60PL5eyzmlV7BZ2EwdgxKz/crzr9hWLgrTEg8ya/rIyc4oPK38z2cBZuBJOFDRN8ft&#10;M+u90bC+6r24nyGnE5QoaCaQfMuMq3Z6fcNs83qnvzfEFTcpvLg30XLqzyWzLcwGrAi5dNprZndA&#10;icu5fxOoSCDtCZyaOMOY01HgNCGav8RSfnPnykmcs/EV7FWe981a8I7pPmg1zFuJXiQDe/fCgBBl&#10;0AtqXiH2tUuT4FE8Vw5XY88rr5K+SsZ1yay9nq0IZN6tU84KR8ypiAWtSFQhAQ13DY1pRIowrlZM&#10;SqANBR+85namfwUwVe5VEmYvEpcrnjwtK7/qCmAVeogLySbd7Pf7UR39jQsfgEjyp2tzWjrP47/X&#10;2mwxVd8CHvoZEfqJFgSs95lKoKtk+4J/+kVorjM3InOVYoAEBBwxqhWtIntzE3LvtUTINSjIpr/b&#10;dg7Y5xUkysMVlwqKX3/6B7Wz6q/aGjHU3yeN+i0VvXFnPxZ8QO9PHV9sHX2+7vIHwBN/FuOmZGcT&#10;8QjhnsNlrxAmvaMk5NhrlUsnxlZhNl8dELMFTPaAvva5LmEYGX4+WJSD1RM/yeJa17aPIHMIieDY&#10;qedxflnowiOGeG+7+yx10Ki4JiIV0iQz63pEEPF2EWqVTa+zzHm1WDi4KvXA6oTG7Hp23wJ+p8ub&#10;+Tta5tWoVhYHT4b8w/IUzKiF/j2jttNxoz7JhWpctYUVgW/PlXREjrqQdHPIqbt7omy1mRsoMM+e&#10;lgtN8PFJm2XqRSq5ic4wFlJYBXlPefZXKrqORQXqK0Szl+oMlh3qx1BP6qGcB5kz17Ub2e99uB7t&#10;MarZ7vSU2wpW5Kv8s4OdS0+MuTOFaKgku+pi4hWcxVpsTc8bbz9PEnRCB13kntyo9TxqDOduzG+M&#10;7H5AWNrLrc7LdG51Cdc8BzJ1SQ1JrvPrJ5tKkX/m8M9WzER1a12sFG696OFmwSbBTKf5qCFSN9Nm&#10;kcyD5FxDXaRDx7qR9WNcH6bGrjPTJ8GLv14FposVgDjRphRYfjfY8FIFGQ5mCPgyJ80tvJJncW1V&#10;tmnMeT8mzU3hV5p247dBmNZblE4NEYjGaveN6HhBU+IbTa9XkAnUhQ70p8ihB60G5V513p8Q/U1Q&#10;2GQvFRzjIXtR+Dts3HpJa7bA9Ya5xflkhlX8bqe3TTejgzrkLwOD6LTjp5bh+nX7mWTMXnMAjeq7&#10;T3bYQtiCXB5xPuSNETjowlnpKFAz9zpndD+3yZbSwfazp5rMaAky6NFbb6XtUChYUvEilWsav3oJ&#10;gJnfJJ8zGZb5FyPR9STZozfjOT1eMtWwpe9EPLPa8IgdDA3YZeWM0vL3s6I8nSyG0pG609B39LvL&#10;24BqPKDBBmQGr869yqmjgqLlT3yv8HgLYMZ55pAmKz/YzBIzdLq9/7Xd9/x9oA/P7mBaU+TIjLzR&#10;s9v8aE5u9mFPzXLJ1QK9RjqH0w3oekWaaIhebdzefQfM34tguWvPm+xMuAWffGVcYBRyUxy2IAMP&#10;Hvj3vaSGe2Xdms0X8yxEQZXD9I4SuycCkaNO9ZTsTLdmptc7xooTDcLOZ+6Y/BAJ8JF6/Y2jS3BM&#10;zpfI34vgOfrWvZ1DODzS5xPZ0/pG/7bIG6fWig0ccIvVp41rtmVpUNt6Yu7OgM4K+WfcuDivH2UP&#10;6u31VDjahdUBjdbGROjG14aW3E6XzWyiJD3IpeyHf1f1k/aC5QMUZqBNE3UjF4IcdOyJqo1+q9/r&#10;DeYFWV0WxaF4OVmPjdEttjlhVQnG7UMju6jr+zdndqk6fNSStBfwK5OuIhGzXpEzW4c2wb1XgEc9&#10;yCwYbfktjWBeyDaWH2lXmgq9RUnV2a39yWqnk9pRy7f3V9w8ond7stGbeja7rpKZFd7ZKj0Wu9cX&#10;xHmvJ9/VWpBR5hwyk/ygGMp0qee8/EJnZb5dkBGTp+Bp1X06u2YQizjkW+f4XnztsBxaDCHpV0zP&#10;m5636R4Rc6xgmNrxuRNVmi+9YMNjPB9yNk470jFk9d/IrmeCbkkYYcvjiNup8FFhqjtqaYCMNW/N&#10;TzlgWUnCdWEaq2faPpczy5FD2IzAB9Qbl7GHJjk3rVRm42IKtS3dpiOuR6IeDN7vA88tyutXIvYd&#10;z2+35AMQjw5iJ3izjWYuNQBs3bqkIJPj4Y6/n3DcREAB3KF3zsp4rWHEL7NMI8DAaWBCiA8yr0m7&#10;l6T6EMJvs9PGY4OLmXd+/rSlJk0oGdtpFTPTs5WwTZQyrmJ3udxsxvIxj028EQEytQqhveNIv9qX&#10;aNIH4Pv4IUuLHmXE60JNbsFU32uX4cklGdeIRs1OsSVGPsvHTTJD61lrcOpVOr3ytJM8ZLkjPjsk&#10;wQ+0RcHyqePGRx2jbR3XIIOQMWBRRle50KQi+uqdmEt2kOy59UG8ts3pALpBFoVuiYMJiSD22UyZ&#10;b6iBAmCn/C7ynPqj5FRSHtbMIyDBXATq1iw655pz92s3tmx7uJN6zTnIlKBHuIP3sklD3/LlQfhK&#10;WpUWFYKfXs9iirybH2jxoeSIQ6+rL9pxrjrvIa8DfDVy+D5Pwm7erX6m0YEVDrN2G+zwg2B2eG/k&#10;R/ve/oX5lHzkzL8hZKmPp5kip9HhCW4PWLk0eoGST+b3zW1tuAkzybDLNazRZtvTzihAWQZ17+yx&#10;loYZ9cLenROPUnXWHR81woUjF3tVrweEPhj0hy0I563h5BpfFWSev3Y+45CT1z7IHfc2oHWiPHXu&#10;J/4Wqa6CHtRhjtEyKrHHddRTjWwpx7Wtx9eMwRVlDOU+TBV6zs3gViv/XMrI1OBxet3c2Pijjd/y&#10;vKWpuPn/OshRNUQuXjivDMndlG0JT/fklbtIP7+WD0lt1R6EdXvCjTiYtXhiVpuZ2RbdekDduAB9&#10;T8a3WWo92/g6o713o3nnW0YKQbyt6I18Xsqnx3OKV8fw09TmIdgn6EO7oCY59LrEpXGqzKztyhZP&#10;7SzQ+B805rmt4fGQXcEvqa6468ByjS9JgJoqkD5Rr9Pq6pgtNUq2/HZpIaePX22rZp/EaCxqW3x/&#10;rmZBBm08/CfZ6DaAhQz8gtuTLKdNItN17hcbEmt3aLqs9Yet6YN+9y6Ifdn5J9Xii3ORH4FVfJLn&#10;jgrhZllPo4vrQ37/cbBwNMi8AvmklPHjGJ1k+ijIuE9iLRUGyFmBHDs5q/V7J2zyGaMYNDWd8Hca&#10;iYWyvflgVWhyrorz+q1zOKQ+/FEuHrWujRWintdtdlz40UapXtjIp/LK7XHzbeY0OKmnb20RjC4g&#10;47vYQDQamdGr4UinMboqCXDs3TLVweP5QokVca1N31esCe+zIbSlE/q8wbVlIql1qdJzW1EA9Pws&#10;Fo89zxjaNcAoVKe3wvDVapz0AphHi4bdrv/dBYqlydfkAKBcmB+Z0XENDlU139mXzuuo1VwexxVJ&#10;2TllpWu7OWiXx4oidnf5HgctoJxMKjMu72UHC3kbe7NLuj7iAGvvA9T6xigHw4r777L2u/8dNnv6&#10;E9YOw2ouP24ewtGc/DZekfsY39tNCt5eyQ7TW26jFgMiKTk0muVMMn1RnUbVhhngti3P0skLaHR6&#10;Rn9L1HtXQW79fkkM3vIITqXZdGX+4+hM1JUDoyh8LZlSRCEpmpSoNCmNxkaK5u7/3+e/gv3QOZ9v&#10;773Wu+i+9HflOKhsWpejJmxgPfLsIYoxB18b3jccXzqfpVofboAahhzk1X2CNkue5x95qzB67sv5&#10;3TiHQgtjbUK3x6+AnL7pDLIQQ1cbHVZBJF8HYvUUDKLr32GzVTJI9pP9HW1wQp1rNlVdRRwHEjDV&#10;BXYu+XzKzBDDDlQpxgXsEf1u93xr2+qcL2No0xetsWh1o0qqHr4ZnRdvhVN66lYaSnaKv5VF8xBn&#10;wgwX/j3NdVbSd7kMB7ye+2t7nGDLJN4MchAGLW9HUps7a6yn58+nMXpLIQ9lEzNiW9yqJckqhlh8&#10;ZVA0SV/DibQo2Pi7cM5eK6ZNTcBW192ZdWE2oFZ/k1ugzh2rS7DwW9H+Mf32hL6wbAOvwYTks0NH&#10;C+VbAgCPRqYjKZNILDG1htlKN43yTU86T3e/pau7aoTljhvcRp8JmS4SnnjNN8tnkjrLBhq+bfIL&#10;Zbg8mYS5Rn/7tfbabs5dh0YbO/1uPUKbPrPUb6IHbmZVKpo3IdOtzu6ot8+k/jLJe0aJl7oHrV49&#10;ohayTVix8ApXPKS7Vp8pgrNWeaHMLt5I/Z+91uuoyrHewdLBAD8P7DbFlCmRsLaDRiCEk7nNk/Ar&#10;PYdMiUQ0U+KM1tN7UaVn2QOMnBSt+ATrLejnkj+ch+eWUu1L3XXaqKn+lxgvJsi0yBmlDDwNuvnk&#10;eUg9VsbYsUPl3vMCGCHiHc+d4Jbcwnpv6V5Q6ElTlqv6rnIdau6kv2hOxBa2y5K8sgqdSTQkiZMX&#10;GBz5p7Lada9t46B3ttzdTrgJS5l/dwH2ia53AHYLWivjgR/bsbA4jujZB6FvweLDbd/cXDtm5NrJ&#10;Eeih8pxx5cZ9j0XFLNaKLrpaKNX45uctFNiET6XF5MQEywtVhOMVMx9bmp4VlUoBytzy/HZu0zcy&#10;NwlJ+j1rr39N29cr1QxklOTzZSs5X9ZXzNVKBAhlw56NDyc3GUBmSuswKXKVBBhqEFUiwUkySfpM&#10;cX9xrKP9GCwfVLOws+/lx/6vv0lvkd3gKh8XObkWBcK36alRqleHVr7x1b48XzEMDKEEncUPgFwj&#10;LpXHUZNBDJ7XFm51MSHH0z4TwCAu8+M8qTQqDq7GKmcq7lDeHxYR7ZDl+O8PWgGxiRwG94HV2+j9&#10;83xiby3UnL6M8yv9SkNFzFUWdSPwuemvOTcQJizb+V0WSS+5bDM3pbGcBTp3Nfu576z+yr4DOmb+&#10;qNtVFJNbDBgOgo2PDaDMdp5etMbxGTW0noICvo88hTSlQPKf5hRy0p3NxqL/5EeZk7q+ZDlKr0XT&#10;y89lqh0d1Dmje3n6KV7ZVuddjZO43vMe8nBog47ss9RpGdlcV6//QmUTnSF34B5uk4UztRB+v2+s&#10;z5kFXfILHMgmB4WC2JTXe0yuCNN+GSAOc9Ifgqhki6xPBXJYsnPchqQKLQZOJT4GbkRc2T3P/YJd&#10;nnd4ed26T9m/l7bu6600EMqQ/GGjbL/fYzerQX6LKdvbRn/NPmKrAqShdMxcdrW6MoMkY9q5UzPX&#10;Fzje0F7HA2etA9mz3WrhdjC3VUhJxSDG+Ft+c8xMj12M9RdQpkLXAYo+tWa4zsYrJ9HwymJvnlOR&#10;6k6Szupzzef7vd7y0C6AuFreJed8Onricm82LgJbvhFZLshp3evGrEzm/cLu7e/IdopAsHkzmVHR&#10;DSK5/1+gTtpgDGEQd+XqdY19dr9gSFQc7s/RWAa6nmSTzKRT1NbmKNgI+odkcmO9ixWw48K7wPhj&#10;u94B7QPMqsVmwrfKExSArSc1dt7FyWPXjOp2bPVnHjwNOcT4hzDC7vdqh0vGdEK/ozTTiAHwVz5d&#10;kUPF9diTb3Cr3m2ujv0q7rbZ0WfSIkayHEQaNmKPbvGyJ5+gWoLmtra1NZgojVRseTtNyJ9YV59/&#10;/56QS0SOK8VA0cwZu7hwXgjGmmXT32032dSo3YPc1ju14/3tErfo4i2sDRpmf8y/es4plF7utlYY&#10;eeYD1sDYgz96bbr2XXsYLuzhZtVtbtqnDfv5m9wGhWMdzxyKey0jjjvMcFJMaz0lO+nw/Djq6+H7&#10;RqQliEDKhMO1uPQXcmePUPjwJIi1zYgCwWCh5gTzhznGGWRLNc/1xTdDt7L53gm9Mt6zfniMDCiD&#10;DvYD29XXGSfbIIgENrC+k/GNfHjrYCVPea6ydoYUPlszddthAblR2Vu2vc8DrKPxjBnbzhesl2xa&#10;0jGlFvufBzuZjHNwKPy+irrXxNbaZ/vvqj7Z32beoX433FeTYxXCZohDwdkMZWUx6lKpfQAfBzMc&#10;bZZvreWs21b/XTC4/eF+NYxxzkzIk8HHmEd3kOhzuYvYrZ15F2/m5TeUMBm/AhsOL7ygjJYZi/6o&#10;l19IneqmAs2IWFiJb0wkNrPDozhd5p8+83K6+WbO7FHHwzcX7wA8qObaNabfW4/2r/qdlpbqg9wo&#10;FeIoM20WHakMXgK/1sNrWXfIT/ahTKv2ZaApOLSKoQy5Q2xx/XpDyK5oU0asbg+bfXtk7i4rsM3M&#10;itDhhnVYruq2OmsJeLVtzOMkFyW1c2fSRzNcOVwma5uoENBXStkcrmo5yhz8/h+dqKGuTu0w7dVQ&#10;5fXFQCVGZX7l59E5I8umyJ6jZxUSWuYvx/rRi/WzU1UAczGIQqW7dLkjpr4ppCw6F3s+tz54drP8&#10;rR6rZpEdjCtITuNHr9J/sMllTgEgutAe7Grz1TQaQbjWZ04nwGBjWupT4l8c33nT2818wQBiRAM9&#10;8jOd/bTVN6YGoS1rbgYZ3Zr5N2A+gsbIMssNO+/PPo9lZXev9e1Bbdj+azyQNIse60OdZTsObt0B&#10;i1Rm6wiRO4BBiRukzVj7ZPzuhFfPsT8g46ByFuRnDZiao7D2yTUXiZ0rN5HhtLMbFrlo8lTXytUY&#10;a7h4ykc7DE6eKG5DGQ9nRxtCDPOYUnaErjrfYVNnlsX687s/W67P9E8e5f3pjP98J7r/YS8d+bLM&#10;spRcUUqMK80+Ha6GfPFeTvaCR6kP25NaPwAIJrrXPinSyi44V4Yy9RZKH54Ct2JN/fO6LiBoulpv&#10;Lz9CSqYwN3M03Zp7uoc30wUziW3ba3lV4iZNUnTaJN1Da1J1dPJhuldtOGC/PyR0AfRYk+2sYDIt&#10;RO6kxfffX9ouGDZfQQ+A9PWfFGHFQyZXb9i2+w2o8zVPfXuFUy+ZBokXJIumU836bauoEH3vh2Kl&#10;ZrOCOLU8DyiGqNQs+OtfglOdO46bLCaicf5XLDWHJeYKZYLroDGxC4Cv8/NDDoULK/6qmRf1covF&#10;ldwxv0gJLnql8RQojks6LLR2du22OepFXdXLkOX2LV0u8zgGQZAHjjtnPl4mizYHcAVypt1UI6ty&#10;pAhl9izaXqhC1qnnm/Vilf4mynG5Pwn3EvKx3EzmMJuYVFGfXs7bIi9se9q3AqxRH5QXyWKM421+&#10;TAtocRUSg61J3LENnc0FjZo9bwrucb3vDmJN+dvi0sit9Dax0lJL18fuKnPMrz36JkQQIuw9jp3L&#10;/pXchjgcMFp5tFW6QIDZ+OWhqdo5fYWlhWKsKrGe5+mFMLEOxrkj3HQiNywVAbzZsQYQP3Sw6lDm&#10;RYmMnqbbLVzOp6RcRcFjwwvM6TvMML1B2lW6g+kFnd8zl/n22/seZ+FZ7Baw2gCLyFkfcKkI1x0H&#10;anmiGqKfot3R7WU9uaW3kNBzPpBXRNb/+6zZwfB35UaA40VrlqzIngOxthZnsa/jRfrk+2h/0iqf&#10;QvRGQQCER6P6PoQ41Vf9D1SWfSwaIXWZN9uhDcAT6ucHgEkkR2MvPFQ9/SFzF14TtgGUkcFzB6b3&#10;T6HUwdqbeHE6xfCN/A2Dw3D50zlvOfbR62x7nZROWHWW6b6f3eL8uQ/GePWbtVvkaZ0lb4WKvMAV&#10;wesEZre+n3RuDVtaP/jzG3kex4splEluvzzo/7CwYLxsoVIcDKRzvqYYD+Xj54rFUhcNdZFZKByS&#10;fZL1oz3ME0ThrcWZz7PXEwKjRca0kOsXpdPkGl7JJfoYpGrFSHdmBsZENLXXjn8vbTAHkrybgv3v&#10;1jIKRcgjJQEd9hNzCn1vlIF/MPQ2FtC6/evT1zOhGBlSLXiSJ8m5nIe/2G/tqYwD6hh6gJq//XIQ&#10;PWZ7UV7tN8vKXCB7k3Zyz0MZaTDdZPxVcYTsT1/kJVzSTCjlqvyjkvm8npN3H+iDNf3Y4CeOOAO3&#10;//HbO5PVS7RnIEglyML8ttMvVOV57pMLCW+dAYAjYenEQMvq16eyj8+bwt/YrnGI8D8ZVpTrSsc7&#10;A5lVd5F8CCVx3thUBwoOUqLm6sFlmQUk37TjeYYPv6C7zh6LBy98AL7Ve6tNwjahtXlcVsNbow9R&#10;3ThnhJNx+xLLDPCLKCizeRccEIIQPe+EHB9dgexTF5HZJs+dbZQT5mVz7xj/kEqnLmXW7Zmrws6c&#10;cTzjNJUju7M8n4cD1Kq1cpdqKKr9fTYcFj5EXvqwj7QbM8pUYay/D4ELGO8dQ08Th/t8hFrAbHAf&#10;7szZYQWthK83jAmnqEQcmmDhpA86lwUDeY9VCZ+NLAs5nwVXDAozZjx9QGSX6Hc3dxg7Rfg5knhh&#10;QrMEbiUbAsqMd5AZd2qm6EFaxPOv0Xd5yy30/e7Fpn5FtMKp7CUoDEhlQVYjtotWXpRjrUX1U/kB&#10;ksbCyOJUW5CY+uv8drua6o55k53m6DSHsvDpL2rndn0DZd4VXRoGLN6V+bE4Z7DfmBqTgaK7w5c4&#10;//ZxBpSepcxH3MQaP1mFnWZUJHsHbrUG5/NVEpZYc4vZVF69dNvhtRn01F23nwTO9jg4V+Ve1y7Z&#10;37+nKVnfyU/Z7pHLsh2f/XD/XvhrfIE//MUodz284DdWF3X5obPVbI5OXBpLIU9uxrdDyZqjlZFE&#10;BR/ytbItjOK7jNjdY+SB3wQ19koc5tam/HsFf1/PYzDTIc/20T4N0bPVuYur3E2NYIOx10YEyWGW&#10;vOPGc/V+NPf95mw/ocdKadqf3H/ltFVcVYMVBNaUDsOYcAuQzXw6mF5zf2dZ/dCKkXO0I3rZ7t/w&#10;PmlciSjsm0gmuHx1Vudmm8L+e2j1a2IlA+jI34dct47uYkVWR15WtcY+0Xcj4JdW62MmGGBxU57k&#10;6ioIlBq5n7mKYIjVYU8eOFakBfgaRehQhlCGZpovbDACj6kNsWjG81v/1Pvji0kWjK5PdApzz+wK&#10;XiHa6ju/G9ZHFfUxkztxmptdPox/hEvbVSDONxYZZYCOWh7zwyyujSC46Bzh6cmfLgbfEMqwzWfs&#10;yg+r0tjeW6yZrV7Vc+M0eXDuhc4ugcOcI3UlE/AQIKO/K4s1Dn7wsQFmgBa1HW+p7GZYFZrGY7LT&#10;PRD4KYJiXl/l5zKcHarH5+zceMitCMq0Sr2yH1upAbC7TgVSaZCOz9I+KOV5appC63QslfLLO3tM&#10;9nyNkIont5kXhH0lTJs/5DN7LeX1LfmgQGxa6I+hexVE6Qadv+JMMjrKwIBJ9P9+G8FYwPho19Mq&#10;MmHw6TguY4HTfQtTSpQlNNom69MqvhQHThplmmI7PoI341spx0J3LBfP1/iFrC/Gs0Cut3370LAr&#10;QD6sDkcq98urEz6IMqvW/8C6o88hW0TNlAhPpEfvrdRSs7CKXx65mr1vSEFZ6xv54sN59jfd8kIs&#10;fAyzdw9AInEVuqhTfD9hXdE3V+6sTNHdGbhGm9ObBcy+nIsSt16Jwz//B8TSxu5cnEzmSNuKdhdv&#10;vaD6GLdqAoqrywSo7Xd8S93S6KRq8xG5588l8FJSr8up9kPVhs1YEJdm3yUBkJEpDXA5DVIudBcd&#10;Rsyrtcy5DOZFxzK8tILbfhSJxt23WinMhKaa+vjADtw1mcq3cWnWBh1PjmezSxXrsR+RkR8kcugv&#10;S7Bj6EI0szWPpT44f3vjFtgJM8vVPtPeDyF0yU5OCFYj+69RO9OFMj60TeP9Lfzl2Fi7S02RCL/o&#10;NaQqtv/LYSgenYzJQ7AVfFNbgefy8NNu3YDcXZx+btQ18tuwvabKvqZkStz2Gzik+L7Nz6Ep8/Ly&#10;82rIy9xr+Pf1rPc+Pau+YtVS7q7OOKpXfpHFFmA3YX1c7nTJ8KpK04VtHu1Gk9Fp8+7SbnhzkfPL&#10;zRXGL+NGhZdEq9df7rB9F6sdK+KE/ilOEBy6uHwJnXedEZQp7dHKgbgFMK+zfGcdvKQGPejk/O/1&#10;RPWBg5n+ZsZjFNWyFHq4AQBae86Uw7IcGkL7VqCwk0l3kbUE5sjWr6V8hEZM75K0jNlBWbiepHLz&#10;t3quoQx9PJEFgXoVK/XtZnxecdqSUYCmpk8//hVtT2bQYlWe2lI5Dcu1TEwdqO1nx57d1ddtM0Pn&#10;enxQ8RrhwbA8uRwim8QbS+IAPuptOTK3Q+M6A7selBHOt0WrBg1YaGONQ2vQUY0K6o+aucL5SZkl&#10;t7qO7gZ5XAFUvuooQ/AXHHa/QbfTKwZkid2+fKx+eJrIAHXN9aUxHwGqloou3HI2B67M1ch3wt5f&#10;w95Z1qqHdX/UTCLeP/Upg9JNPRjbTI/ZApY/iKtSRUb2xA3V4A/NG++8vLecHtWC/oikqo/NsPI2&#10;yQKqgDwk+PLRDMxfrs1Wi3iS6b0ndaVUw/4ut0Td8Gf152/TO4G+KhP+jpUHSluDbqsxg9t3lXq3&#10;kRULedzX1Zw/Z2p+UCysG4O2lCRbkDxYTAwDZOQSV0pyH3e6EODrGNbioYM65F57g2eqROFQxiBW&#10;JvDEptZn9RMIkky3cqNO+EInhfNCPoFG/rIHtn4PqAElof17Il+iJL9adF6Z2w3zK+eyewMJjgJ/&#10;8Ffr4qhPuzVKqOQu/V1pufgC2Kom/T+h7Sw1cm7gZijnC7OnOZuwXu3RH07XzrTIY3g6vWPXdWN7&#10;eGRGcfbx2A4VpbUhjaAfjdAnpMpvDhduiKYfi2r4AgSXSdUfd8ZLLtYmGkEqKK//BN9nrnZThxZQ&#10;vcI9gBrEdkpOMdTd6SMAufewoSlNC2VufQ+WQbUvh6ld9sLXSEMMkzzRy68saIN5lMsSOvtYb13m&#10;vR5j02EFf/26t0K2u9dCRf97aWcymdC1q0dDwNJL17uHtu06PaNmPq6qnLTv2GzJs0EOnEx5GzbO&#10;Vrk/x7JMf3vIfwEHcI3iWM3KhTXhT8YaLNUAodKewSWr1c/ScnqzqLjzXz56Y2GAlU6t6BbNopH8&#10;xI3LemOk2bKKOIzvAuKLkQc4kaH7rcHZGcVSqeYvLEb0eUBcTc6T9EOdZ6Ww9HBlWAquhhcQoBPK&#10;etzn8njU+o3Kyf+ZzYGyZnTxKJvMPaifSQifQxe343OLd2Ld2VQmTVebEFpwcIzb84he17UkE+n5&#10;E54r4eqjFTtNDPGIT75efhfnLfzYuVWp/a5jOgCJWLFtw5lI5gleGnlbotVNiJg7s/1VFm0bTS4C&#10;CJQus/epn5wg31z/FJhZOCMz/p4g0P6HECzdIbrRarPVe97XNQmvNd/2S0Sl+fvI6WvbPYQ71r42&#10;gu92TKh0UoMy2iEopnmhnn22mg4WsZ1854kMHjcA068O0bkkXgmw/mGJ+PkB3WiecqQG4WqqfY7n&#10;SeyqNGbZPyIpZNqvao1tcOhpziFe+zY4MIb7mUyO1u7213iQ63Cs1Aj/uyiYh32GT/i1b60G9Gjf&#10;vW4GGvkpf4cn5pTDkxCEDGvWJ5zrxaDGT62iDWa+rtCP3d5TYmvN3hhNbTRsF8asQz+DPszdHPD1&#10;Iva3xZ1beG9HW7iwuVh76fen6Wh22wuO6I7qn6C6m02q03Wt0VcK1en9Q6ep1bR4XKOY42pkD989&#10;Hb0SAn9raNh5KgmP87DTCejiuNWMui2ET7IhLehQphjMFGl/9+LToeUGbBUefyx+qz0MHRIQH8B4&#10;g5cd2jPfmnZeif9oLx8B5UXG0O/8jpO8o2wwu41l+dMCL3PX6+XjfZqsrxv1PjMq1Gd3mIjPV1AG&#10;K1vYzMvMoolfPc7f1FzIgVGUJRJfLsWI/YlwADiBhgYNtp6NiJWFuHkjppqV3iV70ZIxHjZo97y7&#10;97l7+UNaYKelzlSKFIYgtI/Or5zO5v466cFsXrcXC6hF46NW2TTd4lQgnwX++VlxFWH/VS55p9yT&#10;fSn/uxLq7O2+rGjbp9av8uxljIFCl58n29Jd7QVkZ5VbDIHlOcx3W4RWPJWq0t3nC3/De7gdV4w2&#10;83iPupMUEz1v+jTpE5+vPK/I104uptrxF7uxvaLv50B/nBvjEwka9AXG9H6ewRRWm0Y+vD+lacJP&#10;MeerAOztuObzrFVAEC+zl3IW+/9DsMyjw0zmc+TYWmD86uYTdiS7x4dCmEHurNXxErt4gUFBLZ3J&#10;XEYql3B5SrTN+pOO0yAAieR61lpurr9TNXOy19UO5H3daliHf3+nbA6HRNb54+9ym8+YI1ym+HbV&#10;LELS31wO2sKgBBlKKiSaHE9Bez9xm7nzMqOqMeZMftaNxUWt8vR/76SbF3tOeUEQpDgr4nBbnEto&#10;Ls7d0Ha/Mc3vjXUpp+SzWQnKRPwlXdusG0N607wTyk63MkJDxygpO2GXzjDsFzmfamblXP7mja45&#10;qy2M6+Sce0qDJ2DZPBH/wMx+CLHKV8MzQ7N6szi5nF3JAy+A2bWXG9yXUGa9cO3lA23suo0Mb6DH&#10;C/EsL94icuTQmHYEJu3lj5gf30oS8izZKec0dzB6Hgr5uF08+aMCC6MVc/5HaqzOLjkP47CxPrcN&#10;Fd6YE7tSOYMEfzebVArQJXZ8pvrRcZqnGhPgzfp0EEkGf+6PmSz+3Y52PfADFht3bbh5d2qgRiV3&#10;2KQnoMzfIHhk/EIufS+W1Y4yjwslUdqNroPyCNNe2f1BJbTfBcrw2GvZ2+P1ZeF4iKtmKWkUg+X8&#10;O5/PRPo75knAvFfCwsgc3pm6RPYANgD40+CrbR+VP1CQu3ycx53Lukmg6oikg3bncfWr243V3lZb&#10;m1+5c+mTDpQJVSXozFuieE+j6LcSWfbov/r+iSQOGljaPKt3htAYYnyttsd3Y1vZUIcGXv4sM+tl&#10;bvKRbGgaXDdS60dHl7Kw0w8EBC4Hu/5L3DWb7WZ9lcj/p4NKXt7KoWk9CEdXZKa2hrVMyOpe65t5&#10;L0Hq6t+1vOlts/nvu9pa5JpBFzgjYu3d3F4JEmhrl9L7CUTN4N4LXxs+2yms7f6MQHt+r1suH/r9&#10;1uMKT6OdtCzHCl2Wy0WyW6KHt5LXelPXW/SJhJeqLyvfCLG6E1q5IN4MI/WxNdWz83EBQvHmYrm/&#10;33+tEotuZLFYIovXqrJ67Mjq3mhf8rhQpFud6+NP3b3mp7Oo2alvO7dQDtzkd643n9xwi/Cv8lR+&#10;PruP6jEUzidp8zCt7XjIHyqr5YY2bmn5WXRgkYUHA6GyCxeL/eszqciVbBsjekmDSUdd7HD3yKRT&#10;hDIrTsruwKK3Eun4uj+gNCiiJgCN5AyfdqyBes8mVrncXQTZzE9ZsrcqIbX5XzIhnfcQQ9/zBQdi&#10;JWSJC9rS4hbbnE19T9EebignRq9V6xm50tSgDGSVXEVIln6075/+ZmGnIeRqiYv9ZMpoNfg5KHqZ&#10;VKa7YcvHnN84r9AZ12fzCOSlrLeWh9Uz3flMF+ICkvl0biq7lL8/R3cjetAE39H0Wl+23SOUaRHD&#10;pqzQFQhhfB3yTaQIpCAq26Q2BRcxoROH04T4OhLZh1XXHsyeA6N+X8YyrfKn2o18vxOw5rcfhzsk&#10;pAk5/VZG0brzuz5zmXF/zg4tsZw//X0IWjVxIl/E0ysL0aG/sTVJKuc9/JJLa2vVr3Z+W7ql4+ym&#10;S96OZNWwRr9SduMaX/XCgGnuatuyi7ZHq7JNdLU1M0VE3tkqbfr5sUUuMlhVNprx39Pki7XqqXeU&#10;dsYIzx17ZGSs1jvIWlftby2d5/Pr2T6KgC9TPhSLmUG6M5w9HhoHrPRasqVwCjmEQeTjz2F33wR3&#10;yTRfP62BC7AYwR5+daw/bG75P6FEnT9W5T5QH7qv9XFq8f4Bst96nxRm/kWh+o+kM+8zlo/C+GtB&#10;tqJsSSHSbg+VJEK2lBa8/+fM/fw985kzmaZ+55zr+l70pMLbw5/a7zcCi22fiK+zx5iUyZt0DG8J&#10;qpeYxvjs0TEBvm3Uv+geDgwishdsrlNYH1+1QR/yzeBqCFo4MCc9HVtj/DDUSzGEjU3vvIcC0SJm&#10;DLIttaQ0XJM51gGU0ZSd6nS5IA9Y+cgZ/B3thMhTZIYFP5R4ixsU0X64n4xT9JZdMTpY9uPxlkih&#10;TFi74b+FnydxA8J9p8pyJ5J1vYKLhJHspj3qzKyB/hb/yrXVRrlxdLbIrvND1NTze38KUY3b5hBP&#10;6MJscj2uSXpsEAWskbNjfLrfTYVHrV0fHMZQBnxp1rnYnEOW2OLZ619pHzV70rfTnz8KjKFkGt6k&#10;WZnkNL04b4prww5A+8CM3czPQ/SeDalPat5hNhf6usfIfZmGzAbOY0B0rrOWAoEydgPi+6BM3cfQ&#10;/FyifU8Ko2sz4RI5fJZYW29ajRHXGwwrD9Mdk/2RNJSlboM9FkV3JoiigzcpD8f7WZ5a7obrm18k&#10;EP3V7Ae/H543AdshJ897XV9nxvm/MzRl/wrfU4dPRrvdUKukI0BB9XtwxnWPzHx5EaqZjIF2oZ0t&#10;XH2nKq6ujUX3NRNfncaVaibNXk3DmMuzGTCuNkKWNHilF/cRcAf7ncHc56rFw8F6QpmRnjFFZsKm&#10;rXUBSZ/ovsnxtj0XwjAKM03u9stqRedKyiWL2pAUNum/Nl7nXqflhFn0UbezXk7qnUyJ71TVF2yZ&#10;8eZwAvixcstEZ/m7PJ8lw/rf36YMgW2UlPdzbHGAEC5X6DkPZDqPYQ0q76k60+nkcvOvfXM4zR4V&#10;JO/Fu/W13Zrfk43qFSZVYk5uP8bCoVNATOwLtALuOBaBQEXmuSgtDqslt/87clgNaADLSvW6yuSn&#10;QYf94ius+cw2W47yKX62tUqcniW0s5hL+kaxuBkVkte5/hlaGQ7d8uVBWR6X1jmivtzQ5mKTE3ma&#10;tMYbu/RqvhcCirSrMOuAMp1419cKxapxGU/63hNiyBbS0a61kNVpUa0Nv4f2th7Oa7i+V094b+G0&#10;CelelxpIuJYqS7VDwXPoNSTKWr9gDIYuBlwpQ26b+Z65L9ive3e9I/sIlEH6hN7TQvAh7XmvoV+3&#10;NbVX4BdSUneYW+ti2Ee0xFojcVk4zo+MtgMMwiPKCHqVfT6OO7/mlykGhB4xo5xmczETVjDi1Cir&#10;W06iQNpl1Jsf8W9TKJ34pKFJQNJlgV4H5Ovm/Vea9iCdOHs5yvIEdHwpVz8itVibuDtgqi/6u/n8&#10;3coNNhm0lm9mts10hkR0+gAMg6qTT4ny1dJmUex1/b4C+/0RUoUyDufPG7fyN9uf+OtaoW4PxeuB&#10;1rPWI16t3+dz1XrcXbRiPYdcXH5etHwmhw5NZjc2q6smcWq6V+3HEX6O+I1X7fIZi973hUHQ6F2j&#10;MWmUAz9C869bE77vJV5JrRD48KvR1p3Olvp7zIuHxtNO9AdbnDuBv8C7dCk1ZvjCnGcaT7+0KTKe&#10;EXyq55202X3OwWlodV1UEORzi7+RlzaOC9/mamxP/fn+n0NS3WvjyqQVfFrwzGqxHBrfUM/a/z5Y&#10;06Bn5HbxS45qkH5VlqH9MofkpjuhBFDSfSH+GqU2NFvvN4HT7SzoAVNoBGtJ99sNbP9c3ewHt1Xl&#10;x5f/7rRB6zA2jbISmuaKHKEj/9x/5aeFGX8jpsfMoFXJXIW6cx5gx4KMgwlqjzTbo53E1ih7UTZq&#10;KVWm4NqrltiwqJ1v4lGh3V+e7iQAVb3i3cWf9mwHZapGTBaKQyGY5ZqtCqLzyZ2qrKll2hu1xWe1&#10;KehhR7Qvm0bDt7XaszBDTv2etMQuKV8H+C7MK3NjiM3OFUC5/ttYmGZ+Z0P5at/OlFdYjrfb5Pm3&#10;jRr6Ozo+6fUx4lr9k75WUEnKHVdKiKGvLXvNrSD6JFQMftI0BuNiSnxA/erlKlQe1qkPQSYKT7eb&#10;nw3UWDrXLtWa3+/FpUIUs/JENAuEwKtn7AJl7EO9GRBLRU7G1dpLgGXqvnGY+4t3ebe5hSfUEonc&#10;Qgepw9m0cltVRyuu591nAz0zgEx43gV8YfneeNiX/ra2fx/PwbZMJcIWcMdMOxjN8nGa+0EZa8EZ&#10;FkgmdypaGQ/3tbKvKdVns5ZNrOK2HVGaS5WmeX/5cl3nHXKBVL7dMxAXVKe7u/fIVEvOjcZtrI0p&#10;4Wt5DRaemH3ip/Z8FHsjcUGpw7hMQJlE8LzZgnpvto0HQRpxZjICW+4uOkmfzItw4gXKP5UaveIX&#10;8O5R6rJo3yrvDGX8prWca6xEf8CH4+amyYpZrB4R7Sy2HNCvfYVRlIt/HYNtVfl7QhuraHi6a2vl&#10;Q4hfh18yi1J3CnM7g6aELSNPsFqBQwtOQX1Vu+1GbtFhkeQ2Xw5aSjxrMM43CkNE76zwy+iNjk/2&#10;9Xh/6ISri0dGWFb9YEdVJl8ooztMW6z1TmDBYtatVHmK08KHjH+K7BgZmvBSq3SFMf75WkRmXFMp&#10;OiC0o4Lk6r8vVb8yz063gYTuJ/NvMdmnVbvIZ9bveIhvxbHZuWerxKzu/JWxvyPK0htFdfTo1JKJ&#10;qJV62Idyeq9wA8iBHZJrnKvmrCm48K/ds5vZS/lxE0L9ebk9b08deqFgoHrC1q3pJfeZtmvvwbF7&#10;b92+X+2W1hXHn/jcGcr0si2gVFpr5eXS4S7i+I/cAk7Qh7jERZo7FGBo5muZ7Mjev9/1VBPdntO+&#10;eI2ogJRfg0wlpAm0XWSOl8VWFS/B8GfUsaB+mJaY4h3uoeZgvO39tbiv8p/Ar4n3eArJdkeVWqXh&#10;brI1SrporXpdeGtZcoOviKswPrOO1MivG84mDxqd8T4nbQVvzDwCaNVRgG/uNyVqHu6n9c3ivr9U&#10;cq8ZMgUyViA+oMwh8/v2Jb81nMSkXr83wiG4lA+Bu3CEQSPPR4wjbcjV/KkzS8vtz0JrO2Ldy9Mh&#10;Pd583E74JjNUBKk0ew/srinn5iBZDNzsaLCg/R4E3cLYsL6FMrmhjvZXzIZ9SGsQdcySWRY3eprT&#10;6VfKNLmuCElrSWF4TbRKuYlEvXO97QUG5aZx/jj21CwMb1SjcYyKn3Vt2pya5egwGxrRu8aTpz2O&#10;+bfz1/wbpvQX1LFxYNbHSbJNM9o4D0u2+C7euTTq7hU38VhHdQsZ3rntyK3Xq9TyTz7grqvnPDab&#10;RZI5uCW8Stxb+2ZYZzNvfyeyncd6n5HYeM5NDPu3dmMoU/4MSRCMga7/ls28PNkB86qM9noYeoyt&#10;Vf3XXJ/A1eZc5gl5vI6JHQaqkk6YtGZxrY8yDDmEPkkqQ3Kr1D3dI3Q+GJbZ7np+rdzuhn1F63tS&#10;X0CZVuBVi1ezvk4pvIY8rI5wrCV3Sz24v+KpfeofyPW1B4uQNHrcKr0mW2mBHL+6I6z82lMnWha/&#10;TPz5Izqt2iYHWSeQhyIXY/1dX2PVyc1v8uPCwIYy3qJJ0TmUqJwqdU8axnars4iLm3uLkjEY7k7u&#10;1EfLBEV6qjc6C9juJ/vABmjrlh6wxuRvQpBtIWXIpBpi+7RFZ0raKsxDbuMvJPPdjaacx6vh36zT&#10;Pjo/87HJnBr2PT4Cof4xBwzlzwc1Jc4OQ9v6lAJa4q8HPaUbcPNNQ5Ob+HteGr1lEmgbkM5RmvHq&#10;FpZzn1wNnI/IQxceJDZm5llrUCiskliBMnIF+phz932od397Wkm/0wyJyO6y291p1x8in3PsFCR/&#10;l/iRyHsM1zEEDO0BRfYoyPDdQChLHOvZbp3USX5R3CHaOr1cJ8Bacx15CBK/T7azXUKZNN8bwH7p&#10;04J7Ki+ZzC/Rm3G3O1pqH/G5U97PTf2pGX2Ok1rBtcwawSMbBWjvToVuX4UpTvg+N34ADNem+UZn&#10;069NiK80X04qg2rjm1xzz99u/9etMb86/XIP5o0pDdBoja71WT/foKRpfZor2RMiQxxuN+DSXkqC&#10;uX6xlcFUAVYlluuywQ7BC+1L8l2lNDv56Z1Eh9goB16dmyP9JpsO6Zaz2P0Q/R05nt/SUrS4o3UK&#10;y8PH99PkNQLQskuSKIRPiDcgW7/7t3W/APPLJhbtCrQK7WF4SrO3/ZAVvFi5F8bEEePyfHw5BPhy&#10;nhqrVBRuwi29vAJ6Bb1KDcoY6EfG5fyO6E4tPzuG8bnw6+jfRh+UklckXW1z3KfxZl/wV5VLq+vi&#10;qyH2PenmNOW77C+TqJC/DLK/kjR91ujyeEunTkVmbVytiodbrJ38jvP/AWolLzL5+BuRcqBipZ2F&#10;nxRdL50v0m5WbI9KiVZpPWkQ8iqHQLkBkaz57B7rucuwf5QjUNMXg1sQXkgl0d4vtd5tSU17W8vx&#10;yMt7LROmkdwUmoSrcSor7kHnCE9Ti9/DDJ0A/GCSO+O15+nRH8zNsWCzFCKSnl6bPciGVTSUfo8C&#10;wPW5PSWxc1aX1mf+m65i5DPOHAbAOTg/D/0CXqokzPNX/HQyVAPKAL5cMaeloHe5lbmyGR456i57&#10;DT6J7Qx+hpycHerqXF1Pc8zC/wAy7FFmZBxmJEuUm3DyFX/yZucXjZqKOx6uf2F0GVj8/Momzpk0&#10;q4aHN79/5zSEg/HJRC0+ss+hKVdpybUwOe4xDqBLDqQKM/ZMxBfzpc0c3ntWBAYZW874KKKxS+Ch&#10;n1FRwUYYgLa5tDZPRGcSOcbWLfoHl2Lv+8IXNfl8AmWiYvf3TZU1WVwj/ZMo7w8p14IF3WhQacwD&#10;70j3ohn/Jsk2gtXCfO4O3OlP8YLwhZxCXZ7Up6XYNBxh1kjmdlXrQR/Z7mAM4k3QNnnrPtDtAnbV&#10;UCb+wlTm4KCDlRt8WQ9C37GD1ytThtMeWQwZxgqkquejbsJq7qY6kpG3vs55eFAt9KbDaeMuN011&#10;H4J7LUVfbu+wXTTZLvsao8xdhSGJv061Tvp3NX3MOF7Oe/I1zp+/hzINeRTJ/N46tL3vD4zZuVaH&#10;0se+mZ8Id/oyf5Rp5dxrnBZUeO+PLEL9paihlgihskocpg/got77EfFVqpWHQKbFQpuJygzKCP0j&#10;uPla1ZL5ruWkQIVVMTdvaMsRjmcSoTRd4Gv0GRrkVt16o63fJSHFPYg4TTAYXhr70UUS+6fjhdgz&#10;JUXurAgjYI100rM4qvF0i+XF7yz8aW63HTAEx+eOi4yaa5A2DMwGSJ8uZbz79ioKNjMDq6nuW+X8&#10;a4i/3+5o3mkd7KI4qlbytbPrtya8U6qyI1YQLdTNIQ56PomLqMNa1rb/uPKElC/8jR8UqerXY1Cz&#10;zK5AHF1gVe89fY24Qw2bf4OFmkl4Ro8tJ69hBQB7SCczTW4Iuoajfau1KHyXpuktlQUQqLfjlRed&#10;klfgRm6I3esv/h19uahSqv2dBV5MCNGzn6H2UzW7vWzZufa4fDapyXVd3eRBgdK04ewZ9elFyE4h&#10;yPT0Gm/NDMhedPY3Ynx018C0DJI0fMItJNtz4Hf0RsJlCRJJdPKITH5R/t8q4vWkeoAEtW4BJANe&#10;vaoSF31Irz7wZH+2NN9dlFCv2V5v7mCaMNohgLHtAw4pAZNx9NQvLgX4xmgsiRh4wzfiRFiQolVm&#10;HKJWVTD4KaJ3pjJwNfISadbW55+xQMAn+hyyj3Eq7tdfDgdnuf/urOJtdVkQNi0gs2zSpLctRZBl&#10;7qXo6k1t55Q4vOCvowrLpEMhziB7evvaQf4fHK0cKXetzNo/7/TXsAfuOylHy/YCouFLjUsvV6xQ&#10;x06N3dD3frqRwtGzM30/JG9jnAz9GYwHunLRcrf5oE6HeHzadNUyKSnwhPbrO+ROeSrY+4zB4440&#10;BgX216FDp/H3Irhk9zfzjcV1ZRL8jVqGlvsyb98LAU71PMeBYcnfZctrxIdTkhJQxvA5oHtbt6mO&#10;SlYJODL6VMwtyRzYjsNPnWiQzZdwNjNv4RVNF9MZEA30QQRllE3dG4Pcy+mjUj3k37lTZ3gGEt20&#10;/V23S37wyhRPtarabBhv/D3k5AzI4BWnEnTp8+96A8QbhJ4hNWtS3c4ait4AV/5TJ32ZHgsX+l05&#10;08fH/W+qnvLLE1mDUIPuuZYp5Iqze9tPpvC4mD+Jcne7mfauBIx5M1HlWl9zgzcYsibK8FqdiwIt&#10;6dd0exW6QzkYu+ixvyKhWwG8Uxh8w8NVTVIzGumf+59W/THq/NblNl1pD6633EV2cGvqPmoyUQOC&#10;8zAeJNLlOOpNlNPu8d2eC4cmfp924PbLnw3mIdT4+CY3iXpugC9dmRazannQ8hfnZZzz1Yq+XR4/&#10;bv7vqE72oNmrkPMRMLZXerWN+PKvWRy0rpg4OOHleDXED075615PQvfwx2isNcciRqa2xm8XxeNN&#10;Uyvzsf6gRyPBv/W8p7WvZLUF0j0AOsmRTxiNRn+HW3ekrWj/bVUaPHHkJbLMObXmjqxWvFtnPM3w&#10;PLlJMsdP5zUa6mP1V2L0lu8jwMP+nI/yaw1M9m03c3q4Lw65C1iSitl2u2j8uGZwTpbXDeiujSKU&#10;mYN9BHIns04vcSTvhFacfRNSMt7Yjt50y3XIGC4nzOo7AGoT0k4vbKqn3Vu5AxFopEEnsxpW6x6/&#10;2cFZWG47pvmMWsmqJEbpM8jXeufs7rAHmDqUMWMlbtS+mP/umQJY+GJivekNuiYVte0SiCeOXfc+&#10;3JbkCbz/H34/FguXDZ9+SbFQ+HZZeYxCKK7OZ1eLjtY+fqFn8zEslCtDL1l91ZAp26khQBnDLj90&#10;Q4RVIZ8xvPqhGTXXMzNUYXxU+dqNouLttJcxKFZfg6w8B15675GEkV62b8RRyAQtdVexpq8K5BT4&#10;zw7Lsww49xYxuvQXhQy6ClmtffmbC/Da3Nj+kZi843fkPZ1oBOO+xWSxPw20rszxw1tW0RpdtDZ/&#10;5m30MCK+IINZfD9lH4Sv3A98pyqBf1ZEGZ12MiJm9K+ysrkV2Mku0YsizOLP3t8zTQNmDjtqnyhc&#10;NUfxKXZdsf1WlnX1Wh5Ybf0vpOtWrsO2Il9FxAJjHht0pEdTal/m2zwXltcBUaa1V76IAhQzQZd3&#10;Irnq98/8S4UX2DlZ+0v/72rKqImZUjncTl/sx30znecpVQsTTo+7wFoYh+Yna5PxZLT+ALxGxMna&#10;qf/UWvlroS55zNaTpkFjdvwKENpCbnffbfIQS5MdZBTR15YasDBHF7QBlCEHRmus9jkfV6LL8rjP&#10;Dh8dANpsL+mtl9ybZLeEWjJ9eN2HRq8ao48WjM+77CpagFra+ehFEqU1wkL8+o8nZA5ZKLvOWwHl&#10;yssY9rDG0p2vkzyUmf+C41Ids737u4LmpynXtp9To0zcPIWh0qQDCYTBeQe2rtkI+hnoSekw+d7i&#10;/PFtFaxFL3PEygflIjzdMqpBWKA0i0wIx1MqZ17uK+3SOoN+z1DGOFaXdJmv2+PReKErlW91aoX8&#10;Jd0sCOEW35dMYYU4GJxxftPleVhSvwp8iWu1rHefscoHFhW/9kdqVvj97fiwc2n8/A27KkQCVkoY&#10;ZtdUpnKUoIy8rwO/Uesrk51pN7tK385CnMvDGzbXwsZQT7vLOMu3FDkfl/9O3U+keqVty3rz+dzS&#10;KUXh8WK+5t5hdLM+29+1FmnT5xeau3lvSbbKwmE6tU5/L+l4+6s2XgVj3XqNV7A+MItJaDcpx7tT&#10;PCRhpcVBcuw+muNlH1tMyCGnvyeJQJDqwai2YK/Sh2hZFj+fV2azp7DvUevZiWulm7RV/Aud17tC&#10;5v4P1rjp/A4bCeG3lHT/GqozyZ6BlsTuT+EQ9EOngF1DojegTJ1ikCFxYTkiXfnVXexnHGASt/G0&#10;+PSAduysmW4bHKscGa5bHUENN97boUfAtDBx8u+clrerjaZlm/dHe53menpITwAYr6q8olCH6IN3&#10;TFE7CzKS7gTGP6bbfJe4MH2s54F4p2ziGcJTiCm7mwZmfki/Wq10v3bztUSsIM+1ry5irio/oAzT&#10;BzlVTn6dTmAfSErIIpgGobusDYPHUvYok0Ly2qQ3wB9dckonGrUz3yc63yE9/LmeZyHSBq0sc0Uj&#10;O6Ml5nds+B1+ov36DXjKr/W647rZNP17ew4AZ0pviJ6hvzhg5g2mrNfw+r19oRnFWhUWog0BTuOw&#10;n7TAk2LRAXonFxRztrYf2AjMYmKq2PD6vVkY23LqVLK4Ym0rEz7S5ccAOEYIqXO6C2UmreoRDX/z&#10;U7++pgsju3TCW2wwjfbmdx8ZrPpbJEO6mTAZkcDnxUsyXUfensHH25b/zesmFx0hTWYIScW/9XlF&#10;eX3flwC8BlTid9HkIQLubdb/ujXh3Gee6Ovuqy6Ydo1DsyD39Psjg3biNrkq5y64FgTrEV+TOeuF&#10;7vxdY+cUL/xtQQyfYmITdNQ+cLtHFytmZjKL/ySs0RTquD3y4Vtf/MIorv86Ai8CCOJykDo/sdj+&#10;XRdwKnjBQ+ZTSzszrDBi+svKrEj6+SvHjDRgckgf5h3Ipbdoji6furiSRG8jXnuqdHFqkF/lmelI&#10;OJ5zPQEbNUa/cMNj2b8Pbah0xp/B7SXVit8HwEgI/I8KKdIgweivkCm8ZXfXDEu0mZ1T3bXgDZKR&#10;uAiWnDyRLY06AZi//pr3Zua3Olyn5RrQOpc1JHYKeo97NBHuqZ1rVyjDa82lm8MG61zSm5aKNF7N&#10;/zD4r+eE4Qq6cQjOdJ5Uq/5AG/cXoBG2x1k6N0JIR7OVGzl0x18bv+7JMWFfSY4VXiXAq2YSp9Q8&#10;J15we2pRNsn8ya6H5gFHB/iHHcmLcyt6UMoXq/dAfmNN5/79YanwmMpQ2kOx0iN7pjFHRfed16/5&#10;asxvz5QoLAWgjd/daLUBy83qlWmq6rsYwaEGX2O5TiPavf5lsl+Vs6akxnkFHlX4wO/9/odRr+vs&#10;vSenVvDUujvnskbK2oMS+6pWj2r5A2xRhsEd6LvN19bAbGiVi2lDPnU13tWR0wsQQtdzQShc0wHe&#10;A85b6MHVJL8sL14h4OM4GJfFw4Ez51uw9IxzWKMebg+1Tn63Hzyt255eXXoeO90aq2AAGCMiPb4H&#10;z2wLZ3+7tSeDoOUc2bPTmueMXQMan/UsNq7zYh/hjjyU2QZjHfmQSYRq7gTJKGDSMC/CABJ/nAvx&#10;2A+CjCqvXPCL5tN6vB0M+FEEmbBgw5rEE3LwlFc2Mdh9zHs0Yd/lPIPgmBvvpWiQMuSAH4YbyeZL&#10;UEadFEz/TRbm830nuJ1D6GoqYMoSdRJ5jjd97E6bqvoAb2DhiZ3hZh9kgm4x5x7W78CSYSE0jj+V&#10;Y2uR3WVaASSedDc9+jpagDIXRE23b7wfEru/KUdq5aieFHbgQ2608CaMUNvzQp4ZvNK08OmSsxGX&#10;qpC5xkHYJ+hQlDk7fc+Jb5zNpgoX967e1jFcioSgUE6Xu2+e2m+UsAHba2fwuGXYfiiN0L8bWtQ9&#10;+SNMS1M88aICyaHFSfGyH/rFh580x6dSdtffBjtjenReCid4bWHd4qs7C6M4tnmAZMjDrQTJ5sI9&#10;rLVEyDW4CKbe612K8U7xH+QKIOLvUwvKBBCyJDfe6ZVu3Pt4jmzu9vPHYmiSliS+qpBGCL8c4IFM&#10;/nh/suph592Wz2I1M0Zz3yAKfCXaS9fucqCu7vwjxPIwMi1OiGTVh1hREgJrrqdyXIYyt9ow92O2&#10;zB45cNCoIdu9lTvaFxsMsfigHIqdNDsZyfVY36K+ewBXv34imXfsfZ9XC92zr+HqUm+PFq3sZnWy&#10;KbV294GHbHDUa97wVzAJLJ9vf/uby9wbcz0Dq4yft5s5rWVwaqxMxxFQNLHcypaGbDfarNdHq3iW&#10;qbczcCBwupCtCN3ORC7cJS87vGEiI9hR9gJRL9/gcXf0DvfixvQoi0KsADcaMlBmsFEjvGQ7wk7L&#10;angq3NYqqp6r5M4pfSfp5TTgCQVRdeRdgHA+QlMI1M7MCumTnBli8hXZzXiAN2Zs+ymak1Ims4N4&#10;RplqIRuA3dS4J9iRG+LfyWYP0tU0lPKZNeKeby1//zLk1AiYtyzY31iaVjslGchAim5wIzEBO3zX&#10;F3oV4ZVf5PHoOx83smUIHfM+kJptk4fR/FS5l51gCGTlGv7NaqgHqAkoMwq26FmrKVXEP6zLuuur&#10;Jv0fR2fabiwYReHfYigiZMhYomggUyJpQJFIpfD/333ez+e6zj6ceoa917qX8y33z0a7QBWlbtAh&#10;mUw43hVAEb7dFGYfwajMEdZA9x+2XDIqGEn2KDd9Fwrmqr4o/N7L+iwj5tLquIfkdf+x8YI3lOHJ&#10;30sSc2+m96xZmZtKexAlP3raECDuhbXDegxBGo1g06jcWACI39D72fU5CJbf4NXWQz6dpn7/5J+A&#10;YLqlD1HYM/q95aR3fzJzlvdznx9PJ98hlCFWRPYT6tx+oWevXoFtPZvAGFxFJb8DCridenytjRDM&#10;puWVxww9mhjfLcgJywXE5CfCjTlzNeMQXWiWwP1CnS1AaodlbyZ3n2HC25GEcZ060KGMB0PGh58b&#10;6P4qppH8W2SLXhg85ydA0LZZ6WOTgxW0xk6CHjxzFUzdJsl+vOapuFbkI7tTJERv1dvQscavAShb&#10;JHaTJYvR/kp+Pkn0CLEegf93v5EydDhL3oUHyCsw8OXM9/o0ym21nVT9secadotGL4YuIAI0cKpZ&#10;5fvIN0ubbNE0pe/etjZtdAJGTcS30PO8Vc7y8ARS63zPUpQIgWvSzggY+W9GcO1kvvvootu8xQC2&#10;ViWppeRv+6Mm9Y68ETSWhF446yK4U6mUHv5mKman6eHE98b9VYEmNlkq4E7zZhmbwZBi2JbRm9P5&#10;aO8prqe2mXZq9khl/sx+JtquxzaxHMOCfg1FcmFQqMi8ehuyCK3luAh3ESTeE/hjLKXlK2TbpDbv&#10;w/+oqAsVj23s8Le1wYxTS9lfakMJVYbJfPygJ9fxYf0lPF5fY9Hfk7YKx+WdoM742yvTTvHX7H20&#10;mdGnMHw3FtvXpzjAxUZpoy1bm0Xg5+xnNLmO3v6XGJ0zAS0NLzVWb/RHUXQMfymC9Qv7aDYGnBaT&#10;quVWxqxL6avy96U9nRnJsw2LXvKSPMADeR/669UqpZRdHT2nKHopTAJ6q+pSAHLbV9acTyacC3B1&#10;ngQlmp4Vttrq5eukMH9UT7qhlF7Kpu+dvQJc8I/NH61/7gGUGfxquNFgiPP0mNLitlYK7Yq1y3ft&#10;KDN9jjh5UOMlvFnTI9d0pXsK3kF5Os1PdbbU1AR9dRAxLx6re026EmRGGG6hQRH1Pjk1VBn7NeW6&#10;uBjVoQz7mlZ1Z1K9PRYwfTlxi/G2u+4uzJnBTgECep2279vL6jVzZ31a4k9+CR1fes0dl0mLzuba&#10;upuTct9w+tkYjHulGsgFM3U7iGgFfb4ysAcclQtThjJTrTZsLcKKMmHyv0Ej6ajYxjrIZVkKmrdj&#10;CG3gBLDYdMeylEUszMhcBCpcqlsPjdrX31bOOb/nC+ZEyjptu3GeNthWHl0ICwhewnv93qMKlru/&#10;1/PZLunMiLyf4Vp7W9fwpRCDfX8AchmdoOVCq74ne5BbOXvTndAeHbZZtJt/RCNymd5L8rGIiz7P&#10;ZS3Ro9cIx9B9jWSYe1rrs+JJKjxuwg1lmb/9RmCNpDmsWhhgPprkysRLatWn0E+RSBp35JT4i3va&#10;wpaESIgzAktA6McWSuZxEFguLl17S5z9NNh8IoW1FmAyrRmZyaQa9MzU6oE5HvjQLSZ/XxrJPQfW&#10;GBdid3N8xFaPf3rToekdjEN3MfXWyO39lcpVDLU6i4UHZqDWY1JSfg1x6Me/ihk618nUiCd9OPCT&#10;Zn3SUOCZqTp2Ly0Y2ngBBneHdv42gsWSSqfpq/SSb5rfYj4YCFTkoxESLFHPpWU0qb6c/E0KJBfZ&#10;vhv6Nu7PU5DLy+MNXDOL0blvVA8VZ7zLF3KwTjzFDVFbBKQMgUULTCOCgp6d/O2eRK78vj/DN/gz&#10;XmyTjN97YYXhsa7rwVcrjaO0O5x07kOfXE556DLMzLUjKoE2uW+U07pifh1hfCIqAZuv2qfbnWx6&#10;nq4TSEc7rZm9jY7R7L21hTIcchq/JvpQxewGMYGPNuia87l0PiUEmNme5PZ75M7FeGTi/KAwy2/1&#10;5jWiX762xoNdLZ6v4CzHtOq1bNofJV82mBEjzIBFa1+nrBOnKKHQ/v96nhIddwJGDEfP+54b++1b&#10;Y1DOAscq4qTilbmfB4flLV/l/GsbksEbxjXW86y7JZf8j33PCHzR4o1qg16UKZlkXtuKO56gox7F&#10;TGqL6Jr/pP6x9Pe/scdia+HVRNcdmxSKvGp+ANCWX5KjjYJ8O9kBAzjI4+6x3EdKSEi6171/aSqz&#10;v6944pMJow4TeK3Cezg8ffbwyLzI2nWYJas7GmHZ5KZjwYr/s/noDSIjTPxpzD68xqFfzqq7x9E/&#10;LbjGFMNPB9N4Uqa0CL6YVV6tCyIDjoV0PDNPDbE50tGP5ZY5Gz9IgGLuRGd4JQAUIsMJ+Ife3hqn&#10;7Iuj4gCBMkz+7oTRIPutq9S4OQmd/TngT7VjRWrv26Vyu186C85xYy4O8X4ZZfr724s5WWSU4Y0I&#10;dU/JpKC38I7dLXzh8k6GxdWrl/+U3W1DPojuVu8lhfEUynQH9Yo7jB98q3XVC/H1qp4J63BzgZBz&#10;noMRkj+XVmv8BfHn3zh+4W810rOba1Wh5Y4zs6cLYqlqK29deD/lnutBty4OZxnMnPR1/Is7x1pp&#10;NP3rQw8Ok2Px6FcJODMUkcmKqI1r2mvfsfehOMCorpwjTs3ybGOiR4hqbqnpa/e0ThKKMBCR3Ysf&#10;tE+c34VjFT0csGcP0iF703pCC58yyulIMF+VVtW/Mr6+PBrYHHCmeKV9XJC785p9OV6DvFvYMuXr&#10;7XKDpA7EFTkQ5Gc4JIRpfnTUj7CtKyW2o+Hq5SxV1FvgiOW3sGA+15EZbJOvfXSLHgrelD0e/zW6&#10;jOLykqG1zWQnHobj+eWIXEhB3GqgM+jG92lWHmK2KslHz5gcPvwf+jCba7BZIS3HPfh1OXV7WZej&#10;+7BfAEsqOiTKsHDXhZfCZxY5tTcAgoX/51h5N4fn3ZUdvOcjrbztr5pZcjfobj2P/EHmpUCw6A/C&#10;Y+sOtvy1U6OcvTyuj/2SMYvYFmN2+VHh5lwc+KuZwW/SQaCdkgLevnP+GrPUiu+1VMjFf7un1n8W&#10;c+aBynMXBV3shSxZevMbBqYVmkxTYgP4XecFuGsmn3pzc18V0rY0PAkLixbmc+hzuaNdFHp7SWSl&#10;Z1wrXddW/jt2rFsT68sV8axdWlRjDGXEKnHY7hkNzIz+trGZFqPGfFhejXLK7FNRVvP1TXw2uHYn&#10;XnaPt6sxLLsB1srFVspEXLCRpbQkBTZchmVuBizHhnl2YzNR22SfIoy9B+Mhu/B3uE2DUxcd9qVD&#10;FXCiBOvM3cs4NPpWV+IDyVgGIhBuLzWMpILx74aOmXhno9fv/fzpNVB3tC70+UIOx8PoPfsGjV+x&#10;IKDLU2S17TQ3vytkje1IZhbKeMEzyF5v2og9tByawmZNr3ph2gXpnq+GhnoMovd+MM3LN3LqWeXv&#10;+pJpjTPj9fyTE3tBifhVg4/lI47A1yhrfOVvybD04vjcr27ay3lGLu6E698qAG/46lnMYBjiLfa3&#10;VJ9pfN8YPlfG1hwAirOOvYbz7YUimYt5mZCQTgIReOigenjAoXEe52cTYgSRjqkOgxx7kRQqrWHG&#10;/glprkxUej+SQWbZ+d81ClHb886EmOT5qco1f8Vvm9ANaY+/zoliz9Tweoh42zuc9/MJBCVFI8+p&#10;J9U3l2j3dEUJT4ZOqGv9gBy/G+VdQq8ia68bpVeFOti1cBsv3sCN/dtvVDaH5ANZm6Pqb1n7VbPi&#10;s+wtl/3b7q24n9a3uzsfy81soiIZAnMAztbamqfZ570Rz2sMutnzugKOL3CKSldL6VXFUQdMbJmP&#10;UIedYH1h2VBMP1Bm+Xg2+SUERJRK9cyiHqZK6+ANHmnr0SS/2XB1t2IExpD9eaHT/OR9s8e/i5BZ&#10;8JIhSrPdIGHtWD833+mgyWYZY9tvltE+93PwYmkWDu4rp0N3T39djnfze3Jb90Vxp61KMcTa22MI&#10;KYUBRbgSl7X0e5qvO3drxJzS6lGBW2nTC1wxWG2k9MqMf7+M43eo5f2AzmSktftUW5ypWdOZLFyL&#10;hGINd5sMslehzIQbmFnr1awAI/WLW3fYBxLvULvy9GMn/AYtoCMVYLaBdPxJBD6IVsqkl/N5l4Ya&#10;cRcbnQfIxda/Fx79Lh0WU9jF9ijUmVtOpe0E4tPOwtsj/l5Ps9yVQHc4quC3FSCE4xm9pIEDNkNF&#10;xSnQNX7cmGC6QmAYxZdy203VuRbpXeWdDgTXvCeAvZSXXv0itPbygKSUbpVx1ozSzqaU/FZfy4m/&#10;P3B/Wo5GF8BmgwLfdS0rMwjdelnKu56OTRwQJ7iDooiO3Kt8Tx/f2Gc9xy73j1p2y4TS+EjOi0f2&#10;3mw5AH4+1eo7ccMriortrHfr0t5WiGUVk7anJx3/fRrLiheuFK0P/pL8XBjoYs+V3sTkQzo3L2U2&#10;vd4LVc5AaLCf5zN7bU1+JO16gCjaVqbjXx9lE2Pn2uTqWPS8/DDqtmkX4jA2348Eb/ViNCx9jn9H&#10;jnQv3+AJ3Nj3pDKqQ7gRGYPpUrNoRVxciNtnvWuLa9NJ1LdIffqZ61Fbl9i69JDIbzkz8GUgiCOb&#10;7DjUOr2RuCbf8eCzdV2LwT08Tw6U2gnYV1CGW1Rs8ukEiZq9PiJ0BGvrb75Tp2OkAzMXa/5oWCKo&#10;GvZTpVssvowxydptFwi/zWoJu4rTHs8OL7MlPmKwwDPLcHvMOmRo3eaXX+8x2EMKjTS6QJmoQMz0&#10;zc6x8km7fPqCBl2oCHYjO27U3jE/zF+69yrOxjvekvmk1o863rn/yM6n8+PixHIFVoQM0RS73efX&#10;zGhcw2ZSu9iF+Xoy4LywC3jrXX/79974shJyl37btaZX3NMZYdfI9TDIHemqy9vyOipE8pY05Ipd&#10;e7aj06oRMbXJF23Mp/GS6lzvr29d2PYYCMwcd+PqaFNteNJlFhX9fZ4Ss25+270rGShTR3msEqG/&#10;Z1Raj+xyY6tFJVeYY6SKyf77UP2eENw9F6mB9i7aVtZOIUuuiZb4301lC3PwtO+mnj7Jxru2SXcr&#10;xXXxUZy1YqknorxPLClA7jxRKMOmgxl5rThnuf2JlHi46Dya8/w26abP71yaFa0wrFvu+SMJX7N4&#10;pxcgXh49NNp0N/UV5FC+qJw+P9d3h09eqNkL+3Z6lM6Xt5DNvK4mYvxWlHr+O3WeDmJ9osxyx6RX&#10;4uTnATmU3ur7uZ4GC/LihxJzf0n8oHUL1o/QSVc9/3A0y3l65Swuq8tS4HhozQCyuvOalaIgl2xf&#10;Ip3pzvDL7Wy1WxP+nvnqGJTp4kgV9iRDN+wqoD+4/rb72SeuqTW8W4WCUQjhzRcmXRXu9Dj3fAJF&#10;4lW6NvOPVqmcVaDdjhY6Rh3bghe2ssIRyOicd/vAq9GKkyI0VYH7xc+fUCZSBr3y7q3GyD2qBZZ5&#10;wSmF/paF+ct9ki4yUVQb7JvorDtghl9r4qPsXF3qJb0AxgWOUV7QohzoX2c2b4+uy7P5EJw4h4gj&#10;OdtpxC2i2dGU7d8VN2K5xveC5MLMp5nkhS2l0rnQro8qVG/Ja5L/1taGcdmpfhEzlEmFYp9785Y8&#10;mo2lVeWQ+FvKoaihrJ5SHz2WsLWpdL4o3YKuEvHs+/UE4Qbcn5aDd6oH6jWk85idPQndVmfgN97i&#10;ckzk1+HmUIeA7zYdK2HTMGvZymZoPS/YYX/jIRSFHFOPuH5d0p2N4Ec8uhNGL4AmXxv4j/hcmsv9&#10;fjasrz2i/3cc7J68ZgY/+S0kqUzwEtjr39TrVvbn/M3/0cxUH77ExeJlo8n+zci55x0D4zElVPud&#10;gskt7klumOrjL3NgsvR9simtpDak3xCX+GoTxHVNp7Ps+U+cpLIVdG99GyRmOhogm/Xpd1/7GXJD&#10;ENFMtDki3vJWmda9vPINhLcy+CUJ/Ytnlmlsv0L/Jy0oNnr17+d0vKosmylHX5pDmScvxx+rPdiq&#10;zvXWSyij4f3p+B3c7r+bITl1PKxTfSVrhklSiCcHOu7sp8ySALfECCS4Po+0ttioPQqsSme5m/Hs&#10;lV7H5pm1vgo8ptXOsOIMI1wQgpesJuBrqcG1a/d3HAwSt3DrHn8zV/LjxvcRL/BOrwWtc53JxZNi&#10;DkDzkEP2HDx2SN9nVm/Ji7tnlX8+mrP5CjweFD1te7veOJOb19qT46mUSCjDbFDRtkEDpd+ThfuD&#10;MouV9V4wq/o425iiLyDvcxuamdigYMgVCyvkgD733frM1cNw9glvRlbw3yL3pSe7Sz7bmzaaZsEc&#10;eBM6W+gf8i2wj5Tw27vZ+T0SBU6mrxLqKu+/voACjPHTYkT9lu79bm9MHPBQDn8lDE38OvcmzyHR&#10;PRlXN9DSPC+iYjLGL5ET9aYla1u7XNTRB+/rL3yjp0ZuZyHc8yQ9h63uAijPdKffXFQzt/PfcVBD&#10;3TZ/mwnFAYTZ4p0t0CvUfl5nJ8G6oDQB2TzPHsIBxUzz2vzjrH+l6PwGuxoYLWT3OVoQkAExZAZE&#10;VdjAYYSWOUQ754n+anXvipSmngbda8WFMvdeX1ZsZFJJGGO3WxXL5PPWXlwoiKltHon699pOKmDb&#10;uD6McLiuQNo2M1fLDWLQl+KcZtz73zCdXdZip8cdRaZwlhnI0urVkM/MIvxjITNcqdFfa6jDuiCy&#10;yZNGeZIZ3RyxDa4FVR9EDgMYlVvaTH2IDbrfxd2zOfwuPpdRttcqRM6m5Ed6QZaanabU+1whyZAr&#10;AseeJAGZxF7b5y5Zml4qvwsj4/9VqgeuCAGR1d+AHpXQBAZGOE/xZRAULsLB0cORdW1z7c4zFizE&#10;z/me2M2rkLvcN5vgwfXXIdIYPNu51f4ZNta3kqLbfvr+iviqUP9R8IWrB75lTP9m0mJFxiUagjzO&#10;6CSsgKGF31MJ/HygPpdtWwpLqOJLuVoWqxFIYbdpZt/ojPkxSwiMP02x+Iom0AXU8s4jkz7a3O94&#10;zMbDh3YejcT+eq4P64eQIKBMWEOZ4uk+PF9XncouGRNYxL/FqRwaNF0egvKvJ8+/DbMXLa3V8Sg/&#10;qDjuOAjMLlorYs7QuTW3HnW9LMIdtqWLswbyZmu6hWH/svLeu8XvmjL+g810H2t+t30/20mDsGQ3&#10;/EYSlCFJexZ3yxlYKaFdn72R6KFZW9mAeTM05r6p/pRooX366snlFo/MWqDycn2Ea8R7lhB0h8gf&#10;J/tWkKdqpHEblikSPg3MlfP8yqb8S0keHFP19nA65GvXL2pO7p6kO9VV6q77Gv6JzU2vMsk8X8LD&#10;YKlTDM2F+nhynKZRkK160UOaDCFVXr7T2oHe4GYtN+snYhfnfi8oM7nUr/ujtXl4HNtzAPs4XJez&#10;fpOO4GGAbCUj92Mqwbq+pG/M9jQozuX2qkx/0Qr5U3p6+V2w2MzRY3tFof1dbODLEJjdPvMcgQ6t&#10;IfJ4oTg0Z38PtMmMJ6yt3znUGp8vF9JNFvgg/2UxAF47IbGB5yU4BlNsQy5rEmdHjbx7aCUr2bMW&#10;QNVeqltEckuu+j71K+Wb9W2eP0qn1+haufyaXHGdM8xA/ta019leDeTBdL3j8GH8xAfFXKX/xMvF&#10;+CV/St0tU1txYm+hy8kqiMJfecyHXHOuHuQbX7hi8O3TSypvt9Ve/oKpyHwBrMP3rm1UuPHFuAhW&#10;P3v/3xq6lvMJqqGMNWlas68fdTs16mQhk3WdD8wyle6xXHpv7wU/7FVHM/xQ23GLfdLlZxDISl1f&#10;sVnhVSG71Pgmsat3ziPkJxDTtl2kyyVqV5Sks5wm8GnwTeNWotuy/MUA/Z4yvbl1BPJNF/i5wrPu&#10;epSTO0s7R3bWZHfgvWu1OrhDiRHfWlbqwNl91x4mdOzYxOGKhpY3ldbKtwsX8HpCz4UA+nWWCOtQ&#10;5qoaikAAr3V7WGDEc90zGiuqMC+C3/0ngw01yVraj81O/fEtV8r/DhJXjcveYrzOoOJ5R+cO3HBZ&#10;fSS63TsZ7bf5JchRjzRWt1bXCPgUJtlUMIcyrUhbzy1PNAcMKOl1aqCoTZePnxOwlX0KDB/Pvi+M&#10;YUkAGeaul6pcoZsUZkzLlfSQbt9GpbWN4gu42VFgPf74n3LGWs+X13CVtaeL+c7WYp8elFHRswMS&#10;ukV9H+8u3GOA3crmoYVE2EHMxU8KDO4edj2s9lj/0szaRhlZ9yqNPdLMQY8VkMLdPW3kmj8qEq99&#10;oFALK0PSTJVf7lYa3W0gE/u6GU6gjLwoeNfJ7AqxnJjZbVC5efIeI/pr0Ywpec5ffAJ+1Yq915OR&#10;OdlxbwR1Pv5o3L08ehkSNDYdwWFbSWLYnybbIQdZQxAOBFdt7V67hQeKWw6C1aHMxie+sPRVfGNm&#10;t9f7cuFT9Ttmtdu9P9hX0uzFDfE8LVpBd+gc68mPIppE2yn6sVal+vy38/Tc2mad7eLFxt8IdHlS&#10;c1pd38mzWi+ntbaXeuLNOCijueeNs8mHcn6qnAdwJrTb0cjapf1eTmCKt8KDMaY+Mcb2SU+q3rvy&#10;6JX2EaMZ/RpEu2cVbER09786sRm3YAI/YqQBItajEbTV/aNSYYfBENn/te1WZlI/Go1MqFxqvJYM&#10;atg0746+2SbLftS9qgRJ1MyZXwZY9w76YgpKq/FB2M2gHB+qj8Ya+dbBgrC3JuUSne6L40U1fWJl&#10;kpNqNa09MLD98oP8nTrzS+9Ad/BCKAU6Xp/R7Xk1CPmkdCBPyPUlGlrppS3oYcIBqqkPoUDNLjS8&#10;uMDOeZA3MWazKBCNfsT7ypurMOo1ud0qeHKPlnk5uHCkfJQhqleDMoN3I/cbVPBq1RVvHAgM2qTF&#10;IG2UHlQmbonAyn5V6p4hVfOHU1tbATdr533M+emz+KHHcXGqno6bxWUZTFrPpL2yTS0/DAuna7Ui&#10;RcoBBk748T+X43g4P5QsAyHqpZS74O6VqM71bB4zciNnX5k2PwfhMiOOyHodhH2DpYnjvMWYW/7+&#10;kWx5wBlqhBWIIJcrTC9d3HCz2/URq/c5HfLVGvuqDll50yl8mtJ7q5v7aRYA+u0SGo4GZcWt7a+y&#10;/FC78hXe89PRZD9zS4N4zXN3EP0q9lwHdWdFsKyHKW4Hp1et8iOp+x1jul0hwb4PbxK0duPXs4Zc&#10;71rJ6+6gDHHdl9mzGTWOOZvO0YzcnBltc4iUYsQqfDh5ZYuvb0SJHoiQrfGCEtHcOOXjQNjWXgdt&#10;e94Nn0P0uBVQPaflaq13lDM25dvlPCiU9rPLYs3UJ3+LjTu/Ps12tVI9lI9cXevXjmpnSQ60bbxM&#10;jdD1Lzp+KEXTNNA28joVG1aXf0A0TBysxKhvTunMFUF6TXfuL531fZT/+IuivCMmen8SoUXQhxK5&#10;AwJltGax+wgYiIoSKqMWw9hZEO+flQqf8O9n3T6qIxrftMFR6uSTgOUr9CfeLWczbT0WG/5cY3/p&#10;7hkuFbwccPQ7sYv7by1a3Zn64Ol8KlxfB1jN3/1GRNNCWy2ss7WQWRcwUd0sH32IOJe2B81NzECr&#10;CJfrZAxRlwlEK1FUnt4P17A1b/jH8EQ6m/Wn0Rvhd9rlQnCTftVnDo+rugUQ9CbmdMbJxnn+SXt3&#10;uFhfW+yCI6rq7kjHXUiD31Qyjcj4rlsdu5WplBgtM8GlDCV1a7tMsZjUH3InjXROzd6fq70MtrNh&#10;2lxBA1ws7F+Tdacn3cOtaUNgwbfbCIHtDmXMJjomBqXxFXGW35+2ObSROfM8qb3RJ9+ZhU2m0n1U&#10;E2zCVp823bgqbJkzG1qZa0nVPLQOIIetP5J0Uf1ySP+sx1/1DfnaBOCU6pfbMv/u5s5dEcr0TsGF&#10;iGGWUfOcEZIpeDhMIPtCYap1ps/DC5K8UQh0/aU3mqRXenPxQTBX7V1GPs02+/cSbvPF6XXV3mrb&#10;XxbQ1sXReJaUDQXaBeNGj3KmWPj9a3Qd8NoEMDCYk4k+w32puv9cboNa/gVM7SjNlnYOd1uuwg3W&#10;NH7a77ben9j2c8wxerSG2Bzq/IF0Wpwe9d0f3blEZZZ1Xbuk5c9FMcdDYF+xtDSCEZRxYQPg9v84&#10;OtOGU+Egin8WawlRZG2jRLZkSclWRCpp4fvfee6759U9ulLznznzO1+nfdHDQN3yhWFNkLE4iTMV&#10;UzIhBE1Ne/tW+j7mGleBWnnZFylXyfCTHSMdWCpdwoPOZkYxll80uFloP2KPzwSnksZc4cR7yxVf&#10;+UMbZBrMzMYeUUYsjV4xRJBDf+7U3gHKFw3f6epuxN4DEYzZ2z6s+XRUFd5N0zq2lSE+L+q4hy0C&#10;L5Ar9TUhfMe8JjMn6nkbKpAJs3JPyP29yuRnxw3IIEHqO/yAtZ4XNx0AX/S97TfN4ml9+y24S1vp&#10;3SPr3MvAXAISEbZ1obpw1mzT79x9ecnPbefYuH439duTMjvn32T+kSli3aBDNXc/emPIkN/f/jsh&#10;g87gFcJgr98vFqz+AMs2F+owytv6uD+tD2UX/K7dbij/kGZJhcUNjg7ssXMraLtjtZkpo/iotC2a&#10;sENqH91XWw5nnVKcBFnudZkATyruFJiFZcLVWEIG+UAkVQdOkHum0QMMCO2XD5VC93Tc2Xf/UNHf&#10;O+MlFkpn6lrpD+RMLZ3cDWKSPDqZaovi55xEq1gq+RWyuLunlS5t7ZswSTzDyv9bu0StNg0yqEiM&#10;YwpBYSeCqTmeP3ou4+p7pOtaM1gB8pDGSYMI46JBv+/G5rUdHt7ouAvjuM3jjN4/eEq9DYKdNFub&#10;8XV4wPJwrzwWtJrtFwa7TI7qyXSuDDLyvJpIXG6f5wsd7ucCQsusZQqFYc9fpn4OfwriqTt9eKMp&#10;kxsSWXnxaSiy+6jnmOwufnYq7CwYL0VzvFO6tz1Vi1ar1Wc97qg/JZq9y73GvRiJTZB56MRPqeUr&#10;35CJapmbvtyXF3WPvMVy5Rrh/kTUpmrnV0Lk+5WeDldNq1p8IU48X0i0Ocx6gB4ZwgB/QjTJTOd3&#10;DezBGFmeR7O207wyyXWQhUicKchwKV6b7oWgqZLfGXRpJxVfPOYW2dK6jD4OEAAwx1w76Kg7s0p/&#10;74vuBIkt1n4/5iOtzy4mpaAIWWBfKHU+1aEiDlrkfT9/4Sy5pY7Y5eYg2EgZgkzQlqZhaYV8Ndjg&#10;ehK25k1N5tK7e8KIr6+2NJA2Vk7NaR4IT2/4NRz9HcBvip6VET7slIKlvVvVv+O6G7U/K1dChQt2&#10;Pu82zsN+rmaQGb/3OK8GMg1Z6Ahu40xuFD+Ynlm9RTFa/kjlH2MbBRdjOrefG+EVXPftKKBnxn2d&#10;MIAp8vLT46Pi5mZ3/X4iCHPWjaNcqJs+0VjyuoG9qe5tqpDzArTBTyDTStsJhlPzJp0Rcr8m1A7U&#10;Vywzlev+ejnXArzzMbyu+8yizYBHC1xVxGGjIDlWWIpve7RKVA9CwV7lXs01RYdDuMWLp4SO8Ndg&#10;fmhZepb2qGMfZLKutKb86FcRM5P3HKBSaOWUufL+pKg6qu8CfcTObfLwBXtfQ4+1HuvIeZl8HZ6D&#10;wX4nksS0I8YsvvATKJqen+NhgXUhbeFFSYgzE8vOqzSP/0r1xHfy8ZagwBnVX6O1YhRxb256Wz2s&#10;VaPaWHMTgMKNH8TRa/zKnrd4X9k6mSN4qubuJyFAmUYzq4uHU21C97tcv7G/1cdGG8jhu7Q2KaSX&#10;j4P3/gYrM2kQV+rE7W4JPeoYyldoB0DexzYe+rBEoa7rm0oxy29WmcFEmcxqSMt+hdLM2nS/mwt/&#10;VOT8taqH6bYEiV6PsHsHvGZX0fxZtO4FtYckuvmRw4HMNrfcKNb9x3fb32tIBG6HHlWK0oCpbOns&#10;gW0qHDn4lJbk5ACjPVnYPXt6ezx0RZ2vHI71sjxfoVdWrWv1dILPUYHLi/EvfCOJcewOcrd7aHGn&#10;P9v1PnNcnvbKvlZaV/weVAjvOcdmY/VSBojYrYdmoXwpDJbz3QNd9bYfwgaW0PEtPGtbiqyeKltu&#10;rKVmuBp+3uFdKcFjprb2HxrwB+DdGulxW4zXJMgQV3vb2pzuzMJR9Gpp6eoKNkDRK/7GjnZ/Z+0/&#10;u5pQ+F0Ru1vw2j8zDPcWB8HXIVZP6+lC14hBay0TOcxbtg9Qrz3VReGjePfVLdRFdGdvtfEZZNYf&#10;DIICFIk4lcVxpKDjcN4L8MEc0xexVXrwpe9nvLqdxPmQlDtmjFRE5TzPiPfmcJ7oVyHEF33s1Sm3&#10;J3Q8nvRUMRhv+eHTFM39Ks22AfwnX/4axMOTv3qyy86Xadg+kTrbtAWpe1usPGErxkHdLpm4qoRi&#10;zEDHb1v2RD7MhYhYPKUPZdP4vR4SDShJWz9t3vtSmRNd6alkJbuSWJsTk7JTdWjQf8173D25JdmD&#10;YcnoU7QiaVayLktnuxiXU3QcRGpA5Put4vQCsW6QMJ1/+pmNFt4fWim76mHbM/XtP7flWYE+16e0&#10;XqSO/P5z+8SM6sKT1yketQbT/JN5wuJy5nm9X1azpxaf29WKvlRyDZ2YT83DXGo9ArCaasbOUKwe&#10;uMlt4xubcpeVDnc81a060/JomdqRYka6ShVbOSM54zgX8AFKflzI9O5+UPPP11mN7tdyIHbaW202&#10;KKJUwai/eeo03fYyvQ01Qupkb9NeKitRil4DZnBVQiZTh9fFSL7nl1fYHU4KrutcdoDvQ9jb0xse&#10;Bnh7+R03KrfqM4BygRr/PTqrtjgeDvXP1+Agh+BHvGl7Y+aeTYyAN52diZRciO1rusKxy2F3ODkv&#10;xtKbGNf304MQlMQVJSy77UldKvA3L2L5zjabK/lxPa8W2lKuMVAJQCD8vW9kgbj1VJPsW4loFl8T&#10;YvckyPdVrIZ+SZXw+mLWq38dR78TSqbLTUSaU2vUyEyOVRxKh99KuU7to6Qt3ccE9sTF1X2NBqvM&#10;sHlJzphusQLc9wjIQJTq8euNemiFT+WJYRRK2XOT7/brLBjLjuuX1G1NPpAkritG+DZFJ+fKO6J1&#10;46rMtnO8xaQAB+DpjdMLvTpv0LfXI1Ubo9eaOu5tqsgacfOO//1ukKGiQfLsz13frxl1F7ekR+NZ&#10;Djq90oXIfwwynRzul9/v/mmyx6em4oNsHRn2ai+0Mq441rqtbwh3zvWO/bznWXQ99C9JVViuulJS&#10;FfOctG3cJ3+ztW6/u7xo9yi/2stiTuLRZNAfhcFrD0iDlqMnxeW4uN2mrlLYM4ctYOuD9vPyOdRo&#10;qekHk+uLH/qV4wf5Lpsf7bxLyyGmSCM5XDDeukyJlkoT9w7ILGa3Hllc6wl/PdTanjQxn92dim1m&#10;RvRxURspBLQdPfY9pZg6lWR0KduE6DQf+ayuInSgP589P9sRe9PmoCvkCkrbh3FA54a8Hh9sNqYg&#10;RXRzu4OMM9+0X1UaMog6zi3ZLcdvIQW5PMvzyadEL31r4JII06Ud6Cmxx45nX/Gsm9e6k0jEKzlv&#10;ZvuHtVDls/dLEU5Wrd3iQjkUBV1DcSutZ6Hf87IgY8BmJH0rQKXw3MnbGom/BzW5UZMx3MdqhnOe&#10;QsAtAx2cngE29p2MBeVqu53uqrM3c4Bk79CHkmN8Gu8fVFcyClfyJXZ66/hwvg+NpXdKJF5Y/90C&#10;fgL7Zu1W8dsZQyQ8eE+hyfrs3q+8gHPHiXE2Lpf3GTdgHiGG+RFzfkaOMxoXP7DkDtsHPydWKKbI&#10;H9z709pkISWUAC+Zdq2we7ffFgZT6nas/I2+1/r5ir2d2rXTnqEN6Y3GukIEVAIYtXC47j2wyfpW&#10;8r+5B+8B3cGOrKp0aWcgyHVZfb1IMLTuLqNdu24yDi1V68V9Hpqar/0leDOYb/h5sTCa/303vTfZ&#10;PC2s/CiFmqg8o087HOWccq43biw72/KVHy2r5zsaCo/HnLrLKVnmtoBaAi9gof3GxBMsmNkAqd11&#10;M9H2znSHt1VuwzRjcpvVaz1VOB+zyN/VBNPTclmSJLkupI2TycF4c7UHKHixUJ81dvZKSqfhIDPM&#10;ooPcF1Eh2Dc2UXdpxMRfZq7N70wIWKGbjaMA6aa/1a28nRfz/IBqWK0cMWbG4d7c4CCDd4qV5RXD&#10;BqI+T7TNqu22+k2WmEokdRvKvH55dBeO+eUGSZM0b6UaAxESg8JssurcN8EK0WTgavyI8LJJvpnL&#10;+W6LwYB+6GB2A0e42VidfGWRgAyX6wxGs5ZfiKJRcHv71dyyUjLIK3FN+Z+CSPQzX1iv1TEkaKW5&#10;2/BxJbtEsH5VagXqBOef4uBTfRWhxZ7H24XDuAQYizBPi2M2o4B9Y5ZyxsV2QcZEMYGbUBB1AOok&#10;LK23E3Zf7qhxmzI/J2C3p6xK9y45Y3rXkewqvA4YFgG6J+En3stQUG25BKwlcEE7y22m6KseDPWK&#10;a4KDs7Q9/11HF6a4BhmSSmuC/uiuSnx38yioejU3LsLr5jdYd7zs59c1sFr51KyFm+x6Wa9Js410&#10;b7eZt3YkClLx0itks3oRLzKn/XARADe43MEKKtHddw1V/BpnU9iUJyCDbCGU3j4vPw4q2KdVZxQV&#10;IF6zN0BViuhCUtG00kp+UdJTuaCCtzu+R5ujc9hSTdo49cU2p00Pz0mV8evEvcFeZmgdgcwPdgNh&#10;dmNsGp6r5fLqBjLag20Y1bCE00t12Nkas18+74/8HfCpZfeWf9TT2qqAdQZ1D9nPXMa7HYi503u9&#10;F0ecEVajEN7F25zXssAYevKL7f5qBnFaAVFul+v1ZTQJeAZ//f2nTbMl0ZwoauYNZ+G48xKO2d0a&#10;EXm1x8aqKayH221r8pghS0eZjpWumUi33Q6ILgXMeAZ5a8hizyL2akzwzd4+3A6TD0dE/mDzHLVG&#10;tCeQ7IwwQWZ4aU3Z3ZZjfOU9OQxpTshbG7Nas5BDEH/MIrcgMUU7ttCGMuqj+5dIq1Rh0tkpjf7K&#10;al3SyvOOdZWPBs/LG+1OK7mfaPWW6UDEB7kYhS5Jn/27mioArVvwq8PVfsMcmeSFO2GCFpp89tzh&#10;fNc9m2or4XvCtuqcymkhnwlXlESaOMY2VC2x+2LhvMk26kty/96W+elbnkLKA9rW54fYo1OoWM/x&#10;B2Q+xRuK42+E7xGU9K6e4piXH/1lz5TKzqam2NFC2GtPcoE+Og/s8iFIf9Cul6DEDGqwwljXzWwZ&#10;PueOfSBSsbZhYVu3zRU7E+PHvwqFIpAdUlwGmUiybjabKD93cNxvn/o84rP1x6ITuPkWNXSV2jCK&#10;21xbvo8b0d6+ZIgqTYwVCW5EDdD64gWNYZe01/S0hVyrJBsghG8vr6X68hU80y/cM91j4wAyIhHm&#10;iywyPCBgYjT7By9BCaott0eAyWVNtLioujnO1s5kkOFlgevnWNuEmLzPb6yVD0lx2mgfUd1vXaDE&#10;v2wL7OgyPfyIR5zpbg0jyTP1l0dcQOYRk52Hdrw+++YaAnaTHoeu3pVkSskAWGGGfn9RY3xcEqVb&#10;Fd+M4RS1fnfXHQCxygb0ogr51/rZIdXbqFahNAvWkR3bm5mkYKXj9Wn9tmhmkCmBDGJ0eUfGEf8w&#10;uQXd3wRnEsPy3k3J2F4nFi/4Y3FPKtMJsdCp8FNRygUGMuifsNliOOOGmOBVCgGszJmn+JF4sSoP&#10;XV2ZiYis9liVnFYdVy//zW/qZWP2DeNTkWeFTPi8HwI2m4sxZR42ovBjzB+15H3ezASEIcZrTdE0&#10;A+Zf+XBT1lE8tyLH2EY/9RYMUq0u8ckGUatEnzg/PzfoAkq3hrJoGlkUZK4kDmwErD/D4nkJgBhK&#10;O/vyHrxoJZeWa9TbrEWjsLe3zxfOXmsW6knuZuGsb2hNYHDwVD5Aj1t8+0kVu1IktRws288a4xW5&#10;avp8D5ghi1lAWCBzWfoJUc3zFuPDLnsFuVxm5Q7pHRB1NdDO3fzVoSNsdG1AF7cJw4/uuRpMWGPj&#10;NOTxfIUduftodFt9VUs6vMqA5i1wp2QlWcfgu+B7pU+T09FjDmRiKTa/zjkzUvF3+LZEvOq0n3Tp&#10;kMBfjyxmmmeHrE7VaZibcIntjPVPlz8AYAoIvtV7/jaCdZlXjuL7j6zipgdsMipjWKpVvq4c294E&#10;mIK591+p7lTsPj2SRo2VsYPUXdctXqBTlwwK8Cn7byb7fJR3fUmzwu8b38ntK1fcb6Nt511UWMdJ&#10;Lfm1+yxqr9UVrPaPjWCvShd3VjyvnNKwMa8UfeZttvIgU3+gfSTKQIvuMCzBqLIX19P1+clyAx+6&#10;eVV22cDkhadhVI4z6I9zC1b4EWuy6no0m+mlVtydEbPTiGWiT+bZtRnCrqPT2R38+XS7t1V760Xl&#10;/ve70cCXoznqJLndJpv3mxwkBHFkYW95ml8S0K5oHbT7ljEQop9ZHBon6fM8CbJ0rNmDr6aJhdTO&#10;X9gj0QeX8tyz9M66yg1xUTwG007U+USzrWyN/8ZE3PXz2TcSHFdh2lhhjdUEI0x1SeCDBl5hOPIe&#10;XXLvT4uXwUopPLw0yz2EY30jVlTEBaMfJb4Wh3GDdnF11uPbXLYU32ddq3QaKNvBOOoE3IT8m+L2&#10;zAORFKqUsPvIUWACMPfaYXrHYuHmoc3xc/kYBZrwPc9JslNqhJmZaa3wLRQSdz+nkEv9zGQgz9Xi&#10;n1P9cy4/V309u35UZ9oiWjPUsG7tr3Trr6U6XJ+yiOoycZ8GZ1y/cToAF/SdyWZiGL10//6qbpqa&#10;E62lmXRn2YgnJ/BR2Nqmt8xgrnEXl7dlWtmgKOqNxvtWYZec25mVO1oEaKXJi2a12vurOmktOSwm&#10;/mi9c+u/GR6xKNF+7RaHu643zlj+2mcyH9zUIM6Ur5x76EOQo5F3eg9C9vFyPHsUIMunR2w29q42&#10;2ETMuvl0cV6b1b5XrzVEFkyWW4xBxsSEm6llxdUHrBdmihqj7XMUxTMXi3M2zdaAtUEw02vTtwGV&#10;jjp8feDqowqRXTZH1c3dSSNkb7pVlqleWOOUruA2k9TyynhKZ1c8BQqn5/kYZNb0tHOENQXATV1O&#10;Duxz6h02KC3YcqyOps3+N+qpeAkZtk5AiISMEfQlc3ppF17o+q/nUfjqMFw9L1wwnJPwRgTadB1P&#10;pYpwworoM5mEmexM4yiQcV9eJR8mb3fqV7OjjbuHggJ5ACDblPuUXqe7i16+M4/MkzsLf6yh0TNo&#10;tumXcfOAu2wjey0urx/mefwpQQaWLyWBE5Kas/uMXTbA9HmuPXQjFmRiX1WNTtcOICg6xltWhyrT&#10;7bnLH9jBd2jfaJ4iZq+R3BpS8WlUE1JhAF6MaGtBd9Td+2j1CSOIQ/t40lEf2nebcBkvVOO2nYRH&#10;mUge6FVz2L8a2qc12aXJ9488Ul/4B+xPBsU89+O+gJt5n7uas/HpblyxvqvR5IRLj0kBwpkxbde1&#10;ndKmyvHgfdmtMMUednSTHq3NwXXp1C9TUeYMkctwyrn3990w70DC711/epwjBrl40kHzhDUhR7Z2&#10;pi6fxsSZwDiZbd6J2bIfZOhjgJq0+AuaNYmhG0jzbHBPtolPo6a0I9tEQQ2BjD+9pergyh7NQalR&#10;oK9/c0+Z2zWmRcVOv4VHSZc4wOYuzAHY2/b1StMu7cNS9w24R/oRphhB3q6FUnfPUdsOt+8mSRMD&#10;B8drrRDF36HTQ+7sceTSiV8fehisPlp0S+v6ek8Hma7SdA4utOkhZfUNA55tFa8JvePvtK+0H8qh&#10;3YsjwSJuyiFKp9btyXu+cewXWrX7orVcuv1FSaumAztyuOoPtkXbt/L518fsRbr0dhMSuiJB3P87&#10;4nrzeevuS5P2qPEZsjkl5xdr0r18/pYA7tCsKXvy4wEyDQFP7Kigbr3T6+l+qnwDhZ+tVz7Ibe46&#10;3k2HlEv3FhzVitft2iV3Si/vUHt49w25TD9/BdQ27Zfi46G5udLcGEIFnwtnms+cwFaZ6YyBcdYd&#10;lW+zkNL0fLmz30XlSd0uJZzd0htrFRF89BxvbfYL4WfAMPYe3K0lvjWYR/KHn7ynQ5addId/5xu+&#10;dbyMFo5mG5sVzC3ZSZULh9PvzxFLpk6r/fenQDGvSh9eJ9fZdtQvZFPqgn4ZNd/DkRf0tDUYndTz&#10;E2cTOtd+ByYyGzEkPUZsXe6BHLjt2PqCzAYYkW2n4MmBwB+YtS7yrfboOBXoLXEzZz6CYbHk6m3I&#10;U36ki+cuKwGajb9e7vNneXHe7uWuNEDvFaT3HmISqaU5s+USJ9hJiAwXmQM887yb/l1Nx1H1nnKT&#10;CuroUr9OtJQ95sbzpGqZn5273Q9np+LFyr8szdKXp2JsLnXPHkYXS8hHD5UWDXCxunbxKcpLJXF3&#10;zVYWPF3VgKpAqcfv6yWrOeUwkEH2VcLSJ7VnbSZzVDTiftGCL04rj10CSRp47P9SCw9nx2Bkyq9n&#10;ic9cwweyl8uHKjZI1P22rcqZ8mh/kNeVPaLtmjLL5+NLW15f3otEJ8X+vfd3pxHcZ0G7ufklLLy/&#10;0XhTKX32YFt9RFJcVL6v49WpfJYojB2/hy8wFqqjfH/1zhsOeBj48/7MfQ5JiqxOL/R+3e4XtIiL&#10;YEqq31+JmVmr3d8Ke52zIHPIrIdIMryH6Sc8WNlwkZKbD89WqSiEO6tzRsUsM2BWM1qIDtqkR1pp&#10;StRlYupOIeVrMbm5ACr/7gPFzk7PUlI3p69iOj9EtzksvZRXJXYENxHI7LxAqAIKd4NPxpCf1XeG&#10;Wd5oFAYPIcXpLJvgj/O8jqV7jiaIj+zAnYvDui7RWbcwC/+YrdbDVwhFXU2+Ve0s3fpirqAnZn+5&#10;K3uzm8Ejh6lOgAwdLq+obPV3Bv47f836tGxETHR/R7g5XRWajS0D7biJPxbea/UpxBNyjUUVtb2P&#10;kHehdaIssHxh5zl2Gg4eUXb2sg9GHGVG59nNu2zORLm/SOj/xyifmUt4AeKknDl86fY5rApHqU+0&#10;XArhsgJ/ah2Ot0BPw9tSOUlJp/+CCgTZwdC4VwMz8Sqs9A9M/Q1BPjcxU9ytgncjKV1+g0cHjnaw&#10;ovLi5TlczQViLnIiVG/leDOv9SQgKscRtpC2NniUxeLm9cNDAoa2zy/ikQxwTNJh4UvB3vq8Ug+J&#10;s6sdtJxrWXVrps7hDKMcZ30rHxKXibc0aoZ+2dgXG2S6RwR7elIyHF6B2a1XSNQzx1Ak7efkDDmx&#10;gyXeOWtdwm8fdpZkXj7MK3bTC5B5R8NaMoLeFHsm99ZzTrjepgBt+Cbp9fZPOx12eKFfkHLRYZ6A&#10;zOrB0VOhfNm/5+0oX6od0R46Gw5DFtY4h3E8IEg7mipgg70MyFGaCxCCy89m3SrCVEu1J2zMwCXt&#10;f7tmFc5bFP5+Dn7+td5111i+O+ausPpQrP/9PFUEJbbg+kfsyfzL4nCR17dk5KoIzJKDv7cfxNln&#10;06zPca4XdmvfdrRnkNZtMhGUprgrarl14Nc2wOnUDPz5ROYDZt7M1U/wvDpaNAnj5k3v7+BhGPEB&#10;WvY/tIgClxpWHbhFN+zdjKX5WoRteSwgv5DjEIvHthXvw5MANKMawg9G4ql27szlgtZp14uMta3c&#10;3yHN8OZr3jCE/HKtMgnZ35mX1+TPzpOYz04fFIi8Qp5KgdF75c69TkN7b9fQlefFc7ARR8IiZiul&#10;YEvu6e8x45HZup6rbfqLvPeKutPcuHdJCjx3PSLDbzu3U5PqnY0H62KCvhHGvEkgU8zHRDebUefv&#10;WQjMmustk3DQFlbJy6B+W9eV1qq13gxZBVBWn5waf4vFvzuSFXef3FD51tdnSGHn2jqvVkjxi+5P&#10;wjMzWcMDYQcT0Tfd0N/m7s8yorwgKWwyhPwXr+FVzXvgb/Ixu94LVtTbsfX9rfNe89N5k2kZWtjt&#10;FmRRue+iJq79ZrDEHdLx/cyEzDEmT/Wbttw621DoV/tbGToeEJfehXHZ5e9O23eBA8gB1GA1vFLl&#10;7c7IqFt1MeeONHGc5j+PApqNLT1JY1lLUZPNzm/rIRgvmUeP5j85fsbVfqNfI0QY1g3Au+okO+l3&#10;m2wNVeLSTQWyVtCRBzIA/JfwtcA4x2O2fePF9XLfT6bV5Eey57eTtve7oRxPpuNkVxRCFsWHPQw+&#10;/mljoRekUV1vKaoCb16T/TbA7troaNNSd5xrIkGtEXklxDLhd5GCzBVcaDXHOK6G4M7Hiv84OteG&#10;Q6EoCv8WFEXknlBSIZRKhZBLSiKF+P+z3/k8H/aYOZ3L3ms9a/627z304qk/0V++AbvAngJXegjA&#10;oHxLyURAjkCeqafgkCs0vHhbz2T37mnVWTjkRDeBQL4E49eGHdc9Y4XIMWpON7v734IO++J8T3PW&#10;ZT9+6235I+VY73nOwXbbA0AfezoHlbrscZBuhIRbHSfOi+p1fT/e4sHWGb7al9roQf4eaVUsdi1l&#10;zjT4/ntcBvTAsc8YE+RyMaLH3zRqTbSuUzcnLzSZNYt34irdMiPfyI/oZY2ed4penM/vozLCDtDe&#10;RC1juZKozfLzWyQWem2nUcX1xbrSXUUEVzrSv8bq1awyJ9LuUiWwuIdLoyDTf++buJShGI/nEWy4&#10;32ljDpaz0uy/3/tuP8KfRdgZ8EbuhyvehAOBldL1XZsa+USlQCxigzBdPnaE4kVCFrEOwJh3uUWD&#10;47hZoLuAO8oM65mj0f9rDZ1WF66DPo2z4S2V7FyNsPKatFZhXMWcfhrV+TQsC2JfShzdK5LK5X49&#10;Sfr6h52QU9NX1SL9ivwnI+eAa80vYZCdwG1FFVtOT0rqk8KZ4VOuDmXeDoN21px/oGalWqME0ZQT&#10;GBk9zexq2k1vixnuCWPQWsaLyu9GVIfOZQsp1ejwslPUgOstD8udK/UWYMQnApQ1J+Pdp+xvfG9w&#10;/VorFu9vdgT99yKI1NJ7DgLQA7xLPzls/pE2nqgI7ev+av2e9RCRd5F9eM3waVbK5axJHNoM/3Kc&#10;mW2W1uxE2QrYVj/0e0EZPJ/l/H0bGWb38LDdtbtbWgR2opULlMHTsLnhgggtpnnEaYAn+Sa8ukDt&#10;bTQzlr5LygL9LA2nALSs7H/YO0uNSWF5bnDodQ8DTuLUm2K/ClB8s7ntc1rO5wM414Rnun9OVj9s&#10;jj52z/rfEjhk5Ws75wAUwWim/rBas0g0OciF1uWHXGvH5ukwHTSuraQ1e1zAyUm2zTNEU9CoDxIR&#10;+3vt2jfKq+OFYZ9qVyZ3HZrgG+/IaddlgHufp9vudR8RlMkD0htw/def6uByZ7x7VmS6dvk2cQiE&#10;ZU5y1pgF9hZ6PeFpYJ5yX3akTA4aUW2tK+ekORyM5WO3JDPuvV+DXSrrhMzqZyyD32td/sxv4zQy&#10;MvbfzYZNR5emqxdA+ryRa1ceuKHziI0H6MSkbKmANxcvb0HB0CMdFkBXUZo32d3mIyybZH/mHOtF&#10;ImNnhblX84PrLLJr+RundZTYBc5fMk+P6qBTqP7tAoMPSTl7wX3kecBlS8yHNPH91AMut3Dv/1bM&#10;YM7gD6Ht1HMi0qrYVZ6DFMwCyh5z3YL0rcRXf/MtMBOuavinxb7nv107QLDkLZXFX9DLAuh2+ffd&#10;sAh5azarn7WxR/daInhxnGUMu9fPefGbjxOAvu7CYQ+Co5vXQkpujExw446WX1g8ymBYfxaHzxUw&#10;ylFxtHzMtqUjMyreN0AiaKwLqc1ukuNGtKBM35hVjKt/HAZwR3DchVFN7HN7N+/n8xlwFA4gE3HG&#10;KqfucmxuBIGLZG8yIt9KoiWlSMs1e0awh4sPumxIxWvDbTIGXiRcbPugWO4O7mtS/Z3++gKIizDb&#10;8YRU5877spjCKDAnMOASvEK+yeKw4xcQcKnZl4EF7hjdN8SWLq9OWSnpUHIX0tvKW1DTvOUG8LJ+&#10;6KqXU/zPF8mg2uTWagU3dpLFFgkPZR6Kcy7yyp3kzcq8uXGkaIGMnu1FlpxFa7uSuZcP7T55qPdY&#10;Myuvy5ot1Mdnh8Hyk9FkPLuOwm6M5WpOYVhulbZUAbMVTTp1ruk606XOM2Lt5KMHlJm2OHdQN+bh&#10;Y2690flsDw14ohJ1RT1y1bzEaSP24RZWz6A8Nagy2urONG3N3ebWjXrWkcd+sJyeKV010pUaRY8/&#10;ks9RgZlEoTCsvaYV9VRerf9WWvcHUoxY09sMnA8brZpjb4XXZVulD43de+NjOIlzsE9tp82ElQdV&#10;+hpPh2LDZzB+XnGPo/XGu4b6Z64S6agKot2R3Z/VwvtEDiKXzxXId3bBzqHM8Xp6+0r2jjAwFnSR&#10;uN9Y3W6ZWxHkaEHfkYdROLv4Ki/dO1JCjMVXD1KPDdWbtOZMqmIb8iICZjeUR5NRclS3UaHZC41r&#10;pbMQsguNYTXaAOMnlAnaH6Y+EAKX56uJx0+sgbKXBgevWYtyB1A8GfXqe1mgon7+G7uA2UCVQ+8j&#10;ZK6NmofphGxt9GIUPipn543ukLF5XrUFRHU2/R9TAbw6Qo0fwy6UWWuR47jbnfXRK3cs1LLXynKt&#10;rA01shU90PbKXneYlV3s6QOn9rrQxuUpFs1Wjvz6MSYdUH+K8cXlupgsp90LS925jfA+VKpf9gd+&#10;eXgR5bKdLJTZtWFFwUBgSrfeT1I2BTEulpCkDul44b4qPClRlpfcxU1mqvw+/l6c/BCkIAAc57DW&#10;XrZ/XYq5HOoLYf8ZrFvNVXlt5t1c94kG3vr3WhHtEljboEwp79rxvUdrk8GRFoGr091ml9Vv5bit&#10;WaJ435Vs1JifXkHifL3VCwJU867vxi7z6HcCdphXpUzSsCrHDnK+4X7+txSorxyfg1UzAQUxaoBt&#10;bqtDGRFilMyp45Pn28g4wd3rwR1f1Pyco7rZKzgW68TmtlrurU/o+tAFzMf0U9r/YsZ4M6UJRCTK&#10;21XF24onlnzC9E+i69dXWnfXaRk7vtM2Z2+z/N/DY6wfvhRpupDpeR5f3WNiHwtaQMxfYwzz9SGH&#10;AwLCQleFZvFx7d0vnZ55sPu/s7IT4sPtLOil7PPDT6+L3MIxJn74YhEn4Hv5yWXy4qRbmOv8/pv9&#10;pqN0moKPOsRCyS4UL5VpowTXoW47NpNIkblNjBmjG7scVYzaDgVmqAWG5sMGUV27uMvFj7FHb/vN&#10;JgGEhtULenDVNFmP/JvS0RjlAcYRLsP/TaPoX+QGx+K2kaNCfHZxqUH7SfINbx0B5mU/Dxj3oYwH&#10;xeEwR4wBfGj3kumzh46ACXLPxMXvnj/gP4no+rGPRoE0yb1jL9ossTO2yPmfwq0YxaW/lzQ83Eci&#10;mV+nWMSZ/jVGT2Rjje9C/Kw9HudRp6e1QFUnLu/K5mnL6ysxpip9zVquFNkYlu4GQHufj9yOJMaV&#10;jzlcrV6ndXGanwxl0t+NgenEmrsnlJmV4Et92xu/EL8GEvauEPR9eq+/Zy0NZlIXHiV64iBkeHqh&#10;9gYMIvpEjdFiuNxEUndBJB154q6w7sR1J4JPjNueWlo4ZS+o5NVksygK6DmX6UAZkScqHMSfiM4A&#10;zL/fcOA3glBnnLzfmzoqdW3O6hvbZWEdEsk+6GJ02YSOhcrewISCdVysL/DvcoPOL3deRRwsf+zr&#10;ClFCE6W7xgsZnGBjcvR3HTTQQxCYhXtLqjRTQRkzTEVpqqz1Pgv50VYsLc520pa2t+3EZOmtopx+&#10;GqLVF7bHtTJXju9dj1vE6NPf9EEV61iBGG+6BnIZ2uzI4wJJhjZZYwFliu85KbfnY+2XmeU7jUJI&#10;5hetQW6Ul8uqBsIQfc2ehnzpu6yh8lZ/H1rp+tBvolUrHiY1aPbXrumMyCsP6lpFLxmYMUa6fztX&#10;Ad2vGQZ4WfWA/JvfCKn16m6WImqTo5qh3XjykgSaUUj60ehZrrbFFdqSuIKJSW/6N3VgiHudfvJJ&#10;/jhJC/ZvfobUOjd+78tc5TnNSQZFuZPa6aA/Ibk7x+das1Vy/LtA0eXWGpuzLCft4teCdHbomF32&#10;GWz7GfMZT5ii1NU3wQa4pp43TDYjbU11XnFm9mWc1VpOl2YOmmEnoMhrheotzNtwIRpvcFZGXjd9&#10;l9k6lRVdgTIMRCZ1wMGKLNT8L/PxYxCmKSvsoL80lrmzte2NKnZvq9NltEY9CdXdwdTbD8VozdtT&#10;FZW7+Qfa08yMXz4dRp/6I9f3CsXPW9x/7BGw9M3dbrX/u0Ovps25LZKJ+32PGu6FPWSFAiAtH/Tp&#10;MK6C16r0uNZu2/Yog0b+rTOWvWEXgQEZNV9m03OJZCZTkGZzHcgGnZv8MnnznV6mRY6/48xB29Fh&#10;mx0wKZSpMQFVtiEVtpZZbZ6MgNyJ8e6yhHzXDdhXlsvTur5mv71Xz7OwulQ/8Cfn+wtrzPkSRpQa&#10;d7Ob+VKoz96IhYn3agMmhipyf0zvU8oeLFOyk3mr/39NlJpftd9/HLxzMrx0qGsmiM4EERbo7SBf&#10;ozgDKeOQpKuo1Yigdz9FqsRZulI7EL2GumyO8q/QEEtnsroBWusHwV+reNvOrwqt9aplVGppplT/&#10;Oz0fcZnIFmFFlmnMAC7KtkoMlNkdbRajIFIqMW6NeW7YFJxvbbcw65Ywm6yenWazvN99i2xpMzy1&#10;kCrivNAn15bvefn+wuojxusU6s9jmjKVdLr9e3i0xhpSN1eV9uvdpwtIfiAM2fcvvc1GxwmzbNzk&#10;SxNBUae+X0nrgxgHvv1GT57x4nzZGkdhTRRHUWxaFj824/D3pq6tOaXYijTOSiP3mm+3Qu2vqx7N&#10;Cu/65coASjDq7I0k6rfWCTTu+86pOCxL7pwzTeGbWTcLLR/+AiNhtGNJPPBxUD55ZxSa7jPhAkmo&#10;xIOWyEwIqaENT45FfqWj1Szeac284d+e9hyWp2ARkgsP79OA5MXfQYMUP4hJcOVVYeQ87yoGzFC6&#10;bSNSu+1QyG148Nt2AxE6NpGWuMb7vb5e+Y80eWLQ/UBO67t1eni9RbuU4lKHenKV49+VA8bHJTTh&#10;nuvZOehNEzCan0Pj1gHtljECG7YP29wALaefj0ykPzpeelN6K6fw4rXaeF3D5VINcJiXXv7BZRT3&#10;2j3dW8JpEVKbsSYaSAEIBSbz9yIABs+ljV617Eq83ic7fvLLLVQkH5VX80779XjekAG9G/q4u5Dy&#10;Dzd9Mue4U0vlu3wgQzolM73JdUkv4FmOwUjDKpqjGdZa5EhK4AluOGeCR+l/l6MsNNGrzuPsNTtC&#10;Bi10uW9VimLHAcCPPoGrSxxXV3h+lzHZcr25jxyO0UvIcbbq2fKdMoRKyU0EgbmxOxGZYuepb3YV&#10;uDjTVq3xjoXsvsdeib+u+rN4Nm+BCE+X8DIKFzllfjjg1AGd3gQhAwG6bKELSx7E4N/saZ3fvPBe&#10;Y9+rXvhh1W4cuS7l0SNF6zOvTm0Vcx0CuSeHhDniEgR/MvSRCWr5/+Bm5GZi2oQkCVmBoRTIZ91a&#10;FfXj1Mv2P9XK5b18gFQ8xkdJ2TiHn1VzeLlOui9tFQEB30zujckkP9l9HuVdDPFdP9usCfutVv4m&#10;MltrTsxcKNSzf7uAXbbArMFk8OfsD283r338v9wr5XroNc0DOKWi0TxjfDWk8+06PnPJ71uBHnoD&#10;UdVjpVrFRLT0oCj8fjbutiN4IT88c59lDb+cyPuGaGVqL+7vnqYIR2mUHact7IFycwfvvXctvbsu&#10;BC9v9P7ZZPbcWOZaV+GDKdjN2IEdDudsbFH4uktstDKjbXnwmovlxlSE84Ve5kSctIaD2wnnjHib&#10;PDKdW8JAGUfdpM8gmOndPTYc/fT3frh/DpBJdCvQK+nUbu+O1JIeJO1RNyZwE7/kdqlXoFRxsX3P&#10;rQYFsND8zUd6Y0pGusVf3G4+qPu8wfAZpMF0htbwOw6gDL0l+Pc60yiYuAg+bdw6w0b/yysf6bCV&#10;bhtIMv/Ve7rTHiaokjT9bGgjKWP1u2Wv129rZBYiTWvDG7X+UfPraoNGjIUXfnlhvmyyP0NLpVZX&#10;//u/Kc3Cy3b85r4kBFszvnC6VjM5EqHYi/9xzvtHD6OSpQ+ZkpX4u3hkrMBZceJ1ViTHUZzVu+iP&#10;PqYXvdiuv4rtrASZoJlt1jTCYjkx1dVWUn/31xnKvA7sXUn0iYaNXc6OaQo/NsPzMf4930PkdGrf&#10;Rxvp0eHRXSfbVbc9umATcc0TLfxCENPgrfecnPbETyANoEe1rrt1wqqemUlgiPVaC6/gzF/TNZSZ&#10;NzVQ4nyccf4BML8elzttETxDeHe69t5b5qddHp3aYTHcWWqPUYrXQn0D2Z8T47YX1SYfi/YhPJ0T&#10;i/9Mz5H+mCv9L0YOn/V28CJ9tDA4XOZfAcp0l20mv6bHnfuwRl9/g+81nQq/jVTG72tvlo1VfTiW&#10;YyrpIfX3eJKR+tWVTANbtum3NrjNf+kch70X+8eJKIXngzrlgao7ebZftDBcGHu5TOO1v+b94Jfy&#10;xABOpbbPODWzTLyJTBHJdC4DHDtvro+9DXKrTTKXCtsLkr8g/kjLjrfVYQRahu2nWI8APnc72BX5&#10;V9bVWuiDadEzy9NdTu/faI3JT5+lv2Nt3epUmhmlcaQ2I8rGpq+bJ0O+Rhc/66HhZ6hF/5RNDVO3&#10;wiqnZzbvmX1gn70nNnh3KM1QOmJQXHazGdCRNUmzlp841MO9HW5Mvr3iioJ96k6WNJQpBVV4ua2k&#10;YgMZGA/e4a3En63poFkgznlxN6v9QFu81ydlVkfElUbWYIhMQk9/QHWswK8GZmM80xo+Xd4G5PDe&#10;3Sb+dlNX7XAkXZEdvTd5QFtAmSzjEZdso1txpHGJKDaPywMGCko1li/9yRPJu7H98lb2VxyMTism&#10;+8pkovrRUYHvDe8r/Gt9Wbn+SHbJvVnsIR2yzNI9SkIvsx8t4IcXC+ax4M+Ly8x8b7419bZ62zLP&#10;Tw5ZzaeZoH/cc3u3Ueu05Ll5+hPM1PCDP0KYnpS7p56/2c2p0kEiGvPDCBBzUdxPFqT3tmcmpSLI&#10;F2vhzrrdPG3LjP9T/k7PzABjpov3a7Rc72N5XCXIyh4XuZW0yR7XjU7eCMYd1ODaPRyf+40561aP&#10;owAhWlEBvyzqW8iiTJO2w4Zfjus6mR2e99r9WmkQdKPnGDELzO82HkIZ79PdPdo65XdBtuUcIduw&#10;Vso5dXHxcsDpIE/D/BskmpIlf/hZHuui+Au62RJtVcMjzczWtYblz/oU/HjUqx2L83rodqOkQyTf&#10;I4MWau9zuGH+fk0kd7J+1dR440QIlcKHJkD+IXToMopUrrVZDxaRaKRnsca9ejy+Q04RpTmFe61w&#10;HUcJ0K7UWrW86HZWx6mh0ugw2K6GmxLfqRRPTj/qdyRo5PyttBxks8YzN19vWAN1PRgC9XGEPAyq&#10;YKjqKMKuty7/PLeb9ax48MPcpFm/Puy4mEG2MD9YpRtOXDQa589eXO+jBbooPhYyeBrh5jAbqb3N&#10;Q55couDvkOZK42WXeY/aLPptX4iJBQMmJei9QJToulSWCDrC5UXeclVY8net5Hhv0gohMcvJcsww&#10;RCbWsawENH4+H9jtYtF8OkTnrZaLT6w0MziCI/3i5E8Ag33IBbfHfn5vdl3W6dLvNyB609sqyThj&#10;IUZqkTUP+P6sAonzegmQT8Y8/3WTOdC9jzae3igB85zK0E523TtQ0/B+LqzMfkput3UWJfVSX203&#10;17/zhhD3qGcPrLnbPVxUuuFufIFzxz+QHmfG4LPZhcucbpPXc2m43lLr6+5ASq+O+BhWqtlBbrVU&#10;GofdNcsie1WpjRXpPqy7uLew8R7XJMnVrWTfyL+eTVs8vtSjJsehyjc7nQo8Mz8R8QGvg/L4tYoD&#10;rP9oWHewlh4qPbPUPoz3Z3r/bc24tdbN56LK0kTzvU9be1LZCSy+1+Wd+ygnqyDtWPz1mgBvllah&#10;DFpJnz092n/XaohtME2otbeLHb97MLUwZ77sLcXSk+cSktFrg/KyBb24fu6x1/mZnj0/6hslFdmm&#10;n7/xXe41kgdid5F4zdB2+C+/Dxht2EyHRxLKcNnu5s0asz5tFGfrKzrUHxCafi/MokQt+/cwyZOV&#10;WvaX3Wn1aB2v8vKXgz9C7k1jmbyKkn7pr6fwyZbu3ZmlZPyhzFsQnNQMyht5N+bKip70NChzOZnx&#10;3p39FiFCb95IhTjum8LBZpYdW/pmAbybTMo9uT/byivv4b5sYHHk9FRbnErnxz3uHdK9Zw7qQtlu&#10;vmZ0ZYrlL51itYBH4vRy1MaLUGghf2Vial8i65QDKJIrnUJUTw91kHF50ERTOAbXfddfu/cI7wuh&#10;ui+DFmsh1ClTfOkLc4R2CUoiq9YiR8w2DqNM+EDXn2di4CladTaCuW4tyopkbwtlct/yCFNTNX37&#10;hqYFcJu5hmh3NfZfVbo4lwENfTJii8HjhMtqp/y0hqo7EP+GdwQFytmLY2YUd4p85MN+WmbDMuA+&#10;lcyLqwCrNZCMLGzX9H/8x7GZ+K9iJ30nw/F5+huoq/wmQ643MjF6zA+quSr71S5PV0YSCom1Qo7/&#10;7Xmz2QHobZ755F65sCb9+A7cACGthstBMiNKRwIB4vmjsgc9SmFjj5Z//2jEAuKN9GHCeOThVcV5&#10;xnDaZFoLF4Fi4Lrnj9jbRhcdp2X53w9aChe1QLe78dQqPnzx/YGO2Kc+JQtXjrzEV6EkD0UUaNoL&#10;qn5/38Tg8iwf/9p2SPi5tLZBOnlgPaYxL1S83L141rs5Oj7tP9Am2tyTmXQQCio0oNpP9tbN1NBO&#10;/fCz4nZ7YJ/02ddpzMjR3d+6bQHQwZ+N+LNG6tHJ4mpwptxdmIEy687jMueZ7JgP2J0+09oLqqIJ&#10;ajJkFSz+su05HCO8lc9t/z4fQLudjsMutaR22QdbRpINS1S9ySVuw3x3A23HXP7orrVqF5KDc6yR&#10;EyalVfD7WwL12Xm0nsm/OdpzWo8GN+uA8BM5BcWH465iXXPRj0ga8Xn5sg/l4dDetQ+nxcSqaZeV&#10;BLl9k7gFJh+luJPyJfe2TMvzT7P0I+7jwI33ZikZ3z/Hv5d0JWvrazFVcYusC/Ez/Ah7Zja0SxA+&#10;zHjWJ4uzDNOv3kcWax664u2b0cfnhQXSwdv6vLwM0dba8CbOnEO1Rq6UJvuHjh1jlertRxFTdrHs&#10;Ipf+XQfzZPXWMMxCxzkeu3d7DsMnM17aa9BOisxr2KvRbMMf4sfD+90CUlhx2S6P9avKmbmi11kZ&#10;51Nd6Ozvo0zxDOZUBDLbxhZWnOJyrv7BD58iY52OJyhzgikWunTqxN3WrGsl3EeMD272o6FeU5pT&#10;zuiBsnqkP0oOvAWha+r5eRh352KdceAbc2uJW1FpSZ36sju3D3p1cRxT7871oEwzfA57fbbWp/In&#10;TiL0w8sdD34XVwJVltS/SSZkRh1MjltGqMM+ubMUpoW0XKp228ciIWENYzGj9e1O4Tykfywnyei+&#10;r5BVInj2PvPFZFhQwrFgVwWmcuSTwpH82H8XqOPn1I96LY/WvFsJ8ln38TKfEXet9mEoTG/2bXC/&#10;tutdsA7jJ4Bew1ex3feYUwd2fh3yp4Iht2TSiuuMU0ydBl/N2uqbJCxv+DJ7hKgHiZ/J1g/KTDWI&#10;8T5ipz9y3k1c89/qrHlVrj6xO5JiYfP8sqnMweKi9WzbhRxs5HsX88rlEBSN/qz83Vj+S5k6eblp&#10;aorU54QjIP1rt4ZP5MI+eLhNs3VIoQx2BElhrYPVP5Xgx+YhB8CoC8GLfeykanrIHRvBuX5qV+OA&#10;JkeeHXeXpVxzUYFrR3cHkU3WkSeXS0w6ppXeeFp4t5fB46eWzQ+4OdDNpJMK6ahRgDK22W+XAFuX&#10;NtBqr9BRy1Jz1ZldOGyJS6z+eL09a71BKvl75WkPgQNMDyzHae60NHlVeB96mWCX0cZzQdr4uSah&#10;JNP2MBxd4tL+fY0bnwyDP2t/vU5ZrjXzXWXYkhdIsiiNCx2PHdSDzuk6fDJo7tLrHKrY3NWy5SqO&#10;WcqlhS2GOfuhCJ/DWq3U/XdsDFcUe0xyA4YOZ/cSN86DqWySxOZ0cqRyX/xoQhmOft0n7CjwN938&#10;hSh6LbZBdvvvc0kcQLjqfdsJF/0qnDCfSePAKWG3Y0zqjlw3tr3sm3pULaPcm/cC0NzusxmgXU0h&#10;c+sLLjhlECPEXBvx36HWhDIhypcWjPLLnDBwGMnV8SHXE6vmfJlZYi6TLU7GnfYJ+FtM47ts2Ji5&#10;z1gufQaLILV65p1plZNUtx5vdcBytC735rNXv/7j6EwbTQWjKPxbFEkD0mAqEpkqylQoyRAREf7/&#10;3ed+PV/2Qb3D3ms9K10Y2DYgamIdZ95OT/r7NIvPHG3knvn92v4JMUt+7yBKb+KPo2Cfi+qJoC63&#10;Bhb2M3TVOEuMLrnt/tufdfQKcCwhlqFzMuVvnwqkF8pFnwsPUVW84Dp3yZ0Nqup0oxOPxt9MGmmb&#10;xKtHQ+zAnBUvNlbQJUHs0arHM9lPc/uiBndaj5XNrntN6/36WAwEdRYiMaVQ/oG/tVDqMDrXTNvd&#10;5Cmh+oDcs3Z+1xrGN4n6MTAUKFTuByhzEFw0m30BjY639k+9HOYwk5S84Gw9EhIuHvaUzT4IedF3&#10;T9lsqfgbVcZbDKdyt/Tl9WxWIZVVsTd8Tc/7zK3BW/2a88z/dgMpwAdMXMf9MrM+QRnTQPVH//SV&#10;Ubm6iUz5oqlSY9j+DjPdnhPGhzG7OyB3YNdtD9z26T7k8VEbTvF40T4mQgDRRuGO67TO6T4dni3K&#10;+/G1MrMt0BF69of05Qlko83fe6PEI6+4b/7czY7MMv31/FKf7EdVjuaR7it79t9+fCA69lluLY8Z&#10;lBs3/NNPM8aH74hTEEgs3p68gHqq/ZmDNErTZg3tFWOAo4dH/cHf4ICof7d/G8Ew5uw/IxHRifZF&#10;YWkOX+WHE/cIi4ym362kras0NL+CqlGfTzv7okvfr/248cBa/lkbMxqr30hVXyzN7XmypmZzsgUN&#10;QUh7OdmaNJjPCpoo/3Aok5OOOD+gkkosZZadOka3o0Oq9NpOH0KBGd+9zSA0db/bQoSQ3n9GyP23&#10;cgd+X8gGZ5ncjFH9WOqVER1CFMvqUczeystjmA2qxPgFluWUk3+s+7ff9D95z2IbiN0Vv4QFaNDK&#10;NHP8QzKrY4V4+sPEIfdocmocr1rZzoX0Y7L5/RS8Xx+lJYPtL/x6ifwKt8WTHGp9Z4ZN5zeMSPa9&#10;RoR7Sb0atWP7b1Koh6NLDMtU1xv4C/tXfB9br1Ghtm8yj7xCrWUa3YMt+PuKcmIBiQyDCAoy8b52&#10;d8Wxd4/jd7ERE5PmkI3QfvXljk+GBjzkztc/uzDrZDg/OSJ/N4JCkkrWM4Tc5oyu3o6z9Fa7XvDG&#10;ZtTKUvgTF/CyGfL761v4bXda/RKreyNX9QAhrTJnP8GEvn3WP0FeIOt60FjOBKfVEriME1Un41Ol&#10;Qwr3hf83kKRHwd6Rs5nAEG2kcrucbz+UHkaHwGzgOjmPRn1JaV2wTPgc0B5Pu2m+ilx2RppJ+ZOF&#10;9MhovezB1y4r8tD67KbmmdH89znrLxqnh58ZZMuj0t9x0JH1lTg/Xeh4+qQ7no1CIvKHxGxlsX81&#10;vQk1HUN3MD28GedlPKq6+npuqwyITyzgAef3i+tiWm8APO+kaYoeHX8n0OndpNWnYg6fw1F7S10q&#10;4p/IQk4brcDvyT/jPhxMZnMCJk8sKSC9zmUVjBum9NqL1+TRzC+vGabpvgvS/OsQXdLTaE97Y/mM&#10;V9u1PvUukGGSm4tX61EKC6tTffBaFED6BWknfxf2YBxbHeH71nvVbXEM4oe2+KPa0wnf7XNT7f68&#10;9Y3lMc3Iqy6WKNSFGbQplKr7PQD59uXGlkc3r3093KzP3RYqVuPLMWNZvwO7LeMJsX+gpwlY3aEM&#10;VT6jhYkD7xKz0m/d/gYtrVadxYPDwnLI2Uv0lXv7r0IjmUC4yt3ZnJ2VbkVwsy8gmGdd991atiif&#10;nnPNpJYQO//dD8aQ1Hvw13hn8KCugEyr/b0359dkNDn8Znk0Alv/Dju9vg2lC7qacq1+xYia9RVb&#10;y/79SQTYsSPdAD6nv6p3HuuufkufIXNXQrTLpMDlcTLCjukkRLLjN0cNHg+zmhtEtNHd76BM3Hzv&#10;hnBNXHwTurawbku2vB+DXLltPH/+hSol9Of2uBkfQiQeogQsS9i93JE1jc/yQlb3bR9rmlzuwGvM&#10;NP1RXnG66jTRnY+m06Un1sSB+Pvc/r60XftQHTxYn+TgvKYuWpe2KDq1S6XEZxNxk07qL/IuZx/N&#10;6hJfUHQH35iT2uwIZv2N9KySwyGniJJvl4qd4JytRJCTUjK2dQ1FhW1GWwe1ynJXhjLmgRrMDusI&#10;xkPuCcIKRspoOL+8Nox8x7MD6XjPbrheXboaRW8UAuTqQVaDICXijH6aa958Xe1D+3rXbprzznHG&#10;J5uEJhYleY9nkG0xj1zOIAz5ewR266cCjN7+taWQtxMI2LDD1WFhMraqmAK0UsWgdAhxsSJzutSj&#10;SX8xHu1swh1XH28JmXauFhiqh73uHh2V+xbKiQqdKxmXUhN/58W0/xGAEf73CNT3suPiUi5Ih6mh&#10;mfAYAQBU3b4p0VlLvFk4NNUOD20c+SES7xO6nLTYwxVZwYlOU/BKzrhc7s1WfNveSxctvE76xKVU&#10;+nDgSOlmZoVm5ImM83fqlGDgsiP2zfl6M66WAX/Ok00t72O7U3lvSe8RnBoY7zDNdsNWv9cMXfpb&#10;HHdLuiwCiFQ5srwY4miRXY5O3Wuv93i8rCe6Wz1BrmvvTpeBUkEXm7/9xvhCYhLMCSzLIrb5d5G/&#10;v5ssYAUE65Qnhcqyv4yLhX519VpVhz5RTSEHlnSsUb3Ruc5jRpmnZjtf+w7ugIVD2XlLK3QnlhSW&#10;k4WZz/72WuHOFAgok3bCYm+xH+9/i8Pz9QLXTx9B9jCI8o+vowXynOMCaQrfy6qQxNeV8lvtnyB4&#10;Jc0GNKFHgbdgJiyZGSEoac7mvPQ28UOS3RXED9quTFMXcMPR7G/pDOlEq/Ra+GJo5nrQm1jks8Ig&#10;V1MdU2kWJ5nsdTTa3nujhirYvSqO9vDVu7mpFmw5H0Vebfneu5+nmc+f+sJHOc1mOjHFMqUFlyf2&#10;1o/XvlzdvI2hjG/4X2Rqq7vtuDmq6CATuylVZjxiWsuaWFyQRjN1fkCIEltsr2dL02M7N5pD272k&#10;FObvlJs0mMsgtvinbZ877+fyuB+OarYBzbrHhJsCpLjylf4GKwXmMOyI7Q31qOSf1wGrYLtcob94&#10;B6jMCQmhk8tvFL86F/mKUAVtyOdo9ZI5zmaCFwBrFD+NsUW5hnq6/U2UVwMIH1J9vsO8xDk31VGr&#10;NS/NcBvKjBbvbSWa1RdEDZqT623OvBPT6pg4PL7tX5X43HKb3VvfXXQNa1caHUSgAdBZxjYB3M7P&#10;5qvJLcNqf5XFw15lv7lVk73hTEnmju8P8mOp3TB5xv+dOiM0h0tzRTSGZO/CLl1jJRZun8f3N11A&#10;PgiyLl2GjYY6AVD995YSKofuLRbLtLYmt3MIRMeNmXv/qAB9raoai9LZo8un+d6glCeL7+Ct10FA&#10;60KZeEwnbfK3eGww6uM3l5Wuy/vvkbVrafJtj8X1x6e2hohCxMToY+NAc2b90chV1AriCuN78WLz&#10;iVjhm9sUUaqnZFWD/ysa1Wop/AiiW6rSC+PxX5wU/ihlOSyxNYlOHPF0ukNU0H6gDqXstt+xzpSt&#10;1jHTA2mPGgzoRw/0ARMBPXglh6jfV2ck013kx00CUHTbXPtxxISpNLzzLqC066tLSVbDKdKDTzPJ&#10;Zq/DGRXaGoga3mm65rkgRNs3DNOUXhiM1NrlmKug8gU3OPvNnl+36np6n6fHOn56La3huH3lPIfP&#10;uFYqUO69LmsWCNm0WM2JXdbiJvXZSoQyykqpajaprTLLnidVl+95BiyyWyE31p0CkTRQTDLXd9aK&#10;AB8THrEUhE/IWMfqx/nHrk8IpfPI3LaVvqsCNmd5vWdllnI3C1CdV6j1Sbs+8Fn/b7F5rkvp/PlO&#10;+9OyO7kouHKR8IDmS9yxdbicPe/Zhw7msz6NA2e5ra5PhnosMLcKJ7YeXWTavSzoH7VPlvmntOWZ&#10;g/4U08/ljQtV51U+dWaIo+vVCpQZEAJwjLHH5HTG1ebBWtmBF/6O6/DemCdb1wv12rE6xc3XELqM&#10;9SvrbE/DzPK0df0TNvYGj3iwH9mzin09SzUzwB8dK7JX91iOu+6pKW2W9Qb2BzM5gkvrd9PIMUUr&#10;a7ylR3lyyYEWazktuLNUzZZ1h6dS5TnkO541vV6zGG9NiV2Vxba4Ual9E6qg4mAGnBt9d4dBqGMr&#10;38l3izUGfKlNDuGnwVGAMsi4WWFHC6k/GT6SR7Q9z7h2VcjSLotwABEGtEocyWD0bJ3c8ri59tfv&#10;UtoUt8sEEGQ6Rp0586v5l5X5M4Wi9Stb5GaVe7PdzvYJTZPh6/HOPf/6AsLOUIuRn/JlF40CjO8+&#10;w8wav1boAyhJkFkw0L4vGohKcrkGFmqm9r7tKXtx7MsAD75NA/1ND18yIMaaH3AAbuRwTi4JHf9R&#10;shnfL7HV+KwRFMpgPQlPl/SjFrXmk0MfBP2bK3NN/G9tjMsBsKrhdM2MW5AsXBTbBuMNIdb9xqD6&#10;wuJ/pd4uh3Of6Hh9Y12+Yy0lnbh93W58+BxhESAmUhOTzv+TZGc1s7NTlBq/bcr97WKGX7Ydqmer&#10;BJ8Q1bNVqA8jCKSexebu8lRf06cNLILH15ZnM0Zk2iRY2Eu+3hkN3jlfbvXSy9jgJ+uJ1wgHUT6P&#10;UMV96fv320CmNtOobrenSr5ebk/RhZZCPrdsPpTuOZMlweCVG1/ENb/nzfm6Fcpfe9nZVchW9XF0&#10;hGfsdDrf6OriInvseJV418w/ldGgFbJWds5WOhAJAyZYKOPBJrhd1bBwWS7nsF0xm1uap3SSygNh&#10;Ufxm8ic5y+dQYKnnzvC8d0ap2dCzVX3qeJXJ8INUWs1vufG+Rc/9D4wDElueQ7y19o4NYMTUTeTI&#10;ns0QyjQAMuNMGxNx3s8rzWGB9lez0nmgtvb9LaTB8B5p92Ej22S+8d2qrcyKbB8c5ti/QvclN8P1&#10;8hi66hcCjoqzsbzAFTX7Sw2pPa9A6k9bMEr5T+avL9At0KNcCPGI9Y7lI8LDxhv2frPulLYuJdjF&#10;mRR/KvJj68weZ2VaV1wYbUMz2zKelqjJgpTzNqtFZUedJuB7WqPMDRr9bTDiZ7OxFTaHQX3TqLBQ&#10;phVAkw6mn+1Xa2KJ/Y2gfUTIEOIIf9cB2qblZwzQkeGsc5a9NXa+p7+AW5cmg1EN3IlvARBdc9h8&#10;8o3EaOLxznCKnVxpeW971OWIDXByd7yoCJRh6WH+vB5jt5Atcxe1MpomrWX9Wt3TIhXhKnKFSO7q&#10;bzN3kO7NiIg6nzLlR0GauIW7XRvn5LM9Tze1wl0yC2EYGm5npN/AgzDFE1QSeZctFfC/K25yyhX3&#10;Z3SdAoZf24zanZcKLd7tLFE6F0vrUVEy2ecLwfzw+QlRv/VRxmJzAe9i94kYvcJOMQAslhacwtaY&#10;TpLCypKO12lLzMDSIPYhWVxOr/rfpBCnZi8W29PHYYlsEF3R2fdBFHabQLsC6/7cvsGAgzLw0R3h&#10;868yzucz/VuT1F7QPdYHtQkM+WuPjcuiT3VJgluLySBItTU47ZqtvHtcbKTRzFD+yjQqcZugceVI&#10;smpwy8nZSSebO87ezvgn1kE3fACU6vAqV33215xess7lqtWJa30SYNFhrwqyQwtFOYvVZOjnaUqH&#10;cEVE7RLwEjTO6CzcxZ/076guiGaLLdbFj6hmG1F430zbdm0677uDE1dfQtDaZ8y3tGFN9oC+qWqM&#10;rdBeESQohe82X0IIZfm6lFZEiBfz1yNvxussDYLO3YbnF81svbEXPubiBWWy3VVczy9iJRdtYegW&#10;rTNfVtHdK+9Ev0N6O0lefgoDlWbbboJ63w+jAtW4P947v377bRdgmaXWvevak+gqrhEdDbTsWkWO&#10;AXpIzub92atVUE9/jS4ApESJSjUL922XNmcEMwc6EQhqg9kXNlJIyC6dmPsI4KpAf38l/Sl5lV9A&#10;MIWW0k++oB7lrD2mvmlSSVN+gnk7Y70pvVkfH+LVDjcRnFo45N8qsIWw7R/hbilUG5LTUzoEUL+w&#10;ih7b4YiMaanJZTJ0s/zcxEypdsLOysbOBGMEl56Z7qb6/fI7ID/ppYr9a5dzszcmSkVWEbQAv56x&#10;eeGoNpn9cAJlKJMU/zIhtgnuksmWtv39cC1msvkcR771DXh6Om4HnyP5cHE7bdNbIyfcic3G5l1t&#10;QTFpabObPgBAuhBFRAivgy0JhM+93TszabnA8MqhSjp/N2kiniv0GSZp9/qEWbzbXsYTkpC2yPXM&#10;YbrZb50kq7R7aFMz00P6oeu5DMi3OSa/Mm8EAGnjzABMQLNSpXIzFvDQjrDCeaV6UtOGwKLywflK&#10;dRLKhC8ndXyWLQbNfgBJ1/NptW9z2Kl8GwnmxFDU1wjEG40HiLsTSnVKhfa9zdmMIXdWlMZfGBq2&#10;n3gsVUc9a8h+3xi58eqOySRdIYsOt1i85H8elFlnH4xUiyhwOZ3O0OUprOwicpxn3sbHNtJkQwVA&#10;ihFwdTpXD0ix8nU76jIZRqHzzN4fAdsYjAdXb/viTz06fFNNa38kKSBc1v3fOQVwgSKflL8ztJ7y&#10;mjPnn+t5P3hs6hl7Ygh2QvZL5mzYfwi2l6n1ww4oW8LWrTd4NjqZN9EtdG18aBEWR4G4GJK9+Tmu&#10;Fzx6vH/S7fjhrH2PDW+r8jgJN0sq+Juw63hOmY9AU6KyfDlF5rM1p04YGiyo00BolwWmUC38Crsb&#10;o2F6+9oBV1Wo0FLFVZ9AModOBaT0bBxjeiprHEU/LC//+8bKgVw8glwChsc7/PlPlsAUb3cHmUjI&#10;KJo2uLhWsowH29Pli78wfkvwdr8+dTYLAYp247cXpdVr/ka7u9fc7qa6VBcOSWOwCXekfSufvBdi&#10;VsP2PIequFVijpeqRTrVPfO3pr0iUbnER5Ft8M7miYFQSJGo9HzO5XJMq7wYNnI31fYiKgtWtLvw&#10;PuR/SE/WylytRd2FDDaQ0AMXTN3TTf8s+kbTKE+WwMoAcV6mhWclvrTFKn8bgXsIpvXxyz00Zgeb&#10;wmpo/VXI3xXkzV4IZFIBKtdIEfN9uLhMnlsCmWbbWfXZ/BzOu5WpoNdsGMnF8cdszKrevZ1tgfOK&#10;Y2Dt/MnrEgAScCI4Nf7WNG51w8Sw3pi9DupBeK+oHwxoOt3cpuZSdQzurtajRhrBnSm1sCRQuO4n&#10;+k4WACfMkP1D6+YpjVnGJ1iQAeeNr+R2x+j7UFDbtTat8XXAL94024Ay2YcpnEox9UZXMfNysPst&#10;pA4DoMuUMZxuth3qXL35eSY76WFC21wb54mqzl9U9jhAVSA65SdJ+ZzV88AYU5r4YMO+8wB9G58R&#10;/FQs5+grP8oP/hTEQ7NIvGu4ONtSfvfQO8yfIx9W3t17C3gc2AsLaCHOrY8WO6rR/AREO0jRLt4g&#10;O5q/mSi2+bbb3qSUk0XSo+yVaoziDORG1KZFEpNXxMbJncaZv2vUULqQ5b7X3X651UdZhb0sgVcW&#10;nMMvnYYUTxtWs7PqGt3bs9MEK+9LNUrrJpxlC8xZvDSlW5GV/NW7242GE7t9kIhx1ZYa0N7M+Kma&#10;qs2ZkxA7Bso8F+HSrdCIkOFY+E8vYKD4vS5gsZ9sJ2+EZaNpLDzIcabykM69Hh/Eoanp3IdoAJyc&#10;a1tRlEfH+T6hbKKJAGSc6CJwS6bErbpv+gvpUTnjvP1bOvHbLweMq/Gseat4GOQEUYX+fts+xh3f&#10;zGagP7Wdc70rnkf2Nyo6N+uHaWIKxw0Id+pEEfi9uD8aaDNWNSoQ1Dcx+rV875wbBOmuVadenbXf&#10;Zl0KyizDXNBWSqPjjlUqNntKWs3yRp3qL8QT7iRzAjw5pc6R8Z0bLtMuW5R7YwUZpdyGHgxY77Qh&#10;R9UMq2anhLFjllr3O2Y/x8FpM7325mrFP8f1XRpDmUXQrhgQVklVOvv8EJxxT6M0P9OWv9YXz0/x&#10;+Jz7e45wdR+6OcbJSm5o13vvD/RsZpytqdGuHdJQcp7Hcj5ixfFSjeW6NCEmSv+b7fPtpmAl1t/E&#10;I+tf7q27r3PnklwYqoNZU9BLlywgCrRLZX+fK4fTmYpU+dohLWywLM9L0A56dkwFe/P3Lp7APWgJ&#10;B80et0EkO98rU4ENnVlHjhCD1JRAauTQv55N0GzpnOkVimsWkSxqMwyQ+rM/hZgr9IiNKKbVqUpV&#10;QxD5FqNq03X9WhBuKSKyFTmvS+HMK9TI0eTOVbPbJ06glwk1TxROjQLGKMyYBej0S7+/DtTyQx+0&#10;1/TTQ1dSbmpOq3OqnDNG/nwrUHd7+etr4XhXKD5leVntPpW0tHV2C4Y8nKCt37AOP3G6AlxA+R1e&#10;ORrSYVxzo5HeDh0NYz4+J7WOENz+ZgRGI1GCid9x2jJLEyt14Hfycv8dLFlh1o60G3ifHQcSYk8P&#10;nZGIolV+lJFf2w2fM/2b1zGYWNHMpsWgTnAUE+uN0ZokxfPrRH81NZ+5rm1K/Gupto7Ze1hQ0VuB&#10;mZltyLiSDCGLn/Pt+PStjrktPSrg2eiIXdawqEtPahllNSIGp4yZTTqlJcRrrQckEwEJbI6+CzDS&#10;SgtXo/2CVDnEHVjceCMV/s4CJY8u/NIu8qpcP4AqWKpkm2fPQkNUgQzILuNvJ0xipc1T69p+pXaQ&#10;C/fYz3HPr4X8DXuP3iDedtqa36fTMFNzHrXbbHphk24l4xwO0rlvcFns76geSZc2ho3Yc6WS7TUA&#10;Bfklp4inmCo5Zh5Y+IIt9/SMir0mU8D3+E8+oDnX8DWHd4ZIJjONZ4vjbyOY77JYABFvd4/cDud9&#10;yI2sEoJeu4jvzv/P1sr1ptgxr7uxj01UYFmFlUnS2QsLloqz8gAJeOmlh8sKCZHx5ztzzU/T8mc7&#10;h3HYto0CYeVEEoezJ1ePNb871S0AaP0gvlEcNzO/1vLb5wdP6/63pm18dljJPRZskBUruZmRlHvW&#10;rCjmT+PKqlpIx/Vk5ENcxGAxnw+PeDn3QjsxTa4apcDV195ZLENXrNsrq/vSfTmMVofOsn6v7hIC&#10;8j7Jp/yTFkDZgDKF/Rplz3QY/HblPjzU2R5dbhzGMUZ8Gm5XtUEGLBvXSB7sjaPHTJn0M5GWEXS4&#10;ekUX6FYryHZc2a/J54LlK8J2qNZGaG1ZA5LUlnSEvxbNmS1DmTyExZCid4FxP2lu+favwNkLtPTs&#10;LQbHxcnd7vDXrZup5d+1Ffos7utXCHtAP/VMlBWKRpnYw6itICfI+9eqLpw7WRgevtBrd491we0N&#10;ctcNvKp/7Yd+4XJ5J8KcvqAWeefYfo6sbUryjrKbOjqcovYx0/CGm5elYZ1RNACGzNMv1y7LToXn&#10;9mqrlBJoT8EIskgsBpPB/WEETUG+fKPnpVIPcNB+lCgMygSn6Hsd3vcCe8NHecXXlMy1JBG3uY1o&#10;A4eTcWOSaw261vpbFnOqVx7Hu3L8u6x+35A/eXfyFACW+nD+rnN0p7/rbajCsGPP1h8f0fQeB9y2&#10;Q5b7+9JqmPkyzo0V+GD4oS4m97leerhRK/ip5etgNkIh8oFOz48SWP6yo1fziL7f728NgzM/bWdr&#10;YI17qLPG83Nv7jxDI41rLppio+n0nIDq2mxV0+TvyMGROwzGAxRWguMZWAK99iqhcrbbesyZjbN4&#10;A3pS+7Xk0nh8svK+8V6Hz4M4OCkYue63K0VPVZYDYYtCa4+D4AXPk64Z8fmpXmD8N9oZrTZRpBtQ&#10;Bhis2JNfqmenkitiYv3pdtGBezGl8JMHJlFe6bv6XK8d2p5Y7yjUnWgVDhKHz+ZuExKEGDmrB81r&#10;MxncKpv3eA95nrkLm3m+FuM8JxEerVcA5wplsptXzc9sgmNVJH6ppz0/6nCwxHKz5aPv+svSozPp&#10;xok6rEXtIBx0K4uZ3NJj5s0zrwMeSZPpHwB6pBOBsxgtN/gzpCBdN+gUB5PSzruf55Jk/t0IpkU3&#10;N6C6kBnyWhrJoZSn8w9WN024bSkdM+kdK3FvLo5+d5XzqhmxeDSpzIYFt/KtgOalOIedKMzZxP08&#10;W5eZ3bipL6ndrXppdsHd8H4/ANr/nwx7oBYTuotcF7/w/oOg4URDyToXObvX/vgpnIgaYiWqUJ83&#10;EyOvdK2Ppyce6MWW+GU3m6pz47Y+oqjnPcanooEV1wqTP2VWfeiSkb3XpufX5xCfCp+mY0O0/UOl&#10;szO/t0nV3D+OzmRLQaXZwmd03wNFbOjsQaURARVREWwQURRFlMZeh//8vOy/7ivcqDurQa0VVZok&#10;GZF7f7s4DD+OuZaOhpVdZh7fJ4K5QfNZvGUvwHZbpHNiRrlPkpQGuXzNicNB1c59r8pRlvHaJGkw&#10;pY7FWxDoOJ16x8Atz9H3+wtlMO5hGUjDm747YPvdQTwSeUz17NIzKz4mrv3tbkb60XnOPOgxZ3eP&#10;beqCHLKyXg9hrhNw0zCZXE9lcVxKgp1SLobJDGLA67//KP/8g/1P7p///fe//77aSvU3nj4aHCse&#10;/r4n9lJpgvqTHArAwmma+io6ieqqylZR8o0v32q9dW3nH2j90fGG2ZHQK/AYrUDHYAYb/e2qdNiT&#10;uKVMAaHkXKz1UzA0dJ5soyd9ETQpqpnPlL5DmWgVf5hcmpSsAxwfW86w7nCQ75LRtQkfFrXzwVUg&#10;7O0T+dtMefJwFwrXH04+afkRoaPnOndNOmam1hfvUzAWaGdHKuW/jQtzmO4141QLYqvOzhEoM+6R&#10;sbg8ekkZYb2/oMO2RktowQHHU8N+voj0tD3CutamFfgS4gxG5p36o7mZ4SlQ2z2xbqDJL1jkyvz7&#10;wU3kpBJnw0YXLP+I077tsa4H/JUclGmXhaiQTOD9Mjn6ZS2zaIBe8yFtagPOjTuHk8sUuku6FLRL&#10;5LG+4/GytYLgVXq9yQnukL3dw4BRd6/WAbl9NCSZFlDV5kaK39zF+ixkvjCY4d9/ZXLC4VeOnF7d&#10;bHXSqPTK3T45kTVG133TLeyemCKJFmTAD3v1Y++2r1Vsg2iLujE4f4un4XKS8SrV0QRdo+bsIAL9&#10;/6XrVFvBXLDBY+hvzneKXxbKYMOkd8E1eFMa4D3D3rsbCLSuwWCBLFlrDk97OZ8eX5ecieDaedCq&#10;XcSUiTXs9OtweiaqlScZm2rkprWGX3MspOQqmdUDk4ud49V53hUZa3D/TyVXCFkLjxlBv8Glz1OL&#10;uR1sYhv8vptQ9l2UdN+ZcZ3ctTozqjGDs3cYcBK+M5jiLKtbm17VnGISqKbePLsddC54tcsKV3OM&#10;2TbeFHrRLnsivhT8N2d4QkqVfZl4QtPAIfqj4ZZPBJmT8s2tL1xYD0maze7jPPCCZaKFlEAF9vQ0&#10;O70Vj7wfb46lT2sIdrrzoJFVfjohUAqdSGCbzt7DT2mdjKz935tUFcBeUuG4d/U+mZrnwYpLZtNC&#10;BHefYjyyG0WO9aoFKXddYrM108+/bx/hoLfRqn/uAU1z/pMYEPdDZuum3JsCzciz8DMsvflQf7+6&#10;mNNv5PjcXx+Kqt4nWVY/oeDfWlx+rferl/xFN8l819747UpyXlVpj477+zXWpgMKe2dX7TbCVmQW&#10;62ayUbh1t57a+gXkkF89zM6Q2xw+6sz57hM3ovtzrOZFUGaTrdKb82Ox483Jk1ztwEeB9fxh//Qu&#10;XbSckgNKqvoozEezV+13P9XJ8n5vJ2tl71qj4t5+MI36gL3TmyrB42oerMBrLXDWoVI/Nq9hUGh6&#10;fr/ztwugg9Umt+intXaFdoYWjcj5jxEgNeFE2f3i+nxB5nx0Q/bl403R0i7X5ostGuHCY3xTvRBb&#10;q+twPXmUpO4Ox22TRPMiP4oPWykqTCOQGmfO6vjv8ZR5PZT1x+z9qG87+/PNKBpow4mBXVjuEq2b&#10;yvImm+O624gqUUEZIkfF/PfWVKZcn8EupZ396nVGeqMP10tGN8iIGP7zN6OHSGfjbfZtd5YEpLZD&#10;GcckIC/IuUfLd3f9BrMzYYTxmPVq6kpiCzB7DjB7lvfDZYZaFI+suG3VNuLIslp6ptIFKPciC8F5&#10;hzY6Fo9awByQw2y98JUmXORS1BJ7Z5ig8LenYYU+Mgq64qIwblEAAA72UWFcw9tuaXcurgugRXly&#10;/Yl3Gl2uzU/19MnIjXl0aXS+yuAHe1EO0VdCj1tfxfyWXi3tu/zZ8msiy0yWSW6BvUgX7iehjGTD&#10;HV5129meSHwnVIbaHP0jsWsWJhW7292b6K37+8/3d/BhE+sR1fOklW42O3Q0+bpT9hzxzIi/tRig&#10;6SKhkIxgNqTuVKtWGg88u8lUo+vJ/ZtGcfn2OqxaGDCAFupdgMYovw/jzCIziblG/V7myoeGc0a6&#10;y+vZspkRzT+xtXN7+7gllDeUl7+GD+5xa/BZAfiv+6vtlD9bgWGt1X27mrmrV18h/i7AkmGCPpX9&#10;CP0eTnkR0iqrxK4+7oXme6QXwL47ast3truwbYQZ8Gg42y3vUe5S8cvmrSU2BlQ6+EG6ZUKP/KOR&#10;HGR/zdNABwKslppCSDQPJizib0HLecBPrPanFT79LIHyE7wyhf2juLHQtkXCYX2fV2LhNdh358mL&#10;rfQOUhMZ3kfbXml7qAVi96eKi+lDU47lsJrNHZOm0fa1L/I9EQJonOSXpk9HHpTZwMV1hp+Qr1ZW&#10;1E4vs7YYMmstT2A5ctchBkFN8p2jdtko270OFybpsxI/be7Msb1rv8TCDENBvxt+6fmtTM0Hzrxw&#10;qihSvjIsN0Zi/82tCZX422w6bAwO3xqdmn48rL/7WO1VH1wmz8mG25S45uLEUqry1QrhZ17IB2S5&#10;u+VgBAb+3Fblm2xP4s0qdxZ19dwmlqXpsHg/WvLKkkzL+/XxImSCIQJ1gjIShT3XCvIqZLC3WQHF&#10;U9xyrSlVhJ1e6f2U8eUKyLpU7M7z89Knhl/WE5WrDm7HG02cy8YhL+esa0Zs7N71cjMrPrODZMef&#10;ms3nfGJuYkTYdxa9v5ONVu9ucKzyccmbs5YzsAL3BdEf9oad6q9cl+bowW/b37nQCaM81vhD8kA2&#10;ohO6AntFqZz+xRsFNavj1ZxYSwzEP2g6WRRhOQQ/jYdsaEC27f8GK6g5uiFP1JXKY/K5JAJ8l0rk&#10;bA0RrMiUPh4e5MD0tqBjv2+39C4RymrvarHeOO1XW8y7vedqL3uxKT52O9pt7/RZ6XQ+g/q1SiRv&#10;5fL9dFuS6yVQ5sOsT0Hj2lL/JIGPtjs6e2kjfxohw+s3qKv7iJe2xOAKdPy3Z3YO+Hxf+bZR/Jjm&#10;VlaWL2ZvVR9Zk/bu5p7kVcd1K2z2U66Yz7362KnfgjgbOEMoM2kdXjSGPV5AZa8YoKRw559hT79c&#10;Ppjs8AT/ekzzvXK6UBZU9IhyHYbODBS8iyvqYiM+soZZuddKVGiurTljwvQsWFBP/qobhXgge41K&#10;TO9yIpQZtes2uu8TVXq1zSKEnRnnltxp5GS1jLdd6OtxLNnj80Vq2JmcRcMSt5x4ekDqdZfIUxfF&#10;B89rWY41PVBHEPk8w2zhJl3ftXYtnM8P7IfBPr0QygTakxpOL+Vpa7IHvI022iH7lEm/9Byk45HV&#10;BoAiaUap0ucmzh6fE9nSUnb6g8bZXRP7xeHXRFUWGlSQq/XqA5wClKDnagf3/mvNZxD3oGyr7N8u&#10;cL/RzfkH3fuGKGfgW/nJW7Tw2pG3nBB8y/2kcGqFVCNTbbPX5b6EurEWQBi96ex92nrnjMd9OVtn&#10;lDO3d4PiHYvmoM8x+vjgQrltO4imqoYafy/pjFT6jGv1HZxs+FrYfNW1e5rZlsaf8YBpowcC2y+Z&#10;wipc2/1DwNFC62oKdStDDZuz62E7qwnzxOMygxixdiVd2ajI6ncpqPfX4vErWY2wiaRr7a+rZhtZ&#10;Fbz/7ZzhdEAOZ0JDxlSwD1JmJuUs04+0S2E6JXK/QWQ/Bs8Zibab+DCT5WHJfSfFtJYttmV7RMS9&#10;8ZdjynrSbwclZDtcaf1ZuMGkT+1q/B2gVrv6JkncZxCVrksDD3cvaPFKAKHlpH2OoJHe0FnMwUTo&#10;kO3K4X3FA+v08b0+giCsi1O1q0wKNMniTv3tmLlj7Bz3u4OBwpyqAbl8qyZaPlz+9rQjW1kexaTE&#10;n/SOThZmx+VlwRnGuzqXhib+Gkbs3mRCrWLM6BWa//QkBhMXSsdW+U4TUpB2jrIKwI48LqJYZ3is&#10;bQrJon99b/qrke3a18RSJq8/gR8RJBX1vikVkzWZn+zIUjtF6uRalfa/hapn4u6vnlL17wfYK2id&#10;+L22dWppTHY1YlGhTgyMGIz2spWH9O2f5+0GZ7j+/GzKMKCPD+vnsKo4Y6r8gjL2pGrscfKpwYyh&#10;2yURKn/jJhyhZezxuDFNzTqoMuEyaXCeZJ/XlQuLMNN+V3qsfW1swiAegBI71Dunwn0WIzAnqs6R&#10;jrBMqz476taHtu7PPvW/I0cCO31OzSqrcT3/HO9vJ7i5oTDTzm/PLzab2AP/LBf6pXN74JeAc3w7&#10;es1+OgYeb5EgNqad3dOXt2te+mX3iZwWN3fhlHISURmuuHM03wg2Hy7/JuyVZu3UIr+m6MufLE5v&#10;J/x3QWVXUelZbI5Tc3renNb2w38UCp3Tttk+WEPV7xliBZw2LFyuuZQUSWSrs7FGa/nmX/zKqhBB&#10;csGmyK+4S78bdwv+Ecrwr8O1Ot1b2+r8YtBYvl9b5AusChAwaR7kxeeQ9B9UlpC8QmlzGY3KRqs1&#10;97+3WTJX+Oj00bvldMaPgX7xjCmVid4SJwy7R5ycf2KyULtOP/xV+/tursmz05d9ulRuZerpPHXK&#10;me7gSlo0BEvcG+QYnwqvTU9Los9w4EgPpJko0vZtAn711nvPm7JC7t9N2SourNn6PmEcFPGKTitR&#10;h8SL6vI1ZJD+zQiiXoR3yMboOOkqhfFPNnZ+Q1V+yWnYI+2W3rIuZcRyds9z61ktsSTgYLrSwHJ9&#10;Tl28fQWYT+HdLEKaY1ZX1qnRc2mQ4uRb/YhpMsraGFSRChNDmVz6vFsXsMZnn5H9xLbJAIz9frMt&#10;HZ0J+PFXTPTTy8XvFEJ0R9wqt5rgvXu+IBUusxvJNMhVk12mSx8ZqFZ6NVbpZ9tpP6wJ1j/lfUZr&#10;0qeymuOhzCG/u+438930MMEfpqHX8MGDAyDkM3kl4DDUniYlFDF5gwVpc028I6WT7z8MqwNo3XM7&#10;Efcow/Gn/DQdtF19fsLEZGbfC9O66BvuSBxVc2bQykCZVx2zAE5BFeJYLe7yXcE3OhTsxC9yNMEG&#10;zmAr/U0dHx3bK9fN0RWt7nt9HjseWrn5AKgKSzkyEdeoUTG7igfIe/0s0QAd5tYXhyhuK5Wo3fL+&#10;hl5D+2n2J9c5gmyJfVuadvvfEcQ2xqPZx2A8RXWtFrqmzj4Mw0vq+mpqbUT8rjowFC8t8N7h+KzY&#10;M6zy3uUfi2hX2NanlrHJuYDsnEQ/ZNr2S7nRXxlS+PD7raBRP1StEp9h51AhjOZSmbpXnD3HyqlN&#10;23I1mHbO/TyYsvMuDoKLx2CSJc8oUPGzcsmd3lXrUYx0frxY2Q0xrJuo5qwvgVN1j6hlxiqUictg&#10;YTuYcVdMBebVLZWOzE5EqSUiP2vUctx+fL6S2oqHhR/4HtH91616XKNWt5TWJAWJ0O1RQ/ibevhK&#10;Q4b/GrODqybVH/Pah9exgEgLIykFf9cSZeE+uvvZiv/MLVZiPLjdN60QQU2g+s1fAOAtVUZSl8Ld&#10;2oAYyEXY/b4L1B5lOlH2e9z+LhKeOTVX3rMjoW+eG8w58pJh7I6ZNKfdObPN1K8TkoYyakwY/VXY&#10;/vbs5KXHhXc7f++ONeYiFLzQuU4MRsavCLbjvyZh9oEFj53gVy/NZUcy0UU8lU2J9R1iBbQUtKWP&#10;Rpz+6TgHHea7/CqHYvg7fRWgTFv7BAfoacp0IMREKXWP8vHq58bdUXjqIITGmiM8ebAQzxocJPMn&#10;lQ7aJTyBq+n0/oxcSDfGo3kT1a2Hm+bNwRyusSGh2+KMWRX70366d1IfQJkblek9H4uluZmHvqBE&#10;jjZuYKtyp8i+6ipDP8VcnWLiR0fpKrMDfZfWUV78KWpc5nq13GxNySv8xH2xttBbSoFGutXZ5Kc3&#10;ze+W71SFDDmk9pQAZRqv8+zy3lyjWbKI+s3uXeIbjVGhGLce+dcLrYyI6urUvzSl4Tc7Y8aXRbkC&#10;/WWELmmTbgJ1EZsmXPPrg53gDsMlz9kUtzVTydCnrSRvlVHc5c9/rzWt+5SnWPkKtxDzgJeO13ZV&#10;Jx+5cvcItGDqIGi7+S436W6MI3sZXxBpQqPfxp3t4f1rUaf1ciu3LN1YEqFhxs8OotzyUYLL/uG3&#10;kvSj/bBEnsT235GjBz9ckrRa/L5nebmE9Dpekl/K5UWleDqH5UhuGwkiZprgZGSG1KZNtqFFnclC&#10;BhSoSiIiFOCaza98z0n72mQL979CWz/QHNktbPr+xNv/VvpfiwsZhc8frNabvf1exqY5YC5ZjyUo&#10;ZLy8d7g7zcW7u39/cFJxevNxLy0m+JDjde3V4IuQBoMeN+umZ6sH5PpxNrXVdLg4ryn/YD3vjBdq&#10;pSE8yX/vm+455G+RJFa4V65ZrjKpNif72Lm6ykdIKO9MJoqYWy2bYNJT+A3w+mxEYhf+u7Vp6b7X&#10;6EJSpHaJByeH55fNrEBk+BwUy2exIDCHttgsZd+tAwFl6jAYfnfd9gt0jNXeZvE9yC/2V9zpEPVx&#10;UWuj5VwyAPx1jNzKg6QHodG4++E75YvFCk23fndkWm+8m5ZB0esxlS1+g7Q/buzT01N3dc+RVVIJ&#10;/84C7XxeuDXcSe/NrTq2xnCpb78eCb4HYKUOmI9lh3GmRS1XyK11UVS5B4Jg9qqJqyv2hLrHLfjx&#10;ynzNT6wEEqFrZet1zdC3HeiNmUE+1xvNEKX4975h/eJmFNDdzy1RuJ2wVynFAQiZkAO7Qt+VjPoX&#10;ItiQvmm2o75FUbNFc90/VdZGNBHGk1XHEGqdcsuvQM9XgOkEN2MbO6MVpu/ZTikdyyRzUgZtKGM0&#10;O4Eu91sRW92cm8HzCjqK3maWwxhxq2jCpJiJl/TuOKyg6f1LLM5l3p3Z08XdLrjwsZFoSNBKSsNn&#10;Hx4FbfYdcBkcz85d4jytVA2+nWLRdA9lYAyuxpS7l7M2HEXioPh7fE9Zo1UVV32jidO/IQ5RyQK7&#10;qd79cYTiQXSmtrKz7ijZEH9ez5/qjRiDd9QvZNG5iiELKp9mxgu4O6l603Wlg9/8v95znLLXgVMi&#10;JvzraAHsPtqryAb6bRep0LZ4BhyaOYvM61sNiOxEiWht3Xz1cvMNDU0JKrLInSlUeKmcFqpXruhn&#10;r7oGBjLyTrQqiFrLqXsF2hEoQ274B5yfqOGyxT/5jEDsiVJlULSwkGshgTUqa2hKdvjzux9Gm4E3&#10;5rvaKoHwvvGXqZan7eY5a5L+cvY1ts3ZZeahgGkx3Lb/YmP/dQ5qQdlb7qBMBz7raAf913hWjfXs&#10;HTm25s8bsmktP844pvnh6AJwECs97vKCkcPTSqbgLreOvT+VYBqpMQ2faDQdGqbzW7zzuH33tG8K&#10;yavHUc+67BTGqfP6m0BNf5jZ7ZceURBmQWg7PADXwNozX81r3t8BdmNZb3Dz8pYPcVoEOVLpAKKJ&#10;2H7NY6UHTUwvja2Va33XbLgs9OpR9vcEGIEfUe679ZpydbJfT+W/F8Hw2v+2FzzvjQh8XC/4ZzsX&#10;4yd2BsHaVXlObiE2yo4KOUg3Ehv6qqiqt/rvt6uegx5YQ+2o0QmLyHCFFo04LHUzHUD4WuUEclFg&#10;VJuWyJyMDeIKlCnF+3LyylSI6XO/Pi7V9YkJ8tnhdvs8HkbWvV9p7ujV03mg7/vGa7l4eui1NzfQ&#10;+kW/offc32uyTcwi8GZkjs4t45S6gettt4/9NREJhuW2WZCJQRnq3qA5peTnM8XNErR2gb4L+9mi&#10;1OwFzuds6/NuDvwxO48h+FAvFM9+myih41rtMIrl+uR89GjpAlEp0+oreTqnk5fXtqme2ULWL7Ga&#10;PeO5znWyUMYa3zJD1EDvZGZOWH7aj6oJkGoWiTQlzsByoC7OSzRv+2NdbCveb4RibzU7P9b7wXs2&#10;dKxk5w43PEpasp6F51lce6PcwQAxwvwRAGHRAfhMqwhlBrXXnpvLNX5iZV6awwN9lAOlzce6lt/p&#10;FzR7m8oLa+RepWK8WwJxW6OyrTVdF29nJKy/uXYyjvBQInBbHk/MfL33KbfLxdFnWusy/DYvYqu+&#10;R0KZI7d4rbK3Vz1aTO6EhS4zkwIszCEy/tYgHSzbIgC3WdocZKdyn1WuMjS0vQ5Z8b+bNnXfFScp&#10;2risXWrsyfd8ijHyLSL9RvUwlPcQ7zBvdpjp8G8J9LGqrRVmGjHCJgRxKesEwH83D96gNgsROgCy&#10;8LlQvvjOsNOSyK9Sla85T/ZmrGFWvbir40Ok4BCvoW2BwZDHB4DWJ3ol+ojb96dOLTDb05y/edoy&#10;rCuucKg41LquljdCva6fD2Uz6QtZGBnt6tq23U1ZAbFyYG6YftF7Y60wU5lVBOebjzsPxFtM2y8D&#10;LgG+BWVdR3trGv9YodajWhWG6QGODP17SRcsgyCInS3fCjRAlQ8+MCiz4lJdUlteeJ38OuoU5cZj&#10;jYDFmAQcV+3T04PseXe1Hlop7F4EHdhpi10sZUOwtA0WMxIrYzPTndgE8mwUtuf2kIMycpS/cMiU&#10;+XWRgWALx3Nfe0s9+nHGnLiRb6jeniYIsHim9GZX7MejWxZ11EJ+Pep1W+YdPD3be7JcsCeXbT1C&#10;GifWNMjMAM27M8P5oTHMv9BB/++7AcEbO2hSIlGI1+ev8Xw8c5oprbRTsr2DV00hpu9ilLMycjAf&#10;AG4nLFQSdCew8pnLx8hhfAdJSNZ86Eu4xP469U7eyzXRoFQq1e3BxPOpycH4WwKpenwTruZ8auvv&#10;qYKXqGgR4ctKcHVcpWVPeK/hMe5YopIWtGZs6zna7HhwG2D5XF+dXefRuza7rS7lyqT28OdKQcC+&#10;Fdw9tLCXP863POCidG9//80qo2XadxCDHIAWs7Yye+FNDFoNa5h7rntuLjHY36leSRwwseUg/4XF&#10;Wsc7d/KLJzFs1PwCmQpyN95coaF5WFxQ76yq2r03XB/mOp5eZpNaSyT/ZjZod41ZaPHiBBvX7S6L&#10;518dMnovXTb9PNb+sh9A0tqDlsbH6CUlAnX9Rvioc4B8rzvM2GQuKvHvDCjOwvWqULwlVobgv3Pm&#10;6JdCYzR2IQZj3U//hLHG8N02yOmyeSiA1ylX2z04YFZa5KLQPZQK3CP1uQEb1o92Fn2pzok6X3es&#10;wB3HMl45Nt5dA57tp2ctJa4obk/jkaACRT1DkMZKzMEgVLHZw/OvxW3NRhwFZ20uN27MhQY2avW3&#10;rP02P9R21vmVkHsRSOVfhV+inQJn+/tmVy5VawC/HItZoUI5s1igJMhkhSWaH5o7J0zvq/7Tv15L&#10;zwuDFFpme9aDMk77USVLbAUzKveq0WqaZjxFIEdiOAubdbpBr/+UuuZ0QAj1bmU9TYjRtKoU3hny&#10;HjfvjI5uRs63amfz3Wp2vCKJNuHKl42YOo9qIdNl3Rr4QktQZqxzvfpy+atdhWgyqjvmS+DYH8Ut&#10;a/S5U+QkLW4Vp9LqxrRXOPwh3d7TPCHT65Gf3iVkgKNHNZAvJRiJBwo12dZyzs613RgjyVeS5VPp&#10;8ZmFAZSRrxmUKVlATzKYy3NkxY1RdbdmyE2AA8fZYlgk1eyKt0EZWq+A+CR+wSQKuGhkJ2fTo2zj&#10;pmlA+0Uml30QHDKXSrLYvo4cN8GOi8+vTjsr5lqFMp3FIdKFOfbez971OgRd5OyX2lmJgAC1mok3&#10;Q/zL3t8ebWmcJPh5XEuvjcPFA/IXozS7efM71cN61jt0th26oQ+Wn2HyrA8z1k01a/FdOWb7xvzv&#10;AEUwvWJ3+u5VttZCmzZgD/qWpndO8KYjo9kdJsfOsrU7TdP3QLxVLXnQyp/exHA2/oU/rTdKjDJN&#10;C8RoctGMgU4V20HQi49d5MtWa9wXPZ/GYiubhzJTPxKoGXk7BK/vcCsMO7MyKe3JapmtOJ9xRcyS&#10;DU74yiqY4mveLr98xj6/ogW+iTa2xGN+VPF31Z1cXZBa66aJu30Zg5ffT5blyeY4RipUy7GgjCDY&#10;xrb38bFZD3mVW8uu/FNOwEkrofGN7Vp4/+1BtnDGz27CzMwTP/TI2LOQVCfaK7d63X0X9eG66w0W&#10;pkn8H0dn224qGETh31KoRCSJFImkiBKFkCIUeef/n9nn2/mwrzPXtvM0z8xa9xrzrT4Lk5RO9jaS&#10;xWIMJomdale/f71Aq8rKWdrCMZ5C348dt8Kyr9QmesdOZQr2T6z6e2+QwDcvDav32i+r65DLGoij&#10;3xxj766tcDwa9iqrMUQ++3pFm3bI9pP9bbRdm+0aRskjNHzXhDIOXg5v7Y+3r5eQvdwjeKl+VQL/&#10;92HVLucxkBiy3suZiExHcu1GirFcY5xnqzSf8SHCjKTKuf5pxjdEQIcx4vS4WtE4XSbDic36i01n&#10;eN2VN8LfbS2qC0J2W1RPlz3JscOCWnIqvc61/t1QjzDA32ZujNIso9o56qnmdSL7uZXzbXoS9K+i&#10;sOs/wUu/+ebp2fy6ivwJRBly3/ak4OM7cZ1dVEH6ofzfFL6fg9NxCJgwCXc8/ixQ00viPMWhTM2a&#10;qXxcwQzmfdO+w+ts16FylVrTII/2Kq8j0EDOASze1Zli9te8uh6EmoL2fJLfzfiGIQASQEKwVYWu&#10;Xf4uhdjjCM9JwYgBLHGhTmZltdxPqv0p7tlStsxJojvjyreJm4utRbu7f43Pi/z8Ik/mC/9dT0pA&#10;bIkTnyojq7smFb2aecYmfgcyObzkedQZtkrhtQaU6eCrd83ebkrnlNK2jj6uF4EWzn720Nt8GJm6&#10;5vdN4qNecwY++jr1xtlOa+20XTxGwHt5P/t1OS2cS0A6uw+c4suvG8w9D9JXcc9fapCfcQdi219z&#10;C7nDxlh6n13wA7kob1XON114N+t349zMemqvnfPaCjsRirDYUNFNHTIhm5qeMNNPlSttFtUxNQeq&#10;QKM+9Mz2RHHnQ+AiTp1jKXEVy9ypvQukXEOZLW4k5rSEKLIhPwiGm14nDk5qi5XntMWxjxh2tM8+&#10;77LYurL4GqWiEKiBcbMgGwI9qbcLxapBLSa3ZnzlsFrxRiqMGXyewI1zZiV6bQDp9Pp3plFHHRhb&#10;3oveb9vP4DLS8uXj5n0dhJPhBiufl7lafHD3vni/H7r1bqOIhta8wLJquciuli9qXCx3HXQ/Ehli&#10;QreNor5yq/AG2sRl7jrgn8GrcvX/Huju233xtROtDcY3QX7F9sqBfR7D3V7eq1wanOeYnOOMTVT/&#10;NX8Zl+P5O/hru+tKNpvrl8ivRMVKiIPCEmBr0wNDWFl8dstXlXM7oZ47jWnvvTYCZawFICUH/V8/&#10;y1DPw6e2HE0q3ivvRpHdamCG/+xbhdL12G4bbezQUgZV94728hcL+TGHrePd9bgy6/ZunVwW7rnC&#10;8psDMy+XT9KW5lalnRpsXHYKZRYtrDmYsEzyK2bOZX5C3kBu9PSW5UGDOOSizKKwZNG803LpSYet&#10;bIV8GTsDD1tf1xc+f5/3PIgcz3WxS4YHQUGgKZnwDfkvHaw/rmrqVqj2u0wOyuARwOTO5dCNpGmr&#10;RhRfxihX2Ss03Q0KjW4enG3PpUxmhGj5tXN5vL3vzzIzsTg+5B4rUFjMAIDGhSjKd4tY8t2cUPMe&#10;O3J2lis/+RjdT1KjM/i73wTzZNgURjVmmrubVIe7K2qVXH8Cqi709KT7Ykqv+fmT8dneEssyw/s8&#10;pAAv1CAJDOgpGwvrK0lW8JupHhy41/fZLlW9c1569OzW5AT742I1k/6NVI3veJ97Xudxm38py2ju&#10;/qSkwdmRmGnG+aXMFxZ6KgEpj3vgkgUiYIfDh7uWNvCkNkKP+MoJ7jyU3dhi9fQ+Ft/RbMo1ndDj&#10;GFV74MAMl4XVX8tRyANgulGu1D8D1n7dTei3V/d8j4rSuiGxjYQfWqCBl8dzGll/ID+U6wezTZP+&#10;myPtzFW+OgECUlIZDlspsDeHmzorcPZWKmXeI4AerWKst6NXUIY08Y16bMhKg5qGNj/T2UP8eErl&#10;kr2ylhnMABK+UsBm5jIYYVvl1KrESWEs7m3ZFe1enx0BlwOdSpCzaN55lHOnl6jOH0tZw0Aa1Jmi&#10;5c/FlKEMmAZhFXA+qNb0PVbMQ5HBbUNiVHpcmkzQLTj1zGfJZ9bhO9HeQ4mWB7x7s8Z4CDLO9ooD&#10;zwLRUqMByn/7VMCkcNfs1FZBVFiNJ5v1DzOxefj3QM9HPyqtwqxrrv6ubRMNzUXFzWhhJyk9sisL&#10;rvz0m95z2zfGv20QIm9I13q5UiHHRV5Wr9u7Q0tD9KkaaCLazb1jcmMibhWr7asmc/6slt/h/e/t&#10;yZ/Ox16DiZp1GpRLFNnnl3yo81ssMhbHOZA62mzarz/naBTSdxqjy5y+/3GrZy0wj3au94hOJcvZ&#10;msEZ49i75/VnEGKqLSdRddbN2vWKcOL/D++1jBuz1ernU9uq2cpyJynn+p4p5Y2BpK524vGgRKN2&#10;OGyI49/rsNo4qTDfZzbY5Updo/SrAt+olR31pqFX9HWRznY2h+l3htTzZVjOYF4Ujczg74RGFMkf&#10;AYd4i6N3720Hm6J0yHrWsO6PHtyX6PaF4oWcbfsFbH4/gvX8O7EvUeIxeutoERYwCd3RE5HmkC8y&#10;6wuDycNn+Uk1Us/Z98trb+PO7oD/fW+eW2GTPkb15nQ11ocfLlzMzkaGqo5qY3CUX3cQA35hJ/XH&#10;GsVtDnzBBT2fMqMfu6IvzR0EJBCDd3d53P/x9/DGAsuO0x+5E6zSPpw/iOEaVq2PG5QZS+WwSme/&#10;8kf1Z9x1ug/HchOXOmFm3BrchqdO3z2a64KwDBylUxY4SI95p5WaSxxLzeYDXmuTb+iNgSHyhNwu&#10;MQaNP946FIjGsLCsABM9Q8DAC8o4NrWHXAUaM0m5cbSqLGdZJdgMDshSJvVU2cs9h5IVT4rjbNAo&#10;D7HPe/QwH8Uh9Yq7F1X3R7atoLML43Yn6gEIJ6u7/S5SLsOkja2z4lx5c2ShDAl5FVfhCzmH+2oV&#10;jbfRueKmIDEk06fLzdvJqZ76D3wSt9EdztizBQayHe48hjeAeO8Z+VYyQ5XKm++mvZmtVOjiyspd&#10;Gm83ffZWe0UhrGOk/ckS+uzGPqe/ameRPiD8Tly35/upajo9wc7qta7V7nyW5tvYDU5Wj2+5TPwo&#10;aNH3CfgHTudEOudNa+UjhQwvKVtRH9I+KyUhqmIvWUfjBvP+lPfq3zAlO5lN084nY5RnVoAUyfoo&#10;iqoPI9Azu0t+CltjELW3PpGfREcI35t2Oxl2XqUAxuE/S33yfhucqGbmwT118EHRW6XevBZXNN05&#10;55rZ33nPtUQ7/kGZi7WyNhuOwwa7Hdnus/EbiRM0iw/AqKJkx5JiI5zzKTrZYY55VftqTc7cDzsl&#10;nBQgv4KPhVYzvD0ADvjY1PzXtP2lQ330RS9pZVPnNQjynbTJPZRJwkFDmVXt3WvZa7nErLHtQJ7m&#10;HUzt6wWa9BPYFD8RL/mbD08CcdaXgKrvP0CzQG29JA7EzbFVJoNoPHganXssWhrZ5MS1QJROrV7t&#10;yvbGF9yHMjrxXjki4Lvaxe3g7AnZo6lie+cttsxO9wJg+uDYL71tP78jseqQTLC0pe5YdIxYyr1a&#10;mnyXptFn5mWmWrrPPRlRvBZn4n16THb7/k0t1Fx1IUGZLiD3UK49Wjz2qUdP/OSzrsPs7AWhoVXf&#10;yIYo2cweCOpOtcXfvY1Ypytf/hxebfrrlk5iN03aiZRExh8oPVlMw8OkqrwkK/dadjI8sB67Crr+&#10;69O0Vs992ryrHCWRb/eKnW7UccW0fdiK26s7LlMVYEvJk8RmfGl7mM/mqMQe5it8NQUY5+kMQyPa&#10;/v2yyGOBt1gPg02gwRuDXO7cxYIa+960AvHvb0OV9fyBeOeG/aFQCJyB4fvWfrvc7f3X9XXsa152&#10;/T4KjfSlNnyBW5ycqUnMarjUlcs56pJBj+vGLE6H1ROfGUKga4ZrQbKdo5Dkqk1KgAmcdcsxlCmS&#10;y7jXn1dy7HSnQOgQ0KsIjKvqJ2zYLnYL9DjFeQRfoYsbpMmWEVkMi5VeXqxPL83iSy4jRoeOZ/MU&#10;bvGNOpw0rbbXLji6Tkk61YPQuTWyd9tQZhAcYkgmPr2Finf3MJZPSvd24daeHGcmh0CyUQMrq7XV&#10;psS/O9Xp+7vaD++FpuRf6xy9av/OmXm1++Zb1xp5rt3d32+0WsRrI984ghqdrFm7x1H9u3hkWyWV&#10;8d+zokN02idhsYnEGjDcl2Yn1WrxzQWvDofVeT5uH4s9ZnAQC37cPBSkJ2lxDK0VqOW2RO8W96GE&#10;0K8COqtetLzHWD9Vy8ezJSNNLqIFZSax+7UpV6vpQJXjZiz2aHU0EadHENLtbGuoYU4CFFLvMPiX&#10;EYWDiFh1XnXQv6qM4+Q70aK7aI+7EYSm2LInwP9ywYXC81pTVAloItZBBvMelDG9pXqakzVf4y7X&#10;2cdpF9RK/awib4NGuQxysJbj2nxsuqUf2aK6SBKfcrPqlqY33BJdDx7ovNA7gMUhwyICwgC1rqce&#10;/GUOFdRJv9PctNFkHp+gzE6bp4Hy2HW7zo/aF7fKW9zcnbdq9Euj5jWXKyzL5UsT5rX9d9czDwYc&#10;LkL2NU7WQSvaT5fH026YxB/W5Gy1KKGlJmZTv0wZ8w/OCMjI8aGerv++npE7p8mZdyvubfdBLOyj&#10;ulhQpwIiQ5A4J4uIX+DmVoN91tF1Jji1K8/dsSmB3mb3HeWbhnM2qfh2Nuv9TVebrgreJVSWzEnX&#10;N1fQnkDQ+tvgQwrK+EvK4irlLcpSuXfh3C95xZ2IjfcpPFzolgjUUXFsfM65sX9eFyeUvpJORu+C&#10;rsNaqj0+DembOk4Gt5zZMqju5O4BYtmyFa8KHCU13imHXZI3/5pbdBJMkdNBC/oeXhHvuQPVEGfY&#10;63FzuO2ipLDrwCieznrcrXuuduy2p2pzDxxMsSjbhZSQ5tUW8UGV0ZosMRna4R0xO5BLYd566HC6&#10;dX/WGI4VKAM0X+Q4gBH+Fh3P5AXtBF6wD95I2Qbhf78EI7UgT32kiosFafNx8bJ94f7OQ+Iki5ft&#10;x3lzPY60D4DpgZLBHgmgtK99JFO1Cr51qK83LzRe8n8P9EF+QjBjD6Z24HlfFamZ7lBHQ1z2lpAy&#10;ZEOY10u90DMp2fTWx5WuW24nScU/1vjsJA3P6jEM2khB6rcsMPKRv+PKmwSLyt0v1+Xl4sCP4vqE&#10;DaBM7oLv98JdCF9L3KffwMhB72g+l5w0CLP+NIdo5b6Z6s9PKDAEYdxa8ra0/2J03kMDBc/sKTzY&#10;dWvtfl7m08HrmFNacIGp8zvaGPl4mAypoCgdoUzjSEvKSwdHWn9Ecz/40SlBlN25cviZuDd2tl//&#10;mQL/Q3s9gSW1te+2th2oDGLs9akwAPtCVUiBG/5u5VcZa9+47vyDmlXsHOvHm0ERum6h9YAyBYh0&#10;zY2cevUxx9h+TjNHVHzufWi93nfJHM+Yz8ElYi0ueSudRiBXNiM2XevneWu2f2NWcXFGt5XWnZgu&#10;vydEXNhn7fhUIyZcjgaNFyiZBsjR/etsRk3m6nITMLIPPti1P7tRXXCu5y+sRYLJftfhcSuPnKRW&#10;wRotRfNW8OxHZtNJ99kT5GJP1q+1dOmS8930kd6JNF9vfRqDSzotr3CJ7/+YwHryu7/XmtAsIlQG&#10;SEawtegwO2YliwREHQj5Q4T1lCbLmFsp4YxB1EDifF4O9tnK4rhBUfL9Cdn23M5sDFLuWjP4hLK7&#10;wyY/0H3T6xUWEdGtvt8Zctdo/DVQ8+vLa9UTXJkSdvP8iPtXwYzmQ3HOYuWnGA++xXdlOF0dG3Os&#10;UGo3O0MzOYfFK0HX/V6nzefe2UBBjxtIxqUOt21ne6YWCV5QTkaNCsjENc316K/rXMTkERWDn1q5&#10;nNjZRrFCoooGVe2VhL9qYQNrnIMaBIt79cev6kuswysX5ftlWndbJPt+c7SudtpbwLQSymYsKmfR&#10;i2aoS1yayIWjQVunksTEhjKkP03Rv9sBLbyodov/AuwrKGTJL31er2T7pdz4RzjRWsae6MuXUuk6&#10;HNUHmIUE7KPVzCAljuz2nmp2PffdPLhT+eR+L42bu4kI2XTsaqX2aP8CZax1cUou6XoMyX7q+YbU&#10;hCoAgZ3t/nnUqhhaWhq70XgJ9/J9RmgfOhrs5u4scapCxtsY8l5+Gd27Gldc3Xh9D+NhmlfMfjB3&#10;cp6npqkL31n2RPydArXXFz+ZbAXi4wzz3M62sgU2p8ZzZ+w2b3pdbU+C+FyIe17pc8ABZXe5tX+r&#10;/qZV04IzodQrzUXYET+75RzDsuh45ZHkroI/7vpYyJdmeh2a/PtfZ4O+n0k57qIyY7MtVQLyykgb&#10;tKVvsQhwJnhszvuVBLEgYxz4H+jDDRJIXcs2X31+2NCN9JQp5kXysyg9+ecPp/rr1gHFfH+0v9T4&#10;OIvsa4ts7n+q7MFANwfh1vQCfVxO8G0pas4n+R4EoLdq32TR6/6CV76Ee6f4wpwJIXhkAJgpibup&#10;cJuizPHu7/SROXxl2Upjft5ka1iNmo8Iy7iJmErto0SnjsO/D223fjD34nRO1rMmrlPDWuUxnqLv&#10;+Uxvud8WoAQPk9r2vBTX+ANAodnjlU/momX/mmaTBL9iiiDBRMzIu+8w3ZiDyQKPvj9p+0rhrgrc&#10;Ukbsx3+TW2KTLiuqxyc7VtuPM1mC8kaXuLWz6sxgcl7S89ukXNXuQEyfIcpyW26Z56Xz6ef7u/Nx&#10;xH97ZEnPUU6B3b2Icu5r3arWQ4yOZ6GJl3DYFfNqYYlCmdt3+OyUwxzAs5UE64U5IgRDffNtEvxm&#10;JBXKfjaDAZickZaptuCwYFi5mBcSz2PKBWVuiytRA+3k9/kmdCasWc1skQFxYmQVnw+j5BwcaQZx&#10;zlBGbTE8vp5hQaElF5kWYYdqz4L01J5HnitIobBt1t/SQK6d92iUoeNvZvKHdYrf7vj7u35qq+la&#10;C8eXhJkVRwSZtZuZXwdVpiHTIe6K0yMH82Tx19ks1qdSmRio8fFgFre13YIk9U3wm81kI6/PLcA3&#10;aE7oJv3Tp+B67VODaXuyXIEVwQzltupGnT/25wsdXERnZcpORDzo12RaWBQM4Th6ngV+BDh6KOM0&#10;lPL3kiGitrH8TAht80QyMN4zNzA9U5zqEJs2V/tE6FSII2jbZobWvvw88WguWdsLR8h97iOqLKWP&#10;MeqeiE7VMSph1Z8tDtoiPxw/sBkIHHkoMx1Gvx94TIvrjTspjPrTJItepMwlO/LlE1j0Fm4Rpu3T&#10;76BSdpe0mmg5fGjZuUve9KbKLVcin07SudyKmX2qW3EhZfTg2ahf+kRgjOrS1vZJ8W80NBD2jSW4&#10;KvqZY0gPShp5b4CjjsxsDyrz7nbX01pnA/OBmeZRM00RDuOOv+okdeOpjvWTY1cOipycvvnZb9sG&#10;Vb1ztSStHU3osf/XM/X71VDeLqHMXj/w5UPxZFl13HFtE3slDPKbZt4n0X2bFbJ2YhKTrO2W53I9&#10;AfbQiA4Nfa5c48f+5ThTDXs9UzafG0Sn8tHxAQ0XMb3MpE6agFp9skyxaf33ewq92+UbT1qjUYie&#10;J/yinBRMETntNTNfBbBm/5V8bYXkqX0lMaT6Kr4oeudV6z6vI7dS+mgcGOYGt69+PVQQ3iSb7XzJ&#10;ua0ysKEiV+nMLT0JRMPgt4mmjbmaiyAHE5mCSZ2UfABsq0syumvvnTI0jEe2LaQfV2zuPl08dpX7&#10;pvTUqk/E+OyatQPWHmUuIw7ZMS1Xm/zW8sCotWKOckTNqo29jk6ZyF9n43i1L2znyo16p0t5z23l&#10;9Zme3QhrZdgX7Bur624h2XMr9NBnuMVs9V1WR0xtoPTyn+4VUI+uPD7+wo37HcgdF7go6HbosYvH&#10;Sdm+p5klbk9HIvc3gdI141iZXOl1o9JZgo91BO9pTXiHZ5PWZa9e6C26Slm/wyyttzxaL0Xv1c6b&#10;BVuxBYi4/rSlq7lvTdenl7HkObyEKRVApM03j5lNc1GUb65e3PJvpAoX9+xWVSL6jgW9e7/qPG+a&#10;cu31PvmpVKmNrXM5UzI/tVc/LWfIILW3hc3Z68/DRStcns3KqRuSV1a949VJ9/K8jgnmU89QeZx4&#10;VG8D+ZnN8VN8AmVO83GDt7CdkLcusnNHSjv4Y4V7Fw9DBISzcNixZI7Udzc+CXpkAOJxQDYOjRAC&#10;KwF1kFkZzkwVa63DLnZuvDv+GMubtNh1iHisNNBnzwvLyl87SKx/MjHyT8f2hyHAbZ0v59w8NfiK&#10;6fN4+VDz32h+Zd276FSCOK8PK5Crbt9EnWi7M7Rmk90jDnvBTuSyYaf7fblmysxvxM3c4w8AYK4d&#10;hypkXChzeX2c9bCJ+ux54PQicjaFzeO4mcLb7DYkz45WaJhWnEsraZwpiN4tP6m1Lw+LXrkIgJcv&#10;+qybG54suY56p6k0DJRDqoOMdC3XX4KmAP4mHJpvKKOkknPt1oez/FAsLK0Tnc6o57Z7NA+gXocP&#10;nFznN5x7DXSW3mWKl6R1yOA2zA5+u5bSKq7H43jO16PXVO59PjBgmd9vfpknSO4r08Pl7sKgz0kW&#10;yqzC1co8vml2c3Z60+YSnUkhgkPI7qLEpWkn05p93nCVu/jTLCMQ/vA1pQExY75emFPcCeWFAtky&#10;q/ck6aNrSL8oBPaKjtZaD4JqbdDGXpaK9GWgzFLp5idXpleFPFP/pajqWEn1Kzd4DBM3f1eBHpq/&#10;Q/yeqZvTuHDxDa84gObDeZ5yKL+4AmWDNX61cedrM/N8qrWC2+kOWT0v5o72Gx1pBvk8/0/o2hKb&#10;A5wfYomPzWw56zys9dsXKqJdMx+rL1A+asjKQpC8dixH926lPPZpCcsN8bUx0c3P2Fd3mfVkQP6M&#10;xAqx69yWOlnoDpHxI5by0iBAdMH7wG9zyMXti5PJRuzN7X0zN1/vGJvv8OJuMWEe6yNylgDOfhu1&#10;ajMtI09wkLxV7/POSwt9h81qLWny0nm/MWA7PeO19ve5z6qigq9JHHCfrInoq/Ly74F+tLHOiWKw&#10;vNpI8y9sTopK9QxDR7i01hcOhNNucm1vy2T4kVfEom+/clmC0G/dfgMkTF73BBMb5k4x79UUSj/c&#10;jBG0jOWGG79eoDgZhbfJkzNVKINLkRK1uuGQUFbj60I/TrpM/KvFcmTi9WPmqW+IXOVRXZNu3HnT&#10;kZqiYmTVq2hUER6jQbO7Q4aGSwAlmdqTnmRvMwHq5MlGqdnbPAaWppXepz9ZApCMqdzIzKiDAyvj&#10;S9D4g+tvUbL4QJyvjemtMIZDcb/lIOHbddgW7WfWqHLdBJunysNal1xYla4XD8Gp+yhFiFwXtvuE&#10;KX23oBG1bk6pj4BHAsqw88nCJIXSAmlDLMJaOIf7kYUKi4/0AP3pCxk0/E0eXRDiKA5W91GYJazv&#10;hvY5MpnvoX+ZRfBlj5STNv8Epd89nbvLDSiSc4MMnu/Kn2kTEtj/Wo5F2ZkoxkGaJ8SuYTXy3V72&#10;teXL+H7YFlWumDkCjlLjSQMZCLtp+IX5Wr4PQo2pNbZqWQ6aiyq9Dm16UEF+WF3rNHetZDOF+4mc&#10;Kvlc5f1Op7e/MmoSIYT9y8Ck9qsEQ5bNX7jCek9mxKnfK4m902F7eq1/7gpXvEjp9FrXFnJY8HEN&#10;ydpXG9LU0O0+ehQiE6h+FcJYmNsxUqafo+2KqduH/uuy+y9RtL6hUH/Rlfn3cFhmlZ3oGjD8Qjg1&#10;3xVFrIV3dKY67QZmSSh3sWNuhozUxde9Jao2P+UGVK86UvvvNr8G5cMYaPBKoUrLctPziiSOr3cL&#10;6TBv/12jDC0bDojzDx86lcoz9xAE87Ao3SiU6nrX8w3kzI3jcp4YR/vbFjCjJDzRtznJyJ2yHUKC&#10;Va7GVSZKXLKuJdxFAvnFpnVAnh7u+dSQ+VO3srC1v5HqWx7vq4jWz9f19f5Q2Qhot2zWnmZJJl5f&#10;r1tzGFsArn2pgGrWnTMM5fvmplvRvRPoOAuuLtjKV4erSnhcY2PunUBn15sBt0JJLjen8wPtdm3w&#10;hDL7d3zLA5CjR08q7562TtmTSgmDcVm4kMRmfVIX1pWOPdT3n9WqcW28+sGPWQoR4YW7ghfffEr8&#10;Pk/vmM3cCXFTl5zpP47Otd1YMIjCv0UplEQolYQQURLRwVk5hCL8/3f2+31f19qUemZmzb2MKZ2U&#10;BRvNMxZ3e76axF8lrVunbm4hucXGWFlOnrtDXgJiNW2Ucy5q9Md8RmUr81PQEbRi8744QyVVEupb&#10;gE0Sfldud07Nh9wpY5BVmPV6h8VvF+5+PQ2SBcVOub5YO8/h9PQnk/vtHhEOLuf65FhxH7Y3SabG&#10;+7lxjCNRb5/6zojxLmc5oy8zm1Sd6PPZ0y3E9K4PlUvHZjAKEtPu1+Gx3TWii9RYPblT1Brc3SOp&#10;avMBXutdPluQqXHsOZQbb7FyYnqqK5DITzHgjpgpLDqsh/HqxHTzOWZWK2zWmoD1F05tX/JJTKKc&#10;+vHVq8W6Y0gbsDgffvp47sXDmtwsuS9WF5f7t9yf0VTm7+1Jdvar/miBP5b8u3XFd2pAweg/Lh/I&#10;9OU6L+l7KevDkzKy9cdxmVKVNGgdDHhRDy2+pZNofa9T7EfcO1HNHmZNMT2SsINDedeLi5+7EcJe&#10;rpURyCynd7KG4D+rWsT6axgQDqW2yb2/GGzkntCzgu2H89a2OW9efSOxjfSyCzO0c9W40ZZBX785&#10;u+xZn+EwW3O2g2wttLuarpomWWUhYevCZTuc0/lr27FfbXJduupXIAvGbFBp0msTmW5YwMDN6636&#10;YDTPjfe6KF+X2rtAPr1fJBcm4yn82RZWoDXj1r4P01ceJmAndC2Hhv4esdjYrc6fven2Y3qU/cmD&#10;DNYO7K5dHeW80Rq1SUNj3gXi98iNttk8j55LdhHAeJdLd7YhNoKSJWZWujA3/aFBP5daccF3ZseV&#10;1bQS4LGk9vapvN9Vh8k7Gzc1t7dNwWlcd1OQyS+Po/tG1PlJ3Kkj6fuOMb2Ei3/kzbSe5fecmY62&#10;y1vbaGCJHyOQVNhvujy+j30pZpmnMcxn18pyA4/mQQvOqIvw0EmYg/EpXbtZOiyRYiGDl0Gmu5Ex&#10;kRnas5h/XQ0WYEuAhQtf9yy+Qyop0PjqROlrfaJBiS0d8r8sO+HvXYhtro3LT/CPNfL15WhEDogH&#10;eCYWJscbsy8LU61O2qUrAc0co26+CTI6w3WTs3Kh2cbwapxfLqRRLTFDvEnCDln4p9K4h6fPteU/&#10;51peF+KVX51SmW7V4Xx71+iXHvxn4zNo7QWznXA+nqPF57ZJ0M9WpvppkjJkSEQ+yJQTZKZG37sz&#10;dhM6EqMBNVi39o/BOmrsrmHfrYT5/BbukGnsB3jkaErJmn07GUGeAnwNbT2rDKLWS89X8RtG7e9d&#10;C6UmUHMkjVm5SRcxd1rRHILM4pcWJr0GX9kKzMez/b6TdXT03WmjsigUxJ/tQQfqAFYu6+dP+prT&#10;0d3r99e3DROrPkLvImdO4qlMbW0lVYSTkx7CVO34OZn7pL4vWkz3oP5dG291gDwMgskpQpm6IgX1&#10;kgd+kOif4i6y4/YpmREX0jkge3HuIju/9znl2ALbLP3mSrbEK1T/8Kvc/Mf8PSPz6v2yAf/dFPkw&#10;ZV64Kv509/LXTh9krimibjWyNzsLcyYDxqvewEvruIupj1ajunWTw+JB34sZjfyx+m0TLELZw9tT&#10;NjDBYaM27ETDXgIWReVZdI0b8lIjdxYzZIINNjo3ngthbTB/9c2IFqcxSTyX+Etymms1/Ci9kXaj&#10;OA1fr4tTks2bH+Szuw2vr3R89+sMrleGA69yYw5KKy/3wcreDyNXUbta+n7345cjdkhTIejfNms/&#10;3rcu3iz8yUQGIeiVy7pOHOUPF7Ba6Xsnxr9M5nBz4Qyi/SYsWjjauYnrVNZAh1RZyDj33ayKVC9j&#10;FzvHAtDB9xJ3DYo1Z8OPSIAEEVL7etjrfVvJVpvLv7enNrYKy1uQyNVVzoH9jYotrHNheKruG5fj&#10;Yh8y+UWDApsgTiNrG5Yc1AWEf4hVrA6VIbnK16ftCdoeFJvWKSxAbHke2cZiOZKPV6LWO0zCZFn+&#10;31Wn0pZJE7ATLteJmsuNsjji17q3AzN6Bfbmfim3ojhf/CxusrHaig0KEpCEhGMJf17gTNQYoZVi&#10;oCDx/lQWh3lSDScWp2zjW/2DQz6D0x2DqesOn2aRvH/MqnKsXWEa1hsq7GiBurfuB4a4xjZYtfEP&#10;2m9O7l5FlIkiWMFL5VHRMcz+InB8oTCv5Mludj4D2AQ4iLuzAUFdbuIp3kNKwjEzg8O4ikd/twDa&#10;MrmHLO6ofv/IC0xHHSuc6hbdR/mLvn9FywmjQpkSYKspLTRLV6ojUtHOapVKioudQqc4ZVzJVAbr&#10;4k0N9o/Tvmzm42uRxsQE884SxKd1or9bgPCSsXvfsBBsdUpSv/0xKNKZUoNKwrJ+Fdgp9vtSetb2&#10;0KTIKlrUWLyGg7Ek9pZfaqNGmeJ60DC3ZSs5JZ1SN9+oYkw4HW5K2+/8LBlbVrGl/8+0zYRzUV/+&#10;WD0J75IxrA/eHXrCGb/O1TnOGtNNPbeqtnmhMtuKy9tL4XMt7NGW2ZpP/DgkvSb5Qzpjw0DGd+7N&#10;CI55s/0ozff5FirgCcG7S1L9uzauh3wCZTTxg099diuP8YuSvoZfyvwU2t8UHfz2vhVX9sJjTb2/&#10;tq8/UKfSfD2OzeXFbqPr4dBEt9Is3aBBtcn0y+BN8MLnbJDbSnPA61B64SD/1Tcbd1PdIc6wXNRq&#10;EJXS6KZKBeXXyszbru0bD59+ygMisIeGJZTLGMFJvyTmfgQPe3uy7AwAEPEQvmi2O28cP8ydq/dd&#10;hrhnM73pgZoHrt+1zEMAMnWXlWt46GKXqF4p9fyGOzizo3eTThvVfG6qLIVTe47P+LIFTK2QRR82&#10;wi9HTOYG/0TkeS0/Kwm93kLT18P87nBWbGHri8N5pYai94cSMYPKrgUytlm/F7qoqRWhTebTRQGy&#10;rbbbZq9yu/V7j6C4L6f7zDyCXY9Vhbm23z9gEEXdhM/lo0n1Gm6V5l0V96UqenBtUxePtAxchV0p&#10;qzaDomQnrXnJW4IM5q4BGGLXt5g4LCImBN2DOzEdPw1qLDzi3WqP/865xGgXnJHxwgsnBHOJ7Jod&#10;4sjxAGNNdbURwxYydvfCLJ6MFc3fL8RSxV7rWdMZjx92QSqXQCYnSYvaukLCXeCi83PvbjiEcKok&#10;wLGaZKaI0mtzAPg5CuUJzV5PAPzqGKwVltn3auQtsHDfq36C5s5035GVN+GAxtXBSE5MKwu6zp1d&#10;oQ0Mhh3I4IBhDDbkPkU5U49lW/ya+zssskHQ0vQ3zz7nMTPeOsrwgIm0eTnABGd6gHV4LfMO9rfS&#10;sv5SJ6PsR9mi+UE1wyqtc9jOis5Kz222YzU7hITTx9/bc/XueDAF/ONm95Z9iHEhMM5BRcvXKmNe&#10;sunaoX5LzGyT3l32xTIuCO5qWzear8NhM2Jz0FTDJwv0Z8vbYZNYvGiD5ZpXYLpvrGFeLyLvbNbk&#10;/85padjvX8qjIz2wxvtme6Jzn9zYy1D3e56WMtP5vPhhombMl9/ud9zQgvcHO6ClMFvllMygahPm&#10;LneNqpvhssMBPkdzVsMH0en3Yn9vT7zKBzikyV/BTmwd54Vn+nJ+bF13gtbFqOzsc598CCNP002h&#10;VZrPYTGkmrQOyUQVlXaObCmO8EK6/WBMz+mQXJLhJYdKh5OWjO/Pfme90qoTKGjCVK7trPau9lcU&#10;viCBajJW15MuLOPyTeF59tEX2WzMxtVNkQketXXbBfZJaeTjdqcjjmjOqcb4gBm2nPBDVfavqzU5&#10;d3Jet1osFmY34pFe0OYdqZexvRp1g0B5sReQ2a3GkPXWDNnagH/eZ5OEEU54j94sICDtPdlFh0Fc&#10;/I3i41rKHlo3kTN7Uo22Ns+n9xUBkG8t0ZNGzA6HS6vcoRgzLifCLCqQpFawc2ugTPcDLgaZ6mOx&#10;32qdmaD5Ldzs50zri92JS5YKOm8iuxfPM2RyrHY26UH3e/3j65Jwj+xQdFQjkyLWr8V7ufYr0ePW&#10;jZ0iw9q+2OwrPlkl+DeOvLZLgIN1MJAxX97x1gzu3Ycd7O9Y4aWDR7GQufhcWCl/W8CXXqtmeVfI&#10;f+QxogUUXYI1KaXXRDre4tkerqt65kP/Sr05HPSCeZBMOtXysqYNkZ6iruEnduWLf1/aOZAajVPw&#10;lIps0uaHD6n73OZ9PYcpO7McFbq/xYZb76dfzfYykxe4T7kxgEBIsLPrhcEu99abs0baGuV7mFle&#10;OrtPkMEg+jAI2/fSadX7LdTMVQKZ7XrnlPexfqSu3W/Um0OUhX2Yt3sPfk3Tx/nC47WShNGKZJI7&#10;u3AdcVeXGIvv7v65xTrqnu0bbZxK1YjbIq1fu8sGWK922KzRT77klS6eVnJPHsjAIabwiDe/ImPo&#10;8M0sCmJIKys+aVmP9t6z+33i1m0FuRuiPbJix0xPhe2D2k4qKXp77+dv45mvr3YbldwpCV6j1WEO&#10;ZXi0HhClKGvLewsOc5m/rnp7unwJyg7fNe1dwqMdqzrqcN1Mro2VkPPAkenV/iJrZbr0eTw6S6bK&#10;nsTrk5xTbWs3MgvcYl7PPCJKaRcPb2ItPCGhCzUEx3zP8qQ/jNnLqGhsQaafR5Fz3VjVdooXn9Qw&#10;+JVGpCRNVeiAcYtr4I0ezSlXcnX9J8AAcV9OyhNhZA3P219tKBfuz7vo6Xjksi1Y0x9dls8N24M0&#10;5KdyhBijatUbFEo/kOHm5FcVKz/w1Hgwp2RoAAUkD6uvWOVP5V1+Nhk+j84mCLLXPnElHGVbO2gZ&#10;6AjG71C7LHoZoFE/gaV6offmkN7uAPXuJVj98qlsH7fX2+lf0L8XARekHaoDra/PfqdvgR5a6pMQ&#10;n+E97amlHyKtfTVtZg6oxlEtOOuzA3FF2TcOj7HCEtsRtoea81UcX77YjYK1jgmsx/+6DLgUjEw0&#10;MrrijURXf681csBeOpvX7NW/3Ihkfcx62FnaF1+AdF3MjsPFERPPw/c6DnrhFbdLu1FWQR1yAA/e&#10;PV88HZICbVOjHvj+w8+9xdzCTB0HimgNmT0hf6si52NR/Bvh6ZlOf1E6qrmFdyFceS1Nu2NkiXFj&#10;T0c0ylxeMCBpaUAu+k2K+KuitG7j8KMNgyUqTbingX/i+tMc9rSHOj3cMGTwOKBl1dfbv1GkWsK+&#10;wEx6Bshc2HfANPiyeSPxrhgMHAzvK+fsQuKJ/g6fS6xXyPnt+zRf+PR7ebrRBApPcIIOTydzC38X&#10;WW10WlglMpJMEew+zq1fEkqJt5X47FUJ94/0i6ALkBmvwW5PHlrNw50uDrOrjr+zzJIS3lD61/Tw&#10;Y7yq5Ityq8FsCxKc7GrE8xB4xoQC6tY1eB4Xs0nsnwFFyg7f6VCMOiebO0nv8t7Hc1rjxbc9a+yA&#10;zB3Gv78AWCHf8jTfKr9+CRqx59EK0sU3lXCb8dDSuyfsacSwIFCifW0bz4lKuFRTTGK5elyL080p&#10;J2WjF9feVLIWuU6TVvrgjcJ5Zo02Z32j/I9ACJVrEV0mj5VLnt6XHhpz8tUqkC/RuWLZoyXKuDt+&#10;1Wax9E0qE67LXc/7FMH5zHOl36oFt6lPlZOqWrBleI9lHmAa6yB1GGVXH5pSMt0at0f697sR2O/R&#10;G1R8iE68rNunUchVdIeQlflKXNlVbKZO3gc71zYO6Xhdaz/K09G6KSU7a6rflFnGbpvz+SJTW0fA&#10;erXUVuK3C24jbcsrFUb8lSDDiu8j8ncLpOr1PiuNx2GKwcYgsJDzAvVwLjbTi8uduXFqONRvtNo1&#10;lTxhq3ExSi0Dtb0761yKRanEBrmzRPzu2zZp8vWtms0QmfkZeHSdB55W24v6obCqgExp4LcXO33U&#10;aqJJHTZH0m3aC5dFvnmrHV+NwQbDAe96p+q45N7j8J1D3MAtfc/Aql2KFP27kU2/vyuqt0GihdPV&#10;zHLUrrthhdF7OiM0osCa9KkNMsPYyVx0G5JGnjRstHqjoRI+2juL18NJTE+dbq4oxK/NhkKuHq3A&#10;S2okwkjtXeysXwb+PT5nbl7sL+/LtHeEPBMFW42ew1dBvlyNjU7KOFHo7V8gA/zlxdR1pghfpEsL&#10;Ixge41wX4rDenhsI+HKTHRH1Wrk4J9ZvyurIXjOQln15g5hDWMv47cu708+v0cXLNbNu8P6M84/l&#10;hZfImO/ejqguept34wsy1Pm3vA57sQx8bJIj5fu9tuUbbaQ7vMrqpMiR40JazUEhs2GnmwIveT++&#10;D47TijKqFi7xYX7SCbs9yXj3xC5tFj220Ph1Oo/asvmaNytZiEcbyn8dqE14C8kmdjtC+hasN+CL&#10;fueYOzfrMWYN46JevV8hrRQjCkEPmjbiNW35/A3AnRCAzN8Xv641npMF+/4GBnc+f2IbBb2Ub7lv&#10;DzYJn13Rqz9e2+0NZICzOmuJ0bccm1+0B63icrXRPrljzAi8dXihMnFvsxqsruyK6G86NMAwzPPt&#10;9V1HRakwOaKVGa/PXhMwZynZE9/nvO5RgpHOWkxW98OUo87zbPj36Cz/+PXDcqtltJkfzFc3uPov&#10;8FA27DnSeOOlgl83+xDEQ8tm+32/JLI3jQWjjZ0Prj+rVHLpzXd/ApCg155SH/dfhKbsf2Yejdfp&#10;ixi/J7L0y/9Va5w5vuSO0+NtFklTCpPTMuC1RLBUwqr43s4PVKs7h/z152bZKEI4fERZlN5Z1uyx&#10;jpzK6S84s/0Mww1xUxizPP69vo2e6pticQXWhDk70A7RLQSZ46jWKqyLzyk47nJ9En1ZoRzCuhtT&#10;M/3J4g0dKAfa9rwK8LQiw6K86Y8617dnvY7jcDyeeAXYBWaQ5zBHLUWZWfrEK3IGXPU1AUefYFDh&#10;5xCZICN2Oi1rqKX7T8IU8E5Df60iIGvcgp0Snrl1LdOeAJB/WKectu0JWkTe08xjv7zvetx7Unnb&#10;/XuN6pbqetF7kqjUazAd/N2gBofH3JaEuNKBxZK/cxrdXJJfNNkVCwfTqJVFGF4BNQkZawfFji6F&#10;XLiEhaQ6gBtgJfBafAp8afEZA/poeMom73jVQ2+r/u7QdVrj+RXHQ39xunN6E6+coDam8rv9KFie&#10;/64NNyqtdx+7PRWo/WSuEiYaLe4zGHoIBH0owzH+Uc4LnbijnjMbtwkVp9lyevVecc3ACEogXu5l&#10;0//V2WHMU+kTOVjVOWVLR4RRymJOm2QyvqOAjNQGQqmjnyq8z3SpLORM6LRmIOQJwz/3cw8WIas3&#10;os7q2yW37pA9AXbgwA+RhdXeqqj1sDnkVbRNXmn062zrESSZmwNQD/MkiS/OkSpkeXgh+yDzXh73&#10;AMvtKICFW6JLavRdLJx2Gu21uP/jEdl8ClQsZdOkgY4AYVmGNBMiZIxwWbMwrs1lzqJ605xBxh3k&#10;vaRcqy/2fQ0Ny7bY7tiu/ADCk50BmUt7s34zWcHVJMeF1xCUm5mwkFmYPEtvyj3GOK06NT+hA42/&#10;VvwLkoeIZYaF0LSv1GKjz9DNmGJh8JLqUj4bybfiH0boxmWxnv4iK/PS/EhmLZDBscZUSY7pet/p&#10;rGCn7zWZby8/aqacTW2A6DU48dRe+1t54ja+v6ta0sDDfRlKSdS6alSxnHAV/peDxHLcHN7he3Ch&#10;GWYswfY8kN6Qpcy2XjAXBhnnSq39xgptfg+N/L3VtDDgknZgkPVUKkHrmBFe9fGpMxpMagWUbNys&#10;1lbJohC9Bj3NCTLujnhK3LJc3uf4do0xo+cbWBoZzLolYhGLVn8Fau/v52lFM6o3AMv8ogEol9yU&#10;rgBIRzq+8/UbNdkit54wJT4IJCAE351iGRryfuZsoXZcauqZV5c/VFXWzqSYfz9G7i4OqtVp3qpD&#10;fNY9Jlz2ek9X+vCv0WXXuuBHWawplyyhhE4bBbBClq7zwev2bM4Ht5ivJGehRFGXRHr3PsTKWTWr&#10;9EAZbPVDtzy5TFoNIqyHC4m7GO5yxzadbVJ8ZaXRNzxfW+t63IlkkOkeZHyy1yQ5Y87jinybFFER&#10;7ZgXatfQWOCAk1UuQ6sXoqQN2+/q2FyZcsDYPFYbbX4x9nZ/uVW9daxpkUqu5na57o3mZWUMR/s5&#10;hd8a/iPJCuTfp7ny+404BES2mv/5WqF3d7qlGQ1QlaA6A/9R64HID2nKca2KG0ULrDgrjbYhX0Cn&#10;+4CRqqvHIicO6M4pC9jsD1SrU2Ew7ReOYxtSgMZhTtyuMQ5kYqB7D62CPQiFrtDaMU1MDcWXl20V&#10;G2L7fECOlaxP5MKrm2fH02MFVZsmUTu9OOgBifNL9mc3qqXPZ/vkXcgUryuYjno+UM90y1idhJlc&#10;uq57fyWuzCoDSFnrBh9n+OstBu7YWyj7AXzF06UN8OrGb4d25M+Q/viPhfzJQWnml5ew4jJSdPGr&#10;pUklf39+gAuO1KbyBya/wBeWhdFzF77IYvdB0/j075zWPz+AuUy83VJPLjULNuzFX42Uesgv533y&#10;k35uwmbC8lFJT83WCS8Qzd2xYnRHV8BaX88W358y4/0SPUrs4Bwvo3KH3Z2tKhIWf6jQWUiNuwP9&#10;AZA5maqTW8W5upA778Tv4BUU8m+83Paql6AZtql+NQ9lBVihZt1Ff6Y+WaB3V/vWDEgJsCq61dxc&#10;//TMtb6X7AGb8Ui6n6PnrkvDAKQj3FgJf+a/PsgwITMT1E5HgfSubz9BFNOUzamnGwBOv7dwq2y0&#10;kPOm+GWmKzpYUBNV9+zfgl9DdxuWW4M6ZfHRtbYbbMt8ptHSAjHuVF5KsrR2/jkppN13d/VX3+jA&#10;hVIvCtEK2fb5BqZ+ov8Vc36RbE+qQ0vE1zs0yI/U2YKZGXmp2EUEtf39JnVvyeSt1KCk1miwW9Vy&#10;hRYx+EkXttg6Z0KCUabLAk4e6K2FMC7I1OehXDHXX3JFc5CPemy+j6f7JV/rjsgbA+akYGGtkH02&#10;NmVSILMYJyI5bjrUVuWLkUCl2aJkujEiVkpQuzIwLawkFZ5ar6SNhAwWRvHSaNfwvxJ3tB0CdOyW&#10;TybNmcIjL7hOgRdo2HaZebgS9QnhOb/pD44SNXjwQ8zuc8T8Up0b/TMSqd8r+vQ3rwubF5axxkbS&#10;D08ypdl8pwlzrFnqZWBZrNX/O9wez1gba58ISxoyRoqWuNHa5Ii4rmranclw3nV8veb6n5ip5V/y&#10;uzPrc7wE+79joApCJDdzTdkdo76bMtF+n+hsR6C/XYgUncT7+vpCd7tTWva6ION5UlgNZp9xD4MO&#10;2A6jG2mH/dgZU9Y2Ud7Tj1E6+w3q6TK8b21p/LQ+Xcuwgro7pYm1RJBIhc0lH2/yDaWl0fLF3LT6&#10;hLA39fVUrsPtWgHcEw4ySP59QNqFSLrRbLR5MoINsRiFtWwNj5fVrTXp1pOF1c1raLamw8n3/h4S&#10;2uXGzyrujaqfjAlaJM31rIm4C1KlzxETNh6sWaCjAt7We7lmTa1Ia5BhI6s3y9Gv+mFTEZ+Yv43M&#10;IlW9mn1JGJObexth1fhw39YaOivnm1/qaJQqMiGXiHIzGud2FwzsQXfYPelOt2I+xlO8XI2TVsf7&#10;vewBdHSxrtr9e60R/Y4T5Du1/mKi5mfbZkUX10X3cL23faRJdMux3BXoUlnyOpufNcs2Vtr7Uxv9&#10;WqlxAEiTGVXPs/gDyLxf19VKtVYbmrVZq9ndZByebArdYi9a/z0FfGtRhYXZKumkvLeyrK80QQ+T&#10;A5YNyoYJXteGDCmoQhQeFkKuuEp1GBIpD3+sg0Xhw99WZPeUjPGjXsIiFWX9Bttw95dOU92jGeTu&#10;DGUCgldGICPBCe3Ghdp3Y9W/O/Dhu77Own7hjAXYwKcLbkhg5S5OzkH22+0ZCkC1yUOdN0rEEqVy&#10;GhjoiEXR/O28tLdeBw0zj8BG+vBkJ1Op7H37gb6vbv/a3YFdOUzuC5+faBcIw2onsNotFFaNXm5O&#10;zXBi4K+wgS3rzzs12Facm5dtEqGLI2LdfewllH9gj9sxvR8hzmTGFTb1An4rROCjnRJ7g1gKY+Rq&#10;eVeQGaxztx3PndE88TmN8WZ3XeIow/lo0QWLTfoMVHUF8jP01f5hpMfi8MIQ9cL7H2nfHvM8W95n&#10;58n7rrB+QGHASosgR+dkJ44Tx4ntJHac8zmxc06ck3Nwzk7ytXSjG+o6BAUxqas2dbTSKOthLWW0&#10;dIzSwtCYKrGVw2DqqKayIq2s3dhQVVWwAs8uv3yUbqr2R3mkS0nsJ7l8374Pvu/rd/1+GS5fC0TT&#10;13xDybtqwVT57slvBz2pW+vHMG+2CNQghVg4UvcuRo2Kub4Zr4qroVLfNi8pUU10DtmuNolDauWy&#10;Nmh49OB6dvXISnRwidZ2nZ4x6TuJaPmc8frTRn1FS5Fr9eyoestRKUwkmhU8MztPSsfWwKtfidBu&#10;Sg0ZUD4yG3QzEO7R3PLimUaZ2zAf3VajA53q0rlNoxD1BA9U3rBd2lP7pJJmV1InYyRX6t1XDQPy&#10;pb3vOe+x/TlSZVyHRLkwECu7Umg4uknsDk+2bcNskMrskh7zUT0U54K5w2HlKzp4CDB75sB1NBhI&#10;jJjqbuu2hM1/7paTwvWkpeXjSu0mO06FjNoznZLKuc63WI/xzWLLJh2u+vlsa3xzs8EiUHELIZjH&#10;ph5vwhG4RkLgJh7kHUd/d1YYrsVbn61syN3BB0uvRtkvX911uW2s3BPiFG316fwmn/N2Wv1bbODp&#10;jxxScuZORI8ld68IqZczOXzK59h4x90MR2OUiz+EBdUfBljCJAdutnp8XOykGwfPfldaOJPKJh+0&#10;90n1noUUHx1yxvOzJSQsDZ3Oc6Y6TJ/K0rl0XMSrqfyKEYv5NKYolzLoxJHJHru9U4NsZ9LbR0sq&#10;pOikHJnosXyITcGNzaefK4voLHngtOs6MqM9l8CKvYbd4U19DbtLsIdXJzRy4jivbSK/6YFgsSdf&#10;OqSnwONNeDUm0iChek1cqx0yhkl+uuH1swojOtf1SSFCCF4r5iQ9D4nRDb0Riqugp6nhB5BD6Cyi&#10;o8ia6gGxutNIZQvefBC7YVoleTGaUv8IkqGOHE965ITvAurCq2hptLIBgiJZEbbu+iw8q+ulkRH2&#10;k/ahi9P3A24GbqAi05lcmLgnHBk35PuvUzVCBozAsFHdbWNFhi71a7OoANPyZRhdFqmiUQ8Zt1Ak&#10;OC4Hk5MsPNYZM+Dk40XjXHcChsFDZ5d6xhulbgRosy27/nnVXLCTl0aPi2HdBT2cZYPXvcYfiMlh&#10;k2ylB4ClHC/8O8ds2df5sOaXmJ0LMq3w2egMMYL2VQqRAS3SPuTjA1sr3aVwdkX0SsWj1Krsh76y&#10;TgW33lmrIpmlqZD+frxGHOhVbH1LTryd1ejS9uxproD5ud2JuEyu7Wlu1Bem7mSE2RyUM2x12rvd&#10;wUJXZtHTcSysyxOdGUXpiua+d9reYoFil2Z0zaWWl7nVKV+7gJtQW1EYvwuCL94uwB9Oc5iqN2qM&#10;bXrmKohBkNe+JIsxbSF4UtuNu+0oD/R2pHMKt+WInb6OYTF7ITx2OVheLPG90mOaWICR8JOtagcR&#10;9pbgceg+c7CZZT0BG8RSZVi3qqUBrbPHaNbVl0fpdfHu7jF6pU04VL/Bn/eEpixyR3owhpyw3tVg&#10;sxtij4H6Qkt1S/OxoWZBdNIjSatrkhgEJUBFZEF0SGo5F+DmSrGEo8EFU/0pu4WEOiLJhqvVAtXF&#10;KfEeYyBZZDYLU16JdG2O8V24EwCJFTIEwP5sQfVDWkQMQnsA0iq5mMAKW7dc0bog1yeObHlB5dca&#10;kMPERXO+aVcPp5VOZi9qot/HuDE1O0b45NDbPM6mPEA7ZZnQiMDWma4c7glyfa7jJWwidHrVFQDU&#10;xudIDNvkgZuzW2elTKGzaxHqILt1BXRBDDjyNUfunJiY+2mYsXHO5/Y+Xz/PbZMCVogmGVtjP66Q&#10;2Hnh2dlPDUh2zLSyx2zdYStSuJqn2H41ssxMRX7abBzOXsdqmVnO7TKFaes5p62Hh1sXHjGa7pyy&#10;SItRV7wFborFc6lyup/mMT657OW3KUoAmGFanrJ6xeZTy7lDu6sRoYGc3xdr3XT9EImLUh33J8+Q&#10;4Um1ldWknroJFKQxpDqr0FoOV0O5q1AKOo3zsHf1bfHFM07IyKE43ZTLND6jKkDDtDy2lamNyBBF&#10;hpLOM1IVK/3tyBP0tFo1Od8pOZWkjV7EvHI26Hc2pco42Ah5dPuG41uKyz6sC6CmINTrnHCdMUBr&#10;jItFo2euPQEl1M6URIYCsmeJi0CylTvW6I4jrp3HPvOuK7euzid4XGCOfjbAwtOpexLxR2qNwaZi&#10;OIW2slRn64EKOd/s/byKCW6ibJ+Mc03ObUu59lMXVzmvzbWn4zRLHAAc4j3XjchQ1Sv8ILy8Mfdw&#10;LUlc/YncQeAajoIvNFY780ZdnEZoT1CR+XSve2jXE45YgKlX0s1Apc316fhuncXn3V66f2qOCNuk&#10;2JvNlkI0b94b/jK7b061QbQFiTE+Zr8i+JOTCmukGi1NnBgkV/ATfjIbT2xTj0Og07cGy48qwPYU&#10;2G772rSC9Xd6dXX1ARwTngDr8ZTsbiu5ieo4Z6Q6lxPDZ3M/rRcXKpfoVu5493Rxkirg9Wm/YY9h&#10;vmn1Li8DefLYqXjSAznUn2h48sbpSZbdRYLDmxcYZFKc6NKw+bKw0kGyRgPJKDZzT1239tGGYuIH&#10;bdR2FewKA26mHKhyCAaZ7I5bXlvfs73chr7VYJpKFpMKYS9ByqsO02412mJ9adqW9x3GiWlv124c&#10;F1W73IC8cyIDImGJJCezraSIKbUaIB6ah8yiHLYpeXd6fDNXBPrcOb8E7/M76FQyi8aAWUCYdypz&#10;aW3oq7brTMgAwGp8N6gUy0TPFy2M5IzIZpIbb8J1TNi0YbTVaNqSbDV29OJMOeHfKfdGtLsJX+eh&#10;emuBEd1goQluPD1WyzguPVmdhaoVwe2NeqIFNn/ShMneReVqdNvAnNmmSPjqR33gi903Fz81d6p0&#10;DaS/t6DUEVLO1RAjAB0JE4YcvJTB6ZcmJPI44vOGmVkavUXAzQErJmvNtANrDi8O5nwApvpj6dKl&#10;pxRQMMYMVzlcGADnaSHlHqwFt4O/3DfhcCekX8hJsFjTp87OtkrdJCHqOBjO/cY7iKyTXqll7xGJ&#10;fWzFV3qY2wTD2oFPdNEf5rp7AQgUwwBwqeQb85NTxG6VzAXY7thEAWdHp9iOuckZ337HBG9OTzkv&#10;NMNOW0bmlWxtuwCEgfsgZ8P9KutahJJEaqTa0w1a7Dj2kCfKghsxO7pdbbYJNcedhG0xKd3bZIUV&#10;AUebPMf3s0z5SLraFVDgu2mhHea/lR1lbey8i2IuIUCUz9gEVFirYU7Qq3ORQaxEnv0AOMilfRU8&#10;P0ycE/tk2lywq86sq8dS3XHGPl72fdk11uZc1e7ZiBV2Nk3ULz1vKCxXk3ipo01DwZBaa9c2Qirg&#10;PaaLjD0IiJ/4wXDpePeY2E4VPuvvpUab2mFwzasN8j5UtfbQnD1jCYl3NQaSUieBzeJOFbdNJuU5&#10;qQqjzgVuv5BSWOG6WKaUarl+y4xY926YkTPt8lA9XqNkT+94YjufBxC81cWEHGRFtqXcb73AsB+1&#10;7eyMui8uogK4yWIRI8Q6S84+bET0o3ixYQxz5YitUBGnV7wbOm97s9vyem861QBHhmuEQAPZyypY&#10;1wNAj9TSC/Vhn87y6UzUJqeSsaG3fRvI1byW08kENgkPNnf7HNzEi3iaGS3aaSW+2PIbvN6UsW62&#10;pmcYn8voe5KX+iWXs807k1WQDlQmctxZBAI9mT5HhAgwttsChI/0FWz0um9E4h1/Ys/s9odO3hkP&#10;KIlcP4vXhJYZXhW7GsBEcDkxlI6tXT2WrNFG0TVmvaAFVJ3ad9NCacZk+iAINKuCtBJQ5QbsJdrc&#10;fWoOpC2WDbtXq9lMZYKb1sWdEfoZzzpSjdxJMsELDJ8tTYiJDG6wU5grJE9Hyoi6xrNjYVQfdplC&#10;N1sGDJfDsAOHy9Rd5qR21du8RWC5ph/de9neh0QvcZO6XgFrd+gIu8xqCDxNK5C34hqlgx1QrqN5&#10;bqre2pC8szBXa+HYsHdOJWnWO6/fGO82NJu3dUyapfD9vbVU+bxCu6O7XsZD5ZKTkLPVuuQAhppY&#10;Fc6aMGS3VLZ8qPCb7KUYOYG61TRB9EwNu9S5WMpOgT0Qdzf1Cbi54ApWEC+wdIrXxouDV0l3nDu/&#10;buT9OykT8VLZe4BKu8Iyv2yB+rOY9xb3QIZ/j6eOGE1Cygiwr9altSpSTQEXq2rHnW3D7lGhuexl&#10;pfDImbolruYI3ZsUtn0byEUMwrVYiQ40wpte0j7fHWMJSLlP+IlAhqpdwyWSKtmL3Ng9bknOzEA+&#10;DXuOVCfutrXaQaC7XhK3Ycp7kqt6SF8t5mQ6Ly4Kp2R/uIw6QuaKoD6N4qlhjO6eSCCz53xAV146&#10;DOpFHrPfufrKvy4AJ5Q08JSW5asW7IUTkZxm83hdB7cMSrNSrTsai1nM0962MG8m4M9dHDUWZB6L&#10;aSDqCpVGkqf9jJ1nOlsEsTKwbrTr+659YtM5wjYsh0mlmaCX7nN5trdtOT7o9oA4rzTw62pqLZJ0&#10;+XDjOvvoUVmX/Ha1bQAN3nG5WOjYjI+6iJRdX40d8gDjZfrEZu9QGhpI3cbTSGWLly6hNmWUI1PO&#10;2Om2YzvGEyVj6yhxFHdVmr04B/SfdDQ2Y9NX+yU/vx7nOU9FrnhdmrPMhgYxQPKdndSY2B6dPJ8a&#10;qAG2r4QTm9gzRmXeMShCeqbTEdx1uVySDw76hJ+yVQdttgWiafqUFACf3fJVluHO1d2TW7Jjmbm5&#10;0wU9HiOu5HwFwXG/MveMp/l2ZNiInkZrF7uftWLwzLUJzquuVSgIpTmODvsptxRCfVtll1hugulR&#10;rCaeagGpEqwp8eConGDTi1CMbBQinYQrenANbr5Moewkl2IFJKrSgx1p3zeVpjGINWuBhd8X7zWl&#10;Vc3Oh4SdEDZOy74Z8dgN7WEQHINf9Uf8p2R1Pm1WijkgmDCA1RZvqMC/N1oDMZqzqWQZZ8QHhEVn&#10;vaOXlUgnaY+tGobSBBaCLi85CZazGTqQRXhbAlm83djmLbwuQEjR3H7wK8t17BDjFNEz3o1XVN8N&#10;euonxWCSaR87Phy74rXAG4VbeostsT2OGTvczUOsYQiDVS6wp09dm3Ji9r3ozO+qUxduWi2xkGmR&#10;rA+LyXFqDVSQXXNMS8zUbTQXmiZs7ZSjHEkCRSxXcFFUuStuPbhUT1/aba3bCOZoPhKbSxfBcXWk&#10;x1LxPl+J5cwNm7r7fOsMNESqsL2VsYBWXPC6PIrLsFGk0bIkndMdcJO2dSXJNg8WXa3ydkC2t+Vw&#10;zHZx2/AoEKJlfT22np8lVyU/ObZ5o1jkkhvFJsEBORiTwvbAEibrpBJJ9eXKTlTT1GDm1UCeRYLs&#10;+6A3JbsansW5j4GbCWUrXhiK3u3K+F4VV/38qtLvTvuudCa8bjHFOKPRt3iG3esze8lWDbcvcYBN&#10;ShUckhpKS76np5uuLe/vSLdpjp47ZQde2hXT4buzZZs6+/GMevaY2w+NE8CWy+GbvUYm8LxCRIYF&#10;31KzV4higk5O/dOaI+yLDaqrDSaKpyQz55qYIYYC/D0D9Obx6/oeztjxM0Zncy37obn0d7sdkpem&#10;RB4Sv0TMeSQmYzOwQrrdOq0tEiEG1hoZ6Ki6bZNgB0Zm4mXK0w09IW91XIjsnHRmNXGWt7vl2VEH&#10;2kjhojLkKUepND7spgeTw3HX8GIpVSYM4+DolLDgJuze8LXRTveBm94wS0n8eH71rDrbqwY7veNi&#10;MLLErmcyHY7KzZWmkvHNSmDlWtoTMTfVN+4uwwrl2Hw09nqv6jykNXzAS5AVPLUZ8FEmYo48gwOk&#10;yStSNNOynZ1jcJOMsjaO6BIhJ7ctAcD7NleSwM6jHb3Ftb/iybpAG4lNOnRIjWnqGbY3li6zUnmF&#10;z9zE5STHy7Yp7kxH/S4yFGK6bcM+nQbvftflWGsDM+1CBDJGTxrcrLMy68e5BYDjqHBr7U7co2ts&#10;6fX3XKLUaDPdGX9bgM5jasDmrj4qofdkr7CfexaldmzcSkU2R4qLbfLCcea7hBcsMZMyaj0ypM59&#10;Bvel474iA+Fb000b54vUeswpa9K7bUznvJbwKtdprVg0IkVuH81N9o3DsFxiohVHw4MRLH6kk+ER&#10;XuJDefbQbc0P3nl3Z7u11ILXCbnhuMMgnAWVPwDcIRaJS+umuTsIWIayM1wQY3lYyQk5vEADBdO8&#10;n6YblJ7ZpPN8Wl1COvgej3iOw4Xq5UbODl1300I0GKNHFA3qBUtYdynF9vRUS/hTvoNvHNIGbI8/&#10;ORRmEywqNrPftGnhlA3ES5ONr3Y9ezDlzqVLmxjeSTSIaRTYJkOKPQuwOw4EvDYlUT3OG/MZ3dSm&#10;Boh7V2t77OKd7WM0z+5HZ9Lp43Ucd3ZaVE+w15vzMVUb+Z+xXW/Gko5fwnvtbgsxBbu7Eu8f3cOh&#10;rHo35Z1YwIRFcjGktSOEsX2BFMvLPdFP1bKt5aLcjdiBC1eL9muMN+7yhSu2nK1QxY79fSq7p+9T&#10;/wVTqpNl09wXAORMFWBM8r4m9rJKbwC9IjQGCleyJwjZAUgqQ9aJejIGA+EScnaAPHhzaY9jFY6e&#10;JqlVOdkJO5wDkS10DXY7C6bIVU5iGYfmpW1ypgxMBWNuJpkr6f5EHkvyfgv78vGK7ljTi3NxUVwv&#10;9X5Hdw4X0dbSFocFFyxliz4yQw7vEj2aBDVZn5NRMn9g9b3e7HSN7DWWHlZn6yshknaNPN2BPzQa&#10;i5/PnX5yD26AS+8y6QjKtkMuKMMx7Tcjx7BtEzL45WHqHU6INbSgYukoXsq+lhKwG8N4wNY8rkOO&#10;pH8oKLZKuctVawzZPoAArnvTmZ3cfuYQagvXIaTvFVxOPGWCk+LljGdRC+C4V0sn5TDRadmHQcAX&#10;nnsq5liK3RF/DuVbTE4cqTYtsSSxdmWarC5B/q/IaeP+LaFVj1woBGwG+gh2SPWRrUiPNwG7q5uq&#10;5T0YrzKqB9wIV3ujWg24iXsp1l3xIus/ygFIBgOtsXEdmwyp4GpLe7y0JmJ+TzNnn0Ua5yW/2cxw&#10;duhYZZ1xb2F0vHl7yTx19PB1e97F8cdRJe48iflYP3IEmZQ4uEk7QqtxuJoJZINpfsoujJ7oiRyq&#10;uUO4Nyvr9XGne+wcvYB+qQg1ZSD3pGmMVJYBiUoRQCsU6SUhLdatqTXWZZSD/hOzrNZHECbM3n1t&#10;t8dJytVu0wxI0pPW5r4rrYG/PQereDeN620KFpZ+g8QvtWnrQBktbZkuUvH7IqTX72Rb6yntSChY&#10;roZc8eOaYK7AwjtQ/JtWmm9vz0sgzFgJYcB8QgjGOCc9roI5SYOG1rro8ezqotbM6rh/SI4rYqlU&#10;9FWosQoUkjM9xXZXxQblPBdWw/ZwcQqAqKWrOvSeeq3ddsIt442Ks9DH6/72PA8x3+r4xEN3aURs&#10;UWEhG5zX7wU360jiThLTy3Sqcr3UvW8nXXihVk1fqyGCTEfj9mbbzklTQ8aiafkk9Vzb3DGLV91l&#10;wVMd2esRLFHfXLulCq7GYJB0i+mq4+iQwulcS+OkgnfR0mJmjMA+2PEYD+JcA9mvZhfzZe/o5eq1&#10;Use/rl7SuXE3Xs9wZznZ5Jt2Wy7qrV6dHFtm581wjYdMoA52VqnugbSzm+xxV/EtJ4P8skyE3KWb&#10;2sqUJ7tzMWE+cowI33HQ9hilbUE7bPBNK+MQ5RidvByJSG8LWnBGjgFgQ6EeLRvbVGV95QzK1wpe&#10;lLFcW3RqiVix1LHR31LRHgEf1kGKGQUhyo280226ia+O5rZdY24LOFaVmOQlsUy6MfYXAbmsD8ds&#10;2iExjihuE+7VGZlKDMeKKOc9JdIItK/+u3S/lHvJptO7lVvehj8sbMitI2frHQJtyqWN89eUMqUq&#10;6/W6m9ma01qjwvgJYC3Us6C7IHRzrbwaHJYiS/F4z8r3MC7FRoP2MtQg6nihzQK+SMz1zhGJENwD&#10;2S5Iq9QyxwiYrTNxFZmWOxJdxf0H33ouDhXW3SwYsncYMZdRNO4cZKaL4E6ety+nZm/jHYFKWNw1&#10;HSw7m7lfCIgd5rYS8dAIK5UHPs1YboDZF28cU4FGY7Z2RFoBO5arref+QN7hki8JI3gimx2lBtgI&#10;mlMXpwFujmnnmXcCSS6ROrBczy+bNjYqu0FKsIbluVlWX3TqBWKhaeOTG/dC6IDsZekFgBIDoYi/&#10;Q01GRx956kvJ46XrgOS15lL1b5UpbGWqq35EuvfGA301IMxJuuw85eZGJxdXz+sSGVkFLrVbukzZ&#10;jTUApw5Sv04m8yU8oq4Hy8LtmBdOeiRakXx5Z/GezkZmN69UH3M1EMzungwPCCXu47loeDL27TaT&#10;eqDPTKQLbzaBAmiCEdW7r+TmjIRGAdpruKhx/H07cozZtrSsUHLRNgZpOq079EAa7DLW1rIr4NZz&#10;OgYGTSfV0zinjPtNf4YzuMpseW6sJmPAuZD2VLqjFaun3tTcFzhh2AozLo6lb6OqR38mU4iBFDjD&#10;VOan2bh0diyYaiPt9TlPzpMvBJm66qFALvyCKHQHGqTwtu7FXicaKmoESHwnbbV6mHYx+abn2iwZ&#10;IWDarxTadje4EebU9uyuDCNAoYmtxvE05Fp3h5xjnrY7QlI92oDdl0unmlK5S48Vk1gW9g8LxHQ4&#10;ooP6kfcSzWZoPT23iVwZWDchsCsnQdTJOGWuihzKOJeX3m6QBDdnIxAcaa4J4x6nYV+nuhgOj0ai&#10;sj8bsjvUKBILl9JZtFZHuTa5TjeHxixiKAH5UgqU9FJqntFnOrmr1YBAtrQ9xbpz5tQfFexjpX1m&#10;O4vd5PrDpg+hGAd1ne3zs5smzW6z7BHCYMjLEARxP3Uhr0RegTz34jOE/WbPa683tOvtZMD6Dnn6&#10;7LwbsSAogj97/1KkgVTbDUXMNtqvz9Qr9ZaUzb2eh3MoGAf2APb//hFkNEQSoRARB4OH1v/7/HfB&#10;x/9t+eaxj8CLFQxHLchfg9evwXHz2LeOPiBP4P1T1PTWB2OeoIgPEZA3WRvIz1hV5GPWA/IF699C&#10;vmF9M/LqJz+FJJ/8GqI9+QTyY0/+AHnvkz9GPvrk68innzxFP//kOfSPnrwM/eMnr0C/8eSV6Eue&#10;vhJ9HRj59G+gwtOXo7WnL0O7T59DJ0+/C10+fUC3T7+G7J5+BdGf/gmyffplZPX0fyDq0y8iradf&#10;QNJPfw8JPP1d5FVPfwdBn34W+dKTdyLvePJ3EPXJAiGeFJCvWv3IR63mNWIvXPH3IL/2+NaHTz5+&#10;4OFLj7//8BLkRdZXIa+1vg6hrN+PpKyvQYrwWbG+DFlZX4y8wfpnj13rf38MWz/3+GD9+OPvPHz4&#10;8ZcfzO9/R3ckRIaJaPybdyX0/7sjX9t+q+6tz+7Ml//CnTHPfeus5YWzD8hzL5TSivw2YrF8ErFa&#10;Poy83GK+/46u+K/Qhh5euCbrX9qWvl2e/AtXbENeixzQFPJGdI78Q/RHkfehP4d8Fn038rvoTyP/&#10;Bf1HyB+ib0W+gv5t5EWWPfJ9ljEStNSQDJSqaPnrSNXyxce65YOPFcvbHrOW+WMC7NUW7fFP0d3j&#10;f0Kvj7+BvvHx3ehbH9+B/uTjD6O/9Pgj6Ece/z76qcc3o198/FH0zx7/Lvoc8oOo6f87qqVYhCbo&#10;GBjNEEycMe/Pt//+Yk8zj36rp5mvX0Yf/ryWvvmNb579dh2+Dg6b/e05xI5s0AzyBlRD/gH6ZuSX&#10;0F9APoH+PPLpZ7Vl1ppZe2YtmqV5HbJDzf//0gvfviGfRr6OfgZBLZ9BEMt/RB4sX0a8lhejLYsN&#10;faPFgb7J4kPfbgmi/9hCof/UwqMfsDTQP7BM0Fc9bNHcwwV9/uF59GcffhD97MMPoIj1hnqsJ7Rm&#10;3aAnq4r+mFVB32WV0Xdbm+gvWBt/bv/cWkPf88yq6C9bK+h7wf6FtYy+z1p6Zr9iLaK/as2j77fm&#10;0H9pzYJJ6AesIvqvwD5oTaG/DvYhaxKMQ3/DyoIl0N+0MmCxF4xCP2wNwfsAnHsF/NZL0V+x/mfk&#10;ndZfRH7E+kZkbW1Dn1YQ0foDyMj608jd+nHk7davwohFgB8a/CSf+X4PXPdPWQfom60LdG/V0TKU&#10;zW29oN94MNDPPJzRf/awQ+8PBfTtDzb0XQ9fRX714RPIRx/ehXz84YZ86uGO/LuHn0E+9vBJ5ENw&#10;7j3wP+98yKNvftDR08MUpR+a6DcsSfS3LN+Lfh7q/E8sH0OePPwE8nKwl4J998O/QR4t/wv5n5ZX&#10;o5+zcOhHLQz6Qctr0B+yfAVJWf4DtPl/jbza8ouI61lvNnu12aPNe/kdtde/Qq/+dr/9y2aIb49D&#10;732hxSmIefVmKczSmKUyS2eW0iytWWqz9D+BvAjs6cOPwxT2DuQrlrcgX7a8Cfmi5Xnk9y0G8nnL&#10;EUxHfs+iwquCfMFSRf6rJY/8N0sW+UOLhPyRRYAaFZ/Zn8Lr1y0Z+L0M8pqH70Ze+/D5x+97eP/j&#10;qx7e8viShzc8fs5yfHy3ZfV4gREibXn7YxlGjRaMHrLle5GWpYiULDwysFDI1uJHnrfYkLdYXoP8&#10;pOWVyM9bXo683/I9yEcsL0N+C+zfw+dPWl6BfArOfdryarC/Ce9fA8e+H/lty+uQj1vsyL+F3/gg&#10;jFAfsgSR37SQyIctETAajEd+Ha7xfVCGn7WUkX8C5flxSx15m6WF/D1LF/khKOcJyjuzvAGu6W2I&#10;YHknEn52981WYNZn8IXafSVitimzbZltzGxrZpsz257ZBs22aLZJs22+Efm5/0PLl4DdWHXvr/2c&#10;wRDKnKiISD4y5DXLkKEyRCoZQqZQMhUhyZhkjPoiSkqFJpI5lSlR5jmveR4qmc7zPHuv332f9/Xj&#10;uvr9r/915er9rt05z3DOefZa977XutdevsgwGRF5QzpHxkqDyES5PzJJCsHqOSLEIjFJbPL7SqR/&#10;e04ZrbkQ7QpEDmgh2PIu2LQgxn2RWlIjUlOaRB6QjpGqMjBSSd6OlJevI2VkQySDrIvs05WRH/Xt&#10;yBx9NjJFq0f4PTeE1H/ArNe48ypSMS38pTHrNRxfQ+okHZCMD4wTjBeMG4wfjCOMJ4wrjC+MM4w3&#10;jDuMP4xDRA4RRCQRUUQWEUakEXFEHhFIJBKRRCYRSovSsrQwLU1L0WK0HC1IS9KitGxp2RLJJBsj&#10;h3Rd5KIeitwkYaSI5I0Wljuj+SRXlLkMcxrmNsxR5uiLkVnaNTJNH8dohu9thNEwMllrRiZoSmSs&#10;lsSqKBgZqfkiwzR7ZIhmjQxNH4M1EhmoV/Dc57y+esTrrTu8XrrZ66zTvbb6nNdKq2JU9FonR26c&#10;u2g66U7TXZeafjrTDNcxhva8Ia//A366xkBXvb7iOq9fw0QVnGU8zY8I+WKS3cnyZHuyPtmfUYDR&#10;gFGhLiIYowSjBaMGowejCKMJowqjSxu5I9pVLiejAaMCowOjBKMFowZ/J3f6r2YU+pC+pE/vlUtJ&#10;P9Kf9Cuv/ZJ+Zwd532bRD2xWnYEx02bTWfYW/dzm0W9tQV1hS+o6W1m32jr6m22kh20zPWtbacI+&#10;qxndi5rPDdMSbpJWdx9rE7dQO7if9CW3R4e74zrRndfpztdPndN5TvU7vP7srugu97uecIf0D7dP&#10;r7gdmlnX6e26VMvoXK2j07S5jtNuOkQH6Es6Sp/TSdpBp2obHa29dSD++4J+ok/pQn1Q12hp3aYF&#10;9YBm0981wG+ccjfLHneHbHFFZb0rKatdWfnRlZfFrqJ84SrJLIxpLkXecmVktCshr7lC0sflkU4u&#10;ozyJZ63vTuv9bqcWcqs1p1ukETdbz9v39IAdo7/aV3W57aVf2M6wVWv9r31Cx9nG+oZ9WF+3dTEe&#10;1FG2Fo5r6uj08SZeJ2K8i/PTcX0Gxse4931bVKfZ/Bg5MW7GtazJQV+8mu6ZalJbj0k9jZmGWtBU&#10;0sqmmD5u8uvzJru+YTLpXGN0i1F30lhnvNDdilHKs66m59yjnmgLz9POXlRf9GI61IvoOBxPxJjk&#10;GZ2M62976ibj3rfwmYn47HjPd2O9S26kd94N9v5w/b1zrp931r3kHXN9vcN4fwBjH97vdX28Xa67&#10;t8O197a7Zhj18L4izt3t7XY5cd2afe6wOeDWmiNutjnpxphzrre54FqawNU1nlYwGbWkuUULYT45&#10;zT0aNSl6MTnf1emzbyt/aVW1GDmkht4t9TVFHtM60l6byovaGpGjo3ykrWSGNpMPcO4DrS0fann5&#10;REvIF1pUvtHCslzvkjVaSH7B2IzjHfiefVoca+NeOYr7jup/5Jjeh5EiJ7SmnNHG8oe2lUvaW6z2&#10;kYLSW+pKD+kuXeV9eUZ+lSclkEfkd2jSY1JFDkiK/CblZLeUlp3Q0DugVrdLMdkmdyfHVikiW6Uw&#10;3hfE+dtwX07ZL1nx2YxyFvr7El6NuUmyQR3kwMhpbpZcJpfkM/nlTnO33GNKS1lTFTH4PmliCskz&#10;5hZ5wVh92ZzQV6Euhpjv9TUzSweacdrLDNAOpqs2Na21inkMiGmoGcxDegoIWgfrfSwP60BphBk2&#10;09vlaayXLlg/ffVDHanD9F3titX3hP6o9XS3PqC0/dl0T/SRpjILVp4Fq3+iXWSu9pV5OlKW6H9l&#10;pc6WX3U7LHlEzullSehNJiaFTE6piOdtjOfuaKpLf9NAxpinZLrpILNNd5lvXpJl5jX53ozFeE+W&#10;mzmyyCyWeWatzIF6mGlSZbL5Q4abqOll8pk2ppRpYGqZyqaZKW46mTtMb5PHDDLZzUhzsxlvspl3&#10;MKbj/cfmFjMXYyGOV5jMZpXJaNaaDGa1iZkfTQTnPLPUOPzSZdloLslWc0F2mvOyG7+2Gypmpzku&#10;m8whWYknmG/2y4fmMFTQSRlk/pTuuL8TPtsS39nQ5DLVTSE8133mdlPNZDGPGCvNze/SHp/oY7bI&#10;a2a1vIE5TTBfQi/NkrfM+3g/RcaayfK6GS+DzSh5CTboYvrhc89LHdMWdZEmwEENSUgZSQVuVkpe&#10;+UxuknGov/SVK/oM0NlYTmkN2Ls8UFxKDmhJSQWS9wLVu/Qe2a7FZCvGZoyfcG4Fri3U0vBXRfjt&#10;QfkUK2UWPsPK0D+s9lQoU6ZUSvmySQ1aISUFX3Xd3/+tQa/lQldjZtpH0jKlaxF1GkpSFWMZpJp0&#10;kvLSR9pKB6lkyIJkB7IE2YKsQfYgi5BNyCpkF7IM2YasQ/YhC5GNyEpkJ7IU2YqsRfYii5HNyGpk&#10;N7Ic2Y6sR/YjC5INyYpkR7Ik2ZKsSfYki5JNyapkV7Is2ZasS/YlC5ONycpkZ7I02ZqsTfYmi5PN&#10;yepkd7I82Z7zLQKuuFP2ya1ySLLLSXDG75JF/sJISDZwRnbJYnLIzSYPOOMOuc3cI4VNebkPur2a&#10;aSoNodFbG/CWGQScvQHcTcTae1c+Mx8A+Z9g7c2VVeYLWY+xBWtvN6ogh8xUOYv1GJjBktXrIXd6&#10;7aQc9EI9aKCnvErS1SstL3tFZTS0x1Qvv3wGPfKtl0e+x1iFsRZjHcZ6aJWfkan+hHvWeLfLj14p&#10;mQs9MR/jG4wF+J5voVUWQgMt8spjVMJxNfkSGmsWfus9r75MRLY7GpplCH6/n9dCnvM6ydPei9LI&#10;e12qQqvc630h+bzlktn7OVltOG92yynzmxw1+1DJ+U12mD2yzuyQxWaTfGrWyNtmuYwwX2FdzpR2&#10;ZhLsMxy4ekmKmS6Sx7SSTKYxeP1B+RM1zpNSQY5IWXB7aazBkuD3e2UvOH1P0icvi2p/VEhelnry&#10;IuJCT5kk3WQxcJoqLVEmbSsxrOWcZgD8MUpSYPOHYO/WZoH0ND/IULMePLBVZuB5v8AzTgfLjAVf&#10;vGpOSG9zBpnin+CPBPggYh4Gm1UBt9xrSoABK5lMph6uNDOnpQ146QWzUQbiG4ebhTIaXhwLhhkL&#10;774JNh2JWtZgMMxLeIIu5lV5yvSRB01n+Y95EoipI6cws5WohU0DmjgfMgKZgQxBpiBjkDnIIGlM&#10;sjXJLGQYMg0ZpxSYhwxEJiIjkZnIUGQqMhaZiwxGJiOjkdnIcGQ6Mh6ZjwxIJiQjkhnJkGRKMiaZ&#10;kwxKJiWjklnJsGRaMi6ZlwxMJiYjk5nJ0GRqMjaZmwxOJiejk9nJ8GR6Mj6ZnxGAkYARgZGBEYKR&#10;ghGDkYMRhJGEEYWRhRGGkYYRh5GHEYiRiBGJkYkRipGKEYuRixGMkYwRjZGNEY6RjhGPkY8RkJGQ&#10;EZGRkRGSkZIRk5GTEZSRlBGVkZURlpGWEZeRlxGYkZgRmZGZEZq+ZOxmDGcsZ0xnbGeMZ6xnzGfs&#10;Zw7AXIA5AXMD5gjMFZgzMHdgDsFcgjkFcwvmGMw1mHMw92AOwlyEOQlzE+YozFWYszB3YQ7DXIY5&#10;DXMb5jjMddJynrPJHIi5EHMi5kbMkZgr3Z0c25I5FHMp5lTMrZhjMddizsXcizkYczHmZMzNmKMx&#10;V0vL2Wwyh2Mux5yOuR1zPOZ6zPmY+zEHZC7InJC5IXNE5orMGZk7ModkLsmckrklc0zmmsw5mXsy&#10;B2UuypyUuSlzVOaqtD1z+Kv5PHP7tBw/fzLnZ+5PDUAtQE1AbUCNcFUvUDtQQ1BLUFNQW1BjUGtQ&#10;c1B7UINQi1CTUJtQo1CrULNQu1DDUMtQ01DbUONQ61DzUPtQA1ELURNRG1EjUStRM1E7UUNRS1FT&#10;UVtRY1FrUXNRe1GDUYtRk1GbUaNRq1GzUbtRw1HLUdNR21HjUetR81H7UQNSC1ITUhtSI1IrUjNS&#10;O1JDUktSU1JbUmNSa1JzUntSg1KLUpNSm1KjUqtSs1K7UsNSy1LTpvkiA44zQHdl0s/sTfq1zaFL&#10;bAFdaYvrLzZFd8Lm+2HnY/ZR/cM2V2vbaxbXUwu4wVrKjdeaDhrDzdfObpX2x1zecEf0bXdOZ7iL&#10;OtslMA9fl2NOP7m/dLs7pUddqp5xu/Si26Ix2C2PLtbiOker6HRtqONhtWGwYz99RZ+H7TrqW1iR&#10;78K6U2G9r7UB1m1N3a6V9aSmqMPIJVXAv7W1sjTWh6WNPim9tT0w+Bzw+ap8pZNlqX4u63QnOPm4&#10;nFRfLmg2bKEVMdmkiikgTU0JcG4lMGM9cGszRJ+2iD5dZaHpJT8gPqwBF61G7PjefINzPyNiHpQp&#10;YMlRYMK+poBpb8qYR00dsG1zU9J0Bff2M7eZoSa3GQMOnowxDe8/Ah/OxesikwM8ms2sA1P/DB7d&#10;gG/ZAG5dD55dZwS8GoKPA8ToBHZeLstv+KVU8PJ+sOV+8HSqOYVzx8HTR3DPIew7HJK9GIfxVMfB&#10;62cQOy8YVqZZoebeE6vWrF+yjsl6JuuarG+yzsl6J+uerH+yDsp6KOuirI+yTsp6KeumrJ+yjsp6&#10;KuuqrK+yzsp6K+uurL+yDst6LOuyrM+yTpsd9VrWbVm/ZR2X9VzWdVnfZZ2XVTtW77ibxF0l7i5x&#10;l4m7TdORq3D3ibtQ3F/hPssnstZ8KCuQiy1AVJxrxsBbwxEVX0KO0FG6msfkcUTTWqasPGm478L9&#10;F+7DcHeJu0zcbeKuE3efuAvF3ShWyYZoT9NL25sO4PTmWt001mKmmj5g/qPNTSHtYfLqmyabfm4y&#10;6FYT1ZMmogZ57K0YpZDb1kRe2xj57VNeRuS2mZHj3oRcN5OOx/EkL67v4Nq7uG8qcuL3kPdORb77&#10;LvLmd7zLyJcvuQnen+4N5NZDvFNuoHfcvYJ8+xVvP8ZeHO9Evr3V9fA2IS/fiPx8I/L0TcjXtyBv&#10;3+ZyIF8PzS7k83vcOpPqPjeH3ARzwr2InL+VuejqoPpxP573XpNVbze3AvlF1cn9eg4rJlVq6QqM&#10;afKg9gNLN0LMu0ue0CtYg1vBV1/rk7oC3PaLlkXELKJHNDsYXF1Ezrmckurukq2ulPwMzlzlKssS&#10;Vx28+YB8jNeprqqMA3e+7u6TV8CbPdxt8ozLKo+Bzx4Ex5V2e/V2t05vdstU7Zd6zn4Azpqo6+0w&#10;cE9fnWO7IQY8o5NsS3B8Ux0G/hlqa2PU0OG2uo601RAHquJaFcSHKjoZ76fj/Lu2mL5j82HcrFPA&#10;Z+/ZjDif4cYUHXaIS1Xk/n350tjGL32dnMPb6xWdlsuaXt2+Vue8quh47e+17wdwjlXQ22Ug8p8p&#10;WNHfyiXkrrd6x5HJW2nr5TAjvCJmrlfebPPqmcyRZqZmpLXpH2ln5kWeMacjT5si0bbGj7QxG3H+&#10;40hzXGtsakVqmZsipc0O7Cl8iAaGF7wjUt3bILd587G63kWGx9+7IZ37L9aGN6dbpVNSU1BbUGNQ&#10;a1BzUHtQg1CLUJNQm1CjUKtQs1C7UMNQy1DTUNtQ41DrUPNQ+1ADpWmho0lttFXOg9kt7s2c1E7U&#10;UNRS1FTUVtRY1FrUXNRe1GDUYtRk1GbUaNRq1GzUbtRw1HJpmm5+UuNR61HzUftRA1ILpmlCakNq&#10;xO+TmpHakRqSWpKaktqSGpNak5qT2pMalFqUmpTalBqVWpWaldqVGpZalpqW2pYal1qXmpfalxqY&#10;WpiamNqYGplamZqZ2pkamlqampramhqbWpuam9p7ZrqHGiO7POK9gNFbjnmvyBlvuPwFBg+8MeJF&#10;xknGyHjJhtd8kTFSPDJaqkVGyhORIdIzMlDGY1/sq8jzsjXSAVX7FlIg+og0jlaRIdF7ZUH0VjkW&#10;zSC5Yxe1ZuyoPhvboaNia3R2bJGuiX2u+2Iz9c/YFPXib+kt8Tc1f3y4Fo8P0rzxFzUef0Fd7GU9&#10;HRumO2IT9LvYdP04NlvfjH2rvWPfa6vYOq0f26TlYrs1f+yQmthpPRa9qOujTr+KxuXtaDYZFM0t&#10;XaL5pTn6Uh7G/k5VdK8URydL9mhp7BWUl93YcVsWqS7TsQs3JFJHukTqSdNIfakZeQjzfEjyYmTC&#10;sQNSLiOqXgBqziHSnfaewK5pG+ye0m43tP7+xTrTWI+sFJU7sO4ay1xUlvbHCumBWH6M7Ho4lllP&#10;xOL6eyyiiVgU9s6oueJZ9a54Li0TL6DV4/doo3h5bRGvrR3iTbRrvI0+F++i3eI9tXN8gD4dH6xN&#10;4kO0Jl7vi/fXAjifKd5Zbaylno810JOxKnooxt9k1xC7h9hFxG4idhWxu4hdRjvRbcSuI3YfHUIX&#10;EruR2JXE7iR2KbFbiV1L7F5iFxO7mdjVxO4mdjmx2yl3suspW5xdUOyGYlcUu6PYJcVuKXZNsXuK&#10;XVTspmJXFbur2GXFbit2XfEZ6Uv6lL6lj+lr+py+JwaIhTRMFE9ihFghZogdYohYIqaILWKMWCPm&#10;iD1ikFgkJolNYpRYJWaJXWKYWCamiW1inFgn5ol9rgGuBa4Jrg2uEa4VrhmuHa4hriWuKa4trjGu&#10;Na45rj2uQa5FrkmuTa5RrlWuWa5drmGuZa5prm2uca51rvm0tZ8Rx16EnEBuIEeQK8gZtBu7Cthd&#10;0AuD3QbsOmD3AbsQ3kI3ArsS0roT2KXAXo0cyX1z7p9zH5376dxX5/4699nZC8JdQO4GcleQvSfo&#10;1sHre9Fn5LtoT0mNvipB9E3JFftQqsSWyDOxrfJ67LTMiV2R72IRszGWxeyL5TAnYnnMH7F8xsZu&#10;M1nj+YGV/MBMPlMrfqt5NJ7HPAUsPRPPAnzFTHdgrUf8EgaqLPGzwN5xaR8/LE8Cn/WA05T4TimM&#10;7rgc8c3ixTfJpdhGORd7RyYCT+1jbaVs7EGRWHFZB967FM0ohWJX9KHYSX0+the+XK9zY8v1p9g8&#10;rL9P9ULsfY3F/6s54hP0jvgIrLnXsZZGauP4UG0Zf0U7xvtgvXXVnlh3veKPao94Te0SL6tt4kW0&#10;afxW3JtTK2O93hfPoIXjnuaOOxfHSMSMnsG6PhK7WVNjt+lerPk9WId7YpXwvj5++3E9Hmunf8S6&#10;Yd2/hPuG6frYRP0y9oG+FftC+8aWaOvYSq0b+0XvBS4zA0PHo3/qqqjVGeDy16KXtVX0mN4f3a4Z&#10;o2s0NbIU++TzdFJyn5z75eztY48fe/3Y88feP/YAsheQPYHsDWSPIHsF2TPI/XbuuxdKrpc7o9yL&#10;514u93S5X8+OCHZGsEOCnRLsmKiFzgl2UKR1UnD/PxPOWa+WsHPlAiL6BY8dLexsYYcLO10eR8dL&#10;m/QOmBvi7Pvvx/+pDzLJlHIVSpWtWAZB9Lq/6zPJepL7/5lJ8trfM8maOMdM8o4kW5NByaRkVDIr&#10;GZZMS8ZNY94mSSYmI5OZydBkajI2mZsMTiYno5PZyfBkejI+mZ8RgJGAEYGRgWx9Q5b5F7PJyemW&#10;qY/cZUmQxSwPKpvVQSezJZhgDgeLjR+kmtyhmnJhAe/xMMXrHz7ifRi28jaEXbwrYS/vbtvXewxj&#10;qO3tzbddvcP2aS+na+DVdileL1fA+8BFvB/cCeyrrMN+y6cmFzRmcW1nqqJG2FBzmRbYKeyka+QF&#10;fV9e0pdlAKplr6CSPEiz4vUsakO/ojr0jfZAXaiLvqFttT/qj120NtTXf1AtyqHl9LwrrBtdTtSD&#10;YjrIXXGPur9ceXfW5XUn3SV7zG2xR91ce9wNs6ddS3vBlbWimW12PRgW0yVhPX0z7Kbtw4laLVym&#10;BcKTqkFeOR7Uk21BP1kTzJHlAW1zQx78F/ORoqjWVIx5Uh//43PyefncfH7Og/PhvDg/zpPz5bw5&#10;f9qB9qBdaB/aifai3Wg/2pH2pF1pX9qZ9qbdaX/6gf6gX+gf+on+ot/oP/qR/qRf6V/6mf6m3+l/&#10;4oB4IC6ID+KEeCFuiB/iiHgirogv4ox4I+6IP+KQeCQuiU/ilHglbolf4ph4Jq5pm32yIMhqFgZV&#10;zIrgWbMheMukBsvMxeCguSWMePeFhbymYWWvb/io937Yzvs5fMG7FPbzitiB+M1X8Nsv4xl6eEds&#10;ey+3a+LVcVW8Pq6gN9Nl9Fa7M+aw+wUdFXNRR3jdlEK9pKZiP03zmLaoJ3TTtdJHP4AdXpbBsMlQ&#10;2GYYbDRUT+tg1BAG6jzYbYp2R7W9o/aBddvBto20BGrC2fDfs+421D5v0pnOuQHwSxPgO8WdcLe6&#10;w/DVAfhsv5tjD7qh8F8Le86VsYHLgFry/vAuXRjW1lFhZ20TjtNK4WLNGx5TP8gth4I68mvQV74P&#10;ZsuipG1uCOP/YiXgsXSWQu5nNgUNzZ7gBXMiGG8SwZcmW7jB3B0eN9XDqNc2vN0bHpb1Pg9rezvg&#10;RWNbeBVsa+8F29L7xDbzUm1dL5e736sPhPV34s12+fFaxqvnagNljb199klvlm2O+5t5Fe3Dnmer&#10;e7vCkt6XYT7v9VC89uERUzP82dwTfg7EjDVh0N2cChqYvQGf64atRwumD0z4ur/ro5+qpke/a3vf&#10;/1tHwbWr0e9alaUrzpEhsksh7IUtsg3NUlvb/GCrmvW2stmB10M4PoPz521zc9F2wGt3HPfB+b64&#10;3gf3dcf9HfA5fj6DKWWLmjL4TGXb2tS3vU1LO8L0tJPMaDvNfGo/MGvxehTHnhthCmB3vZxrbeq4&#10;2qaZK2pauQymrTshrdwGaebmSR03Vcq5UVLA9RfP9ZSjtrustT3lU9tfRttR0tNOlZZ2ntS3G6Sy&#10;PSFlkr9/Q7b+F9l4YrqtC2E3inbi8/K5+fycB+fDeXF+afM8imMvOX/agfagXWgf2on2ot1oP9qR&#10;9qRdad80O3+atDvtTz/QH/QL/cPfz2DusUVMCfuAKWufNNXt86aRHWza2fGmr33PjLMzzWw7C/6a&#10;aQ7j2OF8XjfYlHTPmxruSfOoe8C0dEVMezxLR3da2rtN0tItlEfdDKnhxkpJN0jyut7ibDc5bLvA&#10;b91ktu0t4+wg6WvHSjs7QxrZhVLdbhJEGSmRfJ5iSRsZ4JFoIqqILqIsDW2HkugjColGopLoJErT&#10;0Loexz8kUczP3xASrltx/5/q5f+uumvr6v9adde6Va5fddOwRzdBx9iRqNm+hj29V7GX9JouwPF3&#10;OL/aTtO19jO8zsPxYpxfiuuLcR/yf5wfg+uj7VOaz/bRAti3K2xnamm7UGvYtdrMbtOudi9qv6mo&#10;5e7VxTjegvMncT3EfVndGOyB9cH+3lNa2FXH6904zobzgQvtKXfSpiJ27HD4nJuOV3yP64rzzRA/&#10;amAvrLS9G79XHb/L378hW/+DVfd3hgN08BfFKGmueeINHJPhsOctfE4+L5+bz895cD6cF+eXNs/F&#10;yXlz/rQD7UG70D60E+1Fu9F+tCPtSbvSvml2xvfA7rQ//UB/0C/0D3//Kc1pX9Q8dpzeYWdpCfiz&#10;qt2gTexufdYe1CH2CHx1ELX83boN58/gurhZmt3hfuxVFsUzFHfV8FoYxzfh/GUn7pg7Y3e7bXaz&#10;W2J/ha82uyE4fhbxvom97Kpib7KExf2o/edJ/v61VUb0EEVEE1GVhq4FSbQRdUQfUUg0EpVp6JyW&#10;RCtRm0Rf0sL8F3UTsO87EeMtWekmYW9jkqzB+7U495N7BXvBveUX96xsck/IdlcDe8LFZJ/LIvtd&#10;FHsiZ3Qf9pj3YC90B/ZEt7hPkE++rxvce7reTUV+M0XXYazF+zU4t8ZNx5iB489wfoH+gj3qzdgb&#10;3ebO6k58327sTe/CXso29xh+rzN+uxeeYSCeh894Q1gtUyGF/yox+S8TS1csi8lf93d9NF6O82lo&#10;vLbyr/ICr129eg3JE3COWrSu5Hev+fe5IX5dN8J/2o3x+7l3/CnuU3+pW+HvdXv8hLvs59U8QTmt&#10;EDTWlgH2yIOR+kXwke4LFiCDW6W5wk1aItyj1cOD2ghZXfPwhD6N0TY8rs/guGN4RJ/FtW7hLu0R&#10;btRe4c/aO1yBsUyfD5dol/Bb3Pu1Ngtna51whpYL39GC4ZuaJRysl4M+ejjorJuCFvpd0FC/DGro&#10;R0EJnRTk0KHBJdcz2O2eDpa6hsE0VzUY7EoGnVzBoJHLG1Rw2YK7XCS4Bc8v7rT/l93vn7Lb/cN2&#10;g3/QrsZY5h+yX/vH7Mf+aTsF18f51r7uZ3ZDfdrkhjz3D1jmGo9c9VzScX/za5F0pVVXHkr6js/L&#10;5+bzcx6cD+fF+XGenC/nzfnTDrQH7UL70E60F+1G+9GOtCftSvvSzrQ37U770w/0B/1C/9BP9Bf9&#10;Rv/Rj/Qn/Ur/0s/0N/1O/xMHxANxQXwQJ8QLcUP8EEfEE3FFfBFnxBtxR/wRh8QjcUl8EqfEK3FL&#10;/BLH9N1t7mW8749zg/y2brg/wI3zp7sZ/gq3yD/gtvnq/vRv1+xBJS0bPK5PBD11UDBGPwvm6O5g&#10;qV4I1mnWcLsWDvdrBTxf3fCMNg1/16fCP7QVRmuMtjjuiPPdwqOY317tG27W/pjvAMx9AGzQP1yk&#10;/TCPHuF82OIr3DtbW4Qz9ZFwKtTPBC0ajtAc4QC1QXc9GbTTHUEzXRXU0wVBFZ0dFNWpQVZ9Izjv&#10;+gXbXcdgoWsWTHG1g1fc/UF7d0/QwN0ZlHO5g9td5iCzs75v//DP2CPw+y7/N/urv9uuwVjm77Ff&#10;+qn2Q/+IneyftaP8hH3Nz+gGJO1zQ/j+B8x0jXuu4vt6ZrqG/qnpzPQIevHmJhxGVD5P5JF5ieKy&#10;LFFN1ieayr5EZ/krMUCy+WOkhD9NGvhzpLu/SCb4q2SBv0kO+rvlluCQ1ApOSr/gd5kfnJcdwQW5&#10;FFyU7CH6cDEqY9TFaBhekEbhX/Jo+Kc0Dc/JY+FpeTw8IU+EhzB+w9iF423SLNyEa7/inpX4zEp8&#10;dpXUxEjBKIqRHcMPVsqB4EfUPVbInGCZjA8WSt/ga2kXfCaNgvckJRgjtwUDxPqdJdV/TFb41WWG&#10;f6+M8PPg+aPSwj+v9fzDWs7fqXf6v2oWf60GiZV6NvGDHkz8qHsSa3RzYoP+lNiu3yX264LEaf0y&#10;QTvdkDf/AVv9Pc5cz1bXfF06na0ekYeT/uTz8rn5/JwH58N5cX6cJ+fLeXP+tAPtQbvQPrQT7UW7&#10;0X60I+1Ju9K+tDPtTbvT/vQD/UG/pPmHfqK/aib9Rz/Sn/Qr/Us/09/0O/1PHBAPxAXxQZwQL2m4&#10;IX6Io+w4fymJL+KMeCPuiD/ikHgkLolP4pR4JW6JX+KYeCauiW/inHinP6/oR4lMMiuRX+YmSsm3&#10;idqyOtFcdiael3OJIZLJnyTF/I+kvj9fuvnfy1h/vcz3d8p+/6BkC05JzeBP2OGyzAt82RWEmL+V&#10;PKGVUhgPYDyM0SgMMacAc7uCuZ6XluFJeTo8gLFDWodbpBVs0zJcLy3C5bDBMty3FPcvBe6XSi0c&#10;V8S4ByMXhg2WyuFgiayD/T8PvpG3gi+lP3zSIfhQmgaTpXIwQu4I+ogJ2skhv6Gs8ivKLL+IjPZv&#10;kd6+07b+GW3g/6YV/I16l79Gb/ZXaJhYCjws1gOJJbozsUJ/AVZWJjbqosRe/SJxUj9J2gjt9vh3&#10;AEUF26FylVdYm7ia8VzlFU+uz5f+Xr2Ipv//QvyPAAAAAP//AwBQSwECLQAUAAYACAAAACEAv1ec&#10;5QwBAAAVAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAD0BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCtr1UJLgMAAM4GAAAOAAAAAAAAAAAAAAAAADwCAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBPoa7FugAAACEBAAAZAAAAAAAAAAAAAAAAAJYFAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzUEsBAi0AFAAGAAgAAAAhAInmqbThAAAADAEAAA8AAAAAAAAAAAAAAAAAhwYAAGRycy9k&#10;b3ducmV2LnhtbFBLAQItABQABgAIAAAAIQAbgfXzixkEALbQBwAUAAAAAAAAAAAAAAAAAJUHAABk&#10;cnMvbWVkaWEvaW1hZ2UxLndtZlBLBQYAAAAABgAGAHwBAABSIQQAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId11" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="23199069" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:30.95pt;margin-top:244.5pt;width:60.4pt;height:97.65pt;z-index:251631104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDx7CH0CwEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShy6QAgl6YKUJSBUPsCyx4nV+CGPSdO/x07bTdUisZzHPfeOXa9nM5IJAmpnG/pYVpSA&#10;FU5q2zf0e/tWPFOCkVvJR2ehoQdAum7v7+rtwQOSpLbY0CFG/8IYigEMx9J5sGmiXDA8pjL0zHOx&#10;4z2wVVU9MeFsBBuLmBm0rTtQ/GeMZDOn9jFJgBEpeT0uZq+Gcu9HLXhMSdlk5YVLcXIok3LZwUF7&#10;fEgxKLvqsDfqwkCbnHAu8uS6JtNuhzp5faTnDFoC+eQhvnOTojMZkMHKdU6UfzPyYQYLp5QWUHYB&#10;N4vqfMcttnR7G2D6L7xLsi+YznS2fGr7CwAA//8DAFBLAwQUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69jODwTJ6&#10;21G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkXW9uRzLGIapQs&#10;BuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/7BQdk9BUO0dJ&#10;0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q96XL8AgAA//8D&#10;AFBLAwQUAAYACAAAACEAk1fiHbgCAADzBQAADgAAAGRycy9lMm9Eb2MueG1srFRbT9swFH6ftP9g&#10;+X0kqVouESmqQExICBAw8ew6NrHk22y3affrd2wnKQK0SdP64B773L9855xf7JREW+a8MLrB1VGJ&#10;EdPUtEK/NvjH8/W3U4x8ILol0mjW4D3z+GL59ct5b2s2M52RLXMIgmhf97bBXQi2LgpPO6aIPzKW&#10;aVBy4xQJcHWvRetID9GVLGZleVz0xrXWGcq8h9errMTLFJ9zRsM9554FJBsMtYV0unSu41ksz0n9&#10;6ojtBB3KIP9QhSJCQ9Ip1BUJBG2c+BBKCeqMNzwcUaMKw7mgLPUA3VTlu26eOmJZ6gXA8XaCyf+/&#10;sPRu+2QfHMDQW197EGMXO+5U/If60C6BtZ/AYruAKDyeHJ+UpwApBVU1m5fVYhHRLA7e1vnwnRmF&#10;otBgBx8jYUS2tz5k09EkJltLYa+FlKi1gBtEdia8iNAlFCBH8o1GAw7wFf/OlozwlaEbxXTIlHFM&#10;kgB89Z2wHtLUTK1ZCwXetFUmhHf0EapN5PDBsUC7WCGH6oZ3aHNSgDzWHq2kjqc2sZfcZXwpDvgm&#10;Kewly9aPjCPRAqKz1GGiPruUDm0JkJZQCoXn5n1HWpafFyX8Brwnj4S+1BDwUO0QewgQx+pj7Fxl&#10;7i65sjQ5U2HlnwrLzpNHymx0mJyV0MZ9FkBCV0PmbD+ClKGJKK1Nu39wkQiJEN7SawFcuiU+PBAH&#10;gwosgeUT7uHg0vQNNoOEUWfcr8/eoz0wB7QY9TD4DfY/N8QxjOSNhsk6q+bzuCnSZb44mUUmvtWs&#10;32r0Rl0a+EwVrDlLkxjtgxxF7ox6gR21illBRTSF3A2mwY2Xy5AXEmw5ylarZAbbwZJwq58sHakf&#10;Z+V590KcHQYqwCjemXFJkPrdXGXbzMXVJhgu0tAdcB3whs2SiDNswbi63t6T1WFXL38DAAD//wMA&#10;UEsDBBQABgAIAAAAIQA5UCnTrkwEABIaCAAUAAAAZHJzL21lZGlhL2ltYWdlMS53bWbsfW1vHEeS&#10;puz1zF57V7jPi/tSt3cyJOxaxSYpWTY8vpMo2dauZBOiZnYMQmg0u4tkm/023U2J3AaB/QX3K+8f&#10;HO6Au13c3vPES75UVVPUzOA+DJY2xarMyMjIyIjIyMiX+uhW59atP+vc/uTWL2598k+38PML/P7l&#10;x//9L/9Xh09/8fF/+9+/+Gc+ffzRR5Z7/6O/sqc//+jP8PRL/H72y89ufXzro+QZiSjw2S/v3Pqf&#10;H/2Pj+68PHi2f1DsL6r+5GhcFYcHs+NVdVa83b2/9eb2p+V83lv231aF/DOsjotyeTp7N++fVMX6&#10;qkDC7U8fPiyGo8GqOKpORlMWwUvvaHbRu+gWW/e35IeQRcy5zHOyQttFd2t7QzHk7eR5y0F/XPVW&#10;p1WP1Z4vquK4P15WShmpH4xH8yxt70mxxn+Sd1lUF4NTIw6wF+Fdmz44XYUULfFuGBOubn+6XM3m&#10;82pYTGcrx8n6VotzIaG4KkbH+Ef4VHrF5A84kFTNFHCrlnK5XU+5iClXRaP2Ji9a6bj1ucjFv7+1&#10;f+vlwf6vn7D/93588eOrp8++LX6l4nHra/vLjsDjDX/+HHD/8jHlkT+f4PdzvPw7/P0/HzNFfzT9&#10;I5HoTz76CySy3H/4ZPHLf/7EpfqTj24z3ST1k48//tj68van64KPF/LvZTGZva1WM3lB32wVi/Fo&#10;yoQtSUL/WcLtT1kKINPqJAET8ZhWkOjVqfQWuNoQKdapwosuEfEOf7tFfzhMpBs9JADhbwC4/WkB&#10;5RHcoF163GG7xfL8SNNEbyzddIh5w9FbFaKA47JBSIYD8iV1EAeIreOQvDOnA/WndFm9k/Oxlguq&#10;e+aVegF7t0qSAuA2W+g1oOBq0Z8ux/0VTInVpX8v9R3SfFWst9Az/G9RDVbsGapPRXWupsPbn37y&#10;T2q3/u+//su/3vmP+wefPx7OjqrPd+53C8jwt3jYuv3pncdPf+w9PdjrPZsOZsPR9OSr4h9G0+Hs&#10;3bJ4NZv0YaDu3Hk9Wo2rryA6y9+dj1az+9V8yeQ9GMHVbPFVIXiL5+Px+RJkI+nuq3uwPIL+zreE&#10;eNlfXIYio9n0KRr2VbFTbuP/re4DZj2ZnU9Z/5PZxVfSKJg1mi/mfT96VS1bALr3t3e+fASo7v3u&#10;zhc7WsNsnqBogXjRn56cwyC/qN5W468KqeDpbHA+qaYr0NX/qtgbV/3pF09GKyAEe57QUO+NR8h/&#10;Pv0ZrEYDviq8yPdVf1gtir9+/LzbBVv/mkQ8fv6oZ9z5TbVYCjz5AY4g78ve/mI0XaGtrE6wIxnd&#10;8OR8NB7+cD45qq5j6v2t4mJ362HxquifTIrd+7s7XzwqMJ48uN/d2vlSMe3Npqv+aLr87ct9Mn80&#10;/Xa0WK5ua3ueTYcf1Jp9MGv5VdFly7zVP1TVsBqiV2bniwFz08yD8/kc7Eqz54vZYFmtVFR6j797&#10;2Xs+4aDYRWsohXf+pshB9maz8evLedX79Wo0Hq0ue693IQ43hn75+O+f/bj3LUps77yngr0ZRsHt&#10;+zsYY9sIIa0GsoFUQpDKZaTP2fQt+qHGHOXc5gzoFIblWiHn6LetuftgbrVc7s3GswUKFnuX/Sl6&#10;/QQC2y9+qsbj2bviybg/OEs7aQ/KOpt4Gebsvfzp75NU7dNX3z1ppFGAZhPqC+xA8af18yfXoJt3&#10;z781/ea8+tOB/Lde/9Ppy5u3hPZePI+n1XH/fExDfufOb0bVO3glPy7o6vTVzcGoiP9k7IfZT6Gl&#10;OIae8ewkYHOH4KvaaN4yREbHyAf1vdn8cjE6OV3BA/PHu3v3tjGl+hz/PDQ/8+Byuaomy78tnk8H&#10;94vH43HxioXgr1bLavG2Gt7HnERgOM0u4XXMMfShXcXZdPYODu16cL5YoIWW3JFZXwS7GmGSfg5U&#10;Ulx8W3FYdIj/Ykdn78Pzuc7gi/k5/MTyaIhS6yO4zpx4XPkDcqbD9fQcVEoyocoLgfXZ65UULcfD&#10;YzhR6/GsbxgEdCigqIJQHSkrKTvF590CvB+z+pA3ByVrwWupUj0Ju/1pR+sD2e9Oq0XFlM58Ni/s&#10;F69XkibEdcAETiQwywDZwDIYTqXeFI+xUYIZglz4myIOSL2tTKhhPrkAeSdwDauLamC8mC97Y3rn&#10;AC/H5q5LQo32pJtzMCK19kB0Y53aGEG1DW53vKJiuzhBY5PsnSx7J8lGmbfq1APB2h6LwdvFlUU3&#10;1p93RYYUGwSrd/J2gkYav07Gs6P+WEMVyNRXazgcvwBez5v0z9Bv/eFsOr7sLxZ9TKjI65JiXA0l&#10;xdgjXRpTyQDpFYXpg0x4vI4q9ofK4aQ/75EMalJvND3rTfsTsIYIKPMr+OQlpnnQJz4W1e8ENbLK&#10;Vwjs2Csl624PCb17KGfVs3z53aKqpgFM4SRNIR1UYJ+MERZyjCKtd3tMM9AAS+C79wZvE7wKbY6x&#10;0NABGdRs/I3ykD8HViik9Qls169fP3/R++7g9ePXz4rtbTMAohcQ3N7JEsbSWFQDPtIYX6fM0xFl&#10;W/SW80FhIjEQzx0daYG4VniYlguYYpGqVoDBbDLHHGS70H5WwEl/cZZVUwww0V7B9UcGubFuIU0x&#10;tWQIDZntIYq21gnkJgwhyHO1qOaY0tAIAVEdz/EU4ajZbHWMWdSGdo/feeMYx3o3GiIs1c6hceA2&#10;IQf9+Sa4n1OMP89G0w2Ak7EDTkarCmEz/DFQt4z95Wm9TcNZAQvbSO0ztYUFy75XAp2bnUH9f8a8&#10;bQNFlKoFBqBUqjDQITzB0a+dLRgBDByBwcUckJuwH5045BHnkphdVgj2ILYB24cZ+gb854OFFzsn&#10;JSLqiwphSNjAtGBKtAS/jhFVEYA6s04uexfMBMfaAY5CPqWzHUcAaUexCPktnYIoqVF72h8fr2bT&#10;TWp7PA6Qx4jlGYvQI2FcFXP/fvvRokg0HygdTQcIbQGjHn64imuEFcatpfWUsvdot4RP4QWZdjuZ&#10;TQqp4cilgjczodvIC3rdAiAcMHVuyf7Zy1OLm/lQYOCPytuEGPaLGkuhvigzhGI3oaGryEv1tAnj&#10;KgpA0wRTzyYoNBNQQSubAFTItxcEqilkE1S0UGEbWtiENuEn8lrzT1QtWnJM55ADfHVBdI01cqXl&#10;ruPN6k9X5femV4wAwvWC5sD1+BK+gLpN3a0tPs8WrEv8j5o+NhHUGtJWxxRjOBwCwdcpZOBslFqD&#10;26707u8VA8SLF3FEdT9Dna4GCnaYo2CF0euogdJ6AJaWA3Cp1YheR68/HfYmffhjdKMBluPwRcbG&#10;0DpYTdBCFnNTZm86SkhlnVhNi71q1AxSgyu0iYycuh6pQDGnP2ujg0Kfth88LPirbqda0TAoLBeD&#10;a/OHy9XD3QL/byr9Av4oLXLASD8rSxjMsQxGCHgNDM72kEBel2VtdhhQsISJJNd+h9XbEX07DvE2&#10;oVqdzsbDXpQD4pN5CVYxIIOJjDgih8UyqgspHerv66qyA9UgiAly5xpUAqZi2um4r4qS/yB+1PcV&#10;59UFlqlUJTqd16eYGZDwpUwf1nDbok+txl5QakcCUaeml1qhzwAT2SdXMOMqF8PBZCo2X8XZyh+P&#10;sNZekwhOYGj7zXm8e+defzo4RQQcyjg4DbSZFw8McNJ6g8nlGTBjJh1nM0Quc5mpzoo5Wb17rzw4&#10;P/oWOU8rrIthmVzKo5iySya06rWyP0KLDvHCPPwRpgWaVUpJs8mhFhYqxhUmU9FThERTJpM5c1Tf&#10;dA5AJdv78dWz3pzrhD1m7UYmKRIZyLX7ugVG7cqW7HVoj4ZatcSpJaqGl58TkYIGdx6t7lwdq1m2&#10;9jmcVrAV6GMVIALuJmaafc70yUeGTfCnZCyAgxue38ifvBelIZhcQq8YzwHU4O2o+AET1WWhzKTU&#10;Fpy5LumroNVcdn4xm51hHBHGCgNyrIaNsrGbbdHolOiSg5V4nKQObYlvHJlkUlwXo61rZEgmooms&#10;dPiMiZQaimkvenU9jUJZT5+AbPKlFGU1DgUt03iXkgrAMpE2lkGPhBIlyWaisQuPxVZ5IsiVls4m&#10;2yYiWMKWBWSdlNFZL5j61gjzPkqEs9PpltpRJEp6iA/WXGFO3kzrAzbTRQyElRI+Y2MovqUEyIgH&#10;4bBI7XUta0fWLSk+RJQ120V9E2XgaBttbJXLfaCKYl5i8wv+qChgCPYXVQFYaNWOFvWwkVMjOF7n&#10;iCuslEodvCgNPUnrMTF3FyLslvgcAJjPliNO70BOF2EHxFKjNyHgT5lk09bR5Oj8mFZLhw6snS/3&#10;qwVWCeeYHcHJpzp+IUr4qBiF3RmdUso9hy0IgY0ZQsBcFz+QleUi1FQmiRQLm84S/CUC2KM5THUo&#10;tkzKteXWEJiNT+pSo5+AQd4EPaxABNPGEkoU9oARnGfjarJnLU5djk4s1kaRxk5bcq7WskMreok0&#10;d8Y41hPRxuaLy2yarXyyAuQLOorl0iBRBxH+mJOoZewf7ecOWoHyhob9FjrehzVGw2HKNpLlPX7Y&#10;FNM6bjB2gw2jRmjgPQ44T8XJ+qG3f7AtLIokBLntFJ1EjA4jw2h4p71lNe8NIUO6qYHaJ/UYBztl&#10;S++kW+VowFWSDsHPN15MfWmbFKj3oGxt8M5KPOeAhdHNGgRriVD4juyZg7dfeDt/gGbR2GIapO3l&#10;KGUyujwM/I+Nz81UW2M2CuE6ssqM99WaQW6uEcQn6Xh3O82JNNUyYWTs9K0YAw7YKjJaymIF+gKW&#10;kX0dDsWJKMWm5P3YlCSrtWGGRJWKbqnenLoG5kcUuvIS1TzhJowNxKM/XiXiEXyUXEauEYCaVKaS&#10;CJWTkLrMc6OTJJ0oFrzORrGhWmaDiqTej4+jPg6m6hPVJBVeDJjkfbQ68SlKljm6wjh6bCgRMpPW&#10;QUAzk664I2SbJG4y6/WyxhepQW02ICg2onXm371bIEDbGPp8vrO+25Cfe3ff/c098t2n+NJ1IjxA&#10;bfN6bqbroaju/QkjfeyzCzoL5KKtGHiFZos/fLTstHAq1cwt2v2rJMU6reaf+orK9VYIZUl7FyOD&#10;TQRbaqdRWrfK5uR8DAwq8jYVaCWfdcAscwBq2BikIZKoODqdJFtma/BgpTCsroxlkuhtA1K6u0kZ&#10;9frVuYJgO9YObYFO/5KyaWU+XVBzLRNfH+tk1QJVpfjaihqdiTpJmTBr5FtDCHWeIrKbGUqbX4Um&#10;JG3M+dLKlgZXRG3TFrQyJKlERul2NkSuRnhre7QfrCtt+Q0bnpRxv9tGVq7fo5YIkOr+YDxbNnW/&#10;WafAURRarMGwgoSIJ+3hG0bsz5cyrZkvZsNzOMIydhZx38B3L/d7Nv3p8QyAAXDnO0Zxil85R7/C&#10;8DdQRbeTEHe/3y9e9LEg+3fwM7exEeIeQp80cY3MXeyUKA6w2lMtCSPz8BagBw5UbIZ6dBNUjxiH&#10;fV99j7qhvs3VPbhJdQ+uqW6PK6iRTbtA2KitDvOwBSYw+sHBqIEgZHbRC+9teHfnBkC79TZxwIBw&#10;FJ3OZlGSMyXqr9g4HWApaWLaPGoYIwmFDA9A3ynK/f4KcReul8u7TjGKwWl/IRv7jyXGWHDdKBfi&#10;qGOdK60aKUCRzvMpccU5fFgGO5lbDmbTJbZXy8g4hH+tU08fDlHJ85ffwRcbrRD3mExkxpkibBt3&#10;VNugTKR/fb1nriS2YJGy/CdaK2WSDJjMYIA1GR+YZP5tN58RYxA6xvb3U0yOuDSpE8Po49psNRtO&#10;kSv43GH2UfK6sVALeImUbh+lDCIlJgkD0fqHekKoDgbZBxUzqTSmxMT2p4OrjEnpjhMbdGFr0rFW&#10;JK1AGLQanNHaCVE64tZDy5hl5Wy4xhPw1jN2lXSZjeweVZLXLZxbsRBwaJvEWrlw5HjIjepitLLG&#10;djqybgnkW8DlQBnA1XhmY75zEWV1mhLD8qnrK76xMIn4/jBx2uRnkYWFuggtckYupNy6XjICs35/&#10;QWg0v1UOOuZUXhMvelQ05m/sIIbiLIi0kSPwPr3/7G8iLx4YkY4O0tARRmW93SYPHeyvSySmEyWC&#10;DqdUZuKEP7qFLpuLgHp4DAPst6Q+FNtrnUdSTuIUGNFL3d1HkMMH9vKG8T+NCdoi0gQndo4vwyqS&#10;LM5aPFy3OPqakcwrvd0M2w2wwTJMp32skBjfti0TaCyABGAOoKFZnSGDbRsxZQPBax5hgjX89nwq&#10;Z2bUA1IzUDYyiZzsMx/SBoBklThx8DoUAmFjEw93hRBP1ihIs6tGMrLwmFRtNVZrT2CaFQTGwOa3&#10;tkKqv1Ezrm0FG5EQUidWrY7KXBA1kws4s1OsgoU9gjSYpoW0jsDMFOtFDQRaegz688wLJ7WywrSa&#10;zLnh1Ca07MJrALdVuujF2sqQdgnrpCksKWc2cLCRKhHXIAQmwvnCGtjC9hGLJF9Tcjdsk/W5uCpn&#10;ICUd3G5KiwyCUnPKZ9D3exAigxWoAbprSpOVsSnmeGHI7o9p5ohjjWClNM1CHgmHyN6ku41t7n0J&#10;8wM7aj3TWQc8yjdBJH1YZ5yBSrLD0gMU10LpTISZVNMtMGo9pInQrZqv0mAT79VFUZbAxMFAvIrL&#10;6j9wK0geIw2Ia6FUQy7WDGG/iF1W2bg2KdIuVZAnsm/bVoXxXu4dPH2CmVhmyDwNfcR8hmB6WCUv&#10;dR1M/VQ01+0aR2MPJCUWTc1Fmgkm2g5sXdVxHnnYF23hJNDqyfZ0szqNdAoRfFUdu8vCYVqTdI1W&#10;73RtqhrdAzf91Qhn3OUIKJEGEzGa9haao7uQkSeVsk0uX3y4qT8ZqWbp93R46LqEitzv7LSIlChf&#10;6HSbShnrWL33mZwQ0ATvlJBnwYdGV9aDEibpRxCfVO6oSyqVzqOMPzjhC3kSfXLF1oF9OFrixOEY&#10;Ozb7i/5kmWz8DlqWAZQ0509R6De6dV1WiGTWPUbEkMSGTpdenQ+PuQGq9wAWIGxuSk41iMCUEcqe&#10;UghnFfaF94dPLgOsNtfI5ORKA11wzGHHNu268N5rbTcHXPHe/uC2d9biHgtVacNZQbn/69eFt1Mb&#10;xzCM9csFc7RpIvZRaF/0jyps95dZh2R1+uJI6fB7KEKo46T6fOX+4++evXj85NkLipz5EVpER/tO&#10;53D9+nS05Lncq6+/flB8vo1t0uPxN9+QRCnkvEcU1DsS6XTuxRQbzcMl6Ynjjp5wsZHBYVaECYyF&#10;61iHt7CpThgSUU0OZ2ALkh22UdMJPsUkKXLnzrPp8JUdJ77RcaL8TK6JNY5zv+c0UffLL7/gaaIv&#10;/miniSJ7rI1IoELRswwp0sgQpYks1FZsfanRBAqNsN8OFeVwvefDZMMZS/bQ2p6tnAdDjJngpg1x&#10;MrrJ1SSynS2YvkV/fjoaNDMGsLsSxwnIJ42Uy0bKWSOFu64QGYEPo85mjnM54JmQQ5MxfYuLaqFq&#10;+qB1cj4Dj0/g5ob9etJCpsrYviF5yXX6ljxQ2VJsgNPUusUqL8LdFTgm15Z1KWeu23Jkp25bRtzD&#10;lXcNvAkewmHYLK9+tJTNbByK84zT2XLVTO2/nY2GvRfbzMHRkwYDzLDyoEBGAI+CcCNI1ft5dpRn&#10;aeQbJcQdqOXZCS6ZNchJGRe2eHyqmVdN344Ws2lvdpZjg1/VG/QRTqIAcPqaC5BJTtgqnS7KB/FB&#10;EH/V/22OV9J+ytOmXFLPWKAcqwYjnFjIMqoFTvHIuu0Sot1OWA9AeSmjFp0wW2FNedRfttI7mr6t&#10;FrwkojX3WC8CEL91jwd68jo8eza/JpO7b7P24NYI1vl6tq8XCrTW/FQPjPb2Xr/0HcR5bzgAh6eD&#10;0T/WmOm53NU8xaUFOQXGG+xszwizZO5iz9IRrGYYuzfHDRernkwp3ULA8R6czc5XvXPElZe/k3KG&#10;xg7guY3W19ufHsJ9f4zzaf3hCHpdCg+G2O37Rkf18jseeBkNyj1stjyZLS6xJXQ6hKev+5Rouuth&#10;kQgKDmGnagCWcTyMxrRhciZQ9yCLCTurLnsyd9DKo3tfHwGeD31INVeh6cTLyU0NT4+m4uVySKe1&#10;x5/a2jT8xAlcyuqJxrHjJlDp407JWLLFuOs7sjt2oizxF8SPikXWfOSWXV9WR/2cNwYHUzbdx0Cq&#10;hfeTyBwLaGQ6p9OieBqbi0DBpw1huqQygKnPgm7hicjgysHjpm4eW9hKe8DNlw5P6rJyaiPum/pl&#10;wYNPZtFkhoR9G9u0cX2VHp3slAeoLQTJUDvLmN8HnM0d3rjVyop2KK+XbeUdQYhKhkWD/tFSqeaD&#10;xWoYU+0WJ+LrYd7DdQqPhSOUquB5kpYAEInFj9GLJ7IhFPIXBRdmJWWimwoEvrsxmUolj+pYihSW&#10;U4RL1nYJlU+LxvPedL5CaAvyNMKIOLdQWDUbxCy+pJksgbOYgg7bYXmDktYAn4IeEQa2FWMz7MUw&#10;kFieeEv6j0pPB8tcAzmqIVsoAXaJYvIcjyiFVzuSBKbmR5wO3wiInTDCxkvkZ0eU2Hib3SMrjHlp&#10;IsakcFSQlNdsRpmMPHJQOsl/LrfyRHNjM47oiApAisEkKImKCk4XCOqIIUm0UXS45MBaj8FIyMWV&#10;7UTn5FwjldHVg1YSQcTC+QD+Gsc++ZcQkmaR3nDz3lo71exTrYdpEKbex7l1CAi1km69Gt2dAhti&#10;iyZqTQLtiVMdLYyKlzpVFX2D2aI3WeICBYrYicFhjoaI+4ierfjlEuf5vhrj5rbRoC/jjhyJpXTw&#10;cjB5gTDYMbogqebeCPskFpfn/LbY4cZeyaHsy9Iv/znCBWXQIPab/O48lEUX0d70We+SA+GyY03G&#10;LavSb5VzZpjzFa6bayvDi+Y2lKvfQTeD5IDODItPBchHUctuCAp5Fg9xjAvncgHIXP0KLajqE+AA&#10;Zo7DfMbTsVmbfiq6D8RU0sAJgx5FXgX+5HxHGYy6eYckk5twrCN1LwW1DQ0+phQ7HAhAnof3TM8C&#10;ApsJxt5hLUDim8+lqDqw7+TEDzs8aysT2LKszb8ttrWRJxp/95ElK5mV+ElYJG1wGhHDr0scK/Pf&#10;XUwVnaOBjRxmdPS/cRMLboi4W9zjH2kul5edNuOPuW2izgLjDarBCf1bvu0YtPiieejetBfjkNiG&#10;xtNY4oLXdqBtcYhhagqRHbBJBsVGRMcL8SovCxjvhbsFloeo5rA8gO7owe2S4WCLorMEoo347woO&#10;bwZ2V+4Ou9cAjEsSMnY3iunNY41y0afcSsoZtYd3rZRV+qZe6y5cFga7kqKxQXft0rNandZxrdV5&#10;ifb6fB0WfCGSpNJAb0BghNcojhhuUridil1bAE4wJG3mbW+1BsdeDGQKVDv6LTksU+dqrWR765Sz&#10;CV3tpdrrddZsLu68rfHURbRWmUO317ap/5QxoWxrO00ltD5qCmT9jQ7l9RiqBPSCn2ImsTVqTZ0X&#10;U06b1w54XdReTMb666+hICvcSfkEVgzHMmX29803cAZqdZrhxB/xJtxQJNEYO8mT5Miimp3wEVeF&#10;HhGNHXYcTIfjStJ0+ikbgUnSZriYk5bGcOQWtRVAOJTEqDP+djr/WQqVmAzIgyxreAvAU42+8PYl&#10;nBO1bZcwtPVSulgWFoDqCFrctWQoqiOTuILjUp/wOraQAbZ53iZBzg/tsjC4JMExMjpcXeTUhgTe&#10;ZCT5CObw7tEwlCSdjas3wQ66QGEoDeWx0O+7R9VL8RoSCsLOO88zZgdqj3DYzODp69TaEjyyfJGA&#10;cybpQq1X5E8P8wS8MbabF9XALZmpZeNgGkpo1LOlmGbEsjViTTc333+iNQYSDf7am09qRZ5aUC1E&#10;xQxHcmtIQB8jtey9cm77j+OcTXa+582sGQPTWSt6V2Z3xT7ixgcDrOGuiv0+TlEv7qnOsBab3Xts&#10;KXFBag2xS5JcKkIYK9iH0Ay/Tsk2Uiqe2GtwgexGguxiggjAW5ewuxA+cLKmkPhQmj/HXlSf49TL&#10;cpZwXf4xVlYrtGBZdBHdFX89ovhM5gqlzhhwd5v0hTf7M59jlP5QbATBZC9AceLXACSZpcxomllJ&#10;AACz6RgNaGA5oenmpi+1pz5AYQRCw0IkElbNDJZNmWN7ORU3W+y7JLQDvM2R31AkcqPj47u8mEFs&#10;4gX0B+LlSC44raKAUzojR6bdJNA5ocEoNunOASkh4n8LEsazIHIn1Vrue5IdrmouWkVP/COLLoIj&#10;OeabkODdxspjOy1OUG9qCDM0qtJGeOSNjchJcVUYr9bSVm9SE1InuWIrEZp0LGauQjQqxKRByXoz&#10;FNGkYntlW3Zt3+QNWNrgCVRoA1uQI10YyIk9783QFGeG3pOXcZ5ZNfRMErw5khqD2QEmrjUp+GPK&#10;V61p3pCcMlb4RxfJtBeVQRCdQE5DPEQvAlmwDYFdHK2DGDnv6bLKtvhQRG1POnPXWmvMVWnNS0Wz&#10;TuUKzpZO5lXwdTdZIP8zDKbLUwkeOapsYLMt7kJBW6F0LFY0oj/1EQVgvOPRFrWKpFSa3Fr0fLlI&#10;YMrk2Y61Sl3m11hvcFFevKZDmfYXW2+8cRZ29T03Gg+zm+fUVd4AGYO5hzZv/w4eXQMvonc9BqEw&#10;MtcRDWVL31Syl04YoxK/z3+tFUcaddNfW8B50z0cuiGwTvOm7YStmJ35jMpgZX+Fpca79+oYB3I3&#10;u1CqjIoxK+8bLN7MxudYlheo0aTCOvSgN1jgpiJOd+oYFxXWW0dvbwq+5CX0crnfZpRzXOYH/+m8&#10;P94IkzbWd3JjAztuCxQ14Q4Wuvzhrr1aXn6PXy3TriLjdu8cY3Z139dfw3SUL/sX+7pU/HxVTXyy&#10;rQrGYNhkmYDsyUYDNdbffIPisEjcuaOAeBcXSQceHOGz1SEABYXKb6ml7YrrJ5y/JjYiKUUHLqKQ&#10;LWLqNKna5ijC3v2sFKoSI7SrO7BdCHz7jd786mod62pYY5Is4VCE+MJBhM6OmtgdOw3A+CwD8/QR&#10;cGDG1w4ZzdgighCrTf3AeMaBbF2cHIn42grRlaxUx52abqC8WU3KvYWyYzfdI+eoUEk6moh/kdeS&#10;ZYt187KOPNkApLdhbxUrLBnr9htVUtm9U4/pT7INQgw804rdqOhluoGIpVj2RiXTDUYsyKI3Khg3&#10;ILHzmm3Xzpeetdmgw2TtVLBOVyXA3hwybZZldbDjG7LiM8xYc9IQB+3I3WgpcGdXSycTUhW84EFC&#10;efw5eazNWk/hw/Vwf9lsscK28HOcVpzbs3avBgh06KsV1VKbyoA6Id4Z8CEVpTtG7/5DfzHFXqCv&#10;ir/DLiwsNMvXXeQBA0iB+wSxCNqf8nDxETce0lahKcW7Ee7DnU0/556wAmPE6Wy4vF9w82go28cH&#10;uTDdBxTQVIWwvRBh+FsJEclGGmTDR+P0dAagheYv79/71a+E/7ltCubtZq2VeBmOZxCTmjpz6gMe&#10;jb/ZHjSCOTsTzfSkTBilAZ6TCl+WkUiapNd6OG4pZ9WBqJicmHsJvXiFEUKaplLsmTGKI0E4FZO2&#10;vectm0Z/nH7PPX5YA1jqRMsVJMRnEn1KgmjUMxuS462EyXpQ2A6SLOazjE9c8Bi3eUhTaeyTSqUD&#10;Xd0y6BQo0cO8QJIRH2u9oTGrsOnQ2ZmJiFyV4zmxF3hItYYt7JV06A3oEyTUMYZOI6beHBNv3pcu&#10;W/qW0p8Uk3p6LULXhLheTDaQqLfttfGrhy2iIfDnxAjnsN9oREWB86KCZ1IRoM0p2reG/YhIslwN&#10;fVCtuCXRxI70quh9cPkgUi66GzDs0U/WfYkMZR/Ai8Tuu8s0vuCqE2S73opNOAIN0OolvnMEb4Yt&#10;yuSWxskT40iS6EEi2LEPXE1CZsxy2wYbzr2Wugt0NUP3yDec4kEO1bRyA1xkfX13T/AMbScWrvOX&#10;TabGaDkvJDF28fqgwNI8ECh/6czhNxwUItDdx+NxPDTkXS76HxoYOeJi6qql3PNulhCdJsHDVAcl&#10;83tNDmQlwL7w6GErDQGwzIeUUN/pw0qwzM1L0BH2X6wTh+Pl1sw6o1w4IGfCviwC5mWMDSoe6SZh&#10;kJUkOjhv6eF/D8N5R25OFQ8/TiWtUTHBS7fjzHsi6kaqBmHLkqIKo4MLQRzlrC6XAx8ob2CjaM2t&#10;dMDf3NPmNcr2bd685I1LRBR6nmx1y2ZiFnRJdxLDPEDUQnfS6ZDvQOBu35IGcTEaVhiCbS+FmUQO&#10;DV5zaOt7iyaWKFozUPv976bc27mUzcgHoAf2WD+4t+KlMV5RUEkxXhyT/TcxXzRrpuQES57xKAUd&#10;XUa37OoiU5vEpPufy9eYEZHW4gRbx0KHJbKuu7K8jmyDSYhWSD26ys7A0foqRHDyRbyAJevcjM2x&#10;Z8T8/4AW5O5NwBGbmzo64GkmUrIimi6UCMuSlqZNDb4R+yHrA/A68Y/gWqUxe+2WJD+DTl/S53zF&#10;JuaEoeMGo0sEIVuUIxwKLMAa1cCYxXYlvHe9dI612n7iE1+fY4px33nPIUc2YoDNSTaTX+osmgNQ&#10;3DkET64GZvs23gP1hF+uqKNySZDgQHjZMPBSwSOPKQRXWsTP1olceLvq7Y3avaHF3D19kyYL3Pvb&#10;3LG9MCK9qW2qSXKUY1mC0b7NmuldrENWwnxvarl/OlvNsM9u/vQcD9PqBU6bRnfGUOZHTYVX/995&#10;Qhb/EQRhtsgYFATB9QeN2yRD6rOz9SY88QLxJDGVqLSq5Nm8SUvJdva0HPiioPqeEHyvqsCnd7cR&#10;uJMJi04TZWZDMNfk2nwIcmJSFKc/MkIkp9HS4u+doEORvapsfp6kp9NzYVysuqeN3JJQXDINp3kC&#10;2iwbZKkMM6NlxnaTebZwqgXwuRyKj/NxzDTJhcit2GWiLlnQ9pCgrgQWuXV3kn9pfD1kHYKV7AXX&#10;PLZWPhz/QDCFof0qXFEq6SFyIWOpx1ZtfYi2mVdzzBDV5xec5SyV3XwARyS5jz24DvGIptUYKni+&#10;jKPv4/3k47SkQ6iuWz+ZcySWnvZF0qKJY1JUW8iH/E+MpgQuRz74RE5zDunLD4GEIOJRRo2h5Kf9&#10;CuPM9BWhRBZj0kK4r20X45N+ka9WvnDXAEBOZCrsAQNQ6OZWr55/hQSUDFSwJv/2X6MmdkVwIFBx&#10;8pY+w+N3hohMX8kKqypWDHHBLQ2HT4UMp77BMjl9bzxTkxbI9TLtTFu3cU0x3JxtQNLkmyNJGQfA&#10;JuciYMKsjayr8+gVP2VVpUIurqawSzu25aY4+ZYEnV0Bc92HUpR0gqjvduVScIrCiEFO3+1JB9xD&#10;jyoCljTtSQsnClUr752Ro1BlSzFE9ashMPnNy8ugmhYPo2yttJr0WNg0WCMWYoca18t01nJTwhqr&#10;8DzyCd6ZC/NG+w83N8ScpCN9A6ZXoUv72jOJwdo7l0+Cylyh3ilhhLrWrkUbHpQ8LqlEBxoGsG78&#10;QqeLR6G1t+DgrkzLVBxJ99I4phJwPaZwbIQ0k5rYzYIoysH1eMKXZhxP6G9BE8Theiy7abtoQ8TF&#10;DLLt+ou5Uthqc03k5MMCJ39Q3KQ1bLIhalKb56W22McvDLNuK1WUe34ClYf/dd5voinWutN5kJ+K&#10;Qy+UBIXNtk3bSPEE0So96yNje5AlVQUUnTKGHgtiGbb2rqV7XAlyrDY/1KLJneS+XRIE4CZGQVQr&#10;kpy2Cc4PLmCU0/RSBUVI1pYT5JpmTZQXzcRA5WeasK6lh5zwxagHuv0H8UPf5QN64rGdtDpTLBu1&#10;PKc0elKGIlYciUQr5CVpr7AN0x8sy/k3E3Bhi+F3JgS8JY9EGw7/9AdoPGQrBIlf3c7mwA0DTwBW&#10;skn4a7WTXyEPHx0JYNxYlYPRaXMjcuhfhLl7j8n4+gg9BxYwCEl9VZ0v+0fj6mAFUid246IKqIJl&#10;suzmtkWol7YqeXCKE/bTEz/wrEhMCmun0cEJXDaKrv0vkZclbqmdTnGjTuAuLFjrvXIo7cId97t2&#10;Ol7xa35bLjPMzpj0Bkuv7RU+Q1x5PAR3JPI7Bk8hiQd6/P+9mptIiK/ByWkKY6id9QfJ/Flj95R8&#10;dcr+OBHbcrCa20+jvMMhibayY9yK8/mI7BDG7k0OHQtmTMnGB2eKYva3wFn00N7W4d4WLw+WbgFt&#10;8F5EBCGlrDCUKfe6h3s4Rvt+yKCHij5+TIPcIZo8xUQQeV7XhpZlI5bDlt745WF4WjuRxlDv3w1C&#10;7L4IWttKhI0K0uMqSVmHr0tJxH63Wg8l5YxaKFhgjtNIluNcoirKeyg1NMYxfbu50iq8aVUMxyXq&#10;lVAc+Nq6WpcCPuH3ZBc4yh0vs2BHw+czP3idQPj+o1zQ4ldI3pQJMIxEUxQwUbNpwHuYFVsQjA2k&#10;j9PJA96gk21yjIIe+idCykDWcGxx3hKNAH3JIcfUGbK+aqvyh8NSJwElvv6o9xCVPXPKy57619mp&#10;uatUEwOFnRqJuAMCsuRc2TC3cfW2Lf3sqEycUqR6b18MB7Q1L7ElncNuHL1skEuHrOgMotIwfkFr&#10;4qBVJ6aTkrOTxJAT8hmvd2ZH3mR0iUFLuKWcSjcgB5tXyoZQGXibrSk242Cwpxu+WbYJcO2jtm2l&#10;y5vuAx7YgzYdbqisjkNpzTElcyj2cIIpZaJcSZxwcqMgbCcbgumNEWf+Yx2QYbi5ZXqKvdyZdeKc&#10;OCEacq3ZwVuIU8ywtqlzzDcgIcKqBMejn1GCndciGmICJZaCViW2zVrlKhUjJ5bRgRHgKkGoM8z8&#10;XK9lFhmgsZuvFdp0Pwfe3gCs9iGH3dkAGyex2URtK0zTwqBLzjLkaa3PYpWB/jDHGZ1MsRV2CWew&#10;kprpIDWZUBtvDU2TvxCUdEUoICJNm21QswetgkRwVNEpTTwtz3Ok7O8SeyLsTGlomj80CnvnP1/u&#10;JWGGYGZTDiMaz81F16CItjQLrQrnk8XnxHglyMR1/KDByEUaUu3cwmOiWd5qpB4mz8m2siQ1IUX4&#10;mmQl9iFJzXDmRggajbEifCcU9evPbgtjOZQk34NMK0BIMNjcNH0nDC+0i5inYZukzKZSoKZ9T3NZ&#10;0KkKnikS0qE4BHYF0CXlvbtKDa3DJwqdrr4DKum01CxBKXQlzzG0KxqrCbpkLyG8LO8Rf6KU18lv&#10;qgKBWZiGcWob3m9iSjizceqvNyYx7L6plWgjmxU6Ce9onZGTNMxS3m9tdLzg1dRWxPkUBwvLqKsE&#10;N+bKzrB8TZ7MdhypHvwhGh3wtevzoVGImk05f4gpdbJjTrsiJ8hS8nfocLap8Ydp8QYlvokOX6vC&#10;GzQ4U+DEYXRxvKH6OvhG7Y0d9PvpbmKmN8xV0LepfpseeGfGpjV1wDav4bKAjaIQyfeW5iOgV5NI&#10;Ns+dwA+OOaIvjAqHrRQwFSPz5agUKfl52doeh8zC3MjA3Ni+ePM2mJecq01WvteccMQ2teLtI7Aq&#10;ai+ZHP0BT3Zl5buuk8ZwkHfJdWaIvGnMVb1HwpzVEhJtj/tno6VyztxMIxx6k0I49dl0RN27vefP&#10;eDX/8HE0uRCOWCA1cdkdSL3BqOKt7MN+L2kLtp7FCX1NyhJ5l7qld0L9T/a8H7L0p8++9XSrhjuO&#10;vYecu5sptgEF0/4FjqiUODeHO5Px92h8XvV8pg+UH0J46USDuO9uxLdIhUxkfq/gQ66yiTbc2CdJ&#10;VD4+JoiMm5vUKkz2qT4ucqkHkcbmXIKSENcmUdJN05uEKKGPn3IxGgP9Vy5uuLYQ0XU9qu7y60TW&#10;7AvnvOYz3agpaLgtlsbNjfFsc2alIjnJWWKl2ThCC6IJrNuOV0pMnSGkJITsHAyfErGmZxw90EWB&#10;wv9e12LnVKdj0O/txBrvxXgaFVxPxyVKKf1dvGHNgWv6siWwfPJkdoHYLHeFd9+Uvz1YVXNMGn6y&#10;vwIsDe+Wr0e46vNEXna++SZ0rnyiJUxLyPIGV2NkS0yzt/+z/GS3Ed3aVVqb/uvF47kV6QXZd5Tv&#10;/9bekTrT85O6FP+Fx0ntqx/Y34urn5bcFMJphovnLvZVaMyL977CF5N9MCZqOnFSwk03ZAzD6umA&#10;kVQ5W6fZ2L2e7+OQZHdC6nu3k4MOcFC9xWdcFwpvl9nbJHsbxBWkoI/pyBCvt0vIVkK5aB66c5Df&#10;duuETNqTL2OyQ54xybj1RitoMiftcs8lrB1Wxaokbi0Ou9F5fIK52rtpq+QwR26jHJ30RG9mtxHG&#10;NRw5CsGuSurTTrmuUm8dd5s5OUZsbAs+rtg4poBahOwHuA36DHdm94ez6fhSonXI8sO5JDqTZCmT&#10;y7Fvn9ogn1EyiSxsiNPhweuhuIucsvFY2wUb5OhUstswROzmchWTnLDC0TzlvWwFp+/K8kHJ490O&#10;PuxGnjhQ2F8ds9Ty4XqHOVQQH4l3VvkH2sK1yzDBviC+5jo4ViujN6xXJnciGvsCumN7MZudQb51&#10;y7xFuONaDz82mBLg2KbKJvxrK9fhcFn7N2/EwiSCCEYox8D/Qo4Pm+In2hdg7NyvmwY9Fxz5lKxH&#10;GHnJKchyMsP/uEt3Fm5JGo9KXtGcpAze8rB5BgSvIL1Rnv2pBMtZIRdx7HeQcQJHNQYrH8h9NFUq&#10;xAoH0xfsSONKEcUebNlnn+WHIGpo7HKoaAlfVQgsDqqXPOA7FJ9VRNDEkhaMTr44qTEUbjOL9k98&#10;Snk3+rEiHvt4zO8YPF5cbqd6AYFPB3m5GTx6zNnERVE7R1EwXZKRgiaIQipiJHOxbwSUXDYnjyja&#10;mN9yWCq0wMpSmuWIlRORkpFsNWpDpbW7rRQTXB/VhEaZvcLMtOPIuAR4dG3zZuzUiXHjareBSBX4&#10;h6qD34x3eVgWl82HQUI0PMbcUB4fQBDdxqdgIi86HRMhZKapdSJh/QaymzgBsuFM6GMX0aYk2WHc&#10;JQDUN2Slz+weO4c6pOfR4+Y/dHa4NjeaVWAxayEfhQvoTOZZC6nYLEq5LB0GBPrtwQRNWONJOjTL&#10;FkxBsvIs/WibLLXKgKUjDqnTn7T1SKm9tvIjodQMfdJXbzJmpfiAOg3nxv4IdfqDmzBxNGoibq37&#10;w00KMeh0/jmHN1xg0IifhsG2cbQwUetrzqIERiVdQrUJo610gQ8sfAmDN19qDEvgUrAaVKwquNhx&#10;HToQ5Dq9wW6z9rBvYbdQO6g3ujgK76tUId6LNaM1YLCJfi//5F84Elcfi7ycSwneGT1X9pS4Oook&#10;KhvMjGHPW/hGgfFHd6TPFhNtz9b9bb1aXTeGyCuXyKkyN4UY5TiNTKcSboBWDQKLeMt4yB6PYrb6&#10;B6w3ZA/eavZD331u7excm8DlUfoVGaob+haP8OHj7uEj6MgWnvDvm/XXx7UfzDq5cpyh38hzv1En&#10;7Y3gkPBSnQwNxq8UUFvfikLMmoueD1KBcXS3g//DGnJMMU+jnBvxWLMi/LW4ApqWZgmK3lAuH5Pn&#10;iGmT90oD3+a+yiCMFgaH0G1Eqx/LW5DC1IOVJrqLLL8gyXISaw1Rdsvd4GskvsEhNa+CrkZ/OOwT&#10;02WeHtKTButlCdproJglErfCHXk2Jh3amsTs4LSwNg2gzWxZ2/J8Z6PVFweIQEZeWws+VIfQFKjV&#10;8DZkGXM1cYJTktso0U0ArVMctpI/cYbEAdqnZ5rnUzp9C7c9y2vSkZrd5EPu2CaMiD44CvGu6zBZ&#10;wNfD4NLaJ27ho/B7bzFuhopcG1oAneONwS6KHBCYLY0PnuDaXVcnE9PY3nI5m3MSEzeK6BymHL9j&#10;Mi2ufpbCkweePOjDiZMj/uX4Z0/kF3U8dTJmavxujqcPl6fM4Nd1PGkJq8201LJ53snikllUZU+C&#10;RjLJFdOTqcOHZJybw2iUDhPFfxM6iEbRt1oTYTAC7zmQF9ZKld1coCzkA8EdPdkSrLcfg/ONIaIm&#10;5fQfZ/PJcqA687B+fqA8O7OFJdu1W15e1hImk1rCYFBLWJ6Hj0RCTJCNEwDVGlvWJ/gKyKTY/k/4&#10;Hs2W3cVTDAYuNkBcB9zil2uwggXBLSYTBwRJDUBAOuDlpQOiMU3Ara4Dnp05oOsC7Z05PnthfFoK&#10;1TQc7KWQLEqiTYXx2HJU7kE7LMEsBGHOkPVAyQ436UFhs+WQBFEJ/JGqXLwwMk0pJTpCTbO80RDn&#10;ARjvEY85y8LLQoSLZDsuTO5wTSSTe3iUuxtNl1jrkhlevdoNyyUNmp1SkYGAFIVIickgBvMS6wDA&#10;j8/3BILGTNTvd3lahYQyfrvLk48RMAx3ZJfVMUDShP/KsxlwKx18Siz+kS9PPEEDceN28oGvkDMY&#10;T0OOfRjK8/DhA2zMwPe9QsKxqzooCDUej0khTqg52GKJrUPhiIex0gUOgt07DRvmTvvjYx6cN0NN&#10;RulX7huf3JV4QZIvl0VC9LKSOkOIV7P9Gh+MXmrQXIsqQK2sjT7cqS5GgqMlHO4KV617lPFDw0bx&#10;rLJ/4s20RQekGJjkWRdcxqmiD81RkwVZushMDONrP5xP9njQJxwjUosGakUxD4BljAs/xA81f09m&#10;5KTdDvD4wC/4ARNU2OcXB/i2FhyEgAT33836Qw8qh8mYVMjIq+1bYHuYtkelO+DI+21/Mhpf5i6S&#10;TM/xFWRdkVPqGyWehg/cSyW4q/3t9IqfThYtj2YjGak9HLtcAuwo7KuXCgL9UnmjtoMYGUIYkDX+&#10;semTOaGOVjjxMMQHVbmCx7mK0Ldb+8xbutCqPPQlmzK2LCRVFyvEOfTiH4ySq63wwvW78LLYDo+D&#10;bVkfYkvLwXYCEvEMuglINwGBgFFHAi5wG7Gp6MroZW9wf2lP0xxZUoTkm7iFQ41CpEWmEAORmZeK&#10;hXzxr9MRAA2fyqP6pHHaqgC6HyyB5dbH9LtrPJEn2eoNJ6gIaR9gE3GTrFZ82ffYBDYYdXsbqR4q&#10;6dbUAfhHNmtMR9tG/rIbcH1siZsl8ZHjL+VzDVf+uv2Fvoch0n3pcjnGZQVSmEjksACQsxI+83yW&#10;2hd0rmLWAtgjtMIZa88jQSyDjbekg6j02yhOgJbtPsKtY0QbOq7TUlJ37zZLMmwRSyZ6G3rfv4ZG&#10;9gmfQIfELnBts8zllYzFbGXvn4NP8W3N8ZSf7cu+rMowAf4z9peXuAY5yOtF+nL5Mp5wLC+Sl/TY&#10;qpZgJqyD4JJisoWFZGuHpiXCxyQ0CwtOF2v7XCQ+NQrduMIHW7Htk0/av2a90GWT0dRhIRvXwnLI&#10;EF2MYfSGJekkBiNRsnWSXLOY9jFA75j824HG0uRIcmundeq91sm7jWaHMqd6IfKF4ZZjietFmkYp&#10;Wv5ugRmse+eEEvUQrSuJKH2FaMdXWkQB086AFaiNtnTWQQ3sIytayMiq94p0oR1S1Po4iiigdh7+&#10;P/a+/betI1lzflgswAHmfyCwycBZwD4i9R4MZqKn45k447U8ydw1AoGiaJsbmdQlRce6hIH9wxd7&#10;9/vq0V19ziEl+Sa7i4vrRBJ5Tnd1db26urq6m0I2mA0nWgRbEFUU7Ws1uAXfiwEcLVWDj61Pb8H3&#10;trItTy9UUCmQAIbf/HHSoIULEU/5BRRa3ptAAzlFhgiV9fFABF27UL7X5rWRYISx5CVw9UWOGqLP&#10;6QXA1l8APdRY+QKvixrq9iqFUzxAuCcpkGTilS+0GL8LpuHKN7ANTDMmdehF22fLREi8VkOnkpHq&#10;iTp4ZUgBGkyh+lwTu3d7HylKck543Al6Dcml9GZ6g2PXEFgUrj1rFiRQArBVXFa7Bn5KIXwk1xLF&#10;ULL47kjHLvuYAiYhpHLA3gAP6h5pGocSlkABuSIrQXKDv7f/ZH+f6DsJYRRt7EEdnOF/IMEn6jdh&#10;qy5jnMpDUq6Yxzs2iWW7sx6HRjUoMp7AUszRS7Ggw+m8gabTnjX5w2bjZ5UUdk4Q4etWNpF+rMeS&#10;jQJnZ/2MlhurO9BSLrMmfxSt/LkFrYZAkMWs24aSCqNfTQrSJfkHFb/tQYn/kUWCUkSsvX82UCfO&#10;okZfa7hQUdC0hjZfr5G0kUyz5rIRJisTzPJx8Aqk1HohN7QCdo4U6UkkiVhhMzodQycQwfsulUCL&#10;lkrBMoRpBlEsMI5fbHRsGddI2JahjY/Z9MYTHtkgriOIU6zdcB5KLEXc/Uuo090VfhDSBj/nW8MG&#10;i6sb/5ZAJkVswKMyEApgbPzbofic2f/Cl2GLoJDPI6t3Y6xuu1+mX9BRolBNFu+vx9lnw9c5cg/n&#10;nP36DNd0o6IT9Awz5WeTIeyJPwV/55wKcxqr+33sjUFmfIwtqY4EsPaeCkammDqZKhEvRcSKqSro&#10;Oh3zg8gfOA0j+m3dPjubVLhANDSo5jYBZsO5TuyGZFL4K5M0+1NJ790vp2y3watuSSN1vFSXW0vN&#10;WCoPBK1lhjp3MGyqYTFUoaeX48U8jGg6GxIk5VA3QUQ+SWPyibv/bBufUrvFT2OzcNQUfBqSyUce&#10;oIL4l3z8LguJErfh7xVwIO8qfCS9KFbhI8ihy7QnEpKvtWVGT/1Lp5SUMYnxuEwncHKZ5MXYJwfN&#10;x/gP+lOgWHYVzjPoAO0go4iwCwVegBG3XSFv+cJZYpxp1Cyaq3u20emK6oYmpK/hbhNf90LPfJWO&#10;4QkWU4qUnra510YsEWBYcAhfrcfJFvsoU7p8lHg5CJC6JyilwS/ArHfrPxz2/3cOOyd+JaOjY62u&#10;TPKrTTwwLtA3gHTUvDE8htwDXlIEFqW3BfucnW88ahRb72yoRz3wWYu5T+m7ShoS5cIcIuN6lztd&#10;96bdY2460/7mob501kF6LQ/3pJ3c0XmOn1s81lWcib40tTWy5cGutPP28zzpJAbRma7hpALok3+3&#10;XULF4ETKvPUuT7p0pCE7dzjSbuHIsVY32gEWXnSwt8RyvVh/jg/9OS501IsoixHZ8BkfqVExkBY/&#10;2wpj+SdX9/j/09HkDPkNvJ9MB4FGSCxsDv3FguvI//UI/Mf88TbH0z/mjyls5zVqgfJ8dvR/hNA5&#10;16JQkHweaVETC9qC6J8dPkddQKDak1/6Kfre60LnWgMxbwVyz7B5rdY9Q+bsfNad1rA5sEdX1gbN&#10;7x8m12mhDpqIiMNeFU8kvlQ8kWBkfBJ11iKNjNZ8Xug86UoOcfdh+LgAlZ+EWPavEuJuIXAzwF19&#10;PLsZIEadzXL18QRzmiBeNpPPotc2nfeRsbrFEuokrDfEISpPRMNkJ9WMPnqaEiN/edWcuJNQT2EC&#10;il1H8EfobTaYzLG2q+mpKd1LighS2i/57om6rS9lcqWRjhC1+IXCFr9Q3KLjAQv/2wxcdCxKUQ9T&#10;dDABZNTCYws+BwksshK16IIXFICfG1/ofE6AoRSKIsLgljf9vc86iq5MqCK49+QesbwT+yGf6Cmq&#10;iMcNQ82sOo1tqCopYMocCKmEKmw25sRaxFXhV5iYW0xdJt9t+FdAomVqHnVyzbwZG2ZvekYxNZ60&#10;IR7UTaTkQyMlLLQQh1Rpw8cG0MTGaJ4LX6tjnlX9b93F0nTGirsliY/UsmeXTJ3x92/nkiZe372a&#10;EgF5qHFXfskxaqnaTDYQrq+GiA6vBMJ5/Zjua828s1D3VjIJZQbkRsx1zbcFtr1cX5VtiTwJJUNZ&#10;uG2SjtLWSvPd2oplG1XrvaVKbvcA2EDauWm5S5KuyTUnsCWz2Qjb3MmsADEGraS1bDiyO6X8dJ45&#10;90LnI3r01CVrAwnA2HTJtxgymIpPAXFDCgHFtzR8yDHF1F4Gt0UjDAh65vl5CgBecHNTWNtlz8kj&#10;4HYukFTAXNzqvinniGTl+WZfaWvGKJaK8e9+K5yWHaKyF4wdCJlhOGpcNhUCvpyVsMzfBaHJ6NNS&#10;ws1ZaXQJv4ZNgINJQCqcKYAui2ytoYDn0skVwKnrZCfpxW2w6rqlcnZa4Svb4p86rV0GKWJ6ozVs&#10;j3SLq5JOnK8ElJKbGi92zvpWxeKhOtpYRRTLTOpimuuNEOd5yuOVfrk/4ZvePMdsZScKSeHOPOuI&#10;I3yD3DnxVs14cFtXUWd196IcMAdPjqmOF5GGh2XGGbF9LpfQVt8OLuALa8f7aVsRsaIefBdA2GEC&#10;ebN251u647TzsTOsJi/oXTXrk8IWUghYnC0u4NUNb3AxesKmEyorfjlZfjV+wsFOjAB7AKMFnHK/&#10;jr2GkUJxLKHwPpEW0HkmlHTGeidJfbaBOzYQn9vkQLEg3VIgntaCzSW24UtuIQ5xNWmhyZUrLH85&#10;MXsKkC0dCY/v7EcdYeqBWEHFktMOzadDN2kwjiXd0s7loXaEzH3O3JhDPfowukLk1S6BTacD+BOR&#10;GKx6vbaqRPdHkrSuX4Fixrp6CdXaTP+mVRRDpH0xpazvRmUXk1nq0ATJ/l7Z7WzCLVYAGBNJ946E&#10;cPbFLanY4WD6pJ6LmG3x8qbKfcTZ1YGJmV+Phsj71L3HgP2It7ERlhxMoUR2m+TQm1dZCe6vKyx4&#10;yi7RPPxQLhOb8xUA0rl0EkLaQ5F3Yb72U0tk+0UqINsrWPnH1nET573YOTHSAE9aKPXJa/F1sQ0g&#10;YywSWBM0Fl9nZuWMUBZyCrHbTlmTTWVvwvC1YIik5GSwk5IrL1pO4uhqHVDDrx2At5UP3fDtK52w&#10;CUVkGbcVJczSNhQKn/MYC5xAj8U6CUHFl+e/SXO076AeOmYXbFJhDCGlJKu7kXU65PNuuuspzGVW&#10;7Z1XTYj6XTWCMKVTsSWyGVsjZ9wbX4qedKKFt95NMJj3OBTua7p4IfULTVox6T4+K9Kiqb6yiEKR&#10;A5kqiQnQiMvFEBOAcyA5r5OGy/U1AST2wYKZ8SPRnFwrJE542kImeDcwRQH/TuZPSTiUEQnwjmqi&#10;YolMJmKneXwjbDr/22o98BWjWQKsVyGTvm2yz+cu+KmK996FJSDir2o34VFqIDdietm1BCrv3Vt5&#10;rVBpi0JNqjjxI0MKoK4PbFOabE53dKbCAviXB3f9LmKtPMTSIZI3CF2WreU9xQzXhBR8FBluMQqo&#10;kKVSQWbssta7hUyZv6gXzytS47RKWLgho900A0zRufglfM4f8yegxF1RoLcaIJuBFFN8eJljuo04&#10;f08GSwhCF5O6GJHtShxLNtlYeo8+0YFU10m6kG7MVBfv7aH4ZGIZBSAyGWy9BAQEG/DbyhvYXN6C&#10;Z2Y9gV6FfS0jrC/TZJD8w55fJVNxjErPdSqBEsAiQaUTnY9FhtDivRdM5VYfkNwtaAVT7l52IFeN&#10;Wg1iyYNIK+96SSpblEyE4gAiAttKKNBBVRZ5y3nw57w7k0tVNJCLQxEFP5GNsmWbfPwmHipnIgxY&#10;WhKQb61GKrSaegXxuFlYZrHnIf7MPiQVek3o8u2VR6gFXdcsZXVQxsL0hi2NGg1QReRkdHLOA7jC&#10;gK+uJpO9wrpDNcHAziPhKG26lCfWzlPawA75j+Zo3o2FOWdusbzs25qpcB0Cu5nNDyprQzo5kKhD&#10;mjrqfED2H9FqWSMqT9ynlaYFON0dxxnZqUkDzsY1zKExjXiHLYWl6Xsnl2G3pBVkOhArLZFw/NUX&#10;wFoGP6MgKWSzHAvlVkjAkimMk5I1RG09l0BK6MTpFe9tWl1QZgHnQwRICkyUfjYTVG3h2P3eT0nS&#10;R3qkoc8bZPp0xFijTdmUXpRM/GN1nxrwO/vQgqGKUIRioRpU0RkJPqQxhEQL3mzRYKPFu5pMTnFu&#10;MTeZ23wY3NcaC1vwpgD/9WN7A3lCjx7GL3V2K41S9FD9CopJgltltuZPlqKCfdTCEieiSB2VllxR&#10;ZrU3SOnMTZD0Bf8K4j+I2wWYqBxFnzIvHPMGJ9bJ1B2MyLIVKB+5UGhtRLIkKy38QOM1mfKYAuhG&#10;Wvh7daNSLDRVV4ubc9waN7s9p043+qORChLXLEJ/ewfxGj2P2Z59Wuo7Q95Ngo6cYnkIWpwG0+Ki&#10;a5aIcYeCkjMPQ6PeM2u7hSJFjjLVPh31nRjfIExkCHFTQonGeYQRkCiz38kQxDK1OkkPzGB1+D7d&#10;vSpfwmWb8j1fmSlfD+1ieQeAUJH+D1fdu4tRuiEC9Q7HLospMIDgqH6KculOSKckMHxAi6ze2aCD&#10;reNlKNdU2QiYTYQNSuhYqcd1+57L1RvSY93z+xj+LHuVy+QAbhHo3WK3qxDSxR7SA3PT6wrRCSsP&#10;GVwqLpBSNBBw9DPPh2hAinGaV690yH2GHetiEznZcvZX8S1C/6lDzoRk5eyB/VHzpF8oxe4bZb/l&#10;XBwymaz6LLQWkItINliQrXf9FURO9U7ElN+ShaRoeOfKcJ9iWnNIZee8bL6nYtrWe6iIEKcs+1oE&#10;ne77d6KvZu5sqsORyihaEDQSN5llVRmiWsinUMrNWGEutII34Gt29lTR8cr2EMDdUNiTVFtOgmJx&#10;f1EgYd0ScJhheJk8D/EnEs7wL2mDmEsVDdujbJy8XEaigUXnPmh0mnh08sWiDLCklpJl7nTyRcLp&#10;bUBEXMb84l5otOGB4Qx58TG8E7AJzhptaSY+tj/JubbmFK8gP0yZulgyP6aw8Z+wYEVEKeiEFs46&#10;It/Lr9sR7UqP77MJGksnWlJmm4Lf2gUGurpy8TwnqiL7RuTcFZ+74qajhcaMKu7T4ayWepA7W2Jb&#10;KGDUMJnetkxy0QObGBfTsDVzXcSpghcfG9SwRbDOwbTDQOtrihejG9xYUg8yyHNSVD4A5SJio2+T&#10;PYvzY7VgbkqLWJ8i6EkAef1f1bF1sg6akB9LdbDvaYkRQK97i7C2wleXEbfJ4iakWDDPeg6zc/oc&#10;H6bjywY09/X0ft3R5Z/L/WErZqr+GKJZWmcfzFobM1vl5+UwdWLA3vlNcWHVKo+K6hlhmh7eav/N&#10;FRJWGGjnVQi+2huxj0e3gwkj+V4s38InKynBTJTWNFUo7uJrq5PdQW8jXshXr/HI3cXUQLzxhFFd&#10;9x+9FzkkUh/2vT3mCZQxIaqFqeFEnH+xbK2RnWABVBEu9RwVQsgSUsxXROzM0MjVs5Ah7G0cp3N0&#10;sjFT87nRpfFTS9US9uG0pAjluHTIygf3xjktVnpA60mhqvsASkj4OhNiJR3yJIVjgZKksKPFJCsg&#10;oMY6iXyYP3bW6ZGZkKxGa5SEnPlP//M3v/n9f/7yN//7X//Xv96QS4ri/cgY0Y2fPd7g1uh+0Hy9&#10;9LUJjkKENVk1QiAKjd5hhSiuAspwJfbbRuYNWYTIeWC+TFZwMLLEpvz5EU200MVlKK8kKrm+E1+0&#10;afh9OcXooIfwsXcZtrlAr20W8Z1ZzrSmUbq/suizYk0j6Td8A+QhbLLxZEIyxin8mM/+FvQr8yhA&#10;v1X0Vr7khRvov3M4nzulJzgVXbRCqwbANMxmqlBodZVl/axYWJVzH8SGjS6zFcxBW3t1nt/dPTHy&#10;4C0Hzero7Jh3SOUsSZ6ILo/4SlLpuFU7hzLjYK4CkudSxQo+dJyH5wl1nZ64CF1vA5UBGyLu7xOx&#10;mqvoprpb9UEeC0VY2D+a3NgUPZ0+VYzS+Y7sZHOwMjn6WR3j7jfj75GYoZMn7CNmvqgP6xJBkveG&#10;Ac5UYnD5WYj6c6wwSPReW05aU+ECYRTXbgDB6LLwz8o4kejDj/yUkiw8bKvoqoPmmiUky+bIIgkN&#10;iGpQineB5IlvHHesbkA0+Aqe7kFP2gpmYqaMPTeU2TPG+qbQDcebmwRkiTUmJDgrDEEOFRg/st1J&#10;0+NCtJvSyWVWQ+P1QyyTSokyehV2yWYUjZwlKy5SGdIQygwAWdS9XzORby4yqVuhAYFmPHptf4P2&#10;mShF5b1Dlg0GiJ2SBLottsIAc45ltheq4ZMxXenBOyQRjWYfoHswzDlJSaPJfJYm/dKa3nhb6gK0&#10;gUNrXgAkDVMWkyHrBHp413ySyISqisnK90SqjSJp2KM9ha7GfC0JhkCFKwkXoZFGFyLDxVPVvq0S&#10;xEil+NnGfy7w2yBkkzQBV8azmlZYR9+UBWgq6F4uYKaUdAHndG8TTEU/ZBW2ZxTC3NGmpjUAU9h1&#10;qYpuqBn/cQV/6tmIgAdyaOMdVTW+U63Wx461vbayUWleMrn9YMa8rFJzUtMWTMH9QtnC6ZjsblaZ&#10;tU2z7mOIyIK1qr1XPH05RcrS3Efdjt0qIwtcvI+RhqB2y+h4E2wsJ2FHzls2cq86oeeCpp5iJEcl&#10;Jl3O6XUY28rtAIJ6o52c64tXKYzCsi6tfO5HqPJzwijyLTqeQo4UGliRxIjYSdaCWDsrzBofTN0v&#10;Z2cRK9Hw0x3MJ4eTQxWly2xHFK0Wc3JvZyw5GPmyK5CQbpnImJpYI6h5McwR8Qlrqq4SCbOl1YI9&#10;Mi4ZVwxGsnamsXKkPqayW8EXS60IyLKlVfWjkZETYemtZIZFNipeitad04Z78ax0lPNs42GVoYEr&#10;3OpEgsirxCqnM6mlDCMxmHvAJ5kG6ZNNHvSGzzFDOZc4AlQF1yQun9vqaxq+wUjsLk43tZOYk6hK&#10;tMJdRDB3OL0c4Y7I3o/mMlfHaONsupgNR388Pf2TP32Ow6jG11ej/HZeBt6qw/HN/MVoloKi3T33&#10;woN2+A2iYTeVdMzuU8i7noQgoAsmrjisfBR6b1RBWJS3K+VZFJTMYy20rqRpfWNUVrqU2o1a58MB&#10;zonW4+vr3m+UQZACxwihTSGOHYNVZ9bl6CqjJVzO9tRdcLpSAVtZ6CC68JKwkje9GJ3DLJ0fYXNc&#10;C5p0PsR2LyZAKIwApr/eSGfpG7ekYMA81GHTNeHzXAAjM5rL/akhbpU5wMvCGF9PEG7wVTKiUp5Z&#10;7QtnKcE3k1/6hNYMHfzRDjHi5jTnQzdcAT+eBm/bxJI4PBQjMET3nIlMsRnfmKjhM8nNv1i8wWSP&#10;l3iTs5i6LpCDRIbQhZL5kmElccVUZYJNoQmxUIuEE88IwPjZhQ9fdTKLk6DlUks0AelAHN7Ai8Dm&#10;NjgtBdqmC7VAuikfzvLAViEwBC0KX7AocYpnagB4eA9c+eolTnzHUx4DL2VV+6vra5nq+859e6pT&#10;7fP5+F9wq9kO70awFzw3HqR6AyixTDE1N7TeXk0vMH+QAC2soX0FAaxJ0EH8NCVVj0Q2AiplUh3y&#10;49v//oMhj2+ie+wEPgt1bR6TA7Iu+2qLrUE2ZCXVg0qDnKcRJQmEvobufZK7FOizWKfR7ieidIJb&#10;Dy5HRmEj0VKzlgK5A834UQETdeFD7pl8/Xk25hZTRjpYhKY/B7A/XU1FqXMdjAJz2C45Wku7qdKk&#10;/lmrTKm41jImfzVR+hWEQZga6KsCaiKYKSxiThrem/3txA7V6xL06CsILQnOdTSMJ1mNmaV6jlOH&#10;oW5w5oixcDcP2ia+hGgHQRql7Js/lPsd7AtN0aZf7FVcIybAN/XCY7sMmrbLhwl5badc61QZ96Vi&#10;8sHFWfw4dg5Ab5F+GABDURKCeT64GpmWXpAjnYRZ8l3C6fD/OONl1o6nfgO21cf5u/EbGyHDYVbh&#10;tHhF3GvqN9a8XVNT568GG54H8QsgrWp8ocfPt9TYlAGjrNG8FU+u7o42uPPaYGnNKtNQQg5MTtGY&#10;gwShIDFEcTNfCK7uDSSRIZDwWLiudtuma+JAQohoWuGbA05553f20cxyoGApxWi9uJdchcTWwfQl&#10;Yz68xLV45YG/7NTioqUiBICm8oS8wFFHbPuNYkmtMpK5piaMU+GoWqZT+TXdSAwO+cIK2T2Y7L5B&#10;XFzDG4f7HM8pUC2OANPhAhhb4bDRZD9D1Ax+Qw493K88SAWE03qPQqkOLuZT5JuNjojHGL7XbIx7&#10;jewWDMoATiy3IueCq5WR63N89ivBDJLCkg9ZTyaWOjRaUy9H0FlsHak1JY1oQZxhYmUe1pY2ZpOi&#10;jjV3NrhZzNDglIcPSSNeAHtS07s7+2E98SkX6HE9wtzm+mYxuLpPZfc3QckkAcVH7TrkRahHIx9p&#10;t4LtJPSnpfa0FWx+qIWQVysNGXGEB0miltFJLm5SELoRN/6ESRcriDgk+VR5dGbKIqW13CxbS2Gx&#10;604SOrI5wn129e10JNPUlYfUVr534EpjH+DNo3+MZrgR5QVijfAtt7c2Nr7SY4DBnNhC4JlouBFt&#10;na4E+VitL2Isk9KIw4+WTXqTdFpr69Qlt7ZOZVY05+2lBtdoTGiooTWrwCf4uQFvAfN7U52kk+i/&#10;KT9JUVeulW3kRmJ1SKlxvFAxQs4K0fhWvDJ3Rk+rFjMepMGiZZKiE2qpreMkJDzUXtEqJv/DByhZ&#10;dE1rFi/+28tgzNMyXLMQB7sUDdB+bi6Xn2CtfeZn5zBoFo2UMIxruBWIPB/A6H9ch0Uu0YJC7wmn&#10;RN19uFuSjIeDeNd9V7zrhe4A0l6pHYiWZS7Rmp91tME4K69tP7RJZ/aqMzux+OQ7z0C+19pyZ5kT&#10;E9VZoww4h8QdzvlAWiDPEeksw7U0SPl5vVwGnPbvsyr9bXiRMVgesNkSd2kNNlogt7oKm3q5DPgB&#10;2OBwdcjzGmy0wN3Y1MtlwHdg86P5rTA7ScJfbzzZ29/udR9vPNnd3sBB1E82Nvf28ae/swNwT3Z7&#10;m+Aenu7syd/eTm9LCu3s4u1Gf38nQJXlEkoGKmz2+7v72xu7W9vdPr/s72xtb2/uIdD+ZHtjY3N3&#10;t7exvdvdlC9bO9t7e4JDb3Nnf393f2OftfhlZ3dzv5+bMNdPwisut7BBIj/u7KYh2k89QgGZTEpB&#10;80bphEtWCsXdhyhf1ZB0G1urg1KJRoSW9UDVPHxnz1TvgktvagVb3Q5Jrm9F3fplccrYvjkaod1O&#10;u3et4wCpA2C+PhTdZ/HURSgZhKwkeGThSKGp7joyTBD9/jAejnQxUl/L74ja34/MuMsbRGjxgPsz&#10;nj4/+tvLk3MruhjOAkIdmZKBBgt6/OZm4c6XgR6JE8EfPtWhQ8LVGEmrw6dN6Bdv24BL5uXbESLS&#10;4iQLftox+R3kAthdIFBEtlNdzcnn2Fjvx8VbmScChRc4cmZ0uZiNqOWMABsKnBY2W74DLBC4D9wW&#10;cuVelN7q6hlc0hYMYiLo6lOo1KVBgNTK4wDySWRKZn/crARGsbzpZ0O28S7xx/AdSnD2/C0jszYn&#10;nE4+jGbx5LXVsX4t+moqPJhzP7JeGbxycaBegYYZcSogJhR49CVQP484ffXmaoFwx0Rd2CgvXkoW&#10;Cln7/miiVbYoM6CySQC7u0Uh73JybSR81WNQAdFbImGcYAyze4N7IiYyn2l/+p431Eu/299TVsU4&#10;aDCwsA6cJVkkVTQSnhBD5na5oDz6JYDmywotWJv77Mt3KS9qiTtPcRo2DlukK7ispECSNzU1IrAV&#10;KJZjM50aAGgwT1s0GP5NjSj7JSZL4UDAQ+r6+WCGGBDpScKNJ+8Qw7g5lzR4rr6tlo8zZMtL9v7B&#10;jFdRUoSzNmsDExxKC0j/IgbsrobYvEbm2aob4KKVnD3Y+tri+nSwZIiV0eG+XeCp4KqGrbC1aQDz&#10;JbW2UrwXo+05lxbGlktFEK1lUt/zSgPKthXtZ29VxLeE7mstgceJMw32ku9LUF7ywcTh4xq3cH8p&#10;a5iA/SnMstLaYp3VUkXlqJV3fTs1nd1PBUzXAqbomWc2mO0STTcb7z6BNd6s/gsgoFbO1iYHWO4B&#10;xkkdreFEo3u2F0Yi5yfXUbnBnfToyHxV7Go7v4UGssqV+VQAsqEQoDxzwf/q4i6n1Lr4QAtICZF2&#10;+YyrnXxrbluS78IFk7Qf20Kuw6QWJzRBviCSHWTBg0iDWLTKZZaF33PczedlJD36aXR7Lo6jOJ7E&#10;deWIVQMhufcBophAkyqxD9j3A6OpR9zogZy4Cs8cP9unWm8rxQpqwIGXMGlleVrXZnut4RNfsEmh&#10;BBkMuXlaRyv5xLmz1F7xTd0DH1ijhnGC4E3oxDCJc+NwVIvdCIvpGQY4IjWgwh2Hc4ozakG8NMfu&#10;6yKVibXaMLmQ2M5FTUygo8PX0pga9Q6WK2Y/JQsob4AZEBEPUiYI8lBW78Felt7w8KrklHnZAqqa&#10;GF1slW7RYnPKWIiE4+Cl24Xalcn7URNMtptMivudds6UaJeZGTEb529GDIbbGTAr0kesjKQwHknW&#10;gvSe0875De7atrVtTWi4A8b0WiHULfHyjnrDm/ftq5gcQkK6BX3Vok+1Vehqfn1J7bpmPpRM4HRt&#10;S7328s0SAnL+Fl3EWiOqiYjqVyVhB/rNA4GXX4xms+mMR9DIB0ttcszM9X8QeSiaEn+B24Llw5ul&#10;jJJ6pE8cMcHsGi/uoCOZphxoNgHaWQix1sR9mCPgRnblYOQIFRtrqbL4YyNabSqSzZ6L9FimO9yK&#10;IeqrzNEQhKi1jc2ZidjPoS28wBqZrY4l1bocz29wSRPBwXDlxL27oKBLdYubnIuMITtuyyudjmhs&#10;oVkyHpot6nT++McS0/vB/9OfCokVy9L5VIg6x1iL/LTgqCZWyWjltHSD4ILpa5hwITxE8FNeGJbI&#10;iBFNVpCZo8NyunEKi0JUEX8jCzUOP7MADXAhB3EHGEoooXzleM+nuno8waoqZi2cwLVuhMuOOpoj&#10;FI1hSC4ot2sVSaEES4o8e3l2/ntMAa/yBTsUkPQYoxNegiqShJOnQqhvD0F2JVq0olc/n3N2RUeI&#10;M6Rzrj7Pxpey3Fa9vwx+qRl1PEsOG7PBcCosUqCUEsC0fLQ0Q4OVkfdn36Nri+v8CGiEb9fzUX51&#10;Pb/IX7CyixMw301/ZiOKkEiQmBT9VBVlqlTY53WyjuD+MbD0AsuiXvftS8dXSKTksuHmej7EvUwY&#10;4w2RklLfvXpx9rfhDQKdwlxgJYKYKOW1iC7pzb8Ji8qIHy05V8aEI7KUQx9nNWqXM6xLz87fjy7H&#10;g4SWmap2FtbYFBdw3vNMvcjW5Sf1Ck14OigwO6rVmB0tt6KFL2qo0FXvb4X/QaL80Wuk6eM/+W0n&#10;bWmdFWPB8egNb4c9P3r1fOWYCgKrvSWlV9l/B/QCgnXGRL6mRU2vaCZ9RDSRMLojfXb4Uxv1cXDk&#10;Cwx582Nu7Te5gDomuRURuUcf2bSnCeneQ/umnuMdEIoerIgLk0idh8DRlKA7yKWF4JjDqX5wCz2Z&#10;b9/RghYKLajc+KLsHT2i/JC2kEslqCBpIPBHQ+zKbB8IYB3PNXSWd5SmAeticImzwD6MZ9PJoxP9&#10;+57JLhy1kbQxnr/BqfVTBISQZow7wcfz7v+YXjzpniDJG6Hmm3eDG94U3n3x4riLd0NeAQLJkbL+&#10;ajq/ORNDpLuZcI/IPy9gKLApETXmi+vr6YxfLm4V/jXdidHsSfcrHTwTqjIdwIQF5yeeTye+VDJ/&#10;9MqwQuuTG+xCJxrIrZkrdj9z/JHe6KgFczzGIDedPCaELhJw3k0v583W4G1gmLD9RNpqS0u4MMoK&#10;aqNwWoGeQxOTTAf3HF05f4eJebqAQB+Qj+8GV29ukPVvGuql3yB3J5R3vefjCVKHWZOftZY0FLJF&#10;8BJ4/ET3S6baAJQfibR8+eXJ5PKlpcb/7rdffnk4eosjfO3BH7pI4BiiSlfl8Wg6vXqF9RnJcedy&#10;mtwn8eWXR9PrWwx1727+0E0fuz0soD3ub2zsaOXu2S2Y/X7exR240xmYDd/+8kn3AGx5yarzLlrF&#10;rkQ8JB7fj2ZzpBD9IbXSQ5oyrZENTObIJoxeDObzm3ezhRtCKSuSUy/J/Pxz0BGZ9ZfdBZpk0bZC&#10;tsIjQFr67zCgejz3i+n/CRu2sR42tReQMbzTd1yLxq71nIFU6b3O+uptGsWUYNrzb+XygD8DwyAU&#10;V9hFt8CwIYOM91HzDmnfY7ZRWZQoMz2SLonfsG0tULNIB/z4oSuWEh79X6qAPpajnt3FYaW3MhRJ&#10;+1JDVtI9Lz2ZUhXlOkgT8QbMs3eD2ejyFNbgGDeeq/lyUspFe0b8Evzvfutzf4P7u99agaJHqSur&#10;mcctNyAY72MxMhuV7JlLNMdmFQNQGMRwEe9UX0+vca/W8CeZNh7eCrG7mzavFhbnMvoS/ZOuVV9T&#10;qu+unEqV1XW7T+hjSQKnkFJkNQWefv+c5LfTbF1IVgl7Kt0kzEpMVBbC61XAv30QKqn0WlSq4c35&#10;98+PQegXCxd/KqkJc80mePc+mU+XjIU3lsZtnFRtOT3qjQZlyE3+HWvUjDJT59joitZ0NmnWP/mT&#10;qW1HSostCJPqbfHBFriObA2uO6oJcFkuA84+ZLheM/e81lX4KzzM2dL/pcOkAFKqpz/bNOEc3ycD&#10;Rcdkn4/GcMv1q6v3FP4Eulbx7W2jfHHfpri3tIX4ITVQQzCRmbmtLSpr0ivFCIQzfBQHKLSndcoi&#10;pBg4AA00ZsGPXUUKuQajGy6D4gQ4+T3LT6SKe3aYgmkD+lt3HWl3PTR8bf1t6bA+KnpM6Owd/nw9&#10;1L7UWIH89X/3NBep+P+N8B//PVG+VA+V27qSiImQtRHXFDNHnRW60glqYvmpWVHW6U1fThT8FfUG&#10;hmq5/FrMlduBuvUXL0HdOloCahlHX5jEqICQAQASSbgfICnaAojSRJQeAErLNmGt9wkq9ObV5vHo&#10;jW5vrA4X46vLI7hkardtpaqSXXacoNC7FPuqTpC/l2pPr26v31kJHs4TKZMLKGCBYZOEjlRkOs48&#10;wcYHOd8HNC4ABZjBnai+Pj9D0EscKXGRmDrB4aE23JKLNBzeMPyyD+9RC+sXJZkgbLZIEVrpdL5u&#10;8fQIz59L23zQ4k/6aK2vWMivusD4jVS6t8S509nVxTn5vC2Cr1s0bSDr4C9JLO9FaUzryBgHJDyg&#10;V2ApGbapDNeBSzXX01AitmQDDHDxdUphVh5QZcb/wdLtikLSDeWh4+uZ6CkoFRwKfZeNQOaLLtrQ&#10;p7AjcB2V1AUYHfjs2CGsRLDQvlFAF3AEbTMb4nxxoaigAKmu6FrvQEXvnXgCHTuKFa1pRW2t1T1S&#10;nKWYxFZbkBBphldQyEu3/FZ6Cewhvf+5rCMmeqyYN0iP8zudLchDY0eYcOjLeuGi9aQchRJoJ4Ii&#10;QvsQFGB0/3MU0FTK0Cm+6RZh46BTqZhl+UOt7XqR1NvEaAbslBtxydAkQQTTFg7t0bW5flFURVQ2&#10;sF/6rUIKklIcFJNYXJuzNQktuOhV8vll2bsaDOufNjEsRUO4XO/ecomyvmTJzrkWJp0r2fgikv/+&#10;NjTWakhz6OY9pC+UbpGzl4OxZATRtEuHsdtS9VfWlUku/QpK4YOMIBBM6m7R0ZejCIlAbIVawEhy&#10;kEDgqvW9gZ7pYjfaInob3a//S35StB6es2Tb2EWksXCOt51lm3bJoqnYIrwuuabjFt+1M/lgxl3t&#10;9xkcXblKmSyYrRpqcpnULplV4p80RssmOS2E2VIAApnK8bgeyqiOXn0zmHsA9HQ6Q4DycMGOiSXo&#10;M5imwxwO1KdUYGDgI9pe+G6Lq8vvpog3zXlf8WB2jBLfD64WCJEjN8smpCjb4j2IeK2CobKXRr5E&#10;Dx5tCDvebeM0cVo++q9fyZyTbP/U6+/ZVLo6gmfylvF8WDA5FkWPD7FByITEp79wQ9rtMFowagop&#10;Wnq1skPUAroJKdQxAXnCd6WpOxTYVL4KkpI3BTjYa2OQfkRVimT4Z4Y0P4l9cHfAt66mUkJGyTEu&#10;oZl/YOW6RkH5ilVRH935Pb3qpjr+KGGYSQ68M6JWLumdwrIrr4FPeiFD2nqZple6mLfLNJOqpHvL&#10;CsH6DyMkMyKuP2qKC7wGABG0gkXpLIdXkHpLziIainjxuNQ/hESlTOrB+q4FfwGa6mqqXSLiQshG&#10;IlnGP264lY5mVXq0LMH5POurjUdf8ZaPUySxF6eucEe+jwVgb9FJiUsa15bLdK4Dxn81sC2FlQJa&#10;J1PDdy8EA4aO/zCd/XQgR+uDjz6c1g1UNcS6FZZxv+XRjJwEnUHnXN+Vgcpr+U3U8COfCxbJkyQY&#10;rpEwLPIi6xo95KPng+tuYUGjtIlSLOtsMyoBUImbPw+0IJWtVTl8iQYD/vU/q3mUjEm/TDUWlRxN&#10;QS2y38K0XEHzOLYgCEsuZRcMhobjl7zhrMcZGcGm6HccOQysnvWSwPAUGncHWaLsZ26lfO5USQ5X&#10;o6qViMaeXHHiqqFXLLRoVOBCiovXSThKekkZtWf8KJ+irF66dNYGB66QEYmkfy1C3aneT/E/Y6Jl&#10;gsnkjWT8YSHxcnT5BisM5ev38zdLnn0hb4Au/wacwODFGybHd53FUhDxCg3m/12i4BdMqrIZQrWY&#10;VV7W6Vg2OXx3XQ0R3JDMqbCwhVMcfp6/w6/x5c07ie0UL/luxasBqzVraDCJx6UgTlTA0ugQj0Np&#10;vNEITmWBnLKWRHsr+V3CQ/tNULNrzEDh2dQo/mRSPYElB7mcZCNNnCgsSUvgY+UiKQMqbYtnGM1b&#10;l8+oP5SnuseIVdLLH4T4tQsnqqOjtESARUvwTo576heLDfTqzC0tfNVyDS4X0tmirzzgOf0imMC1&#10;S3ixWB3As4mtWx3eilHy9SgXTL4/Ho2Q2ns91rXOebdWxjgR1TYoQ3XJwAWtavSCWpQVZpb0lXkf&#10;PjQU/XqNoqcVzRrctPrkVqD2Pi0i+fu2JV1/Fzslp6+xU9r55u9YeDGhRqAwK6xfKEcBNfori9Gv&#10;5SI5S9r4sGpJUpIEYjxP6nSWi7QKBwg2LKspDkPBXXZ3IltQ2CP3aD29L8GkRRcwYgux+INksCXN&#10;HmLPVGO157Zb19JSOICqWZVsDoo3mnAWeE/ZEX+GtX05K05mCJo/Gp+QXlIUjUr/aZelGNHTgd10&#10;OlZTQFJC8GXVwOWaHMWUD5SEcyvYp87I1NF6TJLJ/dzSTSee6tuqeqgCYjl30lBBCGyOdBZ+4Ai8&#10;61t/ijeldfSpEF54s7qSXLgopI/vBN74JKzTYGxeRLVtGB6kxb45xDv529iVecOOozmXVGu2On12&#10;bOpel0BsKrMV4uiviBRlxyKgqMBd0DpLqR7mmk6zYiLJSsZM4Ff0PuotielbAcm1kprWNeKygooW&#10;w9YoOIEBhgYRgkcYG+Qug+xzoHSjVWLOh502Q+XB8jxXXa4rBqmvTiFBL0dvRtgcjV3dmkUixO7k&#10;uV9ghLyS9lkxZ720tNxe4I422bN7dq3zb+hb7FzonbrEWWLY2/QNfE7E9+66ftfJaPbE1YQiItml&#10;4QxU6amck0B1FbrCKNp+JzHKeYanhkuxQb2IievxPZuwwABKV0dwSM5wPswE6whBYASv4iU6k7fX&#10;djpbusojRzkR9XVl/QwmkRjZIKgemjRiExD0Wr4KCcKkIxFeyikJBA50nRW8584DPmsu9vEp06dx&#10;XLm04r4dO+VcdLMoOcwsBfPBPzT+9sOvgqBgUNgBvMI9eppOw2KrONEtmK2MkIBUi/EQIAT0fvDR&#10;jIitJOtwGAY/T6pIJtYJIzbWGWCSmOmDYJhnHsOgJJPbsMaZCx5eyla4Uxd7H+VIhsALfYzeNOyh&#10;+/IK6TvubHW2JjJqao5txl8OP0zMeUhx0eBWSsNq2HEQOiRDZ2hp4vVCsqh4OnyekKtauROSJ2XV&#10;2egGQRlsL7rBKXrQFAY0acEpAl/kN7RzbDe5IwlzDoaCt2u15gaKHKk8B9SrL6yJMe7jqeujUDAW&#10;kAfS2xb3Tp77PCUt6GZRksr5axy3wbfUD0oUBSMwvO1J6IM2LMGQL55ho0TohwCD1dHn1D6ucajO&#10;+8wKZYx3kB7vbZFIhRJWxd3W5GJmQ+1lvIjR2zhsTcRRdz5843lu9+JrIZHS5+AkiUOpSC7lLD8W&#10;yFpUfTGXNRrVCV1CwzNohnqiIDgrVF+MMe96Bj/9ozRgtcwtk0fm+7u6d78AWggYcpKEfxRCUzeF&#10;ztUp/QTip4ViqJOWd7JqQ/pNsXYdNdYUVuzrs7DYQ0Ch2T1xCJVW0je+d+3eeHSI86ShOX/gGbiO&#10;TiwhBNozouTOGDz0k9baK6Lf2o8Cu05ET0aWCnPs2Rg723zQMNlgw/woWrlOBpx9wojEK2FfnpNn&#10;3qkfbeWUgFHwxnMNHPxtcnVrZoTGBUSs8ousRC7QYQWNiLP46fHo+nvJQM7FMQsJj8H1Zb09mlA/&#10;H9rUXDkvo5wBPsjXobA1mACA1YcPgtk6tKs6Z/VQJrQYY5jws5tbxMdhU+cYb2WyR2lL5qqr6eqP&#10;/zK4Hkx6rUWAfDfEsNkZdEd7xY8w+TM1zPyG79+MsGg7fj6ePP5h8/He5vWHxy//evaXx9/IwJcC&#10;niHSLdWcT0V1Jay+Ty1WR8+Oyfi8fODBvxrMgGTwSARaiaVD/Hzkqpe3i/fo8bfcMxGwzkySZvOb&#10;5YoatQpuuVm7/so0xPpzNpjM2znx18FPi6fTxz9sfzYzEoSMf5AAp94vwY/UkgO9L0tSxYhi9XSK&#10;TVHDw8PDx8+xl3HxPrysUTO/Wa6pVat0f+6YTgxmwomtz+bEc4eQ8f2VOJFaeignUsVWFGEf/rKY&#10;9DZ6qir3Mg1iBOmzFFUDeMxqXfrj0/tzK9cKNqNo7V6IJhsWu5hht6NZwzIXr71YJ2zVS+QbXCYi&#10;FF6R2Ydj3ePaFRvh7om+y00GWTK7XpipslqV2mtoTFkw0PTRGxjueUnZMER8VbPgHV/tTcZfB8QA&#10;kYkEYc65VkxQNOEcOg0QdVrj0d00zaE9pWOnugeRQ1OeSeDU8sH4r1iEG6wcjHW8rb75p7Pnt6Pp&#10;5O1fpmbcHAyQCaz55p+eTrEHc9hSqCY0iTQRUGuPViH+9PAurM9enQFl1f3YTGq7OnsFW3kzfvxy&#10;9HZxNZjFQr84vkffnd2F8PO/DsYtpMv4Pge6LQV+IVzF/ZWB3lywZRFG0fylNDOXYD0zvA+nV5cv&#10;cRbPRDxiJhkwXESt0anAz1x6S1EDOa5Hpg443VUmIPzCiAEgDxHxkuKojE31+B2dcbTFnacbjXYk&#10;SBMb44Z8WzQGDCzGYMli9FE7wDZkiZa/Li6mnL6hOI4m4wfLkEYV3jLxZG9PnhI1XjSlZ9b0WRBm&#10;AH/WIPkcC9O9u1E1WNYgr73AgbV7e3iscQN8yD0hmqyQDzGWPJ/WLpU4o1ZBym9GHz3t/ne/fV0N&#10;Nzbw08NPHz+b+NnCzzZ+dvCzi589/Ozj5wA/h/g5ws8xfk7wc1oNe6jfQ/0eiIPfgNADhB4g9ACh&#10;Bwg9QOgBQg8QeoDQA4QeIPQAoQcIfUDoA0IfGPRRv4/6fYQE8RsQ+oDQB4Q+IPQBoQ8IfUDoA0If&#10;EPqAsAkIm4CwCQibgLAJCJvAYBP1N1F/E1TFb0DYBIRNQNgEhE1A2ASETUDYAoQtQNgChC1A2AKE&#10;LUDYAoQtQNgCBluov4X6W4eEtgUIW4CwBQhbgLANCNuAsA0I24CwDQi4v3S4DQjbgLANCNuAsA0I&#10;28BgG/W3UX/7hNC2AWEHEHYAYQcQdgBhBxB2AGEHEHYAYQcQdgBhBxB2AGEHEHYAYQcY7KD+Lurv&#10;QkrwGxB2AWEXEHYBYRcQdgFhFxB2AWEXEHYBYRcQdgFhFxB2AWEPEPaAwR7q76H+3hah7QHCHiDs&#10;AcIeIOwBwh4g7AHCHiDsAcIeIOwBwj4g7APCPiDsA8I+MNhH/X3U398ltH1A2AeEfUDYB4R9QNgH&#10;hH1A2AeEA0A4AIQDQDgAhANAOACEA0A4AAYHqH+A+gcHhHYACAeAcAAIB4BwAAiHgHAICIeAcAgI&#10;h4BwCAiHgHAICIeAcAgIh8DgEPUPUf/wmNAOAeEQEI4A4QgQjgDhCBCOAOEIEI4A4QgQjgDhCBCO&#10;AOEIEI4A4QgYHKH+Eeofw4DhNyAcA8IxIBwDwjEgHAPCMSAcA8IxIBwDwjEgHAPCMSAcA8IxIJwA&#10;gxPUP0H9k01COwGEE0A4AYQTQDgBhBNAOAGEE0A4AYQTQDgBhBNAOAWEU0A4BYRTYHCK+qeof7pD&#10;aKeAcAoIp4BwCgingHAKCKeAcAoIp6c/ynjgZp43lXM2LEaxZ9mvaX4vc25aaMTtpRp8A5bWA76L&#10;c1Lia17Gg1sMuQaQbzJ049QdBktFqGwamxdh3WSg4HDj2NUGoSLH5fxiiAGivpEUkMKeJI80yOiU&#10;etXpnF+g2/QlOUTxL1HgYwXJGMcGohnl4ZYowBdWNKKrjzZ1U7h+UQtPoPqdSTdW09uelo1rjVpp&#10;CwAGQw/Xsoz+0psCUkL/kMDAw46n1kkLbWMAJ2GPJUj/7BIngYxvbh9/Y1tu8wPNlGtERcRrzpEQ&#10;esDyiDM8Rp5TNiIDfV47xIp6taPjbEv8EAcastddwjmTJfxnkzdTShziTuIIZM7BrcZRFuD77SPJ&#10;BrBjRFj7bzMc742VtUfekfDuDAeRXI3k7JMUMhS6mdSibWTTcS2k8tqPv3GJ15d+EAPOGNzIMKSe&#10;KAhUR8PIEHrBl4lHcmAILjXQzJHuH1F140+4yBNXeUqXwbqWYg5gfNledSPVjSUIy0npvYmiolwF&#10;kiH70XyelJRsnrnkO6eZBhgtXXOlpMmwGBqVodu0Gva2pIsHAoTK5mRGUEa+z7YvDQNS8yxbjEcf&#10;Ppo6mc48NR6ywZBEFvnW9AHhKeSMj+8wIH2IgDuo/e0d+K2XeriH1qSN4dnD+chGFhrTO017AdQS&#10;QWFgcIqOJQxarI2i9n/H0shcwScVsIW6tpdmEMhck+g6CShEtEUIWyB18lR/n4xxXhASU/LaqKx/&#10;+ZwcAD0w7UtiwRZSIoXL3hy4w9Zo7vGHxLP1GJoSPHFDgnpeBU9f5yoheI+Hgjl5kMdBrqIxORlv&#10;7XB1X15pwYXD2lCuVkMVJr2o9vmAIzEEaYPFqAscW9O6jYuQbUzSAI5ppYihlyQcpQ4f6zTmR8oa&#10;vsXlCEcBj8shREaZGl2fI9WW80CipFQVQqCXZ7cTnAp1g8AoXqelD+lHoLjOBMWEC9UF40B3+U4G&#10;nt3McIa8TKu6nEBudNmkehjQCj3+EEeT01aRgLligUfcihN6J6V1hMTwnZanQYI0fhHpVsRRKEmM&#10;HBcRZAasfYHjqPTePOip2n5ETh7YG7bRqS4X79/fXpCcAXW+Es7UENc1ItBI7CsFktjvIz1RhQz2&#10;GAfz88hhQhC+dEBncivYW2m4tdvqxriq6FpXOTSjzdpgHURLKHXc8DHYTVVWH2HjUJts4WtC+jE4&#10;L0qg7LAVLf0SEKdJNaWpGgOcA9g+oMtGpsPu37BO1uNIZ1UcdPteRK5W9vDCXNV74lnIuKKWbSiw&#10;9S8r1J3i4hYtf8QnX73FRyORmnxELlIeDnu6IrMG1eCjkSZJat2MmoiKWP/AGIvaFK7vV/qdMs59&#10;IM0TrzudD3qkmBt6npHNtrCR0A75gwp4Gfr0gBVWsMfd/kaPVxwJD1Frmfc3GalEi/gmjTYpBJQq&#10;5VdljMgKOM2JVtBEUqOc9wSfQNyV5A+geVSMNvkTvpdjX8l5ZX2k7TlOqfz4Bm0qfeXcPB+WJbXm&#10;OXavY51eZgvyNpFQjQg4uB57koFmpm3alrtCILEnRmCjlTXlg5//TTv30vmj1kFQRvldKFoed/wl&#10;Gi3MN1mhh1eab0DmJG3Hx0xOl4AWbuqjwF95kFxnUMwmTMnTTr5ScU5F9Wc4hcyY2ykcUjyWsxvY&#10;xTtSJFLW1CnXcmxTBvrA/ldfkO2SA+O6nd5cTs+wDewGAlDW0ZEHOggAKXXjDjS+QMKL5W4JFmy7&#10;SPtUVlGxKfucCST/gSWlfBre5DVVP2PvUuBiiy25PIl6NDuFaBNkm/D62XV2ZvLo/zD3tb1xHcl6&#10;+yEIMAb8H84F6AWVXHs4fKdxsb4USdnCRpZhyrvYKAZBcYY2IYrUckhdKYyA/PAgN89Tb13d5wxJ&#10;bYQg3pU0p1+qq6urq6qrq7vhK746xpWFETrPpjlMEvzppinur5R5PvdAEZ8RwQWKrX2myN0QsYAr&#10;uYU9RHmpgYZBSaTP1ovpfKGGC9fMRs5KSSJrO1LDSEPkcgGneUjfNTdipRubJsTbduRb6MJi0hsh&#10;VUjJ0jdp/S4mtZlAQAjpYWCJRrT0WPJq9psv5mM0jF8TDHqXMhiz9OPOC+WmXEKoD4aSHkMepOCW&#10;pdSmZPdC/BRcifATYLmUXYRnzOR7eQ23eOtiFFzzUTTOSv4oofnS/kgFAmOufAkD5aoB/2w6F+L3&#10;8tdtUBeEmSw5UM0gyLfClZ8eiysfKbJLYTNEMRW2FUytPptANq1oY4S1XQmpdGFd2MVSjKxWx9mv&#10;qqskLDXlG+sdtmZzxTldJLUsQj22zFaPtcmiEz0kMbRumDASZHZiBzrSes0mXdRB48mCQnLcK+nH&#10;ZRBNmaQhRNPqhnq0RBOqpxVQ3M7mYeSQneqQxJy1iybURM3cJqTmgwpKHV8v818PuBP8JFtpZ4uU&#10;O8UhlxIELcOSJluoSpO3KkIRsnOBA4IHb17pKbWfLs/PTj5gzpKASbITz/EBb8egEaeo+4jniHsP&#10;F2URBubL9aOKi9yIQE2NLX68kHEsAXLlG1f12Lx2eo5GPhDSXtAZ87MZGM3PBUQ+XXXlsG2s71yX&#10;YqdxUXYdmIjmhuIXJRmXPMMnoMxo8k3SQ1nniEcFlHikp+WlRISwVmGQkrVA3WgenuD+HUvvh6Fx&#10;do3bk0/g1sQ6c3XzG/C1LX/Z2amOUA93rIwZzc1Q6zjL6Lds5HW24EM1tfYLtniv5MZoG6IwEVCm&#10;ntEiwpppHZXMQRnf1VCzuV8azwvS+N+Srj64v13qZhxQhnPUBTS4Uzg/F6beVTAGrdjB0kbVNulo&#10;8fMZhs4YKc5pUYiNpGJIFSuJOIlugU0Jh7hplxTGX4CXFVls8Gg7kmHbPPB46434/kO3kLQgUIid&#10;HZqvNjOBgh0BuY1DxOg65QujXkXQ9zsSG0fYPGoa2duTXYGt2BUonWjHczQ+OWnZn8iO31ccLkkf&#10;eklQKQ2Jqw0l67XpLfki8yVseuiMFPdcpF8Gq24dLvHm0DusEQ4kmirofOsIe4NOSkZFRmQ4N0+4&#10;UTE/OT4f2OmyXgCENio7b+MS9w9SDcJ+331oozoMFP5p5Go6TkD5v1SmM4U14Mt9S6U6NwwtMIJ4&#10;xYaZlWDTeY/MkjFcmbD1Z1LR3k5oMnEIDwCRfmc9r2V6oMZL38+uj1/AmRDt2wYXeDyS2oEeLwk3&#10;ca1SyvjKR1oqEiOZT4pD7RLJYmF0u5I/i7FkHRyb9BkY1CI3mJmQIiJDyzTDJZXsLdmavMXSKBfM&#10;HYC35eaCpvGUyjDn9LrWYN0cEuaNA3hQtn+e3u0F7Y0vKKO/5NA+/TO6MGDy5z/WbvjaanRGlRma&#10;m8mkGN0uTXFLgFurOWuQSrByVaaQZDK09AdPn9sxmFozVaNfeATJi0ez7F8JVQe12T9Ip2LWGUc7&#10;ft4FDpj3r5GI98qELJsSsbOM95dgrfXR++741RwSiX/7LZGadwsxKqIXWOQhAUu/R0SB7R53eKYc&#10;FuQKItgQe4y3HsIDSSi94eudoGjMkJcI66RNfo3XFZZxudkjrD/5mvbes7/9Ga9s838T6tyPv6b+&#10;8Uxe8wyfda/GG1oEG3xXxx9ycg9FGHUohlfBZqJMUjvvEXXXvbnR97a1hZdb3VqFSqb1CIL+5rzb&#10;loA90ghupe69Wo3vVC/1FcEKBmNdajDirrzpaz1SS21lKKPUHKiFN6r5IhafPg5I+qxWThgYntHt&#10;N9hcNgJnwmHkQI4BivZHHR4cPKRR3s4qGEBrY9Mso5Cb0M3AlFvLqgGAPe0mS+tsB42Xnr8652Zt&#10;gG2vyiN2zTS9X9sNmPEUMUO7CNb7haKxadtsY5MPgTWgJBPgDgVXKeXRyDVDBlS8OEOWdlUyDw84&#10;YJF2G+CBRpgVjB8qlFsA0f1qLV+5Q5XUdCY0eFd9ElTEKg+QeHOFhJLEnvpEvyOzGsW6kRHOi3Nl&#10;X6f25I3M6AqflvvYi/FTWavuylp1KS9cG7IYu9i+M/HUn3ULEvKWQZJZ52emQU8u5yqzKHB/rWti&#10;sX919h7rw4uTY3veCYeTjqeXOIdYl6zVFQ//r3ZXlxAELcbtd0WwPr2cg9s9Zh3s8KXZJ4D3l6Ji&#10;PlJ0yeUvCe2HyI8f8Q5SVPk04XF7P3xQLREopFV3uOBEuTDHkjsOH384uLh549iFMrrT2vHStETK&#10;XBQSpZEZOkWMtm/hmL7i0WFZ7pkH4Y5Tw2VsxdWXjwwDWj3Yggw9VER/ZfkUvDwf/6fsH1YluqX/&#10;wO7zHVHv0ngJ7Drgm+ov8czbc497LpmW2Gx67c0kERs4r9iJ6S05SQCrrsWN0tPQc1qjH2dJXAhp&#10;oTpnXEA0ujDoWN2PxwEJpOS2y3AtluT+bqE8TxoFestfo01l2pdmPEqJjMj/Uk6sCny/y0pAHqu7&#10;MHohFWMzRos13IDEXPxW1GQPTM1BuUpDwGxKBNxygFeIp1eFOmHsqH12Lo4q/kpi4VYzjGcfHV+c&#10;/I7H3nD7KJiRvecfXkfhsMELdrw8kuqetIJjvPTz80PYwhxfzg8HVBkPeqo5HWf2Uo2GGdu555fV&#10;MbfqCHLUxDB0vYNuVjROn9alm1Of1bG3yjs2tiNfLweOdSGpOsFVV8SRq1GHxUM6V9Ueoaor8MzT&#10;6OU4nWsapyNMVdlaInOrphLQDFblBG09dfAgp0WtUyRmB6UtNRk9xOJHijASmQteHlPIhzgsJl7U&#10;hfv0uEoVPy0FY5RvhrYKnEtRgVxsi4uzVBQ/p62sTZDHJqTNyMAe37Y7wvXqYE9RxPv4I8iTkC5N&#10;wvmnXXEJ2FfVFh/KvtrESdVjssS9O4po0luVmVyqZuOkQLn1m0Pg3R8vNc778PZF+fum6Cu+KsLR&#10;IX9420FDUseDsai/PRSrCUnLYrea3aOfLYTcHfex2Wyjl6LF/WrtcskHCGWktdJ6SRB3S/lHFwKO&#10;sywQYg8fiMMwjNYH9K6Ut8uehnZ0lTcgmNSPo9vBgf4QwDAeiZyWVwZcAD6Nby4NvIXVkj7ulmIG&#10;h/KmPcNy3v8svz0tjmPDxW2GbUKc0n1cIDt/B+uU2q4O8G/k1oylA+TtilVgHqK680qXoXKL+pgQ&#10;jmpBDeMLEDzyaOtJVwbI6NeoYGz7yqrYp1BbDi5mwl1mJ9VcsFpvR5bTPcAwqKELLhosOypbzawa&#10;o/Dy16B9a3aUDN+cToXrgdKNu8w4Cbk83X2qt+e8S1f8AjGnVXneWvB2y2pQgJQ6bLNE//QcweqH&#10;l/tnGR1EAVd6C+KUPW1ttO6tBWaAb0uDwhzoHV9FKalC5gqylCPnS8BQbfa2A5DNvnop3+ATLTSm&#10;XlmjLFUSOcqnUZIul+vDySKlH3xhvJILquKGhHip9OljwICBghswaAzjpttigN+hNEQNxxTiHImP&#10;bJdzSOLwkei6mEr6EHS69I3soAGMNtYqFRYNqE4zK5p61nakZFHIBW/7bGmGFWvPBcOJHNe6CLqD&#10;juGXLo1LE03jkVGnt6Is9Er8yD4jfU7FgvdyRv1WrXiUJLIdzGGcostheYilCaFRcIafr1BSRW3U&#10;8W9fcOPtslHXA1NqB6dzeNOuISbnre671MZBtGIr0ptFZUyPV3zROb6wxGoiQ0Q+ZHMOHXd7x64k&#10;K7Zv9lHgIE66bV+LIrrmuubiwA+7vnq5mjj08rzARXZoUrTuw90c9eIOk6VxdLSujsFHV2S/7wlY&#10;d273a2PuBqlcA/SjlFRWp56VYD/JGtBSnM4FstxemT+Nk3vesqYWHrS7fHV8TozL7a6+lzXkRb1T&#10;CxDXWtwzpZ6dTMnqAV9VP8Tb/blwyRQZfWpfTVwulJDsSL+3Q91t+nsfQfr5LinYZCtSK+Aikojx&#10;fXZARfQYVP+R6JabzgOFGabHOl3Ut4ZRM65ECn8SZFFyfXs7l9AW7l5p9S+tJJVGSYkk+5U5uUcV&#10;GUYp6g5yIyOC3sJwV29QTq/rl3eWB0o2RUvZhirAUMTXybuzClOYk+X2RfbD/oshNwrLmjv1nt7l&#10;BlCLSvHzD4wSmhG2qJc01jhzKnrQyaArxMHyltlUgQZpUqRFfYYLJ+FXmtwe/tAEPZd2W8dWrm1y&#10;D/aCcutYM8pWSFpc+RBAyPddxZppHVGSyIdHVw2Qjk9mLgL0gPkmLeY5qigMjyk3d/xRcJ2a7fSU&#10;2mz27jkqxf4vJqrUT/zazFbJjiVHO3r1ZJayAyJ5UAehcDstIFqbBtB9jTl5dXmJl6guLKCxKTWk&#10;BlQ3uANssU0rOA8qjRa9vlro9aCSBYmmfRkwAKymRoC6C0wfSgbSy02ZbV7Kuh03Vi1WKuXu4N5Y&#10;Dvn4PTifxA3I8SOmSPz4/9XUXUz7TyRSLH0G6FENhVyI7ZvDyWnexE5xiTLGRcq2UGvfsWhOEDrl&#10;nd6pps8kz2q3+Ty/8ZFzXtZvbkRBSizas/Rgt+4T8Z5EJtfVBOQS+cJXXWSb2/HFpewR1Cv5ilhN&#10;HED0ARv6S5d45+4UaBDGqZyLc8WYl0ZNwXCvoswDFlaFtyFAggCiZSqjIiFWVlVRvlpGpQ0xWChZ&#10;k9vmKJZjiKGO45kkVaWOqW1I1IZ18zk+qYO/WKzcS64+X+6cFMzqRa/Wu7XliT0q4nIKL5cg6E2H&#10;x/lNKvTs5RyEk5tKc4TIDQUh9Hmrx1Ef9Rrwhk9gj/YZItO6JmJduqxk6xMJwHKZAWp6dgfhd4jq&#10;eIcbjKf/jFewEH3fPeqV73cgU0AMzzJ5MD8+3i7fXMzfzk7OTrl9RYZ+VFG3189iiknjy9/8t4s+&#10;GhlE4twknNC3OG6bSrfNpayB4k3pNMCtj8jg5Ape2v4dEIB2ndHUTwvZPBgoGe//KLVtPg5rnexe&#10;wS6dHo4p3o2Yy8kD7wt2TihaKGPdChJj5WIWvlTMjiTReTjIeWc2cHKXk8fJG2PEHVJiZP/YnI0j&#10;OE6zUVEN2uP7u9qDDOQStj1cE2myNAryLDXHkdJkU+9QyV/anU4Zp03F4D1OAjUdlo3JEs1kYZJO&#10;HTSuk9ik/JDCEvubk6nRIH1Kc9xiNILcys5YPQiCUk4L8af8kqLj3FPksBfUFmXKtzsw0k/zYZVt&#10;bb1lSh3IznsWNgmxKbdb+eqmmQwRE09aJx9ZuOiX9qEAMB7siPTD5Tstae2N38ojpgraw9ViqRYx&#10;zr3wyekvwfgGpm2VyU49CBeEsnjaqEZEDJ7bC0Vniao1SA1gLBO7cxmPpvbi4gKtAHfKKhQTLqsS&#10;n1y0ZJIWpZ1b1XkfhTicx5aV3NslXt6ZSKhdVjJFFAZpjA9Kk6JySaCiYxVaEq+SIH999dXBxfRn&#10;ex76yy8qD2VzHeyXX3z11WO6mb34t91b3M2H8L+uYahfcAgfV8kdPdv988HzvSfd5JtV3OPD+nsI&#10;l4AN9vv1t1387CY721tfr66sbCqcTi99m3dPL04ur95e8pjg9BvWtjvXvg2A6X67oZ0BiF4Qornj&#10;Vt22EbRIQsYGndNXJ4ofGNXwH1wXcXnOUIYj617rMXZm7nPkqgavCVszYETaRCIT8Ftb1cEfpiRw&#10;9AEe/+uMK6/Da1zSwInLke7+5fHu4/W1ycHuytaT1ZWdg8fbe+tr69trk8n69mR/Z3/tydbmwdr+&#10;ZGN1fXMD/21t7W9vPd7bmKwc7G+sHwiMyWR7b21nc2frye7Ok839xxvb8LwdbK4A2O5k9cnu6vr+&#10;1t7+Pn7trO+vrk7w78He9v7u2sHGwebuZE+ArO/uHeztbe+t7q/t7AHy1t7O+ubK2mQfbW/ure1u&#10;Pl7fXdnZ3V/dOZhsb27t/klnw/hfr2Ynl79dnP33uElO9g8sF2fzXQLIdCzJe+cIIv0OV85tr21O&#10;NrY3d2Ad486Si+NzIbYyACz/vb2fby5sP8mOEauQnQ3lpPZ4bRJMa2mxJKOvt+rFl2ZkbDyMVtOb&#10;uSOjjFq8EQWC9PB6is1OXDFIolVgYWGZGiuBkcM8MUCzQVESC4HlZVy0+Whjq6t4B4KoWwHtuskM&#10;HLmKy3O7CW6o7abbx9vdCW7b7U5nq7gLZHPmTrlu6/gYt0VsrOMKntXJSbe5MsU7M9snO93J2nSl&#10;25zuzAQE+0boCmnnBHfcrU63up3jUmc9NebF0eZmt7V+Ck/YZH29ezVZe9VtbT30fW5X0bVb1kiK&#10;+2rKy+Xe3oOpa5KWXWrCW2niNSfQHbrwa99nWl6rdylCqeFru2JYgh1C48xwdPd31e80wwSoPNRq&#10;b/U2u//U0RQ08l+6gYbfnWdg8eDeNfeKOeaL6FKLH7WX0tlNh5zfPrc0l65A4KMmOa//Q20pDBOe&#10;xe4Iqc2H0Wfvr2cXc6zC4j0vjNVtnSMvqP/ydgo1s//YZASmvV4bQc7p6vJMCWnMrO9n15jN5apS&#10;UlA4DmOki/XW/rcB1tURAn5kVIUkGChW7zeJNG8UP8lx4s9x/0WybY3ZjbEIzeABT0z965s5j2NY&#10;OgGJqA1TPOaKI892tPQoODTNhYBQuLY8oUDyOGmdM/BsgoHDPaNpq8KpNd6DqwsqX1lLblZkF1BN&#10;JhN9Gf4jQNqrDcPNJb4jGK9UzwlPFdN2AE5V2goLI9Xdy8Xs9tQqjMvSAIADXYl+zmU5Bya7v1ZC&#10;NAZOcP+Io3zvZnt4V+mV2FbfmaeN+gfBn83dvrZGo7bhzVq0wdbstpGiO/9yfDWPS0hKslx2ir1e&#10;3rs87zYtbFZWk3KfF2Mx+W7lPlruoDeyog0OveOp7en8+kiXwqi9gsN8cimBryrHZEZNWn6kSOEh&#10;97meIZx/p2rV0kkv/VnoeFsMOxGAMfYoUvWMLFjQxdTwXHnBS4/gKJ/ebWQqK7OtiLOptkZrsORp&#10;Zx6tabPsIZW1AiDI9BeZQuKLRyEmn88tTkv+KUsXmTS20KECcdFhSxlMDa8rTkAr6aW4dJKhpgHr&#10;dRUj2ld2GeJdXXdIviJGg0aKspy2BBWCJTAuJrw2qKViaEej/yzpvrQa66f25kGjp2DrxU+zTtAi&#10;dgl1MA76MH73RtEzroxeQXMLwaRwD+XxUl3rE/BEg8Hlitb4N6TV6Ac2SwsOTzpGAuG72yVVL3ZZ&#10;0ihoyZyW1SLzfyiNQ+U2epzrk+zt19IDhbDCmmp85Xf98lCG5ahNu9T0JRAGIg9K0pXIKdCVXEgq&#10;vD4cMrS3F7ou8eto9J1eR7yEXN+ohZ8isSJh44KPji928C5vHWXXpSs+c+Rqv/qOZ1b0cjJXYV9D&#10;PUrJ6spoFlQRKSerAVKNT1zXWIWLGtnoH7boVfNuASgwVCVq7inCjOmIn7d3ddRmKYpVHReHAuHE&#10;Dyt4N7AKyINqyCimpoMf/0lylM2+E9vYJMmDZhcnUUysanp4h6Khb29NbTmNcbpMCcptOsujAU7L&#10;GE/X8lSnqzgFVlQzcQ7epYrNDyIw8zM/3gKR9VmfbyG8z/mAC+F9zidcCO9zPuJCeJ/zGRfC+5wP&#10;uRDe53zKhfA+52MuhPc5n3MhvM/5oAvhfc4nXQjvcz7qQngPfdaFZXHR7dP9o8MXPx8dPv2vB922&#10;3ThCycLMN68vT04PcdssbHH+MeFl9gNL4Ofxzfk1dweeXb9/6bd+4Xb2FbkH7NdUlveZsJDcayLX&#10;jLA5/C8XujrGhqgvfu1mKYnYFntJ9BKtXMpOoAMpWlb3ivPVTECotD95996uRRwLEAkQQP3lA94w&#10;+K1tuNIYXqZywgrwEQOQ8zbsXY1LIz0MsGifn2n78rcrbprJ6u4x7c07puM2STSuyikC8ryzAkRj&#10;+ra7V2fX89/PTnXjaASQmqsqyT02qr4teLOH3/czXLoAT+i7Y71mZdD0Mkc2x1huoYplHainTYZe&#10;At25cFN3Rjq6K8sMZBjX2KIhbsCRXT3Nk/pWTHAH15i2d3PfiQh8KpalnaT4jMXSeYqLANsLyXx1&#10;kQpELyxPQaQCbTtxJw2WR1rYh0tWRO6e4xh7c9bh8zilY+NbQi6BRRs+mJbAhagOEeZmW94aKWWB&#10;QRoOp6ahDC46s+FLJl3g5UQ2oP5Zuix9rZl2xND3FqtP7QUdN84uykd3dyNhlIc9jV+70x2zis1Y&#10;/1Lx4Er6knJ6rMkpHIJQ/gIgRQbSM1WLE6kyXkcj95GHKZ2s1BiM80sPuSZJ7I8OXqIpJllMuB71&#10;wyDNkhHsnC8e0o5wcg9Eg9eLRe41NDsWig8vphHX4tkFQskvTuQKhUWHWHQ2V5737AUutrU0ZXO/&#10;KlFjhY0atal7Rnk5f+Oj5f9KT3xtVhDNfgmfJkm2ySYM/WFczNdIpNXf8q3vfKob1V+TffDeBKR/&#10;2oBojwPc3pYDsOALCXEbKK8cZdRrVmDcS/JugGcKxb3PzjfBiz4KtzWPmH9e24I+Ck8b9ID5egpx&#10;hzlMdq09QAATyEaopq7EEMfwKpbj72cXeLnrpDTQH700wcMppbWRg/M+yqwvGHbDfHGRxUh6D4S5&#10;SivQRzg273Qg5gqxQU8pluY1uj/koNXK1ms2+YA30eAAsDsjE3PKT54mNvIA1OEHvMzwRm5VMo8U&#10;CZLqLHwX7c6H0ZCZzronLQ+28dUrGQAblwzkzA+2mAlouYOPo1keBwUWUVTw1816z6ONRu37aOJZ&#10;6D+QRreJEim9f1bXNrmMfsC1H6+oKbygrPfLJQA5R2PoF7FGTKf44dwhY6UfygKUw3vY1vjt8oru&#10;U+HaMmDBknEVsoVv+SN6UG1Sxclm04hp0pQj4PnjGuWKGTMmrv4tGCVtI/mETafeyGT8M+xTDhd0&#10;1Mx+ZHSMdpN0gi5kxUgEbyKL2gXJFPJiJqeKp9iNMf83ZrccnayM4xB2IZIa6kDJKbnw3hK0JVcn&#10;1l6a5tU2Dni5L5RcwqWB/iTyercHxkLO2yefo9oNTpTSr4xU6VXItKZ3tfHi0GQHDNKv6mEB9gkk&#10;8nYhjbHr+Hl40ImUOdVHW62FENyhc2CX8e1OKpuWnwqvir+/zc7jHzbd5yMQx8Nir5RG4/pT93h9&#10;TssAFYxEoqhaMYEi2CehAvAQd/T/cn02O36D9ZsvDYxZo/+Y18uPzy6Orz48GpjIiabcoHMymRTi&#10;3VqRVBuhNJ29Kf7kzurjv704ONp7/suPL5Yf8VTJE1TfR/wPnOWAhEWrc+LA6TqnfTIsANYXkPgZ&#10;dUsaiBo+2bSZPbhOilqkB+Nl7ibGpxNANtvJsOPdw72nT9FE1fWEa/Skf8ZQqOBcv/ynRwKPvfx9&#10;9l6X2KVy9CjRZnR7d6XCZKDo6ME0w2t3FpU2psWF59TxNIPLHGMQQ6ysgWqOYPFq7R+c5VzkYZMV&#10;I7nXSmiSolEK32KtqG9ExE0B8cacYWZ3sRRF4jT0lu/BlA92nsywO48gf5wTNajUl9qy4IY7YLH1&#10;ak2pi8hnjjdjgaGevKExJP7Z0MeTddT9C8+Hmouk3KleSMETjV4ypXp33cEULgwre0/3uUVVYeGa&#10;ecFwOIZxVtV1ZTgmigNAWT2wNkwzlxI5Lkye//hCzXrdd+cGZF3Z9YfOQ48ucdqDHPWCPORJKpHm&#10;qAhoow/cfhrKwAadvl7NL4lKxLCXOTnDsqEE3nCssuhMmDUYjuTaQXTTRTvg+VgmydgcoX1II96J&#10;ke6F39eCN1rmduriwJhVTks+lZlCWqPrJQwy9Ehr+wr58LDprkxwrnvl+RcJoLf7W5FonZGsbkV8&#10;14UGMUyYruM93JXN6JcmXpTjFOWwCvJSC4JPcd5jGmWGTDpAA1pOtAp4e/0Hig6MP7qp94dv2XTn&#10;GuFdt729koCWn3m6oDW3KtitKFSURSRFl6PHwRaRVT1r12PPdFQcCz/OVCxe30rYnU/ZMj6wrHsj&#10;GQ02Q6rjzE5Hia6iRUl24bLyzXZ997hv6WYyVJQSPIlwCXaKozXeF2+n2F4AV3VQhFAiuV/H504G&#10;5eFGxHol9tP5N/PgXfYdEDA6OnK5Jl6rvTp7h+UoIwJKAXI/DLIrLPCfn57C8ZGjMUihNAF80/o/&#10;/M8//OGP//GrP/zvf/9f/44tJftPwMw7AsOFnHjtyrRvkI7lmJtvdKiaLlhJOYGS0/Yff7ie5dqg&#10;RnZ/GiKFR5GQJAcXsk1fZRWYmqBUliLag172+FBx6Ho5MXnQZplS+JhVr5MIhxzui0F8qHoqsQiK&#10;a4FfHv+s5vLdRZ7t/nT0/MmTwwPVgMXDAkAJ1GBDZLzD0k7Fb6hcEbFo1qiVmpY07xKG5PtmI0qQ&#10;4YKsLVh21KKICouEl+ys5RGqMdP9M5vqVTHZKahSqub5vMBQZ+CxqCqVrsvUrGAs7utDOjvy5g+x&#10;X6jXIN7RcpXVKHah3hAN5rGppQS+A2Ewvu+fmE0jUX/JbhQQmc153CijlQxLls1FqxmRM6jk0ncl&#10;hisYaOu4rEIL8AI5+9lNdTp2ZQ5S+2BxTF9m7fMbfNqZes1gAIQH9xa8qo2PytNfTBtZDenmtXXU&#10;Ua6NoSSopEk2aKKBy35eoAfk6VGWbJ2fPSczStb+BEU/34OH+5IVzp57GhXF+eXN1QnuH6TjRjHN&#10;o2HyoCKsAwo42RelDQOfxZ5yNXFoljsLBG62KKwc6KBG460PgpbdIUv6REASEN/rNJCXiGnOfI4B&#10;3jU20tUrjGogWRBDwLi8/ngZxAYYFLI4WWWB4lH5pQfSPK3TQ5ZbRIQyk9Kw9TCLTX/A+kV5W0e2&#10;Eh/JqEEfOGF0NEvQGuZAE9R5f2SBmw9mMpAI01MGIOzRD+SWj7UkgSrT0314u3tZxOnsao57CWHN&#10;1FCS+KZEQ0nV5P4kOPAWu7rYyz4bVV/22krqponrhviG2BYpmT2TbAED6hztDXLicHxVuJbcNFgo&#10;mleFT8zUgBCvrcGEEss7wWj9iYGE0s5EBImHwTrPAbFE6Zb2e/Ro9xdBl1Mcy+6HXxB00hreBNH1&#10;3zKmIEYbR0BaY9zT4tlFHYHCZsoL2yLrgWvpbBHNqMCxqFbRKJqbKJRnQxjk/FhAZa/R/gIok7yC&#10;TUKgGa0gY6x/fW1B5sYU2zuGR0zfYRLMFX9GR6Xni0hEJUV5Nqn2VMmeKSkWzxDxx6tXl+8Fqi0K&#10;5Xe1GOLCUFJh158Qlak8CbVqtSosMuZyxtLRp+SRCi4ofA1tg9GiLivZr3Vh+rUjIO54xoURE3Sk&#10;9HSUKOGUNsjlEIi0X4bffbAQTDnMGUNnBYfmJWelTm/OxWM5S4VfMYax3k4d8sxq3D3RAoKlK5aW&#10;y/V72oy79TbVyWPATdO1QzyBSAl5KG6mNApgryf7Ihx9cva7nMSQEdToZudVPWZCaebL5eF3l9Ae&#10;EZpQF7zAypjPlTUbg+0+X1Iivi7tHFkMhY0UmD8v8fu9wKhncRqjBIwwSVOUog9LoifkDBE2j5Bq&#10;mGLn6vpUBHiZ7gOr5EhqVJSz3tXl5fVpw4oJYBm/OTfBqdDY6W8Q61JKjf5lur0+Wd1aPTmdbJ9u&#10;rJ8iXvtPSboqT6q2gU2e5FNrN6YVJ4VQjFpotuqhADYRt9OHsQ/WVR7RQVLKJroS/9wtzizjn/IU&#10;rI8xB6qoeRalALAOeZOFhs9oDPTZIDFBsIAp8YQYR0hwlmDU4ZdPgQ8aZxhrjZmj4vky2lKkJwmR&#10;evjh4vp3aLaTx7AKlUz1JHt7Ca2nGQ6xPGiKF/JClFcC0Iv2Jf6Ijcqbb3/lteMUpM1Le+hVvAhn&#10;k+HW4bHp3jC24mb9LnFjthgAptEsIyk9dTdeO83JL2kikgfIeIRVTWGm6CtZuDfbD+1jXXV9ZEHG&#10;iEPov6GlD2p5j0OkJ7aIGew8udh29VsHiGPBIMZRqeDwNLnW1ZBX4CTDZqGj+OYtwo4Y7Mx2yg6B&#10;D5EAXlBZ8h7UAUXPj5M7gWyTxvsgGEgM3SbmMK/WdCRiUcXhw2UKT+HTS5buraehCw4bxNeLF3ow&#10;qn4+CPtE/rS0d8DSt8XLm6cXJ1ezN7MLPP0mJW1u2j+L2/ezs0Q3KTBw4MDKSaZkX0ObXq+cA7AV&#10;3NSwBYf7JBb9W/eNbxhyBtFxASmw/PjJykoclgV2IeZDOU/WRddI70tPZBqyMFWRBxylqflSt0kk&#10;fr8N9ldlyge6u5dfr27A6uRfE//r14AXr4EDsXyyqbT40zGEo6BRTO1WkWUHiHe/9E416VDvTNv/&#10;P+pJsAWVbXwk9qsDOlBILzARzH09U0YFsX3uL5clRMVdrs8bs7BuwRbOWWexXs+kH6hV6TSNVW3Q&#10;Sfqn8E9jtZfOgAOjM775kCwg7Po+/Qt8nxCXqWC2K1JhM5eGzKS6/hBrCU1q5ea0bHReQxWXNiEK&#10;WU2sh9j69S4+hH1psB/ixpuux8+2A76hEXNKNbbl2jAJMTEN+OLURsVDVKh+95WYLipxcfCz7Mrj&#10;Q1L/Xq5qY7XQc7zrL1bG7hhRGrivV0BzAeU/BIlaWAner2c4ZJTQtnsDFOcikMSBP/6rWH0C0ump&#10;GS7zwnrV+oXHivyAeMImlggVLD6N8ai6knjL6qvJAmFyScdFew9vQoJiRgja6PHHaPzqVD1Obg8n&#10;F9R1OQKcdyc4BKsbm9jwE8sWP6sbAsOi1q6PWFSXLmSC0hwcL34fFSFyVtAW8oGD9y0wW93Y8KKe&#10;2C/uJOTu7OztX+SShGjOcT6/hnkBpxsxbvb7ejzuCTELZC2UIkMTV0TMeTPwI/NHynCIKkpDCtOr&#10;l+3DKmWbQS2OH68Wu/fDUCObUONjIdRWJKSlmdPC9Hm3trySX+fUoc7j6wSf/R0Ex1D7qf3iFEmj&#10;RIycWyxQwBtcSPzKtyv7oCRKuFmlk2Q9bpwFa+ijyDLncD9UCmKh7DIHRQljtrmUN0j7JEobpu6S&#10;mGxaZ7wTTrVVLBQxFLAl5NgbYrCucMov9mza4j5Q1Qo4hUYZfjFj0IesrCEEZOnFZbyEMnH/g2KB&#10;OIwb7zCSfD9N2DyERTCdizbtW48QbheiYsa3wckM2vQ2PRnljtUvbdYwU8gMRtpq7hXHW2sF+H76&#10;ae3vMCA1D5Hc95DI67khBH9rGT51L3OJ+cm3KjjnyIjfcakCVDli98SDB1ZSAaZ3KmQedwMnX7BI&#10;z7APEdxMiWKin8sMiUL1m+uuVwRDymkhRVqzVirVuGPwojlW5HTb0yuByFYCS1kDGYs34G7ZCx0D&#10;C5LTww+oNLSLWEKSaqyLDHrAjmCzC2SnXxQJYJP50L7KQRjkx1GUMGsKqS13wVEUr9ysfpC82AaR&#10;OgsO3wTKDc6j8c/2uuSyrDN9mcaGgKE/DVaql0Mo9dHs6u0ThTXw9olJAAEOPkrij0mDr6XkKnkL&#10;R2eDOBkLdkodgq1NPmmw3uUX/lh+OsWyG3eBPgpxj6KJsbVizhSzZ7BeWy2PNcIHb96+PZdVfrtj&#10;k9aO0pyfFoJvcf72+ATb8RdpR7B/6AiVAGLo3BFyHFh1rAjpGYxuu7BtwmlLMi3OIKFM4YCbqytQ&#10;jxrj7mNICthHCfDsp5E10y1dFaaFrIxxQT6BqPkaSum6bXBP/w2uGHPz3qRjarISXaPKmUxBRR+L&#10;M4m0+BBJpaiF4oWlT2fhnVLKWczZ/U7hlL09Q0fydJKnUSuCyOOLC3NK3iIxJJk9IUTkBs/4accb&#10;wXiHiOkJmMJcC8XLAuHihBOlXAmWAbEi5/5tGZsESQiN+OHDAhbmxB+a94mXUKqo30UV6vJlHBaL&#10;CMyYpOF9Rg+JhzyrbSw4fYeKOph6umcALhYIoS7FlCISypg9WCAAQEHPfn26NHDFrgA+ryRIJi5e&#10;SDieyg1J4AC2pdjL38391El8fOpl1C/WV3FvNHyZ995Dvf4J91ALPNh7VyKlIYTQDA3pCBbGUlru&#10;efR0M2nGT+erK5ON7778AvOqeze74iWl+CUHRzpm4YNaKYnP8e75+eWJLC0OEVF0zGzWDlDdLe03&#10;IWKH0ZarDGxfmit/CZnr4rKyDJkSSBF/rA9JAu6q3e1oGHeyypZYOeELmVhdtfPHFSHp0H35hVXC&#10;iWLz1YVSzpF2KIhR1rnXhWsjrfK7cc+Dp3iIyMSIGha0c9XV+1KupMGiDCOjTmg4wipbHvfFFIdB&#10;7sr8FNff1xQvdDkAnkruzLlYXxWycJXn8GyVplGCiS2Y/+UXw9WEVfKo/Lz/D18zhg2d2dsnl1fK&#10;SRjNYBKY+ejIqF2iIqmTpbVtSovLrBOSgJToGgsAb/5jOg4/l387//D+EdOAvK+8UxG2tAymHSyj&#10;s11VCdgVSPqVG5amkhwyvx6U3ekUs4muYalUegYAbbc4Jkh2dlRtoPJFm5e/rfWxdlc7W8Jq9dsc&#10;p5hWpft1pxNAW7gqcFdIeWhfrGgvcFcSAnDQ9VgbZxNr/GyGNenJXBwbapSQ45WrErghUXn3KtGk&#10;J49efts9e/bk+OY959A3b68Q3nPPPf2Tu+QjqP3VVxBU3c+85n+ON5IhHN/JBf4uJjvafQc3V5cq&#10;KOG0pcxwQRkZNma6mn37gegBOEjV4b9bd7tAHDzdR4hbJxczxs3DH+0i3o+84VoE30eVFQT3vd32&#10;+vxGds0dqPlNAJ3HZM2vG5vzSJbJzfE5JS70rQgycWANrk+Xfygt+JP5RmhyD0ferQdY9sWeWPwg&#10;MIOjwkoiUVhZ5xweBsQJZm7IMg3RbZAj4tXtpAXla/fHkJ6CmfAFUHGCCwaNiJKCi3xEqAs5GvFp&#10;+Hyp9McvmDJ/yqFqSgxkaI6eGaPDRoMbmIH/SqyafieAt2NcvvLu/cfudoxwfP1xEj9g4jOJ9X1I&#10;AaH4UfBxwpMm15eyf40r6Rm8j5kttCEFuNQQ7alBbMpJvxKs9IlFfjoUd5iUigwrkhioKgb2YddH&#10;wj4cjW0fKlknI2ELzCrPVAbtcK8yguIkDa1yWFR74Yz68cUc/XuDEn4MwAgFPXZfnXJ0wOssgg6s&#10;sh5LajZH23QSJrcKZ+7HiLORcfXpJdxH3u1wk7/3cXSrTFk1cJh2C6smhH9RQ/7lZRPoN4+xWcIK&#10;V3aJQNNCIZW3o1GELCmImCmxA8YoVAPn91r5d4Rr1IU5ycpjsFZXJo7vqnGuS4I3qudZmawpGxUX&#10;SNpHzboVBRzrqJylqkKKobD8pzyDHRWWg/2bQjeZZKUaKmkUTJX70+FPmDrP386TYJKgE4CFnCD0&#10;Tx83VOGIWcfwhTGRPyua1nUjIpi6xS5EqBLFB6KUvL+KAjFhJdwFcJ5yCgxmlnkv0xJ1dPp6H9fN&#10;jAFrhhyGeLnV+FKvM4KguSU215cl6aTjizHv6rS3SDy/nM8ofryoUo36WFtXjSGidOD+w6J+dqfT&#10;EEPsoAoidxxU+sVUAizYYdWCuZE1S2WN573zpF5kh06po7ttJKdpq8Iw5a4R9g9Iain8nWe1Jysl&#10;tIiIW/3JIUlTF1+JRCnDVK0yrX00YCqJ25PUEr7bq+G8UHNGWzb1R7rjOhPg3IhXM840SblKuBsP&#10;PDokwykueB/mF5cId+CmFHus18upAASf0zRorBFQnoNt2h5rYzk9ghGQwpUO80RvSfXaSPhTVB84&#10;6x5UOFA+Z60ptmQxUS9oF4qVNl5aWuLh+h93nx3YagBmDGy4haVxbO/wxdMXv7w4eLx7GHXQ3zDw&#10;RHxCfFjXFvQiXlTQZ5gOoR+fPeOswZ8NLDhxpTYl/k7HB2m2VtZIFOaN+L25itO+8oH7hzbxPNA6&#10;1owstLaxLv+eMBOLJPmYTLbwmg20Nb7X8faMZCKqib/PpeBGt7a1qr93turfqCNl8KbNmv8GZqur&#10;O5o+QavlAzmbeG5nZUdQX2P8FLogDa7jqQbpD6BgDb6BMmtgGOkFfk/wJI81BIfGyka3Llh3a+tr&#10;QF7LrQI2fq+uQN3hVZ8JcGXTCh7vbAUe62srBdvJzqT58L6ub6SOr2+RjEaRyc56+SAdN4De6voG&#10;KI/Hude35V/rFvBD4vr2erexvSb92lgzIp+8le7JcMp4wW4Dq+RZD4Y2ESrMeYgr4k4LI6zQTMUY&#10;f40tJLawubNKiMIIa+vo/o4xwmQL+OFDSDjZQvdRS/5dBTn5DfILwvKxaaO9hh/8I9XWttANDKfB&#10;QIvxIZ0jSwIFsNraCiiAfwXg2jZ4EB94mqvbIAi8xcQ/Sp5t8Jw3sI7cTYyGjjM4qnysgYrAch3D&#10;ucn65GuHsYbB4Mcaxp4EWN1hTWudzMAPlsHPrTXBWtpGz0sPQAFHg9Tw35g7axurgIBRxbzCP2Ad&#10;qc3f4F3+g96iDsnrcAupkQ7UpEdoO36DNZG8OoFBjKFb3SHvO702ObGBGx+mAp+DthM8JKfk2tju&#10;JqClUgi5nLNrKLGG7gMY/lEUwFL4Pdne6VjdWpYsDnSgYQwobKQMCPZpOBApSfXTKyHeSa6hv/wi&#10;eSZNePpzcXyW2YyQ8dLzV+dnf7+ZdYd4i+fmlT4SyxhO3gz3Qdf19zg2d79/dvT0DZx/xZtpmwt8&#10;Fw/TYNH6fXnvER7ZWxl4ae+f+dTeN93wqr3ouzH6iP2y17zgxkJiqGBMgVoOEmTPu5QF1Rg95qt/&#10;e02vdAMTUhwAtFHUVhNXQFvu6Om0l4T+HlnM1/hiSmTk1KRYAsk9MkZjT599f/THM6EbfeORdHJ5&#10;jkeA++mS9OZ4/rrLxd+8ujld1j1ch/Chn/S6n3QC8SRoebU3bcKHNuF1m3CNOygyMoKi7q7gkF/q&#10;VMqYLMpYXZSxtihjfVHGRpVxAiMnI3PKw8pVipB89+pDlXgJH/jVGU575LoXPJmdEzggh3I0uUo+&#10;Pb+Z/653h8014+wC8HBfNQcWx6VxRmlmOeDck9eXN03eSFo5e/ObVoehH79xTO4iPs6m7+P3FM5i&#10;8pzOdzJ0mepV8lNhL/NnjZwDjBvT/BJsZUElrNKUFGZsS0sil2BWI7Hzv/2OUwXEz6NoouFSCE9H&#10;BfufTxmhqaFkYgTrPoyeCxm/7XV2uFcnJ0pzxI7Or+c4d3kD+/VNakbQom62MB9fxafJ/fzih8s5&#10;j0xisSrFWboU1zAkSfso/QOhppevZkciUy5+PnvbVvWIIlq66Z4/q60XKAk8dj/Ce6vf2lBUtjz2&#10;4+MrIdz57N3sfFWKjYe4j/AVSEKWjOHDwultd8HZsm8qgOEv1OSXljsRFrEP8c17tL2OFSoMM3lB&#10;4TlOnBxjD2ksg6ViTnmltDbpJg7XuMJfBfoo+0yje7qJ0ESx8BmfaDpCfTczPFU/nb7FSdI5Dy55&#10;IrF7cAfEHTX5VLhlRNHx37Tz8LVRyiv3Q8Vx4vMflR11romCMf8dylfpALrggPRsOlTi6OSa5y3w&#10;9qtssKTFp/AGdSA8u7w3z6PWpDzS9Q50+cJ5KFJ2TJU7m4q/2NPxVineLlQ+47XNQlQN3tYWYyNQ&#10;ST1+i+UXi8uMt7SpptmXKc8sY7UKkWW7CTM9as4oYLmLS6PnQHU0wNLCrO5BgLyGcIfphHlRMr2Z&#10;mdbSKRMtsY51lfVsQjFbr6oIqhlhrY0S4a5eHCZjhQEAEkSgP/PMJ3sVZhm1RDOScJvgCBE1b7h1&#10;SyKm4Ry/UBvpdixy8gXp9IJc5t2nzYOUG/DKqfY11/6r15Yg0/FfezX/uqjmD17zhxl3YMY/9Kr+&#10;sKjqM68qKD875um68bNe/WeL6j/ecwCP8YLFTzPc5YCHCS8QwzRGVtt3JC3o/L6DURk33u/V3V9Y&#10;9TDq4u4/NRXG+4d9AIeLIDw3AGSPccjJ53oWBCLt7zq5VHhQdLCg6yErRo+5FoOQFOUvzOb6Jmld&#10;TS+sl5hO52vFU88VaVTqc8wPuE7U+071Ce25R+UuYzmW3HYEJHHBGDyLQXiGt1/OYD/xqTUl6HyM&#10;3BYYkhaACrSe0gv29pLHxcdPewCeLqp/GAAOX5+9lf7Q0zVGeosEkhIS44KyDp+JVhxxkdFJ2Y0c&#10;8+FLJVR2SbkkhXyUj57IzbXzLtWwAYTfLsXtDFBTR40HbwwaFH7QugIIORebjdzUMMNPrCkwoR3S&#10;sX/tn09sfDyEYEJnAaFGqUigaJfWqXi1R9bNjW+0URz17/GPIS5ARr0P2EDpjpDWyf2p+CGRcVxl&#10;WMuoLg2pvabzUtX7EaxqFeBuo4+GJDyuI+ZSxm+kTAZfHmGZ0SE3ZPaLgeEs5aDV/HcB4hJkhGUy&#10;vOTz184KNJNm87mkdYaVVpWGol4N1vKKXMmGrYkhPTmuWuJepLO1CSULC8RS1BjFhvTfRzA8tF2Z&#10;oqY+Ml/EQ8JVP3okaJVH92nwBAeMtNvx6WfmnZix4sq4jU/Dze0QSKy58ucoHTx2tzzamrHXZipx&#10;ESvvSh3JnRiVURB5MrIqTcKu4UKXMyv0BnJg9b87O5l9f3UMx5CrE65ggOHe858Pjl6dw/7TluLU&#10;XqgYrbz37G9/LpXJI1LzbH508ubD6yOYuVEzi48gnXKhbuXT5BTaGmsSj+c/HBLI2cVrtNLZDXBh&#10;LcG8stOEZQwUwbwQizy3SBPHKwVlpq1Js6RYTNJiWoElTaLIcIwQLiE+pSiqIlW2MmRRYqVHCUQ5&#10;bYsHRDDseCr+3ewFByXlPMPUFCg7bQMZVGADE0KnGaeB1OPAEogmK++VhI92qsho4gJep9VY56po&#10;hAqWpSdgmgJo9sOkbnEUYGi06zpNXyo6dKIbsIvZb/Hxq1NrVMno3MvenM2ZJip6NCgmBqn68Zax&#10;e78Odz2JkbJ8prvFV8+UIuYZyr1MM57eVeeSJhn0RbMxjV0GK/f5iKl+kbWKDBgH52Ol1QKASH3V&#10;LQ/SK7W6ktHOGGJjdH7zZiZQp2AkFhClqjOx0kojVUshJH6nJ8XmeVka9hTWaFBjQchTBP2IjRj4&#10;C/EcU6wtcYiDdm3I7koPqYy5OLqCJ4ZNW19CAhKMJ4pnSI5h6Oqwlnq5QbyDeoj9d/gtECo7fkzh&#10;lwrffvwVvoQCTadM8WZU6iprs8LcIQFHPS08qtSwdN0acIE7GjmtfsSKR8JkPYHEe4plHl0ClgYz&#10;Dt4iuFqVppCc/H+I50I6Usq7YnIXU5fg5wh3Uifn9eWRoUd4pdTIDlsWIYiqoIigLwLkvTmYNJ1K&#10;aH4kzguMRcx5ZqYjhfwsEP7t6ux6diTfRzSLU+uKZU6gD2CZ5Hl0URXkE7dlaCFubfM7D29yJg0P&#10;NPEKLu4KhgwuTwg6MaV43WMoWd+6CFYVsSBl9a9xrpJ/W1iFnTS3GoU5JAFaLzdvki4lZc2pICTo&#10;ZBD9CrMSDmMtq1kygMbgPM+DJJQr85ogqm5IfsG57UTznare13K/4VRZWS6abVsp1h7RzV/5w+H1&#10;LN/gG50b7H2ymrK0uNf2HT2lXLzL+M3e6p6nO0aCFlJLEcc/VpS/0TbEFk+aTVlvSP28xFF+KGBc&#10;DQS7NwIEkb5mMf4RwpWtxQh41SncWIpov6GKcSrEfruA6hb0XJ8JajZY/N1xf9XwzePZjK7Tq2d/&#10;pGFwATqwsvXqiKiddHn9KcfqIzevbsV8hOoP7BCtab8LYfMCPj2fkpmxCKvkDkpcF8a6a/CCzUBH&#10;VKGsUovkbqzTLE9KGwT1EU1rgAJ5NBqAnbMXuSZ0PaP+FaeMjF5VefSyyktGndQfSzyixOPqyMvf&#10;qZQsNu8tJdHy95Zao/02XIo2pdgwKAF9+PqITKrhwAmvX1tEy/C3eMf9kjGfMuSKJsYitfqtJhJt&#10;muIeypVVrvWmwhtc0rAlQWXbHZ/SdROf6etyhUMGkoEn1pUuQcNjYSRrx25lefjxphbzavISCrQ6&#10;D8z5bpZyTjbPkkUm5QdYsncTgRTMnJ/WH8xLrlwROw2WizbsWBOSCKd8nSX6gvBBkrAewZ5BTDtw&#10;UD/a5CUO/MP/hnDJ+ZWgpTLKgjkVJLumz7obrYBOBWshBoTaBNseFGSH5EkloUBXCc0oO8RaL1iy&#10;gZ4mmRhrecwLDK9dVy51a1pnqRvysS92wbmXolbkJbmagxLRxz3vu7nl++kY9nYFqb33nS39ct5r&#10;HD5DHIODMLW453wzrNWNU9n1YUmoGm9HXZrn0KelUf2BzCF+lIr4y5r24UAKY6v9VHtrN2C0omQZ&#10;q4HVGOAsXJAhL9dtDMc+s9byKVUNHoFfRSJGKjZhUEVEztrvQN7nUlmOdmFiFYddVo3extEN9hTn&#10;5e6civCJPg1j507krPx72H2ZCZKGZhz+UPUqxafN1757NPtBsejXNUvygXSjMZMLSY6E55y3f4NG&#10;DM/e3uEu3OwoPKevw9ev1nS16zrqu05SL7hEbj0nOsLhMxHj0JE4fneJh1D+yyq9FkfilNAxGlRZ&#10;uDdLlGdWXQgolERXYTJimCOGeh0cI03j7oK3syk7rCaQOgjMb8u5TKZKXRqnTRIZGpYRSD9i+b6M&#10;lXWdgKC+nBZMrVpQrUM24STAvJrenCDEjzRAyJQ6KFjCHEspRYmTV1Ndz/jo2eEvCasyYWhl/B/m&#10;vnTnbVxJ9Pc3QL+DkUE3+sDTLXmRLeV2+kC2ZVte5X0JGoFsy7as1bK8Bnmy+XEf6b7CFEkt9Pbl&#10;S076ngmQxOJSLFYVi8Vikbw2xIKRgYzy8FhEtKkE+15BNmge4qyIPNPoyTp8cA4JE2LFCexhHE0I&#10;TeJdfNz4l+vWkCGH37jGma8yJGiZ4kFk2hHIEebIlfqoGFpAgpmMbu0iNaihizgIx17Q4f+zQQVO&#10;4YLUN+YdSgy01XPeBegQ1sEH1uUvDBUvFfpQsb0Lp1vAvrM/uehGzk94QwJTEp2vDBu5HyOhkDx1&#10;6fUitx0CRM9PV34f3P2Y/GgMIi3/CblZCNGQ95/Yi3CBIIl8BLN892vgKPoHvFC/drydBpdEraMD&#10;a7gCPr8WaEMCC0ndtSfpk4OCYZCkgHyi1tGJ5qjfWEGFLsagGB7euDw1QulZjZSLJhWqVADhejze&#10;OB7I3BXqUNxOBArOUV3p2E/A41SMVriDg2du8oF4H1YPmXlr5ETohPMRPedR2NN7B3iTgpzdCdp/&#10;CWtfz2Zh45E+o90XRDJjPUQtTxNYs8WKLJJj6NCNZCMaYTEKOyjvYuETFbKzVERhEaAywyaxsRV/&#10;PHUGUUW+awjReCNEn8hYrCAi2UOLDjxx0khj1l4lxARG4F8eL2qoXsTWQZSIQURf39vNaK0CWNwN&#10;8Y+UW/cvkJi4NRzORX1iGacMBqQNIpo8XUHDtEBpWAocjggPRRRT6K9QTCIC40n/qswTLt3VpCuF&#10;0z5u5GYIkjRqLNH6gkQiRCS55gZVh2osGrJ4VrjVIKg1nEEvAgO0YnVAEiKNgnUJmv+pZu5lJUoJ&#10;SYywDX8/GkS0m/Kr0olJGC16qa7fkyts8xYhGp8AQGSF4zkr0it47/rRcurOe/YKItgII5TEfAuo&#10;/Khliq40zaIj5GGPXu41aZx17/O/WizQRuOdHYxxJaDuqBYbJKjAdXbUse8xIaCrhCYBSeKRHdi+&#10;saq+cmnfaZDEq0YCMRCwCnh9jn+mgGNlG3AzWpYGQgnJd1wN+hZj9sScD6XkjbMUZW1Dq99FddyS&#10;jsPid67jf1qraJMPzrUQ0/7aAUGj9+vVlEtoQesSM/0pGk9B9yP5CAl0uz0QaohIrBBY+oP6Tf18&#10;vHaNC1DD8jtXrldxPFgye+huQAmuFCyiOzSR8OKLJWjhhXEV3ziBjFO4NhTO7gY3IVBIQ2QAPiVA&#10;IseRokUu5R0+yUJgg78S7aSEa10G5QfxDGSX9iMiMVoRUTn3iyKEBE0MqjBMmLDugaUHLHcYZNaj&#10;/6887lF2wo63ghkw2aHkRwY5OeAHWi0xcB0B/IcwQluW8D+9hiKeAOgv2sIhPVZNeN3jtse3XUb7&#10;2chES5AOM3Aua3XHCTrzkWOYqnu3FqXygkU7nXJLcGaxA87Djoq+etDQZ5ReiusQVnz5nAqEMnAP&#10;0t70J5AQFYlqxCx+uUM78NrjBm/CIrE7H/nxyWIIgcIy8rQs3tfCxYI2cVx+HjsyyBZ2vKTGN9w8&#10;wwY1iqSJwLohBhYzJGLPNglIrWewSWcYtHMfLfJOofwx1KVLoRASMSS66y907CHM+HLDppA5z/BC&#10;XMMbj5gVqFf3AhiTGo60YvEIhCkKVg3X9oSraEhS/Ihog9KjUAcY10hzPCqHK6Bo3/S9d0U7uVAT&#10;ZYaPYKfuCxH5+RwLK6YsIhGD5gD4/zP7JRjSDOIrpHyB68M01Q8/GYRcMOLDIQ83C4QD9s6D85hy&#10;BFMI7mAx/wl5GKyywAOTDhsh52ei5uBlMobclIP1FVFgyLsTIQeX5qHSSDKiWqFeCqXhNVGMFFao&#10;rqhZDmtn8F0ucCSU/T3+y5swHOgvdJ/ZeXPMEd/bfYzFINT/ocfw2tlJz6oPA7WJs/aRuoq5H4SQ&#10;x6oq/oXYQrhCnHq3go02D4mA6BQHsQrJcRycp4ZXC4ggk4htYMwX8opEbFS+fIneR4xHUiBuCCgw&#10;I/CeggL2AxIlKGoFHqBgtAUKguxqhNSDxRnaVLom3g/1FMNS9MZNSuiG/RE4rot8v74OomaHjx8x&#10;RUF/U5wK6H+nJ+kZ/gGzg/2mBznXxl7Y4p2Oe5O0M31wj/Wj+6qQug8BwmCxP13P+TCIKV3+WLVj&#10;I+IOGaLg0BGxQEqQeCCzMWjt4UC4uXc9cOCDvQauH9qw+4i0K7yJmqJgE7gwVeAf4f8UzeklKDZo&#10;A7M39AnceNWQAf4oWi+QkBfk/Afqod2OT7MzcXc+WD2ExWnfeUjwl3996///v9i9ZP9VOXt5IGgh&#10;Sb41VuGhGN1tmYY7QShSmdpJpVxa+FFTJGaxKwmto5+ID3H4BCvxiMOhIMEk7MAp9j1sYrnoFwSQ&#10;Ygkme1NhT8PS1PZwBOmhsPwbVAxca/4VKe9WCsjZnIlno++UjpAscHXivRqKMt/GbiAfsbi/QXF8&#10;ldtId0EhrDQI5yPHT+j5u3eghwWpS5oQnCu5ut3tjPRxYPY+XnwTkpAj3QDwbVSnFojBbANgCI4P&#10;HJLE8xd04cG0hMU1yKbnREonYV5eL5yjxSueN6jRCJ140MhVzFDQWOyvgDpxa9TP4A2w1yyRQNMg&#10;DINVXwidsnoQrx475AOyhfMMqvuqsiDlKekJSke+GOzZecCFW2fmK61EkhPtGMVYXbUTjacr3310&#10;FWZAiHs3ZijoL/dezJAQiGI0io+lG7UQiXdAmojsV5n4I1CMNNwrY/8KGgX4yeGvuGUK4r/kgbry&#10;Q1Gofbr2tqF+UE3GX3jrGG9woSVb+Bedz8Ndp+rcOYUBCBkPxIhF78Fg9gZ1Ysg4NTx4YyCPDJGX&#10;MOl8n2TdJ4V+HioQFvf3egsj3C1qfcSthusidJ8OaBWmeFbtSGACsx9drYPymhD7Bm9+3maji3ZQ&#10;9kSD69SPt7no1h2Ui8+XRJl/BRM8ist4fNIkaDvAK/yKAFyjFn7dZgeoBdnn2+wAtyDbiLJDh3XI&#10;sCgAL7RWgkmMeMbfEreCtu1kGx9ZwUOY0D4O3w3IETIFGg6QesiXOPsZa+IST7gTF3jMoJcXtJWI&#10;/9CsCtNC9FBlGAlsRLoYLmoYZWGv1oN8hDrOD19Kf1AG9R6XgavGEshnAWUIUiEi5Cx0jC0wI8gK&#10;NBOEsEDcClpoh1Ww1xktU8IEWAnhJTdxJGD4oUhA+yC8YcFnGxwW+HjijQo0qaKdVSrOArl6kU8H&#10;aAGvEoedocPdotUX6GjKB056HbZPza4AMUqN1DONesD3sNAPQz24ZTmI0ENd+OGoB0L9w1HPYBH6&#10;W6keDNcfjPrfQuxrMUMTW3hFaixbwei6DuvBnYOBGIXE0LMqPvkf2OIPz7LdTn4IWjzI6K3Jtx1J&#10;jE/SkfIYu4/UXUlP4g1gzMZha09HL3hBSfAD0OTzo3ELein0J8fgiOpEdS1noS/PsEVoLn04p/fp&#10;tNTI4ZbQnKQ3l+AQ/P3ROtqeCzTkE3KR+TfQ1uiU+8OJlaIXqfC3EuxeW/wvIlhgz3wDxYIafyvJ&#10;7rXU/yKSIfPwG+iFipN59+8ZkZRi/HcQCeZqdIf57XHScJqm9CKWGEpnxj+jX1/wgpvs1Vzfdfam&#10;I+90ADaYmNS6BHspwKDBEanXrtRQC0X32yFrC+OKLqMjJ6yxpwb73h4EmIPJxCBHFNknITXhFUni&#10;mrp1wpLskDpw9wH244KnNsigppSXaFF8H95/78sBuydQjdHyOjC2P5XIgfvQhHuTMwbt016dS8a9&#10;w3o+xhmt9vCVmNRpcccj7SATPyQfFgIUAIaD4AMKRTQI+RR1F/kaQmQfRCsBYAQ87C36TXH60QoU&#10;StDL7mBqxlBCmaBCQ6OmI8l4sIQEiJRoByF2qJ2I+vAzCiTFGfDPqwS5qnpfNHUVPBcNGQL6+vPf&#10;SlpKgiOsgEcBTlckeSagIZleHXbhvhwQIOrvmwdsAt/pSy4KBAARyymgV1IFw7mEHnsOBnnwhVLx&#10;AAcHKngGwkMXMJq/fIbxH3Wf8OgN2zEJd4eGiWbCJj5cxoxOYUAKDDH0khu6R537nYW75E18aUYw&#10;jtAy9PZyDDocPl51fwxmrdZH7OIIfRmB04KYjjdOiao+VM1Ew3GMvRsthvGLIde7EYgJUUQbdU9A&#10;uDS9ufsQl45sZ3okkU49EQy8p46IGbYVMv7VkUqN00DJhuwO5YwqQYW80+yLfiNJjiWcisaibm+i&#10;tNF3uu0ezYOU/kT4v03UQ3kO/3+5oWysasM1ScRXYrPANAC7rGQGQfZ0dPIFZWQwPe9rkqfFyKZ9&#10;vB+Pg4jg+vqH0dbgELiHgwaBf3U7HW6QsA8hAA/nIK8GXn08q44zERzkAwnXKdERoNDxEvULxXiQ&#10;rkPkx72kB5IXNIbD6xBOrwhg4Ea5vpotENzwUqBAIJHH5JV72UJpv4KIKUKJZPwTRkvwqBu2qhJM&#10;W5GxpIMxBA0msL8HX72HuoEP5mA/D4g4PABARw6iKZbevsARbjhRRmeBycUUJIgOp97FFsQVgpug&#10;4gSyyRx/Y4j4hqzgtDVpnBzvxqGK2hI0EUqlmIATsHpIEOVAeheIPRS+uWRqvoAH13ClV3Z1qELX&#10;cR54B/cLlU18oR8JWiDnwY97kSRb8MEgJIYm6gk6Y3ZHtCgOK4CG2E8Kw5kc/CPiNXz9RaFzLY2J&#10;KCcgEPYGvDq34tkRm8EAmdKOqN0AjWANDfloIGJCw8k5bA3iCtEF6UGjt2eLcBfihT1mW3CmKNB+&#10;+FEq5LgnU2KaLAHg3rSrmNbGdIQfvEOH3NBFAszIg9uDyvg3EckXHJpW2C/B7wBKIBce8iKbe/DQ&#10;sbogxdFQClgGsPAlwuyvP0v2oglIPL6YAFVhRLglVea5wCFO0MAZ3b3d0OyVv77NIk3jUR83j10f&#10;AZpULAtSWQga3S+sxrBrKVavyGiGC9J9oqHCgCi6Fl6oBT3DXAkIjSO4VVNXgwsrGUt1waJHPlyK&#10;90gpYowRvx+oDRBieFfjijmQRA510eMZSfudMsGJeOjTygSn3o0LrCtwFq1McAKlTPD313ZsQ8sx&#10;mh6jEYWrB8Oavm/+wfk9KmgjvtsXEy4+zv/s8lDE2EjoMO1wCuYOXA16zQHICu6FpzHCLYW8ie+x&#10;w8QMN8/wYEevI5yC699pAPddQjj88QfGBC/20IyNYt8iMFk0MZN8sHM/BvYB2sgiRiIO44J3RtfO&#10;guntZ3Ab+9zXD3hEveA8BYVkIy1DgMS2c5zWok66ZsmMTJ1T/niLUnRmFvm2MRZ//omAwz4WkDHW&#10;dijtoXxDxhc8KVBvL1wR8Zfb07I0ETEXyP4GORt8lwnw8fB5wiK0+sVvVZDwIAIkVEcQmwOHLPAQ&#10;xdeaY/rj0+w47T4CD7f0QkABBaj6qP8QZRu/oHDP/sBKekC48NWHpxQkzx6gcKWbJgPbhT5s8jpx&#10;semHtooQwsGwBMwRl/Cph1B32XCkH5QVBErApYJkiggejA4HtYXvHA/NS/IFYJAaI5uXaH8NXGd4&#10;NYAXXhBjjpJgFQXlwoz4UtrIeCR2blgWAq0J5cjeAWYBvHeQoF6XhPZ8Ugb9Ckfnqaev7H+SdJgZ&#10;wuTzdTKiAzoATp42gKN3KCEYBaTo5yVEwXoJ9nccE/3l81zT4R1CuHITEmBvIyAiboeqS1r/xrp6&#10;hEWIrWlO7npgmuMoDbWIqBFVpFAI0L/F9wYnsux6gv631b1Hf+/do7/3YvSJ6L2EagdlBbRHnUTB&#10;8og3QRICFuVOcG70SdWb/AX+s7mKFCkeHvHkQ83OxGESrtMYrMjgKSCogwUMWcTPrzNAMh7mRusg&#10;RHi8IRwthkhKMADwR7Qswl+BMgrC38nIe2HQSfbA7QsDECMGpTFW4dADq0Vf+Ovwcqi7qRyrgGDG&#10;xy3RhgHaLEaJwWR4ozejU03IACPTE3pICZhwFb0d56I3lZ7noueV7nOJGoXdaAi9RAUQPYMYcbrN&#10;IOnOnUQVRz/hL+5kjBPGmLAB3kWAoUoMQ+BP1CmM9utFMO6Pi4BIkSZR+zTK+EaLIAE3QSdggDiB&#10;qDJQwBgKKBG0RAUzERD8TIH7En4gUNEHAvMFB03D4h6REE+SOP6H8BRJEkACcHhJgrODM8Ug9ujm&#10;gRtpiu0EormhV4HtQSI9sXKgrBGkxUEjotOJGAEcxRY7xwL24sGA4hc8iDpAR1L0BHJ1EK8XUWCh&#10;ufPy5tdhrq06qmuYeMF0SPqNUXuyu0CZPNcbDDekuO502LEXyoaKDCSMALA0KoQ019suFolm4gDG&#10;zZgMByIK3wrjt2COit9RQt6CsBAxRolh97QQCvH6KiQU9EUVIsoAYj/g4Trgfyim4TdyqgZpEKlA&#10;ysQiEcu1EZxfC7XkN3D+dd7TpKc9BGRmDPbGqQF2hwjGKByLUSRNwJJoXJ5v8X9bNev7qs2/rVoY&#10;XXbbZ8qlk3g8vwBhQnOQ9DiS48cjAjstox09YG8YqhYP9iLSTTejHQYEjPm/heeP8by5VT8SIawc&#10;bsn05l5ksBlNxWe8LgRvhht6eKPB8YPgEiP7x+NLpou3w72Vz1BNRWzBa/XnEkpp13AN94SRaPs+&#10;9eUHkQ+z5UcBw7z4UcDIcPpKN/91qsdbM3dqgsqKDe3AuAxN2sjhgreBgg3XGxvkq97TZ1P287n4&#10;yQx5NY0+KXM1iz4pczWJPilzNYeG1tydUicaN8y+myqus+8moOvsu2kNZ4fa/JvUNKyBIkUUNPJG&#10;LX+nb76t+p0a/Lbqd9qZkICSVDBUHlwaTG67DCcFtLbHZvntw4eh5sG6irJAw2iF2AiHdqP9RLog&#10;bYVHBV4zV+NVWbwEpOZ03L+b+Q9HmpANxu8z4ske9Vft9wQpB/uF3zCrU8QgvAmM5ps+BNb3ja3x&#10;+RFmt3bG92B1vSWDLaLQmH+M2K1x8arZSa5vfoR7Bp/9eNoDehi+rukhjBTx61Eb5LaTv7cNsjP9&#10;t7YBMUo/AP7TCfG55REq0MhSeWh3BE+dfoVLme/l0leshs/PAX+FNd8P+OXlKT++AvR7mECp8KvV&#10;yrXlQbbnwwdqIwWLlc6dBRJlf6v+fT7Y3iqkWPU9BwPjHqagt8n710B9w/D/Gqhv0FYY1N89115x&#10;Gzvm8ARMvb4Nkha8eE98PbCdESfhGj+j7eiuFl7yRE2tidiwG/i6uUOuj8/QwJcEcgHierDpZjor&#10;9FHQVrrd03zkkLytF0zc6USahTCQOBdf6rrYJVZwRRNJLTqOiXZ2P0VZEGVDtmziajL2+QT1vg3f&#10;AMGff1bAbfQ+8Sv6L5H6RwIcg6Q/8A1GtQUH8sAlGfQKFQoriqU27mnR1KGMbG802IZ07PeJqFCi&#10;56uen3gnyqmUpPTeARj4mf7UbRY/9dE1FPA2lGbPz+8TBdWEm2C1D3ku0YUniDUPuPAhw7LIVYg4&#10;8iHFsYm+dvI/sADUcwztQyoBDbvwX1v5wP6EQJfawL5vwSamI2FqwJw4GZMe7lSOuQJi/AkXZuaw&#10;jb/3tE9zd0HlX3MNVX3KtQAuwvtrdIR+0VSEDcbgRvYdCKMJLxjCG1tW+PI6nn2elIDVk6eV4J33&#10;YRD1iNDjWCC06X9J4MeUkEjjUJHPCQig8rB5yyAOflJK5abqGVyCoSPz8KkztIdxUxqFXsAmtbqA&#10;G7fiqrDrtN+tUZhEggbyBd/mjMLEvvz0SrvuYonP1n1jm4wy6CeCunFLiainH0nQNbo9TgHsEle9&#10;/ekj88mZbcCZnvis6p/g1UfSJdgI0VTrUyqd+ZJgUMRGAl2XAkkQClao3cJ4VvWngFGYImzi158T&#10;iV9+AcWSGDeVBH4t3MfPl2reL7/84ye03V8G2l1FvJCmHpL7pz/+eQqAYNn+8O7//ff/fQdhfR/e&#10;jbgm23SL2lqvXjytd2n15xdjLize/fPP//jj9P5kuainiZNl2rv3pw/vVORnfg+/UTLzLoGL+MaH&#10;d3i0YHSRbCWyv6d+m7OZXCKb+z2dz7NC+r8SZU9PlDW4DisDag8ibFPZ96n8e5ZPBH/e/fkf8OsP&#10;b7F83y2Vgzbh68O7te+77xnmeDz+fsz87ngrJiUIAsOmmXT6Nyjx2+4M54VPv9m7/yRAQjglbTeH&#10;x+yQQkoguOrM2fsf3r1DDUV/SOcW86gdd++ZuJXFnNHgHkGk+5jU7ykmAg51/1jM30MYI2x1/wlB&#10;yaYOe4zoeTsXnu0jbf7BxCXi9lA1X/dNDXc2wgH3WjT961TUDELb1BE13oNyXH14d/oNhFCFt53f&#10;/anAfpb/B0OKXFclqdcQMUZXjZNSFJVCILhZKv1r1DupbkQ+e/c7FpPf547FQAaQjmUekRzyKrIF&#10;XQr4+7DiitGt1TXlod77Iowx3/H6MD3+SWRPNkGnwHodUhPFXuYP1PRVMYoJURZ6HFv7E2Zh7jc2&#10;81s6009x71Ps+6zwGwuiyVJASMkbGE187O4xDI6lYVAlb2EEquRNUOiyN3D66701s1UwS0ImEun6&#10;qmgh8YGpY4ffTP3wLrR8aGGP5TTg2fsj2nMGwhESITYGSTFW95XW+GX7PyE+EBMW1wrSXqsWDLOa&#10;IlXiekHia/Wwjf8nI2yYrCh2esa01l2JBXEliT2xIItiicl3xN2gsj4sKsJFrQhHudTcN0Ux2zHM&#10;lphkRfynIEJ59EcSf/nPk/h/xA6qDH86YoFJZsWSUTZm6ZopVvo4WVwyM1GGzFVHKogDqbAalAsr&#10;o1LoTGrF46pSWK0aJdGpF49OHQMsFcRmSTyiv52SmFUkkW+XCs1+udDpS6fjrHLazasnfhn9PUrV&#10;wnHeKonsBFqYVNaDbrnr4HwMMCpIV3rjb4aHjnZW0OmSLB6lLumyKHfFTrMLXZNEFfe+KqLedSTS&#10;Zfxvpywe5QqQpVoUDege5K3k0m05ArAjFqG3QJe5XOw4DShahAZK4qpThDSgCACym8CsZhdQKctd&#10;+dQZShUpLenziTRoupV14TQ6dXSlgAEO/Oq6eZrqfLF7Xh0ks3Pp9o1t/TzJKMXWoGMbufaltV4M&#10;ptV+id3Lcs1p1orr1XRdA9Jte+zQbw3rBe+cZRQJA0y1++x0PCqb6ih1WoxNYTRNr13V8nezEXeY&#10;ZLopCG/OamM3v6ymkstMW1pP1KouW3U9e25tnGTR4HpD09Um1hQD3M7sWlqzufrGrY8sN6e72+1+&#10;56m5g9MVRRm6L5cKHRCXzkQqgkDMEG3XUqlQlHrNgVQedFtreTU9rabSGQN0ZtVjuVntZnutYnlY&#10;0+cH6VIrdUurtdobnEf6JN8oFjJKr6XVpNVpMTCOK9zl2mZarugLY1EeZPht+3I8r1wMkE0ql3Wt&#10;Z/jN/oBTuuZiMhq6s3E5pY1TXXNqLRx15HqzSmo/S3+t+xhgsmTWRiOT06eWu5/b09zS2LYNV1Xt&#10;bd3abnNn39smD4wqikcQE7EoIREr8aIwyG7z5fGE/gcDjNJ4CHIrQRRXqeIz9bTuT9KGy/TTzmnX&#10;aA0yar19KLtpxnT3Ej9Kdi/VVGW2LpescZ1N2k1myBSrGwyQORa7eze3rianLVPa5a02M8qO+IFh&#10;p8Rd47zyx1tNFVOXEusqlWotJVfFpNNMb7zqFXIYr2sMb/GPUF+3xqkey3q9/GGQPyXL3vSkKM1M&#10;sqebm35GmclnQ2w06lJJxgBXgLU5Nm3+kOFzyVFrwp/UZL/kja2tYZpy95LcjozZOr+QBmxS4sX+&#10;Ye+3hflJnmjtmqHN7Ym6UbLzdVFhjxhgknW95PDAKaXzZtlXvW3rUtVU42zVM1JHcU9yJm1tj6Vy&#10;OrcodIa51Fkr9fnCjs9ULrnNplwyhMalPp+m6/vTEAPEv97+z6F9uDiWeVg02eXZnu0HFn/ObUqz&#10;XrOd8jFA6agND9Vs/5jcNGcD6ygL3Dzf0fWpnZSUjqcVK5nVxs9K0rxZ96rlyv44HJbLYrJTmYrl&#10;ttSf7jy+HjAIA6TlKOLDFYNO/MHuXw6udehn3FQvr6e6tVH5XF3oxZzfNYyNujVE3ZZ0CwNUZ6ea&#10;mNHyPlPSu8OZ4oDWbIz5c6vFZ3OjQ81YpbaFJTBjJlXW6bQwalbnJ585umllYk8n86OltFLJmTjR&#10;OAJwNPZLu+FC93ZDbZ5z3FSD54WKn+Mdv8TqWrJuOzvzzK2SjD5sT1ifd/gVxyp997zk2K22mRr7&#10;YtghjOG9eN513FC47dLwGt4iX/Nsk3Uspz/LmAZXrIE4MnJaOW45Ri2kMUBl5Gv7qs1mpJnOWaUB&#10;L297Pa13ODdSQqt9aFwGrsX2L6VyTUquMwNpe25J58JhIHS6u3PTsGvdnr84OM2mZrYwwNFiw842&#10;nljqCIP+ZcpwVT6ZES5byTbHl2lxbydnja4KVzVXBF1kDk6JraW3502unR0xZbOmlBo5yx6oc3E+&#10;JwCz1XxlMTXaFUwIPsdvnYbNc4e2ny5WyuZMXar1o6wIealWqfaTajN1qawa53PDnvq+Ii64mqZz&#10;AR0xhl8Xm4jKo0ZyeZB9l9uyKRGUhzKa1Q4j1h6w25pcM1tkGt23kgU5U2WFrjkal0+by3zTz62y&#10;l8xJacp9fg+ocl59PNJzgtToX8bOSRq5o/RR0oXyXj629E1+OU1n+GJzs8YYnq3RCfSR319JqlnV&#10;pP04Z005LYvEaLE0vYvBC0ur1D5WBGZ2EjeMvm0dlaN8KR+X40Zmv9ge8odq3nb20z4GuIJB/fah&#10;jAsflMNF4fdjXjJ9juMPcoFbsfKcy2KA60ExvzsdGsVsdaSn5KR96DdnirhJbaxqi7UGFX5+cE1h&#10;PV1yM/6oLrk1276kQBFyIz9TqQ6q+Z7PTivM2ZiUMcC+ydb0zq7dMk+WtJEE6XyejXieaSi8yPXy&#10;F4FJpwZMdjU/7aqpnpC31UOuCUNxqK1D5kZ8xQAjHl7PN3fDxaqawpIvMlZL4WayoJwznN0YW3oq&#10;eSppdSXDijliHxb2RybVzbQnhpKZJ6vJyriWrvQFQc8yWZizM0qfP2fGoAbPaclY2jZ/nIxlp9Xx&#10;ubII81FDzii57VTPKp6Zxxhm2qmxkNkIF3bcdI/3aLJ5Ry9nJnVd95r9jqhx7brbbXEX3j76JyuV&#10;6WctvrrPltuZyxIDlLVG9VBSm9KFKS6Ng79s2aaan9dU9TLJlOxJozw/7vtCcTfvGrrmdObN06WQ&#10;7KlcCxxBIFv0PxhgmDaZJWdVc7scHeoDNrUZLibsOpWq9rhhMl3zlll9a8xSC/AeCk0nJbXr7Uyz&#10;PXR4Z60sc9NZub2sHYg+7JUuDW7C5keOWspxxYrZXRwNJ1kZApcn+2Jzd7pknZU/Wpaz80t1P3Gh&#10;z6MMd9CWjWFHbFhKf2YuBGa9kicsxlDRQdiyws5Y5+3aJZ+Vq5lDt3keF+i+bMdqBoTX604k88Dt&#10;Gz17PUvnxHO/rzC1csUfLQ6GYhsY4LQvTo8na1xbK9bs4nH6elc91MRWaTdeTGZqoVCdq+ZckTNl&#10;qdNebvl+a+QrGze1bW4UXdyP3WratPVmrZedJDHAndA/6wpr58upDTfeTfNakUvtMy1h2x20WsLc&#10;0oTiXjsnPV50GcNxLvIpp7bEc/nMC5niRU0vjE6ryx/6SYXQ0G4d1JG/OxQz6155yU1Sxc0sLVam&#10;0mQ1X2UN1xo307u90GJz/MDTRrvW2c15rYq3AbLNJadrXsru2jSruV7HxBjyS5MTFGWrjfPpcW8q&#10;qnqmY40us7SanvOikmwupWRy0GMdZq2UhMx5vq/sTabSbi5nPHMsLNyTo9ijejbVUUsYoFc8pUcH&#10;6E/SK0sb3plZzaFXE/t8J3lWHeZUYuqV5GDelfaVcao9PhYHWrvCL/dCvsZbqfaVqsIAkU2SrjvL&#10;waK7a7V2rpcfNPQ2u8svenzq1Dx2pcHifBlU6gdr2Vcu9n5ZZ/f73JRr77JevutZjLH3awfvkpKJ&#10;+nIcrtPuubCe8Tw2m6oLyrLZbmazXqFhc7PLHKyArT6qZ8b2+HLRctxCTaf9fjrtjre1cltYbUfH&#10;5nzRri+LFQ1juHKZ1rje3/p5MTPd9I2T1FusUiXOYprF8n4+tmajFTM5LPvnzbYkWEN77GcnjF1L&#10;9hhTTs7khcy0D3yqVZ12GxjgVhp5nUZHW28HxbXeFmpOQRKWi1V6dEo5ufXWdJLZw/BQs5l2B2bW&#10;kTvJV8eyxR9UU+4YS29fa/S6m51onkUHAxzYR2O4dC/1tbFpGOOyvTGrVnW7kmWYO+bWcaFvO8mp&#10;0gRVtXElNt/PrqHj8+1o5atsr1Vnm8LxmDxVSkKjigFOl2rBmG3b/OF0mZ50sV3vbmWmXLpMeNOb&#10;qcPqPMd5rYwwPawro0OrZ5VFQ80n7eIqvdlUp+WckLOXTb3SbjcrBMP9Usta/VajJXf0erWz9PLn&#10;U2Yo1A7+kK0OW8tURXY1PWUYrHqaz9K7+UQYql7aMpsqf0leBHunslxzaosXItgXb7LI5Htcu9Go&#10;Vo3NZnM+pKqH3FJeKNZFzdgbWDBy2cuoPSwvStntcdsEC/Y023JduVbI1a1ySe8UBkJzOOFqGEOv&#10;7eQydcHjtEl3pEreXM3l1tncZuKqzsIdMecLD6pedPLTTbVW19j2mM8LY41zjqdTkbeV5Iw5jRf5&#10;vbo/EG2T72YFxfCdVS4z2HjtRX+qCxlhssls7OYpKe/XucU+VZ9N+q7Dt5az1OEw2Yy4drOXK7ms&#10;t3fNqlkdccKQPa2JHNYlGD+myqbK5fTg0l1VU1KVN7ZNz8tXrAlb1Lrc+lJbzbNMb3FKKrU2jzgf&#10;6nn8a9Tvd44dUI64y+3dvNkzuVpFLm63ujsxBLGge5zMNA/8qZG5ZLzZ2ZNz2mjWPbdqu9JwYGSN&#10;TS5V32dqGWZSWk7HmdqlmGprhx4GCOZBssgMRq1Ox68z0qy07eenXqbdb7drcspZuXmBH/XA1pNE&#10;fZ2p1J0ex+aK08pYrzfr5WJ9u7SaRk2qHE8mWdFLg7EDy2/GWm4rK/WgagN/bquzjndaz3JjBY5I&#10;qP3mMjOvzfNWpZ+vp0AJlVzrwiaXm3LVyl0Gk7aYbvczswsx5zh91ptp9Qqrly9bIdevusK23+0d&#10;yyPDkHPd02axEcSMfE4PNudq05/Lm/k5rbfVntp3OzuQldq0v1DXi1bOZ3CXl+260qqxTLq+bRmd&#10;Wb15abblTtVONTy/a7c7wrEqL86DA4hOvux5HTvrS6w60Lbt1Gnp7ssC6yddfsyIoGIwwE2St8d8&#10;c+kr+Up2uZ8vmNOlet4k9+OMJhhzvSZvuvt2r1306tq6kJYvNdk/HtWW2+DqC1jTlFrm7FyB7aXq&#10;jjgxVEEb2nJqrzIKm+P67iYnlth0cnQxcuzy0OuezQMvsNn9zMr4M63H7afltZ8dgpW972yRXNRq&#10;59xgVZjOtSbGsC+zrfMI5nhle7Dq4162rkzV0jKz7dZUf9TOHmAC17Qpt1Jb1eJAr2/ttOUN2HRl&#10;0u6cz1LJlOysLWx2vDSZYIBdmeeNCZ80+ufygstMQcDLJckY9BqwUhS3XUfcbp20KFaOlemxPLeH&#10;hmGd90en553zijDkk2OpI48aw3w38NssK+rZGNSXFjvgQOcVLuWUpFUmCp9dzrn95jwftTuMdU4e&#10;Gb+a3vFn/xCPk1H/chzxksHz+vHY2RIa1qbTYhlmouHUmuRFcWbY5bHFMtxe9Tzz1JotzbwDBClJ&#10;p15/7O37Odt15pKYtPIlWznl13VN3jYHLGhlhsjh4XIEtTZuHLqNbZLfj4xyTjSPjeFMGKt1p9FN&#10;bhllmpuPHLtfXtj60hqfZ2Adum5uf1AHA5av6q3+Lp3cjZwMpqFYbW7bg2FvsZ9UVKbmli4F/8Jr&#10;26qcr7etcnXV1KVmpX0pzaVB+lKS3Ys462qFxm44qOyTw6y5VjuXcdI5MxniItioXb8Fi8rj2BXa&#10;4wnfdHnLq1mbqnX2+oezBXPiQOJ8V9i4xXLnXBrMnB3nMUb6fCn38y1rWO2WtuOy6fXZIsZQ4k9L&#10;45RUjaEDts9u0Zs3zkOhvR+NupVKVgYfjrgDP8pmI1T6G1eTVit/7vdPRb3qHrhFcu6Nx/lcdgar&#10;q2DotVebUSXHWrmuU3PkyXpn9Hpi2ZykjDnoHKYztVVNLNSUFKyWxNT83JE3ua7AZLmmxV9UczES&#10;/NIkp3VawxRZjYJZ1JW3srA993cKNzG2mb1aOoAknAud5HbcEJZHddHaFGpmIyfnbUFM1tvsoT8b&#10;91ttP19MFaTyftVV8zuNI2KzAXthf8rbDbkDFlxhe+ZK7a6hTbujvppu5pbLtLbJmdxGP9TKfr5X&#10;6TUGa5lzCtVFl6+4WVhBV3OLS785ktaEhoN8uqpwjD/P14qjXrt5yigs0xDWpYU7GdtWMbtJVUez&#10;eTppHf0Lm+/VVGnX3funRYPlBHYDZ0zabrLhnFbzNTGW3BIrFJKGYxqbdbUEmo/nls4medjqDbah&#10;cJf/Ieq9lR4HuvbAP9jaO9lNEMADREgShCe8z+C994h04SpJPS8/ScnMBFNdje7GOY9rAuiuNOzQ&#10;Gr3ZtC4+vjKgZe/Olqx/IIv4wAn/UZdPjQMYvP/tsk41zC0m7oi9h1sYBgmiP/+U22iJN1zvd0Pk&#10;WgP3ZVI5X+X9iT2knFyq4FqAGqPLIIZ6hs5Lu8WL+K1ht04A99vJkKD/l+WS3FxfcOeT867ykUnA&#10;ot5eiUE14uXCVjaczRfdfE7HPwKdanNOf6YxpH8Iln3Fh4kx66fh1vdg8W/JaCJZLaZpfT71+H26&#10;xOAl0BvS5KGmRlb5oBulSJz8birteS3zu2Sf9OcTTFDy98j5HcFKqIvbdFLn+M3Za52afbyxA/fu&#10;rZ9cOft8+xK68oEPuvF4GEuCKwgWl6rQnLYa0KqD5GYaPm7qb0BGIFPkO7UXBc25f1dLOsbo81uz&#10;2zmbLt1/d5vQlOTRcyifl5igMh/IBrSlxa98xFHdJAC17Rhy+qw/9LXFJURbVhpl7zoIl0JOAzsW&#10;Qcv1NDxcMUwgiKnpQdvZU/GBYUk+J7TtxiIEfrpp8eADV1dZRUMPUxT/b4a0JQTQiZ9umZMZVU8t&#10;TpZodAOQy+8dbYoELQ3NyxVW1oTnxI2SMtGN3YgdJ04BEXyTvEk+ul7L+Gf9N6DQpj0OLwLlD3yo&#10;lHJ6JxgD4Iev3uKi7u8x89yLc13HlSTt/a8bhWYV8uVmndmBFFmg+iXQJMu443/aV+mao9sxBi2P&#10;ipT4b9B/UU+qbaZb7YePJRavn1KSlCsCe752hTmwMBw7BMWCecKW54Wdtlsa+r6y9FcczIaCXUZf&#10;iJPmvYhIS+aS2k+kOf0GKODmKvHrkz7GPOW0PhWRyDKLSnzf2zk8X5tlJZs0noWCsVwMe79dNlEg&#10;EFGffII6Lft26/bMAsEBynAeg6b1nXOWeG3oV7ouAYlNuM8nGPDlJPmKcBaD0w+aPZdP5Ao569+A&#10;7BIDfjQu6tCfpsfgGe4gJWjj4DmeOsBfXlhTdwoiIq8WvCFnLYtCZ2GUoioSn4yZISRaiEE2qojq&#10;T8T4j2oQ3FCYd5Z/oeQbvQG9r8g1dvdpFAAeq+QPbIoUMX3mRwV5yGPNHFBtApZhYkNGiVO1mFt6&#10;/N4U+sNQ1zcfjskzTPOBj5jgc2/g3nEvhJfnJq4Ovawm9gFMGiCmKaSPAvF4eR5gY/cPL85HUi1J&#10;wSDJ6yemPZa3f94RVTH7EG7x8bG9ahcSOdsn8+uIUCjebvj16btk1yHU8fzjIz7k+M0Ns0LLc/Mo&#10;R+QE8xCa/o4Nx7ObDPy74vPm2BMQv+uRYE1QvAsKfKndDsO16d5iUVIajrDA36mmPRbCsrAeHazr&#10;BrqsxmOHUtqLrJ/j0y/xqGqo9SiwNLbouFjq1DiqVtQ/VZ1UbCHusy1a85g3PVRFd2JdNhVP0/ia&#10;0GbI4nrl1DdqrCfn/4SgInKCfOkDpkpqrpG27z4JxHos2Of5dlTCgg7mhHnquaLx7WZSZhX1hUeb&#10;sAyWnPtSo5qJxsJby8Lp/HdsICSvNPRb6Pi4wIbm9yRErk3+rA8ARXUdqjQaZ+D0Ck2gxgC8EIxQ&#10;F7MW/NV2XyXIl47KoIY+/baNf7oNHgZE46eYFDA6GpaQKNqdTWrHg/ds4WnCY0bEj2s+KX3ytktJ&#10;oIBjWPsw0H2I1stBcNaP2cjc4LH+NakX3Aq5xAqKtOstrMLeoUWaEgu7AqXgvbbxDO6q1N9pC61B&#10;GWu8N7I6UophrutPyV2Yb7UPtLGRQunx98giLveQ67TktI0RPqMAC2UfXj4WsccaT+W+d3vCX3gW&#10;QQXQdEdQvaS87G9NFzTF85rC8aLa0D29nw/8b8ABs4z/reX3oEGr8MWiAxZU79hJNYsYZLSG1rNB&#10;XxRdBCMrd6onMQ+F+3irpmRqAiyEvPehpIB/EgGErEp0rAN9+8rj+/gmaG5WlYF8m8KZ7qTDXMPE&#10;cQx/G7wEtyp8N/kkAFFLZwfwUl9rHFmwZB0b/bX+40m1T+mTVNYu5/VoWmB2coy+ux5R+LzwSZZj&#10;CapATtWD1S2/oKBA+wQCUOY2CsfB0D3ZVbF9YcRJ1r81VIH420vEdLrkPq31FfSnFirV4j9OQNfI&#10;52PxKc/bo5OLfPMZYNQIuP8zPW+Pk95thsudHIXm0G2R+TuHXWcA2MzhQoZxh3zaJz913fmii4L+&#10;CEkw1Q9Hbl6jqOcxp3D53SFkasDyfetPVDaxz3rJkLrovkCcv2PDBWE0CiTON7pbh1471dGcA2cj&#10;29DzXVue1QgpuyA4oqCzcdXEUmgAm8EmtH6k3j4kuGoZkZ7gCnbuv10mP+bH/ThyVcjTJAMaAAz3&#10;7/FCSxXwJSt24a+ARiTfUTHL5OhkvNrVyGRTzBkMZxF9HOHjzpeCNJvb+Rsw4/8UlqRnR1rgALzS&#10;4P1R4m084G3HI7ukunvvMehFcNKMDNwbyJvjMe6H8XSoR41L5wnI1yclU+pXYLHxWx4m832BrtZp&#10;A76ofXTZ1qXw0+RFZgWI1MsBn2kvnrfIJfeVyKYuJtehEVuOtHwa7UimG8onW8NfkwpfnxYVN8q2&#10;xByLYNwSprzSg9CW/Y+m+YhJsvsDRlXgHrweQPnzvFN/4JcAQfoBvmpoMWKPzKD+eAzyo7c+MkTk&#10;vkNBRQTXVe9+dT9Mmv1aTxUUBdpKfYNkg4yQ8Kb73/ZaUEJxV+DaBrfrDHVArUvVONvjvzWchslr&#10;V98jTOOFh0Pxqholl7HdyAJd6ToKfbpyVMbn3UiIi/kMAfpmDewG5V1qc0hprk77QE3VJdBO/wbs&#10;ReExqP6DOjBtjt5Og8Y2EvEWCNmBo/G+k5bQzrd8qT7tPo1sO16syJU9qYABND3vWRvW1H7eu+r1&#10;Qw7amio5SiiBdd7WbT+Fcn/f0yTmlepNaWknjYxBDZOh1YXYpkK7M7pxY2BY9q3ixDl5orBFcTDk&#10;Uk7+zfALRoG7mUw2es6o3UdlstFhrkFHVcwPLcBkl5Q0u62dJzSCnB2XsznZe9uMAak8grr5Bc+1&#10;vyC9dJh/A151egWdt9OvejyZhVXpE74rM452gcxRKku0rbXxLwBHLdPcYl0R4T/V+qWvdFC+Mijw&#10;ZOjjNry82D9V5MkuqBilkKt3UbbqztKvpn9uFfjZLxi0qeNbNHrb+7sI1ZnPAPike8y35sb4PLcJ&#10;T7g34QASg6Ph1PweOWWVGkCNAVbPpevuq7ECC+jTsnPF904aDnywQrAKL5yV5HmGD6up36ldCw8j&#10;qM0QEJ9nKzI+/JWP7XdsekaI1Gz87LCAT2Qdedrn4xLH8MydVs3gY8ZnBOgu0SWppn4mM4vlIlt1&#10;eirsDJzoq7nV0Uk6CDjb7781PDhSe9S8RfTetcdVFN5o24A4htJAun38Y8XNeXLmTgqM7XYHOXZk&#10;IsL3ULAXT615ls38tY7K5Nvrb1O49aPZtx6DEJLeJ7wA6/jlrBbwZ/cWWkvB/HSbzEEQvK0VSoJi&#10;rX9bWkjuSAtW3q+lCAMzaoTpq1c/Rk835qwxnEbUBNAXI+YZXeFbt4E72+39DdnP6yCK3Ice9KHM&#10;F9C/zpAlJWT39K+35CPreiuG+NZYoKvw98ixDL8zppZwoINc0jODOcN/ZJoTfpelHNCj3miga9Vt&#10;8OV1Tqgq9rwEf9BTZKf7KeMAlvi/ssvfgJnuzewDeFsNVvoko1zhzAA4Q+Z7p4qzRrfA7jobCTP5&#10;aD7TvYsa2ctwbfDU3sDdm4uZI/RdHZKA2vM3IFcVyv648wsYmhYJCELME5xXAzmIrqONkm8V4mVn&#10;6gHeTgr9KpebClDC/57qs91jHPytre8m9B/J+4dtHgOs3Q+SyFWsw/CWvugQJ5EqMixqTvR45ZGh&#10;FiONe57QfUFSlT8zCLyMBRtUGC488Ut5qh+0is39P8J4RZFKeBse1OLLl7llnI3e+9s0puWOJ7zs&#10;1JGoAMQDiuvdXDWj6suntbeSFVM04AdRI0QtvAspnEDX+Hvk65ydxekWyo6iCpGEcU0NoPEZrFco&#10;RQeQPyVwcoa1c4S1qxB7YAkBFx48npeMShyol+s8n7nCvddq+htQLKyCFKasvw4pC/IOTWZQ3PLr&#10;JrlyoCy79tLYzyos7XI80u0VBCp0JJSfy/JtNl5SFOD2+X/Gz/hj9HPevU+kUl/K1W0kVSFLYF5d&#10;G+TXjD3hKECc9G49Wxbp5MrqtDq6tG8/4N9GAAO9Fp5cMB1va7220v9mqF0I9n3MGaaHtddPF9hN&#10;LwV8+4V+H9mzeThQniIC7fX6dDyDYB+pflYYANS7irbOXf+upDKitYjwnfE3oEplEwXAxwyhIDlG&#10;X00ex0yRk54LgjlnVumnTj1xSjErkbcCeKoZ6bEDUyxhpGWWkSW2+HsV22KN09ffgAL7LgYgYg7P&#10;73k8X0ZCOYBMuMsv8uJ9swxwLOB9Y/ChAY/k8GKKSB0mDtNNGDPQ3uaLBABwvmD3t8s+3CueoTL+&#10;xijVkO7TsK4nnXsOqKBuxdAk0GmgBBhaYUwydmsPD7Sc1PLlfByQZwAHCSYINjcbmVqyvxmiysVB&#10;kYvyj2ylFLJCv2n40tOOYl0cDrsBR0IHUOCPWrQ1XYEzBitU5t8C1OlyN3rvez/qblfCq95+5cuv&#10;5u1+1YY7bK5VtnD/2mqdw7npDT12o+/aBmHTS3GLfHe/I/gN1pzY19hszhoSaC6BQuZdJ+aqBZ36&#10;Qw4yklQgGTFcC3B5MNYJ0DDNEXdraWBbFfl8ScgDIlsoKPHhAsgq44jwddWNMwHFxbTlw2LjyHgD&#10;bvifRk+KWXZOfDuTBup53UbpwrHyeUzhwbjyVKacykNhjyFlqBhQLRAWTHWQYJBGqgattQLgYTQY&#10;F3arSfmx0YrMP7i9fN9O+2CyLP08uohVJmyyXBECnISDQWMIakIcUFxSBLrcq4Hbdf26vTfZ7iAa&#10;p0wrHPl+N/8A55NoNyKQBqC0L+/YwConrF78ju357LXJdlwlIq4nY7Miu39AIwmZziBi+wvAXlAC&#10;rSQEJuEL114G//3xlLyrACBaY8jnXIJqwzRsX+pSvobcdBz1OJj6eHh0aBLNUs4C+MhzT/uyJvOi&#10;3wIh/YkkNw3RNLChkAn9OzaL1259OtKY426rsQHXP2HzdC0mBTAUTig7tzrMk37cqJTmk+rqikGa&#10;giySwN/opsgfsQGK+jHcmP5nZT5VaXV8IoyBQWQhMwJc9R16PYDYs1ohbZApTO3odiBYyQNy+Uq2&#10;Jodk2H3gA9ZHaUDFwYGp9XsFPvpPTCvFwOGeQEi9slHCJaAwPx1BacUGc8zy/5C2YCpUE6X/nTcp&#10;wxvnO7+no52uRX90arQBsi9e3e9dBoboeemiyO0qutwOyCHtc5N2H2EAMEPOvOJ8SeQTrvFBrLQE&#10;9AvQoHeY+8BsCwHXan/s8j3D6Ae5XOtvDeGup3V0yWQB+BO0wtgkBWusFzIZEAT7FHec5uvVl4d1&#10;URzZnBVgbaHe6dUjWKZ3Z6TKZf3QgmxuzF/X2+yWssTvTC5mUXjSy8g/JgDZ5NyHSqhQSN0xvGeI&#10;AACooALhGmY9dXWtixaooB7HgLckdRIhXtJF5/5mKKbeQGyPPFjbXbEA0mvdPBpmBjOfUiwGoUW+&#10;bDn38olhItvCWjJeKXBf4mhGhT+0WzZ3A+I94lEWXv83oA6cQIksKZ9MYP12aFmK47sckxYDuesJ&#10;aqeZo/LVwk45sfFgiECuYhGj7tt7oarKQLHyH9B+DR+zyX885SpFQVZn68Eqq1MURp+TYX6+BsIq&#10;d8jFcH7rLORRRFwK7OWnq8JpTfXBWaDv7d6ymJ7y8vkC8YOvGf7O4TdsTK59wQOQF2UKPlco1NYD&#10;35YT9bAm4RQLeQEAimIOT38ZHZu4G6VA4OEsRLo9w5DVI+Wzf3tyx36bMm8U5ZJWsQ+3oeTUNYnz&#10;M3Y/oku+9WdbdhJIRyjT0yIBJ9+CZAT65FgHDxyKPhO6h5Ef9tOEzdT4fDF/a/hVSQ6av0bU85oh&#10;QhLsga+C53KWFHn2zPdq7O+RbNoQQSmQGjOXt5FPaJ9fiVqjmUx9zhYGYSs9lszrx5fJ3AldHFiR&#10;/NDWl8EdNVvRFLyE45B3+HXPbykGZTLaoYa1NMX0PE2jJQFYpZYmulQOtK+UWTCde5rL3wwtEIKF&#10;Dq3XdDlEkkSh75yymBcAeG2e2DdoBDfQd5VnCjzRZvO7Wk94ShTrRsMxzq+JdjkrySIbFPd/j0z3&#10;JhGAcCXoI5UoXNRuOebHdABakp+c8y6AQ/h8AgAU/5+YyWC7qrukIG6X4En/kkvwn70U17EfAQft&#10;Kez04lvLBit/bZH+Zn2H3i5Dkj4yHTGtjs+DuyhAL7jlQgkXbisNf2BWXQEPaC3xr0RVX3WABuZH&#10;fGwCUP/LjRVbAUZCu4qfkuzmZYCkmthO8CfdkI0BxNeLrQBMHmEnNjU7woPpwcLqbvOL/u1m835K&#10;r/lvDXM0d1UV2PvO7TUS+NU4/KXh6gDbLVSTrBrPj7TCI6YntfodR4TnPt95LTj5eTsbYWBzFDKJ&#10;8S3ft8T8Ygn9YBKCdLSgRvgOxEc6Ahp6BIoz/sEerUnIlr7zmJ8Y6aSatbhXb2VZX1vos/6TkcXU&#10;yFeB0jCzbYRfoz8f2Fp/wG3QpTZdsBVVBXaDXV6tMr1jtb21qZo/z0w6RAtshtNub7QOBIYwrQjg&#10;5ZFuagaEm3MibILfOUx0YH1AzPloIAU5szlvYSBAt+yFQ/56UotZotURBuSqvWYptS22jqHi5Gze&#10;MZR9K/wMhLRzmxTfXPkD7dh02m3zsS/q+wF5ICCMvqYRne+XQjEPFFStRQfpYYMRCUcSMXpFteh2&#10;ouFW2Yb27Qj4bFmcBXH3D8T+bYo8ZPSiWLTzzr5cqwbka6E+6XtmE7CylwXEMPusfJVSIB8nceom&#10;465E5rtUpSkrFqPR1vWR3hGKPbfob8D4ArAnpw2GKbvroAobo7btjpITFyQGaIRo7Kcrl3rLZGMI&#10;MKNYlT9CwSxdzy0XwwRd/5p/SY/J/xuQYmaspbgxwcao1RbgdGlgE5YTuioU+CJ0yCcgqOplOh92&#10;xVGBIw3M6I7iAbaZ1lHN23cALly4fb0Ov2QaNfIBZIQ1hMHu3hoBQR78o9IUugkXz4E6oDPCMmLl&#10;et/G3aSkG72NoVuvdHm5TvFBvC/9bFglv73/GIXQsQqkouB5pKPgEh7ntZ2OctXeGXUDksT4Ddwj&#10;C8i+kCrckAk7B6xY8ABTkU4hMg6MRDNVoqyfXpv3e5evrFJVlO3EI0qusSCTzEMNbTPhL3BAaSCK&#10;Oxcs3RNs+8y/MWwBBH8BWA5Ug9PJVd1RmGif35Y4HvCv2sg5+rXHMX0ALG2bsNcAvgB6GECmSgtY&#10;sdNnL/t2sTXeZIs3s6aJO5ET/tVPZikVvdZOiFgIKlaE5EfAHye0EiFZPVpfqy9oHb3JgxYqiTqg&#10;sGEtUc1O3zX4aO726RY2UErIedkEPiWuEcsUqQXsslny6nH+B9sU73S3Z+Q7fNO8udkKgPS6B8c8&#10;hsgrBwmBesnVjzKDb5qXiTU4/nSk1otRgfkLisOyczVe2vEtjWgk/VTipRaGJSSXnKl6kRQDqR9O&#10;LXtS2z9T9UbBxQfLAUYii7QwkdV5sgmHoU+NvpvEqCPF5ls0iIXI8JbJv3pIkytV78i3hBRwFfmj&#10;lA/rk48cxAjl1TImZH0hcFDnKKu5zwSsnklZ5H73Ic25mpC/cMCwqqKdPQm2fmsItoPLkfeRwBHE&#10;teKLk+mC1D5UZeKLZGyGnly4HXt3V392NezoiV32m3c+62ALSBA5jBplHMi2WaXyK7BAsHHA28EC&#10;eLsHMHJU1mhcrScv8if+hCrryet3Wka3eI/cm93ebOmCoKkDzGfQf1Ee3NVx2si+4uxKgr9XDw9Q&#10;DWyCygwfmB6Snvjn/FZC3i6rDtI/9Z3G01dgN82mUhNJuZRnxePlFhEQuoui/o4n//gnjHBAC/ob&#10;kJEpRpJP0vOaJYhD7fb/n//2X//1//+//99//Y//+d//p+kzNFhboCtQEfQiA2IA0VCKpZGQfHyz&#10;TwIQFiC/4BpPNY7DEPhdl5inKftN+jd4bcj/Ij568eoc21gP420D4fE6WSXtiMfhW1zI2ATsAgH/&#10;9CyXeenB7lybzk3pMh4V3WU7ngP5EIgMP5wDQlImCSXbTjUX6F2xDzAG0FL6xqmHD+i3GYgunpbK&#10;0Rv9kYdHsvRfALTGM7g1//3553wDS7Ppd8Yk1r8ZzvzQWH7poJ7qCvSGG/BlPhHmdjfIOA2QvEaF&#10;h4OFDwDga+aT+RT4RRDeB9CEc0qUorf5ouwLHpey3qS/AdEPoLNWGkdI0HymDFnW95KXG04D5Sr8&#10;9AW4ileQ3lus9E97gfQWCTsg+G0SiGDqU+J2KDAjo0NcHEc5/wacqKl6VzVRZJ3HCp/3FNldZ9kh&#10;btUuLO1kdnhfhswpNTA85A34/Xf5JOa7cCXSLD3N7Pkn1zfXSUrNr2GxoQLoFvtNVHBRGFeAtgPb&#10;EoL0pgYCICAsolLucgz0v1fLxIhye6ctsANRA7Cbgg1xSTzfUmOeGcHSv6avvBLTPhXlc4Q8ZwAq&#10;UH4cclBX/2NbT2fIpMnVDTgtXNPKkePa3mClJVxk9iRwHea92lM2axiM8ij7/nvkYIpeYw9dhQg3&#10;PDnSoWYQAf240OLhrJtha8xCpuoWkHN4n3HIx6BaXCpRLtNrXUZd0SiLWpHODlT0d8i3tzZcL1by&#10;Tlde/eK9LFdN+8f6gDCrcmU/lIAb4F2neZsqB/qveripjYhAtS2wD4gTVkwGkycEIrnR+DfDR0md&#10;31DpkPq7FbgCbsWvLoQ+rWw+mP0BqBoHFGZBOU/Q7mPu4PsV89Z/9ia41cDmg3a3CdpuATx/x5/K&#10;lFmE1IFWQIR3uz3dZ153BDSp4AoKtLdLkX9f2gSMBsgPbo833hSa1Gs0oZ8S5N/vj6UAYwRcsYTM&#10;CxqqvxkKp77B0X1klXSlmZPnOMzSVAjuZcogw2gQtaBqM1mgQbRAUOOxS9eczDiWrqQsTAWOsAKH&#10;Ks4HiI7/dnlToE8C+hjwPCWIqo/8BNHzS3jgDMgi69uu6m2HxGVCzZFppYAw1ySwLfwm366DHNjO&#10;QE0Es3wZ/G/hb4agJgaUKY7qKGR+XzL+Qrfov8dBvgG4oRuLcCf2bQi9ADyT6v4AOSCBQkE1eqlT&#10;i4bQPnql7x6C071/NC3ykKqKA3Aj6b5SE5aKR2RyZ5UvsHfByllF/Zcl4cnoKkzogR4evmPrgHY8&#10;7iJoD+fOxZtWwxmseZe/duC8XNMUI2VF8YvXNINtFF0HmxRg4UiEQq+UgujoKAjTARF173kjFya3&#10;frLQLYQgQojDfUY8YcJWMuHXAbNBOOAIeXif/LjAo/YsY7/2O7K9WbhQ9h9/lNIR2JemBd68sqpD&#10;h7XdaWqZzjTtthPmlwyYmZ83/7kmBu4L2FjtZqHNPjZdrlbyu0jnpNLRmpZzZWl4KrYkSHJBnGZC&#10;fO/0jGcj2PsRqI13oN44i+Zxqil93tffptDkZ8u//OYvfIVfUUZYGeXJqRe9tu81cFNJSo7lTjKj&#10;dUHHC7X1tR/4/2LvTHsTS7K8/76k/A6ope43qM3dl1RVjmzAGGMwmxdojVqsNvuOgUfPd5/fiXvx&#10;cp3ZWVTW5NhZWSoljiDWE/+zxkJ+ZxdPeucn+dp6S/xrdznUT5eFQMC6l8aqrvX9azs7n5Yz6YvW&#10;dW1UTmftdOZuejvHW6hqxVRuXu7pibMz4l59nEC5MXSxu2izib8zODyayeHgV0w1wvr0/sbisuOp&#10;kWzed9YPdnX00Dt2tzduashAzn27fVO4OLW0q4uHYYtOrkb3c8ySB3u0ta/Klbye4SDH1TZ92g8E&#10;7PlVquXd5XpjzU6f527it7vibhhP907ukpts9myWqmnz+GVlcHeuD64mt1fD1E0zntOycU55jGZl&#10;mxseaNRZv3AxO1UjnBabvADRGk+c5ZRjftf9XCFh9ppe5dJZFe+zl5tt4mRg1TvV6njjXXULfoPD&#10;/IXre3vuzZ3u3O97eQ5dnTWyo2lfNTi48upZg4MpSBXuw7myKz65mXbqI22kLd1mJftw0cjf7HZm&#10;W1tk6xzQqg7YBn8wjcHlZupnLjOtXfr6bKrnwntnvU2vfj7cFdzU2nQ4sd+9SGCeV/wVHs/Cuhgl&#10;RnnN3dDg5fFpsrzhkG6u5+HcHrOhoxdbVq22uFsYx7hB2yDq7pUnyXMiUvG11p2WB+bw5sbt59kO&#10;2M0wY4gFZoednFkeZifXCY17qLPMur0YtU49O52o+7ubAgZ+NcORmrgXnMA/uRkTJhitFhWnEh9O&#10;L3mj6cbTLm6b6/bxjNP93vHCHkwdjhMm7tZNQGzFczOn4y+Gs/z6ZNO6zY+HS7NtdptZV9GwWnWT&#10;2+p93dCuF/fOPNnbcPnlKpXv5Y8vS9MNpzeIBQzT9fO7QYLjK8PMspg4vszfetVhZhy/u6zOEq5R&#10;adU71i6IP1x3rhPjXfZu0T5LFSoDbZrTzenD8bxaaBo44MvO7mSdnZjbVNPZzMeD+MO9niwZmd6N&#10;0+ESUuV6tE6XNLt4sahZwSr74954U1h714UFB3y34+Njtxxn27f2oF9WMrl61hzb3r13ySbFtnJR&#10;Lm4T+ri0LrTXhYaZb2uV+ulifpMaLBazkPW4e3M3PUsvS7dNTtw0te3qcjS8H29u3bvt5bQ/y2YK&#10;iDzCS/7OcLf+pNGoNvLzouO7LU6gywXi/GCY47jB8DSQ2A+zda3jt9bHxbzHfg0nph9S9iJxOTIG&#10;y+6uruvTUjk+uLjcjDEe3Mo8U0tyevIsUxbBtUhyOLqYP69PTkvL7Votyp2T6FxnGkZ1fF9Y9Ibq&#10;CGbSGTzc7Lrm5MSPZ4oFjso39ner/Qu08NbbZB70xE0xl58f3/jO2rnRtLNaYDmU0mUzl9rMvZTm&#10;Xl1ydrZqTeI2cu7+YYsKH1xebjKliylmZWF47hWWs/OGv+By2KjRvck68WI+Pk0s+lb94rgRmHN9&#10;r6svO7PTTXrl1vAQr0ZygpBbRVl33U/Z7A3ddhMVN+csd9rkpj+4H+JZZW/1/GS4HJyNUvH7bc21&#10;6qnVIOWrKVsJ3LDbVR4D8s7rpcfbaU03E+tuvLqz+85tHCnWMON+8SFup2/N0bjs3liNXaU8312l&#10;43rNaGSs0Vl8NbtOd3eqwdYsP7wopDOrunu3uZ9Ot6fexLc5delvz6x4s1CNa1daRiteY+cUnId5&#10;ouBdr0/9s1kNzb524DlOHhIY1lPxwBnvDs/8enyTBqtOYZpaF04yt2tOWsXX56NGwx4QmGxcc2nK&#10;n0H2er3/cNzi/o1mL6u50oT722fcFUiZGAptIwjj96f52njcL2Y69Vni2u0m+tmHuJaIl1aJfqlp&#10;5fEZjP76gshmo7bzr/xJotFtx5ds03Zu59VKzazluc5we5pqmwHrDS9b92el41Q9fbN+mBTuPWec&#10;b6U6u9Vt4dyYNMvJhnVVTK3jrWH34iJZrHQv8/luLvdwrrGfkhv0jFWGgxyFy95m11Q0PMNCmBf7&#10;1kQza+defjwa9Srlcl7LcRS02LuKn2cahK1XaWubVLctr+Z6p3U6vL9K1OPn67GxvSpNK1jGOFah&#10;cEAhZLWLm6J2Ym+8FSG+41Xy5to/O23nC/B0eT73NwUOAui7C601G95yf2nebzW7Ne4J61w79CeL&#10;y7lxvjRbD2qEu83ivFmxb9uT6fDEWuX8zjSFv1i+y8YbpU6iddrzh7O2fdIqTOOTTc/kxtN1JznN&#10;VbKF9fVdLdEoJTrrkj2sLSZBkJxjv5cn44fx2apgdfu1OHvfZuuiXd0U77qOXasNZ5nSaa6bb16c&#10;tp3TTorzz3eL5hlBSyJbvHPCYclxvllY1MbxQGL7LkzUyW844mTdzZa6vfTWhmcv79s9e7Vh11K7&#10;ns9qZ2b/Lt2/8LMP4+Jx87buLbWytir1nEkbzBqzolP1dqaaMrsqRW3ZzOSh19lmdnXHHfPrpZXK&#10;buLVyvmdZW/t5BprbJa6eECNzob8fZ246eqnyUbTPiM6lMzt9IsrdxQPTBHr7uF00cdr7FojziwR&#10;KbNmBFb6qWxJ05O9SpfgRKHZWuXy5bTPCT0Cf+dmY8M+kr66aGzkiYHT+C513JvcxdUI70sno+vU&#10;WWmSHCe39V3WzBpXRN/dVHMxaBYqjdtGxuyfDEaD4l3v4pq7P5txLn9ZL/fvi+d+NnG2vr642Jps&#10;4V0NA04pj7T4ptl1hulEfLBNPQyHV1r/LF7l0oVdcrgeuN2OE+UzY9Xsa/jftn+1XiSa3s210eZZ&#10;kuvlWcMY5Eo3Xml6FpgiXHC562ax+lMDQ+61zGtXxBmTDg9U3c9WI/Ny5Nwnl5v67aBZMtMXfqa8&#10;KfVP5TrI1GMj25ZrFZNMos5WSxAHG1VL7UpzWuStnPaivDivrfopp3PPAK+sonXnpqp1Nl/K19NZ&#10;q3WX3J3dJfpG0c/rds/e5v3K5bBTmlp65oQTlEFwcnyaSS7KqW0n66SS2dnA5Y7TTU2vEcqW8Ii6&#10;v8k/J87uuO7nVta9P9nkrxL68Oy8u8EqrF/nC53a7fF6nggs2O7MbezsqnZ7Papd+oka2o39g5Zd&#10;G9bXq9q48ODUkYClmzm3mowZZva6tuoee1b99LxSKSTsiXnTz3WHd/lmPdAp1/mKfsuBhOVy3p74&#10;xdVwXduWNyPukqyRPxVO1va3mXHLKw44vGWUkuulk5g1uMydHcVvh5yV2zjNsp/LJEYnbQWb8rgx&#10;ubiYNbY9czad+73zqwV3+E/uuU0RXwwS+nrDKz+7TWK1SXf1xtoe6+c8keLajcXkpGkME/UbLd+x&#10;7vvDXv9aNQg6stnpqHx23js28mVvnB72dtvCoHruc4jeHmpG+W5BwHg4ci6aLZ6ImPRS1rhIJD9X&#10;4Gp0KQFb642CX1+FwUkLSk/xT3pb+3h5xdWp03p3VbKP4dLjqt+vn5W2CfZIjARi+uyBe3O1Vdsv&#10;r/Vltq9zkfW6MV63KjwukG+MA17ezm5uWqtlx/Wbg5IWvyxWe8VxfO7POpzJvxk4N2fxCTGg9Xmi&#10;s0sP7Vt0TAcds/TPt4vycbOfHTcnfW+weS5guXtYud117aJ2tmvyW8ncHTxx9DnM3Jx18ourXqI+&#10;7HW7PdS6lpnM8tfd/Nm4CLR73r1pLXmDEv8iZ2YCAavbp9k+P5Zec++Sa0hUrPn90cmYUOzFIn85&#10;dSoV3hc5vtNPzJNMrTpaPeT2R3LlvYCbES8QXfmZ05R/mc6oRRlmu+WxnbxN7ThgbLfru23jMtdI&#10;rgi9rHr2sEcs92rXuezLOwWnyoV4cZlSZvp4gkk1qLyM+65x2p+djgv1Wy3d1utmcnjudq5LDkO8&#10;HxZKnPVNddqJeKu7rGqEl0ter+g3FrMhluZym9hkuaIzq65Ug914upu462vb/sVdv2iucMHSWEt2&#10;+6yTwtGu3+avhuNZ/sQyT+9bk9pUq7VLV4373W09n5+0zFrN0+resJsbcXdGNbhnViO37hbjrZY5&#10;aHqLZvustsi6Rvz6uMOt0qExKU5hQzPtnmiLzYpN+krt5c1txfSqwUf2f7qcY+QWDc/pDnW77Nk3&#10;k56+3bDTkL9auvGib7ZLfgVr7ta6y2Ff67ebTK502zsb4ZWqBrPmbmN3OLWLtLdG2Oxjrcq9qJp+&#10;2jGNc6drFzI8XVFbVSubIsdNeOgya7sLlj3JmdmOWSucdMrpeaFRndWCQNAAmmjNq2x2d7Kt1cv2&#10;irOEvO+Qtq+M/aRcM7Hr9xqJ4TjdzSQ4nTq5X5ity1Kbw3uTddUb7O/RqhE+W/Wn9X/1V822mdLW&#10;9cad5qTE6ZLmWauazZXMnt5f1eLLy/S2dRuogGRDm3PcGTpwu66fGJ8ldt2J1bG8uTlz/Nr8ql+d&#10;68P7dal4cj5L5qq82NAfFQbaot5ajs83zqxku+vL84vpvBFovSZnCJfsaXB4Pc7yblKpXC5+3Kzf&#10;dTaZ2k2Vi+ruuLCxre01F/jHXGTqdbcn5WEiR+xXR+g5o9P2ctrcNkrdOzVlo/lw2S8WnNTzExPP&#10;uev1CxdP3w44D75t22DxpqiHF4j8y/u1VUo59cGtb2eqer51x8E0Lkqf3t6Px1XvvpjvDv3zC3c7&#10;LJ7PR6NsUmNn5PxMNzim4Sd5eOpm7E3ZnJ+1ghCBtxr1L7YXAwsbt1hsFfP1ZXVpaitndWXnaleD&#10;9KJ6N3MuJ9nc5dTk/tbV7jiT7dVOWpZ9XEvf+1zhXE8JI3h7HG7dWqsy58JfM8mhqeKskJ5X0Pv2&#10;ZbOtn9QJg7xa8Rfy4MW3iobPa4hLNt/exgdFjrF3K9yJ2iUxac27ROVqkWvmuWDbnaddDghUTI5h&#10;Jq+a2WLLKI9LWZebXccBpxAnPG6fDIxlIlH/VZ5OVI/zBS/oRd/YC16NHPYi7wyqdyijL07KS4uv&#10;Xyb8M9+dzOf/8wOSo9FnH59cLMudp6dFP/v05KLKe678dnHwEjTFn14XlZc5mVo+/zE1aa3khdBs&#10;6tNq1Wt/tHhGN+l5mu+m9LSl6ycnnnHqp1Onx0nD0ZyUIu7Lek/0DdvMjhdLeQj5sU3997X5rN6r&#10;NlOdOb8O2z6dT0bqMc+vv/j4qyLRx15kMObp1wbzqt7TYIRuwdftCN3M9O9r9lm9p2Yfifo0yT04&#10;/zSo8cTy/n3RzwPuWYHgydP9EGTSz778qN7DxuCaT+S93/0rrv+hRDjRP20qILda/Mq7q8vElGdX&#10;n0jMJIKHchdLjq5/ngK0q2YeMA7FOuMFj+LyKu9n2qFw5j83Q//PSRiM+mO+sVFPi/d2nd8PZMby&#10;8eGTcQRz8t+vvNEc5LwYF8iUXJ41jZS7fzaMAMFSbjXuLT9lx637zmLfoMp6alPBEko/H/OzpoTb&#10;5duCzGfxSX8sHmY8aygsedZYXPcWveaw8/zh9E/V+arzWPkLZf5TY5f8LvJU3hL+dNoYLj7X1FOJ&#10;1+0Uh7yhW2iMmMLTl0ImeVi20pm9zN1/gfpIbhvjz+uSZ4Xy0IbHnb9artYZDicPXy12Mmy0Bp8v&#10;FeS+HPAjVT87yf0CVh4ay9Z9Zj5ZTQ+kwe9EMPQQkgjLfLyTboTcn1LBO9CxoHseyecLNeDnhV4s&#10;yat2RMN9Ct/wDVpWOV+slJSf8WvwHvarRQ2b/tKaB1/LJKQED1rLx9d10GO1sHlFgYUityLBzX1v&#10;GeA18/FZ9mfG/9hSQMXRpN35JD/ZExJMpb9ebSn0KpYveZO1EtZUWV+v2QLsn/gpzFAAqYmovK9X&#10;lV93gAWitffZX29gq3gjWj/M/Xr1pvBMtHaQ+cXKn2exx0Xgjz8XCCFfR/HxxfHJAFThn0D4eCAQ&#10;MEZfwviNQUG4OlbutEP+/OHFwqv1OFgwvGrhQES8AzzUQvPgp4B4LoOf/R1Iw3Dh/wKAyMw7HazP&#10;94KHVyvynW2HV/3/eCIicEd+AuKZUHj55wsREZH5Px4cToahU/0uPItX/HmgfHhV/2Aj4ocHRH4f&#10;iXgvIiKyIj8R8ScGHpL8FmEs/xtsE6v95muxHH++I2vCOuIH1HzfC4f83aHhh9i0wgEcqD70sLoR&#10;Vn9rHii/T5kXVNR+82yg8Y6Q8W0yI7qsBysRLwRm+ANhh4YmIqN/k7DwlMT4S8HCC9cl2OHIfDwY&#10;Fn4IC/+PiYv3AAt+2bam1MlfSFzYkYU5GBevrNYD9Uik/zcpL0z7L6dGTDsIMO/V+8G4+MHViFie&#10;j3bnOzIuwmXdq4EDrc4Isx4Miqhx8oPJCkNsznepRHQ/8Eb22v074+JHVyJYFu8UGFH74Ccw/tQI&#10;hrvXIxLFeFdmpxtqkr3u+wmMPxUYBC0ktPXokLyn0FbU9DsQGtHI0sFWxrdqk+gA3pxPQlgr/5up&#10;zE8JYph7HnwH5yyiFuCB2DBDC3Rvvx6MjW8MY0T7f3PQeFQo/PFTn3zhiGSwp/piLzWqzn4wz4SI&#10;Z6hOrHeGi2jg8kCBEZXlBwsM68eOe7oKGBLfemf2p/NtHqse2X47GBeRUMiPJi/E/FTx8HcGi2+0&#10;PaPu7k9YPLMp2XDHS2VXVcTFO1Mjr3yCA/VI1G48GBiRwOsPJi8CYMi/td8MgYZhh/uEz/DzVm8C&#10;fCs2XtU/GBxGJJhyIDqi1d+mVxKg453pk6hfcKDY+HZo/Nh2hgqMv0tgRC2Fn8D4U+OfbLnvj/bx&#10;5/s62hfdO//u0IgO4EB1EvWZ35w6IS6+BwcC5F2FuaK0/e7YiMqtA7ERUUdvDhqP/gl78e8KGBHC&#10;HoiLb3ZPogcAfjBY4JPkxTGp/Wa9M1xEbfsDgRGtfrBrYoZxtv059R8MGMAh/xsxcQIaAox35LVG&#10;F+ZAYETj2gcD4xsVSSQe8uYUifJM+Kf2myPAeE/xjOjKHIiMaPWDkeGEumx/dvRAkREVWW8PGqJM&#10;QAXQENfEekfb73aE7Q6ERnRlD4dGZNvlQGhEZd6bg4ayM9ApITTeETKiXHcgMqIr872RETGf3xww&#10;OK0Tbqipgxnv6ThX9MzLgcj4ZnUSDcEeKDOiHvfbg8ajOuGUxvuyNKKBpgOh8c3qJHo45EBoRGXe&#10;m4OG8k4wMsL7zeZfxz1xIobCwfoketDwQGhEkf02ocHpnf2NRfsd2RpRY+FQsRE5+nMwNl7tyh0I&#10;jqhKe3PgUM6rAodSKe47wkaUtt8bG9+oUqLH0t4YNIrHheplIR3THS4YpJN/5IzGH39/cynP277i&#10;PZX7v3Y0RMHH8I88zfT8P3i7zXOPNJv3xPdc9N3ljWkd2bxm/jj+Nwaq5G+WhXejHttwLDFhvdj+&#10;gP47OP5DJFS3NEfbD/lAiRM1NA5Gh2MeOa7+hM4DlZHhHemGrZ7UVq8ivTlwyPEO0GFgqpg+6LDt&#10;94SOV/LqUHgYR7rnsj6hrD0YHqb3TfCwrSPnef9vDh7qxortgg51NcEw3xM6orGJA8FhO0fOc9Fz&#10;MDiQXbapG4+vSB0qO8wjzXKeRM+3geNzr7c/Pl8Ywv/Lr5d/8bnqP/JKdXC35+md9qI8rR9Tnf/x&#10;R9r3CkI1+74eaU+q57DUlUHcgr/QwYho8PJgDosa9Ady2FuPS0vsUTmK6gG9vZJ6B1bbN25kfWsI&#10;IWr1/YCwUPb8e7tG+m2wiK7qwdIiag/8YLBQu1gSc+QK0LtSIlE1cKCdFpHiB8MiejzvB4MFZyHY&#10;3HyHsIhuQB0Ii4iw+QmL5z8AlJQXKvavHv2UFo3f/xZBdMf6R5QW6mmbd6ZEvlFaRJf1YHERETc/&#10;GCzUExWiRIDGu7ItojtG31mJRGH1fwmLNxwByswb20WrMdz/VN1TbOgze0/PwkcqzvOOIz9yde6P&#10;u/WZ8nFtH7iWn+v7DK2eInxq++GPbw/esUKfDHt/xkUlv9jfF6OFT8P5U3/lMMf21h/ZLVW/bff9&#10;qWjstzrfGhW990RFzQyX/K1R8RsOdHx3LOru/urQW6Oi846wqNv72xRvjYrfcPDs+2PRcN8oR3/D&#10;JZLvT8XHoxJvDYvf8BLmd6eiu/+BlbdGROMdicVH4fPWiPgNFzy+OxIf7za+NSLuXYHDtyO/Ow31&#10;P0U9/2/4z59rUynBavHuY0X9jrv62frH35MPKqQ6i9a8N132JmPl9QW55dTpp1+o/XEzmo46/CD6&#10;Fx20Rz/sT/jjZycHEfEnuX6S6yAKHFT4J7p+kusgChxU+Ce63he5fvn1vzbTRmvQWcY64/Zvf3v4&#10;2399+vD3WOwf/yAZu80XY+G3o8Z80Jn/4x8f/vX/Gr1/i+3Qbiwb/14s553G6N+6Yf7/D7/+mpBo&#10;eyyRD7+NJSqrpgSUY4nb/MWnTx8Sxatq7Dir6/8upk7ztGh/+FciNWmtRp3x8oMea/day1izc9cb&#10;P2vkS/3F2p3uh9ZqPqeuqigjTpykkpEePvzy9+PUZXrcTg57FM2O+52WmEUfY0V+jrjSWa6mMb6N&#10;/U0Gli5W/kaFv5Px+O2HX/TYP/WY2n2Iafxp6ke66caW88Z4MWwsOx9+md4t1h9++ZfO11os+Pe/&#10;W8sPv9wtGmu+Hk8f/5QCo8mHXygWNjPs0YGmHxnW57K0mHzfooHWkH9ed2GZR67tezE+fU2zVOP8&#10;bduGofI8x1RNkMc5Y8pZR5ph+PKdxm0PPjzL11WS7+XT9k0v1mI+lnHk2RQxjizN8mKcZNdcV4/p&#10;TF/XzZjlHZk6VYwjwzZ8M6jiHdm645BHUWne4+qO5ZLWNWmWtO/qkjY13XCDOj7k5H4B3fi2w1BI&#10;666kXc9xmAV1DNMk7XNYOuiHK4jc6VFjsTxdzcbXdDUd3bUYG9SwTJW2HGarpkOeQz9855jSLlP3&#10;NUc+uZujpv6CklJHCN9tDBed2GLCnwktxhokUp11r9VJ5mu5/44lkpXjWKPd/ve8s/jwi9BY45rE&#10;kefKnSOwcGRaXP6BoKPtgLY+/GLrLJRtxiC0YVm6WjDyHFkN+0i3hcTcorNdhugcmabrMT2f7w2d&#10;tO7o5KvpcLHA1Hzq0CUkhkyaxwMWHCnXbSEFy8MXkM3zDPOpjgtpQZutWapdV+OMIKulu65rSseO&#10;pxkx0OjZvNwoHcngbNbuyDIc1/ZiNgvO4tGI5wOMWHRCe7odWTEqxo6ghrS0nz9zMTVZuiND9wwn&#10;AKzAwnbIcxwXqDF21wAK9OSaQIu0o/kyF5DgPUIN4jBP0GnSHmU8pm0fua7UgGIWNxKgjmmEoJG7&#10;iUIh54jhQ02hsuMIBV2mxsQ0RmE6pHVfZ2XCyZsQh15cS+NyA5O1bQ/QgFmLi1JCHNdzWU3L44ra&#10;vo5vscIwAQvtShkLMkMNQ4YmNLY0kGFxr0SQITTWoKnQ3fRtW4MA/pGrQ2vo4fiC2QjR9jSmafBF&#10;F0eWwwxEstCUZ/iOwgqLLN3pLk04sJdvK/ayHRYEbHkOM5KmoJ1lISjAl2dJ9y5tuDJLx1DChUtK&#10;NrMFS5YIj7CO4TE7WFtQB+M7/KA3U7WZB0nfVItvmaYdVvD5jgUHW4onZWAaVf95pPmaCULJcA3o&#10;joDSfJ/lV5QBZkLYI8OwwICgTyasIxykX5IIUoQT3buh3LLp/8hgAiwx5QyRhMgOrkxGyLWnIlyJ&#10;QLFtkYMGn5qpKEmeKUQwYDQIKIKYLLoDXggn4QFkoucCTKlmMU9J6wI/kCvSVnogT/EWebqhOzGu&#10;AyJ+gAfINaGHAR18ZqaziBafUkfe83NZLPJMYW5J65Qlremc3qSOBuBi/A6Cp0EOqSPteFIHCeB5&#10;MIsGwoRPSRvIcdIOyCXpOHpAXK7JK2wYiELYj9lBREYvIgrokAaFajaKcdRsyHMAs8xQPqUOclnS&#10;lgmJSb8gpNQRKfo7JKOhMykXQsBsWigZDTSFLL/usKKsD2lHpIYOIi2ISR1Ph4dJexazCwkB0Jm4&#10;DAUw8Glo8LUqw+LprhATQrmIwVCa0L5jBAR2XDhJ+hNm1aGMLChldYsmTHRTSG+a01BUMZ2ZA2Tp&#10;Bv2hqijxEp3OIyU+LxelBxPVRRcgyVYIZBS279AF4gYhQxENBSAoEI6WAcA5amw6PCAdkOf4KESK&#10;KnowqGBwcDhaW4ENa03qOj4cH9LLRc5Inu+Qx8BNCKbSNrAgzQ1HzBPqyMVjVUcmLevCGFBVsi6a&#10;KcaBrBN1ARsqkDYBqM1n2I8hS8VkhIZqebABmLBtIQdpygOokjYcug2no8swobHvq1k5lqwcxouI&#10;TmYplofUgB6qQoSKe+uJ8WGrKJq5Mj6RlJJnwLzSMepGzSEciFgaMm/6pleMDSNkZvIQ28wLuhoi&#10;45FZ4F2lRTyRj53DJBAUzEUNiT8dmpNuWAE+TE+u2IJg31eL6mJHyVzQpsGKQEXLh7lYaCVeSKMy&#10;qQvpNBp34MGAcroHsFUvDnJSCA5pfAG5A8ilipDKVYCGgtSFkvsq9OgJ1hFeJrzFiAxN4EVarAM1&#10;b5k/Yn8vxMlzucoszSorg/nbHsqMNPaewophYFEwUsgSrjtYEf2nZoHmge6eWDWCUZtVja6NTEcZ&#10;XigzIOfB1h5LJXaeUnAuJEddeKIZgC238DwPqUUa2wCFJ8TyYpzrYr2lLV5NE9vGRQxg+6BlHMiO&#10;4nBZJ1dMDOQ21OI7Ke3Cc2L2IqZ1E5tMmhW2NpXIJ01rSvCFaanjIWlcZrYv40MdDaibUEV68VlH&#10;GAhxi3pXvfjSIYOlY88HKD6o0NCsKAtTZ6K+KHxRPho6KMQeeZrHXW0MVsNFwFMHKx8rjrY0COGL&#10;PBN7hpmDNzUwUcssAzQBFJ7QwGOFeZ5FPBhXgM+05bUWYWI1fVu40Y05aBqXgUAgdIqkfCEXOsVE&#10;NO/TUsNBv6HIHvMcV0SQpdLYZZJk0Kq9QLmRg7Lc55CyIArfI86fEmKQqdYfvzYRhFIV9FJYjABS&#10;YdOSCkuDF9WbKiBSDvBLeReGYfgm+vQxrSYMOg0Y47EMBJC2RRtDVGjExFXaNDA3VRUWAtaiiAmd&#10;RcRA130OsktlAVnbthRZDFlZD54W4S3Ext+IgRkUDDaXqGuQIA2TZ2kwMS1rjkCczn0hiywK0oW0&#10;slgdMWGxk1UdzAgDE4GbbliVsApmgDh/gmyxecCzockn/fjgWeqwZJgNKk93UV2OaFmkGnUwQVQa&#10;I00lWUhVg9YMCCsleMtAahg6UkylXZXWsVge02EdBH1YJyijYaurMiLgaQPJQQsALugEgYs+Jsdh&#10;cvI1EoWUK9NDAgAaSYWrIEMQhSlZItmYFARm4hDEBj1c5kHsqjQSLxCsLuIbizTmusiKEEGOlEE2&#10;mIIb1JWsOkTEDA94iH58GQiCAL3uxzhHjJ5SaQe5GIvKqJDAOLzSrOkhekRsgT3cMqiBlKWdmGvC&#10;6bI6MA/zYpV8WJDB++IBSiPkYampVUJRqEFr+EMyMVaflpgE85YkK6FqYNuJBpOapkwTb0UkL30S&#10;YgBr8vk0LFUFY8iH/nSMkg8kLA07BgsvefwhHRlhETE6aR35Tat8LQRWzYBMcRiZFZoJKYlD46E7&#10;WBxUKcQS+4CvxV8JlsJD7btYZ9CFmesiVzGtBcbKJIVd8ERZEcbnhQKQX4cyRJMKG4sFLaJZXBo6&#10;wXij9chc1MBgC1xAxXYCcVkK6uF5gymWgOnBdbiIyE2EpMRCkKOaLSqCYqLLpBkkOLYPZeBEE+Ag&#10;4SVaEbPR9xZ1uXrG6BWAdAe4Sh2mINpZGFwWgQmzTvQqNnsgi1+MTKqI56nBIpo4QRgajEJ7cp3l&#10;qQmPFmgJTReYiKDTdHDZ9nkOKBXlTdowETMyQFPEDyi2GYX0ogYNHCTPkknJJOhKpZk3SXxPlQq4&#10;X3JcoZQYD+hCOUrvwI2SFouBtHAGSfRTQDDGYRJTULP2hWsQHA4zk3Hh3QntHSxIlQabAYhQveLl&#10;SBlwxbUremHp4CKZAvqO2/aqc1hVrQpi14cgsCCGnNKajiUet9jNrI56/QErjVcUEOKhoaQxeHEN&#10;yVNmmaSFCKQtMa5I6xBK0nujWopgKJJFKMVS4l1CdmIsi+OL/KUahJe0YgAAIoMmSU3QFw7WNEAr&#10;WbgSQQmJlZEm1hGktajKj5oFUbPhtWERMT2ipslnzZeIiQODvzCB4K+IkfTSiIoYWK/sr6iBFjXg&#10;IkaegihkJSojkEJ7YbWx9iKKJC02HnSByyQVrCoZLvau5OCGUh6ehn8kjTNMnAZtKwYQaVza0C4k&#10;T6Si5NmslZSRIIykxaVVdVQTeyNbcgyxCQG64F/SxDRUOuAjfEf1tS8qN5wIBp2UIEiqjFOfqiK6&#10;fAlMQDpPuADXN1Q3QkzRNioYpaAmOQh4yYFRAKE4Xghan7nznSVSU3RA2KEsHoOH6IgFOFOkgGXD&#10;UUqXath7GJ0OMkyGx1Jju2G5YqlCNsZhiEWIIYu1o2xdiSWGSakAnogG6vss5CBGNaED5KG0g11L&#10;YEIsXSJ5e9iHkRHluWlEP+BQGRCQZ5Wx7hmkHspM6iNeRMFhz4q1ppQYEBChINEYtJ1YTeHYMQlY&#10;IBSyBcciJ/A9oXUoHqPiUuqAF8KhMbH9DWSzUFQiTWJ0i+H2GKWEfI7NRCCIrjMT5XiIeGKVJI/h&#10;it1HMWwOhkCWGJakwaWio4b4U2khtazdXlWqOiLlJA6IxkDLSBM4JMRcWFhkGWpf/A8VulIzhU4E&#10;TVUeHp/qmnK28ADlMJoCoURbABCMiLskMgzrwmMYdOUKICWtlAHD8QGZtE3ei5nuPWYk6ldD2eJs&#10;43ir2YXRRwSUAE6yLJRISCRiANCNdQpYAFdO4ZlQLawp5kRguLI2wZjQwGJpUAP7SZlwLlpNxTLF&#10;fgAlWG3QA3JjEgU4k2ZQD5LnwFLSM+WIEiq849kGZBNOQZkgwUwpbmNEySdd4QJBMuYkOxUyWHGy&#10;FIleznNPoS7cwCJhbknAKjCdyCBgq3KAl5TkSzhfjCZNjFQRpcpiYZlIvLZpn9u8r+xhVfPRXH40&#10;kBFFT21BMdXNKwNePD7EI3YSQ0IbwkqgIiZDDjLFw5L5yqykNqwqloTYxLCh+BksIimx2oJZ7Us/&#10;0kBmDF0gvNihcCCrI7wjGYhUycDQkFIIEg1QwOviDWHmSeyS1Bcdu5eOX+gzhk5hmHrtNIIr8RmF&#10;QCw8nv6TzygpGb90TSm+Bn3iccFUMg4my6hFDEJbH+JJYZkHvCs5DJ4UPKhSyCFJURgzD6dnX/iR&#10;CiFlxFb1aBqFpXaslGsgDk+YR5g7gI24RSgKKYedrFZOLBupBsvJQiK6JE1gKJD85OHUIPol4Myw&#10;MJNxPuB6lkzyxWsUE1hCH7KwavIiTqE/eeyNQR70kcR3SBPXUWTZf2/tzXDK+BKMoQzGIGUE2qI/&#10;SVuy8yDbCPB1+LV0g92vu1hHDIWNLrhBhiBlUP0mVSTNtpVKE89VQyPvBaWEgGFYCOYMesR0wkQP&#10;jHqxtFg6GJt9qke3XBZOssT1legHfq5Km+IhysOCeIx8T6gndGRQ6V7QjGbTND4FrjcbHJh7qArh&#10;Y0UQNJznkVazI08CkOShVyiD+NKYrWhBn/UkjUVJcIe0rL2qg08lAkHyJLhKGRRI0IaF+Jc0tglf&#10;q/3ZsAreAQYjXh2eg4go0UPsDRFVUuKVSLgSkohKqRAl0zMKMvV9wAJlrkAIaghksrgSDZGiaBh2&#10;YBVnhPqFHAk448H4kFH0s7JA+FusZpH3mMMiTKR3yRKPUrJAmLQoWQ66TraHAulIG7aMGSoELpFE&#10;2WUMuHcyxgCSJpaSosDTqMlRY3zKYR6S02XeEhcSfoKzEfYBPCRyhP0geRLMlKKUw/cOyjFDkqRU&#10;UoFRpeFyqhDaDCb1rAxRItQGdcTSkUmaYqSJ2Q8BBC57i0zyRCPJuqlIEC6paH7SeEuqjo3brtIS&#10;pVJLh5nFLrWqo0JFBtNTjdK42GDioZFmmznAEwNhhzIYiJirkpYtVAbPhiXoeEo/n8wLOglNQg5j&#10;CXCSkODMixUXgMiqSwxQskyWR0qLL4s8lyx2FwPXVgAidh3szNdYler7MFol0tERpQ8CJDLCp2x5&#10;ixGgKa9LIhQif0TGsCZCC8poYndJHupepuRLr6SRFUpEwjmwtdjJITmog6IJgCVetAyWPFtEs5Tz&#10;JBqCzaoF3qPstTFlQtpMQuJIUFC6jpDhGYEw6DVwHwY0FAOBbVw9QS2mi9i0gWPAZD7nUBP6Fq9A&#10;aIHIoX9JiEVPCtKReuZ1OJCEHFeEGd8jbEnJwQZSngQKEddIBDVk5GDgg8g+pkRVEC7MlHgxZaEi&#10;Iji0a4QdQ1dYjFSZnWQ9834lCzfcQ2RjWzo0hYIUwxalqYl3/4IK0j3sx54ATgTxfQ3mYF2EOLL5&#10;IfJsnye7HRbrI2nOAcjeAOdB+CS95xt2JTHKJQ8w4ihj2ekwF2mMS4x4cbUZgwTXoaV0Lu/pEZ0m&#10;R4x5fAz26CWMoI6RgDAhAkGFgJUJm4vwx4ORQwEyUyrIjrbkwEmSQzgeu10FFrCjOZMirgU2E8Yo&#10;ffMJlMQQRSwrd0sGIXksiWSJQamois8GgcV4ADMqB/dNxo6BsU9LZEfSQg0ZE2MlBVdJSuZBbRy/&#10;sAvZple9gjLVIBYLCinIC3sli9MxQZZ8kpZFU9VQV6Qxn4Se6C+wIi2zkWFIxFlojtEgG+cEP0W+&#10;sxj0iLHGnGQFbHSsGgu0ligv6LJccaUw5l1Ji4suW53ik6nNCba7AobG7OWUjpqtL0FlnEdaw6zH&#10;+zTQOAhT9h+f0tINWo7dMersywBm2ZSTtCWChBFZtC9pRhDAQVwbAAPlOB2AbiW2KNE1WT3ZMDX4&#10;HvUg85fTE9INm/LYJQEuZZ+UvSn82yfcRrEtdWgcuSK9yFaVoF2ONLiG5AlegKJYPSLOkdwcF5CD&#10;LSLoJUAIS6npYS8r49oQCUuLSh6IGSUqlwTCJdTqwEGTNrEQ2AVk+GK/iuBhFrwFKUPmk+/DtDRv&#10;ikWC6NznybkIsS4ZAYRAdCJtRFoIigPukBw5yYHegCeVNcdWJGOGcfGIVQ1fXEtGwXqrSSiLT3wp&#10;Ef+i1REZqoyINNpljTgJoQwHZHOg6MhjYPAsPC3bc6yzLidgJK2hNAQLwhL7tJoNeEEd7rPwkhBJ&#10;FGHCJmrx5XqoFcJOQmBIVJUAK3bc86gqW5ocL2PJeYqBYQfiCoiKGbTPgy6u+PcintjR47gJEaMA&#10;R6E9909WVIUoxQD8p4ASjlU7lCy22lKQ0e0Xm+NV4kmJKQyPwy0EEPCXWWwVZsWwCovKYhuIDhYb&#10;sstaE81FoEstMMJa4/DzdZiWyfKiMFEttf6qDNzFAmHtYgmI1QAW5NiW6ClMLqmBJGTzZi/MWUXR&#10;nGBBAvo2A4DtJBX65hJgRBsxHWS8iB6KwMYyW6WRkP5KWKGPOBSCnQ6dxO0MNKpsaMpEkCcilRGw&#10;wvHCkSy3iHgtlFgiVtV0MHbElqBTsZDl2AyKF9iHyxVdPqmDoSX71kgpMfWEI2F4bAgRmRgRLBSV&#10;2TEgzR8WS0Ur8EGw4JJWPdOTJvonLMM75Fg5MnYKw8z8r5oLtamywxUE5CAJRFGRCtZVPIyQipA+&#10;9DOEynL6EP6x2WgUfvKVfy17L2LcwH+f4a9XPBjl0QgXR/g8Kgc+Jyui8iQqb14JpBfi6n8oO/Pe&#10;qJJ0T98/RiNVSfUdXOxLgdMrmN0YA2Y1mAKzGGNw2hi828z0Vaul+eCjufM8v3NOkicyu7qv1C0q&#10;wif2d/m9S0TiJfgpyAbEXCkHBwVlS5Z6CmwP+4kCgQdnEEgoKFJL4wMick5imMHO/LFiLgQuWgJ5&#10;V/vJdOtYxtoKtULHyWlLFazMlDqRHn4CCw5TWIVOg7tbKm+oVsQjJLkhU9CaRKtCOIbPKfZTZ9aI&#10;gxPt5lyugOj5t/a9jaPm0dQ/3ZKoI+YIqxn5k7ChE0P51LBNWaDxBXQ0qsagoYEbl+9H/VuRYQe2&#10;6udWytiwJPTMvlNtr/CLpgemiqPSOaO6SvuiRlxIjTAuYqE11/T3b7gU8VmQtFWpEORiloja0JRB&#10;raBG0zcPAsbawdVr1gm8NqW6RSh1TDGC27BcaUF5CmDhBOEv5B11CAB2ueombkZknZANreAk6QvZ&#10;jeKjroNqdCij1XqVQScqMYxK9lcLA4CTxau8FIqYDubtZPnFSqyrjSsSasYmkR7gVGBBrXEUFICB&#10;1LHDfk6mNUEC6kDgmCRVnewH+aM9ZozR5jvlEaJR35wx06ZOp6QGADIhVQyrjHMIoVNT1z8V6+pZ&#10;0tnYFMQHAZB6VyfqVnaeVTMIdr8GcgO/A7Iw3KrjUWCizR0cf0s9IfbRzBbq9IBmcKr0OVAV51LV&#10;3dXEoR1CV3Vd15qJdc0kWzaA1IK6EzeoYDxm9pBAEkVxhEoesVyV2AHPznR2rC8/MHsg85LB7QJt&#10;C5XXVeoca1gDakoAYszP427bDXY6xLaAFHvmRxbVtk7alktrVXa4EbsCMRiwXrk0wO+atqkBTWWa&#10;QnxnDtM2hkHLeshHA9ZFy/Lo2SXZnUHLZYh5g/emNzNHYLb8OBcGk1sNOgDAeDT+YBdSOVVwll+i&#10;zSFj9bGTqqiHOtBjwHPy8vIdTc3lBFBDRRVF0R1BLaQQTY1B1d+RQuymVIus61pTsa4mH7ASrjOw&#10;i5qqimBQhUeHkayqfUrWJboFjjHVxB6gM5w4yByNTWRNXYepjKygrqZdPku6vzSObqsmyagECB0i&#10;iD2TbM+kb464KeJFRACB6yqRiP+ZzDnEcV2HcY47CgmAlDPMifdhKhYGizC1waM0OGRqIt9gHSdV&#10;AVQMk8IAzB+3x0BuiLwDfeP2g9QTAkD4gySFsthn+ig1NCJPMgZfEr/gC48LcwM8q16zOG1ZT5jw&#10;tS47LYbvmHPU1DE9Zo4TFcrQGEGokYbHJPAlNZlwLJtMVersR/cHBoFLoizoooiFQkGvm2Pwn3iM&#10;YkUhnzGwgPwkkNbbF599a4ttg2eFLDa2h63Ghq00kckknrl4lvXwTUe8TxnnXzxRhLBSTrpitl09&#10;AHWyzqQLJXSAznLbk06kcId9sPD6U47Ybr7A08NshcyKfEZVVJUzywrZWU1odmlaWCm76a2VV5o6&#10;ygSrq2/QJx5fK/XHfhizlVLD7rdTbjj6gbQcyMOcQGSOacRABOwM0jb0bMMMggRjrTgDuTFRWeaw&#10;LHQShyEJ5rC6m8AmQeu4VxJYGR9DS1Ce8EqGU6MN8IhvwHZsBqNAlDrgcBVwtPQgZTGIfqWsBYrR&#10;l0EdMYaoR8IhVZk0EZtwoQX6DYVVKMG6UFJdZ9mTzjc66ShDACnWnlpYTkxGFcuu2CkZXXzpSUjz&#10;/SeTmcHsKn4jJ+bxeVpgh3auH7TWygXUdQDTsY39+YLhEesCHoR+2WkRJvbxhHFX/4r+rPaEXtTW&#10;OjZF1WwjLlRoDF0yjtRjFq2ZZePptT+3ydlyGO38J1UAxjO+1So/ikMayKFCBUsgumo0x+Mx4jww&#10;nLj0U3mVfkYHHFn4PCSE0BdoUE7aD8ukmwllj44nfFgOA6pmGIB9kRZr3oG818uclY/Rzr3MWrqS&#10;1DRWG5njXIx68Q1gRcWGdGQncVB0zFJiFkYOda/q4M7G9TtcM1OdKZyEXu9J9HOckRAzopmYFVNn&#10;CLPIObGOodl690l8ybmj1OL1mADX8AnKANhVHE6aMLMJCBvuIaewAgsMRWQ16QYTKsvsCvNkKoi0&#10;TJ+gYZzqXLioGIglkUvDTuLJNJ2KbeO3aBB7uvYQc5THK/mkVy0j4x7RF4DISvg/RhZfssAKIuKT&#10;pgTLCNvTAq+mjE5VMCTZLFVAVescEDih98u/Wq4bTCCse3V+462RfFP1UcZsofUr7jLChElzfkYN&#10;KJH9w34Wm+UYEhIXiOIwQjYbbCjS8PpT1+QHRm+ntyFHW+lv+htQOFj1vQw5iMs0N+s6Bk80DmVB&#10;FOC0Exyuw9t6vsQBBVZwMaWyK5XhgLYc1KZtZTtMIUNdGuUIQYyliMkpXBUp681TbLJE/1xLc2og&#10;eCugd3mDir7EgqZGly4fgToir5NS6ljDBX6hE9oaQ4tiQKdoyCiIIY1JqF5i0oltWWOPcl/aQkOv&#10;sA0fYN+Ep7EFgiAMLTUVyFA/wbEQXcZ1hYpAsW3sc5ALdD785JOSiwb5rOTEklMRqUO4meHxlAtO&#10;RZ8IrGnAEGVza5RvXFdUgPVyJfmklU9JGXsfIcGEkm+J8EDFQamIz4o7dWoiTpqcTaBif0onezKQ&#10;9QmcQT9CI2JVpIvsRF07fQ8g2UrvUwIFmyHKPBbFWDs/sEwfHABmA+BtENy1AGCGQaK7h8yV9IgA&#10;QEgyPAuiBwDy93Y4ztV5ErRAQ6cFroaqrDfDv/ev3lFyFBA+R5F8U3ckdVCT+gV6C6G1NY5VpVIq&#10;lZYSvVRs1pV5qGWeKrgDXdhksjpKf66r5XYuLN/2zd81aZeK9OB6tCZxIbCRF6cYu515V9oILn7A&#10;jijMjEE7RF83shTRQcoEIkSOQvspb4AGw5DvADou0TPbNIDj2Id+rMcht7Egh1WgRY+vwJMl3hyC&#10;SUvcWuLaIdC3EJWlIK3mYGaapzNMGvcJbEmLT0qRXor8QTuttOUKW68864pQuD+ACgFqdP7JFXpA&#10;awsKSyLU4YpBMKMdPBJwEbEeMBDaCiE3FCaJ7lpIqgRaQ8GYDiB6xWsR9EXKQEYFlOCKoMsScjv0&#10;T1DuPDVr6SGQvVyLW1BaTK6POgZMu+ryFwCjtuITOB8GYwagThsIoevQYeIm5FPGHQKlSqg1BI6V&#10;kK2F5wZVnb6zQh2W6rKnT+tZ/cwlrBVsn1Kua0q1Xar1QdVfmpylSTrEbN3gHArDJmcDrPfSC/HO&#10;XH7kmzFRMGXyfWqsDcrQdQyCz6JKI6Vtwyi3+6wcW1g1xBb6aTBlI+jG66mNSSVCb5lcxeztmEWh&#10;wPvRqWtSp5OVpN6CXON04JYlBqPoFNQ6TG9ZV+q2QvcNascB/Vno1wEdzMxa7hAIuN9Z4rFq2Pa7&#10;U3D/mFpMHQAD4nIXRJ/qZk2HQdeXYqTfOVb6zoZh80H8XuL7/k126w2i9ntTIshQZr4swSQxxIAa&#10;OqEVGPmW8hALHSHStuJZWL+V/0/EUim6cnO8T7QNij/QnVlFPXu1tGf7Dd6Q+TCIAmW1gUywTR9e&#10;kJJTBwtxnJxRhU4Bz6LTKn4sfQ6g1X5AC64p8e4gJtY30G8Fc+wtK3mIcYikLSVvKZkH/F0cUMsn&#10;xiG2XGYFHdRsaWg70XGj1fiOJQ9iR2Qr4DBPHYgGvI2ZwQYBeUD1mPxInLjYMaTtyHi9zk6j8Lz4&#10;QToC/u2ExyVqWqJM2Vk3vMnpYZP7s36YfCspaFjikJfE8bFW89A9wi6ZrJeQCRNqh1Sc1/DAS190&#10;JmRAXJOwEt0gyYhkEoxmJ6puzSwcljc2kFtW5J4Ny+EZyPMBNrTygDghgoL9qUJlNhHOpFa2kW4u&#10;URf00stIQiOMJS9I94B5NwBnn6oITWE4tKO57hI1hPkSasVL/jO0aNa0XlNEM6+1xGeLsCdzOGmi&#10;eQGA8x7DprQXo7doHslCc4Wsi7HEZkCj5L6RZCwEMJmhNuNIdcDJaNJFvJLmvWEUeqoVJZaU2czU&#10;6zeu12Cq1NqOE3ugrPiKzhO+8qYDRa5YVsXwsyHBMkWITWqlEZlYjumkJEyakaSnSQXI70tFIjUd&#10;kc/Z1zdiSMpjoxEbebSIbe2frAuAsniRqPL64ALT+drn9SkzRMKM6k1m32SIDGSZAHWkXVFhnblX&#10;pgK00gQGGLHk1ZKXB7m9lAelvBh2cuXplqc/SB8FARXkRV7yAAEWNBoo9JOESypv6AnAK2vUITe+&#10;GpJj0H+MoTAQSnHUJSkMJZci+6adnQM41Ijvy9/RYxS21M5s5/4Ak/oTg8q8ITOY+vOKSsoKLU4g&#10;atgfQx6iAdxkU9I2bpEOCrGVEdKX/xGeK2VKKXOGyaUOdAlCZbNhAYEqzwKk2BEgWR7ClW3OLRgb&#10;4TOQIdJiufqshpzowKkPSkAxXyvrRblmju1fmI2qJP1caBLAYPiX5SJA/3Xsv6XKSk03JI3WVNsm&#10;EJ90WsIiKvzE6jlOQ/f6R1Om3iMfHs7HQ+ecydCF2qIRib/n9RTr1IgI70ohDleGpcIsFWprU5zH&#10;xsBUslXFjOupkHWu4nB6rI5vKvRhOVNrTf+frJIB0WR5TEyPrTmsjhjxzuL1nBGyEL1zCznRZxJ5&#10;CKyRXGjQHhdjyvYOkifRCgdPXWeYyw3E4TNJLrTGLgm2sQ6AQ9W+ewHSZAnAeGx3ICaqH1XBt3lD&#10;zOwUgzNm6mHjO45XQgxhhXKcg1YRx8kOwK/GlQkbIQWAGmP1TSvlGEEe6lijCa8EVXjcjrKp78mz&#10;wryjS5INfOvHYfzGgAl/B9xV36jVLJv7lj5oQo4SCdVVE6i7g7zEICXcKukAYVmdOEwzotxphzEZ&#10;grUjbGAfRAzZvM1rfY7QPysPZmDmxcqGrb7YoHL/8EEP7nF5DsU5DTvLgfMu6GEYzZR0VdLdsB0b&#10;2NVi14cdDDtZnl15tv073RwMw/MOAQeHwjEPIqyhH55IPqyROKHGrk8imf+gw6G3zLpsX7AGzzYm&#10;ZyLfYOd5CQlOIfMbhz3i2wxmbGIikBVY4VR4fBC1Bzf5lA1ZrIQDIN1IX8rxpjI1uKF5NJSTTaKO&#10;nCFiZiq5ECVrTAOCII7qaStYw+yAkDmcLToVhxiwrYeTM0jWTLmDLpEziENWTZial2Ykfe9I0IZL&#10;CHAG5QR9YWZzJyzPNLEJgjle0wMJE69Ad9O9y7IcbSKBwZlNOVNjOZHAzTe6dky6chzcDiw9tw0t&#10;G8lKG6bJc1CZL8kTsB7BQftN9lhYsHWitgkL+pAefSJaeO1NduR6BkAauuGqAxKhYUquuVxVyjD2&#10;FaSLFOFdFx8K5KgIlRGlZrfhfoom8SVDLWmVLLE5KeyVcd9t4ps8AzasnFieMTJlAtP0G6/I0Iar&#10;OAQFOAb21IQnbgRiejBsnl3wJg3eo7RxaiB+v/GVETUH33FZM2OTzI2/SncL1EK/ZByR9Q+l8TSJ&#10;SwQIVcLQwLtp19TlpjbljgkRlJP1SLK5kRnIXDbKyFoi0DjW9zT0aAgDlwcHwL9eeKGMR4YyLQUr&#10;tsGqw8ELQWkDwy6WcxeFjfWBHtpgTYfmsep61lUHO+p//J//+I8z//P0f/y///q//yVhYENkDB4j&#10;ivYAynES0J4pqfKM5XqePr/aq+ObnAzf8DxCLgpi9MJ3rrzmGb5BocEc1Jm+RVnrxXLSUi0bbIRe&#10;dRHWw1RThyhMJ2UpQEmWyqGZMWxZCcPScwc4bajz/T6kTx4woFtwDFMxwM/BU0ao0UZ/ZR2Lc2iv&#10;/LDtZETkMHmziWMgagMbFNTrKH+hgMpJhdjLibOnOZNmYUPXXm5PuX3Dtrg8hvKYBo8S0modN+Si&#10;ic05NOQwQD4liZUkyBYMkCl1bVIuSX2QGUp2GWSnQZYr2bJk24K1QzGFCKjZvS0mSjFCeZio+Uvx&#10;hIgZEGkDUq8tFNtyM7MFqfXTZkm6w8m7zQIliwxhIwkcmYe4jtjmvlZlgCgvFfHKNFE8Zd7CQg4C&#10;3hCziFsurZBvqBgE+mbGiHDfcqEuGIBvSNOvJL+a0HKem0IDakGmjV4B2iOCiU7lZmQUCJF/lSaj&#10;4ghEdlI2aaU5RlIirOsoKxup7aMA1OGLq3OzgRHcdLaOh0YjyRGlaZdXPZDSOLxI1wD+9LRI0nki&#10;ucmGQiKA8BGprtJMS4p5GZsyk66ng4Ga91jwdKuj4RESBhGr8MYMAJ8yz2kjy+jKpz5cAnWpMuTK&#10;qiji/Y/aj4qkjH++wvXCi7oJj2RRh6jy0pFsFk8bONJnZhFtFcvX5ewUrOf1BNo03xhWNPTizGiC&#10;yxw3IGWvCdZNZqb1ejmMAh6QlOufkIHBS8t6uJTeKq60aeoQchO4Fd2lCc4dFIOmpw1OF29Ui2qM&#10;69Xj5I1n6pJg71x4usFvcFFnOahSlAaM4QsRdZu83InEr16G5xJbEsZYOhdvHLczBmxg5wlU1ype&#10;TyPePLUAIlMRz7wj8fN0eEn6jlPJfFaJdAQ0VP9id4mqMEbGeKT6J+LRa6gJiElAXkgQD1UZizow&#10;aZW4T90Yt939Dm9JUgDjxpSIs68JHENp2tCsP+vVtDI4pMno+qQwNCblAFfy+3ihibWwz83rt3pc&#10;iSBFo6WNsIV9ROPxhg9ngzzDVow7xcBgxoG1QbTB8bAlW0K2LMcH3+idl/OlCASCAea0qE+JuiQv&#10;0GtQfk5PUAdX+0xjU04bKCbUZ9vqG6720S9lXx2kDfAoVBNcW7fhWUYoR4AG6/INL45karlPT5lD&#10;Qodp3nMK9dyg4LThGWhOHKqcFtbg28r7TpSn2DWtlsYC9htDivCo+XWO40Pr7lr1PoIWKxAGnNB7&#10;esexxS/UkYnJzhrUqXAuDwTFMwUqi0giM7HaaSkjQJGtTcITxON9Sk4ddYDZAqckyIi4a+Kxuhad&#10;L5QT4TCsnIe6NHlqLuabvAlPG252EouCMyQCCFLYzzD9NOuu/QXOKSclzrGHYuLthQHCysWXGzSw&#10;gcM3uX0Q5UH9k8MsDrxNEMOIZpCwSsIbRpwlAZcEPsgEJaOUjDSE14awYz+3DmPokulLoTBMcJTC&#10;ZVD4kNnSFlDGkYzFNEIMqmgLuUIQSmgF7am8S+ocJF5ux0V09hP4XzPFEEaSxBmdoAviEStOX0JD&#10;y6nJs0KZEHrTuym6i7ylnzqdArAQuscnnVk67oxwJdYiUsZUNcxBtoIMtVqXInPzJh/SKRLOOyeo&#10;Y77RjYb45sHiiPcxs8Rr4UWeAt2KuhRE0IMCECGT54Ipk6OFAETlNbKYEb3CjDzjYkuacLUiMrKS&#10;S0IifQp29bONORyI3sa+ngK5UIwfCMZsCDflTAyJqO7p+wZVXrXRQKUNtxsYBV2k+7Fuk4uA1OV1&#10;uiy4lua5nMYG+KqN0ru5C+k3psRTh0seia9vSB8TehLJxTCke1NEGCoo62HM3bCKa7KVjkCWUp7k&#10;naqqTE+VvG9a8OpCIFncFPbqjUXEPfNhCwE/8QjJE7XGYx7iXjWAd3c4f2z5wGOuDiZaiEuEv6Ob&#10;exepFbPR3j7jIZWbpcfpx16lXLkneL6jGoMavMZhJ5zX0BgnahCAFtzDZkztJDQaYjxuBRdPHfCb&#10;UdBuxFAzihEcCbwKYrbo3Sb/LXijE85Xt9hNkxvkl6bK4CHp1/Ewx8WMrx1taXpIPDn63i07Jh5R&#10;4r84weq65PYnN6DqoynXw2Rlpv9XsVMAabLB0gWeRZgKt2A9TFO2jb5cp9LUNVMVr9tHU+4bptqN&#10;Ee5Cw+sjl/t8WaYeeZWU7edHByqrqFdnyiXwCQ8919wDHAIGlC9eiRDs95wbAh9ER1OH3ZFfRhFc&#10;2EevXI/jQnp1SCKvkUGh6cP0UJ2LzThNORtWz6Wp68217qNX7hsnqx/+qw/l5xGV+E2MQzdbEsFo&#10;nWIM/OZtB1KtOt6XhFOIuECR7H0uTrGdXtGop8oVETgf1K9vBndtR7Mv+KvipmYbebetRqkw55Ry&#10;TYwmTEVE0qjXBxgOhx19ZJxaNCSVMVzLXLLVJJgwf+eKcIFJNOua5dQ7X33CKcGnGgxkQ9IF9jcS&#10;TjiZYXBs+8R/mmQmuU/V0VZCFzBTytpZAXVZTFWsN6BecPOJTkv2Axd3emj2rG+Q3rZmHgiDZtsz&#10;T0YpjsaJlUfocVGHSw1ZV1PBz7oIDX7vJX2zZI5QyvEIdY+hB5kesaPKgIPygcRZJLYj4o04mW+Z&#10;Q32wWt+qU672yUxC1E7zCSeo1GUP0gO6DY3XPwZ7jwJFIGYeOT6uh0cJ53dpOD/Kgdjh0Pr8qm9Q&#10;SL5A0etDbvP8MkpMREzT+vicBnTF2yQQRT1LyuDtpE42tEi5OvFmsb1vshmhzfTRbFg1TN1GV6+b&#10;mokQ8MtBhG+YKJlrxcH8swMMy/67/ngISRuLw8barkRYUyUYwcPMUtBjSKcKUSBYoA7QRB/AYCfZ&#10;0qaKDZ3AvIK9074p1iNkQ+svVF+V7Ep7iJkrt1GVGaIp26SZRVPXTLLuoin2DVLJbQ30kTIyyO4D&#10;GBHC8J8YJZLLDCSXyYZ4o0+FI4+KirQsKZPLhERSJNQSh1HNLFJIaaJTBN/TBahXdEAMyhR6zjN3&#10;uLOMYC32G5QwAQp0WT6ORJkfqWIU7LGgSGZmqmragCj9BRkhn1mYaPRccwNJoNhpwx743p3lBr8F&#10;KSAvqEs0N3IY2MwNCut4DhMGBG/IzPTbqXORCPNknODFjA3No+P8xqfiaVIU8VVAsbAwW1U3yINw&#10;RGyTu8TcBFJ8kdcsjaBBUyzXlaQB4lMgSxW3HFBczLjaQ37HiRGZnG4J9jiiIU0QC3nZDF3KSfAJ&#10;vrEgkAp5K21FmhCD6LFukjufIk193LTJ07mcNvcROAdG7Zi7ZXYZHsq0oS5PcDFZrgv4DTckQjWV&#10;bc5xu1+06XmtQgKcZ+rUU3xjMMiyTxk6bhx3dbmeG4m0kE3zDdQp6OUffySuJFabSNsbMEUxg9Bx&#10;OcvBVQyutNwNTjuXJn/u1rAdLXe9OJTBcyuOtjz5IcRRkA/oTbjbEBc3mQbJryDQsjiEwksuKLkk&#10;v+zWcFJOrOC4cNcgV7a5dhhnl9xfSochAqSUMYUIGialBiVZKela0jArLGiQUVokOpyMS1Instxm&#10;hZJdpGPYijOKCIzDNUSM2zBBFadRSVKgVcRmR/vLe386NKUEWTNTxnEbQwfxlsdusM19QoCDi2se&#10;MZlYMGUSH2uxYKhJBA9m8xnOWkxWOTvUmaNT1+UVcKZKMEJwPVG/LMZtjigswhcM5bY08AeB5U/B&#10;UMfbTwHk0G5EH/IMttbvXHkHQb09+67yyrHsWkKTywbBIxnyoLI5lIgGygmN18uOAYCWyfPEbicm&#10;KfKysT/ALCnjWqjwDJ9MJeaIAuBZIwWbb/lh85CPCJiDTfX+Kz+bQLh1xuuRn/mNF7vQmkR+8nMk&#10;7AibbMjYsr/LlZmJWbXmkcd5nhxNqt+zJ3ObssZ0BcfN2sgnmna4LOgW7zqwCdhrLINyHimhnJ/F&#10;q4cBuqOoc++yErmaGZb1ozekWhXTgiMxwaL5Qou9GQTXiUA6D3OJCCDgNKF1ftdDPcZyUekGLtii&#10;RMKR0Ty8jAj3NUgwZJpwaD58z0nw84+ZV9KRQAdA+Wxzi+5tU2GWfzOwkFsWUB0Yk7eO6oduUY3s&#10;YGwgGZabF3HRC0k8L5KMSOxCY/seVUUN3GsluBUeAMYmz4zLzIEOvD0Q2BkDH4jI1e6K14Ci+LRi&#10;+RLKzSVa40SaDKFbaNFndikn2FZvB5FD9Dwyz9924lyM6uGT1vdNqYqR1eW0YC2eoN4Mb12EEYUD&#10;3izB2+NjXRBEXH6OzBqkD68gUkzQKN1Asj5+QB3Z92nSLkOy8e3wd+BndXZMR/e6bUQjnG/kg+UK&#10;G3KVPX/OhaIMg+mTx/jFi/C9Dg0fEVJvSDlsc9L2kAdBa7ahLoiOugQgTQEjc0PECEXntCouIyyr&#10;DzFt4EqZFfGi84MDzjPiEIGHQw8kWMbXZ1pS08CLOnFvIbx8uCMPq6FuDT7ZA/Tv31NOG9g5jwZR&#10;J/Z36/mOaGm+41ct417REcnAV/VrltRoN38BwctRlfoDM2OprZkPWdzA8lubo19VKdXev/Yel2cw&#10;7JyKs4T9W2cNeQzSQ0EyJUUNo7p/RanDqbvFACV/FDzkqZS8VvNVPzciHVq8OoSfEQG8nPGT5wdF&#10;wqDUgFRakqWUPEOEUym/SvmGdDei3MjAEC91/YRZ0m1B2zW9t3jALZF4STxM8NXuNSlCpQguPctw&#10;IHYLb11wKjqkZVqCG2FBb6ggYpPNmv5xNZPoqzCoZCpE5jNGyhMfCyWD0QQEZaPqL02w9iNDkX7y&#10;PvuL35BukZAd5Sc0mN/vEUWjtW0DHea3tvkm+ZLK2A7yCl8vfko0G0SnX52/R8OlDUTnw/XUYYtX&#10;yRKK0bzsWvcTClGORWAnNQBNnd8fYAVpRpN4yiknd6Lu2gcrg8AqZY5mi/2ZbFBmo05nT4hD18hE&#10;Q1K5K5zAKHQBkd2U89MOQlm64u/85nNPNVc/0eI54ypE8PIrZ5XJ2qkFMc58gViSDbK5P7M4QpFe&#10;mTTuiaAIrqBcQQLOpXYCIVnJKcEsA7f5XIhlo8OU4+agzMP/+XuSUjOMsXuRlJ4ivqXb/JApotZP&#10;adKTxM1q7EbDmU9wpCHf2c+EXjgek9d6crMuZxh2w3eNAXBBFrW0JkmfoTlq8+4QzwFFeC8E2xRj&#10;9zoTTjW9uNeG15lsbk5D+wmls0DxcskLtvlv4RUOM7/ogw8+UjlAX7GI2x2fpcESPkmYnp//SLyF&#10;Ml4pPIBgJt67qohczA8DqHB8bA3e6ZhADCjP769wZOkKZ5LpnlkaEAw/Ye6C6IKERDqk+emqzZtA&#10;oDn97/rUdQvZBHqOo4AsGvAtAIVRzB/y9hAORVrGf1AXbYHfkNvG1QU1v+AgvZ7JF6AqvIbwLZg2&#10;ZRg6g9i5j8rwDTkdeUKYHBJckKZhAR39ue2k7qCGq0Py16z4kOGDP8mlz09L68oxF5VyxzcBmT3X&#10;Pir9b+axyS5mSZtEnTJ7DWWFFGyTS+qct54W10JdAkr+9on3C2jDRSYeCsPw1WIgQR9bK29U4J6v&#10;FsOThgF2hFAiESxrAOGv5VVs3vZGdPvTj/hqE4jKOPRr5AQBlbiwLw76o55IkVweMM8psrUu24a6&#10;/ABU8w2blR9UFKoBc8gT4t3RiNbkC+VoIG1++1UZ15iGWR5RoFCkZkfMS6E5MNI2yFIc7nFXJxs7&#10;EBCjwWc4TCArqdk2f4F3cOzFQsB/GeAa4schlxwITsbIuSFDf9bPaZnig/s7lzs4fWeXlQBsybaL&#10;tDaqyGaQvBSJHtnK655I/qDsWKq2gWaQmdRB3iZ5cJg5NKaCHcI78WgNzgUvOz84UikfaUQPG0n5&#10;OQfoAaHHWSKVlCoQZhQNrNx7Bd6FoQYhGd7AgP7RHb6zg8zjOfm42VvlrKb8RrsX0whSTYycPkiq&#10;gsUNpdRiyvPVrPO1gIZ1oEj4E2KrfoSY3EEjtCrnrF8LHO7XsZ8kXoS83G5CGRK2GURmlEgyMejO&#10;Adne3H/Fd8BPrtIrtCufefg+robE4MpOjbPlL19URah4gUa5ZFAf3oRVwn+tsuMMfIPcS7jLI2cu&#10;LDwuTKiHd48qPsvmgD/ol4chgh344YhQD85o5KLe6L5yPU6rDgHIZlVz7RCBdTdVzayHN/1qZwQy&#10;ZBwByh4EYBi0cu28w41Zm7gX/EY6I8yFlKr2DTPTawkINLy1/AQQssBuNReBZJAN9zUiaKPkcjo6&#10;cd1aPhUKQXpJx1ek0bvEyQMIkWgdCN4m1IUJ2B2SI5F6sqoQCZHrtZSmTTQWxmLaKBnREv6wFATM&#10;J2jrhKZJYqUsCoK+Ebh6BtJCbIYt75tj3iRBnmVtyjNtwrqJoacOHFlPDN2DnEHLeruZy6eVrSE0&#10;YTRpN24tRSVl28DkIB4gDZP39VdILY5uudXX3AVWHf1E8IDGkG2QRfnWQG7cJGyI92yYavWjUPyd&#10;iUO0zduJtMgPLLFA3963KCvQoEOoT9mmh4ZiRHTGkGvw/CPOeTsoJJ/LCQYkvRxTCjTbRP4NDxbD&#10;MYFAanKFWq38vdCBxIhcclL+PEzwAQJ22CKuqi14oIsZcd4KMF9LZPqTipoh3BKYjAnIv1yf4F++&#10;NZ0Y2kj+cDmvZhkbUTQt5eOUSwUl6fUrsKFKrlSEnr6n1SjKYcqUflsKt1TIw5S2ir5fsZeKfxg4&#10;KABEgS+GABDIsR+iyNo9OSwyGQZzSihUIKVBLFWgrQEwxmGWgK3AdErJFuQbDgv7kaNCvR9YUh4G&#10;PgcAahu/tiBuzayxIXvAQWnVDywghwHwofw3SacGKAiJFoBRkAyAnDYOKmES5RY1N4TORlXRQFSP&#10;GQZSOXW8AQSPg6G9DcbeopaTKctzR8gL/AHaQORTGzzLKvVdMGOGERFwgLlb5g92+JOwPbxcl22C&#10;Ps4T6r1vFN8oOcqxDyAlBouC+Xl1SAMN3kHB8E9+li6xd8gwihr+5AzVYx31kMNw+42sKiiT4XxP&#10;CJZtfuElSeKysNpDQdukx1IXfx8bwcXTtKnKgkxlv23oXw3TGN/UgUsQZtHyCIK88m/CkenkaAsS&#10;xfk7Npp5Ts7MR8DVV2oYneiUwXQIQJkSOWcbRBcahhsOtYZBKoPS1DAJlbNefjcmNnXSa3unrEnY&#10;aBiRWWWGp469IgOvssM1vCGmPKyn0S0+zNkgHhOdqD1oAUBMRQtJwqB735pEKWGn1HgB8WKuJ0qp&#10;VjFsdxZMkgTwBB0l5GBD4lJ0FOq8BsCe8agLvVIETNUq2pKuHTWGCKBuEPtfaza/tgfxmlrCpusB&#10;L2nZJuqkDo9hdEaAac0txAARzg8RnF+Ri2gXnPTVuU2xPcVGbBckXCEI1i5zZJuKOiGmSfMcGZQL&#10;6UJrHDrFXpOiSiQdN7FYBtRYzqxZAgodsE5+3IjeeoTMiHKYU/25JuNbcKO+DJ08WRP0G9uvruOm&#10;5xTGns5oHmMA2zXlms4drVenNSKr1X1wHkAkWK4epymnTQ3Umzp/C8fHCtHIVR9NuX+cpq6ZSwP2&#10;m7kW62l2gvnB+bGOEtlynXmKXywPNjXaxQVdgBegBQHVEVQ2ZZEDuN2+mjo8KkT5wXc4Z/h5Fgk0&#10;HpNmnKacdYLtjf80dbAOV3bilUkfTRkB2RunV1fPhb1JH81cm3GacrNOqBGTjgslZlZx8vwLCUz2&#10;v+vSNG2m078VTd3AMv9iK3rbVW9FM6VmnKbcvxVNXbnMXnnIVjRb3mxFM9dmnKbcbEVTDwsS5Kge&#10;k+K42HJsibqOl0iamCnag1vOTblv/KaO8TEIsXzrPhgvF7yacZpy1gk6E8s3dd5vQhU2XdTF1oFX&#10;X7CZmQjqLB00E20GacrNIrFz/r0r1HTMK9DOILrHQ0dRY5fD13UdthqyK8Z3dV22KdcuAMfsfQNP&#10;YjD3ukAkoIuaQaqS36MCYptqdflBrbxUkTZvin0j9Or0fYB4ej3Us2zGqIvNRqBUeWga5Uoz3pCN&#10;IEMJVBFwPNNaQSx0MrncwnoVEgs0dw+t68Obma/yin2iLmY/smnM+BVlEleAKOqQ6u8ppw2wJcZo&#10;/U0DUZgpch2Zgx0u+nU4+7INWCOJYgbzfGNDn4A/0xaPK94c+8hPGQCm9H+lDWN7nxwTjTxuLBhh&#10;Df5N9BHJKNmpySuiCX0J4I/MjbFtT93MpJlRMKnXmNC3gCb2Or1XJb9XGebHKPJ3vaWqInQtj7qg&#10;JYpNtkXMt38tdbRQ+ydXE2BrAWxya4FDN6HcqHIjh212jRmbAxFn9h/Y0EMtD74kjEHaKclrgPyG&#10;7N7ADrf2f/B8ivMrT7fY5OZ8FDRJVOZUkWDZe4BX0ijhDWgKOh8XcSJfvETS25GqGEoC6vuKXv0F&#10;Z0MgIyxfXamFkAVyDJVbKTZBzOUXZSRyf0QLIq8CWTAX2cISefC48Ld3U0MpK4Gi0LV3ETgJZUjU&#10;tacDJzXwF1qpWVZwrEeAXpMpDokbUqMcd2TfJqbszLBNwtbNNxxDMlSQ19X7+6wCh4rOIX6CoIoH&#10;MMvcxQTG6vnktCPZ8Bl6j67Y4mbn/235XAIkz2gARCHPAsQagNSU+wFSU9cAJP7WAnNDABLwsfKY&#10;NiAKgRIg1vTRlPvHaeqaudR99MBcPU5TbjZkg81HbnmUelt9uiTkKInogcXfT3JMqCxeGvyV5hlA&#10;KuM+a8w259XFkBdmTOKgmn5VRnDsLkinMh7wy3mRF9LpXUSGfyoRQx3GcpUeUtRxwJWrBQvLHCHN&#10;GB+ZwYOUZ0wcWyNXXxikzcN5yF4tuMrpHEuW1Xt/CT6KCzVN8ML7ohlTwOXNv5h+8YkBHX2NxW1R&#10;5NNVwry2QRyHUxjOEANkm3AhTEEaR+W1lTwp88ZfxQ50U5ndSJtkXBS7Xe6+w1QyHDcZWgVWzM+b&#10;Nf/2vQjYqF5IDFVVS/AKQlRVBTroFfvUe6+OQ4p6L0BIM4Y6rYmqNRiirhtACH+FImqg0XRRzbMZ&#10;pCr1duDfxVLyKg5gCViM7UZgueenuaVff1iW5zVR0RwyQsPo4Lj0AV1LEMYPHBNgaVaxJGRMmMeA&#10;2H8OWWGNjYZrAC9ILNsZ8gjShLq401EtyRcyaFvWARUjifkmEpO/V/2iBXUQODROA71H0orOXor4&#10;CiA9PRS4dFlNstDY6bzWkCZAY38wBzLE3weRoCWgVFYT4y6yGbde1T8ShdB4bj3A4XzBaXvfXkL1&#10;ERfKeEBTxtKqnO3sKjCMOsRCB4la7HJR7B0at4L+BdmyAfl9SEIcZrzXxxXHSuOH1wOrF0/XhOkA&#10;uulxpGH1GCrI8tE/eU2KFWgo80XiY3i2K4cQZV+a0NOt86duE8cDWkbnBk0ImQav0UO6iINf+SQ+&#10;rJuAXvExsPO+4cDEkmavz90tp8zwVQyVLusmcQTxSRV2Y6ZeLRLyGS9gWNEgEyPwU3kgrBIAUZc8&#10;IEcxMQ4fks4TdwNJQCnJ9RmEcVH+7EjuVPJF9XOU+lAw2YsttsVPF0q/BJGI2FEdWqIHzwKhNmN0&#10;kjrcMZWRpH+LozDbBcxJJhz6Fp8HDhW7hkOSLwq5Titz2V6PCTkdWA9DVZcxdBrVvGadsSo5f4Le&#10;k+1Q1DGRZLjyzRUfrrANn8KyZN9XNAoeSARfmMxGCQ9M1WBuuXhBi5yo2EBPUyarBuM4mHQ0HDwX&#10;fxXeHV2fKDSSdAHofKZbzyauyzgtdbl7SjlPLwH8869/p3eKyU1ME+CcNwbZRPQQrFlsdFm2jSe0&#10;AcowHGtwA7ljWrRnYgiug0uKQ8gzgngIK9OQhSmTdHP5Yhf7kLC63WG70z7YMfdLaZM3cCJsmS59&#10;8rOiHAHf6Vq1jXV5f9M6JInHUtYRD4sPmnZJDeDvxIbpB3rH/5dudOzqLnSaSA6Esa9mMLvceLVH&#10;VKsH2svuoNfKGYiSd0WIF9J5WRHEJPJjVxqTJ0/dZxhRI4wBScY4A5+R0UdZLI00o01FgGy+O1q3&#10;meJpDL+ZNrG93O2ybJv6YLQbvc7DcHGrejA89UyoNwHzDkje3x3VogWbEvv3Ycp22d44l4554JKL&#10;eeDuMTs6MuSKkyMqmdgEXqWsfnlRz0NyiDCaZV01my/FQBocM75FEVulpvhd5+pYx4jndATxtO2g&#10;4niTF3u7UmVequZhUlBcgnho+cpJzdTpNkvhOTJfCoXVOFOWBlr0jq8O7apYnbo1JsnLOnhxsjAX&#10;6+tgChjDAi7WugQqkQ91FU25HRcnclyafmZd/142df5OWYaAOpo6frenruOVO8UPhMhEp/AZaO6T&#10;48UmKp1qji431n5+Csg+H/Pp2XvP73Y3t3bntre6u8cLu9+6X4639navjczvri+ubXbn9naP+cPI&#10;idmFsbH5xaUTv/3646h7uL715XhkdG13d+947bi7z4cjbNLe/n+OfN/d+9+7I3/f7B6PdP/W/fKP&#10;v+/v7Y/w/3+MbG10t4+6v/32q4PS/X9jyM3D7tHx3mH3t19//tf+5uERfZ12lq8O17a2u4dV18PX&#10;0/fZyNLx2mFrSe9H55/OjbjE1cV795+uHX6f+u396LO1ne7R/tqX7iJLaP/xny/ir8f57df3o3NL&#10;syPvRzsjKyu//boyst7dXmV1v/06u773ubs6++Dp6sIOSxrdPx7Z/FtTPbe3t/3qP/e7q3PsQv5U&#10;72/zge16f6PZlx+Hh5xbzulnz38eb20fjXQPRv7e3V33RNzA3ub9/K6awTozKIZpz2PIB715tP52&#10;+vT88/vu2cLM6uLh1u7x1u7mvbXjNajgt1/7KcoPDrtr66uff2xsdA9BitMjR8e02BzZ/3Hc9+Vn&#10;ifa3X0fXtmZWj75v7a+u091vv/79t19/2eH4+Mf//KXehg2ogxNs9/33EUfa3trtjvyDQfb297vM&#10;5peq4T96//ULNG6hqv/ll+7ftqpytX/84Vyzrv8FL9TLOs8u/2WrHj/8+ss/Rrb39lCOv3zZ7kKY&#10;e9UC/gFpcD4cVN+y2+vtO55yCmECdvz3xaVLOddLwP0RGPi+/+Gxz7F6eOraSP48srC9/YOdturc&#10;y/Mj/ii9X80uXF2tv3zdPTyKaPBv1V/v2/4c/PKf50fOnff7V1vH213qdvaODn5sHe9d7u4f5Q/p&#10;hObsD3+fGB3nfwLYiWtjnZHFp7T1fNy9pWNmtkPFg88nLr2eezF//eX97uyTcyeW1k6eOd25cvpo&#10;Yg939cvv33eX3l76cXvm6vXF9UdPxs4tH+w8+/D599mNnS8n701c2Lp87dXijfG7Y1f3Htz5+KDz&#10;Zebt2q1lSOnl5vKJM+MvO5dWP1xlmOs/zr95Mnn/5bm97aVTvz89uPd64u7h7rdb44vf7lz78/Ll&#10;9TtTG2fHJm8dvBpfnPz0+Mf5F7ufJ4+f7K7ufLq58+D98a2PTx8csWkP3q28u3xh8fbG1RPLn85d&#10;P3P93uv9+Uuvdu5tz0v7h4sfP25MTZ+bf/X10/br7vbC5ZU/jiYXb6xMzc2PHa+u39leX/rjYnds&#10;cu/+mYPb71dfT0zd+Hr17f6J2eeX3/3+4vWnzs0H02cWHj29P/1+9/veu/2ZpXfvlg8uffo8+uDU&#10;2esfZxcen2aYzvzYlcdff9w4+ene5sG9tWvX9o5PL6w/Pv9tfPfHiws3vtxe3vpwceXbnY1rL198&#10;+Xr6YHT1+uiXia/nnh//6BwsXx/fXdh+/eP++b3zNx/szI1/nnxzd/nix1dzXw8mj6bfv7jz6OzF&#10;uw8ZZubhm/nVpRubU6+eX1laW3jX/dI9Wvj+5PT92527F48Pl3buPFvozt9YeHjnyuTND89eLn09&#10;mjg+fPjo5JfDc6MHN159Ojz4/Hb34+zLw5tfNx9c/vxidfzE9/2HL8e/7r25eHrjcOna4gLDLDxa&#10;vf/h4+bO7KPJN08f3n7648/Pq92Xlycff3u2c2L/0empiUtTd64vjb/9dmdpcedw/e0fO0cnJm4f&#10;XXkwv3t0dWbi7e1Xn7vvvp35uHZyn+tUl3aX7z98eHD94M3y7u9/Plrbnzy3AeOd3pi9d/LJ7vLC&#10;9a8Hr+Y3594+/bB+Yfns4t3nU3PPzm0vX3764vfDVx9uXF64tr7y/NvD3Rv7t+5M75/68vnu1Im1&#10;83PX3u9+Wr84t/P7mfmV1U93rlzYO7p4e//VvS9vjx9+ubT6ePH+wc4cw3ybvHf27t6niysLB4fr&#10;1yemnp78emn08rsbK++Pu5/HLnxenN/Y+/z25rW7J18/3V2/9eXbxMbq+Y1rD8e2Hj899+HR0dOD&#10;89ffv//eOXu4/Gl5/dr3g+efZka/vX65ja17Z/TzweaHe8jE0wvbz6Y+rdy7+Prr0v2j2W/7N78v&#10;Xz06/fTm2wvrP+6sbWyfW9qdmlp7wpz+PL9yuNi9e/HrwfzKt7XJm6eXt++snHs7+WX6x9O9B+tr&#10;81+PvvxxOH58a3Vnb+nTk/O3t5beLT2cvXgSTXz6/bOTUzPPr37pLG9+eDJ6d+HyR4TfxYsXpl4f&#10;bVwYPffk5cSP1ytvj858eTHz7XBv+dbu2sL6j4snF/Y/bBxdHL+zeWX/4fPzLz5eu/Bt7e3JWyd3&#10;l08sP1qfPLX0x/q3nZfv9q8cooUY5ujKifXlwz+7y398XBntXNyaPNeZ3p+7vzkNjyz+/v357su9&#10;gxOfvj588mL27JtbDz9ffnK4cLN7beXyx4Pj/fWrh2vnnp9cPLM39/HB/L2lxY8nv/6YeDF38eL8&#10;7sL63ruzf2xP7Ey9Z5jdlVdP19//eebsg5evDzcfHF49e3f86Er368Kzu6v7690X03+8+X7h6MOD&#10;/Q+jp+4d7q6ffrM3d35y9PD7s3cX157MziysbF+6ePnW8/0zV4+u/jl37/DoYPTT1OLCh6srB1eu&#10;rV3fXHt2kmHmVs4/e7ywcP75ihP88Wfn8+b4xPW9h4/3PlydeT33fu/awdHVx3c+bmyfWul8OD+7&#10;1V17drT7ZnftwdrM9o/p7szXP7vH490zS8t/Hj54uPX+ztrsyvvzPzY6Tz7OTr88eHjrys4phtk8&#10;Mf5tfm/28Zv3Hy68PXqy9W3q3Z1n8xNfjr4ezZ07c3n9zNTtV/MnPq0snR57P78wPX/6x9SLu9uL&#10;nVs3n84cTfxx98P2yvVTx+/2dg8OF96dubfb7a6dvLr16t2Vu0fTo7M399c/z8qezy9Obxzs3+ne&#10;eb137tmJV3uro2fPrhycPf9xc+XE8v7yp/P3rh+ef/3++cbNzuynjZnPFxc3ri9M39m4++nCm8mP&#10;L3eu7Ny48HX19uOVw/GJ75/Gb628vX76++TT5ye2J58+OPPy+73jPz4zzPz3J5+2N9+8evj7yrtP&#10;p7/N/nl1Y3Fh+cW7bwvL7z5tLyw/2j71ZWPt1vSj89Prj78/u/TjRufU1omDzeUHj69/fnL73ET3&#10;7M6di3vbz2ZvXFs58+bKu30E5t743YMrb2c3Fu8879x8hUo//Xzi0/fV53/s3Xn57erv+x933k3/&#10;sXrwcvbd1PPpc7M7X188eHT4be3i28m3oxvfb315vHVieu716OjUh0+vDo67F3fHTi19fTzz42C0&#10;u7G9MXHhz7m90Rdnnnw/NT29t3R3e/LZ2uT+pTGGWXl48uqN7sXT7zbWLsy+u7/wev3Ms9G7Ny6f&#10;mT23tzW9ce/VzNjX59+efjxcOvnqcGN1ZvPxxvSP21c/nlqcP795vPf4+861uben/j9N57mlLNOs&#10;4WNRRFFMIII5IBkziiJBBCUpWc//Y55375+zHLnoruoKd7HkVProTXdyakwStHMcUH0HvS+v3kCN&#10;P4pqF5jTwijj9H6Y0th7Vh2/Ymu45ho1Tg3u+lCcr2rPIRnS+VOe2Ux+6+o38ro9xtGwJ7QdChlU&#10;7u9efS/xaiiPpQmYOWo+3aEctEWXB7g1cebccUYUmPbNVBdktwwvVKOOqueHjwWnvvtevmeXnfUp&#10;HztLt7M9emS6U3foObOmmwWD5Mp+ffv191apgnoVADrtLNjc+c/FtquPjoDSnI4/rR83CTiX/xYF&#10;EMhPvs17b+WXJhhTqZqg3X+Lnjhyqp/d2W4FTnm7nxPZ7+QAabmBncr4aD5tnCuoxK72nDFdfrlV&#10;9iibWiszFVIS8s/sWn8uz1Rzu32uuINc9V5/JYdNJ/1WreZ704OKzi9Yvz5VU0i5xUq8EJWLiFRb&#10;A6anDAJ/eLKrEGbD7TuFlS+Hzu5bGk1UJoLT8iXwq6HM66NbY2kVHhBZD2OTJl2A4qbIYVJg3Go/&#10;fwZR63E9nF+vQzpOhvcuIfRmFjN+uQPBoy9Ck6sPyl1VHoT4ohbqPRs8jrqOcG086w97SIwYaLaa&#10;AaY5FUvM9AioMVwok2x6AOfOJ1WVonkHh+aCrcetOyv3h9dlA6tMJvug9xCmhzsw/fIOmEVtcMJC&#10;kxf4HevgTCm936svovD6hjLKWXPf0sooIoOdqXor60TO2Uj9shHM2Xp2gPbdJL82jgVGDtJqEKnk&#10;43YisNKqdtRZcUEhyPbTtM4slJ6u0dZXzoQH7Ym6S0w/ig6mVtgnLffyKvlHxftV553PuLW3ufYG&#10;Eg9na4rPW3pWptnJw+M4jd0XGN4mDqtBs+vffMAv3THr+X5mRhvuAOQ4boZ7QFuydan/bYobeCec&#10;JtFcwUu2xqBxx2+wc356/Cll8LqEHmlWvLS0MjY9et6gHuPW+ak5SIPc938Fxr61Ku9Sdnyv7+7T&#10;irFtj0MUOW1UnZWTnPEG5UF+MxU+7ddOPpR25QppnOp4pXfcXtBs2Fwxpl2JmmF71m2Etg8ZlXY2&#10;JdS+VXU/XfNJHKNM9wsMN18/0wY+d4auiaFqdAYm7BxvHYFX3+2LPsyne7CK6Spy6P8ezzfvVPxf&#10;F/C7l8yl10O99OA9IzaIw3zO1UsNLl8s16/Vm/xxFV0jAsSgcn9XYLTo43Gex/voS0rmYdZNa2+W&#10;W+oHSDbrv7h6aLWMczttZ/YiYJO9TPBGelwniNmXhVn1rIL7sUt46aWvrrOIA8fRBIcSeJCeTyl+&#10;ijxylYZ/MU3FR/qezyYfvUgJ/RPqttplkETHFf2uS55ghZVOMkeZaf8w9nSBFLLQA+zqL/NcuD2Q&#10;9zo8JZMrIeb4ujntkBJ6eHuzlhmMzWFAhcu4YQbAtsCAr+WMcL1cAeRI4E7j1woPuxUNhQJt8jCQ&#10;ZikjV0m3fG+NuQsZxP2SfhieNFMzrv7Ri5ZZmIN8Co9FgBn2V3fLSo9Z3ygOKmlbG2p05qQB8udp&#10;nDl/7HSjhEiatnAUozc/2Oxn9/QE6H5Gb+vkvXfW1O1UhjP/N1YuENODlwTxovUnFl2fKlvbGiMd&#10;3PrvS3pkE6/h09nmfHVVdqIGq16rtN1pBWbXMNhGnOyniK3DI2dmTEhr1nR8Sm6M+3HKU9oBUb25&#10;b1YMcG9Mx3N0JmAOzWNPlHW+S6bk+NdwRvZKn+SSBAOFlVOWmZeYyWXYRGuzkZL6f9mTIeFtdrm/&#10;6bXShgfS/mzRtjyGhniGTiSAeRxrgq7n9GIOdkXqs7hM4U2+m+MjdxTnF3RXorcjMS3zOu6t1Jwu&#10;X3sv16nulyrTa3QjYuqnH/UvdPJ6UT++dq3VC6vHexFAVKikkLfTIdI7jsBA++kq7X88W0YOQk/O&#10;Q8PpaZVvix8Wx6oLn8zOGjj1zu4A3TY6bO/+nmzeTzE8lWRQijuDXX302EIFZiHIWjXpXqR2Ou7S&#10;QBaiAs6lOyp02QGySyNxfFlvBpY9OKtHBPw8YMAY3qQd355X0iO/OF5hAgoibd7v5xfbFYb89OYe&#10;yHda6wqVxTdbCBFMFZhodTze3xTzSHJsFAYe1FNrEaAwMP+ePecKBf6UG19tz63B7C7XJ8vDx0cG&#10;jxcblDw82SbDCm+er/3AbVjVRO7h3zMLNj1oLIZutuZOicnz22qBMeazGlnOofMq2DRvx7jMXFV2&#10;UQkXzrE97IjtN5uMcdrouUew/EwIT0SGK+/dnam7RqWFstNtOSZ+jrkTV9v1Gq9eQ3lW4TbPdTP4&#10;HO3R0F2K6qjAeFFoH9qv4293wFvlc9g+gmv0ujtgUdRcjE5FwjGAFXO0MmYtwjoIBGneWONgYrD4&#10;o3oG62KIL2OtaSx9px+7ThK4AU6C3u5c1HtzeRJ85vBfvhmnhy1Oj/EGuYa6vNpg3zgRDIFbE2d7&#10;EH+GOvwgeufUERiwTaMWlk7i7UVccQH+lnUbiuoyuSs9jqzmnHuefSpK7DztK9HH+d7W9O7whk03&#10;EApM3KsE0Uqjvi34DYktKIYW3dvkwpPb2WaitFBVOg7sL1EhNt8NvRSbCAd39NKU8gwYjruZusHi&#10;h4ooEznZPcqCeBeHyn7E37djdxIaY+3dP33/0toDrgI/bfkSD60tLd/s7pYDxF5tcNgql325z7/6&#10;v7mUDnbldozXINWTiozW9DkLv5Bg1xo8sGe70s9LxzMqhxORsPR2t1PFK1epCyragp0gXvzXrfU9&#10;6HABgcM73Gy/D6/BjlgwXSa7zJwMamuzblS8yecq6GQYF/Gbu+zIU+ku+MGynj/Z/kJJFWYg6Gy7&#10;b3z7iTI9iuTExchDBTJ4tTV49Wd7Ti8wnAHJXQdsvnX6UX1V1Qbgrt9A9ACJMd1gZ7U+cvkEZsPO&#10;0tkhisYULcIt4qjP648v/DbTRD48T+jQ7UmYmqYeofECCNOm2Im8PsUXIS4O8VqBYaL0w4ul9/A8&#10;+w7hrQovVgetLFMzPRBb1w5zEYl+07V6HpquaRcra2KyGyXzyLoyUGgsLem1J3T0zdYBXoDHTygn&#10;3kPLYk+D6aBqDhXvq+XnAlOoMu3OhwbqBL+YZov1JTMfAxuzbwK0Mfo7FBCCRGoPPtknVIlQCJxv&#10;1OT6ShbrUNdf2OO9R8THmrGEf0AO9Bk676TB7pV4Ihb5LUHgF+DNKDDu4TnY3CL2fv14mP/MBpVa&#10;TWiuKBXRkT0+ElsgHbLGgp0PT4t12CoFdfcUoYrhB2B/WKWfsUhQQJ1dreWRIrSNQuuZWiKX1N/q&#10;FbeRabPfGv910t0lkUKZwY7zaSfCll5cqF3BLNkg1ps0XzVqOln3tvFbel2495ScJPFW6+f5T4qT&#10;UKQkY22wMKv3Z5vbkpk0q67eWYgrFUCfwsLDU6I9NqP4L6Z58C/WHsWv/N8SyYVLQvlePrCb+UDt&#10;Fx7euML74YIc/NLVjGFX7dfDJB7hlzfr8GDslss74OZrsdKm9O9BuCWdPV9eBadFbnREDjw8zl9W&#10;qZ2wRoG5W99q6qg1qktF5LvubhsQ1jtNGnP/gZuX91KEX9AyavYx//O1piEzm8MoWhnGVxNZRfXH&#10;5igdo4G7ycdOGq2jeu9u5zLNUc5KPTw+GA3mM+TPNmlSJ6ik2Q1/6eTrUPpymJSoGeqMP7O67aul&#10;GGcbmV89pMa63mROuV6GaF7FrvOqTRjH6sbtQPw74kcJwXwcMR55hYTTnRq7rGozLbx++Z3CvygA&#10;ZkNfNpQtFRJ5i6t/ailFuT1YJMwWNCffR3WWjugOuLdfXXpkd909qNvXPN6hXYNjtLVNTGrzyWNd&#10;VxvMzVpyj2rvMHjm9UlzHgTFfKstX4hC/C9OfI/1nlS53OK9I7I7UBF+lrr+ff/qrq4WI8jtzysZ&#10;8pIys8x99nj4d/5Q9ShUlrOztWymeL/FHKtx5X5lRMxiu+Nh1WDDmd9u2LdLUbuPN1RaYC5lWBoY&#10;h0rkXNLfI0oXNV5ljJaKPXAqYC9jey3yA+m2Na6LfpAFw8HsEc/t6XtQJISeWvpu4ikDJdgVK122&#10;3rxEPWtWGPR7rigoCLyFUjF59QuMdNar81CtEucWf0S49N2vGhqeOW3P5sxGpmne/b2BETCd3gkP&#10;pCoBngaVDRLUDvc5j6ePTnkvtzkg7INbyzMgFnsPNjB65i5hSEVxla++pT/bZCeGn7EV7LBZNIts&#10;teJqsmitj61uOKLDB937CK3GdTTfWLdn5aABWHXg5dKnct1jaLM+cfxuoVHuXmG4+MLu9d3zb595&#10;q+xu6L1+WJcq3bhop//yTZloKr3arOpOyGY7y6ZrVe4+12zpx8G8HGiAp38XZwnQdp0rBGjQin11&#10;83WjIn/W1lRrMGCzHk1Z99W/mHXG4DoSDA2OfaUMOeNnZ1eSqQV9bhcYaPfheeF0m1SS4rUasVJ1&#10;W4cyAQ8gdzxSwsvgXaRcCB5K7v2hP20LGemuBjyTO0GnU0hQCH/Ua7nc50Fu1iVDkTB56aiNISgf&#10;6o2mqcFqY9L9S9J4Ky/0mhqLogy9UHDOkt8ROwoi0FVk6HAya/ait14LzzT/PTti/XLYbb3FavVe&#10;ftA75pC/e/rek2PU6TzGwAcfXKlF0LnEz5Wfa+FkXm/s45lUYKbVGniCTcb1BY+dZ1VrLxhAKW19&#10;mJOnuLefzciXSpbXSw/p/X3W0pl+KmrcA7froIGJkViz7/nPwWzIy3gcxBNFbenh0wrH4dua0ODt&#10;tFfFPxeoVyJX0y5NwzXSlpQ54fSwdjUQ35TrF3KtLOl2+/7G4xLbPQYpFf6EQiysxgwojpAzkpLN&#10;hXt8ttrvd94CPox4vpBYrX0VL0b6aNioxcf5APjbtKloAHlUoW5pdnrU71bDS2tYL48i5gStfxNm&#10;ko+Mq5aIsXezatfBEoPNJ21rerlmLefNRp59vvk3j7NV98roXp1LqtViZC8t3kWj8op3cdEw/VvN&#10;7nIeMG970U5iusthR00/6NAYeNiTmELOu+vpMduRXGTbjrXvHccLTFnK32sjq77Sj62y02zrV4fj&#10;BCjRIf3jj0VfMB5Mqx1LsAdZY5Dj5ORPTFHJWzsnl6PzZsm1xI77VF8Vz6l51VOfKV0Ap4jOobwz&#10;p1lElMPT4TxyD1ULq4WpCS2KS5523KtpXtg2Yji2j54ms97dwQTYI1YZL/LvU3DYTwsMe2jlrVnd&#10;f9oT2w61IUTV1qeHGW2yNB6Hu740Dw+qOCPDVhY2mvvO6rfJOqomNJVvQ0H568Ci71Ei6fdsXTwQ&#10;Y7TsW6NtmIgwavT1W7DjpF67WWCoYdRz6z+7k0jSbJqGDWdJ7ivxgHG3cquuec9an+qm9sUhE+Sh&#10;BPSqde+CHi6u2kdLls4cJUtHlqNnEXqgl0Lty1NqFKvmpPGkMmxCUhP6XczhQPW5rB5WT/yOIl91&#10;uCr+H3E86DReuNoQOQX+rYZohUZFWCQOKEp/kjn0YNoe+M18rtT5tmiSn01Ye9UJx0bVvP7GRhIv&#10;kPYItyMALo0fgY7cCoykBP0pV5ZAgKWRDqL59HZCTe8Xc2U76k7RHknZ77m9I0jeX0vkqxMXMh/z&#10;vWF0nLC9Mp5wZgk0tKE0ylQ5yhaV+90FTtRnxBRZLUQ6qL48/g322GZtiCwgabMg86FVCwCA/B3g&#10;tUU06G6Asa8GCToM++iS+UC7/F1DekD3x8/1U7wR+B9E58M8SBdNQfOAvq1JdSHqusXtDM+ydNJv&#10;Ukv4PApMl7GEayIpPvC3pB7WJHYS1Ss1ajKhSZGqftgB+9Dgm3OdGdm9i33dXnkyNemZfxPY9V7Q&#10;h2AbZY6X4nEbl31KXpGICwl305C8ENbLv0WzpI0KjNhnvw0AnbXiYST7ZAN1L6ADV3qvf5j5KHlG&#10;DvleQXPugtXYQqd6/mcbbDqr/LeRKcFWVmCHMUd74scj94pMFrZxHf4A3qcYNq9kBYbap6jjEY5o&#10;O6NVqrA3X9w7gommd6JMn4D+qyGAI0Lu/m2BIbX4M1ZcKNJ0LBJPZNpcTtBXqca9kfQ9nUZTsWps&#10;qr9p+iUp3DkcPWkB/x5/M4L71KGGxUICrFjItRgbvrwKVoOe3B0+LkUfba5F5SRsms9kT+APyKos&#10;Iu8ZxJ4lhZ/dZLQadSu3lprM3bOoBJdj5z677QeytIsIKytXz/UDQv8JxJh2Fpn0B+E/XePGA2p8&#10;HBv/Ofk36N59bGRM/9tXJCPyP+eN/tYFjbCQ1qjlWw4iQrbM4s/fZ+mswP4aLX06O6y9fhtEc3YY&#10;juwFWWCg1cuvuOe8pLqn7R4Vqef3UJw4es9vfvxAFhCgMZoKLU5P+xuN5xqdmNpOepCW4Ov19feu&#10;e6xfLQnaYI2WRTJxZiD54sp1vmvP5Shcu0fRW6EFptjp6pZlTUyQfkM6k37dGRfj6SnGevXarBgH&#10;dyEO7HLMv2NUWH80WTSrlAWgC2ZVp20HTdscsngmF4z6P3fXN/WnGVwqLLGtd/NKEN4LjGPMamMy&#10;n9Ov4sisui4qVYbw4HIylRNu6khAz3/I9zI7u5vGB7/sjSPzL5I0pF/Z81s0Gy3KSKw+ExniJe71&#10;Gy3QZxp8WgGofcrIG1gbnrsoMJ6+vKGq00IMbTCSW4UdiAjoP+7pMzmn9NFti4M/9yQDoDwwPWtp&#10;zj2zDgnuBjySecMOh52QsUR3u9psFL/EM8WAedcrvhvv5Cipp73v4OIVmGINVF4c7KdMt0R7mn6O&#10;0UHx8tMCKc6DNtrjvvG3yeNhdL5M+sTuGRZGDoPngiXSmbmrNO7d2uoGIBle+jNLt4hur6DwXOv0&#10;zyzpa1T+CzZxp5En8mvdhA1iL+uSOT6MCiMjx//c4hI8L6vvx39oU7qs/2fklaJQRUzp7P9uOhhh&#10;0WTRNe1CbF9+ng1sJJfG9QM0t3i8HfckLRz/RQHjit1pdfOL14VVs3iEpemxsW3d88sAgsvh/OV4&#10;9/YqX87jaKMWLnjfgVbZmzd8zvvSgx1JWrRTI7NXqr3vxHt6AwVugfx/iN31hxLRmxWYXnl2Eheo&#10;+R2FkXbsHV3gZ7d4ynw4wgRe+bCxpk9v5l5DF9qW3Q4kplTk5E/YPMC2Gg2t1XstTGik+KBV9Joz&#10;bwiGx7XbfxdeFE12ivjcnx9/nXQRBX8yiJ/Kx5mZK/rt2MKchrUtaSZj2erH5i82dqq4ozttCkvb&#10;nSBUOW/eEIqRnrtq+VFWFmyykv0mIY5vTsm7kwdATinoWz1LfusrbDXxm/zDzChn8gaLIRyhV4v8&#10;hPi0uxyXpXhSm9ydly/eyuilq9xbQ1rUvsP+jR/XHi2tFvKfLKsY55ldO8edjzTjHDLjNBpptkba&#10;RHA01fwx3SLfMlGBuRM+JIuIK1YbdiNROECWiLjnTl9Hl9D75rNdDZucxZTJFjTeSM9+qwMKjZ9l&#10;ELMtbE9BG3FvEA3v9d8QZqH+nlqU7LGY8HTNlqTF6Xp7faM/F1BfCy7pVYCgKR0UNgswYQULGpMj&#10;nePzBE5rZttMlq37ZbF40feUPI/SMlbvTu4EsEKvI731OSNbyzFyTzCY0qrJ9rhWlZKCEmmLABD8&#10;7qVp1SowDrDFOnuitKnv1+UAM+od/67R+19/5G8NOxqWtmz56tjMiaiCouPuRL1ZaM+T4RGa9oF6&#10;5YwiYIeyHtfpzyZ0BMvcygf+1mBa2p64UU9vIPJqXGCwVZVQXZF+axvk5c5I5FPVnB/4cjqgscb1&#10;Tn1XkyV+eRcXxaxm5ShpGf0ewK0cTy/HZONoYqTGNWM/W7Q1KXA69jKGE20zzSsrUyPhiXZqPnYF&#10;Bl9JyXcxopz14vOJfDJX0cGUQq6RjPIz5DVcL8FlGV7NHz2a+sgnWJ6jNDIttO1J0BzGt+tIu0Vv&#10;d71Fh16T6mnn7UzoNQ7Gwx2fmhvxQJ6qkVlgdrvlcbraw9sqRTU3xVhBxitDrHplLmeV8VXcGPrF&#10;kygOd7qlOHxrE4V+0GkHONXBLAPt3LvPf984WCy5rI1GDgpAI6LkHdrI/MW2tdBtlNC/Fhe9lhvl&#10;wMjm5uiAd+/12aoFxJU+D0XyBgef1NWunA99R9TTqzjvCnjltPiegO5WqUkCjn7vyUNdFo6JMs31&#10;qLXeNxNh9gG0E+SFn6jyMRRi+vwrB2kCwpOlUt0xzwmDRQtNHlIzJDc3W62EbvdrYM5YMjNCeGBu&#10;4MyumrYYHOgv6d/vCTYNZJqAAeLXA2D26fIdZLYzSvvGLEUC8+t8RZ0kcVv566T5V3ZQ+Ze/8JNe&#10;+2WErd6zHs8VVAyH1nLm1Nd2IT+cjmqOZqvFkHL5Sto6WwtjZ8NplxhXbll7uRSucHs+OXJ8thGg&#10;0wDKB7PbWdnK4IjOoPafOji/bnjbrSdTTVYz15+/LBnZjM+yXnGu44l7OLuOVvRL5dXyBtRH70Z2&#10;v3vhAup9wfvz5QfbYD1rV/8Esuebcb2U395mmeHTtelb5SFJfbbl8l/2NHHzNpa9JbOr3K3RYTrM&#10;q+kay/hfmBWPpVTZLoiNapFm4nTZunbkja+jd/Gp8v3LtduzKWFwBm+8jc/w2Zd81kt1LexLj4ss&#10;ZWq2ve1LbCUA5AIjatzS6KTOTQgqotZpMdelnHTNxDtXBQap3J97Ru/t9Y2cseiXI+3qcVU040eR&#10;/SzZ6hJYRBM5PPeP0eKDnXIH4AGjcS9mcpVvmckLxVX6/nKhwNjN6Yl5LWBHx2dWlFaZOto1s91j&#10;E3oS4erNX1FSfsPfiFRQo1Dxa7NQbb+EtDNGH336o3zIXiHjTTrFw2dYMniWi9te+V26ecpvWptP&#10;EP9c/SIFBu6W2vSlSUi1M6i2ko68/abYd0OaJx/XXveD1CnhCwFkjj0kwd6rJzaq3M1zXzkmDen+&#10;GI2n29y76TaYfNjWcalxb805ZqsgscOqvXdivRPTf4kgHnqvqyJCj16VxB4W6Oevvagckrn21COD&#10;w5drriW4bHSaDpZmJpsRsoRC9wjA7fDEvJeqzm6v94h3UPuJeD1k5V6uxg3oK7dJv1q5SSPeB/5q&#10;gWCwfE/L3DjnKOJaobvr99RkMkn8kk0TLX5Ui7iO3WZjdAsKw2ThPv4hmfYU9tz+zrHZU9hycDpt&#10;H84H6PXzre9K0UdYH5kfKmc9a9bmi8V8iZcLDAWvH6PMPKwU7kO1pGmN08Pu8a1/1Hlg+ejE8sN6&#10;CcHuevh4KIbIwWvwNQPu4WWnpebs941S58I5OTYwTBeKU7AOhEGKJ/uBug+h2yWyxsO/0BlV2VZ4&#10;+qanWvXhA3he9wki+Yr++a5CDyQmI+dGpaXHsGrvXj/G6Cbpx2IDpOh/cNG4kUywTX7svG2i++b2&#10;PQVzWYPJ9/OS691o0VA1+1y8jLHAqPG6SNH8Zxz+j6sr7TpQa8O/pQlJIpmVJiRzQikhpYFUhv9/&#10;9nPW+fCu94v1sBbXqvZw39ewH5saD0vHausVjWESVBF5oV4xRtv6Whn6fkro8xY+9aTYTa+lRufV&#10;nhq9vYn0ErUo0yOlOlB5p4tC/fvx+nNJKWLTudCbTEJzPvnr1iyzNKqM1D3P7uxbrTyTtWrvCC+D&#10;nz8UTsvtRTiSzCYupEOrREU3a9NPp1GBPLWIKQUkeMA9UMTCvW1urXx9O8tIIvfY5ZBvn0AZ2X6Y&#10;bLbirDWA0QiPKNJNrMhgs2evPmbWbwEbzQnzHD4Ba9wyuQVcrqKjiTIlVUqN37Jcdsy1H1b2U5LZ&#10;llqPRU1qBdMQAc14SArxvNo4vIc5bRSlciJIw8L2j35Yo0N/ZW2v89H1rqtgObWubyLsHAThus8I&#10;PHTNVlepUfMWMY8XzRsLNfz01caJ4y471aaNWN0HVt5+pmhdlrv2pGXb9etG2K77ZON42J+BUb71&#10;AzC5zOeMAseXwqz5648dfIAPeithGFfiaiTOhxQisKVWXFotSpAczDb8rNM5+/Vs8dBWw/FiktFX&#10;r8asGkMs2WYPjUq6d+cwrealUc0chzN7uRhiAKYDRljDOrf0bNmqK8IxGfca3RNS1Abj09dfr88V&#10;s65dKlpyiwsPc1mjW8HR9ofyest+AxN/paeecuteEeBKCl4km+zKmGzFlwN3Gi3OTU9WyfMIwDiK&#10;MkRSthBvCfJIieVnYYGMvM+bfEt6GzEH1Vpfr34PUxOynli90P7Y1SE98R4LmREI0l18yr0Wd5i1&#10;kKqacFoKVSt7h1nIXZnh4lI4Taue/zc97e6dZfN4SDk1DEzvovXdPcMCnl0naAXzgnKvHca14SoK&#10;MkMaqYS5BsIaua+B33Vs/tUKbm9HsjsPyQpqJnX9GBu+azKfttnsH3Xd025n/fNXdbp1R9sGI2Lx&#10;qE6Y1mCncwySSK0HcbRUsUf+6sVUwEB5qcOeb7mhAGm2LivLij+fqbX1+dyWduenkqU8R22RL5DZ&#10;G2967AlATMRXTydC76dFFcDMa+xvFCzrlYp0cBTPLrVqhAPfnDToP16q1QKWwNPga5aNZMo0jAhF&#10;3tOPAFigRi2vn5XprGYOhsSurea70AKe1m0fRKOOabdby5qWLayCjlYzAYxeZX5aCa4H2qir5jwm&#10;yz7VEeBrT1KrzPWKJ8ttV4Kv2lRfXK46rV52z/1kxN2U7DGdZgNkn1lTSOgBTuC2BXResfHkiA8w&#10;WY/XDvyYI6w9hf5G2pFPN0nIabuR4qK0ciXxs90+79GzWcATZf0QcybIWEDp1a/CLf2IFNoa7Ivo&#10;CaRpHmHi5GVjPEUYxB59B1CggjHMYLuvunUbLUTi9SPNPeoQgBHsUdirVN2iEKuU91FHuagZA5jc&#10;EOKP27w5yZ6NdMtdbcbdQudIlvwBu55MV8vlI2vi+ny2PQmWUCxPuWRwpOtMr1UmcsaRqMmYumH7&#10;2YJ9Pf/KwbCH3KP9JMqDm4uZ0hloyNGjaz9yppOAhqY4+6Cl4An3pmXufEA9rJpTqbNVhxk/gB9j&#10;5bVJvNXQUVEHac4N6hAeb+HK63Z6nt9NrsfJLX4oDQCT9CdA++xOcoy6hTvkOi/WE70pFzC/aEFG&#10;eO9nL3sklCLcmOuDKTr38U1FE4lbUFyTjU91/45Ij8ba5YhaNkWcVcHKDQqFchFJbuzsyMigwdQA&#10;TFn06fb4OPwcS/0jD5V+/dUgZBZ4fluH2Mnaly7XZGGVo2zXYB7g5iGnqD+uXRE/efokYPLJ5wSq&#10;NMYT4rdXfHvccX5ZVdJct/+bVIvDb14rtJoABkxPaHMLxI57Yowm3N8+tky4glg6C+3TUik2gDod&#10;29NAF5gRvcaDXLs+w01+I4/COt1dQP1ZU8V8X+pay/zLbTxnw3wrCPFNR+rI7c9yRuD/vIOV/vfV&#10;JphbnXF5/zmwRuGP6wqROmRg/PyzHKVj5VzfmGy013V5mCwd4Qp8FxfhvI/QrvCslVxmxUPAnb6N&#10;Olic0w7X1plMKCPkvZEI3zCPfnMAszEFI5pOKbtOteX0kqOTa58Nt4dx1hBVW3qDgfJQF3ggCm2v&#10;UJ6Hs9bGqfmhyK3UpJycz5ZvrstZNxiGbGajQpZ+eo2bmx5E7lV6Or9LfTb4a9inEpiqOhcUHqdf&#10;JN6G8pjkl5m5tbfjZq+9XsN8bN0xYNEblFXqCI/R2QYZ/4bZ4T2lxrst0wj9976J2Qc3X9e7u7Jy&#10;LBTn7BfD4n51UUSlOl/4U3HrULCWh5dikR22L5uJeB/L9/gXQ4dCG3BY6kY0rDjitSpa3g77xSaT&#10;X5zNx+Ip3PvMitb2UOeTclV2F87JRpfG4NVUCviL2vMjjtHfFWTqYkMBwMDzRRrL7GVp6KtkR6d3&#10;/qgr515Nh2fpt9aeHc8phixubmNe+0j7bam2ZIjdhOsZTtEJ+NDPW6Xwaac9spJut0vtsLX3l2nh&#10;2jrMuN72xecaJ5AAhlhNEwyIXcdqmH3rCOQXvu05o3MXPwjrqGdozlPVb/eLPYrH77jeu4a6ApgU&#10;awcMMod2Ygvy/vuU6ixdhsBVHwv6tzNxxZ0vMdtl2lVXeP/3dzVsJqrm6DvdvDgL84q9jbUZJffL&#10;nKEN14+n0ovl8Y94aI4RUFfbMwRbym70GHY6n8JDn2ilvjYfKXerYmvDKS0oHkUKWFOuSm5FB8as&#10;V7Um/ytF3KXJavU4bY7zum3Si7rcX8U7W1rXpmCeZvLBNmdnavQ184BgjIvv64SczQVi6Lq23X06&#10;7Lo5gr9dIF1JxXFV64qiJAzP70aYAm/WalCQfdT8W6H1I1/SdHk3KLid3aqDdh/c/nqPk4nc3LIe&#10;pqJ+VdVqL5i+R9xoW/JxCJOGVq7Lmny3xBe3XLmdxmXZjs1lVoVOLkqUD1RgDj5yblXXrpP2ZRHA&#10;IHW/E8jWyKv08oJxtWqhOFlE3FRNRsa1lNUfI952x56NLIsio7t1uTWqV0v42HtsXxk6691UzGIX&#10;psips/ETFCFPYL1Y+c8iXs8GZ2x8cdDt34B+DDpZBU+7LPRob/SxOnm1GmKkvDpOZ+UGmpEPTkql&#10;H6E2MS82VPgjT9XG6DEpWL3K9crUev47zC93zqgLC2wNHOVqF7i2uEkpU9mK1k495IjiAEbEz2VU&#10;aot2JRoLAhWUrxbQ4/BXT7jdPPbd8neXbeMY0c9OdehfrXYXmkzHiUt6p2GjAZgjWB7q2yWVQ+84&#10;UK/OWNEny1ijXp8IdA7nG9XoDf5uGiQLmYHuRAZKnPfmI5JetlQum30MObPfHMyLnv1y0GJZqCjr&#10;UltZjVJotboLAe8uOcZmZUpGictTJgxfCOZ2Bbn9SJkU+Zbnk5PxDnvGu91fi+tYx1YMHetx2H/F&#10;GUT/oqZ0eW2e8Es8fWE5kftoJ7uudGf5++7lQrK53jzQBiZWTp+tR8fyFHsn3CCBKgMKUXr4svWd&#10;78HoU2TjMmsqbud8cQFMdkiQwxS44m+l/t7kB3xTIVI4bvJwRJX5YLQ5FVPrIUdAu15f0RiaGdsI&#10;MXxoN617j+v+Zj/zp1IsSFytPrxRJQO9Hhtf5zHvGyixOJbWpb78x0NbLxjui7NNbYjzvTKZn1+1&#10;SzO8H/qWHpfjvnleDZeI9qpZ7vGbYvaWnTB5u8F6g2B34WxyS+Ztp2NKwOSzP4+O4sjsKyc0O84x&#10;eyAUc8psLowngLGfSR2Q0f35dFB6kBTEtqyxOMo/i77YdH29v4gMBqbCtZHujdtOX/g7pMWS8DLf&#10;znCYAVmt5bcawuChXH88AUOsytQrZQi7KMe6cxDlpwHFDoB53oc+Bxda2zJK9zbr47mYvcml9jwO&#10;otuElslkcIDH3FW/BIMmIPGmIpjug47gmf05oZ/bnQimNmZ83MbDrmE8HZrJJ/hKl2EXNoM3dPIU&#10;YfhHP+xq0bwfntHHkcdLvo+p8tA3XoSOD9VLrR6dlVorXeJN6nGgjDj09WNikqehTXoWV+ubEQPW&#10;o9vRUFUVpAyGCoVLxy7BQpkoL9cnS+kbpwM6ADDU4WstabmTLZ7R99Z42mStk+fJqXC0XuOj3lNb&#10;8b7FM+hs0PUf8dfanMtrqVUfHQ58Pl8sml92R1dDacxPoyxebFCevLkFPljSQXAEjj1i1MaWAGYN&#10;1UaLF+/ItUbVlNHbNj3E1kFyR82oQ1DMPHpX8PL9TLjz5bJiGYr0gip14mDrrzPwh+B0YSYioxKw&#10;BcwxoHKV7orj7Quj3ZS+gCTCNZZP15YEYBKqMvxiQpbkzf2S4rX8RJx18YGVz0CALDhc6dsZxPkZ&#10;6tAvoHlcH5Nx1D6YwA9utBuyPwypXfrB7cZbUEQrWUzb5e29ndQl4M56N0CgR99w9N+zYQM6KDq9&#10;bZZZZHvrC9kVukHKNV3OVzeHgAy0eVlw5NJ2YoZDIjiutNhLUCSPVzgToSM6yJIxTVBgX2YgkG9S&#10;4axmv38H0jAWb3ebSS10RBsAhrDYzYEUjkuXGwStueUWM6qiK6VKcDh7VUB3XV/t0eBy2cf+sPeu&#10;Xn5FvKXrWCr6hH0fGpssKwtvOICY8pv03Wzy/qgOr5iHC2IS6+Np9KqFf+VgvkGdk1hDppVwpfZM&#10;JaFK/ntZaHBzfNpsu3XpsN0vkVqjhENSm2YXhea1xpDmMgXmlneXRxVJP2NIRjxv31uQeaT/eBlO&#10;EC+nhVxhRuPt5Fb50z3z++1WSb0r3kjd+Nt/cePuZl573ziTJi9oXz1zxadWl+kbRV5bo31W72zW&#10;GDR/Cu7I625rJQZ+fi7p8/fmY7F27C5ovb+uCNPXbX8SpWgTtTbaXy3Qv3bMvTwej3ZZT6yuxJMK&#10;Qdt9sVapUCXMuwQksaK3KyIlffC3Y73r++d7p7UaeSt8vkn+N5c5YEJ8LAzzvRlVTzNPbQ68+ezQ&#10;NPaTKo6C8m71t9gov2dtVF4ug/bt1i+F3EyiGLU7bIgbSbRA0TNqR6cKjS7HZfRbk+uFd+RUsufI&#10;tdsXpLRrOPuZFs258Yhl2TDboYhVZFUwiGO0nPEb40cfpcsVwKxQSOtvqjV+CwGH+URiis6HKy2g&#10;mE6OaSeKJStk1f1nYaZVRn1192OxwkZTc4bxoZFM6KbgUWNQMI/doqOca6ZWyAvc4az2j4FlP7cg&#10;BvekZgCGUvDKVNk8W9dpfEorzEesTN+2kTODx+Y608utgXVcUIsfqndA0gQ+qazZcDarW4KNI2cZ&#10;Hu6lyUW5oOHN75xK44mdtGXAMaWbG3Y+NG5rK5Gd49/VdHoj652vo0JIyyDFh7POb1LutnYyaj+s&#10;rDwVfd5c2a1sxjqdV6+bNHpkcTcjHtsoNIk9pzsLT04Pa7D+F/PxC+1PXGdXFCZQqZ90c74+Pi//&#10;yHultO72J43N8AGyxa1q0TBkKilKeCdcEh8XTtzHUMb3wS4879wf1cAWCzjd/z64VdkMbcihz17p&#10;yN+hrXMYU3LNnk3pfo15J5NJ3ma1xhT33RgCMOP22+WZgJCJO+52YZbDDE11uW80nw/wRCwVdi/R&#10;N07CZu6fSjK0MwMjRe+CUGTNje91Rmq2xehKw2cbIp2bvRc8PXcjbwLsVJyKjpl0thH+9pt8xfVp&#10;j6Dmlj6tpvaM4wofkTt36/vXSfNDS7Y/7Cw7RKXH7IXx1SMVP3aNKsWVS86P+YQXcQriRhEnVcUG&#10;tdhCSAPNgLMupsTSpPXFcNV+DXMAsy7dbpq+b5hSoGdKfV5eXJflV6Hs89NfDy89kGI8mgwFujmo&#10;l/ySH1y8znxMZu2V9Unbq1c5F14NIym9Q7ZQSzdbQigV4UfzfFutyWv5E1Z7wfOv5Fjx8Ak1kwVv&#10;X8wePXGPsy5gCp3HjlQ4ixEfMEXOG+YCQ/Nna1x7PIaXJl55wSr83AHWFFiCcaUdJN32+7gGAYi2&#10;RI68qCJq56M5MHBtfGkR57+8pyaBZ99qV859exrGyqbyRs/Nr3uVVof7Rjd6LVPobC9APWmL0noW&#10;bjeHw93kBrNqT+b50z6R2ibYtlNkZZy6ek0aXxe36ntBhKBUyynnQ7hrewFgroP97rsaPrlQ4KwS&#10;uEsTQQd3CRXKBcfpDb+N6gMl68Q3wo4/fIrM3RN2iaLo8u4kXmABgnrxiFucUO6J0rsIWJLmJIIv&#10;xe8SWasZiZQnjH3+ezaMn/a0OJhtf6slcWGyCuu+VL6AfineOVfqwXCuvcZfEHgWkG8rdM79PoON&#10;m4awG7M1be3Ji6biPV4L0OPXFc2CQ2fNipPgwP4MrsgS0bHmTv7WNMS+NdKYeBedcxle/o63Qs22&#10;S9OjDbrGHDmPxo7qp9m1e5fYj9grJEKvmrjVLrRbZufdsXj82k2ERORlhV9hKQSllQ1d+z7NQmMP&#10;U/Vv/8nelb9tTQlAWsN8qamXWwxI0JCTEOtWcytOfwGFSuf+flHPca+/wJ9rTnvf2Jf4xL83lP1N&#10;ofOEhrUFvSNHUUxdonhw8o1M/byWNBwD2yI4zkS5m73GHw/dm3HF4ss970hAjJzp3bq+UTyXWDYK&#10;pWDYvBy5kGcP8aq+Xo87QLzfDV+PPBEJaT7FGceu7SVGPTXXQ//dn9UfxLn4+FnjXXtjecveap/o&#10;r6vW7ACY5cSurMJ3MygJOaXvlvdFhQtLFfPQJLrzbPGZob7jQUXjdPt0DuSm1x7N7oU5ZzX3aLou&#10;ge52lBHqZTm/7W/WojGnGnFjG5DF6NpIpptx/LBrgz9hJT3XRtxO/8hewoa0blDBOfMxPMOYZjgU&#10;t9YtbJv18/La+OUpqayt6+p+8l1/jTxqd5FrZs9jWQMCy34UsPfP77Iccwd7toheuSQ6Mq84XQb1&#10;AUz8dOfU/MsYxAdCJosJsS4GVrSexYTtd4qVH5rTqw8Yy53PEF91/NOhsB9mn56XQ/TLu3slU3yJ&#10;K7b+bMp6/Xfo18BbrVpPcs0HLpJ+UbthDPr3bNCKSnefGoWQkwa3XqvFT1QUXKZ7JtlB6R59Yz5a&#10;trrYyd5XvMqJf7XrsWKYYfdzeaBBAhXbh4F2rD/A+Q/d9sdyOYLubM1yumlM5vbycurn97+SIxh+&#10;v/rt92FdbNIrz0R3+vAkfLdMbEgTOtlkQgJRYVD3gE/w+6y5+BlbqJ3W6VRfZkJINta6NQDBozUZ&#10;RnUcBOkfu8GGV7yYMlYXYXRFQSCqvgEwp0bPmCUifbfFpL3cdPjf8Ef2Kq10zwf0lH2vipHvcM5h&#10;Mu22fydOCe1DmIQ3yyp0mgOZKW2qpzrXtqyO3BjITRo0wXSrJFaol2aIi2LDcvj335rGBk658PcJ&#10;MrD7m+PxBp/EpiBX2rutGz9HwbNAN1gTqFUjdyhJrTGSS33uhSPN+/PavjdWFee5riRvNrlW3lC7&#10;sAEHTzg6Yj8gFB4iBNk7PasagJFao59K9+EQBpE3C9g0qdiExO9djeoJLbzE1HYJVMIL3rgmdh92&#10;U6tuvQq+E7Py06R7X/k9axPjx/XobpGksgABx86w8G3ic/Df/9Jav4dy68vf9ISHcIj1HqsaRHcF&#10;9IZD0WwCSXgd3132zwbwHkpSzu+ZwnugUa0/wNofIFe0MUNvvho66tfAoRZSp5+3MfU1QyvPTc57&#10;iOEW3vr0Y4L8juoBmD/MPsz9UES9s+vGAentgBy+UfHCmXh6qX+jqr3N1wHGqYcu48eWULVdmTLI&#10;hUNRM7DdJ5lnNydvlKIPzYlYgHap8rv3dy9EH7CzEuXv4/0fy+Ev3dYWq2kDsOhFyaCmX5g+XNnd&#10;dupK5sFZgF8maaVct7fDx1pwuJ+fEU2v9ndc5Dbrc3m1NONpmFullCGdVolp24Qw6mne9Vgqa9YO&#10;yQBW769U900YdbsRX9rA2fzH9565XaqFXC9EcA0vrNR45h3o2QtfUOjYOqBGM8KC6mRN45iGrDsT&#10;bazaQb+9bVySwQXJs97/AkaaUcTWrz8hv1/BS8mhhHXHvrxQ5O7zxoHzOOz4MKqRudyQEhyddVby&#10;6g/Q7jRTW24B10I4qKlAyjaLjyGNv8jyupOJX3Bxi2qZnmmjyUi4LsB3qcKMvp7+6rROq56mlZt/&#10;nYJsuxwZ/OEF3wtgVGL1Y89fwuRsFSHPSR9bTLkBAk7Rc1czO01RhDvtZ6p7ttgJ3jqC4UOhuNhD&#10;Syu3fW1erfJsX8bTnzBrUb8/ErJFaJ8t8Mb5Fd+x6x3fOXFl4y5fmX/fDrRfuOs/9rknhS120wsH&#10;Q/3Q0C7+oMzJhUG5O9ihnNk8zu6VznUGMg7OecVNQA9e2yj6btHye0FS/NvWDg1+VwcvevBMG0Nm&#10;UG5y+KDMeOUnB9PrQtSi3i0sp3Xd9Ko9D6cHmm6e9dOgTDilMXc87Ow73jUNdIadNXtfbGD1xhVy&#10;LlbB4o+W/4OztPi32KxmTsHrtHicf8LGrsB9X4xpZJViKlESnMXv8W7oJ6/86ucCCGS5CMN5llK5&#10;e9Zo9B3JbW1rB8DlYQf89869rLlswp1kZmQTZnIvo/ZZmsznEICRgDP6fm/bDiPtqHnUVbqrzUKd&#10;F9OLsGFbF2FR+kSAZdjX4iX2CeragJ4zKxwcWzCYsgLZE5sz7cWQbuLIi84U2oNwW7GXI2Cjn8PA&#10;l4Ot5u7hD+Yw4Y8zn+4Y4yFmXU2aAO0zLtkNZ9Y+o1Bn1ee2xWk3nLao15AipIp4LmIXDxrJXS6x&#10;yQHxxO9H5H0nJbV157ImjfOHsdxR0uAIAMc/OE+Xf/MGvrWRWLe5CO5FFDjVCLzMkfuL9EHSsvm1&#10;Vvja5ba8kJhU9ob+72ZIytdpdj1Uksj2DSuSze7oUgTplkS5o02RuyKPrwlNBBbA4EJ8LXamO6/l&#10;XOx6H32b5yL8Zfn3arGniWp/rxgoMoZp5xT/5tJZ5kkJ/AYFZ2txUcidwbi2QDRtVmbwsPnMf2LF&#10;az+bqbqYPnJh3lBMSYe7AEa7TXQOqzvhIEKSiQisbtQLIwauRIw3n9d/WAdJO4s5VOVrfXDGi8xb&#10;9XVnTsCFvdQYARjgE7obSa7ekq91aBYvxQ4Vmmd4iAkvHu2TUwBjbvo61F6ydr6F85qx5LbTTF3V&#10;qugF+eyG6CNkqsQEaoGLGw9Sz4VkeNohrrJTZMLkzhUWh+6j2ADjdh1kuqL6Vn+5Pf7gnQ4Jq8Wo&#10;/jw0S48/edW7fqDntFPGIvDNCy5NoV8evzd+pIE80gCrI4+r2sYRr5Av+l6BCdiWehys5mrTHzGd&#10;tjcuDQq7Bdi4l93ttSsboICU2x7N49F11laGamdFTP+eDczWu2xzh1sSoVjldhEDmge+Cn/ZkuVA&#10;GE3p999dd7kh4azcrUDotJ1DQUkmoMlmeFotCzvtP6w1vBEOSQtQRJri0MNW97hu5vK1sC93/hYb&#10;qOQYVwh9xd3mDiOBi3v2G3kXRs9Xu/2YuHvoYSddklOlMD9YJ5J5eyA+K2s5oQBqtbAmx22wYUhk&#10;p229ooqnIs36jXt1BahdT49Ys2ri1nv192z+5lQ+TEoaj2zX9y48yXJrtWzvqQXVuINMzfSNXw43&#10;3ZaSolihpQUBIm1mNsjEcO1VtBJ16T3fQQmOS1t5xihPuNMpG9X1/h22O3ewmx6j5ewGYLSw/ePp&#10;cfGuwBWcvSGf7P0l2H+4us51BbUk+yyAIAgGUAQEA8EECiZAxSxiFuP7d3Hu9HTP/OE7pR5L2LGq&#10;1lqblp/lSi7XpA/LmpcmkGp+cnKz2P782a6MFIcNpYdpDmAy6hZMRSTS/LftXaxVRiMdO2arovBO&#10;TSFDmn8UT6lBgrMRv2y9n2q5Dybnp15xzsd71cFbipoHo9kdg5CAQpVVQYGptc2jcCmzlcdqMq7q&#10;k/LNUUHPQKx9bitmDohe5ndwrmkKEWdpFIQ6YaaqS1hQeU7ADWga9fzUtbqLsbtXQqwxEMrmjU0v&#10;dVFYhMC3H8zFoCfpdPf97oc75ta/oZftCe4rWBj42hwnw0hE6Z+w62emnS6svM+5VS5guXKKJ0F9&#10;GRkx4KZVO18xwev+CFvAH6LrsumqKE5t3bna6fyGqKwE+JbeTaeWyPGYBrRnABiNQ9TsP0vB9KYO&#10;jaK2jTmnXQvxEuhjDWr33gN9i+3bOvM6ERe9jCdts1pfoJwqx2QYCmoqbNzvq3XhxDDTgZU3YyMn&#10;tjez83HKBLwt33yhKd+3kffNVo8Gj5XUwhiVTqtV/+jtGvVARHhlQfosDLUPFfqG9fvUBTO+gpv1&#10;HmHlUXzK1fQ7y95JLDungGCh8+nuc8jnfoiINBa3mJbecWoWbHr4qG/OT8jsBPJHOYlkukOnZK5m&#10;88ZqlO2+nfGxBjTTjTr94b7gd8wU368mFY+gfDpdpMn9HWwQjdek/a47DWo161yjy/WBfxkYk3BX&#10;fr83RL28m3035BnEZAwhGOHvM7TNXT363O1IHe/uK1vkkRAXmkHKkqoj8bj5eRrN11oPcJPJOjzf&#10;NwP2vuyVndZV90GrhZsz/Pi1Sl3ihh57hG46k9dKe6Si/BzbhJvPKNtTbhAHvcskYKr4THRUqWzm&#10;UKxrWtA+zp80URa03OEVK/Lh2nDBzeJLrL7M5XAhaa+aAwpxY0UPT/kZYYzcLFU5bVvxIb2BKJNf&#10;/nqf0rEvc1Pb+7yDFjra3BhW6WLV9YXzpdJX/BaNuk9lkPLmXqgGmY9YxonxxkjaRnjj6WKxrhIA&#10;DT929vG1pxHxr62o9VcojuqoICjeDnM24pBFhf5W1XL1u/xd555LJNUfuMX1Cq3cqi7cIKMFXiC/&#10;VJ1tzqcFc9ofDI9CAbRQWHATUiaEoz62as0yb408Vv2TTN9Pt7xRWw3qz1b60ZoR6dXkkvO6x1MV&#10;sGGZ6h1NX7WycXcete9mxk9u/BNQZe9InsZEXIzfRq6+zqoEJgbqZu137uDG2KY8pZ3azOLC4rLV&#10;M/QlEzcawZeuDHfA+Eztsn6uvjh/CkU1H4n2TM4t1uFZPqpoNGyJt1e7s1Lq0/GqpjqzrEPbV7S8&#10;tJ5fcfjJnAUmG8AROknyXruS+130AObumaPa2Ak9SUzUZyGMKZYKm1iBXf51OtF3JZjcGf/g9xr1&#10;LID1B+k8h/EkUR722hc3Gw4L96KKtd6cZaVu85Kr59R7ne5svXl2PgM3g3edRO6HZ7qwp/JUr1i1&#10;gnZgQBI6pOz+ZOFOeiWmu92PWybXLCinya/lXxRUP6xps3lYM97yVsuH59acIeeqjWs0K/Tng5EI&#10;1fRx18nPdm5BPIIb9SPlH6qpjB7z4k5sR5fH6Qv19BXIOhYaoE1gwBnmXX8lj1P8ayl9UeoiXdBu&#10;HSOM6kfwDr+aym7iYdS6Xdb6DZTGjHux7VlVNEWJw7vsu1tFKYEbSPi0lnn/2LvkVs3S+BQP6vls&#10;hayIKMuTzUu104yax9be1sRe2xh2WJ2XsuYr7pvDIOUsQFNoK3VK3Dg961NxzadpqWS7QTnutENV&#10;8cvkXFp7MrihLq06P2gK1BuBePYKOj/l8Q4rPzbVabpWVKJnxg9GzUxmqjhZJFj/7CfErXVc2hde&#10;g6xGvsWB8R4N03WBmKbQLmsPjGapl679NDqFVoFyuxaULbgJMHUw9CaygBn5zP1q7Cv5wp1e4Vr9&#10;Ey72TkfQH4NZwLQeClVP04y9MhxuO58518rBIr5S95MCYspvNizHz1F0OR7wbljuIuzHjS7yB9ne&#10;vQmVjBtzoRaKXJucQMDttTI57R0fpFhg7NNgnJtfF+5c55fSOD/o5dN3co2cY9Yweyi8S4qLwMFu&#10;a2G7GgPZ1YaqwbT2M4q4ZWp2xi6SRXq5dNPFzgfcLE8OfriPPahKP5VLWJrMx1OmiyFd5CSWbwYo&#10;kzShWdGm9GRHQ4y3f/fzAO2s3x2qmn+p42ZtNiXb49GlClPTu/9pIdpzNGbONUsAUFTuxk18NVnW&#10;ZjPUIHLeU4u8cbNZ5OqwMKxyl1wUgwCiMxncd5WBvdqKkVN0y6vlZx6j85ZVkR7KvmuUK6kHfLhK&#10;a0sswLZRvFg1UP/22Vf41sThMpmX8Lz/4TqvCyDbACLbTtcXygHhlGAgs4FgVlB6op4gpois52OA&#10;USZ1tjzhuUBN4eluPweugV7rwHtezvKZ+mYV4vQQVdZQUaVOxpVuZYOM0/vu0e3aHie5zqVz/n1a&#10;+/psMCPFy3c0UiWlQnS4u94ctoHHYw++6DM9fBOKo1vYd6yMTHUr22L5VNsyIbXY3HhdyMDufwSK&#10;GktgDuK+vBmUw69mOkSRx9zOsAluUFlSHEhQx1wnqKT05APhfz6QvBtDifT0TOMLjevn6YhZ7N+i&#10;pA+3wo+jKlIafUrL74DUB3kynr4sJKosMuYybfhieS+YG6KoVcANhGLUD25cO462LT2gGqN7vM50&#10;UatjT+j637+zZfVpoRQ3KJtBA4Qdy6vVdx7TXsHdvX9BjVzrOETSjEypP7JnCZOj6zqHKWT6G4eV&#10;6b/xMrjhIXU4cuO19t1lbueN2h2f1cMdmkE6vI4y+qzkVH5yCfdiwbDSqfv6sUB+kvZF8yHS4FIC&#10;sUtnrEO4nWz5N3YXMnbABXtxNJZAaMGGLKy0q/7tobN8sbbKlpDRCKVXhydbWoYm8KCiUkMlLVp/&#10;jKAA2b+xA3gisz11m3wjPIfFjxzamLVHR30/hvngxGdLRnu0qmbsS1Umb8epdPjepnal/4C/4mSr&#10;fojmVCdp6YdgOaURrcyoA/EpVHGkqtjbJM6GybP2bVnmVilWO1tUAjLLdE5BRNVi9fp8YgmmV8Jm&#10;Inmyw1d3MG80pS9RfwJvpd/F7jj+5ZIkJEIN3y+kiOBdxFbIDkL9fiUEH+BXpFgkMX7BHUaTKYmc&#10;Jj5s9mbz4qg2kR8NkL96NHoVq5Ldejcj00guqrx3IKEG/PI3ZlDT6FgbB4WRVRgl+DRovPSaq2kZ&#10;0ajmLb2CtxoGVi5YMVJoZWnESOVvZokqPyEXtXeZ/TT7glxULvDXiEAdrNpPsBXdZsSO5UxoZdq/&#10;IJCKyCNuCSMd81zf9vNEkQQ3kMUqF47vIbdV7dcbeFVFAfERRZpCwjEtgP+gYQl1qSNCYu+IaqIq&#10;wG2mG3DBUajJQwwNOi0mXOiqK1Dpmczg5Stc8JOf8nqGUujWkqKXgkbCd5R+HB1ldK69SLT7jfpm&#10;zXykyZ1VQMzvcAx3I2Qd0y9utOsBjv/e8ydRnp/GWS4dzL7JePRQer2a9DOjnkkMGIBQ9BDqa/Zm&#10;AOMyuecC3OQAltJJW6nWXU5xjQ3k5MYu1SjmZNPBtEP5zhAs2nnBll9NH690wxN+zN50mubnyetm&#10;VHrU/VyjuIfJQ9wmyb8HPwFyDZMROzgy9Sdbx0Seyeop8pZRS1s4CalJUuxNmrNmWiedYlbaHPUb&#10;Gj8+TcBHXDBoJexkqkE93KV6X0ONqvUqDIFxiShF/hLmlAbKr6V7wOxbkpzGtfxJYLUOcii0mRa4&#10;0Vn7d6IaOfcgdpaBy+/sZRetFp4ytCWSoRvZtpLG1UKWRJUSDf/JPw8yQNkPjOv6OMT1l+OyRxkD&#10;/nZjCK/QYxGRcsMNdmKcd3mL5Cfl/TvpabwmLASmgxwh53w+vDv8bgu8Hv5Ls9uGiXBIo01agqww&#10;opN652JPlHq82pmuacyxSbliFIKi0X2tgUP+5nVk/eQ0nLuzQoSOOEQncWBrGHGST4PsL9ejMdh7&#10;O9ljrt87AQR8ePfSr+GlaDa1HxZ+slauc0ShfOKtbTbNnfX6KO5uaIoRHlFWdQfw7Bo2g4Ze6wga&#10;vPjlEjCG1/zp/WqTm8e4mCC6pOYkXLO3UpumZrvB2LQhNNxgx6X+psjXjMaG4WDmXBjjwiyHxQ99&#10;1QYm0eKqwgMkUzcEvt83bKx08+rE6zqynA1AQLW2Ryv+IARCPj9CZv6fQjZd62fHsITAYenB1VdE&#10;Hh3v5zF2O1ff3WPLE/kmNuq9gOarooULokvewPI4C4AcoIFsfr8l0/yIlCCWNrE48DaLkhipYsVd&#10;Nnej0Yw7FJI0SVIjMAvliliGkq+EqhlQYehs6y2nY6erQKGjuLJuD/u0+1icQ6udy2uHq9jVNnug&#10;8enEM3bfm9vNXcEgDmeZom1iUePl59+1ukJ6qzhV6xy+qZpxTLbqVoRZ77I+QCzKcWpferFVN47y&#10;szxH+S5yXLSvbDw5N+2W3RcU+ebGsZmvtOkZLjHXIvrtGBNYF8rP5HKjq7luSnaH0V0ZDYNjmT/S&#10;E/dALnBwEw4P8S8ZWDdmuJBCuuNBZDn1hyPT48/X5GEA4XjrSamanuYdabC66albDn7Jd+DR++Hj&#10;ZPuxv3S7u8NKOKL6NWyPjTH00kAKi9Q1x0YMluxspM+wU6bMXorGi7kzwzryeGGJxaqD0OZjKy6F&#10;YYOutWEL6x30cbbiAuOgvd7HDfelDARely1qnfNqc9J/qexeVfD1S+b8KCOgkbYmySkxmL2TiKBW&#10;lZhF4/7mUY1AJ8jwhtfNPqeay9HQVjRisAKxMzT9NScdgHWzUMvyh8VeozLzNrKQFZlo6vK1FUjH&#10;bJSHQlJPB2NXFrOjLRBElnckPajn/oYncCBZEAFqV6ICcj49M4VnNA+p6oxjaHjM8J9vHH3zA/Io&#10;TKazqvwtZQe9IzIKDf+bSZ8+3ksZWbfzJDx++j3emo3U2lXmZt8cJD0WpcazMbJTc7ibzWEhn53d&#10;FoLndncLypfe7agQTb5JIt6gWY6rkNLsHuNH+fd+oBOhwDJLr+nOpP0i2+nNFO0ojaAKwO4L/eJl&#10;U11nOMr5HY8HsuHeDA3XHC8/StxQuUy+VkNuUW6YfXp1v346ffdvGQ/mvfP9Wi/zuutKA/wy3WML&#10;Wg783330xs184w5RYX9SzBCKH45F+UGS55ukLxQOfTZe4Z5KkWGzIq/0TUQkcxrhO86siEhVKixp&#10;gCmayxb3rETtBp+ubqPR3isu8JQQL/FM/p2w1QrV4WKpXI8zx0YupNGwWndk3MtjhcbjLK2mM5Y6&#10;xG6rNLqvVvahxaQPt3LS06Kp9j7ucHc5ReSAJqHMfdXF22jWeJ+ky8Gnd7Z3zJTudaEypeml3yZm&#10;UbtZLhJRqkm9nquy6JCbxmFywdQZNRbsmKyG0988epjcjIOwvDR1C8nwHBHT8y5YpBhfqMwyNpoK&#10;3Uq0zEmvFjFDzmdpOK4vPXGoMg4hNSUxpsq1Ya2/UVudqAlYAyFe41VqbfOX3/ZlnpyqhDHmYchB&#10;KvTI4/L6DDDAA7ix7vrLc6VpO+Pkb7XqM98qDq7985X2PHJtSIqfijOgGsCHdaf+baozPNg8bqrb&#10;4zfoKp2Kqe1oO+h1XsNgmstP0lE/rJuHZR3EHfRrP289G5dtNtmnVQudypMv4kVHGPV71IHNPjf6&#10;8ABnBQBSkbKNBRUNTgyZnXU3bFdEiEVvVW9JH8H9cRbf6Lyl3LiZXc4rKbs7BHa4KLHplyiO9Vdo&#10;dfPNTtnezpIkJLtbD8+DVp6DxERB3FYOQNryqbmIHmoR39Pz79kNLgCUVu9xU5mJaQEuRG7KEDSp&#10;6E18qOiNvpNbbLdrhlZScXqX3/hhVTmE0k8pTjCi0/6CmzJSx0syoH0j9/E5ONUvaAXnzfFG909W&#10;/5sLYG9FvwN6LKDrIygpEzdgoSPT3zpLCN4FMp7tvXF3z9Vlt9KP3vlxoEdNHtBU7uoX/UYXQj8x&#10;arLrTF45/OcDQ3UiaZy+dI8U4H1i21xXu4kZU0uJzg4KVyccZqNrPWeXjJabs9u0K0svUDOv9AHS&#10;1ZoDOkJJAXaltl0V7c6Tx5t0ywc3vJc5fHE91b/j+QztM4N3MNfx7XfNzmx/LH0CD7cnddRWP2qD&#10;E8L3ucwMFpBLVlK9XGIKzACk/oTDOX6ZCjO8PWMckgnv/lsRHuj8mw4WxeRueqfeNk10H6Tr5hwf&#10;cYnQSFGutU6L2zSOmAVsJF83jqDEc3bJOYwjy1v9kZZ9epXj+vXNcaRNwpXKvkp1pxvPEdmljH3R&#10;lUVANvklZz0A+bSkp60zaSE8PtyJeO+Fwj0zi3IjuZKd71wR2X/lSu5lJd9bZZgKkA8uw3V5C+Dq&#10;kU/PlYZCaGyQCy685dNBewPm9vofU+WsDsEKBjkGN1v9ZtXlClss+/Ri/km+/CdXiiaSmN8/UyH0&#10;KpELHntkq8eZq8r1xi1WANyjEtCItYLUpfYUn+vanl52vhqyt4aT65QnGD/zirLkr9QDNzVV2J9O&#10;u1R58d4U3rRzCgqSEEmqx/42LdSlmnEZpvrtyj+8sIWy6f1+K/OHTN+39Lq3p8PyRQJR93L5gn/r&#10;9Nsdn0gUlXJVnH6tFyygTlZR5dsANyz3Ilt4wT+RESx9/eK+mpVb8VOsg5hIAdIITTI7/db1EF21&#10;0xN6WBB99IkfMuyhba7TO5Lv+jv5k+l3H8yrt0Kestbx9TjLn3c19MnuZVj0u0nbEAPqTppDGrRs&#10;SurKtPM6CQqWCyfNtIf02s67pbwwOrhkYq6Sd8FcOKQ7Fj3xz5xhXZ4vdM9OdRWzT7/+laleM7UW&#10;PngFRxMiQu8Ebii1YPphbVziFKJ2ULxS3AxXFSLmmKU1GRMe1+7aVQlym7Cdk2poYV2tYmRQXLQo&#10;qjZR28MGRMF+7OxQGlSUPv0OhRvO3FPdom9XK4DIP1Nssk+jYECkklewv1cSk0xMXD0zLgPfcQYM&#10;wTpfpeiAs5K7XjrtNp8SSyK1LMc89PWUCiNAlqgNu1a4dpJYmK0z2h5qe2d/yVkl+5O4CaabfWef&#10;yp2EAC0HAofdsHOn/Abg/IrOK2qACrngZHrpU3yziIF/Envbps4I9UXKhw/fM27afeJhRanGq2tD&#10;qmqzOyaw3x1jJIVW6c8huFEL8hbBMiNVbWR7sLiJO1j94Lc1qYbbBAEqCO7RJ7msMMF2nHOdeekk&#10;qrYcMMEuV3OdhTVml1vg5nvFI2MjlFtlyq0pnIMFIPrsaWPhf80MbqAt68CT0VUsGXsiDKMzAyNj&#10;+0nj1LQWbgtMATqqOSyv8H57suMijIUkGZ/U5waInhuoCDeUA0SwijEtYziUknGQahzpb3R66IBU&#10;usAISSlCEbJwtMJOv32JwfrzJAYb/Nfb2qn+Y30Lf+nCzXjfs/dwLW386DwK69P3KNwJmyC1h83l&#10;B//I1Jw9TRA938wTjhBtwWv1zLvvIkietqsH2e24CaKLRMbZHtE9hOOwmB78JSL+eUqE0t+9se+A&#10;sKDGWeeS7t5KejCdPAdiuy5lje1a2moqZ19YVujgcKbKTkAUopVHkhmnn0xACAytXDI8w6K5umrN&#10;vEsg1qZ8QAwsoJBi2i867VljL5YUH3p6ddwW4MCNLkys/TxVr4+zIvBXCFrxHA45Lov3SrDaFSyh&#10;33iLai/1pPpZeZ00lRwe2cce3AjWnu2yBmuXbeVqfhPT/LdpwSPfsxYwiKbGXz/4G9MQklfvSdfu&#10;Q9cuveCY2SEHXbvTFlKNO+6WgBeYxLJrsfOGX3RPKW9wA52sMUezLxGh5at7HRTi4lV2u5sB3G7F&#10;gHsN73/zx9/UIVjjZgC+tA1yXp7bUDYG4d32lNeVUZO4pdDM9tmvT9OB1mZO97AwckKt6a0SDBQb&#10;Y+NNWOMnc63XKVfZ5VumE7OSmFmIIIbWP6Zz7fXhwx4SNtFRjlIzEbn7UvyQvU23faoh8K/dc/5F&#10;2HXfvP2POV30bAVNToSCh1Z7dFjN1LnklXdidpsfLFLAoeTuL0JL19o/Q9J6698LJvjmo1y+mRiY&#10;7+ckvkTO/kXGu8Qsa2MJpuV35X6GMHJXpmZahPCfzt8ZYO7GVRavdnvK8dJ+cMt8F98ZsQrLD4g5&#10;lkJvlTmWtcCI3tkeip0sofLxVjenlYJwunHuulcZER6MggoPgpjDDj/KC/WwoQkFFVHYX+96Z+f6&#10;I9l1onTTf57JFI8+qr+VwVcSEtu4Up8Six9LpncsqYTF8Wrvkv3bAB7fcAa//NtydTj24R8TTm1h&#10;//fdf+76/5jfpIT3yY+KMOh+6LaQ1xBj5cMa3o1LEySZ1iWE64iYyTtL9N+mZCcm0N6Sdxu0ipuK&#10;ysP5Gy7HoB0xZxEcjzawuCVYaVBqeYRGoZUHN6PpE44Q6ldqgWBFVkB4ahO0E1k2EqywVbWcBkfB&#10;edPugHAatx1Rm6egwCJWvWSIQ49s7ySGrhayRDdCZrAJrDnScfqClLK2f/ObY2hBYJ9K8mlWCt/e&#10;nDZoHoil5pJXOfMKY7p5O+WCs6emQFgd93fVfA0uqx3M2s3swTC2xssqxU+QYEhfrXGqBGThJXUu&#10;V1A3N3k17+S0G/urSoTfUzlig/bBTe7RzCzNW2s48fM20fnztcNti4/bg2/pnbbGT63W7dxhnLEz&#10;ttxQ1xgKVDU0b4xzuLpcsaa/qEvw0FiQBmh1x2hjdwTIHmVmU8Rly/2Z4Ob/vfJnYs99Jfdfz3zU&#10;2bSA+N43VIHtFqk+5AMpQra60pXVJ+w5iswkQj9M4iumTnYgfz/ZYx0LrxdLHOGbYZLuJlZaH/YO&#10;VHEEvRC2FkWrCpnKnrDUnLOMSIdHq0u1b5qFvvOqL/a+fXwjjG4/Kbb677CDj2hY9NgHvr93jMqG&#10;+1oZvLuu+52Ee+FxKyzbxf/URwUuVWsq6ry5U1bnIro5z763TsY8R1X5mssOmjc9gmDbpJPAeqCQ&#10;RVTGQEH6FLqis9kMW+f0aM0aYwQn1zaUD3bZSXdo6GxuenG27xNIl37XjWTLoV0386hXSSsE5TGM&#10;oM0b7XbOLl81v41pQ/fhtt6AmAtSNrcysxRzuE4df9e2mGoVMqCzWZtlmgBBZWEoMYw4W7xYH98/&#10;KeCfcXZrrV5gPvojlGnOFTDQz6kaAbMfM2DYDfrusOdi7mJILFQm/HXYV0rGMk2NHuqnNigLg8zB&#10;9PTMNTl38n4WSqW52x28v6fOU4N1xGHCM8qK2Q0cd7UZazoMpQTOMw7GlCem9nl0VgqC0uYyK+Y+&#10;pcvuMGYk8r4xKyRTq2rH0pw91o560MM+7Gh3jZZQrqHh/Js5YtPDz74rbbZr9vz2CrWyg1K2bTK7&#10;znE3ncB5EBMd3AivMkilPXr7W+b+ooY6ZW09yKSV64c0IGThO062JyF1kR337be2eeVQ1nWRF9P2&#10;7Ff4qU3fwuDUmcXT0dqIn9OxXJqdzczYDn7sPoc+s/6W7apJ2yBw8IzDq5XKQJ2kMeFVjEqHCxdR&#10;7/T4M3Unt91h37pfuq3rAuTUKodvc6kF+ESIx4wvSvXFbuxXtm4NVairOO0yAONh55Ir0nD0br+d&#10;BWC0/ldhL6foj38N++RV209enRTWxI95pqJt713fne1/kCJHEZK+PYnRqpidzuoU5uiAemxO2f5C&#10;vuEbk6F/UbUxv3UxxWVj+9adi63H0LnYmoWhL/SqLJO72WSBuExV/OKNrE6aEOBvM0fp/ZmXzElh&#10;8Kw+w/2cTFMtFph8mPFoLYpqEeRnP3lX1Sd3PZIDDwQIwtZS5+G0C944uRwddawhvrUHpfE+pIm/&#10;9eZZHQzngVDLUvJrWc7oX5QpwcTWWVf7pfHAXiJYKJ0f/nxzHYDUVz0v5KlC89F4V29OpWuvW44S&#10;6F1umqWPGcUguo5iIK+hfzpi0mHV+OmHVXWS9DSdI6R0wCtrw6OEnCnx+d/Ko0qTpqwh+NVjjbM1&#10;2qRCBm8HzPOMl+3J48OP2sbBf3XysM/dDTVvfIMjM/A+9cu5oFdxNYWLoS96yNLB2sQ6/gPAoM3U&#10;teOefo+t65qjn2g0opsLqouvP5M989HPGoR9lenOUROgRhAf+OJH1gZXmp+Lgxv1X6Z2PLQPOhWS&#10;4b+4evNGA9ntf/i1CJEG0mhKZYwokcyUyhQZ3/9vte/7nO95nn/W3iGr0nBda30Gt2/699p4d0tt&#10;NLIEewMuFcjJLH01jBKl723CjNCaGkeyBmCq9UdwrUY/lQ2d2CzMG1X1XE8XJKKBLk+8TV1WX7c6&#10;l6gMjZ0a3W1htewytwQtLkHI9xYkaMK180U6gYzU16fDB155/+ptsAQqAgr/YlCZ6sTBb9BsLj3Q&#10;LMgxZn9zlzEe1mZlwdD6M0agMv9IoQYN5P5S4/zhxsaOgicvoTZDeLyDefDw8X+LkMaghp9rSUDM&#10;ixBT9pfo/boyBDJjXI+/Stka/PzhgGq6ezSN3y5FgJT93+I9Tam91aO/b4feKizDYl+DxUOs3OEn&#10;gEo/m/p7F9L8fQBGG/fUXdImhSd59uzX9Gfv7nQULPP9+7EzujEdTgAwFCbEuOfvL7XSLB6oZL7P&#10;HTN12Nf0nA7UFwZDmQhB8GEEqNPsSLp9HnpGO8JvCWn+Px0Pvwco+5gPsn72VE3vuUKaZx6ZRw06&#10;4S8cYQsfspwa4JlUzjcovjt123kKm3ZA0mfw+bqqQA+5B6CqO82kQyen+aJsoPWxV4E06a/1/QxG&#10;WxgMc+eaI3JbUyYcEjQTx+fxwD5zjpEp2heecZT0tsLx8Y/o8+HcuL60UDX1FPBDkIvjdyu/OdEv&#10;G79xuRhPhFm+X4FFM0McR2py3RjXGHwuxOoMVi9XSON6zz+dXgAGYalDZkLw7lUxvHKK/lv0z5pX&#10;FfS2vad7s0AZS9bcEPS569H9Qa5A8NenSg1xunOvcd4cK3+7u8yrUWwme0MolIiBu9p+X7Oi2oxB&#10;LiFAUAtPFPwifICgFgoAP6c0Pl/cMnbcjF+Ad2/mjbdUOzqt9XSfYM/lLL2ZjAmLf9gdrCLUAebq&#10;jNModVonnT8f0iTNP0BJim7e3r7QF7Qhy88Efo6BJ0eXeLaEMwAeq7VDp0Tl8+nhbp8AHi8pka92&#10;311pXwKqLDZxF2WqwEHvvEskSPIckJyV11X96XaXagXJkGPVYsKEilkyb2vhuexsDLB4lI5o/7YW&#10;h5fOxsw/bpn5zoGm03blNn0iTdHw/AJ+QIzX19Q5TjKQgNydxll6cTsNDHJGX+vUvpadBihTu2eQ&#10;NqTxKjQ2yruTIseDWccXEM8dz3ePBPhtPPwL4LzJV6vezxw6GqfUAVa/MP5Ft1vox7n0u+XXhcYW&#10;KrKk/SzoNPd4ZPRi5XS19r3Q1moEx/AsQBoGqOdq/ZDKQVf+gKlJrhlAM8iNSTeZAcgEBvaiMrje&#10;W3SBwklRyd4R/LuZwI9WARwCW+7AMTw/nPKr/gQQv/xUyuYRr7/azVxGWr1TFIgAJgXifSf30sF6&#10;wXkkAdSZkbRbL5jGr17QEcW5rCw62Hm/4YRq5i9ijAzi7e8YLYnjC+PmWAXbSAVVbi7OfmX8D7D7&#10;XyQ5oMTugF+ByaCZ9D3x9jAvTIimLensctKQiXGmtrHDezwG4e0Z7VS+DzCEahMd/JMt6z9p6mhg&#10;+uWvYuBOADue1qSNFisDf1U1cwZLd4Th1d4BYX7UHEuUtFYikHSFNP+/V/530YjSyHN4zKhRw7kB&#10;prz4Xlu65v4XG9FAnqI1A1bI7kK1jo2l4ZFlkLZx4EFe+GLzwXCSD2frYSWENPBXjP8Q6snx+v57&#10;0P6Olwt1icuqGoIl0ekDwoki7a+7qaJ63qUWsr9ZAd2+ilsJth5xetIjt9XScr7JSJc/BgiVAMBT&#10;gOAmxpAGfkZpguWidpWnzWeZ8EvHgUmPBdlti/vsVVJKgnHjOoW/xXig3Xp+d1EGPlobO8MbRlqw&#10;5Vqb6N/HpW6b+HRu6zpU0zcWSN8DbtUHXZVigoHKA/HsA7cEcwUUKiDqRqsSkMga0zUsdnn55vej&#10;0pErb9wW7nxlU3M+sCgd3Dr3uOZmqvvKaGvDSy/RYg8ZHMAaNnMpF4FH0JgBquaZSRDvO0hjjNjS&#10;3aStQdT7nr0SIMlDYPJ1hHpy8v4IPhJB+ZzarYB/MigOm/K3Zui/B5y8v9Y4knLsYldYVhFAHH3R&#10;cr6MoKaY+eUIHtB33OHiFGC2FifDwSEa+IwIBYpfgny3Eqg9BrB+0SLe9qyLhnPg1QNM+1vuZSgT&#10;W2NfhftMmotaYdU5AjJ8khmU1unVDpQ0gyYM7VqlXuVq/s9in+wkre/dGVwrmzF4GsN7Feio4zcG&#10;ZlCDhc89lhMlWD0ZbD1DOwRf/DywDLEVBBiEnQi+Al2VjPlrJItnUB2wOlhmcpbVgz5n/vvhSlJn&#10;SM40gmf1drI6vPJ/n/8BZgPKNSBa0F10sWwKbw82O46fMtPUjr9TgyHgENY4N1XNKd7nTxxgFUJy&#10;DP4Fy8POxuJwuLMqFZ/bAB6IUhL0Q2nmguITvmHP8GwTAdtuAeP9WXr5mFriD8svx+mhPq3K2Ma1&#10;UFFrLbhZf5hPZ9Qr+qEeXUbIzd+ZNAdD75DwbdQ06cCrTLV+3gE4/TVs3aj5X/khwZsLOldlUxnL&#10;ldC6t43SdnMZDmeL52M/4439/yw6y7CQPiK7+nA90ErJGw/8aDgCytpCWCvwIofljM9egJtxJR02&#10;VilBp/nkZoPOJzAWz1geNgADhV362PvO+Xn+auGDYxMfGscfw9SygxsUXIoHkYXi0nAyxNt8hUfL&#10;9rPTtJhzVq3D5rPr8DjvFyvPotSunOsxdL1LDGKdvF/SjcJ26MerhBPevWzGgMSM1odMd1VkDOZM&#10;DIvMqpUfKS9QzSzPDoFSIjZ2IdXG4UZlYOjmkP72HXhSnju49gMT3/EjK/yDZOc9saqSloO2Tgd5&#10;CGlIsa0BbWiMe0AIiA/N3uThoi8gsVwKe5/kZhntaXy34C6WPu62mf0Xz+SDYvWhN/D9VW5Rr1AH&#10;/wgOhILidj7esV7ponyW4ehw2IfQOKoedC+QIA38DbFD91NY5I3hU81fT6imdMlaUxSmPWuMDJxf&#10;3u0xX9szcvds1W9mm9ytODmJWWTpNOR6MMf65kac/u5EY9O5l81s4KfBcW3QEte1UeOI3qbJY63R&#10;MGd50WwcO+VWPLudKg1Da01u2ZsakZ9swMTUkq9vb8da9zaTxRNd61Hfr3RS3/iSAvx6DsWC02kO&#10;1bixNLu828D5KUkHCX9cDtsx/dv94dchzammlU4SXi8VHKG/ea5qVrGIL3MPhWgMZL902lymOTKM&#10;lfLo+siAWkB5i7yvUlccg5PEsJKqfW5Tu/O+bBq2/cIJYWKQIDiFN5Bq15X1YpYuurMTpCGi40sE&#10;G9NYOrmg67nj0+5JB5na/fSmpdarfXSYwkSEm4QmH3D1Iighv473Uhl7/eK5FKpgMS1Hk29x8sG+&#10;i6sO2pXUaC9HoIu+DcHvM158P3wa0kgjotM9YM+gfFrmBreqrtWGYYg3tLF8jj5PKMbj7RAPwCJy&#10;SnXWEb0C/XDgu2O+e0hNGl/CGBye0FhRK/RquygjSPBLNYj+rF5dWs3feprqGYsapNFRtZC1X5Xj&#10;z2545fLcrLa9BbG8FZQH+FY8xVG7BLoc7RnO9r/UYblIE3gU/EYlddKz7bo+X44k4afS2LXfXfMr&#10;XTjiehsUrq+L17krKbYXcngEaV6WipDy8+Cr6V7mQo5ArgK3WoXGHs6WfuoskO7khFRm7WyPJmMg&#10;ga+uCpcx793buhPQ2OPL6NxXYSpN9jgX5mT+ui3VsqD0aU/QpzRQdA14Pkma+CezzNhgPeqxRafF&#10;3chqzp5rfZBZN5j8Uz//2s9nniqOTkjhtt1otQkoCHwCJwSctiPHOSl/aFWfAAdIr5roieGNdnrQ&#10;bY0v/BEH0eVPU0JZZABpBqDU6W8XyImSNs3efjXv7sardmQvMlr3ug2mF4OtsLOrdu9rhEGDVvBA&#10;eDWJ13IOhOsVjFGvH2KtTctD31tWn8XqeZOOWLxyk0+KQjp3cewgTIKBeuSHflH5iGwEW955jDqb&#10;ZXTk7Ms+AC9MdsGgLLVi3Nc0fDSnQeupV9GWP+LuZTWketbdbbyty829AXwTrmmOgfJF9kWNcs07&#10;KJpcnsdLBjkfkhkBorcvK7qa3zOD6PM+X8aFd3BH5/gTwA3vO8PQuMaWyK4+5a4FE1rO2zIIiMdz&#10;dz/p3GEo86w1GdnCw+pi3QQObPWSznqPqHqfujIl4ilkNTwyV0gz6eHrc4XNBgQ82eNt73tC19vO&#10;PAL5tlougAZbSKez+srjoMAuEXM2p+1lZWxyAJgGcMunl8m2L14Jb7xGBPo5ZRhZmnrl+lE/i5Ou&#10;RhJOr6YjkAYolPu59Oz4AhQrKLVMDiZaWEAbYkuV504ZXWZ2obCTvNb8WozKNSw3KtfeEmDwMOq9&#10;CD2BorafvJtHnGk0GowWBbKgXkh033vtOo1RYxCSeqEPaVpjAMqVuWt6RM80eZtmf9MOdzg007PT&#10;u8nGxjtdrY4u4d2g06KnmrNbvAYQQl3iVcCEcBkQ1mhpCjXk94yGK6ufgUbMcH5BGhO5cJwvNb+r&#10;6B6kWXH2KLfItnkm6D0XDzBJDXPEbYhFpZlTlWLpti71ETFAhDgOGlHjNyS70rZrN1KWnA2GV5Ab&#10;xr+7UZqN47EAwMknrMbW4/lxBMy66JguvzPfDKSJbtelbeamb9XJwz20Xy2BgOz6zAO2Zjat8rFs&#10;pmxsZMydXTEYAA02hY2tWXnCfaqfsn0YK2p0o/xD4cAtZKM4rjj6eXe/OJkt2q1TofGF+QqOQhol&#10;/hTYNFd/njqlzGd97sg26Cy+iuRdDxAyWd38d/VDhnXwUWU2b65A6El4Oh6p9eBuYUb502wmvT/h&#10;CcwHNK5z5oXYdOr2DMPaz63ZSeaeySsyTLrFpTX6hi1nX8DTwf487meH/OdyoXt1/mH0G3PAqvda&#10;SRGhRvQzmHNdzoxHZ8VOnkmVJYTdTB//OOyzfrN+u4TqSgSmQF74KyJAmmpfvO+M6xkLGYuYBwDg&#10;q/SS8sM+KT+gaT4nvf32R/gw7qLD2lNnjP8P6hGIxuBSwH9ORHRYC1CmQNRPsQKiGXmy0UuQlYYO&#10;0NsEbXdAKSEAcKXZU73eky8joJYGhnJ8b1To9cLnw9ijAORcCpxsTopE711V5PV+1f5bHdblV2Ch&#10;ceGSDugt6YDC0ai1vj7fCiZv+oRjXNMdJzNpPF08Tuzp0r9JOKvHRXA6JnwvYlJJQaScFETGj9rl&#10;toNiCkYPMvscmaA5O0QvkkEvMga1Ao/taw9710dUIHFNqmje6ZKj2JXFesqFoYsRFSANLWhWErbj&#10;TBuqccXlqXekFI0dBuqjPYwa+zcaNbwj312+Z8cxaCrGEDRwFe15IxtmO/yAjPiZ3/ARXV0wRKgu&#10;X2MOTgtvEGa0Lxmol9sP0owGpUgBg+n8hmtonXBGqofHcRLc18l/42q72xQTBEno4PvvEBAs1hB6&#10;YGuQF4N+G/xynQh91Wv4g4VrTbsDEpOr7DNgN1ev56HZM0AAR1f4QhoB2b7mZaS0BOHzUe8IwStB&#10;d7q8hf+KawhQFrqFUsemTHI1c0EX/XgJQlYdgFWWuly3JtX06JUnh21kSeqev64iK/lHDkww8dIb&#10;y1+urXRSkMZ9tHdkpnzgU0OrRynNuV+/XmbdzVatNkpirj393pLPv4YCFVrg35DtzMjt70H0ykHl&#10;ETyfyoyenpqgbEFw2aL0LRORGXz8tAO2AzPt7oAoQy9BPwh3hf+4rdPKu0p86sLlg0aXnm7bZkn1&#10;HtCBrNVxsAQeLOLefl2Zv5s/9rBffulnXpovccHJ0kahdcf1c+cNg4P2qsv2ioW9WsjXoeX87pL0&#10;qjiaQ5q3fNj32X5c49maMGxM/V69eFwcQYhsPNhOk89X4fOdN21i9MFq1+a3ynp1ICo7tJUiR8Ww&#10;5dLhW6pvo1ndOruieo5GKPGOzdEWhOePD7grNJPHGrguXI/1LcxLy9FFT++GoID75sXvGX3JgoY1&#10;tkt/aj+M5V04jhbthRwVYd7x0NvH6fvwvG8E5iDKSynNo5xKm++bfi+9HxVsJVxrKh7u0pfT0Eom&#10;7AdFTqlFZDGNGlEaFaaptjA/Rzro8GGSXvGv00masC89Z0K2ZpbyqPthOewbEtddCbCH8L2ha4W5&#10;qDH9iu0We2+XVw/ToFddjSH1R2qU5n7zGaQ5vi7Nhn5we/IzCKs+KJnmskb+cf/o2OI8zGdSJuuv&#10;hF/nHZh0x8hvAbod0fUvH7MNlL7LUDFevNl5oNX60LikOu3VgY0b5Uehj73dx3Q2EgtMAkvIFgM5&#10;a1n45uYL5x9R36Z7i9VeaZbgSJce7xmAIAftda+V5u52iUsf+VlUZv3mo0GAZeRyo4Pc+tKIhYgH&#10;xePu1PkCnKlf8YVT5aV2HvWz8oVuEKTx7Ia1yFL78ILXp9esmc4N3AsdbWQOFyIVZzzO8zud3cz7&#10;GtWt4ou5jvJ+545kf+rxwH/SGRc4J+NrXS+sOAJ92QSQlHd9bnFBJSv36yiDUiuZrdH12gdMgLGD&#10;KI5fRRY+nwJSfQqtzrjbmbQtLNXtwzFfbF04ATzerppWiZ2rWWpr5mHDinWx1Bhz8Wjsf3CaDapG&#10;ruy5fwc8pzbLJ5t7N1aQ5jUSd7aRS7lzMDByr4dsvCkV62FFnchzTsDq/mUretI9p/tp8Rjds2EI&#10;l8zAxktHQUd3WP+rn1ll36gEmxVsuUbTzT27Ti63gm3oZPW2sOjkugEIfRrk1Oz7+z3gAHaJ/uae&#10;fi67qUMW5L+LNTTxONg35jT6ubwQfO3y6c+x76VOmW6QIviUM5CBlwp+3f599di/JmDh26iY0YK0&#10;YK+XQuby2Ce3zlRmYDRhJUAfF5dCYKi1TRClPk+oYNq5mtlYelC9K/SNSqeGeCSjl5skUzJrEVN/&#10;VC2aOLQtelw+VrqF+efUGVXSUaPO9rvLBZ+paFWqV9Eq96RmQ3Jkj4ZvOxU6qZXZdT2u3FGaz8NR&#10;YZH8hjDv+vk0Jpe8QpaMHbxbbB5XMLweaS6YF8FzPyZwwCcCsKhumcWSzFp9RlyaRpD5ieQ2pyvU&#10;VUnuabRs+SsEH2/jUaFDZ5+H23sCcIsxj5NyCgxbm7PXhJQbCnwR8jVTo9rcaiDR3ER6VpPY69bS&#10;nRG7Kk2FlZpSqk9GWLbWfyrXoH7D0GImhTztP7t3UQsYEfqIJDnYRMDmynv7QaO2TuP5gHB5OjLu&#10;VHYTg9D3pKxaMjc8XPLR5jUQDLZ0Ilw81Zj56buSo2albOkFHb5DwPbq7DenGCa/Cl35ldWnsDeP&#10;T8+3itBwWsqD57BG9gGrL5sAoSNrMyVdWDp2Lg4626OTKwPUIvSd5rxgbKkiaY1cd0MxpPzKRIfa&#10;DsQNJkS4OXJ7O3iiv/WlXndWVeXad1IbSFP6jJR2O25ct3NLpPKUuLjNFpUWxo+EtB1CRa+pddpM&#10;r0atZvKDC3tarmg+u+B/OJmEh2KWZyv9btADAK80ZTIvHJQyrIp9yPrSFYQVS4dCacEk9TQmpeNT&#10;OcZjycI6GjTZKu5zKDq2Ns76wEMkUzHX/ApE6dkDYRAX2e+c5o3PJ75LekbM3FJFfTlan443bWrE&#10;MRCax2OgHAbbaQh4pJcF8/4rkQD83zLbhuIHHxxIlUNW73C2DJX8j2qiolwAZU2utl2T0nheU7R4&#10;soGrwGHLpElLS2RN4zffR9N+3Un3Jb++7OVz0EpcHUeTKig8q/LVYynp2GCTh/QDwzQLjtCBW5YX&#10;xWklLth94dKLlvgDpBMPD6bwGmReEd4FIINX+hbm9Kx9O/YOp6JMOzl0Oko2sVCn7BTYCyrHA+hi&#10;bFMFDWZ8ufj39LnQmL0hzby1vwRNe94/yx9ABpey2X2UfVrYD8aa90VX7sBcr/jROk90+kqXvvkn&#10;QbB3+9culztFk+Mz5NJAx6FRms7osyb70WOrfjjiAWZJt54LakHDvsxBGjc4hxVaKVt0dHKuV7UK&#10;Nyak1nGQxXFwk/g+lzVeCgzt+h+TBLj5SGIE/aRUcFak2iyfr7NvNXd+kZTvO9NekLeiz6TbFWOQ&#10;gmn2mdW7bzfOBKRpae98ro9YLIqG/SzarD3vEgbeBZh5yR0/ZK7iLF6fFbmnq+roBKDIknI4CdUb&#10;Hj0c5UwH+MGd//Bsy05HcK6MkOycJ0rKOHNSz4wx1iNyeiHakGYFFq/o1QPE7aJxVxjXuLaLlcHM&#10;iE+tO3g701oQryf9d1bJvx8qUVApVe61zORzPKG0lInxlKhv3UMu7P42FioF/u4+n7xQZFHcswow&#10;InuPk7KdIt6sb2VYyVfJauOcIttsc5uTRfbqXmvjVCY9jkBOrQScxRsznwGaYL5H9K0PAuvKqpVy&#10;m+pTdbpqtzVTt9rqPWB3JxxlcAilaxvNk15xTtrJ3kyq++bP3V0br4rWcMHKQD8AXri5PXmb4hQk&#10;ZzaNX/OhLWorNcCC1lAcKMVFJZ1PVnvXJxNZtIS3X6p0Ynai1Otg1ld93m7DFBAqBjzKCp2T2scg&#10;jarmm0gRIFSbSc16IlT1rrm1QT5Tre7gxg1jyk27Yrg1N50NShM5s5hXmDZ9nKy2dz6/kINYa3m5&#10;PFY/O2V5AZufOvVf4NICiyIsEg8IFAlp6rJigET+tPpaoNUqXpcHNuqc8tntpNYut0CyMF7c1rtB&#10;2RJ+2UtFDyJf9KXSTamPlIMiIT8nza3aBvrCq73jM9YqWv8m2Vpd4G/CNWgFUIX6cytlVgI1N+Hq&#10;BCrQqDGm6005ABP6Hkbc7mZ3dxjczXs6bIlPepqGi+E3X+tniukdsg8zgGerdKJFlc8nI4rKUMhn&#10;tuJm3lBe72z27qVqU9RinCh5SCeDmhPntUcWMbtWkEeQy4Z4KRihBhPkcQdvO/vG5xzfi3NFuxEa&#10;o1TJQfWuDgVG0UJdm45PolIC1fgCLxu5bsYTbrOuepUIeVH89Jz+xPNuDKTBGizhiZ49maUXdUmD&#10;7r94e0aOe8fp+WluXOIMQOKdXbzRwOXeq6zRkbLrDztpPuV+7v7rcMWkknflPoCxun3u1VMMBnCu&#10;tmvdC8KtEmaIbvFPfVQexdRtUp2jZw+kGe+Zy7U8JCaLyEbreg5JjdXFY9DqN9YifcwGI0qrj2Es&#10;0nS6B+5er1SYpjwFp/PpRW0YIGleb25nxQve7h69tZxrDsCuL7XVJ7A3RX3vbwsLlTjGe/4krLsT&#10;Qzs/gcunt+nvszTwF5u3rXLByrT3d+nn41PgsczxfZuPTPQTMr9/g2c4qIr8eiC5c0kZY8k5D64u&#10;k/oLkGZwrT9vWTa1fP0nrHSApZJ6qyA2xxCUDD8+pbDq9qPw1e0P2JnZNkjkFdRS6i9cX7lLvRic&#10;ZgTd7hA0ba4EKLR8Hj4Klb2ixb8KyV3A+z4M4S8cSxO4oKeDFPlP2B4IhxdHU+LfYIAa7ZfTMyaO&#10;5gwTR1q0YRgbgFJXz1PDKJefg5e1d/8beqheKaf/AqTJ+ebccTIo6jirjbiEUC2WN/70uTpIbBXj&#10;8ZOGcY91EzYLSGIOFN285VQTvBlayCm1soX9Ezr97RT/1WmXJtrRiya667tZeKfGfwHSmIVHo2SM&#10;NwSXBBaO6lKCA8rq/wnlDWyJmc25ZGUF20ZM9MOV6zmrLf5ymmqqU1sjJxws0tHetM7mltPy1Vif&#10;IpiJStho88n/mIYLaYZoi/P/E/gKNPAztf+EvDBShxvTaSrf+N+vTDGiSI7q2F+YwtjcE4xoMHSo&#10;QftSxQr3ByG2pBYhdsB8cTGk1mwl8pN7GtqJc6Zf2ADuHgel6STECLGstbAe8sVAdySLQ0D545ON&#10;7hDqyVCyr+vqY3yYueVq9i8wrcH3nnnxoJD4og83D/pePxUUT6K/AGlUxRw6tzA8GHhb0DM8eahS&#10;cKaUB+mtOSqnQV2uk4Z5zZnb55fWfwNUwM2CjfSYIg6BgnvkjHwT83XVoZjJDgGXpXJJJLFMtrq1&#10;7aRAPCVDQxZ0tdMU9N5Ye6L54+TSWLjy31futiKiInbmyyFX2T456C1F3JCHhNJDfpGiQW7KpeeM&#10;P5l+J9XRP+EycM5xt2A3/gmrBZKMoe1z03H+wgEfAqdrgVvYv4Gs7HFjlGri0+P9gk/PnTvCDG5H&#10;hAWnBJS0+cxgOF1gg9LmREAIDWQBTlf/DVO1D9KMrQIzfEIacbhJZ2urdaovkjS/MRdpvzpf7e3O&#10;7OB1L8ZseVgyMsFWx80QFf+CB92RtqqhZPGfMBqmQFO1f1IgnNkTU8IIsbps5Lkbv99A2CYHjS9e&#10;N3Z6OvY2aZf2JxCOkpChSqbQ1CoTCLUTDipHXQrZje5/ITsSzxRveNB/NOkp1SXor4CVtxYI4A+7&#10;Bbi+cP44Nzxr021Mn6dL6Zc8pHWuy02Q3refgdDrUFOiNoSgjCCoi6qvNXM5XULVv7AtGNZj5vJQ&#10;20wCnF/ApRQmzeAvePFrravaQGsl4ah2l7bDP8/tYrI3zzPYo/++dyUlPToGVb6FGUoe2wWYkjYr&#10;Qd/v7gr8jaaurfD9+DdctkNi8SX/H1HntYWo2q3pfdCj70OQIAoGEBEFA4KKKKiomANBBRXjeV94&#10;j949tar+ffJQqwa1JhK+OOf7Fv/iExbSsuZdAH4pLfeqFuKKMwI5C+MtMgiwAoTJIKPNJ33f0xv4&#10;PE6Gey9gL5/t6sgPRhNspu2dixA/sHVilcY4JjX5wSVg8Wgyp582obn1PqDaSHfnzjvJFBLVfVg9&#10;f+sm8t+5J6hrQL79H/DVcbH6wM9FOZRxgHR7Zq/b7nPrNBkdTe6CZ03bfb4oAjZmZItP71J8ZANA&#10;vsqfR24j5YiLAn+/x229FLejMl3/LT/o6LCa4NmUtafEoEOThQlDoA9amOQo5o7Hfh4KrnGo6s+/&#10;ywIMA/N0muhyjJErBffrM1nX1sbq2QGxqvbOscinGa8qNo7l6vJy+VQO8ZAvPIYx/JrRqIQfc+2I&#10;SSW288u6bPaHaqLVuQoM0sEEKNQvYWCf2rt6tyN2k4ZQEtZ93sGLzf8UB5vDkQZRzrNje2dBmyZK&#10;5l4luMrGrZ1DVEGX3obmB72LBmFCZkRnp35nqpanNeqq0x4sxzzi+outJ8uLqZXOyJsDZFEi3bFc&#10;3Kw3yUXKNAYjcX1qSHCJ2bAJe+W3xPaCRuVBrUNXFl7NvlxwdWWkBhPI1t4kXxAGmo56NR/QvWQ+&#10;GLpkPvro1pTzK/k/SO3wNx3l9kaW6eSsbDOWw4ZAddS/SPWjzNzoNTNznZtl5iqTSDdCAhQcfriN&#10;7mhq4n5b6N8RcNDzzCoR5YnQouFPkFlbOz8oy8nUGahvJylDaXicObGs08JJeKafeOYS4zDadwAH&#10;11k2Kr1eY9OV/yAVOGuqus7vfoAwcCwsLzzRNaP44KEAH0qfitOqQHvBSJv3CmZlmScDgXY2bXNS&#10;1azOURw7ZEFWy+WeLraJPaNOZotlswFQmwDtyg/eg3yFpiYPbM29v79GkKE8u/gkK9nivZFDAfkG&#10;OjYz+X+gXqUkAQu3NQUzAMQhfdAoaPAbevzDqdXAkQNk5lwUwQUjbZAzzCtkhf/A4wttsVtTv22a&#10;OIDMDD07yz31rFOVdEk4lZCIry1K2hzEC7VZtSTI4vnJ4KnOgsEzEeSx98thKX9SIFe/WMMYY5DR&#10;syBPb2Q936xATd1g4T8c+D/ckclJy/HJb76APyZAaf22ltjNaUp/MvT0g5vlyrDwnI8Pm/krvxay&#10;wrFfgvPE6iw+kw5aq1t27jlEk6gzQgrZcNe4qHM2JkyXAM/KHN+yq8tsi2wjoEWUON8kFcL0ei+U&#10;TtvvMMLCRgeWq7RWqzQwL2Oem/Or0d5ZFRZiCVVNeTGu65/je9lTM0Evw0+pG2RSaUfvGq700mGr&#10;EQUaJoWO/KpXEhn9iSPNU7+fPt+p768hfdgIIDeC7qeS43HB+6qaHhmhgx8pSCXHua2YrZKtwRvQ&#10;exkdKIm2j5wh2kfNqXaImmy80tV8HqRh8JFWcC1uX7F2dmfSGiXH6ebq2q0/O991gfvpRmLBeDE1&#10;58/MhA5Lb6fvX5m6kGK6Da4JSWfs+eYvxGOLOnY2M1DLnq8IqTdD9n7NdeNdm+l/wG8ShUTFxuSz&#10;Pbj562EkjVPdzbOqnDo4CZUjEEZZNpBna9j6LFuCBOUFzOmJ7Tbr2x6J+tKxk56kLiNYjc5kehxr&#10;dDhwEMzOu5Y2z/BrZmWw6/M5vZcYblE+nUa3ub7rDV799XRCDczWrUPZz1LQ/1asyHO7dZRr12yK&#10;frp1v46ukXe2nT7Sg67c71IOrDnOh/u28rAyFN46Vim2HF54gd1HduCmY6HfPSYSj4dd96HPXfer&#10;Q8iSo4LFS6qMSuHh2Z5+nt+U+PkKLzdbkaJtllSYaj4ibcdqy+d7hTY2+fl1fNvdCyYmPimfp3aa&#10;sjnrKWXXbNGz8LLjhfAALdTHMzumlNDwWr8SjIezuzoO4mC9bZ2xKafInwjCVA1nfB2bkJfs9Ny1&#10;KQmHD6zngYki2dtwdW/yqIjOa3pKy01rP3Jy6uuVfQ49YdndxnuJ7qZYqZ1G6o/XSLjo/TBSVnui&#10;yt0he9JU+ov3Yw06ld/PU5vlpxUZvt7H4Hlp3cCb83WYsxSW1TZC6aVdXyMogjKizgrv3PqlxnMh&#10;4JCqYkZm8+EaeGspFgpNveboFDiC6VRsOQuxd2pqNtVXNtFgqLwkOg9hGkJ1gtY+WPIOAJ2vTQKZ&#10;Yc1ntZDcNw40eDuOWv9gZwMVJLZ/OHIdxfP1yjIFsCyf+XRE+3W+xJN7UHjOONLFsI0HA5P9imtA&#10;GP6QNlSNRZ+tlB3niYJoBX24wN0Dam4Kzh/UEpBmEhHGohbhz0+d6kU40gJrG/gKzRrSWhktOsGa&#10;hb8ocmJ20RyJ2dVZYLOra/C9aU3qSrtNNnOoLQYWNhob8Df/oKiXXf1Si9zWsBpN9kOphphC1FvE&#10;0lhfvxAruGxkFKtaswlk1r8bLjntYUqaVuCF6oDCp7LYl6W6UEMgzO8oqUrrssWbJWKln/TESips&#10;46vUV7h9R7XfX4ALmn1prVv1hqsfomJKPwQr+5h4XlhMO8QpTGnEXTf10SlFHWNlRdOgNmPE2SlH&#10;z5S+Ixs4SkenlkhVvnfk9gPcllD53hb+h3QLMk4ztTmdRwhwcUKI1u1BRSxdoKIqy1JRfZu5VyJ3&#10;9R+QC7FFWD8cQEH420mLXq57rBLta/SDsbx1M8vc4SFL9UrVllT5wm1xydO2uBwHm+vS8dBT66z/&#10;hZKolsLdpygku+CFkewzeJGcLxobST4E6YKpFB+L98GAML8jwJOPDGTKe2ahBHn1BaEQ5Lg91KQc&#10;7oI9ah9LbZCUVJESfyB+WMyHBQVGAsnkD6NJ5hj7YQ7c5L4IiP7CmE9K0Uoe+dMuhJGPZQ09H9q0&#10;8BfdGiIa/Xa/OziP0D8YlY63+JA3CgCTfUq7VgPsIQMdnWC+BEX2aEhjnQzPIK12+QfMgL0RfnDb&#10;VX6AMBqMHbopxb20vzBhTETrfkiUFR/WZ+2A0MbmnPRbrz9gcauj4g3poa4R86Wu8YljZSJh84P+&#10;2VyPUAPUt/+ClzN6xz74EOZ3BOw+uCF2YTL/BzoCk/gohinudgTYk/wgGhji+kFNfqCSo4djUFqm&#10;jd5WGiTP5192aoAuRj+MJkkMgYttNn+AMHC9UWk+gaZJHu3n2e89JL63r/oX6swkBvOGmVlE9IoY&#10;nNaIPe/r2F+MEAyBDZocupOXfLLxvt7FmpaXUsOy9Acj6/18QBjJKBLJPYh59X/wkn6xZSBC77ob&#10;LcvObrRvUgyZg+3pulaChXaVzqX7/vv5F6HBI+D0Nf0PEGZMe59/uNCiZ5QwCCN6vWVYJVzqtqb2&#10;W5h+dxTrO0fawBzpxWNloXcftO6d2E11qkNFqHXevmmfFr4zTt3nzoTyK/zl2k2M2cMB9Wpu8y/U&#10;NsVjyvEPIAz8xylEh6fUOcl2KxEAFOel03lbRQbtFwB65u4B7EgiWK5gjGq5DteUvFS0zDGsjIMs&#10;4U49fAUb69GtkHk0oYmZ+Amp3Ew41Rd+bUu5y0qAMKtsDxv9gUSvqN1oxE6QqH1vINEA3TPE4Ib8&#10;xaiC8JhxFXugoh308OPSsLo2CIZ/Cl0V6g2865wlEpcksyFLQj3xOo5ozpqi993q+2wEkGb5CMeU&#10;TwGCCT+YN1fi2tf3As3P5sq2jjqlPp8o/BBR2cy6wMLYRRkvuitFbyfLUtV7W3+wW+DCvjIcDDY7&#10;xFGhyZhEW7FCfOtvvkenV8USXZx/F7K5Ab+/JYbniE2KMGD9AY96+cCs+YptOcTR+cFogiEHfAUM&#10;JMkC2IZ7orBiWLR/cEl7GSl2yoN/A4Awv3tJ5Fl2LNXZgSKpDfqzxetkR6Hm0+63EYXNZn0AXpH7&#10;p4e0dtk9MTi0638Brh72fISCpOd41/mignx16P8haGd2l9I3X4AmCtArEYXBIn0ouyyD9PviD5ih&#10;KVvYAC2OeVNGZY1015mUPmlRKX22ZOZFcXb+Pr45Q+yTDwCWZEBEAOfJO1TRULPyHFAByWJ5/30F&#10;0H0BTB72hco1g4wf/8ELxTnyRPqsPlEIoy4x3yWn+LvaxH1f9+33dZexUjv3AiO8QVoyIGt2pR9l&#10;/Q+cdnTah2Eh+gHC7MNTfYV62VtaqI3Ae7I2JT0em7yYf3gbMAUpcv/AJUqgveTCFOTqAe5Y+tBc&#10;52aMTPozRnrs4SY04+/vr/2gYXXtDGFSbeGBZyaN7uLPc9M0twKdH2CwEUn4ACAv5QeDvc831/kR&#10;VRub4VxtHGpCf1gRBSsT0nJ/KKsJ8Si1399WcyweT9ZA7zSnyx8gzPeYxzg0ecJPxNUH3DVw6IoT&#10;qb6Q6ztpsVVwqN4VNPkjrNkftursD4kwn1mIp4kIWYnJUctsDfJq95EoeN0HCzX9gNVzlqPiJ8L/&#10;qr7hiIRhJ7F04rhrjHy2YTaNNXP1J3h7Tk1wIz9hp0JDwfTi+oTpsnuGLn84g5mZo/wBqeSh1/nE&#10;R4DHSFSqnVrp4c7+A6f9E2X49rbWXyiJC9rFYQCZ7O4l6HLpSlF5H2b/gf67tqdz4SkAd0E6C9FF&#10;vAQo53oJWkwfcusCg+j1Fc6+TymjCa4P9k7efvfWfsdgdygsIdffEH6AmWRfV7rZZM0f7DMjf0/J&#10;rnNPPybQpnDrOabs4QHtyXCylnPD311H46Te+gdDB4FD8gTLP2PmBwizpiTmpndOCPdDh8kkc4VS&#10;SPQd8FcuAoZbJ6qtB01tdK8om7BWg/Hq+FCfLikJRqx2uyHUdTkR4iRJJBhXIBJpioT3YJD9CzA6&#10;hzA9qgi5HD/Qc66ZIs6yD6iaACk8lDmZ3z9vxSKA3/EmudiKkPjuiZsidqFwkQgMkDfCS9a8ZEGL&#10;l91Ai+fzExJ7Q4PSmtKbXeqXAwXH7mOnoKc7yqtK5x9abdZpPRf/8LZ81nIVb/hU6j9MlzsvZ078&#10;JgGFZzFsHg0cxpz0tedvCTpm8lMYaLJB7wf4Nd8B527LIXnvf76Hv59CReT/53sQj/sdCt+Dieru&#10;t9z/L7YFXB9Lq/Q7N/4AJmkSzFUT//NYWmueSUKY7+iAk+y10mowVeL4HctccokIPG6V7Vo/a/y4&#10;zZTvi8/i8R7qu5bSfFS0Gshjs76nEsbSyBnqssHZ7uus2V7u02Ebe7uOlUwag57XTLrkBJEgDIx5&#10;B6JiU/RVgbeKlbJFjV1l+93lVpTJBr+Qbl4au+RzxWGUzWX9dmQ0x4yYG0zF1njWYa1sHd1Ohe8M&#10;PYUm5cd+8Pz0Ctd+T47krZq6iimZPEGY1DiZHgfoRHDn500SXhls0Mw5e1PB6cb9xh1GrBVWuTmT&#10;KR2gonjvTHNzx16ihWRaZDfXHXR7MALY8PXNc4+DVW3cRaazamRvazY/XOrBaPuYeRBmPjyfL+oa&#10;SzWtzNFuGQuVXbLLuq/6PZALkWNxWCiO3xUZgSQPDT6o9w4EaAXxC0iBQtYXJNLl4Nu6nXIJIRju&#10;C8MRKNusUuteWLrS3TtDhRAGkg5Rd65ZDmRfyXRjY+anUXB746uqSX6qAnXsPpHWGyp0O6VsuXvR&#10;tDnIwL8gwXrs0wO6V0FS3LO/yqxO2HZ7bZVqhSkkvokHV3w92zli1XrTte8U111Xi6ZzZNQ4mj9i&#10;lEYLxP0gZmuglPIOcsH6lROqw8SrFDd7/qHeKbZYYXJvpLOFCKw9kQQKul9SB5kV/9f/+a//wv83&#10;9l//77//73/3KkkuGfpLUH73k/pLTByUfEdLtFWOq3xD6sl42LXrR2OJGsQjqvO5TQtuFuIIYWYH&#10;Co84Ke2s0ki10TehsJlj1r9t99qyuSyDi56lbizlyJF1rXlsZ2+7vsQMc+OkPFWnbMx9Vmh2YzWe&#10;3zBq97QLe/fWmVPP5vRhvZf8pEydA/m8W0EpVBvEEVfJDz9nuDbVv63rpfrrXtpuhtOBcQbZFrk8&#10;e9zA9MNv1JzEyTbL2pyMHPoEmyq5VtCxBM/8rrC3tlJVDKAeGZIEWGoQV6OKJyJ8l5DYtDMhQecr&#10;aI4Lt6KFT9ces/a4oT8KR8R1vihvtuduXaer1wqxLIHnbdzytvjhmTEXoC5YUdX9u1pqBZvOHsIE&#10;KuxXJfz+BJlUDrkl3dtJ1Fbc8Sko9QY1/e1zljm+QXGyZunx+2gZ23xUuI1jpiXx4mqu4LD3STcn&#10;xQB51VuO8CjO2ZG9DIfVm8cuk6oNYma775o0vuKTWVhfk6Vk3Rg9l4o1+MAcod+SOndtNnAzpk/a&#10;JYHn0TEsclJMQW8Ic1CBHL83hf6Hwh4uoi4ThSfXAzmdBjk/HQ9LLwepYMwrt6ApuA4qDWE0PAl1&#10;rr1zev4HdnOhRjbaLZ/R7jh3zlM7MTFJIOpfJBPV5L2bhWolJNUhnuk8ESfxGuVoVPPSxF9vMn8o&#10;dQgCMhEcayWlWTBzan4TlVwK7Tw6kNT1th26c+stMz2tV6eONax0/tDlk2l/mqaDnhJJ+jZMkk57&#10;IezxTZ0aTRJlyyg0qdEC1rdGi+cRDBhbCuFhkbvwyHDX8zJrEVTfSxIFYSg74ETJHoewn+D1U0Ua&#10;8Z/xoKov7GWGkhZH7rUNcu1XIbG84i/ispKl6uylN2IuaH+k6fyWgJK95AmAjAAoPcOTm+Vstbiv&#10;AXGB3yK6DmHEWz7T/IEq39mHscSGBYGaGKtI3kx8zZkPBM0p8qBHvYg90c9x+g+VBC/XdDaVDs1a&#10;/mSl1Y12QzPP0/ov4PbVjFQnYv1brQBhfMnrV/+gsDvYk815qhRtOwNpOwYoBU+qupvMRVKUzJ17&#10;LtQRG0nyntTvGHHM7udkg7YTH87tUoV4EJzLU8ho+pwh0+Mjt6Ea5XYh9eOnNoYweCemFyBAdwCv&#10;D5y4MSxI+DKw5gOyOLY+lZenM9gaPzEbcYxsDCjccUMaoP1mN3foE0ztDJi35SvZQwW6NRgItDku&#10;jHOKUS6F0rXDplq372rU9lHv2v744mxnvmEHVRikmUhT7XczmYAv29At9BZugCbOzZHdS21yp51R&#10;jvH2qPCqReasNfJNHzm3ttX9B9tfKyd6fxUTuFC6zjgw33HBPYb52VMUXx6URP7DEWyWyhq2zPQl&#10;AEzOOxp4n8WhcQSYZPrgNA0GuaZhDd8+dDBQrE3xw+t280PMtNeG9sgs6ou79dn8wWfR+7ZptguL&#10;maPC7aqM6sOV9b0i9i/ExEAQTPwQ7Ytpa81Xds3gw/srNZm7CUazKcAmeMbzqtJaas3oiVriraV1&#10;9YvF48weKwqT2b47kJfUvBQhTEaibO8LX33tM8bYYiaP2C5FI/t2WluTaE2C1/KGFMXMyy5kqqXk&#10;+ovNwt2Dc/Jwre++OI2tOz65Xq+vE7lpN1yQbGH6i9LFW4nR7raBMIY2Lp0u2yzZLY6TIUufjKKj&#10;dpyeKsc70leoWb2rQb5okPH39VbGXwyZjL+CHeUb9McZbriAfIMpG+GVILTwptOsABorUGKqtf+h&#10;PoIwONchBzjXbld99szNoL445dquGZI/wIhdY8Ci77GGYrfEFR4pmmqLAqSi/tCfGe6Tr3Uboaqi&#10;zF+0UkjGD7VuxndnbMb3f63A3yv6z2Vxn3qASw+9hTDrTzTMbPVVpaiXbGN/a3jFz3Z4lG9KYgxm&#10;FjHOImOD2d1E/TLNLmc8pJSOQ9Cj71wzgRLfkEHF7oGScPwdF6QXi4yPmPV1L11bWCqUnvS6eCX7&#10;UDss9Gyl/Na1s1zyoZ6WV0gHH7mRvAtlsUeVKBzV2WKvgO6z50N6l2QEDKT/a+59qFC2e3TymIG9&#10;LdWJmm0I0467qZKy6G4vkkOhtVLyEAdpGHFNQebwI+pefXAHdBj9tYc5BYET/OCVxGqDFxVi4wuf&#10;PtzCsNS4Revj8BYUlnVr65T7f3AGzcgJnR58N8CsBAZ6GQnEqFuFZ8X5i5vzMKuHRg48Seccnm+H&#10;utGttcr/gWku2x45XRc9xJxxYz1TCaYdLXtsLqnzpjGmzpPKCC6C3MNFsBMI8zveXmEbHT7IW6r0&#10;9ieqHoh331XiT2wltqm7FVuLlFOMSrm9VM7v+dlUwsn74rzKPpOdkB+Pt8HCTbRYd3WeXcArsYTY&#10;FslzYJMLVo8uPf1+ngcb0iJB0ni5b7o7aqzWKim8Q3YfrWT+vn9Dkre5hc0WxhZkGEQJsr5/wgbg&#10;qMRDXWmC38jnNsVSwin7JO8KkiTkiOKl0zO8llBPOPfPiSGd63476SqX5TEMwrtqBK0uq8UmuAJC&#10;3WRxdPAy4ibSwZ6w1a0YxiAY/hCpOPbmPKEKrgyc0+KCMtu/NFMfc7Q6HNhOhZdQ30zlX36udhz5&#10;wmP2bQXsjkhM/mASE1FiClktPOwuOTz8miOUFivCDyMyHSSs16rNGWqq17TdJr+yXbu5gU+rBSmQ&#10;0XOJpz9gU7zlwa4c6iCtP+BUcgdhgtx2DeX8tg5NUiI3aNYDKHzcHA98LSocKWR3O/erxeaoau97&#10;9y4WR/ILdvyiWO8piZo5a2cxdtrQu2ZpNeh/MXRH2rLdGecqsGyKSSVD7SwOEMacQY7Q93x4Yg39&#10;z6nf8yfuboZNO1sQhAK0hc50uDFO66i8C2dUz2E8OqvuB7VBip/11S3FvqZ5WOhVLQQFc5txsTIM&#10;3O59p/YuoHQDYZyM/VDIxMGITY2xC6a6rWZNNaA0mCcEq3/wLpzTiKFIswHp5vd5E0rZc+UoyQed&#10;y4WnoZzKfBmf4pjcUOKWnDYo2O7cG4PiE/kBwsADJVFurbn9Irq/DIqpfPJ0kzb74h+UwSk1sak0&#10;HIJsjYs/oIVwWE7bs8UnHVM5yKrGZvBi75LSP6CbSp1kn0LA1pfmw/SqEMZVK2d03FGqtWthvAiV&#10;mvlYz0ph6cZ3wwZHzIYqQTca3RBB5L6dEc3bR8NGdiqNLaf5L8pQBUgSj85QK08itZzGTFVZwXlx&#10;4gvke3IewvxO/aJhs9Og9oC0+M9DU+L9A+b4PZ9j6VwGdIx8EiHB+8qLu72e9wwSTDl568vXcMk1&#10;Xu3lsaWk5l4hJyVuVVDjB+lIYqKKLlurZo3yVIMwUOvROfQqiY/azddP40vZo3t/IN+nmwqRGzyl&#10;2baJSX4DO+1v/rHxRXN/g81CQfHBfVEBL1VBWRwT/HZxaP2Di0Cy3FakcvbnWwEOx7cdduj2KHQ7&#10;1hgwOq8zSyTD2kORwCnhNv7BHY4pu8tKMg8FtDe5m28sI7gc0FL5Qb7V3s2OvvlAZntLLHHSbRiF&#10;XIHK01kegTBDOmIys6DIQ3FZnMVKwpvWGJxGQuVSzHbYHV68FlEzYIoZe1y5X4aHHWBffKR6eetw&#10;zO5YKMwOr5HMjdPf8+Qi4naPT07TMOOmDJChJarfLSM0zFc6/DW99glUAzuDFWQ7whqTUoMaMvkx&#10;3WtJj/M5KBdZhcfyXg1ubCltH7uZPagmMmgbIxDMQ3djk0OvYlFGYCdweU5NA7OUn6HX3qfogE88&#10;hNkRKQM1br1C8z+4FK98qBfvCyYCZDV0wuv3C8+2oGlntRRvoZgFA4fOQdzSzJOi37m6Yab60x+i&#10;3mUUF40dnvuDllH+bhw/Iu4D28VfHEFkp86v+8ckiMTKeTEksgwdvC8lHIb+8/5s8qGm76nVXV16&#10;G3uKjFxq+igOs90DmNn2QGI9HuaK4QqMkB9q023r6MobwHDlMf0urBRjcF9m1tX2SR7GJTBae/b5&#10;Mw1vwffvIGOArVlpIr/roW76ZTEN52BWNgz5dupcw7MlXBaeYp2jEbuq1qwMZbGFJLsqSxmPzfnu&#10;DVbeqHO0gDDniJv1ey3/RTflGij6LVV5H/R6w+pisV8EemKAUndQ8Zvhbn013Qmpx2muOy/LPysK&#10;4vQ4j84QyGsyUtkBa7R75pXuS15jPlrgFQcqhSv4VRC/awQbOo6Ol17+gGJe/b7osO32JGPCAj6R&#10;T82PJ40uQ4oSFKSYC+radYMbA7MLXaTuu87E3spHdAKa4bN27ma3h/167HF27MsH2+4ma0yy0nhi&#10;i34BgzD8+tI70lZiY9OZ+ErmG6AdIIAYe9esL2Z1ozvKI/ZJ5Or2yag3H9T7mX2l8qPK0/Kbrp4+&#10;ebNXaZyer9/7Cfbinyn/Cdr7JVO4Dc65XY3LP9mh9u2k58N0OglpNXcizlXL+rx2mpWYPS/ZCBSj&#10;6y9kON36I9XYByXSwC++6F27L+Xtv4QaiZx7r8z8VdIM41ERGttnPD2qryLrH0cfk02k8+eM+ioV&#10;6W+6ohYbzVLY3dwN//1SyqSZNNuW38kqZy9ZdR4zt0d6iXdwviQk/nZ8xR406PjaMwWCG+RUcbCr&#10;su8xwm0+ldWGzqZPyaB20O7j/AW7NpekPSHfzHcmzWzDc6p7RJLgQvDpI+FzXO0c+zqKP9PDtOWA&#10;6Rg1+ES93Pl2eTC74P+TdFYNqqphFP4tNioqIigWpQgYWIQgoUgZlPH/zzf73O6btWdG5K31rEWP&#10;YUjVGxrxDzgEUWV91pLNGS//JhRo8dljCawX58tI4rNXD+T3RSW1tusBGXXVQrofbDqXIXjafeRY&#10;cqPHJcJs7LFvvgcIc2ajTD9PsdkK6D0f/kYnOm5/vsB+DEKMyR85E0ZdYZq+q1kxmOkvAm/2y/Tu&#10;VdbbFUKu8vfeLpkBmU012V7W6XAAPDBd6hVu0HopRbsW35P+Dj1Hq6A8Lk8tzRcAZpJaS/kdb6U7&#10;C3TcRTBk6pgH9zvnBxKe24q7ekYjJZKKYweqnsXx8Mq8r89f9LfLEafzmtW2rBa4IYIW5BhNpt4l&#10;F+vd18UtVFSfWzr1dTY4klNsAmAgnfE66wSHup/gzzL22Lzmrlup9689kk/KJ6jTdG9Dej24ott2&#10;wm9id7rax39vzx2BbVs1+Qfuws+AMPsocW4LlBksZFdoQAgjGqy89ni2dTIu6HE5L8fIvny2Rjef&#10;V9+e1W2VhLYFYKfDgg0DYzNY93nrcafGyyAcgaudJ+HBoP5WRljq8hbXqLVnG29fc5DxGwAefvKx&#10;IHMBCL0ubz8FD5D1+reFi72odK7NF6BV0FfN20PXk+LwHBNzXl58oF4NBd+DF6eIdxHMU8rgUBhZ&#10;Fs3j7rQGMtwPQw+zKF1X3RTsVuMFKFhqiFJgF1nsbm5+b9wzjPtzd+TnVKwdQKKOwk3a5819B7+X&#10;CmmC6SZRZILXLgQUinajbywkKu1h/u6QHOdVu9FCf3/faQAoMtmh4EPM6tj83KUrrC+T2yBVC9cd&#10;TG6kIjrPleC2mEdPGFq31vV3sk1F/bUxHLAAvTzzaGIUSrXXi64xfuP8Prs5a/CtnlEfsK9luwy5&#10;ywTISPPbeK8mvTI+M0wDFc2hHQ0ECITnNCdh4eicyz1qfexFj1vW4mcwKEZfgxZ2QfM3UtWJaYMa&#10;Hw5lUjKuDEAhTz6sTx6FoblTPziIwSNfVCa6AZCxbPJc797uxKgOItmG+WgV3j6F7ejhTVqbJ12b&#10;4r0eeLAnSWEwqGHoWZsu1OvI2Z8bt26Fdw9CVAb3khv8CagXyMBWUgZTGvhP0KteK2vAnc/qdAMy&#10;4aKMloOX1RM7FD4Q+B2Vhsws1QRlzSm7bXMrv9j++Fe2lly1PDufxiBWNk+NzstRnsuotp+A+7yL&#10;2OhsV9OszwGQDHkcxx521crn1gBO6Dmv+kDmWk+/4+tUyvAzDpJjzgcblInLJOvAjVnrd1vqgJi9&#10;WHuHuZzsa8yowqDPkQVc2I49IHkw9syqiz7T68DH53y2ioKL3t2XvGmlD1yK5zLf6Grw5q8c5AbZ&#10;BfNEA0AG1EpOSmK1sLZ8Qw8t5bI5aGZHHQdtdDz6dAiOajv7EXSX/HYCwC+lW0odsRREjFPaucqO&#10;V0eXO2qXnlnFX8Nqe4sqceE3YDh2CGSmjy47jIoreXMGVKRu9f2lPeCrZQS5eHT95ogTwb2gN+0N&#10;a/M3O7Ork6wXH5VWa9zbuZTEC53oHXfhwvFD46w9uLmFqW0foWRxhS3LEd3CG7f7QMbPsC9WFvin&#10;Ixca9ghpgNBPKmys1ontfDsXugfzfHP7vaRhvUyawa24iABtwO82tFrpwcEbUAQQ+OlwuX7m82dX&#10;Utuagwdp/0rMFyUDXy+sUgwBmQnSVLNsW3oUD8uJJAlvFFA84umRm6hcKdDOn87cek5nPKcyeO2d&#10;EjQ2w9t9Qt8X19Eb3DV286LU/CQseiqJ4kLjDpnRM6n7BAvj2MN9fD8m/sbdAE2DnsAFvdBLvwh8&#10;TlPh5R0y3ZE+gz3wp8598GwGpy0hBn0SMI0mw9b5inI/o1D+VAwR2Hq6vTA8Keq+bL2v/AZ42s4U&#10;2J3bZT+BM4TKCOBSBDLB59Y6rM28yMT9CW5m1fGhQLb7+T6WvsvQMDSZi30DXoiQU2PBvwb04p3t&#10;Jpddb1KrTwSm1Xl3AfTj/Gu1ZvaXLBoA0VP5CwzW2FErFfKNZ/9VnWthSr17ahljPba8A1DBllmF&#10;if3w+WgYHSeKz++NjXKHmNljhtajialAjufbwqgdOxYa0gdO+g03QdYu1nNsAd9Hy0xp34qv+2az&#10;QEsN1eq08r/Jrfq1TOqc89X+qPe6AGd3OmCoIi8ijqY9YbqQEB5iiZtVcmDmrjj8cAJCvgPLY5q4&#10;4H1A3g1aWWsZLPlTJMZxYsyoil8iA9G5eD+VBMe2X/2vgDpfbKpORuAo9MUgiB7Nrv07C1lNO5tv&#10;TL9UuBEh2K6+j+S7PH4BfoTgjFPxWEu0ucvv2QM2jGvXNPBGvxnKSUr1t/tWm+yoqlF7F6TdPu5d&#10;9fFXQ9+cUTKdTurOe5N/iHZzTdpt3U9+jPJcPS+EC/BHOadjG6Z83VNn/8sHZ1XiV0i2PJDQD3o+&#10;9SsZLNh8KJwFY13SpDt1PpOmajkC8TrPeQ9EyQIZMAL2pWbVzEiOokGA0rW6SsCnJwPpa1djfdgV&#10;4pBtjjT7duIoaVQK35WJCkhzBfC1PKJcUq+Hu7tceLjFl0Quv5379YF++CGL6CAVHZgI5uX8X0iN&#10;Nj7PVv5szBTeaCyNC8jyD55oltCdhAhvwM4wS93TZhMCpPpzmdqlU/lcOoOlaBqT7ZMwk3qvFvux&#10;2Hkzqt1QMAxjidQRMxdkWcwULYxi597+24ESSqcDiIA3YWy82r3FPSldt9LIma2gbyTZwz4BkLzW&#10;9uUmxdVXTEzBaYNsnhcKJo2j2ARg/37hhdOB9B1RGp+9i8cQ52niyRS+q1R7PjPyhaz+5mnnNyYb&#10;B4/X6LGLjtZPhOv0p0L3dmNgnOu+Nm21e+wsVsoVJEEWhe++erc6kWKgNaJ9HL+T5e2wG5ERHqvJ&#10;ez0ud2rrE/cNuSbsTAff2lCufDT47wM99YokkeY3dGV8+YaluKxIxfvV/L0SuR/UoN2rAvqJC5ga&#10;GtcWVJsxkhM4CCZcx9MU9GByOwVApt5xQ3ves787ioYBBtnkyXTltDDE40YJQHyBTOOMp6dllTXn&#10;EybNZqVlVbGjJWmwEbNbKBRV2W0HF8H48V07TrDVY6dS08XbvcnTCbBnKrts5gyqpTZSNipT4ER+&#10;my5AZ0uHnWXMS4AwdG/2/b9ubTZFmLHxLA495hQho4MTW8NSjoL6yArqtVpnrtyzbIltWmt9MZ1+&#10;ieGm70FZV7DaBh/Ok0tnyvnkgJ7WFDxU6t0cujPGV1PMIToIPlI9Ggmfv8dz+CuitO9frIFoZs7H&#10;XMeUYxPZwsu16299aIJJ0vVyvxYLz3xEXO9HiirbwFi9QGwaJaD5o+p9nX7AQsUAsPzAh6D+eSPC&#10;brp9+dDoyFxTQgj+poPdIB2DDPN62ZsnD6vjJPvNNe+Fr5/trpHD7nx/FXFmuJEQeg8dhb4mggRv&#10;7c3JWnSsjHrjFAV4lynDB+2Hk4aN9+PdENlTXthAlnWv9o/n+PWmgQzAt4zzFXp5x1sHPa14RJx8&#10;1gGyy69ei79InU9vdGdrjBvGYmyCaJvFe7ovlnbu7fs5Nkqyou0bleUC/votb/KptSJwvWLdVCjH&#10;hQ1SjI/dX8X8628OkMF3xNpnb65PY59OB8d7WWowIM36WMzU2dnb2bJyUzfh3spP6Sekn+ERB4kA&#10;gDenAOJoljXQ44nnwsHhLIRCq4UUG85SWbTir7LAwZF5yI7+ittHCUALXtI7TU2tvIVWyzfh90oo&#10;v1w4Hj4+dc+YvGlz3bqjDPn57mYujjEyP4bOyNexQCg5oO2GfRwhuMGMpk/KCXBHimBLypfotpcc&#10;p+9R5d9LmuQAIVIKOV8uR5Pf7KyP8BbszRSeiOCxUh5XrAIFEmyLCrjnnhTUa/u6dc02LVRsUfDa&#10;72K8h1XqHb9npM1Ub9o8OXV/yqMMfcsdMPKdbOfVqgt+GuoEciVz0GO7+XOmA6D9NAQJwXMAMjZa&#10;rX0mVWU8KT+2sgZY8Z3uMiluLGUzeHIyHL392qA9GrY/zPVMi2GP6or4UMeWgIKWeHSV51m5WaH5&#10;nwlkjB+wJ9SmeyXcEEdhUO2V7/acia1wl2Ig51BFrfm26PHl0xckpWHJl3PiVFWx53z+ONkfAqwN&#10;m6aE8EliEGN6D0IaxtZhVSyz9NasuMunffskXyAzV5u+bJWiwMtL6W7y7Nr53SQcQDPgy83ANzWu&#10;s/+xKlSOdgn0evXulLOfNYELQkuKtyagQ/VBotKTDrrs9LSJtB/e3Uyfb3Cj9Hu0fe6xSMarApBp&#10;cffsUaCBj15srDNqz8utKpc8yoGQ3itC/kb1aVySN2BAgpNHc/Lzx71Mbf4UpY4tbzC9i7a8u9jT&#10;5A/HoK13BY5t17VZx6e6PhOyDqs7v7/KRsRVpvSUVolRnGWzT9jYwq+KVt3l/XLE2Po3o0Zny0/9&#10;l/broOfRKROq7owrbW0Ga3f8wLmnHEILu0R8NGRos7jvd2a6OrhNa10+SC3qmgmlH5CZAGDyqEe8&#10;vMt8eoe0ht/QcbX2bTJ5f9ZYzjeg+dCr9d7bNE3AHlWobgdKGHpObp5pxeikQ2dwZpblZE8cXlDL&#10;upjSIxBbdxbBjkn7WD6Y7ESXgcweOQMkSWHf/F3ERUeauRwqh6XNZ+AyFNhF3sbCiicweLMmxQIF&#10;9wOsBm++ipG34tMp3OaTzlveZna+ygQrolAH4LZ36eelzK13VtHvz1J5Z1WBTIh4UK8+NBrsfDP0&#10;XXys1uplOSqq2GNGpgwsmOGRNZfNFGH9sW6AEOSgpy3NyrhV6eHiqARuNw88yLMEhnls8x28lyDT&#10;ywTdNmbfjnMpYFWZPgMZv6a90nRQBwky7LheX9SXixvWz77sMAbMa5Ysgzzqtl4qnJ4xIcbLZkE4&#10;TAvA2w2FM9glO/o3rqABedAK4v1YamJXRT0VDpRi2aBFiHcOoPV1NkAGt1/Z8anL9bS2IgWL7QOa&#10;Sce71Br9YhzsARfIr5hWCwWRpkWQFx3nn+gSA/OHSnovkTy+Rnu5CcDjb8Bzvtk0MCug3Sb1WW+a&#10;zwfFdxZrkO4Ji0Cma8RNLsA7hSPUXltNulah2JlgDzBO6JzW/n3knSbMBaSncz4Aj1+MiUCytZkV&#10;pO2ev9zQHXZr7+w0dYvjSK4obPiE27WIx0F70G8KBIVdyupfwx7NkUK1wEqw9tSVRxCRJOa4tH//&#10;vOTHWhbuA7H1OnT3pvIZMCU30pAVeNI4ux0D9vp2RnpG6Q687P7ofOXCz4ptjslmhGatU+G7jeRi&#10;xM0fYwTImJC3a3UaaDM51ACnwCK33vpNNmefF0eeiU4DK7j5uH/y80oWzo5NOv2MjvXtKMg34GJU&#10;WG56kjWP21GztptNE+WgZcWqM452NSd4Z1cRK7+S/d/7hiFqn6HfVOcP87L/0J1NzecHt49Zu512&#10;bSHmHAAkv5TT0budzBZDMJIbyrXptxhGjaRnu8GQus9Tf0aa4co4IVRJkSeLeziIJtrAKLNs261E&#10;/F/J0ehd1mO5NH0MVc5aDZ7FUsHe8khXCuHWSKiFSOCu9sEJP2sHQNqf32CQoam+DPHslqT01/WX&#10;2CoaZkyv6GH6cnX0QYLqq4MQvXUDyeExA/IJW38N+6MFr035hVOO9j3uNmYjhnNBdMt6ZSmjC40a&#10;6WmPLYIvr/7otoJX/TwAKEctER533juBU+99bQ2figk88qxC1xY3TEnl0K35ebXVxASZieYixIFM&#10;RAKyjRv8eJxelpCzLaMD8crf34AOCVbbWrHwGXnQFNOyOmdyuZHv+NAQosYDnsoruomAI+bXxPqU&#10;5ycsmlrFyaQpdzmjl6pNPZrLwiLTKf1v0PXWNbYlGi0op4tYoUD3lqX2MSKqB6P4fHuuc7YN/928&#10;jy5u3vNPqxILQKEGrTQlnodXrW2lAf3luyRQY9UOl9MFMZodKzc7Wi9Ieqjv7NEQGZeATL9792/v&#10;BhWx+dEFKAjiqa4kwBxIS+z9pzcLUjxPYbh4Do7knhiQaxeY+OV2QfQ0zIiWoTRE3DdkFNZrugbv&#10;EgomwqtMPBePD65hrcu30r4G/2Y23Q5MYQhXQIGJYnakJL24BDdH5TZII4gBjm4edv0q+cXTwfsN&#10;oluvhtvpWc0hCw4uexB5hPbc0a6amNgiaLlLHWfr6v45znD0NWMqpd0n6qP4X6muHY+e0xaygAnO&#10;ZJ2R6kg3sZzh5hUc6MfjdVqkTz8oMIZxKDZZ6cVcd0n9LXBUa+ODKLvL2k4lMOIqO/ql/zBQezzY&#10;K2ApHosAv1a8ctIuosZbIMOiGQhO/CKG0ETbnnxugurwUHhw1GsbLpNumRuKcYvHz9QU1ERb3H87&#10;VMjZR4uuPk0xEEHhYfR0nwNhReXqCAbZFIfR3Qft71Oy98W2ciFU629Z3NiVXMZ0FPEQ/rQmNSrV&#10;m0dtOVnPcu7Xqgb0daPOb0yAvTOibGm3ApGLq+gqA2fH3cam6KtOguNOdnCsKvfrkZiuhG9jYEy/&#10;I4PP8aXyOLWmSxTI8Bf8gu80bjSJedEKiEv5RrHjowjz62XwhEjldRhtsUJDBt7f3gmLNz9pZOiG&#10;hzMGljaBvWJZOZb6Mmx1mqJW7SXgXXHXQGeMsqL74GnwonvFQCb89IbMIzUDQT/Cgwv60IFZ/z1b&#10;iSDmZ5gc10QMIKld+qVIzyKHA8/hy6DAAI1HG6lv3GZ223q+6PR+ovX7VUpiG/CZFrj7mJwQ21hl&#10;zhRi/2dFmw5yn+jX+krMfiJyQ7Tf6nIdZZ/jO5xPPlB1Xb+0KAvaTb7lWBGodrrhbjRqlHh0qwBL&#10;6GvoXh/3F5kT80KZ1lHLjCCX+zWEM0b5waTsOOj975emTahPr5JOecjddbEX+O500HY69xuP4slF&#10;hToGaMGOi+wB3h5fldzH5QIXP/HDT1a5c1jfWRtCI68/VaYlLa0uJn3DiaYCV0zte6MU97HrTf1r&#10;cXstkPA7xvjTDa1UO1fDft9maGDUX9Zz12hgE0mVz8MeXP/UWwoIU9LaW0wpKy7zlGesIa7Ed42C&#10;a8GyLHmreuJRMycGdorHrf+x+XnV6iN8QReADF7fUcL+eYUV7KR+mVEVMYpJmE+a5l0qaiNu3O0/&#10;+vcNVgWe2NMTDLClaOqYJ+ZwQVmMxye7ZZU20w28aQDWGaQqNcEpLmbQElIi9dGVYhhv/BVQsyvk&#10;1qHY0uDM0L1VMlV5sIO/ccwCVZ6ZML/+buOVN5+v9sT3qHdAm/t6wP7CXnLI+brCP0H7NXoB+txA&#10;Y6+ND+H2J3Ppti7EX9XY/IJz50CJf7+0KSjR8Z3QO/2Oq5C4zwHlC9dfv/rXastG83BERmP5x/gg&#10;WR1Y22Qr96eEQ3joAjwESSNgGzV85Jy39/s02vs+1a6th8sUGB2/WW3Fe/N0cQCrVCDTKeToPXyc&#10;KFpiqDHXFX1IYcAjdYH0S+JLh9uRjPYdfAk/oRVjPBfNHhiA74UwTKxVODMehz2rj/iQF6EaNRKi&#10;SUM1z9oY79xAem3xsp4oyPtvCEmfjY2tvr/erapzgJyppY3hRF2tg3t9IQ09qYaZgwtxr596EvuC&#10;ntxmoyLB7jHag8/yjH449cIs1lbcbnnVz5ZoWm4rHYQdd+fy1BmOCiuw7vqrbMSugA0SLIjwT3dB&#10;rZLCQxc6BiwgV0ZdFPd3OIFhadoWQBtuSJl85VWtFViQ0YT79SQ4zEBe+5lrvJcvcFk+hZ4LEYTA&#10;8SEq08wDBNEcQ7mL/i0k579isHu3jdIgias5we+syQo0NnKFFelFNYbOTHO8r/WFfaf7Cp5ey8ox&#10;Xd/Ux1g1KQAaYX4btO/ilL2V/VbRrZ4mb3ffWyxA2F3JMap9+Q0mVX8TKGDYmhETo1iFJO/IaXnn&#10;eUsD/z55r5w2shaXF6KayTGPDkrOKQ0mZ/zm9RZjZvwdOCVwuVI7vx/CdjaGAzDq8ULo2yqAudEy&#10;f5+8HvRc1wtK2PiroWNaa8g5Knd9SJjWEbeNjasqhujyUFgbCZ+4t9oG6vCJad/QQRjXlrbvQJM6&#10;tV5oc8ChLn4OyBkMMbtCoF+2Q3dvlz3qUF/cxWazy4+wtJrc/vY3nTVkJ417rz/zjEavz9Uv9aQC&#10;VWpVvLscD2TkZDun81aopQzI1Sn/5aBPquFsAj06MgE3W2vyxupfYLzHam2I29tEOBy9khgnokqc&#10;h3l2yXesBWSG87H+Eb1DyNKw6C7r6hlaMrw6try+/imdi/219vosoVJ9O29b4H5lLYs2nJ9tUhMm&#10;E8M2nJxpqSRvF3GMuVAx0Td/2B7R+7ZZH91k4fEscX8vgtV2KCj6Tl7m9TiocUZB7TBrfclA3PbH&#10;Wl6ew0SlPSh3/fpCB+ljo5mQSITo+oR8I2CJHrreZ0EJ84fSqdn0tOFjm99iFCyjNk+RY/7Sn7mf&#10;v59mD/Hx5FZc77C+fh6ZWAzOatTssRDON9L7Fm77eI+sa8wslA6PQnPTBZz0QSyeyF5VBQi3UT+q&#10;fD41Umf476DRAvcwSIXjKra0U39nz6jGMHRJ/mTgXxAprn/R11ktj/GQRAd1D/zf1LYajteBKm13&#10;q93tkodtsdR059X+o2uYoqbJyIM6E9FezfWj5JnVaS+ph7osLSmazZz2II9CvtbgRljtEQCZyoAe&#10;PpnF9xhjzzHWw2u9fq1TlO0hPUOmSxVkFKUDZQOu5WbISRic1snWriPFWvQDQUhSN5gDB1z8/KYg&#10;HJSWrrSk1UcjD/Csh9ORXvTvi2olxPdAZi2PFPTVmN0NTDmBPAaG+cKaUGKdwt0r/qabB+9uv4B2&#10;kp7Am3RPuPuLxuPPDHOkKb0ozDuSs23lCSjBoFnHwaHWhV1XH4JTm9kSfpb5kzVo/lWdgdtaNIfx&#10;DMDFoVJ4cvVV+dBR57VyOACI/e7anNoZcNlAodjNT1hfOxz7TRnSATi5eSF7SgmZTUpR+CxUm+bm&#10;s1AR+tqAcLbD10teT9x4ol8o/f1tHtCOyLHxze0yV5X+0Uvm+YSyaVTswquUdLavBgLubtT6I0ae&#10;2XETgXOxm9gurEn1IUKDywS4EZJrtA0aTdV6GlUxnvLmHSWy+7XvNGTGOnWRv/6mVhwjI423kPke&#10;7WR1gL2opPXwsnRowNmrhNFcgcr1cZhe8fkAFwtS5RhfGu2uPSTX3vCl/zge31yza7encFyUkTdq&#10;f1I6JoZ/FfSzToZQwLwbQCZsqnCCSGmMtH4P2R8fvOmoemT7jF/YPFUzqFU2vV9uWNKrXcm05cca&#10;s7OU128V3guxos9fHiFaEif5sX0vn6L9zHuXCO/cpi9aLb5fHuj+Ff5VnT5RW9TVV5ah7bbYkGot&#10;yQNZpuFiGzQbbWFlx1jlzdmPv3gq4GG64aPrcvFIkMzfgIbcVkqFc1EUHg6IAEusr19JiCZz+Tit&#10;HxhQPLLm+uSZ2d/Y7tbJUVLnKbG/NXxhIvE/4nXRl74orAj95ACqxQ9Y4c9MVy7QQchb3xNRgfB5&#10;+ts13Ca3VH63dd/dmysh711k3cRD/XoloZPQvK9zv9e8b3f/jpOuT++Wy6a46MLarRqATHsYeUmq&#10;ZDzKuIi3lYeZZJZ5LHhKvFiTR3BqXZNKE6eL7GTejQooaR1gYJ1Zue9Vc4M4MDXxIG1dN9ZFXl4J&#10;skTfjSn4ad7OlOsIS0wgex9TmV0W38daCPnSBMOsrJuC35M1mNSqG00/nFctVGiMwspBJ8WZZgQu&#10;buzvBjgu2ZvRNEUL8zH0IOsr0AJfm9qEVp+gqoLH8l8BZSKLGlHWaxKtdixweKmbqDJJg2r5voai&#10;5pQiU1/iDhCMzPrkG30PV3eyk/VAggZoSMVgGPo9FBys94jjfQqMWzm1Ly2apcHrJb8VaPHZnjez&#10;/g7I6A9IYxvykHXUGpian5gOuBYyyCn+QJcZ4fWlo0rxTO+YTNBvKeucfTNZ7GqWPVkMq60kW6BJ&#10;4QpWZTtWN2fj013TcPBIQCtIHf3H0Zl3KweFUfyzaCYaFRpEKRWKikxFKaJJ0/d/n/v+f9fa68pw&#10;znP2/u2DmQ9teMLIvzst2Cj5xt4x3qXxtLIdZWteQ148L2y7r9W7Pee07mmB3PcU7ZKSmyFOzMlF&#10;0IlCG9ov+9Ex5Gaj1izjv8Lirzvzw+4KLYWTxS4s9/YXXq6xreG1NgSZWMxLz8aT7n7KThj9sODC&#10;ZnivoU52ijFrlIbqsspvJLHIDI0gR/JK/Rf0NptSs/qujv1LZAGIYVtomYvsssGfM+QhdxscHoDn&#10;+Mr5Sn9+s97F//Sx0pVAtnMTak0b++3vY/jnjboL9xUpA7m5TxUlzYbBqJ+XnFtvpdIPnByQVwsO&#10;jkkJF3H2zj8zby4jVm7xxD1nlKtOFqbD7R2vNEiKm7f0gx4tKvDfjJotsZk7eKtEUnw7Wb/x8R4b&#10;OJnDwYaw0N6NDj9i+blBDJGXdJa+KzO+MKYfk95t5TTfuDI0yqEOmG5HFd5L/xufOp0jPgay4jFX&#10;0RX5VGi5fyPVqLd3j5wkIMeA4G/A9UxaWWWxtcjBEVoVMpwfWhQvAQh1bfvzyotZ5o5CWsrV7bCe&#10;tq+PpNm4FIHhLSKwRVQEeROvuZipZ06zdhtC0FOWF3oJyCTEefs9/D69fma2OlxCzqnhq55zLUVR&#10;jn+fc+mQbs67GcMlZhG+/fCX/ui9GsCWYra/kXWKw33bJRZaVFhm+770LTx7LgaeSHvalIX3iPZS&#10;AvNA5mLEkLIdSe3UCBsFdTQF68b8WIDBtJMZrO+FbGu+gCa1UXU29k0uZ53X/vlS+KBso8KPp59j&#10;BX0jmfMyOabpe1Y7C/HXmUzPPC/H56k+YRpWsPub2SSEzZnvHnq5sdPcszpklRB5Mp0mMpFGjcxp&#10;R6+V+fN5o6lB9Ln7sfoKwgSWG7HrzyKmldvlYwcsAP7JGMTVHidc5y+vsf6gzZs10JOkdh0VL39j&#10;O+XV1eP94keOO8Z68B1jgPXn2AT6cZF+PkFbJ2+6EWaDlWw5T0gBXX5FFpfLSYtHSmdfHbROIowc&#10;oPWBzCbeHOjUxxgvWcc3iXXvM0zZPPSKfwWZ9oNC9uRJy6MATntOD3ntDrAhxFn5O4hnvTnLd8/g&#10;KNpL86UYFLk+vS0n8g9R/N0bCMFoW6wug8OnlWsrN/zmelYMddTIbbvMEkosNcazIK50QUZjRPzg&#10;SD+0D5VdM7WJfgpFhiwWW+u4jHZwRP8l+vAKiO3pkLpwz53bOeetZe2aL87XxpiUc9FH8SLe+drt&#10;OQRKNvHtuggjGsGOwwccnVst20lBpmy1tsK+BWaBi3KrTi76gDu8x0dK0hflx8YewlohLpyz4epm&#10;v8BOvwJw3uW+uMh89blI3lDPsxn7y69pTOutVWUs3utxv0Kke6UeTCRvg/WdFP2704CqSnSFDFDG&#10;RSCJObVgRusOFVyHjQllDGdyvdUkegt5kieIOhUCn02EHrR4DWUiFNM9p2KpPPeBWgamHEZz6fg2&#10;a7j5IuZ9ev7FcsYXg24Kf+c3U33OfQVOFLQFscv15OVilcEBjrInzxmXNcVss51WsxP2/Uy6jHDm&#10;EOs01OstQ2/eiuiXcNv3aees9jKnJhjNFw+NbGOtxVpQjCu7gF12DZfxHshYZF3vkEGHEcAcG6fO&#10;zRvURhdxsT9kWYgOF/ajF+ub1W3x82qOuvPKd2vHxIa0iW6ChwXZNHqZPLtYn6+N1H3hw4gwyqts&#10;teowTJycj1ZJZPEOyKShNOlrxj3dYAM+eQ8GQ2LUtR5p0d9xeyqlZ3vMkV/z/I7+6ha5vrY+LjGY&#10;+dFqU+Hln+hwpvdrp/VDATg3rqsvXrPHHHgIyBRdfbxlXxuXL3/LQRXu+u7LkQ7rS0N81jZxNMtD&#10;6Ng7ojQsp/LU7i0LZToNA9NX1Vrmre2GBWQ6es5bmigbaJcd08fDIu6n62S/meV7pWmDoO9E6XQP&#10;zYzCBGNxeACZ+3DYa/WWYiKes8/1Gq2xu9ZB4anWIp8z5Rug9xPrBW3gtF+ZDaV4+a4ku+GPN32Y&#10;753WqFBGBc5asOHuS6QdgBNKy474Hhhdvgqlh5fWJc00cZCZCADncmirQ20ybU3NrPed/FNFL7NF&#10;WwfUI8F13N5qsGBQvHgQTsK4yS2734GNJMkEoxboK1iXK/FVEYHIz3yzn12z6E8x7roMGndv3TzN&#10;pljxBDLlk316ypC6ZDEPtaXBwM/fjuIxT0iQT1TiyxgmS4CCh0lUYHNp++REOSF/qQUvcJwGPiW0&#10;a8/dN1lVwKRopWLlrQsZD76QvXFna3QyNeWWpH+/zd5pSSvhhN2fgtVcY8Lnu1TWlCM9njcmk0hc&#10;yIyuBcTeps252D/4YlnOU8fZpkPPBgjZLO+y2MH87FIOFmXX+yTXXxS6p8jB8ZxLMybZURoJIYMM&#10;Se1fAfQA1b9273VhhPWjQ/i4Xl41LVsbcZMlxkh8/jNZ3gBZsOxD6Iv7zS9+RNb9kxaUfnbKXPfd&#10;tc7UKutb8IDI9qdXTvaS/xvjkdCqw8T472Xjqu86RQO3+bvYDkaE/R290fu9cOLeFQpvZSI5GJmd&#10;gjxtX0XkGI71FMlbK4729UaEn/u8OyVPm3wRpqrPQ63ybvqmMdcQ2ylMkI3vZ2ejncivQGbnp02h&#10;If6wjZsJuunp/tiGC259WI1zEyxJ6812fjI+QYER1VCt+xAW621Ixx/b8ylH07iTHgp+r8VB9JQ+&#10;aLWnfPb6+AxiwpSdgTaFRn4F3B8GZIpQ0ouVK8VdLWIMpn/0LL6PD5Jbf7xhyt1QrS0zBdk/n15O&#10;b+uc3yREc37DW0BG1BVHRwP5WiaRXzq1YvJRIlZ03tdWcRQE77G2lbwGCYHedhNkpjgUYJw1VsoT&#10;k5OpcIOtVq+P6XLn1qhjM3OGTPt5E/vhRfSBlPO75+YE+TQvIR/jcrn/kWd3dWpmpUnElEMsvzsM&#10;XOHemyqPQ21DzuB4TJUqnAEypXKdLd4KiwosZIP8otb5jj+kVkZks0xYm5ss/n5vDrCn+qb1Wy75&#10;ycttzGu/QTxezt8eBYeDtbb9WkbAFQHk54RqOh+kldIBci552axBFUri4O8UVy7Cd4QrZh4ZAdPk&#10;y/yFOELxuP5uiXtpaJKD9Xi5ADIklLseeX4HRQnD9+pOPsjavGtr0kbfqADZyoT7ePZEd8V+Q2cB&#10;DZsZYuSJ/xa490W4nQWQ8SDxTdvu+zDvLJplRUl+qn/EeslUoNnxV36vGEyD2ulGoRp1rQZz9z6H&#10;9za3DvH5oHtH4Hx8NF3MgPvgVvqz3vjrggeP2U8gn4lyQq6MJlh7XQKZUN3dnlmlCqad/OlXQuTC&#10;HfP0CrKUxex2BzVzUjlfRoos4z7vynou1sQ7zPHxfbVXlAutY0bUUYME0vJRhXbWvCp1tc+Q7sLu&#10;3qs3wMNeQAnk70PgsPdD4lA941aKmQmy+n1rkHB/D2S6yCqQWDwm+rF2Lh2NVowDFNuxWSL6Pug1&#10;wYFr2b1NomXmWS4DYEsqYqXyplEddiDwOMcx9kFEBIFMcfUFMuyEGQ6R4fzSQW9JJrhn5TyUwh5f&#10;q9Yf+rARAcGjpke5fHWuSnYKC9raeZurzhstID0U+hkLX+KfY/dRSiC8Ue/RxyivTIskS8aJfvtU&#10;wYC3H6sgs8n37E+Am2LGI6yzyU72ke2HHC+1+m1Gad5ogy9VoX649GCqY+DpeWELEPy4YtQrae+z&#10;qTXeCdAJpObJQYNK+mXXKG1V+g1TLLbeHMcPh2vtDjK1Xak1C0nxWkv2xwS1oY9aoPF8dtqH+fb2&#10;cspaC8KD02FDjeQPS6bt4ORpvteVp/t+0MkjtgeFwY655GrjxUs2tF5Wh9Ka2JlrZ+M4iRlSenIg&#10;E7CrzXW7xqsrw9q68HLOvJ7m257g1UmgQQ1r1bxY6Q8xb2C+erv2UN1eglPkZ/1bhpEKHeJMP4Em&#10;5Uca3UJY8hk1ikxYcK6dqrUpgXE339q+XJDJHb8n+mYVl2BhuuA7B1yoe5k3FvGsEu6fu9O7vLRn&#10;hWD0eKhvY9/K+e8yVSi+mxZ4WHIbqJOsP9rlTPdVKLx5/tQYqDVL7cWj3ub5BmBKpeohz7+PdG1A&#10;MMsZe++C10l4qYdOqxCM8zUVNvtHsVLHSs44F88Eql12NatynJXrYUpbhz3vJAla2polFm7IwuIz&#10;SppDqBhhRYEImSIYqHLI+1KCevZXw/z7b+QXi0de7XRZAS6izwAA8YEMmGgg5n5Rb7GLx95pOFkC&#10;SEt/wne4V29Vitp9GNbBjvdkF/zaat0h7vvokQfiPnyW2ZlxX5uI+zHUDaPHJaGb/btodJGbu/d1&#10;+byYfzvRY6bd9tbOiw/9iw9V3HfUZWQ+nuFzqczPtVVmOWn5oalVoB5qjLa6n2/+2t/ImZG8mJiG&#10;Z9rvUVTRvkRi28xtRYWldX/9eYLMJKpHShLbMFnt+1dvxV2Fsce6tcOWLI4PH3Teh/qe9fetQuBu&#10;zhers8qkuYUzkLa3vBLSSd7qCyQOwOtyHmQrRqN6wZdAgLbmzbTd/OGzHeFl/36b81gsX2w7f1og&#10;3/6DoLtQFhtMbHzdyE4le9cH912wBSAYf7IysDoyncvqz/FlO00q4g7AMXr3V+HSvD7llfN0gEF0&#10;E+ewFWv13pe1srtiBy34W9n0Pm+4tPrJ7kesLnxOy5BOi8tj8WtnOuZ7WRXT56DV0Bdtp6hcqCjp&#10;h9ftPq1KlO1TZjmIQ4ydvx5Mc7oI0ewOmSofpHybiIrx3AVgHRm4culv0BU1baZ9ZsSZefE8YCG/&#10;N0B46YVyl2o9a9foXIRaFrPrmx5Qb4pSu/s5DVqlBlb9DpxgayFQtIIK1m0lNO9zS/RLqu20SnVk&#10;iRSNUsfcRtXFsf23jSKKkOJm7jXo2eh02FU4bs4LWDu5iQCK8hrznP6tjx72fNyYJYvJH/Wkhh5q&#10;Ofi1jr8a8l51v7fZpK/zIc/lmYDIPKvc49Eqnb3OLfVbfDuVC48FyMxUNOfYfWsmadtx/1V/LVf5&#10;hfStz4eC6BjxLQcbl1mPfh5oIzxv/Pt3FXXT3sW/4UJwGBuPH6aEwWhVvmdXx1v+3B6IwfGszdJX&#10;LPqZNd158Zm/E48GF0WBzK/O4ZD9QltChjL7pE9wWUc7Y/zW6QnSQOojLFM1WmofTsrftCwd61bQ&#10;vg/1uxw9U01bZ/dfbTYdJhAiLfbcV3ju3DYUvM3Wi6nXP2ggk/TVAuzpZqWgXm0SG6xG9LOlC8q+&#10;aqNGT+83suIit6I30j6vB7N7ZXt/NA4ZKMCqojHfL6dlN9UWpepodqrnXho8MlQPjSDJSum/Z1Oo&#10;8CGXGRMgM5Tx+4XPvgqlux8FKy8WoMOgtVMQtwgojn0OPXevG63ODmyCSgYKWjuMjr1r2M3yUKvi&#10;GgReIrun9FaQ2Ky/fXXX0jH6qN19WkFh0t0PEErv/K0F7tgKAFMp2qk8aiwzwrilGAenDlaPtQep&#10;Km+pxxybETtWTtnGyiGvz+TVFX4Cu2h0T6+JbyHNtTaqCuOgxN+vk97UHRUyRREI3QV7k/dW2SY0&#10;LoOMnNVf2W21cDJELG0NMEOTxmGWJKmGw+QwWJug5WP6fTEy+KWHlES3PdYaIrOFq/9ksmteG+xA&#10;VwvoXKRamJ/38L5Zk6G5vJjr3eZzjIa0/vlvJ11PKANcj3lV5Nv99ps6ceWf12m4GXoFPpp2OejF&#10;XqnNz68Ys+z/Dd8VOxGGr2wbZx+LDLzei/AXH7ZNaqtGI2bYZJutESe0WLOe7ZJCpK3wXgQZiNYa&#10;o9F9GWPCd5i6BlC5ts6hK1bbhNorl6YfvXslKvkuCye5JJ8stg3K9PHu7GhledskyuSOxup0eYPh&#10;UC2GMt3Z6G/+WcJ28bYSuoN3G9j8f7/NlMvHtMxEIdsZHufnwvM2S/Ttz4VutykHpaifDDzd1S9l&#10;crNDWm1K8u0UEmzoC21dVYNOluXNYJWYXsfkhyXhEKdhb+cadnM9XZVVKKpPbgjI0LzcjGa7RMQu&#10;8u7xK6bzcj4XnKCMNVX52TbllQaYwp5jGgu3oUqBsWFCpqMCjbKtwaIu5Cu8sxw9zxM5zENww35B&#10;i97wcViGUvHCoLDIhyDXG2SWy+1frlkunSMlO0Qmg7zRctGjU2yOH0WzZucortNfG8v6/bmQ8eUq&#10;ZoduvzuizpvPHBqRT31+T1VGXDoy4UDz1lac5cY2T21j233IUQd7TPjKBWTSnzdZjrD7xzMclHOn&#10;O1jwp3Mh/a2473WqwSFtwnKOq56md0dY9do9fTVEo8i9fR635aQvsTl9h2jnrptn09/+uRfpapHR&#10;ArycsiFu1RJG+/29bJbP0uBs35rGlMvlRWIhT93bTdSkNRtirv+aEkplM1/Ho/P7iqyq5C75aus6&#10;49hPDQBQO5H8q+wG8OpZqO+J94iIrA5x6XMfqWDUBc8kwJVM/+0I2uOUJmDS3BsjJESj9Gso5XXz&#10;BNd/o15L8PqiGwIelqpZmI00rN/1OFXwSB3sWCHOhLL8467ku3/PY8fDfGzeusUqEvV0Go+wfTE3&#10;kRe1mj4ag0woHbQSOswqZhWycE2i/+lmZOfon3SYtBsETfYaWK39Q3L7jSa89mLvvUPgiiL4ZXsO&#10;eH39c3SPALbHPB+KVWk/8rls/VrO40/sTNCtGT4U5izIgBWZkFqPQfVQDh5Um5yIrHZE1QrTruCl&#10;trbJwL1frAtoNXosuRGmLEcy9NNbledx1aXG1NjUtnCgxXdoJquWnzqm62rWkaB6BYoZlo+nM0S6&#10;OZA5tjF+l3+pRSgkh1mQM81hdr+YMeQSAQYY4lWnn8Ppfr9gZqV1AzP3b3uEV8nyIssdyBUHC4RX&#10;fO1+R/mn1myd7xnrWWUQjaoVP9EodYPnNLMxKJDZLeQD1GI0a7fIeTcwDFZ95JZCz06dWkQNqLEc&#10;ohUqyCbXWU6vA5E3xgozipasmd/fGemWy6dZF30r5qECry1bv78Wq7e7QWgbBS/ZbVuDmdzf45m8&#10;8Lm6PB2FciMclKeCjwX+7JIMvy6G2lsBy2+QXg8nDmsL4Vr02lcY2endi6eQQfpXD96zBy+5vuRi&#10;yUCMQpH9aAqA4kgMb755ML+rj+rAf4HMcNeM251t6ImbZS6LsePwUHNXmjXvg93MYJP384TY1W7r&#10;1Xp1WqL3aOhaUunOnYdr7crD+wjcz+5XVudWx1zo1OYAr0wdbze6bG5oCmriruqvv93aYYYJ6Sot&#10;vJZ2Fww+ToUfgplG15FHJzpJEkSidfzxbZg4YU3GZOdS3RQ4cJVi/V2VlWr0K1n1hkwrASaD3dhk&#10;c9J+zKjXwYfJJZBx1UbTg8L8PTePy2o/n4+u0dRSdQUnPsulpMzcUmDsR+SiSTjx+LHIAcqxjnHV&#10;yeSnFOfoa3oFIJACBZL9yV4aSoXULRoLqRfJG2RXeuuwcDh+63mDalG7TTnTBhm/k6JCM+sUi4nB&#10;QmWMuTI2JeJi8BSWyQ7ryNoqb2JTpCQGYGXT/sLuJN5yUOvn6a7jD5ZE0j86Rqi8kvCuhrVMQ8U0&#10;ioircKjyXE431mMymfMgc/89nhvwg7eTIyTQgnwPETbWs6vWDu72fOGOHT2+JFdmI3hDVTRkMXm5&#10;Kvg5tA8bql2E0CrDm7JqCXjsab0RWqb6u/ZDUy+X/dPn6ySfLTwaf8tBBevFp6RIrZDbPdPdBs30&#10;sJemaZZbRZpmUlIrjh6P+d5+xUclx54u7rs0uvHLsIDXPPmTm5nzzQtVSJgi1Efq6F5rwpmVfW3s&#10;sjageKt15PgMLJBZ1vGU6h6KHeH0dWdwvvoFBIykn2b4RKiu59Vz9XNTV15dqaCWYU/dBc6e95Je&#10;HnPooDkYWFl/rg++AYou5+z1nNqtyQLqvecqKyL0JLt1iEP1by2w/t0zpvbpl7RnME7tYFxoXuqv&#10;/akXXpKqxk0EApPNlddd7qDsxzks41cn/wHTOxp+akpszDB9nD1YFKaop/LuRNlDe/0+y0FX8Ntr&#10;uqGZtkOUQeZDFR+IK6WR+GnlO8YOcWPx+sggBjerbhXoN3/6m1fdg81APr/2qw++37fyRl+8j94d&#10;IZAJVIXRrpVvQwMRdeoBdWqsz+5y8/vw8x8ZzgKOevJnhrVc60K03rLuIM9TSkcOraAvo3Y+vONp&#10;8Gotxol7qsxgj14Imn650nIFEUKo14OzDS7C2dAXuRH4qAJg/vCGuCoNF+uV0vcLA3XdHGXXcwer&#10;dTYgE9+Au3B0F7MO1KDKKHMbxK8A80aDZH1Po5NeaVQ2hVvTS1YdbhvOe2b7ljIjsp5DLT4XgVG0&#10;XHnLnQRKOae1p7G7Q5+BzmkW7e6c1r6jwlHFkwQZuDLFeoqRXY2chOg8C44roiOuDYQsZXp7fbLD&#10;mOFpkqpS8wt4Fi66GsPpofORvTCRzbtifl/uHGoq1Q3+bEPjBE1ZnFo+ge2hdK+IW+8FAR0MZBAi&#10;Ap/LakmbxGt5u8HBFQ8louDLE0oC85MO6eZTpqrF/GH+FR0sR3cNaD7JMFeB+rVjH+8I7y9yQXQV&#10;+2G9NU1P1gWmhlDbvtPT07faQz4fKQMyqOPWsb471umiv4cUWVHgnkOBDgni4g2ajfKlmbHZRpdv&#10;DWNSdbya6BSKEVUq3Hf7qbsJh5MYStVLTPKIubOydEqopNOV6rAnTGdUeaKVEvoxBJnTbftoaSFX&#10;O7OXy7maHEwlggjzN7iPabNWn9tA1O/u4RdpT7nC/GKa1vpZUBJ3sSpWt/0w6ihmoX1JphaTO2C3&#10;rbU5oBPuqOX40UhbKCvsN8gkILMwJ74Ty4zAOU+lbgdUrXSqD9L4KXw07LLrfxdkt7Pp8pObHF14&#10;Zz8pVi4Ra0phutXe5JbTDWUNHLpGxXTbV6480WXFh3vK2axYS5CMwTCs2H8X7UQMsSGLYh3EMbIe&#10;mIyPxUckQVy92c7etX5J6KcVmVpP2r9cjpFmQ0/ZdjPZJdi/eK3cHj6L6A9yKU+yJjfkTZdlWrU7&#10;Q6jj5q2xtqjttH37/r2hCWF3qD9/j8rwkFkeN5o+2XQ/uWiKHaWktRiOgtuISuRk+sau7FAozOol&#10;5TURu+cAjSOlMuD8bDO7HlxRCiBkW4XQOc9gSqdF2bihV1fbFmYL4e+MIJdiDxiX4IXac3tuhniR&#10;t3rELrna69+mBJRB12qcMq/cvjJhHhMTdS/mMLCNrXfejpqC81q0K3qNwHfZ7XI+gTqXs67Yp8xo&#10;T//uDVktr+lJeSOBDEcy4+9qYgt9hQMAucef6qdK0YU+zHyi5e57WrJf58m6mzv5KCxdus1+sCvp&#10;A4Ktzkv2CLLvJTXwjLQ3b9Rq5/xq3x5l9jH0ItjnOHJyvbPqcn8TqPOkeWm3gfD5K4cPq6vO7Odj&#10;zuZuDE1Jh6fJZsjl7jL/0adX8OWNo+T2s97xaDDxuymn1yq9IXKaOrhm946yqRbgQ+SJYfa02nt5&#10;PGm+lSe8Hf7W0GpiMlUxk520J5D9wrwBUe1v2/7yl0xzes7SbONw5ce7y3Q0fpxzJOe3yBHOTt1S&#10;h0V6b7Oxqg5ycasXcpe+MtaGzxk4uIi01709nSwn+9tPeaSDjNMFty60/Vrgwh6RfuVtS4yH3IHP&#10;kTmUS+MstsnhqIgLBOLAQ32zHO5inNt5+kN3zVKnKdYIxJcf5/Q1XrY6yba+FbJAv7eZCEXAV5O3&#10;B+R/r/rjCF/C5NEWicLEbqD5zfEXKAdhQUKheHtJjeVy/FD5Jsoqj0cgQks6442n5baBAPwB+Qm3&#10;KGuEcwz/mZNIsrbnY0fjNIq0joabcLEem/ue8bcWUItgQz/rsyVx18rjPMbEOXcAVW/Fw52vKzSK&#10;1aqjk8HibEYZK8lx9oiqYGDwji2OLDmHqwdkZuoAZIZ6ppUUs7sDq+alNMOK/r1ZvVBGUIY8L8gs&#10;46Qg+GTmu1otM7nW9PveTbue1sZfsx+RyfkQvchckA4/FdhMYRJcbl2Z09FSh6+n5IDlPZw46w0c&#10;Gg1v7nYO6InbNrnUJhDe/oAlAunASTnmg8w/js5EXTkwisLX0mQoJWlOSAlFs4RGRQhpuv9/n/8K&#10;9jkeffa391rvArTofEbaEZBGdoPodKDub5aJhl9x139QJZn5Jd21AYz9eo991CAZSOOjfY6mtcub&#10;ufZq88jrjt8oblPs80k7JdJkd36/G02JNeMtvth2QaCtvxvB1PY7U8hnVZ8pwT+fZro3aWcxFhYe&#10;I5M0gbrbw6Au9Rs90UlMxEbPG1KLOoeZOc4sQpUW+aU9PII9clu/MIwmYOo420xt+95JumK+rh+z&#10;018Fyhx7x0bi5sJJd1hiJ7cjPJ0n/1oGPoKuGXUxfMRHJaPeJta1ab66UvnzqxaKJH7DyhLne05z&#10;APvQJr1UzpMUxIfHcFgbLWS5x2CGBKmbntj+3P+UkMTTmyV7rnQ63+clswfyQxcE/gpkYb58xwnh&#10;pawUl33hlhFn9GcwGuSDjk8PRj08Wx9K+r5o1yrmoGLkdaUDG8+obU5r9hW2C2KpVWeiCECmzt/P&#10;c5vt1I/bbfwjasHjC66EGzZftvBytTFvxLjdiSDoq1+490eLwiw4zQq1wdW/nGxETd/FUOJmfuM7&#10;qG1BGg3ZKGZ+3I0Kf2E37hq74nAHADZaofSDMpWL2gZ6lHphn50lZw3uH66hw2JvuJW09+KW4/RV&#10;X62zzEQ4LyYh0pYv63BiKGwFQLcrObMBbEYzJjeVTjTp69sH5sxvNcl6vQpPdqpt3dxdcP96gWLf&#10;7TI3M3d5Ne/xUuP4bZHG59J0182fGZ5F9XkRLfVXiF79osVnGVlXOZrWISN6izux0csrFLPy+Gi7&#10;3+H9uSjPONt8XNotUDpO8sxxlAmf5BLKiAs2OMz0F/ec75btQxw0iAWnRqh3NVV0ugy+3EtRAL4e&#10;TTbHfvd2w9PH2ut9kkpAFoaV5mHT/NlrcdKtv86wa81+Gt/sc05/w9GR2Kmzyrm++q/uRqJLbttd&#10;v6dRg/jV7s/3qv1d9jSEFjOr5mRFWbX6+Xodfc0AWFyBHKMnelZZZ/cOvIXB9wqI3Xz1fQKtJjsj&#10;t0bLnFA/ULD/Flq1eGkzUsZzPi78N+NJSWIzd9vuDp8PZeQUTkk4PhFBj8UNLECZM7dQKXBAcaVL&#10;q7ouRFGZ1E2EENvb8OmpOkYCfKBclhct3hjO0rOXozLyscDK2nerliGzeSu1/h6aDcto7lFeejat&#10;DwaSmWgyR4eWGIc4LeQZcfWNme8T8cZc4j0UfP5ZOEQaOSux4kI68alYuGffwr40PSshdLXuSV8O&#10;e2FwwLlhWNNtYlm5lRgow86/6plnNfHM+FNx3jcEcXS+13DCAuk9JLS9t+E135zy9Y37wPuR6D3F&#10;mY5PyuQwlRdsB+W2v/59JEYdSMtAq5CP924+A3aULGMkqc9Equ7dRlBm1jrCIrSz015Jtd1j7kV+&#10;psPKeVfvYdrukEg/96m9gNwkTnp4vLobB3raHe907jUqd22BQCGQZdzrb4mVM5uMpABGL4sF1jlq&#10;DYm0R4fsDewRf+qHeKXB2HXV1d1nSuo52JAlQEAZeNrIcGASKG6mdw3ZQfzbtluqWEUOVOmzzIJu&#10;sNXXO53ksgdMFG+vYHkdVzWhy77H2VbnnrcUk7baEkE1e/n/O+nMmvjRm8NZQVjQ5L7bp+BlDLzK&#10;4wM4xS0PRKLNmK+5gHG6zh2wImSu33LGPM65qxgVwtIu0/HzeQ0AL5WUQl7DUjMpWYxkvwb1pbYL&#10;rNmba2p/F3aMUDasIrjf4nxYdltTJ/c1HlynJecpWh4znsWZxUH+fYPQC/gizZ881TZqlu4oyzNL&#10;NdJwBxkP69u5vCmHt0klBts0c2iljJyb+O04sxs19t6fLKGMvvADbd4X+dstgBspPtPeflbfftIO&#10;Pv0CsNDZq8SJzj2hBXb2Rz4VTzxEr1w+LBNX1+9evf3YPwt5bzDCT4lWOVJbwi5jG6vmZI0Orq4q&#10;e/SvVcf0fYBiyzpuVV+z1rySgWjrrpAds5l3/shFsDc+EKMabQ6uFWOZnJURE4FVyWQ7xPB3HpOL&#10;YGdUjHrzfYPVCeyhKOxJVX/PbyN4sgqet3py3nxCmWO86lK6w2fw8COgVJU7+fuD3B/BZHspw3Kg&#10;df+am4QsjpnVKYSb8TWjeMh0TmeH65Z+m8XdpDzgUG1g92iRmAYvvWYzq0vhO+52dfnBCbfX9m9s&#10;BzQMMJ5cbxDgRt1B8/3FI7ppC8zefXZMvxbwQEHBqaMbaPqrnfWjwwVvoQzFuY4uKPWx2OJrOhkj&#10;YOJHtv1LbyBlOvnl+zHUcN7rcyqboxoelHl2mt8cveVpWQRvWliD7uTUewfNgr622z/ic1B+dcRT&#10;tGhRkEvXrl5grcWPZFS1+A6OfZhOI/pDe6wV7b5uk/Kd3ZbZV4Wam+R2Mjdy8KXc6H8tB1Y9OD1t&#10;V3klAVG2WkOdnAqUNoTIjDPAN9P0cxhHu9HLGf5stsQ4GwtMpEKcKrIrHEErWxQrzZX8bh6m6hH3&#10;pbqtqDCYE0djJ4etPR+VKrTxhTKyut7t2u2jUZIz2A+iY7G5pxrivWYQl9INu/7OIzJZkfliNckq&#10;pfl4epWucOxLxGHnnyfPS8ELGfZz4CmB95Ov63PZb6S2f9FD5YTS3n4+ROxvkZ/fzLBFVL3VCviu&#10;D4Jy/+oyUb48S4rZRnBD8LHavf3046QxobETtWC/c9CaaYKuuJOzuZOktrfWHQnjJu6oeq80Oxaq&#10;PwOKf922sJL21vF05xlQpkRtnvXyAxcnRkhu6UhY+HmzrFpTEkQ6HwBL5qXJctngweJIT6rHLWdJ&#10;0TjY76DJvkf6arUI08cglwxzB7nZ+H3GrcMUE00bx3k0hu+kWIuns7+H5kZly0RtHKY9lChy5HDR&#10;Yt4wYblk83O40vjT5AHtQdNNhYmCx7fuhQU9ez1KL1N+9Fx41DDVt10yV7zuejARaPZoA/Ln68Gt&#10;fHulsoedGD7zV4b4skiGFrRcvufqvocBboXNNqeV83H9CyC6Of7AAH4/Jn3FqstjXnuu1WqvJl9C&#10;D9k9ut3WqeItDe2hfRHEz4u/0dq2rB11ApHvOBC0lAoGDSgzj5UmMS146mWr6p8BYpKdJ/7E9no1&#10;o58ypL9aFay5RPaO2eEu39tELgvjVhTwDLI7LRQhY6Vav/b2ZO2z9520X6Uecm0kU61Yx5YSfkjH&#10;xeHwrx3kinRtuIE+itHr8TQ+mUYedlDX2uHx7no+lrlsZvML2FhGDeH5dU8FcURnVGCAbNDKpEhN&#10;76Re95bA8sRuhcGX+3EQxFuEuxXlhWO8Vi7nYBTwpxeImGGnr2ockJ/mi2M58srfh1WlP6RdUrlO&#10;+ZPofSmhlAWPt7OPudunbq49KtS55v6gnJoXXCU6P3Ge1NrU9VYrpn1+qObI+/MeXzgBt3y2gZJz&#10;KNNkcg4nDtA7cPCWbibN5e/Z1XsyV7iGdMxPP5TCAQct+71/7kC4xxfzJVCA6cuU+WgN2mvuemqI&#10;hXX7nPluDzvFahZ9Z73Q95fJZ6Wff/gsXrVwKGPlizKZrf6xqBhl2iVqfWPTQjg4XLslpRKMPjwk&#10;xRwZf4QvjNnmKMXQlyaVHLIp612QdT8IubLvzQHkkvhXuUOUvbf0itJ+kNv56Jji8u2a8ddyYOdt&#10;R98RLaN7yPuirkXzfEKmIC4rm1kjsJut7phohiZyIrndiXkgTKhdB/dWsmI5rlEgesNbar93/Wez&#10;Kk5Jz9Cx23MnMqMlQJBR6WnJGWJegzKQRGDcJpuNnA5Iq/mOnxzDJFo2amdu5SJOvy5z9pFY3/B1&#10;U+Aoiizj67mlyM/8gsW8hzBfdCn8crJsYg47OlOVHBgfsuGN5icfqi5uJsF0Wv1T2yntS0OlJGFy&#10;O8tfnLUAflPl+7sDbNYXXYwUtmy9detdiwoqngWxBuNxPgzu3Rn6qTibKQ1bW6WZ2GcvszT8Djb0&#10;RuN1WXWbqQxG7tbO8maF2QbKVK/kCJoXDfhnQFiaZ7hHyeQGGXw1O3xAZw1JRPIokx6IoCTDkDig&#10;sOWqZGoYx+6vYeCmgxMwNb/zxAw7imem15Tktq+hcWoJvUwjH4QON1n83aT1NxKZRr9KLCQ9vgiz&#10;8jUnXEuK+4LojtKnqjwsWKvsFp+aV2PDxvH6xQBROb8+F0IK7gQQ7QPwedkZL8a14qoAec8cgod3&#10;vbM/Jj1IJrE1ukQrUCauTb9ZiL5pbeORg+Bk4Ysl5ehYmFgeCmzVVrEZOaASmTD6tlerTiDBtVtv&#10;91UXBIcm18+tUc37PNPTFtRe/tI858ih27Evcs68bXqQKrBdEZsHlFnw8aIx6fSTrGs/TDJEzr7/&#10;zIB32etYubdineCLlbs4rRk2yto4ENoq3GAbpGLgvaRMVGjPtRWBVA6nbmuye1wsARQL9BYlduu8&#10;jYRE1+Hj0l8DJQPd9BNiahFMV8XhTbiSYuCAIi9lyOblkKSe2LjuY+n+F+D8MhfzUzQRy8VM23hl&#10;NjRXSG7K7QdXIgHRNsHxO3kD9mo5KrwfEauiZXG1G1NvDcrYc/PgaY33CKR/zfVMf2+8jai0xQ/l&#10;FfiksrgO1XEv4HYOPWDc7To1N9U7rRoGktmFZyQz7Cw7tbs3Po+xZw/SIKr7XHPy2nDzfXqu2rlm&#10;r73/OFBmPSTPA2YaiczUP4n5VVHKvlG5W/sZYiPU2vlGmESPY2HMfl2baP1JWo0BzL/G7ZUhVH82&#10;XL+OHr86X2EfEOLHYWc2JaoXwS94w8om3+zNLmjhT9QnT8zYLnDBdw3MT+2TFk8+eO2E0bn6fBhK&#10;7Fab0vGbObUi+O8bmDxmHx61Q23TxrS8l68XEPWDCi5R+tbJw5bla0KMBfXacaHCR3dSdkc4ffv7&#10;3QgbHJIPvATMO92NntsNSolTijXxx/Bvc9M090mbima5Ub9M/XLrwsLMudTnMK0b8xPK67Pxg/J6&#10;HSWHKJPF0TiRCxGQMZuCmIRtnrVnU3pxefzd1jR7JvMsuxgyfMSuHksX0ey0tgV0T9jyScMfArFu&#10;4uVf06vV6Abt+miSNtg6tb3hXY72NEBNKElBlKi7k+8yz8PQDH47a2RV8Ko0GGLqiisHWSgTv374&#10;7rQReikLAtK+sWu8zz7Tvs7I43pY7jvqiD5b92qtaPLoocWiqAepbssOvF/szBcZtPWcgBBRz9an&#10;uqf+UHf3sCDMyjhtPD3NlrIGDXp/KIM0GTmsdB5gp101rQf9g+BqTUPGrt4f5PeD36H4fb2l2kP4&#10;bci4XG1G2frgmOlMC8iPPmWVuLqZHDdD1Kk3GknpTs7PxjAuLd3YiY8DRfou7dK0CmXK36a63ajb&#10;Z3SehctLNDZ1mCy/D8sFIyRDyv+8S7vO8pCBWUS9jJjvybj3TfN4QzCYBbq2uptZEa9+ENUtpEE6&#10;N3339XuXvQ3b1cOIutN+QxrwUCah6d6dMXvJhGz1ajPVlqjGqJztbipNCCQda0HbIpfziTkbwiyw&#10;kR/P6Ok0vzS1fpP5mD7qIGnDwN8NDXC6Q/OLq8cZ6R5n5aBo6av9gx6vQ+TvRtDzv5cdCbnEJ876&#10;TrL4p5A95pi3JFGoqQ7YxQEloS9Y1WfbcskZ7/sb4XR6UewFaHzIEuA97h80MyfOzentlvLGfLqe&#10;d2wjcM81+jBdL3uU6v310BTYmgN6U5fJ+aL0Bbk/d1XOW+rzy543uzZYn2/DPAJgd/Rbg7wCub+l&#10;6aUQfPAgd/tGTaskkGZmWzhusQ2czloYjxrNDIvlUKfRQIfLzyF0WxMos5oIUrZN1Nw+i3Q10WPV&#10;vNmZEKtt+fHEPxshfc41P3MFJQnfgtGzcdHIas8aZudERRtBLO5cWK/27q4+zA7gVtP6Iqh4hPFI&#10;T+us1UhY62Qy/Pt5No+N7gqBSYmuPRpZedaej70tlRn0Ifrr3WRuv6+zvoiZwfyHRE1xPpWsc5W8&#10;rB3BZAbrpRUXrcQZf+s93sbzZyDEY7cGZ7Kle+8ZIldPOdOb8wXK3POxgJM58G/tiLmf4bfGazSp&#10;0+mDG6QO6EOccqfDh5/ulRxO0ZNkl+vPA/8hgvp+v0gXhoe7cUHhRJxutql8MyvybtQ2GNn5ufyC&#10;KKzai2rx700DqGFULJT6s/Ete9UHjOPv122xniI3tDj+VoHFow4+WCaMreHzS6r7tByfduO1Nqb7&#10;bXkdCLapmqPZILzlJfZidsjzKpNb3dGn+WGr7KsLuaD2Xzt48Iqn5YUL4SrQtxLTuSNH9A1WP8H+&#10;1aUEUx7nRulSzbZsd15d3597dV9s61ppMobpxP31RNLp8rsc0UHj4hQenLPBLrDzY05WaT6E9gIU&#10;mvWuCWUYGnNyRP+zw5jtBRRujYrZjNjhpFrcqPc4b/2iiuYK0HIwP3oXFc+0JkP6jPce1Ffra6yB&#10;mbgqtNp2rlwsp9mrnxmpDRE2LPNPZz8Sqm1L4k5/+5trJzfp+bNtiSijln2xpDRIFPPzCIjCbbeJ&#10;H6/DjB9cMXaQ3RPHixD15OWquRiNG/EGu68l7nwAcGua3WRzn+IhtzFjHJQMSPOj7o7epMbGX0Qe&#10;QZlOFWU2A6rjX9gi3CSSgjyvjQQl+H0aGrEsCoM+Mr32L/t7jXqMVqL1zbjprSzO7lQRxSvfel3a&#10;H/TrJDta1Mb1w35h7Ht0I/SjKBBvVApA313lr4ee3c4fuX2VLi1Qdj6cEAKd1Bp431Sh/Do3J5fn&#10;5YnoHPbDy9Otqnr+eZw83HudfmzH5aUWVl7+rjqh0Or9XJ06v0yoo+3TMnDfh5g/Zvx6rJ+9vxXe&#10;QLtvBB9GsBCuwx/m6Jx4EgWDoYzl3Sits1/5I64nGkiFIJiDKgxA0F+5a3CmFhqRFS9HcjU216K1&#10;rjeBzr6DHB+1xNFf7auuTstlWp9zgfz7ewUSZCw/wC7G74OY3upP0kNypSL4qi7RCVxadT6PJjMP&#10;0dRXnCuNFW7YMUqZ5sSroUoDwneYuHsuGqsLSqYXodYl4VHPQ3kT5Qf4JytNVTExX3Uoo+oZ0Fkv&#10;UP7NF6r7S0sGr9++vwyYw8zdxz4BRm/1810VYuJMRVKp46OtdeEjTsPTHcZ8oBZ3i1h2mNSz06bC&#10;nS/hwJ5MEtpunldZqd3PVYmJ/3/p9ckUF1H/ZhIbtDFV0c+jrUmEMM5XeGhv09Z2+5HHkp9dkhA9&#10;1xpPyqE0Cm/J0czX2mt1F7VVB3ULFas2KyjK6FRJdMXTWAamFgCOcbJeHyv9nQIpc+9bhVV6mrMF&#10;R0HE1WWAL6Ft496d3GH3PL7LZXuZKLfZjTb1Z/5NvdZDw4selJBbWbfVkn1j58ddKwTs+rzJFm+1&#10;m4GNivBHMNfDi8UW89zx736z92X3wcUe+PKf1LBzX08xpta0uefxVwmOYvp8IliPDktA/poow/oW&#10;vLEN40GAfrvKFHOKCnQRej3VG9nbsl/I0Vn+7nSJw8Nf5kPOo8jS8SP/7QiscZXbZmK2a8wz7IhW&#10;FhLZkeNvXuocesqv+CjT9H5W7jYc5wm+gKj5oArlnVo4kC0Lwu+QDpa+7op/qw9bopLuXqrDwMhY&#10;MIMdPsVzPrYeEZ8jlJEWdKe6CAVgmLPHy+wFtEgTpIlXIFeNLJitwkxdUr9DU2jJCAhH8/tuJi9c&#10;upBJJFfJnt5sTYW3vWGAhwSG+sEn7eaXEpCJWgCkFj6fsd1dK30oM20ee+NrR+6F++209E38cr8B&#10;JPIrWyL5MZePf2S3my28k8H1dmTvRCV8+Oykce8T3xOxZ8v269HuHjfYcyq8iPgIxO9iLTj5uL0i&#10;k8/18itFw8mfGLbn57dOa3fD2hBsyXHMO/EMTO6ROVISjLMnuTMKX8MK5aUR+dOes/QWwAw7krp5&#10;+f0PjYZor5sPfSdcfVe7jvD6yY+5RAfrz6p4bij7eJCK4d9Dq7nFz/KPnguoGggZK1CbAknEj9G2&#10;u3uJ/r5IZE+5gW90BR9r9HMiUQCad+z5nNlrw+yvCifMnS7lBc0K1ODQdt7KLu6OSWdG3w41tmSP&#10;BqieQJl9Zb1IkjtSSSpvIn/tNq8h53wvL3C8box4W+KJjvSSdWQ48KjvkP0lHVThEfFEDG879ltL&#10;pVywgAVyY7qnD419Q7x/8uQ3gkhytdeuv98iLNb/ll74rUk9i6WCaDv2sIscRujVK6qr7cqqGLVi&#10;97l5XwfGZ3NvfowZn5Peir43OqPNkpmH0ard2TSI6/GTayB6/8XsW0z3BuEkeWxYyFf7t1jGQm7a&#10;/ruwH5upG1V1ReWSXYlczLwP0SNn+8L0rqNV5SYbdXdQrGrSOakYsLie7WKdQwbS+r0CXFd5A3aV&#10;0+t1Hrid2mrAoEAo7k2ew9bV8CqHeXkbmjGf60KZhd5TaXQ8jMFA7f6w0o2s7QeZu1vKtI+ONIYT&#10;q+ArfYrgbKAb7B7slVijZ9zc2a71PdQ0zdasy2o8YO2EJ+IXPV5OSww5OFlZdnyzP+3dIFyHUOZx&#10;LZodGA5qmSa2yz0nPz6hViRtFA35M7t3WnsHQmHAi6pF1hEr7PH0bNO92qM4AlyBh4wHc75Dadl4&#10;kYHBef2dzxdPi8P3WGxlNaqa5rnBZXpUoUzzcq7m7GM1NIDXdtsn4VIFDVrl2HOdLEMx4owv1ysm&#10;/dhvrBlnddB+fLEykMgwnZZ47j7aeh7XoRmmUa+fbVL44RDNowd5NOtGCtrLaU0Kf/99Pcl6XVb8&#10;7lZcPh+Y3Vv64FotIav4M5vmyf3l0dn/PsCc6N3x9fGyzW+N5fRcw7wKrv5+wRogXuW5gg0U+3ZF&#10;lxP15cx2jTieuMP5xpP74eu9Cbi/nydM2Ys5rZFU5nnaa2vCJ0ByjF2uWEJLqn/Ux26xnT1myxYF&#10;nuSWNhDqGSRqaRh4C7ZcJ6LIeaGWVCqZc7dOjY595HXLMdijUsW78eDIrym24/535Ldp8tlvpLlJ&#10;RZ2H2Wc6he4HgD5xu43KytvK3E4CsgR5IZHHiVzxALuEGB1VFSF9Hx5o5iDnip/qs1kwpeD2TG97&#10;QW13hpniYNTcQliCUiq0JPtPc3uHzVpOklrt0jCO+LMkGsVHfTqthQn3zjTGLD3BzQ9Nx1Wu2t61&#10;9fm32KsNncnUWSTPcXl/jVWkSI+Wce2GpKaFisx9SVnHrtyl6d3Lx81ql7egzERR5hxcIrroyRi2&#10;Ih78J49cJRiT0UgYjzLZ/hdt344H21WkzKbWq59ynUfwHQ2xNzZW+EM2lyyk/FML68CBBu1CofSo&#10;YJeshOyxWttmN81mxe1BGbo7cPCMJHAYzksqp+MS924cjueDug9GIRmjjXEorFS9X8jC+ufX8nsw&#10;JMn2NjV8wpM/bHmuPymqFDxny6fBl8xJmHGtzFjuv+n+AWevN5jvk1AGu+ZWOabsEhlwODeQIjYg&#10;OuvdLxzoyKrcvjd2wCssHLWRxfUYMaemTkXeL8ACAYEd52Hx8CsYluO5bBlgyLDr7IcY8QIxjLLq&#10;Tdxsyp8Jd9N7Qxl0uWlJeHd3/pzLGJH1dtpl6ax+k347fPBSzPu/0WVahSHlgqjTZBOvrKlGT+Py&#10;t2vOJB/s/exx+ed4F7c3W8O5HMVaaeAUZyzRe5dLneMsPOqlv9+NKmYxuFcMvqIOqb0gy4U85B6G&#10;UqXW2VB/+7rDw14nGPvq+/tu1o2C3QeHELVcre7Tt6dbahniu1WsYB5TgRiXzm3NdwdycnLRR3t1&#10;HJQC1MP/Gig8bZ03iMBDbkUXbOUZfgodJzvJJPm1Kf2u8ZNp84CdKReNuHYpigc2x/g0tlolgy2f&#10;7yqNxCqM35GOCICCDTJZMW6ho+Lc/UkVHZy7283aXjpQ5n0oW1lNygFJBgzPLaTY0lrDFEV09qJi&#10;9fvWvHcMAfyxqHDe1hTRETv4ceUfhwTkbuhwu+ILdnXPQXQ3sPO+xdwM1o1HVix9ZbZ6Sc9vjgw8&#10;6e+hvXs8aNsQJTORtNai0fciXtT3Wv21TzjnsJpPeBH0yiXK/YFSsPDcl3YwWG+zvWlP8ggNZQYj&#10;EcXpLtO5XArHk5g2ZWczMvOfpI76WFCwf9m/o/NQaQqqlpk3wggE3MVe4y1Xe9x9+I+jM203FY6i&#10;+GchGRKRIko0KBmSMpUhMpQyVPj+d5/75j7nxb1nP9yG/d97rd86aptZMPOqPiuSdVvUp2Wte9Vf&#10;AIQfyuVdgCxPGU8eFXjxSLfiDdXehDeVlYnqTmm5De6GidVNuJZ+zsZh/nqBk+zVOzjb6GXa/f1r&#10;jP8mgigOm3I+rWw4vXiczq+d+uz1bWScFf4cX9PcSQhPzc0PZ0w79AFjpjaNTbOr05PnroQaI9nD&#10;xc0lyXndzLXjNF/E5M9KgjDd9RQM+yknGoBWmen05zXPFwr9oY+Y5q3TsJ7eTjYf2GFaOvWXNZK9&#10;zUqVCa0Qgxo7jHYucZPfzd75FH5y9Q4az5QdLIvBA5PkTStuOeXpN4YyndhLFkO/lgfF4JQ8Ym3j&#10;ICwXvSHwERL8tvztus5hs9ye1u7tym1yajCZHYJnrtB956D7uPKl6jlXlY7dpwZePCpHPvjrjy7R&#10;p8RIQMSNKoc5/1cmMkcBzKmKJtG3ZiK3H//sEEb7SpMq7Nrb6Hnfy1muOqJh0d+pVQxIxVJW9upM&#10;lmZutZsRPAGnvG2v+FipERMZEtAvZEjXVvY0WP8fp2rp+VX/ngIi/svn+NwaOpxJ5xzvPkwqERBx&#10;UekHoVJozV3WfD+xftMuLe91rhLjx/Gr2qKXyoYZZr9T6yKzzEq8fbAbqOCAkknFtRWP0jNriIvv&#10;Ndc9bIgEyii1LUj2PWEUyiXP7InrufQ5urupa78MYqdDxivbTHNwUa+0pu+tCX8qfENuTAyw4NrI&#10;/jKF/P1F96btA0BHdLCh3dVShEFS3x3u2eaXAxJGuIMylZ1GS7UpeAEkcNieGi8Ip/L4lKBL+fOv&#10;wUmTBm5OAizmWYsYmi4/3Nilj1EBpXinHf0A7od03JHX/a6fdNDmBuj8jEWTE3rXGI4VyHiDAKAO&#10;ytRz21FZ7u8WlXt/EQ/mp28RaetNKdGerHAIftscZj3K9C9fxxmxfjN/XYYQZhG5cfSvpa0UutJ+&#10;Cfap1xHKShoYVN7lem4hzJFCevHJR2XC+EUoc+Yrc0H5hUhm9xsJnZtVwXl3WRLPbBX2QmKFo7fL&#10;Zq2blYw22DhH1zcmhG6+zxE3ZkymP20tRsXSecc9vPktMEW2k+1Axv24iAs7ZP9erp2u+nelVQU7&#10;V15nnfuCG/nfn3aRhUwT+6y20qsp+teFPL+WUi1vvKs1gryftYOcr/kPfHG8HRQJzNs3cKhYk/xt&#10;FPjnE4uuyvK+vq98VJS6JpjuT8JD8veEhtSAqi61W2mPkxv2er2B9ZErPJaQiZcejKFN5J6p3eoP&#10;jilxT67SUR6OE9iF95ofL33525hNssNV6bmr2oxgR99I7SfZY3X8C/ulPTvlHqI0/7sEyrisZN93&#10;Cgy9wRzbu3rClY58mKOsJPK9Cvfxiq/5V5mgLzzTn78rHbf9VGtXjn3J2ZEGsUzG8akcQvfVrqHs&#10;WJQqqnydpsOHMcqk86HZHl+HFShj59EV/GNbHRv0fb3DpDqyUl7uyferw8l9kl5sq6nthh47IQM3&#10;WyqV7WTUXxRJ8KNfEHUMr6U23SwMvLax4R7EjqzNE3kid7NgfaqUyOW0yk3qUIYO0509RYw21UDs&#10;wnnpqI7fPFWrk1Td8AVdRivan+xNN+XRMmiMBUae7Y3MYpiH62jTQ3+47+CkfhQeWhsfHkRsDzeF&#10;whVv/qTbHs7b1DrB/yZQvWNwYO3FSjucJg8PkeCXk+XEF4bOuEahEyIsX/tTbOnian+KJqx4fz+f&#10;IbiXy6BAVdZUtVfoN87FuM9w1sHzRh8eF6dYQbs1bvnqnedK4aDuQ5nSE//J0TFzFgV7Akrwyt5W&#10;AExWuPVQFRgeAdoFLkbjVh4edMmxc3ePXHuHQQ397PrDPKWPz365MBZzS1TpNGteNDj6ZfRKNKls&#10;o5+L6QKe+a3bUKZmyOcVikjVFZWu0z0oy5wKDDRB7mUck8+jwKndR0uMOrXRa9bEJuu+dxhS1T1k&#10;dWrnOgJrYvzU1qJ3r1PaXXvH3Yuoqp6kLphdNFCpioq6q0sOymCM8aXOcvvEl7RveArnkCA/bFR8&#10;vda6HMsRvJF5mi671UPLAk3DI0/ByON7KAwk6LULTlADKFQuIOvL/DARAKNeHsd22+L6l70zqnUL&#10;s3vVZP82HljzcgcrvtHtNTavm1Bhxl5O0521+Yo1pt7jTW6Z6J6+OzX9SgZV3XOmAPtvij4g4c2V&#10;d1w4b0540S2baWm0NfnmSAelIUO50aebmW/Pmwb1/euhCfgWrbx1aBcG6Wfw6m17XsN2j/EU7uQs&#10;OIs+MPFBjoVqE0H9O2bwphkJMryIFn5NEILf+pJXr1QXYT95mmNKxQ+kcexEj7FAZzalN7ljOJv9&#10;CccKc1x84AUNOZRDb5NuGrxddjn7vcNvDlZUevXZ1WmcaB+ZAFOgOFkUVcjdMtV4Tl7IqGbS5rAd&#10;GgfP6F9yYK5UutRZGRWa22IjGCOb6e/02rJ/T4GmxzSqYN71b+pJ8SGu8RvelHfOLuvgFvZeMhUM&#10;Wz2mfT4vYWJ+qMuMO8s93MP5d3upp0zRQT0l9ysRVo1DC6e5zj56P1o8jVvdCbBXc/zC7KdnKJPt&#10;jmtIuh4kfC6xnjzFTgSs+o4RaVkEImGIRVVxa/DDn4i7Zn4KkBhgRHeufdkdtQ+1DPtpx/Soyam7&#10;3EmK4sm3plt+QM7o8WNZLgt75/at/l9IGlPP6ZWZt9K3peG4lVCy1Vjkt+AzOMrWeDAEW1DyGSPk&#10;ogJJsD0Az6pPNdLJw3dzPgdJGHeT7rpi8sRf2KT3zkCSCg7BCd1ua13SCu4w+HH/KYp2EejzfiLk&#10;Xbi8zrlldGkrmvbrgNhhDOZ62TaUh6+BWC9BLnNC53aZ+3uRDcullcF1a3PniM4VhSrvXBYUCYPi&#10;7GB3Kyacaoxrkjbs+6HDmH99GkSkHNDXKLN2t7uTtc3NBXnUqa2My75nzL0AU46/3iEMF717hefP&#10;5cxRSNvrMLZQNAPI41WFGmbeVT7FJH0m3YnNV7rApAy+HTjBYI1TbhhsW39PaH85mFE3atM620w1&#10;u7s83d1kK/ESS00whyJvUh82kTuqJn/9oxtZz+7ZhxXs4LBi08YrdyHYbQzBJzAWvgQBsy9ktI10&#10;shyvvGtbb2ZFnuheMwNlJt2dKPg+cSjDw3Q8KrTU6eZTSqWn950Cxv2ZWXUDX7moUf4wz9EFZDg9&#10;zBF+M1qmbML9Ppaw227Lw+w4LUaXDBHvXl38vdomysPcNeh2FyTVKgZl3v3no5CEjkzcf0rCvWVG&#10;st+HTui9mUYFuAVRC149qIEPkeevdftxt0HLJtSi6yz2uW5zeNZoNPMhWvU9r1bkX63QtWofAo2v&#10;gcUgycDZ3cOnBGXin4VfanmhOormuPK0gGYw5lvvfYANTlixVQ/TxGqBWb2oHRWpVSVL9dFEY2ZR&#10;fFcOoHm9xRfqeFeHKG41Y2vhuNpG8bBLx30GVWFZE8Xoky1Dmbx0N129lXnuQs3uT2rC9etuddb2&#10;toewIkWNgKci4GtZ4/DqSyf8mgmc020GLMKQMXjY/EwZfdWUlsKGOL8fHXX8pvevwF5+tPfRaj/z&#10;Mzyp/z3TnjikE9+bAleUY80/pzUY5NN/PfWAHDwO2JTsNfcYbp+WNcSxibdhV54ymGv4qRUlw57z&#10;NrOX6DqSFizrLDrnkvwkYtUYtTauN27zucL+aef+jlEqffP46Defj16/sVZYK9GpvZ1oLj3M7YXs&#10;CD1aOE3AOpxAlgQLeRrvFByya9VCtcpCRJPbbmH0hQLGSNORehPt+F2ZtTDKDR6bDdrt3qYAm/vr&#10;oS+v8+H3ybfXqxuhTL/qpJyWtsaXmSclDrZL0ppozbh1562W3tm6k/0mBkZs1fO1Qn5fw/ohepya&#10;+WEZRnvs8fgsFKXkyID8/n4r5QZKsKbzrVD/m3KkWRdzEHb6w7D7kooewvYe3KT0e2pg+6uidZtq&#10;Y8ZypdWsxQ5yRwh1uEeiVP0EYP4vAWvleFVO1me7z40v4rWciotoOC29q6x+VSSrWL+k9bh0hzKZ&#10;SJrslgGd2jbkpZBlA8ZvZyJic5EuP2Y7ewTrvvQoGSLT/iyDmrv1elrn9dBq36YPcCemJYuL3fYF&#10;XkzknG94yCLrhoc9D7HuyQ8z6I56oP62UW+AGbEVHVPf4Mm9ujrXPx0/0BA6iQ3NvVVGSGv5opID&#10;bEJecMOfSB7bXAQ8B38qFMuYfeEY0BxoNLZUDbp30ylfx0SADu6+Ulr0brXaLv6bQ0dIbZODdSqG&#10;JdSWbRIWpnfA3BbDy7RA7pDA5VRtZoSZO8SVdunbWZvY89emePS/frfsEu1F8TduxA6q8QYkWLv7&#10;iiZnynR9jg/2vlYdHmyU06GMGtX9b4wKVZH8NGewkrAm8cqSYk5G3NJ6egN+QAeSdNh4m0275JN6&#10;gHgvf+TtmaxRiS1zq62IXioBhzTezUs4r83eDWMeign7OUwd4pC2OP3vfFOjmRqQFx5b6xoq+/b2&#10;d1oj4ao3/81nri4rC4PIaIF6Lajbmv8+V+uN9w4SeauTSjoRrHL2mmE2GcGaMeEKmQx4EtWkRq91&#10;19Hn1hu2puMaZPn9XWkUZ51KakZoBv5qdWPBb/xDtfUhY2/lC8Bqtn3kqaD1VuLsOgLkg3Apoo0b&#10;bhcgnh6GXb6bcPOS+fWJQlpoZzHf7VQ1ALn4uQJwSKa8M04Fr/M3VdffAisbX2Buxu1FTUi6nCGk&#10;eKDTyyWhPJ3Fs237vvMwi/uas4szAAy3YbCa+Nm12UF/zL4j/b7EUmNqbBnDzUZyDnKMMH11nxBg&#10;O0tPx8H7o0GZK7hknlect5Y0fWAzsFRs5Nf9rVmfFQ5pAcxk8zkkFZ7FofLN7R33tUKc8NocFIYO&#10;mEPx10W5FDERdES9sAFvxB4h7HODZ756aDOPmmkX8H2jYkCZch4p6azvbenJ69Hti29cOOEQaXgb&#10;rLaTHSOIQXMJGl9m5k/Ki8F2V5nkP2xQ2R1l9Tn1SvMVmf94aPcjlhUQ6na53YI5VJw7odaisY0/&#10;jvM7v4Uy7Iy9rcu/WUYSG4s7zXbzPbyzEDG6OIvv+WJ2RV6cUgVPm5ub/inXPyQ+AriO97DJA9Gb&#10;id2l3mHyqmuWMjCWA3qdnWzQcX4qoo21UGoMgxInZ6FMnsyi0sirHDKNZklS+UD7WKT5mifTo0Dr&#10;bv3Y+/a98b7wwaRkn9WnJDdp8aJX63dybf+9/1HcySBrZzsd9Lrm7AThbyWSOXQ+4jthYypefS5p&#10;FcqYDbL3DqupXJvOZiF+2cbqzrwX5o3Kvd1/ZkDSPTFI8tAJSq9tuw/5cQdynszq9FQ07XZjwDyL&#10;uXTe1Pfhrkdh5URMoocaQFYs1gXoQCkn770sCWVkcMqx798jrRbtNgAWuOVn03O5r6ZJLV7ANI/9&#10;Tgkdy9DlqonJF/VmLx89r2nYgoMTmYcczmpHUekHWx7bP43VAju92nN2S5xHErvU6enlg3yhDJZN&#10;3Od1NjvV38eVe9S5C+ed+fElCl4NJ/duHHrcwb3Mx7Nc4XztrCESDM8teMv3gd987/ZUe3tsmpCa&#10;TYM9BlMO2WcRTEBOL01r0qW8zOD19vRv/BB2+H3Ac2owflZz/biTXS1fpA8L5QclR9SC7VmRdlEY&#10;rTgre7IFB+YKzuL5Ub9J+FuKym3Gj1J8OVrK7ptRymTntnXEEoxRMeUSGeaoDT8N/y4BZ1GF4sId&#10;wJE+wRasuMb7T4ndq7Npr00VjSDu9SUCWahS/v2b7BEZ/G1iN5MgR5UitCekqer57eC84IcAci80&#10;3zlnesX7Dabzyu+eBwXrlVt/z7QA4UfaYNisrJSJNLisBlm5Hlb7YXD6CaXmgqt+irDsXHa1TYWu&#10;h+QUMujdSfzY90EzXGoE1kUrkNepb2qFZtIG7EpMTC/4rvgegqYKWRCUDymwUMaO20z9NfDSrko9&#10;MTq/rmhM+nJ+LLTgb6XcG8+RexKclyr7IN5vYRcX0nZYJ9+QBYj7L/QOKaFfWOIgYToBdQza9pef&#10;EjNHNvkT8Ygzo8oU6d2gDCxy0EG5mY5HtUy3cKMWulR32uab0ho5gkzYm2/5M6Uwd4xX5ye2Xsd2&#10;cdEvPCbOsTJ1y604wZvZ8n3jUUyms9nyq4iyZvPhLMpeBqHQyGhZLPqT8+RIN//DYywrJHXr2u6d&#10;kLS/5cP7Dyag86E6+85zCFE9LBTrRGajC1n/Fpkxf1MsF+j5EGuFKOBgfPgtsbi4xJdBXi9++TaM&#10;Zw6V1p6ig/fE/4806mE2VRFfnhSvzGYpb5fH6ix4pMbzUvA5x1r7F5UlRrkS9UH6DCt233elgrE5&#10;DNRyBg5enauQCjd6Nn/p0M8E3MO9HnjgTPe/wEs9P/n9Zhsx8GneuwSN0jXeQtoNVOjXfDqitPvH&#10;F9m5WLHocYc96ddLbST/FPLq11jKggAxgxtXo/UuVQq5heOLN1LrYZBKkF1CUGK8fIQ0d5Bm2zwK&#10;0Iy9SXJQhind1ZreNDIKERNDelQQo1U+gbbt8n4Wq0lSDJ7BbpR97yATysW6NaZTGK6m4UMDtBUF&#10;8aR21Dmx1ruaCmdoVsvWAEKDd63OSR7QQg/nnJqPXKBMhPb2A8LMSnYTwuu42opr1Hr9xYraGW3F&#10;ItMBNZbyo5ua/Jq6cZoCseD/UexxXpC96lHm68dn/iDnjP5YKEDaQOxXLNBamiOgyhMdcQ5hfw0E&#10;yhSbZ6CsH4XL3Ozop9elQzBCe7SafiMErOrGBBw+/lAj2+ag2UgrkkYtTqcrvlQ1fwr5w4VrrWi2&#10;s+VK7nPeD3uziQ2JU02MGDHHXaRQpVt6/1T/Bl0vpugx12HZbSxkz1r2HSMtotZJjk7VzPOR2AWz&#10;nIC1ZPRhyIYTZztl7oZamkx2lMpEbNzb50S5hfUPFU5GXmQ6yw4qlEQLVRaho7/wFVH+PP5mnWlo&#10;+oRchbSLpcjHQ+ttyUNiUW/sfVOlk6i4SBvks6NB1h2R3vKVykogH4Np4fZCD0xy8YEuw+8TeGjD&#10;yPDs7pIuuw6CPHTPrOVvoh4fTPj+X6vu8NHB3zpA0MKzdZIrukSy7vl9aiuFtDfqXuCZBLDsrvd3&#10;ZDqk4KGC7JUXRk0csZLrn8DkeWUmzRmxIkTFN34XRIKuCx+Tbb+cpaarZrqGKT+UGXCxgHIhID/o&#10;amN7ZMv4y5uur1hWyfN9kVsRIwR49zJkSdH+dtlqd3/Tw8t0Kicw6XfGRGH9Ondlnl+UhHpp8TMX&#10;8FdG00srG66VGTd99XJl7a9McdLbVqvszug+IDANfxKrzupTV5+3hC0O80X81+4TSFFYGfzp7Zgn&#10;Mw5oRH3Se66EtBhva3j3/MZR7Br9yUb8+C19qMemCFRq0ksh/bUZjLxkDWV2myFyddfktGuj4nP+&#10;eNdbwu2yHb3iVbZq+d3XwPRXDHhUc3sSaJatZDbMfTOHwWr0srcGx2m7JWGQkyzMQZ+JS0kyN5+t&#10;dyCKa2Pv5JiOKQu1ocwiD98nZ1T157NsH7Pe3SyPM1kyURPyqG0/FOxwr+n2Z7uiamh7e3BXsV7p&#10;PtofKu3WsZlrf+DcVoW0o6n+u1RHo0Ea+tp2+AtHoq7Omd9yJsl/n+bUyo0ukDIkh+vWXwZBsnRf&#10;V68aXKXlYs+ylqYUkg8W9DSMwrTUHNrlQJNe+sbYya+OWJuCLT6GbA/63Jnp606FX51n4kGuBOo8&#10;bQw7c+U3LsyhDOi11uGhM8Wmd+Glf2K5Vh8gxTBfVZqttlxtA2E/h0iy9a4Bnn/ONVJSk+qEHG5d&#10;OTrszpuxhcExXVDyI7pMst5QKHVmSwjqKXOndX9sbk3Q0kCZ5nv0KQcfb6SJC3eTnMh+725GzFYO&#10;8YfMq6M1ny9rnrWmOfPxLSMn1aaLTTEzEcO27t3GjbAFdCk8W7wZlpgPR43WEv0t6Vk/Fv1ulLC1&#10;TeH3d3ui++Z3vlPnlfjuLMnJqNbwMr5x3FP2OFxKxPxDLU8NY9oIeWSKtCbEGFqvVMFPkvxE9Sz1&#10;hjxX9GcY898kW7FfEAB1Op9mQdpC6m5x0ShMBstDB8pgzSv6VsG48TqKfmlV2azTkNwXeB6x3It0&#10;6KmcN0Wfh/jiZZNqlL90Q8o3UARd3Mz6vmdKDNaSh7j++RVASlmpE/rC6aF7pFc+xoUOTWPAG/y7&#10;byY7KfdE/cUZcH1e4zh1Kg0mggQCeuVm+XY5OdOBhAMLKqB6F2kXyMLtVs53ri+xXQnY5D1ZpWGG&#10;hsjqxjgv5Bzn7C/L9k9dmp6SZofsVvvse38N1EM89hunhslkYNw+b3usXn1Q/j7TmdUBHPCXfV7o&#10;wYGJXqedXzXh/iR7ohJeouFGMQNOluZPgkBqMjtYoT0qnnw+lHrS99L0sFWqyaS8v/34v2FKE4N+&#10;Z6i38d/MGTATzAjTCMjdk26TnLHe6LlNCrvKqG1UItVf+RtV02wWmpch6sXIjSD8vUN4NciBsU6X&#10;Nv60tWnr5aMiQcyL+3rDLcQp+Z/dvWwEXW5TH/x6z3mFNvWTMRntc6MytEybvakaXwV95IED+95n&#10;68tb45x52dDeaquJ/gwDZlGAyaGZK6VY/gPcA215gFdHoeVHs9+ht5FnaNqZ/6bwaSL3TudqAQsO&#10;nIPUCTsQA+AnvSf9mAfDCWLRqxl2yizNKiuKaD93H/b3MfJYv3GdHGdUs9wWPrVt39R+EE3Jll5K&#10;7tJly6jSAhbnqs4obZjVGH9lHn7AmmQBm2T8O/24TgCVdI5rm818yBz9zW2OQno7Buhc2m8BuHOz&#10;6yl6KM2M/Jq5Ji9G/jzGTb7xa12q8obUND526vRDyiaWoyJdoSLfJlLv7+3JBrea2ygxqP5QO99U&#10;L8gz3CF8+A/LL5JqhbvdxLEzsjd+jer2Sz4/R3QSKCK7Sj5+y8VRNglWUYgPhshsVXYhoGgQm9F1&#10;e8YfoatEQ/1a+H3KUKaan5nZA0iiVcOWjhK5G+Wqp0x2GR07vtc6Fq6Slu+mSr+5GAgQjhuJN0nQ&#10;uh6brW8rYYHh/CUT7+crYJqdKB7vlvpnL39cZJ7ZuTClAv75k3o8lMnM7uvIHV96NyPf9DdKvKvr&#10;0nyNn49rFxK7Ebx0fIWpdEfi8YUJfT0oRPfuq/QIzCH0YL5/vBut6QSZFZlm71feZjyNJd+3DIqT&#10;Z7lYMKvDFvrXDlqbNYo+zxUQKr/3HZHpc4sqtWJrX4fSj9VgmbUiLJfhHYDo+I3zLN4vOqRYqB1u&#10;19yeePQ3k5qztuzgNx1fl/PypdOoFjMtJKd3Bfmm3kBC0BdWUOYpYCvvrNTH4vrnZ9LxcgKJ6UeN&#10;ql/IjR487CJwXL329QbpIztXfPeiEHVHJObzIZEnFuU6ViTo5mJTgjQqyCbPobVscR5gLaX6fOji&#10;1mN+zf9Or/HvYX9XSYG7T0TYHw75LF7A11sK9Ia6dJarrRXhl5jiKw8QaD8AwkjSRZzPCc2giRxW&#10;Hu9LAyL2XN47vE5dT5ucQuliFp4sFpUFvBQ3zpuFTsOn8Xu1Z4/tfUBo8AMg6HLpI3w4Kh1+nX10&#10;yKs1t64OF4tNVdjNt4NubxvhfunbKJcwv+2ge3Jp1G6DPITRbq/ZU93hart5BrsPguJzF593wD/a&#10;4PobyniAAbl9avpledJTv0DWFemUtciq+MyE5/gKR0z0NRRz6tBsoPNR3UB25ISDmA/KX5akL/Bs&#10;Y4vOAo14Pg14Z4IzzmP6GAlofOmNmhspPYbG/530e++TZjWUNTagzBqscpkQ1r55DEOdFJTmVtWV&#10;boNtrLsxs9roxmgpbd2Rdd61O+Oim3qvIHMgaGvk3w8RpYhjE0xIw3GMUI4onu98sfXGJip8mmLV&#10;iDxdP4ht8YUNBOua/diTDv8jysS4VzKaYz3FDv1mdzVTPpP1nD3ZwxTcD5wuEktg6JI12VGvrEKv&#10;9uBDNUbncT1ZNJkA6cZA26J/Qpl5/m08Fk+DxE1+f4fZjVbrWpkS2Fs2OPPuDgbRxvm5FvOPozNR&#10;NBUKo/CzCE0KEVFSoSipDKmEyjxnfP/7n/sE65yw9+7fa61vHkFJ7vOkJ4X2dKWWx9IWAJuut4ku&#10;xHzycXQO7z/UYuT5xnI7elRQAHjUP2yG5wMBscZVeQUyMncNqn40H+dxyPacl+UB0qMbfqxM8oP5&#10;9vSYG27+EOvfNbBOrdq40vYmTgmhAUyRW5Sw+q9CxLK/2Bag8OaBRTRWySqSuGKIdrgrwSrwgaPv&#10;3wGKfRiQmIKT8ayVw9L3wVuwPeuE1A74fDqrosVXXWIEvDUYbr0pNHn9CvFavOTGum9GL3bb368f&#10;DPi1txBNb9y7OkKviYG2qpjFpFbp5AHTQoX/s1FX2JzyDxLLVz41/GI7QCQCm4C3HJjmzIzqUPNY&#10;CNayVHqa7cpmqzZR283X2HEHWvT1eC89mAHcJE4i+6ll98CAxAbb0f7TdeyCuO+aO2yf6bf+hinW&#10;dD2ABreH/K2h+nB1Mm/XJBcNIX1s+ARXh1brPCTBb9S7lOwX85OYH/Fb6qw5o/pLvs7dTGjLjSjE&#10;KqPcu7OWaxFpGPLvLwK0qFXD4t2P7rW/xcbuA0iWBYWaz4TCcDHfV66TiJvLIzWoVPCyR2rNDzqp&#10;jjjwLT7U1zfu7fgAcmHLBfusCC308HGtzS7McV1NfhDZV3cQZPg3UFyBwlCqdk4d7QQyKGfqtten&#10;iSNc4KqVS4uqEgXTLU2qIlH9rRiSnSa+vqm1aXb+qjdCPMr/MP/o7m51qB8DCghr0MzXyXcMWikV&#10;vivwz12Ubvw8Le+R+SpZanz72wjGbRtjlJ47zZtwMO4TNCxvDa800p2fsbNGt7VcDap9heuFjzLF&#10;8kXvQgiPzHT6KtaL5cJ07mNs7zDIZyyuVXnK72VH/R2B7DNtEzz5qjTxgj9jQeYIRMASxMYxTzQs&#10;eXXha5niYMrOEEgJ7ouX3XdQZvZRHDeYbKsHyYFIbT8br/a5+tly0H5bONYfUvZdR1Ja2nefTnPU&#10;fkIoZV0+ENi7jwlwCf3b/j00lUxGog3tIOFbjSzS5HDZyAUBgon0r9i7nMd+Tm97Cqo8r0P2nIN8&#10;1kjfYFNMFx/c/HJcFYqau7xO5GjQ7LSZ2VYKs2NrfwlivjirestPhf+TSQINn0kKtg7rWtdLvFE1&#10;JXctw9ofLuvK3qyCU5KbFpdBeRCPjHKLplEDRXmpLxsLIcod2nCkXYdDXyt05QWRSk89XL7wTNQI&#10;2pXu+sMsy3SqgUxJnHYPY3wHcDEmzW74rAN9SyO91GHCayp0KJfONItLpVa8kQUwPxyFn8J0IElS&#10;yF9HcaY4etWETRGBiqFZU8Rlk6/tv9znaI7Tx/PWOyZ2VU9IkKk2d7t5Lyor2vsDxsB4g1svde6V&#10;8K7VLmiH36qkXXlHw7wg2RefGJUz7qNMmDbaXKt0U+KrjUMT4J4hZ5sKWFrTAfm5GCPjtFhmri6q&#10;sDEkHf9eo6bQZL3P5lcL8ujfXNwNXKhYK1QRbPEeN9Nz9po3RuoiGHTFLll/75GZQIXfQ2+ElgRP&#10;4baraFUQjVPB/Nx+l/vOzcnucTAutd5gm5u1MBsnwWoPMqG96jUgu7YupovrpRRRn5tdX2TZEqee&#10;Z4vZgUqNLGCgcm3PC1Pfo/GCsxxK2/3bywxz+J2YOM+iXM8UpleBG6bBy86vNwWc+/J5sctqFDNc&#10;NP6WTqzQ2FutAlEuUM2Gu4I+K7Y8YJNP9f5quUPtmY6J7DuqtCzvo4oUxx53fKYMObbGgASnK4cs&#10;6Tp/3vVrVmWzJ0/Z1MUpmCij29UpTzDwmlewg7/PphMUnfGqhpMa2vKmi1MIvx/lsBrfkrKeKToH&#10;/2jyajCUovq2maqX31XK3XLpo8HqpjdKX7dNxa89afGsvc/5UkGYi/m6ld+fSIWp05ySO7XJ9988&#10;bUIgQyicTGtx9tjMIyEgsFdELgM0XZfc9/PZg1Ub1DghsznXmXBy00ZO0ppDtmY1/w6ennPiSrlI&#10;pvhyD3/VvMP8cZKEHHfIxAzPJsHh2hTi3t9IFaNX0sGk89SKPsy/Y6pSUl3Pbit3RHylNvsG94PY&#10;Nfu24XzAizvoDNnsBwKk2XI6s9/Khykko2k4dJqFsr4twHCy3h6vKOCmz3dH61PdxTkvw4FM6mWs&#10;4kXk4N4MbUxDzEHk1/zqjmpidYctA6WaJ+bjMzKepdqSWJfrNV9Y9IqWMc0EAI6MZ14R0wO0ZPqn&#10;Lt7+OPXirMlBEY6HNtKRMYV67rz2Z4AZN5zbh92PoRmlU7V2YH1UmRAr0vjcTkSkLWsBmqYN3xsF&#10;Zkc6fo29Qyin9E0lo57MQLDth3s/iXXN8bgppVi4J8LrtZOgv8YTvWB1/Kp0qhOQ2aEacDC3r8VW&#10;yB6AKrFfA6pqTw6bV4NxpVV+g4qVTRKJ3PTokTylvb3LA3MPGXFZ3bMBnlqlRXcjs/ks05CL/DnH&#10;CeaDQpsJvZuieog3kuGxAjKrU4YZtst9iWcqhhmS9YW1SbsVyj7a7XJ91ADE1VP/XI4bZjc82XFw&#10;f2zfy+KMaoMnBa2Cx8XTn5lk1JVS19S2FcbKRTPmAfE1RazqdStnrY9XkKFmjWam+LNf7xEqYZ2S&#10;L+EIdr71fXv3OA6Q7tYmi2GYJaluxp/St664z56Lt5w+6xe+wBl5te+zyC2piIIH+Ntlt/Ws5tRX&#10;jQafyLPHD3fbtaLy99CG1IPZPr14jQSbR6mhP7YkcbqbrvxsX8eS5g7xyoWvq8p5VF62PNV00t/v&#10;GqMcwMTg0ijqYa3PujpGC0e50amFAYdFj7yrHdG5tf9cRmtor//bCJgttH0g75n4hQbBAT8I2oCK&#10;eqS1djUU8PeOYvqEb4JtBSHzQv6spbHUwmcZ5KAgpmi14P7YMrjd79SpbUTZRVF25zk14dKv9g9E&#10;3KwGw8JxngcZpYxsVxhnY/tkU2qaj7UnXBhsLs5no0TfxRRqAyyx9cqeEMI7Ldl5Su3EgNQPFlOO&#10;ajufbL874+uxbeOT3vRt3Bu7GN/Q5u1xTqhmrgikpV1RBJlsmUTeAzvDcx1OW354dNfrU2leqfH1&#10;rBscNqNhhpt8XD2uRXPp4BckobBpQRh9VJpCR0TlwTyP5EuWTdRgp+t84Q4feXNIH99O9XDMXtct&#10;BlqyQIZY5Ssbh232HlGgN7/OcDPI27ugMui2Xu7lVZxcj28fAql98qZVkPNCTjoijMna9zwOEN/J&#10;/ccIFW7GVrLt8J1hUGzrJ03ZXTH6bvdQqIrKVv5zPOrEhHSTkVwFZ01WnF9X9z7XRzLyojt/2mvU&#10;6FW9cIKT3Zbe6HlD01R2tDzddx3jDm35UvZ5M2gdDbrMdzsmg8nq09TVT4LFpnY8NslYl4dH9QP/&#10;zcVNtvCFeHjjyeIW5pYzVECvJzcDX4byqWoUv/cYynxr5X49k/Bx0XmMp/ZOpJeI8fhkpJH3ntGK&#10;Vq0W5M7XnnRZyE0JX9yMoNWsRq/0HL7HL38j1ZFgeUXp2RfJcqpXFOpzHXcsJzdZUb4MjRKD+uby&#10;FFYzioMp957KP2boOrgX7MfNtYZDsexqk4Q+tOeTXYr37vsPFlVS+JNOtV/7dXWcYOZPLn+WEfNR&#10;f+z6r2mU5kxpMc7/VCxa5PQJ3M98hLWVWRixbPqHUFZLH6dIpteVMLZ6ylJ+wiT+Gu86zzCHQM/e&#10;7aB4AGh4HNWgRK630CNY67jKuNislf72G3kzfW9C68BpQESVaxKlaRshybkP2f2JBTvXnjTSr34u&#10;e4grTGj8rn5MokiqFU+ZfgrvRm7gkK2vin9yZlrdI9ascJGUQmbU7jXqOivNKUq0/47qp2LzaSiL&#10;2S4Ptm63mzHqnn3BjV9YFfs/RSu+jR/1k6EbigjhEkcqOsJVeRy2pgnRC2d2hInwQGwJkfsTyk/X&#10;SvuFRc4h4E3EirDwoNR57Lz5O0Oj37E68PHLrhSPlIwL5pPeKEVuI+4Wyzh7sccl/WpXC0upR6HR&#10;a9Q7lCu/amWm64v75Rieyo+eH060t5tqlaeuzPQ1m53buz4coUovCBY8m68CBjIv5DxosD8+h1zy&#10;1pKPH79ktgIuQzzul9eT2ZjeZFbtneRWt17pcFnS5Oja36jRLYfTX4PaIVow4Pmbvh+a127WD8xz&#10;3uvHa5Z7DWar2U0qyJvv39J5azAMdm48byU3HjVCtfkABxwcQ0zk9l0/C8cgDz8G6Bw4JK3cEhX9&#10;RYz8DEKUj+11GXkwN/0wl8kLWboS4ONxZhceIZ0B8S16jBVsai67K37/XnHJ2AUXXHujlAa3Zbgm&#10;WGVSQINLmrEM52Yx80GHZKD7TlgKJOxe5ztjIhIptGVgCS6eYCX+NcrSsj+riBtAKIPVjxvGqbVa&#10;3+f2YtNzjLlbW35BJv8AV+YZkQ7j1cRtxKt69OkP25vtE65kxMQlNiUPeXVuN8PuVeU3GC60KLP+&#10;LLml0+nWovL2kWkU4J6puY89g6Od+QCW9LA7HUhiw4o7H/sk6H8PLbsc5QWyZmX9/MIwx27vMZp1&#10;lq1q97aRFOupEAlBozbLUwm1esal3AlYINUpfQaw0z3U7G+tWtj2WEnKrkXkVrw9oefvjsGowE1n&#10;6EC2wKzX6YAMlCSLDcmYfBY3XqBInuns3nbluN+m8+Zqip8+NmxOvXX7UwBGqH0v+6dBq4FVr89T&#10;2HGrNmxJ6o/dHfe3fj3Vb/vnsFjxxcbYihZG/TxL6c6i+PfZrLBb3ck+YfiOVIkek6E7TH/7GFce&#10;/cNyrsyv4YCv1zsGZOOCZrslzoUQbBA5p3x9RT/mWlxV9r0L2KK/fpDhwuVMaARxbjUFgmMv/2zr&#10;0F6b3hiQgQd/qJeaF7WG/hKguVdyh2FOSqpmStjvHqF2BzDr3t1HcJcpnbezHzLffuqqc42WYT0x&#10;up+ACOeDdDasxMWBXDrtcwImNO+wlzDXb6mAPmj/+AOZwQaNGLJRpCk7fM3VRrDwhL92TckP/dZ7&#10;2koP+zLsE5Je9F++tH1BVscKqH6uBNhg9EZMobfz28XtUvFHjfbven7IbROi2jussnKwlXHaMycL&#10;kJGhazw7El936G6ZRurx6wTvaRFvtql+v5WffSpXUyXejfLZV+uzzlRe3rBpTDC1WjSs0glqcSMs&#10;0TRta8swa7l+hVyuHU8KD3IXWJl1PK07d+xvv4lumffkdHJMAd3vcaSnHS+moqRvsfCe1KedSFCC&#10;9roS7ZoD0e/hhLqgSx56KeoGcfOM+hwvZKoP700RWtfo4sftpaD9VEHy4f4fa2htnVlHyN9+M52b&#10;rTRXHr31TNBt+CTx8OT0SwCZNT7Mp3Xx1XcKexxgUL3Ho6gYlTvZn1B88ELN2xpMMFB18qSB+p1t&#10;0mUu2nxjc8FYMPcNWAe9h+my7szmf2cBqItU4/684RuxwQv+SkfWy3LZVrzGucKUvd/wrW9Wfgnz&#10;qQjSsaFh5evVJnyr1oHO7qb+qmAvR14d6cze7yn/yvNc9rOXDq37dI6euQR/+DT9J9MZANKo2VGf&#10;3WhSnA1vHRi4IB1zXVwOQwauL9z0WaniW9a10Mx+9KEzkiv4yWSN3itiP0NPvmmI9MEt87LifDz0&#10;Z8V9b0mMGqXZoD658k8p7zg9kIGLwMH4/iXKdcneomRbriIa/VMqVviyEYyNgyca8bVGbzaZeFXn&#10;k0q98s7dGdmrBuXT1ekpgdsLqMZvLPl+rsueyoCYCQ/YkGhGU1bOvF5QWYiCTNZa1sazwnqFo8Up&#10;P+5o9UzAkl6Vv0dPN5iPEhu2mvaZeY3OUiffVmp583yKywVCb7H5dcYb76afalu4Qj+dOpdPDhzF&#10;TacB/WKZjTlS36lcoXWQcbXXWDPu8yP1DF8ljRhtFyELSdTyAgi9KhGd4UiwfUl6M/1lwVNVyuZP&#10;5rX3vG6/Sdhg/Y6+SYTR+vUZtGgGU7NDmHlWImY3W0X7XEF6VJf8CQEZa23m52tJCYwU+GmzyFFf&#10;/VtG/W1vm7Lynr2b+3FlXDCapaueRYLLWFJuz3J07efLTYhMwltabnlKdtkd2Z+N1z8AnmP9WnF5&#10;2hEHjp+cHYFV5mWQSRMkUuvAP+v3mrymbldEvfbs7S9ivfTRipVsM5Mfc6fHjvvVFIGRc2ueI4SG&#10;2hSSdb7VJPNpJxRH42p7swoHeu4RdIFXak+Ac/ejjy3rxu4ztxLIqPGwl1XuXKGPX+Ole5DAa/PY&#10;f/KGC5fPN6oD//Np1VXVPrbaSmqQby7WB0q9bHLPYIOuR63VIfjoN27ekCcBH6LrCwPFwnxNEpIY&#10;4vrjc8rm/1bot9s6RRAnBNoVcvXDLHfYc+euze2p8nB2vFczzVstPlnayIwlGb9klk7rO67+GKJr&#10;DRneLDbCfetbfYqfvQ7ZCqgRWofe54ByWAWS+kfhYZ2vFMi8usY4vhawhzu8NSOnUXXe3pBeDual&#10;26nZeL6Yx8LSBK/D2srgexZn9wGHiFUXaIrn3/pitTzbdN6cmCx23XLh+qpM12jPH+d2axIDkNYr&#10;x6D038mGqg6vTNnOttPcuGFpj9GpTOat+/G3L3Yitfb9ASddaZIyusqgOdJW3v511utckhxpPgfy&#10;ZNzhmUvCOuzgwHX5qTTntqlujnn8fGlQaYs/hdEtCzIsS9rkYUdewWtRd7w9fOfTPEzr1tdtawQO&#10;ylyZ4Ukf4qFzsIVImM3nIE+7nO/GFMqWyiNYvDyVWlKZ/ZyYvLeNUbiv1bYErrSQ+let+spnOPqb&#10;C6CM9cuq4vZmz79qSbzn3p81ldkcsQLdSrroaDX6w6PSGOZrg/FqN62K0Oa0P2YhhuNURJz90Jd3&#10;2WlJQZcdcwWRup7mxYK6g3K8+ZchLbf+QEyQWV1IkcyhrXCUl2DUfjlXKpu+3LqY/ek5fvaF+Wsz&#10;tcWcPCfspjuvHfgKUg53YyOKJ3v2QQC07AKW5GKgDd6xq4A9+KYWYSa/bWeDgZhDIqZQ/pMRS1A2&#10;WFjsfoBSxC4zahKVEvHsaTcw3EqkWJvCBdL2uEDL+EZ49jbVLsFGn1VzBM1FHdJl1pK9BgvnDcrt&#10;cleiTpzlmu1T3v6bqx/ZxurmltD/HV2Pj9Rv6DPrkjjNi9GiOaF8Er1WUZkKk2s2/24iuo4li80q&#10;ixHoqQBR2V1app8ypdcL2pHYP+l9253OK30fIuLDRAu75LpGjKKHl2wKraMHRVt/c+jI48Vo8fFi&#10;+5M1zj/7njNLXbly4rJC59OsYrtLS+U0um+syxLSqhtELhVL6+X9zGSL3Hpf+yF5bDeldz+dSpSU&#10;2jaW8CY179xpBO+XX9VpWhlPQWbWmNTLhce3Yc+OwVSZP4b0fdI80hyl8Nz0HuNqRFtYsBtmoU6N&#10;aFKTmtPiLf0hJrLVMX61ILsFRhTQHuj+3VwCnLpWahMhHy7UITcjb9Cnav/NBcYBvM4TQj5km5Lj&#10;uS0LycoKSn/uz9kvi47tzCzQdME0M05ptcoDZAPZDKRpEvNOse9eR91XiTQkKkXf7929iY3yl3cm&#10;6Zuj6hY8BNle0X7Oqb8DlOdDd7yOvSvYzLxq30nLWGZcKWwdjHgxA6YOmLtKrRGOpb/mXRoa+2Vy&#10;rLcZy/idm83ddCOPstkt5FTn8zpRhWSepIaVR4ru0RIEy4fz6jBC0QzIlFpN1YTTXzM+n6IR3nOD&#10;624d63vfYkY3RC69+GeW6V/M8PquHCukTmD1Tz18iARbPFjYnWshvLBeNj5NC5p3TCvLdTnWbcyT&#10;TVGdrA3TajCTv7c1J37InlKAnHWZLi3AORnvZzRxcSD/RRe/zSMmO2KaoVZl3c1Bp99dufR+N3V3&#10;ZHvcLu+ngtyHxY2XKiX+WOQ0bflSBkKmojnMFbp3Z2zuu43+juoV9fEslCc9PnTkyZ0GUIBJHS94&#10;Got68UWBi19FMYsi2qPnbUn4v4RExuBHlUpFYb7pl4zX+RgBm2Qov81NNzIzBQXnWrhlrDpRgvZ6&#10;zm62Xx9ApmOeygsHn2rtqZJzYYsQVkesB9C6d5NMaGQb9HpR8yffqcVU/dDGS1LExMl+vFe7Boip&#10;ME9FAdHi49bojes9NO7GUaZ+RcFqflrThSo3uPafEsgM3V/gNfHKTJ2tbWCH3y7HnoDrH798+Jbj&#10;6bFZ+l2X5erYuvqF96LZo0a5HHagbKiX3HgLDtbfMZbrhO3OOajX6mB/y+UT3u9PVKClGfPGabyl&#10;xyBzqgwC0dIxeJvYveuNAwSUyHHZXBt+zMLRwBPaigrBQyRcXlbtU8Go6y+fmRNOjzPOdgnho0bc&#10;eyjtTx3DOmkR5tHD57aNh2ef46i65khjyqiBjEuR81eUpD1CMwpfcK3fTz0SA1qOIzzO/vmdkkO6&#10;m5oUm5CSgDkZ/4e3b2JfH3OL4ap4HuGNT+VFDYaJ6I/eRXih6eWIhIp56Qa3EymFuvOHCjLJtY+p&#10;eHf8G9a/dqOecYzo2yozaftMqDyKKmJT2zXR22pCm0+5HVliXMIHJwnHe8aIZJuZy3hQtAJMk6N9&#10;8RQ+Oh1Y7lHre82YUeEmh8Mcp05A5tnupVOhWOZbWY47HtQXdpyIfCW/77IsoLnd9RR6eFyix0I6&#10;zHl1mckabuZW4r0WtOl5fqcUI+crTm0Xh3JyUzkQJqNoXc06cpWBkjLaPX4/HZCpTZrm4BhVXAPn&#10;V7puCkpUC6vyVywnTmpvyknFbv1eq7Mim5PvVbgUs+ps32FK10fKrTKB86OJwmxUGASHhf1UZnOm&#10;8Pusgy5sbcfgfO50HK1hgwwf4leytdYVTKR+ukqiaRdKip8I3jlQDxYOLe+Tqg798oU/7yeEj+9d&#10;vg2FCvQiZxJsa29NbyZvlD04mB5VJreJRjQ9TNuDqly2EIMcj5I2+3ex0o3Xg5/n3TS18rBRMGvd&#10;/OHJh0NJo37PPggEEpLOaEsqpVu7Uu31LwBN7xtUyxO6i181o/H9TncyGHoIsrpp1SeSq+By0zId&#10;qzHfafxsa1LrcQgy0L8dtVXaFqU8l2tcFWmQlDNmwLJaq33NtRfZ8abwzTV38K4MLa9dRtHjjf5q&#10;+mq2ij0qnzgb+olEb1qYJNbpuwoIjp7ceOeGr/IE+Wo6uNELfw9NKDf9yNu68m6IOMywR/U9IUgM&#10;5s61Z1Nh5yx9dB+yWF8VT5TAlYZJeyZ8Gx9AkD1xGyH22yTMbVqvkeanKF/DLK/naOFu0DvO8Pv5&#10;cxvzrPa3dB5WcWPe6mNa3RzU5yN82L0NJMKOYYgBc77afiAs7lXLZ4uz+ifEykABwScvaRLydvF6&#10;6ZSGr7h5abf2DVem0de614EwIq6tVXaFDnUUryPBZxSBjAt0WKGPrr7nyGltInnZG2IfutPrNq/v&#10;Geeg2VvNmq9fiECutuP1DhhswSFkeKAEy6/tfNseq+cOivXu63Mu26vSTZC25H1HqCVzvrbAtaRY&#10;+RsNjXNOsDwZ8HtOD5PSojVvfFy/OUsXkaD2jhlozIAKmLVu9H/cVGzkVhn/KUfByuwe2PHrKtG0&#10;FtqjQkeBAKKrrDrTVtfJb4GNce5RSfHx8HcX6e8iXxsfVDXaZOZpbQFETnqDqxBTHwdYsNT1WfaE&#10;iip7uK61qLb/Sdp22+E6oTqMs8y13yyiuZqaV8biHmhqrH0XvlV+mFtUaUueJe/yU4e0n2f/LwEC&#10;n/L6N1YPN8WMS5VgG3AzzW9+af70DKH9eFXuzJUnX46ILleVu+Lv9GOXfY6mnJvU3iHOs00ce8CN&#10;6lzUanEm8wPqUU8DbmkWYSLc66yGV5gfwH8ztS9tyRZKUJk5BVYBd+DcU3rH0HyeIbPgDCr1gFyp&#10;uen1N6GuXI61Jtf0TSBvv74qUN8FGbd7yDqtf/SmMZkK88Stml8bUNa7+6N7HG7PKzb/N4fWhQFP&#10;7Jvg6Tsgzu73mFys6hsZ+p1LuOd7x2/BYy+r9UncUPvvxh4O7+9TEiPiij0eD0MyWRHadebhr1Il&#10;U+Qs9p3BWqYdDEwuXPsFEo4mi/X17ysw/MfRmXedCkZR/LNQZEqlMk8hSYlCSmVIaDIUvv897/3/&#10;rrXXe+nxdM7ev41Bbf0wHMsvpZqZmFIVsQGyLaxm5Unt4ntDbzwZwV4Xb4+ntagpEA+tpAvhCfMc&#10;CnKqy0If6E9QaAXltY4/vYNHtKXXLCLDJxUdfI5Ipf2TD38yKRziJb1PFgfwk5LxYGOsbntCZXzu&#10;BKw+upwWlN9ed88A/hWydv2Yt++lPH6lvzY9WFQL93JJLHmG3u3vpbhZN9JaNau0l/Y8pR30SQfd&#10;raBsQQbfw/spWiLSyXFKskc7/GjSdMh/DCdqsRQ/6R+et+FzNEemzrRtiIfqh/2E3EFJP+v3xau/&#10;p+10ecHzmW3jpR+FVRcrFA1rBDeLpHcYcgDoH7X/Xgr5R06tNcczrHdk8x7TDMX9ySjY/WBbzSSU&#10;c5jntXvmdRUkrfbcwAAs3lrwcpoLpeva5aTa0roqWd64z3y02xHhstrH2RrlLbryVlqu2lIjclED&#10;ZBpnLvet6Evu9kpWbx6ptUN1I0Dl52YtDvYhruOjI/otLZH8oRwp3m5+C4PXfNRq25BUB0D1yI0u&#10;r/tWCXbvsY7RqzLWSpA3zatlxTkPLWbcWTVBZjhWzyEdhe4dyL3VzNmu9iy2IRH1oRy6SJ4Vz/l2&#10;TMzTjmrmm+NcbV3BrQm17mbkFGqUqjRzr2U4vz7usVsEV7NrfVIpysDsIXeeArNddFNUiyCT24ST&#10;9mVqypvXCh5FRBs2e8limWSKDVL+7Pq/Zjq9pOqprBW4bwQ920NhVP7kWI5a6b0BazeY9mQXX4b7&#10;19fujmPTfvD3Ox/l/HzB0P1Nrr4n/x7Psba/jAj20pmFaIAsbvP6obaYYbli8oOoug+FuRPgRk38&#10;Ag1uYTpzqQ6h7LVT6JkuQQ5PmJ3HtEgrG5Mz+Iw1cQ0/Yo8ep8o1e41ox8XGG/GXK8jskO0aK9G9&#10;tIcNTNHB69/cqhgUkoz++cG4hRStMGePAJV/ODv4tl4sn5xbHDBkIdbyuvOb7qO7l1VK+e+qAxUG&#10;IbnN6tai/1yth3318EgMi2z8fTbaLkWa8/52qU9TJLmbH7frVb2+9YAGEMUM+KMFM7mKn5zTBz2a&#10;vfn9KbxV0iKue/lb/UkBQDfTIxOoNLKHRa3i8djvN3XrVFg3jNj5WNJX5nWQmYzSedK8mGilGRTf&#10;TmHv9JTRlRs3iUr1sUCy5Wlt8wGOr1ZClS+gu8F2ALGJTl7NGbcHeIg970wNU0LdnGBVyHP8kIEB&#10;h8HtOeBq1J5psH0GXZBhmMhPr4nkUeoFTOfIq2ztJHF6fXWcDnAe25tkp1ayKrzoAJc2g32tIBpK&#10;et08XdAQdnLtHzQPZAubJ644VW31WSz4x7bf7xlZ8LTIhE2Mb9s2yKDFX7iG5C1qAH6XZFb7ubp0&#10;jJiSdIKM3XHhsEYW14eu8+aKspbPX0PK96ZBFUiZvgz2qn4a01MrkTLH+dzo6gI6uqzQdzeoDqGU&#10;k+5P4xvR/punDQvD/OkoCStjOjnXPavvUpM66Qdn4cL8Ym5LhKFOEMope7kS7eVohUz7J5eQJQef&#10;3h9rMHRDy4ItKQgMYa/D5txpVI71hThq67UOHkWazKbI5E+m+cqYGYK+zma1cdPXV1f5xqbLlNpp&#10;THWUleeHb9g/s2tV2ZCF/G/ZrIhLHkrR5W8ozToaksP1FkZSftzvFJZHL54xreQ4rhFv6fDNLaY6&#10;oDQIkAFzE4fw6y2yy+cCJ9o9lkKlmvTPpMEIZnXZnfNi6fKA1Uew909DckpenW81/3yYu2bU286b&#10;i+YpYzjE8bu2JlhG1/p5lJtOFjAT8ypWm9tlW4u/jQdSrC6cczxsNWtIF2Ym14jt1qB5iUoh7Nwv&#10;dk+kH1eLQ1s+2I302lPZjtd24Kk/tzdc4nGdbzjyIUclxfnna6Ij2yf/fff0whGiudtRhJQsqIQH&#10;GZd2bKf5FsbzwYd8/ErzHGe8LTdn76RqsjGWKwxQ6nJdy2XVBFsPRXcZwiHTQ3658aJTqVlCXPli&#10;027SDqG9LL+8uI3Cw+mXdvWhcR+jz/LohfydabwRQ4lm0+zlJ7RTdjOz/A47p4RW3cPyZtuf7JaE&#10;xB6Om9N2wheSff90Y6953jCrsw9xNKqjXw05RCar5FtXLa56erBigny3heV7Tg5YNjJ3Ly9A5raN&#10;xoXZEG+naomgIvMC0FlUKXK2vq0tgRLpz8PRuA8FO3KicT31c6tkbHZYPCRe0RljUfk9uMWPzS7W&#10;2sXcIX71B2279qIwhbMuZhw+Qmw2QUEm5bIT4sHgF/0JPSC31sk+3lwYiBJ2tAjlU708gW9D7QYm&#10;ktHbYcKmAMuU7dM5TbSbHEAlQlWTQisv8hbwuQoqVzsdczls8G0QM2oUeFqNQu4bkDG01N0Leh7O&#10;hi0Z39SQOZ1HzNGoEL1oOyrLrUWHIKycsq921dcmKuIn6kBiRuq06Z1Kd32Y2DzsKTMMNtfgYqrx&#10;6nUGpAtCQkdFY3+QKbaG/m2jyEq+gyfjYOp1nX2wdo8+3c8WxLXISfP3y9CqmXcv0r3TBbxCLNJ5&#10;5vKJBYX3efX7W+zde6eVaaAzlzcSknZWt/h8GTXX39xnkklrrQvx1Inz8W+xsv5ljV62+g3oKbt1&#10;Fne3+Spi53JjgFh1RWUS+fWksJM6em/2XmQ8mZ66mDXrXb9Z8lDZPLzzDiGyh7LkNkMp+WYLbrw0&#10;h7keN6z9/eOlrsTrvx1BNk+1oVnNHYFBV7487XUeeizZgS+VJ3+nbu18N9WmIaTwKEzDccfvr7Nk&#10;ZUSpeymFUV91R5ql9XuZPWBKBGbVxm+cYvlPv1yeWjdFU+UCjY5ikLlVjIxBiyU+He+hOgD6aLwH&#10;bRTPKllvNlYNprepDJeRcUBjnmGHuzTNkG6NN/ds8TfDLHILBamtu+02UGOwPGWvn3u9uhLKRIga&#10;r1y1cw0DwPuCjNpSlKm14EQYChEmS55nGpooQIOuJsZ6kx8eyCrRnRaHvdwDsGEQylWjPf39FSva&#10;7acDv1hvMbj/9Vsogs6HQtHOXW5sgx9MJ7Obelm9/IVefYJMZgVhlGnVE3OIF89PRsTQ4uFXFsR1&#10;xZcCdcPq1ysXfy17uqwxUpXLDdlrwV9F3XVGvngjGG3BHaorv4z4zQZK4+RMhB/YbMhyW+lITGHK&#10;wdIIZHhWwk4OtDoQi2f5uyXJXTiLf2bAXF3rsyvfKTnKP44u1f351HU7hd67NrgJdo1n4hfKtj2k&#10;hMUVLRCSvWZazWALVFmfLMxfd3gXfS+aWXJePXxA5vBYZGUta0FydOFtxX14mK69Q6O0grLGFcWO&#10;M9X1zMt13mV0cof88VlEjpVjUZ2/N+zyWfY2ynl2hI7v9YXaN9/Pzy+6Q1h2HqXyWh0MYyE93zsM&#10;yMTiqNvha+lm/dDMh34C6AwPDGOF727ZyWx4laBoqAyYO8xImnZrs+/BCuYWneLMa7MjNM389Srb&#10;aWEhNpExzrp9alV/Ljfp2TGcsYU09xxlPy8gMwCXbxnwQ/eKPCN1CqoT6rdbIU3D1ur0QOdPf0KO&#10;8rPgUgZH6AVOJonss1O9N9HdfEEYM6THdpRIA/5pX4GxyGgjok7+Y6sU2CcuZ2CWlg79v9eoKxfa&#10;5tgik4mzEru/bMNZfufy5uSL6Etnia0bmocsFTFLybr4pXZVfG2IuHKF19XLZuDDyS3UJ8fn67ru&#10;lFW0OF/Pf79XPdvO47ud7JBbvYZKf18By4RsmIeRiYy8ceXHvItjNEmKr3xffNfWC3XRhZ4ACgEi&#10;J1AZSyogOftzPjL3kKeXZj+CspBsZv7NiUx09qKRqHD8124E5RoxgJvjlHpfG68vyCRhHff20zM7&#10;Y7AX112t278l9hosKe6Zzvn22yAx7ZK7mqYO9Pjuq5IMGUxtv/xWoBLeIA2LQpMxmSyfGbNIsbVG&#10;pPL14xGXaJzZbqRDC304Vg5kCq8x7yfiqrmFhmk+e+fYobttk7Z00pRZ7HSwcr0gMdo25VAruPpN&#10;/2Rx3DsX+Q0Zbw9X1tmt1xoX8Y35vNqI0NDa4HL3zOzPANMs+ZRylgIbZFRG8H6WbT9Ggn/YXzFV&#10;HGQl4U6CLa3QbMC34yUKgzPEykb0+wXjQRcZmOxHbuGNMjWpBJDG4Ou7hfY+MFAt7jOV3WkSsPb0&#10;mYcFs3Q+GYfL4O9n7ZiotQg+B9rhe/tuLtv3C0xrPkUbXGUk35W1M2sYh5F5spXzNr5WqaQRhUKN&#10;pI/5MBQPPZsdn5jF1Xytxks/3E4ES6kLj3fKVyhxXJ2IUwfcMCCD32p6v3zpb4Zo0ZJ4+tziSp0r&#10;O/1yUu9nHeal7NNhI507cJVQ1rn1IDONy7QiVmAXlmXQvZStnp72exoFQlj/3e708dfXlcSkH39W&#10;AA6gufu/95uSPPT5M9C92sVO6Seb32DvvX7e/Na/nj5LtRMYtfkSF0bixiHO3W8W+5bwCkS28GSz&#10;rVOkmzOhbYpqaMj8lpVrL4fh+xGJO/AhcRsAd/hrXymBjA200Mc5Iw3qfl5/3t+wKgEK4Ll38IpB&#10;ZUrrkCMJ9o20CrXnOCf4lXPDYY/TZN38nKyohefC8eWlnHq1UR3f/3Thg1s9dwKzPcraed8Af76B&#10;MQ8yjdayflD5Ys3PUkdzuWcXXd2GAixLvTNfurQyg1TQHYAqOa2jRypWYYIULThKhnI6fZ2bP5Ia&#10;yh603+iITxnLobZkW4NFd/6oJSM7yhN+wSM9kAFcDiTFfkG7cKNn2HmpRGPXio/ohG0z2c66BGma&#10;gMJm4z0YppsAJS6/7K2UfnnIYEHyrp/gQpZZv9/lvdXsA7v5yeBvoD6PtCii5xdorDV6/y2KIvo+&#10;Iu9pCLGFnx2UEObW+5C//aBKkv0UFeYBrb1/ZxxtCZCpeOWY1B2U1clWyuQJCnlOly+Nng9CdVkW&#10;eqK1cjkSETwh97582pDAiJAHuSr/HZ21+6XaiIxkhG273HMPV9eDbyFbXCpnUab599z2iVg+TMoH&#10;aaki7YyiXGfP4PUhh3vJRM3LSS/rT8Lge60Jg0l0W9e3Xvj6DOXytXg9P9yIrP1NOa7R5wVezYc6&#10;CE+nxeiaqVU1835q3XPVpxFQ08nTqXr1vrXZ7ZhLdjibk+7ulXuRkyrnOVnz3VwutVZJa5eyq9mr&#10;WMg7v88S5sh9vD3/icppHWBMA2TeWmZKE8alrxuNZ5u9OVCFlSzc3wWt6JlinzJly/+W+vphC5Sm&#10;mFjeHlCUxmZOtvFEVoJtts+6cZ4xQflxFJHH4AVJk9vPGo2y7YuoxwBCaYt/Ryf+gZN+4zCRcd/f&#10;iKBcqJ0prW57ci2YH43D4NKTDjOCQ6dTtpahvbEmixC6PVb7dHFmjg1vlfhlDb7JanhwOz8UE90+&#10;rDumsVxySbxsbJMJMQGZ+Uis8WipuRyPT+sa/SnUxfuMBEIG4R/4u/Tejnms4Y4qFNb+xUtai3uD&#10;IdG13BC6K7yMGWeyv926jPdmM46bTW8v16Fdfo4ZAmSqf098Oi6M/m42ufJ3vPAdKF/CRuFpQGFl&#10;NOPOwk7VkQbtTqZ1bw6QxzAJ1WCjVMRmtsjCGXH2Zt05sOm0e/aa09KSOUKKt646JeTISWjKXq7z&#10;shWHqtRX9wr/N4d24sNiSJriHcXYBlt2lJTrOqzJ+O3Nq/bI0FmljK/Yr8jNhAs70IZSlvY9affO&#10;ioCrOHeF+jHTvqm3PBuEp0BqPd+rWWF4w4a9cVm+G3kUETsFkLm5SQd4rGJhsfvE54xw0O+NseVn&#10;p3UhM1jBb9a2epx9M4Ajri5WJ1krDf0444+XCxzQh+50A76iL2uIlszIZo+XmZGDrsv16yHab4oB&#10;2KJ54FiBTK9aOmLjXzf7Qn8KhUVaR8BJ5Isz9w2uoplVblOC/JLgzVc12o1vn9vYvYJvPjNzF/Qd&#10;Q23xMC/Oasn1i/GPa+lnZURa3iqXgA+w4HRePCu5+O8/7ablz4q+XnyKaHDeH6CX79shT439oJRl&#10;DipTUM50Z9A1tfbh4jrsd4UvXpqvxJXnXc40ePx32ljzG5E5AV7GRQu7G9Rf8OBqv4wexe403HDm&#10;K0ODDFzGRZS8zwLSIpR6G43zyGbWbsUWo4zFkvKdb8mrwDHzoow83lK9vf30nwcA8pEZxNDcqGqT&#10;bYLOtnK9DelLxSXNbsY9w4M25l4PJszF+rq2Fv/+mrQ57dJcY1WROjjbgqbIaqkKLylnUybHDcou&#10;MVf8s35WyW8PXbqj+g3KrDnyboXPThbA5vEre0uXd1PcCcFkrcyb5kL2u71KtoPvDxcinFShPANk&#10;ugC/plpTF2znq9bksFHSh3ap9IQCdDUFAoNZ7qp56w/AAROVE1jBpGP95uB3sQ7vlalq9IGk1tz/&#10;CnHdUBEagprnpOCMlPPCHOBJOVdL3kjjzzU0XcVQoe2SYHTyytl3VMtqn1q4j8uvIjzEY/6051xJ&#10;HBnNfPG+THoMqLTX3mN+QR6v56UyKhePxTa0B2dq8Yl4zNte5VTaH/29fiw/XrtlJFXYv6MTRfNa&#10;pjKojnzjNFJLtQvsZpvQAF+vA/h0pqB1XAyO1PwGKYa9emmkQEkjO2+IhB4Y4jUaGtahpizD11kg&#10;qXut/9KS8LFZu22f8PzZm9Qi+vT+u6eZgyc5gv7MYXEK1C62AH7I/fIhz/UN2XNXvTtST/KQigo1&#10;u9+R9w1sNJHux/VRO2y1PNsq3dqwvcSXXHIRCnqD2Nw32WjDL69S5XxUm4XgKhesLchwNQqtKpV3&#10;XaS71Pt25MPq9amL305jz4UXS93s3OuMv7F+aQGtW55RfF+Z2exaoCvFCdkes5v52oo0KWhggVSA&#10;4m8RvzZXxIROz0gB8Wrybv+sg4ziffrUk1Ve+C7cEZF6Z+mlC2XMtQvTsOMMjEGLn8aocgaQor8I&#10;N8vRd97vSRbREcvOtsTUFo/epM0km8/1OPYH3QHR5zjfPEKYhdnIeBdiPebfrLP6KMbK/Hrmrp1M&#10;jhqbpZrMCCc7IInqsKZ4srVS8NvUhi8H+1wYQi47OorodcMW3mvkVKd7970gZo9bHj6cXITp0LGe&#10;j6bCFlmC403oNKBAnvo70zSYtKPDZ7dfPjKL4uQ82/sAHjGj6XpfKTw44vpMJPz9aCldzEI7NexI&#10;DJv6c+ma0TrDZCv5vpCZvI/QgvpelfqtF1rvmatXzIwRKTK1Z3Uc17AayJQa80snztygePBxzsby&#10;s3OOn3Pp6wEEC6KJVPEpZdv4MpThsY0l4ceHpxtVp9KDODp0cbBijFH3nXQTnCVq1wa81KRR/U0q&#10;CrnM3y9AgewUin/TwTQvmTT1yetB9/5b2JfUwegsee7aQtPkjlXzUA3svO0D3tn+CRTHIT0Lks3f&#10;M+uOo8nPxKgb1zm6aBz5r/5VCz+zoLvMXKgr3r84fXY2GD+Hf9koO68+hHcOoG95RH8X/fYHqc5P&#10;g3JiOWmx9GjCA5PWpTApb9m6TQdPDk/f6/qC9mtgTG0CeHSzCMor5DsecnBj0/cKNaCjSufQfvVv&#10;Z/dkCQX57+icLDHidT2deDMsZGQtGW8fWIbJ3PL7Chmdd/kPPptvGh+8U8IRAAHyUG+lIV4RE2pG&#10;pQzs2qdihf7o6vRGmJIbbK/LzmbZOt7IzKWjpxHznpesPy/HpnD9ECXZhbjmtZIIk6HQJ8FDUpze&#10;Hl0hnt2g4yuXnKOF9ijwp9y0u6sdsttbe04jPuQwoQJmUzioO2uyldeTwfbNdNTDcHL/QAS84BZO&#10;gxte+f+2dj7dZed5oYa1mrHdWeJh9BQWCcdCcxCtwZDKKa8tSix9xA0B7Lz+cfzsjNFj09m2buBb&#10;mJinAgF/bwlQXzJzXfE2XEZ7K/F7l/Nd5g3LEadEVeGvqWDRZLj4QCuLoH0ah0o2ufpIbuJOHrfN&#10;KBt9ubS0IUY3wZ9UZI0h7FIl/rb4A32yse11lf9io6kifu69jeAdTX5kVbx2mSmalT7GtfxXNrN6&#10;zv++0IfP6XRbGfvqAGodYcM8FAmquBq9zhcnPducRGf9mU6OW1rnHfXz1ddiBUMS/bfUc5C9jwFx&#10;rHzYtQcJydoG+nD4/tRTj3Tq5MAKtMKxZLQd9xiQ6boB82w5bY+q8/YaU/P4XetcB5phObKjI+UM&#10;6TWEj5PNXC54YrJMqdfIp4DJvJ9wp5W57Xu3DlTrQRV06cdsB+ETGXiTT5p7uoOKidSnrXI8MEFG&#10;mn3QdPPsnd7Przp0L+3NrNH+nnhqhmzjQKbfP79dUjNf+VWClFeOzBCVxcIu5AbFGFAVsmlDF7R7&#10;U950dHjSWPGXoXXYBu/MlbGsXY7dtJvOEpDZrDZqoy4stUX3JQgbNN47yWL09QsKtFfuZxcuWeXn&#10;Pblbe+VhLpRmxyK4mNFVyixtCNr5YJu6PMJnRTqednhGYJEVdW2zz86hnCuyebWwrvK9v8VKmr/K&#10;Xdr0BgO6WqOBKMY41a77jeRd/drKBivMnJfu4eDT2wkAp0mtVaSqZWoM5TqnG27rVx9CAxbtOgvP&#10;K03yhq7gB2LRKeBYq11ucq8lpGzLIIM7dPbKqHq3ANefkA6o3iOHPj/ASTq6RW9qb5DukPSdykTQ&#10;nlAm0BlIjXGaf1bMtWk0XB3nneA0+CyoTHovNxU8rkBRqrsYUe91gIwvs3ZSar5ApvAw1l9+7E89&#10;JLedZ/O/+XG00MtzXU2O7RdPGGmMZRbbb+vSLm1d2K+IqkaLTqPEG0xxxc7kTNLBOKww++b22SqW&#10;Mp3spF5Efhk02PUv4zx158cgc8psPW71yyV8SUfvx8qvv6pC5ZZESujM7jr65gtpfSCzg4+0ko3X&#10;m95z2LqL9s39DdKuOXTWXruzXcVJsX9OShp1im+5wVm/ywdRHynirSp/e3+LlTr74cBpiP7OHJxK&#10;dJPe6vESgPLn+TEd33rXNtQ4fkqV7eu2ROZkpxFZG7bPxTvi+PlJVgm9k632RZXeWa5dsu1oIl5Q&#10;4e7mitUgt57cGnQR5tYg0wl4sdP6xn3zVLGMEeovt5i+2F8bxMuq0HkAMnCSTMzW9+u3M0AP0Amf&#10;a0lZmEI+Ln3eOj5TTRsGubkiAYnhmc99lqXNYpb9eINXfR9cpv2xYy5B5nobQL8SvFwqs2ArDfV5&#10;rmPOtlztte9XDxWluF+fYpTS3fpMCMbzQ0pvdt0rVuuMttN5jz1VAO9tZtfQb/OMhDbDCmGa/6bu&#10;VepvCB6OQ/Ijv/7uadTqPv70au/BvljwbD5/Y43wUYfY9BPC6zgbLCstuagjYUlbCOPoxAWk+AtL&#10;bntY8EeL+rI57Cg9NnxP1iMnJ+c/5Tl1H7ExirKlCyD8rK09k/7+mm4Gg04+1CPXC2gEqZNr3iuC&#10;eck4mbfRrYzNP2ni2v4V6x5DMVnCZeqsyqrQa4lQCXb8ikPoKZ8VjPJCoZEEM8tqNJ3YsGX48gPj&#10;4qpyfdGeDEEGZg82bcnkhiXq1vtjWYnWH55/xaqx+QZkNPuUiqjTzc2qBFqeT99z3Jl/QrAjgsf/&#10;7t6i+rCfddjemfdD7HTZMFdDbB+mQmANy+RcqFhB6P3OIFMZ9c261TahmGauls2MkkDMLRfv4UYc&#10;qxa0sQelTZy2X+e393nfxtEhqK/FgjYmnQm1ANR47Y29uW+9OhzXnckzeMa6Y3+u3ebxh9PH6ah4&#10;vF36ILP4XW8LO1DUbhjwhD/tLlYqYNbp8uJ4UI8zLEv2bI/ut95TET28+779auLVZr7RuzcP52h2&#10;rLDfx23eXjU14yQ0kLtHJcLZZWv3+c4Wt6u5C4tBkDmwfX5EfstHMvMLvIm01E0isa1pac7Bp1Ir&#10;TzYPqlqqHTru3gkMrJA89oAGsLadJc7Tu/mpDKDoQqV0fMH7/AxIVa05Yw+ky9ZjFi7MJa7Ce/r3&#10;Q/B24klTXDa1wQedEQkNe4ZjKbukXwnnC21p+XryYynorFb1Txs9IOMNbKnufIpzJ/ipXgT3WzdP&#10;El0UVvSz4pTRw8xnfdEnyuPZ7kynXYuBmcP/8cPl2rCYwp4Bg0d+1cGvJT1YdKYyQuJs7n2//yPp&#10;vLoUZJcs/F3Mmv+BoICAGAmKKCpGQFGCATFgAgNguD8/fNacqT5z372qaRHqrdr72eiVom+1Oo28&#10;F7tgV82WW2TlOiHVzCxKMP/cc8Byasv5McKuOyIdmua0Jl+W5APPme/VMqgKxOkEVzMRkFtA8l36&#10;NbaF061p7ZtWXDGmM4Vx15Rsfpy9Xhiuh2Xh+vKz8Uv7tYnT+9l0IC0P+XH7d++Se5zvsAer2tmg&#10;NQrk1iNis0EwRmx0gIlCLv47sDvR8qFPOBAnckAcmncXwW+FyOb8nYnCbXui7i37MtbYVbetF1dS&#10;2ZrlpNXgDkxnbJTeXpPrEJGBTZUNhmY7rGwv5i4/AJifP0M3sSkVwBj07f8NUzC1+arzfrIY+pec&#10;2q9DxsPQ8D67aAd7r6HSdO+VodXMFZ53v6S5wnVbgHA1DlI+9Gs0Tz0cxZTRbTugQpDM8tWYdrno&#10;ng/Z1oefOlvBCLzVZwdlXOibsLA0FYV8IVdWpgj/nFYFab06+UmeevePisfF9Pumg3q7NtUsGMuz&#10;pbJcRp8TIkMEQmmbvM6byvfgjjplRe7S56pwA83hRT1vp+qiVLhgfypVt/DBhV41c3327gYYQcJE&#10;7RMVrj+CgMvPeMJMsnEXgKqp6raqTQ7ZOq+72QPq5rYzkia/TxE4W+FbDF6Ram73byUMLWbFiIU3&#10;iMoDarzLNTa5v3Zw/mr+ZACtolU/cJ+nohsiCTZRXyMKMuuomX3rxTK+Hb+nsCQk2t3bI47Ad1VT&#10;7qNX7dA784rJs1d8PzvkKJhXxAUlk+lhRmKWRsivs/k4mVXrr7NhPaZLnU5Wvzlh5Ma6bf5aAYLF&#10;LldtafHGSvuQRCSWtbU1qRVbWi9/mMF7/Lck+izOU0M0ukcFaUfAqNgA1NC6yjv9J1KdBtSCD/Du&#10;C3RjzdYZygBR4jbEIXMs3KQ+e22sX6LH51SR9q+SZHhRqHkqlirkuqsj8YaUx6TzZSApp9wSIu0y&#10;Da9Kr/EYZTYVhzFLlTKtIZnjnduJc05aGuRZHZZqf4dCU0HavfPkt9TwvtiTpVx3xfK7S1LuEECR&#10;GmGr6MsDvS3X8HYHSzJ8sbO4qd5Bp7LPOVujF9115rDR0IaaG9VC0DrbRYE0sVFx2ups8TS5O/Tr&#10;7wk9+dZv9+H8VwxlRLxUjpdpD09istoZzIti+3xB4olJqXI35WN7QM5ga8DjWVzTZI/H14s3Giut&#10;KLPc9+0hlmnwjciO62g6lh/lhWUI1H31td2/Hlo7ZdLN6iDdVy7+xU0b+R4M/9uexnQjPeKqmE1Y&#10;FPvck8ywclR2RdMd0bH3a0CKiv6svD79cvGN7LGb0pg8Qp5HpeYgsLju9VgItbXrlmZf5baAMtzw&#10;Os4fd4dbfeVwHo5k2ZYlNTu/lWXUtWuLneviK+e6Tfmo1kfLgYrUss+K3FlbqeA2WiYTbcaZfdX4&#10;mZiIzUChbBXtc/s1LKBN78xhblJtx28o86rVZuMXCtve125/FbDDbwq/1Tv0kxzZ35Sv4D9L00To&#10;1eDOuxRr4MFtFkTGSZfhNIiL4gsb+GK9u8hWuOv/M0+JuzlZFuRvpj5gFh2/OPS/UEZpQ5+dL4qb&#10;Qnpvrm7bI5ML6WIP/dnpaJ3nVpPZbubrfGWZWASJO7OJMQZAk5zdmhUeC19MDB4RXt7R7NM+Dqvf&#10;Blv5SGV+lmXKjCn3Z9NerP3dAres3OuuGubRevU75QBflr+n/bx3WL8qw4wh26P+cNh2YmeSnbbl&#10;sxrvkEarQMrlfEJ0+h3vMcMTLc5u+V9cNDlbG10bdRhOZyFKuRJ+/CWTZo2/YUq323kmmYsqSMrh&#10;Rh0sLnPZZ+75gd3FMz8Oa7wovRv3kfHqMrrl0Ld0F4J4LjbGDtjcBhqb2+WMR05Gen2F3WXPVLJI&#10;y4MtdEg9MdPTpFGB4WdLKEPvHTbsDPo+kSWDAbzDglWK6mnOPxCmXzt46B1IAoNy0Jw+nXt3mpa/&#10;A4/6NCN0mG9cslSclCSyB4pWYUtKtcdBRqfvrkzcrp+bj14sXjeI0e/vatxcsOtt2yTa3H4zUf3X&#10;iPK4NgBtXu+Cb4jLkSYwNzhhNh/O1HhULd9rNXYACRp5cKWsD9tvPOg09w1ymruUrij2jUKCsMl1&#10;7xjNiP43h933rABlwDeb35O7PYmtoxNt1dxKMqs9Z6LcBlp0EvOPpHsuuM4gcwDirZXet2/jHUNm&#10;GbwdKd2ZNeLrRsstZSTwrwn1JsLpChd77c45W8oOcZs5J2ohgDJlQlqU+NH25Z324Wt5Eb2cs/xW&#10;soQ1Xb7PV5jxtnNv+hpcKwMCSbMVZc79+Ojtoi1unvYQ36lA8AMT8nb/k2Ejllqc8j+gz55bRfT3&#10;g3yGAXMPoUxzClM0o7XgNjOCvTCRkR7M9uE5GD9JsQTy1YFhIetORtorxMhv9Y7zL6+5nfyjWnBv&#10;EwDpUVOIZ02jWZFQxjC4jkGDy2bLue9vuI7Kmw+37nUmUKYhS5/9fZ0bA77jRRsypD+RiG+56SFf&#10;FeBDad1HsUc4iYeuPGfRMJc97Rg3sDEfL/rcFJI4tetojOS9U9Y6FIusIgDvytN/oVTPV4Qc63RF&#10;FIMyLZyM/IY6H3XOU4TGl8uydpu0KXa4L75M4K/zuhBsEG7boO6xg6VjBmIGnfaFsm21hopuk6kT&#10;HSYlv9XXwMx8gZHg3tnvXqmDamwxlztiBb0kUIaI4kf7eBNbKfNMp04Jfxf7Y0BTvsu1zyllzdZX&#10;opZhc1w9CvKgVCnwE3kRVlPGHAbF7eB0Wqxr3kLfDPuQ39M9dibFBGjUsYoIxjz35NoMiGJ9KLPf&#10;BWCj34m2Uj+PPxtCel7N5qrBPlZb/IWV9U500esbRd1HoBBVz8q0fG80697MOjUvlXm7vZ1e7dCa&#10;zMFKSbOHOR59JNJdbxux2plhdLIbSRYCZXL1pt3VRt+Zp8onlknb6KUuIaeZphVdsN688dSYfaY/&#10;GR1a6meI4ccteWu0b9xyZI/qhkAOS+6xqZrP2l5wkfaixJSPeQDzI5Ov2mGFOKhTlb/RED9ge+RY&#10;oKiK9ZEhJvRYvvRDW9o51QJe05wyOm0VptXZXZj0mqehsPXXWC2zIpBJbjmdXiDAgvDJ8Ij3fsN+&#10;b3Rtpe3jp09ok5WdjD/hlp1OY9yCMkK0aM74zE8Sclpzw59O7d8gFuZVfmKoL5OeyjrBDRavzXDJ&#10;7D6F47rho/2Xwy0brhViOZGu8sWhXGpDrtGTmdehSYNkyzxgWVavEzDISrLao0t/V9NkTzIJE8Lt&#10;srG7F3GF0kfBkxCC8XH5bHtfLlRKV3KGqyr+SarjwmSITPzC8TkUmoG+1NWyHo0cJK2MFpK1eywZ&#10;g6dRer8zihV1Gqu9fGv4n6xvv1Nt1p83fu3ijZvnT5MRm51Fi5KyE9FqOwKNNwH7iE1yalam4Bb7&#10;TMpWbbc/uCau7d3uBaIWQb9wynrI8OSqHp+VGaPjU95A/RTOerwcJNbwb6QKOW0klcW/hQYwaT5Z&#10;sdFPxx6vx01bDQGaE/08qdfEN02JjlLRv+SZ6Rhr5Fdqxb8g7+H8A9aN/OsR93Y0rb3z0aa05xVh&#10;RFrlOvIkg7Cymv/HRxCSQ4h08LZ0W1ldT5eDKBJ8hXEes1ExLwX5tpD2mclrkb0dmtnr1k52mwyJ&#10;Loa91qhs8u9tebXq57boyBA/ew7pMBEBMtng/AEqILMntmhVLnB/+jTDoNtN+4fVTw164cg3diF6&#10;nDtzsCixCtRM0SKAzq8bXnevDRntFJeuhfh4ph+AMGGKQnECyCxPgKyhfOchFPd+6CL4mb+btW1B&#10;Jt3VZ0Zhq78eOov58cZcbpddbn+Q83Tvs8CKw42NK9U80XWJjljLKuNiOtkczzcnP04obtaYDHnG&#10;9/JbgVusyZs+CUot75RmKhPhPr032GofOgq5g+3mo3ILONtQJnKc9JC2RAjv3VjjgsJGk2UGWjtx&#10;AtQ77eo96bMnCaUh1f8ucuq307bA1N9tG7wAwusMg+VnZXOaqG35jgofY911mXfQe4EgeKjJn3NX&#10;Z/bsGMqMiIq0Y7+Zs1vDyd2BLpnlNItOMb8cRjXwJbDOsYCW3O1occzm79xoqxd8v2DnV/WnRtei&#10;8eD8nIzOkZWtfq8991jeVzILMqOjCJuCqWc3BW/P32uNV59lv1WfbOyy/nbrOskO/UW964K3gNgO&#10;+kyrQbaIuVDKM5Ux40J6FmdbRW+kvKtFq4BddW0tdjCusG88q6eNdZisQ2BjAtIzeRr5xtPz/Uev&#10;B2X0HXNUYC3UINtaq30fc9Fpv1O7EmyV3IO1uzt366zdMr/2Dewj2/23IrvXJXFp4zd8U18zk8I5&#10;5EE1s+ivfgULINoFUPVOCgxbK5+KQzLTzTSDPzmPNSsIwIQFe4yaaA2c6IAB5GRwYJ3H5i3uRChV&#10;fXIQetlB9WB/ENKHuNxit9qZix/YjmICbiPJI9c1tuvVaLD/MO4Su9ThpNSrsxsc/ARl3cX+Phu2&#10;2E9cznt+8P37qeAe/cwUimoaWFKlyk58gtLiqYu2AU7XOZdyziNY2VX3rhbuO9Rq2mQ5fLVV7zNa&#10;uz/rLton2N+Go2m+hrG11Xm50LHHbPknVG5YPUcS6jsdPxqVFXP/FhWHuavZqV2ZsCIhdQ1rYF67&#10;rC1FvgDGBzJdVGopVrnmxBtPeljZ1gJf0EzQKwxQroS6OLMOlFJTG+w7VsHsnMLZCMrwE8UeMGVr&#10;3Qkf2641aYDwwC4lNHb79W0in51nhcz0fdmS1QrWT+Xfxd2AwHHTrvrxlZWXT3FNHaP6zreNbND7&#10;VZpW5NfOVz0p8R/0/QWWoVm+QJlL/vNWVjuRyu8GvREFgWfiMDe/Fc98KYdcSqDC5FsRTDqDNL0J&#10;DWO6e/FH+onrzGxzne3ewYi5Zt7yIApss70ScruqBCfBQ+/RcXF9w1ZLjdbuzyFpPRl3m2HngnN5&#10;1fTaw7C0UxayTz09H8Cus1mZaxrj3OSryjfSfdcif4P659xWhg9U7QfeEK3SDKhUENOeYKe0c3RC&#10;iEKJWsfDrJqsMst7W76KUOYwPl4LB51wPrbGwXmMYt5cF8uKNJLYKFmpkmlx+MLIOruUK/t7o7ju&#10;1NKnEq9ql6uMTHMVOafPPExEm5/3sR0MA5vZdxegwmnsDVkk73DU2N6gDBY63mD7wlTvUWc6YCG2&#10;Jpd2v1TcWL/dqc68v14i5rc3Z3fx9VWzJcqHybINQVQg84eBzOHVGDzg7JUrtX/5y0JdYQhL9Ijq&#10;prcXu3RqhiDTo/86G7LlokqtPBZKgq61cQbuQKU9yjk+x1FmPgN5Or82yGIfbo8FoYJwLoRMbCOV&#10;2us7e9c/sycY5uNeHzPowUgrbtKMVOchnnA2NNrhd+x96Qy9+dMLrBAXwNiFXOsG/tTBvVJsLINi&#10;YB/KC4cTHpGUlmpImHbIJcyP9c7bq6a1qXKsb/fk/QNpLFgwuSwyTP2167SI3mcNjMa17xDoY184&#10;1bVyFfa7yN/Xsz5XpwAYCqeQ3KvACoZ2LfbGQZOlHrb9vf07c/vY/ACL/CntTzLfas91I9sl9EW7&#10;qhOPJjKS6dMhK9XqAuyYDqBk4Z8E0sZQRh3SDtWoj5/tv7Png2/y6DiwfXv7Qp0IhawoA+8PG35v&#10;1HWoPhzDKjPIFYsXJ+FCSkVV4tu9GKSBWaqhcQOls7Lv9Po3/FLmDxvkiYsj/uQl3a1wwJdbFx2O&#10;v42kv6sBdsJe5/R9zpDnIDPex2u/FY3a4cGEtNOSX/lO3N0yBxSirUpS1M6VTg1b22XdW3oCo8UC&#10;rKBvQKcDdVaUNtl6VJkNljuZUo9St1rmR8TbGZ7+yvj9CQehZV5MhatDNFzYXk2gOtgrTHTsM7vX&#10;HrcHyfkYey5DtEPvHLt8dWWxouwRu1W3KO+KsRY/dEVboI7CklkYT3i7M1BIhSnTHYgxip/+TtJb&#10;9/Ptr1E3f3O+u8EA3XvWA8KOS5fJwf8RzONjdKk6v22fA+gIsXbev4LaPaEjrOHUQx1icKsuptdD&#10;T/Lmpe6RAzQuIw5nC2/HnzrLJd/DIHcUyqxJdp7Ky0TJhOPZ/MaNpy0Ba87Smm6kYCTqMInbh3Th&#10;5LoR8omRySv6fY9dDeJmd8zEPzBLEiKMOxVhNGKY2/qarLKN/uUyCwp909L8ZeaDnP9WEWZ3PRCW&#10;l0Zhva+bn4HRXHzD+QfiErUZ7G73KCNOpuVdpTeGZytlZOUJKoIJrnQsGo9L/aT6eu2siwmyFNTP&#10;KfNm5HlzaXbFER7ckMW4FqTvY/i3yKdGlFTthY/TwT50b2bTSmGT7cxBfCCK1WJm0ukUokB/Y8Xk&#10;kL/E5V0BKfZgOnUXGojXCkinA/PjSWNKRH2hU7grl10LcB55WM5cOQWyY59vIxtDmZxa8l8hmcsP&#10;7dbdR2IOfkkSK81J63XPZ0oMhlucmQ8Hes9Rx+ufxbJUHxt/u01Ex1szOi4lhAMJJZ93UI7N5/0O&#10;CfGziW9OeWnUeIK+Idmqf606ezIc77UtbzFGnK4nvLZtXMEh9tmYrPMWzbdblDa4PcQxelJkZ5UB&#10;pZ1eK7DKcubl5H+dhiUWPveJKlu9DZKRx1onpzrr0yJVKV7oHZ+P//rXP//k/jv7z//++3/+jQtY&#10;DUpm+DU4s6/qts2QPRRuHivY6G7VKiUWPFepcriTjkm2t6H97hAyPIsEhQ3XoBNF6Gu8B4Dgij7N&#10;scToOZU1rg8cx8drZ7dtrBCCeC16bzPzFP5e2BTopo3ab254lg9c9h1dLk3qgLK6NLYJVuoU9r8j&#10;RxbpjEatQzNTuaPRfjIJIzInPQ8SQeXeQ+3ui5ZdfzEHQFJw2HsOSiRbNYj7QWLakbqvNKAM/IQX&#10;EvfspqdeFwnfnVndzPNRz3dZNxt9dQ8Qip2z2n/WRT8h65XwYW55o98dZleddAJ6lTblIw+I/ss+&#10;8YBJupPpRqoEC8U8jA1Vt57kYTpGoIzjFeEjuZvrIgnw+9lTqr4Hl1vmMdfeTZDH+enjcK3xXPTU&#10;aqDJvJ3Xp+UHOUL43ue1vyzRLRHMIPhpXTp9ASG2vPWxZjV91cgqOR3pTFYueQ/mAWWmSGM9RwS6&#10;BQjZM7a5F19IHjx3igZrH0/d0ySIrXmL0JhRpe4NnjNdnPuK1FWLLNl0kYx1hT9wMCJnpJatTX0p&#10;oac5kaVsPbUr9JebHwtv04MyhUVtYZe8QV0sCOR7ibr1I0qA+dP1s/1o4V+CKdwEw2zGp4zUvxiN&#10;J/yN1wGjLqgNGgXocdo/+MTn0IZJC/4bSiaXet8q3+/hqlNag2D3dqX/Gt1o0KYZbc22dLpWKT0H&#10;2hkkyq1uvCO8zE66PgOHOFcLN0OXUFzG5fasXTpg2/d2yJ73sqB/oqiJFTsl0BDwVAKurzXxZp0B&#10;TKuBOgMOAuIYuX+PUdRGf+um0/oszXF/AuK4S+hB3Oi1vSMltg4tefV4Kgz6DuRzGtNVIS3cEoau&#10;1Mb3u6vserfvhjDEXp2ql4cHKcdJv03NnNRY5qxll+PMIR16hKhAmYOreegbXvHy1LwsilNZUs3K&#10;frPCjvbBipD4V2hyT+u4HjY/cdY4KrOnPuLpAzdpnWlqH8SW8NoePMp7Rd/Xc2yMkU9kV0XllY71&#10;7c/qZ75Y8++fVl9CmMcmb+ROSr9ZUpsD1G5kXygrh7Ncx7kW4IBTLPWZmY3GiLq+LCjvdDCwoPOF&#10;OMTWmpqHXZlMgLTO9Fqm3woZsfvY3ZdL4B9GkB1ytb8j4+9pPYymWiMtaPtKZ+nsOLnRWyLEUmgQ&#10;m/V6Ys9IVuhxoDXdpdy4nQiLwXQGWrKm3zJ+7xky5z7eezuQYL5gvlRrAjDAN2SPZCp5Vo2DRb/S&#10;8jbLZw7KFKN+kRyboV5Sqs7yBVS77H0PME6pOVMFdMeAvSn/ivPEPLsKOd2/zazamVU101G51Tis&#10;ddfA8/xgpxLKJq2pRANNjyXoPR4yDTv02nn0C8c/KHOryhPxdJ4qX63W2LEtMKv9ZrFjlrQLgVf9&#10;vr3vpzoFLsMX/eatXvyoLLGWVz3U6eUPx3N2r9Rzb8UJ/aH7BLvv/SmjO0htv7QeuQX36R6eSPD3&#10;UiB+ifQeV7DHnjiUDAWVqzxysX+T4lP/dVrZULu7lRsQ67S5PykalcavubgUcLnzaErTXP4d8n3L&#10;LLneuIkjw0O9vR1e1+1vFjzdh/KsOAotIDdkoIziFgQvbQ9T0643z0auyGdf/PaVdW0WUAPN5veo&#10;H7Z+brTYJib+/EnShhprlCjXmSDhuq/W9XSsnm2Rj6oBeX7qVXKz644Lx+n9je+KzBSCOGd/i2OH&#10;4N+QnZq0x/b93Vf8+FW8Gzev1urkjMu7/pzWuHMuyt7gSft59LzfN3UKfDFrrKIWam0m0jSfjIlA&#10;+ug0HBcqx7HDyb8RumlAuNJ1vtheXcuvQhltVMZvjIZd2RtrdxBOPMsLp2rn7bRTTbrwVbttTuvf&#10;xYu0a1guRoUNMik016/t/BssDu/3J3dkF54JYap+VU3yF4Lb4Tf7KJn57JnegpQ/Pal/XU7wfv9G&#10;+L5dRsyKUdBL24CUlvZstuQ2ERV084OFwqP0sSur1890EEWNPKIsu+Z6k6lZWpmp4CLSUf3eubxJ&#10;G6B49q9WnkOsA625U4klxzm+rxtQ5rzVbpscoJ6uVrzc1F5uvFgoNeHe0fWBEuNLo5WFQLTTol27&#10;9o38klxRUu2e2XN3VKNq6bfRp+l6LRhrJD+kMj55X9THm4HH8mlFe4FyySntg78OtDFYQyTNUo0u&#10;VeMsu7t+JeAw6VyGz/M053EJyfGVEbDBm/tSEyTRBT6AaMHZhSzW3UMIWLWnQfmiZ6N6VNDjMaGy&#10;ikscF/OJcK685wyJFIvmHMpsisbZDihhdazuIE9qvnGJmN6dTgyq5HL9XR2r0vmCVdpQMns9Gffh&#10;/gUHtFXFtZdJ5nRl3+hhLioyWJ/vg0EVmzW7c/JYr5mno03v1cXt0ZiSf+NV7QxbTNJY8V1RQM8d&#10;b35r1NFMlUvWP0XJIL3K3rkszsOM4JBDYEPPK7UB/XlOXjzEQZPDPPVsCydgOsRPdLSYVKiCdu5+&#10;jOvk94X9TuuTaCDU+TtSdSPpWDfLn65cz696melNOYix8PMStbkyOFLvHtc0o0eU6fVLNyJR0PAA&#10;lF0DSOuB3HyWzPDKnZ4aIMS7THafxMlw2j+OqFuCiLXvAZJE95z2971pfrelXoIv20UlmmXJfLP0&#10;ndYE+9kCjmpWKrbNxx7/rdORVwTNV7SsOd7CpDxQRVCLbP9KbYnxiPlWbM0Rfu5nsu4jEF16WC6p&#10;9iHz1MHEmSrZv0H+KVPd9avAuKY2PPKVZti2i8j4KPkqV0Ru2kkD9BmjbJCBa1K2w5eZOHZJDH8d&#10;QCcBhQWvNu8DEs1lkPltwy3S3ipCl8gi1o7V1wp80udY2mb+egG1KvQeoKsuCV6DHPUcHD2WkyQV&#10;69m6fdFybz0NVCrDK5PT6pFZwcPjqj0IUu+xXGGO0vSOsjPRUJIqrvUtjBBlX8fPa9+artafGeRX&#10;tovVRv0LZeJxGJVmQdWfKcpTsMG3Q2f862L81XkwQovaYLJGNjLOd2bduwmZ4mjhMmsC2WM0OG2Y&#10;6aAghUgVpm9ZBIYz/jPZc4CTk9u9pzxjBVWqaeR7OIQylXgaQAMgyhTstpNS9vp8tpCoA2jUxcp9&#10;X3jBaHFJkh9lDJhbSfivRq+C1napWGLKqC0TjnBAwu3b1WsHITexeLiJzb2nd89GmGuaBfsiM3cG&#10;ypSW9Lr6+gRdxc6LczffBdzYoohCDAayPb+sTLAPg/2tu4L75JV3AgddZCb55/myGi+kp5+KHSFa&#10;5YEKTIZDe4+XKk/EtRpA0BgV01SE2G2yMf17ClC9tv9eKsl1QKjUQBgPa+T15CrhDcY1ww1p10bC&#10;w1+4RvN1A5aFTbeG3aG9/CPZUFxkv4cgCgPhPzAn8Bvx/j77zfZ98wYDZF0qD/30aKjfyd/b8wyc&#10;sVaF6JdvrW7m21Dmv1X0Arp4svo/js5EXTUAisLPElI0yJAiFUoTikZTJaWJ5nr/u899gn3Pd8Ue&#10;1lr/fVBX8YMPQoqmzJVCosjRZchQdxdUOas6pUg+yyDCt0HDwKuVAzkdKlbEV7t4HJ1eAKKWc8fB&#10;r7Qbav8xYmhbGRT4/snr1R+4Bquo56MgUeR+e4AXxa6+29aIZr5N0huq8nnCBN7br56VjsXNb4ew&#10;/cqhriBf+cne65eCVaBU9lQCHA70okWJ+3I9U00k8W8iWMMlyds+259JvO0iRtKe9LvL7cVw1O2H&#10;3TiJt+Eh1tc1gYOyj5YfoX19HCKKCANqXho4080wcL1yDowDF04mhr969Xs8YoxE8zCqiap+X5XW&#10;f+ayA7PdqjGTfOjVeVzePUtZ6tSTbucHd1odyvta7lVbRWf0A2jZyeyATkHN7Q3J77LYC0ihd8ye&#10;WNXoSiZgS0Y3rROruTZp1rqNWuXIvnKpNTg8qn8DYkMhojqIrYxjH0hAbs2kYgSMHvzmMGtkBbqu&#10;31ovu+Wzx+W8rJ/xfSUX7PZZSFKaP/i+uf/ekm1fJA8ezDl76bjaTdn6KTmJCvLuA5B1hXTj5t/g&#10;Ubx+IXOwf6fA29cM2eZKKOQ3saJLEcN4+xqx0KZ9FzdXvk/ptJebFNoI2VHxBA/K48E0L637v0E0&#10;zjRSRPHvx8DkT0pahjiIumguvAhf7bj4BGXkW+GN5G+bPTDmUHPemrwT3a+B0xaAzrd3pZhQH+97&#10;U5fuTWucexfEVGa+0dzrjpLCdeWnFrPRXZytNIbAN+oFdxNdF9K3V73pzg+f7x+YtPlrbgs9/Cpf&#10;elvGsZ5rCMXVrcd78SIPFvj3lNTpPZS7UNhm9kti6EpTIDCirUTDveEGW9M0BAqCkHfCQX5gttRY&#10;c2qxzHGWs68utf4amckvsqFG2N9nLcqv6vz07JUARJuxXhBYjqkIt4BlalAsua+yjbpFjJ8Kj3PU&#10;sFkHGd5aP6R8mrxzKvn4DJa1LZw8nVMTfR5UonAa5eZ2IQdi0GG3F74L6KZ3H76gzBaab+pZvDxy&#10;5d4syNom/LMlR9aWfebZIHmhGcgP4OY4mVNceavj+aX87gwPwhL/vRThag6GsCod8M1hu/46XC8Z&#10;uKMXWDEikXFxGXfTpNVhy0Uog6fpR1Mk8mwMAL8udzLw/fX0Zzy5s6A6saaT2C8i3rWwXUpPawEQ&#10;blNPF8o1DLzECGdFCbunlr7AFiuhdidmX6En9Zprc71ufl4eDq3MBi38vTpLO7AFZqvexqEBgFB8&#10;3E1DeZnfQfZS7i3z2iJRZ2hDhrsRforuWNG+o3Hdri2D+ptD3PpmfWFWWeK4FZNBZrl3i2aRnN2f&#10;TW3Xbk7SqlNyB2mpDWVgmBTb8Q087FzPLszF1SUlw/OvU/NdyXgx8sWXwkG1fCoin0qzkbkWfhKc&#10;O3pPwXVHgwEMUoS0U3LH41To+oNHfG2XSmEdjlt4nNPiZDdfmrO/BmpuecakHVYc+QgiFJ7/cb8D&#10;69waQr6o35ypWL6LfN1pipuvqTrKVtbD6OuPcGS3ZQ6+OKh97DZpr5cdawreDHKQGawO/HA7+Tx+&#10;Gz5f2t1khftbfcdPCK3o7o6fPt+cchADwG525byXKkUgkh+6ZerPztTbaZnHwIqjHm53883i5p3t&#10;RcCga7+knBh9AiOrLYmnfVXZYu6yk7ESbwRumr56/huvdudQJvsBFkQZre9eSvfldWXp1+uLTyte&#10;vk3nMofPzmHJrQRzNb22rUFz3y6qfG+tZhxhxXwdIfALPvMGqgcFiO2K8mgx8d5d6n6JKR/3HDU6&#10;2w0jz0GZaMTK++6UJvp4viHja6W2OTuRewou9EXKgPLtO8nfKtlvV7YRZV98Zw1NoEfhgnK2lHSc&#10;3QjD6aVw01jSVHleC7Mx89WdVyfXYJ9zmXMW0+Lm7+v5PDawzexhfvjnCKVQRzFScS8ehAkp3/1x&#10;KEfPov7ayH5hUSSyLfznZZ3Tuv1u1X9WUTiSe4cu/rIj60XMekDvebHmV7+Xu4UZv2Z/ziizVD//&#10;f57Na+wR6QLPLynb2F8X8zE8IUpv5c4zx1a6BUnDXL7eaIgW+vHqjiavzZGvVDISvUzuvpBzJ3Da&#10;Ha46MlUcVtyurjSd3tgF6y2IgXLASytPlkEP/hp/s2d69Y9f07JIZ5d9hF2/rRPt51iquZ1ZGZIb&#10;li3hpV8bsLYL4LKm5vP8hJkpK2WaCd0HQxa1UNpllVbvK3GHGiZNKqFXer+tliKeDVhry8oWyrD+&#10;4adHLotbz8OgUK/CBJyTlIly99UVW0QP/kdc1JEGnbnfR/bgROe2/kped8d6YX4Iz5/VvogbXx/Q&#10;5w2f/lHmddJgZ0BZFqaT46j4zheJ2vZvCdlP99JPENFqpX4qXlYPj+T6LypTCgqnjnTVj446HwRN&#10;wVrlFn9JZzyS3dxjpGk7Jj0mtrlZUrUu8wkqXrP3c+Um+ypqq8Dd3VAQfuIsSrLdOi6hTC0nbEpq&#10;KluVRnbgf096BXz+3dUdfr7MjeanD/my7JcvGmIufUpFOy62H8ivRUGQh+dCjd+TWwq9P0787Ka8&#10;fqmgrvHSUwKlmIeAH1w54G9wXEOZ8b0lNdTspAxyJzzQPJA/JpjGlT4Ak0iV/nM8ywoFw+q0LaZK&#10;4FY5yCCrMz3Lbvj5K789NyzTHkQFtJbrdoxH4xLqZk5B2avTVHcdHbIKj5tuDsos7rdxDhCuEI3a&#10;0+Hs6BgjT3IrJTTtgupJFhGPJq7mNsEADNV8jCHr05CeVwZVuWmb1LF3hLB4OHT5fMpGlJuPtrQb&#10;T6Xmo8NwyGjmYeGe+9uw3wpYcnSO2X5SoFuFJqZ2GvfTRjl8Tmw89OpIjfhUd+prpHqQZNv0JQLv&#10;fXe/YY+M0vkonIRUaYrsskh3c9dbjvgBt+9GNigrRuhxsygn0pUe9qHMUw8gy2hTnttGQuFeT1dB&#10;vLk64faosth76M57lYpgeXAg75AoZ1AxQuB3NtfcYaU+NCGu7VoKRSyaSGDTzerLOVfZAjMUAKKZ&#10;rpo2mvl4Prj9vWzKtbcCIzZbycIr5gKRnZVZX90dt08LTIaZZwUeSSMuBq9xUBmJ4B8YF624U+Go&#10;sTLMt/y01VWaejgOiUDWMx+Uz6PupaobUrn/S/rX7PDO159/Lxvi+Imq/ngmHvF7pVJCykyIjwBe&#10;ep92tW28v6KNvr0R702/8s3C50RPTy2j7fSWgRWJXZw8sIX8WkwXAR6WEfzzsi4YtyYbF9QQgLcT&#10;zc/DdXyDMp1DXKVJTUDgQJhD/VMNB2fGELO2qzEWu8No/oSI3YZQBoMPX5/d5/K3HIYXLUmM26qp&#10;Rb0iV6wRef2D/OyUauIR4Ibzqrs7iONocZDfqlxVWCgT1I97lk/HQYnqmtATK2CQmseHhciVzM95&#10;bUDCeDcgtZ3+LqzuYiL38WVbLAkNRbXFafqi8bLK1Cr7y9lrjtxoJ+YATJsWm1411tjJE8Ub/WAF&#10;ZZTRFhn7cFkfllcGJTEjfkAOVihtPeqfPLV0DX5rmN3v6WaMt6WeKrQ3S2mQUnnmHT/7mxIt5PIP&#10;W+mY1bxoO8LvGV7id4fdrnpT8XmW8QPWzP71afYc038aFdwLaSfbYjDuMi3UsqcyHZc3nPGk62TE&#10;te5LWeoiPU4k7PBayq70fbh77t6gNynMrEOJt5evIbE7KrUC71dnd0+brZHG8QmsKk8k6yGUSYa5&#10;8/nSzz5MRoBY5HLhk7+f/WOyjH/3zBHiFOjj2YwYiVdvFfOYIbDRqd6/gTf591m/ThBThFS0A+yQ&#10;fywbRuNHjdDpI5pGIyGQZidiAbDz2d+HQK2qA3v1NQpDfHenTpMxyj5zd4AcGwpWaTlvnC71in3h&#10;m+wSUq1g5Bsc3705ioMI7Xam20uhBpG5orvLX++v7rcz3byJ9bc2Kj/DdjqpYfShXP77EEhs7sHe&#10;Tf1RrlyjcHOCfHqUTA+LaPSz5pu5yxD5rhSkmF8ACoAu58PxxIFQufXu1+mcxchcqy2uX6gwqyfm&#10;YQ7xM7z2IL4goSY0t6Ndte+1IgvKWKNTpN68g+I2gFky0n/diQp2+WHOc7NR1GuVL2ixRfuQmjOi&#10;3nNBP+yXyetmLb7hrbXdDYX7qC+OCsxoU0KJ3GzBNF5rZ29P4Wzm8LHU1Xka+WugjIv70yrvZ+NM&#10;tkGgQvEB9oaQGYc5WcfesF+r1nokM6KNXtqd9PHytbSFGNNvPdcv1EJkBsKCsPEnfIxY2K61p4ex&#10;XHiEt5nFM9NSRxPbGbTD/6AMdIjSr/L2b496vL0njTScnDr3faV02HXrZnhPtF/yGz7HLBkrxe4O&#10;kPbV4dcA8N+Yj1iOfgyezR0nDtiW3ruMZaWU1Xu2FAEkKOmcabaO0s13C8psk5yMgrqZlZ2jRxYO&#10;De5Nzh6f/WcPuOmhsOtOa9NdjSkr1i7Ydl9XPPJrbvhavzJHQZIGF3Na31GHKbEKmFF6ry7qr7zS&#10;X5fdiKA8pPRrqRPyb4xK/cCJ4qk7qQzxZ/PEkYPsedR9LQ7ELQmm4ZE0vnIzit8CoInbr3silent&#10;NLNWkktvVIxyTPkW3EEToUML1e3In+xqZEXgnKm3zotiKZO47YZdhjLOVtOUet6rzlz8SybI77xc&#10;08efx5SvGUeGzfWgQ6lOxE4z7vAmZTH+OVi1B2U7vq+bg1PKHObMuNHgghaRvLThG7UQdJBO3fN8&#10;dOCoC9uil/EXysDKj80MJvITPaNTungvRJ7T8nHLYa9J4yP3p2iNiku0bibdm0GevtueMQemrtDw&#10;K+dbABguel8ibfJ5cs+BuLGiRf7TLRbkCnK+nNBnp9Aazv8URJG0QtcHah2O7hUOv04PWd+X44NH&#10;Tqoa+sjWwzOjmiLih1qbdtvNrvkz0Fe9sUx5CP6D3+7GEO57ztlcax8w3lij0flNZ8OwXGytDfn0&#10;xnkI1YMyI3NrOmSW2002r1I0PGd/xrpT72Cr0WvbM9v6cMLO1cM3epTf028Ui4ugvElpxf9mJaOY&#10;cfU7QQZHWMMtZusYEvKLRkttEVWsm7vTIROmY4mlu1BGRxOsVmhX2qANfa9KfPOyZHvN81In2Jxc&#10;ESDt5dsh/W6vLZj4jBDSQcw3meLTGWcm08Tfz4x6hui2KVkQhVbNv1o3Lf0tWbybcY+yXnEHmWL6&#10;16eBrR/ZxMtGwmogrTrz0ShsKhiId4R+1ZWqr9Hq+6LQvqOYJ4eo9Dp7C2L9wODSerqHMFGnI8HN&#10;L7E9jBg1I/iOx0/hUzvNXElutuv1wo3nROzv6+kcnm/wC1Vx6WIcmqfqD2yvLT7tROee88VMCuxj&#10;/jPmM/VASWn3uj56jlFrcMRcyn9umR8c6GEd6JP29SrHqdKgzBbDXf0OHpQiI6IayblHUlDmtm+W&#10;yhlshNHehKGYif0BXBYv0VPJLoSUX7FLjXGlg47hlHcgOEwkvl0CMGWOOhhmtSi90Yf6+s1kH36m&#10;ut3O9v3BSRcFOpKL9QXyTa0O7JL4vzItiVyvE/XO2/d6xzhlWBVlVwace+bFbhsIOG+jSg78+Vhq&#10;PX6VqSp8KowPm+iAtm/l4udUbiNem3ij+/GbVk55KxuOazKvxp6CjK6LKYzTDxTKLIJFnm7UnOlv&#10;BL955RIYPFZMht3nNB7nb1vry9mLxepXVzfds1X4XbVVsT1Gsvk4rLx80HaMxN6FOM2XwvAYBeGT&#10;Wg7MLswbCxG5OSBYXiFB4Qplot+zX3vs0GoOFS8KcRzXt58iJqIzVxzfxq1hnUlm8rvWwTUgzi2h&#10;dZi+aBnsTc6CSSET9nG05/Ofs4L/eWwRC2VhJX58GbC+zPHB5a9vhCKuTSjjD683qy7mq1Osk+M+&#10;l7I7n8K2a5hpLuhlbXLwtqBGpLeW/kOFOkLPip9sMUOwG6BQPPWz9g1bG7f1fbdKm2ZJfcU6tyJz&#10;YF1YN7ZXtijfp9W0UIcyg56e+xbCZQWUfdjiaIOcuF7dNQOmmIh0LXPxqW62udln4qQy4uxNiX8K&#10;UTH48QsagsmNcp6eTjdLRTv37r0N9GnxKDmvbeShYAMQTh7jfSM5/pWBvcszm3zOupKk0oIB3DD0&#10;weFnxCNNUVs6TXud89af9+dGNmGZEFizGG2dO5h7vFQu0/wjPpyTSc28D7oqh0kS5aaa8riKyHj2&#10;UHKXwwPnJ+e/Pq07Olfbq2tHUhcSGs1WhXUP6R8ahDQy2EoNc9tLu9nZJMblDn3ieavVtkFSL4pG&#10;qtrEml1dixpVjx3sV37di7ZC71oQWbQoYHA0Kb8y35vH7dEFlMlf8IMZDPoypRNc0T9vDMSVaMN+&#10;DqZR2yhU6hDG9nrEHQoW4wvU7byG572e5g7Nl6h3+oqBqaNo4OlUTq3YuALfQHWKnaF7B4Aw2PyP&#10;1u9cwKDMAbi88aA2qZT1drNWfXiIOUtYpzka6uCA9sPpg7yydvTw9E7eo7K3T6eHZVdpeMxwmAlU&#10;BBgRuW6AQ0cjp8vlXg53uVEWxVc9oLyxO1pfRVkOyizEg+1mw5VH7Y7Mr/keXGK6YbRPWIHiiWIB&#10;/JETxR70uFLbRMBUnj4JQVRK+nUf9wcLQUt5EFFhDYFykprCGKNm6Wm9KP2LrC89qX8KTsbb+uts&#10;lqyF10mt1sH6pZvEJ12XWuNNlt3ckkbimPWbpFRPfvf4eDqDTOeVlNNwnjMg3wvNHbkuhr4pbH6Y&#10;d9vlNl6OnsRBYU/zL3JQbHoaCrCKFTvBB8rkwnOsVfKL4mwBHj4RtyvodjKU9sxI22OZQidv3xNX&#10;Frg6hlo6pWZG21MH2m1La8xZ7PjKjABAWxyOphVyu56MvD2kvflWBqDYGjq+M+/yJJ78tYPHNv3r&#10;GxD39IQMgv5utQVVjT/7iK18PXl3jcBgG7KiXmNwpK/43tMP2IXwWASlejBhx9261ij5xBCXHqXt&#10;7Tb8zf1VpXY2gWqh9XLmbDmoRhP27w2NlhgpnAGSopXJakQuT8DKYrvZPD4j51haYWoOWUs/Wsb6&#10;0VSPrVh/9aO6ycERtmrGhQszLww9M0/pFzKC7AvY8Xux9821cPmMeLnA7lNNY/N3KSytzdoouBOf&#10;KYUoC471s/P9hR8C20DT6yhl0hLn9QuLWsznTu/tuAM0yvUkDlp0dkYjrdV7J3ToWy5lPs6vspRe&#10;xuqiaT+pkzWu2GiRduwgkf9uBMAF+hSdyDmEsrZj3yPm+njcjpynUuFh/b5G22Gp0aRY5vnYIeEt&#10;21UECTi5ZMWlIAKUw3dpqZAHypFXvDr2rtpFF/lDu3NdtIQvV803xt4Puf7dCDgwg9bm8491qtyx&#10;cLEQJhhr1KU4rnv84LbvnnNGbZIX5tfiKSAToIWPsfLQhNv+jaI7c08rCRqvtcsb/uI1g+3nxX7s&#10;Wtamps27Yhwpekp8/6eSt18ILGK+5v2HJKAizm7yrSW51E6ip5YawLb8XH0KkYKVo/UjbKq0THts&#10;Dgtdh8rSI7OmUPP2UBoX0IV4jiHW09MPb7Y3Hw2CLrFfkNf3ERC5f1v1RsXXzyrq79uV46I+OjWC&#10;+v70PEQWOpJXEVXq5vocLbAH5z5nVFm89YMrJD8IyiS3/trKb8wBiAuWuhoKLJbuW9CQfVl9b4iH&#10;nuwCxP6gnadLQpkUWVxUdL839aGhUsrY2hce+pm556s+ElQai7n1IJv5b3k51vFsbThHNrcShxbB&#10;o5UApWnZbsgv9bMhhep9/W4O7oLz3HZbUTlDLPNwywvMHMf/Hb2ah/5yc4WMO01khOrlkC72cskI&#10;68/Ltb9dv88vCxmvae3OVi7k0BVC+b5VKJ8stbfJ6pU9CtXcybq8ysFqrlSWmDgtXK/CelK49NBu&#10;Vr1cmYrYmkGZ/S0cFoEOCR14wj2QvTWE9KCpC1d1nwi3vU8modZPo5WQ4M/ccJaidzflNtzupceM&#10;fX5J4d76BdsSgfWqyDt/6nLxdMRnBcKd5XKLe4Y/xxe3DWViwxshjgjGeqaVEMfc7+HUWZahGeq2&#10;vxJDrRhdmEem9t13vbNGmHEp4GwT2U7mrHZ5+xQ8JBWG3t3fS7p1N+Ap2k4uQO9lV59LQWAy8TUu&#10;HPJQ5nZgD7WlVn5CzNOPRNaRTkMMZDrODE6n8mabR3P5fVOpm6Q2lJtUbmxFLjFQNy980tmmuhqf&#10;chN088AHmyqHnTrrnNzbkebmz5w6309YRrb3r78emtUS/tH+Pm+ubqRUYC2uzGA8lrq1RJhXXNQ4&#10;vKlx+/NeIxxRKzOA6u4+XkT2uJsWgRmlmmCYagtZENhI4iiqL9sTS+9nfyvJyVutrwjccAcWk1BG&#10;maG1gtBdIq0p2zt1atE0acoXd4rHgl8vtGHL8j2eq4smHVsC0R4i5JXnXu8t2/66RIltpNnruD/1&#10;afy2PBtRs+WdmW19j1df06a72r9rvTVZzUAZZnmwuBu6baiPVNnh1qztovX8UsVg0bPU0JMxg/Hx&#10;+RvoMkQREvVcm79mwxEBIKpwnu28N+t5r6sl9PPQeKdETgyUZSc/e8RWoc9PgitqI7SVhTIlyj5Y&#10;KSW090ZMDjEzywz0d2pv6me4jRfkLPXYFtel4cnjho1R53w9juVnCsk9lC2aJPg7TlnQMrNPpctw&#10;igt2SXz4WWHeZLpAmdHbNrAilh6gjPG4Wrny6LGysKzW+Km19+KY7S6u7PuEktOxWPkFucdglu3w&#10;r99ob+wIeRfFJAt5p2PHuVcD4349HZ/H+a45vSzb8qz8GRPX0sqAhGrkRebOIN34a6BqPeM3X8iQ&#10;yVrjlqrH3s/abRgn3CVLbqS6sr3S3r3BaE8uX4tyg7ihV7Bfm1eSepQ7xxAb4zPFRfje/ZkO4u+e&#10;/cTfbwEMbVqhNef7Enfsd25/DdRCtkkTgCGZNHcOpb5A5p0bJXfkO1s6PRrp1708xQv8rfC4ORiX&#10;1ompPY40tKDQ3zwS7mDlgkFYqh/vBW+1WIv1bMVsAT+Dx8bqOTfyDXLoKFBGf8IJZ5rH6/U1YM+/&#10;9vC3IQs6Qzns/pep7z7tUVi6E5mR0qjEVVihPWhqCH5ICGqbexTVJnnTBq4ANLmLr8aT2pfVr4/c&#10;si8GYhPc9h/Na9T/PmuKOnNh/XP/MefqluUMzAL49Iwn9lWv8tTt477dSFYXKoGImtbbmHRWq9d4&#10;1+0jYLbzRGMwqNqudTwOhhPmgvI+flt/VEAiMQXj09dikjvA8utvbZc+TvsHHJFm1+mjj9j96B7j&#10;HDu5SfIJKM6yCHtAVsXXey8vrPQJTFhrfhq2TdAqN8aYX+Jag2XX6Ft3l+Dh2Fyw45fnOQcb0GaK&#10;n8Pbsu4P/rbqCzMEZYB+MDaZMeSGNVv722AxXDON+lHkm+r7vK/ZS+re0uizvs2cJukgnaS2fvkw&#10;RF1RGvVn5nEqH2aH0AqoYAfHn8GJA33UQPni20VhcD3iax/KmMImWpTtaTzjK1RCT1OKfE06XzNd&#10;z3B8V3P7mgRDVDoPNi/qiTqFucpdn7qE5IUSIBbXPw60LdMpjVmaDewB/13o24vZ3uJP8fo5WhBz&#10;0vx1oMz2WG8Zmd2pPoJROY3RBRyxqt4HNIotL2+Hj2/S2xbNZxQNR81glDST8SlpobtOPDOWCLYs&#10;xdKf/cfc0eV37rglf5fBifXZjgoXGDtzY3qa+/qbb5BAk77MNBUQH8x/Zm6UbzQb50ktaq754fwq&#10;5BPIB9iFM3MfzjNwSm4PbfY0mJcH4pvtTgaxqRHJ4buYv/NGMaeJd+wNkJ95fGYE/pGFKJRV4v+1&#10;6vwAMXugM5aikzTwys2MLHQzwjaepCty2T1A32VYWXLnLPGRHFM3a8tYyXSilZ4vK9qU90E5k17u&#10;y3EG9ryRuU9x5AMRgstJv/FUvM7wNmxD/DmU6fvc+6pIm6O7Rb5PIXFNlH1M59OPPqwgn/MYzQXv&#10;Z2STc0MRK01x/XhNQmC9VqrLkRe/b/gliSXA+mFK5V63wcqUsbbddmGdmaN0HpuU0U9H+XtD6+VG&#10;ZzboZAQR58WDyJ7XZ8xR/nF0JgrHgkEUvhakUookpESLQrZCJCJkjSju/5/vvwFj611mznnO1Eiv&#10;3R+yLWzKL3H9ovOINXQbAyAvkyjoS66gSDN4SMs4R87hvP9UNl9oHomN8nf6CEDyXYjL0KGXAppb&#10;mOXNn2poIOYPC17aRrsaOVxzhhEJhE4/auXOffUbkI8V/47w6Xz2/uj0c79c/Ma7hmg/0C4GKCp6&#10;imbE+v2k2XBbMpj0AXHzam32Y47+rgpi+2DJmB3772TDXgzNgpSqMtyP90G5f9Hw7fnyrrooQg+s&#10;QiV9oovm3j/+mUnrHCjAHWdMGiF0EZswLvMAF6N/+iNir/LDdfmAXqM8v6hvulvZDOzdq4xFMfWn&#10;6yyCc1lA0Ta6CLpZv6G8LuispSka21ovd5wm3sZ7uvnzUhfokRNT6ONiwCjfAv1mVxyhnOutN1nC&#10;8mrj8KvY43VnUlBmuxEQOqdE6TcybnmDpf8mhbvXHuFHg91GGGeXg6+PzM/koDJTVsX4Scwtji2w&#10;9tHgpMrKtqgMkR/IpRi7ZIdmY892mW+nc10thPpzCWzCcy2/22DD0jzZ0zPdNhN8IMnwc/wdoJYj&#10;QC882i3A16skEDIXRWw67q9Wg8XdqD4hVfYeWux7dx9AusBmPKuq1+trpSylbL1vlzKr9eGJvdAJ&#10;ogQUH9y2TUZSGQ0jiRC0wNO1tqp7Rvi32BSEo9oy07fnvOcQMLZYifsD7duzzXZAvUf8r1wBYFwO&#10;9GsEMOv7i7T/oGGck1gLrrvjCjRBL9Tw0ptcZ0goxCuicO2vMq+GDhn27ZwTD8nTYh1CmXBk5ed5&#10;tjAx5/kZJNRDuoqtVWmvjwKjyCJk1R9jOUfP3JTbfiPn3k6/UB2NVEdbbQV6QWlUshq8WtTLv3Zx&#10;NqtLYFOgl4LQPcj6odDKbzf8gYQy6/3gXGDW2qUZhLZq1/row5raz8Zp3J/fvoVRJgHBNR8Vk/mb&#10;OwEKQpOCE9hUn6XCpGOu28knGldjfjd9pr/DkWNYDAXT5p0tADE2yA3Ycn9W6EKZC1vkxk+iFsJZ&#10;xysWQZFTW1a2+/Md37t2TNrA/hU9Vf6wwG2F77t+O4PLr/psIo8xV+xftY24ukzXVEEkLIhFWXc7&#10;an90XAzSwDnNyuWWVeju/nbP6YZg8p3s7xfOn5uRSA6mp6lwA+4HeIw+6yN1Q6lXBly8Qb9cBwX1&#10;69rYHjPg8v1uxai6st63RfxrUPOSsbXpVU/jpkp5Vwu2oJkazmhp6uXhA0KZDRfQXY8F0FfFZhSp&#10;o3TOB281Cl/L4qEjzsReG3biaQHf+bJG1gSIthnref15F8jfAgnv+ssuatXXYmuAmswpzHw3o6tt&#10;ymDoF9MDoeFkUu3/LTan4a4FvSDukvXScn62ztuoujHRgVEQQEckVolp99CF2MDrqM8vF2d9WXvQ&#10;VS9qbKj791IQZxvXOxDYUzjkV7NdD7yhws5YPQNlgW7qJAHjTu0///6aBdX24lwYm1dcoFTm1Be+&#10;QvaU9/lWLUTkJszRuE9Jz6qfXJIrLgqr1easv5I6kY6GBAROle7PNTmxHmH8uBbfYtcOvxepl3nP&#10;jth984kWQDBew6d5YrucVz0acJAU5y8u3KaT8tZTTlleWiRuSXoTur0bLp4dZT0w86rS6uhA6epK&#10;SrsICObQL4NyOJkH5XhGhuRnKG+tnJ0EXqnBbB5juTdcZ6svKONwRAT026mcCWBbk8bb2TLaCCtq&#10;YTOUgAVCJC/7WAfwGsqbxLmWiPgioTr4ANHxhnt3MPnyCT92qeSQAeQw0RarPeJPEV8cbsVVs3Zb&#10;Nk+zv6P6rgpJK7dyb93KtacWcrjpez2yhe0KeuIW6VcmXwaChdM12z7/9s2ClIMMi0KFrmtDwGSi&#10;EBu+uy64JVqx78HjAuz8p7OdouV7bqzbAnpvysk7vUMZbxHmzPtmhu9NdnU4ASuhUr2YPY9EMz2S&#10;zh45U1atpMGxFz442hVNLsdl0UTH9anubnuNU+9zohnHPt+RyNVGQ6vr3dWlwoJhNij1k6P0nP4S&#10;KNO6BaqPrOWZqKkR36hevxUcciL2vVKy44NpqCdW185uso3oYCfrx2O1GIPiov2uaky5uHshmIYe&#10;S3QQrs7N3Ns2ejHx7g3Wrc9+gr5y5c843wmbUIb7EB3xln4Qqt/XB2iN7uL4ef/YqpTW+NF0paRW&#10;ZZ7tdtDfN2vVvoiUOS/vd2VkJEEc9m55v/FmO43MjD1SOL1z9lPSfS1aPd0ul9+1eDpRuN7fFbdO&#10;siAh0oXds5aOclZz0qBapHcFG9jjUF1k6omHyka5suW4opPYtV2cFk527pydkoz4oTtk8zALNZy1&#10;58wrm+TXV0gCNAtFfc9FhUlvtlfbh8nfmmYVl+dVUXOPO4e8GmUa0S1tFnhKqheotF5atexkLryv&#10;2lU4i/y1uYf06a8uGPJ8zmYmLGm+LhUT+zz9SB362HDWRTaDfrdOFP25fcuB7u1aMkt/n+bBJDBK&#10;2v/QS2Fe7pnZErl27x1ccNuYKdcMIhpA9hMfvwelaKTLrizRasENsuzvNun1yeX0sbxg79KwMpqp&#10;9M89lFca16B+CkQr0eU3axln/G9MBJwHnam7n2Oweo+l7A02kN4nzmR3zVL6vejLQBiezlp1+4QO&#10;8e8ESxU7BrItnAzX4+xDyEfPz+ZBmX3ap7JRQP4acDq9tzqYmSKBd+1ps7uwCqDMBckJ8HzwMTxg&#10;RUgr+QKiXNUfKwbjQzccziyJ50v18lAr8vmvAxFj+9z5U+aXHQ4BDFECv6yIUNKz3+eA7iN0JGbG&#10;Paw4G3eUI52q0JLgRl8oUwAuceHSJyN5+k4fL9AvEcgVR05ZdchnzH1Wyui6pzXVVY9Qr61HdJ5M&#10;6VZ0PjkIXVA3nw0BizLl8bVlCQLelr2HNenNKbA9P73y3Um61wlc5aBM9bfGcaGuF7iag9ZcBXHo&#10;xuzQatTmxdug7Rg16jpbZCpd7S4gufO5s2ll29duwrSL01iHGRurHgaM2uxhm9t+/QRVtgFmd8uZ&#10;fHtOZ/vtVdlt9PfbjE5NqXIZvfrupD2VioVXNiTPlMeo9ecltSJPz90YNQHtQP/HGjU1vf+Wq7TK&#10;b27znbn95rFT/aK/m9J1HHbR7s9yGyumquYbSbcQ7it6/9kAghiUuYr5Mk8GKLyRyh2yzeQPHCl1&#10;5+lX3e+zs0uGVbdt+oP46HR/nzXRzcIbFAbuJKWhRVSKyj6R296vRGP+Nk9tuOBbBmzxOXicb6Ps&#10;mJlWpXP173CrfZ6P65GqMJugRUyaGMFfYGh6xoCcbvaUcTuDB/1ZteyjmU14lmv4SAsvLbWryQb6&#10;dvxC5lYqsdhQNxPT0KHBp+HFF80afK0IBiZAT/o9gbGgTGThSgkPR6F2CvuTXm2y657bsyHREK9j&#10;VF/bWvxgD8XL7DZzbozJtxvZldXiKsFvfHpzSJrl9MHvvIdw4CEHGcmLkVLB2rDoS48NXNv4QxLH&#10;Lervt4khYaHRfgGlmLqvfbuaO2Q+uTLM4B279Cpttzdmffee70NRzHNOpW064Op+k8ff+bcxErW3&#10;dptS1Nir4yYJw5uM2372HhBH50jjiq/ltiJ/Q/4m7IOqdqzGX4cSInJUzxjtWkscnfvdvsfKsCC/&#10;8dzgPo5n/caPG4ai+yiiEKlBlvvp+ukwowvofrP3Ur8gkSAtH0DWPDMoN8AU+PRO9XttpAZhoduB&#10;MrdsrjSdifb+dh+qF426rKiseNEGTD/f0Xl6nu+UOtnLYDjTu7v5VQvu2KUqW2FwLewIEN08nP3T&#10;GfxmuwwC/Ig1RMBeoJ23B7bKdTFqYwtdTgwEykyeBHDi3tY1ZXoPhYsbCd6LXakISC9lh9dmr353&#10;5e0k2KW793k9j0SLptzf+AU/xZ5JRhy11p1rxrWdbJdcX6TlKy0fEyHqxtcXN/tCCByYEP5u0u2s&#10;EararvIcbIC6QYTrNV5j1xJkb6fJTo2D7aHjdofhkqma8kAwipV6u50rv6fW9RLh7ekts0Qbwiiq&#10;u06xkWkZkc1+wWK1RVan7jabhxV9cPmTWiE+RLWb9nYyn6CZOlnYCBbottHT6lPpdvV2/25JAuyj&#10;JoAFDR7wK2PlyPNyenKkROq2b6NjryeZwKulHxl2rSNYvphdTMAq2AS2U1KD+ISf/fel9fOHZQs5&#10;bdMPhv2oAvH7jdTGWyDPz3W6POt60jofXmijU+D9La0Ulycf8w3tWF4IpxdxmCjYOfzjrp4wrP24&#10;KGJlMWg5pYEbSxkJmC6VYGFLdSiTBeOyZHZ6zVNSFwp36NdTlHP3B8lswIpJ+aG36x8qHXQueSRP&#10;H/EbvD/T3+arxbzOX6uyGU1Se2q35aq5Vu00yyjeczJcerwDbUf9g2Du7fP33GypywKZgIb5kDDQ&#10;8MndSUhLP2RHR1E2dJTph729OpK4upF7TorVB3NZAM0V/cx16n4NB9XXIUSn7qooWLnH+VRYNvmE&#10;5DfIJKpwenopnvm6Tf1t0jWM5+QVdmw/JntHagvgmmtd5h+kOwRp2vhQX4lACvp9jedd3Xujuu4y&#10;t9X4FMr7pWRtpxxSuaBJpttwoLU43fpjEjehmb9rKbpwNrreF4bVcRbKHFD73jm2tid8gWbu912B&#10;OW4zNOGIJASyJBx9/xDsFE6osNVt6q10Ch2H+NDNY+zx/OZfnCKU1Lh2iqx2TPWP07ntnlNfXlhF&#10;dHO6IJ1TMdwyIpTZa4c5hMd1zvuaWyyK6kLbHPgJsHx3HXz94cEK3GrBfO16ycnsp5y6pMPO25M6&#10;WmJxQz45p111UHPlKg2YkHPYavWQWlFdtMlKI54SmprcG6BphjJNopsWbUJfh1ZivMLMwrqQ3JDG&#10;0BIMKt0ooWrZTjuChrp4ur1Ri3m9vOz1OxHwzAC40++2GzKv2awQKGJ/bK+d63Wzf2R2hzm6mArW&#10;+fwGp+DfjQDnLvkMuSV/ORaO3xN8GO+N/MazOqKUWaSXVDgBd32IAwRzw5aqu0M5r+Qddc5bjnLW&#10;lYwRVQq/HGdPtw8EUYTvacmDCvmCuWkGC7J8DseXyN/85kCRjG+2WH4ZpHH9dIbssQip1lNgUpzU&#10;H0Fgq9xs0M8OThoEUnpBOm9DTFS6ewNu93K+nPbvoXFmr+8ITHWqT+j9bgUddYkXbp6K2x2RPut7&#10;+68vULsHGcypW/4ANAQgx8NE5rhI3hOHTw5aVZOl87t9MtlaWN1VzvPDdFcdDlbyyS4uajxqj+98&#10;BdRFN7WSzdWMYuwS0Fowb5wifTIpXnk/eBQwHlCGPK/PSsG3uwmQQEQGUY3R9zxuDlBG6VZnRg9C&#10;RsdfeXKsKlRCX758veGBAC4EUkkL2cwZQbvWLnXM/7lTwPauovVaNx7jHf3GnoPB9C5cFXb+d8W9&#10;zKTqsi4vnj9soCCjtIHjmAOHHWnBXr3uAgjkFjuawMcT1xe5IOnmaT7BMqDsz+ecwlYhWy/k9WUk&#10;jIK8mF6MmFpysqLWjV/7ImY9lIU53klQZkFzbKqdO+92oepVWlGbPHdLh/X5QAxckn9OHJk+HBt3&#10;e3oUZsbJ35iDWdiGLoShz6IH+aqeuFlbpVj5iN7cXBZZwRJHQh77cM6SpDUxN2AXfkAZ5sTBaHJt&#10;vVAvpHem/wkNCGfXId4r93CI+p67U8VOMvRrb3LZ4Jb1Q17ufR+DKHEnGiPRhkh/zOxZOKU3EVvk&#10;DbdD2LzUqLG4l0HLD7lZnPV2UGZ63ytfblv5/Uy+HgNrvE46HA54UADpDbeBekJ+w9GioRXHdHbZ&#10;s3ppcm+m7iwupTVtE6adw0H8zTXUx5uLYPPYBNBSTjQMr9w6U6xcfmHfxvsKZWhPU0fYeb/ER5Pe&#10;eHkhD5UtGpU69Xw3bklwnSYBI9M29dXzdMX3S9Be6i8rGQghMj5Xy7q2Bp9k/rwVXdQblE9t21bc&#10;Jhvt5oK0i0Y9FcnK1AbKuMmKHGRPS2mLkvdGRIhDECXfGu+IIuZ+q1qu2gX1TY37WZft8WXre2h3&#10;5Ge/EvYz+5ZXjcvr0p2x+5Hrc43xyN6aTERQ2Emv92aMndJ9WuGZvzIFLLkcsbwSVOf99msEMpc8&#10;O/kpYm4z5vLkzMSklOhhrA/ZKP6Nz5CDXDx7y9Ws3KYURVE3iruaA2b21U1JtbW57qlUquS7t8Mw&#10;ODRqA/Y+05kilHm8bEgZNWu4vLpu44RM7dlsaI8BoRIA97+zKzYv42yP+0He2/Ewbfd6b7G6YfZy&#10;5dCUSrkks85smpfLqrTrXacpiMs2fCWtuRdByFFitdr4mwL/PTdABr8M3Q7OdDrBbaFNmEgcSJYz&#10;nd48fniqUPP3Pma0iS0SQo1YC44SNX/5+MvpJYI9NXeNzzUDHCNf+9lJKRuf69WMjZZ6JBB2F6fy&#10;/TujI+IEZYotNCosrFiwKuay0wKgsPsL3o1+sTMq9k6VKFsp0t9pcbMovuZ04ehvbetLjyqedzFi&#10;JoHMoxI7LRUt8jg4CYYkgMMnXXrVzHyilowaxKDda0kIZc5oSAEvwI1FWxgULiHoJoQ87D0/RZDv&#10;tVyc4ZhczayXP/VVpQ0Hs0CNE9cwt53nJ8I+0lI5Nj+wXpSjZNPQDVx6Q1osYX0mJ09XalgGBVfe&#10;Xxm+uDms1Ro+m3Exnt7Oy0JOufCPkydsCzVgiofXfeN3fwzjhUNUJquWnLV9tVKIXDPXpNV7Uxz3&#10;6En+KGxk35XRgvtquvXy3nuJ4auzOtQhRcDSoAzO6z03WLVIsDsuuu/cOY3aeivK1Y+iui8/hpVn&#10;OC1OUmF9mfcbnoxT0vJ9bqBF96I1tqpy1LreZQL/N8UtYHX5cJjQprVnhJxiy7X75AbP2puAMtIU&#10;X+4b4qsxLnigznjfXxdFmXW7fbqOPYg5QlKh4g8uvaV0iHYl86WC7Xe6Fzsb4vAVy36HuoH+o7Am&#10;/chpz8d+ibgsPfGaWbnhfA5Qg9LSy66gzPx1eNtnoSIk9B5VsXeZxDzz3bod6M2nRDu/OpntbtvD&#10;JXeoyctN8f5aCTciOARok2HINwM5GIHVgxSh33VhNbrezbO9jtPcl/G0ml3uvqXx4RtBGUzMQvbr&#10;lBKfXo059C0MNGXnpirfajXzA45pB2lz9ywVLBsidc/bsYa5wCuy77urv4xCQNWO0cy18Prcdhsl&#10;R1sl8mTZYFcZ7p8ME7G1lcsyf0f1UmYdXeSVVd34qWwoue6jFY9sF5wkR5XT+H5DoLoVqTlop4t7&#10;AmgM6lyFLBEU5PrWTeBkfDrjgbQryAh1KIJnvFKkPmjrND090klv66946kB/oMwG71kcc9nPdss9&#10;/VXPxxbLpTkWrEnbxy8yryBoGRYuNKf3y1gBvkEUOKUbu14iyG9szToOadFHvloRJgH1ahx3GTWc&#10;nFvzQwJj4Smu1uhD2/tTdKkrwyyVzln4Qvjjc2pcFyw2WgvSEIsVbAh/78eo/bzOwGP3pk2RuISv&#10;JNz9YPAZabqRvBKLW38inIBg76qeGS0hCkw5N3vrWvG2+/isIV+Mzt/FAxb26QwlXGwgEEiWWKtl&#10;8x41y8XT1aj117sH8drcycjvN2bfPqb0X49d8wt/6+Ic+EDPFufX9bE4h+0sR7Z3Xct2Vt58NGTv&#10;i+OYWBLmsPbB7iyUMXLHQyV6RhHHCkeLgZvKb6Z/mxRR6WPl9kDE++/FxHUrSL1gx9lOfDo/2r6K&#10;7ZoknLlvq6UgNZNErwBtbIs152zuoEkVL+yOs77CfOKRuB8hKJQpOuxzCGvlfHW+WI/GhAdYkXlq&#10;TsjBxe3tldtjen5mWf99Sb/p6mXB/+t0eY5rMR89J5m+/S404k1hZGVFdrNu6tu2Iz9Sg2oJr1wQ&#10;O7jhDdrbv3+aAULBjD48Q1AGsl1vGfkGNorkh/dGvWGpeZJVXgtax0LH65oL+xKzweh0XSR47Ze7&#10;jeLCiKGFSjza7yNPlEZ2hR++0m59bcTHAxLitpy7tJfLvyPHWoucWj++qVX/GaclS7ucEsXODCAZ&#10;MoPw5Hvxa2J0O6hb+4kqo0t742x/wTnmBapcHaSg159AXmtVjQr70Ur+vj5NS9uRPiC8kZwZEvPa&#10;ONj8XaPqA7LKRvxveKO2td5L2XeYjDe1F6EEe/RXiLn33dbRwUYnzQJaDrciWZ730wji2whZPm75&#10;tVtkjnaYi8bNtui4jQbEDJS9XOYsd0oBuTbz2W4Vysj6lkMAbyRXAb8DkKaLaRw6weghQ9Zxcz8f&#10;wQMhRBFQG9/fo0c99uDLyK15X2gfQMPXIaIEIjUWPoWrCmY9CR/J/WY5eZ8C4oA6sM8auOwb378y&#10;xZJbYzxq3QJdWxR77WfstL9jPWhRxuIrVxfltWAGd1xTy9mdMr6fG3H1seF7NOnspJuMmE5teSEm&#10;dg/iYd/iVNA+9GIdnJVeR8heUD1z1k0ByjRq+DCTk2sn8G/LjbxJFZO7aMCyQ/hjbdOZbjfDLrfX&#10;djRwX9mLWtaJYiURZkVp1GZuOFjBxk5lzDIB0ykHCJIoi4KUngS+oq8X/VGjTI1D5a+fRl/pyZGL&#10;Wso0ch7b5k07fsTkBY7M6QJ5TQzGifDGUl1lguJbtl4dSPwdlG3HCk38dHPrn49znT+OyxBWWmJV&#10;juYrGNOhNtf0LLtaINpkWTqaf6fOZuWRkYL8o9zj+Yfx7vDiicy8HJpe6cxqFs/3vt+fxsdrrUKd&#10;SjqWDFe5gKa0E1vxyBK5CaGV+cghUrAsZIguJ34HQTEQzzHVys6G4Gjqtqrk3zWqLRmmGlaEfB5P&#10;mKa5Cad9l0KTB7fzd8rbA1j/HNHm+o1bjmoaCEVHPa3r1qgGvG4tU/7Mvw9WkLKhhd+RDd0rMDRY&#10;Lp4SnIDWeWqx2xRRhplAmQNS3/IrdGhm9bD8vY7TlPm943IPR9pwW9YTb1EL5PYGwRTlKelLsrFR&#10;f1+e6UsNLdX122ep+9qHadFcPbsMHKc43T8f6QNiMeYJrQBTjV0zPJQxlp/fKJm20TjwwBQ2IbFo&#10;VwE32FaQnmlt9shkfKwhfo+j/jS/KcwqJHLTjId+fLvlEuobpXNtf93FAUCuH0WOHol4ZNfU4P2Y&#10;LtxcKlx7ScLcoQyas8enldec+C1/vHu+r/fd8Dqd2U2+5WfL9/nOMM0vJz2MUfbuFIgrx6BjFFni&#10;CLtfhvfxzIDpQVdshzN/YWWstZF9mO5wmiEPOe+92hPje2eSgzKlOXSAuK+3fd32PFnC5ULaf2Hl&#10;1ZNsCZU1ciy3a5XHlJ3PmwnV15mYqO6dcdIy/D196CJ75nSmxgNn+iFoGJJeZzKR24miMp9ND8LU&#10;jz8VytX/juovemByroKLQjBWeX5UZ+LSqxpTymy7KZaXLmXc56PLs+GAyLVb79DHydH8mBO/303j&#10;ZZqBhwYuEvhc0RSrBB0KY9Lxbow87vbfT2c9fAijw/NvW2PXMblHm59QxSAS6+CPG8giWntdrmV+&#10;qtfVr+ko8wDgg46H6zV4SAoPuVQOBvpwvxGNXud3G1fmECW4QbJA28bBqfNEtMmceEs+VyFqvXjN&#10;Vo9QJosTuKDSFO8qA7pQXSi1iXsJ2+9c4OkMW/okMcCr2wqpdNosB64xwqQ63piYf7yh1Znhv8IF&#10;Mpy9llZwK+h0wBQrxTVV3y5u5NIufSPFkxrcnx46OBFriOQ8mx98mbDrWlxA7tlfKfigDKGfi34+&#10;MffG2Mbl4quVnzU9ss6U0ba1ndQjV874G2MsFo5euV42IO5GsUZhOEHVJn39GcseKivjRWEmQ5lV&#10;4tCV3abRaxbZh1crUvrOyPF5O7QQKn+Ib62x2KfgqDug6hOmvkJay2A0uAUzezq492rtzARL3ucQ&#10;S57ITErFO7B915WJ0FXh1XYCflccf59CmWi18pLX8S4YiDb4DBrrMXq4LGeFxpVQ8+r65mbTmNlo&#10;x3lK/4IJV021fe5XAYV/+zQqRJO3UuLeQRN/Sj6WHTQNbTaRwYupP/lF8+Fa9VfPVf6GXsKGyQ/W&#10;D9vLNKrpxm8ZLDucwAI/Jhse3B99ia1scak5fr3/cXQm6saCURS+lmRIhkREigwVRZQSGUqKBjLf&#10;/7/PfwHn7Occ+drf3mu9q9vYD9OO27vPYWPXq4INJNvLpRZgMqJ3VvwAnJ7iJceIfioY70aRuqP1&#10;iIRwa5eDMoXTrm6pBXXzSBc0c2Vp5Xdd9VUkbj34oDxkq3PN7SmDymYWgkDDctPelGyUd9KPu1Rh&#10;RV5oJn5GRDt2DRq/Is6aWumFgqXkxWUPuVEm1NN69gJlio9sHvTm3F0Iw4TX2PVq1NjzzUz1XH4+&#10;gGl8YX5+b7DmZ+uNa8mFS6W9/DWa8xOgMWYNKuJbWQfmdbGx0XSN9Fp9qffFTEiqtfBzzq+Vpm/H&#10;/NtGZZ7bsZoprBabjBe/ysoGsrIE+n1iF2C7Q9Ghn5uOvqe7ia4xfrP62G8IDwnNyjKIKxnHf8Zy&#10;DVMWVUK5vECqogrUNjHGXu7Hlh4NGLX/yo1D+e+wkXK5rZ3UvqnU+NK32rCWAtdPI4ECZqKOIguf&#10;+jlOlm6qDd3kYWxGi26ze5j++GWiyIBHNifL8yVHWqp6KMzX2cbOG+QzNzYC5fqIn6RPOYyDv/tN&#10;wnq32nl3S+/mLMk3jhQ57LarXu5SOtvH52AP+k+NVptGqanfk9HxNIDoAq66QqlRS7IpFz2yVWib&#10;4ro/sROnKLOjwtuQX/FibbNGuQHN503/e6CtJrCx51W11vbb5GUJ3E6+yKKPyS2AEdCg1XmZ6+bz&#10;/f1Gxa4mFERNSjPeYdF+tAEsrn62JFEbbhu2mQVOoIaJdEtfmL+Xar3CYkGra61pbUz/lTkrv2d5&#10;m8/x2dadifBZ8cV2WyAHesBu4l3V7Y42kKbgVyw+JK0+w43e5wKxr1XPWK6phF+fo/VuurI2OaQu&#10;9ZP31mAfqbFoY8nPzYwmQXv32g3+/mnrca31abmvcctRyv0Knq6a+H31VMR3OeLRkkXnZtmkWnQy&#10;bgdWaY8B4XUhW6jlVCfba39Uuq6R+xRIQmp9WELPZRPUOmvEmo+MW80ors+xSsd7HsoY/hJb3uMy&#10;CZkazePsMdwXzyIivHH1+PG3M9QA4CS6zmc79/X1WJ+uW2aCKl8s7FfGp8dKswMMab7r0aSlyOm6&#10;TwQL2bPzbLuuVE7oXR7Sp3u1CGU669KKYZU4Gw6dX/nTH+Kwkv9xC9yZbQvbPp08wXlC3ckkI1y/&#10;Q//3jtA9CFukgpIJ0FbtEcBaMBnXQAZ50D84X3uNXxmHxjSZK+f2Wypg7u8VlNG/akihX+RVjErw&#10;2+lPgeGvUiMtH+oZ8WvFLeRRgndjb1U9/KYLpxgm1H2z74dXKv9aHunpMTOSx+r8gBwmWWeJpZ6p&#10;20V7Pwjr5dYyi7Q/S+dvZoPdeW4ZYqEAyc/17S5TWX0uy9RmqshPmNu7aWdTP7Sq5mEAWLPOZbzp&#10;d5e7+sh7wyKDoTvnCJ3SfGGhLrGjWO18rvXq6eyc6BJXwrO/QCjgw5LShDKHR3/QXB3gut4GVvMw&#10;nqfbc7ZB1maXLVjtanT+oZk7h3q3TUfejb1hbjiOm+9puVUxfgeYjjBrt8BG3XA92umiSGbAdve9&#10;VXdbdzmMSLyzxojyX6vOvduTqmgVRtQaGDA+JSRlQnBvdK/q5d1hAz4Xsa2j9VtlsVssMrtR8wX9&#10;9JITLpjudk+hE7Eio++O7dWBWkN+jvgK9cCy3vm+JfDL5foGrpy/F0FN2NwxG8vs093icyBzYs4Q&#10;mI/rzHwLD7BnIJ9lyezcjWd7xmrGwz2/mfZy2svfXOXYWDMoDYlCYz2/6MUdyfgs6KgcnQ+rlXYH&#10;HJZ5Q0teLVChjJUDfVz+oDJtesS+B+aXWOGCHVrlHRgWxStb2slMBXRz5SV/k7u3KGngJc6A2bSr&#10;vXMPod8/MJUvlZ9aYyXepjunid7mYVI99dGo5fHCvTQxz1CGuct3a/vYlex6TJZxIDTq8267FCt3&#10;UpSsbvUaQajHus0JG+5VPGP2Mmi3wuk1YnDMwRfgft6Hn85AM4+1xUMs9+KeebnXuDM2gNXORCqa&#10;32Pvr08T7UrTzolZgU7fCPLtktUx4KVrCl5dJGum/+q9X6O+3hMp1yHCMl8rpy8CXx16/v5wBY/p&#10;yF32Vshrg4papbjmYU66OJ9Gl1MS5dh1pb3Wi/Ttb1MoPO19vshuD9ixOscrBKcsVCrYfkxQNDzr&#10;i1lu+5kix0/stD/JbzGY4EHWb6ygq3YuN9i5YhgTHNGJPuO8i3OzyX3JFbqFOOIPmzfxDrzLr979&#10;QZmjx3qF1eBp0eUvKEsq8A55Pbtbmdy/tDYlFHu1lEEYNP/yjZyVnzLTqSd5tMtpZutazSMglvsh&#10;wWAv9ZqBw+jF2v7tjwaNSyk/waLxxJpauiNAmUY/ojCPFcJzdb2aJa1vXLNpntyG5GvWAedbz/aJ&#10;oNQ/jyNk0W5xZti0sMnSRF4jorc4RxjcSp6y1uVvtXm1v829YIURxBtloIdAQQNzQXO8eEOZG6Vv&#10;sPpIstLBN+gGNgTxfGTf/DZGdIddX40Igo1PQiMOdIgNiGDQW8DP5gP6k3H+I1/1MpVZZ3EEhpDn&#10;J1V4h7C/9jqjkvTTcjSulPMNOLz+zjTY5xxiPx+8XCAjR3kIyPldOktudxGTctQIkSVrtuiTa8gH&#10;D6Hpn9XLltcW7h4mmRPin1MnGvRgKjZnPU4suyu7V9fNYadFXHMbatjt6QztSX+zTiQrXcRShtl5&#10;/VbDz1o7MrooKyDBq496+9sNCgl9eW/SoVd7SDgR1mDelI5WOylTvn5NdoAuO91x7iNcbN3oxBd0&#10;2xN4eQXUNmFUHYjprD2Wc39X3BU1v2tjwzLDNFw0uA5EpMJH3X/XFnFdvA5zufIvI8Z1LySxhkF0&#10;a+o3GaBFb612t0NlDqNH8rfswq7JGZ02vO0fVp96u/cpUHgGaDGWT2C13V8PvQ0zqvDuiV4u6uWG&#10;/li6zwLJrIqf3bHEFVwSLT6b6uL1oxvqPVPEtVbvpo6p6VSCINuoDPSx07gYDjJgMEjk58jbT47z&#10;TnU3VFdA6XhOHbv5a6NQBuZdxdHRailPBtAsTnFIDefZGT7YiOViyOtEp17aPHDDH/SIbn3W/oVy&#10;W4nvYNifARAYV3MXNnNDCe1DLcL27SNRx8ndsa+6+RsfXqL+Tbv9wd/b016GsBFhf8c9+rmUW5SO&#10;XMugZQicocLhE+FEfpXzsM3GFsnmO0Bb3SA1ITM1ijOTxLjb2nT1bXThvNzi7UaqEmmoVYG0Mz23&#10;aFrjboCIDmn9ndB8J7Gz0Os5ZD2EeEzu081NfaRVNuRx8z6qSmp9PWDnYpO4hC0rNU/NsmHtiuw4&#10;7s8r49J+G6ktKqtk7+kGrU66m5SOE0M4gAQ3o0CK34ZO6M3fdBDo3kY/mkT8xydrhrf5vj7zq6TE&#10;BB3l8lcknOQ9f+L1w51WvEBHMqCr7UtHJnuo4xxPVCs74Wa5CdywB4srmllMOLcely5GSdj78gzZ&#10;D5/lYePve0Mfup/VQ3zH9f1+C3jowwFCATWSioCSHfbSBO1slwNulcm8vTV/P4Nc67WyR3FqqOcL&#10;24jycZGrRaiHOtZZYHvJukM2Q4wdTwupPYibqo+cezKU2eRbEulOlZajFeRGxx81WzrQpcnOoDR7&#10;oKDYZ0LmS62d81AfnZtmlW08mm2/xO1Ne9Yte3SXR0qBQVQvu/ehvWWk28edYOiUg9GNcwU4OZsb&#10;/j0CEIY5ia3C2Zu8hiotdCEpucOWILoBEjWqbid63YnCCJKDS2r+m+vihWsvspUvMA927CIupaVJ&#10;9tOMVsq10kj61cgjm6sr9XN6v7bNwFbuFy9K+yOUqe8UO90MuieFeapSPPgMy/g7AOd7oFln3kNH&#10;g8lIEZdTQys/iUhcpMgYPEYwUGHmkfIr83zhdfYAW7I7T5w593AOaNybWemYH3Ovn8JcfwXvr4FC&#10;xiOC908aDjLOx1za0rugtLzFmZiTAF1MPM3+GDt39s+4W5N15721ThdgGFjKWAepOP+Q907+A8zE&#10;oiHexR03sNLhh/9lz3hidNaCElU2t+PfZ1MAgdenrjs1IVpGn7nzXEw2O0VNLbU62hZTVdsfBge6&#10;J22B7PS2N1PSFsKvelpvJLvuv8/iJte7kKlXsnyZhQvU2Kqte3pmKL3fmzg3db2HrPzdPT1ub3Qn&#10;qtIjBjYsjhC3/GY1IWe2D5SXiS3uu3pHnr3vVVh0UocIGmRVcgef5v50TODE3lm3RJDyZvllMxXF&#10;7pW8hOC17yj1Cgsrw+8q1jX+H2TP1yvVYSmYMmunUFaUrPhba92Q6Dhk4zc8O8/A7DCzZeSelLMP&#10;hFVTi/2XfVvW7QDZJgxdY/J7lbbyt7bhDqX7C+u8ArTklBCevU4uPMVrlvX3pI2A7mKS39vXGaC+&#10;w9wrJfPbQv3T0+n39PksAyR9S5E/rX0+MmAv9kQADf3D4qIPbFt0Orqj+a2sZRvc8sKJFUhkffzy&#10;RFa+Q8729ep5Mxkse396gev6l/tmt7ekfpgxo/qaYuV5hda6B5LmsX6pqjQeE5ewOttchz9DBBQd&#10;iX1BE28wa3r7afBAR7J2nJ26z9x+WO1eToVcTxPMDw6K28+Da+ISxG9AmROHgsykJ+D5Dt7Vb5MH&#10;fHfwV/eY8X8SQOrcvvZd5otyRs/M3TFmH/bUodKEocv0/ODnzl4tICPlwR9KDuAn/GWLXxpCj4Ot&#10;6QkwD0T9UG0drdHfI5BayL2dZthKEtn0ijXHw8Mpn91XpnKzecWl9zXN5/qP0X62pl7O+BSgx3v7&#10;7BET/7k6/aq2oSbFt6A4R5zG/SrwmJVy0SjYfeTGgyF+QZ9m2R2U2Z7AdvL8xr44KzoSBcz0vX9q&#10;rUzjJOlVyujz4uJVZQ3wdm44iLdEMmgsXSHNL0No+SqOdUZ4XjyDcaLiYFl5pEnBgelG26GpRvts&#10;0AAXabBfQpnyaV2r27tTw1c3gYMRD7LVyBxqH5lkH19IyGnrLv10OYncx5dX3YfHoUp0iWn18qlE&#10;EQi0U0yqGJza9If+HNgaHv0kggfDL79mUnx1EqAFoxGU4dYZ/tYdcT9IclcoZkUgr+HtLFfzRHLB&#10;B/UVRLsVrzyjtIqmiBpXAz1dOWn+6VxmeLErsQuzkqpFTyTYjB+ez7BTRLcnfNcGdrW+lg8tKyHJ&#10;vz5Nb+h7mT0fhGl075+qm1FoaNW8TPVbbjFpNeVerG4600ZWiX4QKZiRPcSojETJnevipL4JatTw&#10;LEyonGGAgZG5QIO+rjxaSzk6XgyZku84bJf/rlFwe0J3A6dp3IfX5Fmp02MwaO9/kPdUE4DQuOGk&#10;DZA74rsym/ar7SaerQjP72ljHL/GHAwpYMadxEoFBhwAOSmMDWQLIUAFZOAhV8duwMBcjnUDynRU&#10;URIitn2K0XkjOG5j8HBAfpBTxJ12+Z1xtVo1/+6718prSIRDVm3kikKYvvZxN1GQ43EV6tNdt9Gb&#10;LszUBTn+aJk/n0IBQT8VLWsqx7I3R0Mog7XxLA7tBt57ckfpGaHFj+x+PgkK+lXpW9ybT/BZGtxW&#10;YRI30zoMB/2DMv08PN0Xh/yNUYu3unq+Ag07ifbjsZFfdHtUrdiuUPbsPfp15W9CmFCGaYMN9SDd&#10;7Nt+YoF3BDz+Y+OeV7YQ4rV8kM1c4q8ZpmwpeeHRA8/KrzuJYfhCGsHvjrmDmQ67NKU/VuuLejuZ&#10;Kler/PCJctcOg+AIvtbmI0tMoAxRGxcohvVY/X5vvxT5BGIaHfZ/nQa22sRMc7s7ZUgCcRt8/bZp&#10;M9Edq+6briWCTDh+7P2IczKnzwLC0Hj5LRZZZgM7dL0Wce8gl1HH5KA+zs6gTNv4crjpGlZkq7YQ&#10;lyH8OoMlKyMT5LnjzUOKiqP2M+13JdH8FLK5Pwdd2Z9TinXDI0fIYpNnxJzGzfek8cbv74r2Xphx&#10;kb2y1mRM+brI7ZwylEGl3HC+DU6k4H5DG7BCM00asacbmWhGzl7dDwgKet951TQrIq8A3ccsVQ+T&#10;EbPGVtOFh3Wey/AjZFdTBpfV4QKz6jn6OyFgE7/0ftc4Kv7F6kEZUq6f022IDgTTQyt0v7p5AKnd&#10;sftxWc6UleRtuSNi1fgGPwsrNqKcvXlY29UY+QIjw9hg4ZzHLCU+0c1WZdvrCJm1ljyat+kMq5bj&#10;Y1VvsEbj768ZWyv57bwIzKv5JGjz3e2BhIC9I0wE1HW2ty1NqtxsP4mNUy4fb0BcAbRAHwujKSqy&#10;eAzHS3rLdCWEDQxrAZuxRfPwBjTlYBx74ViVUF569/6+N2nxOmaeH3VGhrQYtEnhas4feS1XP7Q3&#10;hG7VPevaILgAlXyxt67fWEHcIhL6S5KCngv2WQHEB797Sy+Ui/tTurIe3eZLj8VMZf+9GUETKUw3&#10;3t/4Ia8nnw5CeG1NvBxGymC2KLly0j2e4+N8/ORf1LmX+yWWUPkyJUv7zOAZ0ABL2Cu6OYIsIVdA&#10;js2ozEWtsJ/mxQhfsI7NfnsKtccnHWKrU8oraEIZINC87uNo1CAufTmjqIxV2GebHX85WvVbVKFS&#10;HpHOqMPbs0420eb48k09YF8Jnp73mGWPiStym62Tqop9zhk0Mvv27c9gsoCsq8+RoG5PdHfA51Dm&#10;NNFiBR+MVWc0QRZveK6u20PnK3yVjLBvrOoXbJu7GaTGK4uMPi72gy+VAX1ls6ky28xTe6brDZyd&#10;B5bw+0r3rJDY4wnhQX0Cjp3efSAYc3JPQplhrm8dAX3MF48I8I2FZCw6Whs1Wfq2V3uBKG52KXMr&#10;/vzxdV2whp1yBv49uy0+T+pPY7ukMX7sv5p5LK9e3/5hLngdqixOOGVgZIPmi94Sy/cUysTMnlsc&#10;Pv3X9tl7La16fRrdtpfaazIid78JY/QKhx0Kcipb77et/bf7llmATbuqZ46etGB0mnJlcPPaOCzY&#10;w6BXO3P1UsXNPereSr4rgIzPRLYGZbofffNud69bfxOABWCbWdeGe1ra+tm4pD7P+ET9zEY4eWV0&#10;/DncAkMgPK/tWkSs66NYfZc2y+2p+UTICLA2NwR5tXyeLlHxF/SoZ3H4oY117j9OF00ZxirBcrF8&#10;YNcfhdqA2mszKDt4prM5f5vPRg1zVuv+OO2VlYmbxcR0n1/yoUdARtOtC19Bs51frbG+dMIjJEaI&#10;963CQMtzLTBAYw6zPaa8/DuhBxvu0Pf0ttG3Rgu+d8sO0KRerD/Q2+wR4NndbqqPWGxZZLMjSjIy&#10;383x5CFeoB1fu1/T6rAFoTyy1vcPNBKtOPSauULalwVJHEvNAdr/5cVsyYMy1KZ+fgVw5ywXb0Fa&#10;LQpSpXsBWkh0fd9TZ51w/RMjRN9H+9TEwKuW1K9P0640aBpNm6hXuIUv6uK8l5NVQ5oVCP+g9HIl&#10;Enty2YX2EU/lhevc/7rOykrJDeMYuQWL4Q/ptoGzN3OrJvSCq9IKFTBv5liaA/3Qm42p2ZFWl6ip&#10;1JRQa1ya5s1PtbXIiWHARaByFku14XO+AZJFDAjfnDg9Aw5A2R+gzGVKk7kyThjlnehOQQ06/eXL&#10;fnO/OcGh1APaEmWVCXmQKSjs9NLw+9HtzlYb5DxXUHcaZBwXqh+MT6kxl61vc8PeMnsR2bEwPb7w&#10;tN291Nu02f0bpuxdnAIHg1el7fzlVaqoSfs5rtdCnbzNNJ/MKL2m3V3EzfK+krl6eftXleQVGowM&#10;lawv5iU7TgtVt5QtVeXIvuea7bx34mX/5xajwfDH7wyMa1ahTFfxGMqECScIT2ajwowayP0TaZfl&#10;ZlcVKt51nH1OXvLCLfgkL9QbY9B8N3rPpbLVz1zKXoPo9ltpeSYdrfPlx5k3r93FYIlQXQ5SGLrF&#10;aicALhmUYX/zRtf/WmcL3O+4eUTI5AFTm5+TKezPpTE8S7FYiS7GEpsTO8bjNb+7nmqt8/MB7BNA&#10;QZUqv+XNNF9+M1SN+kp99Q+aQDbRjyPb1SjYS1xCQRkLaJ7EcTqnQnT+cJejCwNL/GeHG5qjEryZ&#10;qrZFys3tbD1cH4DnUCyotouKwkMmF+ffeHSRZizrZdWoLlHP2iE6ZNHA+uWEluovlFViW73pPSdA&#10;mRpilKq7Fy6R8lNafRNr9ALDMtqbFNqlaOEQVe45HIYGwQ2TPDZyx8LtttlP+uEPnB6bomX0VOBA&#10;wr1gaslseE35MOjWuGe3Im3O3MRpT8CG84AyNC2B6I85tZrSYqU31MXh2bAv+WL25PBBByBClAkA&#10;W5j2irgV5zbzZVt18PpPRdFsaerePwjWKBu/sAjPbad1K847K3BBtY7uanyRcvpGMZutK5TJ8+ev&#10;cB7Jo8y1goz9ott5+KftV29KkwNfOKWtPjHy8sJtiVVFOrzd5efD7dUgUviAjXl/TXdKL8ZeKb3r&#10;cPGGDLvJwfeX7dpn+T4Vftv8bdvGBn8X9gzhZz8Vha+kC5lbkE1NV3Os7pm8smbOOfjWTg76EMTH&#10;wCi7e/RpUZ6p5hZ+Pp55RoOnvnhObA6nQqVWHY8sttRzQ6La6JXen+0beaORmjHzf6fAvd5bGpfu&#10;cgaUgZYUm+P1FjaPdOrt5x3jo2EPf21KnkHs1RjzNKPgG0rcPvU6DYB1hY8ctWILoIHdGFUYjk3u&#10;rVpJo3J8VPpa+i4zmSNDibr+PWkaMdCXZqoRq5PUeFTCeva309uDe2Z5X9nGQAUplzazIZtenHb9&#10;YuFqL/wp/9BlA0J9sXImOXdgBUgoT5S9GLfqDCS59FLjkLj4O6aONmqh6BeDMqTUnJwZmIIrKv6S&#10;52fvBHzC9OI+rfKTXzQWHXgrDMOdET6/Gdz6LQvd+ognN1HNcNqdTFY9b2Fy8d2Qz8p38etIw4zr&#10;lL7U267I7c7MSjib+D9V9/LjZ762aexvqdH/dVc3lBoXrsTFLxz9qT2QeOdsLQeP2VKZ6VN9Hl2X&#10;CTPLaHzXxoLeq+lmihGTXovV4uE0UE+vblzRu/4SklzLalPj9917svs70+IB08oNHR/eJv1Hs8Vc&#10;7NMbx8kOpd2uV6LPmz9XoDHqSb7v99tCrpxhenwsNDcCMIzQNxAvNrAKpJYtZQtcuUkknKfD/c5q&#10;zvNtpK+qXndR/f291nyYsW+b8RW5fVDp1iuwLQ5rHND+9LZCh/NWnT5+Aa0qX0uITawxlMOmJFxH&#10;wCmSGnkInK9pq3s7UrHS4jYdMcssWOZz+WTZoQ9kRRoXb8+Df/r7bDaF8orK1mAoFmj2+XfvE8Mp&#10;e0U2CfvEO/atT6/OneNqL3lXej8nqjHGqnS2C6PkdNW9DyorwAVO+8ie0yvPfnboGf3NYlWctDaz&#10;02Q0zfozpI7/yeAgA3KPMA2t0b5cOvZI2u9/K3z4yxYrawqs1NbPuxSrok/hsrwSiVZh0SuUa1+8&#10;9rDqqPTou7kJd3uNHp0DGcyCRbgkllNbXyu14NvKgzspyeVXNpS5C5/8hlDvh+ypqki11vfRoyeV&#10;2zvv+g+A0WlKmqzqAKSYGfmqeCGuPzJzbGxuK1Lmu8tN0Zjy0uf1+yBO3IEsBDcUbIMZ6L0SEZky&#10;rL/vocifoIyyrU/1Sa88RWabD/eKEGeFYLvKLr3mwjK21mqkEV5VYvK6FFJatR7bDz82bdTOxI3C&#10;8YD3jamS5b/hob+18pWi6Sf3H50315NL5FgFhw5wUqhAmYj5i+1bPdDxa+N+LvF8sHs+9oEL2aiB&#10;PqkhQ3iVuU82CK/OgwPl0Bq/bjtSAXxvnEMgo0Z+YyaS/ciqAzuTbpZKKwd21sHl/LKBJB2dt52G&#10;W4UyeWzWyy+IoD0NNxI1lY75054q4GpyOjan1ssf1qyXiVGh+wsKaD3NVofZY/2V7CzHnDxunSun&#10;cdlje4wc6W/DgkuHmKrogsoKhf1sOUsDVG7d/qYcb+jlKlPmWWF32B5yKLpDbHe4sFrj5Qc91/bK&#10;zBBc64tvpZ0+Do3u8Fu4zKxHTXfXDTnnz83WUSl10TcDbe39BzEhSWjSOjPNnL+hn8WL40/23IYy&#10;W8ZzvQ/auaBpqZKFa1qx2WlWO9vV+12JDvNoaB+nlf126NNY7R9H57mlqhIF4WcxIYgBHTGiKEHA&#10;HDEQVIISJCrvf/e5/2etWqPYdO+u+kqFm88BcrhWl9/4+/csJY2BQg1q3eHSObXFmXKYRdETSlWb&#10;APtEpp0NeVoNwG6mgsximlelHV2tYgWZL7cQ9MEuCbMSgoHb0fo2f5bvNCm+r2sL3mKE32phtcs4&#10;S9O0Wu63ysqBhJMx97Gm6dBTsRKQ7+/JyVjwmxXcLDp6+6PBbTDIYPjOy15LMC28Zj1idZmsTpmL&#10;vgqW3X2IhQlQvA9NqNyq35+dzTqRtoU8YAB7pvb1z/OovixtDeKTu9M4Bd/uTs60Cjis8QLNIjaL&#10;dO9nz+m2/53WDrN2QgT9BP3bTsCzFfRyQ2K/bei3UReb5eRsV91bc/aD007KlhP5XZj5cqLO8b/0&#10;gvm9Fv8OmebpmsbXqG8JTzmeV2xliYY7TJm9j+ylwATuv+mg25vVd/dh1yXM89wayfOrbVpUYT5k&#10;8MjoEfnJl5UP1i6Rr4R53cqNDFxb3QxpekmPJxul70NXWyvhkU35KkfkJGk5+wmVsbDaZfJzRO6O&#10;b0gygUyx7g+lPIyszarRyFe3X1uFUozBiZBr/ZEnUUyFiuN5e/3N36sjsQvOiqj+pFrOsPYavvdb&#10;78pJMNqQvvcq4BB6X1b8STL2SQ7lEklDAs3A6T4FMvHu7jn8fHRWwsd+nfYKZag3ul/FL1idVta3&#10;s/pBBLmefMSX1f2cA/tIH6uxrg/Aw51t59VrIUyX1e0neeQOh2J1C/ErL5g08TtcUfejTkOiXs9/&#10;c4Gow8AdFHh6hA2xWjS9+2mZn1Urve2yNf0oIT+P0bj+bYSFmdMewF37OblB7/r5LZzi+GNsXmPn&#10;2MbCeto8cUS7KYfEINTerFJS6oMbmn1vldstARkf6mm5EeS+6ZCM9ierS3VH5upxubWgBCGvRrza&#10;8eGC151N7HN8AFS9fVEVyRyQ87+azTraU3CBC/MMigCxlwoNKCFf/sC8XK9XK1hhny/79/+ng3I4&#10;/5W7WyTDKrhd/phdKjq54q/wfvklmjgEk/xPjRPy9zerrIQtWhXVnbNP7yU9m6hdAJmkbWhYWDuP&#10;hcFxQmMCX7EYEOJkg6ReUli+euVw/m9AvOx/yzdlgOY9LpeR+7Q2kX8Hvly71P/cViWAQ2FGrk/G&#10;EWZg0iSwv+akHeRWyNBjvsyqa++JZjE2TBdXdpWBUpc3EZy6POmJr8gQg4OUwpeNfwd2Z9qdNHqB&#10;X0s377frHVx63M0lvZ8VhyFef9dIMzcvVCDfKszwyvaOeL3m5Fw7GVt7bIaztNZ0kFdNT+1C7Uof&#10;Sqzpbz11BxzHbityDq4Ukc/iv626uVxOG4VFrdAvsDZ8YsL9Wk6/rbJGTm7JKd5KEB74JQde9J8B&#10;ipc2kSbMLvbMyDbdqFH4dQeScZ5P6qtbWArx6dpxrFoWEYTYNBFvqYwnl/PI+vcIUPOpkwIMB7rg&#10;b6KZ19N8mRs2zc23/RoCrd3VeJ8iKgIplLrEvlpX9dVrqnRmrj0oqKdNqXXsN7b9wcmcJu+4ME4C&#10;7bRZGsY0KO3XlBiiaakwA5lCvzqbXYdit+LcclM/qDAFrHImmZWpRyX2mG9Qvb10+8lncibrC77w&#10;YIPGktg4MnAWiqaiuHAbX8DRAypqz0g6OoL3Q3fuyWKBEAK8rkef6sYg0+8dkQtNlaH1V/5OKeVb&#10;2i7wW++yateO3l6oSMtG2zfY2ayb2Uycryy7Mjk/MY1pzxEhm88jUXd3Vy9BdfymC7/CrFpDiivz&#10;pSeqEjJMdHOV0b/zDX0MOeHbo1fLefXwyZ7GNO5xvDvHHUwSGZfHknhbgp+DWAv5ZNZr92az8jc7&#10;56GFoHcJzJbuYCixKelJGjjj/VI12BG/kz7ipqmAi3ZxJ6qPJsho+eXn9PAX6FG9vo71tLPIPbw/&#10;cJc4aEV33zOxmFaikGjRfGRU/SjO37CvVfmZqIltz5NK1oppNGstCJMP6LnDMtzIPYJTGV0D4TJS&#10;P6Wiuvr3CEh1z+R0iAzd3050eVQneklSqsvsw7lVuldgZ9a5BcPAnJB9Y0dYlEaeKoQmUi/dFW0v&#10;7gTC4YmpWrmdTCitWACYWmncZU9rmoX8Lnk6jRsyJUDmXpQNd4xHYzB8Xenjg/6D0GqGeOcqXjYW&#10;tBLxCsMONhgrbGFi/zop620YPipf4Mf9vCZqZGJrnj9B03U1SNrne1MyvyHOowWjv++r9SveCrMQ&#10;ZOS0JhxfNbWzf49WbAwJybm+BU9cGg9Kk4dYywBOB3Xh5WnWbtTbqZntLX7BhkvvaySz2mp2+zgn&#10;wXmN6td5N9ryhMspnPtt1i+f0w29wWiG/UxARh+2vCs/l4GJOE69esVkWst324LmgseOvL8Hw50p&#10;RF9+YzePSPju3HsXsbDu2qq7ODcMA5PHHONBM+Q+P59on+0nC271/mI9jHnTYLz65+9cHPzbCwRC&#10;IPBNs3wOdUBwFkqLMdSkSA3U0+T+SNJxZ17QGbzkEWS8LHlbAOiKrTUSXeAHHDxO0q5UU6PauRXd&#10;ppvqQmABeOSek8IG5q0SYjQN4UNnI5A5bmawxNAalzAAlp3GuhLG7OWo7fw5Nz9yzi6X2wNwyBUX&#10;q2XjsiaQub8qmL6/6S33audb1NtIOZ79YUNJbZOYXf3W59uSdAFS0B9yr9FS6l0eIMNAB2i3Yyz3&#10;iIC+JTjJr+QTZa1PfssCdv+Z0Va5x8W5PNQRt3/2+eYVqjPjE4GTprpZS+X7s72Ol7G7/WNCFhhM&#10;UmWQK323rjQ+r5nZ7+C1dPHf0rkmE4XqahquloNifnsIqKQmkFuyZFF6t8CnX3JGQCfOT912+tBA&#10;gF0mwJrTGHBW8CNFrWkUn2yUlt6L0mD4V41uX2iWs7iNt2kOY2qDBjw0dv6T0Vxx3PTek/Wwr+0e&#10;t8Wim1yXgyDes30GSk8I72k9i5UbGLtX2a2qqjY3D19Y8ZMNuvthkd2WqCE+tD+wgrPBD/A3lxYe&#10;d3en7cIiewOhXib1fw800tlS2AjqzAqX1Eb20AdBU9cOd+omFU/3GtmMySwVW7S6ZlZf8JAQgkQt&#10;y1iJ5E8/Ub8Tm36vRjlfdPdiZ5NJ7voXuIJfSWAXPhWJA3eRYD4HMu9Z0sDrX89yX5NDbSCTGNdG&#10;sXZrPu7PHl0IkNeE84UZ7Un23NS89stoKiInap9zaZhHL0Ng58LIjN4bAmDfs9EwWklkD3IYzB16&#10;UaTnovzuRhzITP2cNC7YzXioOYBPi3rAj6yUrZW1xNiM686cIjg0b666McYandxO92W53rjPGyXm&#10;BYiCzqg6a+qzw7ahDguDjcVw85f78IWGnrydXIwB0cSQ/i02SXLY4t1KWjyWMTur2IDe4WxoABGO&#10;6aA4v9Cw7Y8baf2aTO/HgeZMSKT2bH3bxzJ1O6i5jZAE+Q13TqtHals6v3hYe/DdejM/6C+oBLWM&#10;3uDo/PtuclZ46yxG1SjjohYevke/4nzB4cTpUJzQtBVCQsRD7v3GujauTTe6aefobUYT1hy2uVpK&#10;oYJXTjJhyEWCzJZqYo++GoMBsfE/F/g+l2Ryfvf+rQJiTb6Kce44H3MjLzfZLLa3frScC9dTPz98&#10;JimX3Uf+Nbzd0yZ+c7hqaUSs+Hd0d0wg7Rpt/wy2j6q5mQqdJ/QKIsCFLqaCuX2ouHOcaVDpvLL/&#10;mZPs9MDs//pJidwrsT55w5N6U2gUoWV7nIJ5B9L4n9+nWij58xohVNK/1+lYnBreQnt10/ZrW3XS&#10;z9X2AfMqaUFreBAnNFZI2lLz2UNw1gr426kCMi8YBxTln6AqLB8d9uHtJ+rgyQmHoTzOU5VLDk+P&#10;ud3raa6COp9yj+Y26CbwLmHIIobl80t9gDynFLnIWZ4zeCtYoWjD3M0hwnr4zIpH6VlmPJCB1Umr&#10;8I9hVNuOlWxQZ4wzP97UQgmKK6e5+haVJB0FA2BrPaUa8R8aHG/NypYzmpPhMayuSzNaTXmEBUhm&#10;b7ytB8D//ulwR3JeDeyjPgzdcJP8W2yAooqQ5IbQxyR5bQzmJcOL1p93b/8q8H951Lj1tElbaFPP&#10;mrvPbhZFv6/e5l4+cAWUjWrNv5K/tL3HkcPeeIxg5m3VzqU5aLJgR2RxEuv+9vn997uhHflqQITi&#10;8+29sHz3UjbWz2s/QtDaN8PisFVymU+j/FYH/UnnXmFMtisO298O7e4tBHod4fwp7N5hDK9WRhby&#10;91pakom6u9rBCwXvLEU4nu/+TTnGjXqgJUvqNeNeLcBtiZoQ+W7cf1fc8fC8/Qx6SyXu357TJE3b&#10;N3W/uc3xErpSDXI8daCCDVew+7hu26usVGGWC4CKdtNR+Oynl9hpnwbMozvrgIzIW+jZLjKdEdSE&#10;rd9KgOP6uJnc6KINOPN61kYi/xuUH9qo2trraLG/gHQfuxwc+nTeBvf+WbBe7Q1ZGZYSrXtbWwLb&#10;Ambo99OBXM7T9LmOUDyBTE2OqDaPR0hxd1NLSwdQIKbs3JI9zL8+cyGtbTzhmzsUnhwSwNH60KDI&#10;rrjcSs+PlzRX47/G/ZOcS2uHVCY4NlObvtbj2vxKvRDdJ48ml/2knYHMtbtgWl7toKvKp3pyxCJ+&#10;4GwsYzqv65kNZ1zudXncfv0G0y7d8wumHhiAEXHLxgyD/ZTMDdaVVPLMtrRrQT8oWni8iheavUD2&#10;2KQdIk7kqMb/23VuCmrx++wN0Xqct1+bj4XNgyVERdq7M3E/z3kLk9S00zw/A4enDjdh29vL4WMH&#10;lOXsVIr+tDuW5o/RPdR0JYWLGNufL5/rY256mpI9r8Hz12Pkg8zd3Bn1sMqtooPurpoR2r8xpn2X&#10;xEW32ZXTMTFiwtx+jfAkXio3s2aVYLA74gMz4+8baeR69IyGjX4ooL8QzjAy1YYizXJz4DzqydU/&#10;ABLGQv49aehwaBeIXQYdknbIYq9IkrB4/pVfzkC/oAUyJcV56dT69kr5GWVCnziLcjmusSjt1Plm&#10;M44nw0uOuadIwUUGm3iCRPXrngzGxccKqdBpUdv4h3/zNPjCqLNSUD0TjnXHS+2QdFv0o0ifnLsJ&#10;WffmriVoWuyvjB89vkf3P6of/Qi/n5alDc4YYMUZHMvKJYbpw8ffPJUIzc45dh4WHYIbYaRVOckj&#10;DGSiDxZCwFdTRXWvhHArQubfjuqylQ9lLK9bcdYZePlqI9m7OJXV9wVfoJcqnkEMNcdFmp4L7Hwf&#10;bvLZ9uWhU6S9OlzNq/XCW83N03hvXIxSbwHIPB1zQ0l2hbKnf/1tmedLehRl59r2cP1WzPFK9Ali&#10;cG0EsxbSVbVkO9pi7fcIumLbQlfKPk3yDC2mHvvMDmKnquyha5wJ72Beunn88E7Iqjpo9EFGg0oy&#10;S6qKkNW0rFZ9pFQp1d48EqnvkePf0/7GKp9EOPT0tIX6sQy+QB5B1eNiEpbmsTP7CpUW5qKQXm8U&#10;iqHfpRzkWr406fuqiPIDd2bbyPffS/pIDu6tHNgfROmHDhUZaRIhF64DKKefkBukNG3kfIRw8k7N&#10;E8UlMA+2hriwn4eGk//L9+3p+PK38I9RNnJzqa63Da3CXPLH3vVkRd2amIN55ZsGGaR9r1Fuv+98&#10;ngFcuO7PiHFOUnEgNxo9WXPdXe17fevn3VgtG6jfpmpvADGq/LT6sE9ADLihzLiaMGMxI53BVjEp&#10;LReUroULLPXKvDMuvedaPgcyHauCEsKXqjn3jLkMscpEhPFiVaodkNHkVZxRk1hh/5Z0aIs0gQ/F&#10;wg5qwIjP7nwS9UZjlXXSg9JsPibqvXLdWoGx8dBFLXLXLo5vb5jwWvgYAzKHqGWNI7QBXdXFnMZw&#10;QnXSuG7G+MGZaf3hpXEEBC8QHLjhUY3NJlu15Ph2OmwdjqL3wl08rh7gVocrh2AsOomCcGgkrnvk&#10;F+8a76ddrKIvBf33oemcjUxvR9enFvVst/E7R601O8ALZnGxzdMeO5lO/FehgE9QnS4jBwoErxU2&#10;qFUoC4ACpwdmewdlvC4MR/DRP2a4zv2a2ueYBkcbkvkCJTCX7r+5AJ802MKNpAHtZTw+eNmDl9WB&#10;G2LsYszrrXFxVaDEcQqsObEzEHv4Udskwdtm3vVRh2Ev2KxRm/ypuTlW+7Xc+XOzXonX2WK+bznA&#10;uU07Q2kIHkGQMTvYggAz5brtTztv3l0qL/v2bD/vowhuhT+Epcj8Rl7LfaO5u67672au+OkB4BsZ&#10;XXcftAXuvnu9Ogm6rVWuBvTxT+Uetfr2wM/tLvWkSXwiQBGBDGTUJtgKlXs5s964MMr3kHWIqSf9&#10;7OVm9ykR5eUt5Bb+hICUBRzsCW+vny6tkVTrje8W8L0f7Xwk0voUbj8uGNc9h7OCD2k/9VfbH3YN&#10;1elClgRkLqrKT7RNrSKnId2zNQgb4YKh7i6Vk1p1d2dK84bIxxhc/ZLeDvXn++JYzeP3hUrkY3na&#10;m/oifeBVTipKoddMhg9fBRz+8oDCJiCYYjuCjBQZZNRb3BoYdeGXaFuOORkrm2CMP+m5UuJ9uhmT&#10;k5ooU1e8Z3AHscFu9+8Pnuu18NkSQvmC9vIan3ecxIrhrdI4KCxb3QhL5gFTeYt2bI27r269fgSZ&#10;2wQ16ZsdvILATspTutTnNROL9fV1U1j+VCMj/M/EoRxTZUue3nAyDzygOMI9kQoOkPRCOzQLvo9K&#10;2bX07veuNja+9JEdcnQ2z3K3rgj+rV8Cmab+JfPJwMdcKID5e5vT7yLf+uFzU6moFjTNC3eu9e7W&#10;esTERdnlFWvcx3aprop3/Vi8Q252pZG1fNdxJ43mmJwDTHQXGUtdtfpqhA5175AXakWQ8bE2dCt/&#10;NUIaLL5EmaTdRR1qxkI5LnH27RIYBJZci1pDpn4PGa5daphlvCulV9XRMrjTQmaX+xFcLAB4/LIH&#10;AIew6zbUbra7zV9wqhyVwA5KZZChwnfCiX6warQut8+PFvoW13B3r/gv5V+aaozcMHl972sHMA8b&#10;1QU4udjyA2qZq6cA0YpWOX2s9Fgl/fNPOiIRZ8UHT7AFl/hfyXCu+u2CCQbIxFR6VlqHi1Zpz3Yv&#10;Ov47fY6BcOn+s6CO+1PDTUjtvkMPw3eOEDwXdeetS95mWelQ5g74O2dfi7ebH0UtAE4eG9YzjeWl&#10;5dK7zmm1BUsaBJuQHcg4tcml9cVssgUbWCg2QtTz49KsHwj1rwxdDYAv1bi00ZpTOmqc71C3/Xkk&#10;o+qAZPmpOiqQjuoDA9MMmC6XG5PMWXaXAMSM8vFUFtQTb1+eF+PfBsq7QYpo0iCbYquOtCusUTd2&#10;yXBh8rcH7yw1yNlfg+OZbljhA+i/EZbnAHyG517zANHjX056POjsTRUPvScnNaD563SOMmWOUxLz&#10;RHV4ReVlygIZxQfinDOycKv0a3nj9ysq/5I8jcBHaKWS6zyqd3pl5+oLOQfJ0MJIciI1V4d/Usyo&#10;0jJ7BeN6NDMjvEFDC6LP1orhqkp4KtIJ080QJipnBP33pJ1liqVdh1+2WwNvPvgjW+f6jdKgIrEN&#10;P74vbF0+w9lD6clvITy1b+dp6L5es8f6bn1h0LfyRUckHr1F406s82NtatRjKS0P30hhcKSGyxnD&#10;17J/Z89VmnJvNT8SXo75gXa2ioGHpfSqCdXlShL8zNij8U+dWfF1PEuCaLMcBzGBVZNnNyOHs9Jw&#10;0I6O4tORv2BIeMslgtwmDGGUdxE7qvmeq/cqhX+XxdMF23Q57MIOTd3KGayI/FrJhTulrS9KQYOb&#10;WyhG17k62cGV6lGAhoQtUEEQ3rmVso/HHz3lzS2SQ1TcFKu6uMy0PvRYYv564N2cHh2PDHrxxEGm&#10;1D2K3xdOWlTrh/3ddQU6clKRn42bGr3SWvK8VGo9u5VylX2V1jq7RjelKxLuIR112Di2Y7VJ8reV&#10;d5iNz4kchlYYlqVKjT9dvsXqA/gXypVxQMa5AOZwcqk1vD5dHJKylm8iEuUPp1dg2FvpdT138B7V&#10;KdNr4q7om9u5KF6a+Plwe8cyZk8RV+hxNBWWTq9mcFOGh8L41+vY6wO1dNZmuUqfwFkKMnRPMuup&#10;v37Yx5ySLkbQbBf31qwnaHdGj25mvV4+KDDOubws/BvK4eS+od2gNyDHR56cJeqWu60yl4+yZSmV&#10;L5PXuJ50reQbpU3IiZeDCLW6/3IE+hoY3kbUZyl6+7QhwvA7mIoEwwmy3YCq1CD2R9rTj5TrCspc&#10;wyz5KdCA+S4n5Wt01H7L12bY+FiV6HMWv9y4+fmJdqHLHwKxe5Iu6MdNRmv+3yOA3vaHRNuJw4lU&#10;07aLqNh5Kw1zhDGT6UtYr84phLsGU+IzOhLC2kEWj3Oi2T2xdYNK+Kr7vjefT7W+uHIFa/qqbi6k&#10;KNxXn520kfgoZFOgiXLSvw8NShOUWYtZALCynId8CzNDtws5Kdwqp6qAu0L/NLMsubmlLy25j36v&#10;y8aq+TglxU8cdwnor4ma29PBFSfuYfIJq1lV4vX8qoCO/4ikg/1S3wv7TZABCuTFCEkfVQpso1Mg&#10;4PT5fXub62g75AEQsPK/P7im6+ijLphUPvBs3Ylf3SbZ243Nk3PnTZir3nkPMc5+4Q65YNGolYkw&#10;xHYGe501VPZQGFT/bdVntddo7ueqOlQ2m6PLu+7d4W8n5FZPy9+txi75kROkAsXQUYWS2vPK0TQ5&#10;nLOP7w8QNWYMMR1OrTbz2zVjue5V3SP0c/rvQns5c36574f7ndYKyBQYKHeffs91BKgT7d1WfE2P&#10;G6dotWOjuxlw1XgOligsekkzZV8uiXRjeDeNfKK/K4bO+b2+kTQAp6uPqfl9b7T56WBdbYzxwn68&#10;DEUE3Lt9+pOADFcRjgh7J42oi56fUMU6X5ZN/VsgywqHIrNe5dHdLhHleW01r5udmZOr2n76O076&#10;coIaP2yMpRE/b1/IUayKTWL0cSPUZbnlncnBBkx7anMV/4BMV3H+qhh286BKlQ+226e++9OrdbkE&#10;ns3iJdjolFHaPfav6yJCuu/mD/ldrnVZ4d5GAZ3MyWBoUR9raFfk3V0pxy5KwtOwg6vpByo9a0MD&#10;jPXOv1VgU6Sjn5h9D0ncA2cLuqK0qxbQj4b4QtRC120szzIXAM/j2LZlJOeCCWrfqyjsqt755rNJ&#10;fv4uwpuqGZRmxsPN++Rb7nWbjHbLT2MZ8aPFOND+nT2576vbTX5J1TejxqjuvI9+J5y2jfZsZcx+&#10;zK81MqUNFOuM/h4P2ZyRI4T3C07XkeuwAHz+esQhNq6HJFcT5tfOiXagiYWJH0/bzl5MZ9JiBkPx&#10;3wPNnkdJ2dmCIR2jqrkDsItxywWWG6p83XxIT4jaNp6wR1ZiNueX97kND4ndLGqnhfE6bKf1zUsF&#10;Or8HtuHu8Iv4AOSGboDz+12ojXgIGHDuYr6+gEzyLFjKv41vpd8uD69OdxJ8oH8kqp+X4+2Ubm9O&#10;klGyp2vcx8VvOGtYv/uoU1rXBBgkv6dTatH12NLQL3fKlnJpNtlScPBQdzFkhiPfGk1swf6/YMO5&#10;6I3aIbcnvG/nuezwMXoZg9uGnJUgjYE77Q3R3A6NaijxUEl/OD6eMdQBZKF5BJsR0x+48wb2Wq44&#10;5FPu3J76OSpWbH6rK0nhF00GuSCB2tN/75trq5fPUk3NrYP01pNgO3TlPtJxtL81zUNYg8tujHYo&#10;Fnt2chc7jSMxGYhet/Iudh65AWIdh1FHi+mAH21epUxxmYEqN6ftMB+I0BLB/TWmy+wMMtgPCilE&#10;YviuS/nazpzubikS7151RhekKYUAPbmYPO7XuXPHDmtgjZ0rvfpy8AetQVEhZ3Gv2r5eHxr0+uGd&#10;61Sh86avcSP/JLVtfo5lvo3jzXUKMidZgEviN8NBlPcv+e3CPfUI5puX4hUe97iY9RMe35qOuV5G&#10;0qbLKnT6hxVP0hGtjHeM6WVSe6f1m8dKFtnC++/+6OwAwMk5hU6ZrGc4bn2R3L859KGHG4c0nDnh&#10;41e5wf2kuC35m1pxOaYnOGPN87ejlH35nNvYAHWLVwq4FodH9fA3lbHgP47ORF05MIrC15LmlKKU&#10;Epo1oAwhUiFJE6nu/9/nv4L9nCOfb++91rsG7AojZaOAgUyuB5r5B3fY6+V6sdbxz/V95PvZ07W4&#10;rUMZMG6ZIWMgWO0x69//YLl3K1x5JxX4cq1XZv+lbHmkdDfCcbIh1zBBnt3fNXyyL/mFBcSt0/hL&#10;GvBJS0CGin6uSaGEv4ZEAIqV26yyOCup1Av/Fiu8kzbny3UVryr9ljuh3jfYcoLzcHdYsloLYD9A&#10;J3aaxZTC24sQIEl7tzx93taVxVfywWzmBY9oyWC0QsOn6QxhHeRg/hbLz2PztOnownB2LLg+lOHA&#10;JAQ4iIJxn+XuWoX9jozV7pWv5WfTE2ZCSHvns0bbCrlrpi0s71Y8cqXsY9hWTZ/DfGu9LC9q/Wr2&#10;3iWrCrcIXrE6zzEQ+pcq7D6xk+egWaFEKMPWdhb0TsNtpe+chyOnfb2prYxrZpwiQI0v0B2VesXr&#10;NNqfwMynVaeZPLyKfe5Wof1ppzVt0ItpqswZokkeywu6Elwi97AAxteEOEf7vJRapfnfKTCMBqWg&#10;B/HPBWfF3Lh05Jyn1Cz3OOHedbuwVL549laQGwH8eiqep2t9fkN1Wz7gHdiZi4OPj1B0/nW61+Rm&#10;Y3Q6346P4aFcxktIMzGyV+rTJP6nLqbiNC3V689CAVtn7SdHxvR+4SrydQQEC80NS5J+/6CmxM0A&#10;J1N5F+X1g9u/+ys6Cizs3RM+TAaNlEojh7Ofer+KOvLqYvKIin6fRZ4BsaOz+2vYbx0RTI/fMLEU&#10;9JCBDCzmUTPftY3A70gEIufHva3d2LWU/mLcZ1IB9c1kpbmmzzPPpRmGdEQX/ML9qojb6oW9naqP&#10;0xwTxhYSR2GB6th5cVwdQZkR0p9UxvRtzWKMEa2ZU97J+r/8smkFiuMxuB05Nk/lnfZIETGXKIO6&#10;oNRMqs4w2ytABhoMEYRCj1hk7hwMctV5X56rxVQ9Rpf8K0GZCiEf0r+OYDgbhnLCr+TOeFHKOi23&#10;7s0u4mgyMbcHn8Xnyr5ZYVEIZK5hQ2zbYUcx4XuqmZ0KpMMItZ7SyDk/8bl5P/xnItmQXb3J/aQC&#10;4nMjmNy/T2/u+vd6LoCP1F0lMxfRO0/we2Wc02lQ/c01/b7VD6oNNOw42F/eb0Kp60+s06urRQeI&#10;likRds/OQJvs7c+GGgTL69ls5ZHHId9Hu7y7mSyJcucbXdXV9E8+2t0Zd6OR7V75nIfQLasNELdx&#10;pZZ+Lv0l921SMzrL2CVWaU8WvepO5Gd7Tkw9+YQprSLwYru9B7rrI6vzbMW2NnjImVFloqcM+Rmn&#10;A/me6w6KcwrKHKnzdn574FzcUutC2bUC4n5efmaHQgN9laUrscrJ/kTzBF6IvlSRjAUu36l1h7/z&#10;iQu8z7uBgNWlBMmnI+9SxBbXLnXBji2rwZbnCDH8znBx/XfYMJ/vZ8vXJ8Zwqyo8o1GhZ9nYPh7D&#10;Md5ynyKgTdxb/ehQ+TdVHLbjEO81I1hMVotDuxGuN1Qym2tIL/9TnrzCvHGPXJBr3OHpNpsrUEML&#10;Zdp/z2aO1rfbZ7W2e6u5zdbfJNd40EEoslEP6rnGflLqY2XWHYnxsffx0Rka9gKp1b3GFal8GQ1s&#10;B7kMqk6dXBaz9U8Z1tHq1+2CvTcFDdXqFUjSb5f9G95bHtyb8tVx6510jq3Wlcp1cmrCWl4FvCos&#10;Y4JmnFPF5yRXzvUCUjJactJHb9Fk2/pkEkPrbFdLa3HVEkl8e9XuMw5K78p3CjGM49GG2GX6lZb+&#10;1xHkb2M4zR2cSipZKYpaDZjmnW1S4JXqJ50C2Wlpv0x53ny1m6eJOOaZ34jZdI93wWzMmXmimuET&#10;84uwqXvOcOO2rc7kQravLDAwpWQL1af+JUcElNF7JL2nN90nnI+SIDHnXoJ5AVc+P4gVhBDeppX0&#10;EjzBi05bz+MiszHazVHOy9HhySdKmgaX14cMgK7BidxN9eabwz6Q8NaZvE5qB2JrzCvEdPNQxjHl&#10;YX7xOAYZCxPLbZxRKPQCW3Hw/zaIcXYh9Zfa5XyrTZwYPzHmxwR+ssaRR92zfrdqx76gt2Wn+Hz3&#10;gFXq8T2fx2XRrP6cLfZKDdTZLT7C30f6VAr3ju/Wa7kJ3x61JidyUAQ/ZZg9lQfz3+t6Sf03hRYz&#10;YZQ20w4MaJZHufK7PjvS+mBm67pppuMz+hqN83JTdkSiBAvulmxbln7SaqBTD7HM35mGhsnUHJHz&#10;X/4xWWWFEaJWn575O0hY9vCFRI4F+cjUj8opXr/zg6peHOW67X25z9VOTSpZoJG2F9FkdG9Vukc1&#10;KeK4/+DxIMSQ5RQrQ2t/iIV8Bsos4w/gtfNcNgYfXlGQCtugIY0G7DDmG6Wbrvb7s+ZRMa+6AyKm&#10;l51bo7qonPYDbtXU58pEqePcJyyZr+1Pr1Dhtrho2UjH96Yd3mt8z8tWtlf5+6VNnNP4V73ep6Ju&#10;3bbNstdlh++uoEJzua0ks19ELNRmPUpR9KUP57XWiWCtqXtYwZSc7qoppcJSrfLa4tkxf+3Od2nt&#10;W/RMfhNK7KJ+AKRWnBsMoAzsjLVjtl/rBBRAHZYrulWSzp5ZtMdfwqpcdU7dZAfvn2DlZXPWfuf5&#10;4r0fZ8CS+ajw6O0KXbvGS69HtqQpaAN4IPeWCkDHH7t6nhqG5V43bnMCZUZIvnRE2Whlolv5/vJL&#10;M6L2Ph9b11bhG/A90w2SkbONpwVzHdmL4nxJR1OfFc6TW5C0zemtMRbM462S7V3VF7UvXz2/aMJV&#10;7eY2ORwayupulFlAmRWKg23nSiP5uRYcBGeTHrOvpwJBF2NIdAs5D4Bk2K0AOFq+6HmScgzZqshC&#10;PrMm/+2CENKZGhA4qheaVmpbgLnVo99kdhit3LpLH8LJxV1vocyyORYrjSNCc/UYoG5vraQFwurB&#10;V3yILOys2/XX0HkuCVC+RZtpP3O48qAvo+Nmvr83gI7WRscrZvQbycTXCI4FlnngM1HEvteAyw3F&#10;0nucB7sXlKmZ/G8TundI6IsqZ0qjDLUwOT707pnS9dEuzw8hzgBu7YXaZ9Wbmo39d9FvIWXVYOCf&#10;wiLNidq2toXO99P6UT1UEAqbxZzo+tvB+fE+l8J8oNcxKPOO6fYlzYpDVXXRCLq60acOGKcRQWs8&#10;qKvs1B2mXd27vtXlWuVr8/7BxLshVxx/z+WKubQxuwmxD8qpSp2nhQJYbLIFRlDWrjZJ+qqk94NH&#10;8QNlDp1Lpo53I97fS8/bO+l53tIhf7lVmoK12c+Wequ6Fo395hAinFv3Ldg7iyiFUc9ltdnoGNqS&#10;u2C3n7j57Yq6nhCz3mC+2vQeoB703hUAigJp/O+zVoRsWqcP5FZsfa4ExSmX9oR3R1oKGwi3Lrnh&#10;efDOzd+AxfHE22PijwqjUeZ1u63uSJsdNTbTWv11HTgXg+R9Yzt409nDctUuIrBtYJD6fVETDvm/&#10;kaoyfk8JL5qXRdK3f/2S766j4rXwmV8TYoGq6H454smew79MwKcSjS2xWKJq02nDfUO4o+NuAZQp&#10;6mhktl/SPsUTojiQ4IJ8ugoNClz4w/739v17b6pyLmdT5+PvxcKFnP/gVCk7oi8DPfZQPWsiSpSh&#10;QqoIOMBl551uIqU2e2Cb/GEFXdhBPDf0AVFv9oIf+3mqeYVTH1RL+U0uxmivBrdCYqYe60GZRkHO&#10;1LC7z9xcs9acPi7WliBqHb5/K49u+qMukNkGOxe7peqo9XYWY2G4KsK7k7NmjzYkC9orenrsN9Jd&#10;MIsoKrg2RXzt7Q+6MUhKjpx5L85nxIUyvc1iU66URd8B7UogmTe+LL5xYFqW30b3aKhzzRLpeWl9&#10;tFK/0RvV7r97jSovVe9KbO/XIz17pgsbVhPJ7wKb7Tg7PZjs9CpxNx+7dPrGNNRbHSjDG1GMrdPW&#10;O1o8V83KJJPxOqkpZWcX4GwLzBdcDPGFqFEXsMugr0KGG7xTP4jGM6KoL66XamA3P8a+EG9xg6rU&#10;8Yn19X/L+NaZJoM2rXp1vt76OwXqAd4vYkLhJd0EvrDfaGgTfTcmWq2YVpdojkCwPJ2x93RfErgh&#10;PSj0J/teC3K37LYbxrg/Am5DLw1rq1ojqErjYvq2hqNhyaz1K5G+WhsdanD+fwooMyPwvsC1/DRU&#10;VEe7WIcOjVdwDZqy0XL9dTALPpi6ntxvaDtnoILmtsuLsZ0NR5DPNX5Zdytln24bu+1R236eM8fq&#10;N6xC1PmMLBWb3f11YG3+/ppeTrGb60EicLP71vVK4sCOpWCnqPVVaN5CsbWSD4uwVAz4zyNpn91t&#10;xNs1hNpq5/DO36/p9k5nol2fBYfkWGQ+ohhL+zArTvx0BipMhYJNPpRRvOsVAtgrd58E6o3wIIny&#10;MtpaWBlfi+848oSuocrChpEKYCRXh69bFcUzATJftSZ3+KxKa+L1ULhDVM+haavTnR+63dg8bvsQ&#10;9bR2F/riQt3+JlA2/d0zgZBfzsxdbZcLLrp/Sl87vqM9/W9HHAeT8SRVUogSw0iqfPBc7VNqQOOT&#10;6caLzo4L/dIROWguMOmLnbSaGPhkMFMrB3S/2v2GxTfzGExXUGYAn6ZBFYXAmNXjKNYel2eKS3U/&#10;j1bvDVupW6p4bDwhNOgklZyggYGnrfYhggdA5ivrkoeAk3/QJYjDutmQ1xV7Hilu8bkLULohPmdY&#10;p54jGp+/jqCCDsdjJn6x2axb6keAAFW95ts4lKL0oMS9G4vHmXVfGhOdc2Pd+pTrHYIg4nMi+RZa&#10;bDDfD7UY8irhADWgoCgRnY03Wtt4g3MqbqRD2jMV7AdlThgzzLTfiANfg9vkbZXi1qgglJl6n+ti&#10;s4WyBQho0qHwZabJdZDZZqbEo+uvs23Ioq5x/ulsMc3OhOoh+SuWydmdxbB59dUzzNC7c9bgN5vL&#10;O4Iytw57ub+/lz2EVIvPpMPk5EmM2N0+TZVi5p3mDDxOp5NFuwkh72y/9C4fT5N1jo+ctVvaXacK&#10;SfR6hYlORdV1gVpEMKE63M22sZ7jGw/USPFo94YynhCtMa5lQQ+EYa9hB8lnhcUVDHP22suum4Ph&#10;qWgLvAM8dmKn2adQnIJg/LUoZ5kMdvEydmjhlpXvMoh51CchM7PU/kkDJ+ooX8hvGuyhts9oUAbG&#10;369abtA85QbltVevnFS0qG0m02FbNoc2NWALncF6zNzmOdwLmmxcUZBuxurHaf1Dai9ZHJCdsrm/&#10;q1OhBwoVm53wmR6KA3JqQI4noG7FMTIPZZRhpgXD6Wwl41RXzasAEw1KHzXnfIo2MjcF0uwegpn5&#10;rlKysf2OuVW6mcmHb6eueVGJdWcX7xgfiuXTc7KLQLzdgk9ZOOSl3msGET9+gRp9lfcJyjynyIlc&#10;mHkb7rLFQtDeVstURUbjo074WDk41Hwyf+mtMw6d56LRM7yjf6y83obW3E8D0k0t3VATqwFmogBB&#10;qjayhGBjEMXH1/W7LMw1osw3plDG3uz27uLltT43qiXnQnn4LCTSIdDkgouMWm26H4CbVNqdzsK9&#10;rFRB43haDSBJetXfBez8YpnQQPT2mYptrLHklQyW+bDMbiKysAzGSWvU70q/HpSRq5nixnKtiHnC&#10;F3W5RbjBZLEv9UCUXDLbOH+tCucpiwvOGSi5nSNMbL2NDp46mQfcDU5DPvbakrJBqWhVb0NQseLr&#10;6QfSuMlZlXmFupEnGvs/+WgzOgZOa/ODFB2OjzL36b3wUdpd77rY2qDl+Rr9+igJiBxnO9dntadN&#10;hoXqNRoL0lhtMQmEyN4IWYKkuWLMuZvsvbVgeDlhIXb8y5XWQT04PQZLKJOyR/xdZptLiDxXFjwD&#10;TcylOhu9j77lcZDedKDzIlnnhNIZcTBCGlWxeiIMWu6q/KAOFfrKxcPbpgy6vp4HWugp3AXXJ/Vc&#10;YCUEXPg4bu2WGQHKHHpp+2dfSh1I9iy9dB/4cee7pL1E4B9Lruyw8HCC3qan5gftaXmfLOIrNt9b&#10;G6l39cFXVC237p8kt8aXi7ZSn9c/zL4hqfewfpeH3fGj3/XcbgXK6NFih8I5j9wK+fphbpoNxGGu&#10;TuVhJ3zuvA2+17Hp8rNfrzFzQcmVzqYscnlh9Hrvjy7Cs4tx4+2fTqFbAougUnrdlC4F70o4Eaie&#10;WLjSwedDQ5lVCVNo+gTmxvOYM6dSkmcKjVVpFMHsfXR7p/ohK+1uW9gPUtRFrgfmcbN7/krAk5UL&#10;MmUsBbZbvYGfRQ9uFznvP0/X1Pd2hepy5pSHG7k7H3bXUIYnSlKjo6P3V2W1hteinafm3gaI09wM&#10;JCat1DD2ldpyocSXs7R8soV0ikWfL25MX+nBMfn+gkTNV17USYZTL6aQVN5uusdF4B2OZuL6SxLW&#10;/+iwTFIYuROc6xMbY99Ob5uu4t6b7S1rEMvUgCyYVUstnTPFVuhgIjaUllbILUhIvIqcZFlmdHcx&#10;y9yb4mLsXWJWvk36ufbeHR9LlivVTkjHS1P/b+lVK+appzQfsbRGvebIGVDe7anWPqu8gIZ9pk37&#10;VV7+4PU6EM1zW/HJX9DrnGSfvVJOygK9qkEV7HpGqbfPu4JzAUjPdc3zk5cMKo9ZY4RfJGHQhDL1&#10;NGnDC3tu0ngGJ3xyKQ6uLeRd3LA+5+7FQ/XBlhWH48FmhYoVNv09OJCo7k5g3YceiA/klrO7inTD&#10;zXQBKLnZ3W7eXQoUni4s3PbpiBw9+e+zVliNJ+fUAVaLfz5oFgrxnRJM5i/OmSaG2ev8cabOvXsz&#10;k3SGH0NnvUAyNoMgTfVpg2Hvi/drmf3MwlM9X0KwYRXkCDN6G4qsB8zx/LeYLo6i+re/SedBTnBv&#10;O+l0NybjA5me01n0AuDHbmYvdzP/YV+BBJnDivd7BvPUPYh3aUu65MvZsfJAD3L1+mtslPKgfLRt&#10;fo4bNtf4RPuifhochqPWHdIm+n/Pxsoy0bBipNdxbzDCi8g9HSdg912Wcz49Q9v6jVUO9jjKSXO9&#10;+p3TO0vSISMJW8W0tLMfbrdz2B2QTO60fZafRL+DBEqlMgaJLK62hqQyvNfMz9+msDeMGWO3bTy6&#10;y/H+ws1nPV5ImmNl/iqDn+0xZTueWXicG4dZOC6o25IQDCPvxSztEg+OS4wDdPY4MRiNzfK7/nc8&#10;4Ix2ZzjYWkmpRRv11y2pbv6GKY3mRGu9SJBPYWkeubu557dcT9yq9XBfseZJMFneInK8I9ilPzv/&#10;+i7JLPtOvDZ7uau5Bq1g8gKJxPRh1Eg4ebqZy6+RTmA5mTrL/mc1z0BGchbKEFkKLtSikI9bCFaF&#10;+R7xlmOYMNfPYd0cFDpJWJxPdbf2eMjFrjYuZ4aZ7Su7Qyra7tJr7El2ayOjedpCyQ7QL+vLBwnR&#10;o5YiorHxPFbJu5H537A/Qrk/64PDzY4/oVqHeNpD2xBp3+Um0Rn2SqxjChU72l2g9ckBFTc4hTvy&#10;sJKzRB3mZfOFtlOk4lfdWtau6c+X8QRI9bM1U0N6NNytf+Xm8/HXrVktEix0AgSG384p16BuEuw8&#10;FA3B1hx6yyKd7yyeo5N0u0qDmvzmVyH8sifP1wwVp8ueX2FZdkxag1uH05/4KD1WiaO2IFuUSa8k&#10;/jMnGUwW/m42lns/Ok7xRR9z4nedKAVISvbkTVYRyI5ocRLn5dbsGPZqPS4+dg9X+yP1YvfksACz&#10;/eSFRu76ob19JfGXMWKe0ObplfY2CXFk2PRQ485a1v4fT7VImMZ09vPYtZfExP6Wf35fBtbYFK/J&#10;8U1WmMwltKENK5inSrN8FddMLByIlk8S9FzELibD2DRyarFzbz89TkoahxxOFw0xLqV9fIC00nj1&#10;xv+mHOV8e3Vjsdf4pl1gtdrZOhPmPMvE+xoalvA0nffvLqRrm6Ow3BUtZJ9oM61xskrv44uPxWJu&#10;fFjtExLcJLVaS8NtxUy6LWELcTPtZYGQo+apm/+7qoNVR+Y/eSJ/5u7dI/YIl50TaMtcSBd6Xqpz&#10;gVRV53Bfi6BguxVaoG4AC+FzyyUE/c3UC69PbQQbzK2/Pcx+/fG6eF3TA+9Ibvbf1lsc355yo7HZ&#10;Q5m75+UfgNNQ5Mub/kk6heqllVumC2dUtMLc4fnLCLc+fpaeKPiRQadKKv26cnZ+2eX52Oj/Hf7V&#10;i6TMcMnaPUrdpv4yFeKZksWFXCCm+ZoWXv7aqNIalbzk11xVJQVsYM/5G0ERanJs79pPZ+JPml2C&#10;5cAVLiC98Y7u6wjWSzkyGW3nq5HQDkqzMYgHO5EzmB3s57zmzoBRoQMK56HQypajgI/gxlCGFdPy&#10;ugSj3/ZWVQdnYWt82xls4kRebGyYq/laxHDFJpD8j/zx43FD6Kr9G3kwGIVfWcI5A4D5p9qMpofb&#10;Kv3RcrHdzt+f7Ww/0idTYlrKrPXB32ETWXB6GWautm7DsRnI/W7+8jis67CSWWKLd6s32oQW1Tsy&#10;ZHZWs3m8gZ4JcaLwuUEPWLEuVbU9rbILYFRT1s7CELnvvjWmffgzAayE5ZWfY7m/pVekVGcXX2IP&#10;qDRQEZ+Nuk3Tqx3jgb2cJtcTK7kv9Ym4wOVZaRBX2S0zCnDeHiUxPnR8uXQo8oPvHp9BMOaZUFXg&#10;mpRtYxXph31ot7iP2cvvnn8Cf2XrBIJvvLANsvfssvFB2P3k+kSoXsVObuM1Q2OwcKe35AlALci3&#10;UQEirD3aaXW+GcAVPbEIcH4ATtC+qEOi+Jrt3yCgk5OsYxrkc6CETZL+QpmFuqskknN4eyToWq76&#10;gTJk66Czuz1XsIpH675cZordFekjUbC0pwf3UOPF3Gv/S8935vB1nlb+8cgZG5r/cMFycRm7KwiA&#10;wFNcJlf8gd+Pt4u/e9ouPJccLbH7+XmHaMbXkqxWF/xoSDcyhtVJj9726rI3rIHtxKIf214PXeZQ&#10;tkPDjCmqFhcCQYjPt7C6ppv7TMeZXvjxZK/6ngV6j8HuB57lrTGU8efcBjfrT17mZNeXFu3Mt+g4&#10;H51DC+sGP9cSvrQ4rXWe74RrL53EyuORKfrDVGi898J1TRa2+Er+7QN2BBBz/v3KHrbFH/YU6J6i&#10;CLZW2K/+b6OS4pDen9ri0biyu0dvE+5eY6KqhDv8s5u526KcQ2fZZ6eiYhTR7KRTh2J8vQf85lPj&#10;Y8TF49AXomZol3IWiZhvN995TzNJ3nFvb9TZ9pckWu+w8NcYRGM6r07oBn1My9dW5hjey7f7k4K7&#10;0LyGY22tW9tt4OPV7G2n215lZXmCBEbeotToc6DLGGlaKAp4dNlvFkbnYrjToUsu0EezTk27yx5O&#10;jBxbhjLgdr3OtQFBkB0ZQA9ec32j9UvywkshDY+MzVca0+MKg9yFmfjJ6xj5JjFjvNJhLbNPSXT+&#10;OJSVFGBh622WI8PLJ4tw4nXi326VicSGEYhMt38/6LjuPwXIh9UgI7kJW60sXI+T7AqRvZ8QSNmP&#10;NeTeKn9ZMLQ6rh6JcmmbU7redviQ5hd2gKbVFQzR1NJY4et5nVrro5smMCXtwmvnY/kjmVr39ecj&#10;IGRipo+2PLB2wTbH492jxZubtp6/bPiB185HUnncvii4vE9d7zns2K/yB07hdqZ5vlTvYrTDfWjk&#10;tksnm9DlzxjbGgrVwgVXzqnh3liOZ+jsBWU6XHexyH/CLCPBuwhBUZ4S5s+FgUYRBHYQHnUN4Tf+&#10;vmxQOhi47aQ6z5/jndBdbLWbPj2siYlaSHr9/V4lz4t2FbpAuHQe5gFbLSork+Xn7dffMCWlSoa/&#10;r5shV0iWVSdnFDl5hpMMKkhiDuMZNEsJP4kH6Gt+LIYFRjVHSzAGQbz082xAEX+otv3xWpqO+kTn&#10;Yy8ectQpnSIeFvI3tzKZZ9/bv6v6+tat4mOCY8k3wpRzxmkxG53C4Xhte4VXH65tMbSIyfSrnTOo&#10;Nd+d7Ud+udybdRuCYlcGlhzpV1zWREEbxBEYgxjFpZAHR1+yFK+5nkgV00YByvR6PDPGECtwVkn1&#10;GFfnu2TQXzHZyvb3DNZ2fevQHLdtdYi6CyOyaipyq6+6rLxienJ5TpD9tEQTWj0F3OoxV8MCtrxK&#10;u8V80pr6bT077nwwyf1H0nkuq6oFQfhZzBhBRDCAARFUFAkSVUygqIBgeP87+9y/u07VHBAWa810&#10;fy1CmYNymspHhxwxnwKEWfdyMCt75a4ZkOyXU+KxqAtn5LDyn7HZK11Ij8I1HjLFL+dHWIWu9H7U&#10;Uc/TGKk21Fs08QWDPNyqapyjisv27tieCOG0iv8JYAqvrF49KdF4x5Yf0qpO4uNMMbPc7DzmPTX7&#10;TUDMbtXD+pM/+q/k9MSldwNnptvJpvg0YJQvQUhFqR6tVt1ZZWvkkfF4/yMkPcAMxHgJGpo9AGUM&#10;yrQLH1gopgg6NezWq2pKdxgh8XyFbcsds/Up3h12VcYe3ccPA+7xCYWzVmJEdWJ5PE3yi+GqzZbx&#10;Bz1tyftTbYX1J3ojJ6nZrTMRd02SO0Y8ezX+btpp6sdXNgZ+PPdpylqCGC1t/+vDgZ4GEU4zww4g&#10;UrBEjD/fSTe/5/jZAIW9h8fX2uOU5K8tcUm3x1rzmgVN5ocPUZVufrRmsBzaPSv7uK5AUgFleAiI&#10;zVWEYD7EBpm1igItiyBfPuTgqCt3HWa8/HhePb82XN3alhev3SZM7OLmIyxlJ48XCwXsce32Rt3E&#10;Zl1wsV/u9PPZsNYvo7AKK/5v1GNGpR6UaY6k3WrtuhHT2lzUqDrAW4+Sh4Dq7i3VHt5hLN/R/Xh+&#10;zjIzSc2tf97BNJn3eS5Eh0pjlBzIyeL0mUv58o+Z8cTnmX6+qx8s9lXOIgnOopr18d9A8ixed/lt&#10;JG4S//Y6l/a/PNpqfFc6mq3OzXlr1ADJ3qdPcnbtYWJIobetl5XVnj7OlqySlrhjd/OTybNblluL&#10;/oBPDg2iWfC00u+CTR/oHhAq/D8Rud061SAarjW6CMt+2acgwq7olczBdTaZ7D5oAHlhTe1E5oJ2&#10;uZTeMpDmFLpOPcRejOy93uvJjaGxgNIf3znBJbsdzL+qz+dYBxbBkQTdCpZn9jW4mqNLdvBj8mJc&#10;7afPh16/BBB9qU9xC0cDSBOfa3aPd54LrGv8+NnrDeh1Kmv3drNFTwr6nZEIoRW3jk/V/CBjpzFq&#10;oUGXtT6f3kL9TCPISNpUG1AmXTMWt85ScRvLBtAYE+Ht2LurAfW00kEKkqLRJ2WzbXK/rTSoaRHV&#10;UaA0FW+D1fnaifNDJumB+7/fN4flxnmMlFirbA2Vw7pyZaxalDtnCpH411LlivVrPW+GCZDtDhUl&#10;N18K06teve4rqJIdoPthpX2bnJ7d+NdFTRs3jZk1/K0ODY6vvLwDCij7VlOKj35HyFV+XHqWvLvT&#10;C/NrGyP2D0UM/fzjBGXy54Ezch5JUK2eGxG2D1U+tFdNeb4oR84pTTz6Ppn1ZqvN3rPPuWkhIWcq&#10;eFFl6UZtIXav/WWqt5nm69mlfsiH9eYzve7ZqEGMW/ufh+0kbz9joUxRwJkSn1+FDWb0jDhX9ivz&#10;hc+FolGRtKbvtKpcmK3mNqt8xunMFnhA3bp4nQbpIuzl0v3GnQmf9mUaBXXzFRy3Gz2PjuhcVzhc&#10;9vHn7Y4uiPKBMtS6urxKxdOgCrvIYJfBIBmg12Lnr9Cte8KlLN7v6+2o20SpYLeLufYhn2iKkWtR&#10;9K8AzCZj06HGhYeev2Iyd0iogb3t+SAaLuNnrzBUbU+5fqW/3waaLgLeVtr6zCm7TwSUVAU5cGrc&#10;IoQ8Wg2o+cU+iCblebUn7RE4Yw4XLt96ZKej7B3BGujHqvUzN7u0qls3inz2wxlh37ney/bjYgq5&#10;D1q6uEKZ27bodnLcqa750QQ5AJVkDylWmHeJL89RGlatcu7cXM7C6tNTCsh2PtrjhD5A171u354r&#10;kJkBZECLOEpwf3XDYvKPezRASOaA+MBiJC44bLSHfzete1yjgOZ5j8LyUK4Inyw8LH7383k1ouLK&#10;um6Og67dRatslPnFTSFpHeju6MQcIsctrdsdw5MLpdlrL/fu0nxVr8D2cXk2rLZ49umjzz+PcMj/&#10;W2zuT7QfPxEpzL5irnxFq3sxb3euQM3ftDXHaYxGB3KaDzMkes6/hzPYW5oS5n7HDg9au8CQRFQ5&#10;EOIgta3BGHcXtZIoD3LDS36iSD5Ys9o3gfs7e9KtIxXpI7ffNDOVYRenLLqgLkiwQH+2o2VF4J6G&#10;rxk5avamn1x6tIlsX4FRWjhAUxH54mcLOEEHdpz/9c5R5miSlbtjRqO3VKoyoDkx3GF/2IYyKFnZ&#10;T7mkjQAfu5XI/AN5HCn1Kc7QRLg19nl00+11vQeq76oo7f14sdidoNdpnE/9CiecmRTt+x6KrUFS&#10;RLbpS2ZV25lsZO+HSm+0qHxvjcHvb7Fh3zRtHS2/dLkMc23rAf9BLAJbX34gfBfcVWdyfRAFzAH0&#10;J8jvkhMhvhWfUO617UQQ3XONPxsXzeQ1+jdxxI17+U3ew9I4C+MjlapbJMVGsvu3h36ALV6l7c8j&#10;qEyI/hDMkvxLJr6PDkWnZrEVxJ8jbqXHJ+Fnnmz+PuZEDMFC/JydnQfpb8+2GyK5nyIDaXA62sde&#10;wvWf5a1z7OGrvr6vzrQeSBuhjPcr3odCTiW3zdao8uDz11yDWABj78WV6M0k8H81EF/W3khV1siz&#10;5kqVljcvY7O97wmFLlKotU76FdwFhqUNnPUNNS1q63SBUtDhjpzw3gKf7AZlnnduY717Y782K0Ob&#10;lqWXG76nteJ3vYsgfwiPhMvdau16JIFlatglZFljzLAoQCJDuMxL+FUoZQ0VfXW69fjX84nWGTyt&#10;q1mbNWhZ9gwjfyo6f1dzkyuzS4UmXTmbUd33MbSbS0qJgz6DNWBnCVSKrdtdQpdFyX+j+m7O8vuB&#10;qDeBfENe6fPcm03InUFN8d63NrEYXbDcbv/y3j17iDAF9om0s3NQRtF+d91rpxh+bsXRbfKtvUzi&#10;vBuHnu1nYrte7P+eXRWArXLa5aJxSz0EqcKvQ85gZ9vbd9rS7ZNGGNd+ezXn5VvnQf2srbBgtfdl&#10;3qZ601Mt/BMqU4gKrFFMPE8dpNnbd3SmOalm1Cisa+UT4zyKAnB9pl5Jq2Pq0nKt00sZCUuvWfMG&#10;jIbJXt2Md+WvGX1Wre4MjoqWJUf8WpfAh3x2m6MXwIP+btpdBVDYtj47B/6TKu7rgyfss5vmLjWQ&#10;pYUqoXRnLDUnffl24VCYnsdPosFXG0/0ajxlawohmwJRPPmWmB8uhmIatu/7zE5FNuEZGQ0xxJya&#10;p+LfPq0CHnX0jqXoxm7/2kV3gS+QRttfPuFM/N1W2q/NKEIrVgWwTZ2kZiB586YTnTs2WWPT7iXD&#10;i0LM33XD1ioT/bVC+8FO3P6ADIBeYtlFfuoj2rtQJoPMFQavHcvEQcMD8TYU7Xv8RthMsO1s5Px9&#10;WJ0RbM/OOMJ6sDaf6y5Eqx74dUeZNE/Ojh3PwhScNbkeQ7/hH1eaDF37Oz0otYaQkJOnZZk6BmXM&#10;hBhFremjqR00AuBRxyd57KWxLnZBAtpiTTNUumOq59CtwkBN381Xy10DnE2MrinCtqlYBs9Y+hGj&#10;WxudVKTMu+FtQaQbVuXSeTZZyIx7dv7K+JtdsZDerayOLeAd6VaLNaG59dew7yhJ5dF68J3kpVI5&#10;pE/FxUbRWbOnd2dds5JfMCkNQS9c3itb66ueU6+KC/iLy5Pq9fXAqKMLoYqHdvqm/0YR0TMo24eD&#10;Hb0eV2fwMoGo9EiugSM11C+6Tz6RrmhFynq7feMYQczhrhZn5/NV25FWveZvU+rqrVZY0rqy9pIE&#10;BFwvhXu1PPGvHY6kMn/c61qtAmVCs9PobbaT6nn3a2zKPXqSP4V1ZG7QOZnHjE80/04Wtx7WiQJe&#10;VqkUDiol/gl4FytHU+wEMT/E8FWev5thZ/dSKwVXP1Gp0tip8QfaIpPGcd/FoYwBjEvDIufXiC8y&#10;/dougaMnDzRaiJ8JBll1G9VX9KNkCWEnqd+1XOPJ5DfVEaya4D16t4pBEk+1G6ponR7qDqqbwj7f&#10;qDvESZtEZo/+1ZlX3ZhCmemRr+ndEsNgu/7AWzLzZdc6qMSVak4HbtBotl/OyKC8J0+IyfTkk1Y9&#10;yVfUWXM+a2YIhNG6j1Uw8f0afGdZAifY17g8SMgtSoAHiL2SXGZR+Ouqy9k3Z+aVRr22P7yQJcos&#10;adaE4O4VcWrFI34/seCTVm1hr6QxeRDDxSktN0Y9SHkgyOy9hRSsfiKvt6f1h4+J8m2C5VIEbPbf&#10;NlNW3M2+tj28qb8nLZVcDyRbxuHnM2hN8ncAwdjyUlawe0YYF8eDJRHMH/ZeNT6Uj5Qnq71XDVpT&#10;FoGDmqTESjXiKGmIbXLJvB99wEbWdZPbbaNCPL0DhhOhOPk3WzO78XBfd01ONmAgdbwuIbr0KfVf&#10;dqGHTiKIgGK//Lhfoj0t2xLZqdg93G3Dc03qWIfj42W/tIjsYHHmuqblOFoclEfz/jMfPbq7IVuz&#10;9XnFMDy4mrhG5WAU1TIy7xSSSOqQ3xU+R6FkJ/z1KjOlGrhT0ZXRAXZEC3ohccXuZCW+EvlJWhhs&#10;AmdPHKbL2bX6FRfnHBMWVIhLDhwwGUi+Lmnd9EG1/n4boTIbh8ObSeD92rs06eWqa81lyHHn4QN8&#10;w3c6k1rKxGuUOxsTOWjHJch2LWR0oN1+njR5W4Gu6Y6sKx1+csr3mTWqTfQoK0UeSY2+3vOTtRut&#10;v2Fxnnd7mf5SxnodFJ9Ri/DIEl5Na1uam4NAiCJjUIeNgmyUMnvguLdEX6zz2v9pURG1mqP8q2yV&#10;FqdsnRcbmjUEneu82M/H9TogTglllTTWYoW0oQxOSoPZbeRZrIm+F16LafPy2APORfN9Rqv0dFdN&#10;Ib/LvzZzbtIQsURS6/khUPRXHhtMflQJTCvDhT5qd+30ZZUlX3PIK2DAtM0oKB4FAKMMz3/vzbPF&#10;ZkdnEA1cAXzbHu0LW+9OH/F8e3prIhd7fjOeD7u6zZpPvJepFQVIbQ2f5XWpL+D0qDdDa/rBc0gl&#10;4EvWNp61cpCuyfFCr4xlluVbsTK3m92/1tCZFKeA2S0MTEf51m3ijo4pJ7g0V8UCv65AT7jdVCkB&#10;ZflIx31RNGUflgxzf6qGVVSIMgyyYK4FdvSxIFqgAOPJA3mRPkaoaZDV0ZuFOdr+90CXPnnoM6gr&#10;QvCPaxERcsvXb7Aoz0aG18rqvaPzEfqCy0Ke9ypLUc4sM5zDd+/kL649kVnPiPRDgI7O28U/fIGG&#10;oH3Aj3wdWGRjj9y2IqQ2+txluBoL99nXsHAGU+uxQChSeXxZaeeaz+KxXGlTZqH5jUfWTDB58Npa&#10;V2lmKoH2+mnWbnShgmNi3Gtkcz94prloWVyJuoTUbf/hbN6iQX3XH5tIpj8ok8OazJsflvF1UvsB&#10;Gn5UUEQ0z8TtxSO7zdXjTk4qD9Hj5iFNP25n0y+xLVDDkBN/uM817/H8Fg4fnjtwxO1SzmsvRCtU&#10;D9O6kWFC9nwjA4ZYfP/6AumidH0fx7OXZ5fwTTIUWO5KlMNLnDqDbNDsihDjHkMeVKZL9H+48Fx9&#10;6rK46Pv8a+XCQZ0gcermlPc1ybAKvT4XNDs3ZWdr30pSWNjOzw3Y6l/Phn0393H5CX4mlnwujqp2&#10;8XKcVDwcNBlbHWpSa7fCX2dv5IF1tzD9nSzt4jD889oHtW8hHu+G5/vOovoEzni3m5Ied2oSahyZ&#10;3zf8T1rZW9hm9HfTEsja8LB78qlG4b4goGS1/+KyEPttZJl8ow8LcIZxKsYqgObDC7blu2tDA8Fx&#10;0pXEXOncx6uGMU2zqXIaczCxox+KL+L44iOVcLAxlEE8pJX+3ptwtRw3kzg3LBR+N8yWp8IoBa0G&#10;heiH97xiI8rwOEprWwewEa8iHIQaHl7PPBZKRnvVqOdr55SsWtdVp1/+dMXdoTD9nGMlu5A76Xs8&#10;v0yTz/n59yHYuhSM3jdAMhodpgc1vKGFxhoOS7G7CPUhdezPdpzQMDUjAFDsIFGTfP875GFI3MLe&#10;+Wqj96JQGvUhxiNOtkiXFvC8Pi1Cl5jpquutwG+JdPs398Sav/fSvxXPM1f7aowyLRf3jcd2vOyo&#10;N7l4+L37s1oPbYbh+oYPbH9lO2fnVjMijxHEml3oLA9bWrrutB0XY6HYymSpQYCuaqCF4euVgDNq&#10;nykNZVbgGMpYdXOy7/gyZCSXd0GywuDsPmHAGwqD1swHo4unpSMoEFr4dM7ggd+v86eJXmIh7odw&#10;LllcR0frdjudFO3pZnsdfPnnIQCtveh2ogREP1soo+ZPZi7dsGRu+sq3+udtuBgmENOo6b6liCaf&#10;kU/pgsuNRN/Kj4WTGu7NpprEr0FnEhkX8AHe+To3sBzivou44YnnG94P4kZx/rOcPyl3aP1PuIzA&#10;2pC9CmA7woQv0DR0vUiLcQDTZ1/JFceAsf9WgD8gCM5BWFgjavM+B1MdmzVwbrC0qQ032wzlEtSi&#10;OJzitXReGK984aQ0h8cqJVkDFzf/blql2S9nZ9uT2bBxzLywoENx1Mz9scE7uzYuxiHi2L3K082a&#10;RSKcuRm82NrHqXLQXLzXgsl3EeH82oAWzpcGUKl7l/2EWnmKmj5/pHzz9QRA7X+vJ33qRjBkUnG8&#10;2mCfLcym3T2qsofsbZKVKvINIimXS/5TH9ytqVwJPW60ehf1F31pTU6VlaP7hLiKFzeFSzaOnaY1&#10;QOFnz5Xzik6WSqLo6KPezkOZtUXwM99i7tfTdj1vLG1imD5uAoNWoKmiXbt93X5JwZI8fCY7J08T&#10;g0UlabY79gXNjNBC1Hr2IddUx4sjWpC3ZZeMJh6LwrU251UMgx1C/Bj/faTnRHj0UhBOXCvETeOr&#10;7Ok0C80YEKQyRMnVce/sHFyJ2eVa7KX4+hUI0dm2cuOr7z2aI8i3xuzVdrO6841k2AXMC9Bf8f67&#10;m5SoNjJVwOCx85sXKNOJ4kUG/mKy23YDN7nBquZPflFO9e61zx07ov33dnetbvpjnSVCpYondwiM&#10;3N8O68ZAzUSQ8rFImsv3veFTl87r8AIuqVmbg5PFikGkwArOqXuEMoVLX2jd1dywe2rzgQxb5ozP&#10;aOmFX9pt8jdlXLWIYVy600pOrg7GQep50LbuQpMvBZi4BMf5bJOLiqNh6KQBhmqPkrNw7aXKXa/u&#10;eO338zKm/v02lNFU+4vy+uasD79+Xyv4Y1DYYimM9DmhFWk3845MNzON0npZb/q5ZF55Gb9PcGEu&#10;l5DfVHpmyirIrr/CGDufSlkg3egMPNDLUls2qrZdHaC7v9eTX+rvzGNAF5JVHemhYD8Rx31RnA5a&#10;JTLr0u72+jSZ3Kp4OH6YX1xun6ZTPqxpKTu/FOL2mSriWnVcoku7XNP+WWnxSYwnh1lS1trKp7h7&#10;tk5Go/R3NcsfkgqRZ1gVLbpsV05CHra98RMSTLe7exUcVe3LIfHKkU4i3TNtfdcnNHRvLiwIZLxi&#10;RUUjrYR+bYMSsiZ/kfh0UvF1NaNju2Cq8nnCWaW/JiQXnT4BM8j+pte5ok6PerlZjk6b1cZ8cEeM&#10;bzoFMmqInYiPIvPMLI5eiShtImRcOmFDLnpvObuLv8GjeRs/LMxlXahvvrhBudcnTsS7vHIcTIMy&#10;w9p3LZ2iaUvIBnS3AQxIdGILLS/GjeD6WYCWFlE/9xMwKYk5iZbXxmUCG+LbtfgjVgH8NmREmAnE&#10;UmFnO2E6u6LBLGCTvnZKL3dJtAfaOtNvQ5kgES+q3A96xJPlzpyK/GajemV1telo6bTCy8MaBa3x&#10;qDTV9l5pmavqfNNYlu3soPsGd3D4nibGT712yCg4MdqwmgYoNSxUdGXNuX8Ug9l6T/+1VI0Pj+r3&#10;T/kVd7GkWjq1LMrfDkqjqa90Xp0oL5KPqMH85tuQ7h2uypFGXi6zvOt993MkA9mvYm2bZY8dJy02&#10;oXs3XTuKU21ccLpXeqOnT9oGaxmUsU7F/oZ4NRi96TV31qs/eWeII8o3e+r5l90dst/Mcx6uWirG&#10;rsQVTM1vubAbHGFPf17X5VQsLFc1BDiA5vQ+eFfrskQ+WCT9vmQYIvj1bALpG10oEys7phE7O24n&#10;y633QX3tOjWBPlv9i1AremviRRfuhZXXnU+DDwrziqtOVmirFCi/nyx99/xiAs82afV/3q1LXws6&#10;Y26wUZkkgvW+t9d/y1bMhlDmTcfrcbo4DzEBUlWai9OptUyW5mys59/qhPSZxu1x09kx5y/EzeO8&#10;opRidbSkTmnx5i53e52UjZcE2KZ6LNpy30kW2/Wiyn2Dm+lVnPzCnjDfPpSBbgBnLO+A4dCDVy7V&#10;rNFjKy/Qoy3+DoL5HBYmfKYnZtS9gt9T6chq5WMuA0newWPUFTe0hPcrjCQMjSO5md4+YHq93I8l&#10;RN7Q1iA8WXjnK2J/jS7ebE7rCK4ZQF6ZzBbm5mK6StJ8ilzSm7mRCGG2NpGbHOEhnKS0ksqvJTdz&#10;ulxrPHtOJtzZPiGIPfYz1+OSR1bwJOUcMe8x2Up1JtKvBpfbbcZQ5tJ+HkzWwhR71m7V236W/uH3&#10;F9vI2OW1+FLRT+wx9Ma+GcZS5NMvvfqoqpH95u5m1yrrCkNRyqayBC74Z2eVohaE8x6E9L2bbhiz&#10;rLk8xdQ7OyizWda0qtUJ98ztaG2440FuTFJzrpwZGAEj2qPRasEeJHkau/X4Dpr67+XOCpXModjp&#10;Y2sa6SD7+K529HrFYYofzZ+3+odavEGj0WbdGJElNtu4/TVTrMP8eLXn5vdTzJ7cAYsLKb02l0Yl&#10;EIq8N0bdFUPqRqZS12cLZD8DeITGfi5KeQ2FttKcLbpRXwA91qHc2PvCi6ISonkzyZ+xLmLX77Z2&#10;HNX/toOHdD3lFYg7xcZzkS1Y32xPOCLdZnocGUBY6tD5NvC0QE60wK8Bmm2WTFT24PvZcmgv3DnI&#10;J3fMDFkMyJngjhaNJGgj7xnBAVbzBmk6mDR4iH9lMptkpO6Ul44i9w+ziGbl2OJn6yDIME38wM4q&#10;cMejmyu7BfXkrMbHSJg33tVH6xryQ3LLbue2As3aay5nBUKTLHip7Twb5W1UCV1wPzTHo5b+14RE&#10;FDqYeEX361V/jGrtm/Y0uTLHVyzLrnstLIbTfbEylVlVTIr4kJxtJMYl01VvNJy4CputM+tCwE5z&#10;4/iKkWhzvH/e+0uYk6LZ+hwVXa9dvMz/Juyyt9nYpWc+u85grQpKYFkTeZBwTfd8Z893W9HO3lvx&#10;pznZuQcC7bsH3jlq68d2cfCRd3UzX0ZLiPfu4ZkBmjR0Mnzg0a/keJXoynWTfEFtlo0ylMkV0gGf&#10;jSCQZjJ5N3R7vYVen0Fzo5vnr3PPBnusqU3ueE+rXiish0qXu3FlLSM0wZRFS2i/hsg4eMuxCW2z&#10;D8JJBj2yJTEaUoLxZyZcl8ZJ/PdZew7Yy7iCb+2XPwHC0/3qriCNyNsfmiIVeel4tBXnnVJ5CMFU&#10;3InalCFqZ3c53YejwT4GIl6ye0vbk/SwAywfEjd5j4ETkKz0HCXHml5Jl64D9m/i0T7VBTWT5YMR&#10;xJM39W1zZfFn7CBd0zxzOOxKi9q6jFWozJ+tIBsPwuwMdSLcTp/AjMcmmb6aNrdiG5GG6cW8ylK9&#10;ZrA9ZVJUtH7xnbReAqj4ClBGnC1JaRcdq6CrK3dV4xp1WMI4gAw5KD8/Prm/W49W7jiKuSsExusp&#10;e1bBbmS9EfqJDoXbdsdoxvRa5GXJDD6AXkwvy9Gyv8r3yHVmer5AUn2cQBnwGI0aeXNCXTY/ixhu&#10;kNx02q2KQEWj1+lM3HzNW3f5pmeZQ8IrK8m1trVpUiGJJ9KNO1UxMMyVfRd2w1ap2BfGgm6sWpuM&#10;eSd37Y0uDXX425z8u2mev+117v3QVvPLcGGuTOW7a3liZ8KrPqiiFrBQlhZdt57nl2PAQuhvOTz3&#10;h3o69+1IYCRcSpVETpeuUBzKa9oMtluvDRFqZLuhUOtyMZcqFpTJ5OfUATMJoNtF1E8ePUffI3qe&#10;BMP2/YSWAAlwPHUyr97ppIrBYzgmKwckum3udzgUYKHLYYVecD6oa2xZSY545tez41fH7E8LGxo7&#10;iVRI82Ap+4+j88pSkG228Hd15iEGEBAMSBIVQQxIMgdQTIgCYh7VN55//eM4MzjV56Yv+qJrsVpf&#10;3qra+9lQBsIYvSk4OdgRlTdlycjbnqMwo88lhKbY2RfW3C0+pUpcXnRbNzvgihQTtcvcjl08ruDu&#10;6mHtNsSGpAx0/vVGE1HkhddmdhfxRn2yD5QmCqoZQBnARpXspxQiXGwSrfnp1HqhF7YC9yAsSla1&#10;aH22tlKTrkVRdStMfbvaaOcOpd2A6HTyXUVbwe/qC51++jscCNiVpjsvuLlh//EiDPhc2+NvH/mb&#10;qhddUMmbNr6lXnX+ZayOMWtMZ5tvBTrNoFmBc43q9X8Vx69PrpN7ppgfrK6g5H2LSGrYWLdc28+V&#10;hquKcDD35tmB6SHKD0A/yW/98vkebIKYw99hMwlSxp1mf4CBOkAK+z3xN2Jba+Uz93OYRcqj2wFd&#10;X5eF7a5euqaR2MfgtfhZc1cxgr6uYpw/g91gV8s9sc/9Ovx8Mz4iDJ3xTIk2DHOy9NVzm/+7p8kA&#10;cdX3MTxeWzC1aTG7nHZmiXI9c63pA2kMOjX1Q+0obPBZPGXgZHlAwd85JBljFeMSNwU+Zw4Wg7Xx&#10;nmnvjDgsNwm1skOO5fgt+r461gd2NIQyRrPPnmBgo5wHzYU/3cPAoM+aJmh3nWcJyZtGZL42tbiG&#10;MJ5RUSfqgs5ZMKtrY42KUXqGMfc+fOTXnbvfEHppxdvyWu60T9ZAB/cEbOmzp1zxCmXwM5yWeKPe&#10;P46u+aNC19LVsxBK8XxDg1PohYyc+8VVZuq0i8P1nJw1f7Gl/FabRr/ew12tTfdxl1hlmq/f3JmO&#10;uJwuKDPUWpTK0qZJuJU5BCGNoIznX3bEzO0c6B5enORz5HwYle6bYbctLOa1pZ6UePiY3C0EZhBG&#10;uc333PucjLijldk8rzfriOB8ocRT8+s2cGefmvM8br8debdSZ+99Pje92xH517DT8u09K2V9Adyq&#10;xXreTXZ9fPLLL7qSboQ4Vx3fU6uyW4qtXXDHG734O1du0+q+SBhP5nHMjHABtV4yrqmHTi8Y/rLU&#10;z7byF8kc1Y7hjRDil/T5e3u2l8sJ26K1VX1WxarFXhYcyC+O1H5CVyslXoebT18hhiDLWnfdXaDz&#10;KuudZjVHiZB+srHs+/W8mYHJdr1V7XHLyeoTAtLJUCet6BRV5EB5+4iOUAZ020Vi9iiUh5Mfm2ia&#10;USaTrmBeuhIkzdzjEe8tQxddfmCkPPHBr1z2rxAnH+6XkBe3fqtrj2lZTKPlS9temZTwT9eip7ta&#10;+s1KmNyZ2ltNYntQptkWhP154dWFBVWBbdF0udvRreJ6imRzsAeVdepzRO3pmwnmxrbOHktK40P4&#10;p3PhVdhVT17NW3Tpi3JbLJyjWWp9ExglYnW5n8xtCQV8tMSWcn9ju/Ym+tZeUkfC9e0Q7y8Bazee&#10;5VQr8yoxNr2cq/fIaTZDNpFfbnuLhM1EKxTbFoxCd625BeLNxm+2VKMa22hcTIGl0Nqs5gbbemie&#10;XnV1dVN62vvvaUCLkBFX5U1d5CtD9YZtr+x2JnLbF7MO5oXd4FzKXXHngrHuFWMWtmE2nyu5Lk6n&#10;dW3aSYtKnvoOD2K7MMB2J5oTElOSStGDgEjfabV26xxHlb+OQBxBVll72ccTq02BB+ux/nWLGrK6&#10;XH7hXp0mC+ZQcLrr1P4kM0jgY7Ytwm2KjaU1U/BYgjikCnAmsA/AgdrrFSBQktG+AeGiLuEkYbGq&#10;UHpA/709n3l+9nlJlHLPxe8aCYs2ZyLfuu06mmJm03uUnzIf2ZcxtJVTo5k346BHthO4ys8HgTVS&#10;kQayRDQlEt6+zwGt0Lydp+Vvs/5G39Gm0R1e2RT5QhmIrTthUgEijGPtmR4sP3OXG5/3BskLFkqT&#10;tNXoUI3+dhXbAAmZp/P3UQI21T4lp8a7Bl5JyMNYaXz6wQqiZdukey1VRZaxi5va1PK/LnALX39j&#10;O/G2npJSY8vdDV/Vg3JwDGdIw1FQ8V6wrGYuPFe3xoIi1o1tKhSscmMTEMsqepp17tYMHsuq6z0R&#10;f9/LXy209ai5jQT3d9QrTAN4OtuN3Fe1v6/n3DL54YRer3prjZTeae6cdJzfnWeGGQSMRepOHrwX&#10;bJF5tTK80ikWudo20wEzCk4x+V2h91JnzOoZBSR9TjL1bGddQeYjnIlRfLB6cJV7anziv8MG7X5X&#10;ndIlzTrY6/cQhj69Nlth41s8no7dlXtavLF3a+JQDPt00btqtqv3xrM+bPftTrRjx+4hIKftttm6&#10;t7Vuu9Aru8oQ8WZ1HChdzWSyD20A5kMZmR5cp5Dx8ng8O71FVgmu/H3yvnfRBbw7S4PHW25FCfM9&#10;qff5CVEbfEr27BkNe432+4Sb/jhcFydocMHvhN2hcbS05D39dCsJxomS3iLjYcfL39Nc6FqwLyuH&#10;alNnYOgQP/hBNrf7OPPbJjLey9mtBv5P4vbGucGu5TeHqiPOO0OQbntrluAtmHWFZLgoFwYkL5xa&#10;U49lDPzYB3B5xwoIxUwG+cnf+IGoGJXWulja5xdLCJEomoVbuKab2HyokRD5VCUPv9sv35bkQVCB&#10;/GWDYWc6Euz0bNX69Du1/nNtlNhjC4RqEp9n618CI0bxK0Cd6eppIbPrFNv8zWy6HaEHedpuXwzM&#10;bZLZGJ/D9n2OTq8h14qILbZxrs3jaOPPgEg6VvLJCq/7hp5bIxdYHoW2IALnmoQ9wTmxJg9YTWWX&#10;H/+yruNzrdHs5y215hT+RqqjJpPIx8SN88tNp7E/mnHvuwDcUNH1H0EIEbIC5BIfz5W8QqwPyTEb&#10;VLq4c4J93fcYP83CC9EgNttx3aD92I4TfPWowUU1jZuuUsHQ4cFbvJYlKMO6VZ1bCpvM28Z27RO8&#10;mm4mTDBaaPs1n4MjVbv8EmJLdu36rJN4r4oyAap8BmhgR3E4I6vVWLEX3z3kKda+L37GQl8sKuC0&#10;5sNcY2cCEwRbj/5uNvmvAZFYH4IvVFDQ+3kk4hMA5CxW17DGvJTmWFec9+ZikN/y7Ayar8WnfyK1&#10;unMHgKWgXdo3DXcm1LQUFMj1SMi/EosMZh0Ev2sHpn9kbF8kZChTbpknB8IRTm61GD7KFyUeINTL&#10;5Q7iwMK/g8oHkn7UA4abp+zUN5/zg6pvgcYWXkPtnsk9m3d8xkv+/GNB2m4puF7ckSA2JlNvUzrK&#10;ueXAs3PC3yftDn8mKAWZ3BLxv0lhjrZtbYKce3L+adefQdMJe1hVfxr1tbfTZie0ifC7zu6FY/ih&#10;tpA/5t53P8dyZ/o5LsbbXXGOvbCYV55jsKCIiicoHv5yoIzXBHxhPjU0VL/MzL65SqiQOh6rsrkx&#10;squw35YfGw0o/8RMrE9geWoVlkoOG1lHm4RQhBRdl57b6wBjT3oJk8Se0c1bxDD9Ts9ffVqrt4m7&#10;cPp7mnU1xAxUA2Mmc3W7qzbNp2lUSy7aROdWmfuYTdh6ARCexV0mk3Z48/cz5IxSY8UElgrirdBK&#10;2V2QQtomWuPQZbtfm+5PNkfxq30r92odOR1t6FAmu9WLWhjqlxCMIeH3HDjdQj1XzgUFZsWcbmxs&#10;WfWo+kQRPEdnnYE2Kol87XrNgetzbZjE1S6gT/tKvTfmM6zMnf6+AF+Kp6/uyN5Bj/1Zj9/8XQcp&#10;1K5eA6m9MylmXX3Q49hTiO23DCt60KvedOwZyX5MC4Wvsbryu2f2bP1Os/0O8gy9HTKOCgaqnKNL&#10;93dOJiiRBvpxvcT1ex4ikoT2uK/C/Phv0LX8mFZQ9vo0Xz6B6hjZtMxIgwj4iBGeK39ALdi30C2L&#10;Zd84cESX2cYez0iD0daGnnupaXWwL7+ss6StUNC0Ut33WTSqWULZ9MTluHdyDHb3/OvWWjAwE2tk&#10;res1id4LzDYg0HrutXk2M9EySCZyS+cSqVDawthmXtVPVxhOLppdWGRC/ucxRIbIIUDzG/eEDqT4&#10;8vFITYT689xQcXCdfWPR02ysAmWqq19Fklt2vfS4Cg3Lvcxuv2Q/x0nNrDaT3VlX4PL2sVLi4YFu&#10;RMo35G1sa1YFA5JjazUZC4XjdWDwlH7gCe1kIdny1HtyI8hR7z8hYGbTI85/us443xsNSnJ6uoQv&#10;QG1OL4tDjqem9/BuxHQ/WyvA1hWUEAhzPZxf48A+Ffff00XzBDC7zlbzuxSmr/nZfxXpzq3fS/RB&#10;PaeK0eB8VWehcfF3zbT5+nsa9PMBiwLYHZ49U3ldIZ36tnRGLWe03mwyy2zVKJLTQRsaPLfbm7RO&#10;cbjJd5oWmCCGd0Pg2U3L7apIoL9ykzyCqvW4NJ+1l5djR93Umhuw95gZCspwjzSWFSMvZTZNdR54&#10;6epD3aRva2Ul3WExWhmellLKWvFv3hXesUs60xw0NG7y7jx/lQu9fhLqhRbf7xoYR6nihYvLiaUY&#10;yuj+Ayz459MffpkblJk8lgIFACN5Ha6wzf4GMpwDzoqFJm2rWo6YNVdP2Kn41fJxv+wWA7o9XvWx&#10;UadabF4rK1aUaZI3fY2+ovv8vpMVTvXiBXYcT3ZnA+fIyp1gSNqFMmw29bWp1YaderJ4n/LDdw1M&#10;cbFaX94mjpkZ091DcWjvJu5Rz92ND/WN9rC51Q22mhzHtgZRt5/n5WHeeGWgNvnzu8AFOQGCPpHh&#10;q7ZXnqfJr/l3Tzvt0uCkaB2nXz+CgG7cfDeuLHQBv5x1uyzYLgR0UK0ePt/ewVtXnaZ4/xb7Vkif&#10;8I92mEnD8ytoPeNCtvZIMTKrrLN5PbfloiGNpeJDkQC/O8SgTDUetSGg85kvODwjbm7DPTMqILu7&#10;frE1H58i1ruRem0ZyY+LloRfjMZxLbhnQR3n0VQpjNLSHHGA6EDHZOVQ3eiLyxm69iQFFL68TsF0&#10;0CynZyjjrPlUxFeM5O2uTwfQ6sY09RhFWY/jeXe4xphjvWlG37tfbEhNKn8D8d53/EQ9IGVuHvFO&#10;pB/782hLNxQeKGfUptTipBgrG/KW6s/u5AQDIfEcysQ1TjWfaONmpbh4EAs+Sq3BJMGdFiW8lzCK&#10;fszLQ5rNYGcgw4EE+KnDDXwxZF/bq3gAppWsFqVuxtUOSbhuI34nlFpdBGtVu6atGh59vbWff00h&#10;xx3X6YSXF1cDJMvbymbGuwBr0/bKV0uGMqMLBbnVQg3tyxNZOpnJ7fT022/wztpg8q/iWEttVMJm&#10;Zycj+8K+Mylw9comU1gSXyGIeLDPFuZ9KDO5rz4mCdR+iJPfPsfyoLnpwR54MlsTn6J/h2S0BDYY&#10;ywE5tVZV/XSlp8ri6QcVP+TL5ReB7kfFfGfLVX8M7VXHX1sDi2nbqEj1dbVJTFin4+l3KDMPfL5d&#10;2VOtIdFYM4WbqbtlsXESXVWWfs8Scakx8mcUB8LBOzHelU4+ciYiIkAVQzhkhOWoTe5SXbnVnH4U&#10;EuOsPrNfVLtEi93aR4/eO3a7xb87tM5JbdmfFBz5wLUNFyBE43OWkz8p1Te3m8FbKe+GL9Rv6m/q&#10;DSG1Dt6WE0RvqpqC1Lzv+cgKX/lzMfpI1bdaxwVO7yWK0ZwvRCRh4Mz3u63074SGS7HaA23tkeTS&#10;Z0n05fk72G9n1+06s9BDf7pdEfX5o1gr9XgsV29fyIN+u+DJMPxeHiE+OFZMoNOB8mOVdsQNPq7v&#10;N+LqMie/ldE0zMd9cJ4s/nrP/HfZzbO3t772uA5typkKM1ta3L0hNx+aarfN6iWT24Ig8iqvnHVQ&#10;+TSqXw4YCX3zFllnUlGpBG8kjF6znEdwwnPlx29+m7mNxVHCBu9ioW78f9x7fFJznrwrwpXYyTRO&#10;lDy8OicHAGOA9XHQsPFunpVCwsz2GATZ9WcSJ+R9e4Xh5FEGoMKwGuKUXmfDTNZ8ej8uQDxSXZe4&#10;TzdxcluyU3qhUAieJhcBN4i6V+Zf3Xu9blLHH2lmezOr8LsJizpPiUaCsFY+TT6lHxYh7djBd60x&#10;k+mO12txsMgGWTh6MyFKU594VJ+JzLTaOC3igTC77lq86RHP6t/4oUDcX/uCPXa8tPVzMhNkO/DO&#10;o75eGkE2W6XdeAT+BvjzVaI3q3PM0Xe2zDkT2hnqQI+K3cEwY1qD9dwFnznsnd7Pzr5mvyLEXPU9&#10;gBrDOBW0Cn8+ArfNpcP8sLZfHQ3wnU3Qj/k551N9H5QHNHVywAYBP4LwtHfxoVMLlnmZlwdoBje6&#10;ZeJ+24k5+GJwYgaE6Xv2gDJB98U0X80sqt2Nd6fJxCALgTIiODUny8/XRnmOk0eP2bq4VUQsmgoA&#10;mh3j7+aW37dDrtcbTg+7A5sDXw8nr37k4LOVgmE9nflN/LhsD2m3PBml7hylJ+QCAkAW1ZrfkJ+D&#10;Y6PwNyDuLYdxLtv9LFu3FLg2+dZ3tX+SQ0iJfUzzg53iplfEld0LjlORMhp2wtEt2+miSoGA8eTd&#10;eQsjpfvZySV3xF1OS3Lh6BB7kBkqYH/ffpzFyjgEByiDEPuSmRuU753myqn6H/b79s4eCVql88ae&#10;Asmdx0qq3li7rXTxK957fADZZVNhXSxzzzF6PveksKixC/Obsvnjq3ApjGq13gQHdTA98n4FbLvM&#10;/vU3A2dRj5rccDPz0jqg1+7sRtoQGCcsPb7dG5JJkPWXueXDMxpdsvqbFpX9mqfWz2rrApA4UZvd&#10;eIDYuAYV1UfiefJhih3e0R+D65VKzLNkAzJsBmXSaa+TIv07nmblWi86gXoj8bBiXMrPMjfBMRFR&#10;ZndWJ76rnN86h2R1SN4ny0V7YtOQwNKIR1O7kr5z8iwIst+39AAbxXkX0m+wfrZmdNfIFMK/t6dK&#10;PNdqdEntgNeNPhppmJU52X7D7IizpDZCv/czU1RwWOMHLsVfdFZrYfJzVU461XB/h9y8fK8XhP0n&#10;RHtRqC76N3yBf1Ief0zOXL9kJ1r3/DdMyeeFyN0OhCuq6BKJyJuDcpZ+Uw7GQtnacBKzjZV4fVck&#10;CE1/a2BrRtZtqdIVy809Mq92oWOnWzjWmdR1mWzDB4BfvDuD1lDxSEG5yMqkQ+IPFsowo+IRJeSD&#10;JJjuih88315VMnl6qdJIqzLvdTeSncnwwfc8re/oUeYxPA5+xerEIxPj2Xmg0cSfWY22+qHL43Dm&#10;sVe8138WwXE10gd7FvSa5ed2C2WyxGjD4WQ/Lg1FR9hq6IMe3QCgUOOxvOPV8ki5pr2xtbTItILM&#10;6SHpZbPBUQN0J3XnTZ+u5dlx5WlMUZS+XLeLKLt6bOis1GN5qmBlSip73fb/WtwXabia/2ZcPVTf&#10;wpdZVRoQ5bKDUZeIkJV3gRBF0pd11qyO98f32TOVxyJgbyyEhWxHi07UDbO9bklmW6MtCtt6paTn&#10;YJphLZ5s8pmhj3J8KP8dNoAQGpHa/qT68VQTJI1rjInGJfbNMSqGowlxp7xOXl58cBwYGjK7NxqR&#10;pMq76b1bWnTrG7eSLpv0dfZAPot4um5vuml6Ly8PWUvl1ltnohgN5u86KIXxmsHtZPhFT6XWepR1&#10;UD63mK++Q8CGVDoDoVCIpcmNfK4KVDeeigPFtSHOIFdMJUnz70JXnjjMfgfwZvZ9nLRH1fxqzGlr&#10;h4+E0kLdFdRJ8+9ms0TrM11mRIv2f0kpvPUL4876MhoM6plKlroQ/FbMNm6nieIC138eEBX1cCqO&#10;MZdESNSFCSbvd4lV9VIaBE6m0Hw/b6V6qydSNf7dL6AZIkJliYEyJtB/VsXKOZyLLdahiG61bt4R&#10;wdj17CAsbgkWUp6i5ma/6J2oxYf+TXQ8h866Jsl926pdN77nJTUbYJLBSBiRzbcjeYiJQcadXMOu&#10;UGKFR9n2ocw+a/7sE58dCrlX5iLlzofeiC3sDut61x126WkddMjX0gyv6dSkMwiiBGJEIFJQ60nz&#10;4c1xPk/XXVjZPIljxYjX5FrBo5E3v/PepfN2hV3dZ5NuQhkwTYfpUZj+aFByQzTYMiOx0WKd5OJf&#10;pcVpQe77egAdm52A7tXxK9ezIK8s0EJlCyF6K6xWnfe93jNrZzLumuVaq8upHa16iOqLU32CNQ6L&#10;1ZIQoIww59NeY9vsgcENpVOT/t/5P/8U/if/z3///c+/46xDdtzxvnux12/3UMGGHWHohkY1nYSd&#10;OwJjCZLInxLc9KpifnxOs36Lrq4X7mPE5ZXV2NlgjnrKM+fPA1GJq9B8638v7Km6jefF8/5ClevG&#10;qzn51DetY59/Z9oGOi23moFgl9SK19vnMlZfrGgXEnAV85ver9f2FNdaDKvL8sBMTCrrn5qh+zau&#10;ESLghry2ci5jjQu07v9NPN7XUlPu00MX3+iKMEqpwCxRa6NAtuqfdfM2bfa7vn7Z8edLH1Ibryuw&#10;Wq8rWcFHv7BhR3OkIS7nAaokEfrBNlZKz4uuRhXeHt05tLJhWbbcfh7KPC9j529CtB4wdu28gpGI&#10;F0ZxJZb3EXtlu4CiLc2kEdGl6k2FOWQz2wJEbVSz9EOm6ep2u/PU1nMU3JAeG7ek4nGANriTXEWP&#10;QOXsc+mRymLI3y6nV2k4QzSmUhdhL5cnljoww9zP+QqN7I6wTFA7cVqh5hldvKphrbRriwLSJO7z&#10;JTkPkWH0cbsGMVvV1pscqByWH+xqibEF4YdBc365yt3OYJz1oMy+1raH59HqQNvT69hSX7/kGwC1&#10;bqPf2Nxhdtx5nmerCCQHOuVSdqo2OYV4qptGfK1m4cwrCv5qgkIycAGlA5svp8x++RHR3aDMTbD3&#10;6TYtduK/KW7lTm6X9ryWYnDkjytKX+fDSiT397ON/pbPg0zcmoEmD7u1evJ20LZAhpz/ikKd+8yO&#10;OZKd3IaFumkTzXsEkbYUZlJRuDjncu0FuJeLh2687X7+OjdlWspfSUD0+DoXmWS7WKcKpcknORw2&#10;ER3xPD5lM493/tFuiLVsWrpWetP3M0k77R5X70TaRq+8t/D/G8E6HRJIpHEVnd/upwm+vEbqc7Pj&#10;VrNjF8rgrAYzODb7Onn4J5idZritPbXrl6Ed32VdVwaTzaIGIbb9RjnJFgk1c6wQKmoGzSGlSXfB&#10;Z0dEEJ+yxGlz/iWQjLKpc3vW6Z+UEhP652E/rf7d2ZQG3UBoAfxu9WzfWC3yQ6HTeQE0/JZ0b98E&#10;vfjnllSvN3NaQ25YFpa/FJSxx67ciCT5Ip4NhH5UtrOvzb7/cGT/Buac6NOuTBNqUQS9HWCbnL8R&#10;HtilQeA2B0H8GKE21736es/Zz9IeLvsUUdxyAZga2udYOdYdIkX4Hz/E0aoJL9Yqez9/L2qjBpdj&#10;L42T/osXq53fzdzHXG/f6YyGt0p/SN/rzwTK8DfNQla/8vitrNqsqdAPfbVbhLXsfTYaBnGx/jyW&#10;xL9LVOTiqtMcdG6KlxcL1PwxYosz/ncFwvZxKxfvl53d0YFD651+bfNye1ZPDVymgu6P+UCZpT7O&#10;39ZxtAghkYdLXz/EXDSgdUKqynJb3hMFBixqv/1RnL8naUbfJ485dGVUjSt2Vdk7AZeGn2ym9RGy&#10;M51tz1oF+U0xFoZkq1xK39Mc8m1c/qa45zxtnuGWZc1bMjpbFXY2EsXQJ9fWU7nWzkxyK696Ya5z&#10;NckfBaUaGtaU6Zc/l8Hx0KnYm1AkHlq1wJRwpZqP+ZO0J79yhVjkkhCdoxmH2kaHAZRBq1ebIEkd&#10;stXK30pJGXfngLStYDf7UmpZ79H9eVNuflbIMTd4D9GRk20yNxC9jhe1jlpggaVw/nCPS4S9s/bC&#10;24k+UndHkfZiQP4JhjlUr2p//xuuvm1h0bfHycb9XRzEB5kQS+SrnfjSVPZaUa2/y5y/02F2G/2m&#10;LfyxWrIdV4K4bvQ0wjZslURbfpY9/FZfBnZ8S6y06mzJ531UkZZMdkOk0VDcQ5lNo+3H+XZqtxy/&#10;Vy7krYiBr/MiXV4qHF2b7kIUm2azRSlH48ESDPVJLVtHvMZmKw5Pb8CrIOtLLYdg5L3LK+xZ2XfK&#10;PX/jInfgJGhWacyfNrW/BZgf/MxGPOV+3/k5VYamuv/02iCxnk1uD7DM3zfzooPlxhiVAsIJW2+X&#10;2rk9vA8bNzbTlgwZGw8y9ddohRcueZ/yOWL6effP/8fRmbYrB0ZR+LeICqUkRWmeJCFTSoMUiUYN&#10;///d5/16vuxLh2fYe617ZeR828WD4k8talGUQJkiWiZ+qcRYR7fcH5ITXbaao5hWVyV+PD0D0OJp&#10;QFZf3i2zqd3y3V2pSv/e7wG5jS7dI5khmwN5HB/Tq8Eei9bpqVlo9lPfC2HzeICMh74M+8lf3xN4&#10;GXNCmHsAMU0qaDakejW3vizL5BassnRvVWLilvhTx7Okm284xa9qhfnn2sWXDvEcMp9ZN4rzJ27+&#10;aryJ/pSbNrV0/b0hm4l5BHuoIQRrfvL3NPHLN4w3WtXWSwsIIa1kwq/gImkfTz/SDQdWwD2x9jyi&#10;4+Z2WiDqBrmwhYn6LUzCY1I+LtLcGHqTCdfaL6h1r2sEjF1w+stum/t+0Ebzm524z7+n0XMIZXGf&#10;eYmogZGIQOF2VLcBwV/e/moQi1Ccjt43vjRR/P7VD3aL7mRYmgkrxi3mzMNxPSydRyUgfC/wq1ws&#10;z5eRc6R5drXrHUcySBd0dbG+qgso01DHTbr4MvqnnSRNnzYPDlyKlg7jhiksbu9L2Zq7vcue6kw2&#10;+5FIZQd1Gal16O5yvVKqHfbT9tmx06w4OcVbPDPlBZW7pU6roX8+FSDYzzvbPX2HMuatybcAXFA6&#10;FiazOVuGGNmcJjTD+pvIKNZjBcEucdcQCiQE75i3AerXzqY5821/SV8Gsy/+BvaOmRhuCpvriaS4&#10;4OlryhKQNIqZc4LNANw3PSiT74Rph3SNhWbeOlNgwJD7W7GACc8jxs9dalK8d9Yf4Xb1WuNrvZHG&#10;VdHNSsATuaGPktcHeZ1iRqbF45XxHNMzngQ8m28zmStyPuRr6nncKMl/ZaDvqtBcVgTn9FuuS49s&#10;3PcBJ7sbSo1OXegm15XFn26ZbbVdeWMKe674OdOT1huqwTRJwATlmp5wE2E0mbTE0wSgmJZtwaNO&#10;nCzGVm/uEuO+BSjzpAYFtf29OtLkV00uV3X9oTkb0daT195fpnsNZe6Bx0utNiVArOQb0so9PFek&#10;BMmQ++VROcR/dQ2dpIXicVuNWhlnwunx0PeTII8R9nteG5X+FhvALZOIxvViH8uvm96jpumb/aP6&#10;PkX2Fhy77LSc5r5/maljrD3sIv25RTUel1bYAZQNTJD3tXgw7NYfZvtgRfluBEx1+G8142I27mi5&#10;gbNeE7+/87Qcrr0ruR3bD7x9nufG/dVElHujC+n/QuDSiRFr916uLCkEyZ5r3dec2DR4N7gef++b&#10;UwaF3vxi9lDFzZmSDSNqC4wsClrVU3OJObKgzjotRYEyC4Z6+tTngpx5o78pEjgOArtMFXNvGHnJ&#10;BTVv56gQ/YTQFwKkswRAnSMXMrihZ7Zvm7vBKbByLV9Ev3VA8ZA0mj1Y2jl4lboihJp5Q6daCL9/&#10;r4DBYMrwfFkW9lkHPs2eilW79xJhiVXSXtdjs8k5FY5yY89wiMkrnZz8ZQu2tmr0rtAXg1+nVfuc&#10;YUgO62hh/yBvqajNmM4ox4IeZLe5CoSf/TuncYW+vXrO3vWtGqU/1kc6mz3+WmxO80Hsig/Aa/fI&#10;9slKTq93Pc/7F/7JjPRiBjOSNNp8n5szdTWZUT2hjxr2M3cZ4KkZAlk35wrnM2x18GvTHJR5kvXW&#10;TS9L1y/EKIkn7Wsg9cN6wbCrxr5Syi0flUHnICbVWkEE0IY7bK8akLeYDaq2Gi6ALN1xhVbArNH6&#10;vhXUYDoC4rp1uVR9a3QRwhbOeZBK/b1pz7a7x/vkqOu0/dXHemtM//oG8yF7nEtlEML/RmNhtKWp&#10;aG19wZPgN6UknHgNnT/3fTN4mVsTRFdUdG33vLLtcnt+UEbjCZ3smVwa5Xaa03H/ngaxW8D+x9Yr&#10;tk1WN1lTWPM1u7Kpu3PJHAqF150/7vkLNS78ipV1oQGgCxqi737AuDQfiaw9xAWA2ZL9G2S+pex+&#10;mb3uqnYpihBhYX3Jvc7u1xT5VyZU8p9y7bN5PgSjcW/wzonBwmwuN+xW/XlBdfS+G6hvfp5BBhWl&#10;re/1KyijZX8DbtTmbRoK9bRMT+pBkF42bCTMqchZdKkLET3CkNCmWHkk/t0Ial9ieUfOb37s5a/z&#10;Xr/D5rNEiDng1D3rjwT/iQgM0NRO57CvLYz9scMpN4etCffN0p0aDzxWP+AYisLWp37+frmMVJgd&#10;0OXvfG7PmfLxarbElgll0vv2GMISLubsnh9oiWVgGQS4i27vxd6NW5ARC3gX4cgz0EFDKzeS7pOr&#10;LB8eSyULKq4EXJ+lLvKaas1LadsLyL02Gf3C7LywOq1Gl6J9mivo35Ej1CdZEqxSOwPP6k+0z7sV&#10;h/q2VtPDJ1dJl1z9w2BDgez3L1Kodl9y61MaMOcd51wvobMKnLWvDAeHQvNDVlX+dePIXK4yIbbU&#10;eA9kTTaS9IrmQBlRv7psW7bEKbvQj8zqS6enc1IkhsGNt1unhYj2G9T7vIvQo7GZ+gAAHCMbnWyC&#10;pBgf3Qe5kF4knDp5rPG33ixlg8TslzsPas5msqOf201ydOlvhZ65zBHky7dPdCpmzkk/36ifmkmB&#10;LK1/58V4tDbvx+FyX1AADYkB02Qj4jVPaJsJCnfDRG7wwGqCoIRrh0Um0siAEYb3aJkMwNK2t1Aa&#10;DpcP7BxBGeTa9AnCskveA1O/WfS+liEJQFS5OkZratD2ETN/E2tPOUxoSwwMb07O09eq8e6S07Cr&#10;/6YgcpxZpdqBVCZHsDyw18TmQGkD62Cht+xfEdb7O6qjRb9U3GzSTDRi674h5L924eilS+DmmnPi&#10;te9TWfsZcGetUhNvTnqmn8bc+YmGUKqB+o5jDGsvpOIR22nP8Q7PzA5NLhewzeEe0TOJLzkv+jOG&#10;MsPQShhIAWB/1InpGeMGI/uh0BmhnVTOETNod8vYh0aBwVCZm5cmxJX7epP8Ofqt52e3Kt+J23x1&#10;lxnoOJM5YeYoL6x8LBfR0jOP3RLQFu2pPzVxnqFCxyvhv4xRtTNkglC6ZF+LF5Rq5rv0TGfNk76/&#10;mtTMkHZDYF5048qITfioKcWR9nmdSqqL/LbDGDTpJWKE5uTC63QN1pnBig9RwclvkF7x70cb4nxY&#10;sw9bleGfr2pOGVMoqJe63dKve25mOq1zT+evsXo/MHDcmQvFaUFj9o3bveTNAYlY5nuJmrbx35yz&#10;D2P5tz52W9eUubS+bkqXeyNqVxX/JAoLz/u+6q/V4a3sUaBV4uKj222FGwyNZEFaBdQEVr+bVWCK&#10;ruH/AbO9urbBkb6ADG94ItW90z7zEmeJ3yJ6kzSVR3AyuGaNcnUpjDdx0Pzi/F+Z7rLndvFJ+B7l&#10;G41qsN0/O95sWVjOAA/v1vp6mRBP+WaT0FNUtA3lkKKz8071e6gJblcju9wzJn8Lsjej4hTkzlHH&#10;8GCYZsPB5zV7gN/mQMSbOZTRykTy2MwwTwF1Ov1W5f4J2+eUrze2LsVMnT28ZpmT0juHBqDv6eor&#10;KLUs3qx3PKS6ZTYnxoXQx8G18YSV+Dxe2P7pCGhNYK2oyJo+QBdOIeW/sUSllGKhZENK3undnUDM&#10;VStdpU4evr1dIcpuM0a7w8fTKZotg+PVnd2r5Lsa+6ZOyPwqc8kUq/WkUhzcusMlgFMQLDc90Hmq&#10;XtxN1lR3zfRP8VUxoEw/Oxj9vBoW1MTn6F2cPbxaId6s7cjp0uQOJOb2Rr/n9GjRNi5TOdoQwqq4&#10;eeb0u7FnWrWPZCtYZouy2HrYy8e2rwpNim2r5+Um7HDWZZoTOeFvlhM1XqAi7z4Il2rNH8V6NLQR&#10;7rajtkQ6rF2UyLL2XRbCRBsyd7GzGD15d5IT0nsVnwOW62qN6/QqCOvTy1Eg2Ps+YZrl7jhghqXp&#10;jXsOm9/CsS3/vQJStqntgoVjiZ1sCu5icmby59OK+rq9yaY+aPmWpHTie7X5GnYkHIzxA2aWVT7s&#10;9vqr5g0AenlkocaiwaTjn+ISXN7Tr9v2cpXpZIOX0u1JGal/N+nYxiZIvl7RzopBt1NrL938Kh+W&#10;Xq21a8tyDbxQ/fE+190X9AsEWy6zrxrnVXEoAa91btMB7swavsDv/qX1S5+WGGRfep+sB1NmHDmO&#10;5C6E69/FY9qiOQnytdoXv99oWhlVnXaXcrUsGM9ySN2yE7t1bZPbdg8gcBBLXlp1T0P21YPOz3qI&#10;4dnqCW3iG1OvDz5eKR9R0K1zv73toWjpjbMX1+L5+/aGMleMyZN1O1lt5WXVwIu1QzWXk6a9FY3+&#10;iFJ3UzAM6RGcP+IUwfdBRasstzuDOVfd8yx17GuBzXzl7SAZfnqP0nQ2qoC5vsk+vGpokVvpRLzu&#10;Sv4FZYZNimOJ4NSbjdEIptKz+/aOZLl+f/VMuYUyMDAZX70XC6FsP/j+/UabpkmLkcovyKCbiOai&#10;+hKme2zbJHo87u5hke5op0x9MSe9nOK8wN6zG0IZV27Yo5J14FJB1bYKv8qju9cTw8qrwvCUgYn5&#10;/L7lzDGWTm5ZtHLM4VftpiBC82eGV60LFjjfwCYh4yNvbPDKrd04/TYqY34IuodyowlqkNni77s5&#10;98N+xnLbT/w6ODTD3nGaUpaXMxj/KK37NLQl9xd1UEjj/ZHaNZ3Wrp9VK5VwInk9lW0dYPjU1NN5&#10;UsTxdomaVCsjuba6XUF/llQ+lgXftcb+jfPW5TPrylG/UDvwH91PIIbVq/feL7Kvez/7MHF4+2nu&#10;n7WtaIF1EVWqrB7olRvbKaa1yeTIL9fY84H1vxLJ2mM7qVeY1mrFbmphoYFdR0KmPn4coUyM2ROj&#10;+y6srs+H1waWHO4NARe8LER3ju0dvo/GqzJ5xRCWNoER4Jqi2xCPtBwJFtNfDFNfWZzXvXRyJ5Gg&#10;UeuwcaMyWoxZqvA9c6XIyxzaNPn5O0OH1UVxWIs0rr1rMbOpY1m/6CmuZwaMRQ9LuFVR4MuNyo+j&#10;iz7ELJwy9qfuHi2mve+wWHyZc4oJH6+YBgPVY76/gKW5kJTavo082nuvnZS6JKf+XaO2CNj66KiT&#10;bTox8iZ7LJG6lcRfasTuZbNBAIY9LB1BzFJ1Y/1eAzEY23hx9e7XNjvY/p8YLfMsDhZXkSw6pRV/&#10;EaCrSEJETBdXG3gng2NsQEOZ6DGy6hmxg80f1/EiGaF9VVj10sz9dAGQtx2KyOYNaRaFOa8v8xv9&#10;JjXnFLKHQRQTT6jn+V2brPjqtpkM2Sk92HWkYefeD161nCIS8ce6Sx3t8Ld0cqsSTSrFVdyPz1hv&#10;U13xpWAKepRtC4KTTm69TgfabK2p/dP7KAS9Xrqt7cgtksNz7yHAISKxwT5tSK0d4Zd+By9G4zJK&#10;9TMHe1zn782wMdvU23/tboE67QssKj5uCL6KaTfiV+3X4fHrna4jZHDPm3fQ23iaBQRN58q609a6&#10;NYAAI7V8XFrxYoOId1dBLXc/A/KBY3+ztcyIB+/mFDy02PaU7yBb8QRlpoaMsiPy0Ajx8Wxl682m&#10;vEeX5iwfAKqw+Tq9Eg9f/z7cwr1nQv9CltckXZVFVecmlR6/seqwVmQHZXdqO7NoDl4PkyQt5b19&#10;mJ1lPT+riHL17+KBNmOyhVpswsj7NIG0mQ6dE+zfHo5mk0Z4IC+3SztLPDuPaF8rPVmdfpQLavxc&#10;9BGOzr3rxRa1lL1ckiV6weDxiKMzp2LMbJe/53hHner8HN8SUGZDPWfgGE9v/q3gAl9w5RiDt3iJ&#10;fsA+K/lLNZ0V9LdsMRRoxT/Ubly8ZIYtZLlZHEtA9G9R0f2RoXiKV4QSdFK9bNaIQw40yavVsvh6&#10;1Yp3T/hbbNTyGoh3yz1HHIpmH/LKM12rRnV6Y3ov70fkcd0UrUsauXv9wlL9Rpp29HLwPPmMUmCp&#10;mX4vasoOWyBPGAuwn2fuHWrRBT/kw19j7zXoYZcI+9+/H818V0I1ttf3lmLusqCj/SlWO+V+1dqC&#10;bUyZdXu8Q41WZnuPiO/Yh1+7uiV4WvjdP6MBRqmkWZFbSBv1DUIgmzpa0FmLGZwKspolN/fxRlUW&#10;fxeP6uiEZK0osIXdEuE8kKBw40mkDgwBc5hKc2auDpDxYj22de+pArx89WVs9jj06M9vUOlLNbWZ&#10;L7mLeDt9mhCmmbuSl5UEJKXm6D08rI9bdZDd5aBM4Zc/liraIoXAnQ8t2lfzmra7MD1d+rSmYLId&#10;HBgtWHODortii6M3JH2rFfLovavjucRDiA9uirRVsiZdxGZAgELmUCpZx0Ww8QD/YzTIgbgWykwW&#10;4KpJdMBfalRjwDMY8/51r5yD7aSdkZPHC1ew0ysXIJxQFqeOwsQmK8QL5pj9EOSntSXimOsAGufF&#10;6IEMcteMwOXbeAh3ZlDIsyt9bZeCv6fZfse76fWhj9PlWaZaYTXRh7H+fhLFOzXNJEnht9ytpxlA&#10;zuxHyDroa9E13zhGw1IE1zl800cvkmCeIM8Wzz/z82SynM17+5JvaegNPxFzbp/f/pWRJV+bvDA4&#10;G9uVg+1paPaZxO4fbXk+yT24yvBSdn8xTFaRhv/3rQzGPaL6XN1v48tGheFC3SwevzTKsbuH+Sl2&#10;nZahmpQMFyC0P3f2dJRGf6vAHp9tE+X3NhaXWQVCY+QRP4YYzlLnHOfvRbJ/3Ygl5UZbeu0CgxC3&#10;jOAN9gSBMyO9G3eyaJwvI4y0OJJ0uXJOZg0ls9PhYvQuNIZ2WUMN8qHOflCGF4UM0n0YUr7PIRYc&#10;nX2RZhQneBYEq/PKfQ7w6WaFIP8cjK6bs070fzXMQWRqpY3JjjlrTO2isxgpwk90TcLNCI9f0PMG&#10;M8nSNSDuKfaiJ7ahzHkEh79aSelistWtLMfLtM91/XT3VmvbzRsZj6YLdSOvIRNCWL/oE3bod6JB&#10;rRXOplMOZIS+1nGsdpVcRptF+BImit78HcftVT0eCzTZ7i2I5+fvaS43/MVMVxuQQoNCz2PKi97I&#10;0/OF8qGm1SCrHO9vMTQM1qvV76uvraZCNZYT5VTpvEejRCXMyfXmw/sHgLchUe4q91x9YR7HGSM7&#10;La6szsJhU+ZP3dV76PcR5BhYRvugwSnpZB6zWRuUr22gLFXAlxYB7ypDEbvnAR1URjl7zA2dd0rd&#10;fn7VP0Pw+8oe3bTs/NY7hZnJmDvmXV+j834Tvekc+1o+S78QyrjEaQyyNkgtBrfNx9hyNmh2FsvQ&#10;xQbSw6Tq6K/gOM9GRcavZGkeggO/VXhS08IYokHq8jM9UHTxflpUh2RzkjdLH+9Wj95GflTyXwvk&#10;6y+WvoZCmT31WRIBTkzkifBDb9K4o8CojXnV1G7U6HU5QIbB1lQxOT7K185+9tZ7HGc/vhBerJtZ&#10;NDPzTVH0zPt0+rV15nLHFLL2Cwb0btyu/kDqUf9M+CGUGVlrDobequ+9ktn8eJX+1AG9SbfWLyWv&#10;e0dvLjkR/HW/Kg3H5cwDljN8IJZyC3aCF61urrMAfCrda6Y5E0RNkSqyUuYTs7+CNhoOMgVaycSH&#10;IpRpjTubUqM3ed2Pu+3DSvbFTtp5E+jh0BHeD/39mDxgpGL/kCjX7/bAONZuoA6ZmyTkaYeN9dZm&#10;119Jy+BVpl/7bDbmsf3E28h1fMQAqlBAr5u+vIYynoL9SO43nhuJ9axgxJN6r7rP2TRFgg4EX6+m&#10;K6I3I1rrFz/rXPmGPuz2L8H+dLEBh+nt3rOSshPV3eje/fhLjNQPwkxKp1JxbG4dL8u0iH70H2zS&#10;qd/TMv+9z+kYGoiS72Gf1Y6vdKWxL41607m+ONc0LCt3cFKdUZsiW8PpQZrc8EJ360JTeLpoEjsg&#10;ypxuAfRZNJAEDqmyRCHLkzn+TdbSietm4GlIYX3rSNHv0gS8zYqrlnOj6UT+Yblzf/W5I+rps48D&#10;6fe90Z2P8TaLjUe3YfQy1GbRukA0rJNpKTSRmwCgwbXuZHn0KN/Z4Zp4+1tq21nkcr+a9/fdaMbL&#10;rEmXBjo0BfyW1FbrwfyMxYvZIkNrjqJt2KyERFZ2+zzGKJV/esqwtUvBvWmVNb8a3x+DfdCWhEP2&#10;2dR3RGfn2n22avnMCI7WS5c+bMX/3k89ezTvM7Epx0TbAl3YDax+j9rd4UL4X7Xo6L3Jliffofk4&#10;kLskwFGGwtF0xU7DcbssEAu/eNUql5Gid/QzUuyN+0F3FL3IS7GCPatoWDguDuJf266OrOzeavh0&#10;xMfA6F2W0QpStC0pXY92mFYkf8a0UPUyVXHNTm8nLc80/E6nLdDYSG0WjN8egOTloPgsXm9aRZLO&#10;+nFfnZeurbRdvxRg48ltAvzyt6adk0arBAemF5iwJHJHPvurvahpvcHB/5ISfr+Esf/kv8U8wB2G&#10;ftW9Qgr3KDoeoOfvHxYnZJT8DG9Ef6/L3aqt9nq5dVWAtlPm3lJBblRSDL3qQhn0cVtXZ19NQI7H&#10;MSZOteVhU9Cep3KMFV/BcxEvm01fNR/xiX4r5en1zWq5PZEY6PV8rTJkMwfcsZ+PxRdoicE/tyWL&#10;N0acNoo3BbPfpUt+v2v+vQJUL942nJLUECnC748zG8x7LpBxYDqHHRVUAGkk5Tq7uQsn0sf31Rgi&#10;oqTVKpdQcw5/m73aPvzgBklIsvIxEbU+N34Z5EO55heRLr62ZuCS/vdCCytqe8pAfI4NTKS7pV5U&#10;qXNYHtuZWL9UCZYhiE6oMZ+sRkVodT/v05Jkf1CjCtmdx9LGfB7fyXu3KunDvYRvXt0XXzw4w06c&#10;sX6+R2ySnPZ5/t8I1uocZrR3/5i0fx2PGOxeFRz6VYPl+jSv8JDsah2Y8H3Oe6mx+BSCe5eWq3zM&#10;RRMvtPOHRNCyB1kqSwOtVRgj7d1hl8We98mh0QHSwnU3b7UHNjyNi3H2vOXPcu2qVpbvIn4ke+eG&#10;J6gFXMjkBjHkubraB+K+iOpBYPIlxkM8dOdD0E7xBqZA160xYH7pXFjZSMjHSIB2zi9ebfnaq/tY&#10;G7orW4+/wUoslrjFFhlVclV75wXvk/7Wmji1h4Mgi9TX901+o8jzEn6/ppqI46ukOS/FheAZQhTv&#10;HM9Y2DOJzm3P6hm81IkHm8LtaPtNN/JxqRQTZbZe2otQJg/+vNvlOaw9UGdVRRySs+q+1ZBxfxcO&#10;lRFWm/QE47oNk94xLioLb9aqLR1q0s+3z021NGnkHJGWyfBzkUgcuoq4en0/0t51W54ZEDhQFR7N&#10;zt+E/dT6vu3brAJMxpX/wYqu66X5dm4uL3d3p7yaTYh63602wo5DsvWaOZ8lEeUgKFxMz49ZPD3/&#10;8kJ6bQpDQ9hU+C744cfmYE0c3q6UnHIMmCtLXRXKGMH7oyJ0XeMfgzD9uxhGg0OyDflIhB7KNDon&#10;9LV7m3qXfmabDLsw6MqS3jRQrWchXh1CFSigr9rRO1VDsC31B+7T5+fPHnNHuu3tHLfE1/7/0Gua&#10;44f5ISnvbs1yZm2FV+9Up1O7EW8Dq+aZiv8KGupg3F5Hml7Km+8RtmrXfV+JiEstzdo3mZSVdXB6&#10;92GYOzjciXrr9G4N5u/5YPmdXz+VAEys8DQ1YpHP8MP4CEq/B9PoUrUbMWxVixtH1WfAHWjTPcED&#10;ye1GE7afdU5oNJT4h9rbAWhD7pPvgHwoD6s+PW9VZ8DlMtc+UYtc+4ICzw+h1mK/uBEFKBOAC2YC&#10;BqYc24Z5swAhR7iPPpwaX07nxqKB1ylQC8pemwo2+GkjMFsu7fO7UmMJlqP6uPiG+NInhIzYF0kr&#10;TD4LY/k83N1hBiZsTg7vO4d8yf87qtt70j9HubrL4XITdFofhTzOa2dwGlAgCjlY3jIqHNIMx0Sl&#10;8J7BusP6uApwETizUJ32yW+h2OJ5tEqgJVZ7l835dt+yLrZwLvwj5uLyYObd+lkoA0Oq+nk2Hb/6&#10;RBmrPDOKEfzEN9IQY4eVdsXCNZP23vBXUxXqFvXbzhLkNkLbO2ITiPJ4lqn5a36AkUNRbhdv9uNX&#10;qSy7E9Ry0PX8eh9cUU/7ylAGUXsPV99XOp/LoFEvlwBa2MogkKPbMEk4AFu+xpxd9soEfN2YYl1L&#10;n6kz2ClQsupm75vP6nbvruNsBobmPxR9KP3yb7C9C/szzxW+QdY/V6rIE8pw4/nk1HMpU/rH0Zno&#10;HQsGUfxaRFER0qYsEYlCG9miqOxku/9v3u8K5pflaZ6Zc/4H3f8+2HWxvXyoHEi04KBvuZVCNmsQ&#10;S6Ta9gBcQ8EkKgZS3ipfBAte6DwlT+7Rz9AfZQ7H421XlDNSbD4eI6P8u1Sp96xms7VYXECZzmd6&#10;mejhn/jRPL+/fOMs4AKj9QGYpE+mbw7mIjsEtN/gVFcbXdmd3CEzU3AzeNX5IdlT8F2uYy5TxEfo&#10;0M8GKQ6kqsfpFQUnK4+YmT0Dg/2/p3nIHPOxCvG+bw0rg2vQVn+qgKLe4Zjp7Eoh+WqyVUo+B51P&#10;Km42h16zdzyBunqTJ5dAJTK2ECQXdDfbTSPFTsulGqXineM+GBbNdwFJT7eb9fHvfVOYJ2EGbQ7X&#10;ncEIlA/u91v92KVwF+Z0ZvzSS+/G9nqdXanX066uzuMVLc7facY7eoNc8zgXUPZ1bjP4cyA2kecQ&#10;U64fnu3F98+lD97z22bCagv68/c0+GCMvzvFSRGSG8lhjD0Cx8UnBrpUlN81fkzvEziHROgCqY52&#10;wZul59ibRXCxce+B1zRhrnXOPlxnBCGbm+/az8s7o2X3a7F9rcdpcx5UPw0PyujU5RUb7W8BFrQ5&#10;zJS2hPedI47Fz461PWTEeGg67smb/W6mp0nVrePR9W42AQ6VGLl04GzuF8cKIGavnD/5bcjHODPk&#10;/kgNqivMuDU6veuBzP2NH4iltf7VHw1p3vb6EKub5Gy3/Nr23PVOCF2ywNzH0eFUXxQWxUTNzX8t&#10;OQORLknDu3PwQpYHtPP111jrMsAfnDfsIRp32zHF67c+aozEyuLVXF3/7p4nrlFWl4avCWbr7Jhv&#10;PRZbBGRJ1vFkyrYPVylMsu+mksG+ZywijJ+8rx3Q8vNSCVFTfD7pDA5wB3bNSK/Cs0/WXmHtSYtk&#10;VuzNJek+FNf4AM9BmSsI6wsXqcp/Jbfsv9nNAw19eQNGJOLxDY6F70ZefheDXVrGqF+ARkd29wx/&#10;ZXf2nLXWhrV+VVilc2+/Lm+5A3Hol2aFDHBs1NjJ4rs1BWTEy/n70O4/5WYEBUPW09OV6CEGaKii&#10;ij9miu0WTV8uy6x9PKTz8SZSm+CSf4VfzViWlsP7leRS5ClXJmQkohizpPrXBQihZ6IxlSmT7I1X&#10;la0X2kPAB0EZzt+NSkfluVaqj+q4D/8h0O0neYvyzqCraV/wCb+3vyd7hxMErR2yjeeN3g4OVlQo&#10;k2G0bZgb8+ELpFTSSQ3/Cc37PYTeYn3K/CBfx1qyC+1/TLKGvXMoOadkP9gewCeZbSgtmLzNBsGP&#10;Aj+pz2wLCsoy9mV7XCf5YvP40fM1KQ9HEB9nyF+9joZ3l6HqefDztx2/UtfVBc13Vsphx+Bk4zUH&#10;zSo8TS99yjnxx+vXI3/r4Fmw1YL9gyf/7GjUenDhha43hf3CvhREpLkDeGrQEpFmx+qm3onpsnnI&#10;NaC7QCvzg85VC8EAjuhPDt3MK9qcrKCTpMD+XXHNEx/bntGEkM1M3Vbx5myHtfb7Vj66rgppXBnC&#10;e3t+vvYYcFcX9jer0Y7bu8NwlPPsb92xJx1cH3cHx5o/ErZbLYMj6+9qI8BVwK/dr2LRKx+Sv+E9&#10;m4GdVnL97Lzhbvj77GHEO5g4pGRTXvbSpdLWSYN5gXTMLm8f6SSX5q+giDHc6su3s1qzkfFf+Roz&#10;HElreiCapd1m/XE4oiQMR1QJWdqMUZvN/54m5SAhrjHonrfcal6SvWqH7C+GIzSJ59z9ef8OzRvo&#10;ka6USLFiyS1s9krtSL4eG8Cq3Y5uIubCutVW7exyiPUW0x+tvr+SLe+J868TlJAZMvy5f9JesK8s&#10;o+K6DRiK5EA9ve+0bgMj8bvlDU2p0wUHm5oEBRCghtLNKT87G3ReQ2Ua07+wUGaIn6Qg8Eo1Z8jl&#10;O1/aYJ3JNcbmVYoqLxfSoybebxodoMzwvg/6MjZTVyBaGQozsoTw9+z7VNm5zdZPXmHLaJYvZb7i&#10;QzuPUwjt6E3SHIx52odhK0evqvoG1f1xsHcxz95LyQ+c5hZLv+cnbPnd6j1TzTf+OptyXgThk4tx&#10;FhUUOhf40ZpjF+yQZJJX6GOm22SN0xZB98XHepvmRsTcrdfM1fY1SQbyuQPrz7fMsY/Wk2ZJjKbd&#10;kClVHzN7icSTnuPObE6bv/7m0CtDOrQZeXqZZwIAWIP1y7/uskEp2r6STKnczvx1KuACk+6c/Lt4&#10;hk7ssmmWoQxnVpcrl6VUUYkQryWi5jlbZ9eZC7dke2bdDBdeDjuK3X2lKZRBYOap1/jy8XhePuut&#10;tLRpC50zYn8nIO1ko9yMfURkbsUAyQY2AmeYM/JJMS5s7x7Yl5Z06PjZyLKUfWE5K+SK4x6PnDnB&#10;Fo+GRaNofJzrcenvGjXG5mlnGJd701olxs+6vfAKEOeQsWEmHZxvzUr+ob1Ypt4arQ+eYKTOdFDO&#10;LQlo1hYRtZAfxZEIBFazfvscANGgxf6ezd4r4kwKFlH91tdf3v8dAVdlY9Gcgx+Zq35f8hTIIrIQ&#10;J5X9KR2MD2k/g3WmXPelSWmtP8PvbS83TecKhJV1vCh+tscXkglM0IlMIOHhWc5EscHxIeZpxGCH&#10;xuOnZXqFv/+NfExrgvt0bjNEbjzken0RFND57XfJ7CzWi8+gm/Snya1/GQ5x8Kd92Iy1t8Jra7DT&#10;L8Hzl3iqPLJn14x3VxBSweO3hDSmcRnMsEKB7igKQEP/OpvcY22WMqd3Vy38EuAvGitrYHnE1Jx9&#10;rXs7qTAEiFNpBWFJViuRs33lMTkcG1W8qyO/9SAX1G8mmihDqYc1U2rYPNnFZecoItc8ztbe3zJ/&#10;i2QLyly4aD1nUuxQFbVPUMufvZUk3kl2HuTo40OKOpltUsMmrOHxmteSu2wueR+Km/F58cHXaWEJ&#10;BLalM8mb8+mdbLSHx2zdqM8T2Lbpldb58n4D0eFvbAeoSZjGrbrUswTbaNeoIW3eVyGG/FxZfHZS&#10;uR8RxEHbfvPD6obHskguaR0q47Wev4ZpCSKx/Ky+I+4vhv91d0wdbNPNmupOFj7CuO8v87tXI+Nv&#10;G1UrLtA4/0LwS2bypOfxe3LcO5hd5Y8GsAo6adWKLsRGd3orT+xCkqO7BcUVX9J+gx3eoZp1tdTp&#10;i6vism79/Lb3niQLvF3n9wzQsK0qyPgPq/P5fxnx3S0/RJ0HYyrDMqVcfl7QttVxpRSzIZtJ+pKQ&#10;pJbAhUm7rXcerv4S5eaChPzozc4AIso++4hi97yw3aQW32OmrMp7yTFA8A+Gq1ke7n1/fVp/jFZq&#10;ZRaStfzHwPmBJGA5q2xvr1rhfb/kTmgxHqv9V2mx6dofMBwXyJjI9p6oGP1OlUIGbFJJu8V0KWpL&#10;IBmO4/Z0Od1PwCZVfnYr4lOI7Fm2A2WeQN0qhgRs+MuNYx7ngDdCGexHjNu/mXOE9It6yk2Z5i63&#10;bg2j2kkdLTrJIZ1ygkpY3Q5DG+fTpSBkgi0TCkHWfXJ1Ct8+1VaHMT9EFAgBOj1CmWGVLC8Qg4/j&#10;dCFyV3zYeIxGozABJYVmDapv1uHPrDKrjOeB5kPkReFaBECYTqj+DYMhtY4MqhFZZ9hquL30pxJC&#10;puo2Z7aYTY8mASSmZ7Xfn0QRMLjREwvh9rAFPfiTYM67GuMx/U4rESp9aePtM6xt/MajY/z+tgqp&#10;nzhps4XW11aj472Iife+iJYashZgdfYQtY3pg8tuZGglpaskTI/z1ue/U2BHM5lJC47sSqWffQkg&#10;DVBDfiav3q+cpLSDknTgK/ybajeVKmoOmvq8wcwN4N28hi1VKl0YhdeHEQ84j8/Be1df5qu3uwW9&#10;8YPi5BlLB3m9hyZQxv82MS/gjAgGxvG8gqRgGMLE7tSVXwC2xSHUld1rN92LI3kgFf3pb6tEIzEk&#10;vuOM7ymCFcgdSH1Beel1H+tPOwmqXtnV7PfSHVN9B8JGyM8JyhjorX61PmDkKePx4Hf65XJ06QBw&#10;czAMmKAQEX6HvY54rKfpnfUj7+bHcrn21rPpp6KtT+YP3aVnLMwCPtxvfXOOcvi5c3OJIoLRNPq3&#10;0/zprf7UD6fJnUiIBq5XwfpRWBj75edF3c5T3wgsdkFmdC5HE70jNErHr1RXkMJNXaYX7qmc67nt&#10;Uw/Cw8jVY2c8KJtBC5lotSmXKNfG4ztMrtdvywPU09/w/tDHWhP1vYLdv/XA7xc8k3PD7OaF38lr&#10;WYfslacOYB51CGo9g+S3l29d1Z0hZNkEEGN1r6SFEzYkoxBT441UWHURBdRU626Pn4b0oAw+n/T2&#10;daHM6ioIcHJfyoMywbY8TvCs3aOrqM416QnC0VtO0VJyCkaDdUu/Lq0QbU2c2eTDsbcONWoIMXhQ&#10;RB7CIjafz2ap5EdID65iIuD36jDnxisqmGEfUKbnVRAgfwVmna+e/SULG+h5uENrDNE7czE+XiFP&#10;P9fQpbZd7CSLsVAfxY9z+coWkSdd20sDHdGRmRPCygh0++QgKxO6BkkM8BpC3qgzf8Vb/q/luKPH&#10;gdLY05dEdW8DnGebZjWbc372Aan2fXr82vzFmp6vpWOfki59gNH0i0hlcvocBoEc4cew/qj9Gr3x&#10;ffG061Ng406MyzvX8SuRbjYlIbuf1z9QZtPs8HF+R77dQv15ShYj8IQUjck1fbid0cgDXT6WvPLf&#10;xNEtxVRjFz8e5IG2LoOhLya20eMjmz36OMTuV1tLLL9nFgQ5oOjaQZU/X1TPu5IrQJn4nWMkaq0d&#10;z+5VsIfxUODTcSMzmNJP8s11AwPCS4MjRb77dABUnfF3ydubmlUEI114o3Qg3/6Al14srafTV96v&#10;+wAz/2q5YbgASPK51CR/WPfv7zlDtsXsrtlZZMvlB+Eo7d7MvwFfhVP5OcslAEmEMCrBxhajbDlT&#10;46LZt1D5zOUoLZXl22B9eaKU3b+HBXde7p/foBnetHOZCsaGQIejgwH/jukRlBEByHzIS8VMoC5b&#10;n2/q5nbd5qFj1ldl6rTVyUnkVipnocEcaiBpeQpIb9wPw8l139A0b6NMz17xzj7L8/zrNT3kz325&#10;XdOa9nqa3tmM945Kl3f0N7k1XwXWMzLS/l72+aLC0FsApZaTWmcDtHdLdc3+vBBFtXbymKw6vWOD&#10;tkWpRtzrNMhPLz4Iz6fWar1bYdEkmzRQvs0tBs8geCL7SzA1sPOp+C79jYbKQGkN28uJhWTZ9jmf&#10;d5cVixn1qUZmGYalZXWn5yfVxpFmsGUFWZYy5lsqo/NTM6zJbnJMxb0rDG/qiQ03h8OMe73nEag2&#10;SruJeC80GzD74Anir+Xg55BbksHS4qG/cSt23tcH2wUHpDdCHvm7+WPWuhUP5W6wtvVjJmWE4bU0&#10;dxt181WzTGYUNfLFSr5NPtXiJFwhd2Ijz9p7Z34b1LhzHpuLYPLnelBmJP8WrabVOaDjN0QeFJQA&#10;rwhWv8DLR7apXUp2FIb9I/6mULEI6XEUmp3Wdecmmxgxy86GLFDl1xTMUD7dCwR12eOoq7Y4S8Sn&#10;yLK1PKwF/3D6aznsnlEyD9ZoiufuykEnO+TjMxqk8j6zDh+U1x4/Zm2yY24K5gRV8FqmOh1ZJN45&#10;g2YmPexnDYBddFp8dX3DGX1CI6drDUydWaTD9t/7UjUOtWfwd9gQtdbNroNJOXwOIf877c9jlLu3&#10;sRkPgJksuaWuICCu+Gty4wtMUF+HSM411T4KY03fA3Vwc+g098eslAl2kOiSbmo0Vb9CGuGhkF+p&#10;goCtvvqfACan9oHAFO2ro1ZVRL7q4jhM8x/mkVUXZwDb83k/GWSDXXmnNc9wS93LMaEXPgtMCiet&#10;R3ddw5t5W9jV0dHgg9KVWLO+nUxO3kjokvCo+H3SuGIWysyNDmDjIMJBDhTvFF4GRRigS+XDJpU7&#10;h8+ZfXx9zf8W6vm39/ZpRZh087Nm5tP6VdY18rOb4McjCaz8L9W3iQ8vgGZ486mdXsnysEsolIaA&#10;ALMAZU520ClWXyfzVYyiXdJv3wrttftkx3lupy8eBM2eTuVhcswdWp36NAMxF8c1yWR8csWUYcHW&#10;74R4f19HrTg6bEqxlp1Rn/cLXF98ezRS90aRYrwrlLE7OB2Lw89iZ1XVdnp9bwbkSsgslE05vnzZ&#10;qzgrj/qzaxdz5hk1tPOSU1Iv7AhALo270BCuHHWs3aFvfxKlUZu6H2ZncDIn79sRPqVO+1LstgMH&#10;yiAj5z4kNq0E7qrn3Lj5lCyBIo3G5rWqk4/NFRY4yWrxu54Nt32Un+JkeHUHvy01Ia7r6lqr9Rwt&#10;XduWvc5Xuo+KZVDLS9GnWk+frcvxY6KcpvLf0anVD3bWyYfHx2jbN2KbHx1+J/tSE10cjUVtUNXC&#10;x681iGuvZ2lfW3uS38KMBXpAYTLvdEPklSt0O8ZqWCov6n5tDokeE8C2nyaqNF3MEIXpXqt3KDNO&#10;4RKH/5T2kBn3RhAvF2c3qf8+UcIrMYqwG53crojTHjMvod8mlfR6HK3plWB2wTuzKH65KoBSeKtR&#10;HiGMdkVg6EMtPRsfEBCTDqIsESl5UQRlWkCbmfOTybowFr8+2aAidDE+Pk8P5WsW/SFKxyOKmQ+7&#10;Y2m4WcDUILtu5LJDyGNDh9omuDjNXI1dXYFGJULjvnMvzobo2KumV8ZOY8h5Mn+P39+NoN54lg3y&#10;AijLxHZikJ+d2iO95s7S1+lH8We1CIuZr60RjdqlI/JOCSQUrsqsqbFIp+sApqIs0W9knqTuROSr&#10;jR/lad/an9e7Vp67Cv5JXnODv17AY8plm6gRTTNWovztrlr5zbReKGZ0TSTDLZqBrClVmze7MhOX&#10;jaG6/pXj7z32aXejIFG91MYvrkyG3dG2I1f7+2oXnzD3KW4vG4W0MGZmh+7rbwh5eeGzSfhiyxF8&#10;eccwF7/pisBbuUZr4w6xPBerQBWkTcEnZV47lbNbQN60F/MWsoVdcnLI5rgHxn471PrxWuKFOuxq&#10;taZLFQjD0Ppg+MOqWTcHZaZagf3Qx9ozJVvF0FpN6Aroei++Wy02i4VzJnvcZOzJIlOON5VOtSo+&#10;zs6N/k7HhX1EocHrPC+lYuAqhfwjo2iSeWTyWFmwMvQ0v31Ohy0fSf/Hi3MEOYRQ11X5dLR8+qKC&#10;MHqVXRYbveR4zUIi+Wt2KT+Sncyt7Jd+Y/lVf5rG9XiSacYuWL0Xk/hBb4sXBoEksqwxSRfWvvrq&#10;zOF3HCwChWNgSczD05yzBLIMd01ug7R26DtHH1bhZKG/XPGr7a7hQW6ZHFXU4BKJ3CkU8lZmadmY&#10;YSqkA6NIb6RexMxJxHKPwbAqZZzXTX3PggzCfAS/8gYJtxfcHAXKyPqdP5Cl4QY+xvKqMY4D0mPm&#10;0SIkEAMeo62Dm+AhXVrirAS44cekW3IA/vSTwsPRjkVylkrcxNH7RNHkGpAYyfXP7oQGw0RxGG1M&#10;u0ZuGv/zViRPEnreATICbTLFMApbNvFLYfa6uXz/9TLeCq1i7SGEib+Lvfl6C0alqQS/YPuoiPtn&#10;5rY3BsrUNDfjzWIeDwsxdXulBA+b69H+3olfI3SKjf8mUKozQKbnxm2fg6uIhG1R5tHjCa/id5dv&#10;kAu3M6NOsPE9ypeVyKVPbkmvNETjrQ0GVFbj86Nt1yh26UWf2S20Z6bjO7Fyk1EvexNEvoTRcfd3&#10;yUMZp357FhY8NgwcrqG6Ht0f7Tr1ioT50ieuLUaVLz+g5awFQnEe33yM9JmZNpNKAdLOnotE3b26&#10;gC9Blc9DoUWIr606cDWOiJFd2K0Wk5/v5+P83ymwGNCdZHMtr4CJOOX18Jdt1bZIcdg68ChXdJaV&#10;tKHc8iupb+7efmds/rLOtFjr6pjZmWfmwxE3YnK0nIeMjhp5HkZfbFnc1FfFQeW84jvSqNCMCn+j&#10;ITGXiOK0TIdVQjcggTCshhdlovgVd978HidApPnWwlFoJc+uLJQwg62M+/i8p50tiVtLrTWBfG7a&#10;WQie18wIllxj97Rn2BI+93zZaCOkJ/QW/zcezJtxxZYtzYuo2bvT7K6lmkO87+VcLKig3416zV1w&#10;SiXEeItkRcWti3nh+eGaYo9o2nLOGovRtUMOD2RjsZv9EvT8bgAGBxyirWrSerbGgvk3ua2YDSJ3&#10;txztWyorStDE8GXcFX4XEbtMY6tmf2WiphivXNjWqI5A98nqYF3z30AHz8bUVrJBq39Z1MhHZjYq&#10;n4q/LxA9Eup4xxqVSh4veDjzuPy9pB/O6ZPIlZikFMPEwD+vtsMGGY3Cmn4cLWxhOqMyZ5b6vrqT&#10;/ix6A2QPWAfQ7wyU00mojtRt033FN1h0oDa/aR39FteTZ3UJN+rFZNJuyvu8+Ndy9NVqmPX23Kgk&#10;leX9aji0I9XQeoX7fqY+NjP+Ji4IgASbyXOuSTVvxeWJ+3hfXCF1uYX+GpM2MioZ1Q5C6cfGd1ER&#10;yuxQuc6qNBB+llIml2/mnb9hyn1XcU5jNuStvViabrNZM+uCIJEHNttySHr5cVPMdypRIpYO4Eju&#10;ZDP56aBHgCTgZhX2+0XnQq+DB4vP0bejni+Pa2McZs3pElBf+rhY5+78Pv7TQCk6PjrxzD3XLL+z&#10;zQZmTn7ZvbUi6V7je6gE6zR5ndHF5jUNaGbbQsjRPg7ydO8Ul8YCtuD2A+2k8GVTTYbkEm93mXFh&#10;O2kPLz9iGa5CUO4ayPpvpLrfpuvs9XG9fCGqcIkfsFIdI4Sbij5OsTqW+sq8hnyBJC7NQys3msy6&#10;Qjs3cSylWQXRm/XRlsJZPNvXxyyemh+V3y9ICFJHxfypFrd+yLL+Tt9/JzTmTmJlf4Uv/boH/N0i&#10;aF8BKVf/9czQm2+fDu771GRAQCNZKxmNg7IBz/F31EtG15KeY9/RY3rlcmQbrbf597PVMSJH6JVC&#10;vQ0IV7dVHkgYkq9BmcswXbwXGvMutdlpf12Vg0Ljdt/PK9KIH+4mOStSgYHzO5mf+Kb5o9/uvtHU&#10;1VRkjVu5e3g0T7NdsdivockEbHvajC7SSu3U/pDBwMo30IAozqk/9cMdxZeR2X0XRaIpOOhkR9eu&#10;YHQ6NJY1IatZojMTl0ewLEsX91Q7QYrDET15a6bohMWZbVeyieuVCr6oZHcnJUMUDkYGOKY2ePQR&#10;+OPV9KlZ9T9QZlcYQTTEw+43P9xzeKZLbamB7QVmH4LlMu7Qi09Ga4nTrZjcahLX0FEH6f3eouB0&#10;TVj6+wbeKr3W8+y6hx0CxLu1RlbBkp0rMfu5UxXBhdi4/bUcN6ON3TH/zu4tYbc8H25Smxvev9sk&#10;VD2Q6GxnLc75bYrwVzC9TLUtrnpF/zIX4HJR4gYQG9gNCZ/sI19LmhY5/pzyy+p2CPFOu9PWq6Xr&#10;jhdaf4sV8dgidUI4P6Lb3l94K3F9nfHbFkQHbGdCE280Zvu7Zt6r5ZsxWD8XKBje/XJw8e6dSSku&#10;b6W2oLdbCltsHorPVYXOXqTLqABXPjzL319Yo14ZKX8ndDUGQw6E9ExIZLrssMzNKafOW2fSZqmZ&#10;qy9ykdevw+oCCWfrdbGrS5LSoeLnoJRbxgYGzQ6GO41xrzv1zCrQCy2muMOsHX5bjU/c2yXEZnMg&#10;/P0Eutqo+YI9GVkzM2ppverlvGKuF1O5sNsjxSr+GOogWMUnmvzLGppdgUHykba9WTE7aJtyzqwV&#10;8dIZ2+Vu9/le7w1WlcimUHt90NXacRG/H3fg0ECZh4HORgdpVnM8CEVfCn2VJqpp0uhqaA/jAcCS&#10;zJyes6fzMQoJp9rNEs7DASQJXRcHh+1add6/dovBYEBXVG/vXdRje1EY65f27mlVH8qYrnGICWXq&#10;LVlZO59OSoQD9Tqqn3+rGbTVk4bCArj1bM12z8f5QwP0o9fAuZCYHprXqCsOqgmLe28RVzv7a4Yc&#10;Ei83k4LpfxodrRwEv/oP43poHmaE+ZX+DhsC96btK2iDuptD67jYKGNsCrkLJDo1snsf5uxvaUa/&#10;YOU8nCNvw9d9Treupp2R64vGpV7vsTOOwsv7eppxR2nXfM9wer/GSxIT+8m78mnyt+rfXGB7UdHJ&#10;UtAilvd/mdztW3HqzgICbvl6/Vbd1SmWfuTrQqT4vd5qaxifJbgL0xMJ7248FJl/XJ1noqpaDEbH&#10;Aig2UCyICih2QbqVYkERARH7/F/O+3lHkFMU9k6+rMUyLs2EzcyYWzbwW7+Vx6zZeFkV41zOI8fS&#10;Kbh9rxMo0yPQDjwWX16lmOcru3KjIf22xogMqI/DLnFqvY1e4eLcNy91GMB1I5BD34lOfk7/uDGA&#10;VJ9v8nNUx/BRt7BpiVg80ZxzI2246Y4NiN2aOxUGRFBmSXcx+rBp1HvZm1ibcAZTIjp1eQ1Q9ta6&#10;B4Pp7GGB6af5xiK63fYnc/fDjFAlGiLJpbv+eFmvd270o4CfutcrY6tS9sUHM0jJNpjyfoPQGn/e&#10;OFDm0dg/ltejDI0g4VNRM41jb+6wTzPtbp7uVGPCqpfL17m/Y7xkydhSKYk5ooecqBM6mo2BYZqz&#10;NgT1DKDnxS0Q5fRKCj2MZZ6gkHj74Qp1kuMFyuC2P6QxZjCh1dFlHOQvCJFvPl6jnrx7dOGLcksz&#10;ePYJGbvlo1UunH9qiC5BIN5MVwelhQrgKTmVE6XINNng2gWjuL0VBtO2U+L5fgygdE9Ud3/9tLPK&#10;E7LfXBjzFUFdDakOAE7d0oAQmhm4K/KQP6wruNycoXLzXefsec7ue7+adGmawnvuN9bdJ0UOr2Wr&#10;cU7gPNrBKST0Ws8AucPnNjNfvIXW8e9GgLj78zjDTZseIgMepffbf4AY7dKlmj8he1lZeE6vih/V&#10;HXTbfI4rlkaP9bP/02ZVHIl52N7Hpr/MedFc70/cY1RqwLaJdqsbWLeTcrG9OWSM7N/JRlBk1cx8&#10;78pbUbTmkKRhC00xb0DPJJd1wZWht7opKCeztNfG9bXb4pB5PPT8vL4CVsXxmYB3pwviscwOvv/7&#10;cq+7SQkQJFJl/LGlnefkXd1PKCgT4Fim8SZeV2+zMvMfCRqy2OTzyX1bX2eQ4svSaYYrPKR+MKXV&#10;eAzB8NN8e/Uebhj5NtU03y5ucd/BWPphG40xxF2Jddgi7KGbselEHa/8YtYIlBnMOxuF87hbaZFt&#10;NHJbwyY2i3aOlq/fqFWqD/Fy/bbfTnS/mV4yqyF1HhXjTSVnrlOxNp8Ob5elT+7nGLyZ302j52gY&#10;t/vUR9vLUrvzPZ2eBk/ThjKbrVjhlFonGl4EcTztDTZoQcz1iGUwyfMFI5NldusiIY+sWmb2SyS0&#10;aN6PCiH1h6nMRkXB23AfUYOVrD5eSgdw9B4nX923TWeekNixGgxjs9+DMr0Sn/Bxcycvt8jjqLH8&#10;1n2Tuyx9i60NLF1r8zCTHyXEzy+Gt2zL+F5mprLaH8o7IIk+RNH4bNHM00B1ETCbg0kKFjOlO+sU&#10;vy4JD0CQ2A2WYxPKLNzHN1dSHQwdYB9MtdrWIdiWtMZpsKkTi8t4QeeQw/dzEkJ0R/CrdJaZP43m&#10;A13dL2/PC/qqNpldzX1kCvmMFAP0baWBC8nQ9+H+fqoYVxel/57QYcodMDNDvg7Bjzrs1C3V6b9e&#10;TRC1jqV3m80G6Z4wA/uEuqObPKd7Zbk2LgofBlQozahyHKSoDbzKZoN4nxw06X/AxxJhe8gCWmU2&#10;WEiHyW4eQhlPJk9BreRqj8tTRavd7w98usFxg+hyYEi86fHSYB9fC/GzuVD7KsPnSkphfBj6xxgD&#10;y+f5432G0bXHm3WYJXZqalW56tu8fBg9h1NK/RU6ne4MyhRnUppdMRx9r7UXntvv2RPHZQmnvWWt&#10;Ytcntp6wvuQ7XHPQ+5hq8X64yJvHF5nlF+N4tx0w3CKCbFGgP2j2yBWeF0DxuplGiypMNP+biq3M&#10;FRGhTIdIPWujIf6DwqitVWwfqw/+cUAxF0fzDFhSz81n6lbUSZtMDQEnr/WLYhlnpiN2EP5dXci5&#10;vq+O5vW9t+eO4jGaHO++3cgchr/+qIWizrnJD6DM83k9X0O8+lytBJ/DY/K9XKCr5WiRJ2XzAAdy&#10;KW253cdz2jwMsNqEADVJp8JD5kDdYeJmDLja4CNWWpOXku5Mq4Nol26jdzPes75wXC9LwfFwQKHM&#10;gd78mkPPztIZWM5T412j8fBzutWUIUj586tNHVXqN9OdYuCHD8Ym1eEZhBgehUspdqpk7z3AViMa&#10;Gva6kyFqnQN06TdZdFG269PT5P3kuMX0L6hcu2grlOWOeu6kqvMG3Lvqk3a1bAnqZ2Qhmmmfi1ux&#10;c8NoqjTuH65HCR+p01NpjhT6XMEQ9Bn17Wl7NgRhtwfHm8FsUCxWvQGonC3pS1jVIvwCUOa4/m4q&#10;6oCZ2KOb96k0uOx5S0zak/0Zjx8SZJRFL7gX4HUSD17t4rCfMxuZIGZE2r+We/fwUeQo/fiERYDD&#10;oS0CLVjn5iNhVzzNC1t+0LkFqhIWoIxehA5jK5O8BpJazH3rtVla9upZfwYv9Br6XHFIY/trVwev&#10;EtLUeR28g7uVRBZ0suPV05nYEA5K7mXWbb0ajF8IvVIXFQCXQSQLo2f9WIwGasJDma3UrEBWa5w/&#10;u9b0OYq433UdPXPtydT7XmmAp4qTNwNbnTveQJ63wTqn8q3aSll+LybZO834xI6uSgFSTxUnQErU&#10;wuDsa9Wjgbkp6tRmWathZeyvjIyph3gVae/jtu+eHsGsCWTJXIUDPOrYyoipy61Gj6BvMKRveUNw&#10;fx7b5udUlSclyNV3ipeHWCAm+OlAGRtbhlgRX6Rr7ugT5TD3b8T/W8d/F483hjOrLfmoJhvKr+Qp&#10;K7H9WifslgLIgC6kZn9JhmajQi8Nat7tvvSo311iSMV1s/pyAGDPgA2r+7ogizV9IdGV7b40iDw2&#10;3ljzMv7L1dX3+fN3Tjsiol8q7jfZB0XtvDei57tkmJeGnQs49kpAHy3tanfJ6V/Gepna3qp6Ko1r&#10;G9QlIFZSc93p77KwzbtpHEo6Ue+Mf+DDbF2z6lexhNqH4lhoff8908IsyKzlmlgz0FOhAd65vB1K&#10;5KI+hUTiL0mCwUB4MIeE1b4tjjOqWQy2s5vqdlAUQJttn9uDx/gR6docbELyCy8rzdNXuthX/3tf&#10;wUx1JS3Nzt/hljC7aXwYf7E4WU4jxWryOdiIsFSWeU/38dMqNKj2bYXcooJvBQ1oS83t7uu8yC2N&#10;a+iRvQfmdaKopiPIxQGHoaPfVuKgdRoftM4SRgvevpg/NKHM0vmxwTi7VWvy+XlRFj4JIWN2UDat&#10;bBx0hd1kO7C7vmgVCYjCu5RYv3u/zCKvLNXr14btT7ZP7oAj1mqwljoHmD59IHQiz/oSrT6XRW8t&#10;/P6/4nIifY/sw9WFyChRnXAY524qeXUsMkN1s75wQviCxdxyUye9GVssZitMv30oAwtRTV/E7bKg&#10;ACTdNisRsxxVyRpk5YQk3Si5zIAAMu9uejt8ib9zWuPO5u/WOt2+eRHd8OZqnE2QFZY+J0e1ux2s&#10;VOHY509eKdN0QY0+LdPXYaERaQJTZTG6v5LfxYwcXEfutG5IrWT4lUt6l1DZfLt4KM/7fnR1538v&#10;aX24TmpYZNLjVp262hVDjO53mv/dFxtx0BTH1WT+hCUrKgHZ1p7boRrfwWpcv7jQdMP7XhB031t6&#10;H4V6VKVKiX/nzw+ir9SydQHQxTMHi7FUPUAZO8sncruJ6ffeMykyHMehDKyIy6HGETzfu16O7Ao7&#10;FIuHIz3M3ojRN/eCHrhMtev28BQffGnJ9M1eYVBYx/ws+3mwNJ9M7HY+v3RW6akZB1ViDWVwKlqR&#10;44cw9p3Njp31ktUXJx+25wJrif/C5miku5Ncs9mBk+A7u8tra8LZXWiaWU2N69TNsHU+OU6GWtY1&#10;58PRR9I6qgPX80nVGgbDYxoPf9U6lHlv17C8SUDTAV4xaeO1rzX83jyTa2917wtK7IIJZhDXUy1v&#10;8vvsW+6syY5JZrf8KD8jvHZw53TnN1TQLeaczvUYFISNlqanI3dvnHJWJJ1GgvDXhBzPluVXaazi&#10;PYd20DHsxygb6jdzw/a77+JrcJ5+zsIbqLn7du0XJ2O5Jtc+O7uvqZDnFMISGHrnS72t1jI44gCI&#10;2lpgEgLyjPVtWLXKxZETYByUYfqlEXcc1mayXSs6+YJZmjdw24YzCT3t4dv8XRneNu/2zkBEjd2U&#10;P/hs9RBX3+2g4FczeKe3DwAHVtuR1UI2m5BdhTNSNb6N+BYNfMz2CrSLSRvKUK2Epq5tCkRppf1I&#10;RMEJe26JK1tA9dwc1SRNZirQ5QQRuIerPKoQJTkX6cqs+D0jSYFsBzfnsh3l7noD7O++5ixE0EqY&#10;YapWhplaB0u7GeWvq56RLeBDPk0Y09sso01jxcbqXrx5n0unrXRk6y+r4TJxN9cvlrStkTk/yyob&#10;XeZZLXs7CiG+p1LnTeYAT3RrZTNko5Ol3NRlfpZU3Z8+UrbmIgKU4boWldTPi0qmMbW2H6/bHuHF&#10;IgNIWc7s3ZVi5aPfV6ZNITn1pjTe+wtr9fBaBPT4aifZzBhuU/s2LvsONwUyf4OIlVLr4GUdLK3v&#10;FpU94fpYvQxlGvNJksrxaO65sz0eRqSd6Wi1jpGDHd2FPtTiygzJvtvPNnGg6apcmrcu9593Pfmn&#10;RFjQsp4/1S5bz4ZceDBbvydc2xlcC+aP2WfMuW4jSkdT/z7Q5rpxpFa8fK+Xe+A6Loya2cFwjSv3&#10;cwn4MWrrVPmhuajYrj1P7aMrClFWpLwG9iRzT7rYUH/zW64bXLUyvTwO19KMUX8LtA4/GEkIps3O&#10;bhD8qEKZtcT80LzVQmO8OZEpexSn2x5+GUXEa7eW/HE6wkB1d0CvDiQwx3eeZ2ZAmGAaeTVSvPj6&#10;Y0ZppLOpdaNRPITAVLY+nbn8rfGCQVXV91eAqiKhTP+Uextc+5E8NxNl7CTV3KobFo9cUCceJEy5&#10;rqE8QfP2IVifN/hpuHlUckQONBznS7lFnQ5PZReG1Q7pstij8OuAtg47qrflNRIhAviYvHE7aUyh&#10;TD3rbH5w3GsOi23UXDUX21VjBRdAtHnsfT69/vK8WeaM5vD9eSb0ORffS439BNlSTFF0yMqFzVd0&#10;/FVNW4pyvs6svZjSv1yQaW3nWwPs7Ah62vN/7YfLaGDSlMipPB0vVUnSsd+PfQy9Q+m5KoYjekYT&#10;R4BTP3AgQcr522I/H2Y5n1+P1PaQ3ZBRy9i0zYStWSZAK9nd5OTI9GrqJlH/2H9rfI1eW08oM+DF&#10;HWjrj53emRqNzaFLjAaDXlcAYEG+YW9GdUDDIJZTSIjq7LJ4krtKcpkY37M9n3prS3JxXs9DkHNd&#10;9EpuoNn0I15tg/ygsnjWC/34cCMz7F93UPB/6D0Bt1wzE+qz/Vs2je3uR95H6OKwCHZSVe4ASWQy&#10;DguIz1u1XqMRUitrHSqzYH0aXcmzTZR/kGbOWjT1GzZOM6t8Nwq19XO7xEsLvVyuhWco08T2HZYc&#10;v3Gy+lIepdKw1y2b0dmtBiT+YfYbnKyo4IfJpMbik7gccD6x7wpjY2D9A/qVrnA7XK6/BR1ZsoKc&#10;v+y6Ur+HWzse6MHtahjOHlfsA2Ua6GuxUYxtvVpcpnuqrKt8Idu9VfxRupA3p/XNWQZO4xhtFnOT&#10;gnidtl8iQ2U9GuVW2Naf8l2WGgabmT7PCvBcKTBA0ngbQtC7daualtzfjf3z7+t5FOhRddeIXuvw&#10;MQM+ZDxFxdq7tk/3MARnvKm0pOaaE+RjeTzN2Fg0dAI7btuLokb3qb7L3PSXs/8QIQzWH85gfSpy&#10;aK+lXD/V5RkrNHs09Xj+dTkW65ywRgd1FalTmtAZHj7qp60b1hsRzF7Y6Mu3smSeSeJQfKjHWnXQ&#10;tEN7X5hl+AvwyXqOCFq35Lg4OW6C9lfKunHls3DenLZ3f+i0cx42rU9/MbjVHcg854vIGut0KCyt&#10;SL+TEWcvh51fmJODxW+Yrf3QLk3H6iS7EPBKhGVi3xS76R4XfRwSh9zNZvPa+Lj1Ch11uU3DT1u7&#10;foC4mvY//nGbGH+HW7pOjka3/heL0IKeXSZnoPweSqLXut77+bgKYWJ8Uvye2vdpWvJ2Fu42FOc1&#10;1/bVqswkmQjolMjtnfHs03RxKXmv/Vs1x89c8qPZs058y0aF5/8OUDdIlhVOsKMwbj6Os0pYyS5O&#10;4DTyNwa93BdwyMrVTWtVAzSf952ebnm/xrPzIqJAKOzM2gnEBb7LOj3ts/1xWexmLcUJt2BpdC8u&#10;uuy6YnspFYZQps0w+zMS+7PiAeYAw0r7gke7ApFBGbaczxRX7oSjbtp88PfjtxJgMzAlFDSBjL5o&#10;kUnmlDcuM3/26Fb7FLEhTkXYJMkrhjQlLelxaOdKKIf6f2X2sjjoqJnJOVtC6uGhLrdkQB6ki+t9&#10;5DWbj8Z75nlYXP7sgC8VVnHm578+ynaSeQ+Efsh3SLUk5ItfIy7p77DOY0G7+ar+rsqikOW7T42U&#10;plP87+7ZDTKgG8m9cpi6jPPZSpErXUdSgeobQ5rRU3PGYCetkwZaGVFcczeKM0sE/Xzf0g2b5Ln6&#10;K3funLv3Q/lUYMA5c2XX32er3dJQY2d33645luPc3zWq6kYA01HNXYubTSfgO7ZLkI3RNutbt3K7&#10;icHP6Kffme+tCqV93GTbah2k6PmeQfecT/5g1rNwn0BuLJavYVg3oCaRQwYTfmCDp8p+jRZs89TO&#10;QxnpcZVvhY/w6u0ug3OBGpvgr11279jxjJe72XOkWu7PWSzGqEzS69idHdJdMgKwe3mV8zLEHNWt&#10;Xqv6gBQhhUJrJejeP7s1Pdjc/KdQq117+rT890dD+uMh32mNGx39ZlL4kmpDgO+iuyRx9Jgm9/Td&#10;Yc76NO69tS6qk6jagCgG9x7kObf6YsVT9zaBPX48cb53cgVpg+S2vYSvR0GRxpdD3PEu2E3/+95g&#10;28Ylyyj4oJke99sig+SBvDrISw+GfJQGhX23u8jG8XEAh+B3UtsA0xF/YZ+N4DUjrciGs/64qMEB&#10;QpzH2V2sM/fmvA0Ju0F0asJ5gpVkdJoJoAyxVXppz7jYX1ku3MB2LR+44tbMHndvvm/uxMFtUlpX&#10;l4zBTtJtCA8Epic833IwfWV9t0og7lgu/R5ImiIHaPrcfu0zGMef0pjsRCc2VtQ3UJ2gTGIejlH0&#10;XnkYEAufsUum9xQ2rqVW3uHoPXIqYTPv403QYSWgG/aRjKX7YrAvi1RQgjt9nCRn0SvweOlJz0qS&#10;xcFkTza2UW+1Egvnt73wbhf276i+FGS73VsuPJZdlbGGHalrRqrmlMWn/NYyg0eCNrZRG6mIh/V9&#10;6GZby3P1tMoPkV2V63Yvl8FDEFuDzixorzvrMBvYVukiDZPFhyn2zshwg27jSIEyXnE9sxX/t8IA&#10;jismUaN/m7xiRW4e8ve8mf3YJbw+Jc1ELYOBC2zAkn8Z0fCLVVFv3TJw6EJFZcsvSPftT0+zEk6Z&#10;kApv0PcpOKc+edrFnc7fU6D/aia59oNoHju5diwhqz3QDeffwhiWSDmkZlPjb6GoxJyJX2bkyoC5&#10;Vso1hpcdJO9v4oVquIJ0HLdE8nPgnwlBcP6U5Ls8TOMs5aptOkvFYf9Squ511hH5KTOvGdcemIPq&#10;MvgojN4d7pGb2Ehbu+e7M2R4cfRRskT/UJyxsIFodMXF5vbHMNLu8iPtg4BiSPv5xvmlTF7Hw6X6&#10;s2QjD9bd3cD3e39HdY9V93sU1gXnwoTkkeMjRfmJPLH3YStfxONjeL7GrOei/EaptNoEToxzzc1Z&#10;KI7XeKGFuPGiW14/JPFkzO270lUELTeAJGu2VMOC3BrMo6Qh/XUHgY/PntpSZz25ZOAWfD3Y4iY4&#10;Mlr7SI16uUJjWX73yrAltxWdBeiTmWcJORLc7BHOw8toqtADmw8sdHfgiG9/Z04cVJy/ovsSf/yq&#10;t0GpJGzX6F+vUyhsrfKJb3hRSTjzhNFCvat3mGlkkwHAR6lXgyhaFU7skNCZ+ZUmbGPTGfOqm8AX&#10;UrXgV/tcJZxj5ZzU+8I0OOHpfOGV5GFY7VsjIu6odbRtQRm/5PVqAr06DQbAMkn6wo2RJ6/ldSkx&#10;zxZMZQcTvMYS5euJ94IkJDq8oPY6zp6dmLO6a0gfE3jf5UqHr/lKMqa2I5jx/94PVAXMM5t/m+Wh&#10;L5SgzBWWhDm7dT/Dtm67PsZV9l3m9XJleMUihx2F3nFuJXO6XMpQUQOrDms/8lxhsvOwFatL7jSp&#10;KzetWQ+E8nHo79BP4WzO4c4LqzWhP5o1WxXEff59b7K/bznZUlFczOwcAIA3iGfvBHkBDG2uY1jE&#10;nNSn+Ll14DaH3+0Q7jQj6q/72too68muox2Rdl42q9zTJfkYkhV6Z98vGyFVqZdKPSscRKNsH/87&#10;Q7/bDHA36rli4UOnaobWP/3b0xEiYY8zaK532g4bErHLR5FSvdvix+cK5er5FuOr6xFaX70LUqO7&#10;BQzFXjgiKQZ78/RCUQthb8RhJ4dzW4LQ3wnKzE9VFKLC31mOW+ezNSIjz6LG5ounRmkkCwyEFJBR&#10;hSZnIMSIhSx/XyAbTXPAcuT48+JVKkUL4df5lO/S4vYky0BRBfPjXCnYs4n5jiAJpZX3eyhDyWzB&#10;9YW845T7Xp2p2cvMXBGWuQCRExeakMkNUDXRWsi2v+VfOY2j9uLZ+SyZUf2kDZcjcI2fjUvQfrK4&#10;lYPQLL0EWAKy21YKI7L4WM6VKzXRoMwY/F5W+MC/jd3votatHfIjKoMu+OV47rAdTut+1YDFR05t&#10;bskYHgrnwaEGvDljskjyx7R5JSaZ/XFV1x9ifJp+xDrydO6fciEiJiO6MuUh46r8XTwqfC3frVv8&#10;bpQ5h6gOz/B7vP/Y38vjx2znPi6u18XAJ15hd4pelvpcE8/ftaKl+A416qt5D19bFdW8D+tdM9h6&#10;ca3RPHX42UWz7d3w8Z7TmjRSoUyAdyZ1mHU3N8Cf0NononqshavPcXMnfjLZGw7O7e2eQQ8GQbhV&#10;NHiCiAkW49qluTwW4J56ecU56xycrgUp7uJsUIVVgTZx96+fgtIFvtgrcdZ/iS5o8WZcPNtuBv9Q&#10;Lv5BXJSCT4WdURj6lIp8iMEc+LVWXbvnfpiPgL3bEDx6DDTlRnP2mbjO0Q7vfFFMfI4hQgtlbq/+&#10;9rnSNqW6Hc52y7vtZMdXd8jGb7Nj815hhHR6Tkx993HS/b7LqETDsIl+Vaa5xbZy2N7jWEVd8lm9&#10;2bPLqd5X3PfM8bAv33YkAkR0j93+8NezKZWUqt4aU2tBrWtIFj83dnQ3OG7jQr/TkUJqzvAzedxo&#10;Y7djhFK4y7RMlOpKzELS9MJFHQSbRrsDMtvrJNc/dWKkSABZ12tulO+ooI3DIi2M/g5QkB/SdTUn&#10;SrVZvYZezNctWhhy7okwclVRz79b5fSqKN2fZF2kujP3n0g66oKVkIJ43rrWLOdWPsNnYEQFBuPc&#10;PN70UwTWfliQGbE9Pr6Pa27mrw8d1c656kKzFRkDYV8FGXv7ZD9+W8jpTV0BNNzECs8aXpTRIkSv&#10;1gcjb6dPse5cQGdswG4EyKKdPtgrjrlh3vRb3z0xe1rPe83exddhsXS4QIv+77b2umnG7PrVy0Au&#10;JquPRqEqzLjmJuGOcrWyTM0a7sbXBXFs9T/zFJ12mk3Jfs+vvv5C+PASDtDsVTKdhF1lxku3MVwV&#10;5ILCWK+AqLa9Z7ZyH+KdFpQh+eWUiOSrA6+VfDvNmbAsHlWsl+JUlTAW/Ty3PuB04GTS4j0ptVte&#10;QGx1Q72eF8Np796aFg+X7tZExhMUmyD7csttZW9U9I4Cmhzsz8PdL+TaUMbptXbVUzvotm5mN4Ht&#10;hd+xMeItGLlX9tYv9IzDp7a4PW7POWolSFrz/RANK7lgVaClqptjW8lV64da8Zo73lPrPu3zif9R&#10;oZc0CAc+UAmBMPn3vumFEe0jysR55GBgFekp/GOwWN0P9B6L2D3AJS2Lt3v4arTTQ1JfXe28feF4&#10;3UvHxevqxfLZ7Vzs+WbNCdf2Sxgx57Z+dZQn4m1JjDbsisJpfyebYHuavTeMLq4OYthfKxNhflpk&#10;W/7kqOn9hJwGu96bprJghTveYkNgevduutx4/rCY/2TOFdJhVupL3hWfiL/Lkvtfbr2eff+YvmKM&#10;whKl9R9HZ9awGhhF4d9SSaMKUUJRVEikEY2iSSjV/z/7O5fnah99vMPeaz2Ln6zSvx+t4SrnnVFN&#10;2Iy1YkajSvwrIW/HnNLH19t73R5bdPQSbadRaNulcM4flN5tY1fYaliqxybgb8dRqdHJRDPwsx3g&#10;nrzJH811qj2t2/yzxD9JzrD+FhuZ0LN2YVoYSK80O8y/s3owKJTZ13ixzT5+WDWxkyw6KO1XQ0CH&#10;yM3Let0+/9AvDO42/GLcpGj9+SWns/66+hkDd75bGUnTz6Q4C7N5QtQFoOBc/gT+5m+1Mffhd37r&#10;RnHSqvXezyRXohaSwXcPb22d9r/oFkC3+nPlTibl+56kBQhBku2KqLzD3TyHTr0SOhIrlTyLXOuO&#10;1L9tjnrlBp0WqcjPQPI9/dsIIuGG0LXidQqNlD6WKXz4AdkpKc3pw9ssj5alJVemv8ptSPNwXjJN&#10;7UFmHUHhNmRIfPUknGYnKnENzz79ZKZ6BLriCdFq5PfQPaopk+DUUgjFhTL3NasXkZeDWwyLcQV2&#10;KnHh5r7oe+S3df/OnqhfUcH7LeQLw5el7TDuZs4v32X1AQchorQk5uUCgj0+aCU7Y7O/cbughKfB&#10;3NjOxuzgEXKleCD9aTn6Frit6vUCr11M++G6i/n8a0iQLjt3nQgsTp92wr8on3L4zSD7KbY6i4Ky&#10;HEbrhmhmidnsSrNV8MxkN5zcLE++p1vcrx4WvbAwmnr2zW6c2AZNQJljaYtYBrooy5o0fp3eLELd&#10;I2ClTKZnsdzpOp1dyV7BbrvKEopylQvzelEhGPZSYyILgiijdGEChNqomqzNykLr4w622nCOuODD&#10;Q16dm1cGLR6U6Vy2ENFtYk9OCrj+wnS0vQ44pvmaTsJN4+KHbQ3VjrXAf3Pm8DmdHHfyIOcL5FFA&#10;j0XJ3XqiBMmiOPp8Fgy29K0/ulywIhbtlT8qbgOjjzpd9O9HU6LudIACTyI4R6SIu+ZIc7ByA3tg&#10;pWY7Uz5oYB2iIAI70Rs7kyXIrc3m+itqn5NyagzCt2zuNcmn2fcJYPhOpCDuEYMcvEGQwZtNLNTT&#10;G/r3CjTLxzmI70TZYqlsSw/eMBDYC62rviJOtxGrAs+4eoxf/QF+/epEyRNAqvEZPzoLdxfDdWlL&#10;FjaCE1hUqf+y4PLE+L0eZH97on2lu5Vp5fFeX//0AhvJ2LrVL7ek3AajCkhYYomSvQn4pg8IPyFM&#10;gRZTkX7SgmGvwpZAs84BL1CvR/xj1pyAKG5k19zmGhNDyDcwgNRNpDCHGEBcFlJt03q2D9M7KKMr&#10;mynEv2//yAoR4P0R0ENcLRBrFoN1thFMLw/8EpvCEdbeiRsAQH7YltWXV5HGj3HD7gxz5V+3Jb75&#10;oAuZpZPajbn9rq1CUVXpoSD2zUMMrhAoox6zrQuRAWMa8sXwVmE7+rQ23ZKD7tcVHmXKxWzzbPiL&#10;X8JXCMv97ICso2706DZhIV50u9SiaBfqjcnwA+GoBDtZq5NWfuA960WRRTd71QXHzd93AwdNMThS&#10;7fsCjE3PYVzkVFJ9S8YrzV+zgIwYPnKLyTLEBr39XjGnd0pdMo/OtkiBmLQrp4v4NLsXyJt4VCF/&#10;OfvixNL+eaq+w+9Wl4BdvW4+6b/joFQgivemUBk9zjU157XXxfrKWOQbROBe41ZX0V65w7XC4W3i&#10;JLNYLFlVSgNoh/8t+isUeSwvlzVZDjpIhrkcz8tDVncRL2jZlpFv/ES8N8+WlQjKeKn3na5ZbjVR&#10;ZrP5HnTw6Btdqy/NDXv043Q1sPGg07N/BrfOVdW/CXq6IPAvhD917PUIK7zbi4ZRwTDrbdXY/Is0&#10;wkOFGppbLtLaVPYkL8E1B2WGTGs2SJaPQrYKeRIkJKGL9eq228DNa7d1Yrr65NeAmDZVMcXa5nHR&#10;5+usMLokJmenC9Gs2olIZZnD0l72jKHaavHBPFrPvOqD6IPdi3wv54M6BmXqchN7H50hmiTuVmuj&#10;WuIYmzaoQXfmq9qAT9B2lcM94F6skZdS+dUDIR3Mx5/W2fjk1yvSa8kmcViyIYhb2UR6hifel9+M&#10;cslk1hnsHM0r+N9N+o6AqIATCxSgKFe76fhGF9/nL/aVm7/DORSKIlJHWP6ThmHPEqQz8Ewypwad&#10;uwyPwRubHeeTIYBD2HCBMGfGfyXPcd6fjx+H27BlQJJiZaEva3+3tXiWdG8YezlvpTT4aLkkjl/Y&#10;QONYvfNxnHn/E1RimL0kpcNm1XF07xjX1V2xxt++sKcrylOJcPCgTb0rloaOt4RPjdlara7wDE4j&#10;s5ABjWv4t3vydr5bX2KdqD2P0z1m9sLjBuPl4rwhB7uOULL0XkW3zPcszvFAr3Zfg9lVqFZZCem2&#10;Hxmqfxj08k/oWqMNHJJDWuPIhHw4bHLIb6tMHeJSXxCyBmWuo9dPrbW+JHoISsmswPaxe+VZw5Ba&#10;szsV2+REn+bxTZAbWe51cKYXxzU3bslTrqULDwz0oa+Wm4CPegDZ15NfKztgR+sJtUiEGe1kJOJz&#10;7o97PpTZ1VfmevTtdjPJIH9DC5nHOR7Q1meG8Ad7S0j7TWkFpjpDoJ8cOLnV1au7sm6ZE/A4BDwd&#10;Xhm7zTOjDohBXu94LyhUe3R9FNDDXlHvrvYzbGC2QJnXtzq97LuNSqGSVCYvJoMwIWhGa711Md7s&#10;EByt2HkesqLVFUwEoOIrceT1HQagWGO1nXTQ+WMnCt02V6H1FYdc036vkXR8uPJomYq3+xV3T+wO&#10;ZR4p296y90VhOftOqVpvp1qFdrs1F8T5+N0JJb+H5oavSvtsbV3UGPqnX2tYLa6aOzy3LMA/WTH9&#10;2O1oekKO+6BrOVu6/KGu1KSa1WrfS0WZCOcylEHDTwMYBUeAa5ajwnokNqSgKloJXjJSo1VViuO3&#10;QfZlCg5mp7MsZdZjX4f3gEVKJ2OujE6R8DP7aOa1/5lTaLw3oN2SjFQIWG3WevPhaHpv8k8oc+4n&#10;87UntLKwdS3uRQIjxhADXW4UT0mOxsUaDO0gjD5qNEfoodG5UcE06NjevB4yMWbseKrjnSa5F+AP&#10;8VUNmd9adWIBp1EIrlTH20X/JIKfbQVlvO6jGV3FtiDgemyPjtokjx7GlKp7DnjremqhCOZWN+r7&#10;uRW6cTqrgnqka05YRpTGby9o5mH2+pifYt2Zv2etDmWfw0OK0tLG3Z75u6hh+VphAmU6CGhZSy2y&#10;2z1tBQWBCCwStIq7vTe3gmOtPa1IVIupr5U9ZBe+8gHuZBX22XlguOBw6O4abtF2WLEnYCpMS71k&#10;rWHOb2QsmzPdXXQdqcfdVpkZlFEA+6yC1EsJ1nVpcL7C/DxnHi/WSoYoPkSvP2R321gLyREddm1L&#10;LPOZNFO8pCQt5unZqnHN8WOwPsLxzSoViN7t+fK/40V7mS1xqrqnDeytrv+aKWWYdMhV+yRb7Wcf&#10;4kVxpIGeNhmbehLt67Q0rCW34SKbPvEr1dnXKGAV7JPR5ASJEP01tPBWqDWuw8n2DX3saVl8qm8u&#10;E1SnzjQHG90HHVVf+6EFZcQ7RBO2l5nvvMV/iToIbV8s5d5Umx+jxvJUISPF+7WKcs5tZfEVozrT&#10;zf7D6gOD6Fltf1cfrSGK7/QsyIVWwO27iIcNf6POaGjvkkRZaLOHHX//yizvBDmwkvN586X1TaaK&#10;RE3EvzZW2Y+9IcVRq5y2pQqcO7sQSJb1nwVRuvHhRz9c729NmfWnG+C/O0ZQ0R/YenHNYDywQx/j&#10;Ti0Gr/9wb9r9gIMyVW27+sT3zjW/vI1Xe+mZfQ/O3Du91/L5NNF5Qt0Dm9d7rL3nz9PfMgxXB799&#10;VKub8ubNHbm5Z6u+QQ9lymDcOGJHp+xWJRaP0XP7S5x6KyTiIZQRYCUWho0+WmJ4yIThxpXXd7Tl&#10;o8zgPT62mS2Mk66TR4+nvoXDvpr5ZB6ZzOLZrO/L6LqXo2++UoR5QEpBVBXV8+5y/chWe9lElQpB&#10;0RmEt6vx/Fs6EQrPfvqFbnNfsnJKmLWDXH7e7HQv63M/oyPH0OceHA22wd71wqpJ1c9bz33zt/N7&#10;ao8+cvoOwB1lgINDkItWw/iasZy9D/eTNKxWcuF6A3CQw5/6wXvJuknFBTTtwJhGx6nyKFQpH9eX&#10;ficd0ATkPA1Xm5kSVBs4CMzftFf3LZA02uGqAU45UvCXKXjAMgABsSDs10MtCW8WO+fZrobjacEG&#10;LNhfl6PgfjDBetZyj/OzpMe3GuWIVOHIVXL3g7hMd05GWHdCPOBIlxeqYKnt4FXvnJF35JZa35vs&#10;cmScySehL7SOzk7PXrzwObxc1RRmfah+ig0gi57+/jYPrcmJ4EbtU59uws1vuYSpm6sflbsxPKPk&#10;sbZIALX4e/sFyX17Ml3IT7ktvpzDS3zhmu/lwNuZIZD8Is2celvMA36J0Jl1eKreWNmTlThi/b9r&#10;1ATbH5AHgazwtzBXOWAQOrRf+h7LMl/N70QiOp7QV2szNV7m0OQbCx/YgS1uNSoJjiTDJ7tQ7D8m&#10;zCTXtxgSkYcleXlJW8Du+OGdT/RUdLrw93nSM1jxIvdq8+E8X142b13JQ3j2taLmmVerfBvSWiWZ&#10;ZCaXi1t2j96VtPTomfnGEPnX7AJCNnwdL/5wFMsVz0MyrYCpVn7dNV7cdK+hK6yf6GD71+U4d63q&#10;KpqIAIb4Q0WDrLo0vu6WnKmzN7eS38Sz8mHYPM8uc64DzShz8Rw+wx9a363H1vigqJOyuDaAbDIX&#10;2uXN8ot4/lstMZmld1qSmXYFE8pnEsrU6nqVn7epyTd2pxynCsTebbP5qPAUfvhk+vVT0emQyi4V&#10;qMigluksx1cBYttaH/xhx7xo1d0kzn6LxcnwPtd3OxorSTDfRiSK5TuvfjMD48+/be3lNT2Q4Khe&#10;jy9C7Feh+BGzsQogCWLgELNlZo/9tImzJWuN4Y/oHu7PFMaOYzCjtu2ZPnQ+YzPvW1wp7Kh6BE6k&#10;0ksXCen5q1/Bcn5MF1mdb/29aaXpwSgGsUgT43wxfvQbb3dalROwgtXPoFFQ3M3YuUDQSzHJQ1TH&#10;9fEkJOP8IyA680JXXL9Af9pkLWf485ghN/naCbTmVfu6kmcsV3vSmiFutb+nsWaQtNq1I342BavE&#10;N9dIhU7JuZVn29UO1YpSqY4/UDiSQndzBH7VSadZUvVcRJgQtXHshq1VUMuf05cgrIxDuFiWJc4z&#10;5EZt8DHk+W98EEQq/ruwwxtRPPmTIFS5aVNsmeh6x4+SZb7g+5pYYzIxZpfDziQLDv/LzyzsM+7C&#10;Dx4SqS41NrP/LnvUdj56pCeO2LexbrSa5jJ9L0fQ2FuSsXerT782YygjNuCNKYDISGWUrlMDrnGv&#10;7e8BiJG8zrM+P5LGnkS1H/PeXzZEbHmHi3GCzIXOZgxD72YdVHACWo3NnibhB371HTHHgKoYniUp&#10;fifTa66kweMIZQopM82yg2a6zQ5qHkr0b9Kbrnblp4uEGYIVj32XnsZLsbLXk27mon/6KRsW+/0t&#10;Uuoe1bM+Krz7hVgt7AUMa3Bd6VbgmZtxEolQJfqk+tB7zl/7Qb/8oIPZkwIBCBxfmREWBvXWIWJu&#10;cXLvz7IVzbGWDWeCofVpUsxV+nope69tT2Hr4x/uu2f8PvpUczExAdiuBQDoT/ywbreV1PTlCwg4&#10;CaL0d/c0uNpQJQP+22jlnJdc/AWuAXzSt8YgAGXEm5vLvK5UIOKG7+yDZZm7xZ0xjb8kBUHKYW7V&#10;fSb3vD89eE393L46vbYzW2oj/Dz7UdTP6HZU/PrfuugbIgcgFQH6I72npKx3qEONakti1SAT62lg&#10;F15UqyqY1pgKvw9ny1iJz33AU09m/oXGkMMCD9MWSS0qEJgA/tsRWMRrNXqtxkRRQZlz6Tdj/jaC&#10;l9qoIhitPkivHtnn4SGTBVoAwdd2K7uxylUa4NbegCcuC407uMv6SUFf+A5+oLAica14+PrMhtop&#10;2p9uxjoOW1Z+fbSrSDdXQbINynVu1+lMgzKr9mZ/6NTPqP6EIQdDP5PCKrcrXA9grmko2vngbHfw&#10;eSpxHAfN0aTTOthSeGD4YdaUOzRj8eV2ecnGuWDo3H7qMMFpAjC4yMI91xpboRDG+cNf+0FbuYid&#10;pJDBdnWqeztIu4JXa2HuzBFzOYksDm6Z4gdoH0Gv2r/BcbKl16m1fhiNDMcMK+4A240v0huwqm9A&#10;7c+v7RQ0QNdMi+eICr/r9aYfQb5CmR6vDphLw/jw98toLp8ZbzNr49oLblCcohNfZKKdqxdQvbzu&#10;RmZ+K7XCprboxOmtuGKOIVUvQJytmnmXxpnverB4mVl14ZOerBfNPBjmeUSt6H9ngcpQY71cIpsW&#10;J6RvcaAOrsBWKHuDYUdPNoHBIf7ijGy7/HCvQFryfMy13jf1lyQHcfTwwvzFMIHYZx0L6IzsLeLQ&#10;phdRxFhntHlFeEFigeH5dxzke/W42Q2e3kk72Xc45jjIsxaBJ+CYVaKMBlxHpFUt2/LlmOS2+DVE&#10;p6PBpQ/aZlNDTmdkauaXI1eoghYAtVpNCMEs7eaU/n1tOJ1Z9eP+L/z/o1EVcnYJoO0kAR53nGn+&#10;hjhutBvu7uxR+Bj5Ats4EvkhHMK01Y9+X8X6ZeiJaf57h8SYTCWvymhJusVqdz+3E3/aH94t8GKW&#10;y/RH7bQm1RXZkP8aXWv6gef9fmb+y+03nXFzFz4gRW3OXdbwIwNQTSnfCDb8cG3zsNJU2Z+NrAnR&#10;eRbpwQL28w2oh0aNuuZ+OiLC59wCtNK7I6a+n8hO1RmbSw8yuLdQRm2g7+7Yt9bgV5itiuht27+l&#10;90lmM8NBJWgwaQO/8tCVeatU2To8etOw/mUy+y6x5l7vgWlVJpvZ0L0QZJYb04O4MTzfIXHy23TS&#10;cQ9TVHNxX/7tN5naKLwUfqU7TnqTXL01KOvkIBg4/uJWCyTSLY1vsjEsDYUzeRnhD05RWypa/OGN&#10;k1pGLLKRJdu4wq2AwsF0Io8WSgUNfIN2Hs40nbYKSnpI74YynciAzks+QycHWSodt4XmJj82683e&#10;0kBzo24XD4oLtaZZl17nyEy6Afdz6GlPu4LiZCsPlrcKctOuAX6/dAignHABq0GADOBQi2fwXw/O&#10;aJ3S/+6e1Wg8VN8/o8ToG4TwlZAEzH6JmA5OVgW0ru9ng8DbkDax7E6+buvYGfZGWHqd0S0w0rki&#10;onkX9tprXrEA6TiHo3xRJpMevJw0du304iHDDM3eG8oQz+hKD9/LJWgBzbAkeLe6a+d/eQOu1/HG&#10;r1fJqIDttLkjc4PSyvhBKrq44SxA/RCbSu1C5rl+DYvTd9bTbEchK89zxeez231zNolVbCqU5DCB&#10;Mmgi5rKr/Lq8nEd+eh0AwKHtnbqjtcoiZzjaltXZpjmYMeNx03m3e9Tp1820sQl7jJBzFRIgmuXt&#10;NyjLu/RKg31MwMdbpznZzZTpx10TNQV5JbcslNmO2H1tdZCH3Z5C1IbZS/1qd8a1fMY4YgumXayP&#10;BGbf/W72YqeqfbLz38SoPvDsNOXHLyHi2gLnIcGksu671xKQckbjeuFbFt5fzezprSfJGXR9B2V6&#10;TBZv1l/t/ec8xRsjzr2ry+aLlmaPvDI4p2o8PZY+E5uOh35e1S6PWyFX9tMpiEbPubwS1Goj1opO&#10;A/5Wfiz5/YyuKMjQa57LlnB6gIFxuiKnf7e1tJW8MH33UzSe1MY74RRGnbBhh/vsonR/VYv5El6d&#10;n89N9tNUeBalsUUkXy38mlWjdj0Cx36R676m8sgK4P8BaqDSry6HpYBapST0aHZYd4p6UGbzcA/r&#10;XrZRweXaXu8t1tSwPX6pfJDkpjFzDua+3nfe28q+BTJHRZBLOTTz23V2wQbdWidzceU2Rnxa5Pa3&#10;m6x07muShTEpHYXzc2upF0Ccv3tyUAaJLqd199GoCaTml2zFKJuvC4SIEL1PJmBp8tzz0TTn4awC&#10;JBLhqIHxEmnnfxKuowvZR+nSoC6zc64ACzHJJ7XppaxS36eRtnRS7CZ0KDn/ybAecFU2p27mUH5n&#10;l4OeTCzOGtgjXW6DV5l29MZUmFetFIssR5u4GwsOKHGnvaZPiV6149+ZA6DBcHs0GFw5/iBXW2VN&#10;QwJGbqQcJ2R4p+TTlQk8Tf9YfYPp5VRKLrU70p/Vkr44Mh6SP0KnL7ID6Lbt/iN/HvcHrpdNm9Sg&#10;p1l08tJpeWpyjc0cMbwZ4iIwSqtOvfih7A5HjMGnW5uDcIPkW4NW+V/brnJJ70ScHeqeEEa1T56l&#10;W4JWKO7f97ftQXz9J7e8Tl6SRU+q64JlA1Vx3CYIE0de6O/RIHf5gdvW0U4Rc2jXRLnZjcGisOZQ&#10;TyS2H1+A9H7/czlav0EjBN0I7w9c7HTmtBvzMi4+KU31N7hmZfrj9tCMfdAXeq5nskiU8CJyvwbX&#10;SrZYKY8zVM2K/Gx2HEZb4OW32yyh/IRXKN5i2MzrnWz54M3gaZiw0JThZuhYHtm/GKXwztSL79W6&#10;9Vqu2WjuEGSp1mhbEmhCQvTGOqtnoX1ID2KzXGNX3mu0S33mNDH1jblSuzCwQafP9/pWafQ71vZ5&#10;sYjk/N5DGYOEkITbaZLum9k02l/mRPsrkFnTjebFXkFtY2e5TWr3lzG+o4ue+bod65XhreAX842g&#10;CGQ28VPKrEAilcYY1Xxja7vYECtrmO4BQSVUfuKjMf5bBbhjsX++5aktMedm3DB5lg/QzrTAgBcI&#10;WeVY/YBaoYxpm3bdrPfWGq+i9RRcqPgPQuZkbQOdiLBQVb36k0XZYeJQUfGwjvV0Oq2ub5lyIcIt&#10;twllzCEQ7o8IRZlAGPaQ8PhGq9PagHVSUD+zj6WRBm1uR5HFrp0vx2vX1PqR8h4glZ1CPB1YB9+X&#10;r/q9IHmIBH1PPT6+b1BSPx3LWu5H3f2jwj7+nka+ipwIiSb2ZvBp3IBmJrYP582Np68HBa1y71wJ&#10;p8aPm3HrGu1oz0+aUqakwEgNJhEbRWzccyEzDcLQWYy/YuO1a2LLXqcBs8QVbBMf5TK+NvMRlBGK&#10;4ZuZNyFXIHl8xLVuNrQh3a2di4ttf/qbToxRuNDJeeF4Z4ZbBBnhq01rXJ7MkwQd98miP1sxzf1h&#10;9Ey8Xy3a/ZhsuYciVPBRsiKPVJJjkS3XoAx9rNeXKaVO03UP70ZaVDgwsj3uruJqEHJHTcjBkl4W&#10;0WNcqccsU3w59mpBOp3K4bpoxLcnJm/7MFSoC9ij/jBEaKTM+w3Ljenveu7dpQ0zry2gDDX69V5l&#10;n4hdZJ6WcV7rTbLFxWlS2HY2waaOj91ymdwUMsly/aq8fJfMNjZNPlO153SlMbgJ+Oa9lt0ufy0X&#10;Z5lDVY96W/fpPd0060WUYr8XHv33NO178/W918Jk4VHvfQ3ar88Tjh1X0yN769HIp7Ofw8A+EB9T&#10;Lzs6kvZRIfPveiETfgpbM+yNm4dxvr/LmJnnsPNOiuYM31hqJgcd6IyYkefPjWXQUOYIGkZlfOK7&#10;g+Lvbkim9LpJxUN2WrqnP/7MRP6j1uwlAEPDpWk1aCTzFtKQRaH4XKLdJkiGJrmKE5tb5qO9tJFV&#10;mwsfcrZCCWhdOVU801w2j87fJg16Y5vGsuPzGsHN3VNLoelIJPjRdWdpIpfK78+msMio2rB4AIhO&#10;1PtilvyUbtrSoHMcgjRGInMuTFhL+RRp2MU5vW7fIw2SUDbCAzTKiX2td6EMAJjt5mkY2fn3Bn2Y&#10;2sAagRm9L2aXziPvc+Stv7M67fWELZsKsX+AU8kd3gvTwyReZC3pUxtp5XJuFR2oxXtIfSwpb+Ou&#10;tRmzJb13VatXZamu/8oIh0/xJ3Hj80kf+Bnvcio9v8yGltrqbcGWm/VkV6QrNeCPn09uoTZimqAP&#10;nvV2dXautE9F3yGDr9zX6FlZZ6QwAjfgpDnMHLWysSCWFn5zf5BgCWXaLXnnLOAiAPk/Cat0Qa29&#10;hV8ixx7fshTCFLDJWtdlt0EHxWtwq1md1STon+ynbVYtfQJq8fwK4OX5H5lb/AVuPpc6B61SR7ru&#10;njx5hXb/x8GhzLLVpXl3/ZDjJOZzMEMGolzbOaF9/aLKhzZkURDJI+IUpd88brUylePUYu3NBJun&#10;mI7T7w/3pbLr9IcqU10R/0j77jj3yirv594E+K0NKUoTIb1Oep20SZuUSTKTZJJMeu+9sbLriosF&#10;xM6u8Fl0kVVcBXSpq6AgHUTpKEWKUqQozV0pk+Te5z33B6zs+3nff3Tm8/3c3OeW85RzznPuU84J&#10;BVrpWUg14aU9Ldl6P1WYlDaMZmYif3Pcr/SNWrdmKqsnNvPqwgYMefrmuXhukHTtVuxadVptTxYN&#10;ulB80FRr3RIvxHbsBAV+bkkr0VRTxXTTC1Kbr4Ebhz11uugJacR7PaPDP0gX0s71iVPMywKZ7Wy+&#10;u5Mp1uVr3mnV0bM3uDu+xGSmaq1JvNyy3LGm0Nvy2zu+1voYwsS0apbBqBJygnXQETULWwlputCJ&#10;mh2h4a7flS/Ni8r0oGccOrmbhZhfXttVhvxZEfPhkZWMut31yfpuXc6Lu0OBnMs7DbUHqoCpumuN&#10;aj26WErVafLLXIj36SkVc213LxS1B/necsWvbjot4e6Aa8qpevniMJ7d7cl8E75jW6oTOYrhfmg7&#10;51cmfQEg44+4qrtcwUC9562EVWMHL6GOepu8iCbtamktHSt4iRRovVOzzOwbumHxaLSc9fjNaZfQ&#10;nuYMLCNRyhnh7cr2slId7OsLhGGxdcIs6cznMn5fImpaKybeQU8WbQenDL5Mu4m8XLdWzzW88oom&#10;3G4Lc5acH+ZEh7Lcmm63bOAErLCebGQPRga9dXOgW0hyHZK9Lqea8lhELtjDLNma9riOTVuPv1ET&#10;F8O2mXhctgWkkk6z7oHSKAz6cQWWFYt0ithW36bNtazDwU5JubcHW/SNGen2JLxmLI5DWV9AlW1n&#10;tqq+vbFcOllzxuxdmFcQbRUm3FLOqhrU6xL3RBDc9lUtjR2jeYNXF6fj+nZL1WQ+POICq0kB8YJN&#10;fMN0b2TTQLw6a6mZL1gMXateXAbHnMV4QjMShTZbmexobdME+4c4JoM0PYiJYeertbIbKErdkqrK&#10;PcjCoL1orbFlS6rLzeZkHSJFxRteXZQZtiuKPMXYlMNrj42bJVGhVq5peRuDcKJttov5lby9ZI92&#10;ollJsieBcHL8XC3qahl0siJHrFIadd7gOoQAKG6qJcpEKg2hF1pbsVY3uqvVbVgLvZ47AA7Yx/MG&#10;kOmM6/JOycv1zTuyrlbRTzT7XfF8Zpn7C1tTXkmcyStCsFijnfTsxpMOcACYtjm1drHXPtLxBQKZ&#10;claVhfoqgSjj3RO4u8KeLqLoFnrKeK0vqpq5mbXk9CBDjxx997hvt+e4reJENTHneiJ+cyu5Fean&#10;jZYupzxo1bNr7bgi4vSUYr6asFaqtw1Tcda4lfLppHWJlD9MdnNWjWsy2rSUteKQwFEo6sW9oVIG&#10;62AMtqSrxXxJx0o5/XpfF5t51+u7epHZnpXxkztVixP8bkBg7oZTvCnQbYsTlZlXHNxR2rb3crxW&#10;Kpn1OuaTYC8okcu4idFWQx8N90L5iGbYEE+ExbLeKSmOhe6Wt6uKCOJARmnkw/JbhUBn5HsUzth6&#10;raGwDEvZ1paqq9hJWjW+YGMr55kNtNW8cUthXud4x9GYEJzs9YeJNetuxMjxZNbDjXZorWOYuDKh&#10;iK9Z1ATlkR5EwHGIR/xGqD4BMrU1hdZUsrhb1kZk4ohqdkWwvtqkUyTKkfYuBLnSNrcicfVW1W+X&#10;qirg+tdkh/FATUcajDTAOV9hvlWwFvu76XjS7uI5rN6gzRAOqoc5YdPq4vkU04E1olgDMn4/OD7b&#10;jilmAXtWEHW206lhQdOrSZsynZ2jEFrrGZEksglj+eCX3ANzialBaTYxwM5ucdYc78L2e09H35r5&#10;BzVwJrzr7Rqb2RZP4s/M97hlsT27Hc7P/My3Z9gY30551ZZsd6fHN+WEMbnHbvQZwwXfLDBqDWFw&#10;2WjnDnq9nkQZ13W5eW6l0m4MlOnhsFvnzsxcQ9vmkw0VnH5paNDzRcUM+AoJ8fnrLm7P3KrtRAoO&#10;LaPTFPXdQCK2PctmlQNTqhLyW+uyqgFCm8mEEAWwXvAHh9zkWD/bUcn6ZYlQWzbCoMBIaSs612O+&#10;4XSyo+lndkMTdd1pNFuy08Jot9fbrK/XJGJBZyu5KbJHdczqblORGxTUFWLfJJTe5QtLe5qq1OgW&#10;7RRHNflox8tJG7sbvJANRsODoVZobunuiKO2jjOwHuDos4l8VOFzjzwwfD4ODoKavNQmLcz5Ktt0&#10;nuLA1mf92NHtC4pAJm2fhYN5T0LUnBhKCq2/4JiCHirwYb2Mu94ObCSk3IrCJdTUOsOINswLarYN&#10;o3GRZ5fbQ676tDqae8pcVy0jNeRgdYdi4vUlwXGAqi2124K2zWROOFJN94BMp67xzISweA4+wXLp&#10;sio5ggDSmYg+7xiI07Ke3jBzSTalEGizEAlV1mYJd4QnqJq2VR4YkHE1MrVczG4GQ6s5i04T00BG&#10;KeX0U7terrE8F1gzXsHmXlbCdNKmMET5syh621PdlsC24+mUEvXdsSljb5Y9hb4rGQ/BXPs4PvLu&#10;bln0piEnbFhLNjlbQk5NZYSAKta20ZdbN4kMs2oZ/Ft51h3bujTHF4VdG+VgWK8W2BIaRm4avCqE&#10;M96O18NyYWxH4FQP66GRfhzKgFuLisTTSOjDAV0AAmuP/FqRUrsRNEv6obKB3w/tWU2cWEGmTsPg&#10;JW934pklg6pNYUQuE5c3uG7TnixqAT/nU7GFaZtKJppylsSVPdjp0Q1UuPamNSWbbupcuwoYu5Cv&#10;DcUc0zb41W02eZndzCAhj3KkjVhjyxmeBZVzl1Cljyal/GBP5BZUSnqBMbYd24wY1/0FjcYwE6eN&#10;kdZQAmRCqlKgksq0h9GS2ihjAq+sw1J3ebe5GZe4BppeNNnJFkyuDGfi4+xZPSNYqadrT8JbhWa0&#10;EmvytcZhyp2O+niSqVesixWGdbW6n1CoXcpcoaRR+UaturIFZNqu3taOsJG2BqMJRS42URh7XHM7&#10;OgXhDCbm44KhErBFcob2nkxjtqdnvEjXXlibKSw9YZkf88WLg+Raf6ZNRJLmdEwvtJtN0TUIJyoZ&#10;Vos7saBC6fHOGsyoeqDvk7S63aDdyukMwY2qzlvj9R2d5kS3MUmvO9ckEleiFK63m5ZYSqeFuMOC&#10;0kwbV+v3SjqfsV4RVKzViDkpdc/BabeybTVL2vPSek3gKZSlnRYXnBGlxDGmbbjldEsra8RbCf5O&#10;xeAeR3vBeLK1Vo/NnAKxSN0Vw2SYa6TjRYfCbGMwkk9LJpeYU63yYuZwwq6T8AuwilHM26zqBoOQ&#10;e7MrdAQlMr2lFreanGn3NoSeYb7WEumBEZx0S4aWHbHfaxKEa2FwDyYR+My9cMwH695yrs1O1T8T&#10;mVKmXkpYD5TzRVjfDTEFRo68qCoV9QRFnsW942iqciqzxOsquDJ6a5UP4Q0dfBePr/ermIEuzmy2&#10;Nffx7EWLQ1y19lttmLHa2K7Zy826KiKS5CSZNf7eSN6VcfV5ThA+xxyijGRtCN0M7M3VRmdTpWtD&#10;NdlRdri8vXBE6ZJndHIBbOCTWlOOyYa7zOmt24AMD9RsyrknFTVHno2ivy1x9rOTEAw1r0nmFo7V&#10;szcdGzRCnWQHHNfVA7KkDNyZu/d6ut3edkERjSgaQ0ttF3bpVuVzE9ftD+6KJZxQSVD2WutbRdks&#10;kXFvc4BMq62u7yYGW9VEqtTqJlwSrmcwifozwQ2dxVbiW70lfpXTUMgMyQ0I6+kRmHgS63qt3ihD&#10;RFiJOFmyrPHCWb0w5Jj2FLVwQ+xTxAQ5L4SitOkMAxiBU2+3GHOw5DPAfou8OjvlyFuuqH5ujIvM&#10;bmlvGKxmVWqZzMAPuyzchkdSE5YVuoi04PX7p6pBOtvjTbK7cpV7Tcjf8XdrxvVGeWxw16aieViR&#10;b/RFsBd6KJ07Q1IJY6dtCG0lW8He3uy1XcqMc9znhvIQHkBu1QX7FkVeWBPUOtGUZC7SbfpdlR1f&#10;qR3kS+IVTr8QGK/zPANraDfWkqvb2rx6yM+aN1z8KrgFksVHBklSXRcIuRouIzfrMrFh7jHDtmhw&#10;n9Qz+idjO0RmiAldne7amjIjnATUPokk7te2NKEgjGAGG62QdjADF2DuPa4AnK075iJ3MzpYa8hj&#10;lf54r6qN6118WJIy96eNAgiWV5IwH4UGn6fn3q0VXe1+Mzz0W/acMk1228itguItuy3GPW47saMN&#10;T918u6Jk1kXdhrqokBoH6luiuCLkDTbVU1debZm5TaNkz17P9EvgMjmVU4U1FntwkuWuC9OMydGG&#10;mbcdiU2aUYc3lWa9P7y9neeKnNuhqM4olCS1Pq3SEgj0E9Z5OjqLcWqmTsIVc9jWDKlRpuqrlBzc&#10;htNej2zCthNFxTgbmFtDiOGk9a9V+QrY1jRJSw86BGwFXSGnblfqCVjtBvF6t9aE+VJxWBjotDrb&#10;cseWHrbwR539nkHM24qVprme2qIOadVRjVWsXBulw5xSNyJzqGYNb9Dd8K47dyxqiLwUmav8G6AB&#10;IEKbrslYNhuRzp40mEh7/ZJ2cMdWVjWEpYZq7l7PbHLnimYyUC4lguBSi9OLQcinccnTF4ZaNpts&#10;08VtrFstKpNJIk9EurJQ3jao6jbqTmknrLPK41u1DaWlKRt2e1kHkBFDoKx2KD8JV6cKRXCcb3Uz&#10;LUtW5vFE2y2nnRvdNdkyvG5PsZmt63KibhLcHJbVSY7d09jcaG/y5uL1dQ13S5IMOUQ7c406yNcn&#10;whmpz6OVBz1CQSFu2pUxWsAKiy+KOltfY9c1wUN5u8LTTjVhGQRrtMSTzmJwxE2sF4RpRXI8UA4t&#10;Ool96toccnYVodxQmN9QRGTRjtyfzfIK835uWjKbczCUuLlj4obX5Tt75bIkBf4wgIxgVs6Uyhta&#10;v3WjyatPOCGlphHMj515q2AjuRnVdQbjRG046LcNnt3WwLTuWa/mQvnCsBMQb3lye/64S9QJiyU6&#10;fg+C8LSrNrVIaC/bk5s8K0SgS8jq3FK7w5RmqzRLVY1bXh9MQkeco6gx0+B36zO/M+1XbsgtFt9I&#10;1d0txGrZYDZV688FWqlY2Z0K066GdTSFjXKNnQKse+3OIxAxzxlI6aOqjEFdDsTGQp5kwqvWNxXM&#10;B7tmLm7PlEPweTgRcUThSZI3n4J3eGXBG/ZVpp1Nh0RViTelGW59vWQdHAylHelo5olsTlCFjdTr&#10;uubeZK2TjXJFu3+Oog0TfFvpYaLHCUzGbgcz3K1M2reDImu75x9OwBu4PQEOueIQbCrliUizPdeG&#10;LaZy7kbMnJyw4QPXmpG+Spl3zFOpqUULMcscFZMlJYcwZ+mI3CAuxcybAr5FGEht5hJun75a9Ifd&#10;5SjzGWXpJmJlsyfB12Q31uZStXli6+g6Uo5Hl1LyJJ282O5WjfiKhHm7mAiNI7K839priW2homkS&#10;i8OajvJmMxxwpQqlYkHgXhOJSm55b2ZVBuqi/AY8rbYMBy4gY7O6CrJEzuXh+8v1aT9UkiTs62vg&#10;Xylaj1akenlb3U/mB65OXC+3mDK7Ekc/3xDZTWNBwqPc1mvMal95q2/drVk8IjW3ti3uZQfhYcen&#10;ghkK/nTmhGCkHsZOE6VizXBzYFOrjeVhqaIJdEIwaZzfNbgMjopGpRmvN+LjVEM5shdr6alBvScZ&#10;21J6cb2Uiksm1WKxMI6tz6BJK3O9yqtOlAPTUL8YlPPHXn2kqdnk9Bs1EZBpGWYBrXc26O4KphAZ&#10;NtCs1Mtt2PEl866HOpsGdTHaL80U3OFUItBFYOOqvZ0TqH1dQwYiSUpMs9FOci+108iPpyFXJt+A&#10;CcWyWRLzmu15XnFDDCbTKDRnTI6e35axdGUSVasbjCuVU6UWupKkS2mbmO06mVAhNSUHGXU0G6h7&#10;t9Ul0zrsCtyAtbBDy3aP5+hnW9GKPqmW6qOiaifZkA+dg5R2Zy9R0XBiMpMvMnNUtuXbQGYotjay&#10;hbzW661m5/J0T7QFez77Vk1UWq7UROOEuDoN1NtmmLZt7cB6SE9TtO4f7AXXcuJytDXmy2uwhbcJ&#10;O8+38tpJ1rgnGyR7W7HBhtaolwd9mblCHRVqgEzMkkoUQybLPB4WiHOwnY/P63IEe07FVj0a5A1F&#10;m9qWXd3lGgRNt1ZRNSiKI1FlMLHLwK17ptixq+WRiHowdkqG8qG/6hQ28sWNVLRvUzi2popG2BAK&#10;D52MDQ2V4eaqjBFfyGOBkHjQicxkU/1MKwg0tgwqlbO6GxzIvbLAni6kiLRgZWahq4tuyQLTxCwg&#10;Tkh7hk7KAwE3EvW17BjCJ2aCU71NBKqgLQgKtmaVKRcWjqvWEp9ghm+dAXNxZ9I+BRwJesqzsndQ&#10;e/970AcRQsJDBehD6Cj0/veMRsVp+ZT6yZP6dDac1OH6oQevCxGJCLR28PfhaAeF4zsJl3cnfrJ7&#10;O7Qd83g3T7bBNQJgBbAA//efQmM2KUxGtVqhUim0Ov3/vn4AThfkW2lZOLABawSJDoPjCtKZtHdS&#10;WegQ+H0owVD7KsB0CIE20U34kf2f4V/v34Uf378XP71/D35+/0780v4V+LDF17FwcQb2L+Z4sGjg&#10;cxdpfNMigl9dePHJSzuOLs34U0s9/uFSg19YqvFHVmocWWnwaSsdvnRlwI+tzPgAZcUqyoGTlAt/&#10;jNrE51ABfBm1hW+lIviX1DZ+gtrBT8HxWTj/PaS/BPe8Ave+As+8DM++SK3jFygz/h1lwr+hDPgB&#10;SodvpNT4EkqBv0JJ8ZgS4TDFwyLqZEytTsT3rU7A314dj6er47ALjofD+WPLj+KLllx8ylKMPUsV&#10;PhLy/RSU4apFDJ+5qOAilM+8OAt/ePEt/Mb+dfixfaZO/qo200FbGfQqhZlpM70KKvtdf+9usw1I&#10;f6vN2AePr76r7Zhr71wl377KQkZIY1ruOPQmvnifhS7dfx+6ev8odOv+MehX+8eh5+G42j8CHb54&#10;Dzp5gZBi8Ro2LV7AtsXj2L64H0p6B1YubsLcxU/xkYvrMFpcj1/cvwU/vP8LfPv+r/CP93+LL9t/&#10;Ed7NvH9wkBoJ1E5Ab+BLIf0yuP6j/QfxTft347uBcx6HZ1+CGsP7N+MPLm7HJy3uwrLFr7Bu8cRB&#10;ukagr15gLFgcho5bvB+9Z3EEWkJ+X9g/Ej28/wF0x/4BdO0+ga7aZ97/Er5wfx9wKLpo/4Poyv1j&#10;0U37J6IH9j+Kntv/CKLg/APw/EcXf4PkCxre/9/YsXgeuxePAe6B8t0KdK8Drr0aH734EZTtGvwH&#10;aNFHII93AFf/ZP8hyP9T+HsH6fxVLfwXSCXr7TZk/z+l88/t/6m3W9iBWNQHl4dRRyzfQx25tFK6&#10;ZZdKL8+lPrm8nrpo+Qz1wPIwml4KacnKTe+u8vRpqzl90eos+r7VN+g3Vz+gT6R+Qjuo2+gCdS99&#10;KvUw/VXqCfpC6in6Sup39LXUs/QNgJsBt1HP0HdA+i+ox+m7qV8DHqTvoh6A8/von1H30LcCbqLu&#10;pK+mfkZfTN1En0v9mP4kdTldp75D+6hzaSF1Bk1Sc/qxVZm+ahWgP79S0eXV0bRx9Rr1vtUD1FPL&#10;S6lrlmdQX13mqO5SSfmW9Eq4XK54y/3Vycs3VyfC8bjlYvXhJbU6aomgvEy5/6rW+Qvk788S9o7u&#10;3IB2eEf+/tx2Dkhj5O9EdMfqd4uHVs8tnl29tHh99cbiEIq9PIo6ankyxV9KKMPBkmqo1FJD1ZcK&#10;arIUUn+//Ai03uHU6UuCOm35X6tTl0+thssHVtXlrav48uqVa3npSrW8aHXS8t9XhwOI5cWr1xZX&#10;rP6wuHb17IKh94mD1EmQRg66C9JvAPzn6tXF5as/LX6wwovvr963/I/VR5ZXrdaW163syztW28tH&#10;VqXl71eD5Wr1t8v3Qh6OBfCoUyCPg6WcqgKS8NsHacbl8ZQI8nfMEq8OXb682l88tnplwdC5ZfWb&#10;xf2r3y6eXD2z+BOkHUZRi2OhlfjUycs1Sr3UUa6lkYotTVR5aYD3qqhTIf3jSymU82TqM8ujqTOW&#10;h1KfXb6xOn35DOTj/lV7ecMqBfncXF6y0i8vXPGX/7Y6ennB6pDlt1ZvLr4HdXrJ6veL/4D6vXr1&#10;5EH6fxVHqMEDugq0sUqjZ45Qje/6e7dGvhvv/381MnPtHY74M798ATpU0yFs9B74Px79M/oY+Tr6&#10;Z/INVCQ/RIhINfEHYov4PlEjHiXCxPtJLeEkP0ww93yc5UNh1hQdxzof/Za8HX2bfBmdQb6Ebidv&#10;QwdYX0cuuMbccxr7IrrHfpxOso/EFrYPn8j+B7xgXYnvZz2Pz2a9gndYf8LvY72Jf0Yu8S/JP+Kn&#10;yd/h18kHIe0WzGddhh2s83Ce9Sn8D6wOPp+1g29k6fGzrOPxe9k0rWY/Se+xb6UZGnXWr1ZfZD20&#10;+k/WY6tHWc+sMOvVFZeNVy72EVSJLaQmbAP1aXaAOoddpL7H/hh1Nftr1JXsm6nvs/9EfZstob/G&#10;LtGfZp9HF9j/SZvY99FHsl+kX2YdwD9n8fB3WXb8GdYebrBG2M86E8tZ5+OjWFfgFXkrfp78FX6I&#10;fBrfQb6Mrydfx9eQK3wmSeEMSWMlifEBwLMExncDfgL4AeBCwAWA8wHfAIvm6wQLfYM4FJ1PHIYu&#10;IA6gCwHfB/wYcBfgacCh5AG0BsiQh6HPkYeia8lD/geIRSIvi8afY+1Dfv8LX8L6MMqz4uhw1ufR&#10;TeRP0SnkiyhEvoB45LNoSTyJHiQeQ1cSD6KziXvRnPgFyhK3Ii9xA9IQ1yIBcQ36CPEjdBzxQ3Qs&#10;4MOAo+H8KEg/Cq5/iPgpOoa4Hh0P93OJm5ASnt0g7kBJ4m40JB5AnyceRhcTT6A7iWfQH4kX0DHA&#10;Fw7yv1CLfA3pyCMJFrlG/JLYJL5H5IjTiCGRIT5JHE6cA2+7mDgfauI0dCbxCfSPxMfRKcSpqE6c&#10;gqLEDJmIMeRqiFaojx4BXAk4Cw1REU2RGp0Kduon0X348+ib+FzUw99FJnwNYuF70N30C+g8+lCi&#10;TosJNR0haOpjxJ3Ud4lvUI8SfepocoPaIk+iPkUeQl1Lvrp6jXxytcZ6eMXw0l8lrxqDWWE06cGC&#10;0ii0avW7hBV+vlteu/8jkX/W0e9ocObaO/L65/61e1BeCaiBOuvO1ZdYd61+yHpg9Tjr0RXJfm4l&#10;ZL++8rH/hmqwT6JmbBl1OttMfYXtp85np4HT+8D1p1O3sM+j7mFfRT3Mvpf6DfsV6nfsI+jn2Hr6&#10;eXaO/h37s/Rv2VfQD7GhR2UfjX/MDuJ/Z38Kn82+CJ/Kvhdn2W9iM5uDjmIH0e9Bwq9jfQN9iXUz&#10;cNsLSML6APEyqSeuIFPEqeSc2CC/RBwgv008QFxJfJO4nugTtxE24mfEicTtBIVuJn6DriN+C3gS&#10;8DS6lngO/YQ4griJsBK3ECPiRuI7xDWgdb5PHEWeRwTJTxOnk13iGjJCvEIqCAHrvcQe6zl0FutG&#10;dA3rX9CzrDE6nO1HevZJKMV+Hc/Yd+Mvsr+L/419Or6cncTXs2X452wS38km8C9AczzE/gX9BPvr&#10;9FPsHv002wllPpb+NfuP1P3su6jb2N+HevrCQQ3BaApGYzCag9EgjCZhNAqjWRgNw2gaRuMwmucg&#10;1wD3MFzEcBPDVQx3MVzGcBvDdQz3MVzIcCPDlQx3MlzKcCvDtQz3MlzMcDPD1Qx3M1zOcPtbXP8I&#10;nK8QIw2MVDDSwUgJIy2M1DDSw0gRI01Xgw75NfoR4BrAj4lHoY6vRpcT56JvER9DXyb+Fn0Bnj8T&#10;3nMaMUFjkK480UUeooVERAO+tGroKVRF1wC+hOqohNpIBbQpPEcP4E+g7+LPoVPxOSgI+T4e/xg9&#10;T9+LfgTl+Qx9GBEHaePQYeJV6hTiBupC4qvUQ0SNOpw0UZvkMdRp5Gp1Dfnc6r/Jh1dy1j1Qb3f+&#10;ldL2l3xjMt8tr4LefUfa/ve35ltX2aBZ3rKX1tFl5AHqMvIDkHs3FSX/jhKSV1IU8TKUTEpfSTTp&#10;s4kL6SnxJJ0kPoqtRBbziXPw+4l7oc89gJ5DNvQQGqE70AXoWnQXuhy9jr6HTiAuQBbiPJQivob6&#10;xNnoE8RXoDW+DK3yRWids9BXiDPh+Fn0RcDniTPQGcTn0MeJL6Au8VWUgFY0E98ELf099CfQBb9A&#10;N6Dz0d1ogJ5A6+iPYAMcQtyJTyDOxloihSPE8bhLPE6fRVxAX0JU6HsIAf0a8QJ1EvkfVJCcUaeS&#10;Nurig+U7QH357RJ70YytpP6eraZOZRspNztLfYD9j9QjrIuof2f9kpqyEO1irdFHsHL0U+QX6KvI&#10;a2no/ekc+VGsJbfxe8nT8DPEpfh64gn8r8T7IN9m4K4ackDZBMRV6H3QS7yGFuhJKME9SA/8Giau&#10;RGXiIjQh/g1q4l/RZ4mvo7OIf4GS/zPgn+D32VA7Z0Mt/BP6DNTY6XDt7+DePnEJvPlq5CduRyri&#10;EeirXoI3s6EnOpG4FCTkTKirIpoROvQ16F2vJh7BjxMXYxb5d1hGBnCCPBZ/knyO/gH5Q/pR8jP0&#10;e1lJ2sIS0X3WPnUB6y7ql6xvUQfYp1J2dhz0qZKqvl07yoP944nQLwqhX9QT16EAcSPk/3bI+53Q&#10;j9+PboQSPgf94AfJp9E6+TxqkH9A/wR94Y3kK+gVOH6E9SIKgAbbAoRZz6MIaNAI6w/w+xUUZL2K&#10;TmS9Bve9Afe/Cc+9Ac+/hszkH9HhYGM9C7ryBuIpsBkeg5p9EBWhH/cRP0da4jbEhz6Z6ZuZPprp&#10;q5k+m+m7PwR5PQb6cqZf779dCh0ase/AE/bP8ZR9Jx6z78Mj9v04xn4UK9lP4wPs3+MnWK/iK1iv&#10;4U+DZbHLosAiQ+hPJAvdQrLROWCFdMAacYJVcgJgH6yURwE3Ay4DfAfAWDOMVcNYN29ZOQScv2X9&#10;fAeOlwNuBjwKeBNwPFhLG2A5dQDngBV1M1iF/03uYx7rDRwHS/F0yM9lrBfxY6xn8aHs32I5+9d4&#10;G/Lch3IwZdl+u2QC4I0b6Y8DvkHcT19NPE3fS7xOP0P8DX6NOAFafw1/gLThD5NBfAKZwCeROXwy&#10;WcQfJWv4RLIOaXV8HPw+lqziY8gK3FfER5Fp/H4ygg8lnXhJaPDLBAc46XB8B0HRVxB/oM8lfk1/&#10;jPg5fQpxBz0nbgfcBriF/lviJki/kWbyk347d1L0RfJk6suAr5Jc6myST32NdFLnkSXqm+Rp1HfI&#10;b1KXkNdTl5NPUFeTS+qn5LH0LaSG/jkZoO8hC/QD5JB+kPx7+mHyU/Qj5Bn0QyB/DwIeANxHfv7/&#10;0PYlcDdVbftr3Wudx5x4kMxTZpJZIVPJUEqUNFAJUZlKkzlD5oqMoSIzmdJgLENFUkKEqBAJyWyf&#10;tdZ3XYfnffzf3q/f1/v8/vyWc87e++yz1n1f93yvzX8jQ3HdYL9F+uA73fxGaes/laZ+hVT2H0ge&#10;/744N1v2u3dlrZss77hx0t+9Jo+6EVLPvSo3uKGY0zAp7DjHVLxvt+38HvsErORTfpkd5Efat30H&#10;u8LXtTt9XvunP2eywKcvGd439cMo83B4xvSEbz8yVDYzQh7zUTBmczgpe8KPcjR8I2fDRnB3DZC0&#10;6io/djlQ9SGOfwyur4UvvUmOh13yczgq24OT9SGHWRzKm7dCYzM4dDTPhFfNfWGuqRm2mMLhlEkK&#10;uexv/hb7tX/MLvWv2gl+oe3tOe97rtC9uPrMLHLrMTaaJe5zswxjuVtl9rtlJoNfYCr5WeZh/64Z&#10;5Kea+X6y+cZPNH/4CSZzGI8oYBwij3GmDsZtYaxpFF7HGI0x0jTEuA2jDkYVjKKgQObwmjnp3zBb&#10;/ZtmHu4z0E+BrpxhKvp5Jp1fZva51fj9tZgH53TvlRmWUMtVMnzXnGGNuj58oQqF71SpcEBVDSfU&#10;7cGrB8I1umsooIeH8tBitfSW0ESfCffrwuox3Vy11ferRzAewmit71MP6BbqLl1U1dMXQmX9bbhB&#10;Lww59Wshpp8L51SbcFg1DbtUzfCVqhA+VSXwu4XCMpUvLFF5wyJY9UUqd3hf5cJrzsB5vXxllreo&#10;zfaSpy/1hr09tLCvhhz2c3Bfq9GmOjTaU4kIcKesVO/JHvUsNNhtkqxzS1l9XNeHd9dKT9Gd9Yu6&#10;F94N17foCbqwnqEz6QX6olqmf4e/Qn+QvuE+DPot9F9+gPbeo5bj2DKcW4rYYpE+p+bpDHq6Lqgn&#10;6Rp6NO7XH/ftrqfqR/UGRKwndXWdVwrpRpIOPukxNVe2qL2yIBEZ1TMd1HOmrpptrlc/mBMhs/0s&#10;1LRjQmf7eJhoK4T1NoIPfMmnKRK4qXL1y5H7TTX+PnLfHS79r5E7z6VEAqmR+0OJSEDgn92hPgkj&#10;ZHcYCbkaJT+GeYhLv5Q5kJthIYPpGEpBJu9AzNzRnPCDzRogfKRfBUu30+T3v5sDLphpsO4dXW5b&#10;yeW3yhW0m+P57YT4dXZdPJM9HXemuDtuHnJ7zVj3pfk6IS1TTX0/xPTyz5hlvoU56muYvCE/pEHh&#10;936TgeE7GRS2wAvYIq3x+caQzmho8a2+tpnkW5nHfDdT2r9qTrlp5iPcrx8ksRG8i5zuN3jUF82H&#10;8SQ7Kp4dI5vtEL/GPBbPZNrGM5s2eN8mfq0ZjHOvxpPtoHgOe3c8gy0Qv2RORkfMumi7mRStNs9G&#10;s8w90ShTMeppCkdNTc6oiMkXFTKlowKmdpTH3B/lMs9F2cyEKJNZE1nzW+QkNzz3xvHj0id+SJbF&#10;98nv8e1S3H0Fzbhe3kJ8uMstk2R4Cnf5mfKqf1s+9ZPkgn9TyoY3YB9GyyjQn3yo6QrrLq6IfteV&#10;0DtceZ3OV9M1fH39pL9bT/RtYBee0X/6vjp/eE3fFt7VncJSPTKsh2zu0JvhNR0Kf+ooBH2Nyij5&#10;VbKUUHmknCogN6oqUhhx/LWIpS+FwbI3DJIVYaCMxmubMAQ2baic9yNlrX8DVmGC3OmnSnb/nux0&#10;82US5t4GayiGtfwW3yJL4jvkZayxYfyw5IyfkF+js7IyisubkTHdowymRXSNuSVKNiVBpzxRbpMM&#10;ml0TnZEs0VbJFs2R3NEgKRY9KlWiW6VRVECeik7p16PP9cfRdH0wekVni3fQdeN3627x2np6/Ca9&#10;I15SZ3BFNWmTJnmqWKF6+aoc8PkrVv6byHpkiWuvyNNfI2ueS5Gn1Mi6wRV5aqGaKM6T8+W8OX+u&#10;g+vhurg+rpPr5bq5ftKB9CBdSB/SifQi3bJjZI0KgoZFEjgkHonLMlE3UysaY+6Nlpmnou/M0OgP&#10;MyfKZL+KitrTUXWbP97YNo4/YF+Ot7ML453sofjTNo/rbO9x7exw19p+7hrbmK9qb/f57FDvzOd+&#10;t1FhuakE69Q29ECeqrmZFyqZTSGnORjOAzN7JLNaI3nUDLlBDZeyqrvchHxSJdUAo3wCX8QZ8Ubc&#10;EX/EIfFIXBKfxCnxStwSv8Qx8UxcE9/EOfFO3BP/lAPSsrbLrUe4fHq3K66L+sq6k2+o5/uH9Pe+&#10;s9bhZV0qjNDNECn0QH5sbFitlyJfthX+1ZFwTPtwXl+rRAqqTFJaZZcKKhfmm1uqwOuspurgfXsp&#10;pUbIdWopvMcf5EAQ80kobUbBY3ww9IJv8J457deZT/3PZrjX9m7Q6zpf2e53De0cd5/t6R6zDVwn&#10;m8N1sYfjXe2S+DO2f7yjvTfexpaIN7chqmd/iG60H0Z57ITI2F7RUfN4tNU0jOaaCtErJn/0oLk2&#10;qmjSR+lNLNov6aIPwPsRkjdqJ2Wj2lI/ul7aR8f08OgzvSyaovdHvfQ18Tb61vgdumu8KvBVSn8f&#10;L6gzujwJOqVNPv7/xcJDr1j/emoRtM5uaB0HLZQf2cjCahS485rkU68j+zlKdkETLoImHIjX+6AZ&#10;i0FDnvLjZIWfLAOhOZtAg2aHJqVGnepWyBNunZRxm+V0/DtZGd8rQ+IHpUX8dymKHMG5KJLNkZgZ&#10;0Er9o6zmsSgHKH89JCifKQKpyh0VTkgWJYySlgvnCkXXgTM5zO3Q8G2jzKZvlM5Mj7TZFF2SM9Fp&#10;KYJ734vfGIzfWgEt/2d8M35/nbTDXKa6pZjX/ITmbAINOhCadIUfg/mPkhvCMKxnCCzbIKxvoHS7&#10;QpGq6nj8jC7lzuoO7pye5S7oIy7SZXzQz3grS3wmOeuTpXrIh6izpKwMlSFX9RHh3AFqNUZ00wR2&#10;o6a8iHxxtVBMzvi8shjXP+0zS2mfTo44IzOdkg7O4zecPh6P66UYveNON457nTeu5I9Iy5eRkVlR&#10;TIZF6aRHlF4ejTLKfRjNo0xyF47dg/P3YTwaiXSPlAyNgp4ZOf1FFOmT0UWdJ34B9zuH+57F/c/g&#10;d87onFdWiBx0/IQ+GD+tq8aPSRXQrwLGjfFf5cf4Sc1zqVdmi5/X2TG3vuBYb9jXFzFeiJJMpvhF&#10;6M/zyORezqlUVfQO6CXQW6DXQO/hhnCd8b682eEbmLn+AdMbHsbdvr8p4sea08g9bHAfmXHuC/Ok&#10;+97UdodNsjttjiEXtzGe0U6HN/AKPJcO8RvgFZSxNeMVbPl4ZVssXtUWilez+fC+YPxGWzRe3paL&#10;l8X5kvYeVAk6xfMlvIk5uMfXuNe5+BlTyP1qmrpd5iV4PHPcx2a3m40Y4U1Tww8wHTGn8Zjbeszx&#10;pC9nrgu5TK3gpW04nPB4rr+ywoyKfgv9F/oxI+I57XAM+i70YejL0KfhNanUe95tkpfd19ILHtFL&#10;brN5AeNZvO+BYzyXemULf0639HH9DSLFrW6JbML4Esi9y5/XPJcmPVKpctXLfiv+O/i/rTjNCqf/&#10;V7+V51LsbKrfeiJBnSSVCXVAq65DL0phRCv9dG09UhfX4/W1+m3t1Wz9h1qgDyFfuR/+PvOZrBLw&#10;unrmlCpmkvRRxBMLkQ9+Tp7StWSQTkKe+FuNKoJerp/Sq5BrXqNz4vUkcqBeLdHZca4U7n2bHot6&#10;1mD87ZmobLHCxUoXK16sfG1AvGLNeVSwTqldyDewmsKqCt93sttDQyuqgL1JnTSPIv89Wg0xqxLZ&#10;m6bI5DTGYFYnvTmO+5xMVMVYHWOVjNUyVsSWmnzqKOKNLPZoqIA8SzO7N3HfdTZT+Bhxx3x7f5hi&#10;+4VhdkYiN8O8RhcM5jia2O9CEVx/1vyC3Mfi0Nb2CmPsbYHfZUXrM7vAfWW/cNvtIbcb3sE+W8Lv&#10;t02R6+7hd9spfpvd5L9ATMPY5jV7c3jA9gyF7PvhkDmUqMixMscKHSt1rNixcsfq2gI7LBH5MwPA&#10;iJqVMlbMWDljBY2VNP5+mjCH/6EWVZOqqJpU+/uqScN/oeqvvh3PpWAu1bfbjGPVYzHkYvMDc4WB&#10;OiKKyGI0ycHIktlyZs15rinycKwysNrAqgOrD6xCsBrBqgSrE6xSsFrBqgWrF8cQuRJtRB3RRxQS&#10;jUQl0UmUEq1ELdFLFBNlzPfx95j740h5z4oFKxesYLCSwYoGKxuscLDSwYoHKx+sgLASwooIv888&#10;IvOJRCYRSqQSsUQuEcwsH7N9zPr1sJsTKCPaiDqijygkovj7rISwIsLKCCskrJSwYsLKCSsorKSw&#10;osJImcgiwog0Io7IIwKJRCKSyCRCiRTeN21oqVjt/9ZZdvO/8JCqg9LhGDvMeC4FLalYKopj7JLI&#10;mpBnyvW/Z2fJNeoI6grqDFa/Ke+Ue8o/9UDFxF0EfWvZFOWL+oN6hJVvfqZMp+ZfN/8/OVhyiXqB&#10;+oF6gvqCMk/Zpw6gLuD3k6/MNJ26Oj9HaaXUUkp5/JErM8mtcgDd1H09E/9SE1IjUjNSQxK7xDCx&#10;TFlIybZQPigr1MbUytTO1NLU1tTa1MoDdY+ENiUOiAdihxiidqKWorbiCrgSakBqQmpWUoXUoBai&#10;NqJWonYiltKcfalYteJlK1YpkYUBGa76c3UddmVAzQDnyulUnZGCEZ5LwUgqgpbgWPWYqDtVBsWs&#10;SwY1OuH/FoAPnFktlzOItnYiElkcSiJb2cy0CD1NfnQwnEDmZZXfY4b4S+ZOn9Pm8GXtPnerne3u&#10;ss8iqquPaCTZdUAk0tEujbe3A+Jtbcv4/bY0okGJ32x/jEralVGynRLF4Q8fNE9GXyJaf9/UQyTJ&#10;qJJZD2Y/mAVhNoRZEWZHmCVhtqQjfJ2740XtLfB9ysIHoi9En4i+EX0k+kpl8f5m+E5Ncf5R1JRf&#10;jhdMZIOYFWJ2iFkiZouYNWL2iFkkZpOYVWJ2iVkmZpuYdWL2iVkoZqOYlWJ2ivRiNqO8ugeRWxcp&#10;hOiNcQSzGsxuMMvB82nSD6i7I1NQrXy1ClX+PlPQvcQ1V3ifqgFSeM9zKbxPRcbkBO818gSMmxk/&#10;M45mPM24mvE142zG24y7GX8zDmc8zric8TnjdMbrjNsZvzOOZzzPuJ7xPeN8xvuM+xn/Mw/AfADz&#10;AswPME/AfAHzBswfMI/AfAIRQCQQEUQGEUKkEDFEDhFEJBFRRBYRRqQRcUQeEUgkEpFEJhFKpBKx&#10;RC4RTCQT0UQ2EU6kE/FEPqNARoPkKDlLDpOTpFPauFmj4v9N29f/F79SZTWFmzyXws1UXqd668Qf&#10;ccjZp8S0XBXjWso3cctruBLahxyKEkWfPmUwZ0ppodRQeihFlKb/FIFQ+iiFlEZKJe+V5cqdrUq5&#10;Y8pr2qiHbl70leN/Xq5QvuLfdfS2L55Cn1S0p1CP51LOptJ2+pUZN0NlMpuuJzng4RTQs+VG/YPc&#10;rjObx3VNM1h3Ngv1BLNPrzfXygnTSIAqudlukhZWTGdby/S2L5gR9gMzwf5p3rY32pm2s52Df+fZ&#10;/XauvS42yzaNzbB9YtPs/NhEuzP2ho1iI2y+pEG2WlIf2zTpBds66XnbHKMhRvWkZ23xpM42R9KD&#10;Vifdbk/Gytq9scz2y9gRszz2qXk39qYZEWtvesYqmzaxmGkc2yGVYtMlX6y7mFgd+c1eI1vtPr3U&#10;LtDjbV/9gr1XP2BL6erW6Fx2vzpt1qqvzQw1y4xSfU0vdZ/pqkqbTspJJ/UNsgLvSB/VTV5Hbmou&#10;qPKl2gfLOlfngdWthQrF47CZw3Vp+IX59E86WZNuaeJu1RpVyletVrF81UrQdpWqk0upf662cjx6&#10;2cqloj+Fu5e/8e828JErOdFm6uEEfzlfzpvz5zq4Hq6L6+M6uV6um+snHUgP0oX0IZ1IL9KN9CMd&#10;SU/SlfQlnUlv0p30Jx/ID/KF/CGfyC/yjfwjH8lP8pX8JZ/Jb/Kd/CcOLuOheQIfxAnxQtwQP8QR&#10;8URcEV/EGfFG3BF/xCHxSFwSn8Qp8UrcEr/EMfFMXBPfxDnxTtwT/5QDygP5m1UCrISgBpVFL8Dx&#10;n9AnlcPcq28zPXVP87aeYbbqbw3Us6ktxWwfaWw/k3b2orxkK5mR9mnzlp1jZtuDZpEtZD+0D9lP&#10;7Di70m7FSIp9Ym+JLbdPxxbbt2Lz7eexmaDDNJs9aYKtkPS6vSNpuH0Q6+6QNNA+mTTAdk7qZ59J&#10;6m27Jr1kuyX1tN2TemB0xeencbwzzj+JazvYtknt7X1JT9hGGNWSHrMlk1rZ3El32PRJFe352HX2&#10;UOyC+S62w6yNvW8WxAaZibHWZmCsrOkSc9I69pXUj02SMrGOkj1WRS5YI/vst/pT+46eYbvrQfY2&#10;/YTNq+vbM6qw/UbFzSK104xV75veapDprB40bVR500oFeUBtlTZqmjylnpZ+6haZqNLLJ2q7PqCm&#10;6Sy6ky6n79LNdFVU/IrAF03Wq3V6fVjrBL3TJFPY9/BPNWaqTkyRqas1ZqrEpXbYvBRi0iekkwEh&#10;A/JgmWQIOgyGhqyo2mXDazJGDnk15MTxXDIY3QivoCuhL7oTXkSnQrdQVDqEUvJgqIiuhJroSmgo&#10;lcK9Ujy0kXzon8gRekjWALyFAZIxvCbpw7uSFFBhR1XdwGIbdK6a8Cc+O0kX0puMIbvJGvIil1XY&#10;5EKlLke4wWSHhc+KTHqWUAb17DK4pqxJh+F9GXPOl0JtvLg57ouZ331+jGsxHHqAfpWT6D047Zeg&#10;GjVRvB+I+3eX7OExKRSay02hrtQOVZDrKy33Yx2PYZ2dQ2bpjk5Z0iNtXEOfdNXKN5Wvjsd3V6rC&#10;AOyqP1drwnqSogn/aud4LuVsKk8LXdGEt6Haynlyvpw35891cD1cF9fHdXK9XDfXTzqQHqQL6UM6&#10;XaZX/gT9SEfSk3QlfUln0pt0J/3JB/KDfCF/yCfyi3wj/8jHy/zck+Av+Ux+k+/kP3FAPBAXxAdx&#10;QrwQN8QPcUQ8EVfEF3FGvBF3xB9xSDxexmXWBE6JV+KW+CU9Xgqnda9wRvdDh81gVGxGoUvmzaBl&#10;Eq6ZjO9ORPb7zVAE1criuGcZfK8CfrM6Om3qSitkwJuE++TW8Cjm1llKh2elaOglBdGbVQD+Vj6s&#10;I0+Yil6tBXJdWC05w9cYe7GmI3g9j2OCeCOjyReymoIhmykSkpFHzmlKhNzoSMlrSoWCeF8Sxyug&#10;Sl3NJIeaoG0t0K8WaF7LnPG3mN98NfOTv8nsBR/2+MLmB58Dw+L9H7LX75Ef/Qb5Cb0zh/1Y8LAP&#10;eNoJtG4lyeF21AUqS0Vk9muhe6gxZLclaPJIUFjbJf0UaEHapA3X/1wbpeqb/6SNUlGfqo2S1QF9&#10;nfpJ50W/eQF1SBdC/1oRdRT9I8fwehzjJPpM/sDxUzj/p86nTuvc6qzOjs6vDMqhe8sg6s0kvwI1&#10;u0Nh2RzKyWpweClqHfPA4VmQihnoi38nPCnTwsvyFrzpSUDpxLBUJqDfZyI006SwA8d/wvljuPaM&#10;zA+X8N04ehk8vq/MDHD6nWATYxpep2CMRW/R8KDNIFwzANf2D2cxjuD9DiB5DZD8HtA7DPX5bkDg&#10;wzIVc5kbbpGPgMIv0XG2E71gPwcrf4BTUTiODMBhnUn9rEmPtHHtn2ujVH2TwrWrtVEqT4v8Sxs1&#10;Upwn58t5c/5cB9fDdXF9XCfXy3Vz/aQD6UG6kD6kE+lFupF+pCPpSbqSvqRzCs1Jf/KB/CBfyB/y&#10;ifwi38g/8vEyP5cm+Es+k9/kO/lPHBAPxAXxQZwQL8QN8UMcEU/EFfFFnBFvxB3xRxwSj5dxeTSB&#10;U+KVuCV+SY9k7JvIpb7W16utOL9Nl8Ceh/Jqr66kDqIT9ISuqM7hs9MllUa0F0PMnl6yqyz43eyo&#10;aubBPpRi2NNxo3wfbsb8Gsin4U7U6FrKh+EB+QAadCnWsjg8L+9DOy0I40GHmVjTB6DzWrx+g2N7&#10;cO4XWQK6LkNl68PwO75/ArW/U7IK9FodLuC9Nh8iM7IoXAua5jTvooo0BWMs3kPbmr7QZj1xvhuu&#10;6xouShfcoyu0XjfslekOmXkuTJEXwhDpHZ4Cz+6DZq0HHlTA7xfE/bMg76CBgfP6F9TQT4Sf9Pmw&#10;W4ewXcfUtwn6pA3biCSrYFSDZrrp73YkTYQT9O9RRQq2ee6vlrYNjjG6LqfeQUZxnX5fH0SuXeQL&#10;XVD26epyTjeTHPKYVJHu0lr6yAAZJAtkiOzGa5LpIxVMd0GHkfQ2zWSaqS6rTEHZaUSOmYP6klmn&#10;DbzQdIg2jG2Dz3X0MVNM7zQZ9SpzRk0zB1Rv8y0y6RtUBbNaJZkVajd20CyQDWqAfIsszwFkM86o&#10;HJJRn9PF9D5dBzsa2mB+fTFPzjdNVP0vdv6l6oQUqtYB/VKomqrn78cxUrUU9nzX1dVUfd1KNUb/&#10;f0v0VLdD3Pa8XqtG6G+x9+hHtUYfRifvEcjfYfRa/KgqYeV3ylr1BOLZl+QNdK/2VG9JKzUL/RcL&#10;UZFcJH+GhbItzIJcvCXjUfXvG16STuEJWPY7YdkrSX3Idt1wUddHp28TdIW3wh6oTuj56Bue1+ND&#10;O/R7tNTbQmP9Z6iPSnLdtFHxv4iH/6p3E0T8S7Q8N0FFARVJx0b6NPovt4fmenl4WL+FHvuBoTf6&#10;M1/XbcJsfW/4FGvdqxth3U3gRd0L2WwTGkGG26Li/SxkdbAsD2+it3WanIb+yKlmS1U1U1oi3umh&#10;3pSRarC8h+7JT1Rb2aQayU5VAbzIKT+BLz9Cl+1Ej/kmZOI/Ua/r91RvdNZ31j3QC99SNddVVRPQ&#10;sRFGDV1d1dStwe8X0Qs6Dv2hi7DXYyP66Hept5HRX4l++d3I6l/Ea245BHTvQs5uIzq7F6l+Mg69&#10;5y+iutEafK6OHF9O9RF043LZCn4vCtNlTMB5eGmPw7O8J9wjDeAB14TnWANrrgl90yCs1Pdgr9vj&#10;YYh+MXTTYwJ+H/sRtoLPp7BPgvNLk8T8F3FaqkykSMzVcVoqEppdkZgbgIJBsDZDdB3sxWitxmO3&#10;zAzsyViqx6sNegaoNx8WaSF26M1X+WUGpGW8aiiD1QPSXT0Jyj0ndVRfKaoGobt5iBxG78iXoa8s&#10;DM/JOFiRAbAo3eCLt4OUPAz/sTU6zB8OJ3U7UK9b2KAHoNtqHKRlYRivvwwj9WFQkvNJ9dvK4Fcr&#10;q0Jysyom9VUZuQs8fEjVkw6Q2Wcxi0Hg5RjI7TQ1TGZBbheqxbJUfSnL1SH5CDE2uo3NJ6qE+VhV&#10;xrjFfKBqm/dVHTNL1UfVuoGZjNdJGBMxxqm6iNNvNa+rWuY1XDta1cCxSrimtJmmCpl3cK93VUaD&#10;rCBeT8s76id5W30tU9UnMhn4nqgmAlOvQ4cMk2HQqH3V86BSZ3kC+03vVy2ksWostbGjoApi/bKq&#10;qhQHNYuom2Cjb0R+uTyys+WQjS2LUQajFEYJHL8B54tIMdCghCoopEfaMPXP/ba/auGr/bZUxF0d&#10;RXKenC/nzflzHVzP5XVxfWUT6+W6uX7SgfQgXUgf0on0It1IP9KR9CRdSV/SmfQm3Ul/8oH8IF+m&#10;J/iTMcEv8o38Ix/JT/KV/CWfyW/ynfwnDogH4oL4IE6IF+LmMn5yGuKJuCK+iDPijbgj/ohD4pG4&#10;JD6JU+KVuCV+SY8y6PGrgRxiHfhhDbF39G7Q50HwuSOu7YG8Yj9UhsaoR7CGLrh/f+D3TVmj5st6&#10;7Dv+XO1DrvU0dGV6sxn7azarshg1zJdYw3pUZVeiirtYNcf8W2IdLc0EjDGqhRmmmplX1B2mD9bU&#10;W1XDqIT3FUw/VQ7HS5sh2Nk4FPIxXBVB/jIP6JMV9AnIc56R19RhGa12QldvkOHQj0NB6yFqKqR/&#10;ggxAZbgXKgnd1StY8wvQBE/LneoxrK0V+Hc3eH8HeF5PcqnaqHrdjBpKZckIemRShfH5evQzJqOe&#10;khU1pcyopWRK0CZtuP7nUWSqNvxPujIV9am9gTPVb9CFx7Dj6IT+HF77LnVe/6ri+jw87Wt0Bimi&#10;s2EXeV6pj56b5rqaPKqbyDO6jbyku6O7YqCM0GNkjH5bxus5MgGdEuP0UnlDf4Tjq9A98an01euk&#10;D8bLGNhbI8/qtdJdr5aeejk+z5fn9Dv4PE666BHo2HhF2iPn+oh+Su7TD8ud+i5pgH2pt+jKUlmX&#10;Ro62mGCnouTX+SSrvk48UPe7ugZ7FjLIZujzVcrKYnSezsZ4B/N/C2Mixnil5E2MsSpgN5rDuIhd&#10;amf1BEQnb6nfNWmQNk79cw2UqmNSOHW1BkrlY/YrkWM91UBxnpwv5835cx1cD9fF9XGdXC/XzfWT&#10;DqQH6UL6kE6kF+lG+pGOpCfpSvqSzqQ36U76kw/kB/lC/pBP5Bf5Rv6Rj+Qn+Ur+ks/kN/lO/hMH&#10;xANxQXwQJ8QLcUP8EEfEE3FFfBFnxBtxR/wRh8QjcUl8EqekwbsJG74bvT979BeIHvchkv4d5xzo&#10;klNfQK1DSy2dWZrpPNJWl5GueApCL32vvKrbY04vymQ9TKbrCTJbz5C5WMsc/YHMwFqm6I0yVm+R&#10;4Xqb9Nc7sJ4dWOd2eVp/I0/ozbjXemmjV0g7vQyfF2PMw/vpOD5BHsQ9W+p+6BTqgXpCe/w+tAY6&#10;kMrpW6UE1ldUV0QdoQJ61spKel1SLqqi2OFfEN5bXmjB3PAac8o8xClvQ4uMx3hNZYNlyCIDwbf+&#10;4PEAdUYPwhqHISIerfYjCtgHvu9J0CJt2P3nWiZVj6Rg92qPLBXZh654ZF3ViPCIWxbaun2hvYup&#10;Lugk6oU9VMNdTzXVjVdL3FL1hdusDrj96pI7rnL486qcd+o2r/VDXnRXjP54P8oHNQ5jovdqmo/U&#10;XH9BrfBn1Df+pDqKvcyx8IsqGvaqBmGHao+nCQzFjqx54TP1dVihTmJHVFa1WJVV81VDNQf1sVnY&#10;4TtT9cGYpOYq9JFhP+5CdRAjwvtkIK0M9rU2ALUf1r0Qb7VDvNUQMW5xeJIBnt5OxOazw8/6eewt&#10;rIfdkJmRQTzrRfZhLPMKu/si7Bg/rev4Izq/36ud26J/dqv1ZrdQf+ym6AVupJ7uXsIu8/Z6vLtb&#10;j3M18FoMn7PieFwtcMfUR26f+sxtUZvdSvWdm6N2u7Fqr+ut9rl2ao+7Q+1yyJS4EHa6bRhTwy7X&#10;LuxxxfD0KhN+dQf8KbfSezw1J4t/1uf39/jy/iZ/q0/2zfxF18b/4p7Fc3dG+mVunn8bz9wZ5U76&#10;Pi4nnnNVM3TAnR51z4c2jrxLE8L+iyg5Vf+lIKwOsJQSJafib3FCO2q1U70aWrpF4X63OzzkRD3h&#10;yqjurrnq715QY90kNcd9pD5129QP7rA6686qa71Cv3eSvs1nBMIy6W4YA3wGPdqn1xMwJmNX/FQf&#10;0zO90UuAuHVA2/f+nDoJxP3sL6pd/pLahvENjm/B2IjxCcY8HJuIawb5s6oLUNnK/6rq+H2qFJ4a&#10;kMOvVgE8PO4Gqu3uYbXKVVXzXBb1ljsY3nCfhFHutTDa4cln7rbwjiuJJ5dlxdPHLvgdeGrSMfe9&#10;N/4rn9dv8JX9Z76pX+cf95/753FslP/Oz/J7cOSw3+9P+bj3PnfIHCqFfKFJKBceDbeGHqF56B/a&#10;h6GhZxiFd+PCkDA1DAuzcWRJGBxWhX7h8/BS2Ba6hz2hczgY2oVj4ZFwKrQOZ0KrcC7cHy6Ee4MP&#10;TUN6VT/kxLMPiqnSAXs6QkOVIbRW5/zT6iffT232r6ul/h012cPfw3MS2vu1qoH/QpXE8way+R+U&#10;dwfVSXdSHXQRUJxef+9y6e1A/TZXSX/r6unvXAu9BxJxxL2oL7jhOgt2BBf1C3Qtv1Lf77/QPfx3&#10;0AM/6IX+gP7W/6zP+l/09ciW1Qo/Ior/QffBrpdJYSui1k16L6LZ9GoOMohv6LbYU/4SoulR2Hk+&#10;RVXUs1QB2JPMejGezrAEO9CXqaPYy7lbfahO4jWG3e359AJVSU9HZP4mMi4DELF3xJ70RqicF1Or&#10;dTx8gx2a+/W7yOB2h/TXQfYuC2pMP2P3wEc+o4zCToIn0O1d25/SebCT+aLbofe6DXq9W6aXuOl6&#10;pntDT3Z99BjXQY+C9I901fVo7LwZ4zLh+Hk1E0hd6rarNe5T6MYFaiv05HeuH5DTXm1zjfC5pPoa&#10;SN8CxG9xC8LXrl/4xt0TtuH5dDudhH1uvz+CZ3KdhfQb38Pn8Hf7G/yNvqq/1jfE0VZ+n3vGr3dD&#10;/Xw3G0/Z2uQHQvqfg/R3hPQ/4h4PrRxlqi6kjnmoAoroP63Sh5OqZPgNO1EPqWfDfjz7YrfaHLbj&#10;+XBfqxvUF+putQ5PYViNpxt8jH9J0aV4976ajNFHLVJdQO0Hcby+WqGKq7V4cuFGdTBsUWtxj8lh&#10;j+oZflbNw1F1Y/hDZcGuV/TrYwbFk/7L5xkmnsKEvCde+Ugm3OqqP1dXGHn4f8t7Xv7K5bOpmmnj&#10;Fc+sK+wIdSR1JXUmdSd1KHUpdSp1K3UsdS11LnUvdTB1MXUydTN1NHU1dTZ1N3U4dTl1+mXdHvC5&#10;RELnU/fTBtAW0CbQNtBG0FbQZtB20IbQlly2KXcnbAxtDW0ObQ9tEG0RbRJtE20UbRVtFm0XbRht&#10;GW0abRttHG0dbR5tH20gbSFtIm0jbSRtJW0mbSdtKG0pbSptK20sbS1tLm0vbTBtMW0ybTNtNG01&#10;bTZtN204bTltOm07bTxtPW0+bT99APoC9AnoG9BHoK9An4G+A30I+hL0Kehb0Megr0Gfg74HfRD6&#10;IvRJyLsRoalbHpq5A0B8RvWIq6Secg/iun5qtHtXzXBr1Qq3G7J3Qv3hnMoMC1HCZ9V1fbJ+wOfQ&#10;XTD6++ywHtmws+5aPQXn3vbX6DmwKh/CkmzC/A5gbpewhlzhlKocjqkWkJ/nwo9qfNilPgrb1G7s&#10;6r4YNqpc6jNVEZLTBHRpC8npDo3UBxSchM/LcXyLWqMOQW6cWoXnQ3yIZ2gsgIaaqjrooeoV3VVN&#10;xL7y93UF9Rk033a9LxxCJuq0fhn7Am9HZfcaVDvPYa/SPp8D+5yyY19sZmkDTVXdX9DJ/pj+E0++&#10;2eE261XuYz3XzdZT3ThopP56mOukB7nmeiB8lMGukB7uMuD4aTXNHYAN+1Z9AAqthpba4CaqTW6A&#10;+sp1wGtjtRFaaoPTaj38kw3A8kZgehM01Banwg631x9wH/rj7g0fd09DDhr7Ar6kr+Az+rr+pLvH&#10;73Id/Bo3wM9yb/s33DrI0xH/DKxiWzyf8z73GPjVE8/jJO/SpCMqVquUeN5pjYpVy1esftNVCgJv&#10;r9YR3f+lI1I9kBT/hOf+qkEewDFqz9JqYMiDbPP/kHYt0DldWXgfWo1XOlFSQzJShnhNxCNCScZQ&#10;FZTEsyJGvDKRaqRJRxIV1SymjHgkkpBEF0HCeJcKpnTVc3m0pVXKKBYdaq1UO9LKTMk9e8+3//jX&#10;r+0sa1byW8fNffx3nfPtffa3977n7t8PLQA5wnZ47t4Fz997mXRkVpMl0iRIjJko8WakpMCbnGuC&#10;5W1Uvlhm6kquuY1qFSfRjqN9yPlmL+eYLbwEeoa8Is8xb3ESeHESqtoMNxO5txnHAWY8P2cmcxuT&#10;yIEmgztjngSbDRxiDuD8Be5rKjjMNEZGtxP6MFi6mXhpj761qF0cHNwdb813w6/BY63/Y99CqryP&#10;d3aAjVaP1e2jlX30nBtJD85FLiS1NmhXzPE46c7x0ppnSlOeLfV5odThAiHegu0H2P8Ex7/E+a9x&#10;3bcykO/KOGynYz8NxzNxfhGuy8L1i/C9THw/DffBe2K4Lh7Xx4kXv8C/4xfBmpGczBM4m2fydl4A&#10;n2sNX+WD8LOuMgnBz2onz0ik+MpsbNdj/yMcrZAKbkpXOYRO8CjaDt8om+dTMudTFG+AfdpKXvCP&#10;btqt8Eo3ULHNh6c6n6bZRBoCG9XDhlCAbUo+tkKetB8JO+ulypmNbST224kPZk8A6mf2AGMMsWt4&#10;ml3AmWDzYjuBD4NfbtoX2dV/YFZj5qzBUxlP5OeeFegAPj+X9Gkc07X4XfFP+6n91X5r/3UcOh4d&#10;l45Px6nj1XHr+KtxWO/CRfFRnBQvxU3xUxwVT8VV8VWcFW/FXfFXOag8VC4qH5WTykvlpvKrlmOk&#10;S64qX5WzylvlrvJXPVB9UL1Q/dD+e3E3eFYhPIbDOJ2HciFP5P2cCr98BX/Du6An59lH7rO/tJa2&#10;8KADoSttpVT85az4wK8m8advuB99zpNoP88Bt+VSOm+kMbyHuvBBjOFD+gosf9DuoUK7kdJtLkXb&#10;ORRuJ1E72w964k9kf5R7zlm545RKOXTljvMS9lsLytgCv/Oom7qLw2Fpo20qp9uJXGiHoi5rGH9l&#10;Q1z9r5UFrcG898xst648Ou89mlTyUFd+TT2pDS0VH1ouRCvle1knt2WnXJdDcg1xy3W5hf1KHK+L&#10;b3jjHZ5muL45vtUMvoY3jaG64NNKiadbkkDnsD0kk2injKF1iGBWSk/cV+9fTBFAfDBfouHwNKJh&#10;RRO4v3mTY80q1ATaA8t7gUvMj6gh1grvvUfAF0qRk2YNth9j/wEqJLXHc7rRqIE1F7WxNuB57TEK&#10;MTfgEz2g78gbuSx/sxZVqFKpA55NtTfh1AYrJlpgJUgjsPUDOgy/Z5OcpmzZRhmSRTNkOk2U/jRG&#10;WlKU/CDD5bSMwNjHSZrESQTiOT/JkntcKmf4sGznG7Kcn6BUbk9TOZJGcxoNZR1TreRbA1vwS7sO&#10;seBTbQs80r+OY2oLeqLWtPZT+6v91v7rOHQ8Oi4dn45Tx6vj1vErDoqH4qL4KE6Kl+Km+CmOiqfi&#10;qvgqzoq34q74qxxUHioXlY/KSeWlclP5qRxVnipXlW+1nFNcclf5qx6oPqheqH6onqi+qN6o/qge&#10;6ZiKqSdi/1C+Qn3hpQ7i35qxPBA1FabAa5xr3gGjH+At5gofQG2FkyZQzplIuYTnr/8wJXIRUean&#10;xsoRE4T6OROoyCxE/b8dqF32Gaqz3UVVugbmHrVCFbMgs85VYbAPVgr0Ns9jNL7UEU+8/czn4mXK&#10;4HcWyReUKfvoVcmjGEmiYdD8AdKKwjFvwoDj72WtDEKuYLQMQK6gmWRIOa+So1wmxXwRLFkl8dya&#10;RvIQGsCzqLdrXKEu+WmFcGVNZU9lUWVTZVVl12qW/cDFusq+ysLKxsrKys7K0srWytrK3tUsXuBi&#10;dWV3ZXlle71/rbQ4uBfeLguBh6LtcbFg+d27D/XUY4fcVkrPubXYo+PIvrv8vAg6TLHI+cRxOTIf&#10;FZSAiGUmIoA0RANvor2Nv5fxfSrgr2kDXwQTHaW/g6FO8Uq6wnPBRnHUQIZRWwml/tKJxkoANLo5&#10;vSVNKF+8ESE1pqPyNH0pTenf4oe1ZIGIFkJoFGxcOmxcHsXSdvoTYogZdAHVBW+iVVAiorEZVNfE&#10;UwNEbN7IhTSBJjU10agy9zL5ovKULzTd13Shhqj959AduU1nEYuVyXu0BrqSJSmYU8MoWQLpFeSA&#10;4uW8JMhmeU3myhxklrKkIzTnSdkrqNsmxyDTv3EjyoHNeZOjkAebBTyKgItiUysJ1sAOeSyNW4IQ&#10;FT7VdsgjX48eKwsoGygrKDsoSyhbVLPGLexX4nhdF6souyjLKNso6yj7KAspG1Wz0iEXSylbKWsp&#10;e+n9a4VCDfTYo6luFB7VYw9GnueCATyeB3IsckWxPIynwLeJx1+JPA25pGn8BjycTB7Ni+D9rOBQ&#10;eDztuYR9+V2uw4f4O9Ryv2xv8QlbxWX2GdlsA2Wt7SMF+P2FPBsnuTZD8m2+FNmdUmI/kV32Wzli&#10;f4V8Vge6aMORFxyBuH0SfJ5EtDT8PY+u2b8ge7sY55ciDl9On9kc5MBy8J0c5MByaJtdREvtbGR9&#10;4+EbRdEAG0rBtgU9Zx+IL3Jk3rZMGiLD2si+Ik3sC/Ib21KC7D3ub89xjH2PU20B59lM9DeJL9qp&#10;XGVjWDGonaSqM09qbR5vcUTkFxrplpSec+urR44dcEwjyya0x96hLYjHS2wgGt5lsX80O+zrZp9d&#10;ZI7b1cj3ZJuddgHqnKSatTYWuaBBaEGm2D6L658yWy2quOEecx/esS/yOEc4BlmLZHOJF5hyzgMv&#10;rTN+ss08j9UtMbIP68D2m1IpAyfuMJXgQT+ssumPFTfTkGWdj7p2a7BWbS+yp6fATxcJ2Q9kV2/S&#10;p3QD+aDryBJeQRbjAmqrnkU7BZt5FP/jPRHkhK4hR3QH2Y4qWgxrlIYs7GREiREUZjqjZuazFGUM&#10;jTXlEg1WizHvY7sWa9EysUZpMiLpMES0rSUUz2J6mPvcHX3vYa5xT3B0L3OG+6DWYzii6H7mGLj6&#10;KGofHWEdq2fkhdDgnfDdjyCbfh7++z+RU/8XMur32RdeejfYuEipJ0nyhGQL8y74I1/Ibf6PXOJm&#10;dJyDaRdHIPM9nuZzAs3gFHCl8uTrrhaK/RBOpm6cREH8KnXENYE8Fc8GJlAwj4ZvMBQcOoBGcC/Y&#10;yU6UyC0pg+tTFldKIV+T9fyxbOb3ZQdvkl2cJ7t5nrzLCbKNo6SUQ2Q1+piL3P8yxBxL+DJn8Rls&#10;j2H/IOfwPs7lPbySd3MBIhJtOtZaaXcN1nJ5LI1bu//3k8OQh7rYnMbJS/QUcsMNnFJqiPY0WjOn&#10;hFo5G6izs576OsUU5ayh6c47tMAppBInH7+VsIK+d5Yihv4rjUI8uATZ0lOwI435NRrL02kjx1IV&#10;j3Xdu1YIPJzXOrf/3+yyZwa7EcBQ8fm5XzwCx3R+t4MP0A91JKPJQlc2QW/G8Z/JmzOQ950Pi7eY&#10;RttsWLl8+sEpotNAohSoaPOSE1RPrlN9Zzd5AZkGTgH5oPk7qygIKP3ByaWXnRxKcZZRjpNFZc5C&#10;uuzMx++AzKOu9g2aamfRapsEi5tAzXkKdHI8beORxDzY1ad66GG7evqbQ0TusTxqq9zcWvcnOTSP&#10;pXPrQh1wqX7+CwAA//8DAFBLAwQUAAYACAAAACEAlaGHwOAAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KjTkpY0xKmglFuFoHDhto2XOEq8jmK3DXw97gmOq3mafVOsRtuJ&#10;Iw2+caxgOklAEFdON1wr+Hh/vslA+ICssXNMCr7Jw6q8vCgw1+7Eb3TchVrEEvY5KjAh9LmUvjJk&#10;0U9cTxyzLzdYDPEcaqkHPMVy28lZkiykxYbjB4M9rQ1V7e5gFbSPm6qZb19fUmue0naNn3bzM1fq&#10;+mp8uAcRaAx/MJz1ozqU0WnvDqy96BQspstIKkizZdx0BrLZHYh9TLL0FmRZyP8Tyl8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBPoa7FugAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SP&#10;ywrCMBBF94L/EGZv07oQkabdiNCt1A8YkmkbbB4k8dG/N+BGQXA593LPYer2aWZ2pxC1swKqogRG&#10;Vjql7Sjg0p82e2AxoVU4O0sCForQNutVfaYZUx7FSfvIMsVGAVNK/sB5lBMZjIXzZHMzuGAw5TOM&#10;3KO84kh8W5Y7Hj4Z0HwxWacEhE5VwPrFZ/N/thsGLeno5M2QTT8UXJvszkAMIyUBhpTGd1gVDzMA&#10;b2r+9VjzAgAA//8DAFBLAQItABQABgAIAAAAIQDx7CH0CwEAABUCAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAAPAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJNX4h24AgAA8wUAAA4AAAAAAAAA&#10;AAAAAAAAOwIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADlQKdOuTAQAEhoIABQAAAAA&#10;AAAAAAAAAAAAHwUAAGRycy9tZWRpYS9pbWFnZTEud21mUEsBAi0AFAAGAAgAAAAhAJWhh8DgAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAA/1EEAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQBPoa7F&#10;ugAAACEBAAAZAAAAAAAAAAAAAAAAAAxTBABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAA&#10;AAAGAAYAfAEAAP1TBAAAAA==&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId10" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35E86776" wp14:editId="2FD5E10D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12A8A56E" wp14:editId="125C94D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1200150</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2962275</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6212840" cy="4838700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6212840" cy="4838700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6EC2732D" w14:textId="77777777" w:rsidR="00006B6B" w:rsidRDefault="00006B6B" w:rsidP="00006B6B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB" w:cs="Berlin Sans FB"/>
+                                <w:color w:val="996633"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Mosquitos </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="34C97897" w14:textId="3B5C65D2" w:rsidR="00006B6B" w:rsidRDefault="00B00624" w:rsidP="00006B6B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Eliminating standing water goes a long way to curbing these suckers. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00006B6B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Also try:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7C487FE0" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>planting lemongrass, also known as citronella;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="045EB94D" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>adding potted marigolds to seating areas — mosquitos hate their scent;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="40F77B71" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>combining one part cinnamon, castor oil or eucalyptus oil with ten parts alcohol for a homemade repellant spray; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="714767ED" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="7"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>applying concentrated garlic extract mixed with water and a binder like olive oil as a yard spray every two weeks.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6CFF7C55" w14:textId="77777777" w:rsidR="00006B6B" w:rsidRDefault="00006B6B" w:rsidP="00195DAE">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:before="240" w:after="180" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB" w:cs="Berlin Sans FB"/>
+                                <w:color w:val="996633"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Gnats</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2051B800" w14:textId="48E057AA" w:rsidR="00006B6B" w:rsidRDefault="00B00624" w:rsidP="00006B6B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Gnats breed in decomposing plant matter, so keep mulch and soil covered with a dry top layer. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00006B6B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Also:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="421F68EE" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="8"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>add a few drops of dish soap to an open container of vinegar for a homemade gnat trap;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4A093E70" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="8"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>keep damp, shady areas well-aerated to prevent fungal growth;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5FAD2F91" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="8"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>dab vanilla extract on skin or clothing to keep swarms away; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1206C890" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="8"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>try</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> sodium vapor outdoor lighting to reduce attraction.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="421E9DEE" w14:textId="77777777" w:rsidR="00006B6B" w:rsidRDefault="00006B6B" w:rsidP="00195DAE">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:before="240" w:after="180" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB" w:cs="Berlin Sans FB"/>
+                                <w:color w:val="996633"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Ants</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B9D7B65" w14:textId="07798715" w:rsidR="00006B6B" w:rsidRDefault="00B00624" w:rsidP="00006B6B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Ants don’t just invade picnics: they’re drawn to all sorts of garden plants. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00006B6B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Halt their march by:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="50AF223C" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>spreading coffee grounds throughout planted areas — they hate the smell;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="69C12FC3" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>drawing a line of chalk around doors, windows and other entry points (they won’t cross it);</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="44DD45A5" w14:textId="78FC8227" w:rsidR="00006B6B" w:rsidRPr="00B00624" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00FC756A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t>planting fragrant herbs like lavender, rosemary or sage, which ants find repulsive.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="12A8A56E" id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:94.5pt;margin-top:233.25pt;width:489.2pt;height:381pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBH3bqGagIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+ykaZsFdYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfn0p2Xmg26XDLjYlfnx/1NV1Wxu2VT5UYAs+HOScKSuhrOxLwX88LT5N&#10;OAsobCkMWFXwnQr8evbxw1XjpmoEazCl8oyc2DBtXMHXiG6aZUGuVS3CAJyypNTga4F09C9Z6UVD&#10;3muTjfL8ImvAl86DVCHQ7W2n5LPkX2sl8UHroJCZglNumL4+fVfxm82uxPTFC7euZJ+G+IcsalFZ&#10;CnpwdStQsI2v/nBVV9JDAI0DCXUGWldSpRqommH+pprlWjiVaqHmBHdoU/h/buX9dukePcP2C7Q0&#10;wNiQxoVpoMtYT6t9Hf+UKSM9tXB3aJtqkUm6vBgNR5MxqSTpxpOzyWWeGpsdzZ0P+FVBzaJQcE9z&#10;Se0S27uAFJKge0iMZmFRGZNmYyxrKMTZeZ4MDhqyMDZiVZpy7+aYepJwZ1TEGPtdaVaVqYJ4kfil&#10;boxnW0HMEFIqi6n45JfQEaUpifcY9vhjVu8x7urYRwaLB+O6suBT9W/SLn/uU9Ydnhp5UncUsV21&#10;VPjJZFdQ7mjgHrpdCE4uKhrKnQj4KDyRnwZJC40P9NEGqPnQS5ytwf/+233EEydJy1lDy1Tw8Gsj&#10;vOLMfLPE1s/DceQHpsP4/HJEB3+qWZ1q7Ka+AZrKkJ4OJ5MY8Wj2ovZQP9Pez2NUUgkrKXbBcS/e&#10;YLfi9G5INZ8nEO2bE3hnl05G13FIkXJP7bPwruclEqXvYb92YvqGnh02WlqYbxB0lbgb+9x1te8/&#10;7WqidP+uxMfg9JxQx9dv9goAAP//AwBQSwMEFAAGAAgAAAAhAK1zBcLkAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo06gJaRqnqiJVSAgOLb1w28RuEmGvQ+y2ga/HPZXb&#10;jnY086ZYT0azsxpdb0nAfBYBU9RY2VMr4PCxfcqAOY8kUVtSAn6Ug3V5f1dgLu2Fduq89y0LIeRy&#10;FNB5P+Scu6ZTBt3MDorC72hHgz7IseVyxEsIN5rHUZRygz2Fhg4HVXWq+dqfjIDXavuOuzo22a+u&#10;Xt6Om+H78JkI8fgwbVbAvJr8zQxX/IAOZWCq7YmkYzrobBm2eAGLNE2AXR3z9HkBrA5XHGcJ8LLg&#10;/1eUfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBH3bqGagIAAEUFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCtcwXC5AAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6EC2732D" w14:textId="77777777" w:rsidR="00006B6B" w:rsidRDefault="00006B6B" w:rsidP="00006B6B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB" w:cs="Berlin Sans FB"/>
+                          <w:color w:val="996633"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Mosquitos </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="34C97897" w14:textId="3B5C65D2" w:rsidR="00006B6B" w:rsidRDefault="00B00624" w:rsidP="00006B6B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Eliminating standing water goes a long way to curbing these suckers. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00006B6B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Also try:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7C487FE0" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>planting lemongrass, also known as citronella;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="045EB94D" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>adding potted marigolds to seating areas — mosquitos hate their scent;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="40F77B71" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>combining one part cinnamon, castor oil or eucalyptus oil with ten parts alcohol for a homemade repellant spray; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="714767ED" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="7"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>applying concentrated garlic extract mixed with water and a binder like olive oil as a yard spray every two weeks.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6CFF7C55" w14:textId="77777777" w:rsidR="00006B6B" w:rsidRDefault="00006B6B" w:rsidP="00195DAE">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:before="240" w:after="180" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB" w:cs="Berlin Sans FB"/>
+                          <w:color w:val="996633"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Gnats</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2051B800" w14:textId="48E057AA" w:rsidR="00006B6B" w:rsidRDefault="00B00624" w:rsidP="00006B6B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Gnats breed in decomposing plant matter, so keep mulch and soil covered with a dry top layer. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00006B6B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Also:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="421F68EE" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="8"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>add a few drops of dish soap to an open container of vinegar for a homemade gnat trap;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4A093E70" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="8"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>keep damp, shady areas well-aerated to prevent fungal growth;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5FAD2F91" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="8"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>dab vanilla extract on skin or clothing to keep swarms away; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1206C890" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="8"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>try</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> sodium vapor outdoor lighting to reduce attraction.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="421E9DEE" w14:textId="77777777" w:rsidR="00006B6B" w:rsidRDefault="00006B6B" w:rsidP="00195DAE">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:before="240" w:after="180" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Berlin Sans FB" w:hAnsi="Berlin Sans FB" w:cs="Berlin Sans FB"/>
+                          <w:color w:val="996633"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Ants</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2B9D7B65" w14:textId="07798715" w:rsidR="00006B6B" w:rsidRDefault="00B00624" w:rsidP="00006B6B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Ants don’t just invade picnics: they’re drawn to all sorts of garden plants. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00006B6B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Halt their march by:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="50AF223C" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>spreading coffee grounds throughout planted areas — they hate the smell;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="69C12FC3" w14:textId="77777777" w:rsidR="00B00624" w:rsidRPr="00FC756A" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>drawing a line of chalk around doors, windows and other entry points (they won’t cross it);</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="44DD45A5" w14:textId="78FC8227" w:rsidR="00006B6B" w:rsidRPr="00B00624" w:rsidRDefault="00B00624" w:rsidP="00B00624">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00FC756A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t>planting fragrant herbs like lavender, rosemary or sage, which ants find repulsive.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251636224" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CB15ADE" wp14:editId="549C1A9F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>352425</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2447925</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7062470" cy="523875"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7062470" cy="523875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="66C99DD6" w14:textId="751D6CD9" w:rsidR="00006B6B" w:rsidRPr="00B00624" w:rsidRDefault="00B00624">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B00624">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Whether you’ve got swarming gnats, pesky mosquitoes or industrious ants, safe solutions exist to keep the bugs at bay without putting your family or pets at risk. </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3CB15ADE" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:27.75pt;margin-top:192.75pt;width:556.1pt;height:41.25pt;z-index:251636224;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbSv3EbAIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dc67UdO06trCPXUapK&#10;URI1qXLGLMSrsgyFsXfdX5+B3bWttJdUvcDAvHnMJ5dXTWXYTvlQgs35aDDkTFkJRWlfcv7j6ebT&#10;BWcBhS2EAatyvleBXy0+fris3VyNYQOmUJ4RiQ3z2uV8g+jmWRbkRlUiDMApS0oNvhJIR/+SFV7U&#10;xF6ZbDwcnmc1+MJ5kCoEur1ulXyR+LVWEu+1DgqZyTn5hmn1aV3HNVtcivmLF25Tys4N8Q9eVKK0&#10;9OiB6lqgYFtf/kFVldJDAI0DCVUGWpdSpRgomtHwTTSPG+FUioWSE9whTeH/0cq73aN78AybL9BQ&#10;AWNCahfmgS5jPI32VdzJU0Z6SuH+kDbVIJN0ORuejyczUknSTcdnF7NppMmO1s4H/KqgYlHIuaey&#10;pGyJ3W3AFtpD4mMWbkpjUmmMZXXOz8+mw2Rw0BC5sRGrUpE7mqPnScK9URFj7HelWVmkAOJFai+1&#10;Mp7tBDWGkFJZTLEnXkJHlCYn3mPY4Y9evce4jaN/GSwejKvSgk/Rv3G7+Nm7rFs85fwk7ihis24o&#10;8JyP+8KuodhTvT20oxCcvCmpKLci4IPw1PtUR5pnvKdFG6DkQydxtgH/+2/3EU8tSVrOapqlnIdf&#10;W+EVZ+abpWb9PJpM4vClw2Q6G9PBn2rWpxq7rVZAVRnRz+FkEiMeTS9qD9Uzjf0yvkoqYSW9nXPs&#10;xRW2E07fhlTLZQLRuDmBt/bRyUgdixRb7ql5Ft51fYnU0XfQT52Yv2nPFhstLSy3CLpMvRvz3Ga1&#10;yz+Naur+7luJf8HpOaGOn9/iFQAA//8DAFBLAwQUAAYACAAAACEAOV9nReIAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h8008WaXVqEEGZqGpDExemjtxdvAboF0P5DdtuivdznV&#10;20zmyTvPm69HrdhFDq6zBmExj4BJU1vRmQbh8Ll9TIE5T0aQskYi/EgH6+L+LqdM2KvZycveNyyE&#10;GJcRQut9n3Hu6lZqcnPbSxNuRzto8mEdGi4GuoZwrfgyihKuqTPhQ0u9LFtZn/ZnjfBWbj9oVy11&#10;+qvK1/fjpv8+fMWID7Nx8wLMy9HfYJj0gzoUwamyZyMcUwhxHAcS4SmdhglYJKsVsArhOUkj4EXO&#10;/3co/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDbSv3EbAIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5X2dF4gAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="66C99DD6" w14:textId="751D6CD9" w:rsidR="00006B6B" w:rsidRPr="00B00624" w:rsidRDefault="00B00624">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B00624">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Whether you’ve got swarming gnats, pesky mosquitoes or industrious ants, safe solutions exist to keep the bugs at bay without putting your family or pets at risk. </w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00195DAE">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251704832" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35E86776" wp14:editId="2FD5E10D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1513490</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>8565931</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2827282" cy="1261241"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Text Box 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2827282" cy="1261241"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00195DAE" w:rsidRPr="00195DAE" w:rsidRDefault="00195DAE">
+                          <w:p w14:paraId="6DAD59EE" w14:textId="77777777" w:rsidR="00195DAE" w:rsidRPr="00195DAE" w:rsidRDefault="00195DAE">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="00195DAE">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...6 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00195DAE" w:rsidRDefault="00195DAE">
+                          <w:p w14:paraId="2E5FDFE5" w14:textId="77777777" w:rsidR="00195DAE" w:rsidRDefault="00195DAE">
                             <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:t>CalBRE</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r>
-                              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                              <w:t xml:space="preserve"> Lic #</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                               <w:t>youremail@mail.com</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
                               <w:t>yourwebsite.com</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 12" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:119.15pt;margin-top:674.5pt;width:222.6pt;height:99.3pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBm7aCNgAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0gbCmMVKepATJMQ&#10;oMHEs+vYNJrj82y3TffX77PTlIrthWkPcc53353v9/lF1xq2Vj40ZCs+PhpxpqykurHPFf/+eP3h&#10;jLMQha2FIasqvlWBX8zevzvfuKkqaUmmVp7BiA3Tjav4MkY3LYogl6oV4YicshBq8q2IuPrnovZi&#10;A+utKcrR6LTYkK+dJ6lCAPeqF/JZtq+1kvFO66AiMxWHbzGfPp+LdBazczF99sItG7lzQ/yDF61o&#10;LB7dm7oSUbCVb/4w1TbSUyAdjyS1BWndSJVjQDTj0atoHpbCqRwLkhPcPk3h/5mVt+t7z5oatSs5&#10;s6JFjR5VF9ln6hhYyM/GhSlgDw7A2IEP7MAPYKawO+3b9EdADHJkervPbrImwSzPyo/4OJOQjcvT&#10;cTnJdooXdedD/KKoZYmouEf5clbF+iZEuALoAEmvWbpujMklNJZtKn56fDLKCnsJNIxNWJWbYWcm&#10;hdS7nqm4NSphjP2mNJKRI0iM3Ibq0ni2FmggIaWycXA6oxNKw4m3KO7wL169RbmPAxr5ZbJxr9w2&#10;lnyO/pXb9Y/BZd3jkciDuBMZu0WXu+B4qOyC6i0K7qkfmeDkdYOi3IgQ74XHjKDGmPt4h0MbQvJp&#10;R3G2JP/rb/yER+tCytkGM1fx8HMlvOLMfLVo6k/jySQNab5MTj6WuPhDyeJQYlftJaEqY2wYJzOZ&#10;8NEMpPbUPmE9zNOrEAkr8XbF40Bexn4TYL1INZ9nEMbSiXhjH5xMplOWU8s9dk/Cu11fRrT0LQ3T&#10;Kaav2rPHJk1L81Uk3eTeTXnus7rLP0Y6t/Ru/aSdcXjPqJclOfsNAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmC5TZ5AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEPShBDiVFWk&#10;CgnRQ0sv3JzYTSLsdYjdNvD1LCc47szT7Ey5mq1hZz35waGA+0UETGPr1ICdgMPb5i4H5oNEJY1D&#10;LeBLe1hV11elLJS74E6f96FjFIK+kAL6EMaCc9/22kq/cKNG8o5usjLQOXVcTfJC4dbwOIoybuWA&#10;9KGXo6573X7sT1bAS73Zyl0T2/zb1M+vx/X4eXhPhbi9mddPwIKewx8Mv/WpOlTUqXEnVJ4ZAXGS&#10;J4SSkSwfaRUhWZ6kwBqS0uVDBrwq+f8V1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;Zu2gjYACAABsBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA5guU2eQAAAANAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="35E86776" id="Text Box 12" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:119.15pt;margin-top:674.5pt;width:222.6pt;height:99.3pt;z-index:251704832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD2+19gbgIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5246ceCOkWWIsOA&#10;oi3WDj0rstQYk0VNYmJnv76UbCdBt0uHHSxT4iNFPpK6um5rw7bKhwpswccnI86UlVBW9qXgP56W&#10;ny45CyhsKQxYVfCdCvx69vHDVeOmKoc1mFJ5Rk5smDau4GtEN82yINeqFuEEnLKk1OBrgbT1L1np&#10;RUPea5Plo9F51oAvnQepQqDTm07JZ8m/1krivdZBITMFp9gwrT6tq7hmsysxffHCrSvZhyH+IYpa&#10;VJYu3bu6ESjYxld/uKor6SGAxhMJdQZaV1KlHCib8ehNNo9r4VTKhcgJbk9T+H9u5d320T14hu0X&#10;aKmAkZDGhWmgw5hPq30d/xQpIz1RuNvTplpkkg7zy/yCPs4k6cb5+TifJD/Zwdz5gF8V1CwKBfdU&#10;l0SX2N4GpCsJOkDibRaWlTGpNsaypuDnp2ejZLDXkIWxEatSlXs3h9CThDujIsbY70qzqkwZxIPU&#10;X2phPNsK6gwhpbI4BJ3QEaUpiPcY9vhDVO8x7vIgi3QzWNwb15UFn7J/E3b5cwhZd3gi8ijvKGK7&#10;ainxgp8OlV1BuaOCe+hmITi5rKgotyLgg/DU/FRjGmi8p0UbIPKhlzhbg//9t/OIp54kLWcNDVPB&#10;w6+N8Ioz881St34eTyZx+tJmcnaR08Yfa1bHGrupF0BVGdPT4WQSIx7NIGoP9TPN/TzeSiphJd1d&#10;cBzEBXYjTu+GVPN5AtG8OYG39tHJ6DqyHFvuqX0W3vV9idTSdzCMnZi+ac8OGy0tzDcIukq9G3nu&#10;WO35p1lNLd2/K/ExON4n1OH1m70CAAD//wMAUEsDBBQABgAIAAAAIQDmC5TZ5AAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEPShBDiVFWkCgnRQ0sv3JzYTSLsdYjdNvD1&#10;LCc47szT7Ey5mq1hZz35waGA+0UETGPr1ICdgMPb5i4H5oNEJY1DLeBLe1hV11elLJS74E6f96Fj&#10;FIK+kAL6EMaCc9/22kq/cKNG8o5usjLQOXVcTfJC4dbwOIoybuWA9KGXo6573X7sT1bAS73Zyl0T&#10;2/zb1M+vx/X4eXhPhbi9mddPwIKewx8Mv/WpOlTUqXEnVJ4ZAXGSJ4SSkSwfaRUhWZ6kwBqS0uVD&#10;Brwq+f8V1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9vtfYG4CAABFBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5guU2eQAAAANAQAADwAA&#10;AAAAAAAAAAAAAADIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00195DAE" w:rsidRPr="00195DAE" w:rsidRDefault="00195DAE">
+                    <w:p w14:paraId="6DAD59EE" w14:textId="77777777" w:rsidR="00195DAE" w:rsidRPr="00195DAE" w:rsidRDefault="00195DAE">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00195DAE">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00195DAE" w:rsidRDefault="00195DAE">
+                    <w:p w14:paraId="2E5FDFE5" w14:textId="77777777" w:rsidR="00195DAE" w:rsidRDefault="00195DAE">
                       <w:proofErr w:type="spellStart"/>
                       <w:r>
                         <w:t>CalBRE</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r>
-                        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-                        <w:t xml:space="preserve"> #</w:t>
+                        <w:t xml:space="preserve"> Lic #</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                         <w:t>youremail@mail.com</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
                         <w:t>yourwebsite.com</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00195DAE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B2778A1" wp14:editId="744B8836">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B2778A1" wp14:editId="744B8836">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5821045</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>9196070</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1519555" cy="557530"/>
             <wp:effectExtent l="0" t="0" r="4445" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1519555" cy="557530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00195DAE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B563A6" wp14:editId="19BC9DAA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B563A6" wp14:editId="3E94CAD3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>447675</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>8567420</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="861695" cy="1252220"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="861695" cy="1252220"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00006B6B">
-[...121 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00CB180D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="77ADCC5A" wp14:editId="61858A49">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-10160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7772400" cy="2514600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7772400" cy="2514600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId14">
+                          <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -1837,147 +1696,148 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.8pt;margin-top:-.05pt;width:612pt;height:198pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBj/o/eJwMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv2yAUfp+0/4B4&#10;T32R07RWnSpL2qlS1VZtpz4TjGMkDAzIbdP++w5gJ1VbbdK0PJADHM7l4+PzxeWuE2jDjOVKVjg7&#10;STFikqqay1WFvz1fj84wso7ImgglWYX3zOLL6edPF1tdsly1StTMIAgibbnVFW6d02WSWNqyjtgT&#10;pZmEzUaZjjiYmlVSG7KF6J1I8jQ9TbbK1NooyqyF1UXcxNMQv2kYdfdNY5lDosJQmwujCePSj8n0&#10;gpQrQ3TLaV8G+YcqOsIlJD2EWhBH0Nrwd6E6To2yqnEnVHWJahpOWegBusnSN908tUSz0AuAY/UB&#10;Jvv/wtK7zYNBvIa7w0iSDq7oEUAjciUYyjw8W21L8HrSD6afWTB9r7vGdP4fukC7AOn+ACnbOURh&#10;cTKZ5EUKyFPYy8dZcQoTiJMcj2tj3VemOuSNChtIH6Akm1vrouvg4rMtBdfXXAhUa4AXIhvlXrhr&#10;A1i+jcGphwsu+++kihexUHTdMekiswwTxAGtbcu1hTQl65YMgDI3dUwCPUKFPp3vNtz2z/xslqbn&#10;+ZfRfJzOR0U6uRrNzovJaJJeTYq0OMvm2fyXLzEryrVlt4oSsdB8oF5WvKv2Q8b0jyCSJpAPbUig&#10;eAQMCgoYDyUC3B43X6s11N8w+IHtDHO09WYDkPbr4HzY6A96wL2XkH6Uys9jJr+SeI5EVgTL7QWL&#10;3o+sAXIBD/JwLeFZs7kwsVpCKaAdwbQtqVlcHqfw60lyOBHaERICHqvtY/cBvGS8jx2rjN2Foyyo&#10;wqGw9E+F9WAOJ0JmJd3hcMelMh8FENBVnzn6DyBFaDxKS1Xv4ekBewOLrabXHB7ALbHugRgQIaA2&#10;CKu7h6ERalth1VsYtcr8+Gjd+wOBYBejLYhahe33NTEMI3EjQTXOs6LwKhgmxXiS++fzemf5ekeu&#10;u7kCUoEyQHXB9P5ODGZjVPcC+jvzWWGLSAq5K0ydGSZzF8UWFJyy2Sy4gfJp4m7lk6bDe/UP/Hn3&#10;QozuVcABc+/UIICkfCMG0TdycbZ2quFBKY649niDagbi9ArvZfn1PHgdv0PT3wAAAP//AwBQSwME&#10;FAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIw&#10;EEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmn&#10;BVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfU&#10;xNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+P&#10;dS8AAAD//wMAUEsDBBQABgAIAAAAIQAvrwC73QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;bsIwEETvlfgHayv1Bg5pSyGNgxAS10oNiHJ04iWJsNdR7IT07+ucymm0mtHM23Q7Gs0G7FxjScBy&#10;EQFDKq1qqBJwOh7ma2DOS1JSW0IBv+hgm82eUpkoe6dvHHJfsVBCLpECau/bhHNX1mikW9gWKXhX&#10;2xnpw9lVXHXyHsqN5nEUrbiRDYWFWra4r7G85b0RMByOY36+mB99q2xOu6L/GK5fQrw8j7tPYB5H&#10;/x+GCT+gQxaYCtuTckwLmC9XITkpsMmO4/gNWCHgdfO+AZ6l/PGD7A8AAP//AwBQSwMECgAAAAAA&#10;AAAhAAMXCnt1LAIAdSwCABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+EP7EV4aWYAAE1NACoA&#10;AAAIAAcBEgADAAAAAQABAAABGgAFAAAAAQAAAGIBGwAFAAAAAQAAAGoBKAADAAAAAQACAAABMQAC&#10;AAAAIgAAAHIBMgACAAAAFAAAAJSHaQAEAAAAAQAAAKgAAADUAAr8gAAAJxAACvyAAAAnEEFkb2Jl&#10;IFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dzKQAyMDE1OjA4OjEwIDEyOjEwOjI5AAADoAEAAwAA&#10;AAEAAQAAoAIABAAAAAEAAAJkoAMABAAAAAEAAADGAAAAAAAAAAYBAwADAAAAAQAGAAABGgAFAAAA&#10;AQAAASIBGwAFAAAAAQAAASoBKAADAAAAAQACAAACAQAEAAAAAQAAATICAgAEAAAAAQAADrIAAAAA&#10;AAAASAAAAAEAAABIAAAAAf/Y/+0ADEFkb2JlX0NNAAH/7gAOQWRvYmUAZIAAAAAB/9sAhAAMCAgI&#10;CQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAz/wAARCAA0AKADASIAAhEBAxEB/90ABAAK/8QBPwAAAQUBAQEBAQEAAAAAAAAA&#10;AwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUGBwgJCgsQAAEEAQMCBAIFBwYIBQMM&#10;MwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLRQwclklPw4fFjczUWorKDJkSTVGRF&#10;wqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZmdoaWprbG1ub2N0dXZ3eHl6e3x9fn&#10;9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKBkRShsUIjwVLR8DMkYuFygpJDUxVj&#10;czTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aUpIW0lcTU5PSltcXV5fVWZnaGlqa2&#10;xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwD1Eiz1S4QWFkQZ+lPtVTNuuxtmW0e2fSuboYDj&#10;tou/61af0n/BW2v/AMEoW9ZoryPR8wJ/78o9UswHYlhte22olgyWNIdurDvcHNn83fv9n6RVPvOP&#10;JHIMc/Vjvf06/vR/e+VM4SgAZaWLDpOJa0RqRzOmndZdOb6DastzgcbMPvaD/N2Pl1Tp+i1r2for&#10;v+G/Sfn3qrjZ5+wvotvbdfjOOJdZ+8303uxrvd9J2R+ifY9vs9T1P9Gs7F6njehT6hJZFe7HMbHM&#10;bU7Et5/4P6X9f+omZeZHolE1+z+v/WY5TGnR1sjLdRm230gmgAbjGjbHy3eWfT2vfj+hf/o/53/S&#10;LSqqd9oOWXbfUqa11Wh4LnscXgu9zG2bPauY6Rlub1Cmuy0Q4gsLnEF5G5v0mjfZt9T/AAn/AFz+&#10;cW51XOvx2V2UiWl0Oc33QPOJUeLmBHFkzysiMvkj+9LrH/HXYYnJIRG5Kfq1zqum3lrS9zm7GtHJ&#10;Nh9Pa2P66H6loa9zXicfS0/yo9S1+z9yqWf9Z9Sv/RqziXG6hr3gtLuxEaHhck7PYzOfdjhuQfUd&#10;ua6QHwdDH8mz9L/xifny2MeWN8OWI/q8H6XEf8dGQ8EqPk7LM1ra20t0rvupsxh5G+tmXQz977Pb&#10;uf8A8Tb+j/R1rTryhbZYayDTXobZG3Qbn7T+cuRflvcdrmNsdXeLi2AGl0bb/wCU31a/0fpN/PW1&#10;bkMPSaaSRX+0XbnmYDKbS++z3fyMNllTE3BnkQbOkI3/AHv3Yf1YetbGe7fw7y+tj+Lc0m4A9qtP&#10;T/zafRb/AMarNVnqOsI+g12xp8S36f8A0/0f9hZFmY6qivqJaS910el3aw1WjCo9s/T9Wl/9e5G+&#10;214e3FE32YzN1oZ3eRvstte72Vs/P/l2Wfo/5tSwziIjxH+J4vl/wp/rcklwLqkgc/6ykXNAmdJj&#10;5kws/J+1fYrcnJcAa2GwY7Pojb+k22P+na7/ADKv+DTZVobe3p9hDar49N/G2Q/bX/24xnpbVLLP&#10;Wpjw3XDxfvT+Xi/dim3SSVLpucchjWWgtt27tdC4D2W/26Lv0N3/AG5/hq0a3KrrtbS7R75Inja0&#10;brHT/JUgyRMRK6B017qsborMwUPLXn9G50V2HQSC31Knf2dzq/8Arn+jQ3ZY9R+NuDHWSKyfzLD9&#10;Brv5Fn85jv8A+tf8GqeXe5vRyXjcMip2QwD6TLCfXq2/9fsprr/Prt/8CqW2C3KZXktd7GxkPqEt&#10;LSH2etVBHss2/aGbPfj31W+n72e+lPmJgiv6tg/o+5+if6vD8sv/AFWtMvxeiouN1FdpYay9oJY4&#10;Q5pPLXD+SoWB4vGQTNdbHjYB7pO127/wPasv9s314+xxFl9LttlrRo+sjdVkMj2fpW/zn+iuWhhX&#10;vysUWPEb5Go5CljzWPJk9gcXGAJ3Xp4osogTAT/Ruvq//9DsabMWu304a9r2udhWOEu2D224b/8A&#10;hcWf0f8AwCqN6Pk2ukBtDD9E2avj/iWe7/P2LXxsJtLPTxqxU3vtkk/17He5yuVYuweJPJWfHlIy&#10;riiNCT6Rw3xf9JjIMgBI3W3h/VcOvomCxzjc+69zwGvbPpMIG7ZNdfu9vqWbPf8A4RWqMHp1QbXR&#10;h1NaBAlu6APOzetOzGDx5hKvFYNTMlTDABoIhQgB0DXGwDaK2AeG0f3KD2VRPpM8xtH9yuGjw1TG&#10;gHQ6JxgV1NJzaH1uqc1wreNrmBzg0g9tk7P+is931ewJLsVxodGjSAWj4Fmx7P7C2bMVobLe3ZBN&#10;Lp0Uc8QPzRB8vT/0VpiDuHmcvpXU8BrbQz1KatA2mHNDQDsDdGvZ9L/DN/66q1OZdWza5pfWwO2B&#10;hP8Ahdr7GN/c/m62V/8AHbF14NlZkEghUsvpmHmBxDRTY7QkaNM/vbPof2P+21DPDWsRxd4n5v8A&#10;GWHHrYP2uXV1TIyaq6arA9+8OLmj6Tq3fq2xp9m5zrsev/rC0776aX4uJiRa5rW5Nshx9WwkfZja&#10;5s/Sd6mV+k+h6WOsXK6S6iapNDiAGHtAJfurf7mP3OcoUftLFsNoLniXNqpqG4emRLmOc+GfpLP0&#10;jfUUMMsLlxGp/L+s+aH6UvT/AFkAyFgvTP6hTndOuDXAU5NLqmWPIkuJ+zOdtZub/O3VKg69uZSc&#10;nR1bcWhzxu0Y+73bdn8jZ/1lYtHUKTjW1ue3HqsotxXV2tdXDywOoyHeo3b6zXV0V2P3+m+v/wAL&#10;KNT3Y2IT6obvDGgVuG0kPFvqHdtY/Z/W/kf4RSZsnHCIldnQ3odv+h6uJcZ7W6X2/MqcwiyTVYba&#10;yQPpO1f7vp7LdzvUZvRL+tMyxcMsBljq21VRuhmpNlzP3LdWf9t/9uZ1l1j2vJa1hl0MBDobPteG&#10;Ndv2LPe1uRW1/qtqeNLATIb23afSq3f+BqHGZiJiZExOh/S/qhj4pWe3i72XlWZWHbjz+nBaXT+j&#10;Y2rbZsbXzt9K9/q/n+l/YrVc2bfTsHuupALBIIL2jdYWNsG3a64+uxUKWWW0trs9T1g/da5kn1AD&#10;+jHrN/wX0Hf2PTVz7O9wY5xLXe71BYQWATNYqrr2/Rb/ADnqPTMkiRcpj0H/AA5cR/Q/q/3Vxlew&#10;tmeosx7qsnHIbe0nbjOJlzfzqHFzWNs+1Nb6jNv8xYxb2R11rmspwGF2Re0fzg2isHU+oz96tv01&#10;zrn1McBS3fbMNdEmTpFS3+jdKdW023a2v1eefgz+q1TcrLLImOMcED8x6/4H7nEqEpEmIN/vH93/&#10;ANCf/9H1ENAELJ6jRmevmXUNe9v2dlbqm8WNcLw/0v8AuxQ7ZY3/ALa/wi2Vi9QyOuNzzVhtdt2j&#10;0GisOqeC1/rWZGU4/oLabNno1f4T/hvVs+xw54CUQDY1/R3+WUUHHx6Xw1qwus6saraW+qzax8Bl&#10;RloYGmj0r5/SvvZ9P/hP0X6P/CEszOqBlja67HPb6hY/0SAWin1Mfn8+zI/M/wCs+z2KoMnrd+Vi&#10;5Abk1VMLGit1QYHufVus+0gb3V0/aGek63Z+r/8Abb1Xru66LbMpzchr7KaWW3jGabGvYcqz7PVi&#10;79j6ftFvpuv/AND6f6XZ/lCuD2yDpPJvX+DH/CT92P8AnO3X8HQzLOquZkYxa+wFltcNq0LfRsdV&#10;ay9p/nLrvZ6bfof+CXX8i+62ut+FPvu9Jz9m6Ggurts2n8zc32WrKuy/rJ6j2tY+u3a3dWyoPpYC&#10;KotpyD/SLXWutZbR/ov9F6NeRlk6vmdWxsunFwrH3W/ZjYGCpjzZc19Vdfr/AM36NF29/r2M9NlX&#10;/AqThoS9U9aH9b+rwy4lDAb+f5vHav6y5yutmsk1E2NrJFfpGDtY5wv3/wCnde30/sn/AKuVn0+p&#10;OF1csIY57BaWFji0sY+t1DWn0vZY99e9/wC4qZzPrEMq8PYRW25jW1MpLj6fqhjfQyXBtP6bG/S3&#10;Ps9X0f8ACfYk9D+r0dBYA7Isya7BXfY+oOuZWDttfj0n+l7P8FZ+k9Rn6XZf/M2Nji6GeSXmUDly&#10;N53qOq1VnUhVU1wtP6Nsl1BJPtd61ljne5t2O5v6On/tV/wvr/ooO/aZIfZU6txaW2llZsFfu/wL&#10;N2zJ9u33/pP5yz/RJWZXX/VsFbbCZAAdjjYK91Tar22S11t9rXWfacb/AAH6T+Y+z125g7f28y8v&#10;a+82bLKq4paa3enkuay61g9jLfsljLG/zf2hRnAarjyafy/e/l/tFfdjX85+Lovxn21elZX6tboJ&#10;adNf3m/uPWPl9OyKCX4+62salsfpG/1mf4Rv8tisZo61a6zFey22tllYIFTQz067aHUZFWTX/PXX&#10;7Xvyadmyr9J/MejX9r3cjHD/AHR7gdCOU7Jy0MoNg3Hr1VkxaDXXwePGUSNfcPvTi6kiC0R4QIW3&#10;mdFqvJcWllh/wjAAT/XH0HrKu6Hn1k+nFo/zT93ub/0lQnyUonQf4rXl7kenEEH6kTuNTJHB2ifv&#10;T+ris1axoPiGgKB6b1SY+yvPzb/5JTr6H1u0S3GDB4vcB/egOWyHSpFj9yfTGf8AFLB2YYho+9BD&#10;78m0U1A22H8xvA83H81q2cX6n3vIdnZADe9dX/pR3/fWrfw+mYWEzZj1NYO5HJPi535ys4eQO8hw&#10;/muGPNP5zwR/5zldH6B9ni7Ih9x79mj91i3WsDRAUklo48UcYqIbMIRiKAf/0vVUl8qpJKfqpJfK&#10;qSSn6qTe3d23R84Xyskkp+qkl8qpJKfqpJfKqSSn6qTaL5WSSU/VOiXt8l8rJJKfqkR2Tr5VSSU/&#10;VSS+VUklP1UkvlVJJT//2f/tF6xQaG90b3Nob3AgMy4wADhCSU0EJQAAAAAAEAAAAAAAAAAAAAAA&#10;AAAAAAA4QklNBDoAAAAAAOUAAAAQAAAAAQAAAAAAC3ByaW50T3V0cHV0AAAABQAAAABQc3RTYm9v&#10;bAEAAAAASW50ZWVudW0AAAAASW50ZQAAAABDbHJtAAAAD3ByaW50U2l4dGVlbkJpdGJvb2wAAAAA&#10;C3ByaW50ZXJOYW1lVEVYVAAAAAEAAAAAAA9wcmludFByb29mU2V0dXBPYmpjAAAADABQAHIAbwBv&#10;AGYAIABTAGUAdAB1AHAAAAAAAApwcm9vZlNldHVwAAAAAQAAAABCbHRuZW51bQAAAAxidWlsdGlu&#10;UHJvb2YAAAAJcHJvb2ZDTVlLADhCSU0EOwAAAAACLQAAABAAAAABAAAAAAAScHJpbnRPdXRwdXRP&#10;cHRpb25zAAAAFwAAAABDcHRuYm9vbAAAAAAAQ2xicmJvb2wAAAAAAFJnc01ib29sAAAAAABDcm5D&#10;Ym9vbAAAAAAAQ250Q2Jvb2wAAAAAAExibHNib29sAAAAAABOZ3R2Ym9vbAAAAAAARW1sRGJvb2wA&#10;AAAAAEludHJib29sAAAAAABCY2tnT2JqYwAAAAEAAAAAAABSR0JDAAAAAwAAAABSZCAgZG91YkBv&#10;4AAAAAAAAAAAAEdybiBkb3ViQG/gAAAAAAAAAAAAQmwgIGRvdWJAb+AAAAAAAAAAAABCcmRUVW50&#10;RiNSbHQAAAAAAAAAAAAAAABCbGQgVW50RiNSbHQAAAAAAAAAAAAAAABSc2x0VW50RiNQeGxAUgAA&#10;AAAAAAAAAAp2ZWN0b3JEYXRhYm9vbAEAAAAAUGdQc2VudW0AAAAAUGdQcwAAAABQZ1BDAAAAAExl&#10;ZnRVbnRGI1JsdAAAAAAAAAAAAAAAAFRvcCBVbnRGI1JsdAAAAAAAAAAAAAAAAFNjbCBVbnRGI1By&#10;Y0BZAAAAAAAAAAAAEGNyb3BXaGVuUHJpbnRpbmdib29sAAAAAA5jcm9wUmVjdEJvdHRvbWxvbmcA&#10;AAAAAAAADGNyb3BSZWN0TGVmdGxvbmcAAAAAAAAADWNyb3BSZWN0UmlnaHRsb25nAAAAAAAAAAtj&#10;cm9wUmVjdFRvcGxvbmcAAAAAADhCSU0D7QAAAAAAEABIAAAAAQABAEgAAAABAAE4QklNBCYAAAAA&#10;AA4AAAAAAAAAAAAAP4AAADhCSU0EDQAAAAAABAAAAFo4QklNBBkAAAAAAAQAAAAeOEJJTQPzAAAA&#10;AAAJAAAAAAAAAAABADhCSU0nEAAAAAAACgABAAAAAAAAAAE4QklNA/UAAAAAAEgAL2ZmAAEAbGZm&#10;AAYAAAAAAAEAL2ZmAAEAoZmaAAYAAAAAAAEAMgAAAAEAWgAAAAYAAAAAAAEANQAAAAEALQAAAAYA&#10;AAAAAAE4QklNA/gAAAAAAHAAAP////////////////////////////8D6AAAAAD/////////////&#10;////////////////A+gAAAAA/////////////////////////////wPoAAAAAP//////////////&#10;//////////////8D6AAAOEJJTQQIAAAAAAAQAAAAAQAAAkAAAAJAAAAAADhCSU0EHgAAAAAABAAA&#10;AAA4QklNBBoAAAAAA0kAAAAGAAAAAAAAAAAAAADGAAACZAAAAAoAVQBuAHQAaQB0AGwAZQBkAC0A&#10;MQAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAACZAAAAMYAAAAAAAAAAAAAAAAAAAAA&#10;AQAAAAAAAAAAAAAAAAAAAAAAAAAQAAAAAQAAAAAAAG51bGwAAAACAAAABmJvdW5kc09iamMAAAAB&#10;AAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9u&#10;ZwAAAMYAAAAAUmdodGxvbmcAAAJkAAAABnNsaWNlc1ZsTHMAAAABT2JqYwAAAAEAAAAAAAVzbGlj&#10;ZQAAABIAAAAHc2xpY2VJRGxvbmcAAAAAAAAAB2dyb3VwSURsb25nAAAAAAAAAAZvcmlnaW5lbnVt&#10;AAAADEVTbGljZU9yaWdpbgAAAA1hdXRvR2VuZXJhdGVkAAAAAFR5cGVlbnVtAAAACkVTbGljZVR5&#10;cGUAAAAASW1nIAAAAAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAA&#10;AAAAAABMZWZ0bG9uZwAAAAAAAAAAQnRvbWxvbmcAAADGAAAAAFJnaHRsb25nAAACZAAAAAN1cmxU&#10;RVhUAAAAAQAAAAAAAG51bGxURVhUAAAAAQAAAAAAAE1zZ2VURVhUAAAAAQAAAAAABmFsdFRhZ1RF&#10;WFQAAAABAAAAAAAOY2VsbFRleHRJc0hUTUxib29sAQAAAAhjZWxsVGV4dFRFWFQAAAABAAAAAAAJ&#10;aG9yekFsaWduZW51bQAAAA9FU2xpY2VIb3J6QWxpZ24AAAAHZGVmYXVsdAAAAAl2ZXJ0QWxpZ25l&#10;bnVtAAAAD0VTbGljZVZlcnRBbGlnbgAAAAdkZWZhdWx0AAAAC2JnQ29sb3JUeXBlZW51bQAAABFF&#10;U2xpY2VCR0NvbG9yVHlwZQAAAABOb25lAAAACXRvcE91dHNldGxvbmcAAAAAAAAACmxlZnRPdXRz&#10;ZXRsb25nAAAAAAAAAAxib3R0b21PdXRzZXRsb25nAAAAAAAAAAtyaWdodE91dHNldGxvbmcAAAAA&#10;ADhCSU0EKAAAAAAADAAAAAI/8AAAAAAAADhCSU0EFAAAAAAABAAAAAU4QklNBAwAAAAADs4AAAAB&#10;AAAAoAAAADQAAAHgAABhgAAADrIAGAAB/9j/7QAMQWRvYmVfQ00AAf/uAA5BZG9iZQBkgAAAAAH/&#10;2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIADQAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAABBQEBAQEB&#10;AQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAAAQQBAwIE&#10;AgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh8WNzNRai&#10;soMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vY3R1dn&#10;d4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPBUtHwMyRi&#10;4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk9KW1xdXl&#10;9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/APUSLPVLhBYWRBn6U+1VM267G2Zb&#10;R7Z9K5uhgOO2i7/rVp/Sf8Fba/8AwShb1mivI9HzAn/vyj1SzAdiWG17baiWDJY0h26sO9wc2fzd&#10;+/2fpFU+848kcgxz9WO9/Tr+9H975UzhKABlpYsOk4lrRGpHM6ad1l05voNqy3OBxsw+9oP83Y+X&#10;VOn6LWvZ+iu/4b9J+fequNnn7C+i29t1+M44l1n7zfTe7Gu930nZH6J9j2+z1PU/0azsXqeN6FPq&#10;ElkV7scxscxtTsS3n/g/pf1/6iZl5keiUTX7P6/9ZjlMadHWyMt1GbbfSCaABuMaNsfLd5Z9Pa9+&#10;P6F/+j/nf9ItKqp32g5Zdt9SprXVaHguexxeC73MbZs9q5jpGW5vUKa7LRDiCwucQXkbm/SaN9m3&#10;1P8ACf8AXP5xbnVc6/HZXZSJaXQ5zfdA84lR4uYEcWTPKyIy+SP70usf8ddhickhEbkp+rXOq6be&#10;WtL3Obsa0ck2H09rY/rofqWhr3NeJx9LT/Kj1LX7P3KpZ/1n1K/9GrOJcbqGveC0u7ERoeFyTs9j&#10;M592OG5B9R25rpAfB0MfybP0v/GJ+fLYx5Y3w5Yj+rwfpcR/x0ZDwSo+TsszWtrbS3Su+6mzGHkb&#10;62ZdDP3vs9u5/wDxNv6P9HWtOvKFtlhrINNehtkbdBuftP5y5F+W9x2uY2x1d4uLYAaXRtv/AJTf&#10;Vr/R+k389bVuQw9JppJFf7RdueZgMptL77Pd/Iw2WVMTcGeRBs6Qjf8Ae/dh/Vh61sZ7t/DvL62P&#10;4tzSbgD2q09P/Np9Fv8Axqs1Weo6wj6DXbGnxLfp/wDT/R/2FkWZjqqK+olpL3XR6XdrDVaMKj2z&#10;9P1aX/17kb7bXh7cUTfZjM3Whnd5G+y217vZWz8/+XZZ+j/m1LDOIiPEf4ni+X/Cn+tySXAuqSBz&#10;/rKRc0CZ0mPmTCz8n7V9ityclwBrYbBjs+iNv6TbY/6drv8AMq/4NNlWht7en2ENqvj038bZD9tf&#10;/bjGeltUss9amPDdcPF+9P5eL92KbdJJUum5xyGNZaC23bu10LgPZb/bou/Q3f8Abn+GrRrcquu1&#10;tLtHvkieNrRusdP8lSDJExEroHTXuqxuiszBQ8tef0bnRXYdBILfUqd/Z3Or/wCuf6NDdlj1H424&#10;MdZIrJ/MsP0Gu/kWfzmO/wD61/wap5d7m9HJeNwyKnZDAPpMsJ9erb/1+ymuv8+u3/wKpbYLcple&#10;S13sbGQ+oS0tIfZ61UEeyzb9oZs9+PfVb6fvZ76U+YmCK/q2D+j7n6J/q8Pyy/8AVa0y/F6Ki43U&#10;V2lhrL2gljhDmk8tcP5KhYHi8ZBM11seNgHuk7Xbv/A9qy/2zfXj7HEWX0u22WtGj6yN1WQyPZ+l&#10;b/Of6K5aGFe/KxRY8RvkajkKWPNY8mT2BxcYAndeniiyiBMBP9G6+r//0Oxpsxa7fThr2va52FY4&#10;S7YPbbhv/wCFxZ/R/wDAKo3o+Ta6QG0MP0TZq+P+JZ7v8/YtfGwm0s9PGrFTe+2ST/Xsd7nK5Vi7&#10;B4k8lZ8eUjKuKI0JPpHDfF/0mMgyAEjdbeH9Vw6+iYLHONz7r3PAa9s+kwgbtk11+72+pZs9/wDh&#10;FaowenVBtdGHU1oECW7oA87N607MYPHmEq8Vg1MyVMMAGgiFCAHQNcbANorYB4bR/coPZVE+kzzG&#10;0f3K4aPDVMaAdDonGBXU0nNofW6pzXCt42uYHODSD22Ts/6Kz3fV7AkuxXGh0aNIBaPgWbHs/sLZ&#10;sxWhst7dkE0unRRzxA/NEHy9P/RWmIO4eZy+ldTwGttDPUpq0DaYc0NAOwN0a9n0v8M3/rqrU5l1&#10;bNrml9bA7YGE/wCF2vsY39z+brZX/wAdsXXg2VmQSCFSy+mYeYHENFNjtCRo0z+9s+h/Y/7bUM8N&#10;axHF3ifm/wAZYcetg/a5dXVMjJqrpqsD37w4uaPpOrd+rbGn2bnOux6/+sLTvvppfi4mJFrmtbk2&#10;yHH1bCR9mNrmz9J3qZX6T6HpY6xcrpLqJqk0OIAYe0Al+6t/uY/c5yhR+0sWw2gueJc2qmobh6ZE&#10;uY5z4Z+ks/SN9RQwywuXEan8v6z5ofpS9P8AWQDIWC9M/qFOd064NcBTk0uqZY8iS4n7M521m5v8&#10;7dUqDr25lJydHVtxaHPG7Rj7vdt2fyNn/WVi0dQpONbW57ceqyi3FdXa11cPLA6jId6jdvrNdXRX&#10;Y/f6b6//AAso1PdjYhPqhu8MaBW4bSQ8W+od21j9n9b+R/hFJmyccIiV2dDeh2/6Hq4lxntbpfb8&#10;ypzCLJNVhtrJA+k7V/u+nst3O9Rm9Ev60zLFwywGWOrbVVG6Gak2XM/ct1Z/23/25nWXWPa8lrWG&#10;XQwEOhs+14Y12/Ys97W5FbX+q2p40sBMhvbdp9Krd/4GocZmImJkTE6H9L+qGPilZ7eLvZeVZlYd&#10;uPP6cFpdP6NjattmxtfO30r3+r+f6X9itVzZt9Owe66kAsEggvaN1hY2wbdrrj67FQpZZbS2uz1P&#10;WD91rmSfUAP6Mes3/BfQd/Y9NXPs73BjnEtd7vUFhBYBM1iquvb9Fv8AOeo9MySJFymPQf8ADlxH&#10;9D+r/dXGV7C2Z6izHuqyccht7SduM4mXN/OocXNY2z7U1vqM2/zFjFvZHXWuaynAYXZF7R/ODaKw&#10;dT6jP3q2/TXOufUxwFLd9sw10SZOkVLf6N0p1bTbdra/V55+DP6rVNysssiY4xwQPzHr/gfucSoS&#10;kSYg3+8f3f8A0J//0fUQ0AQsnqNGZ6+ZdQ172/Z2VuqbxY1wvD/S/wC7FDtljf8Atr/CLZWL1DI6&#10;43PNWG123aPQaKw6p4LX+tZkZTj+gtps2ejV/hP+G9Wz7HDngJRANjX9Hf5ZRQcfHpfDWrC6zqxq&#10;tpb6rNrHwGVGWhgaaPSvn9K+9n0/+E/Rfo/8ISzM6oGWNrrsc9vqFj/RIBaKfUx+fz7Mj8z/AKz7&#10;PYqgyet35WLkBuTVUwsaK3VBge59W6z7SBvdXT9oZ6Trdn6v/wBtvVeu7rotsynNyGvsppZbeMZp&#10;sa9hyrPs9WLv2Pp+0W+m6/8A0Pp/pdn+UK4PbIOk8m9f4Mf8JP3Y/wCc7dfwdDMs6q5mRjFr7AWW&#10;1w2rQt9Gx1VrL2n+cuu9npt+h/4JdfyL7ra634U++70nP2boaC6u2zafzNzfZasq7L+snqPa1j67&#10;drd1bKg+lgIqi2nIP9Itda61ltH+i/0Xo15GWTq+Z1bGy6cXCsfdb9mNgYKmPNlzX1V1+v8Azfo0&#10;Xb3+vYz02Vf8CpOGhL1T1of1v6vDLiUMBv5/m8dq/rLnK62ayTUTY2skV+kYO1jnC/f/AKd17fT+&#10;yf8Aq5WfT6k4XVywhjnsFpYWOLSxj63UNafS9lj3173/ALipnM+sQyrw9hFbbmNbUykuPp+qGN9D&#10;JcG0/psb9Lc+z1fR/wAJ9iT0P6vR0FgDsizJrsFd9j6g65lYO21+PSf6Xs/wVn6T1Gfpdl/8zY2O&#10;LoZ5JeZQOXI3neo6rVWdSFVTXC0/o2yXUEk+13rWWOd7m3Y7m/o6f+1X/C+v+ig79pkh9lTq3Fpb&#10;aWVmwV+7/As3bMn27ff+k/nLP9ElZldf9WwVtsJkAB2ONgr3VNqvbZLXW32tdZ9pxv8AAfpP5j7P&#10;XbmDt/bzLy9r7zZssqrilprd6eS5rLrWD2Mt+yWMsb/N/aFGcBquPJp/L97+X+0V92Nfzn4ui/Gf&#10;bV6Vlfq1uglp01/eb+49Y+X07IoJfj7raxqWx+kb/WZ/hG/y2KxmjrVrrMV7Lba2WVggVNDPTrto&#10;dRkVZNf89dfte/Jp2bKv0n8x6Nf2vdyMcP8AdHuB0I5TsnLQyg2DcevVWTFoNdfB48ZRI19w+9OL&#10;qSILRHhAhbeZ0Wq8lxaWWH/CMABP9cfQesq7oefWT6cWj/NP3e5v/SVCfJSidB/iteXuR6cQQfqR&#10;O41MkcHaJ+9P6uKzVrGg+IaAoHpvVJj7K8/Nv/klOvofW7RLcYMHi9wH96A5bIdKkWP3J9MZ/wAU&#10;sHZhiGj70EPvybRTUDbYfzG8DzcfzWrZxfqfe8h2dkAN711f+lHf99at/D6ZhYTNmPU1g7kck+Ln&#10;fnKzh5A7yHD+a4Y80/nPBH/nOV0foH2eLsiH3Hv2aP3WLdawNEBSSWjjxRxiohswhGIoB//S9VSX&#10;yqkkp+qkl8qpJKfqpN7d3bdHzhfKySSn6qSXyqkkp+qkl8qpJKfqpNovlZJJT9U6Je3yXyskkp+q&#10;RHZOvlVJJT9VJL5VSSU/VSS+VUklP//ZOEJJTQQhAAAAAABdAAAAAQEAAAAPAEEAZABvAGIAZQAg&#10;AFAAaABvAHQAbwBzAGgAbwBwAAAAFwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAgAEMA&#10;QwAgADIAMAAxADUAAAABADhCSU0EBgAAAAAABwAIAAEAAQEA/+ENJmh0dHA6Ly9ucy5hZG9iZS5j&#10;b20veGFwLzEuMC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBDZWhpSHpyZVN6TlRj&#10;emtjOWQiPz4gPHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIgeDp4bXB0az0iQWRv&#10;YmUgWE1QIENvcmUgNS42LWMwNjcgNzkuMTU3NzQ3LCAyMDE1LzAzLzMwLTIzOjQwOjQyICAgICAg&#10;ICAiPiA8cmRmOlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkvMDIvMjItcmRm&#10;LXN5bnRheC1ucyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4bWxuczp4bXA9Imh0&#10;dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC8iIHhtbG5zOmRjPSJodHRwOi8vcHVybC5vcmcvZGMv&#10;ZWxlbWVudHMvMS4xLyIgeG1sbnM6eG1wTU09Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9t&#10;bS8iIHhtbG5zOnN0RXZ0PSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvc1R5cGUvUmVzb3Vy&#10;Y2VFdmVudCMiIHhtbG5zOnBob3Rvc2hvcD0iaHR0cDovL25zLmFkb2JlLmNvbS9waG90b3Nob3Av&#10;MS4wLyIgeG1wOkNyZWF0b3JUb29sPSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cyki&#10;IHhtcDpDcmVhdGVEYXRlPSIyMDE1LTA4LTEwVDEyOjEwOjI5LTA3OjAwIiB4bXA6TWV0YWRhdGFE&#10;YXRlPSIyMDE1LTA4LTEwVDEyOjEwOjI5LTA3OjAwIiB4bXA6TW9kaWZ5RGF0ZT0iMjAxNS0wOC0x&#10;MFQxMjoxMDoyOS0wNzowMCIgZGM6Zm9ybWF0PSJpbWFnZS9qcGVnIiB4bXBNTTpJbnN0YW5jZUlE&#10;PSJ4bXAuaWlkOjY5YWY3MmUyLTRkZGEtYTQ0Yi05NzQ5LTkwZjVlZTk4ODQyZSIgeG1wTU06RG9j&#10;dW1lbnRJRD0ieG1wLmRpZDo2OWFmNzJlMi00ZGRhLWE0NGItOTc0OS05MGY1ZWU5ODg0MmUiIHht&#10;cE1NOk9yaWdpbmFsRG9jdW1lbnRJRD0ieG1wLmRpZDo2OWFmNzJlMi00ZGRhLWE0NGItOTc0OS05&#10;MGY1ZWU5ODg0MmUiIHBob3Rvc2hvcDpDb2xvck1vZGU9IjMiIHBob3Rvc2hvcDpJQ0NQcm9maWxl&#10;PSJzUkdCIElFQzYxOTY2LTIuMSI+IDx4bXBNTTpIaXN0b3J5PiA8cmRmOlNlcT4gPHJkZjpsaSBz&#10;dEV2dDphY3Rpb249ImNyZWF0ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6NjlhZjcyZTIt&#10;NGRkYS1hNDRiLTk3NDktOTBmNWVlOTg4NDJlIiBzdEV2dDp3aGVuPSIyMDE1LTA4LTEwVDEyOjEw&#10;OjI5LTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAo&#10;V2luZG93cykiLz4gPC9yZGY6U2VxPiA8L3htcE1NOkhpc3Rvcnk+IDwvcmRmOkRlc2NyaXB0aW9u&#10;PiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgIDw/eHBhY2tldCBlbmQ9InciPz7/4gxYSUNDX1BST0ZJTEUA&#10;AQEAAAxITGlubwIQAABtbnRyUkdCIFhZWiAHzgACAAkABgAxAABhY3NwTVNGVAAAAABJRUMgc1JH&#10;QgAAAAAAAAAAAAAAAQAA9tYAAQAAAADTLUhQICAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAABFjcHJ0AAABUAAAADNkZXNjAAABhAAAAGx3dHB0AAAB8AAAABRi&#10;a3B0AAACBAAAABRyWFlaAAACGAAAABRnWFlaAAACLAAAABRiWFlaAAACQAAAABRkbW5kAAACVAAA&#10;AHBkbWRkAAACxAAAAIh2dWVkAAADTAAAAIZ2aWV3AAAD1AAAACRsdW1pAAAD+AAAABRtZWFzAAAE&#10;DAAAACR0ZWNoAAAEMAAAAAxyVFJDAAAEPAAACAxnVFJDAAAEPAAACAxiVFJDAAAEPAAACAx0ZXh0&#10;AAAAAENvcHlyaWdodCAoYykgMTk5OCBIZXdsZXR0LVBhY2thcmQgQ29tcGFueQAAZGVzYwAAAAAA&#10;AAASc1JHQiBJRUM2MTk2Ni0yLjEAAAAAAAAAAAAAABJzUkdCIElFQzYxOTY2LTIuMQAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAWFlaIAAAAAAAAPNRAAEA&#10;AAABFsxYWVogAAAAAAAAAAAAAAAAAAAAAFhZWiAAAAAAAABvogAAOPUAAAOQWFlaIAAAAAAAAGKZ&#10;AAC3hQAAGNpYWVogAAAAAAAAJKAAAA+EAAC2z2Rlc2MAAAAAAAAAFklFQyBodHRwOi8vd3d3Lmll&#10;Yy5jaAAAAAAAAAAAAAAAFklFQyBodHRwOi8vd3d3LmllYy5jaAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAABkZXNjAAAAAAAAAC5JRUMgNjE5NjYtMi4xIERlZmF1&#10;bHQgUkdCIGNvbG91ciBzcGFjZSAtIHNSR0IAAAAAAAAAAAAAAC5JRUMgNjE5NjYtMi4xIERlZmF1&#10;bHQgUkdCIGNvbG91ciBzcGFjZSAtIHNSR0IAAAAAAAAAAAAAAAAAAAAAAAAAAAAAZGVzYwAAAAAA&#10;AAAsUmVmZXJlbmNlIFZpZXdpbmcgQ29uZGl0aW9uIGluIElFQzYxOTY2LTIuMQAAAAAAAAAAAAAA&#10;LFJlZmVyZW5jZSBWaWV3aW5nIENvbmRpdGlvbiBpbiBJRUM2MTk2Ni0yLjEAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAHZpZXcAAAAAABOk/gAUXy4AEM8UAAPtzAAEEwsAA1yeAAAAAVhZWiAAAAAA&#10;AEwJVgBQAAAAVx/nbWVhcwAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAAAAAo8AAAACc2lnIAAAAABD&#10;UlQgY3VydgAAAAAAAAQAAAAABQAKAA8AFAAZAB4AIwAoAC0AMgA3ADsAQABFAEoATwBUAFkAXgBj&#10;AGgAbQByAHcAfACBAIYAiwCQAJUAmgCfAKQAqQCuALIAtwC8AMEAxgDLANAA1QDbAOAA5QDrAPAA&#10;9gD7AQEBBwENARMBGQEfASUBKwEyATgBPgFFAUwBUgFZAWABZwFuAXUBfAGDAYsBkgGaAaEBqQGx&#10;AbkBwQHJAdEB2QHhAekB8gH6AgMCDAIUAh0CJgIvAjgCQQJLAlQCXQJnAnECegKEAo4CmAKiAqwC&#10;tgLBAssC1QLgAusC9QMAAwsDFgMhAy0DOANDA08DWgNmA3IDfgOKA5YDogOuA7oDxwPTA+AD7AP5&#10;BAYEEwQgBC0EOwRIBFUEYwRxBH4EjASaBKgEtgTEBNME4QTwBP4FDQUcBSsFOgVJBVgFZwV3BYYF&#10;lgWmBbUFxQXVBeUF9gYGBhYGJwY3BkgGWQZqBnsGjAadBq8GwAbRBuMG9QcHBxkHKwc9B08HYQd0&#10;B4YHmQesB78H0gflB/gICwgfCDIIRghaCG4IggiWCKoIvgjSCOcI+wkQCSUJOglPCWQJeQmPCaQJ&#10;ugnPCeUJ+woRCicKPQpUCmoKgQqYCq4KxQrcCvMLCwsiCzkLUQtpC4ALmAuwC8gL4Qv5DBIMKgxD&#10;DFwMdQyODKcMwAzZDPMNDQ0mDUANWg10DY4NqQ3DDd4N+A4TDi4OSQ5kDn8Omw62DtIO7g8JDyUP&#10;QQ9eD3oPlg+zD88P7BAJECYQQxBhEH4QmxC5ENcQ9RETETERTxFtEYwRqhHJEegSBxImEkUSZBKE&#10;EqMSwxLjEwMTIxNDE2MTgxOkE8UT5RQGFCcUSRRqFIsUrRTOFPAVEhU0FVYVeBWbFb0V4BYDFiYW&#10;SRZsFo8WshbWFvoXHRdBF2UXiReuF9IX9xgbGEAYZRiKGK8Y1Rj6GSAZRRlrGZEZtxndGgQaKhpR&#10;GncanhrFGuwbFBs7G2MbihuyG9ocAhwqHFIcexyjHMwc9R0eHUcdcB2ZHcMd7B4WHkAeah6UHr4e&#10;6R8THz4faR+UH78f6iAVIEEgbCCYIMQg8CEcIUghdSGhIc4h+yInIlUigiKvIt0jCiM4I2YjlCPC&#10;I/AkHyRNJHwkqyTaJQklOCVoJZclxyX3JicmVyaHJrcm6CcYJ0kneierJ9woDSg/KHEooijUKQYp&#10;OClrKZ0p0CoCKjUqaCqbKs8rAis2K2krnSvRLAUsOSxuLKIs1y0MLUEtdi2rLeEuFi5MLoIuty7u&#10;LyQvWi+RL8cv/jA1MGwwpDDbMRIxSjGCMbox8jIqMmMymzLUMw0zRjN/M7gz8TQrNGU0njTYNRM1&#10;TTWHNcI1/TY3NnI2rjbpNyQ3YDecN9c4FDhQOIw4yDkFOUI5fzm8Ofk6Njp0OrI67zstO2s7qjvo&#10;PCc8ZTykPOM9Ij1hPaE94D4gPmA+oD7gPyE/YT+iP+JAI0BkQKZA50EpQWpBrEHuQjBCckK1QvdD&#10;OkN9Q8BEA0RHRIpEzkUSRVVFmkXeRiJGZ0arRvBHNUd7R8BIBUhLSJFI10kdSWNJqUnwSjdKfUrE&#10;SwxLU0uaS+JMKkxyTLpNAk1KTZNN3E4lTm5Ot08AT0lPk0/dUCdQcVC7UQZRUFGbUeZSMVJ8UsdT&#10;E1NfU6pT9lRCVI9U21UoVXVVwlYPVlxWqVb3V0RXklfgWC9YfVjLWRpZaVm4WgdaVlqmWvVbRVuV&#10;W+VcNVyGXNZdJ114XcleGl5sXr1fD19hX7NgBWBXYKpg/GFPYaJh9WJJYpxi8GNDY5dj62RAZJRk&#10;6WU9ZZJl52Y9ZpJm6Gc9Z5Nn6Wg/aJZo7GlDaZpp8WpIap9q92tPa6dr/2xXbK9tCG1gbbluEm5r&#10;bsRvHm94b9FwK3CGcOBxOnGVcfByS3KmcwFzXXO4dBR0cHTMdSh1hXXhdj52m3b4d1Z3s3gReG54&#10;zHkqeYl553pGeqV7BHtje8J8IXyBfOF9QX2hfgF+Yn7CfyN/hH/lgEeAqIEKgWuBzYIwgpKC9INX&#10;g7qEHYSAhOOFR4Wrhg6GcobXhzuHn4gEiGmIzokziZmJ/opkisqLMIuWi/yMY4zKjTGNmI3/jmaO&#10;zo82j56QBpBukNaRP5GokhGSepLjk02TtpQglIqU9JVflcmWNJaflwqXdZfgmEyYuJkkmZCZ/Jpo&#10;mtWbQpuvnByciZz3nWSd0p5Anq6fHZ+Ln/qgaaDYoUehtqImopajBqN2o+akVqTHpTilqaYapoum&#10;/adup+CoUqjEqTepqaocqo+rAqt1q+msXKzQrUStuK4trqGvFq+LsACwdbDqsWCx1rJLssKzOLOu&#10;tCW0nLUTtYq2AbZ5tvC3aLfguFm40blKucK6O7q1uy67p7whvJu9Fb2Pvgq+hL7/v3q/9cBwwOzB&#10;Z8Hjwl/C28NYw9TEUcTOxUvFyMZGxsPHQce/yD3IvMk6ybnKOMq3yzbLtsw1zLXNNc21zjbOts83&#10;z7jQOdC60TzRvtI/0sHTRNPG1EnUy9VO1dHWVdbY11zX4Nhk2OjZbNnx2nba+9uA3AXcit0Q3Zbe&#10;HN6i3ynfr+A24L3hROHM4lPi2+Nj4+vkc+T85YTmDeaW5x/nqegy6LzpRunQ6lvq5etw6/vshu0R&#10;7ZzuKO6070DvzPBY8OXxcvH/8ozzGfOn9DT0wvVQ9d72bfb794r4Gfio+Tj5x/pX+uf7d/wH/Jj9&#10;Kf26/kv+3P9t////7gAOQWRvYmUAZEAAAAAB/9sAhAABAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEB&#10;AQEBAQEBAQEBAQEBAQEBAQEBAgICAgICAgICAgIDAwMDAwMDAwMDAQEBAQEBAQEBAQECAgECAgMD&#10;AwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwP/wAARCADGAmQD&#10;AREAAhEBAxEB/90ABABN/8QA3QAAAAYDAQEAAAAAAAAAAAAAAAUGBwgJAQMEAgoBAAEEAwEBAQAA&#10;AAAAAAAAAAAEBQYHAgMIAQkKEAABBAECBQIEAwUGAwYDAg8CAQMEBQYRBwAhEhMIMRRBUSIVYRYJ&#10;cYGRMiPwobHBQhfhUiTRYjNDNBjxUyVygmMmktJzRFRkNUU2treoGREAAgECBQIEBAIGBwQHBgAP&#10;AQIDEQQAIRIFBjEHQVEiE2FxMhSBCJGhQlIjFfCxwdFiMxZygiQ04aJDUyUXCfGSsmNzg7N0tDXS&#10;o0UYRFRkhKQnGf/aAAwDAQACEQMRAD8A+/jgwYbPdbJ52IY/S3UJ/wBu2u4G3FPaH0NGP2XJM3o8&#10;dtevutudDYRLQjUh0NEHkqLxCeeb5ccd2vadxgn9uI7vt8MpoDWK5u4rdxmDSvujMUPkRhJezPBC&#10;sif97GD/ALLOqsfwUk/hhzOJthXgcGDA4MGIc7iZH/sJv/iWbyjSLtlv4/DwHOZBkgQ6Hc2qgqOD&#10;ZM+Z6CyN9RxDrZBai2IQwM9SQUWiOVXn/lx3J2zmDtp4rvyR2V9+7FcxEi1uj4CquYpTkBCryOT7&#10;ajEeu7g7Vu1vM+VheNoc1yWYACM//cUaPKqjzxMbi98SHBbPtYVa9WMS3FBy3npWQUQCJHJaw5c7&#10;pJRRUbHsQnF6l0TXRPVU4br7dLTbptsgunIku7j2Y6Amr+3JLQ06DTE2ZyrQdSMGDLhxwYHBgwOD&#10;BgcGDFTy5/E8afIPMcmx6vlv7BX2dzcEylWGBODi2bfZ8du79ykRrlHbgzJogTWgd1uK6ygr2GzT&#10;51Dkdt2H7y8m37j1hLJ2qudzexuFUakhufat7i6S3Arpkt2cMkQC+9FHJAoPsxukOa/G1bnPMAf5&#10;Q8xRzQUjk0qSw/wknS3kVPli1StsYFxXwraqmR7CssokedXzojoPxZkOU0L0aTHebUgdZeaNCEkX&#10;RUXj6FWF/ZbpY2m5bdcpNYXEayRyIQyujgMrKRkQwIIOJgrK6qysCpFQR0Ix28K8e40yY0eZHkRJ&#10;bDUmLKZdjSYz7YusSI74E08w80aEDjTrZKJCqKioui8abm3t7y3ntLuFJLWVGR0YBldGBVlZTUFW&#10;BIIORBocBAIoemKwqzIHvCjfGVi1w6/J2F3QlpNp7E3TfXC5Tkx1sldUzLSHTzJJMykT6ijmD/Nx&#10;FAuBtmv3/K/3fveOXUhbtbvtJIWzYwBGZAwpUmS1YmGdc2lt/amzkX28RJrg8dvRHOSdonfJq/5T&#10;Mc61OSEn8CScPFf5PKzfy7xnGKl2HLr9v8Lsb9lwv+rhDbXtQEiDauK0QiccY9lGVvoJOpURUPRx&#10;ESfbpv8Adcz/ADR7Tsm2yxSbbsGzSTRkjXH9zdQCRZmIOaLHNb6NOmtaiQiQBXySYSbhbwLQhULn&#10;8ch/acSyw3JlySrNyWykS3rZr9PdQkXX2trDbZcfbT/uOsSG3Q//AAbg8dMcS5C3INskkuofa3W2&#10;na3uY+vtzoFZh8mR0kX/AAup8cOIzGWFfxKcGK1f1H6SxpMT2x37pScC12SzVu0T2v8ATlPQ7eRV&#10;Kejoop9MSRUAaaooj1Fy5rrzV+Y7abg7ZxTl1hMY77bL4BWHWskkToa+Gl4FzNaaj5nEQ5bE8Me3&#10;7vEP4lpLqp5hhQ/opXE8dtc1r9w8ExTMq19t9i/oauxc7ZIXYlyYTLsyIaoif1YkkybLlpqnLlxd&#10;fCeTWvMeJ7ByS0cFLu0ikYeKSMimSNvJo3JRh5g4lNvMs8EUynJlBwueJVjdjGqJomqar6fj8eXz&#10;5ceVApngxnj3BgcGDFa2/Nl/uH5q+P8Atiw53oWFSouV2kbkaDNhNvZg+LoIX0tOV1RCVepNC9OO&#10;G+510Oa/mo7ccUT12uyiB2Hgszk7hOOlPVa29tUdaE1yIxE94lNzv2w7Yr+lXMzjz0Ala+Q1eYzx&#10;Lmzy1cz3Xb2vpDVypwiFByzcyc1zbGZKNHcNwlXB16X7B1tbOYK6IUSMDS6i+4KdGbrvrcp7g23A&#10;NskB2vbIkvd0cfvE1sbE+RmcG5mByaGARGqyuuH37kT3rWkf0xAM58Kn6Ur509R+FPPHrMM/LaOP&#10;YtW0OXY1EuDNkYG8wy8+T120yTjeCziZEyZccP8AqQHl0EoguNl9UdCeiXOO5cnZC23WDe7Ga62O&#10;e3lfZ3RWctdqpYbPMVBKkn12cporWwlhaj2oedzoHoR18f78CHYzdpqvFyyuSkmiuiaYy2+NU7eP&#10;5zeSTmyraY5/K3jd/czHGSNVQYT6taqrbpk1v2zcNx7NbRxAcxuve2DcCqbjdnpZ7vduZZLiQ9BZ&#10;Xl1LJGWJC2s3s1JjnZosHYZk9P7ML3cDC6ncbCcmwi7BDrMlqJVa8fShlGddDrhzmhVUFX6+YDb7&#10;evLrbTi1uacV2/m/FN94ruf/ACd9btHqpUo/1RSqDlqikCSp4akGNFxBHcwS28orG6kH8cV8eD+5&#10;VthOU5h4sbgPKxc4tZ28rCikOIiOx4j7q3VDEUtFfBvtlOjqOqG2Tx66dPHIv5XOa7hx7ed97Mcq&#10;/h39vczm3UkkJcRMxu4FJp6JKG7goAGHvtU6kGIjxq8ktLq745ev/GhJMRNPVH4KPMp49cvlizjj&#10;uLE0xBnzzu/YbfbZ0rbnQ7km923cA/6YuoUP7msd1OkvpRVlzo6CS6oJKi8c4/mMuwbPtjsoze75&#10;RbMRWlUginlb50f2yR4gEeOI9yWTRYRJX65ox0rkWAz/AE9fDric3HR2JDgcGDBJSWiW6WslpUOH&#10;HurCqhuJp/UWnMayy1RP9TN5FlNfijaLwxbFuo3kbvdRGtlHfTQRnz+2Igm/FbqO4j+IQHpjwZ1w&#10;d8PuPcDgwYgTj1mW93mVaWTZLJwvx7x+TArl6eqK/mV05JqnJKLqQGSkM1WzTkqQGiT58ca8Zvx3&#10;c/M3vW/Iwl4tw+CS1tyDqQ3JJikcjpqeYz6HBIZLOFhnhg1te7+IxX7e0i1HLrJJUDPxAQH8Tie3&#10;HZWH/HLNmR6+K/NluI1Hjtq44eikunJBBsBRTddcNUEAFFIzVBFFVUThHf39rtlncX97KEtYl1Mc&#10;z8gAKlmY0VVUFmYhVBJAwdcbmiM22zcbVpwgEjaUhNWyVEUm1MdRJQXkqpyX4cKIWkeKN5YtEhUE&#10;rUHSSMxUZEjpUZeWDHBcWTVRXSJ7idat9lmMzr0lKnzH2oVdCbXRdHZ0+Q2yH/fNOG7e91i2XbLn&#10;cJRqZdKotae5NK6xQRA/vSzOkS/4nGDBkOqCiEqESInUqJ0oq6c1QdS0RV+Gq8OihgqhjVqZnpU/&#10;LOn6cGM8e4MDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBhI5Vdu4q&#10;wGSPo47j8NEDJRATccrKxS1/MTIChKceoJVKaCJqsNTdRVJhG3IjyreZuLQpySYM+wQ5XgAJMMNf&#10;+bUCpK25Oq4UZm3LyirQLHJizaBqP0+P9/8Af/0YVTTrT7TT7DrbzDzYOsvNGLjTrTgobbrTgKoO&#10;NuAqKJIqoqLqnEqilinijngkV4XUMrKQVZSKggjIgjMEZEZjGXXMY2cbMGNDMhp8nxbLUoz6x3x+&#10;LbqNtuoK6a/zMvASf90k40xTxzmZY29UblWHkaA0/FSGHwIx4CDX4YavO7mRtvNDP0bdkYdIOPD3&#10;EisNm87Ux9G4tfnURhtCNwalECPZgIqbkDtvJ/6Tpcq7m26XHby/XniI78SlZI92jUFjCuUcW5Rq&#10;MyYBpivAAWe1CSDO1Ctplcw0kP8AlftfD/F8h4/DPwzdWNJjzI8eZEfZlRJTLUmLJjug9HkR3wF1&#10;l9h5sibdZebJCEhVRIVRUXTi0reeC6ghurWZZLaRAyOpDKysKqysKgqwIIINCDUY3AggEGoON3G3&#10;HuGPwW9+07s7q7YyjQF0pN08XZLkRY/mDbtXkANc9CCPnNFOfNdE0Keic9NeKt4vuH8q7gc54VOd&#10;Mcwj3W0B8YrikV4qj92O8Qyt46rvxw320pW8vrRz9JWRf9lxn/8ArFf8CBh8OLSw4YHBgwODBgcG&#10;DA4MGIteZWcDg2wOXyAeRiZfpFxqESkidS2BlInB0qqdaO1UKQGnxUk/YvNf5seSHYuzW87bDIVv&#10;d6uINvSnUrMxkuBlnQ2sU6k+FanLCDdbsWG3Xl2TTRGSPn4frpl49MPNtTjx4ntjt9jTyKkmkw3H&#10;K+apIiG5YMVMUbB5xERERx+b3DLkn1EvFx9vNjTjXA+G7AkQT7TbLaIjyZYUD/pep/HG6zjeK0to&#10;5GrIsagnzNBU/ianC/4mOFOP/9D7+ODBiLvmhIlQvGbdCzhGrcymiY3exXB16hfpMyx21Dp0+rUv&#10;Z6cvnxTnf0yJ2p5FPCP48U9jIvwaPcLVwfw01PwwxclDnYtyMT6ZAlQfiGB/sxI6juIGQ0tRf1ch&#10;mXWXlXAt66VHebkR5MGyitTIj7D7Sk0806w8JCYqoki6py4tbbb+33TbrDc7Rw1rcQpKhBqCsihl&#10;NfGoIw9RussaSIQVYAimYoc+vjgPXMCPZRql17tzpkeTJiNGJAMhuG4w3JFlwk6DdaWSCqCL1dK6&#10;6acapt2soNytdpll0308bvGpFA4jKB9J6Fl1rVR6qGtKZ4z8s8ck+/jQbqjo1RHJV2li42iGCE1H&#10;rY4uvvqCkhmPcebDki6devoi8Jb7fLey3nZNkIBu733WAqKhIUDM1K1I1Mi5A/VXoDgw3W/21MLe&#10;naXMNvpXQEm1rTfpJZihLX5DA/6qmnN9TjYi4xNbHmpJoiqvDTz/AIrBzPiW88fmQGSWImMn9mUA&#10;lDmQOuRrlQnDdutgm5WE9o1NRFVPkwzUj4g4il+n/vZZ5dhtxtHnkiQO5m1tlNqbNqfMWRLmVLDo&#10;sRJJrJUZhPA624i9Qqih0khKirpUH5fuZyXW33/BN6aRd+2120e4SWeD0rQFsy0UmpHFT6dDV9VA&#10;0cX3GS6sja3R/wCMgJVqmpNDSueefy6Ykff28288gMQxNhVKrxTErnLrMG0FCWysHmairWQv0ksZ&#10;kHCIURV1dVNR0TXh53nc77e+/fFuNxt/4NtGz3F9KBSpuJ3FvBq6HQqCQrQ01n1L6QRI2asqRjyJ&#10;PyFP7T/ViQXF8Y241u93tn2FbR7pXt91CVtTTmiH0/UgqvJVTmn48apve9qT7cr79PTqrpr4VpnQ&#10;+JGY60PTBgoqb6JauzYOhRLerJsLSpkKiS4ne6ljyRRNEk100QImJAatuoJDycBwAYtj5LY71PuG&#10;3UMG+2ZUXFs5HuRaq6HH/eQSgEwzpVJAGX0yxyxp6QRn4YJtx8zhbdYDmWd2PQUTEcaub9xoyUUk&#10;nWQXpLEMVTn3JshsWh+ZGnGzlO+w8Z45vnIJwDHZ2sktP3mRSVQfF2og+JGEd/dJY2V3eP8ATFGz&#10;fOgJp+PTEUvH3aqu3K8SK6izxv3UzdIslza5sCbaclt3uQ3thMr75klREWa3Hbju/BCRSbLUFVF5&#10;67b9udv572BbZeTajc75NdXjzU/iR3Elw5guUrT1oEifycVRqozAsuw2guOP26XihmnVnetMy5Jr&#10;8yD/AGYj5417sZl4+Z/aeMO5yo5AjWr4YDYTpHaijJlF7luhj2Mnobj12QMujIrnHVFsZDnQ4gi8&#10;TjFM9oe53Ju1HI9y7P8AMwhkt7spCrsET3HNUEUj0CQXwZZLZ2pEk7qk3trO8sDbsVxPs183Hb6v&#10;2xqYHOY8zGT8BmtcznSvhaZSX1bkMNZta8pi0+7DmRngJidWz46oMmusobiI/CnRiVOts0RdFQk1&#10;EhJe6+O8l2jlNg24bRcFlSRopY2BSaCZMpIJ4mo8U0Z+pHANCGFUZWM4II64OOH7HmK4POHE4N7l&#10;G1tDHopdvZ55V7m18ZmNLcFAs8dpqPJAeh1xGkZ60l1lc/8Ayp3pPtgjjoTiON8Jfm44Xdblu3EL&#10;nju3y3G73Vtfs0KMalrVbWUT28ZOj7rQCjKBqu4h9tUSPFJHH96W3uJrGwubfUlwsqBq5AhQwBHi&#10;GCmhGYYLTInEcfCncWh293QsqTcGXIbt7ikh4zQZBOkOvN/bq9yM3VwHnHkJwGUjsNsNdJdsW2mU&#10;QUFEJad/LB3H49xvn13LyVzGdytYrZLhm9EUiBBHExNWEUsSRLC30AJEtKAUaONn7C5k26+lJu1G&#10;mNiSS0amg/3lNQR5AfjNXe+1uNm91MO3bq23ZmN5Kh4zmlYkpIsYpHYgwaWweU+se40B6oaDqiR0&#10;FV0JOOlu8O8bx2j7lcW7obZA0/GdzBs9yh1hE9zTHHaTGtcxWhYDJUo1aqMSm6LQzwzA+kmh+Rpn&#10;+HX8KYk5mOYNUmOxptf25VpfrFr8ZhoYEs6ztQRIOiIaK4w1191xR1XtgunPi/Oa8yh4/wAet7uy&#10;KSbxuDJBYxkj+LcTikQpUFlWvuSaan21YgE4XqNWY6Ur+GGG8yoLkrxlz6tkQXLV+RUQYyiLDss2&#10;3zkxW5E5xuOCkqtNdxevRAAiQi+lF4hnfVbqDtBvw9l575IocwCxDB0DSEIK5DUdXRSdTekHDJyM&#10;atmvRoLEr5V/H8ME3gZgmZ7f+OWFV2Z3jN7It47eR1RtA8i11LbQYJV0BTcAUdbRhlHxJE599eap&#10;poq7GcfuuP8ABrT3bv3LO+f7uBKf5MU8UTe2D4qWDSqf/mkdKU1cZgng2a0FxOZC6hgT1owBA/AY&#10;mS68DI9R/JV/cmmv+PFykhRU4fwKmmCqyiPTyqZER9GSr7MJjgqiqj7HtZUWRGLp/wCdqUqpry6h&#10;ReEV5byXDWUkUulopg5/xLpZWX8Q36QMYupJQg0INf6xg64XYywODBikPHN5Kug8g/IzyPuTbsYm&#10;GY9bw8KhuOFrZX+Q2cDH8PpW9dDFuRXGveJvVRYZdcRFROPl/wBve4Fm/dPud3fuVWSGNL+e1B/7&#10;SSWdLLb4yQakfaq5dhmsSMQKLQVzc7lHY71v+9zNqW2hWOMVObtQ6RXoCTnTyZsWNeIuGW+PbSQs&#10;qyxw5Wd7qzpG42Wz5AIMp+RkGkmsZd5IQA1WE252lREZdecFEROOz+wHGbvZ+D/6h3l2k5JyC4fc&#10;bmRs3Pv5wKT4AQ6H0UAR5JAAMSrj1vNFtkM11neTfxHNKGrZ/wBv4dMFm5yjvDu/S7MRp0qNj2JU&#10;tjmGbzK53tyWLeRB9ljEdl7RQam1j9mzLBF16u4q6atqqVD3biHfHvTsfY22v5ouLbLYzbjuskLa&#10;ZFupIfbsERuiy27Tx3C9a+4TSsWT6G0kAfVg7wXKlywMq2B3hbZezOtrpNc++4iMx88xZ9lRi5JV&#10;kX8tikZRceEfrbcTujoQuC1IO3fMH5hHy78uPe6NJOdWlq8DO3pTd7BlpHe25PSfRpeQL6kce6tG&#10;SVIfDSuCLY3cC0xbLrjx03CnE/keLI65gV5KLpPLMRaa9zDYUzXR2yrq1RMUFSJY4mC/VGcIsOw3&#10;Ot443yPffy9dwb1peTbJ/wDm65fI3236dUOZ+qWOHSciToDofVA7MkSb25vtpDmc1+NOo+Y6j4fL&#10;EUvPrBbzbzN8H8lsBVyDd11hAYspEZoj0uaYPcwjkABD3mrqmiFHdAvoIInSuvc0Wt/zPcXveF88&#10;4v3a4+fZS7miincdI763Aa0mbzEsSGJwfSRCFb6zWH8wtJ7drbfrD/noCKU8R+0p+BXr8AcWB7b7&#10;1YbuFtPjm7IWMSrpbmtYdntyH0I6u6FfbWNCQoPfkTo1kBstNgCuyPoUBXrHXrLYu6HF9z4DY8/3&#10;LcobPa2jAl1t/lzg6HgAFWeT3AViRVMkwKGNWLqDLNr3CHdrC1v7c1SRQadaH9pT8VNR+FcV++eO&#10;YTbXcrwyxpyE7TsZFvzh8hiBPB/7m/Xll+Kiy/PjMkLNbJlHFLtMOETjbequIjqk0zQXdXdtw5L3&#10;D7Ox3O0yWlkJZp4opSFuKST2UEcs8Wftaw0miEEyxrT3ikjtBFH+UygT7HbA+p7qOvXprXyy8PHq&#10;K08xbHx2LiX4SGf5bEwPCcpzGb0kzjtJYWgtGuiSZMdg1hQ0XVPrmzFbZHmn1GnES55yq34Pwvk/&#10;LboAx7fZSzBTkHdVPtR/OSTRGPiwxhI4jjeRugFcc22lTKpMAxCusCIrRuhr5Ny45/O9eWDI2N2+&#10;fJPrftpTxr+JcJO2mz3WwcA4hte4OW3NLCJrhj1e5lUS3Ln4vO8jH4nHqV0LUZ0x4i5gGTWEmtw4&#10;m7CJAfKNc5Sid2kgSG1/rVtW6i9F5dB6GLSrGia6vGpokdxFac4j5Zud1tPBmW5s7aQpdbh9VpC4&#10;+qC3YZXd0OjrGTBb1rPIZFFtJnTKpwkt/NymNoNosszApKDYQ6w4FGTxh3Hrye2UeC4nX0NuHFVS&#10;kkH09QMkiack4aO9XOm7a9s993y2mJ3po1trPVmzXdx/DiagHq9urTuAAPbielBhHfXUdjaXF3Ka&#10;JGhJzp0FfH9Xn0wyfgfhUrHtkmcvt2jG93PuZ2Xyif1WSFT1LXUDDprzcAocYpQKuq6SufySv/yo&#10;cJTinbGLc5FJv92nadmb6jElYoqnxDESTg5198mueGjjCTNtgvbkUuLlzIR5A5IPwQD+rE0kMFMm&#10;0IesREyDVOpANTECVPVBJWyRP2Lx03qXUUr6gAafA1p/Uf0YkXww1MS3XPM5mwoJ9zEdu5gNWUgF&#10;1Yu89QBdarhJNQdiYfHcF55F/wD5g6yqaLH1Wl7Tej3I7iX232D6uD8XuAJ3GaXe8AalhB6NFtiE&#10;SyA//wAbJARRrWpz+lf8R/qw7HF04wwzeRXX3/dvD9vohKcbG6uZuVlnSmrSI0Z0WG1bxJqiOyLe&#10;W/YCC6Ei1oF6LzqDkO5/6h7qcS4PbNqs9rt33e9zyLDVbbfC3WpMzy3ek0KtbQvmDnoaSs8cA66S&#10;x+QyH6TmP9k4eTi38b8DgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODB&#10;gcGDHkwB0DbcAXG3BIHGzFDAwNFEgMSRRISFdFReSpxi6JKjxyIGjYEEEVBByIIORBGRB64MRNxz&#10;K/8AZXdaBsvkFkA4BlLD9ltPPkOdR0kqdK7be3dlIIkVmDGfZkDTK5r1tqMdDIgAR5h47yRu03c+&#10;27R73uif6Kv4jPs7MfVA0zlV26Vi1RFG8cy2ZYZq0cQZigWNuWUWc6WsmUD/AOWfAH9w+XX0fo8B&#10;iWnHUGHHDU47k8KJlO8EOylCyzR5Zjkx581XsQK2328w8WXpR6aR4wza+STjpf02wXrNRFCJK32n&#10;klnt+99zV3WcRWlnulszSH6I4ZdssaSSH9iMSLJrkaiIAXcqiswSwODcXkQarKyn5AoAP/hJw50i&#10;PFnxX4splmXCmx3Y8hh4AejyYshsm3mXWyQm3WXmjUSRUVCFdPTiwLi3tb+1ntbqFJrKaMo6sAyO&#10;jghlYGoZWUkEGoINOmFRzyPTEQMFyV3YHchrYzLJb3+3+WPSLDZTIp7pGEBZEkjm7fTJbnJErZMg&#10;QhdZKSC42P8AK62DXK3DeQ3vZHuAnZ/lVyzcB3Jy+w3chJ9nUwB22Z2JrodtETE1BaINlcII2yGR&#10;LKcWLtSN6mOvzJZB5Uy0g+GQ6UxMfjrHDniFPkpdBtTvD44b1OOpDpJOUW2zOeSyXojfYM4rX7Oh&#10;k2BoqdEanvKVxwFXl3nhT/VotB927xuI8t7adw1FLOG7ewuyPG3vNA1N46INMly3/wBIdTQGObtS&#10;z3XZ90LhYiWgkJ6Ucakr8nWg+LYmtxfmJHjCqiaIqoiquiarpqumuifNdE4MGNbjzbSfWWi6KqJ8&#10;V0RV/v048JAwUxltSJENVTQkRRHpVFRF19VVeeqafBNOPcGCbIriRRVb9nHp5957VO49X1SNuWbk&#10;cfqeKDFcIPeyABFUWRJDcX6R1JURWjfNzuNo2+bcLfap70RDU0cNDMVH1GNCR7jgZiMEMxyWpIGP&#10;GJAJCk/LFYHl5uHC3azDZzBMbc9/ip3tfZX80Qktxoz8yyajuw78HhY+2uVcavc7zb6ATYPqS66o&#10;o8GfmF5Zady+a9ueP7ETPx6zZZppdJ9tZruUQaLjUAYZIIkkZ1fQyLKSxINBE+QTi6O22MdTFLMu&#10;ulclQ6jq6ClRQg/9Isxw7K67MqhbmoN+RVrNlQ4Ni812QtmYZowdlEBRbJYT8gTRo1EUcEesU6CF&#10;V7n4tySw5XtjbttZd9t95445WXSJ1jOkzIKA+2zhgjUAcLrWqMpMqR1kXUpquFXxI8Z4/9H7+ODB&#10;hA7l4nQZ5hmQYbk7Tr9DkFc5X2jTDxx3ijuONmPafD6m3BdbQkX4KnDJyLZdu5Fs99su6x67C4QK&#10;4BoaAhhQjoQQD+GNNzbRXlvNbTisTihx52swaPtnt/jGBwrCZZwMXr1q62ZYdHvFrG5Dx10Z9W1U&#10;TKDCcbYQuXWjaFomuia+L7FFxnYNs2G3uHltrWPQjN9WgElFPnoUhK5VCg0FaYws7VbK1htEcskY&#10;oCetB0r8hQY35ljzeXVMuBHcSDdwkOXQWwJq/U27YdUSWionUraPiPcBORhqnrpwh5jxqPlG0T2k&#10;M3sbzEC9rcAeqC4A/hyD4BgNa/tKCDhQRUZHPCb+yZTK3Gw68socdIdZhl9BtXYEsjrmr2xmVJtm&#10;yL7sWY+jUeE6DSkwSIEk+rRUFeI02yclue4XD9+3CBPtLXZrqKf2pCYRczyW5VgHZHbSkTrGTE1F&#10;mk1FTQnH1a1JGVDX/ow7vFpYzxSN5rxL7xP8m9uvKXEeqPjO4Fq1jucRWOpmBBmwq+PXlZ2LUdts&#10;Sjz4U1zqVVIicVxdPTjjPvFsV/wXn22dxuORkXkhlnVVyDSRxRQz29PSALqI6hUlTIhc0PWv9+9z&#10;Yt5g3mEkW850yDwBAUAmgr0JNMyfV8MTb8Xsyd3W3F3l3QDuHU2EjH6KheMXER2rhNTJEYRQwbVo&#10;WWXgJPpRS7y68wXhf+XPf7vn/O+8XcSdGFlc3UNrb6q19m39wIKEDTQENQipMhDAMprMLO4W7muJ&#10;U/ywFAyOeVfH5/0pib3HXuHDA4MGEFnGGyMiajWtBZLjua0gunj2QA33Gx7iib9PdRk5WWPWZNij&#10;7Ba9JILrejgCvFa9w+B3HKYbPeuNbsdr7gbeGNleqNQGqhe1uk6T2U5AE0LV0kLNFpljU4yBpkem&#10;K3/OPf2dM8fLfbqyqZ+K7jWec4hi+Z0bYG7FZo25jl87f1Vmv9KTjlzIpo7AOdXdH3SAvVqJny53&#10;G74vyTgG/cA5Ls7bT3RtbiOPcLElijRIGmW7tJaUmtJZI4ihqWXWEfUjLJJCefzyQ8fkSJTpllVW&#10;NMgtSanyBIAz61pix/amhHF9sNu8bFvt/Y8IxaqMF/m7sGkgx3yP5uG8BES/ElXjsPgu2fyXhXEd&#10;oIo1ttltGfD1JCisfmWBJ+JxKdvhFvY2cAFAkSD9CgYit5ubEDuJhJ7i42yy3m+3sVbMzXpH7rjt&#10;a4tlKjvl9Km9UoLkhr6k1ZN9tEUjDp58/M72nt+VbNb9wdstFbkGyxlp1yrc2C1eaM+bwAtPF4kC&#10;RACzrRo5HtrX1jJLAdN3GNSnpmuY/RmPKhOGZ8at7r/c6FLgVdlGh+RG3EEIN7SWTyNVe82I06jH&#10;ZSzUiEfzJXNEgsTkVHgFwFMiaN3tU1255JyvkCPunDN0i/8AOLaoApSV6WvJttgqq290SRTcLQVj&#10;hvDSWlC7vE83s6uM8hXdImsLyi7tCKOvQmmWtemR6keFRiwPbXdHHdzKyRIrEfrbypeWFkuK2g9i&#10;8xyzbIm3ok+KSA4rXdAkbeQUE9FRUExMB6/7V93ONd1tpuLna1ktOQWbmK+2+4Gi6sp1JVo5UIBK&#10;6lYJKAFehBCSK8aSfFenmHn1vaSttc1xiU2yO3/kBuBildOUBJGWqjbA4N4SuBoqGd7GnsNqhaEp&#10;gir8OOafzGc6kTaTyzbrkRy7Xum52Nq9T/mrb2kbDLr/AMUkoHwUYiW5zzXNxt00BHtw3zA9PpSJ&#10;g2fga6gPnTEQsx2VzOVsPgW/te8bkqRdZJEmowBA/AYh5HbV1PMeNsibdhTBrFDvKCF19BEZq6On&#10;LW5dpty4t214x3FaMzbDeSSW90FB1QPFLJHHcEj9iV0er0UrKQWZjMmmP3lnuG6bPZ75BIV3FJJG&#10;U/4dbBR/7oA+IoTiSOM+Ssfenxxu9ssjUV3AYDGqGGszpFywNu/qYUaR3VRESyiPdozXTVxpHCTm&#10;K8Wzcd535l2a3jtVyGVZOYstlDZyvmLuI3dvHG4c1Hvw1RpQfU0YeRcwaSPa94h3vanDCl0npdTk&#10;VYHI/ImhBGR6YkP4vSdxdwa7b62z+mfiY7glBLYxewmtEy7aTW0GjiSTAgBzvQa5pxtHF6usdV11&#10;Lnaf5f4O5HN7/hV7zzY2i4rxqxkSwnkB1XFx/wAqslCAQ0NuJIxIa6wxIJ1Zvu1zyT7fBLKpDsOh&#10;8h0/XicVmvUynSCOgg8wVEMHBL6HG1QtUVCBV5L6px23MaR5rUeI6/PC6lcsdNcLDUOM3GabYYFl&#10;sWmGQBtpkRTpRtsARAAA0REROScexCNI0WNAqAUAFAAPIAdBjwKFAUCgGC+2dJGHUQk6y6Ww015E&#10;SiIoiJrqvUWvGuZqo1DnWmPaZg+GDhgRaZBvX/wwRCVfVVRPqVfx19eN6kBQPEDHmCuVNdWW3EjJ&#10;1uaI4Qjz6ATT6jX0HqVeWvrxrMpLqqDPxx70HxwmN2LqTje1e42QRi6JdLguVWjDvUII0/Co5sht&#10;/UiFNGTbQ9EXVdNE5qicQvujuN9tHbXn+6bZ/wDnK32a8eI1ApItvIUbMj6WoaVqaUGZGNFxKtvb&#10;zzuaIiFj8gKnHzh7IYnO3s3Ywnb9iXI+2Zdm72VZNCJs3o4U+PszYkOU400UYh9rXhbk2iOiKo4i&#10;IX1IifLntvxGff8AduOcEs20m7uYYJepURwRGeaYgMCzJBLKooyEsSpKk6sUdtcT77ultHI+qC5u&#10;XndcyAq5ICOgIo4FMgPPpj6Cnt6sdxeozCDlkePjOVbe0h2c7GFeEGLeqDSLT22IyDBtLKhuJZNR&#10;myQBdiSDRl8ANE6voruXeTYOIce5keU2y2HIePWJmls60WeL6LaWxcgCW3uZNEMZADQyt7MyowGq&#10;70nTUYXosqjp8PMeY/q6YbXxBpbCbjGWbs5AveyDdPJ59kUlUVOqprJUuPHRkT1Jho7N2X0gn09o&#10;GtNUROKk/Jxx/dLnivLO7PJqtyXle5yTs5FP4ETuAFBzVTO9xpUZe2sVMgtPYCHDSj9o/qGWFf5E&#10;bWWeY01fm2EG9B3NwA1tcbmQvol2UVglkSqNSRF7xu6KcYTQhV1SbVEF5xeJX+ZTtHufNtl23nfB&#10;He37qcdb37KWLKSaNDre1r+0Tm8KtVTJqiICTyHG1gaVXqMQ83Ny4d7dtqHe7EiSh3i2WmwEy2DD&#10;Xolx4CSxcj3EZoutx6riWqdztlqLTT0pt1SEUU+Vebc7PeHgHH+93F6WPd/hssS7lFGKObZn9NzG&#10;p9TW6zVkVWB9pZLmOXUFDO2XiLd2/uxnTMhBHmrA1H6D1+FRhzsx8gdu99djIGJjVz7/AD7cWrCu&#10;/JdFGOTMx3LIElBWZJkOAbbEGHbQ+8yOpPSYqoiiIE4YWv3F/MDwDuP2m23iB2q63LuDyG3VItut&#10;Iy8sF2j+mfUcljSZPdiAJklioGCIZHTyGeHeNvIFNTCjD91h1B6+P6R88RA8Ib6Jttv3YbPbhwyZ&#10;blzriVhMe3feJjGNxgdjwbuFHiGX29LKwZhJHB1EJ4HGwBvRDXisfy67ntNh3L2rYuebdq3a1uZ7&#10;WBZWJjs9yWkfu+0W9tZp0gNss5QyCRYkjYe4xxD+KzNs+63mxSVW3mHuJq6B8g0a+FaZkfDB15vX&#10;blr+oZ4P4a04LkaBl+DXkyN3HkVuTFy+wmA+bPOM6JRukRVU7gKq80QufQfcl1vO/wDxRaGlpBtK&#10;A0X6ptzkkkWv1CqRxFh9LDrUqKb+SSl+R8etww0iWNiM+okFD+70r8evgc7qeOusT/EMfMfMq+tp&#10;Nv8ABrB1wKzL83p52Wk02T6t4XjU+HYWzZMiJdyRKfJoo7a6K+bBAPxUeQvzcc12fZNk4NxXerv2&#10;tl3Hd4Zr4gFj9jZuksiBAQWeSUxGNf2zE4ANCQ3bgXcQ20aktI4r8FBGqv4dPM5YOKOXuB5GO/cL&#10;Bmy282TItY1Yy+sbLdw2NU0SdOYLuVuPSG00cGOSC6JKAm8i9xtv2O77j/mekG4X8N1xnsMTVYVY&#10;x7jvKV6SSqawWTjKQRECRSY0kmB92JwHmcSnq6uupK6HU1EKNXVlewEaFBhtAxGjMNpoDbTQIgii&#10;eq/FVVVXVV4682jZ9r2DbLHZdksIrXabaMRxRRqESNF6KqjID9ZNSakk4965nFVPnXkk3dbdna/x&#10;pxyXo5Nt647tGuolbsbomUA3RBfoGqpnBd7mo9ISXEXknHBX5leQX3O+63FO12xsWi2+SFXpmn8w&#10;3AqkfuDxFrasJa+Anev04hPLHN/PtvHopKPcPqfzCLmfPr0/T4YtQoqavxykp8eqWBjVdFVwKetj&#10;jogsQKyI1ChspoiJo3HZFPRPTjvfatttNl2vbdnsI9FjaQRwxr5JEgRB+CqMTOONIY44oxSNVAA8&#10;gBQYjtv9uJkWG3eI0GGMJMyvP6fJMXpWG3m+7BuZltiAVNzJZVVcCJBhHYkLyirbbiIpaihJxzf+&#10;YfuVyDhlxxji3B4hLzvkcFxZWihhWGWSazVLp1zISJGn0uQVWSjMCiSDGp9a3MTAfw9DA/7VV0/q&#10;1f8AtIw9m3+GwcAxGlxWCavpXRtZs40Xv2dpJMpNpZyFJSNXZ0503NFVekVQUXQU4ubttwXbu2/C&#10;ti4ftzmRbWL+LKfqnuHJeedyaktLKzPmTpBCA0UYUVr1wqJs2LXQ5dhOfbjQoEV+bMkur0tR4sVo&#10;35D7hf6W2mgUlX4InEvvr602yyvNyv51isbeJ5ZHY0VI41LOzHwCqCSfIYMRg8YJL+bR9yN7JoOC&#10;7uhmclmj7mqqzhuGK9QUMcNf5VZlJLA+nQTIEL1XjnP8uBv+T2fOu7u7wNHecn3VngVh6o7C0Bgt&#10;Iz8UHuK1MmZdXU4b7CRLk3N4hqjuVU+BCErl/vasSp46Ww4YHBgwODBgcGDGFXRFXRV0RV0TTVfw&#10;TVUTVePCaAmlcGNUaQzLjx5cc0cYlMtSGHE9HGXgFxs0/AgJF41wTxXMENzC2qGRAynzVhUH8Qce&#10;AggEdDjdxtx7gcGDGpx9po2AcNBKS6rDCL/5jqMvSFBPx7LBl+7jVJNHE0KSNRpG0r8TpZqf+6pP&#10;4YK9MYYfakstyGS62XhRxpxP5XGy5g4C/FtwdCFfiKovHltcRXcEVzbvqgcVU+DKejDzDDMHxBBw&#10;Y3cbsGBwYMDgwYHBgwODBgcGDA4MGBwYMRFt8DpvIYt/YFkfbZhZJR4HitsiKr9Jebf0rlkVlFNE&#10;6xFrIcwmNO9tUU2SMEVC5pyjdcL23vrN30+6lCe3ucG22FxSrW8+0QM3uLQ10re3t2rgEF42kSoJ&#10;qEE0Ed8LqGQegUX5Gmqo+PqGY/rxjxo3utMlduNmtzyWBvHtx1V9o3LNEdymrhKLDV9FMkBJcjo6&#10;FfMEUXgMHwVRMkB07B91t33ttx7ZdxAYe4+zs8TFzndxRGmsN+1NGukyGp96NkuULK8mhPtl/wC8&#10;ZLG4am4QgBgerDoHHSobzGQOWDPELluL5b714i8aOJkO1W1+VtRDFCAQo5mR4/Pe6VRUJJaW8cCR&#10;fgynEv45OIu9XdDaJkDQ3m3bfcAHMERxtA40nw9S6vOoGNcMyLyC+t9R9x7WJqfBWda/M6gD8hjq&#10;yHJ7Dx5uYj1oMqy2OvJYRW5TYOy5+1lpINeiJ0ghvSsMlEurDehHD5tN/SLTTsD3nkW4/lz32yTc&#10;lluexG4ziON6M8mxXDn0w5VZ9skNfYXM2ucMfoWGKR2lkMdZGzTx+Hx/vxo8mMLxzdDbZkZc6N9p&#10;sxivUOVxnW3mMeyGQ2r2G5GzNaUx+z2k51K2SrfV3Bnsucka6kee/wBx/ZOZcJs7ye8iOzzaDDdq&#10;dcdvcOCbG51rUG3uHc2U5WuoXUMoI9gMEm42cW42bwMfqFVYfst1VgfnT54Rfix5DTcobsNnt2Hv&#10;tG8GBPrSyEsTBpzLYkRTZbnRzUumTbxhZ6ZIjqrydLwKSEfQz9gO8dxvUDduu4Ext+fbc7Qr7xo9&#10;0sJ0FSxya5hppf1MZ0C3Cl6y6EGzbpJcmfb74adzgoG8nB6Ovz/aFMjhbeaO2726fjPupjMEUS4i&#10;UYZTRvcu5HtsQmR8jZNnX/zX2a5xnT1JHVT48Wx3i2Rd97c8lg9j3JYIPuFHifY/iOor4vEHj/38&#10;s8ZcltHvdkv4oh/FVQ6/NCHy+dKfjjk8Pd+4+/WwuHZk4w9FvIMCPQZNElPg/KC4p47cWTKeJtE1&#10;OcrKuLyT61LTlovCXs3yybk/CNtG4Sh93sVFtO9a+60ShVuPMe+oEhU/SxYZgAnfsm4pue3wXFCH&#10;pQg9QRl+vriU7TjUlsXE6SHVeWuqISKqc04tYMpFQcsO/wAsFls0RAigagquM/V66J3EEl0/+wqp&#10;xqmNdFD448864ONUEfl0p6L+Ca/4cbdQzzwYIJpyZLjUeOv1m6BOGuqC1GQ/r001/qKiaJ8140Oz&#10;Myop9Van5Yy6AjHHOxOj+zXkCPSVroW4y5E2K60LUeynPskCuTSbHqUni0QjT6kTVU58NdzsO0mw&#10;3S0TaoDFda2kQqAsrstCXoOpyBbqPDGlo0KOoQZ/rPxxxYIxHoMcxzGH4tPSToNK2y3TVdh72M2z&#10;WJGjSSiyHYVY9NRs5LSvOdgP6rvPXVFXTxewtti2PZNgjtYLVoLUIsMTakCxBVbQSkZempS7aB6m&#10;z61OMJKxxJKFWXT0Br0oMjQV8PAdcMH/AO5OJ/7g/wDbHpj/AGHsfYvfdQ938z9zu9XV3Oj23V/0&#10;3z7nw15ccy//ALzFn/8AvG/+Vntp/pn2vtPfpn/Mf8ymrVp9un8HpX3MqVyxs1pq0V9dK0r4Y//S&#10;++qvkd6Ew4eqGgq24i+qOMETTmv/AN5teNKSVQEjPHtMcdiguf0TTk4oCuqaoYovUQ6emhAi68aZ&#10;XVaq3UnBn08MGguJ0t+nNE/hoi/xTXhQHHp+OCmOWE12yedNVV2Q4Rrr8BRVQE5en0prxhFkWJ6k&#10;/qwGnhhPZLAlzJtJJhXUqpWsnFKlNRmWXhtI6tq2VdIR3mDLrnQSkKoX0afHVGjeNtuL6fari13a&#10;S1e2m1sFUMJlIoYnr0UmhJGeVPHGDKzFdLUp+vCih2ESWr7TMqO9IhuCzMZZebddivGKOA1IACI2&#10;XCbJCRC0XpXX04dYLq2neeKG4R5YjRwGBKEioDAZqSKEA0NDXGVRUgHEXPNnbzFdxvHjNqzK0VuL&#10;XN19tEmCgq5ElxbOGqdCn9AlLbVWEVdNCcRfXilvzGLaQ9pOUbvNJ7d1Yok0L0rSUSoFUjxEtfaI&#10;6nWAM6Ya942+DcbJ4ZzRVIavlpIJ/SAR+OIbfp2eQuNPZLm+xD4RoVsM1MppuoxafeZl1cFwasGV&#10;6R9s1XMo+wqdSqhkia/Dnz8n3JzsW3vwfclBN/JLcW89f8ySJUjmhJJFWBjeUZV1GTIDDLxzdYri&#10;W4tT6XcmRR46WzA+WmmnPpi3vjvXEuwk7vIQgXeO0EcVfsLyQ+64AqCpCqYDJPTZ8hFMTBonOhkN&#10;ELqdcTl0oSpEd85Gm379xrj1vGZdxv5XJUFf4UEKlpZpAWBC6tESEBiZHGWlXZcgDQkUywq000TT&#10;mmnLiWjoM8Y4pB82N7vvm/e0208KBTzbM7XP8TyoHGoaThascwrIOFk4842rj0GJVEpuMO9TDySX&#10;h6esxcH52fmWs7LuTutjZ2WiDmm0XlzbJcKtGrJckW8MrKpZojCVOgghTLIwFGYNAN55J9tutlt0&#10;kSyWryNHKh05630oc6fSBWhycFlpWhE08c8qnqFWcc3erZGL5ng8+azmCMRFWLcY/Hx+2NLCDGY1&#10;YbmrbN15qDa9l1lzvRy7REAS/gH5pri0nHC+8e3PtPcDZpnS89FI7qBbeUiWNV9CymUW7aUPtSow&#10;mtmMbGNJhc3X2ypK4OhCdVP3dJzp89PyHww8WVv203xg3Dur4Fau8j2hz7JbOMqkqwHr3ErezZqE&#10;UkQiCjhSGoQKqaqEdFXnqvF+7lJuN52K5Xuu8KV3bcOPX13Kpz9trm1llWCviLeNkt1PisQrU5nV&#10;elzs988n1m3kJ+FUJp+HTFId/jOZ7fY5tF5RbbzZjVhIefizZLPU6cPJcanz622q7BTVxt9L2pYO&#10;e0Dn0yG3nmVHpFVX5zWm27zwjbOCdxtmu3i2e+dtMy9bPc7eR0aOTwMd0kay6W9LpJNGV0JRqvu7&#10;a7jttt5Nt0h+/SoPjXTUENXI6gKmvhXxGLGizzGd3Nr67y42xvo2AZ9iMaMxuNXi+2EWW6ycWJPp&#10;bZt4ezJNxTD2Tr4qEllQad0MEVm/eb2dtzLY4fzI9tN2XY+6uxhE3SJGCpdICgaKVGqjmVNLWzyh&#10;knjKwynXGrQ2Rt2+Wm4bTHuwcRx09YJ+lsgVJ+BOR8RTpiJmdZzQPeNeN7fsybSdlQbqWtlkr86K&#10;QvBDymxfU5hymFEHvcFYCybqIC91pepsBcDXnw9zdg5h2s4Vwi4Eo5Va8huLzcFlWlIz7kmtXIo2&#10;uVkVq6XRo2DKupCzBvES7fx6S2hldzJNp1eNJnANSCP2SRUZE0yFaCbGO5Zj1Z4o7IRLZpl2htM5&#10;qNt7aKKaNy24uT5LSzQdBfVZTtQrpKvxLr47N47u20xfl97X2W8QI+2Xl/FYXEf7Lk3FxHICD+88&#10;ZfPoaN4Yc472G32nbW/7H3xF8wGdM/npzxFQ/CfcuLvDlN/tDNoVo8RyZ2OUDKZEmC9M6W2batCK&#10;jUOUxKmR4sxsVNxWGnNRc6wXktKn8snLpN65Na8VurZrTaNy1WMlyWD+nTNHE3pYPpUoC5Khs29O&#10;oBWU8dvIt+bc9pkQRq2mSNqgN45UHUVFK0pQZ+dk2x9dnNFgMXHs8qkq76hmWKJLjympkKziz7Kd&#10;YNOiTAi22DCSVZUVXVEBC9F1Xrrsbs3NeNdvNt45zu3C8gs5ZwZFdXWVJJ5ZlYFchpEnt0oPpBpQ&#10;jE8gklbUssWmn6D/AE/6cPY28LreikieokOqdKLrz+Hx05fhxbgnDDQxocKSudcc1dLBG5DAmqrE&#10;lKBaoqKjbi9QL6cwQuWvpy4b4rxVSZQ3+W9D8j0x7pqfhja+vcmwRFEJs3Tfd+PT2BUtV+Wiimn4&#10;rx79wGuIlFNDEk/gM8FCMdbrzqMmLeiuur0tp6cyX4qi6ck43m6ISiZyMcvx/wCjHlK+ON0KMEZX&#10;S165DhIT7xKupkiaIIquugNpyROFUOVR+14nHhwxfk1iue7h7TZHgO3RwGbjLGmaqXOsJiwo8SpN&#10;4HJ+rzZd/qkgCNKgif8ATItRL+Uq37vce5HzHhl3xbjTRpLeSxrNI7BVWBXDyDzPuaVjYAGsbP40&#10;qz77bXl7tV5Z2BUXMqFQWJAAOROWfSv9x6GL/hx4l5LsRnc68zuwxeymxcDhY3jEilmOvHLkP2L1&#10;hkkoY0xiLLZOA4SNqqAoK3MREXXVEqfsv2U3jgPNb7fuR3VpI/2UkdsInLVaacvK1GVG1RQpFGXp&#10;QiUgeOGDjfHJtmu2kumjJEColD5Es2RzyJ/QR5YJ/OvO8Yl5Bi+GtxGFucd9zLyW5Jnok19JZRq6&#10;cNczLRdVjOxwWU8mnUCtAo6dRdVBfnc5Xsu9cm4Z26tbVG3e2f3ruWnrSKX2zFAGFfQ9DNID9JSJ&#10;hkWq+7lcwQh5XFGjBq3SikBmz+Wf6cHG2XmVibW0NFTBHhY7m+DX222OZDjSSWXhnYXOuKpLTMKB&#10;00aGyjScaGQT6CiuR5xKC6obLjty8H78cY2TtVxq1cQ7fuW2zbfaTQuyAGAyxrNPGxoraoRIz+Ky&#10;Nn9aMzHa8oSe1ESR/wDiEckWpBnqiZhWRP3gUrWlSrZeRNgWR5liuI0D2UZJf1lRj7LLby2sqU2k&#10;V4Hg7kcYigpnOelD/wCE2yjjjqqiAJKvHUW/8t4zxbY5eS8g3u2tdiVA3vO40MGFVEdKmRnH0LGG&#10;Z/2QcTF5EjQvIwCDxxTHuZn1Xa7jZruHs7ByGgx+zhv1uUdxoGWLONfI5W205yI23IjV9bfyHEVG&#10;ZXWSySFzpQi7TXxk7m872XdO5nM+b9n7S/sdiuYHjvfTSOVbsGG4dlCukUN0xH8KfV/GIkA1N7cT&#10;U8hLPcQqVQ5H4jzp4Vx1eJW4NPtZv1DqrFY7uLbrIdDQ2MtiMMmivHijnWkj5qrsVLiUiV8kW16H&#10;X0AlIgaEuLf/ACn8t2ri/Pdtjv4YHtNxR7SKd1HvQmR4zCQxBaNXcC2nVWCM4VizLEpMctLxNp5A&#10;1uzn7C9I0dKLIB+H1dPiaY3fqQ7a2O32aUG+uKJIr27CU1Yy5teqtPV2WUUfqekNkGnacsaphqU3&#10;0p1E9DkGq6rxZn5meAvxruNtfONqUxWG+aY5GWo9rcINLRSBhTQ0qqrKRmZI5HrU4b+c2U8Ps7nZ&#10;kpOjBlYdQw+r9Kiv4MTiLTe78jyC/Um8UcsmMJGZbosbugaB1tY6WtcwlVfyEVpdGGitax9xpo1T&#10;RkwJU1VOpTw/lV1znn+z8r3KIR7pJuW1W0+SgF7SKNpWVanQjzGWRFPqVGoajPDeu5je+QbFfotI&#10;ZDGQK1oQW1D5hk+ZAGLgN5PMTHMVkv4ntgxHzrMzd9ks1lXJGNVUwy7Yt96Ivdv54mqIjEYka6l0&#10;J5CRQWcd5/zg8a4a0/HO3MSb3y1m9sSLV7SKQnSFBQ6rqTVQBIT7dTQyllMZs97sF/ZtwGlr+A/H&#10;xPw/WMRk2Nr7jeXyNnV+7yS8ptcUorG+yOJckIwq2TCn19fX42dWyQR4iMWdmrjkIQBkFjOA4BkR&#10;iPOfZDhO/d6e9+4bn3wM+5Xu2QyTS2tyf4UUiOiJbvEoEahJJAz2qhI1ZHSVGJkQIYL8Sbn9gqhp&#10;FiLSN5UIAUCuWZr+B88W3gANgLbYiDYCIAACggACiCIiIoiCIomiInJE4+raIkSJHGgWNQAABQAD&#10;IAAZAAZADD1gjynI63EMbvspuXUZq8eqJ9zPc1RC9tXxnJLgNoqohPOI30gPqRqiJzXhn5Hv1hxf&#10;YN55Hub6dvsbaSeSnUrGhYqvmzU0qOpYgDM4wkkSKN5XNEUEk/AYqB8H6+z308mdxd/78SkwsWZs&#10;Uq3XD7rI5FlUmZGQIzZiiBDh1jctGtNOlUDROQkXBn5Zdkv+Ydzt/wCeb9GG3GJpb6c0NFu78ukE&#10;YJ6iK399VGfthIqaclWu+NGTfOQ7jv7mtrGvtxZ1+Z+FczSg6jqczcBkuRVGJUNtkt7KGFUU0J2d&#10;NkFoqo00n0ttAqp3ZEhxRbaBPqccIRTmqcd38p5Ns/DeO7xynkF0IdnsYGllfx0qMlUftO5okaDN&#10;3ZVGZGLH6YrIxjNstyLezaffvIRCHjGbbuzNqqCBIRHUYqJ2EZhErwhm4KCAt5E7EaR1pBV6SMjV&#10;E6iRfnl2j3PknPe7eyfmH5bCY7Dct5k2vbIW9SxQG3nSiEjIR6gutNPuTi5JAqQWW8vJIrvairAW&#10;0k5Q+ZrG+n9L6f0fPFqfH0rw9Yhr5tbkSsQ2tj4XQmZ5furaN4lSRI5IMp6M4bP3JWufo+b7EU9U&#10;5hJLTmiccr/my5bc7ZwKz4PtNW3nkdyLYqv1faIUNzQeJlLRWuk5MLhvLDPvl+bKyYRH/jJToiHi&#10;XbIfgOpPgBiSu3GHRNvcCw/CISiTOL49V05PCmnupMSI2E2cXJNXZ83uPGvLU3FXjoLhnHIOI8U4&#10;9xm2C+3ZWkcRIyDOqjW/+++pz8WOF9nbraWtvaqaiNAtfOgzPzJzOFqqoiaryROaqvoicSUkAEk5&#10;YU4T2PW33+O9cxy1qJTpt0pp/LNgRzJtbcVTkTFm8hFHVFITii24mncVEjPF97HJrWbf7Rq7HM5W&#10;0PhNChK/cjzS4YFoCKhrcRSqR7rAekacj1woeJPjzA4MGBwYMM7tvm9S3s/gmSXc6NAhN0VVT2lh&#10;IebaixbKrFaGaT7jhD0trbQDbX1UFLUtBQiSq+H8w2na+1vDOQ7/ALhHBt4sbaKWeRlVEdUEJdyS&#10;KBpUoSK6dWpqIGZUtlKJrWF8q0ofgVOkj8CCMKinyyTlyDIxiuktUJ6K3k91Ffgx54eqHRVD6R7O&#10;xZNE5SHkix1QkNon0RR4cdj5pd81C3PEtrlTjh6X91G8STDzs7ZtE86HwnlFvAQQ8LXIBXCulOpz&#10;wuAFRARIycUURFcNAQzVP9RI2AAir+Aon4cWCilEVWcswHU0qfiaACvyAHwx5hrd6rKXSbb399Bm&#10;NQZmPlV3cR15F6HZVZbwZUWH1CDhD76S2DKoiKjgmra6IaklX9591vdh7cch37bbpItxshFNCX6N&#10;Mk0fsx1AJ/iS6EpT16vbNFcsNU4/hltVApDE/BSCf0gU+WFdhcysn4hjEumljPq3qGq9jLE0NXo4&#10;QmWwJxUI+l5OjRwVXqE0VF5ovEr4VPtlzxDi8uzXfv7X9hAInrUsixqo1dSHFKOD6lYFWzBxmjB1&#10;VwciK4U3EnxlgcGDA4MGBwYMDgwYHBgxyzHX2GDejxylm19ZRQIAefbHXrbjk6QM+4VOYIZCBEnS&#10;pCi9SI76a5traS4tbUzyJmYwQHdR1CFiF10+kMVVj6SyA61MJq3zSmrcMvc1Zktyqyjp7i0f/mac&#10;FynjyHZMCQy6IPxZ7UiOrLjDgi826igQoSKnEW3bnexWHBt/53bXSzbVYWVzO/VWDWyOZIXRgHjm&#10;V0MTwuqypJWNlDgjAfTWuGe8ToUhrZHHbicSuWWX2mUZfYvkPSUl+7yOydjyS5rqT1c2wSrrpqvL&#10;lpxWX5XtuvLPsvxi/wBzYtu25vcXs7Hq0lxcSNq8/UgQ5+eEW3kNb+6vR3dvwLGn6qYZfzK2myBh&#10;KnyN2qJ2BuTtojUq19kiodzjkQlJx6Q2Ogyiq2SMXhcRRdgkQnqDQisF/Mp283GB9v7zcKd7fk+0&#10;FXuWiHraCOum4pQh2twSsysCJbRpEeqRKhZ+QWNxSPd9ty3K3GQ8HSvqU/CmfzxG/CfIuduh5ebT&#10;5NhTEemsc42QyHD8vjWkUpNfV5dQ3I2QVbqJ25x1jj7cVwuw+0SszGSJScZQFr3incre+f8AdPY+&#10;UcYngst/u9mhs50lRntVuFN67AgMrzW8zx2jL7UiSxo1S5eN42brHeoNw37bpoIjoktpFkrTUjBl&#10;OnpUEGlc6MGU0NBSxulzbGN0a6727zCtarclOC9XZJiFigmj4E1/WnVJPIhTK8THuMvIiONqKLyJ&#10;EXjorj/POK91rDfO23M9sjteWfbtFe7bPQ6wV9UtsWAM0GoaopgqspAJCuuJuygjzQ4rVzqfnfjr&#10;OzLZzI50u22yzuE/XYq/MmvvRMfjS7qO9HtIQPI63FWLHcNZEcOgfcH1dXxLhflknOOyq8v7Mbzd&#10;vdcK3e3eKxZ5GKQwNOpE0YYHS8MRJmhWimRg2rxMZuJX2udkmJNhLkD+4xP9X9uEXuHj1lNx9zPc&#10;UldO62ywwkyaVWFqGWYfMRiwocqZSK6rynErZ7Lb5p/OJCqqnGre9kbdNlm3OzvjHznjAjF3PAwB&#10;uLR9MtluUZUn1RxSIk7kUZSC+Qzbt2inEa7pt5ruVt1HUSJ1IOY8D5jFkvjLvtReQG3Daz5MV/JI&#10;lb9uy2pc6WXnkMDhSJhRBJFFmYqEjiBybMuldNUTjubsd3Stu6HE323fJom5daQrHexCg91WXSLh&#10;FyrFNmSVGlSdOVRWRbTuVtvFjHcwtVWBDDxB6EH4jxwabJeNWE+PUnMWduJFtGxrMrGPcSsetpp2&#10;censmSmq4VNMe6ZjcKSMzQm3leJOgfr4mPC+2u0cB3Le7rj9xMu3XsVupgdi6xm390K0bsddXWTS&#10;+suSI0Oqta7Nv2y22wPHaVELGpBNc/gTn+nD4xlCBONvkLU3RRVNegXwTmn/ACp3E5/ivE71iKTT&#10;q9DdPnhzPTG+eSvMArSKpA4CqiIvNBMFJF+SIqcarqY+2HTqD/bgAx3dRf1U1/m19fTmI+ny09ON&#10;hl/zRXBTpjREBR1dP+Y05rppqnUvQnppoIc/2rxjbMSNb9f6f1YG8sbJXedaVlleknNOtxfRptea&#10;qieqmSenCosWGlcif6sY/HHIVDVFIgzn4jD0usbfCDLdbEn4oyhbGV2XFRVa9wjIdWmmvSnGLWls&#10;7wTyxK0sQOliM11UrQ+FaCvyGMGRWZXKjUOh8q9f04gD938Yf/ct9p+/f/j7+euz9k/6n2v3f8u/&#10;cPc6/wD7N7/l1f8Ag9z/AL3Pjjb/AEN2O/8AOj/VGk/6g/nVdPr9r3/t6+51pp970/8Ad6/8eGv+&#10;Z2P3/wDL/f8A+Kr9P4V/R8fPH//T+9xgTjyZIIvUD/8AUY//AEmiqqL8Pq14a/caOaSMnJh6fn5Y&#10;zoKVx0PCLnQXqQEBJ+1FFCTT8U1T9/GmeRX0sDUgj+v+gx6BjoQkItP9ICfPl6J9KcvTUeN6Shnp&#10;XJQf7seEY0OPoy2bqr0iIkvP1FBTREVfkicAuAqlmNKYKYKY4lKdWS+ioi9CtAq9XSPqhmnwJerX&#10;TnpxnF/F9bYB1OWI/Ue0GX4lvXkm49BnDf5dzKTCkZDi1nFkSTkEwStu+1caIGmiixF6Ipqqk3qo&#10;kigiJxTG1dsOQ7D3V37nuzctA2fdWjN1aSqz6inp9BBABRAFibwGTVAGGpLKaG9muEn/AIUlCVPn&#10;40/p+rDTfqAbgpUbVQcUrpKrKy22SLKZbdERWNCET7DyIaERnLdb0DRURBUl0VB1qz84nKHt+Jcd&#10;4nZTVfcb8PMB0ENsPcIani0vt0U5ZEmhC1RcluxbbTcqpHuSDQPm2X9KeGKbvKzb3IPC7eTYHf8A&#10;xSTIfqr6jxqXfvk6422tm3GaalwX3Wm1AYYoYkCEpL2D0VUX0rk8Ev8AtvZcVO3XBe5ksob6CRqM&#10;FuyC1xEtKHQ1fTmWKuakmoxBd2tZdg3Sxu7ckxOikVJHqAoQfhTOmPpS2z3Hx/dHAMe3Bx2Q0/U3&#10;9c3ObFp8JJRTUdXojxspzfjlyVOlFVNFRNFTjuzi/KNt5Xx+x5Dtzg2sqmoB1MjKSrxtTo6MCCKV&#10;+GeLRtLmK8t47mE1RhXzw1W39i/uXJ3L3BitkdfYBJxHCFQgR8K+nYfCXMivAqq2lnbPIakhEP8A&#10;TFP9K60V2q3SbufuncrufAtdnuHO3bWfTq+3tQwkljYVoLm4bWSGZSI41H0NVTNnE0a9aH9P/Rhx&#10;dp83ZzPbShyoXH5zhRZcWx7TLjkxbCknS6izAoyALzkoJUA1UAFScXmCF1DrcnCuTxcg4btu/qzz&#10;H23WTSpL+5DI8Uo0UDFg8bZKCX/YDVWqKwuRdWkU4apIIPzBIP41GKHN5H6fJv1QsHrq6VFnQyz/&#10;AG0mCUdnui+1kN7RLcvHKFV7RwEgxmnGTESB4+ktCRUHkTfo9t3bujDc7XcRzWV1yewYsmYbW8Af&#10;V0zTToZGoyNqVlDAjFS71GJOZWoFCpvIAcvAlSc/hlT41GWLCfPm7w2mt9sYq1jLmd2beT2p2jLh&#10;g7DxLF6wpZ/c4scCdsIy28ls2dUUmwYkdPqQr5+c/jfGNw/0juMW2qOdL7pWda/8tCjSCO4Cgl4/&#10;d9cbHOPRLpNGYGwt83eHb7iwt3WrSB2bPNURczTxzIy8gfHCZxjypTIdntzNrtxJaO5FJ2wzWsw7&#10;KBbLtZT7nEbNuqr5vQhCtrPA2/avjqExDES/qqhPQTt7+Z2TdOCc07W9y7hhvw2e9gsr5xT7qttI&#10;sMNwPCdwVEM303FVDH3SGm2XN6s+1XyFgXa3fSR0aqGlPOvhTHD4LVtDu9sPu5szk6d+HGyKLaMu&#10;J0lKq0ySsAK6fA6+Qv11tjTj4f6SIlE9QJRWeflx2bZe5HafuB2y5AmuzF0sgOWuL7iMe3LHXo0U&#10;tuZF8NRIaqkgx/hxS92zcLCQ5LID8tQyI+RUn+vFcuf1OY+OeU7hbT5HKmVeM5bb1tbcjH90lTPd&#10;ZmJfVd4ynSTRQ3ZzMSUCKCuk3IJtFbc6tOad447yjh15yzhe53Mke6wolvNGtRHe2sUiT286g5SC&#10;MKjR19SCRkJWr4he5LdbDc3u3yORttw4L9fSwqdQ/wANdJIoSU6ZjJbWGXYlWjt/jaNwWZELaqZZ&#10;ZHfrOYernLVmXkFkBXLsmQUEYEahlQmheFUaBqNoSECqTUF5fx3brs7He7BahN6ttvjin9urNc3U&#10;ouHWoqVLLFJbw0UUZUKuGqMSnbd6gjXa9nlCsrWrOX1AgUdqBqnNdIyIyFB1Bqri5TuGbHjnjGA0&#10;8a0+54XvOucaugsmOxDerLmQw03IJxyQ+sW5nPm4jo9Qg62qk4qGXE82ru7/ADjtFsXDZIpI+Rbd&#10;yL7wEikcimOZhozrrSVnZ4yMlZSC1G0m+wvZbNBDZK7RxXXueegUalTmSAxOZ8xUk5mzvxkz3czL&#10;H8pn5hRWSYjd2j9nheRS4qw1kQ0RuO6nbkn7mTUyja64L+pdUcQ0RBVEH6BdnuX853/dOQjfuPXI&#10;4tK/uWd466A46MulzraI0rDJnVKAALSkv2Oe7uYJbm5/ypHJSoodOQr8QT9J8VofHEvHla6CUtEQ&#10;tPq5aL+9PX9/F+SsoU1y+OH0fDCZsIjwtmcMhF1OfQq9KOCmqqPTpyNPhpy4jm4CZY5Gt2rIM6Y2&#10;KBlhnbbPYOMWYSLYn48eYf2We2DLr7sV+RosSwNpgHHew2Q9RKgqqDry45t513u4z24lkv8Al199&#10;ntbH7eYlWdo2kH8Kb24w8jKGofQjMQclOJPs3G9w35podujVpUjaTMgAheqgnLUegBIqfEY4V3up&#10;idUYLD8lxpJaMqvbFonTb7bSISOI90Hz1+lNEX14523b/wBQPgVjLfRbTsO53k8Uc/tv7arA700x&#10;qHLiUK5rn7dADq1A0xJF7b7qgR7ueNIzSozLAePhpqPnh5MbyKvvogzIjyOOI0AvsiBiUR4mwJwF&#10;BwQMk1VUEtNC0VU5cdmdqO7PFe6XHouRcc3JJZQiCaIK6vbSlFLxskiq5AJKq+nS9CyEqQTB902u&#10;52y4eCeMhanScvUAcjll8aVy6YUrhmoo20KqRJpzQulE156qn/Hi3hOzKEiQlj/TPDXTzxq+3rI5&#10;PvPIOi9QtEjeqqmmvUIK4KonyJOF8aMwAkb8OmMTTKmORzHKCPaV+RvA61Ooq63iRZbtpPbix4Fq&#10;te9aFJilMGvkKX2llUdfbM2EAuggQz6k89ht6XVvvFydM1rFKocyMqKkmhpSy6hGf8pTqcEoAdJU&#10;M1dDQxtNHcMD7iKwGZoA1K5VofpGZBI8KVNaFd+8hnZbZ7oZ5YvR9WpbtIxYV3dl1ZTLXILaEDMN&#10;xWzku154fQWbra9Hc7cdF5qnHx53ddy573D5tze/mjd/ddA8ZZodb3M8ECAkajEtnDcSRsRUJDqI&#10;riueYX+ja76QkDMIGAqPUSWp1NCivX4fLEcK2ntraHU5DYI9WIx9ri1zTUaOcyzx5RNoYErVWDZa&#10;dj0uoyyEy6nUNpP6YojVvm92O2R3jPAssDwRxNGaAOoVhG0hAqHHtE6gCx9NNIVSIdslhuF7DbXU&#10;+qNKj2yANbR/ujpRcgdZGdfTWlMTI2bwO433zih2/t80kxKqopp16xXSHps1qqrmpFc7dtUVW647&#10;DjTJFjbAgm6TaECqYoYt9vjd2x7d8p798l2ji0/I5rPh9vDLOrOZGCxh0NxHYwsSgYyy6S1VQULE&#10;uYxHi07IpJdxWlzc6roR6gmZ0gUqT8STlXMjplXFs87Adnts9qL/ABi0g1tTgr9TLav3ZzrIzrk/&#10;auuE87Mc7b868PtKUUW/rB0RFgBQQFPp9F2x7R9uu2O68Ll222teG3EDR3JlZRLcuyn1vK1GluiR&#10;qi0+pHCiBUCqokNw8EFvK8xpCqkn5AVy+PkB+GKGc1o7aTRY/aJBn48JU8LMsYmPgjM9zHX5L5xb&#10;EJLJx2n3oTzHZRW0BX5HUooiqicfJq52q+4nv+2W97ZSWtq9vHJDIy0aa0kZvbnLDSutHAj9IBab&#10;VQ1pis93jk3bZoL2FWSQKJkr1WnWnStKfCvWmLM8t3W2z328J2rncbJa+BdXlXLhRwkttu2o7jY4&#10;642DMWshNd8m5SqCPG230hAmqpqPVx9COa9wOF8z/LsLvm2/RQb7KhWIfVP/ADK0aqGOONdRDHQ0&#10;jKoVIJ6uV1YkK31nv/FUubmUBpEPXqJBUUAHn0y/ZPxxTJtBjT4brxNu5DVexkEqTIqtvrGwmV8W&#10;ZCbyR2rhS4DMufMbStbuDi+1cNEJxwWmwRUbddReKNw2vknLNlsLLjkoTctwuIoJYjMkSNOXaELI&#10;zOoVWEoJrQOKA6lGIBxuljvg225IWGRm9tjSqv4UqfTrQUqM60HQk4vy2z2Awjxuwy83GyVImR5d&#10;juP2l/NtXQ0gVKQID8t6HjzUgUMJD3b7XuzFJDqloItCStr232t/L3w/sBxrdO4nLGj3Tm1jYy3D&#10;zlf4NsI42dorJGFQxpo99h7z1ogiV2jNyiKGxt5JABRVJP4CvX4+eGS/Tmr5d9/vTupaKUmfkuTV&#10;9Ks09VVyZGGdkV8SEuq9UqRkMYzTXkoJw2/k9227vIO4PNtzOu+v71EL06v67if/AN4zRk/IZ4if&#10;Da3L7tuDZlpAlfiKs36Swr8sWccdq4nOK6/1Id1kwzZtMKgykZtM3cM5QA4IvLTVTsckYQUIXUKw&#10;t3o6Co6qTbDqIi6LpyD+bfmTWWxcX7e2Un/FbzdiW4pX02doVlbVT6RJP7QUsQrCORDWpGInzO/F&#10;nsl2gciSVdIpSp1ELQZ9c65VIAJ8Kg/8FcDXaHY7bKNYt9ifuodxfTjc1Jw7STD+7Y4wJFoosysY&#10;qZktdNB7jmiJz14fewG2/wCkeMcWvrxNDcpnuJcxnrWISWCDyRrC2nlr+8wGZIONvErD+XbHZRMt&#10;JHGo/M5gfo8MI7yezq13f3KxvxywKT1tfeY7eTzGVVxgrUEV6UEjtrq5AxWtF1+QKLzfQhVENkV4&#10;oH8yvNN17x9zeOfl74Nc1sYr1ReupJR7oAsyvp+qGwiDyzCucwYFdcC1druUu62sR9bHP4Dx/VXH&#10;Z5ywqnZ3YDZu5o2SjVOzO+O0OSRwD/xjiUEqxV954gD+o+/IcSS+WiK44hKvqvHRXc/Yds7e8B7X&#10;7ZsEHtbdsu82YiPiBFb3NXYilXlfN26tI5Y5nDDy8C327b7pTT7a8ik+YWtR+uv4YsZEhMRMCQhJ&#10;EISFUISEk1QhVNUVFReS8dKAhgGU1BxL8VhPzWd/vPKnitOe8xbYqunWPbFEKN7+lkNsNSVJFVsn&#10;3cwmCoLz648YVT0+nguzvpe8f5qpZYx7nFONvoQ1qpO3sS7j9mrblKi6hX3Iol8FyiVx7W5cpsod&#10;VVs4mkIpkGYhVqfPxA8KVxZ9x3riW4ZHcu/kXt/R7O4/IcbtMqZcs8xnRHFB/HdvojiN2jqOgvXG&#10;n5G4qV8Uk1UFdM/pVBXjn/uxyK55JyPYOxnGrp03beIzPuk0Zo1ls0baZyGGaTXzf8HAwqU9x5PS&#10;QjHIHT6sPRHjsRI7ESKy3HjRWWo8dhkEbaYYZAW2WWgFEEG22xQRROSInF82trbWNrbWVnAkVpDG&#10;qIigKqIgCqqgZBVUAADIAUxjjdxvwYTOVZnieD1h3GX5DVY9XD1IMi0ltR++Yp1KzEZJfcTZGno2&#10;yJuL8E4jPKeZcV4Rtrbty3f7WwsBWjTOFLkZ6Y0zeV/8Easx8BjF3SManYBfjiKkryeyPca2exbx&#10;8weXkkoCRuXmGRsuQKKsacUhGb7EjYd7BCiqBy3o5qY9KMOKqCvJG5fmn5N3E3ibiP5c+CTbruIo&#10;H3C7UxWkCmo9xk1IQtKlDPJExYaRbyH0nWspkPoHo8z/AGDCa8V9vcWzTHr66zBJmTW2EbhZzhCY&#10;/byfdYrQ2VfaFNtJlVQ9AQxcunrdZnU6BLo+JdIn9XHn5fezOych2t+S9ydwm3/fNtv7m0itp2Lb&#10;dZvG1ZftrQ0jLM7sS8inOjCNHGrCTbJ4pobhI4NCpM6kHOprUt8NerVT44kXimVSMSzFNosskum7&#10;JiSLPbHIJrpOHlOOQ0FZlBMlOqqv5ViQmgOKRK7Ng9uSup95UvzivIrjivKW7V8numd2jabaLqQk&#10;m7tF+u1kc/XeWOSOSS81v7U7/wAQyE71m9uYW0nUiqn94DqP9ofrGfgaPAcxsJ7FevN5+JLmJp/p&#10;biPQmC1T4dRTU0+ei/Li1nvY03C324/50kMknyEbRKa/MyinyPlhViPm/wBZ+9tNmtt2VQ3c73Qo&#10;ZtjGVUVJGM4NIZym6bNvRVITcix0/BNV+HFDd89xF9vXZ3t4jVbeeSQTzJ+/abYVu5lI8vd+3NTl&#10;RSKV6JLtjSGJeryKPwB1N/1QR+NcRU2F3InbEZZuJtlk75ltvhm6UvCH5DqkS4NHyEfu+22USE0T&#10;2mLZVUPLClaorbE2H7kjRZDnXUHAeYz9l+Xco41vM7Ht2N5kgkZv/wBmzXEkjWdyT+za3salZRTT&#10;DLGJiwaZg8e2a5lsRc2Fx/kW85iB/dQgGJj5KVIU/wCIaq5k4s4EhIUIVQhJEISFUUSFU1RUVOSo&#10;qcdxqyuqsrAqRUEdCPMYlmM8e4MDgwYHBgwODBgcGDA4MGIOeaL1dh2BybeHfScckbgWdfiN9AjK&#10;wsG/BWylxbSSw+qDHsq1yuZZKU30uOxXOw6vbQDa4a/ONta7DxWTdeOblNa7hyG5S0vrSPT7F/FD&#10;G1wJpQwIiuIhbRwfdLRpIZFtp2MfttCk3C8gtbR2uJ/bRiFDeIZzpBA8aE1I8qnD97AXeLWO1eHU&#10;uMze8uGY7SYlcV8lpYltU21HWsVsyLb17i9+JKOTFMtS1FzmQkSc+Og+xXMeKcs7c8dg4xdky7Za&#10;Q2l1byL7dza3EMaxyRXEJ9Ub61Y1NVfNlZhU4ztLcWtrbWytVY0Va+ekAf2YeVxtt5txl5sHWnQJ&#10;t1pwRNtxsxUTbcAkUTAxVUVFRUVF4t+SNJUeKVA0bAggioIORBByIIyIPXCjrkemKI95aCN4veSL&#10;We4YCycKi5GzNSChPDGgTm24j02vAmy1k/aHbT26OL1ILS9BKrjbvHye5paJ2d7v3M3CQZtosdz9&#10;y1VqiIOsSTXG36wc1hE5SJ89LgxtqeKUYrrdLdeO73HvCg/YS091QTlnQSU8SDkcvpPxxZnPg0fk&#10;Jg2M7q7bTQpM7rWHZdBatPdD8ec2ajLobcmPokxHJMbQVcEh6F6hTpMtet9/2LafzCcK413R7eXZ&#10;2zuNYq8lnPqKPFOppJZ3YX64zJHpOtWGkll9LtWwoJUmjWaJgyMMiMwR8MRJ313HPdLbOBt1nuNF&#10;V7uVuZ1NU20/CFkEanqsWRZMyDVGY0WQ4gg+gKQkSNkOo805c7l93r7uNwXau3vPeOnbu+FnvUEM&#10;aumhWElUaaN6lVjkp7ciqzAn23WqZhDu0Md1aPDImpGIBFOlT1NaZDrXEK8CzjItqNw4reRMyJKV&#10;Pcx64qJpu/8A1PFpBLHsad1BNHeyjKqOn+lURU9E4pbi/J914Ly7bt4vLd2S1LWl5bSEj+ATpntn&#10;/wABWpUAkAhaeGIPZXlztl81lekkrkK56oz+Ph0OHL3Ci3HiRvRQblbbS3521mZozbwZjSokZyFP&#10;Np6wqZBiTjS9t8CBU5qqAJKiEi8XdyXZb3s5zraeY8H3BpdmuI1msJVPpntX0tNYyMNQbSynTn9K&#10;ox9SmmN9JNxbd4r60Uts9w1ZBTJSf2h5fGuLqtv9ycX3LxyuyTFZwTYU9gXFbXRH47itgZxnw1+l&#10;5pDTVPiioqcl4+jXD+bbBzrY7Xf+O3omspQQR0ZGH1I656XU5Mp6HFjwSx3ESTRMCjAEH554UExl&#10;t8F0NWi6upDRUFRcFfoVE5dPpovPnw53jI6tpbS/9R8P6eOFAFaDBNY5JXVUZH7KU1CRHo8N/r/l&#10;blyFJRPo/nVp4QVUXRdEFfkulcc37n8S4FtK7zy7fYdv2/7iG3d5DRUmnJEZPU6XoSDnQKx6KcOF&#10;jtt3uExhtIS8gUtQeS9f6fEYKH9xcaZFw25rsoRAiUWI0lVIwbEOhvraBS6lFeenTqvrxVO4/mz7&#10;MWcF7dW3JpbyKFGJENtcEuyrTRHqjQvqINGA0VIbVpzw5R8Z3Z2RWtwpJ8WXL4mhP9+FdU28O2hx&#10;50U+qO+w08ipz6esRJGSRF/8YddCH1Rf3cXtwvmey8149tHJ9luNe0XdrHMp6ke4qsI2ArSVK0kT&#10;6lYUYA0qz3dpNZ3EtvMtJUYj9B6j4HwPlgz7vUSEqqKLz0Xki8vUv+9ovp8OJnHcByGJoPL+/COm&#10;C+RaE4jjMRvvEiEBKnIURE56FyRVVPlqicbROWyVajHnTxwU/lyr/wDVfZarv669z7fE6+rq6/8A&#10;xu13err59Xz4w+xtPb/5OKla00LSta1pTrXOvnn1xh7aVroFflj/1PvKn3EGFAOwffUY0cQcecUS&#10;J2P/AFBBFdaEesekl58tNEVeK25Xy/ZuLbFfcj3e89varRQ8rhSzRjUFqyAFqAmpIFKAnoML7S0n&#10;vLiO2gSsz5AVpXKvU4a693OZf78fHiYebdacEp7wvggk73ENyOCkySEBaEJEmnP044b7k/nN2/cH&#10;3LaO1BhubaSBkN9KkyKruHVmt429piUOl0d10NXIGmJlYcRki0S7opVw30ChyFOpzGedQDXCajbz&#10;v1phEnxmJZIAg48w6TUlz6i63T61NojVV10RET4cVfs359OTcVa2sOYcTjv7VI1R7i3cxzuRTVI6&#10;uWRmYksdIQdRSueHZ+Bx3avNazNHUmgIqo8gKUNP04W0DNmcpiNvRmZUWAsh9pW3xD3cx1lxEFAB&#10;k3RaaIdDVFVV0VE5cdu9s+9uy93OOWfI+P21zb7RJPLGonCiaRo3IroRnCBl0uASWCsAaGuIVvGx&#10;zbLdtaTyI8uhWqtdOYqRmBUg1B8KjDjRxmONAisJCEg/meJNUTRf5RFVJSVE+PHQdq1w6IXj9tCP&#10;HL+/DD50wYMVzYr3EJFeVE1NR1Xp+SEvNEXX0TROHOOMDMGrYwPXPFfHlB4wUEfB7XcAcszOzdxe&#10;8lZrbV9taxJEealjLifefZsR66K1BJWGGhYZYBttFbHVF01448779i9mXju783j3rc57y0eSd45Z&#10;kZdNxJF9wYgI1ETFI0VBHpUaRiLbxtMRtPfe4lKxSe6wJrqp1FAOg8ABSoGD/wA09i6rye8TJUSp&#10;Z7thV4yzm+MtgCOvvewonZT1RHCOyaHKlMf02wFBFXhFNRTmlw9wtgTlvbnbd32WOt7YwJd24HVg&#10;sJLxAKCCXSqAAU1UGWDkNj/N9k9yDOWNfdSnjRSdP4jL54qR8APJjcKv2uz3x2JLNy7qbBMfrDMS&#10;Fa7rlV1KwwyCgptuT65p9C0JOhQFVRetVTiPlfcXlfCONb5wniRYnlLItppJLw3M8irdqFpVVkRi&#10;ag5SVqtCSGvhV9O4mtXVvZRdVT0ByAUfGgNfkPPH0Z7d4qGFYJjmNgLQvVdRGalE0Cg2c0mhcmui&#10;JKpaHJMl1X6l+PPj6HdteJQ8G4HxbisSIGs7ONHKjSDJpBkYA55uWOdT51OJ5WueIseKeSu1e4O/&#10;+z0uYy8GLbh3+Q46wJN91uhubLvKq9Cr3BD3kfqVOQuEvxLireye6PY8m7pcDmuFZbLd554FBFRB&#10;NJqzp1oXWvkxNeuIvsFwVvd52xnB9qdmUf4WNf7RirbeXdSfT/qb5NTt47S2z9NMxHJcJkPA1DlM&#10;3lTCqhl0Uic25HcaqLu1omXntSQfcEjhoS6EFI91orrYu6F3y3jcAfc492t3a0JCQXckMcLRazVR&#10;HKZIxWcEMRlJrULpie5bl7fKHilQHTMpjP7pCrkafsswNRmK55Egh8oWTyPKDzItLm+o5mOY9WbO&#10;WuE0tHcvNFKgXVljV3jdjWzmhBCCX+eM2daZQgZdMGmyMQXqabxi5NZ97e6lvdSWktrbRbXd2rW8&#10;4pJDNJayW3suKCjG6uX0MQNYUZKVdVPcffOUyy3EJSJbQogJBoWUoQRTr7jnyP01AzA87YYFSbye&#10;LtllEeTGqM/2Iev49rKf+hLzCokd3KYyWRAJkMuuhyJTEF5UVeiH2D+joJuqIu1W191Oy13yrbTH&#10;BzzixmWUnIXljGpuVSbykjQyJbyHwi9l/RoeJz45PHd8fkMkmmW0LVPklC4P4AkD5Ux1eGu4lDt3&#10;vBLW+sG6SvzSjeobd2RqFW5asS2J1JcSXh+iI+CtPx3XDRGSSSrpkCiZuM/5Uu6lrwruBNtnLLz2&#10;Nr3C3NuZnqFSZWVojP8AuaSHjMrekCQtKV0s5X7THa225vdRuEMyUdf2WNaq6noD1BHQ11ZGupsP&#10;OTNq3dbfvLcQfOK5R45Dr8Cr5a6iLVnX96RbuOOtIfSTd9ZPsdaiRCsZvRQHq4lP5iuTycj7u3h2&#10;24VTtIjtYX8GZDqnV9INQZXkToc0XoC2Ifyfcor7e7qxeht10xg+TLUk/wDvMQfgPDPEEa6VT22B&#10;Z/jU/wB9CzGowLN8SiLYPNuDOiXVfKmQRZFplkSfdcYmlHEVJwxUx6z6REYSqRJe7Fuu2RhtvaeO&#10;QvQZOGQUoOjSIzqAS2jSMzUYj+1vbQi4glZlulieNAejK3q09MmRvcYAGpDHM0AC52KzuRf7XbcQ&#10;SlK7aDjsWX33CR7vz6oZFY/DkuudwVWPHrENvr16wJR/m6BOu+5uyttu7309i6xOl09y1KLVi50u&#10;pqAHVQpp+3mR6snkux7y0rLtctS1G0VzqAWojZGo0AGpHSo8sXkbH+RFRk+NYziAYxksLJ66og09&#10;ezXQAbpbdKeGzFKXAmS0gwYkIxaRSR0WxbRUTT5d9dofzE7Zv2x8Y4lPx3cf9WraJDEscQEF37CK&#10;hmjmb24okOkM3uaAhag8BiztunWaFI44SoRQKUIGQpl0yxLVuRYMNCavan20J2M6gut9SgikHUi9&#10;KkJLpqic+OpmlukiEjINRUFl60NMx+B8cOI60rnhG3WewqxiQljCtGHGmHXEGDFdnA6oNkXS2Lf9&#10;VojFNNdOSrp6cVZzLm237DYXs242t2rRxsaRRtLqIUmgC+pSaUBHQkVyw5WFm95cQQI6DW6rVjQC&#10;pAqT5CtT8MVub87wP2F0UiOrjbTojGhg4qtm2wCc1kNoQoryvESqvShdOiL6cfFDux3Ave93cHct&#10;7meZOPWh9q2icaWCpQM0i9C7OGNSAQukHMGvY/bzhlvtG1JA6q1z9UjChBY/umldIFKZnxPjhtMK&#10;zl5ZjKvy1JUeFVRFT01TXRPVfXiB3G3W9qUItx7YOH/e9thaOVETqCMTjxvLxRhqRVWRRZwsp/Uj&#10;mCl9Q6KhNn1Nlz/0qi8TfY+f7twZG3fiW/3G27qqkLNFpJFRmCkgaN/k6kf14ofc9kZpHjvLUPBq&#10;6Gv9YoR+GJo0clZtbBkdxTB6LHMHHVBCd6mgXuKKCK6mvNeapqvLj7ucA3f/AFBxLje8R3bTW9zY&#10;wSJI+kNKGiU+4QAM3+o+GeWVMUXfRexdXERSjK7AgeFCcvw6YONSRPpEXF6uQ9QBp/HmvE8jyFKh&#10;j8wMI8JjKI0adSXLOS1LVpjnsJBWFWzWyr52wiAz3HmW6iDHlzrKSSh/RZYZN43OlGxI9OG3frTb&#10;9x2XdbLfduF1sslu6zQmJp/dj0nUnsorvIWFQERSzGgUE0xrk0CNy4JUCuQJOWeQAJJ8gBXyxQlu&#10;JYVjdGWCVmKWdU25nuQZIMbJ46lIrIbMt+PjlbbwXzlTW7LHq+zkopPHI6imGigBiqr8f+Ubxb8b&#10;2W/49tdlc7ZbTbpcy6Z1/wCISJWZLa3cEtIklvFLKrSM0jOZ2ACMC7VpfRx3nt2KWLO6zM41/Sue&#10;WsHqVBNAajMimVMNHl91MxOujsR5DFtcyFlLJcXuSVrGobxG3PmxpDIGZuy7h4ARwUbFxtRcFVRQ&#10;WGbdxm43G2tr/c5Y3sVdwsCkk+hifcnBAZRrlcBGoxYESUA0s1b1vD7LF9taMJNwYepznoA8QCKE&#10;knI/SKUzOQTW03kjYeLu6VZvDFqyyqkylixosvrrCYcWND+5KZMyGrBpu0kVrtfZttOvmMd05MUu&#10;pW0Xo16V7Qczfh+9xXdvZpLdW9vKkUbsR7kEiofa9z1tEYplLA6XLKfUo1qQxbJvs223o3KhmlkD&#10;6tWVSxJ01FaUoGB051Ipnh498/LbOPJOyYp5uPritdASJXY/XUtxIs4cm2vART9wycKI7KnzmOuJ&#10;3dSbbQUAWh7huJq7qcz33utu+0Xt4Pt47T+DFZKzNGk0+oPI5KqzTsoMVWGlF9KopZ3K7eOXXm+2&#10;z2H25gYlR6STmeimoHXMH+rxw2cfd6+mSaTbDK7mQ/i1NJu6/G2Z8GO45ja3bkNgaP3DvZtBroiQ&#10;h6WDeRqLONxUZJfrSC8uO4cm2i049fSl5NqeYWwZVLRK5UPDqNJGVAiyJHqoJgaIxIwg2zkk9tex&#10;bNf3B+wYsq1AohYgBa5EDKnWisTkeoVuz+IQ8x3msdp7PIIeOQ38ndkVVpZoqwGQs5z8JxhpsFRy&#10;ROkvxY7cVtSbbJxzQjBC6kiO3cSi7h7txfZ13y32wXl77ElxKpKoCVShCirSSN7ccKMyo0jAO6Al&#10;g+8bgii37c9luJD7STM0YJyzPh88qfj54jNvFbMTM5z6fivdatdmc+scfJytlG/MmY9XtOJTz3XA&#10;YZFmxJhlCIGiJRkxDVNNUBJkvHk4reQbdHcyvsV60sEMkuTrLaS+0hJQKoLwrGwYUDEsyhQKBj5I&#10;hnuJ7yEBXWUrVagCjVU5moIyBIPWpy6C27cTzHqd1fCCFYtWDf52yIccxTM22F6e1MiPWEy1sWkH&#10;VBi2zWONOEiaiAWIN6+vHRfdDu4OR9iYNjec/wCq7u7trG6XIOfbLTySeFRNHboWpkPfKjoaTe65&#10;St9xL7kml6yKkgGVHqQ3nQErUf7QFcS78A8bOg8YMFmPtdmbl0q/y6YHSqKq2VvJhwDVSZYMuumr&#10;oyp1AJImiLzTXi+fy57Iuy9qdjolJLqWedvjWRo0ORI9UUcZyJGeWWHzhNuYOO2bsPXKXc/ixA/6&#10;oGJcW1vFqG4ivr1P2M+NV10UVTuzJ8pTIGWh5kosx2nH3iRC7UZlxxU6QXi4Nz3S32uO1M2c886Q&#10;xIPqkketFHjRVDySEA6Io5JCKIcSpmC0r4mg/p+v5Y+f3yYuZXlR5pY1tfSWKP0rOTVeMxlYV0xZ&#10;pKKX/wDWLFg1ZNg2mpbj09VVE6mTUR1VOofnHzC6m7t9497uLG4D20t5FtFmwqdMEcjRzyrUCq6z&#10;dXFRlo0kagKGoeRSvv8Ayqz2mGX+FEyg/AnNiOoOlAT8CaYto8psvptqtn64KqT9nvq60xxvbtmI&#10;jRFCmY5IiOK6rLqGJVcWmbcjvIqKJJIBpdFcReOjvzO8t2rtx2t2tNuuDbcijvrQbSseksktq6OW&#10;0sCDClsskctQQVkCGhcHFpXjpa2voOnQBp+FP6U+ZA8cMx4HbYzEq7verJwcft8oemVeOPSyN59a&#10;0JSnd3Cuvam49Z2LSMI4uh6R3eai7zqz8mHbFrW03ruzvSM+4X7PBaNJUuYw9bq4JNSWnmHthq6q&#10;RSVJEmEWzRySRNeT/wCY5NPl/TL8Dg9/U0rPuPhxue8ikK1JUVp3BESVoRt40FxzQ0UUUWpxaKvo&#10;vHQ35gofc7dSzFAwi3Gyb/3rmOIdPjIB+OEPMozJsNyQc1ZD/wBYCn4g0w5zm+MKj8Qsc3sR9pt6&#10;z2fxK8qkMkJFv8hxuuSAwqaGrvtbOX1OoiEvbaNfROE/KO4E3Duw0fLxNq3v+T28UPQlr6aNII8j&#10;TVonbW4/cRzUAVw6fzGGLZk3NiBELcPn/s1p4/24YD9NfCpDe32a7vWyd2z3MyU2q+QbhvqVBRd1&#10;AdjvuKZk1LtJz4n9ZdRR0XVdOK0/KJxAbTxrf+SzIxnup1tkZx6mS2BMslfOS4kdX8S0IJ6Yj3CI&#10;ZZLK73i5H/EXcpbxyUGgArU0Br+rE9tws5ptt8Pu8xvXNIVRFJxuOJiD9hNcXtwa2Lqi6yJskhBF&#10;0VARVItBFVTojuPz7Ze2XDN85pvz/wDBWcVVQEB5pW9MUEdf25ZCqg9FBLtRVYiakhQSemGj8csd&#10;uXqK23WzJO5mm60lq9f6xIftmMgCjjdTGFzqNiKMMu8I669o2hPUm9eKZ/LLxXfDsW+d3ecDVzzl&#10;84upKg/wLJRSytowalIxEfcUA/5bQq9WjrjxWLqG8CP1YcTcfeHbnaeAk7OcngVBuNqcSsEimXVh&#10;pqiJBqIgvTnwU06Vc6EZBV+sxTnxbvO+6XBO21qLnl3IIbeZlqkI/iXEn/04UrIVrkXIEan6nUZ4&#10;03F1b2qa55Ao/WfkOpxAjLvNTcTcGyTF9jMOlVZTiOPCtbCvG+yuYqpyegUcb3FXW9ArqXd96iCn&#10;Uqhz04U5t+cvm3LtzXinZjikyXs7aY3Mf3V6/wAUgUPDFQfVq+4AHq1L4Nwvrm7JFrHoj/eYVPzA&#10;r/XXCuwDxByzMrFvMfILKbWznyO26tEls5Y2xgho4kawue47Gq46KnSseD16AWgutKmnDjwX8oPM&#10;ed7pHzP8wnKbmWeSjfZJOZp2HUJcXRLLEg6ezbaqKaLLERTC2K2p6pmLSeZ/s8sT3xvF8ew+qj0e&#10;MU8Cjqo3/hQq9gWW1NURDeeJNXJMl3pRTdcI3DXmRKvHffGOKcb4XtFvsPFNlt7DaIvpihQKtfFm&#10;P1O7U9UjlnY5sxOFYAGQGIOeFlp7XczzWwTvIf5e8jLXImw7nUqNZdBVpohHT6QBnHQa0+BNqnpp&#10;rS/Yq907v3b2LTpFtyG6kC0plJd3kQb/AHxbBq+RGItx4tFuHJbStUW61g//AFBmPw00p4YlNvTt&#10;03uNhUqHEmFTZTQPDkuE5IyhJKoMoqgN6BMbcbEnUYeVFafEUJVbNVQVMR0m3d/gUXPeIXFvb3bW&#10;nI7Bxd2F0lRJb3UHrRgy+oI9PbkABOltQBdUpIrmD34iqmkozU+TeBwzfj7vdJ3Ryuxq8risY9ne&#10;J4vGxvJaF1+O249kkW5s3LaZVxkdVw4MuBHjPp0oopqaCpC31LUXZPu1dc95pdbbyuOOz5dY7Olt&#10;LEWRffuY7mc3MlumqpX20gd1WoRiwUtGgkZPYXv3iyB00XMZ0yJXNW8PwYZqfEfEHBc7aLmvmzW1&#10;TS9yDtJtrbWB8lJlu4uwiV7rgmo9CSHYWV9pURdUSMSKnLhFBeDmn5w50jbVZcS4+Yx4qLi6CtMR&#10;n9Rju4kYecXmrUwlk17paWw6LG8h/Ui/Cp1N4+BwyW9cajwTzexFrLAD/bjyy22/2lyVh8u3Hfza&#10;nkPLjM1lVFWxtWCYro0d5fraOSijz6dXLuBsm1Rd3RtG+WXu8W5ftn2t0Oh9xdECup8HidbIo49U&#10;ZdnGYxHb90suWWpmNLW9tvbPkZAw0/jmoB8K4eDY3cu22xzWy8Zt2rFEscfjrM2wy6efZj5VhiI4&#10;UGG9IeXtDOgRWlAEUy0VtxjXqaDrbe0XOtx7aclvOxHcvcRrswTtV9KQqT2ukvHC7MciI1YwkkqP&#10;bktdWuGMSPljdvFdSbTdn+Oi1jb9+OtOvTUuQYVr44mrEkJKjR5SAbYyGW3wbcRRcAHRRxsXQJBU&#10;HUAk6h/0lqmq6a8dZWVyL2ztrwRsiyoHAYEMAwqoYGhDUI1L4GoqaVw846OFWDA4MGBwdcxgwODB&#10;hG1uUBeZde0NWouwcQZiRr+aOhAuRWjATY1GyfMe7WU5hJlpyUVmRkReTo8RWy5AN25Pu2zbeQ1l&#10;tkaLcydQbmYB0t1OecUFJZxkR79uA3+YuNKSrJLIiZhKA/M50/AUJ+YxXv5hTHdwPIvx12cjqr0J&#10;rIKm6vGgU+lWLC6iFYNvgK9LiRamqbd0JOSPJoqdS8cb/mHvo+Yd9e13bwHXbWvsGUCh0vuF0ivU&#10;ddSWtqXXw0yN5nEY5F7l1uGwbbH9D3AkfrmsdCQfClStfwpSuJK7w7YZTT3R7y7LmsDPIDSFk2Ot&#10;Ap12e1TOhPMyoAEASrUGh5Iio4+iIrZC+LZFP+8/ajlWyb8/e/se5t+4Fulb6zUVh3aBc2WSIECS&#10;cAdMnlABjZbhI2aVMG6r1wKPylxDItsb/L4gJDy+ggo1MweU512X36SYwq5mKAoD8+rlWTgorwB1&#10;tt9XcECTTjHaPzacN33tPyTmttD7PNNtt9Mm1uazG7ciKBYh6WmgkmZQZEXUiavcRGFDlGyyUAP/&#10;AEYrX/Urg3O1uHeKk2W8ksZ+RZRj+5auD3fu07M/s862mPOtk2Rdm9s5MhpVNARwGupCBFFap7u9&#10;uxx/h3bLZd0b3uU/ync557hj6n3F5rO+uZdQ6s9zLMw/+WNH0kjEH5xI8UdlOc7arLIvmpA/srT4&#10;064Snizvvf8AjDuJO24zYJT+J3ToGEd9xCKELosvxZ0Q1T6yiQ5ACqIvQ6y51oirovEC7Ud1N27Q&#10;cjuxvVmw2KYpHuFsOsEpCtHdx0JFGViWAydHBr6Vwy8b3GXYL9tivpCbaQ6oWPgD+zX+rw/TiY/n&#10;EEZLnaS8x5tsr/I5cmvg2EJ5GjsxJys+19p/rEFJh+SHQSqnJ7kvLib/AJ0eNW+87p2v3vjS05Vd&#10;O6QTRtpMi1hMVGqACjMuhqinudaYnu5Xv2jWpABDtT5+Xz+WIO7hUmS7u5pU10iLXUW5ZWjFFdT7&#10;BftEWdOYJY52V2TidhqQDAA24rQILiNoXSrhEpcpJuu/8+7hWXHOU7fDa8zunFpcyykQJNLGWUTT&#10;g+mOYKoRmRVEoVSFZ2q0e5BtMm6CGSxITcI38fwrXzFPAV/TixRjxXetdgpWzObZXWX81iUdridt&#10;HiuCzQzTjuC7EZfktpJegOuSHOWgroaLpyROPohZfl9uv/Kc9vd75Gl1e29ybmwnCkfbSGpKBm9b&#10;RMWeoy9LU6ADDz/JTPtL7beyq9RkQMhlT9GK/PGLea98c927HZ7cVyTVUh2w1kh+Sb3bjk06sdm3&#10;YMkD+nE6zQ1EV62W0REVOnjmftjzDdO0PMLqLd3aDYrm7EG5RGoFrOrGMXSj93NWdgPXEdWZWmIZ&#10;xrd5tj3NuObnURVIiY1pStdNT4UrQ/DT5YuQu89Koqn7RyKd9XDDSW1IpTYcnyGF+sell51iPIBW&#10;i6k+sfjz47G5n3Fg47sV5vNxave7dHD7uq10tMyUrlGWVZBpzA1Co8cXbs+2Hdb61so7mOJ5XChp&#10;CQgr0JIDEDwyU9RliDe4W8ZWVys36wFxBGCxIMSdjRVUiAXO0462hqpKpohmiEqohKnNfiP3S7hb&#10;l3z5pecqvZLhePwuUs7eQ/5USk6SygkCR6ksNTaalQx6nqTjfBE2rbltTQy/9oyjJm8etDQdBUA0&#10;6gdMc1dvLGZiEElVeeEdBZZBTJwiURQU+S6F8VREROGy13R7O2FtFEQKU/Dz/p54YOQ7RY7XNEJJ&#10;SZ5GokagtI5J6KozPzyA8Thw9udzLVmxOwKQhiXcFqkV91uCz3m+2j7qtlo7IU0HqNUJEAdBRF1X&#10;icdrO/HK+y/JrR9tQXXG7uVhNbyyyLF7sqiOOVdLBIyj6C7aGZo1YChIIYNz4XLuFstxuimKag0h&#10;QCUUZkE/tsc/EKMqDqTMmPe/dVabN8I7aoirHjErxKhJyRyQoNKmi+ug+qc+Pt3sPJBvcUDhliQq&#10;PQh10qK0L0WpzzoM/LFFTw+07LmaE5/jhRSCilDdiBKdiE+w4yEiKrXuo6mCh3mFdZfaR5rXqFTA&#10;x1RNUVOXFgK0clvJCkrIzIQGWmpaimpagio6iqkV6g9MI3UlStaV8sI38rMfa/tv5jzD3Ps/tf5h&#10;+4D98+29/wB57X3vtfa/+q593sd3t/0+rt8uEH8rT7D+X/zO81Up7use9prXTr006+Omun01plhL&#10;9r/B9v7h+lNVRqp1pWn66V8OmWP/1ftQ3szGJW0Jx41lAWdINFJqNKaOYUDpPukQxnNRjEYoKmoo&#10;KrqnqqcfNX88PcFtm7eJxvbN6gi3fdryOE+3JWY24DPMB7bUCPoCM7LpoWQUdkItPttsMm57qLuS&#10;0c2cQNG0+j3MqCpFCwBJoDXoegOK/Ju7kqE7JJuV0tipCgj8ETUV000Vea8fM3bLe5sraGC1FAVH&#10;9WOj24rbMiNJDU9cI890HJT6yfcGTq6KpKaopac1HpRdERU/v42zbZPOWFwKhsOdlscXtCNYwEHw&#10;xMrx73HIpkeM4imFv/Qb6WXn0Ylaa9wkjxZT7QuAOhF9Ack6iRNOOkfyXdx7zg/dLcOBy622ndYy&#10;8YEbyCO4SilvRFIyCRKBm/hp6QXfoDUXdLiQewa+hCia3zNWC1Q9QCSASDmBmTU0GJ1sSl6UI2TU&#10;1TqVfw05qPURl/ci/hx9nrKdjGrPES/9PMn+oY5tpXxx6G/b+pPaTAQfpQnGSEdea6/UqFqvy09O&#10;HpbtSP8ALYY1kYhb50Yxk2S7Q3N/QZXOq2Mcr3bOwxVXGmK3IIMYlflyXx7rT0mZXtiJtB9Y6dWo&#10;qqp088/mW41ufI+By3NjvslvZ2be9Pb1CrcQxqxcHMMWQ6XUZiisCKsCsV5ZFc/ym7uILgqyRk6f&#10;A9CSfMgdB+o4bPwM8mYGb48Gz2X2AO3tV7ljH3JagQzq3sLIco3CJOl2VFBt4gBVUiZTTT6eIX+W&#10;zun93YxdteUXerdIlc2bP/29uACYs/qaOpp5pSlaHDbw7kUW52os5j/xC5fpBy+PRiB1oOmWKzPJ&#10;HdLBPFXcu5zrbOtBtvKN72rOPLAWmosOT752xMnUbQHBpYSxiZjh0k3/AFUFV+tFXkC8pzfv/v29&#10;8OvSuz7BdST2YodBkiuNemMUA0NNUU8YUGnUoxvv5IOPWsyWRHuS3BkpllUgkU/dAyoOlcfRNs5u&#10;ZS7wbb4rn9HJakw8hqY8l1G1b/oTRRWZ8cmwccVtAlNn0oS9XRoqomunH1Y4Lyu15rxbaOQ22Rni&#10;HuJlWOVSUljIBNCsisOtaUJp0xKbK6S8tYbmM5MP1+P68VvM5D/tf+o9axvbpEg5x7eimvm70szG&#10;supKq5jyh+kNEbuYrDKiuv8AVZXRVTTjkyLcv9H/AJsr6MRaLbcgsLmuTC5hjlDDIdJURafvKTXF&#10;fi4+w55IhWiTAKT561DA/pAHzGKq/Kixca/Uv3G7SG5LLGshYZIF6e0TA3yNOskioYyWOrqTp0XU&#10;EXnwy9+Fb7rk7rIyut6aFfq1Uooy8zQD54jvJC43q8aNQWDvl/8AbbMHzX6h8q4MNt92Mwucrzfc&#10;2RkLzWUQt2CybHLNGo09xHbm7m5uzGeSW8sfoJ+taBGnAMWieJpVVsGhaqPkG53HH+WW/OrMqOQS&#10;TW88poAZjJIbnWwoQXQxDRUGtQhoMw1w7pdSXE11Jct7yyq6GgNGb+IFzIABIAqa9amtABIjxv3s&#10;q6GT5MYXcyotQm420e48YKxolKM3lcGmvZVCzGVpyWHsZUGwnNMOKZJ1KIESEhIkj7d8jh4+vdCy&#10;mnVNl5BsN/7VOi3McMrxxGlQKJJKqtXS1UzBJVVuxbokDb/bSOFW5tZgB5SKrEL4+BYA1zywwNBk&#10;xD7aBL7hOh/0kCW0qd9GJI+2cr3SIS6mTaPpaPRSbHUFQg6Ea5g3PbwSbxEPuqKSAGnuR0KsCaH1&#10;BSQrUJA9OYC6U20byR7djM1c6Rt1K1y0/wCyfDy6ZilDqX7Cytxt5LseLatTBmyA0D2ti4277hFN&#10;hBFCddVNCVCRHNOf1qRK0pu+7RUkW3EiEkhtOakmtWFSNKnw09OtRh4ltNvu7wXMsgjvFcMwy0yU&#10;z6UHqPiQfV/tVJjplEyfdBYZ7BcULbE7icjvZjqjtjHin7kor4ABGU0H2hVk+Zd3q56mSrbW0abC&#10;4t+O3cjNbX8CPqL/AEyMNPuA1HUElz1INfAYht5M9wsm4H0ypN5dG1VUkUyPQYfbauloMfgM5TKq&#10;X8aZvibnJj4sNK4y9MdbOVIhwGnQbjMztVNWdQQNSTQUXRKn5bu247lu1vsMN+l3FZygNcEFl0J0&#10;Vy3+YYx41o+Q1VzxZGyWlrYg77usDQyyoFEYzYmubKAaDX+FBWtMXfbBZbsRc9UPb3PaO8zWZEZs&#10;bpkwiwchUNW4hhHrCbZ9tAjyERvtxQ7QEQouhEnH1V7J7H2z2yxF9xveoL3lF8iyXE7hEuGIVRoW&#10;IBRDElQBFCqxqTmNRNZzYb3tO4VisbyN5B1QEBhnQ5eNDlX5Yk88rwkjKgbpGKqplqOnTohcwFUR&#10;VX5rxet1UegAtl1w7DCXs6iM+QG97tW/qJwANFHpXXqUydRBUETXknFXcp2a3vVUziYxGuoKcqHr&#10;XVQUp4DC62kaNtS0DDpil3yBR6BeTxjCswIllYQjeaInhE4kl1l03SbBRZVDBU5+q+iLx8Kmsk45&#10;zPmHGJrgSTW1/MmutdemRs60AJPjTKtaZUx9BuCut3tllO9YxJBG4BAGTqCAKmpy+GXia4YrEcwJ&#10;JYGTD7ZCegIbcttVQCXU+l2IJAOqciPtovw14dNwg/hMhVTl4EHr8jiS7lx4u2sSCnzWn6j1+VcT&#10;k2oyORavR1CJK/qELLSIir3CUtBXVdOSl8eQp8+Ku30XF01vsdhatNudxIEjjWlWdjRVGYGZPiQA&#10;OpAzxV3J9qjtoZTJOgRBUk+AGZ/Viz7Br8YtJXV9wycOZDYGMKgnuYiMtL24/akgK9LisIPWJeip&#10;omunH3g7AT3+x9tuIcZ5NaLDu23WaW38MmWERwjRFokIDCsapqVh6SNIqBXHHHITbS7peXFlKXt5&#10;H1VIoanNsvnWh8euHGjW1a9/4b7Sjqq66giKuumqKSpz1/fx0Xa3VvKAY2BH4YYDXBfluaY5h2Oz&#10;8jyCXJjU9cLZTZESrtLdyM044LSSHYlRCnygitkWrjxNoy0KKRkIopJr3vf9s45tV1vW7SSJt0AB&#10;dkilmKgmldEKSPpFc206VGbECpwmuLiK1iaadiIx1IBNK5Z0By8z0HjTHzxeZXkxQ7n7qPztum58&#10;enSnh0rl5MBtiVPcq5VpGkDUsRTdBiL7hlU75GrzognSLYonX82O9F1s/cDuC3Nra2uBbpaxxQpO&#10;qLpMTuGm0qzUZmJCajqUAEhXoEozm/NGluJLHaGKwslHlBozfUNKeSgjNq1boKLm0dRyCNbdug69&#10;bCti1q1bqv8AaJ1xisiLOihN1I4UyFJbMo5r1AjYq2uqALblTS2g22YbraljbGNWlUVqaKD7qUzW&#10;RM6kD1KBX6SrskVwbu2t7F8541QI1QP2RVa+FDmmdAMugAKYcYrcig2mKWYirdsBw2HUjNKSWTat&#10;ONsHGBH/ALdauCTbbosqiP8A9FepQXuPOzCaD7PcLD1XMZ9yErVVlGaspUZaipI00oXWM9QHbRAU&#10;LGGRqK+WoKCQQQchnpbLSdNCelaE6jPaelyXG8Gp0yqvVm1xi+Yq8XBJANzTh1R2MmhtbRhke62k&#10;JqX2mRMgJ4YbRkhtqqHly3f7dmuN02O8QSM1uzutaxzKkzErkBrAZNNKhWrqzUrh6jtxGttczwEz&#10;krpStPUCSGcdaDMgZVoOoyO7cyicKHFsXpQncPR3ZD0XRVluQ0kssR5pNtt/0I6vvk0huFq4QiLa&#10;L0mqR7hm63F/HK5hkMEUgUSkltYzBJJqzGNgqFyaetUFPaIwxc0217eC3u5ph926kstKMBUBTQdA&#10;akCueQpWtce/zWb1ph2evuBFS1cOmsn0NXnW5LjxU0qa7oqE3MN9pZICn8qvio6aJwqvdugN/wAg&#10;2qKMRwSj7lABq0q4bWyr4EN7hUD6SopjZa7pNcNs+/M1HdSjGtTqT0MT8SKP/vDBbUYO7F3a3Ey6&#10;ZJJ7HdzK+sSTGkiLbdNnBz3IMuPOalK1FBi+nSY7oPkoky0s0CBBaA3JHt27HknDYuLXrunIrCZm&#10;DE5s9aRyAlsmeQrFKwNEBLABWVRJb6SK6UTqD7cjnUOgVmyFQaAVIyrmAGr0qSHE4k2ur8/25N4E&#10;aj2dbk+IRwdVpXonakOW8QBVOpw2oAPCICn1OA0KfzLqmupYtx2/a98Ib3S3syqQPTMEkKyH56Al&#10;OpaRf3cR6NTLaX9j7gLrSVaeLCoIHnqjOr5qKdcfWntTjP5L2w27xFW+25jWE4vSPjpoqya2lhRZ&#10;Rmn/AMx2S0ZEvxJV4+rnD9q/kXE+NbNpo1rYQREf4kiVWJ+JYEn4nHQ+1232e27faUoY4UU/MKAf&#10;14hzu1vjCap96t3zfVcL2wqb3anbl4dSiW241u1Hi5bkbSDr7j7ay+3Fhuj1NrGYmdJorxDxzTzz&#10;uDPd2/cXnNka7XtMcmzbPnlNudzpjursDIMIdSxxOCQYYroqw90gs15u0Kx7luLtWyt1ZB5F6eoi&#10;la5UUeHXzOIQfpe4LGzLePdLyAnuRfs+P07MCiN15CWun5C1IOU8ct1qOBBCrW5zLiiittoYp19S&#10;OaxX8unEbGDk8m7Mqpt2y7fqqzCiXF2GWpJA/wAu3jm1noPdFTliG8DtDd7nf71MegJz8GkP4D0q&#10;COnjSuWDvci7ybyd35xzC8espU3Fpd5a0+MzXIptNV+MsXljMnTxj940dGvqBJ1XS6TNhlppR6hT&#10;TnPm95u35iO8m0We2XUsmyS3Elpt9VosNokrvPclSTU+2PdJoGMaRRnOMAyG8ubjctwg223atvqJ&#10;LfDUcgK/srXM+VKZ5WQeJGRPyMBvNvbR1tb/AGizLIsHntCiAaQYtpMcqnu0ir22EHux2k/5Ivx9&#10;V7f/ACy73PJw3e+C7kabzxjdrmwcdKxCV3hYDwUVkhT4Q/iZNtUuq3aBmBkicofhQmmObzpqUu/E&#10;nfGuUOvrxJqSIKmqKdfd1Ni31J/y9cVNfw4nfe2D3+1/Kh4IsEh+UNzDKT8wEJGEXKoxJx/clNfo&#10;B/FWVh+sYpQLee3zrwp8RdmIUk5Fi7HtomTNxlJ0pTdNl2SY1jcVno6162qSGaqi6p1PN/BNeOGe&#10;7XPF3Pj3COB2Id22xLi8lQZ6rh55oLGOmVWVGlYp4iRCBkK19fX8t1x3YNqianvSlXHiUR2AAy8q&#10;Y+h3aTBYu2e2eEYHEabaDGsdr6+QjWnbOx7SSLZ8enVNJNo8856r/P6r68fQnt5xccM4RxjjBIM9&#10;pZospHRp2Gudx/tzNI/+9i17G1jsrS2tIlokaAAfLED97Nz8W3X3ihYVd5HCp9n9r5rtpmtpIkKM&#10;S2nQF6JsaMDPW/YSpT+tdEaZA3lQn3m0MF+n5+96Oe7F3k707Vw7d98jtezXF52mvpWY6LqeI6Zl&#10;QLVpmLf8FbpGrSeq4mjDIctM93AGaN5QEXNjXoPAfjhvt3/PbIchN/FdjKxceqxT2aZXOitPXDzQ&#10;/wBIUqa4UchVDRAmgKvefQdFFWTTRFPdP84O73cM2z9ubP8AlOyAaBcyKn3ciAUHsxeqK1SmSlhJ&#10;LShX2WFBHrnkUt3IbXZo9TdNZFQPkP6fhhgbnaPKaDEn94N6p9xFdvZbULGqi1edl7gbhZFOBThw&#10;YMeekh6sg9DZOyZ0wSViM33AYfVWwOjz2f5juGx3Pcjuje3W27NcNWJJmaTc9ymYegIkmpo1YZtP&#10;cVZVo0cMoZQU1xGNstzf7gxku3OlFJ9TueijrQDqT4AVoTQYtf8AF/Zw9qNvIJ3sOK1nOStNWmTE&#10;yyILWd9O9Dxtk1U3VZp2nOlxSNwjkKaqZigafRn8u3Z2w7UcMhM+3xx8q3ACW6alXjDZx2us1YiE&#10;Gj1ZtUpcglAgWV7dFPFaxm6I+5YVagoBX9kDyH4nzJ64kpx0FhfjCroirzXRFXRE1VdPknxXjwmg&#10;Jp0wYqh8YL2FU/qL+ZmGx5WqZNR47max9CABlQ5MFvRBJU1fdZv3DJNEIVEkXRUVOOXe1t97XeTu&#10;FZRsDaXTXkisD9bJcwyAEdQyfcygqaFaMCAQcQnapVi5fv1rmC6B/LNdFaeeTg/pxa/x1HibYpl8&#10;hcZt6TeLcbNNvbNEudsSxmTPrYJOV9xLxaZBgzJEiPLjNqXRgz9hAig8Am6wwTBEqi0XT8m+9HHp&#10;rTuf3Eu+Pbo6S7BNZyqYdUV1BDJFG/vxOhGpNteW2tiQGZIZIHYlYXpE9ziuILyTdNuIN1CoDp09&#10;yPqVJoaEZENmQRTDteGmX0kndXcLI8uyI3s03Xr6GRj7s9piOzZJCctJV1FiPsuLEbmyHHWDSKCC&#10;P9E+0pgKaWR+Ufne3P3E5zZc13YHnu76JIZXCol7qklkmKFQFSX/ACgLcZBUPtllACrdtSJ7yfdR&#10;OSLuOMKp/Y0A1UGpGZNcqVNaVAwd/qh4TYW/j7A3Hx4nI+U7O5hTZdU2DIqT0Fp2UxGccZUVExcK&#10;2agqiouidPNF46T/ADHbU8nGdg5LBVZtt3FA7jIpDdD2CQfAi4Ns1f8AD+Ibea27NtaX0WU1tIrA&#10;+QJFT+kKfwxy7ryKTy62Q2Nz3byKR7m5Ni0zPcXkV74NTKeNS1BP5XUSHW+tXCay1hmvjiqinvfQ&#10;xHua1N36tYe6nHu11vsO2C57mXEFzdBYm06LaygZr5GNCxDXogt7QHSfuHDK6qJQy+eGPkG0W9/a&#10;sUuwmuNh9Sv4ivwIoflTxw+3iX5Gtb2Yo9Q5KbULdTCmmoWXVpojB2rLajHZyeFHVtn+hNNEGSAC&#10;gx5C6aCDjSLb35f+8cXczjw2/d5QvMLFAJgRpM8YOkXATwYH+HcIPomz0oksa4z2HeBuUMlvcUXc&#10;4KLKvx8HGQ9LdculaeVZc8dCYf8AA4MGGpzeHm2N97Ltu2RvTjoci+28mv8AZi5IwOrj0jGpxIf2&#10;DJ05qiaFDmkqo62jyo8lZ8usuX8faXlHA4xeMp1XO1yNpjul6s9pIQftrzqQKGC4JPuxiVhME83u&#10;oDJCNRHVfP5eR/UcNTlXllt7B2bybcrHZov3lSQUDOGXALAyKvzewV6PXUd5UEfuY6MSGHXnjBSb&#10;OPFfVsyUFRIhu/5gOHJ2z3znmzXOq+th7P2cw9u5jvWqqW88JOpSrBmalVZI5CjNpw1XW+2sVhNc&#10;xMDOCFCHJtbZAEeXUkjwVqdMOdsXhlhhG2WPV9887Kyy3CRlWaz5Oiy52XZO8VvduSjQQRx2NIk+&#10;2RdE/psDy4mfabjF5xXg202u7sz8ju9V5fO31veXR92YufEoWEIOXpjXLC/boHt7OFJSTMRqcnqW&#10;bNifxOK7dsrQt2P1EMkvWy93WYLX5XME0VHGezWxWcMqHBUHCAAIZDDyIqCfc0VU+PHGfa9x3C/N&#10;Tyfl7n3Le33C9eLyNvYwnbYHAIGRZ45FoSKtX6icReOY3vNSiGsNrbGvSmpiMsifCnWhqOmLcOPo&#10;pibYqq8jsGZyXevIW9pauazkGP4w1km4btFJWMhPuSo6TZUNuMTLzVyzAsY77isOI686hEAo+BEf&#10;yr7+8Vt98/MDvY7Q7K/+o9o2+LcN1aHSU94TRs7pCRpadYpYZZVBJmbWfbMyOXQXUJYlo2IahrQ0&#10;NOhzGY/DP8cQ0/Uf3wh7z+K+D3yoVdmO3ec0VhlkMEHtSqqcrNbIu4BiHSzDO1ZbRwTEFYe6U5gQ&#10;EU2uu+ez959o4RaX1oIObW5uEniAPtustsSbiE/92XgMbxtRo3ZR6keN3iPL6Xu0wSq3qjkzHnUa&#10;cx8z/diSHkBsQzuz4rbT734mjz+4VVgeIW1u+3yOTXOUYLYNGDYkZyKSb0RxJfVhpddNETia9yu3&#10;lvv3a3iPcvboff3lNtthfBek1v7NJDQVrJbyaQpP/Zqw8BhPu20fzfjW3X1sa3yQowI/2c/0HL40&#10;xBn/AH+vcrxrBKDIriUWRYDIegY5EV19Z6TVdjOQAYcAicIYTkcVa1UV1XTmiDxyHv8AunPN4HFd&#10;pgu5bjadqJaznXOSKNmjZEHxiZKRkAkA0rkKMlvyRLnb4UvWP8zgJUJn6m/ZNa1PgT0zy6YJIW5W&#10;5+a53X1lkzNyu6nSSisLFrFcyQJWqmJuuw2xkTwZUF1R4SJtOaEKIuqjkWxb13BlhkSCW45kpFHV&#10;P40+nPS5UBta/UrnMUocjk37Tyvd5Nzis7xGl1kgUX1KetTTqozyIyHQihrZ9sR5TWFQJbf7mPSE&#10;mQZHsYFrYNGs2M4DixzrrfuuCTYRnG0QHOlVBepDXREVL57C/mavdiEXbvulLN92k/swXcoYujV0&#10;fb3JOalGFFdhWpKuehxa9vflg8ch/ir1HQ4Z/wA39rI24LAbm4mbcbK6Bpl2aDQp3ZUeG8riSvVe&#10;rVp1W3kT/wAtNU5pxLu/3FoL2eXnW3xCRFgMV9CP+0iBNJwD+3DqJalKqAc6YifLNqG5xJeW1FvI&#10;8wflX9fQ/MYMPC/yGq9xMZm7Z5lOhM5HVRZ4Ukm1lnGNsI8Z52TWG+4QR19srbjzSuKi9CKmqogo&#10;lccK3VL3YN07a79PE88lpOduuJpCgMZhZvZLkhKxkmRSxWigirBQBJO3fL1upbeC+k03EEiFh5gE&#10;E0+FAf14ZjNbGNNuZU1icKwY6m2Rgq9oiEunoYLREd1X06U5/Dj5ubFa3NhZmyktws+rpWtAMuvi&#10;B59cdq3Hc+TcJF4zwHbjf7xISpmz9qMdC+S0YDwbUEHWpyw2wZc4UlAYRGWGzUR+oiccXXXuOKWi&#10;fsROSa8SRNtRRqlq0pGfw+VP6ePXE44v23/kssu77tePecgnUe5I+YWuZSOvRQcuvyAGWJD7V3M+&#10;bJdeRmVKbIEAWGGzcdkFy0ZaABIiN30TROIXyTbmv59v2exsZbq8mlVRDEC0sgLCqIBnUivlTzHX&#10;Dnv1pbRxKHkRAM9TEBVp4knKg8cXF4zKFypr3XI/szfiRSNmRGCNIHVoCIHmTACBwS11TVVRfnx+&#10;hjgc5bj+zPJAYZGtoqq8YjkFEFQ6EDS1eq9Qcs+uOFdzjEN/eRiRXCysAynUpzNCCK1B8D5YWAMN&#10;OIhE20aqnJe2PMfwVF+PFlwpVQxUEnDYx8MbvZx//lJ6fyf6NdPXT58KPaWnTHlTSnhj/9b6atpM&#10;8b3+25nq4kNzPsVjAxJYBhkba1qSRvvyDkL2iN9gwMnhRFRehFT114+JnPuL7z3W4JekRQXHPdhK&#10;SJSNRNeWvp1yB+uoLrLgfUUBNNVMTnsh3Jhmnhtry7ZLeRqOpb0rIAQrFcsyfTUDKvliKWa1dxWS&#10;32kbcNp0jVtxBJR0X0RE5oqLrxzRsW5Wl/aQusg9wAVz/XjvOyktLqIamGoDCPpoFzOlNMNAaKRa&#10;Loipoiqia805af58O97eWtrE0ssgAGFEpsrSJmqMsSTjZNm20kesuscsG2Aebdgum7FjSmhldgHn&#10;2E7wmQmcd0SVR6SRPRU429r+S8k4xutxz/jarDOJXtVlKo6sGUM6aWBK+nxGk55HpjjfvrvO62e4&#10;W8MV8TtdzGG9sgUVkalQaV9WR+BFOmOC38xN6nF6FzA4oBojbdfArYatKKKnI24nee19V7pOJrx0&#10;sn5kO+V6DTlgiTLSEt4VC0FMiE1NXqfcLfDyxy/d8leMkF/0Gn9mC+s82t9qkzJM0G2E3nHnGruj&#10;p3xcIyNUEfaxYqsNtIegg2otoiJqKqnEt2j8znezbmU3O9QXSk1IlgjzP+4qUpXILRenpNBhmPKb&#10;qMsY7tmzP1Kp6/LpT4Y4c68xcsz6ryGJk2M0Jz7vDpmHjZ1r0+IkaJKltz/crWSnrCtdklMZAnCQ&#10;BUhFBHo0RRf97/MJvfLrXcV37YrY7hPt0lmJImkQJHIyuSYmLoW1IpJoKhQBpyIbdw5XcXFvcwyw&#10;J/EiK1BPzrQ1HX+gxCvF5D9HmdbcMWTlTEaM3pL7bptm242Ck32DaXqAnXNBJU0XpVV15c6Wv7y8&#10;GyT/AMu9z+cp/ksh0utciQwIIopNM+uXjiG7FNBab3azT3Ihtgaknoafs1Hmafrwn/Iqqh7n4xbV&#10;CKMsWIzsmPLQhPSa3q+rzboqqaskg/Un4rxh2me64tuMV3OjLNM9GU1rQmmYOdWzOfmMP/Jt4+63&#10;K2eCTVDH4jMNq60IyIGQxNH9EjyIubVnPNjcqlAcjGYb1mhzJcRgoLlBJkQrZAjvvBLMUR0UdFEJ&#10;Q7fUqCKEqfQnsxeycf5bvexe5p2Xcbf7qNWogikhr7xqaEmRZEYrmQELAaQ5Ez4je+3LPYyMAhXW&#10;tTnQfVkfIEf14arcDdXJc43dtdyytbG1kQskO0pJbyv61tJXW702oitl2+9Dr4LBIDaEPUDf82pa&#10;68b8j5fvfJueXnK1uZriaO8MkLEN/DhSUtEooKqiCgUEVA651xWW47xLd7rLuXvM2mSqk+CBiVHw&#10;AGWYrT44gv5Lb10mU+elpm7FsjMfIX5yiVc8cN6Kw7FbcdgtSJLLCiWpkSGqH/PyIh4vzuLJd8ot&#10;OTbvZwAPO8U0YILAH24yMloTpavQ1IFeuHjeLqG7vb2/9ylsWRqg0IDINWZBA6kVIIpjp2pt69vD&#10;bG4x2amSVszJrZEfCObU2CQyHSCLZR+nqbkILqIvSStkQqSKuvKh+VWk93vVrZbnF9pdR2qZFqo+&#10;QBaM+IqPEagCAQKYiG9u9gqyWye7A1KEdVyyrTzHTOnXHTkcfM8slV8vDpsfGL6JIZB6ynHChx3a&#10;0l6ZUd85j4vKitryRpVMv+VeNm2y7Jx+2uo92R7qyZSVSMO7B/CmgUFakHVRR4mmGXb7y73K8jhZ&#10;lgjYUZ2dY6ZZH1NUn4CpPlhxnr+VHrmqvHEdfmg12rbJ54Pte9koPS+1TxVHrYrlJf516jc1X0Tl&#10;xFbba0uLqTcN4Ajt2asNtHQ6F8DM9aNJ8BRV+Jzw47puUW2R/wAs2SX3LjT/ABLlqksT1WJQPSnm&#10;c2YnywoMZxPOLYIilRX9hL9wn2ywh0k+QIgXSrjAEQg08ioHIfkqry014eZuP7het/4Nss8lrKtG&#10;UK2l2zoQwUiufUHw+eE22xbpOsRmhna4DDRII2NB5Z08sh41+GJLUO0W6kiKUqNs/mkt4XgVXLio&#10;jUXdkKSA3NSNMd77zXWuvcaE1Vv6tdOfDGOx3dTeCfa2ae3tB6ejhgpNCq+77ZYU8lK+IyxaFi9w&#10;kXuDjd1PcAjORUjBYdHpqbKvitTTPDUw/D7yoe3Lts4l02UWVdbMuMx8atLirSLEjqy7DWLVOuzy&#10;h1jQuGjrQvA30mPUSEirrb0XaXlK8TteN2nBlguoiCJl9pWdwwbVJ6wWLUKtqdaqciuRxHrrbOaX&#10;1+L6fbXYjUNJkUAqaii1JRCKgqSOoqQRWtgXjhRbkePMCDEgeKFDd37cZGshz2dl+PDlsrSQ48cK&#10;usXmJbywXD6elmMisNknWZOaJxfvArjlXCIFt07WRy3JFZp/uYVkZgCKR11UU9AFqq1qSaYkfGYN&#10;541DFBDxCNpD/mSmZPcJr4MQSfhTIZnPElLLyX3ziijr3i3eGhtr3Gq7M6W2dr3TZM2wBYUYxuEN&#10;7QCVrsI2KqZcx6Fnt13Q5rF/mdrLgimem4ikKkjIDSP4grkSumgz+BlEnJ+QxhXPEZDUZhZkYqaZ&#10;dPqqcsqUGZ8j1N+T94DBSrrxy3iqyZ6kkSa6uqslcQDaTsjXxWJMMZU0pK9BN6IooiEhEqqiN1z3&#10;Gu5YTJc9uN4ik6FljjnIqMvbUEBm1ZU01HXPC2LmNyis11xm+RB10hH+VKMCTXwy+eIy7qbmbL5e&#10;hRbjA9yMIvHn3CSbMwR0Ic9xzr93FmpGc7vvWCRTJUDQNNNV1XjivvZ2u7f9wZG3Xbdsv9h5sGAW&#10;4+zIjmNask6KVLsoBNRmvRaAti1eGfmQm4ndJbbra7jJt9KBXRiUp+43qoR0K0p41yAMbKnGdlJ0&#10;n3o5pXVPVIdaaj3Tz9M7rGe7TzzwSWQaZbA+WhkKr8EXjjyPtj3bmH2yLYKDKyKZLqGMlFYr7h1M&#10;FQEeoIzCShpoLZY6NX81/bWSBA3JFppz1QzLQ+K+uNWqp9JammuYYjPFh/jtje2rEhmXDzHBsh5w&#10;vsbVZk1fLkLLcMS0kVbqg+3MUm/6Alr3m11QdNNewfyzflr27jXJ5OYcy3rbd13xdH2ntzI6wudL&#10;N/BYE+8pUhGLESIxAQYrPm/ejZuY2EFrxzd19uUkSZqCVOSgMHrRhWqlQfmMTaYoojDjs6lJvsIS&#10;pPr2nhkMoY9Sm4ynWSAQoi6h6prx9Itv49Z2Ukl1tSqkRPrjBqtfEqD0HmB08hioDN7gALAkeP8A&#10;YcHktWWa1+RGgLPKOwTjcGKjPfkECdYtMo8402jyqnJCJOf8OJc+iCylngtGklRSQiaQzEDouoqK&#10;n4kY0OzKCQK0H44qx3w/U4wXaPHctEtl9wbu2YB2nq4M56niYxZWkps2fY5FLOTLn1UNtO53UWC+&#10;rgp0D/4iKlCbd+Y3hW7XW4bNZbbdjeYkbVDOqx0IIVlcMS1AT6qIw8PHFe71zqPbRPC2yXD+k0Y6&#10;PZLHLQx1FgfEgpmBlXw+Zuo3PtHZsQJI3dWwQyVkNVdvNZrpCyLaVayNKgjOG2jpzlEdG+TY9A6B&#10;onFLbjZTXFkYorlGFGqpUAVJYg1XTln06VzpXHL+53DxM5LuigD6SaGpLZLmtM/L4dMsOZkm4OQY&#10;3lM0XweisxLy5fqis6QqhLFqJYz24kiBbVMaDIehC/2kB8O6Qg3rqRl1JGm2K0mCotrCUjIH8PSC&#10;KUHqoVYtQE0Lj1HwAzkbz3dl7RYMB1BZNOoCtCCoXxpmBlTD+0GWQJI1WZz6tpbe6iN+0xph1mA1&#10;ImMOl7TIlWULxLC7ak7Ga6GFUXeerQtOPVzvG2x2KX+02YeJKh/cBLLb1GaqKMdbGhHqOlDkA2ls&#10;LY98t7VxcSwJNOxBWIMEof3vVkQf2RQdc8syu9wN48M2gpaHJs6kzGp2b30OngNT6x72Z3TUeW6z&#10;Ksp1e5NjMRG4rjiCBOi7OkiqCoATrzEQ2Dg8vPLm4s9rvabDZhWunoVeRxWixAVYmRWJkc0K0qzB&#10;3XE+22ZorWbdLyEncXXWEcDKlfUdJYFVqehoxBzAJITdLX5Xl86LlQtJcRbQItudr7ivebk1Unt9&#10;i1gRvdNrKhRo/Q5G9uCtAANqCICDxIZrWHj80m3TmOIxIUZI9MjRpQrX249TLpHqWqihAOWI5LaX&#10;+4SSzzgvI5qWYjPPqASKgUFKCgFKZUxwDHB7Cs1o/bjFsqK4Yv2YfQSPNPPt+zmudX1aRI79VERO&#10;erZvEi8lFV17nE43jj+6IqiIiS3n86mhSnhpFJsvAtToa4jmwyxtte7WEilZoblJVXxo4Mcv4DTH&#10;TyJ+VV9UXUCxiV8qcTi47mUGHCsilSiFxJcuQlZJnuO9MwWVbu46SGeoCFp9kDUV9OIxc2dxZb3/&#10;AA1Iulqc2oJEI9eo+IDB3zBNACBVQcSu0uVQxpcj/g5gFkz6GtC/j0I1LlkQDTwwlN0ZkrGLGjzV&#10;t0ZNzSSKoSsO2vU5YSXcfsJNr9LjwrHsJERHHeaA0sgmlQFbMBmOwNb7pNuZRWMG527SoadLiJ/4&#10;1cyA4BaRgMlZtI6Uwn3JJrG6M6ODcppKkeJXS2rxyILH4A6SAagXvZB5mMTvDKBudjcpJm4+TtQt&#10;uK+EL7DVgGcWEaO09YkLBmMWS7Uym7COKIojJlR2V0I9OO0Nz7w3UvZiC9guCnOruQbYoFDILtlz&#10;nAXIH7b/AItaDSrOinocW9NyhZOMR7lZgvdyUjA6HXkCTTplmPiVHU4hP5/5DD2M2H2e8ba6VHef&#10;qseZvc5JmSgt2uRX4S/fvpKRRVl2TPkWDjZF9QMzWiRUQU1qHunFbceue1naOwOqy2azN/eBcxJc&#10;zaokrSufqu5KGpCyRkeBxHOVyjZti2vYozqkbT7n+ImrOfxb9TfDCThY9G8fdmtq8jwrP5DL+5W2&#10;WaYdnmOxn3ljfYRyyMuO2MmCbD/s2yZF+NJIW25Bq6oNKQGaFW/Mbm64twXZLbZOSSLv3KrW8F6i&#10;FvRZPc0hcgg+2sqgxE0VqNN7ZNDXVZxLsO2WO6R3RJmhkV18DV6qSM8h0NBWpAzBNXi8OLiy2r3W&#10;2kvs1q2WaHfx3crbrGbmeCq/V3uNHjE+tCK4REMdu7uH5dZy1KRJVfQW1Upv+WDZ5OKb3sHId2sV&#10;Ww3b7uwtZGGaNCYnZky9Kyza4BTMsrDIDNfxu4ns7+wubxPRfGVAT1Vl0lR18SWU+bfLEwqCz/2q&#10;868xxqQ97ag3xxervK9g9G2fvsWG6oP9fJDdk2dPZtiipqpy0T9tnbbent/+a/ednZdG0crsUkHg&#10;PfVGdHPgSZYLqMf4pwPnKIJPsuSXkDyUiuUV1HxGR/SQ2JP+RVUV1sJvJXNtk689tpmbsdoNe45J&#10;iUE6ZGBvpRV7pPxxQdP9WnHQ/dK2N32255Aq1b+U3TAdalIXcD8SoGHTfIjNs26RgEsbd6U61Cki&#10;nxqMsUM+D+2TGWeSG22C1zDcjEdk6ssluJTQOpGlWdYpPlLGO4ZiKXOUyG3HwXl0yE9UUU4+efZH&#10;jY553Q2ndb1NaT3f3zinS1sNBttQPg032yspyq8gp9QNY7FC1/ye1gTOzsEI+BYfWwB/efKo8B16&#10;YuH8nvJSg25xu/xLGLhmTuFLiewNYTwGOKNzR6HZc58TRGbdIpEsdgep1oybddQQUO50j+Zj8we1&#10;9v8Aju58Q4tuPu9wr1DCvtEH7JXH8SaRgfTMsZJiQVdHaORwFKCS0rq/hhWZRIPcQZ59K9K/E+A/&#10;E0xURie2uYbv5XEw/FYEia+pk9M6TSNHF8lRZcq0mOoykaFXMAgGjikqOo4gIZGIL82uDcK5Ly7d&#10;bDiXDtp+75FN6pGaix26+LyyMKIsa5nVV9ZdYwxIBhj2U+83ZjLMtop6A01t416ZDp5ZHqSBi3zZ&#10;bxX212JqVyzJzq7rJaiC9aWOR2TYM0ONMwmDlTJFUxL1GO3CabIimyNXukFIUZRVDj6bdpPy0cK7&#10;VQryrlVym68vhQyvdTgfb2ukamNtE3pTQB/nyAy5al9oEpiX2m32e2QM+lEVVJJ6AAZnM+Xmf1Yi&#10;tsnkknzP8lJG9d5FmM7MbV2sjH9o6aeyQM2l6yMywg3UuI50ozNsGaorR3krrQtwo7iaclY+NGfv&#10;R3iflG5hm4XsDgWkZHoa4YF4Qw6GQBDczU+hxbRHUgVjDdqlPJ9+fdp1/wDDbZikKnxaldXzNKny&#10;oF6dbaeOwsWNgsiWAyJ9tALQH656IotryM4UyG06xL01Ve07LCQ0K8tSYJPhxojmDy3ER+pCP0FQ&#10;QfkTqH+6cYK9XkTxBH6COv6aj8MGfG/GeKYsr3Gn4B+qlNoKzHYl5Y5Pt3XyqdlxxK+1ltFiwyLa&#10;mh2X/hSYlg7DNyKxIRWmLMdRVoZEgy4b5LPyjiXf/feRcW24X9y15GpszIIxcQybVbvIkbEaY7sy&#10;RMYGP8OZ2SKeihJYYa97DHzCK1mgqxjoj+KllJK/FGp9J+lxqUirVtzw/M6DOqdu6x+WTzCOuRZs&#10;OQ0UWzqLGOvRLqriA5/Xr7KG59LjZp/3hUhUSXrPg/O+NdxNii3/AIzemS31tHLG6mOe2nTKS3uY&#10;W9cM8bZOjDyZSyMrGZkEGhxU5mUqJMt/MPccLV2rusMz6rx+smR0bV2xq7iNnWB3dASyP6LkSdXO&#10;A+Sf/uYKKoui8fN7nOi7m/Mpzu2vnt+QWHIYrO2dessd199tdxbigP8ADkiKyvkSBbqVzAOIl70f&#10;3G+XLyUEJFTlmNLgjOgOXxGYGeIfLIv8OocDyLJYEuvwjcht+9xi8gPPi5jF9WWb1VaTa6S2334T&#10;I2lajzjI9ZtA4w+PWZKjlC7rw/fNusOPb3DFJbrMJZ9vlqQXFvcPDJGjqSyyRugI6uEaGQ6sg0bt&#10;91ewt7KTcoiNovQGLL1glNAXXLJWYamXw+oVJ9VoGBbrf+4LaDP9jc+lxP8AcKZgl5GpLp0o7EHM&#10;47FYT1begol7SPfU01I706OJdBgiSmVJgiVvvDtN3is++Pbrk/bfl10kfNk2+ZA8mlBcBELJMQTp&#10;E0LKrygHS6qJ4yYy2iXXAlvrC82e6INxJA3tuKaZBpyYUyDAkFl/Eek5NR+mfGxPECyvaMLV6xy/&#10;b7CscmRQddZdjxMazHLc0trWLWK25qLMfJGE6xVttOycY/qJwlRn/J5dxcq5Bzzne4sTfSwxWdgC&#10;ahbGCRmuXjzyWa7ZXcUHqC9ak42bFHHt1tDsZat1DErv4jVKzFgD/hIp8ip8Tjo8ttvci2C3Kp/K&#10;LappYjZWLf5ogxhUYf3GW4iWUeyaAh66bKoqn1//AC5YmqEhusojf354VvnaPuDtneLgDextl7d1&#10;uVAJjgvHBqzotP8Ah74almBIHusx1K0kdGnkNtJts68hsU/jx01AZa1qNSnr1Ga5ZEfEYsM2d3Zx&#10;ferAqbPMVkCcWwaRqwgK4JyqW3abbKbVTUHRRejk4hAqoPcZMHEREJOOyO3HP9q7kcVseSbYPblb&#10;0Twk1e3uEA9yFjlWhIZHoBJGySAANTEosL+23K1ivLSQNC4r8R8D5EeIw6PE8wswODBilDyZE9yP&#10;LS9x3ZPEodjmu2uLQcqymZGbGbEu8jojG0lxrClMxiWRsQHo0UxBPcvShVrpJwgMPnf3n2f/AFD3&#10;lvZO3XHY7jfbGFZruNVVkvJbWk0pkQ+l3RWhhUqA8kwaJtTFStX75Idx5HJabZADd20Wst1GpcyC&#10;vQihCkda1ABPSaG1/mhie5G1mdXM5tjE9z9vsPtrzIMMlvoISihxHGol7jLz69yxx2daq2yvUnfh&#10;POC0+mhNOvdB7J+YHYuSdruW8tt2W35Jte2zyS2xPqEyRn2/bBzZXlKIAc0ZgjVqrNLNq5HBuFtM&#10;ZlEV9Emp0JyIH7ak9UPn1XofAmGv6bljX1WUZ9nmQkrf+4GW1+3FHaGSI0N7NjZJk/2+SRi2McbF&#10;MUJsCVdHJjrDYISvjpSf5RrGOw3jf766BAitLSyjkJJ1S3AluZAWJNarbxZk1LMqn1HEW4Iys+5b&#10;tMKPd3BAOXU6mAyyFaU6DOgpmMW87gZlXbfYZkeZWqj7ShrHpiNESAsuWvSxXwAJeSOz57rbIf8A&#10;ecTjsbuJzTb+3fCeS803MA2232rSBa09yT6YYgfAyyskYPgWBOWLMZgoLMaAYru2SyaywWVtfu1l&#10;kpe/5Jb92W2djLdQhByJY4RuDeY6620ZKgOWG4eNJFHTTRtwERVTROOQfyk7ZuNjsl53X5G5fe+Y&#10;b/KjyN+1Gq3DBl/dEl6JU0jLSkdMqAM8l00MthM59M8/t/gUcr+OtaV+OKlfzCcfdzfHx2y6EM6V&#10;gGYZ7TU8me0zIg5JhsHInaNqrt4kp1GZEqXTyYygZNu++jaA4IuoZyeeO9HbuTivIt75BxtjbT2m&#10;4SMQnpKsHI92PoAJFoZFodRAoPW+ITBesLy+2m5zeJ3VSejoDTSQeppShoajLr9UrcJ8p5+ycjZW&#10;NFqLCVtZS1zm2e69XLkOXMKLi9tlVjc0+U+0ccRwXMVaulidx1JBlEQhcM1Xq4tvsd+YjbhBxnhm&#10;/wAIiljjeGQvQwXSSTyy6o1NArxiTT7bA1jBoaZYd7O+XboLFYImNihKSKTXQrNqUnxomrSCScup&#10;JFS3Pk1tfi+0XkAt9trNUWmQx7PKQ659EWmmmaXdSkKSAqqdmPGYdZNOrUFb56ovEH7v2UHbDn8+&#10;x8S3Mw2qiO6tyhq1s0zFkRSfCM6ZI+tFfrlQQ7km2pt2+xXtgCdOmSgoKMPUAD8h186Y57/yqrsZ&#10;3L2Z8hVwkH7epuJcPcKxxfsVUe7gSqt6tam2jbIOdm0ksyXGJDisuC42AkehIiE98P7sNuHK9p3/&#10;AHva0i5/tZ/imHTDHuMGlkNQahZtLEFqEMCD4HC+73SyNxtfJra0LXCE6whpqBUg6v8AFn4g1Azz&#10;AGHw3FznBPJv7zuPtDh2T0N1THFfyw7Wuhw66yKSwpdUWTClPR59wy8IkaAmrjKq4RIf0rt72cT2&#10;buolx3A4Dx2aLdUIN4pVUEopQsoUkNcKdJNB611MW1ABnO236z5Ik91tlvNHPERq1rQavKoJDEHr&#10;T+vCCx7dS4ZrX6+wNyWscfbp7szecRF6m3I5IpauCoqqIPqnx4qrgne+84tY3+xc2E97apGftzm0&#10;opUGGQu4GnOgJI0gEZ5Ucba6W5Rqgqy5MPj8Kf1dcMRcDiG2bl9uE9EkxX7E1U2IzjycnSMzFBBV&#10;YisqKr3HSRVQU0109amub3kPcLc12zZYDb7H9w5jZhlHqqfb1impgpIWMHMVyw3yQ7RxtLjd5Yz9&#10;y4OlQfU3+EdQB5nEz9vsewLdjZ5rLMVfR2wrYzzuRUzhBImiTBGvuYos6GPU0KqLSiWqJr1euq7k&#10;fYua54W3MuHbpIeS7Tbv/MbJ/WZAnq96AjSVDLqIjKNqUABgVOrpzsT3D2lGt7KC1SOW7cKJagMG&#10;6BJK1yr0NRQ9QcqZZ8WcqdfbfChnrGcbbkIpe2AG23dOgXHjfFpt3mmoEqGmqapzTWGR9pO/k6LD&#10;B2zvHcxq+sNCIwGNBWRpRGrZiqMwcAglQCCej37r8bSNw29QgqSP2iSR5KFqR5EAg+BxL7ZLaBnE&#10;YrV7a18lqXAlSoxVrrQi5BbYdbb+6KKISytEElFEJBQC15roqdV/ll/LZe7NuCdye4ljcDlME00S&#10;Wb6dNsoZR91lX3nKg6aMEVGJAY0YUp3L7gtuhO07XcxvYSRqzSqSdVRXQOgUDo1RWoplmDNKN0dp&#10;oTcB1kgFWXRLutuBy6SB1SJT1T4Kqrx9MrO1EcUcUhDRgek1rUedTX9BOXTwGKMZgSSMdzUKbHcV&#10;6K+JskiL7ZzUhQk0T+mafUHVpqqL1J+xOXDvDBJFnGfT5f3Y1kjHd72Rp/6b69dOnrTp/j6+v4ev&#10;Cz3JNP0+rHlB54//17vt2cRyrw73z+7VDr0TGbGW1Nq5MaUrrT0OTKeabB8x+gXTNg2H2XOaiaap&#10;0mKr8lO4HCuQ9uOXnZ7G5ki3C31XFhOG1CW2JZGikNKMVGpZEYV00c1BBNT3X3HBeQR7zbxV252B&#10;ZamhowNevXKlP3a+eJ94Zhe3u7+C0+U1JlAjkzFiPsRDCWqSw1ZeV1uQqm0XT9eqadY6FzJVXhDs&#10;f5X+2/crj1jyLjktzs12FSGaOBtQEsdEfXHJVUI01JQL7g9ZqzEnq7Ye9W9/ai7aSO7jkqwJyIqa&#10;5FaVHkD0FB0FMeMa2WoKWdLk3TQOtMyJJQI8Q06XoQOdUJ+WXZRxHZDQdRNpog66Lrwp4N+TjZ7D&#10;drm85/vFzuNnFI5hgXSiPGGrG81AzEunVAwAJIYeTtyXvHf3cEUGznQxjXW7AkhyPWqZ0opyDHrS&#10;oyxzbz08DI8KtqCBDixrOqcZsqg40ZpoZrTBBr1dsBM3VgKTa81XrFPhxendjtps+5dvd22Tj+0W&#10;9vuNmVmt/aiVBIsZX0kqoJb2dSVJY6gKnyoredyvN1iJuruSV8yNbFqE/VSpyr8KYqquI5q44oKn&#10;Ui6aap1c+eui6KqaccD7ZMoRQw9OKg3SBzJIVPqGEqZOCqoup6IioofH56ovSqafv9OJIixEVqBi&#10;Ns8ikgiuMRBGWMtVQzWHFky3Wg0JEZaiyTB1wtE7QJLBlshX6jR3lpprw9WW3xziQl2DKjNl4gKx&#10;rXpQNpBHU6siKYRNOzCQ6ahQSfgKHr5Z0/TggK0pa9HnLh+FXIrLbgFPcBTA+4D8d5uu6llzWHlZ&#10;Vou224nQ4q6KqInEg23ZN311+zqpAoXWlMwVOk+plNKMQGAUk+Awyzbhtqq5uJAhp51PzC9T5ZDx&#10;whnsutIJNrSQJeSQ2nHnO2bvsGBXQ/byILrjMiaIunoZoIRyLpRC6tETiV2W3bXD7P8AONw03CNk&#10;AKaSPpZZSdQoaGmgAkCpIGGKDerj3RHZW8skCk5t6R8CozOZz/ZPnhisWoN8dvd76rdPaKlLF8dy&#10;+huKDLa2qu2am5VyY0/DnJWybKIzDKBa1xwo5uR5QSTko8rrTramaXJb8m44dqgD7kLfdIFkWGQr&#10;6mBheEiNmJBLpI8TGlWDtQdcWLte8C72327qaWyv9LKrJQhkIApqoTU5CgAJ8CSDidWN+Ke7ucnH&#10;P7BmV1FJvRmbYRZVPCaBFTt9p/L5FAy/FVOaKwbvp6dXLiBbdxPn2+tC23ccmW3IoHZGQAeFGufY&#10;Uj/YZqdKYjttwjc74gtDdTqfFgUX8PcK5fKuF7SfpMyLnMomfZneYxS3EY3XY6x3bLIpUIXuhBB2&#10;F7epguOMstiI/wDVuJ0pzXi3Nu7Ydwrnbm23cd/srOycCojV5pB5j/s0/wDdkI+OJpY8E3pbSSyn&#10;v4ILR6VVQ0jZdK10j/rHEwMD/Tw2Xw2KUeXc5LZtuvHIkw61yDjtVKecJTecfjMsz7AycPnqktNP&#10;x5aPsXYrjs8sVzyLe72+uUFBmkSU+QV3H4SD8cPtvwHbE9V5fXExIAI1BFIHQEAVoP8Aaw/1d41+&#10;PtJHajwdtqI1bMXfcT3rOzlq4AkPUsuxnyn9FU1VRQhDXT6eSaS637ZdvbKNYoeNwGhrV2eRiR5t&#10;I7GnwBAr4YeYOK8btlCxbTF16mrH9JJP68ONWYhglI5HfqsUxqDJih22JcalrxmstoSkIBNVlZKC&#10;hKq/zaarrxJLXaNgsGjey2m1jlQUVliTUB5Bqaqfjh1js7GBg0VpErgUBCiv6euFExIhxURiEyxG&#10;FeQtRmmWQ+P/AJbIiKeq/s4co5YIRohRVHkoA/qwqDKoogA+Aywbx2+5ob7pNovPT6SNf3CWn8eN&#10;6uOrNTGxRU1Jpg0FK9E59w+Sp9TmiL+xE0042+7FTME/jjd6B4nGNK0v9BIqJpydPkn8ef7+PPci&#10;PUY8/h40kwwuqsvmn0rojioSenopJpoi8GpP2XNfjjyg6g4K3phsL0OdQ66pqi/SvNOSEnLnxraf&#10;TUE5Y1FypBx494w6CtuCDgEiCQGImJCi6ohCXJRRfgqcee9GwYNQg9a/0zwe4DkemC6zo8VvR7d1&#10;j1BbgoC2o2dTXzkVtsFBtv8A6lg/oaFV6U/0/DTROE1zt20340323W8ykD640bIdOoOQ8PLwxrlh&#10;tbgUnt43H+JQf6xhu5vj9sbZK44/tvjbL7ovIUmDGcr5Gr+vdc7sF1gld0JUEl1INfpVOI3P274H&#10;cli/GrUO1c1BQ5+NVIz8j1HhTDY/HthlJZtrhDnxC0OfXMUwj3fF7FID6TcCzncnbueAgEc6LLLG&#10;TDbYaUjbiOw7B90pUIHFE0bNxdTBFJS9OGR+1O1Wz+/x7kG6bbOKAGK4dlAFaKVkLalGRoW6jMnC&#10;M8Xs0b3LC9urZx00SNTLoCDUEVzp59a4ULNB5OYpHA8W32rcuJvTtwdwsVimiNgikjEm4qz9/LR5&#10;1VI3iQXhFUBF6RReHJLDurtMY/lXPobwr0W8tx08mljOpqmtW06gKKMhhUtvye1SlrvyzeQmjBp8&#10;NS0JqepOfhiJW6m1O/GZ30rK7/bHHHp8iADWQT9vrSIJ3U4FdaWeFHYWDbxvy47oA420Sh2m9SRS&#10;Uurljur2h7o8r5BJzHbtmtrfefYX3vtZAFmlViPfClhIkjppQ+2GGlNR9Vatkv8AOnZn3HZopKj1&#10;PAwDH5IxFfiK9MjXEAtwPHLD2ZpO22OTMBvmw1Yddp5mG6m0yjUdo6S6hQaaxajq2jhezBl15fV5&#10;UXVazHIO6fDy238n2iWa1VRX3Q0choKUjaRY5nPnWOUnwOIRu+w7BfallLWt0emtDEfhVWHtMB/h&#10;ZSfFvHDcxdvM1w7JMssgtnJOB2L15fWOMiAWFbZx7GW/L9rb4xaNSGGRWHHRyVMjtO9LI9puSBH1&#10;hI7/AJjtW+whTZTRb8/pRXDwTpqqdSyoVfT6dRCPnlrUAmiGS13PbVuWtJhLZkElAA6Gv78ZBFKd&#10;WAIAyD54WuJ1+NZq8uW3GIpTWENxou7WTpYVb8d1wIkVsYCtyK+kacfdaUxCKWgCbr0pARemJb1f&#10;blb/AHG0Wm7CdHBeT3BHHIMjqIuAAGq5AX3VYlmpqqScaNv23aN5uPvbraBFcRMGZoyRG7dKFTUK&#10;oJrQDpqZnArhtcm8fbzcmqynHN0twnriHY5W7keL2GMRoVJY1VGy2U5qoqBsfzFRMxUtIbEGMUYb&#10;GW+zHJx51xx0kSZ7R3I2PZLbbrbYePm2uY7VoTHOQFJNDq11USe5KoLSFoidTsPTmH428o3BbmOR&#10;H1LQgkBCNJFVbUw0swX0pqNVIJzwm67yPwugoTxvbqglZG3jLp4tOnXtZb48saXWJHaeanRLNqNl&#10;Upxx5uRHdZdWqVp1guhrtdPUrfgfIL28be9+3dLSe4ofbtgjsBpTT/xDK2gMi6dEbPUAkSVrhLuG&#10;5HZEWD+XpNKVAJ9SquQIH1F2rmPrSmnIUwT124dxa5SFozOStsM5wbIYgsygC1r6yZWt2Ul0mYkp&#10;S7bc2RjH/p+ro7UhP9S9XEoutpMe0GL7QTw2rxOjM+qT2lKLKdcmptRUzZk1NcyRisk3F15HdyPJ&#10;7f3Nu1R1C/U1FU5AFkA09PxwfbKZcWUYMcD7UD5VreQSLX8vynZZ1r8OyhtPsxmJ5jOmJYxH3ZrA&#10;ITQxyYdFV5gTjby7hlvuE11um3RvFNarG76unssqhjpOrWIyrM1HUKrOWFBqMue4le2vvatDKIgs&#10;mlM2KFRWgJ9VKFqVFAD8y6Uy6xvcKBf4g7YMhkljRyIkALlkKifLas2jBHAA4ymbUa0uJBxe26YB&#10;NR1rp61JUi1jtm6bBfwblAVl2u4mMysPSI5SjRS6iRp0yqGTRGzfTFIaLqbGz+dWt9Zw27XGm/0E&#10;xBwVLAn1IRTI1ZiMznVepx1+FV3e2ufbcYBav1DGW4xmtfZ45Fy5Fi4rFzaraOxr7S1aNzuutWBC&#10;kpl1sepX6+A0pEDnbcm89jv1ryLjm78PWyj3ZrhPY+9Z0tlaVlEUsgDKCVNRUq2aoulslL1w+aJ9&#10;1sbSU/w2f3IdX0qQGYV89VKVH7SIK0NCZ585N8ifKXAsHsLhyfjQ2FbX31u6JtRK7GMViNVUi2fB&#10;XDdj1ESuojNsXV7rrVa8SiYgSm27LBeb4p5Rve7hr/dXgjkuiuhI7eFREZVU10RQ2kTyDUAwUMWA&#10;bGW6l975Bb2qSH7cSLEp/dAydh1yCKc+vp8cjiSmc2H+/O7gVeF0sOI1bZLDxnGKKP8A0Qap3Qh1&#10;GPxpfbEY7sutVtiU89IlI2r4GSpqSaQl1m7j8nvL/YNpW2Tcr4WllCBp02xKxQ68qs6rpmld3oZG&#10;Yk5irxu053nd4LS0A0hwigdOgAHl6MjWtKj44b9zfy3zbxrtNvrp5yh3O8bNzqbdPbSQqK1Zx8Yd&#10;vnqO8xlpZIo+5PwvIb+LMFC6nihtc0QIhqt92G/SP25j4u1Yd349dx3FoejiIOY5I88y8UsiyZ5l&#10;RXpGTjSd1kutle0kJW9spxLGfELq0lfmjMD50HkpxPfyc3LDNMG8SfLbEezGkSzjNz1A1VmBkUKV&#10;CtwozdRSUhq8gqbaKaLr1oC/BV1X/mH3GS6suz/eTZEpewMa08JYmS4SInyWSO5U9aivhXEn5BuH&#10;u2/GuQQELqYBvINUGn4MHGJl+XG9dbh3jLa5dUzBBzcClr6/HiIm1N2DkUBLCa4rf1agtCjraloo&#10;g46GuuqItvd/O4VtB2Yiu9huQZ+TRwW9qcjWG8QSSvpzqotPcB8AzoCcxWXb9uabfs1ze+Pt5D4k&#10;dP7Phik7xx38udoMRyy2o4Mf8/bzT2IVXNhRmodtFxyJLlxUarDhrGj1h2ktse7KJtXmDAVaFwk7&#10;o8X7fznkfCDvljxdILS5ns4rd72lJYIVLNIlsq6Y0klkoplapQRo6KWzSrOO70mzWc8jQtLul04C&#10;KtFrma5j6asSKgashT4Ppsztze787nwMSbejxGIkVy9yu8Zim9DZGOrQ2FiTLyBInyrGxdbbDvkj&#10;rvcHuGmhElZdru3N/wB5+4MOz2l6y2VHlmnkHuMkEenVM4Kqry3ErL6SF1NJRiFXUJtZRzXt3Hal&#10;FXSuuQqPTrPWn7TeABY1IpU1ri41Nj9r8S25XE4Fe/RV1c4zaDldfISJllbeN/0UzJMgaBuRHtIS&#10;PEbjqaMBH621b7Cq0v1Ns+ynbzYOEJxHbNvktbaJ1mW8jcrfJdKKC++6FJBcLU1augRlotHsEx4l&#10;zW1vFblANKj9oZEH96vhTr5Ur4YrM8294N+qvBLLxisX6KbkV3Y0n3TcOrsGa+fk+2EtyarYyaJp&#10;Bapr+0n1wtSR7zTb7TTzYAQkJvc6dyO5fPeOWd72l5ysc+6NpeHcIaIu421T7cckSmkFwzqBMAQr&#10;6WREKurSQHlu4bkllJs5KmRitWB9TR+FVyAqRnnmAVpQ1Nhu2+09NsH4312HxJVZUS8ToAymzubC&#10;W1HrVzGB2L45trYFoLlWzZwmoxGuinBaQOXHS3DeK2nbXtlb2N/dwRXdvAbu7nYhIjdZTSSMx/7J&#10;XURqSa+yiriXWG2w7RssdrEQvtrqJYj6/qqx6UrkT5YeLAcrl51TtZYNc7UUFsAuY5Cm9lbaXXpq&#10;i3FmjDz8eIk80/6aOBGQMIjjpdbvZYlXEd/vOU2R5B9k1tsk9PtUcfxpIv8A+YlFSIxL1hiFWEQE&#10;kja5fahdbeb341mC0RuletPM/wBP7gUFZ/bd6mad0tUzPa9+xhCq8my20yuPHsun4dUgd14uuvNU&#10;a5ehcORm9nkawMf+Zsiw/wD7eUBv0/dL+jGnXo3ERn/tIKj/AO22f/4Ufow6XD3hbigzzUvP9uf1&#10;T/FfLDAI0e2pMTCdNVelZFc9lc2smxtVFObcarPTRV5uJqmnryD3NjGz94dv3cykL9xtFyR4BVuH&#10;t3b/AHkRlPgNOK15JM1rynap9A0qYmr40LsjfoWuLY90sByvH7d/d3ZxAbzBhoFy3EVElqdw6qMK&#10;qoPxGybH8wxW9ey6Ojrg/SK9eiG/d2O23LOO79P3o7J0j5siD+Y7fQ/b7xbpnSSIUBu41r7ci6ZX&#10;HpVvcoHsliwU0Ffhikrc3N7iFhW5VegOd/c7dSsu3eh03DjuNRsgEYksRHvNkLmTOIQmPQvZUk1E&#10;dePnTb8tXk9hu1saxpe7426XKHIo1ulzojetM2e8kZT+00JIoykCq+RSXW22O8RGpa9nREIPgQxP&#10;jkaZEHLOgqCCZSUWEPsUF14pbmRwnO3WD45uPs7LUfbmxkzWKRHp+O178hH+gb0IUmCuqK37yOZI&#10;BOOiqXfBtG729jvvZblURbd7vb4N52KX6WW++1WWS1jYg6VulSW0II0e/GxCF5Fo/WtlF7J47uID&#10;QtCpTw6IAQK9eh/EYi5Q2w4fXxK0pFtYDVG4FdMkz47NjHhkLjaQnJMeuHvtiLzgaqKF0GoJoCqK&#10;8fSci+/3SLeLCwktbvQUf25gA6MCHRv4QJRlYgjMgE6SMbLNF2ayWwmuHmhjYmMtQMnkAw8s6ZdD&#10;p+nLHPtHnsDZXyAk7/Y63aSLS2xEsKyPFp1lDaobmoFuMUUikRaZJseZDmQIzouanr2UFRXqVVvf&#10;tR3q3Lta+3fyniqT2turoFNwVLJIqhlYiHoXVZehq6gmuGePcLe03abdVuX96T6lamkjSFAqBUAa&#10;VI8aj4nE97Xz+wDMMbscZ3N2ntXMaymBJhzG8fvIN04MRSWO4rY2cOhAp8aSz7hlwXAVklb0+oOs&#10;unrr81/FeX7Dd7Bzvtxdpsu427xyCGeOY6SSp0+4lvSRWAdGDAo2gg1FcOc3LrJ42iu7QtC4/ZYH&#10;L5ELn4jPLLyriGvjxv0346bwzpmO2cy82Zy2Z2Mnp5TaQbSBD9yY1uQR6lx9xlbuuaNXHY8M5Aud&#10;xxpCJCBwKe7N9yX7Zcpnmt757ri7uI5tQEck1sGb2pWjJp95ACDpVpFZTJEslHDiH7ZvkGxbu8ln&#10;ITss7fxEIoYz4OoqanzC9RlmQKX3OZ9iQRsYmt3cCRAzCWEOgsGZDJV80jq7G57ozSMY4spBqndV&#10;6te70N6dZii/TR+V8djttsvJN5t0tLzT7Ls6okmpS40s5UHIGoGYNAQCQMXGs8UixPE4dHPpK5g5&#10;E1qPCgP9WC3dbcWn2p2yzjcy5dZ+1Ybi9rkLnW6gNS3IUQ3IMIHdelDspqtsAuuim4nHvJN+g4/x&#10;zduQNSSO3t2kUA5SNT+GgI8ZHKoPiwxo3G8Tb7G7vZBVYkLU8yBkPxNAPnitX9LPHLXJKrdjyByp&#10;SmZNuHkZwltHB0J8pDqZJfdBE22442/KsIf1Loiq0qaIqLpzN+WjZ573due84vmMlw8wtEdvqMhP&#10;3N4xzI/iSSQE0yDIRU+EF7f27yxbnu8+dxPKRq8wM2/SxqfD9GCrz+2Kw3CZJb5URtVVlkA21TY0&#10;kVfb+4yCdWyCdvYYB0M+2sIQvBYNFyckm06KKbji8VX+a/t1tfGrzbeX7BcC2bfL6O3ubZahZJQf&#10;fa5UKKANHE6z9AZHR6Eu5xu5VtNnaC631TpcQyCgNPWylQaZAg19Q6k0IzJw2Gw0HHM18D99tvMD&#10;yqMW+WCtRN5osKtIWMlpcgxGPRZzt5a1rStoqBaWuIk204HWIHIJtxUQ06px2BtLW+7Uc6Syn08g&#10;fc5rtF/7RBaiJYNJPUCS3YVHQuQwGoVSbBFC/FLqytpf/EI1EtB9QYUkQg0FegFfDoeuayzTyvTy&#10;q2W2Dg4oysW+3CZhycxpmRcaaZzmJZScSWhjEaqbkBb2NLlMa9SlHOKa6EiolQ/mp7o3ncS37d9q&#10;+MqW3G9eK4vI1rncPIba1gy/ZMvuSlT4G3brTEog3Vdx22ynX0yy5Ef4xkQPxqR8MLn9TmFI2e8O&#10;9r7PETRmfsvvHs7kVFLQVFUtcZYuWIlg50qio7IsJCOmuuqka/PjrzlXHrfgfa7iOx7RQR7NJZrG&#10;1KVaFCvuH/E71dj4sxOE3LS1vtNvNEfXDPGw+YrT9eKfvOSOFl5kXWc4RLdgUm/+x9DvNi7sc+ly&#10;RX3G0bti0rTrfSvcn5Bh7hkYrqjpr8tOKW7yLEu+vvVugNpdixul8gjNFqb8NLN88QfkUXvbw89s&#10;xVbiFZVPzSo/Sy/rwo9h7HJ90thx3Rejt2LGP2wYdmhgouL3ZYS26qZYRVkyX2gtUgSGFNwjV1xl&#10;HC6PcttjyV3J7YSbTPunKNitdHHVuIvcCH/lJZgWjIGZWKR1kVPCMoASoeNSst7m5miluogC0RUO&#10;PAh1qKjzyK+NaV/ayViwpF1LxiK5c2LteyRVciXaPFYvUtWbklxqIgNqM2TArwkk2yJkRtiggK9I&#10;iiQxuTXO/bizc03VUkSGKJbgxs59uM5MQoLOw60UEsMvhhJeQS7jPYXFnIxUtpcEg6ajyyIUfE1B&#10;+Qwy1BZO7aZ9Pw+8By1xu0mS3aeW6wfa6VfVWgcA0JG0NtxSVFEi6dF+HEg5FttvzLji7zsV0F3C&#10;3GlmHpLqMtVDQgmgIBIoaqeuGbbbkcf3qS3u49VoX6eR8GA8iK1oCehxOvA957PD9v73BYeM1Tcy&#10;2ye0uo8sSdMIbFiIMOA+IvL7lQbjirREQh/q6E104kHHu/l/wntpBwvZNtjmvFJb7yap+tRWkS6S&#10;ZFyC1YhaerWQazqwuXh+9iWxSKSWdnCKa6amhJPkaVHzr44Rt7T5FUVJZBLgOe5mKr8f3bStCoOk&#10;rhyQjr0l2tT9VRNddeacVc3bXnO97dc8x3bbJ4tqeT3HZvTNKHqWkCH16ASKkqAa1SoBIV3bzWVp&#10;LcxIHugMq/Svxp/T44bZ52NmdbOqZ/bdSYy7FlQnUFVRHGjaNUDVRVFEiEh/lVC110XiyuC75t0G&#10;0W/b7d4xDEZfcsbzILFMKsokNAfUTRXzIroYeIZFu4OQ2c9pcEfcmtB4gjxA/SPIV8sITxz3gv8A&#10;xg3aZx6TIdHF5zrDLYPkBpJqDLtvRzVVVAlQ1AkAtEPQh09V4sLY+Qbpx3dIOYWcLJuELezuEAFd&#10;cdavQdNQUlo3BNDqoaE1i3H96uOO7sbaY0t3kow8Aa9a+R/rx9LuOWVLkmNJdUjjE2vsa5yZFdYc&#10;Qmn0FAVlRPRf5ia/+6qaeqcd77NDtO8bQ247UVlsp4C6MrVVulDX5r+FKeGL+iuRPHHIjek4VMJs&#10;HIzT6AguEAdYclElIPrU05KqODqi/NU4k1jYqI45EQBwoqPD4/p8fljJm61OOOMMirne2aAX6aQK&#10;vsNOaETbqkhOo3/yoyZ6Jon7efC6GIwO0aKDbHMA+HiQPKnhjHwr44cBmfBERApTLJqDriNPug04&#10;gRxFZB9DiiSgyhIpr6Drz04eEkijHqkUChOZpkOp+Q8TjWzKKaiAcQP/AN+vGD/3N/fPu9j+Yfy7&#10;+UPz375z/bz33vursdXu+3r0/wBL7l2vY6f+Z0/1OOYf/Ozsr/5vex/M3/mX2/2/32o/Y+7r/wAv&#10;XqpXw97T7P8Ajp6sRT+YbH/O/vNTe97ej3NX8PrXpX8NdNPxpnj/0Ps38lNlKXezbOzxg2oK3ZsL&#10;KxyzdQP6E0HGXlFX+hxFYsGmlbUuSJ1oaLyReKQ7sdvbbn3FXgsfbXkEVJbSY9FcFWKlhX0TIDGf&#10;CjavDDTvm1xbvt1xavTUV9J8QfDFOHjJu1f7A7mP7a7guv11HJmy6Nx+fMYjIzMA1YilIrZTjT5P&#10;VcoRZlEyqmKKpaLqgrxP2w36finLpd0uTLbbPLI9tuNs2kexOlV90qcyYpF9YXMRlvqYKrVjx3eJ&#10;+O3p2ncjS0Z9IYkDQTQAUNPSTlUdCQKYtkuZrIoj3cPrcYigjqKpJ0E3IPrEtUacMiBdV15ppzTV&#10;F47XuYoDplQhgyKAQagihIYHoa9fiPnXFoPISgbzOGLy+zksi1LV0BZYeNoXhPoSRDkkyjpFq2qv&#10;Ey9JAgQvpFANFH1ThskgI9TAac8/NTSv6CRTyocuuE1a9TliCu59AAzHr2CjcePJV5+U06YR3G5T&#10;ZI4+gsvu9wieE+6ID1f6gHqQRUvn/wB4+2FzxLk9xvG1W9eL7jIzjMKLeY+qSI1OSOTriAzqzRqC&#10;EqYnv9qAoulIBp+mnl5kDP4gfDEfZ8xl1xBgsuzJBC8AzmFOHWo6KijKuK7GcfdFS6kMUbZVFTkq&#10;8Qa026ys0cXt4XHgijPOlGVm9TDrVSinybFY3l69y6LZQapDX+IKqgI/eGn9NKY9UeL59k9y7TsV&#10;TxvSO817LEoUmxtWBeYUFaRqExLv248gDTU3kVpD0VCD4Tfa7S7uXig4ptUp3IMaRmORpPUtDVFE&#10;s2kj6SRoBNa4bIdv3i9vJbe8o0TilLcamH+EFRqAb9otXoM1zxIfC/ATNMgKPLvo1di8F3sutO5X&#10;MiTboB6nTeFKqkGdJeE1JUTv2ER0UREVEREHi6OP9ne4O6QRybrJDt0TUNGc18Kj2Yi4PT9qSFup&#10;Khs8SK07cTXDB5bdI48vVNpaSnyQHp4anB86igxLrC/CTaPE+h69s7nI5LTiuqzCcDGazuKPSSNn&#10;Cdk5KLenJBW0IdPhxaO19jeLWbJLve53N7MprQEQRg+NNBM9Ph9wR+OeJjY8F2azAaeV5HB6D0L+&#10;qr/9fEjMdxXbbBRVMRxDG6F7RUOdDrY/3N/8ZNs6DllKJefNx015rxY+2bJxPjo/8H2a1tn/AH1j&#10;HuH/AGpCDI3+8xxJ7ay22xp9nYxxt5hRq/FvqP4nB7IyYERREiL8EVUTXlp+Hpw5y7tH+yScKTKc&#10;FTuSGvoXTp6681119fkqaacIm3Nj9PTGsynwOeC9y9dL/Uqr+P8Ad6caGvpD4nGBlqa1xxHbPL/r&#10;Xny5Lp/w40m8c/tYxLnGG50l90G2yVTNUFEX+/Vf2cYfcOxAVqnHoYkgeOFhBBIjaKSi5IJPrPny&#10;19RH5Cn9/CuOUxj0n1eJwqRQo+OOxZjnr1InP1/DjM3beL4zr8sYWafp16fLn6cY/ck5l8easekm&#10;n6ov9/4cZfcnzzx7qOPaTXP7c+PRdP8Av4K4BSkdFW3R6hX5qqafsXXkvGf3TEFWzGA5ihGExOdf&#10;guIvWqsmujR8vX16SX4EnCeSd0NQfQcJmqhz6Y0BcGnPq+aL6+vx9PjwLesP2sY+4adcdrd0Sf6/&#10;X5Lz5enG9b4inqxkH+OO9q6VUT69F+Oqrp/bThQl/wCZyxl7lOhx2hc9X0oXL489OX7k4ULf9KnG&#10;XuYMWbYV/wBXPX96/NdVT4JwqS8XL1YzEnnjoffh2MZyHPjxp0V5Oh6JMYZkxnB+IusvC424n4Ki&#10;8Zu0N1G1vcRpJC3VWAZT8wQRjJiki6ZYwyHwIqP0YZ3IPHTZbJUeL8nx8cmSPqKdhsqVixoWqkjh&#10;Q6p1mokkJLqnejOpr+/Wv957TdvN9jlS449FAX6m3rDX/aRKRN/vxsPhhnm47s0xLx23sy/vRExk&#10;fgtF/SDiO+Z+Er0gCPDcxh2TAzCnrSZhXjWnLfVFLWVe4qxHjynFVVVCerHDEiJUNOsuKh5H+WtJ&#10;jNcca5DSZiCRMoSSgrkJ4kZBWpFftq5n1CuGW74nMdItrpJoQ5b25V0hif3mi06j5alOfjmcQJ3y&#10;2F8i8FusUymBjl01TUEiLDyWoiSBtMKuqB21RZrzTlccimrpzNU4qJKmjXSx7akDiGWnFct22v8A&#10;i9pue18u4y42iQl0nRPeSN+gPvwh3QaQoLy+2zEEsKHJhvId2tHj+/s2jtlFDpGuKgJPVKhaggVY&#10;K2Va1xHa1yPDb/M7DAs+xsK3InR7OO5If9GuyytidptpzGMtJjuK7AcmO9MGasmIwZIKOOumrYxC&#10;02jke0bTBufGtyNxsxYiS2J16HUsCUAIBDHUVaPQzAiqSVqUcwjvLcBiJlrT6qkeWl/xNFatK0zw&#10;lMh2wgYzJxiajriV1ZmTMiylm09EtocN8qz3ECa0I9smxjQJggbbi9xCNSBvVAWU7ByqPdrW9glh&#10;ZGoY5FP+NWAAPjQhq1ANRmoqMVnyXa7aC82u7WqjXofqGUVBzyp010IPnUDphpdooDm3ucbiV0ix&#10;jUUevsp9s3ZWLSvxKwXI5G+6kMweCY+DMRxplntum486INgrhgiyfc99nvtis7qx1vc3FskYjTQD&#10;Ida1Vi9FVSjOWJIooNTSuHlLK8Vrdbe4WG4NuYyXFVVkYGpGdSELgDxOQzx3W+e49eNRczwWTMuK&#10;iLkE6ilxLaBJbmRY9baojLUZp9XPbx4Nq+9LYMiSQTD6IYIac8P5SsEcW13n8C+9rWNDnSNcYJCm&#10;g1LXWtSAa1y6MzJue3TWcr7UX95K+5Hr+kAgMtK1pmCPAggVrkTqrH5uNbvs7sVEmxr8RscYv81y&#10;+tgPRm6prK8Qiwa2D7SA2byocyXb10thnoFhRZJtoVVhwlU/cCTjL7DPIkt2txDAiswVyJmzbNSp&#10;ZAsjglPSyk9AMOWy3ymAXMqe00Lu4CjrSpoFDEaFbS6LpGkMUFdJGHM8cswuApNxNyLtqC6NlNn4&#10;zBvaJ8VdmUU2K2xc5EQOtlMIOzYk0cNpmOYxp5NoiK48nDNzixtLd9u4rtjNbD2TqYKwCpJoRq5H&#10;qpjjorLqjklUgDUcOVveT2RuLn2PcpHoJU+v3JwTI+k5kJFpBUAH1mmbaQtpGX2VXikfJKG2WpuQ&#10;zWPIiG46FdfVU2A4zYwHmQdVFbsG3aOE4z7ZxxeTiD1fUqN+08T3jagu82zA2llce1C6mjCfKRyP&#10;/mLoUgKzEBv0K9veY28l/CXVI7jQCRpIkADGnxFFIoTkcHG/Rx8snxN9cdBIDW5aypGeU8RQYLGN&#10;znWzYzqu9q2jbkWryKwJ2yjNKh9qHPbbcLUhFX/k90L3e33QL7ct8hmZcl0zV03SaRQikh9zTTKG&#10;eHUSzHD3uyi40btAKCb/ADF/cl/by8Fc1YDwBofDEitqMzuj8VMm2JzPHbSb/wDj7B3MwLszRYsc&#10;brIFfNcyqfYxTjSHa6kbcidQ9XaVFmyHDJoSZV1m3XuBBe8C3Ltza7e9/fw363KOprHagRyCb3Mj&#10;UBa6lUro9x2d0oAzlBKU49Ntt/ExHuiaMA0YKoOtiKHSmXU/vHplVpd7tyrLJqHBcEYv7W0k3/tq&#10;yE27LlnEoKKFMl10KvqIMqW881GisQ3ZYmYNOOK4KkHcXqWstot72WaPdd03Wa7tNotCiJIzGOMg&#10;UjghQllSNU06dIRj776lyLO3bvu739lZWaElXOrqaBEYqqgE1OpgWJalQAaV6LWlxAsYsJckAaH2&#10;FbGx/E4ggai1XwKVopMtppC6ykPs9QJq2oOuvmoqhNppG+WSvfX0uwWY1Xcg1zaerMYw8g9Jr6ug&#10;FKMC/Q4VbdaGzeTdJB9A0Q1HU6c3AP40yzZieoxc34N4Ke2uDY9kWRMoFxvg5MkV8t8Ol9hikiSr&#10;XHagP5yL7/Rs2loJJ0h2IwIupKKcd+flS4JHw3h0HIr22Ee4chbVHUUKW8IY20f/AN5PeuKjIror&#10;mBizeNQyWtnBLcms1zU1PmKsB/vDUw+AGJlbslXjtZuWttYhT1X5AzH7lbOOK03WQVx6xSXYG6n1&#10;NjDYUnNU5p08uOn+QNAmw729zN7duLSYs37q+21W/AZ4f78oLG9Mj6Y/aep8hpNT+GKAfEvBMj86&#10;vJLyC3k3ZsJ1djUelkUxOw3wjNQ2ZERIeFMssk4/FjtVkKKUzpNekvbELmvccROLLHh7d7OXbyvJ&#10;5pItvS1N3PIoCmKWVDFYoC30+0gaXI5+wVf0yHVV2y2c3JN23K83BiLf2zqzpQsAEFOlFQeOXwNS&#10;Qt9vN8I0DN8D2V3p3Qey3xuxvOLWLUZDAbem1FpOppRxsXpctnSu3byMCYtogrHbcB5IqPgBj7VG&#10;HosK4lypt73nYe2XcTlpuuEbbfFgUUmG+SKgtllYj3Ptg4R9DhgENG9Ptuifbd4WO9stt3DcTLsS&#10;SsEYVIJU0VXJAYopFVypQ+QUrcXheX47h99uDidveVFVjsd6DujiFtY2MSBVvYduU/Yzp4hYzHWI&#10;zpV+ewLc1ES6Y0GZCHkhBr3jabvteyybpb3+4QW+2qVuIpJHRI/auNTH1sQuUyynr6UaMdKYtCC4&#10;htpLuGWVVhFJFJIA0SVJzOWThvkCuGQ3W8gdrGd0NkMqxfM6vKWsSyHNqzOUxg3LgYWC5PgV13rJ&#10;qbDA66e2xm1HRCTDDzr5o4hCCiBENQcx/MB2j2PeNjvTza1na0ef3xb65ysDwvqbVErIQJUhyDVN&#10;cgaYST3tvcXu2TWcolCO4bRmNDIcw3Q+sJkCT8MPZV+Q2P3rbEmlwfc6wgSpUOFFtjxiHUU8mXYy&#10;WoVfGatcguqiCr86Y+200KuIRuOCKcyRFV7N+YnY+T+0/FO3vLdyspCAs8e3rDbMWIChbi8uLWE6&#10;iQB6/EeeHwOKVcaBUD1UGZNAPxOWKUf1mrCZTbmeKe4509nQWMGxlVzLdi5VuSQZZt2PcK45TWVv&#10;CUWXLto0TvKqaKumnPis+9C7junIYNxn2a626a52JkEc7WzSB7ad5UYG2uLmP0mcj/M6kYrjngPv&#10;2ZAzMT0PjVSDT+nl8cX8OZS1K25PNWFQGJGFFlLJCuoi07RLbNqJarqggSaLx1dPvEb8Vm5BEaRH&#10;bzcA/Aw+4P1Yn/3Aax+7X6TFr/6urHzm11qy7OxLDpESTdXOQNIlXF9kryTSF1ZFVXFDjn7tTOI0&#10;37cgRHWnekRLToVr4Zycd3O5uJrzYLdm3GOKFZIl1u1yZwGMSgCsh0vGqhfUxB06XWOte2W5wV27&#10;Z74GR5wzISoAGlqRggZgkAlTkVNACQfTOLfXc6n3v25xXczE2ZONbxbNOJcXECC06DbOPNzahmTY&#10;1MzRUebg2rzEuMyaq7GYbmKSKAdw+suZ9y9l768D2TmuyRDbe6nF3SS4gT/uNaabi1fq8cVwI5UQ&#10;1e3X39dV0ySPvIHMlpDuNrUXVudRp4LUBv0dR8NXxxDncqYF3cTb6LA+0jen9zlVYIQs1VxLablX&#10;VbGVWwFI0SyfPsimvRHJtFVV1XjkPe7yx3DlG7btZWqwwXNw0jRqKJHOSDcRx+AjWUsYlBbTC0YJ&#10;JBwg3cyzQJLoKM6AkfukipHQdK4Y+yZkwpciK7r1x3nWT5LzNo1BdNdOSqnEhWFI3eJqa1YqfwNM&#10;V3de9FIynG2fJIqaqEnUT24ErMfTRxwp02177qac1RtK9sdP+8nD5JCX2+zrINCA0H+28mo/IaFH&#10;44SzXBEUSk5joPOpb+7CRekRzTQiJsvTUfn8f48a4oJ1NVUMvxw0yzwOCHcq2FphecZrt8gZBht9&#10;IgWlO87kFMjkaPOixJZ9GLvT49faMzKp52wqL2xgv9TJdcczbVeklTix+Kcs3rjEcs227jLbyAaw&#10;pAeI5iEkxuGjcOsksbBkNRUHLBZ3u57ZW622+KsDrFMxkQtdJqpqGYGo6YWW5Pldmua4bY1tlhe3&#10;kOdPLE66xrFq59fhmSRoc/K51zY2+MQ7EK2bZXD4QUXuj7Vl+uExRpHnNJbu9/sPLtqB/kybLuTv&#10;GWm2uWayim0+82p7WFxbNI0yxMzyROoaOoC6mxLh3E3G5tDBf2lu7VUEOmqN6az6kJqCWC5hgAVB&#10;AGLSdhcb3Gp9lMb3D2n3Hw/G8bkUdjZ3GEW9TEg4lSOVM2wZu3WpseE4AK05Uu/9QTEZO0CJ3VbQ&#10;V4sviHbbv1xPhtny/tt3dsRYTW7zz2G5QRiGMglpS1xEkgaX0kPKY4Wy0tJoUEW1sk1q+0W93FFH&#10;BCULMqH+GpBOqnTpQ1xDHyG3FyLf9iJEy3J4dU/LhR6/HYFc4lZXudaLISZX4/ZmtlPesCNDdeRw&#10;e52hEelGwEeTued4O53OuQ7Xu/OeNi6l26OkMNnqSBQ1Q04iIuJQ0gqGlLKrABaBQFwz75DYb/bC&#10;1G8rEJtOlWourTRqBW0lgTQnr0HkKMFExLPts9ysM3l2TvYlNmGIRqmkyKqyhiUxj+ZY5Fra+tyX&#10;HbtqnGe/OrrFmKRqJRiKGBNkhI8y26T72278WPDtz/mMMN3CIwtY2VGPuBQLhaakLxPnJIhVWQGp&#10;YsFbDGvHN122+hv9vuULIqqwIIBCqFIOnVUHxHlpzqKmRvjW7trtlvHt5DsmY9Nt7j8qa7TOIbQQ&#10;cefdo7abU2F47LCtdk9+y9urzkZl55J7rbhgDXfNtd2f5JxK476WfMec7pb221JcS3kJJZo42MWm&#10;1iYhAf4atE2sjJ4FzFWGJDZva2lzawBdFqgoK5UJBNTWnU+VTU1IpXEmf1VcowvO/A3dOwxTK8ay&#10;UKW721tSKju6y1VkXdw8cp1JwYUl8mlRbbpVCRFRV0Xnx9HOc8q4pyzgu5Tcb5JYX6o8Lf8ADzxS&#10;kfxUXMIzEEaswQCPHGzlUkNxsV0YplbSyHIg/tgeHzxQdaZdNzvavwfy+E6EnJsRudxfF66kvl9T&#10;UKHeVGR4KMhCRf8Aoxxnd+RGY5KBfb3U9ULigubyDcO3+33jprktrW7tnHiREPeiHnmspVf9k4r+&#10;4rd2Gzsj0mXXBXyzDIfwEmXyw+n6d+Y5ztDt3vPjt9ixyMM3Van1MGlyFxYH3A3gR+syuojux33U&#10;Coiy5AMOkLYyHHwNojVn6aw5H3o2jglvynaI7W33SbcttjikgYqYYmQufcmJqAwRiY4wNZYofSKN&#10;h248tzZvcNKgMFxAi6TkWcVGoD5E5mlailaYWk0HsfuGokGQsmWLDDjsIjQ3yac6QQ3UcVsCVU+o&#10;iTl8eS8cj2ujeNrln3C1MVuWYByKCozypU0PgKfKow3XiS7VugWzkDzZFkB6A+fQfjX9Bwr8msKz&#10;MXseJnF6WFZUNYEOZdRGzU5LzakpTZCuuONHLbZVGu4KIvSOvqunC2/5Cx2rarFbKGzht4DEVhDK&#10;116yUkmqSdWmgIFK0JPUAOd00W53UUlvbJ90qAPL1C0GdPAkdK+Awy1hujWz2bipwWb7qbQSXG7x&#10;12K8MiQEcCWUENmQLMg0YMhI/pRXA5jqipq+bRwy72682reOU2qrbz6WgTUpRGqCnuUqvqAIAqQD&#10;k2fRjvt4R7S52/YLityFJZyD6uoOmpUnPqfEdPjJPe7zT2/vMNcc2828v5mT1tfWwpETIfYpQV8Y&#10;1CISxHK6yK5t2mlVNf6DBlqiIq8l47l3fuRxTd49u2+22uZJbiL29MgX2lov0VVqtlXIquXjjevc&#10;DbNxjlt7Gyl+4jorBwNIJOkUIYswr4hRl+nCd3N2rynb2JW5MDJtsSmYRymGyITiSpMQH3IzvR1N&#10;k0jvUjZopaaaa8+fOfcbtbJxWR7yNNWwTSCgpVoGapAJ/c6hWrlkG9VDjVvO3Xe1lNwtTQVFQMqV&#10;GYPwrWnX9HWPG5VPD3Kxdixr/wDo8pox9xGcbT+q+4BERA7oPUTfUXQqf6RFNdeI5tPKrrbb+0s9&#10;8HuKY/aM3/ex6joEvUGWNTRZMtSKAasKlk3SWDd7P72JKXsYo6+LDL1D5f8AVGWJ1/ppeW0iZJHZ&#10;vPbHsq5GmQqZJq9BwrKM0CHFEulRaZe9mSEJKKd0xJOZlr1J2V5ZPw/lEfDr2518O3MSNasxqLe4&#10;f+J7YNDSKYayqkhVeoFNQBmHBOUe8w2e9l/ihRoJ8QB5/CgBr1Jr1ri8SlJH3HGkJeltBb1XX6kQ&#10;UIdNU+kCX0/D5cdp24BJUeApi2M6jCd3e3Dx7aTCpOUXpxXljyYSQqUrGNAsrrqmRmLGLSA8irLs&#10;WKx514WdBbdJtBccabInAi/Pudcb7ccen3/kV/FFboQFRnAklNQGWFM2kkCksEUZ09TItWCS+vBZ&#10;wGXTqaootQC2YrSviBU+WVCQMxTT5UeVUzdcWaOJAi1OE0VgVrSQpTcWVeP2gxJdc3aT7DQ1hOpX&#10;z32hjxSQBB4xcce1RR+b/dTv9yHvHOuybJYybdw2OXUqmhuJqBlDzOKhAVY/wYzpAYh2lyIrXmPI&#10;oPbpKYzFGdSDIkPQipPnQkUGVCeuIEfdci0/MPsrH7R7n2XuvZyvY9723vux7/p9r772P/Ue217v&#10;tP6/T2vq4h/+hV/kPvey1a9dJp01U1Upq0+rT10er6c8Ul/qncP5h977Mn2NdFc9Oqmr6uldPq0/&#10;Vo9VNOeP/9H6aPHbyXTCnIO2+51i4VLBM66quZATFkY24ikoV1k1LAZjtayaEyqoCezIQFOttSVr&#10;5jdiPzCScGFrwjuBeu3G4yYo52WVpbFwSPZlVh7hgUgpQJW3ooGqMkRRTbN50N9leMAa0B6fGhr+&#10;ivhkPkivPfx/bz3DKffnDYshhyRV1FtZgTKjJrvuEYJFPfE00jva7rc72k1BJUQnALRdXD4sTvXx&#10;eF4Nn7ycYgd9i3C2g++i0kEwTqrw3JTwPqRJvEH22IykOI9zbZfvLZd0jiOtVqV8a9R0qK1PWtA1&#10;D4k4R3inv+WeYjEwfL5mmbYy2VWbD5q/OmfaCRtARlHXnZL7YOF0mXQJtup0joyq8OPbfmM8Ii4l&#10;vGr2jEJLCQ1q8QAYwEE6tcaMHirpDQvoQabck5cW3wX1n/L7meu4Q5Z9XTwbM1J8GOWYwt92Mkn1&#10;9RYRquXVVGQza60Zx+NbHLt5kyxfiPMV6M45WyI1pYNuyjbV0GzRw05dwF0Lidb5y/bdoCC+u0gl&#10;eulCdUrk0FEiSsjVyFFU/AjDvuO6WthE4a4UXRU6FoWYtTL0L6iK9afpHXDb4VsBu9uC1CvsoxuH&#10;hcyaCSbSTlVxLfhx31e6+moo0gQsinNICCQe9ZrDFdBQlQeriJXm1ci5vYXliOKrb7TdIyvJuLsn&#10;pYUPt20dJyQM1aQwEGhyPRuNxu+6wKn8qSBTQlpjWhBqCsYo1QQCpYrQ0yyxJTFfFravHOmRlE6x&#10;zOcnUrkfX8vY+qmXcMPtdUfvpjBF6hNmSgVOSpzXXTxrsPwLjyRPuLS390oIzJjjzpUAKxmZcvpl&#10;nkWgA09cYQ8esVOq9nedupWgjj61+hKV/wB4tXxw/NZJx3F4Q1mL0dVRwG+QRKqDFrooqi8i7MRt&#10;sCcXXmSp1L8V14t2zk2zZrYWez7fBbWg/YiRY1/QgFT5k1OHmEW9sntW0ConkoAH6sc8nJXiXpFw&#10;RROSCCadKaIP0pyRE6RROXwTjXJuszilcsemUnqTgjfuXS/mdLny5Lp/dw3SXjsfVJjX7nkMFh2J&#10;EvJSX8eE5nNarWvxxjrbGgpTi6rz5/NdP4px57rnqwx4WY48e5eUdEUdEXXT46qmiqn/AOSmvHhk&#10;YDNsseEsepx5R11V+ol5/BE/z58aizHOuWPKeAx7QzLkuqfFF/u9OfHoz6Vrgz8RlhZUUDoZ92Yk&#10;rriqjevoI/EkRfiXz4XW6aV19Sf6sKoUyLZ1wfaGn/N/b9nCio/dxuocY6S+S/wXjylfDBQ1wOkv&#10;kv8ABeCnwwYCCXyX+HHtB54BU49aEmnr8/wT+PLgK0x7njOppovNfj6f9nBTpTBjW+HumjZNNUIV&#10;6V016S0XpJPXTQtOPSCVKnxx4fUCDhv3e4y4bRj9QEokn4p68N5ZlJB6jCEhgSD1wEfVPiv7/wCy&#10;8e+4fHBU42pJLloSr+3lxkJse1PgMdATCH4rry+PrpxtWY1649D47WrE/mvppprz+C/s043i4I8c&#10;Z68drdoSLp1qmq/v1Xnp+HChbpq11YyDmtMGrFsqKn1qqqvxJdNP2fD04VR3py9WM9Z6YO4toiEh&#10;EunL1RUX5enPXhfHeg0FcZq9DkcKGJaenSemvouuvL5eqJrw4R3VaZ43iQeOGizrx32W3NM5V9h8&#10;CDavG245c4/00k+Q408LwvTm4gLW2j/cFFQ5cd8kVE09OIhvPbzhu/TNdz7WLfcG6zWzGCUmtasY&#10;yqyH/wCqrjplhqu9g2i+czPbBJz+3GSjeeenI/7wOIRbx+A2THBP/be9h39FGalPN0VqbMG5iqCP&#10;vx2YRMxBr5zQC442Aq4yrSmItgoEXRRXJewm+bfeS7pxLcVu7fSS0UpEcvpqVC6VEb+IFdJBIoKE&#10;6YPyPgV3fwaLG5DwrUhWADCnShC0PiMyKeAPhV3uptnlcDNrwbzHZ9ZMtak4tgM6K5FeC4jMtKZu&#10;tuD1E0/LRDQ01TpJFXilbA3XGbGDZt3hlt760uT/AA5FKn29RyFepCEDLI9RkRiP3bP90wvIWiuC&#10;QSGFKtQaiPgzVI+BwxG3uEz8Men49lEL2bVq7KltaqowXJMmWbzchkhVWSV1hBA1RUXr5rpppxJN&#10;73233iGDctnuPcaKgNPrCgZgjqKHMfDpjTuVktwyOV/iKBQ+YHkcHe4ddKwfZi2xyP3zmZnKWDVN&#10;ADZ//Qac22IhNIAPSDlOTX5EMkTRSVENNVRNc9guv57yfbrtgRFbr70nk0jakShrUaR7jGuVCvnh&#10;pltIrSKOVRSS6cAjwISpJHkWYmvWuYp4jrl4GmC4bt7tRVvKrtBSSYt7YNaTnHmLE5UrMJjXSyDM&#10;mSMmScqCqiKNNEoEZK2HC/aeRW/IN437e7mjWwlCw1FQY0XT6fgpMki1p4tX1KMIN1s3a5jurhVE&#10;0SOTlqIMh6ClK0VUZT4AAEkrgmyvJpuX4Dk+CSKhydf7b5FUBRRGAdO4ldM1jFZUqBKgq3YErUqw&#10;kiSgA9DBsIakqrxeNhNZN2+v9jfRBeWNytw5IX1Bv4chcMKehmVTWlF0eKk4mdm4PCrnaLlQt9Z3&#10;CzE9Cyt/DavT6GYKTl6dNcwTg723ygtta8cam5q67Z5BPq2SrLNAyDGsfsVktvwIOPCw22tvlQT2&#10;m1dlAZMsPCCCbYAEs6c3ezvuQLFDBZk7PCXbUhKySMRRvbqToR1NPQUaQ6TqULnFYt6ukWSDa2Jo&#10;aszAlARnRFqpL1pmaivQZaw422O9uZQ98/sljUSIrEmPlmL20asnv3OK3eJ5rRzsbeffmhECyaSX&#10;TZALkGXKYcRJrjJA2whIKbNq2zZONbXdX2zAR2E9nLHJG9ULJcRNDpbUCU0iTIkuUcBqVBw9224i&#10;3kM00hcSho2YHWJPdrH1FSQdfpOYBochg+xRGtyN+n7OkcJ7HcJYlw4r0fTWrkV7LFTWBNjvNCUF&#10;+Gw2JuNv9txAdUyFFVSSs99tb/jnEJzKlNwuHMlQV9ChiUZ/FYkb21ZmXKONiKqpxlYxpuW8xLDU&#10;W5NFpTUI4hprTwJNMiBVuudcTNwnH3t8988MwatP2tRPtITLk53+q1FrYLKSbF4GyJAV8ILDqg11&#10;IJPEI6op6rF+3/Drrm3O9l2v7ghtxu0V2z/hwIoknoa0qF1ZVAZ305BgBLPeTft8stvt/TaRkCvm&#10;B1PzoMh508TU2T+P26GUb5+MOVYZpFZ8kPGW4/KtnUgIRvcbg7T2BSsNlm0y20sanzscdKsndAAJ&#10;9U9kQ7f0r9N+Jbjcb3wmfaIkVOTbIwh0DICW0P8AByHRJRH7b0AFPcUCmWJxtd5NuOzTW+X82s20&#10;kf44j6D4ZPp0n/eHTDGfqf8AlxSR/CvEnMDsjB/yVgQCrtDEJ8TE2mYE+9hPgKOKzaBcTYVbIjki&#10;aoUltVRQJOGjuty2C74bstrtsuW8FWPgwt4wJJQaZg6tETjyZwcI+Vbukuy2aWzf85Q/ERqAzV8s&#10;9Kn5kYhHgm61rgHilfbHbf1czH8s3I3Ls1zbKnmbJq2tsMn49U2hVeOQWIj9lYu/cpMmodbZHpZb&#10;bNFRAfM2+XbzuUds4LuuxwW4t9x3a4eeeUODrtPaT2Ya5FFZB/EY/wAIIWUM3ukrDG3CaDZJ9stA&#10;RfXM51kBgzKVGlUAUsc/QRSvXKjVDqT5SW20mO4DH21p8ewPZmusc3yO+KBMyTOZoQ2RnZLk15YQ&#10;nmKfHsetY0TuiwbdgoDGaj9ZPMgi1je8rvOQ7XsfEuH8F+4m2eRrprqJJHnMjUNxNNcfw4ooJAPS&#10;rD2wsSRid3jQFzWymudut7Oa2ittvth7jEjXM1Myx0nSitSufuEUAIqMNliO5219tuxtzgO5Fhlt&#10;rjGWO4pGqMjmXQy62JQvP/a1PHp09ZzNbDrGjGc40UGMwlUzI7KNqDIuKOI8Hl57vNvbdxuUXibc&#10;ZYoTFCxMsKqxjqJ5QyxxHrQQFPZ+h1JQnVYXmyi+trSVZZVqo1SMWAByBUGoUDqclAFQAMhi1Xy2&#10;2nwjYnxkyvcHazGGqfJtsb/bTPmLSO/Jfu58PFtx8UsLqBItJTzslK+bUNv96OJBGc0RCDpTl2ff&#10;9lO2fbPil1uvEOIW8e7WckE33Emqe5b2542es8xd1DAEsqFUJA9IAFJ9vsYs9omntF0vC0bimWSu&#10;pI+RFcumH68tJE648Ut2sowyxNqzo8AXdTEreJzcasNv3IG5VBZRNUXqcblY6y62mi6kiJpxcXMm&#10;kn4fvN1YSkTR233EbDrqhpOjD41QEYVb0Wk2e9lgb1rH7ikeaUdSPxUYpf8A1Vd0Mf8AITwg8Z/I&#10;ulWPFJ69lPWDbBdxaTIXIsGJlVCpkqudNTb0UntqeiuNxxc9C58/9075eUQ9sOS2yVhnhvoJF8Fe&#10;Vbdyp/2Xt2QV8GJHXEO5JeQ7nteyXir6pGYZeDafUv6Qf0DFm23G9eLWfhHt1DmXcVvKc08Ys/LE&#10;a2Q8rcnIf9rsPChvRiu/yuS4ivxzcHXrUSM05ASpLYuRW8XYGQTXGm/HF75EUCrM1lbPC4UftMpU&#10;ZdT+nDxYX0b8VtY3cfcNZSKoJpqMSlGFfDOlfxPhiAHiZQs535h4AYe5k1u21RbPqTiCrTbVRW2M&#10;SkmKSihuSJN1GdVSXXROaL9WnHHf5dNkfduc8JuPaJsvupbiukD+Db2ztbnLoTOEJBApQDquInss&#10;a33MISFYpZxGOpzH8PUK18asx860riXHmRtjQYFkFfluHmNXO3BdsnrnH2QjJDlzqhkVKTFYe1a7&#10;dxMuGvdR+noc6TVNesh4dvzX9suP8G3ix5fxW5Fld75cP7tsmlVM8SMxlhXpSZpF96IgKxDMKl2X&#10;E93OJY5A0a1Z1JZcqELQZ18ywy+eK9rm1gsV0KNLjgyl1KSQ9IdRFOulI2rLTQznV6vZP/8AiEKq&#10;OgGBGR9tVLjax2ec2AtrfbTGjfxY5WRlFQCFhR3AUxsupj6qAvGWY+0S0Z3LcbeNITcvnM1GFalT&#10;+8T160y8szXCIyliQEoXpwvSTfYZ775NIwaPe3YdQGU0RVRmG+z1ISa9aqi8P9wJWe3uHlYXTxqX&#10;1CiiTSpKU81VkBPWpxFtwUrI/uxlk8+hp4EfhTr41wnJKdMWMCRPfR3aSUQyQ070QYltNsXnDaRF&#10;MXRZhEHLkuvrxIINU0EMCEJdtbN6WPposruSpORqqn40JwwzroVT7JlttJow6rQlsx1Byp5fpwjQ&#10;jxbLoCslxpBAioUd4lbfEUXo7YuDoY9tE0HVCRPkqaJxg09xY6je20iBjkyiqk+dPGvjQivnWpw1&#10;/a295pW1kVz5MdLAeQPw8Kg0+VMEt4djTvWDBj9taEGatqUso5lTINl5p83Alqy2UX3sqGbwIbaN&#10;r3FTVNNSl1vNaXUbi2K3EQUIwX6hQgllBPqVmUt6TUVyBrkjuLGS3lkhIaNqACpqppnk1BQmlaEU&#10;z6jxR9ne+5iFCu44A7Dp45VzjRCqyXJVu1LZfaJslB5s4Fm4oqPUKomqcSe126MQj2CQ8cIAU+bS&#10;a8wcwdLnI5jCMxyNVXHqVMvjVq/1E4UlNvPnOKxciosYyK4hbfZ2dkxmmOsTuzW5BFiWi3s0/bOu&#10;iEWxGpVhgnGlbcfZRY5qbRk2U0i3bd22zdtmtb64t9pv1dZ0RqBqP7hZQcgwXSOnqUaGqpIw9WW5&#10;Xlsk1vFKwspq+4lfS41aieuR00FRQkZZg0w52c7wwt1t1dqa2PJapcVocRxOhnjJX7bV1dhh+NV9&#10;Llk4z7z7VdBeuX5UtxXCcadjOgT4l1Lo0cjgmnubuLb41i2102/brZTpURqsEFu5qKgF5vfkaozL&#10;lnV1C1kN5ua7tuu2ogK2ixRx0PQMK6/kaKag1UrQnOowfJmu4G5e4VXvJc7kZBlGOVGEU+P0keLY&#10;NwsPu2krxrqF9zFoUStgKrde1YvzAltOSEmy2V7iG0bTMO7s8qn3nZ7ay36wtp9+jeG1VpYYy8cV&#10;utXNQnSVNKqyn1xu9WJBxJds3PcnlluLu5dhDGqgqaK5IolU9IrQMxyOZGdQaN5vJvzlO12WYpCc&#10;xynsMdvKtzty5zMuhuY+RlNcsK1h62bkLRxK6dCmssd72pLFfAiVTEFDiP8AEu0nF+R7Kl4+4XFr&#10;u8czspgdVIiqGRnRkKkgsSTHpoPSD6KHbccgu7eVYri3VgVB9S6WzzyINMqrnQ+OJMbXV1Pu/wCP&#10;N/5KVMmHSQcKtLXHdxsEbC8sM0wnJUlMV0GBFrqynfm38eclxDeYJptt8kdJvtE6y4KSC7/LRzfb&#10;div+acZ5NY3m1WokMsTlraeFgp06dWqEoCVIczIQp6EgnDzAm37nYPuXt+2yEhgtSynoOgqeoIpn&#10;8MsN7+Qce9ibbdZjc77XlVVuHBhhGr2weyuDFmV7FvZO1ZxJ0q0YhWpmHecNeoEIhUm2+mtLPuXy&#10;rb9vv9g3Td7tI3AYIZBJG9QyNplqxU6WqDFIuQ69MNP8ulCO1lcRTKjhtJ0k1Ap6qUatDlWv40wU&#10;ZJLspdJYVNYsqpvrEAYenvyCddNiRLbW19jYpDcWnlu1pOgy92ZRNOGJIokKEiDYxxyK8G77pA93&#10;Eq1RAVKCWv8AmSRsFMgrQhTIcwS1aiiSPc5oZPt5bd0uSfUxqxI8dLU9B+NDTwpTBZEF+bIApP8A&#10;UtggMRLe2emvWSsRYrIiUaPPkMx3UjNi3qRdsFVU5p6cbd83W6vpbjcr641rLLrjjEaxBmPpUmJC&#10;VBCgKqgkBQAKDDc7ff7jPDZodbn+I5JYheulWNKAVJyxsqcwx7KIit4Fk9NZwYbzsK4aHvNvnKHr&#10;bdB1XQBwGxUF0Tp0NF1RV4ZrnYdy2qdp+VbLcxXTgPC2RVVyIoAaVNetcqUI6VcrlxFDFabXeRBP&#10;21ORfwNTnl+GdfniPm6eEW+HX0PczE2JMlVdjtX8SECyV7KNmIS3QYRSI45iIKui9TRf93nbfCuU&#10;bdyHbbjiW+yIh0t7Rf01z6At59aeBHxxCtx2e+sbhLqwTVCfUCvq0N4qaeBzpjYxaNN2FFk9VFjs&#10;QZyMQHY7sfqGLatxymtNvNaJr2rBtv4aKKcPFp9zYmW2lnLblZyi4jatdSLIAD5EFK1FepxGXlnt&#10;d6gvraNEtrjTGwI6SAFs/M6hl5iuJTbvefM/c/aWbgsXbyDim4ikOLZLkTTrM6niBLR6DXXmP1kg&#10;TcjSfdox1syEcbDQ+gvqHt9E8n7jbfyPj9paybKnu3EOqQn1RsqUZwg6qzIDQ56TmCaYtDcuV/zC&#10;zSzisQt7IKNUgoDXMDxr5VGXxxGmzz7DId/c22H5A7OrKGSMK/rpsdyLNjE+BPx+7DdRS74CDgIT&#10;aIMlEVf9Kac7brxP3JP5VbhprK4X3LWYjSdPir/FfTU9FOYybEJ3Botou1lhm/hMfSTlXzQ+Z8P0&#10;U64ZvLavLK7cTFN48BWdFxiZYVzFxTVSqjrFu7LbGHaPpFUj9tI7mjgp9KAiKXovEh49uVlFst/w&#10;7ertf57BGzxTMSp0qK+hjQh46Ch61zXrhHE7SsNztbUxp7oIHijZVUjwDHNfL6a4v6qPN3Li2rqK&#10;yNRlVZ07QN1lpl09Y5Cw+1EFiPcRITvdB22HqVw0eaVhHOehoqokiv8A85u6bTxS22HbNrWfm8ae&#10;y903qhYJRVnCqatI9CzKQFDZitcr9tN4u7jboWljMbmPN2oCDTqAa5+OYp88QW3W3oyXMbebe5Pe&#10;zL+5kATSy5zgkEZlCIhiV0RsQhVsEFLUWWGwbRVVdFVVVeaNz3DmHcvfDyLm29T3l8xy1GiIvXRH&#10;GtEjQZ0RAq+NKkkwLkXLktRP7TBpiCCxzPyHgB8AMNhtjhNvvDmsKqMnmKhs0n3kxoWiGvpYzrbc&#10;6wNJCLHTQjRtkTEu/JMQQCBHibubgfCxf31tbRR/wFoXbL0xgjU5rlQVoK11NRQCNRWqdvhvuY7x&#10;HaM7LbV1SEU9KDq2eVfBa1qxAoQGpZh+Vdvvyr+Qvywx+RP/AAfZ9xz7p77u9/8AM33b/wBV+Z/e&#10;f1vd/wA3Xy07f9Pjp37bZvsv5L9iP5N0pX1auvu6+vu19Wuv6ssXR/JNl/lv8m/l4/ltelfVq6+5&#10;q6+5XPX1r8Msf//Ssrg7kWGQ5OeKZZYBbZQNWErH7GA1Dcs7mqqoUVhkJDMdBbkTjrmvc96Q6kh1&#10;tHBVHOkUD5B824je75r5TcKIrwFI56qA0wChUYxgqfdqFDFiGcsDm6kHmTZ+S3cl3Lsm5v7t4i1h&#10;ZaayEAqp8zpBarHVQMDUU02LeM/kNnUjEr/azI9vLvcuhCrlVtBW1bzT0qrSV3osigya/nFFqayg&#10;cAi6SfNl+MK9DbTgqKBdXZbn/Itv2W/4DccavN644tuyQKCPchLEg280j6Y47cgtT3ChiFBGJFYB&#10;bE2Pkt9d2tzZXm3tcZFVVM6DMESOaKop4k6hWgXphGbQ+B9Vg19Y5rdXqYda3kmPYWFTglhIKUkp&#10;qGsIiW7lh7aK4rRkhK3GkSE6tUlqWprJdl7S75cQ7c3LuQGCK2fXHFbHXMhqxUfcuKJo1FVMcbOq&#10;mgmywk2bhq2BSY3Bg0igWEmoB6jWc6EkmlGILEhs8TNx3GcFwBXSxPHYMGe/1e8u3+5ZZBPIk+sp&#10;17YHJtpXWqquhvKCa8kROXFqbRsfGuM632ba447tvrmYmSd69dc0haVq+RbSK5ADEttbKysdRtrZ&#10;Vc9W6ufmxqx/TjtnXzrvV1GSovNfq0RP2prz14WzbgXrV88b2mNccEJZtxLbhQhQ3D1U3DUxaYaF&#10;UQ3nj+rpbDVOfNSVUREVVRFTwma8mWGBasfPoB4k/Af3AVJAxinuSMFVRXDq1uO1leIqYBNkpoqy&#10;JICWhJ0qisskpNsdJDqKpqaa6KS8Si22+C3AJQPL5sAf0DoPh4/E4XLBoGf1YUKKRehFonL1VP4e&#10;nw4cPX5nGyuXWpwR2WNVVmJd+MLb5akkqOINSeten6zNBVH+Q6aOISInpovPhLPtlrdqfchAkP7Q&#10;yP4nx/GuNLxI/VRXzw01rjk2pk9h1UcaPUo0gG+gHm0XRdUVV7bo6ohhqvTr6qKiqxO822aylCPm&#10;h6HwI/sI8R4fEEEomgZGoc8F3sC+Krr+Ka/3Jy4TC3avTLHmk+WNoQB5ogESqmvoqaac1Xlp8OMx&#10;b5ZiuMtBzxvCAvwDRPxRef8AHTj0Qf4c8Y6cdLNeSkKdK81RNBRNdVXTRPT58bVtjXpjIL0rhy24&#10;StMttgBKgCIpomiJoifD48PQtsgAMgKYXhaAY9rFJP8ASv4cl+Wvry48Nrl9IwUxhYxJpyXny/sm&#10;vrxj9tl9GCh6YwsfkqqK/JF5f3/s48+28xj2mWB7Xl1En93+ei68H23XBp/RjwUUVT05Jrr8v8uN&#10;bWx8MGn4Y8LFT4a8vh6fL58Y/bnHhXHhYqp6ov8Ajxj7DY8008MIu+hE1N60ROl5sTVfT6hIgLX8&#10;dBThFcw6XqfEYSTJ664Ivbr6KPz1/wAdfnzXhMY/hjTpNMYJrT/T+9E48KUypj3PGtQXTkunGJXP&#10;GND1OBoSei/56/4LweodDgp8MZQ1T8VRfh/nxlrYeGDMeONwvkOnP9nwXjMS9PPHoY/hjuanGn+r&#10;T0+Prpp+HChJyKUOMgx64N2LRU0RS+Pz/wDhwrjuz1rjZr8zng9i2xJpoSa+vNdPw5cL4rw5Z5Y2&#10;LIRhRxLxRVE6/wAF5/DT5r68OMV6D6a43rL0wV5jg2Abo1blRmuPQbkDjuMRphtC3Z1yuEBI/XTx&#10;6ZER9txoSRRXpLRRJCEiEkW/cd47y6yew3/bYp4mUgMRR0+KOPUh+RzzBqCQdV3Z2O4xGO8t1dfi&#10;Mx8QeoP9OmWKyvITwAtPy/JkYHJnZrRlPbfLHGBWHlNTHFe4r8Ca0+H3FoRb6XUb7bypp0g4vpzP&#10;yfsLvXF5Z+RcFvTeAAg27KDIENcxU6ZdPUAqrDw1VOITuHFLu0jL7XIZoQ9faYZgeNDXPyIyPlni&#10;EWR7O395nOLXzjcRimwZpt2Zir8qZX5PBvqFJEysSRHkR2mupclbasUVXUJ8mSBQ1VRWgYt/Tiux&#10;71tu5h7bkl1VNToY41LqIm1NX+FIIFYgPo1NQpqFaMI2ie+3GO+iQCCCKhhBPvI4JP0kCqlvUCCS&#10;akUBOEH/ANZGzKVcW1TZuv1dhCjs1TusKyemOTYqq6PukZeFsXpDb7p6r0R2jPVEEiR32aOWG0s4&#10;dveNHiha41VARAi/wieg0BtNenpbyocNEsRguFnu43LCUMQRRiSRWtc/HMnoKnwrhOZxKpaW8u8i&#10;xZxmPY3nfYyW8ghGacnWjXTGuKjG2O7NCFBu5DST3pB93sjITqJ0kZZcsi+32Xku4/zuUGGxnVZG&#10;iFVMkzAGR3VlBVWcGRYmX0awXqypRRuki393PNASmsn3SCPU+YbTTUNLN68iQKgVOWISZdj863nO&#10;2Lhq24Cl7OPGE2osFrrVwGYokbjoCBkpEZkbzriq44ZuERrJ7PeVAVNICjKnkMNqWccK6Ik0r/Tx&#10;6/jniWG3YP1eMTt2LQQZmV+NyicWXCaD3TbaSyr62K1FMFhxUyOwknGJ4wcfjRIYtqatp0QzmL2l&#10;0lvx230E3dwAFAB0+7lIeh0aY/ferAirBgCAaNAS4tLhtLgWtupdQFyqQFjU0zGliSKstTShyquz&#10;xwyesrMEyPcOY0cS7zTNpFTMs47kmPaOHWux415aMyEJkpUiwNth4nE6xF6Q6Oo6ii+81sZ7/f8A&#10;jux2jq0OiLIgkRhWoyFifT7odQR+2moUopOMIp/s2lmMxN9OsVupVmV11jXIetS3qRtfgW6gmheH&#10;aPe3cXaHdvZDOoFG3kGLxFzXNM2vrZ6HXDWWcOst4tUzYyGHo0mXWuRSdZmPykjtj2WjEzcBGhkP&#10;btuO7XyXad1vJ47fcre8tUTqR7bXBR5PHKXWUapahK1IqpMm4LucNvcQ3M180gMyKAwXWqaiskpa&#10;o1rmK0FV0kmooMSQxLzCi7O/qJLuUmPXmJ4Xv+zXMbg4sESfd1hpPbah5FkdRa1kJ2JLLHL+r/MD&#10;zjzbDzcKU/HFSVwlXo7cpZeEdzLjkCSKNkv1QzpWhAc6WkA/aKSL7n7xDMig6s7I3C5XjfLGu2el&#10;jcoGfyocicvFWGrzoSB1wkN7sQwHdPc2xv8AF7mxv9o8eyrLr/baFeC21j9Mxf5VfZfbN0GMdauS&#10;a2NlljLISmkzBbiuB323DBY7XKvdXnqDfryz4zHcyQM8iwRFNMqxyyvI5WNh/AieRmIdwzmJkKxg&#10;nKL3pTcbuaa0nKbYGfQXGZDMXIjj60LE0LUGkiorkH58Sv8AZzdfezEdu8jsLG1TOqq/n01vDlwn&#10;RyqVt/XxnZda/bukcufWTa+ukOG4xHagvORHCiEq9TyJ+1na2Ln/ACyHbu4txItnJEJRbwtpLSRB&#10;v4UsubMSiF5CS0gy0showeuPRbdLuMVpoJLq3rqpLlKeljmxyBqKBP3K5kO9njm68fYHyWq8PsoE&#10;zauy3N332PzOociOyZmATsZze1xjGLOteemDNei3+NNVbT5PSDaWTKPVoFcbNLN3my5b2r2zl11x&#10;1lue1V1eXdvdW2msu3SJI0ccsUldbxSxiJG1lgHY6tJYSYW7g+4w7ZurWxD2ZmlidcyV0sVUrXzU&#10;LmTQkkEAkEVMbT7X3+cUG5GEWISDyTaGnHdHHo9er4SLDDItozW5u7VzxFuW5Ern7ODJJgEacZiv&#10;znHEQmyb4glvt09/bz8q41puGtIhNPGuXvWgIWZwR1kgqjaSK+2ZK5oBiCQWj3MU9xbgmaBdZUDN&#10;kBo48/TUGngNRPSmLrtjPIuX5WeI3kJ49bkSGS3/AMC2ZzjH7gCVpDzSvbx22qKDPa5gXTcdNrIY&#10;QsTE9VeFmRoIS2xTrHifMYOfcD3naZpQ+6Db5aGtTImgqr+J1JIAr9TXQ5oX0iy9s3b+d7JuFhOf&#10;+PSB1OddVAVr81YUb8D+1lK3w6yCPv54H7VtTXxf/MGz83bG5ddVTM5GORLTbWxdlIvUauyftCul&#10;rzNHOr0JOJ1wydd/4DtKSNX3LIwN80DQmvz01/HD3ssg3Dj9oGP1QmM/7oKH+rHyowdyLGw8V99P&#10;G7I23yj0mR1G7+L95VJKO6pjLCs6qej6z/8ArdbcRHRFERttyA4q/U6uvHdzul5Dt207IQfah3hJ&#10;v9kNb3FvIv4u8D/D2z4nFVW15osJ9vnB9MyyJ8G+lh/vAj9Hxw4e1G8eRZTO8K8T+6PsVm2m3GcO&#10;MHFkaOdeTTc4m5lED6SAW7OqrGo6tkP9QD0IVQk4YeZ8gn23hu5WryGO2sY7yNKEA1vJXqBU0Bcy&#10;haHI1zyONtpPI9zYWpYiG3aUj5MzO2WfUZUxNzxG31qNmPJDbSXbSZTlbujlV3tq86NY+kuZWvxL&#10;l6sfgxGykLICVmdxT9hG+qQbbxAgfUPUu7J7ja8U5dtk6xyzWlrYC2cKpLkXLe6HRBqLsNMelVrI&#10;66gilmVWz4beLabnHLK5ImYqTSldRZgQPizLl+oYmX5v7n1WSZ5ISsua92ixWqxplm6Ylo7WCxKr&#10;7TI51mMxslYbbbCYIuOgWmjA6/y86y/NNzCDuH3Nttn4/eJcbbtqWUMMkcmqOSe6SSbUhBKmgliU&#10;sPIjquU/3u6CudDirBQD4BRUk18KmvTyH4wXWngzm2NwcZgunjW7O3+FbmMw3CWarEOTDcqsqq3X&#10;S6BfTHs893XK5oqKUZC0Dq+lj7p7Pd8aNtYbV7i2UdtY3MLjMCExNBIXBDB0S6VoXVgVOWoEGmIC&#10;bfTfXVwED29zEs2kipI6OPDNXJAPXLKnUZmSI78AfeOvFHJoZTNi9KJ+ZUdLsqJJiyxdFoHGv6Tb&#10;gkSkSRmv6hp2+4ddTWDcgtjuNhoG/UEs0OqiSrrdHeIZaa0SnXQFVWI9Jk0T3UEKLHdM32JySStX&#10;hOfpboCviPHSDU+kEpi3jhAeo33ZasAkY2XZELraZmsLbWYSWSUxFI8kgUgJpzpJF1TjO3qiWMVz&#10;aSNbqhEiNUSIPckDrTI9Kio6+OGi+h9t7adbkI1KBk+iQVPworeBVqEGow29pWuxrBywlszqC0pw&#10;deftKdI7zbshl0WIpS4xF2XBCxcaFzTVSDXXVOJDskklvJPAjrcW0RJ9qT6o2XJaE1y9wqCM6A5Y&#10;ZJSyy/8AF25inQEl0ppJ6A+Va0r+nCebvb8Ilgy57XLaYIvuyWC223YNPQkQ1kSYb5LIEG4JvkSA&#10;i/X08uScOcG1bZcGSKOOWx3M+pQSPbJUEn10AoE10zFTTrjH3ZJYHgEvuR0rn1y8TXMZV+H6RVFL&#10;eY1IyWIX1V4QTSum18lxwYwyIFctYBEikYiXejtmRIg9Kgiqn08WJtUN7a38H830uihVLACo0roG&#10;fkCPj1PnjTA0iXKiZP4VQvnSgpX9Q/VhhjyiUww/WO9+Ir7io20+oLGVonWHJCxZJgiOG69EY6i1&#10;bNtG+lUVD4fktSYRpAZG8fnStQen0rmDTKnnjcqNoKj6f6V/qH6MbX8wBtMvCPNM2sgYuqJ9ltFE&#10;jp7xmbDsZTLrgOMsTfZSlbYI23UDumSjyRCWrbwpcGaSIOBMrqDWlVbUGBHRh0BzyLVFMipjPszN&#10;KoBqenwNan4Hw/E4m7tvuFjljgWM1dFIksUuN0zFPKhW8iN3YcaiiswBKyFoRiokiJXNyCcHTqU1&#10;cQgPXp5z5rt28Rcmu7q8j9wsXEVAaSiaRpKUGfp1JDQEH+ChrUKcS9t5S5gtbKJT7QAqDTLTQCuV&#10;DkK1+PgejOLuDuPMuMhxCkyuwpZVrZ2d7jDcCS5IrbAZUIGYb1Y5LdldEMY0QAOIJe1TqKR094iM&#10;rDddrg2jZNxu9vhks7ONI5CyL7sVAFZC1NYpmVNQ1cjXUThBDvG6+60UM7qNRIWp/AU6EU6GmXzx&#10;ITbOflmP407BySxrCvLNhubuHZVrTNbBsX4CPusvWj8VmK3bHXsO83Hg+kurp9dVprlu6Pe3O4R7&#10;VuG4JsVw6iG3aaWT3KH01jLsANVdC+qmRy8JDZbjdyzmyh0uSf4jUCjp8MjTxOXwwxuQ75bQ7npN&#10;22i5hkWKK5bssM3VC0Vc9cSGnybZCtkiUtXIsh4x0Q0bUlT0FFReJNtXbrmvFJIOVS7Pa3riAkwz&#10;NrEQKgnWKLRlAIy1AV6npjyTcbaNJLSMFYtWbR5E0JzGfT8cO9WjbwW42LrkVnkU1xivaSbNbbA4&#10;UeLXRIDiAoKbvcsH4pPkhmao44Wi6ImsVmj26T39+baobS3VnOhCSHYuzivQUQNpBAFQFqMMt7f3&#10;d3JDtkMxedjStMwCennWlOvjXCjsbOlpYrmMBewqu5WP7yQM9AZGyYbEzdZYkSkFp4AFP6givUqa&#10;fPhls7O/3S6j3+ba5Z9r1FU0VPtmoAZlTMf4SRQZ+WHKS3+ysDtthdql8KFyQKv1OkMf10zNPI0w&#10;w8GzwmJY3MqkpxC5tEjBOlUUGRFq7JYpSgZV5xwGqtJGry9Zt6mSCHUqog8WvJtu/SW9hHe33/h8&#10;WoqszBpI9WmtMzJTLIHIVNKEnELutxjeKSO8AWcHIqf7Bg/p7XJorbggrHt3HHSbjzpT7zjSOaKg&#10;E6COK4CKqqqKSa+mvDfuO3bJOylg3vBQCyKADT4GlD8aYb4N5uYnBSRiPGp6n+v+zHfLO8twELGJ&#10;jUlBkMyhdH3kV9p9gUBl5t9pzXvNCKCKn3B05KKpy4S2y7XtzFrK4vUBRkodDKQxqwKkdCczp0nx&#10;BBzwqmvjuCoLy1ikdHDg6ipVl6EMCMx8ajwIOGZy3DrI8gsLmjbCwW6iPNXFXHdIgYmMqsiDJGWL&#10;XQopJRepNOtFVF58+mf7HvNom22tluUntLAw9qRhQsp9LDTWv0/gc/xR3W6RO7JbwmS41FiFNQtc&#10;6FqeJ8q/HDLbZeN+60rfKp3DIhfqbfFo7OapbuOswYMoZDjblZSQQR8pMqO28ZA+50Joq6lz6Vfe&#10;W9zuKbdxG92n3St1HORbiOhZwACryHIBSRQqKnpQZVxLbbbF3vborTQJZFk1o+mmivXM16DI+eLR&#10;8exCgwuvVrqV9EXudMokcBteaigiXLpBVXpT0TjkHeOTbxye71qAp6enIkeJJ8z4+eJnZbNtuywm&#10;Sch36mvTLpl44SGV5uBCTEdzQU1FEFERFTTRETT04k/HOJuCJrhKsc88QrkvMIwrQwSekYbOlqbj&#10;O8kr6OsiyJUmznxojTbSOIgnMPQO68jb6R2ABCccdUCRlhtx4hUGy4uzj+wPc3FtaW8fqdlUfM9B&#10;WhplU1oaKGYiinFSl73fNwitYI2eWRwABX9o+JzoB1JpRVBY5DFrO3u3VFt9QOYdjBe6kyZAS8my&#10;Mo3ZduJMcVZiRGk63XmaqsAyGMwRko9bjhkTrzpl1Bs+0We0WX8o2tiatqmm0gayMgg6kIoqFBJz&#10;LMSWZiegNg4/Z7DaGytDqmc1kkpRnIyA65IoyVc6VLElmYl3/wApP/ZO/wBK+36+33ND7n/L3+jo&#10;6e118vXXXiWfySX7L3dOVevj8/05V88ST7c+3Xwx/9P6Q9p/CHaDa2vqhyN53NLCpr2K2LHIpEOq&#10;iw2ABAgdZSpN7YwW1b5MPzPZrz0jAi9KceWfbHaRJ93yzdpNxuTSsSVhthkMtCsZJBUVOuTQxqTH&#10;mcVFYcI2u2nN7uBE98eppoXwyoMzWlSC2kmpK1JxK5qzraWCzVUNdAqKuIKtxq+tiR4MOOHogsxo&#10;rbTLSfgKc+J1Hc2W328dltdpHBaIKKkaqij5KoAH4DEvX2oI1iiRUiAyCgAfgBgjftZUhdOenNOa&#10;qnJfj+PCKW8lc5kk/pxr1OfEAY5Ol5xdSJVVdeXPT5/DhPSSQ9csFGGerGEhOGqEoqunpyX1T+HH&#10;otz5Yx0sTh38MpEi1qSVDV6cZGRKioYMtEbTLeipppqJHqiJqhp66JxNNk272rT3dP8AEkNT8hkB&#10;/Wfx+AwvtotK1p6jhcBXkqc00T5rp/mqf4cPYt6Z4WBdOZx0JDbb/mcFNefLmq/hy0Tj0QqMzjyg&#10;xuFhnRV0UvxUdNF+H+HG1Y1+QwUGWWCPIa5iXVydWl7sYClNESLyJkFIxRU5krrWo6emqovwThPu&#10;Vok9lKNBLINQ/DqPxFRjVItVNcNYEJ1efsiTqVNNfpJEX0XRddNU+K8RAQSAA+zl8cJRXoBjb7J0&#10;evVrpEFFDXVV+PNG1QdCX5omvGxYGAr7QA8ceCtaY6GoLpGgJGJS06tBJCX9yIuv7vXj0QSE09s6&#10;sZBSTTThV1+J2LjjBnGFgOtolUzRD5lyRQ060VU4d4NnuWMZaLSKjr/djelu/WgArhdu43NAVURB&#10;7T1RtefLX4EiKS/hw6ybTcCpCg/LrhYYqDIYJ3IitF0OgTZpyVHB6V/bz9U4QNbsjaGUhvLGsr5j&#10;AWEK/wCoefw/4cY+xUHBoB8cD7amvwX8Ndf8NeAW5NMse+2MBa9E5afj+Cf58em36+k480LWgxoO&#10;vXT05fs/z5cajBmcs8HtjHOVeqc+ldfw10T04wNv8MYaDjUsDT5p+30/Z6fDjz2B4jPBoauE9cVL&#10;0p6K0w0brhA5ogDrpzHVS09E9OEdzZPK8SRIS2eQxpkjZmUAZ4w3glmY9RLGbJefSbi80T8RElRV&#10;/ZxkNiuSur0g4xFq/wAAcE9jilnABHHoyk3z1cZVHRHT4FpzFf7vx4RXO1XNuNTx+nzGf6ca2t5F&#10;zK5fDCbOEqfNefJP2ftTXhAYcumNJAOOYoenoip+Oq8azD5Y8ZDjSUU0/HX015a8a/aYDGOk+WNB&#10;NEirqP8ADjWV8xjHTjUqa+nL9+vL/jxgVI6HPHlPhjKKYr/bl+5dea8ehmXwx6a+eOhuSQ/Nfkn/&#10;AB/ZxtSUjxx7qz8sGUewIdOfp8Nef7+FcdwRljMPhQRbZU0+rRNfgvP+KLrwvhu6UzxtD0pQ4Vdf&#10;fECp/UVdF+fw4d4L+lKnPG5JSOuGz3L2Q283VJ+3dA8XzRxpBYy2pbTvuPNMPtM/eK5Tai2zP9YV&#10;d1Vp98GW2zd7QIHEG592x4p3Gtw+5J9vuyqQs8aqSwI+maM+iZKgHS1DkBq0lgUl5ttpfN9wKx3v&#10;hIuTVApn0r8ehIABNBTFfW6GzWU4M2dfnFLGtsdk6xYeUV4OyqCScllOtHZHbbk43aEAqPWXYIu2&#10;ZgQAg68Dc97Qc+7VTS3m1zsNlZgBIh12rk0PqElRE+Q9M6gEozJLkq4armP0fbb5arLARQSqMv8A&#10;epmjfFaedAM8RFzfYipvGopY3LGhkV8J+KxAks+4r5XdmPzmEclAqWDBo5Md7khxZrzqdOqaoqrG&#10;9r7vXEEzW/JtucSLkWjGnRQAafaehAyLH11qTRaGgarji9u0anbpQqgZA5g1NfqGfj1Oonzwyy7J&#10;WmOd2xvakLpYpuvthBByfUtxY7qNpNmCjKOOCrqoXZkg0HaVFUXhV0WbRtuabXulsTsW5xST6akE&#10;6XVR1PtuAxp4kjSBmNWZWOXO03tqH923Y/EZr86/30/HwLd7GZ9ZtvDxuK065kOY2jusNqQr8iU+&#10;y79mqK5+O2ZkNgFy+6Jt83hL+np1oops4iJLrk73d2xZLaPWzVrm9SSwpk6orHzpLVqYYdxtfYht&#10;oWUmeeXUwzJKpkARU51LdfED4jCkmYexRQcC2zqkbebw/wC2vsmx2iSbNp1B+4dCW4kdGIVpYEcj&#10;QlJUVsBFfjxq2Lkcm6brvXIc2aZ1EIzrpDHQqhiKalZ3NVBrpU9BhJuG2uGW1RQZYSc8jWViDJRs&#10;vT1p1+kU64hhnV9uHiPklKrayXOmbTJUuRM7q5cZZmNu1QCzjsQ62C+2TLeV5VXNqrLbIItgjSrJ&#10;B2ID3Tdm0QbHuvGtvuxGBdBYXgemmYF4kkPTPqSWU1UE59K4dJdo2212i4sZl03cMgETplJr0jVp&#10;6VDZk19OdTiTlxJCLi8GxyucH2rGamrlO45ksORNl4rVypSq1Hyl1tywk2si1cWGrNe6TyI5CcSW&#10;48ov66t05JvnORZ2ljctOLGMxC4SqxoFKqXSgoSSQGkZn0kaYqlgxaN1v993b7K0nkE9zbIBmv8A&#10;BjRQBrkI+pyWQ+qoFCBXqYn2nldcbl4dnDjHu6LF3cpxrbapgfcAK6mrIlG1b5lZUoMsV1nZTa+A&#10;2YVYEsGOov8AcJw+iS49bPwvbtiEGmOOacK08zyLq9bAAFSQc/HWXMpKajUVAlY2xbOP3JZ9c/sa&#10;5ixJABU6dKVIpqzArQsCzEsBiXbm7TPjdv54objsRoJ0WCs0rEuZiyC1Ks6aoymTKySLPrpNrKjH&#10;LnY9lsmKcmLLVlWAaUWTJTMplZbFBw644JvnqgvnhjuZxqMqmSWRpJk1mh9KSe0DQgqq+kZkvS2b&#10;bDJxm8kYe4YlkdlXSGLOxIpqanoYKSGbMVzxNrcTdWXmG0HnNtxhk6VXu7h+XuNbr4O7YuSKWW7Q&#10;ZHeDdXN9GRE94DVBZYLX99WEccbdfbUEJSRV2865PtmybF3F2ncbtFSfd1mVR6yySNViVTUQAY0B&#10;1AdRhXu+5QWsHItue4UTPeh1FakgmpIAqaAqP0jBd4129pt9uFiG4z6wrLO6Srn1tzEr2GWMay4L&#10;aFLqrODPgy43dKPZwXQUnG0jdqT/AFAaFtEY44y2TvDP2x5PDufGdte62iWXT9vMwVaOCrRLQOAj&#10;lgFJpoFCQ2kDCHi8cLbm95AdFxoNVAGmQ0odSnzUDpTPOnhhp97Mzl+P++VT5L7BU8urqMZtfeBi&#10;dj7JmBa4PcQKuLlm3tsUV+a/Yi89HlRWHHFB0oMdZIiLvUQ2/wAC59sZ5NLuvC9VvsksiXENvKQH&#10;gkk1Jc2siqW1QNkI3Bo6amosikLjM38n3UXNkuiDXVVNAAKAMhpma+oZ56Rq61paV+i/nUSw2W3Z&#10;2tanBLTbrdWTc0CJJafP8jZ/VRZuPPojTjiKEmxpbBxV11RwyAkQxJOOwOzV7HJsm6bYrf8ALXZI&#10;FakJIBQf+8j1+NRia8KnDWN3a1/ypiR/ssMv1hsUI7y4keJeYvkft2Iq1BTMd/K6PC6zjjPp1i5Z&#10;kOOQHTaUXWmbAI8JCUF1QS+n4cc38/gl2ned89gaVt9yDn/6IuVZx+MGofjiB3sSW28bhG5AjEkv&#10;6PUV/swT+MthFcwOVk6xYTUbBqLMsNCaotsSQl2djjlZSTHGFV0WZc+nx6xfe6XC7aSV0JeKv7pS&#10;NcTW2ywxEi8vrVz/ALEcfuMQAfCSGMHwJahyOEt3KLeLeJwOsIVfiZQEy650DV8etM8KDI4OWXln&#10;451dE9KrrhMil5NV3cUFkS6dcgvWbYLNWiJsurGomJOyukiToZaQOSBxv2Ld4tgs+Tb9KQkdiQ4Z&#10;Rm320ekH4trQqpzLUWnhhJtCTubO3jFCGBUjqM6V/DQTmcTR34lZZmuF7wyKZzqv75wRiE/H9vHl&#10;MXxznLKMRIDkSEtxRTXmIq6i0D7gIrgD1EFI8Lnt5eXNv2/OdU96buRyAF9ycTGNnAyQapNf+EAZ&#10;BVJxJd0vnlbcJnYiPUEU0NADXMnoARkD0B8c8iPxPz6Bm3inV7WzTdj7i7Xbx2GH0YmiNyIeEbou&#10;wsjZiPMvh1jLh5xUWrzCGnS04RaD1kuvSPck2G4cW4hbaVO/JuElrH0o1rc+3K6sKENSVCUrkpZq&#10;DU2NIlSbZIrapF3HPoQ+IEhDD8Q4JHxx3Dc1FoRNw5sRZTTsuJeNwXTeYGtKT9trbuvcbN0XEdeg&#10;vS2lDqVtw20Xl2TPn6/2deLbnYTx+m3+5kSoJ/h6dKMjkHVnpeRT4HNaspwwTMLy3kDAB80lUfA0&#10;Dr5EEVGXXI/skpeqmS4V5Bx6W+HbtKiVEjQnOzFjpOanWCRRVuWswHoz4tdha8v6sd5xpGege8jc&#10;k3+ys9y2Qbh7Gu/tovcBX0SmMM2alagMFGpkoaFSiAAnTFNqvLmz3hNoaWkUyFArU0FwTpBDVqrf&#10;ToqCCylaDUAT3+SY2xXWE1H41I3Fehre/cJgNw6yKw8dSE+xOfMVqqS+syXt6PGKn2RVOsx6kcPH&#10;b+7EDWTRXQnj1ocknqi+qprpfUxLMgJYUBBIOTm6RXUcgtrcxv1KqSVop0sSjGqsT4Anw/FAPxhf&#10;OBkFAMCcw8bUyK/DsCbjy2usSUAJ0WmpbbzaKJCBGpIS6apz4X2xu9u0Q75ZzpGPCWI6WHlUVyPQ&#10;npT9GGs2z27LKCApPRqp88moT45Zk/rw2mUz3pVhZzMnpnGnXvcvnMiwyr5ncky0BSOSyAsPNEZE&#10;nU4K9SppqvEpsSspeba9xAMjk6C+tTXMqATVcjWgyA8MKHZ2kYk0eueXn4YY2/rGZDHfgz2pjif/&#10;AKk8hR7BrRE+ptebD6fFNDEk19F9UltlO8b6JoCg/eGan5+I/QR8R0xtiko3qWn9X9WGimXEyC8b&#10;EtOwTZJ2pRIoGgqSCjU1lU0IFIkTrHT4a8SaO1ilQPHmD1H9qn+zC9VDUK5jywawdwLuirckYqCc&#10;IshppOPyow9Ro0U/2+kqODWjnuOyJI04n1Ip8l5Jwhu9hstxn2x7sCltOsqt0+ivpJPhWmodMs8b&#10;IVCSqen/AE5YsA2QxWzoMNxOuyJgX8wjw5JMyZDSHNxyotj7oVpvKnW3IRs9Okl62kJR+lOpOOde&#10;c7tb3+7bvd2MunYi4qqn0zyx5a6dCtR1GTUBNcsK3kAmW3tlrdOAC37qn+n9K4SHlnl2SYfj+PU1&#10;Xo1hd1Mm1uWPsEQzpXNtge442vd9k0MhXOn+V0gTkqiPC/s9s+27zue47tfjXvcCI0CsPQgIJqAc&#10;tfppXqoJGVTh01LbWrbfaemrNVh1cqRUfIn8DkcML48baAxkFnn18BFVYpIa/LKm2Ys3Fs+2bzD8&#10;frFEcZhtkC9XorpiiKqiXTZPcPkUklnbcc28/wDFXan3iDnHEDRgfItnl+6DXqKtc9ykUOr9unT4&#10;/wB1cSyzzcK023x+pk1tU9e59ndvGgU0Jgf/AEleTrf3e2c6vr0iRC7ccNF7rpc+kUUkqzivDZO4&#10;HJF2SyRjtFmp1qoLNLJ/2cKhRmWI1Oa+lR41xv2qH2LW43Cev3kwKxeeYzbz60A+dfDMqyvaHfz8&#10;sVmc7t4fbw8XmvthSnIqZDVMKv6OASm89NR2U8qCpL1CHUiIgCqc7j3PgO6cAiaU8YvLKB6Bp5Eo&#10;GPQLrUADyAOfgSScNe5WO72dsJbi3mS2J6sa5n+ofDBtjFC12Wifkx4jSCii2nNQ5f8AyhTl9PFR&#10;b1ucis4ht3kk8/D9OIvFFHcSH3J1Ra9ep/RhxkkYfBbaV+7aN020JiI27FWXJTRF6mohPe46CRdU&#10;LpVNF4hejkl5LIkO1lUBozHVoX5sF01+FQcPbwbHYW6XN1dvRhkKAM5+Ck1/GmO4Kv7zo1XpL6XE&#10;RUBkWwVOoeQSZGrgiioXNEFF9OXzTvuA2kGS+aLUviST0PVFyrn5k49Xbv5vSOxEulh0UAHMdHbO&#10;mR6UB6Gnmvcd28gVgg6+PRqOpRmSVGRIvqLqIk6zJV9VXiE75zi93BmjtzWhoHI9XwoOgxNdj4PZ&#10;beqyzihI+gH0/j4k4WEu1r6aMrTAtNCIrogIIpy+HLmvEYt9vvt1mDyszEnqcSe63Gx2uErEqqoH&#10;hhk8nzN2UTgNEiCn8qdWqr+KoqqnFsce4rFaqjyLV8VHyPl0twzpE1F8MNXJluvnz63XHDEW2QRT&#10;Nxw1QRAATVSMlXRE+K8WLa2arpjjX4VxWN3eSSsWclmJyAzqT4AeeLONgtpJe2uPG9bKxJzrLIsP&#10;vpBcN0MYpJTcactOhqwwhW78jpSeYEbZFGZbAlFpTc6N4jx2TYbQxnS253CrmuftxsAxQ5D1lv8A&#10;MoWHoUKSASb04TxiTYrJ7q/0tu1woqB0iQ0bQPNiaazmDRQMlqZrYVg5d0VcEuhVEnnC5mop9PbT&#10;Xl3HNV1X4evP04t7Y9hLMoahX9o+f4fHFj29sARll44kF9gj+w7PbTTt9HRp9PR0dPR06aadPLT5&#10;cWN9jF7Ht6cqUp4U8sOvtjT8Mf/U+tsklSFVVQ+nT1L4p+3Vfn8uOayZJOi4hxDtlj23VuOcvXX4&#10;p9X8V5Jy4Es3dqnLGQj88GLFGqKiKKrrpp/D4+icK47AVqa4z9v4HBszTorgMgHW8ZIINAPUZKvo&#10;iImq8LUsQxVI1q5/HGYQ1ppzwu4OCKoIUzrTVF6mWOgVBVRFTV9wXAUh1VFRBVNfQlTiQW3HgQGu&#10;JCD5LT+vMfq/HG9bcn6uvwwuItVLYYZisNKDTLYNNmaj1EDY9CERiIoREiaryTn8OJDFZtHHHFGD&#10;pCgD+mWeFKxvQDwAwZNU7y6K8Y6+ignUq/t1Renl+zjctixoWpX9f6cbPaPicGIVLI/zIip8lDRd&#10;f/vKXG4WaDrn/T8cZCMDHSNcwnIhU/kirpp+xAQeNotkH7OMvbXyx69iyOmjYr8tdSRNPwVVRONw&#10;hT93AUGWWE7Z4xDeA3YsVhp5NTUAaBAd/wCZEHp+k9PTTkvppz1RtutricM8MQDjwp1/6fljU8Sn&#10;MKK4SyUjKar2WUVU56AOq/t0ROGgWcZFSi0+WNPtjPIYXFNj0SGAyHGhOS6KHqoCitIoiSCifzIQ&#10;/jw+2e2xwgSsvrIr06f08cKY4gor+1hQpFb1RUbRFRdUVUT1T+/hw9leoXG3TQ5nPBx2R05JohJ8&#10;OWqLwrEakfhjdoHngtnUkaY0v0aOiiqBr+PNUX46FwjutvS4Qgj1jocYNCKVBzwkTpkRVX6E56Kn&#10;zTX01TX5cMBsOoFK1wn0EHGpatQ1VEX8NPT/AD4w+yda5HAVxpWG4PqqLqvJNOf4p8l41mCQdM8e&#10;UxhWV05t8l+On9vnx57bdGXHmPCstrpyVFT1/svHntJnlj3Hsa/vGACKKRLov7F/D5cC2yuwVV6n&#10;HoFTQYPDrWY6A002I9Iojh/6jPkqqqKi/wAOHT7VIQEQUPj8cZlAMh1xqOKqf6VVP+xfXnwGIHGO&#10;geHXHKcZFRRVNUVNNFTkqeipz5LxraHrlljEqRhtMmoBiPe6ZbRGJBr9AjybcREVRTTkglpqn48R&#10;jctuWKT3EX0MenkcJJYqGoGRwkFgCSr9CJpyVfl/jw0m1r0GE5T4443a1eemip8l56fP+2nCd4CD&#10;mM8eFD+GC9yAqclHX9nNdPnovCd4ep041lPhgvOEK6p0oiqvLRFTny/z40tAa5DGBTxBxkK1BX6l&#10;61/5dF0T9/qqpxgYCPjj0RnqcYJjo5dPT+xE+PzXT8ONTLp8MsZaR5Y0qKL/ADCi8/XTny/Zz+PG&#10;FPI480jGg0NnQhVenX1X1HTlz0+HAHZcYMKEY6WZ5Cvr8fnp/DT8eFEdwRlXAHIHng+jXChonVy1&#10;+P8Afp6pwvjvOmeNqyDzwqY1vHlxnoUxhibDlNkxKiS2m5EWQy4ii4y+w8JsvNOCuhCSKipyXh1W&#10;4guoJbW6hSW1dSro4DIynIhlNQwIyIIIIwpEwKFWFVPniMG5Hi5WW7Ui42wNmukkROOYdMfRmtNS&#10;1I1obA0Iqw3Hfq7D3VH1cNUINBHjlfuf+WLad+il3fgQWC9A/wCUdqIfH/h5WqYqn/sZdUBLNoMB&#10;OrCJ7BVBayYDOpT9nPrTyP8AQ1AAxB+7pbvGLCRW28GdWTIjvQ/FnxnI0lheRCptH8DEkUSRSAv9&#10;JLovHBvIOJbxxq/uLLdtvlhuYn0nUrIynw1qc1JBqpBKNn7buAThN70iEoaq3iD5fDzH9DTCAusa&#10;xTJrSmub2njzLbHrFizqJZo8y6zYRXTkRZDxxX4jk1Iss1fbbeI2weRHBHrRF4X7XzHlOzWt/Z21&#10;8JbW5jdZPc9TkOgjJ93/ADQwQBVIfIADoKYbrmx2u+uILmaGlzGRpIAHjWlKgUrn/wC3NH5BtWNm&#10;NvLp7rSdY141zUa2YbcjA08ht2Je/jj3Yzsll4u2aRn+y50H0n0qJS3jfcPZbK4sYt426aK0iJJK&#10;Uk1OQQGNdBQIaEUWRhQ9TQYabjixOqW0uQ7n9l8qk/4hWn6Pjhn5e3+TY8SZTlkN65yRACLTOY9B&#10;eySHizEVqPWV5V9Qw21Y2dw9Ajtg7MeFlI4qhd9Aaedet605TsvKF/k+xbki7ToIb+IIpZqDUYkj&#10;kPuiKlVIIDSHIj2wQ8dn2jcobgvfA/cuKFx0QdKL18OuVfGuRqxW69VksRnKX2bC9dpbOhscVmYl&#10;Xxm5gNpZOx2XbJ159piB90CU2Uk5ckWEE2QYV4Yq9luz+Db3Ze21laQvb6FGsk+gglVOtvTlSpCn&#10;IFRQ1Ao0bHewF5Lb2fZoPXnkRqAOpqA1Py8MiPBu/GjxmyKA7tfOtL+FQ0+Kyc1nTZMGO7ayLa8y&#10;Z2BVPJE90sOAcCvYxqG6M1o3QeUjYXm26HG3nHczYuOQ7u01sLy9m0KsagAtDH++xUlVq0mgUYks&#10;So+oiTpdpd3HsRylI5GC6hU0XoczQ50AqD0Jz6jEuMr2zu8fq8ai3WDYXvFUYfLiRKuVKpY2EbgQ&#10;YjhSJhyau2xUqOM07rXQWAdjNSH3PbqXZBD5Qjbu5MPM9usTb8k3PZrz0iOKSb34GDaqBDdrKqoQ&#10;oUCIW9dOQBOe3errc4UW2v7aO7tIjQD1ROBmfS0bKRXIftVp0zw3bnkv4wSbiZV397nOC2LjMd+y&#10;JlqZkGN12QUyv1rMFi+hUlnkU6S0qK73m2WonSoqj/X1Kme7cV7prK+420G27kp0kqjNaXJZARX1&#10;NLbGoOXqXwqDTNtXYOP7rG0lybu0kehKiRZFBXoQ+gvXxr/bj27gW9Ga2T+bbG+W2AZtWQpcV0MG&#10;bqDgYxAYN2vkpXXOUYfluR5BLfmtsmrw3kaz0V9RFkBToVh/11xjjkElnz3s3uO33LAq9zHplLaq&#10;6isrCFCTXrH0INDXMSa12C2t7X2bG81p0J1EsRWtGbUdVaVo2Q8AMSIGo3KrXq2uyOlosoxnI4TX&#10;5ug1t57mHi0q0rm3J9JWWl8NPZZDiouw3GWm3IYyGAcZIO0TRMus3827d7mz7hs/KhZ77DIWjZ43&#10;hM8bgMsUxQSIXCD23lLKFYVII0qG+bb9yhWaOdA1tX00NTpPQE6Vp0IpnSgoxpmofDC7y/xC8u6I&#10;mK25s9k8vjxcLtrutj2FvWVOMZEdf1MXr8SA+1WSMGytItuzJeVllypkT0aVX3nGWunuz3czaod3&#10;2+6uNwgiMyrBcrrULVlUrMlTmjNRwfACRcy1S4cfuJbDc439tvYakclKkCoFGJAp1oxOVBXxOGs/&#10;UoxpcW/UvvziyFroG4FptRfMS2SQRGDkmN49jF9IBweSjJnQZpESf86/LiR94bEfz7kRhoyXFsHX&#10;xB1QgfIgspPxxq5Tbf8Ajd0oyWUKf0qFJ/SDiLOz2A5nB2YztmjxjI5a5LuxdspJrqqwswCupaTH&#10;quK62kZh6M0DFjZz0LuKiE80SF/IelA8kvttvOWbBNLOPcttuDZnSjmZ2YAE/U1If2QSqOP3xiO7&#10;pb309nYexZSPGzanKqzU9sGgOkGgq7Vr1IoPpxLDC4cVnJcyupDTjjOFpj+L405KjGBVVu1ja/mU&#10;K9z6HI8mtCxdaJCRSRuf+KLxWXMLqaDimz8cTOTdHE8tf+7V2l0HwGqWWP5hHGeeN23+5tltc3c2&#10;oFY0VCQahiNTEdM1qR0qNQ88HO9O6tXgXj9U31HMSbm9JvxgcPP8d96oNWeDZJt5u0dXU2Jtk/2F&#10;sVrpyB9DgMFGjPghGAdNrdtuIbTf9sN8vJowLy73OKMNmSIoIrgRSCtCKyNKjLkGVAGqCRhwheP+&#10;RsZPVI84DivVGVyB40zrTyIBHQYb/EsoxPEUybdHGnmZDtrVYxujCBv2hScgi4BKuJDs7tMu9EbI&#10;6dq0fj27TQoivQldIUcR51xmjg3JN54xYXhPtbdfIVpU1q8WlCaD0BVZlJoWUqAoUYYhJLbNFbVB&#10;RJonU0qzKH9PyYAkMB4An9kkx/2s3Tlx9tKi1akNu2uFXDVbaQ1Vt6VbY9GqZEdqLMiNI043S/ai&#10;iMsqio77ivNwTRzQkk/JtmtriS5sZoEMF4VIJ8H6MR5UIQg+DMSDWlNUxeGYMoGpyOvjlQg/A0H4&#10;kkGtKSqy2TByihpssxtx7vx2G7RJhuisqHPbflTrFqQ4ptg3Ki2JNq2INITiuo4moKKrWlpJJtl6&#10;tnOzVjTqR/mB5aE1rT0u4OkCoEjaslBxF+TWnvQw31oKSodQauYK1YiuXqrSmWZ0kZYTOQXVY3ld&#10;NklrDg/l7capfh3TaNPyq19ic3Yw5NLaAPtysG4toDjZmKgfcNTPu/SKKNpJig3XaFmk++2+asco&#10;JMmh0R1dhVfcIUrqJI1sj6tfQvVtfB2td6jiUJcL7oVfpFWZZEI8aMGrT5muWILuYPYbO74A/TS5&#10;rlRUrklrjGSomndZYobx2FDtiOMw0zYxpsQok2PIYaR02j/o9oxRbwsL/wDm+wzS3USpN7ZjlQGo&#10;SUjTQEUNCaNEx0sVKtQHo+sYpY5JYW1Q+oA+RzyIpkw6EEV+GeJjYVlJbq4bS7iwI6o/KdKvyOlm&#10;OHNjxLCMo+/jNLKcdQmjQkkwpHMiZVG1PuC8IUpv1tc7BvV1s95cmWGRD7EzGsihvpUsc1IJ0tQ0&#10;P1imaiNbrt01vM01u5eMnoxJ09MiDXLrSo+XiMN/uxtvKnUErLMQVl9K9xZz1Y3HbcN1g+opcRsw&#10;VCbAWhTtGiap/KvJOFnEOUxwbhFse91WWQaVkJIzH0k16mv1A/PCGQyqqXkAP259Lr/3beDfFT06&#10;fLxw2MTajH9wcLO8rJj7dnD0ZnxCMnnY7aqvQ613Q1cbXkitrpoq9KFy4lV3yq82DfE267twbSUV&#10;jcZAnxB8j1NfLOmFVpcTCEyE1kVwGUDoD0Nf0fifhiMGZYblm3TsZ62AhgSjFqNZxHHRaZeaLuBE&#10;lKbTUiJI6FVxrVfpXT5rxYW1bttm+LItq4MiipU0NQctQoSGHgfxw8wypOWUArOvVSKEf0/txZ3s&#10;VmsO6wDB7eW+b11kcv7TOlI77lxuRj0Jp2cLqkqGDk2Oz1dRaqGq8lVUVOWOf7PcQ7/v1jbwhdvt&#10;IfcVaaQfeYqhHmEY9B1y6UOHC1t4bFPuZmrNLMAPMIMz+JpT5YPbbG6jcp1trJHoTuJVw3bN7Xk8&#10;EeXPmDYV0mA20+ZgsVqF7KQJkhIRC/oioqa8JItxv+KIf5RC/wDOJxEYn0lkRdDq5IAOotqSgpQF&#10;anrjXtV1buJGu5V9ErEAUBYE1C+o5D+vpjQ5Hg2WV02G1MQINbVNtODBYHoajh0gxDZUEVVJI8cE&#10;/mXVdNVVV1XhbFJPt2w7hv17KZLqUEazmW8WIP8AibyFPAUFMNc7y7jepGgoZJAoHkPj+GC1uAOY&#10;ZlKy2xt4FVUwnX6HHmTmMtSErqWW40kn+o4JMFNlAbmoaOuCooqaIiJ9Qvyk2HCexXaLbe4fI44n&#10;5Dv0j6ppMjApf2/bXLIM4Kswyy6lerXv/IZ4dy+226dEjtwAGbpQUNVr+B/V54sQyfyrj2WyVrtG&#10;5AHL3ZNA/Txna+UE8RkC2oQ5QCcFpiArRiJaE46vLn6qnEv7kd4exlzxvkrb3yK2Nzd2MwW3Wjsx&#10;kjdVANW0yajVSQhQ6W9ORw5W3cOa/sZdquLGS7BjKn2xWrUyqaAL+k4rzqdp9xMkWO/kWROVkZtw&#10;TGLWk8y6KN9P0GoutxQTrH/y2R10Tnx8ltw7gcN2MTR7Tta3FwV+p6EGvzBY5H9pj45YZ4uNcp38&#10;KbiQWdqT0UD3APmMh/u4e7D9mcNxNoBrqmMjmquPPqy2Lj7xr1OPPGiIrhma6qq6qq8VVyLudyPf&#10;Xf3rxljOQUE0A8h5YnOy9u9l2wRuYjNKP2nJJJ8Tnh1wCJXtdIo00Iov0ggin7F5cvTiu5Gur2UF&#10;mZ3Pma4naLbWMWlQqqPAZYR95l7EQTBsxU0RdEFdRT9q68+JTs/GJrlleRCE+OIvvHKILVWVHGr4&#10;YZS7yWTOMtXCXVVRE9E0/BE4tjatigs0UCMDFP7xyKe8dv4hOEPKliGpuEmqqvJS568S22ti9ERc&#10;Qq6u1jq8j5/PE3fHzYxIqR80zerNy2koDuOUEsGnY7MZ9hl9m2nNqKmzIDX6ANU06l1TVOLe4jxe&#10;NEjvb2HVI1PbQ9CMjrYdRQ/SK08SMW1wXhrR6N63q3/4thWKJqEKpAIYjwb4HMVxZjhOHSuptxwR&#10;cfkGjhuKqkQIvMnDVeaaaomn4pp68X9sWzS1Wubk1J6/if7MXVbWzVqfqOJQ0OPNRGWwEf5UTVVR&#10;FIiXTqIl+JEv7k9E5IicWrY2CQooVRT+mf8AT+rD1HFSmFz9rb7Ppy/b8dNfTT04evYGjplhToFK&#10;4//V+x9mlFtNTFF0T+UtOXP4J68UjHZAZkUxHBAB1zwZNVhoqC20Sqf8qAKKS/P6dFJU4UpasaAJ&#10;18v+jGYjPgMKWJhdpKUSdH27XrpIJQLRfXRptFdTRPgXTw6QbFcSAEppH+L+7M43C3c9RTC2p8Qi&#10;VpG8apJfIUBD7ati2Oq9SB/UI1U+WqquvL8V4fbLZ4bRjIfVIR1pSny+f9PHG1IAmZOeFQEYG+QN&#10;oOiaJ89P/tKuq/x4dhCB0AxvCgCgx7RlEX0T+34Jx57WZGAjpQ42o3rpz/cicbRHjIAEdMbQZ9df&#10;7+PTEMGk+FMe+0mnon9/PgCfDBpPnjX2+f8AL/d/w42ALTHhBr1x5UF+XGIAxgRggKnNZQl0ITBv&#10;iqoGv0Nm5zRR0RURBX1TVE4bHsWEwJWsZbw8BX+7GOkkjxFcKgWVXmqoifFfj/fw65DOhwoVchlj&#10;PZ9dFTkvx5a/j8ePfTTpj3T8MdTSfT0r/p5IqfFONqAEUx6Bjb0/j/b/AOPGZWlCMFMFpwOszNTR&#10;OolLRE+a68+EBsiWZiwoT5YwK16nA+3N6adRar8dE/w49+xXwY1waRjkdrunROlDRV5LpqqL/lwm&#10;ks5FIoKjAU8MYWn6k5kIL66IOuun7dNF/ZwDbWYVLUP6cYmPBbJqjb11FCRV5EK+vNNeWuqKifD0&#10;4Rz2bQ5EV+OMShGeMQI6MyUMkX6RPRC19dOXL58Y28eiUE+Rx6gowJGOw0IiIiHXVdV5en9k4Ump&#10;JJxlnU1x56EX9/w5J8tfx4801HTHmWNatIunJOWvw+P8fhxjpGPKYIcgigdY6mn1dbaiuvJC6/48&#10;0VU4QbjGptnr5in6f7sYSKNOG1OD8x5+uvwX1/Z68R0wjywlMfwxyOQ9EVOlET8P3In7uNLRDyxg&#10;Y6Y4zhov+jVf4aenGhrcdKYwZK40DXJqp9v+X01/HXXT1+HGg21DWmMBGanLGt2v0TVERNU9NPTX&#10;T140vbHHpBHhTBS9ALTknVpz1ROWn4cI5IOuWMGVh0wWOQi1X6elfmv/AGcJzD40yxgQadM8cbsQ&#10;tFFU1RR9fx/7deNLxUrljGmRBwRG2oESc0VFVNP2L8eExRhWhphPpp0xhHCBPXRE5/w5/jwBypzx&#10;5mMd7E82/iuvw+rmuvqifHhRHcUNRjMPhSV964BfzqnLTVdeXPlz9OfDpBfupAxvSRh0OPOW4nh2&#10;5tcNdllcEh5lsggW8Ykj29YpdSKsSYIqasn3FQ2T62TRV6h+PDTyniHF+e2X2nIdvV5ghVJhQSxg&#10;1qA1DVDU1jcMjVNVrngmhgu10TLmOhBoQfgR0xAPdDxyzHBwl2tYi5PjMdDfS2gtoMqLEaQiN25g&#10;CusImWkQnHW+qMqIZ6tCnQnDHcr8uXIuJtdbpsK/ebIoLVXIqo6l1qdBAzbMxn1MGQUjDJc2l1aq&#10;Wf8AiwDPWOoH+Nfh4suXmAMRrKU/GU05oqLooFqioqL6Ki6Ki8c5vYAuYp4mSVSQQRQg+IIPQ4b/&#10;ALySIVQgrjqZuCJOg19dE0UU/fp6oK6cIpdqVTqQfrwrh3UsKOc/j/ZgWNdjmRtMsXtNVXTbAONx&#10;m7OuiTxjC6iI6kZJLTix1PpTVQ0XknC6w5DyrYin8s3q4ijXopYtHn/8t9Sf9XG9k2y9/wCZtUev&#10;wFf09caZGNVTsJYtbpWELHt2CYI0IG0FtsUbQzdCMLTIdsOyDatj/IoGIELtt/NpItxtr7fNnS90&#10;tqerupkbqC5JZSK+AUA+IIwhl2GzYM1pLoc9Acx/ePh/7DiJ9n47bw01mFxge7YBKclPPyYE+PIp&#10;6ZxDBU7thXxQva3IJbqAHdclw1J0xQzIiRF4uu371cE3m0Ww5HsMscJOepElRSOjBgVkByHqVNQ8&#10;/HDedg3CGohdHB6gGlcvEHIn51wmN3/F13dTDAyidR1mO7r1kcoNqkKbCWBlb8BECPKjvd0Hn4Nh&#10;EABZKWDUuE4KMmTscGyGT8V7mbRtu5vt1lvaT8XYAxmR9LwVy0ATaZGCfu0YaKMj6g0eG+TbrmxV&#10;ZEU+1WjIakqf3kPRkP7v1L4VGeKuMi2pzzBZcO1kUmVYrKjPg/XTplbbY9KalNr1MvQZrzMRwXm1&#10;TqEgLq5apz046DtN3s7+H0yxywsOoIdSPwqCMex3BUr4H9eLGPFHfDPp21W4FdleaT7q5wSSmQOT&#10;8vJb6w/J8lWZcp9yzsZC3UyDSzIUpx7ST/QZdARROoE4Sbn2j7d8x4nyKWLjFonJrVPdjeOsBeOu&#10;p0YRFQVJVizaSVZgSaEgya3nmvNj3EW0wG5QFZFJodSAgspr4UBzyKkjMYXGM+UWRla3eO7oYXVQ&#10;skxLJItW9Y45NsaRiPRXhGziNnCrLP75JkuSbDriSXEsG24iky4Si04qNc/3XZrbrtdovOM8ovbc&#10;TgoomUTrG8dWMTFfalSgDe2GDtVChp6cRr+aW93DFcXFilQM9LFXVwaMqrpOo6SSpDAmhX44Vbnl&#10;d4/5tU4k7kGRxql25urj2WObuY/HYcrbTHXIiz/u0uW1Z0WOrDtHHSEX58cRdXpb6lFdMLzth3P4&#10;7BFPYKlzCZXLC1nMZNApJZVNvKdbMWKDUKMBUgE4X3UM/txtbXbMNR9LlWpSh/a1LShqKHxAA6jD&#10;kXFdBm1tVMiUaRGUsDyGkvcCvHsVViPZzm76dIqirAlVsuNeOvKRu80Np8lAkQuIja75c2FzdRbk&#10;kkO4PGsOm4i1osceqMRrGRE1Y6tQmR/XQN0xEtyut1jMNw1gsrRlqNFI0DqGFTSgdTU06qKdR5YV&#10;Ibhw2IP2d2ZbixLmWr8z84wnJUJyPYWk2wbZKdj8ud7latl5uHG9yx2u00hOL1roqO82Ox3C6urn&#10;a5YbaD2lVEt9UHr0gM5VCCzsakgh8qADqx9fncIihtLi3miFPUbhfdRhU9ZI2atMgCygfvZ5YiTu&#10;3l2yt1PzAd2MNvsEx+da0xLuvX2CrhhxaWHZVOK3NrZU3bpq699vaPxWokiqmuti7oZKmmlu8d2b&#10;ntlt8NrwzlVluFqqKxsrhI4pFNCSFFY5WOpnALe2pqT8TILO8sd5iLbc8DoafS65UBodKkHxNKof&#10;mcLHZ2DgD22lzB2gy7Bt4KALyfKqVuPtmSQ6dq3qK0LTGbO9w6TFk/crOG053I8piG0oSQ77atio&#10;uNu9XvILjcYIuRcX3PbLwIQZYFaZQylWjlTVHIlFYEUjWXMj1ZUwlu5/sZIo54Ylb9lZhStf3ZEo&#10;x6GoyU+YpQn2L7L4BHtskrh2xyHa3GSrqad+YI2et31JdvNjIUmJhWknInau1pEcmdzshLYCIquO&#10;m2TzI8NO/cp5BBabSib9bX99JOENu9q6To4UaiZISqaaMGUGBGNQNNVYBwNvtm4W/uyQGGNTWqyB&#10;geviddPM5GnjQ5YcigewC1qKzD9uLvHSpKmwmpf16OnZ37lWVXOiyLeRIJBu41g/NkRXO9Jr+yUR&#10;vtM9AowTMcaXdtuvtw3fmG07h78ucLxaHt4UB0soC0VQ4LqztqkoUbSXXNNf223bnt38vt/bSLOh&#10;FS1fFyfqrkK1TKmXQUa7OsAyCTgmSRWYqyI9DZyrqhkV0sZ6hWPkZuDHhM9cuBGgSmxfNXwaU++q&#10;9OiEqO+zb7ts+67JcxXSPdSxmCZcwx0gsGKMA2ivuguRT1IK9MQzb9r3OzjvUlg/4KGdmiKsHHtS&#10;NmMiSunInVpJqWp1xHS6lt5dBjwUJIFtkdPZWeH3EZBrAps1SA7jd3XxLSRIEQZyIAjfcz7zTbbk&#10;ph93qRhBW1LAS7WyXsTN7UTLDMPONGV43yoaohJr+0DKACxFFVpcfZXH28pUWcjCpP7L9K9ejDTq&#10;PTOp+nBds9ldpitPsJjYVrMORkGW5zS5VXSoRU8xyLGbxendhlEjozHYmw5QAfU6wbrUuOnUvS48&#10;LirlW22u8W3K7i9iEyqI/aKkAoyoHUqR6QSZD6iDqRqGoyw/XKx/x1MeZOnp4egA5CvjTOtDXwJr&#10;JfF82x2azGyOhlN2OH5J3AaJ9CEG+6b8U48pp0G1jGrgE2qGg9DqJy5pxSW+cfvPcuNtuY2j3e1N&#10;VI6kCjKymg1emhyHqUnLEYWSTb7p1dAwFQynoyH/AKMwfx8MNo7k0/x+zWNIrLGM3t7mcuZLYJEg&#10;t+2mPorsyG9Yo0jrchhBU2BNxRBU5IirpxIDs1l3N4/LbblaMeS2KqpB10NPpYITQq/RiFzzqaDC&#10;q23a92d43sJwLQiuQWpUmhqwFdSfE5ZGmF1kuQ4XnWQjVW/sMkprykbsJTzjTJuToRArsaZFbPoZ&#10;cfhNEXXoOvUiiq9SJwzbHs298f2czWaSWt5bXBVUBNEatGRupCuaUJNKEN0OE24bvbvereXt7rZ8&#10;g2QegBavgNSiuR6mowweL4LfbU7jTYWITJ+V7evu3suqhVxj7SnsJzNWy46+L74iTtlFhRxIgUjF&#10;Y/S4KKPOwNx3Kw5NsEdxvEMdpvpWJXeQUZ0RnIAyrRWdyARQ66g54QbryewmtWtLa8M8kcuXtBnD&#10;VyqNIIBp1VjVa0Pjh5MRib8ndymPy/jVfgz7syQ2w6/PmZA/NkSkd9wT5xIcKCybY6dIOmqdS668&#10;QPfJ+3kcMM828zPvKKqkrRYwqrSmkFix+JHhhwh3HcLvb3t9v45cNcsKhpEREBIFaEsW6/4RhyMf&#10;2nzpm7tbmdkzUdLcHmnYrUKN1Rmn2laMY8kOqQhCCroquEia+npxF927g8Sbb7Tb7baHlMDAqxYg&#10;EqajUpyNT8Me2vGeaT3MUzX0FpCFIIVdb1PiGJoMvhhc0GxeGUrccShHNVnqIFmSHpKdxxetw9HT&#10;LUjNVVddefDdv3fjuHve122wvvUqbLBX2oVyVAT+yMPtv222Uzi73PXdXXm5qPwAoP1Ydeuoa6ta&#10;RqFEYjNp/pbbBP46InFT3u6bnuLmS8uXdviTibWOz7dt6LHaWqRoPIDBnqwyi9WmqJ8eSfjyThto&#10;z5Cpw41ijBJpgnschjw2y1cAdEX4oiqn/wAOHKx2S4u3ACGnyw1X29wWsbEuBTDUXuZG71gya6c0&#10;9ea/sT5cWRs/Fki0tIufyxWm9ctZ9SxPlhspdk/JJVIl01X4rp/jxPbaxigAAUVxXF3uM9yxLMaY&#10;IJc0GB5lqa+iJzXX9ia8PNtaNM1AMsMN5fJbrmauegxLPx02PftpcLcDLmIsiCpMO47jk2AM5i3F&#10;1uSMidYq5Ia9m3BdFlWR7TyPqRa9HSnVanFeNRzCO7uoFaGvpjZQwk6irVIooNCuTaj5ACti9v8A&#10;hk91PDyLeVUwkAxRFa6qg1ZqkadOWkUNc60yralhOGkRtvusK5JeVEBvoFG+hBRBHtqOjLLOmiIm&#10;nJE4vbYdkzV2jrK3QU8PDLwAx0JbW9KE/wBP7hiVeN423EbDQE7xAKGWnJNPgnyH/s4tvbNtECLR&#10;fUeuHuGKhzGeHRgV6IKa8kT8OfL+HEngt+mF8ceXwwf+2TtdPw/d6f8AN+3Thx9kaKUxuoKdMsf/&#10;1vtuj07fUn0k6RqgoCIqIqlomic1cJer05p+ziuo7FTQFathnEYyywvaylZhAhdoO+qakqCiICqm&#10;ioGnqWnJS9V/ZxIrSxjtxqIGv+r5f34VJFpz8cHYxy5eiJ/hwuoB88bNPnjYLCp6r/b9nAQD4YNP&#10;ngdsU+H+P/bxlSgGWMtI88VIj+olk2MeSGUbbbiUGFxNr6HcrL8GdyCogX7GR1dfUZDY0dTeWT8n&#10;IbGumNx0itnOFqG0pApm0gqItl80B+ebkOwd+OQ8C5zs20xdvLLfr3b2uYI7hbqKOG5lt4biVmuZ&#10;YnC6Fa4CQoSpdowCAhoMd3L2y5hfbNu9rbrskV5LCZEVxIqpIyK7EyMppQF6IMqlaUANtUV2PKjs&#10;yobzMqLKabkRpMdwH48hh4BcZfYeaIm3WXWyQhIVUSFUVOS8fSuCWK4ghuLaZZLaRQyspDKysKqy&#10;sKhlYEEEEgg1GWL5jZHRXRgyEVBBqCD0IPiDivbcby03Lw/zDxXx9r6LCHcLvrnBYD9pOr7x7J0j&#10;ZNHiOWDseZGyWNVtOsvPGLPXCNBQUUkP48Qc6/Mrz7i/5oeOdlLLZ9pbil5dbfG00kdw13ou1QyF&#10;XW6WEFWZgmqA0oNQbFT7xz7edv7g2PE4bW2O2yyQKWZXMlJANRBEgUEEkCqHpnXFinRy9f7uO5qZ&#10;Ytyo8sY7f48eaceZYQW52fUe1GCZJuJkrFnJosXhtzrFimjNTLNxl2XGhCkSNIkw2HDR2UKl1ugI&#10;iiqq8uIh3A5vs/bbhu+833+G4k2fbohJKsCB5SpdYxoVnRSauCauoAqScsNG9bpabHtl5u94rm2g&#10;XUwQAtQkDIEgdT4kZZ449qt0cL3mw6FneAz5Nlj82RLhA9Lr5lZJZmwXEamRXo05llzrYNdFIOto&#10;v9JLwn7c9xeJ91uLWvMOGXz3GySu6BnieJ1kjNHRkkVTVT4jUp/ZY4w2Le9t5Dt8e6bVKz2rEipU&#10;qQV6ghgOnwqPI4cvoT8eJzpOHqtMZ6U000/f/bTgCnyx7q+GMonSqKnqi68e0YZjBqx0KvWiaevx&#10;T4p/w43DMZnBUY8dPPTT8NOPdIwYyqdPrp6ceHSP2se4hv5q+QuY+OO2+N5fg9XjNraXObw8bks5&#10;VDtZ1e3Afob+0ccYZqLmjkDM9xVtIJE8QICkigqqijyx+bDvjyjsVwTYeTcQ2/b7ncbrd0tXF4k0&#10;kYja3uZSVEM9u2vVEgBLlQpYFSSCK87j8r3Dh+z2e4bZBC88lyIyJQxXSUdsgjoa1UeNKVy8RIHa&#10;rK7POtrttc2tWIMW1zHAMOyq0Yrm32q9iwyHHa63mswGZMmZJahtSZhC0LjrpiCIhGS6kt0duuU7&#10;jzDt5wPlu5QxR7jumy2N3KsQYRLJc20U0ixh2dhGGchAzuwWgLMczLNjvZdz2PZtynVVuLi1hlYK&#10;DpDSRq5CgkkCpyqSadSeuFs42RczP6URVVPRE/yTiVPV/rOHXSPPBQZr321Tm0Bp1Jp/Mnov7uEr&#10;Ea1oPSDjTX1V8K4N1YbNOsF5Foo6emn4cKvbBAK9CMbiAcchxiRV+nkirzTlr/28aWiNak5YxKnP&#10;Gjtr+Kp8UL1/by4w0sMgKjGNMJq+kNF0QxVCJCRx1BXmOiaCK+q9XPXhtv5UYLCOvjjVIwyUHPCa&#10;KKioip+74/FeWq/HhsMYPTGrLpTPHI5EX0VE+OnzXX5quiLxrMfmMB+WOU4aaaoip/kn7fTjWYv1&#10;4xIBypjWMNERekl19dF5/h6enqvGPteFMseBQK064Y7cXfjbrbDNsZwTMn7avs8uhtSqmcxUOzqj&#10;qfsvtceJJfhE9NakvStdNI5NiPMzHVNaZ513r4F265fx3hfK5rqDcd0iDwyrC0kFWl9lUdkLSB2f&#10;yjKhc2ZaisW3rl2zbHulhtO5tIk9yoKMELJm2gAkVIJPkpAHUjDunBQtV06f70T+HyTi13gGeQxJ&#10;ClOhzwXu12uuo9Xy0TT/AA5cJWtlrSmWMCh60wWu12qroGn7l1156a6a/LhO9rU0AyxhpB8MJmZX&#10;/wBQ/pRE6i+HLkvzTnrwgltypNFywnZKE4JXYLga6IuifBdNP4fDhG0Z8sYaf04j9hO/+3+fZvbY&#10;DRpeN3NT78hkz61uPWWSVj6MTVr3m5j8sO0S9Se5Zj9Qpy1XROKI4V384Fzvm27cD2L74bxaiWjy&#10;whIZvZbTJ7TCRnGnr/GjiqBlU5Yhm1c12Xet3udms/eF1HqzZQEfQaNpIYnL/Eq18MPiBkHNF1/v&#10;ROLuDuvUYl9WGDBiwdAk+tdP2/h/w4VR3DAjPGQfMVwsKu+caVEItUX6SQl5Ki+qafFNP48PNvfg&#10;DSxqCMwcKUlI8csMjul454VuFHftMVSPiuU/W524waUlmRamYPwW01hSDcTqFxnQFVT6m1I0cCme&#10;43YrinNoZdw2WNLDfwCQUH8Nz1oyDoa5imWbCgLalbb3abe5BktSI5/L9lvmB0PxH4g+FZOT45eY&#10;paSqy5hPwpUZ1WjF9lxk0JUXRDacQXGj+lU0JPUSRNdF44R37i+58avp9u3S2ZZI3oSQRn1AIIBU&#10;kVyYDoaVAriEziaGRkkQq/xywnBmmCfzqv719eGNrRXP0jGlbt0H1YMWLtW0FCLki6rz/wAuEE20&#10;CQsVGeF8O7lAoJywesXjZKiCa/V6r8fn8dE+HDNNs7gEsmHiHeEYqFbBq3ZA79JdKpp8eaqv48Nr&#10;2DxnUta/DDkl+kg0sQVx6VqvdJFKOwRoqEJdseoSTVUUT0QkVPwXjOK63S0ZZLe8lRlORViKfowN&#10;DYTf5lvGfmBglm4hilhMGwm0FRKsAjyorU56thPyxjzo7kSax33mHHFYmRXSadBVUXGyUSRUVU4k&#10;229xeebVMk9hyu/SQAjOeQihFCtCxFCCQRShBocYmwsjUqhRqEAodJzFDmOoIyIPUZYb3IdhNtsh&#10;PuTsZpyJaWTjjiRoMes7tFKRtHat5asYRvRf6IKCEqk2oCoKKiipJrLvRzS3DI18CjSCQ0RBVwwb&#10;USFBqSM6Eas61qas83GousF26kkE9OoNQenWvj1wzeT+DeyOUNyUeoZUB+VaWl25Ig5BkZOJa3Rs&#10;OWs0Gp1tMii7PejA45/T6ScRS01IlWb2/wCZfl1uFWWxtJFGWaMPCn7LgdAB08Bj07PuBAK341AA&#10;CqA5DoKCmHBpvHamocrpcwq7rIq6XRV0Smh1FRbhW0T1NBgQ62LVWMP2MmRYV4R4IatOPKJLrqip&#10;oiNad8TLY3m2bhx+GeznmeV651aSRpW+oMKFmI6V00zrnhlbht579xdpuGi5ldWbQWSukii/UTpN&#10;KMK5iow6NhRSpwvNTquJYsGry6G5FiOIriInSiQ6tmIjQaculgXFVV1NdV4jA5TxX0yWNnd2t9Wu&#10;tJlINKUqntBQB5JpH6BQueP7pcxvDfQW9zCScmAXI+AKrTLz0ls8yanDQ2O0MtyUsqkCXQPFqXeg&#10;WKEZKYoLiPAEeK08JoPT9aKvTyXlxL9t7l2UOhNxuTNGpFNUVWWnQqddQR1qpXPMUxX13203COcX&#10;Gyo1pNWtY5fH8EX5VOdMIiJ4508Wsk1jGOHj7Uu1K6mObdtDgj9hZOVI0spxx2isY3svuEIUGS5E&#10;GNJe06u8JqpLPbfvDtIKNJvU8qpE6J78QlKB6HMmRfcAZVNJNRoCAVrhS+x8yuTb/wA3tUvBDSgY&#10;r6wDmklQQyGuYK59K0yx7t9nMzlXU+4o32sXcmRYDTv2+sNpic9FmypK/mCpHISpbmvYbcaSKwDM&#10;Q2HBcNXTRwW2ltl3S4FZ2dtHPeXs11HqIkEUakFqZxlWVoqgEEKSGy1AmpLEnB+To7S2ltJZ3Rcl&#10;vam0RlT+z7QqK9amoHT0UUDDZWXilm0m9h5Vj+7Ga4ldJMiyLmrgvzbPELlpv3RTFWjsMlemVJzV&#10;koCtR5nsAYBGgiiiqXEjg7/8RRPZvLe4u4VzQvEiuDWorpl0tSgz0oadSTiXWNjy+O1jtr1EkeNg&#10;UcOVYfvBwKqwPkACD5jLDgYrtLvVjw1kSfu9kmTwoLFyw8drSxo9rKcmvzn6mUtzCvm7RHqgXYzY&#10;o8T7boRyXpBx3rCK7x3I7Q7ss0k3EU+6eh1aE65AnoVaoGdQcyTnWmGK/wCN84uty+6tL6eG29oL&#10;pEukhwANYIofUVrRgRXURQ0OM5XsNe5v22shtbV/2smbMrbViRHgZZXy58dY0mS1ftMuDYPONIGo&#10;z482Pq02va1AdE2394+O7U85s9tR7dwFKNmrBQAtRpqNIFAEZBmxNa4wseK83tmlF1fG5gYk0n0u&#10;4GeXu09zVU1DaqAhQFCDRgni+LF6d7g+RSs8zr7jhbl5Ji+1s8eiR7qyu1gNPWmQssYk33ZrbFWx&#10;r7VYrb7yG86JuumSrpe/PHYrW5tdv4qqB3RjqdmFEAAUCgqtBpzNdPprkMS612/l6Wq2skVsRqUq&#10;xLlxpNaEgrWtKHIVA/HB3hPiLXYlhcHC3soyTIo0dyZJk2eRz2pdzOky5Bum5PmQYlZHeIEQUDoZ&#10;BAFERE1TXiIbv3vub7dZN2Tao1uHVRRQaAKKCgcsegzzP9mEm58H3vfLw7hebyILmgGmFdKKAKAA&#10;MXPzqT1OHLi+OuJDCjwLBt6zgsOhIahTXCejNPAPSLrSOk4QmiLzXkq/HiLT92uRyTvcWcEcE5FN&#10;agBiPI0pXGNt2ssI9X3e53UwYkspkIXPr0OQPkKYXNXtLhtX2+xTQ07IoLSuoritCiqqC3r6Cir6&#10;cRy85zyzcNfu7m4DHOmVfnTD3Z9vOK2bI421HkUZFyWI+RYnC3iY5UxE1jxIrWiqqoxGAE5oif8A&#10;Lpry9eI3Pd7pdf8AM30jfNj/AH4lNttO2Wo/4ezjT5KB/ZgySKDaJ0Igp+Py+H0/DhC0FRVzU/HD&#10;gFVPpAAxnpBP9SL+zRE/y41+3Gg64zrU9ceXJTDIL9QaovwVE1+fNeMAC30KScePKiA6nGE9PyFh&#10;gSTrEdNfRef7/XhxttpublhVTTDRd71BAp9Yw3ttmHT1C2fLVdF1X5f9vEx23i49LOueIPunK9Os&#10;I+WG7n5BIkKv1Louvx4nFns0MAX054gN9vs9wW9WWE246RqRGXr66ry4fY4goChcsR2SYsSzNngi&#10;mWXSSMRUV14yQBQfqUjVelAFE1VSUuWnz4d7WwMh1yCiYYb3c9BEFuC0pNMvM5UHx/txL/YLx2fs&#10;nmcv3BqxeZeASocckvPtPK8RRpEW6sUjOdHtUHUAjmSq51L1iiImtm8e4wJSJry2Vrdk9CEmpJpR&#10;mAFNFD0JqfFQKE2fwTt5JO6b3yO3q1axRE9OhEjUPwICn46h0GLVMEwE+qMZxhXQG0bYbYBtlsOX&#10;QgtgDYsMtaaCAoIonLTi8th2BmaJjGK0FBQAAeGQAAA8AAAMdD2tppCgAADIClMvl4U8MSnxvFG6&#10;9EIR63TVOstF5a/6QReaCifD58Wxt21JbAaRV/E/3fDD3DAFGHWr65AEeXy+HP05cSm2t6UFMOEa&#10;DCmZj9PLl8P3fD8OHeOLSMbwMdnaTp/t/bThToOnGdMvhj//1/uwqoY9wnVRF7enTrr/ADHr9Wvp&#10;9Ioqfv4jllDqYufDCKNQDqPhhRICf25cOdAuN4PkMe0Hlx6ADnjwgnwxnTj0AHzx5pOMKKeq6ce6&#10;ScqZY9ofPHzrVOxbPkL5X+VuBhN+3Xce33ryPE5pmYw2slqt04jMFqyEBIirp0ac9GdVEJWke7oi&#10;RNoK/DfbOzsXe/8AMl+ZDhq3fsbvHc79dWchJCC6h3dFjWWlaxSLI8TmhKB/cAZkAPI0HGF5Zzvn&#10;O1iTRciS8kibwEi3IADf4WBKnyrqAJAGJg+A3kZdUlnK8Vt4fcU+U4tIl1WCndF2pgFWm6M/A5rj&#10;pqiyK1G1crFRSFyOhMgWgRxPp/8AJf3z3TadxuPy590tdryLbpHh28z5ODESJNukJP1RULWuZDRh&#10;olNEhVrA7WcuuLad+D8hrHfQErDryPprqgNfFaVj81qoOSAoLyBYRr9S7aA0QUKTabUPEo66kQzH&#10;Y6EeqfzdLCJy+CJxDe9cKx/n87YMF/zLnZ2Px/iFc/wWnyw18rUL3l4+fOS1P/Wp/ZiRnlL55sbN&#10;Zee1m2eLxc73EZ9sxaOzjmOUlLZ2LInW0wQKomrK/t3FkMk6wy9HRtDRvrV1SFu9fzFfnKt+1fJ2&#10;7ddv+OR7xzlNKzGQyG3gllUGKARwkS3M51IXjSSMLqEesyFljl/N+6Kcdvzsey2K3W7igYsToRmH&#10;pTStGd8wSoK0rprqqA1FH+oVu3hgXFf5F7Jy9vrObjuQWGEW/wCU81xitmXtfUy5NNUWdDk8iXYz&#10;IVvaRxjFLiyx7JuChtiHW83W+z/ne7l8VTdLHvp2jk2TcJrG5lsJvs7+0ie4ihdoIZbe7Z5XjmmU&#10;RGaGYaGZQyBdcqMVr3Z37bhcQ8v401pM0MjQv7U0al1UlEZJCWKuw06lbIkVAFWCL3n8od7N2/D6&#10;vv2tsKtyqz2zzDHNwrvH6nKLWpxmhxUsYOJcI63Ldaxo7q7lyAAp78lkW4vSimZKQRTut+Ybuz3M&#10;/K9Zb1F27tm2/eri9tdyuLaG7mhtLezNoUnqHK2pnneVVNxJKgSLSC7MWVu5Fzbke/dv4rpdkQw3&#10;TyxzvGsrLGkXt0frSPW5YDWWAC0zJqGe8V/KDfbami2w28ptvaB3a/Ktx4lMxmd5ieYm5OfyPJoU&#10;C6Yrcii5BXY9JmwCkqACjDitGiI4JaaLV35c/wAw/ePtvs3b3g21cHsm7e7jvqQLfXFnfEyNdXSR&#10;zrFcpcxWzyRlyqgRsUYAOG6GPcH5tyfY7XZdot9piOyT3gQTPFLmZJArhZBIsZK1oPSaHrXE/Zvl&#10;juHI82ovjTQUWGu4Y3NjxLS4nQL1zJlFjBFzK6cizGMgj1THYISYaQ4TifRzVepFTtO8/Mrzmf8A&#10;Nrbdgtk2fam4osyJLPJHcG7ou3/fTlHW5WFdJBjXVA3051qKWpJzvd37kR8NtbW3O3BgGdlcyZQe&#10;65BEgUU6CqHp8cSG8pt2Mg2O2Py7cvFYFNZXtA/jjMGJkDM6TUH95yWoppBSmK6wq5jnbizzIEB9&#10;v+ogquqIord/5i+5e+doe0XJ+f8AHLS1n3mze1WNLlZGhPv3UMDF1ikhc0SRiumRfUATUVBlvON+&#10;uuM8a3DebGKN7mIxgBwxT1yKhqFZT0Y0owzp8sRYyLyv3gXwix7yLqq3C6/NLTIX4Fuy3UW0mgi0&#10;wZlkGJNS6qBKv5MmPPWTCiISyZEhpVJ3RtOsOjnTfPzK90D+UjZO+e3bftMPLLi+aOYCCZrZIBfX&#10;NmHhje5Z1k1xw1MskqZyUQak0Qi751yD/wAtbTl8EFsm4vKVb0MUCe9JECqlyQ1VX6mYdcsxRpMX&#10;87fJfNsewOPtbsZb5xIjxaep3A3As8Jye8qLDJFRtm4dr42CnU09FFaMu6huvl9Krqw0ic6x49+c&#10;bv7y3ZOHQdu+0Fzu86RwQ7luUthd3EMl1ks5jTbzDBboCdep5DkTWGMDNgse53MtytNrTY+MSXTB&#10;UWedoZHRpMg+kQ6UQDrUt0/ZXC/3y/UKu6TcGXtXsDgkXcPJ66yepX7WZFubqLY3sR5BnVeO45jb&#10;0K2uUidl1tXxkgJuipNgbQoTnVHNO/t9Z79Lxjg2yLuG4xyGMuwkkV5FNGSKGEq8mmjDUHFWFVBU&#10;VaR8i7nz226Ps3GdtW6vFcoWIdwzg5qkcZDPShGrUKnoCBUo9z9RfcjFMRzCp3W2jHA94YFTEssK&#10;jW+P5dU45kL8m4ror0Oyxy3lx8hrVjVEtyUDqTiZkowQ9TRdsHWhvzA8h2zat2teUcVFjyxIle3D&#10;xTpFKTIqlXikYSpRGLhvcKvpIqp0hkJ7qbtZWN9BvWxi231UDRBkkWNyWUEMjEOtFJYHWQ1DmpoC&#10;RecO4Frup4ZbF7h3dVDpLLLc/r7Z+rr5D0mHGbdxzOm4nZekCDxI9DabcVCT6SNR1VE1WgPzx77c&#10;cm/Lx203+7tUhubrfonKKSyqDaX4WhOeagHPoTTDV3Q3Obee33Gt0uIVjmnu1YqpJA/hzUoTnmKH&#10;8cWV+OzvT497EoiISps3thy00X/+iaT4ry5cdqdjmA7KdnqDP/S20/8A5Bb4uLiJH+kuL+f8utv/&#10;AMCmHYeVx7koqI+qCip/euqLxZjam8MPxq3yxGnyn3fyDYXaeZuLjlBWZDJgXdRXS4dw7MjxWods&#10;T8MJaHCIXScZsTjp09SCQESaouipQ35iu6G99mu21zzrYtmtr24hu4YnjmZ1QJMWQPWOhJEpjFKg&#10;FSRUGhxDec8hvOLbFJvFnapM6SopDkgUeor6fJtP4E/DELY/6he6OT4TQR9ntmLDcPcZqnan5/Mr&#10;cVy+0wrF5yvuAUKDS0smXey2jZ6SJ56ew00qogq91L0cnx/nb7hcj4nssPbDtTNvnOltRJuUkVne&#10;y2NpJqIMccEDPcOCtCXe4jVCQFMtTorhe7W93222ice4493vAjDTlYpWhjav0qiEuRSmZdQPAtXJ&#10;5vD/AM3LLfq1ynDdx8bo8Vy3GaSTkv3CkcnQaObUQrFmBaNyK67lz5dRLpynR1NSmPi8JOF0tI2q&#10;LaX5YPzZX3eXceRcV53sVntvJdvtHuvcgMkcEkMcixzBop3keF4DJHqLTuHBdtMYQgyHt/3Jm5VP&#10;e7dvFnFBfwRGTUhZUKKwVqq5YoU1LWrmtSaLTDObh/qH59k+YWeI+MG0p59HqJDgu30yiyfKpNzF&#10;jo6zInV2M4m9Xy66tKQiKxJfkOE60mpNNkWg1fzX873NN+5TuHGvy+dtDvcFq5rcPb3d406LUNJF&#10;a2bRvFEWoY5ZJWLIKtEhaix/d+7m63u4TWHCdh+7SM5uUklLgVBKxxFSq1+lmYkjqqk5KTYDzSf3&#10;BzodqN5cM/253GlOrDgF2LKur59x2hd+yTai867jH7aUK6xgddkBIVUb1BxW0elfZL82s3NuYL21&#10;7p8U/kXOpG0R+mWKKSbSD9vJBcVntpnGcSu8iyEhKq5QSuPE+5bbtug2Dke2/Z7uxouTKpen0FH9&#10;cbH9kEtq6VBpqSuW+ctntxvrme3Wa4tXs4jibl1DjvUjFnZZVez+xHmYszF7s6NVw1sI8kBe7jRB&#10;1F1IYImix7k/5xdw4J3k5XwTl3G4E4xtjXCK1ukst5cyaVezVNUiRR+6rKH1KVqah1AoUd/3Sn2b&#10;lO5bPudgg2+3LgFAzSyNQGICrBV1AitQR4gjDYZL58794leV1nlOxETFsHtnyfrK/I6jM6e8s67t&#10;o4g12V2Kw6iW+IOgaut1Rt9K/wAidSElc7/+dXvVxneLHceSdmYtu4dcvqijuob+C4mipWkV5Log&#10;dqFWLrZstD9OYIY73uzyzb7mGe/4osG1yGqrIkyOy0r6ZWohOYNRERTwzxZS3ubt8mFYtn93lWPY&#10;pjWX1tPZU0/K7uqx9h/71WDbRIQv2kuNHKwSH1ETQkpp2zXTQV0+gSdxOEpxLjfNt35LY7bx/dbe&#10;CWCS8uIbZW9+ETJHqldFMvt1JQMWGlsqKcXWu+7QNssN2ub+G3srlEZGldYwda6wtWIGqlcq1yPl&#10;gmDfHYsjQR3n2nIjVAEQ3Fw8iIiVEQRRLlVJSX4cNI7x9nHYKndjjJY5ADdLEmvw/j4TjlXFiQBy&#10;Xb6//jEP/wCnin3zAzjc648hK5brBHqlcKyJ6o20ZdoMgaLNayrybuVtiPuXk/MIW08BQVr0bBRc&#10;RsdT+tfll+aPmPcPdu+Fgd24a1sdovmh2lTbXI+/ihu6xSjW3/EiaQChtgikMEWreo869xd13y55&#10;hAbnajGbWYpbAxyD3lWWqtmf4mtv+7oKEAZ54m947eS+e529uwe91Bju30PbKlqriw7FHkePTILc&#10;py39792jZBcWkjUArk7TYNtuEaqKISqiJ2J2H/MLzTmUvctu8GyWGx2vHrOGeTTb3Vs8Ycze57yX&#10;U8zZCIaFVVYtUUYkAWnwznW77q2/nlNpBZxWMaO1I5I2UHXq1iR3P7OQABrlnkMMnbecW8Wa3NkG&#10;w+yz2RY7VPPA9Mn43lmX2jzBEHtJk2LiU2vi0JOiJKrJuSv5k0c5LrUe5/nG7rcu3e/Xst2ka/2K&#10;2ZgXktb2+mZajQ8iWUkSW1RUmNmm6ij5GsZn7q8l3O5nHEuMGazjJqWjmmYjwYiFlEdfIlvnh9vH&#10;/wAr4e8715htvjrOIbq1UCxkQaWQ++tVevwAcF9qL7kWJ8GbXvCnuobvU4DSE4DhILiNXP2Q/M3b&#10;92pt24luewrtXcm2hlaO3Zm9i4aMHUE1hZI5ImH8WB6sEBdXYLII5XxHuFFyc3W2XNmLbf40YqhJ&#10;0SFa1ArRlZT9SHOlWBNGCpDYDyaus/zLKdtd36ihwnO6dyWVfDhMTquJJSqF1bytlDb21qQWdeLR&#10;SBIXe27GQyRERtSNj7GfmP3fm3K+Sdve621WWz80tGcxJGskKN7IP3ETieeYiaIKZQQ+l4g7AUj1&#10;Mh4fzy73fcr/AGPkltDa7rETpChkB0V1qdbv6lpq+qhWp/ZqeDbnyHyneDfWzw/CMdp5e0lENiVt&#10;lbkayK3JiPBmMV1izLWyj1rDN1fg0MeOUVx84iGfJRJW9Hb78wHJ+63evcOJ8O2Czl7W2QlM96Um&#10;9/SsUixSq/vLCouLkIIojC0hg1vkVYx47JzfcOSctn23a7KJuOxBtctG10CkKwOoKA8lAqlCxSp8&#10;DRJbK7lLk3kDu3icrCttccj43FzaQ/lFBjq1GS2LePZlV0wHf3bli+3LadjSSefVWwRXRQ9RRFRY&#10;52a7lHknfjunxi54bxzbrfb4txdr21tPYvJha38NuDdXBlYSKyOZJSVUFwGBUAqUPFOQff8AM+R7&#10;fJtVhAkKzkyxxaJWEcyJ/Ek1EMCCS2Q9QByGWEHlvl9kt1lMnG9jsD/N4xXHlbnyqu9u5dvGjIYy&#10;pkDH6J2DOiwUMgIHXXDJW+ZtgpIgw/lX5u+TbzyW4452V4KN2WJmpLJDdXMk6JUPJFa2zRSJHXSV&#10;d3J05tGhaitm5d0Nwu9wew4js33IUn1MkkjOB1ZY4yrBelCSTTqork++xO6OZblQMkazXCHcPuMX&#10;mV8CSis2MFubJlsSXZDQ1Vs2s+udg9gFITdd1F4eaaLrenYvudzDuVZcji5nwxtn3jbJoo39M0Sy&#10;PIrs6iCce7E0elSwZ3qJFzBBrMuG8h3TkEN+u7bSbW6t2VTkyhiwJI0P6lK0FalvqGH9QiBU5ryX&#10;8f8ADi+AxTOueJlmMG0S0NgxVCXRFRddfT4cv38LYrxlpRs8bVcrTBbnGFYTunXBCyiAnv2G1CBf&#10;wUZZuK/q0XpbkONOhKiKXM474OsGmv0680ZeV8R4zzq1WPfLIfeoKJcJRZUHXSSQRJGTmYpAyHrp&#10;BoRqvLS13CL27hPV4MPqU/A0/V0xXbu5415rty3KuoQN5JiTPceW6qxdUoLAn9CXME+uRVvC2qam&#10;pPRTXTpf7hKyHInPOyPIeJLPuVggu9kFT7kdToWuXuKatGadalkOWmRmb21gW67Je7eHmAEloM9a&#10;+A/xj9n55r8QTQRlccUCIDRRIVUSEvpISFVRRVF5oqKnFM+y4JVlIYHMeIxHTL5nGpJhgqaGvJU9&#10;PwX+HGRtUYGq9cYC7dKUbxwYtXTraouuqJ66quun4cIJNpjcEUwvj3aRKeWDyPfgSD1Eif8Abp+/&#10;hnn2RgWKrh4h3tSF1Ng8atBNEJHP4r+z8fx4Z5duZCVKYeItxVwCGwYNz1+BoXz56/w9OEL2XmpG&#10;FqXnk4OO0JyCqKvPVPhz/Z8uEj2ZYEDCtLsKak546ElBqhJqqqmqa/HjWIWUUrljd769aZ43DLFV&#10;5oiL8vlxtWNQBXHvv1x0o+0vPRP2J/wVfTjaiJjP3QcdIm2oaoqJ8VT/AC43qiAimDXVeuPfW3po&#10;unp8EVE0+WnCmNFGdc8BkHSgxj/pF5k2Cc9dUEUXXTkuqJqvpwp9uFjVgC2MdaUoAAMbBZhl9SIq&#10;6+q6/wB2nGYt4aVHXHgCHGVjx0VFTqH1+XPjaIYVAoox4yrjX0gK6o78dUTly/enPjOkKilBjXTM&#10;EP0xsUFUNRRskEuZf6tTRVQeWpKidtf2a/jx6dJWtFoD18c//Z/SuMqGmWOF0lH/AMtCXnpzTl+7&#10;kvCd5IlNTTGptQ/ZxxG8YLqoCH7k5afx041G5j6ZY1HWM6Y5ltGWepDMfTkmvpz4Ncj5ohONZuYo&#10;6h3GCiXkLQIv1Cmn4prp/ZOM47G6nOSGmEU+7QRA+oYSk7LQBC6XE/ai8v8ALh3teNySENIDiP3n&#10;Jo4wQrjCLnZW6Skou/FdPq0+HEqs+ORJQGPESveTyNUiTCOnXj8hV+tV1/HiT2m0wwgejESvd7nn&#10;r68sELj7ji6kSrw8JCqZKtMMUk7yGrOTgvkzGo46kSKvwTXnwthtnlaijDfc3kVsuqRs/LCZlWUi&#10;W4DEdDI3jFplllCNx1wy0BsBDVTMlXRETXVeH6029EzYVPiT4Yi93uc9y6xQ1qxoqipLE9BQdSfL&#10;E9fHnxqn102tzPNo8J+W7FGTUY+4LkpyvdfRe1ItGyZFoJzKKjjYNG50Lp1L6jxZnHeNv7sF3OA1&#10;VqqEHKvQtUdRmQPOlfLF5dvu3E9lLDve/RobkqDHF9Wivi+VNYyICk08/DFpWE7cEaAbsZV6+lE6&#10;m+lsFTRUIl1RCUP+VPTi79i42zEM8fX4Zf0+Axf1tZ9DpxKmgxxqE2DTTf1qgoZr6rp6qvryX5cW&#10;rt+2pCiqq50w+RQ0yAzw5EKtFtB1TVVT001/emvx4kkFrpwuWMClcH7DHRomi8uWqcuXp+CevDlH&#10;EF+eNyjBiDap+H9vl8OFarTM4zGN3Qmmn9/GWPafHH//0PvNgsoAmi6Iql+C/Dl8eGu0QKredcJ1&#10;Wg6YMEBPjz4U0qemMseukflwUPngwOlPl/dx7Q+ePcBQ1/DT8P4cegYM8UreIxgH6ifkg2Srq9Zb&#10;7NN6JrqY7r1jy6/JOhkuPlH+WWRU/PJ33Vurz8gA+f8AOIm/qU45x4EwHdvl4Pi96P8A/JU/2YeP&#10;9QLxfn5FCb8idrmJUTcTBwhzsnYpu4zYXFPSGD8LJoBRkF78xYmjImpp/UchNpoXVHaArS/Ot+Xy&#10;83y1j75du4ZIucbQEku1gqsk8EBDR3UZSjfc2dAxYepoFyOqCNWkPdXhct3GvLtkVl3e2AaQJkzo&#10;mYkWmfuRUrXqUHmigwDw3eyz318vPHLOMkitQ8hZudtMYv3WEAIllbVN09G+6xWgREjjatyGnDa0&#10;QWnzMB+hBVeL+Ld2tw7w/mc7F8v363WLfEu9qtLhloElmhnZPeQD6feDIzJQBJCyr6ApNV7fySbk&#10;/PuIbneIFuxJbxuR0ZkcjUB4aqgkeBJAyph8fHO5w/B/1At4y3ik19TezMj3Lh4jcZA+zHgRcouM&#10;uZkV7rEqajbUR67xh99qC6RghNvoyKKTwIlu9i924xxD863dJ+6E0FtvEt9uqWU1ywWNLue9Voyr&#10;yUCNPaNIlu5ZQVkESgtKgEm4jc7ftndXkJ5A6R3TTXAieQgKJHlBUgnIF4ywQ1GTaRmwxN79RPKN&#10;tqvx0yjG8vlVj+UXr1O7gdIbrLl4t5Fto5JdwIyODJjRK6vGSMiToLatGbCqRPI2fW/55OR8EsOx&#10;nIdh5Pc278hvGgO3wEqbj7hJlPvxrXWiRR+6JJck0M0JLGUI9k9277Z4eI3tnuDob2UoYEy16ww9&#10;ajqAq6tTdKErmWoY5baymR/Suy9WQFXWKnOocnmvN2Vn0j6109CGLMDT9icUVwK6iX/06OT+0g1p&#10;bbgj/Fn3Fs/wR1/RiIbNIv8A5IbhpGYjmB+ZnP8AYRh//wBPfJMapvEvEJVzf0tRGjZZldRIk2lp&#10;Cr47NrOyWY/CrXXpb7LQTpjMtommlXuOC4Kii9ScXR+SbkGw7T+WrjFxuu9Wlrbx7leQs000carN&#10;JdOyRFnZQJHV0KJXUwZaA1GJX2nvLO34HYPcXccaLPKhLMFAZpCQtSQNRBFB1NRTENod7U4N+qdb&#10;z8pnxaSA/k9rBSdPeajw2n8o2xKNRDIfeIG2QsJNlHaElXTreHXRNVTlq13nbeIf+opud9yK9jtL&#10;J9wmj9yRgqBrvaStvqZiAokeWNAT+061oMxXsV1b7Z3vuJb+URxGZl1MQADJbUSpPTUWUD4kYlz+&#10;pLuLiNJ4+3u39hdwxzDM7HGPsWPsuA9ZOxqfJKu7n2UqMBK7ErWYtcQI8aIBvGADqqrp0v8Anw51&#10;xnauye8cLvd3iHKN1ntPt7YENKUhuoZ5JXQGqRKkRUSMAGcqgqSaT3vFu2323FLrapblf5hcvHoj&#10;BqxCSK7MR1CgKRU5EkAYjlbC3/8A8mKpWkb6OuLqraD09z/fuR3tVHl197q6vj1a689eKL3NY/8A&#10;/mxtrR6dNU6U6/6ibV08dVa/Gtc8RG4p/wCQ8GmlKj9P3xr+vria/hHCda8Q9rWapGmZb9Bk70ci&#10;RBBLCZleSvi84qCvJZTvUS6Kunz46z/KNaiL8tXbZLMBZGtLph5a3vLpiTQfvGpxZPbWMrwHY1hA&#10;DmKQj/aMshr+nEBf0yrrCMZ3G3QxzNHYNPulbN1NTjS3zzMexljBnW6ZXj1a5K6CW3dsBhuPRxMn&#10;pAsaiOjJrxD/AMuN5su3cg5Lt+8ukPJZQiQ+6QHbS0nvxIW/7QtoLKCWfTUD0HFd9o7jbrTdN4td&#10;wZY94fSseugY0Le4i1/a1aSV6tTp6Th6v1Q8n26XbfFcSmSqybuW1lca0pYMdxl65o6M66WFzLno&#10;253oFZaIUYBbc0SU6LZiJdhSbmH5ldx4/wD6e2zapZY35GLoPGoIMkcehvcZqGqo/oAB+tgpAOgl&#10;X/vBebWdps7KR0bdhMGQCmpE0nUT4hW9IofqNCAdNQy/le4y94AeK7jAdLaTMBZL5K9H25yhiSqf&#10;iUho1X8eOXfzmFH/ACw9nHTp/M7QfiNvvAf1g4i3cEq3a7hRXprhH4iCUH9eLOdg7ump/GnZO5u7&#10;Kuo6qJs9tyMuytp0WtgRxYxCoYJ2RNlusR2QImlXUiTjtTszu217Z2E7Tbru+4QWm3RcX2wPLNIk&#10;UahbKFas7sqqMq5kYuTit1bW/DONXF1MkUC7fb1Z2CqKRIKkkgDp4nDzUtxSZLVQrzHbisyCksWu&#10;9X3FLYRLWrnsoZN96FYQXX4kppHAIeoDJOoVT1ReLU2rdNq37b7TeNj3O3vdpnXVFPBIk0Mi1I1J&#10;JGWR1qCKqxFQR4Ykdtc215BHc2dxHLbOKq6MGVh5hlJBHxBOIhfqDAyHiXuf3BMjKRgosKmugO/7&#10;hYsREf1JqisIY/HmqcvinMn52BGPy19wTItWMm36aeB/mVpmfhp1DxzPTxFf92dI4HvVRnWGnz9+&#10;L+yuMfp+QozfiVta61HZacmO53IluNNg27JkBuLlsQX5BiIk68MWK02hkql22xH0FETz8lVtDH+W&#10;vt5JFCiyStuDOQACzDc7xAzEfU2hFWpqdKqtaADB2ojQcC2MqoDMZyTTqfuJRU+ZoAM/AAdBitWD&#10;U2cryl83KvGGTC0k7ceRKQY8Mel9+RJmRHZLEYWxVfdze44IdKIqummioq6pwVabbf3H5iPza7fx&#10;+IjcZNi5N7aoKMzO6FlQAfXJVgKZlmyIOYpqK3mfm/cqCyX+ObPcNIHUkkEgfE50+JxLX9MjI9vH&#10;torjFK2XVxdw2cqs7LJa15xlq6tIDrEUae0jAZrIm1UWG2rGjeoR3gcUhFXUJzpf/wBP7fuEv2y3&#10;Pje33NvHzhdylluoiVWeaMqnsSqCdUkKIDH6aiN1csqmQM8+7K3m0NsFxYQyIu7idmkU0DspA0MP&#10;FlAyyyUg1A1VLO+dNtiuW+SewOObbvwbPdOmvYVZkkum6Jb8SRIyagew+qsJMQ1T7hTyQnvuMkSO&#10;R2pAkfShJpV/5wdz45yXv12X2Pgk8Nx3FtbyOK6eCjsjNd2zWUMjof8AMgYXEjISGiSRS2kMMR7u&#10;fcWO4cy4pabO6vvkcoWQpmQTIhiViP2kOtiK1UMCaVxqWFDmfquFFKM24wk03kakNg8IzIfj6soJ&#10;Ig53BRxmwYR5ouSgQiQ9KommItrW6/8AUiaFoFaETFqMAw1pxsuGoa5rKutD1UhSKECngSN++xUo&#10;NOqtCK5iwrXPyYVHkaHLD8/qW17Q+Pdc+40BuR9yMcNhwkQiaM6jJGSJtV+psjacIV09UVeLn/P3&#10;aR/+SFjK8YLpv1qVNPpJhulJHlUEj5HEr7zxr/pKJioqLyOnw9Eg/qNMa8e8ZsO8h/HDx0j5jeZl&#10;VRsZwKtlwo+LWNPBamSLaqqm3HrAbaiu0fchtwOlhW+0oI851dXUnT7sfYLinfPsN2JtuWbxuttb&#10;7dssTxrZywRh2mhhBaUTW9xqKCOkZXRpDyV1VFPbThe3cv4Zw6Pcrq5jSC1UqImRQS6qKtrR60C+&#10;mlKVbrXLiqP03tj6O3q7hvI90pTtTYwbNqJOucTchSnIMpqU2xLBrB2HXIrxNILgiYEoKqIQrz4S&#10;bV+Qrs9tO57duke/cjkltp45Qkk9kY3MbhwrgberFGIowDKSCaMDnjVbdmuMW1zBcC9vmaN1YAvE&#10;VOkg0IEIJBpQ0Iy8cM350TWYvkh41OS3WY0SFLop0iS84LbbLH57gq+6+4SoDbTLUXqUlVNE1VeK&#10;s/OLdQ2vfrsC9zIsdtDLbyM7GgVf5jHqLE5BVCVJ6AVxHu6Mix8y4WXYCNWRiTkAPfWpPkBTEmPO&#10;GY1Z+PO59BQ2sJ+/q4uLXN7QxJ0dy6YxsMqpnX5siubM5rEBADuE4YgBNtlzVNUW/wD83t0l/wBj&#10;e4eybNuML7zbx2c9xbpIhnW1F5AWkeIEyLHQaixCqUVsyKgzbufL7/D98tLWdTdosTyIGGsR+6hL&#10;FRmF8a0AIBxz+EmR7f2nj/h9PicmsC3o4sxvMakHGW7WJfOT5Dk2xso6ksg2rJDBxh9eoFYUG0VF&#10;bVsMfyhb7wrceyXFtr4zc267nZRuL6EFRMlyZGMksq11FZaq0chqpjKoCPbKKdsL3aZ+JbbbbfIg&#10;uIlPvICNYk1EszDrRsirdKUGVKCI+ZWeN5n+oJt9J2seh2D1f9rZzO0pel6FMtqmLenkb6zIx+3l&#10;e3xb28N51CUUdaVtdSFUXmXlO48f5Z+eLgtx23linlg9lb+aCjRvNClybptaHS+mz9qB3BI1oYzV&#10;lINfbjcWW5d39nk2Jldk0CZkzUugk9w1GRpFpQnzGnqMIXznHF8v3mqsf2yqLG63PrqWwZzt7HGz&#10;fGQ3Er/exq92PDZJ2dc1VK2+st0S/px1Bg+sgUGof+ckca5V3Z2zZO3e1z3fcW3tJV3FrUFgwSL3&#10;EiKIpaSeGASGZwfTEUhfUyFYmzup9huXJbez2K2eTfUiYTmPOoC6gpAFWdE1azXJaIakUWVPgnkO&#10;2trtC1Q4jDZq8spH+vPYT7gO2dlZyicSNkCyEbZORVzmG+2wOmkXtqyvUoo450t+S7fe3+5dro9k&#10;4vaLbcms3ruUbENNLK5Oi5LUUvDIo0xCn8HSYTUr7klgdprzZLjjq2e3RCPcYj/HBILsx6SVoKow&#10;yUfsU0+FWhXgNfa2O8vmZBo0MrV3bnfsIbbQkbzxfnuoRyNHENC9zJYUm29OaOEnHI/CLLc77uz+&#10;baz2UE7k+wclCAAlm/8AEYKqtM9brVUpnqIxWG0Q3M3Ju5kVpX7g2V/SnU/x0qB8SKgfE4fH9P8A&#10;tsDcxDJ8bCVXRNwX8gdny4khxlq0tqEIENuucgI4aOzYddISQjgNovYNzqJERwVW7PyLbzwr/SvI&#10;+PJcW8XOpL9pZEYqs09sIoxEY6nVIkTe7qVa+2z6mA9wEy7s7ebQNtv7EOi7w0xYg0DvHpXTprmy&#10;qdVQPpJqfqFZ4IFZNenx4MyFLk1ryRrFiLKYkPQZJAjiR5rbThnFfUF6uk0EtOemnHccUu33k17b&#10;2V9DLPbvolVHV2iciumQKSUamelgDTPFwK8MzyrDMjOhowBBKnrRgMwfgcFsiuUVX6V+emmun+fP&#10;jXLbUJGAoM8E7sRwNdBLRP4fPnwheJl6DGsihrTGkH3WS009E0XT+3LjEM69ceBmAwooOQvRtE6t&#10;F0UV1+oSExUDEkXVCAgJUVF9UXThxgv3jFAaqR0/s+WNySlaE4iPvR4wVmTNyMn20ixYFp9DkvFI&#10;ox4cV1tprtkOPhozEZJAFFGI4TbX0IDRtD9K0J3F7OW26CTeeJWyrcUq9sulTQClYBkpypSJivQC&#10;Nx9BiO88WjulNztQVJfFBQKafu9Ap8h9PgNNcV1X1Hc45Ldg3VdLrZLLhNONS40iM4262RCbTjch&#10;tp1p0VBfoIRLTQkTpVFXl662u72+Vobu3dJFNCGVlIYdVYMAysKZqwB8aUIOK0u4ri0cx3MLI/kQ&#10;RgiSRp8df3cJTDX9nCMTkdTXHtJafD1+fPkv8OMDbHx6Y2C78hnjcNg6iJ0uKK/DRdP+PGtrOM1q&#10;mWNy30gApJQ4MWbd9tE/qa8ueq/D96evCGXbIXr6KYXRbrMgHrrg4YyTpRENVVUT4Lqq8/w4a5tg&#10;DVKCmHWDkFAFY1ODdrKG0FEUFVeWi6/8eGuXjrs1Q1Bh1i5EgWhXPHcGRNkmvJFXkuq/w+PCNtik&#10;UnqRhYu+xsB0GO5u7ZJNetP3afh+zhG+0zKclOFke7xECrY72rmPpp1p6/FU/u58aG2+6Q1CnCpN&#10;0t2FC2N/3qKKJq58Pnz5cufP48eLaXn/AHeNh3G0H7Yx5+9xvhqv70TjcLe8HgMYfzG2PjjaF5H1&#10;0FVRPhqvP5fgi8Ze3eqDljJdwtScmOMOXzKcycRU+Sqn8OMVhvHFNJrgfcbZer1GOc8ljCnLTlr6&#10;r8uNi2F6xzGNDbxaqMjjmXLI3QqKqKeioKiuqIqKhKpcl5ICLwqXaLxtQoa0/u/srhO2/wBrSlRX&#10;BNJy9EQkFVXTX00ROSa/4Lwri4/O5GtsN0/JY0DaRhMTMxMkVAc6fnzVeXD3a8XQEGRSTiP3fK2I&#10;IR6DCZkZOZKq9w1/Yun9668+H6DYEWgCDEduOSMan3DghlXzrnoq+mnNVVeHi32iNOowyXO+SSdD&#10;gjdnvOa/Uumqrz4do7OJOi54ZJb6WStWyxwm4S8yJV/t8uFixgdBTCJpCfGuOV2S00KqbgjomuhK&#10;iKv7EXmvCiOB3ICoThLNcxxAmSQD+vCdl3mmotck5p1/NPivwROHi32ytDJ+jEdu97NSkAoPPGrH&#10;KPIs6u4dDjNbMvLWwk9hmNBbWQadKh35DpagxGhwhdE5D7rjceOBCrrgdQdUs23Yp7oqqRMqdBlm&#10;xAqQoJFSBmSSFUZsQMNVlbbjvt9DY7dC9xeSvQKoLUFQCxp9KrUF2YhVBGoioraJsj4rY7iJVt1b&#10;V4ZJnQG2+kqQ45JpscfUFQo1SyrbLEt5hTTqmvNKZmPU0DIr08WHs3E0SQBlEk2uo+rSoFQPISE1&#10;qSyhahSqKy6j1BwrtftewLa7nuEAuOQgA1Y6o4WIFViXIEjp7rAsTXToVtOLJ8I2wKILUmawiuKo&#10;qQkCi4qloupEhIrbafLRC1+WnO69i4sbfTLMvXwpn+Pl/X8sXLb2dAGcZ4kpTUANi2gigoIoiCAo&#10;AoPwRETREFET04suzsFQKAMPEUP6ML6LAbaREAOeial/ZefEghtlWlBhaqACgwctsoKaIn+HP+7X&#10;hekdB0xsA8sdYt6Lqv8Ab+ycbgAOmPaY28e4ywODBj//0fvbBlA15qvp+Hp/HhNHGErQ9cacbuM6&#10;DAMe9Pkn93HmWM8BU09eDBjHHuDEJtpfDhdr/I3cLf8A/wBxfvv58nZ5M/KX5Q+2favzvkzeRdv7&#10;9+Z7D332zt9nq9kz3tevRv8Al45M7a/lc/8ALzvpzbvT/rn7z+czbi/2f2Xtez9/dC5p9x93J7nt&#10;U0V9hPc+qifTitth7e/yXl27cq/m/u/dNOfa9rTp96T3Pr9xq6en0CvXLpibKgiookiEioqKi80V&#10;F5Kip6Kipx1oV1AhuhxZGkdCMVwD+nPilT5AU29OHZ4eMUVPnNLnTO3Q4iE6K1LrrKPbTayuvQyS&#10;AldVzZjJdlv2LiRGz6BQxEU44SH5F+N7b3p2rutxfmJ2/Z7XeINwXbBZCRA8UqzPFFcC6j9qJ3U6&#10;F+3YQq2hdSqBioP/ACisYOV2/I9v3T2LWO5SYW/tagCrBiqv7i6VJGQ0HQDQVAGHO8mvCLbnyPnM&#10;5Q5ZzcGz9mI3APKaqCxZRraJHBQhtZDSPSII2bkAdBaebkRn0aRGyMwBsW7B7/8A5SOC99ryLkL7&#10;hNtHNEiEZu4Y1lWZFFEFzAzR+6Y+iOssUmikbOyLGEeuZ9tdo5hKt6Zmtd1C6fcVQwYDoJEJXVp8&#10;CGVqZEkAAMphP6Xu2ON4rmFfkOYT8yzLIcetaShyiZjzECmw6XOZcCJfV2JjcTDn2kIyFVV+x0UR&#10;Xtdg1Rwan4n/AOnr2/2HjnKLLe+UTbpym+sZoLe7e2WOCyeRSEuIrMTuZJYzSpkucwD7fsuQ6xvb&#10;eymy2djuEV3uDXG4zQsiSGMKkRYZOsWs6mGXWT/Z0nMSP2q8UKHBfHa98dsnyeTmdFkP5kCfdxKk&#10;MZmNN5A4LrTkGGVnkAMTKqQ2DzLjjroE6CKQKOoLeXbv8uGz8O7Hbv2O5Bv77rtF990JJ0hFo4Fy&#10;QwMaGW5CvCwDozO6lwCyFfSZfsfBbXbOI3XEb29Nxaze5qcL7ZGvMaRqehU0IJJFRmKZYiRhv6VV&#10;Fi+a0eTWG9NpcVVHewbpiliYPFqJ741tixOixX7t3KbZhNRYQHDGCPUq9QiHpxzRxX/06No4/wAr&#10;2jf73urcXO22l5HOsCWCQyN7UqyIjTm7mXoulmFuK9QF6YgW3djray3K2vZuRPJBFKrhBCEY6WDA&#10;FzKw8KEhPiAMPl5P+BuG+RmUs53Dy6fgGYnBiVtvPZpWcjq7uPARGoMiXVnZ0khuyjxERhHglIJN&#10;A2itqoarcH5gvyccW75chi5ha8mm2XlBhSKaRYFuYZ1jyjZ4TLAwlVP4etZgCioChK1Mn5r2u27l&#10;18u6R37Wm4aQrsEEiuFyUldSHUB6ahugFRlhuYX6YO2FftbkmIs5bMmbh5F9lRvc24x2PPDH2qy1&#10;r7GdHx3E2riE3AauGYjjDjhT3ZQg6o94m+tpyC2v/p9dv7Lt5vvGYeSSy82vvYpus9ssgthFNHLI&#10;trZiaMRiZUaNmNw8wVyPdMeqN2iPsrssWyXlgt+zbtNo/wCJeMN7ellZhHEHGkOAQSXLUNNRFVLy&#10;u+H/AHfEaL4sf7h9Ptnye/Pf5S16+rcWRn3T+WPzMnTp3/aa/cV9O78e3xacn5YRJ+We3/Lt/reh&#10;Ry38w+z6/wDibbjT7T7rL6vZ/wCZ8Pc/wYkTdv8AVwJOD/zboa+/7X/9QZ/8v3Pjp/zP8Xww/exm&#10;1ybL7UYbtgt5+ZPylBmQ/vn2z7P9w93az7PufbPuFp7Xt++6NPcOa9PVqmuiXJ2h7ef+VXbji/b/&#10;APm/3/8ALYXT7j2vY9zXNJLX2vcm0U9zTT3HrStRWglPGdkHHdi27Zfufe+3UjXp0aqszfTqan1U&#10;+o9K4iv5Efp87db4ZPMzmhyKbtrl1u4j2QSYVOxfUV3K1BHLOTRnY0zse3ktjo86zKbbeP8AqG2T&#10;qmZxLn/YXj/NNyl3ux3B9u3WU1lKxiWKRvFzHrjIcj6mVwGPqZSxYmIco7Y7VyG7fcba6a0vnNXI&#10;UOjn94pqWjHxIYAnMgmpKIi/ph7ZwtsL7EmsvnStwbx6ncb3Ls8fYmN0bVbYRpcyHR4m1bxAhxra&#10;O2bTpHYOSU60/qq2hNGyxfls45Dxq+2pd2dt+mMZF48QYRhGDMscAkXSHAIJMpfMeoqCpb07Q7RH&#10;s9zZC+Y7nIV/jsgOjSwJCRhhQMKg1ctn9VPSXN3L8Kv9xPHfa3YT/cxaj/bSyg2H5sXDUsPvXsqy&#10;9rUY+xJlMBK1DS76kL3khURrRUVS6kau8H5aP/NftXw7tn/rX7D+U3iT/c/Z+/7uiG4i0ez91Dor&#10;7+rV7r00UodVQ4b526/nXFdm4z/OPb+0kVvd9rVrorrTR7i6frr9bdPjURq8v9tcquMY8W/DTA4F&#10;rleS1dXW2UnLHaiXT4yNRilN+TSupz6OWUWG3G909JmtC++7CaNgE7hymRPmr8zvAuRbpsH5ePys&#10;cOsrncd/t7eKVrwwvDa+zZwfYmeRqyogTW8s6CSR4EMK+t7iIPC+4GzX1xZcI7d7XFJPeIisZSpS&#10;PREns62PqApUs41MUBUZl1rZ7tTt7X7V7b4Xt1WvnMiYhj9fT+9dBG3J8mO0izrA201Fop003Heh&#10;NUDr015cfQPtzwmy7dcE4pwbb5mlttsso4PcIoZGVf4khHh7khZ6eGqnhi6ti2iLY9n27aIXLR28&#10;SpU/tED1N8NTVNPCuEn5EbN/797S5Jtb+Yvyp+YX6J7779o+++z+y31bd9P2z7pTe49z9v7WvuA6&#10;Ovq+rTpWN97u1v8A5y9td+7efzz+W/fPbt9x7P3Gj2LiKente7Bq1e3o/wA1dOrVnShQct47/qnY&#10;rzZPu/Y90odejXTQ6v8ATqStdNPqFK1z6Y27AbPpsVtFiG1aZB+aPysl9rfLVJSrPW8ya5yNV+2J&#10;Y23tEjLb9lP+oc60b6uXV0pu7LdsV7Pds+M9uhvX8x/l33H/ABHs+x7nv3U91/le7No0+9o/zWrp&#10;1ZVoMuKcf/0xsFhsYuvf9jX69OjVrkeT6dTUprp9RrSvjTDK7beIZbe+SOfeQhbhfefzwWVr+UVx&#10;P7d9rTJraFZiP35Mlne+9gMPt6+yZ7vV1fTpotT8C/LKeE99+Z97G5v91/Nzef8ABfZ+17X3cySg&#10;fcfdSe57YTT/AJCa66vTShjmzcBO0cw3Xlh3b3Pufd/he1p0+46t9fuNq06afQK9csM9vR+mXttu&#10;Nks/KsFy6ftdMuJpz7WoZoWMlxkn3kcOW5U1i21BLqDmSjR0gSU7GbXqFplsVFAq/ur+QPgfOt/v&#10;OR8Q5LNx25upTJNCtut3a6mqXMMXvWzwl3IcqJniX1LHEikBY9yPszs273st9tl+9jJI2pkCCSOp&#10;6lF1RlKnOmoqMwqgUo5njf4K7bePdsOXu2dhnmetR3IsPIbWGxWV9K3IZ7MxyhomH5qQpcxsibN9&#10;6TJdFklbbIBJ3uWB2I/J/wAD7J7kvJm3GbeeZqhRLmaNYo4Ay6XNvbq0ntu4JVpHllcISiMgaTW9&#10;8O7Y7NxOcbgZ3ut1AoJGAVUqKHQgLUJzBYsxpkCKmvUx4gCz5Zn5RruCriE9JeHBfyogoiyNvXMD&#10;6VyZckLqQEc93/8Aw9NV/p//AITjfD+WL2fzKP8AmGPNSauzfy/7On1badu/5r7o9K+9/wAsP+7/&#10;AMeNi8A088PN/wCbVzJ9j2vOD2P8z3Pjq/y/h8cOB5O+Pq+Ru3Mfb8ct/JnZyasyErb7CmRdwa2H&#10;ZxUg+wW5o+jvFYofd7309vTpXq1Sa/mB7LN3z4LDwock/lWi/iuTN9v9zX2klT2/b9+3pq92ur3M&#10;tNNJrUOvNeKf6v2dNpF/9tSZZNWj3K6Qw06daddVa18OmeHA2v25/wBt9ucJ2/8Aun3pcPxurx/7&#10;v7FK5LL7ZFCN7ta/3k/2nf6Ort953p9OpfXibdvOEjgXBeJcL/mH3Z2uwhtve9v2vd9pAuv29cmj&#10;VSun3Hp01HDxsm0/ybZ9t2n3/d+3hWPVp06tIpXTVqV8qmnnhXPwNEVFHqHn6J+/0XVU4lb25AIp&#10;lhyZKfLEOvKDxDx/yQDHpp5LLw3JsbblQ4twxVN3cOXVzHWX3YNhVOWFUbhsPtKTDjclpW1dPrFx&#10;FFB5f/MN+WTZO/SbHdychl2rkFgHRJ1iFwjwyMrNHJCZISSrAmNllTSXfUJAVC15zfgFpzIWcrXr&#10;W17CCA4XWCpIJVl1LWhFVIYUqag5UT3jj4b0nj5+bnJmVv56/mVUzSWbUvH41PT/AGlt2Ub0Uqs7&#10;C7OSssX0BzuSFBQRU6Pq5NXYT8rGz9kBymS65I+9XG62628qvbJBB7ILFkMJluC+sNpbVJpKgjT6&#10;sk/DO3dtxEbg0l+bt7mMIwKBE0VNRp1PWtaGrUp4Z4YzPf0ycHv7uRaYFuDa4JWS35MhygsMfDLo&#10;kNXTAmo1TLW9oJ0eFH+tEGQctxUUf6n0/VTvNP8A0+eIb1vE+4cN5tc7NYSuzG2kthepHqIIWFzc&#10;W0iRrmAJWmcgj15Zxbduym13V0821btJawsSTG0fugV6BDrjYKM8mLnpnlnIvZDxKwXYSsuTxmbY&#10;WeZ3lc/Xy84tmYxzojBopMx6iuaQYtdBbkCDxt9Tjj7gD3HSEWxC+ez/AOWfhvZbbt1fj93Pccsv&#10;IGifcJgpkRT9KwRCiRRhtLstWaRlHuSMqoqTTi/Adq4pb3BspHfc5UKmdwNQHgEUZKoNCRUliBVi&#10;AACDx18SqTYKxyXI7DJ3Nwc0yMuwWSzqf7S9XVzh+5mxo7DtvePuSrWcqOypBvqTvbbFBHQ1cZuw&#10;/wCWXaeyt/yDf73kLb3yy+On7uSD2WiiJ1yIqme4YvNJ65pWkq+lAFWjF0vDOAWvE5r29lvjd7nN&#10;l7rJoKqTVgBrcks2bMWqaAUGdSnGfEKnwbyAc3qw3MXqKlm/eDs9uo9IiQJRXdVKjS47Vy1dMBHq&#10;xuXWrBuMUF0GnWBEFEUBW0PG/wAr218N74Sd3eK8pey2iX3zNtaW/wDDc3ELo6idZ1CwicpcrCbd&#10;1R41VSAEKabHt7b7Ty88n23cTFbNr1W4T0nWpBAcOKLrIkC6CAVAGVKedoPE49qd5c23bHcBb0cx&#10;Zylk8fXGVrPYpkuSQchTrt/zFYJO9kUFG/8A0rSOqvX9GnSvna78tLds+7HL+545sb0bsl4ptftP&#10;Z9sXd1HdZz/dS+57ZjC/5Kaydfpppwcc4Cdg5LunIhuxlFyJR7ft6dPuSLJ9fuNq06afSK9cumG3&#10;3b/T6wHPMhm5JiGTS9updpKKZZVsekYvceJ9xXDkvVtZ9xpJFWcl4kMgGQccF1RtoBVESA9z/wAj&#10;3Cebb5d8g4pyCXYbq5l1ywrAtxa6jUu0UXu27Ql2OoqJWjXMJGoIAZuQ9odo3e9lvduvWspJGqyh&#10;BJHU9Sq6kK1OdAxUeCgYeLYDxuqNgKO7q4GS2uUScikV0uykz40SBCbkV0V1jrrK1hZD0RJJyDU0&#10;ckvr0C2Ov0KR232M7CbZ2O2jeNusuQXW43N/JE8ryIkcYaJCtYol1FNZZi2uWQ0CLWqlmlHDuFW3&#10;EbW6ghv5J5JmUsWAVQVBHpUVIrU1qzeA8KmRsbDJM4EceUYbBJqJuApummi6K2yiiqiunqSimi6p&#10;rxfUe0POA7+hPlmfkP76YmIti31ZDBgmCUTWqOsSJeui6uyCbTXRNdBjC0qJr81XjaNksFrrjZz8&#10;TT+qmMvtox1BP9Phgsl4Fjz4EiQTjEqKgutzJSkKp/qQXPcCq/tFUXhPLsO2upHsFSR1DNX9df6s&#10;YNawn9in44QVvtu8Kk5Ty1k9C6JEldDT5II6qrTqCDbiqXJEIW0/HhiuuMumprKfV/hbI/geh/ED&#10;54TyWZIPttX4HDeGs2teNh4HWXWy0MHBIHAJP+ZCTUV0X+HEeZri3ZkequDmD1wiq0VVIzGE9luI&#10;YZuVVnV5jUsSzURaj2rCNMXENEMSFY002nUJoHBQu06LrKqiKoLonDRvnHNh5VA9tvFmrTUoJlAE&#10;ijqBqINQDnpYMtfDCS8sbHdYDBewhh4EZMPkf7DUHxGK+93/ABRyrBmJOSYk7+bMTbMjfOIBJaVD&#10;ZGSoVnB6nTjxG29EWQhusJonW6LjgNrzdzTtDu/H45ty2phd7OCSStdcYr+2uZVQP2ySmWbhmVcV&#10;hvnDL3bg11YkzWnjQetf9oeXxrTzoSBiIzncZcNp1o2nAJRNt0SAwJPUSAkQhVPkvFQtEyEq4IYd&#10;QeuIOSysVYUONPdLVdOXBoFMY+41SBj0jxfHnxiY18sZCVvE42I9+Onz0XjExjyxn7p88bRkqnoS&#10;/vVdPn/lxraBT1XGxblh0Jx7Sc6nJD0/FE4xNpGeq4yF5L4Nj2NhIT/zl0/bpxgbKA/9nnjYL+4H&#10;/aGmNyWrwaaH/eq8am26Jq+nG5d0nXLVljb95dT/AFKvP5/u+Cca/wCVxfujGwbvL+8cekvHRTlr&#10;rz+K+n7dOPDtETdemMhvUq/PHhb2Qvoen8ePf5RbjquMTvdwcw1Ma3Ll5U+p1U1/HT5cbI9riByj&#10;xrk3iY9ZcscDl0qa6OES/LXn+zX9vCyPagSPQBhBJvFKgSE45EvHkJERzsoa9Kn69Il9JqqJ9RJ0&#10;kuqfHhbHtMeoEnLx+R64Rne5hkppXxwWPWTrir1OEq/tX/D04VxWMSD0oAMN824zSH1OSccRyjL4&#10;qv7V0/w4VJboOi4Rvcu3VjjQrpL6lpr+7jcIvIY0GUnq2NKuCmqqvp/b48uNgjJxqZ6Zk5Y4ZFnF&#10;jp9R9S/AR5r8flqienCuKynlPpSg+OEFxuVpbj1yVbyGeCGVkBaf9OCpz9VXX+CcO0G0rl7rVwxX&#10;W/uQRAlMJWbcaq2BE4/IeJAajRxV59xwuQgDbfUZKS+iaarw/wBltUkriOCL8cRy63F3oZGLOegH&#10;XEhdm/GXNt2HolzkTMrFcHUm3Sluq6Eu4ZFwu4zTtAIvWnWDK/1G1bioh/8AqO62TKzGw2ExvHpj&#10;DMaHWynQBqz00zkYiukL6aj1SKRpM+4T2y3zmDx3m4K9psNc3J0tJ1yjFPV0FWyShycsCuLiNmfH&#10;agwyraq8VoPs8N5uOU2c+iO3N0TAiIP208hTRtwlJwYscGIrRGassNoqpxa+x8WklIKwsEamosAH&#10;I8AxpRVHgihR4hakk9YcY4ftPGrJbPabMRqQAznN5CB9TN8TU6VCxrU6EUZYm/ie3cavbbVuKJGg&#10;onWTYjomn+hFRdOSImvNV+enLi3tq49DbovtwjUP6f0/oMTe3swtKDPDw19AjQD1IiLyTRPT+HL0&#10;4l1vt+kZjLDikFOvXCmjQAaTpROXp8l/D93DtFbKgAAwoVAMsGoMoKJ8PT+7/DhYFApjMDG9EROS&#10;cZYyxngwYHBgwODBj//S++Ym1QlTTXmv93GumMKCvTAQF+Wn9v48eekdTgwOhePNSjBjPQvzT+38&#10;OPC/kMFMZ6E+a8Y6jj3AQE+evHus4MZ6U+XBrNc+mDHroH4J/ev/AG8bRmKjBTGehPknHtDjyhxH&#10;Hy43fyLYHxx3X3ixGso7jI8Dx+PcVlbkYzzpJTp3FZAdCe3WS4E42wjTDIRbeaUnBFFJE1XiNcs3&#10;m42Hj26btZxo9xAgYB66T6gM6EHoT0Iz8cP3GNqt9737bdrupHSCZypK01D0k5VBHUeIOEl4QeTN&#10;h5b7AUe8lrh0TCLCwu8goZNNAtn7mEbtBNSGVhFlSa+vfaZlkqqjJI6rSiqdw/VEfDOTTcr2KHd5&#10;bQQuzupUHUPSaVBIBz8s6eZwq5fx6PjG9zbVHdGZFRWDFdJ9QrQgE9PPKvkMS604lOZxGMNZvnJs&#10;oWye8M2msZdPcQ9rdwZVTbV8l+FPq7OPiVu7BsoMyI41KiTIUoRdadaIXGzFCFUVEXhs3tpU2bd3&#10;hkZJhaylWBIKkRtQgjMEHMEdMOOzrG+77WksYeI3MQZSAQQXWoIORBGRByOKav0LrjI8txHyXzLL&#10;b6+ym/us4wSPPvsktpt3Zz3YFDePdcmysnpM+S+KWKdROOFyUdPjrUXZOa5urTkd3dTySzvPECzs&#10;WJordWJJJz8Ti1u8UVva3XH7W2gSOFIZCFUBQKsvQCgHTwGL5uhPlxeNTimMetB+ScGeDLGOlNdd&#10;ODPBjOifLlwZ4MeehP7f8OCp6YMBQTlp+/grgyxjoT56ft4NWDHpBRNfjr6/8OPRU4OmB0j8uAg4&#10;MeVBOfw48z8Rgx5UF/BeCox5THjp/BeAgY8oMIfczIp+G7cbgZfVR4cu0xTCcqyStiWKvJXyZ9FR&#10;T7SHHnLGIJCQ3pEURd7aofQq9KounCHcppLPb7+7iUGWKF3APQlVLAGmdKjOmdMK9vtku7+xtZGI&#10;jlmRCR1AZgCRXKtDlXEJf06vNDJPNXbbMMpyzBaXC7vB8jr8amuY7Zz5lPevTKhqzcmw4FmwcumB&#10;oj6ewcuauioqufOF9vuYXPMtuu7m6skhmgkCHSSVaq1qARVflqb54l3O+IwcS3C1trW8eaGaMuNQ&#10;AZaNShING+elfliwvtJ+P9v3cT7T40xBfwx4Jr5Jqn9vXXjExg+GDHK5DbPVejpL11RP8U9ONLW6&#10;npjAoD88cLkDRNV6VTX1/si8ufCd7YjwyxiU88ch1uqKqJ8NV0TT9/NPx4TNbeOMTH5Y4nYSiOiI&#10;vJNU9dfX9nGl4jQjGJTzwVrETXmOqouvp+1dVVfivCRoAak41lSDjnOvQvQfXmnP0/x4w9nxpjEq&#10;elM8Vl+DXm3l/lPnW7+3eYYDjmOWG1zjrrd9jNlaHAtIx5FY0seG7UWjcp+PJaYhoRPpMUXSQlRl&#10;tF0GvOI8quuR3m6WNzZpG9v+0hNCNRUAqa0OXXVn5DFkc54LacWsdn3Gyv5ZI7rqjqtVOgMTqWgI&#10;qaU05fvHFjzkNURV/lX8Ph/cvE3aIjFamtRg3qKYOUyQCGKL/wBM0eiiqovN4kX1EV5Ci/Hn8uFl&#10;paLlNIPkP7f7sbEjz1nr4YUJdWqqvr+P9uXC4g5+ONp+ONKghKmo+q6Kqei/48ayoORGPKV6YoWh&#10;7ubsSP1pXtq3dztwj2xSfZtptwWaZGuBi2x4wS75kExBLL8vdLd42k1P+m/9Wne/8T6uKWG47i/d&#10;httO4T/y/Uf4Wtvb/wCULfRXT9Xq6dc+uLwl2faR2a/mg2u3/mekfxvbT3f+dC/5lNf0+nr9Pp6Z&#10;YvNdhgX4cuXL05/BfhxbjW58MUVpwjMmxCPfRlLpELKOKrFfTQVeEeftXy9DbX/Sq/yquqf6kJn3&#10;PaEv4ySB9yo9J6VHkf7K9P01TzQLKM/rHT+n9P74/Tal6ORj2zAwIhMDFRUCFdFFRVEVCFeWi8+K&#10;+uLVoWICmoNCMNLxla0yOC+PKm17guNm6BiqKJARIqEK6ouqc05pxpWV4TqUkY1o0iZ16HEeNwvH&#10;Lb7OmrCwr1fxnI5Tj8wHWkclVsiW85IkOgTLzqPQElSX1XVo1jtESl7c1TTirOQdq+Oby15d2Er2&#10;t+5L6a6oixJJoD6otRJJ0Exgkt7RNaxjd+LbbuiPJGpivCSdQzBJJNCCfM+BoPI0piDW4njlult7&#10;BYvJlIdvj8htvrtqMhtI8CSSMoUCyWJ3Chy1ce0aQ0EnwAjEdBLppLfu3XJOPW8N3dWBezfLXGQ6&#10;q2XpYrWhNfSDQsASFFGArHd+J73tSi4a3921IBLJ6tJyqGpmDU5eBGY8cMB3VRea6ft1/wA+IV7Y&#10;8sRP3jXOmPSP+vNF/hxiYh5YyE4zxhHvhrz/AG8emIHwwCYeWM9/TlqP8ePPZr54PfGPPuU106x1&#10;X0T4cZfbn9w0xj9yv74rjyUsB9XE1/7uny/HXj0WzHomPDdxqM5M/hjT78NeSl/ev93G37NqZgY1&#10;G+QE0Bx5Ww9dB119FXj37MZVOMGvz4LjQU15V5Kg/s43LaRD9muNDXsp8aY5yfcLXUl43rCgplhM&#10;08jVq2NaufBSX+/jYI/LGBkOPKkic1Xg0Y81Y8k6iaprz+HGax9DjBpAMiccrkpttFU3RTT4IvNf&#10;8OFCQO5AVDhNJdwRAl5Vy8K4KJF2y2i9tOpfgnz4Xw7ZI59ZoMNFxvkaAiJanCflXjziKmvQKfNU&#10;H+P7uHWDbI0Iyq2GK43i4m9JyGEzLvYrGqOSQccVRRAbNCMiIkERRdV5kRJw+W213ExAjhIX4jDN&#10;NfpUBpQWYgdR1JoBnTqTh2dsdit195e6/jlSlPQR5LsSXeXbvsojEtgEJ6G4fSZty2ettTY6SlC2&#10;6LgMmPEn2/jhkcrpDspIanRT4hj0BHiubgGoUjEn4xwjlHM1aba7b27BWKmSQ6VDDqvQmoqKimqh&#10;B0kYso2T8BMdoXGbPJA/PVuqgSNyIrjONsEisuq27DfU52Rq08yiqsoY8FzRC9kBp1cWHtHEJ7hl&#10;Htq0dOn7FfjUBpKf4gqePt1x0DxTsfs+1st1vcn393UEIVKwrQg+pSS0pBH7ZWM5H2Qc8Wo4ns60&#10;L/3G5M7WxeUnHX30Jx1DNUI1V5wj6CJdUVQXqL/m+HFt7Pw5Ub37x/duWNSSM6/M1P6M/ji/4dv1&#10;MJJKs/xxIWpxONFZBsWW20BE6AbbQRDnqvNE+rXX48WFabSkaKAgAHww7R26gYWcavBoUEQ1RPj6&#10;fx+GnD3FaqgAAwqVABQDBgDCCnPl+zThSEAxnTG5BRPTjPHtMeuDHuBwYMDgwYHBgwODBj//0/vv&#10;cTQl/Hn/AG/fxreteuMT1xr41aT54MDg04MDj3TgxglERUiVBEUUiIlRBEUTVVVV5IiJx5QDMnBj&#10;5rsr8kPOb9STejPcA8MsrmbR7Hbfyo8N3MIOQzMEORGKwkDUZLlWcUMawzNqdlD1Y85Eq6cVEIDa&#10;i804ovvHzrdch5r3E3i+sOH3RtNlgIHuBzFUVOl3kUGSr6SVSP8AZFCD6ib9tth4fwHabK95XbC6&#10;3icE6CokoaDUiRsRHRKgM7/tHIjIAvY30/UC/TH3SwKB5W5nO302IzqcsKxvXcmuNxm0bbdBy2ex&#10;fMMqg1mbVWV4+xMSQFfYA3CsY6G20JdHfi4LvfPO2252KcouzfbHO1C2tpf9rRI4EiugNdD0VxUD&#10;pqXM7PwjuFt16/G7QWe8wioXQsX+zrRCYyjEU1L6lNCeulnK86N/N2Lj9R/xV2h2x3j3DwzbrJWt&#10;iGbauwXOMmxikyRvPdypz1laWUKmsIMO5GZiz0VoEfbdFWg6fQiHhy5tvu6y9xOL7Ttm73EO3yC2&#10;1CKR0V/dmNWIUgNVNIzByy8cIOHbLtsXAuSbpuG1wS38f3GkyRo7L7cQoAWBK0epyIzzxcf5e395&#10;i3it5G5JjVvZUGQ0Wye5lrSXlPNkV1tUWkHELaRBsqywiONSoM+FIbFxl5oxcacFCFUJEXi3uWz3&#10;FtxfkNxbysk6WUzKykhlYRsQQRmCDmCMwcxiq+Lww3PJNht7iNXge7iDKwBVgXUEEHIgjIg5Edcf&#10;M1UxPLzyJ/Tbzvcx/wAg8yusS2z3j3PkbrVe4O5Of2N3muHMYFsm7jtFWyH27wMgp6m3mWUha2dK&#10;i14SHleFDeX6Ob4k5ZyDt1fbkd+me0tryYzrLNKWkjEVvoUE6taqxc6GZVBNRVunQMrcX2Ln1nt4&#10;2SJLq4tYRCYoowsbmS41MQNOlmUINagsQKZDqc+C3jl5/XuJbD7s7Lbo5YmwUzd2CeQ7d4vvdkeI&#10;NVdFQZ7Ei5xY3mFT7PHsVsK2yYhyTdZhvTpMxpCQ2FI0At3COO88ntNj3XZtzl/kJuxriS5ePSqS&#10;gSFoyyIQaNUKWLDqtTTGnmO/cJhut52zdtui/nQtTple3V6s0ZMYWQBnBFRQsFCnocq4nr+ox5se&#10;Qb2/2O+Efh+5Or9x7IaVvLsgpBhDlEi7yGuayCsxeisrBfZ41WVmMutWVnZqTboNu6d2O0w+r857&#10;hcy3879b8L4kWXcW0+4y01lnGtUVjkgVKO75Gh6qFasM4JxHYxsk/L+UBWsF1aFaugKp0l2Azcl6&#10;oiZio6MWFGDyrbj9Vnw42yy7crcfc1nyJ2qucMyCn3Swex3PzLci2xLH8ioyqpd24/mtNEn1EjHz&#10;ndxZNJJsIzJsm5JbcidZkx3W290eIbbd7juO5DcNreF1mjM0kzRo66S1ZFBUrWtYywFCWBSpw9W1&#10;/wBtuVbha7fYbebHcklVoZBDHErsrVC0jYhg1OkgUmoCkNQYb/8AT48ooHh14GeRG8TlXEvsktN7&#10;qTBsAopZOhDtM0m4JHsYf3k2HI8lKSsrmJMx8WXBddCOTQE2TguI38B5KnEeC8g3cxB7hr1YolPR&#10;pDECNVKHSACxoakAgUJrhbzfjr8q5nsW1CQpAtm0kjDqIxIQdPUaiSFFRQVqagUwscK2L/WJ8ocZ&#10;rvINnyKtduomS10XI8QxCVurlu2g3tG/3bakk1mCbfUT+HxoNmy+PYW4WO9JjG2rykyolwsstj7u&#10;8mto9/HIGt0kUPHGZ5IdSn1KRFEpjANcvcoSKVqM8Jbvee1nHbiTYzsSztGxV3EKS6W+lgZJWDkj&#10;x0VANaZ5Ymr+m15v7w7hZ7n3iX5XQnYW+u2MaylQb6bCg1tjeV+PS41ffUuSN1nRTy7yo92zJi2E&#10;NOxaV5E8qmTfuJMy7dcz3fcL+/4pylNO92wJDEAFghAZX0+kstQVdcnTPOmpolz7iG1WNlZcm409&#10;dmuCAVBJClgSrJX1BWoQVbNGyyrpWImV+SHnP+pLvRnuAeGWVzNo9jtv5UeG7mEHIZmBnIjFYSRq&#10;MlyrOKGNYZm1Oyh6seciVdOKiEBtReacUX3jid1yHm3cXeb6w4ddG02S3IHuBzFUVOl3kUGSr6SV&#10;SP8AZGYPqJlFtsPDuA7TZXvLLYXW8TgnQVElDQakSNiI6JUBnf8AaORGQBcxvn+oF+mPulgUDytz&#10;OdvpsPnU5YVjeu5NcbjNo226Dls9i+YZVBrM2qsrx+PMSQFfYg3CsY6G20JdHfi6xvXPe2u52Kcp&#10;vGvtjnahbW0v+1okcLIroDUI9FcVA6alzOz8I7hbdevxu0FnvMIqF0LF/s60QmMoxFNS+pTQnrpb&#10;j/UA3M3yw79SrZmx2Ny+wym3zPF9s7zaDEcgvra028i5FuBFyLbCBKgY9KtYtHVsWCqcsnBRpnvS&#10;Dfe6kN1Cw55uO92fcbZ32S7aWaaKFoI3ZjEHlDwghCwVQfqrkKksepxlwnb9nuuAbqm8WqxxRSSr&#10;O6qolKxlZiCwBYkfTTM0AA6DFmHhF44+cu1m6uebh+WPkLD3WpcrxBa+nxGo3BzvIKekyWVdVFi9&#10;ZMYjc4ri+GY57WvgOxwWrb0TvGIigEqrZHC+Oc22zdL7cOVcgF1DLDRY1lldVcspqI2RI0oAR6B4&#10;kDLFf8v37h+47bZWPGtjNtLFLVnaKNWZArCmtXeRqkg+s+A8cSK88J2RVPh75CXWJZHkGI5HRbc2&#10;uQVORYtd2WOX1ZJoXY1x3IFzUSYdjEV5qETTiNuD3WTNstRMkWQc4a4h4jv81pcyRXCW7OroxRgV&#10;o2TKQRWlDQ5gkdDhi4YkEvKdjhuoElgecKyuoZSGquasCD1qKjI0Phj54vB+4/UD8itlsn2F8Z8s&#10;Z2+oq3PL7Ndyt+slyu5qLebOymkpYlRhcLKa6nv8srpYLQPS3Hqxp2aRPt95+KwiC/QPCZee8h2e&#10;62Ljd0LeBZ2kmundlYl1ULGHCs4PpLEoC2Yqyr9V58vi4RsW7W+9cgtjPM0KxxWyIrKAjMWkKFlQ&#10;j1BaOQuRorH6XZw/ym83v04fITFNq/MbMLjdLabLH45y766yKwz8XcblWjkGZm2C5vdMN5a6/jsl&#10;1XJNVYo24UYRbWOx3YzwutpyfmvbvkFrtfL7x7rapSKszmX0FqGSKRh7lUOZR6GmWlaqcNl1xziH&#10;PNjudy4tarbblEDRVUR+sCojkjX0UYdHWornqNGGJ/fqZedeY7EzNv8AYHYq2xij3f3egRLdzcLK&#10;rbHarG8Aw2zs5NLW3Ddxk8yNi0Cbc2FfKRJ1gRQ4MSM450k440bU87k82u9jew2HY5Yk3e7UN7rs&#10;ipFGWKhtTkICxB9T+lVBPUgiFdv+G2u8re73vMcj7XasV9pFYvJIAGK6UBchQR6V9TMQOgINP+Xb&#10;q+ZPjsSbqMfqWbS7sZA2kO3lbb4j5E5NvUDzdrYI7IgLiFljU3bPWLLY7L0aHJF2LHPqY6Yy9zio&#10;7vc+X8eP80XuPaXVxkxhju3uPqOY9soYciKEKaqPpoueLRttt4rvo/lrcAubaDNRK9qkHQZHWHEu&#10;YNQWFCevqyxMXyh/VR3VybxZ8Z8i2ZkV21Wdb6WObUe42TdtomMMuNt5+K1FxBxqbcDZRq+pyCTk&#10;oT/cuo/KgVpNh194jcSW8m7nbnc8Y43cbOVtb6+aRZX8I2hKKwQtUBWLhqmrKlBWtTiK8d7cbbb8&#10;j5BBuoa5s7NY2iTxkWUOylwtCWUJpoKBmqaUoMPDN8afPiZ4A5phdj5SY1l2Z2OeO7qMbmVm9G5e&#10;Tle7Hpt9ITINu285LFTs5UeddRAkMRmDcrZLTzrZyBZLoJ4fjPOn4Je2knJoprxp/fEy3Ez6rb2j&#10;ri93RUgsKgAlCCQWoaFrTf8Aha82tLuPjkkVosPs+0YIk03HujTL7eugIU0JNHBAIWueKhvDvx38&#10;790dp85zjxG3NyjHKOlzRqgyDBsP3nyLa66vr1KODYJbNxQscexCc1Hr5jLXel2LUhF+kQUE14qf&#10;iPHuc7ptV7fcT3KWOBJtLRR3DwszaQdVKpGaAgVZwfClMWfynfOGbdudnZ8n26OSZ4dSyPAsyquo&#10;jTWjOKkE0VSPGtcfZrQRZsahpY9oTjlnHqa5mxcdfWS45OahshLNyR1n3zKQJKp6r1Lz1XXjsGBJ&#10;VghWQn3AgB8c6Z5+OeOUZ2RppmjH8MsaeGVcsvDLFRv6o3nbuB47ycH2D2Cike9u6kBmyS7bgM3N&#10;hjVFaXD+OUEbGqV+PLj2OU5Vdw5LEcnm3BjBGXpacdebNmp+5nN9w4+1lsWxp/41dLXVTUUVmKKE&#10;WhBd2BAqDSnQkgizu3XDLHfVvN63pv8Awi2ammukOwXUxdqghEUgmhFa9QAQYo4V4lfrNUMrGt0P&#10;/cnMK5ubWvlXe3uRbx3uXSMci2tm3ItCtcLySqm7QGxVNCpHFrpzyAyvZjJzUEitlxXu/C1vuf8A&#10;qI+87AtE9w0hQMatWN1MFF/dRjlkvliSXfJe1Ey3G3f6fHtIpCypAqBiooKSIwnq3myjPNvPD4+f&#10;fmf5CTfIDH/CDw0jvR92J4Vr+Y5TEYq3beLItKVMlj0FNLue9UUNbXYq6NlaWbwI622YC0bPbdV1&#10;751y/fn36DhfD1I3Rqe4406gWXWFUt6VAT1u5zAoARQ1ZuE8R2JNkn5fyxgdsWojQ10kBtBZgvqY&#10;l/QiDImpINRSJGebb/q3eDeNDv7b79S93sToHIEnM6CRuTm+71bTVTjoMmWT41uNVVjgVBvS0YlS&#10;6R45EZF73eZbbR8Ilf7X3U4Xbfz2bezd2qUMi+7JOFX/ABpKo9NTRmjJI61AGoSeyvu2HMbg7JFs&#10;gtbl6iNhFHAWb/A8TH1ZVAkFD0oSdJdPzu8z9wtxPCbx18k9iM8zDaT885jfYDuDT4rfP1dhDvzp&#10;bB2wqVtYaR7JBqrLEJDkCWyUd4okoTXoV1RRy5ty2+v+G8f5Fsl7La+/M0Uqo1CG0mq6hRvSYyVY&#10;UOlgcq0w18M4ht9jy/ftg3qwhuvZiWSJnUEFdQo1DUZhxqU1GoEZ0rgrm4b+rN5g7V4pubh2cVWx&#10;mBN4Rj1rguI025d/iGf7kwloWHY+WTMlxytm2lhYZeLYyGwuLOqh9L7ZgyKE4+5oex7ocr2y13K0&#10;u1srH2VaNFlZJZRpycuoLEydRrdFzBp1Y5Jcdr+Kbldbfd2LXt6ZmEjtCkkUR1ZoEchQE6H20dsi&#10;Ccgo5fBPenyu8uvGfyc2Bhbs2VfvVh0Pb/8A213Tyq5uajIaequ7uQzktZeZhR1dllazosHGHwYn&#10;m3Js+7YEhOojYE3q4XuvJuVce5Fsabmy7vEIvamdmVlVmIdWdVL1AQgNQvVjnkKec12Ti/FuR8c3&#10;1tqVtnlMvvQoqsjMqjQyxswShLiqghKKMszWtzxa8e/MTcfMd+azxx3OtMWzrbd9iLuAlDullWBW&#10;ubynb+7r22INzX+wjXJDZVcl/qtZMMEQ+vq6yUeIBxvYOV7jd73FsG4NHeW5pLpmeMyHUwoGFA2Y&#10;J9ZXz64sLk2+8SsLTZJOQ7YstjcAmLVAkqxjSpzU1K5ED0BvLoMS4/UMsPIPY2h8CLDMMuzN3PoG&#10;3FW/mmI3eb2+U09tuXtlfYveuWGSsV1/Lq8nuJNldtMyZoPvOygjggvqgNkkl51/PNlg4W93cy/e&#10;i3BkRpC6mWJkarUYh2JYAtUk0GeQxEuA2+wbzPzqO0s4RYPcMI5FjVGWGZXSiEqGRQFJC0AUk+nM&#10;4n7sxtB587ZbpS/K7zA8gKg9oMQwLPcxzbaTFc7zE66lhRMPuZUauDbyDjtXts6eNIXcRwJsp1XI&#10;4F33nP6nE82nZub7buLcl5VvifymGCR5IEkkooEbED2ggi9HWuomoGZOeIbvG48H3Da04xxTYWG6&#10;SzRRxzvFHVjrUE+6WMvr6U0gUJyAyxDKgzb9SX9TDJMvzDYzPZGwmyuOZE9V0JQ83vtuaiLKixEe&#10;YppuR4RXWWcZhkJVk9mRYagdY0+8CiDCdkEiFvc9wO4dxdXey3hstojk0rSRolBAqFLxgyO1CC37&#10;AJGS5DEsmsO3vbu3tLTebAX27yR1asaysQT9QSQiONaghejkA5tmcOHsl5M+X3hX5J4X41eat3Kz&#10;7BNxpVVWYtn86zdyd+G/bzm6SpyWlzebHiXl5QjcdMe2h24pPhgSSRFpF6Za3ad/5TxDkNnx/l0p&#10;ms5yoSUnXQsdKushAZl1ZOr+pfqoP2m7euM8T5hx675Fw+AQX1uGZ4gNAOkamRowSqtpzRo/S30m&#10;v7KbrG9P16X2/lZ3Sf8A+pE5eE6LTvSy/wCJv/yI4UTD/wD0cB/hX/8ALhj6JlYX4D/D/tTi89Bz&#10;xz5T4Y0FFRNF00X115ouqL6/u/jxiU+GePCuGyy+gY94kgWkEZodwlEUEe+C9DvSKacl1FVVfVVV&#10;eI1vG3x+77wX6xX8RkcIp4hqrTIjDZTsdUhJADX4oic9Pw5IievEXuNvLAhVwkeEUJpUYRs7GpSI&#10;RAJJy/cmnr6a8M0+2TrUhcsJmiqKDBIUawiNyGzRHo0hk48qM8AvRpUY9EcjSo7qGzJjuaaEBiQE&#10;nqmnCF4Z40kiejQsKMpGpWHiGByIPiCKHGorIpbUtUYUIPQj4jxB+OIyZz42bZ5TX2p1tK7jmRyn&#10;vcwJ8G0ktVMR01TvtO1rsWcQwSBERphpQYiiKCy0IfStab1272G+truSytTBuLsCnrIiXpUU0uwW&#10;n0qDpTIIoXLEJ3XhGx7hFMYbYwXRJKsrGgJ81NRp8gKBRkoAyxCjOPGXdDD2pE9iubyClZV4vuNP&#10;LZlgDQTVjI5JYQm5sFnodZPuS2IoudzQEJQcQKq3TgG/baZJBZ+7bCp1oQwoGC1JGaD1KQZVjLVO&#10;kHS1Ks3bg3INsR5ljE1oP2kNfEjMZMMqGpAGeVaGkeJLEyCYhMYlRjcBHW232XGVNolURcb7gj3G&#10;iUV0JNRXTiISW7oVDxaaior4jzHmPjiFye7AdMqureAIIy6ePhjQjpac1JdfRNf7teNZjXwAxiHY&#10;0JJxhTFOWv8Ab9/Pj3T8MYlqdTgdQp+P9vx49oT1x7U+BxjrT48k+fBpx4T4k4Cuj8F1X4f25ce6&#10;Ceoyxj7i+BzxrJzREUjFNfghJr+/04yCVNApx4ZFUVZh+nHOc1ltF1cFP3p68bVt5GpRDhO97AnV&#10;xjhduYrfqXUv4f3c9eFSbdO37NBhE+82yVzqcFz+QtCioCar+zX/AILwsj2hyRqOWG6bkC6SEXPB&#10;NIu33NehVRNV56aacOMW2xJSoqcNE+7XEvRqDBK/Zaak8+KaaLoTmq/wTT58OMVmTlHF+rDZJcjq&#10;8mfxOC5udNnmDVXDfluOyQiNuqIhGWU9r2WCkOKEdtxz/Shmiry04eINmkcCSUhYulSQB+JNAPxO&#10;Ev3MszLHboWdmCjyLHoK9KnwBOeJD4R4h715xYVC3tU7jNBYPR1mTnpNYkqDEVwffI5WOTRtBnMs&#10;GhMiMZxiQS9PeBEIhlFjsIDwIluzFj8qDxrqoflRSD5jM4sHZ+0nN95uLQ3tmbawkI1SFo6op+r0&#10;a9ZYDMALRjlrXMiy/YrwJxHFWqmXKrUyPKoUt+T+YZbdhFB9t2KkX232b7hPiuso2pkYuKTRmXWj&#10;YKKaT3ZOHbhcLEZ4kEuomi1IpSlDWtR1JrQGv0igx0Jw/szx/YEtJ5o/ut3jYn3jrQGopT2/cZSK&#10;Z0NRWhABAxZbh2xEeC2x75pOpkGQZRwWXEYaZDoBmOz0Eyw02iJ0p9Sony4tXZuCxW6UniFaZU6g&#10;eXkMXXa7SsaqPIUpkQPkKZDy64f6nwiDAH+kAAKqil0gKKRJquqqqdS+un7OLAs9jhgWiqAuHWO0&#10;VfDLC4j1rDCaA2I/uRNV+eiIia8PcdtFGKBRhUqBcgMd4tiKJonp/b043gAdBjOmPfHuPcDgwYHB&#10;gwODBgcGDA4MGBwYMDgwY//U+/J1OaL+1P4f/HjFhXGJxp4w0/HHmBwafjgwOPdODHBbVzVvV2VU&#10;+bjbNnXzK95xrp7rbU2O5GcNvrEg7gA6qpqipr6pxhLEssUkTdGUj9IpjOOQxSRyAZqwP6DXHzC/&#10;p/8Ak7jf6b+5e+njJ5V1VxhjMrLYNixmsClsrqPAsayI7XjIn1tSxPt7DF8mpDiza6XBYkkKa9QE&#10;LyG1zTwLktt273Le+NcpieEGUESBSwBUUqQoLFHXSyMoPyINR0Nzbj1xz3b9m5DxuVZSIiDGWCkg&#10;mtAWoodGqrKxHzFKEy/Ud8x8K895mzvil4o1dzuVLsNyK3J1ytyjt8eYsL8KK9x+spqeuv4NddtV&#10;cCBkU2ZbTZkWKxGbjAYqbQuuBt7icvsudvtHFuKxPcu1yH16WQFtLIFUMA2kB2aRmVQAAcwCRr4F&#10;xW74Wu6ck5JIluq25TRqViF1KxZipK1JVVRVJJJIyNAUP+ojBmeKPnR4k7jWcGbkWObdbc7AWbbz&#10;KKJZAmz2SSKzIayFJlOgK2jsKoZd1dP6FmtEaqi8Ie4Mb8V5vxTcZUaS3t7e1NR+39u5VwCf2qKD&#10;n+8K4W8GZeScO5NYRuI5557kf7PvoCpIHhViMv3TTE2fMn9U/wAedyvG/cbbTx9LK92863N26yej&#10;tq2LhOYUsTb3F7Ghkjl+SZPKt6aCL/5bo3ZDmsBZkQXW+46+DAqZTPmHc/j+5cd3Hbdg927vrm3d&#10;WAjkURIVPuO5ZRXQtT6dS1FSwUVxEeK9uN82/frDcN79q2s7edGBMiMZXDDQqBWP1tT6tLUNAC2W&#10;It+Jr7r/AOi15jtwwfV6JuHmsd9Gw61Vosa2YlyzFA6y7AQJK9wlROkUJV5JrxGeKkt2b5eEB1C4&#10;kB/9y3J/Chz/ABxI+SqB3Y4qzEUMEZ/684H6xh2f01/1C/GrY3xZ262aza+yV3dQdxruijYXRYnb&#10;T5c1vNsvcl1F0zeSW4GINVba3Atvi7YtzAJo1Fgh6FJ17cc/43snF9u2e9nk/mn3DKI1jYk+5JVW&#10;1Gken1UNXDZH0nKrZz7g2/7xyO/3W0hjG3ewrGRnUAe2lGXSKvX01FF05jPrhr/K/IrvwU/VcrPK&#10;LK8UtMj2w3BZYuYkiA00smVU2WAR9u81hU8p441eeT4xPAprcR11ruxnY4OG2MhHkbOVXE3B+6cX&#10;J7q1aTbLgBgR1KmIRSBTkNaH1BSRUFQSNVcOPGreHmPbaTjttcrHuEB0kHoCJDLGWGZ0OPSWANCG&#10;IBK0xL/yj/Vl8Yct2EzTBdirTJN1t0t18NusEpMQjYFmVYtHMzGncppL987eVFVGsHa6PZO9uPVn&#10;YrJlNC2io0feSXcn7q8Zu9ivbHY5ZLrdLqFoljEUi6TIukltSqDQE0CF6sKdDXEX47205Ba71aXm&#10;8RR223W0qyM5kQ6gjahp0sSKkCpfTQGvUUxTHtds3mO7n6bm81rhcKXdS9nvJKg3Gu6aECPyixFz&#10;bCZQ5DZx4oIsh5yqWXGlO9OvTDjvmqL0apTu17Pebt253iWzQu9nuKzMozPt+yVdgOvpqGP+EMfD&#10;Fr7jutptnPNqju3CLdWDRKx6a/dDKCemdCB/iIHji7Hx5/WI8SF2OxBjdXILvb3cXE8QqKK6xBnD&#10;MryBi7tKGqagnKxK1x6psqduvtyiCbDVjJhHHJ3tuEQgrxXPx/u9xP8AkloN0ne33GKJVaP23cMy&#10;rSsbKrLRqZBypFaHIajUe+drOS/zi6O2wJPYyysyv7iKVDNWjhiGqtcyoatKjrTEX/BEcj82f1Cd&#10;/fMaNi1nh21Y43dYtHfeMe4c+1wqk25xqjcdaVyDMyFcNrytbJton2Icgm0VVR1gzjPBhcc07gb7&#10;y9bVodr9tkBPm0awovkX9sa3AqFNPNSZHzL7fiXB9l4s1wsu4+4r0+AkaV28wus6FJoWFfIgNr+n&#10;/wCTuN/pvbmb6eMflZVXGFsystg2MfNYNJZXUeBY1kR2vGRPrahifcWGLZNSHFm10uCxJIU16gIX&#10;kNpt4FyW27dblvnGuUxPCDKCJApYAqKVIUFijrpZGUH5EGoX8149Pzzb9n5DxuRJiIiPbLBSQTWg&#10;LUUOjVVlYj55UJl+o95j4V58TdnfFLxQq7ncqZYbk1uT/mtyjt8eYsMgCivcfrKanrr+DXXbVXAr&#10;8imzLabNixWIzcYDFTaF1wNncTmFlzt9o4txWJ7l2uQ+vSyAvpZFVQwDaQHZpGZVAABzAJGvgnFb&#10;vhabpyTkkiW6rblNGpWoupWLMVJWpKqqKpJJJGRoCo/J7FEwn9VbwAwk5Hv/AMobfeNWM+7PrNZZ&#10;Y9nGZVgy1V5ScU3ihoepKparqq68KOTWv2XdLgVkW1ezb2aV89Eki1/VXGjj1z93235rdhdPuz3T&#10;08tUaGn68fSt0+nLjpCnwxQWWIs+cLrcfw48oXHV6ALYjc9lF6SL+rIxG1jsjoKEqdbzopr6Jrqu&#10;iarxF+bELw/k5PT7Gb9cbDEj4gK8q46B1+8i/U4OKC/0m/PjaXxZwHMdrd+W7vDMNzDOLXOsS3Oj&#10;4zf5BRv3jWOYxRZHi9kzj8CzuDeixqqudjlEiyRbKUaSFZEmiOh+1XO9q4vYXm2b6Hhs5p2ljmCM&#10;6ltCK6EIGaoCoRpU01HVSordPcrhe5cjvbXcdmKS3cUIjeIuqsF1OyuNRC5lmBqRWg01zomf1BPI&#10;6o/Up8gNhtivGKmtMmrccsr6np8ssKiwqSyG5ziXQhc3AVs5pu0qcJxmmxhmU7JmsRH0FZBusgDT&#10;ZEm59yKLuPv2xbHxqFpY42ZVcqV1tIV1NQ+pY0VAxLBT9RIAArv4TsMnAdl3neOQSrHJIqsyBg2l&#10;Yw2lajIyOzkAKSPpAJJNFb+sbsX+Rd/dht1MwrssvtjbTAsK20ya0xaVGgZExMwWxs/vFVAsreBe&#10;UdRd3GKzm5Vasllxl+Q1J1bJGnDVX3f2T7Hfti3S8jlk2RoI4XZCA4MRbUoLBlVmQgpUEEhssicJ&#10;u1u7/ebLvO22kkSbus0kqBwStJANJIUqzKrghqEEArnmBhJQqT9Dii2/i27+YeROZZGzEkyHcXmx&#10;coi7gSnidlyGoEqRXYtim1YywFAYaVixbY6VbVxxS7rnCRIeyUFgsrXe4TXABOghxKepoSESCvgK&#10;OB0qa1OFLzd4Jr1oltbGKAkDWChjHQVALvNTxNVJ60HQYnrGtP0w8l8Atq5O7G3drsLsbm+Z5gWB&#10;1U6Junl+X43n7E+2ZtbaizaqqctyCYtnCrO8j7xvVj7ADFMT7HZCdrL2zueB7W267e1hsk80ntKR&#10;PJIkoLamWRVkc6gK1NUI9JrpoIW0fcO35ruS7ZfLe7xDEnuEGFEeOi0VoyyKKE0oKOD6hTVUxJ/T&#10;OyrJY1v52bV7TZZmmceL1Bstubf4NOyOBIiSImTyHig4VJZqOoo9Ne5VjZWRzG2GmFnHXtuG02oC&#10;2EU7bXVysvONr2q7mn4xHZzNEXBBDnKM6eis6a9QAGooCQKUEm7gW9uYuHbludtFDyJ7uJZAhBBQ&#10;ZyDV1ZUfRpJJ06iATWpJ/wBKrzv8dPE/Y/eHHN5MivKvJJ+fRsuxuhpcVu76blUF/G6uoeiVUyFF&#10;+xQZ0KTUqriWcyA0QOgoGa9aDp7Xc549xXZN3tt4uHW5acSIqozFwUVaKQNIIK562UZihOdN3cfh&#10;u+8l3fa59qgRoFhKMzOqhCGLVIJ1EEHLQrHI1Ayx9QWO3MTJ8eoskgNyGoOQ01XeQmZgNty2oltB&#10;Ynx25QMuyGQkgzIRDQDMUJF0JU58dM28yXNvBcxghJEVhXrRgCK9c888zjnieNreea3ehdHKmnSq&#10;kg06ZZY+dv8AVmxnOth/MHx382KrGJGT4Ljq4JDslcV0q2Ll+A5VbXwUE+U0jn2VvJsflh7Jwh0K&#10;QxIMUIgUeOfO61te7Fy7j3NIrUy2MftA+Qkidm0k/s60PpPmGOdMXn20uLLeeLb5xKS4Ed5J7hHm&#10;UkRV1AftaGHq+BUeOJ6UP6wnhBfU+LyWc0y6Lk+SzqasPA5WBZG1fUcy4lNQ1+73BRBwT21c66iv&#10;ux7iQnb+oENdUSdQd2+Ezw2rC8lFzIyj2jE+pSxp6mp7VB4kSHLpXEMm7W8uhluFNpGbeNWPuCRd&#10;LBRX0rX3KnwBQZ9aYr28kMttvAj9VVzyaznFLe92d3jphbbtqxlp6a3AmYhQ4xlLVS446xDcyDF7&#10;+oallEdNsn658BQhJ1HRr/kdzLwTugeSX1q8mz3ifUozoY1R9PhrRlDaTSqECudcTfYbWPmfbcce&#10;s7lU3W1foelQ7OmrqdLqxXUK0YHyph8fNj9Wfxbybxv3F292VvrTczNt2MKyDAChuYlleMVmI12X&#10;VD9NdW95OyumpRky4FZYPe0ar0mo5MAOsga1c4eeZ90+MXHHdwsNmuGub26haKntyIsYkXSzMXVa&#10;kKTpCaqtSpAzwz8S7Z8it9+sL7doVt7S2mWSutHLlG1KqhGagJAqW00WtKnLEDvI/ZvMti/0j/Hf&#10;Gc6rpFNkeaeTA7lT6KeLzdhRRr3b/cdmhr5cd0kWDLeoWmJMiOQC4w8+rZoLguIsH5Fs95sfajj9&#10;vfRlLibcveKnqoaKXSCPA6aEjqCaHMHEz2HdLXeO52+3Fm4e3i2/2gw6MVki1EeY1VAPQgVGVMfR&#10;z4eMiviP4srpzXxx2P8A/wDGWMLrppx0JxJK8T4xl/8As62//ApiheVU/wBT8j//AB+4/wDwr4pU&#10;/RAb694vMJNNen8o/wD9055xTfZdNW78t/3P/jlxbXeD/wDNXFv9/wD+CPDA/p4+WOzHixvz5dTd&#10;+MjssWDLbOV9meaxvIb56wu8azPK3Z1GcahrLCRBs5iW6K0coWIiK0aOPNr0oTBwHk+zcZ3zlbb5&#10;cNEJWOn0O1WSR6rRQSCdWWqi5GpGHnnnF925LsvF02W3WQxKNXrVaK8aUarEAgac6VbMUBw4H6sG&#10;5uN72N/p/wC62JRrWPi2fMZ9d0sa+ixYlqMB/I9sWASfEiTLGKy652lLpF5z6VTVUXVEXdz9wt94&#10;HBN0tVYWs4lZQwAamuEZgEj9Zwg7Y7ZcbM3ONsuWU3EJiVipJWoSboSAf1DH0D+SW2tlu7sBvPth&#10;TOAzd53tnmeM0jjxg1HS7tKGbHpxkuuf024p2RNC6SqmjakuqLzS/eRbY+7bDvG2wGk09tIi16ai&#10;pC1+FaV+GKT2DcF2re9p3GUVhhuI3bxOkMC1PjStPjihz9Nvz82k8U9vMm8ZPJ9i+2pv8EzjJ5US&#10;7kYtkF3H706QH3jHMiqsdrrjIK6/qrmO6jbgxXIzzDgiRNq1q7Rfb3nO1cYsLnjfJVe1uIJnIYo7&#10;DM+pHVAzBlYGh0kEEdKZ3Pz/AIRufJb635Dx0pcwzQoCodVOQ9LKXKqVKkVGoEEeNckd5L731X6m&#10;/mT42bUeO9JdWeE7W3k+yss+mQJ1O5Lp7W8xKwzbKigyQYsKfGsfqMVjDCOYMWXJnSFaRoDcYRxJ&#10;yLeIu4/LuPbXx+B2s7ZyTKQVqrMhkehoVRVQadVGLGlAStVXHtmk7ecU5BuW+TIt3coAIwQaMquI&#10;0qKhnZnOrTVQorUgGimZMmP18i7fSilfvsLqKaduT4pOR3U0ReSq26ui/BefCgCnfEqP3yP02WEx&#10;QN2T0n/u/wCq8rj6R1hoq8kTTX4aft0TXmnHQBgBOOftOOd2Jp6IvrpyT48/3enGp4MshnjErhI5&#10;PXk9GjL0fU286Ccv9JghFp+1QTho3K3rHEWBqCf140SoaDzw3b0B/VUQCVNVTVE0Tl/kvEfa3c19&#10;NKYRsvn0wUO17qoWrRaKipooqiLy581/DhI9vI+Wn0Y1tHhPyqYTQkNtE19UQf3LwhlslYZJjQ0d&#10;eowk52MNKn0Nrr8VVNNOXDPPtalSdOeNRh8hlhGScbmtGStIuqIWipqiEnoqc/mnDJNts4BA6f14&#10;TGEjplht8h2/ob4Y7WSYhU30WJGbhNx5kUxaSG3aRLdIwlDdjPtAU2EPUoGJq0brWvaedA4zecet&#10;LgRi72pJIkXSFzChdayUotBmyipFDpLpXS7hmq+2jb9wCJe7dFKoAHqHgGDUBFCMx4eFV6EgxRy3&#10;xExmfKkyceubXHWXX0fSFNrW7Yh6kNXY0eZFl1MeLCQulG+qG86A69RuLxX24dt7SR5JbSZokJrp&#10;ZanxqA6lVVa0p/BYgdSxxXW59s7GaR2sL6WAFq0ZdYHwBDJQeVVJHiThlLfxBz5pn3FPkuKTTckC&#10;2NY5LnMSojKjLI5c2bNq62K6w2kdtFSMLz6m+KC0QiZixHt7ciPWtxCZK/SHJIFDmzMkQplSihmq&#10;wopFSIbfdreTIPcs9wtnUn6SWVgPVmxK0IyH01arUCkAnDFWuzm8dUralg97LZcjy5ay4lbPWG1G&#10;gh3Jjz0iVGitNMxW9ScNV6AEVVVTReGaTit3FpL20gUoz1KOoCr9RLOqgBepNaAZ9MQW841zezK6&#10;tjndSCaqpYUGZPTIAdT0HicNS81kyWS1AVU2RZatikGC2thJInkQmRRqD7hep0VRRT4p6caV2ZNa&#10;RrpaRjQBSGqfIaSan9eIm8u8m4a0FrKboUqigs2eYyWvUdPMY6Hcc3C6WjXDcsAH5bkBg/y/boDs&#10;1lel2G2SRNHJbRaoTQ6mK8lROFg2GRNAa1kqxIHobNgQCBlmQSKjqKjHj23IyqudqugrNpH8N/q/&#10;dqAfUKGq9QRmBgmsavLK1Xks6O8riYkvw3/fVc+IrMuOqDIiOjIYb7clgl0NstCBV5onBJtwtiVu&#10;LdkIJBDDTQrkwzAzUkA+VRXrhunh3aHWbi1nTSxU6kYUYdVNQKMPEHP4Y6ywrNiOvbfpZ8V23abe&#10;qmJytV79ky8SNtOV8ea7HemA659Iq2JIpck58KfsvZaNJBGjuoZQzorMGJCkBmBIYggEdaGmNrbL&#10;vhaASbdOGlFUDKVL/wCyDQt1HSuDx3ZfdWJdt47ZYJldVbuiyQxJ2P3SGKSA7jKvLGgSfbITaoWr&#10;nQiCuq6cOf8AJNySd7eeykikUiupH/aAI6KeoIPyOFZ4jydL2Gwk2G6S7cAhTFJ0PTVRTp/3tNPH&#10;Dv1fhlvLO0dslxSkgm2LgSCyeoupRKfToJVFNMmWjDgoWpA602Y6fy8PA4hfR1eWSJkAr/Dkjc/L&#10;SHBBHiDSnzxLrLs5zO7P/ELbW0fm0qufD9mPWw/EA/DCtgeA26Vq6jI28N5l7XSwjt2EUGB6tE6q&#10;52rdWWqpz090xqi6apprwr2viW73TsG2Zlirkxepp4Epop+Hu4d27Ecieix7tA1R9VHUDP8Ad0sW&#10;yz+pPL44k3tx+mLE9zFs8ssHbRRdZN6qbghGqZoMmpdt4Z717as9zVOs48yMpImidPpxP9v7e7jd&#10;roosIOWQ/v1lT8Q4xNNg/L1ZW1xBe73uTXGggmJY1SNqZ6W9xpZCD0Oh0J+HTFh+F+HeCVchqxDD&#10;cYiTmurtyYGOVsJ8AVU+hbBmME2SrYigiTr7hoIomq6JxYO3dtYWl+6u0D3FCAaEAAn6a9SPgScs&#10;sXdt/B+PWTpNa7HaRyg1BWGMMD56guqtMqkk08cSXotmqKuJsyhsqoqmooCInLTRELRS5/H0XidW&#10;HDbO1I/hCnwxK49ujWh05jDt1+OQYAoEeM0wiIiL0hzXRNPqJeZKv48S23223gACRgDC9IVWlFAG&#10;D5uM236Inw9E/wA/XhesaL0GNukDG9ERPTjPGWM8GDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgw&#10;Y//V+/U01H9i6/5f58GDrjRpx5TGNMZ0Tgpj2gwNE4KDBQYGicFBgoMR+3y8U/HnyTjw2N7dqccz&#10;l+vYCJX3Mj7jS5PXwglpOSBAy3G51Nk8KuOXqZx2pYMmpn1CqGSKw73xXj/I1Qb1tUc7KKBjVXAr&#10;WgkQq4FfANQ55ZnD3s/JN72BnO0bk8KsalRRkJpSpRgyE08StenkMcWxnh/42+NrsyXsrtJjeF2k&#10;9g4kq/7tvkWUOwnXlkOwPzTldle5G3XOvdJHHGULJKAaivbDpw2TiPHOOF32baY4ZWFC3qd6daa3&#10;LPT4aqdMshjPeOU79v4Vd23OSaNTUL6VSvSuhAq1+NK9fM4VW9vjrst5G47ExXevb2kz2mr5D0us&#10;GxWfBs6iTJaRiU9S31LMrL6nOU0Ai6sWSz3UAerXoHRVvXHtm5Fbpa71t6TwqarWoZScjpZSGWvj&#10;pYVyr0GE20b7u2xTtc7TevDKwoaUIYDMalYFWp4VBpn54b7AvB/xV2wwPONtsF2ax2gxXcnHbXEs&#10;5FqdkMzIskxq6aksz6afm9nczc3SEoSzVkW7EFjH0kyrZACi32HCuLbZY3u3WOzxx2tzG0cubl3R&#10;q1UyFjJTPKjinUUoMLr3l/JdxvbO/vN0ke5t5A8eShVdaUYRhRHXLOq5+NanCv2e8XNh9htu8l2l&#10;2u29g0W3OY2dzb5RidpbZFmVZezMho6zGrsbH873GRyX4NnRU8eM9EVz2pNgv9PU3FJXtHGdi2Lb&#10;7nats29U26ZmZ42Z5AxdVRq+4zkhlUArXTTwzNUu6ch3rer633Pcb4vfxKqo4CoVCsXWntqoBDMS&#10;D1r45CjIYl+mZ4NYPmNfnuN7AUUbJaq1au61+flG4F9VQbSPNbsY0qNjN/ltnjDXtJjQkyCQ+2yg&#10;oICI8uGS07bcIsryO/tthQXKPqBLysoYGoIRpGTI9BpoPDDvc8/5jeWr2Vxvbm3ZdJokasQRQguq&#10;B8x19VT44lLuls9thvbir+E7s4Njue4w++1LSqyCA3LCLNZQhZn10pO3NqrFoDIBkRnWXkAyHq6S&#10;JFk+6bTtm9Wpst1sY57YmulxWhHiD1U/EEGlRXPEd27c9x2i5F3tt7JDcAUqppUeRHQj4EEeOGG2&#10;m8A/D/Y6wsbfbPZDHqO4s66wqn7mxtsry65iwLWGdfZMU9vmWQZBY0HvYLptOFBdjGTZkKroRasW&#10;1cD4jskkk227JGkzKVLFnkYBhQhWkdytRkdJBoT54etz5nyjeEji3DeJHiVgwUKiKSDUFljVQ1Dm&#10;NQOeHC2C8XNi/F+pyCj2Mwg8HqspsYltew1ynM8mCbYwoxw40kTzDIsgehmEY1BUYJoTRE6kVURU&#10;cNh4zsfGYriDY7L2IpWDMNcj1IFAf4jvTLyp8cId65DvHIZYJt5vPeljUqp0RpQE1I9CrXPzrhls&#10;x/TQ8F88ypzM8h8eMVG8eeCQ/wDl65zPDaWTICU7MJ+Vi2HZLQ4vKekSHiV4nIZE+KoLikKIiM15&#10;234RfXRvLjj8Xvk1OhpI1JrWpSN1Q1PWq59DUYd7Xn3MLO2FpBvknsgUGpUkYClMndGcUHSjZdRQ&#10;4l5g+B4VtnjFXhe32K0OGYnSsqxV49jdZEqaqGJErjphEhtNNlIkvErjzxdTrzpEbhEZKSy2ysbP&#10;bbaKy2+1jhtEFFRAFUfgPE9SepOZzxGLy8utwuJLu+uHluXObOSxP4nwHQDoBkMsNRvn4pePHkpH&#10;hsb27VY3nT9cwESuuZC2NLlFfCCWk9IEDLsbn02UQq45epnHamAyamaEKoZorVvnFuP8jVBvW1xz&#10;sooGNVcCtaCRCrgVzoGoc8szhy2fke+bAWO0bjJCrGpUUZCaUqUcMhNPErXp5DHDsZ4geNXjY7Ml&#10;bK7R43hdpPYOJLv0dt8iyh2E68sh2AmVZZZXuRt1zr3SRxxlCySgGor0B069j4lxzjhd9m2mOGVh&#10;Qt6nenWmtyz0+GqmQyyGM945Pv2/hV3bc5JYwahfSqV89CBVr8aV6+ZxvzfxN8f9x95cN8gszwD7&#10;zu9t81Rs4hl35qzWu+0NY3aWF1Sj9gqsjg4xP9nZ2j7usqE8rnc6XOoBEUyveK7DuO8We/3lhr3a&#10;3C+3JrkGnQxZfSrhDQsT6lNa51GMbPkm9WG1XWyWl7o2ufVrTRGdWoBW9RUuKgAZMKeGeJF8SHDF&#10;QYiV55ipeF/k+gipKmyueloiaroNFKIl5fARRVX5InEU5zX/AEdyb/8AEpf/AITiTcNp/qvj3/43&#10;H/8AEMVc/pL+P2znkP4I5Nh+9W31LnmPs+Qmbzq9m1GZEnVkpzBtuYrs2jvamVXXtLKda1bN2HJZ&#10;MhTpVVRNOKy7VbBtHIODXNnvNgk9uNwkIDVBU+3CKqykMp8KqRixO5W97psfMbe62m9eGc2MYNKE&#10;Ee5KaMpBVh40YHFtexXiJ43eNJzn9k9psewmxs2FiTrwX7jIclkQifWSUAsoyuzvchGuN/QijjKR&#10;klANR+gOm1tj4lxzjZdtl2qOGRhQtVncitaa3ZnpXw1U6ZZDFabxyfft/wBA3bcnmRTUL6VQHpXQ&#10;gVa08aV6+Zw9WY4XiO4WN2mH53jNFmGK3THtrbHskq4dxUT2epDAZMGc09HMmnBQ2y6epsxQhVCR&#10;FR5vLO03C3ltL62Sa1cUZHUMp+YNR8vI5jDTa3dzYzx3VncPFcoaqykqw+RGf9+IVV36XPgTV5IO&#10;VxvHTG3bQZkickWxyXP7jG+9J7iuAWGW+WzsPKGPdXtx1grHa0ToAekdIZH2y4LFc/dLx6My1JoX&#10;lZKn/wCW0hjp5DTQeAxLJO4fM5Lf7Zt9k9ugFQkavl/jVA9fM6qnxOH83s8W9hfIjDca2+3e29h5&#10;NhmHWMW0xjH4FzkuHwqWXBqpNJDSCuEXWOSG4cWqlmw3GU1jCHTo3qAKL9vXGNi5BZ2237tt4ls4&#10;WDIgZ4wpClRT22Q0CkgDp8Mhhl2nkW87HdXF7tl8Y7qVSHYqjlgSGNfcVsyRUnr8czhZbUbM7V7G&#10;Yq1hW0WCY7gOMtvuS3K2ghDHKbNdRBcn2s50nrK5sSbEQWRLeee7YCHV0iKIs2rZ9r2S1FltNjHB&#10;bVrRRSp82PVj4VYk0oK0GEu5bruO8XBu9zvJJrilKsa0Hko6KPgoArn1xFaw/S/8DrTLJeaS/HbG&#10;/vU2xctJEeNkeewMZWW7r3EawmBlkbC40MlXX2zdeEZF5o3rxFpO2fBpbprx+PR+8zaiA8oSv/0w&#10;4jA+AWnwxI07hcyjtltF3yT2gtASsZen/wBQoZCfiWr8cTvixYsGNHhQozEOHDYZixIkVluPGixo&#10;7YtMR47DQg0www0CCACiCIoiIiInE5VVRVRFAQCgAyAA6ADwAxDWZnZndiWJqScyT5nBLleJYvnW&#10;O22I5pj1NleLX0QoN1j2QVsS2prSIRA52J1fOaeiyGxdbEx6hXpMUJNCRFTVdWttfW8tpeW6S2sg&#10;oyOAysPIg1BxttriezniurSZorlDVWUlWB8wRmMQ1xz9M7wVxXKizKo8dcSK6WUswWrm1y/JseYk&#10;LOYsUOLh+S5JbYjDFuTHHoBqCANtdTQojRkCw+37b8Htbr7yLj0XvVr6mkdAag5Ru7RjMZUXIZdC&#10;RiVXHPuY3Nt9pLvsvs0p6VRGpQjN0VXORzq2Zz6gHErdx9rdut38Yk4XujhWN55isp9mW5SZPVRb&#10;WEE2OLgxp8YJLZnDsYwvGjUhlQebQy6STVdZTuO2bdu9s1nudlHPak10uoYVHQivQjwIoR54jVhu&#10;F/tdwt3t15JDcAU1ISDQ9QadQfEGoOIw7Y/px+FWz2UQsywPYTHImSVr7EussshusxzxaubFIziz&#10;6uJnuSZLArbGK6fW3IYabebcETEkIBUY1tnbzhe0XKXljsUYuVIILtJLpI6FRK7gEeBABBoa5DEh&#10;3DnfLt0t3tLzeXMDAghVSOoPUExqhIPiCaUypmcPRvz427MeTWLVWF734b+dsapL9nKKyt/MOV43&#10;7a9j11jVMzveYje0Fg90QLaQ32nHTZXudSgpCKo877xzZuS2sVnvdn79skmtRrdKMAVrWNlPRiKE&#10;0z6Vphp2bf8AduP3Et3tFz7Nw6aCdKPVSQaUdWHUA1Arl1w5mH4hQYFiWL4LiVeNRiuF47SYnjNU&#10;kmZMSsx7HKyLT01ekyxkS7CWkKthtN9x9115zp6jMiVVVytLS3sLS1sbSPRawxrGi1J0ogCqKkkm&#10;gAFSST4knDfdXU97c3F5dPquZpGdzQCrMSzGgAAqSTQADyGGQ2K8QvHrxqtsuvNk9vvyXaZ2MIMr&#10;lfmzOMj+6jWyZ0uEnZy3Jb6PB7MiyfL/AKYGVLr0LVEFEZdj4lx/jct3Psth7Ms9NZ1yPqoSRlI7&#10;AZselOuHfeOUb5yCO1h3a996OGugaI1pUAH6EUnIDrXDa7j/AKcXhZuzndruXnexNLaZnezvul3Z&#10;1+TZ3jMW4syeKTIs7OixbKqXH59hYSTJyW+7FJ2YZKT5OKqqrbuPbvhm630u5X2xo147amYPKgZu&#10;pJVHVCSc2JWrH6q4X2HPOV7ZZR7fZ7w62iLRQUjcqOgAZ0ZgAMlANF8KYV24vg/4t7r1u1tJnO01&#10;fPp9loL1ZtjV1WQ5liddikGSdQ4/HjRMQyOhjzwccoYpKssZBdTarrqbnUp3HhHGN0j2yG92tWis&#10;1pCqvIgQHTkBG6g/Sv1V6fE1S2HLuRbbJuM1nujLLdsDMWWNy5GrMl1Yj6j9NOvwFJXdv+39uXEp&#10;p8MRymIr73+Efiz5G2zWQbxbN43leRt+1RzJYsu+xLJprcKMcOHGtMiwq4x26t4cSMfQ2zKfeaBB&#10;HpFOgNItvXC+L8hlFxu+0Ry3Ap6wXjc0FAGeNkZgB0DEgZZZDEj2jlvI9hjMG1brJHBn6CFdBU1J&#10;CyKyqSepAB+OZwttlvGvY3x1ppVHsttnjmBQ7D2/3OTWsyZl3bpEBQijdZLbybHI7gYqEStpKlOo&#10;BGZDoRmqrNm43svH4Xh2Xbo4EalStSzU6anYl2p4VY0qfM4R7vvu779Ks27bhJM61oGoFWvXSigK&#10;tfGgHh5DCS/9nPjn/v7/AO6D/btf98/c+8/PCZdnP/qPyr+Su5+WVyb8n/8A9M/9Np9v6f8AzNO7&#10;/U4S/wCkOP8A89/1Mdv/APG619zXJ10e39Gv2/o9P0fHrnhR/qjfv5J/p377/wAGpT29EfTX7n16&#10;Nf15/V8OmWJKdkeXr6fLiQlM+mI/njyrSfD+3P8Ajy480jxGDBdOjI8gAQ6oKEXPn6qmnrqmqacJ&#10;biEPpFKgY1uNVMEh1gEWitpouq69Kcl009dPXhCbRKnUuWNBQ1oBjico2z1/ppy5ovLXnpy4Svt6&#10;56Vyx57NeowTvYwBEWiKnr/p15rwlfa1pkMa2h64J5GJAqr9Kl6Kqr/D93CKTaga5Z41mE9MFruI&#10;NAi/0tVXnp06/wCPCZtqjFAYiWxgYPgMEcjEG11QYaloip0g2ifx5Lwhl2hWJHtfhTGBt0AyWpwQ&#10;SNv1kKo/byFFX1VNPX11LRVTVOEMvHllOUFMavtif2MFUjaSE4uhMACIioiACqWp8iTq01X1/bwl&#10;biMTGvsip8hjS1gpP04IHtoK5DLVuS6qLqiChNiKJ6IijovSP7eEH+jbWrEof0D+79fXGlrFMgST&#10;8PDBVM2XgXPRBsIKT4QkryRpzQS2UdUEb60aki611kIoKrproiJ8OE78Kt52WF7fUlf2sx+g/LGm&#10;baLe6Ht3cKyRddJAIr8iDjQz46UTbMSK1RwWYsFw3IcRuHGGNDdcdR83YrLbAtME48KGqgKKpJqq&#10;68ah232wyQt9hGXjbUpKL6T1quVQ1QDUU6fDGCbFZRQpbxWaJbp9KhQAM65ClBnn888bmvGescbY&#10;jBTx1ixZcmfDjpXx22Is6Y6j8uXFa7QAzJkvChOOj9ZkmpLrwrXt6khKtB/Dqx8erU1HPxYAV86C&#10;vTGI4zYFYkFnFoRy6jQtFYmpZRTJiakkZk51rhRB46FIeF6WjpF9IKRm8TnbDXQUVTUUFEXT58KV&#10;7cxswkkr+kkn8cLhs4L6nSreeHEqfH3FIigbsBt5xERNTaRdPq19XOtfX5acSS17f7SmhjZhjTxA&#10;wsi2iFfqGeHHr9qqCKiI3XRRQdEFUjNKWmn/AH29OWn48SS24rYQ6f8AhwCPAKP6zUfqwtFhEB6U&#10;UDzwpIuB1zGmjYaIvogoKeuvonSn93DlFsNsn7GX9PLLG0WiDp/VhTxaKDGFBBkNERfh/loicOkV&#10;nFGoUKP0DG5YI18MGYR220+lOFKoq9BjaABjcgononGWPcZ4MGBwYMDgwYHBgwODBgcGDA4MGBwY&#10;MDgwYHBgwODBgcGDA4MGP//W+/dU1TTgwY8dCfjx7ljGreWM9KfLgywerGelPknBgofPA6U/D+HB&#10;gofPGdOPMe0GM8GPcDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgc&#10;GDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMY04MeUGM8GPcDgwYHHlB&#10;gxjRF4KfHBgdKfJP4cFMGMdKfJP4JwaRgxpVnqVVVB9f7v8A4cY6PjjyleuMEwnwH4eqaceCMeJw&#10;UHljX7dPUhXp+Ppron4cYmIHyx4B8MeCiASqvRy+Wmn93x4wMCjOmDT8Mairmy01FdPl+39nPXjA&#10;2yE1Ix5o+GB9taVP5ETTl6f/AJ2vpxmLWLxXLHntjyxlaxhV/l+HJERPw+fGP28ZOSZY99tfHAWt&#10;Z00Rsf2rp/lwG0i/dwBAMeftMb/kH111RET/ACX04BaR/u48ManqMeTpohlqrbeny6URP3oiJz4G&#10;srdyCUFcHtr5DGwKmCC9Qxm+pF9elPRF+XLj0WcNalRj324xmFx0jDjjzRoB105IIp6fPTXXjaIY&#10;gSRGMehVp9IxtSOynNAFP3evGRjSnTHtM8e+03/ypy/z4yCgClMe0x6QRT0RE/YiJx7gxngwYHBg&#10;wODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMf/1/v44MGBwYMD&#10;gwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgw&#10;ODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGD&#10;A4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgceZV+ODA49wYHBgwODBgcGDA4MGBwYMDg&#10;wYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGP/9lQSwECLQAU&#10;AAYACAAAACEAKxDbwAoBAAAUAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBj/o/eJwMAAM8GAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAAACEBAAAZAAAAAAAAAAAAAAAAAI0FAABkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAGAAgAAAAhAC+vALvdAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAfgYAAGRycy9kb3ducmV2LnhtbFBLAQItAAoAAAAAAAAAIQADFwp7dSwCAHUsAgAUAAAAAAAA&#10;AAAAAAAAAIgHAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLBQYAAAAABgAGAHwBAAAvNAIAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId15" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="622EBFFB" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.8pt;margin-top:-.05pt;width:612pt;height:198pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQApxaueuQIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0&#10;/8Hy+0hbFbpFpKgCMSEhQJSJZ9exiSXH9s5u0+6v39lOUgRok6b1wT37fn/57s4v9q0mOwFeWVPR&#10;6cmEEmG4rZV5qeiPp+svXynxgZmaaWtERQ/C04vl50/nnSvFzDZW1wIIBjG+7FxFmxBcWRSeN6Jl&#10;/sQ6YVApLbQs4BVeihpYh9FbXcwmk7Ois1A7sFx4j69XWUmXKb6Ugod7Kb0IRFcUawvphHRu4lks&#10;z1n5Asw1ivdlsH+oomXKYNIx1BULjGxBvQvVKg7WWxlOuG0LK6XiIvWA3Uwnb7pZN8yJ1AuC490I&#10;k/9/Yfndbu0eAGHonC89irGLvYQ2/mN9ZJ/AOoxgiX0gHB8Xi8VsPkFMOepmp9P5GV4wTnF0d+DD&#10;d2FbEoWKAn6NBBLb3fqQTQeTmG2jlbtWWpPaIXAYGWx4VqFJMCC5km806oHAz/h3umSIryzftsKE&#10;zBkQmgUkrG+U85imFO1G1FjgTT3NjPDAH7HaxA4fQATexAolVte/Y5ujAuWh9milTTyNjb3kLuNL&#10;cQQ4SeGgRbZ+FJKoGiGdpQ4T98WlBrJjyFrGORaem/cNq0V+Pp3gr8d79Ejoa4MBj9X2sfsAca7e&#10;x85V5u6Sq0ijMxY2+VNh2Xn0SJmtCaNzq4yFjwJo7KrPnO0HkDI0EaWNrQ8PEImQCOEdv1bIpVvm&#10;wwMDnFRkCW6fcI+H1LarqO0lShoLvz56j/bIHNRS0uHkV9T/3DIQlOgbg6P1bTqfx1WRLvPTxSwy&#10;8bVm81pjtu2lxc80xT3neBKjfdCDKMG2z7ikVjErqpjhmLuiPMBwuQx5I+Ga42K1Sma4HhwLt2bt&#10;+ED9OCtP+2cGrh+ogLN4Z4ctwco3c5VtMxdX22ClSkN3xLXHG1dLIk6/BuPuen1PVsdlvfwNAAD/&#10;/wMAUEsDBAoAAAAAAAAAIQADFwp7dSwCAHUsAgAUAAAAZHJzL21lZGlhL2ltYWdlMS5qcGf/2P/h&#10;D+xFeGlmAABNTQAqAAAACAAHARIAAwAAAAEAAQAAARoABQAAAAEAAABiARsABQAAAAEAAABqASgA&#10;AwAAAAEAAgAAATEAAgAAACIAAAByATIAAgAAABQAAACUh2kABAAAAAEAAACoAAAA1AAK/IAAACcQ&#10;AAr8gAAAJxBBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykAMjAxNTowODoxMCAxMjox&#10;MDoyOQAAA6ABAAMAAAABAAEAAKACAAQAAAABAAACZKADAAQAAAABAAAAxgAAAAAAAAAGAQMAAwAA&#10;AAEABgAAARoABQAAAAEAAAEiARsABQAAAAEAAAEqASgAAwAAAAEAAgAAAgEABAAAAAEAAAEyAgIA&#10;BAAAAAEAAA6yAAAAAAAAAEgAAAABAAAASAAAAAH/2P/tAAxBZG9iZV9DTQAB/+4ADkFkb2JlAGSA&#10;AAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgANACgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEF&#10;AQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAAB&#10;BAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHx&#10;Y3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm&#10;9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS&#10;0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0&#10;pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A9RIs9UuEFhZEGfpT7VUz&#10;brsbZltHtn0rm6GA47aLv+tWn9J/wVtr/wDBKFvWaK8j0fMCf+/KPVLMB2JYbXttqJYMljSHbqw7&#10;3BzZ/N37/Z+kVT7zjyRyDHP1Y739Ov70f3vlTOEoAGWliw6TiWtEakczpp3WXTm+g2rLc4HGzD72&#10;g/zdj5dU6fota9n6K7/hv0n596q42efsL6Lb23X4zjiXWfvN9N7sa73fSdkfon2Pb7PU9T/RrOxe&#10;p43oU+oSWRXuxzGxzG1OxLef+D+l/X/qJmXmR6JRNfs/r/1mOUxp0dbIy3UZtt9IJoAG4xo2x8t3&#10;ln09r34/oX/6P+d/0i0qqnfaDll231KmtdVoeC57HF4Lvcxtmz2rmOkZbm9QprstEOILC5xBeRub&#10;9Jo32bfU/wAJ/wBc/nFudVzr8dldlIlpdDnN90DziVHi5gRxZM8rIjL5I/vS6x/x12GJySERuSn6&#10;tc6rpt5a0vc5uxrRyTYfT2tj+uh+paGvc14nH0tP8qPUtfs/cqln/WfUr/0as4lxuoa94LS7sRGh&#10;4XJOz2Mzn3Y4bkH1HbmukB8HQx/Js/S/8Yn58tjHljfDliP6vB+lxH/HRkPBKj5OyzNa2ttLdK77&#10;qbMYeRvrZl0M/e+z27n/APE2/o/0da068oW2WGsg016G2Rt0G5+0/nLkX5b3Ha5jbHV3i4tgBpdG&#10;2/8AlN9Wv9H6Tfz1tW5DD0mmkkV/tF255mAym0vvs938jDZZUxNwZ5EGzpCN/wB792H9WHrWxnu3&#10;8O8vrY/i3NJuAParT0/82n0W/wDGqzVZ6jrCPoNdsafEt+n/ANP9H/YWRZmOqor6iWkvddHpd2sN&#10;VowqPbP0/Vpf/XuRvtteHtxRN9mMzdaGd3kb7LbXu9lbPz/5dln6P+bUsM4iI8R/ieL5f8Kf63JJ&#10;cC6pIHP+spFzQJnSY+ZMLPyftX2K3JyXAGthsGOz6I2/pNtj/p2u/wAyr/g02VaG3t6fYQ2q+PTf&#10;xtkP21/9uMZ6W1Syz1qY8N1w8X70/l4v3Ypt0klS6bnHIY1loLbdu7XQuA9lv9ui79Dd/wBuf4at&#10;Gtyq67W0u0e+SJ42tG6x0/yVIMkTESugdNe6rG6KzMFDy15/RudFdh0Egt9Sp39nc6v/AK5/o0N2&#10;WPUfjbgx1kisn8yw/Qa7+RZ/OY7/APrX/Bqnl3ub0cl43DIqdkMA+kywn16tv/X7Ka6/z67f/Aql&#10;tgtymV5LXexsZD6hLS0h9nrVQR7LNv2hmz3499Vvp+9nvpT5iYIr+rYP6Pufon+rw/LL/wBVrTL8&#10;XoqLjdRXaWGsvaCWOEOaTy1w/kqFgeLxkEzXWx42Ae6Ttdu/8D2rL/bN9ePscRZfS7bZa0aPrI3V&#10;ZDI9n6Vv85/orloYV78rFFjxG+RqOQpY81jyZPYHFxgCd16eKLKIEwE/0br6v//Q7GmzFrt9OGva&#10;9rnYVjhLtg9tuG//AIXFn9H/AMAqjej5NrpAbQw/RNmr4/4lnu/z9i18bCbSz08asVN77ZJP9ex3&#10;ucrlWLsHiTyVnx5SMq4ojQk+kcN8X/SYyDIASN1t4f1XDr6Jgsc43Puvc8Br2z6TCBu2TXX7vb6l&#10;mz3/AOEVqjB6dUG10YdTWgQJbugDzs3rTsxg8eYSrxWDUzJUwwAaCIUIAdA1xsA2itgHhtH9yg9l&#10;UT6TPMbR/crho8NUxoB0OicYFdTSc2h9bqnNcK3ja5gc4NIPbZOz/orPd9XsCS7FcaHRo0gFo+BZ&#10;sez+wtmzFaGy3t2QTS6dFHPED80QfL0/9FaYg7h5nL6V1PAa20M9SmrQNphzQ0A7A3Rr2fS/wzf+&#10;uqtTmXVs2uaX1sDtgYT/AIXa+xjf3P5utlf/AB2xdeDZWZBIIVLL6Zh5gcQ0U2O0JGjTP72z6H9j&#10;/ttQzw1rEcXeJ+b/ABlhx62D9rl1dUyMmqumqwPfvDi5o+k6t36tsafZuc67Hr/6wtO++ml+LiYk&#10;Wua1uTbIcfVsJH2Y2ubP0neplfpPoeljrFyukuomqTQ4gBh7QCX7q3+5j9znKFH7SxbDaC54lzaq&#10;ahuHpkS5jnPhn6Sz9I31FDDLC5cRqfy/rPmh+lL0/wBZAMhYL0z+oU53Trg1wFOTS6pljyJLifsz&#10;nbWbm/zt1SoOvbmUnJ0dW3Foc8btGPu923Z/I2f9ZWLR1Ck41tbntx6rKLcV1drXVw8sDqMh3qN2&#10;+s11dFdj9/pvr/8ACyjU92NiE+qG7wxoFbhtJDxb6h3bWP2f1v5H+EUmbJxwiJXZ0N6Hb/oeriXG&#10;e1ul9vzKnMIsk1WG2skD6TtX+76ey3c71Gb0S/rTMsXDLAZY6ttVUboZqTZcz9y3Vn/bf/bmdZdY&#10;9ryWtYZdDAQ6Gz7XhjXb9iz3tbkVtf6ranjSwEyG9t2n0qt3/gahxmYiYmRMTof0v6oY+KVnt4u9&#10;l5VmVh248/pwWl0/o2Nq22bG187fSvf6v5/pf2K1XNm307B7rqQCwSCC9o3WFjbBt2uuPrsVClll&#10;tLa7PU9YP3WuZJ9QA/ox6zf8F9B39j01c+zvcGOcS13u9QWEFgEzWKq69v0W/wA56j0zJIkXKY9B&#10;/wAOXEf0P6v91cZXsLZnqLMe6rJxyG3tJ24ziZc386hxc1jbPtTW+ozb/MWMW9kdda5rKcBhdkXt&#10;H84NorB1PqM/erb9Nc659THAUt32zDXRJk6RUt/o3SnVtNt2tr9Xnn4M/qtU3KyyyJjjHBA/Mev+&#10;B+5xKhKRJiDf7x/d/wDQn//R9RDQBCyeo0Znr5l1DXvb9nZW6pvFjXC8P9L/ALsUO2WN/wC2v8It&#10;lYvUMjrjc81YbXbdo9BorDqngtf61mRlOP6C2mzZ6NX+E/4b1bPscOeAlEA2Nf0d/llFBx8el8Na&#10;sLrOrGq2lvqs2sfAZUZaGBpo9K+f0r72fT/4T9F+j/whLMzqgZY2uuxz2+oWP9EgFop9TH5/PsyP&#10;zP8ArPs9iqDJ63flYuQG5NVTCxordUGB7n1brPtIG91dP2hnpOt2fq//AG29V67uui2zKc3Ia+ym&#10;llt4xmmxr2HKs+z1Yu/Y+n7Rb6br/wDQ+n+l2f5Qrg9sg6Tyb1/gx/wk/dj/AJzt1/B0MyzqrmZG&#10;MWvsBZbXDatC30bHVWsvaf5y672em36H/gl1/IvutrrfhT77vSc/ZuhoLq7bNp/M3N9lqyrsv6ye&#10;o9rWPrt2t3VsqD6WAiqLacg/0i11rrWW0f6L/RejXkZZOr5nVsbLpxcKx91v2Y2BgqY82XNfVXX6&#10;/wDN+jRdvf69jPTZV/wKk4aEvVPWh/W/q8MuJQwG/n+bx2r+sucrrZrJNRNjayRX6Rg7WOcL9/8A&#10;p3Xt9P7J/wCrlZ9PqThdXLCGOewWlhY4tLGPrdQ1p9L2WPfXvf8AuKmcz6xDKvD2EVtuY1tTKS4+&#10;n6oY30MlwbT+mxv0tz7PV9H/AAn2JPQ/q9HQWAOyLMmuwV32PqDrmVg7bX49J/pez/BWfpPUZ+l2&#10;X/zNjY4uhnkl5lA5cjed6jqtVZ1IVVNcLT+jbJdQST7XetZY53ubdjub+jp/7Vf8L6/6KDv2mSH2&#10;VOrcWltpZWbBX7v8Czdsyfbt9/6T+cs/0SVmV1/1bBW2wmQAHY42CvdU2q9tktdbfa11n2nG/wAB&#10;+k/mPs9duYO39vMvL2vvNmyyquKWmt3p5LmsutYPYy37JYyxv839oUZwGq48mn8v3v5f7RX3Y1/O&#10;fi6L8Z9tXpWV+rW6CWnTX95v7j1j5fTsigl+PutrGpbH6Rv9Zn+Eb/LYrGaOtWusxXsttrZZWCBU&#10;0M9Ou2h1GRVk1/z11+178mnZsq/SfzHo1/a93Ixw/wB0e4HQjlOyctDKDYNx69VZMWg118HjxlEj&#10;X3D704upIgtEeECFt5nRaryXFpZYf8IwAE/1x9B6yruh59ZPpxaP80/d7m/9JUJ8lKJ0H+K15e5H&#10;pxBB+pE7jUyRwdon70/q4rNWsaD4hoCgem9UmPsrz82/+SU6+h9btEtxgweL3Af3oDlsh0qRY/cn&#10;0xn/ABSwdmGIaPvQQ+/JtFNQNth/MbwPNx/NatnF+p97yHZ2QA3vXV/6Ud/31q38PpmFhM2Y9TWD&#10;uRyT4ud+crOHkDvIcP5rhjzT+c8Ef+c5XR+gfZ4uyIfce/Zo/dYt1rA0QFJJaOPFHGKiGzCEYigH&#10;/9L1VJfKqSSn6qSXyqkkp+qk3t3dt0fOF8rJJKfqpJfKqSSn6qSXyqkkp+qk2i+VkklP1Tol7fJf&#10;KySSn6pEdk6+VUklP1UkvlVJJT9VJL5VSSU//9n/7ResUGhvdG9zaG9wIDMuMAA4QklNBCUAAAAA&#10;ABAAAAAAAAAAAAAAAAAAAAAAOEJJTQQ6AAAAAADlAAAAEAAAAAEAAAAAAAtwcmludE91dHB1dAAA&#10;AAUAAAAAUHN0U2Jvb2wBAAAAAEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAAAA9wcmludFNpeHRl&#10;ZW5CaXRib29sAAAAAAtwcmludGVyTmFtZVRFWFQAAAABAAAAAAAPcHJpbnRQcm9vZlNldHVwT2Jq&#10;YwAAAAwAUAByAG8AbwBmACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVu&#10;dW0AAAAMYnVpbHRpblByb29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAA&#10;EnByaW50T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NN&#10;Ym9vbAAAAAAAQ3JuQ2Jvb2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wA&#10;AAAAAEVtbERib29sAAAAAABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMA&#10;AAAAUmQgIGRvdWJAb+AAAAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAA&#10;AAAAAAAAQnJkVFVudEYjUmx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNs&#10;dFVudEYjUHhsQFIAAAAAAAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMA&#10;AAAAUGdQQwAAAABMZWZ0VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAA&#10;AABTY2wgVW50RiNQcmNAWQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJl&#10;Y3RCb3R0b21sb25nAAAAAAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0&#10;bG9uZwAAAAAAAAALY3JvcFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAASAAAAAEAAQBIAAAA&#10;AQABOEJJTQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAABaOEJJTQQZAAAAAAAE&#10;AAAAHjhCSU0D8wAAAAAACQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAA&#10;AABIAC9mZgABAGxmZgAGAAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAAB&#10;ADUAAAABAC0AAAAGAAAAAAABOEJJTQP4AAAAAABwAAD/////////////////////////////A+gA&#10;AAAA/////////////////////////////wPoAAAAAP////////////////////////////8D6AAA&#10;AAD/////////////////////////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4&#10;QklNBB4AAAAAAAQAAAAAOEJJTQQaAAAAAANJAAAABgAAAAAAAAAAAAAAxgAAAmQAAAAKAFUAbgB0&#10;AGkAdABsAGUAZAAtADEAAAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAmQAAADGAAAA&#10;AAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAAAgAAAAZi&#10;b3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0bG9uZwAA&#10;AAAAAAAAQnRvbWxvbmcAAADGAAAAAFJnaHRsb25nAAACZAAAAAZzbGljZXNWbExzAAAAAU9iamMA&#10;AAABAAAAAAAFc2xpY2UAAAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9uZwAAAAAA&#10;AAAGb3JpZ2luZW51bQAAAAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABUeXBlZW51&#10;bQAAAApFU2xpY2VUeXBlAAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAA&#10;AABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAAxgAAAABSZ2h0bG9u&#10;ZwAAAmQAAAADdXJsVEVYVAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVYVAAAAAEA&#10;AAAAAAZhbHRUYWdURVhUAAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2VsbFRleHRU&#10;RVhUAAAAAQAAAAAACWhvcnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2RlZmF1bHQA&#10;AAAJdmVydEFsaWduZW51bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAtiZ0NvbG9y&#10;VHlwZWVudW0AAAARRVNsaWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRsb25nAAAA&#10;AAAAAApsZWZ0T3V0c2V0bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAALcmlnaHRP&#10;dXRzZXRsb25nAAAAAAA4QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBQAAAAAAAQAAAAFOEJJ&#10;TQQMAAAAAA7OAAAAAQAAAKAAAAA0AAAB4AAAYYAAAA6yABgAAf/Y/+0ADEFkb2JlX0NNAAH/7gAO&#10;QWRvYmUAZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwMDBEMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwMDBERDAwM&#10;DAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCAA0AKADASIAAhEBAxEB/90ABAAK&#10;/8QBPwAAAQUBAQEBAQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAABAAIDBAUG&#10;BwgJCgsQAAEEAQMCBAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLBYjM0coLR&#10;QwclklPw4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1xdXl9VZm&#10;doaWprbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFhcSITBTKB&#10;kRShsUIjwVLR8DMkYuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD03Xj80aU&#10;pIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwD1Eiz1S4QW&#10;FkQZ+lPtVTNuuxtmW0e2fSuboYDjtou/61af0n/BW2v/AMEoW9ZoryPR8wJ/78o9UswHYlhte22o&#10;lgyWNIdurDvcHNn83fv9n6RVPvOPJHIMc/Vjvf06/vR/e+VM4SgAZaWLDpOJa0RqRzOmndZdOb6D&#10;astzgcbMPvaD/N2Pl1Tp+i1r2forv+G/Sfn3qrjZ5+wvotvbdfjOOJdZ+8303uxrvd9J2R+ifY9v&#10;s9T1P9Gs7F6njehT6hJZFe7HMbHMbU7Et5/4P6X9f+omZeZHolE1+z+v/WY5TGnR1sjLdRm230gm&#10;gAbjGjbHy3eWfT2vfj+hf/o/53/SLSqqd9oOWXbfUqa11Wh4LnscXgu9zG2bPauY6Rlub1Cmuy0Q&#10;4gsLnEF5G5v0mjfZt9T/AAn/AFz+cW51XOvx2V2UiWl0Oc33QPOJUeLmBHFkzysiMvkj+9LrH/HX&#10;YYnJIRG5Kfq1zqum3lrS9zm7GtHJNh9Pa2P66H6loa9zXicfS0/yo9S1+z9yqWf9Z9Sv/RqziXG6&#10;hr3gtLuxEaHhck7PYzOfdjhuQfUdua6QHwdDH8mz9L/xifny2MeWN8OWI/q8H6XEf8dGQ8EqPk7L&#10;M1ra20t0rvupsxh5G+tmXQz977Pbuf8A8Tb+j/R1rTryhbZYayDTXobZG3Qbn7T+cuRflvcdrmNs&#10;dXeLi2AGl0bb/wCU31a/0fpN/PW1bkMPSaaSRX+0XbnmYDKbS++z3fyMNllTE3BnkQbOkI3/AHv3&#10;Yf1YetbGe7fw7y+tj+Lc0m4A9qtPT/zafRb/AMarNVnqOsI+g12xp8S36f8A0/0f9hZFmY6qivqJ&#10;aS910el3aw1WjCo9s/T9Wl/9e5G+214e3FE32YzN1oZ3eRvstte72Vs/P/l2Wfo/5tSwziIjxH+J&#10;4vl/wp/rcklwLqkgc/6ykXNAmdJj5kws/J+1fYrcnJcAa2GwY7Pojb+k22P+na7/ADKv+DTZVobe&#10;3p9hDar49N/G2Q/bX/24xnpbVLLPWpjw3XDxfvT+Xi/dim3SSVLpucchjWWgtt27tdC4D2W/26Lv&#10;0N3/AG5/hq0a3KrrtbS7R75Inja0brHT/JUgyRMRK6B017qsborMwUPLXn9G50V2HQSC31Knf2dz&#10;q/8Arn+jQ3ZY9R+NuDHWSKyfzLD9Brv5Fn85jv8A+tf8GqeXe5vRyXjcMip2QwD6TLCfXq2/9fsp&#10;rr/Prt/8CqW2C3KZXktd7GxkPqEtLSH2etVBHss2/aGbPfj31W+n72e+lPmJgiv6tg/o+5+if6vD&#10;8sv/AFWtMvxeiouN1FdpYay9oJY4Q5pPLXD+SoWB4vGQTNdbHjYB7pO127/wPasv9s314+xxFl9L&#10;ttlrRo+sjdVkMj2fpW/zn+iuWhhXvysUWPEb5Go5CljzWPJk9gcXGAJ3Xp4osogTAT/Ruvq//9Ds&#10;abMWu304a9r2udhWOEu2D224b/8AhcWf0f8AwCqN6Pk2ukBtDD9E2avj/iWe7/P2LXxsJtLPTxqx&#10;U3vtkk/17He5yuVYuweJPJWfHlIyriiNCT6Rw3xf9JjIMgBI3W3h/VcOvomCxzjc+69zwGvbPpMI&#10;G7ZNdfu9vqWbPf8A4RWqMHp1QbXRh1NaBAlu6APOzetOzGDx5hKvFYNTMlTDABoIhQgB0DXGwDaK&#10;2AeG0f3KD2VRPpM8xtH9yuGjw1TGgHQ6JxgV1NJzaH1uqc1wreNrmBzg0g9tk7P+is931ewJLsVx&#10;odGjSAWj4Fmx7P7C2bMVobLe3ZBNLp0Uc8QPzRB8vT/0VpiDuHmcvpXU8BrbQz1KatA2mHNDQDsD&#10;dGvZ9L/DN/66q1OZdWza5pfWwO2BhP8Ahdr7GN/c/m62V/8AHbF14NlZkEghUsvpmHmBxDRTY7Qk&#10;aNM/vbPof2P+21DPDWsRxd4n5v8AGWHHrYP2uXV1TIyaq6arA9+8OLmj6Tq3fq2xp9m5zrsev/rC&#10;0776aX4uJiRa5rW5Nshx9WwkfZja5s/Sd6mV+k+h6WOsXK6S6iapNDiAGHtAJfurf7mP3OcoUftL&#10;FsNoLniXNqpqG4emRLmOc+GfpLP0jfUUMMsLlxGp/L+s+aH6UvT/AFkAyFgvTP6hTndOuDXAU5NL&#10;qmWPIkuJ+zOdtZub/O3VKg69uZScnR1bcWhzxu0Y+73bdn8jZ/1lYtHUKTjW1ue3HqsotxXV2tdX&#10;DywOoyHeo3b6zXV0V2P3+m+v/wALKNT3Y2IT6obvDGgVuG0kPFvqHdtY/Z/W/kf4RSZsnHCIldnQ&#10;3odv+h6uJcZ7W6X2/MqcwiyTVYbayQPpO1f7vp7LdzvUZvRL+tMyxcMsBljq21VRuhmpNlzP3LdW&#10;f9t/9uZ1l1j2vJa1hl0MBDobPteGNdv2LPe1uRW1/qtqeNLATIb23afSq3f+BqHGZiJiZExOh/S/&#10;qhj4pWe3i72XlWZWHbjz+nBaXT+jY2rbZsbXzt9K9/q/n+l/YrVc2bfTsHuupALBIIL2jdYWNsG3&#10;a64+uxUKWWW0trs9T1g/da5kn1AD+jHrN/wX0Hf2PTVz7O9wY5xLXe71BYQWATNYqrr2/Rb/ADnq&#10;PTMkiRcpj0H/AA5cR/Q/q/3Vxlewtmeosx7qsnHIbe0nbjOJlzfzqHFzWNs+1Nb6jNv8xYxb2R11&#10;rmspwGF2Re0fzg2isHU+oz96tv01zrn1McBS3fbMNdEmTpFS3+jdKdW023a2v1eefgz+q1TcrLLI&#10;mOMcED8x6/4H7nEqEpEmIN/vH93/ANCf/9H1ENAELJ6jRmevmXUNe9v2dlbqm8WNcLw/0v8AuxQ7&#10;ZY3/ALa/wi2Vi9QyOuNzzVhtdt2j0GisOqeC1/rWZGU4/oLabNno1f4T/hvVs+xw54CUQDY1/R3+&#10;WUUHHx6Xw1qwus6saraW+qzax8BlRloYGmj0r5/SvvZ9P/hP0X6P/CEszOqBlja67HPb6hY/0SAW&#10;in1Mfn8+zI/M/wCs+z2KoMnrd+Vi5Abk1VMLGit1QYHufVus+0gb3V0/aGek63Z+r/8Abb1Xru66&#10;LbMpzchr7KaWW3jGabGvYcqz7PVi79j6ftFvpuv/AND6f6XZ/lCuD2yDpPJvX+DH/CT92P8AnO3X&#10;8HQzLOquZkYxa+wFltcNq0LfRsdVay9p/nLrvZ6bfof+CXX8i+62ut+FPvu9Jz9m6Ggurts2n8zc&#10;32WrKuy/rJ6j2tY+u3a3dWyoPpYCKotpyD/SLXWutZbR/ov9F6NeRlk6vmdWxsunFwrH3W/ZjYGC&#10;pjzZc19Vdfr/AM36NF29/r2M9NlX/AqThoS9U9aH9b+rwy4lDAb+f5vHav6y5yutmsk1E2NrJFfp&#10;GDtY5wv3/wCnde30/sn/AKuVn0+pOF1csIY57BaWFji0sY+t1DWn0vZY99e9/wC4qZzPrEMq8PYR&#10;W25jW1MpLj6fqhjfQyXBtP6bG/S3Ps9X0f8ACfYk9D+r0dBYA7Isya7BXfY+oOuZWDttfj0n+l7P&#10;8FZ+k9Rn6XZf/M2Nji6GeSXmUDlyN53qOq1VnUhVU1wtP6Nsl1BJPtd61ljne5t2O5v6On/tV/wv&#10;r/ooO/aZIfZU6txaW2llZsFfu/wLN2zJ9u33/pP5yz/RJWZXX/VsFbbCZAAdjjYK91Tar22S11t9&#10;rXWfacb/AAH6T+Y+z125g7f28y8va+82bLKq4paa3enkuay61g9jLfsljLG/zf2hRnAarjyafy/e&#10;/l/tFfdjX85+Lovxn21elZX6tboJadNf3m/uPWPl9OyKCX4+62salsfpG/1mf4Rv8tisZo61a6zF&#10;ey22tllYIFTQz067aHUZFWTX/PXX7Xvyadmyr9J/MejX9r3cjHD/AHR7gdCOU7Jy0MoNg3Hr1Vkx&#10;aDXXwePGUSNfcPvTi6kiC0R4QIW3mdFqvJcWllh/wjAAT/XH0HrKu6Hn1k+nFo/zT93ub/0lQnyU&#10;onQf4rXl7kenEEH6kTuNTJHB2ifvT+ris1axoPiGgKB6b1SY+yvPzb/5JTr6H1u0S3GDB4vcB/eg&#10;OWyHSpFj9yfTGf8AFLB2YYho+9BD78m0U1A22H8xvA83H81q2cX6n3vIdnZADe9dX/pR3/fWrfw+&#10;mYWEzZj1NYO5HJPi535ys4eQO8hw/muGPNP5zwR/5zldH6B9ni7Ih9x79mj91i3WsDRAUklo48Uc&#10;YqIbMIRiKAf/0vVUl8qpJKfqpJfKqSSn6qTe3d23R84Xyskkp+qkl8qpJKfqpJfKqSSn6qTaL5WS&#10;SU/VOiXt8l8rJJKfqkR2Tr5VSSU/VSS+VUklP1UkvlVJJT//2ThCSU0EIQAAAAAAXQAAAAEBAAAA&#10;DwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAAABcAQQBkAG8AYgBlACAAUABoAG8AdABv&#10;AHMAaABvAHAAIABDAEMAIAAyADAAMQA1AAAAAQA4QklNBAYAAAAAAAcACAABAAEBAP/hDSZodHRw&#10;Oi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvADw/eHBhY2tldCBiZWdpbj0i77u/IiBpZD0iVzVNME1w&#10;Q2VoaUh6cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEgeG1sbnM6eD0iYWRvYmU6bnM6bWV0YS8i&#10;IHg6eG1wdGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMDY3IDc5LjE1Nzc0NywgMjAxNS8wMy8zMC0y&#10;Mzo0MDo0MiAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8vd3d3LnczLm9yZy8x&#10;OTk5LzAyLzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9IiIg&#10;eG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczpkYz0iaHR0cDov&#10;L3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8iIHhtbG5zOnhtcE1NPSJodHRwOi8vbnMuYWRvYmUu&#10;Y29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4w&#10;L3NUeXBlL1Jlc291cmNlRXZlbnQjIiB4bWxuczpwaG90b3Nob3A9Imh0dHA6Ly9ucy5hZG9iZS5j&#10;b20vcGhvdG9zaG9wLzEuMC8iIHhtcDpDcmVhdG9yVG9vbD0iQWRvYmUgUGhvdG9zaG9wIENDIDIw&#10;MTUgKFdpbmRvd3MpIiB4bXA6Q3JlYXRlRGF0ZT0iMjAxNS0wOC0xMFQxMjoxMDoyOS0wNzowMCIg&#10;eG1wOk1ldGFkYXRhRGF0ZT0iMjAxNS0wOC0xMFQxMjoxMDoyOS0wNzowMCIgeG1wOk1vZGlmeURh&#10;dGU9IjIwMTUtMDgtMTBUMTI6MTA6MjktMDc6MDAiIGRjOmZvcm1hdD0iaW1hZ2UvanBlZyIgeG1w&#10;TU06SW5zdGFuY2VJRD0ieG1wLmlpZDo2OWFmNzJlMi00ZGRhLWE0NGItOTc0OS05MGY1ZWU5ODg0&#10;MmUiIHhtcE1NOkRvY3VtZW50SUQ9InhtcC5kaWQ6NjlhZjcyZTItNGRkYS1hNDRiLTk3NDktOTBm&#10;NWVlOTg4NDJlIiB4bXBNTTpPcmlnaW5hbERvY3VtZW50SUQ9InhtcC5kaWQ6NjlhZjcyZTItNGRk&#10;YS1hNDRiLTk3NDktOTBmNWVlOTg4NDJlIiBwaG90b3Nob3A6Q29sb3JNb2RlPSIzIiBwaG90b3No&#10;b3A6SUNDUHJvZmlsZT0ic1JHQiBJRUM2MTk2Ni0yLjEiPiA8eG1wTU06SGlzdG9yeT4gPHJkZjpT&#10;ZXE+IDxyZGY6bGkgc3RFdnQ6YWN0aW9uPSJjcmVhdGVkIiBzdEV2dDppbnN0YW5jZUlEPSJ4bXAu&#10;aWlkOjY5YWY3MmUyLTRkZGEtYTQ0Yi05NzQ5LTkwZjVlZTk4ODQyZSIgc3RFdnQ6d2hlbj0iMjAx&#10;NS0wOC0xMFQxMjoxMDoyOS0wNzowMCIgc3RFdnQ6c29mdHdhcmVBZ2VudD0iQWRvYmUgUGhvdG9z&#10;aG9wIENDIDIwMTUgKFdpbmRvd3MpIi8+IDwvcmRmOlNlcT4gPC94bXBNTTpIaXN0b3J5PiA8L3Jk&#10;ZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6eG1wbWV0YT4gICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICA8P3hwYWNrZXQgZW5kPSJ3Ij8+/+IM&#10;WElDQ19QUk9GSUxFAAEBAAAMSExpbm8CEAAAbW50clJHQiBYWVogB84AAgAJAAYAMQAAYWNzcE1T&#10;RlQAAAAASUVDIHNSR0IAAAAAAAAAAAAAAAEAAPbWAAEAAAAA0y1IUCAgAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAARY3BydAAAAVAAAAAzZGVzYwAAAYQAAABs&#10;d3RwdAAAAfAAAAAUYmtwdAAAAgQAAAAUclhZWgAAAhgAAAAUZ1hZWgAAAiwAAAAUYlhZWgAAAkAA&#10;AAAUZG1uZAAAAlQAAABwZG1kZAAAAsQAAACIdnVlZAAAA0wAAACGdmlldwAAA9QAAAAkbHVtaQAA&#10;A/gAAAAUbWVhcwAABAwAAAAkdGVjaAAABDAAAAAMclRSQwAABDwAAAgMZ1RSQwAABDwAAAgMYlRS&#10;QwAABDwAAAgMdGV4dAAAAABDb3B5cmlnaHQgKGMpIDE5OTggSGV3bGV0dC1QYWNrYXJkIENvbXBh&#10;bnkAAGRlc2MAAAAAAAAAEnNSR0IgSUVDNjE5NjYtMi4xAAAAAAAAAAAAAAASc1JHQiBJRUM2MTk2&#10;Ni0yLjEAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAFhZ&#10;WiAAAAAAAADzUQABAAAAARbMWFlaIAAAAAAAAAAAAAAAAAAAAABYWVogAAAAAAAAb6IAADj1AAAD&#10;kFhZWiAAAAAAAABimQAAt4UAABjaWFlaIAAAAAAAACSgAAAPhAAAts9kZXNjAAAAAAAAABZJRUMg&#10;aHR0cDovL3d3dy5pZWMuY2gAAAAAAAAAAAAAABZJRUMgaHR0cDovL3d3dy5pZWMuY2gAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAZGVzYwAAAAAAAAAuSUVDIDYx&#10;OTY2LTIuMSBEZWZhdWx0IFJHQiBjb2xvdXIgc3BhY2UgLSBzUkdCAAAAAAAAAAAAAAAuSUVDIDYx&#10;OTY2LTIuMSBEZWZhdWx0IFJHQiBjb2xvdXIgc3BhY2UgLSBzUkdCAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAGRlc2MAAAAAAAAALFJlZmVyZW5jZSBWaWV3aW5nIENvbmRpdGlvbiBpbiBJRUM2MTk2Ni0y&#10;LjEAAAAAAAAAAAAAACxSZWZlcmVuY2UgVmlld2luZyBDb25kaXRpb24gaW4gSUVDNjE5NjYtMi4x&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAB2aWV3AAAAAAATpP4AFF8uABDPFAAD7cwABBMLAANc&#10;ngAAAAFYWVogAAAAAABMCVYAUAAAAFcf521lYXMAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAAAAAKP&#10;AAAAAnNpZyAAAAAAQ1JUIGN1cnYAAAAAAAAEAAAAAAUACgAPABQAGQAeACMAKAAtADIANwA7AEAA&#10;RQBKAE8AVABZAF4AYwBoAG0AcgB3AHwAgQCGAIsAkACVAJoAnwCkAKkArgCyALcAvADBAMYAywDQ&#10;ANUA2wDgAOUA6wDwAPYA+wEBAQcBDQETARkBHwElASsBMgE4AT4BRQFMAVIBWQFgAWcBbgF1AXwB&#10;gwGLAZIBmgGhAakBsQG5AcEByQHRAdkB4QHpAfIB+gIDAgwCFAIdAiYCLwI4AkECSwJUAl0CZwJx&#10;AnoChAKOApgCogKsArYCwQLLAtUC4ALrAvUDAAMLAxYDIQMtAzgDQwNPA1oDZgNyA34DigOWA6ID&#10;rgO6A8cD0wPgA+wD+QQGBBMEIAQtBDsESARVBGMEcQR+BIwEmgSoBLYExATTBOEE8AT+BQ0FHAUr&#10;BToFSQVYBWcFdwWGBZYFpgW1BcUF1QXlBfYGBgYWBicGNwZIBlkGagZ7BowGnQavBsAG0QbjBvUH&#10;BwcZBysHPQdPB2EHdAeGB5kHrAe/B9IH5Qf4CAsIHwgyCEYIWghuCIIIlgiqCL4I0gjnCPsJEAkl&#10;CToJTwlkCXkJjwmkCboJzwnlCfsKEQonCj0KVApqCoEKmAquCsUK3ArzCwsLIgs5C1ELaQuAC5gL&#10;sAvIC+EL+QwSDCoMQwxcDHUMjgynDMAM2QzzDQ0NJg1ADVoNdA2ODakNww3eDfgOEw4uDkkOZA5/&#10;DpsOtg7SDu4PCQ8lD0EPXg96D5YPsw/PD+wQCRAmEEMQYRB+EJsQuRDXEPURExExEU8RbRGMEaoR&#10;yRHoEgcSJhJFEmQShBKjEsMS4xMDEyMTQxNjE4MTpBPFE+UUBhQnFEkUahSLFK0UzhTwFRIVNBVW&#10;FXgVmxW9FeAWAxYmFkkWbBaPFrIW1hb6Fx0XQRdlF4kXrhfSF/cYGxhAGGUYihivGNUY+hkgGUUZ&#10;axmRGbcZ3RoEGioaURp3Gp4axRrsGxQbOxtjG4obshvaHAIcKhxSHHscoxzMHPUdHh1HHXAdmR3D&#10;HeweFh5AHmoelB6+HukfEx8+H2kflB+/H+ogFSBBIGwgmCDEIPAhHCFIIXUhoSHOIfsiJyJVIoIi&#10;ryLdIwojOCNmI5QjwiPwJB8kTSR8JKsk2iUJJTglaCWXJccl9yYnJlcmhya3JugnGCdJJ3onqyfc&#10;KA0oPyhxKKIo1CkGKTgpaymdKdAqAio1KmgqmyrPKwIrNitpK50r0SwFLDksbiyiLNctDC1BLXYt&#10;qy3hLhYuTC6CLrcu7i8kL1ovkS/HL/4wNTBsMKQw2zESMUoxgjG6MfIyKjJjMpsy1DMNM0YzfzO4&#10;M/E0KzRlNJ402DUTNU01hzXCNf02NzZyNq426TckN2A3nDfXOBQ4UDiMOMg5BTlCOX85vDn5OjY6&#10;dDqyOu87LTtrO6o76DwnPGU8pDzjPSI9YT2hPeA+ID5gPqA+4D8hP2E/oj/iQCNAZECmQOdBKUFq&#10;QaxB7kIwQnJCtUL3QzpDfUPARANER0SKRM5FEkVVRZpF3kYiRmdGq0bwRzVHe0fASAVIS0iRSNdJ&#10;HUljSalJ8Eo3Sn1KxEsMS1NLmkviTCpMcky6TQJNSk2TTdxOJU5uTrdPAE9JT5NP3VAnUHFQu1EG&#10;UVBRm1HmUjFSfFLHUxNTX1OqU/ZUQlSPVNtVKFV1VcJWD1ZcVqlW91dEV5JX4FgvWH1Yy1kaWWlZ&#10;uFoHWlZaplr1W0VblVvlXDVchlzWXSddeF3JXhpebF69Xw9fYV+zYAVgV2CqYPxhT2GiYfViSWKc&#10;YvBjQ2OXY+tkQGSUZOllPWWSZedmPWaSZuhnPWeTZ+loP2iWaOxpQ2maafFqSGqfavdrT2una/9s&#10;V2yvbQhtYG25bhJua27Ebx5veG/RcCtwhnDgcTpxlXHwcktypnMBc11zuHQUdHB0zHUodYV14XY+&#10;dpt2+HdWd7N4EXhueMx5KnmJeed6RnqlewR7Y3vCfCF8gXzhfUF9oX4BfmJ+wn8jf4R/5YBHgKiB&#10;CoFrgc2CMIKSgvSDV4O6hB2EgITjhUeFq4YOhnKG14c7h5+IBIhpiM6JM4mZif6KZIrKizCLlov8&#10;jGOMyo0xjZiN/45mjs6PNo+ekAaQbpDWkT+RqJIRknqS45NNk7aUIJSKlPSVX5XJljSWn5cKl3WX&#10;4JhMmLiZJJmQmfyaaJrVm0Kbr5wcnImc951kndKeQJ6unx2fi5/6oGmg2KFHobaiJqKWowajdqPm&#10;pFakx6U4pammGqaLpv2nbqfgqFKoxKk3qamqHKqPqwKrdavprFys0K1ErbiuLa6hrxavi7AAsHWw&#10;6rFgsdayS7LCszizrrQltJy1E7WKtgG2ebbwt2i34LhZuNG5SrnCuju6tbsuu6e8IbybvRW9j74K&#10;voS+/796v/XAcMDswWfB48JfwtvDWMPUxFHEzsVLxcjGRsbDx0HHv8g9yLzJOsm5yjjKt8s2y7bM&#10;Ncy1zTXNtc42zrbPN8+40DnQutE80b7SP9LB00TTxtRJ1MvVTtXR1lXW2Ndc1+DYZNjo2WzZ8dp2&#10;2vvbgNwF3IrdEN2W3hzeot8p36/gNuC94UThzOJT4tvjY+Pr5HPk/OWE5g3mlucf56noMui86Ubp&#10;0Opb6uXrcOv77IbtEe2c7ijutO9A78zwWPDl8XLx//KM8xnzp/Q09ML1UPXe9m32+/eK+Bn4qPk4&#10;+cf6V/rn+3f8B/yY/Sn9uv5L/tz/bf///+4ADkFkb2JlAGRAAAAAAf/bAIQAAQEBAQEBAQEBAQEB&#10;AQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQEBAQICAgICAgICAgICAwMDAwMDAwMDAwEBAQEB&#10;AQEBAQEBAgIBAgIDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMD&#10;AwMD/8AAEQgAxgJkAwERAAIRAQMRAf/dAAQATf/EAN0AAAAGAwEBAAAAAAAAAAAAAAAFBgcICQED&#10;BAIKAQABBAMBAQEAAAAAAAAAAAAABAUGBwIDCAEJChAAAQQBAgUCBAMFBgMGAwIPAgEDBAUGEQcA&#10;IRITCDEUQVEiFWEWCXGBkTIj8KGxwUIX4VIk0WIzQzQY8VMlcoJjJpLSc0RUZDVFNra3qBkRAAIB&#10;AgUCBAQCBgcEBwYADwECAxEEACESBQYxB0FRIhNhcTIUgQiRoUJSIxXwscHRYjMWcoIkNOGiQ1Ml&#10;FwnxkrJjc4OzdLQ10qNFGERUZISkJxn/2gAMAwEAAhEDEQA/APv44MGGz3WyediGP0t1Cf8Abtru&#10;BtxT2h9DRj9lyTN6PHbXr7rbnQ2ES0I1IdDRB5Ki8Qnnm+XHHdr2ncYJ/biO77fDKaA1iubuK3cZ&#10;g0r7ozFD5EYSXszwQrIn/exg/wCyzqrH8FJP4YczibYV4HBgwODBiHO4mR/7Cb/4lm8o0i7Zb+Pw&#10;8BzmQZIEOh3NqoKjg2TPmegsjfUcQ62QWotiEMDPUkFFojlV5/5cdyds5g7aeK78kdlffuxXMRIt&#10;bo+AqrmKU5AQq8jk+2oxHru4O1btbzPlYXjaHNclmAAjP/3FGjyqo88TG4vfEhwWz7WFWvVjEtxQ&#10;ct56VkFEAiRyWsOXO6SUUVGx7EJxepdE10T1VOG6+3S026bbILpyJLu49mOgJq/tyS0NOg0xNmcq&#10;0HUjBgy4ccGBwYMDgwYHBgxU8ufxPGnyDzHJser5b+wV9nc3BMpVhgTg4tm32fHbu/cpEa5R24My&#10;aIE1oHdbiusoK9hs0+dQ5Hbdh+8vJt+49YSydqrnc3sbhVGpIbn2re4uktwK6ZLdnDJEAvvRRyQK&#10;D7MbpDmvxtW5zzAH+UPMUc0FI5NKksP8JJ0t5FT5YtUrbGBcV8K2qpkewrLKJHnV86I6D8WZDlNC&#10;9Gkx3m1IHWXmjQhJF0VF4+hVhf2W6WNpuW3XKTWFxGskciEMro4DKykZEMCCDiYKyuqsrAqRUEdC&#10;MdvCvHuNMmNHmR5ESWw1JiymXY0mM+2LrEiO+BNPMPNGhA4062SiQqioqLovGm5t7e8t57S7hSS1&#10;lRkdGAZXRgVZWU1BVgSCDkQaHAQCKHpisKsyB7wo3xlYtcOvydhd0JaTaexN031wuU5MdbJXVMy0&#10;h08ySTMpE+oo5g/zcRQLgbZr9/yv9373jl1IW7W77SSFs2MARmQMKVJktWJhnXNpbf2ps5F9vESa&#10;4PHb0RzknaJ3yav+UzHOtTkhJ/AknDxX+Tys38u8Zxipdhy6/b/C7G/ZcL/q4Q217UBIg2ritEIn&#10;HGPZRlb6CTqVEVD0cREn26b/AHXM/wA0e07JtssUm27Bs0k0ZI1x/c3UAkWZiDmixzW+jTprWokI&#10;kAV8kmEm4W8C0IVC5/HIf2nEssNyZckqzclspEt62a/T3UJF19raw22XH20/7jrEht0P/wAG4PHT&#10;HEuQtyDbJJLqH2t1tp2t7mPr7c6BWYfJkdJF/wALqfHDiMxlhX8SnBitX9R+ksaTE9sd+6UnAtdk&#10;s1btE9r/AE5T0O3kVSno6KKfTEkVAGmqKI9Rcua681fmO2m4O2cU5dYTGO+2y+AVh1rJJE6Gvhpe&#10;BczWmo+ZxEOWxPDHt+7xD+JaS6qeYYUP6KVxPHbXNa/cPBMUzKtfbfYv6GrsXO2SF2JcmEy7MiGq&#10;In9WJJMmy5aapy5cXXwnk1rzHiewcktHBS7tIpGHikjIpkjbyaNyUYeYOJTbzLPBFMpyZQcLniVY&#10;3YxqiaJqmq+n4/Hl8+XHlQKZ4MZ49wYHBgxWtvzZf7h+avj/ALYsOd6FhUqLldpG5GgzYTb2YPi6&#10;CF9LTldUQlXqTQvTjhvuddDmv5qO3HFE9drsogdh4LM5O4TjpT1WtvbVHWhNciMRPeJTc79sO2K/&#10;pVzM489AJWvkNXmM8S5s8tXM9129r6Q1cqcIhQcs3MnNc2xmSjR3DcJVwdel+wdbWzmCuiFEjA0u&#10;ovuCnRm6763Ke4NtwDbJAdr2yJL3dHH7xNbGxPkZnBuZgcmhgERqsrrh9+5E961pH9MQDOfCp+lK&#10;+dPUfhTzx6zDPy2jj2LVtDl2NRLgzZGBvMMvPk9dtMk43gs4mRMmXHD/AKkB5dBKILjZfVHQnolz&#10;juXJ2Qtt1g3uxmutjnt5X2d0VnLXaqWGzzFQSpJ9dnKaK1sJYWo9qHnc6B6EdfH+/Ah2M3aarxcs&#10;rkpJorommMtvjVO3j+c3kk5sq2mOfyt43f3MxxkjVUGE+rWqq26ZNb9s3DcezW0cQHMbr3tg3Aqm&#10;43Z6We73bmWS4kPQWV5dSyRliQtrN7NSY52aLB2GZPT+zC93Awup3GwnJsIuwQ6zJaiVWvH0oZRn&#10;XQ64c5oVVBV+vmA2+3ry6204tbmnFdv5vxTfeK7n/wAnfW7R6qVKP9UUqg5aopAkqeGpBjRcQR3M&#10;EtvKKxupB/HFfHg/uVbYTlOYeLG4DysXOLWdvKwopDiIjseI+6t1QxFLRXwb7ZTo6jqhtk8eunTx&#10;yL+Vzmu4ce3nfezHKv4d/b3M5t1JJCXETMbuBSaeiShu4KABh77VOpBiI8avJLS6u+OXr/xoSTET&#10;T1R+CjzKePXL5Ys447ixNMQZ887v2G322dK250O5Jvdt3AP+mLqFD+5rHdTpL6UVZc6OgkuqCSov&#10;HOP5jLsGz7Y7KM3u+UWzEVpVIIp5W+dH9skeIBHjiPclk0WESV+uaMdK5FgM/wBPXw64nNx0diQ4&#10;HBgwSUlolulrJaVDhx7qwqobiaf1FpzGsstUT/UzeRZTX4o2i8MWxbqN5G73URrZR300EZ8/tiIJ&#10;vxW6juI/iEB6Y8GdcHfD7j3A4MGIE49Zlvd5lWlk2SycL8e8fkwK5enqiv5ldOSapySi6kBkpDNV&#10;s05KkBok+fHGvGb8d3PzN71vyMJeLcPgktbcg6kNySYpHI6anmM+hwSGSzhYZ4YNbXu/iMV+3tIt&#10;Ry6ySVAz8QEB/E4ntx2Vh/xyzZkevivzZbiNR47auOHopLpyQQbAUU3XXDVBABRSM1QRRVVE4R39&#10;/a7ZZ3F/eyhLWJdTHM/IACpZmNFVVBZmIVQSQMHXG5ojNts3G1acIBI2lITVslRFJtTHUSUF5Kqc&#10;l+HCiFpHijeWLRIVBK1B0kjMVGRI6VGXlgxwXFk1UV0ie4nWrfZZjM69JSp8x9qFXQm10XR2dPkN&#10;sh/3zThu3vdYtl2y53CUamXSqLWnuTSusUEQP70szpEv+JxgwZDqgohKhEiJ1KidKKunNUHUtEVf&#10;hqvDooYKoY1amZ6VPyzp+nBjPHuDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4&#10;MGBwYMDgwYSOVXbuKsBkj6OO4/DRAyUQE3HKysUtfzEyAoSnHqCVSmgiarDU3UVSYRtyI8q3mbi0&#10;KckmDPsEOV4ACTDDX/m1AqStuTquFGZty8oq0CxyYs2gaj9Pj/f/AH/9GFU060+00+w628w82DrL&#10;zRi40604KG2604CqDjbgKiiSKqKi6pxKopYp4o54JFeF1DKykFWUioIIyIIzBGRGYxl1zGNnGzBj&#10;QzIafJ8Wy1KM+sd8fi26jbbqCumv8zLwEn/dJONMU8c5mWNvVG5Vh5GgNPxUhh8CMeAg1+GGrzu5&#10;kbbzQz9G3ZGHSDjw9xIrDZvO1MfRuLX51EYbQjcGpRAj2YCKm5A7byf+k6XKu5tulx28v154iO/E&#10;pWSPdo1BYwrlHFuUajMmAaYrwAFntQkgztQraZXMNJD/AJX7Xw/xfIePwz8M3VjSY8yPHmRH2ZUS&#10;Uy1JiyY7oPR5Ed8BdZfYebIm3WXmyQhIVUSFUVF04tK3nguoIbq1mWS2kQMjqQysrCqsrCoKsCCC&#10;DQg1GNwIIBBqDjdxtx7hj8FvftO7O6u2Mo0BdKTdPF2S5EWP5g27V5ADXPQgj5zRTnzXRNCnonPT&#10;XireL7h/Ku4HOeFTnTHMI91tAfGK4pFeKo/djvEMreOq78cN9tKVvL60c/SVkX/ZcZ//AKxX/AgY&#10;fDi0sOGBwYMDgwYHBgwODBiLXmVnA4NsDl8gHkYmX6RcahEpInUtgZSJwdKqnWjtVCkBp8VJP2Lz&#10;X+bHkh2Ls1vO2wyFb3eriDb0p1KzMZLgZZ0NrFOpPhWpywg3W7Fht15dk00Rkj5+H66ZePTDzbU4&#10;8eJ7Y7fY08ipJpMNxyvmqSIhuWDFTFGwecREREcfm9wy5J9RLxcfbzY041wPhuwJEE+02y2iI8mW&#10;FA/6Xqfxxus43itLaORqyLGoJ8zQVP4mpwv+JjhTj//Q+/jgwYi75oSJULxm3Qs4Rq3MpomN3sVw&#10;deoX6TMsdtQ6dPq1L2enL58U539MidqeRTwj+PFPYyL8Gj3C1cH8NNT8MMXJQ52LcjE+mQJUH4hg&#10;f7MSOo7iBkNLUX9XIZl1l5VwLeulR3m5EeTBsorUyI+w+0pNPNOsPCQmKqJIuqcuLW22/t9026w3&#10;O0cNa3EKSoQagrIoZTXxqCMPUbrLGkiEFWAIpmKHPr44D1zAj2Uapde7c6ZHkyYjRiQDIbhuMNyR&#10;ZcJOg3Wlkgqgi9XSuumnGqbdrKDcrXaZZdN9PG7xqRQOIygfSehZda1UeqhrSmeM/LPHJPv40G6o&#10;6NURyVdpYuNohghNR62OLr76gpIZj3Hmw5IunXr6IvCW+3y3st52TZCAbu991gKioSFAzNStSNTI&#10;uQP1V6A4MN1v9tTC3p2lzDb6V0BJta036SWYoS1+QwP+qppzfU42IuMTWx5qSaIqrw08/wCKwcz4&#10;lvPH5kBkliJjJ/ZlAJQ5kDrka5UJw3brYJuVhPaNTURVT5MM1I+IOIpfp/72WeXYbcbR55IkDuZt&#10;bZTamzanzFkS5lSw6LESSayVGYTwOtuIvUKoodJISoq6VB+X7mcl1t9/wTemkXfttdtHuElng9K0&#10;BbMtFJqRxU+nQ1fVQNHF9xkurI2t0f8AjICVapqTQ0rnnn8umJH39vNvPIDEMTYVSq8UxK5y6zBt&#10;BQlsrB5moq1kL9JLGZBwiFEVdXVTUdE14ed53O+3vv3xbjcbf+DbRs9xfSgUqbidxbwauh0KgkK0&#10;NNZ9S+kESNmrKkY8iT8hT+0/1YkFxfGNuNbvd7Z9hW0e6V7fdQlbU05oh9P1IKryVU5p+PGqb3va&#10;k+3K+/T06q6a+FaZ0PiRmOtD0wYKKm+iWrs2DoUS3qybC0qZCokuJ3upY8kUTRJNdNECJiQGrbqC&#10;Q8nAcAGLY+S2O9T7ht1DBvtmVFxbOR7kWquhx/3kEoBMM6VSQBl9MscsaekEZ+GCbcfM4W3WA5ln&#10;dj0FExHGrm/caMlFJJ1kF6SxDFU59ybIbFofmRpxs5TvsPGeOb5yCcAx2drJLT95kUlUHxdqIPiR&#10;hHf3SWNld3j/AExRs3zoCafj0xFLx92qrtyvEiuos8b91M3SLJc2ubAm2nJbd7kN7YTK++ZJURFm&#10;tx247vwQkUmy1BVReeu2/bnb+e9gW2Xk2o3O+TXV481P4kdxJcOYLlK09aBIn8nFUaqMwLLsNoLj&#10;j9ul4oZp1Z3rTMuSa/Mg/wBmI+eNe7GZePmf2njDucqOQI1q+GA2E6R2ooyZRe5boY9jJ6G49dkD&#10;LoyK5x1RbGQ50OIIvE4xTPaHudybtRyPcuz/ADMIZLe7KQq7BE9xzVBFI9AkF8GWS2dqRJO6pN7a&#10;zvLA27FcT7NfNx2+r9samBzmPMxk/AZrXM50r4WmUl9W5DDWbWvKYtPuw5kZ4CYnVs+OqDJrrKG4&#10;iPwp0YlTrbNEXRUJNRISXuvjvJdo5TYNuG0XBZUkaKWNgUmgmTKSCeJqPFNGfqRwDQhhVGVjOCCO&#10;uDjh+x5iuDzhxODe5RtbQx6KXb2eeVe5tfGZjS3BQLPHaajyQHodcRpGetJdZXP/AMqd6T7YI46E&#10;4jjfCX5uOF3W5btxC547t8txu91bX7NCjGpa1W1lE9vGTo+60AoygaruIfbVEjxSRx/elt7iaxsL&#10;m31JcLKgauQIUMAR4hgpoRmGC0yJxHHwp3Fodvd0LKk3BlyG7e4pIeM0GQTpDrzf26vcjN1cB5x5&#10;CcBlI7DbDXSXbFtplEFBRCWnfywdx+Pcb59dy8lcxncrWK2S4ZvRFIgQRxMTVhFLEkSwt9ACRLSg&#10;FGjjZ+wuZNuvpSbtRpjYkktGpoP95TUEeQH4zV3vtbjZvdTDt26tt2ZjeSoeM5pWJKSLGKR2IMGl&#10;sHlPrHuNAeqGg6okdBVdCTjpbvDvG8do+5XFu6G2QNPxncwbPcodYRPc0xx2kxrXMVoWAyVKNWqj&#10;Epui0M8MwPpJofkaZ/h1/CmJOZjmDVJjsabX9uVaX6xa/GYaGBLOs7UESDoiGiuMNdfdcUdV7YLp&#10;z4vzmvMoeP8AHre7sikm8bgyQWMZI/i3E4pEKVBZVr7kmmp9tWIBOF6jVmOlK/hhhvMqC5K8Zc+r&#10;ZEFy1fkVEGMoiw7LNt85MVuROcbjgpKrTXcXr0QAIkIvpReIZ31W6g7Qb8PZee+SKHMAsQwdA0hC&#10;CuQ1HV0UnU3pBwycjGrZr0aCxK+Vfx/DBN4GYJme3/jlhVdmd4zeyLeO3kdUbQPItdS20GCVdAU3&#10;AFHW0YZR8SROffXmqaaKuxnH7rj/AAa09279yzvn+7gSn+TFPFE3tg+Klg0qn/5pHSlNXGYJ4Nmt&#10;BcTmQuoYE9aMAQPwGJkuvAyPUfyVf3Jpr/jxcpIUVOH8Cppgqsoj08qmREfRkq+zCY4Koqo+x7WV&#10;FkRi6f8AnalKqa8uoUXhFeW8lw1lJFLpaKYOf8S6WVl/EN+kDGLqSUINCDX+sYOuF2MsDgwYpDxz&#10;eSroPIPyM8j7k27GJhmPW8PCobjha2V/kNnAx/D6VvXQxbkVxr3ib1UWGXXERUTj5f8Ab3uBZv3T&#10;7nd37lVkhjS/ntQf+0klnSy2+MkGpH2quXYZrEjECi0Fc3O5R2O9b/vczaltoVjjFTm7UOkV6Ak5&#10;08mbFjXiLhlvj20kLKsscOVne6s6RuNls+QCDKfkZBpJrGXeSEANVhNudpURGXXnBRETjs/sBxm7&#10;2fg/+od5dpOScguH3G5kbNz7+cCk+AEOh9FAEeSQADEq49bzRbZDNdZ3k38RzShq2f8Ab+HTBZuc&#10;o7w7v0uzEadKjY9iVLY5hm8yud7cli3kQfZYxHZe0UGptY/ZsywRderuKumraqlQ924h3x707H2N&#10;tr+aLi2y2M247rJC2mRbqSH27BEbostu08dwvWvuE0rFk+htJAH1YO8FypcsDKtgd4W2Xszra6TX&#10;PvuIjMfPMWfZUYuSVZF/LYpGUXHhH623E7o6ELgtSDt3zB+YR8u/Lj3ujSTnVpavAzt6U3ewZaR3&#10;tuT0n0aXkC+pHHurRklSHw0rgi2N3AtMWy648dNwpxP5HiyOuYFeSi6TyzEWmvcw2FM10dsq6tUT&#10;FBUiWOJgv1RnCLDsNzreON8j338vXcG9aXk2yf8A5uuXyN9t+nVDmfqljh0nIk6A6H1QOzJEm9ub&#10;7aQ5nNfjTqPmOo+HyxFLz6wW828zfB/JbAVcg3ddYQGLKRGaI9LmmD3MI5AAQ95q6pohR3QL6CCJ&#10;0rr3NFrf8z3F73hfPOL92uPn2Uu5oop3HSO+twGtJm8xLEhicH0kQhW+s1h/MLSe3a236w/56Ail&#10;PEftKfgV6/AHFge2+9WG7hbT45uyFjEq6W5rWHZ7ch9COruhX21jQkKD35E6NZAbLTYArsj6FAV6&#10;x16y2Luhxfc+A2PP9y3KGz2towJdbf5c4Oh4ABVnk9wFYkVTJMChjVi6gyza9wh3awtb+3NUkUGn&#10;Wh/aU/FTUfhXFfvnjmE213K8MsachO07GRb84fIYgTwf+5v15Zfiosvz4zJCzWyZRxS7TDhE423q&#10;riI6pNM0F3V3bcOS9w+zsdztMlpZCWaeKKUhbikk9lBHLPFn7WsNJohBMsa094pI7QRR/lMoE+x2&#10;wPqe6jr16a18svDx6itPMWx8di4l+Ehn+WxMDwnKcxm9JM47SWFoLRrokmTHYNYUNF1T65sxW2R5&#10;p9RpxEuecqt+D8L5Py26AMe32UswU5B3VT7Ufzkk0Rj4sMYSOI43kboBXHNtpUyqTAMQrrAiK0bo&#10;a+TcuOfzvXlgyNjdvnyT637aU8a/iXCTtps91sHAOIbXuDltzSwia4Y9XuZVEty5+LzvIx+Jx6ld&#10;C1GdMeIuYBk1hJrcOJuwiQHyjXOUondpIEhtf61bVuovReXQehi0qxomurxqaJHcRWnOI+WbndbT&#10;wZlubO2kKXW4fVaQuPqgt2GV3dDo6xkwW9azyGRRbSZ0yqcJLfzcpjaDaLLMwKSg2EOsOBRk8Ydx&#10;68ntlHguJ19DbhxVUpJB9PUDJImnJOGjvVzpu2vbPfd8tpid6aNbaz1Zs13cfw4moB6vbq07gAD2&#10;4npQYR311HY2lxdymiRoSc6dBXx/V59MMn4H4VKx7ZJnL7doxvdz7mdl8on9VkhU9S11Aw6a83AK&#10;HGKUCrqukrn8kr/8qHCU4p2xi3ORSb/dp2nZm+oxJWKKp8QxEk4OdffJrnho4wkzbYL25FLi5cyE&#10;eQOSD8EA/qxNJDBTJtCHrERMg1TqQDUxAlT1QSVskT9i8dN6l1FK+oAGnwNaf1H9GJF8MNTEt1zz&#10;OZsKCfcxHbuYDVlIBdWLvPUAXWq4STUHYmHx3BeeRf8A+YOsqmix9Vpe03o9yO4l9t9g+rg/F7gC&#10;dxml3vAGpYQejRbYhEsgP/8AGyQEUa1qc/pX/Ef6sOxxdOMMM3kV19/3bw/b6ISnGxurmblZZ0pq&#10;0iNGdFhtW8Saojsi3lv2AguhItaBei86g5Duf+oe6nEuD2zarPa7d93vc8iw1W23wt1qTM8t3pNC&#10;rW0L5g56GkrPHAOuksfkMh+k5j/ZOHk4t/G/A4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwO&#10;DBgcGDA4MGBwYMDgwYHBgx5MAdA23AFxtwSBxsxQwMDRRIDEkUSEhXRUXkqcYuiSo8ciBo2BBBFQ&#10;QciCDkQRkQeuDETccyv/AGV3WgbL5BZAOAZSw/ZbTz5DnUdJKnSu23t3ZSCJFZgxn2ZA0yua9baj&#10;HQyIAEeYeO8kbtN3Ptu0e97on+ir+Iz7OzH1QNM5VdulYtURRvHMtmWGatHEGYoFjbllFnOlrJlA&#10;/wDlnwB/cPl19H6PAYlpx1Bhxw1OO5PCiZTvBDspQss0eWY5MefNV7ECtt9vMPFl6UemkeMM2vkk&#10;46X9NsF6zURQiSt9p5JZ7fvfc1d1nEVpZ7pbM0h+iOGXbLGkkh/YjEiya5GoiAF3KorMEsDg3F5E&#10;Gqysp+QKAD/4ScOdIjxZ8V+LKZZlwpsd2PIYeAHo8mLIbJt5l1skJt1l5o1EkVFQhXT04sC4t7W/&#10;tZ7W6hSaymjKOrAMjo4IZWBqGVlJBBqCDTphUc8j0xEDBcld2B3Ia2MyyW9/t/lj0iw2UyKe6RhA&#10;WRJI5u30yW5yRK2TIEIXWSkguNj/ACutg1ytw3kN72R7gJ2f5Vcs3AdycvsN3ISfZ1MAdtmdia6H&#10;bRExNQWiDZXCCNshkSynFi7Ujepjr8yWQeVMtIPhkOlMTH46xw54hT5KXQbU7w+OG9TjqQ6STlFt&#10;sznksl6I32DOK1+zoZNgaKnRGp7ylccBV5d54U/1aLQfdu8biPLe2ncNRSzhu3sLsjxt7zQNTeOi&#10;DTJct/8ASHU0Bjm7Us912fdC4WIloJCelHGpK/J1oPi2JrcX5iR4wqomiKqIqromq6arpronzXRO&#10;DBjW4820n1louiqifFdEVf79OPCQMFMZbUiRDVU0JEUR6VRURdfVVXnqmnwTTj3BgmyK4kUVW/Zx&#10;6efee1TuPV9Ujblm5HH6nigxXCD3sgARVFkSQ3F+kdSVEVo3zc7jaNvm3C32qe9EQ1NHDQzFR9Rj&#10;Qke44GYjBDMclqSBjxiQCQpPyxWB5ebhwt2sw2cwTG3Pf4qd7X2V/NEJLcaM/Msmo7sO/B4WPtrl&#10;XGr3O82+gE2D6kuuqKPBn5heWWncvmvbnj+xEz8es2WaaXSfbWa7lEGi41AGGSCJJGdX0MiyksSD&#10;QRPkE4ujttjHUxSzLrpXJUOo6ugpUUIP/SLMcOyuuzKoW5qDfkVazZUODYvNdkLZmGaMHZRAUWyW&#10;E/IE0aNRFHBHrFOghVe5+LcksOV7Y27bWXfbfeeOOVl0idYzpMyCgPts4YI1AHC61qjKTKkdZF1K&#10;arhV8SPGeP/R+/jgwYQO5eJ0GeYZkGG5O06/Q5BXOV9o0w8cd4o7jjZj2nw+ptwXW0JF+Cpwyci2&#10;XbuRbPfbLuseuwuECuAaGgIYUI6EEA/hjTc20V5bzW04rE4ocedrMGj7Z7f4xgcKwmWcDF69autm&#10;WHR7xaxuQ8ddGfVtVEygwnG2ELl1o2haJromvi+xRcZ2DbNht7h5ba1j0IzfVoBJRT56FISuVQoN&#10;BWmMLO1WytYbRHLJGKAnrQdK/IUGN+ZY83l1TLgR3Eg3cJDl0FsCav1Nu2HVEloqJ1K2j4j3ATkY&#10;ap66cIeY8aj5RtE9pDN7G8xAva3AHqguAP4cg+AYDWv7Sgg4UEVGRzwm/smUytxsOvLKHHSHWYZf&#10;QbV2BLI65q9sZlSbZsi+7FmPo1HhOg0pMEiBJPq0VBXiNNsnJbnuFw/ftwgT7S12a6in9qQmEXM8&#10;luVYB2R20pE6xkxNRZpNRU0Jx9WtSRlQ1/6MO7xaWM8Ujea8S+8T/JvbrylxHqj4zuBatY7nEVjq&#10;ZgQZsKvj15Wdi1HbbEo8+FNc6lVSInFcXT044z7xbFf8F59tncbjkZF5IZZ1Vcg0kcUUM9vT0gC6&#10;iOoVJUyIXND1r/fvc2LeYN5hJFvOdMg8AQFAJoK9CTTMn1fDE2/F7Mnd1txd5d0A7h1NhIx+ioXj&#10;FxEdq4TUyRGEUMG1aFll4CT6UUu8uvMF4X/lz3+75/zvvF3EnRhZXN1Da2+qtfZt/cCChA00BDUI&#10;qTIQwDKazCzuFu5riVP8sBQMjnlXx+f9KYm9x17hwwODBhBZxhsjImo1rQWS47mtILp49kAN9xse&#10;4om/T3UZOVlj1mTYo+wWvSSC63o4ArxWvcPgdxymGz3rjW7Ha+4G3hjZXqjUBqoXtbpOk9lOQBNC&#10;1dJCzRaZY1OMgaZHpit/zj39nTPHy326sqmfiu41nnOIYvmdG2BuxWaNuY5fO39VZr/Sk45cyKaO&#10;wDnV3R90gL1aiZ8udxu+L8k4Bv3AOS7O2090bW4jj3CxJYo0SBplu7SWlJrSWSOIoall1hH1IyyS&#10;Qnn88kPH5EiU6ZZVVjTILUmp8gSAM+taYsf2poRxfbDbvGxb7f2PCMWqjBf5u7BpIMd8j+bhvARE&#10;vxJV47D4Ltn8l4VxHaCKNbbZbRnw9SQorH5lgSficSnb4Rb2NnABQJEg/QoGIrebmxA7iYSe4uNs&#10;st5vt7FWzM16R+647WuLZSo75fSpvVKC5Ia+pNWTfbRFIw6efPzO9p7flWzW/cHbLRW5BssZadcq&#10;3NgtXmjPm8ALTxeJAkQAs60aOR7a19YySwHTdxjUp6ZrmP0ZjyoThmfGre6/3OhS4FXZRofkRtxB&#10;CDe0lk8jVXvNiNOox2Us1IhH8yVzRILE5FR4BcBTImjd7VNdueScr5Aj7pwzdIv/ADi2qAKUlelr&#10;ybbYKqtvdEkU3C0FY4bw0lpQu7xPN7OrjPIV3SJrC8ou7Qijr0JplrXpkepHhUYsD213Rx3cyskS&#10;KxH628qXlhZLitoPYvMcs2yJt6JPikgOK13QJG3kFBPRUVBMTAev+1fdzjXdbabi52tZLTkFm5iv&#10;tvuBourKdSVaOVCASupWCSgBXoQQkivGknxXp5h59b2krbXNcYlNsjt/5AbgYpXTlASRlqo2wODe&#10;ErgaKhnexp7DaoWhKYIq/Djmn8xnOpE2k8s265Ecu17pudjavU/5q29pGwy6/wDFJKB8FGIluc81&#10;zcbdNAR7cN8wPT6UiYNn4GuoD50xELMdlczlbD4Fv7XvG5KkXWSRJqMAQPwGIeR21dTzHjbIm3YU&#10;waxQ7yghdfQRGaujpy1uXabcuLdteMdxWjM2w3kklvdBQdUDxSyRx3BI/YldHq9FKykFmYzJpj95&#10;Z7humz2e+QSFdxSSRlP+HWwUf+6APiKE4kjjPkrH3p8cbvbLI1FdwGAxqhhrM6RcsDbv6mFGkd1U&#10;REsoj3aM101caRwk5ivFs3Hed+Zdmt47VchlWTmLLZQ2cr5i7iN3bxxuHNR78NUaUH1NGHkXMGkj&#10;2veId72pwwpdJ6XU5FWByPyJoQRkemJD+L0ncXcGu2+ts/pn4mO4JQS2MXsJrRMu2k1tBo4kkwIA&#10;c70GuacbRxerrHVddS52n+X+DuRze/4Ve882NouK8asZEsJ5AdVxcf8AKrJQgENDbiSMSGusMSCd&#10;Wb7tc8k+3wSyqQ7DofIdP14nFZr1Mp0gjoIPMFRDBwS+hxtULVFQgVeS+qcdtzGkea1HiOvzwupX&#10;LHTXCw1DjNxmm2GBZbFphkAbaZEU6UbbAEQAANERETknHsQjSNFjQKgFABQADyAHQY8ChQFAoBgv&#10;tnSRh1EJOsulsNNeREoiKIia6r1FrxrmaqNQ51pj2mYPhg4YEWmQb1/8MEQlX1VUT6lX8dfXjepA&#10;UDxAx5grlTXVltxIydbmiOEI8+gE0+o19B6lXlr68azKS6qgz8ce9B8cJjdi6k43tXuNkEYuiXS4&#10;LlVow71CCNPwqObIbf1IhTRk20PRF1XTROaonEL7o7jfbR215/um2f8A5yt9mvHiNQKSLbyFGzI+&#10;lqGlamlBmRjRcSrb2887miIhY/ICpx84eyGJzt7N2MJ2/YlyPtmXZu9lWTQibN6OFPj7M2JDlONN&#10;FGIfa14W5NojoiqOIiF9SIny57b8Rn3/AHbjnBLNtJu7mGCXqVEcERnmmIDAsyQSyqKMhLEqSpOr&#10;FHbXE++7pbRyPqgubl53XMgKuSAjoCKOBTIDz6Y+gp7erHcXqMwg5ZHj4zlW3tIdnOxhXhBi3qg0&#10;i09tiMgwbSyobiWTUZskAXYkg0ZfADROr6K7l3k2DiHHuZHlNsthyHj1iZpbOtFni+i2lsXIAlt7&#10;mTRDGQA0MrezMqMBqu9J01GF6LKo6fDzHmP6umG18QaWwm4xlm7OQL3sg3TyefZFJVFTqqayVLjx&#10;0ZE9SYaOzdl9IJ9PaBrTVETipPyccf3S54ryzuzyarcl5Xuck7ORT+BE7gBQc1UzvcaVGXtrFTIL&#10;T2Ahw0o/aP6hlhX+RG1lnmNNX5thBvQdzcANbXG5kL6JdlFYJZEqjUkRe8buinGE0IVdUm1RBecX&#10;iV/mU7R7nzbZdt53wR3t+6nHW9+yliykmjQ63ta/tE5vCrVUyaoiAk8hxtYGlV6jEPNzcuHe3bah&#10;3uxIkod4tlpsBMtgw16JceAksXI9xGaLrceq4lqnc7Zai009KbdUhFFPlXm3Oz3h4Bx/vdxelj3f&#10;4bLEu5RRijm2Z/TcxqfU1us1ZFVgfaWS5jl1BQztl4i3dv7sZ0zIQR5qwNR+g9fhUYc7MfIHbvfX&#10;YyBiY1c+/wA+3FqwrvyXRRjkzMdyyBJQVmSZDgG2xBh20PvMjqT0mKqIoiBOGFr9xfzA8A7j9ptt&#10;4gdquty7g8ht1SLbrSMvLBdo/pn1HJY0mT3YgCZJYqBgiGR08hnh3jbyBTUwow/dYdQevj+kfPEQ&#10;PCG+ibbb92Gz24cMmW5c64lYTHt33iYxjcYHY8G7hR4hl9vSysGYSRwdRCeBxsAb0Q14rH8uu57T&#10;Ydy9q2Lnm3at2tbme1gWViY7PclpH7vtFvbWadIDbLOUMgkWJI2HuMcQ/iszbPut5sUlVt5h7iau&#10;gfINGvhWmZHwwdeb125a/qGeD+GtOC5GgZfg15Mjdx5FbkxcvsJgPmzzjOiUbpEVVO4CqvNELn0H&#10;3Jdbzv8A8UWhpaQbSgNF+qbc5JJFr9QqkcRYfSw61Kim/kkpfkfHrcMNIljYjPqJBQ/u9K/Hr4HO&#10;6njrrE/xDHzHzKvraTb/AAawdcCsy/N6edlpNNk+reF41Ph2Fs2TIiXckSnyaKO2uivmwQD8VHkL&#10;83HNdn2TZODcV3q79rZdx3eGa+IBY/Y2bpLIgQEFnklMRjX9sxOADQkN24F3ENtGpLSOK/BQRqr+&#10;HTzOWDijl7geRjv3CwZstvNkyLWNWMvrGy3cNjVNEnTmC7lbj0htNHBjkguiSgJvIvcbb9ju+4/5&#10;npBuF/DdcZ7DE1WFWMe47ylekkqmsFk4ykERAkUmNJJgfdicB5nEp6urrqSuh1NRCjV1ZXsBGhQY&#10;bQMRozDaaA200CIIonqvxVVVV1VeOvNo2fa9g2yx2XZLCK12m2jEcUUahEjReiqoyA/WTUmpJOPe&#10;uZxVT515JN3W3Z2v8accl6OTbeuO7RrqJW7G6JlAN0QX6BqqZwXe5qPSElxF5JxwV+ZXkF9zvutx&#10;TtdsbFotvkhV6Zp/MNwKpH7g8Ra2rCWvgJ3r9OITyxzfz7bx6KSj3D6n8wi5nz69P0+GLUKKmr8c&#10;pKfHqlgY1XRVcCnrY46ILECsiNQobKaIiaNx2RT0T04732rbbTZdr23Z7CPRY2kEcMa+SRIEQfgq&#10;jEzjjSGOOKMUjVQAPIAUGI7b/biZFht3iNBhjCTMrz+nyTF6Vht5vuwbmZbYgFTcyWVVXAiQYR2J&#10;C8oq224iKWooScc3/mH7lcg4ZccY4tweIS875HBcWVooYVhlkms1S6dcyEiRp9LkFVkozAokgxqf&#10;WtzEwH8PQwP+1VdP6tX/ALSMPZt/hsHAMRpcVgmr6V0bWbONF79naSTKTaWchSUjV2dOdNzRVXpF&#10;UFF0FOLm7bcF27tvwrYuH7c5kW1i/iyn6p7hyXnncmpLSysz5k6QQgNFGFFa9cKibNi10OXYTn24&#10;0KBFfmzJLq9LUeLFaN+Q+4X+ltpoFJV+CJxL76+tNssrzcr+dYrG3ieWR2NFSONSzsx8AqgknyGD&#10;EYPGCS/m0fcjeyaDgu7oZnJZo+5qqs4bhivUFDHDX+VWZSSwPp0EyBC9V45z/Lgb/k9nzru7u8DR&#10;3nJ91Z4FYeqOwtAYLSM/FB7itTJmXV1OG+wkS5NzeIao7lVPgQhK5f72rEqeOlsOGBwYMDgwYHBg&#10;xhV0RV0VdEVdE01X8E1VE1XjwmgJpXBjVGkMy48eXHNHGJTLUhhxPRxl4BcbNPwICReNcE8VzBDc&#10;wtqhkQMp81YVB/EHHgIIBHQ43cbce4HBgxqcfaaNgHDQSkuqwwi/+Y6jL0hQT8eywZfu41STRxNC&#10;kjUaRtK/E6Wan/uqT+GCvTGGH2pLLchkutl4UcacT+VxsuYOAvxbcHQhX4iqLx5bXEV3BFc276oH&#10;FVPgynow8wwzB8QQcGN3G7BgcGDA4MGBwYMDgwYHBgwODBgcGDERbfA6byGLf2BZH22YWSUeB4rb&#10;Iiq/SXm39K5ZFZRTROsRayHMJjTvbVFNkjBFQuaco3XC9t76zd9PupQnt7nBtthcUq1vPtEDN7i0&#10;NdK3t7dq4BBeNpEqCahBNBHfC6hkHoFF+RpqqPj6hmP68Y8aN7rTJXbjZrc8lgbx7cdVfaNyzRHc&#10;pq4Siw1fRTJASXI6OhXzBFF4DB8FUTJAdOwfdbd97bce2XcQGHuPs7PExc53cURprDftTRrpMhqf&#10;ejZLlCyvJoT7Zf8AvGSxuGpuEIAYHqw6Bx0qG8xkDlgzxC5bi+W+9eIvGjiZDtVtflbUQxQgEKOZ&#10;kePz3ulUVCSWlvHAkX4MpxL+OTiLvV3Q2iZA0N5t233ABzBEcbQONJ8PUurzqBjXDMi8gvrfUfce&#10;1ianwVnWvzOoA/IY6shyew8ebmI9aDKstjryWEVuU2DsuftZaSDXoidIIb0rDJRLqw3oRw+bTf0i&#10;007A955FuP5c99sk3JZbnsRuM4jjejPJsVw59MOVWfbJDX2FzNrnDH6FhikdpZDHWRs08fh8f78a&#10;PJjC8c3Q22ZGXOjfabMYr1DlcZ1t5jHshkNq9huRszWlMfs9pOdStkq31dwZ7LnJGupHnv8Acf2T&#10;mXCbO8nvIjs82gw3anXHb3Dgmxuda1Bt7h3NlOVrqF1DKCPYDBJuNnFuNm8DH6hVWH7LdVYH50+e&#10;EX4seQ03KG7DZ7dh77RvBgT60shLEwacy2JEU2W50c1Lpk28YWemSI6q8nS8CkhH0M/YDvHcb1A3&#10;bruBMbfn23O0K+8aPdLCdBUscmuYaaX9TGdAtwpesuhBs26SXJn2++Gnc4KBvJwejr8/2hTI4W3m&#10;jtu9un4z7qYzBFEuIlGGU0b3LuR7bEJkfI2TZ1/819mucZ09SR1U+PFsd4tkXfe3PJYPY9yWCD7h&#10;R4n2P4jqK+LxB4/9/LPGXJbR73ZL+KIfxVUOvzQh8vnSn445PD3fuPv1sLh2ZOMPRbyDAj0GTRJT&#10;4PyguKeO3FkynibRNTnKyri8k+tS05aLwl7N8sm5PwjbRuEofd7FRbTvWvutEoVbjzHvqBIVP0sW&#10;GYAJ37JuKbnt8FxQh6UIPUEZfr64lO041JbFxOkh1XlrqiEiqnNOLWDKRUHLDv8ALBZbNEQIoGoK&#10;rjP1euidxBJdP/sKqcapjXRQ+OPPOuDjVBH5dKei/gmv+HG3UM88GCCacmS41Hjr9ZugThrqgtRk&#10;P69NNf6iomifNeNDszMqKfVWp+WMugIxxzsTo/s15Aj0la6FuMuRNiutC1Hspz7JArk0mx6lJ4tE&#10;I0+pE1VOfDXc7DtJsN0tE2qAxXWtpEKgLK7LQl6DqcgW6jwxpaNCjqEGf6z8ccWCMR6DHMcxh+LT&#10;0k6DStst01XYe9jNs1iRo0kosh2FWPTUbOS0rznYD+q7z11RV08XsLbYtj2TYI7WC1aC1CLDE2pA&#10;sQVW0EpGXpqUu2geps+tTjCSscSShVl09Aa9KDI0FfDwHXDB/wDuTif+4P8A2x6Y/wBh7H2L33UP&#10;d/M/c7vV1dzo9t1f9N8+58NeXHMv/wC8xZ//ALxv/lZ7af6Z9r7T36Z/zH/Mpq1afbp/B6V9zKlc&#10;sbNaatFfXStK+GP/0vvqr5HehMOHqhoKtuIvqjjBE05r/wDebXjSklUBIzx7THHYoLn9E05OKArq&#10;mqGKL1EOnpoQIuvGmV1Wqt1JwZ9PDBoLidLfpzRP4aIv8U14UBx6fjgpjlhNdsnnTVVdkOEa6/AU&#10;VUBOXp9Ka8YRZFiepP6sBp4YT2SwJcybSSYV1KqVrJxSpTUZll4bSOratlXSEd5gy650EpCqF9Gn&#10;x1Ro3jbbi+n2q4td2ktXtptbBVDCZSKGJ69FJoSRnlTxxgysxXS1KfrwoodhElq+0zKjvSIbgszG&#10;WXm3XYrxijgNSAAiNlwmyQkQtF6V19OHWC6tp3nihuEeWI0cBgShIqAwGakihANDQ1xlUVIBxFzz&#10;Z28xXcbx4zasytFbi1zdfbRJgoKuRJcWzhqnQp/QJS21VhFXTQnEX14pb8xi2kPaTlG7zSe3dWKJ&#10;NC9K0lEqBVI8RLX2iOp1gDOmGveNvg3GyeGc0VSGr5aSCf0gEfjiG36dnkLjT2S5vsQ+EaFbDNTK&#10;abqMWn3mZdXBcGrBlekfbNVzKPsKnUqoZImvw58/J9yc7Ft78H3JQTfyS3FvPX/MkiVI5oSSRVgY&#10;3lGVdRkyAwy8c3WK4luLU+l3JkUeOlswPlpppz6Yt7471xLsJO7yEIF3jtBHFX7C8kPuuAKgqQqm&#10;AyT02fIRTEwaJzoZDRC6nXE5dKEqRHfORpt+/ca49bxmXcb+VyVBX+FBCpaWaQFgQurREhAYmRxl&#10;pV2XIA0JFMsKtNNE05ppy4lo6DPGOKQfNje775v3tNtPCgU82zO1z/E8qBxqGk4WrHMKyDhZOPON&#10;q49BiVRKbjDvUw8kl4enrMXB+dn5lrOy7k7rY2dlog5ptF5c2yXCrRqyXJFvDKyqWaIwlToIIUyy&#10;MBRmDQDeeSfbbrZbdJEslq8jRyodOet9KHOn0gVocnBZaVoRNPHPKp6hVnHN3q2Ri+Z4PPms5gjE&#10;RVi3GPx8ftjSwgxmNWG5q2zdeag2vZdZc70cu0RAEv4B+aa4tJxwvvHtz7T3A2aZ0vPRSO6gW3lI&#10;ljVfQsplFu2lD7UqMJrZjGxjSYXN19sqSuDoQnVT93Sc6fPT8h8MPFlb9tN8YNw7q+BWrvI9oc+y&#10;WzjKpKsB69xK3s2ahFJEIgo4UhqECqmqhHRV56rxfu5SbjediuV7rvCld23Dj19dyqc/ba5tZZVg&#10;r4i3jZLdT4rEK1OZ1Xpc7PfPJ9Zt5CfhVCafh0xSHf4zme32ObReUW282Y1YSHn4s2Sz1OnDyXGp&#10;8+ttquwU1cbfS9qWDntA59Mht55lR6RVV+c1ptu88I2zgncbZrt4tnvnbTMvWz3O3kdGjk8DHdJG&#10;sulvS6STRldCUar7u2u47bbeTbdIfv0qD4101BDVyOoCpr4V8Rixos8xndza+u8uNsb6NgGfYjGj&#10;MbjV4vthFlusnFiT6W2beHsyTcUw9k6+KhJZUGndDBFZv3m9nbcy2OH8yPbTdl2PursYRN0iRgqX&#10;SAoGilRqo5lTS1s8oZJ4ysMp1xq0NkbdvlpuG0x7sHEcdPWCfpbIFSfgTkfEU6YiZnWc0D3jXje3&#10;7Mm0nZUG6lrZZK/OikLwQ8psX1OYcphRB73BWAsm6iAvdaXqbAXA158Pc3YOYdrOFcIuBKOVWvIb&#10;i83BZVpSM+5JrVyKNrlZFaul0aNgyrqQswbxEu38ektoZXcyTadXjSZwDUgj9kkVGRNMhWgmxjuW&#10;Y9WeKOyES2aZdobTOajbe2iimjctuLk+S0s0HQX1WU7UK6Sr8S6+OzeO7ttMX5fe19lvECPtl5fx&#10;WFxH+y5NxcRyAg/vPGXz6GjeGHOO9ht9p21v+x98RfMBnTP56c8RUPwn3Li7w5Tf7QzaFaPEcmdj&#10;lAymRJgvTOltm2rQio1DlMSpkeLMbFTcVhpzUXOsF5LSp/LJy6TeuTWvFbq2a02jctVjJclg/p0z&#10;RxN6WD6VKAuSobNvTqAVlPHbyLfm3PaZEEatpkjaoDeOVB1FRStKUGfnZNsfXZzRYDFx7PKpKu+o&#10;ZliiS48pqZCs4s+ynWDTokwIttgwklWVFV1RAQvRdV667G7NzXjXbzbeOc7twvILOWcGRXV1lSSe&#10;WZWBXIaRJ7dKD6QaUIxPIJJW1LLFpp+g/wBP+nD2NvC63opInqJDqnSi68/h8dOX4cW4Jww0MaHC&#10;krnXHNXSwRuQwJqqxJSgWqKio24vUC+nMELlr6cuG+K8VUmUN/lvQ/I9Me6an4Y2vr3JsERRCbN0&#10;33fj09gVLVfloopp+K8e/cBriJRTQxJP4DPBQjHW686jJi3orrq9LaenMl+KounJON5uiEomcjHL&#10;8f8Aox5SvjjdCjBGV0teuQ4SE+8SrqZImiCKrroDackThVDlUfteJx4cMX5NYrnu4e02R4Dt0cBm&#10;4yxpmqlzrCYsKPEqTeByfq82Xf6pIAjSoIn/AEyLUS/lKt+73HuR8x4Zd8W400aS3ksazSOwVVgV&#10;w8g8z7mlY2ABrGz+NKs++215e7VeWdgVFzKhUFiQADkTln0r/cehi/4ceJeS7EZ3OvM7sMXspsXA&#10;4WN4xIpZjrxy5D9i9YZJKGNMYiy2TgOEjaqgKCtzERF11RKn7L9lN44DzW+37kd1aSP9lJHbCJy1&#10;WmnLytRlRtUUKRRl6UIlIHjhg43xybZrtpLpoyRAqJQ+RLNkc8if0EeWCfzrzvGJeQYvhrcRhbnH&#10;fcy8luSZ6JNfSWUaunDXMy0XVYzscFlPJp1ArQKOnUXVQX53OV7LvXJuGdurW1Rt3tn967lp60il&#10;9sxQBhX0PQzSA/SUiYZFqvu5XMEIeVxRowat0opAZs/ln+nBxtl5lYm1tDRUwR4WO5vg19ttjmQ4&#10;0kll4Z2FzriqS0zCgdNGhso0nGhkE+gorkecSguqGy47cvB+/HGNk7VcatXEO37lts232k0LsgBg&#10;MsazTxsaK2qESM/isjZ/WjMx2vKEntREkf8A4hHJFqQZ6omYVkT94FK1pUq2XkTYFkeZYriNA9lG&#10;SX9ZUY+yy28trKlNpFeB4O5HGIoKZznpQ/8AhNso446qogCSrx1Fv/LeM8W2OXkvIN7trXYlQN7z&#10;uNDBhVRHSpkZx9Cxhmf9kHExeRI0LyMAg8cUx7mZ9V2u42a7h7OwchoMfs4b9blHcaBlizjXyOVt&#10;tOciNtyI1fW38hxFRmV1kskhc6UIu018ZO5vO9l3TuZzPm/Z+0v7HYrmB47300jlW7BhuHZQrpFD&#10;dMR/Cn1fxiJANTe3E1PISz3EKlUOR+I86eFcdXiVuDT7Wb9Q6qxWO7i26yHQ0NjLYjDJorx4o51p&#10;I+aq7FS4lIlfJFteh19AJSIGhLi3/wAp/Ldq4vz3bY7+GB7TcUe0indR70JkeMwkMQWjV3Atp1Vg&#10;jOFYsyxKTHLS8TaeQNbs5+wvSNHSiyAfh9XT4mmN36kO2tjt9mlBvriiSK9uwlNWMubXqrT1dllF&#10;H6npDZBp2nLGqYalN9KdRPQ5Bquq8WZ+ZngL8a7jbXzjalMVhvmmORlqPa3CDS0UgYU0NKqqykZm&#10;SOR61OG/nNlPD7O52ZKTowZWHUMPq/Sor+DE4i03u/I8gv1JvFHLJjCRmW6LG7oGgdbWOlrXMJVX&#10;8hFaXRhorWsfcaaNU0ZMCVNVTqU8P5Vdc55/s/K9yiEe6SbltVtPkoBe0ijaVlWp0I8xlkRT6lRq&#10;Gozw3ruY3vkGxX6LSGQxkCtaEFtQ+YZPmQBi4DeTzExzFZL+J7YMR86zM3fZLNZVyRjVVMMu2Lfe&#10;iL3b+eJqiIxGJGupdCeQkUFnHef84PGuGtPxztzEm98tZvbEi1e0ikJ0hQUOq6k1UASE+3U0MpZT&#10;GbPe7Bf2bcBpa/gPx8T8P1jEZNja+43l8jZ1fu8kvKbXFKKxvsjiXJCMKtkwp9fX1+NnVskEeIjF&#10;nZq45CEAZBYzgOAZEYjzn2Q4Tv3envfuG598DPuV7tkMk0trcn+FFIjoiW7xKBGoSSQM9qoSNWR0&#10;lRiZECGC/Em5/YKoaRYi0jeVCAFArlma/gfPFt4ADYC22Ig2AiAAAoIAAogiIiKIgiKJoiJyROPq&#10;2iJEiRxoFjUAAAUAAyAAGQAGQAw9YI8pyOtxDG77Kbl1GavHqifcz3NUQvbV8ZyS4DaKqITziN9I&#10;D6kaoic14Z+R79YcX2DeeR7m+nb7G2knkp1KxoWKr5s1NKjqWIAzOMJJEijeVzRFBJPwGKgfB+vs&#10;99PJncXf+/EpMLFmbFKt1w+6yORZVJmRkCM2YogQ4dY3LRrTTpVA0TkJFwZ+WXZL/mHc7f8Anm/R&#10;htxiaW+nNDRbu/LpBGCeoit/fVRn7YSKmnJVrvjRk3zkO47+5raxr7cWdfmfhXM0oOo6nM3AZLkV&#10;RiVDbZLeyhhVFNCdnTZBaKqNNJ9LbQKqd2RIcUW2gT6nHCEU5qnHd/KeTbPw3ju8cp5BdCHZ7GBp&#10;ZX8dKjJVH7TuaJGgzd2VRmRix+mKyMYzbLci3s2n37yEQh4xm27szaqggSER1GKidhGYRK8IZuCg&#10;gLeROxGkdaQVekjI1ROokX55do9z5Jz3u3sn5h+WwmOw3LeZNr2yFvUsUBt50ohIyEeoLrTT7k4u&#10;SQKkFlvLySK72oqwFtJOUPmaxvp/S+n9Hzxanx9K8PWIa+bW5ErENrY+F0JmeX7q2jeJUkSOSDKe&#10;jOGz9yVrn6Pm+xFPVOYSS05onHK/5suW3O2cCs+D7TVt55Hci2Kr9X2iFDc0HiZS0VrpOTC4bywz&#10;75fmysmER/4yU6Ih4l2yH4DqT4AYkrtxh0Tb3AsPwiEokzi+PVdOTwpp7qTEiNhNnFyTV2fN7jxr&#10;y1NxV46C4ZxyDiPFOPcZtgvt2VpHESMgzqo1v/vvqc/FjhfZ262lrb2qmojQLXzoMz8yczhaqqIm&#10;q8kTmqr6InElJABJOWFOE9j1t9/jvXMctaiU6bdKafyzYEcybW3FU5ExZvIRR1RSE4otuJp3FRIz&#10;xfexya1m3+0auxzOVtD4TQoSv3I80uGBaAioa3EUqke6wHpGnI9cKHiT48wODBgcGDDO7b5vUt7P&#10;4Jkl3OjQITdFVU9pYSHm2osWyqxWhmk+44Q9La20A219VBS1LQUIkqvh/MNp2vtbwzkO/wC4Rwbe&#10;LG2ilnkZVRHVBCXckigaVKEiunVqaiBmVLZSia1hfKtKH4FTpI/AgjCop8sk5cgyMYrpLVCeit5P&#10;dRX4MeeHqh0VQ+kezsWTROUh5IsdUJDaJ9EUeHHY+aXfNQtzxLa5U44el/dRvEkw87O2bRPOh8J5&#10;RbwEEPC1yAVwrpTqc8LgBUQESMnFFERXDQEM1T/USNgAIq/gKJ+HFgopRFVnLMB1NKn4mgAr8gB8&#10;MeYa3eqyl0m29/fQZjUGZj5Vd3EdeReh2VWW8GVFh9Qg4Q++ktgyqIio4Jq2uiGpJV/efdb3Ye3H&#10;Id+226SLcbIRTQl+jTJNH7MdQCf4kuhKU9er2zRXLDVOP4ZbVQKQxPwUgn9IFPlhXYXMrJ+IYxLp&#10;pYz6t6hqvYyxNDV6OEJlsCcVCPpeTo0cFV6hNFReaLxK+FT7Zc8Q4vLs137+1/YQCJ61LIsaqNXU&#10;hxSjg+pWBVswcZowdVcHIiuFNxJ8ZYHBgwODBgcGDA4MGBwYMcsx19hg3o8cpZtfWUUCAHn2x162&#10;45OkDPuFTmCGQgRJ0qQovUiO+muba2kuLW1M8iZmMEB3UdQhYhddPpDFVY+ksgOtTCat80pq3DL3&#10;NWZLcqso6e4tH/5mnBcp48h2TAkMuiD8We1Ijqy4w4IvNuooEKEipxFt253sVhwbf+d210s21WFl&#10;czv1Vg1sjmSF0YB45ldDE8LqsqSVjZQ4IwH01rhnvE6FIa2Rx24nErlll9plGX2L5D0lJfu8jsnY&#10;8kua6k9XNsEq66ary5acVl+V7bryz7L8Yv8Ac2Lbtub3F7Ox6tJcXEjavP1IEOfnhFt5DW/ur0d3&#10;b8Cxp+qmGX8ytpsgYSp8jdqidgbk7aI1KtfZIqHc45EJScekNjoMoqtkjF4XEUXYJEJ6g0IrBfzK&#10;dvNxgfb+83Cne35PtBV7loh62gjrpuKUIdrcErMrAiW0aRHqkSoWfkFjcUj3fbctytxkPB0r6lPw&#10;pn88RvwnyLnboeXm0+TYUxHprHONkMhw/L41pFKTX1eXUNyNkFW6iducdY4+3FcLsPtErMxkiUnG&#10;UBa94p3K3vn/AHT2PlHGJ4LLf7vZobOdJUZ7VbhTeuwIDK81vM8doy+1IksaNUuXjeNm6x3qDcN+&#10;26aCI6JLaRZK01IwZTp6VBBpXOjBlNDQUsbpc2xjdGuu9u8wrWq3JTgvV2SYhYoJo+BNf1p1STyI&#10;UyvEx7jLyIjjaii8iRF46K4/zzivdaw3zttzPbI7Xln27RXu2z0OsFfVLbFgDNBqGqKYKrKQCQrr&#10;ibsoI80OK1c6n5346zsy2cyOdLttss7hP12KvzJr70TH40u6jvR7SEDyOtxVix3DWRHDoH3B9XV8&#10;S4X5ZJzjsqvL+zG83b3XCt3t3isWeRikMDTqRNGGB0vDESZoVopkYNq8TGbiV9rnZJiTYS5A/uMT&#10;/V/bhF7h49ZTcfcz3FJXTutssMJMmlVhahlmHzEYsKHKmUiuq8pxK2ey2+afziQqqpxq3vZG3TZZ&#10;tzs74x854wIxdzwMAbi0fTLZblGVJ9UcUiJO5FGUgvkM27dopxGu6bea7lbdR1EidSDmPA+YxZL4&#10;y77UXkBtw2s+TFfySJW/bstqXOll55DA4UiYUQSRRZmKhI4gcmzLpXTVE47m7Hd0rbuhxN9t3yaJ&#10;uXWkKx3sQoPdVl0i4RcqxTZklRpUnTlUVkW07lbbxYx3MLVVgQw8QehB+I8cGmyXjVhPj1JzFnbi&#10;RbRsazKxj3ErHraadnHp7JkpquFTTHumY3CkjM0Jt5XiToH6+JjwvtrtHAdy3u64/cTLt17FbqYH&#10;YusZt/dCtG7HXV1k0vrLkiNDqrWuzb9sttsDx2lRCxqQTXP4E5/pw+MZQgTjb5C1N0UVTXoF8E5p&#10;/wAqdxOf4rxO9Yik06vQ3T54cz0xvnkrzAK0iqQOAqoiLzQTBSRfkiKnGq6mPth06g/24AMd3UX9&#10;VNf5tfX05iPp8tPTjYZf80VwU6Y0RAUdXT/mNOa6aap1L0J6aaCHP9q8Y2zEjW/X+n9WBvLGyV3n&#10;WlZZXpJzTrcX0abXmqonqpknpwqLFhpXIn+rGPxxyFQ1RSIM5+Iw9LrG3wgy3WxJ+KMoWxldlxUV&#10;WvcIyHVppr0pxi1pbO8E8sStLEDpYjNdVK0PhWgr8hjBkVmVyo1DofKvX9OIA/d/GH/3Lfafv3/4&#10;+/nrs/ZP+p9r93/Lv3D3Ov8A+ze/5dX/AIPc/wC9z442/wBDdjv/ADo/1RpP+oP51XT6/a9/7evu&#10;daafe9P/AHev/Hhr/mdj9/8Ay/3/APiq/T+Ff0fHzx//0/vcYE48mSCL1A//AFGP/wBJoqqi/D6t&#10;eGv3GjmkjJyYen5+WM6ClcdDwi50F6kBASftRRQk0/FNU/fxpnkV9LA1II/r/oMegY6EJCLT/SAn&#10;z5eifSnL01HjekoZ6VyUH+7HhGNDj6Mtm6q9IiJLz9RQU0RFX5InALgKpZjSmCmCmOJSnVkvoqIv&#10;QrQKvV0j6oZp8CXq1056cZxfxfW2AdTliP1HtBl+Jb15JuPQZw3+XcykwpGQ4tZxZEk5BMErbvtX&#10;GiBpoosReiKaqpN6qJIoIicUxtXbDkOw91d+57s3LQNn3VozdWkqs+op6fQQQAUQBYm8Bk1QBhqS&#10;ymhvZrhJ/wCFJQlT5+NP6fqw036gG4KVG1UHFK6SqysttkiymW3REVjQhE+w8iGhEZy3W9A0VEQV&#10;JdFQdas/OJyh7fiXHeJ2U1X3G/DzAdBDbD3CGp4tL7dFOWRJoQtUXJbsW203KqR7kg0D5tl/Snhi&#10;m7ys29yDwu3k2B3/AMUkyH6q+o8al375OuNtrZtxmmpcF91ptQGGKGJAhKS9g9FVF9K5PBL/ALb2&#10;XFTt1wXuZLKG+gkajBbsgtcRLSh0NX05lirmpJqMQXdrWXYN0sbu3JMTopFSR6gKEH4Uzpj6Uts9&#10;x8f3RwDHtwcdkNP1N/XNzmxafCSUU1HV6I8bKc345clTpRVTRUTRU47s4vyjbeV8fseQ7c4NrKpq&#10;AdTIykq8bU6OjAgilfhni0bS5ivLeO5hNUYV88NVt/Yv7lydy9wYrZHX2AScRwhUIEfCvp2HwlzI&#10;rwKqtpZ2zyGpIRD/AExT/SutFdqt0m7n7p3K7nwLXZ7hzt21n06vt7UMJJY2FaC5uG1khmUiONR9&#10;DVUzZxNGvWh/T/0YcXafN2cz20ocqFx+c4UWXFse0y45MWwpJ0uoswKMgC85KCVANVABUnF5ghdQ&#10;63Jwrk8XIOG7bv6s8x9t1k0qS/uQyPFKNFAxYPG2Sgl/2A1VqisLkXVpFOGqSCD8wSD+NRihzeR+&#10;nyb9ULB66ulRZ0Ms/wBtJglHZ7ovtZDe0S3LxyhVe0cBIMZpxkxEgePpLQkVB5E36Pbd27ow3O13&#10;Ec1ldcnsGLJmG1vAH1dM006GRqMjalZQwIxUu9RiTmVqBQqbyAHLwJUnP4ZU+NRliwnz5u8Nprfb&#10;GKtYy5ndm3k9qdoy4YOw8SxesKWf3OLHAnbCMtvJbNnVFJsGJHT6kK+fnP43xjcP9I7jFtqjnS+6&#10;VnWv/LQo0gjuAoJeP3fXGxzj0S6TRmBsLfN3h2+4sLd1q0gdmzzVEXM08cyMvIHxwmcY8qUyHZ7c&#10;za7cSWjuRSdsM1rMOygWy7WU+5xGzbqq+b0IQrazwNv2r46hMQxEv6qoT0E7e/mdk3TgnNO1vcu4&#10;Yb8NnvYLK+cU+6rbSLDDcDwncFRDN9NxVQx90hptlzerPtV8hYF2t30kdGqhpTzr4Uxw+C1bQ7vb&#10;D7ubM5Onfhxsii2jLidJSqtMkrACunwOvkL9dbY04+H+kiJRPUCUVnn5cdm2XuR2n7gdsuQJrsxd&#10;LIDlri+4jHtyx16NFLbmRfDUSGqpIMf4cUvds3CwkOSyA/LUMiPkVJ/rxXLn9TmPjnlO4W0+Rypl&#10;XjOW29bW3Ix/dJUz3WZiX1XeMp0k0UN2czElAigrpNyCbRW3OrTmneOO8o4decs4XudzJHusKJbz&#10;RrUR3trFIk9vOoOUgjCo0dfUgkZCVq+IXuS3Ww3N7t8jkbbcOC/X0sKnUP8ADXSSKElOmYyW1hl2&#10;JVo7f42jcFmRC2qmWWR36zmHq5y1Zl5BZAVy7JkFBGBGoZUJoXhVGgajaEhAqk1BeX8d267Ox3uw&#10;WoTerbb44p/bqzXN1KLh1qKlSyxSW8NFFGVCrhqjEp23eoI12vZ5QrK1qzl9QIFHagapzXSMiMhQ&#10;dQaq4uU7hmx454xgNPGtPueF7zrnGroLJjsQ3qy5kMNNyCcckPrFuZz5uI6PUIOtqpOKhlxPNq7u&#10;/wA47RbFw2SKSPkW3ci+8BIpHIpjmYaM660lZ2eMjJWUgtRtJvsL2WzQQ2Su0cV17nnoFGpU5kgM&#10;TmfMVJOZs78ZM93Myx/KZ+YUVkmI3do/Z4XkUuKsNZENEbjup25J+5k1Mo2uuC/qXVHENEQVRB+g&#10;XZ7l/Od/3TkI37j1yOLSv7lneOugOOjLpc62iNKwyZ1SgAC0pL9jnu7mCW5uf8qRyUqKHTkK/EE/&#10;SfFaHxxLx5WuglLRELT6uWi/vT1/fxfkrKFNcvjh9HwwmbCI8LZnDIRdTn0KvSjgpqqj06cjT4ac&#10;uI5uAmWORrdqyDOmNigZYZ22z2DjFmEi2J+PHmH9lntgy6+7FfkaLEsDaYBx3sNkPUSoKqg68uOb&#10;edd7uM9uJZL/AJdffZ7Wx+3mJVnaNpB/Cm9uMPIyhqH0IzEHJTiT7NxvcN+aaHbo1aVI2kzIAIXq&#10;oJy1HoASKnxGOFd7qYnVGCw/JcaSWjKr2xaJ02+20iEjiPdB89fpTRF9eOdt2/8AUD4FYy30W07D&#10;ud5PFHP7b+2qwO9NMahy4lCua5+3QA6tQNMSRe2+6oEe7njSM0qMywHj4aaj54eTG8ir76IMyI8j&#10;jiNAL7IgYlEeJsCcBQcEDJNVVBLTQtFVOXHZnajuzxXulx6LkXHNySWUIgmiCur20pRS8bJIquQC&#10;Sqvp0vQshKkEwfdNrudsuHgnjIWp0nL1AHI5ZfGlcumFK4ZqKNtCqkSac0LpRNeeqp/x4t4TsyhI&#10;kJY/0zw1088avt6yOT7zyDovULRI3qqppr1CCuCqJ8iThfGjMAJG/DpjE0ypjkcxygj2lfkbwOtT&#10;qKut4kWW7aT24seBarXvWhSYpTBr5Cl9pZVHX2zNhALoIEM+pPPYbel1b7xcnTNaxSqHMjKipJoa&#10;UsuoRn/KU6nBKAHSVDNXQ0MbTR3DA+4isBmaANSuVaH6RmQSPClTWhXfvIZ2W2e6GeWL0fVqW7SM&#10;WFd3ZdWUy1yC2hAzDcVs5LteeH0Fm62vR3O3HReapx8ed3Xcue9w+bc3v5o3f3XQPGWaHW9zPBAg&#10;JGoxLZw3EkbEVCQ6iK4rnmF/o2u+kJAzCBgKj1ElqdTQor1+HyxHCtp7a2h1OQ2CPViMfa4tc01G&#10;jnMs8eUTaGBK1Vg2WnY9LqMshMup1DaT+mKI1b5vdjtkd4zwLLA8EcTRmgDqFYRtIQKhx7ROoAsf&#10;TTSFUiHbJYbhew211PqjSo9sgDW0f7o6UXIHWRnX01pTEyNm8DuN984odv7fNJMSqqKadesV0h6b&#10;Naqq5qRXO3bVFVuuOw40yRY2wIJuk2hAqmKGLfb43dse3fKe/fJdo4tPyOaz4fbwyzqzmRgsYdDc&#10;R2MLEoGMsuktVUFCxLmMR4tOyKSXcVpc3Oq6EeoJmdIFKk/Ek5VzI6ZVxbPOwHZ7bPai/wAYtINb&#10;U4K/Uy2r92c6yM65P2rrhPOzHO2/OvD7SlFFv6wdERYAUEBT6fRdse0fbrtjuvC5dttrXhtxA0dy&#10;ZWUS3Lsp9bytRpbokaotPqRwogVAqqJDcPBBbyvMaQqpJ+QFcvj5AfhihnNaO2k0WP2iQZ+PCVPC&#10;zLGJj4IzPcx1+S+cWxCSycdp96E8x2UVtAV+R1KKIqonHyaudqvuJ7/tlve2UlravbxyQyMtGmtJ&#10;Gb25yw0rrRwI/SAWm1UNaYrPd45N22aC9hVkkCiZK9Vp1p0rSnwr1pizPLd1ts99vCdq53GyWvgX&#10;V5Vy4UcJLbbtqO42OOuNgzFrITXfJuUqgjxtt9IQJqqaj1cfQjmvcDhfM/y7C75tv0UG+yoViH1T&#10;/wAytGqhjjjXUQx0NIyqFSCerldWJCt9Z7/xVLm5lAaRD16iQVFAB59Mv2T8cUybQY0+G68TbuQ1&#10;XsZBKkyKrb6xsJlfFmQm8kdq4UuAzLnzG0rW7g4vtXDRCccFpsEVG3XUXijcNr5JyzZbCy45KE3L&#10;cLiKCWIzJEjTl2hCyMzqFVhKCa0DigOpRiAcbpY74NtuSFhkZvbY0qr+FKn060FKjOtB0JOL8ts9&#10;gMI8bsMvNxslSJkeXY7j9pfzbV0NIFSkCA/Leh481IFDCQ92+17sxSQ6paCLQkra9t9rfy98P7Ac&#10;a3TuJyxo905tY2Mtw85X+DbCONnaKyRhUMaaPfYe89aIIldozcoihsbeSQAUVST+Ar1+Pnhkv05q&#10;+Xff707qWilJn5Lk1fSrNPVVcmRhnZFfEhLqvVKkZDGM015KCcNv5Pdtu7yDuDzbczrvr+9RC9Or&#10;+u4n/wDeM0ZPyGeInw2ty+7bg2ZaQJX4irN+ksK/LFnHHauJziuv9SHdZMM2bTCoMpGbTN3DOUAO&#10;CLy01U7HJGEFCF1CsLd6OgqOqk2w6iIui6cg/m35k1lsXF+3tlJ/xW83YluKV9NnaFZW1U+kST+0&#10;FLEKwjkQ1qRiJ8zvxZ7JdoHIklXSKUqdRC0GfXOuVSACfCoP/BXA12h2O2yjWLfYn7qHcX043NSc&#10;O0kw/u2OMCRaKLMrGKmZLXTQe45oic9eH3sBtv8ApHjHFr68TQ3KZ7iXMZ61iElgg8kawtp5a/vM&#10;BmSDjbxKw/l2x2UTLSRxqPzOYH6PDCO8ns6td39ysb8csCk9bX3mO3k8xlVcYK1BFelBI7a6uQMV&#10;rRdfkCi830IVRDZFeKB/MrzTde8fc3jn5e+DXNbGK9UXrqSUe6ALMr6fqhsIg8swrnMGBXXAtXa7&#10;lLutrEfWxz+A8f1Vx2ecsKp2d2A2buaNko1TszvjtDkkcA/8Y4lBKsVfeeIA/qPvyHEkvloiuOIS&#10;r6rx0V3P2HbO3vAe1+2bBB7W3bLvNmIj4gRW9zV2IpV5XzdurSOWOZww8vAt9u2+6U0+2vIpPmFr&#10;Ufrr+GLGRITETAkISRCEhVCEhJNUIVTVFRUXkvHSgIYBlNQcS/FYT81nf7zyp4rTnvMW2Krp1j2x&#10;RCje/pZDbDUlSRVbJ93MJgqC8+uPGFU9Pp4Ls76XvH+aqWWMe5xTjb6ENaqTt7Eu4/Zq25SouoV9&#10;yKJfBcolce1uXKbKHVVbOJpCKZBmIVanz8QPClcWfcd64luGR3Lv5F7f0ezuPyHG7TKmXLPMZ0Rx&#10;Qfx3b6I4jdo6joL1xp+RuKlfFJNVBXTP6VQV45/7sciueScj2DsZxq6dN23iMz7pNGaNZbNG2mch&#10;hmk183/BwMKlPceT0kIxyB0+rD0R47ESOxEistx40VlqPHYZBG2mGGQFtlloBRBBttsUEUTkiJxf&#10;Nra21ja21lZwJFaQxqiIoCqiIAqqoGQVVAAAyAFMY43cb8GEzlWZ4ng9Ydxl+Q1WPVw9SDItJbUf&#10;vmKdSsxGSX3E2Rp6Nsibi/BOIzynmXFeEba27ct3+1sLAVo0zhS5GemNM3lf/BGrMfAYxd0jGp2A&#10;X44ipK8nsj3GtnsW8fMHl5JKAkbl5hkbLkCirGnFIRm+xI2HewQoqgct6OamPSjDiqgryRuX5p+T&#10;dxN4m4j+XPgk267iKB9wu1MVpApqPcZNSELSpQzyRMWGkW8h9J1rKZD6B6PM/wBgwmvFfb3Fs0x6&#10;+uswSZk1thG4Wc4QmP28n3WK0NlX2hTbSZVUPQEMXLp63WZ1OgS6PiXSJ/Vx5+X3szsnIdrfkvcn&#10;cJt/3zbb+5tIradi23WbxtWX7a0NIyzO7EvIpzowjRxqwk2yeKaG4SODQqTOpBzqa1LfDXq1U+OJ&#10;F4plUjEsxTaLLJLpuyYkiz2xyCa6Th5TjkNBWZQTJTqqr+VYkJoDikSuzYPbkrqfeVL84ryK44ry&#10;lu1fJ7pndo2m2i6kJJu7RfrtZHP13ljkjkkvNb+1O/8AEMhO9ZvbmFtJ1Iqp/eA6j/aH6xn4GjwH&#10;MbCexXrzefiS5iaf6W4j0JgtU+HUU1NPnovy4tZ72NNwt9uP+dJDJJ8hG0SmvzMop8j5YVYj5v8A&#10;WfvbTZrbdlUN3O90KGbYxlVFSRjODSGcpumzb0VSE3IsdPwTVfhxQ3fPcRfb12d7eI1W3nkkE8yf&#10;v2m2FbuZSPL3ftzU5UUileiS7Y0hiXq8ij8AdTf9UEfjXEVNhdyJ2xGWbibZZO+Zbb4ZulLwh+Q6&#10;pEuDR8hH7vttlEhNE9pi2VVDywpWqK2xNh+5I0WQ511BwHmM/Zfl3KONbzOx7djeZIJGb/8AZs1x&#10;JI1nck/s2t7GpWUU0wyxiYsGmYPHtmuZbEXNhcf5FvOYgf3UIBiY+SlSFP8AiGquZOLOBISFCFUI&#10;SRCEhVFEhVNUVFTkqKnHcasrqrKwKkVBHQjzGJZjPHuDA4MGBwYMDgwYHBgwODBiDnmi9XYdgcm3&#10;h30nHJG4FnX4jfQIysLBvwVspcW0ksPqgx7KtcrmWSlN9LjsVzsOr20A2uGvzjbWuw8Vk3Xjm5TW&#10;u4chuUtL60j0+xfxQxtcCaUMCIriIW0cH3S0aSGRbadjH7bQpNwvILW0drif20YhQ3iGc6QQPGhN&#10;SPKpw/ewF3i1jtXh1LjM3vLhmO0mJXFfJaWJbVNtR1rFbMi29e4vfiSjkxTLUtRc5kJEnPjoPsVz&#10;HinLO3PHYOMXZMu2WkNpdW8i+3c2txDGsckVxCfVG+tWNTVXzZWYVOM7S3Fra21srVWNFWvnpAH9&#10;mHlcbbebcZebB1p0CbdacETbcbMVE23AJFEwMVVFRUVFReLfkjSVHilQNGwIIIqCDkQQciCMiD1w&#10;o65HpiiPeWgjeL3ki1nuGAsnCouRszUgoTwxoE5tuI9NrwJstZP2h209uji9SC0vQSq427x8nuaW&#10;idne79zNwkGbaLHc/ctVaoiDrEk1xt+sHNYROUifPS4MbanilGK63S3Xju9x7woP2EtPdUE5Z0El&#10;PEg5HL6T8cWZz4NH5CYNjO6u200KTO61h2XQWrT3Q/HnNmoy6G3Jj6JMRyTG0FXBIeheoU6TLXrf&#10;f9i2n8wnCuNd0e3l2ds7jWKvJZz6ijxTqaSWd2F+uMyR6TrVhpJZfS7VsKCVJo1miYMjDIjMEfDE&#10;Sd9dxz3S2zgbdZ7jRVe7lbmdTVNtPwhZBGp6rFkWTMg1RmNFkOIIPoCkJEjZDqPNOXO5fd6+7jcF&#10;2rt7z3jp27vhZ71BDGrpoVhJVGmjepVY5Ke3IqswJ9t1qmYQ7tDHdWjwyJqRiARTpU9TWmQ61xCv&#10;As4yLajcOK3kTMiSlT3MeuKiabv/ANTxaQSx7GndQTR3soyqjp/pVEVPROKW4vyfdeC8u27eLy3d&#10;ktS1peW0hI/gE6Z7Z/8AAVqVAJAIWnhiD2V5c7ZfNZXpJK5CueqM/j4dDhy9wotx4kb0UG5W20t+&#10;dtZmaM28GY0qJGchTzaesKmQYk40vbfAgVOaqgCSohIvF3cl2W97Oc62nmPB9waXZriNZrCVT6Z7&#10;V9LTWMjDUG0sp05/SqMfUppjfSTcW3eK+tFLbPcNWQUyUn9oeXxri6rb/cnF9y8crskxWcE2FPYF&#10;xW10R+O4rYGcZ8NfpeaQ01T4oqKnJePo1w/m2wc62O13/jt6JrKUEEdGRh9SOuel1OTKehxY8Esd&#10;xEk0TAowBB+eeFBMZbfBdDVourqQ0VBUXBX6FROXT6aLz58Od4yOraW0v/UfD+njhQBWgwTWOSV1&#10;VGR+ylNQkR6PDf6/5W5chSUT6P51aeEFVF0XRBX5LpXHN+5/EuBbSu88u32Hb9v+4ht3eQ0VJpyR&#10;GT1Ol6Eg50CseinDhY7bd7hMYbSEvIFLUHkvX+nxGCh/cXGmRcNua7KEQIlFiNJVSMGxDob62gUu&#10;pRXnp06r68VTuP5s+zFnBe3VtyaW8ihRiRDbXBLsq00R6o0L6iDRgNFSG1ac8OUfGd2dkVrcKSfF&#10;ly+JoT/fhXVNvDtocedFPqjvsNPIqc+nrESRkkRf/GHXQh9UX93F7cL5nsvNePbRyfZbjXtF3axz&#10;KepHuKrCNgK0lStJE+pWFGANKs93aTWdxLbzLSVGI/Qeo+B8D5YM+71EhKqii89F5IvL1L/vaL6f&#10;DiZx3AchiaDy/vwjpgvkWhOI4zEb7xIhASpyFEROehckVVT5aonG0TlslWox508cFP5cq/8A1X2W&#10;q7+uvc+3xOvq6uv/AMbtd3q6+fV8+MPsbT2/+TipWtNC0rWtaU61zr559cYe2la6BX5Y/9T7yp9x&#10;BhQDsH31GNHEHHnFEidj/wBQQRXWhHrHpJefLTRFXituV8v2bi2xX3I93vPb2q0UPK4Us0Y1Basg&#10;BagJqSBSgJ6DC+0tJ7y4jtoErM+QFaVyr1OGuvdzmX+/Hx4mHm3WnBKe8L4IJO9xDcjgpMkhAWhC&#10;RJpz9OOG+5P5zdv3B9y2jtQYbm2kgZDfSpMiq7h1ZreNvaYlDpdHddDVyBpiZWHEZItEu6KVcN9A&#10;ochTqcxnnUA1wmo2879aYRJ8ZiWSAIOPMOk1Jc+out0+tTaI1VddERE+HFX7N+fTk3FWtrDmHE47&#10;+1SNUe4t3Mc7kU1SOrlkZmJLHSEHUUrnh2fgcd2rzWszR1JoCKqPIClDT9OFtAzZnKYjb0ZmVFgL&#10;IfaVt8Q93MdZcRBQAZN0WmiHQ1RVVdFROXHbvbPvbsvdzjlnyPj9tc2+0STyxqJwomkaNyK6EZwg&#10;ZdLgElgrAGhriFbxsc2y3bWk8iPLoVqrXTmKkZgVINQfCow40cZjjQIrCQhIP5niTVE0X+URVSUl&#10;RPjx0HatcOiF4/bQjxy/vww+dMGDFc2K9xCRXlRNTUdV6fkhLzRF19E0ThzjjAzBq2MD1zxXx5Qe&#10;MFBHwe13AHLMzs3cXvJWa21fbWsSRHmpYy4n3n2bEeuitQSVhhoWGWAbbRWx1RdNeOPO+/YvZl47&#10;u/N4963Oe8tHkneOWZGXTcSRfcGICNRExSNFQR6VGkYi28bTEbT33uJSsUnusCa6qdRQDoPAAUqB&#10;g/8ANPYuq8nvEyVEqWe7YVeMs5vjLYAjr73sKJ2U9URwjsmhypTH9NsBQRV4RTUU5pcPcLYE5b25&#10;23d9ljre2MCXduB1YLCS8QCggl0qgAFNVBlg5DY/zfZPcgzljX3Up40UnT+Iy+eKkfADyY3Cr9rs&#10;98diSzcu6mwTH6wzEhWu65VdSsMMgoKbbk+uafQtCToUBVUXrVU4j5X3F5XwjjW+cJ4kWJ5SyLaa&#10;SS8NzPIq3ahaVVZEYmoOUlarQkhr4VfTuJrV1b2UXVU9AcgFHxoDX5Dzx9Ge3eKhhWCY5jYC0L1X&#10;URmpRNAoNnNJoXJroiSqWhyTJdV+pfjz4+h3bXiUPBuB8W4rEiBrOzjRyo0gyaQZGAOebljnU+dT&#10;ieVrniLHinkrtXuDv/s9LmMvBi24d/kOOsCTfdbobmy7yqvQq9wQ95H6lTkLhL8S4q3snuj2PJu6&#10;XA5rhWWy3eeeBQRUQTSas6daF1r5MTXriL7BcFb3edsZwfanZlH+FjX+0Yq23l3Un0/6m+TU7eO0&#10;ts/TTMRyXCZDwNQ5TN5UwqoZdFInNuR3Gqi7taJl57UkH3BI4aEuhBSPdaK62Luhd8t43AH3OPdr&#10;d2tCQkF3JDHC0Ws1URymSMVnBDEZSa1C6YnuW5e3yh4pUB0zKYz+6Qq5Gn7LMDUZiueRIIfKFk8j&#10;yg8yLS5vqOZjmPVmzlrhNLR3LzRSoF1ZY1d43Y1s5oQQgl/njNnWmUIGXTBpsjEF6mm8YuTWfe3u&#10;pb3UlpLa20W13dq1vOKSQzSWslt7Ligoxurl9DEDWFGSlXVT3H3zlMstxCUiW0KICQaFlKEEU6+4&#10;58j9NQMwPO2GBUm8ni7ZZRHkxqjP9iHr+Payn/oS8wqJHdymMlkQCZDLrociUxBeVFXoh9g/o6Cb&#10;qiLtVtfdTstd8q20xwc84sZllJyF5YxqblUm8pI0MiW8h8IvZf0aHic+OTx3fH5DJJpltC1T5JQu&#10;D+AJA+VMdXhruJQ7d7wS1vrBukr80o3qG3dkahVuWrEtidSXEl4foiPgrT8d1w0Rkkkq6ZAombjP&#10;+VLupa8K7gTbZyy89ja9wtzbmZ6hUmVlaIz/ALmkh4zK3pAkLSldLOV+0x2ttub3UbhDMlHX9ljW&#10;qup6A9QR0NdWRrqbDzkzat3W37y3EHziuUeOQ6/Aq+Wuoi1Z1/ekW7jjrSH0k3fWT7HWokQrGb0U&#10;B6uJT+Yrk8nI+7t4dtuFU7SI7WF/BmQ6p1fSDUGV5E6HNF6AtiH8n3KK+3u6sXobddMYPky1JP8A&#10;7zEH4DwzxBGulU9tgWf41P8AfQsxqMCzfEoi2Dzbgzol1XypkEWRaZZEn3XGJpRxFScMVMes+kRG&#10;EqkSXuxbrtkYbb2njkL0GThkFKDo0iM6gEto0jM1GI/tb20IuIJWZbpYnjQHoyt6tPTJkb3GABqQ&#10;xzNAAudis7kX+123EEpSu2g47Fl99wke78+qGRWPw5LrncFVjx6xDb69esCUf5ugTrvubsrbbu99&#10;PYusTpdPctSi1YudLqagB1UKaft5kerJ5Lse8tKy7XLUtRtFc6gFqI2RqNABqR0qPLF5Gx/kRUZP&#10;jWM4gGMZLCyeuqINPXs10AG6W3SnhsxSlwJktIMGJCMWkUkdFsW0VE0+XfXaH8xO2b9sfGOJT8d3&#10;H/Vq2iQxLHEBBd+wioZo5m9uKJDpDN7mgIWoPAYs7bp1mhSOOEqEUClCBkKZdMsS1bkWDDQmr2p9&#10;tCdjOoLrfUoIpB1IvSpCS6aonPjqZpbpIhIyDUVBZetDTMfgfHDiOtK54Rt1nsKsYkJYwrRhxph1&#10;xBgxXZwOqDZF0ti3/VaIxTTXTkq6enFWcy5tt+w2F7NuNrdq0cbGkUbS6iFJoAvqUmlAR0JFcsOV&#10;hZveXEECOg1uq1Y0AqQKk+QrU/DFbm/O8D9hdFIjq4206IxoYOKrZtsAnNZDaEKK8rxEqr0oXToi&#10;+nHxQ7sdwL3vd3B3Le5nmTj1ofatonGlgqUDNIvQuzhjUgELpBzBr2P284Zb7RtSQOqtc/VIwoQW&#10;P7ppXSBSmZ8T44bTCs5eWYyr8tSVHhVURU9NU10T1X14gdxt1valCLce2Dh/3vbYWjlRE6gjE48b&#10;y8UYakVVkUWcLKf1I5gpfUOioTZ9TZc/9KovE32Pn+7cGRt34lv9xtu6qpCzRaSRUZgpIGjf5OpH&#10;9eKH3PZGaR47y1Dwauhr/WKEfhiaNHJWbWwZHcUweixzBx1QQnepoF7iigiuprzXmqary4+7nAN3&#10;/wBQcS43vEd201vc2MEiSPpDSholPuEADN/qPhnllTFF30XsXVxEUoyuwIHhQnL8OmDjUkT6RFxe&#10;rkPUAafx5rxPI8hSoY/MDCPCYyiNGnUlyzktS1aY57CQVhVs1sq+dsIgM9x5luogx5c6ykkof0WW&#10;GTeNzpRsSPTht3602/cdl3Wy33bhdbLJbus0Jiaf3Y9J1J7KK7yFhUBEUsxoFBNMa5NAjcuCVArk&#10;CTlnkACSfIAV8sUJbiWFY3RlglZilnVNuZ7kGSDGyeOpSKyGzLfj45W28F85U1uyx6vs5KKTxyOo&#10;phooAYqq/H/lG8W/G9lv+PbXZXO2W026XMumdf8AiEiVmS2t3BLSJJbxSyq0jNIzmdgAjAu1aX0c&#10;d57dilizuszONf0rnlrB6lQTQGozIplTDR5fdTMTro7EeQxbXMhZSyXF7klaxqG8Rtz5saQyBmbs&#10;u4eAEcFGxcbUXBVUUFhm3cZuNxtra/3OWN7FXcLApJPoYn3JwQGUa5XARqMWBElANLNW9bw+yxfb&#10;WjCTcGHqc56APEAihJJyP0ilMzkE1tN5I2Hi7ulWbwxassqpMpYsaLL66wmHFjQ/uSmTMhqwabtJ&#10;Fa7X2bbTr5jHdOTFLqVtF6Nele0HM34fvcV3b2aS3VvbypFG7Ee5BIqH2vc9bRGKZSwOlyyn1KNa&#10;kMWyb7Ntt6NyoZpZA+rVlUsSdNRWlKBgdOdSKZ4ePfPy2zjyTsmKebj64rXQEiV2P11LcSLOHJtr&#10;wEU/cMnCiOyp85jrid3Um20FAFoe4biau6nM997rbvtF7eD7eO0/gxWSszRpNPqDyOSqs07KDFVh&#10;pRfSqKWdyu3jl15vts9h9uYGJUekk5nopqB1zB/q8cNnH3evpkmk2wyu5kP4tTSbuvxtmfBjuOY2&#10;t25DYGj9w72bQa6IkIelg3kaizjcVGSX60gvLjuHJtotOPX0peTanmFsGVS0SuVDw6jSRlQIsiR6&#10;qCYGiMSMINs5JPbXsWzX9wfsGLKtQKIWIAWuRAyp1orE5HqFbs/iEPMd5rHaezyCHjkN/J3ZFVaW&#10;aKsBkLOc/CcYabBUckTpL8WO3FbUm2ycc0IwQupIjt3Eou4e7cX2dd8t9sF5e+xJcSqSqAlUoQoq&#10;0kje3HCjMqNIwDugJYPvG4Iot+3PZbiQ+0kzNGCcsz4fPKn4+eIzbxWzEzOc+n4r3WrXZnPrHHyc&#10;rZRvzJmPV7TiU891wGGRZsSYZQiBoiUZMQ1TTVASZLx5OK3kG3R3Mr7FetLBDJLk6y2kvtISUCqC&#10;8KxsGFAxLMoUCgY+SIZ7ie8hAV1lK1WoAo1VOZqCMgSD1qcugtu3E8x6ndXwghWLVg3+dsiHHMUz&#10;NthentTIj1hMtbFpB1QYts1jjThImogFiDevrx0X3Q7uDkfYmDY3nP8Aqu7u7axulyDn2y08knhU&#10;TR26FqZD3yo6Gk3uuUrfcS+5JpesipIBlR6kN50BK1H+0BXEu/APGzoPGDBZj7XZm5dKv8umB0qi&#10;qtlbyYcA1UmWDLrpq6MqdQCSJoi8014vn8ueyLsvanY6JSS6lnnb41kaNDkSPVFHGciRnllh84Tb&#10;mDjtm7D1yl3P4sQP+qBiXFtbxahuIr69T9jPjVddFFU7syfKUyBloeZKLMdpx94kQu1GZccVOkF4&#10;uDc90t9rjtTNnPPOkMSD6pJHrRR40VQ8khAOiKOSQiiHEqZgtK+JoP6fr+WPn98mLmV5UeaWNbX0&#10;lij9Kzk1XjMZWFdMWaSil/8A1ixYNWTYNpqW49PVVROpk1EdVTqH5x8wupu7fePe7ixuA9tLeRbR&#10;ZsKnTBHI0c8q1Aqus3VxUZaNJGoChqHkUr7/AMqs9phl/hRMoPwJzYjqDpQE/AmmLaPKbL6barZ+&#10;uCqk/Z76utMcb27ZiI0RQpmOSIjiuqy6hiVXFpm3I7yKiiSSAaXRXEXjo78zvLdq7cdrdrTbrg23&#10;Io760G0rHpLJLaujltLAgwpbLJHLUEFZAhoXBxaV46Wtr6Dp0AafhT+lPmQPHDMeB22MxKu73qyc&#10;HH7fKHplXjj0sjefWtCUp3dwrr2puPWdi0jCOLoekd3mou86s/Jh2xa1tN67s70jPuF+zwWjSVLm&#10;MPW6uCTUlp5h7YauqkUlSRJhFs0ckkTXk/8AmOTT5f0y/A4Pf1NKz7j4cbnvIpCtSVFadwRElaEb&#10;eNBcc0NFFFFqcWir6Lx0N+YKH3O3UsxQMItxsm/965jiHT4yAfjhDzKMybDckHNWQ/8AWAp+INMO&#10;c5vjCo/ELHN7Efabes9n8SvKpDJCRb/IcbrkgMKmhq77Wzl9TqIhL22jX0ThPyjuBNw7sNHy8Tat&#10;7/k9vFD0Ja+mjSCPI01aJ21uP3Ec1AFcOn8xhi2ZNzYgRC3D5/7NaeP9uGA/TXwqQ3t9mu71snds&#10;9zMlNqvkG4b6lQUXdQHY77imZNS7Sc+J/WXUUdF1XTitPyicQG08a3/ksyMZ7qdbZGcepktgTLJX&#10;zkuJHV/EtCCemI9wiGWSyu94uR/xF3KW8clBoAK1NAa/qxPbcLOabbfD7vMb1zSFURScbjiYg/YT&#10;XF7cGti6ousibJIQRdFQEVSLQRVU6I7j8+2XtlwzfOab8/8AwVnFVUBAeaVvTFBHX9uWQqoPRQS7&#10;UVWImpIUEnpho/HLHbl6itt1syTuZputJavX+sSH7ZjIAo43Uxhc6jYijDLvCOuvaNoT1JvXimfy&#10;y8V3w7Fvnd3nA1c85fOLqSoP8CyUUsraMGpSMRH3FAP+W0KvVo648Vi6hvAj9WHE3H3h252ngJOz&#10;nJ4FQbjanErBIpl1YaaoiQaiIL058FNOlXOhGQVfrMU58W7zvulwTttai55dyCG3mZapCP4lxJ/9&#10;OFKyFa5FyBGp+p1GeNNxdW9qmueQKP1n5DqcQIy7zU3E3BskxfYzDpVWU4jjwrWwrxvsrmKqcnoF&#10;HG9xV1vQK6l3feogp1Koc9OFObfnL5ty7c14p2Y4pMl7O2mNzH91ev8AFIFDwxUH1avuAB6tS+Dc&#10;L65uyRax6I/3mFT8wK/11wrsA8QcszKxbzHyCym1s58jturRJbOWNsYIaOJGsLnuOxquOip0rHg9&#10;egFoLrSppw48F/KDzHne6R8z/MJym5lnko32STmadh1CXF0SyxIOns22qimiyxEUwtitqeqZi0nm&#10;f7PLE98bxfHsPqo9HjFPAo6qN/4UKvYFltTVEQ3niTVyTJd6UU3XCNw15kSrx33xjinG+F7Rb7Dx&#10;TZbew2iL6YoUCrXxZj9Tu1PVI5Z2ObMThWABkBiDnhZae13M81sE7yH+XvIy1yJsO51KjWXQVaaI&#10;R0+kAZx0GtPgTap6aa0v2KvdO7929i06RbchupAtKZSXd5EG/wB8WwavkRiLceLRbhyW0rVFutYP&#10;/wBQZj8NNKeGJTb07dN7jYVKhxJhU2U0Dw5LhOSMoSSqDKKoDegTG3GxJ1GHlRWnxFCVWzVUFTEd&#10;Jt3f4FFz3iFxb2921pyOwcXdhdJUSW91B60YMvqCPT25AATpbUAXVKSK5g9+IqppKM1Pk3gcM34+&#10;73Sd0crsavK4rGPZ3ieLxsbyWhdfjtuPZJFubNy2mVcZHVcODLgR4z6dKKKamgqQt9S1F2T7tXXP&#10;eaXW28rjjs+XWOzpbSxFkX37mO5nNzJbpqqV9tIHdVqEYsFLRoJGT2F794sgdNFzGdMiVzVvD8GG&#10;anxHxBwXO2i5r5s1tU0vcg7Sba21gfJSZbuLsIle64JqPQkh2FlfaVEXVEjEipy4RQXg5p+cOdI2&#10;1WXEuPmMeKi4ugrTEZ/UY7uJGHnF5q1MJZNe6WlsOixvIf1IvwqdTePgcMlvXGo8E83sRaywA/24&#10;8sttv9pclYfLtx382p5Dy4zNZVRVsbVgmK6NHeX62jkoo8+nVy7gbJtUXd0bRvll7vFuX7Z9rdDo&#10;fcXRArqfB4nWyKOPVGXZxmMR2/dLLllqZjS1vbb2z5GQMNP45qAfCuHg2N3Lttsc1svGbdqxRLHH&#10;46zNsMunn2Y+VYYiOFBhvSHl7QzoEVpQBFMtFbcY16mg623tFzrce2nJbzsR3L3Ea7ME7VfSkKk9&#10;rpLxwuzHIiNWMJJKj25LXVrhjEj5Y3bxXUm03Z/jotY2/fjrTr01LkGFa+OJqxJCSo0eUgG2Mhlt&#10;8G3EUXAB0UcbF0CQVB1AJOof9JapqumvHWVlci9s7a8EbIsqBwGBDAMKqGBoQ1CNS+BqKmlcPOOj&#10;hVgwODBgcHXMYMDgwYRtblAXmXXtDVqLsHEGYka/mjoQLkVowE2NRsnzHu1lOYSZaclFZkZEXk6P&#10;EVsuQDduT7ts23kNZbZGi3MnUG5mAdLdTnnFBSWcZEe/bgN/mLjSkqySyImYSgPzOdPwFCfmMV7+&#10;YUx3cDyL8ddnI6q9CayCpurxoFPpViwuohWDb4CvS4kWpqm3dCTkjyaKnUvHG/5h76PmHfXtd28B&#10;121r7BlAodL7hdIr1HXUlral18NMjeZxGORe5dbhsG2x/Q9wJH65rHQkHwpUrX8KUriSu8O2GU09&#10;0e8uy5rAzyA0hZNjrQKddntUzoTzMqABAEq1BoeSIqOPoiK2Qvi2RT/vP2o5Vsm/P3v7HubfuBbp&#10;W+s1FYd2gXNlkiBAknAHTJ5QAY2W4SNmlTBuq9cCj8pcQyLbG/y+ICQ8voIKNTMHlOddl9+kmMKu&#10;ZigKA/Pq5Vk4KK8AdbbfV3BAk04x2j82nDd97T8k5rbQ+zzTbbfTJtbmsxu3IigWIelpoJJmUGRF&#10;1Imr3ERhQ5RsslAD/wBGK1/1K4Nztbh3ipNlvJLGfkWUY/uWrg937tOzP7POtpjzrZNkXZvbOTIa&#10;VTQEcBrqQgRRWqe7vbscf4d2y2XdG97lP8p3Oee4Y+p9xeazvrmXUOrPcyzMP/ljR9JIxB+cSPFH&#10;ZTnO2qyyL5qQP7K0+NOuEp4s773/AIw7iTtuM2CU/id06BhHfcQihC6LL8WdENU+sokOQAqiL0Os&#10;udaIq6LxAu1HdTdu0HI7sb1ZsNimKR7hbDrBKQrR3cdCRRlYlgMnRwa+lcMvG9xl2C/bYr6Qm2kO&#10;qFj4A/s1/q8P04mP5xBGS52kvMebbK/yOXJr4NhCeRo7MScrPtfaf6xBSYfkh0Eqpye5Ly4m/wCd&#10;HjVvvO6dr9740tOVXTukE0baTItYTFRqgAozLoaop7nWmJ7uV79o1qQAQ7U+fl8/liDu4VJku7ua&#10;VNdIi11FuWVoxRXU+wX7RFnTmCWOdldk4nYakAwANuK0CC4jaF0q4RKXKSbrv/Pu4VlxzlO3w2vM&#10;7pxaXMspECTSxllE04PpjmCqEZkVRKFUhWdqtHuQbTJughksSE3CN/H8K18xTwFf04sUY8V3rXYK&#10;Vszm2V1l/NYlHa4nbR4rgs0M047guxGX5LaSXoDrkhzloK6Gi6ckTj6IWX5fbr/ynPb3e+RpdXtv&#10;cm5sJwpH20hqSgZvW0TFnqMvS1OgAw8/yUz7S+23sqvUZEDIZU/Rivzxi3mvfHPdux2e3Fck1VId&#10;sNZIfkm9245NOrHZt2DJA/pxOs0NRFetltERFTp45n7Y8w3TtDzC6i3d2g2K5uxBuURqBazqxjF0&#10;o/dzVnYD1xHVmVpiGca3ebY9zbjm51EVSImNaUrXTU+FK0Pw0+WLkLvPSqKp+0cinfVww0ltSKU2&#10;HJ8hhfrHpZedYjyAVoupPrH48+OxuZ9xYOO7FebzcWr3u3Rw+7qtdLTMlK5RllWQacwNQqPHF27P&#10;th3W+tbKO5jieVwoaQkIK9CSAxA8MlPUZYg3uFvGVlcrN+sBcQRgsSDEnY0VVIgFztOOtoaqSqaI&#10;ZohKqISpzX4j90u4W5d8+aXnKr2S4Xj8LlLO3kP+VEpOksoJAkepLDU2mpUMep6k43wRNq25bU0M&#10;v/aMoyZvHrQ0HQVANOoHTHNXbyxmYhBJVXnhHQWWQUycIlEUFPkuhfFUREThstd0ezthbRREClPw&#10;8/6eeGDkO0WO1zRCSUmeRqJGoLSOSeiqMz88gPE4cPbncy1ZsTsCkIYl3BapFfdbgs95vto+6rZa&#10;OyFNB6jVCRAHQURdV4nHazvxyvsvya0fbUF1xu7lYTW8ssixe7KojjlXSwSMo+gu2hmaNWAoSCGD&#10;c+Fy7hbLcbopimoNIUAlFGZBP7bHPxCjKg6kzJj3v3VWmzfCO2qIqx4xK8SoSckckKDSpovroPqn&#10;Pj7d7DyQb3FA4ZYkKj0IddKitC9Fqc86DPyxRU8PtOy5mhOf44UUgopQ3YgSnYhPsOMhIiq17qOp&#10;god5hXWX2kea16hUwMdUTVFTlxYCtHJbyQpKyMyEBlpqWopqWoIqOoqpFeoPTCN1JUrWlfLCN/Kz&#10;H2v7b+Y8w9z7P7X+YfuA/fPtvf8Aee1977X2v/qufd7Hd7f9Pq7fLhB/K0+w/l/8zvNVKe7rHvaa&#10;1069NOvjprp9NaZYS/a/wfb+4fpTVUaqdaVp+ulfDplj/9X7UN7MxiVtCceNZQFnSDRSajSmjmFA&#10;6T7pEMZzUYxGKCpqKCq6p6qnHzV/PD3BbZu3icb2zeoIt33a8jhPtyVmNuAzzAe21Aj6AjOy6aFk&#10;FHZCLT7bbDJue6i7ktHNnEDRtPo9zKgqRQsASaA16HoDivybu5KhOySbldLYqQoI/BE1FdNNFXmv&#10;HzN2y3ubK2hgtRQFR/Vjo9uK2zIjSQ1PXCPPdByU+sn3Bk6uiqSmqKWnNR6UXREVP7+Ns22Tzlhc&#10;CobDnZbHF7QjWMBB8MTK8e9xyKZHjOIphb/0G+ll59GJWmvcJI8WU+0LgDoRfQHJOokTTjpH8l3c&#10;e84P3S3Dgcuttp3WMvGBG8gjuEopb0RSMgkSgZv4aekF36A1F3S4kHsGvoQomt8zVgtUPUAkgEg5&#10;gZk1NBidbEpelCNk1NU6lX8NOaj1EZf3Iv4cfZ6ynYxqzxEv/TzJ/qGObaV8cehv2/qT2kwEH6UJ&#10;xkhHXmuv1Khar8tPTh6W7Uj/AC2GNZGIW+dGMZNku0Nzf0GVzqtjHK92zsMVVxpityCDGJX5cl8e&#10;609JmV7YibQfWOnVqKqqdPPP5luNbnyPgctzY77Jb2dm3vT29Qq3EMasXBzDFkOl1GYorAirArFe&#10;WRXP8pu7iC4KskZOnwPQknzIHQfqOGz8DPJmBm+PBs9l9gDt7Ve5Yx9yWoEM6t7CyHKNwiTpdlRQ&#10;beIAVVImU00+niF/ls7p/d2MXbXlF3q3SJXNmz/9vbgAmLP6mjqaeaUpWhw28O5FFudqLOY/8QuX&#10;6Qcvj0YgdaDpliszyR3SwTxV3Luc62zrQbbyje9qzjywFpqLDk++dsTJ1G0BwaWEsYmY4dJN/wBV&#10;BVfrRV5AvKc37/79vfDr0rs+wXUk9mKHQZIrjXpjFANDTVFPGFBp1KMb7+SDj1rMlkR7ktwZKZZV&#10;IJFP3QMqDpXH0TbObmUu8G2+K5/RyWpMPIamPJdRtW/6E0UVmfHJsHHFbQJTZ9KEvV0aKqJrpx9W&#10;OC8rtea8W2jkNtkZ4h7iZVjlUlJYyATQrIrDrWlCadMSmyukvLWG5jOTD9fj+vFbzOQ/7X/qPWsb&#10;26RIOce3opr5u9LMxrLqSquY8ofpDRG7mKwyorr/AFWV0VU045Mi3L/R/wCbK+jEWi23ILC5rkwu&#10;YY5QwyHSVEWn7yk1xX4uPsOeSIVokwCk+etQwP6QB8xiqvyosXGv1L9xu0huSyxrIWGSBentEwN8&#10;jTrJIqGMljq6k6dF1BF58MvfhW+65O6yMrremhX6tVKKMvM0A+eI7yQuN6vGjUFg75f/AG2zB81+&#10;ofKuDDbfdjMLnK833NkZC81lELdgsmxyzRqNPcR25u5ubsxnklvLH6CfrWgRpwDFoniaVVbBoWqj&#10;5Budxx/llvzqzKjkEk1vPKaAGYySG51sKEF0MQ0VBrUIaDMNcO6XUlxNdSXLe8squhoDRm/iBcyA&#10;ASAKmvWprQASI8b97Kuhk+TGF3MqLUJuNtHuPGCsaJSjN5XBpr2VQsxlaclh7GVBsJzTDimSdSiB&#10;EhISJI+3fI4ePr3Qspp1TZeQbDf+1TotzHDK8cRpUCiSSqrV0tVMwSVVbsW6JA2/20jhVubWYAeU&#10;iqxC+PgWANc8sMDQZMQ+2gS+4Tof9JAltKnfRiSPtnK90iEupk2j6Wj0Umx1BUIOhGuYNz28Em8R&#10;D7qikgBp7kdCrAmh9QUkK1CQPTmAulNtG8ke3YzNXOkbdStctP8Asnw8umYpQ6l+wsrcbeS7Hi2r&#10;UwZsgNA9rYuNu+4RTYQRQnXVTQlQkRzTn9akStKbvu0VJFtxIhJIbTmpJrVhUjSp8NPTrUYeJbTb&#10;7u8FzLII7xXDMMtMlM+lB6j4kH1f7VSY6ZRMn3QWGewXFC2xO4nI72Y6o7Yx4p+5KK+AARlNB9oV&#10;ZPmXd6uepkq21tGmwuLfjt3IzW1/Aj6i/wBMjDT7gNR1BJc9SDXwGIbeTPcLJuB9MqTeXRtVVJFM&#10;j0GH22rpaDH4DOUyql/Gmb4m5yY+LDSuMvTHWzlSIcBp0G4zM7VTVnUEDUk0FF0Sp+W7tuO5btb7&#10;DDfpdxWcoDXBBZdCdFct/mGMeNaPkNVc8WRslpa2IO+7rA0MsqBRGM2JrmygGg1/hQVrTF32wWW7&#10;EXPVD29z2jvM1mRGbG6ZMIsHIVDVuIYR6wm2fbQI8hEb7cUO0BEKLoRJx9Veyex9s9ssRfcb3qC9&#10;5RfIslxO4RLhiFUaFiAUQxJUARQqsak5jUTWc2G97TuFYrG8jeQdUBAYZ0OXjQ5V+WJPPK8JIyoG&#10;6RiqqZajp06IXMBVEVV+a8XrdVHoALZdcOwwl7OojPkBve7Vv6icADRR6V16lMnUQVBE15JxV3Kd&#10;mt71VM4mMRrqCnKh611UFKeAwutpGjbUtAw6Ypd8gUegXk8YwrMCJZWEI3miJ4ROJJdZdN0mwUWV&#10;QwVOfqvoi8fCprJOOcz5hxia4Ek1tfzJrrXXpkbOtACT40yrWmVMfQbgrrd7ZZTvWMSQRuAQBk6g&#10;gCpqcvhl4muGKxHMCSWBkw+2QnoCG3LbVUAl1PpdiCQDqnIj7aL8NeHTcIP4TIVU5eBB6/I4ku5c&#10;eLtrEgp81p+o9flXE5NqMjkWr0dQiSv6hCy0iIq9wlLQV1XTkpfHkKfPirt9FxdNb7HYWrTbncSB&#10;I41pVnY0VRmBmT4kADqQM8Vdyfao7aGUyToEQVJPgBmf1Ys+wa/GLSV1fcMnDmQ2BjCoJ7mIjLS9&#10;uP2pICvS4rCD1iXoqaJrpx94OwE9/sfbbiHGeTWiw7tt1mlt/DJlhEcI0RaJCAwrGqalYekjSKgV&#10;xxxyE20u6XlxZSl7eR9VSKGpzbL51ofHrhxo1tWvf+G+0o6quuoIirrpqikqc9f38dF2t1bygGNg&#10;R+GGA1wX5bmmOYdjs/I8glyY1PXC2U2REq7S3cjNOOC0kh2JUQp8oIrZFq48TaMtCikZCKKSa973&#10;/bOObVdb1u0kibdAAXZIpZioJpXRCkj6RXNtOlRmxAqcJri4itYmmnYiMdSATSuWdAcvM9B40x88&#10;XmV5MUO5+6j87bpufHp0p4dK5eTAbYlT3KuVaRpA1LEU3QYi+4ZVO+Rq86IJ0i2KJ1/NjvRdbP3A&#10;7gtza2trgW6WscUKTqi6TE7hptKs1GZiQmo6lABIV6BKM5vzRpbiSx2hisLJR5QaM31DSnkoIzat&#10;W6Ci5tHUcgjW3boOvWwrYtatW6r/AGidcYrIizooTdSOFMhSWzKOa9QI2KtrqgC25U0toNtmG62p&#10;Y2xjVpVFamig+6lM1kTOpA9SgV+kq7JFcG7trexfOeNUCNUD9kVWvhQ5pnQDLoACmHGK3IoNpilm&#10;Iq3bAcNh1IzSklk2rTjbBxgR/wC3Wrgk226LKoj/APRXqUF7jzswmg+z3Cw9VzGfchK1VZRmrKVG&#10;WoqSNNKF1jPUB20QFCxhkaivlqCgkEEHIZ6Wy0nTQnpWhOoz2npclxvBqdMqr1ZtcYvmKvFwSQDc&#10;04dUdjJobW0YZHutpCal9pkTICeGG0ZIbaqh5ct3+3ZrjdNjvEEjNbs7rWscypMxK5AawGTTSoVq&#10;6s1K4eo7cRrbXM8BM5K6UrT1AkhnHWgzIGVaDqMju3MonChxbF6UJ3D0d2Q9F0VZbkNJLLEeaTbb&#10;f9COr75NIbhauEIi2i9Jqke4ZutxfxyuYZDBFIFEpJbWMwSSasxjYKhcmnrVBT2iMMXNNte3gt7u&#10;aYfdupLLSjAVAU0HQGpArnkKVrXHv81m9aYdnr7gRUtXDprJ9DV51uS48VNKmu6KhNzDfaWSAp/K&#10;r4qOmicKr3boDf8AINqijEcEo+5QAatKuG1sq+BDe4VA+kqKY2Wu6TXDbPvzNR3UoxrU6k9DE/Ei&#10;j/7wwW1GDuxd2txMumSSex3cyvrEkxpIi23TZwc9yDLjzmpStRQYvp0mO6D5KJMtLNAgQWgNyR7d&#10;ux5Jw2Li167pyKwmZgxObPWkcgJbJnkKxSsDRASwAVlUSW+kiulE6g+3I51DoFZshUGgFSMq5gBq&#10;9KkhxOJNrq/P9uTeBGo9nW5PiEcHVaV6J2pDlvEAVTqcNqADwiAp9TgNCn8y6prqWLcdv2vfCG90&#10;t7MqkD0zBJCsh+egJTqWkX93EejUy2l/Y+4C60lWniwqCB56ozq+ainXH1p7U4z+S9sNu8RVvtuY&#10;1hOL0j46aKsmtpYUWUZp/wDMdktGRL8SVePq5w/av5FxPjWzaaNa2EERH+JIlVifiWBJ+Jx0Ptdt&#10;9ntu32lKGOFFPzCgH9eIc7tb4wmqferd831XC9sKm92p25eHUoltuNbtR4uW5G0g6+4+2svtxYbo&#10;9TaxmJnSaK8Q8c0887gz3dv3F5zZGu17THJs2z55Tbnc6Y7q7AyDCHUscTgkGGK6KsPdILNebtCs&#10;e5bi7VsrdWQeRenqIpWuVFHh18ziEH6XuCxsy3j3S8gJ7kX7Pj9OzAojdeQlrp+QtSDlPHLdajgQ&#10;Qq1ucy4oorbaGKdfUjmsV/LpxGxg5PJuzKqbdsu36qswolxdhlqSQP8ALt45tZ6D3RU5YhvA7Q3e&#10;53+9THoCc/BpD+A9Kgjp40rlg73Iu8m8nd+ccwvHrKVNxaXeWtPjM1yKbTVfjLF5YzJ08Y/eNHRr&#10;6gSdV0ukzYZaaUeoU05z5vebt+YjvJtFntl1LJsktxJabfVaLDaJK7z3JUk1Ptj3SaBjGkUZzjAM&#10;hvLm43LcINtt2rb6iS3w1HICv7K1zPlSmeVkHiRkT8jAbzb20dbW/wBosyyLB57QogGkGLaTHKp7&#10;tIq9thB7sdpP+SL8fVe3/wAsu9zycN3vgu5Gm88Y3a5sHHSsQld4WA8FFZIU+EP4mTbVLqt2gZgZ&#10;InKH4UJpjm86alLvxJ3xrlDr68SakiCpqinX3dTYt9Sf8vXFTX8OJ33tg9/tfyoeCLBIflDcwyk/&#10;MBCRhFyqMScf3JTX6AfxVlYfrGKUC3nt868KfEXZiFJORYux7aJkzcZSdKU3TZdkmNY3FZ6Otetq&#10;khmqouqdTzfwTXjhnu1zxdz49wjgdiHdtsS4vJUGeq4eeaCxjplVlRpWKeIkQgZCtfX1/Ldcd2Da&#10;omp70pVx4lEdgAMvKmPod2kwWLtntnhGBxGm2gxrHa+vkI1p2zse0ki2fHp1TSTaPPOeq/z+q+vH&#10;0J7ecXHDOEcY4wSDPaWaLKR0adhrncf7czSP/vYtextY7K0trSJaJGgAHyxA/ezc/Ft194oWFXeR&#10;wqfZ/a+a7aZraSJCjEtp0BeibGjAz1v2EqU/rXRGmQN5UJ95tDBfp+fvejnuxd5O9O1cO3ffI7Xs&#10;1xedpr6VmOi6niOmZUC1aZi3/BW6Rq0nquJowyHLTPdwBmjeUBFzY16DwH44b7d/z2yHITfxXYys&#10;XHqsU9mmVzorT1w80P8ASFKmuFHIVQ0QJoCr3n0HRRVk00RT3T/ODu93DNs/bmz/AJTsgGgXMip9&#10;3IgFB7MXqitUpkpYSS0oV9lhQR655FLdyG12aPU3TWRUD5D+n4YYG52jymgxJ/eDeqfcRXb2W1Cx&#10;qotXnZe4G4WRTgU4cGDHnpIerIPQ2TsmdMElYjN9wGH1VsDo89n+Y7hsdz3I7o3t1tuzXDViSZmk&#10;3PcpmHoCJJqaNWGbT3FWVaNHDKGUFNcRjbLc3+4MZLtzpRSfU7noo60A6k+AFaE0GLX/ABf2cPaj&#10;byCd7DitZzkrTVpkxMsiC1nfTvQ8bZNVN1WadpzpcUjcI5CmqmYoGn0Z/Lt2dsO1HDITPt8cfKtw&#10;AlumpV4w2cdrrNWIhBo9WbVKXIJQIFle3RTxWsZuiPuWFWoKAV/ZA8h+J8yeuJKcdBYX4wq6Iq81&#10;0RV0RNVXT5J8V48JoCadMGKofGC9hVP6i/mZhseVqmTUeO5msfQgAZUOTBb0QSVNX3Wb9wyTRCFR&#10;JF0VFTjl3tbfe13k7hWUbA2l015IrA/WyXMMgBHUMn3MoKmhWjAgEHEJ2qVYuX79a5gugfyzXRWn&#10;nk4P6cWv8dR4m2KZfIXGbek3i3GzTb2zRLnbEsZkz62CTlfcS8WmQYMyRIjy4zal0YM/YQIoPAJu&#10;sMEwRKotF0/JvvRx6a07n9xLvj26OkuwTWcqmHVFdQQyRRv78ToRqTbXltrYkBmSGSB2JWF6RPc4&#10;riC8k3TbiDdQqA6dPcj6lSaGhGRDZkEUw7Xhpl9JJ3V3CyPLsiN7NN16+hkY+7PaYjs2SQnLSVdR&#10;Yj7LixG5shx1g0iggj/RPtKYCmlkflH53tz9xOc2XNd2B57u+iSGVwqJe6pJZJihUBUl/wAoC3GQ&#10;VD7ZZQAq3bUie8n3UTki7jjCqf2NANVBqRmTXKlTWlQMHf6oeE2Fv4+wNx8eJyPlOzuYU2XVNgyK&#10;k9BadlMRnHGVFRMXCtmoKoqLonTzReOk/wAx21PJxnYOSwVWbbdxQO4yKQ3Q9gkHwIuDbNX/AA/i&#10;G3mtuzbWl9FlNbSKwPkCRU/pCn8Mcu68ik8utkNjc928ike5uTYtMz3F5Fe+DUynjUtQT+V1Eh1v&#10;rVwmstYZr44qop730MR7mtTd+rWHupx7tdb7Dtgue5lxBc3QWJtOi2soGa+RjQsQ16ILe0B0n7hw&#10;yuqiUMvnhj5BtFvf2rFLsJrjYfUr+Ir8CKH5U8cPt4l+RrW9mKPUOSm1C3UwppqFl1aaIwdqy2ox&#10;2cnhR1bZ/oTTRBkgAoMeQumgg40i29+X/vHF3M48Nv3eULzCxQCYEaTPGDpFwE8GB/h3CD6Js9KJ&#10;LGuM9h3gblDJb3FF3OCiyr8fBxkPS3XLpWnlWXPHQmH/AAODBhqc3h5tjfey7btkb046HIvtvJr/&#10;AGYuSMDq49IxqcSH9gydOaomhQ5pKqOto8qPJWfLrLl/H2l5RwOMXjKdVztcjaY7perPaSEH7a86&#10;kChguCT7sYlYTBPN7qAyQjUR1Xz+Xkf1HDU5V5Zbewdm8m3Kx2aL95UkFAzhlwCwMir83sFej11H&#10;eVBH7mOjEhh154wUmzjxX1bMlBUSIbv+YDhyds9855s1zqvrYez9nMPbuY71qqlvPCTqUqwZmpVW&#10;SOQozacNV1vtrFYTXMTAzghQhybW2QBHl1JI8FanTDnbF4ZYYRtlj1ffPOysstwkZVms+Tosudl2&#10;TvFb3bko0EEcdjSJPtkXRP6bA8uJn2m4xecV4NtNru7M/I7vVeXzt9b3l0fdmLnxKFhCDl6Y1ywv&#10;26B7ezhSUkzEanJ6lmzYn8Tiu3bK0Ldj9RDJL1svd1mC1+VzBNFRxns1sVnDKhwVBwgACGQw8iKg&#10;n3NFVPjxxn2vcdwvzU8n5e59y3t9wvXi8jb2MJ22BwCBkWeORaEirV+onEXjmN7zUohrDa2xr0pq&#10;YjLInwp1oajpi3Dj6KYm2KqvI7Bmcl3ryFvaWrms5Bj+MNZJuG7RSVjIT7kqOk2VDbjEy81cswLG&#10;O+4rDiOvOoRAKPgRH8q+/vFbffPzA72O0Oyv/qPaNvi3DdWh0lPeE0bO6QkaWnWKWGWVQSZm1n2z&#10;Mjl0F1CWJaNiGoa0NDTocxmPwz/HENP1H98Ie8/ivg98qFXZjt3nNFYZZDBB7UqqnKzWyLuAYh0s&#10;wztWW0cExBWHulOYEBFNrrvns/efaOEWl9aCDm1ubhJ4gD7brLbEm4hP/dl4DG8bUaN2UepHjd4j&#10;y+l7tMEqt6o5Mx51GnMfM/3Ykh5AbEM7s+K20+9+Jo8/uFVYHiFtbvt8jk1zlGC2DRg2JGcikm9E&#10;cSX1YaXXTRE4mvcrt5b792t4j3L26H395TbbYXwXpNb+zSQ0FayW8mkKT/2asPAYT7ttH8341t19&#10;bGt8kKMCP9nP9By+NMQZ/wB/r3K8awSgyK4lFkWAyHoGORFdfWek1XYzkAGHAInCGE5HFWtVFdV0&#10;5og8ch7/ALpzzeBxXaYLuW42naiWs51zkijZo2RB8YmSkZAJANK5CjJb8kS52+FL1j/M4CVCZ+pv&#10;2TWtT4E9M8umCSFuVufmud19ZZMzcrup0korCxaxXMkCVqpibrsNsZE8GVBdUeEibTmhCiLqo5Fs&#10;W9dwZYZEgluOZKRR1T+NPpz0uVAbWv1K5zFKHI5N+08r3eTc4rO8RpdZIFF9SnrU06qM8iMh0Ioa&#10;2fbEeU1hUCW3+5j0hJkGR7GBa2DRrNjOA4sc6637rgk2EZxtEBzpVQXqQ10RFS+ewv5mr3YhF277&#10;pSzfdpP7MF3KGLo1dH29yTmpRhRXYVqSrnocWvb35YPHIf4q9R0OGf8AN/ayNuCwG5uJm3GyugaZ&#10;dmg0Kd2VHhvK4kr1Xq1adVt5E/8ALTVOacS7v9xaC9nl51t8QkRYDFfQj/tIgTScA/tw6iWpSqgH&#10;OmInyzahucSXltRbyPMH5V/X0PzGDDwv8hqvcTGZu2eZToTOR1UWeFJJtZZxjbCPGedk1hvuEEdf&#10;bK2480riovQipqqIKJXHCt1S92DdO2u/TxPPJaTnbriaQoDGYWb2S5ISsZJkUsVooIqwUASTt3y9&#10;bqW3gvpNNxBIhYeYBBNPhQH9eGYzWxjTbmVNYnCsGOptkYKvaIhLp6GC0RHdV9OlOfw4+bmxWtzY&#10;WZspLcLPq6VrQDLr4gefXHatx3Pk3CReM8B243+8SEqZs/ajHQvktGA8G1BB1qcsNsGXOFJQGERl&#10;hs1EfqInHF117jilon7ETkmvEkTbUUapatKRn8PlT+nj1xOOL9t/5LLLu+7Xj3nIJ1HuSPmFrmUj&#10;r0UHLr8gBliQ+1dzPmyXXkZlSmyBAFhhs3HZBctGWgASIjd9E0TiF8k25r+fb9nsbGW6vJpVUQxA&#10;tLICwqiAZ1Ir5U8x1w579aW0cSh5EQDPUxAVaeJJyoPHFxeMyhcqa91yP7M34kUjZkRgjSB1aAiB&#10;5kwAgcEtdU1VUX58foY4HOW4/szyQGGRraKqvGI5BRBUOhA0tXqvUHLPrjhXc4xDf3kYkVwsrAMp&#10;1KczQgitQfA+WFgDDTiIRNtGqpyXtjzH8FRfjxZcKVUMVBJw2MfDG72cf/5Sen8n+jXT10+fCj2l&#10;p0x5U0p4Y//W+mraTPG9/tuZ6uJDcz7FYwMSWAYZG2takkb78g5C9ojfYMDJ4URUXoRU9dePiZz7&#10;i+891uCXpEUFxz3YSkiUjUTXlr6dcgfrqC6y4H1FATTVTE57IdyYZp4ba8u2S3kajqW9KyAEKxXL&#10;Mn01Ayr5YilmtXcVkt9pG3DadI1bcQSUdF9EROaKi68c0bFuVpf2kLrIPcAFc/147zspLS6iGphq&#10;Awj6aBczpTTDQGikWi6IqaIqomvNOWn+fDve3lraxNLLIABhRKbK0iZqjLEk42TZttJHrLrHLBtg&#10;Hm3YLpuxY0poZXYB59hO8JkJnHdElUekkT0VONva/kvJOMbrcc/42qwziV7VZSqOrBlDOmlgSvp8&#10;RpOeR6Y43767zutnuFvDFfE7XcxhvbIFFZGpUGlfVkfgRTpjgt/MTepxehcwOKAaI23XwK2GrSii&#10;pyNuJ3ntfVe6Tia8dLJ+ZDvleg05YIky0hLeFQtBTIhNTV6n3C3w8scv3fJXjJBf9Bp/ZgvrPNrf&#10;apMyTNBthN5x5xq7o6d8XCMjVBH2sWKrDbSHoINqLaIiaiqpxLdo/M53s25lNzvUF0pNSJYI8z/u&#10;KlKVyC0Xp6TQYZjym6jLGO7Zsz9Sqevy6U+GOHOvMXLM+q8hiZNjNCc+7w6Zh42da9PiJGiSpbc/&#10;3K1kp6wrXZJTGQJwkAVIRQR6NEUX/e/zCb3y613Fd+2K2O4T7dJZiSJpECRyMrkmJi6FtSKSaCoU&#10;AaciG3cOV3Fxb3MMsCfxIitQT860NR1/oMQrxeQ/R5nW3DFk5UxGjN6S+26bZtuNgpN9g2l6gJ1z&#10;QSVNF6VVdeXOlr+8vBsk/wDLvc/nKf5LIdLrXIkMCCKKTTPrl44huxTQWm92s09yIbYGpJ6Gn7NR&#10;5mn68J/yKqoe5+MW1QijLFiM7Jjy0IT0mt6vq826KqmrJIP1J+K8YdpnuuLbjFdzoyzTPRlNa0Jp&#10;mDnVszn5jD/ybePutytngk1Qx+IzDautCMiBkMTR/RI8iLm1ZzzY3KpQHIxmG9ZocyXEYKC5QSZE&#10;K2QI77wSzFEdFHRRCUO31KgihKn0J7MXsnH+W73sXuadl3G3+6jVqIIpIa+8amhJkWRGK5kBCwGk&#10;ORM+I3vtyz2MjAIV1rU50H1ZHyBH9eGq3A3VyXON3bXcsrWxtZELJDtKSW8r+tbSV1u9NqIrZdvv&#10;Q6+CwSA2hD1A3/NqWuvG/I+X73ybnl5ytbma4mjvDJCxDfw4UlLRKKCqogoFBFQOudcVluO8S3e6&#10;y7l7zNpkqpPggYlR8ABlmK0+OIL+S29dJlPnpaZuxbIzHyF+colXPHDeisOxW3HYLUiSywolqZEh&#10;qh/z8iIeL87iyXfKLTk272cADzvFNGCCwB9uMjJaE6Wr0NSBXrh43i6hu729v/cpbFkaoNCAyDVm&#10;QQOpFSCKY6dqbevbw2xuMdmpklbMya2RHwjm1NgkMh0gi2Ufp6m5CC6iL0krZEKkirryoflVpPd7&#10;1a2W5xfaXUdqmRaqPkAWjPiKjxGoAgECmIhvbvYKslsnuwNShHVcsq08x0zp1x05HHzPLJVfLw6b&#10;Hxi+iSGQespxwocd2tJemVHfOY+Lyora8kaVTL/lXjZtsuycftrqPdke6smUlUjDuwfwpoFBWpB1&#10;UUeJphl2+8u9yvI4WZYI2FGdnWOmWR9TVJ+AqT5YcZ6/lR65qrxxHX5oNdq2yeeD7XvZKD0vtU8V&#10;R62K5SX+deo3NV9E5cRW22tLi6k3DeAI7dmrDbR0OhfAzPWjSfAUVfic8OO6blFtkf8ALNkl9y40&#10;/wAS5apLE9ViUD0p5nNmJ8sKDGcTzi2CIpUV/YS/cJ9ssIdJPkCIF0q4wBEINPIqByH5Kq8tNeHm&#10;bj+4Xrf+DbLPJayrRlCtpds6EMFIrn1B8PnhNtsW6TrEZoZ2uAw0SCNjQeWdPLIeNfhiS1DtFupI&#10;ilKjbP5pLeF4FVy4qI1F3ZCkgNzUjTHe+811rr3GhNVb+rXTnwxjsd3U3gn2tmnt7Qeno4YKTQqv&#10;u+2WFPJSviMsWhYvcJF7g43dT3AIzkVIwWHR6amyr4rU0zw1MPw+8qHty7bOJdNlFlXWzLjMfGrS&#10;4q0ixI6suw1i1Trs8odY0Lho60LwN9Jj1EhIq629F2l5SvE7XjdpwZYLqIgiZfaVncMG1SesFi1C&#10;ranWqnIrkcR662zml9fi+n212I1DSZFAKmootSUQioKkjqKkEVrYF44UW5HjzAgxIHihQ3d+3GRr&#10;Ic9nZfjw5bK0kOPHCrrF5iW8sFw+npZjIrDZJ1mTmicX7wK45VwiBbdO1kctyRWaf7mFZGYAikdd&#10;VFPQBaqtakmmJHxmDeeNQxQQ8QjaQ/5kpmT3Ca+DEEn4UyGZzxJSy8l984oo694t3hoba9xquzOl&#10;tna902TNsAWFGMbhDe0Ala7CNiqmXMehZ7dd0Oaxf5nay4IpnpuIpCpIyA0j+IK5ErpoM/gZRJyf&#10;kMYVzxGQ1GYWZGKmmXT6qnLKlBmfI9Tfk/eAwUq68ct4qsmepJEmurqrJXEA2k7I18ViTDGVNKSv&#10;QTeiKKIhIRKqojdc9xruWEyXPbjeIpOhZY45yKjL21BAZtWVNNR1zwti5jcorNdcZvkQddIR/lSj&#10;Ak18MvniMu6m5my+XoUW4wPcjCLx59wkmzMEdCHPcc6/dxZqRnO771gkUyVA0DTTVdV44r72dru3&#10;/cGRt123bL/YebBgFuPsyI5jWrJOilS7KATUZr0WgLYtXhn5kJuJ3SW262u4ybfSgV0YlKfuN6qE&#10;dCtKeNcgDGypxnZSdJ96OaV1T1SHWmo908/TO6xnu0888ElkGmWwPloZCq/BF448j7Y925h9si2C&#10;gysimS6hjJRWK+4dTBUBHqCMwkoaaC2WOjV/Nf21kgQNyRaac9UMy0PivrjVqqfSWpprmGIzxYf4&#10;7Y3tqxIZlw8xwbIecL7G1WZNXy5Cy3DEtJFW6oPtzFJv+gJa95tdUHTTXsH8s35a9u41yeTmHMt6&#10;23dd8XR9p7cyOsLnSzfwWBPvKVIRixEiMQEGKz5v3o2bmNhBa8c3dfblJEmaglTkoDB60YVqpUH5&#10;jE2mKKIw47OpSb7CEqT69p4ZDKGPUpuMp1kgEKIuoeqa8fSLb+PWdlJJdbUqpET64warXxKg9B5g&#10;dPIYqAze4ACwJHj/AGHB5LVlmtfkRoCzyjsE43Bioz35BAnWLTKPONNo8qpyQiTn/DiXPogspZ4L&#10;RpJUUkImkMxA6LqKip+JGNDsygkCtB+OKsd8P1OMF2jx3LRLZfcG7tmAdp6uDOep4mMWVpKbNn2O&#10;RSzky59VDbTud1Fgvq4KdA/+IipQm3fmN4Vu11uGzWW23Y3mJG1QzqsdCCFZXDEtQE+qiMPDxxXu&#10;9c6j20Twtslw/pNGOj2Sxy0MdRYHxIKZgZV8PmbqNz7R2bECSN3VsEMlZDVXbzWa6Qsi2lWsjSoI&#10;zhto6c5RHRvk2PQOgaJxS242U1xZGKK5RhRqqVAFSWINV05Z9Olc6Vxy/udw8TOS7ooA+kmhqS2S&#10;5rTPy+HTLDmZJuDkGN5TNF8HorMS8uX6orOkKoSxaiWM9uJIgW1TGgyHoQv9pAfDukIN66kZdSRp&#10;titJgqLawlIyB/D0gilB6qFWLUBNC49R8AM5G893Ze0WDAdQWTTqArQgqF8aZgZUw/tBlkCSNVmc&#10;+raW3uojftMaYdZgNSJjDpe0yJVlC8Swu2pOxmuhhVF3nq0LTj1c7xtsdil/tNmHiSof3ASy29Rm&#10;qijHWxoR6jpQ5ANpbC2PfLe1cXEsCTTsQViDBKH971ZEH9kUHXPLMrvcDePDNoKWhybOpMxqdm99&#10;Dp4DU+se9md01HlusyrKdXuTYzERuK44ggTouzpIqgqAE68xENg4PLzy5uLPa72mw2YVrp6FXkcV&#10;osQFWJkViZHNCtKswd1xPttmaK1m3S8hJ3F11hHAypX1HSWBVanoaMQcwCSE3S1+V5fOi5ULSXEW&#10;0CLbna+4r3m5NVJ7fYtYEb3TayoUaP0ORvbgrQADagiAg8SGa1h4/NJt05jiMSFGSPTI0aUK19uP&#10;Uy6R6lqooQDliOS2l/uEks84LyOalmIzz6gEioFBSgoBSmVMcAxwewrNaP24xbKiuGL9mH0EjzTz&#10;7fs5rnV9WkSO/VRETnq2bxIvJRVde5xON44/uiKoiIkt5/OpoUp4aRSbLwLU6GuI5sMsbbXu1hIp&#10;WaG5SVV8aODHL+A0x08iflVfVF1AsYlfKnE4uO5lBhwrIpUohcSXLkJWSZ7jvTMFlW7uOkhnqAha&#10;fZA1FfTiMXNncWW9/wANSLpanNqCRCPXqPiAwd8wTQAgVUHErtLlUMaXI/4OYBZM+hrQv49CNS5Z&#10;EA08MJTdGZKxixo81bdGTc0kiqErDtr1OWEl3H7CTa/S48Kx7CRERx3mgNLIJpUBWzAZjsDW+6Tb&#10;mUVjBudu0qGnS4if+NXMgOAWkYDJWbSOlMJ9ySaxujOjg3KaSpHiV0tq8ciCx+AOkgGoF72QeZjE&#10;7wygbnY3KSZuPk7ULbivhC+w1YBnFhGjtPWJCwZjFku1MpuwjiiKIyZUdldCPTjtDc+8N1L2YgvY&#10;Lgpzq7kG2KBQyC7Zc5wFyB+2/wCLWg0qzop6HFvTcoWTjEe5WYL3clIwOh15Ak06ZZj4lR1OIT+f&#10;+Qw9jNh9nvG2ulR3n6rHmb3OSZkoLdrkV+Ev376SkUVZdkz5Fg42RfUDM1okVEFNah7pxW3HrntZ&#10;2jsDqstmszf3gXMSXM2qJK0rn6ruShqQskZHgcRzlco2bYtr2KM6pG0+5/iJqzn8W/U3wwk4WPRv&#10;H3ZravI8Kz+Qy/uVtlmmHZ5jsZ95Y32EcsjLjtjJgmw/7NsmRfjSSFtuQauqDSkBmhVvzG5uuLcF&#10;2S22Tkki79yq1vBeohb0WT3NIXIIPtrKoMRNFajTe2TQ11WcS7Dtljukd0SZoZFdfA1eqkjPIdDQ&#10;VqQMwTV4vDi4stq91tpL7Natlmh38d3K26xm5ngqv1d7jR4xPrQiuERDHbu7h+XWctSkSVX0FtVK&#10;b/lg2eTim97ByHdrFVsN2+7sLWRhmjQmJ2ZMvSss2uAUzLKwyAzX8buJ7O/sLm8T0XxlQE9VZdJU&#10;dfEllPm3yxMKgs/9qvOvMcakPe2oN8cXq7yvYPRtn77FhuqD/XyQ3ZNnT2bYoqaqctE/bZ223p7f&#10;/mv3nZ2XRtHK7FJB4D31RnRz4EmWC6jH+KcD5yiCT7Lkl5A8lIrlFdR8Rkf0kNiT/kVVFdbCbyVz&#10;bZOvPbaZm7HaDXuOSYlBOmRgb6UVe6T8cUHT/Vpx0P3Stjd9tueQKtW/lN0wHWpSF3A/EqBh03yI&#10;zbNukYBLG3elOtQpIp8ajLFDPg/tkxlnkhttgtcw3IxHZOrLJbiU0DqRpVnWKT5SxjuGYilzlMht&#10;x8F5dMhPVFFOPnn2R42Oed0Np3W9TWk93984p0tbDQbbUD4NN9srKcqvIKfUDWOxQtf8ntYEzs7B&#10;CPgWH1sAf3nyqPAdemLh/J7yUoNucbv8Sxi4Zk7hS4nsDWE8Bjijc0eh2XOfE0Rm3SKRLHYHqdaM&#10;m3XUEFDudI/mY/MHtfb/AI7ufEOLbj7vcK9Qwr7RB+yVx/EmkYH0zLGSYkFXR2jkcBSgktK6v4YV&#10;mUSD3EGefSvSvxPgPxNMVEYntrmG7+VxMPxWBImvqZPTOk0jRxfJUWXKtJjqMpGhVzAIBo4pKjqO&#10;ICGRiC/Nrg3CuS8u3Ww4lw7afu+RTeqRmosduvi8sjCiLGuZ1VfWXWMMSAYY9lPvN2YyzLaKegNN&#10;beNemQ6eWR6kgYt82W8V9tdialcsyc6u6yWogvWljkdk2DNDjTMJg5UyRVMS9RjtwmmyIpsjV7pB&#10;SFGUVQ4+m3aT8tHCu1UK8q5VcpuvL4UMr3U4H29rpGpjbRN6U0Af58gMuWpfaBKYl9pt9ntkDPpR&#10;FVSSegAGZzPl5n9WIrbJ5JJ8z/JSRvXeRZjOzG1drIx/aOmnskDNpesjMsIN1LiOdKMzbBmqK0d5&#10;K60LcKO4mnJWPjRn70d4n5RuYZuF7A4FpGR6GuGBeEMOhkAQ3M1PocW0R1IFYw3apTyffn3adf8A&#10;w22YpCp8WpXV8zSp8qBenW2njsLFjYLIlgMifbQC0B+ueiKLa8jOFMhtOsS9NVXtOywkNCvLUmCT&#10;4caI5g8txEfqQj9BUEH5E6h/unGCvV5E8QR+gjr+mo/DBnxvxnimLK9xp+AfqpTaCsx2JeWOT7d1&#10;8qnZccSvtZbRYsMi2podl/4UmJYOwzcisSEVpizHUVaGRIMuG+Sz8o4l3/33kXFtuF/cteRqbMyC&#10;MXEMm1W7yJGxGmO7MkTGBj/DmdkinooSWGGvewx8witZoKsY6I/ipZSSvxRqfSfpcalIq1bc8PzO&#10;gzqnbusflk8wjrkWbDkNFFs6ixjr0S6q4gOf16+yhufS42af94VIVEl6z4PzvjXcTYot/wCM3pkt&#10;9bRyxupjntp0ykt7mFvXDPG2Tow8mUsjKxmZBBocVOZlKiTLfzD3HC1dq7rDM+q8frJkdG1dsau4&#10;jZ1gd3QEsj+i5EnVzgPkn/7mCiqLovHze5zou5vzKc7tr57fkFhyGKztnXrLHdffbXcW4oD/AA5I&#10;isr5EgW6lcwDiJe9H9xvly8lBCRU5ZjS4IzoDl8RmBniHyyL/DqHA8iyWBLr8I3IbfvcYvIDz4uY&#10;xfVlm9VWk2uktt9+EyNpWo84yPWbQOMPj1mSo5Qu68P3zbrDj29wxSW6zCWfb5akFxb3DwyRo6ks&#10;skboCOrhGhkOrING7fdXsLeyk3KIjaL0Biy9YJTQF1yyVmGpl8PqFSfVaBgW63/uC2gz/Y3PpcT/&#10;AHCmYJeRqS6dKOxBzOOxWE9W3oKJe0j31NNSO9OjiXQYIkplSYIlb7w7Td4rPvj265P235ddJHzZ&#10;NvmQPJpQXARCyTEE6RNCyq8oB0uqieMmMtol1wJb6wvNnuiDcSQN7bimmQacmFMgwJBZfxHpOTUf&#10;pnxsTxAsr2jC1escv2+wrHJkUHXWXY8TGsxy3NLa1i1ituaizHyRhOsVbbTsnGP6icJUZ/yeXcXK&#10;uQc853uLE30sMVnYAmoWxgkZrl488lmu2V3FB6gvWpONmxRx7dbQ7GWrdQxK7+I1SsxYA/4SKfIq&#10;fE46PLbb3Itgtyqfyi2qaWI2Vi3+aIMYVGH9xluIllHsmgIeumyqKp9f/wAuWJqhIbrKI39+eFb5&#10;2j7g7Z3i4A3sbZe3dblQCY4Lxwas6LT/AIe+GpZgSB7rMdStJHRp5DbSbbOvIbFP48dNQGWtajUp&#10;69RmuWRHxGLDNnd2cX3qwKmzzFZAnFsGkasICuCcqlt2m2ym1U1B0UXo5OIQKqD3GTBxERCTjsjt&#10;xz/au5HFbHkm2D25W9E8JNXt7hAPchY5VoSGR6ASRskgADUxKLC/ttytYry0kDQuK/EfA+RHiMOj&#10;xPMLMDgwYpQ8mRPcjy0vcd2TxKHY5rtri0HKspmRmxmxLvI6IxtJcawpTMYlkbEB6NFMQT3L0oVa&#10;6ScIDD53959n/wBQ95b2Tt1x2O432xhWa7jVVZLyW1pNKZEPpd0VoYVKgPJMGibUxUrV++SHceRy&#10;Wm2QA3dtFrLdRqXMgr0IoQpHWtQAT0mhtf5oYnuRtZnVzObYxPc/b7D7a8yDDJb6CEoocRxqJe4y&#10;8+vcscdnWqtsr1J34TzgtPpoTTr3QeyfmB2Lkna7lvLbdlt+SbXts8ktsT6hMkZ9v2wc2V5SiAHN&#10;GYI1aqzSzauRwbhbTGZRFfRJqdCciB+2pPVD59V6HwJhr+m5Y19VlGfZ5kJK3/uBltftxR2hkiND&#10;ezY2SZP9vkkYtjHGxTFCbAlXRyY6w2CEr46Un+UaxjsN43++ugQIrS0so5CSdUtwJbmQFiTWq28W&#10;ZNSzKp9RxFuCMrPuW7TCj3dwQDl1OpgMshWlOgzoKZjFvO4GZV232GZHmVqo+0oax6YjREgLLlr0&#10;sV8ACXkjs+e62yH/AHnE47G7ic02/t3wnkvNNzANtt9q0gWtPck+mGIHwMsrJGD4FgTlizGYKCzG&#10;gGK7tksmssFlbX7tZZKXv+SW/dltnYy3UIQciWOEbg3mOuttGSoDlhuHjSRR000bcBEVU0TjkH8p&#10;O2bjY7Jed1+RuX3vmG/yo8jftRqtwwZf3RJeiVNIy0pHTKgDPJdNDLYTOfTPP7f4FHK/jrWlfjip&#10;X8wnH3c3x8dsuhDOlYBmGe01PJntMyIOSYbByJ2jaq7eJKdRmRKl08mMoGTbvvo2gOCLqGcnnjvR&#10;27k4ryLe+QcbY209puEjEJ6SrByPdj6ACRaGRaHUQKD1viEwXrC8vtpuc3id1Uno6A00kHqaUoaG&#10;oy6/VK3CfKefsnI2VjRaiwlbWUtc5tnuvVy5DlzCi4vbZVY3NPlPtHHEcFzFWrpYncdSQZREIXDN&#10;V6uLb7HfmI24QcZ4Zv8ACIpY43hkL0MF0kk8suqNTQK8Yk0+2wNYwaGmWHezvl26CxWCJjYoSkik&#10;10KzalJ8aJq0gknLqSRUtz5NbX4vtF5ALfbazVFpkMezykOufRFpppml3UpCkgKqnZjxmHWTTq1B&#10;W+eqLxB+79lB2w5/PsfEtzMNqojurcoatbNMxZEUnwjOmSPrRX65UEO5JtqbdvsV7YAnTpkoKCjD&#10;1AA/IdfOmOe/8qq7Gdy9mfIVcJB+3qbiXD3CscX7FVHu4EqrerWpto2yDnZtJLMlxiQ4rLguNgJH&#10;oSIhPfD+7Dbhyvad/wB72tIuf7Wf4ph0wx7jBpZDUGoWbSxBahDAg+Bwvu90sjcbXya2tC1whOsI&#10;aagVIOr/ABZ+INQM8wBh8Nxc5wTyb+87j7Q4dk9DdUxxX8sO1rocOusiksKXVFkwpT0efcMvCJGg&#10;Jq4yquESH9K7e9nE9m7qJcdwOA8dmi3VCDeKVVBKKULKFJDXCnSTQetdTFtQAZztt+s+SJPdbZbz&#10;RzxEata0GryqCQxB60/rwgse3UuGa1+vsDclrHH26e7M3nEReptyOSKWrgqKqiD6p8eKq4J3vvOL&#10;WN/sXNhPe2qRn7c5tKKVBhkLuBpzoCSNIBGeVHG2uluUaoKsuTD4/Cn9XXDEXA4htm5fbhPRJMV+&#10;xNVNiM48nJ0jMxQQVWIrKiq9x0kVUFNNdPWprm95D3C3Nds2WA2+x/cOY2YZR6qn29YpqYKSFjBz&#10;FcsN8kO0cbS43eWM/cuDpUH1N/hHUAeZxM/b7HsC3Y2eayzFX0dsK2M87kVM4QSJokwRr7mKLOhj&#10;1NCqi0olqia9Xrqu5H2LmueFtzLh26SHku027/zGyf1mQJ6vegI0lQy6iIyjalAAYFTq6c7E9w9p&#10;RreygtUjlu3CiWoDBugSStcq9DUUPUHKmWfFnKnX23woZ6xnG25CKXtgBtt3ToFx43xabd5pqBKh&#10;pqmqc01hkfaTv5Oiwwds7x3MavrDQiMBjQVkaURq2YqjMHAIJUAgno9+6/G0jcNvUIKkj9okkeSh&#10;akeRAIPgcS+2S2gZxGK1e2tfJalwJUqMVa60IuQW2HW2/uiiiEsrRBJRRCQUAtea6KnVf5Zfy2Xu&#10;zbgncnuJY3A5TBNNElm+nTbKGUfdZV95yoOmjBFRiQGNGFKdy+4LboTtO13Mb2Ekas0qknVUV0Do&#10;FA6NUVqKZZgzSjdHaaE3AdZIBVl0S7rbgcukgdUiU9U+Cqq8fTKztRHFHFIQ0YHpNa1HnU1/QTl0&#10;8BijGYEkjHc1Cmx3FeivibJIi+2c1IUJNE/pmn1B1aaqi9SfsTlw7wwSRZxn0+X92NZIx3e9kaf+&#10;m+vXTp606f4+vr+Hrws9yTT9Pqx5QeeP/9e77dnEcq8O98/u1Q69ExmxltTauTGlK609Dkynmmwf&#10;MfoF0zYNh9lzmommqdJiq/JTuBwrkPbjl52exuZItwt9VxYThtQltiWRopDSjFRqWRGFdNHNQQTU&#10;919xwXkEe828VdudgWWpoaMDXr1ypT92vnifeGYXt7u/gtPlNSZQI5MxYj7EQwlqksNWXldbkKpt&#10;F0/XqmnWOhcyVV4Q7H+V/tv3K49Y8i45Lc7NdhUhmjgbUBLHRH1xyVVCNNSUC+4PWasxJ6u2HvVv&#10;f2ou2kju45KsCciKmuRWlR5A9BQdBTHjGtlqClnS5N00DrTMiSUCPENOl6EDnVCfll2UcR2Q0HUT&#10;aaIOui68KeDfk42ew3a5vOf7xc7jZxSOYYF0ojxhqxvNQMxLp1QMACSGHk7cl7x393BFBs50MY11&#10;uwJIcj1qmdKKcgx60qMsc289PAyPCraggQ4sazqnGbKoONGaaGa0wQa9XbATN1YCk2vNV6xT4cXp&#10;3Y7abPuXb3dtk4/tFvb7jZlZrf2olQSLGV9JKqCW9nUlSWOoCp8qK3ncrzdYibq7klfMjWxahP1U&#10;qcq/CmKqriOauOKCp1IummqdXPnrouiqmnHA+2TKEUMPTioN0gcySFT6hhKmTgqqLqeiIqKHx+eq&#10;L0qmn7/TiSIsRFagYjbPIpIIrjEQRljLVUM1hxZMt1oNCRGWoskwdcLRO0CSwZbIV+o0d5aaa8PV&#10;lt8c4kJdgyozZeICsa16UDaQR1OrIimETTswkOmoUEn4Ch6+WdP04ICtKWvR5y4fhVyKy24BT3AU&#10;wPuA/HebrupZc1h5WVaLttuJ0OKuiqiJxINt2Td9dfs6qQKF1pTMFTpPqZTSjEBgFJPgMMs24baq&#10;ubiQIaedT8wvU+WQ8cIZ7LrSCTa0kCXkkNpx5ztm77BgV0P28iC64zImiLp6GaCEci6UQurRE4ld&#10;lt21w+z/ADjcNNwjZACmkj6WWUnUKGhpoAJAqSBhig3q490R2VvLJApObekfAqMzmc/2T54YrFqD&#10;fHb3e+q3T2ipSxfHcvobigy2tqrtmpuVcmNPw5yVsmyiMwygWtccKObkeUEk5KPK6062pmlyW/Ju&#10;OHaoA+5C33SBZFhkK+pgYXhIjZiQS6SPExpVg7UHXFi7XvAu9t9u6mlsr/SyqyUIZCAKaqE1OQoA&#10;CfAkg4nVjfinu7nJxz+wZldRSb0Zm2EWVTwmgRU7fafy+RQMvxVTmisG76enVy4gW3cT59vrQtt3&#10;HJltyKB2RkAHhRrn2FI/2GanSmI7bcI3O+ILQ3U6nxYFF/D3CuXyrhe0n6TMi5zKJn2Z3mMUtxGN&#10;12Osd2yyKVCF7oQQdhe3qYLjjLLYiP8A1bidKc14tzbu2HcK525tt3Hf7KzsnAqI1eaQeY/7NP8A&#10;3ZCPjiaWPBN6W0ksp7+CC0elVUNI2XStdI/6xxMDA/08Nl8NilHl3OS2bbrxyJMOtcg47VSnnCU3&#10;nH4zLM+wMnD56pLTT8eWj7F2K47PLFc8i3u9vrlBQZpElPkFdx+Eg/HD7b8B2xPVeX1xMSACNQRS&#10;B0BAFaD/AGsP9XeNfj7SR2o8HbaiNWzF33E96zs5auAJD1LLsZ8p/RVNVUUIQ10+nkmkut+2Xb2y&#10;jWKHjcBoa1dnkYkebSOxp8AQK+GHmDivG7ZQsW0xdepqx/SST+vDjVmIYJSOR36rFMagyYodtiXG&#10;pa8ZrLaEpCATVZWSgoSqv82mq68SS12jYLBo3stptY5UFFZYk1AeQamqn44dY7OxgYNFaRK4FAQo&#10;r+nrhRMSIcVEYhMsRhXkLUZplkPj/wCWyIinqv7OHKOWCEaIUVR5KAP6sKgyqKIAPgMsG8dvuaG+&#10;6TaLz0+kjX9wlp/HjerjqzUxsUVNSaYNBSvROfcPkqfU5oi/sRNNONvuxUzBP443egeJxjStL/QS&#10;KiacnT5J/Hn+/jz3Ij1GPP4eNJMMLqrL5p9K6I4qEnp6KSaaIvBqT9lzX448oOoOCt6YbC9DnUOu&#10;qaov0rzTkhJy58a2n01BOWNRcqQcePeMOgrbgg4BIgkBiJiQouqIQlyUUX4KnHnvRsGDUIPWv9M8&#10;HuA5Hpgus6PFb0e3dY9QW4KAtqNnU185FbbBQbb/AOpYP6GhVelP9Pw00ThNc7dtN+NN9t1vMpA+&#10;uNGyHTqDkPDy8Ma5YbW4FJ7eNx/iUH+sYbub4/bG2SuOP7b42y+6LyFJgxnK+Rq/r3XO7BdYJXdC&#10;VBJdSDX6VTiNz9u+B3JYvxq1DtXNQUOfjVSM/I9R4Uw2Px7YZSWba4Q58QtDn1zFMI93xexSA+k3&#10;As53J27ngIBHOiyyxkw22GlI24jsOwfdKVCBxRNGzcXUwRSUvThkftTtVs/v8e5Bum2zigBiuHZQ&#10;BWilZC2pRkaFuozJwjPF7NG9ywvbq2cdNEjUy6Ag1BFc6efWuFCzQeTmKRwPFt9q3Lib07cHcLFY&#10;pojYIpIxJuKs/fy0edVSN4kF4RVARekUXhySw7q7TGP5Vz6G8K9FvLcdPJpYzqaprVtOoCijIYVL&#10;b8ntUpa78s3kJowafDUtCanqTn4YiVuptTvxmd9Kyu/2xxx6fIgA1kE/b60iCd1OBXWlnhR2Fg28&#10;b8uO6AONtEodpvUkUlLq5Y7q9oe6PK+QScx27Zra33n2F977WQBZpVYj3wpYSJI6aUPthhpTUfVW&#10;rZL/ADp2Z9x2aKSo9TwMAx+SMRX4ivTI1xALcDxyw9maTttjkzAb5sNWHXaeZhuptMo1HaOkuoUG&#10;msWo6to4XswZdeX1eVF1WsxyDunw8tt/J9olmtVUV90NHIaClI2kWOZz51jlJ8DiEbvsOwX2pZS1&#10;rdHprQxH4VVh7TAf4WUnxbxw3MXbzNcOyTLLILZyTgdi9eX1jjIgFhW2cexlvy/a2+MWjUhhkVhx&#10;0clTI7TvSyPabkgR9YSO/wCY7VvsIU2U0W/P6UVw8E6aqnUsqFX0+nUQj55a1AJohktdz21blrSY&#10;S2ZBJQAOhr+/GQRSnVgCAMg+eFridfjWavLltxiKU1hDcaLu1k6WFW/HdcCJFbGArcivpGnH3WlM&#10;QiloAm69KQEXpiW9X25W/wBxtFpuwnRwXk9wRxyDI6iLgABquQF91WJZqaqknGjb9t2jebj7262g&#10;RXETBmaMkRu3ShU1CqCa0A6amZwK4bXJvH283JqspxzdLcJ64h2OVu5Hi9hjEaFSWNVRstlOaqKg&#10;bH8xUTMVLSGxBjFGGxlvsxycedccdJEme0dyNj2S22622Hj5trmO1aExzkBSTQ6tdVEnuSqC0haI&#10;nU7D05h+NvKNwW5jkR9S0IJAQjSRVW1MNLMF9KajVSCc8Juu8j8LoKE8b26oJWRt4y6eLTp17WW+&#10;PLGl1iR2nmp0SzajZVKccebkR3WXVqladYLoa7XT1K34HyC9vG3vft3S0nuKH27YI7AaU0/8Qyto&#10;DIunRGz1AJEla4S7huR2RFg/l6TSlQCfUqrkCB9Rdq5j60ppyFME9duHcWuUhaMzkrbDOcGyGILM&#10;oAta+smVrdlJdJmJKUu23NkYx/6fq6O1IT/UvVxKLraTHtBi+0E8Nq8TozPqk9pSiynXJqbUVM2Z&#10;NTXMkYrJNxdeR3cjye39zbtUdQv1NRVOQBZANPT8cH2ymXFlGDHA+1A+Va3kEi1/L8p2Wda/Dsob&#10;T7MZieYzpiWMR92awCE0McmHRVeYE428u4Zb7hNdbpt0bxTWqxu+rp7LKoY6Tq1iMqzNR1CqzlhQ&#10;ajLnuJXtr72rQyiILJpTNihUVoCfVShalRQA/MulMusb3CgX+IO2DIZJY0ciJAC5ZCony2rNowRw&#10;AOMpm1GtLiQcXtumATUda6etSVItY7ZumwX8G5QFZdruJjMrD0iOUo0UuokadMqhk0Rs30xSGi6m&#10;xs/nVrfWcNu1xpv9BMQcFSwJ9SEUyNWYjM51XqcdfhVd3trn23GAWr9QxluMZrX2eORcuRYuKxc2&#10;q2jsa+0tWjc7rrVgQpKZdbHqV+vgNKRA523JvPY79a8i45u/D1so92a4T2PvWdLZWlZRFLIAyglT&#10;UVKtmqLpbJS9cPmifdbG0lP8Nn9yHV9KkBmFfPVSlR+0iCtDQmefOTfInylwLB7C4cn40NhW199b&#10;uibUSuxjFYjVVItnwVw3Y9RErqIzbF1e661WvEomIEptuywXm+KeUb3u4a/3V4I5LoroSO3hURGV&#10;VNdEUNpE8g1AMFDFgGxlupfe+QW9qkh+3EixKf3QMnYdcginPr6fHI4kpnNh/vzu4FXhdLDiNW2S&#10;w8Zxiij/ANEGqd0IdRj8aX2xGO7LrVbYlPPSJSNq+BkqakmkJdZu4/J7y/2DaVtk3K+FpZQgadNs&#10;SsUOvKrOq6ZpXd6GRmJOYq8btOd53eC0tANIcIoHToAB5ejI1rSo+OG/c38t828a7Tb66ecodzvG&#10;zc6m3T20kKitWcfGHb56jvMZaWSKPuT8LyG/izBQup4obXNECIarfdhv0j9uY+LtWHd+PXcdxaHo&#10;4iDmOSPPMvFLIsmeZUV6Rk40ndZLrZXtJCVvbKcSxnxC6tJX5ozA+dB5KcT38nNywzTBvEny2xHs&#10;xpEs4zc9QNVZgZFClQrcKM3UUlIavIKm2imi69aAvwVdV/5h9xkurLs/3k2RKXsDGtPCWJkuEiJ8&#10;lkjuVPWor4VxJ+Qbh7tvxrkEBC6mAbyDVBp+DBxiZflxvXW4d4y2uXVMwQc3Apa+vx4iJtTdg5FA&#10;SwmuK39WoLQo62paKIOOhrrqiLb3fzuFbQdmIrvYbkGfk0cFvanI1hvEEkr6c6qLT3AfAM6AnMVl&#10;2/bmm37Nc3vj7eQ+JHT+z4YpO8cd/LnaDEcstqODH/P2809iFVzYUZqHbRcciS5cVGqw4axo9Ydp&#10;LbHuyibV5gwFWhcJO6PF+3855Hwg75Y8XSC0uZ7OK3e9pSWCFSzSJbKumNJJZKKZWqUEaOils0qz&#10;ju9Js1nPI0LS7pdOAirRa5muY+mrEioGrIU+D6bM7c3u/O58DEm3o8RiJFcvcrvGYpvQ2Rjq0NhY&#10;ky8gSJ8qxsXW2w75I673B7hpoRJWXa7tzf8AefuDDs9pestlR5Zp5B7jJBHp1TOCqq8txKy+khdT&#10;SUYhV1CbWUc17dx2pRV0rrkKj06z1p+03gAWNSKVNa4uNTY/a/EtuVxOBXv0VdXOM2g5XXyEiZZW&#10;3jf9FMyTIGgbkR7SEjxG46mjAR+ttW+wqtL9TbPsp282DhCcR2zb5LW2idZlvI3K3yXSigvvuhSQ&#10;XC1NWroEZaLR7BMeJc1tbxW5QDSo/aGRB/er4U6+VK+GKzPNveDfqrwSy8YrF+im5Fd2NJ903Dq7&#10;Bmvn5PthLcmq2MmiaQWqa/tJ9cLUke802+0082AEJCb3OncjuXz3jlne9pecrHPujaXh3CGiLuNt&#10;U+3HJEppBcM6gTAEK+lkRCrq0kB5buG5JZSbOSpkYrVgfU0fhVcgKkZ55gFaUNTYbtvtPTbB+N9d&#10;h8SVWVEvE6AMps7mwltR61cxgdi+Oba2BaC5Vs2cJqMRropwWkDlx0tw3itp217ZW9jf3cEV3bwG&#10;7u52ISI3WU0kjMf+yV1Eakmvsoq4l1htsO0bLHaxEL7a6iWI+v6qselK5E+WHiwHK5edU7WWDXO1&#10;FBbALmOQpvZW2l16aotxZow8/HiJPNP+mjgRkDCI46XW72WJVxHf7zlNkeQfZNbbJPT7VHH8aSL/&#10;APmJRUiMS9YYhVhEBJI2uX2oXW3m9+NZgtEbpXrTzP8AT+4FBWf23epmndLVMz2vfsYQqvJsttMr&#10;jx7Lp+HVIHdeLrrzVGuXoXDkZvZ5GsDH/mbIsP8A+3lAb9P3S/oxp16NxEZ/7SCo/wDttn/+FH6M&#10;Olw94W4oM81Lz/bn9U/xXywwCNHtqTEwnTVXpWRXPZXNrJsbVRTm3Gqz00Vebiapp68g9zYxs/eH&#10;b93MpC/cbRckeAVbh7d2/wB5EZT4DTiteSTNa8p2qfQNKmJq+NC7I36Fri2PdLAcrx+3f3d2cQG8&#10;wYaBctxFRJancOqjCqqD8Rsmx/MMVvXsujo64P0ivXohv3djttyzju/T96OydI+bIg/mO30P2+8W&#10;6Z0kiFAbuNa+3IumVx6Vb3KB7JYsFNBX4YpK3Nze4hYVuVXoDnf3O3UrLt3odNw47jUbIBGJLER7&#10;zZC5kziEJj0L2VJNRHXj502/LV5PYbtbGsaXu+NulyhyKNbpc6I3rTNnvJGU/tNCSKMpAqvkUl1t&#10;tjvERqWvZ0RCD4EMT45GmRByzoKggmUlFhD7FBdeKW5kcJzt1g+Obj7Oy1H25sZM1ikR6fjte/IR&#10;/oG9CFJgrqit+8jmSATjoql3wbRu9vY772W5VEW3e72+Dedil+llvvtVlktY2IOlbpUltCCNHvxs&#10;QheRaP1rZReyeO7iA0LQqU8OiAECvXofxGIuUNsOH18StKRbWA1RuBXTJM+OzYx4ZC42kJyTHrh7&#10;7Yi84GqihdBqCaAqivH0nIvv90i3iwsJLW70FH9uYAOjAh0b+ECUZWIIzIBOkjGyzRdmslsJrh5o&#10;Y2JjLUDJ5AMPLOmXQ6fpyxz7R57A2V8gJO/2Ot2ki0tsRLCsjxadZQ2qG5qBbjFFIpEWmSbHmQ5k&#10;CM6Lmp69lBUV6lVb37Ud6ty7Wvt38p4qk9rbq6BTcFSySKoZWIh6F1WXoauoJrhnj3C3tN2m3Vbl&#10;/ek+pWppI0hQKgVAGlSPGo+JxPe18/sAzDG7HGdzdp7VzGspgSYcxvH7yDdODEUljuK2NnDoQKfG&#10;ks+4ZcFwFZJW9PqDrLp66/NfxXl+w3ewc77cXabLuNu8cghnjmOkkqdPuJb0kVgHRgwKNoINRXDn&#10;Ny6yeNoru0LQuP2WBy+RC5+Izyy8q4hr48b9N+Om8M6ZjtnMvNmctmdjJ6eU2kG0gQ/cmNbkEepc&#10;fcZW7rmjVx2PDOQLnccaQiQgcCnuzfcl+2XKZ5re+e64u7iObUBHJNbBm9qVoyafeQAg6VaRWUyR&#10;LJRw4h+2b5BsW7vJZyE7LO38RCKGM+DqKmp8wvUZZkCl9zmfYkEbGJrd3AkQMwlhDoLBmQyVfNI6&#10;uxue6M0jGOLKQap3VerXu9DenWYov00flfHY7bbLyTebdLS80+y7OqJJqUuNLOVByBqBmDQEAkDF&#10;xrPFIsTxOHRz6SuYORNajwoD/Vgt3W3Fp9qdss43MuXWftWG4va5C51uoDUtyFENyDCB3XpQ7Kar&#10;bALropuJx7yTfoOP8c3bkDUkjt7dpFAOUjU/hoCPGRyqD4sMaNxvE2+xu72QVWJC1PMgZD8TQD54&#10;rV/Szxy1ySq3Y8gcqUpmTbh5GcJbRwdCfKQ6mSX3QRNtuONvyrCH9S6IqtKmiKi6czflo2ee93bn&#10;vOL5jJcPMLRHb6jIT9zeMcyP4kkkBNMgyEVPhBe39u8sW57vPncTykavMDNv0sanw/Rgq8/tisNw&#10;mSW+VEbVVZZANtU2NJFX2/uMgnVsgnb2GAdDPtrCELwWDRcnJJtOiim44vFV/mv7dbXxq823l+wX&#10;Atm3y+jt7m2WoWSUH32uVCigDRxOs/QGR0ehLucbuVbTZ2gut9U6XEMgoDT1spUGmQINfUOpNCMy&#10;cNhsNBxzNfA/fbbzA8qjFvlgrUTeaLCrSFjJaXIMRj0Wc7eWta0raKgWlriJNtOB1iByCbcVENOq&#10;cdgbS1vu1HOksp9PIH3Oa7Rf+0QWoiWDST1Akt2FR0LkMBqFUmwRQvxS6sraX/xCNRLQfUGFJEIN&#10;BXoBXw6Hrmss08r08qtltg4OKMrFvtwmYcnMaZkXGmmc5iWUnEloYxGqm5AW9jS5TGvUpRzimuhI&#10;qJUP5qe6N53Et+3favjKltxvXiuLyNa53DyG2tYMv2TL7kpU+Bt260xKIN1Xcdtsp19MsuRH+MZE&#10;D8akfDC5/U5hSNnvDva+zxE0Zn7L7x7O5FRS0FRVLXGWLliJYOdKoqOyLCQjprrqpGvz4685Vx63&#10;4H2u4jse0UEezSWaxtSlWhQr7h/xO9XY+LMThNy0tb7TbzRH1wzxsPmK0/Xin7zkjhZeZF1nOES3&#10;YFJv/sfQ7zYu7HPpckV9xtG7YtK0630r3J+QYe4ZGK6o6a/LTilu8ixLvr71boDaXYsbpfIIzRam&#10;/DSzfPEH5FF728PPbMVW4hWVT80qP0sv68KPYexyfdLYcd0Xo7dixj9sGHZoYKLi92WEtuqmWEVZ&#10;Ml9oLVIEhhTcI1dcZRwuj3LbY8ldye2Em0z7pyjYrXRx1biL3Ah/5SWYFoyBmVikdZFTwjKAEqHj&#10;UrLe5uZopbqIAtEVDjwIdaio88ivjWlf2slYsKRdS8YiuXNi7XskVXIl2jxWL1LVm5JcaiIDajNk&#10;wK8JJNsiZEbYoICvSIokMbk1zv24s3NN1VJEhiiW4MbOfbjOTEKCzsOtFBLDL4YSXkEu4z2FxZyM&#10;VLaXBIOmo8siFHxNQfkMMtQWTu2mfT8PvActcbtJkt2nlusH2ulX1VoHANCRtDbcUlRRIunRfhxI&#10;ORbbb8y44u87FdBdwtxpZh6S6jLVQ0IJoCASKGqnrhm225HH96kt7uPVaF+nkfBgPIitaAnocTrw&#10;Peezw/b+9wWHjNU3MtsntLqPLEnTCGxYiDDgPiLy+5UG44q0REIf6uhNdOJBx7v5f8J7aQcL2TbY&#10;5rxSW+8mqfrUVpEukmRcgtWIWnq1kGs6sLl4fvYlsUiklnZwimumpoST5GlR86+OEbe0+RVFSWQS&#10;4DnuZiq/H920rQqDpK4ckI69JdrU/VUTXXXmnFXN215zve3XPMd22yeLank9x2b0zSh6lpAh9egE&#10;ipKgGtUqASFd281laS3MSB7oDKv0r8af0+OG2edjZnWzqmf23UmMuxZUJ1BVURxo2jVA1UVRRIhI&#10;f5VQtddF4srgu+bdBtFv2+3eMQxGX3LG8yCxTCrKJDQH1E0V8yK6GHiGRbuDkNnPaXBH3JrQeII8&#10;QP0jyFfLCE8c94L/AMYN2mcekyHRxec6wy2D5AaSagy7b0c1VVQJUNQJALRD0IdPVeLC2PkG6cd3&#10;SDmFnCybhC3s7hABXXHWr0HTUFJaNwTQ6qGhNYtx/erjju7G2mNLd5KMPAGvWvkf68fS7jllS5Jj&#10;SXVI4xNr7GucmRXWHEJp9BQFZUT0X+Ymv/uqmnqnHe+zQ7TvG0NuO1FZbKeAujK1VbpQ1+a/hSnh&#10;i/orkTxxyI3pOFTCbByM0+gILhAHWHJRJSD61NOSqjg6ovzVOJNY2KiOOREAcKKjw+P6fH5YyZut&#10;TjjjDIq53tmgF+mkCr7DTmhE26pITqN/8qMmeiaJ+3nwuhiMDtGig2xzAPh4kDyp4Yx8K+OHAZnw&#10;REQKUyyag64jT7oNOIEcRWQfQ4okoMoSKa+g689OHhJIox6pFAoTmaZDqfkPE41syimogHED/wDf&#10;rxg/9zf3z7vY/mH8u/lD89++c/289977q7HV7vt69P8AS+5dr2On/mdP9TjmH/zs7K/+b3sfzN/5&#10;l9v9v99qP2Pu6/8AL16qV8Pe0+z/AI6erEU/mGx/zv7zU3ve3o9zV/D616V/DXTT8aZ4/9D7N/JT&#10;ZSl3s2zs8YNqCt2bCyscs3UD+hNBxl5RV/ocRWLBppW1LkidaGi8kXikO7Hb2259xV4LH215BFSW&#10;0mPRXBVipYV9EyAxnwo2rww075tcW77dcWr01FfSfEHwxTh4ybtX+wO5j+2u4Lr9dRyZsujcfnzG&#10;IyMzANWIpSK2U40+T1XKEWZRMqpiiqWi6oK8T9sN+n4py6XdLky22zyyPbbjbNpHsTpVfdKnMmKR&#10;fWFzEZb6mCq1Y8d3ifjt6dp3I0tGfSGJA0E0AFDT0k5VHQkCmLZLmayKI93D63GIoI6iqSdBNyD6&#10;xLVGnDIgXVdeaac01ReO17mKA6ZUIYMigEGoIoSGB6GvX4j51xaDyEoG8zhi8vs5LItS1dAWWHja&#10;F4T6EkQ5JMo6RatqrxMvSQIEL6RQDRR9U4bJICPUwGnPPzU0r+gkU8qHLrhNWvU5YgrufQAMx69g&#10;o3HjyVeflNOmEdxuU2SOPoLL7vcInhPuiA9X+oB6kEVL5/8AePthc8S5PcbxtVvXi+4yM4zCi3mP&#10;qkiNTkjk64gM6s0aghKmJ7/agKLpSAafpp5eZAz+IHwxH2fMZdcQYLLsyQQvAM5hTh1qOiooyriu&#10;xnH3RUupDFG2VRU5KvEGtNusrNHF7eFx4IozzpRlZvUw61Uop8mxWN5evcui2UGqQ1/iCqoCP3hp&#10;/TSmPVHi+fZPcu07FU8b0jvNeyxKFJsbVgXmFBWkahMS79uPIA01N5FaQ9FQg+E32u0u7l4oOKbV&#10;KdyDGkZjkaT1LQ1RRLNpI+kkaATWuGyHb94vbyW3vKNE4pS3Gph/hBUagG/aLV6DNc8SHwvwEzTI&#10;Cjy76NXYvBd7LrTuVzIk26Aep03hSqpBnSXhNSVE79hEdFERFRERB4ujj/Z3uDukEcm6yQ7dE1DR&#10;nNfCo9mIuD0/akhbqSobPEitO3E1wweW3SOPL1TaWkp8kB6eGpwfOooMS6wvwk2jxPoevbO5yOS0&#10;4rqswnAxms7ij0kjZwnZOSi3pyQVtCHT4cWjtfY3i1myS73udzezKa0BEEYPjTQTPT4fcEfjniY2&#10;PBdmswGnleRweg9C/qq//XxIzHcV22wUVTEcQxuhe0VDnQ62P9zf/GTbOg5ZSiXnzcdNea8WPtmy&#10;cT46P/B9mtbZ/wB9Yx7h/wBqQgyN/vMcSe2sttsafZ2McbeYUavxb6j+JweyMmBEURIi/BFVE15a&#10;fh6cOcu7R/sknCkynBU7khr6F06euvNddfX5KmmnCJtzY/T0xrMp8DngvcvXS/1Kq/j/AHenGhr6&#10;Q+JxgZamtccR2zy/6158uS6f8ONJvHP7WMS5xhudJfdBtslUzVBRF/v1X9nGH3DsQFapx6GJIHjh&#10;YQQSI2ikouSCT6z58tfUR+Qp/fwrjlMY9J9XicKkUKPjjsWY569SJz9fw4zN23i+M6/LGFmn6den&#10;y5+nGP3JOZfHmrHpJp+qL/f+HGX3J888e6jj2k1z+3Pj0XT/AL+CuAUpHRVt0eoV+aqmn7F15Lxn&#10;90xBVsxgOYoRhMTnX4LiL1qrJro0fL19ekl+BJwnkndDUH0HCZqoc+mNAXBpz6vmi+vr8fT48C3r&#10;D9rGPuGnXHa3dEn+v1+S8+XpxvW+Ip6sZB/jjvaulVE+vRfjqq6f204UJf8AmcsZe5TocdoXPV9K&#10;Fy+PPTl+5OFC3/Spxl7mDFm2Ff8AVz1/evzXVU+CcKkvFy9WMxJ546H34djGchz48adFeToeiTGG&#10;ZMZwfiLrLwuNuJ+CovGbtDdRtb3EaSQt1VgGU/MEEYyYpIumWMMh8CKj9GGdyDx02WyVHi/J8fHJ&#10;kj6inYbKlYsaFqpI4UOqdZqJJCS6p3ozqa/v1r/ee03bzfY5UuOPRQF+pt6w1/2kSkTf78bD4YZ5&#10;uO7NMS8dt7Mv70RMZH4LRf0g4jvmfhK9IAjw3MYdkwMwp60mYV41py31RS1lXuKsR48pxVVVQnqx&#10;wxIiVDTrLioeR/lrSYzXHGuQ0mYgkTKEkoK5CeJGQVqRX7auZ9Qrhlu+JzHSLa6SaEOW9uVdIYn9&#10;5otOo+WpTn45nECd8thfIvBbrFMpgY5dNU1BIiw8lqIkgbTCrqgdtUWa805XHIpq6czVOKiSpo10&#10;se2pA4hlpxXLdtr/AIvabntfLuMuNokJdJ0T3kjfoD78Id0GkKC8vtsxBLChyYbyHdrR4/v7No7Z&#10;RQ6RrioCT1SoWoIFWCtlWtcR2tcjw2/zOwwLPsbCtyJ0ezjuSH/RrssrYnabacxjLSY7iuwHJjvT&#10;BmrJiMGSCjjrpq2MQtNo5HtG0wbnxrcjcbMWIktideh1LAlACAQx1FWj0MwIqklalHMI7y3AYiZa&#10;0+qpHlpf8TRWrStM8JTIdsIGMycYmo64ldWZkzIspZtPRLaHDfKs9xAmtCPbJsY0CYIG24vcQjUg&#10;b1QFlOwcqj3a1vYJYWRqGORT/jVgAD40IatQDUZqKjFZ8l2u2gvNru1qo16H6hlFQc8qdNdCD51A&#10;6YaXaKA5t7nG4ldIsY1FHr7KfbN2Vi0r8SsFyORvupDMHgmPgzEcaZZ7bpuPOiDYK4YIsn3PfZ77&#10;YrO6sdb3NxbJGI00AyHWtVYvRVUozliSKKDU0rh5SyvFa3W3uFhuDbmMlxVVZGBqRnUhC4A8TkM8&#10;d1vnuPXjUXM8FkzLioi5BOopcS2gSW5kWPW2qIy1GafVz28eDavvS2DIkkEw+iGCGnPD+UrBHFtd&#10;5/Avva1jQ50jXGCQpoNS11rUgGtcujMybnt01nK+1F/eSvuR6/pAIDLStaZgjwIIFa5E6qx+bjW7&#10;7O7FRJsa/EbHGL/NcvrYD0ZuqayvEIsGtg+0gNm8qHMl29dLYZ6BYUWSbaFVYcJVP3Ak4y+wzyJL&#10;drcQwIrMFciZs2zUqWQLI4JT0spPQDDlst8pgFzKntNC7uAo60qaBQxGhW0ui6RpDFBXSRhzPHLM&#10;LgKTcTci7agujZTZ+Mwb2ifFXZlFNitsXOREDrZTCDs2JNHDaZjmMaeTaIiuPJwzc4sbS3fbuK7Y&#10;zWw9k6mCsAqSaEauR6qY46Ky6o5JVIA1HDlb3k9kbi59j3KR6CVPr9ycEyPpOZCRaQVAB9Zpm2kL&#10;aRl9lV4pHyShtlqbkM1jyIhuOhXX1VNgOM2MB5kHVRW7Bt2jhOM+2ccXk4g9X1KjftPE942oLvNs&#10;wNpZXHtQupownykcj/5i6FICsxAb9Cvb3mNvJfwl1SO40AkaSJAAxp8RRSKE5HBxv0cfLJ8TfXHQ&#10;SA1uWsqRnlPEUGCxjc51s2M6rvato25Fq8isCdsozSofahz223C1IRV/5PdC93t90C+3LfIZmXJd&#10;M1dN0mkUIpIfc00yhnh1Esxw97souNG7QCgm/wAxf3Jf28vBXNWA8AaHwxIrajM7o/FTJticzx20&#10;m/8A4+wdzMC7M0WLHG6yBXzXMqn2MU40h2upG3InUPV2lRZshwyaEmVdZt17gQXvAty7c2u3vf38&#10;N+tyjqax2oEcgm9zI1AWupVK6PcdndKAM5QSlOPTbbfxMR7omjANGCqDrYih0pl1P7x6ZVaXe7cq&#10;yyahwXBGL+1tJN/7ashNuy5ZxKCihTJddCr6iDKlvPNRorEN2WJmDTjiuCpB3F6lrLaLe9lmj3Xd&#10;N1mu7TaLQoiSMxjjIFI4IUJZUjVNOnSEY+++pcizt277u9/ZWVmhJVzq6mgRGKqoBNTqYFiWpUAG&#10;lei1pcQLGLCXJAGh9hWxsfxOIIGotV8ClaKTLaaQuspD7PUCatqDrr5qKoTaaRvlkr319LsFmNV3&#10;INc2nqzGMPIPSa+roBSjAv0OFW3Whs3k3SQfQNENR1OnNwD+NMs2YnqMXN+DeCntrg2PZFkTKBcb&#10;4OTJFfLfDpfYYpIkq1x2oD+ci+/0bNpaCSdIdiMCLqSinHfn5UuCR8N4dByK9thHuHIW1R1FClvC&#10;GNtH/wDeT3rioyK6K5gYs3jUMlrZwS3JrNc1NT5irAf7w1MPgBiZW7JV47WblrbWIU9V+QMx+5Wz&#10;jitN1kFcesUl2Bup9TYw2FJzVOadPLjp/kDQJsO9vcze3bi0mLN+6vttVvwGeH+/KCxvTI+mP2nq&#10;fIaTU/higHxLwTI/OryS8gt5N2bCdXY1HpZFMTsN8IzUNmRESHhTLLJOPxY7VZCilM6TXpL2xC5r&#10;3HETiyx4e3ezl28ryeaSLb0tTdzyKApillQxWKAt9PtIGlyOfsFX9Mh1VdstnNyTdtyvNwYi39s6&#10;s6ULABBTpRUHjl8DUkLfbzfCNAzfA9ld6d0Hst8bsbzi1i1GQwG3ptRaTqaUcbF6XLZ0rt28jAmL&#10;aIKx23AeSKj4AY+1Rh6LCuJcqbe952Htl3E5abrhG23xYFFJhvkioLZZWI9z7YOEfQ4YBDRvT7bo&#10;n23eFjvbLbdw3Ey7EkrBGFSCVNFVyQGKKRVcqUPkFK3F4Xl+O4ffbg4nb3lRVY7Heg7o4hbWNjEg&#10;Vb2HblP2M6eIWMx1iM6VfnsC3NREumNBmQh5IQa942m77Xssm6W9/uEFvtqlbiKSR0SP2rjUx9bE&#10;LlMsp6+lGjHSmLQguIbaS7hllVYRSRSSANElSczlk4b5ArhkN1vIHaxndDZDKsXzOrylrEshzasz&#10;lMYNy4GFguT4Fdd6yamwwOuntsZtR0Qkww86+aOIQgogRDUHMfzAdo9j3jY7082tZ2tHn98W+ucr&#10;A8L6m1RKyECVIcg1TXIGmEk97b3F7tk1nKJQjuG0ZjQyHMN0PrCZAk/DD2VfkNj962xJpcH3OsIE&#10;qVDhRbY8Yh1FPJl2MlqFXxmrXILqogq/OmPttNCriEbjginMkRVezfmJ2Pk/tPxTt7y3crKQgLPH&#10;t6w2zFiAoW4vLi1hOokAevxHnh8DilXGgVA9VBmTQD8TlilH9ZqwmU25ninuOdPZ0FjBsZVcy3Yu&#10;VbkkGWbdj3CuOU1lbwlFly7aNE7yqmirppz4rPvQu47pyGDcZ9mutumudiZBHO1s0ge2neVGBtri&#10;5j9JnI/zOpGK454D79mQMzE9D41Ug0/p5fHF/DmUtStuTzVhUBiRhRZSyQrqItO0S2zaiWq6oIEm&#10;i8dXT7xG/FZuQRGkR283APwMPuD9WJ/9wGsfu1+kxa/+rqx85tdasuzsSw6REk3VzkDSJVxfZK8k&#10;0hdWRVVxQ45+7UziNN+3IER1p3pES06Fa+GcnHdzubia82C3ZtxjihWSJdbtcmcBjEoArIdLxqoX&#10;1MQdOl1jrXtlucFdu2e+BkecMyEqABpakYIGYJAJU5FTQAkH0zi313Op979ucV3MxNmTjW8WzTiX&#10;FxAgtOg2zjzc2oZk2NTM0VHm4Nq8xLjMmquxmG5ikigHcPrLmfcvZe+vA9k5rskQ23upxd0kuIE/&#10;7jWmm4tX6vHFcCOVENXt19/XVdMkj7yBzJaQ7ja1F1bnUaeC1Ab9HUfDV8cQ53KmBd3E2+iwPtI3&#10;p/c5VWCELNVcS2m5V1WxlVsBSNEsnz7Ipr0RybRVVdV45D3u8sdw5Ru27WVqsMFzcNI0aiiRzkg3&#10;EcfgI1lLGJQW0wtGCSQcIN3Ms0CS6CjOgJH7pIqR0HSuGPsmZMKXIiu69cd51k+S8zaNQXTXTkqp&#10;xIVhSN3iamtWKn8DTFd3XvRSMpxtnySKmqhJ1E9uBKzH00ccKdNte+6mnNUbSvbHT/vJw+SQl9vs&#10;6yDQgNB/tvJqPyGhR+OEs1wRFEpOY6DzqW/uwkXpEc00IibL01H5/H+PGuKCdTVVDL8cNMs8Dgh3&#10;KthaYXnGa7fIGQYbfSIFpTvO5BTI5GjzosSWfRi70+PX2jMyqedsKi9sYL/UyXXHM21XpJU4sfin&#10;LN64xHLNtu4y28gGsKQHiOYhJMbho3DrJLGwZDUVBywWd7ue2VuttvirA6xTMZELXSaqahmBqOmF&#10;luT5XZrmuG2NbZYXt5DnTyxOusaxaufX4ZkkaHPyudc2NvjEOxCtm2Vw+EFF7o+1ZfrhMUaR5zSW&#10;7vf7Dy7agf5Mmy7k7xlptrlmsoptPvNqe1hcWzSNMsTM8kTqGjqAupsS4dxNxubQwX9pbu1VBDpq&#10;jems+pCaglguYYAFQQBi0nYXG9xqfZTG9w9p9x8PxvG5FHY2dxhFvUxIOJUjlTNsGbt1qbHhOACt&#10;OVLv/UExGTtAid1W0FeLL4h2279cT4bZ8v7bd3bEWE1u889huUEYhjIJaUtcRJIGl9JDymOFstLS&#10;aFBFtbJNavtFvdxRRwQlCzKh/hqQTqp06UNcQx8htxci3/YiRMtyeHVPy4Uevx2BXOJWV7nWiyEm&#10;V+P2ZrZT3rAjQ3XkcHudoRHpRsBHk7nneDudzrkO17vznjYupdujpDDZ6kgUNUNOIiLiUNIKhpSy&#10;qwAWgUBcM++Q2G/2wtRvKxCbTpVqLq00agVtJYE0J69B5CjBRMSz7bPcrDN5dk72JTZhiEappMiq&#10;soYlMY/mWORa2vrclx27apxnvzq6xZikaiUYihgTZISPMtuk+9tu/Fjw7c/5jDDdwiMLWNlRj7gU&#10;C4WmpC8T5ySIVVkBqWLBWwxrxzddtvob/b7lCyKqsCCAQqhSDp1VB8R5ac6ipkb41u7a7Zbx7eQ7&#10;JmPTbe4/Kmu0ziG0EHHn3aO2m1NheOywrXZPfsvbq85GZeeSe624YA13zbXdn+ScSuO+lnzHnO6W&#10;9ttSXEt5CSWaONjFptYmIQH+GrRNrIyeBcxVhiQ2b2tpc2sAXRaoKCuVCQTU1p1PlU1NSKVxJn9V&#10;XKMLzvwN3TsMUyvGslClu9tbUio7ustVZF3cPHKdScGFJfJpUW26VQkRUVdF58fRznPKuKcs4LuU&#10;3G+SWF+qPC3/AA88UpH8VFzCMxBGrMEAjxxs5VJDcbFdGKZW0shyIP7YHh88UHWmXTc72r8H8vhO&#10;hJybEbncXxeupL5fU1Ch3lRkeCjIQkX/AKMcZ3fkRmOSgX291PVC4oLm8g3Dt/t946a5La1u7Zx4&#10;kRD3oh55rKVX/ZOK/uK3dhs7I9Jl1wV8swyH8BJl8sPp+nfmOc7Q7d7z47fYscjDN1Wp9TBpchcW&#10;B9wN4EfrMrqI7sd91AqIsuQDDpC2Mhx8DaI1Z+msOR96No4Jb8p2iO1t90m3LbY4pIGKmGJkLn3J&#10;iagMEYmOMDWWKH0ijYduPLc2b3DSoDBcQIuk5FnFRqA+ROZpWopWmFpNB7H7hqJBkLJliww47CI0&#10;N8mnOkEN1HFbAlVPqIk5fHkvHI9ro3ja5Z9wtTFblmAcigqM8qVND4CnyqMN14ku1boFs5A82RZA&#10;egPn0H41/QcK/JrCszF7HiZxelhWVDWBDmXURs1OS82pKU2QrrjjRy22VRruCiL0jr6rpwtv+Qsd&#10;q2qxWyhs4beAxFYQytdeslJJqknVpoCBStCT1ADndNFud1FJb2yfdKgDy9QtBnTwJHSvgMMtYbo1&#10;s9m4qcFm+6m0Elxu8ddivDIkBHAllBDZkCzINGDISP6UVwOY6oqavm0cMu9uvNq3jlNqq28+loE1&#10;KURqgp7lKr6gCAKkA5Nn0Y77eEe0udv2C4rchSWcg+rqDpqVJz6nxHT4yT3u809v7zDXHNvNvL+Z&#10;k9bX1sKREyH2KUFfGNQiEsRyusiubdppVTX+gwZaoiKvJeO5d37kcU3ePbtvttrmSW4i9vTIF9pa&#10;L9FVarZVyKrl443r3A2zcY5bexspfuI6KwcDSCTpFCGLMK+IUZfpwndzdq8p29iVuTAybbEpmEcp&#10;hsiE4kqTEB9yM70dTZNI71I2aKWmmmvPnzn3G7WycVke8jTVsE0goKVaBmqQCf3OoVq5ZBvVQ41b&#10;zt13tZTcLU0FRUDKlRmD8K1p1/R1jxuVTw9ysXYsa/8A6PKaMfcRnG0/qvuAREQO6D1E31F0Kn+k&#10;RTXXiObTyq622/tLPfB7imP2jN/3seo6BL1BljU0WTLUigGrCpZN0lg3ez+9iSl7GKOviwy9Q+X/&#10;AFRlidf6aXltImSR2bz2x7KuRpkKmSavQcKyjNAhxRLpUWmXvZkhCSindMSTmZa9SdleWT8P5RHw&#10;69udfDtzEjWrMai3uH/ie2DQ0imGsqpIVXqBTUAZhwTlHvMNnvZf4oUaCfEAefwoAa9Sa9a4vEpS&#10;R9xxpCXpbQW9V1+pEFCHTVPpAl9Pw+XHaduASVHgKYtjOownd3tw8e2kwqTlF6cV5Y8mEkKlKxjQ&#10;LK66pkZixi0gPIqy7FisedeFnQW3SbQXHGmyJwIvz7nXG+3HHp9/5FfxRW6EBUZwJJTUBlhTNpJA&#10;pLBFGdPUyLVgkvrwWcBl06mqKLUAtmK0r4gVPllQkDMU0+VHlVM3XFmjiQItThNFYFa0kKU3FlXj&#10;9oMSXXN2k+w0NYTqV899oY8UkAQeMXHHtUUfm/3U7/ch7xzrsmyWMm3cNjl1KpobiagZQ8zioQFW&#10;P8GM6QGIdpciK15jyKD26SmMxRnUgyJD0IqT50JFBlQnriBH3XItPzD7Kx+0e59l7r2cr2Pe9t77&#10;se/6fa++9j/1Htte77T+v09r6uIf/oVf5D73stWvXSadNVNVKatPq09dHq+nPFJf6p3D+Yfe+zJ9&#10;jXRXPTqpq+rpXT6tP1aPVTTnj//R+mjx28l0wpyDtvudYuFSwTOuqrmQExZGNuIpKFdZNSwGY7Ws&#10;mhMqqAnsyEBTrbUla+Y3Yj8wknBha8I7gXrtxuMmKOdllaWxcEj2ZVYe4YFIKUCVt6KBqjJEUU2z&#10;edDfZXjAGtAenxoa/or4ZD5Irz38f289wyn35w2LIYckVdRbWYEyoya77hGCRT3xNNI72u63O9pN&#10;QSVEJwC0XVw+LE718XheDZ+8nGIHfYtwtoPvotJBME6q8NyU8D6kSbxB9tiMpDiPc22X7y2XdI4j&#10;rValfGvUdKitT1rQNQ+JOEd4p7/lnmIxMHy+Zpm2MtlVmw+avzpn2gkbQEZR152S+2DhdJl0Cbbq&#10;dI6MqvDj235jPCIuJbxq9oxCSwkNavEAGMBBOrXGjB4q6Q0L6EGm3JOXFt8F9Z/y+5nruEOWfV08&#10;GzNSfBjlmMLfdjJJ9fUWEarl1VRkM2utGcfjWxy7eZMsX4jzFejOOVsiNaWDbso21dBs0cNOXcBd&#10;C4nW+cv23aAgvrtIJXrpQnVK5NBRIkrI1chRVPwIw77julrYROGuFF0VOhaFmLUy9C+oivWn6R1w&#10;2+FbAbvbgtQr7KMbh4XMmgkm0k5VcS34cd9XuvpqKNIELIpzSAgkHvWawxXQUJUHq4iV5tXIub2F&#10;5Yjiq2+03SMrybi7J6WFD7dtHSckDNWkMBBocj0bjcbvusCp/KkgU0JaY1oQagrGKNUEAqWK0NMs&#10;sSUxXxa2rxzpkZROscznJ1K5H1/L2Pqpl3DD7XVH76YwReoTZkoFTkqc1108a7D8C48kT7i0t/dK&#10;CMyY486VACsZmXL6ZZ5FoANPXGEPHrFTqvZ3nbqVoI4+tfoSlf8AeLV8cPzWScdxeENZi9HVUcBv&#10;kESqgxa6KKovIuzEbbAnF15kqdS/FdeLds5Ns2a2Fns+3wW1oP2IkWNf0IBU+ZNTh5hFvbJ7VtAq&#10;J5KAB+rHPJyV4l6RcEUTkggmnSmiD9KckROkUTl8E41ybrM4pXLHplJ6k4I37l0v5nS58uS6f3cN&#10;0l47H1SY1+55DBYdiRLyUl/HhOZzWq1r8cY62xoKU4uq8+fzXT+Kcee656sMeFmOPHuXlHRFHRF1&#10;0+Oqpoqp/wDkprx4ZGAzbLHhLHqceUddVfqJefwRP8+fGosxzrljyngMe0My5LqnxRf7vTnx6M+l&#10;a4M/EZYWVFA6GfdmJK64qo3r6CPxJEX4l8+F1umldfUn+rCqFMi2dcH2hp/zf2/ZwoqP3cbqHGOk&#10;vkv8F48pXwwUNcDpL5L/AAXgp8MGAgl8l/hx7QeeAVOPWhJp6/P8E/jy4CtMe54zqaaLzX4+n/Zw&#10;U6UwY1vh7po2TTVCFeldNektF6ST100LTj0glSp8ceH1Ag4b93uMuG0Y/UBKJJ+KevDeWZSQeowh&#10;IYEg9cBH1T4r+/8AsvHvuHxwVONqSS5aEq/t5cZCbHtT4DHQEwh+K68vj66cbVmNeuPQ+O1qxP5r&#10;6aaa8/gv7NON4uCPHGevHa3aEi6dapqv79V56fhwoW6atdWMg5rTBqxbKip9aqqr8SXTT9nw9OFU&#10;d6cvVjPWemDuLaIhIRLpy9UVF+Xpz14Xx3oNBXGavQ5HChiWnp0npr6Lrry+Xqia8OEd1WmeN4kH&#10;jhos68d9ltzTOVfYfAg2rxtuOXOP9NJPkONPC8L05uIC1to/3BRUOXHfJFRNPTiIbz284bv0zXc+&#10;1i33Bus1sxglJrWrGMqsh/8Aqq46ZYarvYNovnMz2wSc/txko3nnpyP+8DiEW8fgNkxwT/23vYd/&#10;RRmpTzdFamzBuYqgj78dmETMQa+c0AuONgKuMq0piLYKBF0UVyXsJvm33ku6cS3Fbu30ktFKRHL6&#10;alQulRG/iBXSQSKChOmD8j4Fd38GixuQ8K1IVgAwp0oQtD4jMingD4Vd7qbZ5XAza8G8x2fWTLWp&#10;OLYDOiuRXguIzLSmbrbg9RNPy0Q0NNU6SRV4pWwN1xmxg2bd4Zbe+tLk/wAORSp9vUchXqQhAyyP&#10;UZEYj92z/dMLyForgkEhhSrUGoj4M1SPgcMRt7hM/DHp+PZRC9m1auypbWqqMFyTJlm83IZIVVkl&#10;dYQQNUVF6+a6aacSTe99t94hg3LZ7j3GioDT6woGYI6ihzHw6Y07lZLcMjlf4igUPmB5HB3uHXSs&#10;H2Ytscj985mZylg1TQA2f/0GnNtiITSAD0g5Tk1+RDJE0UlRDTVUTXPYLr+e8n267YERW6+9J5NI&#10;2pEoa1Gke4xrlQr54aZbSK0ijlUUkunAI8CEqSR5FmJr1rmKeI65eBpguG7e7UVbyq7QUkmLe2DW&#10;k5x5ixOVKzCY10sgzJkjJknKgqoijTRKBGSthwv2nkVvyDeN+3u5o1sJQsNRUGNF0+n4KTJItaeL&#10;V9SjCDdbN2uY7q4VRNEjk5aiDIegpStFVGU+AABJK4Jsryabl+A5PgkiocnX+2+RVAUURgHTuJXT&#10;NYxWVKgSoKt2BK1KsJIkoAPQwbCGpKq8XjYTWTdvr/Y30QXljcrcOSF9Qb+HIXDCnoZlU1pRdHip&#10;OJnZuDwq52i5ULfWdwsxPQsrfw2r0+hmCk5enTXME4O9t8oLbWvHGpuauu2eQT6tkqyzQMgxrH7F&#10;ZLb8CDjwsNtrb5UE9ptXZQGTLDwggm2ABLOnN3s77kCxQwWZOzwl21ISskjEUb26k6EdTT0FGkOk&#10;6lC5xWLerpFkg2tiaGrMwJQEZ0RaqS9aZmor0GWsONtjvbmUPfP7JY1EiKxJj5Zi9tGrJ79zit3i&#10;ea0c7G3n35oRAsmkl02QC5BlymHESa4yQNsISCmzats2TjW13V9swEdhPZyxyRvVCyXETQ6W1AlN&#10;IkyJLlHAalQcPdtuIt5DNNIXEoaNmB1iT3ax9RUkHX6TmAaHIYPsURrcjfp+zpHCex3CWJcOK9H0&#10;1q5FeyxU1gTY7zQlBfhsNibjb/bcQHVMhRVUkrPfbW/45xCcypTcLhzJUFfQoYlGfxWJG9tWZlyj&#10;jYiqqcZWMablvMSw1FuTRaU1COIaa08CTTIgVbrnXEzcJx97fPfPDMGrT9rUT7SEy5Od/qtRa2Cy&#10;kmxeBsiQFfCCw6oNdSCTxCOqKeqxft/w665tzvZdr+4IbcbtFds/4cCKJJ6GtKhdWVQGd9OQYASz&#10;3k37fLLb7f02kZAr5gdT86DIedPE1Nk/j9uhlG+fjDlWGaRWfJDxluPyrZ1ICEb3G4O09gUrDZZt&#10;MttLGp87HHSrJ3QACfVPZEO39K/TfiW43G98Jn2iJFTk2yMIdAyAltD/AAch0SUR+29ABT3FApli&#10;cbXeTbjs01vl/NrNtJH+OI+g+GT6dJ/3h0wxn6n/AJcUkfwrxJzA7Iwf8lYEAq7QxCfExNpmBPvY&#10;T4Cjis2gXE2FWyI5ImqFJbVUUCTho7rctgu+G7La7bLlvBVj4MLeMCSUGmYOrRE48mcHCPlW7pLs&#10;tmls3/OUPxEagM1fLPSp+ZGIR4Juta4B4pX2x239XMx/LNyNy7Nc2yp5myatrbDJ+PVNoVXjkFiI&#10;/ZWLv3KTJqHW2R6WW2zRUQHzNvl287lHbOC7rscFuLfcd2uHnnlDg67T2k9mGuRRWQfxGP8ACCFl&#10;DN7pKwxtwmg2SfbLQEX1zOdZAYMylRpVAFLHP0EUr1yo1Q6k+UlttJjuAx9tafHsD2ZrrHN8jvig&#10;TMkzmaENkZ2S5NeWEJ5inx7HrWNE7osG3YKAxmo/WTzIItY3vK7zkO17HxLh/BfuJtnka6a6iSR5&#10;zI1DcTTXH8OKKCQD0qw9sLEkYnd40Bc1sprnbrezmtorbb7Ye4xI1zNTMsdJ0orUrn7hFACKjDZY&#10;judtfbbsbc4DuRYZba4xljuKRqjI5l0MutiULz/2tTx6dPWczWw6xoxnONFBjMJVMyOyjagyLiji&#10;PB5ee7zb23cblF4m3GWKExQsTLCqsY6ieUMscR60EBT2fodSUJ1WF5sovra0lWWVaqNUjFgAcgVB&#10;qFA6nJQBUADIYtV8ttp8I2J8ZMr3B2sxhqnybbG/20z5i0jvyX7ufDxbcfFLC6gSLSU87JSvm1Db&#10;/ejiQRnNEQg6U5dn3/ZTtn2z4pdbrxDiFvHu1nJBN9xJqnuW9ueNnrPMXdQwBLKhVCQPSABSfb7G&#10;LPaJp7RdLwtG4plkrqSPkRXLph+vLSROuPFLdrKMMsTas6PAF3UxK3ic3GrDb9yBuVQWUTVF6nG5&#10;WOsutpoupIiacXFzJpJ+H7zdWEpE0dt9xGw66oaTow+NUBGFW9FpNnvZYG9ax+4pHmlHUj8VGKX/&#10;ANVXdDH/ACE8IPGfyLpVjxSevZT1g2wXcWkyFyLBiZVQqZKrnTU29FJ7anorjccXPQufP/dO+XlE&#10;PbDktslYZ4b6CRfBXlW3cqf9l7dkFfBiR1xDuSXkO57Xsl4q+qRmGXg2n1L+kH9AxZttxvXi1n4R&#10;7dQ5l3FbynNPGLPyxGtkPK3JyH/a7Dwob0Yrv8rkuIr8c3B161EjNOQEqS2LkVvF2BkE1xpvxxe+&#10;RFAqzNZWzwuFH7TKVGXU/pw8WF9G/FbWN3H3DWUiqCaajEpRhXwzpX8T4YgB4mULOd+YeAGHuZNb&#10;ttUWz6k4gq021UVtjEpJikoobkiTdRnVUl10Tmi/Vpxx3+XTZH3bnPCbj2ibL7qW4rpA/g29s7W5&#10;y6EzhCQQKUA6riJ7LGt9zCEhWKWcRjqcx/D1CtfGrMfOtK4lx5kbY0GBZBX5bh5jVztwXbJ65x9k&#10;IyQ5c6oZFSkxWHtWu3cTLhr3Ufp6HOk1TXrIeHb81/bLj/Bt4seX8VuRZXe+XD+7bJpVTPEjMZYV&#10;6UmaRfeiICsQzCpdlxPdziWOQNGtWdSWXKhC0GdfMsMvniva5tYLFdCjS44MpdSkkPSHURTrpSNq&#10;y00M51er2T//AIhCqjoBgRkfbVS42sdnnNgLa320xo38WOVkZRUAhYUdwFMbLqY+qgLxlmPtEtGd&#10;y3G3jSE3L5zNRhWpU/vE9etMvLM1wiMpYkBKF6cL0k32Ge++TSMGj3t2HUBlNEVUZhvs9SEmvWqo&#10;vD/cCVnt7h5WF08al9Qook0qSlPNVZAT1qcRbcFKyP7sZZPPoaeBH4U6+NcJySnTFjAkT30d2klE&#10;MkNO9EGJbTbF5w2kRTF0WYRBy5Lr68SCDVNBDAhCXbWzelj6aLK7kqTkaqp+NCcMM66FU+yZbbSa&#10;MOq0JbMdQcqeX6cI0I8Wy6ArJcaQQIqFHeJW3xFF6O2Lg6GPbRNB1QkT5KmicYNPcWOo3ttIgY5M&#10;oqpPnTxr40Ir51qcNf2tveaVtZFc+THSwHkD8PCoNPlTBLeHY071gwY/bWhBmralLKOZUyDZeafN&#10;wJastlF97Khm8CG2ja9xU1TTUpdbzWl1G4titxEFCMF+oUIJZQT6lZlLek1Fcga5I7ixkt5ZISGj&#10;agAqaqaZ5NQUJpWhFM+o8UfZ3vuYhQruOAOw6eOVc40QqslyVbtS2X2ibJQebOBZuKKj1CqJqnEn&#10;tdujEI9gkPHCAFPm0mvMHMHS5yOYwjMcjVVx6lTL41av9ROFJTbz5zisXIqLGMiuIW32dnZMZpjr&#10;E7s1uQRYlot7NP2zrohFsRqVYYJxpW3H2UWOam0ZNlNIt23dts3bZrW+uLfab9XWdEagaj+4WUHI&#10;MF0jp6lGhqqSMPVluV5bJNbxSsLKavuJX0uNWonrkdNBUUJGWYNMOdnO8MLdbdXamtjyWqXFaHEc&#10;ToZ4yV+21dXYYfjVfS5ZOM+8+1XQXrl+VLcVwnGnYzoE+JdS6NHI4Jp7m7i2+NYttdNv262U6VEa&#10;rBBbuaioBeb35GqMy5Z1dQtZDebmu7brtqICtosUcdD0DCuv5GimoNVK0JzqMHyZruBuXuFV7yXO&#10;5GQZRjlRhFPj9JHi2DcLD7tpK8a6hfcxaFErYCq3XtWL8wJbTkhJstle4htG0zDu7PKp952e2st+&#10;sLaffo3htVaWGMvHFbrVzUJ0lTSqsp9cbvViQcSXbNz3J5Zbi7uXYQxqoKmiuSKJVPSK0DMcjmRn&#10;UGjebyb85TtdlmKQnMcp7DHbyrc7cuczLobmPkZTXLCtYetm5C0cSunQprLHe9qSxXwIlUxBQ4j/&#10;ABLtJxfkeypePuFxa7vHM7KYHVSIqhkZ0ZCpILEkx6aD0g+ih23HILu3lWK4t1YFQfUuls88iDTK&#10;q50PjiTG11dT7v8Ajzf+SlTJh0kHCrS1x3cbBGwvLDNMJyVJTFdBgRa6sp35t/HnJcQ3mCabbfJH&#10;Sb7ROsuCkgu/y0c323Yr/mnGeTWN5tVqJDLE5a2nhYKdOnVqhKAlSHMyEKehIJw8wJt+52D7l7ft&#10;shIYLUsp6DoKnqCKZ/DLDe/kHHvYm23WY3O+15VVbhwYYRq9sHsrgxZlexb2TtWcSdKtGIVqZh3n&#10;DXqBCIVJtvprSz7l8q2/b7/YN03e7SNwGCGQSRvUMjaZasVOlqgxSLkOvTDT/LpQjtZXEUyo4bSd&#10;JNQKeqlGrQ5Vr+NMFGSS7KXSWFTWLKqb6xAGHp78gnXTYkS21tfY2KQ3Fp5btaToMvdmUTThiSKJ&#10;ChIg2MccivBu+6QPdxKtUQFSglr/AJkkbBTIK0IUyHMEtWookj3OaGT7eW3dLkn1MasSPHS1PQfj&#10;Q08KUwWRBfmyAKT/AFLYIDES3tnpr1krEWKyIlGjz5DMd1IzYt6kXbBVVOaenG3fN1ur6W43K+uN&#10;ayy644xGsQZj6VJiQlQQoCqoJAUACgw3O33+4zw2aHW5/iOSWIXrpVjSgFScsbKnMMeyiIreBZPT&#10;WcGG87CuGh7zb5yh623QdV0AcBsVBdE6dDRdUVeGa52HctqnaflWy3MV04DwtkVVciKAGlTXrXKl&#10;COlXK5cRQxWm13kQT9tTkX8DU55fhnX54j5unhFvh19D3MxNiTJVXY7V/EhAsleyjZiEt0GEUiOO&#10;YiCrovU0X/d523wrlG3ch2244lvsiIdLe0X9Nc+gLefWngR8cQrcdnvrG4S6sE1Qn1Ar6tDeKmng&#10;c6Y2MWjTdhRZPVRY7EGcjEB2O7H6hi2rccprTbzWia9qwbb+GiinDxafc2JltpZy25WcouI2rXUi&#10;yAA+RBStRXqcRl5Z7XeoL62jRLa40xsCOkgBbPzOoZeYriU273nzP3P2lm4LF28g4puIpDi2S5E0&#10;6zOp4gS0eg115j9ZIE3I0n3aMdbMhHGw0PoL6h7fRPJ+4238j4/aWsmyp7txDqkJ9UbKlGcIOqsy&#10;A0Oek5gmmLQ3Llf8ws0s4rELeyCjVIKA1zA8a+VRl8cRps8+wyHf3Nth+QOzqyhkjCv66bHcizYx&#10;PgT8fuw3UUu+Ag4CE2iDJRFX/SmnO268T9yT+VW4aayuF9y1mI0nT4q/xX01PRTmMmxCdwaLaLtZ&#10;YZv4TH0k5V80PmfD9FOuGby2ryyu3ExTePAVnRcYmWFcxcU1Uqo6xbuy2xh2j6RVI/bSO5o4KfSg&#10;Iil6LxIePblZRbLf8O3q7X+ewRs8UzEqdKivoY0IeOgoetc164RxO0rDc7W1Mae6CB4o2VVI8Axz&#10;Xy+muL+qjzdy4tq6isjUZVWdO0DdZaZdPWOQsPtRBYj3ESE73Qdth6lcNHmlYRznoaKqJIr/APOb&#10;um08Utth2za1n5vGnsvdN6oWCUVZwqmrSPQsykBQ2YrXK/bTeLu426FpYzG5jzdqAg06gGufjmKf&#10;PEFt1t6MlzG3m3uT3sy/uZAE0suc4JBGZQiIYldEbEIVbBBS1FlhsG0VVXRVVVXmjc9w5h3L3w8i&#10;5tvU95fMctRoiL10RxrRI0GdEQKvjSpJMC5Fy5LUT+0waYggscz8h4AfADDYbY4Tb7w5rCqjJ5io&#10;bNJ95MaFohr6WM623OsDSQix00I0bZExLvyTEEAgR4m7m4HwsX99bW0Uf8BaF2y9MYI1Oa5UFaCt&#10;dTUUAjUVqnb4b7mO8R2jOy21dUhFPSg6tnlXwWtasQKEBqWYflXb78q/kL8sMfkT/wAH2fcc+6e+&#10;7vf/ADN92/8AVfmf3n9b3f8AN18tO3/T46d+22b7L+S/Yj+TdKV9Wrr7uvr7tfVrr+rLF0fyTZf5&#10;b/Jv5eP5bXpX1auvuauvuVz19a/DLH//0rK4O5FhkOTnimWWAW2UDVhKx+xgNQ3LO5qqqFFYZCQz&#10;HQW5E465r3PekOpIdbRwVRzpFA+QfNuI3u+a+U3CiK8BSOeqgNMAoVGMYKn3ahQxYhnLA5upB5k2&#10;fkt3Jdy7Jub+7eItYWWmshAKqfM6QWqx1UDA1FNNi3jP5DZ1IxK/2syPby73LoQq5VbQVtW809Kq&#10;0ld6LIoMmv5xRamsoHAIuknzZfjCvQ204KigXV2W5/yLb9lv+A3HGrzeuOLbskCgj3ISxINvNI+m&#10;OO3ILU9woYhQRiRWAWxNj5LfXdrc2V5t7XGRVVTOgzBEjmiqKeJOoVoF6YRm0PgfVYNfWOa3V6mH&#10;Wt5Jj2FhU4JYSClJKahrCIlu5Ye2iuK0ZIStxpEhOrVJalqayXZe0u+XEO3Ny7kBgitn1xxWx1zI&#10;asVH3LiiaNRVTHGzqpoJssJNm4atgUmNwYNIoFhJqAeo1nOhJJpRiCxIbPEzcdxnBcAV0sTx2DBn&#10;v9XvLt/uWWQTyJPrKde2BybaV1qqrobygmvJETlxam0bHxrjOt9m2uOO7b65mJknevXXNIWlavkW&#10;0iuQAxLbWysrHUba2VXPVurn5sasf047Z18671dRkqLzX6tET9qa89eFs24F61fPG9pjXHBCWbcS&#10;24UIUNw9VNw1MWmGhVEN54/q6Ww1TnzUlVERFVURU8JmvJlhgWrHz6AeJPwH9wFSQMYp7kjBVUVw&#10;6tbjtZXiKmATZKaKsiSAloSdKorLJKTbHSQ6iqammuikvEottvgtwCUDy+bAH9A6D4ePxOFywaBn&#10;9WFCikXoRaJy9VT+Hp8OHD1+Zxsrl1qcEdljVVZiXfjC2+WpJKjiDUnrXp+szQVR/kOmjiEiJ6aL&#10;z4Sz7Za3an3IQJD+0Mj+J8fxrjS8SP1UV88NNa45NqZPYdVHGj1KNIBvoB5tF0XVFVe26OqIYar0&#10;6+qioqsTvNtmspQj5oeh8CP7CPEeHxBBKJoGRqHPBd7Aviq6/imv9ycuEwt2r0yx5pPljaEAeaIB&#10;Eqpr6KmmnNV5afDjMW+WYrjLQc8bwgL8A0T8UXn/AB049EH+HPGOnHSzXkpCnSvNUTQUTXVV00T0&#10;+fG1bY16YyC9K4ctuErTLbYASoAiKaJoiaInw+PD0LbIADICmF4WgGPaxST/AEr+HJflr68uPDa5&#10;fSMFMYWMSacl58v7Jr68Y/bZfRgoemMLH5KqivyReX9/7OPPtvMY9plge15dRJ/d/nouvB9t1waf&#10;0Y8FFFU9OSa6/L/LjW1sfDBp+GPCxU+GvL4eny+fGP25x4Vx4WKqeqL/AI8Y+w2PNNPDCLvoRNTe&#10;tETpebE1X0+oSIC1/HQU4RXMOl6nxGEkyeuuCL26+ij89f8AHX5814TGP4Y06TTGCa0/0/vROPCl&#10;MqY9zxrUF05LpxiVzxjQ9TgaEnov+ev+C8HqHQ4KfDGUNU/FUX4f58Za2HhgzHjjcL5Dpz/Z8F4z&#10;EvTzx6GP4Y7mpxp/q09Pj66afhwoScilDjIMeuDdi0VNEUvj8/8A4cK47s9a42a/M54PYtsSaaEm&#10;vrzXT8OXC+K8OWeWNiyEYUcS8UVROv8ABefw0+a+vDjFeg+muN6y9MFeY4NgG6NW5UZrj0G5A47j&#10;EaYbQt2dcrhASP108emREfbcaEkUV6S0USQhIhJFv3HeO8usnsN/22KeJlIDEUdPijj1Ifkc8wag&#10;kHVd2djuMRjvLdXX4jMfEHqD/TplisryE8ALT8vyZGByZ2a0ZT23yxxgVh5TUxxXuK/AmtPh9xaE&#10;W+l1G+28qadIOL6cz8n7C71xeWfkXBb03gAINuygyBDXMVOmXT1AKqw8NVTiE7hxS7tIy+1yGaEP&#10;X2mGYHjQ1z8iMj5Z4hFkezt/eZzi1843EYpsGabdmYq/KmV+Twb6hSRMrEkR5EdprqXJW2rFFV1C&#10;fJkgUNVUVoGLf04rse9bbuYe25JdVTU6GONS6iJtTV/hSCBWID6NTUKahWjCNonvtxjvokAggioY&#10;QT7yOCT9JAqpb1AgkmpFAThB/wDWRsylXFtU2br9XYQo7NU7rCsnpjk2Kquj7pGXhbF6Q2+6eq9E&#10;doz1RBIkd9mjlhtLOHb3jR4oWuNVQEQIv8InoNAbTXp6W8qHDRLEYLhZ7uNywlDEEUYkkVrXPxzJ&#10;6Cp8K4TmcSqWlvLvIsWcZj2N532MlvIIRmnJ1o10xrioxtjuzQhQbuQ0k96Qfd7IyE6idJGWXLIv&#10;t9l5LuP87lBhsZ1WRohVTJMwBkd1ZQVVnBkWJl9GsF6sqUUbpIt/dzzQEprJ90gj1PmG001DSzev&#10;IkCoFTliEmXY/Ot5zti4atuApezjxhNqLBa61cBmKJG46AgZKRGZG864quOGbhEayez3lQFTSAoy&#10;p5DDalnHCuiJNK/08ev454lht2D9XjE7di0EGZlfjconFlwmg9022ksq+titRTBYcVMjsJJxieMH&#10;H40SGLamradEM5i9pdJb8dt9BN3cABQAdPu5SHodGmP33qwIqwYAgGjQEuLS4bS4FrbqXUBcqkBY&#10;1NMxpYkirLU0ocqrs8cMnrKzBMj3DmNHEu80zaRUzLOO5Jj2jh1rseNeWjMhCZKVIsDbYeJxOsRe&#10;kOjqOoovvNbGe/3/AI7sdo6tDoiyIJEYVqMhYn0+6HUEftpqFKKTjCKf7NpZjMTfTrFbqVZlddY1&#10;yHrUt6kbX4FuoJoXh2j3t3F2h3b2QzqBRt5Bi8Rc1zTNr62eh1w1lnDrLeLVM2Mhh6NJl1rkUnWZ&#10;j8pI7Y9loxM3ARoZD27bju18l2ndbyeO33K3vLVE6ke21wUeTxyl1lGqWoStSKqTJuC7nDb3ENzN&#10;fNIDMigMF1qmorJKWqNa5itBVdJJqKDEkMS8wouzv6iS7lJj15ieF7/s1zG4OLBEn3dYaT22oeRZ&#10;HUWtZCdiSyxy/q/zA8482w83ClPxxUlcJV6O3KWXhHcy45AkijZL9UM6VoQHOlpAP2iki+5+8QzI&#10;oOrOyNwuV43yxrtnpY3KBn8qHInLxVhq86EgdcJDe7EMB3T3Nsb/ABe5sb/aPHsqy6/22hXgttY/&#10;TMX+VX2X2zdBjHWrkmtjZZYyyEppMwW4rgd9twwWO1yr3V56g368s+Mx3MkDPIsERTTKscsryOVj&#10;YfwInkZiHcM5iZCsYJyi96U3G7mmtJym2Bn0FxmQzFyI4+tCxNC1BpIqK5B+fEr/AGc3X3sxHbvI&#10;7CxtUzqqv59Nbw5cJ0cqlbf18Z2XWv27pHLn1k2vrpDhuMR2oLzkRwohKvU8iftZ2ti5/wAsh27u&#10;LcSLZyRCUW8LaS0kQb+FLLmzEoheQktIMtLIaMHrj0W3S7jFaaCS6t66qS5SnpY5scgaigT9yuZD&#10;vZ45uvH2B8lqvD7KBM2rstzd99j8zqHIjsmZgE7Gc3tcYxizrXnpgzXot/jTVW0+T0g2lkyj1aBX&#10;GzSzd5suW9q9s5ddcdZbntVdXl3b3VtprLt0iSNHHLFJXW8UsYiRtZYB2OrSWEmFu4PuMO2bq1sQ&#10;9mZpYnXMldLFVK181C5k0JJBAJBFTG0+19/nFBuRhFiEg8k2hpx3Rx6PXq+EiwwyLaM1ubu1c8Rb&#10;luRK5+zgySYBGnGYr85xxEJsm+IJb7dPf28/KuNabhrSITTxrl71oCFmcEdZIKo2kivtmSuaAYgk&#10;Fo9zFPcW4JmgXWVAzZAaOPP01Bp4DUT0pi67YzyLl+VniN5CePW5Ehkt/wDAtmc4x+4AlaQ80r28&#10;dtqigz2uYF03HTayGELExPVXhZkaCEtsU6x4nzGDn3A952maUPug2+WhrUyJoKq/idSSAK/U10Oa&#10;F9IsvbN2/neybhYTn/j0gdTnXVQFa/NWFG/A/tZSt8Osgj7+eB+1bU18X/zBs/N2xuXXVUzORjkS&#10;021sXZSL1Grsn7Qrpa8zRzq9CTidcMnXf+A7SkjV9yyMDfNA0Jr89Nfxw97LINw4/aBj9UJjP+6C&#10;h/qx8qMHcixsPFffTxuyNt8o9JkdRu/i/eVSSjuqYywrOqno+s//AK3W3ER0RREbbcgOKv1Orrx3&#10;c7peQ7dtOyEH2od4Sb/ZDW9xbyL+LvA/w9s+JxVVteaLCfb5wfTMsifBvpYf7wI/R8cOHtRvHkWU&#10;zvCvE/uj7FZtptxnDjBxZGjnXk03OJuZRA+kgFuzqqxqOrZD/UA9CFUJOGHmfIJ9t4buVq8hjtrG&#10;O8jShANbyV6gVNAXMoWhyNc8jjbaTyPc2FqWIht2lI+TMztln1GVMTc8Rt9ajZjyQ20l20mU5W7o&#10;5Vd7avOjWPpLmVr8S5erH4MRspCyAlZncU/YRvqkG28QIH1D1Luye42vFOXbZOscs1pa2AtnCqS5&#10;Fy3uh0Qai7DTHpVayOuoIpZlVs+G3i2m5xyyuSJmKk0pXUWYED4sy5fqGJl+b+59VkmeSErLmvdo&#10;sVqsaZZumJaO1gsSq+0yOdZjMbJWG22wmCLjoFpowOv8vOsvzTcwg7h9zbbZ+P3iXG27allDDJHJ&#10;qjknukkm1IQSpoJYlLDyI6rlP97ugrnQ4qwUA+AUVJNfCpr08h+MF1p4M5tjcHGYLp41uzt/hW5j&#10;MNwlmqxDkw3KrKqt10ugX0x7PPd1yuaKilGQtA6vpY+6ez3fGjbWG1e4tlHbWNzC4zAhMTQSFwQw&#10;dEulaF1YFTlqBBpiAm30311cBA9vcxLNpIqSOjjwzVyQD1yyp1GZkiO/AH3jrxRyaGUzYvSifmVH&#10;S7KiSYssXRaBxr+k24JEpEkZr+oadvuHXU1g3ILY7jYaBv1BLNDqokq63R3iGWmtEp10BVViPSZN&#10;E91BCix3TN9ickkrV4Tn6W6Ar4jx0g1PpBKYt44QHqN92WrAJGNl2RC62mZrC21mElklMRSPJIFI&#10;Cac6SRdU4zt6oljFc2kjW6oRIjVEiD3JA60yPSoqOvjhovofbe2nW5CNSgZPokFT8KK3gVahBqMN&#10;vaVrsawcsJbM6gtKcHXn7SnSO827IZdFiKUuMRdlwQsXGhc01Ug111TiQ7JJJbyTwI63FtESfak+&#10;qNlyWhNcvcKgjOgOWGSUssv/ABduYp0BJdKaSegPlWtK/pwnm72/CJYMue1y2mCL7slgttt2DT0J&#10;ENZEmG+SyBBuCb5EgIv19PLknDnBtW2XBkijjlsdzPqUEj2yVBJ9dAKBNdMxU064x92SWB4BL7kd&#10;K59cvE1zGVfh+kVRS3mNSMliF9VeEE0rptfJccGMMiBXLWARIpGIl3o7ZkSIPSoIqp9PFibVDe2t&#10;/B/N9LooVSwAqNK6Bn5Aj49T540wNIlyomT+FUL50oKV/UP1YYY8olMMP1jvfiK+4qNtPqCxlaJ1&#10;hyQsWSYIjhuvRGOotWzbRvpVFQ+H5LUmEaQGRvH50rUHp9K5g0yp543KjaCo+n+lf6h+jG1/MAbT&#10;LwjzTNrIGLqifZbRRI6e8Zmw7GUy64DjLE32UpW2CNt1A7pko8kQlq28KXBmkiDgTK6g1pVW1BgR&#10;0YdAc8i1RTIqYz7MzSqAanp8DWp+B8PxOJu7b7hY5Y4FjNXRSJLFLjdMxTyoVvIjd2HGoorMASsh&#10;aEYqJIiVzcgnB06lNXEID16ec+a7dvEXJru6vI/cLFxFQGkomkaSlBn6dSQ0BB/goa1CnEvbeUuY&#10;LWyiU+0AKg0y00ArlQ5Ctfj4Hozi7g7jzLjIcQpMrsKWVa2dne4w3AkuSK2wGVCBmG9WOS3ZXRDG&#10;NEADiCXtU6ikdPeIjKw3Xa4No2Tcbvb4ZLOzjSOQsi+7FQBWQtTWKZlTUNXI11E4QQ7xuvutFDO6&#10;jUSFqfwFOhFOhpl88SE2zn5Zj+NOwcksawryzYbm7h2Va0zWwbF+Aj7rL1o/FZit2x17DvNx4PpL&#10;q6fXVaa5buj3tzuEe1bhuCbFcOoht2mlk9yh9NYy7ADVXQvqpkcvCQ2W43cs5sodLkn+I1Ao6fDI&#10;08Tl8MMbkO+W0O56TdtouYZFiiuW7LDN1QtFXPXEhp8m2QrZIlLVyLIeMdENG1JU9BRUXiTbV265&#10;rxSSDlUuz2t64gJMMzaxECoJ1ii0ZQCMtQFep6Y8k3G2jSS0jBWLVm0eRNCcxn0/HDvVo28FuNi6&#10;5FZ5FNcYr2kmzW2wOFHi10SA4gKCm73LB+KT5IZmqOOFouiJrFZo9uk9/fm2qG0t1ZzoQkh2Ls4r&#10;0FEDaQQBUBajDLe393dyQ7ZDMXnY0rTMAnp51pTr41wo7GzpaWK5jAXsKruVj+8kDPQGRsmGxM3W&#10;WJEpBaeABT+oIr1Kmnz4ZbOzv90uo9/m2uWfa9RVNFT7ZqAGZUzH+EkUGflhykt/srA7bYXapfCh&#10;ckCr9TpDH9dMzTyNMMPBs8JiWNzKpKcQubRIwTpVFBkRauyWKUoGVeccBqrSRq8vWbepkgh1KqIP&#10;Frybbv0lvYR3t9/4fFqKrMwaSPVprTMyUyyByFTShJxC7rcY3ikjvAFnByKn+wYP6e1yaK24IKx7&#10;dxx0m486U+840jmioBOgjiuAiqqqikmvprw37jt2yTspYN7wUAsigA0+BpQ/GmG+DebmJwUkYjxq&#10;ep/r/sx3yzvLcBCxiY1JQZDMoXR95FfafYFAZebfac17zQigip9wdOSiqcuEtsu17cxayuL1AUZK&#10;HQykMasCpHQnM6dJ8QQc8Kpr47gqC8tYpHRw4OoqVZehDAjMfGo8CDhmctw6yPILC5o2wsFuojzV&#10;xVx3SIGJjKrIgyRli10KKSUXqTTrRVRefPpn+x7zaJttrZblJ7SwMPakYULKfSw01r9P4HP8Ud1u&#10;kTuyW8JkuNRYhTULXOhanifKvxwy22XjfutK3yqdwyIX6m3xaOzmqW7jrMGDKGQ425WUkEEfKTKj&#10;tvGQPudCaKupc+lX3lvc7im3cRvdp90rdRzkW4joWcAAq8hyAUkUKip6UGVcS222xd726K00CWRZ&#10;NaPppor1zNegyPni0fHsQoMLr1a6lfRF7nTKJHAbXmooIly6QVV6U9E45B3jk28cnu9agKenpyJH&#10;iSfM+PniZ2WzbbssJknId+pr0y6ZeOEhlebgQkxHc0FNRRBRERU00RE09OJPxzibgia4SrHPPEK5&#10;LzCMK0MEnpGGzpam4zvJK+jrIsiVJs58aI020jiIJzD0DuvI2+kdgAQnHHVAkZYbceIVBsuLs4/s&#10;D3NxbWlvH6nZVHzPQVoaZVNaGihmIopxUpe93zcIrWCNnlkcAAV/aPic6AdSaUVQWOQxazt7t1Rb&#10;fUDmHYwXupMmQEvJsjKN2XbiTHFWYkRpOt15mqrAMhjMEZKPW44ZE686ZdQbPtFntFl/KNrYmrap&#10;ptIGsjIIOpCKKhQScyzElmYnoDYOP2ew2hsrQ6pnNZJKUZyMgOuSKMlXOlSxJZmJd/8AKT/2Tv8A&#10;Svt+vt9zQ+5/y9/o6OntdfL1114ln8kl+y93TlXr4/P9OVfPEk+3Pt18Mf/T+kPafwh2g2tr6ocj&#10;edzSwqa9itixyKRDqosNgAQIHWUqTe2MFtW+TD8z2a89IwIvSnHln2x2kSfd8s3aTcbk0rElYbYZ&#10;DLQrGSQVFTrk0Makx5nFRWHCNrtpze7gRPfHqaaF8MqDM1pUgtpJqStScSuas62lgs1VDXQKiriC&#10;rcavrYkeDDjh6ILMaK20y0n4CnPidR3Nlt9vHZbXaRwWiCipGqoo+SqAB+AxL19qCNYokVIgMgoA&#10;H4AYI37WVIXTnpzTmqpyX4/jwilvJXOZJP6ca9TnxAGOTpecXUiVVXXlz0+fw4T0kkPXLBRhnqxh&#10;IThqhKKrp6cl9U/hx6Lc+WMdLE4d/DKRItaklQ1enGRkSoqGDLRG0y3oqaaaiR6oiaoaeuicTTZN&#10;u9q093T/ABJDU/IZAf1n8fgML7aLStaeo4XAV5KnNNE+a6f5qn+HD2LemeFgXTmcdCQ22/5nBTXn&#10;y5qv4ctE49EKjM48oMbhYZ0VdFL8VHTRfh/hxtWNfkMFBllgjyGuYl1cnVpe7GApTREi8iZBSMUV&#10;OZK61qOnpqqL8E4T7laJPZSjQSyDUPw6j8RUY1SLVTXDWBCdXn7Ik6lTTX6SRF9F0XXTVPivEQEE&#10;gAPs5fHCUV6AY2+ydHr1a6RBRQ11VfjzRtUHQl+aJrxsWBgK+0APHHgrWmOhqC6RoCRiUtOrQSQl&#10;/ciLr+7149EEhNPbOrGQUk004Vdfidi44wZxhYDraJVM0Q+ZckUNOtFVOHeDZ7ljGWi0io6/3Y3p&#10;bv1oAK4XbuNzQFVEQe09UbXny1+BIikv4cOsm03AqQoPy64WGKgyGCdyIrRdDoE2aclRwelf28/V&#10;OEDW7I2hlIbyxrK+YwFhCv8AqHn8P+HGPsVBwaAfHA+2pr8F/DXX/DXgFuTTLHvtjAWvROWn4/gn&#10;+fHpt+vpOPNC1oMaDr109OX7P8+XGowZnLPB7YxzlXqnPpXX8NdE9OMDb/DGGg41LA0+aft9P2en&#10;w489geIzwaGrhPXFS9KeitMNG64QOaIA66cx1UtPRPThHc2TyvEkSEtnkMaZI2ZlAGeMN4JZmPUS&#10;xmyXn0m4vNE/ERJUVf2cZDYrkrq9IOMRav8AAHBPY4pZwARx6MpN89XGVR0R0+BacxX+78eEVztV&#10;zbjU8fp8xn+nGtreRcyuXwwmzhKnzXnyT9n7U14QGHLpjSQDjmKHp6IqfjqvGsw+WPGQ40lFNPx1&#10;9NeWvGv2mAxjpPljQTRIq6j/AA41lfMYx041Kmvpy/fry/48YFSOhzx5T4YyimK/25fuXXmvHoZl&#10;8MemvnjobkkPzX5J/wAf2cbUlI8ce6s/LBlHsCHTn6fDXn+/hXHcEZYzD4UEW2VNPq0TX4Lz/ii6&#10;8L4bulM8bQ9KUOFXX3xAqf1FXRfn8OHeC/pSpzxuSUjrhs9y9kNvN1Sft3QPF80caQWMtqW077jz&#10;TD7TP3iuU2otsz/WFXdVaffBlts3e0CBxBufdseKdxrcPuSfb7sqkLPGqksCPpmjPomSoB0tQ5Aa&#10;tJYFJebbaXzfcCsd74SLk1QKZ9K/HoSAATQUxX1uhs1lODNnX5xSxrbHZOsWHlFeDsqgknJZTrR2&#10;R225ON2hAKj1l2CLtmYEAIOvA3Pe0HPu1U0t5tc7DZWYASIddq5ND6hJURPkPTOoBKMyS5KuGq5j&#10;9H22+WqywEUEqjL/AHqZo3xWnnQDPERc32IqbxqKWNyxoZFfCfisQJLPuK+V3Zj85hHJQKlgwaOT&#10;He5IcWa86nTqmqKqxva+71xBM1vybbnEi5Foxp0UAGn2noQMix9dak0WhoGq44vbtGp26UKoGQOY&#10;NTX6hn49TqJ88MsuyVpjndsb2pC6WKbr7YQQcn1LcWO6jaTZgoyjjgq6qF2ZINB2lRVF4VdFm0bb&#10;mm17pbE7FucUk+mpBOl1UdT7bgMaeJI0gZjVmVjlztN7ah/dt2PxGa/Ov99Px8C3exmfWbbw8bit&#10;OuZDmNo7rDakK/IlPsu/ZqiufjtmZDYBcvuibfN4S/p6daKKbOIiS65O93dsWS2j1s1a5vUksKZO&#10;qKx86S1amGHcbX2IbaFlJnnl1MMySqZAEVOdS3XxA+IwpJmHsUUHAts6pG3m8P8Atr7Jsdokmzad&#10;QfuHQluJHRiFaWBHI0JSVFbARX48ati5HJum671yHNmmdRCM66Qx0KoYimpWdzVQa6VPQYSbhtrh&#10;ltUUGWEnPI1lYgyUbL09adfpFOuIYZ1fbh4j5JSq2slzpm0yVLkTO6uXGWZjbtUAs47EOtgvtky3&#10;leVVzaqy2yCLYI0qyQdiA903ZtEGx7rxrb7sRgXQWF4HppmBeJJD0z6kllNVBOfSuHSXaNttdouL&#10;GZdN3DIBE6ZSa9I1aelQ2ZNfTnU4k5cSQi4vBscrnB9qxmpq5TuOZLDkTZeK1cqUqtR8pdbcsJNr&#10;ItXFhqzXuk8iOQnEluPKL+urdOSb5zkWdpY3LTixjMQuEqsaBSql0oKEkkBpGZ9JGmKpYMWjdb/f&#10;d2+ytJ5BPc2yAZr/AAY0UAa5CPqclkPqqBQgV6mJ9p5XXG5eHZw4x7uixd3Kca22qYH3ACupqyJR&#10;tW+ZWVKDLFdZ2U2vgNmFWBLBjqL/AHCcPokuPWz8L27YhBpjjmnCtPM8i6vWwABUkHPx1lzKSmo1&#10;FQJWNsWzj9yWfXP7GuYsSQAVOnSlSKaswK0LAsxLAYl25u0z43b+eKG47EaCdFgrNKxLmYsgtSrO&#10;mqMpkyskiz66Tayoxy52PZbJinJiy1ZVgGlFkyUzKZWWxQcOuOCb56oL54Y7mcajKpklkaSZNZof&#10;SkntA0IKqvpGZL0tm2wycZvJGHuGJZHZV0hizsSKamp6GCkhmzFc8Ta3E3Vl5htB5zbcYZOlV7u4&#10;fl7jW6+Du2Lkillu0GR3g3VzfRkRPeA1QWWC1/fVhHHG3X21BCUkVdvOuT7Zsmxdxdp3G7RUn3dZ&#10;lUesskjVYlU1EAGNAdQHUYV7vuUFrByLbnuFEz3odRWpIJqSAKmgKj9IwXeNdvabfbhYhuM+sKyz&#10;ukq59bcxK9hljGsuC2hS6qzgz4MuN3Sj2cF0FJxtI3ak/wBQGhbRGOOMtk7wz9seTw7nxnbXutol&#10;l0/bzMFWjgq0S0DgI5YBSaaBQkNpAwh4vHC25veQHRcaDVQBpkNKHUp81A6Uzzp4YafezM5fj/vl&#10;U+S+wVPLq6jGbX3gYnY+yZgWuD3ECri5Zt7bFFfmv2IvPR5UVhxxQdKDHWSIi71ENv8AAufbGeTS&#10;7rwvVb7JLIlxDbykB4JJNSXNrIqltUDZCNwaOmpqLIpC4zN/J91FzZLog11VTQACgDIaZmvqGeek&#10;autaWlfov51EsNlt2drWpwS0263Vk3NAiSWnz/I2f1UWbjz6I044ihJsaWwcVddUcMgJEMSTjsDs&#10;1exybJum2K3/AC12SBWpCSAUH/vI9fjUYmvCpw1jd2tf8qYkf7LDL9YbFCO8uJHiXmL5H7diKtQU&#10;zHfyujwus44z6dYuWZDjkB02lF1pmwCPCQlBdUEvp+HHN/P4Jdp3nfPYGlbfcg5/+iLlWcfjBqH4&#10;4gd7EltvG4RuQIxJL+j1Ff7ME/jLYRXMDlZOsWE1GwaizLDQmqLbEkJdnY45WUkxxhVdFmXPp8es&#10;X3ulwu2kldCXir+6UjXE1tssMRIvL61c/wCxHH7jEAHwkhjB8CWocjhLdyi3i3icDrCFX4mUBMuu&#10;dA1fHrTPCgyODll5Z+OdXRPSq64TIpeTVd3FBZEunXIL1m2CzVoibLqxqJiTsrpIk6GWkDkgcb9i&#10;3eLYLPk2/SkJHYkOGUZt9tHpB+La0Kqcy1Fp4YSbQk7mzt4xQhgVI6jOlfw0E5nE0d+JWWZrhe8M&#10;imc6r++cEYhPx/bx5TF8c5yyjESA5EhLcUU15iKuotA+4CK4A9RBSPC57eXlzb9vznVPem7kcgBf&#10;cnExjZwMkGqTX/hAGQVScSXdL55W3CZ2Ij1BFNDQA1zJ6AEZA9AfHPIj8T8+gZt4p1e1s03Y+4u1&#10;28dhh9GJojciHhG6LsLI2YjzL4dYy4ecVFq8whp0tOEWg9ZLr0j3JNhuHFuIW2lTvybhJax9KNa3&#10;PtyurChDUlQlK5KWag1NjSJUm2SK2qRdxz6EPiBIQw/EOCR8cdw3NRaETcObEWU07LiXjcF03mBr&#10;Sk/ba27r3GzdFxHXoL0tpQ6lbcNtF5dkz5+v9nXi252E8fpt/uZEqCf4enSjI5B1Z6XkU+BzWrKc&#10;MEzC8t5AwAfNJVHwNA6+RBFRl1yP7JKXqpkuFeQcelvh27SolRI0JzsxY6Tmp1gkUVblrMB6M+LX&#10;YWvL+rHecaRnoHvI3JN/srPctkG4exrv7aL3AV9EpjDNmpWoDBRqZKGhUogAJ0xTary5s94TaGlp&#10;FMhQK1NBcE6QQ1aq306KggspWg1AE9/kmNsV1hNR+NSNxXoa3v3CYDcOsisPHUhPsTnzFaqkvrMl&#10;7ejxip9kVTrMepHDx2/uxA1k0V0J49aHJJ6ovqqa6X1MSzICWFAQSDk5ukV1HILa3Mb9SqklaKdL&#10;EoxqrE+AJ8PxQD8YXzgZBQDAnMPG1Mivw7Am48trrElACdFpqW282iiQgRqSEumqc+F9sbvbtEO+&#10;Wc6RjwliOlh5VFcj0J6U/RhrNs9uyyggKT0aqfPJqE+OWZP68NplM96VYWczJ6Zxp173L5zIsMq+&#10;Z3JMtAUjksgLDzRGRJ1OCvUqaarxKbErKXm2vcQDI5OgvrU1zKgE1XI1oMgPDCh2dpGJNHrnl5+G&#10;GNv6xmQx34M9qY4n/wCpPIUewa0RPqbXmw+nxTQxJNfRfVJbZTvG+iaAoP3hmp+fiP0EfEdMbYpK&#10;N6lp/V/VhoplxMgvGxLTsE2SdqUSKBoKkgo1NZVNCBSJE6x0+GvEmjtYpUDx5g9R/ap/swvVQ1Cu&#10;Y8sGsHcC7oq3JGKgnCLIaaTj8qMPUaNFP9vpKjg1o57jsiSNOJ9SKfJeScIbvYbLcZ9se7ApbTrK&#10;rdPor6ST4VpqHTLPGyFQkqnp/wBOWLANkMVs6DDcTrsiYF/MI8OSTMmQ0hzccqLY+6Fabyp1tyEb&#10;PTpJetpCUfpTqTjnXnO7W9/u273djLp2IuKqp9M8seWunQrUdRk1ATXLCt5AJlt7Za3TgAt+6p/p&#10;/SuEh5Z5dkmH4/j1NV6NYXdTJtblj7BEM6VzbYHuONr3fZNDIVzp/ldIE5Kojwv7PbPtu87nuO7X&#10;4173AiNArD0ICCagHLX6aV6qCRlU4dNS21q232npqzVYdXKkVHyJ/A5HDC+PG2gMZBZ59fARVWKS&#10;GvyyptmLNxbPtm8w/H6xRHGYbZAvV6K6Yoiqol02T3D5FJJZ23HNvP8AxV2p94g5xxA0YHyLZ5fu&#10;g16irXPcpFDq/bp0+P8AdXEss83CtNt8fqZNbVPXufZ3bxoFNCYH/wBJXk6393tnOr69IkQu3HDR&#10;e66XPpFFJKs4rw2TuByRdkskY7RZqdaqCzSyf9nCoUZliNTmvpUeNcb9qh9i1uNwnr95MCsXnmM2&#10;8+tAPnXwzKsr2h38/LFZnO7eH28PF5r7YUpyKmQ1TCr+jgEpvPTUdlPKgqS9Qh1IiIAqnO49z4Du&#10;nAImlPGLyygegaeRKBj0C61AA8gDn4EknDXuVju9nbCW4t5ktierGuZ/qHwwbYxQtdlon5MeI0go&#10;otpzUOX/AMoU5fTxUW9bnIrOIbd5JPPw/TiLxRR3Eh9ydUWvXqf0YcZJGHwW2lfu2jdNtCYiNuxV&#10;lyU0RepqIT3uOgkXVC6VTReIXo5JeSyJDtZVAaMx1aF+bBdNfhUHD28Gx2FulzdXb0YZCgDOfgpN&#10;fxpjuCr+86NV6S+lxEVAZFsFTqHkEmRq4IoqFzRBRfTl8077gNpBkvmi1L4kk9D1Rcq5+ZOPV27+&#10;b0jsRLpYdFABzHR2zpkelAehp5r3HdvIFYIOvj0ajqUZklRkSL6i6iJOsyVfVV4hO+c4vdwZo7c1&#10;oaByPV8KDoMTXY+D2W3qss4oSPoB9P4+JOFhLta+mjK0wLTQiK6ICCKcvhy5rxGLfb77dZg8rMxJ&#10;6nEnutxsdrhKxKqqB4YZPJ8zdlE4DRIgp/KnVqq/iqKqpxbHHuKxWqo8i1fFR8j5dLcM6RNRfDDV&#10;yZbr58+t1xwxFtkEUzccNUEQAE1UjJV0RPivFi2tmq6Y41+FcVjd3kkrFnJZicgM6k+AHnizjYLa&#10;SXtrjxvWysSc6yyLD76QXDdDGKSU3GnLToasMIVu/I6UnmBG2RRmWwJRaU3OjeI8dk2G0MZ0tudw&#10;q5rn7cbAMUOQ9Zb/ADKFh6FCkgEm9OE8Yk2Kye6v9LbtcKKgdIkNG0DzYmms5g0UDJama2FYOXdF&#10;XBLoVRJ5wuZqKfT2015dxzVdV+Hrz9OLe2PYSzKGoV/aPn+HxxY9vbAEZZeOJBfYI/sOz2007fR0&#10;afT0dHT0dOmmnTy0+XFjfYxex7enKlKeFPLDr7Y0/DH/1PrbJJUhVVUPp09S+Kft1X5/LjmsmSTo&#10;uIcQ7ZY9t1bjnL11+KfV/FeScuBLN3apyxkI/PBixRqioiiq66afw+PonCuOwFamuM/b+BwbM06K&#10;4DIB1vGSCDQD1GSr6IiJqvC1LEMVSNaufxxmENaac8LuDgiqCFM601RepljoFQVURU1fcFwFIdVR&#10;UQVTX0JU4kFtx4EBriQg+S0/rzH6vxxvW3J+rr8MLiLVS2GGYrDSg0y2DTZmo9RA2PQhEYiKERIm&#10;q8k5/DiQxWbRxxxRg6QoA/plnhSsb0A8AMGTVO8uivGOvooJ1Kv7dUXp5fs43LYsaFqV/X+nGz2j&#10;4nBiFSyP8yIqfJQ0XX/7ylxuFmg65/0/HGQjAx0jXMJyIVP5Iq6afsQEHjaLZB+zjL218sevYsjp&#10;o2K/LXUkTT8FVUTjcIU/dwFBllhO2eMQ3gN2LFYaeTU1AGgQHf8AmRB6fpPT005L6ac9Ubbra4nD&#10;PDEA48Kdf+n5Y1PEpzCiuEslIymq9llFVOegDqv7dEThoFnGRUotPljT7YzyGFxTY9EhgMhxoTku&#10;ih6qAorSKIkgon8yEP48PtntscIErL6yK9On9PHCmOIKK/tYUKRW9UVG0RUXVFVE9U/v4cPZXqFx&#10;t00OZzwcdkdOSaISfDlqi8KxGpH4Y3aB54LZ1JGmNL9Gjooqga/jzVF+OhcI7rb0uEII9Y6HGDQi&#10;lQc8JE6ZEVV+hOeip8019NU1+XDAbDqBStcJ9BBxqWrUNVRF/DT0/wA+MPsnWuRwFcaVhuD6qi6r&#10;yTTn+KfJeNZgkHTPHlMYVldObfJfjp/b58ee23Rlx5jwrLa6clRU9f7Lx57SZ5Y9x7Gv7xgAiikS&#10;6L+xfw+XAtsrsFVepx6BU0GDw61mOgNNNiPSKI4f+oz5Kqqiov8ADh0+1SEBEFD4/HGZQDIdcaji&#10;qn+lVT/sX158BiBxjoHh1xynGRUUVTVFTTRU5Knoqc+S8a2h65ZYxKkYbTJqAYj3umW0RiQa/QI8&#10;m3ERFUU05IJaap+PEY3Lblik9xF9DHp5HCSWKhqBkcJBYAkq/QiaclX5f48NJta9BhOU+OON2tXn&#10;poqfJeenz/tpwneAg5jPHhQ/hgvcgKnJR1/ZzXT56LwneHqdONZT4YLzhCuqdKIqry0RU58v8+NL&#10;QGuQxgU8QcZCtQV+petf+XRdE/f6qqcYGAj449EZ6nGCY6OXT0/sRPj810/DjUy6fDLGWkeWNKii&#10;/wAwovP1058v2c/jxhTyOPNIxoNDZ0IVXp19V9R05c9PhwB2XGDChGOlmeQr6/H56fw0/HhRHcEZ&#10;VwByB54Po1woaJ1ctfj/AH6eqcL47zpnjasg88KmNbx5cZ6FMYYmw5TZMSoktpuRFkMuIouMvsPC&#10;bLzTgroQkioqcl4dVuILqCW1uoUltXUq6OAyMpyIZTUMCMiCCCMKRMChVhVT54jBuR4uVlu1IuNs&#10;DZrpJETjmHTH0ZrTUtSNaGwNCKsNx36uw91R9XDVCDQR45X7n/li2nfopd34EFgvQP8AlHaiHx/4&#10;eVqmKp/7GXVASzaDATqwiewVQWsmAzqU/Zz608j/AENQAMQfu6W7xiwkVtvBnVkyI70PxZ8ZyNJY&#10;XkQqbR/AxJFEkUgL/SS6LxwbyDiW8cav7iy3bb5YbmJ9J1KyMp8NanNSQaqQSjZ+27gE4Te9IhKG&#10;qt4g+Xw8x/Q0wgLrGsUya0prm9p48y2x6xYs6iWaPMus2EV05EWQ8cV+I5NSLLNX223iNsHkRwR6&#10;0ReF+18x5Ts1rf2dtfCW1uY3WT3PU5DoIyfd/wA0MEAVSHyAA6CmG65sdrvriC5mhpcxkaSAB41p&#10;SoFK5/8AtzR+QbVjZjby6e60nWNeNc1GtmG3IwNPIbdiXv4492M7JZeLtmkZ/sudB9J9KiUt433D&#10;2WyuLGLeNumitIiSSlJNTkEBjXQUCGhFFkYUPU0GGm44sTqltLkO5/ZfKpP+IVp+j44Z+Xt/k2PE&#10;mU5ZDeuckQAi0zmPQXskh4sxFaj1leVfUMNtWNncPQI7YOzHhZSOKoXfQGnnXretOU7Lyhf5PsW5&#10;Iu06CG/iCKWag1GJI5D7oipVSCA0hyI9sEPHZ9o3KG4L3wP3LihcdEHSi9fDrlXxrkasVuvVZLEZ&#10;yl9mwvXaWzobHFZmJV8ZuYDaWTsdl2ydefaYgfdAlNlJOXJFhBNkGFeGKvZbs/g292XttZWkL2+h&#10;RrJPoIJVTrb05UqQpyBUUNQKNGx3sBeS29n2aD155EagDqagNT8vDIjwbvxo8ZsigO7XzrS/hUNP&#10;isnNZ02TBju2si2vMmdgVTyRPdLDgHAr2MahujNaN0HlI2F5tuhxt5x3M2LjkO7tNbC8vZtCrGoA&#10;LQx/vsVJVatJoFGJLEqPqIk6XaXdx7EcpSORguoVNF6HM0OdAKg9Cc+oxLjK9s7vH6vGot1g2F7x&#10;VGHy4kSrlSqWNhG4EGI4UiYcmrtsVKjjNO610FgHYzUh9z26l2QQ+UI27uTDzPbrE2/JNz2a89Ij&#10;ikm9+Bg2qgQ3ayqqEKFAiFvXTkATnt3q63OFFtr+2ju7SI0A9UTgZn0tGykVyH7VadM8N255L+ME&#10;m4mVd/e5zgti4zHfsiZamZBjddkFMr9azBYvoVJZ5FOktKiu95tlqJ0qKo/19Spnu3Fe6ayvuNtB&#10;tu5KdJKozWlyWQEV9TS2xqDl6l8Kg0zbV2Dj+6xtJcm7tJHoSokWRQV6EPoL18a/249u4FvRmtk/&#10;m2xvltgGbVkKXFdDBm6g4GMQGDdr5KV1zlGH5bkeQS35rbJq8N5Gs9FfURZAU6FYf9dcY45BJZ89&#10;7N7jt9ywKvcx6ZS2quorKwhQk16x9CDQ1zEmtdgtre19mxvNadCdRLEVrRm1HVWlaNkPADEiBqNy&#10;q16trsjpaLKMZyOE1+boNbee5h4tKtK5tyfSVlpfDT2WQ4qLsNxlptyGMhgHGSDtE0TLrN/Nu3e5&#10;s+4bPyoWe+wyFo2eN4TPG4DLFMUEiFwg9t5SyhWFSCNKhvm2/coVmjnQNbV9NDU6T0BOladCKZ0o&#10;KMaZqHwwu8v8QvLuiJitubPZPL48XC7a7rY9hb1lTjGRHX9TF6/EgPtVkjBsrSLbsyXlZZcqZE9G&#10;lV95xlrp7s93M2qHd9vurjcIIjMqwXK61C1ZVKzJU5ozUcHwAkXMtUuHH7iWw3ON/bb2GpHJSpAq&#10;BRiQKdaMTlQV8ThrP1KMaXFv1L784sha6BuBabUXzEtkkERg5JjePYxfSAcHkoyZ0GaREn/Ovy4k&#10;feGxH8+5EYaMlxbB18QdUIHyILKT8cauU23/AI3dKMllCn9KhSf0g4izs9gOZwdmM7Zo8YyOWuS7&#10;sXbKSa6qsLMArqWkx6riutpGYejNAxY2c9C7iohPNEhfyHpQPJL7bbzlmwTSzj3Lbbg2Z0o5mdmA&#10;BP1NSH9kEqjj98Yju6W99PZ2HsWUjxs2pyqs1PbBoDpBoKu1a9SKD6cSwwuHFZyXMrqQ044zhaY/&#10;i+NOSoxgVVbtY2v5lCvc+hyPJrQsXWiQkUkbn/ii8VlzC6mg4ps/HEzk3RxPLX/u1dpdB8Bqllj+&#10;YRxnnjdt/ubZbXN3NqBWNFQkGoYjUxHTNakdKjUPPBzvTurV4F4/VN9RzEm5vSb8YHDz/HfeqDVn&#10;g2SbebtHV1NibZP9hbFa6cgfQ4DBRoz4IRgHTa3bbiG03/bDfLyaMC8u9zijDZkiKCK4EUgrQisj&#10;Soy5BlQBqgkYcIXj/kbGT1SPOA4r1RlcgeNM608iAR0GG/xLKMTxFMm3Rxp5mQ7a1WMbowgb9oUn&#10;IIuASriQ7O7TLvRGyOnatH49u00KIr0JXSFHEedcZo4NyTeeMWF4T7W3XyFaVNavFpQmg9AVWZSa&#10;FlKgKFGGISS2zRW1QUSaJ1NKsyh/T8mAJDAeAJ/ZJMf9rN05cfbSotWpDbtrhVw1W2kNVbelW2PR&#10;qmRHaizIjSNON0v2oojLKoqO+4rzcE0c0JJPybZra4kubGaBDBeFSCfB+jEeVCEIPgzEg1pTVMXh&#10;mDKBqcjr45UIPwNB+JJBrSkqstkwcooabLMbce78dhu0SYborKhz235U6xakOKbYNyotiTatiDSE&#10;4rqOJqCiq1paSSbZerZzs1Y06kf5geWhNa09LuDpAqBI2rJQcRfk1p70MN9aCkqHUGrmCtWIrl6q&#10;0plmdJGWEzkF1WN5XTZJaw4P5e3GqX4d02jT8qtfYnN2MOTS2gD7crBuLaA42ZioH3DUz7v0iija&#10;SYoN12hZpPvtvmrHKCTJodEdXYVX3CFK6iSNbI+rX0L1bXwdrXeo4lCXC+6FX6RVmWRCPGjBq0+Z&#10;rliC7mD2Gzu+AP00ua5UVK5Ja4xkqJp3WWKG8dhQ7YjjMNM2MabEKJNjyGGkdNo/6PaMUW8LC/8A&#10;5vsM0t1EqTe2Y5UBqElI00BFDQmjRMdLFSrUB6PrGKWOSWFtUPqAPkc8iKZMOhBFfhniY2FZSW6u&#10;G0u4sCOqPynSr8jpZjhzY8SwjKPv4zSynHUJo0JJMKRzImVRtT7gvCFKb9bXOwb1dbPeXJlhkQ+x&#10;MxrIob6VLHNSCdLUND9YpmojW67dNbzNNbuXjJ6MSdPTIg1y60qPl4jDf7sbbyp1BKyzEFZfSvcW&#10;c9WNx23DdYPqKXEbMFQmwFoU7RomqfyryThZxDlMcG4RbHvdVlkGlZCSMx9JNepr9QPzwhkMqql5&#10;AD9ufS6/923g3xU9Ony8cNjE2ox/cHCzvKyY+3Zw9GZ8QjJ52O2qr0Otd0NXG15Ira6aKvShcuJV&#10;d8qvNg3xNuu7cG0lFY3GQJ8QfI9TXyzphVaXEwhMhNZFcBlA6A9DX9H4n4YjBmWG5Zt07GetgIYE&#10;oxajWcRx0WmXmi7gRJSm01IiSOhVca1X6V0+a8WFtW7bZviyLauDIoqVNDUHLUKEhh4H8cPMMqTl&#10;lAKzr1UihH9P7cWd7FZrDusAwe3lvm9dZHL+0zpSO+5cbkY9CadnC6pKhg5Njs9XUWqhqvJVVFTl&#10;jn+z3EO/79Y28IXb7SH3FWmkH3mKoR5hGPQdculDhwtbeGxT7mZqzSzADzCDM/iaU+WD22xuo3Kd&#10;bayR6E7iVcN2ze15PBHlz5g2FdJgNtPmYLFaheykCZISEQv6IqKmvCSLcb/iiH+UQv8AzicRGJ9J&#10;ZEXQ6uSADqLakoKUBWp6417VdW7iRruVfRKxAFAWBNQvqOQ/r6Y0OR4NlldNhtTECDW1TbTgwWB6&#10;Go4dIMQ2VBFVSSPHBP5l1XTVVVdV4WxST7dsO4b9eymS6lBGs5lvFiD/AIm8hTwFBTDXO8u43qRo&#10;KGSQKB5D4/hgtbgDmGZSstsbeBVVMJ1+hx5k5jLUhK6lluNJJ/qOCTBTZQG5qGjrgqKKmiIifUL8&#10;pNhwnsV2i23uHyOOJ+Q79I+qaTIwKX9v21yyDOCrMMsupXq17/yGeHcvttunRI7cABm6UFDVa/gf&#10;1eeLEMn8q49lsla7RuQBy92TQP08Z2vlBPEZAtqEOUAnBaYgK0YiWhOOry5+qpxL+5HeHsZc8b5K&#10;298itjc3djMFt1o7MZI3VQDVtMmo1UkIUOlvTkcOVt3Dmv7GXarixkuwYyp9sVq1MqmgC/pOK86n&#10;afcTJFjv5FkTlZGbcExi1pPMuijfT9BqLrcUE6x/8tkddE58fJbcO4HDdjE0e07WtxcFfqehBr8w&#10;WOR/aY+OWGeLjXKd/Cm4kFnak9FA9wD5jIf7uHuw/ZnDcTaAa6pjI5qrjz6sti4+8a9TjzxoiK4Z&#10;muqquqqvFVci7ncj313968ZYzkFBNAPIeWJzsvbvZdsEbmIzSj9pySSfE54dcAiV7XSKNNCKL9II&#10;Ip+xeXL04ruRrq9lBZmdz5muJ2i21jFpUKqjwGWEfeZexEEwbMVNEXRBXUU/auvPiU7Pxia5ZXkQ&#10;hPjiL7xyiC1VlRxq+GGUu8lkzjLVwl1VURPRNPwROLY2rYoLNFAjAxT+8cinvHb+IThDypYhqbhJ&#10;qqryUuevEttrYvREXEKurtY6vI+fzxN3x82MSKkfNM3qzctpKA7jlBLBp2OzGfYZfZtpzaipsyA1&#10;+gDVNOpdU1Ti3uI8XjRI729h1SNT20PQjI62HUUP0itPEjFtcF4a0ejet6t/+LYViiahCqQCGI8G&#10;+BzFcWY4Th0rqbccEXH5Bo4biqpECLzJw1XmmmqJp+KaevF/bFs0tVrm5NSev4n+zF1W1s1an6ji&#10;UNDjzURlsBH+VE1VURSIl06iJfiRL+5PROSInFq2NgkKKFUU/pn/AE/qw9RxUphc/a2+z6cv2/HT&#10;X009OHr2Bo6ZYU6BSuP/1fsfZpRbTUxRdE/lLTlz+CevFIx2QGZFMRwQAdc8GTVYaKgttEqn/KgC&#10;ikvz+nRSVOFKWrGgCdfL/oxmIz4DCliYXaSlEnR9u166SCUC0X10abRXU0T4F08OkGxXEgBKaR/i&#10;/uzONwt3PUUwtqfEIlaRvGqSXyFAQ+2rYtjqvUgf1CNVPlqqrry/FeH2y2eG0YyH1SEdaUp8vn/T&#10;xxtSAJmTnhUBGBvkDaDomifPT/7Srqv8eHYQgdAMbwoAoMe0ZRF9E/t+Ccee1mRgI6UONqN66c/3&#10;InG0R4yABHTG0GfXX+/j0xDBpPhTHvtJp6J/fz4AnwwaT5419vn/AC/3f8ONgC0x4Qa9ceVBflxi&#10;AMYEYICpzWUJdCEwb4qqBr9DZuc0UdEVEQV9U1ROGx7FhMCVrGW8PAV/uxjpJI8RXCoFlV5qqInx&#10;X4/38OuQzocKFXIZYz2fXRU5L8eWv4/Hj3006Y90/DHU0n09K/6eSKnxTjagBFMegY29P4/2/wDj&#10;xmVpQjBTBacDrMzU0TqJS0RPmuvPhAbIlmYsKE+WMCtepwPtzemnUWq/HRP8OPfsV8GNcGkY5Ha7&#10;p0TpQ0VeS6aqi/5cJpLORSKCowFPDGFp+pOZCC+uiDrrp+3TRf2cA21mFS1D+nGJjwWyao29dRQk&#10;VeRCvrzTXlrqionw9OEc9m0ORFfjjEoRnjECOjMlDJF+kT0QtfXTly+fGNvHolBPkceoKMCRjsNC&#10;IiIh11XVeXp/ZOFJqSScZZ1NceehF/f8OSfLX8ePNNR0x5ljWrSLpyTlr8Pj/H4cY6RjymCHIIoH&#10;WOpp9XW2orryQuv+PNFVOEG4xqbZ6+Yp+n+7GEijThtTg/Mefrr8F9f2evEdMI8sJTH8McjkPRFT&#10;pRE/D9yJ+7jS0Q8sYGOmOM4aL/o1X+Gnpxoa3HSmMGSuNA1yaqfb/l9Nfx1109fhxoNtQ1pjARmp&#10;yxrdr9E1RETVPTT0109eNL2xx6QR4UwUvQC05J1ac9UTlp+HCOSDrljBlYdMFjkItV+npX5r/wBn&#10;Ccw+NMsYEGnTPHG7ELRRVNUUfX8f+3XjS8VK5YxpkQcERtqBEnNFRVTT9i/HhMUYVoaYT6adMYRw&#10;gT10ROf8Of48Acqc8eZjHexPNv4rr8Pq5rr6onx4UR3FDUYzD4UlfeuAX86py01XXlz5c/Tnw6QX&#10;7qQMb0kYdDjzluJ4dubXDXZZXBIeZbIIFvGJI9vWKXUirEmCKmrJ9xUNk+tk0Veofjw08p4hxfnt&#10;l9pyHb1eYIVSYUEsYNagNQ1Q1NY3DI1TVa54JoYLtdEy5joQaEH4EdMQD3Q8csxwcJdrWIuT4zHQ&#10;30toLaDKixGkIjduYArrCJlpEJx1vqjKiGerQp0Jwx3K/LlyLibXW6bCv3myKC1VyKqOpdanQQM2&#10;zMZ9TBkFIwyXNpdWqln/AIsAz1jqB/jX4eLLl5gDEaylPxlNOaKi6KBaoqKi+iouiovHOb2ALmKe&#10;JklUkEEUIPiCD0OG/wC8kiFUIK46mbgiToNfXRNFFP36eqCunCKXalU6kH68K4d1LCjnP4/2YFjX&#10;Y5kbTLF7TVV02wDjcZuzrok8YwuoiOpGSS04sdT6U1UNF5JwusOQ8q2Ip/LN6uIo16KWLR5//LfU&#10;n/VxvZNsvf8AmbVHr8BX9PXGmRjVU7CWLW6VhCx7dgmCNCBtBbbFG0M3QjC0yHbDsg2rY/yKBiBC&#10;7bfzaSLcba+3zZ0vdLanq7qZG6guSWUivgFAPiCMIZdhs2DNaS6HPQHMf3j4f+w4ifZ+O28NNZhc&#10;YHu2ASnJTz8mBPjyKemcQwVO7YV8UL2tyCW6gB3XJcNSdMUMyIkReLrt+9XBN5tFsOR7DLHCTnqR&#10;JUUjowYFZAch6lTUPPxw3nYNwhqIXRweoBpXLxByJ+dcJjd/xdd3UwwMonUdZju69ZHKDapCmwlg&#10;ZW/ARAjyo73dB5+DYRAAWSlg1LhOCjJk7HBshk/Fe5m0bbub7dZb2k/F2AMZkfS8FctAE2mRgn7t&#10;GGijI+oNHhvk265sVWRFPtVoyGpKn95D0ZD+79S+FRnirjItqc8wWXDtZFJlWKyoz4P106ZW22PS&#10;mpTa9TL0Ga8zEcF5tU6hIC6uWqc9OOg7Td7O/h9MscsLDqCHUj8KgjHsdwVK+B/XixjxR3wz6dtV&#10;uBXZXmk+6ucEkpkDk/LyW+sPyfJVmXKfcs7GQt1Mg0syFKce0k/0GXQEUTqBOEm59o+3fMeJ8ili&#10;4xaJya1T3Y3jrAXjrqdGERUFSVYs2klWYEmhIMmt55rzY9xFtMBuUBWRSaHUgILKa+FAc8ipIzGF&#10;xjPlFkZWt3ju6GF1ULJMSySLVvWOOTbGkYj0V4Rs4jZwqyz++SZLkmw64klxLBtuIpMuEotOKjXP&#10;912a267XaLzjPKL23E4KKJlE6xvHVjExX2pUoA3thg7VQoaenEa/mlvdwxXFxYpUDPSxV1cGjKq6&#10;TqOkkqQwJoV+OFW55XeP+bVOJO5Bkcapdubq49ljm7mPx2HK20x1yIs/7tLltWdFjqw7Rx0hF+fH&#10;EXV6W+pRXTC87Ydz+OwRT2CpcwmVywtZzGTQKSWVTbynWzFig1CjAVIBOF91DP7cbW12zDUfS5Vq&#10;Uof2tS0oaih8QAOow5FxXQZtbVTIlGkRlLA8hpL3Arx7FVYj2c5u+nSKoqwJVbLjXjrykbvNDafJ&#10;QJELiI2u+XNhc3UW5JJDuDxrDpuItaLHHqjEaxkRNWOrUJkf10DdMRLcrrdYzDcNYLK0ZajRSNA6&#10;hhU0oHU1NOqinUeWFSG4cNiD9ndmW4sS5lq/M/OMJyVCcj2FpNsG2SnY/Lne5WrZebhxvcsdrtNI&#10;Ti9a6KjvNjsdwurq52uWG2g9pVRLfVB69IDOVQgs7GpIIfKgA6sfX53CIobS4t5ohT1G4X3UYVPW&#10;SNmrTIAsoH72eWIk7t5dsrdT8wHdjDb7BMfnWtMS7r19gq4YcWlh2VTitza2VN26auvfb2j8VqJI&#10;qprrYu6GSpppbvHdm57ZbfDa8M5VZbhaqisbK4SOKRTQkhRWOVjqZwC3tqak/EyCzvLHeYi23PA6&#10;Gn0uuVAaHSpB8TSqH5nCx2dg4A9tpcwdoMuwbeCgC8nyqlbj7ZkkOnat6itC0xmzvcOkxZP3Kzht&#10;OdyPKYhtKEkO+2rYqLjbvV7yC43GCLkXF9z2y8CEGWBWmUMpVo5U1RyJRWBFI1lzI9WVMJbuf7GS&#10;KOeGJW/ZWYUrX92RKMehqMlPmKUJ9i+y+AR7bJK4dsch2txkq6mnfmCNnrd9SXbzYyFJiYVpJyJ2&#10;rtaRHJnc7IS2AiKrjptk8yPDTv3KeQQWm0om/W1/fSThDbvauk6OFGomSEqmmjBlBgRjUDTVWAcD&#10;b7ZuFv7skBhjU1qsgYHr4nXTzORp40OWHIoHsAtaisw/bi7x0qSpsJqX9ejp2d+5VlVzosi3kSCQ&#10;buNYPzZEVzvSa/slEb7TPQKMEzHGl3bbr7cN35htO4e/LnC8Wh7eFAdLKAtFUOC6s7apKFG0l1zT&#10;X9tt257d/L7f20izoRUtXxcn6q5CtUypl0FGuzrAMgk4JkkVmKsiPQ2cq6oZFdLGeoVj5Gbgx4TP&#10;XLgRoEpsXzV8GlPvqvTohKjvs2+7bPuuyXMV0j3UsZgmXMMdILBijANor7oLkU9SCvTEM2/a9zs4&#10;71JYP+ChnZoirBx7UjZjIkrpyJ1aSalqdcR0upbeXQY8FCSBbZHT2Vnh9xGQawKbNUgO43d18S0k&#10;SBEGciAI33M+80225KYfd6kYQVtSwEu1sl7Eze1EywzDzjRleN8qGqISa/tAygAsRRVaXH2Vx9vK&#10;VFnIwqT+y/SvXow06j0zqfpwXbPZXaYrT7CY2FazDkZBluc0uVV0qEVPMcixm8Xp3YZRI6Mx2JsO&#10;UAH1OsG61Ljp1L0uPC4q5VttrvFtyu4vYhMqiP2ipAKMqB1KkekEmQ+og6kahqMsP1ysf8dTHmTp&#10;6eHoAOQr40zrQ18CayXxfNsdmsxsjoZTdjh+SdwGifQhBvum/FOPKadBtYxq4BNqhoPQ6icuacUl&#10;vnH7z3LjbbmNo93tTVSOpAoyspoNXpoch6lJyxGFkk2+6dXQMBUMp6Mh/wCjMH8fDDaO5NP8fs1j&#10;SKyxjN7e5nLmS2CRILftpj6K7MhvWKNI63IYQVNgTcUQVOSIq6cSA7NZdzePy225WjHktiqqQddD&#10;T6WCE0Kv0Yhc86mgwqtt2vdneN7CcC0IrkFqVJoasBXUnxOWRphdZLkOF51kI1Vv7DJKa8pG7CU8&#10;40ybk6EQK7GmRWz6GXH4TRF16Dr1IoqvUicM2x7NvfH9nM1mklreW1wVVATRGrRkbqQrmlCTShDd&#10;DhNuG7273q3l7e62fINkHoAWr4DUorkepqMMHi+C321O402FiEyfle3r7t7LqoVcY+0p7CczVsuO&#10;vi++Ik7ZRYUcSIFIxWP0uCijzsDcdysOTbBHcbxDHab6ViV3kFGdEZyAMq0VncgEUOuoOeEG68ns&#10;JrVrS2vDPJHLl7QZw1cqjSCAadVY1WtD44eTEYm/J3cpj8v41X4M+7MkNsOvz5mQPzZEpHfcE+cS&#10;HCgsm2OnSDpqnUuuvED3yft5HDDPNvMz7yiqpK0WMKq0ppBYsfiR4YcIdx3C7297fb+OXDXLCoaR&#10;ERASBWhLFuv+EYcjH9p86Zu7W5nZM1HS3B5p2K1CjdUZp9pWjGPJDqkIQgq6KrhImvp6cRfdu4PE&#10;m2+02+22h5TAwKsWIBKmo1KcjU/DHtrxnmk9zFM19BaQhSCFXW9T4hiaDL4YXNBsXhlK3HEoRzVZ&#10;6iBZkh6SnccXrcPR0y1IzVVXXXnw3b9347h73tdtsL71KmywV9qFclQE/sjD7b9ttlM4u9z13V15&#10;uaj8AKD9WHXrqGurWkahRGIzaf6W2wT+OiJxU97um57i5kvLl3b4k4m1js+3beix2lqkaDyAwZ6s&#10;MovVpqifHkn48k4baM+QqcONYowSaYJ7HIY8NstXAHRF+KIqp/8ADhysdkuLtwAhp8sNV9vcFrGx&#10;LgUw1F7mRu9YMmunNPXmv7E+XFkbPxZItLSLn8sVpvXLWfUsT5YbKXZPySVSJdNV+K6f48T22sYo&#10;AAFFcVxd7jPcsSzGmCCXNBgeZamvoic11/YmvDzbWjTNQDLDDeXyW65mrnoMSz8dNj37aXC3Ay5i&#10;LIgqTDuO45NgDOYtxdbkjInWKuSGvZtwXRZVke08j6kWvR0p1WpxXjUcwju7qBWhr6Y2UMJOoq1S&#10;KKDQrk2o+QArYvb/AIZPdTw8i3lVMJAMURWuqoNWapGnTlpFDXOtMq2pYThpEbb7rCuSXlRAb6BR&#10;voQUQR7ajoyyzpoiJpyROL22HZM1do6yt0FPDwy8AMdCW1vShP8AT+4YlXjeNtxGw0BO8QChlpyT&#10;T4J8h/7OLb2zbRAi0X1Hrh7hiocxnh0YFeiCmvJE/Dny/hxJ4LfphfHHl8MH/tk7XT8P3en/ADft&#10;04cfZGilMbqCnTLH/9b7bo9O31J9JOkaoKAiKiKpaJonNXCXq9Oafs4rqOxU0BWrYZxGMssL2spW&#10;YQIXaDvqmpKgoiAqpoqBp6lpyUvVf2cSK0sY7caiBr/q+X9+FSRac/HB2McuXoif4cLqAfPGzT54&#10;2Cwqeq/2/ZwEA+GDT54HbFPh/j/28ZUoBljLSPPFSI/qJZNjHkhlG224lBhcTa+h3Ky/BncgqIF+&#10;xkdXX1GQ2NHU3lk/JyGxrpjcdIrZzhahtKQKZtIKiLZfNAfnm5DsHfjkPAuc7NtMXbyy36929rmC&#10;O4W6ijhuZbeG4lZrmWJwuhWuAkKEqXaMAgIaDHdy9suYX2zbva267JFeSwmRFcSKqSMiuxMjKaUB&#10;eiDKpWlADbVFdjyo7MqG8zKiymm5EaTHcB+PIYeAXGX2HmiJt1l1skISFVEhVFTkvH0rgliuIIbi&#10;2mWS2kUMrKQysrCqsrCoZWBBBBIINRli+Y2R0V0YMhFQQagg9CD4g4r23G8tNy8P8w8V8fa+iwh3&#10;C765wWA/aTq+8eydI2TR4jlg7HmRsljVbTrLzxiz1wjQUFFJD+PEHOvzK8+4v+aHjnZSy2faW4pe&#10;XW3xtNJHcNd6LtUMhV1ulhBVmYJqgNKDUGxU+8c+3nb+4NjxOG1tjtsskClmVzJSQDUQRIFBBJAq&#10;h6Z1xYp0cvX+7juamWLcqPLGO3+PHmnHmWEFudn1HtRgmSbiZKxZyaLF4bc6xYpozUyzcZdlxoQp&#10;EjSJMNhw0dlCpdboCIoqqvLiIdwOb7P224bvvN9/huJNn26ISSrAgeUqXWMaFZ0UmrgmrqAKknLD&#10;RvW6Wmx7ZebveK5toF1MEALUJAyBIHU+JGWeOPardHC95sOhZ3gM+TZY/NkS4QPS6+ZWSWZsFxGp&#10;kV6NOZZc62DXRSDraL/SS8J+3PcXifdbi1rzDhl89xskrugZ4nidZIzR0ZJFU1U+I1Kf2WOMNi3v&#10;beQ7fHum1Ss9qxIqVKkFeoIYDp8KjyOHL6E/Hic6Th6rTGelNNNP3/204Ap8se6vhjKJ0qip6ouv&#10;HtGGYwasdCr1omnr8U+Kf8ONwzGZwVGPHTz00/DTj3SMGMqnT66enHh0j9rHuIb+avkLmPjjtvje&#10;X4PV4za2lzm8PG5LOVQ7WdXtwH6G/tHHGGai5o5AzPcVbSCRPECApIoKqoo8sfmw748o7FcE2Hk3&#10;ENv2+53G63dLVxeJNJGI2t7mUlRDPbtr1RIAS5UKWBUkgivO4/K9w4fs9nuG2QQvPJciMiUMV0lH&#10;bII6GtVHjSlcvESB2qyuzzra7bXNrViDFtcxwDDsqtGK5t9qvYsMhx2ut5rMBmTJmSWobUmYQtC4&#10;66YgiIRkupLdHbrlO48w7ecD5buUMUe47pstjdyrEGESyXNtFNIsYdnYRhnIQM7sFoCzHMyzY72X&#10;c9j2bcp1Vbi4tYZWCg6Q0kauQoJJAqcqkmnUnrhbONkXMz+lEVVT0RP8k4lT1f6zh10jzwUGa99t&#10;U5tAadSafzJ6L+7hKxGtaD0g4019VfCuDdWGzTrBeRaKOnpp+HCr2wQCvQjG4gHHIcYkVfp5Iq80&#10;5a/9vGlojWpOWMSpzxo7a/iqfFC9f28uMNLDICoxjTCavpDRdEMVQiQkcdQV5jomgivqvVz14bb+&#10;VGCwjr441SMMlBzwmiioqIqfu+PxXlqvx4bDGD0xqy6UzxyORF9FRPjp811+aroi8azH5jAfljlO&#10;GmmqIqf5J+3041mL9eMSAcqY1jDREXpJdfXRef4enp6rxj7XhTLHgUCtOuGO3F34262wzbGcEzJ+&#10;2r7PLobUqpnMVDs6o6n7L7XHiSX4RPTWpL0rXTSOTYjzMx1TWmedd6+BduuX8d4Xyua6g3HdIg8M&#10;qwtJBVpfZVHZC0gdn8oyoXNmWorFt65ds2x7pYbTubSJPcqCjBCyZtoAJFSCT5KQB1Iw7pwULVdO&#10;n+9E/h8k4td4BnkMSQpToc8F7tdrrqPV8tE0/wAOXCVrZa0pljAoetMFrtdqq6Bp+5ddeemumvy4&#10;Tva1NAMsYaQfDCZmV/8AUP6UROovhy5L80568IJbcqTRcsJ2ShOCV2C4GuiLonwXTT+Hw4RtGfLG&#10;Gn9OI/YTv/t/n2b22A0aXjdzU+/IZM+tbj1lklY+jE1a95uY/LDtEvUnuWY/UKctV0TiiOFd/OBc&#10;75tu3A9i++G8Wolo8sISGb2W0ye0wkZxp6/xo4qgZVOWIZtXNdl3rd7nZrP3hdR6s2UBH0GjaSGJ&#10;y/xKtfDD4gZBzRdf70Ti7g7r1GJfVhgwYsHQJPrXT9v4f8OFUdwwIzxkHzFcLCrvnGlRCLVF+kkJ&#10;eSovqmnxTT+PDzb34A0sagjMHClJSPHLDI7peOeFbhR37TFUj4rlP1uduMGlJZkWpmD8FtNYUg3E&#10;6hcZ0BVU+ptSNHApnuN2K4pzaGXcNljSw38AkFB/Dc9aMg6GuYplmwoC2pW292m3uQZLUiOfy/Zb&#10;5gdD8R+IPhWTk+OXmKWkqsuYT8KVGdVoxfZcZNCVF0Q2nEFxo/pVNCT1EkTXReOEd+4vufGr6fbt&#10;0tmWSN6EkEZ9QCCAVJFcmA6GlQK4hM4mhkZJEKv8csJwZpgn86r+9fXhja0Vz9IxpW7dB9WDFi7V&#10;tBQi5Iuq8/8ALhBNtAkLFRnhfDu5QKCcsHrF42Sogmv1eq/H5/HRPhwzTbO4BLJh4h3hGKhWwat2&#10;QO/SXSqafHmqr+PDa9g8Z1LWvww5JfpINLEFcelar3SRSjsEaKhCXbHqEk1VFE9EJFT8F4ziut0t&#10;GWS3vJUZTkVYin6MDQ2E3+Zbxn5gYJZuIYpYTBsJtBUSrAI8qK1OerYT8sY86O5Emsd95hxxWJkV&#10;0mnQVVFxslEkVFVOJNtvcXnm1TJPYcrv0kAIznkIoRQrQsRQgkEUoQaHGJsLI1KoUahAKHScxQ5j&#10;qCMiD1GWG9yHYTbbIT7k7GaciWlk444kaDHrO7RSkbR2reWrGEb0X+iCghKpNqAqCiooqSay70c0&#10;twyNfAo0gkNEQVcMG1EhQakjOhGrOtamrPNxqLrBdupJBPTqDUHp1r49cM3k/g3sjlDclHqGVAfl&#10;WlpduSIOQZGTiWt0bDlrNBqdbTIouz3owOOf0+knEUtNSJVm9v8AmX5dbhVlsbSRRlmjDwp+y4HQ&#10;AdPAY9Oz7gQCt+NQAAqgOQ6Cgphwabx2pqHK6XMKu6yKul0VdEpodRUW4VtE9TQYEOti1VjD9jJk&#10;WFeEeCGrTjyiS66oqaIjWnfEy2N5tm4cfhns55nleudWkkaVvqDChZiOldNM654ZW4bee/cXabho&#10;uZXVm0FkrpIov1E6TSjCuYqMOjYUUqcLzU6riWLBq8uhuRYjiK4iJ0okOrZiI0GnLpYFxVVdTXVe&#10;IwOU8V9MljZ3drfVrrSZSDSlKp7QUAeSaR+gULnj+6XMbw30FvcwknJgFyPgCq0y89JbPMmpw0Nj&#10;tDLclLKpAl0Dxal3oFihGSmKC4jwBHitPCaD0/Wir08l5cS/be5dlDoTcbkzRqRTVFVlp0KnXUEd&#10;aqVzzFMV9d9tNwjnFxsqNaTVrWOXx/BF+VTnTCIieOdPFrJNYxjh4+1LtSupjm3bQ4I/YWTlSNLK&#10;ccdorGN7L7hCFBkuRBjSXtOrvCaqSz237w7SCjSb1PKqROie/EJSgehzJkX3AGVTSTUaAgFa4Uvs&#10;fMrk2/8AN7VLwQ0oGK+sA5pJUEMhrmCufStMse7fZzM5V1PuKN9rF3JkWA079vrDaYnPRZsqSv5g&#10;qRyEqW5r2G3GkisAzENhwXDV00cFtpbZd0uBWdnbRz3l7NdR6iJBFGpBamcZVlaKoBBCkhstQJqS&#10;xJwfk6O0tpbSWd0XJb2ptEZU/s+0KivWpqB09FFAw2Vl4pZtJvYeVY/uxmuJXSTIsi5q4L82zxC5&#10;ab90UxVo7DJXplSc1ZKArUeZ7AGARoIooqlxI4O//EUT2by3uLuFc0LxIrg1qK6ZdLUoM9KGnUk4&#10;l1jY8vjtY7a9RJHjYFHDlWH7wcCqsD5AAg+Yyw4GK7S71Y8NZEn7vZJk8KCxcsPHa0saPaynJr85&#10;+plLcwr5u0R6oF2M2KPE+26Ecl6Qcd6wiu8dyO0O7LNJNxFPunodWhOuQJ6FWqBnUHMk51phiv8A&#10;jfOLrcvurS+nhtvaC6RLpIcADWCKH1Fa0YEV1EUNDjOV7DXub9trIbW1f9rJmzK21YkR4GWV8ufH&#10;WNJktX7TLg2DzjSBqM+PNj6tNr2tQHRNt/ePju1PObPbUe3cBSjZqwUALUaajSBQBGQZsTWuMLHi&#10;vN7ZpRdXxuYGJNJ9LuBnl7tPc1VNQ2qgIUBQg0YJ4vixene4PkUrPM6+44W5eSYvtbPHoke6srtY&#10;DT1pkLLGJN92a2xVsa+1WK2+8hvOibrpkq6Xvzx2K1ubXb+Kqgd0Y6nZhRAAFAoKrQaczXT6a5DE&#10;utdv5elqtrJFbEalKsS5caTWhIK1rShyFQPxwd4T4i12JYXBwt7KMkyKNHcmSZNnkc9qXczpMuQb&#10;puT5kGJWR3iBEFA6GQQBRERNU14iG7977m+3WTdk2qNbh1UUUGgCigoHLHoM8z/ZhJufB973y8O4&#10;Xm8iC5oBphXSigCgADFz86k9Thy4vjriQwo8Cwbes4LDoSGoU1wnozTwD0i60jpOEJoi815Kvx4i&#10;0/drkck73FnBHBORTWoAYjyNKVxjbdrLCPV93ud1MGJLKZCFz69DkD5CmFzV7S4bV9vsU0NOyKC0&#10;rqK4rQoqqgt6+goq+nEcvOc8s3DX7u5uAxzplX50w92fbzitmyONtR5FGRcliPkWJwt4mOVMRNY8&#10;SK1oqqqMRgBOaIn/AC6a8vXiNz3e6XX/ADN9I3zY/wB+JTbbTtlqP+Hs40+Sgf2YMkig2idCIKfj&#10;8vh9Pw4QtBUVc1Pxw4BVT6QAMZ6QT/Ui/s0RP8uNftxoOuM61PXHlyUwyC/UGqL8FRNfnzXjAAt9&#10;CknHjyogOpxhPT8hYYEk6xHTX0Xn+/14cbbabm5YVU0w0Xe9QQKfWMN7bZh09Qtny1XRdV+X/bxM&#10;dt4uPSzrniD7pyvTrCPlhu5+QSJCr9S6Lr8eJxZ7NDAF9OeIDfb7PcFvVlhNuOkakRl6+uq8uH2O&#10;IKAoXLEdkmLEszZ4Ipll0kjEVFdeMkAUH6lI1XpQBRNVUlLlp8+He1sDIdcgomGG93PQRBbgtKTT&#10;LzOVB8f7cS/2C8dn7J5nL9wasXmXgEqHHJLz7TyvEUaRFurFIznR7VB1AI5kqudS9YoiJrZvHuMC&#10;Uia8tla3ZPQhJqSaUZgBTRQ9CanxUChNn8E7eSTum98jt6tWsURPToRI1D8CAp+OodBi1TBMBPqj&#10;GcYV0BtG2G2AbZbDl0ILYA2LDLWmggKCKJy04vLYdgZmiYxitBQUAAHhkAAAPAAADHQ9raaQoAAA&#10;yApTL5eFPDEp8bxRuvRCEet01TrLReWv+kEXmgonw+fFsbdtSWwGkVfxP93ww9wwBRh1q+uQBHl8&#10;vhz9OXEptrelBTDhGgwpmY/Ty5fD93w/Dh3ji0jG8DHZ2k6f7f204U6DpxnTL4Y//9f7sKqGPcJ1&#10;URe3p066/wAx6/Vr6fSKKn7+I5ZQ6mLnwwijUA6j4YUSAn9uXDnQLjeD5DHtB5cegA548IJ8MZ04&#10;9AB88eaTjCinqunHuknKmWPaHzx861TsWz5C+V/lbgYTft13Ht968jxOaZmMNrJardOIzBashASI&#10;q6dGnPRnVRCVpHu6IkTaCvw32zs7F3v/ADJfmQ4at37G7x3O/XVnISQguod3RY1lpWsUiyPE5oSg&#10;f3AGZADyNBxheWc75ztYk0XIkvJIm8BItyAA3+FgSp8q6gCQBiYPgN5GXVJZyvFbeH3FPlOLSJdV&#10;gp3RdqYBVpujPwOa46aositRtXKxUUhcjoTIFoEcT6f/ACX98902ncbj8ufdLXa8i26R4dvM+Tgx&#10;EiTbpCT9UVC1rmQ0YaJTRIVawO1nLri2nfg/Iax30BKw68j6a6oDXxWlY/NaqDkgKC8gWEa/Uu2g&#10;NEFCk2m1DxKOupEMx2OhHqn83SwicvgicQ3vXCsf5/O2DBf8y52dj8f4hXP8Fp8sNfK1C95ePnzk&#10;tT/1qf2YkZ5S+ebGzWXntZtni8XO9xGfbMWjs45jlJS2diyJ1tMECqJqyv7dxZDJOsMvR0bQ0b61&#10;dUhbvX8xX5yrftXydu3Xb/jke8c5TSsxkMht4JZVBigEcJEtzOdSF40kjC6hHrMhZY5fzfuinHb8&#10;7Hstit1u4oGLE6EZh6U0rRnfMEqCtK6a6qgNRR/qFbt4YFxX+Reycvb6zm47kFhhFv8AlPNcYrZl&#10;7X1MuTTVFnQ5PIl2MyFb2kcYxS4sseybgobYh1vN1vs/53u5fFU3Sx76do5Nk3CaxuZbCb7O/tIn&#10;uIoXaCGW3u2eV45plERmhmGhmUMgXXKjFa92d+24XEPL+NNaTNDI0L+1NGpdVJRGSQlirsNOpWyJ&#10;FQBVgi95/KHezdvw+r79rbCrcqs9s8wxzcK7x+pyi1qcZocVLGDiXCOty3WsaO6u5cgAKe/JZFuL&#10;0opmSkEU7rfmG7s9zPyvWW9Rdu7Ztv3q4vbXcri2hu5obS3szaFJ6hytqZ53lVTcSSoEi0guzFlb&#10;uRc25Hv3b+K6XZEMN08sc7xrKyxpF7dH60j1uWA1lgAtMyahnvFfyg322potsNvKbb2gd2vyrceJ&#10;TMZneYnmJuTn8jyaFAumK3IouQV2PSZsApKgAow4rRoiOCWmi1d+XP8AMP3j7b7N294NtXB7Ju3u&#10;476kC31xZ3xMjXV0kc6xXKXMVs8kZcqoEbFGADhuhj3B+bcn2O12XaLfaYjsk94EEzxS5mSQK4WQ&#10;SLGStaD0mh61xP2b5Y7hyPNqL400FFhruGNzY8S0uJ0C9cyZRYwRcyunIsxjII9Ux2CEmGkOE4n0&#10;c1XqRU7TvPzK85n/ADa23YLZNn2puKLMiSzyR3Bu6Lt/305R1uVhXSQY11QN9OdailqSc73d+5Ef&#10;DbW1tztwYBnZXMmUHuuQRIFFOgqh6fHEhvKbdjINjtj8u3LxWBTWV7QP44zBiZAzOk1B/eclqKaQ&#10;UpiusKuY524s8yBAfb/qIKrqiKK3f+YvuXvnaHtFyfn/ABy0tZ95s3tVjS5WRoT791DAxdYpIXNE&#10;kYrpkX1AE1FQZbzjfrrjPGtw3mxije5iMYAcMU9cioahWU9GNKMM6fLEWMi8r94F8Ise8i6qtwuv&#10;zS0yF+Bbst1FtJoItMGZZBiTUuqgSr+TJjz1kwoiEsmRIaVSd0bTrDo503z8yvdA/lI2Tvnt237T&#10;Dyy4vmjmAgma2SAX1zZh4Y3uWdZNccNTLJKmclEGpNEIu+dcg/8ALW05fBBbJuLylW9DFAnvSRAq&#10;pckNVV+pmHXLMUaTF/O3yXzbHsDj7W7GW+cSI8WnqdwNwLPCcnvKiwyRUbZuHa+Ngp1NPRRWjLuo&#10;br5fSq6sNInOsePfnG7+8t2Th0HbvtBc7vOkcEO5blLYXdxDJdZLOY028wwW6AnXqeQ5E1hjAzYL&#10;HudzLcrTa02PjEl0wVFnnaGR0aTIPpEOlEA61LdP2Vwv98v1Cruk3Bl7V7A4JF3DyeusnqV+1mRb&#10;m6i2N7EeQZ1XjuOY29CtrlInZdbV8ZICboqTYG0KE51RzTv7fWe/S8Y4Nsi7huMchjLsJJFeRTRk&#10;ihhKvJpow1BxVhVQVFWkfIu589tuj7NxnbVurxXKFiHcM4OapHGQz0oRq1Cp6AgVKPc/UX3IxTEc&#10;wqd1toxwPeGBUxLLCo1vj+XVOOZC/JuK6K9Dssct5cfIa1Y1RLclA6k4mZKMEPU0XbB1ob8wPIds&#10;2rdrXlHFRY8sSJXtw8U6RSkyKpV4pGEqURi4b3Cr6SKqdIZCe6m7WVjfQb1sYtt9VA0QZJFjcllB&#10;DIxDrRSWB1kNQ5qaAkXnDuBa7qeGWxe4d3VQ6Syy3P6+2fq6+Q9Jhxm3cczpuJ2XpAg8SPQ2m3FQ&#10;k+kjUdVRNVoD88e+3HJvy8dtN/u7VIbm636Jyiksqg2l+FoTnmoBz6E0w1d0Nzm3nt9xrdLiFY5p&#10;7tWKqSQP4c1KE55ih/HFlfjs70+PexKIiEqbN7YctNF//omk+K8uXHanY5gOynZ6gz/0ttP/AOQW&#10;+Li4iR/pLi/n/Lrb/wDAph2Hlce5KKiPqgoqf3rqi8WY2pvDD8at8sRp8p938g2F2nmbi45QVmQy&#10;YF3UV0uHcOzI8VqHbE/DCWhwiF0nGbE46dPUgkBEmqLoqUN+YruhvfZrttc862LZra9uIbuGJ45m&#10;dUCTFkD1joSRKYxSoBUkVBocQ3nPIbzi2xSbxZ2qTOkqKQ5IFHqK+nybT+BPwxC2P+oXujk+E0Ef&#10;Z7Ziw3D3Gap2p+fzK3FcvtMKxecr7gFCg0tLJl3sto2ekieensNNKqIKvdS9HJ8f52+4XI+J7LD2&#10;w7Uzb5zpbUSblJFZ3stjaSaiDHHBAz3DgrQl3uI1QkBTLU6K4Xu1vd9ttonHuOPd7wIw05WKVoY2&#10;r9KohLkUpmXUDwLVyebw/wDNyy36tcpw3cfG6PFctxmkk5L9wpHJ0Gjm1EKxZgWjciuu5c+XUS6c&#10;p0dTUpj4vCThdLSNqi2l+WD82V93l3HkXFed7FZ7byXb7R7r3IDJHBJDHIscwaKd5HheAyR6i07h&#10;wXbTGEIMh7f9yZuVT3u3bxZxQX8ERk1IWVCisFaquWKFNS1q5rUmi0wzm4f6h+fZPmFniPjBtKef&#10;R6iQ4Lt9MosnyqTcxY6OsyJ1djOJvV8uurSkIisSX5DhOtJqTTZFoNX81/O9zTfuU7hxr8vnbQ73&#10;Baua3D293eNOi1DSRWtm0bxRFqGOWSViyCrRIWosf3fu5ut7uE1hwnYfu0jOblJJS4FQSscRUqtf&#10;pZmJI6qpOSk2A80n9wc6HajeXDP9udxpTqw4Bdiyrq+fcdoXfsk2ovOu4x+2lCusYHXZASFVG9Qc&#10;VtHpX2S/NrNzbmC9te6fFP5FzqRtEfpliikm0g/byQXFZ7aZxnErvIshISquUErjxPuW27boNg5H&#10;tv2e7saLkyqXp9BR/XGx/ZBLaulQaakrlvnLZ7cb65nt1muLV7OI4m5dQ471IxZ2WVXs/sR5mLMx&#10;e7OjVcNbCPJAXu40QdRdSGCJose5P+cXcOCd5OV8E5dxuBOMbY1witbpLLeXMmlXs1TVIkUfuqyh&#10;9SlamodQKFHf90p9m5TuWz7nYINvty4BQM0sjUBiAqwVdQIrUEeIIw2GS+fO/eJXldZ5TsRExbB7&#10;Z8n6yvyOozOnvLOu7aOINdldisOolviDoGrrdUbfSv8AInUhJXO//nV71cZ3ix3HknZmLbuHXL6o&#10;o7qG/guJoqVpFeS6IHahVi62bLQ/TmCGO97s8s2+5hnv+KLBtchqqyJMjstK+mVqITmDUREU8M8W&#10;Ut7m7fJhWLZ/d5Vj2KY1l9bT2VNPyu7qsfYf+9Vg20SEL9pLjRysEh9RE0JKads100FdPoEncThK&#10;cS43zbd+S2O28f3W3glgkvLiG2VvfhEyR6pXRTL7dSUDFhpbKinF1rvu0DbLDdrm/ht7K5RGRpXW&#10;MHWusLViBqpXKtcj5YJg3x2LI0Ed59pyI1QBENxcPIiIlREEUS5VSUl+HDSO8fZx2Cp3Y4yWOQA3&#10;SxJr8P4+E45VxYkAcl2+v/4xD/8Ap4p98wM43OuPISuW6wR6pXCsieqNtGXaDIGizWsq8m7lbYj7&#10;l5PzCFtPAUFa9GwUXEbHU/rX5Zfmj5j3D3bvhYHduGtbHaL5odpU21yPv4obusUo1t/xImkAobYI&#10;pDBFq3qPOvcXdd8ueYQG52oxm1mKWwMcg95VlqrZn+Jrb/u6ChAGeeJveO3kvnudvbsHvdQY7t9D&#10;2ypaq4sOxR5Hj0yC3Kct/e/do2QXFpI1AK5O02DbbhGqiiEqoididh/zC805lL3LbvBslhsdrx6z&#10;hnk0291bPGHM3ue8l1PM2QiGhVVWLVFGJAFp8M51u+6tv55TaQWcVjGjtSOSNlB16tYkdz+zkAAa&#10;5Z5DDJ23nFvFmtzZBsPss9kWO1TzwPTJ+N5Zl9o8wRB7SZNi4lNr4tCToiSqybkr+ZNHOS61Huf5&#10;xu63Lt3v17LdpGv9itmYF5LW9vpmWo0PIllJEltUVJjZpuoo+RrGZ+6vJdzuZxxLjBms4yalo5pm&#10;I8GIhZRHXyJb54fbx/8AK+HvO9eYbb46ziG6tVAsZEGlkPvrVXr8AHBfai+5FifBm17wp7qG71OA&#10;0hOA4SC4jVz9kPzN2/dqbduJbnsK7V3JtoZWjt2ZvYuGjB1BNYWSOSJh/FgerBAXV2CyCOV8R7hR&#10;cnN1tlzZi23+NGKoSdEhWtQK0ZWU/UhzpVgTRgqQ2A8mrrP8yynbXd+oocJzuncllXw4TE6riSUq&#10;hdW8rZQ29takFnXi0UgSF3tuxkMkREbUjY+xn5j935tyvknb3uttVls/NLRnMSRrJCjeyD9xE4nn&#10;mImiCmUEPpeIOwFI9TIeH88u933K/wBj5JbQ2u6xE6QoZAdFdanW7+paavqoVqf2ang258h8p3g3&#10;1s8PwjHaeXtJRDYlbZW5GsityYjwZjFdYsy1so9awzdX4NDHjlFcfOIhnyUSVvR2+/MByfut3r3D&#10;ifDtgs5e1tkJTPelJvf0rFIsUqv7ywqLi5CCKIwtIYNb5FWMeOyc33DknLZ9t2uyibjsQbXLRtdA&#10;pCsDqCgPJQKpQsUqfA0SWyu5S5N5A7t4nKwrbXHI+Nxc2kP5RQY6tRkti3j2ZVdMB3925Yvty2nY&#10;0knn1VsEV0UPUURUWOdmu5R5J347p8YueG8c2632+LcXa9tbT2LyYWt/Dbg3VwZWEisjmSUlVBcB&#10;gVAKlDxTkH3/ADPke3ybVYQJCs5MscWiVhHMifxJNRDAgktkPUAchlhB5b5fZLdZTJxvY7A/zeMV&#10;x5W58qrvbuXbxoyGMqZAx+idgzosFDICB11wyVvmbYKSIMP5V+bvk288luOOdleCjdliZqSyQ3Vz&#10;JOiVDyRWts0UiR10lXdydObRoWorZuXdDcLvcHsOI7N9yFJ9TJJIzgdWWOMqwXpQkk06qK5PvsTu&#10;jmW5UDJGs1wh3D7jF5lfAkorNjBbmyZbEl2Q0NVbNrPrnYPYBSE3XdReHmmi63p2L7ncw7lWXI4u&#10;Z8MbZ942yaKN/TNEsjyK7OognHuxNHpUsGd6iRcwQazLhvId05BDfru20m1urdlU5MoYsCSND+pS&#10;tBWpb6hh/UIgVOa8l/H/AA4vgMUzrniZZjBtEtDYMVQl0RUXXX0+HL9/C2K8ZaUbPG1XK0wW5xhW&#10;E7p1wQsogJ79htQgX8FGWbiv6tF6W5DjToSoilzOO+DrBpr9OvNGXlfEeM86tVj3yyH3qCiXCUWV&#10;B10kkESRk5mKQMh66QaEary0tdwi9u4T1eDD6lPwNP1dMV27ueNea7ctyrqEDeSYkz3HluqsXVKC&#10;wJ/QlzBPrkVbwtqmpqT0U106X+4SshyJzzsjyHiSz7lYILvZBU+5HU6Frl7imrRmnWpZDlpkZm9t&#10;YFuuyXu3h5gBJaDPWvgP8Y/Z+ea/EE0EZXHFAiA0USFVEhL6SEhVUUVReaKipxTPsuCVZSGBzHiM&#10;R0y+ZxqSYYKmhryVPT8F/hxkbVGBqvXGAu3SlG8cGLV062qLrqieuqrrp+HCCTaY3BFML492kSnl&#10;g8j34Eg9RIn/AG6fv4Z59kYFiq4eId7UhdTYPGrQTRCRz+K/s/H8eGeXbmQlSmHiLcVcAhsGDc9f&#10;gaF8+ev8PThC9l5qRhal55ODjtCcgqirz1T4c/2fLhI9mWBAwrS7CmpOeOhJQaoSaqqpqmvx41iF&#10;lFK5Y3e+vWmeNwyxVeaIi/L5cbVjUAVx779cdKPtLz0T9if8FX042oiYz90HHSJtqGqKifFU/wAu&#10;N6ogIpg11Xrj31t6aLp6fBFRNPlpwpjRRnXPAZB0oMY/6ReZNgnPXVBFF105Lqiar6cKfbhY1YAt&#10;jHWlKAADGwWYZfUiKuvquv8AdpxmLeGlR1x4AhxlY8dFRU6h9flz42iGFQKKMeMq419ICuqO/HVE&#10;5cv3pz4zpCopQY10zBD9MbFBVDUUbJBLmX+rU0VUHlqSonbX9mv48enSVrRaA9fHP/2f0rjKhplj&#10;hdJR/wDLQl56c05fu5LwneSJTU0xqbUP2ccRvGC6qAh+5OWn8dONRuY+mWNR1jOmOZbRlnqQzH05&#10;Jr6c+DXI+aITjWbmKOodxgol5C0CL9Qpp+Ka6f2TjOOxupzkhphFPu0EQPqGEpOy0AQulxP2ovL/&#10;AC4d7XjckhDSA4j95yaOMEK4wi52VukpKLvxXT6tPhxKrPjkSUBjxEr3k8jVIkwjp14/IVfrVdfx&#10;4k9ptMMIHoxEr3e556+vLBC4+44upEq8PCQqmSrTDFJO8hqzk4L5MxqOOpEir8E158LYbZ5Woow3&#10;3N5FbLqkbPywmZVlIluAxHQyN4xaZZZQjcdcMtAbAQ1UzJV0RE11Xh+tNvRM2FT4k+GIvd7nPcus&#10;UNasaKoqSxPQUHUnyxPXx58ap9dNrczzaPCfluxRk1GPuC5Kcr3X0XtSLRsmRaCcyio42DRudC6d&#10;S+o8WZx3jb+7BdzgNVaqhByr0LVHUZkDzpXyxeXb7txPZSw73v0aG5KgxxfVor4vlTWMiApNPPwx&#10;aVhO3BGgG7GVevpROpvpbBU0VCJdUQlD/lT04u/YuNsxDPH1+GX9PgMX9bWfQ6cSpoMcahNg0039&#10;aoKGa+q6eqr68l+XFq7ftqQoqqudMPkUNMgM8ORCrRbQdU1VU9NNf3pr8eJJBa6cLljApXB+wx0a&#10;JovLlqnLl6fgnrw5RxBfnjcowYg2qfh/b5fDhWq0zOMxjd0Jpp/fxlj2nxx//9D7zYLKAJouiKpf&#10;gvw5fHhrtECq3nXCdVoOmDBAT48+FNKnpjLHrpH5cFD54MDpT5f3ce0Pnj3AUNfw0/D+HHoGDPFK&#10;3iMYB+on5INkq6vWW+zTeia6mO69Y8uvyToZLj5R/llkVPzyd91bq8/IAPn/ADiJv6lOOceBMB3b&#10;5eD4vej/APyVP9mHj/UC8X5+RQm/Ina5iVE3EwcIc7J2KbuM2FxT0hg/CyaAUZBe/MWJoyJqaf1H&#10;ITaaF1R2gK0vzrfl8vN8tY++XbuGSLnG0BJLtYKrJPBAQ0d1GUo33NnQMWHqaBcjqgjVpD3V4XLd&#10;xry7ZFZd3tgGkCZM6JmJFpn7kVK16lB5ooMA8N3ss99fLzxyzjJIrUPIWbnbTGL91hACJZW1TdPR&#10;vusVoERI42rchpw2tEFp8zAfoQVXi/i3drcO8P5nOxfL9+t1i3xLvarS4ZaBJZoZ2T3kA+n3gyMy&#10;UASQsq+gKTVe38km5Pz7iG53iBbsSW8bkdGZHI1AeGqoJHgSQMqYfHxzucPwf9QLeMt4pNfU3szI&#10;9y4eI3GQPsx4EXKLjLmZFe6xKmo21Eeu8YffagukYITb6Miik8CJbvYvduMcQ/Ot3SfuhNBbbxLf&#10;bqllNcsFjS7nvVaMq8lAjT2jSJbuWUFZBEoLSoBJuI3O37Z3V5CeQOkd001wInkICiR5QVIJyBeM&#10;sENRk2kZsMTe/UTyjbar8dMoxvL5VY/lF69Tu4HSG6y5eLeRbaOSXcCMjgyY0SurxkjIk6C2rRmw&#10;qkTyNn1v+eTkfBLDsZyHYeT3Nu/IbxoDt8BKm4+4SZT78a11okUfuiSXJNDNCSxlCPZPdu+2eHiN&#10;7Z7g6G9lKGBMtesMPWo6gKurU3ShK5lqGOW2spkf0rsvVkBV1ipzqHJ5rzdlZ9I+tdPQhizA0/Yn&#10;FFcCuol/9Ojk/tINaW24I/xZ9xbP8Edf0YiGzSL/AOSG4aRmI5gfmZz/AGEYf/8AT3yTGqbxLxCV&#10;c39LURo2WZXUSJNpaQq+OzazslmPwq116W+y0E6YzLaJppV7jguCoovUnF0fkm5BsO0/lq4xcbrv&#10;Vpa28e5XkLNNNHGqzSXTskRZ2UCR1dCiV1MGWgNRiV9p7yzt+B2D3F3HGizyoSzBQGaQkLUkDUQR&#10;QdTUUxDaHe1ODfqnW8/KZ8WkgP5PawUnT3mo8Np/KNsSjUQyH3iBtkLCTZR2hJV063h10TVU5atd&#10;523iH/qKbnfcivY7SyfcJo/ckYKga72krb6mYgKJHljQE/tOtaDMV7FdW+2d77iW/lEcRmZdTEAA&#10;yW1EqT01FlA+JGJc/qS7i4jSePt7t/YXcMcwzOxxj7Fj7LgPWTsanySru59lKjASuxK1mLXECPGi&#10;AbxgA6qq6dL/AJ8OdcZ2rsnvHC73d4hyjdZ7T7e2BDSlIbqGeSV0BqkSpEVEjABnKoKkmk97xbtt&#10;9txS62qW5X+YXLx6IwasQkiuzEdQoCkVORJAGI5Wwt//APJiqVpG+jri6q2g9Pc/37kd7VR5dfe6&#10;ur49WuvPXii9zWP/AP5sba0enTVOlOv+om1dPHVWvxrXPERuKf8AkPBppSo/T98a/r64mv4RwnWv&#10;EPa1mqRpmW/QZO9HIkQQSwmZXkr4vOKgryWU71Euirp8+Os/yjWoi/LV22SzAWRrS6YeWt7y6Yk0&#10;H7xqcWT21jK8B2NYQA5ikI/2jLIa/pxAX9Mq6wjGdxt0MczR2DT7pWzdTU40t88zHsZYwZ1umV49&#10;WuSuglt3bAYbj0cTJ6QLGojoya8Q/wDLjebLt3IOS7fvLpDyWUIkPukB20tJ78SFv+0LaCygln01&#10;A9BxXfaO42603TeLXcGWPeH0rHroGNC3uItf2tWklerU6ek4er9UPJ9ul23xXEpkqsm7ltZXGtKW&#10;DHcZeuaOjOulhcy56Nud6BWWiFGAW3NElOi2YiXYUm5h+ZXceP8A+nts2qWWN+Ri6DxqCDJHHob3&#10;GahqqP6AAfrYKQDoJV/7wXm1nabOykdG3YTBkApqRNJ1E+IVvSKH6jQgHTUMv5XuMveAHiu4wHS2&#10;kzAWS+SvR9ucoYkqn4lIaNV/Hjl385hR/wAsPZx06fzO0H4jb7wH9YOIt3BKt2u4UV6a4R+IglB/&#10;XiznYO7pqfxp2TubuyrqOqibPbcjLsradFrYEcWMQqGCdkTZbrEdkCJpV1Ik47U7M7tte2dhO026&#10;7vuEFpt0XF9sDyzSJFGoWyhWrO7KqjKuZGLk4rdW1vwzjVxdTJFAu329WdgqikSCpJIA6eJw81Lc&#10;UmS1UK8x24rMgpLFrvV9xS2ES1q57KGTfehWEF1+JKaRwCHqAyTqFU9UXi1Nq3Tat+2+03jY9zt7&#10;3aZ11RTwSJNDItSNSSRlkdagiqsRUEeGJHbXNteQR3NncRy2ziqujBlYeYZSQR8QTiIX6gwMh4l7&#10;n9wTIykYKLCproDv+4WLERH9SaorCGPx5qnL4pzJ+dgRj8tfcEyLVjJt+mngf5laZn4adQ8cz08R&#10;X/dnSOB71UZ1hp8/fi/srjH6fkKM34lbWutR2WnJjudyJbjTYNuyZAbi5bEF+QYiJOvDFitNoZKp&#10;dtsR9BRE8/JVbQx/lr7eSRQoskrbgzkAAsw3O8QMxH1NoRVqanSqrWgAwdqI0HAtjKqAzGck06n7&#10;iUVPmaADPwAHQYrVg1NnK8pfNyrxhkwtJO3HkSkGPDHpffkSZkR2SxGFsVX3c3uOCHSiKrppoqKu&#10;qcFWm239x+Yj82u38fiI3GTYuTe2qCjMzuhZUAH1yVYCmZZsiDmKait5n5v3Kgsl/jmz3DSB1JJB&#10;IHxOdPicS1/TIyPbx7aK4xStl1cXcNnKrOyyWtecZaurSA6xFGntIwGayJtVFhtqxo3qEd4HFIRV&#10;1Cc6X/8AT+37hL9stz43t9zbx84XcpZbqIlVnmjKp7EqgnVJCiAx+mojdXLKpkDPPuyt5tDbBcWE&#10;MiLu4nZpFNA7KQNDDxZQMsslINQNVSzvnTbYrlvknsDjm278Gz3Tpr2FWZJLpuiW/EkSMmoHsPqr&#10;CTENU+4U8kJ77jJEjkdqQJH0oSaVf+cHc+Ocl79dl9j4JPDcdxbW8jiungo7IzXds1lDI6H/ADIG&#10;FxIyEhokkUtpDDEe7n3FjuHMuKWmzur75HKFkKZkEyIYlYj9pDrYitVDAmlcalhQ5n6rhRSjNuMJ&#10;NN5GpDYPCMyH4+rKCSIOdwUcZsGEeaLkoEIkPSqJpiLa1uv/AFImhaBWhExajAMNacbLhqGuayrr&#10;Q9VIUihAp4EjfvsVKDTqrQiuYsK1z8mFR5Ghyw/P6lte0Pj3XPuNAbkfcjHDYcJEImjOoyRkibVf&#10;qbI2nCFdPVFXi5/z92kf/khYyvGC6b9alTT6SYbpSR5VBI+RxK+88a/6SiYqKi8jp8PRIP6jTGvH&#10;vGbDvIfxw8dI+Y3mZVUbGcCrZcKPi1jTwWpki2qqptx6wG2ortH3IbcDpYVvtKCPOdXV1J0+7H2C&#10;4p3z7Ddibblm8brbW+3bLE8a2csEYdpoYQWlE1vcaigjpGV0aQ8ldVRT204Xt3L+GcOj3K6uY0gt&#10;VKiJkUEuqira0etAvppSlW61y4qj9N7Y+jt6u4byPdKU7U2MGzaiTrnE3IUpyDKalNsSwawdh1yK&#10;8TSC4ImBKCqiEK8+Em1fkK7PbTue3bpHv3I5JbaeOUJJPZGNzG4cK4G3qxRiKMAykgmjA541W3Zr&#10;jFtcwXAvb5mjdWALxFTpINCBCCQaUNCMvHDN+dE1mL5IeNTkt1mNEhS6KdIkvOC22yx+e4KvuvuE&#10;qA20y1F6lJVTRNVXirPzi3UNr367AvcyLHbQy28jOxoFX+Yx6ixOQVQlSegFcR7ujIsfMuFl2AjV&#10;kYk5AD31qT5AUxJjzhmNWfjzufQUNrCfv6uLi1ze0MSdHcumMbDKqZ1+bIrmzOaxAQA7hOGIATbZ&#10;c1TVFv8A/N7dJf8AY3uHsmzbjC+828dnPcW6SIZ1tReQFpHiBMix0GosQqlFbMioM27ny+/w/fLS&#10;1nU3aLE8iBhrEfuoSxUZhfGtACAcc/hJke39p4/4fT4nJrAt6OLMbzGpBxlu1iXzk+Q5NsbKOpLI&#10;NqyQwcYfXqBWFBtFRW1bDH8oW+8K3Hslxba+M3Nuu52Ubi+hBUTJcmRjJLKtdRWWqtHIaqYyqAj2&#10;yinbC92mfiW2223yILiJT7yAjWJNRLMw60bIq3SlBlSgiPmVnjeZ/qCbfSdrHodg9X/a2cztKXpe&#10;hTLapi3p5G+syMft5Xt8W9vDedQlFHWlbXUhVF5l5TuPH+Wfni4Lcdt5Yp5YPZW/mgo0bzQpcm6b&#10;Wh0vps/agdwSNaGM1ZSDX243FluXd/Z5NiZXZNAmZM1LoJPcNRkaRaUJ8xp6jCF85xxfL95qrH9s&#10;qixutz66lsGc7exxs3xkNxK/3savdjw2SdnXNVStvrLdEv6cdQYPrIFBqH/nJHGuVd2ds2Tt3tc9&#10;33Ft7SVdxa1BYMEi9xIiiKWknhgEhmcH0xFIX1MhWJs7qfYblyW3s9itnk31ImE5jzqAuoKQBVnR&#10;NWs1yWiGpFFlT4J5Dtra7QtUOIw2avLKR/rz2E+4DtnZWconEjZAshG2TkVc5hvtsDppF7asr1KK&#10;OOdLfku33t/uXa6PZOL2i23JrN67lGxDTSyuTouS1FLwyKNMQp/B0mE1K+5JYHaa82S446tnt0Qj&#10;3GI/xwSC7MeklaCqMMlH7FNPhVoV4DX2tjvL5mQaNDK1d2537CG20JG88X57qEcjRxDQvcyWFJtv&#10;TmjhJxyPwiy3O+7s/m2s9lBO5PsHJQgAJZv/ABGCqrTPW61VKZ6iMVhtENzNybuZFaV+4Nlf0p1P&#10;8dKgfEioHxOHx/T/ALbA3MQyfGwlV0TcF/IHZ8uJIcZatLahCBDbrnICOGjs2HXSEkI4DaL2Dc6i&#10;REcFVuz8i288K/0ryPjyXFvFzqS/aWRGKrNPbCKMRGOp1SJE3u6lWvts+pgPcBMu7O3m0Dbb+xDo&#10;u8NMWINA7x6V06a5sqnVUD6San6hWeCBWTXp8eDMhS5Na8kaxYiymJD0GSQI4kea204ZxX1BerpN&#10;BLTnppx3HFLt95Ne29lfQyz276JVR1donIrpkCklGpnpYA0zxcCvDM8qwzIzoaMAQSp60YDMH4HB&#10;bIrlFV+lfnpprp/nz41y21CRgKDPBO7EcDXQS0T+Hz58IXiZegxrIoa0xpB91ktNPRNF0/ty4xDO&#10;vXHgZgMKKDkL0bROrRdFFdfqEhMVAxJF1QgICVFRfVF04cYL94xQGqkdP7PljckpWhOIj70eMFZk&#10;zcjJ9tIsWBafQ5LxSKMeHFdbaa7ZDj4aMxGSQBRRiOE219CA0bQ/StCdxezltugk3niVsq3FKvbL&#10;pU0ApWAZKcqUiYr0AjcfQYjvPFo7pTc7UFSXxQUCmn7vQKfIfT4DTXFdV9R3OOS3YN1XS62Sy4TT&#10;jUuNIjONutkQm043IbadadFQX6CES00JE6VRV5eutru9vlaG7t3SRTQhlZSGHVWDAMrCmasAfGlC&#10;DitLuK4tHMdzCyP5EEYIkkafHX93CUw1/ZwjE5HU1x7SWnw9fnz5L/DjA2x8emNgu/IZ43DYOoid&#10;Liivw0XT/jxrazjNapljct9IAKSUODFm3fbRP6mvLnqvw/enrwhl2yF6+imF0W6zIB664OGMk6UR&#10;DVVVE+C6qvP8OGubYA1Sgph1g5BQBWNTg3ayhtBRFBVXlouv/Hhrl467NUNQYdYuRIFoVzx3BkTZ&#10;JryRV5Lqv8PjwjbYpFJ6kYWLvsbAdBjubu2STXrT92n4fs4RvtMynJThZHu8RAq2O9q5j6adaevx&#10;VP7ufGhtvukNQpwqTdLdhQtjf96iiiaufD58+XLnz+PHi2l5/wB3jYdxtB+2Mefvcb4ar+9E43C3&#10;vB4DGH8xtj442heR9dBVUT4arz+X4IvGXt3qg5YyXcLUnJjjDl8ynMnEVPkqp/DjFYbxxTSa4H3G&#10;2Xq9RjnPJYwpy05a+q/LjYthescxjQ28WqjI45lyyN0KiqinoqCorqiKioSqXJeSAi8Kl2i8bUKG&#10;tP7v7K4Ttv8Aa0pUVwTScvREJBVV019NETkmv+C8K4uPzuRrbDdPyWNA2kYTEzMTJFQHOn581Xlw&#10;92vF0BBkUk4j93ytiCEegwmZGTmSqvcNf2Lp/euvPh+g2BFoAgxHbjkjGp9w4IZV8656KvppzVVX&#10;h4t9ojTqMMlzvkknQ4I3Z7zmv1Lpqq8+HaOziToueGSW+lkrVsscJuEvMiVf7fLhYsYHQUwiaQnx&#10;rjldktNCqm4I6JroSoir+xF5rwojgdyAqE4SzXMcQJkkA/rwnZd5pqLXJOadfzT4r8ETh4t9srQy&#10;foxHbvezUpAKDzxqxyjyLOruHQ4zWzLy1sJPYZjQW1kGnSod+Q6WoMRocIXROQ+643HjgQq64HUH&#10;VLNt2Ke6KqkTKnQZZsQKkKCRUgZkkhVGbEDDVZW2477fQ2O3QvcXkr0CqC1BUAsafSq1BdmIVQRq&#10;IqK2ibI+K2O4iVbdW1eGSZ0BtvpKkOOSabHH1BUKNUsq2yxLeYU06przSmZj1NAyK9PFh7NxNEkA&#10;ZRJNrqPq0qBUDyEhNaksoWoUqisuo9QcK7X7XsC2u57hALjkIANWOqOFiBVYlyBI6e6wLE106FbT&#10;iyfCNsCiC1JmsIriqKkJAouKpaLqRISK22ny0QtflpzuvYuLG30yzL18KZ/j5f1/LFy29nQBnGeJ&#10;KU1ADYtoIoKCKIggKAKD8ERE0RBRE9OLLs7BUCgDDxFD+jC+iwG2kRADnompf2XnxIIbZVpQYWqg&#10;AoMHLbKCmiJ/hz/u14XpHQdMbAPLHWLei6r/AG/snG4ADpj2mNvHuMsDgwY//9H72wZQNear6fh6&#10;fx4TRxhK0PXGnG7jOgwDHvT5J/dx5ljPAVNPXgwYxx7gxCbaXw4Xa/yN3C3/AP8AcX77+fJ2eTPy&#10;l+UPtn2r875M3kXb+/fmew999s7fZ6vZM97Xr0b/AJeOTO2v5XP/AC876c270/65+8/nM24v9n9l&#10;7Xs/f3Quafcfdye57VNFfYT3Pqon04rbYe3v8l5du3Kv5v7v3TTn2va06fek9z6/caunp9Ar1y6Y&#10;myoIqKJIhIqKiovNFReSoqeioqcdaFdQIbocWRpHQjFcA/pz4pU+QFNvTh2eHjFFT5zS50zt0OIh&#10;OitS66yj202srr0MkgJXVc2YyXZb9i4kRs+gUMRFOOEh+Rfje296dq7rcX5idv2e13iDcF2wWQkQ&#10;PFKszxRXAuo/aid1Ohft2EKtoXUqgYqD/wAorGDldvyPb909i1juUmFv7WoAqwYqr+4ulSRkNB0A&#10;0FQBhzvJrwi258j5zOUOWc3Bs/ZiNwDymqgsWUa2iRwUIbWQ0j0iCNm5AHQWnm5EZ9GkRsjMAbFu&#10;we//AOUjgvfa8i5C+4TbRzRIhGbuGNZVmRRRBcwM0fumPojrLFJopGzsixhHrmfbXaOYSremZrXd&#10;Qun3FUMGA6CRCV1afAhlamRJAADKYT+l7tjjeK5hX5DmE/MsyyHHrWkocomY8xApsOlzmXAiX1di&#10;Y3Ew59pCMhVVfsdFEV7XYNUcGp+J/wDp69v9h45yiy3vlE26cpvrGaC3u3tljgsnkUhLiKzE7mSW&#10;M0qZLnMA+37LkOsb23spstnY7hFd7g1xuM0LIkhjCpEWGTrFrOphl1k/2dJzEj9qvFChwXx2vfHb&#10;J8nk5nRZD+ZAn3cSpDGZjTeQOC605BhlZ5ADEyqkNg8y4466BOgikCjqC3l27/Lhs/Dux279juQb&#10;++67RffdCSdIRaOBckMDGhluQrwsA6MzupcAshX0mX7HwW12ziN1xG9vTcWs3uanC+2RrzGkanoV&#10;NCCSRUZimWIkYb+lVRYvmtHk1hvTaXFVR3sG6YpYmDxaie+NbYsTosV+7dym2YTUWEBwxgj1KvUI&#10;h6cc0cV/9OjaOP8AK9o3+97q3FzttpeRzrAlgkMje1KsiI05u5l6LpZhbivUBemIFt3Y62stytr2&#10;bkTyQRSq4QQhGOlgwBcysPChIT4gDD5eT/gbhvkZlLOdw8un4BmJwYlbbz2aVnI6u7jwERqDIl1Z&#10;2dJIbso8REYR4JSCTQNoraqGq3B+YL8nHFu+XIYuYWvJptl5QYUimkWBbmGdY8o2eEywMJVT+HrW&#10;YAoqAoStTJ+a9rtu5dfLukd+1puGkK7BBIrhclJXUh1AemoboBUZYbmF+mDthX7W5JiLOWzJm4eR&#10;fZUb3NuMdjzwx9qsta+xnR8dxNq4hNwGrhmI4w44U92UIOqPeJvracgtr/6fXb+y7eb7xmHkksvN&#10;r72KbrPbLILYRTRyyLa2YmjEYmVGjZjcPMFcj3THqjdoj7K7LFsl5YLfs27TaP8AiXjDe3pZWYRx&#10;BxpDgEEly1DTURVS8rvh/wB3xGi+LH+4fT7Z8nvz3+Utevq3FkZ90/lj8zJ06d/2mv3FfTu/Ht8W&#10;nJ+WESflnt/y7f63oUct/MPs+v8A4m240+0+6y+r2f8AmfD3P8GJE3b/AFcCTg/826Gvv+1//UGf&#10;/L9z46f8z/F8MP3sZtcmy+1GG7YLefmT8pQZkP759s+z/cPd2s+z7n2z7hae17fvujT3DmvT1apr&#10;olydoe3n/lV244v2/wD5v9//AC2F0+49r2Pc1zSS19r3JtFPc009x60rUVoJTxnZBx3Ytu2X7n3v&#10;t1I16dGqrM306mp9VPqPSuIr+RH6fO3W+GTzM5ocim7a5dbuI9kEmFTsX1FdytQRyzk0Z2NM7Ht5&#10;LY6POsym23j/AKhtk6pmcS5/2F4/zTcpd7sdwfbt1lNZSsYlikbxcx64yHI+plcBj6mUsWJiHKO2&#10;O1chu33G2umtL5zVyFDo5/eKalox8SGAJzIJqSiIv6Ye2cLbC+xJrL50rcG8ep3G9y7PH2JjdG1W&#10;2EaXMh0eJtW8QIca2jtm06R2DklOtP6qtoTRssX5bOOQ8avtqXdnbfpjGRePEGEYRgzLHAJF0hwC&#10;CTKXzHqKgqW9O0O0R7Pc2QvmO5yFf47IDo0sCQkYYUDCoNXLZ/VT0lzdy/Cr/cTx32t2E/3MWo/2&#10;0soNh+bFw1LD717Ksva1GPsSZTAStQ0u+pC95IVEa0VFUupGrvB+Wj/zX7V8O7Z/61+w/lN4k/3P&#10;2fv+7ohuItHs/dQ6K+/q1e69NFKHVUOG+duv51xXZuM/zj2/tJFb3fa1a6K600e4un66/W3T41Ea&#10;vL/bXKrjGPFvw0wOBa5XktXV1tlJyx2ol0+MjUYpTfk0rqc+jllFhtxvdPSZrQvvuwmjYBO4cpkT&#10;5q/M7wLkW6bB+Xj8rHDrK53Hf7e3ila8MLw2vs2cH2JnkasqIE1vLOgkkeBDCvre4iDwvuBs19cW&#10;XCO3e1xST3iIrGUqUj0RJ7Otj6gKVLONTFAVGZda2e7U7e1+1e2+F7dVr5zImIY/X0/vXQRtyfJj&#10;tIs6wNtNRaKdNNx3oTVA69NeXH0D7c8Jsu3XBOKcG2+ZpbbbLKOD3CKGRlX+JIR4e5IWenhqp4Yu&#10;rYtoi2PZ9u2iFy0dvEqVP7RA9TfDU1TTwrhJ+RGzf+/e0uSbW/mL8qfmF+ie++/aPvvs/st9W3fT&#10;9s+6U3uPc/b+1r7gOjr6vq06Vjfe7tb/AOcvbXfu3n88/lv3z27fcez9xo9i4inp7XuwatXt6P8A&#10;NXTq1Z0oUHLeO/6p2K82T7v2PdKHXo100Or/AE6krXTT6hStc+mNuwGz6bFbRYhtWmQfmj8rJfa3&#10;y1SUqz1vMmucjVftiWNt7RIy2/ZT/qHOtG+rl1dKbuy3bFez3bPjPbob1/Mf5d9x/wAR7Pse5791&#10;Pdf5XuzaNPvaP81q6dWVaDLinH/9MbBYbGLr3/Y1+vTo1a5Hk+nU1Ka6fUa0r40wyu23iGW3vkjn&#10;3kIW4X3n88Fla/lFcT+3fa0ya2hWYj9+TJZ3vvYDD7evsme71dX06aLU/AvyynhPffmfexub/dfz&#10;c3n/AAX2fte193MkoH3H3Unue2E0/wCQmuur00oY5s3ATtHMN15Yd29z7n3f4XtadPuOrfX7jatO&#10;mn0CvXLDPb0fpl7bbjZLPyrBcun7XTLiac+1qGaFjJcZJ95HDluVNYttQS6g5ko0dIElOxm16haZ&#10;bFRQKv7q/kD4Hzrf7zkfEOSzcdubqUyTQrbrd2upqlzDF71s8JdyHKiZ4l9SxxIpAWPcj7M7Nu97&#10;LfbZfvYySNqZAgkjqepRdUZSpzpqKjMKoFKOZ43+Cu23j3bDl7tnYZ5nrUdyLDyG1hsVlfStyGez&#10;McoaJh+akKXMbImzfekyXRZJW2yASd7lgdiPyf8AA+ye5LyZtxm3nmaoUS5mjWKOAMulzb26tJ7b&#10;uCVaR5ZXCEojIGk1vfDu2OzcTnG4Gd7rdQKCRgFVKih0IC1CcwWLMaZAipr1MeIAs+WZ+Ua7gq4h&#10;PSXhwX8qIKIsjb1zA+lcmXJC6kBHPd//AMPTVf6f/wCE43w/li9n8yj/AJhjzUmrs38v+zp9W2nb&#10;v+a+6PSvvf8ALD/u/wDHjYvANPPDzf8Am1cyfY9rzg9j/M9z46v8v4fHDgeTvj6vkbtzH2/HLfyZ&#10;2cmrMhK2+wpkXcGth2cVIPsFuaPo7xWKH3e99Pb06V6tUmv5geyzd8+Cw8KHJP5Vov4rkzfb/c19&#10;pJU9v2/ft6avdrq9zLTTSa1DrzXin+r9nTaRf/bUmWTVo9yukMNOnWnXVWtfDpnhwNr9uf8Abfbn&#10;Cdv/ALp96XD8bq8f+7+xSuSy+2RQje7Wv95P9p3+jq7fed6fTqX14m3bzhI4FwXiXC/5h92drsIb&#10;b3vb9r3faQLr9vXJo1Urp9x6dNRw8bJtP8m2fbdp9/3ft4Vj1adOrSKV01alfKpp54Vz8DRFRR6h&#10;5+ifv9F1VOJW9uQCKZYcmSnyxDryg8Q8f8kAx6aeSy8NybG25UOLcMVTd3Dl1cx1l92DYVTlhVG4&#10;bD7Skw43JaVtXT6xcRRQeX/zDflk2Tv0mx3cnIZdq5BYB0SdYhcI8MjKzRyQmSEkqwJjZZU0l31C&#10;QFQtec34BacyFnK161tewggOF1gqSCVZdS1oRVSGFKmoOVE944+G9J4+fm5yZlb+ev5lVM0lm1Lx&#10;+NT0/wBpbdlG9FKrOwuzkrLF9Ac7khQUEVOj6uTV2E/Kxs/ZAcpkuuSPvVxututvKr2yQQeyCxZD&#10;CZbgvrDaW1SaSoI0+rJPwzt3bcRG4NJfm7e5jCMCgRNFTUadT1rWhq1KeGeGMz39MnB7+7kWmBbg&#10;2uCVkt+TIcoLDHwy6JDV0wJqNUy1vaCdHhR/rRBkHLcVFH+p9P1U7zT/ANPniG9bxPuHDebXOzWE&#10;rsxtpLYXqR6iCFhc3FtIka5gCVpnII9eWcW3bsptd1dPNtW7SWsLEkxtH7oFegQ642CjPJi56Z5Z&#10;yL2Q8SsF2ErLk8Zm2Fnmd5XP18vOLZmMc6IwaKTMeormkGLXQW5Ag8bfU44+4A9x0hFsQvns/wDl&#10;n4b2W27dX4/dz3HLLyBon3CYKZEU/SsEQokUYbS7LVmkZR7kjKqKk04vwHauKW9wbKR33OVCpncD&#10;UB4BFGSqDQkVJYgVYgAAg8dfEqk2CsclyOwydzcHNMjLsFks6n+0vV1c4fuZsaOw7b3j7kq1nKjs&#10;qQb6k722xQR0NXGbsP8All2nsrf8g3+95C298svjp+7kg9looidciKpnuGLzSeuaVpKvpQBVoxdL&#10;wzgFrxOa9vZb43e5zZe6yaCqk1YAa3JLNmzFqmgFBnUpxnxCp8G8gHN6sNzF6ipZv3g7PbqPSIkC&#10;UV3VSo0uO1ctXTAR6sbl1qwbjFBdBp1gRBRFAVtDxv8AK9tfDe+End3ivKXstol98zbWlv8Aw3Nx&#10;C6OonWdQsInKXKwm3dUeNVUgBCmmx7e2+08vPJ9t3ExWza9VuE9J1qQQHDii6yJAuggFQBlSnnaD&#10;xOPaneXNt2x3AW9HMWcpZPH1xlaz2KZLkkHIU67f8xWCTvZFBRv/ANK0jqr1/Rp0r52u/LS3bPux&#10;y/ueObG9G7JeKbX7T2fbF3dR3Wc/3Uvue2Ywv+SmsnX6aacHHOAnYOS7pyIbsZRciUe37enT7kiy&#10;fX7jatOmn0ivXLpht92/0+sBzzIZuSYhk0vbqXaSimWVbHpGL3HifcVw5L1bWfcaSRVnJeJDIBkH&#10;HBdUbaAVREgPc/8AI9wnm2+XfIOKcgl2G6uZdcsKwLcWuo1LtFF7tu0JdjqKiVo1zCRqCAGbkPaH&#10;aN3vZb3br1rKSRqsoQSR1PUqupCtTnQMVHgoGHi2A8bqjYCju6uBktrlEnIpFdLspM+NEgQm5FdF&#10;dY66ytYWQ9ESScg1NHJL69Atjr9Ckdt9jOwm2djto3jbrLkF1uNzfyRPK8iJHGGiQrWKJdRTWWYt&#10;rlkNAi1qpZpRw7hVtxG1uoIb+SeSZlLFgFUFQR6VFSK1Nas3gPCpkbGwyTOBHHlGGwSaibgKbppo&#10;uitsooqorp6kopouqa8X1HtDzgO/oT5Zn5D++mJiLYt9WQwYJglE1qjrEiXroursgm010TXQYwtK&#10;ia/NV42jZLBa642c/E0/qpjL7aMdQT/T4YLJeBY8+BIkE4xKioLrcyUpCqf6kFz3Aqv7RVF4Ty7D&#10;trqR7BUkdQzV/XX+rGDWsJ/Yp+OEFb7bvCpOU8tZPQuiRJXQ0+SCOqq06gg24qlyRCFtPx4YrrjL&#10;pqayn1f4WyP4HofxA+eE8lmSD7bV+Bw3hrNrXjYeB1l1stDBwSBwCT/mQk1FdF/hxHma4t2ZHqrg&#10;5g9cIqtFVSMxhPZbiGGblVZ1eY1LEs1EWo9qwjTFxDRDEhWNNNp1CaBwULtOi6yqoiqC6Jw0b5xz&#10;YeVQPbbxZq01KCZQBIo6gaiDUA56WDLXwwkvLGx3WAwXsIYeBGTD5H+w1B8Rivvd/wAUcqwZiTkm&#10;JO/mzE2zI3ziASWlQ2RkqFZwep048RtvRFkIbrCaJ1ui44Da83c07Q7vx+ObctqYXezgkkrXXGK/&#10;trmVUD9skplm4ZlXFYb5wy924NdWJM1p40HrX/aHl8a086EgYiM53GXDadaNpwCUTbdEgMCT1EgJ&#10;EIVT5LxULRMhKuCGHUHriDksrFWFDjT3S1XTlwaBTGPuNUgY9I8Xx58YmNfLGQlbxONiPfjp89F4&#10;xMY8sZ+6fPG0ZKp6Ev71XT5/5ca2gU9VxsW5YdCce0nOpyQ9PxROMTaRnquMheS+DY9jYSE/85dP&#10;26cYGygP/Z542C/uB/2hpjclq8Gmh/3qvGptuiavpxuXdJ1y1ZY2/eXU/wBSrz+f7vgnGv8AlcX7&#10;oxsG7y/vHHpLx0U5a68/ivp+3Tjw7RE3XpjIb1Kvzx4W9kL6Hp/Hj3+UW46rjE73cHMNTGty5eVP&#10;qdVNfx0+XGyPa4gco8a5N4mPWXLHA5dKmujhEvy15/s1/bwsj2oEj0AYQSbxSoEhOORLx5CREc7K&#10;GvSp+vSJfSaqifUSdJLqnx4Wx7THqBJy8fkeuEZ3uYZKaV8cFj1k64q9ThKv7V/w9OFcVjEg9KAD&#10;DfNuM0h9TknHEcoy+Kr+1dP8OFSW6DouEb3Lt1Y40K6S+paa/u43CLyGNBlJ6tjSrgpqqr6f2+PL&#10;jYIycamemZOWOGRZxY6fUfUvwEea/H5aonpwrisp5T6UoPjhBcblaW49clW8hnghlZAWn/Tgqc/V&#10;V1/gnDtBtK5e61cMV1v7kEQJTCVm3GqtgROPyHiQGo0cVefccLkIA231GSkvommq8P8AZbVJK4jg&#10;i/HEcutxd6GRiznoB1xIXZvxlzbdh6Jc5EzKxXB1Jt0pbquhLuGRcLuM07QCL1p1gyv9RtW4qIf/&#10;AKjutkysxsNhMbx6YwzGh1sp0Aas9NM5GIrpC+mo9UikaTPuE9st85g8d5uCvabDXNydLSdcoxT1&#10;dBVskocnLAri4jZnx2oMMq2qvFaD7PDebjlNnPojtzdEwIiD9tPIU0bcJScGLHBiK0RmrLDaKqcW&#10;vsfFpJSCsLBGpqLAByPAMaUVR4IoUeIWpJPWHGOH7TxqyWz2mzEakAM5zeQgfUzfE1OlQsa1OhFG&#10;WJv4nt3Gr221biiRoKJ1k2I6Jp/oRUXTkiJrzVfnpy4t7auPQ26L7cI1D+n9P6DE3t7MLSgzw8Nf&#10;QI0A9SIi8k0T0/hy9OJdb7fpGYyw4pBTr1wpo0AGk6UTl6fJfw/dw7RWyoAAMKFQDLBqDKCifD0/&#10;u/w4WBQKYzAxvRETknGWMsZ4MGBwYMDgwY//0vvmJtUJU015r/dxrpjCgr0wEBflp/b+PHnpHU4M&#10;DoXjzUowYz0L80/t/Djwv5DBTGehPmvGOo49wEBPnrx7rODGelPlwazXPpgx66B+Cf3r/wBvG0Zi&#10;owUxnoT5Jx7Q48ocRx8uN38i2B8cd194sRrKO4yPA8fj3FZW5GM86SU6dxWQHQnt1kuBONsI0wyE&#10;W3mlJwRRSRNV4jXLN5uNh49um7WcaPcQIGAeuk+oDOhB6E9CM/HD9xjarfe9+23a7qR0gmcqStNQ&#10;9JOVQR1HiDhJeEHkzYeW+wFHvJa4dEwiwsLvIKGTTQLZ+5hG7QTUhlYRZUmvr32mZZKqoySOq0oq&#10;ncP1RHwzk03K9ih3eW0ELs7qVB1D0mlQSAc/LOnmcKuX8ej4xvc21R3RmRUVgxXSfUK0IBPTzyr5&#10;DEutOJTmcRjDWb5ybKFsnvDNprGXT3EPa3cGVU21fJfhT6uzj4lbuwbKDMiONSokyFKEXWnWiFxs&#10;xQhVFRF4bN7aVNm3d4ZGSYWspVgSCpEbUIIzBBzBHTDjs6xvu+1pLGHiNzEGUgEEF1qCDkQRkQcj&#10;imr9C64yPLcR8l8yy2+vspv7rOMEjz77JLabd2c92BQ3j3XJsrJ6TPkvilinUTjhclHT461F2Tmu&#10;bq05Hd3U8ks7zxAs7FiaK3ViSSc/E4tbvFFb2t1x+1toEjhSGQhVAUCrL0AoB08Bi+boT5cXjU4p&#10;jHrQfknBngyxjpTXXTgzwYzony5cGeDHnoT+3/DgqemDAUE5afv4K4MsY6E+en7eDVgx6QUTX46+&#10;v/Dj0VODpgdI/LgIODHlQTn8OPM/EYMeVBfwXgqMeUx46fwXgIGPKDCH3MyKfhu3G4GX1UeHLtMU&#10;wnKskrYliryV8mfRUU+0hx5yxiCQkN6RFEXe2qH0KvSqLpwh3KaSz2+/u4lBlihdwD0JVSwBpnSo&#10;zpnTCvb7ZLu/sbWRiI5ZkQkdQGYAkVyrQ5VxCX9OrzQyTzV22zDKcswWlwu7wfI6/GprmO2c+ZT3&#10;r0yoas3JsOBZsHLpgaI+nsHLmroqKrnzhfb7mFzzLbru5urJIZoJAh0klWqtagEVX5am+eJdzviM&#10;HEtwtba1vHmhmjLjUAGWjUoSDRvnpX5YsL7Sfj/b93E+0+NMQX8MeCa+Sap/b114xMYPhgxyuQ2z&#10;1Xo6S9dUT/FPTjS1up6YwKA/PHC5A0TVelU19f7IvLnwne2I8MsYlPPHIdbqiqifDVdE0/fzT8eE&#10;zW3jjEx+WOJ2EojoiLyTVPXX1/ZxpeI0IxiU88FaxE15jqqLr6ftXVVX4rwkaAGpONZUg45zr0L0&#10;H15pz9P8eMPZ8aYxKnpTPFZfg15t5f5T51u/t3mGA45jlhtc4663fYzZWhwLSMeRWNLHhu1Fo3Kf&#10;jyWmIaET6TFF0kJUZbRdBrziPKrrkd5uljc2aRvb/tITQjUVAKmtDl11Z+QxZHOeC2nFrHZ9xsr+&#10;WSO66o6rVToDE6loCKmlNOX7xxY85DVEVf5V/D4f3LxN2iIxWprUYN6imDlMkAhii/8ATNHooqqL&#10;zeJF9RFeQovx5/LhZaWi5TSD5D+3+7GxI89Z6+GFCXVqqr6/j/blwuIOfjjafjjSoISpqPquiqno&#10;v+PGsqDkRjylemKFoe7m7Ej9aV7at3c7cI9sUn2babcFmmRrgYtseMEu+ZBMQSy/L3S3eNpNT/pv&#10;/Vp3v/E+rilhuO4v3YbbTuE/8v1H+Frb2/8AlC30V0/V6unXPri8Jdn2kdmv5oNrt/5npH8b2093&#10;/nQv+ZTX9Pp6/T6emWLzXYYF+HLly9OfwX4cW41ufDFFacIzJsQj30ZS6RCyjiqxX00FXhHn7V8v&#10;Q21/0qv8qrqn+pCZ9z2hL+MkgfcqPSelR5H+yvT9NU80CyjP6x0/p/T++P02pejkY9swMCITAxUV&#10;AhXRRUVRFQhXlovPivri1aFiApqDQjDS8ZWtMjgvjypte4LjZugYqiiQESKhCuqLqnNOacaVleE6&#10;lJGNaNImdehxHjcLxy2+zpqwsK9X8ZyOU4/MB1pHJVbIlvOSJDoEy86j0BJUl9V1aNY7REpe3NU0&#10;4qzkHavjm8teXdhK9rfuS+muqIsSSaA+qLUSSdBMYJLe0TWsY3fi227ojyRqYrwknUMwSSTQgnzP&#10;gaDyNKYg1uJ45bpbewWLyZSHb4/Ibb67ajIbSPAkkjKFAslidwoctXHtGkNBJ8AIxHQS6aS37t1y&#10;Tj1vDd3VgXs3y1xkOqtl6WK1oTX0g0LAEhRRgKx3fie97UouGt/dtSASyerScqhqZg1OXgRmPHDA&#10;d1UXmun7df8APiFe2PLET941zpj0j/rzRf4cYmIeWMhOM8YR74a8/wBvHpiB8MAmHljPf05aj/Hj&#10;z2a+eD3xjz7lNdOsdV9E+HGX25/cNMY/cr++K48lLAfVxNf+7p8vx149Fsx6Jjw3cajOTP4Y0+/D&#10;Xkpf3r/dxt+zamYGNRvkBNAceVsPXQddfRV49+zGVTjBr8+C40FNeVeSoP7ONy2kQ/ZrjQ17KfGm&#10;Ocn3C11JeN6woKZYTNPI1atjWrnwUl/v42CPyxgZDjypInNV4NGPNWPJOomqa8/hxmsfQ4waQDIn&#10;HK5KbbRVN0U0+CLzX/DhQkDuQFQ4TSXcEQJeVcvCuCiRdstovbTqX4J8+F8O2SOfWaDDRcb5GgIi&#10;Wpwn5V484ipr0CnzVB/j+7h1g2yNCMqthiuN4uJvSchhMy72KxqjkkHHFUUQGzQjIiJBEUXVeZES&#10;cPlttdxMQI4SF+IwzTX6VAaUFmIHUdSaAZ06k4dnbHYrdfeXuv45UpT0EeS7El3l277KIxLYBCeh&#10;uH0mbctnrbU2OkpQtui4DJjxJ9v44ZHK6Q7KSGp0U+IY9AR4rm4BqFIxJ+McI5RzNWm2u29uwVip&#10;kkOlQw6r0JqKiopqoQdJGLKNk/ATHaFxmzyQPz1bqoEjciK4zjbBIrLqtuw31OdkatPMoqrKGPBc&#10;0QvZAadXFh7RxCe4ZR7atHTp+xX41AaSn+IKnj7dcdA8U7H7PtbLdb3J9/d1BCFSsK0IPqUktKQR&#10;+2VjOR9kHPFqOJ7OtC/9xuTO1sXlJx199CcdQzVCNVecI+giXVFUF6i/5vhxbez8OVG9+8f3bljU&#10;kjOvzNT+jP44v+Hb9TCSSrP8cSFqcTjRWQbFlttAROgG20EQ56rzRPq11+PFhWm0pGigIAB8MO0d&#10;uoGFnGrwaFBENUT4+n8fhpw9xWqoAAMKlQAUAwYAwgpz5fs04UhAMZ0xuQUT04zx7THrgx7gcGDA&#10;4MGBwYMDgwY//9P773E0Jfx5/wBv38a3rXrjE9ca+NWk+eDA4NODA4904MYJREVIlQRFFIiJUQRF&#10;E1VVVeSIiceUAzJwY+a7K/JDzm/Uk3oz3APDLK5m0ex238qPDdzCDkMzBDkRisJA1GS5VnFDGsMz&#10;anZQ9WPORKunFRCA2ovNOKL7x863XIea9xN4vrDh90bTZYCB7gcxVFTpd5FBkq+klUj/AGRQg+om&#10;/bbYeH8B2myveV2wut4nBOgqJKGg1IkbER0SoDO/7RyIyAL2N9P1Av0x90sCgeVuZzt9NiM6nLCs&#10;b13JrjcZtG23QctnsXzDKoNZm1VlePsTEkBX2ANwrGOhttCXR34uC73zzttudinKLs32xztQtraX&#10;/a0SOBIroDXQ9FcVA6alzOz8I7hbdevxu0FnvMIqF0LF/s60QmMoxFNS+pTQnrpZyvOjfzdi4/Uf&#10;8Vdodsd49w8M26yVrYhm2rsFzjJsYpMkbz3cqc9ZWllCprCDDuRmYs9FaBH23RVoOn0Ih4cubb7u&#10;svcTi+07Zu9xDt8gttQikdFf3ZjViFIDVTSMwcsvHCDh2y7bFwLkm6bhtcEt/H9xpMkaOy+3EKAF&#10;gStHqciM88XH+Xt/eYt4reRuSY1b2VBkNFsnuZa0l5TzZFdbVFpBxC2kQbKssIjjUqDPhSGxcZea&#10;MXGnBQhVCRF4t7ls9xbcX5DcW8rJOllMyspIZWEbEEEZgg5gjMHMYqvi8MNzyTYbe4jV4Hu4gysA&#10;VYF1BBByIIyIORHXHzNVMTy88if02873Mf8AIPMrrEts949z5G61XuDuTn9jd5rhzGBbJu47RVsh&#10;9u8DIKept5llIWtnSoteEh5XhQ3l+jm+JOWcg7dX25HfpntLa8mM6yzSlpIxFb6FBOrWqsXOhmVQ&#10;TUVbp0DK3F9i59Z7eNkiS6uLWEQmKKMLG5kuNTEDTpZlCDWoLECmQ6nPgt45ef17iWw+7Oy26OWJ&#10;sFM3dgnkO3eL73ZHiDVXRUGexIucWN5hU+zx7FbCtsmIck3WYb06TMaQkNhSNALdwjjvPJ7TY912&#10;bc5f5Cbsa4kuXj0qkoEhaMsiEGjVCliw6rU0xp5jv3CYbreds3bbov50LU6ZXt1erNGTGFkAZwRU&#10;ULBQp6HKuJ6/qMebHkG9v9jvhH4fuTq/ceyGlby7IKQYQ5RIu8hrmsgrMXorKwX2eNVlZjLrVlZ2&#10;ak26DbundjtMPq/Oe4XMt/O/W/C+JFl3FtPuMtNZZxrVFY5IFSju+RoeqhWrDOCcR2MbJPy/lAVr&#10;BdWhWroCqdJdgM3JeqImYqOjFhRg8q24/VZ8ONssu3K3H3NZ8idqrnDMgp90sHsdz8y3ItsSx/Iq&#10;MqqXduP5rTRJ9RIx853cWTSSbCMybJuSW3InWZMd1tvdHiG23e47juQ3Da3hdZozNJM0aOuktWRQ&#10;VK1rWMsBQlgUqcPVtf8AbblW4Wu32G3mx3JJVaGQQxxK7K1QtI2IYNTpIFJqApDUGG//AE+PKKB4&#10;deBnkRvE5VxL7JLTe6kwbAKKWToQ7TNJuCR7GH95NhyPJSkrK5iTMfFlwXXQjk0BNk4LiN/AeSpx&#10;HgvIN3MQe4a9WKJT0aQxAjVSh0gAsaGpAIFCa4W8346/KuZ7FtQkKQLZtJIw6iMSEHT1GokhRUUF&#10;amoFMLHCti/1ifKHGa7yDZ8irXbqJktdFyPEMQlbq5btoN7Rv922pJNZgm31E/h8aDZsvj2FuFjv&#10;SYxtq8pMqJcLLLY+7vJraPfxyBrdJFDxxmeSHUp9SkRRKYwDXL3KEilajPCW73ntZx24k2M7Es7R&#10;sVdxCkulvpYGSVg5I8dFQDWmeWJq/pteb+8O4We594l+V0J2FvrtjGspUG+mwoNbY3lfj0uNX31L&#10;kjdZ0U8u8qPdsyYthDTsWleRPKpk37iTMu3XM933C/v+KcpTTvdsCQxABYIQGV9PpLLUFXXJ0zzp&#10;qaJc+4htVjZWXJuNPXZrggFQSQpYEqyV9QVqEFWzRssq6ViJlfkh5z/qS70Z7gHhllczaPY7b+VH&#10;hu5hByGZgZyIxWEkajJcqzihjWGZtTsoerHnIlXTiohAbUXmnFF944ndch5t3F3m+sOHXRtNktyB&#10;7gcxVFTpd5FBkq+klUj/AGRmD6iZRbbDw7gO02V7yy2F1vE4J0FRJQ0GpEjYiOiVAZ3/AGjkRkAX&#10;Mb5/qBfpj7pYFA8rcznb6bD51OWFY3ruTXG4zaNtug5bPYvmGVQazNqrK8fjzEkBX2INwrGOhttC&#10;XR34usb1z3trudinKbxr7Y52oW1tL/taJHCyK6A1CPRXFQOmpczs/CO4W3Xr8btBZ7zCKhdCxf7O&#10;tEJjKMRTUvqU0J66W4/1ANzN8sO/Uq2ZsdjcvsMpt8zxfbO82gxHIL62tNvIuRbgRci2wgSoGPSr&#10;WLR1bFgqnLJwUaZ70g33upDdQsOebjvdn3G2d9ku2lmmihaCN2YxB5Q8IIQsFUH6q5CpLHqcZcJ2&#10;/Z7rgG6pvFqscUUkqzuqqJSsZWYgsAWJH00zNAAOgxZh4ReOPnLtZurnm4flj5Cw91qXK8QWvp8R&#10;qNwc7yCnpMllXVRYvWTGI3OK4vhmOe1r4DscFq29E7xiIoBKq2RwvjnNts3S+3DlXIBdQyw0WNZZ&#10;XVXLKaiNkSNKAEegeJAyxX/L9+4fuO22VjxrYzbSxS1Z2ijVmQKwprV3kapIPrPgPHEivPCdkVT4&#10;e+Ql1iWR5BiOR0W3NrkFTkWLXdljl9WSaF2NcdyBc1EmHYxFeahE04jbg91kzbLUTJFkHOGuIeI7&#10;/NaXMkVwluzq6MUYFaNkykEVpQ0OYJHQ4YuGJBLynY4bqBJYHnCsrqGUhqrmrAg9aioyND4Y+eLw&#10;fuP1A/IrZbJ9hfGfLGdvqKtzy+zXcrfrJcruai3mzsppKWJUYXCymup7/LK6WC0D0tx6sadmkT7f&#10;efisIgv0DwmXnvIdnuti43dC3gWdpJrp3ZWJdVCxhwrOD6SxKAtmKsq/VefL4uEbFu1vvXILYzzN&#10;CscVsiKygIzFpChZUI9QWjkLkaKx+l2cP8pvN79OHyExTavzGzC43S2myx+Ocu+usisM/F3G5Vo5&#10;BmZtgub3TDeWuv47JdVyTVWKNuFGEW1jsd2M8Lracn5r275Ba7Xy+8e62qUirM5l9BahkikYe5VD&#10;mUehplpWqnDZdcc4hzzY7ncuLWq225RA0VVEfrAqI5I19FGHR1qK56jRhif36mXnXmOxMzb/AGB2&#10;KtsYo9393oES3c3Cyq2x2qxvAMNs7OTS1tw3cZPMjYtAm3NhXykSdYEUODEjOOdJOONG1PO5PNrv&#10;Y3sNh2OWJN3u1De67IqRRliobU5CAsQfU/pVQT1IIhXb/htrvK3u97zHI+12rFfaRWLySABiulAX&#10;IUEelfUzEDoCDT/l26vmT47Em6jH6lm0u7GQNpDt5W2+I+ROTb1A83a2COyIC4hZY1N2z1iy2Oy9&#10;GhyRdixz6mOmMvc4qO73Pl/Hj/NF7j2l1cZMYY7t7j6jmPbKGHIihCmqj6aLni0bbbeK76P5a3AL&#10;m2gzUSvapB0GR1hxLmDUFhQnr6ssTF8of1Ud1cm8WfGfItmZFdtVnW+ljm1HuNk3baJjDLjbefit&#10;RcQcam3A2Uavqcgk5KE/3LqPyoFaTYdfeI3ElvJu5253PGON3GzlbW+vmkWV/CNoSisELVAVi4ap&#10;qypQVrU4ivHe3G22/I+QQbqGubOzWNok8ZFlDspcLQllCaaCgZqmlKDDwzfGnz4meAOaYXY+UmNZ&#10;dmdjnju6jG5lZvRuXk5Xux6bfSEyDbtvOSxU7OVHnXUQJDEZg3K2S0862cgWS6CeH4zzp+CXtpJy&#10;aKa8af3xMtxM+q29o64vd0VILCoAJQgkFqGha03/AIWvNrS7j45JFaLD7PtGCJNNx7o0y+3roCFN&#10;CTRwQCFrniobw78d/O/dHafOc48Rtzcoxyjpc0aoMgwbD958i2uur69Sjg2CWzcULHHsQnNR6+Yy&#10;13pdi1IRfpEFBNeKn4jx7nO6bVe33E9yljgSbS0Udw8LM2kHVSqRmgIFWcHwpTFn8p3zhm3bnZ2f&#10;J9ujkmeHUsjwLMqrqI01ozipBNFUjxrXH2a0EWbGoaWPaE45Zx6muZsXHX1kuOTmobISzckdZ98y&#10;kCSqeq9S89V147BgSVYIVkJ9wIAfHOmefjnjlGdkaaZox/DLGnhlXLLwyxUb+qN527geO8nB9g9g&#10;opHvbupAZsku24DNzYY1RWlw/jlBGxqlfjy49jlOVXcOSxHJ5twYwRl6WnHXmzZqfuZzfcOPtZbF&#10;saf+NXS11U1FFZiihFoQXdgQKg0p0JIIs7t1wyx31bzet6b/AMItmpprpDsF1MXaoIRFIJoRWvUA&#10;EGKOFeJX6zVDKxrdD/3JzCubm1r5V3t7kW8d7l0jHItrZtyLQrXC8kqpu0BsVTQqRxa6c8gMr2Yy&#10;c1BIrZcV7vwtb7n/AKiPvOwLRPcNIUDGrVjdTBRf3UY5ZL5Ykl3yXtRMtxt3+nx7SKQsqQKgYqKC&#10;kiMJ6t5sozzbzw+Pn35n+Qk3yAx/wg8NI70fdieFa/mOUxGKt23iyLSlTJY9BTS7nvVFDW12KujZ&#10;Wlm8COttmAtGz23Vde+dcv359+g4Xw9SN0anuONOoFl1hVLelQE9bucwKAEUNWbhPEdiTZJ+X8sY&#10;HbFqI0NdJAbQWYL6mJf0IgyJqSDUUiRnm2/6t3g3jQ7+2+/Uvd7E6ByBJzOgkbk5vu9W01U46DJl&#10;k+NbjVVY4FQb0tGJUukeORGRe93mW20fCJX+191OF2389m3s3dqlDIvuyThV/wAaSqPTU0ZoySOt&#10;QBqEnsr7thzG4OyRbILW5eojYRRwFm/wPEx9WVQJBQ9KEnSXT87vM/cLcTwm8dfJPYjPMw2k/POY&#10;32A7g0+K3z9XYQ786WwdsKlbWGkeyQaqyxCQ5AlslHeKJKE16FdUUcubctvr/hvH+RbJey2vvzNF&#10;KqNQhtJquoUb0mMlWFDpYHKtMNfDOIbfY8v37YN6sIbr2YlkiZ1BBXUKNQ1GYcalNRqBGdK4K5uG&#10;/qzeYO1eKbm4dnFVsZgTeEY9a4LiNNuXf4hn+5MJaFh2PlkzJccrZtpYWGXi2MhsLizqofS+2YMi&#10;hOPuaHse6HK9stdytLtbKx9lWjRZWSWUacnLqCxMnUa3RcwadWOSXHa/im5XW33di17emZhI7QpJ&#10;FEdWaBHIUBOh9tHbIgnIKOXwT3p8rvLrxn8nNgYW7NlX71YdD2//ANtd08qubmoyGnqru7kM5LWX&#10;mYUdXZZWs6LBxh8GJ5tybPu2BITqI2BN6uF7ryblXHuRbGm5su7xCL2pnZlZVZiHVnVS9QEIDUL1&#10;Y55CnnNdk4vxbkfHN9balbZ5TL70KKrIzKo0MsbMEoS4qoISijLM1rc8WvHvzE3HzHfms8cdzrTF&#10;s623fYi7gJQ7pZVgVrm8p2/u69tiDc1/sI1yQ2VXJf6rWTDBEPr6uslHiAcb2Dle43e9xbBuDR3l&#10;uaS6ZnjMh1MKBhQNmCfWV8+uLC5NvvErC02STkO2LLY3AJi1QJKsY0qc1NSuRA9Aby6DEuP1DLDy&#10;D2NofAiwzDLszdz6BtxVv5piN3m9vlNPbbl7ZX2L3rlhkrFdfy6vJ7iTZXbTMmaD7zsoI4IL6oDZ&#10;JJedfzzZYOFvd3Mv3otwZEaQupliZGq1GIdiWALVJNBnkMRLgNvsG8z86jtLOEWD3DCORY1RlhmV&#10;0ohKhkUBSQtAFJPpzOJ+7MbQefO2W6Uvyu8wPICoPaDEMCz3Mc22kxXO8xOupYUTD7mVGrg28g47&#10;V7bOnjSF3EcCbKdVyOBd95z+pxPNp2bm+27i3JeVb4n8phgkeSBJJKKBGxA9oIIvR1rqJqBmTniG&#10;7xuPB9w2tOMcU2Fhuks0Ucc7xR1Y61BPuljL6+lNIFCcgMsQyoM2/Ul/UwyTL8w2Mz2RsJsrjmRP&#10;VdCUPN77bmoiyosRHmKabkeEV1lnGYZCVZPZkWGoHWNPvAogwnZBIhb3PcDuHcXV3st4bLaI5NK0&#10;kaJQQKhS8YMjtQgt+wCRkuQxLJrDt727t7S03mwF9u8kdWrGsrEE/UEkIjjWoIXo5AObZnDh7JeT&#10;Pl94V+SeF+NXmrdys+wTcaVVVmLZ/Os3cnfhv285ukqclpc3mx4l5eUI3HTHtoduKT4YEkkRaRem&#10;Wt2nf+U8Q5DZ8f5dKZrOcqElJ10LHSrrIQGZdWTq/qX6qD9pu3rjPE+Yceu+RcPgEF9bhmeIDQDp&#10;GpkaMEqrac0aP0t9Jr+ym6xvT9el9v5Wd0n/APqROXhOi070sv8Aib/8iOFEw/8A9HAf4V//AC4Y&#10;+iZWF+A/w/7U4vPQc8c+U+GNBRUTRdNF9deaLqi+v7v48YlPhnjwrhssvoGPeJIFpBGaHcJRFBHv&#10;gvQ70imnJdRVVX1VVXiNbxt8fu+8F+sV/EZHCKeIaq0yIw2U7HVISQA1+KInPT8OSInrxF7jbywI&#10;VcJHhFCaVGEbOxqUiEQCScv3Jp6+mvDNPtk61IXLCZoqigwSFGsIjchs0R6NIZOPKjPAL0aVGPRH&#10;I0qO6hsyY7mmhAYkBJ6ppwheGeNJIno0LCjKRqVh4hgciD4gihxqKyKW1LVGFCD0I+I8QfjiMmc+&#10;Nm2eU19qdbSu45kcp73MCfBtJLVTEdNU77Tta7FnEMEgREaYaUGIoigstCH0rWm9du9hvra7ksrU&#10;wbi7Ap6yIl6VFNLsFp9Kg6UyCKFyxCd14Rse4RTGG2MF0SSrKxoCfNTUafICgUZKAMsQozjxl3Qw&#10;9qRPYrm8gpWVeL7jTy2ZYA0E1YyOSWEJubBZ6HWT7ktiKLnc0BCUHECqt04Bv22mSQWfu2wqdaEM&#10;KBgtSRmg9SkGVYy1TpB0tSrN24NyDbEeZYxNaD9pDXxIzGTDKhqQBnlWhpHiSxMgmITGJUY3AR1t&#10;t9lxlTaJVEXG+4I9xolFdCTUV04iElu6FQ8WmoqK+I8x5j44hcnuwHTKrq3gCCMunj4Y0I6WnNSX&#10;X0TX+7XjWY18AMYh2NCScYUxTlr/AG/fz490/DGJanU4HUKfj/b8ePaE9ce1PgcY60+PJPnwaceE&#10;+JOAro/BdV+H9uXHugnqMsY+4vgc8ayc0RFIxTX4ISa/v9OMglTQKceGRVFWYfpxznNZbRdXBT96&#10;evG1beRqUQ4TvewJ1cY4XbmK36l1L+H93PXhUm3Tt+zQYRPvNslc6nBc/kLQoqAmq/s1/wCC8LI9&#10;ockajlhum5AukhFzwTSLt9zXoVUTVeemmnDjFtsSUqKnDRPu1xL0agwSv2WmpPPimmi6E5qv8E0+&#10;fDjFZk5Rxfqw2SXI6vJn8TgubnTZ5g1Vw35bjskIjbqiIRllPa9lgpDihHbcc/0oZoq8tOHiDZpH&#10;AklIWLpUkAfiTQD8ThL9zLMyx26FnZgo8ix6CvSp8ATniQ+EeIe9ecWFQt7VO4zQWD0dZk56TWJK&#10;gxFcH3yOVjk0bQZzLBoTIjGcYkEvT3gRCIZRY7CA8CJbsxY/Kg8a6qH5UUg+YzOLB2ftJzfebi0N&#10;7Zm2sJCNUhaOqKfq9GvWWAzAC0Y5a1zIsv2K8CcRxVqplyq1MjyqFLfk/mGW3YRQfbdipF9t9m+4&#10;T4rrKNqZGLik0Zl1o2Cimk92Th24XCxGeJBLqJotSKUpQ1rUdSa0Br9IoMdCcP7M8f2BLSeaP7rd&#10;42J9460BqKU9v3GUimdDUVoQAQMWW4dsRHgtse+aTqZBkGUcFlxGGmQ6AZjs9BMsNNoidKfUqJ8u&#10;LV2bgsVulJ4hWmVOoHl5DF12u0rGqjyFKZED5CmQ8uuH+p8IgwB/pAACqopdICikSarqqqnUvrp+&#10;ziwLPY4YFoqgLh1jtFXwywuI9awwmgNiP7kTVfnoiImvD3HbRRigUYVKgXIDHeLYiiaJ6f29ON4A&#10;HQYzpj3x7j3A4MGBwYMDgwYHBgwODBgcGDA4MGP/1PvydTmi/tT+H/x4xYVxicaeMNPxx5gcGn44&#10;MDj3TgxwW1c1b1dlVPm42zZ18yveca6e621NjuRnDb6xIO4AOqqaoqa+qcYSxLLFJE3RlI/SKYzj&#10;kMUkcgGasD+g1x8wv6f/AJO43+m/uXvp4yeVdVcYYzKy2DYsZrApbK6jwLGsiO14yJ9bUsT7ewxf&#10;JqQ4s2ulwWJJCmvUBC8htc08C5Lbdu9y3vjXKYnhBlBEgUsAVFKkKCxR10sjKD8iDUdDc249cc92&#10;/ZuQ8blWUiIgxlgpIJrQFqKHRqqysR8xShMv1HfMfCvPeZs74peKNXc7lS7Dcitydcrco7fHmLC/&#10;CivcfrKanrr+DXXbVXAgZFNmW02ZFisRm4wGKm0Lrgbe4nL7Lnb7RxbisT3Ltch9elkBbSyBVDAN&#10;pAdmkZlUAAHMAka+BcVu+FrunJOSSJbqtuU0alYhdSsWYqStSVVUVSSSSMjQFD/qIwZnij50eJO4&#10;1nBm5Fjm3W3OwFm28yiiWQJs9kkisyGshSZToCto7CqGXdXT+hZrRGqovCHuDG/Feb8U3GVGkt7e&#10;3tTUft/buVcAn9qig5/vCuFvBmXknDuTWEbiOeee5H+z76AqSB4VYjL900xNnzJ/VP8AHncrxv3G&#10;208fSyvdvOtzdusno7ati4TmFLE29xexoZI5fkmTyremgi/+W6N2Q5rAWZEF1vuOvgwKmUz5h3P4&#10;/uXHdx23YPdu765t3VgI5FESFT7juWUV0LU+nUtRUsFFcRHivbjfNv36w3De/atrO3nRgTIjGVww&#10;0KgVj9bU+rS1DQAtliLfia+6/wDoteY7cMH1eibh5rHfRsOtVaLGtmJcsxQOsuwECSvcJUTpFCVe&#10;Sa8RnipLdm+XhAdQuJAf/ctyfwoc/wAcSPkqgd2OKsxFDBGf+vOB+sYdn9Nf9Qvxq2N8Wdutms2v&#10;sld3UHca7oo2F0WJ20+XNbzbL3JdRdM3kluBiDVW2twLb4u2LcwCaNRYIehSde3HP+N7JxfbtnvZ&#10;5P5p9wyiNY2JPuSVVtRpHp9VDVw2R9Jyq2c+4Nv+8cjv91tIYxt3sKxkZ1AHtpRl0ir19NRRdOYz&#10;64a/yvyK78FP1XKzyiyvFLTI9sNwWWLmJIgNNLJlVNlgEfbvNYVPKeONXnk+MTwKa3Edda7sZ2OD&#10;htjIR5GzlVxNwfunFye6tWk2y4AYEdSpiEUgU5DWh9QUkVBUEjVXDjxq3h5j22k47bXKx7hAdJB6&#10;AiQyxlhmdDj0lgDQhiAStMS/8o/1ZfGHLdhM0wXYq0yTdbdLdfDbrBKTEI2BZlWLRzMxp3KaS/fO&#10;3lRVRrB2uj2Tvbj1Z2KyZTQtoqNH3kl3J+6vGbvYr2x2OWS63S6haJYxFIukyLpJbUqg0BNAherC&#10;nQ1xF+O9tOQWu9Wl5vEUdtt1tKsjOZEOoI2oadLEipAqX00Br1FMUx7XbN5ju5+m5vNa4XCl3UvZ&#10;7ySoNxrumhAj8osRc2wmUOQ2ceKCLIecqllxpTvTr0w475qi9GqU7tez3m7dud4ls0LvZ7iszKMz&#10;7fslXYDr6ahj/hDHwxa+47rabZzzao7twi3Vg0Ssemv3QygnpnQgf4iB44ux8ef1iPEhdjsQY3Vy&#10;C7293FxPEKiiusQZwzK8gYu7ShqmoJysStceqbKnbr7cogmw1YyYRxyd7bhEIK8Vz8f7vcT/AJJa&#10;DdJ3t9xiiVWj9t3DMq0rGyqy0amQcqRWhyGo1Hvnazkv84ujtsCT2MsrMr+4ilQzVo4YhqrXMqGr&#10;So60xF/wRHI/Nn9Qnf3zGjYtZ4dtWON3WLR33jHuHPtcKpNucao3HWlcgzMhXDa8rWybaJ9iHIJt&#10;FVUdYM4zwYXHNO4G+8vW1aHa/bZAT5tGsKL5F/bGtwKhTTzUmR8y+34lwfZeLNcLLuPuK9PgJGld&#10;vMLrOhSaFhXyIDa/p/8Ak7jf6b25m+njH5WVVxhbMrLYNjHzWDSWV1HgWNZEdrxkT62oYn3Fhi2T&#10;UhxZtdLgsSSFNeoCF5DabeBcltu3W5b5xrlMTwgygiQKWAKilSFBYo66WRlB+RBqF/NePT882/Z+&#10;Q8bkSYiIj2ywUkE1oC1FDo1VZWI+eVCZfqPeY+FefE3Z3xS8UKu53KmWG5Nbk/5rco7fHmLDIAor&#10;3H6ymp66/g1121VwK/Ipsy2mzYsViM3GAxU2hdcDZ3E5hZc7faOLcVie5drkPr0sgL6WRVUMA2kB&#10;2aRmVQAAcwCRr4JxW74Wm6ck5JIluq25TRqVqLqVizFSVqSqqiqSSSRkaAqPyexRMJ/VW8AMJOR7&#10;/wDKG33jVjPuz6zWWWPZxmVYMtVeUnFN4oaHqSqWq6quvCjk1r9l3S4FZFtXs29mlfPRJItf1Vxo&#10;49c/d9t+a3YXT7s909PLVGhp+vH0rdPpy46Qp8MUFliLPnC63H8OPKFx1egC2I3PZReki/qyMRtY&#10;7I6ChKnW86Ka+ia6romq8RfmxC8P5OT0+xm/XGwxI+ICvKuOgdfvIv1ODigv9Jvz42l8WcBzHa3f&#10;lu7wzDcwzi1zrEtzo+M3+QUb941jmMUWR4vZM4/As7g3osaqrnY5RIskWylGkhWRJojoftVzvauL&#10;2F5tm+h4bOadpY5gjOpbQiuhCBmqAqEaVNNR1UqK3T3K4XuXI7213HZikt3FCI3iLqrBdTsrjUQu&#10;ZZgakVoNNc6Jn9QTyOqP1KfIDYbYrxiprTJq3HLK+p6fLLCosKkshuc4l0IXNwFbOabtKnCcZpsY&#10;ZlOyZrER9BWQbrIA02RJufcii7j79sWx8ahaWONmVXKldbSFdTUPqWNFQMSwU/USAAK7+E7DJwHZ&#10;d53jkEqxySKrMgYNpWMNpWoyMjs5ACkj6QCSTRW/rG7F/kXf3YbdTMK7LL7Y20wLCttMmtMWlRoG&#10;RMTMFsbP7xVQLK3gXlHUXdxis5uVWrJZcZfkNSdWyRpw1V939k+x37Yt0vI5ZNkaCOF2QgODEW1K&#10;CwZVZkIKVBBIbLInCbtbu/3my7zttpJEm7rNJKgcErSQDSSFKsyq4IahBAK55gYSUKk/Q4otv4tu&#10;/mHkTmWRsxJMh3F5sXKIu4Ep4nZchqBKkV2LYptWMsBQGGlYsW2OlW1ccUu65wkSHslBYLK13uE1&#10;wAToIcSnqaEhEgr4CjgdKmtThS83eCa9aJbWxigJA1goYx0FQC7zU8TVSetB0GJ6xrT9MPJfALau&#10;Tuxt3a7C7G5vmeYFgdVOibp5fl+N5+xPtmbW2os2qqnLcgmLZwqzvI+8b1Y+wAxTE+x2Qnay9s7n&#10;ge1tuu3tYbJPNJ7SkTySJKC2plkVZHOoCtTVCPSa6aCFtH3Dt+a7ku2Xy3u8QxJ7hBhRHjotFaMs&#10;iihNKCjg+oU1VMSf0zsqyWNb+dm1e02WZpnHi9QbLbm3+DTsjgSIkiJk8h4oOFSWajqKPTXuVY2V&#10;kcxthphZx17bhtNqAthFO211crLzja9qu5p+MR2czRFwQQ5yjOnorOmvUABqKAkClBJu4FvbmLh2&#10;5bnbRQ8ie7iWQIQQUGcg1dWVH0aSSdOogE1qSf8ASq87/HTxP2P3hxzeTIryrySfn0bLsboaXFbu&#10;+m5VBfxurqHolVMhRfsUGdCk1Kq4lnMgNEDoKBmvWg6e13OePcV2Td7beLh1uWnEiKqMxcFFWikD&#10;SCCuetlGYoTnTd3H4bvvJd32ufaoEaBYSjMzqoQhi1SCdRBBy0KxyNQMsfUFjtzEyfHqLJIDchqD&#10;kNNV3kJmYDbctqJbQWJ8duUDLshkJIMyEQ0AzFCRdCVOfHTNvMlzbwXMYISRFYV60YAivXPPPM45&#10;4nja3nmt3oXRypp0qpINOmWWPnb/AFZsZzrYfzB8d/NiqxiRk+C46uCQ7JXFdKti5fgOVW18FBPl&#10;NI59lbybH5YeycIdCkMSDFCIFHjnzutbXuxcu49zSK1MtjH7QPkJInZtJP7OtD6T5hjnTF59tLiy&#10;3ni2+cSkuBHeSe4R5lJEVdQH7Whh6vgVHjielD+sJ4QX1Pi8lnNMui5Pks6mrDwOVgWRtX1HMuJT&#10;UNfu9wUQcE9tXOuor7se4kJ2/qBDXVEnUHdvhM8NqwvJRcyMo9oxPqUsaepqe1QeJEhy6VxDJu1v&#10;LoZbhTaRm3jVj7gkXSwUV9K19yp8AUGfWmK9vJDLbbwI/VVc8ms5xS3vdnd46YW27asZaemtwJmI&#10;UOMZS1UuOOsQ3Mgxe/qGpZRHTbJ+ufAUISdR0a/5Hcy8E7oHkl9avJs94n1KM6GNUfT4a0ZQ2k0q&#10;hArnXE32G1j5n23HHrO5VN1tX6HpUOzpq6nS6sV1CtGB8qYfHzY/Vn8W8m8b9xdvdlb603MzbdjC&#10;sgwAobmJZXjFZiNdl1Q/TXVveTsrpqUZMuBWWD3tGq9JqOTADrIGtXOHnmfdPjFxx3cLDZrhrm9u&#10;oWip7ciLGJF0szF1WpCk6QmqrUqQM8M/Eu2fIrffrC+3aFbe0tplkrrRy5RtSqoRmoCQKltNFrSp&#10;yxA7yP2bzLYv9I/x3xnOq6RTZHmnkwO5U+ini83YUUa92/3HZoa+XHdJFgy3qFpiTIjkAuMPPq2a&#10;C4LiLB+RbPebH2o4/b30ZS4m3L3ip6qGil0gjwOmhI6gmhzBxM9h3S13judvtxZuHt4tv9oMOjFZ&#10;ItRHmNVQD0IFRlTH0c+HjIr4j+LK6c18cdj/AP8AxljC66acdCcSSvE+MZf/ALOtv/wKYoXlVP8A&#10;U/I//wAfuP8A8K+KVP0QG+veLzCTTXp/KP8A/dOecU32XTVu/Lf9z/45cW13g/8AzVxb/f8A/gjw&#10;wP6ePljsx4sb8+XU3fjI7LFgy2zlfZnmsbyG+esLvGszyt2dRnGoaywkQbOYluitHKFiIitGjjza&#10;9KEwcB5Ps3Gd85W2+XDRCVjp9DtVkkeq0UEgnVlqouRqRh555xfduS7LxdNlt1kMSjV61WivGlGq&#10;xAIGnOlWzFAcOB+rBubje9jf6f8AutiUa1j4tnzGfXdLGvosWJajAfyPbFgEnxIkyxisuudpS6Re&#10;c+lU1VF1RF3c/cLfeBwTdLVWFrOJWUMAGprhGYBI/WcIO2O2XGzNzjbLllNxCYlYqSVqEm6EgH9Q&#10;x9A/kltrZbu7Abz7YUzgM3ed7Z5njNI48YNR0u7Shmx6cZLrn9NuKdkTQukqpo2pLqi80v3kW2Pu&#10;2w7xtsBpNPbSItemoqQtfhWlfhik9g3Bdq3vadxlFYYbiN28TpDAtT40rT44oc/Tb8/NpPFPbzJv&#10;GTyfYvtqb/BM4yeVEu5GLZBdx+9OkB94xzIqrHa64yCuv6q5juo24MVyM8w4IkTatau0X295ztXG&#10;LC543yVXtbiCZyGKOwzPqR1QMwZWBodJBBHSmdz8/wCEbnyW+t+Q8dKXMM0KAqHVTkPSylyqlSpF&#10;RqBBHjXJHeS+99V+pv5k+Nm1HjvSXVnhO1t5PsrLPpkCdTuS6e1vMSsM2yooMkGLCnxrH6jFYwwj&#10;mDFlyZ0hWkaA3GEcSci3iLuPy7j218fgdrO2ckykFaqzIZHoaFUVUGnVRixpQErVVx7ZpO3nFOQb&#10;lvkyLd3KACMEGjKriNKioZ2Zzq01UKK1IBopmTJj9fIu30opX77C6imnbk+KTkd1NEXkqturovwX&#10;nwoAp3xKj98j9NlhMUDdk9J/7v8AqvK4+kdYaKvJE01+Gn7dE15px0AYATjn7TjndiaeiL66ck+P&#10;P93pxqeDLIZ4xK4SOT15PRoy9H1NvOgnL/SYIRaftUE4aNyt6xxFgagn9eNEqGg88N29Af1VEAlT&#10;VU1RNE5f5LxH2t3NfTSmEbL59MFDte6qFq0WioqaKKoi8ufNfw4SPbyPlp9GNbR4T8qmE0JDbRNf&#10;VEH9y8IZbJWGSY0NHXqMJOdjDSp9Da6/FVTTTlwzz7WpUnTnjUYfIZYRknG5rRkrSLqiFoqaohJ6&#10;KnP5pwyTbbOAQOn9eExhI6ZYbfIdv6G+GO1kmIVN9FiRm4TceZFMWkht2kS3SMJQ3Yz7QFNhD1KB&#10;iatG61r2nnQOM3nHrS4EYu9qSSJF0hcwoXWslKLQZsoqRQ6S6V0u4Zqvto2/cAiXu3RSqAB6h4Bg&#10;1ARQjMeHhVehIMUct8RMZnypMnHrm1x1l19H0hTa1u2IepDV2NHmRZdTHiwkLpRvqhvOgOvUbi8V&#10;9uHbe0keSW0maJCa6WWp8agOpVVWtKfwWIHUscV1ufbOxmkdrC+lgBatGXWB8AQyUHlVSR4k4ZS3&#10;8Qc+aZ9xT5Lik03JAtjWOS5zEqIyoyyOXNmzautiusNpHbRUjC8+pvigtEImYsR7e3Ij1rcQmSv0&#10;hySBQ5szJEKZUooZqsKKRUiG33a3kyD3LPcLZ1J+kllYD1ZsStCMh9NWq1ApAJwxVrs5vHVK2pYP&#10;ey2XI8uWsuJWz1htRoIdyY89IlRorTTMVvUnDVegBFVVU0Xhmk4rdxaS9tIFKM9SjqAq/USzqoAX&#10;qTWgGfTEFvONc3syurY53UgmqqWFBmT0yAHU9B4nDUvNZMlktQFVNkWWrYpBgtrYSSJ5EJkUag+4&#10;XqdFUUU+KenGldmTWka6WkY0AUhqnyGkmp/XiJvLvJuGtBaym6FKooLNnmMlr1HTzGOh3HNwulo1&#10;w3LAB+W5AYP8v26A7NZXpdhtkkTRyW0WqE0OpivJUThYNhkTQGtZKsSB6GzYEAgZZkEio6iox49t&#10;yMqrnaroKzaR/Df6v3agH1ChqvUEZgYJrGryytV5LOjvK4mJL8N/31XPiKzLjqgyIjoyGG+3JYJd&#10;DbLQgVeaJwSbcLYlbi3ZCCQQw00K5MMwM1JAPlUV64bp4d2h1m4tZ00sVOpGFGHVTUCjDxBz+GOs&#10;sKzYjr236WfFdt2m3qpicrVe/ZMvEjbTlfHmux3pgOufSKtiSKXJOfCn7L2WjSQRo7qGUM6KzBiQ&#10;pAZgSGIIBHWhpja2y74WgEm3ThpRVAylS/8Asg0LdR0rg8d2X3ViXbeO2WCZXVW7oskMSdj90hik&#10;gO4yryxoEn2yE2qFq50IgrqunDn/ACTckne3nspIpFIrqR/2gCOinqCD8jhWeI8nS9hsJNhuku3A&#10;IUxSdD01UU6f97TTxw79X4ZbyztHbJcUpIJti4EgsnqLqUSn06CVRTTJlow4KFqQOtNmOn8vDwOI&#10;X0dXlkiZAK/w5I3Py0hwQR4g0p88S6y7Oczuz/xC21tH5tKrnw/Zj1sPxAPwwrYHgNulauoyNvDe&#10;Ze10sI7dhFBgerROqudq3Vlqqc9PdMaoumqaa8K9r4lu907BtmZYq5MXqaeBKaKfh7uHduxHInos&#10;e7QNUfVR1Az/AHdLFss/qTy+OJN7cfpixPcxbPLLB20UXWTeqm4IRqmaDJqXbeGe9e2rPc1TrOPM&#10;jKSJonT6cT/b+3u43a6KLCDlkP79ZU/EOMTTYPy9WVtcQXu97k1xoIJiWNUjamelvcaWQg9DodCf&#10;h0xYfhfh3glXIasQw3GIk5rq7cmBjlbCfAFVPoWwZjBNkq2IoIk6+4aCKJquicWDt3bWFpfurtA9&#10;xQgGhAAJ+mvUj4EnLLF3bfwfj1k6TWux2kcoNQVhjDA+eoLqrTKpJNPHEl6LZqiribMobKqKpqKA&#10;iJy00RC0Uufx9F4nVhw2ztSP4Qp8MSuPbo1odOYw7dfjkGAKBHjNMIiIi9Ic10TT6iXmSr+PEtt9&#10;tt4AAkYAwvSFVpRQBg+bjNt+iJ8PRP8AP14XrGi9BjbpAxvRET04zxljPBgwODBgcGDA4MGBwYMD&#10;gwYHBgwODBgcGDA4MGP/1fv1NNR/Yuv+X+fBg640aceUxjTGdE4KY9oMDROCgwUGBonBQYKDEft8&#10;vFPx58k48Nje3anHM5fr2AiV9zI+40uT18IJaTkgQMtxudTZPCrjl6mcdqWDJqZ9QqhkisO98V4/&#10;yNUG9bVHOyigY1VwK1oJEKuBXwDUOeWZw97PyTe9gZztG5PCrGpUUZCaUqUYMhNPErXp5DHFsZ4f&#10;+Nvja7Ml7K7SY3hdpPYOJKv+7b5FlDsJ15ZDsD805XZXuRt1zr3SRxxlCySgGor2w6cNk4jxzjhd&#10;9m2mOGVhQt6nenWmtyz0+GqnTLIYz3jlO/b+FXdtzkmjU1C+lUr0roQKtfjSvXzOFVvb467LeRuO&#10;xMV3r29pM9pq+Q9LrBsVnwbOokyWkYlPUt9SzKy+pzlNAIurFks91AHq16B0Vb1x7ZuRW6Wu9bek&#10;8Kmq1qGUnI6WUhlr46WFcq9BhNtG+7tsU7XO03rwysKGlCGAzGpWBVqeFQaZ+eG+wLwf8VdsMDzj&#10;bbBdmsdoMV3Jx21xLORanZDMyLJMaumpLM+mn5vZ3M3N0hKEs1ZFuxBYx9JMq2QAot9hwri22WN7&#10;t1js8cdrcxtHLm5d0atVMhYyUzyo4p1FKDC695fyXcb2zv7zdJHubeQPHkoVXWlGEYUR1yzqufjW&#10;pwr9nvFzYfYbbvJdpdrtvYNFtzmNnc2+UYnaW2RZlWXszIaOsxq7Gx/O9xkcl+DZ0VPHjPRFc9qT&#10;YL/T1NxSV7RxnYti2+52rbNvVNumZmeNmeQMXVUavuM5IZVAK1008MzVLunId63q+t9z3G+L38Sq&#10;qOAqFQrF1p7aqAQzEg9a+OQoyGJfpmeDWD5jX57jewFFGyWqtWrutfn5RuBfVUG0jzW7GNKjYzf5&#10;bZ4w17SY0JMgkPtsoKCAiPLhktO23CLK8jv7bYUFyj6gS8rKGBqCEaRkyPQaaDww73PP+Y3lq9lc&#10;b25t2XSaJGrEEUILqgfMdfVU+OJS7pbPbYb24q/hO7ODY7nuMPvtS0qsggNywizWUIWZ9dKTtzaq&#10;xaAyAZEZ1l5AMh6ukiRZPum07ZvVqbLdbGOe2JrpcVoR4g9VPxBBpUVzxHdu3PcdouRd7beyQ3AF&#10;KqaVHkR0I+BBHjhhtpvAPw/2OsLG32z2Qx6juLOusKp+5sbbK8uuYsC1hnX2TFPb5lkGQWNB72C6&#10;bThQXYxk2ZCq6EWrFtXA+I7JJJNtuyRpMylSxZ5GAYUIVpHcrUZHSQaE+eHrc+Z8o3hI4tw3iR4l&#10;YMFCoikg1BZY1UNQ5jUDnhwtgvFzYvxfqcgo9jMIPB6rKbGJbXsNcpzPJgm2MKMcONJE8wyLIHoZ&#10;hGNQVGCaE0ROpFVEVHDYeM7HxmK4g2Oy9iKVgzDXI9SBQH+I70y8qfHCHeuQ7xyGWCbebz3pY1Kq&#10;dEaUBNSPQq1z864ZbMf00PBfPMqczPIfHjFRvHngkP8A5euczw2lkyAlOzCflYth2S0OLynpEh4l&#10;eJyGRPiqC4pCiIjNedt+EX10by44/F75NToaSNSa1qUjdUNT1qufQ1GHe159zCzthaQb5J7IFBqV&#10;JGApTJ3RnFB0o2XUUOJeYPgeFbZ4xV4Xt9itDhmJ0rKsVePY3WRKmqhiRK46YRIbTTZSJLxK488X&#10;U686RG4RGSkstsrGz222istvtY4bRBRUQBVH4DxPUnqTmc8Ri8vLrcLiS7vrh5blzmzksT+J8B0A&#10;6AZDLDUb5+KXjx5KR4bG9u1WN50/XMBErrmQtjS5RXwglpPSBAy7G59NlEKuOXqZx2pgMmpmhCqG&#10;aK1b5xbj/I1Qb1tcc7KKBjVXArWgkQq4Fc6BqHPLM4ctn5HvmwFjtG4yQqxqVFGQmlKlHDITTxK1&#10;6eQxw7GeIHjV42OzJWyu0eN4XaT2DiS79HbfIsodhOvLIdgJlWWWV7kbdc690kccZQskoBqK9AdO&#10;vY+Jcc44XfZtpjhlYULep3p1prcs9PhqpkMshjPeOT79v4Vd23OSWMGoX0qlfPQgVa/Glevmcb83&#10;8TfH/cfeXDfILM8A+87vbfNUbOIZd+as1rvtDWN2lhdUo/YKrI4OMT/Z2do+7rKhPK53OlzqARFM&#10;r3iuw7jvFnv95Ya92twvtya5Bp0MWX0q4Q0LE+pTWudRjGz5JvVhtV1slpe6Nrn1a00RnVqAVvUV&#10;LioAGTCnhniRfEhwxUGIleeYqXhf5PoIqSpsrnpaImq6DRSiJeXwEUVV+SJxFOc1/wBHcm//ABKX&#10;/wCE4k3Daf6r49/+Nx//ABDFXP6S/j9s55D+COTYfvVt9S55j7PkJm86vZtRmRJ1ZKcwbbmK7No7&#10;2plV17SynWtWzdhyWTIU6VVUTTisu1WwbRyDg1zZ7zYJPbjcJCA1QVPtwiqspDKfCqkYsTuVve6b&#10;HzG3utpvXhnNjGDShBHuSmjKQVYeNGBxbXsV4ieN3jSc5/ZPabHsJsbNhYk68F+4yHJZEIn1klAL&#10;KMrs73IRrjf0Io4ykZJQDUfoDptbY+Jcc42XbZdqjhkYULVZ3IrWmt2Z6V8NVOmWQxWm8cn37f8A&#10;QN23J5kU1C+lUB6V0IFWtPGlevmcPVmOF4juFjdph+d4zRZhit0x7a2x7JKuHcVE9nqQwGTBnNPR&#10;zJpwUNsunqbMUIVQkRUebyztNwt5bS+tkmtXFGR1DKfmDUfLyOYw02t3c2M8d1Z3DxXKGqspKsPk&#10;Rn/fiFVd+lz4E1eSDlcbx0xt20GZInJFsclz+4xvvSe4rgFhlvls7Dyhj3V7cdYKx2tE6AHpHSGR&#10;9suCxXP3S8ejMtSaF5WSp/8AltIY6eQ00HgMSyTuHzOS3+2bfZPboBUJGr5f41QPXzOqp8Th/N7P&#10;FvYXyIw3Gtvt3tvYeTYZh1jFtMYx+Bc5Lh8KllwaqTSQ0grhF1jkhuHFqpZsNxlNYwh06N6gCi/b&#10;1xjYuQWdtt+7beJbOFgyIGeMKQpUU9tkNApIA6fDIYZdp5FvOx3Vxe7ZfGO6lUh2Ko5YEhjX3FbM&#10;kVJ6/HM4WW1GzO1exmKtYVtFgmO4DjLb7ktytoIQxymzXUQXJ9rOdJ6yubEmxEFkS3nnu2Ah1dIi&#10;iLNq2fa9ktRZbTYxwW1a0UUqfNj1Y+FWJNKCtBhLuW67jvFwbvc7ySa4pSrGtB5KOij4KAK59cRW&#10;sP0v/A60yyXmkvx2xv71NsXLSRHjZHnsDGVlu69xGsJgZZGwuNDJV19s3XhGReaN68RaTtnwaW6a&#10;8fj0fvM2ogPKEr/9MOIwPgFp8MSNO4XMo7ZbRd8k9oLQErGXp/8AUKGQn4lq/HE74sWLBjR4UKMx&#10;Dhw2GYsSJFZbjxosaO2LTEeOw0INMMMNAggAogiKIiIiJxOVVUVURQEAoAMgAOgA8AMQ1mZ2Z3Yl&#10;iaknMk+ZwS5XiWL51jttiOaY9TZXi19EKDdY9kFbEtqa0iEQOdidXzmnoshsXWxMeoV6TFCTQkRU&#10;1XVrbX1vLaXluktrIKMjgMrDyINQcbba4ns54rq0maK5Q1VlJVgfMEZjENcc/TO8FcVyosyqPHXE&#10;iullLMFq5tcvybHmJCzmLFDi4fkuSW2Iwxbkxx6AaggDbXU0KI0ZAsPt+2/B7W6+8i49F71a+ppH&#10;QGoOUbu0YzGVFyGXQkYlVxz7mNzbfaS77L7NKelURqUIzdFVzkc6tmc+oBxK3cfa3brd/GJOF7o4&#10;VjeeYrKfZluUmT1UW1hBNji4MafGCS2Zw7GMLxo1IZUHm0Mukk1XWU7jtm3bvbNZ7nZRz2pNdLqG&#10;FR0Ir0I8CKEeeI1Ybhf7XcLd7deSQ3AFNSEg0PUGnUHxBqDiMO2P6cfhVs9lELMsD2ExyJkla+xL&#10;rLLIbrMc8WrmxSM4s+riZ7kmSwK2xiun1tyGGm3m3BExJCAVGNbZ284XtFyl5Y7FGLlSCC7SS6SO&#10;hUSu4BHgQAQaGuQxIdw53y7dLd7S83lzAwIIVUjqD1BMaoSD4gmlMqZnD0b8+NuzHk1i1Vhe9+G/&#10;nbGqS/ZyisrfzDleN+2vY9dY1TM73mI3tBYPdEC2kN9px02V7nUoKQiqPO+8c2bktrFZ73Z+/bJJ&#10;rUa3SjAFa1jZT0YihNM+laYadm3/AHbj9xLd7Rc+zcOmgnSj1UkGlHVh1ANQK5dcOZh+IUGBYli+&#10;C4lXjUYrheO0mJ4zVJJmTErMexysi09NXpMsZEuwlpCrYbTfcfddec6eozIlVVcrS0t7C0tbG0j0&#10;WsMaxotSdKIAqipJJoABUkk+JJw33V1Pe3NxeXT6rmaRnc0AqzEsxoAAKkk0AA8hhkNivELx68ar&#10;bLrzZPb78l2mdjCDK5X5szjI/uo1smdLhJ2ctyW+jwezIsny/wCmBlS69C1RBRGXY+Jcf43Ldz7L&#10;YezLPTWdcj6qEkZSOwGbHpTrh33jlG+cgjtYd2vfejhroGiNaVAB+hFJyA61w2u4/wCnF4Wbs53a&#10;7l53sTS2mZ3s77pd2dfk2d4zFuLMnikyLOzosWyqlx+fYWEkyclvuxSdmGSk+Tiqqq27j274Zut9&#10;LuV9saNeO2pmDyoGbqSVR1QknNiVqx+quF9hzzle2WUe32e8Otoi0UFI3KjoAGdGYADJQDRfCmFd&#10;uL4P+Le69btbSZztNXz6fZaC9WbY1dVkOZYnXYpBknUOPx40TEMjoY88HHKGKSrLGQXU2q66m51K&#10;dx4RxjdI9shvdrVorNaQqryIEB05ARuoP0r9VenxNUthy7kW2ybjNZ7oyy3bAzFljcuRqzJdWI+o&#10;/TTr8BSV3b/t/blxKafDEcpiK+9/hH4s+Rts1kG8WzeN5XkbftUcyWLLvsSyaa3CjHDhxrTIsKuM&#10;dureHEjH0Nsyn3mgQR6RToDSLb1wvi/IZRcbvtEctwKesF43NBQBnjZGYAdAxIGWWQxI9o5byPYY&#10;zBtW6yRwZ+ghXQVNSQsisqknqQAfjmcLbZbxr2N8daaVR7LbZ45gUOw9v9zk1rMmZd26RAUIo3WS&#10;28mxyO4GKhEraSpTqARmQ6EZqqzZuN7Lx+F4dl26OBGpUrUs1Omp2JdqeFWNKnzOEe777u+/SrNu&#10;24STOtaBqBVr10ooCrXxoB4eQwkv/Zz45/7+/wDug/27X/fP3PvPzwmXZz/6j8q/krufllcm/J//&#10;APTP/Tafb+n/AMzTu/1OEv8ApDj/APPf9THb/wDxutfc1yddHt/Rr9v6PT9Hx654Uf6o37+Sf6d+&#10;+/8ABqU9vRH01+59ejX9ef1fDpliSnZHl6+ny4kJTPpiP548q0nw/tz/AI8uPNI8RgwXToyPIAEO&#10;qChFz5+qpp66pqmnCW4hD6RSoGNbjVTBIdYBForaaLquvSnJdNPXT14Qm0Sp1LljQUNaAY4nKNs9&#10;f6acuaLy156cuEr7euelcseezXqME72MARFoip6/6dea8JX2taZDGtoeuCeRiQKq/Speiqq/w/dw&#10;ik2oGuWeNZhPTBa7iDQIv9LVV56dOv8AjwmbaoxQGIlsYGD4DBHIxBtdUGGpaIqdINon8eS8IZdo&#10;ViR7X4UxgbdAMlqcEEjb9ZCqP28hRV9VTT19dS0VU1ThDLx5ZTlBTGr7Yn9jBVI2khOLoTAAiIqI&#10;gAqlqfIk6tNV9f28JW4jExr7IqfIY0tYKT9OCB7aCuQy1bkuqi6ogoTYiieiIo6L0j+3hB/o21qx&#10;KH9A/u/X1xpaxTIEk/DwwVTNl4Fz0QbCCk+EJK8kac0EtlHVBG+tGpIutdZCKCq6a6IifDhO/Cre&#10;dlhe31JX9rMfoPyxpm2i3uh7d3CskXXSQCK/Ig40M+OlE2zEitUcFmLBcNyHEbhxhjQ3XHUfN2Ky&#10;2wLTBOPChqoCiqSaquvGodt9sMkLfYRl421KSi+k9arlUNUA1FOnwxgmxWUUKW8VmiW6fSoUADOu&#10;QpQZ5/PPG5rxnrHG2IwU8dYsWXJnw46V8dtiLOmOo/LlxWu0AMyZLwoTjo/WZJqS68K17epISrQf&#10;w6sfHq1NRz8WAFfOgr0xiOM2BWJBZxaEcuo0LRWJqWUUyYmpJGZOda4UQeOhSHhelo6RfSCkZvE5&#10;2w10FFU1FBRF0+fCle3MbMJJK/pJJ/HC4bOC+p0q3nhxKnx9xSIoG7AbecRETU2kXT6tfVzrX1+W&#10;nEkte3+0poY2YY08QMLItohX6hnhx6/aqgioiN10UUHRBVIzSlpp/wB9vTlp+PEktuK2EOn/AIcA&#10;jwCj+s1H6sLRYRAelFA88KSLgdcxpo2GiL6IKCnrr6J0p/dw5RbDbJ+xl/TyyxtFog6f1YU8Wigx&#10;hQQZDREX4f5aInDpFZxRqFCj9AxuWCNfDBmEdttPpThSqKvQY2gAY3IKJ6Jxlj3GeDBgcGDA4MGB&#10;wYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBj//1vv3VNU04MGPHQn48e5Yxq3ljPSny4MsHqxn&#10;pT5JwYKHzwOlPw/hwYKHzxnTjzHtBjPBj3A4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODB&#10;gcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDGNO&#10;DHlBjPBj3A4MGBx5QYMY0ReCnxwYHSnyT+HBTBjHSnyT+CcGkYMaVZ6lVVQfX+7/AOHGOj448pXr&#10;jBMJ8B+HqmnHgjHicFB5Y1+3T1IV6fj6a6J+HGJiB8seAfDHgogEqr0cvlpp/d8eMDAozpg0/DGo&#10;q5stNRXT5ft/Zz14wNshNSMeaPhgfbWlT+RE05en/wCdr6cZi1i8Vyx57Y8sZWsYVf5fhyRET8Pn&#10;xj9vGTkmWPfbXxwFrWdNEbH9q6f5cBtIv3cAQDHn7TG/5B9ddURE/wAl9OAWkf7uPDGp6jHk6aIZ&#10;aq23p8ulET96Iic+BrK3cglBXB7a+QxsCpggvUMZvqRfXpT0Rfly49FnDWpUY99uMZhcdIw4480a&#10;AddOSCKenz01142iGIEkRjHoVafSMbUjspzQBT93rxkY0p0x7TPHvtN/8qcv8+MgoApTHtMekEU9&#10;ERP2Iice4MZ4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBg&#10;cGDH/9f7+ODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHB&#10;gwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgc&#10;GDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHHmVfjgwOPcGBwYM&#10;DgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBgwODBgcGDA4MGBwYMDgwYHBg&#10;wODBj//ZUEsDBBQABgAIAAAAIQAvrwC73QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BbsIw&#10;EETvlfgHayv1Bg5pSyGNgxAS10oNiHJ04iWJsNdR7IT07+ucymm0mtHM23Q7Gs0G7FxjScByEQFD&#10;Kq1qqBJwOh7ma2DOS1JSW0IBv+hgm82eUpkoe6dvHHJfsVBCLpECau/bhHNX1mikW9gWKXhX2xnp&#10;w9lVXHXyHsqN5nEUrbiRDYWFWra4r7G85b0RMByOY36+mB99q2xOu6L/GK5fQrw8j7tPYB5H/x+G&#10;CT+gQxaYCtuTckwLmC9XITkpsMmO4/gNWCHgdfO+AZ6l/PGD7A8AAP//AwBQSwMEFAAGAAgAAAAh&#10;ADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/T&#10;uhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oLLGV0&#10;CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHxkwHd&#10;F5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhANr2PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAKcWrnrkCAAD0BQAADgAAAAAAAAAAAAAAAAA9AgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAAxcKe3UsAgB1LAIAFAAAAAAAAAAAAAAAAAAiBQAA&#10;ZHJzL21lZGlhL2ltYWdlMS5qcGdQSwECLQAUAAYACAAAACEAL68Au90AAAAJAQAADwAAAAAAAAAA&#10;AAAAAADJMQIAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAAAA&#10;AAAAAAAAAAAA0zICAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAxDMC&#10;AAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId14" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00CB180D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Berlin Sans FB">
     <w:panose1 w:val="020E0602020502020306"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D650B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53A693BA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2046,51 +1906,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18AE0A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E20EDBF4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2159,51 +2019,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE450E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E49A9C36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2272,51 +2132,498 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A233D4A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E0387A6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E6345A4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C0FADCA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B4E5C95"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AA49A00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="433F1439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="112E7548"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2385,51 +2692,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CC00CF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="229E70BC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2498,51 +2805,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78233336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B02C2156"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2611,522 +2918,525 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1671130121">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2004314077">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1271165144">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="785544520">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1881550104">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1664356796">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1058821804">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="8" w16cid:durableId="1242713240">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="9" w16cid:durableId="187372344">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="91"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB180D"/>
     <w:rsid w:val="00006B6B"/>
     <w:rsid w:val="00195DAE"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="00B00624"/>
+    <w:rsid w:val="00C50FFD"/>
     <w:rsid w:val="00CB180D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7FD3F51B"/>
+  <w15:docId w15:val="{E7F962EA-1ECF-4CF0-AE8D-2FADDD445CD2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...386 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3179,58 +3489,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00195DAE"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3476,51 +3786,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>10</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>