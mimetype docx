--- v0 (2025-10-09)
+++ v1 (2026-09-29)
@@ -1,1503 +1,1528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00C77824">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="20752981" w14:textId="12BCD149" w:rsidR="00932E87" w:rsidRDefault="0061324B">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49C5ECF7" wp14:editId="76937A04">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1733107</wp:posOffset>
+                  <wp:posOffset>1600200</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>489098</wp:posOffset>
+                  <wp:posOffset>152400</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2254102" cy="467552"/>
+                <wp:extent cx="2971800" cy="1524000"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="23" name="Text Box 23"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2254102" cy="467552"/>
+                          <a:ext cx="2971800" cy="1524000"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00C77824" w:rsidRPr="00C77824" w:rsidRDefault="00C77824">
+                          <w:p w14:paraId="4F5170C7" w14:textId="77777777" w:rsidR="00C77824" w:rsidRDefault="00C77824">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:b/>
                               </w:rPr>
-                              <w:t>Your</w:t>
-[...7 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                        </w:txbxContent>
-[...230 lines deleted...]
-                          <w:p w:rsidR="00C77824" w:rsidRDefault="00C77824" w:rsidP="00C77824">
+                          <w:p w14:paraId="07494F3E" w14:textId="251680F6" w:rsidR="0061324B" w:rsidRPr="0061324B" w:rsidRDefault="0061324B">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...23 lines deleted...]
-                                <w:b/>
+                            <w:r w:rsidRPr="0061324B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Refurbish.</w:t>
+                              <w:t>Lic #</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...21 lines deleted...]
-                                <w:b/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Buy cheap.</w:t>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> Paint inexpensive pottery and planter boxes to match your outdoor aesthetic. Buy your renovation tools in the off-season (fall or winter) for better prices. Buy fillers like mulch, sand, gravel and woodchips in bulk.</w:t>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
                             </w:r>
-                          </w:p>
-[...11 lines deleted...]
-                            </w:pPr>
+                            <w:hyperlink r:id="rId4" w:history="1">
+                              <w:r w:rsidRPr="000B22AE">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                  <w:bCs/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>youremail@mail.com</w:t>
+                              </w:r>
+                            </w:hyperlink>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-                                <w:b/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Repurpose.</w:t>
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...21 lines deleted...]
-                                <w:b/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Use nature.</w:t>
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...39 lines deleted...]
-                                <w:b/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                                 <w:bCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Do it yourself.</w:t>
-[...111 lines deleted...]
-                              <w:t xml:space="preserve"> Call me and set up an appointment today!</w:t>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 19" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:26.7pt;margin-top:427.8pt;width:557.65pt;height:302.65pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtAgdVgwIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51nmwZxiqxFhgFB&#10;WywZelZkqTEmiZqkxM5+/SjZToNslw672BT5ieLjI2d3tVbkIJwvweS0f9WjRBgORWlec/p9s/w0&#10;ocQHZgqmwIicHoWnd/OPH2aVnYoB7EAVwhF0Yvy0sjndhWCnWeb5Tmjmr8AKg0YJTrOAR/eaFY5V&#10;6F2rbNDrXWcVuMI64MJ71D40RjpP/qUUPDxJ6UUgKqcYW0hfl77b+M3mMzZ9dczuSt6Gwf4hCs1K&#10;g4+eXD2wwMjelX+40iV34EGGKw46AylLLlIOmE2/d5HNesesSLlgcbw9lcn/P7f88fDsSFlg724p&#10;MUxjjzaiDuQz1ARVWJ/K+inC1haBoUY9Yju9R2VMu5ZOxz8mRNCOlT6eqhu9cVTe9CaD/nhMCUfb&#10;cDIajoc30U/2dt06H74I0CQKOXXYvlRVdlj50EA7SHzNwLJUKrVQGVLl9Ho47qULJws6VyZiRSJD&#10;6yam1ISepHBUImKU+SYkFiNlEBWJhuJeOXJgSCDGuTAhJZ/8IjqiJAbxnost/i2q91xu8uheBhNO&#10;l3VpwKXsL8IufnQhywaPNT/LO4qh3taJBYOus1sojthwB83IeMuXJTZlxXx4Zg5nBHuMcx+e8CMV&#10;YPGhlSjZgfv1N33EI3XRSkmFM5dT/3PPnKBEfTVI6tv+aBSHNB1G45sBHty5ZXtuMXt9D9iVPm4Y&#10;y5MY8UF1onSgX3A9LOKraGKG49s5DZ14H5pNgOuFi8UigXAsLQsrs7Y8uo5NipTb1C/M2ZaXASn9&#10;CN10sukFPRtsvGlgsQ8gy8TdWOemqm39caQT+9v1E3fG+Tmh3pbk/DcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDmWtPr4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLN1YSylN&#10;p6nShITgsLELN7fx2orGKU22FZ6e7AQ3W/70+/vz1WR6caLRdZYVzGcRCOLa6o4bBfv3zV0Kwnlk&#10;jb1lUvBNDlbF9VWOmbZn3tJp5xsRQthlqKD1fsikdHVLBt3MDsThdrCjQR/WsZF6xHMIN71cRFEi&#10;DXYcPrQ4UNlS/bk7GgUv5eYNt9XCpD99+fx6WA9f+49Yqdubaf0EwtPk/2C46Ad1KIJTZY+snegV&#10;xPfLQCpI4zgBcQHmSfoAogrTMokeQRa5/F+i+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCtAgdVgwIAAGwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDmWtPr4wAAAAwBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAA7QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="49C5ECF7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 23" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:126pt;margin-top:12pt;width:234pt;height:120pt;z-index:251721728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX5JrLaQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kSR9BnSJrkWFA&#10;0RZLh54VWWqMyaImMbGzX19Kdh7Idumwi0SJHynyI6nrm7Y2bKN8qMAWfHCWc6ashLKyrwX/8Tz/&#10;dMlZQGFLYcCqgm9V4DfTjx+uGzdRQ1iBKZVn5MSGSeMKvkJ0kywLcqVqEc7AKUtKDb4WSEf/mpVe&#10;NOS9Ntkwz8+zBnzpPEgVAt3edUo+Tf61VhIftQ4KmSk4xYZp9WldxjWbXovJqxduVck+DPEPUdSi&#10;svTo3tWdQMHWvvrDVV1JDwE0nkmoM9C6kirlQNkM8pNsFivhVMqFyAluT1P4f27lw2bhnjzD9gu0&#10;VMBISOPCJNBlzKfVvo47RcpITxRu97SpFpmky+HVxeAyJ5Uk3WA8HOV0ID/Zwdz5gF8V1CwKBfdU&#10;l0SX2NwH7KA7SHzNwrwyJtXGWNYU/PzzOE8Gew05NzZiVapy7+YQepJwa1TEGPtdaVaVKYN4kfpL&#10;3RrPNoI6Q0ipLKbkk19CR5SmIN5j2OMPUb3HuMtj9zJY3BvXlQWfsj8Ju/y5C1l3eOL8KO8oYrts&#10;+5IuodxSpT10QxCcnFdUjXsR8El46nqqIE0yPtKiDRDr0EucrcD//tt9xFMzkpazhqao4OHXWnjF&#10;mflmqU2vBqNRHLt0GI0vhnTwx5rlscau61ugcgzoz3AyiRGPZidqD/ULDfwsvkoqYSW9XXDcibfY&#10;zTZ9GFLNZglEg+YE3tuFk9F1rE7stef2RXjXNyRSLz/Abt7E5KQvO2y0tDBbI+gqNW0kuGO1J56G&#10;NLV9/6HEX+D4nFCHb2/6BgAA//8DAFBLAwQUAAYACAAAACEA6LRVHN4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbExPTU/DMAy9I/EfIiNxYykVG1NpOk2VJiQEh41duLmN11Y0TmmyrfDrMSd2sv38&#10;9D7y1eR6daIxdJ4N3M8SUMS1tx03Bvbvm7slqBCRLfaeycA3BVgV11c5ZtafeUunXWyUiHDI0EAb&#10;45BpHeqWHIaZH4jld/Cjwyjn2Gg74lnEXa/TJFlohx2LQ4sDlS3Vn7ujM/BSbt5wW6Vu+dOXz6+H&#10;9fC1/5gbc3szrZ9ARZriPxn+4kt0KCRT5Y9sg+oNpPNUukRZHmQK4VH8QFUCLATRRa4vKxS/AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABfkmstpAgAAPgUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOi0VRzeAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;wwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00C77824" w:rsidRDefault="00C77824" w:rsidP="00C77824">
+                    <w:p w14:paraId="4F5170C7" w14:textId="77777777" w:rsidR="00C77824" w:rsidRDefault="00C77824">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...6 lines deleted...]
-                          <w:szCs w:val="20"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-                        <w:t>You don’t have to spend a mint to have a beautiful backyard. Consider these budget-friendly ideas to give your outdoor living space a makeover.</w:t>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00C77824" w:rsidRDefault="00C77824" w:rsidP="00C77824">
+                    <w:p w14:paraId="07494F3E" w14:textId="251680F6" w:rsidR="0061324B" w:rsidRPr="0061324B" w:rsidRDefault="0061324B">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...4 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...2 lines deleted...]
-                          <w:b/>
+                      <w:r w:rsidRPr="0061324B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Refurbish.</w:t>
+                        <w:t>Lic #</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...21 lines deleted...]
-                          <w:b/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Buy cheap.</w:t>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> Paint inexpensive pottery and planter boxes to match your outdoor aesthetic. Buy your renovation tools in the off-season (fall or winter) for better prices. Buy fillers like mulch, sand, gravel and woodchips in bulk.</w:t>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
                       </w:r>
-                    </w:p>
-[...11 lines deleted...]
-                      </w:pPr>
+                      <w:hyperlink r:id="rId5" w:history="1">
+                        <w:r w:rsidRPr="000B22AE">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                            <w:bCs/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>youremail@mail.com</w:t>
+                        </w:r>
+                      </w:hyperlink>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-                          <w:b/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Repurpose.</w:t>
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...21 lines deleted...]
-                          <w:b/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Use nature.</w:t>
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...39 lines deleted...]
-                          <w:b/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                           <w:bCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Do it yourself.</w:t>
-[...111 lines deleted...]
-                        <w:t xml:space="preserve"> Call me and set up an appointment today!</w:t>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22CECE22" wp14:editId="13045841">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-31898</wp:posOffset>
+                  <wp:posOffset>-31750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>9420447</wp:posOffset>
+                  <wp:posOffset>1706880</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7793355" cy="361506"/>
-                <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                <wp:extent cx="7954010" cy="292100"/>
+                <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="18" name="Text Box 18"/>
+                <wp:docPr id="7" name="Group 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                      <wps:spPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7793355" cy="361506"/>
+                          <a:ext cx="7954010" cy="292100"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="7954025" cy="292608"/>
                         </a:xfrm>
-                        <a:prstGeom prst="rect">
-[...110 lines deleted...]
-                    </wps:wsp>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="4" name="Rectangle 4"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5581517" cy="292608"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="9A3629"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="5" name="Rectangle 5"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5582093" y="0"/>
+                            <a:ext cx="2371932" cy="292608"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="7A863F"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Chevron 6"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm rot="10800000">
+                            <a:off x="5475768" y="0"/>
+                            <a:ext cx="244549" cy="292608"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="chevron">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 18" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-2.5pt;margin-top:741.75pt;width:613.65pt;height:28.45pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAj+ZLxgQIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hLaRkVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr77fL4f3935RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;9JmziMJVwoBTJd+pyC8WHz+cN36ujmENplKBkRMX540v+RrRz4siyrWyIh6BV46MGoIVSMfwXFRB&#10;NOTdmuJ4NJoVDYTKB5AqRtJedUa+yP61VhLvtI4KmSk5xYb5G/J3lb7F4lzMn4Pw61r2YYh/iMKK&#10;2tGje1dXAgXbhPoPV7aWASJoPJJgC9C6lirnQNmMR2+yeVgLr3IuVJzo92WK/8+tvN3eB1ZX1Dvq&#10;lBOWevSoWmRfoGWkovo0Ps4J9uAJiC3pCTvoIylT2q0ONv0pIUZ2qvRuX93kTZLy9PRsMplOOZNk&#10;m8zG09EsuSleb/sQ8asCy5JQ8kDdy0UV25uIHXSApMccXNfG5A4ax5qSzybTUb6wt5Bz4xJWZS70&#10;blJGXeRZwp1RCWPcd6WpFjmBpMgsVJcmsK0g/ggplcOce/ZL6ITSFMR7Lvb416jec7nLY3gZHO4v&#10;29pByNm/Cbv6OYSsOzzV/CDvJGK7ajsSDI1dQbWjfgfoJiZ6eV1TU25ExHsRaESoxTT2eEcfbYCK&#10;D73E2RrC77/pE56YS1bOGhq5ksdfGxEUZ+abI06fjU9O0ozmw8n09JgO4dCyOrS4jb0E6sqYFoyX&#10;WUx4NIOoA9gn2g7L9CqZhJP0dslxEC+xWwS0XaRaLjOIptILvHEPXibXqUmJco/tkwi+5yUSo29h&#10;GE4xf0PPDptuOlhuEHSduZvq3FW1rz9NdGZ/v33Syjg8Z9Trjly8AAAA//8DAFBLAwQUAAYACAAA&#10;ACEATWJPKeQAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FoHN0FRiFNV&#10;kSokBIeWXrhtYjeJ8E+I3Tbw9GxPcNvdGc1+U65na9hZT2HwTsLDMgGmXevV4DoJh/ftIgcWIjqF&#10;xjst4VsHWFe3NyUWyl/cTp/3sWMU4kKBEvoYx4Lz0PbaYlj6UTvSjn6yGGmdOq4mvFC4NVwkySO3&#10;ODj60OOo6163n/uTlfBSb99w1wib/5j6+fW4Gb8OH5mU93fz5glY1HP8M8MVn9ChIqbGn5wKzEhY&#10;ZFQl0j3NVxmwq0MIsQLW0JSlSQq8Kvn/FtUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ACP5kvGBAgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAE1iTynkAAAADQEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
-[...82 lines deleted...]
-              </v:shape>
+              <v:group w14:anchorId="336E2DBF" id="Group 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.5pt;margin-top:134.4pt;width:626.3pt;height:23pt;z-index:251638784" coordsize="79540,2926" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2q5t/bQMAAJUOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9lu2zgUfR+g/0DwvdFiyYsQpTDSSTBA&#10;0AZNiz7TFLUAFMkhacuZr59LaonjZKZpihYoYD/QXO7Go3sPyfN3+5ajHdOmkSLH0VmIERNUFo2o&#10;cvzl89XbJUbGElEQLgXL8T0z+N3Fmz/OO5WxWNaSF0wjMCJM1qkc19aqLAgMrVlLzJlUTMBiKXVL&#10;LAx1FRSadGC95UEchvOgk7pQWlJmDMy+7xfxhbdflozaj2VpmEU8xxCb9a327ca1wcU5ySpNVN3Q&#10;IQzyiiha0ghwOpl6TyxBW908MdU2VEsjS3tGZRvIsmwo83uA3UTh0W6utdwqv5cq6yo1wQTQHuH0&#10;arP0w+5aqzt1qwGJTlWAhR+5vexL3bp/iBLtPWT3E2RsbxGFycUqTSBwjCisxas4CgdMaQ3AP1Gj&#10;9Z+HinE6Kc7DpfsYweg2eBRMpyA9zAMC5scQuKuJYh5YkwECtxo1RY4TjARpIUk/QdoQUXGGEheT&#10;cw5SE0gmM4DXSxFK02WURov/3CjJlDb2mskWuU6ONXj3uUR2N8b2mIwizqmRvCmuGs79QFebS67R&#10;jkCCr9azebwaYHwkxoUTFtKp9RbdDGA87sX37D1nTo6LT6wESOD7xj4SX45s8kMoZcJG/VJNCta7&#10;T0P4jd5dATsN/0m9QWe5BP+T7cHAKNkbGW33UQ7yTpX5ap6Uw/8LrFeeNLxnKeyk3DZC6ucMcNjV&#10;4LmXH0HqoXEobWRxDwmjZc8lRtGrBr7bDTH2lmggDygGIET7EZqSyy7HcuhhVEv9z3PzTh4yGlYx&#10;6oCMcmz+3hLNMOJ/Ccj1VZQkjr38IEkXMQz04crmcEVs20sJ6RAB9Srqu07e8rFbatl+Bd5cO6+w&#10;RAQF3zmmVo+DS9uTJDAvZeu1FwPGUsTeiDtFnXGHqsvLz/uvRKsheS0Qwwc51hfJjnK4l3WaQq63&#10;VpaNT/AHXAe8odb7uvvpRQ8MdFz06XcVPdR3HK5mGD0lx3i2iFaz+FeU/mK9nM+uxuI7ZIhT6Zen&#10;0j+V/jPn/Xws/cua7bQUaP7twu95PwqX7qzrz6DhepQmi3Qxh+vuMzyQJGmyejkNwIno4vEMe0Sg&#10;7p7g6PPR6X50PG+q8RB7JHUighMR/HZ3AP8MgLePv0YO7zT3uDoc+zvDw2vy4l8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQB+pOTb4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba4NAEIXvhf6HZQq9&#10;JasmsWIdQwhtT6HQpFB6m+hEJe6uuBs1/76bU3Mc5vHe92XrSbVi4N42RiOE8wAE68KUja4Qvg/v&#10;swSEdaRLao1mhCtbWOePDxmlpRn1Fw97Vwlfom1KCLVzXSqlLWpWZOemY+1/J9Mrcv7sK1n2NPpy&#10;1cooCGKpqNF+oaaOtzUX5/1FIXyMNG4W4duwO5+219/D6vNnFzLi89O0eQXheHL/Ybjhe3TIPdPR&#10;XHRpRYswW3kVhxDFiVe4BaLlSwziiLAIlwnIPJP3DvkfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhADarm39tAwAAlQ4AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAH6k5NviAAAACwEAAA8AAAAAAAAAAAAAAAAAxwUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAADWBgAAAAA=&#10;">
+                <v:rect id="Rectangle 4" o:spid="_x0000_s1027" style="position:absolute;width:55815;height:2926;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBUD2XVwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8ArealaRVbZGaYWi4EG07f25ee6ubl62SdTVX28EweMwM98w42lranEi5yvLCnrdBARx&#10;bnXFhYLfn+/3EQgfkDXWlknBhTxMJ68vY8y0PfOaTptQiAhhn6GCMoQmk9LnJRn0XdsQR29nncEQ&#10;pSukdniOcFPLfpKk0mDFcaHEhmYl5YfN0SjwvVG1vM7/C7fd6790m+6GX5eVUp239vMDRKA2PMOP&#10;9kIrGMD9SrwBcnIDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVA9l1cMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#9a3629" stroked="f" strokeweight="2pt"/>
+                <v:rect id="Rectangle 5" o:spid="_x0000_s1028" style="position:absolute;left:55820;width:23720;height:2926;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBM/dx9xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPMGbZq1U2q1RSkFaai9NLdrb6+Z1s7h5WTbpuv57IxR6HGbmG2a57l0tOmpD5VnBbJqB&#10;IC68qbhUsPvYTO5AhIhssPZMCs4UYL0aDpaYG3/id+p0LEWCcMhRgY2xyaUMhSWHYeob4uT9+NZh&#10;TLItpWnxlOCuljdZtpAOK04LFht6slQc9a9ToDv9dv91eF18P7PeBrvfzHn3qdR41D8+gIjUx//w&#10;X/vFKLiF65V0A+TqAgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEz93H3EAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#7a863f" stroked="f" strokeweight="2pt"/>
+                <v:shapetype id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="val #0"/>
+                    <v:f eqn="sum 21600 0 @0"/>
+                    <v:f eqn="prod #0 1 2"/>
+                  </v:formulas>
+                  <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
+                  <v:handles>
+                    <v:h position="#0,topLeft" xrange="0,21600"/>
+                  </v:handles>
+                </v:shapetype>
+                <v:shape id="Chevron 6" o:spid="_x0000_s1029" type="#_x0000_t55" style="position:absolute;left:54757;width:2446;height:2926;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDbYJV9wwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EBvtewcTHGjhBAI+NAW10kDuS3SxjaxVsZSYvfvq0Khx2Fm3jCrzWx7cafRd44VZEkK&#10;glg703Gj4HjYP7+A8AHZYO+YFHyTh8368WGFhXETf9K9Do2IEPYFKmhDGAopvW7Jok/cQBy9ixst&#10;hijHRpoRpwi3vVymaS4tdhwXWhxo15K+1jeroNTlofp6MzI7V648yY++yt8zpZ4W8/YVRKA5/If/&#10;2qVRkMPvlXgD5PoHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA22CVfcMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" adj="10800" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
+              </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251615232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5243BF36" wp14:editId="369D38B1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-31898</wp:posOffset>
+                  <wp:posOffset>-30480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4455042</wp:posOffset>
+                  <wp:posOffset>1736090</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7793665" cy="569226"/>
-                <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                <wp:extent cx="7863840" cy="3620770"/>
+                <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="17" name="Text Box 17"/>
-[...185 lines deleted...]
-                <wp:docPr id="16" name="Rectangle 16"/>
+                <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1115568" cy="1527048"/>
+                          <a:ext cx="7863840" cy="3620770"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
+                        <a:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </a:blipFill>
                         <a:ln>
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
+                          <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.85pt;margin-top:10pt;width:87.85pt;height:120.25pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQiAmHkgIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X2wHSdsFdYqgRYYB&#10;RVu0HXpWZCk2IImapMTJfv0o+SNdV+xQLAdFFMlH8pnk5dVBK7IXzjdgSlpMckqE4VA1ZlvSH8/r&#10;LxeU+MBMxRQYUdKj8PRq+fnTZWsXYgo1qEo4giDGL1pb0joEu8gyz2uhmZ+AFQaVEpxmAUW3zSrH&#10;WkTXKpvm+VnWgqusAy68x9ebTkmXCV9KwcO9lF4EokqKuYV0unRu4pktL9li65itG96nwT6QhWaN&#10;waAj1A0LjOxc8xeUbrgDDzJMOOgMpGy4SDVgNUX+ppqnmlmRakFyvB1p8v8Plt/tHxxpKvx2Z5QY&#10;pvEbPSJrzGyVIPiGBLXWL9DuyT64XvJ4jdUepNPxH+sgh0TqcSRVHALh+FgUxXx+hm3AUVfMp+f5&#10;7CKiZid363z4JkCTeCmpw/iJTLa/9aEzHUxiNA+qqdaNUkmInSKulSN7ht94sy168D+slPmQI+YY&#10;PbPIQFdzuoWjEhFPmUchkTyscpoSTm17SoZxLkwoOlXNKtHlOM/xN2Q5pJ8ISYARWWJ1I3YPMFh2&#10;IAN2R09vH11F6vrROf9XYp3z6JEigwmjs24MuPcAFFbVR+7sB5I6aiJLG6iO2FoOupnzlq8b/Ly3&#10;zIcH5nDIcBxxcYR7PKSCtqTQ3yipwf167z3aY++jlpIWh7ak/ueOOUGJ+m5wKr4Ws1mc8iTM5udT&#10;FNxrzea1xuz0NWDPFLiiLE/XaB/UcJUO9Avul1WMiipmOMYuKQ9uEK5Dt0xwQ3GxWiUznGzLwq15&#10;sjyCR1Zj+z4fXpizfY8HHI87GAacLd60emcbPQ2sdgFkk+bgxGvPN26F1Dj9Botr57WcrE57dvkb&#10;AAD//wMAUEsDBBQABgAIAAAAIQB/gB1Y3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUhcEHVa2rRN41QIiSuIwoWbG2/jqPE6st009Ou7nOC2qxnNvCm3o+vEgCG2nhRMJxkI&#10;pNqblhoFX5+vjysQMWkyuvOECn4wwra6vSl1YfyZPnDYpUZwCMVCK7Ap9YWUsbbodJz4Hom1gw9O&#10;J35DI03QZw53nZxlWS6dbokbrO7xxWJ93J2cgvWlfk8r3y9sar/XjZu+HcLwoNT93fi8AZFwTH9m&#10;+MVndKiYae9PZKLoFOTLJTsVcAsI1mfzpzmIPR95tgBZlfL/guoKAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAkIgJh5ICAACvBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAf4AdWN4AAAAJAQAADwAAAAAAAAAAAAAAAADsBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" fillcolor="white [3212]" strokecolor="white [3212]" strokeweight="2pt"/>
+              <v:rect w14:anchorId="437710A6" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.4pt;margin-top:136.7pt;width:619.2pt;height:285.1pt;z-index:251615232;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDQbRxtqQIAAM8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtOGzEQfa/U&#10;f7D8XnYTLqErNigCUSEhioCKZ8drsyv51rGTTfr1HdubTQSolarmwRl7bmfOzszF5UYrshbgO2tq&#10;OjkqKRGG26YzrzX98Xzz5ZwSH5hpmLJG1HQrPL2cf/500btKTG1rVSOAYBDjq97VtA3BVUXheSs0&#10;80fWCYNKaUGzgFd4LRpgPUbXqpiW5VnRW2gcWC68x9frrKTzFF9KwcN3Kb0IRNUUsYV0QjqX8Szm&#10;F6x6Bebajg8w2D+g0KwzmHQMdc0CIyvo3oXSHQfrrQxH3OrCStlxkWrAaiblm2qeWuZEqgXJ8W6k&#10;yf+/sPx+/eQeAGnona88irGKjQQd/xEf2SSytiNZYhMIx8fZ+dnx+QlyylF3fDYtZ7NEZ7F3d+DD&#10;N2E1iUJNAb9GIomt73zAlGi6M4nZlqpzN51SO3moF7/W37siM3lt+UoLE3JrgFAsYF/6tnOeEqiE&#10;XooGcdw2k/zhfQAReBsTSkz8iAAzrFGBEA9hKRNtjY0ws2V8KfbcJSlslYh2yjwKSboG2ZqmwlNb&#10;iysFZM2wIRnnCHaSVS1rRH4+LfEXAWLy0SPdUsA92iH2ECCOzPvYOUyuTkZXkaZiBFb+CVh2Hj1S&#10;ZmvC6Kw7Y+GjAAqrGjJn+x1JmZrI0tI22wcgYPNMesdvOmyTO+bDAwMcQmwtXCzhOx5S2b6mdpAo&#10;aS38+ug92mO3oJaSHoe6pv7nioGgRN0anJqvk5PYsSFdTk5nU7zAoWZ5qDErfWXxM01whTmexGgf&#10;1E6UYPUL7p9FzIoqZjjmrikPsLtchbxscINxsVgkM5x8x8KdeXI8Bo+sxjF43rwwcMOsBByze7tb&#10;AKx6MzLZNnoau1gFK7vUuHteB75xa6TGGTZcXEuH92S138Pz3wAAAP//AwBQSwMECgAAAAAAAAAh&#10;APV6Z2MDjQEAA40BABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+EAGEV4aWYAAElJKgAIAAAA&#10;AAAAAAAAAAD/7AARRHVja3kAAQAEAAAAPAAA/+EDMGh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEu&#10;MC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBDZWhpSHpyZVN6TlRjemtjOWQiPz4g&#10;PHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIgeDp4bXB0az0iQWRvYmUgWE1QIENv&#10;cmUgMTAuMC1jMDAwIDc5LmQyMGU0NjYzMCwgMjAyNS8xMi8wOS0wMjoxMToyMyAgICAgICAgIj4g&#10;PHJkZjpSREYgeG1sbnM6cmRmPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5LzAyLzIyLXJkZi1zeW50&#10;YXgtbnMjIj4gPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9IiIgeG1sbnM6eG1wPSJodHRwOi8v&#10;bnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxuczp4bXBNTT0iaHR0cDovL25zLmFkb2JlLmNvbS94&#10;YXAvMS4wL21tLyIgeG1sbnM6c3RSZWY9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9zVHlw&#10;ZS9SZXNvdXJjZVJlZiMiIHhtcDpDcmVhdG9yVG9vbD0iQWRvYmUgUGhvdG9zaG9wIDI3LjkgKFdp&#10;bmRvd3MpIiB4bXBNTTpJbnN0YW5jZUlEPSJ4bXAuaWlkOkI4MUNBNTVFQTBDMzExRjFCNDU5ODVE&#10;NzgyNzY3MzE4IiB4bXBNTTpEb2N1bWVudElEPSJ4bXAuZGlkOkI4MUNBNTVGQTBDMzExRjFCNDU5&#10;ODVENzgyNzY3MzE4Ij4gPHhtcE1NOkRlcml2ZWRGcm9tIHN0UmVmOmluc3RhbmNlSUQ9InhtcC5p&#10;aWQ6QjgxQ0E1NUNBMEMzMTFGMUI0NTk4NUQ3ODI3NjczMTgiIHN0UmVmOmRvY3VtZW50SUQ9Inht&#10;cC5kaWQ6QjgxQ0E1NURBMEMzMTFGMUI0NTk4NUQ3ODI3NjczMTgiLz4gPC9yZGY6RGVzY3JpcHRp&#10;b24+IDwvcmRmOlJERj4gPC94OnhtcG1ldGE+IDw/eHBhY2tldCBlbmQ9InIiPz7/7gAOQWRvYmUA&#10;ZMAAAAAB/9sAhAAGBAQEBQQGBQUGCQYFBgkLCAYGCAsMCgoLCgoMEAwMDAwMDBAMDg8QDw4MExMU&#10;FBMTHBsbGxwfHx8fHx8fHx8fAQcHBw0MDRgQEBgaFREVGh8fHx8fHx8fHx8fHx8fHx8fHx8fHx8f&#10;Hx8fHx8fHx8fHx8fHx8fHx8fHx8fHx8fHx//wAARCAErAnoDAREAAhEBAxEB/8QAvQAAAgMBAQEB&#10;AAAAAAAAAAAABQYDBAcCAQAIAQADAQEBAQEAAAAAAAAAAAACAwQBAAUGBxAAAgECBAQEAwUDCAcG&#10;BAUFAQIDEQQAIRIFMSITBkFRMhRhcQeBkUIjFaFSM7HB0WJyJDQI8OGCkkNTVPGismM1FsKDJRfS&#10;k6NEZFVzs4RlEQACAgEEAQIEBAUDBAIDAQEAARECAyExEgRBUWFxIhMF8IGhMpGxwUIU0eHxUmIj&#10;MxUGcoKi0kP/2gAMAwEAAhEDEQA/AN/k7h+mvcu3o1ze7bfWw5wlw8WpD5lZCGRvuxyZmjMf+ofc&#10;uxbZuEdt2vvq3+13Mbx323TTi+hEkVDGim5S6VNYJ0mjLUUy44yzhzOoN9EJm5brtB2J5rDddxgl&#10;fOWw9sDaua+nXHdx25UD+r9mOtdNC3r5Eq233crW7S5t5ZbG6jJeCe3lKhGp4KpNK/Aj54nd2CE9&#10;3+rHeG7WyWe573cTRxZBE5FNOBcqyajn44K13ATbYrXO5vKzvNK83UDa+q7vVm4nNmwpy/J0FJNx&#10;1xosssqhQEdR6dKgAUONtTXQ2CGQzNzQydZBXSUqH+1cEn6mos7el5fdS3kmkioAyOxLCoIHMvE8&#10;fDA3arqZaFqTXvb25WtqNwivBdAOqr0ixkrxUgLWgy+zGVypvjANbpuD2WXuOeKOG7WWeJvzdMhb&#10;IspAJINa82Nq6rVG/KHzvPQSKC/lDFk0yJo1hlrpOrVp8VNcjiT6flAzOxTO8xWcTw2Vy72tf8LO&#10;mpOPFWPMuVPDDFjdt9znVNkZ7jnnt/bC0JjpXStTGfHmxv0Y1kFY4ckA9z7ZDcySJCD+VF0epGVH&#10;gW1q2WCUSG99i7Dc26jluAjKCx6VsxJr4AyM1Mc6L8MXBZjgiaGRbaIEXKaDcTkM61zLBQSF4ceO&#10;FWvDCqmRx9tWksnVE0axOylE1EuEYnLTnqoCKGvngq5dDbShi3u82nZ9va32yJYrmaqs0gUSCEvr&#10;V1Klqc9c9RqvgMFS8oTuB9o3W4oBEshuYxRERSQcwCSQQAMsssDbYyIGPZp5o7tIJ0VikdHRyKgj&#10;lA5hpyWmf21wtNynubTRj52rtMd9fSW9/EZXZYlWCVXRgWHIdRZl5teYofMY9elk9HuUNmgf+2+3&#10;7Xa4b6xtOnfR2TGU0Id3jCLpaJlBYnMZaSPty2NZNhFDf93tGiulTaoPcRRaVmUfkSKFDAqCnMoi&#10;FTUimnLC77P1Btb2EK5aCG262qRr1oilwpp0kDsAlGDVAfSW1cKmnliD6dVWVuKaBctiZLpbsHrW&#10;6uEkLN+YVyDK1TXIqKUqKeeFWoA7ks9yP4hneVJHWP8AN0F2IoPI0483D9mKaKFuJakHWt7uV1JI&#10;kEUUluz80moLVhRWH4VVUr+7442rk1pIW98j31mmgsEkEDBY72Yyxxo9Ryqrg6SjKPPLgcNXqw6x&#10;uLzdub1fSkQm2mktspEint2YKvMXYBhrWmerPjngU0OTSHHY5o9s2O4sQ9xIIyVLtrVC2TB4mQua&#10;KTkwX7K4zcReWxdgDRXr2G4W6SyzCRrieVxI7AAhSrmhXVpOmormD41xrGNaSiWy2WC+j3SS1gmE&#10;UQQWaq2akuHq5PA6EKnSfGunG8oaM5QMnbuwJPbmfcp5o7i3fpiJtOSLlnNWkvjUAeXHLHNeALWG&#10;iYFJ9DuZ5kWSJYzCrLGjp+YY2TnI5PVxpX8WeBq2nAdGUd2eaWSK7nAVZg4ktEYgxlXkQ8rsHoaV&#10;AK0rX44VmnQNk+2X0u5bi0MxjkaOSGKKCXVDAheRQaiNo9NPU2keZ443HNnr4Mkbd3feb4ezlTp2&#10;dtHHdRRQBmLO0VBoPMWARtJ4+WJuxfM24Xk2ztMAUdrz3VzJBFDIoJALyBbeOVhxYFtICigypX7s&#10;Bk6lv7VqvxoLeGzO07Q3tb2FDcW6xolApMkxQnx1QxyZg8BXw44bTpWr6DK4rBabt65nESzRiOK0&#10;QRx9GMtGpAJLsZ2houpiRRaeWKrdRWSnwoNeGfJJN2jcXtt0pJGntX51mR4oQzM3HSIZa+B1V+3C&#10;6fb6p6tsY8aagmXsbbBGkUUVqRGuikokZ14asll051zw/wDxcfocqJEn/taykZkUCJolVIWSKFUa&#10;q8A3TdloQagmvjg64KLZB8fYrpe7SL6LZ39w9xzGNWaQK/T1DiCo4qdNV+3wwxKAogKbWy6EdraC&#10;jNoR44wNXGhJVic+BqvHHVOaR3thWbc9zM1t0UgmWJKxxFJKQo1VVfic6545HMku9isJbVw0jJp1&#10;MTRtA1GvoSQAYx1ncwXL/srY9w6byTwvcISUZYJYSCBkC0QDtQgZ6sC8afgF46vwV9z+nUt52/bb&#10;MYkW0s5uvD7eTptqZyzE+5XVWjMF/M8fLLCX1lMrc7gojwA5O0O47DbZLeCeSaUJSGZ49eRyUD2/&#10;ulQ8fV8MIydNtyIeDXQhm3Hd02FbXcdq9xcxT6Gihi6wMWR6kqUfT8dQBrQ0GJLdS3KVsBbG1sIv&#10;cF9bybnHLOrQJKJdDSKyaV4aWUaaDT+zicNx42lAHGyGDapFuNraae0aC1mlIjLNm8cbg6VpqkPJ&#10;y18M8KsosMagH75cOJkWNnkMbyysZOXUWfMBDxKrHqp8fhjaQ0dJQFl7hLUmotZy0k5OZIEephQ+&#10;kCla18PDBzE+p0hO73ICzv5iioLkCJUjasTBlccqAUPpFDWnLT4YCtYaNSKPbkbwRzbheApDCQol&#10;YA0MQY6aSVY8yrUKRjcrnRbh20Cd5vUk7oYEldLtFdTc56FZQnMAoAYMzMCCAPjTAqn6C2lJT7lj&#10;hbbbloaUJjjZ0cvzqCr0YLVtXzzPwAx2N/Mgqgu2nWWzijX0JpCMraM6k0oAD/W8eHHPB2UM2i1K&#10;d1YyT2DGGRpBExYxlSMtZJK1yp/Pg1aGFVkG3yINys4ZYGPXkjUJqIX110kngNXlgrbM3iN283ER&#10;qivGzdJppiqk1bQF8c6fhIOJcdRTYV7TvLe52iZ4WIbpaWMSlByspNS41EsSXPzwOern2MaL18Ot&#10;t8ME7hDLcKJz6xGpDOQhGXpU6tS8eNKVwqtUnIXgXbK9tZZZZZptVuVEfgrlippppwWnh45eWT3X&#10;+Jz3KNlDdz7pG6Ows4GluJmZvxioFfCo1fHL7sbeFX3Cq0Q9n7o0e6TbekQktzMJJHVFCgBDqUUU&#10;E63OWr4AYPPWapsK6TQ4yzyWG3iJRDLIQZHaIKi6wSFVdJqwAqPCuJtGxEgCt1Lt7maVXWRnEztK&#10;NMZKsfJjmcsh4jOuHQuQSQHWWC5aGdXOi3iCiJVWMmtAK/1uNeXLKlfBrUaGupNbR2d+/TCG2Mak&#10;xggUIA1IrNWPMHjy5/HAWbqM4OCjum77juV5aW8UQmVUd0ZQTVlXxYBHbhTP9vi2tUkLVUGLprb3&#10;w2uJAt9AgkBrqAlZdQT0hAVpRqmlSOGdFcWlL2MSjUpbiEVoLO6geWgrOY2VzTRqPMv9WgIIp4Y2&#10;nloIHdsO0t4rMZenGJH4qeYAgCgKGtcMzKEFYatsljEkruzFIqw62R9etitdLfAmmY8MS30iAEwf&#10;dbpBPNcM1m8F+ZBDqcUTQrZ+RkUBhRuPjhiptD0NSgVPe7n/AMwfx9XpT+J5fP44q41DhHVzus7t&#10;+Z1YGNQCoWhyp4/tzw1V47HIH3CXrrqjLiF31FmBIYj45jxwdN5aCkc+ze7fp92zuE97d7Pe7ndI&#10;0bbelzcxpGtEUsJVQKrfmV01WlKVFcXVyVShKDlDCXev1ntd52uSw27tfbtqEmoTXWmGWU1UryEo&#10;AmbVBFTwoRhf1EEmjL5luWtWvHR5rVGKmZIzoDHOmtvn5YRpMGeww9pbbY/qaQ3Nsl/7q369lp/M&#10;o4NHVlOgak8R5jC8jbrp6gW2HW6m7djsbxrxoWt4U0PAMlDBxVVVuUtT935+WF40/wA2Ak50M03W&#10;wiD+8s4DaW0/NDC5JOg1AJBLUrStMOKKKUD/AHE8D5uSpyIRsiKY7jJjqWDf3Mzh9QV/F2OZH8uA&#10;4pA8S/DdWptilxKzajqbTk2Q821jPw44Di50Aa1IL29mSBOrCQ8hLiV0YEq34QWHDI4OuPUJIpNH&#10;HOUkt3cSsQHDEaQMhqBU6vny4bEaGpwWJLTd9ob3ALIobStxCxFSwNBlQmoHlgU620MVkzsb7fST&#10;MZXWeUHnWQaXNeNWOhsZ9JI4s295RjJ05bdmYVMbHTxJ4vHIPxeeMdUCy/FuKwqoiChHbmIRDkD5&#10;LHGpJ+RwtqQS/IJSRdrCrs0n5qJqLEkglpNVSKs3Cv2DCm1sDPgkntrVNzlvZbkXQnqJkki4EkGq&#10;a2fhmooeGBnSEgXeVoWH3K5M6mJEgbT001aagV4f2TTAqij1FcZL229wxbdcwtfK0qqwOh6SVAbU&#10;GVjq/d8cHj+Vygk2jQvpbvNhuXckUO6h/wBRZ2ksr9JH9YGheUnTzrQ/GlCDXFmDKnZj8W+poffe&#10;8x7NAttIsMsjc/XVWSUsxCs2QZasOVvGmfydlyqqkbltGhl2575Ld3c9zGzqJHXrdXS1FOpUBZQo&#10;AANBRctOIMmdtuNhMyUbfc5ZoSzUjCClw0atraOqnUwqBpLRDmI8c/DCa2eyOexFM1yyrNbXTKsf&#10;MpClS3mC2Y4Z/CtPOlFXoIb9QXc3b3Nu8kcRkuoiyM7I1TI2Y1MoYgjMDP78FWfJ0AyC7e3VLS+h&#10;W2mdSzO0jUYSEUVVpQtqPMPCmDkOPQ4uYf7vNt0jiIL+U7TgvI0cgYq46hBNNQofL5421o2MThyL&#10;LbFs1rcm1kkunlLIoKdNRIJCAJFSjEL45muNVmx6u2hhkbbLsWO0rYNM9qrLbWomdhKzH8QFWJJY&#10;0C0xibFqXr6l5+wu4L7cLZ5bdNustMaTvJJEkyR8W0xMDIGK5LkRXj44ZwY6tGMOxfT+2hszbymC&#10;R5WrNpW4KlgGTqapulWuTDmAU/fjVSQXis3uMkPZs0HNfXEcY0noQOscAOpiaECR1PA8Fxqxmf46&#10;CE2xJDJbJA9s88LK6I8oLPpqU0aFtxWpNPjjvppDK4qorXG1bjdTRxPo6U4aRGhVZ1YLVm531L1K&#10;556RXxGeNspGqtQ7tfbsBdLy2lliaRjrkUdJ20mjApAseg1qOJwSRjQah2q01ssyJIyg6XmJlJpm&#10;3NIzE+GCOPjJofp2kfVCjmIXkA/2hTAs1IjnDy8s0wMeof3eAZvQ1oxj0j7K42ToJY7K+fRRZggQ&#10;UdyFpl8WY1+OObOgnjtpSxVIojp4tI7XLD7Ixl9uBkKCUQ3RShlAQnJEjES/tOrHSdBUjv8Abbg3&#10;Vsmm1urVir9SiAgGgdfgQK5/sx0nAyTuDtm1kpJvVo8hYsUR4jznjyxvIa1/qYxWRvBg2Xvrs3ar&#10;dLiKa49vC5zjtZumHnJb1MiqS4VtOfgcqZYF5qo76bZX2z6vduTTX87G7gt5JldZJLaWSMKIYo8z&#10;HrCVZDkRgV2KvYJ4mg3Z91dr7nNS2voHmagESydOU/NX0nx4Uxv1UzODLs1nDHIJHiGoemUF4Tnx&#10;oUBX/u4PkCdW11dg0LNItKF2WNqn4Mrxn/u42TmiZJC0+lmIkKj1VbLyIYxvx8q4JAtEW621rPGt&#10;vPG0mokooDihHjoBjY44wCbpsezzwR2dyzSQtlDHJIJEqPwiKbWtePFWPxGBaR0FH/2tZ+3VbSNJ&#10;ZEpSQVgdaVGQBePgfFcJfXo3MagvEhO376ZXDym6tZJ4JOq8pgkRJkYynnp0dIGr+sMLfXS2BeIV&#10;ZOye7rNp/YzQTPQhIFlCsheik6JdCk6GYHT4HAPA3uZ9MuS9o7rBauZre5dukQ76GVZGTSAwY8p8&#10;RkcvniO/JPY5KNwZb2d1LYMjvpjlSSSVXKpRY0VxQBVGrMAsP7NRQjBvf4AW9S33C8z9MQsrR9I+&#10;5VKJStFXlHFQPgfLC8bnVgV3JJ7Jp9llHvAWuUZpC4KhHGoVoKcZOBGVftwKtFlpsF5ANrZ3NlFM&#10;9w3VjOkqqEyUIDaaHS59angfP54dZqwcrwebrD7JbwxMqwXbB3VQDxAYimTA1HD/ALcdjcx7HWak&#10;rbU+uSOeOsUFnqpPIq1JIBCClDzEmvw/ad9NPUxhi8juL2+SLqrWXSk86HVGsZIYsNINASBwqfPC&#10;qQkBXcau2dqft/aJo5LeV57l30pNHoYkxmhoHZToVaZH7cIy25W9jrWLd9JCI0guG9rFCpYxgEBU&#10;9Khjlm5Ynj88K1exu6Ee5t3N68IyNs1JATnpK14GtWYD1VxWrfLPqalG4Rea42/ZJ3jULHPpS7da&#10;t6wtACDxrQHPxwG9oN4yynZ76UtNwtni57dUcSgqxLMvMFArqJJJrXw86UZbHsweGwYeKXcbKznl&#10;jS3hi0B2eukKEBA00yIrXI+PnqwpaNg2QKg3Wde4ktoJFhtSqhlVGlLMztQmoOk+JIoAOPDJvH5P&#10;cJrQX7hZL6a5mEkRkiuBEjMCqlV1UfmANTTmqPDDV8qS9glohjsyt1cJDBbxS3EgXqNTkRolDEDP&#10;hnxYUxO1C1NllC6m/Srmc7eTbsZFjYyIAiRrpNNK/vVU108P2squSUgbnWxJIlpMEEZm0a3uiwYa&#10;ZGXN1cZsA5XgeA8sdkepzepR3u/t4NyaSRkEmmNVgjJ0oHGokDUWJU1XhQGmDx1lGpSXO3P0WHb7&#10;y8iu5ROsYVIiCaSGq8KLkuo+PyzwGTk2kzciZx28/wCoSXUNJIGumAs5Y2IcFTqamlq0Cjh4/bjc&#10;q4w/Q6Bi3jt/cLva7Pctaw3EAMcw9RePTpUlWAowVcuOWdcsSY89Vd1DdNBJ/S3/AOe/+L0/7H/M&#10;4cfji7n/ACM0Hn6k/Tbcdh3SGO8s7Cyt74aYZ7M3PREtKherPq06mGeZp5UxdkxfNK2CtoJF72fb&#10;7e49wLgpEvUumSKG5iSappG08U7Loag5qf7OHZsTqgXYl3n6dbmLF99nvbbbbGSFXQXEqxGV+mGK&#10;www9SViT/UA8a4PF1nxXqbR6AXtzt/a5+rNvs91aWqoXt2jh6jGhUaijA1VtWlaePHIYW2q342Ob&#10;1Ku63NtZTXe37XcTSbFLJqiF0qdR6Cmv0/l18h+3A34zKC31KUO8XMUShJXrGT0n1sCoYUIFPPLA&#10;KsM7iSSbnNdaOtcTSzKw0FpCxFf3ag54zY7iQS3yzGk0lwWJpqYg5jjXG8YDrU5EUIMkzydVEpqF&#10;aMamlBUY6fBzCtlDsF5FL7WSWC7C/lW8ki0kbUBkWXT6c6Fhhb5LfYC0orX2pLmD3dr04hXqaDp1&#10;mtK8WVT8BlhiaacGV1Whfji266idElvNBbnQCKQKOPN1GRv5sLcp+AdSOXYy0QW2DyQq6iXUoqoe&#10;oL0jZ6KKUOeO+spNnydx29naskTKJ1BpIiySxufHLm0YF3b9jHLLM9nstxF1bSO490AxLTFXQIKk&#10;hiS2r7KYBXsnq0YuQP1hyoW2ji00GtSymp4Vzc+H9OG2Y142gxY3QTUJZ2UagAplNKgAngynKuE2&#10;kVaup3+uyWweK2UPH4oaGjfiPHP/AGsB9OdzHiTZVuby+u4+vChSrEmQZ58fswSSW5vFLQ+tmkmd&#10;nlNchraOj8BWrUrTPPGvQC0eAhHLa9ZDJ+dIpLxODyivAMi+WfDANMU5gcezd1nstwTdVWIyRDoi&#10;IqIqx5nUGdfAACteJzyxuKyqwq6B3dtwmvpma40K8xQTKaANoGXMqV1MeFfsxuazvr5NbkGCJ4zp&#10;AqkZ0pKSKEkkEgigPH4cR50xLucmfWZuZJGlWWhhABjc8uh6hhrJp8KVGWeNRqZ9uFtbJZkIzDWg&#10;oQRGaD11ooXKtCanFGGzjUVbcGHcxBYRo1wI7pGkeWaJ2ZqOT4kr4Hgcvt4PT1OjUT32y6uZZZIW&#10;N7cyjPMGbUDXURzLH86k+HjhkyNVkFdze1vYLcSQPHuKRsnMRUaNSjVpCowp6SKZYBgV0ehSvHv9&#10;ttYJIonZi5WSRwqRswBK6OmTq0+qurAoOq5Me/otZJdveX91BHcXkbaItQJCK1CTkQorWgPzGG49&#10;yilUjVUtbs3BSSOAJTm6UKgnSaDlGrVx+WKAi7b7ffhNM9zLqahHJ024UqPSueOg0qSduyQXFtdK&#10;x6EBdriR3UsiaWYMq1krpY8Kr4nHQdJDs+37ff30k1pcPJc06k9emjVB01YwnlIV8xkc+Pl0HByP&#10;YHihY9dlkEfTj0gUQVLDTwTx41P3kk8zCvPe7LYui3e5QwrboF0zyxR81cyxY1LH+fgcDyQUMGv3&#10;/wBnlzFBfe81EkCGOadQcstMSS1OWXKRgHmqvIaxshP1E2gM0TWl7cAH8tBbLFpA8SJ5FT/uLhb7&#10;FUEsTKl39UJkYJabM+fp690YfllEJlwLz+wX0ipL353HUPdRWVjA45bh4pbhUzp+Y3Ug0/2mXT8a&#10;455LMFVRDd753heNGId4maNiAhhht4lIbxQlJGIy88c7WC0O3tdyEam9vryrUrK11NGrV9XpeMDP&#10;+qcA2/LOlAS9tuyomEbyWM147ALGp9xOzHJQApZicZKWpnMlhv7a0268FskkUSxv1ZEgeJl1IVVq&#10;y6K8xyy+6uBx5qchV8tX5EX6gbsbsWsNl7u2ty2qJZEjUSk1AehYnIEgfPASmauzUsds7jaQ2hst&#10;xD0YBJaqGZtXIeWPVWtaZDG0aRr7FLeRl2dLDdrWJZrq3ubyDVDLBcspkZonKazG41c9NfDxwx1T&#10;Y2uTQPw7FHbMr2azWFweXXZTug4Z8g/Lpl5Y3g/U52RMu49zWkwX9SW6QcBfW6OR/tQGF/vrjU7I&#10;7QIw9z79aJqu9sjuYzn1LG6ZT/8Akz6E/wC8cF9V1B4pkW5d87TJZGOQXW2TA6lW7gk6JKioUyQ6&#10;ozU+Z+3B1zpgvG0WO30TdrBLl7qzluFLFRbyI/TUn0gpqUEgeJwzkmDEBpNoEQLJJ1FAzkr4g+JQ&#10;aOHiaY0w+jt54VZ4wZVbMspEgr/sE/yYyToKs8yzq0FwiyocpElVWqONNLZDHKx3Eii2faXSkSyW&#10;8jDn6ErxV+ek0P3YKZMaBW69l2k6s8s6SluVjdxRPVP3TIAktP8AawDxp+AYQDuvp/KZlmhtl/LI&#10;kglsp2VkYHUGjWfWcvKtPhhT61QeCId5tIbkOjk2V08IttNzEEAp6WeQhy1Tnn88RvotPRmujE4d&#10;i9zdRLiydJekWpJCRrYOGBopOZIpwwTx2W6A4QLnd9tudvcxe5SSOIR9JopUKNSNlqAr82WoUy4Y&#10;3HWNHuZVE3bl0kWzO0fW0QyapCDyEoWCk08NJIrheZTYy61IJdyljuJLxQOpOiBg5qSwIJyz/EtR&#10;XLLGqqiAfYd+1ri5utn6t2QdxlhaKOrVkeGWp6mla8xV6A/Dw8ZsjStoBZakm6bpaTSBZ5SqXSrI&#10;7OEKBUZ6DQfDUTTmr4/MKy5hBXRQWGyvC8DOJNBZopkqmkM3Kr/aaDI/fjrN11Drqe36UjNoyQS2&#10;8qBY4lbLmcDUemVUZhODZY6r1kFJoXdq22e6uru8VF0TSTRUWv8ADjQs8leanMq50p4DFVnol6G2&#10;Tgcru3uLqwtGmYRIYqojM2nJ+YkU5Xq9GGrjiN34nUUivukW0QL7kWx6qrHGjxPoFKHQGzOrUudK&#10;fPD8bu9JNlNwCrhb2TbUjqUa/J6gUBI9Kc1NVFqKaWI+Hww9OH8DqxJ9tF3PY2aqpIedukSuoylS&#10;BoKn8JFDXHXUs62oZ3TYtDvcMWW5nlVmCNVQRlUtUt6T4eOEY8s6eDLaEi7fuNvtj3FnIfa06yAy&#10;I2lWYqaxCrNpRcz/AEYLRvUWxN32F7y7hmCEKdKGcLSPmAdVJoOYajWuKsbhQOxuNxz7a2G2htLE&#10;3KflT5tKCrKvUb8snUUoxzpr8xiS+WbMC1m2OO0NZbeUigUPKruWmRRGCCSVU0opVF5TWQg/HE95&#10;tqjKlm6up3QiWhtwNLBgKsJdSVWh1LpUlQDT+bEqWsrccvRi/wDov/8AP/4v7sXDz4/6vhin6nt4&#10;A4B/vfu3Z9z2Jtttu9o9y2yUqfZ7xYyi6iaM6lZLmGJWB+JQn44+m5LwHZ6aCpL31Lub2ewd3bvN&#10;fdr2ABhvNpEet2VaRtJ1Y1fkBodajzxizcZnUzxBV3PvXs/a94kue0Nti3CWMhm3bdUWaQvSpKW8&#10;YhgRq/iKknG37kKEjmkAZ/qF3PLul/u1ytnfXdxCIA97FFPCqrSix26o8akUGmoCjCq9n1NaTeop&#10;WoaaeSa4i93cuaqzsTGo/EWAB+eVMLyZG/Y1lbdts3C1lRr6FrdJc1cAMKHPIClAa8MdWyextWvB&#10;Ft9m+4XyWEDxQhwxV5tIqQpNNRy1HgMH4k6zhSWd/wBmu9muUs7wRu1Na3EZJY6vCQHNSKcCPjmK&#10;YCtuSlBUumDZIqmqgE0FBWpNcuHHBINs7NukRljnEkd1GynpACmkirajxBGXhjpALluzJFEIXM7T&#10;Eo9iQWJoRQqaH1VypgGpBdZJY4JCfcWgl6MR0zRhdZjJNM1YEKNWWNl7MEP2VrvgXlkn9vLXQhij&#10;gJkWtVCSR6XpQ8CMJtxSloFwUryKWKRtZYDUAwdYgxqAfwpl9mMVpNrBIURYwFfUr50LFiD4ZACn&#10;D5YHcFTJHdWvWukFuQulPzgzgAZBi+WnKh4Z4JW01G2yaBC47ct5LXrwzCNgPTKxLMTWhGkGgPx/&#10;bhVcrmBLyMEzQ9IMgUlkqHYVGrxDAUUjjlUYbIdXJAZmLEprBFNSFqV/mwSRrPRNdqoj1NHE9KKS&#10;CM/H4ffjoQuEwtt2y3a3cccy0VzRZM9BBPFWyypTHWWmhlnI92NikMUTRARv00iLI1UOhuYjOMMf&#10;Go+/CLWb3FoLmRI45lZzBIeNKr4ahU1I4p4H58a4FOFD8mlSZ45IpIJFq45aKCaq4BXmJ9ROYH7K&#10;5YGtdZM0IrO8uEZbYagatqHKOdB41J5f3TljuJzWhJNSVHZRK/SFOkyFvUuvxMmfCg+/DqIW9BOv&#10;7iG7triLpNGyapJmKVddNFVFNGoopU1Iw7YNeCv2/t9kwjuor1knUFTFTQWBpkXOtCor5D+fHNsO&#10;zexPucsttpuHikcIzM0Uwdi2okAkjSuX/b5Y3RmL0Ki7XvV3ZC5khWSCN/ywzxJIDp5VUE6qUOWW&#10;O5Bcqod/pF3dsnbVxuv69JJZWlykJiJDyM0kZcaWWNW5iH8QMbjskx9Gogfp/rT2eGC2dtfXEpbS&#10;gSNI1YjPNZZBp+enDXlQyV6hna+7u591hEtntVtaWzqGWea8MgIIBUiKKLPI19WOreTWl6gXuruL&#10;6g2+6Ltm1ybfI81u8jObeRalDRk5pLhcx4kfOmAvlacIKla+TJbb6wdzQXN3FcXk1sjv/eWtIYYZ&#10;A+Q1OyR6mrUZhvjhTvkG8K+Apte6NuimTddxnu2diUe7uJWUR1JApI37MsDazOTQRS67WtTSN7VW&#10;1UV4ghNaeUYZz/vYFJHWyBWz3zbDcIkfXuZ5SiIkUYAdnyUD3Glsz8Mc2hf1V6lncL26t5piNvqI&#10;Tplgkm8czkEVl8MIfapMCv8AJrMAy6vtw6TTmCG0IWixsjv+YRkpOoZZ8afZjr5HukDbtwGYtt3O&#10;TY7l5pGV54beW0g0qhVrl3g5gFDAo1T9mJMnZfNV93+g1Xs1PsJG6y29pahduWW3hu4xP1+rcekA&#10;gkASaTmuepTi+uW20kDy3nUg2jae3LiS3/VHuL66lkZWtBKVRSlRVyzZrr0+HDCcl7JaaBfWfktv&#10;2/s0K7FLZpGlw+4QRXMqsSyJGvUckuRQqsYNfD+U62bq5Fq7bYZ3ruCxup2t7a5Op411JRgGYThQ&#10;XanDxUJq/lwGLHEv2B4NA3c+xLjpoNxv42edgViXOSJiuvkWvKOND4eNcdiye0BaLYGb7sgtXbqk&#10;JblD0xUSMFBFGl0gadbKaUr/ADYZV/xFrQTpQweYpEzyMAYwTnUqVLZDzzw4oVtNwjZb73RtgVbD&#10;criOlGjiSTV+GunQ9UPypjVaA1mY2wfUPvOC2S6vzDPASVEdxC2oKATq1xFUHppwywP1dYCr2PzD&#10;m1/VnZJHS33WxeJ5UMiPAVdBQE8zN0aGgrTPDOae4yudMZ9o797Fv4l6O4xRI5ppnHQBYZ6dciop&#10;PyJwU1GcpL1327s26k3McFvcofRcRBGZa+Ugz/bjLVT2GVvBWtdm3S1lBsdyv7UKKBDKZ1H+zc9V&#10;R9mMSt6mtotNdd421XEtruEYOfVjeCU//Nh6y1/2Ma7WRiVWdDvO7CH3213MR/8AKeK5T5/mlZT/&#10;ALKY36vsdwJrPu7tS6yN7DFKKBorjqWbgnwCzBg32DBrJVmcGGUFpLbiRX6tsx8lmQ5/1Dn/ALuG&#10;KAGiG6t0WOEROtrFGwJQALGy0pp0uqjP7/LDACysEMsZVo1YUoZE5h/OuMaMBO4dpRXJL27xI5Fa&#10;6RGwoBlVa+XgMZxNkTe7+30TanjvoxIsQ1K5uNa146grxR5/2QfjheWihnbmTbTdQ29hPX8uK3Eg&#10;bmzLuQFNaD1MASDWnhTEF6tsnvqytCIpupJeGWWQlUQZBh00yPNXi5HMeGNfsZIx9vzG+MDbdDIb&#10;S2CxXT3DnVqNSEyNKcfClBwqc0ZVxmTLIPb6THtsEsTxGRxH1ENANOrqKFQDgWWi0NaZnicJxatm&#10;+UD7JXsdtlmkEhmu2jePWVLhSNIIDA8ZM6fGowV1ycehnLUHSkpa3EDtPB1jIlxLKSirKYqISBUK&#10;mocaivlg/K9hlVLCXZey+0jmuLhEurl4SJOqwaM82rlI5Sg0rwOeAzZZcLYHK2Mu4R6bR46k30hZ&#10;WI/MILDWpqNQ9Z+3LLzme6NxwIl/a+3hEVzZlLi3cSsCxzGnkXjQ5erPF1LS9GBHkqrbGW0aOdz1&#10;DIupGqFI49KoGZNa/cMsE3D0NW51sxhgt7rqrGJoZwyS6C7cdQCklmOmo4DHZNYNe+get756SQNV&#10;enGi6wpclhoBDAsiqOJ5T8zlid1W6MsgVu81zBd+yihNzbxhCdCBVaP1F8mfLS6mtaDLzw6iTU7M&#10;7gUu9TsoSSKGIx7ijaLhGqAACujSVC6mpXVl5YPrq3nY6syGe2N5aMWwht0aheP2QYtH+aojUtq1&#10;UK01En7MLvTVi7aMbLCySO3SWVFhuruIO7gDphDSiFmIK5E5/sGI7uXASbJZLn3M6wWq6Etyh6bC&#10;sjstGAzpTj/24Xxhe7CTOveH/qJPT0uI/i/8v+z/AF+GN4L0Gcvcw79Xm6tSYqLSihglaDidNAce&#10;/B0ELX809wI44Y1kflSKJGcsfgK54JaeToIp0DSGO5lSFlOloWQLIB48oB4eRYHBL1NRWuZ4ob10&#10;gmMsAP5UhXQxHxXU+fhxOM4ygoL9pfR9CdzOkE0ZXQKAtITxFRTh9uA+mC6n247huO7whZZ6vWr1&#10;yDlRRdROWQHljqpUZyhHlvayx7PcRFDO8f5lFUuqEsF5WGak+YOdMdymy9Dm9Ti+33cty20QXgMz&#10;W7ArIVpQUK0amVWJ48TTBKqT0CqkmB40eMrIwOr4cRTxwTGF574R3CXNiJPcqpE08jBjKXFGqlDQ&#10;GtKV4Y6NIYuPU7srGIhxdK0U+jjJqFCWycLy0HAZ4G9vQx2Lu2T7jabiLwpofVqdJUKoxDVo2YJB&#10;OOWRIxw0Gd17j9yRNC4t36pmFsFGnqFquQdQCjmPKqUzwF2reAFQin3Xap4X6jaRIQ7KQHlZ8vxl&#10;uGXh9tcK42Riq0VVe0WnQWaV/EaNOXzDHHQxkkFu9rLNVzIDJTVEraAwFc2d9RPHhpwxykdZOAjq&#10;3SCAtbhRbSkkEP6yPnzNx8eOFaNioT3Ib2K5cvLc0tZY0LSE6lYkUy05k1OXljq+wdfQEzSl9ZRE&#10;kVeLKSSfjl54ckaT7beWqF1MRaR6KCDpVBxJ5tWqo8Mc0Dao0bTfRmJFjtQty4MccLrqVqNq18rA&#10;1DD7hhT0AaY02F6ZbWcSguzSUT81n5VoQI1UgrU8QBQUyp4ZdqNdwWWLm96sJQoKoBGVNAJACTpO&#10;fhqNAMId5RzKpdxIrO2oOod1FKAivTJoWpnxp4YBM4kNzcSKbhhrkB1CVlq9VocqDmNF+zzw5Wl6&#10;7gOqB0d8i3caPPKZJhUqw1Vl/CCp08RUUNaccUWcayZWjahHV9t77zYullcC1qXR7V0qzzLTSrMS&#10;rBamlNOXjXx2rT1C/a9UBm+mW5i2t7p2V1lVi0yMkkMUmmvSl4qrjwPA+GAp2Vazr5Q+7hStihBt&#10;15eSta217GLXqLBNLIpzkajVcVk0ilKnLBvJG5lV7ak3cGxHt6B4ryO7eRsrU3UMtuhoQrkfhckZ&#10;ZNSmOrdWN42b2hDH2V2x3L3HKIfZ2y2Fki+5aX8v1VKaSAecAV+zCstlX4s6mOdjVdq+lexRw3rX&#10;yjcZJmkEBmR4QqFxJoVlYlV1Ko1eo0NOU4lu7NqHEFNaqqGCz26Tb+lbmSNYowIobREKqkYWvK2s&#10;iikafQMUdPLb9j8efU7cE7ptcNx3NbG4keGDoszyRnSSC4BQNUUqaAnyOH55SlODU4Mc2LY47vd7&#10;y4uLZbgLfKHjcDRIUW1Ohi3KA1TxywrLtv4HWcVkfLnt223qz3Lbora0tLhgjQy2BgiVoyUPt5wu&#10;TFWUAlMv7OJFaLJ6kbsJkv01urDdDFNPHrjVWjSJS5UluRDUgF2/tfhpXhihZ/lbgHiCYotyst3e&#10;ysmkkvYnMxKowlVkCuj9LTUlDz8pYEVzpx6uROvJgKuugfTdjBtMVh1ZYr5HIl6ucskygSCpahPO&#10;3ioOWdM8J+muTsJvTUJBN1m3G1S6fqw3dxDCgIBA/hSEMwAzCTjxzwGW+j9lIaxRZeg/WcaxdsWw&#10;0kOlvepzZkG1mLpU/Njjysrf1E/f+aLk4X8RF+oexe03LdbWKJRt9tNHc2wZtNI7+JndVr4LJDpU&#10;DHq48mifqTZ6/wA/5iQbK7huhN03EzmIpdqwTRWJGYIhANUcequHSogRdpFOz3htut7nXbm4e7Rk&#10;SXqMqoz11NUVLA5Vzwzimwqa6F3bdwv7y6SCAxR3jpClq5qkSNGqFmJPLpXix1fsxmlU38TvpSxz&#10;u97tJ9ljs9pkkeK2nQX184CGWZ11aVNdROlgxHhw8KYT9NxNtxObRKBNnvdquIJ+lOsqxUFyVClq&#10;8NQrm2YyPw8sNVWmZFlEgW63OTcodtW3iW0lkV4nkUCpDNRcxQZKuWGqvGR0JSg5P21eNepb9ELc&#10;20Kl4kaJtQoPxISoI4nm8sTfWSUzpItWiUwgu+bVabTHsl7JFcRQKZxHIAwLua6W8ARqY+eeB+lZ&#10;25IH5nsKtnDs253E0UetDK5DCbKOEE6o6NpzD8Biq3Ko35q7lPc7uCDbH2+ykfqLNJrj6grlmyuo&#10;yZTxFDg6JtyxlJblgSHd9ws7j3tndyWshJI6LsjVy8qZHDUvA+rg2ftvvDfxaW7jdJnaXQJS7rcB&#10;AUBq7SJKRnXg2fhiO+a9WxTzNDDt31D3R7ua1uIrW70M1JEdrdzpzzQdbm4+A4Y19zitUNrmkjuO&#10;+9stNx9lNBLbTn+HRTIHBGTRsoaRlJBzphlOxWylDlevqA7n6l/pW4SvZbWN1kvFLp1WKQhYxmWT&#10;Trbh8MbWy3Y3R7C9s24d3d8bpNc7X7PYlt2HWeyiNmKtUU1qJZWOR45YNz4OTg0S1su/tnexjHcZ&#10;vJLmZUlWSEOFTOtHY9RjQcdQxjtarSBaT1gO7t3Bu+z2q3l7a224I0gQtD+RJ6Weo6gkNeX/AJgw&#10;y3ZVVLE2hA6x+sPZ144Sdrvb5ieVZ16gYhtPFOqy82XEYYs9TuMlTvjvXZbztK+9ldw3k1AojiJM&#10;jK7aSKElqaWJzP2YG+VOpjrBi9jPPb2m4Xy1KGUq4jGoP1MpBmfSqk0oPE+GJHq0hDrLSK9hSeG6&#10;lbSSxDsq0qIxkfV86Z422jRtlA4ds3gubSazWkVmk3U0o2rSQI1hJAP4RqbLxyOJ8ugq2gwd4RW9&#10;ptlncyMssiwFpKnSTKQEFWJzqxqy+XjhOGqlw9wm9haNrd3G1oZygIImWNAcgqKsa8wqubFmYtmc&#10;8M5JWOW+hSlthdG19846chKxpr4Iq1dvLy4n+fBJxMBTA7393G23W0cMqk3IREjjAAC9QLRTTIFF&#10;5f3ifukrTVsXcrvHdS2lpIsU0Zk5oIzT1I1WqaD4UJ/pwKS5NDIiom7rczO1zcKhVtYKsgLgCpCa&#10;qgrqI8P9BfSq0QtH1t0026ORwJJTIHEY/jEZqSNNKenh/LjHqwzqWK5mgs5rFmibWNS6Kui6DpY8&#10;TqoT8cdKTaYK9w7cbbeQlDFMwt5FX8IcyBpNLFmfiaiuWEVyJ+NToK9zLbSWsN3bxs8yD2UiKIyn&#10;OuqPRq08pCahTy+ORUlNp/EZeraQpbhAtxAsvUjWWNmW8hY1koaaMjTM6qA4rq4ArpoHdtkCS7Vt&#10;tvaG2k6TXUsT1dpCV/LalH5ToDZ8flhGRNJ2bOrSbSxzvN6T9NZ36azyOkmmTlAkcIrVAXkpQUB/&#10;bXKRKWl6AwR21jc3O43M3Uk1zIzPXlYip5TTn050OeXzxzs40WxvgLa/jH6afw/xfv8AH+H8cIl/&#10;j8bgyjFdxCqKpbG0IAMCqdLleBrT1fPH0Tr6OTaWaObWW4gf3NtNawXaryy6rpZ86ZGlV5sZo/Ua&#10;yO/uru9UG/u452bMxs2pgwrkNZ1fcMctNkcvYEJAqTlp4vygCqoq0p9uDctaBsl9uoelrG6MQagK&#10;1SKZ1aimmMTfk4jvN4mMUcDBBHHkkUdF0nzyrnjVj8nKp5ZbpKSsbK0iK2tY82AY5aqDx+OMtQ61&#10;S3dzyxwtHJayJbs+sgoRmc+J88LVffUyqlg57yUysT6V5QlAaL5YYqoNKD32c4hFwYXSJxUSEctM&#10;by8A8lJ1BPPGrLFOypIKOi8GA8CK54xo1nlxdXBAQIygVqTxP2HHVqjOJ1ETPLmyVoo56hWy4Vpy&#10;nG7HMI2d5c20jQGV0YZiN16qEf2k5qYGE9gd9S9FfXcqssbWx6g0novFGWBPA9RQ37cA6pAldktU&#10;AEqMMuVI+iGr8WGskf7ONkLk9izLuF8AI0iCoFEguAQGCAUALIE8PBKE4BJbgqoIm3Ih3r+Yr5MT&#10;wNOGZzP2nDOAXEHAdSQGNaD4cRU4YGab2D9OTvE8sMzK0CwGaa4LMoVAQFClfFiaZqfhjz+z2eCk&#10;GnzfAOwdmTx9x3NjsoS7S0VIrJpXMcjsqgTaGI0BhJUZlagrSuoVy+SKJvSTLY23oM+xdqLNaXab&#10;hctDDZyo0u5xhWhVUFXSOLM11FaucvLhml2bf9DVhUanY7Pto5ZIxeGaGOVTbyCNgJVdS0bh2EUe&#10;kDiysy0HyGMbtO2gLxJPcDb3ZHbZ3tLyHRLoVxGaNFpIYLIGQUZS1fDMnwzANagOrQAjS8vOszyL&#10;CMmVWJUlc1pHQj8TZ1PhhlK+gDaQ39mdkXG6bvHPNLC6VPVtpYi0Yt3VlJzK8zEEJpWoNWOXEsiV&#10;lD0H4KxqMG79oxjdbJbsxTFwpuXGho+my06rF+rKWYqqa2KAngB4yWcVarp6Mdao2bdse0dNba3E&#10;MyoSJDJGKCqngunTkrFQfLLC6O0Qn8TFReATsvYNpsCPd25kvfcXTPE69OECJwXWpFXdUyoWNa+W&#10;dW9irupfg1VSBX1D7Pte4bFLeO9hhtbiXWkrRh+jKgKkqUz0ssdHAz5a5547DfhbTY6NSXtXtq67&#10;U2re9turz9Q0ukodUZWJliHLRuoq6DGpU5jPzwGXNWzl6WSMiNAo29RzxwWFm4juL+P8tSddAdQn&#10;FSNSgLoz08M+NcKpZxobpAUV51mdJpFLiRdOjgFOrJqjjpArTz+WL+jKs0/QyoL3IqNzR3n6CRRu&#10;0jFNY6ajmyplxHNirtft/MMzXs+Ivut1BXkbdZkOVfxWq5Af2cJ7Gqa9h2RfKNrWclvd3U6zakQy&#10;XNzOQdESqNQIzrQkFdIrkB5Y86bPREDXIDXFiu8zybbNYBmnBuJr5gxksZHY9JdYBNUVOYLmrGuY&#10;OKOWicxDg1Fm93m02K2itLiP3m4btPCs24pHHFcLGLdIZ2g1qTqDA0XM1Y0pljsd5bhfKg5jQVu9&#10;9neyvbe/tHe8s3iQJfgA0IoEMmkCjEClSfCnEHBYHpAq9Wxx7StbfcYTcNqPtI9r3C3QaaHowtZy&#10;PUhqgmDU1P3eOJe3Z1/NNFNNV/AbI7VU7cnjZQj2890jBRQfmoxb/eZg2ILOapz6HeH8WCvqTtou&#10;7KZnDvFFbwvLGgq1UJMfAV46sU9W2um4HY2/gZVfW8+47LK7MZ5YbKOVx6kJe+SJckJB5ZPPh449&#10;Guj/AB6COHn0X9RVfb92X20N2gltUBSEuAF1EKuhZASpIOQzxQrJ7CpW6DW+bY+y7DaWQgpuO4kd&#10;eSoc20Iq0cWkfilJ6jZZKF8zhWO6tZvwh6SS13ZV3Dt2+fZ9ruZLiboT3TC3VCNaAUDS6STzFlNa&#10;cKDG1zfM17CeaRxZbBa2M5hRTb1NB1HJbQumpOkDx41p5DzwTyNi72dlqeptF9ve6TW2xwSGWyKs&#10;DGzfhFVrqIC8w8/ljuXFfN5Nomt/IxXW8s1reXqbezAxALpppiRKF45G9Q5KlsuPHEyxKUpFtOYE&#10;W1t4rndZnvo1isy0kqCNS9BUsqpSlAK0riyzhabjm4Wm5Hvcs3QafWsVq0MTiwlkKMSzCjxAn8zT&#10;pqwPn9xY14/ULGl+YvNuCXDP7iqq1WKjiDQU+8ACuHcY2HcY2Oo1huJ0iUKIm5UlkJGZHgBm3MD4&#10;HHOUpNUpGhdtxutgEWONlRQJgAwAJAaNOajVAP25+WIc28k1w9YSqGindV0rNI0mpdSMX0oSdQIP&#10;qX7Dw8cJstDasX+670QdyPJczu08tqlK5FtYU6qoeBVQKeHHPDcNZpt5DhsaLRYbna7u8Esc4t7S&#10;kUSsG0llZcwhKjVl48Bn4Y6lJcMq6eksUYrjee2+0bPdLSdrWbcrmeVDEwpRZJBR1YEHw04ql8vY&#10;LLaGjVPp7u27btse07ju8onuZ5ZijiMRjSo0rQKFrmGzxj1vIdLTVlv6m7rJtmwWz24AlkuPTRjU&#10;KtTQginHAZ0mkhOYwrc7uVd0lmil/MdhIrj4DjThU1rjKrQVXVEEV7LDEYo1LNpqwcEgVYN/8Ixv&#10;E2yPrfdrpNvltbhR05JQXKsVJRi5K6hnSrknGuimUC1rJ9D0V265aIUjLIpUDNgDygmgFM645zJr&#10;bkZO17NNAkRS5m0i4YKDGSGrHFRmz1MuotlnlhGawm+rGPvyKHVCIE17hCAntyQW4BSZEYECqmoK&#10;fHPE3Vs/OwVtGU7qbpWiRAFmt1WNrgmuqQVaQ6DpzLcM+GeWDSlnLch26ZLi6WW9YTJDG/Ti0uHZ&#10;WFH1EAD0+dTjbqFoDV6lF55YbKCdgUrcFbaNiGcgvy/hA5c+HDl+GCiXHsMT+afAyb4b+3W3tZA8&#10;koilaO4zLAhaCqtTIyNkPh9uJ8cNtnPaRCvZTdS9SV+l1I0rFmdShmpry055H7cXrQGq0Lm+QzW1&#10;iEMiW9ymgGBc5FV4g4PUWmfNpNeGMx7nOJSCmxM9tsUUojkWV3ppkBpIaFiQx5qFRQ+H7MJyw7QB&#10;Z6wWnuhJYXFxIixExsTHpEjgoAWpRarq+OkfHAKsWgN7C+riLZHEEYlNo9u8igBmFNaspppFAzAq&#10;1ftyyf8A3/GQ90AN0v8A3e6CytoAa6ECovPKzADgvHjRQMUUrFZYxVS8jpbbhfwT2KuY3vXgaPWp&#10;VpBEVRFoRXJRF5+HxxJkSsnOxPGuhDul/dHc0iiVYbaG4Es87qqB5DVzWgWvAHhkfljKUUT5gJaL&#10;Ubbi6iTaEld/a3EMYAiQ6iBxbm4Udq5+BxPvbTYJ1jT1Av65deTejV6x6v3f7X9bDfpoRqUpu1Wt&#10;+pJcbIL1jIzt0rj2yAgmqoI3qV8joGDXZVtrR+UjuS3AW4dl79euIbXZpLQsQI2lnaRgMgBVnVf+&#10;7h9e1Rb2k1XqQbT9N7u40y3c8UEdaSSvKrlQcg2hRnQ8atgr9xLRG/UQxXH012mGzM7XMt9eEUt4&#10;IOnFqYHlCFa04UqRhOPt2taIhGO6kCXf0s7zuYHupo1kunySFrgOw8Kszv4+FP2YqXbxrSTfq1OL&#10;j6d7rY7PFJve3tbiCVllktwhcgmtSwLI48swcd9abfK5M+prod2fs7O3PsFRkC1Lpq6imlOaNjn5&#10;4XaW9QHL3B+5Xa3sCRNPEGBGvSioCoPNUEBtQyOfHPBUXFhVUag3c4439ulnCqrGlNenNz/WPifH&#10;7cMo/UZSfIZ2u/jaxtEmi6ckDMNLrUyEhQi0YUK5cfjgMm+gu9XJf3Lt/a9wsnvmaOKVQEDRB9Qc&#10;VDBw/GpFc88KpltVwKreyegsQ7dKida7lEcIolukhPUapqDpodIH2Yodlsih28F2Xbobx4oYUW3l&#10;YkKygEyMQDV6EYWrxvqYtNypd7duu1rGNwt5oIHJMUg9LLUrqCODlVTThig3R7Fy23Wyij/KuGJY&#10;UbVbxah4craj4fDCbUb8fqLdWz643CW8LieKXpEBC4DaQvxVAi6vtx1aJeTVWD2WO1SxDLQqFNVd&#10;s6Lw8x8AExkyza21KlzLDfdNZ8hCGCEHTQHM0r4/PBVTQTTRDfbW9osM0TqYJtQVyRTUhowqDTLB&#10;pzuDW0jn29uncFh26tnBcLaRXckhvpIpaTyI0adDQdMigKWenjUngcS5a0b1U/yMeVV0Rq2w2+wd&#10;t2m1bPt0Gm/vDG9xcRik0g0/nOWqWRaVC6fxCo4E4kyW5y7bIZS2o6C4s4bVAJFWPQehHCQqNQEK&#10;sbJpyWvz+fHCsuXj83kJ+pQv98mutEwgWe0gCCRXHKsrKWI0tqrRaD4Ymv2bvVv8gMltJIdzgbcb&#10;NLWOwYRSOkhmSH3B6IShQIRRVOv8P3ccOTbUwzk9IgVt++le7wbhHdbRGLvbp1AtlDZoZHUKXWir&#10;p0s2ZY5cxzOLcN4Sk6+D0H3ZLTaNvVYLOJZWVI4nvI0UB3bPTqotRqjHAcThCtLesjfYltd4iuJ1&#10;kuZwzuDPRlUGGOUHoqDQsJNBzoRxx14/u0kzlBamt9uJWYyBJhcFqFumWYqVCmtWIGXLwy88bWtY&#10;1C3It+3oqwMb9ONdMajQfVzAZ1XQOXNsx4Y7Pf0AtbSSa1mslheG46MqtqmZlQA6TyhtNBUUJ4+B&#10;wurhQ2HyK9tBts0YjjSqJMTytJGqgtqoDx050IFAD4V4DReJmTXaBXvY3stxnvbGCSW1dQvWhUF0&#10;MUmp0kJPHhx/BXwXA000AspWhe26SZ5ZGkYhet/dVemsRMOUOc9RzGda+dOGLei/nfwOotS2Vc7h&#10;IAKuba4IFaHSAPH4kYs7NZWnqMM27VghkuJEkqUutxuQ7KdLUEkQJXyIrlhXZnjp6DbtQFt72neL&#10;ye6tbK4e6VUS4kRFWEqczFGxZlpUqS1KnLhzYgxPip28EDqpkYNrspzEmtHtN6vrdLiW8uImZl0o&#10;QpEaspOjVTLieJxs+LbB1T8nnc3Y0G4Wxis5hpuXjnuJW6rRCUSBnmhBZ9DsoK0DDKlDlja5FoHa&#10;hBuC+6vLbt95ht9rLH/dbm10CWe4QkussUsbZEln0huIqTXGVuqr1M5zoc9tXbWu/wAdnOa3Gqfa&#10;7x0p0y0wN3bMozpr/ObTXlrTC8+N/T+H8gsdthgju+rt24owoRKhkB8HmU1X/ZyGIEvkNu9GV+87&#10;lY4bhGLL1bWKMMhCsDIzKKMa6TStCM/LDuo9QM+zfshTvNoh2rb9xhsI2SQrZWdzIoR3PRgMkqpU&#10;AABnSvzPwx6GKztWWJzOE/yBVr2/E96kk9sCIaNa28oZEmnGohWDHSqppJcgUVV+WF5cukJx7/j1&#10;8A4ccsob9s22XE9i1vucl9f3V05v5FgEj1kicF4Y4gdcerIVAI8sU42o9FBrhy1qC95kuLezM8j+&#10;4e11xWa0ETkrTmKuwUIoAP5a/PM1xtEntsJ4S/QTJ97uHuVe1OmGVlLhxRlKCpWvlqyOeeKVReQv&#10;pJIZ+yLPuSG7a42xkEN0THeSh6MtRWirUIvKtCxFQCaEYnz5KxrujpnRbk/dkt1t+5RmCQSWe4xk&#10;R2ySigMh/M1qlVfUzMwzOR8jgevdXr71OtifFTuH+0uypdqljvtyeJJZmMMO23gjMT8hICswPTk0&#10;qW5dTEcRQ4h7fa5p1UwtZX41KMNElye4F7i+nnde9XO5RJb2VpZT3KPtjlmSOKKMMhVNMekClDpX&#10;9uKuv28dVWW5jX3YuUnJnW8dgdzbRdQpd235U0iRxXqVNuXegVTIQunPLmpwx6VOxWylDa3TPZdj&#10;fY32u9uJFuoL4dYhFOsGJ2jljJbgyuCCDxxrtyTSNttoPlhMLTbudhID1JGNC9XNuaKprpYKW08p&#10;oDniG+tiRvwWLK7tpoepG5La4oZaLRECkBqElyRQg5DC71Z2zAHepa67ht4UdJDDaRRRooqmoVZw&#10;CDmK0zPw4cMUYdKDk4Gz6cwsnb+7yTg9KKYoq8QFj0nwr/zMdZSy/q7MAd4QSRdn7BZgNJrsIpWq&#10;AVQTOJVLGnL/AAXoeJr4eLp1EZ/3Gk/Tiyd+2tgRpXRtDEs3FV68iac8hRAMZVzYbTShL9W7m3so&#10;9vE1CrSv0xmSaaa6aA82YpjOypJsybMVtJhNeSxovUgRlMdRQliQTU6T4A/zYGyhCYhSF7Sxt5ZJ&#10;feWheJmMIYK5ndhzFkUNEgCrID6c8IvZ+H/oHVi3v9lDtG5SWlu8hVXPqUL6Wpyni3iMgPtxTitz&#10;rLChySKsg2sw6QX6oJjqRpqRyjyyyJx3kBbjttG+Wkd/FDbxe3toIJFWGhVGfgusLkKMVrWpJpxx&#10;HekKXq5BVJZUuLi+n37d52mUwXtwVttOoaY3kLPp9I9FF8zXI8cMTXBeqDzpJlgu6jQUWBII+tOO&#10;PUc8oqSW/p+OFxIrUtbKkLTJcKIxbhhIjEDWqhTkaaRTTWtVy+3AZNo8nNnsglm3q1nvIlF5c3D2&#10;9lbQoJEhhRGJYo2pSWkbNjwArTPBylRx4CTnYmv7m5n3+9UNW3ggENtc8xMrklSyB1RfX5Hh44VW&#10;q4L1nUNwtBVtE22HdpUlBV2dxNI4og0VZtNCoBXgPM+HlXZ2dRdk4K17PcTi5ubaJ0QkRiSRwyvH&#10;CCpI1DSMvEnBVUQmdw2bGbZZoZ7PbpblesUWjxEaqRaCAUWoGpgDSo4tXCMq1aBejPoRcpae8e2T&#10;XbKriMsKKrkIHdhRWNW+AwNlLhBU3E7dNxaKyvNxiRa64bdC4JBD9R60ORNYgfHjiulZar8fx+o6&#10;iFvZ7qePcIZLVVWRWDBiAxqPhinJVRqHZaDj2xcXd5JuEr6OqER1QMofRFUaSDnQlh48cSZkkkIu&#10;o2DXuLedLYSQtJIshkldzqjVFBNNQyPqAAAJ4/PCUonUy1Wg5d7anvLS1WimZjaoCoorNRWdv3aa&#10;vDCMbbkxOGef+24P/wCrr/F0er/9X/8AtfDj/WwfN+gPJHMPd8EsT3EzRNBCxjjji0yyStrITSG/&#10;e1CtM654V/iNOFIbxyH47ygUxwNFL+ISlXYEjPmUt91cSuk/AnyaOD2bdorq3uo45g90ifkRdBmE&#10;hJzXXqIXDMPUW70Do09xN2Ltqfc94Ht5xbiJ9c0N2zhoGiZNZQqWBGqv35nHqNpKGPtCGvfbzeNg&#10;txdNcrebYWWKQsGt5S5B/hR1l1rUeDDz4YmrgVpVXqL4zsALv6hbTeJFBcpdPHCpVYwiCBATzFow&#10;NTV864ZXBdIzg2hQ7lgsRbG7sJ4jZlqrC8sSyxmtNMaSDq6R5KTTFWF2bhrUZjbe4BAuGha46T9N&#10;TVWYkUPgUb4V8MMajQM+O+TyMA8aEkAFgoqRxJavjjPpJB/TPIt3e3uA8ipIw4dUagfvyxzxyjHQ&#10;uXPc24XsOguEVC3TiVOUajU55nArEkBwRFPFHLt/R1vJK1HaQowCsCc685YU/s0wUpOTlueWPcdv&#10;YSRRVE1wgo1w/wA/AmtKDKuOthdtTXRv2GH3m2X1tEWlYIpJEhdQo8dKgDzrw8cIiyEtOuiA2+Wt&#10;oWPtoFrkRNXSKkcKsRXhh2OfIdJ8g6KGJQBPMniNMUiymoof+GJKYY0/AZb/APpwd40Z5kUqVYBk&#10;Jyy16ipUV8gcDDMcnN8q3iqiCGIwsCwhjCLw0+qgJ4ccZVwYrNHe324HNd2S3MJzRzUEfbVQR9+M&#10;s/RwBZ+jgIC9sLSz0WyMikEhdR1CtKgGn8uAabeoHG1nqa72fBFc7btO6S2uncLlSxknRjK4jCpW&#10;3Gqgj0OKnSxNaVAoo87Pdp8a6le0aDRFv1pLayi0iCWt07S284VVcoyhzpC8wYMwOojl8RXCcj1h&#10;oJtBe6nte3oUiZ+rebgx0w0XQlTpXlAag5szwJ+04YsPFTO5ztBVN1ue1WI6s9u0dxKqQrGGHTBB&#10;LClF1U0ZfH541O1agciTbLvdGnjSFwkcUMiwpcxkanYAxkNVjSpqQP3fGoOOV35CTbLttEyW/vZ4&#10;hb3jnXcR6w6LoUgsANQB0INP/bgHXkgko1OJLrbLlY/dQKoVme3hTIgxg6nAGbNTmz+GWO5JrVGN&#10;y9ihZJDE5Ii9tFG7GSbpAhfbhQoiyNA1G9PHPGK8PTU6syBbq4vTP7UxF7CSSUoZg1DEFqKuCyhm&#10;zcUPHLLLHNoxrx4Lk0yl5LiAILxXWK1e4YFGQ0DRsBo5VXLLxwutl5BnUJrbtAqyFHtzeyL7gwiS&#10;RKNMCzClVFKnDf0Dqn58k49tuSXaLJcWVsZTGHJMb5BQE1lmK8zDP9mGY8dW20c7awTHara1sbYQ&#10;RgLLKJ36japl1ClMlpoo1aeePQ6tEttwloLXdm6wbXOkrh1jkRYmMIHIZWWjEVA0l6Bq8a0w/NWd&#10;goErZ5RaRTXDEkxbje0AGo/lyRnlX8ROQphGVckHkWgw7PukcJure4T+9zvJLctUcshjrIqgAEhA&#10;gVDX9vHys7bcr4IkVR52S6nW0FqkjXSJGhkW5mTMPRlQMzV1iNg1dR+dcNXN6J6+46SrfWlyLeWL&#10;aGM7czz2k+pbqLqSa2YISokQAkJp/bnjLLf19PxuZausoy/ee477Zbrb5b+WR5dOpLKOjSqrDSZm&#10;cnkoPQg5mzqyqQCVMfOrSAjTUZTbPfbrb7ltqiV9xWORGjNf73bEXEDn+pMiyp4UJKnyA438vF7m&#10;wx27mTa9p2m/tAoO9Xmm8lQN/DXqhRnwrnwx2XFTFSHrd/odkaSYJ7k1XMttGrEJcX9lBJQVrHEj&#10;zt/4gMef13o37f7B5FP8UUd1kTaL20fdRLc7reGaeDYoCFVGuJQ/Vu7ijCNIURUqM8jSuPXrxx0m&#10;2i/UG9E3qVb7d7W9ma0jeO3ty0qTGMmLXK4o0KEHWxrQyZn93jrxDjq2+dtPT/X/AEF5LxohftLH&#10;bts7rENxCRI1uIp1jAoTeS1VmBppKJGePmMVq6+np+IEuU9fIF3TtVr7+/beyG7unkmSxkVSAGYE&#10;orMcwPID44PHklwK5+gnWdrb3PuAVitEgkERQM2pZiSrIofxp8eOKbNqPJl21Bav477YovcW8lxD&#10;GYyZ4yGYq8lBULkqnSM9WYGBo1dw4Oq29Bz7Z3f3nb1jIzq9zawosLySRa5+qXW7jH7tEm0qDwIW&#10;uePKzYuOV+lnrvp/0v8Aiv5noKygmuby9t2jFo73EsjVtWlPKzE0oCfDVxODrRX/AHfmec3ar8lm&#10;zHdN5NIYDbTGI8w1gK4rQshJFR/SMKy/RotZRuPFe70DfdXae27iguNyHXSOgtLdqDo6W8GXWVNV&#10;5nyPhlwweLtwvkZTatqmb7V2ds8G32j9wKsslrJcRxxJTpurONDsYaOTy+PjWuLMvZvZxj/H8Qcu&#10;WEoGN+2dpvtua1s5EsomRemJeo8bKBSmvnda554mrnsrTYTW3LfQCW+2TbZd2u23UkEcqIYaqpYT&#10;QzMqAqT+IO5Pjn8K4o5q9XZfiBycsWtztorjuCfQxeKGONHlDAhaKoZAaNXm/pzxTRtUNSGy3hms&#10;uwL2OEuhurmYVNBRQoqPEU5Bw8cbS2up6GBTUXO6rW5TebLYlKpLHZWyrGX4l0NcyKKKGp4Ybdwu&#10;TJs37pNi+nkTLtm3RONCpagoAQQQ7awaitaq1cBgctlFf2IXvrqscogjZGkeGBnRFGRL68zn+Dp1&#10;4f6tytrIibKzHre4v13DrGizahoY5UAIY5cPiMc0oFQhh2ie4jHtVd9REBGWqRpJXMlecNlROH9a&#10;pxPkSevxOcSB+94JYt5SqgPKzMopyaCeVg3HPVn/AKUd1mnQNMitkmlImjUGNqISW4ambLxGen9u&#10;eNb8AvRDJ2BuNu43WM26F1YEXbCscccYZhGGKtTW41fEgccI7dHCNWhfkvrgb8YvbU2uUEWU8MaF&#10;QEcNm9W5q8S1DWmXjharGOf7gclZKG728rAayQrGQB2CkvpK0ABAoAW44PGxaYQ2K1uLWzaa8j/K&#10;SI0ZRR2yzBFK6fDLj4+OFZbJuFubOhb2JlNzDcyaJb13a1h9vMOnHFqZi51K2YC6ia5D543KpTqv&#10;ictCe5SNLmVnLyiZ41QBiWccqhXZuRPX44VRaQbMiBuFsJLm9eZJxqk/MDqYywVK8iUXKur8OPQq&#10;4Sg1MpR3rPc2e1ehY41QiMM3LJnJqADfvV5f24Y66OwTUodtp6c19cWEduiWVrIXuL0V5Ssf5IWu&#10;mur1NUfzYkvEJvyc7V4L1ObeeW4guJL2VZLe3owFVILgMUXUTTT+VmfjgLbwvx+JAtTgk/URNxeR&#10;tp3O0kicQx9C9hlbPnWRYWGQA0lbmuXwxdRLkn8V/X+g+iBOxlReEKRq0EA5k55ctPnhuXY2+wWh&#10;e6tNxligJjaUhWoCMiR+EH8VOGFOGtQKpPcdtpjuozbWMEQNzc3PVnjzGqJK8o0gUU1FebPh85Lt&#10;RPsLv+gw9wXLLewxqGZIE1k0UfnyEMApJWg0gED4GmE0S4g6R7gvobX/ANVL/F0epv43/M4/t44Z&#10;LFyhXtt8a3vWkkvkuZDyh6liSfBtcQLV4erFNsUrb8fxKtVsOA3mRNvF1OiQjphnMhK8xFQAo1cT&#10;iH6SmEROjtc97J7hk3a6W1llhS8D1VQdEbxqK8uoli1cv/hxRbDx22GZKRqhhurTc7K2eSCkt9Mw&#10;kNxGiNJ06nSAGCsFbSwyHh4ZYzj6mJ6FC/t7a73C1u72NZLIRyC3tpUcFZdQJbS4VWBDHz/bhGSV&#10;WK7/ANDHb5dCpf7Bse5bdcW8UcFtcSikd0sa9VXBBU0oppUZjxwFM2Slk3LXoBTK6vUxq4vyJSLu&#10;lzIvKYBqXSwbm4CmenPLHu1Wmhel6Hlzfb25WW5QLC+sRoaClTQ5cfDGJV2RtaoowTyK9Cc651wT&#10;QxMuRWW4bjIwt1XRFQspPgx014YzkktTLtIgure9sJxHcRmMnNQRVWpQ1FePHHVastAE0yaC+JGk&#10;uwUmukHLL/e/kxjqY0XIo3kq0ah1BprEWQ+3SKYB6AssT2V3KDGGGl9KyE1DDPhWj8uBrZHIih2O&#10;ZCh1MUI1o6k6SOFRQof2YJ5ka3oWzZX0MCylzMTUVEklBpUE1B8QDwrjPqJmQgadwZSTMDLEg4mr&#10;FV4ZVrTM4J0nYfwSRZs7mBHWUXAiVvT03owoONDn8MBar9BNl4gt2V7d3Vw6W/VketViVTI7mpAA&#10;XmBwFqpbg/TCPaPbW4d0b0bYLeSIgMh9rDFLUKaUJlmtUUcBxJxmS6ovx/uMpVQb7tu07btvuJo7&#10;u4uLrdokt7KWOJWFlFNyIqaeVR+YhPPnTHn4rxXRbB8UiH9JeKlrYuDHbjpm9nWrZAVVB+XnWpdj&#10;xrhOS8KbJCbzJ4+z71u09zuSS9WfqFYo6xlVQVQxZsFPTFeJzLY5W56oO1OWqOH3qZbia3k6Tkyr&#10;JHLGerNJH1FVgqjKpUHKo5svPGzobCCncu57rYrbzQkFC/UnGku0deRWZV/DVq8c6HxpgrTB0alX&#10;t2/3S6sJkjdjFkWgnJEhFKqqkFOYU8fAgccDRPVJmco3LiWk0u4W81nL7qd+rJbxy0jNvGWpK8zs&#10;ryaiW0oAD4GtMMpWUN9xtt5YVjmihkSCfgaMDmBRcyA2Dxwm1UyVAGvZYLCyKJPPonlKs5YenSxJ&#10;JKkKobKv3nAWj9THfTQBXA26y3C3ub11ktbZXKExoVoVEfSYgFnapMgq2flkMdovgByUSWWmjS8a&#10;6iuQm26Wa4jjAf4DT+7qKqxp8KeOF5Ep+J1W/UpXke5Si93SxRkjZppXiZ2TqVQjlDLpDGoNSPH4&#10;YxXcnO3kl2Xfjud1VnqLdI0ycsFAcFqr8AVWvjprj0unZt/kEmS7rtFvuVzJ7qHqpBbyyoi5tqhC&#10;kCg8dSZYo7DaSgYjLrFJnlvrSVZIxb3V3OzaxCdcs+lBqegAGgN89JGF5NKv3QWVyji1tLv3O+Tb&#10;hGUmitGt2EivGw6rolCXZsgop6eGIM0TStXvb+SI3Z66D3tW93GzbXs1laoLgX66z1CWf1CGOhGk&#10;UOigr8MJdvmt7BNtpR5GBe5NomeOPoxWm4W4EomKlo6PkvUljC9MvlwOVRWvDGWtonA6NAb3PtPb&#10;fc7m2voRZ7uRkWIVmPg0c45ST4FgQ3j8Br2GnP8AwxTab9GefTd5+zItztNxt5LmaKVF22Y+lRKu&#10;erVnHRlLNU0/d41NK7dKvlEuP1Dq4R9vd617Au4uxkkBkilkJBLKJknUGmX8Nm4fu4hyWdm2/IrL&#10;qp/HqGLVGaGK+mmEFrbFpXuVozB2AhQJprz9NPs1eeWC6+GErPRDmwFv+4/rclrFtkSWcojaNLzl&#10;60cTlGdmbmOoUyJrQ58cizJdWcNaL9fiJ+ogJuF/Z7bF09vPQgtVEa3XpcnwpQ8inwFdTcScCq8r&#10;erEWyf8AT/El7Z3Gz7hvZG32U2cCKZYJoUUSSSqwTU/KSVFKfE08sUtKi+ZnU+Z/Myzddp3z7pMt&#10;vu8dhY28hS0mVSHUPR3KgNqL0c14DhhdO3SFATxJW30FbuPtPa4tytrXbbqPcTG2t1itzBIkjAsS&#10;Zn6qFW8gwIFPDFP1oXJvcy1Z/bqAdyte+5LKaxfbfcGJ47ie1hVnljFzHyxaRnVFRmPECvnljqZs&#10;M8pjxPwDfUf8Bz7T7CubKzjv4o7aW5jJpbXAEjRlah0BKtxqa0x5vb71W+OsPyg8eK71laBW8tbi&#10;F0jlYNIVNOpo163bI/l19R0AePD5YX1slW21+PxqD2q2bSJFtDZRraSXzQ3txLGRaKNJjMjZAhW1&#10;VKiv/wAJwGS3KzarNVOvqMx4+CidWeJCLtFguXYWbEtbkTNJzMxVmKutNManxXSK5AccDz4arf4f&#10;jf8AiOs09GDJk7WgKwbjcRuqAmFmnGsxCgUhFZmbmJPHF+J3amHqefakNhaK1sb63SN0inhrr6gK&#10;BWAFQzFGI8a1xlbpWjydx0CvbvbHY/6mt1PAg3C3ZWtbvWVHOTqQmunU3myk+Rrwt6+SutbMfgRV&#10;+r+y9s2GzQXFvt2jcLq4mZZsio1hmeN5DyqGaaqCnHFOSqSUKBmWIEmRBB9L7VFFHd5JdPHKWVov&#10;IfvjAos637RF+pV3E31G3CON2ZYY44dS8SqWa6uOWeKWtCXJub72UStrFbkEe2ggjJNCapEooaAe&#10;RwjqvkpHxFUI31hnZr+XmOmCJOmACwMhAyYChGouoqvn92Zf/b+RFlepkEL3lxvRSJgjPpQ6QANR&#10;oBT4/LDHCqY4SHra7uzFhMIrVCZURo3yExo5OtlHUNWVaeYUcc8SXqwHIvd6P7m+29Fj6Sw6EdEo&#10;FTUAUUAgGtCK55+Aw3r6JhVBV40x26QyPRkYVJNApP3/AH4av3G1Qe7X7f3SO125ojo2+pvL0rIG&#10;klZkqECD0qsYzqfHzywnPmrqvOyNbQ0fpttY3MUsMqpbx60jt9ARXCOrlgBWtRpOrEjs7LVCnZyU&#10;Nyt7Q7laMRKk8MA1huZURJGBkOYIyXLLP+V9J4sxBqe+ljshZWsqmRoFKIwbVQMrBaAGjMRnQYnq&#10;tW4OSYo9s3Ep3UXSQq9zbs46YiaqKmrUz8p1aigXLz+GK8yhB7Ime1vTc395DGJpLODrrHGWCgqm&#10;sgnIVGkkcc8vCmOqphepiSFnYIry+264up4KakMsRqau4NXl1tXia8D8MPzNKySHNLUGC/urLcxP&#10;FKWmZtDitW5SDQ048B/JhnFNanLVDjtm6WkUl4llDIzTSoburtoFVoNJXlrUMwrnkcS3o3E7CIfk&#10;s7j0dl2z2iN+YyF2LBtTO4ZcvUAF1VFfswFVztJvJtg/tO2FxcSXM0bPbcsEjzKWMk0k6GhVQxOo&#10;KKAD44PM40W/+w3YW7Dbo9v7h3W0uYqtBLoikqdIV2LKciAarTjim9uVKv1Cs5SJbnS+96mfXDJI&#10;h6iAEsoWtQBXhTLywK/aDReB12zcFm3HdjE7wG0cSCNifzXVSV1twC6UyC0r4AYktX5a+/6C8lYK&#10;25b7Z3F3cHbzEA06F53qwbTEgDLQrQLzAippjaY2kuRypK1F/wDXbn/qV9XV/gJw8+GH8F+GH9H2&#10;NbsBtdhtySR3kjbgxImLlY24cxVEUUUkZc3zxBls4+Uls9NBC7n215twlmur3XEHrFEEMnT1DUKq&#10;pVV+Z+3FPXsuOxRjaSI9psti25mv13G3muY8xK06K4H/AJS6QB9px2TJe2kOPgFEjhsu+Pum6C6j&#10;lFzG69IkpHJlGRQMWLLlTz+WMryW+5Nf5bAH6g957ncXlwIIobLbrYFIrslizqpo/RjBKkO7cTh1&#10;aVs/Vj6VUFPs/ua3vdurdTAXFtUzNJyimdGJyX0j54T2MLT08iM2Jp6LcGXG2dtWovt+qt1BcySS&#10;QMtQBqPpVdQ4Mcq5YfS93FXuh9W3CFDc7ufcH9zoSKOIUVFIQAVJoKnM5+GKqqNB9VBSMKMgYZCn&#10;HyOCkYXu3Guhu9vHBPFE0xMKyTVMVH/DIF8K4DK1xba2AupQ09xLdblJbWe72ws91tGrBIee2kgA&#10;zCsoJ0gZ0xLhaqm6uav+Mktfl21Rzu2y9rrtclzHqt7mFS7yw6ukG4BSp4Amg88bTJk5Q9jVkbcC&#10;7Y326JDCsR6kMjmOOKmqrDPSF+NcqYovSrHOC7HeI0gSTVHIMujwzJ4Z0wp0ObLim4itm6mpVHNA&#10;1K1q1H00NMLhSFyRXkMt4RBGVClSZX5gFC5nVlnhi01EpRqDI7N3uBShiiJSQVFGWhU0zzrnhrtC&#10;Kr3UFiy26W8nisrVdU8rBUUfFs/szwLtGrFJybVbbF2jtXY24z2F+1rBcpLYruYWJJbvnKHT0xyw&#10;6k4mrEV+2Wjs7Tb+HoE7pbFTsmwu9j7fWK1t3ePepLaN70uyzSJzswWGjPGkkYpkuYNcxjsrmwKt&#10;7GlR71aQbcojTqWyK1vO8baQHioC2pCKZLlnnXEORcUkkb+3U62y87bjiWB1ZVIeVIiCzMuhJxyq&#10;Cx0o4A8afHHOlLKGatdypH3NNau9g9vFBKjGEGOqImulEUD8RjApnx+OM5/NKAtkeyRWvil102sA&#10;ont/48Tr1EdRRymtll0O+laUzBI88NVf4HVemoKurt555ZQtzbxMUga2vIUEKTAF2BdC2pVyIUiv&#10;lxwGWq3W4fHUZbHYrGxsohdSzrJIwjiiZPVVS2S6dYRUFMzygAcRmOOtmm7aGuqe4SstvK2hWC4R&#10;YgZWfpfw21sNGomlSiLQedMGqtVgxqUDbPdrC6hE7RNFWWRZroMY1dEbTCQqjTQgj1Zj7cCmvzMT&#10;TQA3lLmC8vHEzTxzF9AFeUSsrcymgYUZjy05s64x211F6JywdLuc7XywVWXppIsUr6s5BCwXjkE5&#10;gMxlnja20QUyUNn7gurGacXEoFssjFaDUTKjatBCk8ummXD5YO1E/iE6hW+7t3S8VpIZRHBJFLC8&#10;CA9MA6l1BnoCyEHP4YF21iAYLvavtjcXHQ0BZ4CX0ClXYhqg+PE0xb0X8zDruWu6t4udpspdwt5G&#10;Vo9RLRkoxDEcikeJJCj44q7ClJe4Vm1sL/b/ANRO4dz21W3k2k6dSWGRbmHqR8kgjA5my1E+fHEG&#10;TBEw2MySl6he83G3EtzLNYR6km9s4tXaPqLHqpINYl001enHl5K/+RLwkS3sp1I5X2eO+M6q4utk&#10;tFiS3Oh4oSrUjUvHxcswypl5DGvloltZz7jNFPsgFaR7qBNL7hbu2tnRhGwZas2TULEMoPipXNa+&#10;OG2tX4Mr6WK15S/2L23peT2si3CKIIyTbQSMTInj+WyqVQ/D0N+6uAves6D7/a7W8DOL2OLYrhJn&#10;608pRBqOfRQMABUEg/mHlLEfHEzonWFvMhf/ABmSI0E9dyeCL2k5Pt5mVpGUE0KgrXIcdLsDlnim&#10;PIhfasq0cQEd07kmpGLG7ZYYVYCKIPHGKgZBGArUltRNfPMjHKzeljL/AG7N4QOuu4OhZkRwtq6I&#10;6lxrUFmLFiuhdbeOZpXyrjlj13/IlydDKlHFlPatu3LdkO4STxyvblmi25mDRplytyEkHIasiSPx&#10;eVFslcekaepJkxNKGEbDavZI6XN7EJpKvJdXJ6Z521/k20fOFLcDIR8sDd2vq9K+i/r/ALGOtalq&#10;7khu7hGY1aWIEgliDQUPKpBbMgYR1qRK9GLs+TJtr29raFjPcmO4Lo9qnM2gLmao4XTzRkVK+Hj4&#10;93W6tKJr5KsChe4W273kKCK9UyTv6pSFYcrswCjj8c8/lTHn5FSzlOK/7DuVloS21yZzEplWCLnd&#10;Y1TKQEcrcprk2RyphWSqSek/0OpZv2Kl9utjHuK26zRw3UqhnlJILAnURqXgNFfOuXywzDivx5aw&#10;gpTtHlkG43kcFwarEiXBZ3uJIgJySDVup5aa+XL5YbhryW70/gDktDj1AW73O8XNtHeQTytIOaCZ&#10;qBWWlGyNMs8jizDjom6tfEmve2jbFa+7T3u+22DcnuUvZ7p1WAxldSlnNQ8kjxKg/dFDUsBiyncp&#10;W7olEfj3n/YOuHkpk/Q/Z/YXa9htFkDbk3RRGurhiQzyBaspIpyLWgx6OLDhyVT3HfTSAjX0MXf1&#10;3BHarHtpUC30moJCqS+hVpoZl5SGrXCL2pXNCRnECfVjtO03fZ23CG4mkuYWEkVgSGiLvGI6hAK1&#10;/LHjTLB5MoGRKBRu7Rh2ns9ixIlc2cTaxperSQSEFanPM1wShluHSpnfckSS98bhL+Z+ZdTRySBd&#10;VBGzQ1XI8FXDL20IbPVm/doQFYZ5PGoUfJcsK6S+UtvsjN/qzcILu8kXTW4ljSlc9MKIXyAy5lr9&#10;mMuv/K2efbVmbPCy7hK8cwK0UmlXbI8ooSQTSnHBp6GNjbaK7W0ei4VoOsiuCqFahemQKg8SlW+z&#10;hwxNd/yFgLvS3STcnbWQrRwvGoABAUZUqa0bT9mG9ZxX+IxMDiMvt91HKNLaNS5ircwPw8vLDpho&#10;5PUudpX84vP0yw1LHdVIQEBgxGmpOmrH4Go+GAz0TUvwbao73W6wyblawWMZmWaREmZ8mSJDoI8K&#10;UA8eOX2x1xuHINkkDO7riTZ7cza+uHYRMh1lempr46alq6q/y4Zg+ZwZWsg6y7rVbea+giMUmgxx&#10;DMlqNWoNB4ihHlg3g1hh2TWh92pc3FnDfXk90BNuytFbQVb8xmfqO2nOiBqip+yuDza6JbHMKWCz&#10;XHa1zbxySyXt/E7xDNuoUVGWNmJGgMc6hzw8sAmq310SBtvIoM12bewt5HKGNJZGtg2mh1SLoFT4&#10;UFanD9JbGwhfs7m1gvBdzamZW1pGACDQnlap4Hhii1W1Bz1HDtSaC1s5b1Z4mlund5rZQT0UUhUb&#10;SajN3oBxA/ZJnUuPQXkQU7mKXSI0U5kt41ZY4ChYhAwCMfmufHC8b1MSSSa3DGz2EMe1LY20ipDO&#10;Y7hQPzCCvOWzyV9XLlQ8MT5bvlyYcToZxvdjcbdfX8TU1vdSSSk05s8svOtTTHpY7qyXwNrsFe14&#10;JJLmNBb6rmEVSaNwGVWBq1NRr/srXCcz09jLOCnvEG6LdtZ2PuJIpwq3Cqo1O0WoLkgDUoCaHDMb&#10;rEs1Q2cI8FjZtBIFjumBEgYM1VZ9RI8PwhcsdrZz4BczpsQe3v8A/lv/AAPccT/D8+Po+GChDORt&#10;Xce4ixilt728W53EhSxRFSOIA10L0x5+J/px5jTtaFsiNrwI15eGbqTSj82MChVSzkL5/d44orWN&#10;EEipc7rtvRKXWlbyJSIkkAFST+LxIzwdaOdNja1YR7O7jQ30m2wNVGifTIyso1GiuU5q5aiQcZlq&#10;6/Ma6eWAdp7Tu91lMu5mtuzMZrlTWh1aChU0PLmV8Ccs86OzZlj2KG0hvtdt2rb0ijTQ0rAJIwA5&#10;irvTlTwVW011cMRu9rCcl1JV3v6Q3kezJPZbmJEhY6rKYBE1uzOFVkLKGIOWv7xwxbXNW2oVcqEO&#10;PsbuWWNZjtpqCaQzusZ5T4rrV6YJ9micSa81U4kFXux7vYRNHfWk0IpXUytpr8HHLhlclbPRja3T&#10;2YPiiljXUKmnGnEYa2FZBFtxvDbovXaQRtrhV6mjLwKN6lNPDC+KnYXxUnlzujTxJbXIeLXLWd2J&#10;I0r8OORxypGqOVI2J5r+Mu/sLj8pGhuVQDRSSDk1AHx0v4HGKvqvYxVfkYYIxvV3fbrcqGt5x04X&#10;l1Ell5mdAKHj4k/PE/7EqrwKu+KgGmeWC7jsYdcxGloanUQ0ngtMs6YY0mpNWqkma4Mae2aPRK5L&#10;OpU1A4VpTOpPlgY8m7kKNaIdLOeoK6FKowDngdLgcD4ZY3U1tk23TwW8gJuEikQhg4jjA5SCK6QS&#10;fgK4yybMchK67kgfbbO2XVSzLaQqqkaM0jtqUADm58vLArHqwYYbfvruSO9D7RH04Yo29gZQOZBG&#10;IEJammqxitK5cCTwIVx1W7C5BC17uvfcPd3dr1UuooFhjaRglFAeRQgzQuzEVJPL8q4W6LZG/UQ5&#10;vYx2twTI0iJIj200i0kKRxpp5lBWokYVy5cqHKtYU0nCDrWHJX3LeRKlxBKrKkrM1uWiXqoynVqJ&#10;rVyvAmnGmfLglWNjCnH3ciusc3UnlEnqZ9AJUnptqGeYahrmaDPLDHVwc36k213b7bIu5TRTPa25&#10;6kdrqBgNzTI8ajR4VFT8BnjqWRlWHe3u5+urT392Z76XVIQzAKkkjhBCFYDSaIDl8KCpxz/dLNtL&#10;WgPue4rlIr+/uZ9Ud2FhiKKyRkZQ1D6tWrMnJRw+4HVtnVtoW73uOzgs0dtMb3J1WtqH1SI4A/i5&#10;aQpVsjWvA8a0ytd2DWsMD7duEk0jwrJJNFGot4nLGo1Hpxslf3dXq8a/bjLabhRodvapdxtdJUtp&#10;0O4OlsmoBSueefCtDnT046tWjK1ddy9s/Ysd1cm83G40pPI0vQQjRIoJNdAFdL/Egtgr2bUqA7NN&#10;l6XtQbfuBupI7WfbLQBjazSSOzKqgpSIBE4tWnCgA4Y2uxqaWwy2NjsjJ1ILRbG+jylto0jj0ldQ&#10;oyxigqGyI4jF3T1szkwF3FaRXTFSv5du7yGM5V0xmgINfSW1D4jD+xKWgVrbGcQyC37fkdNQZrq6&#10;qFoSB7ojgRTMYTkC7D+U8s7y+fbbe1DM1yzSO7Ka+ghAftPAfDEVqVVm/B5jnwFZrmLt7t6OCdlF&#10;zfTkv48sIFdQ+EkgPzGE1X1rNr9qK4dMeu9n/Is9sXlrHYXRkdUV3Vi0kleY6qkk+OFdqj5I9f7H&#10;ZfNJd/XtjjkWu4W604jqJ/Thf0rPwe+rI5vu5dgkoq39vQf+YuCx4reUa7IFz7nsz5i8hI8+ov8A&#10;TihUkW7FN76zYUimR/irA/yY10B5EG4OVUKrUXTn9uEVSkPwV+y90bbO54pnP93mYRTjw0OaE/Zk&#10;cOy1mp5/dw8qP1De/Wg2zua7iaPqpJciULTSgRgrMPLzJrgqfNT4I+Ry3srQULrcBHFEZJjE6SdM&#10;HMGoBJ4ZDlUtn8vHB1x6/kAmxg2NJRNdXl2SssqtEHB5dSkJUcW/ANNMgMRdu3JJLUpx2aWoUkNw&#10;+1mmsPPUxsHKswapWtKUpU/cMSJJZI9BrbdfiRW3SgvYUubtpnhTVo5FXnqpFUVdXpJy8cdkl1cK&#10;JNS1KG97jazRG/szrcAwROw0sr6GUrqrTSQSPtw3r4nX5bfENrXQzzuvu3dxucXswIV6amUnn5id&#10;WhcqBaHwx62DFVVh6lGHq/UXK3kI9v8AfU7XEzX0yWsKhBbQhTpFK1zAz8OOAyYV4EdnoNJcNWaB&#10;tO7xuVuLWaGNZoklNIzUUI1AEfBhnwrQeePI7NJeqe47DTjSHuF7i/7iubNrPbmcvocvMNK8hIOg&#10;E58yv454PpuLb+yX8zE3IZ2vt2cGzO6SNN7xQILp8pIpolVOmwXSDG6qBpHjj38GJ728g2hih37v&#10;26WPcUu2K0TWFpFbs1uSRoZ1JZtWpcyWIX4Y7srWCPM3sCb27iefbYImz/UYHVycwqq7nP8A+WMd&#10;16tLUu66apDM3ntZ9w7gvJAkqRveBlU5rokmL6yWoeYAeHjgr2hfkS1fzH6N7aVV2uRvwtKaVFMh&#10;wPwwzqVX00WZtzH/AKjTR3D7iSrRS2rSIgU0V6yNJrdTTmKaBl4Uwluch50/MZnb0juy5JEh09Pg&#10;asaHhQ144c9g7Md9r3C1j22ziuFYxz0ZJHqmuVZK5gAjTma1I8MS3o5YjyC+5ikm5RRSt0wYgzSZ&#10;gLnVaawGOTcMHhUIPwBSDDYRyxtqZqI1KglAfhXIkYduwq6WLe17lt222xubezlW/lVURgyuqmrF&#10;noV1D8On48cDejto3oc9fI8dqi5m03E8SWyzNKZpmaj9PI10gUUL/LxxFliY+AMFLu4bTPJJbutY&#10;Srs5JyUkqF0kZHnpmD/PgsPJB1kUduso3hjWRlhXVWMI+WjMmorl5cKmuLLsF3Gae/27bLa1t7QK&#10;JbHaoyrsQrOJWcx0BowLvJqIzJqOFDhKra8t7cjlVvUN3dx7Tt1tyeN/ZSvGTMKiYRAoyxIhJ6Y0&#10;aW/rVo3wWq2mPiZ7GLbjvPVn3CdAyJcu7W8bHUY1eTVpr/Z5csepWmyKEgWtwupSw1HiF8/uwyDY&#10;Grte2v7iWWK3X1RBpG1aQFJ455ZccS5mluKuNm2QLFu+2xNra3haFLhFTWAuqrKQQVc8vjxOJuUp&#10;ti2gzs0+53nc17OYiQsC2tvQkKFRy9SzV/DXKmS5HxwnKlwS/MJ2FDvm2iO7KIWjklkNHMbAgtqY&#10;5mi8FotT5ccU9dxU7C9yvtT7g1/HZQu0KUBuZEGqRkABYjIk110HhXBWSiWE0tzgXN7aSg3Dda3u&#10;QRI8UhDdMEh1OnTmeFWHh92wmtPAShlPuG42+93Mz22tLfSqpqGQ00FONaU+ODxJqsM6tWkS9O08&#10;5P8AD18fR/RgOT/ULiMtxu01zMXeqrM5LCmuqqwGdQafPCa44RI0dC1ubmH+420vTRyZZYY2ctTh&#10;zDTrApQeXljOaT1Zj03Fv9HJv2MitM1dRkB5gykHmD6dLE/hOKfqaDeWg19t9tXcW4W1851WhWQi&#10;XUKaHQgcvKwJLeX2nwjz5k6tLcXbKlow+6WNqszX1y/t5GpqQspjUsDXmZi1B4VFcKo5aUHLLzcI&#10;L2/Ze1vZQ7ut6Gt5G029wmqYOjkBjmoVDp5dTen54fFlvsdVRug33pue37BsEaktZ3MxHSjacM7R&#10;qdRdRHqXSWHGorjlhhQguGgoL724g9zC8crtpKxxOAxVhXqIXVdYHkM/hhVMaehL9GXuc2fdez3Y&#10;kt5LqJZKGNoZjpagoG1q3E8csKv1rVexjxXrrArbj9PdturlptouFhIqTDIrG3zrSjgMR9gYYsp2&#10;rJRZf6j6dt7WErcdsvbG4a3vLTRqqUkBIRwPxIcwR8sW1smpTK62T2KRtlM6tNURas5BV+XxIrxw&#10;asEWdwi2XSx26fWoTPqKVYtX5fz4GvLyCm/JUst13SGMRAkQgA6KApRsxXj54K1Ktm2qmHjvMV/b&#10;wM5SK4gkVo6AKDTgoapyH3YR9N1Yrg0wqktmYeoYVepUvGprwIzRhRsvjhUMW25gkuYLQjWsUbza&#10;aIKZ0IByqGGrLLhjk2CrMgDWVnaxRwt0jr/MRqNrAHAqpBP+rGw2w5bJXt7N5ImtbWPUCGePlBzI&#10;zZs8lpmBXGS41ZktFhYTAHESGJnZZCjtygpU5Z14E1wMyC2TpujPcB4x1446GRBk2lRQllFQPHA8&#10;NDVVj3N3NZvbRLfh1vL+DqXDV06UjhKBFViAoZmehofPPKslcLn2Ww+tvUV703u4K19tdvMzLIjC&#10;eRulGAFrUk8ikZ6swPn4vrCfFsyZKuywTtLFa3KsIJJFg9wGWRdbkFRqrmor8aDxwWXTVGOkse7/&#10;ANqI4reJ3kmMq6Y8yy6UpQqhUKvOOUD7sQ1mZOe4n3Usltuc8cYkqrhgSCmsI5KyLrDK2kE5j7Di&#10;tKVqFKWyPV3e6urMm6tpFsYpVZOAjXqAuzxhRGGBC6j5ngcsd9NJ6M13S3I/dR2zIZGimspg3QuC&#10;SVZWNWDMwAVx+ICjcOIoca6T8Tpj4BLaJr286dpZwxKioye4MiLGIwxNZ3r4Z6Txzy+Cvp66jFD2&#10;GG+2e9ZjdpLBJHHGiPMWpGepGqqyNyKVZ+QahnUZkHASpgFudAntl/PbTR2t7eRUgiQQSyFgQVAM&#10;5JcAACgIP9XgTjGlbRCubtpsypbb5vQ/Uawr7aSj2cpYjqlqMzUcrp1sW8PxHywT4qNTaP1GHYPd&#10;Hcb5pplLCJqqpqVkaRjnXhlivo/ufwGU3ZX3xxE0kTNykTOCTmWAU/yNh/Zei+I2ymDOppRH2t1E&#10;EfTaWcsJaaTW6fjqyyAwGRSzOzPE42LdpoO0LjcgixMvV9qQDyqzEmQ0BPIA2fwJxDnx8sqp48ki&#10;9Bf3rcdzuJbK1RgUtbZFLvmpkkAncGuYzmC/Z8MV46JS/Vjc7UJei/mM/blit7sly0kHuYxJAYn6&#10;fKoEjK5Bzpk1T40xL2E+Wno/6Dug+ORekoJTbDYxqPyEBGYAUeOJ0217n11UpPLXZrOWUqYVyHGg&#10;ywxNLc6xfue29q6APRjdTWuQypw4+eeNdXEpilbUWdw7a20kMlqgPwUYVXJb1HtIEXWxQ69ECsjU&#10;1cjEcMMpkbAtCQN9lfQTVjlcFRkjgtU1yy4nFFUrbo8nvdr6a08mh91W+47vebZe9IPts9hFJeTC&#10;h03aIW0vnUgmlBShPjhGO1aJ6/NJ4ObGm+SF3a9oiut5k27e7F/0tZklgiaqGVGiJRqxVJrkxp50&#10;NMMzZmsfKj+aPxuLpj42UmibfJstvdx9OZEjXJFBLjVQ6qlRXUFpn5Y8TIstquUPrxku7hc2+ku8&#10;kaRrUfmqdKgLRw1c/SvEZYRjq50n8bDLQJNz3jbSXPtbeqpcOsUZc8tGPO2qhK6QMj+zHrLptLlb&#10;wBivLhHu8TsLSC5iukntoJFjuECkMVU9NgdIDKVpWlM8Bi3aahsopRu0Gdbqb273KaYBQjuWjFDk&#10;hPKMqcBj0sdUkkepSVVSFO2dvsTugTeEQ2mhwTqaMB9OpeZanwpgM/JV+XcG7caD127tt1IkM9ms&#10;ECTRyGsYJIrqWNI+q8rJXSrNlXHmZ8lVKcv8exNku5hn031Cn7XuDatZPLIkgXWeXUoAYtmKHJvT&#10;Xjg8XVV7K8wdjwOyk0ztnvvZu41gkilcWOpSkZNXhlSrDqLnSvDxx7uO+sPYnvjddxT+tWwW8W6L&#10;vNq1TuSdGeIgU1wBVVj/AFSGHjlSuO7FdU0RZVqmI+0kNvW3TSGqLc3UnT/qwW7/AP4sZRfyPQbi&#10;rF/YS0/ce3xnUsvuiWqSKIlHegNOOSr8MLyL5X8Dzsa+ZH6C2PWuyJT1PGGSo8SzHPFXXUY0W5db&#10;GFb/ADrdTt7pSUKt1ZGIUwvIvUTUB40+4ZEV4SJNN/E87zIhPdldyLQswuF5lk/aKAYq46DfA29u&#10;btc3csO1ypGSFLW5YGiyBuK/GmqtaDE+asKRboU+9JlFxEKMxTq6nehZ2J1MSR/Icb11oFUWXu5H&#10;j1M5UrRtANDQcOGKFUMK9vpb3spWjNJGpZQKla0NNRB1YXllIXbQcvY3UWuS0uDLJHCyNz6Ej6wZ&#10;STIVOaVBpGfliXkvKO0g53S2mk7dkaO4WUSQLJNIruqkaVKBG0ZHz1/L44GsK4dBAtYWhtJ5CdIL&#10;0VQA9ACKAnLzxfZyzfJQ2bad0vr1pbjq+3hKyXEhOSRir+BFMh8MsNvkqloMbSNY3PuGC17e3sPI&#10;ZmuIg9vbkhhEQtULj9/pgUU0OPPx0lpE2rZg7ys0NDWp4k49eNSqDy01GTI0IzDfLHWOZoXalg62&#10;4aFyZXynlzYFGoQrVyA1IfjXEGa2pNd6jPbwLBJLu0lwjLaGkn4hzHpuGLUKtVxnT7RiblPypbnJ&#10;QvcJbFb7s28WEpnt0sLn3DgKxRkaWFk5tNBRVXVmNVa4FusNedP5gck/iKv1Ft4U3uNIZ2d6BpBI&#10;Q8KIKRhloWzZg2oH4Yp6yisMZi2Zf2QGzmVWaEmdfzJWoWh6i6tJUmmpgnLnWlcBkWgL1QB3q8i2&#10;8X9mLc6piOkkh1LHHKA6lK1Oa5+GeG0q3DDogFYSNJWMCo1LXyNTQ4bdRqPaHTo2X/OH8L2vH/if&#10;u+nh/pXEUv8AqBAL7ZjXdN2S2ZmNoo6lyjZErHSiLThqJGeHZnxrPknyPipNJW6jRtMSiIRiiqQS&#10;qqPAZAY83h6kL13Bt3s9nc7xFuj6xGwAMSiiyBR4ONDeWVTh9MjVeI6mXjXVBSlq8iiS6MClgmim&#10;nRq+IDKNIpWpywutQGk3IH7u7Lvbq5tbva7htwsWcI1kzLVdRA1JoJWniRxxZjdap+pTislpsGb7&#10;au3dgh24yMkFveXJXpRF21dJCzzEN6tPKGZfP7MAuV6tvwdxtZC/9ZUu5IF3HZ72KbbYII4p5NLd&#10;ajyGioWUcg6grwwzrWpy4uW/0DxxMeRd+mvdaKG2u9lLOz6rQueWp9UX25FR8/HHdzB/cvzOz49J&#10;RV+oUVrF3E86jQl3Es7BDQBqmNuIPHRX7cN67bovYPBduoN27uG82+JjazS6aH8uoZeFK6SpwVsS&#10;s9Tr41bdBBfqRu0ti1ncRWV3qApLd26TMDQ5qp/Kzr+4cdTrqjlGVxKr0F9yrs8jMhLioQApmcqq&#10;FCgaT5ZYYNKjEgCpJIOSmoz8c/swZxc283EN51YwpjEQRq5grXhVsuGAvDQN9VBxdSww3Oq0IVqf&#10;mpGWVKg5GoKnhjaptanKY1OZb2WWoNwy14jW5H3MTjlWPBxPYyWSyiOWCN9dBrGYy/qsK/8Aexlp&#10;gG0hCa8t7KkixBYXzXTy+ArSnxOFqrsAk2W4L23eITQyMzVqqlfSx8D9xwLqwYfkit+4xNMtvMOq&#10;ktFZDykZ1yY8fljnihSGsJpO0bx2p272FdXU8Jk3a8nSGNYneMPI4bSimNgWVI+bj6jwHKcT1xu9&#10;5fgfVcVB9u0e2N7O8uFEl9ex1ns0BqVca6l9akE0Meo1an4q4BWesev4/wBQX6Elq9vY7akkYMiS&#10;yu6TONbvLGuZqzOyoqyUCglgOJqcKs22wW1BcsLiNryJJpzbyQxS6rgRdeNSVq2omReKrWngCM/I&#10;eErX/c5WWxFdbk6WcUEFzLBMqMkc0g6TF2JPWkqXJPCqtw41pjXWL7aIJ6F3tzZ7DfLmCTcIw9rZ&#10;6pZoSzUkKmpUrxIbVygZU1fLGKU9Al6sdF2i1kkW2vdvg9mpAtI5o1KxlYwSyhtVNOYAoBlnhLs6&#10;tR5MlSBLnb4LHQ8m329pbRNI0kNooAmqp09RoRykU+P3VrS7PyCp8Hsu5R7s/toXjsdsqqnqxq6s&#10;S1BWMhIfKmR8KiuWBdtYQW5fna0sYY7WWMNCjiGUyUqFqrooDA8NAZaZZeGRwDrqK5RuKXcm3Xtz&#10;PZQbVKLfaBqN5GlayJCw0DTRtQIkYoNNKrx4YbjyJJz+7wA3PxIXW5ttSR28kUtywjtYlJYpKhKs&#10;ZKll1NqqrVP3Yx01i3gOtdIYz7AbkXbs+iN5Y+fQSTII0CfmeRGXz4554o6CmWMxWTJe4VMzAlzG&#10;qB35RXUTCQVPwqoOH9jZfEe918RE2Gyt7vt+GO8gFzARM7wMzKrgSyMAWQOwqfGmE521s4chdiAt&#10;b7dbSWrWMccRtVD6UmjE8emFufWrcassmfHx448+tny5Pf8AH+xBj3A3e+1WthYLdwrElrcsRc9P&#10;QpYNz8vKS5PhXh9mKOrZtw90bkbbkh2S93az7LvZ7cK0Kr1HEnLIo6ipI5VkFKhg2XAZ+OG3VXeB&#10;mJwpGKWbqosimoIBUfDECUH2lLSkyxYAMzt4kDBX2RoTtIo5DJBLSko0xk/heoIP20phvXaejEZp&#10;Wq8AfcIzE7A5ha0I4EYVk+VjKWlC1uDgNVRQjxGApZmWiAr2vvnbGx2Uu6bqHbcJmcW9xyVhQCmp&#10;NZALltXAGgx6GG35s+X+55f/ACcV4DW17zsu9wtDtk+rby2hWkCg51LBlPihNMvPLHm92jx/N5EV&#10;WhDdNcWRa6hkRmiJUmZDrJAZPNm9LDT+3CccX+Vrf0Bs42AfcUjJD0raPoIzE3IyVwAAWXx/4laU&#10;/oxX1lLlufx/oLu4Qbhu03aNZl0xmGR0kgojRsjAqAxOkjifDEV8bxON5/iVUaupBc/alvuN9HDb&#10;f3cRisklVJUhPwCuo6iaZeOdMPXbdKN21k3HXjdOvgr9y7osFvNZLdst2EjWS2kVi1HjUadQyBVT&#10;4kjGYKS5jT1/Mvw4m3MCnbLKZlY0qRlj0qtyXcdArLHGUXSM9VWJwyzlCq11PZr6UWKWcYMaJq6x&#10;VjSTU2oVHwxG8XzNjq41MsC7hJNIqiWRnWMaY1diQo8lrwwyqgLilsPX0e2u4G7Wl9KipYIzyvK0&#10;ipnH6cj+HXxNcNopspPM7d3MId/rRLFdbDaSQdG7tLWeLW8ZV8p3SFX1BgG/MIBp92LcrmEmedaj&#10;cGV7Ncuk9tNQdSC2vbldRyNaLU/CuWAr6leT9rAfZV/JJ3dtsYbVHJDOJJAzH+HHLJy1PKGYcv8A&#10;VwGasUsyTBT5j9CzTix2JZgwHRt2dvIaV1saZ4dRxRFFt2YTvhijhWVlPSuWb3Uj0Vtcuox8hPNo&#10;DE+nhl4DEtHJ51VqZ7eRxRXtzNBL1GUKsVCDzMCPhSnEYuq9Eh61Q0dtNHYzw39z/E6cwDaRpZo1&#10;DMfH0/AeIxLmXJNIB1lewG7muIbi/WASdQoKySjTUliOUkVyoPPDsShSdRMC7hREkmByJVdGYoPu&#10;w2noMR3sF253CKITmFJm0vpNK+QP243JXQG60DvdG5vC720DuyyjSrVJBTl1KMzQakGWEYaTqBjR&#10;AndW6ts5jE7vNE4E3V5lWNwEVYweVadMVFME8K5exQoS0KtteTS2FxWQRxxpQPTPKgOn+sQeOCdY&#10;aFQkMPa1mpvghvLrXC3PbxtVyszdNkXMqD4tx4eOEZbabIG1tCh9Re4jO1xtilBJFPolFFJKxgRg&#10;BtI5lMeZWmR8sM6uPawWOnkQpANKr5DFqHHKagcvtxrODO0bzDbTxmdZnii1ZQy9Njqp40bhTCb4&#10;5WgLpIyw90G+3DbpkiMMKzhmi5Hdsx5JFqIOYr44meHimgHSEaMt1dyX15uwcLBY3NvBPb1DNBrP&#10;5jMoXIrFFUr51HHElMSVUiZ1E/uOTbLndDuFsBokjTUleoZZAoXLUF056jmOJ+59JiBtXCg9tt8s&#10;rLr3NrL1LyfRVGyjSRWYaimmlQuVT/PgXRvR7HOrFW8uJLtmnuH6szNWRyakjwJ8cU1UaIZVHey2&#10;+ozFQdcJVwvm2enScsz/ADY7K9hkMv8AT+I/i9bj/wDtv+b8vjhev6DIRS7WuztW7QXjuSAenMRT&#10;+G2R/e4ccsMzrlVokyV5KDcds2zbbmxG4Xt4sdmGUxkf8QkagfDwIx5VKttrYgrj9Q3b2e3X0cjd&#10;JIbaEEPdOW0iMgiqgU5shU+GGLEpHcQbN232/sECQR3MWmInp2lTNJz1clwGDHM/iI+eG5Ky5Zll&#10;rLLsq3UVrHNayC3KwTSISqI5Z4m6KoiFyEXjVjmfHIY6tUMSFzuS/fdd0tr66iCm2iSK3JBVhG4B&#10;dgGLAEluNPThbyNqAL5Y0F7vNtyt+2I77ZJJIJEuIlbJSwjfUlKUI9bKMd1ap5Gra6DcTrcA719O&#10;e+r4i4uriya6VOZlLLI2nPmZYgC1cszTFePsUWycfj3NrnqtNTTe2bWx2zaLKyvw8m7xQBrnr5tL&#10;I3M4WR8mpkAK8Bie9quza0EW1ehDv/bXZ+9WLzSwRbZdqNUd7bvEHBqKawmUmfgR8jgqZWt9Qq3a&#10;+Bi+9dmX1huKwzXUMi3Gp7efmXWqklsiqgEDiMWVz1a0KqZE1oVZraAPGVVkVR+Y0rgHUDX8I4HH&#10;Kxsl3TYSRB5jGlacyfmP8KKdC/OpwGvgyShPK7gAB2AFKnyHwANMGkdBXeOwijZ26hl8RVRQGvGu&#10;ZzwabZ2pURHMYddJDcvkePHSf5sGEdGG5i1OrBitNTIalfmAKjGSmZKCMFg09t1+qZBFRpEY81K0&#10;yXxzIoK4Xy1gGWT7fLD7iVFMgUkJKjACXS5oeHH7sZdODGtpJ7zY3hCIt1GIpCWDEkMAM1yCmuXw&#10;AwFMs+ArOq2Lq7xYGKC0nElxPtSsbeTSunUzai4SoUsQFXj4cfLuD8bMCbbnR7p3XdY7a3nYubFo&#10;zZpoKnRFVdKiD0k6Qc/IYx4a1ba8/jyM5ML3/cpXYnnURpGtfaBaiRJBkfW4LZBakfdiemD5/wCY&#10;DlsFbP37ucFn0o41e46zB52bSxDFWRSOXJXUmtBTLPFF+upk51S1KW4bzuVytkXvZZLmMyHVER1C&#10;8zF3q34qs7fZlg1Va6HJse+xty72sN2t7q7ilexZwb2OaMRmWJqq7KB6mANeWufEZ4iyvF439jOc&#10;M0u67skaeLTK729ow1OSA0hoQ4y1GqgHjxOeJLNtqRTyw9ALfdx2V3Zsl0hZf4ptGUqxGplD0JSq&#10;GnKSP5a42bzoZVwULTddme5htQUudxKhJTGFJkD0ULRal30UrRfj5nB2pbwNUzvoSWksabbaPfzm&#10;WaNRNC2rWjJM2lWoFVs6FQa5Z45y29NAXqpZcW760LJKpMfVCqhz9a6qMNOYXUH4n7MI2WgCxs9t&#10;twtYVM8UKvA7AIXRGXOhZirDlGda+qh8Dg6qyDVocDJ2ruSX0GiGMRw0YvzEl5CWBJSpUenl01r4&#10;0rTHo9Sy5OsQOx2XgX+/Xmttz22ON2ENxeLHQcM7W4Y18qimKcqlMpruhSs5ZYNg2y7Rm6dtGbmY&#10;LmWVTIAgHjrcqtPLEmdJyvUDsv5T7b+5XHbrbhcwGC59qa2iEguYjp1U5cy6g/68TPB/5IT0klUS&#10;Lm/d2e/ksYpbaT25UERNEAqzK5QOjH8DIQukgfHFWPBxT1OeppXaNrtNlt0aXRiu7i5qWtrdJOi4&#10;HMCrhFVtIABoaDxOrLE+Sibl+DOSSg7urU28piIYBaadVKlSKqTQAZg1yxJZQz6z7fl54as8sSRM&#10;R5ilPljr7IuLsjaRqHEZ4WtzAVuU7yElszShOCy2kytYFbc5QKmtPPGY0Ly6KTJ743F9ukz9ZQ0r&#10;EoHY8qLXSPhTH0NEq1SPl8l+dmw52b3rJsDy2s8n5ErijxgUTVTU3g34RmM+Pywns9ZZULbbUI1a&#10;73+NY1ntVM8E9GeWIlmoQfRrBYszac/njxqdd7PRr8eBPNMpvfxyPaxtE6+4agaZArqxIGpwRUZm&#10;reXHDqYW24M3PrC6toEk6DdRCrdQKyFa6q8hCh6DLjjcuLk/cX9fhpBEm5XC2sk3T6LxNWPouKKd&#10;X5Zqyj96hGWMeJTG/wAQ1lT2Fy5mnnnMsrGRxylya1pkMaqxofUYIdVHks2wLaBTJcEpGwkX+YgC&#10;nng5kFVRFMhIJpmc8CxiA24K7ELwqcZUy+w9dg28AaG3uA01zIwktLWNhpaMkpqchWoNUbHLyzpg&#10;njlpnhvNytbUaO/d5SPt++skjSVXljSCSgXQ9tLH1qKRwV4iF8eGHtw4B009zO9tYLDeP0+qINqZ&#10;CnCpmmHLX46Tg0/lNzOKg/sEG47oT2rBtvsoJDqFRqeWMIBxNdJfPLx+VM7CSxud2I6y+Y23ua6g&#10;su0b6aU/kR2cmo8Kho9Pn54dX9igbd7mF91vt/stjtILYKYlleSRWBekrK6xkAn0D7M8sKxvR+pD&#10;WUJErmLcGguYyzCRkJYhSdOQzqCajx8sUrVShkaDDZNO1qttEzobiaNRIBGxiS5KDUpOnPOudOA+&#10;xDSmX4/ocreBavry3957Z4zGbbRAqAZuFLAMamup9Vfhw4YpVXEoKGVZ7aSRbtCVpGCFY1zaMgGh&#10;+3G1expc7M28XG5RRsNNzTqxNWgCAVZia+AzwPYtFTL7F/ueyvDeC4Mg6QDOgbJhUk0+dB/pXC8N&#10;lEA0Ahu2hsJrZkRjIQddSWGYJpT+yKfbh8ajJ0OLO0u7uaO2iIDSkhQ7qi58SzMQoFBmTjW0jGaF&#10;abHd2lqk1ojW0dtKt3edPS8rxwwdTmlB0MDKhyX8JGVagR3y1dtPgv4iXZPQUPqNMl3u0G5xNEUu&#10;4FqIytTImUjkL4M5NG/FxxT1q8U6+gzFtAqO5IFc6CgxRA0Z7LZ7WTb7Z9C9SVFLEiubE/L4YXZu&#10;Tjhu3Y3bSmlCQTqHhT7MDzZqZesduu7J0NrNplA5JswQTxOEO/LdAWcsJ28fcr3Fwgvl6cqmWUfw&#10;9ZYhQZCDqc8tCTXL54G7qklGwTpVI83LZd0eBTHLEvttPTenGq0alAtSCfDHUsp23F1opBdrbT26&#10;zRSTBnYHURnR2rQ5njgrWTegd6Hke2SRWJkkdVeXJR5nIY13lnWq5JdhMsdyCspULp6gQ5OASCAP&#10;FjqoBjMylBh/9PP/AFcXp9p+Lh+96f28MT836e4MoG7TabfJaXc9zbUitR/FChhrc1CUNDQ6TmK0&#10;xV9O1lKZlKSav9PN37W3C0tNpjkhmvbNCy27xnWENBQVIqwA8z+zEP0rJt2WhJkx2Tlo0u7strs4&#10;Y5nIFwuowLGFUg+JoNIovEk5YaqrcGEihs/bu3XVk243mgRNV1blCsKmrNQJkTjVinVmVp5ZFJ3P&#10;Z7HbCSGx1yXrsUZFWJXcCrEkF2b4kVH9bCvrpTGoTcKRH3fc5t33Fry8EcZChOnGtEVVJIFDqYmp&#10;8cJtZsktZ2troALOHfZpd1ivLgS7dMvUtqBDoAdqR9NqF2XUDmCOXHXdVxaXzFdHVJQHbjcbm62u&#10;AOSbuQJ140YJq8qkj489PHhljq3hx4J7NS4CskMZ29pbiRpJYgZobdYwgCqNTsukRknVwZm+OGKs&#10;6BA65utttb8Q7tAVleNX6xOtasuWhgOU/EgY3jodZIW/qrt9ke04dyt7pGe1uUEccSIgEcqlWzUc&#10;x9OHdP8Ac17Dus9YMdM05YM8hYCoD1I4Zjhi6EVkrSTPoEh1A5jVT7/PHJQZB6bi4UflO1VNGHjX&#10;jnjOKMg5e4kkLLNkyEVNSa/GueNj0OgiuNTsHqDnQKOI/YMajkewPJC5bqUY5eeXkcY9TnqMewbh&#10;bySrbO808kgK+0UEVyqem2p88v3cKvTyctAy2x++cR2YUTwvSeBFcygrUHU2ephxy44Q8nHcW00w&#10;Z3Bde2b2dxE8IFUiYrprpbSzDy4YZirOqMVW3IPsLGOTpzSzrEzEhdVRr1LSmqtBTB2t4OtaC3ZW&#10;u5WG6o6XCuQaOoBDEsSdIU04/ZgLOtq7HOyg83S52p3eKZDchQHQGvIXXUeGYZi2eZxtFZexiVpl&#10;MoLukccEkTwCYzGiswq1SNNK+rL54PhLC4jPtHafcM1g9yNtWNQPy1mWNSWB8VkdTl5twzxPfPSY&#10;5Cb2Se5cs5d07Ys5i8Mksdxn7bqR9MSFT6kQyAKNJNf6vzwNqrIzZ5DX2/viXhHSLTxtDVgyxqFA&#10;ATSGVUJcBWOagZ8KUxNkxQ9Tq4OTgqbjapuO/TapNKRqE1KsMDrGHVo2qGaWTQUFeUUwasq00Bt8&#10;qgv7Zt8Y2u4sJC8pEkjkgr1CJJA4WUkkMzRVFaAGv3rtdckxbiZOdt1wSSSzs1xO8rRCBgxaOJSS&#10;AyvXI140qScdk120CdvAWF/HbBYlDvVutLCraDJGqNyhhQg1B9OfzwqtDbSvINtNyu44rqegFD1V&#10;WqgO40+hmq37w5vH4Uwd61lIHkMXYu8RSblfXMEJEYijfpqASS2sOSKA11rQVPxpnXFvVXFlWFzJ&#10;53hc219veytEesvuGk1gkBW9o9TQjiFJGG5behXXRoSdz3Bdt+n21OIy8l300JArpVEaQMcxkXOf&#10;8+JnTll+AnsqXBGHki2l0Nuhjm2vXG8jE6ZpYpJemASeZ8jXMgj7wo/mn/u/2Jq6CfYbeby9Wxgs&#10;7pJJVzrKTG6tVi/OFouVK5cfsNd78VLaCbhToaxHe+zW1jTWrWVvHBIQq6TBGmkyk/1mGWofPHn3&#10;cufUREv4hm6ubO/0z2shkVYUMjN6tZr6zln8hQcMLvSXofSfZ8v/AI2vcHQziKfU1SvjTCmnEHtp&#10;lp9ws3FBJQ/HL+XGQZBQvGRwdLhviDXGWNETve89ntM8gzdx01WvEvl/Jninp05XRD3ckUZmu3SO&#10;90w0rCsqMutqkIoFWZamuQBx7dlofOMI2MlhE093bwSBpG6NrIVFEBXNmUtQkrw4ZnIeQXlwpMYz&#10;9qbvaXdj+hTLIQAyg0JeM11BiR6dLcD4GmJc+Jp80JyUe6Gqy7Z7gg7WihjuFn3BpdaSxOdSQdWr&#10;sBIM2XRSmeZwh2q78vEfqZzqNO3dnQ21o1zd/n3MtWaDWFJ4V5l0qWJOYBAxnFsU0JnfsEtpbpHD&#10;LJHaThnNqFo/5ZAIk4agpI+GCwV1l7hVcbIEbXJ1bVGYAMQKgcARkRgctYbPpel/60GbeKi/1hxw&#10;CehWy0iHIYyTYPJUUDzxpqBxto2uQWNEBrUgt8sl5j9mOS1Juxk40bGTsfufZtrtNwuNzX3MsE0U&#10;e228RIIgaHrQ62rpRFo7sfHMgE4q4Ja/iTwqtVTYnbvuVzuO82s9xcLPcvLuU12YqMiGaUyaFPqF&#10;Gk4fDBPVWceh3Xc2lhF26Xa3dEqTG3lhgto1kAJYHUz0UA18R9meOxVKOy9EQ/RKSS6kupZMmaNL&#10;ZC34/wA1HLKaVJUDm+zAd5JKBeCsWNM+qF0tv9L96lkLMlEhRjQEqblIq0r4jPFOGuiRrMSvr2CO&#10;6XcFma4S+laQdYJqChBIoVQWGWunnlhaq2o9CR1b0AUEElzNV1qkFem7gg0YHSag81KVFPKmHNpI&#10;NtIae3nCwx2JgN00WiRObSp6VX8MhkNRz8BwxLk9dhd1Oord1WUx3171WWZWkBcxrpoQaAaQPAac&#10;VYbfJAyj0Pn2xrneLaAOY45SVlGdACSS1eHjjK2irZs6DRZbNbbSZ7tDrnZVhhr6QgpUaaj1Ymtl&#10;d4QtzZC73BO7xVY10ooU6qkA0LChH7ww/FUOot3ETxsA7DUQDQfEVGKUMPIrh4pY3BNQw4Ghp45n&#10;HRJjRouzd2bvvt7cuGWy2y2jPUjDZaBGRRmIq+kD05A+PHOG+CuNerYm1VUTO4N0be7iKeCOO3tr&#10;SP29tbLRQsSszLUABa82eLaLioY6lYBsgjZGGhVbI8viR8+GCDGywjZY7XOi9GMD7EBP/iwD8gEt&#10;oGeQjOuliMvM/wCvC7bGstCJmdFJoFNcj5eeEUWoK1IDdOm/tSrBLQ1UcTzVoMPdYX5jC7+uQXNn&#10;CIVdjJIFoVI0UBJ1Hh4YyIZkAW0eSWa/k1HKUqo8AFJ/pxrqoR2xxdX5eA0z6Z0tQngak0rll8sY&#10;qQzGMXaMloiutzD13iJciNRUIRQVZtLBgT5jEvZTkC7fgk/Vtm8/x9L+Cv8AD/38ZwsB8x33ntFt&#10;tkP/ANNmnSzjty7QF/4mfJK6B+U1OZ+XhirqZuUpjcOTwIu2GWC8t7iCWaO8WRWj6I/NBBB1IKgk&#10;jFbUjban6H2rumXuPZXW5E8F1EvSuomikh/LL6meJWOrnVlHwx5uarp4PPyUdfgNnSvhsbQvb+1s&#10;bCBpYrM5yXBRaqhlIIjqRTLPPCK8r6P5anV9zM+9t13zc9hW+22aH3UrGL3MJEMMcSSyISjSNpUB&#10;Vpmf242uOtczT2S0H1UMzWx3WLbpkN53A8phNRBaGadQfJmYxJQ+Oljiu+PltX+JtqJ+A5B9TLB5&#10;VS41PE3KNMKwqA2WokPK1aYmfSfj+f8AwBbD6GgQIDEq6eZKBZQvKa+kauAOWWeIGnv4IclGnJ9v&#10;Hcd3t9gLeKWN7y9kWC3iuBWNzqBYSHIhQtRWuRIwzr1drf8AaFh1euwDtu/P1rcjs26bctnulijR&#10;yyJJqV1jYDQUYeGqoYOcsX5cSrWfA/JiSrKYU3Pt3Zb7ZJbGUO/uioHTNNGltdQxBUZqPDEv1XR8&#10;kIpbi5Qi3v0l6Mc9xFuI9tDDJNGkijXrRSwUsDSmXGn2Yox99NpNayU17M6RqaN3QntfpCtrIaTR&#10;7XBEoJJ0u0SoajwNcVrf8yowS0jnngcmNg0DaXl0lhwJ0lhUDJSRgrQgGGu1/pz3j3bNcx9v7W1w&#10;tvpa5Bkhj0q1QpHWePV6TwwdVOxhS7v7T3TtndBtW8xC2vISFa21a8ioYNqUsuasDkfHGKTkAvbO&#10;dbxozBQS2lSwVfifhjZCkIbQ10EHRBVHYK7rTxyIJ+XhjLM4frDcXWKJpsuqBpSNRVVAGlmp40Pi&#10;RiHKuT+ArLdvYqd0Xl5LBNbLI42+MdTS7mFWCrkQzo6sakig4kZYLBVb+RtOu3XkLmyz7ebh1uz1&#10;umUZUBIBoeBFOb78PyVfgTdPwbXvHdf0lu/p97Ww2uOHuKS3ijF8toiN7uMRmQ9UUfmqebxrhs14&#10;bHNqDGb7aZzucccFsbp7kaxGxFdYPNpdAvKNNKE4SrrjvEGUvNdx97O2FdqZprmIG7elIFLdOIrX&#10;mBLUZviBl4HHndnJzUJ6fzJcuadEMG2WdnuO829vPFGJrxxbRqio7850qJASAwr8aYGlW4qmxeNT&#10;ZIau5e0N37dtp591mgMd5IkSLGiRLI/TZhGgRQSOK1Ykgfbht+pbGv8AtXvLLMystWKOy2wtruW4&#10;EMOpoy08UL6kLLEU6gBVKBfEgDh8ML56+plM3FzudbnstsZ5t0W3jkBQM7SE0IJCaQM6nlyHn442&#10;uXwhDzWs/Qq/oEcS216XntpZKJLEkraHqK6gGJVTl4ZfLiO+tMqEdzY07Dsu2bhGybtubWNsxDG9&#10;jkQKDpyZ2lMmlat+I8eHDBYK1taGFiqm9RPvUlvFtLxHaa52+Z20owKski6dQWgU8p5c6DP8ODUV&#10;bXhjlXSAVPue4raq4t+lazoWUzBWcxmnEMeL8CKeXlXG8FPuKaWw0/SJzLc7tG4WItFHGojCkkt1&#10;AQS1SKHif+zFOLRlWCkF/fFaDf8AY0IUN17qRcwPTZuxND8COGMsnqVJTAidz217N2lsYsw8hWKK&#10;ZVChhQROxyNa+OQBOWQxmNKXJmdFO33S3uO5I9su1nRXtbOIR10os0UMVXMZXwXqKCR48MK4OuNt&#10;er/myS6io07cm37eSgMiwzznW4GSiVhUIHIXICvHM/HEl5tuRpu9vYc77sS9tttN61z/AHmQANbv&#10;ykRqCRmDxJPA8MLbhHr1+15LU+V6+gH2DY9zv57q3t7gW8cKK7yyRiUFiaAaarxAPj4Y76ldHuO+&#10;1UyUvaj0j1I962TcrOWK0hvjNuM04UsbQrax2xTOV5BLxD5aeNB8sev1ulTJjd0mXZ+7fHfi2gbZ&#10;bN3DfS3cMFzauLKVopLkQyGKQg8pjIkr6czUeOFd/r4sLSlt/wAhnSz5MydtEjy62HfEB6j25I/d&#10;Eqf/AI8Q8sT9S3hk9hW7j7X3XcOjA7I6F8gjOwU09TVVcgtch44pw2x0+ZHlfc3dVm2xf2j6VbFM&#10;jSSzzRwqSz3CKpU5isdBU6SARkGONXcbeux4+GmXJtXQqbjtFrtl0YYCI4Dz26sVdFSpI9Jc8KZH&#10;x8sbyb3BeG9ix2l2z29b73Fub7uq34mYvbiqghiVKMJEUMHB8Dlgcua8cUtDrUyJRGho3bbbdFuB&#10;iGmS2Ys0MgIIV0UkpykhgwoRnnQccKxLXUnh+Sd715t9miiBQVYgVzUkhh5gZ01V+3Dr19DEkmZ5&#10;3rtG7XO5yrMnsrMIEjIILcqqCpz4s5PM38gGBpkVfiW1692ucaAwbY21yCymVopgSwjerOVOZaul&#10;a5+IGAvNnJ6v27LXjAUtkmIHI5B4crfy0wviz0+VS6sLkVb8sjwYEfyjG8GzndIilWRRXUpqfAg4&#10;7hYznUHXts8yCESBXkIVyAJAEORJpXSMx/qwdKtPU8/vXmvGoE3aC7sJJFW3kNjNEkLzKqFmRI9G&#10;nlLsK+GfGnHFFcis99UeRlxWSTZLY7cIJ49EYWIW/wCUKGtXkJbj+9QH44y9tDerrYv73PHa9nbz&#10;du2ia43EW6kAEEx2xahBByPpPzw3HXlA7OEPoKjXC3KAhVtOgseQr1JXkZ6keFAP9DhXdWnxNwLd&#10;jr9bJxD2FLEKGKSaKOUZEEKGl8fjFiij2BstD8xWcl6JYIh+fEj8lvICV8amg4eo5jFNoAcDneOk&#10;arHHF0zbIglVqoGkNSaEGjeqhOIkv1Jlq5LEG/3+3WqpahQGDNIwHORIKFS3lgHjTepm5XW6muZX&#10;kCqOsWkULxBY1NQfnxwx7QGdSRyCWA6QqyHSSa8CQfDOhwKBkZRscwsSs8yJ1QFgiShNJJFYuQOO&#10;XifPywq742Mtk8egjbu5WWKNkMUyDSUNOC+nIcPuxVj/AEHV2AF8h1GTUXauZA8AKVJ44fVjEUi5&#10;4kE+QwyDR47Om2jbe1933e9ZJLmRorS3s2qdUbNrmDBfTrRNKk/GmJssu6XgVkUuBa3zctsvrtX2&#10;/bU2yBE0tDHI0gc1rqqwB4GmKmGk0UAqsjOWA0eHicD5NHRToijAz0IAPsVR/NhL3OSLNgi9QsTk&#10;Eo3xqB/Rhd/gZYmtxRmavqqSBl442lINqihAI5u4L4tmscAWnxNDhrUoIKpttrZ2dvHHxJLKCSxV&#10;SK+OQrXwwlfM2wIlyLm2K01pcAUBlnc0IqDwoMHcJohnEcMTM0UfgOmaEZ1qV0kftxy3MGHaZtq2&#10;u3S4DF5b3SjWxaQUDVOoxpUnSKU+ZxNkra7j0FtuSL/2f3B+6P8AF+09Tev9zhx/q8cN5r08HfUQ&#10;/d2Wm77nsV1DYyRxzXGiOWS4fps0deYBqfALnlStMeXgtWt07eCPBabKfAnbP2pfRdx3d4k0U8fM&#10;/St3kdiAynnVYyCvjp1Vx61M8pQmz0cmN8ZNk7c23cXtre7SqygUtmcO06RkVcjMOPVQE/H4YHtd&#10;h2Wigiu3si53Z3EwtRYhnVTUXMp6hJVagKxIFK6eOQP24hy2b+VHQ3oIveW3WW6dvXFtYO6o9Ss8&#10;grzo6u2moSoI8vPjgevFMin0GY3G5iE+zXlplMlGYZgEMR8wDlx8ceusitsU6PY8XartiqBaEsEG&#10;rLM5cTl88dzW5hvXZ243O4dqRQWfVbUntrmDUqtIbQ5Bi1BzIteI4+NM/Ic1yWp4tqTtQ3IlfUjc&#10;+49o3GO0uNvtre3CMbK5eEXBdHoWo06tpYUGoBftpQn0MHXqkMxVrGhc7N3qXd7HqSqPfQ0t5pm0&#10;guHJKaPxD+sAOPzxL2MDrt+3cn7FWtthtmlaSwhaEqTEaSAFS3wqOND54ms09yW0weQyuKA/iyYV&#10;y+WFWqKktd4Wd/ufbjbdHE5vLgRhYgKEgOHY81PwLXF2PsVWNWb2PXq3wlgTadhlg2Y2p2+T26SI&#10;rWs7QgXDa1DM4XTXTTl1FvCgxFkzJ3mdY310JbWch3s27vu1Juts1slncX9EmEsbPWJHqwZWkyYA&#10;5N/3cU9fu2raJmptcjQv9xQbp3debhve4JDfSusbSwW8TRAiJAisizE85jFaAnPhWuGZe78yn5Rn&#10;NPUV5dpNp3Ebc24idU6vRDIVXVRV1KoVQQ3MATg1bljmRqsv3QQfprWV20l3AridioaAuFOeoK1K&#10;HUxXx4+eCVuVdPAFrS9D2WeRZeksTxVI0oRy14nmqdTVOBsoUm4qKz12GG07Pe5tVub65ikt2jWR&#10;rMq7uyOpIpoGTKDqrnTCK5kn7lmft4qJ46p6Arc/phbW0yRbfct1Gl6lqZEBcHMaHYqisp05MK8M&#10;Op3XGq+J577HsEO2hPs095Ybpt8EzSPIkDXMTSDrCCV42jk1Uq8kaoSp+44prlq6TujLUkl2bZ4S&#10;8261dLeKIIbWUFnJdmV1o41Ky0avjTEWS8qAb6aBeeK1keBVszcytVfcBiG0tkI2CkUrmfH5Ynq3&#10;6iFsS7em5GVb62u40eFkEKyflXEc2olQrZs1KV4A+HhkzZaeDtd0S7vd9xX6n9U3G63CG0YtFA0z&#10;S/mqrIwMZPqNDTIZ1wzJntZJMK2Sz0YQ25oL+zZoulayMkyQRrXUVRtMYNak5rxAz8cSLHx3Y+1K&#10;2jwAZ95lp0wCiqyOA+b8yhSCM6HMEhfPDlRCctCaTdCpWKZ45SmYaQ8qaCRyMDRV8sC6MxWOLfc5&#10;XgjtYqajQ6wWNY1HifDNc/uxtqw5C56Qy3t0MUN1cSaW60xjVlZVdSiq1SSaDg4zIwLu4QVMseQP&#10;vHbs1tflYTJNaXWp4LkyFqaubSyGuspQ1Na0plwxVe6SQy9Vuhs+ldg9qu4TzvGJZRECYz1NKIGz&#10;ocvhhmDInZjcFpTgtdxWlpIhvpdclza9Q2z1/FKI1csP7GoeVcD2L25JLZvUsruhRi2pty7d2q0E&#10;MVw6w2KpBNnG3WZYBUf/ADfLHNvlp7iuw4aIdp7b3awlM24xQ2snUljNpE6GjJxqA76fUfj451wr&#10;PdPREfYty0RqnbPaG2WUkG67k/UuFRXt7VgNELnm1MQTrbgRXJT55HEycbnrdH7aqpWerK/eW8tR&#10;0VuU14eVMLyWPo8NUib6SW0jbPdblJmt9cMIBWo6UFYwaeZkD/ZTHVSUImzW5WbI+9e5dqVd2sFv&#10;itxJDFbWdjbLGZ5bzqSVbWytSOLLWKjx8eP0vSdsOHm17nhdmqy5eCZb7YsLmz2W2hunEt10068t&#10;ANTKoWtB8Fx4HYzPJd2fk9rFiVKqq8Hu5RggkjEdyqggd2BYrYSOiyRJLG0isKqV1gGoHEUNaYPr&#10;X+aDOxiVq6jDZXCtbiJEQQZFVRQoGQ8FAxTfLoDTAoFHvDYryO8ivdtUODUSw05lNK61weDItiHt&#10;dWHyQoWUCy3QJ5WqFZqAcSR8Bim2zZ5t9EWry3MN/NLbsIRCAFEXKBpQAaaU8vAY7Epqn5F4daIZ&#10;ey7nuKG5kv7mUtbtGViefndnPAqx5uX44DNlVdirD9vrksm0WN23B0ikaQ6ia5nxrjzObsz6KuJJ&#10;R4LHZbtu1i9xdcw6rJBSoGhaKT89QNcNzWelZJsWClW3VbjzZ7PYdOhjFMZSjOvclk2ewHCMCnkS&#10;MHDRitJRn223ByqB5Vywt3YxIR+/oY7KG1uY1DL1gklammoEg04cV8cNxXcvUVkwqwKRbbcbIwyD&#10;jQ6sgaj78ZyhytwM3VV6OpQe2kjukdmrrUKoJZq0I8T8TilXTR89gw2pd1sV95tzcdt2sKqsyXW5&#10;XdwQwNKRsIwTT5YoraF+QPbtA3fSWwtrQyPEAnWnLSAUArGq0pTwFTiPPd2vWofWc0bCH1q6Z7dt&#10;rSanTuLkhhWmccTAZfDVi60poy2xjdpsW0RK0ltLJ1VPMEcAHMZHTnQ5462W8wxVsidZg+uNuj0O&#10;qPRgNVWJoKmnh8fhjVYlrkI90sLpEtoB+Y0UX5hRhTmJYaeH4SMdSy1YVbIgs7qKIRq8gjU5NqWi&#10;L82rwwXFt6DHWS5Y3EW5iSYFUhtkVmjiIDOWYKAuRPjU/LA3XExrioGKxScyxTXKO9nVzHnpYIQN&#10;IqR40PH44RZrbyKZU3Lty33a+ht1eOC/kEjVJNNKjUCaA66Dy4nPDcDe3gdjTgpyfTNoEpJukHUY&#10;VUGIsafAEimK05Gz4OZfpzFxW/U0NQGjNaZeAbGKTOTBG99sCwiQx3McrSMQE6eilBWuqr1x0wbR&#10;cgS23AMwl0BxlRQw/lGM+p6DPp+5yu2HM6FCD10r/RjvqG/TCMd9rmMZopX0itaggnxAxz2MdQjZ&#10;t+XIfLl/7x/ox1TIOvfRxvpJoWpQ+GVca7HHNuDBc3F4poZCKg0PpNP5sArzoHasJFy5vTMRITmQ&#10;SacOFOGOrCUAVQJs4o44BEcwxY5imZPzONbkK9TqdjaydOFUdiMwAGNSKfZ8hgFqT7knbm2m932y&#10;2241oLydArRssciq5ALElWofLBab+gRd02H/AFV5/wCrdL1tw/53p/i/1+HwwXD4bHQaFeDdDc2p&#10;2+NriYrq0QPKDzCpUdPJhlmSDjxKRqb1nj4OswNHbHZiX13JcX8fs7SzkeWR5AC0mtRUa5BkldRa&#10;v2U8Keve28vYUs1moHP/AN1bDHddGCNrmVFoskMXLQeCmtaD4DDP8is+opWTFl7B7mS43C+nX3M0&#10;jMscYVulHIBpUs2quQ0kinwpgaZ61ctbmc0mKClJJJJbJA+qUrPyMikVorA0VanwGeH91Yq5Kuj0&#10;jbeP4muPUjv/ANQVGsZrVrZmRY3ct+Y8NaAVbUzA5V4gfi8cLwdS+Vvh836HVrrpqJV6q2m4GIxw&#10;bQ1soXrlI5pWWrfmLJ+cK8aFafzYpyde+PS0tvwUOar1kY+27beZ+0t2Y3VxcI4d9svW6mTqpAVH&#10;YAak0qSq8K4i7FeOWluMLyBbdE+090Sb3cGC/mErRpCwLHWsiMiMw0ZZqxINOGH56ur9hObHx1Qw&#10;W+wbGzNcQ2MR6UizGN1IKMABqjIqSKcPL+SLPW8TVsVXISXz20tvDaQwahCEjgkjQF0VEChdQpqU&#10;Ff2+PhHjUNudw8mXlpBR6M0UhR1IKmhoOOHSiW9Giy93d1WkoSK2RmUsxULUHU2oBmHlUD7MC0uE&#10;erLVZ/Tg8nvo7mNBIzxljoSRNJo5GoBtYCsGDDIr8sAsbq9CeX5Pri33O0CTWsqTKpGuMxtpjGml&#10;ToLEBjnkMuGCq6W3B4vwVre4sZLhLaG1KSdOhOqZFC5+en1UNCcbalkpb/kFa7k4l2zabcxVsYJ7&#10;yUv0SqlyEoeUucuFchx8vHHLJa3lqqGLI9ijJtFuHSVA6yiSkMdsEU0DMNFCSuYFSVpT7zhyyvb+&#10;ZvNo8a6sOqvsLKOO6iBSVgqliSQCvLz/AAy4eWOVLR8z0Mdhga7huzHJc2pRIiISCzVTw/CPIj7M&#10;S8bV2sDOpAsm2zTPNNaLDAWCl5GEepX5WNeUFfgMjjXW6UJyzFklni3O324SS2tekZatDMkRyqqn&#10;ISV06q+IGQx3C1t3Me/+hyyPwexyteXDbesJuJmUu7ApVKoUDMzM1Wo+VBTDaYbPWugP1Acu4Sm5&#10;ezi/PS2mSsaL+WDAydRqquepiyH5Hyw+2JrQy1nOpbMGw3SmGS1YyczNqMkbJqFWZdJ8dXA4ntbL&#10;XyNrdM+sNs2S2eJ7YSWjwgrFzcrRKTkQSeUFiak+ONtmyNQ9TndsLwXG1QNaNbtSOOSGQomQaNWo&#10;xHnVfA5njjVkc6o2uRTLFW7sDPJPLBBqRQI9XDTIjZ5nmWnAj/QUJwhdsnqVoreG2CvJcExqzLCG&#10;Ajo2XUkJUNQAgAmuXl5bZvwcsk7Fqfcbgxwv0i8UcSKdIaVQsa6OXVXjo4cB4Y5udzLOXLJY92sH&#10;tllfqgoGVOnkGNKcCCGrUZFcJeK06QdVx4De03UG67ZJaxhjPbN7i3Z661cDUB+FuBphlauGirE1&#10;err6F7sst7LcNLxa4+mp6QAarF9WrMnIcBXDutuw+r5Iu5g0VtcKwIRo531AcD+VTwyr9mCzr5kV&#10;/wBy/MTYb+a1j2qFYuuj29qVauX5Q6pXTTOhVT9vxxlsbsm5jc7PjdogNr3jZzWiwiafoLHzRMFA&#10;VEIZkDBi2nlyr4YRbHkSiSZdO86Mcl2XeLXta3vLYuwdOp7WU6W0tmD46a8dP8+J+D/uPoPttbY6&#10;w3Jm2/dyO0Mtu+tLmmlYWFJAxyAA/Fn5GmOWNtr0PUeRJM2AXI7W7FiWNdNxbW0cMCALXqsAK6QK&#10;HSSXb4A4r6HX+tmjxJ5PayrFjkz24toDvnbgXbJNuuIkD3MsxdjddfVSYBxwI1Z+P2Y+l+4Lj1r6&#10;ytl7Hkfb27Z66amngKq/IZDHxzR9MmCN0uAMh92EWH46iX3Tbe4sZo/B1ZfvywFLRZMbas1aIe1d&#10;ygXbreWWQSSFQCiEE1GWZFQP5cVZrKrAwzap73F3JtlpUSuGuWA0WyUL0PDL8I+JwFaWvtojsl6Y&#10;1L1YiWl8s+5LoQAvID0hmOZhQftx6TcUj2PmexaZaLhTqbjPavqUq5Qq3HVXRTgK4Zia4SJwL5EM&#10;lrvUEn5DUhnj5DDUaTQcEPj8uOPOzpvVbH0nVvVqNmL/AHXuI9pIEYa6ekmhPyrgevSbFWS8Ieuz&#10;bAWW1Wtr+KKNQ/xalWP2tXCrX5XbAVIqh1tgABimrRPZHczqASTwxlmckANwuyzkIaLhLQ+ood3v&#10;7jYr2Njq6aiVD4gxMHNPsU4ZjUWRlhO27doUhUs4VeHMaVPlg7Ucg8hjO2319bQXsaqDGw/Lblco&#10;SCTn/JjaZNYZJ2OrZrkgWm3bjLsW2WJtpBdoJiYWDBgZZDJUqOatD92KbZNTxc2C1rJJaj32Jtd3&#10;tjiC4XROnUcxgUC1QKOFcqjE2ryoZTC6UcqJDHenY+6d1Jt8do0KR2nWkkluC2ktIE05KGPANmcs&#10;UdztVx8U51EPG7SJez/Qze7a9M273ENnYq46mhg8jimXTorLmf3vuxD2futarRN2Br13s9iXuv6N&#10;7vbhH2TXe28hBWEgLOCVrV8lUrVTmKfLA9T7or6XXF/oLydNrWoM7W+lfcO5TXUe+RXG12EcZYyt&#10;Hzs9QAiq1K0XMnDe39ypjSdYtY7F1m99ED+6Ppb3JtF3bQWtnJuFnOpIvY0NC2VAyn0UrxOD6/3P&#10;Hes2fF+jOv1mtQQ/017isZ1nu9qeKAVeWeJ1KdP8eponaitWmGU+5YruK3U/j1KGkqalzc3LydOK&#10;dzGidIqTVa0Ks2VPMjywVXBNjop1LHbVpbteyTpEiSwxEW7BaaVI0HTyig8NIxThs29zbVi0LYIz&#10;W9wnNMWqrUDyEDUKUFNJb8ORxY8i9AVSNysY+fUrAsFCMKjM1GQPyGNVtDnXUA75ZiYxBjTSGZRq&#10;HBj/AKsKvZSNxqECRsqaiaqaeZ/14FPQZJ6doLVUaQPJOP7TjjZB247GiKZNWlSQBSpzHjWuMV7I&#10;18YByybtbyLGh1QuVBaRa5E8a5efnhqsmvcFLUg3e+vILnoaUkFAxZQQf5TjsaTUm5Kw4JE3C6SE&#10;R1Yuc9PiK+ZxjopkTa7Z3HudxFySR11ggSE00/ZTPHcUdWxHNu8lrKgmgZzQUdSACK+VMbXHK0Yf&#10;1OQTju0nVbi3tgHcagaqCuX71OPywvjGjYptIYvp1bRyd8CRb8RpYQtcu8usF3jFemqqObjwNBg6&#10;6110OnQg9tc//wBQtf8AHdD/ABw4/wDO/h+j/wAzB8EZxNhg3WK3tZrW1gCSSkCS7FAzrx4fh/kx&#10;89Z6QRckkR3+7X0sRDkmH8FunKgp6Q1fAfGuM5TpIuXbTwR7PduAq3atb9QsJJYl59PAZ0DBcq+O&#10;DlLQbayXyoJXY2+5i6UclxJcIc5TIz6h41qGBA8eXC29dA6ZNISTArmG2tCxvdMtuaJFCiSFaE6Q&#10;DIy8BxOnLBp8nL1BdHZyKe8dy+6t5Le2uXaVK+4ecAtqPqjTRWmqngKkjHt9WzwQ6PWy1G4a8WCN&#10;vn9yrPehLxlWjrIYVY0yBVZUIBz8VP8ATme97X5N6ldqJr3HbZd9uRtEu12e3XNptdlG1yDOSwLO&#10;ObSigBWYvygDhmacMSZ5stbJx4J3X3PZf1Kxthc2tsWtejqjSOJkWMs2S6ER6ALlUtx8BiPS719f&#10;xqTZYZ3t2471cwp7qDoTeemrsz10KpD5fGqYO1lXSrkRXVlwOc5FACmhLIfyyppQ8fH4YU9TY1KQ&#10;lup9xaJIJZnCoGLK+kRqRzHlalQeFaHjgnXSQk9SxYQz/l3KPyqHaWNRWUKhK5qR4/Cvh447O1ZN&#10;QU2coLRyTvDNoK9ZVDCPIuTpB0gED0nj/qxDkx1q1Imqb2BdN0lkkM69SNShguIqK0hb1mjvyqj1&#10;HxHhhqdEtP4fhAusnjOouGkngjuDFGZY5l/iAihZaHwz8G8M8FErRwEy0t5ZtcBlJYrnJRPzMhWm&#10;liGy8MuHDCuFoBmGVLbc9SIsoSO9fSptmZAFJI06iCxXMk55eVcNth1029TVYmjtNsjmW4FrEt2V&#10;JEsUhLdNQC7UZoxQVFTTxp8MC73iJ0+H/Jrsyu01mwG0QRIYGhD3MJbS7xsq6chkzFTmBSmVcHDX&#10;zt6zp+PQGWwdZ7I24o93ZXUm3QSnVHFC0omkIGkxOzyUKijZLQZDDcmfh8tlyf6fy+BtWT7htt8l&#10;nGLm2mubiPqMHMpDaacdEThzwy0A+HywNMlXbRpL4f6gw0Ct37lsu3Y5LPbI5bnuS/Sl1cDWqRIa&#10;1MZkVCdP4dK0x6uGq4zISx+uwK7Z23cLhnjtL25tJYwWlnZqDo80jPoClTmuk6vnlgMl+LmEdXV7&#10;IZLeTdjMzK1zutqkfNI0SQRuSygHkbQctVRo1ZfLEmV1erhMzRbFtbaxsEuLgRdAuGe4Z3QULHUF&#10;L6qsNRbNmPHzwnk7tIFy9D5tN3AHt1VUqFycBdQypUkD7vnjVVp6g1UMDld6tWlguIpEm6sSRamz&#10;SgMj6W4NpqKaTT4Z4ohFGR10J7d71ujBPGLh2cxySys7gRtTUZDmqseOmoy8PHGONxDRM8+3tcva&#10;QEw2SsI42dR6pDpNVJX8RwLq1ruzOOp1FtGz6uoXZSQeojVo5lOpgQpUEZUGeQ+OAtkuhlrJxCIN&#10;pmnsu79se3sOmk0wtupGrEe3koig04EN5+C/dTitpuMwOL/EfNjlR9r3GSKMJGt5LNbaQq/kDSIw&#10;x4nMsftOD61k7M9/tYFirVIqbxsl9u1nuT2MYluenJHFBqCHnMZyBfTUCOnH5YPI1yRPTG7a+gmy&#10;7bNBaRNcoYrqzAthGwKsojhj1EhqEMcvAGlAeGBzPwhlUffSHb9k3bcpU3K4RIoF1LbtIitKXYcm&#10;ls2UjVqp8MDls0x+Kkm0dx7yvRePhQcPD+nEl7yejhxQZGdsh3bvnaoWQMOqZH4EaYyHbP8Asg4H&#10;C4kPtLYdO7txin36ys5N1js9uuIpbW8ZB1XiUSr1C60qpd4Qop4DyOPqftHW4YnZ1+fdHzX3Lscr&#10;qqfygKzuYtw3awR7ie73C0Zl6snoFpGoW3VVOYJ1OSML++WdaKi05a/mUfZqcrO78aD3dSmK1qxo&#10;Rxx8w1oe/TVi3Ndyu0hPDIhsKaKdgJf3CuHif8Q5Twzwq6hh1M5sYt1/U7nbra5NtCjseRRroW8G&#10;PDI+GPQs68VZqWQ4LW52pMJDPF2lAls5aryPzNIc2JPiScTWzOS19dOsChBtl1a9wRQT1VHmCxTa&#10;KArUVow46dQrj0FkVsco+Y7mF45QV2mAXO5TmepaJiWWukl6n+fBWslQ7p4+UL2LLdsW62/LdOAh&#10;JRRSimpNM6nia4iednt16lY9xZCXV13FYbXO5lRZtcjHMNHENZqczzUpiqsKjuvQTZX5qje5tuzm&#10;MIpDA8PHHk13PTutBjgliC5sOHniupJZFS9uNXoPIfHGxBtUAb9pKMF4/DC5kYhfvIupHIkoqjAq&#10;6ngQRQjGpg22Mo2u9tW3+V3gFuUfSluGZ1QrkwUtU8Rj0+zX5fl2IOrmXJp7mobfvEEUSTXEgSME&#10;UTjqPgoHEnyGPLrVzCPTtbT2HDa7ieRjeyhYJWjZI6hWKxt6q1qNZ01r4fHx3JV20JM3XV4acWJ+&#10;24Eh3GUBFAYSuy0AA60hkpRQoB5vKmGdWr5qfCPIzq1VDcl7eN33mz3a3t7SGSa1khHVWJA5L1Zg&#10;tajTqWMiv7RXB/cuk8zUbwQu7qGLHvBP0D3K2kiXUcns5UKOUjmZVp1GXqcvMpDjI5UOPMf27NRN&#10;Ovy+qgpWTSQJvH1P23bduN+kTC2lWORLtYSvXMj0VVcjR1Eo1Q2E4/t2e62jXX8jnf0R32p9RI90&#10;3RYruP2zJByPLQx0ARtTEU0nI8QOIGBy9K2P5p5f0Ordt6l/vTu7bbVX2+yQXe5S1PTiGp43qBVg&#10;CrBTwqMDj6/1NVHHeTL3WwbsbO2O2UhhUSmMIzCkxKsKmhGrWD5VxIlM+sjK1SWgh90/TztxLEpt&#10;0MkPsXcXUgcVkcRqw16lepOquQUZ49br96yypX1rb/UVbHVeALtvZu7ya4pLizNwsUTSyG41UrpA&#10;UlUZfLH0fe7OLDVW/uegWTGnDRVbtW7jklUQpFIHeNRXSssiCvIQnNy5g0xvXyPLVNLR7CfpewOl&#10;2bc7dglxa9F2USBZHIajZg00Lxw23JbmfSSKNz2xc3c+sqDkFFGBH3AjxwphQQN2fOjECJmp4imf&#10;8+OMOW7auFGdu3+7jTSKTYwU0S25K+KMhI+4jHHEJ7bTUTbwmFmFGCRkAqOOarXCbW4sOQffdsGW&#10;MpLGQnFQeWlPIZH78EstV5F3v6gyTtiw0k6HDig1qDX7SP6MH9U7Ro8uO0pgXiJddEfXYMFI0Ur6&#10;gfspxrguQqa+CtdbEsQia5iYgoGiLqdLBvSeOBV2dVLwzj21r7cgoCxoEkOQXzoMszgeTk7gvUav&#10;p7Ypt9tufcE1x7WzsIhH14WHWZ5Ml0IQ+rTSuRXDJ1QFgd+o3H/9ZtP/AFj9X/w83r/5n8P0/wDl&#10;YPn/AKAwEbrv3dNwV0a2g2634wW0C6JdOZIMgI1ZAkkU+PHEj69V7ib4kg5sV4u4WkRm3dWlhJMk&#10;KQvNTjQFyY11U8q4RfFWregt6bjNY2sbkTSma9cBtGmJII88tPK8lNIHjiO+mldgLKr1R7vFyjRh&#10;bgrZ2qCjxn8uOopTV6tRqcBjmdNzob2BO37KgSaSJgRcNzMz1QkDTlXgwpTj54dky+PQNZX5I9m7&#10;KtN1vUimi6EE0mqR0mLtKK5npkcvMP8AVi2mVxo1JUpS0Zp9v2js1hAU2izhtpgorIsYqVrwL+o/&#10;acHfHy3Jr2b8lTdI4tqthJEgnkQVNCBmQaAAZeGZwq2PiLbaQKkurO7sZZtzfph4GBVGJooU1Fa4&#10;nyJtpoGrTeop2wtgkQm1GOQ6XaXVRBlq0nPjSpx16udAWSwbg88o6UBmiJGuMFVohJHjlyggccdx&#10;S3N5SMltudtbxMLe1d5VUHpqqrlwBJrpoPhXHOyg1Ve7AzC6aaaa9hMRch3KuBpauXTpWvDMZ/PA&#10;2VXrVh2dY0PkR51dTOoiV9TiQAKAwAOty7Mfhy4KmNW+IPKdCzF2lG8c0tldJaXF0utWcBy0bMGz&#10;4MA2nwPD5Y9BdNWSllCxabgrddjvyzR3UUdxHEqRQsXLkqJA50vGI5RzUHoJNM8uCP8AEvR6foD9&#10;O2xRm3W5ivLq3mjaMqBOZoGdSZi2ssTVgzCpqCPIUxOsC0/hr6CLWddGe2G7W0zxpG6JNcFhKFki&#10;UBRokEhqV5yx8TX1ZAZYHJja1fj2fwCqn7DK+z7RCZTdurSSx9GS4JKzEsmksKenUp4KBiD697ft&#10;X+gyEmcGeziWW46cTZxhX0qJTHkqu7MdRbj93ngkrOFL/pIDZ3NeJ+eLPT7q1KRiJdMMTZAqnUKt&#10;ygMPD/Vlce3LZ/mZZ+Dr9WPt4JLh0ZZFIViRoY1agDtpYelvUtcsd9HVpeDpfkq+zV5Na28ZqT1G&#10;DdJyhyUEPk+jhQ/PDObXn+v8tjE/BHPsdwkhpMTETllHVRynUCKqcwAK1pU42vYT+JzxxsTw7bcp&#10;ppM0YRdKkArFkSRyKujUQxGoDwApgXlTC4SjmPbFnSQXgXq6A1Xqy6gSa0ehrwNCcH9SHpsCqa6l&#10;S9ijhEjWzKHj54xECAaCuRGYzwytp3OVoZRuhe3IigirNHKI5SWUrIXEiqGGsatPT9VDww9QijJT&#10;RP1BzWUi2d5eCTprbhqTqGOoU/N5hpY0Y/HP5YPmpS9SZ12JthS2uLKQ3TS6mOoUoFomSs2sHgwB&#10;oCD9mBytq2htoDVrtSNCTK4eAqEJIZSTQvXTWXLl88Itk19DA5stl7/ebd0mSKSPpqHU6S4jBAVR&#10;5j+fzwq99k1uyvp4+WRP3Ldhc2rXW+WENDHYyQW9AfGkhcfMSLTHpdOsNnv/AHC/KAVeb+20GEFw&#10;BK8oH+xo8/7WA7b9DOn5A8PfPZd73Jcx75PLFJ1IhBOUia2DdNF/NWTXrFUoeXSPHG1pbgmNsqu5&#10;oEe5bREJIptvsRNImlpobeNEmjHDwNKV9JJxM878FdeskZd3lurbLdiXappIbSdiptw7PDGx/dhY&#10;OOb+rSmGY/n0Z2VPHqnoXPpXa7/ul1f9yOsJ9nbXCWgDhNcgVX6mlyaBV44qwdejyKnruS5+zbg7&#10;fwCUUxurHcr7Z9qRrNoLSzvri4cSypcyONUsWpqgyuKZcOOWPsYVWlZ7bfA+WdplpbhLZZppO4tw&#10;uptvis5bYrYmKADRrth03NVqCS4bOuPjPumflmhOUj6z7bg44ZejYduxc3WbnSlclpiBuT0K/KCb&#10;uF0YhOHCmFWSG1egvbrG5FaGtOFMDAUihEzW3c/VkBUTRjNgaFqUPhTLTir/AP56EVaxnb9UOcu7&#10;2kVqJJpUjjPBmNAfgK+OJq1b2L75FXcRe5u47eWWKXbc3jbVHclRpqMxRWB1CvmMW9bA09f4Hj/c&#10;c9LrigDb7peo4nhZmuJHLMRSrMak1++uK70TUPY8/A2rKA0vc9ybQvdQNGRkzLmK1AHKc/H44j/x&#10;1OjPXXZdf3I57O17j3DeXIQCO1jCFqZlpDln5UQ8MH2K8ccepuHIr5ZXg1jbIgEHwxBRF9wiWo4G&#10;dNJFPjh3KGKiSKaTIAVooxzuaqg6WbSTXMYCQnXQHXRRzSuR/lxolmH9xrNZd2XgiopaZn/3x1P5&#10;8ezhi2JT6Hh5nwytkm19y3LbrBNet+XHlEv4V+Pz+OAyddKvyj8Xbm3zbGsbX3OskCySSARUr8/H&#10;Hm6rc9VNQPPa7NdSS3CVoyR1U+IdCRX9mH9ZfO2eF23LPe4d8XZbyfdJLmUQ9JLZLZERq1JLaFLa&#10;icxXSuPTV4PPsmyVt9269tE3K1vwk9vJHpuYxXRGtWdpY0LvpqqqajPyxjS3mLA4acdwRtW8Q7iL&#10;8xbhZteWchmpeoIEeRvQ+mddANKiobLE+GuaW00tZ1KKO6mP4n3b3R3KWaPcEtpbiYTN7VdUMSqG&#10;DdXUwdCDlyLxArWgxmLFW+Rt/u9PHxMqm3LCWzdq9vStJc9R7lbdSr7k8vWiYaqFA8mgsoFNKA5Z&#10;5141YutjtNFWI9Nmxiqr6BftTcbNLI2+3IyXa3gtbuCWUvlEhCvFqbLUqLmnKBjzu79o5V+RRdGw&#10;66MX+5v1pryaWyL2UFw/TuDOGhijmVRG9JPzKVCjVyjEfX+2qKq6+b3WgDi28oLWvcG5W9gUvxa2&#10;V5NFDBt0lu5ltilBqbURGwDGtAOGRrhz+zJtq1os9vxqFy8eShF3h7KdbXera5uZyKx3zxlbcqQE&#10;Co7MNVfxeOrzx6vUq+rXjb9s6B1mq1JG3KwvbySBbeOZVkFsk0UnVWNzUoplTqCunIL9la5Ya7vJ&#10;dqNf0FcuVmoLKbPbC2R6KjDkkVwodXHEMozr88ZmwuuwVqwSfpNVyVSPgAf5sIAIhsYOelSfsx0n&#10;HD9uhwSYx9hocccU27WeutAT5gkZfYDjjirfds3FxF0yERhwdlqflgL05GaA49rz2T6jAspzJkIW&#10;qhc2yU14+JXE1sTqp3FXx2tsyYQWPQ1zwkqULAyRCjEMDyg8aY7nBN9Cx3DtcJt1WCFqRKiwxyrp&#10;IZjpUqSWP4q/DDaWVtUAqPlqAZ/pXa+4Wd7hYLX1zRAK8ieOlWPHhxz48DgknuNrm0iC/F2HZXVu&#10;DudrBBZyRmH/AOnILe4bnR6tUGM1MefLX455bRwtzbXSFb/7Xyf81/8AG+09Kf4b/qPV6/hw+OC1&#10;E/WEyW2u9bUlkjZlKyLr0hq5mhqAdRFafbiviix0gdu0O2u69w7fk25YLx7OSVJLW/ZuisaoGDKk&#10;zyIem2rmVVbwPHC8qT8VF2xy5hGh7X2Ze2ECW97uMqLJn/dHkkjEoHH8xF06uJ0rmficR2wpPVmP&#10;EvJHuidu2kehraOe7jDRy9T806m088evUqkqSPSKVzr4rapTYG1qY1oL/uGkj6EKhULalhjFE1sS&#10;BRR88TXberI3kdmF+3rL9ReG4Sad5bSXVIpfRCoQApV6EjVT8Irl4ccMxY52RXho3q2Wbjva7vZ5&#10;bRG0JHMyOUUqHRTxFaZeFMHkyurJcracHe5b8oiiicCNpfSSRmOPj8sD9aRbegu962qx7Cb2BgrP&#10;KkQjNaMXNTpHnRcDhc39jVXSRdi3G4exggk0q6EmpBrpIpQ04Z4dauoMNl63d7WMz01QtTUF5gTX&#10;Ja14nhhTizg6uNjTbXtqNsk3A26BEChQdIIYcFqaZ1IGENS4CU7MptfWYuIk6bye4LDTrQ6czSpA&#10;zNKeGOrib3NdV4K7fm64YA0+mUwyEKNLFgQqla5kZmuf9FXNU09htKWfgJ2N4losIa3LOlCrudVW&#10;BpkKcBwywdezasHK9loEL+/9yumWR2kYLJB09KBaKCMwCdPnqGHrtNQ7eQ+TTlmcw28FxuG5vLI0&#10;l/ePqFsWBTpHSZWpX8tX1MA3gc/FcJ7ORyo/b+P4gZNbbDnt2z7NZRuLW1iQs4MbslfzA2k0LV4F&#10;fA48bJmvZ6tmJKCK4urSQMVQyrbBpGuHUompQE1eBIbQfGn8mDpSy9p8Cr2A9reb/cR2d1bBLaLq&#10;PcBoQkgYSEtQBwq581SeYYqtTHWU9fGp31HJcnIu5BdQQlS0btPamNTJO4biJchpHhUjCq/Kob87&#10;+n5G2Sa9wftYkt1dJLN0BnYW7vCXYGQgsqltQYsq1oPGtMPyQ3M+NdQaptFyyud2WVH9tHFob+8S&#10;3CpHM1QW16U/LPGraflXwwm9aNbv8tgrPyFLnfBaQL1y4kZ1jJKOBwrqAGkUqMyaf7priavW5PT8&#10;fj8ahq7gsXF8sssaR65rlw4ijt3ykHzGXpGVWA+IrTA0xwm9l7hbv3IWmnhZJbvpvG2onp1HKrVZ&#10;CrCtVZQK14eGeHcZXy6AtOurKUrRib8qRDbSxr0wDqpJWtdVSNIWn2+WGJONdwWlB2bu/wCm0tsy&#10;mJA9CGahZhQNqDUBU1GeGVSjzIbvpBDfNLNbyRquoz1OggNyjiwDVz/px1KQ0xEqSS1sobSKC3DB&#10;Z5XPTctVVqDzaQEbmFFWvng720bYVay1J2LcLcqZJxLGFM0hWoOsjUyAE1yAphKba21Ctjh7ydW2&#10;53tk8V2l1HAUetmhjCgtmfzKZkcoqc88vDB+mmwVL8YsmTdi7ZBb2263KTSy3VxJDLc+4YEB6SOT&#10;qCjNterxPA49LrzLbPRr2LZa6ir9RLSa9NusL6biOdkQhqUSRE9Q+LCtfIY7I0tyrHZrYyW7s7pR&#10;OrnU5NC/GtCSaE+da4bW6K3jdlKHntDuu5HbntryUtLtxCwuxzMdMl+wVX5Yg7OJc5Xkv693wh+D&#10;iGe33veJp7qd0is7eS5tkWnNLGAFBqGyLNjq1dK6LVuDzvuHacpL1Gntu0972bJtttZXMu5RrLuc&#10;M4ZI7cWsUjRzsdZXqEaQoC+PyIPvfacXCzyPzoQ9/LyqqLxqErm9eYLe79AyTX22quxRWehUMsX9&#10;3tpJl1V01Q18fIUx62a6x0s6v9u8nnYcbyXSf9wwWVxPb2aQLM9UUAtqNTlxPxx8Be/Jt+p93SkJ&#10;I4l3S+AoJmr88BxGwUpNz3BwQZ2y44xpGgy7urtuX3DZ+RxkGchL7pWcz25aR3kMlFbUQdTK2nOo&#10;Izxb1nuQ9qz0j1De29p2rxe4Zmaev8RmZmNBxBYsaGuAv2HshtOsrJTuLu79tXx3VNv26Azy3Oow&#10;QqVWpRSz0LFVFFFcUdXLyWvg837lg4XlbMHbEAs0kUlFYGgr5jIjLDOywejVNyGNztpDbFo6gUyZ&#10;fMZ+GJMdtT082NWUjR2ft9ta7dA6wKss6LJOxHMzsKnUePjhGe7tb2QXXqkpHWznjQD8vh5H/twN&#10;KjrMsvdRU1GP9uG8QE2VLi6hp6PsrgXX3CVmUZ7m2IziJH9rANByDp7m3HItsWNf3vPG7C7JGcfU&#10;jaLSO5ttyjUxyzP0pV1VU0QkHhWuVMej0sradTx+9RSrITbayiuZujJVYtPMVzOfli21+Kk85jts&#10;/a+8ySR9KVLuzBVlSLVqcUro0ketaZrWp/DXEmXi1K3L8HZ2Vtjc+y4/ybhz6WbTT8NEUUxnTpDZ&#10;L2bag7vyVZLG7ijtGupAQLcxhqpLQaW1KMtNf9Bgck/V0KqR9FJgbtjuG02SVf1PYZN2eJVUX0ys&#10;8mkBT04ydVVjZiKCo+WKsNvUkthaWgPHcuy7zvtxb6l2+3PUeICJ5WCB6lOk6kO0aqeUUr5+GE36&#10;idpmDp01UnNx9QNls75LawuId2j6ZYXfQEA6nxjB5SrCoOrE1+nkrblVjMbq9INI+ljbD3OLrbpE&#10;gudtS3SR7OLUIVZ31LVVCLVSCcvHFvRw5k28lpQGd8XCUM0KL6d9ow3MN1BZGK5t9XQmWWXUhbIl&#10;asc/jj0a40nKJuTM+3a02qHvS67dtzMlsyNI69eaVS7ojShonZkBczLzrwz1eeJc9ZslL9Q5lJgT&#10;bZY03GOC2DwySo0fVALaFbMn8yNVWmptepRTjwocSVd8eT1OrXVsm32PZ7eFLBbuRokbpzoubtlQ&#10;nIAxxD+oczxz4Y61b4ty/cOuPT1ObTYZbW7tntrsyB6PCJQZU/KFT1Kn8wtXxwdKulpkGuFKWMEN&#10;zvim6W5voWklQJbRpAiaNTAkvVX15Ci8KeWLqdh+dzk35OrKGXXMkjLNPG1NMbBSSQDmlTQ5+FBh&#10;V6y5ObRfRYg4yYBRVi3IQfD1U8jwwvdgydm21ksELk8xOqtQa55A+WOg0iljCgMyUFQtSfEmlMac&#10;QSSxIQrRnU2QHxNafyYFuDgPul7CkivGxUxuUyUjJ0ORpX8QGF2sEkBJFs5mjsdWplkkilk0EUUO&#10;wFMvxKtcJtdOApjU62/c5pVhM9xWKKMvGUBjcMq0oxJ0kLnQUx1ckaA3xp+NSZNtkkvRNeX8b6I+&#10;q2lC7KeNMph4cvoPyphnFi3hhaIs9K9itSZLeSVV4sYWZRqavrBRQwr54TdwIy45ehL+lJ/yH419&#10;X/F+/wBf9XjjOdif6LPbfsntrtWj/pTu7ant7i7XryyFakCNSNKt/ZUHxx7WnL5nCLHkS3YZtju+&#10;5W9zd+2ktYrdeqyXWlH6ejWGoD5fyY54k/27G80Km97huclwLW1Vl0gmSap1BRm2inDVSlfux5Ge&#10;71POyZOVhTuhO2oNqXOhB8ATn5Ymq0T2mdSaxQrVw/TljRpIcuMijUi/IkZ/DA3YWGE9Rt7JntDa&#10;TWCxgm4mE0kjKW/u4C8oFRnIaJx8cer9vy0VYccj2Oq6pa7lLuj2KXc+6C29rd3LFRbrm8jqCEXL&#10;Uq66amPnibtXrls4/HuSdyHaUWrGx269nGghpIaCWItzqaeIXw+WWPPrRpwyXgL3euncdwhs7ZVj&#10;stuZkZTSjSZGRv8AZ06af04rq1VT6hXWkID3G1I+mS1YyAKVeEKS5Jpoo4ZPHwbL5YFX9Qa7bBH2&#10;sdlYvIZViMdRHCikySMDR3PHSDnxPDIjzysPVjK1S8nUe5W5sui9nGJJqOXdmBOmq61qTHUZjlGR&#10;wS08A2fotCGKK3knLW1vMY1AeOWFhNppnQmo5iSTwx2u6AV3Mo7u+24LWD3cbzXCyU1qkZIU0z1u&#10;DmNNRkKfHG8508hc2TdaT2duS8rECskjoBI2piQVzYnhWp/kw2zTr7jOWnuUN03W8gjV3MtzIXER&#10;UssZ1SMQkbVUKFrWudaZ0oCcDjr42gOs2llXt/Zu6LK6bcJp1CSQtcX38OR5WUELFUVNOYsdNeA+&#10;xPZvjukt3ML2BtZPYYIZ7br20JKw3dGeOOPU8ukVbUxBAWtPxfKuI+L1f9v6Clb1IX2+ylV47mSa&#10;dYgjNGp1MqgFzUvqBfP1GnH4YbSzT2gFqQTvl7D17aFbj9Paglt0RVdpdUgWgZQulj4af20w3Djc&#10;OVy9TtYlIhdrrcNxvbRZhGxaPJiB0ljVSXiNK11mj5+eDitKpx/uLl6Ftoo107jfpE22RFBJObgK&#10;JJF1aSaCtVLk0y4muFS38tZ5fDYZVRpud21/axyDp3k8huptNtLcoZETIlUSQHwHm1cZbG3ulovH&#10;+gLu9yGw3maWSSW4mTXbSLb2yK5MZkNTpdjVi7RhiMFkwpaLzq/x8YOh8Zgn22O3V2v5JGN3cBYH&#10;aXJ2NDQKtAtBTUaLU5/I5kn9qWm5tX6hKSe7ET3V3ongh06ZXOhTqFGUBeOajJanL7MdXH6Bcm16&#10;kZfaku1KsTJJpZUc/loprqarVY55U0k54O9U1oLo/JPJabfF0y951I5FCOZA7aEIo1WUDwU04HKm&#10;M86DdWo8FNrtOqrKsQcqFUOq6lShJDej9jCv7MEmxdd4Ku5G5uIFRbhJU0apm1x6KAVI1qoAIHgT&#10;x88FVah2XhEtlJbGJY1kVY0zE8pCAkmoCamXmNP9Qx3CWBJ5d9FuoEat2XBq7ahHECeaXSXSg4Jn&#10;nThSuCoklLC318BvtUI203jxTF1l0MDr1Ka9QkqzHUdWokknDuu27Wks6tt5A29pG8s9uqs8jOGj&#10;IAK15RQmuoMTXT4ZHAZZdi2r1/ITu8rfZto29XeEe8DUoDQOWNSP9kfDyxuOrs4kqxdl090Icu7r&#10;O4it4vbwuQWANSxPnwxVXBGr1YWTtu2i0GXtaSRk3SSNAyCwmDmpFAxUilOOaef9GE5q7L/uRB2L&#10;Rx+IxXzT7PbybR3O1ym5w2luNiS3kjaGKCeQyTdXQcwyOfjXj4Y+r61ONVw28kOW0t8grssWyfq+&#10;4WdiH3jb45YzZ7pKZIiscWpiiqugjU7hsiPT/Wx533nNZYUtnbdHofacSeWfFRnaCJgTG8sQpmFZ&#10;WPlxlEmPlVR+iPpXaPJDPtiKavc3vN4j2wH/APhw144/t/mYsjfkgksLeNCyXV5r4aS0IJ//AEcZ&#10;atPQ5XvO4PktQuorPMTXg3RP8kI/lwqPb+Yzl7il3SYAbVHqGNwnMxzyDH5eH7cUYKxPwJc7TdV7&#10;jNZdwbTBbKklygalGRTrf/dXU37MSfSt6FyzVRxtXddjH3TYSW8UkrQyF6MhVXARuTmow1iq1plx&#10;oeGHYsbr8zPO+5dulaOsamWWPvp90SK3bpuzHURSniTUY9PIq8W2eXgtZWUDredtbxJYFmuIkNMy&#10;FYH+U48+t6p7HtWdmhl7eh3FbG2DUoIo+ZVUg1UebrTC8mBttpbjcOVKsSG1k3BfQqf/ADGKfsUS&#10;YBYmhvNMka/u1XnSI18Edj/4lTBx7gz7FaW/nfIQH51QfyuMdxXqbJxquJVJaPQB8UP/AMeF29ju&#10;RWkiMZqeUeZIP8hwLQLciV9RZGksLRQValyPTUtXpvTKmLektW/Y83vPRCCuuG4EscmiSIjIiteN&#10;QRj0nqoPMtqbL2vbS7aGaTTJbv0PcUUlCZESUpX95dfzx5v1IYW2hpXbJkG2vkKu8lafFwv/AMOK&#10;cHkHLuUN72+lpdStH12eesYUOXBdtK05m+FdK1OJLt8mkyh9d8E1ZoCXXcF37GS4hmIubFlEaPFo&#10;LFdcjRhmLqAdA4j8IxtXaUm9Ak4M6j2hE3GS73NZ7lEOuaK3j03Ic6WLI4fTxNNTmtacjY9CuaVG&#10;gFqoEbXZ7jcb3dWfRkKhZlV1RtUg0kxAN+PXlTG5LJJRub1qzfUdu2u4+5exbCKWHq7HuF2gDR3d&#10;pphuUjchE6jx6Y3Vc8znXMrhzs6oDPjbbbHHtH65d33d40e73Kxe4nWC0DRxJGtV1ancJmDqXMHL&#10;AZM74/KT/TnYOdybTIt7eb31I73cpUfoNMkVNbRCOqkcAEBbLyocSWu7Wls3C03DM9HdNpDuWqQe&#10;3eIDqziTpwhWdo4+qRqQGijXp8cZmTcJDLY3stxlvO8LeW+2xNysIr9J0FuWnCvG2v0Pz8lSNKnT&#10;458TQdXtVa1WtTcWGzUPRrcY17i2m0gitRYH3MCowKyflMsuemtSFZdVD9+F/wCZjhNoDJabb7nc&#10;F0ptDLHIqIztMrnMFWY1zpWgBpU4d18vJbQdfVk1mkahpzIBNI80bHVRlyqBx46RWnxwy+RtaHWi&#10;Co27N7UKzr1QT1FJAYsG6bHS2ZpiP6r4tmViJPoN7trCZ4ZHMkzug6bMF0lsgOagBNQfDBPsJP4o&#10;20BQbhDcRRW4esz6J6AhvRIsjA+HBxh2PJNZBqypud2wihZs6zaa5f8ACmDKch+4DjMlvKBu1AF7&#10;nvxZXNxHbu7xAsUI0tWZVUKcgSOOZr4cPDC+xdK0GUtIFF3bzbhc3dsTRJS0SV1HTrZhq9NcnHhj&#10;zL2i3sZfJ4IoriK1Vo2UMZCUc18GBNB/Y/lJx1LPlIVc3Jhy4uLVbkIEH94TphhRlqiEtRtXH0eG&#10;PV+quEhO7jQue2tTtaSTRgzTq1xGxC1EbOdNfuxmT5aSY7Ip+62zyi/xlPSP4f3YHmv0kZBrncJ2&#10;662a9uNxsdVpZh3CSnpsTF+NSpqq+TDPHs5KJrVSSOGIF33Lc7tJb7FscPRub6KO3urlWeVYrcAk&#10;ogNeAc6m44gt2nb5KCHfXigF3bcybLuDbLZt1FCKTeMKM6Co/wDEpHxxL2sX01x8CMq4vQT0vfc3&#10;nTQ69J/Mf8I8TniV041EBqxWORppRICof+7dJFBWh/CQKgr+8K54S7x/AfWr/cU9onMd3dowDNoA&#10;QVBFAxI01yAo44eWOy1bShwN+q67H089u8xWVhJN1FWJFoVDkZL55VrkKYKlWthLyN7kO37PvFhu&#10;sN1aNNHOAaTs8b6mNeKFUOnz1DFj1WplXD0Cm6dq3LW9uQ+p2Gv1qxlLAFtWk11eJriNd6rn2Kr9&#10;ayifINs1vbfW6KZreBSo6a6mr4qmmur7D8csE7Jv3Yr6T8HM91YSW/VYMkMxAee2j5qDLTI1Dpp8&#10;R8sGm9vQXD8kltc7fbWNwxt0uBG7COW4MbmlTqyAQZZnNQcGr6xG4UQUYd/ijSsdjbkCioy5sVya&#10;hbVl9uOdG9JBtSNyLdtyu92soY7kG3RBUvGSsYZ+NdRNcshXB0+XYCu5A27aLhY47gFEAZgDUgKu&#10;ZGgjPTwxyppqMrUKWzWnUSS6JMYFAGIXUQeaikV8Pn8q4Grsat/lOxemO4a0NykMyQtNCdSpIQak&#10;kqDWlAflhLS3S8mOsaogguontIE65laOFlVgA2S6QQAxblfpDLxpnjnRy9PP4/mLtYjhNwbeK6vb&#10;mOJmqLoqgYKVBWOix+Op1HGijGtqYqjUk3D0LEtvZQmMRCXriIRIzSrIyrEpJeJSkefOdQo3AUp4&#10;9WzhzEfjfUO3Dj8ot7duG32MdxddCNZDE1yJpJKSTwE8jNGoCBnYBmH24pyUdmlPt8GLtVvQE7Pv&#10;+5XjXFnCJbt2Z5iOYDUuVdRqi0r45YffHWsN6GXxPR+Aqd82WG4FrdQXcrXCCeaUF+jEzNVBkdOp&#10;c81Boftwh4bvVNaBVq1VzBZgi2yDb7m026Uw3ETCeCVzqYotZJWRUA15OU0t9lTxFqzsnbY6lpUx&#10;qNIuwInEKK7oxKxvG4jWuRooo4zHgwP889JlSBIN3XcOuXtSJI4kXQjCjPRY9VRpHmtBy4OlI1N2&#10;KM08iRq2tX5SVpHRlAoNKq3NUj4eOGqqFbES3Je5jRolaGKIkRaTROahYqug6mQ8K1z8cdxKUor8&#10;ST3EkzMbuWO2WVaSChVTVCAufjU148BjVVeBMnJgt4YJVW5M0YdWSRSjUOk6tLAhfhjpbexyBNxc&#10;rNdPMYmEQkNLehVmqRTSvChY0C+OHVq0oN46wWrCK8KNuIkB3EnlZyxjU15kAVSMlXTwrgMjX7f7&#10;QnZNx4NA7WCnbL8EqA3MjLkrA8zFSR6RqpT/ALAXWiX6lfVWjBG3bS8283Vy0jrG0pEZV2QgR1XI&#10;gg+qp4Y6yPQrBlX1EuLq8vaPUrAG0jjQVJJNc/hhnWZtkKFuj11BahWUH7eGLGDVDnsG3va2t9Pu&#10;Kzx2yo8LrFSpkZGMStU0oJguryofHBdbFzyV9nIns10kY4Yd92+5i7bkudpieOWLe4b24ZWV5Y4A&#10;Y7frHI1BA0H7DTj7l71fzKfQlrR7HmybzfNuM1/Yy21xcblrvNwtxFJCltPJNIDCnMctIDcPEDwx&#10;8/8Ad7y6r0Pd+11hWGRe4d6CnXt8bA0qUl/pTHkq0nptak57p3AwiM7dJQGtA6EV4eeG8nEC9Jk5&#10;m3q5aMN+nyBiMqtGM/sY4x1ZyuUpt2vFB02KgnhrkpxPjRTgOMG2vIivvE+4dydCVUVLdLgKFqau&#10;Ld6Znx1ZDFWOnGvI87Nl53VfRmm9vbTYR2Sj26jIcF/ox5DyNn0SrVI626x2qw7xstxu41aCISqq&#10;lajqPGVjJGXByMP6mT5uL8kH3LArU5LwY1tF9b2t1HJJIsWQUO1OPzx6OWjsoR5XVtVW+Yc5+5IT&#10;ZFReREU/fX+nEKw2nY9V2rG5c7W71tpbdY4o5XNrpilKKHSq0zBUk5/LFd1esQIxWo5Qzwdz7OTS&#10;eR0JoeeKRB95UDCk35RRp4Zbk7o7flAPvYFI46mC/wAtMZe87I6qjyQNvPb7D/HWxJNK9RDl9+AW&#10;2wTZzc7psKhlS/t3IpQq60/lw2ySQutm2B9y3nZhAVW8hLHx1rl9xxM5jYYxD7g3yzYxiKdWAZlL&#10;AEhWIAVjlQgVzxb18b8o8b7jdNpLwQbXZ2e92dY0FvdpzFEGWXAjiSMMc1cEy1RpVpvskqx2rWFY&#10;YyqK8jrqUgZOoUJwp5fbiP6UfE82issiXuaH22yjbYgBVCNQbxzZuNfLFuHST0r6smQLPayxSOi9&#10;RSAz001PAmpzx5eR7nq5MfKnH2Mque4LO236WGSPqQwTASLEzKrvBQ6qkGlS3kKjLFPXwu9E9tDz&#10;OPHSZDUN9su8bdf2zL7Ga5ZrtpWRWMjoKLGrB1NQX5aGtfljXieNy3og1k11J+z7Kwkurhtqvo1u&#10;ZYGhFxdM8SxaSHR1VkpUGo8K5VrijWlk9l7j756ppr1GXfdptALuy3RJbvbVkiMdyFljVkKKUkSY&#10;K0Jq1fUKHhU+Hock1qXV7VMlIbhv8fjUzO32Lcll3K2S0lvI5nV7WMwyp1I41TRImnUp4/h4Ykyw&#10;vgedKVnAU3+a9js7AXdpPDLHGUU3SiNldRp5GIGoFSMm5vPEiVecydWrluCraWsc9tL1Yo3WWNkI&#10;VIyKK1NNNIFdVaGmJcuZpr2Yp9hK2xxsFpu94/6LZQNOkDCWAKDphVuYiRzkM/PIHyxTfDz1KM9q&#10;xOzCndm+bTtdrLZwSC/3PNb2RCxtYNA5lBUx9d/D9wf1jwPF1MeNa/NYhx08nfaPd8dxty/pdrb2&#10;UwL9aa2t0jYgLqChn1SA81Kg0p4YHs5bUUI7IwjHuE8N5HIadViWWeg6prnQysXK8KccSV7dt/4i&#10;frOSzNuUN3evcuuhm1pqhIkJkZUGklStakV5jheW/Kz8DHbdI9j32BrmR76FRDbIOmCcyBGF4mlC&#10;CteOAtbk6mJqEB0vu3FmPTuLpr5mjktZI1YhZXQuF6qtUIQCa1xbjslVzpEwNeaNC9H3ZvUtbeaR&#10;ZomYCaSUiWQLw0a6V5dWn1f6lvO/pw9WDZqChvu9i5VEMQMiKAEIqrNTmOg55+WMyXd2nsJx2i0+&#10;EA5r2Ha7eSFSxnNOuwOQIUKNPyX9uBrjd3PgDJd2LG3RtPeJF1ULNrZEdqFlRSraa+NcHw5bAq0B&#10;a4hZZoWWZJFFUosgjqCQCi0KBhpFCMMyY3WsLyOrnmYGF91tZNvN7JSRVCQRxMrIw5CXXTqY8rAD&#10;4nFOSidI3J09Sn+q7F/03/7boemL0/8AN4+rEX1F/QPnb1H7fvqRtg2+RFmWR2KqLVgrrLHoq4LI&#10;7BVOoZk18KY9XsdtKs0fzfxNWVLc42S1sd0B3OyvHG43JSe6uLXQhUhQOiUrr06TSnLnmTWlC61U&#10;1y/ufoYmnqL/ANTLPZxubmG7peFER7dV1MgCAappSciwUUDVOJu+qynOvoJzwKdtsMW37ZPcXUqR&#10;SzNyK7aTSoJNaE/sxDdO0CKVI5bmOCWWKCD8+N2QmV11roYpo5SANOlhRh9nmFsTrCsNvoVbxi17&#10;E8YBa6gaoCkKoVmJ41pTQOGBps/ZmtaFK3tmlvbe5lCqglDqYVZUJjzJNaElsUcktEIae41dxdxW&#10;kcMtjasJXZenLOhGmMVoygji3n5YJsJ6AW222/a2HuSY4FZWuIidJ0NULqBp4r92eFNKZR1Zfkvd&#10;dtqnRby59jbS1moupywddKgqo8AtMz5kYXTDN5e8FFsnyxskU476wS8a4spzMjjVdRSUDMhYjWeZ&#10;gGUj7s8bkrOmpqqolMrTxWSs81q6B2P5PCi89FfMmqBVp86j44FJ7ORlslVq0pF+Xb5rK4CajquH&#10;YzPSqk8QfCjEstTnWmLZlEt8ibJ9yiknSKQOFVEPLUhw3AlSKUpgMWki3oQQws0Ml2DEOk6R0LFZ&#10;WDEg0BPOQRn44K10mq+oVcTtVuRx7Y2DZZ3ZJJHgnWRIRAxFHkkVpEoSQDqEZoKeHxGGVqnux+PC&#10;nvoMW69hX72fQtSIqNqVo4F6gIrSpJUH1kZk5YJYUkU/RrECmO0d322/MEkYuI7mNoQrQoocAVI1&#10;BxkNNaHCcihpE98EPQAzdv7xbbXFb7fatMXdG6FvGEdW5TQSMWq3LUuTkDWnBcMqla0sxYpYC3za&#10;vqLeX0U67ZKksIpEUKhVqlCBVq1qTVsOx46VUBV60FWPtr6hiWibIwtCULQEo1SgoASTmBqNKfDD&#10;Ir66m/42nuS7D2v3xt3uo720khtpY+UKQQJF9IZV/C1c/lgMzpozM2CUXXt++Z4ba1m2yS7ZLY28&#10;zIpQEknSwLUzAOdMLrSiba01kC/UnYubT9Pe4hc2t1cwPFPCxe9ZgAVjoOko5qDmVqnjn8BgMmZa&#10;pHfSe0DJf7b3Dt1xfKkDOLxY44eqFDB1YFacsi0Jjdh4nyxPRQkrKAbYGtir29sW+3nUtLy2khli&#10;osl4pzWJQx0lFBYlmyHMueCy6apT7G/4s7rQo7rtExvLaK2MJs7USxSxuBK0rTMEckBuWhXjX44O&#10;t1DmZEVpEkUttPbqUiQx0YIkQWo069TDQcuFKVrSv39KbMuoWu5BHbXsjxWM6rO1u1V0qXADBSeN&#10;SafHBabryA224qTs95DeRKlqVqgNjFpYB9fA6RpyNOHywPHTX8xn07TD3FvuDtjvDd7uU2u3lmim&#10;T3AVg5LtQqukqNNfUVNcszizFeiSLcfWtTcOW+092IIrGazMW6P0o4HATSuQjJWpjWjcaVX54Sqp&#10;3heRL67d4H/s6w3W2tbpN1tnST266ZemiGWgq5VIiwrn54dXC6X1RXjwulX7s9Es8aII0UQSzXBl&#10;DGrBS7tHQio4DPCXEtD0Znv1iktvNJp/OuIndmK6qURyBTyNOGAw7jHsXO1+xpAktpc2EUpLB5hE&#10;X1sBkUZpQUQhWyy8cPtkZiNObt+1Xtq52aC50xXxRZpCqa1iRyVTPw1niD4ZHhQcOd47SHaisoYr&#10;d4bJs+zbTvH/ALRitZDJGA08pZrm1MVeqtuyJqEj81anIDiKZ3U7qtaLCv8AHcaC92/Es1qt9Hb2&#10;0HuFjLR2assXLGBWj56ia6vjX54g+5N3tp4PT+3pVrr5GOKAyKBnX937MRY6Nlt7JFtNvkMakCh4&#10;1yrin6LJ/qqSOeBhCi8DU8f6PsxvHQ3lqL29XcdtDLI2SqCx+FMJiWddwjJrTdGt7337KHYOZGU+&#10;bE/049C2PkoPJpZq0m4bJLuN3ZIYrxIdSihjjGf++z48O6qrPQ+nx0+XcUvqLZ912lo073z3Npwk&#10;0oiaQcswgWoxX1HjdojUg79Mlayn8on9sbet1eiaWhSLNEPi2K+zkhQvJ53Uxzbl6D1ePC1gQiil&#10;KGlKZDHmcWrHuK6aF76b3SpvW8WhAAYpMo+C1Vv/ABrj2Lf+tM8jG/8AytGnhIpIQ5ANRzVxI7aH&#10;oVqcPbWxWnSXw4jywHILgVrnb7NswooeOQr41wNjqoqSbbCIi8aimQIA4DGtaSB5AO82kCRkhApH&#10;HAQZe8IzS9kaQyqVqJSJUPyJ4fYaY9WihI+es+Vmxo7JrHcxzqAwjIDV4A5HPEuduR1F4NZG0Q3N&#10;iJZRWU1qQKUFBStPiTjU2jXAzbNL7fZQzeq1hkXQ1AKxZCvkWpjaNasXE2gSIu8N7gjVr+yS1hVk&#10;Vn1GTJmAJ5Qvhjz0qXt8urPYzvJjpMFzsnuztHbL67vry2VrrcW52Udcq61MhBk5gGqRRGPACmPR&#10;x47xD2PExu3Jyars9htj3ljPuG3JbbbdRhoFuxCJNVOWPQHkb0vWp9NKHBY8DVvm2NtdajBum39m&#10;7PZF1sbaJ7MB0jt0g6xSOktPzBXilf58VZOKWvgCSxt/cPbfdNlLZao5Y7iMo1jKBVl8eBIK/LAY&#10;ezTJon+QKumSyJDtUKoyxx7bGnQSFEEQWvEgKVXOnkPng7vipewUlOfsrtnd7IMB1YpswGYuOOYz&#10;P2fDCP8AEx2Uocs9oMa3iwtNg3mTaIEowkeONmJAKaqpp1eVaGvHHjdjA1Z/EXmrzXIi3S072WSO&#10;a0s5Lzb7VdMlvE5lpJQPSOFS1BRlGQH8uKFitkx6sGybp/3CMdpvJpnWWKOKK4rSFyVYBSeZmIVq&#10;58aU44Y78UkNs7VrqF9g7U3PZoXEk6QRtqeOU5ChpnQjyGVBhObIrWWmpNe7leAtLSGAVmMj1Aeg&#10;A0uTmMuNKDPE9qIU1L3B8/cq2VoLmQAsvK4XOtWALfMZYKmJzoOxpu6Xsc2+5z3OiYxa1dwIw4yc&#10;MaZcOCVrgXjS0AtTi5LUiLDLMLeDRIEkZYSzNRkDKKVOX24DfcZ9RQpB0G6zTWMTyRMI3ZFjiVlL&#10;ECpVjpoAppn8sNeNJ6G2a5epW3Pd0icXEIV7gahGDWisfE0/dGDpjlaiq0c8fAFlvJJ2jkCqHcqX&#10;FKCgAGdPhXD0oQxUSbnYtQu0m9B7m4mtLF00ukQKt0gNRrXKjHPx+WCo4Qq2ikP7sm3SW8EalzYP&#10;WWcwFZHUKpj0oSoNXB4twxTf9qkyqZz213TFG91YS7ZCbByosVqZnjIpmZS4YMa89NJ+HhjlkrVb&#10;HOjZd/V+0P8Arm9dP4iej/l/wf4n/nYTK9H6m8CtcxySRF0ahPnnl5caYiq0mQtjrst9Y2+xKBbv&#10;ZSqR7mXrsesaga+k2nIVqoFcHfMlXjWUx9HpCKF3uu0z7hLcQyabp1KPKrdTRGCBpddX4lHpZcI5&#10;ZE5WwDeoB3/ui4aS6m1CVYYdRtGFRoyWMVFCKk81D44bWnKJMq5ZbTebLcNjsoYkV5gCzJHGpbU9&#10;HYCQqspJYtUaiD88OyOK8f7pGTKiZOblmt5rN542XoxOJVkR42GpiKFGUMvq4EcMRqjTstnJ0aFV&#10;9wjntZbrptNEUkUdOiF1PrFWFAvGvLhqpFoZPyhlnZJdrg2gTiLrXcLHRHQU1A1BrQeFDkOPDG3f&#10;zavcJV8o+sLi9n3VJtxkSBUrLNpUBwoRitSanjTSK46yWyNp5Itz2WSe2TcJZFZJDVkRiXqWNFqQ&#10;Fzo33Ynp21zdEnJQuo1Tm3oRxWSSo9xJAqyOAaKKDLMqB4Yba0aJk6yt29EUjZSLdSj09NH1LWvM&#10;hHDhWq5n5YPnoPdFZQQ2mu4Z4Egn6hOrU2kBkVqjON5KVI+7DX8SaFWHuWLgxSdWNCscg1MIkq2i&#10;pqBV6EgZZ4VWrrE6hu6bmNAH27dW1pvFsu6qUsnmENwNZUx6q6SNJ1Uz8sN7XP6b+n++NCrr46Ws&#10;nb9o/XZ2eHt6D2jW8gn6Em4XDSukqzRa9LRK1EqQZE5Q1QPm2PM6/cy87Vuv/wAdPH4jeD0s3Wol&#10;8r8jDa92b/Y7vPb3V9Z3ypRDYRqy6BQFWWQqpZtJ1NzN4+NMOw/dZqm62VfV/if4g/4mVtw0/YNW&#10;3c1pf7Q93dFLB0chIVkV5G00oKMg46hmv3jHp4s31KyK1mHo/Qh2JYoVjN0CJryKSWFAvp0MWeIM&#10;zfhVlAqvwrjVkhSzK2WiLI3OdLbqTWEj3XWlRbdCa9KNiodqBmpSg4cfLB84UwLeRpbE8ENzuNm8&#10;rW023TxNrtmLqVZvDVp5ivmGH7cZHJbQFWWtVB3Ozz7OySiJJzEUuAKUV9FJlH9mpp9+NVtNdwnt&#10;IAve6rebb1uYWKM4ZZY7ejCNytKMVNRmCVr8DiTNl0hEuXOo0YqJvr2cUKyXgkijlE0kDDlZlC0R&#10;jxOkrljKUikr1EU5qnL+2Tzeu9mlu2vppC5tx/cmlVVDSIyqJZFoupV1M2Xj8MHLtbU5523PoVJe&#10;5Nxu7iKLeZEumcpIFgCqpRS2kymNQNClj+E1wbu2dXsO37nBbnsG3S3F1GsKi2t5GeK2ZyoMrGSO&#10;WUt1XDZV0txXyzOOeq2GuWtv4C3v3cEFhDG3QaS4jiRJHZypLhiWbp5imaKM/wDXlacmItVWceQc&#10;d/sLjaL6sktrualZlRwjCdZXVmNdIZfVqyHAYNY9fYF4/m0KNv3GbkexMaMyyB44dBZl0NryPqYH&#10;h6q+eCtWFIylJtoHfp9vyWl/F74zy2s0jPIItSsS+UciqmnJVUDKnh8sZfinL2H1vblDb+AbvO4o&#10;GuIRBcybq1urxC6ClH6cbhtRSNnc1yqXUcMBfXVODM/Klof7kHNg3K/Ewt3aSOOAsrgEs6x6gp0M&#10;BVvR6gcbgz2nVyNwZOVWm9SOMqlrdBlp0pLlqAEAhZGzFSfPG3c2KVsIpsxc2wVyotuigkZgpDBk&#10;JamvLx88ZRQ5QxLQerN9msu35bqSVLPbIAoubslhralcjUSMw4ZUzPBgMba7XxGUxchJvvrjZJIb&#10;TZu3nvrdVKLc3k7RuyjKqpEBoBB/ewyuC27cGu1V7ndj9SO2O4rxLfcoJ+292blgl63UtXYHJCxU&#10;GLmXy08a4y+OyX/VUPHZN6aM+WWSw3KS3li9sWPPDWqo4Yq4U0WqnJhl44TS0qCq2kMYkuo0RWB1&#10;VIJA8sURCMWpMtCymNyUYEj7cFUxuNylf3SwCrNzDh88ZfQ6rKm7SdpbL24u/wDdStfi8BXa9njc&#10;oZ/HWxGYTOpPx8cS0d8l+NfG7NyWSrL8mc3X1Y7luGEO07Vte12DHTFZW9jA6mg4M0qvqNOOLl1a&#10;rVtt/Ej+s/CD3Z/1Gma7Wy3ewispG9E0CGFM+GqIcgHxQD5Y8/tdWPmq5PV6fan5WaDetbXVsyTq&#10;rxuCGRs1IIzriBabF13yUPYQ9v7VCbhLd2MUZtHkJ162yJNeRAunTXhQ4st2Xxi2/wCPJBTrRaa7&#10;F7cNmuRFJcXV9FtG3wEC7u7lepCQf3FTTI8hpki/yYHE1ZxEjMlnTVaCzYb/APSrZd2e8tzvW4Tu&#10;DG90otoISCQeWFw7+AOb49HhldY+VHnfUpy5eTQdl7l7Z3mzkk2a7Nw0S65bWZOlcxqD6ilWVl+K&#10;sfsxNZ2ppZfmW4rq2xcR42/Fl8McqjGyrcNpUkeeZOBag1Fbrp0yK5Hw441bA2Au6bPu+7RS22z2&#10;sl7dFT+XEK6Q3LVmJCqPGrHHVhNNsk7EurSFG5+nfcUE+mR7AyIugWq7hZNKMyaaBNUnPgMV/Xq1&#10;5/gyCnXsviN+w9u2W2wWlrPbvZ30qpLdl1YSlgK6DqBojcBTjihrFbHNt/Y9jH0MTw8ruL+Ie5oN&#10;rE7bbCylg6OZAyMV1ChXS2kiq1OYxJZweHfcmvH6WwRk01mBTmQtS4WtSSFzNeOJ8jbq4CxWVbcn&#10;4Am2L794kniIt5KZrG0zAVArSFZWBFfLEWPr35KC/N9yw5KOs6sJQ9hbLZ3YuQL3TaMC0sYKlJlc&#10;EKBJAgOo6aCuPW/ybUWvg82zrxkfd/vt03WwvLeaWWK2uIHjETRR1jPEuPjQUzyr8cHfspz8Cbg5&#10;12M4s9mkfcJLa3Mt5NHTlCyOWoSKlQW0+Hwx5D5XcVUkuXVxUPmPcNkATdYztHVVpbZwtZXAFCha&#10;NqpqzyoCcgcsOrjvi/do35/oFjTq/mNa2PfNj3i3WaxmW5e1ABUVDrqA5ijnUKjzx7ePLWy01gpq&#10;0ytv9/utl1IdphgrJGxWSQtCsbEGjA6ZEkNasQAPjjM2V0WiDSMf7l7Q787qS13OeS1hv0B/vC9S&#10;OR0DAqDG6lRTSfv8MQN8nyaH1qoI9v7f+plk7rJcnpsFp0mTWmkBSeeiNqA8eGBdWtgbUjYi3aw+&#10;qF5PC89laX9nCFCJdR2qTqyjjHNE2uM18VcYdSze51U/JBZbPv8AYCT3tjMssrlmmWUSB5HoKAEj&#10;PLNvHEnapytUmz422oOLnb7x1mRIJ2ZZCHPSkJBCqQGC+muvKuFPFLcCqYXyaEe42vcxWN7K5ijW&#10;ra3hcA81ctQocO4svpihyGrHbLiMWcmqhgiklCMo1Uaix6xQcGqaEYlvbVr3Jc0S0Wbq4Zdl3e5m&#10;jZGWRoTJQ66SkVHjlz+GAVPmqvH+gnh81fcUtsNxDPDE9t1JJpFEGrk6rA6SUFQdNXpWmLclXxnw&#10;eg6VW5NuUkEly4dTGyThVUVMgBOkjUeXxHjgMVXoDWw/dq9ubXZtJax2dxu1pdhY2iktunpaMale&#10;N1eVT94+eLa418STJk5E1zs/a0j3G4XiG/1Oxme3DZOposSIaALEoHzwVsa0FcnsDt87Esb9BeQz&#10;COK2jfowTMKvFoBjq0lAp6lRzeGBtTTQ1XYt9v8AY24S3k1xeXi7bZW+hY57aSK5EkrJWmqF2XSv&#10;4s/sxjpG46z8A39Ts/8ApV/9V99/Cbj+76vR/wCX+3GczY/kaz2paW0cSCLt2fejqWZbzUmpVz00&#10;AEyqcjlqBPj4YHEqpftdiWlfRSFe77mwkTTa7C/v7m1l6cF0WRI5QAGfpfw3dPnXzph+StIlU1Yy&#10;yjwZ3ClhXo2TLc30ZqYg66S4JAJarOqUHErjx7tpS9hVcfJ6uAbuuy9w2kr3MaR3FtJT3KAnSZZK&#10;JpYEoUAAIBI8vMY3B2sVnx2t4K79a1KTHyhDb9hurCzgjs3KXGrU7sc1qCSKigBGQqB4Y59hO0s8&#10;x5VOhYmbchu6NJL1HZSzFsi2r1A1p+95Y1ZZTt5CyNxK3CW5rZ2u0dFVSGRl0w2qISpBoG5gNPA1&#10;zzOEVunaWw8XTvlTt6Amxudyt5gjWszKymSKYoTCSqEjVQfvVAzA8/DDG6PVNaMe+rkx0lrSy/Q4&#10;2SSS5kjmunWR5pm67ykBebl5m0vpoOFFy8Mb2nCceF4/CEYVyuky73Hu1tcPDbwQm0trQkXEaHqB&#10;3NA2nUNQVTwz+7EvR61qza75O23jT/Ur7fbr+yuyIrXcNthg0TzM4JQm4CMFCTVcBCtGY6UFacKj&#10;OuKb4rN6fiCN1ScshYR24jWJ5JJblW59IUdMilK6iQW1eX8uNbn8htNEDZ4p5RLBb3BtJ3WkUqOY&#10;yq8KhhwyGeH1tGu5PZ6yUINuuopS/uXlljGco1SF1AqRVqtQ4a7prYW7rlocSQ2l6A7ApcxCpQ+s&#10;ZVowGZ0nwx0tDa2dX6o7rulnKLgqlFcaXVRIoUmmjS+r94+B44C1K2UFGLszEbjhZHfZRKI0t5ER&#10;hBc280j00qARrjjjHItR/Dav8uPFtfDWyle603/OfPufSUrkjkm+UQ16BoPbxxe0n9mt8mnns9TQ&#10;oumh0VUHmYVoeBbywrJ2MuSyvjVq0X9u2v8AECMdH/5V8z8k9tvkTTSX+4JK3QCgyVfRqILFkIAX&#10;01BYZUND4Upx586T1n0nwZ3MXXTTo5Dm1927ZEYEdRFC5LrLVVKr4nSBpIp8a4Z1O/n+pxulHt4B&#10;y9bFXHzrYrbx35Bphgt4iYrp5IOtw0qac5QFjqQff8sejfO9X7Hk5Ox4SFefuO7ju7iO8kZWuURb&#10;hnUA6VAYZ+pc9RIBp88Srk/mRNbNb9svUE2l+kd/BCrSx7P1kUzgZRo9VB/MCKOZs6r/ACYO2tdf&#10;3egWPArZI/tKr2NpFcx28AJiqsjzMTpZmTqEimrl5PnXjSmC+rbhLLMPS+pZ4aOZZzukt1cSQ2k5&#10;gcOtWWBS+mICtTUNRv8ASgx1bqOSknp9vv8AV+haK2k6htW93c3MUIjini/LjICqzOWA0pyNy5EA&#10;HzP4TjqZ02vUd3+jbrrjZJ+ZJ5LmCft8GIJty2peS4aVupJpkz5YqUd1PAsRRR88N5Rf1kRi4WrE&#10;qpn+7blba1mnpLc2pHW6mp9dGKj8QA4jIYrpV/xEqsvcDS3H92SdSTJRhLEBpKocgFOWTAZ0wyJ0&#10;HY26WK1rOHk6jP0nLqgZ6+IJBNfMjjgmgX7Bbb0u2e1iBFwECahDIdKqQKA5LWg4hTXAXjUB2+aT&#10;SlsI99mtbLtxJDcRRpc7jczMsbZqoKApGurpNUKQKn48ceb3O1jwV5X08Far9d6av1CU+wybRawz&#10;wXc011C/TC8NerxoQhAPiGBBxD1vuDyZISiQ7/b3jXJBC2ZX2u9lmFJJI3lYcM3qWAB+JOPabTsx&#10;gkbXYbXf9vzQ7jcTQpJHF0kt2RHb8tWbNkkrzGgpTxxiuquRtaNoD/Udkki2PtfbbiSbbSwnBmah&#10;aSYAcxAUCiqF4ZZ4PBabuxTevHGvcYIO1bFNsu+kscVzBDA8c0YIj6rM4ASJwWZdCVOeedaE4Zyl&#10;y9ibyLu6djtve8zW1vE6xwPEWuVoVCOTrAJPHlLf7LYNX4nIs7rNJb29pDcVe6sZ5LCSWQaWeONE&#10;khdlJJr03VfgABiStIu/TcrveaJ/kFbSdjAjVNSOH2Yc1oFjuizFemMMK8RwrgKaDb6gDftylNQm&#10;SD8Q4CnE4Y02JbSNSX6HbZ3TdW+8dwXU5tIIEg23a4CqqkKLlrZ1cksxLECnhniDr5nWmm7D7MO/&#10;wKvc/wBFe2dntjfbNalpbdKLDO7OtA2ugpTxHjXA37mTy9AsOGtviZvuW7bDujrFLZLFOqBYp10x&#10;ujIzatRCgZ+PL92GfOlvJyhWKN93CsG+taXlwXtEih6VuMkqUUuz5DXzefDBrD8mi19Rv1pvq/yG&#10;Xbu57aQokVACQFUYiyUZdjuhL+qW53e6b2thG9LOyB0oTy6uDvl4lv2Ux6P2+iVZ8nm9+02gk7H+&#10;l++d02ztt1uJ4YwyvcjSkQYrkC7dM6lPEc3y86r5lUh4hvcvo7352tfR9wQwpJFbkS3Pt5Azoo9R&#10;0nSWFOIA/Zie+el6urH4autk0HIrutw6iirRZEUcBrUGmflWmFYNUW5bwyS6LOKK4C8WPzwy+KQa&#10;5UgbbdSW9S1rSWQhYifNssKdeKbfgN25RAs9192b3vt8nana6SptMchiCQA9S+mXJ5ZSvqWo5Qcg&#10;MUYMNaV533/kQ5sjtbjUMbZ/l67zltRcTWtvE1VZo3nDNQ+oaY1K8P6+Nfexi/8AHtJ9tu17123f&#10;Ls+8jXBrC2xl5+iz5o8TUIUahmAfCvEYnzOt686P4lFaN/JdfA0jb5yNmiDoweOIlvhzn+nDV8x5&#10;2SsWg83OLmjWA63iRNYIR1QLyhmRgVYE0ADDOuE3YnLk40YW2vcO19p2Xb1WFLncEZIZJ0heOZlJ&#10;IkkYN6iKUVgx+zhinHlpRT5IrWrxUBrvHeLfb+31SzVnljnWMK7HUSlZyMyajlHHzphXaurKENyX&#10;40AtjLeX2zavfR2c9sSr3MjzrIEUUXTGgdTmQuRHyrxSsTspmIAx5OVdXqBdr7i33Yt2mvLe8FJ0&#10;pc3Dw9cjPUzMisTkT4HGYMv03oKxt8tA9a/WCRYI7DdLFNzuLaTO76hVHqSM0KDVysVFfuxYu60t&#10;VI5ZtYaKO/8A1D2XdrxbrbVm2u8IMV7IrlUkSmlQTG4yXh6fj4YT2M0qaqLCsmVPbQ92jvzbIpEs&#10;ZGkuIiSjM2pkYDIhVYnVXyAzxNS96r5tUbi7HHc0Ls79HuJBdBljj6QjS30vbQgBiV027Nprlm1K&#10;/Zw9HqcHqWq8pNB7dLK2gtOvCpjb1aGqa18Kk0BxRlolWUGrMz/avqTsV9eizuoJLCViBA81NLEm&#10;nEFlGfjWnxxAs3qJr203D0Pt8vF9t+pQTCaCCdWhiBUqQoHlSoMgpX44kyWl8p8nZcmnJAvb+57S&#10;GeaKeJlmu5Ue4liXqIg0DKNV4mg8eHx4YZizLz5F4+1WdfIy7/eWO1bY11l1iNNqHLkM7AkalBrw&#10;zw/LdVXuU5cvGsil+o2qmxm3FY2t3lk92UDPXJm1KCK0PpABrjzFj5WVm4gnxdmFLSLF1P2vMWt1&#10;SCVdRZoZtS6gTQHSwUFvKorjx8vb7Ncra/Z40lH0nX6WG1UyvLs+wzyxy7fYxw3xOgyxwsFQmigy&#10;BEBK+eWH4fuN8nyZYr7zuT/cei6JcdmXI/pxtNzZg3tsYLuWvvEiuJtDNXM+ploeOH2++dSjiW49&#10;iRddHk/09jFv7Zd63C1smqpht7jQ2krTRqKjl/q8MFj/APtWDlD5R6wa+jOqWpZsO3X2u1fb7G0W&#10;YQoxtdU63UwLAoHYFbYpq1VrzY97q97DmXKj5Igyda6eqKJ7d7oupuhPEu3QLIxjUQWVxC6kHSJw&#10;6GV+Omuqvjgcv3HBjfG1qr4hU61t4Ak30x7pNq1rDd2tvZuCEibUWijPqjVwpyINPOnEnHiZ/wD7&#10;NgVnWG/dF1eotwZ/9mt4/wCqT1V/Bw/3vTjP/nOt6vaf9viH/iotdn7ld2+zbraG/l26SeNwktsp&#10;1rGQSJTIgK15iObm+K0x6mW/axun0q142flr8fmd9v8As17Y1e21ttjztT3Q2aSzF7LcLGCk8szi&#10;grUkKg4BgebUW4nPjg+/ltifFWTk877n0318nGtlZha52pbDaVns4orae9mPWEiLGXJBowFVqfh5&#10;Y+fp3KZMvCzbVV41KOp0HZcrpt+gvTdyi5MI0mJAHjeR6BWZm5nOkHVqAFFzPxx7dvt+LEnGt9NJ&#10;ll33TGq1dHHLT5SSPcIE6sKr1ltXrPKjqpIJGSoA1aFh41+GF4+vy1s+OnoeLX7ZjelrcH/E+3hL&#10;Jd2gkmdOjCq6RLRlYvVV1DxoRnifHPFpefQVfC6uFrBNNfWtvC9WgupJalLUgekUBBrQAA+BzPyx&#10;PXC7W/uSXkot2bLD4n0g4O6T21srTwpDAFJklVjmg1PQgs2rNq/Dyw7/ABq8tHqS5e/lzU4eEANp&#10;mUNcwKriFv7xbOykVjYgA5/Zi3Iph+dmSujruEPcWVvFQusl038OMMWcVy5iKhfiScsBxb+Arg3o&#10;B0vUuN3t0XTJa2q9KMqCFLUJLqDnTWcvhTFFqxR+rNnVV9C5LNcLdBiWYNMApIyAYBFp/ZqMJ4rj&#10;+Q7HZ8oI7J7eWZzcq6JHqEQjIVqlqczMr6aUp6cM2OtT1CUL2loYWuNwjEh4p0yFy5qIwqKgZVJF&#10;cLtVWmCnofa8nas1iWxTvN72OS/nnuIYHkhU9GVQshkoX0J6sgKjmp+zHYsVkoln1uL/AOs42obb&#10;/p6k23SJe2nVooRgRKqEVGdTk3pPkDhORtSvJ4H3D7fj6fbVJdqabqP+Q3aP2zdQdSJkmSIKwlWY&#10;6hUAOuoZ+FSK+WPFyLPV66T7H1dVjhQ9ixfbp208cVvZ2NrfiR0t6JCJFDkZI7sCtT4VJz44DB1+&#10;wm7Xvau71Z52bJhXyxyt4gP7PsVjFbNNuSx6kRgLNyHgjiemT1LKCM+B0jEHa793bjjnX+7y37ef&#10;6mfRcKV8qBl53X29NtUthODNDFIsUKwVjZkBKdRNIHpU/hPy44txfb89civT5bPedfy/iIvmxTxu&#10;9ALBf9r3hmsdntXZrovDOuuYjmHOGdufSVjC8v3+XoUp2KNWzNNV18Cc2PA6/wDjfzP0ktfo1xbk&#10;3J6kUgSTQ0oKIhr0ywORpnVanhThh67WLIoTW/g86/XtictA420E+5RwXEb3FiJEHJTS7SZFqKaE&#10;8NRep44pdmlo9ReJpXTsuSKt+zXF3YRbfLFG02uWKJIxHGejFVm1mmYK0phmKr4vkX5b1tkawKPQ&#10;Xr2XcbK9qv5M5QB7lWDlJJNR1pTLV/tcfDDsSrZexB2LZcV5tKutZ9SexXcIHnTdnku57l1liIkB&#10;lWOAMNWYIVWY5V8AcE1WE1oibs9m2Rp21bILzuOzAU2sklwrEAEKIy2gk8pous55sFpWg+GNrhc6&#10;ini1k57f2cb7Ku2Wdp1UulSKUPqR4uo9efxz01r5D7cHdtNa6jMUp7T6Fzcex+37ONrFGMt9GP7x&#10;I1F6YCMXQnU2QrXURnljHltINsrT01Znu4bb+j1t5366O7mOZCBqRaEeLEZL5eOKq25aofj+bUrW&#10;e7x280UYjCGMoxmDM4YjSwLUag+6uDvSUMWKbaml7Btm5WSXO9bbeG3tZYD0TcE/wpNaxl60YLTh&#10;q0nMHHj9vjdKl1Ovg9fqdCybtVwkvPkrbXvN13BdQNfzkWQkBt7ZeWAkDQCAeZjT97MA4OvVpini&#10;vm9fJJ2uzkyXqtkPly4j2O+megZoGdifFjGHZuH9bFPmDmxcsbn3XbO3iHZ7h7y3ghRW9tET1FUA&#10;uJESKahHD8ytcNdfAdbQCp5bU28MfRSz3CGUw+5mUKY4oaE9IuNWrmB1FvAnjhdaurfuU2vyqvYP&#10;RbzHe7brdY5LTpxrIQwLrLGgSXQy1XmNTqr+OuGE7rqM2ytY29ikUUptbxYYg6aljSSUW4RUIcNH&#10;XhkD+9XiRjDpM6+odpHfbvBHbXPszIxnuUcCRmkWNIQKKy8IolOXGuWFu/FttToFe/yqvuRWdnFB&#10;Gwaa4lReBGgDhWmlRIfnie3Yu9oDrka8E00E08NbGSETKXBill0nSgJqKKTlwPhga52n838hn+R6&#10;oA7L273F3B3Lt23TWjRWdxcRrPVlGmJiC5GdW5ATlivnVVbnUFXdntofsq2gWOFABQAUAGQpialN&#10;Ab2lgve7VZbeRGFQQQfkRiXNUr694Z+at37ft7Due/e4AW1IMkVSoVpH5VUhuX1VOeVBnwxX1b8q&#10;r2O7VYt8TPd07Z3aXd7u4durYiVwk0RLqKNRV4ash8MXrPVKPJ57/dqQr76wlf2Lm5BUqkzFUC1F&#10;GpUipzy++mOtStlLKaZ3XYK94ba9zBFugHNNGryKM6OwBdfmr1GJuvfjZ1KM/wA9FY/VP0ysVsez&#10;9rtEXpxQW6KEGXOVBdj8WYknEdbu1rP3OzVVY+AxX1p1YmWlaijD7MdekgY7wz87d87Vc7F3U4JW&#10;KyuEHt/AUTIr5VGH9W+nuhmdS0/AGk3pkqo0uxALGoIHhnip30E6IgtLyVd3tZjLGAC6jM11ujIt&#10;K5ZMwwnNaaMbhv8AOg5/l62aKbc7+4KMJIiIatmANTE0+JpnX4fMr+43lVS8ndRceVn4P0nHbaUA&#10;UZAUGEKsIU7yzO/qv2ib/bVv7cEXdm3UXT+JSKSD7VJwCbo36MqxtWifAswXqSbFPNGw09GY1yzA&#10;DZgnL44vxOKweV27fPZoT7663BdyS9SNYJSumQDnU6eCc+s1zyYeHicLSWqZ4V7uzbZdbdvcLPJU&#10;F2QNEukKvWNGclatXUqeJyrgHQWnJ8l3ILSIxLIyqdbI6q4DLQKxU5Uqa8c8Zx1Blhw70LbZugHB&#10;kvHYPakqg0GhB0ooB11qKcPPBc9IHppV+IP3HuGfboljsZlkvpRr0rpkjSPME1p6sgaHL+TA4a/w&#10;Orla2F1P1O/3EUt+tcvVyCwVg2bE6jy1Fa/HDW61rq9AVqyHbpUfVFe1jlGkrqJGrm4AafVVq5sM&#10;vPBXXlHQoDfbUtzPu1jZEoxS6jEJYBl6jsFUdIg5cM8vLALHNlHk2r2N6uu0Lyziur0TyX7LSSO0&#10;AWNeXzqSpp4ZfZXHof4nGWnJdVNOWZ5Z9+b9+rzXE0zTRKHjWOOSREQEAIenI+k8K5+Zpxx5z7Nl&#10;5Jv8l8gdvtsbrd3uIVhjNwVlnR9chZypUyamVFGqhyX5YmyZVu2DkVruUTPtN22iKWORY9LnQFo1&#10;V8l9VBqA4Yhx56uWmvjIV+raqUnthf2dju6yTLrRG54dGmpUVFS3ifl92KcTiHuhVIrbXwE967nG&#10;5bejTSdJJZiLa1C11BX0glxoy0sDTifjiy7eRQMyZ3ZewiXl20UckyPJHGjkw1z9J9TRliB8iK4H&#10;hrG4lKNW4BMm9LNObe6uTLCrVeSZC3TLZ00LJJpANK0+7B161Ka1R6Lu8sRdz7hSx3q6sLikTsqh&#10;mNuEIUSLkWaMnxqAaV/1JzdOl91uKv2s+NxZvQbLTvvcp7hYXle3lQadEoqrPlpBcAAV1fu48h/Y&#10;cUPTcor91tKbSgAR/UPuOdXt7KMyXEUpX3bACN+ao0pUltKn4fZihf8A1/E3L2jb0PVw/cbX/t0H&#10;Gw7pvdr2sXE8q3V1M1ZFaQIBnkqKztT44Tl+23p/6rulfYHL2aTNkpJN377u0jja2hPVZ9TKwoxW&#10;h8GIrjzsX2Jtu2RzPkTl7uOv7dSfZu+LBrQJdyiC51MzdQnSQzE8jeIH3jx8MSd77TmVpqprHgs6&#10;+THlUp/kWv8A3zsf/Uxf7y/f6sR//F5vR/j8iz/E/Eihb9uyXkNwxuLlLbSvXgjkKowHBaUPxx9r&#10;2/vCo6/JTkv2z+ES/bvvF8tq0rjoq18xqd7YWj3AoHgSygVTMdTdbSpzrkFNdJ4eWeeWPO7OVvHM&#10;Plbb0IV0K2zvXWSx3PuMD7O72+5SrLJM81q9ACh0FdI1VIjox/7MsTfacNqZ5dFEQ9Xr76Rqetl7&#10;ePBHNexmd2Q1olvLGspBBidHXTpVaNykBznxpwx9dW1VkbrMfrP8iS3b6uK31qVtZv19QxsG3wwW&#10;0yLMI9U9sGMZOujyUFaVNNQAGAzXd1az9PyPHy9+/Zu7WUegS3ncFt97vooEFQen1HP5aLQjlFK6&#10;vHHn4sDsk5FX7FaUdWlZ2AF1eWDOOtKZpF5iBmCuTccmPlmPPF1aPwRUbcVXllIdwGzQAQib3CK9&#10;u0klRofPSGzoTSpFfhSoxTfoap2tC9vU9zF0ceNfNbR6P8QWtr3m0urookXQnmjDGgpr0qT4eAWM&#10;Z4my9f6fnkiD7i4aomnWvoAprW5Qu7sQZmYUDHJSwagHAHzxSmjzFkTWgx7Tb29natKzjXpBqa+N&#10;BlQebYly2dnANd5GDotc7e0wRIpYo40bphiNWpVVyGObhc8qD4YltZckvBXih6sUb/drn3K3N2Bb&#10;QTjVdC1JLiRc9ahi1CWAqB4Z4rx40lC1j1G5WrL3OLjcdo3G2jBulVcm6jLmCKgkKoamrjQYL6Vk&#10;5gd9q+55OndwpTPG2CK3itL26uv7lIGE0kYBXUoqApXiD8vDAK7bdUtT6HJ/9ucPhT5vE7fmCt53&#10;6xgkh23Z7kopVjdSKwTUrU0hgoHhWpyNPHFGLA/3WR852e5l7NvqZPyS2XwBaXEm3XVtBNaa4GXW&#10;qLxdWFQzClW+0j44ckrS5Aast9Br2C4vButvfW10liHOmJ5VUpIWQh0WNQq5ZgMaefE4nz9auSrr&#10;ZaA4exbHbkt0EpPqrvF4sCtbCW4bqrukFtGWAViUj0JI8uoABcvHxyyPmY/sOGjerhRx/CR6tvvO&#10;SISRztfZ29XCe5juPbWjuxi9wp1KWQKOnoaMrpZeaNqNxILHHtLGmjxr35OXuMljvt/s3QsV9kbM&#10;NEqdMhajMuTWTnYAU4Vz4Y8Lu/bKZG7N25fj20Lun9wtjXFRA9vbbPfRdSa3nllL6adVoSCQCCND&#10;oD9uePk/qZsFoTqvyn/X/Q97jXsV1eiAu/bDsO22puCZTItWCzFpRWh4MxOioqKtUHhj0+j9wzZr&#10;cWl+Wn/P5EOfqVx1dk9BUaeKU21xtdwLK0LBXWUuYuXXoJdzWqnMal+3wP1WKjsot+72/DPMrmiz&#10;dZLciRXCCWRVeaSHVDDpdU0FgyEBCrKsjJ6mB4cMJyUVX6AZOxe7m2rKW6WK30hjmZLZ5BzCo19D&#10;NWFGOrTUcSCKHhjMeVV21/kK+lClgpezu2bq8aN2EZgZ1Egd1dwp5WzL0ZRlUaRh7z3Rtrvj8C9f&#10;bhJbm6g2ZFs4zHoaS3NXZSmk8wqWHORmTTxwNN02TO7nQCh2uF0SCI1IEul2DFCQQGMhbm48MsOe&#10;gqJ1B3cnbzXe2oPZ9aUqfalRmrsw5eBfMekVz4ceLcOSLbj+o/m3gUP/AGvBHuIsr2b204yYg9Sh&#10;A/hsIwxV8qUPA5NTFV8z4ylJ6lIY3bnf963k1p27DZR1so4okaANGGiCxxRzyszmlKAFiABn9kNV&#10;iSeRvcoydl5aKs6Iat/7X23bZYr6KWzlNtaxi5lilYCSRg6a0WV2cOzt+EUpTCadjlCXn8aklsLV&#10;tHOkhfc72W32aUSRI7Jbq7wTAhX0xR/lsBRqMKqcUTNkPSKc/eG/hHgXtfbDb1K1jkljFK1NFq1M&#10;8Pq5UHNJA0dwzSXTtd7NDaGKJzEVLShmpTp8wHEeJ8aYXbGHSwR7N2K+3S4u2njNrtsReHoxjiIn&#10;M6BV4IapQ6fEfd1fYZdjXfpYw6YJiqao43Sg0ss0ayozKKZHSTXzFcY3CMSMg+pSRWncbuzlraaN&#10;DC5IViQtCh0j91Rw8a/LB1rNdALppgVN+eBtLq6CWjARhyNPD8JrmBhX0J2NmQra907G4MW4XVzG&#10;ECiF4oiCuk1oQzJ4edcL/wAW07DN/JovaHdvYWwWab6l1Nud28vstvheNIZHuZFBZa63XJXFWyAr&#10;wOAthty4peJGUqlWR4vO/wDveC3MxgsIyx5LXpzSOONFEnVTWRpJNEpSnCuHKkoU2pF2X6s91rYI&#10;15bWpurhnjhSKGVlqCoUsRN41Ip8PAYmtjXJqSmjhSZz3RvF3u9r1N1tDZX0BDRXUDEwyRtQsDqq&#10;y1Xmox+3wx2LHwt8rlMqvdXrqoaD3Yvadrudgt1ebobKIgGGMGJwxOR1oSCBiiuFW3PKzJK0on3f&#10;snZY4Wjia3edSTDKXjVgPCisUzP24bwSUGK7FOTYr1wbXQZoZGC0KrQM1aMulhnn4HEtlxcorx2l&#10;R6n6N2bdtk2XY4591vYrOGOigyMFBJ4Ko4s3wXEvWaZR2625aIA7j9duzUvhY2drfXsz10GOFYkN&#10;ATxneJs6UGXHLFn0nbVEf7d2K3cH1A7G7n2lJd1sb7bbdWR4L+dFVI3eoUlo2kyNaemmeFX62Rap&#10;IfXJSy4t6GPX9/Nte4XECMDLURxPETWQOQnU1luaqZioORrijHXkkyXInVtA+ZL26FYghRRrMxcs&#10;4483Iz58cuODq613MTfg3D6OS7fsXbjbxvk0VgLyVrmaUtpUhgFVubxcLqoPP7MedmaeXiv7T1eN&#10;vpT5Yy7h/mH7Eg6i2Nvf7osVQ89vb6Yqjw1zNF/JixYrR6HncHJSb63dt7mq20u1bnayXDdOMyQo&#10;VL1pp/LkY1+FMIyYW1pDKMVlV6sWLm62yLbppdnlD2YVljC5GNiaaCjDlKE+lhl44LFaz0tuiT7j&#10;iVVyrsxUv5BMrRSNdQlAFohjNSVJ9OlEFVWoNDXPDk/gfOg5JprOHTbzaiwZY5VHTepIDAgFgpz8&#10;PDjgt2bZp6hK3vRb2MayyBZAwKHMkaSc86/u4XassUePfS3sgkjTpyog03BlDqzE8VBCFDn41/nx&#10;qoq6GtF+22+/lWJ5LqMfmK7GSgpG4NWBJqWLCmkDAtLwdOkEt6LLbbi1ijmY3y1kln1rpKhHZuRi&#10;1a08v5QcDasp6BUQoN3Bf7g5vTDHbojB5I1kK6gvEIZTICTnxOKqYKr5ZH8NRj2Hvy02febS7SFL&#10;mGIl4oJYCrdWhoWU6CSOUg6q14VxtcXG0rcbWj9NR+s/rj3PfXM1rNZ7S0UsZeZ1ExjaKugK5lkj&#10;KZGh1L48MOtmutUkHd3XgAXNxGkiTW+326EyliqTMaIy8RVipqa+PDHm5McuW49jz3kSlQGLLufe&#10;rhLaC1u4ba3V+l0XBBOWpeZSrVNKcMeTf7Vgvk1Tl+T0cX3C9aRpoQzd13th3FNBJLFNbONMzdJ2&#10;nVlFdMbKxPNUca1wdvtNL1Sc14+E9AV9xab0mQSd/N1eM1/Yx2d5dcxjuBRGRF0tokpp1eYrT4cc&#10;ej1OtXHTinygm7GR3tyiCHfbm/sQb1VDTAtpiRSwJ00KChUjlqBQ4PGkr8QaUT1eiAkW82M4WH21&#10;w6ygSTrFGJI0YMqqr0FdekM1A37Tk54mtZgx47W1Ap7s3K1MsUO3wrHIi0spgHVmcsSzBtDMCKft&#10;qPHDqY0tZCWNDZtnbu1dw7LbRxXAiSSOiQg6kjuIsijV5qcVqD6T44Tlzustrb+R7f0VnotfmQKt&#10;pr1751itY1trNXhkD69eWSktqz8dQ4ffhXNLdzJP1+ksil6QEd53vcJbH2m07LdPcygo0xhMZMYr&#10;qMXM7sMv3OGHzR+R+SXV1otCtt99tB22aNgEvoigntSqgsTlxQ+DGhqtf5lfS1mTyrOy0YRt+5O3&#10;dmuGi3+CYieNGiuwrSiMkGiIvAEkV4Y8nsdbPlSeK2z22Pf6NsVFFkpfqR97bZKsVmsMVtCJ4nni&#10;2uVoXm6QXW0r27RyCumhGp61JouLelkvSr5ufEx/Uk7+PGrTj0/HgQ/Ybd+/D6erxPr/AHPR6f6v&#10;H449GWeb9e/qatvndtzJJebVtDJbqJCSAPXHrKEqxzX0njj5jrfblbjkyza0Hq27VMHJV0Pu2/bW&#10;bVuELoyaQ3FwSRU1AXw8sP72K16xVwzzer360yO1luWdzuot5tbrbNkFqp01mvL2Xp6NMihhoKMS&#10;SHoDl/TDjpbrtZMvJ/8AbVT4+J7Lyf5K4UWov2PZO6Sbytgq+4DpQXUTFozCRUUZwdKZEY+g6mR9&#10;ms0TXx8fEg7XTy0uqWc6fwJ+2BC13c2whEUkF/YrKGYSGqSSNmykhs0rUZYblo60sn6MmpVptFDc&#10;y8273Uoz/MahHnw/lwGLSiR5/anmC72z6UEl0yEtEpcspoeUcKjDq38CaS2kLd291cssLqrw1Jhj&#10;FR8RShBHHxxRXRFlruq4tuDqye82u+W4liKiZXhQRcVEgUOVrxyJWnxrjLJWUGK3KrSGa5toSirM&#10;+koQdTZVFcTqz8EONw4ZPa7fJuNvBcQXJjsklbpwsglEmgEc6lhRfEePA4XbIquGtR6fGZD0+6Ws&#10;W2XMPUMF0sqPFq/EyEGlMzmK4lWO3JaTVodgutUKfVjitJLiUdNYw85STlpUFmWhBpU5cMWf3QUv&#10;BaySejAG57u1yok6KR6SUDhT0zoPq1UViMxSv7MVUpBMsYW2bbrR4i1zIzyTxkXFqSwj0k6aBBxN&#10;DhWS78CnZrRbI8vuye2LsKYtdpIjUkeNqo4qMtLBiDTy+7GV7N17h0z2S11Jty7T7asdljW191vO&#10;+XrEAqrAWsMbKSTHGGLk1VKtymtcqYfjyyvQbXLyQBtpTc7hLZXVw6R25cC3DFtJjFXoh8vSPM5D&#10;BNaaHcWloOOw7NuW5lL6zskMqzaZ5biNoUJCcYwUm16magCJp8WpXHm9ru48EKz/AC3/AI7fqWdX&#10;7dkzarSpqnb/AG9tC7Ui3LR3t/RBfMXKgSLxFSdVAz8or5ZY+Q733bs2u+LdaPbTx+Nz3a9SlGk1&#10;t+Yv9xfTIbjc29zsAjiijmb3UM0sjBpVNOoJHEufgciR4eOLul9/eNNZ9W1Kcf00Jez0qr9oXhiu&#10;+3jr3KRxaTugMiyMEWRgV52GnTnkK+o8cS9jPTt/+tTdev8Ap+IKvt3UdFrZfAGd2dxdubpsUu3R&#10;btFJJcrWrN1ek4ZSp0RnVy0+A8/HDvtX2/LTOrWrxS/VDO/fGsVuUe0CI26WVjFHtI6t502128wi&#10;6NQZeYkLLNUHmfP4Y+ylPZny6x+di5d7rbW1t17O5E7yEH2yrM0huGB1Bn1SFigSuZp8QcKvhbcv&#10;YBUle5LKJEKS6ZIY0ZOrbBJEYOAdMgI5HUMCXFaGtThKUhcZchraJ/1Pb7yTcRDZlOmHiaTQYlTp&#10;sY8hGrCUctFGZFeJGI74uDjG9/8Ac9brY6Xo/qP/AGRQvdzhtlaOzkjWa2UtdoIwQoUA6UeRVDMm&#10;ujEg1+eLK1iJ3PFvhU6bFe9h3C9t7a/sBLJE8WtgIFJ6q8pX1Ia6hzaMvGp8J12a1s63iZ9fBWuh&#10;a1U6qV5B27XW4QW8cFnERNKAkTowbOrKdKlW0sSvzpx4jFWPInqT4+rxtJ7abGtlu9jdzwwi7uJd&#10;SQyihjZlVmBC6atIWcrx8Mzg8mXlRpDb2TUBmK7gTdmmvl0TvGAVjVq6TmFC6wF4+fEYjy0txipK&#10;on5tEWdu2623PbJ73c7kW4za6vNINvrikUKAwLOC3TrTjqOVKZ87xaKrY9PD06uqyNlbf783sl6z&#10;gFpUaRCnoIZQooT4UyWudOOKsM/LJQ3OoXe2gdWDNoCGjIVOTZ+nSKcfhixNIW0yr+jLeusrno2m&#10;rQbqjaBQZ0qi/bhOfJwUrU5ZK1cMbOzrWLaILkJc9aGSKOQSLVwYAwDMFpTUVFSc8/ljetk5MZd1&#10;spq5QI3+aKdFcqwdZJGt4yK1Cs0YNc/QylqZ8OGeOYSM9+oezRbu8MoUrGG1F1z1KxbSVoD4cc8H&#10;1nDaNyrQC7VsNrACpRiDnRuOrxxTKFJBX9N2w3At0QNIULlKfhGVTllngXYLiXdo7esbfdbGeW0W&#10;4dbhTadVj043dkHUCDTrbhxyoP8AaVF3DkZVOyg059nv936sZZ44DJpMynmdVoMq8Aw/o8MSZc/y&#10;xUpwdfWbCv3R2hd7a8c1jM6xQ0PTI1LyjLlrkMRUzQ9Ueg+vWy03M8nufdIu3Sv1VcuPzUKkBFYa&#10;GAoAuf4T5fZ6GKsuTz8010Zxadk2+kEBlPgFZhT7zwx6qPMd2WT2WyrRbm4Sngsrj+fHcTuZXttr&#10;udt3W1vXu7qeK2lWWSN5ZHGlTU8pP8uEdjGnRpehR18kXT9yzH3N+v38F/dapkOj8hyY1VtQTRGX&#10;otK14H54gWH6ahFuTNzcsZDtFlc3UjaSsEaO+jp6QfUdFKDUASQNRoAeOM61/m1E5E4hDDvKbHLs&#10;7GWzjNrcLHaXcMhqViF1o5PjpZCaf6sXc51RJxaeph19sm5W95dWUd05W1YwMyHlYR/lkkilfTw8&#10;OGCSSHO0gpm3yx/LhnotdS1GYPmP9WN4UtugE2h1h3rctwt9vkaUubeOFJI68WoqnSBnxq7ZfA+G&#10;PP8Ap1q2vUvtldkl6ILxnubdZereo8djZ6vaWMaqkSs9dRfTp6j0Ygs2dPGmDvdKnFClicyez7fd&#10;iGdbq3YCWdfzFAWIHQHKgISzMGkr4fHPihX0lG3q04ZWtLmVtzu5Bbv/AHyGIzFmrqki0jWUo4qd&#10;PH78FOi1JO3VvG0Vd22a7maW6e6C3DOkfThZI2QDi2h1UOtMiwY54prdI8OrqlqQwWPca29uZrWe&#10;4MraGuSscdQSw1vzl9OWTUz8Mc70nRo21EFt0ht9r3CK1vJtUroZELCiinO2fAU8sJo3ZSkL4TWU&#10;c7nYdwTxwrBf+0iGYuBGzNIpYkkMdSxqoBHH54Ol6eksLG6egR2PbLe2jku55ZTYsA8Vy92pUMyn&#10;m1xOuoMVFFpXPica7rZrUK1lMKpzuC7Te3kkVnedZ2iKTxMXkiiD0VuZ0YiqsahtRFM8Dlts4gYq&#10;xDghtbTsqPbIDapOt5GrRtPJL7cDq0CtE0DwuXVvVrEn9mmWKuSSnyWrGgHaWsE9+0ck5u5gpMc5&#10;/NYHwGqQZffxxzbiR0JLQYdk7ejgcbrIqQLEWeKCVgSXaoJ06Tw4g8R+3CbZVt5IuznSUeT3cdwg&#10;3CFpLeUSSRH0sSeYZZ8xFKV40whJp6nl2llDaN9S13AwXbW9xcIlFJ0QtEzcygTSGmoKxqMvnh3D&#10;TQPhK0DEPd95FMFXTNZz5LcIdSnSemTHQspbwYg4lv1U2m5lG1s0oGeDt6Dd0gvdyEpsbUmfptGV&#10;1txDS6VGpVByBz8/HC32sOOzc/M9IkopjyWURoDjtU0d7KuqGCKXXNJPGNSLHxVQpoVOgcAp4YZ/&#10;lUcWW/oDTrt2hvQDWsW2bZuBubaERJK9RfSTB5nKVJbQtAlKfGpwbd7r5np6IbbIpiq2Oe97nZUu&#10;Nre2k1HcrdboXLTRdUSSEh6RyoObUOOoV8q4Dq2u1Zf9LgZmqm5Je3rDdrW9hkmkuJYCdc0xTpgd&#10;ShQaQeWtCK0qa4X2OwuLiFYd1bvFeVsy87kbhdAqkbTAPGmrVVmFI65nPUTl/JjPpfUdUthtczx4&#10;W/PJgGC0mRDdwK0s8cgmW4j1M9RQtoVOmUc5g5cfPF747eDzaWureZD2y38m5xzS3+3zGOdqw391&#10;CIHkeJAhKuFXUulQQ1K1+ePH7VLKyh/N7f6H1/X+lmxxZeNZ/mFNps7TcS+/3doWi2S2mKWfrrPa&#10;gFWPKpNcz92GvNfl9Oq1tG3vuebkrROV/bKGTt76PWXcW3xdxb9fSruc8kV48kepdEbIGliIdV/s&#10;hqkUAoKZY+gr1cda8XseaqtufI4f/an6f/8AKP8AA/5h/gefy+OO+hj/AKmfQXoY/FZPoMkw0Qgm&#10;sjii1Px888fPWtGx5Vq2b1CO33NpKsayo8kQBSXp6FIFDwLlVy8ycDWq+ouX7R/WpR2iw8WGwbfb&#10;7NH7Tbo71+l1Zz04hJKrHqaJJQxQjhlr8MessHW7GNNa/Tf56esH0uBLE1Ggh98fUDuParptouNu&#10;O0LcKCGjZJG9u5MasrodK5ihAAK+Bw+3Zt+2qVV+v+xH3c1korucbdaCDbIJLWRJjevbyxiHnMSh&#10;JWzrUhtNMiPHHjPNKstZRL1sDpV23bF2K6uY7q4im5EaRjpIINK15q0zrXDuCdV6nmdrTIxc7z3q&#10;66YsLaP+7ygmaX8T0/DlwWpFfP8Alp6+Jfue52BLeQJ23CZt1HVlNYlPTCmoWlAVbwC/6eOH5HCG&#10;57/JCQ2xbRaX1015Hd9W4hYJoclgtM6qjCg4eGWJXk4qGiXldVK+7DaoYDBNdqI7X8MZTWrGpCeJ&#10;+Q8MFjbeqW51ebewG7Xur+OPqxXgSGJudCwIVR+Fq05SD4nDstavdDc++iGDb7hN83GaaSkW20l1&#10;3YNEqqNqEYY1YgfPwrxFUOvCqXkZgrwsrP8AgULSG0WGSK2uRPbzBuQrpKE1VxmSDQigPwx2Wzdp&#10;a1PXy5btp23QO2t7++HtUpMykIWYj/hnVy/ipqPGngKYfZJank5FDG3aTd7TBO763jlyMar4oD6S&#10;AWpzV/EcT3um4ArVvRIoz3dtDL0rbTNJlIZFkXp0ZRwrRtSkPqHhTG8X5MeJpFvZLbclku9wnV0h&#10;to2OkDSxFau3MK0TQPnjrqUoBePjvuHNvu9rlnh3P2yS3bBojcaAj6SQWUu3DgPj9mI3zTdZ0Mrd&#10;x7HFta3kd9cTbhPI1tdyOZLaOQBOoAoUgRnWqKmkBa/PDM+Oji0JteS3H9wy46cauKsM7Ht0MW8J&#10;LDJJFYqeo9vxMj0IEUY5uUlifsx5vbSvRpwn6+nuN6fdsrzL2H+33KbNHtulCuSKhLsKZHUqKVyr&#10;+9j5Ls4apxW/L4wv6nv4qWspsoYnd6b/AGsUl3ZXKoXmjIeF6kLCdVJGUmgYgHiPDHr/AGrpWtFq&#10;7L+fp8BnazUxYvVmd7Kdj2TeZpbRRF1BF+nXkylYwsrgNIVkBXQgRiuokV/Z9Tlpky1S9/mR4GDs&#10;1q3y1nYaN337bN3r/fVvXSSCS3tpRSOVElGpgtToQjlVgKk/Zjz11foXVca41czbzMfr+Z6WG6vj&#10;dsmsFGEQxzo3VhtazaUY6WhDMtadMlgqilBqpwJ449JU5VhtvQ8Wzm01UQRJtpafV1Fe9ETqb1hq&#10;k/MBPEVSgXLSBTw1Vzxlr8dI0FWytOCzvkd0kS315M8VsulnueVnhjojE0TWdSkkGhUUFM8KwXxO&#10;3Gn7vQrviy8Vay+URbbfF03O63h6b3uswzMsixkiRdIaNdVfE0IalaeWPTtjWyCtgiijc0XZJ7l/&#10;YJu9wIhJIhuUFFjjjUA6Yarrjo/gP2AY8LuYlVXtjr83j3fuDh7Td1Rv5R2lv9oACw26PaIqosIR&#10;WQZ0HKARlTz+/Hyn0c0zaz5eup9RhxVtWFEiLvltZW0b7xZkE9USR2XU6nU6pMaiKrGmTHl08PGg&#10;GPp+l2sln9K3p+74ev8AqeV9x+2qlXdP8indRxmziS5ReqQzREhlaoY6jI2dTzekt6cejWrTb9fx&#10;oeI2mohaFC5hu4dvl2sXB0TgHpIXk6YiYFxznMVUuPSB5+BZWHblBryWsob0LFtGIbd4ywdYkijR&#10;0qyutAlQ3lwphtXNkelRRRDldT7akz6VpUnUpIBFfho1fHjilwBqcflpt08iu7pIP4EZEdVJGsyV&#10;48vKB8eGI+zbRQJvq38PxBDDOipbuHkSEy6Ai1kRIlehA0hdNFypTCMMq0+BuPLVVS+bktyk8zz2&#10;rGQnU0lEkH77tqiZRnUgChpl92LJUllVKkXdzVjahRQoChUAjSKM2nSM8ssvhgsf7jL/ALSS0223&#10;LpIoUEqGIXKuVMgNI4+ZxVdMmrcu2uw2lLuQyusl2iIa8AIxTyY/HAJwE7zoEuz+24o9ztke5a5o&#10;2oBhUALVhx4cxxL3cn/jcFXTp85ttjZwwwKoQcMSYqQhuXI2wT3Ft0U1ux0gNQ8fHCc9PJV1srTM&#10;J7o7djg7hW5i0x6ko7nLg1QMivmfuxR0G2+M7C/uT0VizY2yKqguGbxc1FAc/wB7HtVZ4jZbMSEa&#10;uuhyppOnw+RXDDAJuEEcxZUlj10qQK8PHi1MLeo2ugEj2W0tFLJRasT0w4RWZgQvqNOXVUaRlx8s&#10;R5rRoV45ZpXZnbINk8rk3K3RLCSSp5KlgB8zQ8fvxBbJoz0KYtUy9f7OlskqSCkDqwDClVZ5FOrm&#10;DLysA3DKmO6/ajRg9rq8vmqZD3JFdXW9yxrEtqrhW5VYR10qDrGdGPEnx45Vpj1K5E0eXZQC9z7d&#10;kMAaVqSAjMcKEjhSvx8MbtsdW47/AEq7TEkXWnUOqOyAA1DV0tVs/lljyu9m1SR6vSxJp2Zq/wCk&#10;29vBpjjAUUyA8sS8izcX95tK7dIpUBpApdRw1R5g/wA2CWWF7AXxKzlmc7bbWVtsVruqQSPdRhrP&#10;co1GtWZJdIk00qCVcCvmM8ellry2PA7N3SrTKe5b57a3WW1tY2gRk0zKFLRurtqWSMlWfVGwoa+H&#10;hhmLDy3POxdfn8z2BUHe/d0caxJMtxb50EqI49RbSKEEDyUHLwGDfVxzMFF8FGi/Ju1zu11cvuKR&#10;wxSrqCwFpAFdAtFNa1IGdPHC3jVISI7YnVri9yhs+6Q7ff20U7dPY43MbRkTO4BIqWqxTSKZgGnw&#10;wy+OV/3BXwuJ/uL+8zDeIBaSRQXVxbymL9TTQNUCs3SSOhppzHKuX2Y6leL9vQbgpG5Y7U2aO3jn&#10;jjuWtp5HRA5agVVGo0qp5iVFGwjsWfJaSkdns016Etxs5uZJ0urhpmOgs8pXW1MhzZVy+eHVvpMD&#10;6uUWNs2uO2nBMInfSRDpZkOuvKQa048fhXGu7OvKRzf3KX10kkzI4RyiNC+mLXQ1AZ1lDHyJqOOE&#10;xq4PKypTpsC7vtyVLuQW9u9/cPU28JAhBqOfW41RsVHAg0r8qYbW3gxNB+795SW228pIwh6l1ZCY&#10;TrEAACnIuguGyqrg+deGBtVAM62J7baCZ3tUaWBq3C/mLK0bDUenqYxurKc9KnCM1bWo0tJ2GUsl&#10;ZNmlW/1S7blijZDL1XPTFuI3OljwBfToWvAVIrj4e/8A9d7HL29Z/wBz6SvcxcZkTJ992y9j3Ke4&#10;hjF6ZZBZWbF0Lhi2kMy6WyDD0mnllj6WnWyY1Si2hcn/AKHkXy0tZvwN3adjbwWy30G2rIsijVNK&#10;yMVIZgyoztkaGh8TjyPuOSfktki3op/WC7r1qtarT1D1xYbG7vdQwW8O5onJKyoHVqFgrEZj7MeR&#10;g7PYxwps8c/7aFV6Vb/7jLd03HbLbd7mS8vCu9zBHbbrYqZEJQahM2plJrWmkVpj7DGrXoor8i/u&#10;f9CCuKL6vct7PsVrve4yTPZSRQn+FcyzAFWoSRHpVTGyrJxNcZfLbFVQ0U2SfyvZBOO3sbbeP0ix&#10;lbae3IlDX8+1kG9eY+kSzSLIUWqkKqsOIPww/Dlx2XLLL9PT/cVwbcVgm3nZJ7W4i7obcHvLHcJD&#10;FbQu5fowKQFUrVlVtFdXMakYLs9WMU1ajx6lnST52T3NU7Ft9pTaoZ4LRYZ2BE0wJOphQVzJPMDj&#10;1Pt6o6KyqkyTtV43aBW5fUTathmm2e0tDdTh2COjwMjl2JcuFcMNJrqqvzweTtUxyn4I3k1K/wD9&#10;5e3/APpj/G9nwXj58f4fx/ZgP86vp4O+qvUC953+1XZvdrsDFcbk7JHIWIPT0vqJr4NlTDO/2MdK&#10;6qbPQr7cKkta20R3tXamzbNaRS75cRSiRGBsoy7SSk/gVUXUR4GmE4vt6TVrkWLp8bKQ/Jf7+m0Q&#10;NtWzwR7amlvaRyCCWFdGpB0tJUlTkVrx88eljxLGnCWr8aHptJP1YF37se0kSbd7iQJuFwixl3Y3&#10;JYuadJMjpNcuX7sRd3q1dLWp+/f8zqKvNNgHcO1bC0DWk0Za6dRPcWtrpekiKVU6Tr6VRIARwyAx&#10;4vT62dZOGVfK9V6/D+o3LXFvTSRO3DaG2tZpZHWWG2De9IWhjoA3zppIOGVtZ3dHVpo8nufb7Jck&#10;5kBWN9Z7leSPHazxQRD8maZQOoDxK+Qr9+KbVtVbqTyMtFXyEUsLcXLXAgUNKoV34FtPCv34W7uI&#10;kS7t6HFttdtPczQEuIKx+8SDJxCxqTq0ua6c8hh/0Mtqc6qUj6P7d9qyZMXJ6J7Fjtb6Zm7t9xEt&#10;u8iiaGO1kgdVAjILyOWcaa6SF4GlTkcseT2/udquvGFo5n18f6j8XQonZXe2wr92/S232DetLPLd&#10;QyDVbLLSI8tQQaEk8w9WQPhj0Oh9wtmxy0qv+JH3K/T/AGv5Qhs+2b5NtMYu0SGNQUWOIDUiUNBU&#10;aV+OWDyZKq2h5t7S9Ni5s3bjm2uJXuYQS7QQIxIZmOlgKBaCmvx8T88Jy5VMHqdWjtjYnNFuFhvN&#10;xLA8kMGlQrQSaS+oa8wrKaCuLqWTqiTsaaeSxJ3hue6W8llaW13d7rEjKQ7OymJjm0oDcoFSPLhh&#10;b6nz8m1xLMWStcUPd+QZ27b77te93G4XthHRUZprcqHFSNBICa9JoSSW4554dnVb1STF481Krjua&#10;Dve7XE0AkaScC5K6kLhlbWNQBUKlONcR4qKui2R5l7N2bb1Kdlud8ie8ghna3DLE3QyUmhJNQKae&#10;U/6ZYJ0rMPc5Vgv215ut/bT7hNdrG0tBb2C0IADHUrUKKzsKZ0+QXG34r5UFZqAhZbjuO2JHdoxe&#10;OFEVYtQqxc6WrUNTjWvEY8/P16Zk6vyN6uf6V+SQO7k+rd3ts89lbW8d1usiapKkmJDWtGpzkgfh&#10;FPP5qw/Y6WSbbVUe3i+62alpR4FCy3O63uZ5b7cNW5XrGN7BIW1iOob8gRPrbzoR8aHPHtY+vXEo&#10;qtF+NSDt9q+V67DTse02232V1e7rH7yXXpsVuAiBQlChaKjMW/MXyC188FyjwScYaLVrtkN7FdST&#10;XSWt2I5pLnWsfXQIKSxB6yEkaagFh56cZwdvgbazT02Ir57qC9W/WOOLaBHJ0YAFMssbRnVNKDzq&#10;edSPI8MsA1Cg2kPQstuNzZwRXNxcVVkk0qU6hWMLQ6JkGmp1CoPNTMjC7VTiBdaqfYqy2+0XtnbT&#10;SUleWOMrbp0WCAU5yaoVK0zHMfkDjlXjMaDsmR1cJ6I92mOO33mF7Z44IjD1nVwaKjdRNOpy3LTT&#10;Wnjl8uurNT5Mtks8X5hGVo5YitvIs7FQkJiDOoV/SfTVeHnifi51IWnIHa+vFZi7zPBEyqHkZirR&#10;AaUAQqwDEt5E1yoThjwVfhSV4u1kooq3DAUVtuN/pltZzK5dWYyVQuyyhhIwYZDTxJxSlWuh1sjb&#10;hjxaT262xZ5kWHSvVf0ERkUpITqVeYkHIeA44kakHHZi3M8FzFdTyLJItgfznVJFUlgeXWaZOZKE&#10;cwzqMiMP1TS9RqTn4hS4vEsNkivLhSLeGG2lmiSjOETQ7IvpBIGQ4Y1L5oPU8QS9xfU3aY4V/TbU&#10;3N9MyrGksehVZuGs1JPHgOPnimq8AusFz6fWu5bjtO4bjvkjSLuMirZFaKiCEEBUVcl53YfGmdcQ&#10;d21U/wD8UdmpNFVf3sJQ7pdOi9CGghRYyQNThgA5yrShqKZUocKwfLqxde1azrjrWNEpPrmKf2qo&#10;qmJWdWcryleWj/u8tPsqMbe+iaPax4obTFrdS3s3MT1kLMiIuaqWIkXSD+7kPnh+C8qSfNj46Azb&#10;e6Lq3jAuYRPQkKYzQsqgksQw0+keeL3dSefwDMPd9jKgVbO5c56VVIjUqMwD1DVvgM/twSSmAeLH&#10;L6X7lZbpuV3K0Escltoi0S8rAvViGUcDkMeZ9wsk1V7M9Lp43xdpNMuu5NisKrd7na2hXIiaaOMj&#10;L+uRhVZa0Na9QBuX1F7FXUsncW3cMv71Cxr8gxwN8V34Y2jqjM+5+7e2r1y9pulrdOpBRUmjJJrw&#10;XPicBgx5KXThlHYeO2NqUDF7l26GOvTeWUj+GoK8aUzJ0+PEVx76yVZ89BXbvKcO5WyVooxWgkzP&#10;nmyD/wAJwt5lMGaHy79aXkg1xTwOtD06B1r5VTPx8hgndB8TyztYtx7ihtJU5Pwx1LZIVao/DTm+&#10;OPM7WVqrPW6eOWbtttgYrZFji0oooMqD9uIaTBXfIp3IN12wzxkMUWo86/yVwvJUZjzJGLd/RPse&#10;5QzxvGrSOEMrKzoCQdPKAS1V5T8MWdLJzTo/B5n3XGkua8luyh2Xf7JI2S4t4Lh0aa4hX28XViRw&#10;QhkEgRWLGmNvkvS26fsfO/VaY9/TzbbC0sTaWpeX2rFJmc63Dtz8zAAH1YjyWte/Jn1fTyp4EOVx&#10;HalKVoacMFZKBtLWFTd4UCyEEUplifYrTkzDeZILPt7cbaWsdtdXXTaj6CaytIdJ5aGlRx4Y9rr2&#10;bomvQ+b+4LVwJ81oNw6dxtsAZUjWKa3c9VwVApItDxKppof6MV1uq6WZ5+LJw0sQ2quQ0DHpkrqK&#10;NRDpXNOclR+zDHZPYq5SFLRl6CambVE7RhmpQGnFl4kc1PuxHfeDzbtSXhNtEsPTuIXll4I6zIFW&#10;q+RikZgCOHUXDFqU4bWfjQ9s7NY1RoCU0cwYEAjwAzz+7HZLQObgIvDRKzvoLrr1lcmqKDUwoQfv&#10;xMmnZ6i06yziIjTX1inEc37cWVaaHJyRXU6qrZEgihVjVflQ+GMvZpQBkbSAp326gBuLODTKrMkk&#10;rUBSNRmkOvWkZanqofkMZU869pepZbc943ud0O421usRME23QluoBrAZXDZazp0hq0wThKYAdUvB&#10;7tKWtnurW86i7sy4aYRyadIAJYGIqFkXU1dKyDw44nzS66aWCpdLUP79vRt7QvCkT2smosXAjAGo&#10;kAAmMAmuYI+WE4qPRNvQW9WwNZz3+6QiWLbLeG4tGV2tTIyytEzhS2h9OhPCuqmKbJLzoHHuPFlb&#10;9mrbR224dv3R3hK9a3ty8xMzAnSskclNJHp/pGPm877ju70yVWJ7T4X5o9bD9CFWPmHPtLatws7G&#10;eO/6kFqrt7ayl6bFIzQ80iEhh4efnjwfunZxZLJ0fLJGrXqXYKulYjQtXezWV+ybpBKxmEIWH0lN&#10;HqpRRqr9uA6neeB/TvXTlqZmxck2tHBnfcPbUW87vA0V9Dt0CSF90iiGh5ZCulGZgGLHgKSNRRwG&#10;Pq/8r6KaVXb/AKfT8fA8/G+a3Ula07ht5u0oNqmmlmu7K4ltLxI3dGLdQ8nUj9YfV+FlHnUcctgf&#10;1ef9rqmv+GU57NNJeQXvG+XW2OlpYR2ks8xYyQydSNemtBQLGSZHFTn/AN3FOLB9RTZ2S/Hrt+NS&#10;X6iq9gysaRhhNAv5iHS6o1dOgH8t25tJJNAxzofLE9ckaTKPb6Ofn+79wUudxu73brK36WoQRvci&#10;Ycza2QKFIAFBlWpP8mGLsf8Aj4+liP7lRc5kDbEbZOeRFRIwXZEdRr1VAH41B5f5cblmTxtJlsav&#10;cdq/uQ/4f3f+Gi/xf7vD1fH0f1cXc8HrbaBnNBdNl2e3jgtJek98A/WdRpJq3LUg1yC5D549PD9r&#10;xcFy+b3PTp0qqsNSGNvgiudwsGtJ/wAmxiYu4q5JNFChjkfGuK3RNKNEmHlwxC9Bh0yussbyMFYk&#10;aV5KU8arQ1wwEz+Tuzt/t/e77bHtry5tbc1ubqKTUsDSUrTSI2VatpYmTjlhDyKj4x7hZszcSVTd&#10;W+4STXG0lNWf6e5RSkLutC1QzSajqLOdVTww3FXG1ypDHLEkp3Andr3Wx9pm3gtXjvpTHpvpYtUZ&#10;ZmdmiABkQoq5KrMT54i7eKq8fmS9zK0m2BO39sgv0u5XZmFvGZWKaWJIIXTpJUatTcCcfPd7tvDx&#10;j+5weN9u+3/5OR1bgv7rb7dY2kV/KfbWcpKa5mUkyVoBQV5mGYUZ4m6nZtls6b2Xp6Ff3X7SsEcN&#10;V5Erdxue43i3ezWNwIISGuJ5UeNpmoI0WOJqShaHNgB5nhj3sOV1XC14+D2/oN+39y9XWlrxWpqV&#10;l3vuFpsEwSziL26DpW8epFQnI1YDTTUwHKM/PHzfY+3fVups4b1Mf3DVzqB+8917h3jaIYIEgd45&#10;CUOZQuK+r1EDOnn9+HdKmLBdpt7BYur2O5SVVcZ9dRQurXvGGzjgni2+dIn1hA1TICRWMPq0jPxp&#10;5Y9Gvawzo7FeL/67nhwo09Qh2nFb33vYivt9ZikhhYuWLQ0clQFdslcV8/swOdTGv4ZN1sdsTdbA&#10;HcoXlkiEI65MX5koD6VIbIEELTjxPlinC4WpH3q1Tk+2213KHY+ntnUt4RMX3G8WJGnnkLVQNIah&#10;FVeUBV/8VMNv2K8uLifAlp8eXGUv4Bq336N7drWW0lgHEiFF6ZHmcl8PgcS2wuZTkhfqVYt62wyR&#10;s8pgijchgRqY04cdKj5mmGPFaPUFVbZd3rvSyhQe3bqRrk0h0yE+HEGi/ZnhWPqt7jFRvQBbVdx7&#10;hucnsRSBCslHJQU1APpCnIkGg8q1xRevFLkU47PGn6MJX17cQlXubZLWC3yiA9THMgqS79SlM68P&#10;HApK2xO9dgBuHY+7bncS7sYjbWzg3EjNTqkU8EQM2pjwotcPx5qr5fI6mSFDK/alluq7o13ZXRsb&#10;CNTJJcyUSqLyhXUuatVdC00nDrWUR5HW0Q6XG5LuO4ybXHHHcy2yt04WrCVZUKP06lWZh58dOJ6y&#10;t9hbcVFG33C+3AybQQFMkzg3bMgeJ2OkvJJoOpV8aMMPSS3OUSmyeTeNssbmSx2/3F6LeCZYpZVN&#10;GZlDrJoFCylwrVcfLAcG93/A1Ve7LMW73W4LKiF2vYlrEioqFXjUaKGNSmlSRXKp+/GNJfu2F1UO&#10;XsWm7s3KTcFtbq2jVLtgIZIgAOYA5SVZfsfzxlqKJ9AoT1CFha2kF+001yRdOheddIo0egSFlzYM&#10;epojpWhZqfHHUhrTYfx+SHsKt13ybthaLYvY3EMzo9yrapaxHUBISrF3qgrmBX4DDXj8irUjWSKI&#10;S3LxyS3LG3tVkl1FSpKoyGhQAExry0pkMBZxoLbexas7yZ9wEtvbdW3mKyM8TxiUMw5tQOrMljy1&#10;C4G9dAbVndjPDum1vBLa3cQiu442aGGcERGjEUNCCARTiafdibg1qZWsai73DP27A7i3ka7ZlpaW&#10;qTlI4VNGBLK3o40TMZnhUYpxc7ex6GGWMEthDuewSW15fQ2vViSCOMUedmVQKdMHl1FdIrn8MIdo&#10;tJRmzcFsAd/27tbbN3tb6W5f2KzmQwLpkdZInr0JEqunQKBgWLniFw/Da1ltrAldi1lotR127uYT&#10;ww2sHSYsvUgeKNlj0MNZqAAFcqdXGvwzx5/YxN2l+DsfadaQ6xb/AKmXJvdxbbDO849vaooVVYlq&#10;scwsQFW+JwtKXCepR0+9WFW8cP10FTce7bOPqK0NyWhprDxmKqsDWvV0ZEL4YdXrZPY9tdvFZytQ&#10;VZ7u18tw0IAdek5j48o1Vq5CrqJ0igxTTC8a18kubOrvRFZ7i0hDRMr62kaPiKFUNGYirV5hUZ8P&#10;DFKTbPOa+YpTd3bZ7aSK0t4l4K/WXVI3kATWn+zTHcLTqOcJQWI5oNxsxZTXUlHBk0QyNEwH4V06&#10;qEA+GnLP7Nae7QNLNbMH3H03u128X8CSTzaSTElASPwuD5gcR4+FMLp3qu0PQut0r8FZC+dn3cRN&#10;Itq40DVIJQQTXyJGKXmpOrJ1hu/GwR7WhmEirGK28j0mSQKCoSjHTmTwOF5km9NzFotRik1rGtAi&#10;ozaS4YKeFSBk1cal5JDjInU8ahlPHSQKVNBWlf24BydBIQVYaWBXTqBSi08OLEHKnljlb1OVmOHa&#10;u7bJsrNd31yLYJGPzCHY6AKk8ik48nt4sl7xVaHu9LLStNXqNyfXTsuKPRD73cGA5TBAQD9s7Q46&#10;nWul8zSNs5fyoB719dr3pN+n9vkDPTLcz+HxjjT/AOPBrr1e9jpsvACh7n27fLU7z3M0QjEuiy2+&#10;BCdckdCSwcsdNWVRU0rxwdepwfyzL8nhd7v5Lr6cQi5tN/c7xcG3qtnEJOtYpHQioTSFOX4VrWnm&#10;cBfHwWms7nj8koL+19/DZZzNvVpLYLG3TnuYUaWLlNOfpgsM+B0jC7dWz/bDPoeh2MKcVs4f9r/o&#10;O9r9TO09xiHtN8tHrSkckqxt/uS6G/Zhd8eSu6Z61VRkV9vcEsbFTBKpGTIqsPvAwhz5KFT0f6mS&#10;9/bs7WxsVcQrJOJHSIaS4VSCtaUzLA49j7d+08fvR9QEy7Bu+1QQ3l1pksJo10yQtrDK9H6Y9JVs&#10;jxp44ZbNWzhbnkZMivp5PJ5BKFa2IjhkLde1fWxUAgg5Lpox4CuVPlguKXxBa0hvU4tjbEKLdqyB&#10;9MyKOJOVSPEcAMcpnUn0kJRQog0iinI5DOgNBUj5YOI1R6FapbBW1tzJEZEI0qAK1pUk0AWvjgMm&#10;SqAvkWxG9yYrrWjtJIKgtJRl+xXDDAYcMrVCseDWWcyXcQbqSFY9R4cMzxpmcUpJLQrSgoyXkgu1&#10;GgPERzUNWA4VAINf2Y60i8tW1CA2+RR3U0Ecb1kcAyO7krHq8NPwGZwFFBDWsJ6FXpbbtd+bqDc5&#10;BcE6JiIaq+ogsGIfUyk5klR8sFLaiAE3ZRBr307s9kve1Irv9TSbcHd3kk1qCg1kqNBFVybi1Dj5&#10;L7p3exi7EVq+Eeh7PS6eK1dUK/1TXa7rebaysZ0RrQq+8dWscJIIWEuRlrozeHkcej9ktm+m7ZNV&#10;b9vl+/5CvuKx1a4rUs7Vtm5WNg0t7aQaFLQABnlmqqkgq50toagI8Mehk7FOXBTyiTyni+XknoE+&#10;1e4LXbb2O/nm6m3Ql45ApV2jeTIUBINATx4/DHnfc+nkzYXWu5R0MlaXmw6f/c7slUN3+r2ipQ60&#10;ZqS5D06SFNcvjj5F/ZOzPHhb+h9F9SnHcQrru3db97q32qZrDXcMyvUqqwEkgoB+Er+7nj7DB9tx&#10;VpX6i5WS/U8TL3bKzh6FDtuTdCJb6QxX1tH1I5LiNgk0udQ5SQBsq04eWKsmTHWyq9H8NCT6Tadk&#10;X7Hb1eRrlLPpWcay3MMsSaOsfSwkEetOqDTP1Hj5jG9qWv4FnXfJ6vZEm2dkbNfTQbhI86NBKn92&#10;uEdiPSWX0qxGmPjzccziDsd61KtKHPo0OtRPVaIc7nsefcLJmN7GkkrrMhjQkKwBAGrUtVAalKY+&#10;eX3euO8cXpoX4KcWmA9/7Z3fbBHIGgkgKpE7mQKoPpAKtoPqORWuVcep9v79M0pSnuTd6vKzs/2s&#10;BPJJZzSREo+nJjGwdK0rUEeGPUSV1J4DUMl6tt/zz6P3fxfvfLAw/Q6H6Fm17hkj3NY7tutFeSKO&#10;rI1FQE0LMwDNpo33cMsfT9f7hjsq1Sh/ofUrv1slo5Nr2wwWdilvZlFjiXRHErcmWQAGeKLavUVZ&#10;S5YFW77gfc4o91lgs4JQQIFlCyS6Vq4j0amYDI6qggYXjpZWs2+Se2mxRb6fH5dWZ39RfqPYW1/N&#10;2/tVpBHt9q6C9aLSDM4WpWqj0LqocqkgjCOzmaar/E87Pka0IU7x7Zihiksr+2ip+ZLAI5kDAqRp&#10;JjTVUE1yGdMF2LVtj447/Tfql/Q9DF2MSWppndu22Vt9Om3ZJHumENvLH11iZT12SMtpZCAdMpIP&#10;gcdnyxjb3PO7HZ0bhQCPpV2bte67Tdbo800UrXJhZIhDoZIkR11aombi54Njxf8A4zF2qf8Ak5aN&#10;7MR0s9qTavqZd9Q7j6hL3THYy7dH09puCsdsgrD0SjDrhhRudM1NBStKVrhHV+14epyUvk97PdjO&#10;72nlTVtEar3x9OO39m2uG6tbqeN3uI4VWeQGIFlY6qIgOrKv2Y9Ds9StKTXefJDk69a10LGz/STY&#10;t02GG5vbu6tbiQMZTayxaAY5W0tWSJqmiiuqorguv0a8U7Nz+gWPCoI+4vp325tWwT7htt/c3NxB&#10;0zFE00LoxMiqSQIxnpOE9z7fj+m2tWW9TO+tblR/6Mo9s9g9ud5bEnvJ7uy3O0ZlnSF4qOoZum5U&#10;xnlamfBq5VpTAdLoYnXzyPVr99yK7tRzV+H4KvbX0wMm7ybZdM8NxahlvruAmMhGAH5da1MgA5jX&#10;LhlxzB1rO7o9lueJnyWy5bOXDYu/Vbae1+zbmHb9p697f3LI13DcuvTjjoSNOiIHWeOeHZcFK2hN&#10;yhWfFNVJpGwfTntXd+0tm3C46kCXVhDcSRxOixariBSzcyf18q4HH9npPN3vyevj/wDzsX17EY+H&#10;FcSvvH0Ys32iQbFel5UipZxXOlomIWgDPGEyPmBh9vt63q2edm6ytqtDK+xewdi737q3DYN23WbT&#10;t9u00lvYRraskqSrGVbqpISBqNcvtwXVxzumheDAp2NAl/y2/TKNRbvuu4RNGRUG5tg3gaEGHx+W&#10;KvpVncesCncSvpD2Fsu891dw2Mk8vsbNpY7SaB1DssM3T5i0ZBrXMgZ5Yl+jW9uL8C/pqz4vwG+/&#10;u2oe1dwRZf7xtjhZrSWfTqLpkwJ0hdaZHwyxB2eq8dorOpLmwultNgle9n7Fu30pue6V3C+jNvZ3&#10;W5MtnLEqStZiRljLdNm0aoswrD54t63Tqqcn+6CnFgXCfLM4+lf01u/qXuLbxdCXae3ttcRl45X9&#10;xc3AGrSGXQqhEbMgVGqgJ8KMWJpbh4sULc1nevoJsVxA0+xXrx3sUjSMZCrmSYGpVplCyL5cT8ca&#10;+svDNeD0Znf0x7D7Y7q3242rcIruwv8AajJNcCKRK9WCZI2jbqCYU58xpHwOFYsc2abF48fzQ/QJ&#10;3/0/7V2j6oXW1Xk1yu3b2kNhHOrR9aOS6h6cek6NIGvlHL86436S5qvhHPGlZV8Az6jfT7Z/pSlt&#10;cbG11cQbpDLaI1yyystwebXVEiVKLTT555Y3Nj1XoFkxahX6Ndibf3327cblv0MkLWd0IbS5gZQ7&#10;yRqGdz1EfhqX9oxuPAnJmPCt5Pe3uy+3e4e/r3tuWS5Xb47C7uYrlJVE7r7mGKMuSjKw01b0+P3q&#10;w4E214GYqaP0GCX/AC2fSyC9Jbdr+3umA1J7q2VjwOqhhrzUzpit4l6hPEjDO6tvG29x7hY7feyT&#10;Db7i6gW4nZHAs0ZogpKBRK8i8zGlKYlcJtR5JHxloLdqx295umz2O5K0EO5XVnaRKhXrLHdtoqQB&#10;oRmBqFC0UeZwCrytAKrNkja7n/L92PFKrXW+bkJZQI4+vNZ1YocqE24YnOhINT44rfXqWLBUR+7P&#10;oFH2ravfWt+l/Z3UiJc3F5Gq3EDkkI8UkYDGpNNNRUnMHKnZFxWhTX2Af6pYB9r23bVM+6e9t2ma&#10;KFXaaUTKRGszOGCfh4f1q489qdvcTkrdy3t4NM76+jmyRdm3d6zXNzuFshu5tJUqZfVK6oqA0Bq3&#10;jlXxpit9bguSbkXXFx1kzxNxMNmLuAR3dtHFqeN31SNIE1OZWjZassYNfE0x5bad2hN6WvPFfKh8&#10;7S+nt93BBb7usp2rbmo9rymR3ShHLHLUBGrWv3ca4f1+lazm2iMxdedbbBLuX6EWu820yw77It7p&#10;Ka5ba1ZVJz0UhSF1UigzYn449D/GUymX4+NNkYB3N2lvXYm5y7bucaiTRGY5YfTMpkGl4iFVmHJT&#10;hl5cMDkp4Y6tzRdv+jXbm4fS+bvm5u9yi3YbZdXvtOpCIBJAkhVdDQ9TSennz51PDwbXGuIpvUW/&#10;pJ9Ati72S73vc7y8t9mjpHAbcxI0lwKM51yLMCirx5eJ45EY2ib3MllLZu0vp3dfVeHZo5r1tgaf&#10;2lpeSSQG4kmAARxSEAQu/IOWtM64xxt4GKTde5uxbLbBB7Iu0UgKnqFSQw/sheIOPC73U+k066pn&#10;udPu/UTVoUFfffpf2ztvbkl/dSXBvFiAEStGEMz8FoUJoDxz4DFWbqVx4uVm+X9RGHuWyZeNUuL/&#10;AJGTdvfT47t3jt+0W4aOynlL30kdNSQohZ3BIYAnSFFQcyMD0b8rw/Q77hiVayi19b/p5YdgWu27&#10;jtj3dxt90z208szKzJOo1xDUiIKMuqmX4cerbEeOtdzMOwtxu927u2Tt68j6VtuF5b2000Y0Sqkj&#10;qpKswbPScq1wP0UwuR+lrn/Lv2HGVjk3nco5p8oFlntuZqADSpgUtmRkMH9CqB5Cb3n/AJf73ZS2&#10;7225ncdoQaZ7SSMRvEGNFZaFgy1I1cM86Hwl7lXTG3Ur6bVsiTGnsj6Kdpbj2zZ7jdS3UdxMJOoI&#10;niWMaJWQUDRsfSueeE9bqVy41Zt6lXZ7lseR1SUIvbn9Ae3L+2kG3brNGeCtII51BpwOgR4P/wCO&#10;rvWwtfcrL91UYhuP093vtjuG52jeQsdog9xFMCpglQE0kVmIIFTQjTx48MBlmih7nifccidvl8kF&#10;5Y3M24W89lci2t7Sgt5GcIuoksCDTPMeeBpm443VrVuWRUyRXj6mrfTX6ZRd0bJuV5vG7bhDI1/N&#10;Gsds9t0zG8ccvKzwyvTVKwyfhTD+virkrJ6dK44TSTEHsv6W7LvHeUOy3plSykknRpIiolpFHIy0&#10;ZlZeKCvLiPDfnkVHtqfQ5lwxOy9gn9Uvpb232VPANoadxJEJma4ZGbV1NFAUSPLScO7FeF1VPdEd&#10;bu+N29GaTuX+Xb6fMnUvNy3GFNPTV2ntkAJ8QTBTUcehXBWqPOtZs87n+kTQ9uS/pt426rFGpa3v&#10;qfmxxsGDF4dGplUA5LzUxDl+3qrd6P8AHsR3wRqmY/Zdp3vdO8QQ7dFbDcH5n2+3MaRLHGadSqnK&#10;M1qTSv20GFYU2+Kn4sTVt2hamr7P/lz2W3som3ndZnvaAzSW2mGMuScuYNqGY4qCftyv/wAVeWWV&#10;pAN7v+i1/tFi97s8g3K3hIeW2KlJwgB1MKMQ9KDJQPlhb61qbOUFqgB9Pu3bXeu6Yduu2nit2Dtr&#10;Rh1FYRsyjNXX8PH5eeJcarlsk/M7Ca3V9PJo9z9Cuy2cQLuN5HcOKojSwEkDOujpAngeGPRr10vL&#10;KKyjNfql9L73tK1hvobo3m3TSrF1tIWSJiCSGXP1UyI+OXDA3xwNoxB2Kwud733b9ltkrPfTpEj8&#10;aK3qcg/uqCxxiUms0D60fRTZe1+2od9268vprO2uI03NZTFIVhflV0EcUf4wq82XNhrxJLQQ1pot&#10;TH7TvPYIrs3E0EvTRqQwDnlfSpzZq0XUxHnl54R9Bkb69tj9Q3v+XnsFhO9zf38MU5AZVltoUHwB&#10;WBSf9onDH1qj6YVXZsX5P8r+22c0N9su7POYWMvtbyNHWc1BVXlWnLy/u5462DTRmZMTa0eoqSPc&#10;L3ftG0X8aQLPuNtttzbx6FMZeQLpAKsGpqJFQRjzK9blZ1c6kWNPmkzU5PoD2IHkmlur8SSFmDtP&#10;GoXVQkKvTChcuFKY9D/FpVJNv9C/6KZm++fRvYNu7wtdu7e17nbzRRS6LuSKZS800iOokj0MulUD&#10;VKtTAZaawhOWU4TNJ2/6HdvxWjW+4XkjvKoWOO3EcSIBnRAyux+PD5Yx9FOJs5GV6686gbf/AKV2&#10;uzQGOLeJ4rWV9dusiQtFHQgldIVCPDMMMfOfdL5erkq3RXrbypT/AD3KcfUparhtCHf7RttjboNr&#10;ulj6jkbjJpYFpCysTVYmpU5VbI1+zFPXyZMk81p4/Ekf7GktYCVlfLLYGyIZYJNMcVxCGjkSReUg&#10;qtSNDDx+3FFcNPKVgM2R/Amnutz2qJUF9NbW8CxsIQwZmVE5w2oPQs3H78RZ+hgvdzVSHj+4ZKVg&#10;obbvF3ujxLLuPutuui6ypGFYIyD/AIhJOWplz/YMOx/b8WN8uMQZl7WTJowjtuxbaLqCF2F3NEwe&#10;RTGekEL+iQAmvA0b5ccI7GdfSs03X0f+geHGq5FOo+69v/5cHp0+qP8Ahfu/L4cMfG8Mvrb9d/U9&#10;vQQvqB2/BJYvuLU26x22JulM+TysaCOJEyOnLMtnXw8cfsPZwK1ElCgTmxp1j0M8su6N3skV49xl&#10;ioRqZXIfTUAiPUeTj4Y83H2L1e+h5+Ps2q43K3cPcu4blezS3NzK87IKXAbgpWgKmlPL04LNlta0&#10;p6DsnZs4S2D/AGL2Ou6EbjulstxZ3MeqAmQ11g6WLBSDnn4+GLer1k1ytqM6+KfmtqOO3dldnTWs&#10;2z2WgvKJQ7CksqspozFvUNBNBXDa3xO1saX7d9PX3L31+NdtGP8A9Xkew+jO4RWrMGt4LKKJj6uW&#10;4hQE8PDCM9VwaPHyrRoGf5a7q5uexr+S4JMg3SUcxLH/AA9ueJJ8ScD1sfGsGpt7lX6ibPad89n2&#10;veOyRJ+r7cNN1GVJfpIw68JCkHVGastfDE+f/wAmPmvG4GSisvcYfq3bx3XYdubiRlkSWGSNweMv&#10;SemrjlnhX3TM6YVb3Q6tOUotfTKCTcfpdZ21y5DXUd5DJItCQGuJkqK5ZDhirqxfCvRyKrSK8WIf&#10;1O7Ot+yuzpd5Xd5nMUsMAaVUA/NcLViMv2YVfqKtdBNsCS0EnsDvjd7Puyxk20G+uLqRYJLaL0TR&#10;uwBGqtB+8GpQHjibArVvIjG2rn6X3y5k2zatx3Szs/dXsUDSCFKBpTEpKqTlWlT8fLPHrXcJtLUv&#10;s4Un4037vCW5v7qXcrhpbmdupPM2ohuqa5caCp4eGPJVHb5vJBfldn6l2/brvc/o9tFntJj9xNtO&#10;3m1LHTHRYomGYBy0rj0b0dsUeYRXxbpHk4+mfam99rWW4y75dQiKbQ0cSSExwpDrLuzMFUagwr8B&#10;gerheNOfJ2OjqtTOPoXvO2bt9Xu773b7fpW94Lu6SSprIsl4hDFTUAsMzTG4nN2wMV+VmN/eX0C2&#10;jufum+7im3q+tJ78Rq1vDoMadOFYeUMPEJXPxwd8Ks5GWxpmZ/5WSIe/t+skJ6NvZSJECakqlzGo&#10;J4DP5YDD+4HG3yZrvc8W1fUC07h7RcC33zZJVe2EnGrprgmFc9Dhijff5YO65pryjcleaaBVjBPb&#10;/wCXLereaM29xb7RvcUsZFCkkZuVYEeYYZ4zBP09fczEmqaiD/la+r3aVvsk3Zu73abZucVy81i1&#10;0wjS4jkRagO1FEgZTysc6ilcMqoQyihB+4+lX1I+n8F9N9ON4a4sbyUz3dnNHDJc5aiCvVR0cjVQ&#10;6dJPkcLtWy1qLur+GKX+WLc7zd/qz3Pul1L1ri5tLk3TlQjGY3UJZiihVWpJ4AY7HPKHudjs5h+h&#10;39ct3ms/qbfSWjLBcwW9v0XkYCIzmNWWVhokJKLSgGAu/nhg5XFjQfq9bp3n9F7TfoChlgW23OqB&#10;io1L051WtDRRK3H92vhhmXWsh3c1lFnbYLnsj6DRR2y//VZrLVGE1Bvc33MDmWNYlkzz/Djv20On&#10;jQRv8uq3R+oF80shMce1TII2fWwZp7Yk+VDp8MK60yB129mal3d9I9v7l3W83C43S6t2uljUQxCP&#10;RG0ahQy1WpJC+Jw2+FW3GXxKx+Od4Tef/cN5tdnL7uKzuZoAzAEkxSMgD6Kcx0mikccIarUl4VrI&#10;T7Q3rr/VTtW3mie3lTetvEtswYMJBcIi11UpQUy8sHixxqNxY4P1z9TvpRtH1Bi22Pcb24sv0x5J&#10;ImttFW6oUMDqDfuYotWSkT/8xMncOz/TO12rZbGS52iI28W5bi7pIYYbegi6kZzfXIqampTzGeWX&#10;2CqIP+Xftx9/7uO8ztW12djNpGWqbhHWnDNtX2Ykw1m8+ht7uYN62ruyHdu9O4O2ZFWS3sYITFlU&#10;PqBW5Vv7LOi4prkVrOolXTbR+frLYl2n6sy9vbmepEu4JFZpMwAkEhHRkfzXpuDpzxC8SVoZGqcb&#10;wtjcvq3vN5svaBi2xxbPJ+WpTkpFGuaKR6aj9mKO1ZqqS8/yKOxZquh+ddr+pO+bRvVpulizrLbs&#10;OvbB26c0QOccnwIr504jHmrJwsnU9Ho9b/xfNGv8T76t/W21772u1tD29+n3233HUiuzcmbk4MlO&#10;hFQMwU1r+HHp/V5IS1xbRvP0524719BLTbVkW3O5bVd2wmccqdfqoHIB4DVXD6/tAYsfXnuOX6cf&#10;TPa+2O3YJIIb9TYLfA0EcUahpF1cerNqP2ajjraKDkfn/wCm8yTdwI8rFZ4EaWFhWqyM2kM1M+Fa&#10;ffjze7Zqpb1VNpP2ns80PcewWM9wwaaJ43m0EEdWI8wNPBh4eRxViazY034/mhN5x3cCF9W+84Re&#10;naICGW0AadtSgdVxWmZ/Cp/acRfcbcrKvhFXSfBT5ZZ+iu3CHaNw7nviqrPqjhk4hbeHmkao8Cw/&#10;7uG/b8Sqndmd7O7tVB8dy31k+hu5a41O8dS5EMemmi7tZWlt0HCmuIohPkx449FOUQbM/Mf0guH/&#10;APuh2xGyaWG6Wqk1yr1lrlgUcz9Ff5oexu8O6R20O29sk3J7Q3ouOmyr0+r7fRqLMgz0NgrIxDQk&#10;W7dpfQuOw7mnW53mHb2tHOsuTNLqWGNWPrMSso/2fLPCey0sbn0HYJ5poI/T25ef6RwTvkxtr2tf&#10;hLMP5sJ69YwR7P8AqMz2nNPuj8/dvdy7z2/3ZZ3tgWCC4iR7dSfzY3cKyMuoLTSeNPjiDrWaaZN2&#10;7VV4o9PK8Gnf5rgkHZ+034cpJ78WZ0ipKTRtJnTw1QLj1c9E4foTZ1omZN229rebbMNwci4jtnWy&#10;rQVEaDKMA+oMM68ceZZQ9NvJ51kplG9f5fDCey7wRsrMu4yiXSKc/QhrqAyrSlaY9HqL5X8T0Os2&#10;66iH9Nb0t9WbWDwM15+yCY483qV/8qfxPo+1ecTXwL/+ZifpSWx8rJ2HzWQn+bFfapORfAiwWjE1&#10;7mnfU7t7ft+7aFjskiR3ouEkJkOlSiqwYHI+Y8vnirsYnesI83LTkoKfYu27j2N2LdP3TexP7Vpb&#10;yRomJSKLQv5YLhKtqUnL8TePHGYcf06amUrwrqLP+XOa33PZt23tjG14117OTTSqrGiygGnn1v8A&#10;ujC+pjVU2B11o2IE97vf1Q+oV1tIlS1kh9w9st1qIjiidVEaqtQD4lqZnCbY7ZLPUWpvd6ms9sdt&#10;/VrYNoXbIty2i7ijLGGS7S7ldAaUjBVouQeHl8sV0peqiUUKtl5M67Htdy2v/MA203kkDND1yUtG&#10;foIZrVp9MaOWZVXqUoeFKYVjxqt/c1VU+4Z+uPY/e3cHeG33Hb9i9xEtnFCbgOsapKs0rZsxFNIY&#10;HDcic6IOQl9e91Gy/SCHbdznW53q79pbpLWpeaApJPMAc6EIRX+sMMtsFXcT/wDK72/+objf9zXM&#10;ZK7ePa2cjeMsq/mEfFY8j/awNFrIVnoabs+82H1I2jvPt28KmCO6nsImC1AtnTTBMAaVbqI7D5YJ&#10;OZBag/IFp22u37nf2m72YFxtlxJFPzAKrQMVk16lZSAQcgM8Js2T58rThH6l/wA0O4PYfTJblZGi&#10;I3C3UlRUkMsgIAOVSDh2RSg8lZRnH+WXvnfpe7x2+8Jg2ee1kZYGJakkfMsob+yNJ86/LC8dtRGF&#10;/NAzfUO0tNv+vnb84dkO4TbdNKsTAFpGuOgocH8P5K1phWZfOo9UZkS+ojSvqR9Mdv77hsYr3cLq&#10;xSyMv+FKjqLMFDK+oHKiYoyY1aJ8FTUmRp27tX0x+p+3yruF7fWVogmlW4kqsaTxyQHSlVWiK3KM&#10;eZm7aw5lVrQ6vX05Gr9x7Da97QWO9dub4ILyyDe0uYSHjqxVuccUYFfEfAjFuXFXLDT2B31qzKPq&#10;Jd/U5J02fuDcJOmWMsEscNv03XhyvHGpoK0zzHjjw+7nyVslmqnGw9Y21oyXs7atklt4hfVuLqdi&#10;JisjhV5iP+HpI+3HldjJntydflrVStNWBjx4qtJ6thfdezbba7R7nY2MNuAGngZ3lBIJIZWZuNTn&#10;U8MRfb/vl73+nl/c9mF2+kuMrwKp2fbdzuisd3c20s8StNOWjIqGKMtJRqFT6W1HHuVz3rrdLf3P&#10;P+jS37QXb9uLstw/t5DdXULkTRLckCJJPQzJSJWagrzfsx6afOs+BF01ozuXc9726bWCkkjovVuF&#10;K6emf3nfh/aNK4kv16X0YCyNPRlD9fvP3Y/R/wA+Hh/v8P62GfQX4R3K3qal3nsl53jsNsm2zy2k&#10;JmOm2uITG0kitoHUBIZFSjmlPsyx9Jkx8k6twfTXpyUGUd8fT1u2ZrZTdG6tZVqJmQR6Gjpq1Esw&#10;pVlI/pxBm6zopWpDn63FTUVwbGKr6kaBgV0oKsxI81JU+rOmJVW1nCWojr9e+a/Gu4c2nuPftgaQ&#10;7XKnTk06IJUjdWk1ZgaipApxAbFFOxfF8r8FF/q9e/C6Kvcv1E7wvoJLGWS2tElcm7WxWhlUmgV5&#10;CzkgU8Dnhj7bstNDc3atsfoj6jSiH6CNI66gtjthZQK1/Ot6gVOHqySTYKcaso/5YJxP2DuEquki&#10;Nu0+goGUAdCDIhgprgpTegWR1b+US/pT33H253pcbRdMf0rdZelMz1IjnUlY5CzcajkY14U8FGPN&#10;w9p8vm2ZJXPNtTQ/8wu4rtvYUEuoxob6GMhcuXpyGn7MN7+Lnjj3G3vx1LP0jtpN0+jFnal9D30O&#10;4RBznpM11OoNPhqwzr0jEqr0Orbkp9TGPqX/AJdX2Dtq77hn3aOeCw6Q9tHD069adYhQ1YDSZcLe&#10;F0UyLh0Uj7/l7+nSbHtjd17odGqErtyE0SO3AJkmoMuYcD5V/eweGi/exlXPzMu9kfW2LdvqJebN&#10;fu0FnuL6NnhmTptG0YooqSdXWAr/AGqAY7Hmbt7MVTNNo8CZ9Yfpdt+0b+13Hah9l3qQugpQW9x6&#10;pFBHCvqT7V4DE/ZnF8yMyTRyjXp9wl2b6P2d5tUhtmtNqs/ayBQ5RRHGo5ZAwPL5jFFsjWFW8wht&#10;rNUnyfnHvH6gd39x2clluu83ElkZOaGLTAH5ahWWARhh482JVms1qye2S0Dh/lc2q1te7t1niD9W&#10;WwbW0jFzTrRUAJ4cMP62SbR7DMOR20HL6k/Qfc+7u4903e23eGzF/EkaI8TuyFIViJJDD92uDv12&#10;78pCeGbSK/8Alr2J9n733+yJhf2tvLbtJGXJJjuIxWjKAoNDkGwPXfztA4v3PUH99b9v/an+YPcO&#10;44GEW3RG3W8jYU9zaezgEqA0zIatDXJgMdfKq3OtaLybn3TuW33X0y3zc9ucNZXG0Xl1DLCBmJLd&#10;5NQFCNRJqajjxxS38sodZ/LJhP0W+kH0c7z7VnXd9taXumGSf3F0bu9S4Mcjkwz6OqkTFQ4U0SlR&#10;zDPPMd1ZA478ka19Jfp5ffTXt/cLPd+5G3Pbg4lt2uKxQ2sSKQ1DI7hA1RUVoKYJKNwzM/oHebdu&#10;n1z743izjAtr2O5ksXA0Vga7jJbTQesgNnhdLJvQXWyb0FL/ADDbuth9Wd0E0lIJLe0CppLAt0Vz&#10;yBIpTAZP3A5lqjTP8tncW290dh7v2rdsZ4rKR4zbyGh9neq3IBWtA/Uz8KjDMblQwse0MDf5pu/L&#10;6xvNm7O2mU25mia8vnRNYVCTFAlAGK10vw+GMzREG5IjUC/5WrZ4vqFuMkshmlfap16jAA0W5tvH&#10;x9WF4HLFYNzRfqZ9Cr7vLueXeE3K3toZFjUQvE7N+XGErqVhnx+zDbY23Iy+OWfm287Z37Ye5b7a&#10;doUyi3vLm2d5QZIXktpWUgSN6DLQkKx40z4UTkddeXgDinuMXbPanR+ova8108ku7ru9jNO7ydTS&#10;guI2SI6+ZunGunUPHzGOx5VCjYrWNKig/Sf1T+lVp38dqF1Mkce2GdljkQuGacRgE0ZfT08U2Ugy&#10;Qd4xbR2l9J7jYrt478tZSWVrbzBVNw7gjkj5sk1V8aADHNwjkgd9B+3YO1PpvJvG4j20m6NJuVyS&#10;pBjtwKQrpAqfy11igrzYCiVVLNvZE1j359DrDuYXlrdJbb7ucvRM5t71GkkuJKEOWj0Lqk4lqAYG&#10;tscytydXpMrdiN/md7TuLbeNj7224dOVGFpezDLQ8Z6tvIT8tYJ+AwOdRqDnlaofdt3vtP6v9lyW&#10;HvVg3EKPcpbsOpBPpILxhs2jap+z443TLWHuMpZW1AXaP+Xa22W9Nzv+8RbtYQHWtv7XoAhc6yO0&#10;snL+8KfbgK9Sq31GzFpr8pn3123fsHcJl2DtfbbC3S0kEt/ullbQxtJIMkijeNAXQVJahoT8sdku&#10;lojnb1NR7X1r/lsl6J0Muw7h0jUgikc2nM5imHJ/IYUfp/vuy/Wj6WXnb2+Nq3ayVba/dhqlSUAm&#10;2vFqBzNpqfiGByONq+VdTj8+7P293J2j9Qz2zNbK1+sphZXJ0SRqC/WQmhKtGmpaeGPP7eLlVz4K&#10;und1ufqX6O30tzY7kktq1q8MsYZC4dSSpzU0Xy8sD9prFbQ/JT9zXzI/Ofee5S331R3jaLWGea7u&#10;N5ubWFKCjO1y0agZ8K/DCcuLld/EPG0qr4H6d3vd+xvp/wBlWdh3JeLabO0Y24HpzSGVmiYycsCv&#10;JzAMxNMvux7FaKtOPg8y13a3ICfSvvX6IS3cnbn0/uo0nuA941msN5EH6elHcNcoqkjLIGvj4HBV&#10;jwCYX3D2U3an+aPaYYIWXbN03Wz3KyIWiqtxN+YgplRJlcU8qYBqGab99SfqlB2N3V2pBuRVNh3v&#10;3sF/ORnDJGbfoS1/dXqMGHka+GDtaARF/wAwnb++W8kXdNvNcbn2/LoS4tlcyLZu4VFmjWunpS5a&#10;iODeerKHvYHZck9ivq5lXSB6+kETX/0d26CJzG9zDexJIwPKXuZlBI+GHdas4UviLzv520AO0foB&#10;HtPcVtv++bv757BupBbJHojLAVDyu7NWh/DT7cZj6qqScG3NnInf5he9dl7nubXtrbZTKdvl67T6&#10;W6Mz0FRDJ6X6Y4keeAz5ZemqRP2LTsZdtbSTW3StHCzwGSKFCo0tRq8h9P4aaaYkah6+SZx5N2/y&#10;9d1bYv6psMk8MFxNJDfQW6kBWeeMRv0yaerpKQvEZ4t6toXFlfWcKGM/bn0fg2Pvubuj9SMlsrTS&#10;WtmUoUM6sra5NVCFVyBy5/y7j6qrflJestuLq3MmUfXjuzbt77riXbHF9YbfB7e6kio8ZcszNRhU&#10;UFQK/PE3Yyq14XgVm540rTv4Ne+uHdO+ds9kHctlvBY3vuY4hcGJJgFZHJGh1cfh8sXZ7OqUeorL&#10;Z1Un5f3/AOpneXcqQwbzuUt5Hp6jRDTHGzHIEQoI04YjtZvdkd7u3kdfoL3xb9m79e2G4UXZd3KN&#10;POAdVtcKOSSRRX8t1bSzeHLhmDMluNwZI0ZqG+/RGHce527u7S7im2ae/BknNszNHIZTqaRJIpEN&#10;G46cwfllht8M61cD7Y52cBq63rZfpX2nNc9ydwXW8XzlpEN3Mzz3EnBY7eF3fQvnTLxY4bVcVq5D&#10;pWEYN9Ee6LvuP67w7teALcX73s7KvpUPbyHSPguQGFUXzyG0b/vX1Ltdj+qFl2rubLFYbrYQy2ly&#10;cgl208yaXP7sgRQPIj44fOp0GJf5juyd/wBt7g/XpLmfcNm3BtFvJM7Se1kNW9vmTpQ5lPtHhnlt&#10;DkbV2Lt+0fTX6X2C71MLNYUWfc5irsfcXLAldKBmYqWCZDgMbsjgd2P3p9DLbfE2vtS6ig3XdKRL&#10;GsF4nVMYZlUvMgTzpU/DHJo1yYh/mt7Sutn7xj3ixVk2/uKPqXOgUX3MAWOQGnmpRviScDbRmKqe&#10;p+iPq99O5e/+012GO8WxIuobkzOhkBEQYFaAjjqwVlKBalAb6b/Sbtr6X2tzul3uKyzmPRJdyjpR&#10;RIaMwRWZ82I48T5YGtVXVi6UVdWzJe5O7I+4frd2/uEEYaBt32+G3OTEQpcIqk0JAZiS39OJ55Xk&#10;m5crybN9XvpnuXfMO0rYX0FjJt0skjvPG0upZNFVXSRSujjijJj5FWTHyMgj7E2Hsv6jbftffO4R&#10;3213cIkSUF7WJGmeWOISMJAeUxc2YFDn44m+hStohC3KcWcmp3v0XtYt82zd+ztzfYIoGRrlIWkn&#10;EseosdJd29atpoeWnhhv+Ok5rob9BJytBY/zR9z2dvtG27XbSBtyS4NzcLGx1pAIyuhqf8wuDStc&#10;sB2a1tCalnZsvHRMzXtbuq1ht1uIWZqoGjjdQ3OTmpyqtKZHHkdjA7aeCWmZ0tJo913mIbaBZ3Mm&#10;sc8cSKZCQaHSpDCnz8cfPr7GnZ2r+X4R6S+6NqGpFPce5Nq/Ou1lurRViYwtbRqOq6Ek9REDZZ+e&#10;PXw9W6SrCs58vZex59rq1n4n0AEvd1sdVy7i8UqStvAlGkYU0s4ZWljpTPnI+GPVrWNBWuwrNHab&#10;je2nto5Id1lSRLhUaV4xpoOZs+VwTxHzw1uE/QKWk/QLfoG7/vp6df8AFf1ffwxP9aojkhkuPrn3&#10;ROZJY9zhgZHAhs44EeNczl1GVmOWXHH0aVIP0qvQ66UPW3xZcvvrbb7lsV7t1/ZMJbyCS3ldGI5m&#10;XTQAUFCD54yFJLboUnfQR7MwLYSvaL0YIqmMM3UkYigoFqMic/HGYsFaTZLUq6XRxYm7VWoAvJJJ&#10;HLysKKSNavTS3GtCDWoJyxB2bTb3PB++ZFa9fFiuiLHcdWUCQGldANSTlzas8TPY8GZ2G5967z3j&#10;bfZXe63UuwlFjW1mmkeDTEQUpCWGvQyCgOXxyxizpOLMcuwloyz2xvPcOy2MsNluV9ZWjv1DFBNL&#10;bp1eWrsEZVq2kAnx4YmtktPysmvlbs2tgFc1bdxLKxT83STqZTq8RnxOCS+USy/31vXce6QpYS7x&#10;e3m3xBJFS5mmaHqqCM1koKqDxAweK1o1cmu06NkW1fUHurb9rt7Lbt4voUiRx7a3uZo41q2olVDB&#10;RqJrkONcH83roHLS3Il7m7+3zqW+5b3uF1tkhGq1nuZ5YXKsGXUjswbSy1GXEY213ESZyb3YVH1Q&#10;347e+2Wu6XM0A/uyi6u5OhpA0elmKsopkMgBnQ4C1LRq3HoOWKzW+hRtWiuJIJrOdJr1WFbkMFkE&#10;i5EqDR/UOP3YBvihLTqFO4N173khWK/3fcri2JDNHczzSxak8dMrMlcD9XmobkF3s9wtN3lvk3bz&#10;WMt/dS2oiWFrcyydMoAAAsZYrRaCg8MT/O3EuPSQHe206CRZWN3eXU0qxsxjC50rx5c/sxRZqqSO&#10;bbQz9v3O82F+X22+mspkQpcTQytBUE1CkoQWFRngXfipWkgq1lsXd77x72t7isXc19RKdRveXCop&#10;PhSufzweLLZrdlFbv1B+39xbzb3hFvuN5Zbq9dftGkFzcqaO+YoWq1Djq2tMnN28bnPe+43nv7Z5&#10;JZbx3QSyXsj9a4mkUaSCxqPSoC/LyGOXza+TLXKVxvPcd5tS7Rtm77guy3UUsVxaxzTrGvUp1I5I&#10;9Wkq6ucqUOfHB1yWqtQeVo3I+0Yt4tz07EkpFRXvIHaJ1YcQvTNfCnHAXvGoSs1sFO5983m+NrDv&#10;F5PfRyTFYBcXE8v5hNAqCrUyBJqcZjyWst2NrZtANd/3badzm3CO+uNqnaJoQ9pM9uHLkGssqGMu&#10;FKLQVzphmK1ohGK7mBS3vd90vN/mut4uptzupETp3F3I0rso5QA7Fzw4V8MUOWpCtLoj2LubfNjk&#10;lutn3S42u8kVEkitLiSBzF4AvHoY8wrpJwzGmHjkG3Hevc+57pHJe3nvb9+Rb/cZOo4FCAGmc6iA&#10;OFSfIY10W7NeOdWaH9PrDvCy3MXdpPPbSXkcsPv7d7i3qAA5UvVNXMAdNfDhiO+SNtxMwpRPuXdn&#10;1Lj3q8sbTu/cGNvK0bRNfzKxKcradT+DgjLDVktGo3m3X3LGwtu9tdCbcpri4uLmQyzBirqzsSzv&#10;JKWDNITnx4+JOJuxXkhb2Dkd49o7XZaW0Ms2qN0iWV0dHLroeutGDZlxnkPhhVHbx4KXd2hLWEMG&#10;zd27ldbZcSvv25R3sMhPTlv5q9Og00XXmK8Tj1cMtasZfQU+5N6O6wPbtcy3d1qpo6iuzf1WZi2V&#10;K5V+eWDyNHVIo9474ktxDc9wXhgaNYhZyzubcAU5GhLOh0/AUHyxJlyxoTZMq2aFbfttuL28tYoV&#10;1rdN1o5hxGmpFK0IpwGdcvPCsbaRPSE9Tvf+6e+by2Ww3Hc77cbHkNzHcXU8sRA5wCjsw1eRODrk&#10;5LcZm+V8WzvZYBbqP0+V4klV2idBpdTEufPSpYV4nCMl9fgKiz1RJvPcvc8lmbW53C8vYZY6RQyz&#10;zSgRjwo7EDjhn1G0eh13CfJ6oT7maeZh0U0iDMqdQJNAObxyIyw1W9QK2GGLufvGHZX2aLdtxitW&#10;ieBLP3kottDVVozGJFjVWqcmFD+7nTGq79dAk/4ALYJ+8ttuLi72fcZ9nkKtHNJb3E0EjAmugtCw&#10;qC1KfHGu6WxvJIZfp1unct/32Ny33cbrc7qxtykct5NJcSKHNAoaUswFC2WMzX0LMKP0DHe3hsX9&#10;ncy2ckg1OYJXiqVFOYoRn/pwx5H1nWzVXBU+zjbi2rRkV7tN9H3G25w3M0d71jKb1JG6wkZiS/VB&#10;1aiTWta4dy8+R6qnpAC+oW4b9fPHDuW7XV/HCQbb3kktwiljViNZbRURivnirDlbUNyQdynFqFBn&#10;u1R79tO7rf7VfTWF7Hq6VzaSPFIoaoIWSJgRqU0ND8MVrJoSK0oM3m698X+77df3O7bjuG52TdSy&#10;uJbi4nltwSGDJJJJVKnS1VYYF5fVi243L/dV93RunQi33d7rcxHVYTfzyz9IyKA/T1FmXVoFTTwG&#10;Brl5AYsnIsdtb933JN+n/wDuLdJNpihMPsTeXItzEPyRGICwXSMxSlMBnzutC7q05WNa7a3HfrXZ&#10;1tLTc7y3giB6UMM8qIuoljpVWAFWJOIV2Wlo2eksNXujLO+9y7svd1Zb7d769tojRo57iaVE8R62&#10;KjFeLM7bni9+qq9H+RT3TcLmfZrSCJnhuVYASNmKNGVCgg/iDY2lUm2eUtC3tGz7tbR2EL1A6okh&#10;jGqrMzU53HKobMAVzxlr11Mdk5gYY+0HsGd0Z2uy5F4ZpRocHn0JHQEHmy5q51GJ32eXw8BrM2oa&#10;2BG/9y7xuMf6Nd3l4bNXaMwyXcrRBD46WagPCvnhtMll5LaYLKqumUtu2K3ROltc0xt1LSSkv+WW&#10;oAxoABg73nwTZr2ejDu89z997rsjWl1ucm4bWTrDXc00xAXi1CxqQK8RjucvVuRTvOlgHsz2iXcc&#10;cUskkCECZ5WCJp/sv4/HA5KtpgzAyfpovVnNvKrBKwyxSKAysOYMDwIPqVl44Snxg5tLc7u9w7k2&#10;smCw3S4sZgSoSGWWM0cEj+G+kg/EYLHk9Jg6uRxoJO8bfud3dPcPI8zlKzy3Ds+YqSRI1cvmcVrK&#10;V4+x6g/Ybjd9u3GK92y6nsLxAQlxbSNFIoYaWo6FSKg0w5MrQX7h3Lfd0kjudzvrrcLpECJcXUrz&#10;uqAlgoZyxADMTTBSESTd2d+Xtt7e97g3O5tqqTBPeXEkZKEMp0s5FVIBGN5HQFp+5+6d0suhuu73&#10;9/BUOIrq6mmTUKgNpdmWueMbZwtldyhvo7q1lkt7q3cSW9zEWjdGQ1VkZTqDA8CDjmzjvfN17u3m&#10;OOLeN3vt1t4m1Rw3d1NchGIpqRXemqmMbnc2Cy/f31PFuxPdO8xmpUN7+7OdB/5h88byZvED2+89&#10;z7luKw7jvF3eKXaSeaeZpHGnNy0rlm4cM8Y9SfPVRIUl7nC3Vve2peJrO4jMM0bETAKKiRGB1aw1&#10;CprXAqCJVaCN99WPqdf3KbXZ9x3aSKWNtMLu5iMycBqIcHV5cB4YPk4kapiW2D9xuO5d0vorneby&#10;43O9VVgZr6dnZYxU6FeYsaBmJA+NcTu8k7tLCVh3X3rsVj7baL2+tbWUBmgEziMjy0xlQBn9uOVv&#10;c36j9ReuO5Zbi7nbeArCqK7RIoOtyCSxPMeWpxvGTYkL7ULWCUSgzxyhglRRoJEU5aDQlK088/PC&#10;7At6Qh0t9w37c7i4t9rQrHFJJMsizxxSCAsaIwAbUoWlK5j5YkyXpiSdvOn5m4sbsnBzfXF7ZSo3&#10;5vUcohgu2VnDn1aRp5vsIywzG62U1FuvFwymtxt1xYXFvubLaC9bSbhImbmSqUoV5DWoz4fdhtVr&#10;p4OczoQwdu2iyG3nuXa2FDayGSMo54sQo0gNyivicDaz8bmOza0L/wCl3P8A1Fx69Hrk4/vejjhc&#10;+yFQJENpaPGzN6FNSxHLX5nxx9RhqmtT9QaTKICy3MkEANxHUUlzqG8f5cR5svzcas8rL2bWzfTx&#10;te8llt1C20FvaRsJBIcnDFzQ5CMrXx8sOtmUfA9G3bpSvpG8lOLcDM5hlUvJO5aauRDAEIwY1/eq&#10;ceblbs+R8d3M9st3dk3ubdJVAfpsKqdUYkC0NCrAnlH34XDJEjy73m/kcVu2KioQLyADhQIAgFPK&#10;mMWNegfBeg49k7rYXsBtbyQm6iZTFKxUFg2WgqSdWefniPs0tXWpPmrGqL2/LtNvPA8aG6u4pVKK&#10;FJ5mPmONdOAw83vohNG2RXsEG4MQx6BcMZGYjmNSaHwyBPDDVZoG1wZBtMdpcTRO/TEWkszCmTqH&#10;WnnkcG7ytDZbgp78l7uFwlhtrSTxMVREj1DrM9FpyjhU/i/owzAo1ZbgaW42bb9J7e1UWs951Lmb&#10;S1xFCdMaGhIXMajQE55VHhhGTsS9Acmdt6BWLsPtPbLtLeFpJZmRpShm1M2pyA2hsqAoaEfbhObs&#10;WjT+IrLkdlqfbq8DCKw0hpXUqGMYqukagAaZfZhGJP8Ad4EKzgoWXb17d3LQWS9MrGHlmZ9CaieV&#10;M/xHTWnhUeeKZ0lh8dJKMdtZWc1172Qh40L1yGbEjNkPCoHA4xtuOITTiQrs29m3uakpLblQ0FvA&#10;tKGoJZ+VFTT9tcE6aAN+4L7j2x4Vi3KOQS3F2xeSQZkVbVUKOFeFeONw2nR+DFfWSU7bNFFuO+SA&#10;wyvpY2qBWeWPIpCGbTy6aaqAV8fgdb8vlTG823CLm0bIFvZ9y3Kvt46abRbd20yOi5xogChRmK08&#10;Tnnmi901C/mbaIDe47XDFbzXZj6KSPGY7MhUDFm0uxcq41NWun1HAUs2tRd0gpHtcMUKiG0hZOnr&#10;jgRdbqWOcroAo4jI/PAPJaPUOXAEu7Swtn6lyHKRtpjCFKGTIluYNTJvLy8zjcN3IvnGpSt7HbZr&#10;gy7ZA8LwoGhmosYVK0NAwkXJR5DDLWaerOeR7me90XO42O5y2t7ZWkhvIqxbg8CwS85Ir+S0asRQ&#10;5sn2Y9HElZJpv4F+BVvWRSk2IxzIsTRXIuVHSWMsxqW0haKAQ9Rwb9uKlcsdIC3bm1W23btb7pf2&#10;S3NnHLpClyiRvTUskjIkuQFSBTOmXDC7OVEislW1obHZbvFLbW9xZp/cDIkdtBMquHkZjpIUOhH5&#10;h5TjxrU45Pc8y0pwe7/sjXL29lbvb7fc3MgWbcJ4AZndDXTVNSoXZgRQ+HhXDMGS0udUMrlWx8/a&#10;l/tFpaW1ysj9ST/FgIp1FwqnQHUmoIABBwdnbV+AdZ9gftlht242cpDKrRTz6JZdSwGMzECtdLV0&#10;gAY5WdbabD8l+NtAHu23WoungiaaXmCMGQAagacigufEZlq4trd6MtxuzUspHt+zcK4IQsKAHLmN&#10;TVgAWYU/lwxsMsyi224mWS0VhLHpXWTVNKqaBfL92gp5iuJnXk9xObA2tyr29sV9u29RRaPb2xaN&#10;zKqMnTQnqdRSQS1VGVT414YG9kkeekq/EdbrarCGOUW+oAsWjuHjWQO/DqMlfJclzCjwqcScmo9B&#10;eXJLlgqzivZ2ZrxFrGtGZKqaOaglM1U+A0/9u5GvBzvCg5vrGEBILhHtIwKdUsFVlXhzgj9uCw6m&#10;/Uh6fM2BIuzpN13WKXY9V0qsJLt5bi3ziBUsEhlYNyDM186EDFd8la1cno4k1X5ghN27Dt0s/Ru4&#10;haNIzQ2k8ytctXTVmI6cekUNKU+VDib6vNJwbd1f7Stt2zQzQSSCCaS2nWXRISEQEZ6VZa1pnwUj&#10;BXtEA5PlDX0zsLO0SeG4AlvBcsWeI66ExoRG5p+EeXA/bifuZXzUbQeljs/oOyG/dLye3uFW3Z3m&#10;jDM0BC6BTKgU+FMuav8ATFRJuWeJfNxtOsk42yG826K696jq41xx9IqwGYKsAGqR5+PHDXZ7H0HS&#10;w04q7bcmbd5wwwy6URpKtobSAWIbloq1+Nfjh/WT5aj/ALlVPHoWti7NhO03chu2vpJVjG3mBlZG&#10;cMxZJY2XWrUKjOnwNKYZmzpWSg+cvkS0JR26LG1kh3Ca22xtZV268AZdWk0ZQ55iFORHjx8cdZ+V&#10;LEZHb0Bd9tc+6W7wWlo12tVaKWGrSKFJapCBqdU50bL7MFW6pu4/H9A8C1PezBb1mhu/y7yKUxK8&#10;qkcukFldQNQIavhifvTpGx9H9tpVJtGgW9sIQ6W1CtCQEYNXHnp23PX+WdTP++9tvDDVLXlc9SQm&#10;oJNSMyWNPlj0epn8M8Pu/bquzum5ZU3uTa7aw2DdpbZ16dxG92gALBNOptPnq/DivEm3aqZ88scW&#10;dZKy79uVtp3GGQrFukry+0Uh1ii10ppOWVAK4N4qvT/pAdFPwKu9bpaHdLXeLaVzPIZFv9JpIsiH&#10;SGpkK0bw8MFSmnF7eBlFbi6sG306T/m2oeRnJ6pdXFOOeoih+/GOinU9LqWyKsNfAt7Eu+NItraS&#10;OYXIEpjAYIp9VHo+nM4x8UtRXaVf3W3D9wt/sSKroHguklBtQVB1VFaEqwX1eGFrjk/I8ur5FCSe&#10;4mm949skVtpUCLSzKPE6mAavAZj9mGpJaSd8u3ku7BvOyNbyRS2k9tcVIF1ZsVDAAioJKUI8qYDJ&#10;S07z8TbUa1kq3fcVvJer7+OVhcU6jNpZl05LIlAcwPClCMsEsWmh1Mb3RzLbWl1A80gFWzhl1Myt&#10;UUYkVLZ0yIyHA/DqppwinHVsqw20EWnQpXxOoV8fAAYpnQvSLXs0mapQF1y5hjpNg6WyVVOsKKeI&#10;pT7anGybBPFaxlRppQ+IIOCbOg7Fm5BowZRnU8aYGVJsHstnDImgqGoMq5cxpSnD9uOZ0Ai6t4Oi&#10;iBQ7EmpC0NK1UBlPNx8RXHSGkCbnb4SpdZFhIUlcmbqUzHDVT7csEmwLAqW0a3eSRGZ42o3KMx+4&#10;QTl40rpxqgVaiaGn6e7TuZvJryeygk2mVG/NdEmKuMlQOD1E46mHw4YXmukonUkztJQnqNdxs2zX&#10;U6Sw3iSXcMElysYLAFY1qxKghlFSKCtcjiSraIa3ObeSHdIbUG1Q3culry26qaoojXILRWJ1KrMO&#10;NMbdQFaExfl7VW4AXVEyAM4kWg1qtQCQ9G1Uy+da0wX1YO5wFrbYrG8g9tYN1JFkeORGIUxmmbZF&#10;tQ1ALTI1I88ZyYLbWpX2Nu4tlubq4s3F6Zx0Inl5kQLUgA1LKVI8PtwvsY8eVJW0gfTscdVoGNuv&#10;95vJX3S56d5aSGl10ajgNNcs8tPkcdTDWleNVsLy35OXuDd17fsVglt7K6QW9xVxZPJVtUooQDpr&#10;nlQZHLxxQrayYrtuYB/a2yLtty9xvFyzWNqwIWdpOiqrnnGTRjwoKZ+GDd1ZwMvk5bDb/wDdbsX/&#10;AKG5/idH0L/C/wCdx/ZxwX0kK+jYUu4f072Mf/p9dY/66npH7cenm/atz7rvzx15b+39AbD+m+z/&#10;AP2n8TOvvujWh4/HHlvc+Yt+9/hl+3/TNPP7Dp05q+/6fj/E0c/T/s4DydaPf9StJ+n+7ensf4b1&#10;0e91U0/gr4U/Z8cF4FqIBt1+m+7k/wAF6z6vf08eGGLY1bHkP6Zrz/T6f/79f2ftxzNHXtP9O/TJ&#10;en+leo6+p77r18K9T8FOGn7c8SZolCc0fiQ0vtP1mHR7fV05tPX9z069M/w9fLX55YUo4+P1EViP&#10;H6lbcvb+0gr0NVH16OtT1f8AGpy18tPhg6RPj9QdP+39QVL+mdSCnsdVD/F9/p4f8OvLqwxB6e36&#10;mk7J7D9Kh0+y0axo/TfeUpQenVz1/teOI8kT/wAm3j8SVdn/AE33249Pp/4mXqdX3/V1UFf4n7NG&#10;XGmAyxC2MvErb9Qjfe39y3+C6XtI6/x+rXqPTV/xNP7vhWuCxxw/P3CtHH/kAt7T3VjX29KN/G9z&#10;1PQP4VM/7fwwWmu36gae36htfZ+wip7T1w/w/deS+f8ApTA6e36mOJ/5M+379O/UZdXsqaRTX73R&#10;Xr+OnP5eFfhinHHsUafT/MK9vfp/Su9PsdWk6+h73qcU9Wrlp5afh8cZeCW0e36liD2HWgp7TjN6&#10;vedP1Lwr+L9/7MA4j/k7SPH6lO79p7SPqezr1HrT3PRp1DXpdP8AF+3V9mNrEv8A3/UbSOS/3Cdl&#10;+ndZf4/R0nV+ne+r+CvU/wCL5cPw0p44x/8A6hqJe36hDdPZdba/8Lr6v5fX930a0P8AB/B/v+H2&#10;4DFHHx+ojSfH6kVl7H/3ANPTr0Mun7vqfw/+Hqy0/u18cFpx8GKOX/JS3f2GqevtKa3pq95X0mtK&#10;ePnX7MDij2/UFxPj9TyL2f6ctPZaPy/T7rp8Vprrz/2fjxxzjl/ydWJ8fqBPqN7Pp7f1PaaND9P3&#10;vuevxXh0+bT5a8VdONf6bF/UF3Y/033Fjq/QadZ9Huffevlp1NP4PLVy6q1xTbZ7ll9hv3P9N6lr&#10;/wClauuvV6/vvZatZ0avw9H9zp8vHXhWLb8hfjyMS9D9Ujp7DVWKvtut0NPj7OvLq49OnNqpT8OJ&#10;Mkc/+ZIdOf8AH4kO5fpn6Pc16WjX+Z733+rgeNOfqf2PDGUifH5CbRy8fqCbT9M9uOj7evuIP8J7&#10;+v8AV1dbKnl9urww3J+3/UorsT7N7H/2wn+G/itTR7vpV0n+J/5nz8MDaJ/5Cyxz/h6gvaPZdSXT&#10;7DT0np0fda6aV9WrOnz8aYsex6VS3Z+w5NHs9Wh9XT95/VrXXy1/s4KwLBs/sPax9T9Jp7k/w/ea&#10;vUn8bp59HzwrywLfmaDbe0/SU1ey0UT/ANP9z7T+K2nXp59FfV9tcseZePqePzk85x+JK8Xs+je6&#10;P0vV1Obpe69rxHr18urzphmSIX9JEuPb9SlvP6f71/4HW6q/4f3ta0Pq/wCF/NqwFI4+Pzn/AJMc&#10;T4/UQN+/TPcL/hq0z937/r6tbfxvDX+7+HTTHpYdlt+R6eLxt+Rxtv6d7+2r7SnWH8L32vw/hUz1&#10;Y7Jsyi+xoPc3sP07cNP6Zr9wa+5957emfDVya/3KfD4Yi60T/pIrDt+IFGL2ft4P4FetHSnuenWm&#10;VP6/+hxZaNdjsn5BLt/2v67uHp1Vfq9P3GrVQ/xPw/8A5eWnEXajjX9v6l/U/wDVp7fD9Rph9n7s&#10;6fYa+i3H3VaaR/E1cn+rEtY4+P1PE7v/ALrbfj9CwfZfp66ujp08un3dPSeOnPT88LxxL/b+pfj/&#10;AH0jlv8A/r+UitJ+n/qlrT9O6lef3Pva+lqceT/d+GKsUQ9v1LfuMxry/OI/QMye29tN1fY6qDV/&#10;iOh6h6+ly08tPhgNOS2/WT5/JE/8iXv36P8ApLav0nTzV9p+p+3pSOnU0c1a0/7vhXF+P93+o+u5&#10;HuvsehZ6fYU9rydL3fV09FK11fgpw1Z0+OOrEv4+/qatzjafZ+6i0+x1VavR91Wuo+vVl92EdiI8&#10;fqez0ZjSfx8R5PtOgNXtuH/E9z5f1ceUuM+P/wCj3Xyjz/8AyLl97D3J/wAFx/F7zTwP7fL44txR&#10;7fqed254W3/KAF3b7H9B2v8Aw+jVJSvu+lXPh+L+zXwrj0sUcnsfK44l7fqKm1fpnNT2teantvf6&#10;/jrrl/plim42/wCX5lc/pvXX/wBO8a6vfavUfX/W86Yxl2PYIH9M6Uf/AKfqrlr9/Snh/Vp/ocIW&#10;5RrHn9B97R9n7ebR7Hga9L3XU4Jx1+HlTE2aNP8Ac8PsRP8AySfUL2v6xF1Pa/wPxe4pw/B0/Gtd&#10;f9FMMwxHgGkcXt+p5H7L/wBvWGr2dKH0e7r6fx6c9PngNOb/ANxFonx+ovy/p2u9/wDS/Qf+u1fw&#10;xx+Pl/s+OKPQbWIX+4Fs/wBN98tfYUqP43v6/ZTxwx7FN4gKxfpvuHp+naac3R9/o+yuf3eOOpsU&#10;Yf2lofp1V/wNc/8ArtWN8jTuL9Pyp7Pj4+9/ZXGmovJ7HP8Awfh/1mMRpwvsdTf4L7PeVwRyLdl7&#10;H3tv/h/UtOl7vq+Hp/reWM9djSG4/T6zf4Lif43va+rx+Pngjim3sPbtT2Pqy0e8+HnjPJoJ3L9N&#10;6Kf4XgfX77R6jw/044NbnM8sf0/9YtK+21cn8H3vV4Lwpy0wp7MDJszVova/px1fp/Uy1f4inp8d&#10;PJq+WIcsfiTxcke36iltP6Z+oy6v0rXzV9v+odXVU8dPJp8/w4ZbY7SPH6lyb2vuYv8A0LV49T3H&#10;Urn/ALNfLwrjtI/5O0/Eg/dvY0uKfpPqWur3fDQ9erX8NPVTPhTPGY40/wBzlGn+4C7e/T//AHBY&#10;09nr/L6Wn3nXpXLTXl/s9TPhXFNtmNtEP/cNv+l9Fq+0r+bo9p+odStP+PT/AL2rLCVuKUe36jX2&#10;37T9Jz/Ta6DX2/udNKfjpl/PhmgNonx+oqD9K/X5Ol7TTT/ifqOuvw6vNT9mMYzT2/UE98fpfSi6&#10;n6b1eotdP6hopQ+rp/l1+WeG0G49/Apf/Tf/APnen/8Anf6UwQzQ/9lQSwMEFAAGAAgAAAAhAFv2&#10;WdvhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe9N/A+bMfHWLgKpiAyNIdGDBxtr&#10;Yzxu2RFQdpawW0r/vduT3uZlXt77XrGZTS8mGl1nGeF2FYEgrq3uuEHYvz8tMxDOK9aqt0wIZ3Kw&#10;Ka8Whcq1PfEbTTvfiBDCLlcIrfdDLqWrWzLKrexAHH5fdjTKBzk2Uo/qFMJNL+MoWkujOg4NrRqo&#10;aqn+2R0NAu+/P9LX7Fy9qHlbfd5PTj/PNeLN9fz4AMLT7P/McMEP6FAGpoM9snaiR1imgdwjxHdJ&#10;CuJiiJNkDeKAkKXhkGUh/28ofwEAAP//AwBQSwMEFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIwEEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU&#10;+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmnBVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0&#10;IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfUxNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FI&#10;Onh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+PdS8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANr2&#10;PfsNAQAAFAIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA+AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA0G0cbakCAADPBQAADgAAAAAAAAAAAAAAAAA9AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAK&#10;AAAAAAAAACEA9XpnYwONAQADjQEAFAAAAAAAAAAAAAAAAAASBQAAZHJzL21lZGlhL2ltYWdlMS5q&#10;cGdQSwECLQAUAAYACAAAACEAW/ZZ2+EAAAALAQAADwAAAAAAAAAAAAAAAABHkgEAZHJzL2Rvd25y&#10;ZXYueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAAAAAAAAAAAAAAAAVZMBAGRycy9f&#10;cmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAARpQBAAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId7" o:title="" recolor="t" rotate="t" type="frame"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36A52A13" wp14:editId="2857C812">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-27940</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5340985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7954010" cy="292100"/>
+                <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Group 8"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm rot="10800000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7954010" cy="292100"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="7954025" cy="292608"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="9" name="Rectangle 9"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5581517" cy="292608"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="9A3629"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="10" name="Rectangle 10"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="5582093" y="0"/>
+                            <a:ext cx="2371932" cy="292608"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="7A863F"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="11" name="Chevron 11"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm rot="10800000">
+                            <a:off x="5475768" y="0"/>
+                            <a:ext cx="244549" cy="292608"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="chevron">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="50000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="1A56FE50" id="Group 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.2pt;margin-top:420.55pt;width:626.3pt;height:23pt;rotation:180;z-index:251667456" coordsize="79540,2926" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCK/aY7gAMAAKgOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV1tv0zAUfkfiP1h+Z23SppdoGaoGm5Am&#10;NjHQnl3HuUiObWy36fj1HNtJtrUbIBBISO2D68u5fjnn+Pj07a7haMu0qaXIcHQyxogJKvNalBn+&#10;8vnizQIjY4nICZeCZfieGfz27PWr01alLJaV5DnTCIQIk7Yqw5W1Kh2NDK1YQ8yJVEzAYSF1Qyws&#10;dTnKNWlBesNH8Xg8G7VS50pLyoyB3XfhEJ95+UXBqL0uCsMs4hkG26wftR/XbhydnZK01ERVNe3M&#10;IL9hRUNqAUoHUe+IJWij6wNRTU21NLKwJ1Q2I1kUNWXeB/AmGu95c6nlRnlfyrQt1QATQLuH02+L&#10;pR+3l1rdqhsNSLSqBCz8yvmyK3SDtATMovFi7H7eRTAa7TyC9wOCbGcRhc35MpmCHxhROIuXcQQ8&#10;HmJawXc4YKPV+8eMcTIwzsYLxzgKVsDkiW2tgmgxD4CYPwPktiKKeZxNCoDcaFTnGV5iJEgDMfsJ&#10;ooiIkjO0dDY55UA1YGZSA/D1gLn/HyGUJIsoieYvOkpSpY29ZLJBbpJhDdo97mR7ZWzApCdxyozk&#10;dX5Rc+4Xulyfc422BOJ9uZrMYm8ywPiEjAtHLKRjCxLdDmDc++Jn9p4zR8fFJ1YAJPB9Y2+Jz042&#10;6CGUMmGjcFSRnAX1iY+YIH7g8J/UC3SSC9A/yO4EuMw/lB3EdPSOlfnkHphDaA5qggW9YYF54PCa&#10;pbADc1MLqZ/zjINXneZA34MUoHEorWV+DwHj0wTi3ih6UcN3uyLG3hANtQQ2oT7aaxgKLtsMy26G&#10;USX1t+f2HT1ENJxi1EJtyrD5uiGaYcQ/CIj1ZTSdumLmF9NkHsNCPz5ZPz4Rm+ZcQjhE3jo/dfSW&#10;99NCy+YOyujKaYUjIijozjC1ul+c21AzoRBTtlp5MihgitgrcauoE+5QdXH5eXdHtOqC10Jh+Cj7&#10;/CLpXgwHWscp5GpjZVH7AH/AtcMbcj3k3V9Pele79rMe9iAInFG/lPaQ4fF4OcHosDzGk3m0nMT/&#10;Ivnnq8VsctFF7zH5j8nvSlOf8cfkf/bGj6BEhuQ/r9hWS4Fg56ep/3KLlEznyXwGHfAzlWA6TabQ&#10;YXR90n67c9AFwK3oDPJVdq+Iul7BldAnSb53E67L/iJ7QnXsA4pjH/C/9QH+KQDPId9Kdk839956&#10;vPZ9w8MD8+w7AAAA//8DAFBLAwQUAAYACAAAACEAt6z6geAAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF95X4B2uQ2LVOggtRiFNVSIiukPqQ2LrxNA7E48h22/D3uCtYzszRnXPr1WQH&#10;dkEfekcS8kUGDKl1uqdOwmH/Ni+BhahIq8ERSvjBAKvmblarSrsrbfGyix1LIRQqJcHEOFach9ag&#10;VWHhRqR0OzlvVUyj77j26prC7cCLLHviVvWUPhg14qvB9nt3thK0CI8H3GzWvvj42i/75bvpTp9S&#10;PtxP6xdgEaf4B8NNP6lDk5yO7kw6sEHCXIhESihFngO7AYUoC2DHtCqfc+BNzf93aH4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAiv2mO4ADAACoDgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAt6z6geAAAAALAQAADwAAAAAAAAAAAAAAAADaBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOcGAAAAAA==&#10;">
+                <v:rect id="Rectangle 9" o:spid="_x0000_s1027" style="position:absolute;width:55815;height:2926;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6DspLxAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvdWMPqUY3QQvSQg+lVu/P7DOJZt/G3a3G/vpuoeBxmJlvmEXRm1ZcyPnGsoLJOAFB&#10;XFrdcKVg+7V+nILwAVlja5kU3MhDkQ8HC8y0vfInXTahEhHCPkMFdQhdJqUvazLox7Yjjt7BOoMh&#10;SldJ7fAa4aaVT0mSSoMNx4UaO3qpqTxtvo0CP5k27z+v58rtj3qX7tPD8+r2odTDqF/OQQTqwz38&#10;337TCmbwdyXeAJn/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALoOykvEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#9a3629" stroked="f" strokeweight="2pt"/>
+                <v:rect id="Rectangle 10" o:spid="_x0000_s1028" style="position:absolute;left:55820;width:23720;height:2926;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBjI5U9xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvgv8hjNCbzdZC0bVpKUKxqJfGinobN+NmcTNZNul2/fedg+BthvfmvW+W6zG0aqA+NZENzKYF&#10;KOIquoZrA4fX7fUtqJSRHbaRycAvJVivLi+WWLp44j0NNtdKQjiVaMDn3JVap8pTwDSNHbFo37EP&#10;mGXta+16PEl4aPVNUSx0wIalwWNHD56qH3sMBuxgX+4+P54WX49sn5N/38758GbM5Grc3IPKNOZ/&#10;89/1zgm+0MsvMoBenQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBjI5U9xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" fillcolor="#7a863f" stroked="f" strokeweight="2pt"/>
+                <v:shape id="Chevron 11" o:spid="_x0000_s1029" type="#_x0000_t55" style="position:absolute;left:54757;width:2446;height:2926;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC4TJF1wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEbw1m/QgkmYVEYQc2pKqFbwNu2MSzM6G7Fbjv+8Kgrd5vM8plqPtxIUG3zpWkCUpCGLt&#10;TMu1gv1u8zYH4QOywc4xKbiRh+Xi9aXA3Lgr/9BlG2oRQ9jnqKAJoc+l9Lohiz5xPXHkTm6wGCIc&#10;amkGvMZw28n3NJ1Jiy3HhgZ7Wjekz9s/q6DU5a76/TQyO1auPMjvrpp9ZUpNJ+PqA0SgMTzFD3dp&#10;4vwM7r/EA+TiHwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALhMkXXBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" adj="10800" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00E1512B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695104" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F3B4140" wp14:editId="2D156255">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>342900</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5686424</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7082155" cy="4095750"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Text Box 19"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7082155" cy="4095750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5F85276D" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>You don’t have to spend to have a beautiful backyard. Consider these budget-friendly ideas to give your outdoor living space a makeover.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="124665E7" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Refurbish.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Update your patio and outdoor furniture with sanding, stains or paint. Replace old seat cushions.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31C01893" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Buy cheap.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Paint inexpensive pottery and planter boxes to match your outdoor aesthetic. Buy your renovation tools in the off-season (fall or winter) for better prices. Buy fillers like mulch, sand, gravel and woodchips in bulk.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="317B8816" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Repurpose.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Use unexpected items to create unique backyard features. Turn a chandelier into a birdfeeder. Paint cinder blocks and use them as flower planters. Use rocks or stones to create a natural edging for planter beds.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6B206ECF" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Use nature.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Plant shade trees for cool hangout areas instead of purchasing awnings or fans. Save water by planting succulents.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5647EB97" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Do it yourself.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Outsourcing to professional landscapers and contractors may cost you a fortune. Learn to do renovations yourself and save money. For tips on DIY upgrades, watch videos at http://www.sunset.com or http://www.diynetwork.com/how-to/outdoors/landscaping.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2025EB61" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Scavenge.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Garage sales and construction sites are gold mines for savings. You may walk away with free or deeply discounted renovation material. Visit your local Habitat for Humanity ReStore for gently used building tools and materials. Find the nearest store at https://www.habitat.org/restores.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="69C3B4D0" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Prioritize.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t> Plan your renovations according to value. Begin with your patio and other permanent projects before making your way to landscaping.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="13FC81D5" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E1512B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Renovations complete and maybe ready to sell? Call me and set up an appointment today!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0FF891D7" w14:textId="31DF5323" w:rsidR="00C77824" w:rsidRPr="00E1512B" w:rsidRDefault="00C77824" w:rsidP="00E1512B">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6F3B4140" id="Text Box 19" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:27pt;margin-top:447.75pt;width:557.65pt;height:322.5pt;z-index:251695104;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWrjZnbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xkSR9BnSJL0WFA&#10;0RZLh54VWUqMyaImMbGzXz9Kdh7Ldumwi02JH18fSd3cNpVhW+VDCTbng16fM2UlFKVd5fzby/2H&#10;K84CClsIA1blfKcCv52+f3dTu4kawhpMoTwjJzZMapfzNaKbZFmQa1WJ0AOnLCk1+EogHf0qK7yo&#10;yXtlsmG/f5HV4AvnQaoQ6PauVfJp8q+1kvikdVDITM4pN0xfn77L+M2mN2Ky8sKtS9mlIf4hi0qU&#10;loIeXN0JFGzjyz9cVaX0EEBjT0KVgdalVKkGqmbQP6tmsRZOpVqInOAONIX/51Y+bhfu2TNsPkFD&#10;DYyE1C5MAl3Gehrtq/inTBnpicLdgTbVIJN0edm/Gg7GY84k6Ub96/HlOBGbHc2dD/hZQcWikHNP&#10;fUl0ie1DQApJ0D0kRrNwXxqTemMsq3N+8ZFc/qYhC2PjjUpd7twcU08S7oyKGGO/Ks3KIlUQL9J8&#10;qbnxbCtoMoSUymIqPvkldERpSuIthh3+mNVbjNs69pHB4sG4Ki34VP1Z2sX3fcq6xRORJ3VHEZtl&#10;Q4WfdHYJxY4a7qHdheDkfUlNeRABn4Wn4ace00LjE320ASIfOomzNfiff7uPeJpJ0nJW0zLlPPzY&#10;CK84M18sTev1YDSK25cOo/HlkA7+VLM81dhNNQfqyoCeDieTGPFo9qL2UL3S3s9iVFIJKyl2znEv&#10;zrFdcXo3pJrNEoj2zQl8sAsno+vYpDhyL82r8K6bS6SRfoT92onJ2Xi22GhpYbZB0GWa3chzy2rH&#10;P+1qGunuXYmPwek5oY6v3/QXAAAA//8DAFBLAwQUAAYACAAAACEAnxIKl+MAAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9Yi9VYcaI1CGgehSKhS1R6gXHpz4iWJsNdpbCDt19ec&#10;6G1HM5p9k69Ga9gZB985kjCbJsCQaqc7aiTsPzePKTAfFGllHKGEH/SwKu7vcpVpd6EtnnehYbGE&#10;fKYktCH0Gee+btEqP3U9UvQObrAqRDk0XA/qEsut4fMkWXCrOoofWtVj2WJ93J2shLdy86G21dym&#10;v6Z8fT+s++/9l5DyYTKuX4AFHMMtDFf8iA5FZKrcibRnRoJ4jlOChHQpBLBrYLZYPgGr4hU9AbzI&#10;+f8RxR8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVq42Z2wCAABFBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnxIKl+MAAAAMAQAADwAAAAAA&#10;AAAAAAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5F85276D" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>You don’t have to spend to have a beautiful backyard. Consider these budget-friendly ideas to give your outdoor living space a makeover.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="124665E7" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Refurbish.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Update your patio and outdoor furniture with sanding, stains or paint. Replace old seat cushions.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="31C01893" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Buy cheap.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Paint inexpensive pottery and planter boxes to match your outdoor aesthetic. Buy your renovation tools in the off-season (fall or winter) for better prices. Buy fillers like mulch, sand, gravel and woodchips in bulk.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="317B8816" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Repurpose.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Use unexpected items to create unique backyard features. Turn a chandelier into a birdfeeder. Paint cinder blocks and use them as flower planters. Use rocks or stones to create a natural edging for planter beds.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6B206ECF" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Use nature.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Plant shade trees for cool hangout areas instead of purchasing awnings or fans. Save water by planting succulents.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5647EB97" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Do it yourself.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Outsourcing to professional landscapers and contractors may cost you a fortune. Learn to do renovations yourself and save money. For tips on DIY upgrades, watch videos at http://www.sunset.com or http://www.diynetwork.com/how-to/outdoors/landscaping.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2025EB61" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Scavenge.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Garage sales and construction sites are gold mines for savings. You may walk away with free or deeply discounted renovation material. Visit your local Habitat for Humanity ReStore for gently used building tools and materials. Find the nearest store at https://www.habitat.org/restores.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="69C3B4D0" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Prioritize.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t> Plan your renovations according to value. Begin with your patio and other permanent projects before making your way to landscaping.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="13FC81D5" w14:textId="77777777" w:rsidR="00E1512B" w:rsidRPr="00E1512B" w:rsidRDefault="00E1512B" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E1512B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Renovations complete and maybe ready to sell? Call me and set up an appointment today!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0FF891D7" w14:textId="31DF5323" w:rsidR="00C77824" w:rsidRPr="00E1512B" w:rsidRDefault="00C77824" w:rsidP="00E1512B">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C77824">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251709440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01FE0FBC" wp14:editId="510151C4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5728970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>393065</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1530985" cy="561340"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="22" name="Picture 22"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1530985" cy="561340"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00C77824">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AA4DEE2" wp14:editId="3AAA9AF4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>499110</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>208915</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="946150" cy="1374775"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="21" name="Picture 21"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="946150" cy="1374775"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
       <w:r w:rsidR="00013B4B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CF97A86" wp14:editId="09DE74AC">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CF97A86" wp14:editId="70B58B4C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-31899</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9781953</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7954010" cy="292608"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Group 12"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm rot="10800000">
                           <a:off x="0" y="0"/>
                           <a:ext cx="7954010" cy="292608"/>
                           <a:chOff x="16" y="0"/>
                           <a:chExt cx="7954010" cy="292608"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -1609,774 +1634,565 @@
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.5pt;margin-top:770.25pt;width:626.3pt;height:23.05pt;rotation:180;z-index:251666432" coordorigin="" coordsize="79540,2926" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAOpDHiwMAAM0OAAAOAAAAZHJzL2Uyb0RvYy54bWzsV1uP4yYUfq/U/4B47/gSJ5lY46yi2c6o&#10;0mh3tLPVPhOMLxIGCiTO9Nf3ALYzSbO9bNVKlZIHBzj3j3MOcPfu0HG0Z9q0UhQ4uYkxYoLKshV1&#10;gX/+/PDDLUbGElESLgUr8Csz+N36++/uepWzVDaSl0wjUCJM3qsCN9aqPIoMbVhHzI1UTACxkroj&#10;Fqa6jkpNetDe8SiN40XUS10qLSkzBlbfByJee/1Vxaj9WFWGWcQLDL5Z/9X+u3XfaH1H8loT1bR0&#10;cIN8gxcdaQUYnVS9J5agnW5/p6prqZZGVvaGyi6SVdVS5mOAaJL4LJpHLXfKx1Lnfa0mmADaM5y+&#10;WS39sH/WqC1h71KMBOlgj7xZBHMAp1d1DjyPWr2oZz0s1GHm4j1UukNaAq5JfBu7n4cBAkMHj/Lr&#10;hDI7WERhcbmaZxArRhRo6SpdxLdhG2gDe+XEkgVGRzna/PjHklFwY30XOW8n53oFKWWOqJl/htpL&#10;QxTzm2EcIiNqsxG1T5BrRNScoWQWkPN8E2wmN4DgiJn7H0A6jXZEabGI4+X8HKQpVJIrbewjkx1y&#10;gwJrMO+hJ/snY2GjgHVkccaM5G350HLuJ7re3nON9gTKYrWZLdKVcxlETti4cMxCOrFAdiuA8hiL&#10;H9lXzhwfF59YBakEG5h6T3wRs8kOoZQJmwRSQ0oWzM990gzWXdk7Ce+LV+g0V2B/0j0oGDmDklF3&#10;UDPwO1Hme8AkHLLzK44F4UnCW5bCTsJdK6S+FBmHqAbLgX8EKUDjUNrK8hVSxlcKpL5R9KGFfXsi&#10;xj4TDS0HFqGN2o/wqbjsCyyHEUaN1L9eWnf8kNNAxaiHFlZg88uOaIYR/0lAtq+SLHM9z0+y+TKF&#10;iX5L2b6liF13LyEdEu+dHzp+y8dhpWX3BbrtxlkFEhEUbBeYWj1O7m1ordCvKdtsPBv0OUXsk3hR&#10;1Cl3qLq8/Hz4QrQaktdC1n+QY4WR/CyHA6+TFHKzs7JqfYIfcR3whmp3Heu/KPvsQtlnf6vsocAX&#10;S+gex0Y3lv4yXc1mcyCdNsh/o/aXm9vF7OFa+wMC19p3nWks+GvtXz7y4VQOF6X7hu21FCiZ/3nl&#10;f/2SNJ8l7vy90AjSLJtnQPmrfQDOROeP77FnLdTdFFwDNSfXgNNDdFuPx9gJ1/UWUF1vAf+3W4B/&#10;CsCbyV8kh/ede5S9nftbw/EVuv4NAAD//wMAUEsDBBQABgAIAAAAIQA+U0mn4AAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWocQhyrEqSokRE9ItJW4uvE2DsTryHbb8Pc4&#10;Jzju7GjmTb2e7MAu6EPvSMLDMgOG1DrdUyfhsH9drICFqEirwRFK+MEA6+b2plaVdlf6wMsudiyF&#10;UKiUBBPjWHEeWoNWhaUbkdLv5LxVMZ2+49qrawq3A8+zrORW9ZQajBrxxWD7vTtbCboIjwfcbjc+&#10;f//ai168me70KeX93bR5BhZxin9mmPETOjSJ6ejOpAMbJCxEmhKTLopMAJsdefFUAjvO2qosgTc1&#10;/7+i+QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAOpDHiwMAAM0OAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA+U0mn4AAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAOUFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA8gYAAAAA&#10;">
-[...14 lines deleted...]
-                <v:shape id="Chevron 15" o:spid="_x0000_s1029" type="#_x0000_t55" style="position:absolute;left:5316;width:2445;height:2926;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDw94q7/QAAAOIBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzUrEMBDH&#10;74LvEOYqbaoHEWm6B6tHFV0fYEimbdg2CZlYd9/edD8u4goeZ+b/8SOpV9tpFDNFtt4puC4rEOS0&#10;N9b1Cj7WT8UdCE7oDI7ekYIdMayay4t6vQvEIrsdKxhSCvdSsh5oQi59IJcvnY8TpjzGXgbUG+xJ&#10;3lTVrdTeJXKpSEsGNHVLHX6OSTxu8/pAEmlkEA8H4dKlAEMYrcaUSeXszI+W4thQZudew4MNfJUx&#10;QP7asFzOFxx9L/lpojUkXjGmZ5wyhjSRJQ8YKGvKv1MWzIkL33VWU9lGfl98J6hz4cZ/uUjzf7Pb&#10;bHuj+ZQu9z/UfAMAAP//AwBQSwMEFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAABfcmVscy8ucmVs&#10;c6SQwWrDMAyG74O9g9G9cdpDGaNOb4VeSwe7CltJTGPLWCZt376mMFhGbzvqF/o+8e/2tzCpmbJ4&#10;jgbWTQuKomXn42Dg63xYfYCSgtHhxJEM3Elg372/7U40YalHMvokqlKiGBhLSZ9aix0poDScKNZN&#10;zzlgqWMedEJ7wYH0pm23Ov9mQLdgqqMzkI9uA+p8T9X8hx28zSzcl8Zy0Nz33r6iasfXeKK5UjAP&#10;VAy4LM8w09zU50C/9q7/6ZURE31X/kL8TKv1x6wXNXYPAAAA//8DAFBLAwQUAAYACAAAACEAMy8F&#10;nkEAAAA5AAAAEAAAAGRycy9zaGFwZXhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQUkjNS85PycxL&#10;t1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAAACEAx3eXdsAA&#10;AADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTYvCMBC9C/6HMII3TbugSDWKCEIPq1TdFbwNzdgW&#10;m0lpotZ/v1kQvM3jfc5i1ZlaPKh1lWUF8TgCQZxbXXGh4Oe0Hc1AOI+ssbZMCl7kYLXs9xaYaPvk&#10;Az2OvhAhhF2CCkrvm0RKl5dk0I1tQxy4q20N+gDbQuoWnyHc1PIriqbSYMWhocSGNiXlt+PdKEjz&#10;9JT9fmsZXzKbnuW+zqa7WKnhoFvPQXjq/Ef8dqc6zJ/A/y/hALn8AwAA//8DAFBLAQItABQABgAI&#10;AAAAIQDw94q7/QAAAOIBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADHdX2HSAAAAjwEAAAsAAAAAAAAAAAAAAAAALgEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhADMvBZ5BAAAAOQAAABAAAAAAAAAAAAAAAAAAKQIAAGRycy9zaGFwZXhtbC54&#10;bWxQSwECLQAUAAYACAAAACEAx3eXdsAAAADbAAAADwAAAAAAAAAAAAAAAACYAgAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA9QAAAIUDAAAAAA==&#10;" adj="10800" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
+              <v:group w14:anchorId="616936C8" id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.5pt;margin-top:770.25pt;width:626.3pt;height:23.05pt;rotation:180;z-index:251670528" coordorigin="" coordsize="79540,2926" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUIY54fAMAAKkOAAAOAAAAZHJzL2Uyb0RvYy54bWzsV1lv2zgQfl+g/4Hge6PD8iVELoxkExQI&#10;0qBp0Weaog6AIrkkbTn99TukDseuu0cXW6CA/UCTnPvTzJC8frdvONoxbWopMhxdhRgxQWVeizLD&#10;nz/dvV1gZCwROeFSsAy/MIPfrd78dt2qlMWykjxnGoESYdJWZbiyVqVBYGjFGmKupGICiIXUDbGw&#10;1GWQa9KC9oYHcRjOglbqXGlJmTGwe9sR8crrLwpG7YeiMMwinmHwzfpR+3HjxmB1TdJSE1XVtHeD&#10;/IAXDakFGB1V3RJL0FbX36hqaqqlkYW9orIJZFHUlPkYIJooPInmXsut8rGUaVuqESaA9gSnH1ZL&#10;H3f3Wj2rJw1ItKoELPzKxbIvdIO0BMyicBG6nw8RnEZ7j+DLiCDbW0Rhc76cJhAHRhRo8TKehYsO&#10;YlrBd3Bi0Qyjgxytfv9ryaBzY3UdHDnXKkgXc0DE/DdEniuimAfapIDIk0Z1Dq5OMBKkgaz9CHlE&#10;RMkZgj0PlOcbYTOpAQQHzNx/D9JxtANKs1kYzqenII2hklRpY++ZbJCbZFiDeQ892T0YC/aBdWBx&#10;xozkdX5Xc+4XutzccI12BFJ+uZ7M4qVzGUSO2LhwzEI6sY7sdgDlIRY/sy+cOT4uPrICQIEPGHtP&#10;fIGy0Q6hlAkbdaSK5KwzP/VJ01t3Je0kvC9eodNcgP1Rd69g4OyUDLo7NT2/E2W+vkfhLju/41gn&#10;PEp4y1LYUbiphdTnIuMQVW+54x9A6qBxKG1k/gIp4ysFUt8oelfDd3sgxj4RDe0ENqFF2g8wFFy2&#10;GZb9DKNK6q/n9h0/5DRQMWqhPWXY/LElmmHE3wvI9mWUJK6f+UUyncew0K8pm9cUsW1uJKRD5L3z&#10;U8dv+TAttGy+QCddO6tAIoKC7QxTq4fFje3aJvRiytZrzwY9TBH7IJ4Vdcodqi4vP+2/EK365LWQ&#10;9Y9yqDCSnuRwx+skhVxvrSxqn+AHXHu8odpdg/oZZZ+cKfvkX5U9FPhsDt3j0OiG0p/Hy8lkCqTj&#10;Bvl/1P58vZhN7i613yNwqX3XmYaCv9T++SMfTuXuyL+p2E5LgaLp31f+9y9J00nkzt8zjSBOkmkC&#10;lH/aB+BMdP74HnvSQt1NwTVQc3QNOD5EN+VwjB1xXW4BxeUW8KvdAvxTAN5D/iLZv93cg+v12t8a&#10;Di/M1Z8AAAD//wMAUEsDBBQABgAIAAAAIQA+U0mn4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcWocQhyrEqSokRE9ItJW4uvE2DsTryHbb8Pc4Jzju7GjmTb2e7MAu6EPv&#10;SMLDMgOG1DrdUyfhsH9drICFqEirwRFK+MEA6+b2plaVdlf6wMsudiyFUKiUBBPjWHEeWoNWhaUb&#10;kdLv5LxVMZ2+49qrawq3A8+zrORW9ZQajBrxxWD7vTtbCboIjwfcbjc+f//ai168me70KeX93bR5&#10;BhZxin9mmPETOjSJ6ejOpAMbJCxEmhKTLopMAJsdefFUAjvO2qosgTc1/7+i+QUAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCUIY54fAMAAKkOAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQA+U0mn4AAAAA0BAAAPAAAAAAAAAAAAAAAAANYFAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4wYAAAAA&#10;">
+                <v:rect id="Rectangle 13" o:spid="_x0000_s1027" style="position:absolute;width:6600;height:2926;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyCVmEwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHrTjRaipG5CK0gLPYi2vY/ZMYlmZ+PuVqO/vlsQvM3jfc686E0rTuR8Y1nBeJSAIC6t&#10;brhS8P21HM5A+ICssbVMCi7kocgfBnPMtD3zmk6bUIkYwj5DBXUIXSalL2sy6Ee2I47czjqDIUJX&#10;Se3wHMNNKydJkkqDDceGGjta1FQeNr9GgR/Pms/r+7Fy273+Sbfpbvp2WSn19Ni/voAI1Ie7+Ob+&#10;0HH+M/z/Eg+Q+R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsglZhMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#9a3629" stroked="f" strokeweight="2pt"/>
+                <v:rect id="Rectangle 14" o:spid="_x0000_s1028" style="position:absolute;left:6606;width:72934;height:2926;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAcGJM+wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9NawIx&#10;EL0L/ocwgjfNWou0W6OUgrTUXppatLfpZrpZ3EyWTbqu/94Ihd7m8T5nue5dLTpqQ+VZwWyagSAu&#10;vKm4VLD72EzuQISIbLD2TArOFGC9Gg6WmBt/4nfqdCxFCuGQowIbY5NLGQpLDsPUN8SJ+/Gtw5hg&#10;W0rT4imFu1reZNlCOqw4NVhs6MlScdS/ToHu9Nv91+F18f3MehvsfjPn3adS41H/+AAiUh//xX/u&#10;F5Pm38L1l3SAXF0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHBiTPsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#7a863f" stroked="f" strokeweight="2pt"/>
+                <v:shape id="Chevron 15" o:spid="_x0000_s1029" type="#_x0000_t55" style="position:absolute;left:5316;width:2445;height:2926;rotation:180;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHd5d2wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjdNu6BINYoIQg+rVN0VvA3N2BabSWmi1n+/WRC8zeN9zmLVmVo8qHWVZQXxOAJBnFtd&#10;caHg57QdzUA4j6yxtkwKXuRgtez3Fpho++QDPY6+ECGEXYIKSu+bREqXl2TQjW1DHLirbQ36ANtC&#10;6hafIdzU8iuKptJgxaGhxIY2JeW3490oSPP0lP1+axlfMpue5b7OprtYqeGgW89BeOr8R/x2pzrM&#10;n8D/L+EAufwDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAx3eXdsAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" adj="10800" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
               </v:group>
-            </w:pict>
-[...434 lines deleted...]
-              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00E46A0A">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tondu Beta">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E46A0A"/>
     <w:rsid w:val="00013B4B"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="0061324B"/>
+    <w:rsid w:val="00A813F3"/>
     <w:rsid w:val="00C77824"/>
+    <w:rsid w:val="00E1512B"/>
     <w:rsid w:val="00E46A0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="35ACF576"/>
+  <w15:docId w15:val="{0DD0CA43-476F-4778-AA56-CED43A426408}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2414,301 +2230,85 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C77824"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C77824"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0061324B"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...6 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...26 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0061324B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
-[...32 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2954,68 +2554,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>11</Characters>
+  <Characters>8</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11</CharactersWithSpaces>
+  <CharactersWithSpaces>8</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>