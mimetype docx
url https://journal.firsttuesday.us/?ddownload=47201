--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -1,1656 +1,1511 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00540F2F">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="66C55DD4" w14:textId="3922CE26" w:rsidR="00622890" w:rsidRDefault="00FD305F">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10C9512F" wp14:editId="65B85BFC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1423358</wp:posOffset>
+                  <wp:posOffset>323850</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8609162</wp:posOffset>
+                  <wp:posOffset>3724275</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3234906" cy="1155940"/>
-                <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+                <wp:extent cx="7176770" cy="4724400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="6" name="Text Box 6"/>
+                <wp:docPr id="3" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3234906" cy="1155940"/>
+                          <a:ext cx="7176770" cy="4724400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00540F2F" w:rsidRPr="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
+                          <w:p w14:paraId="3FC0CCBD" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:b/>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Cooking is the leading cause of house fires. To stay safe in the kitchen:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="627B56BC" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">keep a fire extinguisher </w:t>
+                            </w:r>
                             <w:proofErr w:type="gramStart"/>
-                            <w:r w:rsidRPr="00540F2F">
-[...3 lines deleted...]
-                              <w:t>Your</w:t>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>handy;</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
-                            <w:r w:rsidRPr="00540F2F">
-[...4 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
+                          <w:p w14:paraId="30BB4F9A" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">avoid wearing loose clothing that may catch </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>fire;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="1CE9909A" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">keep flammable cooking materials away from the </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>stove;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="475D2CA0" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">supervise older children working in the kitchen and keep small children out </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>altogether;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="5C85D74E" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">shut off stove burners when you leave the room, even if it’s only for a </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>minute;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="15A1BBBB" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>turn pot handles inward so they can’t be easily knocked down; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="78ABBA17" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="3"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>don’t cook while intoxicated.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6F0EF74B" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>A second common source of house fires is your clothes dryer. Lint gets trapped in the vents and can catch fire. Remember to turn off your dryer before leaving the house.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2C31EAAA" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>To keep your home safe, also:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12043D53" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">avoid smoking </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>indoors;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="47B14A28" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">keep space heaters more than three feet away from flammable </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>possessions;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="7776B26D" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">turn off space heaters and blow out candles when you leave a </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>room;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1FA7EDE5" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>moisten matches before tossing them in the trash; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="085E2C0F" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>check smoke alarms regularly, replace the batteries at least once a year and replace fire alarms that are over ten years old.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1FCCE1F7" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Make the extra effort to fireproof your home. Your family, investment and future are worth it! When you or someone you know is looking to sell or buy a home, please give me a call.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="523C45ED" w14:textId="77777777" w:rsidR="00540F2F" w:rsidRPr="00563D0D" w:rsidRDefault="00540F2F" w:rsidP="00563D0D">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="10C9512F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:112.1pt;margin-top:677.9pt;width:254.7pt;height:91pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyPeAbgQIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+0hbWjYqUtSBmCYh&#10;QIOJZ9exaTTb59nXJt1fv7OTtBXbC9NekvPd774/Li5ba9hWhViDK/n4ZMSZchKq2r2U/PvTzYdP&#10;nEUUrhIGnCr5TkV+uXj/7qLxczWBNZhKBUZGXJw3vuRrRD8viijXyop4Al45EmoIViA9w0tRBdGQ&#10;dWuKyWh0VjQQKh9AqhiJe90J+SLb11pJvNc6KmSm5BQb5m/I31X6FosLMX8Jwq9r2Ych/iEKK2pH&#10;TvemrgUKtgn1H6ZsLQNE0HgiwRagdS1VzoGyGY9eZfO4Fl7lXKg40e/LFP+fWXm3fQisrkp+xpkT&#10;llr0pFpkn6FlZ6k6jY9zAj16gmFLbOrywI/ETEm3Otj0p3QYyanOu31tkzFJzNPJ6fR8RE4kycbj&#10;2ex8mqtfHNR9iPhFgWWJKHmg5uWaiu1tRAqFoAMkeXNwUxuTG2gcayiD09koK+wlpGFcwqo8Cr2Z&#10;lFIXeqZwZ1TCGPdNaSpFziAx8hCqKxPYVtD4CCmVw5x8tkvohNIUxFsUe/whqrcod3kMnsHhXtnW&#10;DkLO/lXY1Y8hZN3hqZBHeScS21WbZ2AydHYF1Y4aHqBbmOjlTU1NuRURH0SgDaEe09bjPX20ASo+&#10;9BRnawi//sZPeBpcknLW0MaVPP7ciKA4M18djfT5eEojwTA/prOPE3qEY8nqWOI29gqoK2O6L15m&#10;MuHRDKQOYJ/pOCyTVxIJJ8l3yXEgr7C7A3RcpFouM4iW0gu8dY9eJtOpSWnkntpnEXw/l0gjfQfD&#10;bor5q/HssEnTwXKDoOs8u6nOXVX7+tNC55Huj0+6GMfvjDqcyMVvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAFrP0vOMAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiDQ9ooxKmq&#10;SBUSgkNLL9w2sZtE+CfEbht4epYTHHfm0+xMuZ6tYWc9hcE7CfeLBJh2rVeD6yQc3rZ3ObAQ0Sk0&#10;3mkJXzrAurq+KrFQ/uJ2+ryPHaMQFwqU0Mc4FpyHttcWw8KP2pF39JPFSOfUcTXhhcKt4SJJltzi&#10;4OhDj6Oue91+7E9WwnO9fcVdI2z+beqnl+Nm/Dy8Z1Le3sybR2BRz/EPht/6VB0q6tT4k1OBGQlC&#10;PAhCyUizjEYQskrTJbCGpCxd5cCrkv9fUf0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8j3gG4ECAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAFrP0vOMAAAANAQAADwAAAAAAAAAAAAAAAADbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:25.5pt;margin-top:293.25pt;width:565.1pt;height:372pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKU/UgagIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xkabIFcYosRYYB&#10;RVusHXpWZCkxJouaxMTOfn0p2Xmg26XDLjYlfnx9JDW7birD9sqHEmzOB70+Z8pKKEq7yfmPp9WH&#10;T5wFFLYQBqzK+UEFfj1//25Wu6kawhZMoTwjJzZMa5fzLaKbZlmQW1WJ0AOnLCk1+EogHf0mK7yo&#10;yXtlsmG/P85q8IXzIFUIdHvTKvk8+ddaSbzXOihkJueUG6avT991/GbzmZhuvHDbUnZpiH/IohKl&#10;paAnVzcCBdv58g9XVSk9BNDYk1BloHUpVaqBqhn0X1XzuBVOpVqInOBONIX/51be7R/dg2fYfIGG&#10;GhgJqV2YBrqM9TTaV/FPmTLSE4WHE22qQSbpcjKYjCcTUknSjSbD0aifiM3O5s4H/KqgYlHIuae+&#10;JLrE/jYghSToERKjWViVxqTeGMvqnI8/XvWTwUlDFsZGrEpd7tycU08SHoyKGGO/K83KIlUQL9J8&#10;qaXxbC9oMoSUymIqPvkldERpSuIthh3+nNVbjNs6jpHB4sm4Ki34VP2rtIufx5R1iyciL+qOIjbr&#10;pmvpGooDddpDuwTByVVJ3bgVAR+Ep6mnDtIm4z19tAFiHTqJsy3433+7j3gaRtJyVtMW5Tz82gmv&#10;ODPfLI3p5wENA61dOoyuJkM6+EvN+lJjd9USqB0DejOcTGLEozmK2kP1TAu/iFFJJayk2DnHo7jE&#10;drfpwZBqsUggWjQn8NY+Ohldx+7EWXtqnoV33UAizfIdHPdNTF/NZYuNlhYWOwRdpqGNBLesdsTT&#10;kqZZ7h6U+ApcnhPq/OzNXwAAAP//AwBQSwMEFAAGAAgAAAAhAJst1drjAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJCUlxGxKCRRB9NDai7dJsk2Cu7Mxu22jv97pyZ5m&#10;hvd4871iPVsjznrygyMF8SICoalx7UCdgsPH9ikD4QNSi8aRVvCjPazL+7sC89ZdaKfP+9AJDiGf&#10;o4I+hDGX0je9tugXbtTE2tFNFgOfUyfbCS8cbo1MomglLQ7EH3ocddXr5mt/sgpeq+077urEZr+m&#10;enk7bsbvw2eq1OPDvHkGEfQc/s1wxWd0KJmpdidqvTAK0pirBJ7ZKgVxNcRZnICoeVsuoxRkWcjb&#10;EuUfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEpT9SBqAgAAPgUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJst1drjAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAAxAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADUBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00540F2F" w:rsidRPr="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
+                    <w:p w14:paraId="3FC0CCBD" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:b/>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Cooking is the leading cause of house fires. To stay safe in the kitchen:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="627B56BC" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">keep a fire extinguisher </w:t>
+                      </w:r>
                       <w:proofErr w:type="gramStart"/>
-                      <w:r w:rsidRPr="00540F2F">
-[...3 lines deleted...]
-                        <w:t>Your</w:t>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>handy;</w:t>
                       </w:r>
                       <w:proofErr w:type="gramEnd"/>
-                      <w:r w:rsidRPr="00540F2F">
-[...4 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
+                    <w:p w14:paraId="30BB4F9A" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">avoid wearing loose clothing that may catch </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>fire;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="1CE9909A" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">keep flammable cooking materials away from the </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>stove;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="475D2CA0" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">supervise older children working in the kitchen and keep small children out </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>altogether;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="5C85D74E" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">shut off stove burners when you leave the room, even if it’s only for a </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>minute;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="15A1BBBB" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>turn pot handles inward so they can’t be easily knocked down; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="78ABBA17" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="3"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>don’t cook while intoxicated.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6F0EF74B" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
-[...4 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>A second common source of house fires is your clothes dryer. Lint gets trapped in the vents and can catch fire. Remember to turn off your dryer before leaving the house.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2C31EAAA" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>To keep your home safe, also:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="12043D53" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">avoid smoking </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>indoors;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="47B14A28" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">keep space heaters more than three feet away from flammable </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>possessions;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="7776B26D" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">turn off space heaters and blow out candles when you leave a </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>room;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...18 lines deleted...]
-                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1FA7EDE5" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>moisten matches before tossing them in the trash; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="085E2C0F" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>check smoke alarms regularly, replace the batteries at least once a year and replace fire alarms that are over ten years old.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1FCCE1F7" w14:textId="77777777" w:rsidR="00563D0D" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Make the extra effort to fireproof your home. Your family, investment and future are worth it! When you or someone you know is looking to sell or buy a home, please give me a call.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="523C45ED" w14:textId="77777777" w:rsidR="00540F2F" w:rsidRPr="00563D0D" w:rsidRDefault="00540F2F" w:rsidP="00563D0D">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00563D0D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C075147" wp14:editId="107EB26E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>6038215</wp:posOffset>
+              <wp:posOffset>5460330</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>9265285</wp:posOffset>
+              <wp:posOffset>9153525</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1363345" cy="499745"/>
-            <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+            <wp:extent cx="1675165" cy="614045"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1363345" cy="499745"/>
+                      <a:ext cx="1678537" cy="615281"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...59 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00563D0D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CAD6D06" wp14:editId="7BE365DB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>327660</wp:posOffset>
+                  <wp:posOffset>1581150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3723904</wp:posOffset>
+                  <wp:posOffset>8467725</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7177177" cy="4641011"/>
-                <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+                <wp:extent cx="3234906" cy="1466850"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7177177" cy="4641011"/>
+                          <a:ext cx="3234906" cy="1466850"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
+                          <w:p w14:paraId="4D1ED60D" w14:textId="77777777" w:rsidR="00540F2F" w:rsidRPr="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...3 lines deleted...]
-                              <w:t>Cooking is the leading cause of house fires. In the kitchen:</w:t>
+                            <w:r w:rsidRPr="00540F2F">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
-[...342 lines deleted...]
-                          <w:p w:rsidR="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
+                          <w:p w14:paraId="33069547" w14:textId="3896226E" w:rsidR="00540F2F" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00540F2F">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00540F2F" w:rsidRPr="00563D0D">
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00540F2F" w:rsidRPr="00563D0D">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00540F2F" w:rsidRPr="00563D0D">
+                              <w:br/>
+                              <w:t>youremail@mail.com</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00540F2F" w:rsidRPr="00563D0D">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00563D0D">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:25.8pt;margin-top:293.2pt;width:565.15pt;height:365.45pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtgCJ0fwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9P2zAQf5+072D5faSBAltFijoQ0yQE&#10;aDDx7Do2jWb7PPvapPv0OztJW7G9ME2KnPPd7873/+Kys4ZtVIgNuIqXRxPOlJNQN+6l4t+fbj58&#10;5CyicLUw4FTFtyryy/n7dxetn6ljWIGpVWBkxMVZ6yu+QvSzoohypayIR+CVI6GGYAXSNbwUdRAt&#10;WbemOJ5MzooWQu0DSBUjca97IZ9n+1orifdaR4XMVJx8w3yGfC7TWcwvxOwlCL9q5OCG+AcvrGgc&#10;PbozdS1QsHVo/jBlGxkggsYjCbYArRupcgwUTTl5Fc3jSniVY6HkRL9LU/x/ZuXd5iGwpq74CWdO&#10;WCrRk+qQfYaOnaTstD7OCPToCYYdsanKIz8SMwXd6WDTn8JhJKc8b3e5TcYkMc/L8/RxJkk2PZuW&#10;kzLbKfbqPkT8osCyRFQ8UPFyTsXmNiK5QtARkl5zcNMYkwtoHGsrfnZyOskKOwlpGJewKrfCYCaF&#10;1LueKdwalTDGfVOaUpEjSIzchOrKBLYR1D5CSuVwdDqjE0qTE29RHPB7r96i3MdBGvllcLhTto2D&#10;kKN/5Xb9Y3RZ93hK5EHcicRu2eUe2FV2CfWWCh6gH5jo5U1DRbkVER9EoAmhGtPU4z0d2gAlHwaK&#10;sxWEX3/jJzw1Lkk5a2niKh5/rkVQnJmvjlr6UzmdphHNl+np+TFdwqFkeShxa3sFVJWS9ouXmUx4&#10;NCOpA9hnWg6L9CqJhJP0dsVxJK+w3wO0XKRaLDKIhtILvHWPXibTKcup5Z66ZxH80JdILX0H42yK&#10;2av27LFJ08FijaCb3Lspz31Wh/zTQOeWHpZP2hiH94zar8j5bwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMlOcIrjAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4szcZKKU2nqdKE&#10;hOCwsQs3t8naisQpTbYVnp7sBCfb8qffn4vVZA076dH3jiSIWQJMU+NUT62E/fvmLgPmA5JC40hL&#10;+NYeVuX1VYG5cmfa6tMutCyGkM9RQhfCkHPum05b9DM3aIq7gxsthjiOLVcjnmO4NXyeJCm32FO8&#10;0OGgq043n7ujlfBSbd5wW89t9mOq59fDevjafyylvL2Z1k/Agp7CHwwX/agOZXSq3ZGUZ0bCUqSR&#10;jDVL74FdAJGJR2B17BbiYQG8LPj/J8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK2A&#10;InR/AgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AMlOcIrjAAAADAEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="3CAD6D06" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:124.5pt;margin-top:666.75pt;width:254.7pt;height:115.5pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+uZxhbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5ykadYGdYosRYYB&#10;QVssHXpWZKkxJouaxMTOfv0o2Xms26XDLjYlfnx9JHVz21SG7ZQPJdicD3p9zpSVUJT2JeffnhYf&#10;rjgLKGwhDFiV870K/Hb6/t1N7SZqCBswhfKMnNgwqV3ON4hukmVBblQlQg+csqTU4CuBdPQvWeFF&#10;Td4rkw37/XFWgy+cB6lCoNu7Vsmnyb/WSuKD1kEhMzmn3DB9ffqu4zeb3ojJixduU8ouDfEPWVSi&#10;tBT06OpOoGBbX/7hqiqlhwAaexKqDLQupUo1UDWD/qtqVhvhVKqFyAnuSFP4f27l/W7lHj3D5hM0&#10;1MBISO3CJNBlrKfRvop/ypSRnijcH2lTDTJJlxfDi9F1f8yZJN1gNB5fXSZis5O58wE/K6hYFHLu&#10;qS+JLrFbBqSQBD1AYjQLi9KY1BtjWZ3z8QW5/E1DFsbGG5W63Lk5pZ4k3BsVMcZ+VZqVRaogXqT5&#10;UnPj2U7QZAgplcVUfPJL6IjSlMRbDDv8Kau3GLd1HCKDxaNxVVrwqfpXaRffDynrFk9EntUdRWzW&#10;DRV+1tk1FHtquId2F4KTi5KashQBH4Wn4ace00LjA320ASIfOomzDfiff7uPeJpJ0nJW0zLlPPzY&#10;Cq84M18sTev1YDSK25cOo8uPQzr4c836XGO31RyoKwN6OpxMYsSjOYjaQ/VMez+LUUklrKTYOceD&#10;OMd2xendkGo2SyDaNydwaVdORtexSXHknppn4V03l0gjfQ+HtROTV+PZYqOlhdkWQZdpdiPPLasd&#10;/7SraaS7dyU+BufnhDq9ftNfAAAA//8DAFBLAwQUAAYACAAAACEAd8PR1uQAAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDfkoIcaoqUoWE6KGlF25O7CYR9jrEbht4epYT&#10;HHdmNPtNuZqtYWc9+cGhgPtFBExj69SAnYDD2+YuB+aDRCWNQy3gS3tYVddXpSyUu+BOn/ehY1SC&#10;vpAC+hDGgnPf9tpKv3CjRvKObrIy0Dl1XE3yQuXW8DiKltzKAelDL0dd97r92J+sgJd6s5W7Jrb5&#10;t6mfX4/r8fPwnglxezOvn4AFPYe/MPziEzpUxNS4EyrPjIA4faQtgYwkSTJgFHnI8hRYQ1K2TDPg&#10;Vcn/r6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD65nGFsAgAARQUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHfD0dbkAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAxgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
+                    <w:p w14:paraId="4D1ED60D" w14:textId="77777777" w:rsidR="00540F2F" w:rsidRPr="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-[...3 lines deleted...]
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...3 lines deleted...]
-                        <w:t>Cooking is the leading cause of house fires. In the kitchen:</w:t>
+                      <w:r w:rsidRPr="00540F2F">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
-[...342 lines deleted...]
-                    <w:p w:rsidR="00540F2F" w:rsidRDefault="00540F2F" w:rsidP="00540F2F">
+                    <w:p w14:paraId="33069547" w14:textId="3896226E" w:rsidR="00540F2F" w:rsidRPr="00563D0D" w:rsidRDefault="00563D0D" w:rsidP="00540F2F">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00540F2F" w:rsidRPr="00563D0D">
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00540F2F" w:rsidRPr="00563D0D">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00540F2F" w:rsidRPr="00563D0D">
+                        <w:br/>
+                        <w:t>youremail@mail.com</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00540F2F" w:rsidRPr="00563D0D">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00563D0D">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00563D0D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...286 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28E94207" wp14:editId="1CCF78DB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>514349</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8524874</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="884777" cy="1285875"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="4" name="Picture 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="886292" cy="1288077"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00563D0D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <mc:AlternateContent>
-[...85 lines deleted...]
-        </mc:AlternateContent>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FB9971B" wp14:editId="2087A182">
+            <wp:extent cx="7779315" cy="3571875"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="889752187" name="Picture 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="889752187" name="Picture 889752187"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7790967" cy="3577225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00540F2F">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Bell Gothic Std Black">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19545BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BBECEBE0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1719,51 +1574,349 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="200A65EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="59FA22A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6784749F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="79EA77B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="719D7734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6A411E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1832,497 +1985,509 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="588660570">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="596254085">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1062289924">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="279844234">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00540F2F"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="00540F2F"/>
+    <w:rsid w:val="00553CA0"/>
+    <w:rsid w:val="00563D0D"/>
+    <w:rsid w:val="00FD305F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6B7C85A0"/>
+  <w15:docId w15:val="{0D62E583-A77F-4FF0-B455-074774D91D4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...375 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2364,58 +2529,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00540F2F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2661,68 +2826,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>6</Characters>
+  <Characters>5</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6</CharactersWithSpaces>
+  <CharactersWithSpaces>5</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>