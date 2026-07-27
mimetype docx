--- v0 (2026-02-07)
+++ v1 (2026-07-27)
@@ -1,513 +1,319 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00364DCD">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="01DA4281" w14:textId="120DC3C5" w:rsidR="00B1758F" w:rsidRDefault="005C5A1E">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E2C0333" wp14:editId="5994BDDF">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>514350</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>8380095</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="914400" cy="1328106"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="9" name="Picture 9"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="914400" cy="1328106"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AAD7D51" wp14:editId="28B9182A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-19050</wp:posOffset>
+                  <wp:posOffset>1552574</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>2905125</wp:posOffset>
+                  <wp:posOffset>8324850</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7808595" cy="609600"/>
+                <wp:extent cx="2886075" cy="1428750"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="12" name="Text Box 12"/>
+                <wp:docPr id="11" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7808595" cy="609600"/>
+                          <a:ext cx="2886075" cy="1428750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00364DCD" w:rsidRPr="00364DCD" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                          <w:p w14:paraId="2FB6AA71" w14:textId="77777777" w:rsidR="00364DCD" w:rsidRPr="00364DCD" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-[...10 lines deleted...]
-                                </w14:textOutline>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00364DCD">
                               <w:rPr>
-                                <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
-[...51 lines deleted...]
-                              <w:t>fire</w:t>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00364DCD" w:rsidRDefault="00364DCD"/>
-[...180 lines deleted...]
-                          <w:p w:rsidR="00364DCD" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                          <w:p w14:paraId="0DB576F6" w14:textId="31502767" w:rsidR="00364DCD" w:rsidRDefault="005C5A1E" w:rsidP="00364DCD">
                             <w:pPr>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                             </w:pPr>
+                            <w:r>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00364DCD">
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00364DCD">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00364DCD">
+                              <w:br/>
+                            </w:r>
                             <w:proofErr w:type="spellStart"/>
-                            <w:r>
-                              <w:t>CalBRE</w:t>
+                            <w:r w:rsidR="00364DCD">
+                              <w:t>youremail</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
-                            <w:r>
-                              <w:t xml:space="preserve"> </w:t>
+                            <w:r w:rsidR="00364DCD">
+                              <w:t xml:space="preserve">@ mail.com </w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                            <w:r w:rsidR="00364DCD">
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                              <w:t>555.555.5555</w:t>
+                              <w:t>Broker Name</w:t>
                             </w:r>
                             <w:r>
                               <w:br/>
-                            </w:r>
-[...13 lines deleted...]
-                              <w:t>yourwebsite.com</w:t>
+                              <w:t>Broker Lic #</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 11" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:122.25pt;margin-top:669pt;width:213pt;height:84.75pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVyDvLgAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7sJBNqIDUpBVJUQ&#10;oELF2fHaZFWvx7WdZNNf32dvNkS0F6pedsczb8bz8cbnF11r2Fr50JCt+Oio5ExZSXVjnyv+/fH6&#10;w0fOQhS2FoasqvhWBX4xe//ufOOmakxLMrXyDEFsmG5cxZcxumlRBLlUrQhH5JSFUZNvRcTRPxe1&#10;FxtEb00xLsvTYkO+dp6kCgHaq97IZzm+1krGO62DisxUHLnF/PX5u0jfYnYups9euGUjd2mIf8ii&#10;FY3FpftQVyIKtvLNH6HaRnoKpOORpLYgrRupcg2oZlS+quZhKZzKtaA5we3bFP5fWHm7vvesqTG7&#10;EWdWtJjRo+oi+0wdgwr92bgwBezBARg76IEd9AHKVHanfZv+KIjBjk5v991N0SSU47NyMiphkrCN&#10;yrPT4/EkxSle3J0P8YuiliWh4h7jy10V65sQe+gASbdZum6MySM0lm0qfno8KbPD3oLgxiasymTY&#10;hUkl9alnKW6NShhjvymNZuQKkiLTUF0az9YCBBJSKhtz8Tku0AmlkcRbHHf4l6ze4tzXMdxMNu6d&#10;28aSz9W/Srv+MaSsezx6flB3EmO36HoWDJNdUL3FwD31KxOcvG4wlBsR4r3w2BEMEnsf7/DRhtB8&#10;2kmcLcn/+ps+4UFdWDnbYOcqHn6uhFecma8WpP40OjlJS5oPJ5OzMQ7+0LI4tNhVe0mYCniL7LKY&#10;8NEMovbUPuF5mKdbYRJW4u6Kx0G8jP1LgOdFqvk8g7CWTsQb++BkCp2GlCj32D0J73a8jKD0LQ3b&#10;Kaav6Nljk6el+SqSbjJ3U5/7ru76j5XO7N89P+nNODxn1MsjOfsNAAD//wMAUEsDBBQABgAIAAAA&#10;IQCheGOR4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqE3atFGIU1WR&#10;KiQEh5ZeuG1iN4nwT4jdNvD0LKdy3JlPszPFerKGnfUYeu8kPM4EMO0ar3rXSji8bx8yYCGiU2i8&#10;0xK+dYB1eXtTYK78xe30eR9bRiEu5Cihi3HIOQ9Npy2GmR+0I+/oR4uRzrHlasQLhVvDEyGW3GLv&#10;6EOHg6463XzuT1bCS7V9w12d2OzHVM+vx83wdfhIpby/mzZPwKKe4hWGv/pUHUrqVPuTU4EZCcli&#10;kRJKxnye0SpClitBUk1SKlYp8LLg/1eUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDV&#10;yDvLgAIAAGwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQCheGOR4wAAAA0BAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shapetype w14:anchorId="2AAD7D51" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:122.25pt;margin-top:655.5pt;width:227.25pt;height:112.5pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfVIX+agIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kSZMFdYqsRYYB&#10;QVssHXpWZKkxJouaxMTOfn0p2Xms26XDLjYlfnx9JHV13VSG7ZQPJdic9y96nCkroSjtc86/Py4+&#10;TDgLKGwhDFiV870K/Hr2/t1V7aZqABswhfKMnNgwrV3ON4hummVBblQlwgU4ZUmpwVcC6eifs8KL&#10;mrxXJhv0epdZDb5wHqQKgW5vWyWfJf9aK4n3WgeFzOSccsP09em7jt9sdiWmz164TSm7NMQ/ZFGJ&#10;0lLQo6tbgYJtffmHq6qUHgJovJBQZaB1KVWqgarp915Vs9oIp1ItRE5wR5rC/3Mr73Yr9+AZNp+h&#10;oQZGQmoXpoEuYz2N9lX8U6aM9ETh/kibapBJuhxMJpe98YgzSbr+cDAZjxKx2cnc+YBfFFQsCjn3&#10;1JdEl9gtA1JIgh4gMZqFRWlM6o2xrM755Udy+ZuGLIyNNyp1uXNzSj1JuDcqYoz9pjQri1RBvEjz&#10;pW6MZztBkyGkVBZT8ckvoSNKUxJvMezwp6zeYtzWcYgMFo/GVWnBp+pfpV38OKSsWzwReVZ3FLFZ&#10;N11L11DsqdMe2iUITi5K6sZSBHwQnqaemkubjPf00QaIdegkzjbgf/3tPuJpGEnLWU1blPPwcyu8&#10;4sx8tTSmn/rDYVy7dBiOxgM6+HPN+lxjt9UNUDv69GY4mcSIR3MQtYfqiRZ+HqOSSlhJsXOOB/EG&#10;292mB0Oq+TyBaNGcwKVdORldx+7EWXtsnoR33UAizfIdHPZNTF/NZYuNlhbmWwRdpqGNBLesdsTT&#10;kqZZ7h6U+AqcnxPq9OzNXgAAAP//AwBQSwMEFAAGAAgAAAAhAMFAKgLkAAAADQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj09PwkAQxe8mfofNmHiTbQttoHRLSBNiYvQAcvE27S5tw/6p3QWqn97xpLeZ&#10;eS9vfq/YTEazqxp976yAeBYBU7ZxsretgOP77mkJzAe0ErWzSsCX8rAp7+8KzKW72b26HkLLKMT6&#10;HAV0IQw5577plEE/c4OypJ3caDDQOrZcjnijcKN5EkUZN9hb+tDhoKpONefDxQh4qXZvuK8Ts/zW&#10;1fPraTt8Hj9SIR4fpu0aWFBT+DPDLz6hQ0lMtbtY6ZkWkCwWKVlJmMcxtSJLtlrRUNMpnWcR8LLg&#10;/1uUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfVIX+agIAAD4FAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDBQCoC5AAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00364DCD" w:rsidRPr="00364DCD" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                    <w:p w14:paraId="2FB6AA71" w14:textId="77777777" w:rsidR="00364DCD" w:rsidRPr="00364DCD" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="00364DCD">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00364DCD" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                    <w:p w14:paraId="0DB576F6" w14:textId="31502767" w:rsidR="00364DCD" w:rsidRDefault="005C5A1E" w:rsidP="00364DCD">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                       </w:pPr>
+                      <w:r>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00364DCD">
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00364DCD">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00364DCD">
+                        <w:br/>
+                      </w:r>
                       <w:proofErr w:type="spellStart"/>
-                      <w:r>
-                        <w:t>CalBRE</w:t>
+                      <w:r w:rsidR="00364DCD">
+                        <w:t>youremail</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
-                      <w:r>
-                        <w:t xml:space="preserve"> </w:t>
+                      <w:r w:rsidR="00364DCD">
+                        <w:t xml:space="preserve">@ mail.com </w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-                        <w:t xml:space="preserve"> #</w:t>
+                      <w:r w:rsidR="00364DCD">
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
-                        <w:t>555.555.5555</w:t>
+                        <w:t>Broker Name</w:t>
                       </w:r>
                       <w:r>
                         <w:br/>
-                      </w:r>
-[...13 lines deleted...]
-                        <w:t>yourwebsite.com</w:t>
+                        <w:t>Broker Lic #</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251717632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E6AC7B9" wp14:editId="09003939">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>4932680</wp:posOffset>
+              <wp:posOffset>5056505</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8833485</wp:posOffset>
+              <wp:posOffset>9014460</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1727200" cy="633730"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="10" name="Picture 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
@@ -519,217 +325,1401 @@
                       <a:ext cx="1727200" cy="633730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61BC513E" wp14:editId="108596E9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74AE4804" wp14:editId="2BC3C3E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>419100</wp:posOffset>
+                  <wp:posOffset>3971925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8382000</wp:posOffset>
+                  <wp:posOffset>3629025</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="996315" cy="1398905"/>
+                <wp:extent cx="3590925" cy="2428875"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Rectangle 8"/>
+                <wp:docPr id="6" name="Text Box 6"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3590925" cy="2428875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:linkedTxbx id="2" seq="1"/>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="74AE4804" id="Text Box 6" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:312.75pt;margin-top:285.75pt;width:282.75pt;height:191.25pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCSP7kdQIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFvGyEMfp+0/4B4X++SJm0a9VJlrTpN&#10;qtpqydRnwkGCymEKJHfZr5/h7pKo20unvYDBn43tz+b6pqk02QnnFZiCDs5ySoThUCqzLujP5f2X&#10;CSU+MFMyDUYUdC88vZl9/nRd26kYwgZ0KRxBJ8ZPa1vQTQh2mmWeb0TF/BlYYVApwVUs4NGts9Kx&#10;Gr1XOhvm+UVWgyutAy68x9u7Vklnyb+UgocnKb0IRBcUYwtpdWldxTWbXbPp2jG7UbwLg/1DFBVT&#10;Bh89uLpjgZGtU3+4qhR34EGGMw5VBlIqLlIOmM0gf5fNYsOsSLlgcbw9lMn/P7f8cbewz46E5is0&#10;SGAsSG391ONlzKeRroo7RkpQjyXcH8ommkA4Xp6Pr/Kr4ZgSjrrhaDiZXI6jn+xobp0P3wRUJAoF&#10;dchLKhfbPfjQQntIfM3AvdI6caMNqQt6cT7Ok8FBg861iViRWO7cHENPUthrETHa/BCSqDJlEC9S&#10;f4lb7ciOYWcwzoUJKfnkF9ERJTGIjxh2+GNUHzFu8+hfBhMOxpUy4FL278IuX/uQZYvHmp/kHUWt&#10;zKsol82qwfQjv8SLtxOeV1DukX4H7WR4y+8VUvTAfHhmDkcBGcfxDk+4SA1IBXQSJRtwv/52H/HY&#10;oailpMbRKqh/2zInKNHfDfbu1WA0irOYDqPx5RAP7lSzOtWYbXULyFEM3fIkRnzQvSgdVC/4C8zj&#10;q6hihuPbBQ29eBvagcdfhIv5PIFw+iwLD2ZheXQdKYsNuGxemLNdlwZs8Efoh5BN3zVri42WBubb&#10;AFKlTo5Vb6vasYGTm2ah+2Xi13B6TqjjXzj7DQAA//8DAFBLAwQUAAYACAAAACEA5ZwcdeMAAAAM&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBm90kuLWNmZQSKILoobUXb5vsNAnu&#10;R8xu2+ivd3uqtxnm4Z3nLVaT0exEo++dRUhnCTCyjVO9bRH2H5uHBTAfpFVSO0sIP+RhVd7eFDJX&#10;7my3dNqFlsUQ63OJ0IUw5Jz7piMj/cwNZOPt4EYjQ1zHlqtRnmO40TxLkjk3srfxQycHqjpqvnZH&#10;g/Babd7lts7M4ldXL2+H9fC9/xSI93fT+hlYoClcYbjoR3Uoo1PtjlZ5phHmmRARRRBPaRwuRLpM&#10;Y70aYSkeE+Blwf+XKP8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQkj+5HUCAABTBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5ZwcdeMAAAAM&#10;AQAADwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent/>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05954703" wp14:editId="103E6C07">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>247650</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3619500</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3486150" cy="4533900"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3486150" cy="4533900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx id="2">
+                        <w:txbxContent>
+                          <w:p w14:paraId="11238071" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>When your property is in a State Responsibility Area next to a mountain area or lands covered by forests, brush, grass or other flammable materials, you’re required to keep at least 100 feet of defensible space around your property.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2BDBBC1E" w14:textId="2DB03B12" w:rsidR="00364DCD" w:rsidRPr="005C5A1E" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="D12229"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>“Lean, Clean and Green Zone”</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3E70CA2B" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>Depending on your county, you need to keep at least 30 feet of defensible space directly around your home by removing:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3C953F7A" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>dead plants, grass and weeds;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="44B0FA98" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>dead or dry leaves and pine needles;</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="548A79CD" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>vegetation hidden beneath decks; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CED5962" w14:textId="3C33C107" w:rsidR="00364DCD" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>limbs within 10 feet of the chimney.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="788ACCAE" w14:textId="77777777" w:rsidR="00364DCD" w:rsidRPr="005C5A1E" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="D12229"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>The “Reduced Fuel Zone”</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7346C143" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">For the remaining 70 feet extending to the edge of the property, stick to these </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>spacing</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> rules for horizontal shrubs:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7C71169B" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>2 times their height on a flat to mild slope (less than 20%);</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="197D2E79" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>4 times their height on a mild to moderate slope (20-40%); and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="726C9CAA" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>6 times their height on a moderate to steep slope (greater than 40%).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4BC31540" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>Trees must be spaced:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="16131CE2" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>10 feet apart on a flat to mild slope (less than 20%);</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7647BB67" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>20 feet apart on a mild to moderate slope (20-40%); and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="38ED4C30" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="6"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>30 feet apart on a moderate to steep slope (greater than 40%).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0290AB54" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>Mow grass down to a maximum height of 4 inches and remove fallen debris such as cones and small branches.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7FFF6056" w14:textId="2E566FDC" w:rsidR="00364DCD" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005C5A1E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>You do not need to feel overwhelmed about your property’s fire safety needs. When you consider buying or selling property in a State Responsibility Area, give me a call!</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="05954703" id="Text Box 5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:19.5pt;margin-top:285pt;width:274.5pt;height:357pt;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDXUpLaagIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5332iBOkaXoMKBo&#10;i7VDz4osJcZkUZOY2NmvHyU7j3W7dNjFpsSPr4+kZtdNZdhO+VCCzXn/oseZshKK0q5z/u359sMl&#10;ZwGFLYQBq3K+V4Ffz9+/m9VuqgawAVMoz8iJDdPa5XyD6KZZFuRGVSJcgFOWlBp8JZCOfp0VXtTk&#10;vTLZoNebZDX4wnmQKgS6vWmVfJ78a60kPmgdFDKTc8oN09en7yp+s/lMTNdeuE0puzTEP2RRidJS&#10;0KOrG4GCbX35h6uqlB4CaLyQUGWgdSlVqoGq6fdeVfO0EU6lWoic4I40hf/nVt7vntyjZ9h8goYa&#10;GAmpXZgGuoz1NNpX8U+ZMtIThfsjbapBJulyOLqc9MekkqQbjYfDq14iNjuZOx/ws4KKRSHnnvqS&#10;6BK7u4AUkqAHSIxm4bY0JvXGWFbnfDIk/79pyMLYeKNSlzs3p9SThHujIsbYr0qzskgVxIs0X2pp&#10;PNsJmgwhpbKYik9+CR1RmpJ4i2GHP2X1FuO2jkNksHg0rkoLPlX/Ku3i+yFl3eKJyLO6o4jNqqHC&#10;zzq7gmJPDffQ7kJw8rakptyJgI/C0/BTI2mh8YE+2gCRD53E2Qb8z7/dRzzNJGk5q2mZch5+bIVX&#10;nJkvlqb1qj8axe1Lh9H444AO/lyzOtfYbbUE6kqfng4nkxjxaA6i9lC90N4vYlRSCSspds7xIC6x&#10;XXF6N6RaLBKI9s0JvLNPTkbXsUlx5J6bF+FdN5dII30Ph7UT01fj2WKjpYXFFkGXaXYjzy2rHf+0&#10;q2mku3clPgbn54Q6vX7zXwAAAP//AwBQSwMEFAAGAAgAAAAhAKYi/SDhAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoTSBgQpyqilQhITi09MLNibdJhH9C7LaBp2c5wW1G&#10;+2l2plzOzrIjTnEIXsH1QgBD3wYz+E7B7m19JYHFpL3RNnhU8IURltX5WakLE05+g8dt6hiF+Fho&#10;BX1KY8F5bHt0Oi7CiJ5u+zA5nchOHTeTPlG4szwT4o47PXj60OsR6x7bj+3BKXiu169602ROftv6&#10;6WW/Gj9377lSlxfz6hFYwjn9wfBbn6pDRZ2acPAmMqvg5oGmJAX5vSBBQC4liYbITN4K4FXJ/2+o&#10;fgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDXUpLaagIAAEUFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCmIv0g4QAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAMQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-next-textbox:#Text Box 6">
+                  <w:txbxContent>
+                    <w:p w14:paraId="11238071" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>When your property is in a State Responsibility Area next to a mountain area or lands covered by forests, brush, grass or other flammable materials, you’re required to keep at least 100 feet of defensible space around your property.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2BDBBC1E" w14:textId="2DB03B12" w:rsidR="00364DCD" w:rsidRPr="005C5A1E" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="D12229"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>“Lean, Clean and Green Zone”</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3E70CA2B" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>Depending on your county, you need to keep at least 30 feet of defensible space directly around your home by removing:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3C953F7A" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>dead plants, grass and weeds;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="44B0FA98" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>dead or dry leaves and pine needles;</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="548A79CD" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>vegetation hidden beneath decks; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CED5962" w14:textId="3C33C107" w:rsidR="00364DCD" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>limbs within 10 feet of the chimney.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="788ACCAE" w14:textId="77777777" w:rsidR="00364DCD" w:rsidRPr="005C5A1E" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:after="180" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="D12229"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>The “Reduced Fuel Zone”</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7346C143" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">For the remaining 70 feet extending to the edge of the property, stick to these </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>spacing</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> rules for horizontal shrubs:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7C71169B" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>2 times their height on a flat to mild slope (less than 20%);</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="197D2E79" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>4 times their height on a mild to moderate slope (20-40%); and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="726C9CAA" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>6 times their height on a moderate to steep slope (greater than 40%).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4BC31540" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>Trees must be spaced:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="16131CE2" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>10 feet apart on a flat to mild slope (less than 20%);</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7647BB67" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>20 feet apart on a mild to moderate slope (20-40%); and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="38ED4C30" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="6"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>30 feet apart on a moderate to steep slope (greater than 40%).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0290AB54" w14:textId="77777777" w:rsidR="005C5A1E" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>Mow grass down to a maximum height of 4 inches and remove fallen debris such as cones and small branches.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7FFF6056" w14:textId="2E566FDC" w:rsidR="00364DCD" w:rsidRPr="005C5A1E" w:rsidRDefault="005C5A1E" w:rsidP="005C5A1E">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005C5A1E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic" w:cs="Calibri"/>
+                          <w:color w:val="000000"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>You do not need to feel overwhelmed about your property’s fire safety needs. When you consider buying or selling property in a State Responsibility Area, give me a call!</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251561984" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A841FE5" wp14:editId="45C3017D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-28575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2752725</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7818120" cy="781050"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="996315" cy="1398905"/>
+                          <a:ext cx="7818120" cy="781050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:schemeClr val="bg1"/>
+                          <a:srgbClr val="D2232A"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:33pt;margin-top:660pt;width:78.45pt;height:110.15pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrRR+AkgIAAIQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSKKMVKapATJMQ&#10;VMDEs+vYTSTH59lu0+6v39lOUmBoD9P64Pp83333I3d3ebVvFdkJ6xrQJS1OckqE5lA1elPSH8+3&#10;Xy4ocZ7piinQoqQH4ejV4vOny87MxQRqUJWwBEm0m3empLX3Zp5ljteiZe4EjNColGBb5lG0m6yy&#10;rEP2VmWTPD/POrCVscCFc/h6k5R0EfmlFNw/SOmEJ6qkGJuPp43nOpzZ4pLNN5aZuuF9GOwfomhZ&#10;o9HpSHXDPCNb2/xB1TbcggPpTzi0GUjZcBFzwGyK/F02TzUzIuaCxXFmLJP7f7T8freypKlKih9K&#10;sxY/0SMWjemNEuQilKczbo6oJ7OyveTwGnLdS9uGf8yC7GNJD2NJxd4Tjo+z2flpMaWEo6o4nV3M&#10;8mkgzY7Wxjr/TUBLwqWkFr3HSrLdnfMJOkCCMweqqW4bpaIQ2kRcK0t2DD/welP05G9QSgeshmCV&#10;CMNLFhJLqcSbPygRcEo/CokVweAnMZDYi0cnjHOhfZFUNatE8j3N8Td4H8KKiUbCwCzR/8jdEwzI&#10;RDJwpyh7fDAVsZVH4/xvgSXj0SJ6Bu1H47bRYD8iUJhV7znhhyKl0oQqraE6YL9YSIPkDL9t8LPd&#10;MedXzOLk4IzhNvAPeEgFXUmhv1FSg/310XvAY0OjlpIOJ7Gk7ueWWUGJ+q6x1WfF2VkY3SicTb9O&#10;ULCvNevXGr1trwF7ocC9Y3i8BrxXw1VaaF9waSyDV1QxzdF3Sbm3g3Dt04bAtcPFchlhOK6G+Tv9&#10;ZHggD1UNbfm8f2HW9L3rsevvYZhaNn/XwgkbLDUstx5kE/v7WNe+3jjqsXH6tRR2yWs5oo7Lc/Eb&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkkyXf4AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtUjcqE1CUghxKoSgotxoG85uvCQR/gmx04a3ZznBcWdHM9+Uq9kadsQx9N5JuF4IYOga&#10;r3vXStjvnq9ugYWonFbGO5TwjQFW1flZqQrtT+4Nj9vYMgpxoVASuhiHgvPQdGhVWPgBHf0+/GhV&#10;pHNsuR7VicKt4YkQObeqd9TQqQEfO2w+t5OVMGXLzdP8/rVOa1EvX2uTvcT1IOXlxfxwDyziHP/M&#10;8ItP6FAR08FPTgdmJOQ5TYmkp9QDjBxJktwBO5CU3YgUeFXy/yOqHwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQBrRR+AkgIAAIQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDkkyXf4AAAAAwBAAAPAAAAAAAAAAAAAAAAAOwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="5E6795BC" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.25pt;margin-top:216.75pt;width:615.6pt;height:61.5pt;z-index:251561984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAovfSvgAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L/tRKDRigyIQVSUE&#10;UaHi7HjtZCWvxx072aS/vmPvRyhFPVTNwbF33ryZeZ7x5dW+NWyn0DdgK16c5JwpK6Fu7Lri359u&#10;P1xw5oOwtTBgVcUPyvOr+ft3l52bqRI2YGqFjEisn3Wu4psQ3CzLvNyoVvgTcMqSUQO2ItAR11mN&#10;oiP21mRlnn/KOsDaIUjlPX296Y18nvi1VjI8aO1VYKbilFtIK6Z1FddsfilmaxRu08ghDfEPWbSi&#10;sRR0oroRQbAtNn9QtY1E8KDDiYQ2A60bqVINVE2Rv6rmcSOcSrWQON5NMvn/Ryvvd49uiSRD5/zM&#10;0zZWsdfYxn/Kj+2TWIdJLLUPTNLH84vioihJU0k2OuRnSc3s6O3Qhy8KWhY3FUe6jKSR2N35QBEJ&#10;OkJiMA+mqW8bY9IB16trg2wn6OJuyvJjuYh3RS6/wYyNYAvRrTfHL9mxlrQLB6MizthvSrOmpuzL&#10;lElqMzXFEVIqG4retBG16sOf5fQbo8fGjB4pl0QYmTXFn7gHghHZk4zcfZYDPrqq1KWTc/63xHrn&#10;ySNFBhsm57axgG8RGKpqiNzjR5F6aaJKK6gPS2QI/Yx4J28burc74cNSIA0FXTUNenigRRvoKg7D&#10;jrMN4M+3vkc89SpZOetoyCruf2wFKs7MV0td/Lk4PY1TmQ6nZ+exnfClZfXSYrftNVA7FPSkOJm2&#10;ER/MuNUI7TO9B4sYlUzCSopdcRlwPFyHfvjpRZFqsUgwmkQnwp19dDKSR1VjXz7tnwW6oXkDtf09&#10;jAMpZq96uMdGTwuLbQDdpAY/6jroTVOcGmd4ceIz8fKcUMd3cf4LAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8EUrJ4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWoe0CSVkUkVI&#10;CCG6aemiSzeexBF+hNhtw9/jrmA3ozm6c265noxmZxp97yzCwzwBRrZxsrcdwv7zdbYC5oOwUmhn&#10;CeGHPKyr25tSFNJd7JbOu9CxGGJ9IRBUCEPBuW8UGeHnbiAbb60bjQhxHTsuR3GJ4UbzNElybkRv&#10;4wclBnpR1HztTgbho35PNuP34dBu9FOrtlQ7eusQ7++m+hlYoCn8wXDVj+pQRaejO1npmUaYLbNI&#10;IiwXizhcgTTNH4EdEbIsz4BXJf/fofoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKL30&#10;r4ACAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;vBFKyeEAAAALAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#d2232a" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:drawing>
-[...53 lines deleted...]
-        </w:drawing>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251757568" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D3607BC" wp14:editId="651CF40C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-19050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2857500</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7808595" cy="533400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="Text Box 12"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7808595" cy="533400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="75F3592F" w14:textId="77777777" w:rsidR="00364DCD" w:rsidRPr="00364DCD" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="62"/>
+                                <w:szCs w:val="62"/>
+                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00364DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Protect your </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00364DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="62"/>
+                                <w:szCs w:val="62"/>
+                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>home</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00364DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="48"/>
+                                <w:szCs w:val="48"/>
+                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> from </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00364DCD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                <w:sz w:val="62"/>
+                                <w:szCs w:val="62"/>
+                                <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                              </w:rPr>
+                              <w:t>fire</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="13B14F45" w14:textId="77777777" w:rsidR="00364DCD" w:rsidRDefault="00364DCD"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2D3607BC" id="Text Box 12" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-1.5pt;margin-top:225pt;width:614.85pt;height:42pt;z-index:251757568;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHW2yRbgIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0haWigVKepATJMQ&#10;oMHEs+vYNJrj8+xrk+6v39lJ2orthWkvydn33a/v7nx51daGbZUPFdiCj05yzpSVUFb2teDfn28/&#10;zTgLKGwpDFhV8J0K/Grx8cNl4+ZqDGswpfKMnNgwb1zB14hunmVBrlUtwgk4ZUmpwdcC6ehfs9KL&#10;hrzXJhvn+VnWgC+dB6lCoNubTskXyb/WSuKD1kEhMwWn3DB9ffqu4jdbXIr5qxduXck+DfEPWdSi&#10;shR07+pGoGAbX/3hqq6khwAaTyTUGWhdSZVqoGpG+ZtqntbCqVQLkRPcnqbw/9zK++2Te/QM28/Q&#10;UgMjIY0L80CXsZ5W+zr+KVNGeqJwt6dNtcgkXZ7P8tn0YsqZJN309HSSJ16zg7XzAb8oqFkUCu6p&#10;LYktsb0LSBEJOkBiMAu3lTGpNcaypuBnp9M8Gew1ZGFsxKrU5N7NIfMk4c6oiDH2m9KsKlMB8SKN&#10;l7o2nm0FDYaQUllMtSe/hI4oTUm8x7DHH7J6j3FXxxAZLO6N68qCT9W/Sbv8MaSsOzwReVR3FLFd&#10;tVR4wcdDY1dQ7qjfHrpVCE7eVtSUOxHwUXiafWox7TM+0EcbIPKhlzhbg//1t/uIp5EkLWcN7VLB&#10;w8+N8Ioz89XSsF6MJpO4fOkwmZ6P6eCPNatjjd3U10BdGdHL4WQSIx7NIGoP9Qut/TJGJZWwkmIX&#10;HAfxGrsNp2dDquUygWjdnMA7++RkdB2bFEfuuX0R3vVziTTR9zBsnZi/Gc8OGy0tLDcIukqzG3nu&#10;WO35p1VNI90/K/EtOD4n1OHxW/wGAAD//wMAUEsDBBQABgAIAAAAIQB9nEGn4wAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BbsIwEETvlfoP1lbqDewGQlGIg1AkVKlqD1Au3DaxSaLa6zQ2kPbr&#10;a07tbVYzmn2Tr0dr2EUPvnMk4WkqgGmqneqokXD42E6WwHxAUmgcaQnf2sO6uL/LMVPuSjt92YeG&#10;xRLyGUpoQ+gzzn3daot+6npN0Tu5wWKI59BwNeA1llvDEyEW3GJH8UOLvS5bXX/uz1bCa7l9x12V&#10;2OWPKV/eTpv+63BMpXx8GDcrYEGP4S8MN/yIDkVkqtyZlGdGwmQWpwQJ81REcQskyeIZWCUhnc0F&#10;8CLn/zcUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHW2yRbgIAAEQFAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9nEGn4wAAAAsBAAAPAAAA&#10;AAAAAAAAAAAAAMgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2AUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="75F3592F" w14:textId="77777777" w:rsidR="00364DCD" w:rsidRPr="00364DCD" w:rsidRDefault="00364DCD" w:rsidP="00364DCD">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="62"/>
+                          <w:szCs w:val="62"/>
+                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00364DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Protect your </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00364DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="62"/>
+                          <w:szCs w:val="62"/>
+                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>home</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00364DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="48"/>
+                          <w:szCs w:val="48"/>
+                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> from </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00364DCD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="AvantGarde Bk BT" w:hAnsi="AvantGarde Bk BT" w:cs="AvantGarde Bk BT"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                          <w:sz w:val="62"/>
+                          <w:szCs w:val="62"/>
+                          <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                        </w:rPr>
+                        <w:t>fire</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="13B14F45" w14:textId="77777777" w:rsidR="00364DCD" w:rsidRDefault="00364DCD"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="717536AD" wp14:editId="38BF7865">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251593728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="717536AD" wp14:editId="22CB4FD2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3981450</wp:posOffset>
+                  <wp:posOffset>3905250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>5867400</wp:posOffset>
+                  <wp:posOffset>6019800</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3629660" cy="2404745"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Rectangle 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3629660" cy="2404745"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId7">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -737,1275 +1727,171 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:313.5pt;margin-top:462pt;width:285.8pt;height:189.35pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC/V5zlDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRTU7DMBBG&#10;90jcwfIWJQ5dIITidEHKEhAqB7DsSWIR/8hj0vT22GkrQUWRWNoz75s3dr2ezUgmCKid5fS2rCgB&#10;K53Stuf0fftU3FOCUVglRmeB0z0gXTfXV/V27wFJoi1yOsToHxhDOYARWDoPNlU6F4yI6Rh65oX8&#10;ED2wVVXdMelsBBuLmDNoU7fQic8xks2crg8mO9NR8njoy6M41Sbzc5Er7FcmwIhnkPB+1FLEtB2b&#10;rDozK45WZSKXHhy0x5ukfmFCrvy0+j7gyL2k5wxaAXkVIT4Lk9yZCshg5Vony78zsqTBwnWdllC2&#10;ATcLdXK6lK3czgaY/hveJuwNplM6Wz61+QIAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJqqRYIqAwAAzwYAAA4AAABkcnMvZTJvRG9jLnhtbKxVW2/bIBR+n7T/&#10;gHhPfZmTNFGdKkvaaVLVVm2nPhOMYyQMDMht0/77DmAnVVtt0rQ8EOAczuXj4/PF5b4VaMuM5UqW&#10;ODtLMWKSqorLdYm/PV0PzjGyjsiKCCVZiQ/M4svZxw8XOz1luWqUqJhBEETa6U6XuHFOT5PE0oa1&#10;xJ4pzSQYa2Va4mBp1kllyA6ityLJ03SU7JSptFGUWQu7y2jEsxC/rhl1d3VtmUOixFCbC6MJ48qP&#10;yeyCTNeG6IbTrgzyD1W0hEtIegy1JI6gjeFvQrWcGmVV7c6oahNV15yy0AN0k6WvunlsiGahFwDH&#10;6iNM9v+Fpbfbe4N4VeICI0lauKIHAI3ItWCo8PDstJ2C16O+N93KwtT3uq9N6/+hC7QPkB6OkLK9&#10;QxQ2P43yyWgEyFOw5UVajIuhj5qcjmtj3RemWuQnJTaQPkBJtjfWRdfexWdbCa6vuRCo0gAvRDbK&#10;PXPXBLCAguGsd+rggsv+O6niRSwV3bRMusgswwRxQGvbcG0hzZS1KwZAma9VTAI9QoW+Jt9tuO2f&#10;+fk8TSf558FimC4GRTq+GswnxXgwTq/G0P15tsgWv3yJWTHdWHajKBFLzXvqZcWbat9lTPcIImkC&#10;+dCWBIpHwKCggHFfIsDtIfG1WkP9DYMfzJ1hjjZ+WgOk3T44Hw3dQQ+49xLSj1L5dczkdxLPkciK&#10;MHMHwaL3A6uBXMCDPFxLeNZsIUysllAKaEcwbUMqFreHKfw6khxPhHaEhICnarvYXQAvGW9jxypj&#10;d+EoC6pwLCz9U2EdmP2JkFlJdzzccqnMewEEdNVljv49SBEaj9JKVQd4esDewGKr6TWHB3BDrLsn&#10;BkQIqA3C6u5gqIXalVh1M4waZX68t+/9gUBgxWgHolZi+31DDMNIfJWgGpOsKLwKhkUxHOf++by0&#10;rF5a5KZdKCBVBhKuaZh6fyf6aW1U+wz6O/dZwUQkhdwlps70i4WLYgsKTtl8HtxA+TRxN/JR0/69&#10;+gf+tH8mRncq4IC5t6oXQDJ9JQbRN3JxvnGq5kEpTrh2eINqBuJ0Cu9l+eU6eJ2+Q7PfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAT6GuxboAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOE&#10;j8sKwjAQRfeC/xBmb9O6EJGm3YjQrdQPGJJpG2weJPHRvzfgRkFwOfdyz2Hq9mlmdqcQtbMCqqIE&#10;RlY6pe0o4NKfNntgMaFVODtLAhaK0DbrVX2mGVMexUn7yDLFRgFTSv7AeZQTGYyF82RzM7hgMOUz&#10;jNyjvOJIfFuWOx4+GdB8MVmnBIROVcD6xWfzf7YbBi3p6OTNkE0/FFyb7M5ADCMlAYaUxndYFQ8z&#10;AG9q/vVY8wIAAP//AwBQSwMEFAAGAAgAAAAhAMJqF+vjAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SFwQtRuQm4Y4FUJFcEJQEFJvTrwkUf0TxW6bvj3bE9xmtKPZb8rV5Cw7&#10;4Bj74BXMZwIY+iaY3rcKvj6fb3NgMWlvtA0eFZwwwqq6vCh1YcLRf+Bhk1pGJT4WWkGX0lBwHpsO&#10;nY6zMKCn208YnU5kx5abUR+p3FmeCSG5072nD50e8KnDZrfZOwVTegtW3ny713x7Wkvxvq5ftjul&#10;rq+mxwdgCaf0F4YzPqFDRUx12HsTmVUgswVtSQqW2T2Jc2K+zCWwmtSdyBbAq5L/X1H9AgAA//8D&#10;AFBLAwQUAAYACAAAACEAlp4dQ6jYAwC26gcAFAAAAGRycy9tZWRpYS9pbWFnZTEud21m7H1bc1xH&#10;kh6p0c5ua5fhVzv8crw2FWTsigc3XsTQyCZBSuIuKSEIamZkBKOj0X0AtNC36W6QwHYgYn+Bf6Uf&#10;/O7YB9sbXn9fXupyzmkQnJnww8RCAnFOVVZWVlZmVlbW5dy80blx4xcH//SLG39249N/vIGfP8Pv&#10;X32y+Rf//a/49Jef/I//89/+F58+uXnTcu/d/Hf29Oc3f4GnX+L3819+fuOTGzeTZySiwOe/vH3j&#10;n27+z5u3X+0/39sv9uZVb3w4qoqD/enRsjot3u3c23h767NyNusueu+qQv4ZVEdFuTiZvp/1jqti&#10;dVkg4dZnDx4Ug2F/WRxWx8MJi+Clezg9755vFhv3NuSHkEXMuchzskJbxc7WozXFtoqth1tZ3qLf&#10;G1Xd5UnVZbVn86o46o0WlVJG6vuj4SxL231arPCf5F0U1Xn/xIgD7Hl416b3T5YhRUu8H8SEy1uf&#10;LZbT2awaFJPp0nGyvuX8TEgoLovhEf4RPpVeMfkDDiRVMwXcqqVcbNVTzmPKZdGovcmLVjpufCFy&#10;8W9u7N14tb/341P2/+4PL394/ez5N8WvVDxufGV/yWw8XvPnzwH3z59QHvnzKX6/wMtf4O///oQp&#10;+qPpN0WiP735l0hkuX//6b/9dP5Ll+pPb95iuknqp5988on15a3PVgUfz+Xfi2I8fVctp/KCvtko&#10;5qPhhAkbkoT+s4Rbn7EUQCbVcQIm4jGpINHLE+ktcLUhUqxThRddIuId/m4WvcEgkW70kACEvwHg&#10;1mcFlEdwg3bpcYfdLBZnh5omemPppkPMGwzfqRAFHBcNQjIckC+pgzhAbB2H5J06Hag/pcvqHZ+N&#10;tFxQ3VOv1AvYu1WSFAC32UKvAQWX895kMeotYUqsLv17oe+Q5stitYGe4X/zqr9kz1B9KqpzNRnc&#10;+uzTf1S79X//5Z//5fZ/2Nv/4slgelh9sX1vs4AMf4OHjVuf3X7y7Ifus/3d7vNJfzoYTo4fF78Z&#10;TgbT94vi9XTcg4G6ffvNcDmqHhffDOfVf51OquK76dmiulfNFszchSlcTuePC8FevBiNzhYgHkl3&#10;Xt8tNrWS298Q4lVvfhGKDKeTZ2je4+J++bDc2tjcYc7T6dmERDydnj+WlsG20YYx77vh62rRAvDw&#10;3s7O1g6gNu99+eWDTa1gOktQtEC87E2Oz2CVX1bvqtHjQip4Nu2fjavJEmT1Hhe7o6o3efh0uARC&#10;8OgprfXuaIj8F5OfwW/Q/7jwIt9VvUE1L/76yYvNTfD2r0nEkxePusacX1fzhcCTHeA68r7s7s2H&#10;kyXayuoEO5LRF0/PhqPB92fjw+oqnt7bKM53Nh4Ur4ve8bjYubez/fBRgUHl/r3Nje0vFdPudLLs&#10;DSeL377aI++HE3TgYnlL2/N8Mvio1uyBWYvHhbDXW/19VQ2qAXplejbvM5fN9sz9s9kM7EqzZ/Np&#10;f1EtVVK6T7591X0x5si4idZQFG//TZGD7E6nozcXs6r743I4Gi4vum92tj4C+tWTv3/+w+43KLG1&#10;/YEKdqcYCrfubWOgbSOEtBrIGlIJQSoXkT7nxDfohxpzlHPrM6BSGJtrhZyj37Tm7oG51WKxOx1N&#10;5yhY7F70Juj1Ywhsr/ipGo2m74uno17/NO2kXejqdOxlmLP76qe/T1K1T19/+7SRRgGajqkvMAPF&#10;n9bPn1yDrt89/9r06/PqTwfyX3v9T6cvr98S2nvxPJ5VR72zEQ357du/Hlbv4ZX8MKer01M3B6Mi&#10;/pOxH2Y/hZbiGHpG0+OAzR2Cx7XRvGWIjI6RuwC709nFfHh8soQH5o93du9uYV71Bf55YG7m/sVi&#10;WY0Xf1u8mPTvFU9Go+I1C8FprRbV/F01uIeJicBwrl3C65hh6EO7itPJ9D282lX/bD5HCy25I1O/&#10;CHY5xEwdXu5ciotrKw6LDvEPt3UKPzib6TS+mJ3BTywPByi1OoT/zNnHpT8gZzJYTc5ApSQTqjwX&#10;WJ/CXkrRcjQ4ghO1Gk17hkFABwKKKgjVkbKSsl18sVmA9yNWH/JmoGQleC1Vqidhtz7raH0g+/1J&#10;Na+Y0plNZ4X94vVS0oS4DpjA2QSmGiAbWPqDidSb4jE2SkRDkAt/U8QBqbeVCTXMx+cg7xiuYXVe&#10;9Y0Xs0V3RO8c4OXI3HVJqNGedHMORqTWHohurFMbI6i2wO2OV1RsFcdobJK9nWVvJ9ko806deiBY&#10;2WPRfze/tBDH6otNkSHFBsHqHr8bo5HGr+PR9LA30ngFMvXVGg7HL4DX88a9U/RbbzCdjC5683kP&#10;8ynyuqQYVwNJMfZIl8ZUMkB6RWF6IBMer6OK/aFyOO7NuiSDmtQdTk67k94YrCECyvwSPnmJWR70&#10;iY9F9TtBjazyNaI79krJutNFQvcuyln1LF9+O6+qSQBTOElTSAcV2KcjxIYco0jrnS7TDDTAEvjO&#10;3f67BK9Cm2MsNHRABjUbf6M85M+BFQppfQLb9eObFy+73+6/efLmebG1ZQZA9AKC2z1ewFgai2rA&#10;hxro65R5OkJt8+5i1i9MJPriuaMjLRrXCg/Tcg5TLFLVCtCfjmeYg2wV2s8KOO7NT7Nqij4m2ku4&#10;/sggN1YtpCmmlgyhIbM9RNHWOoFchyFEei7n1QxTGhohIKrjOZogJjWdLo8wi1rT7tF7bxyDWe+H&#10;A8Sm2jk0CtwmZL83Wwf3c4rx5+lwsgZwPHLA8XBZIXaGPwbqlrG3OKm3aTAtYGEbqT2mtrBg0fNK&#10;oHPTU6j/z5i3raGIUjXHAJRKFQY6hCc4+rWzBSOAgSM6OJ8Bch32w2OHPORcErPLCrEexDZg+zBD&#10;X4P/rD/3YmekRER9XiEWCRuYFkyJlgjYEaIqAlBn1vFF95yZ4Fg7wGHIp3S24wgg7SjmIb+lUxAq&#10;NWpPeqOjJeNi7cw9GgXIIwT0DAo9EsZVMfcfth8tikTzgdLRdIDQFjDq4ceruIZZYdxaWk8p+4B2&#10;SwwVXpBpt5PZpJAajlwqeDMTuo28oNctAMIBU+eW7J+9PLW4mQ8FBv6ovE2IQa+osRTqizIDKHYT&#10;GrqKvFRPmzCuogA0TTD1bIJCMwEVtLIJQIV8d06gmkI2QUULFbahhU1oE34irzX/WNWiJcd0DjnA&#10;VxdE11gjV1ruOt6s/mRZfmd6xQggXC9oDlyPL+ELqNu0ubHB5+mcdYn/UdPHJoJaQ9rqmGAMh0Mg&#10;+DqFDJyNUitw25Xe/b2ij3jxPI6o7meo09VAwQ5zFKwweh01UFoPwNJyAC61GtHr6PYmg+64B3+M&#10;bjTAchy+0tgYWvvLMVrIYm7K7E0NmVTWidW02KtGzSA1uELryMip65IKFHP6szY6KPRp6/6Dgr/q&#10;dqoVDYPCYt6/Mn+wWD7YKfD/utIv4Y/SIgeM9LOyhP4Ma2GEgNfA4GwXCeR1WdZmhwEFS5hIcgF4&#10;UL0b0rfjEG8TquXJdDToRjkgPpmXbOOhk4qZI3JYrKW6kNKh/q6uKttQDYKYIHcScaujEjAV007H&#10;fVWU/I34Ud9VnFcXWKtSleh03pxgZkDCFzJ9WMFtiz61GntBqR0JRJ2aXmqFPgNMZJ9cwYyrnA/6&#10;44nYfBVnK380xIJ7TSI4gaHtN+fxzu27vUn/BBFwKGP/JNBmXjwwwEnr9scXp8CMmXSczRC5zGUm&#10;OivmZPXO3XL/7PAb5DyrsDiGtXIpj2LKLpnQqtfK/ggtOsAL8/BHmBZoViklzSaHWlioGFWYTEVP&#10;ERJNmUzmzFF90zkAlWz3h9fPuzMuFnaZtROZpEhkINfu2ywwale2bq9DezTUqiVOLVE1vPyciBQ0&#10;uPNodefySM2ytc/htIKNQB+rABFwNzHT7HGmTz4ybII/JWMBHNzw/Fb+5L0oDcHkEnrFeA6g+u+G&#10;xfeYqC4KZSaltuDMdUFfBa3m2vPL6fQU44gwVhiQYzVslI2dbJ9Gp0SX7C/F4yR1aEt848gkk+K6&#10;GG1cIUMyEU1kpcNnTKTUUEy60avrahTKevoYZJMvpSircShomca7lFQAlom0sQx6JJQoSTYTjV14&#10;LDbKY0GutHTW2TYRwRK2LCDrpIzOesHUt0aY91EinJ3OZqkdRaKkh/hgzRXm5M20PmAzXcRAWCnh&#10;MzaG4ltKgIx4EA6L1F7VsnZkmyXFh4iyZruor6MMHG2jja1yuQ9UUcxL7IDBHxUFDMH+oioAC63a&#10;0aIeNnJqBMfrHHKFlVKpgxeloStpXSbm7kKE3RCfAwCz6WLI6R3I2UTYAbHU6E0I+DMm2bR1OD48&#10;O6LV0qEDa+eLvWqOVcIZZkdw8qmOD0UJHxXDsEWjU0q5F7AFIbAxRQiY6+L7srJchJrKJJFiYTMu&#10;gr9CAHs4g6kOxRZJubbcGgKz8UldavQTMMiboIcViGDaWEKJwu4zgvN8VI13rcWpy9GJxdoo0thp&#10;S87lSrZpRS+R5s4Yx3oi2th8cZlNs5VPVoB8QUexXBok6iDCH3MStYz9o/3cQStQ3tCw30LH+7DG&#10;aDhM2VqyvMcPmmJaxw3GrrFh1AgNvMcB55k4Wd939/a3hEWRhCC3naKTiNFBZBgN76S7qGbdAWRI&#10;NzVQ+6Qe42CnbOmddL8cDbhK0gH4+daLqS9tkwL1HpStDd5ZiRccsDC6WYNgLREK35aNc/D2C2/n&#10;99AsGltMg7S9HKVMRhcHgf+x8bmZamvMWiFcRVaZ8b5cMcjNNYL4JB3vbqc5kaZaJoyMnb4TY8AB&#10;W0VGS1msQF/AMrKvw6E4EaXYlLwfm5JktTbMkKhSsVmqN6eugfkRha68RDVPuAljA/HojZaJeAQf&#10;JZeRKwSgJpWpJELlJKQu89zoJEknigWvs1FsqJZZoyKp9+PjqI+DqfpENUmFFwMmeR+tTnyKkmWO&#10;rjCOHhtKhMykdRDQzKQr7gjZJonrzHq9rPFFalCbDQiKjWid+Xfv5wjQNoY+n++s7jTk5+6d939z&#10;l3z3Kb50nQgPUNu8njvquiiqe3/CSB/77JzOArloKwZeodnijx8tOy2cSjVzg3b/MkmxTqv5p76i&#10;crUVQlnSvomRwSaCLbXTKK1aZXN8NgIGFXmbCrSSzzpgljkANWwM0hBJVBydTpItszV4sFIYVlfG&#10;Mkn0tgEp3d2kjHr96lxBsB1rh7ZAp39J2bQyny6ouZaJr491smqBqlJ8bUWNzkSdpEyYNfKtIYQ6&#10;TxHZzQylza9CE5I25nxpZUuDK6K2aQtaGZJUIqN0OxsiVyO8tT3aD9aVtvyaDU/KuN9tIyvX71FL&#10;BEh1vz+aLpq636xT4CgKLdZgUEFCxJP28A0j9mcLmdbM5tPBGRxhGTuLuG/g21d7XZv+dHkQwAC4&#10;/R2jOMWvnKFfYfgbqKLbSYg73+0VL3tYkP07+Jlb2AhxF6FPmrhG5g52ShT7WO2pFoSReXgL0H0H&#10;KtZDPboOqkeMw36ovkebob711d2/TnX3r6hulyuokU07QNiorQ7zoAUmMPr+/rCBIGRuohc+2PDN&#10;7WsA7dTbxAEDwlF0OutFSQ6WqL9i43SApaSJafNQX4wkFDI8AH2nKPd6S8RduF4u7zrFKPonvbns&#10;7j+SGGPBdaNciKOOdS61aqQARTrPp8QVZ/BhGexkbtmfThbYXi0j4wD+tU49fThEJS9efQtfbLhE&#10;3GM8lhlnirBt3FFtgzKR/tXVnrmS2IJFyvKfaK2USTJgMoMB1mR8YJL5t5v5jBiD0BF2v59gcsSl&#10;SZ0YRh/XZqvZcIpcwecOs4+SV42FWsBLpHT7KGUQKTFJGIjWP9QTQnUwyD6omEmlMSUmtj8dXGVM&#10;Snec2KALW5OOtSJpBcKgVf+U1k6I0hG3HlrGLCtnwxWegLeesauky2xk96iSvG7g8IqFgEPbJNbK&#10;hSPHQ25U58OlNbbTkXVLIN8ALgfKAC5HUxvznYsoq9OUGJZPXV/xjYVJxPeHidM6P4ssLNRFaJEz&#10;ciHl1tWSEZj1+wtCo/mtctAxp/KKeNGjojF/YwcxFGdBpLUcgffp/Wd/E3nxwIh0dJCGjjAq6+02&#10;eehgf10iMZ0oEXQ4pTITJ/zRLXTZXATUw2PoY78l9aHYWuk8knISp8CIXuruPoIc3LeXt4z/aUzQ&#10;FpHGOLZzdBFWkWRx1uLhusXR14xkXuntZtiujw2WYTrtY4XE+LZsmUBjASQAcwANzeoMGWxbiykb&#10;CN7wHBOs4TdnEzkzox6QmoGykUnkZJ/5kDYAJKvEiYPXoRAIG5t4uCuEeLJGQZpdNZKRhWelaqux&#10;WnsC06wgMAY2v7UVUv21mnFlK9iIhJA6sWp1VOaCqJlcwJmdYBUs7BGkwTQtpHUEZqZYL2og0NJj&#10;0J9nXjiplRWm5XjGDac2oWUXXgG4pdJFL9ZWhrRLWCdNYUk5s4GDjVSJuAIhMBHOF9bAFraPWCT5&#10;ipI7YZusz8VVOQMp6eB2XVpkEJSaUz6Dvt+DEBmsQA3QXVGarIxNMccLQ3ZvRDNHHCsEK6VpFvJI&#10;OET2Jt1tbHPvS5gf2FHrmc4q4FG+CSLpwzrjDFSSHZYeoLgWSmcizKSaboFR6yFNhG7VfJUGm3iv&#10;LoqyBCYOBuJVXFb/nltB8hhpQFwLpRpysWYI+0XsssrGtUmRdqmCPJF927YqjPdyd//ZU8zEMkPm&#10;aegj5jME08UqeanrYOqnorlu1zgaeyApsWhqLtJMMNF2YOuqjvPIw75oCyeBVk+2p5vVaaRTiOCr&#10;6tgdFg7TmqRrtHqna13V6B646a+HOOguJ0CJNJiI4aQ71xzdhYw8qZRtcvniw3X9yUg1S3+gw0PX&#10;JVTkfmenRaRE+UKn21TKWMfqvc/khIAmeKeEPAs+NLqyHpQwST+E+KRyR11SqXQeZfzBMV/Ik+iT&#10;K7YO7IPhAicOR9ix2Zv3xotk43fQsgygpDl/hkK/1q3rskIks+4RIoYkNnS69OpscMQNUN37sABh&#10;c1NyqkEEpoxQ9pRCOKuwL7w3eHoRYLW5RiYnVxrogmMOO7Zu14X3Xmu7OeCK9/YHt72zEvdYqEob&#10;zgrKvR/fFN5ObRzDMNYv58zRponYR6F92TussN1fZh2S1emJI6XD74EIoY6T6vOVe0++ff7yydPn&#10;Lyly5kdoER3tO52D1ZuT4YLnci+/+up+8cUWtkmPRl9/TRKlkPMeUVDvSKTTuRdTbDQPFqQnjjt6&#10;wsVGBodZEiYwFq5jHd7CpjphSEQ1OZyBLUh22EZNJ/gUk6TI7dvPJ4PXdpz4WseJ8jO5JtY4zv2B&#10;00SbX375kKeJHv7RThNF9lgbkUCFomcZUqSRIUoTWait2PhSowkUGmG/HSrK4bovBsmGM5bsorVd&#10;WzkPhhgzwXUb4mR0k/tJZDtbMH3z3uxk2G9m9GF3JY4TkI8bKReNlNNGCnddITICH0adzRznos8z&#10;IQcmY/oWF9VC1fRB6+R8Dh4fw80N+/WkhUyVsX1N8oLr9C15oLKlWB+nqXWLVV6EuytwTK4t60LO&#10;XLflyE7dtoy4hyvvGngTPITDsFle/XAhm9k4FOcZJ9PFspnaezcdDrovt5iDoycNBphh5UGBjAAe&#10;BeFGkKr78/Qwz9LIN0qIO1DLsxNcMmuQkzIubPH4VDOvmrwbzqeT7vQ0xwa/qtvvIZxEAeD0NRcg&#10;k5ywVTpdlA/igyD+svfbHK+k/ZSnTbiknrFAOVb1hzixkGVUc5zikXXbBUS7nbAugPJSRi06YbrE&#10;mvKwt2ildzh5V815SURr7pFeBCB+6y4P9OR1ePZ0dkUmd99m7cGtEazzzXRPLxRorfmZHhjt7r55&#10;5TuI895wAA5P+8N/qDHTc7mreYJLC3IKjDfY2Z4RZsncxZ6lI1jNMHZ3hhsull2ZUrqFgOPdP52e&#10;LbtniCsvfiflDI0dwHMbra+3PjuA+/4E59N6gyH0uhQeDLDb962O6uW3PPAy7Je72Gx5PJ1fYEvo&#10;ZABPX/cp0XTXwyIRFBzCTtUALON4GI1pw+RMoO5BFhN2Wl10Ze6glUf3vj4CvBj4kGquQtOJl5Ob&#10;Gp4eTsTL5ZBOa48/tbVp+IljuJTVU41jx02g0sedkrFki3HXd2R37ERZ4i+IHxWLrPjILbu+rI76&#10;OW8MDqZsuo+BVAvvJ5E5FtDIdE6nRfE0NheBgk8bwnRJZQBTnwXdwhORwZWDx03dPLKwlfaAmy8d&#10;ntRl5dRG3Df1y4IHn8yiyQwJ+za2aeMOKz062Sn3UVsIkqF2ljG/DzibO7xxtZUV7VBeL9rKO4IQ&#10;lQyLBr3DhVLNB4vVMKa6WRyLr4d5D9cpPBaOUKqC50laAkAkFj9GL57IhlDIXxRcmJWUiW4qEPju&#10;xmQqlTyqYylSWE4QLlnZTVQ+LRrNupPZEqEtyNMQI+LMQmHVtB+z+JJmsgTOYgo6bIflNUpaA3wK&#10;ekQY2JaMzbAXw0BieeIt6T8qPR0sc/XlqIZsoQTYBYrJczyiFF7tSBKYmh9xOngrIHbCCBsvkZ8d&#10;UWLjbXaPrDDmpYkYk8JRQVJesxllMvLIQekk/4XcyhPNjc04oiMqACkGk6AkKio4XSCoI4Yk0UbR&#10;4ZIDaz0GIyEXV7ZjnZNzjVRGVw9aSQQRC+d9+Gsc++RfQkiaRXrD9Xsr7VSzT7UepkGYeB/n1iEg&#10;1Eo269Xo7hTYEFs0UWsSaE+c6mhhVLzUqaroG0zn3fECFyhQxI4NDnM0RNyH9GzFL5c4z3fVCNe3&#10;Dfs9GXfkSCylgzeEyQuEwY7RBUk190bYJ7G4POe3xTY39koOZV+WfvnPIW4pgwax3+R3+4Esuoj2&#10;ps96oRwIlx1rMm5ZlX61nDPDnK9w51xbGd42t6Zc/SK6KSQHdGZYfCpAPopaboagkGfxEMeocC4X&#10;gMzVr9CCqj4BDmDmOMymPB2btemnYvO+mEoaOGHQo8irwJ+c7yiDUTfvkGRyE451pO6loLahwceU&#10;YpsDAcjz8J7pWUBgM8HYO6wFSHzzuRRVB/a9nPhhh2dtZQJblrX5twVuZmPqscbffWTJSmYlfhIW&#10;SRucRsTw6xLHyvx3B1NF52hgI4cZHf2v3cSCGyLuFHf5R5rL5WWnzfhjbpuos8B4g2pwQv+GbzsG&#10;Lb5oHro37cU4JLah8TSWOOe1HWhbHGKYmkJkB2ySQbER0fFCvMrLAsa74W6BxQGqOSj3oTt6cLtk&#10;ONii6CyBaCP+u4TDm4HdkbvD7jYA45KEjN2NYnrzWKNc9Ck3knJG7cEdK2WVvq3Xitv+JNiVFI0N&#10;umOXntXqtI5rrc5LtNfn67DgC5EklQZ6AwIjvEZxxHCdwu1U7NgCcIIhaTNve6s1OPZiIFOg2tFv&#10;yGGZOldrJdtbp5xN6Gov1V6vs2Z9cedtjacuorXKHLq9tnX9p4wJZVvbaSqh9VFTIOtvdSivx1Al&#10;oBf8FDOJrVFr6ryYctq8dsCrovZiMlZffQUFWeJOyqewYjiWKbO/r7+GM1Cr0wwn/og34YYiicbY&#10;SZ4kRxbV7ISPuCr0iGjssONgMhhVkqbTT9kITJLWw8WctDSGI7eorQDCoSRGnfG30/lPUqjEZEAe&#10;ZFnDWwCeavSFty/hnKhtu4ShrZfSxbKwAFRH0OKuJUNRHZnEFRyX+oRXsYUMsM3zNglyfmiXhcEl&#10;CY6R0eHqIqc2JPAmI8lHMId3j4ahJOlsXL0JdtAFCkNpKI+Fft89ql6K15BQEHbeeZ4xO1B7iMNm&#10;Bk9fp9aW4JHliwScM0kXar0if3qYJ+CNsd28qAZuyUwtGwfTUEKjni3FNCOWrRFrurn+/hOtMZBo&#10;8FfefFIr8syCaiEqZjiSW0MC+hipZe+VM9t/HOdssvM9b2bNGJjOWtE7Mrsr9hA33u9jDXdZ7PVw&#10;inp+V3WGtdjs3mNLiQtSa4hdkuRSEcJYwT6EZvh1SraRUvHEXoMLZDcSZBcTRADeuoTdhfCBkzWF&#10;xIfS/Bn2ovocp16Ws4Sr8o+wslqhBYtiE9Fd8dcjis9lrlDqjAF3t0lfeLM/9zlG6Q/FWhBM9gIU&#10;J34NQJJZyoymmZUEADCbjtGABpZjmm5u+lJ76gMURiA0LEQiYdXMYNmUObaXU3Gzxb5LQjvA2xz5&#10;DUUiNzo+vsuLGcQmXkB/JF6O5ILTKgo4pTNyZNpNAp0TGoxik+4ckBIi/rcgYTwLIndcreS+J9nh&#10;quaiVfTEP7LoIjiSY74OCd5trDy20+IE9aaGMEOjKm2ER97YiJwUV4XRciVt9SY1IXWSK7YSoUnH&#10;YuYqRKNCTBqUrNZDEU0qtpe2Zdf2TV6DpQ2eQIXWsAU50oWBnNjz3gxNcWboPXkZ55lVQ88kwZsj&#10;qTGYHWDiWpOCP6Z81ZrmDckpY4V/dJFMe1EZBNEJ5DTEQ/QikAXbENjF0TqIkfOeLqtsiw9F1Pak&#10;M3ettcZclda8VDTrVK7gbOlkXgVfd5MF8j/HYLo4keCRo8oGNtviLhS0FUrHYkUj+lMfUQDGOx5t&#10;UatISqXJrUXPFvMEpkye7Vir1GV+jfUGF+XFazqQaX+x8dYbZ2FX33Oj8TC7eU5d5TWQMZh7YPP2&#10;b+HRNfAietdlEAojcx3RQLb0TSR74YQxKvH7/NdacaRRN/21BZzX3cOhGwLrNK/bTtiK2ZnPqAxW&#10;9pdYarxzt46xL3ezC6XKqBiz8r7B4s10dIZleYEajiusQ/e7/TluKuJ0p45xXmG9dfjuuuALXkIv&#10;l/utRznDZX7wn856o7UwaWN9Jzc2sOO2QFET7mChyx/u2qvl5ff41TLtKjJu984xZlf3ffUVTEf5&#10;qne+p0vFL5bV2CfbqmAMho0XCciubDRQY/311ygOi8SdOwqId3GRdODBET5bHQJQUKj8llrarrh+&#10;wvlrYiOSUnTgIgrZIqZOk6ptjiLs3c9KoSoxQju6A9uFwLff6M2vrtaxroY1JskSDkWILxxE6Gyr&#10;id220wCMzzIwTx8BB2Z87ZDRjA0iCLHa1A+MZxzI1vnxoYivrRBdykp13KnpBsqb1aTcWyg7dtM9&#10;co4KlaSjifgXeS1Ztlg3L+vIkw1Aehv2RrHEkrFuv1Elld079Zj+ONsgxMAzrdi1il6kG4hYimWv&#10;VTLdYMSCLHqtgnEDEjuv2XbtfOlZmw06TNZOBetsqgTYm0OmzbKsDnZ8Q1Z8hhlrThrioB25Gy0F&#10;7uxo6WRCqoIXPEgojz8nj7VZ6wl8uC7uL5vOl9gWfobTijN71u7VAIEOfbWiWmpdGVAnxDsDPqai&#10;dMfond/05hPsBXpc/B12YWGhWb7uIg8YQArcJ4hF0N6Eh4sPufGQtgpNKd4PcR/udPIF94QVGCNO&#10;poPFvYKbR0PZHr7Khek+oICmKoTthQjD30qISDbSIBs+GqenUwDNNX9x7+6vfiX8z21TMG/Xa63E&#10;y3A8g5jU1JlTH/Bo/M32oBHM2ZlopidlwigN8JxU+LKMRNIkvdbDcUs5qw5ExeTE3EvoxSuMENI0&#10;lWLPjFEcCcKpmLTtPW/ZNPrD5Dvu8cMawEInWq4gIT6T6FMSRKOe2ZAcbyVM1oPCdpBkMZ9lfOKC&#10;x7jNQ5pKY59UKh3o6pZBp0CJHuYFkoz4WOsNjVmFTYfOzkxE5Kocz4m9wEOqNWxhr6RDr0GfIKGO&#10;MXQaMXVnmHjzvnTZ0reQ/qSY1NNrEbomxNVisoZEvW2vjV9dbBENgT8nRjiH/UZDKgqcFxU8k4oA&#10;bU7RnjXsB0SS5Wro/WrJLYkmdqRXRe+jyweRctFdg2GXfrLuS2Qoex9eJHbfXaTxBVedINv1VqzD&#10;EWiAVi/wnSN4M2xRJrc0Tp4YR5JEDxLBjn3gahIyY5bbNthw7rXUXaDLKbpHvuEUD3KoppVr4CLr&#10;67t7gmdoO7Fwnb9sMjVGy3khibGL1wcFluaBQPlLZw6/4aAQge48GY3ioSHvctH/0MDIERdTVy3l&#10;nnezhOg0CR6mOiiZ32tyICsB9plHD1tpCIBlPqaE+k4fV4Jlrl+CjrD/Yp04HC+3ZtYZ5cIBORP2&#10;ZREwL2NsUPFINwmDrCTRwXlLD/97EM47cnOqePhxKmmNigleuh1n3hNRN1I1CFuWFFUYHVwI4ihn&#10;dbkc+EB5DRtFa26lA/7mnjavUbZv8+Ylb1wiotDzZKtbNhOzoEu6kxjmAaIWupNOh3wHAnf7ljSI&#10;8+GgwhBseynMJHJo8JpDWz9YNLFE0ZqB2u9+N+HezoVsRt4HPbDH+sG9JS+N8YqCSorx4pjsv4n5&#10;olkzJSdY8oxHKejoMrplVxeZ2iQm3f9cvsGMiLQWx9g6FjoskXXdleV1ZBtMQrRC6tFVdgaOVpch&#10;gpMv4gUsWedmbI49I+b/e7Qgd28Cjtjc1NEBTzORkhXRdKFEWJa0NG1q8I3YD1kfgNeJfwTXKo3Z&#10;a7ck+Rl0+pI+5ys2MScMHdcYXSII2aIc4VBgAdaoBsYstivhveulc6zV9hOf+PocU4z7znsOObIR&#10;A2xOspn8SmfRHIDiziF4cjUw27fxAain/HJFHZVLggQHwsuagZcKHnlMIbjUIn62TuTC21Vvb9Tu&#10;NS3m7unrNFngPtzmju2FEelNbVNNkqMcyxKM9m3WTO9iHbIS5ntTy72T6XKKfXazZ2d4mFQvcdo0&#10;ujOGMj9qKrz6/84TsviPIAjTecagIAiuP2jcOhlSn52tN+GJF4gnialEpVUlz+ZNWkq2s6flwBcF&#10;1feE4HtVBT69u4XAnUxYdJooMxuCuSbX5kOQE5OiOP2RESI5jZYW/+AEHYrsVWXz8yQ9nZ4L42LV&#10;XW3khoTikmk4zRPQZtkgS2WYGS0ztuvMs4VTLYAv5FB8nI9jpkkuRG7FLhN1yYK2BwR1JbDIrbuT&#10;/Evj6yHrEKxkL7jmsbXy9fj7gikM7ZfhilJJD5ELGUs9tmrrQ7TNvJpjiqg+P+AsZ6ns5gM4Isl9&#10;7MF1iEc0rcZQwYtFHH2f7CUfpyUdQnXd+smcI7H0tC+SFk0ck6LaQj7kf2I0JXA58sEncppzSF9+&#10;CCQEEY8yagwlP+1XGGemrwglshiTFsJ9bTsYn/SLfLXyhbsGAHIiU2EPGIBCN7d69fwrJKBkoII1&#10;+bf/GjWxK4IDgYqTt/QZHr8zRGT6UlZYVbFiiAtuaTh8KmQ49Q2Wyel745matECul2ln2qqNa4rh&#10;+mwDkibfHEnKOAA2ORcBE2atZV2dR6/5KasqFXJxNYVd2rEtN8XJtyTo7AqY6z6UoqQTRH23K5eC&#10;UxRGDHL6Tlc64C56VBGwpGlPWjhRqFp574wchSpbiiGqXw2ByW9eXgbVtHgYZWul1aTHwqbBGrEQ&#10;O9S4XqazkpsSVliF55FP8M5cmLfaf7i5IeYkHekbML0KXdrXnkkM1u6ZfBJU5gr1Tgkj1JV2Ldrw&#10;oORxSSU60DCAdeMXOl08Cq29BQd3ZVqm4ki6l8YxlYCrMYVjI6SZ1MRuFkRRDq7GE74043hCfwua&#10;IA5XY9lJ20UbIi5mkG3XX8yVwlabKyInHxc4+YPiJq1hkzVRk9o8L7XFPn5hmHVbqaLc9ROoPPyv&#10;834TTbHWnc79/FQceqEkKGy2bdpGiieIVulZHxnbgyypKqDohDH0WBDLsLV3Ld3lSpBjtfmhFk3u&#10;JPftkiAANzEKolqR5LRNcH5wAaOcppcqKEKytpwg1zRrorxoJgYqP9OEdS095IQvRt3X7T+IH/ou&#10;H9ATj+2k1Zli2ajlOaXRkzIUseJIJFohL0l7hW2Y/mBZzr+ZgAtbDL8zIeAteSTacPinP0DjAVsh&#10;SPzqdjYHbhh4ArCSTcJfq538Cnn46EgA48aqHIxOmxuRA/8izJ27TMbXR+g5sIBBSOrr6mzROxxV&#10;+0uQOrYbF1VAFSyTZTe3LUK9sFXJ/ROcsJ8c+4FnRWJSWDuNDk7gslF07X+OvCxxS+1kght1Andh&#10;wVrvlUNpF+6437XT8Yrf8NtymWF2xqQ3WHptr/EZ4srjIbgjkd8xeAZJ3Nfj/x/U3ERCfA1OTlMY&#10;Q+2sP0jmzwq7p+SrU/bHidiSg9XcfhrlHQ5JtJUd41acz0dkBzB2b3PoWDBjSjY+OFMUs78FzqKH&#10;djcOdjd4ebB0C2iD9yIiCCllhaFMubt5sItjtB+GDHqo6OPHNMgdoslTTASR53WtaVk2Yjls6Y1f&#10;HISnlRNpDPX+XSPE7ougta1E2KggPa6SlHX4qpRE7Her9VBSzqiFggXmOI1kOc4lqqJ8gFJDYxzT&#10;t+srrcKbVsVwXKJeCcWBr62rdSngU35Pdo6j3PEyC3Y0fD7zg1cJhO8/ygUtfoXkbZkAw0g0RQET&#10;NZsGfIBZsQXB2ED6OJ3c5w062SbHKOihfyKkDGQNxxbnLdEI0JccckydIeurtiq/Pyh1ElDi6496&#10;D1HZNae87Kp/nZ2au0w1MVDYqZGIOyAgS86VNXMbV2/b0s+OysQpRar39sVwQFvzElvSOdiMo5cN&#10;cumQFZ1BVBrGL2hNHLTqxHRScraTGHJCPuP1zuzIm4wuMWgJt5RT6QbkYPNK2RAqA2+zNcV6HAz2&#10;bIZvlq0DXPmobVvp8qb7gAf2oE0Hayqr41Bac0zJHIo9nGBKmShXEiecXCsIW8mGYHpjxJn/WAdk&#10;GK5vmZ5hL3dmnTgnToiGXGt28BbiFDOsbeoc8y1IiLAqwfHoZ5Rg57WIhphAiaWgVYlts1a5SsXI&#10;iWV0YAS4ShDqDDM/12uZRQZo7OZrhTbdz4G31gCrfchht9fAxklsNlHbCNO0MOiSswx5WuuzWGWg&#10;P8xxhscTbIVdwBmspGY6SE0m1MZbQ9PkLwQlXREKiEjTehvU7EGrIBEcVXRKE0/L8xwp+7vEngg7&#10;Uxqa5g+Nwt75Lxa7SZghmNmUw4jGc3PRFSiiLc1Cq8L5ZPE5MV4JMnEdP2owcpGGVDu38Jholrca&#10;qQfJc7KtLElNSBG+JlmJfUhSM5y5EYJGY6wI3wlF/fqz08JYDiXJ9yDTChASDDY3Td8OwwvtIuZp&#10;2CYps6kUqGnf01wWdKqCZ4qEdCgOgV0BdEn54K5SQ+vwiUKnq++ASjotNUtQCl3JcwztisZqgi7Z&#10;Swgvy3vEnyjlVfKbqkBgFqZhnNqG9+uYEs5snPqrjUkMu69rJdrIZoVOwjtaZ+QkDbOUD1sbHS94&#10;NbUVcT7FwcIy6irBjbmyMyxfkyezHUeqB3+IRgd87fp8YBSiZlPO72NKneyY067ICbKU/G06nG1q&#10;/HFavEaJr6PDV6rwGg3OFDhxGF0cr6m+Dr5We2MH/X66m5jpNXMV9G2q36YH3pmxaU0dsM1ruCxg&#10;rShE8r2l+Qjo1SSSzXMn8INjjugLo8JhKwVMxdB8OSpFSn5etrbHIbMw1zIw17Yv3rw15iXnapOV&#10;HzQnHLFNrXj7CKyK2ksmR3/Ak11Z+a7rpDEc5F1ylRkibxpzVe+RMGe1hETb4/7ZaKmcM9fTCIde&#10;pxBOfTYdUfdu98VzXs0/eBJNLoQjFkhNXHYHUrc/rHgr+6DXTdqCrWdxQl+TskTepW7pnVD/013v&#10;hyz92fNvPN2q4Y5j7yHn7nqKbUDBtH+OIyolzs3hzmT8PRydVV2f6QPlxxBeOtEg7ttr8S1SIROZ&#10;3yv4kKtsog3X9kkSlY+PCSLj5jq1CpN9qo+LXOpBpLE5l6AkxLVOlHTT9DohSujjp1yMxkD/pYsb&#10;ri1EdF2Pqrv8OpE1+8I5r/lM12oKGm6LpXFzYzzbnFmpSE5yllhpNo7QgmgC67bjlRJTZwgpCSE7&#10;B8OnRKzpGUf3dVGg8L9Xtdg51ekY9Ac7scZ7MZ5GBdfTcYlSSv8m3rDmwDV92RJYPn06PUdslrvC&#10;N9+Wv91fVjNMGn6yvwIsDd8s3wxx1eexvGx//XXoXPlES5iWkOUNrsbIlphmb//n+cluI7q1q7Q2&#10;/deLx3Mr0guy7yjf/629I3Wm5yd1Kf6hx0ntqx/Y34urnxbcFMJphovnDvZVaMyL977CF5N9MCZq&#10;OnFSwk03ZAzD6mmfkVQ5W6fZ2L2e7+OQZHdC6nu3k4MOcFC9xadcFwpvF9nbOHvrxxWkoI/pyBCv&#10;t0vIVkK5aB66s5/fduuEjNuTL2KyQ54yybj1VitoMiftcs8lrB1Wxaokbi0Ou9F5fIK52rtpq+Qw&#10;R26jHJ30RHdqtxHGNRw5CsGuSurTTrmqUm8dd5s5OUZsbAs+rtg4poBahOz7uA36FHdm9wbTyehC&#10;onXI8sO5JDqTZCmTy7Fvn1ojn1EyiSxsiNPhweuhuIucsvFY2wUb5OhUstswROxmchWTnLDC0Tzl&#10;vWwFp+/K8kHJ490OPuxGnjhQ2F8ds9Ty4XqHGVQQH4l3VvkH2sK1yzDBviC+4jo4ViujN6xXJnci&#10;GvsCumN7OZ2eQr51y7xFuONaDz82mBLg2CbKJvxrK9fhcFn7N2/EwiSCCEYox8D/Qo4Pm+In2hdg&#10;7NyvmwY9Fxz5lKxHGHnJKchyPMX/uEt3Gm5JGg1LXtGcpPTf8bB5BgSvIL1Rnv2pBMtZIRdx7HeQ&#10;cQJHNfpLH8h9NFUqxAoH0xfsSONKEcUebNnnn+eHIGpo7HKoaAlfVwgs9qtXPOA7EJ9VRNDEkhaM&#10;Tr44qTEUbjOL9k98Snk3+rEiHvt4wu8YPJlfbKV6AYFPB3m5GTx6zNnERVE7R1EwXZKRgiaIQipi&#10;JDOxbwSUXDYnjyjamN9yWCq0wMpSmuWIlRORkpFsNWpDpbW7rRQTXB/VhEaZvcLMtOPIuAR4dG3z&#10;ZuzUiXHjareBSBX4h6qD34x3eVgWl82HQUI0PMbcUB4fQBDdxqdgIi86HRMhZKapdSJh/fqymzgB&#10;suFM6GMX0aYk2WHcJQDUN2Slz+weO4c6oOfR5eY/dHa4NjeaVWAxayEfhQvoTOZZC6lYL0q5LB0E&#10;BPrtwQRNWONJOjTLFkxBsvIs/WibLLXKgKUjDqnTn7T1SKm9tvIjodQMfdJXbzNmpfiAOg3nxv4I&#10;dfqDmzBxNGoibq37w00KMeh0/gWHN1xg0IifhsG2cbQwUesrzqIERiVdQrUJo610gQ8sfAmDN19q&#10;DEvgUrAaVKwquNhxHToQ5Dq9xm6z9rBvYadQO6g3ujgK76tUIT6INaM1YLCJfjf/5F84Elcfi7yc&#10;SwneGT1X9pS4OookKhvMjGHPW/hGgfFHd6RP52Ntz8a9Lb1aXTeGyCuXyKky14UY5jiNTKcSboBW&#10;DQKLeMt4yB4NY7b6B6w3ZPffafYD331u7excmcDlUfoVGapr+haP8OHjzYNH0JENPOHft6uvjmo/&#10;mHVy5ThDv5bnfqNO2hvBIeGlOhkajF8poLa+FYWYNRc9H6QC4+huB/+HNeSYYp5GOdfisWZF+Ctx&#10;BTQtzRIU3YFcPibPEdM675UGvs19lUEYLQwOoduIVj+WtyCFqQcrTXQXWX5BkuUk1hqi7Ja7wddI&#10;fINDal4FXY3+cNgnpss8PaQnDdbLErTXQDFLJG6FO/JsTDq0NYnZxmlhbRpAm9mytuX5zkarLw4Q&#10;gYy8thZ8qA6hKVCr4W3IMuZq4gSnJLdRopsAWqc4bCV/4gyJA7RPzzTPp3T6Fm57ltekIzW7yYfc&#10;sU0YEX1wFOJd12GygK+HwaW1T9zCR+H33mLcDBW5NrQAOscbg10UOSAwWxofPMG1u65OJqaxveVi&#10;OuMkJm4U0TlMOXrPZFpc/SyFJ/c9ud+DEydH/MvRz57IL+p46njE1PjdHE8fLE6Ywa/reNICVptp&#10;qWXzvOP5BbOoyp4EjWSSK6YnU4cPyDg3h9EoHSSK/zZ0EI2ib7UmwmAEPnAgL6yVKru5QFnIB4I7&#10;erIlWG8/BucbQ0RNysk/TGfjRV915kH9/EB5emoLS7Zrt7y4qCWMx7WEfr+WsDgLH4mEmCAbJwCq&#10;Fbasj/EVkHGx9R/xPZoNu4un6PddbIC4DrjBL9dgBQuCW4zHDgiSGoCAdMCLCwdEY5qAG5sOeHrq&#10;gK4LtHfm+OyG8WkhVNNwsJdCsiiJNhXGY8NRuQftsASzEIQ5Q9YDJTvcpAeFzZZDEkQl8EeqcvHC&#10;yDShlOgINcnyhgOcB2C8RzzmLAsvcxEuku24MLnDNZFM7uJR7m40XWKtC2Z49Wo3LJc0aHZKRQYC&#10;UhQiJSaD6M9KrAMAPz7fEwgaMVG/3+VpFRLK+O0uTz5CwDDckV1WRwBJE/4Lz2bArXTwCbH4R748&#10;8RgNxI3byQe+Qk5/NAk59mEoz8OHD7AxA9/3CglHruqgINR4NCKFOKHmYPMFtg6FIx7GShc4CHb3&#10;JGyYO+mNjnhw3gw1GaVfuW98clfiBUm+XBYJ0ctK6gwhXs32Iz4YvdCguRZVgFpZG324U12MBEdL&#10;ONwVrlr3KOPHho3iWWX/xJtpiw5IMTDJsy64jFNFH5qjJguydJ6ZGMbXvj8b7/KgTzhGpBYN1Ipi&#10;7gPLCBd+iB9q/p7MyEm7HeDxgV/wAyaosM8v9vFtLTgIAQnuv5v2Bh5UDpMxqZCRV9u3wPYwbZdK&#10;t8+R95veeDi6yF0kmZ7jK8i6IqfUN0o8Cx+4l0pwV/u7ySU/nSxaHs1GMlJ7OHaxANhh2FcvFQT6&#10;pfJGbfsxMoQwIGv8Y9Mnc0IdrXDiYYAPqnIFj3MVoW+n9pm3dKFVeehLNmVsWUiqzpeIc+jFPxgl&#10;lxvhhet34WW+FR77W7I+xJaW/a0EJOLpbyYgmwkIBIw6EnCB24hNRVdGL3uD+0t7mubIkiIk38Qt&#10;HGoUIi0yhRiIzLxULOSLf52OAGj4VB7VJ43TVgXQ/WAJLLc+pt9d44k8yVZvOEFFSPsAm4ibZLXi&#10;y77HJrDBqNvbUPVQSbem9sE/slljOto28pfdgOtjS9wsiY8cfymfa7j0162H+h6GSPely8UIlxVI&#10;YSKRwwJAzkr4zPNZal/QuYpZC2CP0BJnrD2PBLEMNt6SDqLSb6M4AVp28xFuHSPa0HGdlpK6e7dZ&#10;kmGLWDLR29D7/jU0sk/4BDokdoFrm2Uur2TMp0t7/wJ8im8rjqf8bF/2ZVWGCfCfsb+8wDXIQV7P&#10;05eLV/GEY3mevKTHVrUEM2EdBJcUky0sJFs7NC0RPiahWVhwOl/Z5yLxqVHoxiU+2Iptn3zS/jXr&#10;hS4bDycOC9m4EpZDhuhiDKM3LEknMRiJkq2S5JrFtI8Besfk3w40liZHkls7rVPvtU7ebTQ7lDnV&#10;C5EvDLccS1wv0jRK0eJ3c8xg3TsnlKiHaF1JROkrRDu+0iIKmHYGrEBttKWzDmpgH1nR/2Pv23/b&#10;OpI154fFAhxg/gcCmwycBewjUu/BYCZ6Op6JM17Lk8xdIxAoira5kUldUnSsSxjYP3yxd7+vHt3V&#10;5xxSkm+yu7i4TiSR53RXV9erq6uru2cysuq5Ij1oh1Q1HmcRRanNHQrZYDacaBFsQVRRtK/V4BZ8&#10;LwZwtFQNPrY+vQXf28q2PL1QQaVAAhh+88dJgxYuRDzlF1BoeW8CDeQUGSJU1scDEXTtQvlem9dG&#10;ghHGkpfA1Rc5aog+pxcAW38B9FBj5Qu8Lmqo26sUTvEA4Z6kQJKJV77QYvwumIYr38A2MM2Y1KEX&#10;bZ8tEyHxWg2dSkaqJ+rglSEFaDCF6nNN7N7tfaQoyTnhcSfoNSSX0pvpDY5dQ2BRuPasWZBACcBW&#10;cVntGvgphfCRXEsUQ8niuyMdu+xjCpiEkMoBewM8qHukaRxKWAIF5IqsBMkN/t7+k/19ou8khFG0&#10;sQd1cIb/gQSfqN+ErbqMcSoPSbliHu/YJJbtznocGtWgyHgCSzFHL8WCDqfzBppOe9bkD5uNn1VS&#10;2DlBhK9b2UT6sR5LNgqcnfUzWm6s7kBLucya/FG08ucWtBoCQRazbhtKKox+NSlIl+QfVPy2ByX+&#10;RxYJShGx9v7ZQJ04ixp9reFCRUHTGtp8vUbSRjLNmstGmKxMMMvHwSuQUuuF3NAK2DlSpCeRJGKF&#10;zeh0DJ1ABO+7VAItWioFyxCmGUSxwDh+sdGxZVwjYVuGNj5m0xtPeGSDuI4gTrF2w3kosRRx9y+h&#10;TndX+EFIG/ycbw0bLK5u/FsCmRSxAY/KQCiAsfFvh+JzZv8LX4YtgkI+j6zejbG67X6ZfkFHiUI1&#10;Wby/HmefDV/nyD2cc/brM1zTjYpO0DPMlJ9NhrAn/hT8nXMqzGms7vexNwaZ8TG2pDoSwNp7KhiZ&#10;YupkqkS8FBErpqqg63TMDyJ/4DSM6Ld1++xsUuEC0dCgmtsEmA3nOrEbkknhr0zS7E8lvXe/nLLd&#10;Bq+6JY3U8VJdbi01Y6k8ELSWGercwbCphsVQhZ5ejhfzMKLpbEiQlEPdBBH5JI3JJ+7+s218Su0W&#10;P43NwlFT8GlIJh95gAriX/LxuywkStyGv1fAgbyr8JH0oliFjyCHLtOeSEi+1pYZPfUvnVJSxiTG&#10;4zKdwMllkhdjnxw0H+M/6E+BYtlVOM+gA7SDjCLCLhR4AUbcdoW85QtniXGmUbNoru7ZRqcrqhua&#10;kL6Gu0183Qs981U6hidYTClSetrmXhuxRIBhwSF8tR4nW+yjTOnyUeLlIEDqnqCUBr8As96t/3DY&#10;/9857Jz4lYyOjrW6MsmvNvHAuEDfANJR88bwGHIPeEkRWJTeFuxzdr7xqFFsvbOhHvXAZy3mPqXv&#10;KmlIlAtziIzrXe503Zt2j7npTPubh/rSWQfptTzck3ZyR+c5fm7xWFdxJvrS1NbIlge70s7bz/Ok&#10;kxhEZ7qGkwqgT/7ddgkVgxMp89a7POnSkYbs3OFIu4Ujx1rdaAdYeNHB3hLL9WL9OT7057jQUS+i&#10;LEZkw2d8pEbFQFr8bCuM5Z9c3eP/T0eTM+Q38H4yHQQaIbGwOfQXC64j/9cj8B/zx9scT/+YP6aw&#10;ndeoBcrz2dH/EULnXItCQfJ5pEVNLGgLon92+Bx1AYFqT37pp+h7rwudaw3EvBXIPcPmtVr3DJmz&#10;81l3WsPmwB5dWRs0v3+YXKeFOmgiIg57VTyR+FLxRIKR8UnUWYs0MlrzeaHzpCs5xN2H4eMCVH4S&#10;Ytm/Soi7hcDNAHf18exmgBh1NsvVxxPMaYJ42Uw+i17bdN5HxuoWS6iTsN4Qh6g8EQ2TnVQz+uhp&#10;Soz85VVz4k5CPYUJKHYdwR+ht9lgMsfarqanpnQvKSJIab/kuyfqtr6UyZVGOkLU4hcKW/xCcYuO&#10;Byz8bzNw0bEoRT1M0cEEkFELjy34HCSwyErUogteUAB+bnyh8zkBhlIoigiDW9709z7rKLoyoYrg&#10;3pN7xPJO7Id8oqeoIh43DDWz6jS2oaqkgClzIKQSqrDZmBNrEVeFX2FibjF1mXy34V8BiZapedTJ&#10;NfNmbJi96RnF1HjShnhQN5GSD42UsNBCHFKlDR8bQBMbo3kufK2OeVb1v3UXS9MZK+6WJD5Sy55d&#10;MnXG37+dS5p4ffdqSgTkocZd+SXHqKVqM9lAuL4aIjq8Egjn9WO6rzXzzkLdW8kklBmQGzHXNd8W&#10;2PZyfVW2JfIklAxl4bZJOkpbK813ayuWbVSt95Yqud0DYANp56blLkm6JtecwJbMZiNscyezAsQY&#10;tJLWsuHI7pTy03nm3Audj+jRU5esDSQAY9Ml32LIYCo+BcQNKQQU39LwIccUU3sZ3BaNMCDomefn&#10;KQB4wc1NYW2XPSePgNu5QFIBc3Gr+6acI5KV55t9pa0Zo1gqxr/7rXBadojKXjB2IGSG4ahx2VQI&#10;+HJWwjJ/F4Qmo09LCTdnpdEl/Bo2AQ4mAalwpgC6LLK1hgKeSydXAKeuk52kF7fBquuWytlpha9s&#10;i3/qtHYZpIjpjdawPdItrko6cb4SUEpuarzYOetbFYuH6mhjFVEsM6mLaa43QpznKY9X+uX+hG96&#10;8xyzlZ0oJIU786wjjvANcufEWzXjwW1dRZ3V3YtywBw8OaY6XkQaHpYZZ8T2uVxCW307uIAvrB3v&#10;p21FxIp68F0AYYcJ5M3anW/pjtPOx86wmrygd9WsTwpbSCFgcba4gFc3vMHF6AmbTqis+OVk+dX4&#10;CQc7MQLsAYwWcMr9OvYaRgrFsYTC+0RaQOeZUNIZ650k9dkG7thAfG6TA8WCdEuBeFoLNpfYhi+5&#10;hTjE1aSFJleusPzlxOwpQLZ0JDy+sx91hKkHYgUVS047NJ8O3aTBOJZ0SzuXh9oRMvc5c2MO9ejD&#10;6AqRV7sENp0O4E9EYrDq9dqqEt0fSdK6fgWKGevqJVRrM/2bVlEMkfbFlLK+G5VdTGapQxMk+3tl&#10;t7MJt1gBYEwk3TsSwtkXt6Rih4Ppk3ouYrbFy5sq9xFnVwcmZn49GiLvU/ceA/Yj3sZGWHIwhRLZ&#10;bZJDb15lJbi/rrDgKbtE8/BDuUxszlcASOfSSQhpD0XehfnaTy2R7RepgGyvYOUfW8dNnPdi58RI&#10;AzxpodQnr8XXxTaAjLFIYE3QWHydmZUzQlnIKcRuO2VNNpW9CcPXgiGSkpPBTkquvGg5iaOrdUAN&#10;v3YA3lY+dMO3r3TCJhSRZdxWlDBL21AofM5jLHACPRbrJAQVX57/Js3RvoN66JhdsEmFMYSUkqzu&#10;RtbpkM+76a6nMJdZtXdeNSHqd9UIwpROxZbIZmyNnHFvfCl60okW3no3wWDe41C4r+nihdQvNGnF&#10;pPv4rEiLpvrKIgpFDmSqJCZAIy4XQ0wAzoHkvE4aLtfXBJDYBwtmxo9Ec3KtkDjhaQuZ4N3AFAX8&#10;O5k/JeFQRiTAO6qJiiUymYid5vGNsOn8b6v1wFeMZgmwXoVM+rbJPp+74Kcq3nsXloCIv6rdhEep&#10;gdyI6WXXEqi8d2/ltUKlLQo1qeLEjwwpgLo+sE1psjnd0ZkKC+BfHtz1u4i18hBLh0jeIHRZtpb3&#10;FDNcE1LwUWS4xSigQpZKBZmxy1rvFjJl/qJePK9IjdMqYeGGjHbTDDBF5+KX8Dl/zJ+AEndFgd5q&#10;gGwGUkzx4WWO6Tbi/D0ZLCEIXUzqYkS2K3Es2WRj6T36RAdSXSfpQroxU128t4fik4llFIDIZLD1&#10;EhAQbMBvK29gc3kLnpn1BHoV9rWMsL5Mk0HyD3t+lUzFMSo916kESgCLBJVOdD4WGUKL914wlVt9&#10;QHK3oBVMuXvZgVw1ajWIJQ8irbzrJalsUTIRigOICGwroUAHVVnkLefBn/PuTC5V0UAuDkUU/EQ2&#10;ypZt8vGbeKiciTBgaUlAvrUaqdBq6hXE42ZhmcWeh/gz+5BU6DWhy7dXHqEWdF2zlNVBGQvTG7Y0&#10;ajRAFZGT0ck5D+AKA766mkz2CusO1QQDO4+Eo7TpUp5YO09pAzvkP5qjeTcW5py5xfKyb2umwnUI&#10;7GY2P6isDenkQKIOaeqo8wHZf0SrZY2oPHGfVpoW4HR3HGdkpyYNOBvXMIfGNOIdthSWpu+dXIbd&#10;klaQ6UCstETC8VdfAGsZ/IyCpJDNciyUWyEBS6YwTkrWELX1XAIpoROnV7y3aXVBmQWcDxEgKTBR&#10;+tlMULWFY/d7PyVJH+mRhj5vkOnTEWONNmVTelEy8Y/VfWrA7+xDC4YqQhGKhWpQRWck+JDGEBIt&#10;eLNFg40W72oyOcW5xdxkbvNhcF9rLGzBmwL814/tDeQJPXoYv9TZrTRK0UP1KygmCW6V2Zo/WYoK&#10;9lELS5yIInVUWnJFmdXeIKUzN0HSF/wriP8gbhdgonIUfcq8cMwbnFgnU3cwIstWoHzkQqG1EcmS&#10;rLTwA43XZMpjCqAbaeHv1Y1KsdBUXS1uznFr3Oz2nDrd6I9GKkhcswj97R3Ea/Q8Znv2aanvDHk3&#10;CTpyiuUhaHEaTIuLrlkixh0KSs48DI16z6ztFooUOcpU+3TUd2J8gzCRIcRNCSUa5xFGQKLMfidD&#10;EMvU6iQ9MIPV4ft096p8CZdtyvd8ZaZ8PbSL5R0AQkX6P1x17y5G6YYI1DscuyymwACCo/opyqU7&#10;IZ2SwPABLbJ6Z4MOto6XoVxTZSNgNhE2KKFjpR7X7XsuV29Ij3XP72P4s+xVLpMDuEWgd4vdrkJI&#10;F3tID8xNrytEJ6w8ZHCpuEBK0UDA0c88H6IBKcZpXr3SIfcZdqyLTeRky9lfxbcI/acOOROSlbMH&#10;9kfNk36hFLtvlP2Wc3HIZLLqs9BaQC4i2WBBtt71VxA51TsRU35LFpKi4Z0rw32Kac0hlZ3zsvme&#10;imlb76EiQpyy7GsRdLrv34m+mrmzqQ5HKqNoQdBI3GSWVWWIaiGfQik3Y4W50AregK/Z2VNFxyvb&#10;QwB3Q2FPUm05CYrF/UWBhHVLwGGG4WXyPMSfSDjDv6QNYi5VNGyPsnHychmJBhad+6DRaeLRyReL&#10;MsCSWkqWudPJFwmntwERcRnzi3uh0YYHhjPkxcfwTsAmOGu0pZn42P4k59qaU7yC/DBl6mLJ/JjC&#10;xn/CghURpaATWjjriHwvv25HtCs9vs8maCydaEmZbQp+axcY6OrKxfOcqIrsG5FzV3zuipuOFhoz&#10;qrhPh7Na6kHubIltoYBRw2R62zLJRQ9sYlxMw9bMdRGnCl58bFDDFsE6B9MOA62vKV6MbnBjST3I&#10;IM9JUfkAlIuIjb5N9izOj9WCuSktYn2KoCcB5PV/VcfWyTpoQn4s1cG+pyVGAL3uLcLaCl9dRtwm&#10;i5uQYsE86znMzulzfJiOLxvQ3NfT+3VHl38u94etmKn6Y4hmaZ19MGttzGyVn5fD1IkBe+c3xYVV&#10;qzwqqmeEaXp4q/03V0hYYaCdVyH4am/EPh7dDiaM5HuxfAufrKQEM1Fa01ShuIuvrU52B72NeCFf&#10;vcYjdxdTA/HGE0Z13X/0XuSQSH3Y9/aYJ1DGhKgWpoYTcf7FsrVGdoIFUEW41HNUCCFLSDFfEbEz&#10;QyNXz0KGsLdxnM7RycZMzedGl8ZPLVVL2IfTkiKU49IhKx/cG+e0WOkBrSeFqu4DKCHh60yIlXTI&#10;kxSOBUqSwo4Wk6yAgBrrJPJh/thZp0dmQrIarVaS//Q/f/Ob3//nL3/zv//1f/2r3g1NLimK9yNj&#10;RDd+9niDW6P7QfP10tcmOAoR1mTVCIEoNHqHFaK4CijDldhvG5k3ZBEi54H5MlnBwcgSm/LnRzTR&#10;QheXobySqOT6TnzRpuH35RSjgx7Cx95l2OYCvbZZxHdmOdOaRun+yqLPijWNpN/wDZCHsMnGkwnJ&#10;GKfwYz77W9CvzKMA/VbRW/mSF26g/87hfO6UnuBUdNEKrRoA0zCbqUKh1VWW9bNiYVXOfRAbNrrM&#10;VjAHbe3VeX5398TIg7ccNKujs2PeIZWzJHkiujziK0ml41btHMqMg7kKSJ5LFSv40HEenifUdXri&#10;InS9DVQGbIi4v0/Eaq6im+pu1Qd5LBRhYf9ocmNT9HT6VDFK5zuyk83ByuToZ3WMu9+Mv0dihk6e&#10;sI+Y+aI+rEsESd4bBjhTicHlZyHqz7HCINF7bTlpTYULhFFcuwEEo8vCPyvjRKIPP/JTSrLwsK2i&#10;qw6aa5aQLJsjiyQ0IKpBKd4Fkie+cdyxugHR4Ct4ugc9aSuYiZky9txQZs8Y65tCNxxvbhKQJdaY&#10;kOCsMAQ5VGD8yHYnTY8L0W5KJ5dZDY3XD7FMKiXK6FXYJZtRNHKWrLhIZUhDKDMAZFH3fs1EvrnI&#10;pG6FBgSa8ei1/Q3aZ6IUlfcOWTYYIHZKEui22AoDzDmW2V6ohk/GdKUH75BENJp9gO7BMOckJY0m&#10;81ma9EtreuNtqQvQBg6teQGQNExZTIasE+jhXfNJIhOqKiYr3xOpNoqkYY/2FLoa87UkGAIVriRc&#10;hEYaXYgMF09V+7ZKECOV4mcb/7nAb4OQTdIEXBnPalphHX1TFqCpoHu5gJlS0gWc071NMBX9kFXY&#10;nlEIc0ebmtYATGHXpSq6oWb8xxX8qWcjAh7IoY13VNX4TrVaHzvW9trKRqV5yeT2gxnzskrNSU1b&#10;MAX3C2ULp2Oyu1ll1jbNuo8hIgvWqvZe8fTlFClLcx91O3arjCxw8T5GGoLaLaPjTbCxnIQdOW/Z&#10;yL3qhJ4LmnqKkRyVmHQ5p9dhbCu3AwjqjXZyri9epTAKy7q08rkfocrPCaPIt+h4CjlSaGBFEiNi&#10;J1kLYu2sMGt8MHW/nJ1FrETDT3cwnxxODlWULrMdUbRazMm9nbHkYOTLrkBCumUiY2pijaDmxTBH&#10;xCesqbpKJMyWVgv2yLhkXDEYydqZxsqR+pjKbgVfLLUiIMuWVtWPRkZOhKW3khkW2ah4KVp3Thvu&#10;xbPSUc6zjYdVhgaucKsTCSKvEquczqSWMozEYO4Bn2QapE82edAbPscM5VziCFAVXJO4fG6rr2n4&#10;BiOxuzjd1E5iTqIq0Qp3EcHc4fRyhDsiez+ay1wdo42z6WI2HP3x9PRP/vQ5DqMaX1+N8tt5GXir&#10;Dsc38xejWQqKdvfcCw/a4TeIht1U0jG7TyHvehKCgC6YuOKw8lHovVEFYVHerpRnUVAyj7XQupKm&#10;9Y1RWelSajdqnQ8HOCdaj6+ve79RBkEKHCOENoU4dgxWnVmXo6uMlnA521N3welKBWxloYPowkvC&#10;St70YnQOs3R+hM1xLWjS+RDbvZgAoTACmP56I52lb9ySggHzUIdN14TPcwGMzGgu96eGuFXmAC8L&#10;Y3w9QbjBV8mISnlmtS+cpQTfTH7pE1ozdPBHO8SIm9OcD91wBfx4GrxtE0vi8FCMwBDdcyYyxWZ8&#10;Y6KGzyQ3/2LxBpM9XuJNzmLqukAOEhlCF0rmS4aVxBVTlQk2hSbEQi0STjwjAONnFz581cksToKW&#10;Sy3RBKQDcXgDLwKb2+C0FGibLtQC6aZ8OMsDW4XAELQofMGixCmeqQHg4T1w5auXOPEdT3kMvJRV&#10;7a+ur2Wq7zv37alOtc/n43/BrWY7vBvBXvDceJDqDaDEMsXU3NB6ezW9wPxBArSwhvYVBLAmQQfx&#10;05RUPRLZCKiUSXXIj2//+w+GPL6J7rET+CzUtXlMDsi67KsttgbZkJVUDyoNcp5GlCQQ+hq690nu&#10;UqDPYp1Gu5+I0gluPbgcGYWNREvNWgrkDjTjRwVM1IUPuWfy9efZmFtMGelgEZr+HMD+dDUVpc51&#10;MArMYbvkaC3tpkqT+metMqXiWsuY/NVE6VcQBmFqoK8KqIlgprCIOWl4b/a3EztUr0vQo68gtCQ4&#10;19EwnmQ1ZpbqOU4dhrrBmSPGwt08aJv4EqIdBGmUsm/+UO53sC80RZt+sVdxjZgA39QLj+0yaNou&#10;HybktZ1yrVNl3JeKyQcXZ/Hj2DkAvUX6YQAMRUkI5vngamRaekGOdBJmyXcJp8P/44yXWTue+g3Y&#10;Vh/n78ZvbIQMh1mF0+IVca+p31jzdk1Nnb8abHgexC+AtKrxhR4/31JjUwaMskbzVjy5ujva4M5r&#10;g6U1q0xDCTkwOUVjDhKEgsQQxc18Ibi6N5BEhkDCY+G62m2brokDCSGiaYVvDjjlnd/ZRzPLgYKl&#10;FKP14l5yFRJbB9OXjPnwEtfilQf+slOLi5aKEACayhPyAkcdse03iiW1ykjmmpowToWjaplO5dd0&#10;IzE45AsrZPdgsvsGcXENbxzuczynQLU4AkyHC2BshcNGk/0MUTP4DTn0cL/yIBUQTus9CqU6uJhP&#10;kW82OiIeY/heszHuNbJbMCgDOLHcipwLrlZGrs/x2a8EM0gKSz5kPZlY6tBoTb0cQWexdaTWlDSi&#10;BXGGiZV5WFvamE2KOtbc2eBmMUODUx4+JI14AexJTe/u7If1xKdcoMf1CHOb65vF4Oo+ld3fBCWT&#10;BBQfteuQF6EejXyk3Qq2k9CfltrTVrD5oRZCXq00ZMQRHiSJWkYnubhJQehG3PgTJl2sIOKQ5FPl&#10;0Zkpi5TWcrNsLYXFrjtJ6MjmCPfZ1bfTkUxTVx5SW/negSuNfYA3j/4xmuFGlBeINcK33N7a2PhK&#10;jwEGc2ILgWei4Ua0dboS5GO1voixTEojDj9aNulN0mmtrVOX3No6lVnRnLeXGlyjMaGhhtasAp/g&#10;5wa8BczvTXWSTqL/pvwkRV25VraRG4nVIaXG8ULFCDkrRONb8crcGT2tWsx4kAaLlkmKTqilto6T&#10;kPBQe0WrmPwPH6Bk0TWtWbz4by+DMU/LcM1CHOxSNED7ublcfoK19pmfncOgWTRSwjCu4VYg8nwA&#10;o/9xHRa5RAsKvSecEnX34W5JMh4O4l33XfGuF7oDSHuldiBalrlEa37W0QbjrLy2/dAmndmrzuzE&#10;4pPvPAP5XmvLnWVOTFRnjTLgHBJ3OOcDaYE8R6SzDNfSIOXn9XIZcNq/z6r0t+FFxmB5wGZL3KU1&#10;2GiB3OoqbOrlMuAHYIPD1SHPa7DRAndjUy+XAd+BzY/mt8LsJAl/vfFkb3+713288WR3ewMHUT/Z&#10;2Nzbx5/+zg7APdntbYJ7eLqzJ397O70tKbSzi7cb/f2dAFWWSygZqLDZ7+/ub2/sbm13+/yyv7O1&#10;vb25h0D7k+2Njc3d3d7G9m53U75s7Wzv7QkOvc2d/f3d/Y191uKXnd3N/X5uwlw/Ca+43MIGify4&#10;s5uGaD/1CAVkMikFzRulEy5ZKRR3H6J8VUPSbWytDkolGhFa1gNV8/CdPVO9Cy69qRVsdTskub4V&#10;deuXxSlj++ZohHY77d61jgOkDoD5+lB0n8VTF6FkELKS4JGFI4WmuuvIMEH0+8N4ONLFSH0tvyNq&#10;fz8y4y5vEKHFA+7PePr86G8vT86t6GI4Cwh1ZEoGGizo8ZubhTtfBnokTgR/+FSHDglXYyStDp82&#10;oV+8bQMumZdvR4hIi5Ms+GnH5HeQC2B3gUAR2U51NSefY2O9HxdvZZ4IFF7gyJnR5WI2opYzAmwo&#10;cFrYbPkOsEDgPnBbyJV7UXqrq2dwSVswiImgq0+hUpcGAVIrjwPIJ5Epmf1xsxIYxfKmnw3ZxrvE&#10;H8N3KMHZ87eMzNqccDr5MJrFk9dWx/q16Kup8GDO/ch6ZfDKxYF6BRpmxKmAmFDg0ZdA/Tzi9NWb&#10;qwXCHRN1YaO8eClZKGTt+6OJVtmizIDKJgHs7haFvMvJtZHwVY9BBURviYRxgjHM7g3uiZjIfKb9&#10;6XveUC/9bn9PWRXjoMHAwjpwlmSRVNFIeEIMmdvlgvLolwCaLyu0YG3usy/fpbyoJe48xWnYOGyR&#10;ruCykgJJ3tTUiMBWoFiOzXRqAKDBPG3RYPg3NaLsl5gshQMBD6nr54MZYkCkJwk3nrxDDOPmXNLg&#10;ufq2Wj7OkC0v2fsHM15FSRHO2qwNTHAoLSD9ixiwuxpi8xqZZ6tugItWcvZg62uL69PBkiFWRof7&#10;doGngqsatsLWpgHMl9TaSvFejLbnXFoYWy4VQbSWSX3PKw0o21a0n71VEd8Suq+1BB4nzjTYS74v&#10;QXnJBxOHj2vcwv2lrGEC9qcwy0pri3VWSxWVo1be9e3UdHY/FTBdC5iiZ57ZYLZLNN1svPsE1niz&#10;+i+AgFo5W5scYLkHGCd1tIYTje7ZXhiJnJ9cR+UGd9KjI/NVsavt/BYayCpX5lMByIZCgPLMBf+r&#10;i7ucUuviAy0gJUTa5TOudvKtuW1JvgsXTNJ+bAu5DpNanNAE+YJIdpAFDyINYtEql1kWfs9xN5+X&#10;kfTop9HtuTiO4ngS15UjVg2E5N4HiGICTarEPmDfD4ymHnGjB3LiKjxz/Gyfar2tFCuoAQdewqSV&#10;5Wldm+21hk98wSaFEmQw5OZpHa3kE+fOUnvFN3UPfGCNGsYJgjehE8Mkzo3DUS12IyymZxjgiNSA&#10;CncczinOqAXx0hy7r4tUJtZqw+RCYjsXNTGBjg5fS2Nq1DtYrpj9lCygvAFmQEQ8SJkgyENZvQd7&#10;WXrDw6uSU+ZlC6hqYnSxVbpFi80pYyESjoOXbhdqVybvR00w2W4yKe532jlTol1mZsRsnL8ZMRhu&#10;Z8CsSB+xMpLCeCRZC9J7TjvnN7hr29a2NaHhDhjTa4VQt8TLO+oNb963r2JyCAnpFvRViz7VVqGr&#10;+fUlteua+VAygdO1LfXayzdLCMj5W3QRa42oJiKqX5WEHeg3DwRefjGazaYzHkEjHyy1yTEz1/9B&#10;5KFoSvwFbguWD2+WMkrqkT5xxASza7y4g45kmnKg2QRoZyHEWhP3YY6AG9mVg5EjVGyspcrij41o&#10;talINnsu0mOZ7nArhqivMkdDEKLWNjZnJmI/h7bwAmtktjqWVOtyPL/BJU0EB8OVE/fugoIu1S1u&#10;ci4yhuy4La90OqKxhWbJeGi2qNP54x9LTO8H/09/KiRWLEvnUyHqHGMt8tOCo5pYJaOV09INggum&#10;r2HChfAQwU95YVgiI0Y0WUFmjg7L6cYpLApRRfyNLNQ4/MwCNMCFHMQdYCihhPKV4z2f6urxBKuq&#10;mLVwAte6ES476miOUDSGIbmg3K5VJIUSLCny7OXZ+e8xBbzKF+xQQNJjjE54CapIEk6eCqG+PQTZ&#10;lWjRil79fM7ZFR0hzpDOufo8G1/Kclv1/jL4pWbU8Sw5bMwGw6mwSIFSSgDT8tHSDA1WRt6ffY+u&#10;La7zI6ARvl3PR/nV9fwif8HKLk7AfDf9mY0oQiJBYlL0U1WUqVJhn9fJOoL7x8DSCyyLet23Lx1f&#10;IZGSy4ab6/kQ9zJhjDdESkp99+rF2d+GNwh0CnOBlQhiopTXIrqkN/8mLCojfrTkXBkTjshSDn2c&#10;1ahdzrAuPTt/P7ocDxJaZqraWVhjU1zAec8z9SJbl5/UKzTh6aDA7KhWY3a03IoWvqihQle9vxX+&#10;B4nyR6+Rpo//5LedtKV1VowFx6M3vB32/OjV85VjKgis9paUXmX/HdALCNYZE/maFjW9opn0EdFE&#10;wuiO9NnhT23Ux8GRLzDkzY+5td/kAuqY5FZE5B59ZNOeJqR7D+2beo53QCh6sCIuTCJ1HgJHU4Lu&#10;IJcWgmMOp/rBLfRkvn1HC1ootKBy44uyd/SI8kPaQi6VoIKkgcAfDbErs30ggHU819BZ3lGaBqyL&#10;wSXOAvswnk0nj07073smu3DURtLGeP4Gp9ZPERBCmjHuBB/Pu/9jevGke4Ikb4Sab94NbnhTePfF&#10;i+Mu3g15BQgkR8r6q+n85kwMke5mwj0i/7yAocCmRNSYL66vpzN+ubhV+Nd0J0azJ92vdPBMqMp0&#10;ABMWnJ94Pp34Usn80SvDCq1PbgbjCdFAbs1csfuZ44/0RkctmOMxBrnp5DEhdJGA8256OW+2Bm8D&#10;w4TtJ9JWW1rChVFWUBuF0wr0HJqYZDq45+jK+TtMzNMFBPqAfHw3uHpzg6x/01Av/Qa5O6G86z0f&#10;T5A6zJr8rLWkoZAtgpfA4ye6XzLVBqD8SKTlyy9PJpcvLTX+d7/98svD0Vsc4WsP/tBFAscQVboq&#10;j0fT6dUrrM9IjjuX0+Q+iS+/PJpe32Koe3fzh2762O1hAe1xf2NjRyt3z27B7PfzLu7Anc7AbPj2&#10;l0+6B2DLS1add9EqdiXiIfH4fjSbI4XoD6mVHtKUaY1sYDJHNmH0YjCf37ybLdwQSlmRnHpJ5uef&#10;g47IrL/sLtAki7YVshUeAdLSf4cB1eO5X0z/T9iwjfWwqb2AjOGdvuNaNHat5wykSu911ldv0yim&#10;BNOefyuXB/wZGAahuMIuugWGDRlkvI+ad0j7HrONyqJEmemRdEn8hm1rgZpFOuDHD12xlPDo/1IF&#10;9LEc9ewuDiu9laFI2pcaspLueenJlKoo10GaiDdgnr0bzEaXp7AGx7jxXM2Xk1Iu2jPil+B/91uf&#10;+xvc3/3WChQ9Sl1ZzTxuuQHBeB+LkdmoZM9cojk2qxiAwiCGi3in+np6jXu1hj/JtPHwVojd3bR5&#10;tbA4l9GX6J90rfqaUn135VSqrK7bfUIfSxI4hZQiqynw9PvnJL+dZutCskrYU+kmYVZiorIQXq8C&#10;/u2DUEml16JSDW/Ov39+DEK/WLj4U0lNmGs2wbv3yXy6ZCy8sTRu46Rqy+lRbzQoQ27y71ijZpSZ&#10;OsdGV7Sms0mz/smfTG07UlpsQZhUb4sPtsB1ZGtw3VFNgMtyGXD2IcP1mrnnta7CX+Fhzpb+Lx0m&#10;BZBSPf3Zpgnn+D4ZKDom+3w0hluuX129p/An0LWKb28b5Yv7NsW9pS3ED6mBGoKJzMxtbVFZk14p&#10;RiCc4aM4QKE9rVMWIcXAAWigMQt+7CpSyDUY3XAZFCfAye9ZfiJV3LPDFEwb0N+660i766Hha+tv&#10;S4f1UdFjQmfv8Ofrofalxgrkr/+7p7lIxf9vhP/474nypXqo3NaVREyErI24ppg56qzQlU5QE8tP&#10;zYqyTm/6cqLgr6g3MFTL5ddirtwO1K2/eAnq1tESUMs4+sIkRgWEDACQSML9AEnRFkCUJqL0AFBa&#10;tglrvU9QoTevNo9Hb3R7Y3W4GF9dHsElU7ttK1WV7LLjBIXepdhXdYL8vVR7enV7/c5K8HCeSJlc&#10;QAELDJskdKQi03HmCTY+yPk+oHEBKMAM7kT19fkZgl7iSImLxNQJDg+14ZZcpOHwhuGXfXiPWli/&#10;KMkEYbNFitBKp/N1i6dHeP5c2uaDFn/SR2t9xUJ+1QXGb6TSvSXOnc6uLs7J520RfN2iaQNZB39J&#10;YnkvSmNaR8Y4IOEBvQJLybBNZbgOXKq5noYSsSUbYICLr1MKs/KAKjP+D5ZuVxSSbigPHV/PRE9B&#10;qeBQ6LtsBDJfdNGGPoUdgeuopC7A6MBnxw5hJYKF9o0CuoAjaJvZEOeLC0UFBUh1Rdd6Byp678QT&#10;6NhRrGhNK2prre6R4izFJLbagoRIM7yCQl665bfSS2AP6f3PZR0x0WPFvEF6nN/pbEEeGjvChENf&#10;1gsXrSflKJRAOxEUEdqHoACj+5+jgKZShk7xTbcIGwedSsUsyx9qbdeLpN4mRjNgp9yIS4YmCSKY&#10;tnBoj67N9YuiKqKygf3SbxVSkJTioJjE4tqcrUlowUWvks8vy97VYFj/tIlhKRrC5Xr3lkuU9SVL&#10;ds61MOlcycYXkfz3t6GxVkOaQzfvIX2hdIucvRyMJSOIpl06jN2Wqr+yrkxy6VdQCh9kBIFgUneL&#10;jr4cRUgEYivUAkaSgwQCV63vDfRMF7vRFtHb6H79X/KTovXwnCXbxi4ijYVzvO0s27RLFk3FFuF1&#10;yTUdt/iunckHM+5qv8/g6MpVymTBbNVQk8ukdsmsEv+kMVo2yWkhzJYCEMhUjsf1UEZ19OqbwdwD&#10;oKfTGQKUhwt2TCxBn8E0HeZwoD6lAgMDH9H2wndbXF1+N0W8ac77igezY5T4fnC1QIgcuVk2IUXZ&#10;Fu9BxGsVDJW9NPIlevBoQ9jxbhunidPy0X/9SuacZPunXn/PptLVETyTt4znw4LJsSh6fIgNQiYk&#10;Pv2FG9Juh9GCUVNI0dKrlR2iFtBNSKGOCcgTvitN3aHApvJVkJS8KcDBXhuD9COqUiTDPzOk+Uns&#10;g7sDvnU1lRIySo5xCc38AyvXNQrKV6yK+ujO7+lVN9XxRwnDTHLgnRG1cknvFJZdeQ180gsZ0tbL&#10;NL3SxbxdpplUJd1bVgjWfxghmRFx/VFTXOA1AIigFSxKZzm8gtRbchbRUMSLx6X+ISQqZVIP1nct&#10;+AvQVFdT7RIRF0I2Esky/nHDrXQ0q9KjZQnO51lfbTz6ird8nCKJvTh1hTvyfSwAe4tOSlzSuLZc&#10;pnMdMP6rgW0prBTQOpkavnshGDB0/Ifp7KcDOVoffPThtG6gqiHWrbCM+y2PZuQk6Aw65/quDFRe&#10;y2+ihh/5XLBIniTBcI2EYZEXWdfoIR89H1x3CwsapU2UYllnm1EJgErc/HmgBalsrcrhSzQY8K//&#10;Wc2jZEz6ZaqxqORoCmqR/Ram5Qqax7EFQVhyKbtgMDQcv+QNZz3OyAg2Rb/jyGFg9ayXBIan0Lg7&#10;yBJlP3Mr5XOnSnK4GlWtRDT25IoTVw29YqFFowIXUly8TsJR0kvKqD3jR/kUZfXSpbM2OHCFjEgk&#10;/WsR6k71for/GRMtE0wmbyTjDwuJl6PLN1hhKF+/n79Z8uwLeQN0+TfgBAYv3jA5vussloKIV2gw&#10;/+8SBb9gUpXNEKrFrPKyTseyyeG762qI4IZkToWFLZzi8PP8HX6NL2/eSWyneMl3K14NWK1ZQ4NJ&#10;PC4FcaIClkaHeBxK441GcCoL5JS1JNpbye8SHtpvgppdYwYKz6ZG8SeT6gksOcjlJBtp4kRhSVoC&#10;HysXSRlQaVs8w2jeunxG/aE81T1GrJJe/iDEr104UR0dpSUCLFqCd3LcU79YbKBXZ25p4auWa3C5&#10;kM4WfeUBz+kXwQSuXcKLxeoAnk1s3erwVoySr0e5YPL98WiE1N7rsa51zru1MsaJqLZBGapLBi5o&#10;VaMX1KKsMLOkr8z78KGh6NdrFD2taNbgptUntwK192kRyd+3Len6u9gpOX2NndLON3/HwosJNQKF&#10;WWH9QjkKqNFfWYx+LRfJWdLGh1VLkpIkEON5UqezXKRVOECwYVlNcRgK7rK7E9mCwh65R+vpfQkm&#10;LbqAEVuIxR8kgy1p9hB7phqrPbfdupaWwgFUzapkc1C80YSzwHvKjvgzrO3LWXEyQ9D80fiE9JKi&#10;aFT6T7ssxYieDuym07GaApISgi+rBi7X5CimfKAknFvBPnVGpo7WY5JM7ueWbjrxVN9W1UMVEMu5&#10;k4YKQmBzpLPwA0fgXd/6U7wpraNPhfDCm9WV5MJFIX18J/DGJ2GdBmPzIqptw/AgLfbNId7J38au&#10;zBt2HM25pFqz1emzY1P3ugRiU5mtEEd/RaQoOxYBRQXugtZZSvUw13SaFRNJVjJmAr+i91FvSUzf&#10;CkiuldS0rhGXFVS0GLZGwQkMMDSIEDzC2CB3GWSfA6UbrRJzPuy0GSoPlue56nJdMUh9dQoJejl6&#10;M8LmaOzq1iwSIXYnz/0CI+SVtM+KOeulpeX2Ane0yZ7ds2udf0PfYudC79QlzhLD3qZv4HMivnfX&#10;9btORrMnriYUEckuDWegSk/lnASqq9AVRtH2O4lRzjM8NVyKDepFTFyP79mEBQZQujqCQ3KG82Em&#10;WEcIAiN4FS/Rmby9ttPZ0lUeOcqJqK8r62cwicTIBkH10KQRm4Cg1/JVSBAmHYnwUk5JIHCg66zg&#10;PXce8FlzsY9PmT6N48qlFfft2CnnoptFyWFmKZgP/qHxtx9+FQQFg8IO4BXu0dN0GhZbxYluwWxl&#10;hASkWoyHACGg94OPZkRsJVmHwzD4eVJFMrFOGLGxzgCTxEwfBMM88xgGJZnchjXOXPDwUrbCnbrY&#10;+yhHMgRe6GP0pmEP3ZdXSN9xZ6uzNZFRU3NsM/5y+GFizkOKiwa3UhpWw46D0CEZOkNLE68XkkXF&#10;0+HzhFzVyp2QPCmrzkY3CMpge9ENTtGDpjCgSQtOEfgiv6GdY7vJHUmYczAUvF2rNTdQ5EjlOaBe&#10;fWFNjHEfT10fhYKxgDyQ3ra4d/Lc5ylpQTeLklTOX+O4Db6lflCiKBiB4W1PQh+0YQmGfPEMGyVC&#10;PwQYrI4+p/ZxjUN13mdWKGO8g/R4b4tEKpSwKu62JhczG2ov40WM3sZhayKOuvPhG89zuxdfC4mU&#10;PgcnSRxKRXIpZ/mxQNai6ou5rNGoTugSGp5BM9QTBcFZofpijHnXM/jpH6UBq2VumTwy39/VvfsF&#10;0ELAkJMk/KMQmropdK5O6ScQPy0UQ520vJNVG9JvirXrqLGmsGJfn4XFHgIKze6JQ6i0kr7xvWv3&#10;xqNDnCcNzfkDz8B1dGIJIdCeESV3xuChn7TWXhH91n4U2HUiejKyVJhjz8bY2eaDhskGG+ZH0cp1&#10;MuDsE0YkXgn78pw88079aCunBIyCN55r4OBvk6tbMyM0LiBilV9kJXKBDitoRJzFT49H199LBnIu&#10;jllIeAyuL+vt0YT6+dCm5sp5GeUM8EG+DoWtwQQArD58EMzWoV3VOauHMqHFGMOEn93cIj4OmzrH&#10;eCuTPUpbMlddTVd//JfB9WDSay0C5Lshhs3OoDvaK36EyZ+pYeY3fP9mhEXb8fPx5PEPm4/3Nq8/&#10;PH7517O/PP5GBr4U8AyRbqnmfCqqK2H1fWqxOnp2TMbn5QMP/tVgBiSDRyLQSiwd4ucjV728XbxH&#10;j7/lnomAdWaSNJvfLFfUqFVwy83a9VemIdafs8Fk3s6Jvw5+WjydPv5h+7OZkSBk/IMEOPV+CX6k&#10;lhzofVmSKkYUq6dTbIoaHh4ePn6OvYyL9+FljZr5zXJNrVql+3PHdGIwE05sfTYnnjuEjO+vxInU&#10;0kM5kSq2ogj78JfFpLfRU1W5l2kQI0ifpagawGNW69Ifn96fW7lWsBlFa/dCNNmw2MUMux3NGpa5&#10;eO3FOmGrXiLf4DIRofCKzD4c6x7XrtgId0/0XW4yyJLZ9cJMldWq1F5DY8qCgaaP3sBwz0vKhiHi&#10;q5oF7/hqbzL+OiAGiEwkCHPOtWKCognn0GmAqNMaj+6maQ7tKR071T2IHJryTAKnlg/Gf8Ui3GDl&#10;YKzjbfXNP509vx1NJ2//MjXj5mCATGDNN//0dIo9mMOWQjWhSaSJgFp7tArxp4d3YX326gwoq+7H&#10;ZlLb1dkr2Mqb8eOXo7eLq8EsFvrF8T367uwuhJ//dTBuIV3G9znQbSnwC+Eq7q8M9OaCLYswiuYv&#10;pZm5BOuZ4X04vbp8ibN4JuIRM8mA4SJqjU4FfubSW4oayHE9MnXA6a4yAeEXRgwAeYiIlxRHZWyq&#10;x+/ojKMt7jzdaLQjQZrYGDfk26IxYGAxBksWo4/aAbYhS7T8dXEx5fQNxXE0GT9YhjSq8JaJJ3t7&#10;8pSo8aIpPbOmz4IwA/izBsnnWJju3Y2qwbIGee0FDqzd28NjjRvgQ+4J0WSFfIix5Pm0dqnEGbUK&#10;Un4z+uhp97/77etquLGBnx5++vjZxM8Wfrbxs4OfXfzs4WcfPwf4OcTPEX6O8XOCn9Nq2EP9Hur3&#10;QBz8BoQeIPQAoQcIPUDoAUIPEHqA0AOEHiD0AKEHCD1A6ANCHxD6wKCP+n3U7yMkiN+A0AeEPiD0&#10;AaEPCH1A6ANCHxD6gNAHhE1A2ASETUDYBIRNQNgEBpuov4n6m6AqfgPCJiBsAsImIGwCwiYgbALC&#10;FiBsAcIWIGwBwhYgbAHCFiBsAcIWMNhC/S3U3zoktC1A2AKELUDYAoRtQNgGhG1A2AaEbUDA/aXD&#10;bUDYBoRtQNgGhG1A2AYG26i/jfrbJ4S2DQg7gLADCDuAsAMIO4CwAwg7gLADCDuAsAMIO4CwAwg7&#10;gLADCDvAYAf1d1F/F1KC34CwCwi7gLALCLuAsAsIu4CwCwi7gLALCLuAsAsIu4CwCwh7gLAHDPZQ&#10;fw/197YIbQ8Q9gBhDxD2AGEPEPYAYQ8Q9gBhDxD2AGEPEPYBYR8Q9gFhHxD2gcE+6u+j/v4uoe0D&#10;wj4g7APCPiDsA8I+IOwDwj4gHADCASAcAMIBIBwAwgEgHADCATA4QP0D1D84ILQDQDgAhANAOACE&#10;A0A4BIRDQDgEhENAOASEQ0A4BIRDQDgEhENAOAQGh6h/iPqHx4R2CAiHgHAECEeAcAQIR4BwBAhH&#10;gHAECEeAcAQIR4BwBAhHgHAECEfA4Aj1j1D/GAYMvwHhGBCOAeEYEI4B4RgQjgHhGBCOAeEYEI4B&#10;4RgQjgHhGBCOAeEEGJyg/gnqn2wS2gkgnADCCSCcAMIJIJwAwgkgnADCCSCcAMIJIJwAwikgnALC&#10;KSCcAoNT1D9F/dMdQjsFhFNAOAWEU0A4BYRTQDgFhFNAOD39UcYDN/O8qZyzYTGKPct+TfN7mXPT&#10;QiNuL9XgG7C0HvBdnJMSX/MyHtxiyDWAfJOhG6fuMFgqQmXT2LwI6yYDBYcbx642CBU5LucXQwwQ&#10;9Y2kgBT2JHmkQUan1KtO5/wC3aYvySGKf4kCHytIxjg2EM0oD7dEAb6wohFdfbSpm8L1i1p4AtXv&#10;TLqxmt72tGxca9RKWwAwGHq4lmX0l94UkBL6hwQGHnY8tU5aaBsDOAl7LEH6Z5c4CWR8c/v4G9ty&#10;mx9oplwjKiJec46E0AOWR5zhMfKcshEZ6PPaIVbUqx0dZ1vihzjQkL3uEs6ZLOE/m7yZUuIQdxJH&#10;IHMObjWOsgDfbx9JNoAdI8Laf5vheG+srD3yjoR3ZziI5GokZ5+kkKHQzaQWbSObjmshldd+/I1L&#10;vL70gxhwxuBGhiH1REGgOhpGhtALvkw8kgNDcKmBZo50/4iqG3/CRZ64ylO6DNa1FHMA48v2qhup&#10;bixBWE5K700UFeUqkAzZj+bzpKRk88wl3znNNMBo6ZorJU2GxdCoDN2m1bC3JV08ECBUNiczgjLy&#10;fbZ9aRiQmmfZYjz68NHUyXTmqfGQDYYkssi3pg8ITyFnfHyHAelDBNxB7W/vwG+91MM9tCZtDM8e&#10;zkc2stCY3mnaC6CWCAoDg1N0LGHQYm0Utf87lkbmCj6pgC3Utb00g0DmmkTXSUAhoi1C2AKpk6f6&#10;+2SM84KQmJLXRmX9y+fkAOiBaV8SC7aQEilc9ubAHbZGc48/JJ6tx9CU4IkbEtTzKnj6OlcJwXs8&#10;FMzJgzwOchWNycl4a4er+/JKCy4c1oZytRqqMOlFtc8HHIkhSBssRl3g2JrWbVyEbGOSBnBMK0UM&#10;vSThKHX4WKcxP1LW8C0uRzgKeFwOITLK1Oj6HKm2nAcSJaWqEAK9PLud4FSoGwRG8TotfUg/AsV1&#10;JigmXKguGAe6y3cy8OxmhjPkZVrV5QRyo8sm1cOAVujxhzianLaKBMwVCzziVpzQOymtIySG77Q8&#10;DRKk8YtItyKOQkli5LiIIDNg7QscR6X35kFP1fYjcvLA3rCNTnW5eP/+9oLkDKjzlXCmhriuEYFG&#10;Yl8pkMR+H+mJKmSwxziYn0cOE4LwpQM6k1vB3krDrd1WN8ZVRde6yqEZbdYG6yBaQqnjho/Bbqqy&#10;+ggbh9pkC18T0o/BeVECZYetaOmXgDhNqilN1RjgHMD2AV02Mh12/4Z1sh5HOqvioNv3InK1socX&#10;5qreE89CxhW1bEOBrX9Zoe4UF7do+SM++eotPhqJ1OQjcpHycNjTFZk1qAYfjTRJUutm1ERUxPoH&#10;xljUpnB9v9LvlHHuA2meeN3pfNAjxdzQ84xstoWNhHbIH1TAy9CnB6ywgj3u9jd6vOJIeIhay7y/&#10;yUglWsQ3abRJIaBUKb8qY0RWwGlOtIImkhrlvCf4BOKuJH8AzaNitMmf8L0c+0rOK+sjbc9xSuXH&#10;N2hT6Svn5vmwLKk1z7F7Hev0MluQt4mEakTAwfXYkww0M23TttwVAok9MQIbrawpH/z8b9q5l84f&#10;tQ6CMsrvQtHyuOMv0WhhvskKPbzSfAMyJ2k7PmZyugS0cFMfBf7Kg+Q6g2I2YUqedvKVinMqqj/D&#10;KWTG3E7hkOKxnN3ALt6RIpGypk65lmObMtAH9r/6gmyXHBjX7fTmcnqGbWA3EICyjo480EEASKkb&#10;d6DxBRJeLHdLsGDbRdqnsoqKTdnnTCD5Dywp5dPwJq+p+hl7l4L/w9zX9sZ1JOvthyDAGPB/OBeg&#10;F1Ry7eHwncbF+lIkZRMbWYYp72KjGARFDm1CFMnlkLpSGAH54UFunqfeurrPGZLaCEG8K2lOv1RX&#10;V1dXVVdXdzvb4kgub6KeXj8DaxPkEPP63XV2Z/IUvuLrI1xZGKHzbJrDJMGfbpri/kqZ5zMPFPEZ&#10;EVyg2NpnitwNEQu4klvYQ5SXGmgYlET6bL2YzhdquHDNbOSslCSytiM1jDRELhdwmof0XXEjVrqx&#10;bkK8bUe+hS4sJr0RUoWULH2T1u9jUpsJBISQHgaWaERLjyWvp7/5Yj5Gw/g1waB3KYMxSz/uvFBu&#10;yiWE+mAo6THkQQpuWUhtSnYvxE/BlQg/AZZL2UV4xky+l9dwi7cuRsENH0XjrOSPEpov7Y9UIDDm&#10;ypcwUK4a8M+mcyF+L37dBnVBmMmSA9UMgnwrXPnpsbjykSK7FDZDFFNhW8HU6rMJZNOKNkZY25WQ&#10;ShfWhV0sxchqdZz9qrpKwlJTvrHeYWs2V5zTRVLLItRjy2z1WJssOtFDEkPrhgkjQWbHdqAjrdds&#10;0kUdNJ4sKCTHvZJ+XAbRlEkaQjQtr6lHSzSheloBxe1sHkYO2akOScxZu2hCTdTMbUJqPqig1PH1&#10;Mv/1gDvBT7KVdrZIuVcccilB0DIsabKFqjR5qyIUITsXOCC49/a1nlL76fL87PgD5iwJmCQ78Rzv&#10;8XYMGnGKuo94jrj3cFEWYWC+XD+quMiNCNTU2OLHCxlHEiBXvnFVj81rp+do5AMh7QWdMT+bgdH8&#10;XEDk03VXDtvG+s51KXYa52XXgYlobih+UZJxyTN8AsqMJt8kPZR1jnhUQIlHelpeSkQIaxUGKVlz&#10;1I3m4Qnu37H0fhwaZze4PfkYbk2sM5fXvwFf2/KXnT3REerhjpUxo7kZah1nGf2WjbzOFnyoplZ+&#10;wRbvtdwYbUMUJgLK1DNaRFgzraOSOSjjuxpqNvdL43lBGv9b0NUH97dL3YwDynCOuoAGdwrn58LU&#10;uwrGoBU7WNqo2iYdLX4+w9AZI8U5LQqxkVQMqWIlESfRLbAp4RA37ZLC+AvwsiKLDR5tRzJsmwce&#10;b70R33/oFpIWBAqxs0Pz1WYmULAjIHdxiBhdp3xh1KsI+n5HYuMIm0dNIzs7siuwEbsCpRPteI7G&#10;x8ct+xPZ8fuKwyXpQy8JKqUhcbWhZL02vSVfZL6ETQ+dkeKei/TLYNWtwyXeHHqHNcKBRFMFnW8d&#10;YW/QScmoyIgM5+YJNypmx0fnAztd1guA0EZl521c4v5BqkHY77sPbVSHgcI/jVxNxwko/xfKdKaw&#10;Bny5b6lU54ahBUYQr9gwsxJsOu+RWTKGKxO2/kwq2tsJTSYO4QEg0u+s57VMD9R44fvpzdFLOBOi&#10;fdvgAo9HUjvQ4wXhJq5VShlf+UhLRWIk80lxqF0iWSyM7pbyZzGWrINjkz4Dg1rkBjMTUkRkaJlm&#10;uKSSvSVbkzdfGuWCuQPwttxe0DQ+oTLMOb2uNVg3h4R54wAelO2fp3d7QXvjC8roLzm0T/+MLgyY&#10;/PmPtRu+thqdUWWG5mYyKUZ3Cye4JcCt1Zw1SCVYuSpTSDIZWvqDT17YMZhaM1WjX3gEyfNHs+xf&#10;CVUHtdk/SKdi1hlHO37eBQ6Y96+RiA/KhCybErGzjPeXYK310fvu6PUMEol/+y2RmncHMSqiF1jk&#10;IQFLv0dEge0ed3imHBbkEiLYEHuMtx7CA0koveHrnaBozJBXCOukTX6D1xUWcbnZE6w/+Zr2zvO/&#10;/RmvbPN/E+rcj7+m/vFMXvMMn3WvxhtaBBt810cfcnIPRRh1KIZXwaaiTFI77xF117291fe2tYVX&#10;G91KhUqm9QiC/va825SAPdIIbqXuvVqN71Qv9RXBEgZjVWow4q686Ws9UkttaSij1ByohTeq+SIW&#10;nz4OSPqsVk4YGJ7R3TfYXDYCZ8Jh5ECOAYr2Rx0eHDykUd7OKhhAa2PTLKOQm9DNwJRby6oBgD3t&#10;JkvrbAeNF168PudmbYBtr8ojds00fVjbDZjxFDFDuwjW+7misWnbbGOTD4E1oCQT4B4FVynl0cg1&#10;QwZUvDhDlnZVMg8POGCedhvggUaYFYwfK5RbANH9ai1fuUOV1HQmNHhXfRJUxCoPkHhzhYSSxJ76&#10;RL8jsxrFupERzotzZV+n9uSNzOgKn5b72IvxvqxVt2WtupAXrg1ZjF1s35l46s+6BQl5yyDJrLMz&#10;06DHlzOVWRS4v9Y1sdi/PnuP9eHF8ZE974TDSUcnlziHWJes1RUP/y9315cQBC3G7XdFsD69nIPb&#10;PWYd7PCl2SeA95eiYj5SdMnlLwntx8iPH/EOUlT5NOFx9zB8UC0RKKRVdzDnRLkwx4I7Dp9+2Lu4&#10;fevYhTK619rx0rREylwUEqWRGTpFjLbv4Ji+5tFhWe6ZB+GeU8NlbMXVl48MA1o92IIMPVREf2nx&#10;FLw8G/+n7B9WJbqh/8Du8x1R79J4Aew64JvqL/HM2/OAey6ZlthseuPNJBEbOC/ZiekNOUkAq67F&#10;jdLT0HNaox9nSVwIaaE6p1xANLow6Fjdj8cBCaTktstwLZbk/m6hPE8aBXrLX6NNZdqXZjxKiYzI&#10;/1JOrAp8v8tKQB6ruzB6IRVjM0aLNdyAxFz8TtRkD0zNQblKQ8BsSgTccoBXiKdXhTph7Kh9di6O&#10;Kv5KYuFOM4xnnxxdHP+Ox95w+yiYkb3nH15H4bDBC3a8PJLqnrSCY7zw84sD2MIcX84PB1QZD3qq&#10;OR1n9lKNhhnbuedX1TG36ghy1MQwdL2DblY0Tp/WpZtTn9Wxt8o7NrYjX68GjnUhqTrBVVfEkatR&#10;h8VDOlfVHqGqK/DM0+jVOJ1rGqcjTFXZWiJzq6YS0AxW5QRtPXXwIKdFrVMkZgelLTUZPcTiR4ow&#10;EpkLXh5TyIc4LCZe1IX79LhKFT8tBWOUb4a2CpxLUYFcbIuLs1QUP6etrE2QxyakzcjAHt+2O8L1&#10;6mBPUcT7+CPIk5AuTcL5p11xCdhX1RYfyr7axEnVY7LEvTuKaNJblZlcqmbjpEC585tD4N0fLzTO&#10;+/D2RfmHpuhrvirC0SF/eNtBQ1LHg7Govz0UqwlJy2K3mt2jny2E3B33sdlso5eixf1q7XLJBwhl&#10;pLXSekkQd0v5RxcCjrMsEGIPH4jDMIzWB/SulLfLnoZ2dJU3IJjUj6PbwYH+EMAwHomcllcGnAM+&#10;jW8uDbyF1ZI+7hZiBofypj3Dct7/LL89LY5jw8Vthm1CnNJ9XCA7fwfrlNquDvBv5NaMpQPk7YpV&#10;YB6iuvNKl6Fy8/qYEI5qQQ3jCxA88mjrSVcGyOjXqGBs+8qq2KdQWw4uZsJ9ZifVXLBab0eW0z3A&#10;MKihCy4aLDsqW82sGqPw6tegfWt2lAzfnE6F64HSjbvMOAm5PN19qrfnvEtX/AIxp1V53lrwdstq&#10;UICUOmyzRP/0HMHqh5f7ZxkdRAFXegvilD1tbbTurQVmgG9Lg8Ic6B1fRSmpQuYKspQj50vAUG32&#10;tgOQzb56Kd/gEy00pl5ZoyxUEjnKp1GSLpfrw8kipR98YbySC6rihoR4qfTpY8CAgYIbMGgM46bb&#10;YoDfozREDccU4hyJj2yXc0ji8JHouphK+hB0uvSN7KABjDbWKhXmDahOMyuaetZ2pGRRyAVv+2xp&#10;hhVrzznDiRzXugi6g47hly6NSxNN45FRp7eiLPRK/Mg+I31OxYL3ckb9Vq14lCSyHcxhnKLLYXmI&#10;pQmhUXCGn69QUkVt1PFvX3Dj7bJR1wNTagenc3jTriEm560eutTGQbRiK9KbRWVMj9d80Tm+sMRq&#10;IkNEPmRzDh13e8euJCu2b/ZR4CBOum1fiyK65qbm4sAPu756uZo49PK8wEV2aFK07uPdHPXiDpOl&#10;cXS0ro7BR1dkv+8ZWHdm92tj7gapXAP0o5RUVqeelWA/yRrQUpzOBbLcXpk/jZN73rKmFh60u3x9&#10;dE6My+2uvpc15EW9VwsQ11rcM6WenUzJ6gFfVT/E2/25cMkUGX1qX01czpWQ7Ei/t0Pdbfr7EEH6&#10;+S4p2GQrUivgIpKI8UN2QEX0GFT/keiWm84DhRmmxzpd1LeGUTOuRAp/EmRRcn17O5fQFu5fafUv&#10;rSSVRkmJJPuVOblHFRlGKeoOciMjgt7CcFdvUE6v65d3lgdKNkVL2YYqwFDE1/G7swpTmJPl9kX2&#10;w/6LITcKy5o79Z7e5QZQi0rx8w+MEpoRtqiXNNY4cyp60MmgK8TB8pbZVIEGaVKkRX2GCyfhl5rc&#10;Hv7QBD2XdlvHVq5tcg/2nHKrWDPKVkhaXPkQQMj3XcWaaR1RksiHR1cNkI5PZs4D9Ij5Ji3mOaoo&#10;DI8pN3f8UXCdmu30lNps9v45KsX+Lyaq1E/82sxWyY4lRzt69WSWsgMieVAHoXA7LSBamwbQfY05&#10;eX15iZeoLiygsSk1pAZUN7gDbL5NKzgPKo0Wvb5a6PWgkgWJpn0ZMACspkaAug9MH0oG0stNmW1e&#10;yrobN1YtVirl7uDeWA75+D04n8QNyPEjpkj8+P/V1J1P+08kUix9BuhRDYVciO2bw8lp3sROcYky&#10;xkXKtlBr37FoThA65Z3eqabPJM9qt/k8v/GRc17Wb25EQUos2rP0YLfuE/GeRCbX1QTkEvnCV11k&#10;m7vxxaXsEdQr+YpYTRxA9AEb+guXeOfuFGgQxqmci3PFmJdGTcFwr6LMIxZWhbchQIIAomUqoyIh&#10;VlZVUb5aRqUNMVgoWZPb5iiWY4ihjuOZJFWljqltSNSGdfM5PqmDv1is3EuuPl/unBTM6kWv1ruz&#10;5Yk9KuJyCi+XIOhNh8f5TSr07OUchJObSnOEyA0FIfR5q8dRH/Ua8IZPYI/2GSLTuiZiXbqsZOsT&#10;CcBykQFqenYH4XeI6niHG4xP/hmvYCH6vnvSK9/vQKaAGJ5l8mB+fLxbvL2YXU2Pz065fUWGflJR&#10;t9fPYopJ44vf/LeLPhoZROLcJJzQtzhum0q3zaWsgeJN6TTArY/I4OQKXtr+HRCAdp3RiZ8Wsnkw&#10;UDLe/1Fq23wc1jrZvYJdOj0cU7wbMZeTB94X7JxQtFDGuhUkxsrFNHypmB1JovNwkPPOdODkLieP&#10;kzfGiDukxMj+sTkbR3CcZqOiGrTHD3e1BxnIJWx7uCbSZGkU5FlojiOlyabeoZK/sH1ywjhtKgbv&#10;cRKo6bBsTJZoJguTdOqgcZ3EJuWHFJbY35xMjQbpU5rjFqMR5FZ2xupBEJRyWog/5ZcUHeeeIoe9&#10;oLYoU77dgZF+mg+rbGvrLVPqQHbes7BJiE253cpXN81kiJh40jr5yMJFv7ALBYDxYEekHy7faUlr&#10;b/xWHjFV0B6uFku1iHHuhU9OfwnGNzBtq0x26kG4IJTF00Y1ImLw3F4oOktUrUFqAGOZ2J3LeDS1&#10;5xcXaAW4U1ahmHBZlvjkoiWTtCjt3KnO+yjE4Ty2rOTeLvHyzkRC7bKSKaIwSGN8UJoUlUsCFR2r&#10;0JJ4lQT566uv9i5Ofrbnob/8ovJQNtfBfvnFV189pZvZi3/bXeFuPoT/dQ1D/YJD+LhK7vD59p/3&#10;Xuw86ybfLOMeH9bfQbgEbLDfb77t4mc32drc+Hp5aWld4XR66dus2784vry+uuQxwZNvWNvuXPs2&#10;AKb77YZ2BiB6QYjmjlt120bQIgkZG3ROX50ofmBUw39wXcTlOUMZDq17rcfYmbnPkcsavCZszYAR&#10;aROJTMBvbVUHf5iSwNEHePyvU668Dm5wSQMnLke6+5en209XVyZ720sbz5aXtvaebu6srqxurkwm&#10;q5uT3a3dlWcb63sru5O15dX1Nfy3sbG7ufF0Z22ytLe7tronMCaTzZ2VrfWtjWfbW8/Wd5+ubcLz&#10;tre+BGDbk+Vn28uruxs7u7v4tbW6u7w8wb97O5u72yt7a3vr25MdAbK6vbO3s7O5s7y7srUDyBs7&#10;W6vrSyuTXbS9vrOyvf50dXtpa3t3eWtvsrm+sf0nnQ3jf72eHl/+dnH23+MmOdk/sFyczXcJINOx&#10;JO+cI4j0O1w5t7myPlnbXN+CdYw7Sy6OzoXYygCw/Hd2fr69sP0kO0asQnY6lJPa47VJMK2lxZKM&#10;vt6pF1+akbHxMFpNb+aOjDJq8UYUCNKDmxNsduKKQRKtAgsLy9RYCYwc5okBmg2KklgILC7ios0n&#10;axtdxTsQRN0SaNdNpuDIZVye201wQ213snm02R3jtt3udLqMu0DWp+6U6zaOjnBbxNoqruBZnhx3&#10;60sneGdm83irO145WerWT7amAoJ9I3SFtHWMO+6WTza6raNSZzU15sXR5nq3sXoKT9hkdbV7PVl5&#10;3W1sPPZ9blfRtVvWSIr7asrL5d7eo6lrkpZdasJbaeI1J9AduvBr32daXqt3KUKp4Wu7YliCHULj&#10;THF093fV7zTDBKg81Gpv9Ta7/9TRFDTyX7qBht+dZ2Dx4N4194o55vPoUosftZfS2U2HnN8+tzSX&#10;rkDgoyY5r/9DbSkME57F7gipzYfRp+9vphczrMLiPS+M1V2dIy+o/3J1AjWz+9RkBKa9XhtBzunq&#10;8kwJacys76c3mM3lqlJSUDgOY6SL9db+twHW1RECfmRUhSQYKFbvN4k0bxQ/yXHiz3H/RbJtjdmN&#10;sQjN4AFPTP2b2xmPY1g6AYmoDVM85oojz3a09Cg4NM2FgFC4tjyhQPI4aZ0z8GyCgcM9o2mrwqk1&#10;3oGrCypfWUtuVmQXUE0mE30Z/iNA2qsNw80lviMYr1TPCU8V03YATlXaCgsj1d3Lxez21CqMy9IA&#10;gANdiX7OZTkHJru/VkI0Bk5w/4ijfO+mO3hX6bXYVt+Zp436B8Gfzd2+tkajtuHNWrTBVuy2kaI7&#10;/3J0PYtLSEqyXHaKvV7euzzr1i1sVlaTcp8XYzH5buUuWu6gN7KiDQ6956ntk9nNoS6FUXsJh/nk&#10;UgJfVY7JjJq0+ESRwkPuMz1DOPtO1aqlk176s9Dxrhh2IgBj7FGk6hlZsKCLqeG58oKXHsFRPr3f&#10;yFRWZlsRZ1NtjdZgydPOPFrTZtljKmsFQJDpLzKFxBePQkw+n1uclvxTli4yaWyhQwXiosOWMpga&#10;XlecgFbSS3HpJENNA9brKka0r+wyxPu67pB8RYwGjRRlOW0JKgRLYFxMeG1QS8XQjkb/WdJ9aTXW&#10;T+3No0ZPwdaLn2adoEXsEupgHPRh/O6tomdcGb2C5haCSeEeyuOFutYn4IkGg8sVrfFvSKvRD2wW&#10;5hyedIwEwnd3C6pe7LKkUdCSOS2rReb/UBqHym30ONcn2duvpQcKYYV1ovGV3/XLQxmWozbtUtOX&#10;QBiIPChJVyKnQFdyIanw+nDI0M5O6LrEr6PRd3od8QJyfaMWforEioSNCz46vtjBu7x1lF2XLvnM&#10;kav96jueWdHLyVyFfQ31KCWrK6NZUEWknKwGSDU+cV1jFS5qZKN/2KJXzbsFoMBQlai5pwgzpiN+&#10;3t3XUZulKFZ1XBwKhBM/rOD9wCogj6oho5iaDn78J8lRNvtObGOTJI+aXZxEMbGq6eEdioa+vTO1&#10;5TTG6TIlKLfpLI8GOC1jPF3LU52u4hRYUc3EOXiXKjY/iMDMz/x4C0TWZ32+hfA+5wMuhPc5n3Ah&#10;vM/5iAvhfc5nXAjvcz7kQnif8ykXwvucj7kQ3ud8zoXwPueDLoT3OZ90IbzP+agL4T32WReWxUW3&#10;+7uHBy9/PjzY/6973abdOELJwsy3by6PTw9w2yxscf4x4WX2A0vg59Ht+Q13B57fvH/lt37hdvYl&#10;uQfs11SW95mwkNxrIteMsDn8Lxe6PsKGqC9+7WYpidgWe0n0Eq1cyk6gAylaVveK8/VUQKi0P373&#10;3q5FHAsQCRBA/cU93jD4rW240hhepHLCCvAJA5DzNux9jUsjPQywaJ+dafvytytumsnq7jHtzTum&#10;4zZJNK7KKQLyvLMCRGP6NrvXZzez389OdeNoBJCaqyrJPTaqvi14s4ff91NcugBP6LsjvWZl0PQy&#10;RzbHWG6himUdqKdNhl4C3blwU3dGOrorywxkGNfYoiFuwJFdPc2T+lZMcAfXmLZ3c9+JCHwqlqWd&#10;pPiMxdLZx0WA7YVkvrpIBaIXlqcgUoG2nbiTBssjLezDJSsid89xjL056/B5nNKx8S0hl8CiDR9M&#10;S+BCVIcIc7Mtb42UssAgDYdT01AGF53Z8CWTLvByIhtQ/yxdlr7WTDti6HuL1af2go4bZxflo/u7&#10;kTDKw57Gr93pjlnFZqx/qXhwJX1JOT3W5BQOQSh/AZAiA+mZqsWJVBmvo5H7yMOUTlZqDMb5pYdc&#10;kyT2Rwcv0RSTLCZcj/phkGbJCHbOFw9pRzi5B6LB68Ui9xqaHQvFhxfTiGvx7AKh5BfHcoXCvEMs&#10;Opsrz3v2AhfbWpqyuV+VqLHCRo3a1D2jvJy/8dHyf6UnvjYriGa/hE+TJNtkE4b+MC7mayTS6m/x&#10;znc+1Y3qr8k+em8C0j9tQLTHAe7uygFY8IWEuA2UV44y6jUrMO4leTfAM4Xi3mfnm+BFH4W7mkfM&#10;P69tQR+Fpw16wHw9hbjDHCa71h4ggAlkI1RTV2KIY3gVy/H30wu83HVcGuiPXprg4ZTS2sjBeR9l&#10;1pcMu2G+uMhiJL0HwlylFegjHJt3OhBzhdigpxRL8xrdH3LQamXrNZt8xJtocADYnZGJOeUnTxMb&#10;eQDq4ANeZngrtyqZR4oESXXmvot278NoyExn3ZOWB9v46pUMgI1LBnLmB1vMBLTcwcfRLI+DAoso&#10;KvjrZr3n0Uaj9n008Sz0H0ij20SJlN4/q2ubXEY/4NqPV9QUXlDW++USgJyjMfTzWCOmU/xw7pCx&#10;0g9lAcrhHWxr/HZ5TfepcG0ZsGDJuArZwrf8ET2oNqniZLNpxDRpyhHw/HGNcsWMGRNX/xaMkraR&#10;fMKmU29kMv4Z9imHCzpqZj8yOka7STpBF7JiJII3kUXtgmQKeTGTU8VT7MaY/xuzW45OVsZxCLsQ&#10;SQ11oOSUXHhvCdqSqxNrL03zahsHvNwXSi7h0kB/Enm92wNjIeftk89R7QYnSulXRqr0KmRa07va&#10;eHFosgMG6Vf1sAD7BBJ5u5DG2HX8PDzoRMqc6qOt1kII7tA5sMv4dieVTctPhVfF399m5/EPm+7z&#10;EYjjYbFXSqNx/al7vD6nZYAKRiJRVK2YQBHsk1ABeIg7+n+5PpsevcX6zZcGxqzRf8zrxadnF0fX&#10;H54MTOREU27QOZlMCvFurUiqjVCazt4Uf3Jn9enfXu4d7rz45ceXi094quQZqu8i/gfOckDCotU5&#10;ceB0ndM+GRYA6wtI/Iy6JQ1EDZ9s2sweXCdFLdKD8TL3E+PTCSCb7WTY8fbBzv4+mqi6nnCNnvTP&#10;GAoVnOsX//RE4LGXv0/f6xK7VI4eJdqM7u6vVJgMFB09mmZ47c6i0sa0uPCcOp5mcJljDGKIlTVQ&#10;zREsXq39g7OcizxssmIk91oJTVI0SuFbrBX1jYi4KSDemDPM7C6Wokicht7yA5jywc7jKXbnEeSP&#10;c6IGlfpSWxbccAcstl6tKXUR+czxZiww1JPXNIbEPxv6eLKOun/h+VBzkZQ71QspeKLRS6ZU7647&#10;mMKFYWUf6D63qCosXDPPGQ7HMM6quq4Mx0RxACirB9aGaeZSIseFyYsfX6pZr/vu3ICsK7v+0Hno&#10;0SVOe5CjXpCHPEkl0hwVAW30gdtPQxnYoNPXq/klUYkY9jInZ1g2lMAbjlUWnQmzBsORXDuIbrpo&#10;BzwfyyQZmyO0j2nEOzHSvfCHWvBGy9xOXRwYs8ppyacyU0hrdL2EQYYeaW1fIR8eNt2WCc51rzz/&#10;IgH0dn8rEq0zktUtie+60CCGCdN1vIO7shn90sSLcpyiHFZBXmpO8CnOe5xEmSGTDtCAlhOtAt5e&#10;/4GiA+OPbur94Rs23blGeNdtbi4loOVnni5oza0KdisKFWURSdHl6HGwRWRVz9r12DMdFcfCjzMV&#10;i9crCbvzKVvGB5Z1bySjwWZIdZzZ6SjRVbQoyS5clr7ZrO8e9y3dTIaKUoInES7BTnG0xvvi7RTb&#10;C+CqDooQSiT36/jcyaA83IhYr8R+Ov9mHrzPvgMCRkdHLtfEa7XXZ++wHGVEQClA7odBdo0F/ovT&#10;Uzg+cjQGKZQmADat/8P//MMf/vgfv/rD//73//Xv1f0z6DzBzDr+jQs58dqVad8gHYFJmdK6fEfT&#10;TbpAyWm7Tz/cTPN9EKBGdn+yAfxXeBQfSXJwIdv0VVaBqQlKZSmiPehljw8Uh66XE5MHbZYphY9p&#10;9TqJcMjBrhjEB6qnEouguBb45enPai7fX+T59k+HL549O9hTDVg8LACUQA02RMY7KO1U/IbKFRGL&#10;Zo1aqWlJ8y5hSL5vNqIEGS7I2oJlRy2KqLBIeMnOWh6hGjPdP7OpXhWTnYIqpWqezwsMdQYei6pS&#10;6bpMzQrG/L4+prMjb/4A+4V6DeI9LVdZjWIX6g3RYBabWkrgexAG4/v+idk0EvWX7EYBkdmcx40y&#10;WsmwZNlctJoROYNKLn1XYriCgbaOyiq0AC+Qs5/dVKdjV+YgtQ8Wx/Rl1j6/waedqdcMBkB4cG/B&#10;q9r4qDz9xbSR1ZBuXltHHeXaGEqCSppkgyYauOznBXpAnh5lydb52XMyo2TtT1D08z14uC9Z4ey4&#10;p1FRnF3eXh/j/kE6bhTTPBomDyrCOqCAk31R2jDwme8pVxOHZrmzQOBmi8LKgQ5qNN76IGjZHbKk&#10;TwQkAfG9TgN5iZjmzOcY4F1jI129wqgGkgUxBIzL64+XQWyAQSGLk1UWKB6VX3ogzdM6PWC5eUQo&#10;MykNWw+z2PQHrF+Ut3VkK/GRjBr0gRNGR7MErWEONEGdD0cWpJg3VJdIlJNTBiDs0A/klo+1ZNm7&#10;8Hb3sojT2fUM9xLCmgFJE5QkvinRUFI1uT8JjnbFri72ss9G1Ze9tpK6aeK6Ib4htkVKZs8kW8CA&#10;Okd7g5w4HF8VriU3DRaK5lXhMzM1IMRrazChxPJOMFp/YiChtDMRQeJhsM5zQCxRuqX9Hj3a/UXQ&#10;5RTHsvvhFwSdtIY3QXT9t4wpiNHGEZDWGPe0eHZRR6CwmfLCtsh64Fo6W0QzKnAsqlU0iuYmCuXZ&#10;EAY5PxZQ2Wu0vwDKJK9gkxBoRivIGOtfX1twhmOK7RzBI6bvMAnmij+jo9LzRSSikqI8m1R7qmTP&#10;lBSLZ4j44/Xry/cC1RaF8rtaDHFhKKmw64+Jyok8CbVstSosMuZyxtLRp+SRCi4ofA1tg9GiLivZ&#10;r3Vh+rUjIO54xoURE3Sk9HSUKOGUNsjlEIi0X4bffbAQTDnMGUNnBYfmJWelTm/OxSM5S4VfMYax&#10;3k4d8sxq3D3RAoKlK5aWy/V72oy79TbVyWPATdOVAzyBSAl5IG6mNApgr2e7Ihx9cva7nMSQEdTo&#10;ZudVPWZCaebL5eF3l9AeEZpQF7zEypjPlTUbg+0+X1Iivi7tHFkMhY0UmD8v8fu9wKhncRqjBIww&#10;SVOUog9LoifkDBE2j5BqmGLn6vpUBHiZ7gOr5EhqVJSz3vXl5c1pw4oJYBm/GTfBqdDY6W8Q61JK&#10;jf7lZHN1sryxfHw62TxdWz1FvPafknRVnlRtA5s8yafWbkwrTgqhGLXQbNVDAWwibqcPYx+sqzyi&#10;g6SUTXQl/rlbnFnGP+UpWB9jDlRR8yxKAWAd8iYLDZ/TGOizQWKCYAFT4gkxjpDgLMGowy+fAh80&#10;zjDWGjNHxfNltKVITxIi9eDDxc3v0GzHT2EVKpnqSXZ1Ca2nGQ6xPGiKF/JClFcC0Iv2Jf6Ijcqb&#10;b3/lteMUpM1Le+hVvAhnk+HO4bHp3jC24mb1PnFzciriBgDTaJaRlJ66G6+d5uSXNBHJA2Q8wqqm&#10;MFP0lSzcm+2H9rGuujm0IGPEIfTf0NIHtbzHIdITW8QMdp6cb7v6rQPEsWAQ46hUcHiaXOtqyCtw&#10;kmEz11F8e4WwIwY7s52yQ+BDJIDnVJa8R3VA0fPj5E4g26TxPggGEkO3jjnMqzUdiVhUcfhwmcI+&#10;fHrJ0r3zNHTBYYP4evFCD0bVz0dhn8iflvYOWPo2f3mzf3F8PX07vcDTb1LS5qb9M799PztLdJMC&#10;AwcOrJxkSvY1tOn1yjkAW8FNDVtwuE9i3r913/iGIWcQHReQAotPny0txWFZYBdiPpTzZFV0jfS+&#10;9ESmIQtTFXnAUZqar3SbROL322B/VaZ8oLt79fXyGqxO/jXxv34NePEaOBDLJ5tKiz8dQTgKGsXU&#10;bhVZdoB490vvVJMO9c60/f+jngRbUNnGR2K/OqADhfQCE8Hc1zNlVBDb5/5yWUJU3OX6vDEL6xZs&#10;4Zx1Fuv1TPqBWpVO01jVBp2kfwr/NFZ76Qw4MDrjmw/JAsKu7/5f4PuEuEwFs12RCpu5NGQm1fWH&#10;WEtoUis3p2Wj8xqquLQJUchqYj3E1q938THsSw16gBtvuh4/2w74mkbMKdXYlmvDJMTENOCLU2sV&#10;D1Gh+t1XYrqoxMXBz7Irjw9J/Xu5qo3VQs/xrr9YGbtjRGngvl4BzQWU/xAkamEleL+Z4pBRQtvu&#10;DVCci0ASB/74r2L1CUinp2a4zAvrVesXHivyA+IJO0kiVLD4NMaj6kriLauvJguEySUdF+09vAkJ&#10;ihkhaKPHH6Px61P1OLk9nFxQN+UIcN6d4BAsr61jw08sW/ysbggMi1q7PmJRXbqQCUpzcLz4fVSE&#10;yFlBW8gHDt63wGx5bc2LemK/uJOQu7PTq7/IJQnRnON8fgPzAk43Ytzs9/V43BNiFpxwLZQiQxNX&#10;RMx5M/Aj80fKcIgqSkMK06uX7cMqZZtBLY4frxa798NQI5tQ42Mu1FYkpKWZ08L0ebeyuJRf59Sh&#10;zuPrBJ/+HQTHUPup/eIUSaNEjJxbLFDAG5xL/Mq3K/ugJEq4WaWTZD1unAVr6KPIMudwP1QKYqHs&#10;MgdFCWO2uZQ3SPskShum7pKYrFtnvBNOtWUsFDEUsCXk2BtisLABDaafU9wHqloBp9Aowy9mDPqQ&#10;lTWEgCy9uIyXUCbuf1AsEIdx4x1Gku+nCZuHsAimc9GmyPYI4XYhKmZ8G5zMoE1v05NR7ln90mYN&#10;M4XMYLSq5l5xvLVWgO+nn9b+DgNS8xDJ/QCJvJ4bQvC3luFT9zKXmJ98q4Jzjoz4PZcqQJUjdk88&#10;eGAlFWB6p0LmcTdw8gWL9Az7EMHNlCgm+rnMkChUv7nuekUwpJwWUqQ1a6VSjTsGL5pjRU63Hb0S&#10;iGwlsJQ1kDF/A+6OvdAxsCA5PfyASkO7iCUkqca6yKBH7Ag2u0B2+kWRADaZD+2rHIRBfhxFCbOm&#10;kNpy5xxF8crN6gfJ820QqTPn8E2g3OA8Gv9sr0suyjrTl2lsCBj602ClejmEUh/Nrt4+UVgDb5+Y&#10;BBDg4KMk/pg0+FpKrpK3cHQ2ZI0sUH2wa5NPsupdfuGPxf0TLLtxF+iTEPcomhhbK+ZMMXsG67XV&#10;8lgz4Ojq6lxW+e2OTVo7SnN+Wgi+xdnV0TG24y/SjmD/0BEqAcTQuSPkOLDqWBHSMxjddmHbhNOW&#10;ZFqcQUKZwgG319egHjXG/ceQFLDzEODZTyNrplu6KkwLWRnjgnwCUfM1lNJ12+Ce/ltcMebmvUnH&#10;1GQlukaVM5mCij4WZxJp8TGSSlELxQtLn87Ce6WUs5iz+73CKXt7ho7k6SRPo1YEkccXF+aUvHli&#10;SDJ7QojIDZ7x0443gvEeEdMTMIW55oqXOcLFCSdKuRIsA2JFzv3bMjYJkhAa8cOHBSzMiT807xMv&#10;oVRRv/Mq1OXLOMwXEZgxScP7jB4SD3lW21hw+g4VdTD1dM8AXCwQQl2KKUUklDF7tEAAgIKe/fp0&#10;aeCyXgF8XkmQTFy8kHB0Ijckmbmn2Mvfzf3USXx86mXUL1eXcW80fJkP3kO9+gn3UAs82HvXIqUh&#10;hNAMDekIFsZSWu559HQzacb7s+Wlydp3X36BedW9m17zklL8koMjHbPwQa2UxOd4+/z88liWFgeI&#10;KDpiNmsHqO6O9psQscNoy1UGti/Nlb+EzHVxWVmGTAmkiD/VQF7AXba7HQ3jTlbZEisnfCETq6t2&#10;/rgiJB26L7+wSjhRbL66UMo50g4FMco697pwbaRVfjfuefAUDxGZGFHDgnauunpfyZU0WJRhZNQJ&#10;DUdYZcvjvpjiMMhdmZ3i+vua4oUue8BTyZ05F+urQhau8hyerdI0SjCxBfO//GK4mrBKHpWfd//h&#10;a8awoTO9enZ5rZyE0QwmgZmPjozaJSqSOlla26a0uMw6IQlIia6xAPDmP6bj8HPxt/MP758wDcj7&#10;yjsVYUuLYNrBMjrbVZWAXYGkX7lhaSrJIfPrQdk+OcFsomtYKpWeAUDbLY4Jkp0dVRuofNHm5W9r&#10;fazd1c6WsFr9NscpplXpft3pBNAWrgrcFVIe2pdL2gvclYQAHHQ91sbZxBo/n2JNejwTx4YaJeR4&#10;5aoEbkhU3r9KNOnJo5ffds+fPzu6fc859M3VNcJ7Hrinf3KffAS1v/oKgqr7mdf8z/BGMoTjO7nA&#10;38VkR7tv7/b6UgUlnLaUGS4oI8PGTFezVx+IHoCDVB3+u3O3C8TB/i5C3Dq5mDFuHv5oF/F+5A3X&#10;Ivg+qqwguO/tttcXt7Jr7kDNbwLoPCZrft3YnEeyTG6OzylxoW9FkIkDa3B9uvxDacGfzDdCkzs4&#10;8m49wLIv9sTiB4EZHBVWEonCyjrn8DAgTjBzQ5ZpiG6DHBGvbictKF+7P4b0FMyEL4CKE1wwaESU&#10;FJznI0JdyNGIT8PnK6U/fsGU+VMOVVNiIENz9MwYHTYa3MAM/Fdi1fQ7Abwb4/KVd+8/dndjhOPr&#10;j+P4AROfSazvQwoIxY+Cj2OeNLm5lP1rXEnP4H3MbKENKcClhmhPDWJTTvqVYKVPLPLTgbjDpFRk&#10;WJHEQFUxsA+7PhL24Whs+lBRjDFhA8wqz1QG7XCvMoLiJA2tclhUe+GM+tHFDP17ixJ+DMAIBT32&#10;UJ1ydMDrzIMOrLIeS2o2R9t0Eia3DGfux4izkXH16SXcR97tcJO/93F0p0xZNXCQdgurJkgg1pB/&#10;edkE+s1jbJawxJVdItBJoZDK29EoQpYURMyU2AFjFKqB83ut/DvCNerCxKk8Bmt1ZeL4rhrnuiR4&#10;o3qelcmaslZxgaR91Kw7UcCxjspZqiqkGArLf8oz2FFhOdi/KXSTSVaqoZJGwVS5Px38hKnz4mqW&#10;BJMEnQAs5AShf/q4oQpHzDqGL3I8/yxpWteNiGDqFrsQoUoUH4hS8v4qCsSElXAXwHnKKTCYWea9&#10;TEvU0enrfVw1MwasGXIY4uVO40u9zgiC5o7Y3FyWpOOOL8a8q9OukHh+OZtS/HhRpRr1sbauGkNE&#10;6cD9h0X9bJ+chBhiB1UQueOg0i+mEmDBDqsWzI2sWSprPO+dJ/UiO3RKHd1tIzlNWxWGgUPV5jP7&#10;ByS1FP7Os9qTlRJaRMSt/uSQpKmLr0SilGGqVpnWPhowlcTtSWoJ3+3VcF6oOaMtm/oj3XGdCXBu&#10;xIugcU1SrhLuxgOPDslwigveh/nlJcIduCnFHuv1cioAwec0DRprBJTnYJu2x9pYTo9gBKRwpcM8&#10;0VtSvTYS/hTVB856ABUOlM9Za4otWUzUS9qFYqWNFxYWeLj+x+3ne7YagBkDG25uaRzbO3i5//KX&#10;l3tPtw+iDvobBp6IT4gP69qcXsSLCvoM0wH04/PnnDX4s4YFJ67UpsTf6vggzcbSConCvBG/15dx&#10;2lc+cP/QOp4HWsWakYVW1lbl32NmYpEkH5PJBl6zgbbG9yrenpFMRDXx97kUXOtWNpb199ZG/Rt1&#10;pAzetFnx38BseXlL0ydotXwgZx3P7SxtCeorjJ9CF6TBVTzVIP0BFKzB11BmBQwjvcDvCZ7ksYbg&#10;0Fha61YF625ldQXIa7llwMbv5SWoO7zqMwGubFrB452twGN1ZalgO9maNB/e19W11PHVDZLRKDLZ&#10;Wi0fpOMa0FteXQPl8Tj36qb8a90Cfkhc3Vzt1jZXpF9rK0bk4yvpngynjBdmG1glz3owtIlQYc4D&#10;XBF3WhhhiWYqxvhrbCGxhfWtZUIURlhZRfe3jBEmG8APH0LCyQa6j1ry7zLIyW+QXxCWj3Ub7RX8&#10;4B+ptrKBbmA4DQZajA/pHFkSKIDVVpZAAfwrAFc2wYP4wNNc3RpB4C0m/lHybILnvIFV5K5jNHSc&#10;wVHlYwVUBJarGM511idfO4wVDAY/VjD2JMDyFmta62QGfrAMfm6sCNbSNnpeegAKOBqkhv/G3FlZ&#10;WwYEjCrmFf4B60ht/gbv8h/0FnVIXodbSI10oCY9QtvxG6yJ5OUJDGIM3fIWed/ptc6JDdz4MBX4&#10;HLSd4CE5JdfaZjcBLZVCyOWcXUGJFXQfwPCPogCWwu/J5lbH6tayZHGgAw1jQGEjZUCwT8OBSEmq&#10;n14J8U5yDf3lF8kzacLTn4vjs8xmhIwXXrw+P/v77bQ7wFs8t6/1kVjGcPJmuA+6rn/Asbn9/fPD&#10;/bdw/hVvpm0u8F08TIN56/fFnSd4ZG9p4KW9f+ZTe990w6v2ou/G6CP2y97wghsLiaGCMQVqOUiQ&#10;Pe9SFlRj9Jiv/u01vdINTEhxANBGUVtNXAFtucP9k14S+ntoMV/jixMiI6cmxRJI7pExGtt//v3h&#10;H8+EbvSNR9Lx5TkeAe6nS9Lbo9mbLhd/+/r2dFH3cB3Ch37Sm37SMcSToOXV3rYJH9qEN23CDe6g&#10;yMgIirq7gkN+qVMpYzIvY3lexsq8jNV5GWtVxjGMnIzMKQ8rVylC8u3rD1XiJXzg12c47ZHrXvBk&#10;dk7ggBzI0eQq+fT8dva73h0204yzC8DDfdUcWByXxhmlqeWAc4/fXN42eSNp5eztb1odhn78xjG5&#10;i/g4O3kfv0/gLCbP6XwnQ5epXiXvC3uZP2vkHGDcmOaXYCsLKmGVpqQwY1taErkEsxqJnf/td5wq&#10;IH4eRRMNl0J4OirY//yEEZoaSiZGsIa06LmQ8VWvs8O9Oj5WmiN2dHYzw7nLW9ivb1MzghZ1s4X5&#10;iHGN1Xaa3C8ufric8cgkFqtSnKVLcQ1DkrSP0r9cd//i57OrtqpHFNHSTff8WW29QEngsfsR3lv9&#10;1oaisuWxHx9fC+HOp++m58tSbDzEfYSvQAq/CAl9WDi97S44W/adCGCQRpNfWe5EWMQ+xDfv0fY6&#10;VqgwzOQFhRc4cXKEPaSxDJaKOeWV0tqkmzhc4wp/Feij7DONHugmQhPFwmd8oukI9d1M8VT9yckV&#10;TpLOeHDJE4ndozsg7qjJp8ItI4qO/6adh6+NUl65HyqOE5//qOyoc00UjPnvUL5KB9AFB6SnJ0Ml&#10;Do9veN4Cb7/KBktafApvUAfCs8t78zxqTcojXe9Aly+chyJlx1S50xPxF3s63irF24XKZ7y2WYiq&#10;wdvaYmwEKqnHV1h+sbjMeEs70TT7MuWZZaxWIbJsN2GmR80ZBSx3cWn0HKiOBlhamNU9CJDXEO4w&#10;nTAvSqY3M9VaOmWiJdaxrrKeTShm61UVQTUjrLVRItzVi8NkrDAAQIII9Gee+WSvwiyjlmhGEm4T&#10;HCKi5i23bknENJzjl2oj3Y1lkr8knV6Sy7z7tHmQcgteOdW+5tp/9doSZDr+a6/mX+fV/MFr/jDl&#10;Dsz4h17VH+ZVfe5VBeXnRzxdN37eq/98Xv2nOw7gKV6w+GmKuxzwMOEFYpjGyGr7jqQ5nd91MCrj&#10;xru9urtzqx5EXdz9p6bCePegD+BgHoQXBoDsMQ45+ULPgkCk/V0nlwoPig4WdD1kxegx12IQkqL8&#10;hdlc3yStq+mF9RLT6XyteOqFIo1KfY75AdeJet+pPqE9d6jcZSzHktuOgCTOGYPnMQjP8fbLGewn&#10;PrWmBJ2NkdsCQ9IcUIHWPr1gV5c8Lj7e7wHYn1f/IAAcvDm7kv7Q0zVGeosEkhIS44KyDp+JVhxx&#10;kdFJ2Y0c8+FLJVR2SbkkhXyUD5/JzbWzLtWwAYTfLsXtDFBTR40HbwwaFH7QugIIORebjdzUMMNP&#10;rCkwoR3SsX/tn09sfDyEYEJnDqFGqUigaJfWqXi1R9bNjW+0URz17/GPIS5ARr0P2EDpjpDWyf2p&#10;+CGRcVxlWMuoLg2pvabzUtX7IaxqFeBuo4+GJDyuI+ZSxm+kTAZfHmGZ0SE3ZPaLgeEs5aDV/HcB&#10;4hJkhGUyvOSzN84KNJOms5mkdYaVVpWGol4N1vKKXMmGrYkhPTmuWuJBpLO1CSULC8RS1BjldSsj&#10;GB7arkxRUx+ZL+Ih4aofPRK0yqP7NHiCA0ba7fj0M/NOzFhxZdzFp+Hmdggk1kz5c5QOHrtbHm1N&#10;2WszlbiIlXelDuVOjMooiDwZWZUmYddwocuZFXoDObD6350dT7+/PoJjyNUJVzDAcOfFz3uHr89h&#10;/2lLcWovVIxW3nn+tz+XyuQRqXk2Ozx+++HNIczcqJnFR5BOuVC38mlyCm2NNYnHix8OCOTs4g1a&#10;6ewGuLCWYF7ZacIyBopgXohFnlukieOVgjLTVqRZUiwmaTGtwJImUWQ4RgiXEJ9SFFWRKlsZsiix&#10;0qMEopy2xQMiGHY8Ff9u+pKDknKeY2oKlK22gQwqsIEJodOM00DqcWAJRJOV90rCRztVZDRxAa/T&#10;aqxzVTRCBcvSEzBNATT7YVK3OAowNNp1naavFB060Q3YxfS3+PjVqTWqZHTuZW/O5kwTFT0aFBOD&#10;VP14x9i9X4e7nsRIWT7T3eKrZ0oR8wzlXqYZT++qc0mTDPqi2ZjGLoOV+3zEVL/IWkUGjIPzsdJq&#10;AUCkvuqWR+mVWl3JaGcMsTE6u307FagnYCQWEKWqM7HSSiNVSyEkfqcnxeZ5WRr2FNZoUGNByFME&#10;/YiNGPgL8RxTrC1xiIN2bcjuSg+pjLk4vIYnhk1bX0ICEownimdIjmHo6rCWerlBvIN6gP13+C0Q&#10;Kjt+SuGXCt99/BW+hAJNp0zxZlTqKmuzwtwhAUc9LTyq1LB03RpwgTsaOa1+xIpHwmQ9gcTbxzKP&#10;LgFLgxkHbxFcrUpTSE7+P8RzIR0p5V0xuYupS/AzhDupk/Pm8tDQI7xSamSHLYsQRFVQRNAXAfLe&#10;HEyaTiU0OxTnBcYi5jwz05FCfhYI/3Z9djM9lO9DmsWpdcUyJ9AHsEjyPLmoCvKJ2zK0ELe2+Z2H&#10;NzmThgeaeAUXdwVDBpcnBJ2YUrzuMZSsb10Eq4pYkLL61zhXyb8trMJOmluNwhySAK2XmzdJl5Ky&#10;5lQQEnQyiH6FWQmHsZbVLBlAY3Ce50ESypV5TRBVNyS/4Nx2ovlOVR9qud9wqqwsF822rRRrj+jm&#10;r/zh8HqWb/CNzg32PllNWVo8aPuO9ikX7zN+s7e65+mOkaCF1FLE8Y8V5W+0DbHFk2ZT1htSPy9x&#10;lB8KGFcDwe6NAEGkr1mMf4RwZWsxAl71BG4sRbTfUMU4FWK/XUB1C3quzwQ1Gyz+7ri/avjm8WxG&#10;1+nVsz/SMLgAHVjZenVE1E66vP6UY/WRm1e3Yj5C9Qd2iNa034WweQGfnk/JzFiEVXIHJa4LY901&#10;eMFmoCOqUJapRXI3VmmWJ6UNgvqIpjVAgTwaDcDO2fNcE7qeUf+KU0ZGr6o8elXlJaNO6o8lHlHi&#10;cXXk5e9UShabD5aSaPkHS63QfhsuRZtSbBiUgD58c0gm1XDghNevLaJl+Fu8437JmE8ZckUTY5Fa&#10;/VYTiTZNcQ/lyirXelPhLS5p2JCgss2OT+m6ic/0VbnCIQPJwBPrSpeg4bEwkrVjt7T4hJfjw+9V&#10;P97UYl5NXkKBVueBOd/NUs7J5lmyyKT8AEv2biKQgpnz0/qDecmVK2KnwXLehh1rQhLhlK+zRF8Q&#10;PkoS1iPYM4hpBw7qR5u8xIF/+N8QLjm/ErRURlkwp4Jk1/RZd6MV0KlgLcSAUJtg24OC7JA8qSQU&#10;6CqhGWWHWOsFSzbQ0yQTYy2PeYHhtevKpW5N6yx1Qz72xS4491LUirwkV3NQIvq45303t3w/HcPe&#10;riC1976zpV/Oe43DZ4hjcBCmFvecb4a1unEquz4sCVXj7ahL8xz6tDSqP5A5xI9SEX9Z0z4cSGFs&#10;tZ9qb+0GjFaULGM1sBoDnLkLMuTluo3h2GfWWj6lqsEj8KtIxEjFJgyqiMhZ+x3I+1wqy9EuTKzi&#10;sMuq0ds4vMWe4qzcnVMRPtGnYezciZyVfw+7LzNB0tCMwx+qXqX4tPnad49mPygW/bpmST6QbjRm&#10;ciHJofCc8/Zv0Ijh2ds52IabHYVn9HX4+tWarnZdR33XSeoFl8it50RHOHwmYhw6EkfvLvEQyn9Z&#10;ptfiUJwSOkaDKgv3ZonyzKoLAYWS6CpMRgxzxFCvg2OkadxdcDU9YYfVBFIHgfltOZfJVKlL47RJ&#10;IkPDMgLpRyzfF7GyrhMQ1JfTgqlVC6p1yCacBJhXJ7fHCPEjDRAypQ4KljDH0v9h7suWFceVRZ/X&#10;ieh/IOrE7tg7ON22mV23q3YYDJjZzENFxwqDDRjb2GADhor6svNwP+n+wklJHsS0atjVd5+K6F5Y&#10;QyqVmUqlUimJSiHEoVdTiTvj484O/4RgXZkwyMq4NsSCkYGM8vBYRLSpBPteQTZoHuKsiDzT6Mk6&#10;fHAOCRNihQ/2MI4mhCbxLj5u/Mt1a8iQw29c48w3GRK0TPEgMu0I5Ahz5Ep9VAwtIMFMRrd2kRrU&#10;0EUchGMv6PD/2aACp3BB6hvzDiUG2uo57wJ0COvgA+vyF4aKtQp9qNjehdMtYN9tXx10I+cr3pDA&#10;lETnK8NG7sdIKCRPXXr9yG2HANHz05XfB3c/Jj8ag0jLvyI3CyEa8v4TexEuECSRj2CWu38PHEX/&#10;gBfq1/be1eCSqHV0YA1XwOfXAm1IYCGpu/YkvdooGAZJCsgnah2daI76jRVU6GIMiuHhjctTI5Se&#10;1Ui5aFKhSgUQrsfjjeOBzF2hDsXtRKDgHNWVjn0FHnMxWuEODp65yQfifVg9ZOatkROhE85H9JxH&#10;YU/vHeBNCnJ2J2j/Jax9PZuFjUf6jHZfEMmM9RC1PE1gzRYrskiOoUM3ko1ohMUo7GDNjYVPkMnO&#10;UgmFRYDKDJvExlb88dQZRBX5oSFE440QfSJjsYKIZA8tOvDESSONWXuVEBMYgX95vKihehFbB1Ei&#10;BhF9/Wg3o7UKYHE3xD9Rbt0/QWLi1nA4F/WJZZwyGJA2iGjydAUN0wKlYSlwOCI8FFFMoT9DMYkI&#10;jCf9qzJPuHRXk64UTvu4kZshSNKosUTrCxKJEJHkmhtUHaqxaMjiWeFWg6DWcAa9CAzQitUBSYg0&#10;CtYlaP6nmrmXlSglJDHCNvz9aBDRbsqvSicmYbTopbp+T66wzVuEaHwCAJEVjuesSK/gvetHy6k7&#10;79kbiGAjjFAS8y2g8qOWKbrSNIuOkIc9ernXpHHWvc//arFAG413djDGlYC6o1pskKAC19lRx37E&#10;hICuEpoEJIlHdmD7xqr6yqV9p0ESbxoJxEDAKuDtOf6ZAo6VbcDNaFkaCCUk33E16FuM2RNzPpSS&#10;b5ylKGsbWv0hquOWdBwW7zq297pW0CYfnGshpv21A4JG7+9XUy6hBa1LzNRrNJ6C7kfyERLodnsg&#10;1BCRWCGw9Af1m/r5eO0aF6CG5Q+uXK/ieLBk9tHdgGW4UrCE7tBEwosvlqCFF8ZVfOMEMk7h2lA4&#10;uxucnKaQhsgAfEqARI4jRYtcyi4+yUJgg78S7aSEa10G5QfxDGSX9hMiMVoRUTn3iyKEBE0MqjBM&#10;mLDugaUHLHcYZNajv1ce9yg7sY23ghkw2aHkJwY5OeAHWi0xcB0B/EEYoS1L+EuvoYgnAPqLtnBI&#10;jxUTXve47fFtl9F+NjLREqTDDJzLWt1xgs585Bim6t6tRam8YNFOp9wSnFFd4DzsqOirBw19Ruli&#10;XIew4stnLhDKwD1Ie9OfQEJUJKoRs/jlDu3Aa48bvAmLxO585McniyEECsvI07J4XwsXC9rEcfl5&#10;7MggW9jxkhrfcPMMG9QokiYC64YYWMyQiD3bJCC1nsEmnWHQzn20yPND+WOoS5dCISRiSHTXn+jY&#10;Q5jx5YZNIXOe4YW4hjceMStQr+4FMCY1HGnF4hEIUxSsGq7tCVfRkKT4EdEGpUehDjCukeZ4VA5X&#10;AJDQ2B3BNN+BmigzfASbuy9E5OdzLKyYsohEDJoD4O9n9kswpBnEV0j5AteHaYoXfjIIuWDEh0Me&#10;bhYIB+ydB+cx5QimENzBYv4T8jBYZYEHJhU2Qs7PRM3BTRQMuSkH6yuiwJB3J0IOLs1DpZFkRLVC&#10;vRRKw1uiGCmsUF1RsxzWzuC7VHEk1PZH/Jc3YTjQX+g+4+4XmCPe3v0Ui0Go/0OP4bWzk55VHwZq&#10;E2ftI3UVcz8IIY9VVfwLsYVwhTj1bgUbbR4SAdEpDmIVkstm4Tw1vFpABJlEbANjvpBXJGKj8uVL&#10;9D5iPJICcUNAgRmB9xQUsBeQKEFRK/AABaMtUBBkVyOkHizO0KbSNfF+qqcYlqI3blJCN+yPwHFd&#10;5PvtdRA1O3z6hCkK+pviVED/u2FPz/APmB3sNz3IuTb2whbvdNw3STszAPfYILqvCqn7ECAMlu3r&#10;9ZwPg5jS5Y9VOzYi7pAhCg4dEQukBIkHMhuD1h4OhJt71wMHPthr4PqhDbtPSLvCm6gcBZvAhakC&#10;/wj/UjSnl6DYoA3M3tAncONVQwb4o2i9QEJekPMfqId2O17nZ+LufLB6CIvTvvOQ4C//+tb//3+x&#10;e8n8q3L28kDQQpJ8b6zCQzG62zINd4JQpDK1k0q5tPCjpkjMYlcSWkc/ER/i8AlW4hGHQ0GCSdiG&#10;U+wH2MRy0C8IIMUSTPamwp6Gpant4QjSQ2H5N6gYuNb8K1LeqxaRszkdz0Y/KB0hWeDqxHs1FGV+&#10;G7uBfMTi/g7F8VVuI90FhbDSIJyPHD+h5+/egR4WpC5pQnCu5Op2tzPSx4HZ+3jxTUhCjnQDwG+j&#10;OrVADGYbAENwfOCQJJ6/oAsPpiUsrkE2PSdSOgnz8nrhHC1e8bxBjUboxINGrmKGgsZifwXUiVuj&#10;fgZvgL1liQSaBmEYrPpC6JTVg3j12CEfkC2cZ1DdN5UFKU9JT1A68sVgz84DLtw6M99oJZKcaMco&#10;xuqqnWg8Xfnuo6swA0LcuzFDQX+592KGhEAUo1F8LN2ohUi8A9JEZL/KxB+BYqThXhn7V9AowE8O&#10;f8UtUxD/JQ/UlR+KQu312tuG+kE1GX/hrWO8wYWWbOF/6Hwe7jpV584pDEDIeCBGLHoPBrM3qBND&#10;xqnhwRsDeWSIvIRJ5/sk6z4p9PNQgbC4v9dbGOFuUfsTbjVcF6H7dECrMKWzso0EJjD70dU6KK8F&#10;sW/w5udtNrpoB2VPNbhO/XSbi27dQbn4fEmU+WcwwaO4jMcnTYK2A7zCrwjANWrh1212gFqQfb7N&#10;DnALso0oO3RYhwyLAvBCayWYxIhn/FviVtC2XW2Lj6zgIUxoH4fvBuQImQINB0g95Euc/Yw1cYkn&#10;3IkLPGbQywvaSsT/aFaFaSF6qDKMBDYiXQwXNYyysFfrQT5CHeeHN2M+KIN6j8vAVWMJ5LOAMgSp&#10;EBFyFjrGFpgRZAWaCUJYIG4FLbTDKtjrjJYpYQKshPCSmzgSMPxQJKB9EN6w4LMNDgt8PPFGBZpU&#10;0c4qFWeBXL3IpwO0gFeJw87Q4W7R6gt0NOUDJ70O26dmV4AYpUbqmUY94HtY6KehHtyyHETooS78&#10;dNQDof7pqKexCP2lVA+G609G/S8h9rWYoYktvCI1lq1gdF2H9eDOwUCMQmLoWRWf/A9s8Ydn2W4n&#10;PwQtHmT01uS3HUmMT9KR8hi7T9RdSU/iDWDMxmFrT0cveEFJ8APQ5POjcQt6KfQnx+CI6kR1LVvV&#10;l2fYIjSXHpzTe/WXGjncEpqT9OYSHIK/P1pH23OBhnxCLjL/BtoanXJ/OLFS9CIV/lKC3WuL/0UE&#10;C+yZ76BYUOMvJdm9lvpfRDJkHn4HvVBxMu/+NSOSUoz/DiLBXI3uML89ThpO05RexBJD6cz4Z/Tr&#10;C15wk72a67vOvunIOx2ADSYmtS7BXgowaHBE6rUrNdRC0f12yNrCuKLL6MgJa+ypwb63BwHmYDIx&#10;yBFF9klITXhFkrimbp2wJDukDtx9gP244KkNMqgp5SVaFN+H99/7csDuCVRjtLwOjO1XkRy4D024&#10;b3LGoH3aq3PJuHdYz8c4o9UevhKTOi1u70k7yMQPyYeFAAWA4SD4gEIRDUI+Rd1FvoYQ2QfRSgAY&#10;AQ97i35TnH60AoUS9LI7mJoxlFAmqNDQqOlIMh4sIQEiJdpBiB1qJ6I+/IwCSXEG/O9NglxVvS/K&#10;XQXPRUOGgL7+/LeSlpLgCCvgUYDTFUmeCWhIpjeHXbgvBwSI+vvNAzaB7/QlFwUCgIjlFNArqYLh&#10;LKK3oYNBHnyhVDzAwYEKnoHw0AWM5i+fYfxH3Sc8+obtmITjomGimbCJD5cxo1MYkAJDDL3khu5R&#10;z/7Owl3yJr40IxhHaBl6ezkGHQ4fr7o/BbNW+xN2cYS+jMBpQUzHG6eEpI8UM9G0bePgRIth/GLI&#10;9W4EYkIU0UbdExAuTW/uPsSlI9uZHkmkU08EA++pI2KGbYWMf3OkUuM0ULIhu0M5o0pQIe80+6Lf&#10;SJJjCaeisajbmyht9INuu0fzIKU/Ef7fJuqhPId/X24oG6vacE0S8ZXYLDANwC4rmUGQPR2dfEEZ&#10;aUzP+5rkaTGyaR/vx+MgIri+/mG0NTgE7uGgQeBd3U6HGyTsQwjAwznIq4FXH8+q40wEB/lAwnVK&#10;dAQodLxE/UIxHqTrEPlxL+mB5AWN4fA6hNMbAhi4Ua6vZgsEN7wUKBBI5DF54162UNqvIGKKUCIZ&#10;/4TREjzqhq2qBNORa1jSwRiCBhPY34Ov3kPdwAdzsJ8HRBweAKAjB9EUS29f4Ag3nFhDZ4HJxRQk&#10;iA6n3sUWxBWCm6DiBLLJHH9jiPiGrOC0NWmcHO/GoYraEjQRSqWYgBOwekgQ5UB6F4g9FL65ZGqh&#10;woNruNIbuzpUoes4D7yD+4XKJr7QTwQtkPPgx71Iki34YBASQxP1BJ0xuyNaFIcVQEPsJ4XhTA7+&#10;EfEavv6k0LmWxkSUExAIewPenFvx7IjNYIBMaUfUboBGsIaGfDQQMaHh5By2BnGF6IL0oNHbs0W4&#10;C/HCHrMtOFMUaD/8KBVy3JMpMUWWAHBv2lVMa3M2xg/eoUNu6CIBZryH24PgBgH4TUTyBYemFQ9L&#10;8DuAEsiFh7zI5h48dKyopDgaSgHLABa+RJj9+9/KW7UFSDy+mABVYQS4JbVWyAYOcYIGzugdtk1t&#10;u/LWt1mkaTzq4+ax6yNAk4plQSoLQaP7hdUYdi3F6hUZzXBBukc0VBgQRdfCC7WgZ5grAaFxBLdi&#10;6kpwYSVjKQ5Y9MiHS/EeKUWMMeL3A7UBQgzvalwxB5LIoS56PCNpv1MmOBEPfVqZ4NS7cYF1Bc6i&#10;lQlOoJQJ/v7ajm1oOUbTYzSicPVgWNP3zT84v0cFbcR3+2LCxcf5n10eihgbCR2mHU7B3IGrQa85&#10;AFnBvfA0RrilkDfxPXaYmOHmGR7s6HUEP7j+nQZw3yWEwx9/YEzwYg/N2Cj2LQKTQRMzyQc791Ng&#10;H6CNLGIk4jAueGd0bavoPg+4jX3h6Uc8ol5wnoxCspGWIUBi2zlOa1MnXTNkRqbOKX+6RSk6M4t8&#10;2xiLjx8RcNjHAjLG2g6lPZRvyPiCJwXq7YUrIv56e1qWJiLmAtnfIGeD7zIBPh4+T1iEVr/4rQoS&#10;HkSAhOoIYnPgkAUeovhac0x/fJodp91H4OGWXggooABVH/UfomzjFxTu2R9YSQ8IF7768JSC5NkD&#10;FK5002Rgu9CHTd4mLjb90FYRQjgYloA54hI+9RDqri0c6QdlBYEScKkgmSKCB6PDQW3hO8dD85J8&#10;ARikxsjmJdpfA9cZXg3ghRfEmKMkWEVBuTAjvpQ2Mh6JnRuWhUBrQjmyd4BZAO8dJKjXJaE9j5RB&#10;v8LR6ff11fafJB1mhjD5fJ2M6IAOgJOnDeDoHUoIRgEp+nkJUbD7BPs7jon+8nmh6fAOIVy5CQmw&#10;txEQEbdD1SWtf2ddPcIixNY0p3c9MM1JlIZaRNSIKlIoBOjf4nuDE1l2PUH/++reo3/Y36N/2Mfo&#10;E9F7CdUOygpojzqJguURb4IkBCzKneLc6JOqN/0T/GcLBSlSPDziyYeanYnDJFynMViRwVNAUAcL&#10;GLKIn19ngGQ8zI3WQYjweEM4WgyRlGAA4I9oWYS/AmUUhL+TkffCoJPsgdsXBiBGDEpjrMKhB1aL&#10;rnrr8HKou6kcq4Bgxsct0YYB2ixGicFkeKM3o1NNyAAj0xN6SAmYcBW9HeeiN5We56Lnle5ziRqF&#10;3WgIvUQFED2DGHG6zSDpzp1EFUc/4T/cyRgnjDFhA7yLAEOVGIbAn6hTGO23i2DcHxcBkSJNovZp&#10;lPGNFkECboJOwABxAlFloIAxFFAiaIkKZiIg+JkC9yX8QKCiDwTmCw6ahsU9IiGeJHH8D+EpkiSA&#10;BODwkgRnB2eKQezRzQM30hTbCURzQ68C24NEemLlQFkjSIuDRkSnEzECOIotdo4F7MWDAcUv7CHq&#10;AB1J0RPI1UG8XkSBhebOyze/DnNt1VFdw8QLpkPSb4zak90FyuS53mC4IcV1p8OOvVA2VGQgYQSA&#10;pVEhpLm+7WKRaCYOYNyMyXAgovCtMH4L5ijVnmuvIC2veLiHhYgxSgy7p4VQiNdXIaGgL6oQUQYQ&#10;+wEP1wH/QzENv5FTNUiDSAVSJhaJWK6N4PxaqCW/g/Nv854mPe0hIDNjsDdODbA7RDBG4ViMImkC&#10;lkTj8nyL/7dVs36s2uL7qoXRZbd9plw6icfzCxAmNAdJjyM5fjwisNMy2tED9oahavFgLyHddDPa&#10;YUDAmP9LeP4Yz5tb9SMRwsrhlkzf3Is0NqOp+Iy3heCb4YYe3mhw/CS4xMj++fiS6eLb4d7KZ6im&#10;IrbgtfpzCaW0a7iGe8JItH3PfflJ5MNs+VnAMC9+FjAynL7SzX+d6vHWzJ2aoLJiQzswLkOTNnK4&#10;4G2gYMP1xgb5qvf02ZT9fC5+MkNeTaNPylzNok/KXE2iT8pczaGhNXen1InGDbPvporr7LsJ6Dr7&#10;blrD2aE2/y41DWugSBEFjXyjlr/TN99X/U4Nfl/1O+1MSEBJKhgqDy4NJrddhpMCWttjs/z24cNQ&#10;82BdRVmgYbRCbIRDu9F+Il2QtsKjAm+Zq/GqLF4CUnM67t/N/IcjTcgG448Z8WSP+qv2e4KUg/3C&#10;75jVKWIQ3gRG800fAuv7xtb4/AizWzvjR7C63pLBFlFozD9G7Na4eNPsJNc3P8I9jc9+PO0BPQzf&#10;1vQQRor49agNctvJX9sG2Zn+S9uAGKWfAP/phPjc8ggVaGSpPLQ7gqdOv8Kl9I9y6StWw+fngL/C&#10;mh8H/PLylB9fAfojTKBU+NVq5dryINvz4QO1kYLFSufOAomyv1f/Ph9s3yqkWPU9BwPjHqagb5P3&#10;r4H6juH/NVDfoa0wqL96rr3iNnbM4QmYen0bJC148Z74emA7I07CNf6GtqN7WnjJEzW1JmLDbujp&#10;potcH5+hgS8J5ALE9WDTzbRX6KOorfRtX/OQQ/K2XjBxpxIpFsJA4lx8qavqJlZwRRNJLdm2iXZ2&#10;X6MsiLIhWzZxtRqKEIFbN3C978M3QPBvf5MBxPvE39GfBPePBDgGSX/gG4xqCw7kgUsy6BUqFFYU&#10;xA7uacnUoUxtu9FgG9Levk9EhRJ9T9l7iXdCjePKcv8dgIGfqddeq/Q6QNdQwNtQ2nZxfp8oKibc&#10;BKt9yGcTPXiCWNsDFz6kWRa5ChFHPnBZNjHQfO8DC0D3tqF94BLQsAN/OvIH9hcEWuwA+74Hm5iO&#10;hKkBc+JkTHq4UznmCojxKy7MLGAb/7DXXheOSuVfcw1Vfcq1AC7C+2t0hH7RVIQNxuBGdheE0YQX&#10;DOGNLSt8eR3PPk9KwOppr4nwzvsoiHpE6GVZILTpfUngx5SQSONQkc8JCKDaY/OWQRx8lcVKS9kb&#10;2QRDR+bhU2doD+OmNAq9gE1qRYUbt+KqsOt0cNcoTCJBA/mCb3NGYWJffnmjXUdd4rN139kmIw8H&#10;iaBu3FIi6uknEnSNbo+TAbvEVW9/+cS82vMNONMTnxX9FV59JF2CjRBNsV65VPpLgkERGwl0XQok&#10;QShYsX4L41nVXwJGYYqwib//LZH49VdQLIlJS07g18I9/Hyptv/113/88vj5DozuQ3L/8sc//QAI&#10;lu0P7/7ff//fdxDW9+HdONtiW05JW+vSZa/1L+3B4mIsePXdPz/+xx/+e99yUE8TvmVu3ff+h3cK&#10;8jO/h98omXmXwEU848M7PFowuki2Epnfud8WbDqXyOR+T+XzLJ/6r0RlrycqGlyHlQa1BxG2XOY9&#10;l3/PFhLBv3cf/wN+/bFXl+97YiVoE74+vFt7nvOeYU6n0++n9O/2fsVwPM8zbIpJpX6DEr+5Zzgv&#10;7P+2df+TAAnhiJq7gMfskEJKILjK3D54H969Qw1F/0jn1EXUjnPYm7gVdcFocI8g0n0M9zvHRMCh&#10;7h/q4j2EMcJW90cISjZ12GNEz9s58GwfafMPJi4Rt4eqebpnarizEQ6414LpXaeiZhDapo6o8R6U&#10;4+rDO/83EEIF3nZ+91GG/SzvD4YUua5KUq8hYoyuGielKCqFQHCzVPrXqOcrTkS+rfs7FpPfF7bF&#10;QAaQjmUekRzyqjULuhTw92HFFaNbq2vKQ733JRhjnr0fwPT4kchezQSdAut1SE2U+uk/UNNXxSgm&#10;RFnocWztI8zCmd/Y7G9sfsCl3qdY+PGeZSkIpNgNgBY+c/dVAFSxWwCBEvk6CLrgDZDB+mDNtwpY&#10;IyHviFB9VaKQ1MCM4eKnUj+8Cw0eWsZj8QxY9f6Etpo/QoAfJg7iXpAUY3VfaY0ftP/I5TJxrSDt&#10;rWrB6KrL5WpcL0h8qx427T8y/IbJCEK3b8zqvZVQFFZloS8Ua4IgMvmu4A6r66Na5S9KlT/VxNah&#10;JQiZrmG2hSQr4H9FAcqjf2Xh1//0hf8jdFFl+NcVikwyI4hGxZin6qZQHeBkYcnMhRpkrrrlojAs&#10;F1fDSnFlVIvdab10WlWLq1VTFOxG6WQ3MECxKLRE4YT+64pCRi4LhY5YbA0qxe6g7J/mVd9dSH5h&#10;Gf13KkvF06ItCuwUWphW18NepWfjfAwwKkhX+sbfTAE62l0JDnRXOJV7pMtCrSd0Wz3oWllQcO8l&#10;AfWuC4Wif92KcKpVgSxSSTCge5C3qom35QjArlCC3gJdFrVS125C0RI0IAqrbgnSgCIAaNsCZrV6&#10;QP9KrVfzu6NytZwq64tpedhyquuiP/a7ulzEAIeetG75M71Q6p1Xx7LZvfQGxq5xnqblUnvY3Rq5&#10;zqW9VoczaSCyh1qtbrfqpfVqtq4D6XZ9duS1R43i/pxh5DIGyHUG7GwyrpjKmPPVicmPZ6m1o1ie&#10;Ox9nj9N0j4Oo5ow2cfJLiUsu053yeqpIes1q6Jlze2MnS0a2PzIdbWrNMMDdfFtPadtsY+M0xpaT&#10;053d7uDuldzR7glCDbpfE4tdEJfutFwCgZgj2q7LYrFU7reG5cqw117XVjN/NSufMUB7Lp0qLamX&#10;6bdLlVFdXxzLl7rYE1drpT88j/VpvlkqpuV+W6uXV746NE4r3OX6Zlap6qqhVobpwq5zOZ1XDgbI&#10;JuXLut43vNZgmJV7pjodj5z5pMJpE65nzizVVsbOfl7lDvPU17qPASZFsz4em1l9ZjmHxXaWWxq7&#10;juEoynbXsHa73Nnb75JHRgFBAzERSmUkYmJB4IeZXb4ymdL/wwBRmp8fy5dSwVKAxWlrd7LUfpfz&#10;hMFiIGxcdlEz1KVT7ZrGRrLGm+bO1eScU9RHTFIbrQ4pS5EXaTk5UWUMUFLspenzKnPszjZ9zi1m&#10;D8ez6mZ8vlaf5jVmK2a5g9CbO7Nxo+p1WkODXRXkjcoN4ASjJTc9gRcyw2TK2ea6GKBgmOlsupBP&#10;Tx15z7HFTFdvpJlqtdM++mdr7J0r/kx1shembJqXZW4PCxRuN+IXzUOnxaUX/dI6p286QG2uQwDy&#10;41Xu2NAWzrJdlKfjobkcrvoDQzEOtnZkiqPzEQBmlY1haLPmcVdZM+dLbwmDuMkMJL+uZnu+dFT5&#10;risXiPoyLZ3JFJe5abLePDYKvXy6DmBVebDqy7qysu3+lhGEdmtZMdNm7dyXamY1xTE7b9cYH5wJ&#10;dzicMqe06lcboo273GhkqmNxmC1y896uYGf7ZoG9eHIH7h1mK7W2dtDl0rQ3kTKX3rmd7Ix73KHb&#10;LmhsIcPog8OZ6YDFOV+VMv3z0SBcbhRspzYTM0x1426Zuty0eVvaSY11imsth8K4N5ay2bE4V7Y2&#10;f5kvs+quoLKr5LLJSsmsaPWk8Uk2sgfZ21YxwOWuKDZViRFEJDeHs5/SdjCB6YLndQbzS3nruovT&#10;Rj3a1VlrYcwWel6sgOAMcrOiAQXStCBigLfCSWR16HGXS9PurFKZQ3tynO777V3S2lv7Q48rLxRO&#10;veQb4sqsiRaXbbnTUra6KqQ5DPBSyO+trlfJLtn86qjwXMlOmnOtVdgw7nbCjC5wsDlXy84P9oV3&#10;/SpbXB6n0o6xxEtl35vzzdx2MRnO1fm0nRthgMfBia82V5tlvlZOJqedwehiZjvORck3jex2fu4n&#10;O51Ou2so67LUGwlCMjMDESqkxcm0oup7d0T9DwOk0napfqfTg1Maa1YejYVaMpPp9jt9Z21jhOy1&#10;lKtxnYw35VIVd8wraSdTqk5A7PKlNV84tzQMcL+VLouLuHcPsqEe21trzcC7Ob45Pbaq2wWXTx+2&#10;nMx687NkyLyeX+YOs5Q86cnyLJUSPaueshr8hd104UzJCgPM8XMrw+q8fshwoF5tpbOWu/2e12Nl&#10;91SduTOhsJ1nCu5Mz1gna1xxqS7SvStz8zEG2G6yum8cvcFhmu+zmyTXbiglJ9foZKf8qn1Z1Z1N&#10;Z6o367ZcP7aYrJ9zNDM/P2crfNcTR0t2s2iICznvd71CCwNcurMGyHN1Wp1PhHkvrUq7Q6pjydmj&#10;vBXPaTE98uv1RXpx5PPq4MAa+2U7VW/Lc8c6bE2zaU36s5brWNnqOW1igPPxY0m8Vp1EOsdG1p+U&#10;JqNjsz6fLCY8p3Y77HDH1LkaaoIANFquXdBT04JrVzOWzhcL7nIr7Uxj6B1biwmXZCsVpt8+2JXT&#10;9tgsHU9nLbuxlwUj6y46h2LKdPPHPu+qre2FcNnNDfZVM3ec+umUNWmpaaW/nFl6uzdUR/Ki1cl0&#10;Mhe56KWNut51qye90KynGgd/FP9Pl7ebgu81Cx7ucpMf6sNJyus3xw2/tytW5H5f5ZnB4MQoc7fj&#10;VDrzdlVwD9KOn4ulNp9VL748bk+4+aTJnMR+1Z3UD3tjxNeFEgbotmpyvtVS+2XpePDzRtYppGxT&#10;TsvN3GY0uFSzUqY2aUjVG2lZ9IXGdjrd2fJyrCwVa3xciRMMkB8Pqp1ertZa2d6+onc25tFwmM2g&#10;ron1jb+eJa28fFrm18xEzJTNQre9Ge9lpimxy1QmWawvyyVeHbtjJj3zkxjgFFT3QFi0zMxp76dH&#10;Xp3XR2N5VWowqiEKG/tcLO2N4RXRMPkqirxL7hVpyThiL2+kvLNCmLJbF5XqVOQtpWOLm3Rqquqt&#10;4ymnD+VFtrPlFoX6oZ4UU5czNGy1naU1Wu6Mne5zu7ZyTjW9YcfOnbuyl9M1Mo3m+7zP1tNVqV2d&#10;uvJQGYxPF1DPk8U539y2Yspp2tKSk7NtTjIMVu71621l1uOnh0HPzrcnYMQUUwru8mil7Lbz/GA+&#10;FKcpmxP8zUWd7ZNsUedbapZZFFQBzKla3mu2Wz7MxEZd6fdSSTbvqmf/0r9Ys+q5cOzMjHkniwHO&#10;z81KLFOphj3OclXOy62trMzUDtnzuVMz9dmqPpf3o3OS7ZanBc1hpGYmI3Tm48W62zIKrLOv5eUC&#10;BngemLZePE/L+5axTjVc1js2k6bneGbDneRTSlsyoXfGfsgrbPq86EoH7ZK8tDuL1qxaq7e6Gr9J&#10;W6nSBXwXOgaobwYraV1ej3rpZquRBz1x3tcbGzdryanGdj8raLWTn1m7mlqYHHhfGm1cy5EHmWEp&#10;Ce1w/MEaVWdNNgWrHQkDtHR/w+cb2pDJDZe1OYQC2rv0obwdGAdfSpkF0TRm4+RCY48ub+Q7lxFY&#10;gklrkhOzm7ymNPVD3pKSeWMqqDsySUlpqXwqZtfZU7/WK1QPnUZJ7XQZazJlVLPlSouUWE8723l6&#10;WM7sy5m5Ly2WPbNslxepU784WuhmzAGMYarhlduXjdFL6dZ62u8Oesa+Xs0xM7VazUxnjfKlnKoO&#10;61bdnVfyleREylpLR+/LXV6pbThnJHNatlLZHCvd0RQDXImz2UjYnVXGAyltHjx5VzQki+/ZHbZo&#10;8i3PYTRevNRVC+vN075wZuRe4ZAqjUerEWgIfsCPi1Kt62+I0e6kJY/tqikerpG/ZNel9kHce9NW&#10;a5nrZWXRHG6MserUpemx2az1L4d8dd/JS6o1BTViZy+tzUzrgw0Fk9vh3MQYUkI4azal8lrrHRqb&#10;3WAt1LONQb+ftvaDQdmpjDuyzyid2bBVk9qO2WGPZx6cr7vzeNypdxabYkVaYICZVUe1O5dFcr89&#10;Te1CL3nSCvvKITPpytJo1St4jH/Wte6KG+QGqRlzajFlvZ4tpPxcV8rNloW+c1T7ktNb8hOibYrt&#10;gdkzBpyWYifuLDVzPH9TzqoFZsQn06n60Vlu+0m3OWfrNTgsV+wXt9ONLgv5ZbnlrY1WbzDfa6dW&#10;Zzw1y2SkSJog+/2hkt2b2R2f8i7qQsjZNW7cWoxKK4NN1+XRZlWvZw+qzUvioAv6dpQ+mPP2Wlz0&#10;ucri3O2XeuKhY8td3OXNqVPdTnhbaYKV1nLHw0l1koE344BNviSX6+WOn2SPC+l0Pte9gphf5Ctn&#10;dZtlRPNYZgbNo5RL8sPzwBlzM2JwTltOw+2sq/6p3LA4c9/u1/LbbGmQPEyTgyInziWQa7cESzRl&#10;xYtWK3Wla5WzUejvPam2KWYcIofnkSoNuRE7ne/O24VU71pT63Te1Pz2xuJ9pjm4sMvWaMWbS3PE&#10;nU/D5bhb9MvsLDVWi3lekmbH6aadXV1KiznR2B7bcauKzNcWKSWrZc8itx3tm/124+ANjuPMGCxd&#10;1nUqDaMhuzuxv2+pprTIlBSxuvDL5a0hXdTdeDdJ7XOOimmoHHdF5lRsHSfZtjTe+bW2nRkxZzDZ&#10;+MuQH1g6V51vzGUvcxlmL6Y1q3TPaz82hEeGu+v1vFrW3ulk8dgply59g/VT/HHW3PWdVHc5HZxg&#10;zS30xM3ZVKSzr+crZqnslHtgM+VNb1vZVXeTlduuepNj3jucS7tGgx/PpwLGUMvWpKMB87i69ZIX&#10;eSasxOZePIG+YXwpzacPVeag7ZN95iSsVnk/t87uzKTXZ4sVa11bT449vVNfZks6I9f6GOCZc6Wd&#10;uLentiY5mY0kLDcFdXiBVQGcAir53oTttSdsP11WfcddVjNexiyt86qW29nCXuIYbmkgDwOfVpIX&#10;DDCtZP2ZXDpL7EBu8WKSy9QuU0E6ZCv9mWtUd72hNa8Xd3XqT7vXVD3tPGZtte0nU+tceaqog5SX&#10;wgBnOncoZ9wV7+d8Wav2ugP/4jebVcVOD/wiSHK2Vk2f4M52F5YZrg+Nr7S1pO2mk0nHH7XaLa58&#10;cmuzwbiWb2CAg+R5mZv1TH9y6MxnJbWet2ppKBrr4QmbHjXz/fbQUydsgTmVrPGgYG72vdmwwxrN&#10;Zbal5zXf1mzic2AG2UNpxEs1NrXIOHp32e9sFG+mHJ3Rfqca6Q53rHGmXneGxTVvrhrsbOCe8lI7&#10;J061y7rVF2rZSnabVFOHFlEOh21yMrWSAnvMF7TGzh+nu0lfHS+zduvEq2ZmysE6ID+7cOWuNLEK&#10;l8vg2LnqQF1VDjpre5x8wl12DulDmrdm4xJM750uX3YvNQUE17X0jbXhO93RBO6Pl9Jsba+LPS81&#10;XuVHF6V/WWemYO5MSqWleigld8vG0txjgGfO5nTYd2gfRfFUarera7G179jTRc5wB11+nD7rQ33C&#10;inVra/DDzazHWPLIt5Or3Hp3dKxhanSsw2qvKNdsMlJqRSe15+R5za35LmukNpPkvpebOGzKSR+5&#10;VP647CuZTakH5jW32nXKy2I3XelMRlZ7yc2FXFesgD9K2u6KmS2xYKX1Nutr3U12xh1z+VmvoFa5&#10;iqUIolNpclozJanyfO5ZB4eX8mJ+AI7EU1/On+XU5sgIlWNnDFKarjeMy6zWJnKIftex4Ja48q7Z&#10;NizXLCuz5aRyXKynnDKS2pI+WWzTQqGnd3OiB49hiPtWsdrV65tDfXkZJPfHgsC5O+Kd2zUyx7XV&#10;l4rQ4+pmtDELcj1VWeUrQ57Vci23qE8B0amW491TgW20vUJ9XD6dTTJNh2scZ5ut5TKEKX0Y76o5&#10;zxTHjFvMNC7F+bqYL6ZGjJW9LBSp6ff2B22Tr17S5ZM8ME5gP+56nHxZ7ke5fsk5bD1bqdp8h2VY&#10;DHAxlFf+prkcWOK+npbTnV2+dy5oysT0CsbuUllQE7dtCOWt3b7o+8pMahmbjrYvG8zA8gW70+p7&#10;RA5hTwBW0csB7zjeRt0v+62Sma60y+XDFCa+nJBSD10hV277YGM3lmt5MTOUSaW6aDRzPQPO6BUn&#10;C3tyOPrjjkFM4pN1LHhdNsmt9bLfB0VSr6iHQn3EibW1M9gdpbk32W9y21JrsRPlwaAzMN1592gs&#10;kjA00yudTY/HXKnBOfzofxj7jmVntSXNO+joN6meMMAJNxTCCeGEEWYGEkh4b0f14B1dlb90bt1T&#10;HdERPdsucucy5MrPLDR+h8y8+2kT+7OoXbvLfCoswu84zVsVb9dNod33OLxksr1weYbEmQZPajgJ&#10;86Qu1SA8NTs49xjooKrE4eavc4CuJw68faV409Kt0jrU1m9jfjDwzkAaKKj1qSwYrX/hr4ytPrNe&#10;AuZx6d5MZHWjpJucqHr+UOvd9X8Vex4ZGQ6p+/yYEpks5+SDjpt980P0rmt2tW9vrYwFPNgL9CiO&#10;fuJiAgHCNRn9R2PmQPOUvFgy11UQyl+GtOop6O3QVjrcSXNNI+bOte2Jka9Pmzl2NwsWTf7EGiVc&#10;MfpwZLvzxJIzvQF7FqfG2l5z4+r+vXd35YdGhZ6tE7c8DHZ5HWkaBu8v9PaiTv843P3V9B1CLzTb&#10;H5fTeFJepRm66T/38x9aycPZli5fOkvS30XR0vf7pnVaHHet5c4opxju6RadSSyqYvPlckzzaqJU&#10;MJSDQGKbcBc1th14jhUAaM69QSI0T1i3Mj3kx84h3KaXQ+mkXLBP8MT9kxoYKzLP0IdFj1eq92/U&#10;GPwX74MnO4e8msrymnzMjFeNlHEHwkn9zbAnSF214/cjysheQNWkXoqpti5Rngh0/1Q6ghRumcE1&#10;snWdJ7rgey/tgQRWoiEJxNB9hUM/+amOAPL6BXw9HllVjkh4SM0cc1Yhqh4fAMiNo4uE6u69C8Zq&#10;Gj5M4T2q6t7vloOr58dnC9m4YRxhaDTkwBj+3GzfgPbp6gmHgmdCtquU+WqQ94iPwLMqrpYi7zkb&#10;YEdxr8FhTFwV9gCjKv5lfSz7jb5N89UpNuvd7eP1qI4fNNP7a6ghMVqd06cFS0OFPmPTR3cqA8zd&#10;NMfezH23s4sjXyNnzwgqd/KwzpljTCZljTAXYRpEQ30EeNlfhhyPD4GG+X7pexPzEp+FInaWZE97&#10;yEky6jERVBL3ns4H3Sh5sbnXc1rFLnIHnWqJdiRKSo0Ly5sR/jqHrX/AxzChm8OZvQCQ2gwiXWy3&#10;cdHjgijFTjavmYj2aRtbLZzYRnIhsfkopnBGz5lIIiPVH5nz3EjoXL4Zsuxnjsbe7NOo6OYC8pzi&#10;D98ZTbLa6+daq3Wlx7zfUoqWIb7xBwYeV7Mr+TsRFx+x+8MzoXpDFYQ8fwP6BW10RknD+z+2hCZv&#10;jhxV1/Y8o8ETj/pmPWRx0AaEHMOicyNyfLCEFsWs+N2xuWHxBiO4SJgBxGi+AbGqUuo90Pld+Ts/&#10;2wbDosTODkjPvkXX3aJKRM022Q8L+sMQqflweCXFO2oI/a21EdoNOfs35OsaWb212Frt2aWs/Z0D&#10;DZfXvZahfKGVSe7mCRWMz+WRk3J5u1Vl+e1IBvV0jbCTe1XOv2pzBL1V2rOeh+95xYK4ztzM1jBu&#10;I5UTt1/ZhX5Rpe+nGOwDqsEQj2eQNad02fZ5b8zRCyrNJndDZM8tvhneU4LRmXijW8xeD2VHMhqd&#10;0sZH62U/wjR6XfA88ZTADbWa4zyH7ZS3yJ4LFzaKxrrTHVfpqDU3zqp+T4pb6uVdWFdSueJbJiT7&#10;mWJmGmoVY7lJKlHJ5XZil/gjgFzw6Phkt+gyEBM+HD6me+NPusIaIz0IPXX/7UPqg/vJRX0CYeu0&#10;Wq847woXQ/UwniZmR36rah8yeDn2PJypR1ltjspgW3E/M+U0kdMk4nfXTxu8KN+z+B0ydyN803AN&#10;Tb2g6sFepcw1fNI69oMvRSGxrq6eNFQHq8xivvFmXyj1Xk6Jcc0jDV7Qgqi5MwDDyTlu9JvDue8t&#10;RY0mJ8qLPWb95mwSVBrHwA02QNe3EjC4oAUTBS1zzWVS3fHeoa8OHfPnlt4Qt4wsAXiYsXyffwd9&#10;H+OzRlAxg/tUuQwTOpmMbpNE/+Jm0lUvSsqSwxL7C9A7yDPDBC7b7eulP/fvW0vf+LuwjHz1liyo&#10;wb99yI7zLdILajr53bdT1w3po5F2iUaFFCMUcCIR5d0SPSRdUrfnf/FrQBAo+BkbtRJT0Zc1mt+A&#10;HSJSlsLdgQyy9CvqDQKnAP7zG6/VgGj63JWEI9RLWHB65FFRH+L6hIyfNYqEw9PbZ/QvuPBb5VuX&#10;DFIdiSJ9GdqbaUkZA/zhMUTDbtOdWvvYFyB3G/Vk+3gZuIN+VZIjObzxXDy7tZ7cwQhXpz5Tv4A5&#10;Y+3xGxeTl4ulZOovmtmkAWdJQyyUjKdz64qY9iIiZyV8jVvnTAy0zDe5+awbojLEBUhqjXqVhbP9&#10;OthO0XpsUqpZ6odtyxul9K6UiCGi4b/31DRmieiI9WV4oRc1C+WxO5Z4qI5WOW2Q1Au/QI84qLwn&#10;BefhO4cjbQAXRrB2sO72G4qcRbwxJMNAJ9UOKrM4ENA4HqV2ZaTCIkGigWccOPwol2i16yGMYWOp&#10;AqcixV+0M5P6Df0eI2CgGntARtdKkEALCWOZrUFgg/pqPUt0PtGoywL1x8n6Vmz2afycBXG4HFOD&#10;CzQzoEPcH8o3w0qT1brQ6oV5DrCq9C2z1O1DLhY9EM1HZM2bUSxQvBQapMsjloT0vLT6e/ZIizZP&#10;uQmsX6mJF/vasn+RGC55lf3cerJMn1qeo2/Xw3pmvTIrL2Ypi4TZtf4B70pZersEPuV2LJF+c94Q&#10;Yt2fDj0PcnST2yEIFeGb4cr4GxAxbnF2lmym2dWY0XojYjm+RKeoBRKwCDtVPt3G4RaLujBfdOHt&#10;5PfYMqIcONapH/T1YT9ygDbfgNt628114hP/dEcTk2nIg9/dU06JISa6pez+vYQ/OGO0sAIUOfrl&#10;tEsyX6TVAJK95CsLsz/fgEWF1MVzpczis8EyHtELecpwSqZJicMmL/zw7mSX03S/kgqy55zZIP1z&#10;57KCcl4FcXz6sCHH2+HP1evXOfxTSHuenVgY8v7lKyUTMPidJtB2a1p2O2XsLctR4XIOotDcn8g9&#10;eAgHfJRiR2aUFWPAXqX09NBev0Uh9DeQuR8BGfRa9j8z6XCNPiVOkW2oN03oHuNdbg0SmtjFHIKc&#10;hIw2daVqz4oWFZVuVw5vOFc1rugt+A5556J5rBhV7cUcHReEKQb0fOsZNCXuplcRfsOAUcPY5wg5&#10;wCM4MSk5td57OuGfTyGJxZ1/nNkzXyXz6VcPRRtsHfnSBAcaxZLIDbE+bdD/Ahv9Cnt0crI1UNdP&#10;0qfYjLfx86m/2OZFplCAPfYzMiB+ko/IVq19/uHlkMmpsi771P58UujA8yst6C1/2q9Vs8sHXUQL&#10;ecGoAtW047lOckrmuYPYwURUdeGJ8wPgXjY1tTFWvwyl/UMAmk7OAdXZPVrCIdoNMrm0YScv83WC&#10;E3uaHeut3e4PdDk7VnZ13pQpePFi13q4E9Wu6NlIEc3jp5ohgcRluS/YSX/hykl9vJu3rYb3srjc&#10;p+Wa3+6WTRdDoNobt+tEdcS1rTbbzrdkODTI0HYrsA1UVxWU/F0U86JWoaoqqiUr99G/sOslfs58&#10;dzql59lSxkG3MWULD1UxkmOSca/Ow37lyUdlCLN1piSc4vOY/pR+8+MPX1qbgo7X9MHNNlVwKxr7&#10;SDv9Iqkusul7Isp3afrABE8H6y8miHsUl2XQp6BGOfcr4hjJGIGsOejbD/iIXdnMmrqQedv2vHbe&#10;lG2EUxEVC26oX1uZ34MwCuPMEI8zlR1ptjPgGs4kaiiVpsYfdXhr+404KwAjv0NO46Rb2mwBM0OB&#10;KezCzWEdaOlKGezVg/3RmR3RKPSRODaPcQ/nYVw+aDxw5qPmFd20rT+gUwLMqxE/7stQ1VAVHTDC&#10;6o8r7w+XhWyzeZXVi5CXfMT7RkJe2Bxz39p9erjTjhwBxY2S7l6CZw5tOA6S0gmfIkH9FViJZnr7&#10;nuvMswgo6nq3QO9wqUsMdutCCIOR3dft7li34/a+32K2MSQFa87XcgxPnYidE08XQK71Y7REf9CM&#10;CdCadj2fRwbagLfbnkgJE+Q3SugBtPP4p94x2WpUMggJGZSPJwcdtbLPmZ5VPbBpF7S7iDmFUYRx&#10;Vr9zeFrjmwsOqbLNovFgZ93N7wwQHtn2jAqcTjkW2ZbD6bx2VR8nQpJhv8gPqKxwOh539w9mYaOb&#10;ysNH3/3KF/wKTnIJlmaiegMDU2V3lMmzaSUQOawwnJAGY1lslq9kWtI85WCMU/l2JW0p55or4aEU&#10;CAPWUG4S881QsEEcYc8L3XEoXbJR9XAOkbdn5/XmyyYssQq27gyCzCEpi/T6EIXgZHl7RRV+A8tb&#10;E8Mb/mL9wxro7H0DViyD+M6tZm7IVlTou9tOb7yYCjc7lhG6VeAFWczSqvwi+acZLCByKmaSk3HR&#10;PruFklOGHEzArlKBdvoGzIbujQB3RQ0x018MPuwN852E44dyxYzm+A0lrkijtaC7JJ0REGi1X1rh&#10;rRDjrT8WrwbqnQg5J6XUffsGxHxKwy4kUMzgonGoZaiaHnuBRtJvn8pz7+W0NhobgeHj3CWLjY7j&#10;LTX9Jy/M7asCDhzsQJ1AAlX3OH4UQQvZ3YM6PkCNx1ia6zXyQmf06p8P1dynlyHQ3s2p5NOwicUD&#10;jfirdNYNUamJgq+KSszEijOQDH9M2Y/H9gZml6i8njREml5FPTGmMeAnLb9Xs6jBrsZDCefhloEM&#10;SmwsgJtmlYoSk738zjqrQVtVqJA3Ykh99Ifo63oBRwfVvKjhwqsAiY5ylD6zCkIQo4pPsbpxMYKI&#10;W2n2z7nGRU3dM0ejQRnxHnymoWe1qTATL0cuXL5z2CZPPw6ONRDci1Wj/S5giKI+nNJOagL3vQfw&#10;Dpf4bliVqcs6JWDkQrLohznIz5nekAfSE35NFz1Wt7+GE2Mfza5/KFNVoijIy16WYhYzgMPPn9F5&#10;ApdN5RSyh1zlZc1g/FapeLdqepLGYFZb4iy8JcfbvkGD4X4zPH2Az/K/WqWc77eLTOKOPvVcizc6&#10;HMNCRrBZV4eP1vQMqcgqeHlhMLu7SYA18UzNT0G5WuQbZmp8Zd+Anx0xyc0n6obgJq813Yab5knf&#10;VEpQt03kRcrfI8c6RHz0MUzpfFSOz/6mPgr7j5Xygt+wkMtOUZn95T98BJU7LpS7ezbwydecYImY&#10;GbyR6yQJhuKsZdX5JSFGVfnsIyWbdHSt2w6jQ7uugEBmA2QaN/pQK/VXHExRnieAoHshshtwX9Vs&#10;uSAZ0JvDltq27+LT3VVwuFBn1WWsZHJVRCslJgWTEvg2XncWWWiXa+yb4bHfIa9pOGheRMzQBkvH&#10;k8A8hV8e1EVSHh/WK/TjOStSX3Jb5bHl+trs6zPR+ueo1ttavoVhf5yW44bP1539ia0p/ojUK5Va&#10;fLHpmYjxmgiUJWntXfnpO2GOhMm9mu+wqnV6S64of/s4jPjxgGeK6hB7PJQnUPyCes+j37n8rv+w&#10;Mtk9oLL0cQC6me7+cw24qyuSZjt3QLxe+cc9PRUezzNaDdqUr9/zM9d0hnXydZvmsnR3NUVNfzgF&#10;rUlKS1xmdw+rYzPkTdoKHRReYjsMD598zQ6cap2xZN6OM143p88m1LQyBXaAsAWb4Quwx4ZD88St&#10;/S3KOsJ/nU+MTwSNdo2FFaA1sm7JKF98oECUOuiJT6zEtB1dLsqpk8m6vrZBgrwZQTvf0hOWFsX7&#10;sxZgvvouSpq/bHBKYDQQ9XN92lSOUgG1nhqxrkmw5uTvyKF4KhuWOvGMoApNeC3qPSPhbVGI3IQT&#10;qj8HdTodPtdS34A6RRIFqdo5zUFLr/fjZTjrHf1mCvC4ClaLD+pchTU3bdy20+bz836Gd33OAwea&#10;df+ePaHTHar2KPr1B2/1NnXwBUOIsrp54LW7X5qE2Fc3T3thu9nxw+fVUF/uzLtQr6d8ogyncp3q&#10;luIxhqCXfCePDAkRJRj537PM+WCLDM6k+G4vTN6IwpMRJnaU3uopf4Bq76mvxU0/NDst2cKy72dp&#10;466X5+F0qU12fHvpBfg++dF4fzkkyxAjsJmcOHP25vAUUl1Ls8LzNvbv0hOesiKWL9uLHidsSFj7&#10;JIRSc0QCGFGaAWxPyaNcnHOL386X6fzrbc7OmlxXDjs11MktgdijOJRR9KqBI3CxerCtclf04QgL&#10;EPZMfCY9MB/50p1PCUqz3w2YKWFPpcc7uvg/Z1qR1fKgdpStiNZDWZQTgWiDezfsmRFhKdvoTrnY&#10;noJPOwNJxPal7EMYMaY8w0J2tMuKjRQcvBVxf76k7yrHr/6Bd6DX+SC7qzLm5rZUeu2pXU8zmDt2&#10;L5Itddoi90xYz4JkyTRUDH+2vbzwikJy7/DKY23eKHn4y+cAIKZ7Mc/Xq4JGUjt/wNG1eGAdeswv&#10;aMrZHQwFcd6fW7Kz7zxuPEX2Uybaoz6O/Y9h7v18/yElaB7xmvKb4TTdlyuqI62NjYnXcKI9AaUI&#10;BkjDojzaRtSejNyawNLmBBbamgGJy34gLEhXOODcg8yA9EsMASSdv9x9u6YJt85xjBX6qtC7jcJ4&#10;t/NOWJODo/iG7d2anUDorPaot3exqic5ZMBGCaIrvb/KDA2n5Q5HxqOLuW+GXlCnWHochaUodDaH&#10;4xdE1vPrzlks6Kaf7lXRGI3SyfMsO8tDoj8WTZnXFGM0zHqvIxpoDZW612f5674e1IvacHxycbVt&#10;6yEi4PHwwBePgArGLcltT1KN8fGliG4KZqNSx79f3r8kg+9Xp7cSnvrpt208m2475B0mNwwmqWhb&#10;BRrYfdLGy78cEi34xi7cGKHBpNafsrvDMXRP+9Esztz6GvVIlNc/hsPvkP+4DktmeqXjUEHlzl/a&#10;HFUX40nQ/PB8P7r9c43aAlwuN6ULGNMvrgKVvRALIKQO6HsnrFalQV6cmxX5BnRecCnLz+lKUgw9&#10;mIaqFB/DcxUdoiy88+N+6vtBcZ/ZBRce0/oEH4U+pyRpRvV6YiuRUVp7UVjhJL3x9RuwdOBUk1Qa&#10;c8Z927Ebi/OQdPN8yJy+ucdLu55FfJas8/al5SKX4tn3gYBVIA3CWNupC66qZ2cIktvrG/DU5haH&#10;vxkTbl6MD7J/EGaFTUjvguthPo7SUjQ6W1J2BXQBjQTg6Pt2E4s/wPvxkIBFTM7naFK6NyiU34Df&#10;qf9DRmu5dFJPePWuvE4TT8JtH2+S7zGiIjla6gcoFYJ2O4DUFPbc0d7EGS/PkZpEG1cOgH7E9Hfq&#10;MdqE+5Px6g0163N6V6LZlMPIOqXMgXoN62Ee5jjrPJbeW1CBnLiB6UUUEzF6mwi/PFWbmoHxyNry&#10;+AGf2HVhOxfMAgZfLbju5vF+dXSzjrDkTQgg0S1B0/47q/9/bcK/ffsd8h9VK+csHMRgJSTGDoyE&#10;Tiy95bwMAB0YPSDYEEpO+axJqa6EMsOv9PyJG7zrDDqtTJcoGvTTXXuU+SEpcEOp4IXjRDQks3ls&#10;uEuAbKhvTRewAznAkIgcLh3K5twfee19Th1Yf65gIrLK5+fGFwegddkzQ9R7d7+A4ak91OtqS2QE&#10;9FV4vrzeuM6wZVZFWbxjIMygwDd3CtEOfN89gysbpYVtw1POuBnI3kDI0+ZEmRxmRd8hg1SxZxqX&#10;EPnlciE/zuVihO21utj29dz3ff5+POT1fITL/ewtf3d8ELeO78F3BBbMmbu9gDZ7fgNWVOjcCPYA&#10;P0VL2gXYYsAIK3jnQzniWEev/SVkm0qhqsBv7+SriWO4Z0I4PRRz6746ux57ea2s0zjFv21TeCZd&#10;GEENRn92G2ltOtRbcLlZFwvcTVCykb+t4n/Jkv+Pn30z/LMh/HsKgt8DBf87ncQ7XYUl1D94FKYz&#10;bn04gOyBLaD9e/eQXT8M49NcUSyIuObElvDI6CbchVi4Af8GtHYAjyBuSZTUV6ggPONGPF+B0xoS&#10;nzM22gEZjQTej7hXBXEqEqMpVrvYgbA38221pPtp2RAtKqqj/rUi/32evw9ibzAh8eLi3a8YHiyS&#10;43qC3uSm2B+83UfgInLQGsFMaAC2p1QiYTtUexHJ7f7NkEE9rZy0RCFsjgrRJUwvhe4C+typRMLN&#10;lrl+LHAzWYRlGgk7I+GLD9GucKkkFjM2y7Ml8RhsoPfHBf0GZDlT5UYccR23oObqoAWtoIr/8e//&#10;+Mf/+p//9o//8x//+z+S5RL0Oxz5juxBy/RUdO+zEuzfLwT8zS3/T4LzGxwqnqvDNZHw85BhLOft&#10;DKYk8ZtWGmZtBmnVIpQ5oJWYHpdB2hq5M4laVpkl+qB06g5lfI0FuKIgfAMmi4ZlO4o4r7qRsz++&#10;Ta6UUfxCaLa/ck0W+y6DK3l3ABWhyJb1nGkMjcQrnLg2skGP6xsN1INXF93tb0ACHy5wi0e8fUTv&#10;Fd/69zmqZqIQz57pwN35vwkd/92EDr+48pIwC7h8Gz18YIfl91z7/YgN/nkc4K76EZYE86DxyAMt&#10;FqTewKMeliAHuqnVmK+pRzGvi4fudzy+VhP0KzfKWUB822V1tdL4J3iZHUpJgu7ASyNSu8PrYPSy&#10;1UES6WWzRfqaTLhHZkdUuMYpvOg96cCtlasVwvG1odmuor1gbcfDULpsdr5DvsR/et7FmXuCXU0W&#10;upNPhr6DC2j2mqC/FKHJK4V+33dEsLnLwj+XyxmLpyvLf2oerozcbYI+szTSysZvUeYYvVLh1TbQ&#10;4mRucr058wIr+PKy/ANGWM/YjPRuO7WcqqeqKJrwdl1ZcE+3VZJbeSG6t9dn4QhbvjHxN0O746/l&#10;GYM5m1UDoasxKwmOi9UoqUn/5j+u27Wodi+1w+0Kx11Rrhzakpssksfd4G9bJEFxvvjEG66qfQPG&#10;6+FjveO4Jq3xQb6JkSdVA65s1Dnc7RFfsa4SZXAaqxi6zwmcDuPyutziu0iAAU+r3ZC3d/4clAz/&#10;O6PRpmxPg0QAsyNG99NA0vx9ybTqiDqRHVnt8lrLe67NBxw813PAlQW8i1/gNfm+7nAZ7zYWTwDK&#10;5TNT1+KbYfl0yRY8vqVfOWrt5MYa8rnHZ6VgAyhnH2ntgME6SpZdRthlRGW0IpNeolqi8JHKDULg&#10;gBpdKlK4efsNaDiWB8Js4HTxIt+ZIjllzV2RbxQzqnQmX+FG3ILMtXU/tkBsP1Oe1CEH+nvUoCdZ&#10;15/iUz+wpy/fvOXHuvO3DORpiWXiYklizZIUv+nJDLjmB1NFjprNd6q0Me84iOehEFFdYQM59tjB&#10;loZfXZMH5+dTObCekX++GVbPgqhrqP+IbR/qp70WdfL6gCdUYZ9Lebh2ts9sFXv7PoQXbq7owGDd&#10;pxEM4A7hiA+KS3L01PWQfTM/ZCq0o29VyqsKz+fWeJvvHd//P5uG33EDLRvSZY/IGshvhvD1LVuW&#10;4IQ0zsIAIZgtq8QP/ar5FvKQM4kDE72o0Yt2WvqmS6e9Nxc84Ch8nwPe50ypQjXgWhVC/22bCqW8&#10;ys6wF1KiD2pY4b91zmLlqQLmlPeAd+5NOFnlKUN4Eoj3WeUN9JNl9IIWArY8FKug4S+RO2jw/jdD&#10;MEMR7Gwtwe04Bc0BXjBttbiRQkCAjIsOpXnUJhG437ciLdKxlsBJrOX1i/shqWfWdaV9MpLnI5OG&#10;v66WSGvabKlyMsgF6NuFJhHdzJiXhT38Suq4gThxunuyfHRyrXVecjSkaSA1lMyvUAc8LZlPwOWz&#10;jQuo5/zNkFQwNKdSWeGOlEMlFdVIehGXY9JbFHmoeMKpWWfBmCg0yLBhH1aFWBxE6E5UbPEswKwz&#10;Q8J4xF37VWyQhSq7WcGphH1nPhuy78yDS2D4M/OIxfu4GeQw8ysLM8+NSx/gvkUXdIA7DdNgptVh&#10;A3JsyI/GZ8ZRqPM5/0/2zrS3jiNL098F8D9cFNCFnkVk7otgq5GryiirS2N5atptGAWaupLYpkgN&#10;SXkZlf/7PO+JiLzJpFSua6pUvLK6GqZOZKznvGeLjIx7yV7P28IOBj1I/tenn24+N3ffki+/Nt/m&#10;ygVdNXD9G/13efHCw4d/+waFFy/eePvCxeUX683dGm+8e+FCNw/x4z3uKiSqb67X0NUULO3hw3v9&#10;GZu5XJHxWX//1avjJ/f6IWnqvORbxr4Y0jhuujpp66Iu27ip27425l5tt+Gv7/OzU8JJbgKa+hz/&#10;vj5n7a712a/P+XmUJ+P52Qu7zeKX7z74xFh073gxmbouEjYk0rtPOTJwNztap3cPD78t72ZP6vXT&#10;tD4qi6r8hFtg4Ne87WZC4p17/GTJu7jKxqrLI8+7Oq3bLq+qsRzibNT9CdfabbqdGLtZaLgS4p3B&#10;jXuGwiUbbwbdrIK79yNMQYuePbxnl0K94mvpM116E64y+Rs1/ELf2VJA75ePfuHykcuDl8/eojz9&#10;8Ys3c4B+beVOeai2Pr3gZhiuptmICma4W2cuLsdTLqT5WxeguH7Gs9PLN/bAcA/+dgesYC4Et+57&#10;Dw9/tBu6jv/f+u9XB1Zz74f7eaGfyNT/CY+u7MraQLdKn9/n7q5FzeezqTg9UE3e7l/ef3T84/rk&#10;InRpRZteDdzIaz7vWVeyG3r671rTxf14qu4LZh35mn84vPjz8cXxtyfr+R1k98fDk4v11Potlf5W&#10;b3/6nou4dC/PW7va1Ljej8T8potc2sNns9XCOPHOXw201UUuBjguLjq91K8i3+8w3K/Of3pwdvn8&#10;+Ohue3byRPwHk5sqm0m6YTXypsp4+OL45KfQz8p1NO/DV/ilXo7W95ejj1zEdW3RV0eXf7rPL/Gd&#10;rvSv+bD25O2DIiQp5WP7RZD7f/bXoCX7aR46uVrj7T0dnb3gzid+Di/I2/FmU/z2ppLCiPEzSTz4&#10;05d/+Kxr97/8cgxTuPJ82c2bY5B/BCzm07GpLqdyVSbvEBFfrJ+9Ojk8n0/gtwiKG2LCIeWqBZks&#10;3NLgBEP66OTw0oD5Jmv0eP1/rymmt0b3u58OT38Jm/cfYqW5se0X6321Pjk5++EXq7Unh0ffvbmW&#10;K7064Wnxb1xk4MDjHw4vj54/OOf97pY8+Dv9KWojzZEDv/dMw5hy9e5yt5UbnpsveWATnld6kwZu&#10;+jHb564v843eag2tUaff5ji85njc/DRFeZirLJyeuX/8Glc0deE4cGHsNhb8n+eYU7/mWfEbFr3o&#10;48XZE1wav5DoGxv9y80u5UUeffEnblx67Fta0S+3PALs9zchjnHTyn65qa5sRQWWrUPxL3fwk+nG&#10;sr0v/eXm30pnlq1d4Vsbv1nFJiHwj3cLBK/XxtaPQJjz2f3bac47AUI8i9SN37cMCtLq1RdrwtPf&#10;BhquyWNrw3Cthw/KNBgevvLhwW8DEgs/8xEQD+7NnIIB4sH5ek30uSt4uKai7zl2uDb+h2ciXDry&#10;ERDXgwdf8g5jiIWBuo0RRHvyaocyi2v6uaV9uNZ+a5+xEOmHZx8ehp2IXTERC4l8RIRdj7/NHvhk&#10;Cq9tPHT8wMjq4aeozeqrT+to9Uf+uUPRRLbPryLUdeWn/N6hUXts+mve721pLWLfPPHzv23+gx+d&#10;eShUfPVplQONHULGzWzGUqxbO5HKA9P/aMC2uFjM/lbCojKL8ZuCReXl4t61Pri3NSxqDwt3IuTB&#10;hwgLfq7qK3MnvyFzkS/0dWtcXItat/Qji/Fvpb1I89+cG0n9oZHg3rfGxQfuRhR5TnHnDgUXXqzB&#10;DWwZdS6UdWtQLIOTD8xWJIo5d9KJxLXLRoJ3f8+4+NCdCJHFjgJjGR98BMY73cHgt1N3FBjl5lSp&#10;bcZ9BMY7BQabFtramhKSXdraWoZ+W0JjubO0dZRxU2+ynMCty0nY1nrILy0DjlqbGOkOxZ/LCHBL&#10;bKT/5G2M5fi3DhqTQ+EfO7WN8U/2J8vhP7DMhB1P706yHcPFcuNyS4OxtOVbO5Psw973LA0Y2t/S&#10;C7QdciTFzTLWePH6bWtcLLZCPjR7ofDT9sN3DBY3jD2X6e5HWMwP7dnLEd6qylzsmBu5lhNs6UeW&#10;r7+2BsZi4/UDsxew1wIM5SSJoJHwad6uHNK5KTautd8aHMliM2VLdCyb386sRBjZuTBjmRdsaTZu&#10;Do0PO86wjfGdBMYyUvgIjHe6/8kr93C0j3/u1tG+5bvz9w6N5QS2dCfLnPnWuRP2xQM4MCA7lbYu&#10;efvesbG0W1tiY+GObh00hAzLT3gXv1PAWDB2S1zcOD1ZHgD4wGBBTvJQiclXn2Y7hotlbL8lMJbN&#10;t05NUr/PFs6pf2DAAA4PP2VPnA0NAWOHstalYLYExnJfe2tg3NCRLPZDbp0jscyE/3z1aSFg7NJ+&#10;xlIyWyJj2XxrZBTel4Wzo1uajKXJun3QkDMBFUBDqUm2Q29N8oXabQmNpWS3h8bitcuW0FjavFsH&#10;DYsz8CkeGjuEjKXWbYmMpWTeNzIW4fOtAwandfwLNTuYsUvHuZZnXrZExo3dyXILdkubscy4bx80&#10;JnfCKY3dijSWG01bQuPG7mR5OGRLaCxt3q2DhmUnBBn++2bdd7krL9WWDmFbaCwCha39yfKg4ZbQ&#10;WCL7dkKD0zvhi8V8h2KNm2JjcfRna2xceyu3JTiWLu3WgcOSVwOHuZRyh7Cx5O22duOm2LihS1ke&#10;S7t10FAcKqthpzSiVfgQcHbM560XSnIVh7uE47d4c+cyVtjSZNz2/OQKLLhX5SMupotnrv3jyiVc&#10;N8TF8hzqrbMXSYHBcCc0ykzpSbpL2EiK/aTM8ihsRW7pTa4FCluHGmW2H8dlEQV92tJsJOl+nJbp&#10;1PzWwWN5BRMZS1jqDriUpfa9d3jcNEtZvJy7dfCwz5HSaspSdgody42nLdGRVtOvqVjSvrXtuGZ9&#10;tjQe7zTmeNPV/JNn9NsSb7+a/q13kf+aK8id/91cwv9IP+CyssF//Q38wWpZt7t1A39HQO+/ByXn&#10;+w2delnuTG+tYcts7Z+pYMqufsVvBG10cLkz2PGNxsNPbRfAbkfcpU0AZzmDTm5peJdS3RoWN/TK&#10;79Tu/oNgYTcj7to3wjd7eb2U6tawWMYDH5i1sFeU2hqySwV2yFos3cCW5mKhrlvDYnn28gODBQdd&#10;eHO9g7BYvl3cEhYLY/MRFld+v0HXj4Sbi3Yr5PwnW4vlcYQP0VrYvUU79oHwDa3FUqxbm4uFufnA&#10;YGH3j8iJAI2dSlCXrwPfsxNZwuqfCYtbvAP04Pzwp4ujw5PwayGbvaE3vMycbR/ZPk/IMndw50ff&#10;Rf76QP3BF81XfufuH/7bi8+Q0P0kDweYjHyDbNxuxlt3CzebHe90p+SP/FDArz5Z9f65mIRbWm8b&#10;F6td4mKUepHfNi7e4LTOe8diXIbvwm4bF4sdwmKch/fTt42LNzhV+P6xmJS3VKNv8IXQ++fidNbg&#10;tmHxBtecvnculuHXc24bE5MdMouT8bltTLzB1zvvHYnTh6u3jYkhFdj+mNB752H8TtzzPyJ/flOf&#10;5gS/fPTs3uMfDi+Pnj84P3v18uK+T7Zcg359cXR+/PLy+OzUHrjSL/rx/h1a3/vxxcsXa37t/q0J&#10;2pSHvYN/fBxkKyZ+ZNdHdm3Fga0qf0TXR3ZtxYGtKn9E126x684n//bjy8Oj79aXq/Xpk09/98Pv&#10;/u3+3r+sVr//PeTqPx4+WvmnLw7Pv1uf//73e1+/Pjz+i2KHJ4eXh3+5uDxfH774S5ykP+998smB&#10;dttXBw/909XB41ffXlrRfzz8/P79vYNH//vLVfNZHP/lUT8+pMd87+uD/uzo1Yv16eVevHpyfHS5&#10;+nb97Ph01snbxls9WT/dO3p1fk5ba6gZH7R9txhh786/NP2fhtMn3ckxVT87/a/1kcKie6tH/Nb0&#10;4/Xlq5crnq5+p4kNjx7/jgb/QsH0dO9OvLobr+ztwypa3U3KmJ/SKlaX54enFyeHl+u9Oy+fXXy/&#10;d+frmMecf7b/fnN0uXfn2cXh9zw+fTn9UxVenO3diVahm5PjvTtZUu5nWfLGsmilGkd0cXTCf64P&#10;ksTpfpm4xlldWvd1sR/nUWYdqmw/q+s8pg6vm8o4neiYr2D5heLVEdMPdYp4P6nSZBX6COVhnECr&#10;TZpSud70l/E5Rp3Fq9BHoOfjhLIwl9CHGKK5hnECrXGWZYElTw9PLtarizMYcxCt4M5Bv/7++Gjd&#10;Pfzqj9+sDrrHzerwyZO/nK8vWB+H4Zx0jl789N3enaebbmNjWpwX+xWMjFdxlO6nGd/B8M62jqpV&#10;oY80smqVRftFWTh2Zel+wSd2eUoVOJpU+2nMNVNFuZ+nFV2UPC7rVUW1OC+Nw8V+Xmcl3UbRfqJP&#10;sFZ8ObJfZfqHCaK2alA5H5XkjBsawJpy1mlcMRq0scYGrldJlO1ntHHzymFjtV9HTMjPPUFUaexH&#10;8OtLWLHquJWziDIyaG/Y7Wgbh2eFUOaK0oQprkIHaZHtpzBqPkjK0qtY8nQTSet6P06oEyYa1Txn&#10;8bPFZEkEPyq45xYsrEgxAkMmesauqczxcurCMznzw8wFEaYShBWmGoQZljOXt1twQITYADfggNc+&#10;L4yJCggNz53aC+tlXoDDoPKcSqiqqpzoORBCnSSO9+OoWIXWwXSEvgMtMdX5flFxoUAow9D41mB/&#10;xrVoFUYOLVTTWZLI2YN6tY9mc1aQP5PKaA45/cfIv/LWZiorUKBaGKmYL38RQZ1iheIEOMMrT2ue&#10;ccaHW9GmrE72y7RAN3wfE+3HsbX5OlUCavWZmu8jq/YrNGsaJ9AOtm4uoSzMNfQR6LAetZGxpccV&#10;AI/1n2nxgmWc1gycANPUWY1FGVv9aDyTU3lSouI5qlGwsGq/yIyzZWlGV0uN83TF1Epes6yShBYx&#10;GrygNaVlWV7TKXWTBCVKV4yVmX1P4aq35yXzKNGlJIX7UbrihxMgkVxZ7xe5kyC6h/6lSMIZtRg9&#10;RnqUIUmMRUwjTSnOamwzi1rQmhoM0v9ngHrDKMCVYSiTvIQJmWMUZXUFKihLZHRwEmbvRcsIFsl+&#10;JB8FnaJb6ntTpu+gxERfh79FwvwmOt9PQI9rIx0DWQVljO3GoV9o5m80PHF05iSiOq4MiDHvDR3t&#10;pyB6onM++cGmuXFQ3YRxmG+NGGOt2ZFVxdQQUV1jl3lcAdbQJIb1Kss1e3oPK8ZHWA8zrqmJsKig&#10;Qf+bsTenPexl2lUe2BvKWEKmzrAEJeYXB5Clml4OUgqjawZ185H7Zz4y3zVoB5EgyuiydDTdi3MI&#10;zLUAGGoAqNUn4hVyITNjE+uC5aLxgr4F6+fDUiurnB445ucy/mhFDjitw4lL6HOkmSMwBBVz3D9K&#10;RWNy5DahY6m7Zo07dfNCITRxfA6LVJUMbItGEWd0guOcWmTISTzMDRY0kUESTBGrukj4Nla0IBBG&#10;iQQtZFvJ/DP7KpKMaeuWlqsLyBguuSbYH9lEkKNQQiyrCrqFlnaKNpaJpq1rI7ayQMoK+G82EZFa&#10;G5kUxCSxqMswMQQnTGvkWJOXYP3EiFKc8B2NqfSjCCDiEdEI7FQdByoYQCCxoR3INDOhUTZCoBPj&#10;Sq7uVjjryoQL3KLsBHVqWyVKgHjVl2yN5pdS7lYJaAz9MJG4QHVKMZxlZSiSmUdAJlr2wrXxK0fl&#10;TE2JX4QE6RhmUMwMJoV41zfRV3qOefgkiSwrxAl6NQvC6DQVncMNNwqil3pRVlsdLCZcNDHLtAMN&#10;kyGrjeCAtSEgiA20cAAPH0MninbgUiZ/OdEJtJ/aVIaKyoJYH2qDFTY5M04pZcF0A9Ewt0I+FW6l&#10;xiV5AqcspdFaD+vjeY26uTasGS1IpN6avucIZCrjHrimxxs+G2MpirHZDnHqgV6Jo51sNFMwxCrd&#10;KMgPbqgssTbI102+Mv8HBLzWxt5FOZiomxToaZgALWyYqW2gHdQ0jCD4FMTh8nBvNMUTgEZD4VRG&#10;dzKB0CV8NX6KvSRuApzYCcts0njJyFgjgKoOBoLZahG5TLS8qIJYaCVFoU1tooU5WlmJA0Xkxl5Z&#10;BejCbBr85a9rk5qTUB3LLPhs3HdBEU0yM0J6HIFO14TFmw1jaFAQ83WKfLGbmqOT0k01DvpBncwj&#10;xqI06NyWh12E6eoj0EKrGyeUsXTYozqZNALkGnAVv2hYxTMehFSJpZoogEyGpl/hP8yUGJWTnUhd&#10;6jRAXYGFM1C2XtiBxVSVXLFAYBl0FuyDsVWaSZlsGKKo5VysjROViQa6RLODaBhRVSrMn5pExiIl&#10;XA4QNR7EzBSgcU0EEgEpJpPT8gOwVK61BdoBTW3MDKKsMg4CYJ7VHoChDJ8Ce9U2UkwAn0p5LmjQ&#10;ZzRLnsbPSAA050LejjqVgmfoBF+lNSTmYzBG+OqwTLd0nIbjXmTMlb9wgMy1bOyXhnVNsv3IhqEM&#10;vTHEyaTRK1VF1kobGDUNAQ5SZgI2MdVAvQ0HGDqbF6aAddvaGNQNgkaoiFTTECsDo+UTgZILc02C&#10;p+WVw7xCGZFmIZapC6ektVJwhq1NPKB0hnIiZvqVtmj9mqjGJVu0cVmMeyyHEpaf5+oWj0FUpPUa&#10;O7B9kVJywGYsE01c4tqQ24utaqOA2WyBG6ZUuCbJGJoYduIZ0rMlMzVbsoJcp6SF3L8hQH3oOHhg&#10;gVDilpzJRU3IYk6KTCbaIU1zC1ZQaYyWJfAwVbOCs7Ja5j3QgDBWhjWjM6ZkS6WMnQ2mhaJIP6Ez&#10;i6doo6ANOkEaeo77mNpEtjTKkFBcYV7NIkMLYdCVBaDyhJ6llGkjw8bxdYzDxFhEeGpSWDyqUNpb&#10;DpVJmBQpexEJ80UXCrMnGiayeeNWE+poK0uz39BS1TldhVCYFUZwR9itrA4c0DCQngGVMYhFEh0G&#10;prky4C2NoItAp8aQDS2jG9pYt4hSceo0KqPJYNlMJQdFCfPVyGihIZaDaTWaKZoBX10bwYctJ2Aa&#10;OOCCWcpkVOjXkAopFHLoXRgk9Axhqi/B1djM3XMGVLzgn+EeQrhJSUHqpGmmisOgU3NV0JSLVuRu&#10;z4Ggm9KmTJsDmzrisAQbnrO8CWKhX8ps6WFcYGTQdvOEwsqGUbQytM4kEp6zfWcj6JnSNu9iGdOV&#10;sEvknsvgCeS2MQWkYplR/Bj6GRgrL6Eyi1BgbAKPTAG1MwCdKRzjuUKQ0EbRjcoyryjKY4wWI7yT&#10;0mN0zDWBkb6FV8dCVsV6nakwtNReTSaLoJhVoiHIYZnOIijCFmJImJTasOMWUkMDHeEhdkZRWIkW&#10;ugkQHpsZJjSVDaJJ5BMs+fG4KuleXWLKQ4xDma0dVNQGOtlWARc9IDDUpkJJWGv0ZHgw9wZmJd4a&#10;h4DS4d+yJcjE9IUQK+Tq+gVIxQ4MrRxPexICg+hKphw6N01WUhuWgzk2j8EzAw5T1Uwyt43A6uZM&#10;C/zUql05TopVOmaSYlmYi9VXclDhMa0vUhN5CeicuEFeY4IxVcQH8UNrVJJmpJRGg1SW3qKck7KQ&#10;jVigQGKjPpGGGT1tP2hM8h9bDsllCNkpy43b1CUGUh1GYhhoOVZxX1zT42CNUXeckMrY4aAKTklV&#10;kK1nbK4NDug47ByzWVQbVli9JgZkUBXZotKQJVo9IiMCRAelTVmsTQZ1Ye4O90aSJnlJTpJfhBq6&#10;NvLgDjqWojAz28sCSpEyMC1Gqik6ZDksWO82VMa+EHXgoWaPqVWMKq7b6tjbJw9xwyAri+EUnYtH&#10;aLXZNXBh9gPaogZCYsy1a6PdO02XoMOgRNZky1EGoT7YhzdbCDMnqwTsFNNNbJJyQtIUdye+GxMl&#10;ocA0wh3yD/HeSVPxhFClDJcWgMuSKYQ+qaySYa2fMrkWbat50nCqYomKHibLBLxMlbTl5rUcvNmo&#10;Jl7A4vtQtOTWL2tBFUYzmGFLbCbMiMxlqTJqEkwTb5Qi653lIhnTJnafHZ7giEaErswGw0UQLrqw&#10;GSo89J6EMtlRAaaWNkDH2uyAFgDIMvEozjbJ3dusKcstjED68ufQiekkhkUbizXGQ+ExfSipcm2o&#10;a/mijI/mhh3zhgZeQWWmPIzKU9fCbbXazKxXhUBOHVLpcY2nMo0C3sw0jKJgWNiI5BeZmVkvSL3y&#10;WTBNTSz9mMplVP0uDGWJD3wlVrXNlTpIVjIB0G54DFEQp+rYIoGFTZE+LGMEGixPzLWdJG0aBDhT&#10;Zjs1siWAUnUyYwzQkIODjizykxULQkPAtv0IXrQ7wDKN/6QjxOjiv2QpUzQlc3C4NlYoraGKwm2J&#10;iFEVDMDMghBbYC2CclLmNam2ieHrbTEsyiYWaCYc0kxujXB1pJNORpGhiQxBETxd5h5tOd5rkrOP&#10;byprw0zNtmBrTIZyRc485SE3YsFuH5RQW9EGTCp8ah6xFSDhsDSWQ9sQlFJWWF4Ns4wFCFLRhbCC&#10;MNSm9ua3wju7uUm7XB2mIMa6SFCO1S3PKZQMTJCNQi56ZQaKwlmxC9zZ61W0KMYbrLAoE9fw1yZy&#10;xQFuGLWVMGo5YemTcU17TUGf0GGzppTpPSscUcBjbbxOSgKi9WoprEbtrcxzLfEWq1BcIuiZxca6&#10;hfBfnIU7apPKrUFX2nWHjmRu4ZqzQ051gko9ZVepVjqsZZCwo5TORGkjWIKhzDSEOM1wB23d4SS0&#10;CnDEK3c3a18EdLSPx5tPqwEf5fA2pPIlNdCbsdgcEUCS84BWS4Eh0laS3pxpb1Q0fi+0CWW29zur&#10;k2H25m0KL7Z5v5ZDTOOyZaXwNUxNL7cXa8HdKbwJNZwJmUhiGHQzLN7xhzITWeAfqq1wc+IxNAGK&#10;axP4TrfadJnqMKpxMDwnZsCwhjaFbUIpTRacZBckdmgUKa6BonkqxRlhMZsySzhnddC5TRPpc7DP&#10;oVvK5O8Zxg0LrSh3mir05AfCdJG4IT3Q2g2Ys8DBTMvxTpI3cWTPkjS2lNkLgSrLLS2WfRUa6M6y&#10;aN79S8l4xa3VqI0cq7pTWWEBvF8xtMvOsZYohU5fEKrQBqV2QlCRIiNzF9Jt6IzISXQuvZzRPjnf&#10;FKFyampdSBmI29UUmpQIGoeH4wszq7UDT1ku1dVMUX/RieGW1Zi+YYB9bGMrtogJs6LsxjiiCEou&#10;n7bimnffpTeeSYRpQr+sjowmNC/6jdaGtGjFkho3CuuJMLh+KyaRYYVOMeCqkwlb0DqYIbryKSHv&#10;JggetR6FIZIO5kZNMLDWRNZHj7E6eDzHAl8FA6RMgF4jH2Yl4ha0C0tZgc96VOYiYuCosIPZ55aA&#10;CSdqcxU3AVKaDa8iGV4QdBZtUyZfr1WGOmjKFVqucTNlbcmYmYMBNCkIsh2p6cAE80Q08XCairQv&#10;JP6HKtgwufWJllvwfGFCPh63FvDBSywTS40HTqK8/fZNZORl3ElETWLwzEDMKB4pwXAGnAO4yDIj&#10;qiinhS7Nv+nUj8N5AArnddwwALk2bw1oVUUbucIOONdMjdbMwIfPruZltfyFujAHzwyNSi3sk3kJ&#10;y2citl4sp5uXezdB5iJVRcTaEU70/nNyHHQmdVaZlEogNw6yRslHLDNfSJeTaYCt3jebn6QOk6UP&#10;zIkUbxIMpmOSTBAec5AiTnVkDQW/zfN6BgCHEZkrBzMHIUFRcw2wc9AMkMUP68SIzZDIG0GbEaSo&#10;9ObdDo5wWCWy6IE6sJP/erHjk7zMQhkAI47Z1CF6Uqw5tWHurNs0cyqDR2bQwITkLL/EXx6HfbWU&#10;QC80gbOqoiCKGi4zld3VxLAuFvKjn9hz14JwzvZovP2mTmEpo+y70AVjNGH5gCA0ynKzitJ34QcT&#10;YmaGPsSGGORZgsg4wWpS5t4GMRdXxb0yCy4A82P5GJhBhm5qxHyGJ3J+HSCkC704ErDtFehEM3yA&#10;7VSGkVd/M9r2fyYaFQ2BCIe17CSE1FY4hbaXwaJlYKGVTppaw3g3t1CGPGH4VAVxGufDY6ypDwU3&#10;dViG4inamIVDWJk8JnRqfkOJcJAOU7MlA3VZTqbvTBteWNoJndsbWMU8AWryCzL6qJ2XoLIcp6pC&#10;BRIVRqTJATZYEttRU5mmAlDMpNCFjDBAMmvBKAS8AWnmVcFFIa9HFTsxAy0bIq1x+3ysZhqGdMNm&#10;y4rF0KBZMMRg5BUNnoW4MtTwSVwgYbpmdUUxNasQuHB6Se/LQhxsOjuV6Q0Hg89o09YZ7SM0VbGg&#10;TTu41sC9d9AbJZjE00jT1humsEKdGTR5qQyuQJeqq01gRABZWAhiHRsfKXJ+hfjcRlG0LWmRBykX&#10;5rkdIxAdjJnKLAJhmZKLaAlczk0T9ST7tj7dmRUpHDXSHLF2Q/0gRiPEoEn04g4WUCaLyXLNQaMV&#10;eksl2sEKGq1xi9mUKRmf18kEilmbKTSa9VvKEM3GLQUWrcZkudnbcGViKxmXiUJ16F8BpMIra0Nb&#10;wFjjpQKjE6UvKjPPShBqthJaf/lRYvUoKvhZV0Kf8tr+OSOaLXbPmBN7VdY/z10GSRkdQU5RoHyr&#10;Tp5qdJ4G3Z5KbIt4U8G2cDek35yZ96iNVtFhQG2Jhgkq9ghGyk0SIWvnxS9A2wKutZZLUhCiF/8c&#10;TAmioswkCKqOthcFgGyKd6hT2aL0Ot64bmEO2WfAIfEMg4AkJBik4OJ6FENSQFLuTIM0w9GVT2h1&#10;ICigSm/71Y/tUoCYTCYH2jZ8oefarjaTISAmMo+n7t3JjIQfUQhlmvxEsggJakaHqJpzn3r/a5qu&#10;KB1ahzZEW+QFbUiShnjfRZEODloV61UJhe8BbvI4tq0C2ZKgPBhdr8ba4OVVjnNhjJIrRxCtVUNi&#10;+h1nKLKNLPROnlJVLBBn10Q7jBONmDctrIZe6mkpoQURjVA+o6fYSWvR6kkq/VL0asZoGQ0YptPm&#10;RsMlN7FQJpc6q0IEY/q6eazIxjUJm3I6saJuFZgIPcr/JRfNVByFDk1URAmJuV+s3wayE79q4Pfo&#10;Kr//r0608yQ1V84kOrNUwYWkovVe2p6ztsBkV4YvVtQz1WFYCWSi1bf3jgm8sq0iyuRAoQs5HU1e&#10;fhs69eYAR+iG2RRlvkmoYu9bZk381s6818jM+GZUnUmez2zyqNNstWnmIONWpy1kx8VAK+i6ygGZ&#10;d61GobADtyUnoi3eQwFCJEqZy1b1LtyNY0dLZAyUvPBcrwtNif22pMoqi1zQVg2DQpi3xCUaakCE&#10;qSE06A6oyS30pMzAqJ1NMRpajnjSZmcA1CbYBn0vQkUFii6qp4CJUaA30QlXN7rDHv60EHRpGi01&#10;9YyhzPwpYjXjCJ3aKycWZ5DEx9j+Lcns5Iq1xSCISRcEH72Q00Sg+QNpu2wisb9ukcTZFm9TZu5b&#10;MbSsiXJkqYbyb00dxE+6gdsybZDh0TBEjuIL4b2j3AFcbOEkZUVu6gXllOVnJqXZI8W0jDbnV+Bj&#10;KHRZnMVZVHPRM1G61gWt/TtF7XYUGtoNTdTnc02rIovCnIUNaIuelMZIO6Etn4YmNTGWwOnK55Ic&#10;vacKkjAj5dMYaPaK6ZJAeVog7srv+dqGIwvUcUjVKZXLivU+mFYeG1ivnXczCMwMTqeSkrpVqglX&#10;S9NjSSSYWFJYH4xoRiAwvKUs9JZhoslaQpg/K9PxOXVrWz5Iy1IDaP/CSKxzE4NXFn0qHBNu3Ea2&#10;rLCOLIiuTZrQ4MC1AY622UAMoP5gUmkZh+xG4LuDZgGeHKMRl+V/eCytmBP8kZlhzLVsgdFiEDkh&#10;yuracMrGNpnZmFH/zCU3S8y7GjFTXENmNJG6u6lRJKsHSnLjkuCqqWhvV8sLORl//aarymTYVac2&#10;UybZiybtRObGAqEKzkxumf1fcUdlejGByMOrTeMMtIMVXYc2gpKtmO0NAzRK7tNSO1op6FnwzNQ8&#10;BMRYe++BkGQHoN2OjXZAYACAFoic1mj9k03C/1jKgYTcO/4kVZovlFIk2wJtvh7aEgNo7QXreYDT&#10;rKiUtk80WHE9uBYyMUEFFZBIJkBB1inF1kqq8hLqAbNh8YrmFaSMqbWtKhyXLQq7Yb6TYMNUklDZ&#10;94GoPDL0OsQNQ/pGv0DAUmvaqC3fjLgX4/QZwj99KWRwYWyZMLXx8YZyXtHuvT+rC3ZZL5Tmq2Eq&#10;ZoNYnXIJmqQWQUIHl02ZmbkZB1wCi0iEJlhgUpaZ3jDN+TjssHSRKjpbKDtcyR9CG8pQ4/C5m8lC&#10;1lSGWP1NsmFKAv5Es9t7TZ4og3z0VEe7DPM2KADLdDoYYKI9GeltgJGURHMLSING8UIbhz4dJ3Hj&#10;OBozpHVNbQydV3CLE/MMxViYH+CDNX37oXjV3pzynZLbFPL2Xx8H+iC6CLtk1LHkRI4NNGS4Eosz&#10;4I0sKl0m5sSIxECEzZk6OsXvDIXqoAZmxFE17WMxDKWoms4vuxauhD4UZvrnbttpQ4W3NOpPr8LV&#10;vx0HZA7uIxEshHwyPy8aCR4yQh4WVHEg1gasW4bLgwQDm6F7lS+F9bqkVdj+PwyQNacLPuGkV6y3&#10;oWTD33C8TCMHnpv3n9HK0ObPkclcWhlmyUJrHSD00sLD2DIoUjzF52yRuRwU0yaE4norE/QyQ98l&#10;X4I/GflMSZKmDPhlYo0W69GbAMpZmR2boguX8gj8NCEasUSKwYhrnLRQXVNl7aRZldIcMB5SLkbz&#10;tBgRyGJpXRPBV2qIfRVcqKO32KILQX9aPjRMdm0Qr82eNlqMvKlQ5buCdjvkiBSWuSaEDZZKYZ8M&#10;nfK4GlY2TlPD1xhLtaqwGkIOAz22U6ilji0YBbtCRWHXIlTA6sgNqk8Fp+BCf5iWTrOJ1BnDMC2d&#10;71BZpLyJ1eoQqfTQ3oJPqzfhq4mcjzGFSVNL+/tOg7V9a0WRaRKDmYsGq4bjED7REbpvg9sPqjrc&#10;2ntfaHeCA2ujCHVG18H1TGVEFGIGa6wtKtFWi8TFOE564Zy6rds8vd85hA/BRWOkbM0mGbQaHXVs&#10;wZ4aq+SlVQUp2XaQdlgdsPRKzEASMCGpCOHCmDiJeZcQEHBqEwu0MoYAilCmXSB1Sx8mYTkniVjp&#10;hqShbC/gVaETRT67Aq56zyxaX20vJBME9hSZ5Ur7qUgsjE6YzCiyqI8irY4PQM0sY4s1G0gLmmWa&#10;veUJRaRparghpQ0bKrwdV5FCdCZnWYs+Uzbp0F4xGLSLVhgC3jlQuB0xpWSGAVhkbMXG2aTkWN0y&#10;ZM9cEwyDoAd8FGrlQMFsDU2sC1y+vZNh3y/4Dr4ftxXQxo6PQ5sfIPTSmiHtezhxNRhqylwoBR+l&#10;ItDii4RD8jmjWWTYXZ/q4NttKqENM77SRvYqrAYrYskIZbYcjJeHdKTNRJZX++f6TDdwwJVhZQW2&#10;qY7S0RmJYfBwnWooA4Cfoi3S0GocE2vbjpNH27TRNQOGPZlM2ujcthOvo3UcWTRHVaaZuTgPkYvD&#10;XBBgeykw3l6lQWcWnynz9xkssHCroUy2BNql7UhD6gCtGNHmMdkFbJzF6nJJVGFZMjvSHGkhtI7P&#10;isZgOZ4BbxsZa6PIM8CXSEO+IpCan1fXUASTZfY3pO1RBBLooP9hCFMouQ7x2KsbpLQ7KCRkiE9C&#10;EcbNGOxVFi3Smq4osAYIiYC8qkGR3T6UxXSbMr72dsIwO0T06hXHnTHURq9TJG062XzhDnc+0Ebv&#10;BBCWuGe7GGhSAIN5BzQN2rVhP9VMoeIYJ/yg0+47FYTohhGXXRO6N7NGN6YF2viQcCiXDdNhccld&#10;GMH/WRvKEisDA4rjoe01MVgzDOpzIPOV4De4adrbKROWEVlWylRtHP2VwbjKNo1j3m0qFwv9S1zK&#10;gmm28aGdNaAP/wreHcZDxUI0YnXETm34iAf0YbiV2Rd76d/0B4wFBAig5pCBgOEZ4IoVGAxjI8sz&#10;SYNB2BEkwK0CVif11tY2LuQRNQoCMHuhNCc0QVi2OYYGKwqBm+Gsnb6W18dV7nWOwrQAZqIaUykl&#10;e4IvUY9lcBhsxbYTDdCCpGdlzi6xa2SS1y61VIioyECKBwqvhZiLPuSS9J2z4K+CTMrd6XjWA1M1&#10;5WBmJWDZFjBiDICHmqla+J0w8+L0OLVAJH5gC5mJOyMLHGXwZTegfXoqE+T4jDbINJpWiLG4KOkl&#10;dKHwj8W4HQaGDxqlMr/xoiPjmpLrl/6VpmoV6kKOfwK6eymIoZRyMIrbdEYU5r9Zvi2K5xPQ8K8W&#10;wlBmIkIp7K0tIDLdJJrzqyI/CIvhky43siEBa2jqK4/hFlnYRoIYsWGAfeAnPJtPlqdzeuT2NII+&#10;Ob0J+kTwoZuMWt2PxMVKF+vL8ez08t6q41ajV+c/PTi7fH58dLc9O3my+uz0+PL48MQ1uIx/OD++&#10;XN9b/StLBvb/TRccdWcvfzo/fvZc7cM/OZCByjdPzr5drx7/dHG5fkFHR2fnL8/OueXoyf6qOTlZ&#10;WaOLFTfqrM+/p5Azk4m7uOkJFynZ5U3cxaOZ2WVQXOrENU2u4N8PX3A71Bumu6ny2enTs1V+vb/P&#10;Lg9Pjo+a02cna+5B8PUf2wie1O1PrvzRIT8WOn9ks3l4eHl+/OPqa/0WmLuhafrXN77hwGKfHJ8+&#10;A07F6vCc3zPQ1QtCW756Ha+OT5+sf1ytfzx6vjrYPz27ZLTVy1eXP6+enp3v3dHqiQcPLrgwa61y&#10;V0RAd3B09uLF4aYIkR90GxL4Hny+ITGCB7PKMZM9mPWnYyEHJ5vqMT+3cnDq6YnTbXv24+r1Xa4e&#10;Wd3Vx+Ex8OcikiT52S0VZu3duTARb+7cchM+4LdWv7dLrcrrYvjr3dVrlu17Ofjr6rUxwPG9PXm1&#10;/vMh/7mAy6socPXl4cXFD2fnT1a8QKs9px8en47rQ1C7hrEcHi5Cj3+6fL4+B9znF1+//tn+t5nl&#10;AWJdn58entiUvzs9++F0hRhevzyD8z+/5tNodggJcOr50q42erbmnrMf10crpHVwcXl4fnlydvTd&#10;yvp6PSsI9X5+TUXQe3FJzXlFR26quTkcP11zHdXPV/9ovFeX67PTk5++cYyy9YFyDzEhJ1p9EndF&#10;1FdN1XVpPA5JOxZDVDZNOuRZPCT3V3918olnNesu7aOir4fpaXLlKe+F+rJupqfp5mlWT6XZppSx&#10;CWJGDmllWRunbVm6WgLWBOmD7vnh+WO06fQZt2ohUt3apkUE5Q/KsVlS3RZDOjY5aO7rcozabsyy&#10;kU3OuB9aVtdg3Iui7zlXMJR7d7qq4Q1r05D4jTmv0RtN9q7kYMo175d3C1mXR/6507Rrz4eu7rgT&#10;gSQ+Kvu4ace6L4e27tt8aJO8LXzrbsYIZtzxRWI6DFFDMtxW/ciHjWXcpGPcM102Sptm4OPjui/i&#10;sSW27/futH0b121LpNz1ZdfVTVQ1xVjV/cDx8yYfB07o1XUb9fxe/dDXHS/Wo3rohiTps2Lsq707&#10;Tdr3eVIMVd9q9UPT8f8wIM37pGqJcsomz5qO9LThW7ORsipuurEdGyKxOo+Un6ZZ1+Z8qT1yOQ2Z&#10;T9NnGb2UQzMkdNvB5GIYCUfaLm1GZsGjuGvyYRyiNs2QaNwOfHtaRmPa9sStVTWwqde0WTPmWZUI&#10;TpLF51e4xXdLecEIfdZkxLw5X1cgubzHX6KV3cjhqC7uo3qsR9/+8Ep7UsGuzKkQjUORN1p42UVj&#10;3/NCIWLtST5UBdwZu65Ju6Jo9+6QHSOAlCG6OB1b1CRLOnb8Wyaf9ElDb3nHq5C2K7OhEOjY4AFX&#10;gC/K8nLcuzNm9cgwAyJJeJzXUTMQfbJKTk7DxbThYM7QcSQoTtqk6ZqoKRvuyamzvoqHmB7IbhNa&#10;FVnUVXHfw/gRven5orFjkkk8oE1l0Q5lwysJxNjzLjXqmoGbBvshyemhQf4ApKlBfxPFI8dxWH9G&#10;sBD3iK/JAr/WV/lFKl6l45BrykMP0LIhGccmzRr2IfuYP0U5Nm3DbMckaUFngnwjRDmOfdkOzchk&#10;8wHwZpyiTLMxTQFxnDRln0RN1uAxxhR2jsI7CpQ3OMO+avuKc49DzttFON1xCR0bhZw1E+Sbpst6&#10;gIcki7w18PN+rqsRU1p2HLXjGivUZoizoSmqpsczNeA+y/sx7lJMWc8X+Lw/G8eirtCRssMQNlHb&#10;M1hbNXAl3rtT1FFWMbuujWWchMSTK5ypyqaiT9YzjikvjUmFBg6+o21j2lRB10+vtCk7ltqjuUk/&#10;Rk3eopXs5NZF2/fD2NVJ02T10JZjEQE1GMM8yoHtzRiGDkPaNm09YMKaAYCm2dD37AWkfPJbNH1H&#10;uAFGOqDaVGk3FMB7pDF3J9ZjNQ4DeylNGfVk9XnOWquorbqW9ddAmC/RRg55ooJNVo7VkA5dlaOz&#10;JNwJup5hVTnMU+XwM2+SyvFDkZAZa/PyMswWAFn05TwWEQye6Ph0/ZQwbYXv2rtjdf1FmZvgEuZ+&#10;MT78w+f/+T/eELW9KZKj0yfW6dHlX/78sMczPFIk9PZe/nu84tbGNHkdQqqfz5mvs/NxfLXUWfdk&#10;UbdbVVerfU6PSXS17HCVXi1Yr4qrBSeboI54iqg2y+cVvtm783ZOnOIe3/qUFX5NkKb/3fV/v3lx&#10;QQt9B6sTBrq9Qm91td3wr5+vD0//56o74Q9x+tfKEe0+TeWVbLWzxxHpnCl7WnwqS8ZDBm5HeP1f&#10;nX13NBudbI6wB3alXbT65seL539/ItE8efLg5KeXz3H0Asc/OpXYBHshmHgrWxVxACwfra4EbEH9&#10;/Oj5+ojLPV+7a2Qvz1+tf7YI0W4K9aGZBfE0ngUy1oEPYGazOHhm/bkIcfX6yF03++zk7NvDk5Wn&#10;LP7x9UjK3MOfV8eI+ODBFTODPcmJJ/JhKNuWgKRPh6zBlublEPVx2zTcmdbV1YD55MuRMSWSzQau&#10;liPl5XBa3bV8HIKXVSwS8e1H0bMdU7L/WhIr1OWQYi8bYo2ybkEBzifOO4w2Hytl6TCWVYGfbxNs&#10;btNgYscuw9Rj77FC+J8Cs1UV7ahAaYiHMW96PAVel7Am47zYwH+GiJfo1cAHPRxGHeWdCT24AqRI&#10;xwT/wyW0fTO2dR21w9C1ZYRjZPsjQR2rqiu7nN1M2TfClRGbiAHHomHIWhnfrm01ZIQxHUOI8Z9X&#10;uFc2JeaVMIfV4k+6HueYDXlc0LaLcobvGpzVMLINmA5Jh3MtcDstDO+avsfB5KkiZbmMJ1d6ngcf&#10;JfNLB26X4cObvGmJdzh3h+fuCB04/5PgLmuCJM5DiC34XRjGMe6x53QkTMdLRQM7AuwqVW1E5MRB&#10;ij7tuN8QhW05UYn17pNusLkNBEdEwSOsJ5LH0ufd0BYl36Tw7V/Wt0nad0M+EvOw48QRAHx5l6UN&#10;AUY64NBTXBDBYtO0RFYwnxdCddyTRmQDsQgRB2FhHHVk9eJ0FuctsbacPaFS1VXIpWeuRA34PBxO&#10;y/YT1zN0FUEC0SR+GiZ6fp1d5ZcFHxbCxi1ZwkiMTnDbDHXWVFXWJXXfEHWAWwprQmDcJRHCiIPt&#10;8I0EWIoxiYfZIil6UFkUHaAmrGhLIiSSOMKrvssIwPjmO3Io7LuaSKAY4EVP0NAWaEHRsGnY0Dgl&#10;xuN8QjKMFcFr30ZsfY01gifw66KC4I7VlnLxTK2NW+ISXC+etSuIr2NilzptCXKUeHECt0+GIccz&#10;97jyPBmLJOrZstLlqhzTJZarCe1SYuyWeAct5JgZIWpH7BXDAnIYz7XzK1wDSpHiCWIrwgtQ3DYD&#10;EXyDXJiC8gb8OEcZkv/P3nc2t45kWfaHiY0oReg/iN57EjSiBUAreieK3hvRg+Rum+iO+eEbO3su&#10;DEXpSdWvql/1dPd0xasUCQKZiUwg89x7Tt70AGUingzKcwM+oO8A/xk24QFYgt8fdw5k5E+kgIGA&#10;an18knPi/YF5BeccRIsAJMkExhB3yuNDjYG40KEAoJSrB9BBqtvXY9y7IYyigj/8CYk0noko4esh&#10;2XH1oGA4lsxV+MAwCF5txyC8Fe23rwiE/IB38fozhS507G+/w30iSN9FmPKLEMqPwBYfYEMayMB7&#10;iwvId+P6cFL7I7YYPXzALFNkA6/Oz0IQtMOHqwQRlrwDRb8FLEEkLCLVKH7EFZaM8Bikhdls99De&#10;72aETD4iEeW7gkjg5YYCz/sAHyaCvnpvkIiCSN4jGASqlrEKhkYZ3fwbrZA/6e+HVlLvxiu/D2O0&#10;h6xarxumKsZpWEGYADEzQPrlB0RJwe/uxpjnT3lS3lQCjhsyAWHQYEDj0PmY3eWRsPo+55SfTQW8&#10;GFtFkwZzHsYzDO8BlMjBaAWeAA7gYM5izsD0gHEsBUSC+TiYgLotCRMTAzZHQ7iPZ4MJ3o0pBHHM&#10;sbjMDbM2gXGWw8gNiAFui/UznAfuAgTC8MC086SAQyCwgsEGIOKHX58HtZNMwJDiGQ4ZwmfhxCwB&#10;3TQD0IIZBKgInBHmj2ASpjPQFA/TFdM+g7cEExoH/xDLATHBZYdLKFe4XuT7nry7b+hryGjHWV6/&#10;k+GC0IABJDBkpSfhjwKGwXwA6zoFqAVA5fRgzuJdARaIBOAfBjHcNwhwAjAIdxOmE0S9ALaAc5eB&#10;0jPIA6VBLYV5D/Y/T04FOKqA3gAk3TyPeR8uDNaPycDPQtqHWQNSZxY9iAZPwr2DudbFeZ2YTjww&#10;MzGnA9OwaH/kABPWy/t4VAi2L3mjnClMYX4etjnAnw/4C1Z2CrgUlmggCO8Y3CYc1i/xWEMPqx3z&#10;mDzrOC7v2kM2u4FhgP88QaBZqFThPAGEAnrFfM6zQCiY39HjmHl9QE08QBTwphdeIm+Sg6MhgPBm&#10;3gQPV7cnAFgMQjuYQhxdrKCDmw0QAVgQsSxYFpDUh+gDqAs6CkfhlRBvE0CARavAscG6AmhCP7oH&#10;s7qXSQA8OpkUlGE0waOj0Hpcyg0nBkhooAE47Nxoe8zfhHAAOgLAWfDgeH1J3I9ffvJ/1Tz7H//5&#10;u9/p/5fud//vv/7vf0mW+S+bczGppt4mUbDWjurbV/CUjsnbV2DDB3SLOAX/90yxH2a5FM2N6Ydv&#10;Ztl35jjdkf/9PPxx1kUuoxubfkJA42fnXFyAfUc+mXU/VPCCCf+dy+E3mITxfIkKc4A/EKqSuNNY&#10;nU0vk9n0IXWZbWgKhiQXylTaJUKZUt87B96Ov/9dmaLBapJeQJltldNpHw3JS/DlU/elTwMGEjh4&#10;Cv8Cdk2ptwIZ3qZ4pUhlgsfNwhcefNj8H2LcNhMxfQXUetiCxOz04DuZktuCzPmH02iKn7AQHhw4&#10;YAqpQWQdFsWtAcckBjv0itumxOFmEXMl9TFeBIwS0BUoYlkUC4YMG6WITDzt2IDzYauCrIdbBmH5&#10;aHmBqAJBpBoi+jHKkuBUPpPWhFF8Tqo1xm0xf1xMwf/pIvi9JWEthOcAQteLKJKBeAm2ASA6j9qK&#10;NHhiQQgeRqtMKL4XbfAhXwRbA+VDYEDiZlmZQntUiBJtyOcx3iinEkJmf5Yi/udhh2W2kMjkfz1i&#10;GDzuH2fCjbGDR8BxXgJk3wzO37C/GMtF1lkmA0GeOuDBFdnmb9hfaPwl9peCLoFLcP6b/f03+yty&#10;zD+M/f1EI/D3ZX/hpUu6ZLAtvk635C/ChYDnhfuECFb4SOAAdWF1PqgxYDfg+hSbQDw/pztBVgwD&#10;8wVIH9aCE44vMLvwAiJQPzhEDh5PDq4hOI5ScMPBwQmfmRdEEMsAScKOAF0K+MsB6Hp4LL9LYOSG&#10;i5PFEgmwXV4wWRzQJ3wwoBHJ2wmwCXLMT24o+PbASYHopQrwLrhrU2Ab4cYBCcfzQVC7hFOheU25&#10;vDgXPpygl8UCBi/MFg+gPNzAmKcCfh514QIpHweA601xsJZAErvhtITxBmeeO4kYrSlwnUD8EA0A&#10;+Xvh5gIrBcbNCbrSBWIK9KwrCRcS3E5gcANgNTnIsbA4wwfjKsDwfthUSTQnjwB3bg63AYMKXmcY&#10;BvD6YflSAhaTx88qFp80kn3TG1h7hkbjwVv54IBGOeScxq0HYUihnZ1wRjsBu3EbCRbaSHgjwYrB&#10;yRaEKgHcMOrrZgMg/zgerH8AHCrsAKcPBBpoNdDlATesPyx3S/KwneCVhmcwmXIS2Q+GDaaWF9YZ&#10;ws6QbQOvKhhRWFAgyDlEJkyy9Ac+P1QJLnSYE7B8GBaGKX7gkBN8yUD8EC4EYELCSPDhQYBNwoA/&#10;B1kOERnWzoHfxooGWHdUaAo+WrCk8KzC3wqPZ4KFGeFhYWrAr4tgPFB3gHKFKiGBu4LpCqsQiwjA&#10;/nkhC4AX1YfnBA8EjCEYWymyNllotn2wTgIprPUHbQpTnIf9FkRbgNb3s/AqgjqFQJQjPz6eC5cb&#10;dXCB5sfmGvAPwi0fgHEaYGGoo9/IevTiIWNSLshMYGkFFDvtI9kMGQYYABI/pKho6CMTLvhXQVjA&#10;kvYnUZMk2GqsccKzzvlgM5Lj14nmg2UJzyMMJCDDhNvH4fZgvzJof1DkLFoHXH8KGgiOwcMKYYYf&#10;ljVcpHgI2QQ5eP08XgiQ/B7OhzUc4OoRAyAJzzMDUQiaEXcB97oTogN4Pnkf7C/YxUR3J1EHGIQw&#10;JqntnXAug7fwpBgGzxZRuhCXwtr2sejmBMhasNMw9hnWBz0Fi4ZlEr4g2h5WPSxIWISgkxGYCYQ3&#10;yFq84PBsuaFW8EIeEeRIJwBnLJQCYAwYZIKsWHDEcEXjKVbo+/k7yxckOmxbLoinFoQwvB7OJOQl&#10;DN50vAY8gjXAtGTwgGNA4jEYMBicXCmMXCReQJuCOIcyAk8ISCCMXWCK8OQ7U17EHwSJA1ALqQ1E&#10;NGwCzmK8F3BvJ2E7JzzoOFgMeLrgcoYTHqQ+uguMEZgK1BZOf6z8CsBxAlsZbBMGwhTq4gxwYKfh&#10;OLm/AxcNEseFEUkecs/v7wrKCIwnkNknoahIAqEmoa3wQfHAwZUAMgSvKF4a3CceniRuAU83JJ7w&#10;60CRAidFkkF/41lHIuVP3mcR3IiOZ+L3/lYqu5B4T2V/0CM+/ByB/fHan/UvfzBXxbnpgyEpDZHe&#10;4Hs7dkb27/wbp/IZR96dKVudHyv1oJDRH38gmw1LGSlYJpTGtHhI/mOTjxJDLTHTtLoAOljwMNDD&#10;ShaQ0eN8mM9mZ7I7sawAFBWRz9BzeZANJBkknJa+whzDDAErDGWJEUkgJBc3doAjmGKWYuEJSBTY&#10;MqSNh/NB+g4Nr/ydbD+yC//wfTw19Kr/ABT1x8b+52CnT7P/DY/+N3M0yCd4tyCjgn+WhagSDrOg&#10;OF0C5GDYBaqBp8/Lu2H1Mj7MmRDPyIztr/J2vXm4vmnFTwglaHEdUr3/usvqY34/5oX9wPZIlcFM&#10;/+GNh9T5v/ctxlITLEujAKVSCAZRX+L/+BrTi/ibv8a0qQutwactHrByg2oCBgFaFnGXWUzpkk+F&#10;jlFIKTx/8OlILhOKoigGGIa7A6hcdHNg7hUX4dB5QFTyMawSJReNE84l+DjJc0IRF4GHIH/GmkSl&#10;DNp8EYFN4MmB0k7ysHyoHl1KC1g2eD02nj9d9+6dSPvvIrAC3gCMUZBUy5+vFaeoSFjDIG7+K25I&#10;Gw5jNK8tR6QrFzXpbhreuf1mL9REMSvOErepBWMqbVOLH6GWljTUEJ9jKMQF/H4LVTvpql3i9+Tv&#10;z5gSOw+iQ4wSOil12Yk7G9/fiaVK10iXUKHKz2I1AI+vB1DWF5dUR7vFTMyBClb+732TmxO5lYTp&#10;TMBZ+Mhja+ja/iJACB/+i0ql8Y9+YHJ/94szG9MVXydSjhM66S2Z0lcxmdEnMZnTJzFZ0KclJStK&#10;XilZU7KhZCvluKPPB0qOlJwouSAJqCnRUqKnxEiJhRI7JS5KvJT4KXmkJHZ/95coWpZdnU9lKORH&#10;2wNWQsBCkUbIGT0ZWGcjPiozrGIQD7z1mPLY1FZ/xC9YkoYTsR/358/JD+r0QEys+I9JxAb9H5jj&#10;b9Hp9JCw+8uOxhgsBfORv5mOieKNmwdHfkaiUUdawPiFVUbKXtoPNGhdD8oj18NkA2mAKIY7Lecr&#10;LBVaYJHQeS/M7u+gu1OGU3HJxnVI7Sgj6F8dTcXBF+ViOP4wZD5AsTKhAVVUjcoPdfGylV6Sk7ia&#10;BxfhCLffHh68NELVJlhPtFt0OlAaYFMjWoeKgfb7v1F7yflj7KTK4+0L/+WP3/ynCic9Okr0qudV&#10;0qw6BZ5t6mB35VI3rHpGfXhJRDRVbsBpMfU9aUvTVEVXMBh6evu+uDCk7++arMrI7zR2U6++jlrC&#10;g0PNelhrlvay2WFyzs75qMsaasS+P7m/+0Wnf8fJbznSwyo/NGJ3olU6vesMhc9otLft2e/v0rMd&#10;LSM5nPCA3DxPI2nD9s8fMnH1zocHa3fAJsTw2YiECXExgAzijrdgTWjTH5FYUY5hxqadm2mOp0oi&#10;SsQDVo/KW+vGJVxCi3QR7VEMRPDuYjlDEVsoGARxlZxYFv/u2C0u+QS/XOHCDc6hY7flKiAE+yoj&#10;RCb2V1bqiDeJQnpSMGfgHRhbjHSDiOJDsd0gFABFJOEaiuxDMcLhUcSSfokiomv9WOVJL57SEB/z&#10;U8r+AgDRCkpwaGIfy5+vuSJaDS2ZlAAQgYF/A6A/qsJhs1r1/Mxo1cFARq+u1+pG9X7XM2kY79ys&#10;qZQEq9bjcti1xfyjU7ta8C6d01Zw6+aTsU9vM60ZfSapDugnQ0vQYNbDyxwyDLvZiNGgrkaNbKQf&#10;N/Zai4RJczpxpnbDmTRdDsGUOcwkM+bnSjFrCboneUu9sClY9stL0co4rGVrJeer2DyWXN1WTNXu&#10;7xq21ajbtDsNy5b9iT2+OGxaV9eRiYV6jkmb6ztNl9LQOWyOxi79cTt1sQHVzNWrmeduzY5Zutul&#10;zKv78lrfeMLO3tbz/IRndOcR5sLBW884BO9+8nj2MSb+4qvwRRXj0U20TDG+0TGrrsbgd6qtRv9T&#10;xGcKWE85ayATrNkCk/rAETTtl1iI4Tu7f+tZkAam29lPHsQ+nflIz6hMh3/bzPe9r5E087n+IWc+&#10;THkqldmsVYWLYZPqlBg61cGZ4FU3fI4ATW5hjd9YS2i2R3VG64178zTDlbVrT6tB01xXt3wKDjHX&#10;PU31uWhvqZ+9YFheG9KFwMkwPj6pjaZ4T2/kp3uzcei12k2socyYek/jkFmzP0fNsZiLtajcjZwl&#10;3FwULS29tmo55ZimNbjLtK2H0WZs87v0WNxiqzYCK9tOm9vavZnu0V5WaTQO1zBqdBQcZatjWRs7&#10;nQ48hc7ZmgvTZBp3pft4Dyd2bcZt6sRK7mGyXffoV5sW6B8T+cB6vceBV2stz7zt83HtU/H2vS+8&#10;jJ98LX9Ty4QsajPTKCHc2OEEzZCfbTH+6nwbDnjbkLmVTU+pwLrQywVdx32Rnm6s/yTwILelDBmA&#10;G4phI+EGk+pZKFpF8CAnYksTjJCa26r3EaCgxORXH8qBoBqTYvnxUcOccxEkhRhgRjehJANOs13s&#10;kkiOaUAPS1ZJCIR0IgUk8ZJ2bS5VrklVB6d8cdTQuYqjpi4vnF6uSVu3ZJ09Svp6+5wdXZOxPuer&#10;zyiZo2/nq7fEYDVptgbr/R39SRd8x5tkfExf0P3pC7q/rb1J+OnGiKcBydBrsoqJSd96dEot+COh&#10;x2dv+ZfQA0sFaNs2UdPxd5qZCRUgCB02r0RojjfwQo5bcEmSXwLBJUTwgrCLFFMVq9VI7yMBFeUY&#10;XEQU9kgEL8q1CFUPTu79MfJzIL+/CgwAwa7AQPx8rRHCVjvhjFKAwY8bRL+vSGUQ/bbcr7r1WnP5&#10;3n+rtvyiK2kfPR9Ca4AyhrtJcpnhEJaGAOLB1YUAL2KvOSFoQsgPgoK05ZpyDCYNLkUwWcA/OvYh&#10;u7/akeTlfUN4+EwZSIVTWI7Ab9CR31fkL+/ID7dO/fh2Mz+sJb/qRojLxP2mZbekWDoFqyP4ju0b&#10;sGZZ6h8co0h+EPMiqpHsloS0jWKwI9A8wrvILtIP+X1HR0KO9wbVidWRa4RtLLCi8Me/kDAO/nqJ&#10;v6IblXr/xi35VUfCPrv1V4sdScfgwiZRIEZj8T2DXxms9QPEgxA0yn1LQj8o9PATFCXSKErm3m12&#10;Sj9+a5MCS9Om4SQUlEdm6QlGMC+SdVEsf9iwYtlYUEqRdKAUFMMHS/WhkEAIsYHxgSKcS8feZacU&#10;TTOJnXmwB0SjeLL9w/r+DoXfWtZ/p4p8Mbnh9snxjpVX8NrIO1lhu2Xx9jAMUlxcuheKwYmlr2Sr&#10;BxC4SbpjzIsIbwibHRSz1Fq0JcttdkozfG704kqEvIRYFnElwfE/2JQPyg+0XIa2CKYwUVCkyO8V&#10;efv/uS3glEwqSOQFDCUOXh3yJyvUBAdemTwocFEAjUiuxCK+SR5mMq0UZ+MvMbOgc/wxZpbSP0p/&#10;fV/HScOT+x/X5lKp1IprkTG8NxHskn8x2N14ZJtANMbKgdA3xkB+xpMdABnGN/hftNOA/wnuE+af&#10;PktwXzLbAPcVkJ+cyCBfMuDmK4L293cA9yb9Xkb1zej5HaAXjTrC8tuL5Q3GE5Z3wcYreE2ss+mH&#10;oTcIwNA7him5v4vA3rPHzbGMnzO3J3Eell81Q0kW5t80D+fotgQbUFWGDeipU9KAIZhsWUPqYsfa&#10;iDx3YRKuhpSMyGKgsE7hv5wCRc1JENx7gZKj0Jz0dnLSrq+Fx9jTKyWr4/kQnMvJwjk5vuRxR0hG&#10;x6jhtS8lkdMI3uCjutVqU/Jy6HpTTTmxRGqH+MxbpaRy0CXURTnx7572/eMsR0l2zxVqKTnhc9ze&#10;aEpARER/ErtR2xGVk4r+cZfyCSFKgjvzfMjISe/Zs52yRTclrm3mFLbLyavHsrWVzGZKYL9uFuat&#10;Xk5UU83mqdNRU6LaOP2Zk5zYY4f1asnsKdmti7x2LSehw3LtPi8WlMxfN+XGRKKniOyTHkw8k/B0&#10;40kkZ8CB7FDJD0DmJuzLIrkA6rr8SdUhF8AIT9Dzgp6bnSGNZ0U2+7cXsg/1raibHoWgWavVxdDz&#10;XMqieuzkRXOfOvjF2kgNB7D0TXNbtZ/YwMQfCPZ12Kp1uFZpM6z7mUux7lMRzKZWrs/BtDdk3UlV&#10;puweFidNWPXWnqc35yfeWHm8InP+4AsfcyrfqbM0MiGvhSz5rBdG/OujfxdzJmDEFzOBdXNexMKw&#10;QsJRDzm85U4oN1qPHq157/Ixo83vwqbJ6zk8fPbrIwZH1Rrp7Q6eqDbtCUY7rkosFtEKqVirGsjH&#10;Q+FmLd5Y7V4S/rp/ILXmj7RnPxtOvzR8PkyMBDcQeOBHz7O3c4YENuLoG6zqoJiltK8xxKGS2fMJ&#10;VMLy/G8hlR/RMmiKR2QkCQl8zE2Z4jGFuwlQY8pC6FmKag65Exzn2EdHQT0urIIVg3OI2y1JGihI&#10;hWEtE0an6JEy5KJYm+SJp3j4ARlsEAzDabQWBlEaJQDyPjulJiIwBzz/e5f7Bcil6CGiRQIWhUQR&#10;FM6Y/Aa0F5mIOpVjRDwAT9FtoNdwGZb84e7Fy3CnuGtCaRQyVgKraCXsoUH9QVFFby6jMJbKZdA7&#10;ojRIQBBVW7nMIx4jIcu1NFqYQ9tXYZ9NsCCymuR6DAE9gb7oHNquSqwFVCP0XRShUa3wnWIq0jIh&#10;2nL87Rw4SNCH9F3KQ/kulaNcI50D1x6xRNc8EHmSqnotR/ouXaPU5e0cpf5SHu/vh66RI9K+64/r&#10;Lf5r3zaeJ3GjU0TYpHcQWnXxYYBAF24pHIOEiPZjoWdIPIbfER46QOFGxWPYJJWiwwL+IwSHbBHQ&#10;xqk3+dF5Xwt8bNjiEEJY/4MNYxEEw+4H5e/1F9qozQnpI7ZzRFGSCe0B4v0XhPoiQUokqRfDFCF4&#10;Ee/DQsP4CU4S3Kd49G9H/J4fhfivvfSL+k9C/J5/UMQPaoG7gFqoqX2teFcHVDLTSyRDyKKzSkxD&#10;oxVx3dANfrYTILgS8lf3p4h/xxiiEvvgbYchvJZIiLK7nn1jIkBHCGWAGWs1WMj5GsHlLNokWNOW&#10;sU1r3BcBTmhuOI+BclxzShaP6QOHFZmEeLaPk1iDYM9CoOQkqx/Cdi2hIF3EoM+aKDFH2FzHFmFr&#10;UydA0dYV1UbNPkqYaGwcDiKJPcKA7LiKkZiqMUxQwhJeSiK5pGOtrCMbO20TBUqKgE+1ioyhhrNG&#10;/OhUv1DSBpry9kRIlahpUiMFpV5bU3PbkF6LDQ2JhfmgbLBhnkTZvDWfOU7Nx72RNwT+CmKTiQjQ&#10;Wrttr8hLL5RrzYbUVBOpqaiVlDZqHW6ah1omPBzGjWiZvIVaxg5r56ZZ0p6A2CLUHlGpPaSmsOsz&#10;aAr3000rNKgBgCRbaABdhxqgL997omYtTRO7dGfBetevr2z50bBl14PgkV0v2TPntpfUXKHa13Er&#10;1cHIO1I2K+8oMQ4+98q6+Xmw4ktae5NAMmO9hJMZxiRL0sJ/UfJtzZB5a06Zr+TkfNpIxaCsnVzW&#10;TYFPF5SaV1GpWjnpLAxYh0U1oMQkV+OmLjEnKhRzUYW8csK2/VLVUL+gXD+lkslJxY0Zhf4kUqYL&#10;z0uJ2VRIp5J8M0NJNjVcLvNycjyW0oaArkxJJc12/XU5mcWf031LtkXJy/1dBnZMV05a00EGXTCk&#10;ZJTpcOapnOQ9i6xqEV5SsspGmOJGTmLP+2yrPTxQcsyeTcJZeTZFBdE3POBnjKBIC74lHwhC6IxE&#10;qhDKOYmWFcnCD4lI1d5wh1cWUfYYgEUUqcS3BJTu/Z3iRxCZRSWBgRdX6MU3opE+yV4GYhtFyvGa&#10;iKwwyMf7O8X9cCUiRa5YIiJFNvKaKH6JKy9ZIVv+R9pKn01EX9pKH5CFaCs5KZC5+wGbEyHOq4JA&#10;cAxufdEpCf2lglRoK5xfj1RoHxvyNcLXDAPN9WBTPlx/cML7SzgFQEpRJX92e79Kunct5BeUrsyy&#10;3zr3vm7h9y0ntjCIEzdW0WPjDHh4FXcu8OEnWPDbFn6fn4IFySJ6gzRXe4y22KatvGgHEuwcIUNR&#10;HIPvnWCnl6LSi4DRJ3Yu2SukP6MtRtCx6B55yxcwrSS3wjFspIMuw4NDq2DE74CY0nfxkuvewHQK&#10;HUGgJLqAnPq4ZxQKa1MqBNovqhgi30jR6KkiqACOYXEfMqXKi/CYoRw+3IpiZxCKwz8yghUqmTiH&#10;AKwgstmcsFpAG0sGmXIM+w0o1g5IRwTzA1GF6AigLCmgpfRVtH1gk9PWoNczSNgPcxm3JmYAYkP6&#10;LhUiXaIcc4p7CLjkLOASAO+IrORSlO/iNWR2oSLKsbfKy3l8uBnl1j/39aP7ED0TbAFsXIqvgQVS&#10;0gflB5efdkbAXTgR4CEo43/Slf5z4/8fIfyGhuWqdlMJQkwnJl/q3jSbtd72qfjtKfPihQLu/k7R&#10;wCnyt5AhmYiHPyjgIH47sKZYyMB/VMAJm+fcmwIO4rf7O1n+Zt3MolVJA/fz4rfkY2skid8+173d&#10;30H5BtGbLHkL2vTHG8nbZtDWSJK3N7XbvJWwBES1228vdBOfyY9rQX5EVweHFaPnByZA0f8jcyT8&#10;8qMXdpChrtBukAVjp7RfrvFH6MUfQ8Epw6YyjH7XeCohBe8/qD0OpZ5Kq1H0eWChRIwtie9I9Qit&#10;HSupHiW2w1ytEX1GQjnPkLSOxJIRPSazHfd3euMw4nYQ++WD1n/5SOJGThI3QtdYkySNIDqGNn/I&#10;DS2jrbaHjFGvcBzdtceZK4ceFd0irKicJFq8YTZe1hufqhA6S6QG+Qv8/qdRiPgMlrwAT7cOANEL&#10;cJsgxrXsG7g9+muPSZo9acnErbnzqeKx7XjPaWLhhGKSSLbIm/GBWsr2hsxpynJGMiAk2wFdIXKa&#10;bxJGSb0oSlHnrKxZlOWKqzVaUiKmRJGixGSKylRIEyVBokxi2kQt4vck6G2oFr/nzK/Ok1rvR1o9&#10;n73tX2FyoDxE5IC/lfz9H6DVvyRO/IIuEaEowV8gVoUggYwLWBvb8tBeoQjIDAsFiFiUp4jQlXbo&#10;DALT+yGnlOAuUD6UK4CuCA5DIBqbcIGFwDlBCIfxHZlDp0U4nLC9dI10jliwmCt2YxAxtpPANQHk&#10;a60UqAtIfw0Nxm1oNVd29zoT14uGHpK7aXm0mHEItEXLvNSJLDaoKNfU93cXbPMkrulyjHbYbAcb&#10;Ax1w4gN28sOuUUpYdOjgxcBKUqR1RBGkaMEzhC69lwpF9r+gyLfVPW+fDgvhhLx0VMu6MFptZsLP&#10;3c/NaQ812ubn9pY6jmSBe6BbHJT5VGEkrH33HQdtjyAuICtjO6H3P359Ez9fDmTi4tLeDhas9fCu&#10;dt7mUzrkgMgYvCzscczN+Jk2TNrIa4Ap8t4nq9cv6EVxL4WPvz2Iv7zbpEE69HMh/K65fb6/w7dZ&#10;SpuL0XFxk7BBIl0YZLfoEsfh/LD4vXIYC5g3JBcacFj8J/4kPx/KCXTd9TdcdhtI/y3nxnm1OT3M&#10;jjfxp3W6a+e/nSfVYIoafCjmfT0+OeFaj3e/6XTJUor6PBscYHuB3RkLBWlFM57i+7vbN4JOEGaj&#10;6WB8mc+x9pm2DcNOUThdClpyfXeUjZFGq+DgtF4dBlNkhz0K7u9+2uLxwx/6+JPcDFg7OcMT+D7v&#10;P2HHtdEUaxZnD39GIfvDYYba/CRd+Ofrp5/wjtIX6fhPP81+v5K+S/G78YNRuS/a5Eu+LRNa+Wev&#10;ur7Pdz/9+WGz3x9w9gR7VAhnrEunG7iNLHe9bce7+73pno9VEOMVosVV5ZpN7FcbxMwPGIBS9AE/&#10;6DjcPZaShuTd6bKbzQUtTYeMVRMYW+msRDYwkM9szoTTar8Lib9Jv6boeiPe9z+YHowmyrW+Om9o&#10;X7zUSphRkMqHzB6Vt88OJ/FnMStkglbCWT6H3yFukOdyh9zOh3JBfkSoDbGMcTba4kB6rLYxXH2u&#10;MScLq4ret2k/u592lmU/XPEeqtEje8yGk9NOxHJKWtzTvLEhtN3O8rzRUa+L3bVh9HjQMr6lzxMb&#10;FZuvC+6lwTkm8UQwnTpiVYllNDwX9dBW6YTR+KQbmZlLqN+dhuO9RCH3IlxaueD8kHDlupvXRSWx&#10;mj0J2dnjC3vy2cf7Q9zv6gdDr/y+o30KW71YwjVy2phxZZ3YrP2VbNjU7Ywd+cM8VF8YsvbLdoFi&#10;LL7WuCeE9oueULPrFz7fqWUWJuOqfhnNCJnlq33XW0azjGfRyLyUjmGd1dvyVjmjk1dPfD23w17b&#10;a6PPxuys7j77uGJ+22EiFdPrvJ2wZ1bFeSzbFxYI7awTjlFzg++1Oyu13TbTbtyGwtg9Z6epfmLb&#10;y7Z05+5je9wd8hubtjfmBesp6F5X192DhluqF6NDwiw02mw90RiFn7OabJk9uNmWcd/Nrdh61Nov&#10;ZNzO1hjFxFZsc7o3mdQ21rQIXvrFeffpOf30xI06bfvoUEo6gieXXZNr2lhV6rgsHP1CsHfx153s&#10;YbTvZSyjU8C46wvxXsB2jIw8zVCl6DU0s6VDJe0IeMb9xl6Fpc666XRZfkk0FqdcNC8ktXzba2Eq&#10;/aElWrfXFqynW56NF9lt07bvpbvBrDB2lI/nec9xDJ7bw07oVOCyjtCidHJql5pUXz/LxAOVfiPb&#10;GriWq6Q1b5rXhXYbxayto3zsoDsfmOWrZW42etuOakV7vPgtxrKr/FKOezt6vaf8GjZGq+GuOqk9&#10;nnzD8CUdiuTdL7Gj6ziNagTWfUGQ05LfXt4JwmMh30NwKDbOPToiPpVdYFAMt3GvnaZAudJZbDdB&#10;mytZKY5HZsGszuRiy72/ty5dErV+cHGIWtPTyWT07JrvmkVtNrtZ17JmxLXrd7f1YcspBG0bx+6w&#10;P5rCNTZV99a1/Uzl2Xss9QQ/iuknkhO+Ex04h/1CZ2HOuyYav7bTzyV2ukpicLJmuLppGHzd27cC&#10;ozEZwrPaSV/N1vK23Ci2G+f32+zMa28JllxwevKP1nZfuJXJcKWMxpgyPYWrR8FmWKEY7zTjYdOb&#10;TH+f7yZHc2+yOtPthZTdP+nUtrNZxNVeHeq6dqXvnniyx8jwNbw35vlkpmDTFXzG0No+9iaP0343&#10;3+uO9TGbRpjH/GqfMfyoOuhV+ufYuBLXoZijMWNYHlupfGyfiK6Cw+ra2N8VpibPiSk6NkWraWBP&#10;Td3VQ/+5etEf0y96Q78y8AQ32eaLdqexxpw7Xcka3400CdXy3OyMK2pnpJoW2oNGprA5NPJsOE7w&#10;x6K+PLWcppdB5GidavK9mVWzqK7H+lcsYiv2a/q2QWta+gpp4TAbDv3W5PZ5b3K4eN2raV3o6/nH&#10;EneqNp2r5vhi6ieydWNSCJ3Ku1bNfcxZ66x2OUs8w/hB38Qsfvc8W5mmL+tppCkcW4t+cT/jttyz&#10;ZVw7avtFfrcYPR26vdbkOTXc53EsfupErLZ+5NVQmQqHRHZq8dSXUV94bo1OFiVT1jFvefTHzkD9&#10;mM0JNswnOudraDzLWXvmgOC8aPh6x7g57TRlfekUcOWfmdw8YThumFFfKPXylqM5vCocX4KHl2jF&#10;b/HEA5ntaTLsFU+JUUYr9EuaaebIqgV1ujkWYnuPJ5RNVGI+L4oxZxxVQ0YVn2R4l8k7Prajpn6s&#10;PjHX/aeytmAsXdJaYzr49DT1lqOJSuGFTc7K6XxA8DQWx1A79TjxGT28jb+EDHPEznOrD/PGroud&#10;PJrVlr32vGzbjyEXilku6jtum9YWeidvOaNzc+HtxtjT2R4P80xo0S93N7O+7TERfCm0Fq1GOzex&#10;CclGqGGxH8I5/hLN9/aPbe06nC25/G2D3q1HgP1Xb86QtWpa6V5432EK5iqKGac3KL5wcvX4U4rr&#10;pPhDR4jlj4Hnkavg1u/MCWdtT4shteMX4yg+0PdUArNpFp81pUk45hq6p81D6lmV1Qwms4h9/lQx&#10;CRvbCP7SULwfKNbmJ882kkcxgmnSvfiyh3rbxcQa1iRz8bOHbqG6F2zC+CVRTIezte2g/pzRWUfh&#10;7DPed+whsx9kzdl4q1ULrXmLtnBY7PbCuS6stpVhqF0Oc4vUelpLh/vV6SpmP9RRzMaTtb1mDXXW&#10;nWwsbb39uRGp1p2G6fgYemWeR8vqhBOOqvowmwsy5tgqaGP4Wr6AnTl9T7N+t1NLFRyrU83nOyce&#10;8Qg/qxybrOa4yRQq8WO4/aLlL70xoYlWteNij0K7qFrucodeUDjX5gVXtDwLP7tzDVMsMG8Kh0Ag&#10;tM2y62w7eelk+qX04GliCtSNbf5ULhUijuCuHjk+Dg7HS7ARm7tmZaFZMu4tu5ed2vC66+5QjKZv&#10;KtM8Fu5np3Z2XK7YTL7sPJMKDyOq4KYTSjz39lAU73ud0KF2HAV9T+pYvJxaVKOTlnCctj3bxSI6&#10;fOE89cf9bhWM7HLBQV54dPW7i1x54N6zQpumtfywW9+Nc15TNPo0nLazM5XZw2+OE82RSSccemvG&#10;ypTcKmsrsMq144fm62ififuay0WhyoxCmXhjLzjzOWs/0YhV5rpW8BCLs7GqrXXeWZulc6PSMfIX&#10;GmwODUe5lg+3w085izfSFyzFaS0z8+YqTufM/HxQT0rhpcb6OvDWI4fexCCYwvvHcfu133TVHc/r&#10;aqHwZHBz3W0pN9+ePMlY1tU/BnrBtv7MDyZLkzvr25z1KKbrWKs2R8F4tjvP3adeMmbcCOZF/3XW&#10;EZL54i63yc17HAeJ8GLlrTenjXyCPZwFd9Ra8cyS2bbZNHmqF4Y189bt3FiToYD5YM8ya0ModExt&#10;TAEHkNWRAFRt9DIIH22zgbX/NCmYohOTMVKJtOKuRJXLtaM96y72ujFZokJy11rslk/FUVFIZvwn&#10;1/r0up5rpr2N7/yUcYbX0ZjncdYzCaOFKq2du55TPWPn9SV8GFHIHp252961ItqoVVUOP7cdjoxj&#10;Umi7dXvjyFc0292xtT/ZGzRNo3Tw0VvQjWrDASIx4t2OjjsvOodt/GQ77V3MazkccQ1s61Jv7GEM&#10;7HaV95TjRlfDXKpliY7XpTPdoUVAXMvq1hE6elVNg3243xjH0YUwvoQPK2aU5xat5jyy6bmGffV8&#10;31l0dW39rMkvn/Q628jC84dkqtzVjYHv2pPHCb9JWCxWX2c0rNbHxrXPMRmgmJeyLcn3Or6uqWQe&#10;6Vr7VjHjmfG73WSOTTmiWe7lRVtJM5N2JtNH7IDE1qXeFeqLhpMv2z0j13Mp7OQy1XxpH/WHw/O+&#10;K8b0XopMq71pD4W0OfuaM8eSNNj0MxG9psJeYISfnDZhdnBVyqn1uXnyriPdecyFDa/2r8VgtW8J&#10;TxyO9Ks7UomWM+NxOd0fYHIxpDoRNMvgZEs9bWOzyepR2KqMjUR2UOipZoXzy/9n6jy3VWWCdX0t&#10;gqiICQUTYkBBEBOiEgUDUSQZ7n/3XN8ZZ+8/cwjM4QNth6q3mqpO5C0AJomE6nyqyN7Tr+rsNmre&#10;NtOtlBUJub0zMM3Uxcu0VpwKwVeS6uR0sfv5htJbGApTGcYWCxvHdOIcoFOxPg1c3L35Ci+PXw+5&#10;b9AkwivuvR+wAIPhnftG2Ys1+uZg68BnnO1y7scda+/x6Up8RzgtHIXj/Rk/Gn5bn5bQ7pFWvo14&#10;r0nXnQSFdmUHsaUGNzxcJQYd3bl47yb99XZQYXuNaj5o3v9MDnVGB7/4I35Kd7Nas3KntzGgfiU8&#10;fTq/o0nc3O7AmvnIcFj6BmWmWRJkzTKxSdd6QSRJLx9Z8z1TCFMUW431lbChd0RwF3K8KRtAJdJQ&#10;fRlrBsD4fheuvpNDt19jS09QZnyCb7Zmz6G9uDvpL+nt2sZWu8DyvMH+M9PrHXlVFQfmsWaLZ3TV&#10;nvUnEpJtSKny803JRPyqeORnDnVGXT7m8q5h2dUpwAxPK/ggrTLrrQekrEOY6HQFA5SYGVpdU34o&#10;NDO7hEuDuZRO2YN+7jRSd7/ygOfCRpgi1nqF6wixJqf3A+URZ48r1djePQ459RyefPCBmG07AINf&#10;g3CxlK6dU2I59ZN7Re1pdKmV9F29nya1AvIEX17yl81PvLKLsW+dk5tUdD/o1NrlHnS9Uo/lXZrb&#10;tec6CUZDpA6ZtWAZWcQnPL/DU+yh+Z+pfhFv0no2fRGUFBaP9Yayk3hbrgc48jncX0vG2k6izQAy&#10;206fMpoZn81H7YaZ7kC/IsN8MUWBg+SAF0cedWuhrVrXsWgkbas3fZkdn0qh65kT/5a1Y1dcPfiK&#10;sHGWM30TtMrTk/I8H5F2gdKUQmdIPcfPnsYniZuefGDUsnrnePOL/doEEe/9wZBYFt2Ca6LRfr+/&#10;fovYkFzsy53FHqRsPorQt54U5jTAsOZ9ZNTdccluzFU6nPDHbty4593uS71W7iT7Ck/jt7NqPI1J&#10;sC4v7nH99UvI6ti+vh2rGjH1/NacqF1egtasCatscfDlq8f80GBaWCXaFtX4fQGYeQGvT+6Bcpak&#10;e24YCGZXjwbhmaOLOx1+jfWi+UTq9HnEH47v2p0o8qwWfRvlbNZVsEVWF1+3D1SQocrofL2iQudE&#10;FKhrr1l3w+JTIilRhpEqBDDjEchSKhck0awO8q5zW/aMjPmEVWvjktr6CdwtKyGilyOFfd894Oa+&#10;EZ2EPeTDzbB8A9nD+TfzHa7jdUvLhh+MrVaq8VNgsGkc54NxwuW3bLMFmPLo4E8WP+6R1N1PiYw+&#10;EL3OE2cadqt7D554N1ZQ+Lv+kxP8BglHuARfCe0X5DRcDqNsb0Pk2B93b8nzGXrcdqkb2q44tLLj&#10;rX9fho3yk+nt/ozb85cJj0fj3byh8w9nKFIbs5Y7o7JbFjsRXdWawdNjoJzM+ua11BO2bXDdnwnA&#10;ixz8Whr/UkILXZkPYhyNyBE617ClcWk9s1YphcVftXN/CBnYrIWYkKB1H7vm96AV+5tTjlp++5Un&#10;715whY22u13PhliAkCfDlXZy/i4LTczejOefdkzclbrgudtv2KZiNzit0gQEs6DeD+7px2tdp0Zp&#10;a1Hb5uKfADdKRazTOAfEMe0UpWqkwrXuc/rUrvPns9vZ1aDM1Jd5XNr4F0sJGcHxgE2IDYuf3yC7&#10;NJ71z/qD3hqrVJJO6y1OH0pVzD0Ujo9K+bGTm417DJwrgPGuM4Iy8mvU0d7dgZyPWiNfETFUf1b0&#10;L3nQ5tXq9AccPKyym/M2JOvO24LM3Wa7eb0llz2fxckDJkJi7z4HaHMrhYSsAlti8r2RAuU0quzI&#10;rAHMPqr0Zk6lE9wDf0Eps/PtLYNSv6TCpMX1exzK+pMV0cZlanhFqGyjZxbZm8snomx+U8Ti6PW1&#10;1rPKx/HmblcDjNiRq3M7Oj6/jUktYS6H9lcS/0wOe3fKLkGh/53vylPsasLcc5xsVaPLUvhBi+ts&#10;SohF79zQl+mtqPDL2xHF8aghfMwp5W0OiNXH9kkvnW2JjoZldO9gg528RfUaSFQ923ScAbJ/AczL&#10;mLThqLxLWHQM1kiTO5VXqvZO9yEh8Et9nzy0KcPzbZ79jZaRPFTmQmo+lZFeWLTk5vyXb5n+tqGC&#10;CbYD0boyf0vlOpwGhys92oRCvxwHKchuiIzWK0K9/ZKYp3ed5vg+PJ2bASzMgOMhbgq7lu6Et5B9&#10;CemwR3dp99mvWbrW4Hlp6zzCc4FMb/399R3bffYS84tmOdojLfh8EdmmRyjT9NZzOnWAASkR5dUd&#10;9u1u4TWBCIG28WdxUKgUbkZh3QhjLcYSePZpTO6/rb6vb0+asiiqq/pyEoZby++U5HhJVDPhxo3U&#10;wkyYDuQl/OzsKXe/ljdVyrik8J9T6NSBla2voeJ9t5DOy/HsAnYbN8Tad3NbWrlQN/V2xSj9BK79&#10;Ht3ki12aVVCdmc3xEAST19AzHRT5qIMUkVO7JR37IzdvPtOjteOLF+eZi/X0oWsAs6aP/D10xuhm&#10;BN52CcNaeg0Dc3MbV4535iJkxQ9Pc1el1AV1iW2/bO0K7A3+ls+BhaxOHdHPs2ZUxjk4EN6rn8Rh&#10;GSeY+mXevo0JZXzj5peFAeRihLp/q1AFS8XZTe12RvuRbpYf5qJf9X7ClT++nAcRfEVbJX/dGSoP&#10;zht/aXZrLwstSg2NL2azV+glFz24l2tMU+sMeytiAKVVmu0LGZVxLzEv/ilQT5ySW1cFYVvvTomv&#10;IxHI9yOEPWoqnfBzxUafLrV8NG/FPOmnA6z3yIqTsjH5fEDozRG8JmIInrDzN9jQbmJtOHgRG3bS&#10;itQK98HxU2Mo1IvEHyathUxRuryWG9huqYQfSst56L3J526rJ7fjkxc2tbG+OEqHuZvp/qn8u37g&#10;qiqPG3aSN5Wg1td3GzUv9T+5Ijpo43COd0/DnqJ5NNcWtHVq1jcA09U3p7GmV/bW+Te4T5WD6rFj&#10;MfXKUM/l/NEjXy/8J3W8hNUnb3R0A0/UXaNedmgD27nf/cDVuE4/LEgEHYm9z4NYz/cVy3+W4gYW&#10;ipBf2mxZCmDW+20LRaJyrDYu9Tmt+/RUwBrBlhlYFEY8e/xtbKhiStHpIkwrO0lubuKxa4NcW7P9&#10;GSzNO3VzO31jFkFiKX/fv9fYuGAzc9yajWO8NqGhWv8vHtd4DvpSFryFUdYuzY4XYFoCfSq9PKzC&#10;Or4JvLv2J/tRQd0CSccUmpuRVyYP2+/sXqPG4ztEX6HncTPefqx4tOxTUKaQNapLzKR7S+vicxqF&#10;Z8KfNISdv2k/4cQ3+3A22ewpdStHaE6WQ1b7wkBt/7RW0yrcPZdW7WlnnQhDgaq9fAT/nAqVXMUu&#10;u1oh6CgeL6nte1Ubvd1Lu9DOgbYOIlj9gL+1uPTP6lxr5bs9bxWbUEc+44da+zca4a9oXeH91sYs&#10;BsM9Yu5fZDi6Y5N4vGF2W1COoOJLcKNWrCsyMJQFEuSVXMf7ozbFdpiRlRlzaLTjye4gHo3R4PVP&#10;fuAI+iunMWOU8+aPYtL958Hduok8Dfwub6dBeKWP1Nceuu0K0VxvjM8jDZ6IDpwXunJUjlVTZLqg&#10;Y7JEs0eGhYOyFJCmGJxNYhakUIIzSFH/s2zya1Z8RY2zFn/6VLgRPo8FDvbnV+OQJuWuvIWLFWew&#10;+xoSTG1U00p33oAesMKtrA5/rFIbdgfrmqZd+/Pt2/AGFJLtaKv2qZ5bjfdQHhXePSb9k1RV6HSQ&#10;k9o8aXmMJPbbOTeWkkkXtoIDInilAu9Sp2mP8bLvMLqBRRZdClC2+3Bvzt+555mKLvCSaxpmocgY&#10;t9InhvaNJ+J1lcVgu+ck/lE4EH8i5FXuy2zQa6mivAWz8o3lpK/2tQ8jRgiLRGX+KGxG1VJzg6tM&#10;4On7lVU7dsxK4jX6weF8aFcj5SwzJYNlN8zepSUNFKTw8M4LmCC022v4yZer/OnQW8ecsgJO/KTw&#10;npSdbPsYX5oLsbFl5Wg7t5pIDAPzVfAXw3NYW9WgN+t9X4uKMqR22607Rhcb4vKkymnxGi1WDQVL&#10;24aPtZ6z37F+UC7I01vkfzM0F21KI32yFx+dTSt3lxbVu+mrowAkxnuDj0fYd7EIL+Rbd/pK98QW&#10;E4Z7MtZI383Oi0ah1lZ9g17OnDP3O81/31L0GHvddY8XOsV8c9I5/gykFYBBU5MJZ+VRfT4oaAYf&#10;UfeWf/Dq6zC3XsxjvA+02+QhTfLp4DC+JZa24OfJsmWNTH8cTm6y3KPHCuenQIA/dGn/bC9Zjxgc&#10;3AQIcnnNfMokJjIA47Pl2BOmmptvs+XvHZSg79otZuuzUc/db+klaeXZallYHMvXu5u1t87kpVBA&#10;j+i9BlLTF46oQoIufT5uWv3otzYV3QXrGCQb+Alr8VEuqAL/53uecpBQrSK37DxwCS6/QhVhwnDj&#10;8BcW2qpXOO+yYvpbT41l1ESognawIRM6aAlfaNL6vU4iffmiz8kgVWXPi2urflaZngjfbIMXPGYs&#10;CDeRQPwFmMZjdadfVlsMpbY9OcHn8eQknSedjEjnlAUiKcj5Wa30H3ayz4+cSxAbkq2ef7041uR3&#10;fV/84d+RbySHzYpbC7XnJRAXSsIZLc0qPAZdJ8Xe7N+4uQz4SNk9BCxeLxe/UIQ3aUiXto49SPvL&#10;A3HGBMhj0m2rEec/DO+ixJFTjUOXn5oTQWZpYt8etI2t5jDNn4ZMX7NorBpyCeOBMyVfwONYohcD&#10;TMmpuDctH4Lk3N52aZNmYnWgY+57I2LSb1winHOhdv3ZgElFn1wjq1gd2h9SuDxHi3HHCT7oyi7A&#10;9tUq3JgifN4V4wHVxmeQcd9p+XUV1mU7MgFGu6xVtG2Qh8hz7B+h/Mwqw5QE9vSm4nI61zjpan30&#10;vZP2FruQ/Sksa33UYLA0Ur0fhvUZXkwkT2o8yFfrXJf2ygzSfj252ZbvskFk/rUMQsQAY/YPU/Vc&#10;l2tEcdfOmGe5R3gvtSSrtXROT4T5+2Nyyu72OapKNYDu20PXRwtiruee8ivhgR51PhX4XnUjpOHX&#10;1d8a24/8HrZgYO4S/4Bt9ziGS4CxNsj2k9rVZbOLD0c2JHpTAhljA/9OwYsGYx7kGJ3cxeZWtQ6/&#10;kad/lVXSe6wF13Mw7WxkXQRHXaGKvLkVVF2aKDSbzLh6hDto3LoPBJ98O0WAKZTfBTVgKGQdvtUg&#10;WL7HH5SdAf+tE9iDIZntbkh7iqkYw+USqA+rSswemhLvQ1s0nGy4IBsOZsgjsOiN4v5uP6EGjJJ/&#10;Bi0/Um2vZl8Gvar5J3Txie3w28k7teCirFVfo2wQm6hmTMdKu3IbHt9ZnkMlbc3dUWcJzCkQOVx8&#10;X69bQ7xn+ay8DaWRX2ZRGAfRsvPmOGQmbo3dPejgmiErPMy1UfEAMNuAuSaLt16R8u1lMlDwiflz&#10;JO35brLPQ15gvyCAdtbo4bHWgH/v1mTBnYqbcfFRfCgC3WzVXUIY0lA+P14Xh0jbAp8ROfnuuzd7&#10;mWtxenq3aKsJMFjSPLj+kr3dV3CjUxr9Xo47qfyeRDJtlJ4EP2b6jlSBXyDwtHFnp0K6PTxOyWfG&#10;w9ds1E4+Zz2Yrs/r6fXGZd3JKFLXcMgB1cnvHqx1Q3gM+OoTYNLh8v6U998NJp8uvLdtDEAdImsF&#10;RIxsoVxYpVX1NC5DKPfcsafkTjPRjQa3dgrsV2vkRrjtzd5ej6FPJemuhksIVND5VEhdjCOwIed5&#10;xRUHJyWACRyNEQduER5g6+XOBt4qx8yE5DLj3W+lcsRAGgJ/OfNZos9D1bB7EKYhXVNb/FHFrhep&#10;x5hCcG9QYfc0pRfGPClr8eb+OdJDS0p657pXI6Lc+XuaOdlx50mn7mbd46uvOWvDDrsJMpv8aust&#10;i72Nkz0UyIFNdqzttBC8SsispHBwewiy1KqSCwHj7KQPep9Z6Zzk3cpAHgiH4Z50q+cExIa0VmYf&#10;AcbN5FVZLsKL4WBh3fRjcZu2Jf3+O0S7k71o5gi0IFbYeT6ZDcLTP37YjUD5rH/8QS8P/v+hYoMS&#10;S0C4BlcTPMZDGKueCwhZiwOAQYBBXUBX0SdGV4mTIMMegjj3tzRzTt3oznzGkOicqEXdRclqOKT4&#10;+Rl/MrGOqmKdcU69AnyWQYz/3B814HEqbFuXoJOmXO9D72Nut20bZu/657DD7fEOd+6fN8d8+iVb&#10;hZurNZMdi41LGyu92WrKq+kAWbfIgQMmGJO61bRL1Ec1Zze5e2avc9aiqVHWHJssemarXrDpAxf+&#10;3fYGXcWahZCN0p/jgX/VyMGf8zKQXhLvhn/1+SUFPsMot/WPTqNIwzndMxt3YRyhrcYoRi/P9o5G&#10;XlE1zkCqDk0+LRZx3MV/nlQ4jcoZNmn8vJVTLcE4OprPEawn/GHyQRKh7A0l/s6ozEtwbHAO7NBC&#10;+zoDmm8vggvk65ykbfsM8ocWQFMti421CxcbuJB+9lIsrjgF9NPcVvYVavaZvUGb8OHffRrjdOn/&#10;WTZD+R6o3hvVbdlaJ5eJ/T0Kw0R4DxpRPiLT+rczlSx3oGyA0PX1pZ+iLZnDBTVWG4+0xtd6e/59&#10;DV5iD3euzGckW0DzKTHUpffQO7RmDJc3+fE3PMmng2h8HQQJmKfhyG1Fvb48Wa4cbIpKIHEMHW/i&#10;wnEy50TwexC8/nIvoVXXlzNiGBzbleIwR+VvYtU7UG+Jyd95bm2Rurxewmdw+Kv+tetfo5mv8tL+&#10;17RZcwslj+YkG8e3pWRN7GibeVSX7v0d6n+P6cnzYRRTnXwV/T2mqq0907dGO3JpTt68/7/dPZk8&#10;lj+bJMZtEQ93PMCIeOR+EBK4p8gMbUxhrIZgqFCjEVTAf9y/joLnPQ39f7+hHRGn/LtduiiRk+CH&#10;fMTnJPtQf3/2f+dcLKcKGJGDbCV7KZoGjXUY/sndRN7NzKnXOWSj8ZeMg/2qDJ5mjVUfmfkay4dC&#10;C17kFQUyjscHiH0gkxLoqMV0uO+GiSU8a/kIhK9Zo3Yrv+EtSCn6iktpWxyNvnUbnX1azj0J7wAD&#10;Rosej9Nt5XOnpk/y0uwhvXOUd8bnsDq/YRG7xgK170NzPpmku67BJ9rFYNrerlop20OejkXcC9f/&#10;fS/ZPnBwUeNrMFZeV8V5U+zjT7ZfARhwb6eA+dBeEcvpntF0az3iWGX0MV6ZmxSRE+/FscqVqhf8&#10;YM/H+8VzsEh6e7xVQT6XZeCM1HFwOg+qEb58mdwtVVns16guAze1/uPjLlUCGPvfLWDVkv/fLeAv&#10;tIR05jL8fw5JrAOBLQ22Du7JKPw3oL/WxkPZS3l4yt+v67k/vG2dTHr//j4NwCSKX7YNRnz1Qa7t&#10;v2UNzKOzWtNt7FYzEQxh0HzllTseFkLnQhIgLN1XHH8329OT1/rw+RsZ76ZberXlumDpl3XsA4Fl&#10;dt7+G0YwSWEDQrSMQ1btUqhI/y5FuFIprAEGLpqXPjhj5v+1aqX6OYqjMZqi671aulj1jbteJ8Og&#10;uD09oIYY4nFY9ScBTztcRersP2Mn/uDbOVLviBBXWEdeNV3vwA/vC/DzE9+jCjpXAWaONKSeOd60&#10;GkZUKxl32cmoCpAeVz7+OhEtqf9dNaKteh0X/2r2oZLDslCnijldvimCf06zSiu44ZWcTsG7h9Gn&#10;8DBidFQqp8/qXXm7GtubDUcAg7a8XoE4MClkx7P+FAba7bz1PaxKbjkmW8Cum5IPfnQDvaoePqf+&#10;9dCVHXRWF2HK2o9fyHj81wUo43F73sOaFFyT9nEVgdEqtMPahiKT9mH4pw56p/HL1S4X7f43mdeW&#10;x9HkI44oERNBH/FAl53MRSD1LktYR1TLPHtzxAkQkeyx1byUajWrUc28Zbn6wIk68izd6SReEwuh&#10;U207HrSb2MSq1vwTU8DzBV9sMcNt9V6DuKVio6/qj0oUBohYkwx2qDLBLXclXN2xH8p4j/3VeX8O&#10;KNu4PLAsMmdABNqk1flFXp8oQvfCohfSSVN+11ZnhatwhdZvBjDV+uOKrw6/E0PWfOLJDsdsmfkd&#10;4koYBI2L2DNvlA1qIaLFfUloYJBZF5qN/KjWDt/RBk6Ex6Uwn1M0WeKHhNiA9rutiL9euoftYuTk&#10;aItVGx+JABP22b2a9MXLY9xhpADkX5tlEpmVL+IcM1Od9a+yAm8r+iPWayGnLV8OLL7hQvp4IDgx&#10;Llhr9hf5dmXlGBX2ZCWRfxd5/r6whkdsd8hazmsy/rM6H5fa514Rv1YAUbNggr4rw8A8fI4IvSAu&#10;FT8y8v58mOVNb2PdppZCMU67uz+Spp5Vdnrz/YvQAwx2NaA1fjlWxtFHc7b9dkZjEwjY6yKlbtj2&#10;n6qu3CG7P2a+KEEpbHn20ijwpuH2XNAYZbgjjfuUgWm5eCHR+HU5bsPHqmJg6IkyuP0OFFGVxuu2&#10;ijRwPwBpNSx3emRTY1V7K4Vfxl0Uk8thfXrEAYYfk9LarQ9+TYIbmjmlCHIL7MB8QmbjUGONPlqp&#10;FcHGsVX2LbCjBrl9JiXMCnH99QMZ2UDR2mWNUWW1KsKicI21S6lanrRsKHxNHKKfR6jeAboXwNyo&#10;eW9flPXYkoXX5qBG7Up7AjL0L9b6lMLZuNvwti7d27bJ5fCEmHT6SZi56S2vWaRkj1mHew9NBBgC&#10;P9Crvn71+h6EZuZVFB/b3yhuEVHAmgSY5DI2XuzQsJylsLvbq5opi4F/7yyeKfQufLoO6j9coAJ4&#10;dEVls+JmbcUz8VV3b71D9losm/SjfSYQv8TvkZte2szatZIofVrjsCfMzXbHy3s4BDABjpr6vLrl&#10;C0t1sDtZhwOL3rrx2nKXDNxQ4E9abNsRqZ4qi8oR9HhRNrsKvDff8KI5mlyeeyDEpMpD8W9XsMoP&#10;5lXvUNjqLxPxEm5HlF6TX34BGHdwPBndOQjrimFhkR17b2MpmCkPMvYepmY2NfuiUhNhrsRhm32T&#10;al/7+Q37vRZWttAUEzOk4QAZwwbhD7fBYTgvY1HnjUx2zV0zlYv1Qt06bq8A42vF388dTCoUHF3D&#10;oU6sH9j0xCw+t3I/rpdiqTlCiPvgIqv+85xVeoOFVK0InofMn1iVa+epy00vd9jJ3978crplWr5+&#10;dPMX3mGAnWi0aRhsygSY+YeBBIUskU7hlvqjdcFg1V7n1GRAygJpy923Ot/sMpOqUUAa0Hh6hkC0&#10;nbudYScBsTuZXxUnu+7oudTvNLeL1ruhGt0cY0HJ5253yoOId/B+7gFm+lq6pIAEbUo+LkCLLwkE&#10;fROc1u+8Vse3QrSYqtL5rYMI5A4hkhpDgP0eq+gM4lEPnSz9aBAzy8tYUnuvjGLQntTUXzgC79lW&#10;XmY+OR9rEn1Z/s3Qb+Q2O/CEM6GT8XzRvz484HsPp6tOq6et/RbBxpQmBuOKoLaYwcxBPulMQ3ft&#10;SBMnIrXvkldebXOu8PIrcAh88m4zRTf27rqaz4Xp3hu2+JT/m2zYB7O5n+b6F0xfMD5qFQVDDbd1&#10;DIaj/bYNPTrvk8b8+oW5kcStd5fdl54U2BhcPnySueOlB2TomJdl3jds87Y6XV/E4lipT8US1ptj&#10;IX/tHH/cn1PYW2nm5OGC0iA0TPgxJpVJWjo1J3Oi7WciP/kfmq6zSVlmif4WoqCoBDGLKIIKmAgG&#10;UDAQRMTA6v+/43Pr/dJbW7XlcWaZocM53cLMaJXwpqs+wfYvqjWanG19NTmGf513Im/mr8lnihVu&#10;iP/8zqCHp1DV4LaYTvKitb2HSuoD3u3zByOUK5ArgLjAGwpdTCnOxbXnDGWxEYaZdNxTpYM8OSoq&#10;yA6H9omcQ/ZO70+5BvxRMLsUVTyvh52exHc+aMw+xcNZSB58cs0jKJltw8yJtsdaEcBEs7RYjVnx&#10;5mYzq6+/zmEWlJ5bnXhhfP3tGZv7Gu0HqCiop9m+9SxW2Rc8QvWezQQGX/XifrrZFYmkBshPV3/x&#10;lu5dKJg0buisciJvdHW1cBu/W+A5KVE1awB4BLdt1b6K39C1jwxW52aZFi8Pj+Xi63wXlg7qOUOu&#10;8CoXyntioChISam9u+AQME9sUiqURjrIFSlxcbcFGfmlYHKFUE5xUt/f50UbwOyi6zq4rZq4KmtH&#10;n757bsPbr2rWZUhP9fEpMrw864sDVHMNGWM7uxN+hZvYonF+UppJNq5YUudEC5ti6bR0bVxmLAdy&#10;lPvp5EBk1eRW289AkRrAhJt+Z1t9J93p+GoCtmrJvjy2wkIX5INb+GPaQu1ZXOtNME+B8Mo8nC3W&#10;pQaqeZUq05+lZDgYx+y1YHCD3Ss4uZfa5i0VWbd0mncb9/oacHOYz+N3QxdX+rIbLHJBQ2KiaTxZ&#10;/JVZ7VY9VCizAuG4g2oxgxQ3FXGmD+mP4qHKGaRYXw33ZBxar8Z5lrDYcfaMRy1pup1TN63P6aNC&#10;7+Ntb6647B7r+Y8JeYBMaussz52+19f5hBdtLStxgD5AvqS81OXRyXTovNhap5GW9veLJ9dHJ/iQ&#10;zOlcAmyPYPKisw1qi6uvmYEAfChQr/dcKUWMceBSrIrVetPfbCksq4z01NoDwr5ZCKbLJ7hVAz1P&#10;OqBNbML69Ge0E4VGS7fKit/OawbFhSb/UIrEt/tHBRviq3ECN6tyiovIVnVEpQaFbqjLUs22yuHJ&#10;KoDkDf027U5UK4PwWofCFcmQ9rOXjYr+W5lQ0vQSQ6x1O+1T/FowY+KYRftdGRk8LHnb9sPjkqOD&#10;V6S/2qdACHN125Iyf/3MwX5acVHpnLIlLvc4Btv8cp2FYUPIBBwMc3Izo9XHtrahOCQLte3eEs4G&#10;mPIGM3rcg7gbnwR0K1cyA2UckCho3yvHcRV4yHJ9cuKFeTIc5REYGr8F+1aDuU/hmDyQT3y3ifkv&#10;qz7wSwrpyUT5+Q7T0d1/F9IR/weGBu0CbVofroF+pLPpXZBtpoM3J1p7KfmeN4+3T2rNS5rnXVt4&#10;FxVfuzSYz8G8k6I5YR87DCWTJHzGlwAEsqscwFyPdI69/VFQ3Qd/Lc4vl/d7Dugt/Ctx+wDuLEML&#10;RWYru3mvJJL7+Isal+F8MvBE+PWRntFfpFzqtTnDxErVTWnkKQ12NWFg281jQ8CeuPuwKimAUeE3&#10;8Af5aluaI4M3zbbv8fq02B52kVzt535UsB/bZbdO6+FlXbv1M/yqDucNsrfpgXbgwQP/vEV8UhqQ&#10;Vycrjj2ud/QJeHM8Br5DU6vLZacqvTWAiUrXIQWqtd0h3u8/x0ikPXe5+7LKGd4afGfl0t/7fsgx&#10;cxu4zgR0lGr2erX7/pECssqkF/Hry3jZUNrFd79wWuv9tcqsor6uKBFxgx93pfEQu8wvvoml5nzj&#10;9yp4OTsnlXN+ZoanV6P68aYjJ9nVdxNAIiSW8F/tkYOx5PP1X3frpUsOYlH3fHFGCBeBvdDpT394&#10;GaHR6g9vD2clEMu9QCc2dl3Zze/hv9TQ0NF0v1iRT9Je7tKgga1RCDvscuK+3QWs4TUC9EPZAwpK&#10;QZ4B5/q7WnHtIUqeD9xw2X081VbR29u7gRhJ0xtrXqzZK/vylxXG0XyWMBPnW+J/D3Ryhf+2w3xU&#10;qCpcOGwewAiab5ygC+tlsXtQ6cOhczSMB+dhsZJVLrvQv0YwepnJgL6rjf/YHqjxuAJNlW7hUYmJ&#10;3bYoXo8fuXldUXlr3zJTJmywAOZVf0kJCATbDlV62BNo+Plaxcmor/5BR21zWrH5ubDprPmlDo9j&#10;7TV9a8f7+RoYPSKbLhrB4WGW98oO6b75fqexSLqTFzMeFV/r4JiXwBxk/jzUXwDmWV+iYvQ4wRiz&#10;E9Uci7oPee/vXqh5bltDs00351AIXcU7dazdve0C5Jjy+iU4Ftioe1whV5dQe7LjlDfN6mEsSWMP&#10;JjUsOhi+CjLHQ+whZvOfL7Dfwz68KJvontdd4JTx3vruBFQcYd88066VDJkhstM3Y7bvDrip8R30&#10;Erd6TbebK3q41S/667V9w8V8Lq4u85K9iRO22jlv4h5/NxsOpqBgZBCA0RoSnkX0ZCkGxM4731lv&#10;UmGPUkSVX/Ui7dRFkxUj4sReUh0egXxzeVQdoTLEQA+Vr6qkKRwOoXpk/MOtCNhq/Uci4I055D9R&#10;S6Hak0F5jrwhAAMLsdHuX5frpoTRNCgEI4taCZkarKHFi4rQiCrdV/Cm57jnbibrbrX1UXevRv3e&#10;L/KA3GrB85JcVeM7L5YYpnj5Wrdh6TQAfYKF66ifE88pqy8QAGNtlbmAcu7L5oUuMongQrd65+ag&#10;Ku3378+IFaa8tQP5drhlzm8saUmbSdeptZB0lxhIZvNK1exfTm3wdpUxAlVHcuNOZe9oSZrq7LVK&#10;lRvTxwBMp0GPWa6rEyqgaueQOWb4rESXnk2YHvvb+/x2Vw75V5tYy+5zxxSmPsy1ZszlqSPj9qtw&#10;t+jeoz9Hre22bpv2bdmQIDRdsxxHdoPSZeyg78r6F3uK+94euAKA7B7bZbhzuw6IYxX0aeQ3RuSX&#10;Gej6xZIP2QmRvn2cktCk2h2Dl/00r9Mxm8aaeJZPc2v7BgKduEC6BT/+lMs0KU1X6iGKthNv3bz9&#10;/jflFkuLlhA2ZZjWmqEpmMXYVSv9vbc9VCP13RWdqJVc/gIq7VBlqn75TqjRg9WIR019V/NGV/lG&#10;x1mdcMBdDEY3vRpTTXUU7H0KVb1ZX3ZetPlzB02YMz5ROJ1gBp6Xb9V3dCHV2QNQ/F936dMaDP/2&#10;mP7Gmj5cGUlA5LI8HKB4v6iOl6xIok24VdzgHUgarZKVOwH+bfZMHg/EWiVEC7Dc8dbV+v4SXbX4&#10;9q5vH2go3pdz/7zypcZtFvvuUvICd82suozDeOEMFDXvfxpSJGz8dTyca3u0oCuDXf/YXCvOtzAo&#10;tCq66mPdHrwc2crwBA5b/jmHVzBtbPL73+QvwJHzrXkDqu+ARqvUJnf8vTtdZbVKpKdqW4uidGQ1&#10;E2Sw+qojoVEnBefNpLHy8FNCEnvF1+smS8XKBfQt2r7eu6W/fW4eyOaJN+GgL1WY9PBzoPZR4Ojj&#10;fdjE3E/cmB2qSbW/sOTLHZFq628R3zXLUBRVaWKoyMq1Op/sz5/mcZE1R8kEfn6Ckad9qtbDRjiC&#10;yNEKtIarAxGqgQvAHbfvDHDj3V+CeGvRfdG4Cn7l1S4NQXmRnRYNoBO1CnQ4MqPT0uIOg7UpQA4T&#10;iPVzmMtV6nmtECJZJbJCB71IznZsv2Y0h84bymb1mJd3r3x8v6ycRadVig8s/MsOplvhfBNqu4e/&#10;Gl7eX8uF2kqB3NvRUNISlsKETWbUprtloVif/DZIaSeB9ocBBxOuXWTh7wYtr2mzXPvUbmho5PvL&#10;faT06sT+9HCh0EkoNviNaMNGtT5dGbz2ab09dDla3DZLaJfaMX2jeTm4yhB0kkz/AnBt+FI3sub2&#10;SQ+ZMgybzwcdI86nhNfszt3CJxYsnIizp3sLfF3K+wc03A8sk0qu1F8EYCZF5dAZTE1DSwtPeKGK&#10;DTsnJ+oNmo66tbQq7MTwrIZohbzYWa3b3eoQQphWR5p+ni3LmE9VqNkryons2C+yZKqhN2HHOoYi&#10;u5V9MEH0Vr/1fyW88PuIM0Q91eoYzY723qHbSauIyZs8GjwhWEiecZ+37FGRTtUZ/gzkY2FBBsKR&#10;ktdLVTrJKL+9Cj1wdjpFZMOYH1MgspK0hf0WcCrK8fblbEIAo6r8GAav2Ckh5qj4rLncCZoUx9/g&#10;OWjhudRjxB1/6BxgsGrtVybqGVE1Jt2g2AG0i+b5hLTL9ryvOiHmZK16Ih+gBiRhAszvT6Bx56aT&#10;AoEwgEE21KjADZpR7H5xeYNzoLhAhyvA4UU6y+KIA6VSSTzvFwOz9f7rmyJxXK6q5HaxfsdeXncK&#10;1wMhtSzms9P/pqw7bhraCzBX8wtTSXgyGrT72uAHM/nS5TH2afhB8UI+3s7kQYQhegkNPNgh/W6j&#10;LSiEQ8O5j40zDiQJpwO3OCHASV1FcPEkGxYKtgU/0ev1Lkye3ztEMWf1sDWrlunPIlDNS+MWgAFk&#10;C6B+6KD3P0lp0oU47qEhtSvN2y9jNG5cX9Z7D/iqcC/lLe+KsINkfRkC93d6OA4vCMvR3t3u5zZv&#10;dY9IcJoW3lB/NO3y+bGy90mB3b7nGvtzoKYbw9RhfQU9qlHFef01aniC1IWEaBb6+qfPTPx16o/S&#10;hqV+WZmQymvgcG4kjvEWq1ubo939mP9IsgoyJ+95sjx1J0TheBlnyO4rgOavpffsuvhF0pbU1yCF&#10;7zbyGo0B5qrPKBTbatYXQIbm0UJWGZfcQrI4hVn/dWnOKX8ciZ23Gz+kN98QpjNZX76hqSecJhgQ&#10;4Yi1KXHmXs9VsVcreneoHcGI99s0u5Ljl4tffv40oezubf9NG73KImpOXcKRDaZnnYhx9PjQtZPW&#10;5qd1Ba8GMNx4t7NNM67Hk3LpW/XGiLqMGslg++YaL5gZTvdJfXChm91j7U/fNgGMMdapqMWKQF3z&#10;Ht467wX2AqlZI2vUdlOPe8+iku0yQLP1Cnqm5NfbnBFVFrXdnLzSpXhahJIYFSpjfZc6WODHMDSp&#10;H1tjaqtW/1CaRxwlt+ULgBnSu2LXLJzLotzrgHg+uImq9+CPTt17g3mI1/XFO6Sh+h0JxyAC2S3d&#10;CKzihyK6Rqd8WF5ddNTp1kgACG9nGxOOc9rdtYvUWqEfRKcHRNLL6S8iuF/L9M3bNvSP4s+3WsM2&#10;wsmbMLvpEEszoZaNy4sSmuSaRRmXwsSbf02DX33CqG4yOmSDdsHxNF+BA/K3kANke7gQF+AXqKUz&#10;vH3Wzj4mIcfPLyKIK5sJel8GA+3niSyYOVRg6ld/hU3q2aGvvjlDd3CGfaqN83R8QuOzK1RCGz8w&#10;GoIADcjhBuuQ/8IE1KT5ePs03NZ5XEGu8bsCZnieOJdyGiMA0zy9NlfNZrOqJPmVCyaQmCrmVO2b&#10;1Uf+VPkzWjoPBctaTm3YOZCJWtXq1JaXzqzqluGNSvKcRLz1+HU7DSw9Q8QxfmhcUS8NDQ2UveZp&#10;Z1b93QLYKUfuW5fp7Fsq3bQLq/XjItFiKLyhbqvWgPtO/dgdAL0Sc8xGyPUmfejbkhL92KzsCXbB&#10;dLwk+jwMZxNvev2tENaJnrjbXsADd2BdjuJatqUAGGtdRHjJIMxUJj0woqRNTlorbrT2pBithxsg&#10;zF4MtQnWdXrYmXnNUvRUVUTDoyvtmTasuiWVK6LEacq3pxDICSH7cpet4bsBUomE14KAriP/N+ga&#10;i4CcvzLYp+UbO0KPXLZs3m7VEe16zCvqtnO1Zah9U/WkyvkDzoxpL8ITUpMmCPsXcYMBoISXyOFh&#10;d4wmI+sojy8C2Vm/wrdvyn9jvDdpJX8N7QtgMmgiHCb5srOgdOk9mAgK8MakklS25GpIzB2cNk3A&#10;nZnD/cuabLevfZAM9hmrUKVXm2Iot29eUJrPgYqYdsaSzLuWH0+cc7A+bdIStGOx1TL9vW+Csluj&#10;Cni/lCuv56Vcg95ccE9vIx2dUNAiG3WTEv1s7/cgk5e9iLQ7WbYm+TRju+jMLM9hT9WP/lWN/Iux&#10;dFiU0sB0HdKudoR6XUr/aORn/gCMaEjNlngs5jw57PJl+8uGC7037LkYVk1IIOHd9hdQuf75v8HG&#10;LJ8jCFTP4Rzbvc6DEwlUtt/vJYV0nVAqiBfs0SNbTivbs03BlF/uSqPfAx36J8Q+lzSa3UCvK3MK&#10;ENDLqWq+YOp7JpXTigmGFX7MCPoJmvX5d8mIWUl/CVItbC1tShmFZRWf8CexoAI6kgLJJNnjykvL&#10;83DrPH/OMXyG3ABMVZDYdBacDsOj+ImbRD4bB3NqclC2TmCCQyNeWuPZqTg/0tSeFeXhxdSLATSq&#10;e0XCs77xov9Id1uQrG5s++7tQgpNvQVSbxWQZbN7j313+Io7AoAZaQeGTitGBghZN2U+X2XhEyRf&#10;voFkMs0dw2qcE5bmf/G+tkAyyq9dDGFBVneoaPPm8I7HQYQCztL1tkwccikA4UZzFswD96GXJQzR&#10;7iJWMRsA5uS9894s8+w3hgpVuoQtqT4yXKHTQV4L/FHWbw157qngiXhcua22pxtM6Y2UYZ0cInX/&#10;9fcQq9LzjHVTVDHqeBFBnswsWK8BydNT8apzocXZzx2c9T9gsJMmLdJCSyq7g/yyQLq5CA1dxf/b&#10;FBpWvqiIf4tU1gbUo/q3GC8ffmEcalc+UBr3/tx51RzOEWQlqA4J0MlAh3PtOUFmnlse8p47/ejy&#10;AMDMh9osayUO83e8nVSBIl8T7/CEXTg4l1qz/YMqDx2CFzHYvbXQIy47UGCNm2iI1ywQ8wSr9nuw&#10;7ReDc1GW9sXzBG7LbZWp90p1RrY0ZRuumMPvJY3Hck/aFwZPbuGzkDRWnIXiFAe7NzOguX3DA5qq&#10;+cbFg2DDALS4+/p4y0Vwc0tHFTQw4Jeb8j6d2oESxLRtVUDts7zY6YzNA2raunk++sve4PeSTtN+&#10;xbCtv02m/LVtWnkQb7c46osh8hQ798Q1ql8n+NjlrM1nHWLcq8TKoHJelyut47dHDU73WrOSDQGz&#10;XyeLSnm6dipT9iOeCHu5Pq53+UXX1R+M+9SqyoI9z5cxnIZArYfg2fWsfa/AZdbP/5lVq6m/8FWT&#10;sUkLmOra1ujW1Jpzf8o/U5cXQZhQpeMDSmsCxbD7UQjLyKLxzwCYwWgYmmh1UJmhVbO9OF25rFYQ&#10;aDCNncw6+gCIK4sokHKgquuXDAPcFhZglaj62qrg1+N2pPLDGB0997NFh2GMQQ8eaa0xMSK9Mnn5&#10;fuwpTNrQDMAw96bDSMcGBHX1LaeMjOLfVbpIKKEVQHKMnJzsgizVUzWunHrcdjmuzr3PTO+20qLW&#10;LhQDtNidRREpyPmjOYyU8m0BxKPe+aONa1T8Mh7DOHZ+IW41LG1qtwWgCY3m+8M64/Z8MVgfC15z&#10;p9zPQcz1ZoJF3YVT6JvktZNBekxAUkuoTNStW2K+zuXdrg6AYTbWRvuMZPLhx0PK5FbLzqdyQOjP&#10;4BffoOW72S33PKLaul0h858554Xie3jWJzMJkQoppuFm2rwwuaHanvtVbVN5zEAT5ZcKGiQnj8GI&#10;uyYqw3M5XFy3rEaybfGAD8nrqlmc483RzQYweHPiA+3HXFHbWWsRtg8vsx+Wde0BYBp4EHUMhzSv&#10;FLFUR7kON2cDGEJ7EgQ5fyC85jvT0VQVtvaUVZIxjtAiLiorIxeVDbE+HmR71eGs7W81ncLusg2p&#10;9UFg2ZUfsnXXPiM8XUuoNObq3iUbJUklLWfAkf6084XZMPKefFgD43G81JPAl15QgPBkn4VSWtbW&#10;mr1sP7RxzmsWoAvPg1st/LEfgqxcVsgtmS+Xc/fygVv4beIdl1nHH7KkkRcMZXoMQTPtApnPtsdC&#10;DzcTmBxTj+mMz/MnKQx4afBs5o51aedAVHbnZcDI0cHgA1ZXw7q5GPHZHsB0AVVk391GwmqzEZ0V&#10;WxwhBam8eQgYgwyw5tSEQ9V+9XV6THAMfZY6Mfy3tnn+/Hdd1El+NNAjwSol2aHmJdn5DJR5i4HU&#10;udH0de1kxjVstxILwBg77vNHjiafMfTn3tuUYSIsvx1NkwrSvofApEU4nsXN0nBUMwBdeWrrUW+y&#10;X/hLvV6uGHPOPhJvqUtr8B1IvpGv1GnnSevbROYYG45ryW5HHAFMU73d3mA2CJ94R2c48Ycd/1Ik&#10;6tFWY6bpGpi7UwLDPi5HdtVVj6zZ7XP4chusvf7wBb7vpgA24Six6ONRYivl7wt+s16JMs4Z6G+y&#10;JJ8yrD5/dU+5FyFL7OJARp1Qhg62oBUNW0Nfol4kPicdKH4hPVpYPm6+OtNBem3+epIdv1vFgVOw&#10;w/RactCejHGVoNPU2hVYXVfPLRnWWij45MHv87Tf27NOHXimTm1dVI/Ody7JovYpydIrM86bH3HX&#10;ypzrrj7W8nDSL/dC0OektvnTmu1dK30vdq1HNxykAX9E9m5L74JT7revskL/Z8YDywm7FQBTKeyK&#10;K2BK1fYVqnT/Gbl6yD8ndARoisX5s/nPGL0LBbJ400ewwrTDmSkcqLUXgH4SfrOSHKzmY9GWgDhy&#10;8TNpmD1L7lbZfZ9S477/Hc/WOzm3MbZ/OqhrnCJmjPWh237r3kKzRUMFprkCa3XeehQlr9+CmSRL&#10;Vso4b4+Z8TrvVMFa+49w3qeOM1I6rBh2pIJ6/342qpMXz1HvdfEXRql/hWyuQVp1Co/KdPSfYRhk&#10;N6uX/jPNAd59yTze1x4TenYPTkNc4Tfie9R7GvYo0o3jAxQ4mrMVzJIFqCIXusXg4h/xJ1xXyV8J&#10;D9aWpxtJdP5E4rKVLiTaS594UKSu/azQy/EhsR8C4y01bPYe44NCM8AHOGWIZy5lM9TrVe533K/t&#10;J5vhOSpL+2lEj7Y+KdmjybLN8mD24SLGAYw1UZu6XSxNLwXPvLsFm70Fpd7ikmBk1IJUNzCe6kE7&#10;4Lh4/eoUExJTirlucfl8PlbkcyDzt9tt2YFAqWsugPtn597k2niv40CPqQONo+ybv7592L+fsr9u&#10;A+mRVr7++yv3NkZno3E3J35mMm/WOp6GRHHpt6TNbzWW3bN3kN3bPg9wl8bmYn8joSJdP8TS+02r&#10;LSDGlUg/IGzoz+obAAYPwKAVfivM7rR5oxBgioCvf3bD0rgokKUxgQmNwrRRfpjN0+BhCqD/j25U&#10;arue5S930rqPstUbNSj32ZTF2AD0GlClKoligKjfTyXORT/i7ecOgp+pwD/gfaDHFw3VY3/Wppi3&#10;zMFToEpF8p2V+ijwiHbb50ied0vrNqtg16TcxjkHdGMa4nI3u4iUsTypiL9+0ODDCVhkvLoDnlLB&#10;5DPOZQAMn1XLTXyggkraA1EuyYP4cG+SXKSeAg0Qb7gs9nbee8ixswwc+/Hpg8Kvr0FRhlEFPvp7&#10;I6h0q9NUI8B/BI/KaaUR75qF1+TjE/waGGqESr9q1M5eLzqqLssQPlyWgA5JMQdHbpHLPSH2QPum&#10;yc6lrP5RGJTZ+Cn5/SNwHG63I0ZbJAneiGNwf8ctHa/ccwZXOSyG3H7XUFkQvQGjfPFh75+GPXlQ&#10;+jZ5lPUDN3jdtBO4wYA+lVyTkebvB0YGKKKkO2uw0B/lSPjlbvxBhYQwoeqSmwHDshDqETlvd2Ig&#10;22+0TP2KmvHCP2+5h6HE1OL1ds9gNU572U0c9rmoNaONBCbr1N5FVmkuJhhTeGya04qfQGoxgEvt&#10;L+hwv+6czkg0/2jqnFo8gVkyv+8LNpzS98mDxTjKElNv0DXLd7D+vz8pLW5/VdzWQ9Hnc7FlZdDf&#10;3N3jQbeZWhOtQRQcsRmuhyM0t4vUiQW/dirqwyhAWi2rergkuXfxPAfh+VmPtNakXF9JMHZgbQLn&#10;eSdZJiAPxGMZq9/FX0oVfm+gGmWytAERBcAY9f+KHWAIGzGlxxroH/3/8fVlC6oyTZDPAsimKCIK&#10;ooCIGyK4ILiioCLuu77/JH3+by7mYs5FcGxtUmgqKzMrMqomSEZhaB1r+9d9XD80AXikKKeGdV0a&#10;QidMmu3kG6tVxW9sd1L2QLz8CtQKbq7k7TpTp+SoXzADR810z9LpDeJYSBt73is5gKpEXFZ29R+8&#10;H0f2Jpanr2wlHhX/gX6UMOnxc1fe9fVRC/UX6zexPVZtXLSKxczSRSfLEibzB2Amy9JXVULifPk+&#10;7jKZ8cUvVosy9uPgW9Zz8Gh99GRgx3ghsGow1V4IxKxxEQyPdRGGx8Gj3tNw1RNcye81pqdBxiSx&#10;Scgv0YGGZVfdXpHvJVFnQK3WGa1+pbXeRMvYQb880bUO0m1ZHHvEgxuK3OGlmcLvSDSxQLCSDNn7&#10;oUdKTlbVQq9zy19q23rYK76H8NIwiGBs9fMXoNJTINqgU08hkR3GGWOzXVgnR52Iy5w/BD2N846w&#10;CubgwTwfJWmLx99D9qiLNar8+J0v9Z3hB+UPxRz46YhZ4iO7ItjzJ5nnNdE5r7DHMgRFxDjGSLhP&#10;HAQ2z/7eBDPkcf64VIcKtP7MZzjROv48SuoXau1DN3cVF1XclCSUdHqatFDSpK0evEk6lNb77Fa+&#10;iGS+cpA+TJFczn1uVVd6NjSw02dLMGymsAmrJV3Qr+XkpjFKj8IIC5NpOzX6rqSDR2fxqsCR6C/g&#10;h0M7qoS4PARNxWnlkWOmz/jLyBdGW7+tZgF0N9Mo0rvWQA3HM/nZJ+0GtXY3s0kTG6kIvX1rbsd2&#10;GyyYUcO9GvnY7pKLGHTRVh+u6Hkq1R+Qw8W7Yzu/dimd9ynTLUMBd5HZ8tdOqyflYN2mtmBy3mG3&#10;mr+JZuMBBRxKvJstVwepvhXXmPmj1x5CxNM787fotSs8uOHqHGbMoYj+8E/O+zYnDcVe2we67Vwn&#10;1OyYfmwpaQlTH9SuKlqvXXt8m5kVW3f1NMbv8I3cQ5yZ/z7U7qN8k4M56TgrjH9Kb826jjkSEg89&#10;K2nVuVdab/O7/DJrFKBPPlvkcpNIyzsNta/FYvFWHDgvUP07U6mJFnA0I64201t9e94tqanCfspZ&#10;TzvY/bNXCl4DftzdbCgXAb81IXd5b8u/kqsJV3QH1m7meLQwzfRFLHzRytIShBn8b+g+YV5suVr3&#10;e07uAxQsGqnT4E4IqTI+86Gnu1huUn104O5dzGnDvNd7gKh2mWJjIAf15JF3vLzKTABmtvmeEMPt&#10;FsOiWUDug1/DV6Yd++g1OYSx923UfpaRz9C0drk8viVYoyeUcQQkue1uGL24aaaWvufe8VQQ+/pm&#10;W0o3hdz+Vbh+ypuL9/CCg+JFSVdE68cPU7Pj4Lsej4g7vuDCtpV8c8t7HMX9iNAGm2KwlvtLsg6z&#10;6QL2KWsSpX59WsGL+4J6i4x6k2MD6FfyJv2mUDaKb00ZyDk9hmXx3didwgJE4qEziyY17mRe69xM&#10;yyAeS8aDM8BQk48ytv4PcNi72Wit/y+kFRC4zS8nIJ8EpJ1raqlvXPs/8KgGtyBT/8D6cXkwE2MX&#10;if6D/YWXzjMj0gsJoI2Z8WkBkRA6bcUWf6Hk7kMFuA97dS26lqtHTAdAfP2J8GN2+j4M2enTUUYo&#10;bA98fPTiRVa7vscYx9lJrZMYd0s6cY/UxgnnUti4mA9ccPdjbbFa5WozeSORyqz4Eg+uHE87pwvm&#10;e5mmLAxnkxu7qBg3DuBqU7IRkRIySdmi/gOBH/XUXG6lA4VvFXH9N3vy+0VnYZRrpSG6L0Az5x4q&#10;HumD/8roT9B9Ib7Txh9sF932M2A+x19QmdoeE4OCTIqJjfof+IPha6fvClsPpEZmx+ZZicXXrrQu&#10;2xzdasHV0C+/WKSfyL61RxBnixskxHndUcVJ4ZnVGYHVVvZstEm8l+mcoT3x87ZgFr+HxRfR6FhW&#10;o7qsN975FxTToShdsN6F5vV+u3iqThzoy2ZRnANxYQBmSO+ZO00/8asEX2FVfNi/8iSV+t69IHs6&#10;kplTRu/PJkw7eJqv8bzFzIZ995s1D5doPukfq7OOUMgnfFqktx3ltkZKhA93c+n9Y3HK7vCsRUBs&#10;JoOZzGXm3NHuTbkdgmg4qZ1T+XIjMAZuI7zRDxJR5pMnMt8fT85amaNyqV3VUvX5IkhJ+jBu3mnZ&#10;uW2+ZxNawdp1aCpcy2abvx7Xi37prLdeQWm/FpKajRSVuy34paFAPKTjORci3fTfdb12RXQ1X2F7&#10;cWgjtQrEhEW5AGyEci4sM+/jtdpv/r2LlnfZphjI4ti8rPy3+R635Fp/XXg2mtmB0LDqQgnM4KY4&#10;ql/z/DePStl5sAZp2E8AnOvoXvnKw/et1GEg3289SgNJDi0rxShW74utMxX8uJ6j5SkPqntUuoB7&#10;ajErTN+wD4Z3cNZRbuCPX0Uu6Fmom+Q3RHU2dgEcuuaNH01sUx/PsJBexwhQhmqZVoPDMi3t/hDJ&#10;KvxN1bbkbtQONVhxaeIxRyU8Ukdz/NQwPrA8fHC/bOq8KlOIycpWCgcPnbEw6gpmakXv82s0U/7h&#10;76NJ0YFOgkAIWr83IMFQuzoUHa4ohhs8WjrP3rPS2QWH81+602K4s/fazLfcELKabgESqrwfi0K2&#10;CxUHaEys4+tkIkA+atw0eJADB5W2D0JdC215+6nU5iHZ0nGwsP9hfKawAADRt+NNfFoHVtkQWnNl&#10;gIJopr1XMrJ2CF6gYZevnfIxJelHyG5fpwKNuWa2XKOSJw19jocxWGCKIdnsb8FM9YMS06MBcKq7&#10;y9nlYh0IcUhoxaMokikfkZAU00inxucbTvKPYqa+69fr3yVd0Bi30b/ln1RaOlL7h+Mgg80fgBln&#10;QVqHAudjfoFUA/rfByBrZZLUlYHUFZvmfwLDQ/4KnYsQUeQgJc+Ms5lTLOnfW+F4H/MLhnjwtA30&#10;FFJEkZ+d+gfkG7VRWELEk6vpplMXpD7WiARmpVgZGUlyDrAJl8T4PB1r4x7ER9bULcwk5JaDwsnx&#10;VCDlbgV9tmj7cpNZE/mQiJWR5zmZTA+GOHQCznUUxj2b5RkjCW6zfJfqS+EYef8PDr+n08uj8T+w&#10;mgZTwJ7GJHn3LoWH39HpZTdkowhC2g2mdED3Ruce/APHX6ams/LSAFhsNGWYvZtbd6GBmRPX1dtI&#10;RlGvJP2zbuvXRG1fSqJrJFVHD6qOvImgu8wEUemiiKRWrzvUuE6V0vZRpZJa1DSpReUHwQhZyXFX&#10;1+R8123KSJoNG2mou0gRCOiCmdS5/P0lGVfP5urMmKg9dD9PS3SJ02uDaB2hk9LzYh+LAHH/wwSI&#10;kyHm8TQDnbCD4aKsfYYL+W7mSGQwRLYFfj6tvdbNakfLxv+Blizke7egMvkPVtOyDa3+HErXnqXF&#10;45sy5fYC+QdiF/qU9CiXSVLBFWGMrlHJBVUiQehhRUit/AZkVbaNhLL/zdTTVE8kQvgH7cGJT6uy&#10;bE0pXy4aT9MTKN/r3pnb5zv5DNT14kYyuvChOB10kQ9XuMJ5F3dBMK95bHaZ3iBl1RUUK47YUmCl&#10;btb+Iw1z+PNoMpydzfU8Z7TodS7NhM5TWR22hQa1dpZJ6TGXeAEs8QIBYtJUG07pHoUm+7PBAVUW&#10;iFYraYgEsgHJeb3kvGVrf88DnXyyKdTq2vGCt9SKYXbRjEeoldaDUKVKkkn/P4arqezdBasTslEN&#10;tWby3FLgEl8P9KkNP6a3R0PQ9D0fCWg0VCFrZlQkcPWryTayTUIdpbMZTbCrIuFlK9i0wgsiMV1M&#10;wQz8ZPm9j/Ff4XFRSfkuxoslTP2VfmUW7UiQvH1tkuKu6jh6Q+IuRszh3V0YXFkNHJ2EGbJr1MjI&#10;o38SuNLlcNrdCj0BwKIIVN6jHnKpJLVOD7mKl3b1rP0qSndBOHcEF6TWnB9DubuW1l+jIYmbPLYt&#10;b1W9a3rzxWd3/vUvUZm2mTu/AfHzcKAOAbQVgdaImRCmjZYAbJ9wozaFscM/rySYwQ/2y40+n/kd&#10;POpdomc/za8rNIgyXD4FGvpNx1CYobmYW48XI+5n3otYKZ7dmWv9KJq8czrcK58Qvxe6e2U2PPsz&#10;TMCiJ3Mdf6X17lczEXagFMEMHKt9JG99Xhl1NLtl1IHOhoVyWorNTnAdBJ2nz0FWPp44PvbmWPZd&#10;5kq/0UtKl3hR3zbsWD+HhIRzFje4PC5nF/k0zbKZFxTJ/I5q+9K9V0mqg9j2sVOhvKK1zY9fXxLy&#10;vsMQclSltM1c0CVvQduSgeH5suHSNzjvsKPfc7KHc5cXlZx3zIipRxUxhcwmhUefU2mcJ+iMAooH&#10;wuT+TZVWjeYQzLSf1lraeGc/SzLCEieZQqc24YtVwaZFa+OUtLAC/cjvrIjno/r/ILsv83U53P59&#10;xKYr0yFx/0H6Rm76zZrB5YW8wzTdgEpfJJQXgqRsByUpx8RuA/T7Bxuv3aSRT6V8rd1SQB/xa41S&#10;ZiJta6j8K6sAUqs0W9i4tU+vNWuPexbonvRGDEbpRuZVPLxBpwIXuIi6RdHoQOxorZA9JVeDf9or&#10;uBmm6AXpteHpzC8d8T3SEeP3twT0AHISdf3BqS97mC32pr+t142Q9gCn3iL8rD4VN893zQYpxKmY&#10;VzKKl+uGK3jZAfE6pZjTO9TvDWY84pBdRsJw+dU7dDqnG7GGiHYLRAjuWPq7zazxauMNLsaNBNJI&#10;U9c39EGWM9nB5BlHm6ibE+A38h/Qb2itmc23VIPVQ+mpjYmGA2rDM0cS341kIvCYojSxFFDmcdwn&#10;qI5ediC/Ch0CSjbH7d9u8M25KRC/7W8hRumpLrF9kJVUUx/moos57LezwiTtQFMtsQ1jUmlkvtxL&#10;tW42CfsgDfG1Y+Yw/a/rG/285lttiLQ2DIr1Tnx9dIiFOe7hsGVG3OPWLlXggLse0s7T+0jhPn5x&#10;17cMgvyVZ2poUdkFXg1BFWZaTO8ew23xhSHaNIci0p32jYBpdbGCkTibAZoumlm2jiwO6eJjVEo9&#10;6R3dFZDVLICZvPqNpVLBNtHtu5HnRvpaG8nLW1TdaO90hr7kB31YdZ2Kjd2vgcWX/GTX1rqqvlj0&#10;8+TX59/McP543QUwM4O9Hl79mTFZL1W2h/hFsmZvsPWYPL/C1zptfbidZoOwm3+b8ksrt9GGtXT7&#10;a4AK9YyMbbVd4c6if5+lZV2xc+MXdYtrshkpNc84sD4ROyKydsDM0v2a+/viE4ECC8GjkwoC1PnN&#10;3t+K3rNKLyJKcR9IAc3lp+84fegr2QYXFVZeSRH4zmNXee4pgfaYxetF7sNL76iYr20M2jR6n+tZ&#10;PZ1aWONJMknDCnsvyJzmsXHd1xB29Nx2nNZpSn/V6nTxu+lN4Pe+UvzstuQqd4lAfhMt/aYPR8xq&#10;eP0KVmLG/hHqY1CLJfwiwUO2TuRHWeZdKkMvxYuLoXMk4dzqcWpcbbc4nNa71/RxU1xFDbPTQd03&#10;f59VGXqdij3J0eYXq4qnVtLqi+yooMs9QGdVmapyeH00ndMmqnXo+QoIRpvrpPIyZNbf9AIP3elc&#10;7zFLcs9GWBlhFX3YLecx6IG/vIhKDkSad6vJuNEJFHXyKmulT9jmlgJ6VVRPt5RYtfxzYHlT4Ecq&#10;6SuhZ5E+ZbEYTo5B+rbhxof5/f0xolfLGb5VoLKDmWJQnhhudw2rPZhnTAA61S003JvKxJFnyrSu&#10;CvYGRKFbHeb7aXXYDQioSVZVTDXaX3vdFPv/gw6PUmzFICiqq3Hw7paCwaO4fwBmbDIe5Ykr5haI&#10;PfcseDnbSHugRQBRGnmNsp11d4oVUtYEpYXc2+jWJLu0xCACqsZPDOCu6Bd1cVVAxCpcvIAOJc/V&#10;Cx/azOsR2rnnSVFn32S+sdet1gL15PLTI45eRu9kbg+Psr5jAKjfLs68QfdrWWhaTKDTD925L3Rm&#10;AO0sq3SnO61d0qL/gRLweA1Z1fAaNxY9+SuyEAT+WDCzQMdzBda9QfiNjbVQhGVlGmwdlvqgVQd9&#10;jOxI42x+e20wGt7ry0vlFUnd/ZDZfDb1k4M02Mz5LAW9w0x55bOpDln8siC7BcyCx4ttIPa64IRJ&#10;OAjHLX+vbIpjANG9x7vWCJa0yyfj/S56+G8CPfE/b75Kvm9uiM8tYtBMO03GlW8i3HjqRez5guvB&#10;QCzAPG5yXNQcFzA+2OWYc+VtIWQ/lzgbv5oeEa2vAl05nmLPi3OeqBXnOXtFTaK1eNfx1tGftEbu&#10;c5THD27O6Fh/71rdpqLOfRCFIsR2q0pR0Cbn5QZNx95ct+U/6Ns+xenm+pHU0/6OAKC06Bfz0Nz4&#10;B2UNWjwiYfo/OENje85PUXl24ObzrMscu/j+tX+MsfUcIAy8DspW5qD9ZgDMP+PnFn9a57C+FhT+&#10;mJQfig/R0Yhd8X76A99RZEPMlJuLoBiYMpV+1C5rKNAe9bpfzVVf/mwUoTdmnqq2FejUxca6qqNl&#10;dq33GqdNqWpKzIhkNty7nsPFTGUDosmunsQCVL7fC5unmzl8Pn1VMb1VqzU//9ZPMaVN/LIqZMv2&#10;Ol8w/GJL3WHL+pxYv8L6AOcMcx/x5qO3n/PUa2vbHQ0fvK2+v+ynkG35S3HRRfmmYLXk/khumpMP&#10;igvloisMNAIweWQFSYS6v74IKb3FklWbmsGrHdXk59qPqE53CrX5Vgy0Ee/Y0oTVpqURCOZaUdDo&#10;LtDBZhBcukHrD4TgdJ1RoVlvJ1eTHKnQYKj1E7fO/0Hvh9Gl4QX9nlFRAx/5LLon900Y28aLMMJj&#10;BqI2UqY7gzjF0P79rUa5W4yq/L4k9JDOhhvOI46dRSGfGt7XSZXDhwmhZnZlUXZyPn6OVF5d0X3V&#10;bTZAqGBYMdOdDVo4xC0UZ+N16pJ7HPRi2vdGODA4rEuhbDzadC4ULXfl/8Gk+5He3JE8hf8got6d&#10;5KYNmq9fEjRa5e50yAPT4bHU+ovKDEC6pV7Zo2YOjpMxgDeoBG2+IRLQpwEnOQi6GQ3OekwLrOD3&#10;ylR+OplVGHVVGWm+KmkaY3vs7HnUu2AGMvQIlv0Q+/MP5vzzy120e5jAkwsrF1sfU7H2D8zeQlqv&#10;ZqD2kieHQVSRO+eoySI/un6X0GG5l24jn9prAxWCZdlF+ud6Q8kf1mAmcTFZdhaTN5bd722RDy4H&#10;sW0/KHgjPebC2hvEYCk08iBY0KxcWj5ZufxIyptoZpc3iXn3/imooCp9YT5cNB8PuWgqY9KJcAa6&#10;1ZsHf5DcNJP0umKmsPctfRkPPQoSa4jhqlu95TkiDaoay2Hp2YQdbRFljKSa2w6yxD9rhJIHa7No&#10;W6RZOwGbp+HVsffVuk/eyWUmMPggAkK816fDGcz8Hd8x9Ty6I5PfwopY5zlUssRmVtmLp8S7HI/P&#10;A0Q2pFPqAwhc9+XNFULmB9dMddiIQi6SYPqbX7Yw6TmYvfiUrlF3Ocp7xe5xxwWV4gTMZIvPGNrI&#10;2PKqNBOuR+FpXa5YSN0HyECAjGTETZv/wJmPGaSgXT4QTZU7CfBvZNwa/gftZXYGklyZjzjjkNLX&#10;IwHcolmXkaSYArNCMfLkj/CBL4Mc7XXdkOAbseeIXbQCpze8MsmdWyMfzFWJ3VO/Z+SJw6NyedFO&#10;H00vz0+3kEcILTcGEvJpIj1uNKt3Z2Tf3ebUu5ficxkwgy9srPIPxiGGtjLnZ23QJOVg0CRejW1m&#10;Y1QhIMjy9lofz8F+9R7lh5UHOP2A4jZILUKfteyXGT0U5T9HEcrUlXMDtFiJThkZ+SS5p2s6w58V&#10;HbtmVImOrLZxVxd4yChPrPkVRczL3lsHQQgPKACDLZQJVrAMWwrB2f5mV7jNFwXzLu4MUbGyhGQG&#10;igcOqMaALzHdf/Axtkmojuw/7BHtuPUzQOOZmc87u/+gK6X32hZ4ObU2b13yyDoZ8ZFoTfwlYcyV&#10;5+UOzeqwq1i+1pcPGtCQCIdNnuDaPwBveYRLLyd1gb8jPBnNLsjx3ib/wLUqt8z5ovM4JoJsL2Yd&#10;g0qQ4v21fTtL73W6cn4HDmi9Wy9p9R9Ud9HhVSTv2S2lA9C21dIkDZL45hjMdN1xOwToOPhv+rSE&#10;YJlvCcEq65cL4yUEQQfPt1OtGI2E3qMOxQHtQs+IEehqtu8qc0UpvzTLUU2glc0mYKamvbq5XaVU&#10;AYm7Us09zpMJfg9mtLYSVoRg5nFw3vTNXhsQei1JLErOm5RFbzkalasWKjF9maQfW53YufM6sRtm&#10;rlcOG+X6nhMSfyA9Ur1YHytAuf8DBxpmRNBQ2ICZv6PY9irlxutRfjzXMtmHoWCtLrXjbTHCgYOF&#10;BYJWeDTj6kzsyWf3Dya1tVXgNoKS/wcRdWG8RmQ//oEXWG65YCtxcNHmDTAjBOtBgGOV1a328JCc&#10;OW90DAAjgP1MlPA/UC9Wq0tFmeo27AMEO/wWhNtMJ+wcUKswGQFMz5mq+1pY0bJtWdFEMQeBLsbE&#10;FQYcmCH2TKMG8c+5AkNhK3FR+/KX9BNlE61sEbP4qyONSmuSwmPjjez7u/4qv1Ly0v1RvTq+INOO&#10;X3Z37Gd0WtNFBjsACwkq5UiPaKOBQW7+AMzAkbqmqszBTRkxBQz1OL0lQfvtY17P50wllIllpvr1&#10;seFsHk432ZG4O+JQJRjxLbyY1LDrRMQ0hmGJcM9/YPDOOYMFdf/zBw/YwWILZiYgiNem9UO0c/oa&#10;doDnu8r/g+7SH9mb6ANa7glcid8eplVU/Qce24qc23bdm0+LA0tLqaKDdo9RtnorlxXyviqNiW4x&#10;ukZf5c8M/AU1C54McRvl6tc0vhiyY8ZVZ52yfXK0BTolKXB2aJFVzF8bIudKAaJvs0BcfsdWOWnH&#10;gPjT/RHXVBGEyFIyMsQXqe9wZkHH2hTcBGyxKCeRzYn6KhFuY2og/LDPxglBJSOql5C38qvW5tsO&#10;eeaVanuS6Rcedd9Im49j9lJU7uX5fd3i4lIeJB0hxVcWyAI6SNxWq8d23DZk99Vxkt1nSOl7jsAM&#10;fDTrirWVMAbN4u8KkgOy5SkYkK6r39Wn9JZ6T+CI0Kcmbk+WB/qVqy2FhQb8iHBnZ+ZHpJCZvxCu&#10;PN2ykAxM9sM/ADct1cBNR3uR37SSB9q+poLjYl7YGklC0dJTT2HTCGCsUCGRCePutFvsB6Oynz4y&#10;k2bxN24GtQU+u60bI07L7SevVJaApptNeg/bElz3glxpsgtmW2oLVk1tBBKk+NEbzEC3hrHfQtDS&#10;89xnoDW9DSivQ5/KOyghzQxmVVvqoBDftneaDnMza268VdlO+Fq4WgtPm/7+YrElulBsWH31trCI&#10;6Z09nzwHNM8GmbNLcg63SUJ15glsk5my850dtc/Wx+J4ddY+pa9a6A+Cx+X04Y/99gM2rd2cM7DF&#10;D35UcRZZ58EhLfHzfrye0/26lu2U+yt9wTX9wMGDu9SO1JK4r0Vbkmz+23jTYj6hBrEL82SxS9EV&#10;r2zE7/1sadvJmvTmURwPFPf6qGr9HN0xd197n46RHH2dONn4AbvTVZYH81oyit3pwBB2kJZeF6pA&#10;TxewWjiUcvwrUt03AleTWu0f6FDLnRpP69l696h0B1hdbJ+U8+kHhZyeqDqo1vcVKPw967NTnv4O&#10;WF3qIuz8eXYmZ7RVfWHNdy79YKdr2NKT0Prorn9DmE1v/OTp8infmi3ATLH6rJR3R6ejdd4c0tDT&#10;59GzgC2bk2jCDtdRw1ELLfZ4/t3aMx+Z/9zfVYKNT971Ps2wyzXSVua2S1nPFGzy1hRvj838NpP1&#10;TuPVUPUw460W+HY7BzPUSvvMnU3vohsboUe18/u5IwSHR9g7jtjK0q72bmtKEKhslxgznEBWfO+l&#10;ZvrcFkorb5/Q8vMPt3Y2+zl3J6vebZvAbqgsJWDKxXPnD8BMtjlwH9Jr3lf/wWH+WTk7IhXo4XZb&#10;1/dnhwQBhaqNN/Znsrx88Ttk8EA299yrVr2bYud1nPy+qo9VszWA3IgS3mZ1sbz22MbLKupioHNJ&#10;rVMM4u5vUoPtHrnVcfgECvtqqN/GvVjKhmz7H2h2zQSyehkYBNNxQeaK18rJYdGaXxAXvF8Qapvg&#10;Er39/8HVw+jAyQztrVptnW7O30YBoW1mb0cKdAX8gkRYfqGkr0D9ktNBThs4vpyBhtz1G56lcHdH&#10;+vqp8UBpatgh7l9+mlExsjrQ06d0Vt1tPsj5+lv/AVdIr0HHcav4fwBXk/Djl1j+cYJFiOu4kpDj&#10;M9L5iAz+4P9Djt8VTdNb1vs2V8LyZj773gA5Pn8AcjzLvQWX7btC1qbXs+ziC2b+jgC+9rxUjfgf&#10;/PKrx/Xca/8fpq5zXVGuWV4LWUSUIMmsqEgQFcGsKOac7/807nm/5/yp3YyOLQZcq7u6yr/SqRV2&#10;HgnAAYrcgQalg+Bmz0D10HPLp/Zmz5ceP9gy9R7T7wzcJsDL64/38L2PJsb2B5DmEY0zQthd6Sge&#10;ausBzDcKRMJEjkIMOcfq6UlOyc50sKzP3g4ynUjUit33EzojB/+mLPHyTdlkm0cvR6XqOknUTAIx&#10;oDan1/S/bglQ4kVIM5jU1SqUgYZ31myUX8q2RhlWMNmV2nx23ITuxqTz7HwrS4DqPqbaF4Fqz1KO&#10;ZcG2UtnvSAlLYGOJvhejfmuHroFq/9hsiS1/pMe7BOzues+Yc+stiaYT/0uEaoKQpejPRj9i0ZxC&#10;XQXsOl1FLcc9M44sfWvPfz2zhVhg761TNkC+G/hE7Vplz7jjICxeqZNckLT4PxigXs8mu0L8Iw1/&#10;xTFebZts5bxKrRtVMXgCDI3+swqT0Sazdn6QDRitR5qJAUEX0rv8mBcTwDOb9DL/YP7FYGmEZ6zP&#10;YtYGmG8SIVIQfwBp4G+xdNaS7oQzrh638ypBd0RUCnb8n2b/AZbCKFS/VRJC4XlP+u0euWmUTraT&#10;OFS4/nFwAhhxGBRvc0y1Oz4xVe8GDH2mMM1n2EU8rpDPSJiobr5ReghDRZ+hOZ/VYpL+NibpWzFb&#10;F5p5hfIBB/eVB/DyjSnw8sH+JSGvh3aahFpBaQvjqD+avsgjbVDFQZpBUW8Dv9gkmnNjGa0hTZE1&#10;BmjhTc4/eglIhzlkksrSjULHQ96b7J7cOFvay2liZdvPfWzeUerD/rOx3Drner3jnJvT3N3Y5nTF&#10;zR/LA5upfqAukUluB9bxDIrMwqngGpVi/KLt87dxYq9U9gr5uiIK+bmcN4Nyr1zCUAQpZyvnO+05&#10;+PqRn7WW0E0P9cmFH/YL+1T2Bs9u8o5P/Ruf+oQQxcKWVr6v/f1qVAWyvNasH4kf0syD1po2XoVm&#10;f9pGCXwJSruRjI9Lqdye7WcbmSVWPKU7pHfkvWXnyHcbfa8YIQ1/kBnzMDNx3wHcGPT0TIDE+8GR&#10;mdpO3C+F5f1sDO7bKbDmz/GPNBDnG4+tHXnQJd9vKwIIQq1iNr4M8mJZwRoQ3WvOWp2hQlIEk4mZ&#10;2ueS7VL41DOUEYBjyH22vw5hGujaH+Vn7ZHu/QezZt7qldY/iM8GW9hbZ/cGrdqc24R+H1Amtpka&#10;Ny0+0HMLSB7hAUgsGumWPNOP6xgT5J2vaw7sg/WbbY0DoFYceMsF3z1wFlqU5eVBxuz2QoQBa/8I&#10;ayD8G9c618tXy7EOz3yCKauN7N1A9qre9B1sm4EeLvhJ3xOilukb8P3K5QDyPaoZQkf1H5jWADwX&#10;LwH3scBYEiAbYIeK3ynJl1ateRGBw3D2IY0+JO1dXHKR46c6Rd6Fzhi4/aV5UPJ8UWm3EyeK2eti&#10;V6uXF6zs9gNrnGvP8cf+1EZ0cL36Ac1frg1k222lf8DDRPURTKH6sJsozGqQxivOil0YqL9q1rMC&#10;HoBV+RzzZ0rGOJEXhkI6jWTYIig8oE+trVviiSFsJ9XuA3WeKmBZcPwgSKGSkPk15Tj7lgYTWvU8&#10;CDataYBjqciFZTXm2fz+ckulMrOr5/oOoDEn4KOfr4Dq1q0ipUs1ZjadnHd6gJ/n++Wn/Qcv6q22&#10;qm//+Qd5DqS4VWR++w+KY4e7nuXEKczEP9KJ0+yeD4uCdPsfbAgWuzzgfSjmgeAubFA3XQcZnj8w&#10;WGZNWSzaBhtmtI8rZfRWrs7//9k40v5vEKBvTglzIhN5SFMWcwbQDvErqk8SFzCAaX28bp7YIfFw&#10;UVEaGcWc/FiEhzSWz2bhISsVFDrKIIssUTC4oNUHZFVVvaAINsH3QOviKf6WblWi3ARG1heFM/XU&#10;zlVIQ7WUoFTZXbb3XWvRGf2I8DEHntscSj2V4DI7HDG/HmwK+0vCOdMCXGIA7g3Jryr2Kl2MoTzQ&#10;U5Eg1C7uXuhkdpvd4p7zl7r2KS6b8zoLafzN4bVE9A6TQBrIGKjB2+MNHEdeLLL9ZDIAvERleL1J&#10;trt8HUC495+gPkHdGiiPheoQhy12oQy763P+B7DFtvd/CX9ZG2EqXnWObwrp/2DC5U+D+LygeGUd&#10;IiB2bw86+Jrt6Blc8GJCB3zcRXMs+WA4LQPHwQIi2PoDHJGoBbBGGOMR5BTKz18UapC/i+QIk1ZI&#10;5zeCBTMDhwzQ5gTQFrqgb3qtcGv0SSSHwE7SvtKoTFPwtpQ8be+AAtZjWNHhsJmDixiLYI5XNWLW&#10;+GIpDrERyFlaH2MYa0yEQPbhl9Zcq66PxXi3pocVtDLpXE3+D3bv1dWbcD3nB/2zv8reVFJu3FSq&#10;N5VXPUxP3Nimk7hlFujNLoNmb2WQSyDTLAq8FXDkIcnejENd0iUQ3Nsm4Qa2AWmYglBIJy2YisVJ&#10;pDNn3o3aKuV3O/tusXIBAbMSvCwf1JHJzZZuMIVNAUakTGwGgJft3r2eI3Vhts7ddF2HqcHFarzI&#10;CE178XpMKs05b9jZciaudcIYTOsrzq2uzGrJJsqWG6jvVr9LJv5ZO5Kbjgls1qY1UXuNxAd2oWkn&#10;HldwSZ3vHEAz04PhE/Vo/XH14fOcrLHeYbK7XipN79NJVOPhEw7SxO/DqAQ6+A0PGl1iPT/bHQTn&#10;as1g088c68lBpyTAtbHs7R5Dqw5muaYwBB/TPlqqZ/Zso9+Du3gZmGfRVnsp0Z9O+Q5TA9sUZjOs&#10;hgMyv+PM+GLTSNVunjDgG4z+wK1x5W5KJ/58X2XdDLDRAKRsxetwSmWZxRRaFyghWC401EkVSInQ&#10;xq1NDskMkeHkA36dopqaTxUX/Ev9/NYYkuCnnc/YWR7SkHV6rDB7WnPlwgOZpJfV5b4gLEETZs+X&#10;xeG4abZyq3fp5B/Z2aKbq2upukQ9Z4Ul3wIdVpBpzT0Sqio36HM5g3S2Wb1b3hpB5ji7syVL9oFw&#10;tIp/CEaP6ydd4KtTf5B7f7W8jJRAmD8DO6faRbI36KVRpP3MR3Z9sp8TM4LgJlul56FKZBtUR5rt&#10;bBDo/TLccTRorqrlsFgtHfQyn3kvx2qL0YW6nDoJkGZ2ad75uV8D5+DzI+W5U1VKqpO6jWWWK/Fd&#10;6IJ5q8yAljC3XQTMdqcte8tksxhOGoWmMKZ74EX3Lq4GJ6uc3i3Wa9GEwajOaiaYetl7ciatG6NJ&#10;/KId3WwnpHqLeTjDyt65fZ2VykTCSXT25SmnIU9m3fAafEor+VKRBcXdPFKYPJjwwRdAKKnV2I6O&#10;yqp5WEhTeyYEGxJh2JIocRSiN9QAwR1QIKvMIc2gP5+yuJzuI7DdJnoG368l6HBB7epsY7WHncOJ&#10;5TU/7/No4MxqO02rn75sMBNaliQx+WNF9QZu51ojDyAUve5qiZ0VGVMhmT/QnWvynRVMJRn31rxd&#10;Cq1gJ2b6mayIddT/jI7HgYlfjNLGWcjHlptnqhcY7D25z7Axv3w6lTwDSoelnXjuvlwluZ0pNs9D&#10;H/cWAPk84jZQSa/00hw+mSkakam/8GUP0kjS9d6J8sKI6tLjFreYTivvkp7ZTq5tpY8uR9OJfmjc&#10;3B5Kd7lWZ6b4MJyecdKnVqndk9y1sY4qMyIUk6gpXkzROiUWn4K6s/Kw8uLsbW4E/gxxb+2aC6DY&#10;19417px6Kr/rJaS2nuh8T9svo3Iv2U9o0PNpbIVnpDLD3YN8Dn1zlcjtbaAjVRM756rvF3N6BxrY&#10;+Ii+oLIWvRx2j+ZACl9xZmDdl3qEkMYiqze7Wg3eDRwKcOUfwDzA40ipwnD+g67iKxGbPcytP5Av&#10;vT5ROXVnsD1FF9p3pfT7xDfZ/IH31W1eaGPIWegf3YHQCa7xVUA/1xCQ0KghAz3aDZ3dcvyUd5/F&#10;UqOhtBmmHJFQkeQcW6K1T1OTTm6YBDb82gTYpCbwpanBAgiUUvPc4xGxiWPnEcEX/BFFhbw5kWAd&#10;XZtkV5CmLBbnEawr52B1MHmeE8vsRsUyt8lWHRjU2poiLyglvJK50QwVolGELD7AfYbrbPaJJ7DM&#10;oK9Jk0tqjSdDO41gDQ68OKNbJTTrqd54Z013RddtxqvO8UQ5ZBdbfgW/z/y6Y5ULx81NGjnUD86p&#10;qSceNbBug62HmYfFZsTOHHb7/INlZy+vStYeX5XMuwn8HbO5Y+01uyulKAcmP52pN0MPcUNS72zM&#10;OtFsoA91YR9ZMnLwkR+8XyxaPrtjv98KvXt3640B+q/kOm/IXXBCLjj26tI9dfrH+mq8faBd4kMU&#10;G6PdrgNacOuLgDMHkqiPy6I628zjkipiZjSVa360LBflqqczA+scMILsPbNOGbs7NtAxTh2jUzh6&#10;3ZCZG6uEWEKBbFGEATJ9xJS6nJB0OrVK4Mij+Mle1cVnPLICmW1cmvt5ONSjYAhpYBdY2Qip5j5k&#10;86BLQTQrVg0Bb9N7mwvn7VzI+cKlSIp7AAlp5XzoxGP7a4/EdjAAeM4nGSg4vdFgya6+BUS4DPTE&#10;XiP1UjSLaI/5gvJaj0QgDZYtjKPFemsv9KkL6j+ny5GBQ0uc5RnCBMDWwEhIZYFpu89ITKNbcKxb&#10;odNI4fiiU9eMLKhxRbAmkk6H/ORy13SeTMEQNSaUCLOGKBXMbl4hDewMFtBarq0wTPKdH8NR+4/Q&#10;C1xeKRwqVlJdmiTapRgSdZ9kgNxc8C25ycZ5EAzf/xUzNsv/N9zf6ZQpVEtvE7Z98uJm8ZIqAKMA&#10;pSvhix8E4mOjzVUr0Qs0Ei0+6JgCijdHH1jAHdi1iruZiwA0y14INMs5DjAtvVOLd4/BZK/NwCtD&#10;hecXouwsywCAjQMP6jPxhn3QBP/0gbOSprXPZ2doX+XLEiCvtkPMF2fihIP14Enk5jBMkLOgvVrO&#10;WuTJgicBSpsQmdS/w+QYZ85EqDFnJnuuZiLpq02P/XrPvbYsSLMJrUQ3rqjg9Bgt05ic9LnUZbJ2&#10;gf1J1YAF3QbjibbdeNP5Oc+g+5zJoGBmFZ4PUBcvVVcUkFHDgWfIoOMAJ+eCNLBlgmq7vkL9bq5Z&#10;bSFYG9IM2+lUJuyyCOyn/cqGvyUrU7JYG36H3+Ki62cKaNfnMh7IE2Y8XNIxOgeQrOfq37cZ3/r4&#10;H/gSEPOncUdtEoNg4S58a19sOx6Vn++v7JCvyc0F6turB+r3bPYI8pZMQC12J4ADp+CtU9imDk35&#10;r+km9ntvoC/INf69jo5x4WoWf3xOltgtWLa9DzE4L10Grf0tA7DPQJrkVyrOusXC2yG+envLnI7d&#10;Umr1YBrsnAL55jqr2+PiYtCVitepY062FeN/MHypa5H9D7IqiKHyM3NYS1Ix/LsVlihxdfCKvXfw&#10;VavDyt+kDfwHk0GbSo7H3RUFMyl2dNmdu/fsO11ndPwSpBf3R3kbJpWJO56j6pi+7HliMlqtWutP&#10;eZl+VujTzOf7wNOgTw2aH6xcB9LE59zFpGmBlkYSr0CHvb+FLmbVhDpddgYgYVI3dRw6rRWUXBn7&#10;iFaahEBd8UCBjiSGF0dTZzic9gZu4uqohtN/CqC13H10cT4gdDXW3oh3BKlLZsZLI/ExQvSUfKN5&#10;65KwuNSts6g1elut7wuYV3SgUP8Dni4SfK0WLv6g/hnTtWSys/sD5pzer90OfwEQNyt7Wl8IUc3P&#10;Qpp7UEmBbRn4DhPAje9jA9CXZlv9BFE/IWL0mqaWOvAwt0UerDIUEYwQM7N2s1vtuuKgDHfhVnAX&#10;ULckjMsLVG1Y1pCnn1IjKuMrtmEVrN9dIM2/e1ngI1D0wOvri9dD1s5cmWyeq8lZretxq/GwSXe+&#10;zWGUQ5GxeFggxPrWD/3t5mwkA3L7SfEBOBSHcCt4A14LfvRqHkbP6FEQ5xvgU8YLqNS8cIuOPfDQ&#10;OvYm1/zcmE+KdeqWze+pa1DxPjKRqz5gcG1e/3CgEPvQ2G77IHqoel8+t3LtTvAegY/42nRYqGFY&#10;O6eNnzfg5BQEmBe7Dl9wmnbMfjimimsN1bi5C+9b0Bzlg25reB0UXe9UlhOvxLC0WXxJZkcXVqjr&#10;9ZF0JbWv+gd1MSNKv7s8m+8PPORelun8tfVt1F/z8mD0LIN3SWpGtIx0VoE0nW86e5CM0awtGT7v&#10;O4afEoaz3WMTRyBMsY/awXW6J4C2NkrVkt5zHfnfleu1sSJo/rkPIEi3CnOClQp3K6g1pTb31Iqd&#10;XPeTvpPKthBDPK4APyFt0THGWS1+3ExH3wXDjVOCbzpQ7g+RtAotj5PmT1qreGtUDfI+Rdeua6bQ&#10;56hT+a6CMXOd/z6R8PBgBL7eZoQMVw1PuS+//iRP0frDFKuQZraZgljTnr71zr1cEAElrGxAtezI&#10;EewUHeVtRM6M0UEmMXqc2vOe8G34PPWqtXkVS8+w7DuxSJ1dlbJEc73doCsxB8B/7q16/SYRDo1K&#10;hNFdQhqnuewlO/o8QXb05RPG89jssZdbgOpfZdTO80W2qw26kVsl0pd7L54jeO70QfMVjxVov8P1&#10;6a0yN9OKUqA2Y2GgFcVRVsUsK6RcI7XjZdhuQRr1HRCgP7JjrlDpuZZGj6gApJdJowlP2q7w5PO8&#10;RWEXl0z1escWQp02KSTj8kcALg1zAWBi4Qh6sOT4tTTQyAXJX2+WyC/lnMNKbK3O1ratuOmlbfwT&#10;itriHhoaSdlSYegkjJLgqEgMuyMzZSigeWTlDgoWQOuGEsapMwl7tMMPUsw9kYRbNe8HmkMvNTml&#10;3asHqs5So8dCWSLijnIhTagi8kbMvBpuNbfL3/9AiEkNQCa90CXrI3W7zRu0ec581etAjerQKBt7&#10;AkqPyQ2m00AposfDDAg9p+0kFiUT508uC/Yvg1u1c8Mrz15pcIY0h3sHJt/mKx34n8b6m6WoYWLE&#10;+TgGo7frQaO1lQagFDmmzGtp3Xt+O2Cydi1teIYtzi7/IvkB7AmaMRn2F0k4JrMSPWChn6WgbPcT&#10;rwUsxTk1fFYL7q9R+V41PwerKY28/AmZmNkdMk6qDWtgzmmy/QkjXJ/SOsads6EYDUhPvS0m37Q0&#10;VJO1Ddmol4h9leN2PCMM2wkeNl6vw70lRssOpIHr8SeLdoaZXNtKda5dZN/gx3JU6xtjuz9cRt5D&#10;4F6fCTicTJsqyNdYX/YhuYlj107m6dnbcq8fj2lYiwSItx+76RA+04QIEiFZmJKr4Ds/7NxZSENt&#10;vup6jNTb4iz1rNHRepQ9clcxVDUVnRwMqNH71KwFMyLzjQQjPYmM1z/lpqMH+UmMJxq/X3PvZS2l&#10;Xxqbm3VjWJ9qVZ8MWLoM34nmQA0XrO0cIM2kn2LvLtkf21VihKBJkCqjlUZ+MKBaLdYKsHyeI5+d&#10;bl8B5b9rUAotgWoek0G777ybv8NEwioMYXBLrAXlPlFLhEw77Vqga6Qs2XdvGQTzeOMhajaeWyJL&#10;fONRhXmab6SR/qx82s6Ky2nrYlc3NtXWxlh6BU2q3ejD4IOXomu4hTBWMXEoMBW39elCn6IR5V95&#10;KU8lLivdPQPpsbvvWh8OL21e8VXgeuKurdfOWeHF5/OUdK3heJWXd2t1ec6XQHdzWGpBTXPSKU15&#10;ks2DNV9Vbut4s9Kt1BChTG7ZypPYlvYtZGjtwAdmqR7TV0ps2cS3x0DNbFO+XWKeTdUgWxseW4Dk&#10;pScYPo4231W8FjCTdtawZQJV/SXbQBGgPDo3zCuI+GUwaYhsIH6umU3bli9nAtHDQ3iINA8pVYzF&#10;eTDs7OZgcyOUGp5s5F9o/IGu0usadmW1cXuFr3LeXGnh6ELqnBiErw+OxJha3DTjMGvyx/BMcelm&#10;iUbIJtWfPh77azM7Mjr2stncvI6t7UGdzw7LVsa4pdJQ7xWjoXFebALjlYI00a51+tz8MCP3Vtxl&#10;m6VyTCvRn6zJeegNKIpb60emNDR7yZyjjfjKSijJ4v3DLAo5zkOX7msAEgSj7/6cHNi5epvfM88L&#10;5tQoOihp0H1yscCZx8vBujRvXPlUZZ9oJ7M9f1SxF5VCqM7NaoPK9s2i/L7Z0zmFDZcJYUeVJVhr&#10;Jj1dcRabK+xsn8xoNWyN7Gq6qjacrRemt+c0Wd7wKXW+JktFqYqAUwikoRqlbYsAo5FooA1fo/vq&#10;6kLvXbvWAW6w5CvC+IRV0NB11ZzuYnDt4zAM/4OllalI5mHk5LxiEaTOzWjqJg7LVWBEP6huYXEC&#10;aWDllWB49Zn3Pa1Y5Vc1EdghP3D7NUfaeZ2D5DEDtGMWfVnd5KepbuGUJKs8CjqQhVMCBUCwarYx&#10;87uIexlWdcZJe8qA38XRkE+PkHn83vjv/pVPz9pPWoxufPWS325+EZZq21uv3LfT6E54zu0K5pS8&#10;AieWMGZ+aW98O5VR+5owWr+O1yHMgkebrZzC+xBNh3D+3cxqBEPvfCLlxGcT9UqPmTialvdrbTcJ&#10;4KX6bMWVWtvzDIjbAIBLr/ktQmvzcCv+oPpu0pMqYq6HVcQa1uBl6YjwmmD+HyiPVxs0usBoGgvE&#10;QS7ddDxIw6qDge5hdufLXuwaqd56Dgx15OCH4nTQYf64n1X/olk75XSbqjjMUf5bBdsAiqry0P7+&#10;i7i1X4ZDvQyH6Gc17H4tOGQMtspPNEgD//Is8HII43CvC9niCzm3EvnPrvuLiGR1x/BNkPuNI/DS&#10;nJxxbXLo9zafxXVTzG/u/AgMJHfjgRnYo5zo0kX9YzzKlxJfKmqb06Gni+94U7g+vtxlD5os5apT&#10;3r4halDOw5shNfx13tEKd4cFjEJytFJQ22ApW5Vs/bQsgKxMmLDr1KXke8bS63Y5z/W9FhCPW52b&#10;EJzCcEeenGJvibLJCNL8DrZpaQOcF6dr/0VR5s0/To9gcRGrn8ezr1csc7NjIrh1+ypQXUKGKOzC&#10;rafXsKxWKDj0Vi9zUaPuTYNII4XtHBao2/lfBGkQQXyr0qzXGyLtTgKXZm3MIeXltP4vCjs8NlDW&#10;FGN/lS02yPlZ5FpU5nGkIteKvF9EAxokIeVpVgaP5HvHVCf6X5QPjHDlBr4cn43gfWtLZNOB8fNk&#10;e/MX3fzJOxpzwoa7+ctv5LftKd97pXuevHhXq1tFOXqK1/mUbjUonTISblW3pv6mocQqqNBK/4IE&#10;/gMFQavLjcwmlfgDncfzxiK3cZaXAuqGfr7Jvm4QLUxqxX3+RTdwI0DBDd6nbke8gGcL2R1qJDIi&#10;2bp19hClX9ARHOb/RTv6QarSxJPp8QQDsUY9LtvZwQBsK0/51BY3PtjUOvS/Y5lKOww67a1e1pZb&#10;5oDQ56DW7nK2GLfzrmCDm6j+RUOCLocwkAOXvF80m9IczI2hof+L1v41fg3rkEZGh09wDojdChTY&#10;uMbRfZWj5C+fakbAmjfGBZFpTPMiWRncjqtL6VZB9aQjE84hwKuf4ghXU2CQOSVp21O4N+smcO/7&#10;gyjYVpPVg9qNJ73gr6vWsmF4/Hu0/x4y7RudCZgltonOymQ5RWliSLG2vKejLNjD8DsjWIYAK+tS&#10;wb/FV5gHhxEX5hSKml/NeHA1pV2yaDzxi6/He0++bX5/B5KdtMWC1kK5b0rpbFrSlbM2wGSvdX4R&#10;mWWmMAMRFi8QAc3wVUieg3NqxdRak1GbrmSa0Olf1SgYdS2iUJf9lPHz6sNW3925FKexUN6mU/go&#10;62ma91gXEqnOH7RaN6chHdvFxsUKy40oNyA742WhmAKtJjZFnMHAwLbHKcp2NiauX9tI7mtq5g8a&#10;rAauOe0h51dlnypAmvghg34xkdzf+yvw8VwBGQnxS4cvsu2vzlZ9me0z/VUmYy3KQp3py5SPjajP&#10;KI5m2AgUomUzU6z/i4RCcCQePdzGg2TlSNzxw+MFNXtI41vUB38hI8uR8h7ygqjNKrNzf1Izszgq&#10;E3MpuSGMG0yZfpIeRFdQXT6ZrXXifj3xh6W7oI1ySHm+P32uX4uKWDk1z170ZOrHmt81p/w1qMWr&#10;Tv4xBa+H4W2Q+oOgkiQRjszhfyA//VeKRKnMD0Y8ez+jDzHDw5vRm2KZ2WyItm+LD3yDwj02mhyn&#10;Nj4p5LHQAS4QWTUq8SvBQJq/A58eXjAYNyH80K7NyVxn97QHDHy7/kXVrI17jIKNxHOLGAbmTW6u&#10;UaMiVQsBcBnAFR6ERtmugvGe790b6yH2Hb+Cc1YQySzRiCu38tnIbCin0OtDlBiSg97J+C861lF9&#10;/D7Bv/1FvgRjejtUuwqG5X7JJOisTR/IcD07ScHUfZH5cyL8RbDx6X2OzVPXtAfOz/bg2Dyu9yJf&#10;mJlhelQzuFayeHIZd7b/i5AcigLnFAQdIRKUz4BebZQoPConENNQxrnbGw6N1V9UWRNf/gpXiKB1&#10;e3/gvbEkz7v2S3A28UGR1mHq/JzEnuim1J/VleIn5DYKzHwF8jf1hGGGZkeelaovGAp2l84iuZ0G&#10;LDyRmlmYnBU0qlMbMflQ+WvlSG0q0beJvArsiZ+mPk/C2ue/kCbVS4NDu3nADEy6jb6y8DVt1k2z&#10;3fj+MDtBXU7U/n2uHRaj9e3V0GGg1g+u+eihbPp3pept67Px5f06Wm1c2ZU7082Mpk9q5pAqUgcn&#10;axzWoRZXOYA86XRl4XQ34cmcSikymfYK/0fVlzWpCjVb3oeO/h8CoiiioogTiqCI4ISCgAMOOMsk&#10;6nv/8I6+nVrni+h+SZM6p8hywx5yWqsdJ3trTAwL922cjUmteEewRpr96KdnzNj5smY54KdGiQdH&#10;7mcFdtCtsT5j4INBR5otErTS7Ni547o7KJa671bqCWZ45sFERPuAQo69exquc+cshvQYYqgSt1RW&#10;OFRTq8Kq+AislHtVe2nylNEbFlkqSttKaTabWSHWjYg7R7e3JqL6rftkJN1HSRoalBaT6kZNXe/M&#10;dyOw06LAOmcIDsIKNVsRXU9UasHY1hbv9UeDOVItwxz5XGCOnJYIBonp1L7IP7E6nFOU+HrRkogb&#10;jNT6IyVkoZJmpRbu9UolQSZrOJeLHj8NzOBcZtRUFwdi8E/bn1oq5nMKaquOpWIPN9SVxY3/p1lb&#10;IKKzUIAYzEORTR56lPTJq639acv8rvq7DEayBtitafala15IgRm0gCYDaBunQlQSfO1oAhn3WFbw&#10;1VdsXcKdAH5yCbv+ieJaQbG3WPcalGisGwQ/oYc7Zp4cj9KReBKEZbzQ01CCpDeTj/BlYalXovD8&#10;rtDWIaMPjVPdk+B/CXdj85zWTeGynomZ+5qSN62m4SwhkYGXifW0Ku8GdXLL5+Lh7swy/9HK72y0&#10;TeOjFMl9QCMSsNhoSPZdaPjJVn3zjdkg6daTEp6Gbjaw2kLUZ8EoQ27lRi1XKUctsrb2W2p2b45n&#10;nU4xgtBLv4l8qJgu6nw6QdhdoZds4dUzHL0xjegMZ6dk+9CFM94rtabpwWdHaFzYBzNuOipjYqV4&#10;P9JNyF3PZgH3gkHZ9uqfKyMoXP1QovB3Q9tuc1WRmc8qeiG7u537MB1S4wUkH8Wq8WLNvUk904VC&#10;11kSUrYuW6lJAXxKyfc8P/c9CxQXpXBz2iYanOm1bYtnbGFYP8ebrbrmDSq7WL0YeUK2AP01CX2C&#10;S14+0iyeYls7MUCKj6G67Ah3+ZAaB+FZ/6zzQ9RONJtM4n62gETXZpb41vnGBdyCZl85rXOaObuU&#10;cEQew+BTWVNZLKNi8cVr0FiN3A0uAv5ghzSFlxeDqorjV13PDpbCwuxCGKhK33W9PFmZdLL4rqrQ&#10;p52VYR+unyrHnJ6zEl9vbSAAdBwAoVGEVsPpHLdQz7nk81VCpWzWCgscw7Wvnj1Hufoz1lZG9CbL&#10;klPvH4KWEl5Gwuzk83omZ9whryc9M8gBsJBeqtW72pHUeA/R64T/QUw0S1aBjIa7KlXLADXGHPfn&#10;T25OjLk4vgRVggGE8DNa7NuDk9B72N6UCSg7Yfm1cB4XC3eUWD6K3MID8DgNCDDDU8Xh/Dy2kJqu&#10;ekqmn/xK5vDvKlDpPP3b2DjYbZoozoBBtzKFKvb7ffbMN7Ubp2PlA6IGiw8wOoVzusO7VWTzkYRp&#10;5XRLWX1l7hyUiXFazwwamOtxrFaVtDSWq6YiIF45polkP8Wlvq8AZp3x0338qGSw9aM23xTQqppX&#10;o3a7AhRR4mpeP65GbsF0rPOD4OZILK3DJNPYkLVrsbdBCvOylO1bhLY+Xi9xKLys/tiQjribkSCq&#10;1VrM7MXm60Zxj+iQ1XEce+/IZeb0QBi0Wiis3w3FqAKoAk8vy3SjX5Klso0/cH1Nebfdpfp+5Suh&#10;uaTbF4Vj9/l5PjnPzw9hcYyfc4Qp58QSuKdif6OUkfvqu9+I3PpiPeXPYBh3C63BtowoK+9d0bjd&#10;QTVRcWiwEOQ26fNpPm2cOWNK38av7evhMJ0JYyd7k0KEtP1eZ9dLP/ziPaH2U4WYzXtS7TZGK1HH&#10;QeLN1/cM3xD5dPzVLZfdof3cvqFTteWb311dj0p0VuquvrCOk6sFWq/d4q12p9WQpyd4+9m7MjqV&#10;BsrofjxiPWN0+Cf0JdvcO1H2KxrNQ2HwbcRcjTfqriWegJUTxPPCNOIaiOjVbZzLixX3tgegMY/W&#10;wMkGXZNseZdlKRu3KBHxRaFafrfyNL5L1669xE9r7pcdFjNDepGf6aibx1RmDmaQC0Iu0rUT0kLO&#10;byQN3ceYrYb5QhF5SJdUwk3lZt9/AMrwZsVR6PG0BlCL2FihtUmH/5YooDiAHP+EQk+yfUKzBYPO&#10;0egdhJGwoH/t663BZ+WRri2qUOcnc+08Ww0F+GPKpDVq7WZf+xT8JVn4LxfWwszrJzXSap53+ngj&#10;rOIRUWFyUB8l8jhY3NiTorUhCHJ7fkVc1AfpiNCEX50NoUyvr9n8Ft9ECWmV6ez8kqlFaxzoMiB6&#10;iZZLEGpR8GWclKbKThUh4FFbWXnlp2WlaX+YU3VvA3CUl1UF1u3KGKoAWiidtQoVOsVMcgqHfdNE&#10;v4tJe5gVqodF2gSN8Kaze5Rv9K4eC9oHv+tdfTq97xx0FtJ9l5he8nU4Q+8adLownSclzYQesfqV&#10;IiZpt46WWvEFYjDl/E+r0OLsBWZyQzGsV+jpS1sUE4/JdEomKX3WbSmCPLRIM/cqzqaJ8tD4CQNI&#10;ZElq0Al9cjKoXYojc+p/h2P+EzAm7+xpstHl0wPdDE5x1cBsaxV8q+1+n/Yag1c+r6rzHt5hfQkV&#10;dteZQCjyP5GjlgPIyJvhSd8CJfqfcHPmlV2a5vB5c7x023o32tkHEMkl0hW8jPj1/LMzKKBGYvhd&#10;08DR8PdUaYzksHJqf0yY0VP+jxb3lSZtTRFeXBUT5pHYQfDh4iIaR3iVLH8t4+3NQqygJ7eZFVEe&#10;QZe3C/dP88z9SGtSSbzttb/BFES1vAe8xsjjn3ZJDmC2Xt6J/q7yP/7Xf/0X/j+T//V//vt//3fZ&#10;2aH6FL73MaGMbpVs+4HUXa41PS5q0jgz5vrYY3168GwAWqCxc0h8ilJhASkB93UTxdtpMJvvi9/n&#10;dLqH8exPxHTasw8PUW7tuttC61IrJx5JZ9P9J1Y8Wjw/gjqirpwHoVlnyX0tbtg/YWdkcFsTW2TC&#10;DM7IfTpTi2PNxMc9pFoAM7/PQzRhoItbe4/2iyc1+Ykjnwlr49nFTLsU0726FHtNCZbRWaGrRnjZ&#10;Grtz9zsWfqJ/GEJoanX5/Gk7LL/7fX/np2mH6/egaw1KWGJZrzSG8MWfzimmU3su69wbFib7AzhR&#10;TfqgRcr3zCaLxXUx4gD3PbbzCyDQTYoOqowuag+BGGUjXeh1xro9UtL/xAxJgGPEfzNTv08QAgpn&#10;rHWVmmwnPIgx03Q6/ajpdGvhTywnFM7b/hyfm6Nk8snpwWfF1ebekqst3J4s7aXD6c0vJJq5hxW6&#10;NC/34UmEkAhvSyKYEamqdeUAaZH+E2hZ36+VM3Rw451CCvaIcjrZR3Dtn8AgsGUhfNJ90dMPvHUm&#10;M2KB2wliOADr/L2lmJO74MtO1c+kZWwLo/b5hIAZnG/jZeZidCOcH7lD1TRgZ/1qqQmJz1KTDPSE&#10;2yMI4f4JGIeExVJmwvIybMJy0VfqVq2//yP6riWNhsX6UZhdm06jFECBlvk95djeBgrHvMe1W5TC&#10;HEWIrz26bs5y5dMUaxjwlGaPkyr0HBgHqnc6b8YhLIG3Nyw8IU/nkWw7SYfDOcRN3q2fpma6XQri&#10;JkXup+mz62IMZqaVeSD8LgTZcHLGI5ucCZP+YV48UzpBbisodL93z2yqT6nrZmqZChoSevd+whAW&#10;VpMqDl8042PIKlcm+exPm7QvXK8qz+4uaPp30Mg5W/SmCRlQMOZsYY/6fOv9/dkQPy60B1QfA1sf&#10;X+i+wNcJd0B9Cmy16Kg1dYl2sS3OlyMKFvkhJg7mvs+9pEWtVdtv663GKF84u+j6JjpXLQQzLTjH&#10;T23tsBL+pq5UMHPwap+WMEDQaVia1wd/Gt3ruOB9Bjid9HevbqAMhvYamVfX+cFetiJSeVg5L/yA&#10;tgj/pkDmvgQEL+f4nTcw8PL2/7/bFu7mP2i47zZZclOr4tRnnJ+mZhbTQk1++FfkWXcAdSrZ6NT6&#10;lNFTM3SVzPZRHJ1W6q9mtg/EqzBElwlAsCXyYAZCWMSo8pDnbGrI83n8vqVyP2EI12OLKgZik6z2&#10;knXYF7NQCMtB86rYALasaE1nxcxa3NB1bi/QTL0dWpDdz/yJxtgj7cMNPJidiBrfQbswaLZfpd8O&#10;GvcdCsROr8oqPx0j+qXAjmpimx2x5KJzWo0APvVWWIMoApHJPZuHLeaiilar8ZlttmRH1IZuTJgL&#10;iem8SCEkbIFIV0bpkw9mIMIdLgmb03oo8yoa32jBkz0n2p7aBQKJcaPprtVu7EByxAibUw3vqvrM&#10;ftUmbYftVt2BtXUjErVDScnUj9ph5IIGjX/NVO4ajqqQl3Dj2rfm5vkBgPnfBWj8Y/AudNugCZDb&#10;LfTaWajn45RivN5lxb65Qpfx4/rTzn0XejDUdSL87i6t7yJ6haWTyhTP73fqn/hMeN1epb4rNLNZ&#10;H58gzlaiqL7Gf+Kay+fSiahc5EcesSL6OaMJG0f2CcvUbfIn4iLQJx/u1TSM/hzShrXS57thiP/E&#10;Kh1+LYQIzrYbYOb3ieTS3p1aaEUbBEC6L7QqcLfQJjNNzKCqmlrS8kHyzGuHsl9DAhskAbP+T8NI&#10;JMLVI/zsp8EBK0dC4fZrcMipbP+GZsVx/7vYqMxuA+OA8jTst9f0T6NSzb2nmuJogreXJV01u+3j&#10;d/td1C/nathLOTcTEvhXlMBzxW2m1TXAF0hra4hHAxSBrKQyP/Hn+OvjH5ye+P0UR9Dvkiqb2IsT&#10;zTZsw3qt5uyISYm4p40+15rnAmeXFtO/veVkZPy78iS3Jjwli4Ln5TtZcQBAXdbh09aty/CCeBYN&#10;DS7YKQBx/g4aDuAlFRA6+xX9EQDYpUfl6yoFYj1rQLPNcjrLbO2JQXUXRLaVbbFj8gW9cSAeGSzh&#10;w1IA5EHcNm6VU81j33tLtqCSz/QCrx3USS25vbhgpoGFwpWsv3cLlRTxpYdYQQ1NSCdJzdFEZVaM&#10;2AaK1Pmxmlt06jOmB3AoncGkjWJYy5pVr7PeWHKkXrKLMSZMrW2P0F6r+0l31TvsrR9npLXrX+f9&#10;mFz1OgYg9gIVxmDNEy8sEWzU7cZw6Qr0QSyABejP5/Y3k2drZU6ruxjoHLIxkqtuMsr8cR6yJX+3&#10;Tul58OpLDR5dy9KKpQR4kFeNzS7s3wqNo5hrypMUJIT0WiZJtyjdxw3OdM8YumeUkZ9jwIcZBt9f&#10;ypMVO7NnL3BmHr87k1xwfMdzYVanrtsXda51/FzZOy23xNlKwQLKoUXaXisH93s0RDsOGWbGRk5f&#10;Alakw9rNubyznJkNASei1pAOR7ehDwhmXJ+aJYKvvRqwF8eOVaVGS/dWjF0RIuA0UxsAeG272REr&#10;6Zq86z/7z/S1wVU1PG1s32BmpX5yJXlxX95YYdwXh+y9+nTO8drYzVEiDUxPtWgBpTTRHcBsAFZB&#10;mdO5YbXwsILFzItX/LEn1ruanX6dhbW10jefJA8EnqmomJAmQa0J5ZxI9hu/sR87fSHZi+F073WR&#10;lJLVlFPhPe5xU3t/tTfe8HDMpYC+uFEFepsmwjTxRo83VFptBeQanfcnwPSxrPaFsZJb2dBAPDh2&#10;b4XZvX+a5qLZR0/xtoeBmVqXIepYnicIug81Wcvlls3PExsykJjlYplabDdN2MflzzSROuzP/VSy&#10;NyBShtFeKaQ5TEjlMWvpe3J1ajYnflTejl+4nHk3oJmunQfsfhXPVjwLzLDLd420h7HcsYph85Ji&#10;+/hpsKBnr2FNcZniQtkiRmzSn7bZuY76nXrlcorz5TDM9DxwsdN3t2+vte61E10tUdTlGj0QgMl6&#10;BF2ht+YdWODbCv2dnlRfHOXN/cu/J0fQ4TFArSm+5s23smimy+haBG6V7ovLsKvjnnO3EaFut/hy&#10;YjUr1DG3lOYlr2cL5Git65mwARU0i8NGb+1HVFHqnmVdvrnTKf2NeDSIYuow6LpRRiocoXBtyDVu&#10;SJZrN07tlQu4LissmjPtgtBs7zsdrbdCVlQQorUJnTlhtPWqF9m9+xDF+NklugC8ftpFq9JSH1bI&#10;uYpUnGPU5Z7fuGe+moO++dq0U+6E7QUe+YddoTJ0111P6QmjSMft96CWrB+fN/E41XvIZnFuJTnS&#10;We/TnUwwWuCvTN6m82Lq8/+ITgh0AWp+z+7tuJerg5kZuKzLcZCsTX7C7ZHcWEL6jr1kfCpN7j8P&#10;dsrleQkldEZJ0nBcnAW19myATC7uEyOuRrjct5wmk7YDCBrg53S1zrmGSfS5cQvY+MZKy/vunjS+&#10;yWOF5w7jhs1Pa0FI3cFlvjDrPCGd+LYgz5v9oi8hVaIvHUVhIHmTZTAewlGkcYOAHwJJnZo89vHb&#10;CXbwgzUsnY/Ai+jOXodg0OxHp0b5Sn1PNuwZ0EXmTX7E3vLy64zVirEMfSQlJU8shUkSP4jBkKv2&#10;lzc5172ixWlcSMjX8kSBzrA5Unmi80k7X5wZr9ZxM2kXmrHhjT+U8WqnTqz8QfkEzLpv9iNxzGei&#10;vFczhDxjiXyeMRLFzrOJhJ0XSmXuL+S5Eg7+yvqPWKM0ii0xuK97nUBvF2M4lwQO+I5v2fCG6y6j&#10;T55W/TovCcpYvEe6NHa+iWMTJyZNq84nztb4wXiGw0DV2LVrISkfQnHmCC3moLUXq5YIE7O3JRTQ&#10;jLdzoZxefMqtkQEozpiSNh71Jz1GcbYEVfbHdgayObTGNj17osHpqv51d20gTy608s+zb73fb3uj&#10;k10P6o77L/v5ZFeOJ14jfqfC7GW9ZVfzFhnLYrS5Ziql0lE3eQyYH+gBSZZMFzOEoO/DYZHq9tJG&#10;vYW9H6d72qT5734Tkcxo0PLfHQDGiNdsdjzFFPSoVSndqOwTOPuhHHXdcNNf7YBMtVxf0Xe89U87&#10;krxunCxb0Y+3TkFdK/zhkkHrBVWfQJmbFkvL+Sigwcz34iz0wsn6UvGNDGir3SUnJ579RKVmHjPN&#10;4MaYGyZy77eOsgxuSOmIjg/3zrHmNs/R3ByAFvLnSy4xl17rY/ciuzQcySYVxzej+xm4jV0VzOwq&#10;p0JMbm8Ds6glfQ+CRXBAD8SMr9wUAVufNX+DVzdiDj0RC6hfDKwTrnspCT2NPNRoLfTNWScXta5C&#10;CYd1/u7Ztzwsqvfxpgknoo4MxBJ47uviBrDLNGxToZo3FAprw+V9Ai0d56GZNkcA43gdda3hdnZ/&#10;ZB5S0g1XeKPEao/bmXgBVDA0hBlxAXO6Y5vgRmfv/XxT62ujTg7td1WoXEhti9fzie/SWbl8Mgnc&#10;gGMPopHG6Kep6zBF3mR5wf7T+jcs8u9vgKuXtdRWhbrGgGuSm22BqwRBfpsry2/jEf20gRrnvetd&#10;0iHi89X2yWsZzPSbmmDHlfYMmlkvARIngsbe6bcL7Tg/9D0ZmMDbv1/60/bJy61fRxf5W4qPmucl&#10;xxwhtktkCWze2/faUcsft50dLTzzWKkVyuXD49KVvis0m930YmRi4S65SyTCNAVsexzwn+bzDQM6&#10;Pfr1Yn+p8YlZvkgutGydTz+R3Sq+AOBVB1oD5LHqjt3daDdrJYpLLOTMEfDAv+s7aGGtLPvlMHnp&#10;jidgxo3GkdUKmuFLzSXCqsDXKOfeLNSofdsR6hN7VT/ft/b0Jbap4EW1NdHPvq4sz6bLXMY4mups&#10;uE9mDBYZyLVdQUr1KLQGOIONqfrMNzT/ctgw2QjM7Alz7qPNxlOdydmo+9OYoEJnczUaqEbNigNd&#10;TIrxmNYyqc1Pe+ijMjyKAxaC1jrILAORoMQOgkz1wWRdgtxwawTnyv1MZivBBPpHvkf1zO3xoeee&#10;NwLU7bqzkYnPricDO6Oyd1ZF4U/Y+ufR9jzezCBXDgpKo8CZlyeF6zQ9WWnVE9nEtHSxOzfVkTdu&#10;iISGGycVd4Z5twqhQbnSAzOFwzVIM0F6n5ZaZXVxSqdX9vyE1mzj2pCy/OMGFJDdzTKzT4UthPeq&#10;MT6TRo/OPn0IgB6m3J0Rza6U3hOLQYX3Ngw5k5mEvSccYV9S3X18qKq9C5i572gzmX8dT6I0PIZc&#10;0lCal15ETdI5HII5RdPrevfVxqMIx6hyh6pyI+se0Gst2utb3kttBpiZaGErrza9FeTK29RBC9Tw&#10;NrLBeX/mE6an3HEwI7yCZ8MTsWKiifQcz2RuEHnO6rkP86qytX+iMfGxYdljR1ayfxhZ2OJRP49H&#10;jZ/oZcddo5EU6v1crXLoMZCZZN1ockhVB88Rbzy29Dct8dDHR/V3AdqBkUs3ZPEI73VBFsmVMr8R&#10;NwNgoi/OsMu+okz5PGmGq8RhC0vBo5Cp3SnigWDIpfBY39G0lU9st3YSgXo5pddBZqZc3dpU+vsK&#10;KEb9E6nOOHGCb3qABFkD9c+TQertpyhjFzXZywUmSWfob44XJJruu+nLZTdEv5eHyJxF1+txfX7c&#10;zczYzme6j0a1J94Y/YTWX8nN9DU3r33+W9dRpTq3wyJ6pQdSMo/lb63TFf7345pXvY3TVR0b66lp&#10;WEhuqURV2kL7vh2USMhVABpp96cp1IBp3JKP5e6rrRwHaoWDZhysnONtk3BS7eV3egYJk1F+F75P&#10;yYI8q+9O1ytxUaOg1O4wGdk7/mnkxtRdG4Wdofl0G87ms0WC0kB9BM3IjJzjVavAr23gfvoL+m3b&#10;mTbcr9mC+xW+UY7bKQnewJ0+Ra34s/pUlNRIStlV4Ad4aaM7O9nJgKzu3loPrgW0Nd3CXji3ddVX&#10;07Gk8xy9rKnOp+OoBD40bgOUOSLz1tUZ4M+PDn/iIgYoTW8OZuSg9laY3CPWn+QpsYXLT5Ih85dh&#10;2OyEhaecTQ4G9b1LhXAC4YfebCuzzW5CkuAtO+hhlcxgAPQJoD/bIxSNB7HaqnepfpKP2unW65p1&#10;z2v2nAUzUl06NjHwJBLaWR7b7ffluHIBPO3MJL1sMxkJ1XRxpKD0VyNUkm6jtfF1e/5p2f4ss58C&#10;5RFTpdgThPfWqUl1sHpXQMOxEyWSAgD9Vr/z5l5Xv227fCr4j4Y/ksbdHR5qzTfk02P9vG/yi2fP&#10;qr9PaKQNSkijQF4Yv/JQU/3qFWELY2BghP4Tj6WZXAd6ljNZmHDmax1zT2Z4aPUHYIZtCuKZ6vTR&#10;4TgvX+alXbVTPrZJcz/2ucYs/0lBhm3btSOVaLpD9EFzvrpdnGKV6N1G6GPaOT9dSZYHpWfHjXQ7&#10;gj6NPssHkhJZrPKsxC3XvX8LYytBFN6yTyRfnLzCwb0mZF8rraGAvyynTXJ+jMJ5+cRQpjk68GGj&#10;PxtfjYC5m6PS9CHin6s7q9pXP0nuKJdlgh1CkcBpLuXqitVRc91MivcnHQ3MpGoUrM/9QCX+BGd4&#10;aCMz5YpnaQw1s1kfHdr6WFW9O7pcPKGf8OxFHp8LA8BujcXrSPzThqdIYHqQ9o5BA6DXe02EJ9xm&#10;Bkvt+XUKs5UyAugybk6Ge2RScPMZIbWn5avHASiFcT8FbWe+a6XD0XKbS3W87RzupgqhloNez7gP&#10;zDzY2S/Dbli+MXURXTPNTsoSsSXSZ81Ehcn0VeTreJhYu6ki+0zdTFL15GTQa72n8LNtmeVd5ygb&#10;edsG8nntbTzjVZZMXLa6kRerWnt+I69P4KSW47En5VpQWLrGxrlGMG6WF1kUqkihapFpBoOsYSNg&#10;5hmZSVR5Zqw7FwxhjpQfDT9AiI8idf1Q1LPCUQ7GM/VZ1+M7tGK27zlBXAkDzsh7rd6qNqsbUadB&#10;1sbV7kPJnLYnkm9YDcmC7Iy084sIWsGXMzDj5Pxcddrgom4iM+w2lMzG68ad/LEyxDeniILTkcCS&#10;TqdOuzWe7g/J6mcz6erQUfW02VeGHtKxVxnbwdgsp7fLDDUam0VytztuuIhGd9lPblyJvqfOK5Or&#10;vwZ3Y04PZ4IcWnhXd4Hm4Lp26YmQ6DzJoLLUA0Xfzj01SSU/1DH2c0RwfTlGrm2XM7Ng+Hry2bRd&#10;AEfxwsW+jwTu9VMCshwfAlXzZPAofb/Ncj/XQ216Nrdk7iOR2WXB2mLqVPI/hes7HYhC3lmJ93Qy&#10;X+stNzvWz4clunjWzlK/7KVGffWF7/f9UVyonBSy5sf09Lt8q9y1pF32Oz2k5sL3cBs/P8vWhXLG&#10;qtfqqvxoknfO/fvSs9YG9mTC9WapyE1mHvenmVa8tQGf1VhwdkM7zOKi15HmdcvZFHynfine0Ft3&#10;5kZrsntYDRgocZZrKcNceD9al+D8tuNNh8wfyo/XRPU+ocbLyUwRqy6tZjg+M2iX86CynZcuw9Ko&#10;Rt09aVcFB7vQ4Sl8OTpO0srgac0FlLHui6owbDQ8oT5Lo0relYJL0vqoHQa+DV1+RewJ6oIFYV0q&#10;WLiyqXr75BPd3s3dYjXB/buZ9v8vR1faphoYhn9Le9Ii0kaLRJQWpZCtzVJRqP7/eeZ8m+uaD/cw&#10;vJ7lXjL2hnufh1ErxF47mJpELXcaSc9zezRTq4R40NRcNyMmaFsfuDo3X1SaUHHFz0uzr2Ru8t9n&#10;LQWuxvK1CbReIVJGj04KDuTi2W9vdiNEcILHB1VpvZ9tuY29fRV6vFCN0yQXP0xrbQv+fAQUnE+J&#10;OBUXMW9cp5YHhNOz3qU207Igyu9Hpw49E8B0Tw1ud3hH4tl8o+/mHalWC1ZHmYkpfqlkBL3RuEnv&#10;LrCP2vpH7c5GjR2oVeZyGn9X5TGVUR7nWh7fPDdLuBa5UJwL5sZocOvFEynFTPmagFREBRi+YS/w&#10;8liotdqjENL3EFAlLoSn3Rg08xeWvq7q53baKloclfNlpDqEw84jxDA22l3H+Fw7AfHBJkrkQpEW&#10;oaz2lXuf5d36MpE+SN7hszddD/9OAX/d0vfCfV0UOZgCDyR/N2yRo9pqfvbK7a+Tfwv3EM3/VdGo&#10;HJn8wHcWwwehXC+gN8zeptuyCz6YscGJazC9Nj1FbUMnlp2TCO/fBStP9mzq7+hsBUX2A3WIx5hF&#10;3vuJdGNEThsPCg9I+bsdGSI0vGqPnfO4TRjCjmx79y1/8+/v4CK/03GJGH1e87156teaerVJ37m8&#10;RtGC/ml1n5ZyrsXmJ/nrbyjkseJ7XkR0hlElX/QwdHAqXMcjUMCdCHzCtqeP5kG5YTllwn7l9Snd&#10;rofr+1RhCFk49oYHM5Ue97yeWxZKfjGH7FBXKjSc3UKslscvVLhOFOFvhZe7zOvBIpv1C/sVY1QP&#10;yWFrWUPWCB7nsG5B37SFhIfNZxZdi1U3yi4Camhwtay29mGsvMQHwVHr/R6riuu1WIzJ/+zgESCv&#10;/Qhk1g6bTfvn8vkDMGRmkL/w5W0FrM76WJ9clomRVQLqaSsR57KVSeznNvuotxGaGrcmbIUAi+bd&#10;rKI331hmBCOCXngKNpp/t8nVRljBzKUq1ypRuf7bn+XD9RnK+3QEMCo2rBG7wnFQN9+VLfJep/T3&#10;NJ9Ml7P6couVgv5DjEY2ZXgyU+wW5/R4Z5XtBezAu8TUazEf4NI+J3VHY2pB6JHV/bxKlBf3xMLc&#10;w6CPc2wJ8tsABptkno3nM7dIHfRDfW7xUWgeAzm3fp+7YkrPbwy03YvxvdvxqremeRKTTktJw7zO&#10;ftVjt5X7JaaS9e29Ltv3A/T57aHqVfajd6JM55qAmOK7/tdJa7Mok1bjJFpNSukNO7OyAILUrjIV&#10;vO8wz7uje0ebNH+SGNX2NiIvHtj51e1+b+WrkivkPYtipp9PcUIskOidx8SqsyYnlaUqPeR8o7S3&#10;mu5s9CfH2jkLuxCOmsnKWu9K5CHuE965AVTCyWR35IYKkEjpJJvpPA1EmcVSqz9Cr2EXGKhEJ7u6&#10;0aMjGbBu/9LuO6f179L+kueA2RPmegUb29u49v8ngJl1h0sU5MyPBm+PzPXrVyvZ1uqyKj3+0jo8&#10;UCI897R5XPKTMYTquBWENojrXMCaH1ZSOKq4h5m+BDSufejXjXXa4hmin4a1sYjRu8zbJUyleAKY&#10;+4RHMbCG791N/FMZ7KEubYxGy2+POxUr9/gNsSLUsJAjoiTsVG9aY40sueykPOJYLDbPyvoRvKgV&#10;43wgH9Y1p9nMpwM+UR8Y5i3SPkEt/aSxnQHM43RtCbqcmalTH2/Aq9+fVlOY7IcmzLzSN1SUwptw&#10;1n8r0P02xB4xnybHvP0M9toFmMFFWl8H7hB5IYzqtRIdaswlqVarX9sDushEqeEiWgYYEMrCbOc4&#10;sU+Vd4irpVwjbj3FnvfcrcJB4dMuNVV5PsVa/vYJm0yjCOQjbZCLJp/24HJudaJDUQS1kNXdv4cQ&#10;zhSVTP+9un4yzadl65jj8JsBwf7BtGdnoydPC+J2JPI/6vthai/1QN0KGlXq+qlji6KYr79rX/CK&#10;VT1nnSrMvGXdJYPU8E9191GBUtvproR69nKxO+/9SRa2/q8gz1dZYYVrnc7172qEBtfTreTTmXGF&#10;pvYeGjVWhFjb+BkbPPYBx4gPbyJMTTYGtVOo2p8PcrrvvuajyfkINQCLlbxDnzNXkNdRbeHR5Fue&#10;xt2F1vYMtwGxWt3ZqvB3dAp6N4fcrjk2j5Vc+NbL+x9+/KiSumCV3oEMJsOkDypaY2bpPhfcf2nR&#10;NY8+KdFBptu3+CDp5nM/SCdHqjz9m6wgMKuydR2E+0jg11UqVvP49e/1xMXWMGeihY24ldYLtBCz&#10;aXM0cuOl/KdR4nUHLYZpvSTQNz1XbveAyS1XxIiDDVR9P3hUJG8ir4Ze8ZhcWU791ZXxndHnFe9m&#10;9ZC2k8UnC2v2ABhvOCRHMTbcP8eg6Gn2ZeyirNrZCImelHProSxDd8tcscyz+LwK7ief73yCsqVb&#10;s7TimW3mUXFl5evsaQi+F1az8oUO6cE1+9moqL2fFn982jr9Me8u7DXZm79Od/z6krxeyU1/S8rL&#10;b6xK65NhaHXXp/SKyhSRNwIEy237xa2fNoSIf6HwbjLFXBupLFpdoYECiWfXvXVCZeC5I1XTHK8j&#10;iz3Idj/8dQT7cHCWyEOLDFXsODg5Ozm7bn7cQmSRQCLvZa6PRUjeNJXZ0R2HeVQ9l+yqmWuDnTtP&#10;an58kwtv7NHiyfiZ+kg4hSheO3npaXu9aT2bvz5Pvf7fZ61gFv0ReBqiGaTf5I9JidxH/RXqTnnQ&#10;DpVG+Kyq9XfEcMxfsZO9rpEmuPLw20G7rOrQQbTS6uHD466OLpt3TnqN9blhF+L58fm6v879qmX2&#10;O7O/KQfEy3DMDHJppCCQKvbcOsxXdNAX78dGFIDHaPI6dZTHF/fyfrcjC5/TrAOe7tXpYdDqjcqw&#10;e+lHam47hFR568DQ+vjoZhbLMw7BL2XBkO5QkeZ8gHkmhpcpMaX7jKwrg9kaHgWsfvhO7gR5MPBq&#10;9TU6bd+F3hWElMHq9kO92yK+4dL+uZsDH4IAu6wSFUZKm2sHdpM352qdm5TCujmU1LepVO0fJfy1&#10;uO7Z5yq4nSh7LZC+s+Uzr8etorI9Xs7i7EoZOhCtboXPVtsOwdgx47P+lEUjZHYSiL2vprf8wTh2&#10;qPavWCol2Ih3D6qC7c8QCYvfXYoNM4r3PyC1HBk1J3xdJ9Sl+MRoKdebcIKeEslThN/0D3SW31aB&#10;gS7SqFqyk3KpMhpkyVM9ROOycXu531XbPZ3YNTD4DR3/hjSnv13JCODwaToR+J68yApcTXl/2KfG&#10;vImipRFjLLnBc7ltoFi3ZO+9IsOAbf6LDfjllJe/0t7Bs9zkeJnE7QU7RzoNddw6TIZzqylbVm+p&#10;JD0q65O3pt6v1dNaTNQyjyqP3L4AsyEtv5cCm3rfrEub8vvy6V1iZpy9PnaNHhwetHNwqMZw4x9r&#10;vSYnc2xYuX1pnX9krpXbRQv45gP8KqOEyg1pVOvCCGmsLE8nIb8sOJewcqnXvhmAOdzXAdYOT3T7&#10;Cpl01oBwiFPcxiohsyVs6zC4KF3MJKNyEb3R4ACyzbmC7UZryFVCHusqq3Xv2tT1+ssfuQmvs4m1&#10;LPWtkEsYNFtkya0fTTbsXy3w/uYmh3D21axR/pixX4VKRzdfuV2oFsbTYLBqXgWd0S/bpfjMPrII&#10;+U3EtGutikj7kh3D+6mFXshf2XH76CTXG0OJm8bLwavU6Rzf8+c2c77+Z3pb5UdrDja+fXOWZt2J&#10;JSSrnH+kBrcBx2Z2j3ShHZDS8PduQqCpEsGYs2JSl7H/7hnBscN8X7HwepDgFs5IsDOkO+4BVy5E&#10;lvdkkHf56Lqzv0g3uBoDTb6be0LRj4jT7fNYYhgpCyqcRbd5t3gSm+5X17cFn96UGN0Iu9htrshY&#10;reaqmyUZXHb1Uba9dy/pDPRJFxvep1H1+VOazm1ybQgg4MDZRf6vYZ9Ndb8LbuLPoyaTjj4ML7bx&#10;OAsmJa05QX6Jpvk7vU/R91A2qvsDK9uKRpG9ndmOItNMXL00pBUa326Y/tKEnQW2eDV7F6cJOceu&#10;1eBlItKMvx3B7I3U+KEhN2D8asokg+S2VbE3as/d3usSF9lBvs3ab847TbjVEY9AE9LMwx7y2X+1&#10;pMid7e42XJpi9tZAKR/h+fmjP0zCKUb3njHQpixtMu/NASZ41kZnHsu2Nmz3WLv3eYnnxSeO/Mq/&#10;VzC92DVyr7Lr7itRKovQDJL6ton0tRRPM6qQ91yI/3kc6gX+yg9+PZ5VY/lsY42phmjL2YvYnCtR&#10;gP2V6sQ+R0xjLK4XrhBkvPHWSiNNISuPQIqlqs+StZy+3xnspphdPGbCq6Y1yn4D3QZi5A7I3ibN&#10;oTdXbMI7Nux6ETcJz6e06Iu8j3ANa5QMOUkk/v434vm0iXTI4Y6iMjAsYEyOad64s1Hk/MzJ6JOW&#10;iEdEfVTs95EnV8CnohQT5GM3P+Xch2oYdOP8EgJeqy7uZqcmq6Xx/KHJSqd5+WZNcUvWLGPBAwx8&#10;TrL5lo0va0/21QI1YtUdG+VeWpeQAp5OD53tPXDTcZ1t5eRv/eL3jqPYosCxT8zSgvCw7y8PfAAr&#10;h84teNqzrCCV0/5nWxqGZ8Ze34o55tX4q9PepZl+dsK38Ux3eUsXgk9hEXiVW3mKruXPWZrJD+15&#10;51q6qaarzaeL3QzgC1YvpZ5V7k1ZOnJm30eY7HZ5NY62L6PZ/u4+wSGB8IvzCrw88O/or4B6UNmk&#10;IpjbpSdRU9bSyb7kx6ITDAoqMMXZBulejutMq0Uc1rOeYNy8Xop/BTMWUrFMLXJifwk0n7mWrVsT&#10;cNoOWru5WBLtbMxzARS6XEcG6iTAWJlnHAuXJxL75st8CGISPfvrdTdvVwuOyDJiV9v+JN+dZJMH&#10;Gc2Gq9waGbrulDvmR8w8Nm8QWT0pGnduxghfCFajglTYlp8zpzAv5B8Fvdbo/lWd7RZypi3lhz3p&#10;gtpqDZQoJNbQMaXmUokG6Rg0IkrRKnaeaHMLY5dPAuyuc9nN4RokJ7P5jNJQmZBuVefHJkKQXhIU&#10;nFnfAN+1SBI3S825ULO//c24PJNX7fC1o+KAc+nhTs8aFei4PLjHJmXfWaZzCtb5PF7IZPlmE+md&#10;YMioYmfuOzsYh/NjDq9lyj9lpsJVqUph4hhXkwooIGwJrrj0ugqRHwNMtHHuWlQrI2cBnAwKn9Yx&#10;LPW57qmAXzec5Nie2YpH9Wpt/7JMbnBXehGp+7dRsn8GlX5mX1idJz9IGbB3mYTZfQ5jMZ95MJ/O&#10;EQeK13y0OkIsbgNgwMsDO57U3HEHKRppe46GQp1X+rR0XU0lFkJXnc06n5n8mNKtWJzYtAN0id2t&#10;cn3aAyQKL6bcEZRTqtdLr5g69ndtEifW9hijtUgTmXjMFkXKBZgXD15QZWexZujaS/5GbKLqGOJN&#10;je2hiV1ps3K43MW50vXvvV/74SyuH4eg0c/j1CQ88w5ZpvECBAMmUrTK9WC5OncGFdWHP4WRFppN&#10;mUybYf8admkyCFsDdzBxHp/yszAZdK0hvlma34r1qWd61mcyaDQF7AmMGWebFssv59W+ZsFUiV3m&#10;n7nGeZo5K19BUuBsfJNRjYdeAt1hfv5xRXQD7KCbceVv4xHG4As7aQ0ze/9F6IbQtbo8aJmh2Dwb&#10;LOcHi9GCZEs0Z5w0MoK5g3/i+nYh0yeG99xoMXEkt1PWpF5QIV+73NsZ6lTBv6L4GPJtboOyqdj9&#10;5G9sd9ULZvJ+JxiD62h2t2qmtf0FtcbyvXsA51C6Npbd7DXEBG9tlfLrLxcPJxKviLqdbd7Cu4in&#10;2ALP5+unMFd3JPI3fjWTavRb9eqXehBWjDOSdADGmKOC/Dh827fbSr9HwaLeyUqBS66YVxYEd7W8&#10;Zq44sLG+dDZqjc+XiIrxbRr0LQPsaHt0aHV2Y5VPppzP7IIT7zXOS0b67Iyt1bT3faMg76X/vqpn&#10;aI1L2To6eU9g2GQWbuEnn1Iyes7RUyEXzuPjezKgCXUwLC7L91y1HLLNH9Rtw1YjTYjn98ebmYr2&#10;Wt6nEDu7BPFG9VgoOpfq4FmTkXW18yhvU7gacjxPdm/W/tX9XaH6iXeyk4m8fWGIRSAICYXjg1Sv&#10;m7c0iH59cno/wFy3/B29nk/4rOADug/hAOzUnzPrZvDsLOprMMSqjcgypvQDdxWur9nwrQBMF8jR&#10;HLXRdp+lXSpsrVLHCNHOAjQO45A7RuxTrq3bkH0jLtgX9wqn7SaeLQXAmVupGaRqBsJFaqXXSNia&#10;rXI126xoNuR6b8bwFTHXJOlN9jX0ryPIsRV0k1/MqtN9gydSIL/3K8n3Nc02MvqusNh0Q4tbC3Fr&#10;vaM09VKyZlUXxclLtQGygDL9U+AwNSq6I6zReNat4KNpiY/76rHn3/0Ezgi9ncYMwEB+9cnUwjsI&#10;POY1Ke6V3KB9ir8mg/eqanZUErzOnjp2XQ+mJY33BzzLp1hP04c4Q+ryaEulufe+c3Llh/igy73Z&#10;vg5QqCiuWrk94zYPU77OfgAmu/reRBcMIwvuyv2B6Q4oo6e/YT5mr2sW7883uSaay6/7OWei3Prb&#10;DIlbYXvWYHWTGb0rLUyiiAuTT6uD2fEsSwcQI/ja4tVCEz7qkotaPB9hfzfNBUGhWDayCzS7VOYv&#10;gyuBEHJ0+snvyqF91MzvAutl0frouKfvdWyzx+tIjaueuVCdQ3Wo1XoTt0dRrHb7EtM6xndvgjGF&#10;SVVbET2lWGkHRbxxBRgyW7qr454PaUdIL9tZHjO/aHmgfmpgNqfdhxvH5M2lqFoz+53naHZ+IvJQ&#10;vlCRPK5Cqh/peYMO0f1UVhNELXV74llfR321h7meEswNVIvD2lwDGC2PK4dyHa0vq2PLPZzQfqfg&#10;gXGfCyz/DV1IXrQdgk2n4GXHIwSsQd+yQafdX4vamdl6dCxMTrBISSDMpFol289uc78fXrpX3n1L&#10;0jDwG3Fmm+kCjAPkDjDIth5VvX7uAi9v3qLGbXbX6FfN7YN/71ZJ3J0OV83erqkIYIy1rN4fGBks&#10;pVp6wfCP78X7WbIMUdsb3tj3fXoVzrLiCXdcVKueDaG48t97YyE1Z+L33BUFz5cicQt2vVVXwTmz&#10;UQrSWS03FrhMlDYLpG7isvTMvy9U3j+3/f3kzg3CwpGSgsVrJTAzc5f+Mnt3bKHzS3gFtrROvdNJ&#10;XZqpIcC8l/WiVWeTeWhT2T5iVY2qfVzigaxqNUnsWXbAoiIiz42ZcAba0zYspc/ZbnydncVsfekE&#10;aUuWw5+gxDOMyW3zNnPS3UW/NaBser9yP3sku/zrpAelt6i+rNJkzkoauKOh8bgzaSdnWmG/n2bf&#10;79eBltc+6L6+LI5nM0qxkcE30y6x5dg6o8Xdb5CBrLbOhpnCd6qozHTI7NwC7R6S2Zgh/7bJDZMH&#10;mGX0J/ZYj194PH8RTWdxPmYG3QY0X0ht7t9r2+lg0sCK3+k2ymPL79DLNqDuvisdtFepeefQWHC/&#10;cXJazMxNau0CpaGEHKodg3FQz/AcDGTvg7+ruVIxiF6n2BhsVqu/yVB930bdWRGmkGHOzk4cX8sn&#10;Q76BOR23jx2Gx/Eft/un5xhlzpqr2W3/3Hq/BbJuvVtLzapy9c3MXJchYGRqbmqE/toLyl9lM7Qr&#10;w2oUIe1iFymfSzCsOyf3xboC67VG7rMtk9nGGn8+nTRJkkaqfAlXwOt0I84WaTymf68OsBKzhbT4&#10;KCped6GjAr7dFRKZDITDba6d7OMU+as6/TsknPWPpRY56DYFLyntNsH1rCePqBoZnqsanW79Wsoc&#10;EsuMPCatkuFDD6Fb5WxjHRHbK5B7oPgqVma19/mVK+pvMCerKy3lK90tH9bh/GP090Czywr4Pec2&#10;XiOJ9jih1Pf91DiQAl36vSDCj37Pp2k1QFLNERKzNF55BISqj0v8cmLYwew9Pviq21IZO8dGKTL5&#10;OBvL/d0LnsVsgbh46D1e+dsUYDqtTwtFlfCL7UadzCYL/iW48UnJ2cMpvYbk0t43vcPmp/Yzw9nk&#10;U9rXwQd6sAana6YIWU/j6URpk8yQZn9bNxtYxdJtReZmWhsMKC7gqHg05dPrDjAolsuMS35ctwRP&#10;z4IwOBGgIvdulVrObH8McyPjyS+5JzRr7/Gw1fa6oegTy/nm+bPo9WEa3Q3rsrCKh+2NMkUmBy71&#10;w9Zh9KhUa4YzORAJevxrPCAbEG9Xt52Jfz1quP4S9rru6Fx6S64n535t/O6toHLcbst4RyMcde0O&#10;1x0HeR4cfMcUkuzOfIr3dackL4fd17FZ09aN6+lQQB7sgk2UsRwS/OQIMNP5o9K6Sya95FC7PEL6&#10;K++wmp2wmnGkWvHOFCMYTmRpCxZYF17rbhCwreFVq9ZEiUWhws2c587x+f0bvygVvIjG7HHM2cMw&#10;w2fpOJ7UjrdC+nfTsDJZ7+aFPspTp7RDGijsBl9RWwUigQWWjo9aTePE7JbOb2op31KyTuizi6Cf&#10;r5ZK2WjZfO0M5T4ej3PKUuM+5bboS/rjMLiF6e1C1yRNghH73+tZAHHC1pMhNbQ3oCafkVZeuFrJ&#10;0Nf9gz4A8Xo91wSrgp1u0O/ZV8mb2eHifZ7ctDE/LhfKkCctxcoQbFihJa7eYu5T0SY+c7jQLT5l&#10;f7kzBnQ5DGA8py9TmH3d8pEZ8MDwVGxyW6SAL4wfS0j3Wu2NJWne6+5P+IVOCj7O7Dgmuk8wRrg8&#10;EJNIYrmC1Xv0PVtGhWZSK5iL0X5BWw+peYs+w8mMb//ReU6nQI21erepclGjVw7IKRJ1+p+HjZ9Y&#10;vEdylQOK2ZZt1r+8bTi1+2ZvE1du7gFH66tWxqPmsp0MpDd27n6VsgvkvXLWG7vS5TWiprWc8RTa&#10;z7//Tb1WxsKCP3dbt+KyXSTQZ+kRvU+cdMO7Sf4Qfr+BKH+CjA/PpOiOhswVwRyWW35mx2k58iHf&#10;XMhgjJ8fqY3y2OBHJ0hRdOM3crNcIbWjKDjv/4Yph0Agduu8tK9ZGvJqEPZMXBEWV+qZxeuOX00s&#10;duEO6v164Rwuf+dA6QSjL4UWx0PYNZmLDGa+vif5SPdYQpd+ef5c6FjQUeZEtfXSF5movjc/f93a&#10;wacK6/cbc7K3rf1THH3ZXQgzvtCymEnAH8Clf1M4iwbTsjmmsyRm/V8C3nDOu16ZnicI06dgd8wN&#10;XBc1WJuQD4IVlCrf5WmaRZZPmBnG3Y0xA5jZScsm2BU6XbtWtvbyINgPdofPIong81FHM6TPxG9B&#10;sNlrBgOdTStAdgXv2HXqCQQ0dEL8JEMqjrQCg4h6bTHpDRdjpCe4KDKneLCOGKVvyvgr1Sc+tShw&#10;Xy549a4VZNUktvcFLb3RfBVlFgiECg10k+vakKmrDD6SInXt96brzw/WdovR9KnRicvUGUMQfre8&#10;xUgRQxMIJ5Lx4W++6xj8e3QW0jPAeG10nq2cmVlvUQVXTmJ3WaqXqfwImdiQuQY3AAqzGL1hV7Lv&#10;mSvk1soY0G4Ujs/HQ+nLRvyeQF+FNU/+DXmMGdVqbDvPc73WIzuzHree7jz68PcIsNCvjNJwvFfI&#10;u1hrrPbL58cS2cZ10ShpZn/TqvVsgrtT2d6N4jE4ZJlG7LftBdq1lVr9k9+97EbeF/DOrxGTg/lo&#10;sapCa3i/XuTxayPpr5TY/U2gDCarZJhZZlo9Zrqews2+7XpjMZcHmd0VeUGeQXxjCiIpzLUejDDc&#10;/s96U/xppEqxakz7l6SCH9Kd4ifVOw+CcUa6XCas3qGIxU89TYn2y+X/T27XaM7rnWtq3z98K+r+&#10;8XQhuWE0ZmbKrCU7V9Qh0Aa0CNO9SuSLxGj+HdO3Zsyuq9snXj+ty3ccrYyGknDtM2eO2OwvjjYz&#10;3odP3h6LiUhy4xYSw9WczlWdW2fnPTscPiPk2hcXWwTm59wwaPp3521OLvcFefYOLL7Pyxg4i3Wn&#10;RNJ9jm5o59HIdbPmQy2sOxAY8l5J1X2FVm+1QzwqjA/zuaGtVkT/H0fXoXAsGIWvxU62IokSTZKV&#10;kCgNKZKM+//P91/BY/T2nvEM5m+qfll7Nzv6ksLhOa4wV7GpQXhmvVtM3b5D+5a5zXg0JE/ZWlu5&#10;Xber24V5fpgMyfHHJw8Mpo0bc02nvVcgTXQ36c+iwRpO6MRrP9YdzIwd4LzPbYBhP9OBdSjC3svY&#10;GsLqVq4ulDm37s9rVtpzmTq1v4mKZWpbJHvmbZl8AHeyn3eoSrN4ZsCovYbyhXOniIGWvTdeXteV&#10;QvvxCNUBPOUwXAEa3Wn9N+WQ5RPj6VjHvwcGytWCpUQDm2tmEedHhuxdj1dmsnf6iKeMDRrGWtL1&#10;00GpeAq5iI/l/jTAs8tx7hRt0Kv69qIESKcJRwkJXXiG9z2EP9Bhp/5XQ5eVolwuPC65WYRjMbKc&#10;q/eZ8hKrkGWfU8GglE4e2xkdfxa7+ntAZytt0mOYZg6NuT2sJZD3OmyOy79lfqj2Hn6tW5PrTf+4&#10;FpDrGoZS124fJNw4wMQKs+937Diol1cJ3ojm3SxyOl1gkbLQQNWsImWZse3eoj3Mu9t+awLW1+2K&#10;HknXMLcfDq5PtEL/WltcBAcnmH1/8EW63HPgtbhrzZVg+/X5b7wEGCT52klz0cbTSxUfmOs1T19d&#10;qDtB4dL2b+GXt5cPD1vyb60gi9YRXE/CkSd4Q3wDixLPdkeOqXSOOl/Vi9fRoW6wuwfFCEAGeyya&#10;il84znOFK8CENqll9jtfYptgmue48q1SiYV06TdPZaXC3ibtCXqugkklHP9TO9elqDsdVo3rUp38&#10;xRQsznEprNGRxD8W6e4J4W5b6URUxahgpB8nutfMcR8FmFPLq0gX1qgs+HF9m3MoBVLepduz9rQL&#10;9eft9QwwK44XtWEve/O92tFz1VkH8kTToMQVwFqMyvTCBlYL1WsMy7I63jsswruVJ7Mo82dEEWzz&#10;egQwvHLsjZ2dwR7oYqE7lnvMqy8bv4tJoVH/dMpgt6heBSW7xh766CWB+CZ4tcCHLM3dtJJ9/NaX&#10;59GPn26jq/L7g/g6NzV5eRdeX6ZTa0VElsCYvxZXGyc/ffTYI/aI3HyFRf4M9OpjnPEXzZNwlieD&#10;cunpevojfcwfM/F9OhXKtrFxtlN3fjO+nMeWa5f6aloadUOtvI33Tvv1OPItdehKYULg/uNxmwBM&#10;84OtwuccKV1kII1JzQW/iMT5fJ3C9N1v0kBB7wzXA6U5G5b0aoWqF84CJBsP0PJWnFqln7fHH5e5&#10;lzMNrAc61PZ+l0hzlmUuxfu5nyyPN5oP/jrp9siNuGu52tMDOByTo4kqtNvXCiL69d4wnO0Q9sDo&#10;Jypmx/jyNmf6F5uyomVOtNpDEXcnNNEXqHEVdnylUO445+UHMfe+UI+ywgQfm9F2Nk/+/htyxooS&#10;Us8459/3cdgaMl9q9svMzL02Fq+8fCuoM7Y5Ta59eHMBL8/wSs/YLsYQVWxU9O3msT1EhU5c6TKZ&#10;x2vCH0+NhJdmDaRpXlrK98QlU/Wv9wSxkrS6zhj/G6H3Oz0qxQHZEke58HYCd/6JL74IEdirsP4p&#10;tSb5AKwqkv3s+NMK1YjM7X+UMxs9ocHoWKRfN31EhAnBtX/gLd9UW9mskLFjyQCY8mfq8TdinrVv&#10;K5k+eET1njeRowXKk7Db4oewX+a2HVg4HMqnFizFuVxfskMwIKg3tRUjWz5Ws0JbYwRwqvhJVWP0&#10;bQhJW+a+fouRFn4NdnF/gy6LLseSCQeck9z66mVpA9Fq8iVebylDAnaWWyeFnYDVli/x0XvXl9fj&#10;YHPt8Z2B8as9zdrON0W6tA+O5vZRaM3f5JhAFcgR27RFfXjsD+QpPG0AE+gHgp0/9fomEL1gWf07&#10;pK/HpXLIjZ73pvO859eM0D9FJFTnL5tY0ExDCx7cooVUEL2WTYwDhytHUf7lktqne9+gUnHcjnVk&#10;kgJLx5i9iVPWARjIoHjxJFOmS+CJs/jWq0CyeotWvzM0OusT8q135/kXRpjoS8VnxuwZ6SBmEP/E&#10;5DcINCOTKMIUusbZHnOg17MhExhVpYizQNXetcdfhuTc31+LGw5GGXAf8GfeMapt9gYTMOxtgycG&#10;0sTX+dchBMoaOazQve/+sC6/k3f1XfpOi55FhuF50GusguQoEcbKwwp1qVk+VkG7XavJCFkhvtfT&#10;UMj/3n8XwVStb2hVedjKEGSt22WWZr7RXEUy9HLXDbqCwTUx3qvjY3EaJazGS6e7PVZyo0tQ0peL&#10;XYXKIucUx+8XbDOOJ/jjWGO36+URa/5FmtuI2roeUoDh2G9jtYuhvFuUwHar7U1sBSHij/8ynjlL&#10;zjG0Op4t393a+kh6C+1LwsIS7oxzi8nHCc0umy0Rt2z+Oh6v71phvy4Wfww5/D3G38aP/+kweiQP&#10;AONoxmNKJ0egTIxPGmh8R324U14OoaC9TTsygogrpaPlZjytt403Os5RJzV6hUghnr5O7+oDmVGb&#10;L8FAu/SL3/Zv3aW6AqHa4IIDwfQ8FtLN7ApgPPY78p1a3tvl2wIjFkHCyN6OdFFrJEw80vGBvjne&#10;vsWEVcGbavu18edNfYOVR8lYX426ZGKlHpCMK56lpXw1GheHsKoaqgy9RW7Lp7pgW4t7DWAopj/h&#10;Ry4sVhm8I16fygLk51XS+lQh1q2ofRyKejbykDMiAWNLVInj7z5qLMTDuJGvJRZ+wC7dBnPftgv5&#10;wtlphEF5/cXbryVQoyi8Lrc7yX5zBxi/Wl/kD9gI2GLImhNNoLhN5pYfBeXt9RSVn1h2LtSpFa5j&#10;aLt8boTK+lqeqhlLSxwbE/I7ZM3k0ChtrzGzd3+s24tN161jkK1cJLavePnev69ZgEEm9/dkR+YP&#10;b7ojIrC5q+zh51pMjzFojBploFWXY3aalaubvEnwZcXL1DpXVIdZxbom3sDud5Di5bVX19GKxKQ7&#10;PHruHq4luBtpZoyrxPZ4nuYApglpL1zBLLm7ManyPH65LiclvoSZHVj8LupSfTrUhkQ0N6mnSPr7&#10;W4Hl5Moysc6DKsN9tdx2NbtF3i0hE420uEt3g7Sye3e3Kz6OnN/z2q2xqAPMkZkRUqnYvzaoAthp&#10;vNMCaRzuzyox1ErJkrq/xgPLuVRuPOtrqyKiIXWgWzj+ayL9/M6MOo9TWFhxzoAflJUNephd0VVY&#10;XeKljbzUnN2oRH87f7cnpyOUg7D1TXYgq+tK9OTUBhEwHbuVHwUH9tNEnfcdubTtnpCkV3w7YoXo&#10;grPXYx/SjTPaKjKP92d+zmdGrEsWCvwVZbE1uWXqc7Q8gTVii3ndAKab2pURf4zwgjPsNvQMxhRH&#10;w9fs69tb+l5mGpZXT64U2cqicGE11E0mMOdwGt4LUAoJkTXIDZezd9op7z5O65i0WRl8S3u5+CKj&#10;Pmlsj2j+3P67pJtzFMXyP9UFf8IsFrU3pmo+e5PU2VrHqGpSaXTPOIcd0NUhxZrDL/a6m6/Ga71h&#10;qPygYMfE7E4iwIQ6NE1Yd54SrzsIdFyC1cQk/9Raz+khjgHmuop+ufznuwXm166Meua2ncOVafUb&#10;FcvcN7iMGqf3xnILrikyc8eZTB06ARO1Tn6RE0HBUH0x6cZevJOWlUmD8zgILGU9OyPYT35cIC5m&#10;DSq/v+MpitpD3w0WApoKzkAwW1Sp6wQR9MI9PBzUe8/duVxbrSN0uvP0dB8OP5CHMzMOE0jfmLWX&#10;9byWCU/SsThr5ntP0JoNyFGsCdDD8WhJ1/XD/Ff9AYwrFTarSws7OSADmHyIbLN9aEx3U0W4jCAb&#10;Mg+j511aN6auZ/Tkev0ILVqVOdOnfLVt2s5+VoNl6D2QUSHeKE3Va8SFAv699X1i3qCl7sh1eX8N&#10;MAcpPj5XQicXRTmuSA1UX9zPD5khfoZ0bRadFYzR8M7PqS1IeNedDKHb/emAFsotdlNs9+UNFzLP&#10;Fj0fMXkbVX+UMWAmsO/cfz6vcXQRjdgGER/AkOeG8QoHzjx+XzNCe1FMhHURHByzHOd+hmPz3PA0&#10;bNJSuyntCZVn+ZyrJslKAJuNxrFcMA8k2pSWnetzXjHz59uf3nx61dTMtNfe26Z138llM/j7b+RZ&#10;+JsPVTt+WuoLYgJfTW2Kgn1l++N92M3uXX9cftUVZFfM2x302d/R/Ya2rSYZ0t1GuVFvuO+7grvU&#10;cXHn3/XGrEVSynZuF+96knfX9R6dTPsAk70fxF8pL6P3YZPOLCJpxnktIK4Hx2zP75tgonDlao55&#10;aRvYZF5sOeYvbk3zwnvLc/fq1Mvc5bdvVsL5K8mmIoQLEd8zWKpupnzvPg8Tq4ezKxJgtrOSNi6I&#10;d0o2HfybiYhCnuKXKNbJom0jpdKM9D4kaNJDCGAxZVfCLUOO5UvefHsf5tghX9nTB8xpXkvuSZzp&#10;Wm+1jyvCkKmnCjxxtwBJ783MX2VTMWEyh0M88oe5blzzXg2QJJS0iuP1D5x8TsNljf2Kyjk5zrLg&#10;mDz9yevVa9EQpMEj51HPMIX0qz6f5AJ7SD7m5zu424ORqAp5IEbbHoEf3331N37QpWm6U2u75d2e&#10;X3qtayO0G1C/0JBbHy0uq33u4FA0adzDWQL9bst921CWV6wqAnFtOCc/HriVtRnUrA9/t1xt04Pc&#10;og8qQnqlI6j2i9ozQfjHthv37WE1u+xDTvj5SSU+Efv4+F69XoQUJ2TCx0o4ZAzT4jkL3IF97dSx&#10;ONv15gpQWev3W3M4vfWt8iltvKCOa7avE/fyZCrk74m4ag9tlk/HHPt331QIUW+8x7mm1Xql/LYc&#10;5vTfVuwjx3uJMYd9I54OJx8bJV5Vq0Yg2LTCd8aH0MvuMyWPlo9WM8Kz1S1v6zrYn+9gHNHy9gPs&#10;fIm0m3O+jVZmrfg3HYw5SSIRqTPx3KzeOxHfY2ZL1BP+Q5WdM9ZBkb7jI2wC68SNQG9K2Vqrw/Dr&#10;YQOjBkJf7rU4G/Q8txovAiVrulmArX/mV1meha0xfU1prjgzmb839KK+Wg2Iy2lXAntx790szIEu&#10;cVJYSJ7UlOXkRL3HjZh6fRdtsbTutRcriRFtJJ+cwyibOOvi7pWJQ64xxosBR7IdalTh0o+Ft8LO&#10;Hj26ZWvR7v29bITDRiRBN+h1eWMGRoIRcAflzQZNquZeY2cVXJYP+rCzZCDXJJvR6/ttpBjGqdYr&#10;uiScnqbgsz27imw6xUwfSrD+qxcWi3hpxXGwDNjme8quuACYxhp904Nlas6PO7N12pZE5rlZ3Bws&#10;Ifphv5LvwNYrdYvX7QmObn/+AioCk/Z3psBv6p1f5kuBs2HJ1b+Sc93fHXz7LNq2Upu/qxPNJ8bT&#10;Yq7i/vU3qF23zQklX6ODkO7o2FbrcwwZqYP8dCVFoX3JXOUUiBHIiNujbvtL1jlqJSB8stXY0eVU&#10;KAxr6zMSR+KAmNG78jNCuDG2l9XZufvQGXZXyvN/xe2m71iDZ1+RMmrUynZOKs/FvIdbhogxDF3w&#10;VKn9jL9Fe3ieUKSv81usdxLfszmFtHPPdlp0b4ZGrjbFbq7TJbG2X4QcszFSDdD6Upvxt3tuVz//&#10;/TdfThGI1iJ/mkKW4IzADKXX2QdkT+l6mfK7hYw+lcEkmA8yvxWaKTxGyvDN1o7v/oSac/XVsvq2&#10;Lq2ro4cIi7yj234LJodq83vvSaXw28KbGh/VAWZwSiqLy3JcoKTOoQUu6NVKGEpEm0gePfqIvF2x&#10;ILCkK9YfzSpNk+pbk15fYw46XAV9do6HqPad/WJyXY4Xt4pmFbLNUUbO3Y5EU6jPNbdRfzX+frTx&#10;dpK1ZE1AoqV9dN753qD8lMPmbDt4XfpL/vERf8PtgP7GeSMuGbvZ6LXiennzMUWVb6of3GKHvg6m&#10;t+XIBAWQRoiamqCvp9HPVrSL0TRDaaS3AOa8rLq/opINGsljB+3wkr2EVwljFC8VxZwWrIuwFlJ2&#10;/VPcb0qjixk5RRcsSJFTOdeRHehOr96ndgjeRQ5MMYE2vmdb1vtZng9SPkql1SU7NP7maU/daxTz&#10;s57kbWvpdTgIN1JFyo5cHvyR+svUOQ1q1Q6/UYa1/TDcSuNLdFqVrwl4/nYnQN5qCJmdFbx36o7f&#10;HgU1lHmQVOtj9trJkc3x69cZg6EDwAgSZVROHad2wQ7C77Dyv3VKdaTeaEl7hk0var8Dxr/6HaTy&#10;U96VAveo5DSkV7udMq8rv+zPmXDiZ9mwsBKy5zYZ23EXAvA6o2xtLKQ9GEb4+G0MMLoUsrsjpGCI&#10;TKwMLqv5zqpjzBtE9YvZ1sGlYqVY23zSgplV1LhkVfDTPFi8EQIyQ4xZc32OwfWoLY7TCxllsd5q&#10;ozeuixa4KigJVwnMKo2L3T8YqraeXgoJAaS8Yo1Zprv1SliewqSR/HU9hBCslCbwYlGIfqb3ap3x&#10;cTjg2GpGN0in4s6sxzb5cNX63F0Se5gYrUwbRQZcx+teH99zarmeP5oDTO+me1qpk/Rdkh3ka5t7&#10;UjqdnhUGosy1jHw3Zh++z77Nawls5ub0+Fy96EOeXTcrBXSYPRR9b5AeM8cb66b89fXed2E3flcg&#10;+3yrovxw/TqI/uMGME6yT1rpPh4Ne5M4fRGFYad+Vf3bMbO5VZztPXhqpycTPfwTsdg/e+u2gs3a&#10;FT+3P4LdBY0YsKm4n2/MASxkgRt8rGJarkVr990puwG16Bpcn3MhwFTHj2UYqpkB/1Ba7Zfcwydd&#10;8q1To87yIpK9+GIEufM0zTiVeAbSFyFfMbu7RB9yz3y5UsmXkFPC+pS2jNtlB48h85FOwPW2pEdd&#10;ZPQKbrxGfS4As3wby+4jPFSUclLD8CiowA/vTyOJGXXx65ZBi2DlvcHkVedMkHCBwh22PrhixanI&#10;Am917ONwMlFhtatA41/RIQSE40r5QfO0v2BwbftJNT/JAMw92Vc/cbv5GTbW6r1U2O3E9XlUdccn&#10;lkWRG2sMTt4FYo5stH6i7DvcRUhzOEbGDeuzw/DyGb9NG3bEvZ15T1ynZ5pmXgq5PHhOZtfYhOKk&#10;peN/T9qtbIbrZ17bVN8Rh50Vfk2amacfNIEt+yFv80LZaicrY5KHBGc++BWz45I7rlgPiG6l2JXs&#10;vkZdHupahlHvUjmbCqCffD8KcMD2p7OwG25W3erfNqqUOshnQn2YLlzD2vgeLIknOwYHyeGjivUK&#10;1O5QYbG0bxCGCDKw9MMvsGbwpKjjLgDjfdI8abDf6fbyFAg84waMA87f2eOwvFGbYMuc0r01+3YA&#10;Zi/DuHeBjBf9/S3fM5UZd8wDO2uVWX9Dz2e/+dJkYgLJF/JgnJPxdjHfT+THflO33rz9hdg9TVlP&#10;2TCfB0Jtfx43c8psEKPuxSemgyP0uRtf3fzBBKVfK/28Y+HJ9ykcKLfIuCZcGiWeCkCItdNWkytk&#10;s5Aqy7HN9atT6fLWmSwbOevty+DiBZQvtj8bx3zIsg1liHOLPNuTzFHzEiUV58u8i7u/Os1CNAmS&#10;5QkE9ahXs+0IvtXuFy64HyAB46aGSLKRZl+VZ71/mC7KMGVrIp7Ywjrt2/Jw5oJj0uOsizPVg02z&#10;Cl6kdSgOqPITnRdy5hqmF9XungIYAllON5h1+F3z3niXH1e12X2zY2YKXF3qLdTUFG30BvWzeJx1&#10;atvVIl/eT9VdXh8WXeb1wPKhwG2jx/hS3d9OiWTMi3knSk7hrY+k2EN/4P79f4DQkpun460wqJAI&#10;3Wl+e77GoatOW3a2y87Yvva9JNszgORc5InXQ3cp2g5RwZ3n7QsMT+04R4w8J1AmdlU6xSzUS6C8&#10;mv2i9DK510s5ubkmUPyvjSJrlhMp5EtJd3edRusqMRCWYOGiQo8wlLmRtYcX5MMpXjoc+5S4fshj&#10;ubYzItiWtOWzhtq+f5o5R+GOqwdElduxOKalTP1x6vdUY+FWwCH9vxCzVXLNrvcBf3deVdKy6BaJ&#10;zkbtztvw1OH9c28jZK8/5TeYdzykWtkM9c29buKuEfOb9gPefW/9DnYyB9BIUqN+iWYFideF5aOE&#10;aPpBPI4kc18YwLdZOMV26k4HtbNi+3Fl3u6HWSXkH5o9yAiFOQcSfu5wDtJ7eUS39xtqPZfeQKis&#10;DdAK4zwLLugbtrm7bsgSCtZc9fXwepxaT+5cfd0ik42iBTEpAIyUND7IalpfB8/VMpiI19uo1NUy&#10;dVicfkSz/NLfI5PNPnbpHdljchIPV36/U5bkzNWag/3vTq029J/KiILfe0bkoUcbrQv4XV8ukXHY&#10;b3BIe2x1AWbbcFfFYmWYgJmFT9M5ridul+RNAXLLZXfrg1xpfYVxxnreU28oT//aXP2+Lxdv9Y+6&#10;Hcm5rG7cIv672DznfjqIl7eSYQ+C8sbEky6DEDbBHBwfYB5Vh0K5w468RO/hXB8FpkNBEtfZzk7s&#10;DjVuhA2+yFgZID1G4E/NA11K7srFH/ak8tl1eiTu1wEDE953t+4eltvsL86jK4Ucr4vkYIPrJnRi&#10;4RRg2GdzVUtD4Cg9xjJtTdHfpOme686anE/tXrDWvvMZYjRd0bjnnu8kWEjqCy7zY+haBDKFBGjY&#10;h5j9flAaPIJlpZhfNYJH+PrlEWnunkrywj+g/2/P7pTyB9nMGvf9tnMGxQMP0rsS0Q6Wu1mtXJG+&#10;Q/2LqRkmIDrv87EuxLtBj2huhj1qwL2Hl/X5jxNzJIYbvnFtzvjYSrcG2uU1vJjDVpsNWJIQ8G28&#10;0tDGH72vYkJuqq3x+vU8H8XU9oGz7QuYSk4b5Jrbd+ZjNv/cCteTP8kuVNydieplGR38ZwG8Tlmo&#10;WYJ3hg6y3/oNhmvf9dDQJ+XG+HZKgZDBA0wBnW2DVDPfaLOQqyrlUMZnOQF7Os9pUayawJ2EbcXL&#10;k92iWh6koKhuR+tXcYMcrunyaFr5SGQ8IovphcOPq4fONXZ+dHXb0rLg/OB735cOo0uAIQn/hapK&#10;fHtRn/Tio3aO1xXQ0540aipj7Ho40RogF0XloaycoD9EBuFEQmYydgEV05cv5SyiEntBZb5qBrXF&#10;dNVpOrDyfDwtTJCPzCRejvQGwAzlFSWLrYT7mEGqp1dHWJr4bNlfoD5duXwwKtdIp9fMbsKfWydw&#10;nCuoROIgmukMrTO7pXgfiCWHoOT2U9smqNTxep/ZrVYi3UOrZfKD4PTp/XXS/qcDbvNkNZmxjyeu&#10;H+rNSKoU6SNl7gSHX3QXcvm1Wkyrg+aPmN8XssXuFAfqdVCWuOdGgdqe15PVaGBckaHKexX1MSdj&#10;bZw6wq7P2tZ89nof/1rcpWSdm10JQrG2x/7BPTUhBCnw8A7SaZ2d2acFXLuImBxh+rgy16/5tVKg&#10;qfxTrxmXmdPthGC64496cJmfm4dOZ1osC84pHFffL0LucI/8EWIpsL+G3SoxxJTa1SvgV0J4/DAh&#10;wJoNo/jmizpyR9gArJZADJwLvDcVMX44PRUQC1/pk4iu5Ycb8EqatVk02+lszIUukIp2IQXCJCHS&#10;7oZnu1cZ6jwTA5h6PR222xV4BWOq9nx29GkpqODub7HmIbZzC4/Zcv6j9umURBWw0mKo2mrCF3nI&#10;NVqXcRnMc+q0qr1jJ5UWerhLHpsl5DavblnSH1tXiig+3XIEMIowI10ug5SYDPiKTpLzmRt2Z7Up&#10;xhob1X7nlJqwbH2HcoIzH4LRmta2UmWwwTV36PgLnjSO6fzdzYLyFbLDawLbwiBf9apmMOkEGb4j&#10;gkKBxvr3o40uddENGCtx9CN/K20nsw9rllcnLoX58MltjKmaa7JV8PgfA49d7m3ST/Y+2gwbBcVI&#10;1fQLuu0CmatVm+2ugT2yF8+gKjYKmXw0OR3CFAyo8gCTE7MDepDpD0KsrkuXS1yTxNjDa1oXP3U9&#10;HYa0wsQccLWWGM4mNdy+VPqNtihi3mt1LUHZ/hOsgVsiLEmMqvlStZ1JbsfYml5N+GD8y+ofpcxf&#10;OSiYHZ4ln5lfwAVXch3i5lOcxRvZ0TOnzb0Th9p+tp2+Fkt0Mh66lyy8sq9gdASbPJO2Fv2CFGx/&#10;TVvPMIvq0/ol/fgMQcVY/PMKw0vtJ4/OA/2PmQI5CB8tmN+6PRwE9e30jTR6izJZM4G06yrHCz26&#10;YPS31HipWZU3WmZFWbMn/56/ivt/HJ1rv6FgFMU/C7kltyKSSBKhVG6RRLpJkVy+/+wzr2d+s8c5&#10;6Xn23mv914pNkM3wlpAVona9Rgvg8ZKUeIJlRJDtF+9e9QaEAO7c7kOZLm41WuJUFhqXe9EPBjyB&#10;pgMeObjLIjfGm9hkt5mw/OHbkPgI93Ks1t99wnal2P5QpYOURKLNU0359YUx7wz8J0vdy5bVkXP3&#10;Ks5jgiHNGvU/K0Kx4qLWHSXUYXzgu68qaSAHv9yLIZR7NOnquVukMZPl1vJY3qmAfjCaCPZDmDkH&#10;6/R1QQ9Fz1vJ0Q2o/bQiDxvn7xYR38YVgjEmN3/SoqVXJ/P36rx2glWxs15ZR+F9/I2TbwEad2L3&#10;2B5+rWJ2EaL2JXxS+zITwQfrgP0hc5TjsNeugaKn9mlj8H1xZrM+wHO2u+C6YzcniJ+d8tg58g36&#10;C9lK3/PfA/0MupVvo9RM0cnPmjPNCSRuBLb2NvyCX9n2DvTZG807vk9omLtJvf6H5F51NArYrOee&#10;zcPNUi5kBg+3xM31yvrQaw1KTcicjGbgMW7N2NLO6P69BbBmJodmGyBLWLWeX38EqoeGLvmHxmt7&#10;Tw9mL3NRTtHByGaX1LQTJ27FPt3ujjHEveVz3iiIc+Gd85hau6Q+nUrLq3C2FC3v1zmedexE6Dyo&#10;++2vjHbGR/zZA0yTL9jEeIXNipj60g0e3crL+IZKtAC2vPrwCAy5fjM57K5ubdJjzpepOr2+rpl6&#10;DuIiXJIcgh5jTGhw37Driv0yTQDuY4ExLWqzv99NTVVa3CDECv1r4Vh3cz3x8+zT29F8X7xErScA&#10;ArfPJCeUh5N3o7vslPSWJEl1tIhnBmgCU5PDKMhuZfSSz2+uTjZSxSL75cqVp56BMHB2RLL6+e+d&#10;ppSLEJnaKUKCCywaLtb4PVgTVW/1XVaC+iEdWxjlYomwYK+zY+jmZkED6LuYPIYUPnHUZZsfzX8E&#10;48r2m3XRdzh6dgetD5Y2xsy8a9axMsn3ky2UAUO7CXng9GFrK3dzV8eI974VyF4+q1LfhW9Up11J&#10;7t00EHrX+pz1qXyYjX1pN4iaiFd9dH2c9PafoqN1CbR+GEEf3R4eyIOkluPj4HI+r8zO6U8vMDgT&#10;HF0XBPgNFx7VjqI4AEGyXjA12Tcu5Y3q/tbC6nFwLjMpPdO7ExDiAUc+vEkOvY+w0RQCPCwx2aRz&#10;SLu0X+CwnIVPFWJAk9mleibI+iiNUihj3SGE42Yiq/OsVE/uobFsTJWHg9P3dr/VJMC8v5/vO7eB&#10;8Yvf0ylZxcZFNdvaKlpdFJhvhobwrd+SxNSRnB9B4NIgAimBag+Py+5iiAfKtjT+743KR6Wd+lIq&#10;uvOkDPP89O9HkP8AtyJzsdFrzaBM4EnHo+OMSqea9abFR+l9q4ZkZ/yZahkm1Ha1XL9lZ649kE0W&#10;G+yNnuf4JmSe7N5XV2UHMBbw4dOs6p/JYlg+PPAJTnFlL3TXyOiW61N3dLKr5PytLD7my13mvi9H&#10;gzFwkASYSUDiDlFz5eX4PXu9iS4Q0exjJWw2tHVdSheUrtxsw9+PKTJSMp09CWXkFuQ/nRen7Gjx&#10;sT8H0l2zuWk6fiXgtuHc3vsq6cj4LSyP6Kw5xaxZBwNs4pFcB450sX0TJpdwESRAQSYvL+PGdxyU&#10;EHHWuAcFgQKOetJup0cOyrh18JuYD7CAF8wrv+2jEMghdmKTEKdUqQCh9dBSV04kpOeyq87zveYh&#10;NEnRiwJlTwLQJC2uaq3rFNTgXGzWbpVgOC6u/Osg7Y1YdZ4I6tqxLn9PGsO/usf7UrxWWiPI670I&#10;7oS/300xZjK+xL1zu07NKT8Xbs3YFxsiYdCem9gheOoDr16sHqp5K9tZcGZOjcqEO1g49xuyejcE&#10;hL6NK/WQLIgn6e8tMPlIvXyNZ/YLJtapJ6LJoFB4bRcQoRoaUzHHXcT0FY2PmPPaaSgFPYbKrWst&#10;5c44jL0m1+X7YzsXph0IwrYYqx4R8P+9tTQwYVxyKW81GmR4gjL193EWv9sd1Tr7XU0sdXxeg8y2&#10;W++8mkvxEeZlz4sDNGjHHUJoQVle3bgSn78PAoANlct8lS2x3dZluz9cOUA1w46jztPfaHfv1+7b&#10;7KmqBWl1DGVqsVGSew0VPZ1KYhmAWRtCudHutEIvyOybRPcVNfdeX9VmMrxYmFXAL/oI6ResW2eq&#10;UfLIObZEBLesDd2g8OOltVk67Re9Oa3kiMful1/Ik/ZfJ91BPqV6nVf65qjufR7a/UotH8BBqhul&#10;GTpRTmb/pQW8mXXdqpAj0of7Xffqz18riLLHItDQhOq+FrQWI7TWbcQO9mrtl4sNul43Mwy4Tgev&#10;XLmdhTIpEIaui8KArCH1cQoT52RgNrvLax/t+b0pXHaLw5iojLGE7u7DDyGUXs5xv4GW2m206NTX&#10;b32rqoE3HFStTKuG6y1x8kNjIiv66ol6fouPpPh35dBwPmMBsrsw1D/bND3fZkJvUtg4IKwpVorZ&#10;1pqU8mIpsEp4CuqeGwtcwPqmnr/SxXgd++goeeWWfcPCKtRivGdLM80cMGi5cAZyzDTi+hre3LBQ&#10;5mj2YM3mv+eUjLTtALhLWG0Xs7wxeDy8NN1xgzRfHxew6knkm2n1uyFP97iz6m3Ve3XagWSppPM2&#10;XEXr8mAHO/4NdYE7xA+C1n31SfU7dTku/xr2NEg6iykzalJmbQnsij4JxF256mXwmePAhyiXcqeH&#10;ojZ3bXU3GBQLwBHjuydvQ5KIfGYkbJporWcjz1iqteu+omPzHCw2i8FU7nm5tiRQ5Vny973BDy5D&#10;ea3H41HHwI29vXawIUOAAhn/mV67tr9lclq6rOTnXF6MQWPvrhR6eXvCVVuoYkganJqZ662GR6Eu&#10;xxBjiQXBz+EGNwLoXi32bGXPlfzfPO01kI0j5HNr6jQWD/T+oXT9ASAs6UmnXZn3SCk3b09zMrmd&#10;KD8Ky8I4WVYO686aKj6Gk8hask+UYoM2Wtez4A4Msmbpt8SS/KuHMrnwBpqz9WEDZTY9jfu4cYrY&#10;DBmPcktoh5bcpLLBOn6zJkXnmmAj2OXStNPqPn+WmBXKXbhj1ChSnYG1f89Xh1jaJhDZd4ZrdSAE&#10;duFyNVl0B2+bvfdoQmJXl4Yy22apWy+E7wbxYoOA0mAHgZZ9M8+o+87se6od+Ijc3bYsbIi4Ez0+&#10;7cdHhDj9RmJduS7pt7KvpBnntk67Hb5grjRsdKneMiazJQULLGdePUTUv5dNvHQaEisQV+oZveBp&#10;888A9iqtan0R3RV+22/Yx/Nr4QR5s/kuzEu9Bz9JsKHugK/HCT5JY7IW72umB4rwR9ZVlaZsBsaB&#10;0CprgGf3K9uon31UoYx9hl1mGnH1jbA/0x5yxbO8A0FC45qxEnQQRe8y9KHoPzOZc+PZlGo69/wM&#10;JYcclNpYa3UbRDst/sym62Set8BTazw5jaomr6hX2KGL9jIanPC/bVQgm7ZeyfX5UzHPkeQhF5p9&#10;Tew49aleiOaXgQmuwBmJFhtO6TMb8jjHxIAsZGekVKrq6wub5jcEABgnWKQgX26dEaWtuGyordXF&#10;IcS9apnZ5O97k+sI1LsOz1/ITA/0UTuVm14ugS/TJsO+ZgZD9uw5SCmXFRllCzHd6mWruglZqqic&#10;epu57dSfWvoSJ9YH+XFi0hg/C5hk4pGjemORTD9LuPP9NYV1tFO7VKodudHbfB51WE4qZG1fzQqC&#10;Zb0OdZGXGFGbtybeBilvpXnShByWnrPbrBSXQFICsa7ka0x3rJfCFhHfRCbblsJ453wGekszX+NK&#10;D+7v04jg/wZkvEplZ8ZyWixOo2u8qfFXJOrG5AHpXLpTeGfnEhwnOyPiSOOvxm9uI34weX4cOMjD&#10;2nv/2QwMbxXlacudGErD9MoJ8u1PO17JEU8z92+ehmKJBUffOGAeSetom9NmZuCrEnU2o6TOpWfc&#10;mj+LRAA/nWoRXfP35YZRp9zi3bZ6PUA3nFinngAIrFWqwYnMcGWID7614tP1azSawTorA4EUhTJK&#10;pLob9sbFRPPSshXh8+5aztnGsrPvwhMgRvNOwCjFHXNHH0CO05tYvxeCdDlpMpAc6VRWpen4klYX&#10;5Oy3IehPp9AoK9eGeuWY7ujAlLYMvqj8nTcgv+hMkyrITwBo3I0nwWyerYM4Ogs5DjV/e345UiBV&#10;FfcQQOoQk80ZvtEU3cHQBHyz91i1Pfuj1D5K0Xzgm9Otusy4gnj02vc2e6jDQYgbyWsHZbhsf0Qv&#10;gxEEYSP4XXmHmQJ5S6N29q5sb186f9+2FxgaDY4E2WQEyi98huPaHzux0LlcI7VoEIl7jE4H73ec&#10;UH260OofqatPId1JZiPU4+luZv0NIc9DesM3Rfy8f6vzT2kntYqYpXNzJM6r39pJXyeweLy508s6&#10;dz4BC4Zh48qt/8b9PHxhda4SuvflvLRaVamhoYszvH3Sn7loOnDSSDtu2uz+N/rbEYTNm6dXZnOU&#10;b16WMz88Ka3jiyQg6qOuSp6ouMN+Gm86kN1XSu1Jt73/lRruLwigB2TSWC087KaXV0Svuci5KqPW&#10;q19OxKdy7km+r0mfm7Es/ffqjLJ69NQjozRv6kyp5r3T258DeAc7YbR33YpR5SEINoBMD7F3b5Ki&#10;eu5OCtLZwM9XkO3xfk/AL68zMA03m4e2pm7sKMeF4vlRzI9hdlN5C5/pn2QEzCjgfqV3yK2rjFfd&#10;Sc++3MODJ/uc8biWTOI4nNZOm9fhUV3v5rRcgp7taV0/o9OQOdId2pnpoJswtOqiUV6VJ2u/Wn+W&#10;CH1B5oFMESZSMKabf5fb+iHR0UP5TRg9/71wuT1VNuyGrwCOsFKRhieI7pyxU5gtFHsqBrIkDL3j&#10;yljav96WyETjd3vEII77VsfbNfeDLACQDI1BWZ8JDotG7zq3KOv7hjJsQxYCqWsuTsxiXlPJrPLb&#10;zLjQEBb1zCVn6ob5giiqNsjeIQ3EBFAarXVR/Oovpo/6JKK3hfdi9/2l70GorXL55w8rjUbIK1p0&#10;9XXxlj76dGL+PdDGvHghYd8q0/Np5iVGaWm+ypY2SDRS9Bc7b4dF8EdDK3t1thBQZhzk0gqlCt1O&#10;2COk5/JO9Hyc9rgzuaqVyVZ1NmyVP9u6PVuUlO1gm5lg84f4d+UYTeorEKJJxaqYbwnZiJ1U0TS3&#10;JPJn7DXYdZzgPaBu7XGWvLNgO+tffNKYb57Hu1HxIQjgoe6fF+Q6qCKdVcFFb4fndftoXZwLjyOv&#10;WcVsTlcgbIMypto5uYlSrWvDktP9lMIV2psnYbIsSlfSUjZI5tuOEY/JfRzUVuHG/Wu00NwIGerM&#10;hSsfe4dqUZxagboYoMhoiOzjA9HwZt3azlxHu7iTvvxbAmUeUsMfraaXWX8yluzPLEHt9DXfafkt&#10;VzjhBoj0j6JsoJPbsuhtr7sJJmSLZY1BIl0pS88LZA8DlzU+bRuN/qQqWFOZ2+fgvi/up7uwugvn&#10;lLYSoEyWM/rKp1PMXxuvQmWNAQq2LsdlwYNB9ThWf63tt3MeMr1IvvO/rFs5AzIPhyzarzg8i1Fj&#10;/JbqrMshYJId7roRFupe3XCOpz4O2Iqu7/BekfprCsWFNqzm26DpIbvVVnkeN7XhkZIjI91+rMsz&#10;cy1eTeRefd3LRdd2hcMPO5WAmlyb2Dl9YknkUlp/DB9p/C3awEfQRtGXmK/TXFNGdaq3B/UF/SeA&#10;UcadfJc3vm+sajvvkoH6/etxrST5E/O5D8FZ+FqidCVJJ1b5m6sjZcu8NLqRloKZIDsJ2kh92Xoq&#10;5grMGWUlQ0D2GKrg16B/ur3za6Wyjz+m9DezAUYjkIWjOM6EwS3KVbHadXJdy54wI44YzJsO3MOt&#10;PsN6+HkjixsVzwudlmsnM+Mu9S3QtGSBc1RePmcaTezx0cCSdejPHhgchyCYKF1Oq77yN+VA+sCG&#10;eM7W6ijETlG2WaGG2Gm8m+aqe2rUUGI+nh8zANF79Z6NRZQcQU04GKAVvDTr7yuZfa/89DT0czyf&#10;L9Huwifq4LCIBjviXrqj4+FFdvD98q8pNEdhMhoMSmTUqPrrSMs/Vt1b9sk9aaaClcRLPve6V9Em&#10;QKSr3NNv7pfb5dNuf/rHc/6U1tYcEFWxLxJEbDfw2GbES+8+3t0P1mDofPYyWprlzL8rx+D58ltu&#10;k3nsWw//NcY1r3nA+xuFHYSsnWFt6lp8rsajo9/U99+gl3vkvGOenk6UvbUcn9vqzDVKbkcaz5eL&#10;QbJdFS6GvO5oMmD8y5spd6sd4DiGMucPDIs1H8z9rdZjUBPkH1yh6szZ8eZX5NbQF4EysA/jsQyC&#10;OPdIbM9mHTy1UbI71coJCjKSUnvnfHuhq3fWs7P0ehen8JcfmRm7572ocpIr+t9BEEYY91x+ZZOd&#10;zAuTZgwt5nARbtKrKLYn60vybiRq+nMXBTctVXuD92DW0SriphXnXVu3taSvoruoYR7rYa5HXu0z&#10;b2Tx/cUhu5RHdFqcwy5fEpQpnXJffW+N/A37BlIFf9YdlBa6nZ6YVcp6eVxJHxb5zrCGYVFkEQzG&#10;6zSqRiN/J/Yx6TuTR3czQ4P9+VE5lN7Zond4m+6qZMM7jCFarj4FZ/XfI4BUq47vbjvCkM+Uez2l&#10;/Pq9vOx7PJhmhOmkWsv16Na4gFQiL8wVCm172Ka+YPufPfKEEAekOenBv4fgYMPgsiRMzF4Xzi02&#10;d4FACXe/8LqVJeRv6dV0sIYPeiMCsF2X09Os73Q+f77EbhXR5Wq7G8EynQbkAi9yYr24YBZpxzrN&#10;nGgoc2o9N7P3hYyMIO+w6Ue5CUFBYmGtJO8LEINWOT360+fRnrhQ5vmYazljFJxVoxBeT3QISvTT&#10;KWjysKnpieFmHGDkMKg7efyzqLUl6tfvoSj3SYjn2+nNAwrtLPqaOf6A1jUpuEgeLgmZNttqFulb&#10;rms+m+0BYUAZdp1hNDC6MLKcpbqe4HB5PoPO+zhSV+/usPB8dfsvqfkgzLwwQg9adMEafa55bBe1&#10;QWxVRpTZ8+R3f5BbtO4EBO+SGc0P7IQuR/vftXOUFt717/SUxbx5mQARZabfNxMLeIqoXm5BrpPd&#10;X9qx5LC+DT7W2x2asf4qtqckYW3TQzBf9Qzg499suTEi73S5a/BcmG5nkNGWPY17WxEHiVu9MZBX&#10;KP03fkilyzOZwtwtfShXNoTja24YScM3rRN43d5SoRzj9+aCd2X1Y11rc9wOSwnOE+Ptz9Xar9K8&#10;4ukutXUdD69WLnbD5N/KSIBpiZeha+qrnYbjv2EK/Ammr+XcwtAzi+GjWVpJ00+2/sDiOdvcV4/M&#10;6Y1Yq8fumd8oRrRx1uMmJw4+RFdTpSN23i2Qn5pha4MAsvvOHTofvIgH2fzuskNR97XD7nvAJlDG&#10;nJlRQR0Mvw6zS5S+owx86VqewmyCGQ0bhtDw5iiGCFNsVMeP9lnJ43XypE4KwrETz/Ba+MF/5dYM&#10;cNhjDZ6WZUaQuvgjt8MDbM106dlhrSxmUAbTXGcALoSVuigQMTGAlsIVnmailOpOsbJz7dMGNDhL&#10;/Q+VPSo8yxMi39rqMCsaU5T9aAuPdqVrreB6210t165MLuoHfXgeV+3fvMF80SO0kBGUOckL8YAW&#10;frFu7noSzXYb0eZTvb9WTysAwVnEZmmu4T76eXS2j9dfauUsg8+EuyoaDIXsTLxW/Euh2Fz+rsKp&#10;IH7y4mAmWAkbVOMmyhDbGsT4mlBmjZw/l3FtAR5Xa3CMwfAxd7dK4M4HODry9RwiFA2ncwl79Eig&#10;tcdeB+Nhio4Ku9nrlF2mTtXZxZbak/V8UI8V+cJc69E09t4gSFuOqfml/H38XdW327Q77wDizqtY&#10;UawbvnalW0E3MYP616e3AVpFVorYgcxJcs3g0ev9JO7id9CdTqdqV0kLBbOEzY3RfTgd8/2Qp08I&#10;CQJ03lrrc4bdVvNqpvo3GpJC79DNyObwqFWrbV45lFsD0eEZBB2cVv6dUY4CIgbBoQjrnW6hz3yU&#10;7czo9V45TEmAOPMubZKHXpmXP8YePGhMvroqvW1mPJ2EqHVLWvgzefw/b6IC9mhzEPI8+I1WGrEU&#10;hhEihzS/PBrmLnwT2eNT1Xzk1ba3mJURX7uje/WAFcgU+PW8CaSn9ghCjcqaUV2yguue08/jx9TK&#10;K055C4J/OBv9BnwalXTktwxQKNY92CtAyvBfdFiLHpDiq8BR0srPAYFdnN82uC2PxJE/etndtWVc&#10;YUDe60/Qpa34LZyDiBJZvNee1VP/81wPSz0/peRYikeEVy78nTeEQ/cgm/VuvLfJo+rR0/xmvwVR&#10;3gcW0hoSggQx02n3R9nlYTII0eWKDh7qF7akQZ2bGe7sJiwTGO1c38jvI3eUssBn93M295Y/5jVD&#10;GlG/0lN5KJPDPw0CgiDpxWB142/6flV0vJgLj6xJ1Eiq9YtZj9lv4vvHejRU4Lo6hfKrVBaFmb68&#10;NNLqanBY9oLVq3MZBHs8O5Pl/vnQb39upHI6EmvicUP+jjWpukA4DR+Fo8N8IdCgcGMMo6sDXQLi&#10;zQ9ItZgnQHu4PM/tFT1bfaluTrjCKjkfzWGQOeexRdf/MuMKZInAYrN9OcrNtaCAi3207Rfhp9EK&#10;QJcEZSqryeKtwLL8xE3MHs+S9xtQZN6avB9v5Wk5A+O15o0x9DrwGMcH6oTKWon7teU0K7INfNdj&#10;wm3juM2jmofVxpyW9va/uEKzilHqi4VNZhcWJiMos11E3ubcaatL6XpqSepmyloLSSKAZ2IUuu6p&#10;HNpsnT6eDiovgrtA29NNZfUEcaSZaTI/Oa7EC6xADwun3qdwkLAm7Nf7dZ5AMov68BTOu73m9++H&#10;ZpXOvfKl+gtj3C3bOsrtsexuzN1D7wdozrgIEFNtjadoXoVQTR50Gpf4lDi8zkUoH7C0r7pGwvFy&#10;fjHkwWsC45XazxDYuOuEKLFzfjovd/56T0J0N+UtsNWjDHhkLhHGF8659w50yI9wT/pZWClzmxFc&#10;NcFakIbWyyu3NvG8oQMOsoUdz9crNv1YzyVP3oWVsbfJbCxdsDh6hxQ/ySYHykC9v3uareVXZfdW&#10;BIsetUg8lCCzBlUUZ36g1hppf3rIj29mjQA2TbuxZwGxtB8UjWS/ZbT2DNUr70V3O7z+Zl4vU7N6&#10;dSP/ol4IW2B58IU77CfTFbbjDJQBUBjjleUP0znZ4VEBxmK1CAhvKYtj9eWFxFUikXokUkEGhzZt&#10;8uj90qidmg8Dn+hyGM5qk0IE8AosT2GCphDvZ7bqx4NVWj3YsPFKkUvdSP8GXUNLOr6WS2H+KhBf&#10;UmbbGgjf60i4XFxHWZh9H+xEWVW2nD0tPxzS4D/nfE/Zni7n5RZ9Ur5TRdvPArO55qeT2vcsmYfS&#10;eY21uoLaHTb5HWTK/6p7KKNtbevpTMxW/lxojUOpJ4lrvfaI5k7cz05CJUKupStvnwWze/Vr94G6&#10;4HGBEOFVpR7oycgeaq4YcfkDo4ZtXzZmbdRpE1lNSgV5MXnB8C1pW1BGlfqvstwwxhjhsKasViG+&#10;R6Jw82HMAE+P58/lfNDSwbRMusFP/oZHTgUtNUGIcy3gOpNCSr01KxFrcJ83rSYnNddpCh4L7rbv&#10;zy5nGIEJ379OejHBbg/iFkBu/TZ3SXJsf4c1CxZeIwC+jdDkiGD2LH+kM7fCOTME//hJJphT4FTU&#10;23zo28CG06P0GxYOmfvuUN5t7Z4XTCacdibaQwDg7cbJA4cy+8Iav+NGK3eC8e5AbOz2498888Mv&#10;XLB50dnZ6D1FAzaa1Spi9eWyv6CgvpIUSL8yBvY+b5hX/IABe8S0xhcKB4iASZZotbdK9e1Tb+Vv&#10;ROhu/l42QDqo4ewoQu4snyuRZQzQa5Vv0jytB9RPH0JsWdNyFwR+oCbNbzhWIwc2eq2NAYey0Lxd&#10;8WvR6aCBZFk1frTThB+tfPJK6N0ufi+/Lkj6YBD8TW6zW6d+2ve8xo1mj1RQePd1SzttQk8sIesB&#10;PwE/EqfKw6feuUd8u2jrW8crkUnf2l5/IVFr9JX6GVK3SPkxp5qrgYk3ENxB2rssSvHr0/2IBvHf&#10;XSD7zcWksNnekKEJnJZFULyIMyKdORRkNLyfdBc6fR2rZsT97+w3l80RTzPx1P7H0Zm3mwpGUfyz&#10;RIrIUMaIZIwKIRUSDYY04vvffe7f93nOPq73vMPea/1WsnBGW3eC+0xt0amfRzUQmso1bVOQISbF&#10;EzcjV32HZRR/9ND53yFdxx9AP1pZze+5w3qJ1WI9JtIr8aHXcYkBRIGYQhGpLfaU8SzfmUynUSDy&#10;FowmvWPIaLB3w7Ao94lOZPajbuikQ4apYmB5qTUwJ9u731RE7+xBGWo9kslbm8U6tdZWf90y0yKY&#10;uvJtew+QrQHMHlrLqHSM3JqbYByMkvRpbt/Py5hIhrGvu8eSs+NLh1rrncoV3vbE4l04XuMF89vu&#10;zh2rXpWiz58ARike84oBbCthZcjrZVPTddyyZC2eXAtMfKr3ojPDvu4Me/DjjJTminwxtyxflU7D&#10;HZZdvfmwRzrAy89T0E9wSwYS6FLz/F4hiF62ri+noRxWf53bfaO2yF8iMDZmjj9tlYy2TTWtpX7n&#10;Oip38FqAidq8MQQrzYsu+Piurbp4tERw5dIZ+0TWT4XqNljpT0NEN7653Jm7TO7HWBw21q4KUUzv&#10;5wj569kA1rsw8t0PKFuOyqyISABjK/ce6BEdjfPFpPLe0pP+slQgBpDnQm1tFsf3fllQO/R3b3OQ&#10;H2i9u70RSqvquBkPCjXjiLJh+ww4zD7R7KNNpyTbUGaWDzPr/amXR/YgshhTFex6FkO60JR6+iQR&#10;X1i+w3KLJ8TpjY1OMqGpote/LAsHfwht3pQZEHx07pPJyZi4Fm27jzpHFawjaOTe3BME/b1cqfC3&#10;C/inrX4p6ExvJocQ23W14esuDmMh3D3v5N7I913wyVm/hCkEQJFcKcZjRhyqy45kTF2L+b6UAzEi&#10;KDr/7eQvE7F/tqp3deO5LNJquytOp1a9WRPKZABlrDW/cbNYmWvBEKPYJ7D+B/gBKye74vye3Qq4&#10;nHZxke3OvBZ3W0TZ61Vb1uzSmYImU4XK1Fv2pBgGJ5Ys1TyqvLZcq/LbgMKkiL9mk0HhlYUy3U8f&#10;+6ZHSDzNfPSD149UbL8LNQC2899f7fj4xLAHnFvbElekvHUNWkbHZl3dNh0yro/K0fbOmddTfitx&#10;EskNvClxzWa4XpbJse2mt2M3pf63/dfoWh/a4iSLlL/vp5QomubUib5q7MZXrXIZs/qkza/y1jQU&#10;Rk05yqe6KbuG3kRCS0/bvaZUW+HLYWb/lCgAw3bx4dBgJiVbuDeFgL3hqLwY7Thi9/fd/M7270zu&#10;qr2ymKvNSX8HEmWidUIjb0NhhQV2AJ8LKRa6W37MlKqvJtdliuGo0L0/5ajM3sLni8HFLOBRceAn&#10;8CZs9/kgQYEKL1FhGyz+Fi//fTc1xFhl6BGNHI562UyboHMyJxCmlrc26/1x5iDjGpoAQC4uzRN4&#10;fY9PmS+xMne5dY1o8A0zuNtB4Sgv86pcJsFDUB6h4kL1NH7+iLVJKI59429Bt18VQGzSo5eB9hrh&#10;sNZutpekq5IqdgcuN5q/QIT6NR5UO3QFr3eCTIYVtYt76R8xQ7BnmJZet3NFFSs4USUcLP1+SvFL&#10;JAWILS48KT0yGsVhGcpYXs8aLK/KSZZR1wN1cMBViihtn68cuBi7rCAtP5RT6DUC19Pj7fKS6Wwc&#10;ISwTZEuudFRqT8HV9khJar42PV5ztujvfPpYlccHs8Xzu7qlV/760HUkHEb61lvVjagFZ2zlYiFy&#10;QxGyfJfvLbD+PAprzeIdeIYmP/Wmqr9ur3KsFO/Hy0DKsN56pSZfajf87C/+MLzliqt+rqDs6FmO&#10;9r4tFLH89t+CLmtCxBFyf4QrqApWROzOCzOQhKOzBl49nmwZRMCLsQbkpIWpjN+qxOagVT8Y/CBF&#10;2MA3RkVl9q/Qwu+S9ThLBceJggl5zllv3+m4THrv1TJ/zRQkcLVn4QUU+Ob5qbzRF3L/AXm1QJ3b&#10;yy5Eti2U2/ryUoyC5bcGKzTqdKad1eWsv0dfqX0CnoPQWRPzXDvfpwdVl8oDxWT8JOPsIafamQXr&#10;5Em/AWXizCSP8Nnf+cz9SSbFtqcthkLxy2TJ0dNEuMyQX+WqWJWuQspYfjYJL5qzUA79PIwLDG2y&#10;GnkzQaoN2423HijVDQQWenGN2+6VAPeXabEuNi4VKBM5r8YX1fG0DoRKpU9kQ9VGzoODz/bU59zD&#10;+S66EYYnK8w4BFhw0FOWl/kvWdpin7kQ+UdeqlZTp3M65dCMLoSr0v2UDmF/MgTsuFoDXzHKfaGM&#10;Dikj5fZt0E6aQuk5XPi2vqCpL84EuXLyEIznPMPLTnOnf0FG6tS6PFaSnjj2tqqN7nT8VcrzSX5+&#10;fdCZi0p77D63PjrrK1//SJvC6BkPvSvaGEKZHlLedBbpr8JyPEwDit5EDIywKJ4POvYluvO3FSps&#10;bRL21f0+yupZucYfqj/B++zK3bW8wmbrpwxDqhpC/W7h7/dpeOVojyxOX2Rl8ENzq68OfweBLB1i&#10;iy8HtcBnUSypHkJEvRzQgtGaHuoS126mKOWkDJfl4XmVIQrUMNsThjODdrQ7U6W7Y8Tb7ePJ4EQA&#10;120jIkT2aaTVcgvv04f5BKlcVvm/JSButpboKxIV26mjZ+gDfOB2R9dJ+ZsopcBX7rWplE9Upj5d&#10;akPsWK6dL8PvaV9mqrw/GnzDmywBADFEh+kbJuPgjw6nterHwRcQ5pp+1ZOE/b0I7j7PbFOFLUha&#10;+EAyXFLyg3pybhrZoOUvkAEyeeEwf1JanTaNvkm4FlyWu/tXFEMk8/rsFoy24024g+rRxxxy53va&#10;mWaU93R/3ilZoD5Zx+7rr0x0XIXloRPHqI9UwvYrVDnqvQiSrXq/Q/bTKe8Rn2ZLzHu93vIRxOPd&#10;4bE65c/bi1bhzFA7Acm+chhLb0Ph2ANAZ5NW9l6zXdeI/YennG0dSCtQphe+yFD4osnGp+WpceqX&#10;P8fQCtbCcvni8sJBbGwhInbZfIktLUqSpfHhk7hWSraQjnHnnoos3YnvSv3WEeTx4y71Qz3wwfL+&#10;Ov7MYxuYMCRrGlAmcG827Xe87YBqXfB6gnxvkEM8ag2M73NBpgUIaHLy8xyi00SR9Nf8EquO6/Go&#10;YyLbK2OkYX2Lm8/up3UL1jEn7CK2CjF5jYWk79yhRL1KzTSXgzJjQI+ZLnaDwNabm4xhdPlYz1bf&#10;elMKlouGcV2M+QELwLBINV6v82fXoKbtLGtZkA7N3DkMrHp1e3DbYaCSn3TKMi9k521xzvE+f8mD&#10;LekIT6W/ftpxPvbIwHHPueNrNdJqPczZbiUethaaYqbjW9Q4Cz0vIs3jEhC83dmMnWebneH0Xd41&#10;AMZ5WmjEC+nxrVFSsOXBpvXybl8FKxU73JlpdfYNSXX+/jyT/r7bFOosqBg3nto+0nFSSDvQXKDF&#10;3+z5aJ4apRSCedRxPGkk442LVHd0U1euiEkv46x6qpyIfNMh5MPexAUtudanb7Y7UfkWqAzbZ8+O&#10;5e5fM+XqkWwGSGH9Qi7gSWmF2YDb6NF3YIFMlxvb9Zyswx7st89wZoWc4RBkN6Ne72Taqb9LZYtc&#10;w1M56EsHp99Lx3V6H7ajcdBJ+9xWOrwancb0V/k7PSP4Dem3+bHp/rrYr000CcuC96ifeRTL5GdY&#10;rnX9+oC2yve12XLukZ4UFL5nJGe9cnVAeMG2QUegplMxP2OJZd53aNJvv4NF/b31V5d6l1Eg0B7K&#10;jNThbL1eNKyoUmB30BkHVnk9Ox/yVk68dbNcvxKlana/ilq5QeZ+rUAnWwPL6AlIrc4syu2ezcfy&#10;WI5+zf3SPNPxg4/GvSZ7JNvVwRMs+2emgvahDOXucj3B3WsD7+VW4lSldDdIfkJ+y+plaT75Aoo4&#10;tyFvVHXhZ4+OVrs8o2XrGwMnabWelyql1/bYDu1y8xQ+usMWCLZ3hwG1f2B0cPoZBdw4x39ljp2C&#10;6b63KKRWzfwfIUMCx6msxRULepPH+Sd/g9aLtpzWHy2HuXtGvEX5oUWvhYv9/A2GFnIYLBqQSHb5&#10;Ol3vZj2i7unnyva4MivS28zvuMgfjn8yuFRe1XrHMffIZH6zhwmSBbxpmvcUkoXk8jE/u/ObWsnf&#10;/7xL7kf3gOz1AmEIHuUu17ibqrP9pqhzelTlseI14iCo0tZvp2iDIWuyIUY7U9sQ0t/EY7dCULwx&#10;jVVt1jzyk80VBjTns+S2t0pTVMR5ijKlH1E6F9d1PuHJ/v37vuOL3TieG+TpxL7y4UrYdiKUDAQL&#10;hMNkTgNu9c0H30E+k2iDDnFt/S3o87K2Xl36kF75aJwECOhUqEGBZZHVaRSYVmCKceXBAu/xeXVO&#10;LZlfvyaQ8Hk6+Y36Anvfl12jU5Wke+1AkhTy0IZDf6MOkGxbXb8XV+PozKHl87enAT9a4dHqeiW5&#10;x92jMI46Hmaj7eKv0HbEbM9sTvo4c+IyAijKgG88j74lCRM5s5u6DuOzFrrXv8G+4T0dLpIGBhdr&#10;bjnndEqz8n36cU4n5IT/XdXj9vfm7e4tqWfyxcLncGWqz8RrmMxwv19Wo1F2oenVhdGk1+VWHSbs&#10;aP8PlfRNZ83w6IubH8TcWONckK0tJuML6xztLbKejw32IQ4f6zsY+UT57/RMOAbYRNe3VoC05ODH&#10;omRzfGeLxGHMg0A7uQvAA/Q6cCO8j0iAMoABDbIyEHden6wo4TFz70IMCo4qS7Axr4gYFeKd/qGb&#10;gGlk4g7pvBDL2TmUuRJ53Byf7Nww0c99E4zZDP6oRj1X8nvXUFCI0XOXk9zzFh98JudPcQVyNOai&#10;vEchWZKKHPHOmU8sn3ROq1w2eyPdRn3W/lLJim9va6eDX1tIvb9JoV2z7osGtrrpaq8x0j3j1rEO&#10;JdwSXiuRxe5HW5x1QVuGnpkycKGRV/NYH5yKDNh7qet6yUrRDJaFLX1ZZL9eE+McU+ktu5+CS2+X&#10;Nf2WTH9cm4YyGce9Fa9pDsbXxuyKqkEWSO4oHjXM+ajmjNDG7Jdk9nHt6a2Z5IZPnsSr9G6699bU&#10;lHIuXZD/UlVHeu11bYa7ngdEQLleVzACUhJuN/tHM8xZgjLOsjBVdMYZaGKWsu327KwYx8Ut2dBO&#10;qKzaS8h7HWwZnW4Vq+G3fjTX+uHSvcyl6S0b97Uj4goI5iFxu/16HwvQg7nZiwaHrdtCX2HLeZuZ&#10;44u/T7Pshs2UylZWk3X9bUKK5mAtb4lz7nA6v2/DALFy2P2a7/fCpqSqeLJmEQi4mv+mv1sZPAjN&#10;4a2xENDP+z6eck7pi/CW6tg3sok4x3hHVU3Hi/5f1fHdDXxgOvNYOV+slINIAtiikHNkXiAOsFY2&#10;Jm+feqqPR3ZbRpJdnre3nlGs72bHTfnjnbxcuz477WNKxFQTYqcGcjp50IyMaNfZ/UnXD7H58P9W&#10;mrivj6/ezyuo1t7pWqWQ3SqTeqMa97k6ir2augNCHtwejFcc/t4EzdWYXiIlUvy4zdOt4356F/M5&#10;8J7p+u2/kHH3e2atnQ+47UByOEH9zWvW+K+l2gh6l32ZNX/Zm+xcCsm7MBxSiv6Mu31z+Ljrpm0L&#10;t9njUvdP9Cnq3lJAGH7GkMUqdvEtF8eTk40iKMHv4ZsqlYMvOdmjJrObPfZCta7u3S+V+eun9S7G&#10;NT1fbJ0jO1prGNQz952gjbapmpLSFtYRH1fpZTtTwUfkXA4ATrd9bMocMScZvPTc7l9wwNx71ADE&#10;xZmG4OyUOWrkA8YFWtBgWvY6Iz6PQBm0lv5MW5BFr85b54VvPmXqapMkCUMVau2b9+cKOhvatCUh&#10;GZLcvgnVCqaLGaUmoxTAA1bGD3WxdJLLMzyNowmSIYj9tCxoNYtnXRVt0w3lb0HjU/qB6NI7W9HV&#10;/mBNbcp7GzSWgkqMmU1sN7HtwjDHMFVn37VlttG/ObuGZJRzjyEYC9332hRSeTne1VYLuiraXSyt&#10;ddgE/nX0o6pVWwvtz+ev13nBKy8NLJMOFqNNjyuyAyF+JHQuk4S30ahRdvut9AaR4WAZmbDpDNhQ&#10;YBfF2npvn1FjeTLNgDSZWHhXIQZ7m7F5lfjCGzpE76DC7OxdW17h0ymUURX5qkfs5XZ+MBC03ZCT&#10;65Cq3OvijNJmpPiS07KAlgZVRs+vPuAFpF+Peg0dCrPio2uo20gG56TyTHe7UdErYYXKbjgnVon2&#10;0uavzXUorRoh/oYyM/+MMnmLvnmWW3mYQT1b84/Py7m2ymWy0XC/ccGDHBKFR2LO08N5mc6hma7g&#10;w+ZqgfMlPuW3ee39ZYnh+Jqoz+Vxf3G+m1nbntUzl8e9BKGlJRnKrK4EVjGumv9j+k23GXX6s5xi&#10;r4YFVlhWpSFQh4XTIBc+HuorDRX7tFYv9jqxP+0poSvLGsxTto9VfQ9zzNG0X7JSuZAj0QmgJJxC&#10;3Rudl58g/NtsnPk6d6KN4ujbgghD541sd1E+FKV4/rPy+eyg2u+LR3pdu/ZN6hvwoXwpBG6WVIpl&#10;U+4U2J5cXVrAfqYWWrCsfNFMl+8McwWWyfQ2r3TAEDQZj6BMpHXyMxoPtwWGm09f8592qEe/Y+YT&#10;D4XyfTm94H48KAIL6bQGs/o9vi0hIRcjKVfi1hMdKTgh4WXAzRbwEINoVtNWiXyFSQkxMiAr6WmZ&#10;oU2aUOY+c7PmWQuLpXK1ybpv3mDQWzqYaN6yWhyny14OkviWuQeP71YgtTs0ytiQPR9PpS2nONUM&#10;Xa21+YGNFsNHkXAE/RhnNt6Bxiynond3oYnulP+ESyBHjxLLEGPEWJzg0Ivg2ikML8olO1wYK6ep&#10;imCljrx1BCAJEF7lRhclAB9QRIu1jhsRLSnEe1i7M+/V+aDHALCKPvHzpthDW/337oIU+ZZXhE8D&#10;SM2fXrgNRQ4/SMZLYd1C2NwaZ31Z2x07KqTRdzoLRaH8Y2fT3HzJo6K0hLq26/0GdU9vPOTSIduz&#10;s1OESzbfivA052IzuT2DWSHGmz72QngsC2WmhTdsyUn5vElQYg0Ux02F3zuF7grNP8j0UjqB39M1&#10;x6bQvrmaUvTatzEZK78p8eQuCZia9X3f3dCm4rrL7kqtQWQ5hAs2C4/CYzYl3I8MWL09lHn9RoWz&#10;hnzEb4y2mpBWSgaf27T/6gm93etwSgpZoClxrRs4WtV63Pndq87rG8nn5d6PAsE8jezaZlXYa8lc&#10;3WwKM8jwMd4xwXINuQZ0TEMX7sbflaNcDqp2Nb0MqjaHgMy0njPuHu1MfaEyGRS1iDis2nIDu8Tk&#10;mendO+/TbHrtfb48jMHxDZHtjxZ7LW+Oc4OrkAwxFWyOLNV5MXcqvyWsy+RhXK2/62BmhyZ+vVHK&#10;3eyqEd4bSF8SOuadaNH4QmhdMslCTj7Fy2xVb7RejHPX1Q13NxqM48Ng5RAlEDwQgzx+lmVOGJp5&#10;9Hbo7gbdFvpGrFsL+1fGqgoBZQrkNzu+vasF9+2UiEj6OFWDcLKuWYlv70ajNbpvG+hl3lnPEQiC&#10;LkBAldfrxllQBQxWjVHJhkVTLe59bbGk/35kt1Ab0ZM61pu8bjnGTWOC5/92aIFl5rpXn5r0K/cR&#10;b8x3yXRG9cbU2+b8NlfNYqC7NzFda8gbDR9i7/53Xp+COaZdbQ9Jq1NT50xdiSkTzt5jUI2e5AKt&#10;TI9BsdHhSjC0OXOp0IMyyHbgxlK3ANw8I+yfl8IHlA3DYekS5Zt+MeXCId54zI6Nyryxnnj1eZXq&#10;b0r++mXctH2C91KtE+fVhjyjaS8jzSv+q9IdFMotd6Rv025N826/+9+noRvXLjf9DbNLTG7x17p/&#10;aNo7GD/5/hLLzhP2wAT3jTJ6cC+vY7iLycSFDbEeP8K5uRB6uM4/e+vYO87Zve2ZHXPi0bcxu8iM&#10;sue7an+eVfgv/HutFcdGa5nP7B/V4VnOL+9A91/rYRErsJD5wxPA83/NiiEHw51+5zwvP/XBgZ0R&#10;myGCsfAsshjpXaOs3cXAjGJMNOLhsNvP78UP+6x7vtfZ6dwmE0OZD7VXY61qAFBd10visFe9dOo5&#10;+e1KFeZVA1nUeueR7aDoWJB0PPS/y35qUnYFKzZyT3uPkp9ZvkJAvl+jugEwRMMmjpGVUQaDIc1G&#10;WtNUtoLwt9LAIVDaYfVKDUYM37UePatfifresdYtjWeR4GHeETQ+kUpcbZumPq0jObhQRaePlzuN&#10;ImqstPVyS+MFtr86nPUDyf1t053DfpEJz3vbdiD++v3XTAnl9UtM3Np+vhjR7uCq/K7zsguc2pTa&#10;rCa3Nbw1Je/5FoExXmLfBLoJUoCfJ8/DyMgCCWZTJ24RrXh8sMIc86l/bxXbwdDH40gtikQT76q5&#10;KQplUlv2lXKZtIPghkD7XVij2+M9vRwARSMtj8/6AjZvuJHJTM5pzUkamIeT85Q7FOUhIEgeinrZ&#10;vyXHOBY6zFt4E53Rw8Yy97DiKuVCZaIZpWP2b0+jVqMaBvZI9xSsclPEvEA69NpLdghMIt6g6czz&#10;SiDm5Qt5y6yWwei1/YD4CVBb9zo5TagYbbNZQ9dNtfudJCwrzJyppV3v2ovCk2qOH5sLLvgzxszA&#10;LbbI8Np6TlmV82awaBWlRDsIwRtZlYU/wul0dv08WadfKjY+hYHKrwpZ8pD73YOJyVLIudfAF1YK&#10;odVltqDOxQz6k6727enm3dwGmBbi5fl3EKyZLiPG0a13wLBv6Q154c/sEph/vwGy4Hx9TQ/4XEJ9&#10;IDTY7We8KWQ6rUW8AUdvCVmdnxif2zvGpA+N1PL47djzqoJsnIntVHtwelgXMBOftlcos7d0xLBJ&#10;6docsBVvGQIkvxYx2D1NFYvoxVzNaPsvMHinTatc/ZDnA4SQmEW6Mem4x/BMnfvPGtK+jFxDkqsw&#10;i5lhecS97LE1KqSdFZ9ZlDjkb+IBIYD+L9n3Xm/Qb2bWh5Th8U+rcZJsozl7eOpSFCTu9Kzsv/S0&#10;6rSuHHAeok3JZI/zSivDbuRc9l28TuTAfDrDxv3RmYTpY1bvfvtBPgYJhrPxM1DmKIpB2UNAOjx6&#10;pDKIWoHXhGGXYXGI05X25G0wBDO/JoNVi+OaRAERgMH5dOmatvvkSxD+TY2objLQsoHwsizGrgM+&#10;N47G+UUmeaj+qz6ZZ1d/x1rxwtpl6EzvBx6kF877uNj/zqR2fBDvwbAVRiBuhmOwlljHhrx3H3kw&#10;SpcWnxuzGJYUFMQq2KI0GFzDxRV2UXLbkpZb9IeuCnGlJzVby8YWSacUlJkdy+uqtdD44Zz5obhJ&#10;4b+GcJBQAys1BTvi28xyStdeTvEh+EN4g4K1WbS4XDBVKtSDd6ZBopASewxHq2SA+TCVuOErP21C&#10;nNAFu0kduLnut1AmTeeDTlxcs1n4W+9ugLYkjouVa3xVl/PbQ3Bl/BTacQGdFgNY247OF7jwKs/d&#10;47ptVl6/w5emEP2J7c1mu1NZB4/CZHFX85RlVMjPehi9gJBUgzJcfAOVvu4wI1Vv6+FMqH4RCO08&#10;39q7qsGPLWjF6q+Z/WNrnz13iX4ea4hLdcuCyMrcLzZZfQQvUO8MNGiiI//gHqL1lGf5iX1iTQQa&#10;NgyQhl8oI8yDdmvQSs+N56tlFscVC70+zFwNGgxQ/yKRhd/tNUz99rf0SpHkof8mo0Cu9F+Cx1b8&#10;x5wF1/enJL7v7Z0zRdxr6620Nzn8LVZf5DtejZQ7XoIyVRSuDpU6flaj3imz7gJgpShWajN4iEuQ&#10;CjQoWOTUvg3b/i0g46P5Rjdr2+r+dldcLAZcs9N6f6MWAbFVgqu9yj7VG6D7EJJrWxt32Gxeqr8H&#10;fYEyi1Gwd8PoB+RIbJTMc7dQbknjPKEvimxzXYWEMKDFre+f4uCr19wKNc5g52d3o79Zd8w8Nrey&#10;9aGzuzDzJE8wd85cugZa/VJvu7pyz58DJCqF/F+j6429ekVmH0B6thQTl0j3D+XVA3pA/MkrvLML&#10;4c4lFFJSxYm3J9eN7kTqy2y1fIcZGWT+wfxOEiedn9gZ00Izt86/jfeHJI6gYtroZqk1pfbjw9/f&#10;DTniP/7lnLRYQsSv3H4O7AW6A6aoec28bIlWcFmphdkNreyvbU36IF5bblvF/uzUl/R7i/czQ/iV&#10;0gkXVRjb9FJLCp+fFYtPMvPk+Di+6J2o3aDM6h9HZ9p4KBhF8c8i2pQ1hSSkRMoWioQiikSW7z/3&#10;Py/nzdwx1bPce87v7IMHd66/yLs5lvvaQMp9Fq9zWG0f3Utx0vs17U/dS7gF+ETRkfRgKgC4fhJZ&#10;fPpsv152oQi+IYWIRLt4ofVj/miqGJgBpmnbOS3Dd3AfdO9kE8qYue9IICpjtbRDX8tvGkx0aFlO&#10;hct2D4k23VA1qay2DYvHYPqwrtLv8Ns1UGbwzOSkKjf3azmK0p6FePiZZoZhl6gBz32EVH/kbFOO&#10;GwxzvdGWA2WWrVUw7kPweWO09bX2SgcVZYrlQbTxmaC5WxD7wRW9SBZHPM6XD1EmrbZBDuTgoWFR&#10;GUPq324uHYweVxX+1ALv1yCQpxJ1iztD87vGPtNUIP/OAs9hkuXJe9CsPhSUV8a9klipK3Af37ON&#10;xBgVmtZzN6rH0f2SrNWUMLF7iZ0qKa0bzVWMKMMeJdTXLCn1xm6eG+oQZThDKtb1vL09TaLVrnun&#10;NQFl6OUt0dWU2TDgfAQE1BzJzRuVQ3m9soPfgZQW9ZfQLCswwik71ic3EGsoqRyaBh9moxjTDe3W&#10;Hb+4ztaX6nPiejx7lVEJjcS0Lx1vwaCe6MF/AO2w8ToV6uO6OO59Y5z03/FDkKdZhc7PYl3Z47Gc&#10;ZpL1IhSoMb5yT5XVdhzTnSzKVoKM9+l/qtLq8xacgY1sHjuuFHR2x+fsRjWWj3C+rM72Q6X/d/HY&#10;MPIkDD4tRx10EzKb9kGIxr/TxmEm2VS+4plVmV1Ln8Fi92RnfuVZqfefmbOaaV2GKTZ5dlB24b+d&#10;UiAuf0kfuuM8RBjmqOek1T+XG9z3UdGT/7sndFY+W9XZ8IYY4ZPiOor63rZ3pxi4eV53qAbGhGXh&#10;/hID2mKJsG3kcL7C+5CG2u8Ew3yPBAV43Wld1tYTB4K77tLfJRrhZ/LZHyJPbHGt+Xf4NQZxkWo6&#10;JHGWyGAxFLeRl35OQICDKKbytmDcuF63xlbPx6BbIizGX63hltgae5vkU3TWffuTllTJHK3PNvaq&#10;x3iuo1wOYudR3tNuzv/1CrA4hH+rAJ0bN3UkuNaklq//lrjSHlgLTl0q8ngkseFuESHyL6WOr3Fp&#10;qytdYjkolebU+5RXe0dvYUODO7sn3R0jojfiGOfKmalfAwDw3zRuZ9AATpkfflDGWYutaInxqbeT&#10;yGgZ/+afFt3dKMyNSg3paKh0uSF8f9/BR5JP2HbZ/zVVLXrobyDv+MkZF6vT95esaLU+rw3FTDRs&#10;TaPxyx1yJxdsqlouk/h/57R7QqFc+wnXkXr/XiucWgXuxGnAYJj4Jk3iF6f96+kfsHk0Y4hsqyKZ&#10;750R82fifYyW17cwby0rxIEuZxb9tx1NRv3V+RO+p9obIhjO7S6KF4CsBWV4NqX8bbETPQsCRL/n&#10;kxse7Xj8zuJ5rcG7/dulMFVd9mNSIBE2Xa8WvmYPZUwKPG/w36nfKEMWn80VopNcjFsXoTEiuB7J&#10;/fRrBRCdT0/7zP6OHMZkQL5dEW/t5hkM1Bmbj4Q1G94z5w4O2/dkf7+eKlMjXdnv8qomYtXHAMHU&#10;3WFUIz+gxOri7t1gGyvmGq2W2WqHmODVUj5/KLUu+5tmHaQhsx79naEr9Cyvr5qIERKP4lTYanNM&#10;qrPq0uhZ/pTu8011BK1gWvbGzmB71lFTHGSP2fnVLqodLtu9+3qmC5ZyIEmmAOt08J0zQJZiKzGP&#10;RaozXdrW4ZuBMthNHmo4KOt6ZoHatzlk1ct0pPr5U/1o5Yq3ABoLngo5J4IXD+EO9kZadR6oqi+E&#10;xLNPg81iG+s5Ap+6Y7/Xk9IGmE6bxVVzpPV7pXie6Xm/VgJlxGJn9DtPGnJhDrmDYFUv5Il96K11&#10;bbpY8i6zDvqdpdfowDwlx0+64jp4ZhbHjvy8IH3yu6h0+klJo6rcObs19gILC4RbB1OB8MGW0/rn&#10;XmHo0QjKtHJdihOvY8+OdsrgM/Tky4YWgAQ/b1Hx/jYXClRp5eQwM6caw+JE7adWg20NvePoJ635&#10;caLRdfv1rUGLHAfRtepwYxhfsFQZNP6dZFelw60rQpnt7h4662HqLxD13nuML50Q34wYn2vse2pP&#10;N3c86716W73/bgW704y+0aJZuQ6hGZCAjO9P8XICNqOHZWOvmTqH6JY5GmOxXdiaaz1oG0nTaQdQ&#10;phbdTQCyueQNd9ps1VlQZwbZe9KpoE3u80nMNAjlFHS5WPuoswGSCduQVS2UR73jVe2PTk6juP+U&#10;p87u2gpW9cciI8xk+zZ/N+TfeGM/qvSeOv81IduF+VPXDyfWYhC6JraY47L8qCqpQRc796BN0WXL&#10;31qTGs88K4/5aIuXjdjYmupOn1So++e4mjogpuy3N+LrWcQ83hpWb55euUUVtwnpQnPslhtDGfyD&#10;1eX5vIhoV+wRypqZnHbD0xiGnv2fM424cpyYm9JTfGkl+gvGsY3YWb7Dw0A/UItbMVdr1IfBuujy&#10;/ROrlc4iU1WalMR6y3d3rHgFqvr1mn+btDI1vtWBjNAWQXSC3L5yGvo45w6vJjZyiIY3vlbl6OMg&#10;VbboG73+Nztjys+HcTe8OONc0LKGN/IKC1Kj3WZ2Plw3hbJr9JaWV67Wd5xMUkpI/I2JWp1HoOMT&#10;YjMEgs5AIoKU7N7WkCfgxIXbkZqXxNVBT7qocyduzdMpDxnmzQxKQYhgxtfszi677wzquWZ2Mcms&#10;oBkTGZA1d73mHpfjeUSa2CU7zttQhmBKE4asKvPXzZjkh01awsLKNKJ3iwrYELb3A5BaVukgLKx6&#10;/fg0ciaj7I/zhHTEMdVOrvzTK1+A+2oeCC3mxato4LVwFqqb/fj5bhdcoKpN/L/ds7Y49xrVsQ+0&#10;lSxcOndCVYYoFeaXrEvV+wlnlisGDV+mfKYQr+oNS8DLZmW/txstC127Er9SFkayIAWkYeJv1UJq&#10;2DwbK466ZWeHIfprZt32nIMyV3U/bOZyTyBjKLwpEuIAkW5sYQmJM0Skyu08P5mDbOy4hL/oUeo8&#10;jXeJ/30y/a86Wyt55FMqz7/XnlxclOt261PNnzL4dDdtvCoi/Qnqlbl3E/4OUDu2aF1nPfwiM+jB&#10;vF6C+5OhHytuFn2uV9Ay/4A+gPe/mGxs44W0dX61UxTAjBO0udMEmbwPWxwBU0GI1tEWWhGirpwg&#10;wogvTNkK/OuZAtey+3/PpjG4bCCzSn5CiDPYjA/es0XhjYV7lPAFZuf6LYROppnjqmtV8fGCP5bL&#10;8y72eG75fckxupVjMgJPBWeo8V7xVWi2i7kD7q/Ceto9djQ1nx1e/lpDGshB9kvjFPw64ijTCRcI&#10;/mXT16ZHEv5qxGonndjWxLKKl7F3p90aN6DF05+/Rx3wlrRNewhwIuvws1e/qtZz7GeR/j1bIB7P&#10;fuvm3aUt8Vc4/20EryzFLHctonLPP2FS5zP4ZXN/tzreo7JiWI7rvPXBl1vJQYwAd0yvPaVpMbFA&#10;3MTm8Hc/fucqJdipSmQliAXxMY0VMOrtgLm3xKL+Mpo4cC782whCZb+dx2vFJmTsEgJe6xL5NJaz&#10;aGNvIT0nITJYKXyzvyV1/QtUrLStdt+iuLGRe74pAT0fwdx1OV8eiDKZqeuPeKDZn2dXk8EwD8na&#10;ORCXW38uvAMfXZnmfT3Yts7SF3VemJHrkmDjoDz9B3zxqKTXLfbxwyZfb/Esr53K8dvFTFdn7F8b&#10;9mf8OeT3t2NQb923WW6l5F5lTeU6H0+bdTvf3KG5b3lQhu59zK6EJ81GNiEPUuHtABGgRsIlOpzY&#10;Xq9X7yiG+pr6wS65Fr2DNzs7JprIFvkrjFX6whA8GzfdrLGs1BYUN4PArs96cszI19eq2at+jFT/&#10;v9iooTtxxoEJvJKztvxVyluztm1vK/XDdBbHiTLjes+Vhn0rInMBJEmTYo6gjPYy9vtkU3IfwSZW&#10;yqIH14ZLUi/zymeOnricOrVZwmsHok1FV+fvu2mUek6xWM0OQ8MCmtKEBmWRYIy1YOdJ8iumm9w6&#10;f+xWzaW5e35sIzucxM5+WH1PXVfftGtAqiTc943PFjF8VUmbxhqUz+t3Kt5ncbNhCgm62/3dPQO/&#10;0Pcg43r9eKeb22BmiLOALVX7LYgZsJAOSAtaRGGNz7ZR8xVOc5DohkAn+OtYhcV90krbyAf/8r5L&#10;Ro9yM5vlIT0kL2Z3FQ8wWd8FemYuyaUEZdCStBhe6uh8mfh7dZqP2v572AMt0TDsZe/jxdP0QGtV&#10;GM7P7mZNvJkqy4oIoUWNieDsOzpmRp/JTZ+v2Na26Aph0XsXMi/uJzTELEjxw3NV/f9sTjZdGq+U&#10;LS+JrU2mhi+xU9pCOVeTe0V0Dof8Xsnsk8Yi2nJpaZ4fdiv0tMM9t/rXFCktg3why/5dBdxwccAD&#10;4dXzwmGu6a2utTQ4CC12wXXTw9+vodtVVWHGxA2kOhR6XJRyBl0htao578EdOa3l3ebaqr/B+eVW&#10;o+zHfqsxpDKptfACZ8Xd3hc+/dVOUpJTtq4HW0uzmXJ7PSOHJCZzMEJ5beQLlMkl5CZUDEswWhn7&#10;g2VB8ofO0pKObF7jsLIgB3YvPz/mq8Z5af4O7mi8fvB0/jvTYZekW8Hp/NDqL3M5tlrt7q/JXOhj&#10;qdqat8ViubGfQwKFrOyLUEbpmJVjRDnyFgBe5iJKkOlotxSyETpafYgQhZnDGSnk2ctQaCbjvFdD&#10;lspl6SM5DTnz01/ufZQGZZa7YfEt80suHb19xPhJR0e/qs0Hv10ZiOdQJtHxapqzPr0fxATPX6jy&#10;acdA8PXJndBXd65Sh6wi7nS3R8RTV9tBM5sSw23uTq1errp5pOcKHDMWt052fWvek/x+ufeS+cmT&#10;mEyQqZ2TzokVPn+LzQmHPAnmNWehaWzX+JKoKzOjM9Js4rb5MjwdXQkDu5TPBfurepP7qzV7DrWI&#10;7NBzn6y7yw4bJ0dzPWwFnyIwfZj72lKvY6vJ3F70Hq+xa8LR/5ZOb9zHi/PnuTXKYaGiMWtjNRzV&#10;l1+GXP5e43olzrTMRf/Wx73FdXGLVVMBn5apNxj9YhtEfSCcM/mJXBXu1Zw7V9oPNsW0aLVRtLTI&#10;21kF0ZPVDsqMzckM6FHpZlr6fYbrGfIctbdjSzW477rVYuPcGqHOn89cwDBG9daf6fNalfRXPtQb&#10;IOFpzGfgyORc/dB7kQdl3jq03fiCVgDZ7eDPpGcSF/T6d+RI2r90tn2R4sKwS+ECdf0yX2z1C2vv&#10;clWqgML6zcbj8WniL77SojphMGpf6rNHddGz912nZKR1myMhHLjbf5IvCCVdNvpqXZFfA6uSqX+L&#10;l/Fi97dCb/g92anSHBlLnemevEmNxyjj18XCIlDyWSzv5tykVGdBN2ydN7aB80WjuL0N6ozF3BeF&#10;gZadFp/N8ROwsDBcjUcP8w2G0f3oinWJ4w1jD5rW3UCZ5bogqshh9rlm6wahdJf0cTVBct4dP5qa&#10;VVt/NHPFTkPTyjVzyVuA0LpyAw+/2WFGqewgHXDc7GLRJePOyIeKV0N6OiuceJkHEdG85eakqTFu&#10;/G3SXAU/UoMWWAHF2+bZv1nr4mV4Od2S5aguFDJ3UQZIcntNCBdQQeNhoyNMobXCk91Bat7Vlecs&#10;S8dftrPV9kf5LGQveT92fqOtAd//YS3cwaMw//tukL07hVYLunX4Jxaf73BjNfloBKqoaLp4hbCW&#10;FGT38Bgd2hhi5dPbrBD/vt7MtHrGAFKRfbUU3D1em9++SSR6cX1uDxbr/CPcbo7gL3CSTx/9+27K&#10;gABOpWqUK6ZazpcKApj2BDu3+VbbYT/Dy6JjZimzEndL7UPtXZSyrDZbF7510CWPzzBDe7zbTJFa&#10;3UbkQtvW7QMkcwT71e2SLzazKiEmncHnDWWyTUgp5K6aC2rauGUGZecxOQkXttqZDYyK1Tf73g6Q&#10;GuizWy2MVoN0PtC+Y6BkyaislYL94ZQt7bRT1qycb7OwsRVApELWxkIX0Z+l0xR1VfR/mDB3L0cg&#10;F7+vWaLH9oF6Rvpm3XLmR7+dQUzYe2pdPXkb2y4N+dSlfASqCR65XLBkpC0GwmWN7MuJ3cWDSvUq&#10;OKf9wchv+uWqMdu8AcszMswDaUzg1wwiE2/yrG5zQL5UO0oyRffO6auOVidn/RVctH4jEEDODVZG&#10;F3C4Z6ktN/nB6uT2p8xOaX/NXGwxjaUj1UXnfSn3mH69rk7dIMsXalVSbW9N96/RtTzRPFXPXGTD&#10;D9ytcuFOZK2XEXLVQgs8P1GczXchCJrpT8c1yI7OZp7I0dHGKCMbnj+9M+6ZmM2OZL60aFPpBt1L&#10;21FPZqder1vPUlEBjojG82+TNsqL3MJDRp18RQU72+hdaT+Z1/eoRcNy+yd0gyfR+57nfkGQas1t&#10;vmAPLusDP8Wz9xEyq/du1Ow2huzSd15jqI6uLjMzWrrcSSE2qe/kkC9dheSv0SXPrhf70e+cXjsP&#10;T+gch9R+n2x3eD24IrYa8O0YG5ev/ZGYreezkE6yzS1B9/MaqlHLblj8jyN6Vx7ddG7TzuXwE94O&#10;iq/j63NHPZPdr30iO5/lEcrwt5lzMap5+82378AUfFP1GTYUVVDF63QzMkLdPGgVoWmn/KU/2B92&#10;InU6mzitgdRl1TwviQmhraNTakC8BB0XzttMuYU64bm9FpJ80bZcN/2bRrV3NFXKsV8VBtY2sKnf&#10;xisA6QtO8tGWkgvVI7vKmBEXtxnyMJFZptvIKTstd16clGyhNcG2u2uFqZbfeuFsA8bH1wx8zj2M&#10;2KVFdSsvbhDW+PdsGiuhhaPQs83vT0QP3RsTRjyzYBOsGpeBTusQFqvKj4OPXYyyYuXniPoWllu9&#10;aPoPNFhMkccxOvhj/vMr7CeQAHE0lmz7eL8156ibjNQ9fr0VcSiDdF6JXkF3fG/8gv+9VmFYrrg0&#10;ORgBAwaHjNOGfF3M5ZIgrt3XT5/Yn7lxc2vbo/8pjmBNYrtlk8sbwViZhtjNP+570kV0UNW6xhfx&#10;cegwe7v8135AH42eVl4rY8unZjsWRM4L2eoOW8XHYTFG+gNwlSaV9aVzv64Rnrup3tmNnIrbKw/3&#10;pzjAa1r4fmNGDDxqgMrQQ2t8A39XaTuY14GEnoCvRs60oMz0EieSd4vEOfiXVplRPl3UJhkxeFjP&#10;Ln6pjubDkVUvZSvvXE8Wwlc8I5VOEiSFeqscti2h2INUpHsWfTeR0Qj3tpCkuXiuH7tuT7m/juZw&#10;sz+kFJQZXMngJXW9/n5dVQFDvx57QCOFcFbSOCSW51PCdcuAh7E7CqXso1Lbrj84cnbBE74nqhCZ&#10;YWV+5tAy2/fJhmm+igd2p6wz1tNpm8MS0bymT+b6J7LwdI7k2LCA7LyN28sqyXI3bgGKZSY9y+HA&#10;orxWdegT+bAGB4YJttyQZm4xLGSZ17VGg8A+RfN7EybV87K5qraS0xfbs/sEJiOUbCo0G2ijo///&#10;Tctd0TbXWtzayCF4r5Uega+racj1g5+FBGUVa6yi5Le1FJ+eYlkpMa/T729rX3MlAkymn1FYe/i+&#10;Tz9yHbCtIBUa0Eo1B6mN314SN1C9G7xWNfg154PT/BLoeYcNK9ak/6IKrKGA4PjAmWn0NZxtDfeW&#10;kGhqWUrqdsxSZEiQQcndc/WvZwHx7z59kSuqW/v1lLZ1zVKxi3r77O5bGzu1ooAh+9JkAWVWz4yV&#10;RXvxTmIzqj+vm9tT6t4DhJl8sjMYdOnlfPW9LI7RqLjdz9ASwHoyghCG/JO/FqVkmaIY+9hI6h6c&#10;pmQuTI9oS2n3WPoem5VDSgRbjvrrCzSzZ2BnFYFiirqkZ5TeE3MelBtkcQIi0sGDtSWMH+3IXcmF&#10;gZ1rxduTde35jLSflkogpigZ0sSRRh2r7C2bEPKkono+3ypCcNUkg76MB/Skky2U8f9Ig/lLmDE3&#10;dZwbFUhtx3KXCnf1mpO2inQaeYT4DKVT/7b3D+WFzDuzbpDNTT4hRIshr5Hqt8jqa0kdnzqn1Aa4&#10;IrEHSeg2C68ZL7+D8S2Q/p6NPH73O2QIKYLlYYNM5PydlyaVMhxxWmhmWptbdnzKxn1Kza5syK9+&#10;XtcF37ooPmEIVnZGcKDtN7tsbi7cQu1HL8+NTvn6bH7jo7818jglNA+1v4tH3kLRea4YOiWi+4VX&#10;AG2d838wIiMQpfd0VZ1EUxregzL2/TEdiNLOdvWdL3Ymy0yAigWrUr5cOqUiDbfdsJ5sX8RzQ1yR&#10;ZwK6nGnvhm1t7fr42z1vO8ElX9iKh+uJex4UUjsORqMzy+OnwSqvR5/6vYeTrzwpFu+nZxq/9NXr&#10;9uncUDJjBWuxMYk+ORfk5PfJQ0B+lw2vvIgl9E5f67BIUz7aW8hLKJOVBdjgxgUVDnKZRZ57yelK&#10;vGTzU7X+zEmy5jQHE5lPDbL6aW1W6cMmznn8vDrrDjqlJvxpZ0p9mger7XrJpOkviJ9t1j66pUl2&#10;Xz6/RWUDngso0x2YB4P2G650RrrvyxsePvOgfpZc+I1phi/mmvALNqHQH8ZzsdT6+cTs8epGz2E2&#10;DDjI43219kpLe4I869yNuHvRionIxk9obSsAnUOpxMXJ340gaChcMR8N2w/st1svsE8OITPjjBnn&#10;5P53e+Lig+pvj5c0qk4qz81+ph2Qmb2evO5Hjh5HCo7sO4V5S/o551zWbwIxmEV8iZjYoyj2IRuK&#10;EQ48D2Xw6XU6tmayi2RnYbmLarXRXSaGQ8Ubqdh3Ms1Ll9Ow9Omqv0xpWzvqi1KqdI394V3SIKGv&#10;/CsS+9LXu7wONcLPLJff+CEXjU1NtjjdxoBWnKO5LpQRO8fPnS7uRVWbjqdYbcadQPzfLw8fPaRr&#10;oG57JjQLm/KvmQG3YvYT223GyA+cyODlJ9Yq6Lp0nLYRcvFhm5ud0UJLd6QxOucb5NTZy9X4sihp&#10;GpR5FlEFC2TrqJP9Hv2kcN9JmsPnaRIy4wlHHQplCNSUQJp8gG3A1n58M2xKUaFOi0DwZeXnmhzS&#10;VQpdfEP33bR7kBmhzx3PSbv44doFgmLKSX8v9LhqtUvKxg/vOuK1UchMYbetSQIsL32j+thsO+v1&#10;1r4SWKG9SXI7aOxcsTn7bEpj6oGMOEWo95Npn19eNzSgB7NmkJ14abX9zjSUpL2nqc9L/DvcTqjl&#10;omt9gbB4DNf2GWTD3D6Sqekt72mrkfSFPp60ZzD//rLpidjJ7/P2kmCQkVgwknWuqyMG7bg1I7OV&#10;4s2zs+FdfuBXsMJtyFWvynE/dbIBA2Xap7bkt4QmaTJtUpqyujCdda28KlSpRwbibzaZ6w0rROMt&#10;Dw1+MjmLoY8h6+KmOYcYtEZijwZhEbi4ohtIkn7qFl3QF2UBsLhjVp32Nd5iBfRvICmOq/3jJBY9&#10;7HoKRAJV1H5cBgdi2Gzs67P0EN9f7aHjFqhW/ZzPseOPTcCiHIgLFd7goh8t5P3VzK7cX4Tv1j0/&#10;tPh8/4Vsy0LU1KfXbuvYQK5/z6ahe+lcZJwAssFAuZGZ5CbEr+QfgxHiWGgpv4rFF4QSADWfwF/9&#10;eH3TubwGBCGqwW+U7XeKgTynYp+v8l5EpMU0X3YPeWHw0tC+vF9mlxWKbUAZRdy8OSuoyTUEJAY6&#10;OqIBACNNInnlZ7y1wqw3s2GlrJbQ44FK89GhfLoJsxk1OBqQbcgRa5TpQqJE8E2ao9ruO1yIrxVy&#10;qdeRbOFYsO8EIWClv++mTwAlw3SAZ0G/xsdHt9/PGDYeLxO94NoqicycfhIMrnpvi/mlud2lNgO4&#10;UE53tWk177aw26nRa62Y94w/XDtzVgmpWKTGkjLchTut3DUjB6X+Zmvy+9LMdPWbgr5iu8lWGFtj&#10;J2yabwZzu54iy2fqlQDrIKQXb/eHiUrNfZC4LH9wMV0f65WuZaS53tLYNEZTzTlkPsiV2eV1U3i3&#10;N5lTPzmD2gjKLDr2oHABxjZ6ls+XSmHkDluFT6QDyXgTmK7dP1TVy4XtU2T3x1QLX+vojGrN+pt9&#10;FO77WRVwSf41eD3cYjpTouQfR2fedigYRvHPUrKkFKmQpISyRSpLRSgR2fn+c7/z78x1zZnxmme5&#10;n3N+B4b+pjpM6+oHG94umSktvfnr32gIuLcDHIdsKeTcIUYnq0z5bFd/vBQ1cWM3H76aJzT/8N7o&#10;ozLS+59fykw38r0Apfe4E0xYiL27ob4Faw4vVJcPZDBojPRXPXMMlzfFWn33q36fBBm/fQ1Wk6+X&#10;tPLTd9m7m/Bz3mODwwR3UHi12jSKhDEtf5PCvA0m3DFlKrrD6lhtcVYb49jEbKIHi+GqFy1PWpZL&#10;ocw7lYxLcVQL1Zm94dKnueqATEmZVIb9lEfmpuq3kWWtSB87Xzudk4R27PbjsuCvOLRcE9pkZyO+&#10;R6dnucmOMCjVRn/XYH+G9u72uLN/OWDp+72agv8115NdaKldjGNkf2Bwl7+l038dm60RFLlSeqCk&#10;pp0pU0Jd5ijf6cd2pNhB/QrIZGBSC3N40lIyRx8dYP6Fiu+7r3FeHNGJ/B3X3mwQifqS/mVze51V&#10;nPka908r9xbPhqHxd/c0M04lEO3IsdVduziq25et1VmZ3UN9jl77ufeQ+BZ3NHWpKsDgulVL+7q+&#10;O9cvjhZy9/5ksmrw2TEeTMPeq/n6PTCb1o1gAJBEppktSUHM+hPp/02acAuWvnqnSjlbqQ7l1tbv&#10;MZFxa6PY2A9bu3dUgJr7OPGp/FLlqj3m0Wvf1lJXw2du5Sl/FmzUyPFxL9snSljnlp994V86WGdJ&#10;QevUF7uktk//BsT4EG/vaVNClX4xw/KP15YyYaOhZ7JKw3+Ikjt9lJrd5lKd5Sioh0Xm5Mo/BeWk&#10;6pYP061AZjW6ROsoD30lM9YOJOkJw9pFKZnvPee4UMJsKfy7Seuesy0One8zvXdX3gcf4ZXVdtcr&#10;jYtkEEzQfba/4jebDpwaeyW5IVv9hWZl1Ys3bscjsrLIhtsyRO2fOuN/m6cRDhSkdtSiUMAvwjnE&#10;W/jzQ74PMjvq3ChSw0+Fb9nioo7C6GJHhxBLpbs6ReeGEVV1JPewsE0Gq/dgTjDw9LJ2zTd8p2Go&#10;zBiJPlDUtEi0FBs11xbAU0dtbf2NcHVz0+heofz8D9JcS5Slhfp7gR+ae32fj+tCV4FSCTNe7RrF&#10;rJp6IrutzsapNVqQTdd2/FENiwcqIGSBnvp0fwR46CkJpwBoclnC1H+ZKO5EYmzJLBWxWd8/Gv8/&#10;tCs8TmC5L5WgKE8YzSEchm92oVl104sHsJtmRq+5aLiyrHiz8ubPaTCqeK9TyHEzu6fVMmHNg7xR&#10;/u55k97cKtT5ZuUD9QHLPbgh+kE77oX63+6ZEgUvK2YcXF88mg3fvR88j+oMFX08onEbEvNUH6eK&#10;QPgFSiovNy70TYd9kppJfYSqZdjAr1jPWCmqW74i8b9GksLp3kC+njD058XGKruJ/jctdRLnwLKv&#10;HDCgc3YyrfcMZV6X8f2lzulxh9+FRYj900hQyHBoHWrRl04QQrpRmm0rfMOIDQheky0vqY57tDBQ&#10;S133IdyDvlOufBUGqMP3RkH8WwVqj3gimkLEWcflmsQM+VnNFL5mQi/IPzINtrrcwXt0Eyb6g8B0&#10;w1VbxeuWeYNlkoJsbZKJy53ReMZdB5/AySpwq3W347V9vskdS9RWFt1VXj2Q8WEPyZu9KWUWK4Mr&#10;VOAYhya2iyUGL0BzhLJJFMm9FXQMfWUzkHH5HDGshDtuFmwi0fT9W94zu2kDsqmftVrIZsvL3dZL&#10;mhtoliriw+ccva2J39/PJtdLNyP7OGJ6esQVRh1Ec59IdbJZO4feKiw1TRbBLes8moczNn97cvPm&#10;c32/FlpfAvb0dwX2fPl27QH2mdeeg9F1fEeffSH83QEBppczbfLYzFX+ZOSG9iLzr4+/Ead1e7Ff&#10;lp/EojJKWn8BNsta1Jjxnprebpvp/qwyRUhZSPS0Y+R0DaLhonBrkO6Hsj37jSuDR3C8Z+rDansg&#10;ght/38qsoec18/ehxeBh/mb669vglEn4EKn/XGGf7ZTuyFRsDU8aI2YCYwctDfvKATG10VUh8lZs&#10;RsAW81vxQAsT5qr1KtUwifcwd1chxVOeaVdoFk8v9v663VsKAzKrO1+qiNke5xXYJDXOUQrJCYx/&#10;i9t4LCSTTciWxkZ1U6NeuAAdJ3p6p0vlZZ7uWJS6OgFuaRv/Vgj98ovyxfxLPASv5KzL9vvLHQs+&#10;n4jp4G/pPH3CHPcYLRp/3Rq/3NL67dZVA2j02+4zgyXQ7D4qnbyb3OxtBvLDPuir4hTfi+1rFQeY&#10;yQkraZ1gkR6yY20UIDUCQ0cBZ6NEuO1gq6idjASu/HdbOxQJ0l07C3UzFNKOf5bLoSK4x5b1dJ5F&#10;Mgr74WZ9Pae17OGKxDdtMeygVEeqRO7qrLkZ6GZCYrGcwB/ZZ8dS9fQTo8FlmD8Hpx1KXhDJ1Maz&#10;v1MnvBpui+Zk6kc4ifIREu/0bwGuc4NpQBZU6k0cLld3UHD105XOyZUoFfsnpt0WX/vdJOOR6f0g&#10;2g5k9r4Haru4iEN6senlybG3JMTXjzhUob9YARmzmikRRHUWiTXJhtqvIjgxkKyzGdKlbsVsPkvU&#10;XjzL0CW1pzKR5kKdd3Zmq8tnbps1pWJyVF34Dbb9tcZ86MWb2349On6nKfYthpAv+47nYMIDGaAA&#10;csNbZg/AoU7Lhv0maDjxNBDuzT8o3L3SMGlcyozMnmR1p2xnEUzoYnOuI9VBERrZeKlfmBa05d9H&#10;X/QKi2k8tISbTP7Ur3qEhqgjdav5LsjU8YKO3Ojt8zvN+MPYIEeosQrMMNv+pvqvqshzIN2OilK0&#10;Y8JIdHepurgwUpX1BCddzwc18vljZAG4XGRkfoiTks1FjC6Ph0l3pyXtC4x8LBNkGgokgCHea5Ob&#10;B1PH1CWVm2b0fS2gX2ohQ8foSDpU8VdZetURGxlUdsLqY1j9oBfV9150e9fhfjwZNcpRc5uu8qss&#10;9XQ/WaUycw3y18Xc4ulscyAD/9zEWbmQ/uoMzsYPCdoG5Y5r19ytNpdLq1HLMRErzNrKdpB6bx9t&#10;bmafymR8GtolASHj/X6dGtHYTzc4tJagiX8Irc7DZB7ARaPU9doL4G0EZAJambgVwZkSiXSWYutM&#10;6sVFEZwum8MEKneyp254PpYBhXDrRu/VEjBoGVpI00BOl8Mz2+7mpK3orJBTcrjDWGqWO3hSdxrk&#10;jGCbDf3y5IwA7AJk8oRVbBxMHPo9bSlzCkovYJDXL3lTPHJ1V8f1DCEeu7nue0FmQrd2nvEQHajt&#10;3aLxmdThQJQv1wf5U6cubSje3Q0vH7wV7NTw0HvEzHUgnEVoeQWZ1AhWQEdOlF2h0ojur7KIztxP&#10;nXHuEjx3SwVFWA/YZQVbOP4xWyGOPw4rQd+efHKsCzAmYBq8MpToPS/lhPHnGzscq276z259sC8e&#10;NAuVbZz4G0KS8/gYagZurI4Fl86nwk9rDLj6VjyeK5Z8DJHFrvAd4N0w09k4+7vScKLgd8mkrcwT&#10;S3Abf8EcsfEE1hiS7dF3GhcmlP+735LcxBuEle66d5r9nTrv0mVaZQ6Vogip/rI+EHy65sCQ+C5f&#10;O5d4OpJNL3cenKdSc1ic6kBc+bZ+68sqaoj02tDK39JhvdZqQSa6LlPksUtWvr1tS3CIYaLcrXI+&#10;9UjeAZmnaBzvqpcRartXEzkXojY5uORZgmzJo9M5/cJ3SvVIdXAi6zMVSktm29ahsBuN0LfylYh5&#10;g9k8hfM3Kc72jU67vnkppde3OchOglEsWoyYFF0+CzL9fb9WUg7t3mG9z7eHU2I6hvfnVuCX8Dsw&#10;Bw4RUS8Io2wFi0IyfJC0s9Ko2+skzW7ZR76aZCfDN++t1XQ/Xkj0FpLhO2dSwCPlvY7yYj1Eovt5&#10;CjIyVIFKZ89cQFNjyfKd8c5Tre4xAz4eeJCkji8udSf2xYw6WyXy+NoFPxTZbUYNgqjT/k7Lb2xJ&#10;lMurAXThADmlNwyb77iG5Fvq+90I7qI4BwM7yHT4GQ4nFr86keOgdTuPI/t3Y4e9pTHpLVrnNgpo&#10;ylF+zZ4Url0DkO2K0M5LGLlNPHA7/V7HZ+l47TINsru2uhWiTMZZwE+vo7F4Qm/9dVK8reoByDx+&#10;84WxKXf0Zmzf0pvw/Cildqhu9hlJoI/iSNCKYHL7TKN8HNElzK/cdlBvmu8fOs/wZP1gKvQqkVIW&#10;mT0vTzTLtqIgyk2hNkOvni+lwen5ncR/5zT6Yskamjnm7eNJTcDjF7tooh0J/dYm7m1hdN19xOOx&#10;oOPzS6zuOZ8znpvv9MoRZAIdXOFsPp+7EK2tVO6V2O9zMz76LWrg771Ur8+4/GFvH3kJMuiMQB9a&#10;kkc+twVMu5C9unnRoWT1VlzT7plgJQ0D+dfhRcCmqAF2abRtTO0Eadooy1x7/Zbj0k5+392hmjEA&#10;BAlvHG+8uqqhu6ZRbXcpLzDCvxW67E0SRtveMgtmvPvyq8zXjavWUy073N2cX9aEQt+2i5taS54C&#10;5Jlpo2zoo6+0Rt8efqkXm7Ib2GsLLDoker+XO1WVBQ4Uv3t9d2PITV/381LtbxXo327L3L6xcFii&#10;aV3mdawhXbNY63hU06Dc21SzoyEYi8sfv1fgqVNv8Rxq7R3GtZilFvd7/MLJfCxaBGwoPFEwvYiC&#10;RtFbeoY3pp8gLB9JoyELb5BhZkS7s+LGriVRg/qvspD3c7da64P7uZerQYyjFnbRVp+9xLTV4hZt&#10;MlU31jYZQK3U49Bhc+Q0H2eHm97QzqsVI1HnuQNZRXh8IUiv2v2jVyXsb/wwH3IoDr0i7SqyYX+h&#10;/Nm2XBP5jqfz5VkS9EUfG10ncqMCe4QlMMKlWlX6Z43pVnOzi5+7y6UrxTaQ58/9kfBr69ZV3hjn&#10;Nfo4E4Ar5ZgLRWoIyNzapO/CGkzD96LKB+GIAcypKbYGWDk3dmQIpW3gPLVovU02VK8KAIWGQu77&#10;PUSZ8XF/zfitc8Ftrt+X6F6rdIIYkhfLxsu0COtjL5sFYcwGRQtkrigRsEqTi2Whazufyec97vBH&#10;cdsmtQm31/25yme1V63pH+vr8HpJ6ozSaHib1dYHtCSpBxuOqHTwyfOzXdRbxExF4gUXiYde0n+b&#10;JWPvJ5/63+45W1Aq5ZZee+AJLbfZuSpQ0E5PL1aAZSfRspeQY0ht5efCqKvtTLpFr4VyVReDgxUz&#10;WBQpr1BF5pAq8KqHEdqJBxVYqiBgCNHd8/PoR2l7N/hbBTi34naVxRzjH9iwQD6O+T1EcJhaCQd/&#10;Pa25ujG6XQenJr3axsSqdkc68ebJbh8h+phVZlpv7uWRVDp/AYSxdSoakjLimrnBPvhL1vvdYtaF&#10;KnmQ2TvRvcwSwaf6/tlNdGy8rY10YWz+qtROUqlVbZ2GPazWxe7d2vA8M/h9G1wcilIynlhMBXyd&#10;nQkhPwCLh97vcwxCrYSrdbtLeDI2x79P/jCu5ECmvQw3bHY6zuCr/nHuzaY1KVkwA5ncAD5meKhO&#10;3e+SXYvboMFMvuJW+2gsV4UC8FKdfehMlaxpWxbaZKiaF2Nz1LLSMFguAJtmBpvRItiHlZ3VAJkm&#10;OjWuKFwDfOUxl/d0ZzPF3pnhnJkX4hvZVwudOwLTZ03oIoiFS4V5cd5abibJ/NGA6JCVFJEmsfWy&#10;8Ghaokt4p8JVW+b1Neg40AGzLVUnVrP5ZyJH42y3isVjrnKYINd3e9Lr+3XNi1reaDd/8odqfdfu&#10;3wFX8Rl9MjhuQsnfHOBybaJVvC1e9RWC1NaxWZmd5GIl3zIA4PMqNYrz6WujjzlGF42Y+TtAybBz&#10;Naj3oeIFqQGL+UwvtOO8PNaJc2mfwWnzN4kB4EXqgAo3lp90n9G2/qhEEz3W44dd5wnJUCcX6O+r&#10;o+Npgbqg0j2+PajnZt9J79pIDOd/37QdVPnpHFa7/tbt2WPc2WS0HT9UD9u20Up6A9Z+LFpUMSDU&#10;n3DFss1EKFzBmZcpZ76l6skumRha8Y4v0cPSxnDGVA/pOSeUrljfZRA25ewuppUikBEmRIZ+A1zu&#10;px+GxwAS3M+7fL6bMhoZxdrrV/6Kz/Io06k6Z10PhjvyUIxnzjLY5JcrOWezPSKNFwlWb8PgHN4a&#10;S/Xk2BtNWfl1yRfDhrLzWo8tyEQu6jfF9qA/kMi2ccW01Wjt3P1cBTwO1XG0fDPdPED8VNsWj5ch&#10;OlDWk9GkqEHFGjvqOcXqFLwqITJEq7ZnOsukVuhD33tuAIjb+U30q2cu0/zzC1zMZ29pne2YgsZP&#10;qBMkrxTp1Y7OtcIVehNw6cS3ZV8O+mUw/peaVE1Cx2t3sb7t+sXPY4lxb9a4t7sFc/k1y/llbS7O&#10;08jwj+I0vtxJf92nMsjfV0D5oOVC5pgzRcW6gyNcVkyOhY6FZIM+Gy77vQ8KO+x5u94Wq8Ob2noq&#10;0pImh9yqM1zg6SXudGaSRwa5QtKGraX1DraH0nJd993OS8jIH6fj4/c/o3IRbRwerB37QCmsmZhW&#10;bjaqjAc1dxqjL/c5HIZRndqgaVxuNhiPBrd86heaveCVyY8uDwpHgivbGtudig7zstS6nx/yQ4Kb&#10;FxjgtRkYQO+vUfi3Qg9PeayZY3q1e+Y9QH9EzXC9enMk0UuvFOwatSMJ2IYbBOVzD45PQ+gktn9D&#10;QbtJ89uSzqRReXyOd6zGK0vTlmNExdI6OZoq3gwBfBYqTCvvpgYyUNmcF7vm+XBOQnS7BcDdhxHo&#10;zsF8P6boBBULOR0abtHluN5+EZmTEZH8R7gED09NvmGipLZ4RoYz0Vjmak57cuad3G56QSGf02y/&#10;W9AAwerIBWS6wuKMPkyt/KQ33EMaFau1d5XkXzyWsU8Z2YroRkkhIRFyobwwt+9nCT3tv9sdf9LB&#10;50zF7gEc8FrmTuRQhbaau9kbXrjhIbnvQ0Yl2ZgSO/2/8YNmZ7f9WqflPFn7h9lg1YaUe5OsE+m0&#10;0U7PF7UH5bg/Cc9TfsnPVfHdMgOxqYHY9KdNnmnlhsXJb33orsrMY5IPpemqPZjyS+qK2BFY+pWI&#10;+4l/F/Z9sGjwtXbKsqU2l3sgeXAhqZ3v+nQ53GBxvFTyfoPrPB6qXDx68en5Ko/zd5y0GKFtPfaV&#10;bqtJ8efySsuincCceX0C+whosn9ehSZVdsOoYuzOILOGEamCKHNduE8VpgRpEKIr+wR2UOBl1yTC&#10;5ibl6jP6R52UwTFbphlzqSqtxpln22OEq2uipaTFIZzSGw2aQ0Wt7o6Y0sTPomeyziI9Dhv6IchQ&#10;Sn2gTFDkKS0XK+cEKYM24XwDIvJGugGFfBJiMup77Mlf3rgf21Fq0U02DCl8kIcF+UvrviBPNYcu&#10;ddxu54RPyhN2w9D2Qmu4ymgg+WVmegAZ4nPz1nn5aK0ylechybefGv8MWY6mVVlKRFd+KSHAWLZo&#10;Qn7yRgJPaRPrhWf5ASJOK9YS51dDIyek58PzU128ZvO1Aqz9aGNR72NRqzRilbyOQKY4m/SNi+F2&#10;ipc75/lUyyVeN27YcdsJe9091s/xpZm9tl/hGvD06IwaOPvzewk5/Oks8PrDDSVddzCZdwrdNA8I&#10;kcPya+mDAiku38ecDg1yM3bmg8zlAL65Fw6NfoVG5rCiRwM0af/6370qw4T+7h7qjU10Da1WQgC0&#10;EX0/0WpPP3xWw3JaGnkL5pNCZu2OUdbSBc5Q9dQNHHYyvL7uj3fuaGV1KgpSkBHen021wGEKxl/J&#10;sL6nqKOjL56508F/h4gughc4p9BtamyAOSv7QivQhlFbikYXG2ShzEqW24cDQPfWQ8y5/r7pS6xH&#10;ulI0dire2AZEfzo6/e+/Wd6GYeVNu+6muf3EDEoWnTmXL1R+mbH203syL8Rkv0wY4wTROmrFmp61&#10;xVHAe16+gL2ZFkt65ciFZJVsFBpQaGZIrTc22+d6xTUtJBRnYlPr7yxARVG1O03QhUnkrq3aIOld&#10;NxvdPK6jjskyxfceK9F9aLEe7wqtsArv6YNFNybwOuR1+JTtVzZOFclqeYCMNm+67KEd+6O0J48R&#10;BZiF1TKzLdhzFWRE45PcBpnG1J03uiHSc4vpMVs3KEYiuq0Kkvv1n02GcUIKW2mWiXVsrYi96nj9&#10;A+7UnlWsB7mh8OZxbtadSc0LtpHR0U5fp89+oW0t81xzFndskDFvgxJt1C20m67GQWwv5sRLYAuP&#10;xtzEYS43I4a/UmvmK5mCz/KSsOaS4W5F+LlJAtwk647Me3jy/NDDNxFVHL7AOvIdcwZgjVIS6xLU&#10;0CdRY0GGEPqdnV3hDGHXaK3E+qKS1KeTp0yMp9vQut+i1+k1781KXjTANGlJ95/M+/p9AfJYZ0qj&#10;m7QiiA+0Jg2zbc3nqbi461gpztDN3oPz6bfKvldTD2QUpGvvU6LVdN7p44hy22rVbXNoQFzIqYdn&#10;BhoclRrZTTOr7b7b6Uc7N0czCKtfkDUGz8REWEjoatb8YMfTPSoGr+B9D7mpmvv1JtVAbnR4t9p4&#10;gYyrVDLZmZQVpHFlP+LhpnDjicoEaD2Cc7Wo8USBzoVf3hwaTrO0GxKzwWQxdoQ1zOwSUim+n2OX&#10;vkRTS4DYbV2puMFkA97hltHdHuTn0SY/MNEGmZNk5ZrwSDTaTwyV3vcuSU0EtVUO7XHTuHm2JvfT&#10;R9nEzaOckfKN2rqvvL4IoLU38zNwMVbYmKe4ybPZwYrmlZ8NN4VqLtNYBiRfBhQ23IKTgfn3s6mz&#10;b+08bIlE4bUPjlB6P8pzGW3FN+JaDoVuqdmCfgvXoj3Rzvy0m26FnK9+5q5dXvS7sNIAMo/5BM2z&#10;G4Cnse+3yM83c9aDGgABEP81EJb0bg0y13qjRpyGXvFcSvOXn33BHlHtLLMqMAfw1/DToaCkaD3l&#10;pLkCM2ZZst09nZwaiV5IBEgXjdP35kw5wadB3qrtwnnbrFKdX5c9+wcFXBf9/WQx/1uh3W5muI/C&#10;83uEcyVzu+HNihLwS+MSNtW6JnvfyQCpa8NmRAdNmi5VXth4D0eHy+cOH6mR67Bat4mX6nV72B+t&#10;L4W852S67+oRCWpVV1FFtglpTJBp5GSW2KZum+VMbblrP4OdxpetL3gxViZJrvHucr6SJsREzNVO&#10;hXZIlRraGIi/NmNmhNeaFsezB3KD1s7LxGs+pUChXqRlAQl9tqvfj08E761LIAOQKxVCFwIZdt/M&#10;O7cM5gWwezPRmvbv0iGdjloC0lDuB8DnsTm0POK9DN5qC6qYe4ClKpcDSO/eqrX0wQjuBsh1OtGx&#10;bvTC82zvuVj219FdqxVBhtiQXsOFcO2CO+DtXbbmND911Y+UfSPzq/DvVi4mzo+T0Jk8S3RnuUWE&#10;HpxsT0+2+ZhY+GFUVJrX7fdRXPDe8MfgGwCpY6f8biKAdz97LeBdKL0BmWdDW/db5iNJk1M7Hrin&#10;0EtDF8v6TvbUmIhIXuyLWFSBl+vzG8iPCzom88uiuIS/nzkFUl0BcKb3zcLr4TH/7JXgug3ZNYBG&#10;P11UW/LV+rlu/h0Hb32CVji+fjwNUicXL/JjnIFS+nP3xBM2skIBwH6+qxoLNVkTywzG4iy0SyMh&#10;7y7GcyBJrfrs8eVtVzNi80GLmQudnXfZQtnJPgp1Vm8V5xpi/92kVRXvdKb3wZYz7LRjz7lhZXlX&#10;XhbX/ty4Nro+kINrZZDNHzhNXpRq2+zyev1OskHbuz8OLiQ2G1bpZG93Lwrp/8SWmqVzQAuFmk26&#10;SD5NumE3egjI0MfZWY5EyVMoaUFv9Ik4slwLcCu8RfvXXtkLTfRVe9QL19FyLX4s3M77liXSEVFq&#10;Xb3Z7eSUDDmv+KZQUhtyOKwKKoJm5td45ZqjfrYzew4MkHGKTsUj8W7Belw7RpzNc7fqQX0UHA/y&#10;vqo/ZwoVBrMpMWGjx3dtIG/cyA6/3220WYwB2dyfm2I5Lj+nbrIgAoQpBwZN7zpVsXvOLyZmf6lf&#10;Hn/XqBuS2vy91Wu+cxnHs/qpu++VuPVtzbOrtlPj2wKl8pU5MtJ30G4QwM0ZCfEqmctvx1nisLz2&#10;0ovMXxIHWRej2eBqkhPWSIdpYTvQJcVnkPIm/vum7fKH+6Qudx/oP47OtftAf9vi/wdn7PeRIqUb&#10;KYpClFyKEImUcs399ny/8DPOPuu3X8EcUd/LWnPNjx9lel7jWflwy9VROFBu9z4aH87TDpNO4FkX&#10;oYJ4XQC71JkskBg35Hpb3X63HG169uiyVFGLcouoaIpS+SIOpEGGft4HvAQUPBFkatk0emjj6TEZ&#10;r7WRa79oYptZsGlJ7G4wrFZD5d672pZ9fnXvNcEnv73kxfEKWaFg4c3t4nN3mPCtlQ9BAONqCigV&#10;1J2j8DjRMxp7/M2CLPns34Xd6wQ7c5mLMyLTL/idTICmHSYz7XXqjsrgWe+TvGNnBIeOA0UjWDCq&#10;mhRCP7PV+4EsjJfnT36Qi4Jkc1HhY4aA7GRuhm/YFIZ38A+MMt5kZq//7je63mv7m9y4K6I7KOy9&#10;Qrk/GKWzx4E43gspppRwDKYIX9CPSsZN+Qy98fVjynaVp9xwuW5Bo+AEeYA24tIlUy5Z7XQVe7Ra&#10;Or3AL2lSr8NgsPq3Qjuor9mXKJMflLqZCte/7k7Vi4uLCKo48MenZkdqHAJtuB4hYFuk3tStVPXq&#10;ZV0W+I7f+MGKts0X0eWdaybH8PWosJ3V/IjtHuRrezsJ/vH76csgAwfMsFkoWAXP18MhLd0uOdwq&#10;Wz9k/mPtmurcZZNp1c7lJHjanYfvNPwA+AUGOJAvo9PQqfewxmE33+ClG70Zl+tN42A+3vmE/x2p&#10;uizVXKXOnkGG2y2FuKaJ7cCNu+8OpAt8CwiTE96Le+b6OLi238eyDbOLHPDHJhi+97Uan3lt63Dz&#10;ZS0r9PUZmHHe9+WshjtBKFxWXiGYFB6DXallSa0tF4tFAWQqeZZpHqgk7lVvXWE5KKHDtmeNE6Oi&#10;nPGpSwXruhQT1WpsNmNpXamcLNJy4PMZPuJmTwDuwCV7G8t1bjd2R85VwuzZcDHJyv5WJIadTfOq&#10;lu2/N03mNs3Q+VC99aLwhvfr/KPibl+5XuufxTPoCNemXs8KNPhTtj/5kFRJ8OmdnwZ7/3VT6ldq&#10;rTruXVi4WlrpDve2KfbXdRc35A72Pg+Xn8NWby5MkAGXNH16nJnhZ+OWt48MW8tukPutmirGCZHF&#10;CjKb713DA/b2R4rizLabLtlm4hv1AnppKSkPZeR18fuchnEBA8DPzZoZB8uo6CMf7Ld5qd87jJ4g&#10;ox9aIzDrBXCoxK/oHYKhZ6awC+XtsDz6lXdp4WlPP8UFWTG/uIr9KmsFSgnpajGWd67fmYY7e7N6&#10;Hh703Ny2h+npuxT7xr3gE8tUY+8Wd1UI4m8jyGOvYDUdTWorvCsUVv4tDVrZ0Gj7UkhmVAAuldaD&#10;XjX39JULhF2WXXDuND/6UHuya+Cc9DfVMTNIFyq1E6eblaU8N7lJNmMBt+IVYbOB0bhHJRVkijAq&#10;NinPvWLKOGOsffqsodmfRycU90Yi6mZ1cui9bVjxbNx43cl9GTCDE6WtZp0mENpPOPbJ4/WoMqmR&#10;PQVp2TAH3m1KDNqbXoGzkBXLpgkkGJAZjIvnFO/7P58fxxqYV/HBI5SV/Egp+kFT72fDddio0xq9&#10;yDzlPScBhciQx+lIEi9ydx+amTXarxLvmlCPm3lvnDWYtgQ5N7/W2Vy1AfpXGY//ls7m+F2CFOx6&#10;rzElHec3e3QI9lTnO628dznP6EO1gr6nyYzxuEDehqyMpVB8Yvon4QDwyLapH+N0R3SP4dL3bj9u&#10;WAlD6WevVqs6ZUb2MiAbC4z5+2+0a98qGZMam0GqzJpf6bmLuOjPmMVB+sQdYMBnvBN5+b7DUZqN&#10;hMmzy37MFTJFK8EJYtkmRXFg7Pp9d5tV94PEP5i/UuUI7E5mQvHhaYR8sfvf08i1te2y6r3L0dnt&#10;KG8cIQWHKpKN7vP3fQ0hZYIPRblSvGfJGV/oH4brMU4Fwhqd9oeuWipHpvO9IGXm/cYpv7zG9TD/&#10;hAKl8xttRKH4uZsQr/+3dD4iNrILCyNNVKefEZ4FacNbtUeeEm8w7Xe3hHlTBM7CtshNy3qrIdmq&#10;eBFm3s4SYIjDuXWsVvU21WPhtG27/N7k6Ts3BC8t+/zis1qlkAoZ7c9BfMbBeaIjOUQhNcRx1xHm&#10;rRQNbKZxVfN6c220J5CieSoOe6suX2h2BJoq1L72mFter0Pn5nwXpVBvISU2ibIurSultfLRbely&#10;KdbJ0wJvjQbXv1qnW2JMmAvtvd9Zjh6Imh8Xl83hSA72fTpKmjTCFfOz0oI+SxBbgg1nLDbs7BcG&#10;YTWzTa2+YIXlChcGduut8zPsDHNmT6d+S9ncHD1CaB4vW/PWHGSc/K2W76PIxB0nPhWyuED/GAyD&#10;buTe8c18Rr2Wguh51eUvlAezJt7Go51cPHWk7OvGVR7+2MgeaoE9CBuSw0g9KNpnUjR8GFOfcU9t&#10;fd7+pX8rNN/oq7nJsnKQ8yO9AVScjFuGoTAIG6ZqgtF3sNwwsSvGb9RAZk6m0dmPWx0bN/UzXuCl&#10;XzmgGGKWu42wY1uw6H0ryHnjx4Cad60z4jciJ2rle3+XQrk64zcQPMJ4Ji+QpVk0b6+bDgYOqPup&#10;ucDUs8TxHcyOCbv/3kBOECsU/FkxYpDTUb0XM5cOFgxzTnNsx/Xu5nmPrKoFD/Ake27jrkJqQm3D&#10;/q3QNalRbEYmM7Wc88r7jfZ+rgq0NJvcn+aDJOhNUuCooinRTpCjVdw2gezXMMLHJRp8oFYtbbIk&#10;M8+bAHdofced4inJM9wvGnF4uy83017RqCtbHWTCLb/76Psrh4fk2yJaSBb+FQiflbWEiIVBSeA3&#10;78oyiJ8afu25jwuE4f089VK4n3+TOsFukEfvjWSzsSqvmkuwN/DXCuM6dHi7KyUjrU7qGfmvmALW&#10;aWnUOcGob27Une3wXMbuQZR8p2yPTEgRxURyxsJkTSmfMYzublJkmlpl4ust2316YnbDWf0Gssve&#10;LtMnB+gsyAhemMJqJxFzr3Cb5B4TTnb/bmvuld2W/97NX25kjqbVnKzCMNx91CnngFpcaa8LRmtk&#10;KTFfdhpW4hr0bNQbLbubDVy9SP7ofzDMfxtYBVLu3JpSGuxkddQYSODonF249p4YLd2/u+eCxbbs&#10;9D4GnltqBKd1udxzB9LK7jZLm5QPVCex7Dpjv48wWJf1i2VdRPnb8q6uSXVWwqCycyjeujqq92/O&#10;sCUVOzr/Ju4sL6+f/TlnOGchUf7OAvNSq64WYiVXqZT2gE06Gv2JGOzbPMQvdR+xMHG803m2cfKd&#10;Wt1wD7n5WnXm7Mvd5ZVtoXuchvi74hD5CGYpLaDx1vkx0bMD4DXUItUwFMuhrQzIAN1A9DJQ0LwO&#10;0PDbWS7btaT/zUznfJaqHguzZK/rTtFkpC90m8GbCZg6leuHC6VWcfI9Hhk27jNh7U8OEK5IvPc8&#10;qfgjXhwsiEf9c8vM3lCzzIHMaH5+1itRfdunDv4UOnj0DCp3K9vGD8Jv4sJAQNs/fDipv4hrHo0A&#10;LmzYRv/n3//8k/tX9p//+8///qfm5UR7lUL0OMkVUsf4bsruqRab04Rus59VARO9HY6OiP5+edgc&#10;syA5UKbdMsEL5ZOwbS47FbS3/kxxTNxPdJrbn61CYYV5RB5Wr4dLtVN2OOgMB1K9EB/NYY2ppefZ&#10;S/kNB7sFzy+lBfWV9yVm8tYpNxian2qxyeywv9X6CTWbCn+r38sw5G+1Xv1XvznfH6dzYGZuKrWF&#10;tdAsn0xT88vUP4KJLvdh2mlisvUx1QCDGK/+tTwVdsvGuke0vzVpmbMOrXbP68p0r13zX9UysQeZ&#10;yHtdoAGFNp9apuTmyHotMFrZHxNBUFmjNhb7nJxc6M4aq9COtWL9q5F9bCVRfhX7lHAEBjrTTLxK&#10;yO06sbXCKVw+ZVp4WAo7NCQIhEYXhmF8kLGMXou5b6wCRenUINiB+0Xf9R7P8aiFVbjmDjKZH7Th&#10;rOx9WYIRkrJ5YTsLYUAypU8nzjw6rbWp6NMMp4WfOHxcacoZt1NPLI4ESBby1+JVXnMgA/4x9Xke&#10;CItmht1pBypLOnolehRyq/VvQ8yq5qP40GyNHxSnn9KQiDCSFsDx3apfxoL5doNKhuLUAsrtr3Yl&#10;vJfuJBLfM2B0tKU4t1wMLMDx9UAGn59ylYA8CdPaY5Nvtt6TfnXLCc+kxE/ZV1g5TidDcaDjWo+3&#10;bGLJrKiGdt8ttpBGebj39Z459GUx2W5oH2Z3Qs5lvxnYAced9op72MPZkP1WtiCTDTpXegxl7i21&#10;++U6r7Z7v6TTQu0txdeBs09axPm05G5OczgsxvVM/QUMHia/vsjnk1b8CyTA/dDjqCA47qwPbPrB&#10;9FYVoHe86Y6bL/vNjy/2CWSCDdF1F/f6EzqXY/dKDLxNQ9jCEjIRb5gUzxQCXiIp72iuPk/1Rg7Q&#10;H0b7LZ4HFUDoQO65FvWTHTiLerk6oTMXQhuTfANBivlJoBfbZaVmujWQGd7QVjS1PwiOFreQCLe7&#10;hZv++uQJRosC9CjHhdxAJxoI13zRfXmU5B1w++wmm4NfF9A7czBOMHh+6Mhqd+AooltXxle9o06G&#10;KDnY3otRHTx4f8vohVjmCbs6uokwZpM5hTAogS/j8hwwpxPDauzlz8LsnRrbY/RZzsTao2Fj1wMk&#10;Dd+iz9dkSzRv4B0dhsAvWuayumCx3aLS2VhMB7LOItOclvQKI5BZvgUbF8DHKA03Qas2emHbZj92&#10;Kw/xdr6U6wnAofx0Mw7P1OQtvpvEulIy5+GH0qOisnl311H/c9cyS7Aa76a9du9ksZcskeDF3OJZ&#10;ek22uc4Ar4KMLnlh7rQ7ip3xMttW72wWCzOrbblRhNnXnwODCEPm0cqWHtf8Tn3qajePzoI6ORzv&#10;Lx+npUr7JYG8wn71ThzCi3SjR58yBUDbkLQgXfA+PNet4xRkID9ppWxi3migY7elLPMzpY83BCkP&#10;flq0dvZCyOnm2a8PJ6q9t+MgAFAmnxV2tb+bY4kJ0Si4QgXq2XYQNftblaigtbLLjqbSNkn1uFQR&#10;8dXfedreOzCFWHtX+cbrFENAmnZqskEUXyAv4Jxfp6VhPtfU8zmifSwJYK0rbrJ2h09I1i7uVw90&#10;75LUiaschw6yC+M+ObGM+eJZ2UxzI6R9iaOrNC3/vWkinE0sQCQn79Pz9bwMqcfxzbMdbVoYhMCH&#10;6gTYK7PDfRhgoGsZkhnEdfvadJZkkar/wNvDllC70wzGKcDCywwrxoNZNeImvnkQacz6FOpgAPqA&#10;THeJYnBdfCluju3/YiHJ++gaO7SB9VXoO71BZae+SLxm0GsKZXEs7p7rzC+fRnl/kUN2M729MKrw&#10;XebrbSqnZLPESoseBotAnmO6ONsZaYS//nbSsSN+asp8jvTFqDauWddWwdgXLShWND6Q+tUwT3/c&#10;3RmNVe08//Jfs36WidElEci9CuCjTH95xkrZ4qE2HDQqEa05o0yPfOBX78dUaTtoVYjC39MoDWpW&#10;gnl97AUloafQDNNrVEWE57lJbuyCMCZnXLAsUy9R/C531fdbKyOj9o2ipFa3eb2Bgbgy2mcqq8CW&#10;uGjCnVuWnsQhD9mrS9iG211HEAp/1SjhWFR0cLRSapjQxs31Wv1SsZubOGZtwFFLGtlBfNligr3j&#10;33v4bERAN5o+r1Uwdq4a+TD5bKBPThbQVBQywwVAtcmfuTEa3mNV1+WT0dfr1MAAmVHnpw5gpKfw&#10;mrOnwgdNnEsb71vDfU/mW5mUFh4tudRpw08vzVBmDtUswulNhzUwXHeOWlg4NNl0helzvNYZPf2B&#10;egjL89XEysWPeZ7TtPLR7iQgY2atiwQkXeW5aLnlV8pHlx7Fts9DTu1auNQ6DmYTP9l4/MML8+ZV&#10;4aCl4SllqPeuTJhCt+A5i67XV31Fu+zEpjnk+OZ29Gn3lCqrAfwdXqe/FbpxfZ4gMn9dxbSpJfnp&#10;d7J+6acSLySPoQyc8l1w7YxOv3SnWHLPLmbI2QuG3V3AZH9k4yOuK/yESX7Ts+51N7vUX+Tfc/sw&#10;ks6Q5RzQ33GjN6v+nWzwQ/A3mVO6BBLNtsJU97dVA5L8SIiJLxdyfLxcIDIK4IkLwAZa0UQg/c7r&#10;MWkMbuz73ahmfuFtWMghvFhU9s8wU2tY4/0br+4Sz6ZClQxJn/jbpHPNbeMNdf11YnXh9C0N5dut&#10;ohxVV7RLMYRwPr82D8fpmsz9hAfyMb06mQIqI2vjZQI9m71y/pWI0fqAbjluFPvF6ypw7lejTJ3u&#10;n9oicSd8yQUZqZjXe/KOMd1K871rp2U5eG20KZmCJRssy+OPmvr75CcPDxiky1YbWhUDkrrSror2&#10;UscJopHxyfaINNPuy/5eGisRyYXMNZzIVyn3NNZI45O/g0z/4SxLxFe8R1LOGVaRD1uTKk1ap6f1&#10;bbtN7wYwGghMtVXkFwkKS2IUu9cYGOzB9kNE3kxEtn1ssiMEtcNEvh6DshpfuN9iai0I5UtNstPV&#10;JXyDDFRWsuCVWLY3J+AnjC60tuyfz6KwTb+qCGBSKLVUU6y3Unez9pSLK3KY1lfPLzv55EIXwYN8&#10;3kB0GLOa3OGy8FSa5/fgKtGjoTY86PlO6nfImQYyi0Og7xmsfZG9PBY1Higu/li2bz6Q++lqY6O3&#10;eMT3vzGZ2DOCZ+L1FtvbL7Xpf0kIw9KupXh0KCvC+FWojPrVzqnsXxbJtTjuqJmoeJFGM4iIVkHm&#10;xCxyM7SXM1h/c/MJeip921B2Hp72lvryDNHeIYsZvtNQWTsJi1wV1REItZ9M3YG/rM5mUREv28uO&#10;hkGSUkY8kFm8cs/0hE8JUTO1zH6iujphg0zF8+IyUvefmY122hMMRQxtQr9eo0x3wvZhNj7by+Vz&#10;x2jqjhLUG5L1b5xXOmGr/Ft2To1xNde0Jy41C2v37rlibIsoP0HHo9H0CDyY77bX/33SGGTCdZYS&#10;0Jd0erd0R3wxujgLYecwp/Siqp1G788CJq5p9StT6j14pJ/xa2RGRo6/78lpkaOPp5BBj0v3UHWb&#10;ArL9uFIXv2/qzcF0rgSdtdXdQyQwyGQ9uGW6g4I0ncYQ2QkNrOOym4WKiQelpXruxM8ThQqUKhUc&#10;eTEyvt+v0mZtyDxtb6mpFlDgxi1SM/n+a2+EfYXdzW+n9any5ILr9pqIfFii6zuQ4Yw6tLFjebHf&#10;jQidFivKasVywymuVnLq3ca3SLC1jwssn51xSXXOdXtpsxg7kChHfhjxzpvSAvrUrna/tlIRos9Q&#10;U7t12zJKUWOk3QRXN9V8gkxUnof5V3UccnSPl1omfwGKYth6bGgjt0LyCQRrShDmoD2omYZnjID9&#10;Fd7VDRYuzsOOmpAeoTdWTWvxI24NHlrLd1YNZo/LtoJQ+hGwpbnNUsVARmZ9u98tzJidsTgxHF1H&#10;R4ADPi+DpGlgOYPUgAyz+VYZqdKuiRkpbSsDbtUfI9mBtYMzyOtuKBq6EmKyPtyVgUxyc3x8vz1v&#10;IBMdO5efF+/QI0DmXKafBLKfU2R16I5Rc0q2Wt0nD2w5+1xQK73wsOcXXyzfezAFZS0ZHoZkq7i2&#10;Du+V3jhAmhp27bcDooW3Okuov8pMxzGnSFTsjYdFQguibThqgUx6ifIO3E7W41U5HSzp5rQBGO/1&#10;E12bk889zo+2EGY2eXzQDHKddhxJqlgKSqFzB1l5ljLdAM1kKyfJbdCtn1Tls+Pb/fyBoorKdVXo&#10;OFGNUZgJyKyZI+6vB9BgO2AAZOvVUtpC/faVQOe3Wu3abqLT3MfdTxY+RhmSqk25/W5TxRSlyZHN&#10;F9bTqxjMJsrDH7lYlatE7r6nutP5O5Rv0yr3I4zZmuf//huuA8PF0+XOXcE7fWOB47iYuWT8sa5I&#10;Q/B79VTSdjKX67Wer0u8k+db5Ts3V86GG93Gb2UPgSfboiIVd/W6e21AeBj6zh9329pooXkEOVPn&#10;AAUGGSZe6Q3l67YVpyUniAiFoko06E9r+m16cjXvPl6qjhfLt/lPjfIaNghxcuoZkEqXtdRJn9US&#10;oVvF1ht+qk7AjH3Y7BnGK5Jtl6Ev9mAv9b7pF2Sy+mNTjXMJHDfy7YNx9Dn4oanmeiFApcN8FQ/6&#10;O3kXBnKiLK71gS4Mq+HQ7gaq5brEDEqRPfhcuFBTPIbez+PVlfOitAicxuKrVZkJJ3v0Tf56oI1a&#10;1W7XO0LvafDty6Q+SHIwleDi/pA2qXnlbOkLf3lh4FuqtWS2yCYfDJqeEOmyixbd3+htFsJAArBv&#10;at3UQrRsnI3xIC+4llta5Mev3+R3i/82AvrnL/FrKGm+xehddf4lqxx3L6mH7Y6ZjHEBW6+Xzfsh&#10;5MNON52AK+qJjsh822u3hN/tNjU72uLgzYO2mP9pF4REDhB/ZorzPqp5cwZWcTSl/25rBP7qfqv7&#10;d2n9nJL0buWsufvl3SwTg67x9OpGJZo/wHVkJCXYGh4EXynVbK3i131DVaAUlqRaLYvtLHNX6ycC&#10;NoH7l1zMDG+1kni3C+/LUH+9//rTlZZFZylsQV81s/g21yzGhw+yseYpYFTOp5FS2G9/D5UrVZHn&#10;rXmvE5VrKbfqOaE2nbmP/eh33yITqeVicr+xoB9EpXY0tYbJPGh5vJqwLJTi/r6bUwq2n+gS2Kzc&#10;KWLq5hsPj9W0cTH5qjLuuwYxMIjevWdfhg+jC5HtgJKpP9tlpoxPwfsctRW9gm191T3cLqVbJWju&#10;Mtvl/lYoghFxTGsznnzHB5A5JwFd8tadKdF4MMJeLRhByVhudWH82T4f6urTsGhtvekpn3hstXOn&#10;ZWnfINBQ8jobr9ZF7Jv8hSI+ksmFytYvnGOulPgIix6Js7E+ULPjLGMPQcaC15QnGT/i9NgBw+Hx&#10;k5/dyuqy5Zob/EMPi89oXysYvfUyk3oL5VKWtGX35i/Ux3HAPEIIToFgipMwUGElqS8bVoCxH0ZK&#10;XizLZLs8ut1T6B9+r3cqqurOCkjldr/NbPSx+YK1hX7UqWpMQSIVTFgeFAhXd18Zb4APVmt5Va6x&#10;xouXa5L7mX0+7aBXU6vi8MLbC1hmvO8l3kLo96uGop41r1075N8mndtQXPx0jXU4mxtjOYIkFC7v&#10;5/PReixtbRRLz/WkpeSX29y8+7Hk7QAcXkqnMadv+QUlLeef7XG0YsvRuYZ6ZYj6JLzWuJX1sl1K&#10;1KnLDEcVygGZ1gCuj1FDir7BjlkIQq565bcTIr1ABG8j3HdEdrMsQ1QO/Y0CZKTTk2gyIc74MJfR&#10;nuRBlCfEmxFqxfPbFYmWNmqPupmlyw2hrLrbBwVNUfzs36mzqbBQ51g63WN24mtESbJs9zQtfHLp&#10;m1CkgXfivVgdVBuQARngGeGHPMSYZQvPfPllFo+lb3VAbqoMR6XbJiHE6zzuNahBUVEPVSsBn9Cp&#10;3O/+HdU7fZJRjpXN892lhiEWxHF7fBwg9OFZD9/9PRjHaM+tRc5eWAiW9giuVhAbywOQTVHSUVv5&#10;sCKit9lOQdbZuKEJ2QW9g6x2vqF4f74dQ+ptM39PsyyBQSOb3bYWyjVzD3fh6da6TvL1Kffx5hDA&#10;IOmPq5lGMzu7K+8l/GWpBubGi6nTiwGXgFfK7/2xKb5h4n+WyX668fo06x1WxOq5FL0yIt4nP00H&#10;GUNZO0mzdU9GyGG1T5ZiVirYTTKruSVIh77u+LxXyDIwFd49PkcO01n45c7y60uX8xsf8Xu0ypTk&#10;oNTC6tsI+ViZtTZMYCykkNr1jrGg84DheX1A5hz8uSpjpNEc8DQHN4Nx5M8TvPoxzMLyPewAhtrZ&#10;lGVRTqQvcvM3tIUXF/xcm/s7HXWf92lNM02hThMnt5GhlWmvzGcfRH7lZY6cC+23wuC/F49cu/aj&#10;bxCLVp8xXNouJ6NGZQChwBJ9J8vOBpBnaiEVF14KkSx0bTIR7TI2HOznFXeZhQcT70faa5161iAH&#10;/DU4lVkButxhOVw5XBFAuGkN4L3C00AADBt6wH3pSOvnfqqOydzc/mal5JHlRYbJ8O9jrdBXSwso&#10;ID3LxzfH3IXyijmSkN+oS2fF5uBoj1Szr46ZW3037mWNV2u7ys0byeq6QeMPungFGWAOyYQPZr3X&#10;U6+8kII1d8EhhkeybP8/R2faaCoYReHfEpEhiiKVKQ0iVMYkIkSpZPr/d5/75XzdB/Hud++1nqXe&#10;jQz/rC+3Jyl7tuS6kMrhau2KVlKtYotnLxo7p151Gx6FpWj+aBtfekuEH49jhyvnu41bhjFL3jL+&#10;T/MPKyUtS7LvVgW4RnWIQeCQNVOQpNYskwnyKThaxAmjgMh91VhP0Sau84IMsZdjP68W5hgv0hf9&#10;3LiLrjUY1ZhcDEbi04wKpyBUQ6NDZfuSg2odXs0Ibr0ssL2WJSbp22u36bg0AS03sqn45Zqe/UDf&#10;3ciXSFjSylm3FyZGtcfVuBQfx8HgWOjacjnkbBP1/Lhm1j00K6GnDbTbh3lBsG4p06n8J8a3QOE/&#10;zRBCRtI15xtsC481TiBRs6euZWTjxKpXKtL5WzmBuL1hY1DXkFbjDY7sZlyS2A3fBZYqaH7O9nr9&#10;PbkjKuvY/KGtjSZZJlry4IoSDfHvtsZBXkq3oAk0SCFA9FTScoXYAHpBD7Hn0TXFQUXOEnRSvS2d&#10;b77bGZ/TVO1leWOdOx7/4BHGacMtH4dtKrRK2cfZjCpoL15h2932yrbHj41TvklQRo+dbtNC1wU3&#10;Jz+OquE6h/ACBJrzxZa29Jk9LCQe6/M/O1yI2win0AN9/gDG0bnl0UulPZQDiC2uowNntHbaJqRh&#10;s+b0O32Ng5IA2YZsPagYSyjT656L3XO4Ft9LAex09dNppLeN0o4rPM2g16hsO1KBuPUxyID6lngT&#10;MozixnXpS6eRfzo3503e+/7ms2On44pVldpl2m6x9CUgRcTGpQiHS23Y+mvVe31rcM5hkT9Cb1nn&#10;nOG4i6Lol1PmhF8nEwjAPfzCUhi5mQMEJAXXcv3DUi0cB/X0UzZ23u9pzbHqPj/KBlXksG8rC8jb&#10;8yYZiGLOoUZpL2oE9febZtioWm9RpXzqHAOiF2LOQR/w93y6NPc9uu/Vu0eHGch8j5SenuluOypn&#10;Lfqeu6bP6NMxPyRS6FmfNje/NePsy/Y3bDy1d41qH62WD/G7v76jWSiTq0bL7qy/QwRvq4RpQVrP&#10;+B4kkbzmzzr3ox/Dr1VYyVXyAkyx8rLd7pCb4QmP2z+s01DTNEtCe1csZm25IWfwwcYQl0pZkaR3&#10;zhr7BRVb3IZRH8pgHTASaFSmDQ/COM0RZ5Ea9D/l9fj8kAaiUAObe2FsL0aUTgenEuXyS0iw+gxv&#10;o+o9P8UbU1WIhk+jv3pfQ4Oq3YarG5PPrXK5G55veNSWmfrU+68M9Vy5bAfvw+T2vbwVgYmOTYF3&#10;Owf+DmIvF8wSkg9/gl4yV/ijOHK6H6fa2/rdu2RUmof1GaXL1MZSBYjxcLhA2bjgxdLXwGQcDZYe&#10;SODBvPf32UwDGMUXnTOZ7gpiWMu3fmMghvC+YExJSMfITF7D2ejZHLVr7vTiCrc9tvOd030u3Yez&#10;gs5QuflSazhHLp9pILWnBVGw8MRmk8vqMy9rxOJ4NpgClEGnHmDhidr8xe+DTrVxbNiwu8kekkod&#10;SWfZZNQsIOjh+R1lQtS3CrvKTn3MkUWpTF5TCXssIYKl7LY0gIzw6rtbbtIf8KLvm0lDZNdBWzkc&#10;R8M1lOFbveEpqK8coLLZTSloCZDGet4XgDo0D57CpudhQMo9vtiXPGI7aUeoFSnnfZAWTW4kBNrL&#10;yN8fZaKD5qqL5jOrdqnmejsd8XN3u1FPFZs4WpsSlEnC5ybOFPqsx77HSyNzHo+q19iuFs1JYNIV&#10;Y5o3BiO7UK5v73Z+XuX91jP3U+bLvmCAmvxpgenvuB6539ak7NbkvFtsbDGbmX7Yq17Z/vLFe0+j&#10;oQz8I5rHM3scFo6DOfzpERe6Utym/JGqnl27x3+TS9Z/mIXPT1YktwjUp+zl/FKKCL+9oY2+f15Q&#10;T2x7FMdTWWcb1EXICpNcpvJZS1v+Q0ba9W8OjbqwGGzqSj57lRj2NYcVNf28yfZqH7hB3JXbz7S5&#10;ZmhfWX2Vh/SpzCB7oi7W6uVadnB/mQBnYSvzxm5jN/FNbKtEu6AK3CMJgqcnlRaTk5gl8lBG03jB&#10;AzucCQHHY0iGoJrAq/5w60qOJetBYfk0U+k9pFUmvQoK1nffJwovZ7PHcfFSGqDTl1JjANzcnWhV&#10;KbvKzXEd/1712fvlM/r7hA9tCv08oAyHzB+tsXIWFiG9zakv4O/gddYJm9u+bfTB/j1YrnfQypXE&#10;SFZbLcFOHlnZpbpx7wLxq4VwgRBoTnilMzUq7kqzLsxrwWwweZNy9jvBqBU4szZQJn+uBXHdudJ3&#10;967QycLHBnCYxjW0TWfOQrLwfKd52XYP5RaMnUwYpjla2f9VhmNLBejLYNiQYIHWDpHvkEqJjdYF&#10;kf3gZxRcrDjnP5lyuYZfBlDm2tyuotV9Vo+b22y9cd2VDheda3EsBwb7Tb0y18p1zNce5UidA1VQ&#10;GM+PZC0Ft36l+5wU9Wqtt6RWhS1yaKP9+/LNEk1WwnGRCPVbQWr9snVc/jvWzjdIOFqbTe+niL2F&#10;LCGt+7K+SDqcYIHe+Lh6QXZh6ZHU85C3uzjetNdOz53GvajiTr0IiPXeM2cY1fsoLVTGZ6qRrXXB&#10;uDO/XTOX6CKQ0lo7xH+vht+dFvS4YgCNaa+dqVJ6sNQ9Rme6OakwtG3e7A0zi0GEr8q903WrBU94&#10;eBn2azeuvlncHbJvw3xR/UEYtzanjt/KUOZXYXFaLRZXfh2jSpv9f/ElVRRNeG6nOUM+d2UGhli9&#10;dTv7A005tDQM7pE+/xYVQoUB0Em7AsO4yH2vIFBvzdFCayRRsP+wwVx87szHq+WPuGYrhqpeDOsT&#10;rFO108iUksvl7xHIP/oQePiyYqm3SU79ezVXJ4fk+X0krOdhdv3QLp6WnYLWGjwqs8k5lpyOhh0a&#10;9dHnczhzC4pafF+BmEnCQxvp5Y9AXCZSbLjc7GaRRIwEYjD9QRmEh5tCa3PZPxGjrGqcn38Jx01j&#10;4173evXmr++5LWTLDUiVvA6DpGFN9GLAYKRuHhd6uko6ZYSn92Cwc4wR30IhWwkJLu4YlJfH4nBa&#10;pK0f/AJCmeAVZzvHrtYn8ZM7WU3k6Ta7t7FCH4INSUS9aEFDGXRGDecJe3h/rE4mqE3eRL1tln0T&#10;R5be4B0ys9V4eXeaMEedH766SEW/j2nSt9Wyld2+Cn+t+qq48R0po5K+q8urIUIgzGFgtmGpN5kt&#10;LmjbOkj6pmCxeP0R14bvlT29UK3bnznWrs5SnVpkvWJlXf0VPyL4iO+vcWsY0Uj6ubd9dXEbPXeu&#10;W4MyGC5r/CXapNdh87BUBt/R5SlrJa5crYyZKYsTNDtVzB7v1K9dt6fI6cpSfzv2ah974EoNkrNn&#10;2u3S8Vc+t93Dq3DBPrnV6vS91Sxc2sOV2N/2/w6CFUUFS+vO9V7sjYXdxela5dh8nl+YDkRJLq/j&#10;bNPbX8u7MNSXvey14XX8di0enA9o7jUhhzhc5svnvOLXSDDa3wHfcACcyO1B+6YIIuzl4QyBYFDm&#10;PhSPXiONamLSr5XmN5/4irOXibmdFKIAFOV4OU4bSaupEmO7yntXclHqSyu8iqPZmxfzChvG5+aa&#10;3vDlYpFnFh25rh0P7+qaVFWvvu/T7m7zV4ZMbp2ksAaJLnDXn/dKf8d4BXCaAhmi6G/iERW13GYB&#10;ci3tqvS51p+qNIyeN2q1AgZrrbWb+gsrvNyBev8KQ3EQ9SR2hZRohwuzYoaaX2u1q7qAMnOEZoop&#10;colo6p2Td8Rx/SsdvqEbzxN654PPJV+8IuCEHLPKl2mZ9B7Nu/kBor6X6YLZB5vR0iOPCXLpwkSE&#10;nE8m6gUivobB2oDOaZZJumurdIQyxAaAUtfpx2wChfvdt2fJvBpbkOypucOLcP21SeH0vVoNbyD5&#10;zJYyAc/1vFgwrhTPr4xzDx7CUY9OPMc5ZatdyN3jivbebuocYubPxKBUuKodDMqEltMajVfXAYKP&#10;Bq2WDsn2lxyCJCcAp3XekbtA2przyE4KqC5HtcNOih5vaXH3ZoE9b+Yi0MOl6dEZdobJ1dptg5NX&#10;5THY0Ax3O4waXfqX6Ub5E/gBRIja74Kdo9oKPrH208y672rjQYTiy2S0GDFjlW85g3JabeTRlx8b&#10;H7pHx6FyrQQjVO7iXqP59Vuul/4Ka2aDd339a7qXwx5h5AmKgtRbuf+1g7YlfiBOa+jIK02DzySk&#10;7bGfnFSI9V53tXdeFMbV9SCLyiPhPBgfHEchgxGn1SrHWkSMFrQ+OXkHva6J6G67W6D5mzkMi4Oe&#10;JYb2T/QHq8pDXkEZyGXYbre/jIAYR8nH+EAfH8drME3U6bo4ZfstdQ5bukbGvy9tdMxy5cWyMgZC&#10;uKXbFNWhf3M2JvxjMUd2wzZDrMmOGDSKtTcMaQ8v2T9467j/13I0p+EBNGTbHZtArmwFEuALny2S&#10;12R5wmUfs4EM7xdf12dtiPFbM9pms+NrNeEBnFmy7Oo5Utcffa+yv4zFTYWuI6srnToCtMNVirha&#10;z3K8t9O/BqoyvT0unTsWVdPZhxDStpfBR5eMMOimEw8mcWRQY7wjDB37L/Ww/VytfXUY5UFuAmPq&#10;DPA0C30RKWFI53FpQ0ph/B7McpvsqSxrjjQvufVmemz/baN6CXonbtg0ujSe+N56Yv3TkQEl9WaU&#10;O4CWnOkLuTLrQcjDGYJTjcIZxk2PWefYZCrTuzZrYeuV7HJkn4uzoGPffnqU4n52UfZY7qxXnFg0&#10;dvkbAmWuEyHf48tuqbEwwWlZPt+JXW9cSyWx/niCMTOs8Qr4UXt8vPNO1cMLgFy31WOAXJebadbr&#10;c+fxYoQeK61ZOBhclq9DibGLHhVGyuNac+pgTfwqf6/GFqrVfn068lKhb/m34FfAIfj60Ur3fG2y&#10;vAIvGatvuNemGY2yd+1UXPF1rfT7nj/t7QFMbFqLijL3Y0ujwdHMMj/qta9JS7o1xFfL3exN7+gD&#10;89cOFkutdECDV/z1HC49Zzb8fh4P7rAt740XR4mNc6LXx6PQOp1PX12YKUZeiV4rWI56jdq01WDB&#10;0fZjv22Uy5djjNqnQ3u7jahRUYkUQFmPxjzEt0CZkXr9/MLfzdutrBFG06ZUhYiRINKd2nR+hsW0&#10;fJ1WA6HyTn7zV5JpBkw5WfGjv1FtgTCmH9KJBy0hyMQB0DmrWjHL7qQaO+rMkdx0UIAPosP9iSyW&#10;91dry5/3OIpu+/SpWVfKQfNebSB3ftGux/oti1RvbTPYtL/SynKUsR09KrfMYfJsvwCWF9fk2vX1&#10;Ur2kBvO6Xyu3X0ZIOSZ5SpQJHR8OyeL2b6oOsGlqwIF48Ld8TRo/Zjt5/7gMSWbvJ/wg4EConniM&#10;secod1ZfiBoWpt2qofPdT2N/W35mM4fIs9Xp0flVoHVAjfCqj6ifP7VqHB51Ygr2MgQOZZCm2/CT&#10;D5eaw2YIG4smC3FRITFcF302eTDGr9i9EHg8OLWx4ysQ2r0SKoict7FaEAJdnHs8WR7OGzDRUZEy&#10;6WEuHI2jEaOBfA4AhUb+mpdkAcqcX83be7rSU9JqfJ51ukcmawDydkfZVlxvCpCuOdjtEoRw6ryG&#10;Ev26eFkD/wcanHREDsznUqj2brbJ9H7gsMH00+16bvaIR3M0VtHacojXpAkTQxl9eh6lc6EzreMd&#10;ImHss5g/8iYvb8X6QZGncmF+sr6/Kq3yu9e9G4JJpS6uIYKkQ/TzOHJgCwqH+m/ejwR5+6OIqvdg&#10;viIenEntFkVx6RIR/b9jTT3L+fwecncOmbrX3u8YsUMeDyFRqAenmbmTrD0x9pavHXK1+VTJinhv&#10;wVHT1Q2/5LpjycxHEOTU5JHfK8RDcp+/48MxjLWDLfjg5/ysXSyEUxXKdEb4DC3c1qZoL+ATQoXH&#10;USeSfnGtzCrs/KLvKu/XcWAabAKbxObGPS3mT6m+nYJSvzy8eCfUBp/klmYrg2j5adwG7W/hQw6H&#10;xrdYBBxMGzIF47+x3ZBcadVip43nmwawU6I5VckMuZrxQcWa8mazS6SBCXmzhlXFduP4QBKT0ePp&#10;GvetIqlvPb2p50kVP53LUvNQ4tFbQUbJRdkL4DoSBy54OYn/YBPKueyMStJhDqK1edKQ33isSrXW&#10;c64IsrtGFuN9xwpz1snZut/JZlqGNPlri3mVmsTMe8t2q1droL+9IQRUM2e2hzeYZbdVsbyyZzp/&#10;/DDCEMf/emhktJaH1qHF6SybWQhrmJSH+QsCLpGYDz3a8V+jU4rSU7mK8OfpaZg2W1WMlyfse3Up&#10;7juPRhaERVn1MOkM87NgRNtKf5fnPo+sMvmZn28mc27/nZ6TYXgddX5jSzkc5o0h+niFWnrEphsp&#10;DToJ/kNjD7SCDnVtvb1WL2KOyixHtsrMzXJGMHgvtpBej43j2/3qg/d7rQJYoVrK8JYbNu91yd9I&#10;yXoLZXS1snhvi0VXHRQ3rH697cE0ddCHQjOcJmeqoCiH4mZBP/Cx/ohkre6R3ke+sJ0Zs4rWZTm/&#10;PVzn1M8BUudqW+IGa6tPFJ8dbco8aEta8pOv3/+7e9I1PBKeduFeC19TwVo4bRgL1uJVxfD11zJ7&#10;7T7aSu3o99CyjcbKXJ/iQS/JXBuzSgJ51/vnslWc7x8dzKyh22NYWdLBqHnVTbVeA2/ULDocl8W/&#10;YQobweiNHXaB3KYIhMzqXIZ+pCU2WdkBjmG9S7Mn389EezYuncznPm9gN+AXkrUyNu6yiw1/MfyU&#10;O84nueCTEriqDH4bXto71+0wvIxKx+d6jP2VIUPXlFWRRnOlVVvqksU9ze5O5XGWrbzyeSePOy6R&#10;Dn+gLZ6WEJT6PV/OTtBNyGnT385i9+vzzsISWln/SNlAxnIARbSZDca5I54TQmvafghVAso0WrP3&#10;cUNcNiNKO+Sxeefhdm/HbZ1bbkDs0ZJXY9Xp0q94ZfIXmpreXtVSebMm21pvZJnRbpq/zPLrr8GL&#10;6YQoqNu+ITSukdKSakb9DEEpMoP0/je3/kTN9XDxC7RTj0hblbqMrdjFEtKjmtCPaq8Z7LKjcG6I&#10;69ryvVxITth1VvXOo/27V6daCmF46n0puwy/pZX2nNNPpAS6jOXJ8LNZXe8JMteHV5Nn8ee4KEIC&#10;6stduW55+xr7N3/5Zq7Yr+MwqdX/jPMd8dERz+Dszi7iohE/Pk4yH2cskERVaGPDeKfgusg/o1Bd&#10;rVE8j//AqNueyxjI6g/hfWtDGeZZkdaLh3ELVstCScVLZbmyS7obqlqxzMq8vLx1bwb/QJ5dMCw7&#10;08WV5acS4jmMOvsamQjzk9BEC/1OY1lJke7em73ah3i8pmXijfGTaeHKulMoc5dq27m6nS8gHZzd&#10;35vh5C20lDqSsdafSBVHGoY1cPIUdYv5kw+pCnC4H7NfA8sh6cljerpvKGwzs9qywrT0JdfsBC1G&#10;xiI9hMU2W6t8FL5P//1C59vtFgly5dxiBmGbr+qrR5R6amnkKsR1vicbfNgatJY3o1XrptzhWoTU&#10;xwYCrUfOn1XnGlnphE7tUrjWY/5tv6G3zZn2C1DQcAEa3xJsExyLhAZl2q3VkOghcpPjvO1KaGoF&#10;GfE6IwQ4Fo9nf8GucjJ1TcLdMiNmAacxE7LkZ3ltPG7ek9APvLZVABmSPFtp5RwJFnXXJ7A/0+o3&#10;onb+5KjsDstSLyhDbLbFc8vqVWrdjWJZWzeuvbki8VSNnOwc2pCWIqSV1mHFL+M5Jtl6p9u8zTtp&#10;Vdrf9EpryjeVDYwbLucbxAsn1R7slQzbJ+33fnpTS+/W5JK3/yZQSjBaiBM7fVW88mv/m/SGh93w&#10;U0TCzeMNE8KOWJhGDLjXnD5bimdF4pGMylUsdEsFGDW0637+sv94Z+JUtIy0frmPjgXaKpxns2xZ&#10;0Mf91bhABhkocxYbX6ELKZuPRG74b+p560LqbK4s+xSqNMgNZwRKd/shiMUyYWS54tiTYJZC4wBy&#10;F2E2l4FOpsYu3UvWQ4QPtfurOyZ3B4peOIlAVrynlPv8vWkaC7Hy5cxrYiy5cXGm/k5jIR2W1cWJ&#10;sgSTiUc5fCvNrfepU2mRyWpsAN6Sdyrr9Fmo843MA0tjCFHHxMFgf7kADNWq30JhPMgWv9hKk3TW&#10;blp/rfoFnbADOUVL3UcCJr2p33s1BIStfCt9Nzd92zmlRA1QZyFlemchnD1K5oegSuK4/DZxs5jp&#10;ZkFousoCqvbORvn3ZKkM+8TRXE5wXnUOWl3P7KpfKLMv3zvtIiWb3626hOSOxdUFekKck7AR4TVb&#10;Fvf+Sbs74hiFRT8j3tq9SMbPIt9RQ1TJd/eV/AwfxheufGzjuAPTywMGMv10GkwZzBses/aKwzko&#10;87In3L0a8TQ7HO4/viQET78BHLSBPx04ThI1mC/XRJieaVtEJwe80sF0UXEu46RRzvdbc2sP06xF&#10;dj5AwWVcofR9Pr5nZvfujXpgalLY3Ar1Nw9lFq0M/bGSeq5YPx13Z1t+bgg6nVF0l2DvMQ1UVXKc&#10;kJH3RmCooDvUMWFU8HvIw/t9naylHO/39V/xNBcJ0nY4pHYrzFaz7duKZ+h03zO8zZj6e6DDXNAs&#10;a3z5rJDTciFo55oTgLlP1VvUNsJhSa8d49t3dVJWj5TJasdO1nmGxKsy24Dry4hBNrg3Yj6y0NqL&#10;GGUEwXwPfi7qKNLaK4PzSL73OHUJZerYZdSsGki21bMjMtcxVyrGEc1tXNflYT8rjfflReYXyHxC&#10;JH52eWJKLc2Ya2kVv/76rzlKxsGl7h+jbmaBFZ5Do5G5ur9gXGlksqLPJLv4wPyt8IrvjIaTC8Ko&#10;tuSMeTF38noWrlpjfp/mq7Od8TWMS6bG5egeJt529VdInx6NZqeFpWj10CugZXZdZZz8NvXr5/6A&#10;xl5ND7756/0xFow89ZOMSfAn5+kpmbF4bqjzJL/CYLLLSZd+HAeQDj0fV00g/Kw2txYsihunM8Ff&#10;FCLrHfnM6dpHYJQSdxjg+jVEcyWQbr94zJ14upvk9N/mXJk7+E5TBvNyAfsTjmHnEyUWNQGQIAwE&#10;nOMH/qrtMvgV35zukzNpc4o94MPd/XwRazfzVRtcRCB2qetZ7/KZtetgrj0uUg6Ewd5hw7plDqtp&#10;7erOF8fJnLzkPB0osv9/BQCQtEZIyYMrFlhUn0bX0CvtzLBWZYsxuV4dy5WKPugHm5m6nzS9BRsm&#10;xXv5pMUZwQm6KDYdA58IpZOn8HbnLrUOc5D52GiusRVzUBVjSW8ef+qHShBVO9SLJsIy7+627qx3&#10;jjI7K2xmmiXSqBymqpWfPrhme23sbH+H+tzioFQX9myCv4im8rpMFEnPDpxfeTPv3Uy035uG203o&#10;Qb78fZHQuQ55/jvWIHuWfShrb+TWkqGZPyqsVOrPR9j3ech+0ndxyc77+VtCaq+4BCHVIC6uCnsT&#10;O5EvQI/3Hs2VDUTAk4ogX1zrjeHLElzaoOD5KLdbrCnj/Lbw/rtJV59NQRuMYhyZzPSWIOjdXXkp&#10;TrXbJoqSuX7/NBjtFx+3/owPH6rWU8O8EuQH5NWqSO0mXVtVnmv/upRbZ3l77Q16pGFtaL004n0U&#10;wgrI8GX//h5orZ24m+jme3a0d9e7Sr+zFsASPyq93X3E9o3fG2ihXGPIfeZMr3ZyvB/1CVLw1njP&#10;7jIYP0ucjaCfXLT+7IXacbNpZECj8SDNEx7MvmZoFffi33nDNJoo8eoqe7D/Ss1ACbcpHqvnnEUu&#10;qARbbb+bXmYmZxAz1pIG4nIbyA5yzCFq2DkxqZnEQwDCLJtn/Ns1EBh3qLJUvB7O6wJZmj6dSXC8&#10;0zcoE3CS7Z2452syo7+auQtUto+2Rw9r/0vgEtacspdLBISUpVFs9O/Z51RMIjw2ZxY3WiN7JzvP&#10;+yrqVjMPbxsx9FZ7jEB7f1nCaI1DGXbsjKrc35vW6vxO98L8eO52769ghCWpaBwjrutBQK3sIME1&#10;4sPBvDfydIsx06MpzctyrukU19n6YycS6hbbIGyWSbRjFnjfDd6c/jTl1AmeDriTSOPwtZ7/FV3t&#10;lQoz3varURK5uHZtjqo/sHQPTXKTutFzluMF6h9HZ6KuHBhF4Wsxl4pIaaABIRXSKBqlUZrv/9/n&#10;v4L95Di+/e291notfKgmeOmMXW/S7XkzBkjUuxwTsbuOJaq5Nz/hZVEoaoPt8X6dsu4iDioZQlDl&#10;FrePWyT5d43attXBhtQgVJ/NJUJ5MjwTh8JsD//i2b7WVR9VCXl1SxYb6f2/HN9L5YneBPzdS0PV&#10;IVjj+3BJyIIoj99OHT/r+cPEXqKAzknGxQpS6R32h9pgAWWe6eUgjHBMEiGh/9kHADvw2McFBEnm&#10;6nZ+wITJlxLmjxO78ccn/j1+d5P1eH4079184XGLspPFvGHQxC7MNdz9ChmS6X2YkvMhpfQv2WFD&#10;Tp7a35TDO1sdfgXLHKHHT7d7cAgj38bBfj+2uSZHFdik+H1Y9x2+uXDzYC4dcNtv7cIvgCngKHjs&#10;bWuTMmVvDYxCeB5DIlOHnlZb7yCtsnS5kXZmGv+PC7dpwivpp2OlFln23GsSTttly/Sc7n6WxGnx&#10;HvLjcxkLsNFZ0TStEG4ubcnIu74NMepTYCEvSiF41trHF7MCucLTOT4MrT8HpUf3MHaGTnUsnP7G&#10;3YBa1eBMbLY7ejpxkPgpn4Flu9rPciJ8KJMkRFnJInn3cD501sF9UIaBay4zGy6Yh6ROM5ZzEcuB&#10;vZuLymo3Yf0iTsBJu/V2RYKuxkQZrQUVBspAygjYiAW7D/Oa2/c2EV7cfKg2nC974fNXFA31EPMX&#10;fQ7Bph2Au28K05RO9T6p5oH5lsTW8V2V4slJnq89/IHSSf2dG0V9PSmV99zoNYC8ZOHv7gmwsaMA&#10;kNvjfP+oLMG6dRxp7Tf4IUiqAVez0mKCLtRS+RGcCfyNYhkVExs7lPDl4sLPnTnHUplfbbVBNRjF&#10;C9PYOMyXiT235O2vvLzt+6vulP1roAjKT0vXmRC7wxJHIfzIi+zZfXaeptH7tUgf2TElSa0dPwym&#10;4o+PBOVq9YdPv5UwuewQpXaA5e5cwOhX7tczlJI3gZ+UJZDWQQ0+VanvI9RnMYYyVrb8hfXvLGSa&#10;CrBRREZfv19I73wmneyMy0hHzK4tM3v0WA6wxbMfOalSdAZGM4fzdHlzK0aQ2vS2BPTjthyGqlnd&#10;qrM8oLwvGcHvFHo6l6cOUOZkgJKz5CbT7SsO/Xt1pkj9g5FEHneLhRYT2vUp7u96xRyaST9NnNhY&#10;may6p1+S3Bw1VE75KuTzycUhcV22hhUbMIb8y+LqlhDRVAaBZJtVJ4IytnOpVZwi6IPo3bW+AgPf&#10;gxqSwepEMQ64KOos+VtslOpuCsak2bhFuv5CCoLFIE73PxlH1Kf2sV6B54E+xRuoYV9SvVHTGxWm&#10;hB4wYOkWdf7vIMDPZ+8QQW+jPoQ2t+wUbh8KC7fvJQkwkneRivteslYGU0xqQ97fiV0IuA2w+tKN&#10;TBSnfbH7vUqr8AyScgNEzXXtc7a+OLBd1oOTHa0wEj22fyGU8VmLFXZ5NtutFPL1+DLzWvXp8XL9&#10;Rhs5oR/8B8aK1J6i8HnSo7TOUFl1KECPQervajHg3DzazMBF0IXQvqapzw4VWugF527hoWZvxufk&#10;CPc1+Xdhb5OHZNZpgCndngxXNVSF44DTcmy7znfa5bYx4puvolfyZ3o+TDodk3oXP5nw1fLytWJz&#10;sei97s9n7kcdXnuveB0ua/E80MVDpvYdUaN5PntdTv7Da28O2ZlWmttSjtiU5fq9EX18h5/lxmv8&#10;dffAENXdzb22+Oib6Xu95t2i0FqvbXNnf/xGpiUZ2f20MZcnPi3UnYbFjO1XnPkVlLfQq2yGZBfx&#10;lqIBv2bnnOi8fzSizbB7RWasNlquyorw+Cz8lZWyT9os1T7kcjmQxfcGe+P0UGobTDO/mm0P+ybc&#10;5rLd8ztYefE+3IKou5NWt4VNbZ2sl/Z9UztUG0w9B2XG2pJdXbS639fz+6FSkBv15VC5ZCQNxXe5&#10;vg0eG3o3VZeWML5iXUa9FlYdfE/b5SgLqrfxA9+9k7pI1Hv7E40SsQRhh837qpvm3PHGwEmnJU//&#10;XgHkwyXDZb5Op/MGRPOJDXZPXYLUTBIkaC2vOdDJsosK3sYpB2XwcIAiTivVJkCm+aIcdri/QFOK&#10;7OsHYfjptpYNLjnu3zY8vIclnadfkMzw6F+fdtASL4fWhhUTPEhBdBqUpjYb04ytaeKJGu2s9Wom&#10;NKhHLe19I8Vj+mdSauRq0uzRa+E8BxLAq/YTyruVW5JdEltG1CLfaNXy9e9jG+UBMdvYSVCGfKXO&#10;cv+mZFzKAWrGAKbe4Qj3cYDTnEbnoAhdBbu4H7NUyys2Fl08DxasDNscGUnftWY2kqhrrNe3z5XH&#10;XVnBl+pZ3fLXIx8aBSQ8S08k/1n8vQKFeh5fLLHhTvKaeZ2tfgvrwzKqDVurx1EtuZe1L2aWhdy9&#10;/4V8sLF1k+6ZVFxkaeMqfGhkfV/9yWEtn2PTgtrSysB1EpffQY2e1crxXphuHCkZQJkaf+LUgVWy&#10;VhCvrkSraiAOu22YivCd0czoj7eVKajKSutB090T5kNE2rTEthGsXkqidb96Y8F1AhHRUk2tgbv3&#10;s5/NN01iW8Eu1HFnnpXxrBu4UMZ4skh5BNEkGJfvnwQR/AuUs0k7X/ND13a3yrYygPHCr5WzMtvs&#10;qDxq3qsPiAYWofVsHoer1N6O8rPTfL515s9TeY5jELd6bU9ifSfp7zLKliEtBMrkqHb7BI4uxRl4&#10;TcM/0auS4bdUYckuYrNYu+ib+9puQjb8Tae+zDAxS6gtTNzD+0iQBvM6iIfHbqW8Z5NLBUupG9dk&#10;RGq57kvPaj03qSd0Kb/+u0mzYJ9wTt42Kcmfp/d4LClibmZrzMty2uWHOag8+31POYA6LFnmbiRo&#10;8etZS3+s5CFLSbPzPK1dtC9keHucgLTGS6y33q1p9zhJ19HikdxymyL9N7yfGtWbDMvIr2NS+mAX&#10;P1JYIxeSzP15r35Dj1Ai3LyvYRFXYvWClnWEOs5wU3x7UMo19RLprKA9m+py0d/jtUMGx/mcXV5x&#10;5xCUe8/IexQTO/agzN1Lgnyvh/yIBXSC1vJctkwJSYMmhCf9IA8gKJwewIH+dpfK9X000bVqquGN&#10;v5WKSHOceHce2bH7vsGrDezqrO4TuvfZtpsoWJ7Nq482T5NxakKZmbyQbzEmkpuiVchVS2vXzJ73&#10;EBukuKknH+TuQGIuS2CiMh7XnQN8NSCFzKWv1+bPeYwtkBbPlizNat5Glw+kfCt8l8CvfMwadt3+&#10;KtX3rZ7/e9NeHZtkXBtPL3XCmG/OVX97Lo3uU53eMcEo8wDJy2pYA54TI5UGe2Nvv2WJ//qgneSu&#10;vE/y6T52lFZr1GXyjeykjuVewevZMyC0oMP0C6Law5w2lIk/WBdO91SeXb4GXOSVXjBeGIvS1orv&#10;4yI6BH0LmmTA9+qqHiffnhNep+8x9inPkJeSkVDsXDAki7D6/syjz/v6hNWo2k00XGnX3FrrGIYO&#10;MZSRG93GcbznsMGnTFxCav7Mzasrgr+P9hvfTcLj3ieils9Z1TH7EIPzlxy68yV2602Hp6zw3IWL&#10;Op897fIv21ieiwMmXSy+2fcIOR57hMtnXnXmmEAZ7UAk7WqxAvdoTC77J1Ga17dCjW+bn8LXb47P&#10;NkX+XpI1r76TA3Zyd6EZ5G6QoLP6rv2WdZmkj+Tny3X/dGkKDViCnsqcn+kQ2YeGN6fU2KtV/g6C&#10;Tq96YsNrmO3nRV3cdPbrzXbdraQOq4zyS+ZeM21wFGyWNaqKkKSMdz65eRN1j4wrykfALkCcXZ5f&#10;vArcJ1zbdruEXHMoJbRdP5hBplQBv4eTv29aN9f6GoZn73ewKYFGxWxpibq81gtVxLhqiW5/It6P&#10;A127t3rVcllKhzgEtp4Eslc6zIns1Z9ZZ2tgjcZpjV7lTt1dC6HlThnLu31DKQHou7DdQplQtcSc&#10;rnTeA3l/cYzszKDO4Tv5EAL0t1zzfTArGVDzhMT2+zi/X+3ndBovz/AmZrmc99h/c71AtHfqwsjf&#10;0XVulHuPsShWpldzUUgW+Xpmx/J/PXQB7qF9ZPO5nRW30p3o1xNMvqv4FCBqTKJCfkv+2jrknQFb&#10;bK42IBe7U3Q8WS2KT7qVI24d3yr3pulmfDke0UD7lD4hT3+6pwm7o5ETRR0obhH9TaCQ7Y4+eTi3&#10;KJraQ51u4txrbDKBEt+6ZAk/dZTKa9ZrOb02WAHKXlcbaa3+dRzJH0S9l/bQPt8pk0nIlu+QL3lr&#10;eUN3H80IMcjX7Zm9KXW5YeFvR8BNq/0S1uYp6ONJCb+XHtvm9HUaOG4FazHE7rSEXN7zs+dNa+fH&#10;7bD1vmncsfH8BwJR6vveJco1iMNaA6d3sYcOFzmyUF+fOokdlncE1zC8ROT+/jawL9r6xU28vdDz&#10;r9wsHhnhB0S5pHd4VrNNexDshvjgdx64Q/aKx1Hjeuy8Hm0/eRj1hbSDcLaGX2EhJ3gIlDUU6EUd&#10;rGnimJnPvNQQ6X/GxB6zocxhzDzTI5o7jPuYrHGgZuDF0qY7yTmuqBpeJsJ7c408dNn7JsOiS8gR&#10;Zz7vdQcZfaPxe07fJ91VsbMkGosPqev72yx4C3tgUPfO2hjQjhvnjK//xg+vgMDIQqcFxsHgwTY9&#10;bWoDQMJnV92DBus15aaxz9U7h08aED5Ye+nrIjX6LTHxsf2x/Wi2Oh0P2wL/jn4fpLZuw74KOvVE&#10;cMubpX4un4OOlbxmUKaz5PfkEKl+5PnyPTeWaP3NQG5/2JPni1lEj3gGcRjxynOUn8xlGLDl134y&#10;LcEM4zePW93ik7D1oAsWxiwOm6JfT8awc1yhyGyjKcfblH3Z9t/dszB9Ta+Gr+ZQDyJjbt3PNSos&#10;fj0LCdtvbeDhcER14nnrnW+9I9Q1agt+Pvzt0bJhsLPBMXCQG3VqZdXsYt9waEb0uSCZmPisbg1H&#10;2Ab2aQu9WYUyXLlspp7+bnSQo5Bc89nK09Kv+0qxG3nZXrd5XLljYly5U9p17iWP82ZOTq1B3pGm&#10;D7rDTDIPsbAc3wS9lGyc1UGpM3mi/+3P00FburhuRPaN+t+xhowQALm0KWj9vmCOamyeUdI+JJ+E&#10;VyzDy0Fa3ZfpPHaNS/ML6vjsdVZ/S1NduuYTa+UjK33+Gpqb8ghhU+fSb6Y4Wdw1VzdX4H4vV7dD&#10;Wug8/r7Q902ygdVz9e7WHIulBlhlRXbO60prfFW4HuVmAczpbd+/wfEz+5jGAB3Vm8d2IV+LWzXE&#10;yck7S+o0fAnYLB9bodJfWlLr7ZP66o1HPMzUiTK9uUAZqtFpcJ0vBoJuDUKvJpgjkVw8rh4HokCw&#10;WAg6RYXT24WXHE6SHq5PEC07OFu3KVme0foqyfNWEQh9lgCJrhOabS/xAc1dZ5RySgoNgvTI5Ph3&#10;ekp8SdBeZoVX1pVmUuYTtyuMfpY5xRqjJxt93YoMeYT6MHOXHmIXnvegMJzu0NqqYqptSYQApOE0&#10;eDLxlbaBcas2Wl66MW/GKQnqnviY7SvPDwdlZvQ0LulDSi0OBqdXkM3dqzt+ZGqZU/Fzn0e3zk8t&#10;AI8+r4ic4KNL6aLfv44NV6suVgfkUftpiW3d7q3yKF14P5SsSjVKnhlzOUAOG+PxtqYu/x4aBKEo&#10;+HMLwzQQL5gnrNUChVBDceqO6YZh+HVgZS2L8Xj9er6b6shGZpmuParWRutTOtw8h0O1yM56qPtC&#10;uADtEbvR+6WT0RSfAS+wm18vAGVcgDJWujSz0raeC5KpHwbgiyqMS9X51Uk+DHOcs5fvj4y5+9c1&#10;hsXHHl1+KMTbL82Ccqq44eqyNCebOtnAdkBHMI4VD+tGtjK0CUT+Okz5Nd0OktoHysD6/djQHhSK&#10;3smcK2We5VbLX99yPj3ufHACJH9h19Ozkc5lg4qGF4A8z+x+UmUGHTZFZFaXk3nEm6KNfXoQvrIG&#10;Cisl/XRQmUa9rDUhRa5Vz0CZUnQzL+cgqral3vetBDH6BhOJmnHv9F+u2zsLNLaB36Vt7Yni+GMN&#10;m9GYPB31d+61bxQmAOW8ZucIqhtPpn5YAjTtc7qmc64gpxCD+x7UIIq1B2UidUP3dnXtZVdazbt9&#10;bCEBWZp4ORx59irVDupP7mNkpDOkRPPT93XfbmeYHIQnhISOOMoTEvq58xSQrYvMozqBLVajHxBh&#10;toavJLjXd9dg9V0+oEx3iDU/BUk/vHJ+PC6P+neuJgVf4lykkz7V9guqk9zut5B38jVvp6fP3bFg&#10;5QYBLr3q1fMo2S0U2iSZTs9sZ7mwmLXAL/fdlLH28Cwa9xY1DdjR36+p50PI2/JvoB84sw+3rzLp&#10;ypwPW/kDRPXs2GiT4oNHkW/2fFCWk35nJ696Crhvi8PKTvvyGPNVPXf+tC+WmICKmT2ldQMJtmGB&#10;p3LPdXFz6/3NBYBi+8nnRomX99UvF1xH42+DcEbaYtAEFRP1tfeQP3tiJ4qaIkOllPfld8a/5IKS&#10;iBdCk4UFXWGswGQyE/vYZAGyvmZCR4TV3gVw6c39IiH5n2QR+AvB760n98k8H5N4y1FKl3GCjqio&#10;olZKNjMEOszYrGwAT6W2ARLi/m4zUjr2+ctpMdaERltZ6ZVZ9zdhGHYcU9nydqB3a+z7BDPx0YUK&#10;cgPx71Loy9Opkl827006ehV+7LFeAxnEGGQJ5Vh9DNJtZjcwsG2xeShgz/POIFjXWoYizVcnfN12&#10;LdQVNEApM5Py61RLKffQJqVxOXsvAbuNrvzm5RbbhDJCe6C99dXNK3rPELQV63TZ5budjx0RK6S6&#10;2MfSxQbfAnabrWd46zC8sSJVHXMcOq5+GqKiXTXrfG748aPYcawLdG+f3Pswt/ZoLSyKQdPa1/t/&#10;nc2tfv5Nw4Mo4hIH2O7zuhvjQ4yONwq5msGnaqLjYZcIF81BsyEcdzOuCWTuGcR8mTK7YGFrdcyf&#10;AXvQmgjWGayHLGaWm+318levbbljMJMgsWkOZdh7PrIkpXL6kLJp+jV2RDeGG/klRSBHqEftmbOP&#10;KnB3ycLd2mTUZjKSvdeoNQdew/4ZvWci3kwz1zwxA8BFjd2/MGwudFa/O6Nsa2+IXefw3d96FR2h&#10;TYPAyhDZmc5XVxvmHct5sT2W1mdUlpgxj3u99uo+HOhjUPqU+nL/KXyNFO8InUQ5Ga+00buqnGde&#10;OqOWOZFTT0vkMMAYd2O5owlF6rHegTL+1A3ZVms9yI9WMUsdare5d92cD341h8aWUsLlmpHRqGqu&#10;RQeDE5ux/DE/bhcYN2zeX5DHWCk9vnLXUCG8ljvu+uPVlZ+z66R2z3d0eVxb/Oju30Gwpi4Alymu&#10;nVake1pL4otbGmHJ69Tol1ZRr90uDWfZRouMZPXww/tvkerSxeUA2c9zE3b2B2H93sYSBRBtoprp&#10;beRzVT7NTnsxQTFyRHdnXdT6U3QZvY0iXojFaSohvV6QyANrQBBEUDn9mMuUOI/UT/lYnY3l7A/t&#10;do+/iXy65icmWSKufvSZIE5lYo2yp9oYmofd/nGYPhYuB7kJDLLwS4/dRMTGFSizz0VBfpRWEYB8&#10;rivVDX8eQkcpo07g5Ovo/qwaROHBbLXWmr1lN2J9vwjndKfA96ubzGhfHg6nf4EGjrsrTbae+NrK&#10;6SG7v61N7ch/Yur7hGhfHcpIO+G64fLvUHEVBf7B33Hlo0+5XPUp2lfcRegrJe9K42h8fXW05sfe&#10;8Cd+PjgNtVIOcwLfmZQtXeiWasAlDwVI/VcjNTtt/RaQ8ENbLFlFPevvC12lFwCb2Y0vb1F6zApp&#10;9dsnEW6ery8qo+5hoTMB4X2PaGe+eoSbceaKkckbJ1eSOSknG/3046tq/KoqQNncm9W6Ns4YHQiU&#10;FE+caUtI/REXjs7fVD29LA29x76Af1YQVv41EKYfthINsuItXCzL5xLLPUGdSd+bRE7YKZqbCl2K&#10;+ILGMyXbckak2x2wkVbw2qvquGcPIvlyX2e3mswu9yvd/Dnas/f+e2gsGPMAufsOTsmGdonRrbap&#10;1xCtakyYfqs7okuDZyUM1uiCrRd4uSpt6eHx9T1eWM4tp+Xt6XqO40E4Fgct4r0+AGbzsupBmPYK&#10;NQ+fRVl93hUZymRy+09nnYno8+Wqa/qiEFqPexanCNw3IG4osZrp3SdqT8DxzrCySVmX+TU5jZqS&#10;+64jD+GkqjM0m0Hp7QqdLGmF8TO7i7WpDb45QlNfuSTRaQbKdO7XTlysiMXye5Qaj2DXNC5PIDot&#10;c7UoTqMXohfjQbUmdSQCKTfvyyBvHUV2l0zl41iLIPN6OVPec3EqvccOX/s82MQ6HHNOVqxVx9Wm&#10;2cgVC42/hwZccM1476hb/rJyghPx6vrsGa6nLDlxpsVXwKX53NPEj/k21ok2dt1jf65GW31o2cqf&#10;H99ezncPBpUNCIwhXvHvzNI3BBRFWCrdUg0P1MXmC2U2m2dnCkuT7T0jVq1LV26eGoVIpQ5RUuJr&#10;JYQylSVgKUBoD2Nvux9VNpXWYoheOpcLkljUM66VfzzjTlGGLvp40D7i8fQFnUVTb1BB4Ry7RcuF&#10;Mvz76Vwbhyy5Tw4Wj+DLQW8Zki9Q7zYahN+ahc/ye0XFnBWvJxhKvl89gJLsl960oKAqP9yNOJX+&#10;Iifsh8/KQONxkCYzDGIX+/imJsPK8sBhf32aYor9+mq49S4XWfLNdFx8YJ2vkRwuj7SSwIRzNqz3&#10;oW0evK4HczOtl6uvO8MDHehYk+B+SJeElrXqSVgxPdej+jULarJ5+dmv9T6XqO4WHkrwP6lvISSa&#10;YrYZl59Czm/jCdTzvY+XUzegUAxyphrl4ogsvOfCzt53yHpPBzo7lzy2SJ5cAiVSCprnZn7Sy2Pg&#10;QM7EgyvvNiqb8Dw//AajIrPtVDOzv84mK1QeGbNuRImb33ZM7EYfoWNR5Q8tgVE4k/tEByao0Nnt&#10;8jnbkXJp/siIZP5sZx4OQ/TP1PKe+cYcmXu1yYF3eLyzEEWQIPvffqoQ70O2nHHiv2Mt1wof2Rr7&#10;U/aQ1Nm4MJ+rI199ISEZKm7l925DY6vnstGcMq1O0nbWw4FECWDLE4SwfMluF1wpPUQ5JnNlQrAD&#10;DZVlT48hbSrxXuFsfm/2P0SNgjJUq4jmwt69fJfP+yNGEa3us18nHXXqvlQpg7TOYiV2/c7hVlwZ&#10;YJ60koZlLhCtKOv1Di9dd9nAnljhamJoJSEvRLmm74ChwU6KlzJK5PXbKfd/QJwdmj+d3dVcrxEC&#10;9leXgUsobxqbzazAjVc+JGTF3PHrhJJfdK1QbGY2UiHiPHq/GFiHrnPUHbXaHIiV4J7Yg/5+54iN&#10;Hi3iaI1vrADcghTivwbKnux2BqxNIYdCc2tvwiJe8rC3bd/kzVHJtIztMtTlZ9FYaqPGBOnH4BFY&#10;UMpgDPNrwD9f6/zutXvBBlcHdHdxdV3PxXO+w3bAci2I7xlDRO3W3zfNZfN6R6wHiHB7QR5F1ND3&#10;K+OzbmN80IGU9mCtVVn5pozs1IkU8behrOsHe8X3fiHge0OgSGfQjsn0U3dw8DNbd7r4fBaL65bb&#10;DAxznDsMCb31gzKdhaB11K4kAHM7m+33c5Amo+KlRZxvTgrRatT7TbKZzG8dzjZZsW0ha/ASn+u3&#10;25zgroOK3QJZ+zuzXgnlIzp8H7YO1XtV3ksP46/obApZoEd940CZ97HbGgvEqoX7rawpyJ2518kA&#10;eYHNLx+eSborJoPPDrnR2f1hweANbG62fk0GKpFrVDV1dXQKYbassov6Z6SYadyHufmwpxdOqrm9&#10;qzWC/k2Of6cnNP3jgkYuG4vwXmdZ5Wn75l5bHYN9JGZfw5p1YPa/pkmOXvcwznpfLREg+ktbRoM7&#10;Se+NY5hyKQ2cdVgsS+hvj4/exo5ptLhewbTJclfRX/m/1bfMV8XqYdDSJiV5uRkQeqa0Mrarxq8j&#10;/uLDAnYqR2o8RlXhpsAUsp2hs4NLp3OQYjM+zjKl/DKUle4BvjTsj4siIzbIScdJQenSWXgyNuwK&#10;Z+VvWZyd4CEvzpbe08YbTKk87VZwlOTKszrmg9PIfJ6LpcK22L9U438cnWnXanAUxT9LKSoNRFQa&#10;CRVCKVIaSQNJw/e/57mv7pu71ll5+A/n7P3bHrgqzNsSPz8hc2un5x7zRylpeitjrybb9uPTGbJp&#10;9rBX1uO7tUzdBRUCwxEEKGUoU5AQdts039kIzAX5kktBUhZa/e4aVEd8Bppjupzu7Kx9vtnch9NL&#10;3IbIwPjYXVSRwyFzmKg2labr0XuIjqK2KKSZfFRYC05Fd35HyvWsyhtT/zpQdPUT7538ccNRPSrr&#10;bjv+YHaqToJLDNR6CzZmpJvwJ4C5ZHbNT3uiVHdk/mqc34FXotKIvlNSfe82H1WVr65q/Pt8W67b&#10;+XVnpGIQi34ub5A99vdCn0Y5GFMROFgegi6ntVVr1hD34Jh8d3bbzKo5Ar9v8vo0toBvYcu7iK8w&#10;mFsbOvF4RqAM6nzHXeFwRZ7TVleqTA6lklx1d+ZnLmUzPd/tZBaVzd9xELIoEOqcyq5VT4u/fOnq&#10;ftbuAMu/+5opWPiTh6wYGTTk9KAzHFze69VkvsXMsPx5ztlpevy8eW/fBVK20xqoq+m+Ci02wz1l&#10;v8XuUmOo+zaFfgyUccyFYR70Xe+3EuhfOH1MGUUFnTYtxDusn4305K3u798F1gTQSWCe3kg+CK5X&#10;MKsbDozgm1Yf+3AM0fDF/JTyjhy6MUZrXBEBMnEklUy3L1ZKUOZgce79kMGRRg3NzPOdK5LJB37T&#10;aWmLBw6xhNyvTpiFhZJPJ6vOBwi0FyZXyITEcHEIos+PeSEP9dsUb48fOARJSzmQRf1NKq3zIbiS&#10;LilNGiYCZaKcg6wrKkWsMRVowq+CsGfqZsDk5DBb8kpuJ8i1rru1/+yNhPUWAsL8faxvxILf/pxb&#10;1vP4ZqVKlSp557v1qCZnrXj5LZW5wvQGm8EJQo0tYRRCmTCDKfBGB+GTbT/gKszX0bEEf2Hay7y8&#10;7Ws/6YT4CfkqgzYpj8GIpX+7gwrcRDtk9gUzbH5VRVe7rN0SonFlx6+M0ZM4vsssSXA2IXzoxJCs&#10;vxWaCNW7B+ZmHLLKNHOdiO2WULamKA9QYDJUbxvsxyy/39ZViyGwmofGTitehaO6zZ38pJrRfLbN&#10;SB6THd2O7CTOlnGAlz+Jen+3Foz89KweitzfQyurwp7jP4zN9OBCl9676LnBprYgdLMOVolAOYRW&#10;J/3Csc8+ILvR0Hq20ahl6sVHHm8Q+Zr+oKGT1RY/KPj/eToQFhbsZ9uMxr5JuCVxuvUS/i6FmU1n&#10;4Zz43mNkRO6OPfa+8761r8r4XszUNcwr1/DjbeGWVc8R2xclrgLKfELsmSbArLQZNt8srEO8CfeP&#10;N9mKkNbeDqfb3Ui9wX+ir+MP2yC9v4uHEk5QP3g47VoPTUd78SYJZjX3nI0Bdf6FAdNmJh577/Ge&#10;NKP0d7ju2a5lkV8lvEKGObq9LecmgnduwLmZ08uCs4E3NP/0M/lleY9zLXnGt3/eX+f2UK01413x&#10;p2DC4P4rH+5orsXNjG+0/ZSnO0tE0z5bQCdfToODKP81Kspx3tsn/Wz62XUOhl56NnKQ9AlaRqMV&#10;qiEK2d15tJJDEwNvwzeUF1rGC8oEUnZ/yse3XR8/t9x4uoAOWQP7Qgp0q42eO9N4yCoV63SuNGrZ&#10;dF3BowVdUj16YoFh7HVZMUXdnj5U3u7TJXPdAt7tHKIp6FNzxlXmzwN6vR6ovzUtb+/3UiQPSi2j&#10;9omerUOj29NQ77FuIKfuKuCzovnA0OyyQqPb19YY7+pLc6iUjxqoB4jThlmqROga7avWYctgwsAq&#10;Nl112p1KWddm6e8crrPvvxcacYRjiUqyVVZ/WL/zA+XmtWLbGWt8J2dg2qQdCu/LBF32EqBf2yZ0&#10;KE/zAlJkcq4IKMs1Lq3lUkLdf3ZEPC42NH4KzzcuJxClGYNFmSvKs8ZfdzCt0Ux282x7Z4y6n9Pm&#10;YgxqbZBmbXqJXVzBZEGb+Byrl4pepkJd91Yr5OUkGlZ1ixpV0snli8Je676AMo6OvAh/Xx4M/g2Q&#10;mYmdtt+MfX2q67/WUPXJAj5EqR+Cs/opNiIsyF9buSDfyUscdyUskBTN91ll60wekgZs1uGHBVUe&#10;lziccbiNOc1qOQ16ALucMdtzFT/0qcoYoizu09goFAZ8M2prdyhT2YqhE4dn0h2wcwfvhPeXW+tZ&#10;rNOZpLjx/Ii8sji/e/3yrDiCiGnMzefRel0EcdQ6XynsDuWqTvNvLXTveSx3LZwan9dpnEeV0aWK&#10;1Ro6e1q9/laB49orADoJWJiJNe+ebYQohVQe27qze2MLwNsgUpT+1a9tIJzxILPdbiEHxiiIQYHg&#10;H35adAmSWEsanCF9ZeWPEdIbl0whXBdqusWttfGj/Fz8XaPevG5999Joye4TZ8gsFWKojE9lZqFD&#10;FB/kiZ/j+tOpXhq9doOU4V/WvEywpa9YGUD8fURQRnBM6euCl/NLVVOIz4vIXLpXlEc6XNz4zcsX&#10;GicoA6S4G/Ctf6UHaOrT8fHimtT9a6ZhW3oaufoB4ZOWgqyms8UM7SgEs53mdZ0y7ofWTlxVcrfL&#10;2fF6Ms3bw7LOxhsAEm5XRp5tbUGbcMhAT/QT/71p6qkwGhKbpX9imKi43HUEiE05naovCCPFd70h&#10;Jj4huVofmDQTisOTt0f1c9KJV4ulvK60iYSYI1t2oolBep9SZooGhr6u8axagsPycoOlyV370wuc&#10;NueGP2To6HTx2KKEVi59YkYKnbv0DkaZst/jrBDEgBapTCl985k/HWM1HWaNu3s2Rpqkl8E5XXDr&#10;76jc3D8ASHWxVUcb3cJKWPn+nLKEvLIslEEWPd+s5HvyQA38Fi5Es+zgbvHFAMTkSmQp0M9ZE2gj&#10;I5/7B5UyDsywyrQ3CQSM4yKibPHmY9ghq033ppvGs7zvNhd77rU4leltfCKcE+U7cgfKPI6WVP6U&#10;OVQct9vWaPGzTkPYvt5qk/69TiJ7B9rgHa2JR8OTzstu+VoyCRDleKusiA6tZEXYylwbtCGTimom&#10;ekRegZwAgSuUgJ1MuRmsItT2oYy32YBNjD7WB4q4rZCtgl7LnU7EXGYqsniVrXOxNN8PrFzeqxnX&#10;bj1+LncNZAXfWm5hplH5ASA1hstiWfClCp+8m/TmhQOfvkokf94IY+hgdDN/Dy3zuzCQBxw2QE+Q&#10;jLdnuIh1OyWOtapp9m1g3r7ES5R3k/IdN7APjLve3PSrwB6109rNbcaqIoxixy9PZqbS94A+Xs9n&#10;4jxWn2/n1+p4P0VijllBGckp3p9tfFliCzdczhMR2YweE8zZhv5mljeaq9WkIsLgI2Gfu8LNtlFi&#10;Hjms0CYPG9/079OEIn86aBqadb84kXbPMaOgjycivkTCWqkHfvNt/F3YG9/uunJ+DI4one83Bj4M&#10;eTEYy/LgvLXCwf25qg1Lal50Cc2Rm/V2rYEau9+bQRWqDn2wSi1HgDjaTOcKVmxXFrP6dl/EGgyw&#10;7ctV6oSvnh+IFYUy6bpLd2H/QYOzqWYgTNYVP/rkDKyhc2PWGl4gXo113gbhf4QDLcFi9Zhtd+Vi&#10;R/+huTC81WD+RZ061cSt0UY0GC3WpU+pytVA6YlUMLlVxZjB3zUqmxuA0PdAj4j7tAogsnqJQj1v&#10;flboa65bnHfLHYtA9Dn5zprN7YOaLvd26+z8sI552a6lmdHaF9gAH6rlye0wvQ6rBWgOP73KeS2O&#10;rtG16Uac8NcXmLtJS/THspB5eA+9s/5gnwyQvSFBWjqG675RTeRoLIrNeo4I5nrqbJarEGtOcb94&#10;t9yUJNfY0F2fEZAlM+vN/OlvQSc9PbnDRjkphimTE7r3vyNHQR/k3DFRAYPn994zO8VbLdMS0ydg&#10;E5ECXmm8DP5s6IVCc9AmwtV1iCzm4fxCvmol9UivMk5vTxTSxWRGDZ48LNw+Kfw2xVdiYKdNKg2F&#10;Hf9SSSiDAdX3WztJvVbOamRwRQZJq6rv+mJGMon3tG3NLEYWMwV+qqszcXObzhozzRxLeyWhqpnf&#10;G0B48xfY7EM/XgZ4MnTdAdiUnM4UCSafkrTcs8nfcXCxOl/PGddo7apsGySq804nU25hA9zZfLtf&#10;xx8QaYN68UcA9M2urjyG9hF9FIw6kO0NodFKB1n77v/kbTltZNVatT9S5P7gzYU/0xlGRAeT6WkO&#10;ykSmc5lX71N6hW716HqwdgNqYaf+Lhcpzsbq1zIlfTwP77lhfna+/yCKOx1hq1vPpbxq7ff+6Zq3&#10;guhrQELmEtz4OdNt8LJFoEfWGLfI3MH4EwdQZj8fD4bZ5FZRhlvvhxWbNvpD4Syr0Rl5NWW5ThfD&#10;ncx633GWFZnyhsqzKMVatHptVTeue+mcHnCLiMrkCkMNzjEielp+J7PyKZFtC/SkDwn6/lBGLuic&#10;TvR7xRvgnkJ02ggMs3Nq1MWJNjv0glkx65viZFbFnwMe4eTV9j4FJVyLKkT0OW78BfFRw7Z3nI60&#10;/rG7JL7vx2mgrA8jpnFVXHlNcD+LgjKDeqZYBp2rBdM5TCldrqNc9/QmdkTv5wx2UbPygTkiEozJ&#10;c+62mhqFLKgL12mUctyKqnWLXt/j1HabeGC2LJg8Cklym1vdSGHYi0n0hJKHte5fX+BCBNlDKQxl&#10;AVHRuTpKq0G1VhEzbq97bX33yceE+W5IttAjU7o/EJNfyCKuampsPFUybGp5hBv2cXIJIciHUd27&#10;TYnBieYWzWAw7r1rfVnWnkUo06yVLnv7qejUse/sf8NyBl46GC/ncMIYUHkwSOhFIFhnMjnu+Jk5&#10;f5zn1ZOQwvtPPoVekjzEHNjEd5Ajl2162pGlUuuE+kbtIdwzuVyXww6/v++Gj0lB2sDrkZGQewvD&#10;B222OGE7blnUkagdZe8Uml18Tc+/omQ7c68VmzVNEzMPZpeMRpPK6Ja2EMgYnJoEjOLGdFsybUeM&#10;jLN+Kp/eFb//1MMYyuDv6sunooyW6UbQIzMr8fBhAYhFC/jijjmeHz16sqpJFnjD18SYo6EB+QNH&#10;wUWlFlRauLZfA7JGuXRV/j1Gk1PgDo6XaeV0JDCCiad9KsImggBlzJCDH1dOatiJr8reOMfLQHq7&#10;v+fYfVlhcICt9a1L6XA0XAyEJMH78ZaVLTSIL8AXApldDFaT527T2mBx2mpP8Onxi7qzVr1+kWFs&#10;7uizXnX4d4AaMFL8YF0ajoy3uFR4BjfflMqr5K3ntUWKnQL0AsC30kVpjyJenLKN3PueebvxYx1p&#10;9f2GQVl5fJo3oz0ks0izxdRJV9m4dfrtS6nBFKeD3Oa/ZCROd/1etdftFR48yXe364l038+889yl&#10;OYfw+byTHhuah/vu53e+HInLpHxYoaMuzOJlW649pBxE6ExW7LRSrSn9ZfbZQnyc0OwPu78s5hX8&#10;/Ln9/Rqz/SZOtdky/Sr04WrmROciJ28BBEm5EjFcHhfb1gK7hLOBRT7DXUBm9wiAGYPSu9/3leYW&#10;ffZ25KtsJqHXi2bfNM/xhhdcfJfuZm7L8ay/G+EWlDlXVxzehnQLgshG7U2nM6Pm9Xo/8FGiQObs&#10;QzZbp+boj1nIy/K9FatJ7lXbyPlM/bBu5qGNOx8z7KUWdnFR3oSjh5xfKltDHbeGpart3s9xyOl7&#10;KHMV7cee2HpInjss4OJAPmzzvbWSOnLZEJyyCghTkvyFNO3N8TVq9D51slgl6ilNbbr+z7N8xzxs&#10;LuGYlha8zX4P/lAdGaDwRKxRudbDo1D7/Y1XGZ4Wm5Xl5TVRx273sxWt8Mgyj2v/GnaajtN5gblV&#10;6Ug8aqAnOFBMaBjtu73Jsnr/bWevkzRvxLI/iXPGcT2Xm/aU3LUmrQYO/G/ZeSFDEPjmVShT8YqD&#10;oQWn5lv1TFnQp7+DaSlUpvPMrQ0qMj7ImYvNVC+oPFy2Ba98LvKb3bigXlTc1q2V4IvfQiwijSDW&#10;pX1p17A77/q0SlnEjloRk1dwmt//jurFyWZ+zR2TcqM33/TfQAuFPjCnHHWyChiFUSw/kV1YsYOt&#10;56xW1ULP3i8TZdemXjP2+9rDFsBpZvV1ZX1hW/yAXbpU2qLeHUMbILYHLFOv9Tv8PTStsI6dZNVp&#10;GVpe9xBHN/pxGdRiHPVNK4vSRyaqd9d7EHD3TdmM/fihmXerWixL3XpHdhR/MKpo1JvP4kUagkPO&#10;VKv/3v18jkcKnbC6G1zpWjSEMonqPZTDV03ek3YdIkvA76871yE2f28oqSsJx+e0WDYzRf9wMY8s&#10;IJqRlBg1wbMu4m0znjgo5tee1Nwky+H8KwB3ffjkeYW3PgaK3akCSK9WZyjjj3+XZJ3dt9wFXSBA&#10;6P5VAnatwA0nzo0fWPCJB5X+onqPlc92g/O92jpIY3o/x3ttMphLmULCYQCufN0de9auHKzl6Gt/&#10;yZptP6+duKHbUWxUoMx5O/vqu8MfT/lO4AwEyBIX/NEz0qU3zmYrzJJWgmc+Lo9Xkc8wD+iwC2um&#10;w9GAVA3BbpjkXY0urHsgnL3sCqkXd6o5bDGqpmFCTQhm5K46LxTKtOpaheSzZn/2yS1LmYe+r5xu&#10;3maCxd1DpaLu1CFNYS8C8L9ZWBuu3YQ0mmkqSmJUymd3MxoUUDeYQUIi8WDOipWV0c4slOmi0Zag&#10;ywomiOWk+XeNGu7LdVrcIPPV/DHtTaUfeu0RtAAJ7/ZYDKi6P1miMKM9Jzm59SrJtXh7pu2ZILJr&#10;JlDaIMHs6gEaZEafdjfLTkoNyx28KtDaNVaD/h5AGhDcoUCZbkhbizR4FamzqoW3qZCk9mjaAkbm&#10;Nyj1V8WfuTjc+DRB+v5ruzfIultctiYGkl4LaxXLrVbQ/uBtNZO9xMwTe8JkYNjl115/WJEm3LjT&#10;7mL5C5SpGMdUckQ4FIaH900erLgxTj5eXv0woRGUHZLQKit+hzhS5Bc1qs+9TfPYKh7x33NQEkfr&#10;gL0aSRueUfWUPQhVMo+qW9GoqboDhM309PHhUj+DMsAajcYfpk19SJZYtBmyeAc+5Dj3zlTVTxPp&#10;CXxpf1gp63agSa48e2HYrV8jnBfNdWLezXTQbbQ6VYrTGlFxsShrVF/JtxBtDhtlKmDW+wQ6mL+e&#10;Tc7It5/3zjrbJPt81WUv5SAYs8TJnXGmPKu5ypEJl4HwnQy3s0bxMJh/OHFsv+4nr/nMlCECz5pM&#10;I3uU3wAMA/a+3yZSIQIjTcrCkuwmVYROpb/D7W1UHpzDv3SsAtZu0y8h07r5wW1MCtG1Jw5LjY7y&#10;8r7jZ4asl7qVc5qdE8eF1qm3TKmgz6+QQoDTvyx8PtlpF9uBkkkeGvet2FHdfYfKLEmEuf5dCq/y&#10;xGy56HfIFG49k2/Z+OzZU8vLDESdOtw0ZCZPvcJ9bqOHy07a/QktLnaN22SNnTfnS/u+cY4nB5vh&#10;/Q8gUzTrAA2C7u3r+4UnBkt3/KnPrvTf3NOfJeiFBKgizDYb+Lbef/V+B57Tcx1qOhh1Ic+nKHof&#10;89NtKN8OsORajav+wq4sgo+gW0DJkhYcOgigbhB7IA7V7Kh/F2yNwuvJRlhqEug23msoc2YDxNN7&#10;eq3u8GSS8TpzJeBQkHIdrP4wpgK51qmrzKdeGs220818000uJKuyVDl7KZuuMGHcSdZqZ1BjdRBq&#10;xSA+hLt6vqTs5MB4/j6a+XUGf5v0knN7/da5nawnDfySW/SS6S+dUep8ob5qDZL4yvTKpFTV608y&#10;FgxXw6506zwO9jq5lwhvCKzzygYoLzsu/11/P2EBVMo5TjxLndHSQt1kjO9af9+Ndc9aN3oW+fH5&#10;MLOcXh4BvnPeNDgcRAEN7HX5PmTy4nd39C2Dnw4rAICsXGkS2aUiJVW4ID5huUoXJO/LJ/g3sh13&#10;gk1Fc75+fhOFhPS0B7gNoMws1w3l7rLvLzSNbcJGqI0XdLGZ3i7LdqfaAz+P8xjBpFmbXRxJdzez&#10;w0i69D5Tul3WXSO7KNK6COP7bssoWI41eWI9/WeVC+POYVV43L/pD1y1UGZ+12SIkdjvfm3kR/16&#10;fczBpG5pVZQ6eK51eXSpG3l67H9eMvAfzsNd4Vn8WoySfrHsd5BmgY+0b3LE2ggngK9GZzS2jMia&#10;8eInz6XD+i1S5v/OadInk+1NmglfKWNvf5rJeIq34Nn1IUs1W7ywKI579/zkJtN3m0i3XFFrBQKR&#10;L/eY17gOjBHBNnYeCFlBd1iugo24XMIYKqbVGJPfSr521Bz1//1mHXJpqhioTagPkXhP8pccFs0G&#10;zVmFXOInuH2BoDhZbiMWeLgfbdgw5e0sbiCm/abhzRWmOWqZjGPhNBoaLIyaf8XKccaK+x1EUzEX&#10;kQjazJ2HX1OZNppVcfAEyWRW7ivOKusfogp4LrRhk9qMJNAeH2ypG7VLC7aEqu/uzZB3Hd7+FijE&#10;7Q/6a/W4TqvFF3e9CNI1zAG/DLm7Xau4bg9mTDhVMJqEMgtkYlI7wW6Q5+Z0+AXObflcX2R3sjnn&#10;Wxb5mcdjefv8frNRrR6Wam22WVrfC73LmTvkihACdtllYdHNn1/5QlSQ7/Kgc0TI8/477WYr40Q8&#10;fZYoAmUUIcHq7+Md9+oRdx42Z9OTuDQdcaB/ZC84Qm+OajUAd84G99FhmIwgGtGmXkxesiEdz/Ty&#10;GnY7Hibp5dK9iFG4vGQPHPsiUWm3dT2WH5Qz5O8DZa4sKRZbNuSmwEsMVq0j509B/ex/5J1VPiCE&#10;nOXr76vxGS87ZnP0Oq7psFTcoP7S+SlCD2m610Jh2s1FM921sP1WBenGdnv76ax3qSPgsxbAHwNl&#10;RugpI4vGdv9ZsjgqBD97uVl3edIacebHwEqrZDx8Pq7O4mSlwvAzoWWV2FfGqJ6yS6Qk+GO7y9WK&#10;L2u92rwK5OBbJpFL3LrIM/sC7Zll6UP2a1CGcdTamekM4z/3aLWtz0yLoAmD2XRyCFc91S7X++hb&#10;Duwt+Kt7du/rHIe1WXX3AJdHzrHT4R6vYrN0GH1KWRUxAjmNOUXMXVoZJjfG+qTh4cu/v019N1ur&#10;kt8OPsTrDSzTbatiRQ1Q5/BgOrrXj/EubzhbttCZF4HN0pr2f7FaRVnqpNjCqdCDdjuzyABBzLNJ&#10;7dI99h+XX60wNKrMaHCGQ2+SFBp/G0HtLn2xwNh++sVLHhD3aXS7+GVrdBJbdv6jRiyvyZxtDhru&#10;Hey7xK5Pdk+Qds4YtxHGTfOjKzbbKMuiAMrTlSBe0drtZrWFg39WmFez/yGtO/PXudU8urYQ5NSW&#10;1Z4bCRBG9DSSR3Lu9ZvDQi9HHbLVyhAcrvPgrW5udp8qTq8dnwRxcUFd12e1/YbINMdUYT5dz4zh&#10;Bu/L9EALIMc2C6LOV7+32m6mfw+NXzB8RV+S7cPqflybxUOTyy73+XLtJ7EtsV6M18LiQ23LcIZF&#10;4p70XsQb1ulLvRgp18t10tTBoyY1QAz/fG+XRHU+TFcQoF0/3IO5K8ircUhpUKYn66+OXwJZmb5Z&#10;zqrlN5iHrPb4MTsau9wXEbWhm2i17juHG63PfuKiH4GfhzmP234uFP7xto812ReOFlYLVpzxrrs7&#10;Ec/mj2hv+AQpceaoROHfd2Mt6frKjZB1Cc6HWR1j4RC9eZ+xuJ8wz2DinxPQh/W76tWDNAAy2Qv3&#10;5RwlbrfxSKucQVmEW6OgzkxLrt/W2VfU/TS1WaFLqZmNJWZb1BmyOG0oc5qGy5ELbfMLmq9/V6Wt&#10;KF7xDBHldcwfHEs/CRiXZHMkx9thKC7tdjYXB2sU5seKAaqHY7HX36yc56XgLxZe9/smd/tofSIv&#10;H/e4quGoWbSXzb+l84KVbl/LfhGMvR2Xzb1VlUSkAw+st0nj7uRxFqv5q/BwKP/pXt9abXp/9V/+&#10;eIgPtjmgf7weRGBPgH5tW4V4JDoDolC6f1v0NPVqnT4csDxfxaDM+KcJfTSTZ4kXYyK7nlBv0ep2&#10;7hb63dyzTr91XI7YVdSQ67iQ1+pHnihxdyQ3MtwgiNul3YO9nQWhf223MTpqnzaXWz9ajfsaKfEA&#10;Nt+15Sq+gDIV91Jb63Dx4D9I65ZDcY/Ox/xb4mCfaZXfL3tn0T/I0Hr+KIh9zWGfgmlBAoEnBKh2&#10;eA+JeO4cqdO9epo/o+q3QPrS1GZd8kdx+aCsLf+RdB5oqmpBEF6LGYyAKIpZRMQcQCWqCIiSQff/&#10;eu5bQY/zAed0d9Vfi0+h83dIp8iW8itcZXX3JjKgCodnD91xOAlc/lE/PRgbPxOW45T3im1uhztS&#10;wb9bZTTst1KmPk0zzVWYRuFlyiSnYgwyAGFi5C2H/Gax7OiV/+zu4U2eQRmuYbW/mRi6Y/A3yUZ7&#10;ICjNwjeDFq/a/FggxLkS4XBYPvj7efZwUpik8fZIAibZdvtbGEb1LgMuJclcoJ/iD5Uvq/Hc57p9&#10;r0+2sb+hx+M38ggo0+wsrWJ0jsc0fRmpgKjI929EZzwlHLskceBRRfccg+WL/NCLkfV+G/Mg0RBR&#10;Lc2395EDC1LOXOteWeQG49eisMP0bgLXNPrsVrj8tmhIxOHEQpmRmKlXHLpQHBlED1JsTh7JqxUU&#10;TwPwRRtqcbeagmob/QZBjpZAh4fBgsmlyY//sE4ERPCIfieftEAnPeqq81W2NE3NlQ5Bf43n+jIu&#10;VKPNz31BGUYe3gX+oJBNp4fTwL/58ZmUCMFMMYNhUK8uGgK3q+ZffiLD83QPE0iDUVYrfoCNMvaI&#10;Jtm9KwdSBcT6zxINyUBNE8IowPUit8Mb1jfAIlX8u3VuCxrQJsT3cioTxyhZT+3gqPUgs8ycw7XF&#10;6E+He6HFY983CHPSExovJ2S+kQBMeH0Z7SFS7tRtY6ronFE8fMDmVLj/RrmL/ZmMjVKBqth6T/No&#10;KEN2i2xOIEsgNZhdTKK7LOqT5PLIUE4k57i3d50QfsKdhY97Wl3aJg7QYRb6X4EpW/0Z0R5xgeZN&#10;lUUEBD3mkBPzi59K7V/+jBt9yo12NqaO1RqU8fL4hocXbQm+7VkD7purIoj+XnNUWnb88+C9rb4f&#10;dbAMnSAvD0fINVAC9auicRogE4kYZve3PqZ+z5klUB8Tjdu7iupvFnlrgO4biEtzBGBIoYw2KZaL&#10;BgDVrObhene9Vn65pfB5KqgJ+nysssVZ7Y1yifVxjZITzT9q0QXmc4ihpVdW1ai8lXn33h97jYRa&#10;dyfOHli1mz+dLsRLDQpF1B40pvTf6zn08uKGP3yzNe8MUadaminAlqPbTHLqe/pzfYSouK1v/Z7p&#10;eZ/cuJEJKmTSMdaZ/u4LfvudA0TsqGVo/g7bbb6XSv5p70jTWHUfWpVmKESdYu0slMm/dd5YTS+X&#10;cDW5gGdvJ4h3/quVx46fpYud4uPlzkdGMWP1u4PBmlHwxTkJTC9hyct9eHrJIEX+7TqPN/aqFIJx&#10;0hmZN9lr1kXB046lC0qXvp0/vUBYMSAx5zlTvoCfnWaBlUjBpj0RH5W4/922QX533Ex6tV4SrcyW&#10;M70ephUlO6n4u608McrMvFKTr6fs58h3iUyoF2qK3Rh74XOhbhOBPf6kpu7/PdALHfAC+bf5dZV4&#10;r6X7zvr5hg/2JldBX1uTtwuny1lurgX7uKlOriA/LU66o2vpLRin96esY7Gnc3V2xJ4K3Exu72uz&#10;Ezapq3VYaWq8ezIXT14KoMw9bcdJzORGLxLGcGYDoSF2cD7qSOb8BBC8x+KCKaGKHEBlwI+IIfPJ&#10;DZruRXzCaNhS+He9pfWf0jX8CtQuKfZeQ27fXtdXCDGcZxJAFkSOZv9NOaJjL5s0v0AuDYlu0X00&#10;8f73EdHPoFZaiO1+ur8Ao7XXlMMZ9e3h34I3k7mmpyapil4eHa4FqV7WNDnWLRV9FOH52NmqAJd7&#10;Pek2J+VY0+nr/e+eNggbGJpm6nzH+j0gQevUFPcLZ5M6kTR3tOszTCk+ZUCisBlRv6STX2GPV5E9&#10;xLAdVJvT4OBFecZo6rnqnCe7paQQ5zBx5OTJ5YO/pWo1bJG9GMogjbWYbpPmGaQwhWknVgsbg+sB&#10;+mxpr9bDsPLE4A2uDnw8dsdSRT3nXzn2uKA3Peq4unrL1uiWW+qd7s3ygQvwriYhDWkMBjUuMwvY&#10;H9/5od8fQRny69kcp3ov5ClfN7UKIO20IjqdbgV0XDga6KMMy5NTc2CtOhsmGYwfmV15dIkrdXPQ&#10;dtbY+5SQ/jYGvPJgp6LfJVFtufJMH0h7AKE33N+pn5JlKLMsuC97ANlSXf8LgHSutc9XYjybaw4r&#10;s/CZ2c5PY1lkMw29fEKT+6kf2DVn2PcH4Srh2gLEaqbFXNs0GiDBvfUZk+i1VwBd+86/CLIFf4qB&#10;4Y0vlCH652vmvpPdZtSv/B5P4G1RZ5PSkmTQcUeE5O3G/OJ764cnZYKiwyWPz5uv9gwigTOP5UbW&#10;IUuy+A5OCcOdzPkRn4cHCnnydUGm9M97+4x7t1wbytTuw8zkFmwjPJbEVVabZIiTQFVQJQgOz9HC&#10;GOgQB3qZVtBzd2YtQwiW72yK/K61v9LdzftKmPKtMky94jW7vWd7R58F8DteLmYud1mwW2lr4sby&#10;368Zplcd7gvhadIqDciYftYkMHPPFkswtiL1cvfyXTCo13k0MAbJTtN66Gj1rR8n3aAbkofKdQP7&#10;5uT+1mbwt2epbFM0zotyliCsebOSp574SjhCGQtSv7K6hNXznce0HrxgW7h8cRhGS1GnvNcvUkV5&#10;lk6DfZ9cH9qrPt98OM3f9je3peXeRb94f/notyaLyqRz5Hbj4zzaeg5YJMa/uSa8vrmqx6t/XwEX&#10;0+l7b5WNO0J2cH50z1KsbTxpaI2b+DWRIcR7/gIy3GuLA9BELk6Xq/Nm3jy3lgoWBpqhTOteevym&#10;uVJn7o9+fY0YvH5Zl3owbIi4Ls9NWOSvKVQ9xsRB8b0RLdiZvq7znsFxLYPZMCL9YNVFfkwjv4cH&#10;zbqoJIlgYb8xqC4xz3zQrxYMIhipzpIFrTUrfZ75KxanpNJrE5K5etwFr9ExGUr6629e980ttJ9H&#10;Cn4Bqh1T6ovjrw/MIU7uYv+zulu1+Kpz8/xBgdDl+mMHYeTp8ZXkIOxMe5WFpqBw0BjbNAz6znMM&#10;GXRqrr0W0GtvtS1fcjxyXjM6lOl2TEGZx12fedQDrGEN/TQya4vup8ueF7RVH37LltRWgqTXIben&#10;DitQ4PNSIKOOeg6TdAUD6+k9AvTSTzWj8Wi0igXXXFQZ2Qd1+ae3grzZ3d8jYDcHmL0+JYuzjbjJ&#10;rcSG+5b9uZDClYiHaBhgT1vgFQK3Nvld5fO6aFknNzvc5ydXqPK1Xzg91K59ekkMZtBB4fIRmTDi&#10;UL4cdvXTyPshnt41OShTLQzeq0vlApRuBL9bg/YSQOOlLrxUAYBA2pdLqSRNrDuW3XkS0UGWraDI&#10;vr1PzcC1gz1aACn1XZXabdKd7bhqPnWCLiwS7AtqWffdtLjjRDHz10YFDBnPxKfCd1ZdVxs3esFR&#10;fm7M3K1qQm4B4WCt85b6DfPGej1DXzR2e5Gt4nJKFJ7eLvHT3P0NvuhOaXcu+ZVqu6lV6mueipo/&#10;HXcV3G+f0ALzgDKVFnf73YElPSxlB7OENfN7M8Tr5Z9INss33F6Lo129T52f2SRUSq8pYdrPDgTL&#10;wN87XgBc8zkWGPk2qLWHu5C5QNprdZaz94cGjYmu5TXdW3n7J4BpUU01bL9nK3cWzeXqcFkIpZJW&#10;2FfIw0QyOEwoUM0Kv07kRYItPmSb3I6nykFvME5Sxc70tlQyXt2yU8bEa/uSfNjrR/W0Lr671M7V&#10;RPwQQEH5Owj0XOnzaxA15wNcoYNkq6pRI9Hpx1j0X9OTlQ2KmdVFnpaTxsXVI+WjHvRtBkbHxNFs&#10;7tJRbf32qVnJKr8hTDvObNuFEHPpaUlrH0IIsLprOv/866TZBT5CWvMnOLcuxWvfXXtT6NGqSLM3&#10;bd9+jWF+N6Rfh9EwQT5X3+Q9SCzKqE+NdNeX7PCan5W35iqywZdVO55y9EZaEPnnqvfj0mGPp/IG&#10;DSOG/+cCM/54sX8pNnrD3Lgo9Ttn7dY9ZzZyYuymXrFQdfcZYes1Zudey2NOx+G+OrAaIlHdrw/0&#10;wfLyKHtkORcOqFPv4AizX8nh6wtTE4Y0D5/q1ufvOrgwOkWS1H/FNrpqKqCiKVfLh0zZipwf0c+u&#10;ZjB7JqWzX2lfUYOFGcsTr+S5UrF4xT6VqnLUVja0vCrpzyJ5cWcw1t/VYb0XA8O0ZqiF6OSCMh3K&#10;UNXp9HeVWuUoN9PI/SlcAmZvfr1ITqUgQgDNa+qnzeu5eSYfUZFPR/W19p2WTocblq1hH/VnbTCV&#10;G9Oisab/mAC48VE6movsnGL3XMvOn/mlPoAyy+rlbQIOtBZH7xhB1S6PpDF6nZnPfH20A+zdOs6P&#10;9I3iKzfndRvMPmOTHztWZ/NqpVPmq64CraPlc9z11uG0SGaqLtLI8/3LPWGCJhYVM23u79d0gMG6&#10;YE6fjc3N5rWpwa5+KCyKXfmwHUrxYl+jj3XhnHPeYNJnmo3i43qpkjY91d/7wqC0vTEFZ4Q0uM4k&#10;FugjUzkFr9GPgvEU+cnRLDRIKbn4e6Bn66lunLTGbZBmsY/5jCKD7mUwXLzsR6h1fHTDFT92wRTS&#10;hvz6t0W2yM/73EoPncAVVWN1I3YkgQxOt5uR5patYXROEOLj4Jv+eXBatdtlB1R2UGbwBQ4FuTXo&#10;9MRkFwo6aD0Lz8Wz479wIa153IG7Fk5f/Tgb1G66YR79itIv6gXS7YHcdS152J3JGuD1BnCNVWw4&#10;R6xg+523QV1dsp+TFSBEUn/vDTJUD9jHgY5+E7InzajFBXtHmAR0qNFpGbvLxv6YWWtD8RBz7rxS&#10;RZ6N8YmNpd2PHszS9asulmf3zDNPjJbsp76ZtUbfuigf91a+fUzyLUa/Ch6UgU0roN6iT//XmoUz&#10;KUqLDJozYPNUew/xLcugwfOhpyTlg3Y45+Tyq7dXyXBCeZGzb61o5iG3kG6NfLDtZqvbPLE0L4Zm&#10;0OtFc2oSdRfaw8/nbxsVtsd2KaXC6nGPbkS1G+Du70XLsNVcrQqDTytQJ45A6y6Kn9rjBzmtskPt&#10;tIXnOp44N4vbCFoZ1DXreVdvxt18c+1iS70xRGX1Xl9tzDYzLgpvKONQPQBZDfBesGeo43u2nvD5&#10;RS7/jaWG+8Ke5nD+KTnHwae+oLNbqmjcXCMPPJCTEaVAJQdiSdyn7DNYGa6SFCxIbVmmMYuPB19/&#10;UEiOMIPRK38dwXFuVNKF+qUG5mmSGzi70l5GIQIvgnh0X54LyONAS1y3dhldmo5znSpiEuQennV8&#10;xRhIBfk2PNW/VXu9ubJa27kBvoZt/Aphg5LQmBhqtt0of6CMvxP44cIEl3sXMucTZxnVSdhS9nQ/&#10;RRq1KJCudAcjjrbQPFlzLwRHFhuhyfaW9mQ2EVfbgGbem6s+FsEvuqbHG3mCm5Ba/+t1bASCxBlO&#10;XPzdoR1xqo3F8eUZ0dedUPjEAO9eTz+PBrenipcKJGh1HaePTT/DFJzVkLnKBSOvGO1qmJWbbCrr&#10;+zX7qC/T3FgY8Mg1tOqtizKNLxui28VqCVlWChscypyZuohxmcIKtc9bJOO/qW/+9IAx4bmu7Iel&#10;zY2tcK6TbYZAiQE7bvtc2CwRSisD1JsMUnSeU7bop/fwokqVyrKhNFFRpwiPSBMX0f19D9rxbBHK&#10;ZFsSN5zH33NxCKSdeyk8l7Odcab1XFWzaxGa44dwZFeJbLwP6pyCydqCnk8/ELK5kvgQu0XmyK6U&#10;S6qhFKATXYO/hysclyVY5HBDR2rM8GbU+htCcnWzcusdPLfh83WyKWPqm2Or31K4hfRyJ2I9BTfN&#10;6ovup0lX3QxE5otc81ZbqLYe5yAISs+hs+wXvAgI+d6g3ieVWNVmFlvZZEKhVvQ+BNL/azwsl6tC&#10;mkuRueNjO4zOAatjXEy1+m9DVa5JrZl5LypyZ9OJnOuWezUu137sNpYuBJJPjn2qOySdYSUZ/4Jd&#10;EQR0g15UXQnfrAt8ET8vfMvMeT/pQhlzpPRtkgwzzHh2ngAhvRgfhS48Cw45ykedUnoQVYQRf8nZ&#10;WzWmo/VOyHOizhr4nGlps+gwrHS+/dt9YhYXHSNTW55YeYy8re36ZiekOEg+h9wcyjx7L/Abm4RY&#10;5p5JrubOD9eWapl0tzBTxldSdxABZmG6LiMMCsSaFCbLQb8l2CN/p/v15/HkfJvVfja7rRwG7Ya9&#10;uqAbOFyEndCfW5Vne/Lb+H8jVUQ4u360EtqdeCMWfP+WU7swG4ZsvllMaUT6y1bn2T6Rnc9yPhoD&#10;wg87jwiUGvbtEZ4S5txCf7zZH9JYgtLqeZTfZ+den26M9cI7MHAzLOWOHSgTGk5x4tmNfFPRgJ5Z&#10;zCC1eWsyhg4E+1IBm3AFGXkBS6BTmqqbEou/S+NLVvbvh6s6Np5avw06RmOVs8UpQf7C186lZfSi&#10;3mub5X0PKv2nA7lfUIaVG3hbF/WOrrzv+QwVfre3cEW4UbROV7fc6DDww1WlIm8SMft17a4f5ae3&#10;5Am+2QgLs7OI839zepoU7zgLsRDFBjC4zDMOQ1Y09pQzEuB74++9OWlXpe2N9cpK3lAUB9sgEfJB&#10;+MdBO4TZn4N1DClCJsf2Mp8lvffyQlCfZ11k+Np6UHleiQqyWKsBOZy44k9+T1916rWwjkH5/O7o&#10;BSGg/Qe8F1Bm9DB42R+zKWpPRuDQRbXdLG1FNwAErGlC+anuDDaddCd3oD8rNXoN8zQhHZA4mvF3&#10;bOK0L9LaoosRyuDnkwrQbP5WaH/dpm46ycm2bhDPZ/0NiM3ebvMIyvCd+YTlhUIk7KjEL9NsZ9cU&#10;wpMjmCR4Y3xhnkT5UKaVh4MncNXiwrhSW2nf4qUXoJcLEy0JULJ5nIS+shBPimEmOrFul8Tdrujr&#10;n2pI0nOXwyoOxD2qfWBZmOBwkhnXCRY6xxYEWz6z75GxGF3s9uB3iv3Z9Rh7loWEb87cSMsC3WZr&#10;Ccp5EKnOJnQJWYAgiRzOrlxtC3Gip87sHvX+bjZ8taJmh7LfRDS/EgCIfYZhzlfiHIFM0765w7dt&#10;nv/VG8H1U3/G6UTYOZLLxttL9ft0jvDVuK2vJaB/9j9s5DP5MSM4x6bt/qjXbHB7ch+/9vkrk6Db&#10;+boBOekFb8mFwcIhS7/X99mqJmf24jmvwXDvWUzjN7KPz8LIqJpfhwf4faNjdxfggq08XpsBu+V7&#10;Vj/rHDYz2M/jdo33pKoZVCet6J5qhyuUiUZnDJca6saRGKDDvDhN2o0sEbIfgmwtNnk4rp+N3J5i&#10;xWg0X1QeaBB3C33/kF+D4VRhVLX5Qe+6qReNXf2aqx8cSsxs+KdY2hM+hRJallv8PdA8UyMK0W9a&#10;AG3QjsLQm3zS3fWC8jYDzBBS0h1BN5KZrG0ieiPzg/47nvMTOX9rqKMgSiHJdeabMFHeTFZZn5Yc&#10;oZgHPJ4zpDIY1+C6rpVFnL+DIO6w+v0Vr4sgDswVPoHGLx/BFUEnQGP9MIeXZ69XLKLcn/lvPnd1&#10;GtuFMFlNsOfmEEzi/nz7hBXH9hDq3dak1asNX96dpfbnM2zbwvPGA7Vwnf+7Qzvf5x6uI7leBWd3&#10;Yjto6c07iuP4E4N+zpg+Ll+MeADqe6LXFQ4RA7oJvBRqQ8J1tpa8qx8iToQuONpzuc5NayBscnhk&#10;5t3hpPYGImrh4XxlsQJlsMlnQj+8mdk7vh1hDeq2KS7qzPAxRVLKHO0DOhv2BgrYaM+P66K0f+iD&#10;MhvQ+tGM1EgYnvsEG8L6J7mqcz7e7bCmrb/nwcu6egHXtsKOTbz/hvfG48Xig/y8911W1b6q/OSj&#10;l9Z3IaiOw+xDWnMb5tF+X8vL6ul6U14BUZdqVOZwbSqV5EDfW522xtf3yUoY2BJRs+AOzs3vzLr+&#10;VTz9tgKWf7P193o26/g5oZdiwhtfH7+S8ovlmXWv7ob6WRi0Dvh71EIOLBp/OyblQdpnGMiafPBn&#10;0tsitHC9TdvUS3vb9UFx1MabpcF35j9CRmrKV8V7SgtIb7GhTJhlmi1fzpBjp7PfoGkHrVZ1GVLD&#10;soH08uKXsj6krRA19cKK/D4L7lOlljL4NVVkDFY9ibH0HP4z5mj9Wwv7FywXjY8ksSxwgxoNGBxr&#10;VjC8v27tbpYqWe2er9f01UGexdJtxBKLaY9WWHvUeMomokTjeG4JWY3uJ7+NAERq/jgcjsw+49wv&#10;P14Fvq/3Wl6ADdrLVJXAnEdPrqSPYbATlMkWV6jmoAzArLj3GxtRUhwJoQ59UqYyOby+n/C99ml4&#10;bqSQ7Ii/ctpWNifiRQKYPxc863xtWasZ39fmxtcVABEMALcVLXHj+XwO0EGwM0Fv3o4yEF6W8f6m&#10;HFq7bJlR992yCt8RzO2KzIfGRnCM9bLOgDnzEAPandGBFPe+g0ZrY61+4bdLbJX0NUtuu9IBBhlq&#10;tOKt5qbosJt3Bj8WCpv3YalGXmZOV8NJZ+xAmXqXVdojQ//c3ocbE2lMK18c8aHZc6zzoH8nLlgZ&#10;61cmt8WI/PqnUpL70dX2sga70+Jk2XpHBWOh28YwweUfZh5nl7V1X350Nctfk4U18w6AglSgzLIa&#10;CmSmujwyemd2O7wz8g17NtTrrdDb9n5X/aurBsMr/DgKnM+RvbzkGq9zXrvS3j8XhcpZfxDhNd3/&#10;7vmeeJw0upYOSJQzbf6Ag9dyO1dvgPlQZlYz2oDjVkrCRW5kjWlSKyZAWjndh3t/zn905r7vjsC7&#10;ZU1nS5+x2f4WUkM/ay2T9lozYKb5kOo4grgd+8L7vndjmZ4sC3u4kZz3SKG2PYEMdAJlRigXG7mT&#10;06jIdzkIVCUAMnOCtCIvSwN0RGHnJz+yc+N1w6OKivJmYwQYtG9xg2D2/ZwOwZQiiZapkKrczDnw&#10;8cvg781E2LvZisEGG+VoIX+957i4E3KHoUtAmz73m0TmY602RkrdixK/GvblQ1Y/yFRZ3F2E63Rx&#10;+q0WuSfGLWoE0eJKn4OQc+Kmyw3bX6CtUkyz9/Zep3ONJpXCWPzC/zn4Rn/TQSa9XJBiDbvpAn/p&#10;a8gZRVtmnZVsrAypSI/r8lUiGVma6LSKV4x5eKM/PkxB3sbuW90nB7fwWJmQyJzhkbnUX7ZFbFV6&#10;d/nWhJbkpVFRrG2X/tfi1vvVX7tSpe/jtnE1uEd/61WgJLlTPSDTUgQvaYPi3hATf7CqXbuHB3uc&#10;1722L9ZdSCdHFgfZ2U3bdfw9mTIuxP0hpKLuXqppCxuj6q+pvPp3s9GvKb4De5ESxL/bc4EcZXMk&#10;O/Xqik+n99WqXUML50fGEsUDMlB7xcy43925m20WZhHp8W7jXQeG3ZvRezxW7gxJhDu7O/ZwgweE&#10;fnIs/xru45+PgLrVZ7Olm9lUUFRF9jhHvQ24NPqD2g8OvFLvAzhaZFCazyGrjx5J47TZZfZquf0y&#10;ilXse1CLML0NCvtPu3s82J3mUh+J6blFnRpJbpDJ+gq7bf2dN17+Pmtg9Ko1PCwgGJQN3pww5umG&#10;0z/N5zS34hvrfjCPIZZofaxBj9uOjXa+VPNfNmLE0vRHz50dJJ2ASOBGzPqXIxr6PdhTjQEqOf81&#10;t1y/7qNQptRy9vDNy7vPl9gq+1q1aDFZMxolzC7F7/H54YqieiMdvsPhc1J4BXLU2O/HKs6M59Sg&#10;ruav8aKDLs7kZ/oOF/yOF7JBZlCKfm79sTJgx3Tv/5WJEDojAnl8CMiGaLGPbxlfc9kwk7mxbF1k&#10;ydPEduviPfjc3cWBRB22wLPq9oUSSP33OVuH3snQWYjddS8tid6MkqiQ/WQ/DeEeABgE2GC/Pvrn&#10;wtMejrQahCmJ0GsbslrXxNHr0dZY5CGObk+Z+qPuhWVjGZx86ilN7sPeJXanhUurIj1xdY1QpdQ7&#10;17zdOdLsGntNa+lBzUbMY7EQKpMXrIMK4t/GwzkUX8rE7tlZ75KbnkfXCKv7O2k83reDTe9McUQz&#10;8dfVDKLQOA4K55g97t/f5ka2Rzt8z5/3utTPLILy2s8QV7Etlq+b3fWpV+hWMZNLytbY3f1NOUC+&#10;X10I0np189e5eVHNTpS6jxPJ7eyDGfeAzltee5gptee3xndPNanHWl8KfNdAGotnHKdYmrnV7kcD&#10;ktio28rehIVsOmpG3KUSP344P7F6EIIBZXpabn17BT1cUvjC6fl04rIW5b57bZW/JchG6xVItphJ&#10;v/9xdKaNqoFRFP4tlUJzhmgkpGhQKEU0KFSk8f/ffe7X8+Gse516vXvvtdcTgZukkxsOzE9P2Q2l&#10;LmQrDOzbZzQ5TajSbcK8v8d8KlSLNEYqNgvrFzN+IntMXmXRPwPMFhkr9K4w7mMvRqXXlWEj9Wa7&#10;jMHUOw6zbfkjsuTK2VZhhWVf+j3/IIL8p8MKiVCmH7nTmzsr3vwIGAllQomn+vOkaS19yjbNQ2M8&#10;JMrfXOU7nYJMOUh+Z1Zk8nZy6pBHK8LB0NA4bzeepauDTJF74bXrqJ8Dd2KcDEe74+GZ/czoT+4z&#10;jQJ9UNJld1bDrfP5lzT2Q5Z67oZcsHndTupst3upVBk1/67qt+0B4p1+R2/K1du13sg+w3Cu9ZXh&#10;zZlLpdNheeq5XrIdZe5GhRf1mY5ecfL7SH17zTY2gZsbmhV3O27whv6C7tre0lKgMX3OxOn2pcxx&#10;h4D2KciEk8klP5rfCNUKdB6ylzdnARIbX9Gr/dlM8GNY0rrEMn1afo5YrIWcWDmPCgzf+Cl6nDB6&#10;7WChjBFix/I3cclh7u20yuot6kav5fjtvYXBjZr9XdXV9BqrqSfYtw79/JSYbOXbfC9mPwajahi9&#10;Q6yTsWuWMtfGIYSEQAraubXfx4/X712mDOPUpLucXnO3ywGdS/k0DmvjAe8zwAptCkms7t/9czH/&#10;970ZrlM9g+lJ+o24Wc0bIexOqj5zs6uPMs5pdGlPaVIxtTomVjfDWqF2KuaT9ddcv0zwMrUf4KRM&#10;O/flrfkVpx4g3rSgEeUZRtix3+j1hsbAvHz+63Igk9DMeZlTh2l1lUmvJ8PgJ8/UKj61fqSbZ78+&#10;aYQvAPIte1918eomnYVe4GdwlPJ7/gWYoporztdKesMixL8cuFZYHaBy/+3j79Mn/ZaIH4BwQCaq&#10;ZJNAmrqVTxF7z4abUrGay5TOA/5iub2s/pJa+PseQJHQzKzgqn5upIPcIH4qvJFTUwNb97K+yXJO&#10;MT2Ockrj+GjjPAROHsEJN97Jcb5LHQ8LkFE2LcYGxkc3IIIobOjOz7zj1Ve9vjQawHjcwARYzPkl&#10;Bq6z2vh0OYsz6isjw+HHEjKbyZQxpc1n1Fpfe+J3UcEG/ZK7TJxt7kKRXJpC43Ey7/11bgdJh10N&#10;Hq2nza35S4WdNwd+GynAd/r4+7TND1Z6AQ1N0ZbEYEuIT82cOKXu5irOKWyG9qyIl1z/itCmvwzi&#10;KMXM3n61XRCadDRfkLObfTIq8/f1HIwLJca1ltAVsdAGj5dn13KnuCYfahUOJ+B7tBijRzaeAMOD&#10;FPGymPHp0ZFXR7ew+XKBMxm7SfRTjEDtbfvMbx36k4iezaddrsi1wCe/lJvjOcjotexTGP3he+50&#10;oWsSNn3UJYXE0Fhqf+fV/i16TT1kOCfsz7tY/WVMB2CJaSWIaeHdLPbmlVJl2Zmfg/KkBziuXSU7&#10;ObeO/fWQkhz5wR12z4yDgkwo5xN2lJs/PYhX6fCv7uinozJeeQNtV7OjWsPP7833W33T1raj3dib&#10;cGff6+Wa4+9Hbm7NX/jysZjLfTEw26+DS/WJ4hDtxfVf60h0+Onu1OqfQMbkjjBQOB/DBxCG31TG&#10;T0Z0SryY3BrwmvAMxEK+SL1Kl8z+IJZk1axwojRnrFdZQE7jXy4Bs123SW8yzvITOim7hNitpHBM&#10;nE+8WFm9CefnkR3ILAzAF5PMxZLluhrQHT54yHTt3LqObbuvtgpNqeWUrpkRbwayEcosFmfQPqYy&#10;y1Xic51Q2ZrLWrSSKnoqNp49+7N0vKeNKbUCjzOZvLapMDwNMpswElZJbBHU9IZ3iBF5EeKuFW23&#10;ep0T3OfZXL1n7mxozTKfQTfeyWlvB6fIqjOdsu7tYdizxRWmcKZUiKMbz+Rr244kVqPt4BePVrfg&#10;qiyD8V8Z1Vmth4eTxgrT2ROxcoScfSdPIn221HkL2UvbRupCC+DQeGRVhuFL7KyYqPY1m87baX06&#10;gPSJrTIoh0MyM4D8ggQZLIvouxrXqFEVAcIOj/Gj1xhkoqoIicuH4603e9mjSVjTY6LhZMg+sYD5&#10;+aIxeNE9fRICiwQWujHhKKxQP/tpoJchTNi7HW4btrNlm93ozeM9e2cPnv7CCo84BjKOqcdaDLSg&#10;N8hUtNA6vdouOrl59xTlSm72bs2VNSXfg9OPjxN1v8u8wPn5vdzKooiJPOl3ysVgwxDMYZe1e+Nz&#10;5DkK0CrNFxdx5YiZ3cEPf6Xr+3WtCsbpfuPvhBZfn/tXlD98Pdr+inXII4vDxjc8mLSgb6LhlW0t&#10;cnWuK6I9Wh/gXf8zGIxQMSOjAyV9BptT2cu5VrXujIs95olBpinmTRVyYduQYk57xUsnO86DDKS6&#10;n4M7ifL66MIleZws4eXThuC/0sff7Z/JTWlafvYhjyHMFllacA2sp/BGymj75AVwtAEUD4/P5RTU&#10;5zlvZN1xsbwVbJpd3dfDhZBoiZS5/BUe4RudUE60duWh5UH9m807Xq5P7ohYwnhd1RtdH1KN5jRR&#10;brbLVH10KBy9sOO3WlqrLgGhXh/+et9jP8o5GsCj/WgTP3PHiK5VjJOTYmsho+98kJFWy9p2l8Vx&#10;3+iN678u0gj3wFhsBO7nET/a+sS+wDRW4goDCR8IENnnZHLZ9nFuVzveYNjtOJc1N7GxC3J4p4vP&#10;GU3GEa6cD+DFlkK2PlsjiPB32ORS+7bK91+r/NNOAMl3g+P7dqm/lNrOLnRP0UMZlnanwTu9CJm4&#10;bbMpUWPdRF21Wt3VLYFwwjEpnW8y7ayPVm177R8ng09XJs/5euGNhTN1Xsv9FR7qoE7O19RwXc13&#10;EhsvztTWsWSlbWj0V25DcviprHN40DXGu9wjG3XJmX68rYfeFAm/xSWQsxnDqZfziiD6t53t4Z3B&#10;Cd+MsQ7ybdXsrC90llSvAjL8m0zUUsbdyngQ/cToBvtUhrj2vtdve4OR0Ie9GCXyHs2nhuqkVGDZ&#10;GX91+Oq/JaykcGkegwStnfXYC56tnW8sbtXr4sk17hYVDrO8t8SH6yvIbKtyr0IOyiMl/1i5ffSW&#10;VdTVihbaiTiuAIxz/xoiKXArXrcrxK8V+8dWH0Igjq9teYYRLETARBLzCgNKmDGC+j1HY289fPI1&#10;YKtpcBOb8JDR9deE9FS2WDp2MmGQ/vApjwtqZxhDy9JdPwq/vVELpYLo2ztjAmtEVGl2LVSkyl4w&#10;Ti2+iPgcUsuIWGFS3r6i/RiC+3aPU9H9Jjo1PT+PnWoM1/zX5q8DZdboNdxX6ucrpa8KXbj/JtFS&#10;v/lP5vKaH9uEDXaE2DUZqr527lFv9jntEkXrWnfDP5F8F0ej9dzbLSrQSysimkvshFH/gjbD2WxT&#10;xy7O06ERCmQURawqH+aZn03EN33MFZ90p1Psf09TeiivMxq+BbvNvrIS2hlCvdH9ykN6zldpi6Km&#10;eQJhkX7L94qVeOZttqEG94cK0iR6VXlOeerrC2kOEHX8979pfqEiS1nlEa7Q0ThqdyawHDYnNaqQ&#10;QMw11zYsMqgey6y8GJ/OGf5xWO5/M/5Wt41Am3wrzrwwSy5aq4h2GGSyWW2i3OXt013d6e4KSL6H&#10;UWyTBBmy6jOVsvyBmVLVrcCLducsrj29fGlQUmFc4486wDyw4XCw3Qwy8cWbvsUfXcxAh4lXiIhG&#10;9ggkKw7Vxy4oyfsNTywtryjDC6C8yiI/mj0T5JX9e2gFCCcqdxDtQUbBxsHG1Sne7MsrpFQYrgxS&#10;vPUOXUdrN5XMeeVd86FJSEM/2EBwwIybDvuYsKpCnPu4Vmm146O5Lk3vuCso53598yidf99i1iz8&#10;faAdQtClUX2mfj/A/mTYZXHwxWcPV78NFiMIBh6Vl09+PPVnTJ2Qn9LlsMjuuyNkOXliML8bd53M&#10;cMUH+eN9e4NaKHBM42rtj9RFnWViZLv1hK7/1x3caOcfKQ3Pk/KYy1ha6cddt2ohw8rsU4zEQri8&#10;2JMBkG/60VehldZxO9DLVQnPsWhO7L5yhHDJ3TYzrjcimPe2Pb5Nn+OGOXsune24yj1Xbil9/xWF&#10;8VXL5tC63XILTXvyxbKevkW76MnOoGgwuvRygjaf7MwiXX1CkCAESTSOdJLpv3+wiTB+7Ys7JZ2E&#10;fRhitYzFcpStmoWolytWZttw3Opkhed8Wf9r27W8+3qW/cAP/EfI+lERPY0WYVtsBeGvvlLL9fqb&#10;YhV+WMcw/+jb4uXs184bTC3Rk3WPf8ZMyzGYIBoK18sFiBR0SwDko6lzMByjq04tHw2EL8g8CkdF&#10;7TWi4F5C7UIpfWWlKnsjmIeRHSoD6CXVZrcmUo0e6WK+qv9iLNfftxmiU8KRrtXqkudk+Mx2aSVz&#10;6BGyf7Dl4MO+t8/xqqaghmgYafG/ccxoAqad7FvyiSvsEDJXRI3Hc0vL3eLbkUbSu/whosmNitE1&#10;eb1En1aWfA5L3mLLvYvPg91A1tsPfzhH+CsSrbOyzj67Q5wr49BtXxXqjCWupfffSzqsvHeVRw9w&#10;4NmWdMzlwbKzcEmHQDKPIlZt4kZ6Tr6/VYZAb7nWYR3027FRMq49BdHzc3VwqFxuH45j22lWi+jA&#10;+nUHeuPh4hXrQAbY5ssrF14GmTJUKF3SyLfZT+ECsNpOtmDU+/mfK6h5srtRlfgtSOy25SldAl77&#10;NKbkb0dI5x4o51dzI14trPN1ygU+hn0jgzrFbs5Iehu+E58OgDe+YQuwsv39bVISr+Y1xVDNMhMf&#10;X03UbApvyB4M3yOpLe0K5iHL4y2pY74+bLPxU5U1R/Uo+dV7++Dn/4QLTz3VWtB1k/nQz21n38CE&#10;z7sGzVz1tsyqnebib7bmC60CnV3NHsizIppPH+iWj9fwpD2Hka1nRj0PHKuocb6bw3ryzfz8DJbP&#10;5e0PLRXXq2qElqkVBfB1yIUul1Ui55PMhM2L51uGL3MMhLIS2U/r7542s9UswKJ63XQ+qrx1t1pi&#10;/DB9Rc83apxct1qcMdNP41jY7BvOS+JZ37C9QtSh6av+Xe5tIltzz5sulTaT7XY1dg/KIWyM7DA+&#10;9SMlm3lTT29+AxmIwQv20erSJ493e3EqY1nlmv1hj2j3bHknRamQZlK8VeJySSxwaHu8WIyeNHNd&#10;tr/Rr43vJPT8kNtLfAYx9335Mxe1DbiEA8iIscd8Ezaerkj4Zxxz5KZdukQrJXOkmnXrUOXNEDBX&#10;yGSvq8zE0XYMd4EFvp074PYPzoQt6B5z92OYw2uFxXgqpsvLawRjQ+FLXbSGdz+iwZAkRfnSAJvN&#10;UoKKKvPXs6HxoL+rclZPJWBFVntIWuVscpXnvsg+JvUZJZ4BdFFVj4syV7/D5tG1Lqy2VpYA90v7&#10;st8UkfvRDt5hdvEkJ67dps7nUvYc3Ro6F9q/IEibu9HfCV0LbhU+Kg/l5uW6xAkemANTBeytVE7O&#10;rJH+Eaen58sxd+g4QNbNtOiVWs+1m25f3swP0fq9v5iab1fU1H4/twzEAYXGvRyzG5U9kSY99Mrh&#10;bv33EQDHi/rB48d0L9NgXt12pnat3hmRGw5ecmU7vDTjXc66Nu9KfFlBDbVo5Cf1RqM3w8+99hmv&#10;TbmKw+LTyk32CFdAem2IDm5Hen+SASYeLfLuuOeCTPm1fcrr7WE+iVqY3O7OyjKdCoHHdhEfNpn9&#10;T0TKVfUHvRRlHKRRLU4e8nSyzPmeC/z0hU6KPcj08TIvtHqR70SvcBQebk7CuKdYdMuVQ9ur/72k&#10;S9r1bsMIqpwhodtaRElsM+qPRwlTxzK28q7grm++gVtKrGVJiAyv+OguMobrUJA9cJFar1GpcG2y&#10;1vOYc/Mr79Pf0O1oyNwpz3poUubRmO4nf73O03TxLOfaftLKCdRBb5euJbG56Xai8ev3nT6pCVbu&#10;Sve+0XDCINPe88Os5Bho75wOkXBTG74qfGHp1mv7zBQlvytn/ZYEklMz2+6xqhXLdHv/ef/VngWu&#10;1DOTigS5qY86+jvj7pzNOvPOiN5+zq7X5DFE1dJz1R92iHPSUrHnVZ+d13p7eJy9D27epbyBs02f&#10;YcRY0nT0hv6/DkX/+DtTuWzpdVcWLw9kxtSTcwys/WFjD300Mz0zTyHd37GwoL99kSOUC6x1xA+b&#10;+7mT/eTbh6WP1pQS+Rp3VpfUDRYRx5hUJe5IF7fP67hWAPgLf8TAa7kezjhtAm65v2FxKC42kCib&#10;Pxz9/RZRjVI/NdzPdxjla1nnOlsAXC/ew4JiF8jQg3zleovdTfieTtsb/+b2lpf6Tu5c4sV5JDFp&#10;r+8+b+OkC8FaL68pcS+0BeHXrPEnI6dEQNX05YD0ZzYprtJpAW7zcbs1vq2M12lDGZ7paJXSW9pY&#10;jtUXsKs3zRjtA3KXTncAdnL2ENGH8W94svRJyW3AVDLqVbjOuG8xQiEFg+bfrROwjq+Pi5hptNwf&#10;L7Oxs3/OI4bBy+m9UhP01wtxb18IMF+qbRG6oTvyWnuYSjCVLeeon22jL46bDXqRRsXvyVlYPp9W&#10;mNF8avnJ4NbRVXGWC/8uUJHVwLcn7PBt+RE+F5wrECIfwm4qxVx2RXOdKddzpUE0IdqYjnNiAr2W&#10;twS/5rHF8vUIvVV2nlqtikXMLsnv4gSKROXArMxwEzeBbzf2jGL37+gsTW5ZiRrxT/nUhzTF86dN&#10;DjxWkURO7vSSMhxgQGvkLpv2pLDtgY3VPiYnWkPh9nflk+foc9i9AQ9GLY5sMNXmy+SePQ3gmFEZ&#10;vHst1flM6RuNQObOI6XOBAIZzXB6mRdX48oLZhxDwy81pz0ySnZCTaC3VYhwaXKlbHr5Qn7ZTquD&#10;4GZzcfcXL3VPKSWh/P0UtzbVdIwUtVXqRVK+xbA1O67kh3/fG/gt9RrUmx3YAzVD1t0OkQwEdLYg&#10;kHn8uZ0LTSKx+0+j5pQsdBFqycn0g+3TA6btp7ZONl9AV6XQjWhGrf7CuJX6VdL+kMCxWyWtV5D1&#10;nXWGYkCmfxfrat265q2uRXcJz24dWfmemibYMai811vEq1wMJxaWGW2qirT/muFhvi9bWv+7G6ni&#10;2mSBFl6DkS/V9G+TTUGqk8jleZlBS3zQ6mc9LVaLIDMGePayNhcX7HvueMuxN84AAEwFMki7F/jH&#10;7r74WCuXaz+NU7GS6mA56rQTK7jXcvvmK/f2OQLZlNBlXyrmpkhVX6Bye98FrDAxNkUvABbnptEC&#10;mZ2WH7ecTo71gUZ2AGD4qFjKtKj8wVEWs3eTyV6HqPIWD241JDanoPK5VUPltregsFt77k10JPUB&#10;N3AIr/S7a+HahTj1a+ZQGByX1njiRPS9QzxBBhErmXuBQ66w1/dIdhlwkNwKWgnYYzqDKegDqUVV&#10;rx+v6/vvb7ovVxTihR4IIm272WoXEzo5eRpXM3YaZVv1y7yRYNN5OXd71DQ2nfS0zkaoojjIRIeo&#10;G1pS9a5e7qtB4rFyjYnJrEm7H3MVvSmVbWZ9ihx51Z9wmWCHydnoHl6RRnY/+UkHdq6Rs9Oq9xJ8&#10;KPgwKrBej3MfNTuX7d7lOip4UdI1BjJcH01yQiH4ZJvTtoGZ2q0hNv+SCHrpjOQ2eS0nk46+XWO7&#10;TD6CFOPHOLh+UdJohx+179EaLYgNUojavaFk14Gi2f0CFqSBum+fIe6hVcfXdPnvoV07cbbk48ut&#10;x3Huge96WbNp9tpH+QAdj4t6GaJVNR8QW4c2vOnJIps+maXDwTYlC3uAJkbqqlwUJ8vfid/lZRl5&#10;nLrrtofNqs4h17yqRm1WN0FG0047Vc0Cj7Z3peP7vvrL4a9Z/owU+0JArNz7u3blC5M9FJGTdlRO&#10;udd+XHN9eV7gv+teYXxBOMODHP3zoiBT6GZQ6NFXClxkK/oDdUFJcM5lBGSmVKW9aHcbVIfDD+R5&#10;S3fAJDA/ZjdjnOI6nCbiV9eIS/WDvS6c7aUfThze6CVPRltCTE5/JC8sz2GJ+SN7sNvMkbX53r1x&#10;qF26P8gp8fcxKg7+Dpv4ladv3vuY8XiDZ0v5C9oTF0MTg5UYySysNK2ByMVU9YaIMTqdkkP5t0VH&#10;NTqlQzAsKYmh8LkIzODvbVWvt7nD/H47UXouz5d+BvYlRnL23vg7ocVe7n6gbRgNuqt+ozSHAyKD&#10;qutRU1Lz+rukBLllZnuTbewqLAg59iH+nNwUv0Cb+N4WSx660MH28Ru59TFk6qbbeb+u5uVeyo+a&#10;N+owW6+AeaOAzPEuqTsgyDPVtyVQZwZdas+s1Ly7U2fWDZ8NvdzenRqfWMA0xSqyveLoWT7jNjNo&#10;ddOe7iolnzz70BUa7mjliTe2k5bpltE9Cy0V+jcYdBykG4DMHk9bv0Y/q2foadWPysVOQB3bDa3R&#10;WBh+SAzb4XdwnoVzi0NmySbw69+sv+Nz8W2X0lsskRGhfbd7pSjzjVtDIemvxvrPnhMouvTRQ3M3&#10;yNrcDGR61+V8xbKCIuHSJrt94PPNYHc1zTgeSOfrGdPc/uliXBjqJMF+cvfq8Bq/6v4elVfjt6Hp&#10;8Hcvtq75sjb/SIVcLQRahoBKwwpQzI3a4x0Vvvrjb0xEmK5wFpHFLxTTWbhcQMP12Y+AYTC+isXB&#10;HJZORpWN4Sg7bzGoOFcHnuDVyY0bHkYd7yVnM0mEQLxsjmocj3uUUAu0wXaxcm+SUjovEzwEf0ob&#10;ZBh/LEw6jeDQyYfKb+T9aua++8R0rRCR8bPsHWFn/ai3RAGWuSt31K3yKWy/HJ4zLknXe8V6rAkt&#10;+Lhge8irOUiED5hH1MxvC56JJ8ILusBA0/mTMVOuBSUqsJyvt7ys22wClfz++9g1LFpYjRwIGme7&#10;z31YcpvSeNDJWQ0Zhp8ai+fiSQvLa5I8V+vR/Fky8aGLuXkUX1mnQYJVpwfnMBkadv3voZmFw764&#10;3UM+xzWPDqmJOFSaENWCvljmtTZOk0mNn3ea9lia1gEUAV6ltbwkISOU4iEOd5L6RfWSL4/oc854&#10;GzcqxWzSCYrRq6yzSl8htLp5VEWQSfenTXaJYJ0kkLO1aDEob7elrYsvuCPSU2sXST3AbgCJiPn5&#10;feYI+LiBu3wrU1Md5+J8T2r51RtVjEFcNN+VhZGsqXLvUSvCWtBdDWGgRTAF6q9gVxbrV6YUr/r6&#10;YjRp1IRj+2BN+yuKZfKQHqgUSnWDcH+pTuyYaqv4tHjoUspQ9F+/q9O7oiSagnoFCZ8tP+VmzhaG&#10;h0rfKxfyegMKPkH1K6Vm5+/orN7BE3fT1PDM9MKmwKOf1adTYjuQe98GCk2ENSG6dvrbZ1cla8Pt&#10;o2ynFm3W5qSlq6PRJDkemhzCbmCPD+baVjMYv85glC8cbk3/1NTI6dFkB393ge3YimmVXhjCWEYF&#10;PcvKJGyvGWvseo8KL1zbMpmacn8DMZ1o+1XI0S4E/L78NbqlExMg1sA6w5qFCOdX+2LN2p1A61Hg&#10;/ntIW54Q8tx0U0OQv/omM44u0c4w3fqsHOemo+JskNshxLW63kDUbv4jsLvp9jaHGGwh4Ivd9dlY&#10;BHhUyfU7i2dAGIPjK1wGVU1yGqsanod/VPnsICvF6fOX+xLWWQEn/HeBCqfNhg+G0HsaNeYmMm1W&#10;4C3/zrcmh9+HgJQVMOCO2OJwZRe7aHbuBW2N6o5X3CPClwGa3WwWg+YsU5Hs8Lwml0Y4gvG+vFO3&#10;AEHep+RIvyL31d9D23zox1NhFxUUDzeQuevmv2sV/xDVQJFdnEL0x2/s19BVUlkSdG1aL6x8Imze&#10;YJXurB/KBgAQRp0goioAbqoVhWWC0CNFIwESxTWdeSB5X4dlQaa33un+SUN4U3MQHrZSB1PkdLi/&#10;lge2rcLMg/P3le31x+qKCXMwO7y+313ZHySzgtdJB20cJdW9Oi2VO73WMRN/56UKOPbev1DiineB&#10;Hb+Pp+9ffRNg6iezuKqulW+NalpWundG+6uggms+ocFB94QkzrU0bDDPq7cDbNT6AlMltW9a4XiN&#10;K33rWx0O1EZlvhpmXQ9S7S52ZnJG1oPaFFvcr8TwUPr6IHO78QAdgIbOyQa4BxpW++L+Rgctj7H4&#10;VjkDSyxlky0+fb1JLqqFxuzR/cfRmfYZC0Zh/LOoSKIkpCyhVXZCpKJEVHbf/znzvJ/fHM3kvs92&#10;/S942Z/lgQQ0JzoEYFENQ++dwVX/ZXBl3Xpjcj/kN40n7czaWKEwgbSvDGHy91txlrX3l8w6/n46&#10;dX5ackbEelwQ7NWSzBR+C/kmvFrokdtRmemrrvGjd8bCToU1s4SbzN5Sn6dX7c+uI/1GJqMZfP1h&#10;9z1JfwUpVzklIz2zoSAM362cjhY6m1HJ4hTCnyLierLM7axjMHytD1/Lvdju5/BwCjKg33JBALpV&#10;reeyu8M22hRlAssB/G/duLd+DWkWCECWGfVSYk1K863tHeRyf8/9jVdvpxVboDfKbhHzwfbTob6t&#10;KGfo0uJRfglZ/stGVS4urHdbFuWy1M5WgBPcYaVrdy+t1lWeHc879negKgX74oo9n8PQc/4cPeLo&#10;Ku2POHPwvoW/SnpcL17UUHojBf2xaFidTF8yy/eP58W7FR1UVOWc1e7gG0zt7o9mYqFiOXjo3GVQ&#10;NNnVkKaKpaHJPcGMZo50+rtHNc9zACzIZX50kq9r8zQruNJf1ilO9rVdaxLM7S5dyVwxZUqDh09M&#10;IyBSqFZmJ6T4usVqe6BrWpI2W5aU0bh8IR4/pQRdCHQP8SttwzobckyAsX19PAyQ1mV0dvopOZWu&#10;+1ItJ1kQhrg42M257aMITFQm2FiNAfrKzzNnADIKfm5U40TO/eqNMw6uHBtu+93da966nMJaxpRN&#10;t6uBU6oH7czjJp7urONyIJ8JwxOjAo+qfSR3SrW93ECYfOSWuRyLIqdS11/7+dOOeeBmg6mVKqVL&#10;7hLmXzn0CZwWPGpBLtlBy0KMzwrAeahiW5be99SHtrxpclL+zMIb7pi76yJddpPfspaiBuaNDzk2&#10;hDBmBytcoAM5acrlCMyiLyDvzBi0pa8Pu2WrGh/oPlii2VQEWu7DqjYQeXQMUjfdcrl2pUxtFRYf&#10;lsB2u1v8PDDPMZbzIbgYHJvRtavuctnjCBJTCJM2I3LBzS/X/D2FUQSxNJQHOy70V3sW86D17QP1&#10;lHtUT6r+LRmny0L7uYq9TA7zq3InTviqgtvRQpIS7CFs+/olPh0zpewGOHWjnmZ8PWZ1Rv8ymwLx&#10;aZFbd5K9OjC+1v7Kz8gZGWCnSAYnYj5PlHEBSootVNSTl758197PLzNLc0QO+z5Do6hWnyh3UFvS&#10;MN66lxDR7+MldflxXRrJvrlLm61+/09xYeWvnHi3H0Xos2VlyhfHbfBHFcrrn5a1VzlfVd7rHnVb&#10;vqDndB5Km1V4zB6W7QE/XAzYM9ZKmtlfvxR+vnexSs8Nc1pv7A6UIpUFe7NywG96FMPTZOyvU02s&#10;72SoMU/SSJP58FN/+Eb3nRyRZPtI5cpMHSHTUW0nEC3QHAY4cZ5uOpuJM9WBQPruml6uegJzXvs+&#10;PGLNCU4BNp56DbHz+ux09WG5qkAYZ058dwa5TqYD8fA2l/gjtqa1jgwW6/Wz+GLGxikTJRj/5uLi&#10;m7DfQK5ZuAFfiE8kN0PZ7bwe4mg6Xnvo0yygdaLWF/vo+C2Cx4+UVTLRIBv+pYO589Vmnhd4O7wZ&#10;nytvwuq8n60MRbeJ12G25xEsuLC7ufgq+2Qy17EnuvpdKMV3xiB43YeW9+Ze+EZWxcMOro1ofZhU&#10;nXnVH92oIrTXk2PpUvmrCCzFv3nYwuovvJc6cUJKrJS4R4Yj0J2+lsydi0bGqBiIJT2Z0wd6NuEq&#10;0UScE/HFiWp5S8B7gr79ybuO1rdHmqKU99XLQ1x8j1rUW+bS8Y3U/47OTV1k+1qGRSbO1rzcwAyg&#10;fb0f1tb05ROPdou0HuLxnGaiGBfOG4e2Dsc5pm1vXSWwK11YAUqbaabkcm4+29/VCRU+HzTc+lXn&#10;/RlbX4HczVeXK4Spg8janWMG8rT7MzxHdz4j89qfiuaOyAfXJzFWUCJF9z6tVTGWGpz44MNu7LRo&#10;tznsYG6QTfDqTQmsmJS3AkE7PF97k2V2J3Sni+6Mp0uRHP69aer4Qi/vvGx8HuXSEHjeMNQri7mG&#10;4BuQMvfB8KxzX7wBMTQb5SoXbpw2GgWDbE+Khz5bes4ooocSapb5tlgMIRsc/3hkWmLSv60m7slf&#10;1ju3zs+AMJWFcD0JxxQXPZvWH2f1axpS9nsiA7PFXKHBVSHIZ8n4SjE+rls1wzOdUjyY93rfCfS5&#10;ra3Kzt7Hp7gof5fqDo3uqnuhJudn+H25X3EccBL+f0WRwsTjndAr/kj91UZ0++xfdOfyfgSw8UBI&#10;6q/hOJLd6N49qkt/p3bKlUC2tG482F6lntlw5a+yy4A57fDa91zDbe2a4R0IIADi5yt7jdgkyzL5&#10;l0DtvfoCaZ2OJ5FrPUsgP6iAITj7mgW7hZRK40LxSU4t63KjHVgjMZHmfBNlDUaT4qQyp5m7fc1L&#10;2GgvXmq+kr/NUrFZ0nuvS26ZCOkuezY6JSL0IQzydI+EVcn9+ialG1pReesYb70fG9hNq+71VV7r&#10;klo1NyqAn7C5ag+qt4SqNY5BOEpw3Lo+AZEMk2lR3ny/mRTREbEQ8ULIq/hpv6MV94Nfnb8zLaoW&#10;nyiYToL6UWgUSi7dS6dJp02OAfgOttSRx+M277fU9HY0pW655bSB2BGrYWEyN4LHcbywVnknrAS5&#10;cdARELkksohF0McVXvB35wainWKsC2GyK7LafC+6fjN547NPazNor1v6YXFHPcBldyaTV8PdFpku&#10;nBKodCaly49d7Es6nVMs7Sk9oENS4SNjx1MMLSH4GT+1ZM9o5VhPq24DyWNnzUoWwix6g/Sztc2o&#10;ro9XTba6xnGzWtyaLpKJN9N8blK0rL3/aS6RurEsb4RZJnYLNghPNu7KPhbjIA8aTj+/yrsK1dwb&#10;Gj2uQwFpTOSOcgQD1qg/3P6dAjYYtAH2tTCtqWe5bJ9T8ZvIhla5JL0oUPkptdIeTKEH7M66l9Gv&#10;uWDtW+5MCgsAkbvNklQEakV469XbHbYElNnelocuW7GUHyu3yN1ZZoFz/06BRnaC2PH+AHaKhFft&#10;ngt+8D5Pm9JP6iJWKzOom4v8q75OeLs3LUbl06OszIJ7JL9qzdCMaa4aMfYZVILz+bTXnIL1rIF3&#10;/F4NOWhtzftWjElT/0vVX7XKojGutJzDstKP27XCo1La0lz6Sp9JyQ7IF8uQnWpykIL252lyQsIH&#10;R3L03a6reZbcaEdxmF7BmUzZtI8CPcnIXQE3eyyFqhO68C4jmsITf2VUmWp8n1330xpdt02ycFTj&#10;Kd4VqJ4q7D5aJrL7gKXd7/e3Zs7DGrTKBuih804AOtZBwrz7rI7NLgoWbb2MSln0cbQA+FsbtuyI&#10;6cp+uKv5GQyR/s402b2GDDZBVfPVD7h3tvIbrcq1/BnVH9lX3+U8KxPQs5/0xJFBhDiRe2jdF9Rt&#10;5QKBoLLnnQM14LR+UhtZqyGZXVCb16twuhSHumA8kM6mtMqM/rJO+EXG1f69wsrfM9yxKLkQ7Vid&#10;XGEKtam+rwXSBFrgqNkCoaIZi1XLdavLhtda0sWxvp8jNzkCryO1f26U3k3oMYmnGXp8h/ZjGSSS&#10;R986ueYTwtzJUbu8rzA5JI198nLSjwIc+z7wA9aOgdyaneA02DJdE2Rg4g67VjtIQdjFv5nKDSa9&#10;hfWUFDD4O0jKzWzkKLAm2pmYz7agxI3qLQP8MMva/u97kwZxHWkGWFrBfs3wsons5czNzJRhie0y&#10;tacR3JeLB6oFLRVdfPezymL+Iha9nGYbO82PR/7pg9ZahkG3UaWrz56ZZX6h7q3JamM3ztNfs9gV&#10;en8v9Er+SPlPkSGZ/OIsI/WnVIvn1/6J8Ntb6vr+QQKL39ErFzw7x7NY8UFU7VVJND8nkxf8XDgj&#10;C8BX+NTKWr7BLn8zRZrD6cmBfbSjdg+/7cuLSAhzBJcLIm7/zStoCXBOx2bwEIQxfwG/SyDXPKVR&#10;PGiIaYn4RveAVk5GYLraiiRKekdZnnPlVVVwd1/vmgDzoOZFPRbceb/1XMlrv8hBWT13y+INwkw/&#10;G/4dPhFKqV2vZ9Uqe7ayz1rSEE5UM60tMxtlo1C9sTWpnQDyMKDdXjjsV0qNgNTvBqqlbl1IP/sq&#10;8KlBvgc9g8TKgSvm9OS0no5Al7Me2oQwJ/+gbZ6H7bBezmjI5OV0pLRbv86PU3SG1t/gGOfNn56m&#10;TETgIR+/ZP1NO3Dj2c2Q/zbx4NUduK68yezmP+SxJb8TMS1Dh+1KLicG+ua04v2F/b3QlDdFQAal&#10;4hwnPQDXOY4TwBlTMa6IcqCNJhFVEL915z4mzxl21SAco5fL09nTxQfEOLmZ99wxt3za5ISPcu/x&#10;uTwO6qg8mC/e4SobLVaDcM//vQJG9OwwbVgbcUhMScelHOUhRnamUbZDDBQnvbeCJs8JTS9ladpJ&#10;07d3yTGF2NXPbOT2moGsUxe1ALC0Q9OaouHWvenE7Lw9J3isoH3h0B9n/lpDfMtNjNYQ+ZFA4lUy&#10;ryMp+oezMqp7gWgWBpfv6DTqjyZhzBtxc1qxi4d0sn2RSf21yxdG5FssDNv9GgtbpGJnAggLsOey&#10;5FrhvkeFA7rd02u++JcLPPXjqCrqbpebfG64RkKDAkeFd6eb97u9ECWujfuLnmUXILwKkMjG1oV2&#10;D++ztHEeDOxmBxeyi/IyaxWupytsV7Uy9UYf+x5ssJsWr7pSm1+cShXCpHq73l2en1q42bpPk53P&#10;7De2EigQrbdyTwZj8mb8+kj1Gzqe/Sp1XPhCV2W3EW4cfyiM3crJA+eFN2SnYVfYIgduSQYwuQo9&#10;Gbyh6psqiGsHyF+YKJwz/G/qV7aLe5OtWHXoWu5HOXmwfM7rVHsqoK1Gvyjkd72ok2isPltExe/7&#10;3iO3mxasYz9mC/38DQ9xf1XHajnwiUJvcp8eSsddqQLXgtX478B8Cl/1cPZMHxwaTufxOytd6asQ&#10;6GOklKJ2CnewkeRPH7MKS0POYn2/dMJTuMf5BvNFMpfXrfa4E3JmWyoXQKd3CIqM1Qb44YhzFlar&#10;lJwMJ6jh8DSyixRbBWTYqwxaiddUj1eAFX/vjj1a1auf4m/WriqxmK/0Dpnyo8aOvEIcDL+aWZmE&#10;zm75/fjOgftp44TDFiAqMb6jHCzCyt2zP/CiZ55N9eXlLxdoHNjlNOydVC/rXufoQI+axxcpBbN1&#10;dUJxL9/tjgifZW655b5l7TCck8uAonamo07RKBG5Qutml3Dppo1jpjLYwAXfH/zCSXaePqLqCPwc&#10;SaH/17ktPusgVraEoOieK5MVbAiay0A/nAQtMyn/HvjiAYSEy3r0sL7kiVm2X34RfNbmsPbb/Enb&#10;g8ZYyOu+emVml4lZkp/AYORyuN9kDGCBPeRL1z6edQiz/rSYnfhRUQKBcecjDg81sImly0dZHZ7B&#10;wWujuM+kX59wj9PgYjSza7WJoeb0TObZUlKptajokaUBfC+36RQfoybGf7lve6yi0Sqm8efD6WT/&#10;mikFvRJv+Wx8Jp4nIybv0Nsogyq64HTvjHyF5b/I11+NHI8Wh/frliC2+LpzL2Jqf7gwRt/3+rt0&#10;yfu5UjqS2bP9HslmU2k6xfJ5566oefZSdVXl74V2ah8OnfAN2zPrw8H6/GPJzOJHXb32cUpQ24o/&#10;fMqw3DJfXWuzLZsQM/0DZh8Ij3OEbRoI6hxqlQG/QPRFdZM9AiL3mqf53oh8FB3/VnOQsYfvIUw3&#10;q5Pq0xeBEWNMG8sZYVFteZ6jVNFECooqjLuQl7r7jVdkP1VVE5prKnjHYqtJNUvb7gHr1Q4KD26W&#10;t6mEPbkE3L6YD9mRdnMwjZmsitHeMf/KKHz1BERJhr+BjyHbZJzLL1q4lUG8ika5UZvLMfy9VEtr&#10;hdwwn/YFbTc+PUxiBuYxp2sjTMzrJso3ZuXGwn9XTrxMrNXutZqpXsXpp5pumXVju9prf09jFJXr&#10;+wWtSuo+2+eneTf7Eg5R6T7FP9YOfEFwVXQSqAT3SXM1xRf3wL4uuNnrpDXlA0E4z+L52juuhc1Y&#10;O5QkVx58HLe0btq6MK7jVfLeyX+3EIajg8PCC5EJbF8HIdtypL2oxr1dkbo6kpn/BMEAl9tL6VNv&#10;l0eDmsAO9ju15IPXK3K9Hov2aOgaQeTXbzv0EH6Sb+gsBdigqx9bvbXcPKE8j6l/T8MLjw9KOuOb&#10;g9txGfkBXX6kJSQfDaH/Z6+y087Iki/7XMf0/ata6b5Gy9FRvOS/59ucpdKMt/QXbTdOcUyq/qLe&#10;DdUW7UPYZ3KJOfBh5/Jc/LvWMlLTj4aEVZuPhjXlqyAjO9IOdR8HPrvx6cHSLxoNBzM500Rq7RzK&#10;jCq5VaQUQeSB2thkrHzj5fWIe4H5a02o8lG5ksxQ7bgUKKmX2YfFiJ/FEMKcmo2ykNT7azv/ZDdM&#10;ik8ndW0ZxwczRJuj5+MxHsPnNcd0YyRETHFllob32+69pWHtumsgcjKBNYPsiYU0zUmIdiGvbFRk&#10;zM/K2VWDVIn7RWL+vjfFxnlhe59sli+EyJfwlvvHdAJOj/h1Nnh/YXG0mQq9DP19P7tLMXbbI2YR&#10;7+k0fx9ui4W41XK9JcwL+QXMp/SZeweDqDJW9KnR2hbeP1qB7zT614Q09rO5EAclTNir2MiHmXB2&#10;kkOrRjwz+m6hEH7ECdCyc52Bdl+XqHd76x+z2/Sczf/wAxu+0lcNe7k8/HKEKgQW46yG7xKFLy5V&#10;ZOT2kMEJ6Ep/PJsJpp9jpeHXG9nDoMAecf8x7E5Linl4Dp1uIfE/8J0nDLhBhrOyad9j5t6Ye9Ew&#10;Lscslh+se1WdQnsnqty+ul02sgCJseJC703Lk5xeKs/o3QaDMAUvS9TwZobo5sYicyZ3P3mp3chu&#10;5rwskpRzOLnJ21xXBPciXNzqGIXRtTv1DsfkRvTuKtNNX5K8L4zw+7Tw5ktdZCbd/Kmn5t+Ncn6x&#10;9afbRrSCMEKjDh0mvSOWOGsan0+HYruKp8thUraqPfK0GgbuDjsmJH0rFoppcx7fxrBZshB6/Tv2&#10;qWu9x0liSuBBozJywcO+zIgkWmq5rLGltLn0AKKtSBkIk6h4bpUD12cpV8KYexYZ1GDmElUWkdtV&#10;xm9ql5quPXlptKiPy/8/WxiOWlLSNEZz8AlJvo3k282gxdMyuKp5RQOFJPJ5UnhYpic++1ked8jf&#10;7bliJEKT5xy9U6TC1/VV/z3JT6h+o92FPet7ShhmHdRc4fk0249Liw1Mxicx7zZ3/iDV6wu1XbWY&#10;LVC9AALTCh4uapvCb1wfJeJvz+KL8DYzuiyEGej9uHYJDGajcnUyf0+ML/T15+7Rnard8hVg3Oqo&#10;WU4uOZdrPLubuZqLe6SO6x2z2ZbKd61on1COnwxYaS4D+0V9EN1vPRnvZ75WM2NTeriPGoQ53qiz&#10;oXQH3kE8ZLE8kfJgXEPR867UdZUJT8TdAX6B0/kgtOanN92l3L7VqLqSifefrqG0Yp7AMkTtNs7f&#10;19JCy8O0/vJT8QpTmuI+DPqwEzuHMGG/EfZXuSEq0lf+rb2V8KPz3rxi38phV+SlprpxznHRGu/5&#10;unuz6R7Y76VAqlIW466tIfzgOWUeTV7WDy/x55dNPTOZXRyjVQLyFFcbpWXf6UAYBwP9tNKLiJk8&#10;3+XfxSzYI3o9cX2Ia4DnTwLpGYG5KOkPuGtP1Ppmqgpls0aQlXwmEuhNyVu/S/fVc1hnHHlAjB7P&#10;D8I1L4scaO39N+x6x6XH38QD/p6VykI5vWfpO+kN3+OZy4u/6+3R5sa317pcHPa5bC/h/QZp8OBP&#10;5J0tWrN4LHNuwPCXEbP9/fIyAhlnlOl/bUt2y6dvJQQZWXyj3EdpQQuZ/7mAXpjX5u6abOarOaS5&#10;Gxt0EUEIpGIVvXsG5OOq1YmukGLMpmDEGBhe6caBYWHzcMLgaAbxDFivjau5+8kqu8sGfbj1m7Fs&#10;ljYzq5OI3bCz/WYPf/+bVE5HmXTXKhdarUKw2J9Xo2BPZF6viOE/tI66O40ZN1tzcnfCnCi+5zv1&#10;42GJG2GtkPyKObFjA3brwbz1Nps7+jg6uYnJeyBOsuruPsIvXwn5k2OnQ4cARvvzlq/N1q3+JV9a&#10;4UOms1X8xiJqhSW+VXiwr2pX7xpYf3BW+JV9Pe5fCfT4OqAky758zxoPxeKpcEeD+ud6npy4uVmP&#10;+QU6OPtutfVQ/kpcGla1UQ6wZkK2RJtq23nLe3rD99+Z7pcgDtPb1oIkWc1BNqo5r+Xx3V5T104f&#10;Rb7TnZDRa9RS2A+6MI5mw9nubMVFMn9Z1ipLjLpt5I8RcYb+dxEk2gkN3V+DzrFVymnJ4zys5fZN&#10;0pwfk3pGBjT5xe/3T89HTA/msofa5SW90H2wYoARpGgs2gaY+J2Nj4G1yo2E3C6+rWzuUncKdVl6&#10;R87QLS7+cujmc9iXtquJqVNOu2NgkX/s3Yuxd3K+UUObuHaEWZUI8Z18BJX98xamW65LgCuolZPo&#10;eV797ksfYoXNYJWlp9bvHZsP1r0ndrQaFmx91l7AqP7LbO71fbYhbJhshHIb160YqHnf43moATpq&#10;pK1HrGrTxngS3QEmAn5uZoAO6GPI9nS8cnzuDf0IIpNjA2ucV6/it3o7nDGeHSrv27u0l1fP7H7S&#10;NhkIc+zcN0DVBh74bJyfrah2fvg5zH4DprDqNvfFgyuE0rm+T5c3gB8vc303W6arP6ITeX22961l&#10;Aj/q6muvQw6qNEhRwIGyeN931jxSmvvZQG3Pqr0YwjyS4/U1XYFil0K6r8G9W+86h/zA4jJbhwVP&#10;N7ZWs5+CAXLO24OW6SHzzitdtmFOx4OrDeeeJBtRHgn9j+8vY+VYheVOobEwv0zjINhyAILu1V/7&#10;4cX5yBWc5QusC74p1U08t16Glik2No+wggyXi0MEKNn1Dw+YaZXOrblJa/K5bzPVqsB7XH2BD00m&#10;buX0U/GQzCe1KfpWKZpudpszUUGXuel3LbcgTGdnn8FbtRA/Es5sVEMbjO2Xncm6xORg61mZrgUM&#10;vJvhpqHyDyxg3dx9eNK5Y8W/cp1Ha+gqUYzhfi8fYsOgUsu+QZfwoPY2f8hAawhIht7I/tMRjF2h&#10;UsvBFk1F7qtSvYZlJMZkAn1ryWvcgmnB8dCG9owlMza5703zTBF9liYhWNvMVSTZa2W3IKSieAHN&#10;85GqCVPxmYrpEfPfefRmG3msh6ymEMb/6rt3uHZWauUOohTiyskXe33pTKXGYIQoXP04nQIgQVHm&#10;EW4Mhc5RB6seBFJN5Ze7fAR1eF2fCrkJFPWmlHUEEnTI6jumxsHX2jA7+QQmYH9PU883Yii0ZebM&#10;bHPSJ2DiePsSXp91uq+edeE9CvthbnZSUJCUi4uNXDkSx69EtNVb8Z7iHhh6DeKk4KdHU9jn4YYh&#10;nqhvezliF0+zSr2yGXviX1HoUWWwdMY+s1Y7qtP6+dcGq/pFA3HKFuaonY99n5lOD0DdBVZSXgd5&#10;Uy2W5mCN0ZyIq0HhWLUGiKKXYFM4d7+AU2MIq9Xq2/usZ1HQrg3W8yVd/7ukz2B+PN6pjPJQC+uu&#10;Ibezrw7VfVJpp6ffzs3TNdx2vQvuHDGc2dcuMkNlVINsntf+epD/jdbT0yH//kYbD2jnljZ2mNpF&#10;bHUmcQAUiPGZgz6eokMY9FOSQkj3GbX7FOazfAPKDK1ZHbyuq01Y2D8ezDadjxX5aeepzhB4hdX+&#10;IvTWnfjSnU/lFk9YIBpQuPGvkxWEszdmy/L32J8Fezeb7XD8UVv4KwhTbceDCQGVugKWIUd1820m&#10;DW1crq+jQ1DpPAS1bqdvpwUg+KVW9MUq0YIp+3DjfDlg1eZ3ucdzS4Z8vlxEJibSD9DTIFh/9Cx2&#10;djX3ePGrImTYEMbMSbvmM7Gol95VD0pVfMBNhm3mNZ1dnm8J89hkgdpVIY9VpHFNKD/CQte4dD3o&#10;CnnMnmlQswTfUg8L3/XlM3eK98d2APCCK6Yr71qxc0zV2186WAyzpVfL0cPyU9xNh73B+2Rv6eSR&#10;8VrXeYWpJzt/bXQgd2UP06SIld8M6LDiRP2IAH9lV+zWLP/j6Nz6TfXDLf6/2i9i3yUU6eAUSc6V&#10;iHQQIooQ5VB4Pfut7meuq7Uu5meNhan6Pc8Y3yFoREuutd8GZ0wHb2Hh76SDBx52/Gw1EK/wVkEG&#10;29IR4X1wZjPOLpeZnDwotPWFTU7gScBXbuFwMGXN5mYktoB0WwQgM9s/aE1pNXrM/GtvWDZOHlPP&#10;lvO7tF/HRfxF9Ci11IcLkMvzByeVmfgfsjWOBjeVH4+154kv7sBRj2rB0qWq874zmkHE+3WB3VB0&#10;DEa1CpcTj0DjIcLnnrPfjEqWSdFsH8fVB3XOx2QPfGa6NZIBdAqN8Hum/4SheW7cYP9mnQAvoC9o&#10;D+rJId9nnkjqxtwo51POXBZupQtvVIEqWmGw2KLbDIUno921XT02vW5t6ijZHlIz3zJT0xYjusy5&#10;52wDOu7szXF0T8bHzbNKviS0mhuATLynuZGm9B4lcXB9o5WBpxzdcpnNHhvXxi6/WD6PY6Vy290y&#10;6u1yvqTTQT2zA4riXRrsN5UK5tS0UTLraOlmcbbvvf4Tjt5eOVHfWi5uHm/L37r8dxXoKZPxvgyM&#10;AS+u4JU5UqGVJdBk1mTzsapr6m6cS4NB7eHr0+Ht170mq3AwhBwO3ZD6ev/91W6ZtB9Gm17+cT2U&#10;a6eBYPfqmZdsr6hjZwauVN91cJDRvneWfucPcFaF80DOjipOo+vD8jZIinCJtbJ2JsaW+m+i059L&#10;MUdufgRdRPdQ3IipV/1ahPslDhgMjDAw/ZoNjsl1kRp1KSwqz37WtARyPvj7bI6z0aQ/x8CCW942&#10;smbEQIqyxbiGdWMWIauZ85Y5Kyu3RYeU8ASSdF+gt9zW7rGEfg9zNFr04s3z42Avb5XIHgYkfqc8&#10;bDL3Ix4OvL6yKL/SWwwyDI6RAlWF4K5fKafYSv698eQYxog9W5ME385Ka6dNnhbvX4jlmGT9zeHj&#10;WmH4TPu32b2yzhZOwm6mPdZN/T6/1/SAP2REjqllqJu4azXbnv4TayAjFSpdMZi/R3u77035+7aj&#10;MrVCOUHz/LP6FAYEYw+lHtuO93MLXE07QIwDKSmifbK6ezCDNrRbKANcHpdzo1x3uDad2osjoxQI&#10;kZe9Rc1I3nMTkKEoGIfHRH01wMq/dwpOzN0t/1Ob9h1aUQnprrWU/up6bLFmaVA5H4+xVcJk9Vwx&#10;5fGQX+8PNfjfI7vW1fHRwpssFcJX4TpuLNSkGc0UG+/uH4W/xcppOr+56Gokt3lRrJ452nLKQEu+&#10;aONLyJzHj+ZGPj+MCpdVptjXNWt1bVqtf1OnYSoHhKgcNl2v02/SNzp4BVIsLtyb2N+Z5rN6WC5v&#10;hdZtuP/nUi1sz+3ydnE2AgDJmC0xIqnfXJZbO/82MN+P2sM2h1H5gOjydeQ7em5Z2192xqhz5Ny5&#10;7w2Lm0z4tWG79Ipm7gbPr+pjUXtE4oasRXYW0ZwLO/ybQLGteiGItZxT43aQRqLKx9Eqst2FXeUy&#10;7wxsbM+FfvYI2xthS8AkcY+nh/mS9p4jiyjt3oPJZZK3RNp2yEBrNwmrqjYzJ9PuLkT19vX2q/hm&#10;NliQwa4GNZsdhRYxyPvt/RDfTQ79/HdWnbVKTEGrGfY2XJpol4Js35s+va6l5rGNLsbsqCqRTMUO&#10;cvbd6Y3wEIhm6rvllUSznwM22lcJswXIKdFubQgycMcdn0lx/pweAFhG1r3y+84gg3ve/SPdYbC5&#10;DJxGYbzl6qOfXRoX7Ww5gPoCGpY9VJp9JIidJtXaPk7es9p1r7Mzvr4DoAJ32Ak38ryetdPr32mt&#10;N//Y0GsmPWukR/dvlFzco6cvf77BNWv9WsPCN9M8eaRRlrWocXjsl3JIyduPv1uNK+9Trs4sCO+8&#10;sk8v3Cz5TB+j5rxEtZaobjNmB8zQkzayA5lFZsdOh6UZBvzjedhr7pZr0vvk6dzOq+O367Psr0dM&#10;mZxGCk6YrzkzafTaiD6aDBiXcMMnnaW84XN1vdkKqYMjYUoROQqHW/DJ1EtMddT3sG0RZITKsFcE&#10;KvcLQiG61prRz+t45Fd85m3l5ashLbYT8FTz4+urIkn3jX0qicKz8pkXe4vvWMfLqGJU39XZ4YLO&#10;TVGUOtpgHk8V5bA9D3dUNVi/8WsAMiWlDWZXNjryFu2W++eNcQPs/yH5JP6ztldfSJB5wfimyMgn&#10;nFc/5jzdbtx4hH0AIIV7ngf7A4FfXHrIFJt8MWApQT2DGo8Tte2V4I/BaFv6O3jYMBjyng+Ir9BG&#10;L+wkEWlU97l1pvm2zHH3CORf7DgdEtr2ynuztK9+Pt7KOIuQU5cH40l9VYeOrjma2b4qBF2Oh8cG&#10;EzzDTu8wO4yIGgu0/G9VAJlDCnF8ty4fp0WKxWa5WbbZk4D/f6PZkXU77A7IB4mg5aw6BAaQLF86&#10;UmUnKH9PMeG2MoGmSBTGSf4kkT+Q6j3pWMA4XYM9N1rrqnvYNwriHPlb5LPyAW0+sR3HYbpwGg2B&#10;xC0utI3dUkudI3U67iqXjr7oOW4m1nl16limDo2SB3JVnicmUQS2gnXf+6PJyS9TQPNtDJ4cfsl3&#10;MOI0L8eh8ezACA1ktm1n+txWj2tVUhdwIqzdvx7XAANveCO/5U2hRm8a9wSBOoF+9BnKvejwnFTV&#10;FVq+Q/fBCsHkadIi7sv+vUEtAmvusRbayXJgAKLGInoZlWj6XQAZx8G347tnRNSG67H27sEVgBUm&#10;Qrswwzn2TDB+HVM9+1AIp7NoFgIvrDtnnlac6bTy4qKhItFY0POzFrVDg5leWuLbJBNTW+OyP0lJ&#10;zSq11A4BMsIsyNZF8nqOuhC8jjfyO4mIPb66dekGQw5rBP8TcF9gofm7ZxehwEu6et1DhZfPs0JS&#10;6KzS0EqE8Nird29XVfwtX1gKSVLFEwBWO98/7LZdZUDG3IapQhXBs7LH45iIegOc4M78utMZ1qxn&#10;d16ja5lXLriz5c1n3tp9DRuoNfqU/UzMa3NT+R1H3XPzPajGt4lcR46ZI7T2zrO1u2UVe0IGgpOh&#10;roBMK22VShcAESUqvlnUwh96CqHINxsN/Gnj3c9f2sU2vDh4qIWK1TwYM2RZF0rtx714WfonkZyi&#10;47hD32ffInv4/Nq1xevWy+Tibut3v3VCeUu3jn/nG9k6jlmSe9S+xYO3bzSE2RFFW3CZrI+k8uUO&#10;LOsGObq19RJu2rdx2H/Mc586uDwZAfW8ZWEtZbuqoRQ37ge9WfJA6eAz8mP0xObZjQ/b4wKvoX8T&#10;qGo2n2aNq19rNxknmkjNTfV32OwMvhNFxmnzNotvB6ppnA9pAtf0c+l6dden5jRzgjzcfjsoOuqX&#10;34u/V1SSVAcDcqHT7QO+NT8WbHQ7Sp5r48+cFHdy6XQ1+VKXgX7y3Xb1Dte0pTCY1+Ytf0UA7ldd&#10;nJsVWSmgVjpt0HEFiS4xH/XFbL8PK0maKJk8Ut1qYjLZ9tRZPjInUKZ0+bWIzlO4PgfEtAQymX1K&#10;h0pxqujstWtbOJcZ+2R9XUS7zUad0dHNKwitb7tXfz6bmWvwyp/2sXXNHX8yWebY8jRHNCJuZ9fI&#10;9MLAdsbMI+Z3XEB4SplMUqWvywwRggz/seX3IIFOS6aXOUnnbYfnMspwlMV6A13UaaRxGZ2Oo/X1&#10;K7nifJJnmd0BitybwiBTis8DHtpo0FPr0al8ByPdDV8bnm8L0mIvpHSxzc+m33D2d1r767vQH6Uj&#10;cl5Ng3M2hS1WuaU/VEcrrnXWZJjipOiVHDN4P43z5h50f845es9fp64eC4Mt4SD7C61hSaN7qFLg&#10;nd5Lbo+NqjS7vM8y2mvRVt5/jxyRJD9Ls+xGB6b3ytSv5KyBvvhHsUoQtI3dFeQxPulxtojrh5zE&#10;K0Pv5ixHKnGHxnDMcbqZyS7AkY5Sm2MlRdLhhhL2m1rySpOX2uHA2pDFd383aQHKzTmjBNE6vU7l&#10;qDSSDpYCBMwhqd0rdzjwX4NRVPe2TyKeqb3oTXF5rKLpg9DlFnVNp+3uKOb4lHtI4Tjciq9EePcO&#10;+rOmVCn7djU7Nbx4ARnwWXtydg61IuIdwYBpJEEtnVDAl677peDr+K6JTP9ymE8PQ86WfZsQT3TY&#10;TRnLYleXzHzr9m/Pn90/O+zwZHH1c69SPiwub2bixUwl3QnNl/D39dwu7uX3EJVbUduO7+OZdshp&#10;fKBUPH/iDJqvj/ltjnY65zylCYfcrM1scnHDhvyEt/O4XKY+PGgNvvvJWaXdXktdfDMVTFhWxjzP&#10;v1joPqw8HrMTyHAry3BJOKSdw4LLfoJledKaCFb+FajEvDS8UeWr8x7bJ4O+HpIOEUfr5Spu0v/+&#10;dn7SI+iLie8P7+dxn38/N9Iny74e7t/TwHXvUx2D9SnIzFroI11dEHUCOdph0C7cO7dGeUYt28vH&#10;wBl18i+o3pLbIbipS4ryOnw0X2oaxUxLrrJeSfYMowCxTHrfuiMH7LTgm1sl+DwctZHJIg/DOYQV&#10;/e/s2WzY5zdxrXyE0XDE8sOn3EVLvVCq7JlzPXcZfytje9vd/iaMaQ3nHIWgagh8uWoyycZ12zbb&#10;5rrLA3ysiMI9I95v6yk7D/rLZ3dV8ud/b9TqX48HXni+jUaWh6mEH+DvU+oQQyAi1ePNr/naeoAF&#10;vD5q7GZ6RToajFqDXQ9ZYvN4HH/IwnigWEZDak3m1/bBmsv9NT8Kr1DkDUuX8sOudnLyqllPDHg1&#10;CLuFBtyiObiGgRgh4MpqCSGeJdvvrsB+5anbYsbK9Xd7Fi3o9V3tq7PzvX64zJprOeTyqCPnSybJ&#10;6OWwN8Bq//e///2X/5/cf9V6uY5n7LRz+7zhRLwcr1qbmZFMDvkNSPaHxcxhPcRq0spuu5vpcm6+&#10;dHdUrcgF8XRU8pXSMLafhW7rDVucsVMyj7d0o2HuaZ8Y3H4cR9ChEPvMvOpVk/wE6ICO2/G7wxxm&#10;7eLqHVHOU/vvwmM4Sfg5nJCoeMkZYBeT1gWNGcN0TvOAIbZeX5IlDM/Wwm4eiPfHqnfmk0bZjS4v&#10;ClZjGfGmTeIW7H6p8tnq1vlCyYQNX/uw+2rjTW26Ki6benIFme5dfhzpNANWiDzKvV8UZ1NvLRVD&#10;OwqL8hR6mnERPd97jDptDFlCHsZRBe2jdphssg2G2zc1nl8uI6DwMokxzmUmdHBpL5/U4JYbOY+N&#10;HtTVv8+JYxoFgrKPlYut8fNqa9Y+dSDvOfkqPexGGbnZfHlWp8InOPBpp9i+2YacbQm3xVksDk/Y&#10;urRiK7m4X029ac1cyceAGBCD5uNMJqeGULYqeXdxQkEmKzVbLXCD9IuDWZ+E/svAC95gSXafvkx/&#10;aGkznZ9S4nOfFbNioBrE9t08H2jOLC0ysKJUmyORPbwYervOqEJFruOQF3PPRLNTFfPz3BUNHm1m&#10;CzJvffLabaZgCI1EJF59Cqmb+xDxo5iCW9VNq4VXuoDh35yp0MPfjlz1oKt37Yn8/GEuglVz1Ho9&#10;Vu+z3PYlRqPqyJJcwAvrN4fBcu1IyNiP7v7f1XobXqEiR6lbfrc/ymZmY40d1YOCxuZVFU4EJ3Xj&#10;pcl69t17kFjaRdxdIwUh25gLxKLNiCWqDJgTC62L98b8kt/M2oxRj7xTCM52bTmHRf7hUPlzqRyx&#10;rlidQxQTGuepLlJPqSuEO4jcqXRb8xkcRc/gooGCWe4COTNy3mrhpU2X+6jNxuLrhkgErHynb+XE&#10;27r7CPt4bTisKe/ROHsC/NGAhEKrMPk7hCDmSvNX3JVY9Sb97DQPTIbLrMzqz3R/FpavNrilCl2C&#10;m74cAv1Jq+5HWym/7j6gqi8BOn0ySqMepVmniqm7pcD+2HXLFT2+mvABmFTibWmj6H/PBSvt8aIL&#10;h9LGz0C0B3LW6mHW/F33xXdmmvyG3JNavtWaIyqp4LtF/QgPR0MFozs+ggurXNXWKPJEHMtga3Bh&#10;/kdcbj6TuCpe22Ro/r74iYiY/8sXVq5YP1+EfWW4Yc/FegDFHk4jWzE7wazCz4gbmlOI1HpgVkm6&#10;y9muYUEnjlKP4wYtFezVctjL3nojqJ/itcy9RYglUpVLijfLbHE0d9De5wWACkFmeEJWy9XHLv4g&#10;/JcP7FXvuxTZ5W8zk3+ALlp/r8VpB62RmbL5ND7YnRJ73r3a4u/2ss1d+siIHeSvL56aHuslIXbN&#10;2WRU7R1TqHQ6lJ2KCxbS+99+WkSY24uDds67O774pTc/SD+3PMqUvKP06awMt8A/KOHanYruiu3U&#10;M5hYadSTiBE+faJyzeF/P4wU/PaTHQw5Skcpcrpn4MOFZF5PWqHWqPz++03j7A9VYyyZCcyy2jX2&#10;w3gtDdo2vXrtlC9nlc9r7W3mRkq9rmeiYFsaK2w4XU6crnecgBlRCm8D/tWGT+J7UnZHywhPI+rH&#10;HUXfmdYjq/g46qM/lwr8Rvn5biSVnvk0t9Ty5/q6kHfob4IUb/hnSD9v55FU88VcYVvxRHH9Kj2F&#10;PngXZ3vkPmdxpN+cudydd9VcMbs9rabHfE2/jzazdcelk8puol1SBGQgXlE/AZqjrXWbtdjuLjc5&#10;XevtXy+otKJGg+Wg3x1/C2wVEW+1/lEUKuN0DW4jbyVeIGakEI8oHvYkS2oJAVrZxxJjy0qz0Fgj&#10;ev0aWzZPwkUZZLJyI7xX9tDWvhAWpTzylg+Dglyq9hftJ1kkxy8g0ZQ/aEy8Xw+H6gUxdhyLW4uq&#10;7tqFCVTGbNgoZI7PjggM+9O3ZPR7tpNHUtqOyf3oZKHHpvQ3jcoKtY4kofdD+W72o/gmU2au84QG&#10;ulsNzMcFsdD0VhnFe+d4vJ6bRMtaaXDr/mYXfzU2hU1s6YEIPWMN8tRtepf2EdXS/JabJBAZqcAk&#10;YofjB+cLMlUto4eF71pbiouK6rQlo39FzDJ0pTAPbKNvpMtPhcKE8yYHxQKDCrhUneq772Y+Qp7q&#10;cewDxb/pjFjCWC7MHzZO2jw13+ll2yJw2r0IkmBFuT8nRJ/tOrHb5BAyehv+tA53RYMv2399WLIW&#10;HEYzbIJk541lrny/XXnCLhJb+xJULGjHTlD6MzSGz0VvtZE+JeCMZroLrIhJAJZkNl1fdCGza7Ei&#10;DTI3X92f2QLtvOH4Q2Zznelim1kdz9ykPb8z9RSiVejjfnOi1cMduk8ROrIkP0vyBY1il0MHOhue&#10;cT9LJFDq/n6V6Dp9fx+vWkM3ydC1WzvSu+b+xkRrpJFhAwanSGa6GOXIyP1lICHXLkL3mlk75XBn&#10;dSiUOo7fIpPlxdpie2kV7/bZhGX27NzMrioKfb53ip+7xCUHX4vOl44Cb8Sw2s/Q6Kph++TfsJjj&#10;1/Qo854lWeQaTE0nOjXYzndRWfb5T0m6kHqsNbtUcmUFd9WSFA3Gk2QtR9DIKE6JPRBZ759iHoqK&#10;YyFtopKMzrDykTooxjSlP+tGwE1W5gdk2mpFODYqtYHX5Re1vEfUizqFrxeBmzhqt3kdAqGk15a4&#10;snUFalxPCPXCPPv4tcJO5ZrBunOX9R4qFt7iZQkfXOch5Aju2uCqwLWcmYYKrEHxv2mUi6x6cdvb&#10;ceYIUK9BeT+hHZXie2YO/sUGKQzG6OsItoJy2Iwf+TIyy+WIXuxdh7UA6f86dU51gVg+qe6iItzM&#10;dgQ+0iO2GQWjKp5/x+2+mGk1QWYaAPSINc3vrDSG5wDs2pnKy2D11KcpeMvDE97yZkaP4NLC5vLJ&#10;foV7cNH3ymi+aOmitks7qTH/vhzPdXtonm5v+q1WsXyqzScdPOy81hu0MKk9/t40oryOjIuuNNnX&#10;o3hA5/aeNZwzrMP77JtLhswJshU9zXKDL5SA1QXuOc6CJfmKDfbVde8Hno90ix063LFHLRPBu2as&#10;b+F00J1DA+lvbTOyX/KfE2Lxai9/kdZjl/TebRQtUloMO53bTW6rI3IYqIXp3L8Pmi5SICanqMj3&#10;fn3yOD1zwKOb1s7ot7A0f6d5WzUGHP+D5lsskzuW2L6SF2mwALoI6nzbIOM3f8klh1amCs4UZmtk&#10;aFlIaXgvnL3LJuhJWn8VYotbtWX4/D53UdWHrWk4c0duwErSdhE1zuLtdinNCJdX64qakA4qYzGF&#10;FhtPS6zaqsMLnxbIrDiImmWSwyrK1cH1vgPa7GNFgldlwTwpd0YSFCZxm0GB2H3sgbhpXguHByoj&#10;53Z0HGU/yrtOJMxzhFr56mA6/owng9CfA02+lSfsIV0KjZbi/22muk3ctaeBBXWosbjLNILXEcsb&#10;ijhtpaQ/MFpcvno5onKSqef43QX841MD39wz7ZeDH9eS/p1lPvp4iuQcNXd6MJMyrfQ/5QuYeqhB&#10;YJQ2pc+5+zdYmcqUQhmxM+pugJq7WraBpSpJl7p7jvp6NnshJWQ4TJKUErza/RTNDmBB6ldr3e1m&#10;jTc5+SL0sr3k18+X8k+8ndaI1vraBw9eSrZz0jO6na9twgUZY7jWo8n8k87euKsvVyikdrxFZQLP&#10;y63xNlf4BRnW6MWJ4XaemL/O5K391xQBbKQnyZPluv6BEwHNRZXO1WUIfX+6omrLU/L9QrNSJutj&#10;k7Sngswwbj4yC4HJtgYvsV319wM/w8107lBelPfQ4A45gsazOi8Ec7Ua3pHGfH7nGTzXnr80auqf&#10;GzicmJ4tlsLcOtRjL2XELPr9+pd6GhCaaxvljRf+fT1XxUuEDAG87L0vl+Xy/JjPJbTCnKRWBgcW&#10;tr66Cl6f9ZXe2vLc2alfZPSCMblcsUxr4ezZ6prble4TVhCej5E6ncQAWViZl3F3YbXfY6o+zF8q&#10;f69Gsw1/FC4sPbue2s9S2Hx+5qF7roGBbbG8EjUCn8FEtiRHdw14oEMFaedh6F2s2hjRddgt4nSA&#10;yyImQ7P8gkHpVZ3mfqp3kXNlWha0lNCWrjUCme00dqZYTDaXFhgpb1sqk8/nL9KpDm3pzTMhovxl&#10;GZvTfUuJr5BdZztTIpKq+6l48JPsJuz+zqXMgzIaycKAEGHL6soRD1S1ZvaJ3AH82az6+N8xytik&#10;60lt88rU0OeHE8o+dx13yt42v66Ojq/APgjdWbQlmuy0ka05xdyW6BG37vCIEb3HACPvVqe04a3r&#10;Fe81DIWOhSAvPsK6UK4nSBPfNk5kIziCzOKxe8hVfQVND/TGL9eFvrTRZjI4yCZR9u3WD6XRH5co&#10;UJJWKVcRq487mxTzC+33s7djYy4Gdf3cepPODUu24N6q8ffq6l4i35d6FgcEpn8qIH+jb/rYqPYw&#10;VWvMrNePXuYq3+1nILmw7JabFUoacx/5eK3k86Yy+H7SMzSyNJbJJsBLne3T1nGOoqAqoL48HfDV&#10;3tMGUHAYek0jgseNaeaV7IY54/F3xBVtjyRLj8J3H51UFKE7A+Kzl63VZYqm72IxWBIHjm8S3P50&#10;V+0zK4z4iif8OqRj402826nwLjkuqPjXYwvqufjh+jnvfCrCHDsZvdcvVM3Pjn/TqGPuMpwUyymx&#10;akRv6b5P0lx3tRMeysGvxsGlTiuZgHGT2qR1odOF7nwWGc7ahHPX0ooFAd9h6Mvna74NWcsdSXZf&#10;GeLee4f6obLxzbHqqB8/MwSZyv6N7afgnDoyWjBiCsw729ZFVvma2/Ipkt4W+qhCQyn4xq0mBMTM&#10;/SwbQf2mi4AzxlXK0UwaZAsBeuosMvX+E/y4a558wcpSWJDVUMGY6Wny9zhIza/qk6+blmzdsRc1&#10;bVaRBnJORzlkvlO6rdG0dSmZXfDbIBbml2+QZu0uWJbEeqNho7GMH81FDxP6vvhIDSBT1g6TdFSs&#10;V3q/fetg1UsopPnbfydpnUqXmvm1KSCPRauCc1MrogGQt7jAW8KE2c22eeDDXlmZ4ltjdtVw2piP&#10;3x7rpLN+H0NTOk2ZlVDoj4CyTRpaITUGdMEknvF7mG2a/r1nLVQJZN7kqRlUbRPovPjECMYdidzN&#10;q6hNVCfDCdWkBbZyK9dy0MgAlX8TKP6+BJPOutfhacDoH86bMdZ34zIWnBYwe6Gdl+wvXobsk8vW&#10;AcudaHwzPJ5BhhZjd24s/Jm82Qy7G4NN8ntADmNDjr9er313x4mQ2t3Q+RhIrETtnTaGnVPSaBGV&#10;2wNZP0h1HqzK4IFwC0G+V1WHpx84CCvV/+fqXGIV59Mzf06dqm8mPfo0I7V6lxk1NtiAMTb3i8Fg&#10;Y2NswDbmDjbmYoy5Yy5RLspsWpNk3dLMIpusRpNErWyiRIpGyiLJKmplF80yUbJszSatKPrqq69q&#10;XjqaxUxJFBTo1Ms5B9v///s+z/PrwaIVw0rypGKfn5e1eG++bfbzo8xajOuo4FtB3VZDECSxfsCh&#10;X8mh4uZwzzpz0rmldgDX6DbI2TY9RK6iojUfIXuZkjBZwZIjXswlJVSvuOika3Yn8Qqcz3a3NYO2&#10;n8o73VYuwuoG+NxkUkmdK+PO9RAWhrRMa/UytdBSVaZ5IbY9MqskTp3M1KE7R/E8MPlLKJ5viTOL&#10;szftUzi6jC5VdQ2aCVhcs7lZaSrF+lXIEEC1QBrKNG7TYka0r47mqTk/3web6xgtLS0zD2mIfCWF&#10;Z2mKjpMQ/cYSNy4MqICcYF8nVf12Leko2l+cc/PTDomQth9EancaBNIZdk+jOacYSk3WCTeOPnvS&#10;9VKfTsyWVmARxBLkjg+Na0drDl83YXF/W9xBdBbCT5xDvBd9hIZGIa21IqEjjC6bR2yVorcjusdA&#10;ol0jNgD67DIWMtZZf58SgNxaKfcHPes8yiygDH2qJjVTjNBXhdQHBUib0RRMRtWaCZlDyig06R4G&#10;7K1xn7cbgfHWSjEPJ2XU4dLYNgHFkUsQ/LJNHgqF2qFKG8nRZbzaJdbUsbRVlgexTDHCYf7cexIV&#10;SGcSZXSQXDhSzlQWJinbej4qKexGH4RyLQBQ0rFTKU7BdGN1DCxnKbjG661lpQrCt7FgE9H0MnRi&#10;FdRZ1iAvi1sXyY7qXcF+n8q0bVuwmyaUgcYwtCNmel0cIN1ZJnwyN0vZPfT56mpXLCIjsduEBWdh&#10;FCnopth2XaOaulodPgiB+TkAU1QiNewQ754pHJlU1aK1mLJmOSYMMUjCvxQ4Z3kOKC6UEUJ7i51U&#10;ASMgTArnWaSG55kWGZoVp63TLr4oQjxfFpW9lRId6ilZ2G1B1jNXkIjQzLYgyNAcWPdVJZ3U/N6t&#10;ZCWHt34eBnKul4KAZlhnRs6D0ukXLdWhl90m6ZZ3DuZmoLRDoJ18DQWrxJzR6YjJckMT09pRn9bB&#10;iqWYJV2s8IPt/JBdu5tw1ygdJhh+A+b71blHGPXcjSgynBtnkS2bMQL0cGMNYs8lR7RUc03tFsdG&#10;8WuoBDN3acZG1HASV3MGa7STUYZHo4KwOdLFS2kYBCVezMF26zEA9MTyYFrNQ7Ivc3CBeSdCm+TQ&#10;cgweUvrBDpKZF49OTYew0GdryIlDLAZdEWaSkpZKOU2KCnJidplP+c5kSdMPMpYiusdxaw3wPgo9&#10;XROb8LwUUEgiL02s1tXU9+e9NYg6VCpVBwmgbo+R2nHhx0BOl7kXMc0KUM+d9LFApDID21tt2Bic&#10;VdY7kmQre6TuIpPgfZcOdxEslsyAjdO+ekbSiGjBLWDTO7u+q8kk+diOIn2u91i5dMLejPhyvxSL&#10;nmJ+qY8GusGzHN4wl5kOZap3OPZHDYqejDeRSCXPHX3CFLx7E5SN+8gEISyfF5VxsTutBy8guXwa&#10;RcJVOVzQiV1C0LUmyR22YdYQ8lEZL29TRCs5CiWLJ/fUiduxtBcR6s+9Z71arafV2CreDZTjy3j8&#10;0QqIke5OQau8Z3cNtosvwU3IByRzF1CqyBRwgisrEZiqM72o9/qXOVX1QZF8I3sgAqELna3B0+QE&#10;g2QpZcAujPJ47z+vnkb2Go0iqncmpqvl2MtsF/nLSt7eLNHDQSmftqIrs6nsxzU/0KIQBZr0WZkb&#10;LYhCtYSGiiybPWi3wUXHttHjyYGQZjI53BhtUzleTGDVsrMNbqpQhqySYNaTD4zXatk5SV+kdnwL&#10;HFfe8DDy/UkMok1c/9Hoqev0CMalOFnEOvmJN5oZ0fIRbyWN2rl7R4sbrL7LVUpyVUgGhOGGGKkd&#10;tSLlsVF/uWKgjEk1QzWPNBGFGz3mnXq5G+fUUJExyiI5D6q7a5dgcu1ktdzppgs8KMfIAnucTnoV&#10;zU3uyzMI8WztHiMYZrVOaeLspuhEpQxMILtzXdjKPFZi4+1n837Qz+5gVe6UxQTeX/dKEyxh5cv+&#10;bswlPD1OH6lHp2c4NilGMDrtpfXURFk0wNIe8MNc1kmdAASf99fCyYpCyH7Trl/HforNXpSho3aB&#10;VLGceUQMysBmLBlSpYyKLsA9cMWFvAkruAosv3rO1aB7at9aPVq3StcmuL4I2eOV3rEZ9ds9Nceg&#10;gdt8onC8fh/UUtL4sk3c8nKlNilcwpXTmpaD1qXCL/M5KMNlA4N0a0rLdRIfMxx5Bt4OwLoWfHub&#10;ufsdpDSjlbtRSU27Ju3Rck+9z5qCuhkqACqlH3ihFr3gZJeXW/LVKO/FyTiRZ8HOepkgQTegstRG&#10;Hs6gjDxpsnb/Wm1nIkUunNNKmJXc2pX5MzrREGLhEXj76KLBq0EeEXrFncdcfCKeHoz6bTPpXx4t&#10;IHFFMsYBXMjGqRvcY+37pj5kUaUYF3sHI5QfUs8ZgSkxoxaCXffwSexUcWHXdLPn/CU/nEi5hWsD&#10;/y6FdgfSTD+MBN2TlucSTqNUGPo77f4Gzi8P+bhLecZu1CCaC69LFzi5SiRj0iVyXgq13tTayTaU&#10;IQf5WGKdc5UZ6SD0NBFthmJLppwpdNTFLRu73xjXIgshJN5aNquRbXvfjHDSNFjEc3IjBG6cFMN2&#10;Zt4U0U0f6OyFHtc3o/xKizSytC7O6+S5lXqeOgd1ByZv3F7P5FRvVjLLZIfSqQhYZdV6oT+pdmfo&#10;Zh21IJK0s40aj75501OjOkSz0qNwKBkBLt4t9MiTYdy2azBazKzM1Ple26xSOD8ez2u3JOASocyi&#10;Ses8P4mmWBSBEeTB6KFah4Gs72I+so+iXZS5Seg+qqYnwTS/GeT2m3KdZ8qnWTvv9sYEeRe8MUO7&#10;601Ac471ploc+jqSlSCzoKWwRZgx0aPS83eD7VNkYuyMJ4H46XzNpVv1WiAk9ttIKb66VY1Nv8G4&#10;WKoVkAS5vWCG9fxJhtwZikzwOF/LcqDzxd067qv7O+PoxWHyzhSA8eYkO9UQFmZi/WXr+YEeX7Hi&#10;Jf/gxVlv4swbvD1wjtjxMdq188WbPEQb8U71pOUTbboqDW+gGxyTtbgSZCYwwNAWUirQrjmZRAnB&#10;bFOTcn1wSwavAHveXXrQ8cLX3Dp0e57TTu0RxBgshd0jeWpXHdnIL4o5MeYN0myp5ZgJkKKyo6Qs&#10;F25k8jptV0PcQsdlFK+6mMb22E2Oy2I0Xq7SNTAGntJN5HjdaUrzRILBmVHhILXrVSgTSY0ckWim&#10;WiMGE06aymOhMHfZRbUFSG3Mdnp9w8hR7NJL9pXjY9E8NPlYQyggA8i/fxQgvNcvpvdDsXpJMY2a&#10;hw5ixCU0YLodcq2IMwO77bXY5nlOUwe50yjEQYIHhP+fmU1k2pZD2/xA3zZbwxKfL2WUZHs/SY0u&#10;8cM84SLJ1Qy9nMr9zagCIak0wEBuPa+f9dPjptmoju7r4yU7bZjDs9hbPpwkBRCn5+FJhSO6DGhP&#10;sRMQ99kq4rPRGSEdS5NCBW8hMRGu6kFmsEu3KpVL+UlFbDW3i7prF1RLDCU1ELpnlNPSqVsJZDWC&#10;tx8k5pp0kaKtYpUU40eyOFIPUIYkCnBi3dvgqkgPIwDDGjJNPHSx69s7fcvosnmrzacVZprFd7VL&#10;7pE7p3pyu70LQTS7jzgVxyPX60BbjLsPl4Lt3aYveCuyTq8MUPw+rO1zBOlAGXNCR7ax9D6I1ZoW&#10;Btvu9FbsdvTbMgxrK7jwGLX1vNSYLGK1HFWus5Z09kpWsMv2F8oqmXaTnfU2zHf9MDFB9LXs3L1I&#10;IBkAQZYOZlS22TTa6vk5JnLymKnsBVo1gMUrJOPIIZPgtvtk6djK1pzLzjKHS+G8LWJzROhk9Ljo&#10;A+GaKJ08qiadaS4L7K+tuYPpXsMSVNCwqq5Puqse9eD2O758J4OXEg5lalO1eV7MDIHSLxJc4sOH&#10;YqWynu6zZ0BJR0HegHFJrtmE5Z9jJjsBRzrKzcaU2nrITVm2Ufq4WR94jUx0zPVEm+aO7W2jTxzS&#10;oIwVBQNSuQcT7tkXgPU1i9Z0uuGXsOMN9hrhkJQYINRycSaIhv2Y7YkMLFxEys+SEyQ5nePx4sJJ&#10;sK3lETKHc4P8EfD0wDLPLSrYCi0VEutF4halzmvI1Zoek3oeGHtQpl/oaYnkareiS6LLETxFlsLH&#10;ssUiTazWg++NfHLEi/0zOY+Am3rc84VQJnUNYejmEQweEwdcWx/SXO4+1bxkRPXSZvqIlhoZ2ovX&#10;abe0IEnDNqEMVi4X8mjWGvLh68VJpLnK/VrIgnx8FISOvrGN7XlIRUgtuDjnT5qWCkOphVLpNlc7&#10;HstMeck/pCpLSUBcA2XE2n402UpMls+0ey4lr7hFeXpKcFCmLZ/BoNkcZlOgkU9U55NtQMn0judo&#10;8g66VrB7DHhcQsenw3YniBnp3socJHcNuQ3Oht1dRgodnzUWw+bgnHw4Tm5ljeqH6NTJ+CqZsSmO&#10;yqYfoecnLTkz8CqOrNkIlmEoWY95jV15lpEioUhTZthWpCjE1khRzWdy1KmJaEKmtj8bVWfSS0/P&#10;tXb/APK08EPIaEyznrLT63zXyjbDDFi0mQFVImDLb7ahTLimktraVwS7aNByn24UsBbuH6lIeYq0&#10;InitPGwJ1wdvBzbFMKlG2iGGtkLyMbG/7ldDiiqk0AnEXnLsuDnqllcp6LtRIKQty3jJn2PLQNnX&#10;ewyUsZgTyeQC0r4Tk/xMKNo+lLUM7AaYeSkzgsj4ZXVRRe+zHC+HnfSK7CUoOns6AP3sLPFxmHoj&#10;4J473chUbJkEbxGzjbNSdXIS+Jpe4wVg0Q0O9POcFl6dBDWAsQKunu073ty6oQk9U85nbtDVGDnv&#10;K2A5WPpaMdTo7yW2g+fYyXo72kFeTwwHYMXMvnKFwlhwH+GpdBvNPaUD7d7N+kLjmpzcVw+rwXNH&#10;ECzt0FuSWuLr/KCXi1UeuUiouSsRK2SCbx+J3KoyHO8oNRVtAPe7ddeCi4gyKm0KN16AsJqhtzmW&#10;j5UtMUwTWS2WNs+omFVCQY/JiRJThBO/A/QJKINsW1ETMpCORbejGnx2UDtCw21+iBczlF6O5x2s&#10;X0NHFAAvjschEtYie9yMVpFbEKws4YoSryaWo8CtmmwDtTcFGJEExLulWxBL35xQ2wYkO/Dkc7Ay&#10;W1UfxDqb5Yzi+F67ne7msNqQrGyaNsa0WG+M7JPbp25Kb6tH02icSgUrbgIC2HSyIUUh7zZfknbY&#10;sJGoaK10Z9G8FeNIYEGjznZQHuRAhEuFT881dMALIgN70qj5FwI6Jt3RjIjw0kqFhgNepfqZADYh&#10;c127td84pRlRO6QzuXI0pZawoFrscMogFuTK8gFmS9VzJj+jieEieDxn+kDbiK8qtyHSW9tZKAMR&#10;TUpJ3+r+wy2mo/TxRNBtNb7PNGwukAqHpn4wnUTklrUdKaMBVzEHfQkhEkbJ3952/GOmi1NjntpS&#10;oQdgGfTZZhLBl96QRMly7pw36sOwHas9+wJY/R4OLde3go6BPDba2yxz6LhWNOeGft4gZalbA3Z3&#10;x5pcoEeyFRXGaV7vitpE5IGtlurjgxIAgfidh3GsfbVyISNMXq/wA0XdK9NrZE+wgcafvU4IcnX1&#10;6SYLfblCGoh3j1OTAlX43A1wHUCRrwELSsegCwhayivv0Zur7elhYYxt3AGV8BEaEuITh1uuKlOC&#10;OAWZzB61pG48G6bVOkHwtw582oJQRi1xp9nkUT8pcOyw4UizRd8nflbrJPRgadsOlxN9vpxK1tM3&#10;ci9jXGoy3T5c+U48ymQ/arqGGddyWgCP6lz7MIADDK+caoCg7Be2q4vnWcpJaglQRuucrU6gUvKy&#10;YIIKM2PaDpQnG82jmqdr1VGGkNcW43uYM5cfOF9ampcTMxuyPhoHCVbO4uK3xsnOHmo7fIHMbuGB&#10;iw9Xq+DwsQgB31no3ILBCjKBMtna8GDsEzC58/bT+UNyzaG4qumlXcdnj0qDDBg1jmnFvPbmnOhA&#10;eAfkVvlcCetNu8P68GZM8JaRQ1JccYhuPWsV8xWq1Wq1L14kblZZa768p3PPCwG1DXRcHSfmUbVM&#10;c5hwTvvJ+OR+Tl0PribWIifCiweeg+0ZvnWuEQkbFhQvv1Sgm36QMdi15e3GFQYG+wYInK4UwHQO&#10;t75Q10+78CVYmMUbXij8/KHdx8jtFItl/cF6OS8tjqrgBxoQddzxsTLdX7jDOU404BOcvmTTuZ7M&#10;6Ggbdp+cFGmKqzpdRArKbNMTvdGjAcqbhlKe1mHMNTAum+sAZyuDcG7fhzJbN9h35rk9FwrRg/B0&#10;LPrgG5nJTuxQQqlqcLMUvHjiprFud7raMgvHnJV001qSTlQugVXcS/ezlaJfp+1ewEmaRdAuT7hp&#10;1M8umGNmeSmUrZWoQZmMY+xSiEjxqVw64/mZ+92t7KA7LzRQDAtrNugjU7fsqLLOdVq0oGwyx+aU&#10;XyURppidyVU3f5gqzNykLN/LdtFUix9iJBgxpoCyloj2PkONelIXytjtXtCwew1CYGZBQh+OSAsE&#10;Qy7OCXVN67W9LkGdHp1ZvuBIwKVADkJDo4KEDB5SeXC4XrlofMXU19UpPucuqFVcl+wlmYN3AVDr&#10;M+AdVZRepKDMDcXI1KRXOHaAh7fyOJpI1sKhXrMiC3A9SXSYA4QGJG/++AamiKEomeK1TO9lp6Ej&#10;AIGprY71PLG/dCZXBc23S4WKDGLk/cJa9uoAnZ/ZEdbYPKDMZLAxV0bgcDQP3i03a1UOAGAnnG6n&#10;MuWD/UF4CAkLZTR+aOwVo1WQkJpLxR5A2nkGDESA/swUB+1whGa76D4fuVQlMXMvyIn7Mmga2TFd&#10;bwWiq2dLdcaSfSGfIjDzRBXNoHcyDifpOl4EL9VlrbZa75KWnZeCXH2TZvE8DmfoQEOvNI3iZS2P&#10;M7GcfQBVDWNrS1izLJ0937Yaw3Yp15CjMguZBJjoJ2Uog0VSBGkfjWauUlyPYfwacGPyNDjvjOqD&#10;ERU279vsIW3R9orYy8Kom6rcpGuic88cdkbOW1+SI6zty6vlAWDSzgKGm5LGWNo0JHR8wNfZyclC&#10;SsehDAwh69TGN/jgIt9Bgg1Y16LHPGysx6lpob4axQoeI9rOXTD98FShBtHwSp303RB/v7CcebrX&#10;F3Qs8yAudz5LOHjVE5HtSIs9gk6hfhskZGTutBNQRprvK+Iz/GsZCFwoOjUa0A2IOQew9GDJNsd5&#10;ur7KZzamJdce13SRLJ3OPmuuS/4FvSWkhnWYWEbG2hDhPXeYpTEYqBeuPVE+nLX9IKqa/Hy3Tz/3&#10;nuPAnMBwMRNSsxzB1huJTS2PgXrdTkNTPlk+lIwYkes6DaWoCtqK7c8ys959sRoNh1Yms2pkbZjH&#10;X+rhG7TdxjbNxirbwzUe4k/DEFuuXQcwbG49v5sNQ/dbxcSEO6t4ceDBRatzkahYI2U1wvrhmZ4j&#10;i9CDbl6D6Nni7ofhUktAxOkC4q+HvdCjLSERlhlYiBNcp694pSxF2Zp5NSoJVCwVM3ZfM+znpnBQ&#10;Dw/OY/5MQtaVGrxOauoqIlG96PLqEKXxZRiOzmjazFZMydoHiMxtZOxiiya0n4LzCzdLx5nCkTzl&#10;yep20e3svK5i51s3Dyxqwe2u3d1P6RzEVkAZGOoj1hY7o4jby0IDBZL7UCTg9+6NVUru11pjrVR/&#10;rGZp6rQEVV1UuZcyHIGt2sX+drRFi4dHBI92BmOgmhXEKSqCUWPWUvI9S5eFbjjDLqSM9vzdQDaN&#10;fd/sIvfwuAlIwEIxUISNlEW76kWfEqQoLyAV5zbcDMvO2EbruVkk6onbYoOKGOXuuqZlKqVLrFpZ&#10;4dhFm0TXQlojFxBCLJKP6GTFie4ZldNQZim60igwU9HSJJrpOn16glCNhXHot3sAduKySdo2TC1R&#10;BEL8mgBTEoYYIcmltiCUzXiRcMIAjjNTj3QoJdqIj9F7unXLN3qxo3E6lae35Egl988xUd3taXM2&#10;lMzZwVuvngSvrGAG6zpaTQB6YqNVNzwgcUv9vVKy70c5ip8y3c0+Az3TXf3E0knPid83bKGfxyN4&#10;aTYxbCQ+VRJEodQohVC/0A1S1P25hh4X0baqMdzsfFlq8fQCPdWaZgrTFZ1km9ym7aMzYVmuc63V&#10;bNSyrMsQyW9ixAZCuh1tANSx6/hUJwIZKXBNth6hqHPZRg44YiH1nrtJxSFRuGI9zwJH3tozy0Iw&#10;VGkzps5Fzz02XmBO/IzlzUJjLS0a0xisFnvMyVt66cdEi83TVMKGjKJjDxrJ/QiYS7c+OY8PL5mT&#10;ch4VE6DfPOCdzKB1CDCb3Zgdo1Cm9tis0g2dK1evow0hEn6YZvFR+TZLYV5Laomh8WronbvH5QQA&#10;k0pPr6zYa1Bmp5nY5pqfj1WseysH3M49AZjRZB1HMrftvrMRK+uey4xMCzQr5vMjkN1QAm+MsRQy&#10;fSS0ZDkM0zPLh40zf/NWNGq2yw1tX1cQok27+nxTmNO9U3gKcU6NyikzLg5qecE/bg6euYeVQRjh&#10;GwfUhgtEcpuVI9b22OHZXhLKeGskOYulR9QMZFXatgBfH0tV/cv8vF0zmD+tbvTa1cAeBb3klech&#10;gZNGUj54RmbLPWTIjCaBTdPY074emHl7TPaK5OIY1bgYyYbdArf2zZWGP1c2/iG+rvp6Vr0weTdZ&#10;FAXf2fV7qWOLXqWXiqr1UehkdOxDdCd5ESNrKR2FyqwuXPMRAE4S3vTrroGoFLpT/dFFZMxG1E3H&#10;0ZMWK/vmtoWL11D+uSls7vwJHzfX5ANRIz2zUe/GrngfbLAzD/JOk6dThNpRbGqNnfFLeXymglMW&#10;xO6DgaDK9e1eDZ/dh0JgiWNIJbxCvcsO+BofWq2A5FADl2cVcLrT53eTkQaOU8wS3CNcKI3H3uSA&#10;J2plMTDxb/X6piYwl+4xNHq0ikZ/ez5yFIBBF8x+Ouh0zuTokQpJy3SLzXaqg1V+NTEphjq4p8yo&#10;5Ryi8RscNJ2BQbWgTHl1P6/j+9D8Yk9pZR/NI5WAOq9UW4uJkWbK1gMw2ZXGiMjOqdhOOONIv3eO&#10;lQNi5Z6a9u+PKZY72FJeacMqrA5WnO1usxmSzJF3KGVdmKo42aqJUIY74orHUYna3gCzSWiO1Isq&#10;uzLF5DRxFkMs0aeYkEOJ6WhrzTaRZDUogf3YW/HmATqhdDMOgbSjxO5SuVIQtUs9UmT4vFGzotBh&#10;KygE9T33tM/lINk3UqFcOF7hkOKm6fBBsoXTlccte8kf791IVQpBaECSADldLn2gumerefUY8ua6&#10;8aVG0YP9gqjf6wep6oqnwJmdVdj4DHqdDtdNN5xy1u7NCeQX/pvb7uYqcVitahJ1N6+dQnmtRmzk&#10;Dr/OmNAZnheAadgmChkwRprqhIwlidPAj5wPdC/Ky96AXkeylm/54GI17zOsHcrAQs7V3eI1rLe0&#10;9GbMhp4nmzghbs5rgMHKYmHRcQOuA5Xa9RR4khTI88xV9uFApSnMB0SYbUGi87Zoh2GokGxmqK3a&#10;JwCSnvXUfbNUDmoQ1ycEROhoX9cIJB9KpYgFcQDl+bOfdnQjS3GfbpaqxzwAIK4rtgMB8Q2IpxMa&#10;G51Zt9XERaTyhMWFQ4FtHydTp1ooq63RJAHttBQSu6w2qRTKZv4zC/8bJxds/br9lcV9LSygHXxy&#10;vv7ey394+Vf31A9evv/y9fcuF/u2+JX1D6+AaDlf1/D6V794HXt59/L6Qv7i8b9/0V/aXb3Pi3r3&#10;hzWtpRmCWP9hGV57hVsJbm9w+///xMFFGqdpOgF/Pe//39f/Lfzz47t/fa765eXlPTwkX9+9/Bu4&#10;/wTPP5/7v8++vXyAx1+9Pqv9L7jlP7y+bF8+f/nZt+7L//72py8//5Z+/e7bH7/+u0//9PofP2nv&#10;kp/+8J3y6d2b+2n49l8+/f7b//j0L28//cS9//mn33n/n7776/fN737pw69/V/vwk+9+9cPfffcH&#10;H37w+W8/tD9/++G3P//yV3/xOf/Vl8/tr8pfrK9+88vmqz//soMfyOYr/sX66kcv7a/+8iUPb+SX&#10;v2Jfv/3wa69/++GPX//gw89ef/VD4F3tQ+/dL334rXd//f5P3v3O+394x73/+u1f3tJvv/82fhu+&#10;/cbbu7ffffvDd3/6pr37m7d/ev3Htx+//vMb/fr2/qcvX793X77//vOXH7z/b1++/57+8vX7n35+&#10;e7/7/M9v3/v8j28/+e5v3ozv/vTt46ffffvvn37jrftp/PbhU/rtf3779dv92394l/j2T979/ONv&#10;vfuzj713P/oYeNf9+LNX/OMfv75+/LXXv/+Gff2rb15f/+ibv3z5vW9+9PJfv+FffvzNC9z/+Zff&#10;++Y3v/zRN+Uvf/XNl89//81ffH79+Nuf8Y/tz92PP/j8o49/992fffzJdz//+OvfJf4PM+cBJVXR&#10;7fvap7qHnCRnRzICCgMy5DQkSSIKgiCCguQMM+QkIMkBRVFQEPyQJGaCxGEAJYlkkCBIkCyIKM70&#10;6VP3V+1we959431vrc877+n6r1O7dt6165xDdfcEWgSHBYoFNwV+c/3ufredu9xd5k5xk92e7tPB&#10;J92Pg1XczF5Rt4+Xxd3vBQOPm98Cb5tbAbs+/1b/1KBvokAN+ogrC5/qv9T9o3o+6BRfqI/upOoj&#10;y3vAdVK4Wq2ilaL9Dl1k++h2YK75NVDK/BnY5Gm3nZfbvRUs7U4P1nXLBju5e91R7kB3kVvA/cbd&#10;GbjrDg9EBp+gJm5ybHBX8rLgm8lHgz2S/V6t5GgvX3I/717Sh96JpDNeQlJesyapjfkgabp5J2mn&#10;eZu6v5NUW32QFKvWJH2uEpJuqBNJJeVeUhfJlzxPaiXvlh7JAXkzuYKzK7mz4yZPd55gbYcHzjk7&#10;A9l1AbemHuh213vdqbps8CM9PZiobwVP6XbeLb3JC+pSJqNvrslBH+Xy9VU5fCdURl8DCeqVckvn&#10;cE7poU6iPup8pKvoqXqW7q4v6Zq6ui+7nuY75+yiZ5Uff/7OTi9/BWe+PyAJ/t3ys3+eZIzoIiUj&#10;SkrtiBuqdcTn6vmIWPVSRG3Vk33xUsRO83zEdNM6oo2pHZHXlIw442WM+ND72d/PS/BHe/P9fq+X&#10;/2jwCf+yoPJTL/beNF9ksLrvrntJf+PO0ovcKnqUe9Tp5A516ro5nNLuSsntNhDtnlB/BvqqX+mj&#10;2+AKe/1a4Dt1J1BZkgPzJIN7Twq6bZ1K7sdOE9evu7ud9ER3tf7QTda73RjfHXemr3DwgK9ZMCt+&#10;m/hXBsf4zwbX+HN7J/0tPOOf4j0csd2rFeF5bSNqm24RY9jnW80AcurDXu8W8apqG7FT1Ypw5OGI&#10;emL8o+Wkf62s8d+SMf4SThN/Bycr9Trg2+DM9F12Ynw5dbKO1qt1F91Jj9d+vUh/7GzUbZ3D+p5c&#10;0fMkSVeWCN93Kid7PT9rVJC9nt/3mMnp2+dF+Hp5STqjd0WvCh7WbYIb9X13kV7qjtdPuV2040br&#10;9YGcenDgslMpsMG5TV+sTe7gTEgu4bRJviUlktdKMGm0nEmqJwlJjqxO2qkWJr2q5rLXX6fn5iZt&#10;NQuTxpjVSbVNQpLnnUna7gWTpnglklt4bZJzexOSzwbXJq8M3qafKwWaBQcHCgfXB+64jrvbfcr9&#10;0F3qTnTvu93dNsEm7qpgJTejV9Dt5WVw93nJgcfMHfb6tdD6/Ft7PZo9XjnlWcE11UZnmHqvZ9v/&#10;YDfrlN3s+89nhuU94IbvBIuZs0+MVuqueTHYQHUPxqvewVNqaLCETAz2ljeDa2RF8JZsD5Zzzga7&#10;O4HgfKeo963TwLvr9PIK6jleLfZXB33V66/zmbG6iZmm48wMvYrrWejsqr+uqzro/qqWXqAK6p3q&#10;rnNLfevkkflOtHR3Oko5J05uyTxZw/+9JVFKyFE5pS5IvLopDdRvctf8LkvNb/KsuSmZzAVJ8I7K&#10;KC9Rqntr5H5wnmwMxsmkYEdpFYyWosE88qt7S+11d6qV7gI12+2vYt26qqebXXV2z5qO7irT2Y0z&#10;Pd0mJtbNZ2a7V72V7iZvrzvH+5V1Kxps4LUKFvUmBQPBjcGzwfvB7cHq3orgKO/NYII3MZjJDA0+&#10;a3oHl5ruQVuvf2tVWUm7qvyW8P/wBnD58ruh1bRvAPZN4I7o/1xVy3uwquE1356yqi+odV41Vcj0&#10;UgVMH5XXDFbZzWjlN9NVsveuuumtVqe9bWq3d1R94V1XCzyjxnt5pLtXVhp6taS410KSqezh4Mv0&#10;QF8ZHRwgLYP9pARjzx0op91Y2ehOloXumzLe/Uh6uJuklXtEot2bUtLN4DzkPuI4bl3nt0An50pg&#10;uHM6EO8cDqxw9ga2OTsCR52t7NmNgXvO+oBx1gb8+r3AfWdy4JrTL3DK6RDY7zRCrkrgC6dEYLmT&#10;L7DIyRZ428kYeMOJCMxxMgRed7IEpjm5AmOdgoEBTslAF571zZ36gSinbaCw83LAceICVyQ+sF+W&#10;Bz6XhMB8ORMYK38GXpZ8biup5kZLe7eUxLp5ZYGbSba6Si64rsoQdFV0MKheCSapN4J31cbgVXUu&#10;eFo53j4V6W1UdbyVqr33turvvaomeEPUHK+7WuS1Uyu8puozr476yqseqvm/1Rm8D9p3wgdgMVP9&#10;l3q/G2NSOiO8ox+8I1reg84I901u5ux+z6Be8j7SA70V4LLu7V0Ca/SL3mpt52eEpBwVyf8LvC/0&#10;2+AN7yt2+zr9urdBz/Y26VneNj3T2wn2gkPQx5k/Bf9H5H5C/iJ6P+sF3LkXgSX4+ZC5ZfCWI7PC&#10;+0Gv9I6CA2AP9E7mt8HfhNwG5Neh9yX61v/H+l3wPjEu8T7V//I+R/YrvQq5j73N+hNvl/7U+57r&#10;D9A/MX8Z/lXkriN/E72b6N/Ezg3iuq7jiWcWOc9A9jXvjJ5KHFOIYSr+X/PWM/8l/M+Q+wT5NSH/&#10;qWuyB7+7wHZvo96G/y3eVr3Z2643EsdG6rGRemz0ToAz3B3Pw7+E3BXkr6F3U+/hrWQ/14PEc5i5&#10;o/COUZsT3jlwSp8knhPU5QQxHcfmUWwfxsdBfO33vkbf+v9C7wb7ifWgt1YfIe7jxPMDcqe9RH2W&#10;OM56x8A56CvMX4f/C3J3kL+L3l3072LnV+K6o7fC20Q8XyO7nljWEsdX3kGuu/Q6b4vegO1N+NhK&#10;3bfj0/qvl9JNRVVms0FnA7nMRrBNZzdbdRazRWcGGRlnCGEb1+1gJ9irc5p94CDj78F9LSF8rwNk&#10;HiBzQUZMItiqHbNZa2z7zdfIbsDuBt0rpUuzqxKqkjmsy4HS5oh+xBzTD5sTupg5pYuaH3U985Ou&#10;Y87oWuYHXcMc19XMUV0FWatTyezX0fivz3wjc1rHmPO6sflZFzEX0b2qi5ubOtLc4f3xN+z/riua&#10;P3RlUBVUN/d0TeZrw69nbqF7Rzdgri551DJJ8AM6yrj4cHVJ6KLIFjA3eE5e0PnNWV3QnMTPEXgH&#10;QnGkzqcHOXQjpi7k0ZG4OxBbe3J5Bt0R5pIeRpxDyGkQOfZHpjeyVqcH9RyIzVh0RiE/hjzGmGvo&#10;XQE3sXEHe/d0Z2J8kZh6mGTdC/RlPMD8qQeT11D4I5AbTbxxyA2HP4QcBhhP9zEGHaOfN0Hs3ddt&#10;zG3dmnq1psZPEU87YnneHArFUTylO7KpWaziGyEc0QuJbiGZvxGC8s3iFjaL8ashHNaz4Fv5l1NW&#10;t6DKp46QzfdgL1X4hqx24i0Rr9upZiKR7iTib4h+LxU/QGRHwElwBvo88xfhX0LuMvKXqMRFqnge&#10;O2ewdxK71v5mswNbFmewdRJbx/F5VB8lnrNU9hKy19C7gY1rIXsu8+I7arTvgHF8e8ljFz4TqWQi&#10;85tD2KGfTalCWVVEHdVF1A1wRxdWv+tCKkkXUK7Opzydh1t1TuX4sintywR8QKB5JPsC1D2J+t/H&#10;8h/04O9k8ru5Do7pQAjXuf4C7oJ72mVdPGSVCmifCupMIBvIBZ1H/anz4jufugtug+vgGDEdTbWb&#10;q6ntOlol6toh7NY11Lf6CVANVFW7dRSoovaAfeAAOKprhfADYwvxVQjhB10aujS8CiF8x3WPrqi+&#10;0ZXUTv242oFsIna36zopdSrCeUqCbsdMhxC+1c8g3Ra0Aa2JoBXeW6m94DtwRLcP4STjk7oldWwa&#10;wkndAM8N8NoUflO1H+zWzdQu3RyvLfDaCvvWV+p9N0wd1wPVCd0PW73Uad1TnaUTz+uX1CU9RV3U&#10;k9WPeiLz47E9Grk45K3OMHVQj1OH9VT0pqszPEF/0jPVFd1dXUP3F92Der+i/tB9WfOBKlkPBbFg&#10;FPRYdV9PYE0mqd/wcRvdX/U06FfhTaQ/xtIfI5XBh/L1YfwS8y9grzO2uxBXV2Lqrk7pPuRp46ic&#10;Usl8ahkVWgFWsUbLqcRHSPwLLGG8mKjfI4uFZLiAaBcontXqFnD1PLplHpYWqO+BlTuM/EG9FDvW&#10;Zv4UD5nUJVZzH3FfJOaL5Led2E6htUMdAvu15XcPSTuqoMrLodg+7TJ/H0v3sPor1m8T+211DlyC&#10;vsr8Dfi/IHdbK7mt/fKLziQ3dTa5pnPIZZ1LzuuH5DTX49CHmf8e/n7k9iFvsUtnlm/g79N55IDO&#10;h0x+ZAvIKcYXmb8J/y5yv+PnHn5v65vqpr6O72vEcI1YrrO2t8njPj1j7aX3+1z4XT4D1bNnfqnf&#10;58Jve+1SVqKMqiHbdF3QUBJ0jCTqJrJTN6MKzWUPOKCflCPgBjyL4+CQbsR8IyrXEJkG8q2uR6Z1&#10;0KsFokFV6MrYqAS/AnLlqXQ5qllOjumy8gP4EdzWj8gdsINxItiL7C5O7xLRT9A2rvSuXvh9N63q&#10;hWubeucPlC26L3hFtuqXiLsr+XQh987k3km+02Nktx5FTeJkux5BTkOQ+0tngx4uG/RY6AnkPBGd&#10;SdSqE3XqJCfQP40tdqj8pHvKBXxc0AMYD5ZzehjzsfBHUssxchTd43oc9Gh4ccgNk0t6kPyMzhXd&#10;DXRirj06zyD/DOv5LLXuSJzdZBMyG9K9zuE+TKvO4VUI/6ujsAmoUiGUk2rGIkoKhxBQfVLuE5lV&#10;WdXGPCQtQDOTR5qYfBJjCkon0JFxe+bawbMybUwmxpmkg8ksz5us8oLJIS8h87IpDiKlEYgxJaWx&#10;KS1NTVlpbspLS9DGPIpeeWyVw2YZ6Q79gnkMH1WwFQWvKjJViSEK/1Ww87jUM5WkDjq1kK9pSkgN&#10;U4xrIeh8zD8EPwdyWZHPLE8Sk41twH/e+wqrCciMNbllNPHHoRNrCshwUxgUA49Al2S+DPxyyJWX&#10;CWAymAr9GvMzTCmZidxM5GeiNwP917AzFXuTsWvtj8PnJDCFGF4jlpkmO8gsb4UQxdiiErzKyEQh&#10;G4VOVRnJdThzg+H1x18/YumLn77k1w8fA7A9mPyGYXMktqyfpin3nki1Dmoj2GKySILJJokmp+wk&#10;op1EuBPLG0OI5FpUvmYVvzb5ZYPJK+uRWQu+xPpnXNeQycfwVuF1lSkCioNHQJR8EEJmxhbZkc2K&#10;TmZ0M4n1nyMlGj9vi2XllKkgh0xt2W9qiKW7pnAr8gxK5k0soB5RQVVaGVVeOVJR+aW0yirF+Bwl&#10;r/JJTugsKoNkUJnFp7Jz3vIQZy/5QRHoSOZLwS+LXDnky0tBUBQ6UpXGziPYKy/l+MSmlHqcuSrw&#10;opCpimxVyQRtiC6JDrpPrn+SexI1C5iM4hkfPkQilKeyKJdPo5JD8YZzq8pMVazVDcGOk1V6313D&#10;98+0dn34npB6Pz9PBTuAZ1QeeVrlk6dUQekJejDuzlxXeFbmeZVJXgQvU/lXWBHO6mUgMoNVcRCJ&#10;nkVJbJSWdlS8PZV+DjyvHsVGeWyVw2YZ9t2j0kc9ho8q8hK16krlnwcdGLdjrg0r01JVkuboNEW+&#10;iSoBioFC0PmYfwh+DuSyIp8ZvUyh2FLv59nIzFC5ZRrxT0Fnsiogk1RhmYidSXTBZOKcgu1pxDQD&#10;P7PBHPAG9FvMv00XzUfuHeTno/c2+m9h5w3szcHuX/Yzyev4nksM84hlPt04n/HSEKIYW1SCVxmZ&#10;KGTZ3+Q5letE5sbCG4W/OGKJxU8c+Y3ExyhiH0t+E7E5BVsz8BHez4lQ34C9Kot8p3i/UjnlIBEd&#10;JMKDWP4mhEiuRUFB2cXe2Knyyg5ktoNtWN/MdSOZbIC3Hq/r2DvrWMV1ZLwO/Y9DyMzYIrt8TSSb&#10;GW/Dr/Wf3l0dflql1dXhnk/dAWe9gXIKnPAGyTFviBzxhsthLxaMBuOgJzL/KvwpyE2Ts+A8uAB9&#10;mfkr8K8idxX5q+hdQf8ydi5g7zx2rf3TXg/50ePNwXsFXi/k+oKecjeEeMYWM+HNRiYe2TnozJHj&#10;4JD3unznzZC93lTZja9v8bPbGyF78LEP299h6xA2j2PL+knvmofvFWnVPLwi4c7MbXpIPtNTCplX&#10;pKjpI8VNP3nYDALDQDw8i7FgJBgBhkleM0RyI5PLDJQcICvIbAZLRjNUMphYECcRZjQYD+LFpYou&#10;FYnAT4Tpi2wvyYa/nNDWf3pXKdx7aVUpXMPUnVmXHGuBaPJ+gvyrmuESRa5R5BllxkFPZP5V+FOQ&#10;myZ1QQMQA92E+WbwmyPXHPnm6DVDvwl2YrDXALvWfnPTgfcki3jGFjORmc07UDzvQnOkNqgOqpjX&#10;pZKZIY+aqVIOu+WwWY61KY+9CtipRI2rUOPq1Lc29a3HtRH1bsJcc3jWT++U53cVFQ/1NnjfdORz&#10;oc6y3HTj3aCXvGNeknjGM8BUxpOwMp4OGYuHMaz0WDpiPJ0xiQimkuFMoplDxm9xfRf6feYXw48P&#10;YaisRmc1Ua42o2QlnbHcTJZlyC8hy0Vk+S5ZvkV2c8xcfM7hbSqeN7DZ+JrBW9w03qYmyVAqOAS/&#10;Q7A11PTmzelF3tQ64qNDqIvsSXwetYOcdxHtt2An0SaC7WaAbOO6hT7dTA9vpkc3EdkmvHweQk/e&#10;piz6westW6lXArS1ld79Gd6nafVnuHtTvw+cJ78z5PcD+Z2gOseo9A1wnfEVeuwSPCtznnwukddV&#10;8rtJnrfJ9x4yv5sxYJwcBcfMBDnO6pykd0+xmmep/nlwCVyBvg7vLuPbrNwNevEq9bvEip0Hp8EJ&#10;6KOs3EFW7gBy+5Hfx4rvpU/30fv76dMDxHMQ30eJ4QSxnCYmG1vqnHKpAZJNcW9R3FvUUN7iRkgR&#10;UJhxATWIt7+BYmVyqR6MuYcp7mGqN2+I/XhTHCpl1BgwDj2LCdiYzNviFMmqpkp2NQ29aehNw9ZU&#10;bE6WkowfVjPx8Tpvl/Hw5iAzhxjmoBcvfjWbt8kZvG1OkyA5ueTkkpNLTkFyMuTk4NtPDJmIJRsx&#10;2djCd9vGUM2ZbQX3KdWHt65+vA0NAsMAOz6EsVxHghHSjPlmaghvUYMkhmwbgnqgDhWpRYY1VazU&#10;UHFgNBgP4uWxEHoytuiLbC+pj7+G0NZ/endz+H6aVjeHez1/yh0pkxqsnpM3wXjWam4I8byzxvP+&#10;1513VovnhLO70HdqCqpiag0VWQWWU6VlVOtDNZz3uTgwGoyDnsj8ZPhTkJsqa1jnz7h+Ab2W+fXw&#10;NyC3AfkN6K1Hfy12vsTeZ9i19tdQuS+o4AaquYmV26L6SwL8RGQT0UukvxKwuUVNhz8TudnyFTF/&#10;Tu+sAcvBUvpqEf2zEP/v4vcdVmw+uu+w0u/ibyG9vIgV+xAfy/Flfab3aoXvLmmtVngtm6asVqT6&#10;iSgvE+1VeuwmlblFT9+mMrfp3dtU4HIIY7mOBCPkEvMXyfYCMuep7I/gNPiBnj5BTx+jp4+xCseo&#10;zDEqdAz9fSH0ZGzRV05SodP4+xHa+k9918gmAySTDBS/DBYtQ0VkhBQA+RjnEd5a4FmZrNKDcU/J&#10;K69IQb4pUUT6SSQyj8gYMA69ceLIBGxMxtYUySBTJbNMQ3ea5AR5oPPDK864iMxk/Dpz8djkjgEy&#10;Ah+0ktkSZNWTWfUkVv0+Od0nt/vkmUQdksk9SM0UMfiIJSMx2djSe+XDOzGtlQ/3xVMpOy8HnyO1&#10;4By4hS4hrUFbTiyfAc/qSOmgHwZFQWFprwsxVxBeAXka+dYhnfzSgHPmlqAtaK+zS0edQzpzltxV&#10;55FuyHZDvxt2XtQlmSstXTgJ7cSJaQdOQ1/WMcjHoF8R/xYx2LPIlu51C++JtOoWrmrqHh1PvUaT&#10;Vxx5jSCvYfpRmQGmM56qS8lkeFZmPLWbTA2naTpMF5PXqe2byMzjFHmejpKhYJiuJsM5XY7VNWUU&#10;J81jdG30aqNXG1u1sBktbzB+XdfHRyNsxcBrjExjYmiM/xjsNJRBnFb3R64v8n04ae7DiXMfat0X&#10;f/2JZxC+hxLDCGIZRUw2tvTu0XAXplXr8EqkfnP/jNjXgNXUdYUuI8vpoY/Iaxn5fUT9lusnmK8B&#10;vyZyteUz8CVYB72B+Y3wNyG3GflN6G1EfwN21mHvS+xa+5t0Vk7oLWIYW9RHpqGsZfwFNf4ErATL&#10;qP8S6ryIdXkPuwuxuZB1fw97i7CzhH5fRt+vpL6fUN8vuK6l3huY2wTP+knvmoc7OK2ah1ck/MnJ&#10;QaI+FcJjXKuAapzBV5czVPMsmZ8DF6jwJa4/g6vMX4N/DblrVPqafgwUlnshVOQaJb/RlXeRvcNn&#10;Mr/oBnzi1AiZGPQbY6sxdhvjJ4bPBxpy7l+fzwrq8HlMTTmI3YPEcJCVs3F1SHluleM70IWkoK+w&#10;FPMVlRK+h6W0ryTjslLYV5r5UpIPOjfICbJBZ/aVkYy+8pLBV5HvVj7ONQr6CeZrSFZfTcnhq418&#10;bcnvq4WNmtiqjs06XBsx31gy+WLE8fHtTqIKkqnL2gfpJUMfie8R8fmKY7OoZPEVwVZhdNJ/f4V3&#10;UFprHe6E1PeyRr4SUo8a1aZuNalftO9RaQ1aMX6SujWFZ2UakU9T8mpBfm18xeRpH88JZJ7zVQZR&#10;Uh1E+6pJDV+01KJ+dahjferZCDQFT0K3gvcs46d99fHRCFsx8Boj01jqgprQ1X0NJYo6V0buMeQr&#10;+apKRdarkq8CdFnmS8KPRI5PG4ilLjHZ2FLfM4YhMxgMJP5+rHtf1r03+r2x05s4+7Lu/Vj3gcQ5&#10;GD/DQCwYBT2G+XHwxyM3Hvnx6I1Dfwx2RmEvFrvW/nhfVpkeQgxji/rINJSRjEeQyxDQH/Qmzx7k&#10;0438u2K3Kza7Ut8XsdcdOy/Tu73om/7kMYQ8RnAdSV5jmBsPz/pJ73tG+K6QVh+Fu6xwym7Molb5&#10;ssk3IeSXtT4LTkNDeJSxRYysCiH9n/Dhvk8rm3Cu4TvgAdbghxAe41oFVAPV5RS9cYZ1/BGcp18u&#10;cr0Mfmb+CvyryF2lb676HgOF5W4IFblGya/08h1kb/vqyi2+a3+dvrhCRS7RI+fBGXAS+hg9dIRe&#10;OsS953v68XvsHiCGA/ShjSv13s3pLyFZ/SUlk7+0ZPCXFb//USkMCjHO7y8leeBZmZz+QowLSwF/&#10;ESniLybF/ZFSEplS/sogSnzA768mEf5oyeivKZn9tSSbvzZ6tdHjnghdCF4JxsX99fHRCFsx8Boj&#10;05gYGuM/BjsNRfz1xKM2LvkG2LsB+j1A7C5716PfBd8+YshALFmIycYW/jynop9ux1L1EOw4/bs/&#10;3N9p9Uu4m/KndH8mdUH35rc5vXm6zecZYbGE72Qs4ck3LPSpteX//7qHU/9LvJhvIs++iVLAN4nn&#10;56uSxzeV59h0MAvMgX6T+bfgz0fuHZ6N70gkKAFdmvky8MshVw75cuiVQb80dkpgLxK71n4xXyx0&#10;nJT1jZIKvjHc18fL4/CjfNPALPAG9HzmF8B/HzuLpRT1jPQtRXcpvpcQy2Kese/x3H6H5/dbPJvn&#10;8iyfxfU16FeZnwB/DPGORD4u5DO96x/uk7S6KHzXaZrSRZHqaSrTHnQk6s6+0fKCbxxPiYlgKlgC&#10;zyIezOQpOg1MkWd8k6Ud1WuLXBuybsm1OXQzeE2oRhPfDDAbzAFLeMpbxDG2GIPsKHTi0I3lqRz7&#10;v9xdxmFvFBiBvWFUdQg+p4NpjKcwNxGelRmL3iQwFTszsDfbN1bmIvMmft8k3iFgKKs6zDcPW29L&#10;HKs22vcuuu9i4x1szcfmWzIHejYr/prvA+aWYHMpMkt5Gi6R4cwN9i2SAax6X+R6I9+LVe+Fj17k&#10;2Rt/fYllAL4HE8NwYhlJTDa29F75/9v7R/iut0XFqU5OR2nvdOVzv3HK0v/zUWek88LfmA93pJ0v&#10;pR21Qk1VB9XA0C9qLN3Q6SN9nHb/z+oZ/pVH6u9+PYjbUeF6Rjhz6bbTzgDfZUc5C8XSYW6kM0FK&#10;O9PluqyWy7JULB3mzvAdcOJ9J5x2viSnte+OY+n/+bWg5KnW4sG9I/xrpdQZP+gvraagZT8zqa/a&#10;8yl3J5mluvCJd1c+Le/GCWw3PkHvxsnki/KeekEWq+dlieoAOsq/kF0OPlbPcULanpPSdpyYPsXn&#10;zi05PW0GYqAbMF+PE9C68omqw8lrHXTqcrrZkNPYBrISfKwawYvBRhPkWiDfhlPWtozbMfcMvGdl&#10;NVgJPoL+F7ylqjWxtCGmp+V95t8npveJ6X3iW6g6ywJymM91HvQbxDeH+OKxF4/uHHTfUM25tuTb&#10;AG3I92nytrnHhSrhqMKcJw/D/mAwQD7grHEpp/nLOGdcoV4m3u7E1Y2T3RfJ9UU+j+/GiW93SeAM&#10;MpHzyB2cf+5ALxH9bdjZxBnfOjWKfEajOwYbo8lhJDZjsf2Xn4WcIC9k7j34izmFXsr54DJOk1eA&#10;1Yw/VWOpy18n01s4P03gjHQHZ4bfENu3+PxWvcT3Bfh2HXknkPcmsJ7xl6zZp8S3Cr6Nfwl5LFb9&#10;8TMYf/VSVr6oWkx0S6j6h2AZmS1n5ZZxF/kXVpYS/RLwAVgMFoWwXr0PfyGZL8HjYjy/y3WmnOKE&#10;86R6S7aquXzz4E1k5hPNu+gsxO572F8ErL8H/9bKyjfTPpH9aiX4iG9GfMi3ITbIGfU1p8Ffy3HG&#10;R9Q6OaS+4hsTX8C3sqtkt/oUfMW3KdZDb4S3WQ6rLchvQW+znFWbOBVegu5iTpQXE9di5nijwv5F&#10;crukVnASvUp+VmvAp+Bz6K+YXydX1JdyTX0m1+FdR+Y69bhGLa5Sg8vkfYFcfgQ/gGPQh7B9gDrt&#10;I/49odjSe6+H718ZWNP/+s3W8J0gdc0PyTn1HdhDTb6hJmc4qT/D6f0Zcj1NPU5Ri5Pkegy+lT3A&#10;afthcII6noY+C+8c9TiP/Hn0zssd9aPcUzvR3UHNEvkUYAdzO+U37P+Bn/tqn/yJzyR1EBwGR6FP&#10;MH+KE/AT4qojnIIfBN+BvdDfSgAbf6oE+V1tw9ZW/GxjHRKILZH13cU67KFXbGzpXfPwHTStmodX&#10;pHjKLsum/qCSSVTtHpVJIps/qcxdrpf4TOE8Z/6/yC/qmtxQN8jwDlcrH/6Wp+t8K3n1Mbnh3JWr&#10;zi+SjXGys0/sfHrnHu6otHIPVyb1HTVSn5NioLD+SQroi5JPX5Y8+qo8pG9KDn1HsvO7Zf5+AUhm&#10;7ElOrZyHtOPk1dopAAozLsZcpHallP5DyuhfpRy65bBRFlul9QUpqc/LX35OyyP6NHNn4Z+TCvAq&#10;IlMR2YroVNC35VH8ldV/IhOUEth9GB9FdAS+Mjh5QE7G2ZjLDC8TPjMRW2b9m2RBN7u+Lrmwlxu7&#10;+bBfSJ8ht9Ppvg7hLktrHcKrFL7Tt+IvQbQGT4GnqcAzVPJpncQnMPelDePWoBVomYIWzD8JvxlV&#10;ak0lWmqf04RrtC7kVNMFnIasVD2qUx+ZGB2Qpsg3w+6TVKoFPqy/1Hed53VWpwNop7M7T+mcTk9d&#10;BBQE+ZweOo/zss7ldOevB3TV2Rwr+5zO6HQG3XRm+FmdV+D11g85fZDvQwx9dDGnl450WuvcTiud&#10;n/gKcS0K/TD2S+CnlPOsLo3P0k4n0Bm8wFw3XRJfZbiWc7ro8vAeRaa88wxoq8tio5TzpH7EaY79&#10;ZsTXXOeFzsV8dqeNzoLdTKHYUuc2Thd3RoFY4hmK7+n6MVABlANlnGn4nILNycRmZUfrws4EMIV4&#10;X4OeAW8Wfmcj/7quyLWyM1NXdQYT8yDiGsTcIP04dBT2n3BG6GgnTtfATg1nLBgPJjE3RVfHV03n&#10;VV3bmajr4KsuMnWQreMM07WwEe0M0NWcftjvS3z9yHcAsQ0KxV0Mu0VCsYXvXB8S8XKiW0IEy4lg&#10;GREs5jpXP0mkzZz3dCXnbSy9g6X3qaSV/0fuSVWqVv/v/5KLMQn/5de6qd/wE7j3+kBFvm1sr/bv&#10;dOTgat93/Sq7t8fL7l01JviTUd4hxnu8MLeYl+AV8+4YK2E5lg5zK3rrvYren8ZKWI6lw9w63qde&#10;Hc8YK2E5lg5zW3ofeS29jPzu2RjLsXSY29l73+sMbSUsx9Jhbl9vntfXy6+shOVYOswd7c3yRnvF&#10;lZWwHEuHuTO8yd4Mr4yyEpZj6TB3gTfKW+BVUlbCciwd5q70BnsrvSf45XIlMIrx4FTcr73e3tde&#10;XWUlLMfSYd3d3ovebq+JshKWY+kw96TXwTvptVZWwnIsnStljSLUFa+Vd8V7VlkJy7ngtYVu5YWf&#10;i9e9Jz2L+14XCzSeDWnZubAXy40ww0APZaUsHeZaTj4zE/RXVsLS/2D/ViWdVP/Zfxs/+EtEHn8r&#10;4K8ODd+tH9zLLe9B/4afqeGobcSlzFIwXNnILR3mWk41swGM4dchw8HSfzKn6FQJMUydUzC49X/b&#10;dQ9ysrwHOYUzDkdtI44x34NXlY3c0v/cSlSu8vdRu+6WlKjDtX4QteU9iDqtO4mN+BnzM5ilbOSW&#10;/gejfuLvow4ENv9t/1jeg6jDOYVrbSN+yQTBPGUjt/Q/F3WVx/8+6uTkTX/bIZb3IOq0OsRGPNTk&#10;MUPNQmUjt/Q/GPV/s1eTkjb+bYdY3oOo0+oQGzG/OwIfKhu5pf+Dt7MBtqI87/i7QBGr1wZTM9j4&#10;RcbANEkv5+vee26EKTFVw0gydeo0bUKnyTim+XLMFGfa4pBUtC3FQCNOUYmil1CFxC8kWgRKEUwF&#10;LAblIyIplkZFPiqFgKh43qf//5599nnVc5Zw3xMP856zz/73sr/n2Wef3fPuvns6R13l8NTgFe6N&#10;x44tb5sh1JS6VYaQeK58Cu1HjuS0O0jdHyBjMqQ+evSxthlCTalbZQiJF8qfoC1zJKfdOepatT31&#10;kSOPts0QakrdKkNIvFSuRVvpSE67c9Q9Pe2pDx16pG2GUFPqVhlC4ifk79HWOpLT7hx1b0GsDx58&#10;uG2GUFPqVhlC4s1yJ9pGR3LanaPuq7eP9f7997fNEGpK3SpDSPzfsgztOUdy2p2j7i+1p3711SVt&#10;M4SaUluG2PkZiffIajkoK9F2uNfkBUcPOL9j9OVSwTHypZf+pW2mUFP6Vpki8hi6zZ91JKcHtDtH&#10;XS7IlN27F7bNFGpK3SpTzsB+eIbbgKsBz6I9humlHaSuFRxtdu68s22mUFNqyxQ7HznP3S/nubWO&#10;5CSm3blY9xZQb99+W9sMoabUrTLk99x9oFyBawZr0UhMm088HeRTTPUpVfzuW64XnI9s3nxL2wyh&#10;ptStMmQCji8T3CPoNV2Bdh+mF3aQur9gb9y0aU7bDKGm1K0yZLK7SyY7XEUCOYlpW/5McbfJFLfQ&#10;cQkqtE39Bs4DvuHmOy5Bhbap17vZeIrbXMclqNA2dZabKbPcLMclqNA2dT7Oi+a7GdD5byambwzU&#10;Je7bssRNw/87A+1GTH87UB93fyOPu6mOS1Chbf/zenedrAcPl6BC29Tn3bXyvLvKcQkqtE3d474u&#10;e9wXHZegQtvUY+5qOeb+yHEJKrRNHZ58SYYnlzsuQYW2qR/CUwE+lHzacQkqtE39KMb/fxQjU7gE&#10;Fdqm9iRXSE9SdVyCCm1TcTe3/EHyCcclqNA29Uo8beDK5EJcK/wE2mRMXxaoVyUXY4TaObhCeCHa&#10;ZZi+OFCn4mkCuPcf18HOQbsY0xMCdQbG7M3AmCAuQYW2rXcuRvfNxRh1LkGFtqkDGGs3gPE/XIIK&#10;bVOXYlTeUoyu4hJUaJu6JrlQ1mAMFpegQtvUzRiJuTl5OV2CCm1TX0zOll0Yl8UlqNDuTN3hkzF7&#10;StgRg5eemw/FvB079NmJVlmo8/r+AVmItiGOhE9v7MuezdlT9GzOs7HWd/aeWO8fNVWVc1hwPcU3&#10;HhLS7sLTDhhHnpewJ5DzOxLHrI6nGPmbxpEzeD2+Sa+1zp5GHV6r16PO0KDvcjJGOE52vaiCE9xF&#10;bgOm10VSV/ubz0YsV4p7XI/K2xm1RVX7SahpzM0ny9kpbhWq8jhU5160dZheFUldT2m7S5VaMfU+&#10;ebNtplBTavPJqK/BsziucWNx1BiHtgrTkeeA5UpPM9bNmDMX7BVmyItytG2GUFPqVhky3T0s0935&#10;juQkph2V1+XeLEN6Unoj5lRIvVUOtc0QakrdKkPmuB/KHDfKkZzEtKOoK8187i71nuBKwgZ5rW2G&#10;UFPqVhmywC2SBXiyCMlJTDuOuhnj7lIzvxlhe4WxXi372mYINaW2DBmJebz+Mdw96BbIQ9hybKQn&#10;Ned1ZUsMSxVdgp9RPrGq9+LYkj5lvd3xZTjWPRGtWRct1vSZxxfWO5KozWkyq81p1kO1Oc2/iSLX&#10;M/JBVHQ7HoUVXf0Kr0ZNwnOSJmG8eX+yHu3LmP5CXA6VTr6ia5bYPWOtKnp4HPrT5EqMvX88JScx&#10;7bhYn3xFt2jqcSis6OaTVfSvJp/F0w2WpuQkph1FHVHRLUPCim4+GTXutsUTC5ak5CSmHUd98hXd&#10;oqmxblXRwwyZmUyUmXiqBMlJTDuKehAV3aKp1GFFN58s1rfjSWS3J/NTchLTjqMefEW3DAkruvlk&#10;1IvxzI/Fya0pOYlpv1flEs0lK3E+DaKiW6y1QrPekUhtpTO7ktZDtVkb+TdRWyOiop/oHL0LRyoe&#10;X4e5iyR5R7Mj73i5Qy6XAbRT8yU4L86nk6/3mkPF9T48SpF6iixBG+lITzuO+uTrveaQ7RdhvTef&#10;LPNJ/E1cWfmmjHIkpx1FHVHvLX/Cem8+GTWJp8tytAscyWnHUZ98vbdoauVsVe/DDCHxbFmDNtaR&#10;nHYU9SDqvUVTqcN6bz5ZrEl8l6xHG4f+vbFoayKpB1/vLUPCem8+WR0h8QO4ivWg9LoHpQ99nuPQ&#10;1gdn8KpQ5XTUlhhEvbdYa/1mnWNlVJvTpFOb0/RJbU7H10b75YfifoL39slYlTnRGfzv+LPl4340&#10;2iz5sL9RaEfF+305gyfxRf530eam5LTjqE++omuWWOaHFV0zf1jQ/0Xiyb6MhmwCOe0o6oiKbhkS&#10;VnTzyaoMiaf4frSBlJx2HPXJV3SLptbGVhU9PIMn8TX+U2g47oOcdhT1ICq6RVOpw4puPlmsSTzd&#10;T0J7OCWnHUc9+IpuGRJWdPPJqEl8s/9Dme1x3Ac57SjqQdRsi6bWYFYyUqmthGqTlhVP7c5Uv6xm&#10;V4quR+BkO7geYT2KmiW8VqG9SepXmNsv+c/5o/5q73APKe8Bph0V7ypoe0FeRwM5+ezF+Oidn18Z&#10;o1yaB3YWTk1V88my5FH/ZTlL/hHt626Z/6SjHUX9K2UJr/1MzLksmrrVlUptJTS7Sat2R8jxTY6/&#10;93ni3/yUnFzjbUcbahpv9WuY68K85je5zX6cD5ttif1+rN/hx+cq7agtkfnT3d/fC7cKrv77nFgz&#10;xKoMNfXHvDXq4XI+7qSelJKTmHYkdS3dAil10V22x3Mui7Puq9SU2nwy6tEyyu/3f5ySk5h2JHU9&#10;o8ZVpKL7Vd/IuSyaSk1Nqc0nox4vH/BH/FUpOYlpd5C6L119/sZ9SyvM6zmXRVOpqSm1+WTUn5cR&#10;vuG/lZKTmHYcdbnSjHW93o3z2nT1+VtIfTjnsmgqNTWlNp+MeirGcQzHMZPkJKYdSd2bUeP6Yq0g&#10;1gdzLoumUlNTavPJqOfIm43fklkpOYlpx1FXmvWwvw7qojs/D+RcFk2lpqbU5pNRL5FDjVFymyc5&#10;iWlHUmc1pI5f6Su683NvzmXRVGpqSm0+GfWTsrcxWhZ5kpOYdueo+8rp6vO3MK/35FwWTaWmptTm&#10;k1G/KLsbH5OlqHiLPIlpR1L3NfO6D0eZovtVX8q5LJpKTU2pzSejfkteaFRltSc5iWnHUVfLRl3v&#10;TVefv4Wx3p1zWTSVmppSm09GfZZ7rjFenvYkJzHtSOqejLraXeovOKLvyrksmkpNTanNJ6MuuY2N&#10;S+R5HF2e9iSm3THqcqmSrj5/C2P985zLoqnU1JTafDJq/GJY43Pysic5iWlHUvc3Y43vxeVyKV19&#10;/hZS78i5LJpKTU2pzSej/opb2fi8HPYkJzHtOOpaNaCup6vP30Lq7TmXRVOpqSm1+WTUN7hljS+J&#10;4LiIXzkAMe1I6qyG9PZ0o/ckXX3+FlJvybksmkpNTanNJ6O+0/2o8TU5XUhOYtqdo65W09XnbyH1&#10;szmXRVOpqSm1+WTU/+p+0PhLOVtITmLacdQ9WeXD6Ui56P7rZ3Iui6ZSU1Nq82kk5jXvB3nS3dPY&#10;6O5tXC9jhPSk5rxI8qz6peT9KUL+Fsb76ZzNIqrk1JTc/LJ4k3qrW9q4SfBbDKCnHUmd1ZEe3IPd&#10;05euPn8LqdfnXBZRpaam1OaTUZN4l1vVmC0TheS0O0fdW7BH/kfOZdFUampKbT4ZNYn3uvWNefJZ&#10;XOOZKLTjqHuz6tdT7S73FeyR63Iui6ZSU1Nq88moSfxLt6Vxt3xBSE47kjqrfqSul9LV529hhqzB&#10;3GFo9kvj1s9DTVXzyahJ7PFb2YvlL4TktOOo+7I6UsPxsV5PV5+/hdT/lnNZNDXW1JS6VYaQeESy&#10;r7FUrhOS0+4cddHYgpU5l0VTqakptflksSbxmcnrjRVyA66zXodfDtsXS51VvlpPd6WoJ2d5zmXR&#10;VGpqSm0+GTWJz00SfCuYIySnHRnrrE+E1EU9OY/mXBZNpaam1OaTUZN4bNLlN8n3heS046jrWe8C&#10;vkJWinpyHsm5LJpKTU2pzSejJnE5GeW3I6tJTjuSOutdSKn70tXnb+He+FDOZdFUampKbT4ZNYnH&#10;JxfiG9ijQnLanaGu9nVXqgVHmQdyLoumUlNTavPJqEl8aTIOz95YKySnHUfdn/WJkLpoDO8Pcy6L&#10;plJTU2rzyahJfEXySX9Ifiokpx1JnfWJVKu4mlBOV5+/hRlyX85l0VRqakptPhk1ib+YXIpvuz8X&#10;ktOOpM5qSEpdcM63KOeyaCo1NaU2n4yaxFcnV/ihbq+QnHZnqCv93ZXevnT1+VsY64U5l0VTqakp&#10;tflk1CT+VvJn/nT3upCcdhQ1vps3vzuSuqgnZ0HOZdFUampKbT7ZNwMST0u+6j/m9kuXe0NIz3mR&#10;5Fn1w2iISlFvzvdzNouoklNTcvPL4k3qm5Lr/GS3U0hPO466nNURUhf15tyec1lElZqaUptPRk3i&#10;f0q+4691GzGyZyd+SS3yeTToC8mypNJdLerNmZdzWTSVmppSm09GTeI7kpv9LW6FkJx2ZKyz6lcB&#10;dVFvzq05l0VTqakptflk1CRelMzzP8a4DZLTjqTOql+5Dup6uvr8Lawj38u5LJpKTU2pzSejJvGD&#10;yYDf7uYLyWnHUVeyOkLqot6c2TmXRVOpqSm1+WTUJF6ePODfcLOE5LQ7RF3rrhb15tycc1k0lZqa&#10;UptPRk3idcly/+FkmpCcdiR19s2gDOqi3pyZOZdFU6mpKbX5ZNQk3pQ86SckX8PvWk8T2pHUWZ9I&#10;uQTqgqP63+VcFk2lpqbU5pNRk/hnyU/9n+MXxElOO466mvUukLqoJ2dGzmXRVGpqSm0+GTWJ/we/&#10;9joDv6tJctqR1FnvQqm3u1rUk/OdnMuiqdTUlNp8MmoSH0heQfXrx4jnSUK7c9RFPTnTcy6LplJT&#10;U2rzyahJfAy/1PsUxkuTnHYcdS3rEynhKFPUkzMt57JoKjU1pTafjJrEyZCG34tR2iSnHUmd1ZCU&#10;uuAo81c5l0VTqakptfnUhXnN+15IfNqQU4XUnI4j7snOQXBnFO434prtpcfFoZg1Fe3dPWbUOf6P&#10;Z58kUpvT7KNWm9O8U0dtTvNvosgrWQ9lH7+nFz1r6wZ3SkausbZ7jKi926/wTrRnfHd69xnvQlvd&#10;2OJpR1FnY1zS8z5MY+XBi/HR+0QwDD2j1hywHkpqqppPltdP+ZvkbT8Pz2C7HE9vrDjaUdQduRNN&#10;qTQLlFBtpVX7/SMfjmhOzCOq8R6S3/2+28+W3XhOppEdR2xHBvZqxPvZ9yHGgAxItabZPWb0QjND&#10;/RiGUdvN2tHlTpMjuPp1RM6Qo2jH0N6E/ZacJsflVHyOgH0K5o+AfiqW4/K//sx5Z/wtozXeSmp2&#10;k1pt9UDt3Bv4zfqknqmee5np6rHpTe/V1kiorVFUWyOqtkY3KnJ80hBbNb3nsATU4MU1aaVYs2b+&#10;eyqzHkuoaT5oXIcG91B+xB1ofMT9hv9Nd7rndBwxRvNX+nq6a+no/lqAi8mQeMXyf35XbbOKTE2J&#10;Nb/DMQajcbWFpCQ+LL/tacdR13vRZ1DvrvFpFUV968se/t67jiO231FTat3vwvFXo92KBklJvBN3&#10;ZdOOoq7yHBTfwGtVPPeh3IuVB68w1g8s+W7b7KCm1JYd1sM02g2AekWDxFvlXLTTQD4QSc5+A1zp&#10;qvEp0pWCLLnvnn9omyXUlNyyJCRfAPKBBom3yuHGB9zdsBdEkuNMo9pX7a714Jkblb4g4JgMYz5w&#10;x41tM4WakrfKFJKSeKvsaLwtC1PyuExBhx5rSA17ZqnoysD8W6a3zRRqSm2ZYmccJCXxNvn3xl5Z&#10;lJLHUeN+Q+6RNeydpaIrA7fO/Ou2WUJNqS1LjJqkJN4m96aNdhf+onmerXP1M8qfQVRzi3Oram65&#10;Y8SL5Z7GcmyJxfIztMh7RNBvzR5gbAXc+VmqIyzBK8z2x348t23eUNMtYP7YfkrapxD1h+QYiA+m&#10;5JwXFetmbUSF4djrouuO9987q23uUFPyVrlD6u3Im5UyzJOedhw1roFVcYfcCavLwvntqws1pbYM&#10;sXiTmG0b7vxcLyM96WnHkZO6hCMoMqbwLvLbZl/fNlOoKblliu2rJG4eg871JKdtma+Kfkb5w287&#10;NYwYwlPOcKd2CVjBK8z87/7t1Lb5Q039aZU/b8m89IjE6HNfpR1FTVo2jnMqHOM0ceKYjNrirBWG&#10;mlJb/tj3h8NyZ+MNtONyV+NNWYDzmbsb+0C/WwYaL+DzebQXMG83tL1YhstHeZV9X+b4YLZgQ2Ay&#10;3BY2RtiirV6FY4TN57PwP7DSj3Cv+q1+lT9TVvku3F983P8E4842+134t81Ti/OghjuMSX+iZ7gd&#10;ec8z3OysmJpuF/Pvg5kHp7iD/jn/Fmif8GPgwQXw5EwhOedH0eNKZpM+7bAtYYXBK4z/y3haZbN/&#10;yCKs8aem9JZVRk9yQRshO/1G/DbCT3xJ6Annx9H/+kbiGj2pu2SX/yCe1L/N/75s9hOEXnB+FD3u&#10;iGjGnnW1KPefkP1t6xA1jX2rzCH1KNnnz5Ej/hf+UvhxidALzo+jx3eqNO+bn0HaYDLMnGXyStvM&#10;oab0rTKH1OfLcYzBQI+Fv0wO+s8IveB827+pjpYuOV8ukFFSwtQE3Ll8SfoX1KL8/JX6xrhnTMw9&#10;se3AOLCHQunUVlK1lVpt9UBtekPf1eY0t6TanGZeqs1p7mVqc5p1Q+1mDenKba2MpjerpNpaMdXW&#10;6qk2KylrkdqcTvf4zH9Ocx9SndPMSrU5ze2sdnObd70PWw6AwZbT2maVeSIXyPJXt+vQ4Fcc/xee&#10;voZK/F/oR97if+k3+SHyn36kPOPPky0YhbPD19C3OB7V+tPYgpfJAbQ9yODd2GI7/MXpVtuAarLW&#10;fxxb6FxU9tPx2fDr/P+hVr6C/32X34nf5/kFIrgXa+D62J82ZvgYNwSfWoPDY6DtSYyn9iO1OoIO&#10;he7c/wsAAAD//wMAUEsBAi0AFAAGAAgAAAAhAL9XnOUMAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAA9AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmqpFgioDAADPBgAADgAAAAAAAAAA&#10;AAAAAAA8AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAT6GuxboAAAAhAQAAGQAAAAAA&#10;AAAAAAAAAACSBQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItABQABgAIAAAAIQDCahfr&#10;4wAAAA0BAAAPAAAAAAAAAAAAAAAAAIMGAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEA&#10;lp4dQ6jYAwC26gcAFAAAAAAAAAAAAAAAAACTBwAAZHJzL21lZGlhL2ltYWdlMS53bWZQSwUGAAAA&#10;AAYABgB8AQAAbeADAAAA&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="0BB4C67B" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:307.5pt;margin-top:474pt;width:285.8pt;height:189.35pt;z-index:251593728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDx7CH0CwEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRy07DMBBF&#10;90j8g+UtShy6QAgl6YKUJSBUPsCyx4nV+CGPSdO/x07bTdUisZzHPfeOXa9nM5IJAmpnG/pYVpSA&#10;FU5q2zf0e/tWPFOCkVvJR2ehoQdAum7v7+rtwQOSpLbY0CFG/8IYigEMx9J5sGmiXDA8pjL0zHOx&#10;4z2wVVU9MeFsBBuLmBm0rTtQ/GeMZDOn9jFJgBEpeT0uZq+Gcu9HLXhMSdlk5YVLcXIok3LZwUF7&#10;fEgxKLvqsDfqwkCbnHAu8uS6JtNuhzp5faTnDFoC+eQhvnOTojMZkMHKdU6UfzPyYQYLp5QWUHYB&#10;N4vqfMcttnR7G2D6L7xLsi+YznS2fGr7CwAA//8DAFBLAwQUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltGMtn69jODwTJ6&#10;21G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkXW9uRzLGIapQs&#10;BuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/7BQdk9BUO0dJ&#10;0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q96XL8AgAA//8D&#10;AFBLAwQUAAYACAAAACEAVxt/z7oCAAD0BQAADgAAAGRycy9lMm9Eb2MueG1srFTfT9swEH6ftP/B&#10;8vtI2pUyKlJUgZiQECBg4tl1bGLJsT372rT763e2kxQB2qRpfXDPvt9fvruz812ryVb4oKyp6OSo&#10;pEQYbmtlXir64+nqyzdKAjBTM22NqOheBHq+/PzprHMLMbWN1bXwBIOYsOhcRRsAtyiKwBvRsnBk&#10;nTColNa3DPDqX4rasw6jt7qYluW86KyvnbdchICvl1lJlym+lILDnZRBANEVxdognT6d63gWyzO2&#10;ePHMNYr3ZbB/qKJlymDSMdQlA0Y2Xr0L1SrubbASjrhtCyul4iL1gN1MyjfdPDbMidQLghPcCFP4&#10;f2H57fbR3XuEoXNhEVCMXeykb+M/1kd2Caz9CJbYAeH4+HU+PZ3PEVOOuumsnJ3MjiOcxcHd+QDf&#10;hW1JFCrq8WskkNj2JkA2HUxitrVW7kppTWqHwGFkb+FZQZNgQHIl32jUA4Gf8e90yRBfWr5phYHM&#10;GS80AyRsaJQLmGYh2rWoscDrepIZETx/wGoTOwJ4AbyJFUqsrn/HNkcFykPt0UqbeBobe8ldxpfi&#10;AHCSYK9Ftn4QkqgaIZ2mDhP3xYX2ZMuQtYxzLDw3HxpWi/x8XOKvx3v0SOhrgwEP1fax+wBxrt7H&#10;zlXm7pKrSKMzFlb+qbDsPHqkzNbA6NwqY/1HATR21WfO9gNIGZqI0trW+3sfiZAIERy/UsilGxbg&#10;nnmcVGQJbh+4w0Nq21XU9hIljfW/PnqP9sgc1FLS4eRXNPzcMC8o0dcGR+t0MpvFVZEus+OTaWTi&#10;a836tcZs2guLn2mCe87xJEZ70IMovW2fcUmtYlZUMcMxd0U5+OFyAXkj4ZrjYrVKZrgeHIMb8+j4&#10;QP04K0+7Z+ZdP1CAs3hrhy3BFm/mKttmLq42YKVKQ3fAtccbV0siTr8G4+56fU9Wh2W9/A0AAP//&#10;AwBQSwMEFAAGAAgAAAAhAJaeHUOn2AMAtuoHABQAAABkcnMvbWVkaWEvaW1hZ2UxLndtZux9W3Nc&#10;R5IeqdHObmuX4Vc7/HK8NhVk7IoHN17E0MgmQUriLikhCGpmZASjo9F9ALTQt+lukMB2IGJ/gX+l&#10;H/zu2AfbG15/X17qcs5pEJyZ8MPEQgJxTlVWVlZWZlZW1uXcvNG5ceMXB//0ixt/duPTf7yBnz/D&#10;7199svkX//2v+PSXn/yP//Pf/hefPrl503Lv3fx39vTnN3+Bp1/i9/Nffn7jkxs3k2ckosDnv7x9&#10;459u/s+bt1/tP9/bL/bmVW98OKqKg/3p0bI6Ld7t3Nt4e+uzcjbrLnrvqkL+GVRHRbk4mb6f9Y6r&#10;YnVZIOHWZw8eFINhf1kcVsfDCYvgpXs4Pe+ebxYb9zbkh5BFzLnIc7JCW8XO1qM1xbaKrYdbWd6i&#10;3xtV3eVJ1WW1Z/OqOOqNFpVSRur7o+EsS9t9Wqzwn+RdFNV5/8SIA+x5eNem90+WIUVLvB/EhMtb&#10;ny2W09msGhST6dJxsr7l/ExIKC6L4RH+ET6VXjH5Aw4kVTMF3KqlXGzVU85jymXRqL3Ji1Y6bnwh&#10;cvFvbuzdeLW/9+NT9v/uDy9/eP3s+TfFr1Q8bnxlf8lsPF7z588B98+fUB758yl+v8DLX+Dv//6E&#10;Kfqj6TdFoj+9+ZdIZLl//+m//XT+S5fqT2/eYrpJ6qeffPKJ9eWtz1YFH8/l34tiPH1XLafygr7Z&#10;KOaj4YQJG5KE/rOEW5+xFEAm1XECJuIxqSDRyxPpLXC1IVKsU4UXXSLiHf5uFr3BIJFu9JAAhL8B&#10;4NZnBZRHcIN26XGH3SwWZ4eaJnpj6aZDzBsM36kQBRwXDUIyHJAvqYM4QGwdh+SdOh2oP6XL6h2f&#10;jbRcUN1Tr9QL2LtVkhQAt9lCrwEFl/PeZDHqLWFKrC79e6HvkObLYrWBnuF/86q/ZM9QfSqqczUZ&#10;3Prs039Uu/V//+Wf/+X2f9jb/+LJYHpYfbF9b7OADH+Dh41bn91+8uyH7rP93e7zSX86GE6OHxe/&#10;GU4G0/eL4vV03IOBun37zXA5qh4X3wzn1X+dTqriu+nZorpXzRbM3IUpXE7njwvBXrwYjc4WIB5J&#10;d17fLTa1ktvfEOJVb34Rigynk2do3uPifvmw3NrY3GHO0+nZhEQ8nZ4/lpbBttGGMe+74etq0QLw&#10;8N7OztYOoDbvffnlg02tYDpLULRAvOxNjs9glV9W76rR40IqeDbtn42ryRJk9R4Xu6OqN3n4dLgE&#10;QvDoKa317miI/BeTn8Fv0P+48CLfVb1BNS/++smLzU3w9q9JxJMXj7rGnF9X84XAkx3gOvK+7O7N&#10;h5Ml2srqBDuS0RdPz4ajwfdn48PqKp7e2yjOdzYeFK+L3vG42Lm3s/3wUYFB5f69zY3tLxXT7nSy&#10;7A0ni9++2iPvhxN04GJ5S9vzfDL4qNbsgVmLx4Ww11v9fVUNqgF6ZXo27zOXzfbM/bPZDOxKs2fz&#10;aX9RLVVSuk++fdV9MebIuInWUBRv/02Rg+xOp6M3F7Oq++NyOBouL7pvdrY+AvrVk79//sPuNyix&#10;tf2BCnanGAq37m1joG0jhLQayBpSCUEqF5E+58Q36Icac5Rz6zOgUhiba4Wco9+05u6BudVisTsd&#10;TecoWOxe9Cbo9WMIbK/4qRqNpu+Lp6Ne/zTtpF3o6nTsZZiz++qnv09StU9ff/u0kUYBmo6pLzAD&#10;xZ/Wz59cg67fPf/a9Ovz6k8H8l97/U+nL6/fEtp78TyeVUe9sxEN+e3bvx5W7+GV/DCnq9NTNwej&#10;Iv6TsR9mP4WW4hh6RtPjgM0dgse10bxliIyOkbsAu9PZxXx4fLKEB+aPd3bvbmFe9QX+eWBu5v7F&#10;YlmNF39bvJj07xVPRqPiNQvBaa0W1fxdNbiHiYnAcK5dwuuYYehDu4rTyfQ9vNpV/2w+RwstuSNT&#10;vwh2OcRMHV7uXIqLaysOiw7xD7d1Cj84m+k0vpidwU8sDwcotTqE/8zZx6U/IGcyWE3OQKUkE6o8&#10;F1ifwl5K0XI0OIITtRpNe4ZBQAcCiioI1ZGykrJdfLFZgPcjVh/yZqBkJXgtVaonYbc+62h9IPv9&#10;STWvmNKZTWeF/eL1UtKEuA6YwNkEphogG1j6g4nUm+IxNkpEQ5ALf1PEAam3lQk1zMfnIO8YrmF1&#10;XvWNF7NFd0TvHODlyNx1SajRnnRzDkak1h6IbqxTGyOotsDtjldUbBXHaGySvZ1lbyfZKPNOnXog&#10;WNlj0X83v7QQx+qLTZEhxQbB6h6/G6ORxq/j0fSwN9J4BTL11RoOxy+A1/PGvVP0W28wnYwuevN5&#10;D/Mp8rqkGFcDSTH2SJfGVDJAekVheiATHq+jiv2hcjjuzbokg5rUHU5Ou5PeGKwhAsr8Ej55iVke&#10;9ImPRfU7QY2s8jWiO/ZKybrTRUL3LspZ9SxffjuvqkkAUzhJU0gHFdinI8SGHKNI650u0ww0wBL4&#10;zt3+uwSvQptjLDR0QAY1G3+jPOTPgRUKaX0C2/Xjmxcvu9/uv3ny5nmxtWUGQPQCgts9XsBYGotq&#10;wIca6OuUeTpCbfPuYtYvTCT64rmjIy0a1woP03IOUyxS1QrQn45nmINsFdrPCjjuzU+zaoo+JtpL&#10;uP7IIDdWLaQpppYMoSGzPUTR1jqBXIchRHou59UMUxoaISCq4zmaICY1nS6PMIta0+7Re28cg1nv&#10;hwPEpto5NArcJmS/N1sH93OK8efpcLIGcDxywPFwWSF2hj8G6paxtzipt2kwLWBhG6k9prawYNHz&#10;SqBz01Oo/8+Yt62hiFI1xwCUShUGOoQnOPq1swUjgIEjOjifAXId9sNjhzzkXBKzywqxHsQ2YPsw&#10;Q1+D/6w/92JnpEREfV4hFgkbmBZMiZYI2BGiKgJQZ9bxRfecmeBYO8BhyKd0tuMIIO0o5iG/pVMQ&#10;KjVqT3qjoyXjYu3MPRoFyCME9AwKPRLGVTH3H7YfLYpE84HS0XSA0BYw6uHHq7iGWWHcWlpPKfuA&#10;dksMFV6QabeT2aSQGo5cKngzE7qNvKDXLQDCAVPnluyfvTy1uJkPBQb+qLxNiEGvqLEU6osyAyh2&#10;Exq6irxUT5swrqIANE0w9WyCQjMBFbSyCUCFfHdOoJpCNkFFCxW2oYVNaBN+Iq81/1jVoiXHdA45&#10;wFcXRNdYI1da7jrerP5kWX5nesUIIFwvaA5cjy/hC6jbtLmxwefpnHWJ/1HTxyaCWkPa6phgDIdD&#10;IPg6hQycjVIrcNuV3v29oo948TyOqO5nqNPVQMEOcxSsMHodNVBaD8DScgAutRrR6+j2JoPuuAd/&#10;jG40wHIcvtLYGFr7yzFayGJuyuxNDZlU1onVtNirRs0gNbhC68jIqeuSChRz+rM2Oij0aev+g4K/&#10;6naqFQ2DwmLevzJ/sFg+2Cnw/7rSL+GP0iIHjPSzsoT+DGthhIDXwOBsFwnkdVnWZocBBUuYSHIB&#10;eFC9G9K34xBvE6rlyXQ06EY5ID6Zl2zjoZOKmSNyWKylupDSof6urirbUA2CmCB3EnGroxIwFdNO&#10;x31VlPyN+FHfVZxXF1irUpXodN6cYGZAwhcyfVjBbYs+tRp7QakdCUSdml5qhT4DTGSfXMGMq5wP&#10;+uOJ2HwVZyt/NMSCe00iOIGh7Tfn8c7tu71J/wQRcChj/yTQZl48MMBJ6/bHF6fAjJl0nM0Qucxl&#10;Jjor5mT1zt1y/+zwG+Q8q7A4hrVyKY9iyi6Z0KrXyv4ILTrAC/PwR5gWaFYpJc0mh1pYqBhVmExF&#10;TxESTZlM5sxRfdM5AJVs94fXz7szLhZ2mbUTmaRIZCDX7tssMGpXtm6vQ3s01KolTi1RNbz8nIgU&#10;NLjzaHXn8kjNsrXP4bSCjUAfqwARcDcx0+xxpk8+MmyCPyVjARzc8PxW/uS9KA3B5BJ6xXgOoPrv&#10;hsX3mKguCmUmpbbgzHVBXwWt5trzy+n0FOOIMFYYkGM1bJSNnWyfRqdEl+wvxeMkdWhLfOPIJJPi&#10;uhhtXCFDMhFNZKXDZ0yk1FBMutGr62oUynr6GGSTL6Uoq3EoaJnGu5RUAJaJtLEMeiSUKEk2E41d&#10;eCw2ymNBrrR01tk2EcEStiwg66SMznrB1LdGmPdRIpydzmapHUWipIf4YM0V5uTNtD5gM13EQFgp&#10;4TM2huJbSoCMeBAOi9Re1bJ2ZJslxYeIsma7qK+jDBxto42tcrkPVFHMS+yAwR8VBQzB/qIqAAut&#10;2tGiHjZyagTH6xxyhZVSqYMXpaEraV0m5u5ChN0QnwMAs+liyOkdyNlE2AGx1OhNCPgzJtm0dTg+&#10;PDui1dKhA2vni71qjlXCGWZHcPKpjg9FCR8Vw7BFo1NKuRewBSGwMUUImOvi+7KyXISayiSRYmEz&#10;LoK/QgB7OIOpDsUWSbm23BoCs/FJXWr0EzDIm6CHFYhg2lhCicLuM4LzfFSNd63FqcvRicXaKNLY&#10;aUvO5Uq2aUUvkebOGMd6ItrYfHGZTbOVT1aAfEFHsVwaJOogwh9zErWM/aP93EErUN7QsN9Cx/uw&#10;xmg4TNlasrzHD5piWscNxq6xYdQIDbzHAeeZOFnfd/f2t4RFkYQgt52ik4jRQWQYDe+ku6hm3QFk&#10;SDc1UPukHuNgp2zpnXS/HA24StIB+PnWi6kvbZMC9R6UrQ3eWYkXHLAwulmDYC0RCt+WjXPw9gtv&#10;5/fQLBpbTIO0vRylTEYXB4H/sfG5mWprzFohXEVWmfG+XDHIzTWC+CQd726nOZGmWiaMjJ2+E2PA&#10;AVtFRktZrEBfwDKyr8OhOBGl2JS8H5uSZLU2zJCoUrFZqjenroH5EYWuvEQ1T7gJYwPx6I2WiXgE&#10;HyWXkSsEoCaVqSRC5SSkLvPc6CRJJ4oFr7NRbKiWWaMiqffj46iPg6n6RDVJhRcDJnkfrU58ipJl&#10;jq4wjh4bSoTMpHUQ0MykK+4I2SaJ68x6vazxRWpQmw0Iio1onfl37+cI0DaGPp/vrO405Ofunfd/&#10;c5d89ym+dJ0ID1DbvJ476rooqnt/wkgf++yczgK5aCsGXqHZ4o8fLTstnEo1c4N2/zJJsU6r+ae+&#10;onK1FUJZ0r6JkcEmgi210yitWmVzfDYCBhV5mwq0ks86YJY5ADVsDNIQSVQcnU6SLbM1eLBSGFZX&#10;xjJJ9LYBKd3dpIx6/epcQbAda4e2QKd/Sdm0Mp8uqLmWia+PdbJqgapSfG1Fjc5EnaRMmDXyrSGE&#10;Ok8R2c0Mpc2vQhOSNuZ8aWVLgyuitmkLWhmSVCKjdDsbIlcjvLU92g/Wlbb8mg1PyrjfbSMr1+9R&#10;SwRIdb8/mi6aut+sU+AoCi3WYFBBQsST9vANI/ZnC5nWzObTwRkcYRk7i7hv4NtXe12b/nR5EMAA&#10;uP0dozjFr5yhX2H4G6ii20mIO9/tFS97WJD9O/iZW9gIcRehT5q4RuYOdkoU+1jtqRaEkXl4C9B9&#10;ByrWQz26DqpHjMN+qL5Hm6G+9dXdv05196+obpcrqJFNO0DYqK0O86AFJjD6/v6wgSBkbqIXPtjw&#10;ze1rAO3U28QBA8JRdDrrRUkOlqi/YuN0gKWkiWnzUF+MJBQyPAB9pyj3ekvEXbheLu86xSj6J725&#10;7O4/khhjwXWjXIijjnUutWqkAEU6z6fEFWfwYRnsZG7Zn04W2F4tI+MA/rVOPX04RCUvXn0LX2y4&#10;RNxjPJYZZ4qwbdxRbYMykf7V1Z65ktiCRcryn2itlEkyYDKDAdZkfGCS+beb+YwYg9ARdr+fYHLE&#10;pUmdGEYf12ar2XCKXMHnDrOPkleNhVrAS6R0+yhlECkxSRiI1j/UE0J1MMg+qJhJpTElJrY/HVxl&#10;TEp3nNigC1uTjrUiaQXCoFX/lNZOiNIRtx5axiwrZ8MVnoC3nrGrpMtsZPeokrxu4PCKhYBD2yTW&#10;yoUjx0NuVOfDpTW205F1SyDfAC4HygAuR1Mb852LKKvTlBiWT11f8Y2FScT3h4nTOj+LLCzURWiR&#10;M3Ih5dbVkhGY9fsLQqP5rXLQMafyinjRo6Ixf2MHMRRnQaS1HIH36f1nfxN58cCIdHSQho4wKuvt&#10;NnnoYH9dIjGdKBF0OKUyEyf80S102VwE1MNj6GO/JfWh2FrpPJJyEqfAiF7q7j6CHNy3l7eM/2lM&#10;0BaRxji2c3QRVpFkcdbi4brF0deMZF7p7WbYro8NlmE67WOFxPi2bJlAYwEkAHMADc3qDBlsW4sp&#10;Gwje8BwTrOE3ZxM5M6MekJqBspFJ5GSf+ZA2ACSrxImD16EQCBubeLgrhHiyRkGaXTWSkYVnpWqr&#10;sVp7AtOsIDAGNr+1FVL9tZpxZSvYiISQOrFqdVTmgqiZXMCZnWAVLOwRpME0LaR1BGamWC9qINDS&#10;Y9CfZ144qZUVpuV4xg2nNqFlF14BuKXSRS/WVoa0S1gnTWFJObOBg41UibgCITARzhfWwBa2j1gk&#10;+YqSO2GbrM/FVTkDKengdl1aZBCUmlM+g77fgxAZrEAN0F1RmqyMTTHHC0N2b0QzRxwrBCulaRby&#10;SDhE9ibdbWxz70uYH9hR65nOKuBRvgki6cM64wxUkh2WHqC4FkpnIsykmm6BUeshTYRu1XyVBpt4&#10;ry6KsgQmDgbiVVxW/55bQfIYaUBcC6UacrFmCPtF7LLKxrVJkXapgjyRfdu2Koz3cnf/2VPMxDJD&#10;5mnoI+YzBNPFKnmp62Dqp6K5btc4GnsgKbFoai7STDDRdmDrqo7zyMO+aAsngVZPtqeb1WmkU4jg&#10;q+rYHRYO05qka7R6p2td1egeuOmvhzjoLidAiTSYiOGkO9cc3YWMPKmUbXL54sN1/clINUt/oMND&#10;1yVU5H5np0WkRPlCp9tUyljH6r3P5ISAJninhDwLPjS6sh6UMEk/hPikckddUql0HmX8wTFfyJPo&#10;kyu2DuyD4QInDkfYsdmb98aLZON30LIMoKQ5f4ZCv9at67JCJLPuESKGJDZ0uvTqbHDEDVDd+7AA&#10;YXNTcqpBBKaMUPaUQjirsC+8N3h6EWC1uUYmJ1ca6IJjDju2bteF915ruzngivf2B7e9sxL3WKhK&#10;G84Kyr0f3xTeTm0cwzDWL+fM0aaJ2Eehfdk7rLDdX2YdktXpiSOlw++BCKGOk+rzlXtPvn3+8snT&#10;5y8pcuZHaBEd7Tudg9Wbk+GC53Ivv/rqfvHFFrZJj0Zff00SpZDzHlFQ70ik07kXU2w0DxakJ447&#10;esLFRgaHWRImMBauYx3ewqY6YUhENTmcgS1IdthGTSf4FJOkyO3bzyeD13ac+FrHifIzuSbWOM79&#10;gdNEm19++ZCniR7+0U4TRfZYG5FAhaJnGVKkkSFKE1mordj4UqMJFBphvx0qyuG6LwbJhjOW7KK1&#10;XVs5D4YYM8F1G+JkdJP7SWQ7WzB9897sZNhvZvRhdyWOE5CPGykXjZTTRgp3XSEyAh9Gnc0c56LP&#10;MyEHJmP6FhfVQtX0QevkfA4eH8PNDfv1pIVMlbF9TfKC6/QteaCypVgfp6l1i1VehLsrcEyuLetC&#10;zly35chO3baMuIcr7xp4EzyEw7BZXv1wIZvZOBTnGSfTxbKZ2ns3HQ66L7eYg6MnDQaYYeVBgYwA&#10;HgXhRpCq+/P0MM/SyDdKiDtQy7MTXDJrkJMyLmzx+FQzr5q8G86nk+70NMcGv6rb7yGcRAHg9DUX&#10;IJOcsFU6XZQP4oMg/rL32xyvpP2Up024pJ6xQDlW9Yc4sZBlVHOc4pF12wVEu52wLoDyUkYtOmG6&#10;xJrysLdopXc4eVfNeUlEa+6RXgQgfusuD/TkdXj2dHZFJnffZu3BrRGs8810Ty8UaK35mR4Y7e6+&#10;eeU7iPPecAAOT/vDf6gx03O5q3mCSwtyCow32NmeEWbJ3MWepSNYzTB2d4YbLpZdmVK6hYDj3T+d&#10;ni27Z4grL34n5QyNHcBzG62vtz47gPv+BOfTeoMh9LoUHgyw2/etjurltzzwMuyXu9hseTydX2BL&#10;6GQAT1/3KdF018MiERQcwk7VACzjeBiNacPkTKDuQRYTdlpddGXuoJVH974+ArwY+JBqrkLTiZeT&#10;mxqeHk7Ey+WQTmuPP7W1afiJY7iU1VONY8dNoNLHnZKxZItx13dkd+xEWeIviB8Vi6z4yC27vqyO&#10;+jlvDA6mbLqPgVQL7yeRORbQyHROp0XxNDYXgYJPG8J0SWUAU58F3cITkcGVg8dN3TyysJX2gJsv&#10;HZ7UZeXURtw39cuCB5/MoskMCfs2tmnjDis9Otkp91FbCJKhdpYxvw84mzu8cbWVFe1QXi/ayjuC&#10;EJUMiwa9w4VSzQeL1TCmulkci6+HeQ/XKTwWjlCqgudJWgJAJBY/Ri+eyIZQyF8UXJiVlIluKhD4&#10;7sZkKpU8qmMpUlhOEC5Z2U1UPi0azbqT2RKhLcjTECPizEJh1bQfs/iSZrIEzmIKOmyH5TVKWgN8&#10;CnpEGNiWjM2wF8NAYnniLek/Kj0dLHP15aiGbKEE2AWKyXM8ohRe7UgSmJofcTp4KyB2wggbL5Gf&#10;HVFi4212j6ww5qWJGJPCUUFSXrMZZTLyyEHpJP+F3MoTzY3NOKIjKgApBpOgJCoqOF0gqCOGJNFG&#10;0eGSA2s9BiMhF1e2Y52Tc41URlcPWkkEEQvnffhrHPvkX0JImkV6w/V7K+1Us0+1HqZBmHgf59Yh&#10;INRKNuvV6O4U2BBbNFFrEmhPnOpoYVS81Kmq6BtM593xAhcoUMSODQ5zNETch/RsxS+XOM931QjX&#10;tw37PRl35EgspYM3hMkLhMGO0QVJNfdG2CexuDznt8U2N/ZKDmVfln75zyFuKYMGsd/kd/uBLLqI&#10;9qbPeqEcCJcdazJuWZV+tZwzw5yvcOdcWxneNremXP0iuikkB3RmWHwqQD6KWm6GoJBn8RDHqHAu&#10;F4DM1a/Qgqo+AQ5g5jjMpjwdm7Xpp2LzvphKGjhh0KPIq8CfnO8og1E375BkchOOdaTupaC2ocHH&#10;lGKbAwHI8/Ce6VlAYDPB2DusBUh887kUVQf2vZz4YYdnbWUCW5a1+bcFbmZj6rHG331kyUpmJX4S&#10;FkkbnEbE8OsSx8r8dwdTRedoYCOHGR39r93Eghsi7hR3+Ueay+Vlp834Y26bqLPAeINqcEL/hm87&#10;Bi2+aB66N+3FOCS2ofE0ljjntR1oWxximJpCZAdskkGxEdHxQrzKywLGu+FugcUBqjko96E7enC7&#10;ZDjYougsgWgj/ruEw5uB3ZG7w+42AOOShIzdjWJ681ijXPQpN5JyRu3BHStllb6t14rb/iTYlRSN&#10;Dbpjl57V6rSOa63OS7TX5+uw4AuRJJUGegMCI7xGccRwncLtVOzYAnCCIWkzb3urNTj2YiBToNrR&#10;b8hhmTpXayXbW6ecTehqL9Ver7NmfXHnbY2nLqK1yhy6vbZ1/aeMCWVb22kqofVRUyDrb3Uor8dQ&#10;JaAX/BQzia1Ra+q8mHLavHbAq6L2YjJWX30FBVniTsqnsGI4limzv6+/hjNQq9MMJ/6IN+GGIonG&#10;2EmeJEcW1eyEj7gq9Iho7LDjYDIYVZKm00/ZCEyS1sPFnLQ0hiO3qK0AwqEkRp3xt9P5T1KoxGRA&#10;HmRZw1sAnmr0hbcv4ZyobbuEoa2X0sWysABUR9DiriVDUR2ZxBUcl/qEV7GFDLDN8zYJcn5ol4XB&#10;JQmOkdHh6iKnNiTwJiPJRzCHd4+GoSTpbFy9CXbQBQpDaSiPhX7fPapeiteQUBB23nmeMTtQe4jD&#10;ZgZPX6fWluCR5YsEnDNJF2q9In96mCfgjbHdvKgGbslMLRsH01BCo54txTQjlq0Ra7q5/v4TrTGQ&#10;aPBX3nxSK/LMgmohKmY4kltDAvoYqWXvlTPbfxznbLLzPW9mzRiYzlrROzK7K/YQN97vYw13Wez1&#10;cIp6fld1hrXY7N5jS4kLUmuIXZLkUhHCWME+hGb4dUq2kVLxxF6DC2Q3EmQXE0QA3rqE3YXwgZM1&#10;hcSH0vwZ9qL6HKdelrOEq/KPsLJaoQWLYhPRXfHXI4rPZa5Q6owBd7dJX3izP/c5RukPxVoQTPYC&#10;FCd+DUCSWcqMppmVBAAwm47RgAaWY5pubvpSe+oDFEYgNCxEImHVzGDZlDm2l1Nxs8W+S0I7wNsc&#10;+Q1FIjc6Pr7LixnEJl5AfyRejuSC0yoKOKUzcmTaTQKdExqMYpPuHJASIv63IGE8CyJ3XK3kvifZ&#10;4armolX0xD+y6CI4kmO+Dgnebaw8ttPiBPWmhjBDoypthEfe2IicFFeF0XIlbfUmNSF1kiu2EqFJ&#10;x2LmKkSjQkwalKzWQxFNKraXtmXX9k1eg6UNnkCF1rAFOdKFgZzY894MTXFm6D15GeeZVUPPJMGb&#10;I6kxmB1g4lqTgj+mfNWa5g3JKWOFf3SRTHtRGQTRCeQ0xEP0IpAF2xDYxdE6iJHzni6rbIsPRdT2&#10;pDN3rbXGXJXWvFQ061Su4GzpZF4FX3eTBfI/x2C6OJHgkaPKBjbb4i4UtBVKx2JFI/pTH1EAxjse&#10;bVGrSEqlya1FzxbzBKZMnu1Yq9Rlfo31BhflxWs6kGl/sfHWG2dhV99zo/Ewu3lOXeU1kDGYe2Dz&#10;9m/h0TXwInrXZRAKI3Md0UC29E0ke+GEMSrx+/zXWnGkUTf9tQWc193DoRsC6zSv207YitmZz6gM&#10;VvaXWGq8c7eOsS93swulyqgYs/K+weLNdHSGZXmBGo4rrEP3u/05biridKeOcV5hvXX47rrgC15C&#10;L5f7rUc5w2V+8J/OeqO1MGljfSc3NrDjtkBRE+5gocsf7tqr5eX3+NUy7SoybvfOMWZX9331FUxH&#10;+ap3vqdLxS+W1dgn26pgDIaNFwnIrmw0UGP99dcoDovEnTsKiHdxkXTgwRE+Wx0CUFCo/JZa2q64&#10;fsL5a2IjklJ04CIK2SKmTpOqbY4i7N3PSqEqMUI7ugPbhcC33+jNr67Wsa6GNSbJEg5FiC8cROhs&#10;q4ndttMAjM8yME8fAQdmfO2Q0YwNIgix2tQPjGccyNb58aGIr60QXcpKddyp6QbKm9Wk3FsoO3bT&#10;PXKOCpWko4n4F3ktWbZYNy/ryJMNQHob9kaxxJKxbr9RJZXdO/WY/jjbIMTAM63YtYpepBuIWIpl&#10;r1Uy3WDEgix6rYJxAxI7r9l27XzpWZsNOkzWTgXrbKoE2JtDps2yrA52fENWfIYZa04a4qAduRst&#10;Be7saOlkQqqCFzxIKI8/J4+1WesJfLgu7i+bzpfYFn6G04oze9bu1QCBDn21olpqXRlQJ8Q7Az6m&#10;onTH6J3f9OYT7AV6XPwddmFhoVm+7iIPGEAK3CeIRdDehIeLD7nxkLYKTSneD3Ef7nTyBfeEFRgj&#10;TqaDxb2Cm0dD2R6+yoXpPqCApiqE7YUIw99KiEg20iAbPhqnp1MAzTV/ce/ur34l/M9tUzBv12ut&#10;xMtwPIOY1NSZUx/waPzN9qARzNmZaKYnZcIoDfCcVPiyjETSJL3Ww3FLOasORMXkxNxL6MUrjBDS&#10;NJViz4xRHAnCqZi07T1v2TT6w+Q77vHDGsBCJ1quICE+k+hTEkSjntmQHG8lTNaDwnaQZDGfZXzi&#10;gse4zUOaSmOfVCod6OqWQadAiR7mBZKM+FjrDY1ZhU2Hzs5MROSqHM+JvcBDqjVsYa+kQ69BnyCh&#10;jjF0GjF1Z5h487502dK3kP6kmNTTaxG6JsTVYrKGRL1tr41fXWwRDYE/J0Y4h/1GQyoKnBcVPJOK&#10;AG1O0Z417AdEkuVq6P1qyS2JJnakV0Xvo8sHkXLRXYNhl36y7ktkKHsfXiR2312k8QVXnSDb9Vas&#10;wxFogFYv8J0jeDNsUSa3NE6eGEeSRA8SwY594GoSMmOW2zbYcO611F2gyym6R77hFA9yqKaVa+Ai&#10;6+u7e4JnaDuxcJ2/bDI1Rst5IYmxi9cHBZbmgUD5S2cOv+GgEIHuPBmN4qEh73LR/9DAyBEXU1ct&#10;5Z53s4ToNAkepjoomd9rciArAfaZRw9baQiAZT6mhPpOH1eCZa5fgo6w/2KdOBwvt2bWGeXCATkT&#10;9mURMC9jbFDxSDcJg6wk0cF5Sw//exDOO3Jzqnj4cSppjYoJXrodZ94TUTdSNQhblhRVGB1cCOIo&#10;Z3W5HPhAeQ0bRWtupQP+5p42r1G2b/PmJW9cIqLQ82SrWzYTs6BLupMY5gGiFrqTTod8BwJ3+5Y0&#10;iPPhoMIQbHspzCRyaPCaQ1s/WDSxRNGagdrvfjfh3s6FbEbeBz2wx/rBvSUvjfGKgkqK8eKY7L+J&#10;+aJZMyUnWPKMRyno6DK6ZVcXmdokJt3/XL7BjIi0FsfYOhY6LJF13ZXldWQbTEK0QurRVXYGjlaX&#10;IYKTL+IFLFnnZmyOPSPm/3u0IHdvAo7Y3NTRAU8zkZIV0XShRFiWtDRtavCN2A9ZH4DXiX8E1yqN&#10;2Wu3JPkZdPqSPucrNjEnDB3XGF0iCNmiHOFQYAHWqAbGLLYr4b3rpXOs1fYTn/j6HFOM+857Djmy&#10;EQNsTrKZ/Epn0RyA4s4heHI1MNu38QGop/xyRR2VS4IEB8LLmoGXCh55TCG41CJ+tk7kwttVb2/U&#10;7jUt5u7p6zRZ4D7c5o7thRHpTW1TTZKjHMsSjPZt1kzvYh2yEuZ7U8u9k+lyin12s2dneJhUL3Ha&#10;NLozhjI/aiq8+v/OE7L4jyAI03nGoCAIrj9o3DoZUp+drTfhiReIJ4mpRKVVJc/mTVpKtrOn5cAX&#10;BdX3hOB7VQU+vbuFwJ1MWHSaKDMbgrkm1+ZDkBOTojj9kREiOY2WFv/gBB2K7FVl8/MkPZ2eC+Ni&#10;1V1t5IaE4pJpOM0T0GbZIEtlmBktM7brzLOFUy2AL+RQfJyPY6ZJLkRuxS4TdcmCtgcEdSWwyK27&#10;k/xL4+sh6xCsZC+45rG18vX4+4IpDO2X4YpSSQ+RCxlLPbZq60O0zbyaY4qoPj/gLGep7OYDOCLJ&#10;fezBdYhHNK3GUMGLRRx9n+wlH6clHUJ13frJnCOx9LQvkhZNHJOi2kI+5H9iNCVwOfLBJ3Kac0hf&#10;fggkBBGPMmoMJT/tVxhnpq8IJbIYkxbCfW07GJ/0i3y18oW7BgByIlNhDxiAQje3evX8KySgZKCC&#10;Nfm3/xo1sSuCA4GKk7f0GR6/M0Rk+lJWWFWxYogLbmk4fCpkOPUNlsnpe+OZmrRArpdpZ9qqjWuK&#10;4fpsA5Im3xxJyjgANjkXARNmrWVdnUev+SmrKhVycTWFXdqxLTfFybck6OwKmOs+lKKkE0R9tyuX&#10;glMURgxy+k5XOuAuelQRsKRpT1o4Uahaee+MHIUqW4ohql8NgclvXl4G1bR4GGVrpdWkx8KmwRqx&#10;EDvUuF6ms5KbElZYheeRT/DOXJi32n+4uSHmJB3pGzC9Cl3a155JDNbumXwSVOYK9U4JI9SVdi3a&#10;8KDkcUklOtAwgHXjFzpdPAqtvQUHd2VapuJIupfGMZWAqzGFYyOkmdTEbhZEUQ6uxhO+NON4Qn8L&#10;miAOV2PZSdtFGyIuZpBt11/MlcJWmysiJx8XOPmD4iatYZM1UZPaPC+1xT5+YZh1W6mi3PUTqDz8&#10;r/N+E02x1p3O/fxUHHqhJChstm3aRooniFbpWR8Z24MsqSqg6IQx9FgQy7C1dy3d5UqQY7X5oRZN&#10;7iT37ZIgADcxCqJakeS0TXB+cAGjnKaXKihCsracINc0a6K8aCYGKj/ThHUtPeSEL0bd1+0/iB/6&#10;Lh/QE4/tpNWZYtmo5Tml0ZMyFLHiSCRaIS9Je4VtmP5gWc6/mYALWwy/MyHgLXkk2nD4pz9A4wFb&#10;IUj86nY2B24YeAKwkk3CX6ud/Ap5+OhIAOPGqhyMTpsbkQP/Isydu0zG10foObCAQUjq6+ps0Tsc&#10;VftLkDq2GxdVQBUsk2U3ty1CvbBVyf0TnLCfHPuBZ0ViUlg7jQ5O4LJRdO1/jrwscUvtZIIbdQJ3&#10;YcFa75VDaRfuuN+10/GK3/DbcplhdsakN1h6ba/xGeLK4yG4I5HfMXgGSdzX4/8f1NxEQnwNTk5T&#10;GEPtrD9I5s8Ku6fkq1P2x4nYkoPV3H4a5R0OSbSVHeNWnM9HZAcwdm9z6FgwY0o2PjhTFLO/Bc6i&#10;h3Y3DnY3eHmwdAtog/ciIggpZYWhTLm7ebCLY7Qfhgx6qOjjxzTIHaLJU0wEked1rWlZNmI5bOmN&#10;XxyEp5UTaQz1/l0jxO6LoLWtRNioID2ukpR1+KqUROx3q/VQUs6ohYIF5jiNZDnOJaqifIBSQ2Mc&#10;07frK63Cm1bFcFyiXgnFga+tq3Up4FN+T3aOo9zxMgt2NHw+84NXCYTvP8oFLX6F5G2ZAMNINEUB&#10;EzWbBnyAWbEFwdhA+jid3OcNOtkmxyjooX8ipAxkDccW5y3RCNCXHHJMnSHrq7Yqvz8odRJQ4uuP&#10;eg9R2TWnvOyqf52dmrtMNTFQ2KmRiDsgIEvOlTVzG1dv29LPjsrEKUWq9/bFcEBb8xJb0jnYjKOX&#10;DXLpkBWdQVQaxi9oTRy06sR0UnK2kxhyQj7j9c7syJuMLjFoCbeUU+kG5GDzStkQKgNvszXFehwM&#10;9myGb5atA1z5qG1b6fKm+4AH9qBNB2sqq+NQWnNMyRyKPZxgSpkoVxInnFwrCFvJhmB6Y8SZ/1gH&#10;ZBiub5meYS93Zp04J06IhlxrdvAW4hQzrG3qHPMtSIiwKsHx6GeUYOe1iIaYQImloFWJbbNWuUrF&#10;yIlldGAEuEoQ6gwzP9drmUUGaOzma4U23c+Bt9YAq33IYbfXwMZJbDZR2wjTtDDokrMMeVrrs1hl&#10;oD/McYbHE2yFXcAZrKRmOkhNJtTGW0PT5C8EJV0RCohI03ob1OxBqyARHFV0ShNPy/McKfu7xJ4I&#10;O1MamuYPjcLe+S8Wu0mYIZjZlMOIxnNz0RUooi3NQqvC+WTxOTFeCTJxHT9qMHKRhlQ7t/CYaJa3&#10;GqkHyXOyrSxJTUgRviZZiX1IUjOcuRGCRmOsCN8JRf36s9PCWA4lyfcg0woQEgw2N03fDsML7SLm&#10;adgmKbOpFKhp39NcFnSqgmeKhHQoDoFdAXRJ+eCuUkPr8IlCp6vvgEo6LTVLUApdyXMM7YrGaoIu&#10;2UsIL8t7xJ8o5VXym6pAYBamYZzahvfrmBLObJz6q41JDLuvayXayGaFTsI7WmfkJA2zlA9bGx0v&#10;eDW1FXE+xcHCMuoqwY25sjMsX5Mnsx1Hqgd/iEYHfO36fGAUomZTzu9jSp3smNOuyAmylPxtOpxt&#10;avxxWrxGia+jw1eq8BoNzhQ4cRhdHK+pvg6+VntjB/1+upuY6TVzFfRtqt+mB96ZsWlNHbDNa7gs&#10;YK0oRPK9pfkI6NUkks1zJ/CDY47oC6PCYSsFTMXQfDkqRUp+Xra2xyGzMNcyMNe2L968NeYl52qT&#10;lR80JxyxTa14+wisitpLJkd/wJNdWfmu66QxHORdcpUZIm8ac1XvkTBntYRE2+P+2WipnDPX0wiH&#10;XqcQTn02HVH3bvfFc17NP3gSTS6EIxZITVx2B1K3P6x4K/ug103agq1ncUJfk7JE3qVu6Z1Q/9Nd&#10;74cs/dnzbzzdquGOY+8h5+56im1AwbR/jiMqJc7N4c5k/D0cnVVdn+kD5ccQXjrRIO7ba/EtUiET&#10;md8r+JCrbKIN1/ZJEpWPjwki4+Y6tQqTfaqPi1zqQaSxOZegJMS1TpR00/Q6IUro46dcjMZA/6WL&#10;G64tRHRdj6q7/DqRNfvCOa/5TNdqChpui6Vxc2M825xZqUhOcpZYaTaO0IJoAuu245USU2cIKQkh&#10;OwfDp0Ss6RlH93VRoPC/V7XYOdXpGPQHO7HGezGeRgXX03GJUkr/Jt6w5sA1fdkSWD59Oj1HbJa7&#10;wjfflr/dX1YzTBp+sr8CLA3fLN8McdXnsbxsf/116Fz5REuYlpDlDa7GyJaYZm//5/nJbiO6tau0&#10;Nv3Xi8dzK9ILsu8o3/+tvSN1pucndSn+ocdJ7asf2N+Lq58W3BTCaYaL5w72VWjMi/e+wheTfTAm&#10;ajpxUsJNN2QMw+ppn5FUOVun2di9nu/jkGR3Qup7t5ODDnBQvcWnXBcKbxfZ2zh768cVpKCP6cgQ&#10;r7dLyFZCuWgeurOf33brhIzbky9iskOeMsm49VYraDIn7XLPJawdVsWqJG4tDrvReXyCudq7aavk&#10;MEduoxyd9ER3arcRxjUcOQrBrkrq0065qlJvHXebOTlGbGwLPq7YOKaAWoTs+7gN+hR3ZvcG08no&#10;QqJ1yPLDuSQ6k2Qpk8uxb59aI59RMoksbIjT4cHrobiLnLLxWNsFG+ToVLLbMETsZnIVk5ywwtE8&#10;5b1sBafvyvJByePdDj7sRp44UNhfHbPU8uF6hxlUEB+Jd1b5B9rCtcswwb4gvuI6OFYrozesVyZ3&#10;Ihr7ArpjezmdnkK+dcu8RbjjWg8/NpgS4Ngmyib8ayvX4XBZ+zdvxMIkgghGKMfA/0KOD5viJ9oX&#10;YOzcr5sGPRcc+ZSsRxh5ySnIcjzF/7hLdxpuSRoNS17RnKT03/GweQYEryC9UZ79qQTLWSEXcex3&#10;kHECRzX6Sx/IfTRVKsQKB9MX7EjjShHFHmzZ55/nhyBqaOxyqGgJX1cILParVzzgOxCfVUTQxJIW&#10;jE6+OKkxFG4zi/ZPfEp5N/qxIh77eMLvGDyZX2ylegGBTwd5uRk8eszZxEVRO0dRMF2SkYImiEIq&#10;YiQzsW8ElFw2J48o2pjfclgqtMDKUprliJUTkZKRbDVqQ6W1u60UE1wf1YRGmb3CzLTjyLgEeHRt&#10;82bs1Ilx42q3gUgV+Ieqg9+Md3lYFpfNh0FCNDzG3FAeH0AQ3canYCIvOh0TIWSmqXUiYf36sps4&#10;AbLhTOhjF9GmJNlh3CUA1Ddkpc/sHjuHOqDn0eXmP3R2uDY3mlVgMWshH4UL6EzmWQupWC9KuSwd&#10;BAT67cEETVjjSTo0yxZMQbLyLP1omyy1yoClIw6p05+09UipvbbyI6HUDH3SV28zZqX4gDoN58b+&#10;CHX6g5swcTRqIm6t+8NNCjHodP4FhzdcYNCIn4bBtnG0MFHrK86iBEYlXUK1CaOtdIEPLHwJgzdf&#10;agxL4FKwGlSsKrjYcR06EOQ6vcZus/awb2GnUDuoN7o4Cu+rVCE+iDWjNWCwiX43/+RfOBJXH4u8&#10;nEsJ3hk9V/aUuDqKJCobzIxhz1v4RoHxR3ekT+djbc/GvS29Wl03hsgrl8ipMteFGOY4jUynEm6A&#10;Vg0Ci3jLeMgeDWO2+gesN2T332n2A999bu3sXJnA5VH6FRmqa/oWj/Dh482DR9CRDTzh37err45q&#10;P5h1cuU4Q7+W536jTtobwSHhpToZGoxfKaC2vhWFmDUXPR+kAuPobgf/hzXkmGKeRjnX4rFmRfgr&#10;cQU0Lc0SFN2BXD4mzxHTOu+VBr7NfZVBGC0MDqHbiFY/lrcghakHK010F1l+QZLlJNYaouyWu8HX&#10;SHyDQ2peBV2N/nDYJ6bLPD2kJw3WyxK010AxSyRuhTvybEw6tDWJ2cZpYW0aQJvZsrbl+c5Gqy8O&#10;EIGMvLYWfKgOoSlQq+FtyDLmauIEpyS3UaKbAFqnOGwlf+IMiQO0T880z6d0+hZue5bXpCM1u8mH&#10;3LFNGBF9cBTiXddhsoCvh8GltU/cwkfh995i3AwVuTa0ADrHG4NdFDkgMFsaHzzBtbuuTiamsb3l&#10;YjrjJCZuFNE5TDl6z2RaXP0shSf3PbnfgxMnR/zL0c+eyC/qeOp4xNT43RxPHyxOmMGv63jSAlab&#10;aall87zj+QWzqMqeBI1kkiumJ1OHD8g4N4fRKB0kiv82dBCNom+1JsJgBD5wIC+slSq7uUBZyAeC&#10;O3qyJVhvPwbnG0NETcrJP0xn40VfdeZB/fxAeXpqC0u2a7e8uKgljMe1hH6/lrA4Cx+JhJggGycA&#10;qhW2rI/xFZBxsfUf8T2aDbuLp+j3XWyAuA64wS/XYAULgluMxw4IkhqAgHTAiwsHRGOagBubDnh6&#10;6oCuC7R35vjshvFpIVTTcLCXQrIoiTYVxmPDUbkH7bAEsxCEOUPWAyU73KQHhc2WQxJEJfBHqnLx&#10;wsg0oZToCDXJ8oYDnAdgvEc85iwLL3MRLpLtuDC5wzWRTO7iUe5uNF1irQtmePVqNyyXNGh2SkUG&#10;AlIUIiUmg+jPSqwDAD8+3xMIGjFRv9/laRUSyvjtLk8+QsAw3JFdVkcASRP+C89mwK108Amx+Ee+&#10;PPEYDcSN28kHvkJOfzQJOfZhKM/Dhw+wMQPf9woJR67qoCDUeDQihTih5mDzBbYOhSMexkoXOAh2&#10;9yRsmDvpjY54cN4MNRmlX7lvfHJX4gVJvlwWCdHLSuoMIV7N9iM+GL3QoLkWVYBaWRt9uFNdjARH&#10;SzjcFa5a9yjjx4aN4lll/8SbaYsOSDEwybMuuIxTRR+aoyYLsnSemRjG174/G+/yoE84RqQWDdSK&#10;Yu4DywgXfogfav6ezMhJux3g8YFf8AMmqLDPL/bxbS04CAEJ7r+b9gYeVA6TMamQkVfbt8D2MG2X&#10;SrfPkfeb3ng4ushdJJme4yvIuiKn1DdKPAsfuJdKcFf7u8klP50sWh7NRjJSezh2sQDYYdhXLxUE&#10;+qXyRm37MTKEMCBr/GPTJ3NCHa1w4mGAD6pyBY9zFaFvp/aZt3ShVXnoSzZlbFlIqs6XiHPoxT8Y&#10;JZcb4YXrd+FlvhUe+1uyPsSWlv2tBCTi6W8mIJsJCASMOhJwgduITUVXRi97g/tLe5rmyJIiJN/E&#10;LRxqFCItMoUYiMy8VCzki3+djgBo+FQe1SeN01YF0P1gCSy3PqbfXeOJPMlWbzhBRUj7AJuIm2S1&#10;4su+xyawwajb21D1UEm3pvbBP7JZYzraNvKX3YDrY0vcLImPHH8pn2u49Neth/oehkj3pcvFCJcV&#10;SGEikcMCQM5K+MzzWWpf0LmKWQtgj9ASZ6w9jwSxDDbekg6i0m+jOAFadvMRbh0j2tBxnZaSunu3&#10;WZJhi1gy0dvQ+/41NLJP+AQ6JHaBa5tlLq9kzKdLe/8CfIpvK46n/Gxf9mVVhgnwn7G/vMA1yEFe&#10;z9OXi1fxhGN5nrykx1a1BDNhHQSXFJMtLCRbOzQtET4moVlYcDpf2eci8alR6MYlPtiKbZ980v41&#10;64UuGw8nDgvZuBKWQ4boYgyjNyxJJzEYiZKtkuSaxbSPAXrH5N8ONJYmR5JbO61T77VO3m00O5Q5&#10;1QuRLwy3HEtcL9I0StHid3PMYN07J5Soh2hdSUTpK0Q7vtIiCph2BqxAbbSlsw5qYB9Z0f9j79t/&#10;2zqSNeeHxQIcYP4HApsMnAXsI1LvwWAmejqeiTNey5PMXSMQKIq2uZFJXVJ0rEsY2D98sXe/rx7d&#10;1eccUpJvsru4uE4kked0V1fXq6urq7tnMrLquSI9aIdUNR5nEUWpzR0K2WA2nGgRbEFUUbSv1eAW&#10;fC8GcLRUDT62Pr0F39vKtjy9UEGlQAIYfvPHSYMWLkQ85RdQaHlvAg3kFBkiVNbHAxF07UL5XpvX&#10;RoIRxpKXwNUXOWqIPqcXAFt/AfRQY+ULvC5qqNurFE7xAOGepECSiVe+0GL8LpiGK9/ANjDNmNSh&#10;F22fLRMh8VoNnUpGqifq4JUhBWgwhepzTeze7X2kKMk54XEn6DUkl9Kb6Q2OXUNgUbj2rFmQQAnA&#10;VnFZ7Rr4KYXwkVxLFEPJ4rsjHbvsYwqYhJDKAXsDPKh7pGkcSlgCBeSKrATJDf7e/pP9faLvJIRR&#10;tLEHdXCG/4EEn6jfhK26jHEqD0m5Yh7v2CSW7c56HBrVoMh4AksxRy/Fgg6n8waaTnvW5A+bjZ9V&#10;Utg5QYSvW9lE+rEeSzYKnJ31M1purO5AS7nMmvxRtPLnFrQaAkEWs24bSiqMfjUpSJfkH1T8tgcl&#10;/kcWCUoRsfb+2UCdOIsafa3hQkVB0xrafL1G0kYyzZrLRpisTDDLx8ErkFLrhdzQCtg5UqQnkSRi&#10;hc3odAydQATvu1QCLVoqBcsQphlEscA4frHRsWVcI2FbhjY+ZtMbT3hkg7iOIE6xdsN5KLEUcfcv&#10;oU53V/hBSBv8nG8NGyyubvxbApkUsQGPykAogLHxb4fic2b/C1+GLYJCPo+s3o2xuu1+mX5BR4lC&#10;NVm8vx5nnw1f58g9nHP26zNc042KTtAzzJSfTYawJ/4U/J1zKsxprO73sTcGmfExtqQ6EsDaeyoY&#10;mWLqZKpEvBQRK6aqoOt0zA8if+A0jOi3dfvsbFLhAtHQoJrbBJgN5zqxG5JJ4a9M0uxPJb13v5yy&#10;3QavuiWN1PFSXW4tNWOpPBC0lhnq3MGwqYbFUIWeXo4X8zCi6WxIkJRD3QQR+SSNySfu/rNtfErt&#10;Fj+NzcJRU/BpSCYfeYAK4l/y8bssJErchr9XwIG8q/CR9KJYhY8ghy7TnkhIvtaWGT31L51SUsYk&#10;xuMyncDJZZIXY58cNB/jP+hPgWLZVTjPoAO0g4wiwi4UeAFG3HaFvOULZ4lxplGzaK7u2UanK6ob&#10;mpC+hrtNfN0LPfNVOoYnWEwpUnra5l4bsUSAYcEhfLUeJ1vso0zp8lHi5SBA6p6glAa/ALPerf9w&#10;2P/fOeyc+JWMjo61ujLJrzbxwLhA3wDSUfPG8BhyD3hJEViU3hbsc3a+8ahRbL2zoR71wGct5j6l&#10;7yppSJQLc4iM613udN2bdo+56Uz7m4f60lkH6bU83JN2ckfnOX5u8VhXcSb60tTWyJYHu9LO28/z&#10;pJMYRGe6hpMKoE/+3XYJFYMTKfPWuzzp0pGG7NzhSLuFI8da3WgHWHjRwd4Sy/Vi/Tk+9Oe40FEv&#10;oixGZMNnfKRGxUBa/GwrjOWfXN3j/09HkzPkN/B+Mh0EGiGxsDn0FwuuI//XI/Af88fbHE//mD+m&#10;sJ3XqAXK89nR/xFC51yLQkHyeaRFTSxoC6J/dvgcdQGBak9+6afoe68LnWsNxLwVyD3D5rVa9wyZ&#10;s/NZd1rD5sAeXVkbNL9/mFynhTpoIiIOe1U8kfhS8USCkfFJ1FmLNDJa83mh86QrOcTdh+HjAlR+&#10;EmLZv0qIu4XAzQB39fHsZoAYdTbL1ccTzGmCeNlMPote23TeR8bqFkuok7DeEIeoPBENk51UM/ro&#10;aUqM/OVVc+JOQj2FCSh2HcEfobfZYDLH2q6mp6Z0LykiSGm/5Lsn6ra+lMmVRjpC1OIXClv8QnGL&#10;jgcs/G8zcNGxKEU9TNHBBJBRC48t+BwksMhK1KILXlAAfm58ofM5AYZSKIoIg1ve9Pc+6yi6MqGK&#10;4N6Te8TyTuyHfKKnqCIeNww1s+o0tqGqpIApcyCkEqqw2ZgTaxFXhV9hYm4xdZl8t+FfAYmWqXnU&#10;yTXzZmyYvekZxdR40oZ4UDeRkg+NlLDQQhxSpQ0fG0ATG6N5LnytjnlW9b91F0vTGSvuliQ+Usue&#10;XTJ1xt+/nUuaeH33akoE5KHGXfklx6ilajPZQLi+GiI6vBII5/Vjuq81885C3VvJJJQZkBsx1zXf&#10;Ftj2cn1VtiXyJJQMZeG2STpKWyvNd2srlm1UrfeWKrndA2ADaeem5S5JuibXnMCWzGYjbHMnswLE&#10;GLSS1rLhyO6U8tN55twLnY/o0VOXrA0kAGPTJd9iyGAqPgXEDSkEFN/S8CHHFFN7GdwWjTAg6Jnn&#10;5ykAeMHNTWFtlz0nj4DbuUBSAXNxq/umnCOSleebfaWtGaNYKsa/+61wWnaIyl4wdiBkhuGocdlU&#10;CPhyVsIyfxeEJqNPSwk3Z6XRJfwaNgEOJgGpcKYAuiyytYYCnksnVwCnrpOdpBe3warrlsrZaYWv&#10;bIt/6rR2GaSI6Y3WsD3SLa5KOnG+ElBKbmq82DnrWxWLh+poYxVRLDOpi2muN0Kc5ymPV/rl/oRv&#10;evMcs5WdKCSFO/OsI47wDXLnxFs148FtXUWd1d2LcsAcPDmmOl5EGh6WGWfE9rlcQlt9O7iAL6wd&#10;76dtRcSKevBdAGGHCeTN2p1v6Y7TzsfOsJq8oHfVrE8KW0ghYHG2uIBXN7zBxegJm06orPjlZPnV&#10;+AkHOzEC7AGMFnDK/Tr2GkYKxbGEwvtEWkDnmVDSGeudJPXZBu7YQHxukwPFgnRLgXhaCzaX2IYv&#10;uYU4xNWkhSZXrrD85cTsKUC2dCQ8vrMfdYSpB2IFFUtOOzSfDt2kwTiWdEs7l4faETL3OXNjDvXo&#10;w+gKkVe7BDadDuBPRGKw6vXaqhLdH0nSun4Fihnr6iVUazP9m1ZRDJH2xZSyvhuVXUxmqUMTJPt7&#10;ZbezCbdYAWBMJN07EsLZF7ekYoeD6ZN6LmK2xcubKvcRZ1cHJmZ+PRoi71P3HgP2I97GRlhyMIUS&#10;2W2SQ29eZSW4v66w4Cm7RPPwQ7lMbM5XAEjn0kkIaQ9F3oX52k8tke0XqYBsr2DlH1vHTZz3YufE&#10;SAM8aaHUJ6/F18U2gIyxSGBN0Fh8nZmVM0JZyCnEbjtlTTaVvQnD14IhkpKTwU5KrrxoOYmjq3VA&#10;Db92AN5WPnTDt690wiYUkWXcVpQwS9tQKHzOYyxwAj0W6yQEFV+e/ybN0b6DeuiYXbBJhTGElJKs&#10;7kbW6ZDPu+mupzCXWbV3XjUh6nfVCMKUTsWWyGZsjZxxb3wpetKJFt56N8Fg3uNQuK/p4oXULzRp&#10;xaT7+KxIi6b6yiIKRQ5kqiQmQCMuF0NMAM6B5LxOGi7X1wSQ2AcLZsaPRHNyrZA44WkLmeDdwBQF&#10;/DuZPyXhUEYkwDuqiYolMpmInebxjbDp/G+r9cBXjGYJsF6FTPq2yT6fu+CnKt57F5aAiL+q3YRH&#10;qYHciOll1xKovHdv5bVCpS0KNanixI8MKYC6PrBNabI53dGZCgvgXx7c9buItfIQS4dI3iB0WbaW&#10;9xQzXBNS8FFkuMUooEKWSgWZscta7xYyZf6iXjyvSI3TKmHhhox20wwwRefil/A5f8yfgBJ3RYHe&#10;aoBsBlJM8eFljuk24vw9GSwhCF1M6mJEtitxLNlkY+k9+kQHUl0n6UK6MVNdvLeH4pOJZRSAyGSw&#10;9RIQEGzAbytvYHN5C56Z9QR6Ffa1jLC+TJNB8g97fpVMxTEqPdepBEoAiwSVTnQ+FhlCi/deMJVb&#10;fUByt6AVTLl72YFcNWo1iCUPIq286yWpbFEyEYoDiAhsK6FAB1VZ5C3nwZ/z7kwuVdFALg5FFPxE&#10;NsqWbfLxm3ionIkwYGlJQL61GqnQauoVxONmYZnFnof4M/uQVOg1ocu3Vx6hFnRds5TVQRkL0xu2&#10;NGo0QBWRk9HJOQ/gCgO+uppM9grrDtUEAzuPhKO06VKeWDtPaQM75D+ao3k3FuacucXysm9rpsJ1&#10;COxmNj+orA3p5ECiDmnqqPMB2X9Eq2WNqDxxn1aaFuB0dxxnZKcmDTgb1zCHxjTiHbYUlqbvnVyG&#10;3ZJWkOlArLREwvFXXwBrGfyMgqSQzXIslFshAUumME5K1hC19VwCKaETp1e8t2l1QZkFnA8RICkw&#10;UfrZTFC1hWP3ez8lSR/pkYY+b5Dp0xFjjTZlU3pRMvGP1X1qwO/sQwuGKkIRioVqUEVnJPiQxhAS&#10;LXizRYONFu9qMjnFucXcZG7zYXBfayxswZsC/NeP7Q3kCT16GL/U2a00StFD9SsoJgluldmaP1mK&#10;CvZRC0uciCJ1VFpyRZnV3iClMzdB0hf8K4j/IG4XYKJyFH3KvHDMG5xYJ1N3MCLLVqB85EKhtRHJ&#10;kqy08AON12TKYwqgG2nh79WNSrHQVF0tbs5xa9zs9pw63eiPRipIXLMI/e0dxGv0PGZ79mmp7wx5&#10;Nwk6corlIWhxGkyLi65ZIsYdCkrOPAyNes+s7RaKFDnKVPt01HdifIMwkSHETQklGucRRkCizH4n&#10;QxDL1OokPTCD1eH7dPeqfAmXbcr3fGWmfD20i+UdAEJF+j9cde8uRumGCNQ7HLsspsAAgqP6Kcql&#10;OyGdksDwAS2yemeDDraOl6FcU2UjYDYRNiihY6Ue1+17LldvSI91z+9j+LPsVS6TA7hFoHeL3a5C&#10;SBd7SA/MTa8rRCesPGRwqbhAStFAwNHPPB+iASnGaV690iH3GXasi03kZMvZX8W3CP2nDjkTkpWz&#10;B/ZHzZN+oRS7b5T9lnNxyGSy6rPQWkAuItlgQbbe9VcQOdU7EVN+SxaSouGdK8N9imnNIZWd87L5&#10;noppW++hIkKcsuxrEXS679+Jvpq5s6kORyqjaEHQSNxkllVliGohn0IpN2OFudAK3oCv2dlTRccr&#10;20MAd0NhT1JtOQmKxf1FgYR1S8BhhuFl8jzEn0g4w7+kDWIuVTRsj7Jx8nIZiQYWnfug0Wni0ckX&#10;izLAklpKlrnTyRcJp7cBEXEZ84t7odGGB4Yz5MXH8E7AJjhrtKWZ+Nj+JOfamlO8gvwwZepiyfyY&#10;wsZ/woIVEaWgE1o464h8L79uR7QrPb7PJmgsnWhJmW0KfmsXGOjqysXznKiK7BuRc1d87oqbjhYa&#10;M6q4T4ezWupB7myJbaGAUcNketsyyUUPbGJcTMPWzHURpwpefGxQwxbBOgfTDgOtrylejG5wY0k9&#10;yCDPSVH5AJSLiI2+TfYszo/VgrkpLWJ9iqAnAeT1f1XH1sk6aEJ+LNXBvqclRgC97i3C2gpfXUbc&#10;JoubkGLBPOs5zM7pc3yYji8b0NzX0/t1R5d/LveHrZip+mOIZmmdfTBrbcxslZ+Xw9SJAXvnN8WF&#10;Vas8KqpnhGl6eKv9N1dIWGGgnVch+GpvxD4e3Q4mjOR7sXwLn6ykBDNRWtNUobiLr61Odge9jXgh&#10;X73GI3cXUwPxxhNGdd1/9F7kkEh92Pf2mCdQxoSoFqaGE3H+xbK1RnaCBVBFuNRzVAghS0gxXxGx&#10;M0MjV89ChrC3cZzO0cnGTM3nRpfGTy1VS9iH05IilOPSISsf3BvntFjpAa0nharuAygh4etMiJV0&#10;yJMUjgVKksKOFpOsgIAa6yTyYf7YWadHZkKyGq1Wkv/0P3/zm9//5y9/87//9X/9q94NTS4pivcj&#10;Y0Q3fvZ4g1uj+0Hz9dLXJjgKEdZk1QiBKDR6hxWiuAoow5XYbxuZN2QRIueB+TJZwcHIEpvy50c0&#10;0UIXl6G8kqjk+k580abh9+UUo4MewsfeZdjmAr22WcR3ZjnTmkbp/sqiz4o1jaTf8A2Qh7DJxpMJ&#10;yRin8GM++1vQr8yjAP1W0Vv5khduoP/O4XzulJ7gVHTRCq0aANMwm6lCodVVlvWzYmFVzn0QGza6&#10;zFYwB23t1Xl+d/fEyIO3HDSro7Nj3iGVsyR5Iro84itJpeNW7RzKjIO5CkieSxUr+NBxHp4n1HV6&#10;4iJ0vQ1UBmyIuL9PxGquopvqbtUHeSwUYWH/aHJjU/R0+lQxSuc7spPNwcrk6Gd1jLvfjL9HYoZO&#10;nrCPmPmiPqxLBEneGwY4U4nB5Wch6s+xwiDRe205aU2FC4RRXLsBBKPLwj8r40SiDz/yU0qy8LCt&#10;oqsOmmuWkCybI4skNCCqQSneBZInvnHcsboB0eAreLoHPWkrmImZMvbcUGbPGOubQjccb24SkCXW&#10;mJDgrDAEOVRg/Mh2J02PC9FuSieXWQ2N1w+xTColyuhV2CWbUTRylqy4SGVIQygzAGRR937NRL65&#10;yKRuhQYEmvHotf0N2meiFJX3Dlk2GCB2ShLottgKA8w5ltleqIZPxnSlB++QRDSafYDuwTDnJCWN&#10;JvNZmvRLa3rjbakL0AYOrXkBkDRMWUyGrBPo4V3zSSITqiomK98TqTaKpGGP9hS6GvO1JBgCFa4k&#10;XIRGGl2IDBdPVfu2ShAjleJnG/+5wG+DkE3SBFwZz2paYR19UxagqaB7uYCZUtIFnNO9TTAV/ZBV&#10;2J5RCHNHm5rWAExh16UquqFm/McV/KlnIwIeyKGNd1TV+E61Wh871vbaykalecnk9oMZ87JKzUlN&#10;WzAF9wtlC6djsrtZZdY2zbqPISIL1qr2XvH05RQpS3MfdTt2q4wscPE+RhqC2i2j402wsZyEHTlv&#10;2ci96oSeC5p6ipEclZh0OafXYWwrtwMI6o12cq4vXqUwCsu6tPK5H6HKzwmjyLfoeAo5UmhgRRIj&#10;YidZC2LtrDBrfDB1v5ydRaxEw093MJ8cTg5VlC6zHVG0WszJvZ2x5GDky65AQrplImNqYo2g5sUw&#10;R8QnrKm6SiTMllYL9si4ZFwxGMnamcbKkfqYym4FXyy1IiDLllbVj0ZGToSlt5IZFtmoeClad04b&#10;7sWz0lHOs42HVYYGrnCrEwkirxKrnM6kljKMxGDuAZ9kGqRPNnnQGz7HDOVc4ghQFVyTuHxuq69p&#10;+AYjsbs43dROYk6iKtEKdxHB3OH0coQ7Ins/mstcHaONs+liNhz98fT0T/70OQ6jGl9fjfLbeRl4&#10;qw7HN/MXo1kKinb33AsP2uE3iIbdVNIxu08h73oSgoAumLjisPJR6L1RBWFR3q6UZ1FQMo+10LqS&#10;pvWNUVnpUmo3ap0PBzgnWo+vr3u/UQZBChwjhDaFOHYMVp1Zl6OrjJZwOdtTd8HpSgVsZaGD6MJL&#10;wkre9GJ0DrN0foTNcS1o0vkQ272YAKEwApj+eiOdpW/ckoIB81CHTdeEz3MBjMxoLvenhrhV5gAv&#10;C2N8PUG4wVfJiEp5ZrUvnKUE30x+6RNaM3TwRzvEiJvTnA/dcAX8eBq8bRNL4vBQjMAQ3XMmMsVm&#10;fGOihs8kN/9i8QaTPV7iTc5i6rpADhIZQhdK5kuGlcQVU5UJNoUmxEItEk48IwDjZxc+fNXJLE6C&#10;lkst0QSkA3F4Ay8Cm9vgtBRomy7UAummfDjLA1uFwBC0KHzBosQpnqkB4OE9cOWrlzjxHU95DLyU&#10;Ve2vrq9lqu879+2pTrXP5+N/wa1mO7wbwV7w3HiQ6g2gxDLF1NzQens1vcD8QQK0sIb2FQSwJkEH&#10;8dOUVD0S2QiolEl1yI9v//sPhjy+ie6xE/gs1LV5TA7IuuyrLbYG2ZCVVA8qDXKeRpQkEPoauvdJ&#10;7lKgz2KdRrufiNIJbj24HBmFjURLzVoK5A4040cFTNSFD7ln8vXn2ZhbTBnpYBGa/hzA/nQ1FaXO&#10;dTAKzGG75Ggt7aZKk/pnrTKl4lrLmPzVROlXEAZhaqCvCqiJYKawiDlpeG/2txM7VK9L0KOvILQk&#10;ONfRMJ5kNWaW6jlOHYa6wZkjxsLdPGib+BKiHQRplLJv/lDud7AvNEWbfrFXcY2YAN/UC4/tMmja&#10;Lh8m5LWdcq1TZdyXiskHF2fx49g5AL1F+mEADEVJCOb54GpkWnpBjnQSZsl3CafD/+OMl1k7nvoN&#10;2FYf5+/Gb2yEDIdZhdPiFXGvqd9Y83ZNTZ2/Gmx4HsQvgLSq8YUeP99SY1MGjLJG81Y8ubo72uDO&#10;a4OlNatMQwk5MDlFYw4ShILEEMXNfCG4ujeQRIZAwmPhutptm66JAwkhommFbw445Z3f2Uczy4GC&#10;pRSj9eJechUSWwfTl4z58BLX4pUH/rJTi4uWihAAmsoT8gJHHbHtN4oltcpI5pqaME6Fo2qZTuXX&#10;dCMxOOQLK2T3YLL7BnFxDW8c7nM8p0C1OAJMhwtgbIXDRpP9DFEz+A059HC/8iAVEE7rPQqlOriY&#10;T5FvNjoiHmP4XrMx7jWyWzAoAzix3IqcC65WRq7P8dmvBDNICks+ZD2ZWOrQaE29HEFnsXWk1pQ0&#10;ogVxhomVeVhb2phNijrW3NngZjFDg1MePiSNeAHsSU3v7uyH9cSnXKDH9Qhzm+ubxeDqPpXd3wQl&#10;kwQUH7XrkBehHo18pN0KtpPQn5ba01aw+aEWQl6tNGTEER4kiVpGJ7m4SUHoRtz4EyZdrCDikORT&#10;5dGZKYuU1nKzbC2Fxa47SejI5gj32dW305FMU1ceUlv53oErjX2AN4/+MZrhRpQXiDXCt9ze2tj4&#10;So8BBnNiC4FnouFGtHW6EuRjtb6IsUxKIw4/WjbpTdJpra1Tl9zaOpVZ0Zy3lxpcozGhoYbWrAKf&#10;4OcGvAXM7011kk6i/6b8JEVduVa2kRuJ1SGlxvFCxQg5K0TjW/HK3Bk9rVrMeJAGi5ZJik6opbaO&#10;k5DwUHtFq5j8Dx+gZNE1rVm8+G8vgzFPy3DNQhzsUjRA+7m5XH6CtfaZn53DoFk0UsIwruFWIPJ8&#10;AKP/cR0WuUQLCr0nnBJ19+FuSTIeDuJd913xrhe6A0h7pXYgWpa5RGt+1tEG46y8tv3QJp3Zq87s&#10;xOKT7zwD+V5ry51lTkxUZ40y4BwSdzjnA2mBPEekswzX0iDl5/VyGXDav8+q9LfhRcZgecBmS9yl&#10;NdhogdzqKmzq5TLgB2CDw9Uhz2uw0QJ3Y1MvlwHfgc2P5rfC7CQJf73xZG9/u9d9vPFkd3sDB1E/&#10;2djc28ef/s4OwD3Z7W2Ce3i6syd/ezu9LSm0s4u3G/39nQBVlksoGaiw2e/v7m9v7G5td/v8sr+z&#10;tb29uYdA+5PtjY3N3d3exvZud1O+bO1s7+0JDr3Nnf393f2Nfdbil53dzf1+bsJcPwmvuNzCBon8&#10;uLObhmg/9QgFZDIpBc0bpRMuWSkUdx+ifFVD0m1srQ5KJRoRWtYDVfPwnT1TvQsuvakVbHU7JLm+&#10;FXXrl8UpY/vmaIR2O+3etY4DpA6A+fpQdJ/FUxehZBCykuCRhSOFprrryDBB9PvDeDjSxUh9Lb8j&#10;an8/MuMubxChxQPuz3j6/OhvL0/OrehiOAsIdWRKBhos6PGbm4U7XwZ6JE4Ef/hUhw4JV2MkrQ6f&#10;NqFfvG0DLpmXb0eISIuTLPhpx+R3kAtgd4FAEdlOdTUnn2NjvR8Xb2WeCBRe4MiZ0eViNqKWMwJs&#10;KHBa2Gz5DrBA4D5wW8iVe1F6q6tncElbMIiJoKtPoVKXBgFSK48DyCeRKZn9cbMSGMXypp8N2ca7&#10;xB/DdyjB2fO3jMzanHA6+TCaxZPXVsf6teirqfBgzv3IemXwysWBegUaZsSpgJhQ4NGXQP084vTV&#10;m6sFwh0TdWGjvHgpWShk7fujiVbZosyAyiYB7O4WhbzLybWR8FWPQQVEb4mEcYIxzO4N7omYyHym&#10;/el73lAv/W5/T1kV46DBwMI6cJZkkVTRSHhCDJnb5YLy6JcAmi8rtGBt7rMv36W8qCXuPMVp2Dhs&#10;ka7gspICSd7U1IjAVqBYjs10agCgwTxt0WD4NzWi7JeYLIUDAQ+p6+eDGWJApCcJN568Qwzj5lzS&#10;4Ln6tlo+zpAtL9n7BzNeRUkRztqsDUxwKC0g/YsYsLsaYvMamWerboCLVnL2YOtri+vTwZIhVkaH&#10;+3aBp4KrGrbC1qYBzJfU2krxXoy251xaGFsuFUG0lkl9zysNKNtWtJ+9VRHfErqvtQQeJ8402Eu+&#10;L0F5yQcTh49r3ML9paxhAvanMMtKa4t1VksVlaNW3vXt1HR2PxUwXQuYomee2WC2SzTdbLz7BNZ4&#10;s/ovgIBaOVubHGC5BxgndbSGE43u2V4YiZyfXEflBnfSoyPzVbGr7fwWGsgqV+ZTAciGQoDyzAX/&#10;q4u7nFLr4gMtICVE2uUzrnbyrbltSb4LF0zSfmwLuQ6TWpzQBPmCSHaQBQ8iDWLRKpdZFn7PcTef&#10;l5H06KfR7bk4juJ4EteVI1YNhOTeB4hiAk2qxD5g3w+Mph5xowdy4io8c/xsn2q9rRQrqAEHXsKk&#10;leVpXZvttYZPfMEmhRJkMOTmaR2t5BPnzlJ7xTd1D3xgjRrGCYI3oRPDJM6Nw1EtdiMspmcY4IjU&#10;gAp3HM4pzqgF8dIcu6+LVCbWasPkQmI7FzUxgY4OX0tjatQ7WK6Y/ZQsoLwBZkBEPEiZIMhDWb0H&#10;e1l6w8OrklPmZQuoamJ0sVW6RYvNKWMhEo6Dl24Xalcm70dNMNluMinud9o5U6JdZmbEbJy/GTEY&#10;bmfArEgfsTKSwngkWQvSe0475ze4a9vWtjWh4Q4Y02uFULfEyzvqDW/et69icggJ6Rb0VYs+1Vah&#10;q/n1JbXrmvlQMoHTtS312ss3SwjI+Vt0EWuNqCYiql+VhB3oNw8EXn4xms2mMx5BIx8stckxM9f/&#10;QeShaEr8BW4Llg9vljJK6pE+ccQEs2u8uIOOZJpyoNkEaGchxFoT92GOgBvZlYORI1RsrKXK4o+N&#10;aLWpSDZ7LtJjme5wK4aorzJHQxCi1jY2ZyZiP4e28AJrZLY6llTrcjy/wSVNBAfDlRP37oKCLtUt&#10;bnIuMobsuC2vdDqisYVmyXhotqjT+eMfS0zvB/9PfyokVixL51Mh6hxjLfLTgqOaWCWjldPSDYIL&#10;pq9hwoXwEMFPeWFYIiNGNFlBZo4Oy+nGKSwKUUX8jSzUOPzMAjTAhRzEHWAooYTyleM9n+rq8QSr&#10;qpi1cALXuhEuO+pojlA0hiG5oNyuVSSFEiwp8uzl2fnvMQW8yhfsUEDSY4xOeAmqSBJOngqhvj0E&#10;2ZVo0Ype/XzO2RUdIc6Qzrn6PBtfynJb9f4y+KVm1PEsOWzMBsOpsEiBUkoA0/LR0gwNVkben32P&#10;ri2u8yOgEb5dz0f51fX8In/Byi5OwHw3/ZmNKEIiQWJS9FNVlKlSYZ/XyTqC+8fA0gssi3rdty8d&#10;XyGRksuGm+v5EPcyYYw3REpKfffqxdnfhjcIdApzgZUIYqKU1yK6pDf/JiwqI3605FwZE47IUg59&#10;nNWoXc6wLj07fz+6HA8SWmaq2llYY1NcwHnPM/UiW5ef1Cs04emgwOyoVmN2tNyKFr6ooUJXvb8V&#10;/geJ8kevkaaP/+S3nbSldVaMBcejN7wd9vzo1fOVYyoIrPaWlF5l/x3QCwjWGRP5mhY1vaKZ9BHR&#10;RMLojvTZ4U9t1MfBkS8w5M2PubXf5ALqmORWROQefWTTniakew/tm3qOd0AoerAiLkwidR4CR1OC&#10;7iCXFoJjDqf6wS30ZL59RwtaKLSgcuOLsnf0iPJD2kIulaCCpIHAHw2xK7N9IIB1PNfQWd5Rmgas&#10;i8ElzgL7MJ5NJ49O9O97Jrtw1EbSxnj+BqfWTxEQQpox7gQfz7v/Y3rxpHuCJG+Emm/eDW54U3j3&#10;xYvjLt4NeQUIJEfK+qvp/OZMDJHuZsI9Iv+8gKHApkTUmC+ur6czfrm4VfjXdCdGsyfdr3TwTKjK&#10;dAATFpyfeD6d+FLJ/NErwwqtT24G4wnRQG7NXLH7meOP9EZHLZjjMQa56eQxIXSRgPNuejlvtgZv&#10;A8OE7SfSVltawoVRVlAbhdMK9ByamGQ6uOfoyvk7TMzTBQT6gHx8N7h6c4Osf9NQL/0GuTuhvOs9&#10;H0+QOsya/Ky1pKGQLYKXwOMnul8y1Qag/Eik5csvTyaXLy01/ne//fLLw9FbHOFrD/7QRQLHEFW6&#10;Ko9H0+nVK6zPSI47l9PkPokvvzyaXt9iqHt384du+tjtYQHtcX9jY0crd89uwez38y7uwJ3OwGz4&#10;9pdPugdgy0tWnXfRKnYl4iHx+H40myOF6A+plR7SlGmNbGAyRzZh9GIwn9+8my3cEEpZkZx6Sebn&#10;n4OOyKy/7C7QJIu2FbIVHgHS0n+HAdXjuV9M/0/YsI31sKm9gIzhnb7jWjR2recMpErvddZXb9Mo&#10;pgTTnn8rlwf8GRgGobjCLroFhg0ZZLyPmndI+x6zjcqiRJnpkXRJ/IZta4GaRTrgxw9dsZTw6P9S&#10;BfSxHPXsLg4rvZWhSNqXGrKS7nnpyZSqKNdBmog3YJ69G8xGl6ewBse48VzNl5NSLtoz4pfgf/db&#10;n/sb3N/91goUPUpdWc08brkBwXgfi5HZqGTPXKI5NqsYgMIghot4p/p6eo17tYY/ybTx8FaI3d20&#10;ebWwOJfRl+ifdK36mlJ9d+VUqqyu231CH0sSOIWUIqsp8PT75yS/nWbrQrJK2FPpJmFWYqKyEF6v&#10;Av7tg1BJpdeiUg1vzr9/fgxCv1i4+FNJTZhrNsG798l8umQsvLE0buOkasvpUW80KENu8u9Yo2aU&#10;mTrHRle0prNJs/7Jn0xtO1JabEGYVG+LD7bAdWRrcN1RTYDLchlw9iHD9Zq557Wuwl/hYc6W/i8d&#10;JgWQUj392aYJ5/g+GSg6Jvt8NIZbrl9dvafwJ9C1im9vG+WL+zbFvaUtxA+pgRqCiczMbW1RWZNe&#10;KUYgnOGjOEChPa1TFiHFwAFooDELfuwqUsg1GN1wGRQnwMnvWX4iVdyzwxRMG9DfuutIu+uh4Wvr&#10;b0uH9VHRY0Jn7/Dn66H2pcYK5K//u6e5SMX/b4T/+O+J8qV6qNzWlURMhKyNuKaYOeqs0JVOUBPL&#10;T82Ksk5v+nKi4K+oNzBUy+XXYq7cDtStv3gJ6tbRElDLOPrCJEYFhAwAkEjC/QBJ0RZAlCai9ABQ&#10;WrYJa71PUKE3rzaPR290e2N1uBhfXR7BJVO7bStVleyy4wSF3qXYV3WC/L1Ue3p1e/3OSvBwnkiZ&#10;XEABCwybJHSkItNx5gk2Psj5PqBxASjADO5E9fX5GYJe4kiJi8TUCQ4PteGWXKTh8Ibhl314j1pY&#10;vyjJBGGzRYrQSqfzdYunR3j+XNrmgxZ/0kdrfcVCftUFxm+k0r0lzp3Ori7OyedtEXzdomkDWQd/&#10;SWJ5L0pjWkfGOCDhAb0CS8mwTWW4DlyquZ6GErElG2CAi69TCrPygCoz/g+WblcUkm4oDx1fz0RP&#10;QangUOi7bAQyX3TRhj6FHYHrqKQuwOjAZ8cOYSWChfaNArqAI2ib2RDniwtFBQVIdUXXegcqeu/E&#10;E+jYUaxoTStqa63ukeIsxSS22oKESDO8gkJeuuW30ktgD+n9z2UdMdFjxbxBepzf6WxBHho7woRD&#10;X9YLF60n5SiUQDsRFBHah6AAo/ufo4CmUoZO8U23CBsHnUrFLMsfam3Xi6TeJkYzYKfciEuGJgki&#10;mLZwaI+uzfWLoiqisoH90m8VUpCU4qCYxOLanK1JaMFFr5LPL8ve1WBY/7SJYSkawuV695ZLlPUl&#10;S3bOtTDpXMnGF5H897ehsVZDmkM37yF9oXSLnL0cjCUjiKZdOozdlqq/sq5MculXUAofZASBYFJ3&#10;i46+HEVIBGIr1AJGkoMEAlet7w30TBe70RbR2+h+/V/yk6L18Jwl28YuIo2Fc7ztLNu0SxZNxRbh&#10;dck1Hbf4rp3JBzPuar/P4OjKVcpkwWzVUJPLpHbJrBL/pDFaNslpIcyWAhDIVI7H9VBGdfTqm8Hc&#10;A6Cn0xkClIcLdkwsQZ/BNB3mcKA+pQIDAx/R9sJ3W1xdfjdFvGnO+4oHs2OU+H5wtUCIHLlZNiFF&#10;2RbvQcRrFQyVvTTyJXrwaEPY8W4bp4nT8tF//UrmnGT7p15/z6bS1RE8k7eM58OCybEoenyIDUIm&#10;JD79hRvSbofRglFTSNHSq5UdohbQTUihjgnIE74rTd2hwKbyVZCUvCnAwV4bg/QjqlIkwz8zpPlJ&#10;7IO7A751NZUSMkqOcQnN/AMr1zUKylesivrozu/pVTfV8UcJw0xy4J0RtXJJ7xSWXXkNfNILGdLW&#10;yzS90sW8XaaZVCXdW1YI1n8YIZkRcf1RU1zgNQCIoBUsSmc5vILUW3IW0VDEi8el/iEkKmVSD9Z3&#10;LfgL0FRXU+0SERdCNhLJMv5xw610NKvSo2UJzudZX208+oq3fJwiib04dYU78n0sAHuLTkpc0ri2&#10;XKZzHTD+q4FtKawU0DqZGr57IRgwdPyH6eynAzlaH3z04bRuoKoh1q2wjPstj2bkJOgMOuf6rgxU&#10;XstvooYf+VywSJ4kwXCNhGGRF1nX6CEfPR9cdwsLGqVNlGJZZ5tRCYBK3Px5oAWpbK3K4Us0GPCv&#10;/1nNo2RM+mWqsajkaApqkf0WpuUKmsexBUFYcim7YDA0HL/kDWc9zsgINkW/48hhYPWslwSGp9C4&#10;O8gSZT9zK+Vzp0pyuBpVrUQ09uSKE1cNvWKhRaMCF1JcvE7CUdJLyqg940f5FGX10qWzNjhwhYxI&#10;JP1rEepO9X6K/xkTLRNMJm8k4w8LiZejyzdYYShfv5+/WfLsC3kDdPk34AQGL94wOb7rLJaCiFdo&#10;MP/vEgW/YFKVzRCqxazysk7Hssnhu+tqiOCGZE6FhS2c4vDz/B1+jS9v3klsp3jJdyteDVitWUOD&#10;STwuBXGiApZGh3gcSuONRnAqC+SUtSTaW8nvEh7ab4KaXWMGCs+mRvEnk+oJLDnI5SQbaeJEYUla&#10;Ah8rF0kZUGlbPMNo3rp8Rv2hPNU9RqySXv4gxK9dOFEdHaUlAixagndy3FO/WGygV2duaeGrlmtw&#10;uZDOFn3lAc/pF8EErl3Ci8XqAJ5NbN3q8FaMkq9HuWDy/fFohNTe67Gudc67tTLGiai2QRmqSwYu&#10;aFWjF9SirDCzpK/M+/ChoejXaxQ9rWjW4KbVJ7cCtfdpEcnfty3p+rvYKTl9jZ3Szjd/x8KLCTUC&#10;hVlh/UI5CqjRX1mMfi0XyVnSxodVS5KSJBDjeVKns1ykVThAsGFZTXEYCu6yuxPZgsIeuUfr6X0J&#10;Ji26gBFbiMUfJIMtafYQe6Yaqz233bqWlsIBVM2qZHNQvNGEs8B7yo74M6zty1lxMkPQ/NH4hPSS&#10;omhU+k+7LMWIng7sptOxmgKSEoIvqwYu1+QopnygJJxbwT51RqaO1mOSTO7nlm468VTfVtVDFRDL&#10;uZOGCkJgc6Sz8ANH4F3f+lO8Ka2jT4XwwpvVleTCRSF9fCfwxidhnQZj8yKqbcPwIC32zSHeyd/G&#10;rswbdhzNuaRas9Xps2NT97oEYlOZrRBHf0WkKDsWAUUF7oLWWUr1MNd0mhUTSVYyZgK/ovdRb0lM&#10;3wpIrpXUtK4RlxVUtBi2RsEJDDA0iBA8wtggdxlknwOlG60Scz7stBkqD5bnuepyXTFIfXUKCXo5&#10;ejPC5mjs6tYsEiF2J8/9AiPklbTPijnrpaXl9gJ3tMme3bNrnX9D32LnQu/UJc4Sw96mb+BzIr53&#10;1/W7TkazJ64mFBHJLg1noEpP5ZwEqqvQFUbR9juJUc4zPDVcig3qRUxcj+/ZhAUGULo6gkNyhvNh&#10;JlhHCAIjeBUv0Zm8vbbT2dJVHjnKiaivK+tnMInEyAZB9dCkEZuAoNfyVUgQJh2J8FJOSSBwoOus&#10;4D13HvBZc7GPT5k+jePKpRX37dgp56KbRclhZimYD/6h8bcffhUEBYPCDuAV7tHTdBoWW8WJbsFs&#10;ZYQEpFqMhwAhoPeDj2ZEbCVZh8Mw+HlSRTKxThixsc4Ak8RMHwTDPPMYBiWZ3IY1zlzw8FK2wp26&#10;2PsoRzIEXuhj9KZhD92XV0jfcWerszWRUVNzbDP+cvhhYs5DiosGt1IaVsOOg9AhGTpDSxOvF5JF&#10;xdPh84Rc1cqdkDwpq85GNwjKYHvRDU7Rg6YwoEkLThH4Ir+hnWO7yR1JmHMwFLxdqzU3UORI5Tmg&#10;Xn1hTYxxH09dH4WCsYA8kN62uHfy3OcpaUE3i5JUzl/juA2+pX5QoigYgeFtT0IftGEJhnzxDBsl&#10;Qj8EGKyOPqf2cY1Ddd5nVihjvIP0eG+LRCqUsCrutiYXMxtqL+NFjN7GYWsijrrz4RvPc7sXXwuJ&#10;lD4HJ0kcSkVyKWf5sUDWouqLuazRqE7oEhqeQTPUEwXBWaH6Yox51zP46R+lAatlbpk8Mt/f1b37&#10;BdBCwJCTJPyjEJq6KXSuTuknED8tFEOdtLyTVRvSb4q166ixprBiX5+FxR4CCs3uiUOotJK+8b1r&#10;98ajQ5wnDc35A8/AdXRiCSHQnhEld8bgoZ+01l4R/dZ+FNh1InoyslSYY8/G2Nnmg4bJBhvmR9HK&#10;dTLg7BNGJF4J+/KcPPNO/WgrpwSMgjeea+Dgb5OrWzMjNC4gYpVfZCVygQ4raEScxU+PR9ffSwZy&#10;Lo5ZSHgMri/r7dGE+vnQpubKeRnlDPBBvg6FrcEEAKw+fBDM1qFd1TmrhzKhxRjDhJ/d3CI+Dps6&#10;x3grkz1KWzJXXU1Xf/yXwfVg0mstAuS7IYbNzqA72it+hMmfqWHmN3z/ZoRF2/Hz8eTxD5uP9zav&#10;Pzx++dezvzz+Rga+FPAMkW6p5nwqqith9X1qsTp6dkzG5+UDD/7VYAYkg0ci0EosHeLnI1e9vF28&#10;R4+/5Z6JgHVmkjSb3yxX1KhVcMvN2vVXpiHWn7PBZN7Oib8Oflo8nT7+YfuzmZEgZPyDBDj1fgl+&#10;pJYc6H1ZkipGFKunU2yKGh4eHj5+jr2Mi/fhZY2a+c1yTa1apftzx3RiMBNObH02J547hIzvr8SJ&#10;1NJDOZEqtqII+/CXxaS30VNVuZdpECNIn6WoGsBjVuvSH5/en1u5VrAZRWv3QjTZsNjFDLsdzRqW&#10;uXjtxTphq14i3+AyEaHwisw+HOse167YCHdP9F1uMsiS2fXCTJXVqtReQ2PKgoGmj97AcM9LyoYh&#10;4quaBe/4am8y/jogBohMJAhzzrVigqIJ59BpgKjTGo/upmkO7SkdO9U9iBya8kwCp5YPxn/FItxg&#10;5WCs4231zT+dPb8dTSdv/zI14+ZggExgzTf/9HSKPZjDlkI1oUmkiYBae7QK8aeHd2F99uoMKKvu&#10;x2ZS29XZK9jKm/Hjl6O3i6vBLBb6xfE9+u7sLoSf/3UwbiFdxvc50G0p8AvhKu6vDPTmgi2LMIrm&#10;L6WZuQTrmeF9OL26fImzeCbiETPJgOEiao1OBX7m0luKGshxPTJ1wOmuMgHhF0YMAHmIiJcUR2Vs&#10;qsfv6IyjLe483Wi0I0Ga2Bg35NuiMWBgMQZLFqOP2gG2IUu0/HVxMeX0DcVxNBk/WIY0qvCWiSd7&#10;e/KUqPGiKT2zps+CMAP4swbJ51iY7t2NqsGyBnntBQ6s3dvDY40b4EPuCdFkhXyIseT5tHapxBm1&#10;ClJ+M/roafe/++3rarixgZ8efvr42cTPFn628bODn1387OFnHz8H+DnEzxF+jvFzgp/TathD/R7q&#10;90Ac/AaEHiD0AKEHCD1A6AFCDxB6gNADhB4g9AChBwg9QOgDQh8Q+sCgj/p91O8jJIjfgNAHhD4g&#10;9AGhDwh9QOgDQh8Q+oDQB4RNQNgEhE1A2ASETUDYBAabqL+J+pugKn4DwiYgbALCJiBsAsImIGwC&#10;whYgbAHCFiBsAcIWIGwBwhYgbAHCFjDYQv0t1N86JLQtQNgChC1A2AKEbUDYBoRtQNgGhG1AwP2l&#10;w21A2AaEbUDYBoRtQNgGBtuov4362yeEtg0IO4CwAwg7gLADCDuAsAMIO4CwAwg7gLADCDuAsAMI&#10;O4CwAwg7wGAH9XdRfxdSgt+AsAsIu4CwCwi7gLALCLuAsAsIu4CwCwi7gLALCLuAsAsIe4CwBwz2&#10;UH8P9fe2CG0PEPYAYQ8Q9gBhDxD2AGEPEPYAYQ8Q9gBhDxD2AWEfEPYBYR8Q9oHBPurvo/7+LqHt&#10;A8I+IOwDwj4g7APCPiDsA8I+IBwAwgEgHADCASAcAMIBIBwAwgEwOED9A9Q/OCC0A0A4AIQDQDgA&#10;hANAOASEQ0A4BIRDQDgEhENAOASEQ0A4BIRDQDgEBoeof4j6h8eEdggIh4BwBAhHgHAECEeAcAQI&#10;R4BwBAhHgHAECEeAcAQIR4BwBAhHwOAI9Y9Q/xgGDL8B4RgQjgHhGBCOAeEYEI4B4RgQjgHhGBCO&#10;AeEYEI4B4RgQjgHhBBicoP4J6p9sEtoJIJwAwgkgnADCCSCcAMIJIJwAwgkgnADCCSCcAMIpIJwC&#10;wikgnAKDU9Q/Rf3THUI7BYRTQDgFhFNAOAWEU0A4BYRTQDg9/VHGAzfzvKmcs2Exij3Lfk3ze5lz&#10;00Ijbi/V4BuwtB7wXZyTEl/zMh7cYsg1gHyToRun7jBYKkJl09i8COsmAwWHG8euNggVOS7nF0MM&#10;EPWNpIAU9iR5pEFGp9SrTuf8At2mL8khin+JAh8rSMY4NhDNKA+3RAG+sKIRXX20qZvC9YtaeALV&#10;70y6sZre9rRsXGvUSlsAMBh6uJZl9JfeFJAS+ocEBh52PLVOWmgbAzgJeyxB+meXOAlkfHP7+Bvb&#10;cpsfaKZcIyoiXnOOhNADlkec4THynLIRGejz2iFW1KsdHWdb4oc40JC97hLOmSzhP5u8mVLiEHcS&#10;RyBzDm41jrIA328fSTaAHSPC2n+b4XhvrKw98o6Ed2c4iORqJGefpJCh0M2kFm0jm45rIZXXfvyN&#10;S7y+9IMYcMbgRoYh9URBoDoaRobQC75MPJIDQ3CpgWaOdP+Iqht/wkWeuMpTugzWtRRzAOPL9qob&#10;qW4sQVhOSu9NFBXlKpAM2Y/m86SkZPPMJd85zTTAaOmaKyVNhsXQqAzdptWwtyVdPBAgVDYnM4Iy&#10;8n22fWkYkJpn2WI8+vDR1Ml05qnxkA2GJLLIt6YPCE8hZ3x8hwHpQwTcQe1v78BvvdTDPbQmbQzP&#10;Hs5HNrLQmN5p2guglggKA4NTdCxh0GJtFLX/O5ZG5go+qYAt1LW9NINA5ppE10lAIaItQtgCqZOn&#10;+vtkjPOCkJiS10Zl/cvn5ADogWlfEgu2kBIpXPbmwB22RnOPPySercfQlOCJGxLU8yp4+jpXCcF7&#10;PBTMyYM8DnIVjcnJeGuHq/vySgsuHNaGcrUaqjDpRbXPBxyJIUgbLEZd4Nia1m1chGxjkgZwTCtF&#10;DL0k4Sh1+FinMT9S1vAtLkc4CnhcDiEyytTo+hyptpwHEiWlqhACvTy7neBUqBsERvE6LX1IPwLF&#10;dSYoJlyoLhgHust3MvDsZoYz5GVa1eUEcqPLJtXDgFbo8Yc4mpy2igTMFQs84lac0DsprSMkhu+0&#10;PA0SpPGLSLcijkJJYuS4iCAzYO0LHEel9+ZBT9X2I3LywN6wjU51uXj//vaC5Ayo85Vwpoa4rhGB&#10;RmJfKZDEfh/piSpksMc4mJ9HDhOC8KUDOpNbwd5Kw63dVjfGVUXXusqhGW3WBusgWkKp44aPwW6q&#10;svoIG4faZAtfE9KPwXlRAmWHrWjpl4A4TaopTdUY4BzA9gFdNjIddv+GdbIeRzqr4qDb9yJytbKH&#10;F+aq3hPPQsYVtWxDga1/WaHuFBe3aPkjPvnqLT4aidTkI3KR8nDY0xWZNagGH400SVLrZtREVMT6&#10;B8ZY1KZwfb/S75Rx7gNpnnjd6XzQI8Xc0POMbLaFjYR2yB9UwMvQpwessII97vY3erziSHiIWsu8&#10;v8lIJVrEN2m0SSGgVCm/KmNEVsBpTrSCJpIa5bwn+ATiriR/AM2jYrTJn/C9HPtKzivrI23PcUrl&#10;xzdoU+kr5+b5sCypNc+xex3r9DJbkLeJhGpEwMH12JMMNDNt07bcFQKJPTECG62sKR/8/G/auZfO&#10;H7UOgjLK70LR8rjjL9FoYb7JCj280nwDMidpOz5mcroEtHBTHwX+yoPkOoNiNmFKnnbylYpzKqo/&#10;wylkxtxO4ZDisZzdwC7ekSKRsqZOuZZjmzLQB/a/+oJslxwY1+305nJ6hm1gNxCAso6OPNBBAEip&#10;G3eg8QUSXix3S7Bg20Xap7KKik3Z50wg+Q8sKeXT8CavqfoZe5eC/8Pc1/bGdSTr7YcgwBjwfzgX&#10;oBdUcu3h8J3GxfpSJGUTG1mGKe9ioxgERQ5tQhTJ5ZC6UhgB+eFBbp6n3rq6zxmS2ghBvCtpTr9U&#10;V1dXV1VXV3c72+JILm+inl4/A2sT5BDz+t11dmfyFL7i6yNcWRih82yawyTBn26a4v5KmeczDxTx&#10;GRFcoNjaZ4rcDRELuJJb2EOUlxpoGJRE+my9mM4XarhwzWzkrJQksrYjNYw0RC4XcJqH9F1xI1a6&#10;sW5CvG1HvoUuLCa9EVKFlCx9k9bvY1KbCQSEkB4GlmhES48lr6e/+WI+RsP4NcGgdymDMUs/7rxQ&#10;bsolhPpgKOkx5EEKbllIbUp2L8RPwZUIPwGWS9lFeMZMvpfXcIu3LkbBDR9F46zkjxKaL+2PVCAw&#10;5sqXMFCuGvDPpnMhfi9+3QZ1QZjJkgPVDIJ8K1z56bG48pEiuxQ2QxRTYVvB1OqzCWTTijZGWNuV&#10;kEoX1oVdLMXIanWc/aq6SsJSU76x3mFrNlec00VSyyLUY8ts9VibLDrRQxJD64YJI0Fmx3agI63X&#10;bNJFHTSeLCgkx72SflwG0ZRJGkI0La+pR0s0oXpaAcXtbB5GDtmpDknMWbtoQk3UzG1Caj6ooNTx&#10;9TL/9YA7wU+ylXa2SLlXHHIpQdAyLGmyhao0easiFCE7FzgguPf2tZ5S++ny/Oz4A+YsCZgkO/Ec&#10;7/F2DBpxirqPeI6493BRFmFgvlw/qrjIjQjU1NjixwsZRxIgV75xVY/Na6fnaOQDIe0FnTE/m4HR&#10;/FxA5NN1Vw7bxvrOdSl2Gudl14GJaG4oflGScckzfALKjCbfJD2UdY54VECJR3paXkpECGsVBilZ&#10;c9SN5uEJ7t+x9H4cGmc3uD35GG5NrDOX178BX9vyl5090RHq4Y6VMaO5GWodZxn9lo28zhZ8qKZW&#10;fsEW77XcGG1DFCYCytQzWkRYM62jkjko47saajb3S+N5QRr/W9DVB/e3S92MA8pwjrqABncK5+fC&#10;1LsKxqAVO1jaqNomHS1+PsPQGSPFOS0KsZFUDKliJREn0S2wKeEQN+2SwvgL8LIiiw0ebUcybJsH&#10;Hm+9Ed9/6BaSFgQKsbND89VmJlCwIyB3cYgYXad8YdSrCPp+R2LjCJtHTSM7O7IrsBG7AqUT7XiO&#10;xsfHLfsT2fH7isMl6UMvCSqlIXG1oWS9Nr0lX2S+hE0PnZHinov0y2DVrcMl3hx6hzXCgURTBZ1v&#10;HWFv0EnJqMiIDOfmCTcqZsdH5wM7XdYLgNBGZedtXOL+QapB2O+7D21Uh4HCP41cTccJKP8XynSm&#10;sAZ8uW+pVOeGoQVGEK/YMLMSbDrvkVkyhisTtv5MKtrbCU0mDuEBINLvrOe1TA/UeOH76c3RSzgT&#10;on3b4AKPR1I70OMF4SauVUoZX/lIS0ViJPNJcahdIlksjO6W8mcxlqyDY5M+A4Na5AYzE1JEZGiZ&#10;Zrikkr0lW5M3XxrlgrkD8LbcXtA0PqEyzDm9rjVYN4eEeeMAHpTtn6d3e0F74wvK6C85tE//jC4M&#10;mPz5j7UbvrYanVFlhuZmMilGdwsnuCXArdWcNUglWLkqU0gyGVr6g09e2DGYWjNVo194BMnzR7Ps&#10;XwlVB7XZP0inYtYZRzt+3gUOmPevkYgPyoQsmxKxs4z3l2Ct9dH77uj1DBKJf/stkZp3BzEqohdY&#10;5CEBS79HRIHtHnd4phwW5BIi2BB7jLcewgNJKL3h652gaMyQVwjrpE1+g9cVFnG52ROsP/ma9s7z&#10;v/0Zr2zzfxPq3I+/pv7xTF7zDJ91r8YbWgQbfNdHH3JyD0UYdSiGV8GmokxSO+8Rdde9vdX3trWF&#10;VxvdSoVKpvUIgv72vNuUgD3SCG6l7r1aje9UL/UVwRIGY1VqMOKuvOlrPVJLbWkoo9QcqIU3qvki&#10;Fp8+Dkj6rFZOGBie0d032Fw2AmfCYeRAjgGK9kcdHhw8pFHezioYQGtj0yyjkJvQzcCUW8uqAYA9&#10;7SZL62wHjRdevD7nZm2Aba/KI3bNNH1Y2w2Y8RQxQ7sI1vu5orFp22xjkw+BNaAkE+AeBVcp5dHI&#10;NUMGVLw4Q5Z2VTIPDzhgnnYb4IFGmBWMHyuUWwDR/WotX7lDldR0JjR4V30SVMQqD5B4c4WEksSe&#10;+kS/I7MaxbqREc6Lc2Vfp/bkjczoCp+W+9iL8b6sVbdlrbqQF64NWYxdbN+ZeOrPugUJecsgyayz&#10;M9Ogx5czlVkUuL/WNbHYvz57j/XhxfGRPe+Ew0lHJ5c4h1iXrNUVD/8vd9eXEAQtxu13RbA+vZyD&#10;2z1mHezwpdkngPeXomI+UnTJ5S8J7cfIjx/xDlJU+TThcfcwfFAtESikVXcw50S5MMeCOw6ffti7&#10;uH3r2IUyutfa8dK0RMpcFBKlkRk6RYy27+CYvubRYVnumQfhnlPDZWzF1ZePDANaPdiCDD1URH9p&#10;8RS8PBv/p+wfViW6of/A7vMdUe/SeAHsOuCb6i/xzNvzgHsumZbYbHrjzSQRGzgv2YnpDTlJAKuu&#10;xY3S09BzWqMfZ0lcCGmhOqdcQDS6MOhY3Y/HAQmk5LbLcC2W5P5uoTxPGgV6y1+jTWXal2Y8SomM&#10;yP9STqwKfL/LSkAeq7sweiEVYzNGizXcgMRc/E7UZA9MzUG5SkPAbEoE3HKAV4inV4U6YeyofXYu&#10;jir+SmLhTjOMZ58cXRz/jsfecPsomJG95x9eR+GwwQt2vDyS6p60gmO88POLA9jCHF/ODwdUGQ96&#10;qjkdZ/ZSjYYZ27nnV9Uxt+oIctTEMHS9g25WNE6f1qWbU5/VsbfKOza2I1+vBo51Iak6wVVXxJGr&#10;UYfFQzpX1R6hqivwzNPo1TidaxqnI0xV2Voic6umEtAMVuUEbT118CCnRa1TJGYHpS01GT3E4keK&#10;MBKZC14eU8iHOCwmXtSF+/S4ShU/LQVjlG+GtgqcS1GBXGyLi7NUFD+nraxNkMcmpM3IwB7ftjvC&#10;9epgT1HE+/gjyJOQLk3C+addcQnYV9UWH8q+2sRJ1WOyxL07imjSW5WZXKpm46RAufObQ+DdHy80&#10;zvvw9kX5h6boa74qwtEhf3jbQUNSx4OxqL89FKsJSctit5rdo58thNwd97HZbKOXosX9au1yyQcI&#10;ZaS10npJEHdL+UcXAo6zLBBiDx+IwzCM1gf0rpS3y56GdnSVNyCY1I+j28GB/hDAMB6JnJZXBpwD&#10;Po1vLg28hdWSPu4WYgaH8qY9w3Le/yy/PS2OY8PFbYZtQpzSfVwgO38H65Targ7wb+TWjKUD5O2K&#10;VWAeorrzSpehcvP6mBCOakEN4wsQPPJo60lXBsjo16hgbPvKqtinUFsOLmbCfWYn1VywWm9HltM9&#10;wDCooQsuGiw7KlvNrBqj8OrXoH1rdpQM35xOheuB0o27zDgJuTzdfaq357xLV/wCMadVed5a8HbL&#10;alCAlDpss0T/9BzB6oeX+2cZHUQBV3oL4pQ9bW207q0FZoBvS4PCHOgdX0UpqULmCrKUI+dLwFBt&#10;9rYDkM2+einf4BMtNKZeWaMsVBI5yqdRki6X68PJIqUffGG8kguq4oaEeKn06WPAgIGCGzBoDOOm&#10;22KA36M0RA3HFOIciY9sl3NI4vCR6LqYSvoQdLr0jeygAYw21ioV5g2oTjMrmnrWdqRkUcgFb/ts&#10;aYYVa885w4kc17oIuoOO4ZcujUsTTeORUae3oiz0SvzIPiN9TsWC93JG/VateJQksh3MYZyiy2F5&#10;iKUJoVFwhp+vUFJFbdTxb19w4+2yUdcDU2oHp3N4064hJuetHrrUxkG0YivSm0VlTI/XfNE5vrDE&#10;aiJDRD5kcw4dd3vHriQrtm/2UeAgTrptX4siuuam5uLAD7u+ermaOPTyvMBFdmhStO7j3Rz14g6T&#10;pXF0tK6OwUdXZL/vGVh3ZvdrY+4GqVwD9KOUVFannpVgP8ka0FKczgWy3F6ZP42Te96yphYetLt8&#10;fXROjMvtrr6XNeRFvVcLENda3DOlnp1MyeoBX1U/xNv9uXDJFBl9al9NXM6VkOxIv7dD3W36+xBB&#10;+vkuKdhkK1Ir4CKSiPFDdkBF9BhU/5HolpvOA4UZpsc6XdS3hlEzrkQKfxJkUXJ9ezuX0BbuX2n1&#10;L60klUZJiST7lTm5RxUZRinqDnIjI4LewnBXb1BOr+uXd5YHSjZFS9mGKsBQxNfxu7MKU5iT5fZF&#10;9sP+iyE3CsuaO/We3uUGUItK8fMPjBKaEbaolzTWOHMqetDJoCvEwfKW2VSBBmlSpEV9hgsn4Zea&#10;3B7+0AQ9l3Zbx1aubXIP9pxyq1gzylZIWlz5EEDI913FmmkdUZLIh0dXDZCOT2bOA/SI+SYt5jmq&#10;KAyPKTd3/FFwnZrt9JTabPb+OSrF/i8mqtRP/NrMVsmOJUc7evVklrIDInlQB6FwOy0gWpsG0H2N&#10;OXl9eYmXqC4soLEpNaQGVDe4A2y+TSs4DyqNFr2+Wuj1oJIFiaZ9GTAArKZGgLoPTB9KBtLLTZlt&#10;Xsq6GzdWLVYq5e7g3lgO+fg9OJ/EDcjxI6ZI/Pj/1dSdT/tPJFIsfQboUQ2FXIjtm8PJad7ETnGJ&#10;MsZFyrZQa9+xaE4QOuWd3qmmzyTParf5PL/xkXNe1m9uREFKLNqz9GC37hPxnkQm19UE5BL5wldd&#10;ZJu78cWl7BHUK/mKWE0cQPQBG/oLl3jn7hRoEMapnItzxZiXRk3BcK+izCMWVoW3IUCCAKJlKqMi&#10;IVZWVVG+WkalDTFYKFmT2+YolmOIoY7jmSRVpY6pbUjUhnXzOT6pg79YrNxLrj5f7pwUzOpFr9a7&#10;s+WJPSricgovlyDoTYfH+U0q9OzlHISTm0pzhMgNBSH0eavHUR/1GvCGT2CP9hki07omYl26rGTr&#10;EwnAcpEBanp2B+F3iOp4hxuMT/4Zr2Ah+r570ivf70CmgBieZfJgfny8W7y9mF1Nj89OuX1Fhn5S&#10;UbfXz2KKSeOL3/y3iz4aGUTi3CSc0Lc4bptKt82lrIHiTek0wK2PyODkCl7a/h0QgHad0YmfFrJ5&#10;MFAy3v9Ratt8HNY62b2CXTo9HFO8GzGXkwfeF+ycULRQxroVJMbKxTR8qZgdSaLzcJDzznTg5C4n&#10;j5M3xog7pMTI/rE5G0dwnGajohq0xw93tQcZyCVse7gm0mRpFORZaI4jpcmm3qGSv7B9csI4bSoG&#10;73ESqOmwbEyWaCYLk3TqoHGdxCblhxSW2N+cTI0G6VOa4xajEeRWdsbqQRCUclqIP+WXFB3nniKH&#10;vaC2KFO+3YGRfpoPq2xr6y1T6kB23rOwSYhNud3KVzfNZIiYeNI6+cjCRb+wCwWA8WBHpB8u32lJ&#10;a2/8Vh4xVdAerhZLtYhx7oVPTn8JxjcwbatMdupBuCCUxdNGNSJi8NxeKDpLVK1BagBjmdidy3g0&#10;tecXF2gFuFNWoZhwWZb45KIlk7Qo7dypzvsoxOE8tqzk3i7x8s5EQu2ykimiMEhjfFCaFJVLAhUd&#10;q9CSeJUE+eurr/YuTn6256G//KLyUDbXwX75xVdfPaWb2Yt/213hbj6E/3UNQ/2CQ/i4Su7w+faf&#10;917sPOsm3yzjHh/W30G4BGyw32++7eJnN9na3Ph6eWlpXeF0eunbrNu/OL68vrrkMcGTb1jb7lz7&#10;NgCm++2GdgYgekGI5o5bddtG0CIJGRt0Tl+dKH5gVMN/cF3E5TlDGQ6te63H2Jm5z5HLGrwmbM2A&#10;EWkTiUzAb21VB3+YksDRB3j8r1OuvA5ucEkDJy5HuvuXp9tPV1cme9tLG8+Wl7b2nm7urK6sbq5M&#10;Jqubk92t3ZVnG+t7K7uTteXV9TX8t7Gxu7nxdGdtsrS3u7a6JzAmk82dla31rY1n21vP1nefrm3C&#10;87a3vgRg25PlZ9vLq7sbO7u7+LW1uru8PMG/ezubu9sre2t769uTHQGyur2zt7OzubO8u7K1A8gb&#10;O1ur60srk120vb6zsr3+dHV7aWt7d3lrb7K5vrH9J50N43+9nh5f/nZx9t/jJjnZP7BcnM13CSDT&#10;sSTvnCOI9DtcObe5sj5Z21zfgnWMO0sujs6F2MoAsPx3dn6+vbD9JDtGrEJ2OpST2uO1STCtpcWS&#10;jL7eqRdfmpGx8TBaTW/mjowyavFGFAjSg5sTbHbiikESrQILC8vUWAmMHOaJAZoNipJYCCwu4qLN&#10;J2sbXcU7EETdEmjXTabgyGVcnttNcENtd7J5tNkd47bd7nS6jLtA1qfulOs2jo5wW8TaKq7gWZ4c&#10;d+tLJ3hnZvN4qzteOVnq1k+2pgKCfSN0hbR1jDvulk82uq2jUmc1NebF0eZ6t7F6Ck/YZHW1ez1Z&#10;ed1tbDz2fW5X0bVb1kiK+2rKy+Xe3qOpa5KWXWrCW2niNSfQHbrwa99nWl6rdylCqeFru2JYgh1C&#10;40xxdPd31e80wwSoPNRqb/U2u//U0RQ08l+6gYbfnWdg8eDeNfeKOebz6FKLH7WX0tlNh5zfPrc0&#10;l65A4KMmOa//Q20pDBOexe4Iqc2H0afvb6YXM6zC4j0vjNVdnSMvqP9ydQI1s/vUZASmvV4bQc7p&#10;6vJMCWnMrO+nN5jN5apSUlA4DmOki/XW/rcB1tURAn5kVIUkGChW7zeJNG8UP8lx4s9x/0WybY3Z&#10;jbEIzeABT0z9m9sZj2NYOgGJqA1TPOaKI892tPQoODTNhYBQuLY8oUDyOGmdM/BsgoHDPaNpq8Kp&#10;Nd6BqwsqX1lLblZkF1BNJhN9Gf4jQNqrDcPNJb4jGK9UzwlPFdN2AE5V2goLI9Xdy8Xs9tQqjMvS&#10;AIADXYl+zmU5Bya7v1ZCNAZOcP+Io3zvpjt4V+m12FbfmaeN+gfBn83dvrZGo7bhzVq0wVbstpGi&#10;O/9ydD2LS0hKslx2ir1e3rs869YtbFZWk3KfF2Mx+W7lLlruoDeyog0Oveep7ZPZzaEuhVF7CYf5&#10;5FICX1WOyYyatPhEkcJD7jM9Qzj7TtWqpZNe+rPQ8a4YdiIAY+xRpOoZWbCgi6nhufKClx7BUT69&#10;38hUVmZbEWdTbY3WYMnTzjxa02bZYyprBUCQ6S8yhcQXj0JMPp9bnJb8U5YuMmlsoUMF4qLDljKY&#10;Gl5XnIBW0ktx6SRDTQPW6ypGtK/sMsT7uu6QfEWMBo0UZTltCSoES2BcTHhtUEvF0I5G/1nSfWk1&#10;1k/tzaNGT8HWi59mnaBF7BLqYBz0YfzuraJnXBm9guYWgknhHsrjhbrWJ+CJBoPLFa3xb0ir0Q9s&#10;FuYcnnSMBMJ3dwuqXuyypFHQkjktq0Xm/1Aah8pt9DjXJ9nbr6UHCmGFdaLxld/1y0MZlqM27VLT&#10;l0AYiDwoSVcip0BXciGp8PpwyNDOTui6xK+j0Xd6HfECcn2jFn6KxIqEjQs+Or7Ywbu8dZRdly75&#10;zJGr/eo7nlnRy8lchX0N9SglqyujWVBFpJysBkg1PnFdYxUuamSjf9iiV827BaDAUJWouacIM6Yj&#10;ft7d11GbpShWdVwcCoQTP6zg/cAqII+qIaOYmg5+/CfJUTb7TmxjkySPml2cRDGxqunhHYqGvr0z&#10;teU0xukyJSi36SyPBjgtYzxdy1OdruIUWFHNxDl4lyo2P4jAzM/8eAtE1md9voXwPucDLoT3OZ9w&#10;IbzP+YgL4X3OZ1wI73M+5EJ4n/MpF8L7nI+5EN7nfM6F8D7ngy6E9zmfdCG8z/moC+E99lkXlsVF&#10;t/u7hwcvfz482P+ve92m3ThCycLMt28uj08PcNssbHH+MeFl9gNL4OfR7fkNdwee37x/5bd+4Xb2&#10;JbkH7NdUlveZsJDcayLXjLA5/C8Xuj7Chqgvfu1mKYnYFntJ9BKtXMpOoAMpWlb3ivP1VECotD9+&#10;996uRRwLEAkQQP3FPd4w+K1tuNIYXqRywgrwCQOQ8zbsfY1LIz0MsGifnWn78rcrbprJ6u4x7c07&#10;puM2STSuyikC8ryzAkRj+ja712c3s9/PTnXjaASQmqsqyT02qr4teLOH3/dTXLoAT+i7I71mZdD0&#10;Mkc2x1huoYplHainTYZeAt25cFN3Rjq6K8sMZBjX2KIhbsCRXT3Nk/pWTHAH15i2d3PfiQh8Kpal&#10;naT4jMXS2cdFgO2FZL66SAWiF5anIFKBtp24kwbLIy3swyUrInfPcYy9OevweZzSsfEtIZfAog0f&#10;TEvgQlSHCHOzLW+NlLLAIA2HU9NQBhed2fAlky7wciIbUP8sXZa+1kw7Yuh7i9Wn9oKOG2cX5aP7&#10;u5EwysOexq/d6Y5ZxWasf6l4cCV9STk91uQUDkEofwGQIgPpmarFiVQZr6OR+8jDlE5WagzG+aWH&#10;XJMk9kcHL9EUkywmXI/6YZBmyQh2zhcPaUc4uQeiwevFIvcamh0LxYcX04hr8ewCoeQXx3KFwrxD&#10;LDqbK8979gIX21qasrlflaixwkaN2tQ9o7ycv/HR8n+lJ742K4hmv4RPkyTbZBOG/jAu5msk0upv&#10;8c53PtWN6q/JPnpvAtI/bUC0xwHu7soBWPCFhLgNlFeOMuo1KzDuJXk3wDOF4t5n55vgRR+Fu5pH&#10;zD+vbUEfhacNesB8PYW4wxwmu9YeIIAJZCNUU1diiGN4Fcvx99MLvNx1XBroj16a4OGU0trIwXkf&#10;ZdaXDLthvrjIYiS9B8JcpRXoIxybdzoQc4XYoKcUS/Ma3R9y0Gpl6zWbfMSbaHAA2J2RiTnlJ08T&#10;G3kA6uADXmZ4K7cqmUeKBEl15r6Ldu/DaMhMZ92Tlgfb+OqVDICNSwZy5gdbzAS03MHH0SyPgwKL&#10;KCr462a959FGo/Z9NPEs9B9Io9tEiZTeP6trm1xGP+Daj1fUFF5Q1vvlEoCcozH081gjplP8cO6Q&#10;sdIPZQHK4R1sa/x2eU33qXBtGbBgybgK2cK3/BE9qDap4mSzacQ0acoR8PxxjXLFjBkTV/8WjJK2&#10;kXzCplNvZDL+GfYphws6amY/MjpGu0k6QReyYiSCN5FF7YJkCnkxk1PFU+zGmP8bs1uOTlbGcQi7&#10;EEkNdaDklFx4bwnakqsTay9N82obB7zcF0ou4dJAfxJ5vdsDYyHn7ZPPUe0GJ0rpV0aq9CpkWtO7&#10;2nhxaLIDBulX9bAA+wQSebuQxth1/Dw86ETKnOqjrdZCCO7QObDL+HYnlU3LT4VXxd/fZufxD5vu&#10;8xGI42GxV0qjcf2pe7w+p2WACkYiUVStmEAR7JNQAXiIO/p/uT6bHr3F+s2XBsas0X/M68WnZxdH&#10;1x+eDEzkRFNu0DmZTArxbq1Iqo1Qms7eFH9yZ/Xp317uHe68+OXHl4tPeKrkGarvIv4HznJAwqLV&#10;OXHgdJ3TPhkWAOsLSPyMuiUNRA2fbNrMHlwnRS3Sg/Ey9xPj0wkgm+1k2PH2wc7+Ppqoup5wjZ70&#10;zxgKFZzrF//0ROCxl79P3+sSu1SOHiXajO7ur1SYDBQdPZpmeO3OotLGtLjwnDqeZnCZYwxiiJU1&#10;UM0RLF6t/YOznIs8bLJiJPdaCU1SNErhW6wV9Y2IuCkg3pgzzOwulqJInIbe8gOY8sHO4yl25xHk&#10;j3OiBpX6UlsW3HAHLLZerSl1EfnM8WYsMNST1zSGxD8b+niyjrp/4flQc5GUO9ULKXii0UumVO+u&#10;O5jChWFlH+g+t6gqLFwzzxkOxzDOqrquDMdEcQAoqwfWhmnmUiLHhcmLH1+qWa/77tyArCu7/tB5&#10;6NElTnuQo16QhzxJJdIcFQFt9IHbT0MZ2KDT16v5JVGJGPYyJ2dYNpTAG45VFp0JswbDkVw7iG66&#10;aAc8H8skGZsjtI9pxDsx0r3wh1rwRsvcTl0cGLPKacmnMlNIa3S9hEGGHmltXyEfHjbdlgnOda88&#10;/yIB9HZ/KxKtM5LVLYnvutAghgnTdbyDu7IZ/dLEi3KcohxWQV5qTvApznucRJkhkw7QgJYTrQLe&#10;Xv+BogPjj27q/eEbNt25RnjXbW4uJaDlZ54uaM2tCnYrChVlEUnR5ehxsEVkVc/a9dgzHRXHwo8z&#10;FYvXKwm78ylbxgeWdW8ko8FmSHWc2eko0VW0KMkuXJa+2azvHvct3UyGilKCJxEuwU5xtMb74u0U&#10;2wvgqg6KEEok9+v43MmgPNyIWK/Efjr/Zh68z74DAkZHRy7XxGu112fvsBxlREApQO6HQXaNBf6L&#10;01M4PnI0BimUJgA2rf/D//zDH/74H7/6w//+9//179X9M+g8wcw6/o0LOfHalWnfIB2BSZnSunxH&#10;0026QMlpu08/3EzzfRCgRnZ/sgH8V3gUH0lycCHb9FVWgakJSmUpoj3oZY8PFIeulxOTB22WKYWP&#10;afU6iXDIwa4YxAeqpxKLoLgW+OXpz2ou31/k+fZPhy+ePTvYUw1YPCwAlEANNkTGOyjtVPyGyhUR&#10;i2aNWqlpSfMuYUi+bzaiBBkuyNqCZUctiqiwSHjJzloeoRoz3T+zqV4Vk52CKqVqns8LDHUGHouq&#10;Uum6TM0Kxvy+PqazI2/+APuFeg3iPS1XWY1iF+oN0WAWm1pK4HsQBuP7/onZNBL1l+xGAZHZnMeN&#10;MlrJsGTZXLSaETmDSi59V2K4goG2jsoqtAAvkLOf3VSnY1fmILUPFsf0ZdY+v8GnnanXDAZAeHBv&#10;wava+Kg8/cW0kdWQbl5bRx3l2hhKgkqaZIMmGrjs5wV6QJ4eZcnW+dlzMqNk7U9Q9PM9eLgvWeHs&#10;uKdRUZxd3l4f4/5BOm4U0zwaJg8qwjqggJN9Udow8JnvKVcTh2a5s0DgZovCyoEOajTe+iBo2R2y&#10;pE8EJAHxvU4DeYmY5sznGOBdYyNdvcKoBpIFMQSMy+uPl0FsgEEhi5NVFigelV96IM3TOj1guXlE&#10;KDMpDVsPs9j0B6xflLd1ZCvxkYwa9IETRkezBK1hDjRBnQ9HFqSYN1SXSJSTUwYg7NAP5JaPtWTZ&#10;u/B297KI09n1DPcSwpoBSROUJL4p0VBSNbk/CY52xa4u9rLPRtWXvbaSumniuiG+IbZFSmbPJFvA&#10;gDpHe4OcOBxfFa4lNw0WiuZV4TMzNSDEa2swocTyTjBaf2IgobQzEUHiYbDOc0AsUbql/R492v1F&#10;0OUUx7L74RcEnbSGN0F0/beMKYjRxhGQ1hj3tHh2UUegsJnywrbIeuBaOltEMypwLKpVNIrmJgrl&#10;2RAGOT8WUNlrtL8AyiSvYJMQaEYryBjrX19bcIZjiu0cwSOm7zAJ5oo/o6PS80UkopKiPJtUe6pk&#10;z5QUi2eI+OP168v3AtUWhfK7WgxxYSipsOuPicqJPAm1bLUqLDLmcsbS0afkkQouKHwNbYPRoi4r&#10;2a91Yfq1IyDueMaFERN0pPR0lCjhlDbI5RCItF+G332wEEw5zBlDZwWH5iVnpU5vzsUjOUuFXzGG&#10;sd5OHfLMatw90QKCpSuWlsv1e9qMu/U21cljwE3TlQM8gUgJeSBupjQKYK9nuyIcfXL2u5zEkBHU&#10;6GbnVT1mQmnmy+Xhd5fQHhGaUBe8xMqYz5U1G4PtPl9SIr4u7RxZDIWNFJg/L/H7vcCoZ3EaowSM&#10;MElTlKIPS6In5AwRNo+Qaphi5+r6VAR4me4Dq+RIalSUs9715eXNacOKCWAZvxk3wanQ2OlvEOtS&#10;So3+5WRzdbK8sXx8Otk8XVs9Rbz2n5J0VZ5UbQObPMmn1m5MK04KoRi10GzVQwFsIm6nD2MfrKs8&#10;ooOklE10Jf65W5xZxj/lKVgfYw5UUfMsSgFgHfImCw2f0xjos0FigmABU+IJMY6Q4CzBqMMvnwIf&#10;NM4w1hozR8XzZbSlSE8SIvXgw8XN79Bsx09hFSqZ6kl2dQmtpxkOsTxoihfyQpRXAtCL9iX+iI3K&#10;m29/5bXjFKTNS3voVbwIZ5PhzuGx6d4wtuJm9T5xc3Iq4gYA02iWkZSeuhuvnebklzQRyQNkPMKq&#10;pjBT9JUs3Jvth/axrro5tCBjxCH039DSB7W8xyHSE1vEDHaenG+7+q0DxLFgEOOoVHB4mlzrasgr&#10;cJJhM9dRfHuFsCMGO7OdskPgQySA51SWvEd1QNHz4+ROINuk8T4IBhJDt445zKs1HYlYVHH4cJnC&#10;Pnx6ydK98zR0wWGD+HrxQg9G1c9HYZ/In5b2Dlj6Nn95s39xfD19O73A029S0uam/TO/fT87S3ST&#10;AgMHDqycZEr2NbTp9co5AFvBTQ1bcLhPYt6/dd/4hiFnEB0XkAKLT58tLcVhWWAXYj6U82RVdI30&#10;vvREpiELUxV5wFGamq90m0Ti99tgf1WmfKC7e/X18hqsTv418b9+DXjxGjgQyyebSos/HUE4ChrF&#10;1G4VWXaAePdL71STDvXOtP3/o54EW1DZxkdivzqgA4X0AhPB3NczZVQQ2+f+cllCVNzl+rwxC+sW&#10;bOGcdRbr9Uz6gVqVTtNY1QadpH8K/zRWe+kMODA645sPyQLCru/+X+D7hLhMBbNdkQqbuTRkJtX1&#10;h1hLaFIrN6dlo/Maqri0CVHIamI9xNavd/Ex7EsNeoAbb7oeP9sO+JpGzCnV2JZrwyTExDTgi1Nr&#10;FQ9RofrdV2K6qMTFwc+yK48PSf17uaqN1ULP8a6/WBm7Y0Rp4L5eAc0FlP8QJGphJXi/meKQUULb&#10;7g1QnItAEgf++K9i9QlIp6dmuMwL61XrFx4r8gPiCTtJIlSw+DTGo+pK4i2rryYLhMklHRftPbwJ&#10;CYoZIWijxx+j8etT9Ti5PZxcUDflCHDeneAQLK+tY8NPLFv8rG4IDItauz5iUV26kAlKc3C8+H1U&#10;hMhZQVvIBw7et8BseW3Ni3piv7iTkLuz06u/yCUJ0ZzjfH4D8wJON2Lc7Pf1eNwTYhaccC2UIkMT&#10;V0TMeTPwI/NHynCIKkpDCtOrl+3DKmWbQS2OH68Wu/fDUCObUONjLtRWJKSlmdPC9Hm3sriUX+fU&#10;oc7j6wSf/h0Ex1D7qf3iFEmjRIycWyxQwBucS/zKtyv7oCRKuFmlk2Q9bpwFa+ijyDLncD9UCmKh&#10;7DIHRQljtrmUN0j7JEobpu6SmKxbZ7wTTrVlLBQxFLAl5NgbYrCwAQ2mn1PcB6paAafQKMMvZgz6&#10;kJU1hIAsvbiMl1Am7n9QLBCHceMdRpLvpwmbh7AIpnPRpsj2COF2ISpmfBuczKBNb9OTUe5Z/dJm&#10;DTOFzGC0quZecby1VoDvp5/W/g4DUvMQyf0AibyeG0Lwt5bhU/cyl5iffKuCc46M+D2XKkCVI3ZP&#10;PHhgJRVgeqdC5nE3cPIFi/QM+xDBzZQoJvq5zJAoVL+57npFMKScFlKkNWulUo07Bi+aY0VOtx29&#10;EohsJbCUNZAxfwPujr3QMbAgOT38gEpDu4glJKnGusigR+wINrtAdvpFkQA2mQ/tqxyEQX4cRQmz&#10;ppDacuccRfHKzeoHyfNtEKkz5/BNoNzgPBr/bK9LLso605dpbAgY+tNgpXo5hFIfza7ePlFYA2+f&#10;mAQQ4OCjJP6YNPhaSq6St3B0NmSNLFB9sGuTT7LqXX7hj8X9Eyy7cRfokxD3KJoYWyvmTDF7Buu1&#10;1fJYM+Do6upcVvntjk1aO0pzfloIvsXZ1dExtuMv0o5g/9ARKgHE0Lkj5Diw6lgR0jMY3XZh24TT&#10;lmRanEFCmcIBt9fXoB41xv3HkBSw8xDg2U8ja6ZbuipMC1kZ44J8AlHzNZTSddvgnv5bXDHm5r1J&#10;x9RkJbpGlTOZgoo+FmcSafExkkpRC8ULS5/OwnullLOYs/u9wil7e4aO5OkkT6NWBJHHFxfmlLx5&#10;Ykgye0KIyA2e8dOON4LxHhHTEzCFueaKlznCxQknSrkSLANiRc792zI2CZIQGvHDhwUszIk/NO8T&#10;L6FUUb/zKtTlyzjMFxGYMUnD+4weEg95VttYcPoOFXUw9XTPAFwsEEJdiilFJJQxe7RAAICCnv36&#10;dGngsl4BfF5JkExcvJBwdCI3JJm5p9jL38391El8fOpl1C9Xl3FvNHyZD95DvfoJ91ALPNh71yKl&#10;IYTQDA3pCBbGUlruefR0M2nG+7Plpcnad19+gXnVvZte85JS/JKDIx2z8EGtlMTnePv8/PJYlhYH&#10;iCg6YjZrB6jujvabELHDaMtVBrYvzZW/hMx1cVlZhkwJpIg/1UBewF22ux0N405W2RIrJ3whE6ur&#10;dv64IiQdui+/sEo4UWy+ulDKOdIOBTHKOve6cG2kVX437nnwFA8RmRhRw4J2rrp6X8mVNFiUYWTU&#10;CQ1HWGXL476Y4jDIXZmd4vr7muKFLnvAU8mdORfrq0IWrvIcnq3SNEowsQXzv/xiuJqwSh6Vn3f/&#10;4WvGsKEzvXp2ea2chNEMJoGZj46M2iUqkjpZWtumtLjMOiEJSImusQDw5j+m4/Bz8bfzD++fMA3I&#10;+8o7FWFLi2DawTI621WVgF2BpF+5YWkqySHz60HZPjnBbKJrWCqVngFA2y2OCZKdHVUbqHzR5uVv&#10;a32s3dXOlrBa/TbHKaZV6X7d6QTQFq4K3BVSHtqXS9oL3JWEABx0PdbG2cQaP59iTXo8E8eGGiXk&#10;eOWqBG5IVN6/SjTpyaOX33bPnz87un3POfTN1TXCex64p39yn3wEtb/6CoKq+5nX/M/wRjKE4zu5&#10;wN/FZEe7b+/2+lIFJZy2lBkuKCPDxkxXs1cfiB6Ag1Qd/rtztwvEwf4uQtw6uZgxbh7+aBfxfuQN&#10;1yL4PqqsILjv7bbXF7eya+5AzW8C6Dwma37d2JxHskxujs8pcaFvRZCJA2twfbr8Q2nBn8w3QpM7&#10;OPJuPcCyL/bE4geBGRwVVhKJwso65/AwIE4wc0OWaYhugxwRr24nLShfuz+G9BTMhC+AihNcMGhE&#10;lBSc5yNCXcjRiE/D5yulP37BlPlTDlVTYiBDc/TMGB02GtzADPxXYtX0OwG8G+PylXfvP3Z3Y4Tj&#10;64/j+AETn0ms70MKCMWPgo9jnjS5uZT9a1xJz+B9zGyhDSnApYZoTw1iU076lWClTyzy04G4w6RU&#10;ZFiRxEBVMbAPuz4S9uFobPpQUYwxYQPMKs9UBu1wrzKC4iQNrXJYVHvhjPrRxQz9e4sSfgzACAU9&#10;9lCdcnTA68yDDqyyHktqNkfbdBImtwxn7seIs5Fx9ekl3Efe7XCTv/dxdKdMWTVwkHYLqyZIINaQ&#10;f3nZBPrNY2yWsMSVXSLQSaGQytvRKEKWFETMlNgBYxSqgfN7rfw7wjXqwsSpPAZrdWXi+K4a57ok&#10;eKN6npXJmrJWcYGkfdSsO1HAsY7KWaoqpBgKy3/KM9hRYTnYvyl0k0lWqqGSRsFUuT8d/ISp8+Jq&#10;lgSTBJ0ALOQEoX/6uKEKR8w6hi9yPP8saVrXjYhg6ha7EKFKFB+IUvL+KgrEhJVwF8B5yikwmFnm&#10;vUxL1NHp631cNTMGrBlyGOLlTuNLvc4IguaO2NxclqTjji/GvKvTrpB4fjmbUvx4UaUa9bG2rhpD&#10;ROnA/YdF/WyfnIQYYgdVELnjoNIvphJgwQ6rFsyNrFkqazzvnSf1Ijt0Sh3dbSM5TVsVhoFD1eYz&#10;+wcktRT+zrPak5USWkTErf7kkKSpi69EopRhqlaZ1j4aMJXE7UlqCd/t1XBeqDmjLZv6I91xnQlw&#10;bsSLoHFNUq4S7sYDjw7JcIoL3of55SXCHbgpxR7r9XIqAMHnNA0aawSU52CbtsfaWE6PYASkcKXD&#10;PNFbUr02Ev4U1QfOegAVDpTPWWuKLVlM1EvahWKljRcWFni4/sft53u2GoAZAxtubmkc2zt4uf/y&#10;l5d7T7cPog76GwaeiE+ID+vanF7Eiwr6DNMB9OPz55w1+LOGBSeu1KbE3+r4IM3G0gqJwrwRv9eX&#10;cdpXPnD/0DqeB1rFmpGFVtZW5d9jZmKRJB+TyQZes4G2xvcq3p6RTEQ18fe5FFzrVjaW9ffWRv0b&#10;daQM3rRZ8d/AbHl5S9MnaLV8IGcdz+0sbQnqK4yfQhekwVU81SD9ARSswddQZgUMI73A7wme5LGG&#10;4NBYWutWBetuZXUFyGu5ZcDG7+UlqDu86jMBrmxaweOdrcBjdWWpYDvZmjQf3tfVtdTx1Q2S0Sgy&#10;2VotH6TjGtBbXl0D5fE49+qm/GvdAn5IXN1c7dY2V6RfaytG5OMr6Z4Mp4wXZhtYJc96MLSJUGHO&#10;A1wRd1oYYYlmKsb4a2whsYX1rWVCFEZYWUX3t4wRJhvADx9CwskGuo9a8u8yyMlvkF8Qlo91G+0V&#10;/OAfqbaygW5gOA0GWowP6RxZEiiA1VaWQAH8KwBXNsGD+MDTXN0aQeAtJv5R8myC57yBVeSuYzR0&#10;nMFR5WMFVASWqxjOddYnXzuMFQwGP1Yw9iTA8hZrWutkBn6wDH5urAjW0jZ6XnoACjgapIb/xtxZ&#10;WVsGBIwq5hX+AetIbf4G7/If9BZ1SF6HW0iNdKAmPULb8RusieTlCQxiDN3yFnnf6bXOiQ3c+DAV&#10;+By0neAhOSXX2mY3AS2VQsjlnF1BiRV0H8Dwj6IAlsLvyeZWx+rWsmRxoAMNY0BhI2VAsE/DgUhJ&#10;qp9eCfFOcg395RfJM2nC05+L47PMZoSMF168Pj/7++20O8BbPLev9ZFYxnDyZrgPuq5/wLG5/f3z&#10;w/23cP4Vb6ZtLvBdPEyDeev3xZ0neGRvaeClvX/mU3vfdMOr9qLvxugj9sve8IIbC4mhgjEFajlI&#10;kD3vUhZUY/SYr/7tNb3SDUxIcQDQRlFbTVwBbbnD/ZNeEvp7aDFf44sTIiOnJsUSSO6RMRrbf/79&#10;4R/PhG70jUfS8eU5HgHup0vS26PZmy4Xf/v69nRR93Adwod+0pt+0jHEk6Dl1d62CR/ahDdtwg3u&#10;oMjICIq6u4JDfqlTKWMyL2N5XsbKvIzVeRlrVcYxjJyMzCkPK1cpQvLt6w9V4iV84NdnOO2R617w&#10;ZHZO4IAcyNHkKvn0/Hb2u94dNtOMswvAw33VHFgcl8YZpanlgHOP31zeNnkjaeXs7W9aHYZ+/MYx&#10;uYv4ODt5H79P4Cwmz+l8J0OXqV4l7wt7mT9r5Bxg3Jjml2ArCyphlaakMGNbWhK5BLMaiZ3/7Xec&#10;KiB+HkUTDZdCeDoq2P/8hBGaGkomRrCGtOi5kPFVr7PDvTo+VpojdnR2M8O5y1vYr29TM4IWdbOF&#10;+YhxjdV2mtwvLn64nPHIJBarUpylS3ENQ5K0j9K/XHf/4uezq7aqRxTR0k33/FltvUBJ4LH7Ed5b&#10;/daGorLlsR8fXwvhzqfvpufLUmw8xH2Er0AKvwgJfVg4ve0uOFv2nQhgkEaTX1nuRFjEPsQ379H2&#10;OlaoMMzkBYUXOHFyhD2ksQyWijnlldLapJs4XOMKfxXoo+wzjR7oJkITxcJnfKLpCPXdTPFU/cnJ&#10;FU6SznhwyROJ3aM7IO6oyafCLSOKjv+mnYevjVJeuR8qjhOf/6jsqHNNFIz571C+SgfQBQekpydD&#10;JQ6Pb3jeAm+/ygZLWnwKb1AHwrPLe/M8ak3KI13vQJcvnIciZcdUudMT8Rd7Ot4qxduFyme8tlmI&#10;qsHb2mJsBCqpx1dYfrG4zHhLO9E0+zLlmWWsViGybDdhpkfNGQUsd3Fp9ByojgZYWpjVPQiQ1xDu&#10;MJ0wL0qmNzPVWjploiXWsa6ynk0oZutVFUE1I6y1USLc1YvDZKwwAECCCPRnnvlkr8Iso5ZoRhJu&#10;ExwiouYtt25JxDSc45dqI92NZZK/JJ1eksu8+7R5kHILXjnVvubaf/XaEmQ6/muv5l/n1fzBa/4w&#10;5Q7M+Ide1R/mVX3uVQXl50c8XTd+3qv/fF79pzsO4ClesPhpirsc8DDhBWKYxshq+46kOZ3fdTAq&#10;48a7vbq7c6seRF3c/aemwnj3oA/gYB6EFwaA7DEOOflCz4JApP1dJ5cKD4oOFnQ9ZMXoMddiEJKi&#10;/IXZXN8kravphfUS0+l8rXjqhSKNSn2O+QHXiXrfqT6hPXeo3GUsx5LbjoAkzhmD5zEIz/H2yxns&#10;Jz61pgSdjZHbAkPSHFCB1j69YFeXPC4+3u8B2J9X/yAAHLw5u5L+0NM1RnqLBJISEuOCsg6fiVYc&#10;cZHRSdmNHPPhSyVUdkm5JIV8lA+fyc21sy7VsAGE3y7F7QxQU0eNB28MGhR+0LoCCDkXm43c1DDD&#10;T6wpMKEd0rF/7Z9PbHw8hGBCZw6hRqlIoGiX1ql4tUfWzY1vtFEc9e/xjyEuQEa9D9hA6Y6Q1sn9&#10;qfghkXFcZVjLqC4Nqb2m81LV+yGsahXgbqOPhiQ8riPmUsZvpEwGXx5hmdEhN2T2i4HhLOWg1fx3&#10;AeISZIRlMrzkszfOCjSTprOZpHWGlVaVhqJeDdbyilzJhq2JIT05rlriQaSztQklCwvEUtQY5XUr&#10;Ixge2q5MUVMfmS/iIeGqHz0StMqj+zR4ggNG2u349DPzTsxYcWXcxafh5nYIJNZM+XOUDh67Wx5t&#10;TdlrM5W4iJV3pQ7lTozKKIg8GVmVJmHXcKHLmRV6Azmw+t+dHU+/vz6CY8jVCVcwwHDnxc97h6/P&#10;Yf9pS3FqL1SMVt55/rc/l8rkEal5Njs8fvvhzSHM3KiZxUeQTrlQt/JpcgptjTWJx4sfDgjk7OIN&#10;WunsBriwlmBe2WnCMgaKYF6IRZ5bpInjlYIy01akWVIsJmkxrcCSJlFkOEYIlxCfUhRVkSpbGbIo&#10;sdKjBKKctsUDIhh2PBX/bvqSg5JynmNqCpSttoEMKrCBCaHTjNNA6nFgCUSTlfdKwkc7VWQ0cQGv&#10;02qsc1U0QgXL0hMwTQE0+2FStzgKMDTadZ2mrxQdOtEN2MX0t/j41ak1qmR07mVvzuZMExU9GhQT&#10;g1T9eMfYvV+Hu57ESFk+093iq2dKEfMM5V6mGU/vqnNJkwz6otmYxi6Dlft8xFS/yFpFBoyD87HS&#10;agFApL7qlkfplVpdyWhnDLExOrt9OxWoJ2AkFhClqjOx0kojVUshJH6nJ8XmeVka9hTWaFBjQchT&#10;BP2IjRj4C/EcU6wtcYiDdm3I7koPqYy5OLyGJ4ZNW19CAhKMJ4pnSI5h6Oqwlnq5QbyDeoD9d/gt&#10;ECo7fkrhlwrfffwVvoQCTadM8WZU6iprs8LcIQFHPS08qtSwdN0acIE7GjmtfsSKR8JkPYHE28cy&#10;jy4BS4MZB28RXK1KU0hO/j/EcyEdKeVdMbmLqUvwM4Q7qZPz5vLQ0CO8Umpkhy2LEERVUETQFwHy&#10;3hxMmk4lNDsU5wXGIuY8M9ORQn4WCP92fXYzPZTvQ5rFqXXFMifQB7BI8jy5qAryidsytBC3tvmd&#10;hzc5k4YHmngFF3cFQwaXJwSdmFK87jGUrG9dBKuKWJCy+tc4V8m/LazCTppbjcIckgCtl5s3SZeS&#10;suZUEBJ0Moh+hVkJh7GW1SwZQGNwnudBEsqVeU0QVTckv+DcdqL5TlUfarnfcKqsLBfNtq0Ua4/o&#10;5q/84fB6lm/wjc4N9j5ZTVlaPGj7jvYpF+8zfrO3uufpjpGghdRSxPGPFeVvtA2xxZNmU9YbUj8v&#10;cZQfChhXA8HujQBBpK9ZjH+EcGVrMQJe9QRuLEW031DFOBViv11AdQt6rs8ENRss/u64v2r45vFs&#10;Rtfp1bM/0jC4AB1Y2Xp1RNROurz+lGP1kZtXt2I+QvUHdojWtN+FsHkBn55PycxYhFVyByWuC2Pd&#10;NXjBZqAjqlCWqUVyN1ZplielDYL6iKY1QIE8Gg3AztnzXBO6nlH/ilNGRq+qPHpV5SWjTuqPJR5R&#10;4nF15OXvVEoWmw+Wkmj5B0ut0H4bLkWbUmwYlIA+fHNIJtVw4ITXry2iZfhbvON+yZhPGXJFE2OR&#10;Wv1WE4k2TXEP5coq13pT4S0uadiQoLLNjk/puonP9FW5wiEDycAT60qXoOGxMJK1Y7e0+ISX48Pv&#10;VT/e1GJeTV5CgVbngTnfzVLOyeZZssik/ABL9m4ikIKZ89P6g3nJlStip8Fy3oYda0IS4ZSvs0Rf&#10;ED5KEtYj2DOIaQcO6kebvMSBf/jfEC45vxK0VEZZMKeCZNf0WXejFdCpYC3EgFCbYNuDguyQPKkk&#10;FOgqoRllh1jrBUs20NMkE2Mtj3mB4bXryqVuTessdUM+9sUuOPdS1Iq8JFdzUCL6uOd9N7d8Px3D&#10;3q4gtfe+s6VfznuNw2eIY3AQphb3nG+GtbpxKrs+LAlV4+2oS/Mc+rQ0qj+QOcSPUhF/WdM+HEhh&#10;bLWfam/tBoxWlCxjNbAaA5y5CzLk5bqN4dhn1lo+parBI/CrSMRIxSYMqojIWfsdyPtcKsvRLkys&#10;4rDLqtHbOLzFnuKs3J1TET7Rp2Hs3ImclX8Puy8zQdLQjMMfql6l+LT52nePZj8oFv26Zkk+kG40&#10;ZnIhyaHwnPP2b9CI4dnbOdiGmx2FZ/R1+PrVmq52XUd910nqBZfIredERzh8JmIcOhJH7y7xEMp/&#10;WabX4lCcEjpGgyoL92aJ8syqCwGFkugqTEYMc8RQr4NjpGncXXA1PWGH1QRSB4H5bTmXyVSpS+O0&#10;SSJDwzIC6Ucs3xexsq4TENSX04KpVQuqdcgmnASYVye3xwjxIw0QMqUOCpYwx9L/Ye7LlhXHlUWf&#10;14nofyDqxO7YOzjdtpldt6t2GAyY2cxDRccKgw0Y29hgA4aK+rLzcD/p/sJJSR7EtGrY1Xefiuhe&#10;WEMqlZlKpVIpiUohxKFXU4k74+PODv+EYF2ZMMjKuDbEgpGBjPLwWES0qQT7XkE2aB7irIg80+jJ&#10;OnxwDgkTYoUP9jCOJoQm8S4+bvzLdWvIkMNvXOPMNxkStEzxIDLtCOQIc+RKfVQMLSDBTEa3dpEa&#10;1NBFHIRjL+jw/9mgAqdwQeob8w4lBtrqOe8CdAjr4APr8heGirUKfajY3oXTLWDfbV8ddCPnK96Q&#10;wJRE5yvDRu7HSCgkT116/chthwDR89OV3wd3PyY/GoNIy78iNwshGvL+E3sRLhAkkY9glrt/DxxF&#10;/4AX6tf23tXgkqh1dGANV8Dn1wJtSGAhqbv2JL3aKBgGSQrIJ2odnWiO+o0VVOhiDIrh4Y3LUyOU&#10;ntVIuWhSoUoFEK7H443jgcxdoQ7F7USg4BzVlY59BR5zMVrhDg6euckH4n1YPWTmrZEToRPOR/Sc&#10;R2FP7x3gTQpydido/yWsfT2bhY1H+ox2XxDJjPUQtTxNYM0WK7JIjqFDN5KNaITFKOxgzY2FT5DJ&#10;zlIJhUWAygybxMZW/PHUGUQV+aEhROONEH0iY7GCiGQPLTrwxEkjjVl7lRATGIF/ebyooXoRWwdR&#10;IgYRff1oN6O1CmBxN8Q/UW7dP0Fi4tZwOBf1iWWcMhiQNoho8nQFDdMCpWEpcDgiPBRRTKE/QzGJ&#10;CIwn/asyT7h0V5OuFE77uJGbIUjSqLFE6wsSiRCR5JobVB2qsWjI4lnhVoOg1nAGvQgM0IrVAUmI&#10;NArWJWj+p5q5l5UoJSQxwjb8/WgQ0W7Kr0onJmG06KW6fk+usM1bhGh8AgCRFY7nrEiv4L3rR8up&#10;O+/ZG4hgI4xQEvMtoPKjlim60jSLjpCHPXq516Rx1r3P/2qxQBuNd3YwxpWAuqNabJCgAtfZUcd+&#10;xISArhKaBCSJR3Zg+8aq+sqlfadBEm8aCcRAwCrg7Tn+mQKOlW3AzWhZGgglJN9xNehbjNkTcz6U&#10;km+cpShrG1r9IarjlnQcFu86tve6VtAmH5xrIab9tQOCRu/vV1MuoQWtS8zUazSegu5H8hES6HZ7&#10;INQQkVghsPQH9Zv6+XjtGheghuUPrlyv4niwZPbR3YBluFKwhO7QRMKLL5aghRfGVXzjBDJO4dpQ&#10;OLsbnJymkIbIAHxKgESOI0WLXMouPslCYIO/Eu2khGtdBuUH8Qxkl/YTIjFaEVE594sihARNDKow&#10;TJiw7oGlByx3GGTWo79XHvcoO7GNt4IZMNmh5CcGOTngB1otMXAdAfxBGKEtS/hLr6GIJwD6i7Zw&#10;SI8VE173uO3xbZfRfjYy0RKkwwycy1rdcYLOfOQYpurerUWpvGDRTqfcEpxRXeA87KjoqwcNfUbp&#10;YlyHsOLLZy4QysA9SHvTn0BCVCSqEbP45Q7twGuPG7wJi8TufOTHJ4shBArLyNOyeF8LFwvaxHH5&#10;eezIIFvY8ZIa33DzDBvUKJImAuuGGFjMkIg92yQgtZ7BJp1h0M59tMjzQ/ljqEuXQiEkYkh015/o&#10;2EOY8eWGTSFznuGFuIY3HjErUK/uBTAmNRxpxeIRCFMUrBqu7QlX0ZCk+BHRBqVHoQ4wrpHmeFQO&#10;VwCQ0NgdwTTfgZooM3wEm7svROTncyysmLKIRAyaA+DvZ/ZLMKQZxFdI+QLXh2mKF34yCLlgxIdD&#10;Hm4WCAfsnQfnMeUIphDcwWL+E/IwWGWBByYVNkLOz0TNwU0UDLkpB+srosCQdydCDi7NQ6WRZES1&#10;Qr0USsNbohgprFBdUbMc1s7gu1RxJNT2R/yXN2E40F/oPuPuF5gj3t79FItBqP9Dj+G1s5OeVR8G&#10;ahNn7SN1FXM/CCGPVVX8C7GFcIU49W4FG20eEgHRKQ5iFZLLZuE8NbxaQASZRGwDY76QVyRio/Ll&#10;S/Q+YjySAnFDQIEZgfcUFLAXkChBUSvwAAWjLVAQZFcjpB4sztCm0jXxfqqnGJaiN25SQjfsj8Bx&#10;XeT77XUQNTt8+oQpCvqb4lRA/7thT8/wD5gd7Dc9yLk29sIW73TcN0k7MwD32CC6rwqp+xAgDJbt&#10;6/WcD4OY0uWPVTs2Iu6QIQoOHRELpASJBzIbg9YeDoSbe9cDBz7Ya+D6oQ27T0i7wpuoHAWbwIWp&#10;Av8I/1I0p5eg2KANzN7QJ3DjVUMG+KNovUBCXpDzH6iHdjte52fi7nywegiL077zkOAv//rW//9/&#10;sXvJ/Kty9vJA0EKSfG+swkMxutsyDXeCUKQytZNKubTwo6ZIzGJXElpHPxEf4vAJVuIRh0NBgknY&#10;hlPsB9jEctAvCCDFEkz2psKehqWp7eEI0kNh+TeoGLjW/CtS3qsWkbM5Hc9GPygdIVng6sR7NRRl&#10;fhu7gXzE4v4OxfFVbiPdBYWw0iCcjxw/oefv3oEeFqQuaUJwruTqdrcz0seB2ft48U1IQo50A8Bv&#10;ozq1QAxmGwBDcHzgkCSev6ALD6YlLK5BNj0nUjoJ8/J64RwtXvG8QY1G6MSDRq5ihoLGYn8F1Ilb&#10;o34Gb4C9ZYkEmgZhGKz6QuiU1YN49dghH5AtnGdQ3TeVBSlPSU9QOvLFYM/OAy7cOjPfaCWSnGjH&#10;KMbqqp1oPF357qOrMANC3LsxQ0F/ufdihoRAFKNRfCzdqIVIvAPSRGS/ysQfgWKk4V4Z+1fQKMBP&#10;Dn/FLVMQ/yUP1JUfikLt9drbhvpBNRl/4a1jvMGFlmzhf+h8Hu46VefOKQxAyHggRix6DwazN6gT&#10;Q8ap4cEbA3lkiLyESef7JOs+KfTzUIGwuL/XWxjhblH7E241XBeh+3RAqzCls7KNBCYw+9HVOiiv&#10;BbFv8ObnbTa6aAdlTzW4Tv10m4tu3UG5+HxJlPlnMMGjuIzHJ02CtgO8wq8IwDVq4ddtdoBakH2+&#10;zQ5wC7KNKDt0WIcMiwLwQmslmMSIZ/xb4lbQtl1ti4+s4CFMaB+H7wbkCJkCDQdIPeRLnP2MNXGJ&#10;J9yJCzxm0MsL2krE/2hWhWkheqgyjAQ2Il0MFzWMsrBX60E+Qh3nhzdjPiiDeo/LwFVjCeSzgDIE&#10;qRARchY6xhaYEWQFmglCWCBuBS20wyrY64yWKWECrITwkps4EjD8UCSgfRDesOCzDQ4LfDzxRgWa&#10;VNHOKhVngVy9yKcDtIBXicPO0OFu0eoLdDTlAye9DtunZleAGKVG6plGPeB7WOinoR7cshxE6KEu&#10;/HTUA6H+6ainsQj9pVQPhutPRv0vIfa1mKGJLbwiNZatYHRdh/XgzsFAjEJi6FkVn/wPbPGHZ9lu&#10;Jz8ELR5k9Nbktx1JjE/SkfIYu0/UXUlP4g1gzMZha09HL3hBSfAD0OTzo3ELein0J8fgiOpEdS1b&#10;1Zdn2CI0lx6c03v1lxo53BKak/TmEhyCvz9aR9tzgYZ8Qi4y/wbaGp1yfzixUvQiFf5Sgt1ri/9F&#10;BAvsme+gWFDjLyXZvZb6X0QyZB5+B71QcTLv/jUjklKM/w4iwVyN7jC/PU4aTtOUXsQSQ+nM+Gf0&#10;6wtecJO9muu7zr7pyDsdgA0mJrUuwV4KMGhwROq1KzXUQtH9dsjawriiy+jICWvsqcG+twcB5mAy&#10;McgRRfZJSE14RZK4pm6dsCQ7pA7cfYD9uOCpDTKoKeUlWhTfh/ff+3LA7glUY7S8DoztV5EcuA9N&#10;uG9yxqB92qtzybh3WM/HOKPVHr4Skzotbu9JO8jED8mHhQAFgOEg+IBCEQ1CPkXdRb6GENkH0UoA&#10;GAEPe4t+U5x+tAKFEvSyO5iaMZRQJqjQ0KjpSDIeLCEBIiXaQYgdaieiPvyMAklxBvzvTYJcVb0v&#10;yl0Fz0VDhoC+/vy3kpaS4Agr4FGA0xVJngloSKY3h124LwcEiPr7zQM2ge/0JRcFAoCI5RTQK6mC&#10;4Syit6GDQR58oVQ8wMGBCp6B8NAFjOYvn2H8R90nPPqG7ZiE46JhopmwiQ+XMaNTGJACQwy95Ibu&#10;Uc/+zsJd8ia+NCMYR2gZens5Bh0OH6+6PwWzVvsTdnGEvozAaUFMxxunhKSPFDPRtG3j4ESLYfxi&#10;yPVuBGJCFNFG3RMQLk1v7j7EpSPbmR5JpFNPBAPvqSNihm2FjH9zpFLjNFCyIbtDOaNKUCHvNPui&#10;30iSYwmnorGo25sobfSDbrtH8yClPxH+3ybqoTyHf19uKBur2nBNEvGV2CwwDcAuK5lBkD0dnXxB&#10;GWlMz/ua5Gkxsmkf78fjICK4vv5htDU4BO7hoEHgXd1Ohxsk7EMIwMM5yKuBVx/PquNMBAf5QMJ1&#10;SnQEKHS8RP1CMR6k6xD5cS/pgeQFjeHwOoTTGwIYuFGur2YLBDe8FCgQSOQxeeNetlDaryBiilAi&#10;Gf+E0RI86oatqgTTkWtY0sEYggYT2N+Dr95D3cAHc7CfB0QcHgCgIwfRFEtvX+AIN5xYQ2eBycUU&#10;JIgOp97FFsQVgpug4gSyyRx/Y4j4hqzgtDVpnBzvxqGK2hI0EUqlmIATsHpIEOVAeheIPRS+uWRq&#10;ocKDa7jSG7s6VKHrOA+8g/uFyia+0E8ELZDz4Me9SJIt+GAQEkMT9QSdMbsjWhSHFUBD7CeF4UwO&#10;/hHxGr7+pNC5lsZElBMQCHsD3pxb8eyIzWCATGlH1G6ARrCGhnw0EDGh4eQctgZxheiC9KDR27NF&#10;uAvxwh6zLThTFGg//CgVctyTKTFFlgBwb9pVTGtzNsYP3qFDbugiAWa8h9uD4AYB+E1E8gWHphUP&#10;S/A7gBLIhYe8yOYePHSsqKQ4GkoBywAWvkSY/fvfylu1BUg8vpgAVWEEuCW1VsgGDnGCBs7oHbZN&#10;bbvy1rdZpGk86uPmsesjQJOKZUEqC0Gj+4XVGHYtxeoVGc1wQbpHNFQYEEXXwgu1oGeYKwGhcQS3&#10;YupKcGElYykOWPTIh0vxHilFjDHi9wO1AUIM72pcMQeSyKEuejwjab9TJjgRD31ameDUu3GBdQXO&#10;opUJTqCUCf7+2o5taDlG02M0onD1YFjT980/OL9HBW3Ed/tiwsXH+Z9dHooYGwkdph1OwdyBq0Gv&#10;OQBZwb3wNEa4pZA38T12mJjh5hke7Oh1BD+4/p0GcN8lhMMff2BM8GIPzdgo9i0Ck0ETM8kHO/dT&#10;YB+gjSxiJOIwLnhndG2r6D4PuI194elHPKJecJ6MQrKRliFAYts5TmtTJ10zZEamzil/ukUpOjOL&#10;fNsYi48fEXDYxwIyxtoOpT2Ub8j4gicF6u2FKyL+entaliYi5gLZ3yBng+8yAT4ePk9YhFa/+K0K&#10;Eh5EgITqCGJz4JAFHqL4WnNMf3yaHafdR+Dhll4IKKAAVR/1H6Js4xcU7tkfWEkPCBe++vCUguTZ&#10;AxSudNNkYLvQh03eJi42/dBWEUI4GJaAOeISPvUQ6q4tHOkHZQWBEnCpIJkiggejw0Ft4TvHQ/OS&#10;fAEYpMbI5iXaXwPXGV4N4IUXxJijJFhFQbkwI76UNjIeiZ0bloVAa0I5sneAWQDvHSSo1yWhPY+U&#10;Qb/C0en39dX2nyQdZoYw+XydjOiADoCTpw3g6B1KCEYBKfp5CVGw+wT7O46J/vJ5oenwDiFcuQkJ&#10;sLcREBG3Q9UlrX9nXT3CIsTWNKd3PTDNSZSGWkTUiCpSKATo3+J7gxNZdj1B//vq3qN/2N+jf9jH&#10;6BPRewnVDsoKaI86iYLlEW+CJAQsyp3i3OiTqjf9E/xnCwUpUjw84smHmp2JwyRcpzFYkcFTQFAH&#10;CxiyiJ9fZ4BkPMyN1kGI8HhDOFoMkZRgAOCPaFmEvwJlFIS/k5H3wqCT7IHbFwYgRgxKY6zCoQdW&#10;i6566/ByqLupHKuAYMbHLdGGAdosRonBZHijN6NTTcgAI9MTekgJmHAVvR3nojeVnuei55Xuc4ka&#10;hd1oCL1EBRA9gxhxus0g6c6dRBVHP+E/3MkYJ4wxYQO8iwBDlRiGwJ+oUxjtt4tg3B8XAZEiTaL2&#10;aZTxjRZBAm6CTsAAcQJRZaCAMRRQImiJCmYiIPiZAvcl/ECgog8E5gsOmobFPSIhniRx/A/hKZIk&#10;gATg8JIEZwdnikHs0c0DN9IU2wlEc0OvAtuDRHpi5UBZI0iLg0ZEpxMxAjiKLXaOBezFgwHFL+wh&#10;6gAdSdETyNVBvF5EgYXmzss3vw5zbdVRXcPEC6ZD0m+M2pPdBcrkud5guCHFdafDjr1QNlRkIGEE&#10;gKVRIaS5vu1ikWgmDmDcjMlwIKLwrTB+C+Yo1Z5rryAtr3i4h4WIMUoMu6eFUIjXVyGhoC+qEFEG&#10;EPsBD9cB/0MxDb+RUzVIg0gFUiYWiViujeD8Wqglv4Pzb/OeJj3tISAzY7A3Tg2wO0QwRuFYjCJp&#10;ApZE4/J8i/+3VbN+rNri+6qF0WW3faZcOonH8wsQJjQHSY8jOX48IrDTMtrRA/aGoWrxYC8h3XQz&#10;2mFAwJj/S3j+GM+bW/UjEcLK4ZZM39yLNDajqfiMt4Xgm+GGHt5ocPwkuMTI/vn4kuni2+Heymeo&#10;piK24LX6cwmltGu4hnvCSLR9z335SeTDbPlZwDAvfhYwMpy+0s1/nerx1sydmqCyYkM7MC5DkzZy&#10;uOBtoGDD9cYG+ar39NmU/XwufjJDXk2jT8pczaJPylxNok/KXM2hoTV3p9SJxg2z76aK6+y7Ceg6&#10;+25aw9mhNv8uNQ1roEgRBY18o5a/0zffV/1ODX5f9TvtTEhASSoYKg8uDSa3XYaTAlrbY7P89uHD&#10;UPNgXUVZoGG0QmyEQ7vRfiJdkLbCowJvmavxqixeAlJzOu7fzfyHI03IBuOPGfFkj/qr9nuClIP9&#10;wu+Y1SliEN4ERvNNHwLr+8bW+PwIs1s740ewut6SwRZRaMw/RuzWuHjT7CTXNz/CPY3PfjztAT0M&#10;39b0EEaK+PWoDXLbyV/bBtmZ/kvbgBilnwD/6YT43PIIFWhkqTy0O4KnTr/CpfSPcukrVsPn54C/&#10;wpofB/zy8pQfXwH6I0ygVPjVauXa8iDb8+EDtZGCxUrnzgKJsr9X/z4fbN8qpFj1PQcD4x6moG+T&#10;96+B+o7h/zVQ36GtMKi/eq694jZ2zOEJmHp9GyQtePGe+HpgOyNOwjX+hraje1p4yRM1tSZiw27o&#10;6aaLXB+foYEvCeQCxPVg0820V+ijqK30bV/zkEPytl4wcacSKRbCQOJcfKmr6iZWcEUTSS3Ztol2&#10;dl+jLIiyIVs2cbUaihCBWzdwve/DN0Dwb3+TAcT7xN/RnwT3jwQ4Bkl/4BuMagsO5IFLMugVKhRW&#10;FMQO7mnJ1KFMbbvRYBvS3r5PRIUSfU/Ze4l3Qo3jynL/HYCBn6nXXqv0OkDXUMDbUNp2cX6fKCom&#10;3ASrfchnEz14gljbAxc+pFkWuQoRRz5wWTYx0HzvAwtA97ahfeAS0LADfzryB/YXBFrsAPu+B5uY&#10;joSpAXPiZEx6uFM55gqI8SsuzCxgG/+w114XjkrlX3MNVX3KtQAuwvtrdIR+0VSEDcbgRnYXhNGE&#10;FwzhjS0rfHkdzz5PSsDqaa+J8M77KIh6ROhlWSC06X1J4MeUkEjjUJHPCQig2mPzlkEcfJXFSkvZ&#10;G9kEQ0fm4VNnaA/jpjQKvYBNakWFG7fiqrDrdHDXKEwiQQP5gm9zRmFiX355o11HXeKzdd/ZJiMP&#10;B4mgbtxSIurpJxJ0jW6PkwG7xFVvf/nEvNrzDTjTE58V/RVefSRdgo0QTbFeuVT6S4JBERsJdF0K&#10;JEEoWLF+C+NZ1V8CRmGKsIm//y2R+PVXUCyJSUtO4NfCPfx8qbb/9dd//PL4+Q6M7kNy//LHP/0A&#10;CJbtD+/+33//33cQ1vfh3TjbYltOSVvr0mWv9S/tweJiLHj13T8//scf/nvfclBPE75lbt33/od3&#10;CvIzv4ffKJl5l8BFPOPDOzxaMLpIthKZ37nfFmw6l8jkfk/l8yyf+q9EZa8nKhpch5UGtQcRtlzm&#10;PZd/zxYSwb93H/8Dfv2xV5fve2IlaBO+Prxbe57znmFOp9Pvp/Tv9n7FcDzPM2yKSaV+gxK/uWc4&#10;L+z/tnX/kwAJ4Yiau4DH7JBCSiC4ytw+eB/evUMNRf9I59RF1I5z2Ju4FXXBaHCPINJ9DPc7x0TA&#10;oe4f6uI9hDHCVvdHCEo2ddhjRM/bOfBsH2nzDyYuEbeHqnm6Z2q4sxEOuNeC6V2nomYQ2qaOqPEe&#10;lOPqwzv/NxBCBd52fvdRhv0s7w+GFLmuSlKvIWKMrhonpSgqhUBws1T616jnK05Evq37OxaT3xe2&#10;xUAGkI5lHpEc8qo1C7oU8PdhxRWjW6trykO99yUYY569H8D0+JHIXs0EnQLrdUhNlPrpP1DTV8Uo&#10;JkRZ6HFs7SPMwpnf2OxvbH7Apd6nWPjxnmUpCKTYDYAWPnP3VQBUsVsAgRL5Ogi64A2QwfpgzbcK&#10;WCMh74hQfVWikNTAjOHip1I/vAsNHlrGY/EMWPX+hLaaP0KAHyYO4l6QFGN1X2mNH7T/yOUyca0g&#10;7a1qweiqy+VqXC9IfKseNu0/MvyGyQhCt2/M6r2VUBRWZaEvFGuCIDL5ruAOq+ujWuUvSpU/1cTW&#10;oSUIma5htoUkK+B/RQHKo39l4df/9IX/I3RRZfjXFYpMMiOIRsWYp+qmUB3gZGHJzIUaZK665aIw&#10;LBdXw0pxZVSL3Wm9dFpVi6tVUxTsRulkNzBAsSi0ROGE/uuKQkYuC4WOWGwNKsXuoOyf5lXfXUh+&#10;YRn9dypLxdOiLQrsFFqYVtfDXqVn43wMMCpIV/rG30wBOtpdCQ50VziVe6TLQq0ndFs96FpZUHDv&#10;JQH1rguFon/dinCqVYEsUkkwoHuQt6qJt+UIwK5Qgt4CXRa1UtduQtESNCAKq24J0oAiAGjbAma1&#10;ekD/Sq1X87ujcrWcKuuLaXnYcqrroj/2u7pcxACHnrRu+TO9UOqdV8ey2b30BsaucZ6m5VJ72N0a&#10;uc6lvVaHM2kgsodarW636qX1arauA+l2fXbktUeN4v6cYeQyBsh1BuxsMq6Yypjz1YnJj2eptaNY&#10;njsfZ4/TdI+DqOaMNnHyS4lLLtOd8nqqSHrNauiZc3tjJ0tGtj8yHW1qzTDA3XxbT2nbbGPjNMaW&#10;k9Od3e7g7pXc0e4JQg26XxOLXRCX7rRcAoGYI9quy2KxVO63huXKsNde11YzfzUrnzFAey6dKi2p&#10;l+m3S5VRXV8cy5e62BNXa6U/PI/1ab5ZKqblflurl1e+OjROK9zl+mZWqeqqoVaG6cKuczmdVw4G&#10;yCbly7reN7zWYJiVe6Y6HY+c+aTCaROuZ84s1VbGzn5e5Q7z1Ne6jwEmRbM+HptZfWY5h8V2llsa&#10;u47hKMp217B2u9zZ2++SR0YBQQMxEUplJGJiQeCHmV2+MpnS/8MAUZqfH8uXUsFSgMVpa3ey1H6X&#10;84TBYiBsXHZRM9SlU+2axkayxpvmztXknFPUR0xSG60OKUuRF2k5OVFlDFBS7KXp8ypz7M42fc4t&#10;Zg/Hs+pmfL5Wn+Y1ZitmuYPQmzuzcaPqdVpDg10V5I3KDeAEoyU3PYEXMsNkytnmuhigYJjpbLqQ&#10;T08dec+xxUxXb6SZarXTPvpna+ydK/5MdbIXpmyal2VuDwsUbjfiF81Dp8WlF/3SOqdvOkBtrkMA&#10;8uNV7tjQFs6yXZSn46G5HK76A0MxDrZ2ZIqj8xEAZpWNYWiz5nFXWTPnS28Jg7jJDCS/rmZ7vnRU&#10;+a4rF4j6Mi2dyRSXuWmy3jw2Cr18ug5gVXmw6su6srLt/pYRhHZrWTHTZu3cl2pmNcUxO2/XGB+c&#10;CXc4nDKntOpXG6KNu9xoZKpjcZgtcvPermBn+2aBvXhyB+4dZiu1tnbQ5dK0N5Eyl965neyMe9yh&#10;2y5obCHD6IPDmemAxTlflTL989EgXG4UbKc2EzNMdeNumbrctHlb2kmNdYprLYfCuDeWstmxOFe2&#10;Nn+ZL7PqrqCyq+SyyUrJrGj1pPFJNrIH2dtWMcDlrig2VYkRRCQ3h7Of0nYwgemC53UG80t567qL&#10;00Y92tVZa2HMFnperIDgDHKzogEF0rQgYoC3wklkdehxl0vT7qxSmUN7cpzu++1d0tpb+0OPKy8U&#10;Tr3kG+LKrIkWl22501K2uiqkOQzwUsjvra5XyS7Z/Oqo8FzJTppzrVXYMO52wowucLA5V8vOD/aF&#10;d/0qW1wep9KOscRLZd+b883cdjEZztX5tJ0bYYDHwYmvNlebZb5WTianncHoYmY7zkXJN43sdn7u&#10;JzudTrtrKOuy1BsJQjIzAxEqpMXJtKLqe3dE/Q8DpNJ2qX6n04NTGmtWHo2FWjKT6fY7fWdtY4Ts&#10;tZSrcZ2MN+VSFXfMK2knU6pOQOzypTVfOLc0DHC/lS6Li7h3D7KhHttba83Auzm+OT22qtsFl08f&#10;tpzMevOzZMi8nl/mDrOUPOnJ8iyVEj2rnrIa/IXddOFMyQoDzPFzK8PqvH7IcKBebaWzlrv9ntdj&#10;ZfdUnbkzobCdZwruTM9YJ2tccaku0r0rc/MxBthusrpvHL3BYZrvs5sk124oJSfX6GSn/Kp9WdWd&#10;TWeqN+u2XD+2mKyfczQzPz9nK3zXE0dLdrNoiAs573e9QgsDXLqzBshzdVqdT4R5L61Ku0OqY8nZ&#10;o7wVz2kxPfLr9UV6ceTz6uDAGvtlO1Vvy3PHOmxNs2lN+rOW61jZ6jltYoDz8WNJvFadRDrHRtaf&#10;lCajY7M+nywmPKd2O+xwx9S5GmqCADRarl3QU9OCa1czls4XC+5yK+1MY+gdW4sJl2QrFabfPtiV&#10;0/bYLB1PZy27sZcFI+suOodiynTzxz7vqq3thXDZzQ32VTN3nPrplDVpqWmlv5xZers3VEfyotXJ&#10;dDIXueiljbredasnvdCspxoHfxT/T5e3m4LvNQse7nKTH+rDScrrN8cNv7crVuR+X+WZweDEKHO3&#10;41Q683ZVcA/Sjp+LpTafVS++PG5PuPmkyZzEftWd1A97Y8TXhRIG6LZqcr7VUvtl6Xjw80bWKaRs&#10;U07LzdxmNLhUs1KmNmlI1RtpWfSFxnY63dnycqwsFWt8XIkTDJAfD6qdXq7WWtnevqJ3NubRcJjN&#10;oK6J9Y2/niWtvHxa5tfMRMyUzUK3vRnvZaYpsctUJlmsL8slXh27YyY985MY4BRU90BYtMzMae+n&#10;R16d10djeVVqMKohChv7XCztjeEV0TD5Koq8S+4Vack4Yi9vpLyzQpiyWxeV6lTkLaVji5t0aqrq&#10;reMppw/lRbaz5RaF+qGeFFOXMzRstZ2lNVrujJ3uc7u2ck41vWHHzp27spfTNTKN5vu8z9bTVald&#10;nbryUBmMTxdQz5PFOd/ctmLKadrSkpOzbU4yDFbu9ettZdbjp4dBz863J2DEFFMK7vJopey28/xg&#10;PhSnKZsT/M1Fne2TbFHnW2qWWRRUAcypWt5rtls+zMRGXen3Ukk276pn/9K/WLPquXDszIx5J4sB&#10;zs/NSixTqYY9znJVzsutrazM1A7Z87lTM/XZqj6X96Nzku2WpwXNYaRmJiN05uPFutsyCqyzr+Xl&#10;AgZ4Hpi2XjxPy/uWsU41XNY7NpOm53hmw53kU0pbMqF3xn7IK2z6vOhKB+2SvLQ7i9asWqu3uhq/&#10;SVup0gV8FzoGqG8GK2ldXo966WarkQc9cd7XGxs3a8mpxnY/K2i1k59Zu5pamBx4XxptXMuRB5lh&#10;KQntcPzBGlVnTTYFqx0JA7R0f8PnG9qQyQ2XtTmEAtq79KG8HRgHX0qZBdE0ZuPkQmOPLm/kO5cR&#10;WIJJa5ITs5u8pjT1Q96SknljKqg7MklJaal8KmbX2VO/1itUD51GSe10GWsyZVSz5UqLlFhPO9t5&#10;eljO7MuZuS8tlj2zbJcXqVO/OFroZswBjGGq4ZXbl43RS+nWetrvDnrGvl7NMTO1Ws1MZ43ypZyq&#10;DutW3Z1X8pXkRMpaS0fvy11eqW04ZyRzWrZS2Rwr3dEUA1yJs9lI2J1VxgMpbR48eVc0JIvv2R22&#10;aPItz2E0XrzUVQvrzdO+cGbkXuGQKo1HqxFoCH7Aj4tSretviNHupCWP7aopHq6Rv2TXpfZB3HvT&#10;VmuZ62Vl0RxujLHq1KXpsdms9S+HfHXfyUuqNQU1Ymcvrc1M64MNBZPb4dzEGFJCOGs2pfJa6x0a&#10;m91gLdSzjUG/n7b2g0HZqYw7ss8ondmwVZPajtlhj2cenK+783jcqXcWm2JFWmCAmVVHtTuXRXK/&#10;PU3tQi950gr7yiEz6crSaNUreIx/1rXuihvkBqkZc2oxZb2eLaT8XFfKzZaFvnNU+5LTW/ITom2K&#10;7YHZMwaclmIn7iw1czx/U86qBWbEJ9Op+tFZbvtJtzln6zU4LFfsF7fTjS4L+WW55a2NVm8w32un&#10;Vmc8NctkpEiaIPv9oZLdm9kdn/Iu6kLI2TVu3FqMSiuDTdfl0WZVr2cPqs1L4qAL+naUPpjz9lpc&#10;9LnK4tztl3rioWPLXdzlzalT3U54W2mCldZyx8NJdZKBN+OATb4kl+vljp9kjwvpdD7XvYKYX+Qr&#10;Z3WbZUTzWGYGzaOUS/LD88AZczNicE5bTsPtrKv+qdywOHPf7tfy22xpkDxMk4MiJ84lkGu3BEs0&#10;ZcWLVit1pWuVs1Ho7z2ptilmHCKH55EqDbkRO53vztuFVO9aU+t03tT89sbifaY5uLDL1mjFm0tz&#10;xJ1Pw+W4W/TL7Cw1Vot5XpJmx+mmnV1dSos50dge23GriszXFiklq2XPIrcd7Zv9duPgDY7jzBgs&#10;XdZ1Kg2jIbs7sb9vqaa0yJQUsbrwy+WtIV3U3Xg3Se1zjoppqBx3ReZUbB0n2bY03vm1tp0ZMWcw&#10;2fjLkB9YOledb8xlL3MZZi+mNat0z2s/NoRHhrvr9bxa1t7pZPHYKZcufYP1U/xx1tz1nVR3OR2c&#10;YM0t9MTN2VSks6/nK2ap7JR7YDPlTW9b2VV3k5XbrnqTY947nEu7RoMfz6cCxlDL1qSjAfO4uvWS&#10;F3kmrMTmXjyBvmF8Kc2nD1XmoO2TfeYkrFZ5P7fO7syk12eLFWtdW0+OPb1TX2ZLOiPX+hjgmXOl&#10;nbi3p7YmOZmNJCw3BXV4gVUBnAIq+d6E7bUnbD9dVn3HXVYzXsYsrfOqltvZwl7iGG5pIA8Dn1aS&#10;FwwwrWT9mVw6S+xAbvFiksvULlNBOmQr/ZlrVHe9oTWvF3d16k+711Q97TxmbbXtJ1PrXHmqqIOU&#10;l8IAZzp3KGfcFe/nfFmr9roD/+I3m1XFTg/8IkhytlZNn+DOdheWGa4Pja+0taTtppNJxx+12i2u&#10;fHJrs8G4lm9ggIPkeZmb9Ux/cujMZyW1nrdqaSga6+EJmx418/320FMnbIE5lazxoGBu9r3ZsMMa&#10;zWW2pec139Zs4nNgBtlDacRLNTa1yDh6d9nvbBRvphyd0X6nGukOd6xxpl53hsU1b64a7GzgnvJS&#10;OydOtcu61Rdq2Up2m1RThxZRDodtcjK1kgJ7zBe0xs4fp7tJXx0vs3brxKtmZsrBOiA/u3DlrjSx&#10;CpfL4Ni56kBdVQ46a3ucfMJddg7pQ5q3ZuMSTO+dLl92LzUFBNe19I214Tvd0QTuj5fSbG2viz0v&#10;NV7lRxelf1lnpmDuTEqlpXooJXfLxtLcY4BnzuZ02HdoH0XxVGq3q2uxte/Y00XOcAddfpw+60N9&#10;wop1a2vww82sx1jyyLeTq9x6d3SsYWp0rMNqryjXbDJSakUntefkec2t+S5rpDaT5L6Xmzhsykkf&#10;uVT+uOwrmU2pB+Y1t9p1ystiN13pTEZWe8nNhVxXrIA/StruipktsWCl9Tbra91NdsYdc/lZr6BW&#10;uYqlCKJTaXJaMyWp8nzuWQeHl/JifgCOxFNfzp/l1ObICJVjZwxSmq43jMus1iZyiH7XseCWuPKu&#10;2TYs1ywrs+Wkclysp5wyktqSPlls00Khp3dzogePYYj7VrHa1eubQ315GST3x4LAuTvinds1Mse1&#10;1ZeK0OPqZrQxC3I9VVnlK0Oe1XItt6hPAdGpluPdU4FttL1CfVw+nU0yTYdrHGebreUyhCl9GO+q&#10;Oc8Ux4xbzDQuxfm6mC+mRoyVvSwUqen39gdtk69e0uWTPDBOYD/uepx8We5HuX7JOWw9W6nafIdl&#10;WAxwMZRX/qa5HFjivp6W051dvncuaMrE9ArG7lJZUBO3bQjlrd2+6PvKTGoZm462LxvMwPIFu9Pq&#10;e0QOYU8AVtHLAe843kbdL/utkpmutMvlwxQmvpyQUg9dIVdu+2BjN5ZreTEzlEmlumg0cz0DzugV&#10;Jwt7cjj6445BTOKTdSx4XTbJrfWy3wdFUq+oh0J9xIm1tTPYHaW5N9lvcttSa7ET5cGgMzDdefdo&#10;LJIwNNMrnU2Px1ypwTn86H8Y+45lZ7UlzTvo6DepnjDACTcUwgnhhBFmBhJIeG9H9eAdXZW/dG7d&#10;Ux3RET3bLnLnMuTKzyw0fofMvPtpE/uzqF27y3wqLMLvOM1bFW/XTaHd9zi8ZLK9cHmGxJkGT2o4&#10;CfOkLtUgPDU7OPcY6KCqxOHmr3OAricOvH2leNPSrdI61NZvY34w8M5AGiio9aksGK1/4a+MrT6z&#10;XgLmceneTGR1o6SbnKh6/lDr3fV/FXseGRkOqfv8mBKZLOfkg46bffND9K5rdrVvb62MBTzYC/Qo&#10;jn7iYgIBwjUZ/Udj5kDzlLxYMtdVEMpfhrTqKejt0FY63ElzTSPmzrXtiZGvT5s5djcLFk3+xBol&#10;XDH6cGS788SSM70Bexanxtpec+Pq/r13d+WHRoWerRO3PAx2eR1pGgbvL/T2ok7/ONz91fQdQi80&#10;2x+X03hSXqUZuuk/9/MfWsnD2ZYuXzpL0t9F0dL3+6Z1Whx3reXOKKcY7ukWnUksqmLz5XJM82qi&#10;VDCUg0Bim3AXNbYdeI4VAGjOvUEiNE9YtzI95MfOIdyml0PppFywT/DE/ZMaGCsyz9CHRY9Xqvdv&#10;1Bj8F++DJzuHvJrK8pp8zIxXjZRxB8JJ/c2wJ0hdteP3I8rIXkDVpF6KqbYuUZ4IdP9UOoIUbpnB&#10;NbJ1nSe64Hsv7YEEVqIhCcTQfYVDP/mpjgDy+gV8PR5ZVY5IeEjNHHNWIaoeHwDIjaOLhOruvQvG&#10;aho+TOE9qure75aDq+fHZwvZuGEcYWg05MAY/txs34D26eoJh4JnQrarlPlqkPeIj8CzKq6WIu85&#10;G2BHca/BYUxcFfYAoyr+ZX0s+42+TfPVKTbr3e3j9aiOHzTT+2uoITFandOnBUtDhT5j00d3KgPM&#10;3TTH3sx9t7OLI18jZ88IKnfysM6ZY0wmZY0wF2EaREN9BHjZX4Ycjw+Bhvl+6XsT8xKfhSJ2lmRP&#10;e8hJMuoxEVQS957OB90oebG513NaxS5yB51qiXYkSkqNC8ubEf46h61/wMcwoZvDmb0AkNoMIl1s&#10;t3HR44IoxU42r5mI9mkbWy2c2EZyIbH5KKZwRs+ZSCIj1R+Z89xI6Fy+GbLsZ47G3uzTqOjmAvKc&#10;4g/fGU2y2uvnWqt1pce831KKliG+8QcGHlezK/k7ERcfsfvDM6F6QxWEPH8D+gVtdEZJw/s/toQm&#10;b44cVdf2PKPBE4/6Zj1kcdAGhBzDonMjcnywhBbFrPjdsblh8QYjuEiYAcRovgGxqlLqPdD5Xfk7&#10;P9sGw6LEzg5Iz75F192iSkTNNtkPC/rDEKn5cHglxTtqCP2ttRHaDTn7N+TrGlm9tdha7dmlrP2d&#10;Aw2X172WoXyhlUnu5gkVjM/lkZNyebtVZfntSAb1dI2wk3tVzr9qcwS9VdqznofvecWCuM7czNYw&#10;biOVE7df2YV+UaXvpxjsA6rBEI9nkDWndNn2eW/M0QsqzSZ3Q2TPLb4Z3lOC0Zl4o1vMXg9lRzIa&#10;ndLGR+tlP8I0el3wPPGUwA21muM8h+2Ut8ieCxc2isa60x1X6ag1N86qfk+KW+rlXVhXUrniWyYk&#10;+5liZhpqFWO5SSpRyeV2Ypf4I4Bc8Oj4ZLfoMhATPhw+pnvjT7rCGiM9CD11/+1D6oP7yUV9AmHr&#10;tFqvOO8KF0P1MJ4mZkd+q2ofMng59jycqUdZbY7KYFtxPzPlNJHTJOJ3108bvCjfs/gdMncjfNNw&#10;DU29oOrBXqXMNXzSOvaDL0Uhsa6unjRUB6vMYr7xZl8o9V5OiXHNIw1e0IKouTMAw8k5bvSbw7nv&#10;LUWNJifKiz1m/eZsElQax8ANNkDXtxIwuKAFEwUtc81lUt3x3qGvDh3z55beELeMLAF4mLF8n38H&#10;fR/js0ZQMYP7VLkMEzqZjG6TRP/iZtJVL0rKksMS+wvQO8gzwwQu2+3rpT/371tL3/i7sIx89ZYs&#10;qMG/fciO8y3SC2o6+d23U9cN6aORdolGhRQjFHAiEeXdEj0kXVK353/xa0AQKPgZG7USU9GXNZrf&#10;gB0iUpbC3YEMsvQr6g0CpwD+8xuv1YBo+tyVhCPUS1hweuRRUR/i+oSMnzWKhMPT22f0L7jwW+Vb&#10;lwxSHYkifRnam2lJGQP84TFEw27TnVr72Bcgdxv1ZPt4GbiDflWSIzm88Vw8u7We3MEIV6c+U7+A&#10;OWPt8RsXk5eLpWTqL5rZpAFnSUMslIync+uKmPYiImclfI1b50wMtMw3ufmsG6IyxAVIao16lYWz&#10;/TrYTtF6bFKqWeqHbcsbpfSulIghouG/99Q0ZonoiPVleKEXNQvlsTuWeKiOVjltkNQLv0CPOKi8&#10;JwXn4TuHI20AF0awdrDu9huKnEW8MSTDQCfVDiqzOBDQOB6ldmWkwiJBooFnHDj8KJdoteshjGFj&#10;qQKnIsVftDOT+g39HiNgoBp7QEbXSpBACwljma1BYIP6aj1LdD7RqMsC9cfJ+lZs9mn8nAVxuBxT&#10;gws0M6BD3B/KN8NKk9W60OqFeQ6wqvQts9TtQy4WPRDNR2TNm1EsULwUGqTLI5aE9Ly0+nv2SIs2&#10;T7kJrF+piRf72rJ/kRgueZX93HqyTJ9anqNv18N6Zr0yKy9mKYuE2bX+Ae9KWXq7BD7ldiyRfnPe&#10;EGLdnw49D3J0k9shCBXhm+HK+BsQMW5xdpZsptnVmNF6I2I5vkSnqAUSsAg7VT7dxuEWi7owX3Th&#10;7eT32DKiHDjWqR/09WE/coA234DbetvNdeIT/3RHE5NpyIPf3VNOiSEmuqXs/r2EPzhjtLACFDn6&#10;5bRLMl+k1QCSveQrC7M/34BFhdTFc6XM4rPBMh7RC3nKcEqmSYnDJi/88O5kl9N0v5IKsuec2SD9&#10;c+eygnJeBXF8+rAhx9vhz9Xr1zn8U0h7np1YGPL+5SslEzD4nSbQdmtadjtl7C3LUeFyDqLQ3J/I&#10;PXgIB3yUYkdmlBVjwF6l9PTQXr9FIfQ3kLkfARn0WvY/M+lwjT4lTpFtqDdN6B7jXW4NEprYxRyC&#10;nISMNnWlas+KFhWVblcObzhXNa7oLfgOeeeieawYVe3FHB0XhCkG9HzrGTQl7qZXEX7DgFHD2OcI&#10;OcAjODEpObXeezrhn08hicWdf5zZM18l8+lXD0UbbB350gQHGsWSyA2xPm3Q/wIb/Qp7dHKyNVDX&#10;T9Kn2Iy38fOpv9jmRaZQgD32MzIgfpKPyFatff7h5ZDJqbIu+9T+fFLowPMrLegtf9qvVbPLB11E&#10;C3nBqALVtOO5TnJK5rmD2MFEVHXhifMD4F42NbUxVr8Mpf1DAJpOzgHV2T1awiHaDTK5tGEnL/N1&#10;ghN7mh3rrd3uD3Q5O1Z2dd6UKXjxYtd6uBPVrujZSBHN46eaIYHEZbkv2El/4cpJfbybt62G97K4&#10;3Kflmt/ulk0XQ6DaG7frRHXEta022863ZDg0yNB2K7ANVFcVlPxdFPOiVqGqKqolK/fRv7DrJX7O&#10;fHc6pefZUsZBtzFlCw9VMZJjknGvzsN+5clHZQizdaYknOLzmP6UfvPjD19am4KO1/TBzTZVcCsa&#10;+0g7/SKpLrLpeyLKd2n6wARPB+svJoh7FJdl0KegRjn3K+IYyRiBrDno2w/4iF3ZzJq6kHnb9rx2&#10;3pRthFMRFQtuqF9bmd+DMArjzBCPM5UdabYz4BrOJGoolabGH3V4a/uNOCsAI79DTuOkW9psATND&#10;gSnsws1hHWjpShns1YP90Zkd0Sj0kTg2j3EP52FcPmg8cOaj5hXdtK0/oFMCzKsRP+7LUNVQFR0w&#10;wuqPK+8Pl4Vss3mV1YuQl3zE+0ZCXtgcc9/afXq4044cAcWNku5egmcObTgOktIJnyJB/RVYiWZ6&#10;+57rzLMIKOp6t0DvcKlLDHbrQgiDkd3X7e5Yt+P2vt9itjEkBWvO13IMT52InRNPF0Cu9WO0RH/Q&#10;jAnQmnY9n0cG2oC3255ICRPkN0roAbTz+KfeMdlqVDIICRmUjycHHbWyz5meVT2waRe0u4g5hVGE&#10;cVa/c3ha45sLDqmyzaLxYGfdze8MEB7Z9owKnE45FtmWw+m8dlUfJ0KSYb/ID6iscDoed/cPZmGj&#10;m8rDR9/9yhf8Ck5yCZZmonoDA1Nld5TJs2klEDmsMJyQBmNZbJavZFrSPOVgjFP5diVtKeeaK+Gh&#10;FAgD1lBuEvPNULBBHGHPC91xKF2yUfVwDpG3Z+f15ssmLLEKtu4MgswhKYv0+hCF4GR5e0UVfgPL&#10;WxPDG/5i/cMa6Ox9A1Ysg/jOrWZuyFZU6LvbTm+8mAo3O5YRulXgBVnM0qr8IvmnGSwgcipmkpNx&#10;0T67hZJThhxMwK5SgXb6BsyG7o0Ad0UNMdNfDD7sDfOdhOOHcsWM5vgNJa5Io7WguySdERBotV9a&#10;4a0Q460/Fq8G6p0IOSel1H37BsR8SsMuJFDM4KJxqGWomh57gUbSb5/Kc+/ltDYaG4Hh49wli42O&#10;4y01/ScvzO2rAg4c7ECdQAJV9zh+FEEL2d2DOj5AjcdYmus18kJn9OqfD9Xcp5ch0N7NqeTTsInF&#10;A434q3TWDVGpiYKvikrMxIozkAx/TNmPx/YGZpeovJ40RJpeRT0xpjHgJy2/V7Oowa7GQwnn4ZaB&#10;DEpsLICbZpWKEpO9/M46q0FbVaiQN2JIffSH6Ot6AUcH1byo4cKrAImOcpQ+swpCEKOKT7G6cTGC&#10;iFtp9s+5xkVN3TNHo0EZ8R58pqFntakwEy9HLly+c9gmTz8OjjUQ3ItVo/0uYIiiPpzSTmoC970H&#10;8A6X+G5YlanLOiVg5EKy6Ic5yM+Z3pAH0hN+TRc9Vre/hhNjH82ufyhTVaIoyMtelmIWM4DDz5/R&#10;eQKXTeUUsodc5WXNYPxWqXi3anqSxmBWW+IsvCXH275Bg+F+Mzx9gM/yv1qlnO+3i0zijj71XIs3&#10;OhzDQkawWVeHj9b0DKnIKnh5YTC7u0mANfFMzU9BuVrkG2ZqfGXfgJ8dMcnNJ+qG4CavNd2Gm+ZJ&#10;31RKULdN5EXK3yPHOkR89DFM6XxUjs/+pj4K+4+V8oLfsJDLTlGZ/eU/fASVOy6Uu3s28MnXnGCJ&#10;mBm8keskCYbirGXV+SUhRlX57CMlm3R0rdsOo0O7roBAZgNkGjf6UCv1VxxMUZ4ngKB7IbIbcF/V&#10;bLkgGdCbw5batu/i091VcLhQZ9VlrGRyVUQrJSYFkxL4Nl53Fllol2vsm+Gx3yGvaThoXkTM0AZL&#10;x5PAPIVfHtRFUh4f1iv04zkrUl9yW+Wx5fra7Osz0frnqNbbWr6FYX+cluOGz9ed/YmtKf6I1CuV&#10;Wnyx6ZmI8ZoIlCVp7V356TthjoTJvZrvsKp1ekuuKH/7OIz48YBniuoQezyUJ1D8gnrPo9+5/K7/&#10;sDLZPaCy9HEAupnu/nMNuKsrkmY7d0C8XvnHPT0VHs8zWg3alK/f8zPXdIZ18nWb5rJ0dzVFTX84&#10;Ba1JSktcZncPq2Mz5E3aCh0UXmI7DA+ffM0OnGqdsWTejjNeN6fPJtS0MgV2gLAFm+ELsMeGQ/PE&#10;rf0tyjrCf51PjE8EjXaNhRWgNbJuyShffKBAlDroiU+sxLQdXS7KqZPJur62QYK8GUE739ITlhbF&#10;+7MWYL76Lkqav2xwSmA0EPVzfdpUjlIBtZ4asa5JsObk78iheCobljrxjKAKTXgt6j0j4W1RiNyE&#10;E6o/B3U6HT7XUt+AOkUSBanaOc1BS6/342U46x39ZgrwuApWiw/qXIU1N23cttPm8/N+hnd9zgMH&#10;mnX/nj2h0x2q9ij69Qdv9TZ18AVDiLK6eeC1u1+ahNhXN097YbvZ8cPn1VBf7sy7UK+nfKIMp3Kd&#10;6pbiMYagl3wnjwwJESUY+d+zzPlgiwzOpPhuL0zeiMKTESZ2lN7qKX+Aau+pr8VNPzQ7LdnCsu9n&#10;aeOul+fhdKlNdnx76QX4PvnReH85JMsQI7CZnDhz9ubwFFJdS7PC8zb279ITnrIili/bix4nbEhY&#10;+ySEUnNEAhhRmgFsT8mjXJxzi9/Ol+n8623OzppcVw47NdTJLYHYoziUUfSqgSNwsXqwrXJX9OEI&#10;CxD2THwmPTAf+dKdTwlKs98NmClhT6XHO7r4P2dakdXyoHaUrYjWQ1mUE4Fog3s37JkRYSnb6E65&#10;2J6CTzsDScT2pexDGDGmPMNCdrTLio0UHLwVcX++pO8qx6/+gXeg1/kgu6sy5ua2VHrtqV1PM5g7&#10;di+SLXXaIvdMWM+CZMk0VAx/tr288IpCcu/wymNt3ih5+MvnACCmezHP16uCRlI7f8DRtXhgHXrM&#10;L2jK2R0MBXHen1uys+88bjxF9lMm2qM+jv2PYe79fP8hJWge8Zrym+E03ZcrqiOtjY2J13CiPQGl&#10;CAZIw6I82kbUnozcmsDS5gQW2poBict+ICxIVzjg3IPMgPRLDAEknb/cfbumCbfOcYwV+qrQu43C&#10;eLfzTliTg6P4hu3dmp1A6Kz2qLd3saonOWTARgmiK72/ygwNp+UOR8aji7lvhl5Qp1h6HIWlKHQ2&#10;h+MXRNbz685ZLOimn+5V0RiN0snzLDvLQ6I/Fk2Z1xRjNMx6ryMaaA2Vutdn+eu+HtSL2nB8cnG1&#10;beshIuDx8MAXj4AKxi3JbU9SjfHxpYhuCmajUse/X96/JIPvV6e3Ep766bdtPJtuO+QdJjcMJqlo&#10;WwUa2H3Sxsu/HBIt+MYu3BihwaTWn7K7wzF0T/vRLM7c+hr1SJTXP4bD75D/uA5LZnql41BB5c5f&#10;2hxVF+NJ0PzwfD+6/XON2gJcLjelCxjTL64Clb0QCyCkDuh7J6xWpUFenJsV+QZ0XnApy8/pSlIM&#10;PZiGqhQfw3MVHaIsvPPjfur7QXGf2QUXHtP6BB+FPqckaUb1emIrkVFae1FY4SS98fUbsHTgVJNU&#10;GnPGfduxG4vzkHTzfMicvrnHS7ueRXyWrPP2peUil+LZ94GAVSANwljbqQuuqmdnCJLb6xvw1OYW&#10;h78ZE25ejA+yfxBmhU1I74LrYT6O0lI0OltSdgV0AY0E4Oj7dhOLP8D78ZCARUzO52hSujcolN+A&#10;36n/Q0ZruXRST3j1rrxOE0/CbR9vku8xoiI5WuoHKBWCdjuA1BT23NHexBkvz5GaRBtXDoB+xPR3&#10;6jHahPuT8eoNNetzelei2ZTDyDqlzIF6DethHuY46zyW3ltQgZy4gelFFBMxepsIvzxVm5qB8cja&#10;8vgBn9h1YTsXzAIGXy247ubxfnV0s46w5E0IINEtQdP+O6v/f23Cv337HfIfVSvnLBzEYCUkxg6M&#10;hE4sveW8DAAdGD0g2BBKTvmsSamuhDLDr/T8iRu86ww6rUyXKBr00117lPkhKXBDqeCF40Q0JLN5&#10;bLhLgGyob00XsAM5wJCIHC4dyubcH3ntfU4dWH+uYCKyyufnxhcHoHXZM0PUe3e/gOGpPdTraktk&#10;BPRVeL683rjOsGVWRVm8YyDMoMA3dwrRDnzfPYMrG6WFbcNTzrgZyN5AyNPmRJkcZkXfIYNUsWca&#10;lxD55XIhP87lYoTttbrY9vXc933+fjzk9XyEy/3sLX93fBC3ju/BdwQWzJm7vYA2e34DVlTo3Aj2&#10;AD9FS9oF2GLACCt450M54lhHr/0lZJtKoarAb+/kq4ljuGdCOD0Uc+u+Orsee3mtrNM4xb9tU3gm&#10;XRhBDUZ/dhtpbTrUW3C5WRcL3E1QspG/reJ/yZL/j599M/yzIfx7CoLfAwX/O53EO12FJdQ/eBSm&#10;M259OIDsgS2g/Xv3kF0/DOPTXFEsiLjmxJbwyOgm3IVYuAH/BrR2AI8gbkmU1FeoIDzjRjxfgdMa&#10;Ep8zNtoBGY0E3o+4VwVxKhKjKVa72IGwN/NttaT7adkQLSqqo/61Iv99nr8PYm8wIfHi4t2vGB4s&#10;kuN6gt7kptgfvN1H4CJy0BrBTGgAtqdUImE7VHsRye3+zZBBPa2ctEQhbI4K0SVML4XuAvrcqUTC&#10;zZa5fixwM1mEZRoJOyPhiw/RrnCpJBYzNsuzJfEYbKD3xwX9BmQ5U+VGHHEdt6Dm6qAFraCK//Hv&#10;//jH//qf//aP//Mf//s/kuUS9Dsc+Y7sQcv0VHTvsxLs3y8E/M0t/0+C8xscKp6rwzWR8POQYSzn&#10;7QymJPGbVhpmbQZp1SKUOaCVmB6XQdoauTOJWlaZJfqgdOoOZXyNBbiiIHwDJouGZTuKOK+6kbM/&#10;vk2ulFH8Qmi2v3JNFvsugyt5dwAVociW9ZxpDI3EK5y4NrJBj+sbDdSDVxfd7W9AAh8ucItHvH1E&#10;7xXf+vc5qmaiEM+e6cDd+b8JHf/dhA6/uPKSMAu4fBs9fGCH5fdc+/2IDf55HOCu+hGWBPOg8cgD&#10;LRak3sCjHpYgB7qp1ZivqUcxr4uH7nc8vlYT9Cs3yllAfNtldbXS+Cd4mR1KSYLuwEsjUrvD62D0&#10;stVBEulls0X6mky4R2ZHVLjGKbzoPenArZWrFcLxtaHZrqK9YG3Hw1C6bHa+Q77Ef3rexZl7gl1N&#10;FrqTT4a+gwto9pqgvxShySuFft93RLC5y8I/l8sZi6cry39qHq6M3G2CPrM00srGb1HmGL1S4dU2&#10;0OJkbnK9OfMCK/jysvwDRljP2Iz0bju1nKqnqiia8HZdWXBPt1WSW3khurfXZ+EIW74x8TdDu+Ov&#10;5RmDOZtVA6GrMSsJjovVKKlJ/+Y/rtu1qHYvtcPtCsddUa4c2pKbLJLH3eBvWyRBcb74xBuuqn0D&#10;xuvhY73juCat8UG+iZEnVQOubNQ53O0RX7GuEmVwGqsYus8JnA7j8rrc4rtIgAFPq92Qt3f+HJQM&#10;/zuj0aZsT4NEALMjRvfTQNL8fcm06og6kR1Z7fJay3uuzQccPNdzwJUFvItf4DX5vu5wGe82Fk8A&#10;yuUzU9fim2H5dMkWPL6lXzlq7eTGGvK5x2elYAMoZx9p7YDBOkqWXUbYZURltCKTXqJaovCRyg1C&#10;4IAaXSpSuHn7DWg4lgfCbOB08SLfmSI5Zc1dkW8UM6p0Jl/hRtyCzLV1P7ZAbD9TntQhB/p71KAn&#10;Wdef4lM/sKcv37zlx7rztwzkaYll4mJJYs2SFL/pyQy45gdTRY6azXeqtDHvOIjnoRBRXWEDOfbY&#10;wZaGX12TB+fnUzmwnpF/vhlWz4Koa6j/iG0f6qe9FnXy+oAnVGGfS3m4drbPbBV7+z6EF26u6MBg&#10;3acRDOAO4YgPikty9NT1kH0zP2QqtKNvVcqrCs/n1nib7x3f/z+bht9xAy0b0mWPyBrIb4bw9S1b&#10;luCENM7CACGYLavED/2q+RbykDOJAxO9qNGLdlr6pkunvTcXPOAofJ8D3udMqUI14FoVQv9tmwql&#10;vMrOsBdSog9qWOG/dc5i5akC5pT3gHfuTThZ5SlDeBKI91nlDfSTZfSCFgK2PBSroOEvkTto8P43&#10;QzBDEexsLcHtOAXNAV4wbbW4kUJAgIyLDqV51CYRuN+3Ii3SsZbASazl9Yv7Ialn1nWlfTKS5yOT&#10;hr+ulkhr2mypcjLIBejbhSYR3cyYl4U9/ErquIE4cbp7snx0cq11XnI0pGkgNZTMr1AHPC2ZT8Dl&#10;s40LqOf8zZBUMDSnUlnhjpRDJRXVSHoRl2PSWxR5qHjCqVlnwZgoNMiwYR9WhVgcROhOVGzxLMCs&#10;M0PCeMRd+1VskIUqu1nBqYR9Zz4bsu/Mg0tg+DPziMX7uBnkMPMrCzPPjUsf4L5FF3SAOw3TYKbV&#10;YQNybMiPxmfGUajzOf9P9s60t44jS9PfBfA/XBTQhZ5FZO6LYKuRq8ooq0tjeWrabRgFmrqS2KZI&#10;DUl5GZX/+zzviYi8yaRUrmuqVLyyuhqmTmSs57xni4yMe8lez9vCDgY9SP7Xp59uPjd335Ivvzbf&#10;5soFXTVw/Rv9d3nxwsOHf/sGhRcv3nj7wsXlF+vN3RpvvHvhQjcP8eM97iokqm+u19DVFCzt4cN7&#10;/RmbuVyR8Vl//9Wr4yf3+iFp6rzkW8a+GNI4bro6aeuiLtu4qdu+NuZebbfhr+/zs1PCSW4Cmvoc&#10;/74+Z+2u9dmvz/l5lCfj+dkLu83il+8++MRYdO94MZm6LhI2JNK7TzkycDc7Wqd3Dw+/Le9mT+r1&#10;07Q+Kouq/IRbYODXvO1mQuKde/xkybu4ysaqyyPPuzqt2y6vqrEc4mzU/QnX2m26nRi7WWi4EuKd&#10;wY17hsIlG28G3ayCu/cjTEGLnj28Z5dCveJr6TNdehOuMvkbNfxC39lSQO+Xj37h8pHLg5fP3qI8&#10;/fGLN3OAfm3lTnmotj694GYYrqbZiApmuFtnLi7HUy6k+VsXoLh+xrPTyzf2wHAP/nYHrGAuBLfu&#10;ew8Pf7Qbuo7/3/rvVwdWc++H+3mhn8jU/wmPruzK2kC3Sp/f5+6uRc3ns6k4PVBN3u5f3n90/OP6&#10;5CJ0aUWbXg3cyGs+71lXsht6+u9a08X9eKruC2Yd+Zp/OLz48/HF8bcn6/kdZPfHw5OL9dT6LZX+&#10;Vm9/+p6LuHQvz1u72tS43o/E/KaLXNrDZ7PVwjjxzl8NtNVFLgY4Li46vdSvIt/vMNyvzn96cHb5&#10;/Pjobnt28kT8B5ObKptJumE18qbKePji+OSn0M/KdTTvw1f4pV6O1veXo49cxHVt0VdHl3+6zy/x&#10;na70r/mw9uTtgyIkKeVj+0WQ+3/216Al+2keOrla4+09HZ294M4nfg4vyNvxZlP89qaSwojxM0k8&#10;+NOXf/isa/e//HIMU7jyfNnNm2OQfwQs5tOxqS6nclUm7xARX6yfvTo5PJ9P4LcIihtiwiHlqgWZ&#10;LNzS4ARD+ujk8NKA+SZr9Hj9f68pprdG97ufDk9/CZv3H2KlubHtF+t9tT45OfvhF6u1J4dH3725&#10;liu9OuFp8W9cZODA4x8OL4+ePzjn/e6WPPg7/SlqI82RA7/3TMOYcvXucreVG56bL3lgE55XepMG&#10;bvox2+euL/ON3moNrVGn3+Y4vOZ43Pw0RXmYqyycnrl//BpXNHXhOHBh7DYW/J/nmFO/5lnxGxa9&#10;6OPF2RNcGr+Q6Bsb/cvNLuVFHn3xJ25ceuxbWtEvtzwC7Pc3IY5x08p+uamubEUFlq1D8S938JPp&#10;xrK9L/3l5t9KZ5atXeFbG79ZxSYh8I93CwSv18bWj0CY89n922nOOwFCPIvUjd+3DArS6tUXa8LT&#10;3wYarslja8NwrYcPyjQYHr7y4cFvAxILP/MREA/uzZyCAeLB+XpN9LkreLimou85drg2/odnIlw6&#10;8hEQ14MHX/IOY4iFgbqNEUR78mqHMotr+rmlfbjWfmufsRDph2cfHoadiF0xEQuJfESEXY+/zR74&#10;ZAqvbTx0/MDI6uGnqM3qq0/raPVH/rlD0US2z68i1HXlp/zeoVF7bPpr3u9taS1i3zzx879t/oMf&#10;nXkoVHz1aZUDjR1Cxs1sxlKsWzuRygPT/2jAtrhYzP5WwqIyi/GbgkXl5eLetT64tzUsag8LdyLk&#10;wYcIC36u6itzJ78hc5Ev9HVrXFyLWrf0I4vxb6W9SPPfnBtJ/aGR4N63xsUH7kYUeU5x5w4FF16s&#10;wQ1sGXUulHVrUCyDkw/MViSKOXfSicS1y0aCd3/PuPjQnQiRxY4CYxkffATGO93B4LdTdxQY5eZU&#10;qW3GfQTGOwUGmxba2poSkl3a2lqGfltCY7mztHWUcVNvspzArctJ2NZ6yC8tA45amxjpDsWfywhw&#10;S2yk/+RtjOX4tw4ak0PhHzu1jfFP9ifL4T+wzIQdT+9Osh3DxXLjckuDsbTlWzuT7MPe9ywNGNrf&#10;0gu0HXIkxc0y1njx+m1rXCy2Qj40e6Hw0/bDdwwWN4w9l+nuR1jMD+3ZyxHeqspc7JgbuZYTbOlH&#10;lq+/tgbGYuP1A7MXsNcCDOUkiaCR8GnerhzSuSk2rrXfGhzJYjNlS3Qsm9/OrEQY2bkwY5kXbGk2&#10;bg6NDzvOsI3xnQTGMlL4CIx3uv/JK/dwtI9/7tbRvuW78/cOjeUEtnQny5z51rkT9sUDODAgO5W2&#10;Lnn73rGxtFtbYmPhjm4dNIQMy094F79TwFgwdktc3Dg9WR4A+MBgQU7yUInJV59mO4aLZWy/JTCW&#10;zbdOTVK/zxbOqX9gwAAODz9lT5wNDQFjh7LWpWC2BMZyX3trYNzQkSz2Q26dI7HMhP989WkhYOzS&#10;fsZSMlsiY9l8a2QU3peFs6Nbmoylybp90JAzARVAQ6lJtkNvTfKF2m0JjaVkt4fG4rXLltBY2rxb&#10;Bw2LM/ApHho7hIyl1m2JjKVk3jcyFuHzrQMGp3X8CzU7mLFLx7mWZ162RMaN3clyC3ZLm7HMuG8f&#10;NCZ3wimN3Yo0lhtNW0Ljxu5keThkS2gsbd6tg4ZlJwQZ/vtm3Xe5Ky/Vlg5hW2gsAoWt/cnyoOGW&#10;0Fgi+3ZCg9M74YvFfIdijZtiY3H0Z2tsXHsrtyU4li7t1oHDklcDh7mUcoewseTttnbjpti4oUtZ&#10;Hku7ddBQHCqrYac0olX4EHB2zOetF0pyFYe7hOO3eHPnMlbY0mTc9vzkCiy4V+UjLqaLZ67948ol&#10;XDfExfIc6q2zF0mBwXAnNMpM6Um6S9hIiv2kzPIobEVu6U2uBQpbhxplth/HZREFfdrSbCTpfpyW&#10;6dT81sFjeQUTGUtY6g64lKX2vXd43DRLWbycu3XwsM+R0mrKUnYKHcuNpy3RkVbTr6lY0r617bhm&#10;fbY0Hu805njT1fyTZ/TbEm+/mv6td5H/mivInf/dXML/SD/gsrLBf/0N/MFqWbe7dQN/R0Dvvwcl&#10;5/sNnXpZ7kxvrWHLbO2fqWDKrn7FbwRtdHC5M9jxjcbDT20XwG5H3KVNAGc5g05uaXiXUt0aFjf0&#10;yu/U7v6DYGE3I+7aN8I3e3m9lOrWsFjGAx+YtbBXlNoasksFdshaLN3AluZioa5bw2J59vIDgwUH&#10;XXhzvYOwWL5d3BIWC2PzERZXfr9B14+Em4t2K+T8J1uL5XGED9Fa2L1FO/aB8A2txVKsW5uLhbn5&#10;wGBh94/IiQCNnUpQl68D37MTWcLqnwmLW7wD9OD88KeLo8OT8Gshm72hN7zMnG0f2T5PyDJ3cOdH&#10;30X++kD9wRfNV37n7h/+24vPkND9JA8HmIx8g2zcbsZbdws3mx3vdKfkj/xQwK8+WfX+uZiEW1pv&#10;GxerXeJilHqR3zYu3uC0znvHYlyG78JuGxeLHcJinIf307eNizc4Vfj+sZiUt1Sjb/CF0Pvn4nTW&#10;4LZh8QbXnL53Lpbh13NuGxOTHTKLk/G5bUy8wdc77x2J04ert42JIRXY/pjQe+dh/E7c8z8if35T&#10;n+YEv3z07N7jHw4vj54/OD979fLivk+2XIN+fXF0fvzy8vjs1B640i/68f4dWt/78cXLF2t+7f6t&#10;CdqUh72Df3wcZCsmfmTXR3ZtxYGtKn9E10d2bcWBrSp/RNdusevOJ//248vDo+/Wl6v16ZNPf/fD&#10;7/7t/t6/rFa//z3k6j8ePlr5py8Oz79bn//+93tfvz48/otihyeHl4d/ubg8Xx+++EucpD/vffLJ&#10;gXbbVwcP/dPVweNX315a0X88/Pz+/b2DR//7y1XzWRz/5VE/PqTHfO/rg/7s6NWL9enlXrx6cnx0&#10;ufp2/ez4dNbJ28ZbPVk/3Tt6dX5OW2uoGR+0fbcYYe/OvzT9n4bTJ93JMVU/O/2v9ZHConurR/zW&#10;9OP15auXK56ufqeJDY8e/44G/0LB9HTvTry6G6/s7cMqWt1Nypif0ipWl+eHpxcnh5frvTsvn118&#10;v3fn65jHnH+2/35zdLl359nF4fc8Pn05/VMVXpzt3YlWoZuT4707WVLuZ1nyxrJopRpHdHF0wn+u&#10;D5LE6X6ZuMZZXVr3dbEf51FmHapsP6vrPKYOr5vKOJ3omK9g+YXi1RHTD3WKeD+p0mQV+gjlYZxA&#10;q02aUrne9JfxOUadxavQR6Dn44SyMJfQhxiiuYZxAq1xlmWBJU8PTy7Wq4szGHMQreDOQb/+/vho&#10;3T386o/frA66x83q8MmTv5yvL1gfh+GcdI5e/PTd3p2nm25jY1qcF/sVjIxXcZTupxnfwfDOto6q&#10;VaGPNLJqlUX7RVk4dmXpfsEndnlKFTiaVPtpzDVTRbmfpxVdlDwu61VFtTgvjcPFfl5nJd1G0X6i&#10;T7BWfDmyX2X6hwmitmpQOR+V5IwbGsCactZpXDEatLHGBq5XSZTtZ7Rx88phY7VfR0zIzz1BVGns&#10;R/DrS1ix6riVs4gyMmhv2O1oG4dnhVDmitKEKa5CB2mR7acwaj5IytKrWPJ0E0nrej9OqBMmGtU8&#10;Z/GzxWRJBD8quOcWLKxIMQJDJnrGrqnM8XLqwjM588PMBRGmEoQVphqEGZYzl7dbcECE2AA34IDX&#10;Pi+MiQoIDc+d2gvrZV6Aw6DynEqoqqqc6DkQQp0kjvfjqFiF1sF0hL4DLTHV+X5RcaFAKMPQ+NZg&#10;f8a1aBVGDi1U01mSyNmDerWPZnNWkD+TymgOOf3HyL/y1mYqK1CgWhipmC9/EUGdYoXiBDjDK09r&#10;nnHGh1vRpqxO9su0QDd8HxPtx7G1+TpVAmr1mZrvI6v2KzRrGifQDrZuLqEszDX0EeiwHrWRsaXH&#10;FQCP9Z9p8YJlnNYMnADT1FmNRRlb/Wg8k1N5UqLiOapRsLBqv8iMs2VpRldLjfN0xdRKXrOskoQW&#10;MRq8oDWlZVle0yl1kwQlSleMlZl9T+Gqt+cl8yjRpSSF+1G64ocTIJFcWe8XuZMguof+pUjCGbUY&#10;PUZ6lCFJjEVMI00pzmpsM4ta0JoaDNL/Z4B6wyjAlWEok7yECZljFGV1BSooS2R0cBJm70XLCBbJ&#10;fiQfBZ2iW+p7U6bvoMREX4e/RcL8JjrfT0CPayMdA1kFZYztxqFfaOZvNDxxdOYkojquDIgx7w0d&#10;7acgeqJzPvnBprlxUN2EcZhvjRhjrdmRVcXUEFFdY5d5XAHW0CSG9SrLNXt6DyvGR1gPM66pibCo&#10;oEH/m7E3pz3sZdpVHtgbylhCps6wBCXmFweQpZpeDlIKo2sGdfOR+2c+Mt81aAeRIMrosnQ03Ytz&#10;CMy1ABhqAKjVJ+IVciEzYxPrguWi8YK+Bevnw1Irq5weOObnMv5oRQ44rcOJS+hzpJkjMAQVc9w/&#10;SkVjcuQ2oWOpu2aNO3XzQiE0cXwOi1SVDGyLRhFndILjnFpkyEk8zA0WNJFBEkwRq7pI+DZWtCAQ&#10;RokELWRbyfwz+yqSjGnrlparC8gYLrkm2B/ZRJCjUEIsqwq6hZZ2ijaWiaatayO2skDKCvhvNhGR&#10;WhuZFMQksajLMDEEJ0xr5FiTl2D9xIhSnPAdjan0owgg4hHRCOxUHQcqGEAgsaEdyDQzoVE2QqAT&#10;40qu7lY468qEC9yi7AR1alslSoB41ZdsjeaXUu5WCWgM/TCRuEB1SjGcZWUokplHQCZa9sK18StH&#10;5UxNiV+EBOkYZlDMDCaFeNc30Vd6jnn4JIksK8QJejULwug0FZ3DDTcKopd6UVZbHSwmXDQxy7QD&#10;DZMhq43ggLUhIIgNtHAADx9DJ4p24FImfznRCbSf2lSGisqCWB9qgxU2OTNOKWXBdAPRMLdCPhVu&#10;pcYleQKnLKXRWg/r43mNurk2rBktSKTemr7nCGQq4x64pscbPhtjKYqx2Q5x6oFeiaOdbDRTMMQq&#10;3SjID26oLLE2yNdNvjL/BwS81sbeRTmYqJsU6GmYAC1smKltoB3UNIwg+BTE4fJwbzTFE4BGQ+FU&#10;RncygdAlfDV+ir0kbgKc2AnLbNJ4ychYI4CqDgaC2WoRuUy0vKiCWGglRaFNbaKFOVpZiQNF5MZe&#10;WQXowmwa/OWva5Oak1Adyyz4bNx3QRFNMjNCehyBTteExZsNY2hQEPN1inyxm5qjk9JNNQ76QZ3M&#10;I8aiNOjcloddhOnqI9BCqxsnlLF02KM6mTQC5BpwFb9oWMUzHoRUiaWaKIBMhqZf4T/MlBiVk51I&#10;Xeo0QF2BhTNQtl7YgcVUlVyxQGAZdBbsg7FVmkmZbBiiqOVcrI0TlYkGukSzg2gYUVUqzJ+aRMYi&#10;JVwOEDUexMwUoHFNBBIBKSaT0/IDsFSutQXaAU1tzAyirDIOAmCe1R6AoQyfAnvVNlJMAJ9KeS5o&#10;0Gc0S57Gz0gANOdC3o46lYJn6ARfpTUk5mMwRvjqsEy3dJyG415kzJW/cIDMtWzsl4Z1TbL9yIah&#10;DL0xxMmk0StVRdZKGxg1DQEOUmYCNjHVQL0NBxg6mxemgHXb2hjUDYJGqIhU0xArA6PlE4GSC3NN&#10;gqfllcO8QhmRZiGWqQunpLVScIatTTygdIZyImb6lbZo/ZqoxiVbtHFZjHsshxKWn+fqFo9BVKT1&#10;GjuwfZFScsBmLBNNXOLakNuLrWqjgNlsgRumVLgmyRiaGHbiGdKzJTM1W7KCXKekhdy/IUB96Dh4&#10;YIFQ4pacyUVNyGJOikwm2iFNcwtWUGmMliXwMFWzgrOyWuY90IAwVoY1ozOmZEuljJ0NpoWiSD+h&#10;M4unaKOgDTpBGnqO+5jaRLY0ypBQXGFezSJDC2HQlQWg8oSepZRpI8PG8XWMw8RYRHhqUlg8qlDa&#10;Ww6VSZgUKXsRCfNFFwqzJxomsnnjVhPqaCtLs9/QUtU5XYVQmBVGcEfYrawOHNAwkJ4BlTGIRRId&#10;Bqa5MuAtjaCLQKfGkA0toxvaWLeIUnHqNCqjyWDZTCUHRQnz1chooSGWg2k1mimaAV9dG8GHLSdg&#10;GjjgglnKZFTo15AKKRRy6F0YJPQMYaovwdXYzN1zBlS84J/hHkK4SUlB6qRpporDoFNzVdCUi1bk&#10;bs+BoJvSpkybA5s64rAEG56zvAlioV/KbOlhXGBk0HbzhMLKhlG0MrTOJBKes31nI+iZ0jbvYhnT&#10;lbBL5J7L4AnktjEFpGKZUfwY+hkYKy+hMotQYGwCj0wBtTMAnSkc47lCkNBG0Y3KMq8oymOMFiO8&#10;k9JjdMw1gZG+hVfHQlbFep2pMLTUXk0mi6CYVaIhyGGZziIowhZiSJiU2rDjFlJDAx3hIXZGUViJ&#10;FroJEB6bGSY0lQ2iSeQTLPnxuCrpXl1iykOMQ5mtHVTUBjrZVgEXPSAw1KZCSVhr9GR4MPcGZiXe&#10;GoeA0uHfsiXIxPSFECvk6voFSMUODK0cT3sSAoPoSqYcOjdNVlIbloM5No/BMwMOU9VMMreNwOrm&#10;TAv81KpdOU6KVTpmkmJZmIvVV3JQ4TGtL1ITeQnonLhBXmOCMVXEB/FDa1SSZqSURoNUlt6inJOy&#10;kI1YoEBioz6Rhhk9bT9oTPIfWw7JZQjZKcuN29QlBlIdRmIYaDlWcV9c0+NgjVF3nJDK2OGgCk5J&#10;VZCtZ2yuDQ7oOOwcs1lUG1ZYvSYGZFAV2aLSkCVaPSIjAkQHpU1ZrE0GdWHuDvdGkiZ5SU6SX4Qa&#10;ujby4A46lqIwM9vLAkqRMjAtRqopOmQ5LFjvNlTGvhB14KFmj6lVjCqu2+rY2ycPccMgK4vhFJ2L&#10;R2i12TVwYfYD2qIGQmLMtWuj3TtNl6DDoETWZMtRBqE+2Ic3WwgzJ6sE7BTTTWySckLSFHcnvhsT&#10;JaHANMId8g/x3klT8YRQpQyXFoDLkimEPqmskmGtnzK5Fm2redJwqmKJih4mywS8TJW05ea1HLzZ&#10;qCZewOL7ULTk1i9rQRVGM5hhS2wmzIjMZakyahJME2+UIuud5SIZ0yZ2nx2e4IhGhK7MBsNFEC66&#10;sBkqPPSehDLZUQGmljZAx9rsgBYAyDLxKM42yd3brCnLLYxA+vLn0InpJIZFG4s1xkPhMX0oqXJt&#10;qGv5ooyP5oYd84YGXkFlpjyMylPXwm212sysV4VATh1S6XGNpzKNAt7MNIyiYFjYiOQXmZlZL0i9&#10;8lkwTU0s/ZjKZVT9LgxliQ98JVa1zZU6SFYyAdBueAxREKfq2CKBhU2RPixjBBosT8y1nSRtGgQ4&#10;U2Y7NbIlgFJ1MmMM0JCDg44s8pMVC0JDwLb9CF60O8Ayjf+kI8To4r9kKVM0JXNwuDZWKK2hisJt&#10;iYhRFQzAzIIQW2AtgnJS5jWptonh620xLMomFmgmHNJMbo1wdaSTTkaRoYkMQRE8XeYebTnea5Kz&#10;j28qa8NMzbZga0yGckXOPOUhN2LBbh+UUFvRBkwqfGoesRUg4bA0lkPbEJRSVlheDbOMBQhS0YWw&#10;gjDUpvbmt8I7u7lJu1wdpiDGukhQjtUtzymUDEyQjUIuemUGisJZsQvc2etVtCjGG6ywKBPX8Ncm&#10;csUBbhi1lTBqOWHpk3FNe01Bn9Bhs6aU6T0rHFHAY228TkoCovVqKaxG7a3Mcy3xFqtQXCLomcXG&#10;uoXwX5yFO2qTyq1BV9p1h45kbuGas0NOdYJKPWVXqVY6rGWQsKOUzkRpI1iCocw0hDjNcAdt3eEk&#10;tApwxCt3N2tfBHS0j8ebT6sBH+XwNqTyJTXQm7HYHBFAkvOAVkuBIdJWkt6caW9UNH4vtAlltvc7&#10;q5Nh9uZtCi+2eb+WQ0zjsmWl8DVMTS+3F2vB3Sm8CTWcCZlIYhh0Myze8YcyE1ngH6qtcHPiMTQB&#10;imsT+E632nSZ6jCqcTA8J2bAsIY2hW1CKU0WnGQXJHZoFCmugaJ5KsUZYTGbMks4Z3XQuU0T6XOw&#10;z6FbyuTvGcYNC60od5oq9OQHwnSRuCE90NoNmLPAwUzL8U6SN3Fkz5I0tpTZC4Eqyy0tln0VGujO&#10;smje/UvJeMWt1aiNHKu6U1lhAbxfMbTLzrGWKIVOXxCq0AaldkJQkSIjcxfSbeiMyEl0Lr2c0T45&#10;3xShcmpqXUgZiNvVFJqUCBqHh+MLM6u1A09ZLtXVTFF/0YnhltWYvmGAfWxjK7aICbOi7MY4oghK&#10;Lp+24pp336U3nkmEaUK/rI6MJjQv+o3WhrRoxZIaNwrriTC4fismkWGFTjHgqpMJW9A6mCG68ikh&#10;7yYIHrUehSGSDuZGTTCw1kTWR4+xOng8xwJfBQOkTIBeIx9mJeIWtAtLWYHPelTmImLgqLCD2eeW&#10;gAknanMVNwFSmg2vIhleEHQWbVMmX69VhjpoyhVarnEzZW3JmJmDATQpCLIdqenABPNENPFwmoq0&#10;LyT+hyrYMLn1iZZb8HxhQj4etxbwwUssE0uNB06ivP32TWTkZdxJRE1i8MxAzCgeKcFwBpwDuMgy&#10;I6oop4Uuzb/p1I/DeQAK53XcMAC5Nm8NaFVFG7nCDjjXTI3WzMCHz67mZbX8hbowB88MjUot7JN5&#10;CctnIrZeLKebl3s3QeYiVUXE2hFO9P5zchx0JnVWmZRKIDcOskbJRywzX0iXk2mArd43m5+kDpOl&#10;D8yJFG8SDKZjkkwQHnOQIk51ZA0Fv83zegYAhxGZKwczByFBUXMNsHPQDJDFD+vEiM2QyBtBmxGk&#10;qPTm3Q6OcFglsuiBOrCT/3qx45O8zEIZACOO2dQhelKsObVh7qzbNHMqg0dm0MCE5Cy/xF8eh321&#10;lEAvNIGzqqIgihouM5Xd1cSwLhbyo5/Yc9eCcM72aLz9pk5hKaPsu9AFYzRh+YAgNMpys4rSd+EH&#10;E2Jmhj7EhhjkWYLIOMFqUubeBjEXV8W9MgsuAPNj+RiYQYZuasR8hidyfh0gpAu9OBKw7RXoRDN8&#10;gO1UhpFXfzPa9n8mGhUNgQiHtewkhNRWOIW2l8GiZWChlU6aWsN4N7dQhjxh+FQFcRrnw2OsqQ8F&#10;N3VYhuIp2piFQ1iZPCZ0an5DiXCQDlOzJQN1WU6m70wbXljaCZ3bG1jFPAFq8gsy+qidl6CyHKeq&#10;QgUSFUakyQE2WBLbUVOZpgJQzKTQhYwwQDJrwSgEvAFp5lXBRSGvRxU7MQMtGyKtcft8rGYahnTD&#10;ZsuKxdCgWTDEYOQVDZ6FuDLU8ElcIGG6ZnVFMTWrELhweknvy0IcbDo7lekNB4PPaNPWGe0jNFWx&#10;oE07uNbAvXfQGyWYxNNI09YbprBCnRk0eakMrkCXqqtNYEQAWVgIYh0bHylyfoX43EZRtC1pkQcp&#10;F+a5HSMQHYyZyiwCYZmSi2gJXM5NE/Uk+7Y+3ZkVKRw10hyxdkP9IEYjxKBJ9OIOFlAmi8lyzUGj&#10;FXpLJdrBChqtcYvZlCkZn9fJBIpZmyk0mvVbyhDNxi0FFq3GZLnZ23BlYisZl4lCdehfAaTCK2tD&#10;W8BY46UCoxOlLyozz0oQarYSWn/5UWL1KCr4WVdCn/La/jkjmi12z5gTe1XWP89dBkkZHUFOUaB8&#10;q06eanSeBt2eSmyLeFPBtnA3pN+cmfeojVbRYUBtiYYJKvYIRspNEiFr58UvQNsCrrWWS1IQohf/&#10;HEwJoqLMJAiqjrYXBYBsineoU9mi9DreuG5hDtlnwCHxDIOAJCQYpODiehRDUkBS7kyDNMPRlU9o&#10;dSAooEpv+9WP7VKAmEwmB9o2fKHn2q42kyEgJjKPp+7dyYyEH1EIZZr8RLIICWpGh6iac596/2ua&#10;rigdWoc2RFvkBW1IkoZ430WRDg5aFetVCYXvAW7yOLatAtmSoDwYXa/G2uDlVY5zYYySK0cQrVVD&#10;YvodZyiyjSz0Tp5SVSwQZ9dEO4wTjZg3LayGXuppKaEFEY1QPqOn2Elr0epJKv1S9GrGaBkNGKbT&#10;5kbDJTexUCaXOqtCBGP6unmsyMY1CZtyOrGibhWYCD3K/yUXzVQchQ5NVEQJiblfrN8GshO/auD3&#10;6Cq//69OtPMkNVfOJDqzVMGFpKL1Xtqes7bAZFeGL1bUM9VhWAlkotW3944JvLKtIsrkQKELOR1N&#10;Xn4bOvXmAEfohtkUZb5JqGLvW2ZN/NbOvNfIzPhmVJ1Jns9s8qjTbLVp5iDjVqctZMfFQCvousoB&#10;mXetRqGwA7clJ6It3kMBQiRKmctW9S7cjWNHS2QMlLzwXK8LTYn9tqTKKotc0FYNg0KYt8QlGmpA&#10;hKkhNOgOqMkt9KTMwKidTTEaWo540mZnANQm2AZ9L0JFBYouqqeAiVGgN9EJVze6wx7+tBB0aRot&#10;NfWMocz8KWI14wid2isnFmeQxMfY/i3J7OSKtcUgiEkXBB+9kNNEoPkDabtsIrG/bpHE2RZvU2bu&#10;WzG0rIlyZKmG8m9NHcRPuoHbMm2Q4dEwRI7iC+G9o9wBXGzhJGVFbuoF5ZTlZyal2SPFtIw251fg&#10;Yyh0WZzFWVRz0TNRutYFrf07Re12FBraDU3U53NNqyKLwpyFDWiLnpTGSDuhLZ+GJjUxlsDpyueS&#10;HL2nCpIwI+XTGGj2iumSQHlaIO7K7/nahiML1HFI1SmVy4r1PphWHhtYr513MwjMDE6nkpK6VaoJ&#10;V0vTY0kkmFhSWB+MaEYgMLylLPSWYaLJWkKYPyvT8Tl1a1s+SMtSA2j/wkiscxODVxZ9KhwTbtxG&#10;tqywjiyIrk2a0ODAtQGOttlADKD+YFJpGYfsRuC7g2YBnhyjEZflf3gsrZgT/JGZYcy1bIHRYhA5&#10;Icrq2nDKxjaZ2ZhR/8wlN0vMuxoxU1xDZjSRurupUSSrB0py45Lgqqlob1fLCzkZf/2mq8pk2FWn&#10;NlMm2Ysm7UTmxgKhCs5Mbpn9X3FHZXoxgcjDq03jDLSDFV2HNoKSrZjtDQM0Su7TUjtaKehZ8MzU&#10;PATEWHvvgZBkB6Ddjo12QGAAgBaInNZo/ZNNwv9YyoGE3Dv+JFWaL5RSJNsCbb4e2hIDaO0F63mA&#10;06yolLZPNFhxPbgWMjFBBRWQSCZAQdYpxdZKqvIS6gGzYfGK5hWkjKm1rSocly0Ku2G+k2DDVJJQ&#10;2feBqDwy9DrEDUP6Rr9AwFJr2qgt34y4F+P0GcI/fSlkcGFsmTC18fGGcl7R7r0/qwt2WS+U5qth&#10;KmaDWJ1yCZqkFkFCB5dNmZm5GQdcAotIhCZYYFKWmd4wzfk47LB0kSo6Wyg7XMkfQhvKUOPwuZvJ&#10;QtZUhlj9TbJhSgL+RLPbe02eKIN89FRHuwzzNigAy3Q6GGCiPRnpbYCRlERzC0iDRvFCG4c+HSdx&#10;4zgaM6R1TW0MnVdwixPzDMVYmB/ggzV9+6F41d6c8p2S2xTy9l8fB/ogugi7ZNSx5ESODTRkuBKL&#10;M+CNLCpdJubEiMRAhM2ZOjrF7wyF6qAGZsRRNe1jMQylqJrOL7sWroQ+FGb6527baUOFtzTqT6/C&#10;1b8dB2QO7iMRLIR8Mj8vGgkeMkIeFlRxINYGrFuGy4MEA5uhe5UvhfW6pFXY/j8MkDWnCz7hpFes&#10;t6Fkw99wvEwjB56b95/RytDmz5HJXFoZZslCax0g9NLCw9gyKFI8xedskbkcFNMmhOJ6KxP0MkPf&#10;JV+CPxn5TEmSpgz4ZWKNFuvRmwDKWZkdm6ILl/II/DQhGrFEisGIa5y0UF1TZe2kWZXSHDAeUi5G&#10;87QYEchiaV0TwVdqiH0VXKijt9iiC0F/Wj40THZtEK/NnjZajLypUOW7gnY75IgUlrkmhA2WSmGf&#10;DJ3yuBpWNk5Tw9cYS7WqsBpCDgM9tlOopY4tGAW7QkVh1yJUwOrIDapPBafgQn+Ylk6zidQZwzAt&#10;ne9QWaS8idXqEKn00N6CT6s34auJnI8xhUlTS/v7ToO1fWtFkWkSg5mLBquG4xA+0RG6b4PbD6o6&#10;3Np7X2h3ggNrowh1RtfB9UxlRBRiBmusLSrRVovExThOeuGcuq3bPL3fOYQPwUVjpGzNJhm0Gh11&#10;bMGeGqvkpVUFKdl2kHZYHbD0SsxAEjAhqQjhwpg4iXmXEBBwahMLtDKGAIpQpl0gdUsfJmE5J4lY&#10;6YakoWwv4FWhE0U+uwKues8sWl9tLyQTBPYUmeVK+6lILIxOmMwosqiPIq2OD0DNLGOLNRtIC5pl&#10;mr3lCUWkaWq4IaUNGyq8HVeRQnQmZ1mLPlM26dBeMRi0i1YYAt45ULgdMaVkhgFYZGzFxtmk5Fjd&#10;MmTPXBMMg6AHfBRq5UDBbA1NrAtcvr2TYd8v+A6+H7cV0MaOj0ObHyD00poh7Xs4cTUYaspcKAUf&#10;pSLQ4ouEQ/I5o1lk2F2f6uDbbSqhDTO+0kb2KqwGK2LJCGW2HIyXh3SkzUSWV/vn+kw3cMCVYWUF&#10;tqmO0tEZiWHwcJ1qKAOAn6It0tBqHBNr246TR9u00TUDhj2ZTNro3LYTr6N1HFk0R1Wmmbk4D5GL&#10;w1wQYHspMN5epUFnFp8p8/cZLLBwq6FMtgTape1IQ+oArRjR5jHZBWycxepySVRhWTI70hxpIbSO&#10;z4rGYDmeAW8bGWujyDPAl0hDviKQmp9X11AEk2X2N6TtUQQS6KD/YQhTKLkO8dirG6S0OygkZIhP&#10;QhHGzRjsVRYt0pquKLAGCImAvKpBkd0+lMV0mzK+9nbCMDtE9OoVx50x1EavUyRtOtl84Q53PtBG&#10;7wQQlrhnuxhoUgCDeQc0Ddq1YT/VTKHiGCf8oNPuOxWE6IYRl10TujezRjemBdr4kHAolw3TYXHJ&#10;XRjB/1kbyhIrAwOK46HtNTFYMwzqcyDzleA3uGna2ykTlhFZVspUbRz9lcG4yjaNY95tKhcL/Utc&#10;yoJptvGhnTWgD/8K3h3GQ8VCNGJ1xE5t+IgH9GG4ldkXe+nf9AeMBQQIoOaQgYDhGeCKFRgMYyPL&#10;M0mDQdgRJMCtAlYn9dbWNi7kETUKAjB7oTQnNEFYtjmGBisKgZvhrJ2+ltfHVe51jsK0AGaiGlMp&#10;JXuCL1GPZXAYbMW2Ew3QgqRnZc4usWtkktcutVSIqMhAigcKr4WYiz7kkvSds+CvgkzK3el41gNT&#10;NeVgZiVg2RYwYgyAh5qpWvidMPPi9Di1QCR+YAuZiTsjCxxl8GU3oH16KhPk+Iw2yDSaVoixuCjp&#10;JXSh8I/FuB0Ghg8apTK/8aIj45qS65f+laZqFepCjn8CunspiKGUcjCK23RGFOa/Wb4tiucT0PCv&#10;FsJQZiJCKeytLSAy3SSa86siPwiL4ZMuN7IhAWto6iuP4RZZ2EaCGLFhgH3gJzybT5anc3rk9jSC&#10;Pjm9CfpE8KGbjFrdj8TFShfry/Hs9PLequNWo1fnPz04u3x+fHS3PTt5svrs9Pjy+PDENbiMfzg/&#10;vlzfW/0rSwb2/00XHHVnL386P372XO3DPzmQgco3T86+Xa8e/3RxuX5BR0dn5y/Pzrnl6Mn+qjk5&#10;WVmjixU36qzPv6eQM5OJu7jpCRcp2eVN3MWjmdllUFzqxDVNruDfD19wO9Qbprup8tnp07NVfr2/&#10;zy4PT46PmtNnJ2vuQfD1H9sIntTtT6780SE/Fjp/ZLN5eHh5fvzj6mv9Fpi7oWn61ze+4cBinxyf&#10;PgNOxerwnN8z0NULQlu+eh2vjk+frH9crX88er462D89u2S01ctXlz+vnp6d793R6okHDy64MGut&#10;cldEQHdwdPbixeGmCJEfdBsS+B58viExggezyjGTPZj1p2MhByeb6jE/t3Jw6umJ02179uPq9V2u&#10;Hlnd1cfhMfDnIpIk+dktFWbt3bkwEW/u3HITPuC3Vr+3S63K62L4693Va5btezn46+q1McDxvT15&#10;tf7zIf+5gMurKHD15eHFxQ9n509WvECrPacfHp+O60NQu4axHB4uQo9/uny+Pgfc5xdfv/7Z/reZ&#10;5QFiXZ+fHp7YlL87PfvhdIUYXr88g/M/v+bTaHYICXDq+dKuNnq25p6zH9dHK6R1cHF5eH55cnb0&#10;3cr6ej0rCPV+fk1F0HtxSc15RUduqrk5HD9dcx3Vz1f/aLxXl+uz05OfvnGMsvWBcg8xISdafRJ3&#10;RdRXTdV1aTwOSTsWQ1Q2TTrkWTwk91d/dfKJZzXrLu2joq+H6Wly5Snvhfqybqan6eZpVk+l2aaU&#10;sQliRg5pZVkbp21ZuloC1gTpg+754fljtOn0GbdqIVLd2qZFBOUPyrFZUt0WQzo2OWju63KM2m7M&#10;spFNzrgfWlbXYNyLou85VzCUe3e6quENa9OQ+I05r9EbTfau5GDKNe+XdwtZl0f+udO0a8+Hru64&#10;E4EkPir7uGnHui+Htu7bfGiTvC18627GCGbc8UViOgxRQzLcVv3Ih41l3KRj3DNdNkqbZuDj47ov&#10;4rEltu/37rR9G9dtS6Tc9WXX1U1UNcVY1f3A8fMmHwdO6NV1G/X8Xv3Q1x0v1qN66IYk6bNi7Ku9&#10;O03a93lSDFXfavVD0/H/MCDN+6RqiXLKJs+ajvS04VuzkbIqbrqxHRsisTqPlJ+mWdfmfKk9cjkN&#10;mU/TZxm9lEMzJHTbweRiGAlH2i5tRmbBo7hr8mEcojbNkGjcDnx7WkZj2vbErVU1sKnXtFkz5lmV&#10;CE6SxedXuMV3S3nBCH3WZMS8OV9XILm8x1+ild3I4agu7qN6rEff/vBKe1LBrsypEI1DkTdaeNlF&#10;Y9/zQiFi7Uk+VAXcGbuuSbuiaPfukB0jgJQhujgdW9QkSzp2/Fsmn/RJQ295x6uQtiuzoRDo2OAB&#10;V4AvyvJy3LszZvXIMAMiSXic11EzEH2ySk5Ow8W04WDO0HEkKE7apOmaqCkb7smps76Kh5geyG4T&#10;WhVZ1FVx38P4Eb3p+aKxY5JJPKBNZdEOZcMrCcTY8y416pqBmwb7IcnpoUH+AKSpQX8TxSPHcVh/&#10;RrAQ94ivyQK/1lf5RSpepeOQa8pDD9CyIRnHJs0a9iH7mD9FOTZtw2zHJGlBZ4J8I0Q5jn3ZDs3I&#10;ZPMB8GacokyzMU0BcZw0ZZ9ETdbgMcYUdo7COwqUNzjDvmr7inOPQ87bRTjdcQkdG4WcNRPkm6bL&#10;eoCHJIu8NfDzfq6rEVNadhy14xor1GaIs6EpqqbHMzXgPsv7Me5STFnPF/i8PxvHoq7QkbLDEDZR&#10;2zNYWzVwJd67U9RRVjG7ro1lnITEkyucqcqmok/WM44pL41JhQYOvqNtY9pUQddPr7QpO5bao7lJ&#10;P0ZN3qKV7OTWRdv3w9jVSdNk9dCWYxEBNRjDPMqB7c0Yhg5D2jZtPWDCmgGAptnQ9+wFpHzyWzR9&#10;R7gBRjqg2lRpNxTAe6QxdyfWYzUOA3spTRn1ZPV5zlqrqK26lvXXQJgv0UYOeaKCTVaO1ZAOXZWj&#10;syTcCbqeYVU5zFPl8DNvksrxQ5GQGWvz8jLMFgBZ9OU8FhEMnuj4dP2UMG2F79q7Y3X9RZmb4BLm&#10;fjE+/MPn//k/3hC1vSmSo9Mn1unR5V/+/LDHMzxSJPT2Xv57vOLWxjR5HUKqn8+Zr7PzcXy11Fn3&#10;ZFG3W1VXq31Oj0l0texwlV4tWK+KqwUnm6COeIqoNsvnFb7Zu/N2TpziHt/6lBV+TZCm/931f795&#10;cUELfQerEwa6vUJvdbXd8K+frw9P/+eqO+EPcfrXyhHtPk3llWy1s8cR6Zwpe1p8KkvGQwZuR3j9&#10;X519dzQbnWyOsAd2pV20+ubHi+d/fyLRPHny4OSnl89x9ALHPzqV2AR7IZh4K1sVcQAsH62uBGxB&#10;/fzo+fqIyz1fu2tkL89frX+2CNFuCvWhmQXxNJ4FMtaBD2Bmszh4Zv25CHH1+shdN/vs5Ozbw5OV&#10;pyz+8fVIytzDn1fHiPjgwRUzgz3JiSfyYSjbloCkT4eswZbm5RD1cds03JnW1dWA+eTLkTElks0G&#10;rpYj5eVwWt21fByCl1UsEvHtR9GzHVOy/1oSK9TlkGIvG2KNsm5BAc4nzjuMNh8rZekwllWBn28T&#10;bG7TYGLHLsPUY++xQvifArNVFe2oQGmIhzFvejwFXpewJuO82MB/hoiX6NXABz0cRh3lnQk9uAKk&#10;SMcE/8MltH0ztnUdtcPQtWWEY2T7I0Edq6oru5zdTNk3wpURm4gBx6JhyFoZ365tNWSEMR1DiPGf&#10;V7hXNiXmlTCH1eJPuh7nmA15XNC2i3KG7xqc1TCyDZgOSYdzLXA7LQzvmr7HweSpImW5jCdXep4H&#10;HyXzSwdul+HDm7xpiXc4d4fn7ggdOP+T4C5rgiTOQ4gt+F0YxjHused0JEzHS0UDOwLsKlVtROTE&#10;QYo+7bjfEIVtOVGJ9e6TbrC5DQRHRMEjrCeSx9Ln3dAWJd+k8O1f1rdJ2ndDPhLzsOPEEQB8eZel&#10;DQFGOuDQU1wQwWLTtERWMJ8XQnXck0ZkA7EIEQdhYRx1ZPXidBbnLbG2nD2hUtVVyKVnrkQN+Dwc&#10;Tsv2E9czdBVBAtEkfhomen6dXeWXBR8WwsYtWcJIjE5w2wx11lRV1iV13xB1gFsKa0Jg3CURwoiD&#10;7fCNBFiKMYmH2SIpelBZFB2gJqxoSyIkkjjCq77LCMD45jtyKOy7mkigGOBFT9DQFmhB0bBp2NA4&#10;JcbjfEIyjBXBa99GbH2NNYIn8OuiguCO1ZZy8UytjVviElwvnrUriK9jYpc6bQlylHhxArdPhiHH&#10;M/e48jwZiyTq2bLS5aoc0yWWqwntUmLslngHLeSYGSFqR+wVwwJyGM+18ytcA0qR4gliK8ILUNw2&#10;AxF8g1yYgvIG/DhHGZL/z953NreOZFn2h4mNKEXoP4jeexI0ogVAK3onit4b0YPkbpvojvnhGzt7&#10;LgxF6UnVr6pf9XT3dMWrFAkCmYlMIPPce07e9ABlIp4MynMDPqDvAP8ZNuEBWILfH3cOZORPpICB&#10;gGp9fJJz4v2BeQXnHESLACTJBMYQd8rjQ42BuNChAKCUqwfQQarb12PcuyGMooI//AmJNJ6JKOHr&#10;Idlx9aBgOJbMVfjAMAhebccgvBXtt68IhPyAd/H6M4UudOxvv8N9IkjfRZjyixDKj8AWH2BDGsjA&#10;e4sLyHfj+nBS+yO2GD18wCxTZAOvzs9CELTDh6sEEZa8A0W/BSxBJCwi1Sh+xBWWjPAYpIXZbPfQ&#10;3u9mhEw+IhHlu4JI4OWGAs/7AB8mgr56b5CIgkjeIxgEqpaxCoZGGd38G62QP+nvh1ZS78Yrvw9j&#10;tIesWq8bpirGaVhBmAAxM0D65QdEScHv7saY5095Ut5UAo4bMgFh0GBA49D5mN3lkbD6PueUn00F&#10;vBhbRZMGcx7GMwzvAZTIwWgFngAO4GDOYs7A9IBxLAVEgvk4mIC6LQkTEwM2R0O4j2eDCd6NKQRx&#10;zLG4zA2zNoFxlsPIDYgBbov1M5wH7gIEwvDAtPOkgEMgsILBBiDih1+fB7WTTMCQ4hkOGcJn4cQs&#10;Ad00A9CCGQSoCJwR5o9gEqYz0BQP0xXTPoO3BBMaB/8QywExwWWHSyhXuF7k+568u2/oa8hox1le&#10;v5PhgtCAASQwZKUn4Y8ChsF8AOs6BagFQOX0YM7iXQEWiATgHwYx3DcIcAIwCHcTphNEvQC2gHOX&#10;gdIzyAOlQS2FeQ/2P09OBTiqgN4AJN08j3kfLgzWj8nAz0Lah1kDUmcWPYgGT8K9g7nWxXmdmE48&#10;MDMxpwPTsGh/5AAT1sv7eFQIti95o5wpTGF+HrY5wJ8P+AtWdgq4FJZoIAjvGNwmHNYv8VhDD6sd&#10;85g86zgu79pDNruBYYD/PEGgWahU4TwBhAJ6xXzOs0AomN/R45h5fUBNPEAU8KYXXiJvkoOjIYDw&#10;Zt4ED1e3JwBYDEI7mEIcXaygg5sNEAFYELEsWBaQ1IfoA6gLOgpH4ZUQbxNAgEWrwLHBugJoQj+6&#10;B7O6l0kAPDqZFJRhNMGjo9B6XMoNJwZIaKABOOzcaHvM34RwADoCwFnw4Hh9SdyPX37yf9U8+x//&#10;+bvf6f+X7nf/77/+739Jlvkvm3MxqabeJlGw1o7q21fwlI7J21dgwwd0izgF//dMsR9muRTNjemH&#10;b2bZd+Y43ZH//Tz8cdZFLqMbm35CQONn51xcgH1HPpl1P1Twggn/ncvhN5iE8XyJCnOAPxCqkrjT&#10;WJ1NL5PZ9CF1mW1oCoYkF8pU2iVCmVLfOwfejr//XZmiwWqSXkCZbZXTaR8NyUvw5VP3pU8DBhI4&#10;eAr/AnZNqbcCGd6meKVIZYLHzcIXHnzY/B9i3DYTMX0F1HrYgsTs9OA7mZLbgsz5h9Noip+wEB4c&#10;OGAKqUFkHRbFrQHHJAY79IrbpsThZhFzJfUxXgSMEtAVKGJZFAuGDBuliEw87diA82GrgqyHWwZh&#10;+Wh5gagCQaQaIvoxypLgVD6T1oRRfE6qNcZtMX9cTMH/6SL4vSVhLYTnAELXiyiSgXgJtgEgOo/a&#10;ijR4YkEIHkarTCi+F23wIV8EWwPlQ2BA4mZZmUJ7VIgSbcjnMd4opxJCZn+WIv7nYYdltpDI5H89&#10;Yhg87h9nwo2xg0fAcV4CZN8Mzt+wvxjLRdZZJgNBnjrgwRXZ5m/YX2j8JfaXgi6BS3D+m/39N/sr&#10;csw/jP39RCPw92V/4aVLumSwLb5Ot+QvwoWA54X7hAhW+EjgAHVhdT6oMWA34PoUm0A8P6c7QVYM&#10;A/MFSB/WghOOLzC78AIiUD84RA4eTw6uITiOUnDDwcEJn5kXRBDLAEnCjgBdCvjLAeh6eCy/S2Dk&#10;houTxRIJsF1eMFkc0Cd8MKARydsJsAlyzE9uKPj2wEmB6KUK8C64a1NgG+HGAQnH80FQu4RToXlN&#10;ubw4Fz6coJfFAgYvzBYPoDzcwJinAn4edeECKR8HgOtNcbCWQBK74bSE8QZnnjuJGK0pcJ1A/BAN&#10;APl74eYCKwXGzQm60gViCvSsKwkXEtxOYHADYDU5yLGwOMMH4yrA8H7YVEk0J48Ad24OtwGDCl5n&#10;GAbw+mH5UgIWk8fPKhafNJJ90xtYe4ZG48Fb+eCARjnknMatB2FIoZ2dcEY7AbtxGwkW2kh4I8GK&#10;wckWhCoB3DDq62YDIP84Hqx/ABwq7ACnDwQaaDXQ5QE3rD8sd0vysJ3glYZnMJlyEtkPhg2mlhfW&#10;GcLOkG0DryoYUVhQIMg5RCZMsvQHPj9UCS50mBOwfBgWhil+4JATfMlA/BAuBGBCwkjw4UGATcKA&#10;PwdZDhEZ1s6B38aKBlh3VGgKPlqwpPCswt8Kj2eChRnhYWFqwK+LYDxQd4ByhSohgbuC6QqrEIsI&#10;wP55IQuAF9WH5wQPBIwhGFspsjZZaLZ9sE4CKaz1B20KU5yH/RZEW4DW97PwKoI6hUCUIz8+nguX&#10;G3VwgebH5hrwD8ItH4BxGmBhqKPfyHr04iFjUi7ITGBpBRQ77SPZDBkGGAASP6SoaOgjEy74V0FY&#10;wJL2J1GTJNhqrHHCs875YDOS49eJ5oNlCc8jDCQgw4Tbx+H2YL8yaH9Q5CxaB1x/ChoIjsHDCmGG&#10;H5Y1XKR4CNkEOXj9PF4IkPwezoc1HODqEQMgCc8zA1EImhF3Afe6E6IDeD55H+wv2MVEdydRBxiE&#10;MCap7Z1wLoO38KQYBs8WUboQl8La9rHo5gTIWrDTMPYZ1gc9BYuGZRK+INoeVj0sSFiEoJMRmAmE&#10;N8havODwbLmhVvBCHhHkSCcAZyyUAmAMGGSCrFhwxHBF4ylW6Pv5O8sXJDpsWy6IpxaEMLweziTk&#10;JQzedLwGPII1wLRk8IBjQOIxGDAYnFwpjFwkXkCbgjiHMgJPCEggjF1givDkO1NexB8EiQNQC6kN&#10;RDRsAs5ivBdwbydhOyc86DhYDHi64HKGEx6kProLjBGYCtQWTn+s/ArAcQJbGWwTBsIU6uIMcGCn&#10;4Ti5vwMXDRLHhRFJHnLP7+8KygiMJ5DZJ6GoSAKhJqGt8EHxwMGVADIEryheGtwnHp4kbgFPNySe&#10;8OtAkQInRZJBf+NZRyLlT95nEdyIjmfi9/5WKruQeE9lf9AjPvwcgf3x2p/1L38wV8W56YMhKQ2R&#10;3uB7O3ZG9u/8G6fyGUfenSlbnR8r9aCQ0R9/IJsNSxkpWCaUxrR4SP5jk48SQy0x07S6ADpY8DDQ&#10;w0oWkNHjfJjPZmeyO7GsABQVkc/Qc3mQDSQZJJyWvsIcwwwBKwxliRFJICQXN3aAI5hilmLhCUgU&#10;2DKkjYfzQfoODa/8nWw/sgv/8H08NfSq/wAU9cfG/udgp0+z/w2P/jdzNMgneLcgo4J/loWoEg6z&#10;oDhdAuRg2AWqgafPy7th9TI+zJkQz8iM7a/ydr15uL5pxU8IJWhxHVK9/7rL6mN+P+aF/cD2SJXB&#10;TP/hjYfU+b/3LcZSEyxLowClUggGUV/i//ga04v4m7/GtKkLrcGnLR6wcoNqAgYBWhZxl1lM6ZJP&#10;hY5RSCk8f/DpSC4TiqIoBhiGuwOoXHRzYO4VF+HQeUBU8jGsEiUXjRPOJfg4yXNCEReBhyB/xppE&#10;pQzafBGBTeDJgdJO8rB8qB5dSgtYNng9Np4/XffunUj77yKwAt4AjFGQVMufrxWnqEhYwyBu/itu&#10;SBsOYzSvLUekKxc16W4a3rn9Zi/URDErzhK3qQVjKm1Tix+hlpY01BCfYyjEBfx+C1U76apd4vfk&#10;78+YEjsPokOMEjopddmJOxvf34mlStdIl1Chys9iNQCPrwdQ1heXVEe7xUzMgQpW/u99k5sTuZWE&#10;6UzAWfjIY2vo2v4iQAgf/otKpfGPfmByf/eLMxvTFV8nUo4TOuktmdJXMZnRJzGZ0ycxWdCnJSUr&#10;Sl4pWVOyoWQr5bijzwdKjpScKLkgCagp0VKip8RIiYUSOyUuSryU+Cl5pCR2f/eXKFqWXZ1PZSjk&#10;R9sDVkLAQpFGyBk9GVhnIz4qM6xiEA+89Zjy2NRWf8QvWJKGE7Ef9+fPyQ/q9EBMrPiPScQG/R+Y&#10;42/R6fSQsPvLjsYYLAXzkb+ZjonijZsHR35GolFHWsD4hVVGyl7aDzRoXQ/KI9fDZANpgCiGOy3n&#10;KywVWmCR0HkvzO7voLtThlNxycZ1SO0oI+hfHU3FwRflYjj+MGQ+QLEyoQFVVI3KD3XxspVekpO4&#10;mgcX4Qi33x4evDRC1SZYT7RbdDpQGmBTI1qHioH2+79Re8n5Y+ykyuPtC//lj9/8pwonPTpK9Krn&#10;VdKsOgWebepgd+VSN6x6Rn14SUQ0VW7AaTH1PWlL01RFVzAYenr7vrgwpO/vmqzKyO80dlOvvo5a&#10;woNDzXpYa5b2stlhcs7O+ajLGmrEvj+5v/tFp3/HyW850sMqPzRid6JVOr3rDIXPaLS37dnv79Kz&#10;HS0jOZzwgNw8TyNpw/bPHzJx9c6HB2t3wCbE8NmIhAlxMYAM4o63YE1o0x+RWFGOYcamnZtpjqdK&#10;IkrEA1aPylvrxiVcQot0Ee1RDETw7mI5QxFbKBgEcZWcWBb/7tgtLvkEv1zhwg3OoWO35SogBPsq&#10;I0Qm9ldW6og3iUJ6UjBn4B0YW4x0g4jiQ7HdIBQARSThGorsQzHC4VHEkn6JIqJr/VjlSS+e0hAf&#10;81PK/gIA0QpKcGhiH8ufr7kiWg0tmZQAEIGBfwOgP6rCYbNa9fzMaNXBQEavrtfqRvV+1zNpGO/c&#10;rKmUBKvW43LYtcX8o1O7WvAundNWcOvmk7FPbzOtGX0mqQ7oJ0NL0GDWw8scMgy72YjRoK5GjWyk&#10;Hzf2WouESXM6caZ2w5k0XQ7BlDnMJDPm50oxawm6J3lLvbApWPbLS9HKOKxlayXnq9g8llzdVkzV&#10;7u8attWo27Q7DcuW/Yk9vjhsWlfXkYmFeo5Jm+s7TZfS0DlsjsYu/XE7dbEB1czVq5nnbs2OWbrb&#10;pcyr+/Ja33jCzt7W8/yEZ3TnEebCwVvPOATvfvJ49jEm/uKr8EUV49FNtEwxvtExq67G4HeqrUb/&#10;U8RnClhPOWsgE6zZApP6wBE07ZdYiOE7u3/rWZAGptvZTx7EPp35SM+oTId/28z3va+RNPO5/iFn&#10;Pkx5KpXZrFWFi2GT6pQYOtXBmeBVN3yOAE1uYY3fWEtotkd1RuuNe/M0w5W1a0+rQdNcV7d8Cg4x&#10;1z1N9blob6mfvWBYXhvShcDJMD4+qY2meE9v5Kd7s3HotdpNrKHMmHpP45BZsz9HzbGYi7Wo3I2c&#10;JdxcFC0tvbZqOeWYpjW4y7Sth9FmbPO79FjcYqs2AivbTpvb2r2Z7tFeVmk0DtcwanQUHGWrY1kb&#10;O50OPIXO2ZoL02Qad6X7eA8ndm3GberESu5hsl336FebFugfE/nAer3HgVdrLc+87fNx7VPx9r0v&#10;vIyffC1/U8uELGoz0ygh3NjhBM2Qn20x/up8Gw5425C5lU1PqcC60MsFXcd9kZ5urP8k8CC3pQwZ&#10;gBuKYSPhBpPqWShaRfAgJ2JLE4yQmtuq9xGgoMTkVx/KgaAak2L58VHDnHMRJIUYYEY3oSQDTrNd&#10;7JJIjmlAD0tWSQiEdCIFJPGSdm0uVa5JVQenfHHU0LmKo6YuL5xerklbt2SdPUr6evucHV2TsT7n&#10;q88omaNv56u3xGA1abYG6/0d/UkXfMebZHxMX9D96Qu6v629SfjpxoinAcnQa7KKiUnfenRKLfgj&#10;ocdnb/mX0ANLBWjbNlHT8XeamQkVIAgdNq9EaI438EKOW3BJkl8CwSVE8IKwixRTFavVSO8jARXl&#10;GFxEFPZIBC/KtQhVD07u/THycyC/vwoMAMGuwED8fK0RwlY74YxSgMGPG0S/r0hlEP223K+69Vpz&#10;+d5/q7b8oitpHz0fQmuAMoa7SXKZ4RCWhgDiwdWFAC9irzkhaELID4KCtOWacgwmDS5FMFnAPzr2&#10;Ibu/2pHk5X1DePhMGUiFU1iOwG/Qkd9X5C/vyA+3Tv34djM/rCW/6kaIy8T9pmW3pFg6Basj+I7t&#10;G7BmWeofHKNIfhDzIqqR7JaEtI1isCPQPMK7yC7SD/l9R0dCjvcG1YnVkWuEbSywovDHv5AwDv56&#10;ib+iG5V6/8Yt+VVHwj679VeLHUnH4MImUSBGY/E9g18ZrPUDxIMQNMp9S0I/KPTwExQl0ihK5t5t&#10;dko/fmuTAkvTpuEkFJRHZukJRjAvknVRLH/YsGLZWFBKkXSgFBTDB0v1oZBACLGB8YEinEvH3mWn&#10;FE0ziZ15sAdEo3iy/cP6/g6F31rWf6eKfDG54fbJ8Y6VV/DayDtZYbtl8fYwDFJcXLoXisGJpa9k&#10;qwcQuEm6Y8yLCG8Imx0Us9RatCXLbXZKM3xu9OJKhLyEWBZxJcHxP9iUD8oPtFyGtgimMFFQpMjv&#10;FXn7/7kt4JRMKkjkBQwlDl4d8icr1AQHXpk8KHBRAI1IrsQivkkeZjKtFGfjLzGzoHP8MWaW0j9K&#10;f31fx0nDk/sf1+ZSqdSKa5ExvDcR7JJ/MdjdeGSbQDTGyoHQN8ZAfsaTHQAZxjf4X7TTgP8J7hPm&#10;nz5LcF8y2wD3FZCfnMggXzLg5iuC9vd3APcm/V5G9c3o+R2gF406wvLbi+UNxhOWd8HGK3hNrLPp&#10;h6E3CMDQO4Ypub+LwN6zx82xjJ8ztydxHpZfNUNJFubfNA/n6LYEG1BVhg3oqVPSgCGYbFlD6mLH&#10;2og8d2ESroaUjMhioLBO4b+cAkXNSRDce4GSo9Cc9HZy0q6vhcfY0yslq+P5EJzLycI5Ob7kcUdI&#10;Rseo4bUvJZHTCN7go7rValPycuh6U005sURqh/jMW6WkctAl1EU58e+e9v3jLEdJds8Vaik54XPc&#10;3mhKQEREfxK7UdsRlZOK/nGX8gkhSoI783zIyEnv2bOdskU3Ja5t5hS2y8mrx7K1lcxmSmC/bhbm&#10;rV5OVFPN5qnTUVOi2jj9mZOc2GOH9WrJ7CnZrYu8di0nocNy7T4vFpTMXzflxkSip4jskx5MPJPw&#10;dONJJGfAgexQyQ9A5ibsyyK5AOq6/EnVIRfACE/Q84Kem50hjWdFNvu3F7IP9a2omx6FoFmr1cXQ&#10;81zKonrs5EVznzr4xdpIDQew9E1zW7Wf2MDEHwj2ddiqdbhWaTOs+5lLse5TEcymVq7PwbQ3ZN1J&#10;VabsHhYnTVj11p6nN+cn3lh5vCJz/uALH3Mq36mzNDIhr4Us+awXRvzro38XcyZgxBczgXVzXsTC&#10;sELCUQ85vOVOKDdajx6tee/yMaPN78Kmyes5PHz26yMGR9Ua6e0Onqg27QlGO65KLBbRCqlYqxrI&#10;x0PhZi3eWO1eEv66fyC15o+0Zz8bTr80fD5MjAQ3EHjgR8+zt3OGBDbi6Bus6qCYpbSvMcShktnz&#10;CVTC8vxvIZUf0TJoikdkJAkJfMxNmeIxhbsJUGPKQuhZimoOuRMc59hHR0E9LqyCFYNziNstSRoo&#10;SIVhLRNGp+iRMuSiWJvkiad4+AEZbBAMw2m0FgZRGiUA8j47pSYiMAc8/3uX+wXIpeghokUCFoVE&#10;ERTOmPwGtBeZiDqVY0Q8AE/RbaDXcBmW/OHuxctwp7hrQmkUMlYCq2gl7KFB/UFRRW8uozCWymXQ&#10;O6I0SEAQVVu5zCMeIyHLtTRamEPbV2GfTbAgsprkegwBPYG+6BzarkqsBVQj9F0UoVGt8J1iKtIy&#10;Idpy/O0cOEjQh/RdykP5LpWjXCOdA9cesUTXPBB5kqp6LUf6Ll2j1OXtHKX+Uh7v74eukSPSvuuP&#10;6y3+a982nidxo1NE2KR3EFp18WGAQBduKRyDhIj2Y6FnSDyG3xEeOkDhRsVj2CSVosMC/iMEh2wR&#10;0MapN/nReV8LfGzY4hBCWP+DDWMRBMPuB+Xv9RfaqM0J6SO2c0RRkgntAeL9F4T6IkFKJKkXwxQh&#10;eBHvw0LD+AlOEtynePRvR/yeH4X4r730i/pPQvyef1DED2qBu4BaqKl9rXhXB1Qy00skQ8iis0pM&#10;Q6MVcd3QDX62EyC4EvJX96eIf8cYohL74G2HIbyWSIiyu559YyJARwhlgBlrNVjI+RrB5SzaJFjT&#10;lrFNa9wXAU5objiPgXJcc0oWj+kDhxWZhHi2j5NYg2DPQqDkJKsfwnYtoSBdxKDPmigxR9hcxxZh&#10;a1MnQNHWFdVGzT5KmGhsHA4iiT3CgOy4ipGYqjFMUMISXkoiuaRjrawjGzttEwVKioBPtYqMoYaz&#10;RvzoVL9Q0gaa8vZESJWoaVIjBaVeW1Nz25Beiw0NiYX5oGywYZ5E2bw1nzlOzce9kTcE/gpik4kI&#10;0Fq7ba/ISy+Ua82G1FQTqamolZQ2ah1umodaJjwcxo1ombyFWsYOa+emWdKegNgi1B5RqT2kprDr&#10;M2gK99NNKzSoAYAkW2gAXYcaoC/fe6JmLU0Tu3RnwXrXr69s+dGwZdeD4JFdL9kz57aX1Fyh2tdx&#10;K9XByDtSNivvKDEOPvfKuvl5sOJLWnuTQDJjvYSTGcYkS9LCf1Hybc2QeWtOma/k5HzaSMWgrJ1c&#10;1k2BTxeUmldRqVo56SwMWIdFNaDEJFfjpi4xJyoUc1GFvHLCtv1S1VC/oFw/pZLJScWNGYX+JFKm&#10;C89LidlUSKeSfDNDSTY1XC7zcnI8ltKGgK5MSSXNdv11OZnFn9N9S7ZFycv9XQZ2TFdOWtNBBl0w&#10;pGSU6XDmqZzkPYusahFeUrLKRpjiRk5iz/tsqz08UHLMnk3CWXk2RQXRNzzgZ4ygSAu+JR8IQuiM&#10;RKoQyjmJlhXJwg+JSNXecIdXFlH2GIBFFKnEtwSU7v2d4kcQmUUlgYEXV+jFN6KRPsleBmIbRcrx&#10;moisMMjH+zvF/XAlIkWuWCIiRTbymih+iSsvWSFb/kfaSp9NRF/aSh+QhWgrOSmQufsBmxMhzquC&#10;QHAMbn3RKQn9pYJUaCucX49UaB8b8jXC1wwDzfVgUz5cf3DC+0s4BUBKUSV/dnu/Srp3LeQXlK7M&#10;st86975u4fctJ7YwiBM3VtFj4wx4eBV3LvDhJ1jw2xZ+n5+CBckieoM0V3uMttimrbxoBxLsHCFD&#10;URyD751gp5ei0ouA0Sd2LtkrpD+jLUbQsegeecsXMK0kt8IxbKSDLsODQ6tgxO+AmNJ38ZLr3sB0&#10;Ch1BoCS6gJz6uGcUCmtTKgTaL6oYIt9I0eipIqgAjmFxHzKlyovwmKEcPtyKYmcQisM/MoIVKpk4&#10;hwCsILLZnLBaQBtLBplyDPsNKNYOSEcE8wNRhegIoCwpoKX0VbR9YJPT1qDXM0jYD3MZtyZmAGJD&#10;+i4VIl2iHHOKewi45CzgEgDviKzkUpTv4jVkdqEiyrG3yst5fLgZ5dY/9/Wj+xA9E2wBbFyKr4EF&#10;UtIH5QeXn3ZGwF04EeAhKON/0pX+c+P/HyH8hoblqnZTCUJMJyZf6t40m7Xe9qn47Snz4oUC7v5O&#10;0cAp8reQIZmIhz8o4CB+O7CmWMjAf1TACZvn3JsCDuK3+ztZ/mbdzKJVSQP38+K35GNrJInfPte9&#10;3d9B+QbRmyx5C9r0xxvJ22bQ1kiStze127yVsAREtdtvL3QTn8mPa0F+RFcHhxWj5wcmQNH/I3Mk&#10;/PKjF3aQoa7QbpAFY6e0X67xR+jFH0PBKcOmMox+13gqIQXvP6g9DqWeSqtR9HlgoUSMLYnvSPUI&#10;rR0rqR4ltsNcrRF9RkI5z5C0jsSSET0msx33d3rjMOJ2EPvlg9Z/+UjiRk4SN0LXWJMkjSA6hjZ/&#10;yA0to622h4xRr3Ac3bXHmSuHHhXdIqyonCRavGE2XtYbn6oQOkukBvkL/P6nUYj4DJa8AE+3DgDR&#10;C3CbIMa17Bu4Pfprj0maPWnJxK2586nise14z2li4YRikki2yJvxgVrK9obMacpyRjIgJNsBXSFy&#10;mm8SRkm9KEpR56ysWZTliqs1WlIipkSRosRkispUSBMlQaJMYtpELeL3JOhtqBa/58yvzpNa70da&#10;PZ+97V9hcqA8ROSAv5X8/R+g1b8kTvyCLhGhKMFfIFaFIIGMC1gb2/LQXqEIyAwLBYhYlKeI0JV2&#10;6AwC0/shp5TgLlA+lCuArggOQyAam3CBhcA5QQiH8R2ZQ6dFOJywvXSNdI5YsJgrdmMQMbaTwDUB&#10;5GutFKgLSH8NDcZtaDVXdvc6E9eLhh6Su2l5tJhxCLRFy7zUiSw2qCjX1Pd3F2zzJK7pcox22GwH&#10;GwMdcOIDdvLDrlFKWHTo4MXASlKkdUQRpGjBM4QuvZcKRfa/oMi31T1vnw4L4YS8dFTLujBabWbC&#10;z93PzWkPNdrm5/aWOo5kgXugWxyU+VRhJKx99x0HbY8gLiArYzuh9z9+fRM/Xw5k4uLS3g4WrPXw&#10;rnbe5lM65IDIGLws7HHMzfiZNkzayGuAKfLeJ6vXL+hFcS+Fj789iL+826RBOvRzIfyuuX2+v8O3&#10;WUqbi9FxcZOwQSJdGGS36BLH4fyw+L1yGAuYNyQXGnBY/Cf+JD8fygl03fU3XHYbSP8t58Z5tTk9&#10;zI438ad1umvnv50n1WCKGnwo5n09PjnhWo93v+l0yVKK+jwbHGB7gd0ZCwVpRTOe4vu72zeCThBm&#10;o+lgfJnPsfaZtg3DTlE4XQpacn13lI2RRqvg4LReHQZTZIc9Cu7vftri8cMf+viT3AxYOznDE/g+&#10;7z9hx7XRFGsWZw9/RiH7w2GG2vwkXfjn66ef8I7SF+n4Tz/Nfr+Svkvxu/GDUbkv2uRLvi0TWvln&#10;r7q+z3c//flhs98fcPYEe1QIZ6xLpxu4jSx3vW3Hu/u96Z6PVRDjFaLFVeWaTexXG8TMDxiAUvQB&#10;P+g43D2Wkobk3emym80FLU2HjFUTGFvprEQ2MJDPbM6E02q/C4m/Sb+m6Hoj3vc/mB6MJsq1vjpv&#10;aF+81EqYUZDKh8welbfPDifxZzErZIJWwlk+h98hbpDncofczodyQX5EqA2xjHE22uJAeqy2MVx9&#10;rjEnC6uK3rdpP7ufdpZlP1zxHqrRI3vMhpPTTsRySlrc07yxIbTdzvK80VGvi921YfR40DK+pc8T&#10;GxWbrwvupcE5JvFEMJ06YlWJZTQ8F/XQVumE0fikG5mZS6jfnYbjvUQh9yJcWrng/JBw5bqb10Ul&#10;sZo9CdnZ4wt78tnH+0Pc7+oHQ6/8vqN9Clu9WMI1ctqYcWWd2Kz9lWzY1O2MHfnDPFRfGLL2y3aB&#10;Yiy+1rgnhPaLnlCz6xc+36llFibjqn4ZzQiZ5at911tGs4xn0ci8lI5hndXb8lY5o5NXT3w9t8Ne&#10;22ujz8bsrO4++7hiftthIhXT67ydsGdWxXks2xcWCO2sE45Rc4PvtTsrtd02027chsLYPWenqX5i&#10;28u2dOfuY3vcHfIbm7Y35gXrKeheV9fdg4ZbqhejQ8IsNNpsPdEYhZ+zmmyZPbjZlnHfza3YetTa&#10;L2TcztYYxcRWbHO6N5nUNta0CF76xXn36Tn99MSNOm376FBKOoInl12Ta9pYVeq4LBz9QrB38ded&#10;7GG072Uso1PAuOsL8V7AdoyMPM1Qpeg1NLOlQyXtCHjG/cZehaXOuul0WX5JNBanXDQvJLV822th&#10;Kv2hJVq31xasp1uejRfZbdO276W7wawwdpSP53nPcQye28NO6FTgso7QonRyapeaVF8/y8QDlX4j&#10;2xq4lqukNW+a14V2G8WsraN87KA7H5jlq2VuNnrbjmpFe7z4Lcayq/xSjns7er2n/Bo2Rqvhrjqp&#10;PZ58w/AlHYrk3S+xo+s4jWoE1n1BkNOS317eCcJjId9DcCg2zj06Ij6VXWBQDLdxr52mQLnSWWw3&#10;QZsrWSmOR2bBrM7kYsu9v7cuXRK1fnBxiFrT08lk9Oya75pFbTa7WdeyZsS163e39WHLKQRtG8fu&#10;sD+awjU2VffWtf1M5dl7LPUEP4rpJ5ITvhMdOIf9QmdhzrsmGr+2088ldrpKYnCyZri6aRh83du3&#10;AqMxGcKz2klfzdbyttwothvn99vszGtvCZZccHryj9Z2X7iVyXCljMaYMj2Fq0fBZlihGO8042HT&#10;m0x/n+8mR3NvsjrT7YWU3T/p1LazWcTVXh3qunal7554ssfI8DW8N+b5ZKZg0xV8xtDaPvYmj9N+&#10;N9/rjvUxm0aYx/xqnzH8qDroVfrn2LgS16GYozFjWB5bqXxsn4iugsPq2tjfFaYmz4kpOjZFq2lg&#10;T03d1UP/uXrRH9MvekO/MvAEN9nmi3anscacO13JGt+NNAnV8tzsjCtqZ6SaFtqDRqawOTTybDhO&#10;8Meivjy1nKaXQeRonWryvZlVs6iux/pXLGIr9mv6tkFrWvoKaeEwGw791uT2eW9yuHjdq2ld6Ov5&#10;xxJ3qjadq+b4YuonsnVjUgidyrtWzX3MWeusdjlLPMP4Qd/ELH73PFuZpi/raaQpHFuLfnE/47bc&#10;s2VcO2r7RX63GD0dur3W5Dk13OdxLH7qRKy2fuTVUJkKh0R2avHUl1FfeG6NThYlU9Yxb3n0x85A&#10;/ZjNCTbMJzrna2g8y1l75oDgvGj4ese4Oe00ZX3pFHDln5ncPGE4bphRXyj18pajObwqHF+Ch5do&#10;xW/xxAOZ7Wky7BVPiVFGK/RLmmnmyKoFdbo5FmJ7jyeUTVRiPi+KMWccVUNGFZ9keJfJOz62o6Z+&#10;rD4x1/2nsrZgLF3SWmM6+PQ09ZajiUrhhU3Oyul8QPA0FsdQO/U48Rk9vI2/hAxzxM5zqw/zxq6L&#10;nTya1Za99rxs248hF4pZLuo7bpvWFnonbzmjc3Ph7cbY09keD/NMaNEvdzezvu0xEXwptBatRjs3&#10;sQnJRqhhsR/COf4Szff2j23tOpwtufxtg96tR4D9V2/OkLVqWuleeN9hCuYqihmnNyi+cHL1+FOK&#10;66T4Q0eI5Y+B55Gr4NbvzAlnbU+LIbXjF+MoPtD3VAKzaRafNaVJOOYauqfNQ+pZldUMJrOIff5U&#10;MQkb2wj+0lC8HyjW5ifPNpJHMYJp0r34sod628XEGtYkc/Gzh26huhdswvglUUyHs7XtoP6c0VlH&#10;4ewz3nfsIbMfZM3ZeKtVC615i7ZwWOz2wrkurLaVYahdDnOL1HpaS4f71ekqZj/UUczGk7W9Zg11&#10;1p1sLG29/bkRqdadhun4GHplnkfL6oQTjqr6MJsLMubYKmhj+Fq+gJ05fU+zfrdTSxUcq1PN5zsn&#10;HvEIP6scm6zmuMkUKvFjuP2i5S+9MaGJVrXjYo9Cu6ha7nKHXlA41+YFV7Q8Cz+7cw1TLDBvCodA&#10;ILTNsutsO3npZPql9OBpYgrUjW3+VC4VIo7grh45Pg4Ox0uwEZu7ZmWhWTLuLbuXndrwuuvuUIym&#10;byrTPBbuZ6d2dlyu2Ey+7DyTCg8jquCmE0o89/ZQFO97ndChdhwFfU/qWLycWlSjk5ZwnLY928Ui&#10;OnzhPPXH/W4VjOxywUFeeHT1u4tceeDes0KbprX8sFvfjXNeUzT6NJy2szOV2cNvjhPNkUknHHpr&#10;xsqU3CprK7DKteOH5uton4n7mstFocqMQpl4Yy848zlrP9GIVea6VvAQi7Oxqq113lmbpXOj0jHy&#10;FxpsDg1HuZYPt8NPOYs30hcsxWktM/PmKk7nzPx8UE9K4aXG+jrw1iOH3sQgmML7x3H7td901R3P&#10;62qh8GRwc91tKTffnjzJWNbVPwZ6wbb+zA8mS5M769uc9Sim61irNkfBeLY7z92nXjJm3AjmRf91&#10;1hGS+eIut8nNexwHifBi5a03p418gj2cBXfUWvHMktm22TR5qheGNfPW7dxYk6GA+WDPMmtDKHRM&#10;bUwBB5DVkQBUbfQyCB9ts4G1/zQpmKITkzFSibTirkSVy7WjPesu9roxWaJCctda7JZPxVFRSGb8&#10;J9f69Lqea6a9je/8lHGG19GY53HWMwmjhSqtnbueUz1j5/UlfBhRyB6dudvetSLaqFVVDj+3HY6M&#10;Y1Jou3V748hXNNvdsbU/2Rs0TaN08NFb0I1qwwEiMeLdjo47LzqHbfxkO+1dzGs5HHENbOtSb+xh&#10;DOx2lfeU40ZXw1yqZYmO16Uz3aFFQFzL6tYROnpVTYN9uN8Yx9GFML6EDytmlOcWreY8sum5hn31&#10;fN9ZdHVt/azJL5/0OtvIwvOHZKrc1Y2B79qTxwm/SVgsVl9nNKzWx8a1zzEZoJiXsi3J9zq+rqlk&#10;Hula+1Yx45nxu91kjk05olnu5UVbSTOTdibTR+yAxNal3hXqi4aTL9s9I9dzKezkMtV8aR/1h8Pz&#10;vivG9F6KTKu9aQ+FtDn7mjPHkjTY9DMRvabCXmCEn5w2YXZwVcqp9bl58q4j3XnMhQ2v9q/FYLVv&#10;CU8cjvSrO1KJljPjcTndH2ByMaQ6ETTL4GRLPW1js8nqUdiqjI1EdlDoqWaF88v/Z+o8t1VlgnV9&#10;LYKoiAkFE2JAQRATohIFA1EkGe5/91zfGWfvP3MIzOEDbYeqt5qqTuQtACaJhOp8qsje06/q7DZq&#10;3jbTrZQVCbm9MzDN1MXLtFacCsFXkurkdLH7+YbSWxgKUxnGFgsbx3TiHKBTsT4NXNy9+Qovj18P&#10;uW/QJMIr7r0fsACD4Z37RtmLNfrmYOvAZ5ztcu7HHWvv8elKfEc4LRyF4/0ZPxp+W5+W0O6RVr6N&#10;eK9J150EhXZlB7GlBjc8XCUGHd25eO8m/fV2UGF7jWo+aN7/TA51Rge/+CN+SnezWrNyp7cxoH4l&#10;PH06v6NJ3NzuwJr5yHBY+gZlplkSZM0ysUnXekEkSS8fWfM9UwhTFFuN9ZWwoXdEcBdyvCkbQCXS&#10;UH0ZawbA+H4Xrr6TQ7dfY0tPUGZ8gm+2Zs+hvbg76S/p7drGVrvA8rzB/jPT6x15VRUH5rFmi2d0&#10;1Z71JxKSbUip8vNNyUT8qnjkZw51Rl0+5vKuYdnVKcAMTyv4IK0y660HpKxDmOh0BQOUmBlaXVN+&#10;KDQzu4RLg7mUTtmDfu40Une/8oDnwkaYItZ6hesIsSan9wPlEWePK9XY3j0OOfUcnnzwgZhtOwCD&#10;X4NwsZSunVNiOfWTe0XtaXSplfRdvZ8mtQLyBF9e8pfNT7yyi7FvnZObVHQ/6NTa5R50vVKP5V2a&#10;27XnOglGQ6QOmbVgGVnEJzy/w1PsofmfqX4Rb9J6Nn0RlBQWj/WGspN4W64HOPI53F9LxtpOos0A&#10;MttOnzKaGZ/NR+2Gme5AvyLDfDFFgYPkgBdHHnVroa1a17FoJG2rN32ZHZ9KoeuZE/+WtWNXXD34&#10;irBxljN9E7TK05PyPB+RdoHSlEJnSD3Hz57GJ4mbnnxg1LJ653jzi/3aBBHv/cGQWBbdgmui0X6/&#10;v36L2JBc7MudxR6kbD6K0LeeFOY0wLDmfWTU3XHJbsxVOpzwx27cuOfd7ku9Vu4k+wpP47ezajyN&#10;SbAuL+5x/fVLyOrYvr4dqxox9fzWnKhdXoLWrAmrbHHw5avH/NBgWlgl2hbV+H0BmHkBr0/ugXKW&#10;pHtuGAhmV48G4Zmjizsdfo31ovlE6vR5xB+O79qdKPKsFn0b5WzWVbBFVhdftw9UkKHK6Hy9okLn&#10;RBSoa69Zd8PiUyIpUYaRKgQw4xHIUioXJNGsDvKuc1v2jIz5hFVr45La+gncLSshopcjhX3fPeDm&#10;vhGdhD3kw82wfAPZw/k38x2u43VLy4YfjK1WqvFTYLBpHOeDccLlt2yzBZjy6OBPFj/ukdTdT4mM&#10;PhC9zhNnGnarew+eeDdWUPi7/pMT/AYJR7gEXwntF+Q0XA6jbG9D5Ngfd2/J8xl63HapG9quOLSy&#10;461/X4aN8pPp7f6M2/OXCY9H4928ofMPZyhSG7OWO6OyWxY7EV3VmsHTY6CczPrmtdQTtm1w3Z8J&#10;wIsc/Foa/1JCC12ZD2IcjcgROtewpXFpPbNWKYXFX7VzfwgZ2KyFmJCgdR+75vegFfubU45afvuV&#10;J+9ecIWNtrtdz4ZYgJAnw5V2cv4uC03M3oznn3ZM3JW64Lnbb9imYjc4rdIEBLOg3g/u6cdrXadG&#10;aWtR2+binwA3SkWs0zgHxDHtFKVqpMK17nP61K7z57Pb2dWgzNSXeVza+BdLCRnB8YBNiA2Ln98g&#10;uzSe9c/6g94aq1SSTustTh9KVcw9FI6PSvmxk5uNewycK4DxrjOCMvJr1NHe3YGcj1ojXxExVH9W&#10;9C950ObV6vQHHDysspvzNiTrztuCzN1mu3m9JZc9n8XJAyZCYu8+B2hzK4WErAJbYvK9kQLlNKrs&#10;yKwBzD6q9GZOpRPcA39BKbPz7S2DUr+kwqTF9XscyvqTFdHGZWp4Rahso2cW2ZvLJ6JsflPE4uj1&#10;tdazysfx5m5XA4zYkatzOzo+v41JLWEuh/ZXEv9MDnt3yi5Bof+d78pT7GrC3HOcbFWjy1L4QYvr&#10;bEqIRe/c0Jfprajwy9sRxfGoIXzMKeVtDojVx/ZJL51tiY6GZXTvYIOdvEX1GkhUPdt0nAGyfwHM&#10;y5i04ai8S1h0DNZIkzuVV6r2TvchIfBLfZ88tCnD822e/Y2WkTxU5kJqPpWRXli05Ob8l2+Z/rah&#10;ggm2A9G6Mn9L5TqcBocrPdqEQr8cBynIboiM1itCvf2SmKd3neb4PjydmwEszIDjIW4Ku5buhLeQ&#10;fQnpsEd3affZr1m61uB5aes8wnOBTG/9/fUd2332EvOLZjnaIy34fBHZpkco0/TWczp1gAEpEeXV&#10;HfbtbuE1gQiBtvFncVCoFG5GYd0IYy3GEnj2aUzuv62+r29PmrIoqqv6chKGW8vvlOR4SVQz4caN&#10;1MJMmA7kJfzs7Cl3v5Y3Vcq4pPCfU+jUgZWtr6HifbeQzsvx7AJ2GzfE2ndzW1q5UDf1dsUo/QSu&#10;/R7d5ItdmlVQnZnN8RAEk9fQMx0U+aiDFJFTuyUd+yM3bz7To7XjixfnmYv19KFrALOmj/w9dMbo&#10;ZgTedgnDWnoNA3NzG1eOd+YiZMUPT3NXpdQFdYltv2ztCuwN/pbPgYWsTh3Rz7NmVMY5OBDeq5/E&#10;YRknmPpl3r6NCWV84+aXhQHkYoS6f6tQBUvF2U3tdkb7kW6WH+aiX/V+wpU/vpwHEXxFWyV/3Rkq&#10;D84bf2l2ay8LLUoNjS9ms1foJRc9uJdrTFPrDHsrYgClVZrtCxmVcS8xL/4pUE+ckltXBWFb706J&#10;ryMRyPcjhD1qKp3wc8VGny61fDRvxTzppwOs98iKk7Ix+XxA6M0RvCZiCJ6w8zfY0G5ibTh4ERt2&#10;0orUCvfB8VNjKNSLxB8mrYVMUbq8lhvYbqmEH0rLeei9yeduqye345MXNrWxvjhKh7mb6f6p/Lt+&#10;4Koqjxt2kjeVoNbXdxs1L/U/uSI6aONwjndPw56ieTTXFrR1atY3ANPVN6explf21vk3uE+Vg+qx&#10;YzH1ylDP5fzRI18v/Cd1vITVJ290dANP1F2jXnZoA9u53/3A1bhOPyxIBB2Jvc+DWM/3Fct/luIG&#10;FoqQX9psWQpg1vttC0Wicqw2LvU5rfv0VMAawZYZWBRGPHv8bWyoYkrR6SJMKztJbm7isWuDXFuz&#10;/RkszTt1czt9YxZBYil/37/X2LhgM3Pcmo1jvDahoVr/Lx7XeA76Uha8hVHWLs2OF2BaAn0qvTys&#10;wjq+Cby79if7UUHdAknHFJqbkVcmD9vv7F6jxuM7RF+h53Ez3n6seLTsU1CmkDWqS8yke0vr4nMa&#10;hWfCnzSEnb9pP+HEN/twNtnsKXUrR2hOlkNW+8JAbf+0VtMq3D2XVu1pZ50IQ4GqvXwE/5wKlVzF&#10;LrtaIegoHi+p7XtVG73dS7vQzoG2DiJY/YC/tbj0z+pca+W7PW8Vm1BHPuOHWvs3GuGvaF3h/dbG&#10;LAbDPWLuX2Q4umOTeLxhdltQjqDiS3CjVqwrMjCUBRLklVzH+6M2xXaYkZUZc2i048nuIB6N0eD1&#10;T37gCPorpzFjlPPmj2LS/efB3bqJPA38Lm+nQXilj9TXHrrtCtFcb4zPIw2eiA6cF7pyVI5VU2S6&#10;oGOyRLNHhoWDshSQphicTWIWpFCCM0hR/7Ns8mtWfEWNsxZ/+lS4ET6PBQ7251fjkCblrryFixVn&#10;sPsaEkxtVNNKd96AHrDCrawOf6xSG3YH65qmXfvz7dvwBhSS7Wir9qmeW433UB4V3j0m/ZNUVeh0&#10;kJPaPGl5jCT22zk3lpJJF7aCAyJ4pQLvUqdpj/Gy7zC6gUUWXQpQtvtwb87fueeZii7wkmsaZqHI&#10;GLfSJ4b2jSfidZXFYLvnJP5ROBB/IuRV7sts0GuporwFs/KN5aSv9rUPI0YIi0Rl/ihsRtVSc4Or&#10;TODp+5VVO3bMSuI1+sHhfGhXI+UsMyWDZTfM3qUlDRSk8PDOC5ggtNtr+MmXq/zp0FvHnLICTvyk&#10;8J6UnWz7GF+aC7GxZeVoO7eaSAwD81XwF8NzWFvVoDfrfV+LijKkdtutO0YXG+LypMpp8RotVg0F&#10;S9uGj7Wes9+xflAuyNNb5H8zNBdtSiN9shcfnU0rd5cW1bvpq6MAJMZ7g49H2HexCC/kW3f6SvfE&#10;FhOGezLWSN/NzotGodZWfYNezpwz9zvNf99S9Bh73XWPFzrFfHPSOf4MpBWAQVOTCWflUX0+KGgG&#10;H1H3ln/w6uswt17MY7wPtNvkIU3y6eAwviWWtuDnybJljUx/HE5ustyjxwrnp0CAP3Rp/2wvWY8Y&#10;HNwECHJ5zXzKJCYyAOOz5dgTppqbb7Pl7x2UoO/aLWbrs1HP3W/pJWnl2WpZWBzL17ubtbfO5KVQ&#10;QI/ovQZS0xeOqEKCLn0+blr96Lc2Fd0F6xgkG/gJa/FRLqgC/+d7nnKQUK0it+w8cAkuv0IVYcJw&#10;4/AXFtqqVzjvsmL6W0+NZdREqIJ2sCETOmgJX2jS+r1OIn35os/JIFVlz4trq35WmZ4I32yDFzxm&#10;LAg3kUD8BZjGY3WnX1ZbDKW2PTnB5/HkJJ0nnYxI55QFIinI+Vmt9B92ss+PnEsQG5Ktnn+9ONbk&#10;d31f/OHfkW8kh82KWwu15yUQF0rCGS3NKjwGXSfF3uzfuLkM+EjZPQQsXi8Xv1CEN2lIl7aOPUj7&#10;ywNxxgTIY9JtqxHnPwzvosSRU41Dl5+aE0FmaWLfHrSNreYwzZ+GTF+zaKwacgnjgTMlX8DjWKIX&#10;A0zJqbg3LR+C5NzedmmTZmJ1oGPueyNi0m9cIpxzoXb92YBJRZ9cI6tYHdofUrg8R4txxwk+6Mou&#10;wPbVKtyYInzeFeMB1cZnkHHfafl1FdZlOzIBRrusVbRtkIfIc+wfofzMKsOUBPb0puJyOtc46Wp9&#10;9L2T9ha7kP0pLGt91GCwNFK9H4b1GV5MJE9qPMhX61yX9soM0n49udmW77JBZP61DELEAGP2D1P1&#10;XJdrRHHXzphnuUd4L7Ukq7V0Tk+E+ftjcsru9jmqSjWA7ttD10cLYq7nnvIr4YEedT4V+F51I6Th&#10;19XfGtuP/B62YGDuEv+Abfc4hkuAsTbI9pPa1WWziw9HNiR6UwIZYwP/TsGLBmMe5Bid3MXmVrUO&#10;v5Gnf5VV0nusBddzMO1sZF0ER12hiry5FVRdmig0m8y4eoQ7aNy6DwSffDtFgCmU3wU1YChkHb7V&#10;IFi+xx+UnQH/rRPYgyGZ7W5Ie4qpGMPlEqgPq0rMHpoS70NbNJxsuCAbDmbII7DojeL+bj+hBoyS&#10;fwYtP1Jtr2ZfBr2q+Sd08Ynt8NvJO7XgoqxVX6NsEJuoZkzHSrtyGx7fWZ5DJW3N3VFnCcwpEDlc&#10;fF+vW0O8Z/msvA2lkV9mURgH0bLz5jhkJm6N3T3o4JohKzzMtVHxADDbgLkmi7dekfLtZTJQ8In5&#10;cyTt+W6yz0NeYL8ggHbW6OGx1oB/79ZkwZ2Km3HxUXwoAt1s1V1CGNJQPj9eF4dI2wKfETn57rs3&#10;e5lrcXp6t2irCTBY0jy4/pK93Vdwo1Ma/V6OO6n8nkQybZSeBD9m+o5UgV8g8LRxZ6dCuj08Tsln&#10;xsPXbNROPmc9mK7P6+n1xmXdyShS13DIAdXJ7x6sdUN4DPjqE2DS4fL+lPffDSafLry3bQxAHSJr&#10;BUSMbKFcWKVV9TQuQyj33LGn5E4z0Y0Gt3YK7Fdr5Ea47c3eXo+hTyXproZLCFTQ+VRIXYwjsCHn&#10;ecUVByclgAkcjREHbhEeYOvlzgbeKsfMhOQy491vpXLEQBoCfznzWaLPQ9WwexCmIV1TW/xRxa4X&#10;qceYQnBvUGH3NKUXxjwpa/Hm/jnSQ0tKeue6VyOi3Pl7mjnZcedJp+5m3eOrrzlrww67CTKb/Grr&#10;LYu9jZM9FMiBTXas7bQQvErIrKRwcHsIstSqkgsB4+ykD3qfWemc5N3KQB4Ih+GedKvnBMSGtFZm&#10;HwHGzeRVWS7Ci+FgYd30Y3GbtiX9/jtEu5O9aOYItCBW2Hk+mQ3C0z9+2I1A+ax//EEvD/7/oWKD&#10;EktAuAZXEzzGQxirngsIWYsDgEGAQV1AV9EnRleJkyDDHoI497c0c07d6M58xpDonKhF3UXJajik&#10;+PkZfzKxjqpinXFOvQJ8lkGM/9wfNeBxKmxbl6CTplzvQ+9jbrdtG2bv+ueww+3xDnfunzfHfPol&#10;W4WbqzWTHYuNSxsrvdlqyqvpAFm3yIEDJhiTutW0S9RHNWc3uXtmr3PWoqlR1hybLHpmq16w6QMX&#10;/t32Bl3FmoWQjdKf44F/1cjBn/MykF4S74Z/9fklBT7DKLf1j06jSMM53TMbd2Ecoa3GKEYvz/aO&#10;Rl5RNc5Aqg5NPi0WcdzFf55UOI3KGTZp/LyVUy3BODqazxGsJ/xh8kESoewNJf7OqMxLcGxwDuzQ&#10;Qvs6A5pvL4IL5OucpG37DPKHFkBTLYuNtQsXG7iQfvZSLK44BfTT3Fb2FWr2mb1Bm/Dh330a43Tp&#10;/1k2Q/keqN4b1W3ZWieXif09CsNEeA8aUT4i0/q3M5Usd6BsgND19aWfoi2ZwwU1VhuPtMbXenv+&#10;fQ1eYg93rsxnJFtA8ykx1KX30Du0ZgyXN/nxNzzJp4NofB0ECZin4chtRb2+PFmuHGyKSiBxDB1v&#10;4sJxMudE8HsQvP5yL6FV15czYhgc25XiMEflb2LVO1BvicnfeW5tkbq8XsJncPir/rXrX6OZr/LS&#10;/te0WXMLJY/mJBvHt6VkTexom3lUl+79Hep/j+nJ82EUU518Ff09pqqtPdO3RjtyaU7evP+/3T2Z&#10;PJY/myTGbREPdzzAiHjkfhASuKfIDG1MYayGYKhQoxFUwH/cv46C5z0N/X+/oR0Rp/y7XbookZPg&#10;h3zE5yT7UH9/9n/nXCynChiRg2wleymaBo11GP7J3UTezcyp1zlko/GXjIP9qgyeZo1VH5n5GsuH&#10;Qgte5BUFMo7HB4h9IJMS6KjFdLjvhoklPGv5CISvWaN2K7/hLUgp+opLaVscjb51G519Ws49Ce8A&#10;A0aLHo/TbeVzp6ZP8tLsIb1zlHfG57A6v2ERu8YCte9Dcz6ZpLuuwSfaxWDa3q5aKdtDno5F3AvX&#10;/30v2T5wcFHjazBWXlfFeVPs40+2XwEYcG+ngPnQXhHL6Z7RdGs94lhl9DFemZsUkRPvxbHKlaoX&#10;/GDPx/vFc7BIenu8VUE+l2XgjNRxcDoPqhG+fJncLVVZ7NeoLgM3tf7j4y5VAhj73y1g1ZL/3y3g&#10;L7SEdOYy/H8OSawDgS0Ntg7uySj8N6C/1sZD2Ut5eMrfr+u5P7xtnUx6//4+DcAkil+2DUZ89UGu&#10;7b9lDcyjs1rTbexWMxEMYdB85ZU7HhZC50ISICzdVxx/N9vTk9f68PkbGe+mW3q15bpg6Zd17AOB&#10;ZXbe/htGMElhA0K0jENW7VKoSP8uRbhSKawBBi6alz44Y+b/tWql+jmKozGaouu9WrpY9Y27XifD&#10;oLg9PaCGGOJxWPUnAU87XEXq7D9jJ/7g2zlS74gQV1hHXjVd78AP7wvw8xPfowo6VwFmjjSknjne&#10;tBpGVCsZd9nJqAqQHlc+/joRLan/XTWirXodF/9q9qGSw7JQp4o5Xb4pgn9Os0oruOGVnE7Bu4fR&#10;p/AwYnRUKqfP6l15uxrbmw1HAIO2vF6BODApZMez/hQG2u289T2sSm45JlvArpuSD350A72qHj6n&#10;/vXQlR10VhdhytqPX8h4/NcFKONxe97DmhRck/ZxFYHRKrTD2oYik/Zh+KcOeqfxy9UuF+3+N5nX&#10;lsfR5COOKBETQR/xQJedzEUg9S5LWEdUyzx7c8QJEJHssdW8lGo1q1HNvGW5+sCJOvIs3ekkXhML&#10;oVNtOx60m9jEqtb8E1PA8wVfbDHDbfVeg7ilYqOv6o9KFAaIWJMMdqgywS13JVzdsR/KeI/91Xl/&#10;DijbuDywLDJnQATapNX5RV6fKEL3wqIX0klTftdWZ4WrcIXWbwYw1frjiq8OvxND1nziyQ7HbJn5&#10;HeJKGASNi9gzb5QNaiGixX1JaGCQWReajfyo1g7f0QZOhMelMJ9TNFnih4TYgPa7rYi/XrqH7WLk&#10;5GiLVRsfiQAT9tm9mvTFy2PcYaQA5F+bZRKZlS/iHDNTnfWvsgJvK/oj1mshpy1fDiy+4UL6eCA4&#10;MS5Ya/YX+XZl5RgV9mQlkX8Xef6+sIZHbHfIWs5rMv6zOh+X2udeEb9WAFGzYIK+K8PAPHyOCL0g&#10;LhU/MvL+fJjlTW9j3aaWQjFOu7s/kqaeVXZ68/2L0AMMdjWgNX45VsbRR3O2/XZGYxMI2OsipW7Y&#10;9p+qrtwhuz9mvihBKWx59tIo8Kbh9lzQGGW4I437lIFpuXgh0fh1OW7Dx6piYOiJMrj9DhRRlcbr&#10;too0cD8AaTUsd3pkU2NVeyuFX8ZdFJPLYX16xAGGH5PS2q0Pfk2CG5o5pQhyC+zAfEJm41BjjT5a&#10;qRXBxrFV9i2wowa5fSYlzApx/fUDGdlA0dpljVFltSrConCNtUupWp60bCh8TRyin0eo3gG6F8Dc&#10;qHlvX5T12JKF1+agRu1KewIy9C/W+pTC2bjb8LYu3du2yeXwhJh0+kmYuektr1mkZI9Zh3sPTQQY&#10;Aj/Qq75+9foehGbmVRQf298obhFRwJoEmOQyNl7s0LCcpbC726uaKYuBf+8snin0Lny6Duo/XKAC&#10;eHRFZbPiZm3FM/FVd2+9Q/ZaLJv0o30mEL/E75GbXtrM2rWSKH1a47AnzM12x8t7OAQwAY6a+ry6&#10;5QtLdbA7WYcDi9668dpylwzcUOBPWmzbEameKovKEfR4UTa7Crw33/CiOZpcnnsgxKTKQ/FvV7DK&#10;D+ZV71DY6i8T8RJuR5Rek19+ARh3cDwZ3TkI64phYZEde29jKZgpDzL2HqZmNjX7olITYa7EYZt9&#10;k2pf+/kN+70WVrbQFBMzpOEAGcMG4Q+3wWE4L2NR541Mds1dM5WL9ULdOm6vAONrxd/PHUwqFBxd&#10;w6FOrB/Y9MQsPrdyP66XYqk5Qoj74CKr/vOcVXqDhVStCJ6HzJ9YlWvnqctNL3fYyd/e/HK6ZVq+&#10;fnTzF95hgJ1otGkYbMoEmPmHgQSFLJFO4Zb6o3XBYNVe59RkQMoCacvdtzrf7DKTqlFAGtB4eoZA&#10;tJ27nWEnAbE7mV8VJ7vu6LnU7zS3i9a7oRrdHGNByedud8qDiHfwfu4BZvpauqSABG1KPi5Aiy8J&#10;BH0TnNbvvFbHt0K0mKrS+a2DCOQOIZIaQ4D9HqvoDOJRD50s/WgQM8vLWFJ7r4xi0J7U1F84Au/Z&#10;Vl5mPjkfaxJ9Wf7N0G/kNjvwhDOhk/F80b8+POB7D6erTqunrf0WwcaUJgbjiqC2mMHMQT7pTEN3&#10;7UgTJyK175JXXm1zrvDyK3AIfPJuM0U39u66ms+F6d4btviU/5ts2AezuZ/m+hdMXzA+ahUFQw23&#10;dQyGo/22DT0675PG/PqFuZHErXeX3ZeeFNgYXD58krnjpQdk6JiXZd43bPO2Ol1fxOJYqU/FEtab&#10;YyF/7Rx/3J9T2Ftp5uThgtIgNEz4MSaVSVo6NSdzou1nIj/5H5qus0lZZon+FqKgqAQxiyiCCpgI&#10;BlAwEETEwOr/v+Nz6/3SW1u15XFmmaHDOd3CzGiV8KarPsH2L6o1mpxtfTU5hn+ddyJv5q/JZ4oV&#10;boj//M6gh6dQ1eC2mE7yorW9h0rqA97t8wcjlCuQK4C4wBsKXUwpzsW15wxlsRGGmXTcU6WDPDkq&#10;KsgOh/aJnEP2Tu9PuQb8UTC7FFU8r4ednsR3PmjMPsXDWUgefHLNIyiZbcPMibbHWhHARLO0WI1Z&#10;8eZmM6uvv85hFpSeW514YXz97Rmb+xrtB6goqKfZvvUsVtkXPEL1ns0EBl/14n662RWJpAbIT1d/&#10;8ZbuXSiYNG7orHIib3R1tXAbv1vgOSlRNWsAeAS3bdW+it/QtY8MVudmmRYvD4/l4ut8F5YO6jlD&#10;rvAqF8p7YqAoSEmpvbvgEDBPbFIqlEY6yBUpcXG3BRn5pWByhVBOcVLf3+dFG8Dsous6uK2auCpr&#10;R5++e27D269q1mVIT/XxKTK8POuLA1RzDRljO7sTfoWb2KJxflKaSTauWFLnRAubYum0dG1cZiwH&#10;cpT76eRAZNXkVtvPQJEawISbfmdbfSfd6fhqArZqyb48tsJCF+SDW/hj2kLtWVzrTTBPgfDKPJwt&#10;1qUGqnmVKtOfpWQ4GMfstWBwg90rOLmX2uYtFVm3dJp3G/f6GnBzmM/jd0MXV/qyGyxyQUNiomk8&#10;WfyVWe1WPVQoswLhuINqMYMUNxVxpg/pj+KhyhmkWF8N92QcWq/GeZaw2HH2jEctabqdUzetz+mj&#10;Qu/jbW+uuOwe6/mPCXmATGrrLM+dvtfX+YQXbS0rcYA+QL6kvNTl0cl06LzYWqeRlvb3iyfXRyf4&#10;kMzpXAJsj2DyorMNaourr5mBAHwoUK/3XClFjHHgUqyK1XrT32wpLKuM9NTaA8K+WQimyye4VQM9&#10;TzqgTWzC+vRntBOFRku3yorfzmsGxYUm/1CKxLf7RwUb4qtxAjercoqLyFZ1RKUGhW6oy1LNtsrh&#10;ySqA5A39Nu1OVCuD8FqHwhXJkPazl42K/luZUNL0EkOsdTvtU/xaMGPimEX7XRkZPCx52/bD45Kj&#10;g1ekv9qnQAhzdduSMn/9zMF+WnFR6ZyyJS73OAbb/HKdhWFDyAQcDHNyM6PVx7a2oTgkC7Xt3hLO&#10;BpjyBjN63IO4G58EdCtXMgNlHJAoaN8rx3EVeMhyfXLihXkyHOURGBq/BftWg7lP4Zg8kE98t4n5&#10;L6s+8EsK6clE+fkO09HdfxfSEf8HhgbtAm1aH66BfqSz6V2QbaaDNydaeyn5njePt09qzUua511b&#10;eBcVX7s0mM/BvJOiOWEfOwwlkyR8xpcABLKrHMBcj3SOvf1RUN0Hfy3OL5f3ew7oLfwrcfsA7ixD&#10;C0VmK7t5rySS+/iLGpfhfDLwRPj1kZ7RX6Rc6rU5w8RK1U1p5CkNdjVhYNvNY0PAnrj7sCopgFHh&#10;N/AH+WpbmiODN8227/H6tNgedpFc7ed+VLAf22W3TuvhZV279TP8qg7nDbK36YF24MED/7xFfFIa&#10;kFcnK449rnf0CXhzPAa+Q1Ory2WnKr01gIlK1yEFqrXdId7vP8dIpD13ufuyyhneGnxn5dLf+37I&#10;MXMbuM4EdJRq9nq1+/6RArLKpBfx68t42VDaxXe/cFrr/bXKrKK+rigRcYMfd6XxELvML76JpeZ8&#10;4/cqeDk7J5VzfmaGp1ej+vGmIyfZ1XcTQCIklvBf7ZGDseTz9V9366VLDmJR93xxRggXgb3Q6U9/&#10;eBmh0eoPbw9nJRDLvUAnNnZd2c3v4b/U0NDRdL9YkU/SXu7SoIGtUQg77HLivt0FrOE1AvRD2QMK&#10;SkGeAef6u1px7SFKng/ccNl9PNVW0dvbu4EYSdMba16s2Sv78pcVxtF8ljAT51vifw90coX/tsN8&#10;VKgqXDhsHsAImm+coAvrZbF7UOnDoXM0jAfnYbGSVS670L9GMHqZyYC+q43/2B6o8bgCTZVu4VGJ&#10;id22KF6PH7l5XVF5a98yUyZssADmVX9JCQgE2w5VetgTaPj5WsXJqK/+QUdtc1qx+bmw6az5pQ6P&#10;Y+01fWvH+/kaGD0imy4aweFhlvfKDum++X6nsUi6kxczHhVf6+CYl8AcZP481F8A5llfomL0OMEY&#10;sxPVHIu6D3nv716oeW5bQ7NNN+dQCF3FO3Ws3b3tAuSY8volOBbYqHtcIVeXUHuy45Q3zephLElj&#10;DyY1LDoYvgoyx0PsIWbzny+w38M+vCib6J7XXeCU8d767gRUHGHfPNOulQyZIbLTN2O27w64qfEd&#10;9BK3ek23myt6uNUv+uu1fcPFfC6uLvOSvYkTtto5b+IefzcbDqagYGQQgNEaEp5F9GQpBsTOO99Z&#10;b1Jhj1JElV/1Iu3URZMVI+LEXlIdHoF8c3lUHaEyxEAPla+qpCkcDqF6ZPzDrQjYav1HIuCNOeQ/&#10;UUuh2pNBeY68IQADC7HR7l+X66aE0TQoBCOLWgmZGqyhxYuK0Igq3Vfwpue4524m62619VF3r0b9&#10;3i/ygNxqwfOSXFXjOy+WGKZ4+Vq3Yek0AH2CheuonxPPKasvEABjbZW5gHLuy+aFLjKJ4EK3eufm&#10;oCrt9+/PiBWmvLUD+Xa4Zc5vLGlJm0nXqbWQdJcYSGbzStXsX05t8HaVMQJVR3LjTmXvaEma6uy1&#10;SpUb08cATKdBj1muqxMqoGrnkDlm+KxEl55NmB772/v8dlcO+VebWMvuc8cUpj7MtWbM5akj4/ar&#10;cLfo3qM/R63ttm6b9m3ZkCA0XbMcR3aD0mXsoO/K+hd7ivveHrgCgOwe22W4c7sOiGMV9GnkN0bk&#10;lxno+sWSD9kJkb59nJLQpNodg5f9NK/TMZvGmniWT3Nr+wYCnbhAugU//pTLNClNV+ohirYTb928&#10;/f435RZLi5YQNmWY1pqhKZjF2FUr/b23PVQj9d0VnaiVXP4CKu1QZap++U6o0YPViEdNfVfzRlf5&#10;RsdZnXDAXQxGN70aU011FOx9ClW9WV92XrT5cwdNmDM+UTidYAael2/Vd3Qh1dkDUPxfd+nTGgz/&#10;9pj+xpo+XBlJQOSyPBygeL+ojpesSKJNuFXc4B1IGq2SlTsB/m32TB4PxFolRAuw3PHW1fr+El21&#10;+Paubx9oKN6Xc/+88qXGbRb77lLyAnfNrLqMw3jhDBQ1738aUiRs/HU8nGt7tKArg13/2Fwrzrcw&#10;KLQquupj3R68HNnK8AQOW/45h1cwbWzy+9/kL8CR8615A6rvgEar1CZ3/L07XWW1SqSnaluLonRk&#10;NRNksPqqI6FRJwXnzaSx8vBTQhJ7xdfrJkvFygX0Ldq+3rulv31uHsjmiTfhoC9VmPTwc6D2UeDo&#10;433YxNxP3Jgdqkm1v7Dkyx2RautvEd81y1AUVWliqMjKtTqf7M+f5nGRNUfJBH5+gpGnfarWw0Y4&#10;gsjRCrSGqwMRqoELwB237wxw491fgnhr0X3RuAp+5dUuDUF5kZ0WDaATtQp0ODKj09LiDoO1KUAO&#10;E4j1c5jLVep5rRAiWSWyQge9SM52bL9mNIfOG8pm9ZiXd698fL+snEWnVYoPLPzLDqZb4XwTaruH&#10;vxpe3l/LhdpKgdzb0VDSEpbChE1m1Ka7ZaFYn/w2SGkngfaHAQcTrl1k4e8GLa9ps1z71G5oaOT7&#10;y32k9OrE/vRwodBJKDb4jWjDRrU+XRm89mm9PXQ5Wtw2S2iX2jF9o3k5uMoQdJJM/wJwbfhSN7Lm&#10;9kkPmTIMm88HHSPOp4TX7M7dwicWLJyIs6d7C3xdyvsHNNwPLJNKrtRfBGAmReXQGUxNQ0sLT3ih&#10;ig07JyfqDZqOurW0KuzE8KyGaIW82Fmt293qEEKYVkeafp4ty5hPVajZK8qJ7NgvsmSqoTdhxzqG&#10;IruVfTBB9Fa/9X8lvPD7iDNEPdXqGM2O9t6h20mriMmbPBo8IVhInnGft+xRkU7VGf4M5GNhQQbC&#10;kZLXS1U6ySi/vQo9cHY6RWTDmB9TILKStIX9FnAqyvH25WxCAKOq/BgGr9gpIeao+Ky53AmaFMff&#10;4Dlo4bnUY8Qdf+gcYLBq7Vcm6hlRNSbdoNgBtIvm+YS0y/a8rzoh5mSteiIfoAYkYQLM70+gceem&#10;kwKBMIBBNtSowA2aUex+cXmDc6C4QIcrwOFFOsviiAOlUkk87xcDs/X+65sicVyuquR2sX7HXl53&#10;CtcDIbUs5rPT/6asO24a2gswV/MLU0l4Mhq0+9rgBzP50uUx9mn4QfFCPt7O5EGEIXoJDTzYIf1u&#10;oy0ohEPDuY+NMw4kCacDtzghwEldRXDxJBsWCrYFP9Hr9S5Mnt87RDFn9bA1q5bpzyJQzUvjFoAB&#10;ZAugfuig9z9JadKFOO6hIbUrzdsvYzRuXF/Wew/4qnAv5S3virCDZH0ZAvd3ejgOLwjL0d7d7uc2&#10;b3WPSHCaFt5QfzTt8vmxsvdJgd2+5xr7c6CmG8PUYX0FPapRxXn9NWp4gtSFhGgW+vqnz0z8deqP&#10;0oalflmZkMpr4HBuJI7xFqtbm6Pd/Zj/SLIKMifvebI8dSdE4XgZZ8juK4Dmr6X37Lr4RdKW1Ncg&#10;he828hqNAeaqzygU22rWF0CG5tFCVhmX3EKyOIVZ/3Vpzil/HImdtxs/pDffEKYzWV++oaknnCYY&#10;EOGItSlx5l7PVbFXK3p3qB3BiPfbNLuS45eLX37+NKHs7m3/TRu9yiJqTl3CkQ2mZ52IcfT40LWT&#10;1uandQWvBjDceLezTTOux5Ny6Vv1xoi6jBrJYPvmGi+YGU73SX1woZvdY+1P3zYBjDHWqajFikBd&#10;8x7eOu8F9gKpWSNr1HZTj3vPopLtMkCz9Qp6puTX25wRVRa13Zy80qV4WoSSGBUqY32XOljgxzA0&#10;qR9bY2qrVv9QmkccJbflC4AZ0rti1yycy6Lc64B4PriJqvfgj07de4N5iNf1xTukofodCccgAtkt&#10;3Qis4ociukanfFheXXTU6dZIAAhvZxsTjnPa3bWL1FqhH0SnB0TSy+kvIrhfy/TN2zb0j+LPt1rD&#10;NsLJmzC76RBLM6GWjcuLEprkmkUZl8LEm39Ng199wqhuMjpkg3bB8TRfgQPyt5ADZHu4EBfgF6il&#10;M7x91s4+JiHHzy8iiCubCXpfBgPt54ksmDlUYOpXf4VN6tmhr745Q3dwhn2qjfN0fELjsytUQhs/&#10;MBqCAA3I4QbrkP/CBNSk+Xj7NNzWeVxBrvG7AmZ4njiXchojANM8vTZXzWazqiT5lQsmkJgq5lTt&#10;m9VH/lT5M1o6DwXLWk5t2DmQiVrV6tSWl86s6pbhjUrynES89fh1Ow0sPUPEMX5oXFEvDQ0NlL3m&#10;aWdW/d0C2ClH7luX6exbKt20C6v14yLRYii8oW6r1oD7Tv3YHQC9EnPMRsj1Jn3o25IS/dis7Al2&#10;wXS8JPo8DGcTb3r9rRDWiZ64217AA3dgXY7iWralABhrXUR4ySDMVCY9MKKkTU5aK2609qQYrYcb&#10;IMxeDLUJ1nV62Jl5zVL0VFVEw6Mr7Zk2rLollSuixGnKt6cQyAkh+3KXreG7AVKJhNeCgK4j/zfo&#10;GouAnL8y2KflGztCj1y2bN5u1RHteswr6rZztWWofVP1pMr5A86MaS/CE1KTJgj7F3GDAaCEl8jh&#10;YXeMJiPrKI8vAtlZv8K3b8p/Y7w3aSV/De0LYDJoIhwm+bKzoHTpPZgICvDGpJJUtuRqSMwdnDZN&#10;wJ2Zw/3Lmmy3r32QDPYZq1ClV5tiKLdvXlCaz4GKmHbGksy7lh9PnHOwPm3SErRjsdUy/b1vgrJb&#10;owp4v5Qrr+elXIPeXHBPbyMdnVDQIht1kxL9bO/3IJOXvYi0O1m2Jvk0Y7vozCzPYU/Vj/5VjfyL&#10;sXRYlNLAdB3SrnaEel1K/2jkZ/4AjGhIzZZ4LOY8OezyZfvLhgu9N+y5GFZNSCDh3fYXULn++b/B&#10;xiyfIwhUz+Ec273OgxMJVLbf7yWFdJ1QKogX7NEjW04r27NNwZRf7kqj3wMd+ifEPpc0mt1Arytz&#10;ChDQy6lqvmDqeyaV04oJhhV+zAj6CZr1+XfJiFlJfwlSLWwtbUoZhWUVn/AnsaACOpICySTZ48pL&#10;y/Nw6zx/zjF8htwATFWQ2HQWnA7Do/iJm0Q+GwdzanJQtk5ggkMjXlrj2ak4P9LUnhXl4cXUiwE0&#10;qntFwrO+8aL/SHdbkKxubPvu7UIKTb0FUm8VkGWze499d/iKOwKAGWkHhk4rRgYIWTdlPl9l4RMk&#10;X76BZDLNHcNqnBOW5n/xvrZAMsqvXQxhQVZ3qGjz5vCOx0GEAs7S9bZMHHIpAOFGcxbMA/ehlyUM&#10;0e4iVjEbAObkvfPeLPPsN4YKVbqELak+Mlyh00FeC/xR1m8Nee6p4Il4XLmttqcbTOmNlGGdHCJ1&#10;//X3EKvS84x1U1Qx6ngRQZ7MLFivAcnTU/Gqc6HF2c8dnPU/YLCTJi3SQksqu4P8skC6uQgNXcX/&#10;2xQaVr6oiH+LVNYG1KP6txgvH35hHGpXPlAa9/7cedUczhFkJagOCdDJQIdz7TlBZp5bHvKeO/3o&#10;8gDAzIfaLGslDvN3vJ1UgSJfE+/whF04OJdas/2DKg8dghcx2L210CMuO1BgjZtoiNcsEPMEq/Z7&#10;sO0Xg3NRlvbF8wRuy22VqfdKdUa2NGUbrpjD7yWNx3JP2hcGT27hs5A0VpyF4hQHuzczoLl9wwOa&#10;qvnGxYNgwwC0uPv6eMtFcHNLRxU0MOCXm/I+ndqBEsS0bVVA7bO82OmMzQNq2rp5PvrL3uD3kk7T&#10;fsWwrb9Npvy1bVp5EG+3OOqLIfIUO/fENapfJ/jY5azNZx1i3KvEyqByXpcrreO3Rw1O91qzkg0B&#10;s18ni0p5unYqU/Yjngh7uT6ud/lF19UfjPvUqsqCPc+XMZyGQK2H4Nn1rH2vwGXWz/+ZVaupv/BV&#10;k7FJC5jq2tbo1tSac3/KP1OXF0GYUKXjA0prAsWw+1EIy8ii8c8AmMFoGJpodVCZoVWzvThduaxW&#10;EGgwjZ3MOvoAiCuLKJByoKrrlwwD3BYWYJWo+tqq4NfjdqTywxgdPfezRYdhjEEPHmmtMTEivTJ5&#10;+X7sKUza0AzAMPemw0jHBgR19S2njIzi31W6SCihFUByjJyc7IIs1VM1rpx63HY5rs69z0zvttKi&#10;1i4UA7TYnUURKcj5ozmMlPJtAcSj3vmjjWtU/DIewzh2fiFuNSxtarcFoAmN5vvDOuP2fDFYHwte&#10;c6fcz0HM9WaCRd2FU+ib5LWTQXpMQFJLqEzUrVtivs7l3a4OgGE21kb7jGTy4cdDyuRWy86nckDo&#10;z+AX36Dlu9kt9zyi2rpdIfOfOeeF4nt41iczCZEKKabhZtq8MLmh2p77VW1TecxAE+WXChokJ4/B&#10;iLsmKsNzOVxct6xGsm3xgA/J66pZnOPN0c0GMHhz4gPtx1xR21lrEbYPL7MflnXtAWAaeBB1DIc0&#10;rxSxVEe5DjdnAxhCexIEOX8gvOY709FUFbb2lFWSMY7QIi4qKyMXlQ2xPh5ke9XhrO1vNZ3C7rIN&#10;qfVBYNmVH7J11z4jPF1LqDTm6t4lGyVJJS1nwJH+tPOF2TDynnxYA+NxvNSTwJdeUIDwZJ+FUlrW&#10;1pq9bD+0cc5rFqALz4NbLfyxH4KsXFbILZkvl3P38oFb+G3iHZdZxx+ypJEXDGV6DEEz7QKZz7bH&#10;Qg83E5gcU4/pjM/zJykMeGnwbOaOdWnnQFR252XAyNHB4ANWV8O6uRjx2R7AdAFVZN/dRsJqsxGd&#10;FVscIQWpvHkIGIMMsObUhEPVfvV1ekxwDH2WOjH8t7Z5/vx3XdRJfjTQI8EqJdmh5iXZ+QyUeYuB&#10;1LnR9HXtZMY1bLcSC8AYO+7zR44mnzH0597blGEiLL8dTZMK0r6HwKRFOJ7FzdJwVDMAXXlq61Fv&#10;sl/4S71erhhzzj4Sb6lLa/AdSL6Rr9Rp50nr20TmGBuOa8luRxwBTFO93d5gNgifeEdnOPGHHf9S&#10;JOrRVmOm6RqYu1MCwz4uR3bVVY+s2e1z+HIbrL3+8AW+76YANuEosejjUWIr5e8LfrNeiTLOGehv&#10;siSfMqw+f3VPuRchS+ziQEadUIYOtqAVDVtDX6JeJD4nHSh+IT1aWD5uvjrTQXpt/nqSHb9bxYFT&#10;sMP0WnLQnoxxlaDT1NoVWF1Xzy0Z1loo+OTB7/O039uzTh14pk5tXVSPzncuyaL2KcnSKzPOmx9x&#10;18qc664+1vJw0i/3QtDnpLb505rtXSt9L3atRzccpAF/RPZuS++CU+63r7JC/2fGA8sJuxUAUyns&#10;iitgStX2Fap0/xm5esg/J3QEaIrF+bP5zxi9CwWyeNNHsMK0w5kpHKi1F4B+En6zkhys5mPRloA4&#10;cvEzaZg9S+5W2X2fUuO+/x3P1js5tzG2fzqoa5wiZoz1odt+695Cs0VDBaa5Amt13noUJa/fgpkk&#10;S1bKOG+PmfE671TBWvuPcN6njjNSOqwYdqSCev9+NqqTF89R73XxF0apf4VsrkFadQqPynT0n2EY&#10;ZDerl/4zzQHefck83tceE3p2D05DXOE34nvUexr2KNKN4wMUOJqzFcySBagiF7rF4OIf8SdcV8lf&#10;CQ/WlqcbSXT+ROKylS4k2kufeFCkrv2s0MvxIbEfAuMtNWz2HuODQjPABzhliGcuZTPU61Xud9yv&#10;7Seb4TkqS/tpRI+2PinZo8myzfJg9uEixgGMNVGbul0sTS8Fz7y7BZu9BaXe4pJgZNSCVDcwnupB&#10;O+C4eP3qFBMSU4q5bnH5fD5W5HMg87fbbdmBQKlrLoD7Z+fe5Np4r+NAj6kDjaPsm7++fdi/n7K/&#10;bgPpkVa+/vsr9zZGZ6NxNyd+ZjJv1jqehkRx6bekzW81lt2zd5Dd2z4PcJfG5mJ/I6EiXT/E0vtN&#10;qy0gxpVIPyBs6M/qGwAGD8CgFX4rzO60eaMQYIqAr392w9K4KJClMYEJjcK0UX6YzdPgYQqg/49u&#10;VGq7nuUvd9K6j7LVGzUo99mUxdgA9BpQpSqJYoCo308lzkU/4u3nDoKfqcA/4H2gxxcN1WN/1qaY&#10;t8zBU6BKRfKdlfoo8Ih22+dInndL6zarYNek3MY5B3RjGuJyN7uIlLE8qYi/ftDgwwlYZLy6A55S&#10;weQzzmUADJ9Vy018oIJK2gNRLsmD+HBvklykngINEG+4LPZ23nvIsbMMHPvx6YPCr69BUYZRBT76&#10;eyOodKvTVCPAfwSPymmlEe+ahdfk4xP8GhhqhEq/atTOXi86qi7LED5cloAOSTEHR26Ryz0h9kD7&#10;psnOpaz+URiU2fgp+f0jcBxutyNGWyQJ3ohjcH/HLR2v3HMGVzkshtx+11BZEL0Bo3zxYe+fhj15&#10;UPo2eZT1Azd43bQTuMGAPpVck5Hm7wdGBiiipDtrsNAf5Uj45W78QYWEMKHqkpsBw7IQ6hE5b3di&#10;INtvtEz9iprxwj9vuYehxNTi9XbPYDVOe9lNHPa5qDWjjQQm69TeRVZpLiYYU3hsmtOKn0BqMYBL&#10;7S/ocL/unM5INP9o6pxaPIFZMr/vCzac0vfJg8U4yhJTb9A1y3ew/r8/KS1uf1Xc1kPR53OxZWXQ&#10;39zd40G3mVoTrUEUHLEZrocjNLeL1IkFv3Yq6sMoQFotq3q4JLl38TwH4flZj7TWpFxfSTB2YG0C&#10;53knWSYgD8RjGavfxV9KFX5voBplsrQBEQXAGPX/ih1gCBsxpcca6B/9//H1ZQuqMk2QzwLIpigi&#10;CqKAiBsiuCC4oqAi7ru+/yR9/m8u5mLORXBsbVJoKiszKzKqJkhGYWgda/vXfVw/NAF4pCinhnVd&#10;GkInTJrt5BurVcVvbHdS9kC8/ArUCm6u5O06U6fkqF8wA0fNdM/S6Q3iWEgbe94rOYCqRFxWdvUf&#10;vB9H9iaWp69sJR4V/4F+lDDp8XNX3vX1UQv1F+s3sT1WbVy0isXM0kUnyxIm8wdgJsvSV1VC4nz5&#10;Pu4ymfHFL1aLMvbj4FvWc/BoffRkYMd4IbBqMNVeCMSscREMj3URhsfBo97TcNUTXMnvNaanQcYk&#10;sUnIL9GBhmVX3V6R7yVRZ0Ct1hmtfqW13kTL2EG/PNG1DtJtWRx7xIMbitzhpZnC70g0sUCwkgzZ&#10;+6FHSk5W1UKvc8tfatt62Cu+h/DSMIhgbPXzF6DSUyDaoFNPIZEdxhljs11YJ0ediMucPwQ9jfOO&#10;sArm4ME8HyVpi8ffQ/aoizWq/PidL/Wd4QflD8Uc+OmIWeIjuyLY8yeZ5zXROa+wxzIERcQ4xki4&#10;TxwENs/+3gQz5HH+uFSHCrT+zGc40Tr+PErqF2rtQzd3FRdV3JQklHR6mrRQ0qStHrxJOpTW++xW&#10;vohkvnKQPkyRXM59blVXejY0sNNnSzBsprAJqyVd0K/l5KYxSo/CCAuTaTs1+q6kg0dn8arAkegv&#10;4IdDO6qEuDwETcVp5ZFjps/4y8gXRlu/rWYBdDfTKNK71kANxzP52SftBrV2N7NJExupCL19a27H&#10;dhssmFHDvRr52O6Sixh00VYfruh5KtUfkMPFu2M7v3Ypnfcp0y1DAXeR2fLXTqsn5WDdprZgct5h&#10;t5q/iWbjAQUcSrybLVcHqb4V15j5o9ceQsTTO/O36LUrPLjh6hxmzKGI/vBPzvs2Jw3FXtsHuu1c&#10;J9TsmH5sKWkJUx/Uripar117fJuZFVt39TTG7/CN3EOcmf8+1O6jfJODOek4K4x/Sm/Nuo45EhIP&#10;PStp1blXWm/zu/wyaxSgTz5b5HKTSMs7DbWvxWLxVhw4L1D9O1OpiRZwNCOuNtNbfXveLampwn7K&#10;WU872P2zVwpeA37c3WwoFwG/NSF3eW/Lv5KrCVd0B9Zu5ni0MM30RSx80crSEoQZ/G/oPmFebLla&#10;93tO7gMULBqp0+BOCKkyPvOhp7tYblJ9dODuXcxpw7zXe4CodpliYyAH9eSRd7y8ykwAZrb5nhDD&#10;7RbDollA7oNfw1emHfvoNTmEsfdt1H6Wkc/QtHa5PL4lWKMnlHEEJLntbhi9uGmmlr7n3vFUEPv6&#10;ZltKN4Xc/lW4fsqbi/fwgoPiRUlXROvHD1Oz4+C7Ho+IO77gwraVfHPLexzF/YjQBptisJb7S7IO&#10;s+kC9ilrEqV+fVrBi/uCeouMepNjA+hX8ib9plA2im9NGcg5PYZl8d3YncICROKhM4smNe5kXuvc&#10;TMsgHkvGgzPAUJOPMrb+D3DYu9lorf8vpBUQuM0vJyCfBKSda2qpb1z7P/CoBrcgU//A+nF5MBNj&#10;F4n+g/2Fl84zI9ILCaCNmfFpAZEQOm3FFn+h5O5DBbgPe3UtuparR0wHQHz9ifBjdvo+DNnp01FG&#10;KGwPfHz04kVWu77HGMfZSa2TGHdLOnGP1MYJ51LYuJgPXHD3Y22xWuVqM3kjkcqs+BIPrhxPO6cL&#10;5nuZpiwMZ5Mbu6gYNw7galOyEZESMknZov4DgR/11FxupQOFbxVx/Td78vtFZ2GUa6Uhui9AM+ce&#10;Kh7pg//K6E/QfSG+08YfbBfd9jNgPsdfUJnaHhODgkyKiY36H/iD4Wun7wpbD6RGZsfmWYnF1660&#10;Ltsc3WrB1dAvv1ikn8i+tUcQZ4sbJMR53VHFSeGZ1RmB1Vb2bLRJvJfpnKE98fO2YBa/h8UX0ehY&#10;VqO6rDfe+RcU06EoXbDeheb1frt4qk4c6MtmUZwDcWEAZkjvmTtNP/GrBF9hVXzYv/IklfrevSB7&#10;OpKZU0bvzyZMO3iar/G8xcyGffebNQ+XaD7pH6uzjlDIJ3xapLcd5bZGSoQPd3Pp/WNxyu7wrEVA&#10;bCaDmcxl5tzR7k25HYJoOKmdU/lyIzAGbiO80Q8SUeaTJzLfH0/OWpmjcqld1VL1+SJISfowbt5p&#10;2bltvmcTWsHadWgqXMtmm78e14t+6ay3XkFpvxaSmo0Ulbst+KWhQDyk4zkXIt3033W9dkV0NV9h&#10;e3FoI7UKxIRFuQBshHIuLDPv47Xab/69i5Z32aYYyOLYvKz8t/ket+Raf114NprZgdCw6kIJzOCm&#10;OKpf8/w3j0rZebAGadhPAJzr6F75ysP3rdRhIN9vPUoDSQ4tK8UoVu+LrTMV/Lieo+UpD6p7VLqA&#10;e2oxK0zfsA+Gd3DWUW7gj19FLuhZqJvkN0R1NnYBHLrmjR9NbFMfz7CQXscIUIZqmVaDwzIt7f4Q&#10;ySr8TdW25G7UDjVYcWniMUclPFJHc/zUMD6wPHxwv2zqvCpTiMnKVgoHD52xMOoKZmpF7/NrNFP+&#10;4e+jSdGBToJACFq/NyDBULs6FB2uKIYbPFo6z96z0tkFh/NfutNiuLP32sy33BCymm4BEqq8H4tC&#10;tgsVB2hMrOPrZCJAPmrcNHiQAweVtg9CXQttefup1OYh2dJxsLD/YXymsAAA0bfjTXxaB1bZEFpz&#10;ZYCCaKa9VzKydgheoGGXr53yMSXpR8huX6cCjblmtlyjkicNfY6HMVhgiiHZ7G/BTPWDEtOjAXCq&#10;u8vZ5WIdCHFIaMWjKJIpH5GQFNNIp8bnG07yj2KmvuvX698lXdAYt9G/5Z9UWjpS+4fjIIPNH4AZ&#10;Z0FahwLnY36BVAP63wcga2WS1JWB1BWb5n8Cw0P+Cp2LEFHkICXPjLOZUyzp31vheB/zC4Z48LQN&#10;9BRSRJGfnfoH5Bu1UVhCxJOr6aZTF6Q+1ogEZqVYGRlJcg6wCZfE+Dwda+MexEfW1C3MJOSWg8LJ&#10;8VQg5W4FfbZo+3KTWRP5kIiVkec5mUwPhjh0As51FMY9m+UZIwlus3yX6kvhGHn/Dw6/p9PLo/E/&#10;sJoGU8CexiR59y6Fh9/R6WU3ZKMIQtoNpnRA90bnHvwDx1+mprPy0gBYbDRlmL2bW3ehgZkT19Xb&#10;SEZRryT9s27r10RtX0qiayRVRw+qjryJoLvMBFHpooikVq871LhOldL2UaWSWtQ0qUXlB8EIWclx&#10;V9fkfNdtykiaDRtpqLtIEQjogpnUufz9JRlXz+bqzJioPXQ/T0t0idNrg2gdoZPS82IfiwBx/8ME&#10;iJMh5vE0A52wg+GirH2GC/lu5khkMES2BX4+rb3WzWpHy8b/gZYs5Hu3oDL5D1bTsg2t/hxK156l&#10;xeObMuX2AvkHYhf6lPQol0lSwRVhjK5RyQVVIkHoYUVIrfwGZFW2jYSy/83U01RPJEL4B+3BiU+r&#10;smxNKV8uGk/TEyjf696Z2+c7+QzU9eJGMrrwoTgddJEPV7jCeRd3QTCveWx2md4gZdUVFCuO2FJg&#10;pW7W/iMNc/jzaDKcnc31PGe06HUuzYTOU1kdtoUGtXaWSekxl3gBLPECAWLSVBtO6R6FJvuzwQFV&#10;FohWK2mIBLIByXm95Lxla3/PA518sinU6trxgrfUimF20YxHqJXWg1ClSpJJ/z+Gq6ns3QWrE7JR&#10;DbVm8txS4BJfD/SpDT+mt0dD0PQ9HwloNFQha2ZUJHD1q8k2sk1CHaWzGU2wqyLhZSvYtMILIjFd&#10;TMEM/GT5vY/xX+FxUUn5LsaLJUz9lX5lFu1IkLx9bZLiruo4ekPiLkbM4d1dGFxZDRydhBmya9TI&#10;yKN/ErjS5XDa3Qo9AcCiCFTeox5yqSS1Tg+5ipd29az9Kkp3QTh3BBek1pwfQ7m7ltZfoyGJmzy2&#10;LW9VvWt688Vnd/71L1GZtpk7vwHx83CgDgG0FYHWiJkQpo2WAGyfcKM2hbHDP68kmMEP9suNPp/5&#10;HTzqXaJnP82vKzSIMlw+BRr6TcdQmKG5mFuPFyPuZ96LWCme3Zlr/SiavHM63CufEL8XuntlNjz7&#10;M0zAoidzHX+l9e5XMxF2oBTBDByrfSRvfV4ZdTS7ZdSBzoaFclqKzU5wHQSdp89BVj6eOD725lj2&#10;XeZKv9FLSpd4Ud827Fg/h4SEcxY3uDwuZxf5NM2ymRcUyfyOavvSvVdJqoPY9rFTobyitc2PX18S&#10;8r7DEHJUpbTNXNAlb0HbkoHh+bLh0jc477Cj33Oyh3OXF5Wcd8yIqUcVMYXMJoVHn1NpnCfojAKK&#10;B8Lk/k2VVo3mEMy0n9Za2nhnP0sywhInmUKnNuGLVcGmRWvjlLSwAv3I76yI56P6/yC7L/N1Odz+&#10;fcSmK9Mhcf9B+kZu+s2aweWFvMM03YBKXySUF4KkbAclKcfEbgP0+wcbr92kkU+lfK3dUkAf8WuN&#10;UmYibWuo/CurAFKrNFvYuLVPrzVrj3sW6J70RgxG6UbmVTy8QacCF7iIukXR6EDsaK2QPSVXg3/a&#10;K7gZpugF6bXh6cwvHfE90hHj97cE9AByEnX9wakve5gt9qa/rdeNkPYAp94i/Kw+FTfPd80GKcSp&#10;mFcyipfrhit42QHxOqWY0zvU7w1mPOKQXUbCcPnVO3Q6pxuxhoh2C0QI7lj6u82s8WrjDS7GjQTS&#10;SFPXN/RBljPZweQZR5uomxPgN/If0G9orZnNt1SD1UPpqY2JhgNqwzNHEt+NZCLwmKI0sRRQ5nHc&#10;J6iOXnYgvwodAko2x+3fbvDNuSkQv+1vIUbpqS6xfZCVVFMf5qKLOey3s8Ik7UBTLbENY1JpZL7c&#10;S7VuNgn7IA3xtWPmMP2v6xv9vOZbbYi0NgyK9U58fXSIhTnu4bBlRtzj1i5V4IC7HtLO0/tI4T5+&#10;cde3DIL8lWdqaFHZBV4NQRVmWkzvHsNt8YUh2jSHItKd9o2AaXWxgpE4mwGaLppZto4sDuniY1RK&#10;Pekd3RWQ1SyAmbz6jaVSwTbR7buR50b6WhvJy1tU3WjvdIa+5Ad9WHWdio3dr4HFl/xk19a6qr5Y&#10;9PPk1+ffzHD+eN0FMDODvR5e/ZkxWS9Vtof4RbJmb7D1mDy/wtc6bX24nWaDsJt/m/JLK7fRhrV0&#10;+2uACvWMjG21XeHOon+fpWVdsXPjF3WLa7IZKTXPOLA+ETsisnbAzNL9mvv74hOBAgvBo5MKAtT5&#10;zd7fit6zSi8iSnEfSAHN5afvOH3oK9kGFxVWXkkR+M5jV3nuKYH2mMXrRe7DS++omK9tDNo0ep/r&#10;WT2dWljjSTJJwwp7L8ic5rFx3dcQdvTcdpzWaUp/1ep08bvpTeD3vlL87LbkKneJQH4TLf2mD0fM&#10;anj9ClZixv4R6mNQiyX8IsFDtk7kR1nmXSpDL8WLi6FzJOHc6nFqXG23OJzWu9f0cVNcRQ2z00Hd&#10;N3+fVRl6nYo9ydHmF6uKp1bS6ovsqKDLPUBnVZmqcnh9NJ3TJqp16PkKCEab66TyMmTW3/QCD93p&#10;XO8xS3LPRlgZYRV92C3nMeiBv7yISg5EmnerybjRCRR18iprpU/Y5pYCelVUT7eUWLX8c2B5U+BH&#10;KukroWeRPmWxGE6OQfq24caH+f39MaJXyxm+VaCyg5liUJ4YbncNqz2YZ0wAOtUtNNybysSRZ8q0&#10;rgr2BkShWx3m+2l12A0IqElWVUw12l973RT7/4MOj1JsxSAoqqtx8O6WgsGjuH8AZmwyHuWJK+YW&#10;iD33LHg520h7oEUAURp5jbKddXeKFVLWBKWF3Nvo1iS7tMQgAqrGTwzgrugXdXFVQMQqXLyADiXP&#10;1Qsf2szrEdq550lRZ99kvrHXrdYC9eTy0yOOXkbvZG4Pj7K+YwCo3y7OvEH3a1loWkyg0w/duS90&#10;ZgDtLKt0pzutXdKi/4ES8HgNWdXwGjcWPfkrshAE/lgws0DHcwXWvUH4jY21UIRlZRpsHZb6oFUH&#10;fYzsSONsfnttMBre68tL5RVJ3f2Q2Xw29ZODNNjM+SwFvcNMeeWzqQ5Z/LIguwXMgseLbSD2uuCE&#10;STgIxy1/r2yKYwDRvce71giWtMsn4/0uevhvAj3xP2++Sr5vbojPLWLQTDtNxpVvItx46kXs+YLr&#10;wUAswDxuclzUHBcwPtjlmHPlbSFkP5c4G7+aHhGtrwJdOZ5iz4tznqgV5zl7RU2itXjX8dbRn7RG&#10;7nOUxw9uzuhYf+9a3aaizn0QhSLEdqtKUdAm5+UGTcfeXLflP+jbPsXp5vqR1NP+jgCgtOgX89Dc&#10;+AdlDVo8ImH6PzhDY3vOT1F5duDm86zLHLv4/rV/jLH1HCAMvA7KVuag/WYAzD/j5xZ/WuewvhYU&#10;/piUH4oP0dGIXfF++gPfUWRDzJSbi6AYmDKVftQuayjQHvW6X81VX/5sFKE3Zp6qthXo1MXGuqqj&#10;ZXat9xqnTalqSsyIZDbcu57DxUxlA6LJrp7EAlS+3wubp5s5fD59VTG9Vas1P//WTzGlTfyyKmTL&#10;9jpfMPxiS91hy/qcWL/C+gDnDHMf8eajt5/z1Gtr2x0NH7ytvr/sp5Bt+Utx0UX5pmC15P5IbpqT&#10;D4oL5aIrDDQCMHlkBUmEur++CCm9xZJVm5rBqx3V5Ofaj6hOdwq1+VYMtBHv2NKE1aalEQjmWlHQ&#10;6C7QwWYQXLpB6w+E4HSdUaFZbydXkxyp0GCo9RO3zv9B74fRpeEF/Z5RUQMf+Sy6J/dNGNvGizDC&#10;YwaiNlKmO4M4xdD+/a1GuVuMqvy+JPSQzoYbziOOnUUhnxre10mVw4cJoWZ2ZVF2cj5+jlReXdF9&#10;1W02QKhgWDHTnQ1aOMQtFGfjdeqSexz0Ytr3RjgwOKxLoWw82nQuFC135f/BpPuR3tyRPIX/IKLe&#10;neSmDZqvXxI0WuXudMgD0+Gx1PqLygxAuqVe2aNmDo6TMYA3qARtviES0KcBJzkIuhkNznpMC6zg&#10;98pUfjqZVRh1VRlpvippGmN77Ox51LtgBjL0CJb9EPvzD+b888tdtHuYwJMLKxdbH1Ox9g/M3kJa&#10;r2ag9pInh0FUkTvnqMkiP7p+l9BhuZduI5/aawMVgmXZRfrnekPJH9ZgJnExWXYWkzeW3e9tkQ8u&#10;B7FtPyh4Iz3mwtobxGApNPIgWNCsXFo+Wbn8SMqbaGaXN4l59/4pqKAqfWE+XDQfD7loKmPSiXAG&#10;utWbB3+Q3DST9LpiprD3LX0ZDz0KEmuI4apbveU5Ig2qGsth6dmEHW0RZYykmtsOssQ/a4SSB2uz&#10;aFukWTsBm6fh1bH31bpP3sllJjD4IAJCvNenwxnM/B3fMfU8uiOT38KKWOc5VLLEZlbZi6fEuxyP&#10;zwNENqRT6gMIXPflzRVC5gfXTHXYiEIukmD6m1+2MOk5mL34lK5RdznKe8XucccFleIEzGSLzxja&#10;yNjyqjQTrkfhaV2uWEjdB8hAgIxkxE2b/8CZjxmkoF0+EE2VOwnwb2TcGv4H7WV2BpJcmY8445DS&#10;1yMB3KJZl5GkmAKzQjHy5I/wgS+DHO113ZDgG7HniF20Aqc3vDLJnVsjH8xVid1Tv2fkicOjcnnR&#10;Th9NL89Pt5BHCC03BhLyaSI9bjSrd2dk393m1LuX4nMZMIMvbKzyD8YhhrYy52dt0CTlYNAkXo1t&#10;ZmNUISDI8vZaH8/BfvUe5YeVBzj9gOI2SC1Cn7Xslxk9FOU/RxHK1JVzA7RYiU4ZGfkkuadrOsOf&#10;FR27ZlSJjqy2cVcXeMgoT6z5FUXMy95bB0EIDygAgy2UCVawDFsKwdn+Zle4zRcF8y7uDFGxsoRk&#10;BooHDqjGgC8x3X/wMbZJqI7sP+wR7bj1M0DjmZnPO7v/oCul99oWeDm1Nm9d8sg6GfGRaE38JWHM&#10;leflDs3qsKtYvtaXDxrQkAiHTZ7g2j8Ab3mESy8ndYG/IzwZzS7I8d4m/8C1KrfM+aLzOCaCbC9m&#10;HYNKkOL9tX07S+91unJ+Bw5ovVsvafUfVHfR4VUk79ktpQPQttXSJA2S+OYYzHTdcTsE6Dj4b/q0&#10;hGCZbwnBKuuXC+MlBEEHz7dTrRiNhN6jDsUB7ULPiBHoarbvKnNFKb80y1FNoJXNJmCmpr26uV2l&#10;VAGJu1LNPc6TCX4PZrS2ElaEYOZxcN70zV4bEHotSSxKzpuURW85GpWrFioxfZmkH1ud2LnzOrEb&#10;Zq5XDhvl+p4TEn8gPVK9WB8rQLn/AwcaZkTQUNiAmb+j2PYq5cbrUX481zLZh6FgrS61420xwoGD&#10;hQWCVng04+pM7Mln9w8mtbVV4DaCkv8HEXVhvEZkP/6BF1huuWArcXDR5g0wIwTrQYBjldWt9vCQ&#10;nDlvdAwAI4D9TJTwP1AvVqtLRZnqNuwDBDv8FoTbTCfsHFCrMBkBTM+ZqvtaWNGybVnRRDEHgS7G&#10;xBUGHJgh9kyjBvHPuQJDYStxUfvyl/QTZROtbBGz+KsjjUprksJj443s+7v+Kr9S8tL9Ub06viDT&#10;jl92d+xndFrTRQY7AAsJKuVIj2ijgUFu/gDMwJG6pqrMwU0ZMQUM9Ti9JUH77WNez+dMJZSJZab6&#10;9bHhbB5ON9mRuDviUCUY8S28mNSw60TENIZhiXDPf2DwzjmDBXX/8wcP2MFiC2YmIIjXpvVDtHP6&#10;GnaA57vK/4Pu0h/Zm+gDWu4JXInfHqZVVP0HHtuKnNt23ZtPiwNLS6mig3aPUbZ6K5cV8r4qjYlu&#10;MbpGX+XPDPwFNQueDHEb5erXNL4YsmPGVWedsn1ytAU6JSlwdmiRVcxfGyLnSgGib7NAXH7HVjlp&#10;x4D40/0R11QRhMhSMjLEF6nvcGZBx9oU3ARssSgnkc2J+ioRbmNqIPywz8YJQSUjqpeQt/Kr1ubb&#10;DnnmlWp7kukXHnXfSJuPY/ZSVO7l+X3d4uJSHiQdIcVXFsgCOkjcVqvHdtw2ZPfVcZLdZ0jpe47A&#10;DHw064q1lTAGzeLvCpIDsuUpGJCuq9/Vp/SWek/giNCnJm5Plgf6lasthYUG/IhwZ2fmR6SQmb8Q&#10;rjzdspAMTPbDPwA3LdXATUd7kd+0kgfavqaC42Je2BpJQtHSU09h0whgrFAhkQnj7rRb7Aejsp8+&#10;MpNm8TduBrUFPrutGyNOy+0nr1SWgKabTXoP2xJc94JcabILZltqC1ZNbQQSpPjRG8xAt4ax30LQ&#10;0vPcZ6A1vQ0or0OfyjsoIc0MZlVb6qAQ37Z3mg5zM2tuvFXZTvhauFoLT5v+/mKxJbpQbFh99baw&#10;iOmdPZ88BzTPBpmzS3IOt0lCdeYJbJOZsvOdHbXP1sfieHXWPqWvWugPgsfl9OGP/fYDNq3dnDOw&#10;xQ9+VHEWWefBIS3x8368ntP9upbtlPsrfcE1/cDBg7vUjtSSuK9FW5Js/tt402I+oQaxC/NksUvR&#10;Fa9sxO/9bGnbyZr05lEcDxT3+qhq/RzdMXdfe5+OkRx9nTjZ+AG701WWB/NaMord6cAQdpCWXheq&#10;QE8XsFo4lHL8K1LdNwJXk1rtH+hQy50aT+vZeveodAdYXWyflPPpB4Wcnqg6qNb3FSj8PeuzU57+&#10;Dlhd6iLs/Hl2Jme0VX1hzXcu/WCna9jSk9D66K5/Q5hNb/zk6fIp35otwEyx+qyUd0eno3XeHNLQ&#10;0+fRs4Atm5Nowg7XUcNRCy32eP7d2jMfmf/c31WCjU/e9T7NsMs10lbmtktZzxRs8tYUb4/N/DaT&#10;9U7j1VD1MOOtFvh2Owcz1Er7zJ1N76IbG6FHtfP7uSMEh0fYO47YytKu9m5rShCobJcYM5xAVnzv&#10;pWb63BZKK2+f0PLzD7d2Nvs5dyer3m2bwG6oLCVgysVz5w/ATLY5cB/Sa95X/8Fh/lk5OyIV6OF2&#10;W9f3Z4cEAYWqjTf2Z7K8fPE7ZPBANvfcq1a9m2LndZz8vqqPVbM1gNyIEt5mdbG89tjGyyrqYqBz&#10;Sa1TDOLub1KD7R651XH4BAr7aqjfxr1YyoZs+x9ods0EsnoZGATTcUHmitfKyWHRml8QF7xfEGqb&#10;4BK9/f/B1cPowMkM7a1abZ1uzt9GAaFtZm9HCnQF/IJEWH6hpK9A/ZLTQU4bOL6cgYbc9RuepXB3&#10;R/r6qfFAaWrYIe5ffppRMbI60NOndFbdbT7I+fpb/wFXSK9Bx3Gr+H8AV5Pw45dY/nGCRYjruJKQ&#10;4zPS+YgM/uD/Q47fFU3TW9b7NlfC8mY++94AOT5/AHI8y70Fl+27Qtam17Ps4gtm/o4Avva8VI34&#10;H/zyq8f13Gv/H6auc11RrlleC1lElCDJrKhIEBXBrCjmnO//NO55v+f8qd2Mji0GXKu7usq/0qkV&#10;dh4JwAGK3IEGpYPgZs9A9dBzy6f2Zs+XHj/YMvUe0+8M3CbAy+uP9/C9jybG9geQ5hGNM0LYXeko&#10;HmrrAcw3CkTCRI5CDDnH6ulJTsnOdLCsz94OMp1I1Ird9xM6Iwf/pizx8k3ZZJtHL0el6jpJ1EwC&#10;MaA2p9f0v24JUOJFSDOY1NUqlIGGd9ZslF/KtkYZVjDZldp8dtyE7sak8+x8K0uA6j6m2heBas9S&#10;jmXBtlLZ70gJS2Bjib4Xo35rh66Bav/YbIktf6THuwTs7nrPmHPrLYmmE/9LhGqCkKXoz0Y/YtGc&#10;Ql0F7DpdRS3HPTOOLH1rz389s4VYYO+tUzZAvhv4RO1aZc+44yAsXqmTXJC0+D8YoF7PJrtC/CMN&#10;f8UxXm2bbOW8Sq0bVTF4AgyN/rMKk9Ems3Z+kA0YrUeaiQFBF9K7/JgXE8Azm/Qy/2D+xWBphGes&#10;z2LWBphvEiFSEH8AaeBvsXTWku6EM64et/MqQXdEVAp2/J9m/wGWwihUv1USQuF5T/rtHrlplE62&#10;kzhUuP5xcAIYcRgUb3NMtTs+MVXvBgx9pjDNZ9hFPK6Qz0iYqG6+UXoIQ0WfoTmf1WKS/jYm6Vsx&#10;WxeaeYXyAQf3lQfw8o0p8PLB/iUhr4d2moRaQWkL46g/mr7II21QxUGaQVFvA7/YJJpzYxmtIU2R&#10;NQZo4U3OP3oJSIc5ZJLK0o1Cx0Pem+ye3Dhb2stpYmXbz31s3lHqw/6zsdw653q945yb09zd2OZ0&#10;xc0fywObqX6gLpFJbgfW8QyKzMKp4BqVYvyi7fO3cWKvVPYK+boiCvm5nDeDcq9cwlAEKWcr5zvt&#10;Ofj6kZ+1ltBND/XJhR/2C/tU9gbPbvKOT/0bn/qEEMXClla+r/39alQFsrzWrB+JH9LMg9aaNl6F&#10;Zn/aRgl8CUq7kYyPS6ncnu1nG5klVjylO6R35L1l58h3G32vGCENf5AZ8zAzcd8B3Bj09EyAxPvB&#10;kZnaTtwvheX9bAzu2ymw5s/xjzQQ5xuPrR150CXfbysCCEKtYja+DPJiWcEaEN1rzlqdoUJSBJOJ&#10;mdrnku1S+NQzlBGAY8h9tr8OYRro2h/lZ+2R7v0Hs2be6pXWP4jPBlvYW2f3Bq3anNuEfh9QJraZ&#10;GjctPtBzC0ge4QFILBrpljzTj+sYE+Sdr2sO7IP1m22NA6BWHHjLBd89cBZalOXlQcbs9kKEAWv/&#10;CGsg/BvXOtfLV8uxDs98gimrjezdQPaq3vQdbJuBHi74Sd8TopbpG/D9yuUA8j2qGUJH9R+Y1gA8&#10;Fy8B97HAWBIgG2CHit8pyZdWrXkRgcNw9iGNPiTtXVxykeOnOkXehc4YuP2leVDyfFFptxMnitnr&#10;Ylerlxes7PYDa5xrz/HH/tRGdHC9+gHNX64NZNttpX/Aw0T1EUyh+rCbKMxqkMYrzopdGKi/ataz&#10;Ah6AVfkc82dKxjiRF4ZCOo1k2CIoPKBPra1b4okhbCfV7gN1nipgWXD8IEihkpD5NeU4+5YGE1r1&#10;PAg2rWmAY6nIhWU15tn8/nJLpTKzq+f6DqAxJ+Cjn6+A6tatIqVLNWY2nZx3eoCf5/vlp/0HL+qt&#10;tqpv//kHeQ6kuFVkfvsPimOHu57lxCnMxD/SidPsng+LgnT7H2wIFrs84H0o5oHgLmxQN10HGZ4/&#10;MFhmTVks2gYbZrSPK2X0Vq7O///ZONL+bxCgb04JcyITeUhTFnMG0A7xK6pPEhcwgGl9vG6e2CHx&#10;cFFRGhnFnPxYhIc0ls9m4SErFRQ6yiCLLFEwuKDVB2RVVb2gCDbB90Dr4in+lm5VotwERtYXhTP1&#10;1M5VSEO1lKBU2V22911r0Rn9iPAxB57bHEo9leAyOxwxvx5sCvtLwjnTAlxiAO4Nya8q9ipdjKE8&#10;0FORINQu7l7oZHab3eKe85e69ikum/M6C2n8zeG1RPQOk0AayBiowdvjDRxHXiyy/WQyALxEZXi9&#10;Sba7fB1AuPefoD5B3Rooj4XqEIctdqEMu+tz/gewxbb3fwl/WRthKl51jm8K6f9gwuVPg/i8oHhl&#10;HSIgdm8POvia7egZXPBiQgd83EVzLPlgOC0Dx8ECItj6AxyRqAWwRhjjEeQUys9fFGqQv4vkCJNW&#10;SOc3ggUzA4cM0OYE0Ba6oG96rXBr9Ekkh8BO0r7SqExT8LaUPG3vgALWY1jR4bCZg4sYi2COVzVi&#10;1vhiKQ6xEchZWh9jGGtMhED24ZfWXKuuj8V4t6aHFbQy6VxN/g9279XVm3A95wf9s7/K3lRSbtxU&#10;qjeVVz1MT9zYppO4ZRbozS6DZm9lkEsg0ywKvBVw5CHJ3oxDXdIlENzbJuEGtgFpmIJQSCctmIrF&#10;SaQzZ96N2irldzv7brFyAQGzErwsH9SRyc2WbjCFTQFGpExsBoCX7d69niN1YbbO3XRdh6nBxWq8&#10;yAhNe/F6TCrNOW/Y2XImrnXCGEzrK86trsxqySbKlhuo71a/Syb+WTuSm44JbNamNVF7jcQHdqFp&#10;Jx5XcEmd7xxAM9OD4RP1aP1x9eHznKyx3mGyu14qTe/TSVTj4RMO0sTvw6gEOvgNDxpdYj0/2x0E&#10;52rNYNPPHOvJQackwLWx7O0eQ6sOZrmmMAQf0z5aqmf2bKPfg7t4GZhn0VZ7KdGfTvkOUwPbFGYz&#10;rIYDMr/jzPhi00jVbp4w4BuM/sCtceVuSif+fF9l3Qyw0QCkbMXrcEplmcUUWhcoIVguNNRJFUiJ&#10;0MatTQ7JDJHh5AN+naKamk8VF/xL/fzWGJLgp53P2Fke0pB1eqwwe1pz5cIDmaSX1eW+ICxBE2bP&#10;l8XhuGm2cqt36eQf2dmim6trqbpEPWeFJd8CHVaQac09EqoqN+hzOYN0tlm9W94aQeY4u7MlS/aB&#10;cLSKfwhGj+snXeCrU3+Qe3+1vIyUQJg/Azun2kWyN+ilUaT9zEd2fbKfEzOC4CZbpeehSmQbVEea&#10;7WwQ6P0y3HE0aK6q5bBYLR30Mp95L8dqi9GFupw6CZBmdmne+blfA+fg8yPluVNVSqqTuo1llivx&#10;XeiCeavMgJYwt10EzHanLXvLZLMYThqFpjCme+BF9y6uBiernN4t1mvRhMGozmommHrZe3ImrRuj&#10;SfyiHd1sJ6R6i3k4w8reuX2dlcpEwkl09uUppyFPZt3wGnxKK/lSkQXF3TxSmDyY8MEXQCip1diO&#10;jsqqeVhIU3smBBsSYdiSKHEUojfUAMEdUCCrzCHNoD+fsric7iOw3SZ6Bt+vJehwQe3qbGO1h53D&#10;ieU1P+/zaODMajtNq5++bDATWpYkMfljRfUGbudaIw8gFL3uaomdFRlTIZk/0J1r8p0VTCUZ99a8&#10;XQqtYCdm+pmsiHXU/4yOx4GJX4zSxlnIx5abZ6oXGOw9uc+wMb98OpU8A0qHpZ147r5cJbmdKTbP&#10;Qx/3FgD5POI2UEmv9NIcPpkpGpGpv/BlD9JI0vXeifLCiOrS4xa3mE4r75Ke2U6ubaWPLkfTiX5o&#10;3NweSne5Vmem+DCcnnHSp1ap3ZPctbGOKjMiFJOoKV5M0TolFp+CurPysPLi7G1uBP4McW/tmgug&#10;2NfeNe6ceiq/6yWktp7ofE/bL6NyL9lPaNDzaWyFZ6Qyw92DfA59c5XI7W2gI1UTO+eq7xdzegca&#10;2PiIvqCyFr0cdo/mQApfcWZg3Zd6hJDGIqs3u1oN3g0cCnDlH8A8wONIqcJw/oOu4isRmz3MrT+Q&#10;L70+UTl1Z7A9RRfad6X0+8Q32fyB99VtXmhjyFnoH92B0Amu8VVAP9cQkNCoIQM92g2d3XL8lHef&#10;xVKjobQZphyRUJHkHFuitU9Tk05umAQ2/NoE2KQm8KWpwQIIlFLz3OMRsYlj5xHBF/wRRYW8OZFg&#10;HV2bZFeQpiwW5xGsK+dgdTB5nhPL7EbFMrfJVh0Y1NqaIi8oJbySudEMFaJRhCw+wH2G62z2iSew&#10;zKCvSZNLao0nQzuNYA0OvDijWyU066neeGdNd0XXbcarzvFEOWQXW34Fv8/8umOVC8fNTRo51A/O&#10;qaknHjWwboOth5mHxWbEzhx2+/yDZWcvr0rWHl+VzLsJ/B2zuWPtNbsrpSgHJj+dqTdDD3FDUu9s&#10;zDrRbKAPdWEfWTJy8JEfvF8sWj67Y7/fCr17d+uNAfqv5DpvyF1wQi449urSPXX6x/pqvH2gXeJD&#10;FBuj3a4DWnDri4AzB5Koj8uiOtvM45IqYmY0lWt+tCwX5aqnMwPrHDCC7D2zThm7OzbQMU4do1M4&#10;et2QmRurhFhCgWxRhAEyfcSUupyQdDq1SuDIo/jJXtXFZzyyApltXJr7eTjUo2AIaWAXWNkIqeY+&#10;ZPOgS0E0K1YNAW/Te5sL5+1cyPnCpUiKewAJaeV86MRj+2uPxHYwAHjOJxkoOL3RYMmuvgVEuAz0&#10;xF4j9VI0i2iP+YLyWo9EIA2WLYyjxXprL/SpC+o/p8uRgUNLnOUZwgTA1sBISGWBabvPSEyjW3Cs&#10;W6HTSOH4olPXjCyocUWwJpJOh/zkctd0nkzBEDUmlAizhigVzG5eIQ3sDBbQWq6tMEzynR/DUfuP&#10;0AtcXikcKlZSXZok2qUYEnWfZIDcXPAtucnGeRAM3/8VMzbL/zfc3+mUKVRLbxO2ffLiZvGSKgCj&#10;AKUr4YsfBOJjo81VK9ELNBItPuiYAoo3Rx9YwB3YtYq7mYsANMteCDTLOQ4wLb1Ti3ePwWSvzcAr&#10;Q4XnF6LsLMsAgI0DD+oz8YZ90AT/9IGzkqa1z2dnaF/lyxIgr7ZDzBdn4oSD9eBJ5OYwTJCzoL1a&#10;zlrkyYInAUqbEJnUv8PkGGfORKgxZyZ7rmYi6atNj/16z722LEizCa1EN66o4PQYLdOYnPS51GWy&#10;doH9SdWABd0G44m23XjT+TnPoPucyaBgZhWeD1AXL1VXFJBRw4FnyKDjACfngjSwZYJqu75C/W6u&#10;WW0hWBvSDNvpVCbssgjsp/3Khr8lK1OyWBt+h9/ioutnCmjX5zIeyBNmPFzSMToHkKzn6t+3Gd/6&#10;+B/4EhDzp3FHbRKDYOEufGtfbDselZ/vr+yQr8nNBerbqwfq92z2CPKWTEAtdieAA6fgrVPYpg5N&#10;+a/pJvZ7b6AvyDX+vY6OceFqFn98TpbYLVi2vQ8xOC9dBq39LQOwz0Ca5FcqzrrFwtshvnp7y5yO&#10;3VJq9WAa7JwC+eY6q9vj4mLQlYrXqWNOthXjfzB8qWuR/Q+yKoih8jNzWEtSMfy7FZYocXXwir13&#10;8FWrw8rfpA38B5NBm0qOx90VBTMpdnTZnbv37DtdZ3T8EqQX90d5GyaViTueo+qYvux5YjJarVrr&#10;T3mZflbo08zn+8DToE8Nmh+sXAfSxOfcxaRpgZZGEq9Ah72/hS5m1YQ6XXYGIGFSN3UcOq0VlFwZ&#10;+4hWmoRAXfFAgY4khhdHU2c4nPYGbuLqqIbTfwqgtdx9dHE+IHQ11t6IdwSpS2bGSyPxMUL0lHyj&#10;eeuSsLjUrbOoNXpbre8LmFd0oFD/A54uEnytFi7+oP4Z07VksrP7A+ac3q/dDn8BEDcre1pfCFHN&#10;z0Kae1BJgW0Z+A4TwI3vYwPQl2Zb/QRRPyFi9JqmljrwMLdFHqwyFBGMEDOzdrNb7brioAx34VZw&#10;F1C3JIzLC1RtWNaQp59SIyrjK7ZhFazfXSDNv3tZ4CNQ9MDr64vXQ9bOXJlsnqvJWa3rcavxsEl3&#10;vs1hlEORsXhYIMT61g/97eZsJANy+0nxATgUh3AreANeC370ah5Gz+hREOcb4FPGC6jUvHCLjj3w&#10;0Dr2Jtf83JhPinXqls3vqWtQ8T4ykas+YHBtXv9woBD70Nhu+yB6qHpfPrdy7U7wHoGP+Np0WKhh&#10;WDunjZ834OQUBJgXuw5fcJp2zH44poprDdW4uQvvW9Ac5YNua3gdFF3vVJYTr8SwtFl8SWZHF1ao&#10;6/WRdCW1r/oHdTEjSr+7PJvvDzzkXpbp/LX1bdRf8/Jg9CyDd0lqRrSMdFaBNJ1vOnuQjNGsLRk+&#10;7zuGnxKGs91jE0cgTLGP2sF1uieAtjZK1ZLecx3535XrtbEiaP65DyBItwpzgpUKdyuoNaU299SK&#10;nVz3k76TyrYQQzyuAD8hbdExxlktftxMR98Fw41Tgm86UO4PkbQKLY+T5k9aq3hrVA3yPkXXrmum&#10;0OeoU/mugjFznf8+kfDwYAS+3maEDFcNT7kvv/4kT9H6wxSrkGa2mYJY056+9c69XBABJaxsQLXs&#10;yBHsFB3lbUTOjNFBJjF6nNrznvBt+Dz1qrV5FUvPsOw7sUidXZWyRHO93aArMQfAf+6tev0mEQ6N&#10;SoTRXUIap7nsJTv6PEF29OUTxvPY7LGXW4DqX2XUzvNFtqsNupFbJdKXey+eI3ju9EHzFY8VaL/D&#10;9emtMjfTilKgNmNhoBXFUVbFLCukXCO142XYbkEa9R0QoD+yY65Q6bmWRo+oAKSXSaMJT9qu8OTz&#10;vEVhF5dM9XrHFkKdNikk4/JHAC4NcwFgYuEIerDk+LU00MgFyV9vlsgv5ZzDSmytzta2rbjppW38&#10;E4ra4h4aGknZUmHoJIyS4KhIDLsjM2UooHlk5Q4KFkDrhhLGqTMJe7TDD1LMPZGEWzXvB5pDLzU5&#10;pd2rB6rOUqPHQlki4o5yIU2oIvJGzLwabjW3y9//QIhJDUAmvdAl6yN1u80btHnOfNXrQI3q0Cgb&#10;ewJKj8kNptNAKaLHwwwIPaftJBYlE+dPLgv2L4NbtXPDK89eaXCGNId7Bybf5isd+J/G+pulqGFi&#10;xPk4BqO360GjtZUGoBQ5psxrad17fjtgsnYtbXiGLc4u/yL5AewJmjEZ9hdJOCazEj1goZ+loGz3&#10;E68FLMU5NXxWC+6vUfleNT8HqymNvPwJmZjZHTJOqg1rYM5psv0JI1yf0jrGnbOhGA1IT70tJt+0&#10;NFSTtQ3ZqJeIfZXjdjwjDNsJHjZer8O9JUbLDqSB6/Eni3aGmVzbSnWuXWTf4MdyVOsbY7s/XEbe&#10;Q+Benwk4nEybKsjXWF/2IbmJY9dO5unZ23KvH49pWIsEiLcfu+kQPtOECBIhWZiSq+A7P+zcWUhD&#10;bb7qeozU2+Is9azR0XqUPXJXMVQ1FZ0cDKjR+9SsBTMi840EIz2JjNc/5aajB/lJjCcav19z72Ut&#10;pV8am5t1Y1ifalWfDFi6DN+J5kANF6ztHCDNpJ9i7y7ZH9tVYoSgSZAqo5VGfjCgWi3WCrB8niOf&#10;nW5fAeW/a1AKLYFqHpNBu++8m7/DRMIqDGFwS6wF5T5RS4RMO+1aoGukLNl3bxkE83jjIWo2nlsi&#10;S3zjUYV5mm+kkf6sfNrOistp62JXNzbV1sZYegVNqt3ow+CDl6JruIUwVjFxKDAVt/XpQp+iEeVf&#10;eSlPJS4r3T0D6bG771ofDi9tXvFV4Hrirq3XzlnhxefzlHSt4XiVl3drdXnOl0B3c1hqQU1z0ilN&#10;eZLNgzVfVW7reLPSrdQQoUxu2cqT2Jb2LWRo7cAHZqke01dKbNnEt8dAzWxTvl1ink3VIFsbHluA&#10;5KUnGD6ONt9VvBYwk3bWsGUCVf0l20ARoDw6N8wriPhlMGmIbCB+rplN25YvZwLRw0N4iDQPKVWM&#10;xXkw7OzmYHMjlBqebORfaPyBrtLrGnZltXF7ha9y3lxp4ehC6pwYhK8PjsSYWtw04zBr8sfwTHHp&#10;ZolGyCbVnz4e+2szOzI69rLZ3LyOre1Bnc8Oy1bGuKXSUO8Vo6FxXmwC45WCNNGudfrc/DAj91bc&#10;ZZulckwr0Z+syXnoDSiKW+tHpjQ0e8mco434ykooyeL9wywKOc5Dl+5rABIEo+/+nBzYuXqb3zPP&#10;C+bUKDooadB9crHAmcfLwbo0b1z5VGWfaCezPX9UsReVQqjOzWqDyvbNovy+2dM5hQ2XCWFHlSVY&#10;ayY9XXEWmyvsbJ/MaDVsjexquqo2nK0XprfnNFne8Cl1viZLRamKgFMIpKEapW2LAKORaKANX6P7&#10;6upC71271gFusOQrwviEVdDQddWc7mJw7eMwDP+DpZWpSOZh5OS8YhGkzs1o6iYOy1VgRD+obmFx&#10;Amlg5ZVgePWZ9z2tWOVXNRHYIT9w+zVH2nmdg+QxA7RjFn1Z3eSnqW7hlCSrPAo6kIVTAgVAsGq2&#10;MfO7iHsZVnXGSXvKgN/F0ZBPj5B5/N747/6VT8/aT1qMbnz1kt9ufhGWattbr9y30+hOeM7tCuaU&#10;vAInljBmfmlvfDuVUfuaMFq/jtchzIJHm62cwvsQTYdw/t3MagRD73wi5cRnE/VKj5k4mpb3a203&#10;CeCl+mzFlVrb8wyI2wCAS6/5LUJr83Ar/qD6btKTKmKuh1XEGtbgZemI8Jpg/h8oj1cbNLrAaBoL&#10;xEEu3XQ8SMOqg4HuYXbny17sGqneeg4MdeTgh+J00GH+uJ9V/6JZO+V0m6o4zFH+WwXbAIqq8tD+&#10;/ou4tV+GQ70Mh+hnNex+LThkDLbKTzRIA//yLPByCONwrwvZ4gs5txL5z677i4hkdcfwTZD7jSPw&#10;0pyccW1y6Pc2n8V1U8xv7vwIDCR344EZ2KOc6NJF/WM8ypcSXypqm9Ohp4vveFO4Pr7cZQ+aLOWq&#10;U96+IWpQzsObITX8dd7RCneHBYxCcrRSUNtgKVuVbP20LICsTJiw69Sl5HvG0ut2Oc/1vRYQj1ud&#10;mxCcwnBHnpxib4myyQjS/A62aWkDnBena/9FUebNP06PYHERq5/Hs69XLHOzYyK4dfsqUF1Chijs&#10;wq2n17CsVig49FYvc1Gj7k2DSCOF7RwWqNv5XwRpEEF8q9Ks1xsi7U4Cl2ZtzCHl5bT+Lwo7PDZQ&#10;1hRjf5UtNsj5WeRaVOZxpCLXirxfRAMaJCHlaVYGj+R7x1Qn+l+UD4xw5Qa+HJ+N4H1rS2TTgfHz&#10;ZHvzF938yTsac8KGu/nLb+S37Snfe6V7nrx4V6tbRTl6itf5lG41KJ0yEm5Vt6b+pqHEKqjQSv+C&#10;BP4DBUGry43MJpX4A53H88Yit3GWlwLqhn6+yb5uEC1MasV9/kU3cCNAwQ3ep25HvIBnC9kdaiQy&#10;Itm6dfYQpV/QERzm/0U7+kGq0sST6fEEA7FGPS7b2cEAbCtP+dQWNz7Y1Dr0v2OZSjsMOu2tXtaW&#10;W+aA0Oeg1u5ythi3865gg5uo/kVDgi6HMJADl7xfNJvSHMyNoaH/i9b+NX4N65BGRodPcA6I3QoU&#10;2LjG0X2Vo+Qvn2pGwJo3xgWRaUzzIlkZ3I6rS+lWQfWkIxPOIcCrn+IIV1NgkDkladtTuDfrJnDv&#10;+4Mo2FaT1YPajSe94K+r1rJhePx7tP8eMu0bnQmYJbaJzspkOUVpYkixtrynoyzYw/A7I1iGACvr&#10;UsG/xVeYB4cRF+YUippfzXhwNaVdsmg88Yuvx3tPvm1+fweSnbTFgtZCuW9K6Wxa0pWzNsBkr3V+&#10;EZllpjADERYvEAHN8FVInoNzasXUWpNRm65kmtDpX9UoGHUtolCX/ZTx8+rDVt/duRSnsVDeplP4&#10;KOtpmvdYFxKpzh+0WjenIR3bxcbFCsuNKDcgO+NloZgCrSY2RZzBwMC2xynKdjYmrl/bSO5rauYP&#10;GqwGrjntIedXZZ8qQJr4IYN+MZHc3/sr8PFcARkJ8UuHL7Ltr85WfZntM/1VJmMtykKd6cuUj42o&#10;zyiOZtgIFKJlM1Os/4uEQnAkHj3cxoNk5Ujc8cPjBTV7SONb1Ad/ISPLkfIe8oKozSqzc39SM7M4&#10;KhNzKbkhjBtMmX6SHkRXUF0+ma114n498Yelu6CNckh5vj99rl+Lilg5Nc9e9GTqx5rfNaf8NajF&#10;q07+MQWvh+FtkPqDoJIkEY7M4X8gP/1XikSpzA9GPHs/ow8xw8Ob0ZtimdlsiLZviw98g8I9Npoc&#10;pzY+KeSx0AEuEFk1KvErwUCavwOfHl4wGDch/NCuzclcZ/e0Bwx8u/5F1ayNe4yCjcRzixgG5k1u&#10;rlGjIlULAXAZwBUehEbZroLxnu/dG+sh9h2/gnNWEMks0Ygrt/LZyGwop9DrQ5QYkoPeyfgvOtZR&#10;ffw+wb/9Rb4EY3o7VLsKhuV+ySTorE0fyHA9O0nB1H2R+XMi/EWw8el9js1T17QHzs/24Ng8rvci&#10;X5iZYXpUM7hWsnhyGXe2/4uQHIoC5xQEHSESlM+AXm2UKDwqJxDTUMa52xsOjdVfVFkTX/4KV4ig&#10;dXt/4L2xJM+79ktwNvFBkdZh6vycxJ7optSf1ZXiJ+Q2Csx8BfI39YRhhmZHnpWqLxgKdpfOIrmd&#10;Biw8kZpZmJwVNKpTGzH5UPlr5UhtKtG3ibwK7Imfpj5Pwtrnv5Am1UuDQ7t5wAxMuo2+svA1bdZN&#10;s934/jA7QV1O1P59rh0Wo/Xt1dBhoNYPrvnooWz6d6Xqbeuz8eX9OlptXNmVO9PNjKZPauaQKlIH&#10;J2sc1qEWVzmAPOl0ZeF0N+HJnEopMpn2Cv9H1Zc1qQo1W96Hjv4fAqIooqKIE4qgiOCEgoADDjjL&#10;JOp7//COvp1a54vofkmTOqfIcsMeclqrHSd7a0wMC/dtnI1JrXhHsEaa/einZ8zY+bJmOeCnRokH&#10;R+5nBXbQrbE+Y+CDQUeaLRK00uzYueO6OyiWuu9W6glmeObBRET7gEKOvXsarnPnLIb0GGKoErdU&#10;VjhUU6vCqvgIrJR7VXtp8pTRGxZZKkrbSmk2m1kh1o2IO0e3tyai+q37ZCTdR0kaGpQWk+pGTV3v&#10;zHcjsNOiwDpnCA7CCjVbEV1PVGrB2NYW7/VHgzlSLcMc+VxgjpyWCAaJ6dS+yD+xOpxTlPh60ZKI&#10;G4zU+iMlZKGSZqUW7vVKJUEmaziXix4/DczgXGbUVBcHYvBP259aKuZzCmqrjqViDzfUlcWN/6dZ&#10;WyCis1CAGMxDkU0eepT0yaut/WnL/K76uwxGsgbYrWn2pWteSIEZtIAmA2gbp0JUEnztaAIZ91hW&#10;8NVXbF3CnQB+cgm7/oniWkGxt1j3GpRorBsEP6GHO2aeHI/SkXgShGW80NNQgqQ3k4/wZWGpV6Lw&#10;/K7Q1iGjD41T3ZPgfwl3Y/Oc1k3hsp6JmfuakjetpuEsIZGBl4n1tCrvBnVyy+fi4e7MMv/Ryu9s&#10;tE3joxTJfUAjErDYaEj2XWj4yVZ9843ZIOnWkxKehm42sNpC1GfBKENu5UYtVylHLbK29ltqdm+O&#10;Z51OMYLQS7+JfKiYLup8OkHYXaGXbOHVMxy9MY3oDGenZPvQhTPeK7Wm6cFnR2hc2AczbjoqY2Kl&#10;eD/STchdz2YB94JB2fbqnysjKFz9UKLwd0PbbnNVkZnPKnohu7ud+zAdUuMFJB/FqvFizb1JPdOF&#10;QtdZElK2LlupSQF8Ssn3PD/3PQsUF6Vwc9omGpzptW2LZ2xhWD/Hm6265g0qu1i9GHlCtgD9NQl9&#10;gktePtIsnmJbOzFAio+huuwId/mQGgfhWf+s80PUTjSbTOJ+toBE12aW+Nb5xgXcgmZfOa1zmjm7&#10;lHBEHsPgU1lTWSyjYvHFa9BYjdwNLgL+YIc0hZcXg6qK41ddzw6WwsLsQhioSt91vTxZmXSy+K6q&#10;0KedlWEfrp8qx5yesxJfb20gAHQcAKFRhFbD6Ry3UM+55PNVQqVs1goLHMO1r549R7n6M9ZWRvQm&#10;y5JT7x+ClhJeRsLs5PN6JmfcIa8nPTPIAbCQXqrVu9qR1HgP0euE/0FMNEtWgYyGuypVywA1xhz3&#10;509uToy5OL4EVYIBhPAzWuzbg5PQe9jelAkoO2H5tXAeFwt3lFg+itzCA/A4DQgww1PF4fw8tpCa&#10;rnpKpp/8Subw7ypQ6Tz929g42G2aKM6AQbcyhSr2+332zDe1G6dj5QOiBosPMDqFc7rDu1Vk85GE&#10;aeV0S1l9Ze4clIlxWs8MGpjrcaxWlbQ0lqumIiBeOaaJZD/Fpb6vAGad8dN9/KhksPWjNt8U0Kqa&#10;V6N2uwIUUeJqXj+uRm7BdKzzg+DmSCytwyTT2JC1a7G3QQrzspTtW4S2Pl4vcSi8rP7YkI64m5Eg&#10;qtVazOzF5utGcY/okNVxHHvvyGXm9EAYtFoorN8NxagCqAJPL8t0o1+SpbKNP3B9TXm33aX6fuUr&#10;obmk2xeFY/f5eT45z88PYXGMn3OEKefEErinYn+jlJH76rvfiNz6Yj3lz2AYdwutwbaMKCvvXdG4&#10;3UE1UXFosBDkNunzaT5tnDljSt/Gr+3r4TCdCWMne5NChLT9XmfXSz/84j2h9lOFmM17Uu02RitR&#10;x0Hizdf3DN8Q+XT81S2X3aH93L6hU7Xlm99dXY9KdFbqrr6wjpOrBVqv3eKtdqfVkKcnePvZuzI6&#10;lQbK6H48Yj1jdPgn9CXb3DtR9isazUNh8G3EXI036q4lnoCVE8TzwjTiGojo1W2cy4sV97YHoDGP&#10;1sDJBl2TbHmXZSkbtygR8UWhWn638jS+S9euvcRPa+6XHRYzQ3qRn+mom8dUZg5mkAtCLtK1E9JC&#10;zm8kDd3HmK2G+UIReUiXVMJN5WbffwDK8GbFUejxtAZQi9hYobVJh/+WKKA4gBz/hEJPsn1CswWD&#10;ztHoHYSRsKB/7eutwWflka4tqlDnJ3PtPFsNBfhjyqQ1au1mX/sU/CVZ+C8X1sLM6yc10mqed/p4&#10;I6ziEVFhclAfJfI4WNzYk6K1IQhye35FXNQH6YjQhF+dDaFMr6/Z/BbfRAlplens/JKpRWsc6DIg&#10;eomWSxBqUfBlnJSmyk4VIeBRW1l55adlpWl/mFN1bwNwlJdVBdbtyhiqAFoonbUKFTrFTHIKh33T&#10;RL+LSXuYFaqHRdoEjfCms3uUb/SuHgvaB7/rXX06ve8cdBbSfZeYXvJ1OEPvGnS6MJ0nJc2EHrH6&#10;lSImabeOllrxBWIw5fxPq9Di7AVmckMxrFfo6UtbFBOPyXRKJil91m0pgjy0SDP3Ks6mifLQ+AkD&#10;SGRJatAJfXIyqF2KI3Pqf4dj/hMwJu/sabLR5dMD3QxOcdXAbGsVfKvtfp/2GoNXPq+q8x7eYX0J&#10;FXbXmUAo8j+Ro5YDyMib4UnfAiX6n3Bz5pVdmubweXO8dNt6N9rZBxDJJdIVvIz49fyzMyigRmL4&#10;XdPA0fD3VGmM5LByan9MmNFT/o8W95UmbU0RXlwVE+aR2EHw4eIiGkd4lSx/LePtzUKsoCe3mRVR&#10;HkGXtwv3T/PM/UhrUkm87bW/wRREtbwHvMbI4592SQ5gtl7eif6u8j/+13/9F/4/k//1f/77f/93&#10;2dmh+hS+9zGhjG6VbPuB1F2uNT0uatI4M+b62GN9evBsAFqgsXNIfIpSYQEpAfd1E8XbaTCb74vf&#10;53S6h/HsT8R02rMPD1Fu7brbQutSKyceSWfT/SdWPFo8P4I6oq6cB6FZZ8l9LW7YP2FnZHBbE1tk&#10;wgzOyH06U4tjzcTHPaRaADO/z0M0YaCLW3uP9osnNfmJI58Ja+PZxUy7FNO9uhR7TQmW0Vmhq0Z4&#10;2Rq7c/c7Fn6ifxhCaGp1+fxpOyy/+31/56dph+v3oGsNSlhiWa80hvDFn84pplN7LuvcGxYm+wM4&#10;UU36oEXK98wmi8V1MeIA9z228wsg0E2KDqqMLmoPgRhlI13odca6PVLS/8QMSYBjxH8zU79PEAIK&#10;Z6x1lZpsJzyIMdN0Ov2o6XRr4U8sJxTO2/4cn5ujZPLJ6cFnxdXm3pKrLdyeLO2lw+nNLySauYcV&#10;ujQv9+FJhJAIb0simBGpqnXlAGmR/hNoWd+vlTN0cOOdQgr2iHI62Udw7Z/AILBlIXzSfdHTD7x1&#10;JjNigdsJYjgA6/y9pZiTu+DLTtXPpGVsC6P2+YSAGZxv42XmYnQjnB+5Q9U0YGf9aqkJic9Skwz0&#10;hNsjCOH+CRiHhMVSZsLyMmzCctFX6latv/8j+q4ljYbF+lGYXZtOoxRAgZb5PeXY3gYKx7zHtVuU&#10;whxFiK89um7OcuXTFGsY8JRmj5Mq9BwYB6p3Om/GISyBtzcsPCFP55FsO0mHwznETd6tn6Zmul0K&#10;4iZF7qfps+tiDGamlXkg/C4E2XByxiObnAmT/mFePFM6QW4rKHS/d89sqk+p62ZqmQoaEnr3fsIQ&#10;FlaTKg5fNONjyCpXJvnsT5u0L1yvKs/uLmj6d9DIOVv0pgkZUDDmbGGP+nzr/f3ZED8utAdUHwNb&#10;H1/ovsDXCXdAfQpsteioNXWJdrEtzpcjChb5ISYO5r7PvaRFrVXbb+utxihfOLvo+iY6Vy0EMy04&#10;x09t7bAS/qauVDBz8GqfljBA0GlYmtcHfxrd67jgfQY4nfR3r26gDIb2GplX1/nBXrYiUnlYOS/8&#10;gLYI/6ZA5r4EBC/n+J03MPDy9v+/2xbu5j9ouO82WXJTq+LUZ5yfpmYW00JNfvhX5Fl3AHUq2ejU&#10;+pTRUzN0lcz2URydVuqvZrYPxKswRJcJQLAl8mAGQljEqPKQ52xqyPN5/L6lcj9hCNdjiyoGYpOs&#10;9pJ12BezUAjLQfOq2AC2rGhNZ8XMWtzQdW4v0Ey9HVqQ3c/8icbYI+3DDTyYnYga30G7MGi2X6Xf&#10;Dhr3HQrETq/KKj8dI/qlwI5qYpsdseSic1qNAD71VliDKAKRyT2bhy3moopWq/GZbbZkR9SGbkyY&#10;C4npvEghJGyBSFdG6ZMPZiDCHS4Jm9N6KPMqGt9owZM9J9qe2gUCiXGj6a7VbuxAcsQIm1MN76r6&#10;zH7VJm2H7VbdgbV1IxK1Q0nJ1I/aYeSCBo1/zVTuGo6qkJdw49q35ub5AYD53wVo/GPwLnTboAmQ&#10;2y302lmo5+OUYrzeZcW+uUKX8eP60859F3ow1HUi/O4ure8ieoWlk8oUz+936p/4THjdXqW+KzSz&#10;WR+fIM5Woqi+xn/imsvn0omoXORHHrEi+jmjCRtH9gnL1G3yJ+Ii0Ccf7tU0jP4c0oa10ue7YYj/&#10;xCodfi2ECM62G2Dm94nk0t6dWmhFGwRAui+0KnC30CYzTcygqppa0vJB8sxrh7JfQwIbJAGz/k/D&#10;SCTC1SP87KfBAStHQuH2a3DIqWz/hmbFcf+72KjMbgPjgPI07LfX9E+jUs29p5riaIK3lyVdNbvt&#10;43f7XdQv52rYSzk3ExL4V5TAc8VtptU1wBdIa2uIRwMUgaykMj/x5/jr4x+cnvj9FEfQ75Iqm9iL&#10;E802bMN6rebsiEmJuKeNPtea5wJnlxbTv73lZGT8u/IktyY8JYuC5+U7WXEAQF3W4dPWrcvwgngW&#10;DQ0u2CkAcf4OGg7gJRUQOvsV/REA2KVH5esqBWI9a0CzzXI6y2ztiUF1F0S2lW2xY/IFvXEgHhks&#10;4cNSAORB3DZulVPNY997S7agks/0Aq8d1Ektub24YKaBhcKVrL93C5UU8aWHWEENTUgnSc3RRGVW&#10;jNgGitT5sZpbdOozpgdwKJ3BpI1iWMuaVa+z3lhypF6yizEmTK1tj9Beq/tJd9U77K0fZ6S161/n&#10;/Zhc9ToGIPYCFcZgzRMvLBFs1O3GcOkK9EEsgAXoz+f2N5Nna2VOq7sY6ByyMZKrbjLK/HEesiV/&#10;t07pefDqSw0eXcvSiqUEeJBXjc0u7N8KjaOYa8qTFCSE9FomSbco3ccNznTPGLpnlJGfY8CHGQbf&#10;X8qTFTuzZy9wZh6/O5NccHzHc2FWp67bF3Wudfxc2Tstt8TZSsECyqFF2l4rB/d7NEQ7DhlmxkZO&#10;XwJWpMPazbm8s5yZDQEnotaQDke3oQ8IZlyfmiWCr70asBfHjlWlRkv3VoxdESLgNFMbAHhtu9kR&#10;K+mavOs/+8/0tcFVNTxtbN9gZqV+ciV5cV/eWGHcF4fsvfp0zvHa2M1RIg1MT7VoAaU00R3AbABW&#10;QZnTuWG18LCCxcyLV/yxJ9a7mp1+nYW1tdI3nyQPBJ6pqJiQJkGtCeWcSPYbv7EfO30h2YvhdO91&#10;kZSS1ZRT4T3ucVN7f7U33vBwzKWAvrhRBXqbJsI08UaPN1RabQXkGp33J8D0saz2hbGSW9nQQDw4&#10;dm+F2b1/muai2UdP8baHgZlalyHqWJ4nCLoPNVnL5ZbNzxMbMpCY5WKZWmw3TdjH5c80kTrsz/1U&#10;sjcgUobRXimkOUxI5TFr6XtydWo2J35U3o5fuJx5N6CZrp0H7H4Vz1Y8C8ywy3eNtIex3LGKYfOS&#10;Yvv4abCgZ69hTXGZ4kLZIkZs0p+22bmO+p165XKK8+UwzPQ8cLHTd7dvr7XutRNdLVHU5Ro9EIDJ&#10;egRdobfmHVjg2wr9nZ5UXxzlzf3LvydH0OExQK0pvubNt7JopsvoWgRule6Ly7Cr455ztxGhbrf4&#10;cmI1K9Qxt5TmJa9nC+RoreuZsAEVNIvDRm/tR1RR6p5lXb650yn9jXg0iGLqMOi6UUYqHKFwbcg1&#10;bkiWazdO7ZULuC4rLJoz7YLQbO87Ha23QlZUEKK1CZ05YbT1qhfZvfsQxfjZJboAvH7aRavSUh9W&#10;yLmKVJxj1OWe37hnvpqDvvnatFPuhO0FHvmHXaEydNddT+kJo0jH7feglqwfnzfxONV7yGZxbiU5&#10;0lnv051MMFrgr0zepvNi6vP/iE4IdAFqfs/u7biXq4OZGbisy3GQrE1+wu2R3FhC+o69ZHwqTe4/&#10;D3bK5XkJJXRGSdJwXJwFtfZsgEwu7hMjrka43LecJpO2Awga4Od0tc65hkn0uXEL2PjGSsv77p40&#10;vsljhecO44bNT2tBSN3BZb4w6zwhnfi2IM+b/aIvIVWiLx1FYSB5k2UwHsJRpHGDgB8CSZ2aPPbx&#10;2wl28IM1LJ2PwIvozl6HYNDsR6dG+Up9TzbsGdBF5k1+xN7y8uuM1YqxDH0kJSVPLIVJEj+IwZCr&#10;9pc3Ode9osVpXEjI1/JEgc6wOVJ5ovNJO1+cGa/WcTNpF5qx4Y0/lPFqp06s/EH5BMy6b/Yjccxn&#10;orxXM4Q8Y4l8njESxc6ziYSdF0pl7i/kuRIO/sr6j1ijNIotMbive51AbxdjOJcEDviOb9nwhusu&#10;o0+eVv06LwnKWLxHujR2voljEycmTavOJ87W+MF4hsNA1di1ayEpH0Jx5ggt5qC1F6uWCBOztyUU&#10;0Iy3c6GcXnzKrZEBKM6YkjYe9Sc9RnG2BFX2x3YGsjm0xjY9e6LB6ar+dXdtIE8utPLPs2+93297&#10;o5NdD+qO+y/7+WRXjideI36nwuxlvWVX8xYZy2K0uWYqpdJRN3kMmB/oAUmWTBczhKDvw2GR6vbS&#10;Rr2FvR+ne9qk+e9+E5HMaNDy3x0AxojXbHY8xRT0qFUp3ajsEzj7oRx13XDTX+2ATLVcX9F3vPVP&#10;O5K8bpwsW9GPt05BXSv84ZJB6wVVn0CZmxZLy/kooMHM9+Is9MLJ+lLxjQxoq90lJyee/USlZh4z&#10;zeDGmBsmcu+3jrIMbkjpiI4P986x5jbP0dwcgBby50suMZde62P3Irs0HMkmFcc3o/sZuI1dFczs&#10;KqdCTG5vA7OoJX0PgkVwQA/EjK/cFAFbnzV/g1c3Yg49EQuoXwysE657KQk9jTzUaC30zVknF7Wu&#10;QgmHdf7u2bc8LKr38aYJJ6KODMQSeO7r4gawyzRsU6GaNxQKa8PlfQItHeehmTZHAON4HXWt4XZ2&#10;f2QeUtINV3ijxGqP25l4AVQwNIQZcQFzumOb4EZn7/18U+tro04O7XdVqFxIbYvX84nv0lm5fDIJ&#10;3IBjD6KRxuinqeswRd5kecH+0/o3LPLvb4Crl7XUVoW6xoBrkpttgasEQX6bK8tv4xH9tIEa573r&#10;XdIh4vPV9slrGcz0m5pgx5X2DJpZLwESJ4LG3um3C+04P/Q9GZjA279f+tP2ycutX0cX+VuKj5rn&#10;JcccIbZLZAls3tv32lHLH7edHS0881ipFcrlw+PSlb4rNJvd9GJkYuEuuUskwjQFbHsc8J/m8w0D&#10;Oj369WJ/qfGJWb5ILrRsnU8/kd0qvgDgVQdaA+Sx6o7d3Wg3ayWKSyzkzBHwwL/rO2hhrSz75TB5&#10;6Y4nYMaNxpHVCprhS80lwqrA1yjn3izUqH3bEeoTe1U/37f29CW2qeBFtTXRz76uLM+my1zGOJrq&#10;bLhPZgwWGci1XUFK9Si0BjiDjan6zDc0/3LYMNkIzOwJc+6jzcZTncnZqPvTmKBCZ3M1GqhGzYoD&#10;XUyK8ZjWMqnNT3voozI8igMWgtY6yCwDkaDEDoJM9cFkXYLccGsE58r9TGYrwQT6R75H9czt8aHn&#10;njcC1O26s5GJz64nAzujsndWReFP2Prn0fY83swgVw4KSqPAmZcnhes0PVlp1RPZxLR0sTs31ZE3&#10;boiEhhsnFXeGebcKoUG50gMzhcM1SDNBep+WWmV1cUqnV/b8hNZs49qQsvzjBhSQ3c0ys0+FLYT3&#10;qjE+k0aPzj59CIAeptydEc2ulN4Ti0GF9zYMOZOZhL0nHGFfUt19fKiqvQuYue9oM5l/HU+iNDyG&#10;XNJQmpdeRE3SORyCOUXT63r31cajCMeocoeqciPrHtBrLdrrW95LbQaYmWhhK682vRXkytvUQQvU&#10;8DaywXl/5hOmp9xxMCO8gmfDE7Fioon0HM9kbhB5zuq5D/OqsrV/ojHxsWHZY0dWsn8YWdjiUT+P&#10;R42f6GXHXaORFOr9XK1y6DGQmWTdaHJIVQfPEW88tvQ3LfHQx0f1dwHagZFLN2TxCO91QRbJlTK/&#10;ETcDYKIvzrDLvqJM+TxphqvEYQtLwaOQqd0p4oFgyKXwWN/RtJVPbLd2EoF6OaXXQWamXN3aVPr7&#10;CihG/ROpzjhxgm96gARZA/XPk0Hq7acoYxc12csFJkln6G+OFySa7rvpy2U3RL+Xh8icRdfrcX1+&#10;3M3M2M5nuo9GtSfeGP2E1l/JzfQ1N699/lvXUaU6t8MieqUHUjKP5W+t0xX+9+OaV72N01UdG+up&#10;aVhIbqlEVdpC+74dlEjIVQAaafenKdSAadySj+Xuq60cB2qFg2YcrJzjbZNwUu3ld3oGCZNRfhe+&#10;T8mCPKvvTtcrcVGjoNTuMBnZO/5p5MbUXRuFnaH5dBvO5rNFgtJAfQTNyIyc41WrwK9t4H76C/pt&#10;25k23K/ZgvsVvlGO2ykJ3sCdPkWt+LP6VJTUSErZVeAHeGmjOzvZyYCs7t5aD64FtDXdwl44t3XV&#10;V9OxpPMcvaypzqfjqAQ+NG4DlDki89bVGeDPjw5/4iIGKE1vDmbkoPZWmNwj1p/kKbGFy0+SIfOX&#10;YdjshIWnnE0OBvW9S4VwAuGH3mwrs81uQpLgLTvoYZXMYAD0CaA/2yMUjQex2qp3qX6Sj9rp1uua&#10;dc9r9pwFM1JdOjYx8CQS2lke2+335bhyATztzCS9bDMZCdV0caSg9FcjVJJuo7XxdXv+adn+LLOf&#10;AuURU6XYE4T31qlJdbB6V0DDsRMlkgIA/Va/8+ZeV79tu3wq+I+GP5LG3R0eas035NNj/bxv8otn&#10;z6q/T2ikDUpIo0BeGL/yUFP96hVhC2NgYIT+E4+lmVwHepYzWZhw5msdc09meGj1B2CGbQrimer0&#10;0eE4L1/mpV21Uz62SXM/9rnGLP9JQYZt27UjlWi6Q/RBc766XZxilejdRuhj2jk/XUmWB6Vnx410&#10;O4I+jT7LB5ISWazyrMQt171/C2MrQRTesk8kX5y8wsG9JmRfK62hgL8sp01yfozCefnEUKY5OvBh&#10;oz8bX42AuZuj0vQh4p+rO6vaVz9J7iiXZYIdQpHAaS7l6orVUXPdTIr3Jx0NzKRqFKzP/UAl/gRn&#10;eGgjM+WKZ2kMNbNZHx3a+lhVvTu6XDyhn/DsRR6fCwPAbo3F60j804anSGB6kPaOQQOg13tNhCfc&#10;ZgZL7fl1CrOVMgLoMm5OhntkUnDzGSG1p+WrxwEohXE/BW1nvmulw9Fym0t1vO0c7qYKoZaDXs+4&#10;D8w82Nkvw25YvjF1EV0zzU7KErEl0mfNRIXJ9FXk63iYWLupIvtM3UxS9eRk0Gu9p/CzbZnlXeco&#10;G3nbBvJ57W0841WWTFy2upEXq1p7fiOvT+CkluOxJ+VaUFi6xsa5RjBulhdZFKpIoWqRaQaDrGEj&#10;YOYZmUlUeWasOxcMYY6UHw0/QIiPInX9UNSzwlEOxjP1WdfjO7Ritu85QVwJA87Ie63eqjarG1Gn&#10;QdbG1e5DyZy2J5JvWA3JguyMtPOLCFrBlzMw4+T8XHXa4KJuIjPsNpTMxuvGnfyxMsQ3p4iC05HA&#10;kk6nTrs1nu4PyepnM+nq0FH1tNlXhh7SsVcZ28HYLKe3yww1GptFcrc7briIRnfZT25cib6nziuT&#10;q78Gd2NOD2eCHFp4V3eB5uC6dumJkOg8yaCy1ANF3849NUklP9Qx9nNEcH05Rq5tlzOzYPh68tm0&#10;XQBH8cLFvo8E7vVTArIcHwJV82TwKH2/zXI/10Nteja3ZO4jkdllwdpi6lTyP4XrOx2IQt5Zifd0&#10;Ml/rLTc71s+HJbp41s5Sv+ylRn31he/3/VFcqJwUsubH9PS7fKvctaRd9js9pObC93AbPz/L1oVy&#10;xqrX6qr8aJJ3zv370rPWBvZkwvVmqchNZh73p5lWvLUBn9VYcHZDO8zioteR5nXL2RR8p34p3tBb&#10;d+ZGa7J7WA0YKHGWaynDXHg/Wpfg/LbjTYfMH8qP10T1PqHGy8lMEasurWY4PjNol/Ogsp2XLsPS&#10;qEbdPWlXBQe70OEpfDk6TtLK4GnNBZSx7ouqMGw0PKE+S6NK3pWCS9L6qB0Gvg1dfkXsCeqCBWFd&#10;Kli4sql6++QT3d7N3WI1wf27mfb/L0dX2qYaGIZ/S3vSItJGi0SUFqWQrc1SUaj+/3nmfJvrmg/3&#10;MLye5V4y9oZ7n4dRK8ReO5iaRC13GknPc3s0U6uEeNDUXDcjJmhbH7g6N19UmlBxxc9Ls69kbvLf&#10;Zy0FrsbytQm0XiFSRo9OCg7k4tlvb3YjRHCCxwdVab2fbbmNvX0VerxQjdMkFz9Ma20L/nwEFJxP&#10;iTgVFzFvXKeWB4TTs96lNtOyIMrvR6cOPRPAdE8Nbnd4R+LZfKPv5h2pVgtWR5mJKX6pZAS90bhJ&#10;7y6wj9r6R+3ORo0dqFXmchp/V+UxlVEe51oe3zw3S7gWuVCcC+bGaHDrxRMpxUz5moBURAUYvmEv&#10;8PJYqLXaoxDS9xBQJS6Ep90YNPMXlr6u6ud22ipaHJXzZaQ6hMPOI8QwNtpdx/hcOwHxwSZK5EKR&#10;FqGs9pV7n+Xd+jKRPkje4bM3XQ//TgF/3dL3wn1dFDmYAg8kfzdskaPaan72yu2vk38L9xDN/1XR&#10;qByZ/MB3FsMHoVwvoDfM3qbbsgs+mLHBiWswvTY9RW1DJ5adkwjv3wUrT/Zs6u/obAVF9gN1iMeY&#10;Rd77iXRjRE4bDwoPSPm7HRkiNLxqj53zuE0Ywo5se/ctf/Pv7+Aiv9NxiRh9XvO9eerXmnq1Sd+5&#10;vEbRgv5pdZ+Wcq7F5if5628o5LHie15EdIZRJV/0MHRwKlzHI1DAnQh8wranj+ZBuWE5ZcJ+5fUp&#10;3a6H6/tUYQhZOPaGBzOVHve8nlsWSn4xh+xQVyo0nN1CrJbHL1S4ThThb4WXu8zrwSKb9Qv7FWNU&#10;D8lha1lD1gge57BuQd+0hYSHzWcWXYtVN8ouAmpocLWstvZhrLzEB8FR6/0eq4rrtViMyf/s4BEg&#10;r/0IZNYOm0375/L5AzBkZpC/8OVtBazO+lifXJaJkVUC6mkrEeeylUns5zb7qLcRmhq3JmyFAIvm&#10;3ayiN99YZgQjgl54Cjaaf7fJ1UZYwcylKtcqUbn+25/lw/UZyvt0BDAqNqwRu8JxUDfflS3yXqf0&#10;9zSfTJez+nKLlYL+Q4xGNmV4MlPsFuf0eGeV7QXswLvE1GsxH+DSPid1R2NqQeiR1f28SpQX98TC&#10;3MOgj3NsCfLbAAabZJ6N5zO3SB30Q31u8VFoHgM5t36fu2JKz28MtN2L8b3b8aq3pnkSk05LScO8&#10;zn7VY7eV+yWmkvXtvS7b9wP0+e2h6lX2o3eiTOeagJjiu/7XSWuzKJNW4yRaTUrpDTuzsgCC1K4y&#10;FbzvMM+7o3tHmzR/khjV9jYiLx7Y+dXtfm/lq5Ir5D2LYqafT3FCLJDoncfEqrMmJ5WlKj3kfKO0&#10;t5rubPQnx9o5C7sQjprJylrvSuQh7hPeuQFUwslkd+SGCpBI6SSb6TwNRJnFUqs/Qq9hFxioRCe7&#10;utGjIxmwbv/S7jun9e/S/pLngNkT5noFG9vbuPb/J4CZdYdLFOTMjwZvj8z161cr2dbqsio9/tI6&#10;PFAiPPe0eVzykzGE6rgVhDaI61zAmh9WUjiquIeZvgQ0rn3o14112uIZop+GtbGI0bvM2yVMpXgC&#10;mPuERzGwhu/dTfxTGeyhLm2MRstvjzsVK/f4DbEi1LCQI6Ik7FRvWmONLLnspDziWCw2z8r6Ebyo&#10;FeN8IB/WNafZzKcDPlEfGOYt0j5BLf2ksZ0BzON0bQm6nJmpUx9vwKvfn1ZTmOyHJsy80jdUlMKb&#10;cNZ/K9D9NsQeMZ8mx7z9DPbaBZjBRVpfB+4QeSGM6rUSHWrMJalWq1/bA7rIRKnhIloGGBDKwmzn&#10;OLFPlXeIq6VcI249xZ733K3CQeHTLjVVeT7FWv72CZtMowjkI22Qiyaf9uBybnWiQ1EEtZDV3b+H&#10;EM4UlUz/vbp+Ms2nZeuY4/CbAcH+wbRnZ6MnTwvidiTyP+r7YWov9UDdChpV6vqpY4uimK+/a1/w&#10;ilU9Z50qzLxl3SWD1PBPdfdRgVLb6a6EevZysTvv/UkWtv6vIM9XWWGFa53O9e9qhAbX063k05lx&#10;hab2Hho1VoRY2/gZGzz2AceID28iTE02BrVTqNqfD3K6777mo8n5CDUAi5W8Q58zV5DXUW3h0eRb&#10;nsbdhdb2DLcBsVrd2arwd3QKejeH3K45No+VXPjWy/sffvyokrpgld6BDCbDpA8qWmNm6T4X3H9p&#10;0TWPPinRQabbt/gg6eZzP0gnR6o8/ZusIDCrsnUdhPtI4NdVKlbz+PXv9cTF1jBnooWNuJXWC7QQ&#10;s2lzNHLjpfynUeJ1By2Gab0k0Dc9V273gMktV8SIgw1UfT94VCRvIq+GXvGYXFlO/dWV8Z3R5xXv&#10;ZvWQtpPFJwtr9gAYbzgkRzE23D/HoOhp9mXsoqza2QiJnpRz66EsQ3fLXLHMs/i8Cu4nn+98grKl&#10;W7O04plt5lFxZeXr7GkIvhdWs/KFDunBNfvZqKi9nxZ/fNo6/THvLuw12Zu/Tnf8+pK8XslNf0vK&#10;y2+sSuuTYWh116f0isoUkTcCBMtt+8WtnzaEiH+h8G4yxVwbqSxaXaGBAoln1711QmXguSNV0xyv&#10;I4s9yHY//HUE+3BwlshDiwxV7Dg4OTs5u25+3EJkkUAi72Wuj0VI3jSV2dEdh3lUPZfsqplrg507&#10;T2p+fJMLb+zR4sn4mfpIOIUoXjt56Wl7vWk9m78+T73+32etYBb9EXgaohmk3+SPSYncR/0V6k55&#10;0A6VRvisqvV3xHDMX7GTva6RJrjy8NtBu6zq0EG00urhw+Ouji6bd056jfW5YRfi+fH5ur/O/apl&#10;9juzvykHxMtwzAxyaaQgkCr23DrMV3TQF+/HRhSAx2jyOnWUxxf38n63Iwuf06wDnu7V6WHQ6o3K&#10;sHvpR2puO4RUeevA0Pr46GYWyzMOwS9lwZDuUJHmfIB5JoaXKTGl+4ysK4PZGh4FrH74Tu4EeTDw&#10;avU1Om3fhd4VhJTB6vZDvdsivuHS/rmbAx+CALusEhVGSptrB3aTN+dqnZuUwro5lNS3qVTtHyX8&#10;tbju2ecquJ0oey2QvrPlM6/HraKyPV7O4uxKGToQrW6Fz1bbDsHYMeOz/pRFI2R2Eoi9r6a3/ME4&#10;dqj2r1gqJdiIdw+qgu3PEAmL312KDTOK9z8gtRwZNSd8XSfUpfjEaCnXm3CCnhLJU4Tf9A90lt9W&#10;gYEu0qhaspNyqTIaZMlTPUTjsnF7ud9V2z2d2DUw+A0d/4Y0p79dyQjg8Gk6EfievMgKXE15f9in&#10;xryJoqURYyy5wXO5baBYt2TvvSLDgG3+iw345ZSXv9LewbPc5HiZxO0FO0c6DXXcOkyGc6spW1Zv&#10;qSQ9KuuTt6ber9XTWkzUMo8qj9y+ALMhLb+XApt636xLm/L78uldYmacvT52jR4cHrRzcKjGcOMf&#10;a70mJ3NsWLl9aZ1/ZK6V20UL+OYD/CqjhMoNaVTrwghprCxPJyG/LDiXsHKp174ZgDnc1wHWDk90&#10;+wqZdNaAcIhT3MYqIbMlbOswuChdzCSjchG90eAAss25gu1Ga8hVQh7rKqt179rU9frLH7kJr7OJ&#10;tSz1rZBLGDRbZMmtH0027F8t8P7mJodw9tWsUf6YsV+FSkc3X7ldqBbG02Cwal4FndEv26X4zD6y&#10;CPlNxLRrrYpI+5Idw/uphV7IX9lx++gk1xtDiZvGy8Gr1Okc3/PnNnO+/md6W+VHaw42vn1zlmbd&#10;iSUkq5x/pAa3Acdmdo90oR2Q0vD3bkKgqRLBmLNiUpex/+4ZwbHDfF+x8HqQ4BbOSLAzpDvuAVcu&#10;RJb3ZJB3+ei6s79IN7gaA02+m3tC0Y+I0+3zWGIYKQsqnEW3ebd4EpvuV9e3BZ/elBjdCLvYba7I&#10;WK3mqpslGVx29VG2vXcv6Qz0SRcb3qdR9flTms5tcm0IIODA2UX+r2GfTXW/C27iz6Mmk44+DC+2&#10;8TgLJiWtOUF+iab5O71P0fdQNqr7AyvbikaRvZ3ZjiLTTFy9NKQVGt9umP7ShJ0Ftng1exenCTnH&#10;rtXgZSLSjL8dweyN1PihITdg/GrKJIPktlWxN2rP3d7rEhfZQb7N2m/OO0241RGPQBPSzMMe8tl/&#10;taTIne3uNlyaYvbWQCkf4fn5oz9MwilG954x0KYsbTLvzQEmeNZGZx7LtjZs91i793mJ58UnjvzK&#10;v1cwvdg1cq+y6+4rUSqL0AyS+raJ9LUUTzOqkPdciP95HOoF/soPfj2eVWP5bGONqYZoy9mL2Jwr&#10;UYD9lerEPkdMYyyuF64QZLzx1kojTSErj0CKparPkrWcvt8Z7KaYXTxmwqumNcp+A90GYuQOyN4m&#10;zaE3V2zCOzbsehE3Cc+ntOiLvI9wDWuUDDlJJP7+N+L5tIl0yOGOojIwLGBMjmneuLNR5PzMyeiT&#10;lohHRH1U7PeRJ1fAp6IUE+RjNz/l3IdqGHTj/BICXqsu7manJqul8fyhyUqneflmTXFL1ixjwQMM&#10;fE6y+ZaNL2tP9tUCNWLVHRvlXlqXkAKeTg+d7T1w03GdbeXkb/3i946j2KLAsU/M0oLwsO8vD3wA&#10;K4fOLXjas6wgldP+Z1sahmfGXt+KOebV+KvT3qWZfnbCt/FMd3lLF4JPYRF4lVt5iq7lz1mayQ/t&#10;eedauqmmq82ni90M4AtWL6WeVe5NWTpyZt9HmOx2eTWOti+j2f7uPsEhgfCL8wq8PPDv6K+AelDZ&#10;pCKY26UnUVPW0sm+5MeiEwwKKjDF2QbpXo7rTKtFHNaznmDcvF6KfwUzFlKxTC1yYn8JNJ+5lq1b&#10;E3DaDlq7uVgS7WzMcwEUulxHBuokwFiZZxwLlycS++bLfAhiEj3763U3b1cLjsgyYlfb/iTfnWST&#10;BxnNhqvcGhm67pQ75kfMPDZvEFk9KRp3bsYIXwhWo4JU2JafM6cwL+QfBb3W6P5Vne0WcqYt5Yc9&#10;6YLaag2UKCTW0DGl5lKJBukYNCJK0Sp2nmhzC2OXTwLsrnPZzeEaJCez+YzSUJmQblXnxyZCkF4S&#10;FJxZ3wDftUgSN0vNuVCzv/3NuDyTV+3wtaPigHPp4U7PGhXouDy4xyZl31mmcwrW+TxeyGT5ZhPp&#10;nWDIqGJn7js7GIfzYw6vZco/ZabCValKYeIYV5MKKCBsCa649LoKkR8DTLRx7lpUKyNnAZwMCp/W&#10;MSz1ue6pgF83nOTYntmKR/Vqbf+yTG5wV3oRqfu3UbJ/BpV+Zl9YnSc/SBmwd5mE2X0OYzGfeTCf&#10;zhEHitd8tDpCLG4DYMDLAzue1NxxBykaaXuOhkKdV/q0dF1NJRZCV53NOp+Z/JjSrVic2LQDdInd&#10;rXJ92gMkCi+m3BGUU6rXS6+YOvZ3bRIn1vYYo7VIE5l4zBZFygWYFw9eUGVnsWbo2kv+Rmyi6hji&#10;TY3toYldabNyuNzFudL1771f++Esrh+HoNHP49QkPPMOWabxAgQDJlK0yvVguTp3BhXVhz+FkRaa&#10;TZlMm2H/GnZpMghbA3cwcR6f8rMwGXStIb5Zmt+K9alnetZnMmg0BewJjBlnmxbLL+fVvmbBVIld&#10;5p+5xnmaOStfQVLgbHyTUY2HXgLdYX7+cUV0A+ygm3Hlb+MRxuALO2kNM3v/ReiG0LW6PGiZodg8&#10;GyznB4vRgmRLNGecNDKCuYN/4vp2IdMnhvfcaDFxJLdT1qReUCFfu9zbGepUwb+i+BjybW6DsqnY&#10;/eRvbHfVC2byficYg+todrdqprX9BbXG8r17AOdQujaW3ew1xARvbZXy6y8XDycSr4i6nW3ewruI&#10;p9gCz+frpzBXdyTyN341k2r0W/Xql3oQVowzknQAxpijgvw4fNu320q/R8Gi3slKgUuumFcWBHe1&#10;vGauOLCxvnQ2ao3Pl4iK8W0a9C0D7Gh7dGh1dmOVT6acz+yCE+81zktG+uyMrdW0932jIO+l/76q&#10;Z2iNS9k6OnlPYNhkFm7hJ59SMnrO0VMhF87j43syoAl1MCwuy/dctRyyzR/UbcNWI02I5/fHm5mK&#10;9lrepxA7uwTxRvVYKDqX6uBZk5F1tfMob1O4GnI8T3Zv1v7V/V2h+ol3spOJvH1hiEUgCAmF44NU&#10;r5u3NIh+fXJ6P8Bct/wdvZ5P+KzgA7oP4QDs1J8z62bw7CzqazDEqo3IMqb0A3cVrq/Z8K0ATBfI&#10;0Ry10XafpV0qbK1SxwjRzgI0DuOQO0bsU66t25B9Iy7YF/cKp+0mni0FwJlbqRmkagbCRWql10jY&#10;mq1yNdusaDbkem/G8BUx1yTpTfY19K8jyLEVdJNfzKrTfYMnUiC/9yvJ9zXNNjL6rrDYdEOLWwtx&#10;a72jNPVSsmZVF8XJS7UBsoAy/VPgMDUquiOs0XjWreCjaYmP++qx59/9BM4IvZ3GDMBAfvXJ1MI7&#10;CDzmNSnuldygfYq/JoP3qmp2VBK8zp46dl0PpiWN9wc8y6dYT9OHOEPq8mhLpbn3vnNy5Yf4oMu9&#10;2b4OUKgorlq5PeM2D1O+zn4AJrv63kQXDCML7sr9gekOKKOnv2E+Zq9rFu/PN7kmmsuv+zlnotz6&#10;2wyJW2F71mB1kxm9Ky1MoogLk0+rg9nxLEsHECP42uLVQhM+6pKLWjwfYX83zQVBoVg2sgs0u1Tm&#10;L4MrgRBydPrJ78qhfdTM7wLrZdH66Lin73Vss8frSI2rnrlQnUN1qNV6E7dHUax2+xLTOsZ3b4Ix&#10;hUlVWxE9pVhpB0W8cQUYMlu6q+OeD2lHSC/bWR4zv2h5oH5qYDan3Ycbx+TNpahaM/ud52h2fiLy&#10;UL5QkTyuQqof6XmDDtH9VFYTRC11e+JZX0d9tYe5nhLMDVSLw9pcAxgtjyuHch2tL6tjyz2c0H6n&#10;4IFxnwss/w1dSF60HYJNp+BlxyMErEHfskGn3V+L2pnZenQsTE6wSEkgzKRaJdvPbnO/H166V959&#10;S9Iw8BtxZpvpAowD5A4wyLYeVb1+7gIvb96ixm121+hXze2Df+9WSdydDlfN3q6pCGCMtazeHxgZ&#10;LKVaesHwj+/F+1myDFHbG97Y9316Fc6y4gl3XFSrng2huPLfe2MhNWfi99wVBc+XInELdr1VV8E5&#10;s1EK0lktNxa4TJQ2C6Ru4rL0zL8vVN4/t/395M4NwsKRkoLFayUwM3OX/jJ7d2yh80t4Bba0Tr3T&#10;SV2aqSHAvJf1olVnk3loU9k+YlWNqn1c4oGsajVJ7Fl2wKIiIs+NmXAG2tM2LKXP2W58nZ3FbH3p&#10;BGlLlsOfoMQzjMlt8zZz0t1FvzWgbHq/cj97JLv866QHpbeovqzSZM5KGrijofG4M2knZ1phv59m&#10;3+/XgZbXPui+viyOZzNKsZHBN9MuseXYOqPF3W+Qgay2zoaZwneqqMx0yOzcAu0ektmYIf+2yQ2T&#10;B5hl9Cf2WI9feDx/EU1ncT5mBt0GNF9Ibe7fa9vpYNLAit/pNspjy+/Qyzag7r4rHbRXqXnn0Fhw&#10;v3FyWszMTWrtAqWhhByqHYNxUM/wHAxk74O/q7lSMYhep9gYbFarv8lQfd9G3VkRppBhzs5OHF/L&#10;J0O+gTkdt48dhsfxH7f7p+cYZc6aq9lt/9x6vwWybr1bS82qcvXNzFyXIWBkam5qhP7aC8pfZTO0&#10;K8NqFCHtYhcpn0swrDsn98W6Auu1Ru6zLZPZxhp/Pp00SZJGqnwJV8DrdCPOFmk8pn+vDrASs4W0&#10;+CgqXnehowK+3RUSmQyEw22unezjFPmrOv07JJz1j6UWOeg2BS8p7TbB9awnj6gaGZ6rGp1u/VrK&#10;HBLLjDwmrZLhQw+hW+VsYx0R2yuQe6D4KlZmtff5lSvqbzAnqyst5SvdLR/W4fxj9PdAs8sK+D3n&#10;Nl4jifY4odT3/dQ4kAJd+r0gwo9+z6dpNUBSzRESszReeQSEqo9L/HJi2MHsPT74qttSGTvHRiky&#10;+Tgby/3dC57FbIG4eOg9XvnbFGA6rU8LRZXwi+1GncwmC/4luPFJydnDKb2G5NLeN73D5qf2M8PZ&#10;5FPa18EHerAGp2umCFlP4+lEaZPMkGZ/WzcbWMXSbUXmZlobDCgu4Kh4NOXT6w4wKJbLjEt+XLcE&#10;T8+CMDgRoCL3bpVazmx/DHMj48kvuSc0a+/xsNX2uqHoE8v55vmz6PVhGt0N67KwioftjTJFJgcu&#10;9cPWYfSoVGuGMzkQCXr8azwgGxBvV7ediX89arj+Eva67uhcekuuJ+d+bfzuraBy3G7LeEcjHHXt&#10;DtcdB3keHHzHFJLsznyK93WnJC+H3dexWdPWjevpUEAe7IJNlLEcEvzkCDDT+aPSuksmveRQuzxC&#10;+ivvsJqdsJpxpFrxzhQjGE5kaQsWWBde624QsK3hVavWRIlFocLNnOfO8fn9G78oFbyIxuxxzNnD&#10;MMNn6Tie1I63Qvp307AyWe/mhT7KU6e0Qxoo7AZfUVsFIoEFlo6PWk3jxOyWzm9qKd9Ssk7os4ug&#10;n6+WStlo2XztDOU+Ho9zylLjPuW26Ev64zC4hentQtckTYIR+9/rWQBxwtaTITW0N6Amn5FWXrha&#10;ydDX/YM+APF6PdcEq4KdbtDv2VfJm9nh4n2e3LQxPy4XypAnLcXKEGxYoSWu3mLuU9EmPnO40C0+&#10;ZX+5MwZ0OQxgPKcvU5h93fKRGfDA8FRsclukgC+MH0tI91rtjSVp3uvuT/iFTgo+zuw4JrpPMEa4&#10;PBCTSGK5gtV79D1bRoVmUiuYi9F+QVsPqXmLPsPJjG//0XlOp0CNtXq3qXJRo1cOyCkSdfqfh42f&#10;WLxHcpUDitmWbda/vG04tftmbxNXbu4BR+urVsaj5rKdDKQ3du5+lbIL5L1y1hu70uU1oqa1nPEU&#10;2s+//029VsbCgj93W7fisl0k0GfpEb1PnHTDu0n+EH6/gSh/gowPz6TojobMFcEcllt+ZsdpOfIh&#10;31zIYIyfH6mN8tjgRydIUXTjN3KzXCG1oyg47/+GKYdAIHbrvLSvWRryahD2TFwRFlfqmcXrjl9N&#10;LHbhDur9euEcLn/nQOkEoy+FFsdD2DWZiwxmvr4n+Uj3WEKXfnn+XOhY0FHmRLX10heZqL43P3/d&#10;2sGnCuv3G3Oyt639Uxx92V0IM77QsphJwB/ApX9TOIsG07I5prMkZv1fAt5wzrtemZ4nCNOnYHfM&#10;DVwXNVibkA+CFZQq3+VpmkWWT5gZxt2NMQOY2UnLJtgVOl27Vrb28iDYD3aHzyKJ4PNRRzOkz8Rv&#10;QbDZawYDnU0rQHYF79h16gkENHRC/CRDKo60AoOIem0x6Q0XY6QnuCgyp3iwjhilb8r4K9UnPrUo&#10;cF8uePWuFWTVJLb3BS290XwVZRYIhAoNdJPr2pCpqww+kiJ17fem688P1naL0fSp0YnL1BlDEH63&#10;vMVIEUMTCCeS8eFvvusY/Ht0FtIzwHhtdJ6tnJlZb1EFV05id1mql6n8CJnYkLkGNwAKsxi9YVey&#10;75kr5NbKGNBuFI7Px0Ppy0b8nkBfhTVP/g15jBnVamw7z3O91iM7sx63nu48+vD3CLDQr4zScLxX&#10;yLtYa6z2y+fHEtnGddEoaWZ/06r1bIK7U9nejeIxOGSZRuy37QXatZVa/ZPfvexG3hfwzq8Rk4P5&#10;aLGqQmt4v17k8Wsj6a+U2P1NoAwmq2SYWWZaPWa6nsLNvu16YzGXB5ndFXlBnkF8YwoiKcy1Howw&#10;3P7PelP8aaRKsWpM+5ekgh/SneIn1TsPgnFGulwmrN6hiMVPPU2J9svl/09u12jO651rat8/fCvq&#10;/vF0IblhNGZmyqwlO1fUIdAGtAjTvUrki8Ro/h3Tt2bMrqvbJ14/rct3HK2MhpJw7TNnjtjsL442&#10;M96HT94ei4lIcuMWEsPVnM5VnVtn5z07HD4j5NoXF1sE5ufcMGj6d+dtTi73BXn2Diy+z8sYOIt1&#10;p0TSfY5uaOfRyHWz5kMtrDsQGPJeSdV9hVZvtUM8KowP87mhrVZE/x9H16FwLBiFr8VOtiKJEk2S&#10;lZAoDSmSjPv/z/dfwWP09p7xDOZvqn5Zezc7+pLC4TmuMFexqUF4Zr1bTN2+Q/uWuc14NCRP2Vpb&#10;uV23q9uFeX6YDMnxxycPDKaNG3NNp71XIE10N+nPosEaTujEaz/WHcyMHeC8z22AYT/TgXUowt7L&#10;2BrC6lauLpQ5t+7Pa1bac5k6tb+JimVqWyR75m2ZfAB3sp93qEqzeGbAqL2G8oVzp4iBlr03Xl7X&#10;lUL78QjVATzlMFwBGt1p/TflkOUT4+lYx78HBsrVgqVEA5trZhHnR4bsXY9XZrJ3+oinjA0axlrS&#10;9dNBqXgKuYiP5f40wLPLce4UbdCr+vaiBEinCUcJCV14hvc9hD/QYaf+V0OXlaJcLjwuuVmEYzGy&#10;nKv3mfISq5Bln1PBoJROHtsZHX8Wu/p7QGcrbdJjmGYOjbk9rCWQ9zpsjsu/ZX6o9h5+rVuT603/&#10;uBaQ6xqGUtduHyTcOMDECrPvd+w4qJdXCd6I5t0scjpdYJGy0EDVrCJlmbHt3qI9zLvbfmsC1tft&#10;ih5J1zC3Hw6uT7RC/1pbXAQHJ5h9f/BFutxz4LW4a82VYPv1+W+8BBgk+dpJc9HG00sVH5jrNU9f&#10;Xag7QeHS9m/hl7eXDw9b8m+tIIvWEVxPwpEneEN8A4sSz3ZHjql0jjpf1YvX0aFusLsHxQhABnss&#10;mopfOM5zhSvAhDapZfY7X2KbYJrnuPKtUomFdOk3T2Wlwt4m7Ql6roJJJRz/UzvXpag7HVaN61Kd&#10;/MUULM5xKazRkcQ/FunuCeFuW+lEVMWoYKQfJ7rXzHEfBZhTy6tIF9aoLPhxfZtzKAVS3qXbs/a0&#10;C/Xn7fUMMCuOF7VhL3vzvdrRc9VZB/JE06DEFcBajMr0wgZWC9VrDMuyOt47LMK7lSezKPNnRBFs&#10;83oEMLxy7I2dncEe6GKhO5Z7zKsvG7+LSaFR/3TKYLeoXgUlu8Ye+uglgfgmeLXAhyzN3bSSffzW&#10;l+fRj59uo6vy+4P4Ojc1eXkXXl+mU2tFRJbAmL8WVxsnP3302CP2iNx8hUX+DPTqY5zxF82TcJYn&#10;g3Lp6Xr6I33MHzPxfToVyraxcbZTd34zvpzHlmuX+mpaGnVDrbyN90779TjyLXXoSmFC4P7jcZsA&#10;TPODrcLnHCldZCCNSc0Fv4jE+XydwvTdb9JAQe8M1wOlORuW9GqFqhfOAiQbD9DyVpxapZ+3xx+X&#10;uZczDawHOtT2fpdIc5ZlLsX7uZ8sjzeaD/466fbIjbhrudrTAzgck6OJKrTb1woi+vXeMJztEPbA&#10;6CcqZsf48jZn+hebsqJlTrTaQxF3JzTRF6hxFXZ8pVDuOOflBzH3vlCPssIEH5vRdjZP/v4bcsaK&#10;ElLPOOff93HYGjJfavbLzMy9NhavvHwrqDO2OU2ufXhzAS/P8ErP2C7GEFVsVPTt5rE9RIVOXOky&#10;mcdrwh9PjYSXZg2kaV5ayvfEJVP1r/cEsZK0us4Y/xuh9zs9KsUB2RJHufB2Anf+iS++CBHYq7D+&#10;KbUm+QCsKpL97PjTCtWIzO1/lDMbPaHB6FikXzd9RIQJwbV/4C3fVFvZrJCxY8kAmPJn6vE3Yp61&#10;byuZPnhE9Z43kaMFypOw2+KHsF/mth1YOBzKpxYsxblcX7JDMCCoN7UVI1s+VrNCW2MEcKr4SVVj&#10;9G0ISVvmvn6LkRZ+DXZxf4Muiy7HkgkHnJPc+uplaQPRavIlXm8pQwJ2llsnhZ2A1ZYv8dF715fX&#10;42Bz7fGdgfGrPc3azjdFurQPjub2UWjN3+SYQBXIEdu0RX147A/kKTxtABPoB4KdP/X6JhC9YFn9&#10;O6Svx6VyyI2e96bzvOfXjNA/RSRU5y+bWNBMQwse3KKFVBC9lk2MA4crR1H+5ZLap3vfoFJx3I51&#10;ZJICS8eYvYlT1gEYyKB48SRTpkvgibP41qtAsnqLVr8zNDrrE/Ktd+f5F0aY6EvFZ8bsGekgZhD/&#10;xOQ3CDQjkyjCFLrG2R5zoNezIRMYVaWIs0DV3rXHX4bk3N9fixsORhlwH/Bn3jGqbfYGEzDsbYMn&#10;BtLE1/nXIQTKGjms0L3v/rAuv5N39V36ToueRYbhedBrrILkKBHGysMKdalZPlZBu12ryQhZIb7X&#10;01DI/95/F8FUrW9oVXnYyhBkrdtllma+0VxFMvRy1w26gsE1Md6r42NxGiWsxkunuz1WcqNLUNKX&#10;i12FyiLnFMfvF2wzjif441hjt+vlEWv+RZrbiNq6HlKA4dhvY7WLobxblMB2q+1NbAUh4o//Mp45&#10;S84xtDqeLd/d2vpIegvtS8LCEu6Mc4vJxwnNLpstEbds/joer+9aYb8uFn8MOfw9xt/Gj//pMHok&#10;DwDjaMZjSidHoEyMTxpofEd9uFNeDqGgvU07MoKIK6Wj5WY8rbeNNzrOUSc1eoVIIZ6+Tu/qA5lR&#10;my/BQLv0i9/2b92lugKh2uCCA8H0PBbSzewKYDz2O/KdWt7b5dsCIxZBwsjejnRRayRMPNLxgb45&#10;3r7FhFXBm2r7tfHnTX2DlUfJWF+NumRipR6QjCuepaV8NRoXh7CqGqoMvUVuy6e6YFuLew1gKKY/&#10;4UcuLFYZvCNen8oC5OdV0vpUIdatqH0cino28pAzIgFjS1SJ4+8+aizEw7iRryUWfsAu3QZz37YL&#10;+cLZaYRBef3F268lUKMovC63O8l+cwcYv1pf5A/YCNhiyJoTTaC4TeaWHwXl7fUUlZ9Ydi7UqRWu&#10;Y2i7fG6EyvpanqoZS0scGxPyO2TN5NAoba8xs3d/rNuLTdetY5CtXCS2r3j53r+vWYBBJvf3ZEfm&#10;D2+6IyKwuavs4edaTI8xaIwaZaBVl2N2mpWrm7xJ8GXFy9Q6V1SHWcW6Jt7A7neQ4uW1V9fRisSk&#10;Ozx67h6uJbgbaWaMq8T2eJ7mAKYJaS9cwSy5uzGp8jx+uS4nJb6EmR1Y/C7qUn061IZENDepp0j6&#10;+1uB5eTKMrHOgyrDfbXcdjW7Rd4tIRONtLhLd4O0snt3tys+jpzf89qtsagDzJGZEVKp2L82qALY&#10;abzTAmkc7s8qMdRKyZK6v8YDy7lUbjzra6sioiF1oFs4/msi/fzOjDqPU1hYcc6AH5SVDXqYXdFV&#10;WF3ipY281JzdqER/O3+3J6cjlIOw9U12IKvrSvTk1AYRMB27lR8FB/bTRJ33Hbm07Z6QpFd8O2KF&#10;6IKz12Mf0o0z2ioyj/dnfs5nRqxLFgr8FWWxNbll6nO0PIE1Yot53QCmm9qVEX+M8IIz7Db0DMYU&#10;R8PX7OvbW/peZhqWV0+uFNnKonBhNdRNJjDncBreC1AKCZE1yA2Xs3faKe8+TuuYtFkZfEt7ufgi&#10;oz5pbI9o/tz+u6SbcxTF8j/VBX/CLBa1N6ZqPnuT1Nlax6hqUml0zziHHdDVIcWawy/2upuvxmu9&#10;Yaj8oGDHxOxOIsCEOjRNWHeeEq87CHRcgtXEJP/UWs/pIY4B5rqKfrn857sF5teujHrmtp3DlWn1&#10;GxXL3De4jBqn98ZyC64pMnPHmUwdOgETtU5+kRNBwVB9MenGXryTlpVJg/M4CCxlPTsj2E9+XCAu&#10;Zg0qv7/jKYraQ98NFgKaCs5AMFtUqesEEfTCPTwc1HvP3blcW60jdLrz9HQfDj+QhzMzDhNI35i1&#10;l/W8lglP0rE4a+Z7T9CaDchRrAnQw/FoSdf1w/xX/QGMKxU2q0sLOzkgA5h8iGyzfWhMd1NFuIwg&#10;GzIPo+ddWjemrmf05Hr9CC1alTnTp3y1bdrOflaDZeg9kFEh3ihN1WvEhQL+vfV9Yt6gpe7IdXl/&#10;DTAHKT4+V0InF0U5rkgNVF/czw+ZIX6GdG0WnRWM0fDOz6ktSHjXnQyh2/3pgBbKLXZTbPflDRcy&#10;zxY9HzF5G1V/lDFgJrDv3H8+r3F0EY3YBhEfwJDnhvEKB848fl8zQntRTIR1ERwcsxznfoZj89zw&#10;NGzSUrsp7QmVZ/mcqybJSgCbjcaxXDAPJNqUlp3rc14x8+fbn958etXUzLTX3tumdd/JZTP4+2/k&#10;WfibD1U7flrqC2ICX01tioJ9ZfvjfdjN7l1/XH7VFWRXzNsd9Nnf0f2Gtq0mGdLdRrlRb7jvu4K7&#10;1HFx59/1xqxFUsp2bhfvepJ31/UenUz7AJO9H8RfKS+j92GTziwiacZ5LSCuB8dsz++bYKJw5WqO&#10;eWkb2GRebDnmL25N88J7y3P36tTL3OW3b1bC+SvJpiKECxHfM1iqbqZ87z4PE6uHsysSYLazkjYu&#10;iHdKNh38m4mIQp7ilyjWyaJtI6XSjPQ+JGjSQwhgMWVXwi1DjuVL3nx7H+bYIV/Z0wfMaV5L7kmc&#10;6VpvtY8rwpCppwo8cbcASe/NzF9lUzFhModDPPKHuW5c814NkCSUtIrj9Q+cfE7DZY39iso5Oc6y&#10;4Jg8/cnr1WvREKTBI+dRzzCF9Ks+n+QCe0g+5uc7uNuDkagKeSBG2x6BH9999Td+0KVpulNru+Xd&#10;nl96rWsjtBtQv9CQWx8tLqt97uBQNGncw1kC/W7LfdtQllesKgJxbTgnPx64lbUZ1KwPf7dcbdOD&#10;3KIPKkJ6pSOo9ovaM0H4x7Yb9+1hNbvsQ074+UklPhH7+PhevV6EFCdkwsdKOGQM0+I5C9yBfe3U&#10;sTjb9eYKUFnr91tzOL31rfIpbbygjmu2rxP38mQq5O+JuGoPbZZPxxz7d99UCFFvvMe5ptV6pfy2&#10;HOb031bsI8d7iTGHfSOeDicfGyVeVatGINi0wnfGh9DL7jMlj5aPVjPCs9Utb+s62J/vYBzR8vYD&#10;7HyJtJtzvo1WZq34Nx2MOUkiEakz8dys3jsR32NmS9QT/kOVnTPWQZG+4yNsAuvEjUBvStlaq8Pw&#10;62EDowZCX+61OBv0PLcaLwIla7pZgK1/5ldZnoWtMX1Naa44M5m/N/SivloNiMtpVwJ7ce/dLMyB&#10;LnFSWEie1JTl5ES9x42Yen0XbbG07rUXK4kRbSSfnMMomzjr4u6ViUOuMcaLAUeyHWpU4dKPhbfC&#10;zh49umVr0e79vWyEw0YkQTfodXljBkaCEXAH5c0GTarmXmNnFVyWD/qws2Qg1ySb0ev7baQYxqnW&#10;K7oknJ6m4LM9u4psOsVMH0qw/qsXFot4acVxsAzY5nvKrrgAmMYafdODZWrOjzuzddqWROa5Wdwc&#10;LCH6Yb+S78DWK3WL1+0Jjm5//gIqApP2d6bAb+qdX+ZLgbNhydW/knPd3x18+yzatlKbv6sTzSfG&#10;02Ku4v71N6hdt80JJV+jg5Du6NhW63MMGamD/HQlRaF9yVzlFIgRyIjbo277S9Y5aiUgfLLV2NHl&#10;VCgMa+szEkfigJjRu/IzQrgxtpfV2bn70Bl2V8rzf8Xtpu9Yg2dfkTJq1Mp2TirPxbyHW4aIMQxd&#10;8FSp/Yy/RXt4nlCkr/NbrHcS37M5hbRzz3ZadG+GRq42xW6u0yWxtl+EHLMxUg3Q+lKb8bd7blc/&#10;//03X04RiNYif5pCluCMwAyl19kHZE/pepnyu4WMPpXBJJgPMr8Vmik8RsrwzdaO7/6EmnP11bL6&#10;ti6tq6OHCIu8o9t+CyaHavN770ml8NvCmxof1QFmcEoqi8tyXKCkzqEFLujVShhKRJtIHj36iLxd&#10;sSCwpCvWH80qTZPqW5NeX2MOOlwFfXaOh6j2nf1icl2OF7eKZhWyzVFGzt2ORFOozzW3UX81/n60&#10;8XaStWRNQKKlfXTe+d6g/JTD5mw7eF36S/7xEX/D7YD+xnkjLhm72ei14np58zFFlW+qH9xih74O&#10;prflyAQFkEaImpqgr6fRz1a0i9E0Q2mktwDmvKy6v6KSDRrJYwft8JK9hFcJYxQvFcWcFqyLsBZS&#10;dv1T3G9Ko4sZOUUXLEiRUznXkR3oTq/ep3YI3kUOTDGBNr5nW9b7WZ4PUj5KpdUlOzT+5mlP3WsU&#10;87Oe5G1r6XU4CDdSRcqOXB78kfrL1DkNatUOv1GGtf0w3ErjS3Rala8JeP52J0DeagiZnRW8d+qO&#10;3x4FNZR5kFTrY/bayZHN8evXGYOhA8AIEmVUTh2ndsEOwu+w8r91SnWk3mhJe4ZNL2q/A8a/+h2k&#10;8lPelQL3qOQ0pFe7nTKvK7/sz5lw4mfZsLASsuc2GdtxFwLwOqNsbSykPRhG+PhtDDC6FLK7I6Rg&#10;iEysDC6r+c6qY8wbRPWL2dbBpWKlWNt80oKZVdS4ZFXw0zxYvBECMkOMWXN9jsH1qC2O0wsZZbHe&#10;aqM3rosWuCooCVcJzCqNi90/GKq2nl4KCQGkvGKNWaa79UpYnsKkkfx1PYQQrJQm8GJRiH6m92qd&#10;8XE44NhqRjdIp+LOrMc2+XDV+txdEnuYGK1MG0UGXMfrXh/fc2q5nj+aA0zvpntaqZP0XZId5Gub&#10;e1I6nZ4VBqLMtYx8N2Yfvs++zWsJbObm9PhcvehDnl03KwV0mD0UfW+QHjPHG+um/PX13ndhN35X&#10;IPt8q6L8cP06iP7jBjBOsk9a6T4eDXuTOH0RhWGnflX92zGzuVWc7T14aqcnEz38E7HYP3vrtoLN&#10;2hU/tz+C3QWNGLCpuJ9vzAEsZIEbfKxiWq5Fa/fdKbsBtegaXJ9zIcBUx49lGKqZAf9QWu2X3MMn&#10;XfKtU6PO8iKSvfhiBLnzNM04lXgG0hchXzG7u0Qfcs98uVLJl5BTwvqUtozbZQePIfORTsD1tqRH&#10;XWT0Cm68Rn0uALN8G8vuIzxUlHJSw/AoqMAP708jiRl18euWQYtg5b3B5FXnTJBwgcIdtj64YsWp&#10;yAJvdezjcDJRYbWrQONf0SEEhONK+UHztL9gcG37STU/yQDMPdlXP3G7+Rk21uq9VNjtxPV5VHXH&#10;J5ZFkRtrDE7eBWKObLR+ouw73EVIczhGxg3rs8Pw8hm/TRt2xL2deU9cp2eaZl4KuTx4TmbX2ITi&#10;pKXjf0/arWyG62de21TfEYedFX5NmpmnHzSBLfshb/NC2WonK2OShwRnPvgVs+OSO65YD4hupdiV&#10;7L5GXR7qWoZR71I5mwqgn3w/CnDA9qezsBtuVt3q3zaqlDrIZ0J9mC5cw9r4HiyJJzsGB8nho4r1&#10;CtTuUGGxtG8QhggysPTDL7Bm8KSo4y4A433SPGmw3+n28hQIPOMGjAPO39njsLxRm2DLnNK9Nft2&#10;AGYvw7h3gYwX/f0t3zOVGXfMAztrlVl/Q89nv/nSZGICyRfyYJyT8XYx30/kx35Tt968/YXYPU1Z&#10;T9kwnwdCbX8eN3PKbBCj7sUnpoMj9LkbX938wQSlXyv9vGPhyfcpHCi3yLgmXBolngpAiLXTVpMr&#10;ZLOQKsuxzfWrU+ny1pksGznr7cvg4gWUL7Y/G8d8yLINZYhzizzbk8xR8xIlFefLvIu7vzrNQjQJ&#10;kuUJBPWoV7PtCL7V7hcuuB8gAeOmhkiykWZflWe9f5guyjBlayKe2MI67dvycOaCY9LjrIsz1YNN&#10;swpepHUoDqjyE50XcuYaphfV7p4CGAJZTjeYdfhd8954lx9Xtdl9s2NmClxd6i3U1BRt9Ab1s3ic&#10;dWrb1SJf3k/VXV4fFl3m9cDyocBto8f4Ut3fTolkzIt5J0pO4a2PpNhDf+D+/X+A0JKbp+OtMKiQ&#10;CN1pfnu+xqGrTlt2tsvO2L72vSTbM4DkXOSJ10N3KdoOUcGd5+0LDE/tOEeMPCdQJnZVOsUs1Eug&#10;vJr9ovQyuddLObm5JlD8r40ia5YTKeRLSXd3nUbrKjEQlmDhokKPMJS5kbWHF+TDKV46HPuUuH7I&#10;Y7m2MyLYlrTls4bavn+aOUfhjqsHRJXbsTimpUz9cer3VGPhVsAh/b8Qs1Vyza73AX93XlXSsugW&#10;ic5G7c7b8NTh/XNvI2SvP+U3mHc8pFrZDPXNvW7irhHzm/YD3n1v/Q52MgfQSFKjfolmBYnXheWj&#10;hGj6QTyOJHNfGMC3WTjFdupOB7WzYvtxZd7uh1kl5B+aPcgIhTkHEn7ucA7Se3lEt/cbaj2X3kCo&#10;rA3QCuM8Cy7oG7a5u27IEgrWXPX18HqcWk/uXH3dIpONogUxKQCMlDQ+yGpaXwfP1TKYiNfbqNTV&#10;MnVYnH5Es/zS3yOTzT526R3ZY3ISD1d+v1OW5MzVmoP9706tNvSfyoiC33tG5KFHG60L+F1fLpFx&#10;2G9wSHtsdQFm23BXxWJlmICZhU/TOa4nbpfkTQFyy2V364NcaX2FccZ63lNvKE//2lz9vi8Xb/WP&#10;uh3Juaxu3CL+u9g85346iJe3kmEPgvLGxJMugxA2wRwcH2AeVYdCucOOvETv4VwfBaZDQRLX2c5O&#10;7A41boQNvshYGSA9RuBPzQNdSu7KxR/2pPLZdXok7tcBAxPed7fuHpbb7C/OoyuFHK+L5GCD6yZ0&#10;YuEUYNhnc1VLQ+AoPcYybU3R36TpnuvOmpxP7V6w1r7zGWI0XdG4557vJFhI6gsu82PoWgQyhQRo&#10;2IeY/X5QGjyCZaWYXzWCR/j65RFp7p5K8sI/oP9vz+6U8gfZzBr3/bZzBsUDD9K7EtEOlrtZrVyR&#10;vkP9i6kZJiA67/OxLsS7QY9oboY9asC9h5f1+Y8TcySGG75xbc742Eq3BtrlNbyYw1abDViSEPBt&#10;vNLQxh+9r2JCbqqt8fr1PB/F1PaBs+0LmEpOG+Sa23fmYzb/3ArXkz/JLlTcnYnqZRkd/GcBvE5Z&#10;qFmCd4YOst/6DYZr3/XQ0Cflxvh2SoGQwQNMAZ1tg1Qz32izkKsq5VDGZzkBezrPaVGsmsCdhG3F&#10;y5PdoloepKCobkfrV3GDHK7p8mha+UhkPCKL6YXDj6uHzjV2fnR129Ky4Pzge9+XDqNLgCEJ/4Wq&#10;Snx7UZ/04qN2jtcV0NOeNGoqY+x6ONEaIBdF5aGsnKA/RAbhREJmMnYBFdOXL+UsohJ7QWW+aga1&#10;xXTVaTqw8nw8LUyQj8wkXo70BsAM5RUli62E+5hBqqdXR1ia+GzZX6A+Xbl8MCrXSKfXzG7Cn1sn&#10;cJwrqETiIJrpDK0zu6V4H4glh6Dk9lPbJqjU8Xqf2a1WIt1Dq2Xyg+D06f110v6nA27zZDWZsY8n&#10;rh/qzUiqFOkjZe4Eh190F3L5tVpMq4Pmj5jfF7LF7hQH6nVQlrjnRoHanteT1WhgXJGhynsV9TEn&#10;Y22cOsKuz9rWfPZ6H/9a3KVknZtdCUKxtsf+wT01IQQp8PAO0mmdndmnBVy7iJgcYfq4Mtev+bVS&#10;oKn8U68Zl5nT7YRguuOPenCZn5uHTmdaLAvOKRxX3y9C7nCP/BFiKbC/ht0qMcSU2tUr4FdCePww&#10;IcCaDaP45os6ckfYAKyWQAycC7w3FTF+OD0VEAtf6ZOIruWHG/BKmrVZNNvpbMyFLpCKdiEFwiQh&#10;0u6GZ7tXGeo8EwOYej0dttsVeAVjqvZ8dvRpKajg7m+x5iG2cwuP2XL+o/bplEQVsNJiqNpqwhd5&#10;yDVal3EZzHPqtKq9YyeVFnq4Sx6bJeQ2r25Z0h9bV4ooPt1yBDCKMCNdLoOUmAz4ik6S85kbdme1&#10;KcYaG9V+55SasGx9h3KCMx+C0ZrWtlJlsME1d+j4C540jun83c2C8hWyw2sC28IgX/WqZjDpBBm+&#10;I4JCgcb696ONLnXRDRgrcfQjfyttJ7MPa5ZXJy6F+fDJbYypmmuyVfD4HwOPXe5t0k/2PtoMGwXF&#10;SNX0C7rtApmrVZvtroE9shfPoCo2Cpl8NDkdwhQMqPIAkxOzA3qQ6Q9CrK5Ll0tck8TYw2taFz91&#10;PR2GtMLEHHC1lhjOJjXcvlT6jbYoYt5rdS1B2f4TrIFbIixJjKr5UrWdSW7H2JpeTfhg/MvqH6XM&#10;XzkomB2eJZ+ZX8AFV3Id4uZTnMUb2dEzp829E4fafradvhZLdDIeupcsvLKvYHQEmzyTthb9ghRs&#10;f01bzzCL6tP6Jf34DEHFWPzzCsNL7SePzgP9j5kCOQgfLZjfuj0cBPXt9I00eosyWTOBtOsqxws9&#10;umD0t9R4qVmVN1pmRVmzJ/+ev4r7fxyda7+hYBTFPwu5JbcikkgSoVRukUS6SZFcvv/sM69nfrPH&#10;Oel59t5r/deKTZDN8JaQFaJ2vUYL4PGSlHiCZUSQ7RfvXvUGhADu3O5DmS5uNVriVBYal3vRDwY8&#10;gaYDHjm4yyI3xpvYZLeZsPzh25D4CPdyrNbffcJ2pdj+UKWDlESizVNN+fWFMe8M/CdL3cuW1ZFz&#10;9yrOY4IhzRr1PytCseKi1h0l1GF84LuvKmkgB7/ciyGUezTp6rlbpDGT5dbyWN6pgH4wmgj2Q5g5&#10;B+v0dUEPRc9bydENqP20Ig8b5+8WEd/GFYIxJjd/0qKlVyfz9+q8doJVsbNeWUfhffyNk28BGndi&#10;99gefq1idhGi9iV8UvsyE8EH64D9IXOU47DXroGip/ZpY/B9cWazPsBztrvgumM3J4ifnfLYOfIN&#10;+gvZSt/z3wP9DLqVb6PUTNHJz5ozzQkkbgS29jb8gl/Z9g702RvNO75PaJi7Sb3+h+RedTQK2Kzn&#10;ns3DzVIuZAYPt8TN9cr60GsNSk3InIxm4DFuzdjSzuj+vQWwZiaHZhsgS1i1nl9/BKqHhi75h8Zr&#10;e08PZi9zUU7Rwchml9S0EyduxT7d7o4xxL3lc94oiHPhnfOYWrukPp1Ky6twthQt79c5nnXsROg8&#10;qPvtr4x2xkf82QNMky/YxHiFzYqY+tINHt3Ky/iGSrQAtrz68AgMuX4zOeyubm3SY86XqTq9vq6Z&#10;eg7iIlySHIIeY0xocN+w64r9Mk0A7mOBMS1qs7/fTU1VWtwgxAr9a+FYd3M98fPs09vRfF+8RK0n&#10;AAK3zyQnlIeTd6O77JT0liRJdbSIZwZoAlOTwyjIbmX0ks9vrk42UsUi++XKlaeegTBwdkSy+vnv&#10;naaUixCZ2ilCggssGi7W+D1YE1Vv9V1WgvohHVsY5WKJsGCvs2Po5mZBA+i7mDyGFD5x1GWbH81/&#10;BOPK9pt10Xc4enYHrQ+WNsbMvGvWsTLJ95MtlAFDuwl54PRhayt3c1fHiPe+FchePqtS34VvVKdd&#10;Se7dNBB61/qc9al8mI19aTeImohXfXR9nPT2n6KjdQm0fhhBH90eHsiDpJbj4+ByPq/MzulPLzA4&#10;ExxdFwT4DRce1Y6iOABBsl4wNdk3LuWN6v7WwupxcC4zKT3TuxMQ4gFHPrxJDr2PsNEUAjwsMdmk&#10;c0i7tF/gsJyFTxViQJPZpXomyPoojVIoY90hhONmIqvzrFRP7qGxbEyVh4PT93a/1STAvL+f7zu3&#10;gfGL39MpWcXGRTXb2ipaXRSYb4aG8K3fksTUkZwfQeDSIAIpgWoPj8vuYogHyrY0/u+NykelnfpS&#10;KrrzpAzz/PTvR5D/ALcic7HRa82gTOBJx6PjjEqnmvWmxUfpfauGZGf8mWoZJtR2tVy/ZWeuPZBN&#10;FhvsjZ7n+CZknuzeV1dlBzAW8OHTrOqfyWJYPjzwCU5xZS9018jolutTd3Syq+T8rSw+5std5r4v&#10;R4MxcJAEmElA4g5Rc+Xl+D17vYkuENHsYyVsNrR1XUoXlK7cbMPfjykyUjKdPQll5BbkP50Xp+xo&#10;8bE/B9Jds7lpOn4l4Lbh3N77KunI+C0sj+isOcWsWQcDbOKRXAeOdLF9EyaXcBEkQEEmLy/jxncc&#10;lBBx1rgHBYECjnrSbqdHDsq4dfCbmA+wgBfMK7/toxDIIXZikxCnVKkAofXQUldOJKTnsqvO873m&#10;ITRJ0YsCZU8C0CQtrmqt6xTU4Fxs1m6VYDgurvzrIO2NWHWeCOrasS5/TxrDv7rH+1K8VlojyOu9&#10;CO6Ev99NMWYyvsS9c7tOzSk/F27N2BcbImHQnpvYIXjqA69erB6qeSvbWXBmTo3KhDtYOPcbsno3&#10;BIS+jSv1kCyIJ+nvLTD5SL18jWf2CybWqSeiyaBQeG0XEKEaGlMxx13E9BWNj5jz2mkoBT2Gyq1r&#10;LeXOOIy9Jtfl+2M7F6YdCMK2GKseEfD/vbU0MGFccilvNRpkeIIy9fdxFr/bHdU6+11NLHV8XoPM&#10;tlvvvJpL8RHmZc+LAzRoxx1CaEFZXt24Ep+/DwKADZXLfJUtsd3WZbs/XDlANcOOo87T32h379fu&#10;2+ypqgVpdQxlarFRknsNFT2dSmIZgFkbQrnR7rRCL8jsm0T3FTX3Xl/VZjK8WJhVwC/6COkXrFtn&#10;qlHyyDm2RAS3rA3doPDjpbVZOu0XvTmt5IjH7pdfyJP2XyfdQT6lep1X+uao7n0e2v1KLR/AQaob&#10;pRk6UU5m/6UFvJl13aqQI9KH+1336s9fK4iyxyLQ0ITqvha0FiO01m3EDvZq7ZeLDbpeNzMMuE4H&#10;r1y5nYUyKRCGrovCgKwh9XEKE+dkYDa7y2sf7fm9KVx2i8OYqIyxhO7uww8hlF7Ocb+BltpttOjU&#10;1299q6qBNxxUrUyrhustcfJDYyIr+uqJen6Lj6T4d+XQcD5jAbK7MNQ/2zQ932ZCb1LYOCCsKVaK&#10;2daalPJiKbBKeArqnhsLXMD6pp6/0sV4HfvoKHnlln3DwirUYrxnSzPNHDBouXAGcsw04voa3tyw&#10;UOZo9mDN5r/nlIy07QC4S1htF7O8MXg8vDTdcYM0Xx8XsOpJ5Jtp9bshT/e4s+pt1Xt12oFkqaTz&#10;NlxF6/JgBzv+DXWBO8QPgtZ99Un1O3U5Lv8a9jRIOospM2pSZm0J7Io+CcRduepl8JnjwIcol3Kn&#10;h6I2d211NxgUC8AR47snb0OSiHxmJGyaaK1nI89YqrXrvqJj8xwsNovBVO55ubYkUOVZ8ve9wQ8u&#10;Q3mtx+NRx8CNvb12sCFDgAIZ/5leu7a/ZXJauqzk51xejEFj764Uenl7wlVbqGJIGpyameuthkeh&#10;LscQY4kFwc/hBjcC6F4t9mxlz5X83zztNZCNI+Rza+o0Fg/0/qF0/QEgLOlJp12Z90gpN29PczK5&#10;nSg/CsvCOFlWDuvOmio+hpPIWrJPlGKDNlrXs+AODLJm6bfEkvyrhzK58Aaas/VhA2U2PY37uHGK&#10;2AwZj3JLaIeW3KSywTp+syZF55pgI9jl0rTT6j5/lpgVyl24Y9QoUp2BtX/PV4dY2iYQ2XeGa3Ug&#10;BHbhcjVZdAdvm733aEJiV5eGMttmqVsvhO8G8WKDgNJgB4GWfTPPqPvO7HuqHfiI3N22LGyIuBM9&#10;Pu3HR4Q4/UZiXbku6beyr6QZ57ZOux2+YK40bHSp3jImsyUFCyxnXj1E1L+XTbx0GhIrEFfqGb3g&#10;afPPAPYqrWp9Ed0Vfttv2Mfza+EEebP5LsxLvQc/SbCh7oCvxwk+SWOyFu9rpgeK8EfWVZWmbAbG&#10;gdAqa4Bn9yvbqJ99VKGMfYZdZhpx9Y2wP9MecsWzvANBQuOasRJ0EEXvMvSh6D8zmXPj2ZRqOvf8&#10;DCWHHJTaWGt1G0Q7Lf7MputknrfAU2s8OY2qJq+oV9ihi/YyGpzwv21UIJu2Xsn1+VMxz5HkIRea&#10;fU3sOPWpXojml4EJrsAZiRYbTukzG/I4x8SALGRnpFSq6usLm+Y3BAAYJ1ikIF9unRGlrbhsqK3V&#10;xSHEvWqZ2eTve5PrCNS7Ds9fyEwP9FE7lZteLoEv0ybDvmYGQ/bsOUgplxUZZQsx3eplq7oJWaqo&#10;nHqbue3Un1r6EifWB/lxYtIYPwuYZOKRo3pjkUw/S7jz/TWFdbRTu1SqHbnR23wedVhOKmRtX80K&#10;gmW9DnWRlxhRm7cm3gYpb6V50oQclp6z26wUl0BSArGu5GtMd6yXwhYR30Qm25bCeOd8BnpLM1/j&#10;Sg/u79OI4P8GZLxKZWfGclosTqNrvKnxVyTqxuQB6Vy6U3hn5xIcJzsj4kjjr8ZvbiN+MHl+HDjI&#10;w9p7/9kMDG8V5WnLnRhKw/TKCfLtTzteyRFPM/dvnoZiiQVH3zhgHknraJvTZmbgqxJ1NqOkzqVn&#10;3Jo/i0QAP51qEV3z9+WGUafc4t22ej1AN5xYp54ACKxVqsGJzHBliA++teLT9Ws0msE6KwOBFIUy&#10;SqS6G/bGxUTz0rIV4fPuWs7ZxrKz78ITIEbzTsAoxR1zRx9AjtObWL8XgnQ5aTKQHOlUVqXp+JJW&#10;F+TstyHoT6fQKCvXhnrlmO7owJS2DL6o/J03IL/oTJMqyE8AaNyNJ8Fsnq2DODoLOQ41f3t+OVIg&#10;VRX3EEDqEJPNGb7RFN3B0AR8s/dYtT37o9Q+StF84JvTrbrMuIJ49Nr3Nnuow0GIG8lrB2W4bH9E&#10;L4MRBGEj+F15h5kCeUujdvaubG9fOn/fthcYGg2OBNlkBMovfIbj2h87sdC5XCO1aBCJe4xOB+93&#10;nFB9utDqH6mrTyHdSWYj1OPpbmb9DSHPQ3rDN0X8vH+r809pJ7WKmKVzcyTOq9/aSV8nsHi8udPL&#10;Onc+AQuGYePKrf/G/Tx8YXWuErr35by0WlWpoaGLM7x90p+5aDpw0kg7btrs/jf62xGEzZunV2Zz&#10;lG9eljM/PCmt44skIOqjrkqeqLjDfhpvOpDdV0rtSbe9/5Ua7i8IoAdk0lgtPOyml1dEr7nIuSqj&#10;1qtfTsSncu5Jvq9Jn5uxLP336oyyevTUI6M0b+pMqea909ufA3gHO2G0d92KUeUhCDaATA+xd2+S&#10;onruTgrS2cDPV5Dt8X5PwC+vMzANN5uHtqZu7CjHheL5UcyPYXZTeQuf6Z9kBMwo4H6ld8itq4xX&#10;3UnPvtzDgyf7nPG4lkziOJzWTpvX4VFd7+a0XIKe7WldP6PTkDnSHdqZ6aCbMLTqolFelSdrv1p/&#10;lgh9QeaBTBEmUjCmm3+X2/oh0dFD+U0YPf+9cLk9VTbshq8AjrBSkYYniO6csVOYLRR7KgayJAy9&#10;48pY2r/elshE43d7xCCO+1bH2zX3gywAkAyNQVmfCQ6LRu86tyjr+4YybEMWAqlrLk7MYl5Tyazy&#10;28y40BAW9cwlZ+qG+YIoqjbI3iENxARQGq11UfzqL6aP+iSit4X3Yvf9pe9BqK1y+ecPK41GyCta&#10;dPV18ZY++nRi/j3Qxrx4IWHfKtPzaeYlRmlpvsqWNkg0UvQXO2+HRfBHQyt7dbYQUGYc5NIKpQrd&#10;TtgjpOfyTvR8nPa4M7mqlclWdTZslT/buj1blJTtYJuZYPOH+HflGE3qKxCiScWqmG8J2YidVNE0&#10;tyTyZ+w12HWc4D2gbu1xlryzYDvrX3zSmG+ex7tR8SEI4KHunxfkOqginVXBRW+H53X7aF2cC48j&#10;r1nFbE5XIGyDMqbaObmJUq1rw5LT/ZTCFdqbJ2GyLEpX0lI2SObbjhGPyX0c1Fbhxv1rtNDcCBnq&#10;zIUrH3uHalGcWoG6GKDIaIjs4wPR8Gbd2s5cR7u4k778WwJlHlLDH62ml1l/MpbszyxB7fQ132n5&#10;LVc44QaI9I+ibKCT27Loba+7CSZki2WNQSJdKUvPC2QPA5c1Pm0bjf6kKlhTmdvn4L4v7qe7sLoL&#10;55S2EqBMljP6yqdTzF8br0JljQEKti7HZcGDQfU4Vn+t7bdzHjK9SL7zv6xbOQMyD4cs2q84PItR&#10;Y/yW6qzLIWCSHe66ERbqXt1wjqc+DtiKru/wXpH6awrFhTas5tug6SG71VZ5Hje14ZGSIyPdfqzL&#10;M3MtXk3kXn3dy0XXdoXDDzuVgJpcm9g5fWJJ5FJafwwfafwt2sBH0EbRl5iv01xTRnWqtwf1Bf0n&#10;gFHGnXyXN75vrGo775KB+v3rca0k+RPzuQ/BWfhaonQlSSdW+ZurI2XLvDS6kZaCmSA7CdpIfdl6&#10;KuYKzBllJUNA9hiq4Negf7q982ulso8/pvQ3swFGI5CFozjOhMEtylWx2nVyXcueMCOOGMybDtzD&#10;rT7Devh5I4sbFc8LnZZrJzPjLvUt0LRkgXNUXj5nGk3s8dHAknXozx4YHIcgmChdTqu+8jflQPrA&#10;hnjO1uooxE5RtlmhhthpvJvmqntq1FBiPp4fMwDRe/WejUWUHEFNOBigFbw06+8rmX2v/PQ09HM8&#10;ny/R7sIn6uCwiAY74l66o+PhRXbw/fKvKTRHYTIaDEpk1Kj660jLP1bdW/bJPWmmgpXESz73ulfR&#10;JkCkq9zTb+6X2+XTbn/6x3P+lNbWHBBVsS8SRGw38NhmxEvvPt7dD9Zg6Hz2Mlqa5cy/K8fg+fJb&#10;bpN57FsP/zXGNa95wPsbhR2ErJ1hbepafK7Go6Pf1PffoJd75Lxjnp5OlL21HJ/b6sw1Sm5HGs+X&#10;i0GyXRUuhrzuaDJg/MubKXerHeA4hjLnDwyLNR/M/a3WY1AT5B9coerM2fHmV+TW0BeBMrAP47EM&#10;gjj3SGzPZh08tVGyO9XKCQoyklJ753x7oat31rOz9HoXp/CXH5kZu+e9qHKSK/rfQRBGGPdcfmWT&#10;ncwLk2YMLeZwEW7Sqyi2J+tL8m4kavpzFwU3LVV7g/dg1tEq4qYV511bt7Wkr6K7qGEe62GuR17t&#10;M29k8f3FIbuUR3RanMMuXxKUKZ1yX31vjfwN+wZSBX/WHZQWup2emFXKenlcSR8W+c6whmFRZBEM&#10;xus0qkYjfyf2Mek7k0d3M0OD/flROZTe2aJ3eJvuqmTDO4whWq4+BWf13yOAVKuO7247wpDPlHs9&#10;pfz6vbzsezyYZoTppFrL9ejWuIBUIi/MFQpte9imvmD7nz3yhBAHpDnpwb+H4GDD4LIkTMxeF84t&#10;NneBQAl3v/C6lSXkb+nVdLCGD3ojArBdl9PTrO90Pn++xG4V0eVquxvBMp0G5AIvcmK9uGAWacc6&#10;zZxoKHNqPTez94WMjCDvsOlHuQlBQWJhrSTvCxCDVjk9+tPn0Z64UOb5mGs5YxScVaMQXk90CEr0&#10;0ylo8rCp6YnhZhxg5DCoO3n8s6i1JerX76Eo90mI59vpzQMK7Sz6mjn+gNY1KbhIHi4JmTbbahbp&#10;W65rPpvtAWFAGXadYTQwujCynKW6nuBweT6Dzvs4Ulfv7rDwfHX7L6n5IMy8MEIPWnTBGn2ueWwX&#10;tUFsVUaU2fPkd3+QW7TuBATvkhnND+yELkf737VzlBbe9e/0lMW8eZkAEWWm3zcTC3iKqF5uQa6T&#10;3V/aseSwvg0+1tsdmrH+KranJGFt00MwX/UM4OPfbLkxIu90uWvwXJhuZ5DRlj2Ne1sRB4lbvTGQ&#10;Vyj9N35IpcszmcLcLX0oVzaE42tuGEnDN60TeN3eUqEc4/fmgndl9WNda3PcDksJzhPj7c/V2q/S&#10;vOLpLrV1HQ+vVi52w+TfykiAaYmXoWvqq52G479hCvwJpq/l3MLQM4vho1laSdNPtv7A4jnb3FeP&#10;zOmNWKvH7pnfKEa0cdbjJicOPkRXU6Ujdt4tkJ+aYWuDALL7zh06H7yIB9n87rJDUfe1w+57wCZQ&#10;xpyZUUEdDL8Os0uUvqMMfOlansJsghkNG4bQ8OYohghTbFTHj/ZZyeN18qROCsKxE8/wWvjBf+XW&#10;DHDYYw2elmVGkLr4I7fDA2zNdOnZYa0sZlAG01xnAC6ElbooEDExgJbCFZ5mopTqTrGyc+3TBjQ4&#10;S/0PlT0qPMsTIt/a6jArGlOU/WgLj3ala63gettdLdeuTC7qB314Hlft37zBfNEjtJARlDnJC/GA&#10;Fn6xbu56Es12G9HmU72/Vk8rAMFZxGZpruE++nl0to/XX2rlLIPPhLsqGgyF7Ey8VvxLodhc/q7C&#10;qSB+8uJgJlgJG1TjJsoQ2xrE+JpQZo2cP5dxbQEeV2twjMHwMXe3SuDOBzg68vUcIhQNp3MJe/RI&#10;oLXHXgfjYYqOCrvZ65Rdpk7V2cWW2pP1fFCPFfnCXOvRNPbeIEhbjqn5pfx9/F3Vt9u0O+8A4s6r&#10;WFGsG752pVtBNzGD+tentwFaRVaK2IHMSXLN4NHr/STu4nfQnU6naldJCwWzhM2N0X04HfP9kKdP&#10;CAkCdN5a63OG3Vbzaqb6NxqSQu/Qzcjm8KhVq21eOZRbA9HhGQQdnFb+nVGOAiIGwaEI651uoc98&#10;lO3M6PVeOUxJgDjzLm2Sh16Zlz/GHjxoTL66Kr1tZjydhKh1S1r4M3n8P2+iAvZocxDyPPiNVhqx&#10;FIYRIoc0vzwa5i58E9njU9V85NW2t5iVEV+7o3v1gBXIFPj1vAmkp/YIQo3KmlFdsoLrntPP48fU&#10;yitOeQuCfzgb/QZ8GpV05LcMUCjWPdgrQMrwX3RYix6Q4qvAUdLKzwGBXZzfNrgtj8SRP3rZ3bVl&#10;XGFA3utP0KWt+C2cg4gSWbzXntVT//NcD0s9P6XkWIpHhFcu/J03hEP3IJv1bry3yaPq0dP8Zr8F&#10;Ud4HFtIaEoIEMdNp90fZ5WEyCNHlig4e6he2pEGdmxnu7CYsExjtXN/I7yN3lLLAZ/dzNveWP+Y1&#10;QxpRv9JTeSiTwz8NAoIg6cVgdeNv+n5VdLyYC4+sSdRIqvWLWY/Zb+L7x3o0VOC6OoXyq1QWhZm+&#10;vDTS6mpwWPaC1atzGQR7PDuT5f750G9/bqRyOhJr4nFD/o41qbpAOA0fhaPDfCHQoHBjDKOrA10C&#10;4s0PSLWYJ0B7uDzP7RU9W32pbk64wio5H81hkDnnsUXX/zLjCmSJwGKzfTnKzbWggIt9tO0X4afR&#10;CkCXBGUqq8nircCy/MRNzB7PkvcbUGTemrwfb+VpOQPjteaNMfQ68BjHB+qEylqJ+7XlNCuyDXzX&#10;Y8Jt47jNo5qH1caclvb2v7hCs4pR6ouFTWYXFiYjKLNdRN7m3GmrS+l6aknqZspaC0kigGdiFLru&#10;qRzabJ0+ng4qL4K7QNvTTWX1BHGkmWkyPzmuxAusQA8Lp96ncJCwJuzX+3WeQDKL+vAUzru95vfv&#10;h2aVzr3ypfoLY9wt2zrK7bHsbszdQ+8HaM64CBBTbY2naF6FUE0edBqX+JQ4vM5FKB+wtK+6RsLx&#10;cn4x5MFrAuOV2s8Q2LjrhCixc346L3f+ek9CdDflLbDVowx4ZC4RxhfOufcOdMiPcE/6WVgpc5sR&#10;XDXBWpCG1ssrtzbxvKEDDrKFHc/XKzb9WM8lT96FlbG3yWwsXbA4eocUP8kmB8pAvb97mq3lV2X3&#10;VgSLHrVIPJQgswZVFGd+oNYaaX96yI9vZo0ANk27sWcBsbQfFI1kv2W09gzVK+9Fdzu8/mZeL1Oz&#10;enUj/6JeCFtgefCFO+wn0xW24wyUAVAY45XlD9M52eFRAcZitQgIbymLY/XlhcRVIpF6JFJBBoc2&#10;bfLo/dKonZoPA5/ochjOapNCBPAKLE9hgqYQ72e26seDVVo92LDxSpFL3Uj/Bl1DSzq+lkth/ioQ&#10;X1Jm2xoI3+tIuFxcR1mYfR/sRFlVtpw9LT8c0uA/53xP2Z4u5+UWfVK+U0XbzwKzueank9r3LJmH&#10;0nmNtbqC2h02+R1kyv+qeyijbW3r6UzMVv5caI1DqSeJa732iOZO3M9OQiVCrqUrb58Fs3v1a/eB&#10;uuBxgRDhVaUe6MnIHmquGHH5A6OGbV82Zm3UaRNZTUoFeTF5wfAtaVtQRpX6r7LcMMYY4bCmrFYh&#10;vkeicPNhzABPj+fP5XzQ0sG0TLrBT/6GR04FLTVBiHMt4DqTQkq9NSsRa3CfN60mJzXXaQoeC+62&#10;788uZxiBCd+/TnoxwW4P4hZAbv02d0lybH+HNQsWXiMAvo3Q5Ihg9ix/pDO3wjkzBP/4SSaYU+BU&#10;1Nt86NvAhtOj9BsWDpn77lDebe2eF0wmnHYm2kMA4O3GyQOHMvvCGr/jRit3gvHuQGzs9uPfPPPD&#10;L1ywedHZ2eg9RQM2mtUqYvXlsr+goL6SFEi/Mgb2Pm+YV/yAAXvEtMYXCgeIgEmWaLW3SvXtU2/l&#10;b0Tobv5eNkA6qOHsKELuLJ8rkWUM0GuVb9I8rQfUTx9CbFnTchcEfqAmzW84ViMHNnqtjQGHstC8&#10;XfFr0emggWRZNX6004QfrXzySujdLn4vvy5I+mAQ/E1us1unftr3vMaNZo9UUHj3dUs7bUJPLCHr&#10;AT8BPxKnysOn3rlHfLto61vHK5FJ39pefyFRa/SV+hlSt0j5Maeaq4GJNxDcQdq7LErx69P9iAbx&#10;310g+83FpLDZ3pChCZyWRVC8iDMinTkUZDS8n3QXOn0dq2bE/e/sN5fNEU8z8dT+x9GZt5sKRlH8&#10;s0SKyFDGiGSMCiEVEg2GNOL7333u3/d5zj6u97zD3mv9VrJwRlt3gvtMbdGpn0c1EJrKNW1TkCEm&#10;xRM3I1d9h2UUf/TQ+d8hXccfQD9aWc3vucN6idViPSbSK/Gh13GJAUSBmEIRqS32lPEs35lMp1Eg&#10;8haMJr1jyGiwd8OwKPeJTmT2o27opEOGqWJgeak1MCfbu99URO/sQRlqPZLJW5vFOrXWVn/dMtMi&#10;mLrybXsPkK0BzB5ay6h0jNyam2AcjJL0aW7fz8uYSIaxr7vHkrPjS4da653KFd72xOJdOF7jBfPb&#10;7s4dq16Vos+fAEYpHvOKAWwrYWXI62VT03XcsmQtnlwLTHyq96Izw77uDHvw44yU5op8MbcsX5VO&#10;wx2WXb35sEc6wMvPU9BPcEsGEuhS8/xeIYhetq4vp6EcVn+d232jtshfIjA2Zo4/bZWMtk01raV+&#10;5zoqd/BagInavDEEK82LLvj4rq26eLREcOXSGftE1k+F6jZY6U9DRDe+udyZu0zux1gcNtauClFM&#10;7+cI+evZANa7MPLdDyhbjsqsiEgAYyv3HugRHY3zxaTy3tKT/rJUIAaQ50JtbRbH935ZUDv0d29z&#10;kB9ovbu9EUqr6rgZDwo144iyYfsMOMw+0eyjTack21Bmlg8z6/2pl0f2ILIYUxXsehZDutCUevok&#10;EV9YvsNyiyfE6Y2NTjKhqaLXvywLB38Ibd6UGRB8dO6TycmYuBZtu486RxWsI2jk3twTBP29XKnw&#10;twv4p61+KehMbyaHENt1teHrLg5jIdw97+TeyPdd8MlZv4QpBECRXCnGY0YcqsuOZExdi/m+lAMx&#10;Iig6/+3kLxOxf7aqd3XjuSzSarsrTqdWvVkTymQAZaw1v3GzWJlrwRCj2Cew/gf4ASsnu+L8nt0K&#10;uJx2cZHtzrwWd1tE2etVW9bs0pmCJlOFytRb9qQYBieWLNU8qry2XKvy24DCpIi/ZpNB4ZWFMt1P&#10;H/umR0g8zXz0g9ePVGy/CzUAtvPfX+34+MSwB5xb2xJXpLx1DVpGx2Zd3TYdMq6PytH2zpnXU34r&#10;cRLJDbwpcc1muF6WybHtprdjN6X+t/3X6Fof2uIki5S/76eUKJrm1Im+auzGV61yGbP6pM2v8tY0&#10;FEZNOcqnuim7ht5EQktP272mVFvhy2Fm/5QoAMN28eHQYCYlW7g3hYC94ai8GO04Yvf33fzO9u9M&#10;7qq9spirzUl/BxJlonVCI29DYYUFdgCfCykWult+zJSqrybXZYrhqNC9P+WozN7C54vBxSzgUXHg&#10;J/AmbPf5IEGBCi9RYRss/hYv/303NcRYZegRjRyOetlMm6BzMicQppa3Nuv9ceYg4xqaAEAuLs0T&#10;eH2PT5kvsTJ3uXWNaPANM7jbQeEoL/OqXCbBQ1AeoeJC9TR+/oi1SSiOfeNvQbdfFUBs0qOXgfYa&#10;4bDWbraXpKuSKnYHLjeav0CE+jUeVDt0Ba93gkyGFbWLe+kfMUOwZ5iWXrdzRRUrOFElHCz9fkrx&#10;SyQFiC0uPCk9MhrFYRnKWF7PGiyvykmWUdcDdXDAVYoobZ+vHLgYu6wgLT+UU+g1AtfT4+3ykuls&#10;HCEsE2RLrnRUak/B1fZISWq+Nj1ec7bo73z6WJXHB7PF87u6pVf++tB1JBxG+tZb1Y2oBWds5WIh&#10;ckMRsnyX7y2w/jwKa83iHXiGJj/1pqq/bq9yrBTvx8tAyrDeeqUmX2o3/Owv/jC85Yqrfq6g7OhZ&#10;jva+LRSx/Pbfgi5rQsQRcn+EK6gKVkTszgszkISjswZePZ5sGUTAi7EG5KSFqYzfqsTmoFU/GPwg&#10;RdjAN0ZFZfav0MLvkvU4SwXHiYIJec5Zb9/puEx679Uyf80UJHC1Z+EFFPjm+am80Rdy/wF5tUCd&#10;28suRLYtlNv68lKMguW3Bis06nSmndXlrL9HX6l9Ap6D0FkT81w736cHVZfKA8Vk/CTj7CGn2pkF&#10;6+RJvwFl4swkj/DZ3/nM/UkmxbanLYZC8ctkydHTRLjMkF/lqliVrkLKWH42CS+as1AO/TyMCwxt&#10;shp5M0GqDduNtx4o1Q0EFnpxjdvulQD3l2mxLjYuFSgTOa/GF9XxtA6ESqVPZEPVRs6Dg8/21Ofc&#10;w/kuuhGGJyvMOARYcNBTlpf5L1naYp+5EPlHXqpWU6dzOuXQjC6Eq9L9lA5hfzIE7LhaA18xyn2h&#10;jA4pI+X2bdBOmkLpOVz4tr6gqS/OBLly8hCM5zzDy05zp39BRurUujxWkp449raqje50/FXK80l+&#10;fn3QmYtKe+w+tz466ytf/0ibwugZD70r2hhCmR5S3nQW6a/CcjxMA4reRAyMsCieDzr2JbrztxUq&#10;bG0S9tX9PsrqWbnGH6o/wfvsyt21vMJm66cMQ6oaQv1u4e/3aXjlaI8sTl9kZfBDc6uvDn8HgSwd&#10;YosvB7XAZ1EsqR5CRL0c0ILRmh7qEtdupijlpAyX5eF5lSEK1DDbE4Yzg3a0O1Olu2PE2+3jyeBE&#10;ANdtIyJE9mmk1XIL79OH+QSpXFb5vyUgbraW6CsSFdupo2foA3zgdkfXSfmbKKXAV+61qZRPVKY+&#10;XWpD7FiunS/D72lfZqq8Pxp8w5ssAQAxRIfpGybj4I8Op7Xqx8EXEOaaftWThP29CO4+z2xThS1I&#10;WvhAMlxS8oN6cm4a2aDlL5ABMnnhMH9SWp02jb5JuBZclrv7VxRDJPP67BaMtuNNuIPq0ccccud7&#10;2plmlPd0f94pWaA+Wcfu669MdFyF5aETx6iPVML2K1Q56r0Ikq16v0P20ynvEZ9mS8x7vd7yEcTj&#10;3eGxOuXP24tW4cxQOwHJvnIYS29D4dgDQGeTVvZes13XiP2Hp5xtHUgrUKYXvshQ+KLJxqflqXHq&#10;lz/H0ArWwnL54vLCQWxsISJ22XyJLS1KkqXx4ZO4Vkq2kI5x556KLN2J70r91hHk8eMu9UM98MHy&#10;/jr+zGMbmDAkaxpQJnBvNu13vO2Aal3weoJ8b5BDPGoNjO9zQaYFCGhy8vMcotNEkfTX/BKrjuvx&#10;qGMi2ytjpGF9i5vP7qd1C9YxJ+witgoxeY2FpO/coUS9Ss00l4MyY0CPmS52g8DWm5uMYXT5WM9W&#10;33pTCpaLhnFdjPkBC8CwSDVer/Nn16Cm7SxrWZAOzdw5DKx6dXtw22Ggkp90yjIvZOdtcc7xPn/J&#10;gy3pCE+lv37acT72yMBxz7njazXSaj3M2W4lHrYWmmKm41vUOAs9LyLN4xIQvN3ZjJ1nm53h9F3e&#10;NQDGeVpoxAvp8a1RUrDlwab18m5fBSsVO9yZaXX2DUl1/v48k/6+2xTqLKgYN57aPtJxUkg70Fyg&#10;xd/s+WieGqUUgnnUcTxpJOONi1R3dFNXrohJL+OseqqciHzTIeTD3sQFLbnWp2+2O1H5FqgM22fP&#10;juXuXzPl6pFsBkhh/UIu4ElphdmA2+jRd2CBTJcb2/WcrMMe7LfPcGaFnOEQZDejXu9k2qm/S2WL&#10;XMNTOehLB6ffS8d1eh+2o3HQSfvcVjq8Gp3G9Ff5Oz0j+A3pt/mx6f662K9NNAnLgveon3kUy+Rn&#10;WK51/fqAtsr3tdly7pGeFBS+ZyRnvXJ1QHjBtkFHoKZTMT9jiWXed2jSb7+DRf299VeXepdRINAe&#10;yozU4Wy9XjSsqFJgd9AZB1Z5PTsf8lZOvHWzXL8SpWp2v4pauUHmfq1AJ1sDy+gJSK3OLMrtns3H&#10;8liOfs390jzT8YOPxr0meyTb1cETLPtnpoL2oQzl7nI9wd1rA+/lVuJUpXQ3SH5CfsvqZWk++QKK&#10;OLchb1R14WePjla7PKNl6xsDJ2m1npcqpdf22A7tcvMUPrrDFgi2d4cBtX9gdHD6GQXcOMd/ZY6d&#10;gum+tyikVs38HyFDAseprMUVC3qTx/knf4PWi7ac1h8th7l7RrxF+aFFr4WL/fwNhhZyGCwakEh2&#10;+Tpd72Y9ou7p58r2uDIr0tvM77jIH45/MrhUXtV6xzH3yGR+s4cJkgW8aZr3FJKF5PIxP7vzm1rJ&#10;3/+8S+5H94Ds9QJhCB7lLte4m6qz/aaoc3pU5bHiNeIgqNLWb6dogyFrsiFGO1PbENLfxGO3QlC8&#10;MY1VbdY88pPNFQY057PktrdKU1TEeYoypR9ROhfXdT7hyf79+77ji904nhvk6cS+8uFK2HYilAwE&#10;C4TDZE4DbvXNB99BPpNogw5xbf0t6POytl5d+pBe+WicBAjoVKhBgWWR1WkUmFZginHlwQLv8Xl1&#10;Ti2ZX78mkPB5OvmN+gJ735ddo1OVpHvtQJIU8tCGQ3+jDpBsW12/F1fj6Myh5fO3pwE/WuHR6nol&#10;ucfdozCOOh5mo+3ir9B2xGzPbE76OHPiMgIoyoBvPI++JQkTObObug7jsxa617/BvuE9HS6SBgYX&#10;a24553RKs/J9+nFOJ+SE/13V4/b35u3uLaln8sXC53Blqs/Ea5jMcL9fVqNRdqHp1YXRpNflVh0m&#10;7Gj/D5X0TWfN8OiLmx/E3FjjXJCtLSbjC+sc7S2yno8N9iEOH+s7GPlE+e/0TDgG2ETXt1aAtOTg&#10;x6Jkc3xni8RhzINAO7kLwAP0OnAjvI9IgDKAAQ2yMhB3Xp+sKOExc+9CDAqOKkuwMa+IGBXinf6h&#10;m4BpZOIO6bwQy9k5lLkSedwcn+zcMNHPfROM2Qz+qEY9V/J711BQiNFzl5Pc8xYffCbnT3EFcjTm&#10;orxHIVmSihzxzplPLJ90TqtcNnsj3UZ91v5SyYpvb2ung19bSL2/SaFds+6LBra66WqvMdI949ax&#10;DiXcEl4rkcXuR1ucdUFbhp6ZMnChkVfzWB+cigzYe6nreslK0QyWhS19WWS/XhPjHFPpLbufgktv&#10;lzX9lkx/XJuGMhnHvRWvaQ7G18bsiqpBFkjuKB41zPmo5ozQxuyXZPZx7emtmeSGT57Eq/RuuvfW&#10;1JRyLl2Q/1JVR3rtdW2Gu54HREC5XlcwAlISbjf7RzPMWYIyzrIwVXTGGWhilrLt9uysGMfFLdnQ&#10;Tqis2kvIex1sGZ1uFavht3401/rh0r3MpektG/e1I+IKCOYhcbv9eh8L0IO52YsGh63bQl9hy3mb&#10;meOLv0+z7IbNlMpWVpN1/W1CiuZgLW+Jc+5wOr9vwwCxctj9mu/3wqakqniyZhEIuJr/pr9bGTwI&#10;zeGtsRDQz/s+nnJO6YvwlurYN7KJOMd4R1VNx4v+X9Xx3Q18YDrzWDlfrJSDSALYopBzZF4gDrBW&#10;NiZvn3qqj0d2W0aSXZ63t55RrO9mx0354528XLs+O+1jSsRUE2KnBnI6edCMjGjX2f1J1w+x+fD/&#10;Vpq4r4+v3s8rqNbe6VqlkN0qk3qjGve5Ooq9mroDQh7cHoxXHP7eBM3VmF4iJVL8uM3TreN+ehfz&#10;OfCe6frtv5Bx93tmrZ0PuO1AcjhB/c1r1vivpdoIepd9mTV/2ZvsXArJuzAcUor+jLt9c/i466Zt&#10;C7fZ41L3T/Qp6t5SQBh+xpDFKnbxLRfHk5ONIijB7+GbKpWDLznZoyazmz32QrWu7t0vlfnrp/Uu&#10;xjU9X2ydIztaaxjUM/edoI22qZqS0hbWER9X6WU7U8FH5FwOAE63fWzKHDEnGbz03O5fcMDce9QA&#10;xMWZhuDslDlq5APGBVrQYFr2OiM+j0AZtJb+TFuQRa/OW+eFbz5l6mqTJAlDFWrtm/fnCjob2rQl&#10;IRmS3L4J1QqmixmlJqMUwANWxg91sXSSyzM8jaMJkiGI/bQsaDWLZ10VbdMN5W9B41P6gejSO1vR&#10;1f5gTW3Kexs0loJKjJlNbDex7cIwxzBVZ9+1ZbbRvzm7hmSUc48hGAvd99oUUnk53tVWC7oq2l0s&#10;rXXYBP519KOqVVsL7c/nr9d5wSsvDSyTDhajTY8rsgMhfiR0LpOEt9GoUXb7rfQGkeFgGZmw6QzY&#10;UGAXxdp6b59RY3kyzYA0mVh4VyEGe5uxeZX4whs6RO+gwuzsXVte4dMplFEV+apH7OV2fjAQtN2Q&#10;k+uQqtzr4ozSZqT4ktOygJYGVUbPrz7gBaRfj3oNHQqz4qNrqNtIBuek8kx3u1HRK2GFym44J1aJ&#10;9tLmr811KK0aIf6GMjP/jDJ5i755llt5mEE9W/OPz8u5tsplstFwv3HBgxwShUdiztPDeZnOoZmu&#10;4MPmaoHzJT7lt3nt/WWJ4fiaqM/lcX9xvptZ257VM5fHvQShpSUZyqyuBFYxrpr/Y/pNtxl1+rOc&#10;Yq+GBVZYVqUhUIeF0yAXPh7qKw0V+7RWL/Y6sT/tKaEryxrMU7aPVX0Pc8zRtF+yUrmQI9EJoCSc&#10;Qt0bnZefIPzbbJz5OneijeLo24IIQ+eNbHdRPhSleP6z8vnsoNrvi0d6Xbv2Teob8KF8KQRullSK&#10;ZVPuFNieXF1awH6mFlqwrHzRTJfvDHMFlsn0Nq90wBA0GY+gTKR18jMaD7cFhptPX/OfdqhHv2Pm&#10;Ew+F8n05veB+PCgCC+m0BrP6Pb4tISEXIylX4tYTHSk4IeFlwM0W8BCDaFbTVol8hUkJMTIgK+lp&#10;maFNmlDmPnOz5lkLi6Vytcm6b95g0Fs6mGjeslocp8teDpL4lrkHj+9WILU7NMrYkD0fT6UtpzjV&#10;DF2ttfmBjRbDR5FwBP0YZzbegcYsp6J3d6GJ7pT/hEsgR48SyxBjxFic4NCL4NopDC/KJTtcGCun&#10;qYpgpY68dQQgCRBe5UYXJQAfUESLtY4bES0pxHtYuzPv1fmgxwCwij7x86bYQ1v99+6CFPmWV4RP&#10;A0jNn164DUUOP0jGS2HdQtjcGmd9WdsdOyqk0Xc6C0Wh/GNn09x8yaOitIS6tuv9BnVPbzzk0iHb&#10;s7NThEs234rwNOdiM7k9g1khxps+9kJ4LAtlpoU3bMlJ+bxJUGINFMdNhd87he4KzT/I9FI6gd/T&#10;Ncem0L65mlL02rcxGSu/KfHkLgmYmvV9393QpuK6y+5KrUFkOYQLNguPwmM2JdyPDFi9PZR5/UaF&#10;s4Z8xG+MtpqQVkoGn9u0/+oJvd3rcEoKWaApca0bOFrVetz53avO6xvJ5+XejwLBPI3s2mZV2GvJ&#10;XN1sCjPI8DHeMcFyDbkGdExDF+7G35WjXA6qdjW9DKo2h4DMtJ4z7h7tTH2hMhkUtYg4rNpyA7vE&#10;5Jnp3Tvv02x67X2+PIzB8Q2R7Y8Wey1vjnODq5AMMRVsjizVeTF3Kr8lrMvkYVytv+tgZocmfr1R&#10;yt3sqhHeG0hfEjrmnWjR+EJoXTLJQk4+xctsVW+0Xoxz19UNdzcajOPDYOUQJRA8EIM8fpZlThia&#10;efR26O4G3Rb6RqxbC/tXxqoKAWUK5Dc7vr2rBfftlIhI+jhVg3CyrlmJb+9GozW6bxvoZd5ZzxEI&#10;gi5AQJXX68ZZUAUMVo1RyYZFUy3ufW2xpP9+ZLdQG9GTOtabvG45xk1jguf/dmiBZea6V5+a9Cv3&#10;EW/Md8l0RvXG1Nvm/DZXzWKguzcxXWvIGw0fYu/+d16fgjmmXW0PSatTU+dMXYkpE87eY1CNnuQC&#10;rUyPQbHR4UowtDlzqdCDMsh24MZStwDcPCPsn5fCB5QNw2HpEuWbfjHlwiHeeMyOjcq8sZ549XmV&#10;6m9K/vpl3LR9gvdSrRPn1YY8o2kvI80r/qvSHRTKLXekb9NuTfNuv/vfp6Eb1y43/Q2zS0xu8de6&#10;f2jaOxg/+f4Sy84T9sAE940yenAvr2O4i8nEhQ2xHj/CubkQerjOP3vr2DvO2b3tmR1z4tG3MbvI&#10;jLLnu2p/nlX4L/x7rRXHRmuZz+wf1eFZzi/vQPdf62ERK7CQ+cMTwPN/zYohB8Odfuc8Lz/1wYGd&#10;EZshgrHwLLIY6V2jrN3FwIxiTDTi4bDbz+/FD/use77X2encJhNDmQ+1V2OtagBQXddL4rBXvXTq&#10;OfntShXmVQNZ1Hrnke2g6FiQdDz0v8t+alJ2BSs2ck97j5KfWb5CQL5fo7oBMETDJo6RlVEGgyHN&#10;RlrTVLaC8LfSwCFQ2mH1Sg1GDN+1Hj2rX4n63rHWLY1nkeBh3hE0PpFKXG2bpj6tIzm4UEWnj5c7&#10;jSJqrLT1ckvjBba/Opz1A8n9bdOdw36RCc9723Yg/vr910wJ5fVLTNzafr4Y0e7gqvyu87ILnNqU&#10;2qwmtzW8NSXv+RaBMV5i3wS6CVKAnyfPw8jIAglmUyduEa14fLDCHPOpf28V28HQx+NILYpEE++q&#10;uSkKZVJb9pVymbSD4IZA+11Yo9vjPb0cAEUjLY/P+gI2b7iRyUzOac1JGpiHk/OUOxTlISBIHop6&#10;2b8lxzgWOsxbeBOd0cPGMvew4irlQmWiGaVj9m9Po1ajGgb2SPcUrHJTxLxAOvTaS3YITCLeoOnM&#10;80og5uULecuslsHotf2A+AlQW/c6OU2oGG2zWUPXTbX7nSQsK8ycqaVd79qLwpNqjh+bCy74M8bM&#10;wC22yPDaek5ZlfNmsGgVpUQ7CMEbWZWFP8LpdHb9PFmnXyo2PoWByq8KWfKQ+92DiclSyLnXwBdW&#10;CqHVZbagzsUM+pOu9u3p5t3cBpgW4uX5dxCsmS4jxtGtd8Cwb+kNeeHP7BKYf78BsuB8fU0P+FxC&#10;fSA02O1nvClkOq1FvAFHbwlZnZ8Yn9s7xqQPjdTy+O3Y86qCbJyJ7VR7cHpYFzATn7ZXKLO3dMSw&#10;SenaHLAVbxkCJL8WMdg9TRWL6MVczWj7LzB4p02rXP2Q5wOEkJhFujHpuMfwTJ37zxrSvoxcQ5Kr&#10;MIuZYXnEveyxNSqknRWfWZQ45G/iASGA/i/Z915v0G9m1oeU4fFPq3GSbKM5e3jqUhQk7vSs7L/0&#10;tOq0rhxwHqJNyWSP80orw27kXPZdvE7kwHw6w8b90ZmE6WNW7377QT4GCYaz8TNQ5iiKQdlDQDo8&#10;eqQyiFqB14Rhl2FxiNOV9uRtMAQzvyaDVYvjmkQBEYDB+XTpmrb75EsQ/k2NqG4y0LKB8LIsxq4D&#10;PjeOxvlFJnmo/qs+mWdXf8da8cLaZehM7wcepBfO+7jY/86kdnwQ78GwFUYgboZjsJZYx4a8dx95&#10;MEqXFp8bsxiWFBTEKtiiNBhcw8UVdlFy25KWW/SHrgpxpSc1W8vGFkmnFJSZHcvrqrXQ+OGc+aG4&#10;SeG/hnCQUAMrNQU74tvMckrXXk7xIfhDeIOCtVm0uFwwVSrUg3emQaKQEnsMR6tkgPkwlbjhKz9t&#10;QpzQBbtJHbi57rdQJk3ng05cXLNZ+FvvboC2JI6LlWt8VZfz20NwZfwU2nEBnRYDWNuOzhe48CrP&#10;3eO6bVZev8OXphD9ie3NZrtTWQePwmRxV/OUZVTIz3oYvYCQVIMyXHwDlb7uMCNVb+vhTKh+EQjt&#10;PN/au6rBjy1oxeqvmf1ja589d4l+HmuIS3XLgsjK3C82WX0EL1DvDDRooiP/4B6i9ZRn+Yl9Yk0E&#10;GjYMkIZfKCPMg3Zr0ErPjeerZRbHFQu9PsxcDRoMUP8ikYXf7TVM/fa39EqR5KH/JqNArvRfgsdW&#10;/MecBdf3pyS+7+2dM0Xca+uttDc5/C1WX+Q7Xo2UO16CMlUUrg6VOn5Wo94ps+4CYKUoVmozeIhL&#10;kAo0KFjk1L4N2/4tIOOj+UY3a9vq/nZXXCwGXLPTen+jFgGxVYKrvco+1Rug+xCSa1sbd9hsXqq/&#10;B32BMotRsHfD6AfkSGyUzHO3UG5J4zyhL4psc12FhDCgxa3vn+Lgq9fcCjXOYOdnd6O/WXfMPDa3&#10;svWhs7sw8yRPMHfOXLoGWv1Sb7u6cs+fAyQqhfxfo+uNvXpFZh9AerYUE5dI9w/l1QN6QPzJK7yz&#10;C+HOJRRSUsWJtyfXje5E6ststXyHGRlk/sH8ThInnZ/YGdNCM7fOv433hySOoGLa6GapNaX248Pf&#10;3w054j/+5Zy0WELEr9x+DuwFugOmqHnNvGyJVnBZqYXZDa3sr21N+iBeW25bxf7s1Jf0e4v3M0P4&#10;ldIJF1UY2/RSSwqfnxWLTzLz5Pg4vuidqN2gzOofR2faeCgYRfHPItqUNYUkpETKFoqEIopElu8/&#10;9z8v583cMdWz3HvO7+yDB3euv8i7OZb72kDKfRavc1htH91LcdL7Ne1P3Uu4BfhE0ZH0YCoAuH4S&#10;WXz6bL9edqEIviGFiES7eKH1Y/5oqhiYAaZp2zktw3dwH3TvZBPKmLnvSCAqY7W0Q1/LbxpMdGhZ&#10;ToXLdg+JNt1QNamstg2Lx2D6sK7S7/DbNVBm8MzkpCo392s5itKehXj4mWaGYZeoAc99hFR/5GxT&#10;jhsMc73RlgNllq1VMO5D8HljtPW19koHFWWK5UG08ZmguVsQ+8EVvUgWRzzOlw9RJq22QQ7k4KFh&#10;URlD6t9uLh2MHlcV/tQC79cgkKcSdYs7Q/O7xj7TVCD/zgLPYZLlyXvQrD4UlFfGvZJYqStwH9+z&#10;jcQYFZrWczeqx9H9kqzVlDCxe4mdKimtG81VjCjDHiXU1ywp9cZunhvqEGU4QyrW9by9PU2i1a57&#10;pzUBZejlLdHVlNkw4HwEBNQcyc0blUN5vbKD34GUFvWX0CwrMMIpO9YnNxBrKKkcmgYfZqMY0w3t&#10;1h2/uM7Wl+pz4no8e5VRCY3EtC8db8GgnujBfwDtsPE6FerjujjufWOc9N/xQ5CnWYXOz2Jd2eOx&#10;nGaS9SIUqDG+ck+V1XYc050sylaCjPfpf6rS6vMWnIGNbB47rhR0dsfn7EY1lo9wvqzO9kOl/3fx&#10;2DDyJAw+LUcddBMym/ZBiMa/08ZhJtlUvuKZVZldS5/BYvdkZ37lWan3n5mzmmldhik2eXZQduG/&#10;nVIgLn9JH7rjPEQY5qjnpNU/lxvc91HRk/+7J3RWPlvV2fCGGOGT4jqK+t62d6cYuHled6gGxoRl&#10;4f4SA9piibBt5HC+wvuQhtrvBMN8jwQFeN1pXdbWEweCu+7S3yUa4Wfy2R8iT2xxrfl3+DUGcZFq&#10;OiRxlshgMRS3kZd+TkCAgyim8rZg3Lhet8ZWz8egWyIsxl+t4ZbYGnub5FN01n37k5ZUyRytzzb2&#10;qsd4rqNcDmLnUd7Tbs7/9QqwOIR/qwCdGzd1JLjWpJav/5a40h5YC05dKvJ4JLHhbhEh8i+ljq9x&#10;aasrXWI5KJXm1PuUV3tHb2FDgzu7J90dI6I34hjnypmpXwMA8N80bmfQAE6ZH35QxlmLrWiJ8am3&#10;k8hoGf/mnxbd3SjMjUoN6WiodLkhfH/fwUeST9h22f81VS166G8g7/jJGRer0/eXrGi1Pq8NxUw0&#10;bE2j8csdcicXbKpaLpP4f+e0e0KhXPsJ15F6/14rnFoF7sRpwGCY+CZN4hen/evpH7B5NGOIbKsi&#10;me+dEfNn4n2Mlte3MG8tK8SBLmcW/bcdTUb91fkTvqfaGyIYzu0uiheArAVleDal/G2xEz0LAkS/&#10;55MbHu14/M7iea3Bu/3bpTBVXfZjUiARNl2vFr5mD2VMCjxv8N+p3yhDFp/NFaKTXIxbF6ExIrge&#10;yf30awUQnU9P+8z+jhzGZEC+XRFv7eYZDNQZm4+ENRveM+cODtv3ZH+/nipTI13Z7/KqJmLVxwDB&#10;1N1hVCM/oMTq4u7dYBsr5hqtltlqh5jg1VI+fyi1LvubZh2kIbMe/Z2hK/Qsr6+aiBESj+JU2Gpz&#10;TKqz6tLoWf6U7vNNdQStYFr2xs5ge9ZRUxxkj9n51S6qHS7bvft6pguWciBJpgDrdPCdM0CWYisx&#10;j0WqM13a1uGbgTLYTR5qOCjremaB2rc5ZNXLdKT6+VP9aOWKtwAaC54KOSeCFw/hDvZGWnUeqKov&#10;hMSzT4PNYhvrOQKfumO/15PSBphOm8VVc6T1e6V4nul5v1YCZcRiZ/Q7TxpyYQ65g2BVL+SJfeit&#10;dW26WPIusw76naXX6MA8JcdPuuI6eGYWx478vCB98ruodPpJSaOq3Dm7NfYCCwuEWwdTgfDBltP6&#10;515h6NEIyrRyXYoTr2PPjnbK4DP05MuGFoAEP29R8f42FwpUaeXkMDOnGsPiRO2nVoNtDb3j6Cet&#10;+XGi0XX79a1BixwH0bXqcGMYX7BUGTT+nWRXpcOtK0KZ7e4eOuth6i8Q9d57jC+dEN+MGJ9r7Htq&#10;Tzd3POu9elu9/24Fu9OMvtGiWbkOoRmQgIzvT/FyAjajh2Vjr5k6h+iWORpjsV3Ymms9aBtJ02kH&#10;UKYW3U0AsrnkDXfabNVZUGcG2XvSqaBN7vNJzDQI5RR0uVj7qLMBkgnbkFUtlEe941Xtj05Oo7j/&#10;lKfO7toKVvXHIiPMZPs2fzfk33hjP6r0njr/NSHbhflT1w8n1mIQuia2mOOy/KgqqUEXO/egTdFl&#10;y99akxrPPCuP+WiLl43Y2JrqTp9UqPvnuJo6IKbstzfi61nEPN4aVm+eXrlFFbcJ6UJz7JYbQxn8&#10;g9Xl+byIaFfsEcqamZx2w9MYhp79nzONuHKcmJvSU3xpJfoLxrGN2Fm+w8NAP1CLWzFXa9SHwbro&#10;8v0Tq5XOIlNVmpTEest3d6x4Bar69Zp/m7QyNb7VgYzQFkF0gty+chr6OOcOryY2coiGN75W5ejj&#10;IFW26Bu9/jc7Y8rPh3E3vDjjXNCyhjfyCgtSo91mdj5cN4Wya/SWlleu1necTFJKSPyNiVqdR6Dj&#10;E2IzBILOQCKClOze1pAn4MSF25Gal8TVQU+6qHMnbs3TKQ8Z5s0MSkGIYMbX7M4uu+8M6rlmdjHJ&#10;rKAZExmQNXe95h6X43lEmtglO87bUIZgShOGrCrz182Y5IdNWsLCyjSid4sK2BC29wOQWlbpICys&#10;ev34NHImo+yP84R0xDHVTq780ytfgPtqHggt5sWraOC1cBaqm/34+W4XXKCqTfy/3bO2OPca1bEP&#10;tJUsXDp3QlWGKBXml6xL1fsJZ5YrBg1fpnymEK/qDUvAy2Zlv7cbLQtduxK/UhZGsiAFpGHib9VC&#10;atg8GyuOumVnhyH6a2bd9pyDMld1P2zmck8gYyi8KRLiAJFubGEJiTNEpMrtPD+Zg2zsuIS/6FHq&#10;PI13if99Mv2vOlsreeRTKs+/155cXJTrdutTzZ8y+HQ3bbwqIv0J6pW5dxP+DlA7tmhdZz38IjPo&#10;wbxegvuToR8rbhZ9rlfQMv+APoD3v5hsbOOFtHV+tVMUwIwTtLnTBJm8D1scAVNBiNbRFloRoq6c&#10;IMKIL0zZCvzrmQLXsvt/z6YxuGwgs0p+Qogz2IwP3rNF4Y2Fe5TwBWbn+i2ETqaZ46prVfHxgj+W&#10;y/Mu9nhu+X3JMbqVYzICTwVnqPFe8VVotou5A+6vwnraPXY0NZ8dXv5aQxrIQfZL4xT8OuIo0wkX&#10;CP5l09emRxL+asRqJ53Y1sSyipexd6fdGjegxdOfv0cd8Ja0TXsIcCLr8LNXv6rWc+xnkf49WyAe&#10;z37r5t2lLfFXOP9tBK8sxSx3LaJyzz9hUucz+GVzf7c63qOyYliO67z1wZdbyUGMAHdMrz2laTGx&#10;QNzE5vB3P37nKiXYqUpkJYgF8TGNFTDq7YC5t8Si/jKaOHAu/NsIQmW/ncdrxSZk7BICXusS+TSW&#10;s2hjbyE9JyEyWCl8s78ldf0LVKy0rXbforixkXu+KQE9H8HcdTlfHogymanrj3ig2Z9nV5PBMA/J&#10;2jkQl1t/LrwDH12Z5n092LbO0hd1XpiR65Jg46A8/Qd88aik1y328cMmX2/xLK+dyvHbxUxXZ+xf&#10;G/Zn/Dnk97djUG/dt1lupeReZU3lOh9Pm3U739yhuW95UIbufcyuhCfNRjYhD1Lh7QARoEbCJTqc&#10;2F6vV+8ohvqa+sEuuRa9gzc7OyaayBb5K4xV+sIQPBs33ayxrNQWFDeDwK7PenLMyNfXqtmrfoxU&#10;/7/YqKE7ccaBCbySs7b8Vcpbs7Ztbyv1w3QWx4ky43rPlYZ9KyJzASRJk2KOoIz2Mvb7ZFNyH8Em&#10;VsqiB9eGS1Iv88pnjp64nDq1WcJrB6JNRVfn77tplHpOsVjNDkPDAprShAZlkWCMtWDnSfIrppvc&#10;On/sVs2luXt+bCM7nMTOflh9T11X37RrQKok3PeNzxYxfFVJm8YalM/rdyreZ3GzYQoJutv93T0D&#10;v9D3ION6/Xinm9tgZoizgC1V+y2IGbCQDkgLWkRhjc+2UfMVTnOQ6IZAJ/jrWIXFfdJK28gH//K+&#10;S0aPcjOb5SE9JC9mdxUPMFnfBXpmLsmlBGXQkrQYXurofJn4e3Waj9r+e9gDLdEw7GXv48XT9EBr&#10;VRjOz+5mTbyZKsuKCKFFjYng7Ds6ZkafyU2fr9jWtugKYdF7FzIv7ic0xCxI8cNzVf3/bE42XRqv&#10;lC0via1NpoYvsVPaQjlXk3tFdA6H/F7J7JPGItpyaWmeH3Yr9LTDPbf61xQpLYN8Icv+XQXccHHA&#10;A+HV88JhrumtrrU0OAgtdsF108Pfr6HbVVVhxsQNpDoUelyUcgZdIbWqOe/BHTmt5d3m2qq/wfnl&#10;VqPsx36rMaQyqbXwAmfF3d4XPv3VTlKSU7auB1tLs5lyez0jhyQmczBCeW3kC5TJJeQmVAxLMFoZ&#10;+4NlQfKHztKSjmxe47CyIAd2Lz8/5qvGeWn+Du5ovH7wdP4702GXpFvB6fzQ6i9zObZa7e6vyVzo&#10;Y6namrfFYrmxn0MChazsi1BG6ZiVY0Q58hYAXuYiSpDpaLcUshE6Wn2IEIWZwxkp5NnLUGgm47xX&#10;Q5bKZekjOQ0589Nf7n2UBmWWu2HxLfNLLh29fcT4SUdHv6rNB79dGYjnUCbR8Wqasz69H8QEz1+o&#10;8mnHQPD1yZ3QV3euUoesIu50t0fEU1fbQTObEsNt7k6tXq66eaTnChwzFrdOdn1r3pP8frn3kvnJ&#10;k5hMkKmdk86JFT5/i80JhzwJ5jVnoWls1/iSqCszozPSbOK2+TI8HV0JA7uUzwX7q3qT+6s1ew61&#10;iOzQc5+su8sOGydHcz1sBZ8iMH2Y+9pSr2Orydxe9B6vsWvC0f+WTm/cx4vz57k1ymGhojFrYzUc&#10;1Zdfhlz+XuN6Jc60zEX/1se9xXVxi1VTAZ+WqTcY/WIbRH0gnDP5iVwV7tWcO1faDzbFtGi1UbS0&#10;yNtZBdGT1Q7KjM3JDOhR6WZa+n2G6xnyHLW3Y0s1uO+61WLj3Bqhzp/PXMAwRvXWn+nzWpX0Vz7U&#10;GyDhacxn4MjkXP3Qe5EHZd46tN34glYA2e3gz6RnEhf0+nfkSNq/dLZ9keLCsEvhAnX9Ml9s9Qtr&#10;73JVqoDC+s3G4/Fp4i++0qI6YTBqX+qzR3XRs/ddp2SkdZsjIRy423+SLwglXTb6al2RXwOrkql/&#10;i5fxYve3Qm/4Pdmp0hwZS53pnrxJjcco49fFwiJQ8lks7+bcpFRnQTdsnTe2gfNFo7i9DeqMxdwX&#10;hYGWnRafzfETsLAwXI1HD/MNhtH96Ip1ieMNYw+a1t1AmeW6IKrIYfa5ZusGoXSX9HE1QXLeHT+a&#10;mlVbfzRzxU5D08o1c8lbgNC6cgMPv9lhRqnsIB1w3Oxi0SXjzsiHildDejornHiZBxHRvOXmpKkx&#10;bvxt0lwFP1KDFlgBxdvm2b9Z6+JleDndkuWoLhQyd1EGSHJ7TQgXUEHjYaMjTKG1wpPdQWre1ZXn&#10;LEvHX7az1fZH+SxkL3k/dn6jrQHf/2Et3MGjMP/7bpC9O4VWC7p1+CcWn+9wYzX5aASqqGi6eIWw&#10;lhRk9/AYHdoYYuXT26wQ/77ezLR6xgBSkX21FNw9XpvfvkkkenF9bg8W6/wj3G6O4C9wkk8f/ftu&#10;yoAATqVqlCumWs6XCgKY9gQ7t/lW22E/w8uiY2YpsxJ3S+1D7V2Usqw2Wxe+ddAlj88wQ3u820yR&#10;Wt1G5ELb1u0DJHME+9Xtki82syohJp3B5w1lsk1IKeSumgtq2rhlBmXnMTkJF7bamQ2MitU3+94O&#10;kBros1stjFaDdD7QvmOgZMmorJWC/eGULe20U9asnG+zsLEVQKRC1sZCF9GfpdMUdVX0f5gwdy9H&#10;IBe/r1mix/aBekb6Zt1y5ke/nUFM2HtqXT15G9suDfnUpXwEqgkeuVywZKQtBsJljezLid3Fg0r1&#10;Kjin/cHIb/rlqjHbvAHLMzLMA2lM4NcMIhNv8qxuc0C+VDtKMkX3zumrjlYnZ/0VXLR+IxBAzg1W&#10;RhdwuGepLTf5werk9qfMTml/zVxsMY2lI9VF530p95h+va5O3SDLF2pVUm1vTfev0bU80TxVz1xk&#10;ww/crXLhTmStlxFy1UILPD9RnM13IQia6U/HNciOzmaeyNHRxigjG54/vTPumZjNjmS+tGhT6Qbd&#10;S9tRT2anXq9bz1JRAY6IxvNvkzbKi9zCQ0adfEUFO9voXWk/mdf3qEXDcvsndIMn0fue535BkGrN&#10;bb5gDy7rAz/Fs/cRMqv3btTsNobs0ndeY6iOri4zM1q63EkhNqnv5JAvXYXkr9Elz64X+9HvnF47&#10;D0/oHIfUfp9sd3g9uCK2GvDtGBuXr/2RmK3ns5BOss0tQffzGqpRy25Y/I8jelce3XRu087l8BPe&#10;Doqv4+tzRz2T3a99Ijuf5RHK8LeZczGqefvNt+/AFHxT9Rk2FFVQxet0MzJC3TxoFaFpp/ylP9gf&#10;diJ1Ops4rYHUZdU8L4kJoa2jU2pAvAQdF87bTLmFOuG5vRaSfNG2XDf9m0a1dzRVyrFfFQbWNrCp&#10;38YrAOkLTvLRlpIL1SO7ypgRF7cZ8jCRWabbyCk7LXdenJRsoTXBtrtrhamW33rhbAPGx9cMfM49&#10;jNilRXUrL24Q1vj3bBoroYWj0LPN709ED90bE0Y8s2ATrBqXgU7rEBaryo+Dj12MsmLl54j6FpZb&#10;vWj6DzRYTJHHMTr4Y/7zK+wnkABxNJZs+3i/Neeom4zUPX69FXEog3ReiV5Bd3xv/IL/vVZhWK64&#10;NDkYAQMGh4zThnxdzOWSIK7d10+f2J+5cXNr26P/KY5gTWK7ZZPLG8FYmYbYzT/ue9JFdFDVusYX&#10;8XHoMHu7/Nd+QB+NnlZeK2PLp2Y7FkTOC9nqDlvFx2ExRvoDcJUmlfWlc7+uEZ67qd7ZjZyK2ysP&#10;96c4wGta+H5jRgw8aoDK0ENrfAN/V2k7mNeBhJ6Ar0bOtKDM9BInkneLxDn4l1aZUT5d1CYZMXhY&#10;zy5+qY7mw5FVL2Ur71xPFsJXPCOVThIkhXqrHLYtodiDVKR7Fn03kdEI97aQpLl4rh+7bk+5v47m&#10;cLM/pBSUGVzJ4CV1vf5+XVUBQ78ee0AjhXBW0jgkludTwnXLgIexOwql7KNS264/OHJ2wRO+J6oQ&#10;mWFlfubQMtv3yYZpvooHdqesM9bTaZvDEtG8pk/m+iey8HSO5NiwgOy8jdvLKslyN24BimUmPcvh&#10;wKK8VnXoE/mwBgeGCbbckGZuMSxkmde1RoPAPkXzexMm1fOyuaq2ktMX27P7BCYjlGwqNBtoo6P/&#10;/03LXdE211rc2sgheK+VHoGvq2nI9YOfhQRlFWusouS3tRSfnmJZKTGv0+9va19zJQJMpp9RWHv4&#10;vk8/ch2wrSAVGtBKNQepjd9eEjdQvRu8VjX4NeeD0/wS6HmHDSvWpP+iCqyhgOD4wJlp9DWcbQ33&#10;lpBoallK6nbMUmRIkEHJ3XP1r2cB8e8+fZErqlv79ZS2dc1SsYt6++zuWxs7taKAIfvSZAFlVs+M&#10;lUV78U5iM6o/r5vbU+reA4SZfLIzGHTp5Xz1vSyO0ai43c/QEsB6MoIQhvyTvxalZJmiGPvYSOoe&#10;nKZkLkyPaEtp91j6HpuVQ0oEW4766ws0s2dgZxWBYoq6pGeU3hNzHpQbZHECItLBg7UljB/tyF3J&#10;hYGda8Xbk3Xt+Yy0n5ZKIKYoGdLEkUYdq+wtmxDypKJ6Pt8qQnDVJIO+jAf0pJMtlPH/SIP5S5gx&#10;N3WcGxVIbcdylwp39ZqTtop0GnmE+AylU/+29w/lhcw7s26QzU0+IUSLIa+R6rfI6mtJHZ86p9QG&#10;uCKxB0noNguvGS+/g/EtkP6ejTx+9ztkCCmC5WGDTOT8nZcmlTIccVpoZlqbW3Z8ysZ9Ss2ubMiv&#10;fl7XBd+6KD5hCFZ2RnCg7Te7bG4u3ELtRy/PjU75+mx+46O/NfI4JTQPtb+LR95C0XmuGDolovuF&#10;VwBtnfN/MCIjEKX3dFWdRFMa3oMy9v0xHYjSznb1nS92JstMgIoFq1K+XDqlIg233bCebF/Ec0Nc&#10;kWcCupxp74Ztbe36+Ns9bzvBJV/YiofriXseFFI7DkajM8vjp8Eqr0ef+r2Hk688KRbvp2cav/TV&#10;6/bp3FAyYwVrsTGJPjkX5OT3yUNAfpcNr7yIJfROX+uwSFM+2lvISyiTlQXY4MYFFQ5ymUWee8np&#10;Srxk81O1/sxJsuY0BxOZTw2y+mltVunDJs55/Lw66w46pSb8aWdKfZoHq+16yaTpL4ifbdY+uqVJ&#10;dl8+v0VlA54LKNMdmAeD9huudEa678sbHj7zoH6WXPiNaYYv5prwCzah0B/Gc7HU+vnE7PHqRs9h&#10;Ngw4yON9tfZKS3uCPOvcjbh70YqJyMZPaG0rAJ1DqcTFyd+NIGgoXDEfDdsP7LdbL7BPDiEz44wZ&#10;5+T+d3vi4oPqb4+XNKpOKs/NfqYdkJm9nrzuR44eRwqO7DuFeUv6Oedc1m8CMZhFfImY2KMo9iEb&#10;ihEOPA9l8Ol1OrZmsotkZ2G5i2q10V0mhkPFG6nYdzLNS5fTsPTpqr9MaVs76otSqnSN/eFd0iCh&#10;r/wrEvvS17u8DjXCzyyX3/ghF41NTbY43caAVpyjuS6UETvHz50u7kVVm46nWG3GnUD83y8PHz2k&#10;a6BueyY0C5vyr5kBt2L2E9ttxsgPnMjg5SfWKui6dJy2EXLxYZubndFCS3ekMTrnG+TU2cvV+LIo&#10;aRqUeRZRBQtk66iT/R79pHDfSZrD52kSMuMJRx0KZQjUlECafIBtwNZ+fDNsSlGhTotA8GXl55oc&#10;0lUKXXxD9920e5AZoc8dz0m7+OHaBYJiykl/L/S4arVLysYP7zritVHITGG3rUkCLC99o/rYbDvr&#10;9da+ElihvUlyO2jsXLE5+2xKY+qBjDhFqPeTaZ9fXjc0oAezZpCdeGm1/c40lKS9p6nPS/w73E6o&#10;5aJrfYGweAzX9hlkw9w+kqnpLe9pq5H0hT6etGcw//6y6YnYye/z9pJgkJFYMJJ1rqsjBu24NSOz&#10;leLNs7PhXX7gV7DCbchVr8pxP3WyAQNl2qe25LeEJmkybVKasrownXWtvCpUqUcG4m82mesNK0Tj&#10;LQ8NfjI5i6GPIevipjmHGLRGYo8GYRG4uKIbSJJ+6hZd0BdlAbC4Y1ad9jXeYgX0byApjqv94yQW&#10;Pex6CkQCVdR+XAYHYths7Ouz9BDfX+2h4xaoVv2cz7Hjj03AohyICxXe4KIfLeT91cyu3F+E79Y9&#10;P7T4fP+FbMtC1NSn127r2ECuf8+moXvpXGScALLBQLmRmeQmxK/kH4MR4lhoKb+KxReEEgA1n8Bf&#10;/Xh907m8BgQhqsFvlO13ioE8p2Kfr/JeRKTFNF92D3lh8NLQvrxfZpcVim1AGUXcvDkrqMk1BCQG&#10;OjqiAQAjTSJ55We8tcKsN7NhpayW0OOBSvPRoXy6CbMZNTgakG3IEWuU6UKiRPBNmqPa7jtciK8V&#10;cqnXkWzhWLDvBCFgpb/vpk8AJcN0gGdBv8bHR7ffzxg2Hi8TveDaKonMnH4SDK56b4v5pbndpTYD&#10;uFBOd7VpNe+2sNup0WutmPeMP1w7c1YJqVikxpIy3IU7rdw1Iwel/mZr8vvSzHT1m4K+YrvJVhhb&#10;Yydsmm8Gc7ueIstn6pUA6yCkF2/3h4lKzX2QuCx/cDFdH+uVrmWkud7S2DRGU805ZD7IldnldVN4&#10;tzeZUz85g9oIyiw69qBwAcY2epbPl0ph5A5bhU+kA8l4E5iu3T9U1cuF7VNk98dUC1/r6Ixqzfqb&#10;fRTu+1kVcEn+NXg93GI6U6LkH0dn3nYoGEbxz1KypBSpkKSEskUqS0UoEdn5/nO/8+/Mdc2Z8Zpn&#10;uZ9zfgeG/qY6TOvqBxveLpkpLb35699oCLi3AxyHbCnk3CFGJ6tM+WxXf7wUNXFjNx++mic0//De&#10;6KMy0vufX8pMN/K9AKX3uBNMWIi9u6G+BWsOL1SXD2QwaIz0Vz1zDJc3xVp996t+nwQZv30NVpOv&#10;l7Ty03fZu5vwc95jg8MEd1B4tdo0ioQxLX+TwrwNJtwxZSq6w+pYbXFWG+PYxGyiB4vhqhctT1qW&#10;S6HMO5WMS3FUC9WZveHSp7nqgExJmVSG/ZRH5qbqt5FlrUgfO187nZOEduz247Lgrzi0XBPaZGcj&#10;vkenZ7nJjjAo1UZ/12B/hvbu9rizfzlg6fu9moL/NdeTXWipXYxjZH9gcJe/pdN/HZutERS5Unqg&#10;pKadKVNCXeYo3+nHdqTYQf0KyGRgUgtzeNJSMkcfHWD+hYrvu69xXhzRifwd195sEIn6kv5lc3ud&#10;VZz5GvdPK/cWz4ah8Xf3NDNOJRDtyLHVXbs4qtuXrdVZmd1DfY5e+7n3kPgWdzR1qSrA4LpVS/u6&#10;vjvXL44Wcvf+ZLJq8NkxHkzD3qv5+j0wm9aNYACQRKaZLUlBzPoT6f9NmnALlr56p0o5W6kO5dbW&#10;7zGRcWuj2NgPW7t3VICa+zjxqfxS5ao95tFr39ZSV8NnbuUpfxZs1MjxcS/bJ0pY55affeFfOlhn&#10;SUHr1Be7pLZP/wbE+BBv72lTQpV+McPyj9eWMmGjoWeySsN/iJI7fZSa3eZSneUoqIdF5uTKPwXl&#10;pOqWD9OtQGY1ukTrKA99JTPWDiTpCcPaRSmZ7z3nuFDCbCn8u0nrnrMtDp3vM713V94HH+GV1XbX&#10;K42LZBBM0H22v+I3mw6cGnsluSFb/YVmZdWLN27HI7KyyIbbMkTtnzrjf5unEQ4UpHbUolDAL8I5&#10;xFv480O+DzI76twoUsNPhW/Z4qKOwuhiR4cQS6W7OkXnhhFVdST3sLBNBqv3YE4w8PSyds03fKdh&#10;qMwYiT5Q1LRItBQbNdcWwFNHbW39jXB1c9PoXqH8/A/SXEuUpYX6e4Efmnt9n4/rQleBUgkzXu0a&#10;xayaeiK7rc7GqTVakE3XdvxRDYsHKiBkgZ76dH8EeOgpCacAaHJZwtR/mSjuRGJsySwVsVnfPxr/&#10;P7QrPE5guS+VoChPGM0hHIZvdqFZddOLB7CbZkavuWi4sqx4s/Lmz2kwqnivU8hxM7un1TJhzYO8&#10;Uf7ueZPe3CrU+WblA/UByz24IfpBO+6F+t/umRIFLytmHFxfPJoN370fPI/qDBV9PKJxGxLzVB+n&#10;ikD4BUoqLzcu9E2HfZKaSX2EqmXYwK9Yz1gpqlu+IvG/RpLC6d5Avp4w9OfFxiq7if43LXUS58Cy&#10;rxwwoHN2Mq33DGVel/H9pc7pcYffhUWI/dNIUMhwaB1q0ZdOEEK6UZptK3zDiA0IXpMtL6mOe7Qw&#10;UEtd9yHcg75TrnwVBqjD90ZB/FsFao94IppCxFnH5ZrEDPlZzRS+ZkIvyD8yDba63MF7dBMm+oPA&#10;dMNVW8XrlnmDZZKCbG2Sicud0XjGXQefwMkqcKt1t+O1fb7JHUvUVhbdVV49kPFhD8mbvSllFiuD&#10;K1TgGIcmtoslBi9Ac4SySRTJvRV0DH1lM5Bx+RwxrIQ7bhZsItH0/VveM7tpA7Kpn7VayGbLy93W&#10;S5obaJYq4sPnHL2tid/fzybXSzcj+zhienrEFUYdRHOfSHWyWTuH3iosNU0WwS3rPJqHMzZ/e3Lz&#10;5nN9vxZaXwL29HcF9nz5du0B9pnXnoPRdXxHn30h/N0BAaaXM23y2MxV/mTkhvYi86+PvxGndXux&#10;X5afxKIySlp/ATbLWtSY8Z6a3m6b6f6sMkVIWUj0tGPkdA2i4aJwa5Duh7I9+40rg0dwvGfqw2p7&#10;IIIbf9/KrKHnNfP3ocXgYf5m+uvb4JRJ+BCp/1xhn+2U7shUbA1PGiNmAmMHLQ37ygExtdFVIfJW&#10;bEbAFvNb8UALE+aq9SrVMIn3MHdXIcVTnmlXaBZPL/b+ut1bCgMyqztfqojZHucV2CQ1zlEKyQmM&#10;f4vbeCwkk03IlsZGdVOjXrgAHSd6eqdL5WWe7liUujoBbmkb/1YI/fKL8sX8SzwEr+Ssy/b7yx0L&#10;Pp+I6eBv6Tx9whz3GC0af90av9zS+u3WVQNo9NvuM4Ml0Ow+Kp28m9zsbQbywz7oq+IU34vtaxUH&#10;mMkJK2mdYJEesmNtFCA1AkNHAWejRLjtYKuonYwErvx3WzsUCdJdOwt1MxTSjn+Wy6EiuMeW9XSe&#10;RTIK++FmfT2ntezhisQ3bTHsoFRHqkTu6qy5GehmQmKxnMAf2WfHUvX0E6PBZZg/B6cdSl4QydTG&#10;s79TJ7wabovmZOpHOInyERLv9G8BrnODaUAWVOpNHC5Xd1Bw9dOVzsmVKBX7J6bdFl/73STjken9&#10;INoOZPa+B2q7uIhDerHp5cmxtyTE1484VKG/WAEZs5opEUR1Fok1yYbaryI4MZCssxnSpW7FbD5L&#10;1F48y9AltacykeZCnXd2ZqvLZ26bNaViclRd+A22/bXGfOjFm9t+PTp+pyn2LYaQL/uO52DCAxmg&#10;AHLDW2YPwKFOy4b9Jmg48TQQ7s0/KNy90jBpXMqMzJ5kdadsZxFM6GJzriPVQREa2XipX5gWtOXf&#10;R1/0CotpPLSEm0z+1K96hIaoI3Wr+S7I1PGCjtzo7fM7zfjD2CBHqLEKzDDb/qb6r6rIcyDdjopS&#10;tGPCSHR3qbq4MFKV9QQnXc8HNfL5Y2QBuFxkZH6Ik5LNRYwuj4dJd6cl7QuMfCwTZBoKJIAh3muT&#10;mwdTx9QllZtm9H0toF9qIUPH6Eg6VPFXWXrVERsZVHbC6mNY/aAX1fdedHvX4X48GTXKUXObrvKr&#10;LPV0P1mlMnMN8tfF3OLpbHMgA//cxFm5kP7qDM7GDwnaBuWOa9fcrTaXS6tRyzERK8zaynaQem8f&#10;bW5mn8pkfBraJQEh4/1+nRrR2E83OLSWoIl/CK3Ow2QewEWj1PXaC+BtBGQCWpm4FcGZEol0lmLr&#10;TOrFRRGcLpvDBCp3sqdueD6WAYVw60bv1RIwaBlaSNNATpfDM9vu5qSt6KyQU3K4w1hqljt4Unca&#10;5Ixgmw398uSMAOwCZPKEVWwcTBz6PW0pcwpKL2CQ1y95UzxydVfH9QwhHru57ntBZkK3dp7xEB2o&#10;7d2i8ZnU4UCUL9cH+VOnLm0o3t0NLx+8FezU8NB7xMx1IJxFaHkFmdQIVkBHTpRdodKI7q+yiM7c&#10;T51x7hI8d0sFRVgP2GUFWzj+MVshjj8OK0HfnnxyrAswJmAavDKU6D0v5YTx5xs7HKtu+s9ufbAv&#10;HjQLlW2c+BtCkvP4GGoGbqyOBZfOp8JPawy4+lY8niuWfAyRxa7wHeDdMNPZOPu70nCi4HfJpK3M&#10;E0twG3/BHLHxBNYYku3RdxoXJpT/u9+S3MQbhJXuunea/Z0679JlWmUOlaIIqf6yPhB8uubAkPgu&#10;XzuXeDqSTS93HpynUnNYnOpAXPm2fuvLKmqI9NrQyt/SYb3WakEmui5T5LFLVr69bUtwiGGi3K1y&#10;PvVI3gGZp2gc76qXEWq7VxM5F6I2ObjkWYJsyaPTOf3Cd0r1SHVwIuszFUpLZtvWobAbjdC38pWI&#10;eYPZPIXzNynO9o1Ou755KaXXtznIToJRLFqMmBRdPgsy/X2/VlIO7d5hvc+3h1NiOob351bgl/A7&#10;MAcOEVEvCKNsBYtCMnyQtLPSqNvrJM1u2Ue+mmQnwzfvrdV0P15I9BaS4TtnUsAj5b2O8mI9RKL7&#10;eQoyMlSBSmfPXEBTY8nynfHOU63uMQM+HniQpI4vLnUn9sWMOlsl8vjaBT8U2W1GDYKo0/5Oy29s&#10;SZTLqwF04QA5pTcMm++4huRb6vvdCO6iOAcDO8h0+BkOJxa/OpHjoHU7jyP7d2OHvaUx6S1a5zYK&#10;aMpRfs2eFK5dA5DtitDOSxi5TTxwO/1ex2fpeO0yDbK7troVokzGWcBPr6OxeEJv/XVSvK3qAcg8&#10;fvOFsSl39GZs39Kb8PwopXaobvYZSaCP4kjQimBy+0yjfBzRJcyv3HZQb5rvHzrP8GT9YCr0KpFS&#10;Fpk9L080y7aiIMpNoTZDr54vpcHp+Z3Ef+c0+mLJGpo55u3jSU3A4xe7aKIdCf3WJu5tYXTdfcTj&#10;saDj80us7jmfM56b7/TKEWQCHVzhbD6fuxCtrVTuldjvczM++i1q4O+9VK/PuPxhbx95CTLojEAf&#10;WpJHPrcFTLuQvbp50aFk9VZc0+6ZYCUNA/nX4UXApqgBdmm0bUztBGnaKMtce/2W49JOft/doZox&#10;AAQJbxxvvLqqobumUW13KS8wwr8VuuxNEkbb3jILZrz78qvM142r1lMtO9zdnF/WhELftoubWkue&#10;AuSZaaNs6KOvtEbfHn6pF5uyG9hrCyw6JHq/lztVlQUOFL97fXdjyE1f9/NS7W8V6N9uy9y+sXBY&#10;omld5nWsIV2zWOt4VNOg3NtUs6MhGIvLH79X4KlTb/Ecau0dxrWYpRb3e/zCyXwsWgRsKDxRML2I&#10;gkbRW3qGN6afICwfSaMhC2+QYWZEu7Pixq4lUYP6r7KQ93O3WuuD+7mXq0GMoxZ20VafvcS01eIW&#10;bTJVN9Y2GUCt1OPQYXPkNB9nh5ve0M6rFSNR57kDWUV4fCFIr9r9o1cl7G/8MB9yKA69Iu0qsmF/&#10;ofzZtlwT+Y6n8+VZEvRFHxtdJ3KjAnuEJTDCpVpV+meN6VZzs4ufu8ulK8U2kOfP/ZHwa+vWVd4Y&#10;5zX6OBOAK+WYC0VqCMjc2qTvwhpMw/eiygfhiAHMqSm2Blg5N3ZkCKVt4Dy1aL1NNlSvCgCFhkLu&#10;+z1EmfFxf834rXPBba7fl+heq3SCGJIXy8bLtAjrYy+bBWHMBkULZK4oEbBKk4tloWs7n8nnPe7w&#10;R3HbJrUJt9f9ucpntVet6R/r6/B6SeqM0mh4m9XWB7QkqQcbjqh08Mnzs13UW8RMReIFF4mHXtJ/&#10;myVj7yef+t/uOVtQKuWWXnvgCS232bkqUNBOTy9WgGUn0bKXkGNIbeXnwqir7Uy6Ra+FclUXg4MV&#10;M1gUKa9QReaQKvCqhxHaiQcVWKogYAjR3fPz6Edpezf4WwU4t+J2lcUc4x/YsEA+jvk9RHCYWgkH&#10;fz2tuboxul0Hpya92sbEqnZHOvHmyW4fIfqYVWZab+7lkVQ6fwGEsXUqGpIy4pq5wT74S9b73WLW&#10;hSp5kNk70b3MEsGn+v7ZTXRsvK2NdGFs/qrUTlKpVW2dhj2s1sXu3drwPDP4fRtcHIpSMp5YTAV8&#10;nZ0JIT8Ai4fe73MMQq2Eq3W7S3gyNse/T/4wruRApr0MN2x2Os7gq/5x7s2mNSlZMAOZ3AA+Znio&#10;Tt3vkl2L26DBTL7iVvtoLFeFAvBSnX3oTJWsaVsW2mSomhdjc9Sy0jBYLgCbZgab0SLYh5Wd1QCZ&#10;Jjo1rihcA3zlMZf3dGczxd6Z4ZyZF+Ib2VcLnTsC02dN6CKIhUuFeXHeWm4myfzRgOiQlRSRJrH1&#10;svBoWqJLeKfCVVvm9TXoONABsy1VJ1az+WciR+Nst4rFY65ymCDXd3vS6/t1zYta3mg3f/KHan3X&#10;7t8BV/EZfTI4bkLJ3xzgcm2iVbwtXvUVgtTWsVmZneRiJd8yAODzKjWK8+lro485RheNmPk7QMmw&#10;czWo96HiBakBi/lML7TjvDzWiXNpn8Fp8zeJAeBF6oAKN5afdJ/Rtv6oRBM91uOHXecJyVAnF+jv&#10;q6PjaYG6oNI9vj2o52bfSe/aSAznf9+0HVT56RxWu/7W7dlj3NlktB0/VA/bttFKegPWfixaVDEg&#10;1J9wxbLNRChcwZmXKWe+perJLpkYWvGOL9HD0sZwxlQP6TknlK5Y32UQNuXsLqaVIpARJkSGfgNc&#10;7qcfhscAEtzPu3y+mzIaGcXa61f+is/yKNOpOmddD4Y78lCMZ84y2OSXKzlnsz0ijRcJVm/D4Bze&#10;Gkv15NgbTVn5dckXw4ay81qPLchELuo3xfagP5DItnHFtNVo7dz9XAU8DtVxtHwz3TxA/FTbFo+X&#10;ITpQ1pPRpKhBxRo76jnF6hS8KiEyRKu2ZzrLpFboQ997bgCI2/lN9KtnLtP88wtczGdvaZ3tmILG&#10;T6gTJK8U6dWOzrXCFXoTcOnEt2VfDvplMP6XmlRNQsdrd7G+7frFz2OJcW/WuLe7BXP5Ncv5ZW0u&#10;ztPI8I/iNL7cSX/dpzLI31dA+aDlQuaYM0XFuoMjXFZMjoWOhWSDPhsu+70PCjvsebveFqvDm9p6&#10;KtKSJofcqjNc4Okl7nRmkkcGuULShq2l9Q62h9JyXffdzkvIyB+n4+P3P6NyEW0cHqwd+0AprJmY&#10;Vm42qowHNXcaoy/3ORyGUZ3aoGlcbjYYjwa3fOoXmr3glcmPLg8KR4Ir2xrbnYoO87LUup8f8kOC&#10;mxcY4LUZGEDvr1H4t0IPT3msmWN6tXvmPUB/RM1wvXpzJNFLrxTsGrUjCdiGGwTlcw+OT0PoJLZ/&#10;Q0G7SfPbks6kUXl8jnesxitL05ZjRMXSOjmaKt4MAXwWKkwr76YGMlDZnBe75vlwTkJ0uwXA3YcR&#10;6M7BfD+m6AQVCzkdGm7R5bjefhGZkxGR/Ee4BA9PTb5hoqS2eEaGM9FY5mpOe3LmndxuekEhn9Ns&#10;v1vQAMHqyAVkusLijD5MrfykN9xDGhWrtXeV5F88lrFPGdmK6EZJISERcqG8MLfvZwk97b/bHX/S&#10;wedMxe4BHPBa5k7kUIW2mrvZG1644SG570NGJdmYEjv9v/GDZme3/Vqn5TxZ+4fZYNWGlHuTrBPp&#10;tNFOzxe1B+W4PwnPU37Jz1Xx3TIDsamB2PSnTZ5p5YbFyW996K7KzGOSD6Xpqj2Y8kvqitgRWPqV&#10;iPuJfxf2fbBo8LV2yrKlNpd7IHlwIamd7/p0OdxgcbxU8n6D6zweqlw8evHp+SqP83ectBihbT32&#10;lW6rSfHn8krLop3AnHl9AvsIaLJ/XoUmVXbDqGLsziCzhhGpgihzXbhPFaYEaRCiK/sEdlDgZdck&#10;wuYm5eoz+kedlMExW6YZc6kqrcaZZ9tjhKtroqWkxSGc0hsNmkNFre6OmNLEz6Jnss4iPQ4b+iHI&#10;UEp9oExQ5CktFyvnBCmDNuF8AyLyRroBhXwSYjLqe+zJX964H9tRatFNNgwpfJCHBflL674gTzWH&#10;LnXcbueET8oTdsPQ9kJruMpoIPllZnoAGeJz89Z5+WitMpXnIcm3nxr/DFmOplVZSkRXfikhwFi2&#10;aEJ+8kYCT2kT64Vn+QEiTivWEudXQyMnpOfD81NdvGbztQKs/WhjUe9jUas0YpW8jkCmOJv0jYvh&#10;doqXO+f5VMslXjdu2HHbCXvdPdbP8aWZvbZf4Rrw9OiMGjj783sJOfzpLPD6ww0lXXcwmXcK3TQP&#10;CJHD8mvpgwIpLt/HnA4NcjN25oPM5QC+uRcOjX6FRuawokcDNGn/+t+9KsOE/u4e6o1NdA2tVkIA&#10;tBF9P9FqTz98VsNyWhp5C+aTQmbtjlHW0gXOUPXUDRx2Mry+7o937mhldSoKUpAR3p9NtcBhCsZf&#10;ybC+p6ijoy+eudPBf4eILoIXOKfQbWpsgDkr+0Ir0IZRW4pGFxtkocxKltuHA0D31kPMuf6+6Uus&#10;R7pSNHYq3tgGRH86Ov3vv1nehmHlTbvuprn9xAxKFp05ly9Ufpmx9tN7Mi/EZL9MGOME0TpqxZqe&#10;tcVRwHtevoC9mRZLeuXIhWSVbBQaUGhmSK03NtvnesU1LSQUZ2JT6+8sQEVRtTtN0IVJ5K6t2iDp&#10;XTcb3Tyuo47JMsX3HivRfWixHu8KrbAK7+mDRTcm8DrkdfiU7Vc2ThXJanmAjDZvuuyhHfujtCeP&#10;EQWYhdUysy3YcxVkROOT3AaZxtSdN7oh0nOL6TFbNyhGIrqtCpL79Z9NhnFCCltplol1bK2Ivep4&#10;/QPu1J5VrAe5ofDmcW7WnUnNC7aR0dFOX6fPfqFtLfNccxZ3bJAxb4MSbdQttJuuxkFsL+bES2AL&#10;j8bcxGEuNyOGv1Jr5iuZgs/ykrDmkuFuRfi5SQLcJOuOzHt48vzQwzcRVRy+wDryHXMGYI1SEusS&#10;1NAnUWNBhhD6nZ1d4Qxh12itxPqiktSnk6dMjKfb0LrfotfpNe/NSl40wDRpSfefzPv6fQHyWGdK&#10;o5u0IogPtCYNs23N56m4uOtYKc7Qzd6D8+m3yr5XUw9kFKRr71Oi1XTe6eOIcttq1W1zaEBcyKmH&#10;ZwYaHJUa2U0zq+2+2+lHOzdHMwirX5A1Bs/ERFhI6GrW/GDH0z0qBq/gfQ+5qZr79SbVQG50eLfa&#10;eIGMq1Qy2ZmUFaRxZT/i4aZw44nKBGg9gnO1qPFEgc6FX94cGk6ztBsSs8FkMXaENczsElIpvp9j&#10;l75EU0uA2G1dqbjBZAPe4ZbR3R7k59EmPzDRBpmTZOWa8Eg02k8Mld73LklNBLVVDu1x07h5tib3&#10;00fZxM2jnJHyjdq6r7y+CKC1N/MzcDFW2JinuMmz2cGK5pWfDTeFai7TWAYkXwYUNtyCk4H597Op&#10;s2/tPGyJROG1D45Qej/KcxltxTfiWg6FbqnZgn4L16I90c78tJtuhZyvfuauXV70u7DSADKP+QTN&#10;sxuAp7Hvt8jPN3PWgxoAARD/NRCW9G4NMtd6o0achl7xXErzl599wR5R7SyzKjAH8Nfw06GgpGg9&#10;5aS5AjNmWbLdPZ2cGoleSARIF43T9+ZMOcGnQd6q7cJ526xSnV+XPfsHBVwX/f1kMf9bod1uZriP&#10;wvN7hHMlc7vhzYoS8EvjEjbVuiZ738kAqWvDZkQHTZouVV7YeA9Hh8vnDh+pkeuwWreJl+p1e9gf&#10;rS+FvOdkuu/qEQlqVVdRRbYJaUyQaeRkltimbpvlTG25az+DncaXrS94MVYmSa7x7nK+kibERMzV&#10;ToV2SJUa2hiIvzZjZoTXmhbHswdyg9bOy8RrPqVAoV6kZQEJfbar349PBO+tSyADkCsVQhcCGXbf&#10;zDu3DOYFsHsz0Zr279IhnY5aAtJQ7gfA57E5tDzivQzeaguqmHuApSqXA0jv3qq19MEI7gbIdTrR&#10;sW70wvNs77lY9tfRXasVQYbYkF7DhXDtgjvg7V225jQ/ddWPlH0j86vw71YuJs6Pk9CZPEt0Z7lF&#10;hB6cbE9PtvmYWPhhVFSa1+33UVzw3vDH4BsAqWOn/G4igHc/ey3gXSi9AZlnQ1v3W+YjSZNTOx64&#10;p9BLQxfL+k721JiISF7si1hUgZfr8xvIjws6JvPLoriEv585BVJdAXCm983C6+Ex/+yV4LoN2TWA&#10;Rj9dVFvy1fq5bv4dB299glY4vn48DVInFy/yY5yBUvpz98QTNrJCAcB+vqsaCzVZE8sMxuIstEsj&#10;Ie8uxnMgSa367PHlbVczYvNBi5kLnZ132ULZyT4KdVZvFecaYv/dpFUV73Sm98GWM+y0Y8+5YWV5&#10;V14W1/7cuDa6PpCDa2WQzR84TV6Uatvs8nr9TrJB27s/Di4kNhtW6WRvdy8K6f/Elpqlc0ALhZpN&#10;ukg+TbphN3oIyNDH2VmORMlTKGlBb/SJOLJcC3ArvEX7117ZC030VXvUC9fRci1+LNzO+5Yl0hFR&#10;al292e3klAw5r/imUFIbcjisCiqCZubXeOWao362M3sODJBxik7FI/FuwXpcO0aczXO36kF9FBwP&#10;8r6qP2cKFQazKTFho8d3bSBv3MgOv99ttFmMAdncn5tiOS4/p26yIAKEKQcGTe86VbF7zi8mZn+p&#10;Xx5/16gbktr8vdVrvnMZx7P6qbvvlbj1bc2zq7ZT49sCpfKVOTLSd9BuEMDNGQnxKpnLb8dZ4rC8&#10;9tKLzF8SB1kXo9ngapIT1kiHaWE70CXFZ5DyJv77pu3yh/ukLncf6D+OzrX7QH/b4v8HZ+z3kSKl&#10;GymKQpRcihCJlHLN/fZ8v/Azzj7rt1/BHFHfy1pzzY8fZXpe41n5cMvVUThQbvc+Gh/O0w6TTuBZ&#10;F6GCeF0Au9SZLJAYN+R6W91+txxtevboslRRi3KLqGiKUvkiDqRBhn7eB7wEFDwRZGrZNHpo4+kx&#10;Ga+1kWu/aGKbWbBpSexuMKxWQ+Xeu9qWfX517zXBJ7+95MXxClmhYOHN7eJzd5jwrZUPQQDjagoo&#10;FdSdo/A40TMae/zNgiz57N+F3esEO3OZizMi0y/4nUyAph0mM+116o7K4Fnvk7xjZwSHjgNFI1gw&#10;qpoUQj+z1fuBLIyX509+kIuCZHNR4WOGgOxkboZv2BSGd/APjDLeZGav/+43ut5r+5vcuCuiOyjs&#10;vUK5Pxils8eBON4LKaaUcAymCF/Qj0rGTfkMvfH1Y8p2lafccLluQaPgBHmANuLSJVMuWe10FXu0&#10;Wjq9wC9pUq/DYLD6t0I7qK/ZlyiTH5S6mQrXv+5O1YuLiwiqOPDHp2ZHahwCbbgeIWBbpN7UrVT1&#10;6mVdFviO3/jBirbNF9HlnWsmx/D1qLCd1fyI7R7ka3s7Cf7x++nLIAMHzLBZKFgFz9fDIS3dLjnc&#10;Kls/ZP5j7Zrq3GWTadXO5SR42p2H7zT8APgFBjiQL6PT0Kn3sMZhN9/gpRu9GZfrTeNgPt75hP8d&#10;qbos1Vylzp5Bhtsthbimie3AjbvvDqQLfAsIkxPei3vm+ji4tt/Hsg2zixzwxyYYvve1Gp95betw&#10;82UtK/T1GZhx3vflrIY7QShcVl4hmBQeg12pZUmtLReLRQFkKnmWaR6oJO5Vb11hOSihw7ZnjROj&#10;opzxqUsF67oUE9VqbDZjaV2pnCzScuDzGT7iZk8A7sAlexvLdW43dkfOVcLs2XAxycr+ViSGnU3z&#10;qpbtvzdN5jbN0PlQvfWi8Ib36/yj4m5fuV7rn8Uz6AjXpl7PCjT4U7Y/+ZBUSfDpnZ8Ge/91U+pX&#10;aq067l1YuFpa6Q73tin213UXN+QO9j4Pl5/DVm8uTJABlzR9epyZ4WfjlrePDFvLbpD7rZoqxgmR&#10;xQoym+9dwwP29keK4sy2my7ZZuIb9QJ6aSkpD2XkdfH7nIZxAQPAz82aGQfLqOgjH+y3eanfO4ye&#10;IKMfWiMw6wVwqMSv6B2CoWemsAvl7bA8+pV3aeFpTz/FBVkxv7iK/SprBUoJ6Woxlneu35mGO3uz&#10;eh4e9Nzctofp6bsU+8a94BPLVGPvFndVCOJvI8hjr2A1HU1qK7wrFFb+LQ1a2dBo+1JIZlQALpXW&#10;g1419/SVC4Rdll1w7jQ/+lB7smvgnPQ31TEzSBcqtROnm5WlPDe5STZjAbfiFWGzgdG4RyUVZIow&#10;KjYpz71iyjhjrH36rKHZn0cnFPdGIupmdXLovW1Y8WzceN3JfRkwgxOlrWadJhDaTzj2yeP1qDKp&#10;kT0FadkwB95tSgzam16Bs5AVy6YJJBiQGYyL5xTv+z+fH8camFfxwSOUlfxIKfpBU+9nw3XYqNMa&#10;vcg85T0nAYXIkMfpSBIvcncfmpk12q8S75pQj5t5b5w1mLYEOTe/1tlctQH6VxmP/5bO5vhdghTs&#10;eq8xJR3nN3t0CPZU5zutvHc5z+hDtYK+p8mM8bhA3oasjKVQfGL6J+EA8Mi2qR/jdEd0j+HS924/&#10;blgJQ+lnr1arOmVG9jIgGwuM+ftvtGvfKhmTGptBqsyaX+m5i7joz5jFQfrEHWDAZ7wTefm+w1Ga&#10;jYTJs8t+zBUyRSvBCWLZJkVxYOz6fXebVfeDxD+Yv1LlCOxOZkLx4WmEfLH739PItbXtsuq9y9HZ&#10;7ShvHCEFhyqSje7z930NIWWCD0W5UrxnyRlf6B+G6zFOBcIanfaHrloqR6bzvSBl5v3GKb+8xvUw&#10;/4QCpfMbbUSh+LmbEK//t3Q+IjayCwsjTVSnnxGeBWnDW7VHnhJvMO13t4R5UwTOwrbITct6qyHZ&#10;qngRZt7OEmCIw7l1rFb1NtVj4bRtu/ze5Ok7NwQvLfv84rNapZAKGe3PQXzGwXmiIzlEITXEcdcR&#10;5q0UDWymcVXzenNttCeQonkqDnurLl9odgSaKtS+9phbXq9D5+Z8F6VQbyElNomyLq0rpbXy0W3p&#10;cinWydMCb40G179ap1tiTJgL7b3fWY4eiJofF5fN4UgO9n06Spo0whXzs9KCPksQW4INZyw27OwX&#10;BmE1s02tvmCF5QoXBnbrrfMz7AxzZk+nfkvZ3Bw9QmgeL1vz1hxknPytlu+jyMQdJz4VsrhA/xgM&#10;g27k3vHNfEa9loLoedXlL5QHsybexqOdXDx1pOzrxlUe/tjIHmqBPQgbksNIPSjaZ1I0fBhTn3FP&#10;bX3e/qV/KzTf6Ku5ybJykPMjvQFUnIxbhqEwCBumaoLRd7DcMLErxm/UQGZOptHZj1sdGzf1M17g&#10;pV85oBhilruNsGNbsOh9K8h548eAmnetM+I3Iidq5Xt/l0K5OuM3EDzCeCYvkKVZNG+vmw4GDqj7&#10;qbnA1LPE8R3Mjgm7/95AThArFPxZMWKQ01G9FzOXDhYMc05zbMf17uZ5j6yqBQ/wJHtu465CakJt&#10;w/6t0DWpUWxGJjO1nPPK+432fq4KtDSb3J/mgyToTVLgqKIp0U6Qo1XcNoHs1zDCxyUafKBWLW2y&#10;JDPPmwB3aH3HneIpyTPcLxpxeLsvN9Ne0agrWx1kwi2/++j7K4eH5NsiWkgW/hUIn5W1hIiFQUng&#10;N+/KMoifGn7tuY8LhOH9PPVSuJ9/kzrBbpBH741ks7Eqr5pLsDfw1wrjOnR4uyslI61O6hn5r5gC&#10;1mlp1DnBqG9u1J3t8FzG7kGUfKdsj0xIEcVEcsbCZE0pnzGM7m5SZJpaZeLrLdt9emJ2w1n9BrLL&#10;3i7TJwfoLMgIXpjCaicRc69wm+QeE052/25r7pXdlv/ezV9uZI6m1ZyswjDcfdQp54BaXGmvC0Zr&#10;ZCkxX3YaVuIa9GzUGy27mw1cvUj+6H8wzH8bWAVS7tyaUhrsZHXUGEjg6JxduPaeGC3dv7vngsW2&#10;7PQ+Bp5bagSndbnccwfSyu42S5uUD1Qnsew6Y7+PMFiX9YtlXUT52/Kurkl1VsKgsnMo3ro6qvdv&#10;zrAlFTs6/ybuLC+vn/05ZzhnIVH+zgLzUquuFmIlV6mU9oBNOhr9iRjs2zzEL3UfsTBxvNN5tnHy&#10;nVrdcA+5+Vp15uzL3eWVbaF7nIb4u+IQ+QhmKS2g8db5MdGzA+A11CLVMBTLoa0MyADdQPQyUNC8&#10;DtDw21ku27Wk/81M53yWqh4Ls2Sv607RZKQvdJvBmwmYOpXrhwulVnHyPR4ZNu4zYe1PDhCuSLz3&#10;PKn4I14cLIhH/XPLzN5Qs8yBzGh+ftYrUX3bpw7+FDp49Awqdyvbxg/Cb+LCQEDbP3w4qb+Iax6N&#10;AC5s2Eb/59///JP7V/af//vP//6n5uVEe5VC9DjJFVLH+G7K7qkWm9OEbrOfVQETvR2Ojoj+fnnY&#10;HLMgOVCm3TLBC+WTsG0uOxW0t/5McUzcT3Sa25+tQmGFeUQeVq+HS7VTdjjoDAdSvRAfzWGNqaXn&#10;2Uv5DQe7Bc8vpQX1lfclZvLWKTcYmp9qscnssL/V+gk1mwp/q9/LMORvtV79V7853x+nc2Bmbiq1&#10;hbXQLJ9MU/PL1D+CiS73YdppYrL1MdUAgxiv/rU8FXbLxrpHtL81aZmzDq12z+vKdK9d81/VMrEH&#10;mch7XaABhTafWqbk5sh6LTBa2R8TQVBZozYW+5ycXOjOGqvQjrVi/auRfWwlUX4V+5RwBAY600y8&#10;SsjtOrG1wilcPmVaeFgKOzQkCIRGF4ZhfJCxjF6LuW+sAkXp1CDYgftF3/Uez/GohVW45g4ymR+0&#10;4azsfVmCEZKyeWE7C2FAMqVPJ848Oq21qejTDKeFnzh8XGnKGbdTTyyOBEgW8tfiVV5zIAP+MfV5&#10;HgiLZobdaQcqSzp6JXoUcqv1b0PMquaj+NBsjR8Up5/SkIgwkhbA8d2qX8aC+XaDSobi1ALK7a92&#10;JbyX7iQS3zNgdLSlOLdcDCzA8fVABp+fcpWAPAnT2mOTb7bek351ywnPpMRP2VdYOU4nQ3Gg41qP&#10;t2xiyayohnbfLbaQRnm49/WeOfRlMdluaB9md0LOZb8Z2AHHnfaKe9jD2ZD9VrYgkw06V3oMZe4t&#10;tfvlOq+2e7+k00LtLcXXgbNPWsT5tORuTnM4LMb1TP0FDB4mv77I55NW/AskwP3Q46ggOO6sD2z6&#10;wfRWFaB3vOmOmy/7zY8v9glkgg3RdRf3+hM6l2P3Sgy8TUPYwhIyEW+YFM8UAl4iKe9orj5P9UYO&#10;0B9G+y2eBxVA6EDuuRb1kx04i3q5OqEzF0Ibk3wDQYr5SaAX22WlZro1kBne0FY0tT8Ijha3kAi3&#10;u4Wb/vrkCUaLAvQox4XcQCcaCNd80X15lOQdcPvsJpuDXxfQO3MwTjB4fujIanfgKKJbV8ZXvaNO&#10;hig52N6LUR08eH/L6IVY5gm7OrqJMGaTOYUwKIEv4/IcMKcTw2rs5c/C7J0a22P0Wc7E2qNhY9cD&#10;JA3fos/XZEs0b+AdHYbAL1rmsrpgsd2i0tlYTAeyziLTnJb0CiOQWb4FGxfAxygNN0GrNnph22Y/&#10;disP8Xa+lOsJwKH8dDMOz9TkLb6bxLpSMufhh9KjorJ5d9dR/3PXMkuwGu+mvXbvZLGXLJHgxdzi&#10;WXpNtrnOAK+CjC55Ye60O4qd8TLbVu9sFgszq225UYTZ158DgwhD5tHKlh7X/E596mo3j86COjkc&#10;7y8fp6VK+yWBvMJ+9U4cwot0o0efMgVA25C0IF3wPjzXreMUZCA/aaVsYt5ooGO3pSzzM6WPNwQp&#10;D35atHb2Qsjp5tmvDyeqvbfjIABQJp8VdrW/m2OJCdEouEIF6tl2EDX7W5WooLWyy46m0jZJ9bhU&#10;EfHV33na3jswhVh7V/nG6xRDQJp2arJBFF8gL+CcX6elYT7X1PM5on0sCWCtK26ydodPSNYu7lcP&#10;dO+S1ImrHIcOsgvjPjmxjPniWdlMcyOkfYmjqzQt/71pIpxNLEAkJ+/T8/W8DKnH8c2zHW1aGITA&#10;h+oE2Cuzw30YYKBrGZIZxHX72nSWZJGq/8Dbw5ZQu9MMxinAwssMK8aDWTXiJr55EGnM+hTqYAD6&#10;gEx3iWJwXXwpbo7t/2IhyfvoGju0gfVV6Du9QWWnvki8ZtBrCmVxLO6e68wvn0Z5f5FDdjO9vTCq&#10;8F3m620qp2SzxEqLHgaLQJ5jujjbGWmEv/520rEjfmrKfI70xag2rlnXVsHYFy0oVjQ+kPrVME9/&#10;3N0ZjVXtPP/yX7N+lonRJRHIvQrgo0x/ecZK2eKhNhw0KhGtOaNMj3zgV+/HVGk7aFWIwt/TKA1q&#10;VoJ5fewFJaGn0AzTa1RFhOe5SW7sgjAmZ1ywLFMvUfwud9X3Wysjo/aNoqRWt3m9gYG4MtpnKqvA&#10;lrhowp1blp7EIQ/Zq0vYhttdRxAKf9Uo4VhUdHC0UmqY0MbN9Vr9UrGbmzhmbcBRSxrZQXzZYoK9&#10;4997+GxEQDeaPq9VMHauGvkw+WygT04W0FQUMsMFQLXJn7kxGt5jVdflk9HX69TAAJlR56cOYKSn&#10;8Jqzp8IHTZxLG+9bw31P5luZlBYeLbnUacNPL81QZg7VLMLpTYc1MFx3jlpYODTZdIXpc7zWGT39&#10;gXoIy/PVxMrFj3me07Ty0e4kIGNmrYsEJF3luWi55VfKR5cexbbPQ07tWrjUOg5mEz/ZePzDC/Pm&#10;VeGgpeEpZaj3rkyYQrfgOYuu11d9RbvsxKY55PjmdvRp95QqqwH8HV6nvxW6cX2eIDJ/XcW0qSX5&#10;6XeyfumnEi8kj6EMnPJdcO2MTr90p1hyzy5myNkLht1dwGR/ZOMjriv8hEl+07PudTe71F/k33P7&#10;MJLOkOUc0N9xozer/p1s8EPwN5lTugQSzbbCVPe3VQOS/EiIiS8Xcny8XCAyCuCJC8AGWtFEIP3O&#10;6zFpDG7s+92oZn7hbVjIIbxYVPbPMFNrWOP9G6/uEs+mQpUMSZ/426RzzW3jDXX9dWJ14fQtDeXb&#10;raIcVVe0SzGEcD6/Ng/H6ZrM/YQH8jG9OpkCKiNr42UCPZu9cv6ViNH6gG45bhT7xesqcO5Xo0yd&#10;7p/aInEnfMkFGamY13vyjjHdSvO9a6dlOXhttCmZgiUbLMvjj5r6++QnDw8YpMtWG1oVA5K60q6K&#10;9lLHCaKR8cn2iDTT7sv+XhorEcmFzDWcyFcp9zTWSOOTv4NM/+EsS8RXvEdSzhlWkQ9bkypNWqen&#10;9W27Te8GMBoITLVV5BcJCktiFLvXGBjswfZDRN5MRLZ9bLIjBLXDRL4eg7IaX7jfYmotCOVLTbLT&#10;1SV8gwxUVrLglVi2NyfgJ4wutLbsn8+isE2/qghgUii1VFOst1J3s/aUiytymNZXzy87+eRCF8GD&#10;fN5AdBizmtzhsvBUmuf34CrRo6E2POj5Tup3yJkGMotDoO8ZrH2RvTwWNR4oLv5Ytm8+kPvpamOj&#10;t3jE978xmdgzgmfi9Rbb2y+16X9JCMPSrqV4dCgrwvhVqIz61c6p7F8WybU47qiZqHiRRjOIiFZB&#10;5sQscjO0lzNYf3PzCXoqfdtQdh6e9pb68gzR3iGLGb7TUFk7CYtcFdURCLWfTN2Bv6zOZlERL9vL&#10;joZBklJGPJBZvHLP9IRPCVEztcx+oro6YYNMxfPiMlL3n5mNdtoTDEUMbUK/XqNMd8L2YTY+28vl&#10;c8do6o4S1BuS9W+cVzphq/xbdk6NcTXXtCcuNQtr9+65YmyLKD9Bx6PR9Ag8mO+21/990hhkwnWW&#10;EtCXdHq3dEd8Mbo4C2HnMKf0oqqdRu/PAiauafUrU+o9eKSf8WtkRkaOv+/JaZGjj6eQQY9L91B1&#10;mwKy/bhSF79v6s3BdK4EnbXV3UMkMMhkPbhluoOCNJ3GENkJDazjspuFiokHpaV67sTPE4UKlCoV&#10;HHkxMr7fr9Jmbcg8bW+pqRZQ4MYtUjP5/mtvhH2F3c1vp/Wp8uSC6/aaiHxYous7kOGMOrSxY3mx&#10;340InRYrymrFcsMprlZy6t3Gt0iwtY8LLJ+dcUl1znV7abMYO5AoR34Y8c6b0gL61K52v7ZSEaLP&#10;UFO7ddsySlFjpN0EVzfVfIJMVJ6H+Vd1HHJ0j5daJn8BimLYemxoI7dC8gkEa0oQ5qA9qJmGZ4yA&#10;/RXe1Q0WLs7DjpqQHqE3Vk1r8SNuDR5ay3dWDWaPy7aCUPoRsKW5zVLFQEZmfbvfLcyYnbE4MRxd&#10;R0eAAz4vg6RpYDmD1IAMs/lWGanSrokZKW0rA27VHyPZgbWDM8jrbigauhJisj7clYFMcnN8fL89&#10;byATHTuXnxfv0CNA5lymnwSyn1NkdeiOUXNKtlrdJw9sOftcUCu98LDnF18s33swBWUtGR6GZKu4&#10;tg7vld44QJoadu23A6KFtzpLqL/KTMcxp0hU7I2HRUILom04aoFMeonyDtxO1uNVOR0s6ea0ARjv&#10;9RNdm5PPPc6PthBmNnl80AxynXYcSapYCkqhcwdZeZYy3QDNZCsnyW3QrZ9U5bPj2/38gaKKynVV&#10;6DhRjVGYCcismSPurwfQYDtgAGTr1VLaQv32lUDnt1rt2m6i09zH3U8WPkYZkqpNuf1uU8UUpcmR&#10;zRfW06sYzCbKwx+5WJWrRO6+p7rT+TuUb9Mq9yOM2Zrn//4brgPDxdPlzl3BO31jgeO4mLlk/LGu&#10;SEPwe/VU0nYyl+u1nq9LvJPnW+U7N1fOhhvdxm9lD4En26IiFXf1unttQHgY+s4fd9vaaKF5BDlT&#10;5wAFBhkmXukN5eu2FaclJ4gIhaJKNOhPa/ptenI17z5eqo4Xy7f5T43yGjYIcXLqGZBKl7XUSZ/V&#10;EqFbxdYbfqpOwIx92OwZxiuSbZehL/ZgL/W+6RdksvpjU41zCRw38u2DcfQ5+KGp5nohQKXDfBUP&#10;+jt5FwZyoiyu9YEuDKvh0O4GquW6xAxKkT34XLhQUzyG3s/j1ZXzorQInMbiq1WZCSd79E3+eqCN&#10;WtVu1ztC72nw7cukPkhyMJXg4v6QNql55WzpC395YeBbqrVktsgmHwyanhDpsosW3d/obRbCQAKw&#10;b2rd1EK0bJyN8SAvuJZbWuTHr9/kd4v/NgL65y/xayhpvsXoXXX+Jascdy+ph+2OmYxxAVuvl837&#10;IeTDTjedgCvqiY7IfNtrt4Tf7TY1O9ri4M2Dtpj/aReERA4Qf2aK8z6qeXMGVnE0pf9uawT+6n6r&#10;+3dp/ZyS9G7lrLn75d0sE4Ou8fTqRiWaP8B1ZCQl2BoeBF8p1Wyt4td9Q1WgFJakWi2L7SxzV+sn&#10;AjaB+5dczAxvtZJ4twvvy1B/vf/605WWRWcpbEFfNbP4NtcsxocPsrHmKWBUzqeRUthvfw+VK1WR&#10;5615rxOVaym36jmhNp25j/3od98iE6nlYnK/saAfRKV2NLWGyTxoebyasCyU4v6+m1MKtp/oEtis&#10;3Cli6uYbD4/VtHEx+aoy7rsGMTCI3r1nX4YPowuR7YCSqT/bZaaMT8H7HLUVvYJtfdU93C6lWyVo&#10;7jLb5f5WKIIRcUxrM558xweQOScBXfLWnSnReDDCXi0YQclYbnVh/Nk+H+rq07Bobb3pKZ94bLVz&#10;p2Vp3yDQUPI6G6/WReyb/IUiPpLJhcrWL5xjrpT4CIseibOxPlCz4yxjD0HGgteUJxk/4vTYAcPh&#10;8ZOf3crqsuWaG/xDD4vPaF8rGL31MpN6C+VSlrRl9+Yv1MdxwDxCCE6BYIqTMFBhJakvG1aAsR9G&#10;Sl4sy2S7PLrdU+gffq93KqrqzgpI5Xa/zWz0sfmCtYV+1KlqTEEiFUxYHhQIV3dfGW+AD1ZreVWu&#10;scaLl2uS+5l9Pu2gV1Or4vDC2wtYZrzvJd5C6PerhqKeNa9dO+TfJp3bUFz8dI11OJsbYzmCJBQu&#10;7+fz0XosbW0US8/1pKXkl9vcvPux5O0AHF5KpzGnb/kFJS3nn+1xtGLL0bmGemWI+iS81riV9bJd&#10;StSpywxHFcoBmdYAro9RQ4q+wY5ZCEKueuW3EyK9QARvI9x3RHazLENUDv2NAmSk05NoMiHO+DCX&#10;0Z7kQZQnxJsRasXz2xWJljZqj7qZpcsNoay62wcFTVH87N+ps6mwUOdYOt1jduJrREmybPc0LXxy&#10;6ZtQpIF34r1YHVQbkAEZ4BnhhzzEmGULz3z5ZRaPpW91QG6qDEel2yYhxOs87jWoQVFRD1UrAZ/Q&#10;qdzv/h3VO32SUY6VzfPdpYYhFsRxe3wcIPThWQ/f/T0Yx2jPrUXOXlgIlvYIrlYQG8sDkE1R0lFb&#10;+bAiorfZTkHW2bihCdkFvYOsdr6heH++HUPqbTN/T7MsgUEjm922Fso1cw934enWuk7y9Sn38eYQ&#10;wCDpj6uZRjM7uyvvJfxlqQbmxoup04sBl4BXyu/9sSm+YeJ/lsl+uvH6NOsdVsTquRS9MiLeJz9N&#10;BxlDWTtJs3VPRshhtU+WYlYq2E0yq7klSIe+7vi8V8gyMBXePT5HDtNZ+OXO8utLl/MbH/F7tMqU&#10;5KDUwurbCPlYmbU2TGAspJDa9Y6xoPOA4Xl9QOYc/LkqY6TRHPA0BzeDceTPE7z6MczC8j3sAIba&#10;2ZRlUU6kL3LzN7SFFxf8XJv7Ox11n/dpTTNNoU4TJ7eRoZVpr8xnH0R+5WWOnAvtt8LgvxePXLv2&#10;o28Qi1afMVzaLiejRmUAocASfSfLzgaQZ2ohFRdeCpEsdG0yEe0yNhzs5xV3mYUHE+9H2mudetYg&#10;B/w1OJVZAbrcYTlcOVwRQLhpDeC9wtNAAAwbesB96Ujr536qjsnc3P5mpeSR5UWGyfDvY63QV0sL&#10;KCA9y8c3x9yF8oo5kpDfqEtnxebgaI9Us6+OmVt9N+5ljVdru8rNG8nqukHjD7p4BRlgDsmED2a9&#10;11OvvJCCNXfBIYZHsmz/P0dn2mgqGEXh3xKRIYoilSkNIlTGJCJEqWT6/3ef++V83Qfx7nfvtZ6l&#10;3o0M/6wvtycpe7bkupDK4WrtilZSrWKLZy8aO6dedRsehaVo/mgbX3pLhB+PY4cr57uNW4YxS94y&#10;/k/zDyslLUuy71YFuEZ1iEHgkDVTkKTWLJMJ8ik4WsQJo4DIfdVYT9EmrvOCDLGXYz+vFuYYL9IX&#10;/dy4i641GNWYXAxG4tOMCqcgVEOjQ2X7koNqHV7NCG69LLC9liUm6dtrt+m4NAEtN7Kp+OWanv1A&#10;393Il0hY0spZtxcmRrXH1bgUH8fB4Fjo2nI55GwT9fy4ZtY9NCuhpw2024d5QbBuKdOp/CfGt0Dh&#10;P80QQkbSNecbbAuPNU4gUbOnrmVk48SqVyrS+Vs5gbi9YWNQ15BW4w2O7GZcktgN3wWWKmh+zvZ6&#10;/T25Iyrr2PyhrY0mWSZa8uCKEg3x77bGQV5Kt6AJNEghQPRU0nKF2AB6QQ+x59E1xUFFzhJ0Ur0t&#10;nW++2xmf01TtZXljnTse/+ARxmnDLR+HbSq0StnH2YwqaC9eYdvd9sq2x4+NU75JUEaPnW7TQtcF&#10;Nyc/jqrhOofwAgSa88WWtvSZPSwkHuvzPztciNsIp9ADff4AxtG55dFLpT2UA4gtrqMDZ7R22iak&#10;YbPm9Dt9jYOSANmGbD2oGEso0+uei91zuBbfSwHsdPXTaaS3jdKOKzzNoNeobDtSgbj1MciA+pZ4&#10;EzKM4sZ16UunkX86N+dN3vv+5rNjp+OKVZXaZdpusfQlIEXExqUIh0tt2Ppr1Xt9a3DOYZE/Qm9Z&#10;55zhuIui6JdT5oRfJxMIwD38wlIYuZkDBCQF13L9w1ItHAf19FM2dt7vac2x6j4/ygZV5LBvKwvI&#10;2/MmGYhizqFGaS9qBPX3m2bYqFpvUaV86hwDohdizkEf8Pd8ujT3Pbrv1btHhxnIfI+Unp7pbjsq&#10;Zy36nrumz+jTMT8kUuhZnzY3vzXj7Mv2N2w8tXeNah+tlg/xu7++o1kok6tGy+6sv0MEb6uEaUFa&#10;z/geJJG85s8696Mfw69VWMlV8gJMsfKy3e6Qm+EJj9s/rNNQ0zRLQntXLGZtuSFn8MHGEJdKWZGk&#10;d84a+wUVW9yGUR/KYB0wEmhUpg0PwjjNEWeRGvQ/5fX4/JAGolADm3thbC9GlE4HpxLl8ktIsPoM&#10;b6PqPT/FG1NViIZPo796X0ODqt2GqxuTz61yuRueb3jUlpn61PuvDPVcuWwH78Pk9r28FYGJjk2B&#10;dzsH/g5iLxfMEpIPf4JeMlf4ozhyuh+n2tv63btkVJqH9Rmly9TGUgWI8XC4QNm44MXS18BkHA2W&#10;Hkjgwbz399lMAxjFF50zme4KYljLt35jIIbwvmBMSUjHyExew9no2Ry1a+704gq3PbbzndN9Lt2H&#10;s4LOULn5Ums4Ry6faSC1pwVRsPDEZpPL6jMva8TieDaYApRBpx5g4Yna/MXvg061cWzYsLvJHpJK&#10;HUln2WTULCDo4fkdZULUtwq7yk59zJFFqUxeUwl7LCGCpey2NICM8Oq7W27SH/Ci75tJQ2TXQVs5&#10;HEfDNZThW73hKaivHKCy2U0paAmQxnreF4A6NA+ewqbnYUDKPb7YlzxiO2lHqBUp532QFk1uJATa&#10;y8jfH2Wig+aqi+Yzq3ap5no7HfFzd7tRTxWbOFqbEpRJwucmzhT6rMe+x0sjcx6PqtfYrhbNSWDS&#10;FWOaNwYju1Cub+92fl7l/dYz91Pmy75ggJr8aYHp77geud/WpOzW5LxbbGwxm5l+2Kte2f7yxXtP&#10;o6EM/COaxzN7HBaOgzn86REXulLcpvyRqp5du8d/k0vWf5iFz09WJLcI1Kfs5fxSigi/vaGNvn9e&#10;UE9sexTHU1lnG9RFyAqTXKbyWUtb/kNG2vVvDo26sBhs6ko+e5UY9jWHFTX9vMn2ah+4QdyV28+0&#10;uWZoX1l9lYf0qcwge6Iu1urlWnZwf5kAZ2Er88ZuYzfxTWyrRLugCtwjCYKnJ5UWk5OYJfJQRtN4&#10;wQM7nAkBx2NIhqCawKv+cOtKjiXrQWH5NFPpPaRVJr0KCtZ33ycKL2ezx3HxUhqg05dSYwDc3J1o&#10;VSm7ys1xHf9e9dn75TP6+4QPbQr9PKAMh8wfrbFyFhYhvc2pL+Dv4HXWCZvbvm30wf49WK530MqV&#10;xEhWWy3BTh5Z2aW6ce8C8auFcIEQaE54pTM1Ku5Ksy7Ma8FsMHmTcvY7wagVOLM2UCZ/rgVx3bnS&#10;d/eu0MnCxwZwmMY1tE1nzkKy8Hynedl2D+UWjJ1MGKY5Wtn/VYZjSwXoy2DYkGCB1g6R75BKiY3W&#10;BZH94GcUXKw45z+ZcrmGXwZQ5trcrqLVfVaPm9tsvXHdlQ4XnWtxLAcG+029MtfKdczXHuVInQNV&#10;UBjPj2QtBbd+pfucFPVqrbekVoUtcmij/fvyzRJNVsJxkQj1W0Fq/bJ1XP471s43SDham03vp4i9&#10;hSwhrfuyvkg6nGCB3vi4ekF2YemR1POQt7s43rTXTs+dxr2o4k69CIj13jNnGNX7KC1Uxmeqka11&#10;wbgzv10zl+gikNJaO8R/r4bfnRb0uGIAjWmvnalSerDUPUZnujmpMLRt3uwNM4tBhK/KvdN1qwVP&#10;eHgZ9ms3rr5Z3B2yb8N8Uf1BGLc2p47fylDmV2FxWi0WV34do0qb/X/xJVUUTXhupzlDPndlBoZY&#10;vXU7+wNNObQ0DO6RPv8WFUKFAdBJuwLDuMh9ryBQb83RQmskUbD/sMFcfO7Mx6vlj7hmK4aqXgzr&#10;E6xTtdPIlJLL5e8RyD/6EHj4smKpt0lO/Xs1VyeH5Pl9JKznYXb90C6elp2C1ho8KrPJOZacjoYd&#10;GvXR53M4cwuKWnxfgZhJwkMb6eWPQFwmUmy43OxmkUSMBGIw/UEZhIebQmtz2T8Ro6xqnJ9/CcdN&#10;Y+Ne93r15q/vuS1kyw1IlbwOg6RhTfRiwGCkbh4XerpKOmWEp/dgsHOMEd9CIVsJCS7uGJSXx+Jw&#10;WqStH/wCQpngFWc7x67WJ/GTO1lN5Ok2u7exQh+CDUlEvWhBQxl0Rg3nCXt4f6xOJqhN3kS9bZZ9&#10;E0eW3uAdMrPVeHl3mjBHnR++ukhFv49p0rfVspXdvgp/rfqquPEdKaOSvqvLqyFCIMxhYLZhqTeZ&#10;LS5o2zpI+qZgsXj9EdeG75U9vVCt25851q7OUp1aZL1iZV39FT8i+Ijvr3FrGNFI+rm3fXVxGz13&#10;rluDMhgua/wl2qTXYfOwVAbf0eUpayWuXK2MmSmLEzQ7Vcwe79SvXbenyOnKUn879mofe+BKDZKz&#10;Z9rt0vFXPrfdw6twwT651er0vdUsXNrDldjf9v8OghVFBUvrzvVe7I2F3cXpWuXYfJ5fmA5ESS6v&#10;42zT21/LuzDUl73steF1/HYtHpwPaO41IYc4XObL57zi10gw2t8B33AAnMjtQfumCCLs5eEMgWBQ&#10;5j4Uj14jjWpi0q+V5jef+Iqzl4m5nRSiABTleDlOG0mrqRJju8p7V3JR6ksrvIqj2ZsX8wobxufm&#10;mt7w5WKRZxYdua4dD+/qmlRVr77v0+5u81eGTG6dpLAGiS5w15/3Sn/HeAVwmgIZouhv4hEVtdxm&#10;AXIt7ar0udafqjSMnjdqtQIGa621m/oLK7zcgXr/CkNxEPUkdoWUaIcLs2KGml9rtau6gDJzhGaK&#10;KXKJaOqdk3fEcf0rHb6hG88TeueDzyVfvCLghByzypdpmfQezbv5AaK+l+mC2Qeb0dIjjwly6cJE&#10;hJxPJuoFIr6GwdqAzmmWSbprq3SEMsQGgFLX6cdsAoX73bdnybwaW5DsqbnDi3D9tUnh9L1aDW8g&#10;+cyWMgHP9bxYMK4Uz6+Mcw8ewlGPTjzHOWWrXcjd44r23m7qHGLmz8SgVLiqHQzKhJbTGo1X1wGC&#10;jwatlg7J9pccgiQnAKd13pG7QNqa88hOCqguR7XDTooeb2lx92aBPW/mItDDpenRGXaGydXabYOT&#10;V+Ux2NAMdzuMGl36l+lG+RP4AUSI2u+CnaPaCj6x9tPMuu9q40GE4stktBgxY5VvOYNyWm3k0Zcf&#10;Gx+6R8ehcq0EI1Tu4l6j+fVbrpf+Cmtmg3d9/Wu6l8MeYeQJioLUW7n/tYO2JX4gTmvoyCtNg88k&#10;pO2xn5xUiPVed7V3XhTG1fUgi8oj4TwYHxxHIYMRp9Uqx1pEjBa0Pjl5B72uiehuu1ug+Zs5DIuD&#10;niWG9k/0B6vKQ15BGchl2G63v4yAGEfJx/hAHx/HazBN1Om6OGX7LXUOW7pGxr8vbXTMcuXFsjIG&#10;Qril2xTVoX9zNib8YzFHdsM2Q6zJjhg0irU3DGkPL9k/eOu4/9dyNKfhATRk2x2bQK5sBRLgC58t&#10;ktdkecJlH7OBDO8XX9dnbYjxWzPaZrPjazXhAZxZsuzqOVLXH32vsr+MxU2FriOrK506ArTDVYq4&#10;Ws9yvLfTvwaqMr09Lp07FlXT2YcQ0raXwUeXjDDophMPJnFkUGO8Iwwd+y/1sP1crX11GOVBbgJj&#10;6gzwNAt9ESlhSOdxaUNKYfwezHKb7Kksa440L7n1Znps/22jegl6J27YNLo0nvjeemL905EBJfVm&#10;lDuAlpzpC7ky60HIwxmCU43CGcZNj1nn2GQq07s2a2HrlexyZJ+Ls6Bj3356lOJ+dlH2WO6sV5xY&#10;NHb5GwJlrhMh3+PLbqmxMMFpWT7fiV1vXEslsf54gjEzrPEK+FF7fLzzTtXDC4Bct9VjgFyXm2nW&#10;63Pn8WKEHiutWTgYXJavQ4mxix4VRsrjWnPqYE38Kn+vxhaq1X59OvJSoW/5t+BXwCH4+tFK93xt&#10;srwCLxmrb7jXphmNsnftVFzxda30+54/7e0BTGxai4oy92NLo8HRzDI/6rWvSUu6NcRXy93sTe/o&#10;A/PXDhZLrXRAg1f89RwuPWc2/H4eD+6wLe+NF0eJjXOi18ej0DqdT19dmClGXoleK1iOeo3atNVg&#10;wdH2Y79tlMuXY4zap0N7u42oUVGJFEBZj8Y8xLdAmZF6/fzC383brawRRtOmVIWIkSDSndp0fobF&#10;tHydVgOh8k5+81eSaQZMOVnxo79RbYEwph/SiQctIcjEAdA5q1oxy+6kGjvqzJHcdFCAD6LD/Yks&#10;lvdXa8uf9ziKbvv0qVlXykHzXm0gd37Rrsf6LYtUb20z2LS/0spylLEdPSq3zGHybL8AlhfX5Nr1&#10;9VK9pAbzul8rt19GSDkmeUqUCR0fDsni9m+qDrBpasCBePC3fE0aP2Y7ef+4DElm7yf8IOBAqJ54&#10;jLHnKHdWX4gaFqbdqqHz3U9jf1t+ZjOHyLPV6dH5VaB1QI3wqo+onz+1ahwedWIK9jIEDmWQptvw&#10;kw+XmsNmCBuLJgtxUSExXBd9Nnkwxq/YvRB4PDi1seMrENq9EiqInLexWhACXZx7PFkezhsw0VGR&#10;MulhLhyNoxGjgXwOAIVG/pqXZAHKnF/N23u60lPSanyedbpHJmsA8nZH2VZcbwqQrjnY7RKEcOq8&#10;hhL9unhZA/8HGpx0RA7M51Ko9m62yfR+4LDB9NPtem72iEdzNFbR2nKI16QJE0MZfXoepXOhM63j&#10;HSJh7LOYP/ImL2/F+kGRp3JhfrK+vyqt8rvXvRuCSaUuriGCpEP08zhyYAsKh/pv3o8EefujiKr3&#10;YL4iHpxJ7RZFcekSEf2/Y009y/n8HnJ3Dpm6197vGLFDHg8hUagHp5m5k6w9MfaWrx1ytflUyYp4&#10;b8FR09UNv+S6Y8nMRxDk1OSR3yvEQ3Kfv+PDMYy1gy344Of8rF0shFMVynRG+Awt3NamaC/gE0KF&#10;x1Enkn5xrcwq7Pyi7yrv13FgGmwCm8Tmxj0t5k+pvp2CUr88vHgn1Aaf5JZmK4No+WncBu1v4UMO&#10;h8a3WAQcTBsyBeO/sd2QXGnVYqeN55sGsFOiOVXJDLma8UHFmvJms0ukgQl5s4ZVxXbj+EASk9Hj&#10;6Rr3rSKpbz29qedJFT+dy1LzUOLRW0FGyUXZC+A6EgcueDmJ/2ATyrnsjErSYQ6itXnSkN94rEq1&#10;1nOuCLK7RhbjfccKc9bJ2brfyWZahjT5a4t5lZrEzHvLdqtXa6C/vSEEVDNntoc3mGW3VbG8smc6&#10;f/wwwhDH/3poZLSWh9ahxeksm1kIa5iUh/kLAi6RmA892vFfo1OK0lO5ivDn6WmYNltVjJcn7Ht1&#10;Ke47j0YWhEVZ9TDpDPOzYETbSn+X5z6PrDL5mZ9vJnNu/52ek2F4HXV+Y0s5HOaNIfp4hVp6xKYb&#10;KQ06Cf5DYw+0gg51bb29Vi9ijsosR7bKzM1yRjB4L7aQXo+N49v96oP3e60CWKFayvCWGzbvdcnf&#10;SMl6C2V0tbJ4b4tFVx0UN6x+ve3BNHXQh0IznCZnqqAoh+JmQT/wsf6IZK3ukd5HvrCdGbOK1mU5&#10;vz1c59TPAVLnalviBmurTxSfHW3KPGhLWvKTr9//u3vSNTwSnnbhXgtfU8FaOG0YC9biVcXw9dcy&#10;e+0+2krt6PfQso3Gylyf4kEvyVwbs0oCedf757JVnO8fHcysodtjWFnSwah51U21XgNv1Cw6HJfF&#10;v2EKG8HojR12gdymCITM6lyGfqQlNlnZAY5hvUuzJ9/PRHs2Lp3M5z5vYDfgF5K1MjbusosNfzH8&#10;lDvOJ7ngkxK4qgx+G17aO9ftMLyMSsfneoz9lSFD15RVkUZzpVVb6pLFPc3uTuVxlq288nknjzsu&#10;kQ5/oC2elhCU+j1fzk7QTchp09/OYvfr887CElpZ/0jZQMZyAEW0mQ3GuSOeE0Jr2n4IVQLKNFqz&#10;93FDXDYjSjvksXnn4XZvx22dW25A7NGSV2PV6dKveGXyF5qa3l7VUnmzJttab2SZ0W6av8zy66/B&#10;i+mEKKjbviE0rpHSkmpG/QxBKTKD9P43t/5EzfVw8Qu0U49IW5W6jK3YxRLSo5rQj2qvGeyyo3Bu&#10;iOva8r1cSE7YdVb1zqP9u1enWgpheOp9KbsMv6WV9pzTT6QEuozlyfCzWV3vCTLXh1eTZ/HnuChC&#10;AurLXbluefsa+zd/+Wau2K/jMKnV/4zzHfHREc/g7M4u4qIRPz5OMh9nLJBEVWhjw3in4LrIP6NQ&#10;Xa1RPI//wKjbnssYyOoP4X1rQxnmWZHWi4dxC1bLQknFS2W5sku6G6pasczKvLy8dW8G/0CeXTAs&#10;O9PFleWnEuI5jDr7GpkI85PQRAv9TmNZSZHu3pu92od4vKZl4o3xk2nhyrpTKHOXatu5up0vIB2c&#10;3d+b4eQttJQ6krHWn0gVRxqGNXDyFHWL+ZMPqQpwuB+zXwPLIenJY3q6byhsM7PassK09CXX7AQt&#10;RsYiPYTFNlurfBS+T//9Qufb7RYJcuXcYgZhm6/qq0eUempp5CrEdb4nG3zYGrSWN6NV66bc4VqE&#10;1McGAq1Hzp9V5xpZ6YRO7VK41mP+bb+ht82Z9gtQ0HABGt8SbBMci4QGZdqt1ZDoIXKT47ztSmhq&#10;BRnxOiMEOBaPZ3/BrnIydU3C3TIjZgGnMROy5Gd5bTxu3pPQD7y2VQAZkjxbaeUcCRZ11yewP9Pq&#10;N6J2/uSo7A7LUi8oQ2y2xXPL6lVq3Y1iWVs3rr25IvFUjZzsHNqQliKkldZhxS/jOSbZeqfbvM07&#10;aVXa3/RKa8o3lQ2MGy7nG8QLJ9Ue7JUM2yft9356U0vv1uSSt/8mUEowWogTO31VvPJr/5v0hofd&#10;8FNEws3jDRPCjliYRgy415w+W4pnReKRjMpVLHRLBRg1tOt+/rL/eGfiVLSMtH65j44F2iqcZ7Ns&#10;WdDH/dW4QAYZKHMWG1+hCymbj0Ru+G/qeetC6myuLPsUqjTIDWcESnf7IYjFMmFkueLYk2CWQuMA&#10;chdhNpeBTqbGLt1L1kOED7X7qzsmdweKXjiJQFa8p5T7/L1pGgux8uXMa2IsuXFxpv5OYyEdltXF&#10;ibIEk4lHOXwrza33qVNpkclqbADekncq6/RZqPONzANLYwhRx8TBYH+5AAzVqt9CYTzIFr/YSpN0&#10;1m5af636BZ2wAzlFS91HAia9qd97NQSErXwrfTc3fds5pUQNUGchZXpnIZw9SuaHoEriuPw2cbOY&#10;6WZBaLrKAqr2zkb592SpDPvE0VxOcF51Dlpdz+yqXyizL9877SIlm9+tuoTkjsXVBXpCnJOwEeE1&#10;Wxb3/km7O+IYhUU/I97avUjGzyLfUUNUyXf3lfwMH8YXrnxs47gD08sDBjL9dBpMGcwbHrP2isM5&#10;KPOyJ9y9GvE0OxzuP74kBE+/ARy0gT8dOE4SNZgv10SYnmlbRCcHvNLBdFFxLuOkUc73W3NrD9Os&#10;RXY+QMFlXKH0fT6+Z2b37o16YGpS2NwK9TcPZRatDP2xknquWD8dd2dbfm4IOp1RdJdg7zENVFVy&#10;nJCR90ZgqKA71DFhVPB7yMP7fZ2spRzv9/Vf8TQXCdJ2OKR2K8xWs+3bimfodN8zvM2Y+nugw1zQ&#10;LGt8+ayQ03IhaOeaE4C5T9Vb1DbCYUmvHePbd3VSVo+UyWrHTtZ5hsSrMtuA68uIQTa4N2I+stDa&#10;ixhlBMF8D34u6ijS2iuD80i+9zh1CWXq2GXUrBpIttWzIzLXMVcqxhHNbVzX5WE/K4335UXmF8h8&#10;QiR+dnliSi3NmGtpFb/++q85SsbBpe4fo25mgRWeQ6ORubq/YFxpZLKizyS7+MD8rfCK74yGkwvC&#10;qLbkjHkxd/J6Fq5aY36f5quznfE1jEumxuXoHibedvVXSJ8ejWanhaVo9dAroGV2XWWc/Db16+f+&#10;gMZeTQ+++ev9MRaMPPWTjEnwJ+fpKZmxeG6o8yS/wmCyy0mXfhwHkA49H1dNIPysNrcWLIobpzPB&#10;XxQi6x35zOnaR2CUEncY4Po1RHMlkG6/eMydeLqb5PTf5lyZO/hOUwbzcgH7E45h5xMlFjUBkCAM&#10;BJzjB/6q7TL4Fd+c7pMzaXOKPeDD3f18EWs381UbXEQgdqnrWe/ymbXrYK49LlIOhMHeYcO6ZQ6r&#10;ae3qzhfHyZy85DwdKLL/fwUAkLRGSMmDKxZYVJ9G19Ar7cywVmWLMbleHcuVij7oB5uZup80vQUb&#10;JsV7+aTFGcEJuig2HQOfCKWTp/B25y61DnOQ+dhorrEVc1AVY0lvHn/qh0oQVTvUiybCMu/utu6s&#10;d44yOytsZpol0qgcpqqVnz64Zntt7Gx/h/rc4qBUF/Zsgr+IpvK6TBRJzw6cX3kz791MtN+bhttN&#10;6EG+/H2R0LkOef471iB7ln0oa2/k1pKhmT8qrFTqz0fY93nIftJ3ccnO+/lbQmqvuAQh1SAurgp7&#10;EzuRL0CP9x7NlQ1EwJOKIF9c643hyxJc2qDg+Si3W6wp4/y28P67SVefTUEbjGIcmcz0liDo3V15&#10;KU612yaKkrl+/zQY7Rcft/6MDx+q1lPDvBLkB+TVqkjtJl1bVZ5r/7qUW2d5e+0NeqRhbWi9NOJ9&#10;FMIKyPBl//4eaK2duJvo5nt2tHfXu0q/sxbAEj8qvd19xPaN3xtooVxjyH3mTK92crwf9QlS8NZ4&#10;z+4yGD9LnI2gn1y0/uyF2nGzaWRAo/EgzRMezL5maBX34t95wzSaKPHqKnuw/0rNQAm3KR6r55xF&#10;LqgEW22/m15mJmcQM9aSBuJyG8gOcswhatg5MamZxEMAwiybZ/zbNRAYd6iyVLwezusCWZo+nUlw&#10;vNM3KBNwku2duOdrMqO/mrkLVLaPtkcPa/9L4BLWnLKXSwSElKVRbPTv2edUTCI8NmcWN1ojeyc7&#10;z/sq6lYzD28bMfRWe4xAe39ZwmiNQxl27Iyq3N+b1ur8TvfC/Hjudu+vYIQlqWgcI67rQUCt7CDB&#10;NeLDwbw38nSLMdOjKc3Lcq7pFNfZ+mMnEuoW2yBslkm0YxZ43w3enP405dQJng64k0jj8LWe/xVd&#10;7ZUKM972q1ESubh2bY6qP7B0D01yk7rRc5bjBeofR2eirhwYReFrMZeKSGmgASEV0igapVGa7//f&#10;57+C/eQ4vv3tvdZ6LXyoJnjpjF1v0u15MwZI1LscE7G7jiWquTc/4WVRKGqD7fF+nbLuIg4qGUJQ&#10;5Ra3j1sk+XeN2rbVwYbUIFSfzSVCeTI8E4fCbA//4tm+1lUfVQl5dUsWG+n9vxzfS+WJ3gT83UtD&#10;1SFY4/twSciCKI/fTh0/6/nDxF6igM5JxsUKUukd9ofaYAFlnunlIIxwTBIhof/ZBwA78NjHBQRJ&#10;5up2fsCEyZcS5o8Tu/HHJ/49fneT9Xh+NO/dfOFxi7KTxbxh0MQuzDXc/QoZkul9mJLzIaX0L9lh&#10;Q06e2t+UwztbHX4Fyxyhx0+3e3AII9/GwX4/trkmRxXYpPh9WPcdvrlw82AuHXDbb+3CL4Ap4Ch4&#10;7G1rkzJlbw2MQngeQyJTh55WW+8grbJ0uZF2Zhr/jwu3acIr6adjpRZZ9txrEk7bZcv0nO5+lsRp&#10;8R7y43MZC7DRWdE0rRBuLm3JyLu+DTHqU2AhL0oheNbaxxezArnC0zk+DK0/B6VH9zB2hk51LJz+&#10;xt2AWtXgTGy2O3o6cZD4KZ+BZbvaz3IifCiTJERZySJ593A+dNbBfVCGgWsuMxsumIekTjOWcxHL&#10;gb2bi8pqN2H9Ik7ASbv1dkWCrsZEGa0FFQbKQMoI2IgFuw/zmtv3NhFe3HyoNpwve+HzVxQN9RDz&#10;F30OwaYdgLtvCtOUTvU+qeaB+ZbE1vFdleLJSZ6vPfyB0kn9nRtFfT0plffc6DWAvGTh7+4JsLGj&#10;AJDb43z/qCzBunUcae03+CFIqgFXs9Jigi7UUvkRnAn8jWIZFRMbO5Tw5eLCz505x1KZX221QTUY&#10;xQvT2DjMl4k9t+Ttr7y87fur7pT9a6AIyk9L15kQu8MSRyH8yIvs2X12nqbR+7VIH9kxJUmtHT8M&#10;puKPjwTlavWHT7+VMLnsEKV2gOXuXMDoV+7XM5SSN4GflCWQ1kENPlWp7yPUZzGGMla2/IX17yxk&#10;mgqwUURGX79fSO98Jp3sjMtIR8yuLTN79FgOsMWzHzmpUnQGRjOH83R5cytGkNr0tgT047YchqpZ&#10;3aqzPKC8LxnB7xR6OpenDlDmZICSs+Qm0+0rDv17daZI/YORRB53i4UWE9r1Ke7vesUcmkk/TZzY&#10;WJmsuqdfktwcNVRO+Srk88nFIXFdtoYVGzCG/Mvi6pYQ0VQGgWSbVSeCMrZzqVWcIuiD6N21vgID&#10;34MaksHqRDEOuCjqLPlbbJTqbgrGpNm4Rbr+QgqCxSBO9z8ZR9Sn9rFegeeBPsUbqGFfUr1R0xsV&#10;poQeMGDpFnX+7yDAz2fvEEFvoz6ENrfsFG4fCgu37yUJMJJ3kYr7XrJWBlNMakPe34ldCLgNsPrS&#10;jUwUp32x+71Kq/AMknIDRM117XO2vjiwXdaDkx2tMBI9tn8hlPFZixV2eTbbrRTy9fgy81r16fFy&#10;/UYbOaEf/AfGitSeovB50qO0zlBZdShAj0Hq72ox4Nw82szARdCF0L6mqc8OFVroBedu4aFmb8bn&#10;5Aj3Nfl3YW+Th2TWaYAp3Z4MVzVUheOA03Jsu8532uW2MeKbr6JX8md6Pkw6HZN6Fz+Z8NXy8rVi&#10;c7Hove7PZ+5HHV57r3gdLmvxPNDFQ6b2HVGjeT57XU7+w2tvDtmZVprbUo7YlOX6vRF9fIef5cZr&#10;/HX3wBDV3c29tvjom+l7vebdotBar21zZ3/8RqYlGdn9tDGXJz4t1J2GxYztV5z5FZS30KtshmQX&#10;8ZaiAb9m55zovH80os2we0VmrDZarsqK8Pgs/JWVsk/aLNU+5HI5kMX3Bnvj9FBqG0wzv5ptD/sm&#10;3Oay3fM7WHnxPtyCqLuTVreFTW2drJf2fVM7VBtMPQdlxtqSXV20ut/X8/uhUpAb9eVQuWQkDcV3&#10;ub4NHht6N1WXljC+Yl1GvRZWHXxP2+UoC6q38QPfvZO6SNR7+xONErEEYYfN+6qb5tzxxsBJpyVP&#10;/14B5MMlw2W+TqfzBkTziQ12T12C1EwSJGgtrznQybKLCt7GKQdl8HCAIk4r1SZApvmiHHa4v0BT&#10;iuzrB2H46baWDS457t82PLyHJZ2nX5DM8Ohfn3bQEi+H1oYVEzxIQXQalKY2G9OMrWniiRrtrPVq&#10;JjSoRy3tfSPFY/pnUmrkatLs0WvhPAcSwKv2E8q7lVuSXRJbRtQi32jV8vXvYxvlATHb2ElQhnyl&#10;znL/pmRcygFqxgCm3uEI93GA05xG56AIXQW7uB+zVMsrNhZdPA8WrAzbHBlJ37VmNpKoa6zXt8+V&#10;x11ZwZfqWd3y1yMfGgUkPEtPJP9Z/L0ChXoeXyyx4U7ymnmdrX4L68Myqg1bq8dRLbmXtS9mloXc&#10;vf+FfLCxdZPumVRcZGnjKnxoZH1f/clhLZ9j04La0srAdRKX30GNntXK8V6YbhwpGUCZGn/i1IFV&#10;slYQr65Eq2ogDrttmIrwndHM6I+3lSmoykrrQdPdE+ZDRNq0xLYRrF5KonW/emPBdQIR0VJNrYG7&#10;97OfzTdNYlvBLtRxZ56V8awbuFDGeLJIeQTRJBiX758EEfwLlLNJO1/zQ9d2t8q2MoDxwq+VszLb&#10;7Kg8at6rD4gGFqH1bB6Hq9TejvKz03y+debPU3mOYxC3em1PYn0n6e8yypYhLQTK5Kh2+wSOLsUZ&#10;eE3DP9GrkuG3VGHJLmKzWLvom/vabkI2/E2nvswwMUuoLUzcw/tIkAbzOoiHx26lvGeTSwVLqRvX&#10;ZERque5Lz2o9N6kndCm//rtJs2CfcE7eNinJn6f3eCwpYm5ma8zLctrlhzmoPPt9TzmAOixZ5m4k&#10;aPHrWUt/rOQhS0mz8zytXbQvZHh7nIC0xkust96tafc4SdfR4pHccpsi/Te8nxrVmwzLyK9jUvpg&#10;Fz9SWCMXksz9ea9+Q49QIty8r2ERV2L1gpZ1hDrOcFN8e1DKNfUS6aygPZvqctHf47VDBsf5nF1e&#10;cecQlHvPyHsUEzv2oMzdS4J8r4f8iAV0gtbyXLZMCUmDJoQn/SAPICicHsCB/naXyvV9NNG1aqrh&#10;jb+VikhznHh3Htmx+77Bqw3s6qzuE7r32babKFiezauPNk+TcWpCmZm8kG8xJpKbolXIVUtr18ye&#10;9xAbpLipJx/k7kBiLktgojIe150DfDUghcylr9fmz3mMLZAWz5YszWreRpcPpHwrfJfAr3zMGnbd&#10;/irV962e/3vTXh2bZFwbTy91wphvzlV/ey6N7lOd3jHBKPMAyctqWAOeEyOVBntjb79lif/6oJ3k&#10;rrxP8uk+dpRWa9Rl8o3spI7lXsHr2TMgtKDD9Aui2sOcNpSJP1gXTvdUnl2+BlzklV4wXhiL0taK&#10;7+MiOgR9C5pkwPfqqh4n354TXqfvMfYpz5CXkpFQ7FwwJIuw+v7Mo8/7+oTVqNpNNFxp19xa6xiG&#10;DjGUkRvdxnG857DBp0xcQmr+zM2rK4K/j/Yb303C494nopbPWdUx+xCD85ccuvMldutNh6es8NyF&#10;izqfPe3yL9tYnosDJl0svtn3CDkee4TLZ1515phAGe1AJO1qsQL3aEwu+ydRmte3Qo1vm5/C12+O&#10;zzZF/l6SNa++kwN2cnehGeRukKCz+q79lnWZpI/k58t1/3RpCg1Ygp7KnJ/pENmHhjen1NirVf4O&#10;gk6vemLDa5jt50Vd3HT268123a2kDquM8kvmXjNtcBRsljWqipCkjHc+uXkTdY+MK8pHwC5AnF2e&#10;X7wK3Cdc23a7hFxzKCW0XT+YQaZUAb+Hk79vWjfX+hqGZ+93sCmBRsVsaYm6vNYLVcS4aolufyLe&#10;jwNdu7d61XJZSoc4BLaeBLJXOsyJ7NWfWWdrYI3GaY1e5U7dXQuh5U4Zy7t9QykB6Luw3UKZULXE&#10;nK503gN5f3GM7MygzuE7+RAC9Ldc830wKxlQ84TE9vs4v1/t53QaL8/wJma5nPfYf3O9QLR36sLI&#10;39F1bpR7j7EoVqZXc1FIFvl6Zsfyfz10Ae6hfWTzuZ0Vt9Kd6NcTTL6r+BQgakyiQn5L/to65J0B&#10;W2yuNiAXu1N0PFktik+6lSNuHd8q96bpZnw5HtFA+5Q+IU9/uqcJu6ORE0UdKG4R/U2gkO2OPnk4&#10;tyia2kOdbuLca2wygRLfumQJP3WUymvWazm9NlgByl5XG2mt/nUcyR9EvZf20D7fKZNJyJbvkC95&#10;a3lDdx/NCDHI1+2ZvSl1uWHhb0fATav9EtbmKejjSQm/lx7b5vR1GjhuBWsxxO60hFze87PnTWvn&#10;x+2w9b5p3LHx/AcCUer73iXKNYjDWgOnd7GHDhc5slBfnzqJHZZ3BNcwvETk/v42sC/a+sVNvL3Q&#10;86/cLB4Z4QdEuaR3eFazTXsQ7Ib44HceuEP2isdR43rsvB5tP3kY9YW0g3C2hl9hISd4CJQ1FOhF&#10;Haxp4piZz7zUEOl/xsQes6HMYcw80yOaO4z7mKxxoGbgxdKmO8k5rqgaXibCe3ONPHTZ+ybDokvI&#10;EWc+73UHGX2j8XtO3yfdVbGzJBqLD6nr+9sseAt7YFD3ztoY0I4b54yv/8YPr4DAyEKnBcbB4ME2&#10;PW1qA0DCZ1fdgwbrNeWmsc/VO4dPGhA+WHvp6yI1+i0x8bH9sf1otjodD9sC/45+H6S2bsO+Cjr1&#10;RHDLm6V+Lp+DjpW8ZlCms+T35BCpfuT58j03lmj9zUBuf9iT54tZRI94BnEY8cpzlJ/MZRiw5dd+&#10;Mi3BDOM3j1vd4pOw9aALFsYsDpuiX0/GsHNcochsoynH25R92fbf3bMwfU2vhq/mUA8iY27dzzUq&#10;LH49Cwnbb23g4XBEdeJ5651vvSPUNWoLfj787dGyYbCzwTFwkBt1amXV7GLfcGhG9LkgmZj4rG4N&#10;R9gG9mkLvVmFMly5bKae/m50kKOQXPPZytPSr/tKsRt52V63eVy5Y2JcuVPade4lj/NmTk6tQd6R&#10;pg+6w0wyD7GwHN8EvZRsnNVBqTN5ov/tz9NBW7q4bkT2jfrfsYaMEAC5tClo/b5gjmpsnlHSPiSf&#10;hFcsw8tBWt2X6Tx2jUvzC+r47HVWf0tTXbrmE2vlIyt9/hqam/IIYVPn0m+mOFncNVc3V+B+L1e3&#10;Q1roPP6+0PdNsoHVc/Xu1hyLpQZYZUV2zutKa3xVuB7lZgHM6W3fv8HxM/uYxgAd1ZvHdiFfi1s1&#10;xMnJO0vqNHwJ2CwfW6HSX1pS6+2T+uqNRzzM1IkyvblAGarRaXCdLwaCbg1CryaYI5FcPK4eB6JA&#10;sFgIOkWF09uFlxxOkh6uTxAtOzhbtylZntH6KsnzVhEIfZYAia4Tmm0v8QHNXWeUckoKDYL0yOT4&#10;d3pKfEnQXmaFV9aVZlLmE7crjH6WOcUaoycbfd2KDHmE+jBzlx5iF573oDCc7tDaqmKqbUmEAKTh&#10;NHgy8ZW2gXGrNlpeujFvxikJ6p74mO0rzw8HZWb0NC7pQ0otDganV5DN3as7fmRqmVPxc59Ht85P&#10;LQCPPq+InOCjS+mi37+ODVerLlYH5FH7aYlt3e6t8ihdeD+UrEo1Sp4ZczlADhvj8bamLv8eGgSh&#10;KPhzC8M0EC+YJ6zVAoVQQ3HqjumGYfh1YGUti/F4/Xq+m+rIRmaZrj2q1kbrUzrcPIdDtcjOeqj7&#10;QrgA7RG70fulk9EUnwEvsJtfLwBlXIAyVro0s9K2nguSqR8G4IsqjEvV+dVJPgxznLOX74+MufvX&#10;NYbFxx5dfijE2y/NgnKquOHqsjQnmzrZwHZARzCOFQ/rRrYytAlE/jpM+TXdDpLaB8rA+v3Y0B4U&#10;it7JnCtlnuVWy1/fcj497nxwAiR/YdfTs5HOZYOKhheAPM/sflJlBh02RWRWl5N5xJuijX16EL6y&#10;BgorJf10UJlGvaw1IUWuVc9AmVJ0My/nIKq2pd73rQQx+gYTiZpx7/Rfrts7CzS2gd+lbe2J4vhj&#10;DZvRmDwd9XfutW8UJgDlvGbnCKobT6Z+WAI07XO6pnOuIKcQg/se1CCKtQdlInVD93Z17WVXWs27&#10;fWwhAVmaeDkcefYq1Q7qT+5jZKQzpETz0/d1325nmByEJ4SEjjjKExL6ufMUkK2LzKM6gS1Wox8Q&#10;YbaGryS413fXYPVdPqBMd4g1PwVJP7xyfjwuj/p3riYFX+JcpJM+1fYLqpPc7reQd/I1b6enz92x&#10;YOUGAS696tXzKNktFNokmU7PbGe5sJi1wC/33ZSx9vAsGvcWNQ3Y0d+vqedDyNvyb6AfOLMPt68y&#10;6cqcD1v5A0T17Nhok+KDR5Fv9nxQlpN+Zyevegq4b4vDyk778hjzVT13/rQvlpiAipk9pXUDCbZh&#10;gadyz3Vxc+v9zQWAYvvJ50aJl/fVLxdcR+Nvg3BG2mLQBBUT9bX3kD97YieKmiJDpZT35XfGv+SC&#10;kogXQpOFBV1hrMBkMhP72GQBsr5mQkeE1d4FcOnN/SIh+Z9kEfgLwe+tJ/fJPB+TeMtRSpdxgo6o&#10;qKJWSjYzBDrM2KxsAE+ltgES4v5uM1I69vnLaTHWhEZbWemVWfc3YRh2HFPZ8nagd2vs+wQz8dGF&#10;CnID8e9S6MvTqZJfNu9NOnoVfuyxXgMZxBhkCeVYfQzSbWY3MLBtsXkoYM/zziBY11qGIs1XJ3zd&#10;di3UFTRAKTOT8utUSyn30CalcTl7LwG7ja785uUW24QyQnugvfXVzSt6zxC0Fet02eW7nY8dESuk&#10;utjH0sUG3wJ2m61neOswvLEiVR1zHDqufhqiol0163xu+PGj2HGsC3Rvn9z7MLf2aC0sikHT2tf7&#10;f53NrX7+TcODKOISB9ju87ob40OMjjcKuZrBp2qi42GXCBfNQbMhHHczrglk7hnEfJkyu2Bha3XM&#10;nwF70JoI1hmshyxmlpvt9fJXr225YzCTILFpDmXYez6yJKVy+pCyafo1dkQ3hhv5JUUgR6hH7Zmz&#10;jypwd8nC3dpk1GYykr3XqDUHXsP+Gb1nIt5MM9c8MQPARY3dvzBsLnRWvzujbGtviF3n8N3fehUd&#10;oU2DwMoQ2ZnOV1cb5h3LebE9ltZnVJaYMY97vfbqPhzoY1D6lPpy/yl8jRTvCJ1EORmvtNG7qpxn&#10;XjqjljmRU09L5DDAGHdjuaMJReqx3oEy/tQN2VZrPciPVjFLHWq3uXfdnA9+NYfGllLC5ZqR0ahq&#10;rkUHgxObsfwxP24XGDds3l+Qx1gpPb5y11AhvJY77vrj1ZWfs+ukds93dHlcW/zo7t9BsKYuAJcp&#10;rp1WpHtaS+KLWxphyevU6JdWUa/dLg1n2UaLjGT18MP7b5Hq0sXlANnPcxN29gdh/d7GEgUQbaKa&#10;6W3kc1U+zU57MUExckR3Z13U+lN0Gb2NIl6IxWkqIb1ekMgDa0AQRFA5/ZjLlDiP1E/5WJ2N5ewP&#10;7XaPv4l8uuYnJlkirn70mSBOZWKNsqfaGJqH3f5xmD4WLge5CQyy8EuP3UTExhUos89FQX6UVhGA&#10;fK4r1Q1/HkJHKaNO4OTr6P6sGkThwWy11pq9ZTdifb8I53SnwPerm8xoXx4Op3+BBo67K022nvja&#10;yukhu7+tTe3If2Lq+4RoXx3KSDvhuuHy71BxFQX+wd9x5aNPuVz1KdpX3EXoKyXvSuNofH11tObH&#10;3vAnfj44DbVSDnMC35mULV3olmrAJQ8FSP1XIzU7bf0WkPBDWyxZRT3r7wtdpRcAm9mNL29ReswK&#10;afXbJxFunq8vKqPuYaEzAeF9j2hnvnqEm3HmipHJGydXkjkpJxv99OOravyqKkDZ3JvVujbOGB0I&#10;lBRPnGlLSP0RF47O31Q9vSwNvce+gH9WEFb+NRCmH7YSDbLiLVwsy+cSyz1BnUnfm0RO2Cmamwpd&#10;iviCxjMl23JGpNsdsJFW8Nqr6rhnDyL5cl9nt5rMLvcr3fw52rP3/ntoLBjzALn7Dk7JhnaJ0a22&#10;qdcQrWpMmH6rO6JLg2clDNbogq0XeLkqbenh8fU9XljOLafl7el6juNBOBYHLeK9PgBm87LqQZj2&#10;CjUPn0VZfd4VGcpkcvtPZ52J6PPlqmv6ohBaj3sWpwjcNyBuKLGa6d0nak/A8c6wsklZl/k1OY2a&#10;kvuuIw/hpKozNJtB6e0KnSxphfEzu4u1qQ2+OUJTX7kk0WkGynTu105crIjF8nuUGo9g1zQuTyA6&#10;LXO1KE6jF6IX40G1JnUkAik378sgbx1FdpdM5eNYiyDzejlT3nNxKr3HDl/7PNjEOhxzTlasVcfV&#10;ptnIFQuNv4cGXHDNeO+oW/6ycoIT8er67Bmupyw5cabFV8Cl+dzTxI/5NtaJNnbdY3+uRlt9aNnK&#10;nx/fXs53DwaVDQiMIV7x78zSNwQURVgq3VIND9TF5gtlNptnZwpLk+09I1atS1dunhqFSKUOUVLi&#10;ayWEMpUlYClAaA9jb7sfVTaV1mKIXjqXC5JY1DOulX88405Rhi76eNA+4vH0BZ1FU29QQeEcu0XL&#10;hTL8++lcG4csuU8OFo/gy0FvGZIvUO82GoTfmoXP8ntFxZwVrycYSr5fPYCS7JfetKCgKj/cjTiV&#10;/iIn7IfPykDjcZAmMwxiF/v4pibDyvLAYX99mmKK/fpquPUuF1nyzXRcfGCdr5EcLo+0ksCEczas&#10;96FtHryuB3MzrZerrzvDAx3oWJPgfkiXhJa16klYMT3Xo/o1C2qyefnZr/U+l6juFh5K8D+pbyEk&#10;mmK2GZefQs5v4wnU872Pl1M3oFAMcqYa5eKILLznws7ed8h6Twc6O5c8tkieXAIlUgqa52Z+0stj&#10;4EDOxIMr7zYqm/A8P/wGoyKz7VQzs7/OJitUHhmzbkSJm992TOxGH6FjUeUPLYFROJP7RAcmqNDZ&#10;7fI525Fyaf7IiGT+bGceDkP0z9TynvnGHJl7tcmBd3i8sxBFkCD7336qEO9Dtpxx4r9jLdcKH9ka&#10;+1P2kNTZuDCfqyNffSEhGSpu5fduQ2Or57LRnDKtTtJ21sOBRAlgyxOEsHzJbhdcKT1EOSZzZUKw&#10;Aw2VZU+PIW0q8V7hbH5v9j9EjYIyVKuI5sLevXyXz/sjRhGt7rNfJx116r5UKYO0zmIldv3O4VZc&#10;GWCetJKGZS4QrSjr9Q4vXXfZwJ5Y4WpiaCUhL0S5pu+AocFOipcySuT12yn3f0CcHZo/nd3VXK8R&#10;AvZXl4FLKG8am82swI1XPiRkxdzx64SSX3StUGxmNlIh4jx6vxhYh65z1B212hyIleCe2IP+fueI&#10;jR4t4miNb6wA3IIU4r8Gyp7sdgasTSGHQnNrb8IiXvKwt23f5M1RybSM7TLU5WfRWGqjxgTpx+AR&#10;WFDKYAzza8A/X+v87rV7wQZXB3R3cXVdz8VzvsN2wHItiO8ZQ0Tt1t83zWXzekesB4hwe0EeRdTQ&#10;9yvjs25jfNCBlPZgrVVZ+aaM7NSJFPG3oazrB3vF934h4HtDoEhn0I7J9FN3cPAzW3e6+HwWi+uW&#10;2wwMc5w7DAm99YMynYWgddSuJABzO5vt93OQJqPipUWcb04K0WrU+02ymcxvHc42WbFtIWvwEp/r&#10;t9uc4K6Dit0CWfs7s14J5SM6fB+2DtV7Vd5LD+Ov6GwKWaBHfeNAmfex2xoLxKqF+62sKcidudfJ&#10;AHmBzS8fnkm6KyaDzw650dn9YcHgDWxutn5NBiqRa1Q1dXV0CmG2rLKL+mekmGnch7n5sKcXTqq5&#10;vas1gv5Njn+nJzT944JGLhuL8F5nWeVp++ZeWx2DfSRmX8OadWD2v6ZJjl73MM56Xy0RIPpLW0aD&#10;O0nvjWOYcikNnHVYLEvob4+P3saOabS4XsG0yXJX0V/5v9W3zFfF6mHQ0iYlebkZEHqmtDK2q8av&#10;I/7iwwJ2KkdqPEZV4abAFLKdobODS6dzkGIzPs4ypfwylJXuAb407I+LIiM2yEnHSUHp0ll4Mjbs&#10;Cmflb1mcneAhL86W3tPGG0ypPO1WcJTkyrM65oPTyHyei6XCtti/VON/HJ1p12pwFMU/SykqDURU&#10;GgkVQilSGkkDScP3v+e5r+6bu9ZZefgP5+z92x64KszbEj8/IXNrp+ce80cpaXorY68m2/bj0xmy&#10;afawV9bju7VM3QUVAsMRBChlKFOQEHbbNN/ZCMwF+ZJLQVIWWv3uGlRHfAaaY7qc7uysfb7Z3IfT&#10;S9yGyMD42F1UkcMhc5ioNpWm69F7iI6itiikmXxUWAtORXd+R8r1rMobU/86UHT1E++d/HHDUT0q&#10;6247/mB2qk6CSwzUegs2ZqSb8CeAuWR2zU97olR3ZP5qnN+BV6LSiL5TUn3vNh9Vla+uavz7fFuu&#10;2/l1Z6RiEIt+Lm+QPfb3Qp9GORhTEThYHoIup7VVa9YQ9+CYfHd228yqOQK/b/L6NLaAb2HLu4iv&#10;MJhbGzrxeEagDOp8x13hcEWe01ZXqkwOpZJcdXfmZy5lMz3f7WQWlc3fcRCyKBDqnMquVU+Lv3zp&#10;6n7W7gDLv/uaKVj4k4esGBk05PSgMxxc3uvVZL7FzLD8ec7ZaXr8vHlv3wVSttMaqKvpvgotNsM9&#10;Zb/F7lJjqPs2hX4MlHHMhWEe9F3vtxLoXzh9TBlFBZ02LcQ7rJ+N9OSt7u/fBdYE0Elgnt5IPgiu&#10;VzCrGw6M4JtWH/twDNHwxfyU8o4cujFGa1wRATJxJJVMty9WSlDmYHHu/ZDBkUYNzczznSuSyQd+&#10;02lpiwcOsYTcr06YhYWSTyerzgcItBcmV8iExHBxCKLPj3khD/XbFG+PHzgESUs5kEX9TSqt8yG4&#10;ki4pTRomAmWinIOsKypFrDEVaMKvgrBn6mbA5OQwW/JKbifIta67tf/sjYT1FgLC/H2sb8SC3/6c&#10;W9bz+GalSpUqeee79agmZ614+S2VucL0BpvBCUKNLWEUQpkwgynwRgfhk20/4CrM19GxBH9h2su8&#10;vO1rP+mE+An5KoM2KY/BiKV/u4MK3EQ7ZPYFM2x+VUVXu6zdEqJxZcevjNGTOL7LLElwNiF86MSQ&#10;rL8VmgjVuwfmZhyyyjRznYjtllC2pigPUGAyVG8b7Mcsv9/WVYshsJqHxk4rXoWjus2d/KSa0Xy2&#10;zUgekx3djuwkzpZxgJc/iXp/txaM/PSsHorc30Mrq8Ke4z+MzfTgQpfeu+i5waa2IHSzDlaJQDmE&#10;Vif9wrHPPiC70dB6ttGoZerFRx5vEPma/qChk9UWPyj4/3k6EBYW7GfbjMa+Sbglcbr1Ev4uhZlN&#10;Z+Gc+N5jZETujj32vvO+ta/K+F7M1DXMK9fw423hllXPEdsXJa4CynxC7JkmwKy0GTbfLKxDvAn3&#10;jzfZipDW3g6n291IvcF/oq/jD9sgvb+LhxJOUD94OO1aD01He/EmCWY195yNAXX+hQHTZiYee+/x&#10;njSj9He47tmuZZFfJbxChjm6vS3nJoJ3bsC5mdPLgrOBNzT/9DP5ZXmPcy15xrd/3l/n9lCtNeNd&#10;8adgwuD+Kx/uaK7FzYxvtP2UpztLRNM+W0AnX06Dgyj/NSrKcd7bJ/1s+tl1DoZeejZykPQJWkaj&#10;FaohCtndebSSQxMDb8M3lBdaxgvKBFJ2f8rHt10fP7fceLqADlkD+0IKdKuNnjvTeMgqFet0rjRq&#10;2XRdwaMFXVI9emKBYex1WTFF3Z4+VN7u0yVz3QLe7RyiKehTc8ZV5s8Der0eqL81LW/v91IkD0ot&#10;o/aJnq1Do9vTUO+xbiCn7irgs6L5wNDsskKj29fWGO/qS3OolI8aqAeI04ZZqkToGu2r1mHLYMLA&#10;KjZdddqdSlnXZunvHK6z778XGnGEY4lKslVWf1i/8wPl5rVi2xlrfCdnYNqkHQrvywRd9hKgX9sm&#10;dChP8wJSZHKuCCjLNS6t5VJC3X92RDwuNjR+Cs83LicQpRmDRZkryrPGX3cwrdFMdvNse2eMup/T&#10;5mIMam2QZm16iV1cwWRBm/gcq5eKXqZCXfdWK+TlJBpWdYsaVdLJ5YvCXuu+gDKOjrwIf18eDP4N&#10;kJmJnbbfjH19quu/1lD1yQI+RKkfgrP6KTYiLMhfW7kg38lLHHclLJAUzfdZZetMHpIGbNbhhwVV&#10;Hpc4nHG4jTnNajkNegC7nDHbcxU/9KnKGKIs7tPYKBQGfDNqa3coU9mKoROHZ9IdsHMH74T3l1vr&#10;WazTmaS48fyIvLI4v3v98qw4gohpzM3n0XpdBHHUOl8p7A7lqk7zby1073ksdy2cGp/XaZxHldGl&#10;itUaOntavf5WgePaKwA6CViYiTXvnm2EKIVUHtu6s3tjC8DbIFKU/tWvbSCc8SCz3W4hB8YoiEGB&#10;4B9+WnQJklhLGpwhfWXljxHSG5dMIVwXarrFrbXxo/xc/F2j3rxufffSaMnuE2fILBViqIxPZWah&#10;QxQf5Imf4/rTqV4avXaDlOFf1rxMsKWvWBlA/H1EUEZwTOnrgpfzS1VTiM+LyFy6V5RHOlzc+M3L&#10;FxonKAOkuBvwrX+lB2jq0/Hx4prU/WumYVt6Grn6AeGTloKsprPFDO0oBLOd5nWdMu6H1k5cVXK3&#10;y9nxejLN28OyzsYbABJuV0aebW1Bm3DIQE/0E/+9aeqpMBoSm6V/YpiouNx1BIhNOZ2qLwgjxXe9&#10;ISY+IblaH5g0E4rDk7dH9XPSiVeLpbyutImEmCNbdqKJQXqfUmaKBoa+rvGsWoLD8nKDpcld+9ML&#10;nDbnhj9k6Oh08diihFYufWJGCp279A5GmbLf46wQxIAWqUwpffOZPx1jNR1mjbt7NkaapJfBOV1w&#10;6++o3Nw/AEh1sVVHG93CSlj5/pyyhLyyLJRBFj3frOR78kAN/BYuRLPs4G7xxQDE5EpkKdDPWRNo&#10;IyOf+weVMg7MsMq0NwkEjOMiomzx5mPYIatN96abxrO87zYXe+61OJXpbXwinBPlO3IHyjyOllT+&#10;lDlUHLfb1mjxs05D2L7eapP+vU4iewfa4B2tiUfDk87LbvlaMgkQ5XirrIgOrWRF2MpcG7Qhk4pq&#10;JnpEXoGcAIErlICdTLkZrCLU9qGMt9mATYw+1geKuK2QrYJey51OxFxmKrJ4la1zsTTfD6xc3qsZ&#10;1249fi53DWQF31puYaZR+QEgNYbLYlnwpQqfvJv05oUDn75KJH/eCGPoYHQzfw8t87swkAccNkBP&#10;kIy3Z7iIdTsljrWqafZtYN6+xEuUd5PyHTewD4y73tz0q8AetdPazW3GqiKMYscvT2am0veAPl7P&#10;Z+I8Vp9v59fqeD9FYo5ZQRnJKd6fbXxZYgs3XM4TEdmMHhPM2Yb+ZpY3mqvVpCLC4CNhn7vCzbZR&#10;Yh45rNAmDxvf9O/ThCJ/OmgamnW/OJF2zzGjoI8nIr5EwlqpB37zbfxd2Bvf7rpyfgyOKJ3vNwY+&#10;DHkxGMvy4Ly1wsH9uaoNS2pedAnNkZv1dq2BGrvfm0EVqg59sEotR4A42kznClZsVxaz+nZfxBoM&#10;sO3LVeqEr54fiBWFMum6S3dh/0GDs6lmIEzWFT/65AysoXNj1hpeIF6Ndd4G4X+EAy3BYvWYbXfl&#10;Ykf/obkwvNVg/kWdOtXErdFGNBgt1qVPqcrVQOmJVDC5VcWYwd81KpsbgND3QI+I+7QKILJ6iUI9&#10;b35W6GuuW5x3yx2LQPQ5+c6aze2Dmi73duvs/LCOedmupZnR2hfYAB+q5cntML0OqwVoDj+9ynkt&#10;jq7RtelGnPDXF5i7SUv0x7KQeXgPvbP+YJ8MkL0hQVo6huu+UU3kaCyKzXqOCOZ66myWqxBrTnG/&#10;eLfclCTX2NBdnxGQJTPrzfzpb0EnPT25w0Y5KYYpkxO6978jR0Ef5NwxUQGD5/feMzvFWy3TEtMn&#10;YBORAl5pvAz+bOiFQnPQJsLVdYgs5uH8Qr5qJfVIrzJOb08U0sVkRg2ePCzcPin8NsVXYmCnTSoN&#10;hR3/UkkogwHV91s7Sb1WzmpkcEUGSauq7/piRjKJ97RtzSxGFjMFfqqrM3Fzm84aM80cS3sloaqZ&#10;3xtAePMX2OxDP14GeDJ03QHYlJzOFAkmn5K03LPJ33FwsTpfzxnXaO2qbBskqvNOJ1NuYQPc2Xy7&#10;X8cfEGmDevFHAPTNrq48hvYRfRSMOpDtDaHRSgdZ++7/5G05bWTVWrU/UuT+4M2FP9MZRkQHk+lp&#10;DspEpnOZV+9TeoVu9eh6sHYDamGn/i4XKc7G6tcyJX08D++5YX52vv8gijsdYatbz6W8au33/uma&#10;t4Loa0BC5hLc+DnTbfCyRaBH1hi3yNzB+BMHUGY/Hw+G2eRWUYZb74cVmzb6Q+Esq9EZeTVluU4X&#10;w53Met9xlhWZ8obKsyjFWrR6bVU3rnvpnB5wi4jK5ApDDc4xInpafiez8imRbQv0pA8J+v5QRi7o&#10;nE70e8Ub4J5CdNoIDLNzatTFiTY79IJZMeub4mRWxZ8DHuHk1fY+BSVciypE9Dlu/AXxUcO2d5yO&#10;tP6xuyS+78dpoKwPI6ZxVVx5TXA/i4Iyg3qmWAadqwXTOUwpXa6jXPf0JnZE7+cMdlGz8oE5IhKM&#10;yXPutpoahSyoC9dplHLciqp1i17f49R2m3hgtiyYPApJcptb3Uhh2ItJ9ISSh7XuX1/gQgTZQykM&#10;ZQFR0bk6SqtBtVYRM26ve21998nHhPluSLbQI1O6PxCTX8girmpqbDxVMmxqeYQb9nFyCSHIh1Hd&#10;u02JwYnmFs1gMO69a31Z1p5FKNOslS57+6no1LHv7H/DcgZeOhgv53DCGFB5MEjoRSBYZzI57viZ&#10;OX+c59WTkML7Tz6FXpI8xBzYxHeQI5dtetqRpVLrhPpG7SHcM7lcl8MOv7/vho9JQdrA65GRkHsL&#10;wwdttjhhO25Z1JGoHWXvFJpdfE3Pv6JkO3OvFZs1TRMzD2aXjEaTyuiWthDIGJyaBIzixnRbMm1H&#10;jIyzfiqf3hW//9TDGMrg7+rLp6KMlulG0CMzK/HwYQGIRQv44o45nh89erKqSRZ4w9fEmKOhAfkD&#10;R8FFpRZUWri2XwOyRrl0Vf49RpNT4A6Ol2nldCQwgomnfSrCJoIAZcyQgx9XTmrYia/K3jjHy0B6&#10;u7/n2H1ZYXCArfWtS+lwNFwMhCTB+/GWlS00iC/AFwKZXQxWk+du09pgcdpqT/Dp8Yu6s1a9fpFh&#10;bO7os151+HeAGjBS/GBdGo6Mt7hUeAY335TKq+St57VFip0C9ALAt9JFaY8iXpyyjdz7nnm78WMd&#10;afX9hkFZeXyaN6M9JLNIs8XUSVfZuHX67UupwRSng9zmv2QkTnf9XrXX7RUePMl3t+uJdN/PvPPc&#10;pTmH8Pm8kx4bmof77ud3vhyJy6R8WKGjLsziZVuuPaQcROhMVuy0Uq0p/WX22UJ8nNDsD7u/LOYV&#10;/Py5/f0as/0mTrXZMv0q9OFq5kTnIidvAQRJuRIxXB4X29YCu4SzgUU+w11AZvcIgBmD0rvf95Xm&#10;Fn32duSrbCah14tm3zTP8YYXXHyX7mZuy/GsvxvhFpQ5V1cc3oZ0C4LIRu1NpzOj5vV6P/BRokDm&#10;7EM2W6fm6I9ZyMvyvRWrSe5V28j5TP2wbuahjTsfM+ylFnZxUd6Eo4ecXypbQx23hqWq7d7Pccjp&#10;eyhzFe3Hnth6SJ47LODiQD5s8721kjpy2RCcsgoIU5L8hTTtzfE1avQ+dbJYJeopTW26/s+zfMc8&#10;bC7hmJYWvM1+D/5QHRmg8ESsUbnWw6NQ+/2NVxmeFpuV5eU1Ucdu97MVrfDIMo9r/xp2mo7TeYG5&#10;VelIPGqgJzhQTGgY7bu9ybJ6/21nr5M0b8SyP4lzxnE9l5v2lNy1Jq0GDvxv2XkhQxD45lUoU/GK&#10;g6EFp+Zb9UxZ0Ke/g2kpVKbzzK0NKjI+yJmLzVQvqDxctgWvfC7ym924oF5U3NatleCL30IsIo0g&#10;1qV9adewO+/6tEpZxI5aEZNXcJrf/47qxclmfs0dk3KjN9/030ALhT4wpxx1sgoYhVEsP5FdWLGD&#10;reesVtVCz94vE2XXpl4z9vvawxbAaWb1dWV9YVv8gF26VNqi3h1DGyC2ByxTr/U7/D00rbCOnWTV&#10;aRlaXvcQRzf6cRnUYhz1TSuL0kcmqnfXexBw903ZjP34oZl3q1osS916R3YUfzCqaNSbz+JFGoJD&#10;zlSr/979fI5HCp2wuhtc6Vo0hDKJ6j2Uw1dN3pN2HSJLwO+vO9chNn9vKKkrCcfntFg2M0X/cDGP&#10;LCCakZQYNcGzLuJtM544KObXntTcJMvh/CsAd3345HmFtz4Git2pAkivVmco449/l2Sd3bfcBV0g&#10;QOj+VQJ2rcANJ86NH1jwiQeV/qJ6j5XPdoPzvdo6SGN6P8d7bTKYS5lCwmEArnzdHXvWrhys5ehr&#10;f8mabT+vnbih21FsVKDMeTv76rvDH0/5TuAMBMgSF/zRM9KlN85mK8ySVoJnPi6PV5HPMA/osAtr&#10;psPRgFQNwW6Y5F2NLqx7IJy97AqpF3eqOWwxqqZhQk0IZuSuOi8UyrTqWoXks2Z/9sktS5mHvq+c&#10;bt5mgsXdQ6Wi7tQhTWEvAvC/WVgbrt2ENJppKkpiVMpndzMaFFA3mEFCIvFgzoqVldHOLJTpotGW&#10;oMsKJojlpPl3jRruy3Va3CDz1fwx7U2lH3rtEbQACe/2WAyouj9ZojCjPSc5ufUqybV4e6btmSCy&#10;ayZQ2iDB7OoBGmRGn3Y3y05KDcsdvCrQ2jVWg/4eQBoQ3KFAmW5IW4s0eBWps6qFt6mQpPZo2gJG&#10;5jco9VfFn7k43Pg0Qfr+a7s3yLpbXLYmBpJeC2sVy61W0P7gbTWTvcTME3vCZGDY5ddef1iRJty4&#10;0+5i+QuUqRjHVHJEOBSGh/dNHqy4MU4+Xl79MKERlB2S0Corfoc4UuQXNarPvU3z2Coe8d9zUBJH&#10;64C9GkkbnlH1lD0IVTKPqlvRqKm6A4TN9PTx4VI/gzLAGo3GH6ZNfUiWWLQZsngHPuQ4985U1U8T&#10;6Ql8aX9YKet2oEmuPHth2K1fI5wXzXVi3s100G20OlWK0xpRcbEoa1RfybcQbQ4bZSpg1vsEOpi/&#10;nk3OyLef98462yT7fNVlL+UgGLPEyZ1xpjyrucqRCZeB8J0Mt7NG8TCYfzhxbL/uJ6/5zJQhAs+a&#10;TCN7lN8ADAP2vt8mUiECI03KwpLsJlWETqW/w+1tVB6cw790rALWbtMvIdO6+cFtTArRtScOS42O&#10;8vK+42eGrJe6lXOanRPHhdapt0ypoM+vkEKA078sfD7ZaRfbgZJJHhr3rdhR3X2HyixJhLn+XQqv&#10;8sRsueh3yBRuPZNv2fjs2VPLywxEnTrcNGQmT73CfW6jh8tO2v0JLS52jdtkjZ0350v7vnGOJweb&#10;4f0PIFM06wANgu7t6/uFJwZLd/ypz67039zTnyXohQSoIsw2G/i23n/1fgee03MdajoYdSHPpyh6&#10;H/PTbSjfDrDkWo2r/sKuLIKPoFtAyZIWHDoIoG4QeyAO1eyofxdsjcLryUZYahLoNt5rKHNmA8TT&#10;e3qt7vBkkvE6cyXgUJByHaz+MKYCudapq8ynXhrNttPNfNNNLiSrslQ5eymbrjBh3EnWamdQY3UQ&#10;asUgPoS7er6k7OTAeP4+mvl1Bn+b9JJze/3WuZ2sJw38klv0kukvnVHqfKG+ag2S+Mr0yqRU1etP&#10;MhYMV8OudOs8DvY6uZcIbwis88oGKC87Lv9dfz9hAVTKOU48S53R0kLdZIzvWn/fjXXPWjd6Fvnx&#10;+TCznF4eAb5z3jQ4HEQBDex1+T5k8uJ3d/Qtg58OKwCArFxpEtmlIiVVuCA+YblKFyTvyyf4N7Id&#10;d4JNRXO+fn4ThYT0tAe4DaDMLNcN5e6y7y80jW3CRqiNF3Sxmd4uy3an2gM/j/MYwaRZm10cSXc3&#10;s8NIuvQ+U7pd1l0juyjSugjj+27LKFiONXliPf1nlQvjzmFVeNy/6Q9ctVBmftdkiJHY735t5Ef9&#10;en3MwaRuaVWUOniudXl0qRt5eux/XjLwH87DXeFZ/FqMkn6x7HeQZoGPtG9yxNoIJ4CvRmc0tozI&#10;mvHiJ8+lw/otUub/zmnSJ5PtTZoJXyljb3+ayXiKt+DZ9SFLNVu8sCiOe/f85CbTd5tIt1xRawUC&#10;kS/3mNe4DowRwTZ2HghZQXdYroKNuFzCGCqm1RiT30q+dtQc9f/9Zh1yaaoYqE2oD5F4T/KXHBbN&#10;Bs1ZhVziJ7h9gaA4WW4jFni4H23YMOXtLG4gpv2m4c0VpjlqmYxj4TQaGiyMmn/FynHGivsdRFMx&#10;F5EI2sydh19TmTaaVXHwBMlkVu4rzirrH6IKeC60YZPajCTQHh9sqRu1Swu2hKrv7s2Qdx3e/hYo&#10;xO0P+mv1uE6rxRd3vQjSNcwBvwy5u12ruG4PZkw4VTCahDILZGJSO8FukOfmdPgFzm35XF9kd7I5&#10;51sW+ZnHY3n7/H6zUa0elmpttlla3wu9y5k75IoQAnbZZWHRzZ9f+UJUkO/yoHNEyPP+O+1mK+NE&#10;PH2WKAJlFCHB6u/jHffqEXceNmfTk7g0HXGgf2QvOEJvjmo1AHfOBvfRYZiMIBrRpl5MXrIhHc/0&#10;8hp2Ox4m6eXSvYhRuLxkDxz7IlFpt3U9lh+UM+TvA2WuLCkWWzbkpsBLDFatI+dPQf3sf+SdVT4g&#10;hJzl6++r8RkvO2Zz9Dqu6bBU3KD+0vkpQg9putdCYdrNRTPdtbD9VgXpxnZ7++msd6kj4LMWwB8D&#10;ZUboKSOLxnb/WbI4KgQ/e7lZd3nSGnHmx8BKq2Q8fD6uzuJkpcLwM6FlldhXxqieskukJPhju8vV&#10;ii9rvdq8CuTgWyaRS9y6yDP7Au2ZZelD9mtQhnHU2pnpDOM/92i1rc9Mi6AJg9l0cghXPdUu1/vo&#10;Ww7sLfire3bv6xyHtVl19wCXR86x0+Eer2KzdBh9SlkVMQI5jTlFzF1aGSY3xvqk4eHLv79NfTdb&#10;q5LfDj7E6w0s022rYkUNUOfwYDq614/xLm84W7bQmReBzdKa9n+xWkVZ6qTYwqnQg3Y7s8gAQcyz&#10;Se3SPfYfl1+tMDSqzGhwhkNvkhQafxtB7S59scDYfvrFSx4Q92l0u/hla3QSW3b+o0Ysr8mcbQ4a&#10;7h3su8SuT3ZPkHbOGLcRxk3zoys22yjLogDK05UgXtHa7Wa1hYN/VphXs/8hrTvz17nVPLq2EOTU&#10;ltWeGwkQRvQ0kkdy7vWbw0IvRx2y1coQHK7z4K1ubnafKk6vHZ8EcXFBXddntf2GyDTHVGE+Xc+M&#10;4Qbvy/RACyDHNguizle/t9pupn8PjV8wfEVfku3D6n5cm8VDk8su9/ly7SexLbFejNfC4kNty3CG&#10;ReKe9F7EG9bpS70YKdfLddLUwaMmNUAM/3xvl0R1PkxXEKBdP9yDuSvIq3FIaVCmJ+uvjl8CWZm+&#10;Wc6q5TeYh6z2+DE7GrvcFxG1oZtote47hxutz37ioh+Bn4c5j9t+LhT+8baPNdkXjhZWC1ac8a67&#10;OxHP5o9ob/gEKXHmqETh33djLen6yo2QdQnOh1kdY+EQvXmfsbifMM9g4p8T0If1u+rVgzQAMtkL&#10;9+UcJW638UirnEFZhFujoM5MS67f1tlX1P00tVmhS6mZjSVmW9QZsjhtKHOahsuRC23zC5qvf1el&#10;rShe8QwR5XXMHxxLPwkYl2RzJMfbYSgu7XY2FwdrFObHigGqh2Ox19+snOel4C8WXvf7Jnf7aH0i&#10;Lx/3uKrhqFm0l82/pfOClW5fy34RjL0dl829VZVEpAMPrLdJ4+7kcRar+avwcCj/6V7fWm16f/Vf&#10;/niID7Y5oH+8HkRgT4B+bVuFeCQ6A6JQun9b9DT1ap0+HLA8X8WgzPinCX00k2eJF2Miu55Qb9Hq&#10;du4W+t3cs06/dVyO2FXUkOu4kNfqR54ocXckNzLcIIjbpd2DvZ0FoX9ttzE6ap82l1s/Wo37Ginx&#10;ADbfteUqvoAyFfdSW+tw8eA/SOuWQ3GPzsf8W+Jgn2mV3y97Z9E/yNB6/iiIfc1hn4JpQQKBJwSo&#10;dngPiXjuHKnTvXqaP6Pqt0D60tRmXfJHcfmgrC3/kXQeaKpqQRBeixmMgCiKWUTEHEAlqgiIkkH3&#10;/3ruW0GP8wHndHfVX4tPofN3SKfIlvIrXGV19yYyoAqHZw/dcTgJXP5RPz0YGz8TluOU94ptboc7&#10;UsG/W2U07LdSpj5NM81VmEbhZcokp2IMMgBhYuQth/xmsezolf/s7uFNnkEZrmG1v5kYumPwN8lG&#10;eyAozcI3gxav2vxYIMS5EuFwWD74+3n2cFKYpPH2SAIm2Xb7WxhG9S4DLiXJXKCf4g+VL6vx3Oe6&#10;fa9PtrG/ocfjN/IIKNPsLK1idI7HNH0ZqYCoyPdvRGc8JRy7JHHgUUX3HIPli/zQi5H1fhvzINEQ&#10;US3Nt/eRAwtSzlzrXlnkBuPXorDD9G4C1zT67Fa4/LZoSMThxEKZkZipVxy6UBwZRA9SbE4eyasV&#10;FE8D8EUbanG3moJqG/0GQY6WQIeHwYLJpcmP/7BOBETwiH4nn7RAJz3qqvNVtjRNzZUOQX+N5/oy&#10;LlSjzc99QRlGHt4F/qCQTaeH08C/+fGZlAjBTDGDYVCvLhoCt6vmX34iw/N0DxNIg1FWK36AjTL2&#10;iCbZvSsHUgXE+s8SDclATRPCKMD1IrfDG9Y3wCJV/Lt1bgsa0CbE93IqE8coWU/t4Kj1ILPMnMO1&#10;xehPh3uhxWPfNwhz0hMaLydkvpEATHh9Ge0hUu7UbWOq6JxRPHzA5lS4/0a5i/2ZjI1SgarYek/z&#10;aChDdotsTiBLIDWYXUyiuyzqk+TyyFBOJOe4t3edEH7CnYWPe1pd2iYO0GEW+l+BKVv9GdEecYHm&#10;TZVFBAQ95pAT84ufSu1f/owbfcqNdjamjtUalPHy+IaHF20Jvu1ZA+6bqyKI/l5zVFp2/PPgva2+&#10;H3WwDJ0gLw9HyDVQAvWronEaIBOJGGb3tz6mfs+ZJVAfE43bu4rqbxZ5a4DuG4hLcwRgSKGMNimW&#10;iwYA1azm4Xp3vVZ+uaXweSqoCfp8rLLFWe2Ncon1cY2SE80/atEF5nOIoaVXVtWovJV5994fe42E&#10;Wncnzh5YtZs/nS7ESw0KRdQeNKb03+s59PLihj98szXvDFGnWpopwJaj20xy6nv6c32EqLitb/2e&#10;6Xmf3LiRCSpk0jHWmf7uC377nQNE7KhlaP4O222+l0r+ae9I01h1H1qVZihEnWLtLJTJv3XeWE0v&#10;l3A1uYBnbyeId/6rlceOn6WLneLj5c5HRjFj9buDwZpR8MU5CUwvYcnLfXh6ySBF/u06jzf2qhSC&#10;cdIZmTfZa9ZFwdOOpQtKl76dP71AWDEgMec5U76An51mgZVIwaY9ER+VuP/dtkF+d9xMerVeEq3M&#10;ljO9HqYVJTup+LutPDHKzLxSk6+n7OfId4lMqBdqit0Ye+FzoW4TgT3+pKbu/z3QCx3wAvm3+XWV&#10;eK+l+876+YYP9iZXQV9bk7cLp8tZbq4F+7ipTq4gPy1OuqNr6S0Yp/enrGOxp3N1dsSeCtxMbu9r&#10;sxM2qat1WGlqvHsyF09eCqDMPW3HSczkRi8SxnBmA6EhdnA+6kjm/AQQvMfigimhihxAZcCPiCHz&#10;yQ2a7kV8wmjYUvh3vaX1n9I1/ArULin2XkNu317XVwgxnGcSQBZEjmb/TTmiYy+bNL9ALg2JbtF9&#10;NPH+9xHRz6BWWojtfrq/AKO115TDGfXt4d+CN5O5pqcmqYpeHh2uBale1jQ51i0VfRTh+djZqgCX&#10;ez3pNiflWNPp6/3vnjYIGxiaZup8x/o9IEHr1BT3C2eTOpE0d7TrM0wpPmVAorAZUb+kk19hj1eR&#10;PcSwHVSb0+DgRXnGaOq56pwnu6WkEOcwceTkyeWDv6VqNWyRvRjKII21mG6T5hmkMIVpJ1YLG4Pr&#10;Afpsaa/Ww7DyxOANrg58PHbHUkU951859rigNz3quLp6y9bollvqne7N8oEL8K4mIQ1pDAY1LjML&#10;2B/f+aHfH0EZ8uvZHKd6L+QpXze1CiDttCI6nW4FdFw4GuijDMuTU3NgrTobJhmMH5ldeXSJK3Vz&#10;0HbW2PuUkP42BrzyYKei3yVRbbnyTB9IewChN9zfqZ+SZSizLLgvewDZUl3/C4B0rrXPV2I8m2sO&#10;K7PwmdnOT2NZZDMNvXxCk/upH9g1Z9j3B+Eq4doCxGqmxVzbNBogwb31GZPotVcAXfvOvwiyBX+K&#10;geGNL5Qh+udr5r6T3WbUr/weT+BtUWeT0pJk0HFHhOTtxvzie+uHJ2WCosMlj8+br/YMIoEzj+VG&#10;1iFLsvgOTgnDncz5EZ+HBwp58nVBpvTPe/uMe7dcG8rU7sPM5BZsIzyWxFVWm2SIk0BVUCUIDs/R&#10;whjoEAd6mVbQc3dmLUMIlu9sivyutb/S3c37SpjyrTJMveI1u71ne0efBfA7Xi5mLndZsFtpa+LG&#10;8t+vGaZXHe4L4WnSKg3ImH7WJDBzzxZLMLYi9XL38l0wqNd5NDAGyU7Teuho9a0fJ92gG5KHynUD&#10;++bk/tZm8LdnqWxTNM6LcpYgrHmzkqee+Eo4QhkLUr+yuoTV853HtB68YFu4fHEYRktRp7zXL1JF&#10;eZZOg32fXB/aqz7ffDjN3/Y3t6Xl3kW/eH/56Lcmi8qkc+R24+M82noOWCTGv7kmvL65qserf18B&#10;F9Ppe2+VjTtCdnB+dM9SrG08aWiNm/g1kSHEe/4CMtxriwPQRC5Ol6vzZt48t5YKFgaaoUzrXnr8&#10;prlSZ+6Pfn2NGLx+WZd6MGyIuC7PTVjkrylUPcbEQfG9ES3Ymb6u857BcS2D2TAi/WDVRX5MI7+H&#10;B826qCSJYGG/MaguMc980K8WDCIYqc6SBa01K32e+SsWp6TSaxOSuXrcBa/RMRlK+utvXvfNLbSf&#10;Rwp+AaodU+qL468PzCFO7mL/s7pbtfiqc/P8QYHQ5fpjB2Hk6fGV5CDsTHuVhaagcNAY2zQM+s5z&#10;DBl0aq69FtBrb7UtX3I8cl4zOpTpdkxBmcddn3nUA6xhDf00MmuL7qfLnhe0VR9+y5bUVoKk1yG3&#10;pw4rUODzUiCjjnoOk3QFA+vpPQL00k81o/FotIoF11xUGdkHdfmnt4K82d3fI2A3B5i9PiWLs424&#10;ya3EhvuW/bmQwpWIh2gYYE9b4BUCtzb5XeXzumhZJzc73OcnV6jytV84PdSufXpJDGbQQeHyEZkw&#10;4lC+HHb108j7IZ7eNTkoUy0M3qtL5QKUbgS/W4P2EkDjpS68VAGAQNqXS6kkTaw7lt15EtFBlq2g&#10;yL69T83AtYM9WgAp9V2V2m3Sne24aj51gi4sEuwLaln33bS440Qx89dGBQwZz8SnwndWXVcbN3rB&#10;UX5uzNytakJuAeFgrfOW+g3zxno9Q180dnuRreJyShSe3i7x09z9Db7oTml3LvmVarupVeprnoqa&#10;Px13Fdxvn9AC84AylRZ3+92BJT0sZQezhDXzezPE6+WfSDbLN9xei6NdvU+dn9kkVEqvKWHazw4E&#10;y8DfO14AXPM5Fhj5Nqi1h7uQuUDaa3WWs/eHBo2JruU13Vt5+yeAaVFNNWy/Zyt3Fs3l6nBZCKWS&#10;VthXyMNEMjhMKFDNCr9O5EWCLT5km9yOp8pBbzBOUsXO9LZUMl7dslPGxGv7knzY60f1tC6+u9TO&#10;1UT8EEBB+TsI9Fzp82sQNecDXKGDZKuqUSPR6cdY9F/Tk5UNipnVRZ6Wk8bF1SPlox70bQZGx8TR&#10;bO7SUW399qlZySq/IUw7zmzbhRBz6WlJax9CCLC6azr//Ouk2QU+QlrzJzi3LsVr3117U+jRqkiz&#10;N23ffo1hfjekX4fRMEE+V9/kPUgsyqhPjXTXl+zwmp+Vt+YqssGXVTuecvRGWhD556r349Jhj6fy&#10;Bg0jhv/nAjP+eLF/KTZ6w9y4KPU7Z+3WPWc2cmLspl6xUHX3GWHrNWbnXstjTsfhvjqwGiJR3a8P&#10;9MHy8ih7ZDkXDqhT7+AIs1/J4esLUxOGNA+f6tbn7zq4MDpFktR/xTa6aiqgoilXy4dM2YqcH9HP&#10;rmYweyals19pX1GDhRnLE6/kuVKxeMU+lapy1FY2tLwq6c8ieXFnMNbf1WG9FwPDtGaohejkgjId&#10;ylDV6fR3lVrlKDfTyP0pXAJmb369SE6lIEIAzWvqp83ruXkmH1GRT0f1tfadlk6HG5atYR/1Z20w&#10;lRvTorGm/5gAuPFROpqL7Jxi91zLzp/5pT6AMsvq5W0CDrQWR+8YQdUuj6Qxep2Zz3x9tAPs3TrO&#10;j/SN4is353UbzD5jkx87VmfzaqVT5quuAq2j5XPc9dbhtEhmqi7SyPP9yz1hgiYWFTNt7u/XdIDB&#10;umBOn43Nzea1qcGufigsil35sB1K8WJfo4914Zxz3mDSZ5qN4uN6qZI2PdXf+8KgtL0xBWeENLjO&#10;JBboI1M5Ba/Rj4LxFPnJ0Sw0SCm5+HugZ+upbpy0xm2QZrGP+Ywig+5lMFy87EeodXx0wxU/dsEU&#10;0ob8+rdFtsjP+9xKD53AFVVjdSN2JIEMTrebkeaWrWF0ThDi4+Cb/nlwWrXbZQdUdlBm8AUOBbk1&#10;6PTEZBcKOmg9C8/Fs+O/cCGtedyBuxZOX/04G9RuumEe/YrSL+oF0u2B3HUtedidyRrg9QZwjVVs&#10;OEesYPudt0FdXbKfkxUgRFJ/7w0yVA/Yx4GOfhOyJ82oxQV7R5gEdKjRaRm7y8b+mFlrQ/EQc+68&#10;UkWejfGJjaXdjx7M0vWrLpZn98wzT4yW7Ke+mbVG37ooH/dWvn1M8i1GvwoelIFNK6Deok//15qF&#10;MylKiwyaM2DzVHsP8S3LoMHzoack5YN2OOfk8qu3V8lwQnmRs2+taOYht5BujXyw7War2zyxNC+G&#10;ZtDrRXNqEnUX2sPP528bFbbHdimlwupxj25EtRvg7u9Fy7DVXK0Kg08rUCeOQOsuip/a4wc5rbJD&#10;7bSF5zqeODeL2whaGdQ163lXb8bdfHPtYku9MURl9V5fbcw2My4KbyjjUD0AWQ3wXrBnqON7tp7w&#10;+UUu/42lhvvCnuZw/ik5x8GnvqCzW6po3FwjDzyQkxGlQCUHYkncp+wzWBmukhQsSG1ZpjGLjwdf&#10;f1BIjjCD0St/HcFxblTShfqlBuZpkhs4u9JeRiECL4J4dF+eC8jjQEtct3YZXZqOc50qYhLkHp51&#10;fMUYSAX5NjzVv1V7vbmyWtu5Ab6GbfwKYYOS0JgYarbdKH+gjL8T+OHCBJd7FzLnE2cZ1UnYUvZ0&#10;P0UatSiQrnQHI4620DxZcy8ERxYbocn2lvZkNhFX24Bm3purPhbBL7qmxxt5gpuQWv/rdWwEgsQZ&#10;Tlz83aEdcaqNxfHlGdHXnVD4xADvXk8/jwa3p4qXCiRodR2nj00/wxSc1ZC5ygUjrxjtapiVm2wq&#10;6/s1+6gv09xYGPDINbTqrYsyjS8botvFaglZVgobHMqcmbqIcZnCCrXPWyTjv6lv/vSAMeG5ruyH&#10;pc2NrXCuk22GQIkBO277XNgsEUorA9SbDFJ0nlO26Kf38KJKlcqyoTRRUacIj0gTF9H9fQ/a8WwR&#10;ymRbEjecx99zcQiknXspPJeznXGm9VxVs2sRmuOHcGRXiWy8D+qcgsnagp5PPxCyuZL4ELtF5siu&#10;lEuqoRSgE12Dv4crHJclWORwQ0dqzPBm1PobQnJ1s3LrHTy34fN1silj6ptjq99SuIX0cidiPQU3&#10;zeqL7qdJV90MROaLXPNWW6i2HucgCErPobPsF7wICPneoN4nlVjVZhZb2WRCoVb0PgTS/2s8LJer&#10;QppLkbnjYzuMzgGrY1xMtfpvQ1WuSa2ZeS8qcmfTiZzrlns1Ltd+7DaWLgSST459qjsknWElGf+C&#10;XREEdINeVF0J36wLfBE/L3zLzHk/6UIZc6T0bZIMM8x4dp4AIb0YH4UuPAsOOcpHnVJ6EFWEEX/J&#10;2Vs1pqP1Tshzos4a+JxpabPoMKx0vv3bfWIWFx0jU1ueWHmMvK3t+mYnpDhIPofcHMo8ey/wG5uE&#10;WOaeSa7mzg/XlmqZdLcwU8ZXUncQAWZhui4jDArEmhQmy0G/Jdgjf6f79efx5Hyb1X42u60cBu2G&#10;vbqgGzhchJ3Qn1uVZ3vy2/h/I1VEOLt+tBLanXgjFnz/llO7MBuGbL5ZTGlE+stW59k+kZ3Pcj4a&#10;A8IPO48IlBr27RGeEubcQn+82R/SWILS6nmU32fnXp9ujPXCOzBwMyzljh0oExpOceLZjXxT0YCe&#10;WcwgtXlrMoYOBPtSAZtwBRl5AUugU5qqmxKLv0vjS1b274erOjaeWr8NOkZjlbPFKUH+wtfOpWX0&#10;ot5rm+V9Dyr9pwO5X1CGlRt4Wxf1jq687/kMFX63t3BFuFG0Tle33Ogw8MNVpSJvEjH7de2uH+Wn&#10;t+QJvtkIC7OziPN/c3qaFO84C7EQxQYwuMwzDkNWNPaUMxLge+PvvTlpV6XtjfXKSt5QFAfbIBHy&#10;QfjHQTuE2Z+DdQwpQibH9jKfJb338kJQn2ddZPjaelB5XokKslirATmcuOJPfk9fdeq1sI5B+fzu&#10;6AUhoP0HvBdQZvQweNkfsylqT0bg0EW13SxtRTcABKxpQvmp7gw2nXQnd6A/KzV6DfM0IR2QOJrx&#10;d2zitC/S2qKLEcrg55MK0Gz+Vmh/3aZuOsnJtm4Qz2f9DYjN3m7zCMrwnfmE5YVCJOyoxC/TbGfX&#10;FMKTI5gkeGN8YZ5E+VCmlYeDJ3DV4sK4Ultp3+KlF6CXCxMtCVCyeZyEvrIQT4phJjqxbpfE3a7o&#10;659qSNJzl8MqDsQ9qn1gWZjgcJIZ1wkWOscWBFs+s++RsRhd7Pbgd4r92fUYe5aFhG/O3EjLAt1m&#10;awnKeRCpziZ0CVmAIIkczq5cbQtxoqfO7B71/m42fLWiZoey30Q0vxIAiH2GYc5X4hyBTNO+ucO3&#10;bZ7/1RvB9VN/xulE2DmSy8bbS/X7dI7w1bitryWgf/Y/bOQz+TEjOMem7f6o12xwe3Ifv/b5K5Og&#10;2/m6ATnpBW/JhcHCIUu/1/fZqiZn9uI5r8Fw71lM4zeyj8/CyKiaX4cH+H2jY3cX4IKtPF6bAbvl&#10;e1Y/6xw2M9jP43aN96SqGVQnreieaocrlIlGZwyXGurGkRigw7w4TdqNLBGyH4JsLTZ5OK6fjdye&#10;YsVoNF9UHmgQdwt9/5Bfg+FUYVS1+UHvuqkXjV39mqsfHErMbPinWNoTPoUSWpZb/D3QPFMjCtFv&#10;WgBt0I7C0Jt80t31gvI2A8wQUtIdQTeSmaxtInoj84P+O57zEzl/a6ijIEohyXXmmzBR3kxWWZ+W&#10;HKGYBzyeM6QyGNfguq6VRZy/gyDusPr9Fa+LIA7MFT6Bxi8fwRVBJ0Bj/TCHl2evVyyi3J/5bz53&#10;dRrbhTBZTbDn5hBM4v58+4QVx/YQ6t3WpNWrDV/enaX25zNs28LzxgO1cJ3/u0M73+ceriO5XgVn&#10;d2I7aOnNO4rj+BODfs6YPi5fjHgA6nui1xUOEQO6CbwUakPCdbaWvKsfIk6ELjjac7nOTWsgbHJ4&#10;ZObd4aT2BiJq4eF8ZbECZbDJZ0I/vJnZO74dYQ3qtiku6szwMUVSyhztAzob9gYK2GjPj+uitH/o&#10;gzIb0PrRjNRIGJ77BBvC+ie5qnM+3u2wpq2/58HLunoB17bCjk28/4b3xuPF4oP8vPddVtW+qvzk&#10;o5fWdyGojsPsQ1pzG+bRfl/Ly+rpelNeAVGXalTmcG0qleRA31udtsbX98lKGNgSUbPgDs7N78y6&#10;/lU8/bYCln+z9fd6Nuv4OaGXYsIbXx+/kvKL5Zl1r+6G+lkYtA74e9RCDiwafzsm5UHaZxjImnzw&#10;Z9LbIrRwvU3b1Et72/VBcdTGm6XBd+Y/QkZqylfFe0oLSG+xoUyYZZotX86QY6ez36BpB61WdRlS&#10;w7KB9PLil7I+pK0QNfXCivw+C+5TpZYy+DVVZAxWPYmx9Bz+M+Zo/VsL+xcsF42PJLEscIMaDRgc&#10;a1YwvL9u7W6WKlntnq/X9NVBnsXSbcQSi2mPVlh71HjKJqJE43huCVmN7ie/jQBEav44HI7MPuPc&#10;Lz9eBb6v91pegA3ay1SVwJxHT66kj2GwE5TJFleo5qAMwKy49xsbUVIcCaEOfVKmMjm8vp/wvfZp&#10;eG6kkOyIv3LaVjYn4kUCmD8XPOt8bVmrGd/X5sbXFQARDAC3FS1x4/l8DtBBsDNBb96OMhBelvH+&#10;phxau2yZUffdsgrfEcztisyHxkZwjPWyzoA58xAD2p3RgRT3voNGa2OtfuG3S2yV9DVLbrvSAQYZ&#10;arTiream6LCbdwY/Fgqb92GpRl5mTlfDSWfsQJl6l1XaI0P/3N6HGxNpTCtfHPGh2XOs86B/Jy5Y&#10;GetXJrfFiPz6p1KS+9HV9rIGu9PiZNl6RwVjodvGMMHlH2YeZ5e1dV9+dDXLX5OFNfMOgIJUoMyy&#10;Ggpkpro8Mnpndju8M/INezbU663Q2/Z+V/2rqwbDK/w4CpzPkb285Bqvc1670t4/F4XKWX8Q4TXd&#10;/+75nnicNLqWDkiUM23+gIPXcjtXb4D5UGZWM9qA41ZKwkVuZI1pUismQFo53Yd7f85/dOa+747A&#10;u2VNZ0ufsdn+FlJDP2stk/ZaM2Cm+ZDqOIK4HfvC+753Y5meLAt7uJGc90ihtj2BDHQCZUYoFxu5&#10;k9OoyHc5CFQlADJzgrQiL0sDdERh5yc/snPjdcOjioryZmMEGLRvcYNg9v2cDsGUIomWqZCq3Mw5&#10;8PHL4O/NRNi72YrBBhvlaCF/vee4uBNyh6FLQJs+95tE5mOtNkZK3YsSvxr25UNWP8hUWdxdhOt0&#10;cfqtFrknxi1qBNHiSp+DkHPipssN21+grVJMs/f2XqdzjSaVwlj8wv85+EZ/00EmvVyQYg276QJ/&#10;6WvIGUVbZp2VbKwMqUiP6/JVIhlZmui0ileMeXijPz5MQd7G7lvdJwe38FiZkMic4ZG51F+2RWxV&#10;enf51oSW5KVRUaxtl/7X4tb71V+7UqXv47ZxNbhHf+tVoCS5Uz0g01IEL2mD4t4QE3+wql27hwd7&#10;nNe9ti/WXUgnRxYH2dlN23X8PZkyLsT9IaSi7l6qaQsbo+qvqbz6d7PRrym+A3uREsS/23OBHGVz&#10;JDv16opPp/fVql1DC+dHxhLFAzJQe8XMuN/duZttFmYR6fFu410Hht2b0Xs8Vu4MSYQ7uzv2cIMH&#10;hH5yLP8a7uOfj4C61WezpZvZVFBURfY4R70NuDT6g9oPDrxS7wM4WmRQms8hq48eSeO02WX2arn9&#10;MopV7HtQizC9DQr7T7t7PNid5lIfiem5RZ0aSW6QyfoKu239nTde/j5rYPSqNTwsIBiUDd6cMObp&#10;htM/zec0t+Ib634wjyGWaH2sQY/bjo12vlTzXzZixNL0R8+dHSSdgEjgRsz6lyMa+j3YU40BKjn/&#10;Nbdcv+6jUKbUcvbwzcu7z5fYKvtatWgxWTMaJcwuxe/x+eGKonojHb7D4XNSeAVy1NjvxyrOjOfU&#10;oK7mr/Gigy7O5Gf6Dhf8jheyQWZQin5u/bEyYMd07/+ViRA6IwJ5fAjIhmixj28ZX3PZMJO5sWxd&#10;ZMnTxHbr4j343N3FgUQdtsCz6vaFEkj99zlbh97J0FmI3XUvLYnejJKokP1kPw3hHgAYBNhgvz76&#10;58LTHo60GoQpidBrG7Ja18TR69HWWOQhjm5Pmfqj7oVlYxmcfOopTe7D3iV2p4VLqyI9cXWNUKXU&#10;O9e83TnS7Bp7TWvpQc1GzGOxECqTF6yDCuLfxsM5FF/KxO7ZWe+Sm55H1wir+ztpPN63g03vTHFE&#10;M/HX1Qyi0DgOCueYPe7f3+ZGtkc7fM+f97rUzyyC8trPEFexLZavm931qVfoVjGTS8rW2N39TTlA&#10;vl9dCNJ6dfPXuXlRzU6Uuo8Tye3sgxn3gM5bXnuYKbXnt8Z3TzWpx1pfCnzXQBqLZxynWJq51e5H&#10;A5LYqNvK3oSFbDpqRtylEj9+OD+xehCCAWV6Wm59ewU9XFL4wun5dOKyFuW+e22VvyXIRusVSLaY&#10;Sb//cXSmjaqBURT+LZVCc4ZoJKRoUChFNChUpPH/333u1/PhrHuder1777XXE4GbpJMbDsxPT9kN&#10;pS5kKwzs22c0OU2o0m3CvL/HfCpUizRGKjYL6xczfiJ7TF5l0T8DzBYZK/SuMO5jL0al15VhI/Vm&#10;u4zB1DsOs235I7LkytlWYYVlX/o9/yCC/KfDColQph+505s7K978CBgJZUKJp/rzpGktfco2zUNj&#10;PCTK31zlO52CTDlIfmdWZPJ2cuqQRyvCwdDQOG83nqWrg0yRe+G166ifA3dinAxHu+Phmf3M6E/u&#10;M40CfVDSZXdWw63z+Zc09kOWeu6GXLB53U7qbLd7qVQZNf+u6rftAeKdfkdvytXbtd7IPsNwrvWV&#10;4c2ZS6XTYXnquV6yHWXuRoUX9ZmOXnHy+0h9e802NoGbG5oVdztu8Ib+gu7a3tJSoDF9zsTp9qXM&#10;cYeA9inIhJPJJT+a3wjVCnQespc3ZwESG1/Rq/3ZTPBjWNK6xDJ9Wn6OWKyFnFg5jwoM3/gpepww&#10;eu1goYwRYsfyN3HJYe7ttMrqLepGr+X47b2FwY2a/V3V1fQaq6kn2LcO/fyUmGzl23wvZj8Go2oY&#10;vUOsk7FrljLXxiGEhEAK2rm138eP1+9dpgzj1KS7nF5zt8sBnUv5NA5r4wHvM8AKbQpJrO7f/XMx&#10;//e9Ga5TPYPpSfqNuFnNGyHsTqo+c7OrjzLOaXRpT2lSMbU6JlY3w1qhdirmk/XXXL9M8DK1H+Ck&#10;TDv35a35FaceIN60oBHlGUbYsd/o9YbGwLx8/utyIJPQzHmZU4dpdZVJryfD4CfP1Co+tX6km2e/&#10;PmmELwDyLXtfdfHqJp2FXuBncJTye/4FmKKaK87XSnrDIsS/HLhWWB2gcv/t4+/TJ/2WiB+AcEAm&#10;qmSTQJq6lU8Re8+Gm1KxmsuUzgP+Yrm9rP6SWvj7HkCR0Mys4Kp+bqSD3CB+KryRU1MDW/eyvsly&#10;TjE9jnJK4/ho4zwETh7BCTfeyXG+Sx0PC5BRNi3GBsZHNyCCKGzozs+849VXvb40GsB43MAEWMz5&#10;JQaus9r4dDmLM+orI8PhxxIym8mUMaXNZ9RaX3vid1HBBv2Su0ycbe5CkVyaQuNxMu/9dW4HSYdd&#10;DR6tp82t+UuFnTcHfhspwHf6+Pu0zQ9WegENTdGWxGBLiE/NnDil7uYqzilshvasiJdc/4rQpr8M&#10;4ijFzN5+tV0QmnQ0X5Czm30yKvP39RyMCyXGtZbQFbHQBo+XZ9dyp7gmH2oVDifge7QYo0c2ngDD&#10;gxTxspjx6dGRV0e3sPlygTMZu0n0U4xA7W37zG8d+pOIns2nXa7ItcAnv5Sb4znI6LXsUxj94Xvu&#10;dKFrEjZ91CWFxNBYan/n1f4tek09ZDgn7M+7WP1lTAdgiWkliGnh3Sz25pVSZdmZn4PypAc4rl0l&#10;Ozm3jv31kJIc+cEdds+Mg4JMKOcTdpSbPz2IV+nwr+7op6MyXnkDbVezo1rDz+/N91t909a2o93Y&#10;m3Bn3+vlmuPvR25uzV/48rGYy30xMNuvg0v1ieIQ7cX1X+tIdPjp7tTqn0DG5I4wUDgfwwcQht9U&#10;xk9GdEq8mNwa8JrwDMRCvki9SpfM/iCWZNWscKI0Z6xXWUBO418uAbNdt0lvMs7yEzopu4TYraRw&#10;TJxPvFhZvQnn55EdyCwMwBeTzMWS5boa0B0+eMh07dy6jm27r7YKTanllK6ZEW8GshHKLBZn0D6m&#10;MstV4nOdUNmay1q0kip6KjaePfuzdLynjSm1Ao8zmby2qTA8DTKbMBJWSWwR1PSGd4gReRHirhVt&#10;t3qdE9zn2Vy9Z+5saM0yn0E33slpbwenyKoznbLu7WHYs8UVpnCmVIijG8/ka9uOJFaj7eAXj1a3&#10;4Kosg/FfGdVZrYeHk8YK09kTsXKEnH0nTyJ9ttR5C9lL20bqQgvg0HhkVYbhS+ysmKj2NZvO22l9&#10;OoD0ia0yKIdDMjOA/IIEGSyL6Lsa16hRFQHCDo/xo9cYZKKqCInLh+OtN3vZo0lY02Oi4WTIPrGA&#10;+fmiMXjRPX0SAosEFrox4SisUD/7aaCXIUzYux1uG7azZZvd6M3jPXtnD57+wgqPOAYyjqnHWgy0&#10;oDfIVLTQOr3aLjq5efcU5Upu9m7NlTUl34PTj48Tdb/LvMD5+b3cyqKIiTzpd8rFYMMQzGGXtXvj&#10;c+Q5CtAqzRcXceWImd3BD3+l6/t1rQrG6X7j74QWX5/7V5Q/fD3a/op1yCOLw8Y3PJi0oG+i4ZVt&#10;LXJ1riuiPVof4F3/MxiMUDEjowMlfQabU9nLuVa17oyLPeaJQaYp5k0VcmHbkGJOe8VLJzvOgwyk&#10;up+DO4ny+ujCJXmcLOHl04bgv9LH3+2fyU1pWn72IY8hzBZZWnANrKfwRspo++QFcLQBFA+Pz+UU&#10;1Oc5b2TdcbG8FWyaXd3Xw4WQaImUufwVHuEbnVBOtHbloeVB/ZvNO16uT+6IWMJ4XdUbXR9SjeY0&#10;UW62y1R9dCgcvbDjt1paqy4BoV4f/nrfYz/KORrAo/1oEz9zx4iuVYyTk2JrIaPvfJCRVsvadpfF&#10;cd/ojeu/LtII98BYbATu5xE/2vrEvsA0VuIKAwkfCBDZ52Ry2fZxblc73mDY7TiXNTexsQtyeKeL&#10;zxlNxhGunA/gxZZCtj5bI4jwd9jkUvu2yvdfq/zTTgDJd4Pj+3apv5Tazi50T9FDGZZ2p8E7vQiZ&#10;uG2zKVFj3URdtVrd1S2BcMIxKZ1vMu2sj1Zte+0fJ4NPVybP+XrhjYUzdV7L/RUe6qBOztfUcF3N&#10;dxIbL87U1rFkpW1o9FduQ3L4qaxzeNA1xrvcIxt1yZl+vK2H3hQJv8UlkLMZw6mX84og+red7eGd&#10;wQnfjLEO8m3V7KwvdJZUrwIy/JtM1FLG3cp4EP3E6Ab7VIa49r7Xb3uDkdCHvRgl8h7Np4bqpFRg&#10;2Rl/dfjqvyWspHBpHoMErZ312AuerZ1vLG7V6+LJNe4WFQ6zvLfEh+sryGyrcq9CDsojJf9YuX30&#10;llXU1YoW2ok4rgCMc/8aIilwK163K8SvFfvHVh9CII6vbXmGESxEwEQS8woDSpgxgvo9R2NvPXzy&#10;NWCraXATm/CQ0fXXhPRUtlg6djJhkP7wKY8LamcYQ8vSXT8Kv71RC6WC6Ns7YwJrRFRpdi1UpMpe&#10;ME4tvoj4HFLLiFhhUt6+ov0Ygvt2j1PR/SY6NT0/j51qDNf81+avA2XW6DXcV+rnK6WvCl24/ybR&#10;Ur/5T+bymh/bhA12hNg1Gaq+du5Rb/Y57RJF61p3wz+RfBdHo/Xc2y0q0EsrIppL7IRR/4I2w9ls&#10;U8cuztOhEQpkFEWsKh/mmZ9NxDd9zBWfdKdT7H9PU3oorzMavgW7zb6yEtoZQr3R/cpDes5XaYui&#10;pnkCYZF+y/eKlXjmbbahBveHCtIkelV5Tnnq6wtpDhB1/Pe/aX6hIktZ5RGu0NE4ancmsBw2JzWq&#10;kEDMNdc2LDKoHsusvBifzhn+cVjufzP+VreNQJt8K868MEsuWquIdhhkslltotzl7dNd3enuCki+&#10;h1FskwQZsuozlbL8gZlS1a3Ai3bnLK49vXxpUFJhXOOPOsA8sOFwsN0MMvHFm77FH13MQIeJV4iI&#10;RvYIJCsO1ccuKMn7DU8sLa8owwugvMoiP5o9E+SV/XtoBQgnKncQ7UFGwcbBxtUp3uzLK6RUGK4M&#10;Urz1Dl1HazeVzHnlXfOhSUhDP9hAcMCMmw77mLCqQpz7uFZpteOjuS5N77grKOd+ffMonX/fYtYs&#10;/H2gHULQpVF9pn4/wP5k2GVx8MVnD1e/DRYjCAYelZdPfjz1Z0ydkJ/S5bDI7rsjZDl5YjC/G3ed&#10;zHDFB/njfXuDWihwTONq7Y/URZ1lYmS79YSu/9cd3GjnHykNz5PymMtYWunHXbdqIcPK7FOMxEK4&#10;vNiTAZBv+tFXoZXWcTvQy1UJz7FoTuy+coRwyd02M643Ipj3tj2+TZ/jhjl7Lp3tuMo9V24pff8V&#10;hfFVy+bQut1yC0178sWynr5Fu+jJzqBoMLr0coI2n+zMIl19QpAgBEk0jnSS6b9/sIkwfu2LOyWd&#10;hH0YYrWMxXKUrZqFqJcrVmbbcNzqZIXnfFn/a9u1vPt6lv3AD/xHyPpRET2NFmFbbAXhr75Sy/X6&#10;m2IVfljHMP/o2+Ll7NfOG0wt0ZN1j3/GTMsxmCAaCtfLBYgUdEsA5KOpczAco6tOLR8NhC/IPApH&#10;Re01ouBeQu1CKX1lpSp7I5iHkR0qA+gl1Wa3JlKNHulivqr/YizX37cZolPCka7V6pLnZPjMdmkl&#10;c+gRsn+w5eDDvrfP8aqmoIZoGGnxv3HMaAKmnexb8okr7BAyV0SNx3NLy93i25FG0rv8IaLJjYrR&#10;NXm9RJ9WlnwOS95iy72Lz4PdQNbbD384R/grEq2zss4+u0OcK+PQbV8V6owlrqX330s6rLx3lUcP&#10;cODZlnTM5cGys3BJh0AyjyJWbeJGek6+v1WGQG+51mEd9NuxUTKuPQXR83N1cKhcbh+OY9tpVovo&#10;wPp1B3rj4eIV60AG2ObLKxdeBpkyVChd0si32U/hArDaTrZg1Pv5nyuoebK7UZX4LUjstuUpXQJe&#10;+zSm5G9HSOceKOdXcyNeLazzdcoFPoZ9I4M6xW7OSHobvhOfDoA3vmELsLL9/W1SEq/mNcVQzTIT&#10;H19N1GwKb8geDN8jqS3tCuYhy+MtqWO+Pmyz8VOVNUf1KPnVe/vg5/+EC0891VrQdZP50M9tZ9/A&#10;hM+7Bs1c9bbMqp3m4m+25gutAp1dzR7IsyKaTx/olo/X8KQ9h5GtZ0Y9DxyrqHG+m8N68s38/AyW&#10;z+XtDy0V16tqhJapFQXwdciFLpdVIueTzITNi+dbhi9zDISyEtlP6++eNrPVLMCiet10Pqq8dbda&#10;YvwwfUXPN2qcXLdanDHTT+NY2OwbzkviWd+wvULUoemr/l3ubSJbc8+bLpU2k+12NXYPyiFsjOww&#10;PvUjJZt5U09vfgMZiMEL9tHq0iePd3txKmNZ5Zr9YY9o92x5J0WpkGZSvFXickkscGh7vFiMnjRz&#10;Xba/0a+N7yT0/JDbS3wGMfd9+TMXtQ24hAPIiLHHfBM2nq5I+Gccc+SmXbpEKyVzpJp161DlzRAw&#10;V8hkr6vMxNF2DHeBBb6dO+D2D86ELegec/djmMNrhcV4KqbLy2sEY0PhS120hnc/osGQJEX50gCb&#10;zVKCiirz17Oh8aC/q3JWTyVgRVZ7SFrlbHKV577IPib1GSWeAXRRVY+LMle/w+bRtS6stlaWAPdL&#10;+7LfFJH70Q7eYXbxJCeu3abO51L2HN0aOhfavyBIm7vR3wldC24VPioP5eblusQJHpgDUwXsrVRO&#10;zqyR/hGnp+fLMXfoOEDWzbTolVrPtZtuX97MD9H6vb+Ymm9X1NR+P7cMxAGFxr0csxuVPZEmPfTK&#10;4W799xEAx4v6wePHdC/TYF7ddqZ2rd4ZkRsOXnJlO7w0413OujbvSnxZQQ21aOQn9UajN8PPvfYZ&#10;r025isPi08pN9ghXQHptiA5uR3p/kgEmHi3y7rjngkz5tX3K6+1hPolamNzuzsoynQqBx3YRHzaZ&#10;/U9EylX1B70UZRykUS1OHvJ0ssz5ngv89IVOij3I9PEyL7R6ke9Er3AUHm5OwrinWHTLlUPbq/+9&#10;pEva9W7DCKqcIaHbWkRJbDPqj0cJU8cytvKu4K5vvoFbSqxlSYgMr/joLjKG61CQPXCRWq9RqXBt&#10;stbzmHPzK+/T39DtaMjcKc96aFLm0ZjuJ3+9ztN08Szn2n7SygnUQW+XriWxuel2ovHr950+qQlW&#10;7kr3vtFwwiDT3vPDrOQYaO+cDpFwUxu+Knxh6dZr+8wUJb8rZ/2WBJJTM9vusaoVy3R7/3n/1Z4F&#10;rtQzk4oEuamPOvo74+6czTrzzojefs6u1+QxRNXSc9Ufdohz0lKx51Wfndd6e3icvQ9u3qW8gbNN&#10;n2HEWNJ09Ib+vw5F//g7U7ls6XVXFi8PZMbUk3MMrP1hYw99NDM9M08h3d+xsKC/fZEjlAusdcQP&#10;m/u5k/3k24elj9aUEvkad1aX1A0WEceYVCXuSBe3z+u4VgD4C3/EwGu5Hs44bQJuub9hcSguNpAo&#10;mz8c/f0WUY1SPzXcz3cY5WtZ5zpbAFwv3sOCYhfI0IN85XqL3U34nk7bG//m9paX+k7uXOLFeSQx&#10;aa/vPm/jpAvBWi+vKXEvtAXh16zxJyOnREDV9OWA9Gc2Ka7SaQFu83G7Nb6tjNdpQxme6WiV0lva&#10;WI7VF7CrN80Y7QNyl053AHZy9hDRh/FveLL0ScltwFQy6lW4zrhvMUIhBYPm360TsI6vj4uYabTc&#10;Hy+zsbN/ziOGwcvpvVIT9NcLcW9fCDBfqm0RuqE78lp7mEowlS3nqJ9toy+Omw16kUbF78lZWD6f&#10;VpjRfGr5yeDW0VVxlgv/LlCR1cC3J+zwbfkRPhecKxAiH8JuKsVcdkVznSnXc6VBNCHamI5zYgK9&#10;lrcEv+axxfL1CL1Vdp5arYpFzC7J7+IEikTlwKzMcBM3gW839oxi9+/oLE1uWYka8U/51Ic0xfOn&#10;TQ48VpFETu70kjIcYEBr5C6b9qSw7YGN1T4mJ1pD4fZ35ZPn6HPYvQEPRi2ObDDV5svknj0N4JhR&#10;Gbx7LdX5TOkbjUDmziOlzgQCGc1wepkXV+PKC2YcQ8MvNac9Mkp2Qk2gt1WIcGlypWx6+UJ+2U6r&#10;g+Bmc3H3Fy91Tyklofz9FLc21XSMFLVV6kVSvsWwNTuu5Id/3xv4LfUa1Jsd2AM1Q9bdDpEMBHS2&#10;IJB5/LmdC00isftPo+aULHQRasnJ9IPt0wOm7ae2TjZfQFel0I1oRq3+wriV+lXS/pDAsVslrVeQ&#10;9Z11hmJApn8X62rduuatrkV3Cc9uHVn5npom2DGovNdbxKtcDCcWlhltqoq0/5rhYb4vW1r/uxup&#10;4tpkgRZeg5Ev1fRvk01BqpPI5XmZQUt80OpnPS1WiyAzBnj2sjYXF+x77njLsTfOAABMBTJIuxf4&#10;x+6++Fgrl2s/jVOxkupgOeq0Eyu413L75iv39jkC2ZTQZV8q5qZIVV+gcnvfBawwMTZFLwAW56bR&#10;Apmdlh+3nE6O9YFGdgBg+KhYyrSo/MFRFrN3k8leh6jyFg9uNSQ2p6DyuVVD5ba3oLBbe+5NdCT1&#10;ATdwCK/0u2vh2oU49WvmUBgcl9Z44kT0vUM8QQYRK5l7gUOusNf3SHYZcJDcCloJ2GM6gynoA6lF&#10;Va8fr+v772+6L1cU4oUeCCJtu9lqFxM6OXkaVzN2GmVb9cu8kWDTeTl3e9Q0Np30tM5GqKI4yESH&#10;qBtaUvWuXu6rQeKxco2JyaxJux9zFb0plW1mfYocedWfcJlgh8nZ6B5ekUZ2P/lJB3aukbPTqvcS&#10;fCj4MCqwXo9zHzU7l+3e5ToqeFHSNQYyXB9NckIh+GSb07aBmdqtITb/kgh66YzkNnktJ5OOvl1j&#10;u0w+ghTjxzi4flHSaIcfte/RGi2IDVKI2r2hZNeBotn9AhakgbpvnyHuoVXH13T576FdO3G25OPL&#10;rcdx7oHvelmzafbaR/kAHY+LehmiVTUfEFuHNrzpySKbPpmlw8E2JQt7gCZG6qpcFCfL34nf5WUZ&#10;eZy667aHzarOIde8qkZtVjdBRtNOO1XNAo+2d6Xj+776y+GvWf6MFPtCQKzc+7t25QuTPRSRk3ZU&#10;TrnXflxzfXle4L/rXmF8QTjDgxz986IgU+hmUOjRVwpcZCv6A3VBSXDOZQRkplSlvWh3G1SHww/k&#10;eUt3wCQwP2Y3Y5ziOpwm4lfXiEv1g70unO2lH04c3uglT0ZbQkxOfyQvLM9hifkje7DbzJG1+d69&#10;cahduj/IKfH3MSoO/g6b+JWnb977mPF4g2dL+QvaExdDE4OVGMksrDStgcjFVPWGiDE6nZJD+bdF&#10;RzU6pUMwLCmJofC5CMzg721Vr7e5w/x+O1F6Ls+Xfgb2JUZy9t74O6HFXu5+oG0YDbqrfqM0hwMi&#10;g6rrUVNS8/q7pAS5ZWZ7k23sKiwIOfYh/pzcFL9Am/jeFkseutDB9vEbufUxZOqm23m/rublXsqP&#10;mjfqMFuvgHmjgMzxLqk7IMgz1bclUGcGXWrPrNS8u1Nn1g2fDb3c3p0an1jANMUqsr3i6Fk+4zYz&#10;aHXTnu4qJZ88+9AVGu5o5Yk3tpOW6ZbRPQstFfo3GHQcpBuAzB5PW79GP6tn6GnVj8rFTkAd2w2t&#10;0VgYfkgM2+F3cJ6Fc4tDZskm8OvfrL/jc/Ftl9JbLJERoX23e6Uo841bQyHpr8b6z54TKLr00UNz&#10;N8ja3AxketflfMWygiLh0ia7feDzzWB3Nc04Hkjn6xnT3P7pYlwY6iTBfnL36vAav+r+HpVX47eh&#10;6fB3L7au+bI2/0iFXC0EWoaASsMKUMyN2uMdFb76429MRJiucBaRxS8U01m4XEDD9dmPgGEwvorF&#10;wRyWTkaVjeEoO28xqDhXB57g1cmNGx5GHe8lZzNJhEC8bI5qHI97lFALtMF2sXJvklI6LxM8BH9K&#10;G2QYfyxMOo3g0MmHym/k/WrmvvvEdK0QkfGz7B1hZ/2ot0QBlrkrd9St8ilsvxyeMy5J13vFeqwJ&#10;Lfi4YHvIqzlIhA+YR9TMbwueiSfCC7rAQNP5kzFTrgUlKrCcr7e8rNtsApX8/vvYNSxaWI0cCBpn&#10;u899WHKb0njQyVkNGYafGovn4kkLy2uSPFfr0fxZMvGhi7l5FF9Zp0GCVacH5zAZGnb976GZhcO+&#10;uN1DPsc1jw6piThUmhDVgr5Y5rU2TpNJjZ93mvZYmtYBFAFepbW8JCEjlOIhDneS+kX1ki+P6HPO&#10;eBs3KsVs0gmK0auss0pfIbS6eVRFkEn3p012iWCdJJCztWgxKG+3pa2LL7gj0lNrF0k9wG4AiYj5&#10;+X3mCPi4gbt8K1NTHefifE9q+dUbVYxBXDTflYWRrKly71ErwlrQXQ1hoEUwBeqvYFcW61emFK/6&#10;+mI0adSEY/tgTfsrimXykB6oFEp1g3B/qU7smGqr+LR46FLKUPRfv6vTu6IkmoJ6BQmfLT/lZs4W&#10;hodK3ysX8noDCj5B9SulZufv6KzewRN309TwzPTCpsCjn9WnU2I7kHvfBgpNhDUhunb622dXJWvD&#10;7aNspxZt1uakpauj0SQ5Hpocwm5gjw/m2lYzGL/OYJQvHG5N/9TUyOnRZAd/d4Ht2IpplV4YwlhG&#10;BT3LyiRsrxlr7HqPCi9c2zKZmnJ/AzGdaPtVyNEuBPy+/DW6pRMTINbAOsOahQjnV/tizdqdQOtR&#10;4P57SFueEPLcdFNDkL/6JjOOLtHOMN36rBznpqPibJDbIcS1ut5A1G7+I7C76fY2hxhsIeCL3fXZ&#10;WAR4VMn1O4tnQBiD4ytcBlVNchqrGp6Hf1T57CArxenzl/sS1lkBJ/x3gQqnzYYPhtB7GjXmJjJt&#10;VuAt/863Joffh4CUFTDgjtjicGUXu2h27gVtjeqOV9wjwpcBmt1sFoPmLFOR7PC8JpdGOILxvrxT&#10;twBB3qfkSL8i99XfQ9t86MdTYRcVFA83kLnr5r9rFf8Q1UCRXZxC9Mdv7NfQVVJZEnRtWi+sfCJs&#10;3mCV7qwfygYAEEadIKIqAG6qFYVlgtAjRSMBEsU1nXkgeV+HZUGmt97p/klDeFNzEB62UgdT5HS4&#10;v5YHtq3CzIPz95Xt9cfqiglzMDu8vt9d2R8ks4LXSQdtHCXVvTotlTu91jETf+elCjj23r9Q4op3&#10;gR2/j6fvX30TYOons7iqrpVvjWpaVrp3RvuroIJrPqHBQfeEJM61NGwwz6u3A2zU+gJTJbVvWuF4&#10;jSt961sdDtRGZb4aZl0PUu0udmZyRtaD2hRb3K/E8FD6+iBzu/EAHYCGzskGuAcaVvvi/kYHLY+x&#10;+FY5A0ssZZMtPn29SS6qhcbs0f3H0Zn2GQtGYfyzqEiiJKQsoVV2QqSiRFR23/8587yf3xzN5L7P&#10;dv0veNmf5YEENCc6BGBRDUPvncFV/2VwZd16Y3I/5DeNJ+3M2lihMIG0rwxh8vdbcZa195fMOv5+&#10;OnV+WnJGxHpcEOzVkswUfgv5Jrxa6JHbUZnpq67xo3fGwk6FNbOEm8zeUp+nV+3PriP9RiajGXz9&#10;Yfc9SX8FKVc5JSM9s6EgDN+tnI4WOptRyeIUwp8i4nqyzO2sYzB8rQ9fy73Y7ufwcAoyoN9yQQC6&#10;Va3nsrvDNtoUZQLLAfxv3bi3fg1pFghAlhn1UmJNSvOt7R3kcn/P/Y1Xb6cVW6A3ym4R88H206G+&#10;rShn6NLiUX4JWf7LRlUuLqx3WxblstTOVoAT3GGla3cvrdZVnh3PO/Z3oCoF++KKPZ/D0HP+HD3i&#10;6Crtjzhz8L6Fv0p6XC9e1FB6IwX9sWhYnUxfMsv3j+fFuxUdVFTlnNXu4BtM7e6PZmKhYjl46Nxl&#10;UDTZ1ZCmiqWhyT3BjGaOdPq7RzXPcwAsyGV+dJKva/M0K7jSX9YpTva1XWsSzO0uXclcMWVKg4dP&#10;TCMgUqhWZiek+LrFanuga1qSNluWlNG4fCEeP6UEXQh0D/ErbcM6G3JMgLF9fTwMkNZldHb6KTmV&#10;rvtSLSdZEIa4ONjNue2jCExUJthYjQH6ys8zZwAyCn5uVONEzv3qjTMOrhwbbvvd3WveupzCWsaU&#10;TbergVOqB+3M4yae7qzjciCfCcMTowKPqn0kd0q1vdxAmHzklrkciyKnUtdf+/nTjnngZoOplSql&#10;S+4S5l859AmcFjxqQS7ZQctCjM8KwHmoYluW3vfUh7a8aXJS/szCG+6Yu+siXXaT37KWogbmjQ85&#10;NoQwZgcrXKADOWnK5QjMoi8g78wYtKWvD7tlqxof6D5YotlUBFruw6o2EHl0DFI33XK5dqVMbRUW&#10;H5bAdrtb/DwwzzGW8yG4GByb0bWr7nLZ4wgSUwiTNiNywc0v1/w9hVEEsTSUBzsu9Fd7FvOg9e0D&#10;9ZR7VE+q/i0Zp8tC+7mKvUwO86tyJ074qoLb0UKSEuwhbPv6JT4dM6XsBjh1o55mfD1mdUb/MpsC&#10;8WmRW3eSvTowvtb+ys/IGRlgp0gGJ2I+T5RxAUqKLVTUk5e+fNfezy8zS3NEDvs+Q6OoVp8od1Bb&#10;0jDeupcQ0e/jJXX5cV0ayb65S5utfv9PcWHlr5x4tx9F6LNlZcoXx23wRxXK65+WtVc5X1Xe6x51&#10;W76g53QeSptVeMwelu0BP1wM2DPWSprZX78Ufr53sUrPDXNab+wOlCKVBXuzcsBvehTD02Tsr1NN&#10;rO9kqDFP0kiT+fBTf/hG950ckWT7SOXKTB0h01FtJxAt0BwGOHGebjqbiTPVgUD67ppernoCc177&#10;PjxizQlOATaeeg2x8/rsdPVhuapAGGdOfHcGuU6mA/HwNpf4I7amtY4MFuv1s/hixsYpEyUY/+bi&#10;4puw30CuWbgBX4hPJDdD2e28HuJoOl576NMsoHWi1hf76PgtgsePlFUy0SAb/qWDufPVZp4XeDu8&#10;GZ8rb8LqvJ+tDEW3iddhtucRLLiwu7n4KvtkMtexJ7r6XSjFd8YgeN2HlvfmXvhGVsXDDq6NaH2Y&#10;VJ151R/dqCK015Nj6VL5qwgsxb952MLqL7yXOnFCSqyUuEeGI9CdvpbMnYtGxqgYiCU9mdMHejbh&#10;KtFEnBPxxYlqeUvAe4K+/cm7jta3R5qilPfVy0NcfI9a1Fvm0vGN1P+Ozk1dZPtahkUmzta83MAM&#10;oH29H9bW9OUTj3aLtB7i8ZxmohgXzhuHtg7HOaZtb10lsCtdWAFKm2mm5HJuPtvf1QkVPh803PpV&#10;5/0ZW1+B3M1XlyuEqYPI2p1jBvK0+zM8R3c+I/Pan4rmjsgH1ycxVlAiRfc+rVUxlhqc+ODDbuy0&#10;aLc57GBukE3w6k0JrJiUtwJBOzxfe5Nldid0p4vujKdLkRz+vWnq+EIv77xsfB7l0hB43jDUK4u5&#10;huAbkDL3wfCsc1+8ATE0G+UqF26cNhoFg2xPioc+W3rOKKKHEmqW+bZYDCEbHP94ZFpi0r+tJu7J&#10;X9Y7t87PgDCVhXA9CccUFz2b1h9n9WsaUvZ7IgOzxVyhwVUhyGfJ+EoxPq5bNcMznVI8mPd63wn0&#10;ua2tys7ex6e4KH+X6g6N7qp7oSbnZ/h9uV9xHHAS/n9FkcLE453QK/5I/dVGdPvsX3Tn8n4EsPFA&#10;SOqv4TiS3ejePapLf6d2ypVAtrRuPNhepZ7ZcOWvssuAOe3w2vdcw23tmuEdCCAA4ucre43YJMsy&#10;+ZdA7b36AmmdjieRaz1LID+ogCE4+5oFu4WUSuNC8UlOLetyox1YIzGR5nwTZQ1Gk+KkMqeZu33N&#10;S9hoL15qvpK/zVKxWdJ7r0tumQjpLns2OiUi9CEM8nSPhFXJ/fompRtaUXnrGG+9HxvYTavu9VVe&#10;65JaNTcqgJ+wuWoPqreEqjWOQThKcNy6PgGRDJNpUd58v5kU0RGxEPFCyKv4ab+jFfeDX52/My2q&#10;Fp8omE6C+lFoFEou3UunSadNjgH4DrbUkcfjNu+31PR2NKVuueW0gdgRq2FhMjeCx3G8sFZ5J6wE&#10;uXHQERC5JLKIRdDHFV7wd+cGop1irAthsiuy2nwvun4zeeOzT2szaK9b+mFxRz3AZXcmk1fD3RaZ&#10;LpwSqHQmpcuPXexLOp1TLO0pPaBDUuEjY8dTDC0h+Bk/tWTPaOVYT6tuA8ljZ81KFsIseoP0s7XN&#10;qK6PV022usZxs1rcmi6SiTfTfG5StKy9/2kukbqxLG+EWSZ2CzYITzbuyj4W4yAPGk4/v8q7CtXc&#10;Gxo9rkMBaUzkjnIEA9aoP9z+nQI2GLQB9rUwralnuWyfU/GbyIZWuSS9KFD5KbXSHkyhB+zOupfR&#10;r7lg7VvuTAoLAJG7zZJUBGpFeOvV2x22BJTZ3paHLluxlB8rt8jdWWaBc/9OgUZ2gtjx/gB2ioRX&#10;7Z4LfvA+T5vST+oiViszqJuL/Ku+Tni7Ny1G5dOjrMyCeyS/as3QjGmuGjH2GVSC8/m015yC9ayB&#10;d/xeDTlobc37VoxJU/9L1V+1yqIxrrScw7LSj9u1wqNS2tJc+kqfSckOyBfLkJ1qcpCC9udpckLC&#10;B0dy9N2uq3mW3GhHcZhewZlM2bSPAj3JyF0BN3sshaoTuvAuI5rCE39lVJlqfJ9d99MaXbdNsnBU&#10;4yneFaieKuw+Wiay+4Cl3e/3t2bOwxq0ygboofNOADrWQcK8+6yOzS4KFm29jEpZ9HG0APhbG7bs&#10;iOnKfrir+RkMkf7ONNm9hgw2QVXz1Q+4d7byG63KtfwZ1R/ZV9/lPCsT0LOf9MSRQYQ4kXto3RfU&#10;beUCgaCy550DNeC0flIbWashmV1Qm9ercLoUh7pgPJDOprTKjP6yTvhFxtX+vcLK3zPcsSi5EO1Y&#10;nVxhCrWpvq8F0gRa4KjZAqGiGYtVy3Wry4bXWtLFsb6fIzc5Aq8jtX9ulN5N6DGJpxl6fIf2Yxkk&#10;kkffOrnmE8LcyVG7vK8wOSSNffJy0o8CHPs+8APWjoHcmp3gNNgyXRNkYOIOu1Y7SEHYxb+Zyg0m&#10;vYX1lBQw+DtIys1s5CiwJtqZmM+2oMSN6i0D/DDL2v7ve5MGcR1pBlhawX7N8LKJ7OXMzcyUYYnt&#10;MrWnEdyXiweqBS0VXXz3s8pi/iIWvZxmGzvNj0f+6YPWWoZBt1Glq8+emWV+oe6tyWpjN87TX7PY&#10;FXp/L/RK/kj5T5EhmfziLCP1p1SL59f+ifDbW+r6/kECi9/RKxc8O8ezWPFBVO1VSTQ/J5MX/Fw4&#10;IwvAV/jUylq+wS5/M0Waw+nJgX20o3YPv+3Li0gIcwSXCyJu/80raAlwTsdm8BCEMX8Bv0sg1zyl&#10;UTxoiGmJ+Eb3gFZORmC62ookSnpHWZ5z5VVVcHdf75oA86DmRT0W3Hm/9VzJa7/IQVk9d8viDcJM&#10;Pxv+HT4RSqldr2fVKnu2ss9a0hBOVDOtLTMbZaNQvbE1qZ0A8jCg3V447FdKjYDU7waqpW5dSD/7&#10;KvCpQb4HPYPEyoEr5vTktJ6OQJezHtqEMCf/oG2eh+2wXs5oyOTldKS0W7/Oj1N0htbf4BjnzZ+e&#10;pkxE4CEfv2T9TTtw49nNkP828eDVHbiuvMns5j/ksSW/EzEtQ4ftSi4nBvrmtOL9hf290JQ3RUAG&#10;peIcJz0A1zmOE8AZUzGuiHKgjSYRVRC/dec+Js8ZdtUgHKOXy9PZ08UHxDi5mffcMbd82uSEj3Lv&#10;8bk8DuqoPJgv3uEqGy1Wg3DP/70CRvTsMG1YG3FITEnHpRzlIUZ2plG2QwwUJ723gibPCU0vZWna&#10;SdO3d8kxhdjVz2zk9pqBrFMXtQCwtEPTmqLh1r3pxOy8PSd4rKB94dAfZ/5aQ3zLTYzWEPmRQOJV&#10;Mq8jKfqHszKqe4FoFgaX7+g06o8mYcwbcXNasYuHdLJ9kUn9tcsXRuRbLAzb/RoLW6RiZwIIC7Dn&#10;suRa4b5HhQO63dNrvviXCzz146gq6m6Xm3xuuEZCgwJHhXenm/e7vRAlro37i55lFyC8CpDIxtaF&#10;dg/vs7RxHgzsZgcXsovyMmsVrqcrbFe1MvVGH/sebLCbFq+6UptfnEoVwqR6u95dnp9auNm6T5Od&#10;z+w3thIoEK23ck8GY/Jm/PpI9Rs6nv0qdVz4QldltxFuHH8ojN3KyQPnhTdkp2FX2CIHbkkGMLkK&#10;PRm8oeqbKohrB8hfmCicM/xv6le2i3uTrVh16FruRzl5sHzO61R7KqCtRr8o5He9qJNorD5bRMXv&#10;+94jt5sWrGM/Zgv9/A0PcX9Vx2o58IlCb3KfHkrHXakC14LV+O/AfApf9XD2TB8cGk7n8TsrXemr&#10;EOhjpJSidgp3sJHkTx+zCktDzmJ9v3TCU7jH+QbzRTKX1632uBNyZlsqF0CndwiKjNUG+OGIcxZW&#10;q5ScDCeo4fA0sosUWwVk2KsMWonXVI9XgBV/7449WtWrn+Jv1q4qsZiv9A6Z8qPGjrxCHAy/mlmZ&#10;hM5u+f34zoH7aeOEwxYgKjG+oxwswsrdsz/womeeTfXl5S8XaBzY5TTsnVQv617n6ECPmscXKQWz&#10;dXVCcS/f7Y4In2VuueW+Ze0wnJPLgKJ2pqNO0SgRuULrZpdw6aaNY6Yy2MAF3x/8wkl2nj6i6gj8&#10;HEmh/9e5LT7rIFa2hKDoniuTFWwImstAP5wELTMp/x744gGEhMt69LC+5IlZtl9+EXzW5rD22/xJ&#10;24PGWMjrvnplZpeJWZKfwGDkcrjfZAxggT3kS9c+nnUIs/60mJ34UVECgXHnIw4PNbCJpctHWR2e&#10;wcFro7jPpF+fcI/T4GI0s2u1iaHm9Ezm2VJSqbWo6JGlAXwvt+kUH6Mmxn+5b3usotEqpvHnw+lk&#10;/5opBb0Sb/lsfCaeJyMm79DbKIMquuB074x8heW/yNdfjRyPFof365Ygtvi6cy9ian+4MEbf9/q7&#10;dMn7uVI6ktmz/R7JZlNpOsXyeeeuqHn2UnVV5e+FdmofDp3wDdsz68PB+vxjycziR1299nFKUNuK&#10;P3zKsNwyX11rsy2bEDP9A2YfCI9zhG0aCOocapUBv0D0RXWTPQIi95qn+d6IfBQd/1ZzkLGH7yFM&#10;N6uT6tMXgRFjTBvLGWFRbXmeo1TRRAqKKoy7kJe6+41XZD9VVROaayp4x2KrSTVL2+4B69UOCg9u&#10;lrephD25BNy+mA/ZkXZzMI2ZrIrR3jH/yih89QRESYa/gY8h22Scyy9auJVBvIpGuVGbyzH8vVRL&#10;a4XcMJ/2BW03Pj1MYgbmMadrI0zM6ybKN2blxsJ/V068TKzV7rWaqV7F6aeabpl1Y7vaa39PYxSV&#10;6/sFrUrqPtvnp3k3+xIOUek+xT/WDnxBcFV0EqgE90lzNcUX98C+LrjZ66Q15QNBOM/i+do7roXN&#10;WDuUJFcefBy3tG7aujCu41Xy3sl/txCGo4PDwguRCWxfByHbcqS9qMa9XZG6OpKZ/wTBAJfbS+lT&#10;b5dHg5rADvY7teSD1ytyvR6L9mjoGkHk12879BB+km/oLAXYoKsfW7213DyhPI+pf0/DC48PSjrj&#10;m4PbcRn5AV1+pCUkHw2h/2evstPOyJIv+1zH9P2rWum+RsvRUbzkv+fbnKXSjLf0F203TnFMqv6i&#10;3g3VFu1D2GdyiTnwYefyXPy71jJS04+GhFWbj4Y15asgIzvSDnUfBz678enB0i8aDQczOdNEau0c&#10;yowquVWkFEHkgdrYZKx84+X1iHuB+WtNqPJRuZLMUO24FCipl9mHxYifxRDCnJqNspDU+2s7/2Q3&#10;TIpPJ3VtGccHM0Sbo+fjMR7D5zXHdGMkRExxZZaG99vuvaVh7bprIHIygTWD7ImFNM1JiHYhr2xU&#10;ZMzPytlVg1SJ+0Vi/r43xcZ5YXufbJYvhMiX8Jb7x3QCTo/4dTZ4f2FxtJkKvQz9fT+7SzF22yNm&#10;Ee/pNH8fbouFuNVyvSXMC/kFzKf0mXsHg6gyVvSp0doW3j9age80+teENPazuRAHJUzYq9jIh5lw&#10;dpJDq0Y8M/puoRB+xAnQsnOdgXZfl6h3e+sfs9v0nM3/8AMbvtJXDXu5PPxyhCoEFuOshu8ShS8u&#10;VWTk9pDBCehKfzybCaafY6Xh1xvZw6DAHnH/MexOS4p5eA6dbiHxP/CdJwy4QYazsmnfY+bemHvR&#10;MC7HLJYfrHtVnUJ7J6rcvrpdNrIAibHiQu9Ny5OcXirP6N0GgzAFL0vU8GaG6ObGInMmdz95qd3I&#10;bua8LJKUczi5ydtcVwT3Ilzc6hiF0bU79Q7H5Eb07irTTV+SvC+M8Pu08OZLXWQm3fypp+bfjXJ+&#10;sfWn20a0gjBCow4dJr0jljhrGp9Ph2K7iqfLYVK2qj3ytBoG7g47JiR9KxaKaXMe38awWbIQev07&#10;9qlrvcdJYkrgQaMycsHDvsyIJFpquayxpbS59ACirUgZCJOoeG6VA9dnKVfCmHsWGdRg5hJVFpHb&#10;VcZvapearj15abSoj8v/P1sYjlpS0jRGc/AJSb6N5NvNoMXTMriqeUUDhSTyeVJ4WKYnPvtZHnfI&#10;3+25YiRCk+ccvVOkwtf1Vf89yU+ofqPdhT3re0oYZh3UXOH5NNuPS4sNTMYnMe82d/4g1esLtV21&#10;mC1QvQAC0woeLmqbwm9cHyXib8/ii/A2M7oshBno/bh2CQxmo3J1Mn9PjC/09efu0Z2q3fIVYNzq&#10;qFlOLjmXazy7m7mai3ukjusds9mWynetaJ9Qjp8MWGkuA/tFfRDdbz0Z72e+VjNjU3q4jxqEOd6o&#10;s6F0B95BPGSxPJHyYFxD0fOu1HWVCU/E3QF+gdP5ILTmpzfdpdy+1ai6kon3n66htGKewDJE7TbO&#10;39fSQsvDtP7yU/EKU5riPgz6sBM7hzBhvxH2V7khKtJX/q29lfCj8968Yt/KYVfkpaa6cc5x0Rrv&#10;+bp7s+ke2O+lQKpSFuOurSH84DllHk1e1g8v8eeXTT0zmV0co1UC8hRXG6Vl3+lAGAcD/bTSi4iZ&#10;PN/l38Us2CN6PXF9iGuA508C6RmBuSjpD7hrT9T6ZqoKZbNGkJV8JhLoTclbv0v31XNYZxx5QIwe&#10;zw/CNS+LHGjt/Tfseselx9/EA/6elcpCOb1n6TvpDd/jmcuLv+vt0ebGt9e6XBz2uWwv4f0GafDg&#10;T+SdLVqzeCxzbsDwlxGz/f3yMgIZZ5Tpf21LdsunbyUEGVl8o9xHaUELmf+5gF6Y1+bummzmqzmk&#10;uRsbdBFBCKRiFb17BuTjqtWJrpBizKZgxBgYXunGgWFh83DC4GgG8QxYr42rufvJKrvLBn249Zux&#10;bJY2M6uTiN2ws/1mD3//m1ROR5l01yoXWq1CsNifV6NgT2Rer4jhP7SOujuNGTdbc3J3wpwovuc7&#10;9eNhiRthrZD8ijmxYwN268G89TabO/o4OrmJyXsgTrLq7j7CL18J+ZNjp0OHAEb785avzdat/iVf&#10;WuFDprNV/MYiaoUlvlV4sK9qV+8aWH9wVviVfT3uXwn0+DqgJMu+fM8aD8XiqXBHg/rnep6cuLlZ&#10;j/kFOjj7brX1UP5KXBpWtVEOsGZCtkSbatt5y3t6w/ffme6XIA7T29aCJFnNQTaqOa/l8d1eU9dO&#10;H0W+052Q0WvUUtgPujCOZsPZ7mzFRTJ/WdYqS4y6beSPEXGG/ncRJNoJDd1fg86xVcppyeM8rOX2&#10;TdKcH5N6RgY0+cXv90/PR0wP5rKH2uUlvdB9sGKAEaRoLNoGmPidjY+BtcqNhNwuvq1s7lJ3CnVZ&#10;ekfO0C0u/nLo5nPYl7arialTTrtjYJF/7N2LsXdyvlFDm7h2hFmVCPGdfASV/fMWpluuS4ArqJWT&#10;6Hle/e5LH2KFzWCVpafW7x2bD9a9J3a0GhZsfdZewKj+y2zu9X22IWyYbIRyG9etGKh53+N5qAE6&#10;aqStR6xq08Z4Et0BJgJ+bmaADuhjyPZ0vHJ87g39CCKTYwNrnFev4rd6O5wxnh0q79u7tJdXz+x+&#10;0jYZCHPs3DdA1QYe+Gycn62odn74Ocx+A6aw6jb3xYMrhNK5vk+XN4AfL3N9N1umqz+iE3l9tvet&#10;ZQI/6uprr0MOqjRIUcCBsnjfd9Y8Upr72UBtz6q9GMI8kuP1NV2BYpdCuq/BvVvvOof8wOIyW4cF&#10;Tze2VrOfggFyztuDlukh884rXbZhTseDqw3nniQbUR4J/Y/vL2PlWIXlTqGxML9M4yDYcgCC7tVf&#10;++HF+cgVnOULrAu+KdVNPLdehpYpNjaPsIIMl4tDBCjZ9Q8PmGmVzq25SWvyuW8z1arAe1x9gQ9N&#10;Jm7l9FPxkMwntSn6VimabnabM1FBl7npdy23IExnZ5/BW7UQPxLObFRDG4ztl53JusTkYOtZma4F&#10;DLyb4aah8g8sYN3cfXjSuWPFv3KdR2voKlGM4X4vH2LDoFLLvkGX8KD2Nn/IQGsISIbeyP7TEYxd&#10;oVLLwRZNRe6rUr2GZSTGZAJ9a8lr3IJpwfHQhvaMJTM2ue9N80wRfZYmIVjbzFUk2WtltyCkongB&#10;zfORqglT8ZmK6RHz33n0Zht5rIesphDG/+q7d7h2VmrlDqIU4srJF3t96UylxmCEKFz9OJ0CIEFR&#10;5hFuDIXOUQerHgRSTeWXu3wEdXhdnwq5CRT1ppR1BBJ0yOo7psbB19owO/kEJmB/T1PPN2IotGXm&#10;zGxz0idg4nj7El6fdbqvnnXhPQr7YW52UlCQlIuLjVw5EsevRLTVW/Ge4h4Yeg3ipOCnR1PY5+GG&#10;IZ6ob3s5YhdPs0q9shl74l9R6FFlsHTGPrNWO6rT+vnXBqv6RQNxyhbmqJ2PfZ+ZTg9A3QVWUl4H&#10;eVMtluZgjdGciKtB4Vi1Boiil2BTOHe/gFNjCKvV6tv7rGdR0K4N1vMlXf+7pM9gfjzeqYzyUAvr&#10;riG3s68O1X1Saaen387N0zXcdr0L7hwxnNnXLjJDZVSDbJ7X/nqQ/43W09Mh//5GGw9o55Y2dpja&#10;RWx1JnEAFIjxmYM+nqJDGPRTkkJI9xm1+xTms3wDygytWR28rqtNWNg/Hsw2nY8V+Wnnqc4QeIXV&#10;/iL01p340p1P5RZPWCAaULjxr5MVhLM3Zsvy99ifBXs3m+1w/FFb+CsIU23HgwkBlboCliFHdfNt&#10;Jg1tXK6vo0NQ6TwEtW6nb6cFIPilVvTFKtGCKftw43w5YNXmd7nHc0uGfL5cRCYm0g/Q0yBYf/Qs&#10;dnY193jxqyJk2BDGzEm75jOxqJfeVQ9KVXzATYZt5jWdXZ5vCfPYZIHaVSGPVaRxTSg/wkLXuHQ9&#10;6Ap5zJ5pULME31IPC9/15TN3ivfHdgDwgiumK+9asXNM1dtfOlgMs6VXy9HD8lPcTYe9wftkb+nk&#10;kfFa13mFqSc7f210IHdlD9OkiJXfDOiw4kT9iAB/ZVfs1iz/4+jc+k31wy3+v9ovYt8lFOngFEnO&#10;lYh0ECKKEOVQeD37re5nrqu1LuZnjYWp+j3PGN8haERLrrXfBmdMB29h4e+kgwcedvxsNRCv8FZB&#10;BtvSEeF9cGYzzi6XmZw8KLT1hU1O4EnAV27hcDBlzeZmJLaAdFsEIDPbP2hNaTV6zPxrb1g2Th5T&#10;z5bzu7Rfx0X8RfQotdSHC5DL8wcnlZn4H7I1jgY3lR+PteeJL+7AUY9qwdKlqvO+M5pBxPt1gd1Q&#10;dAxGtQqXE49A4yHC556z34xKlknRbB/H1Qd1zsdkD3xmujWSAXQKjfB7pv+EoXlu3GD/Zp0AL6Av&#10;aA/qySHfZ55I6sbcKOdTzlwWbqULb1SBKlphsNii2wyFJ6PdtV09Nr1ubeoo2R5SM98yU9MWI7rM&#10;uedsAzru7M1xdE/Gx82zSr4ktJobgEy8p7mRpvQeJXFwfaOVgacc3XKZzR4b18Yuv1g+j2Olctvd&#10;Murtcr6k00E9swOK4l0a7DeVCubUtFEy62jpZnG2773+E47eXjlR31oubh5vy9+6/HcV6CmT8b4M&#10;jAEvruCVOVKhlSXQZNZk87Gqa+punEuDQe3h69Ph7de9JqtwMIQcDt2Q+nr//dVumbQfRpte/nE9&#10;lGungWD36pmXbK+oY2cGrlTfdXCQ0b53ln7nD3BWhfNAzo4qTqPrw/I2SIpwibWydibGlvpvotOf&#10;SzFHbn4EXUT3UNyIqVf9WoT7JQ4YDIwwMP2aDY7JdZEadSksKs9+1rQEcj74+2yOs9GkP8fAglve&#10;NrJmxECKssW4hnVjFiGrmfOWOSsrt0WHlPAEknRfoLfc1u6xhH4PczRa9OLN8+NgL2+VyB4GJH6n&#10;PGwy9yMeDry+sii/0lsMMgyOkQJVheCuXymn2Er+vfHkGMaIPVuTBN/OSmunTZ4W71+I5Zhk/c3h&#10;41ph+Ez7t9m9ss4WTsJupj3WTf0+v9f0gD9kRI6pZaibuGs1257+E2sgIxUqXTGYv0d7u+9N+fu2&#10;ozK1QjlB8/yz+hQGBGMPpR7bjvdzC1xNO0CMAykpon2yunswgza0WygDXB6Xc6Ncd7g2ndqLI6MU&#10;CJGXvUXNSN5zE5ChKBiHx0R9NcDKv3cKTszdLf9Tm/YdWlEJ6a61lP7qemyxZmlQOR+PsVXCZPVc&#10;MeXxkF/vDzX43yO71tXx0cKbLBXCV+E6bizUpBnNFBvv7h+Fv8XKaTq/uehqJLd5UayeOdpyykBL&#10;vmjjS8icx4/mRj4/jAqXVabY1zVrdW1arX9Tp2EqB4SoHDZdr9Nv0jc6eAVSLC7cm9jfmeazelgu&#10;b4XWbbj/51ItbM/t8nZxNgIAyZgtMSKp31yWWzv/NjDfj9rDNodR+YDo8nXkO3puWdtfdsaoc+Tc&#10;ue8Ni5tM+LVhu/SKZu4Gz6/qY1F7ROKGrEV2FtGcCzv8m0CxrXohiLWcU+N2kEaiysfRKrLdhV3l&#10;Mu8MbGzPhX72CNsbYUvAJHGPp4f5kvaeI4so7d6DyWWSt0TadshAazcJq6o2MyfT7i5E9fb19qv4&#10;ZjZYkMGuBjWbHYUWMcj77f0Q300O/fx3Vp21SkxBqxn2NlyaaJeCbN+bPr2upeaxjS7G7KgqkUzF&#10;DnL23emN8BCIZuq75ZVEs58DNtpXCbMFyCnRbm0IMnDHHZ9Jcf6cHgBYRta98vvOIIN73v0j3WGw&#10;uQycRmG85eqjn10aF+1sOYD6AhqWPVSafSSInSbV2j5O3rPada+zM76+A6ACd9gJN/K8nrXT699p&#10;rTf/2NBrJj1rpEf3b5Rc3KOnL3++wTVr/VrDwjfTPHmkUZa1qHF47JdySMnbj79bjSvvU67OLAjv&#10;vLJPL9ws+Uwfo+a8RLWWqG4zZgfM0JM2sgOZRWbHToelGQb843nYa+6Wa9L75Onczqvjt+uz7K9H&#10;TJmcRgpOmK85M2n02og+mgwYl3DDJ52lvOFzdb3ZCqmDI2FKETkKh1vwydRLTHXU97BtEWSEyrBX&#10;BCr3C0Ihutaa0c/reORXfOZt5eWrIS22E/BU8+PrqyJJ9419KonCs/KZF3uL71jHy6hiVN/V2eGC&#10;zk1RlDraYB5PFeWwPQ93VDVYv/FrADIlpQ1mVzY68hbtlvvnjXED7P8h+ST+s7ZXX0iQecH4psjI&#10;J5xXP+Y83W7ceIR9ACCFe54H+wOBX1x6yBSbfDFgKUE9gxqPE7XtleCPwWhb+jt42DAY8p4PiK/Q&#10;Ri/sJBFpVPe5dab5tsxx9wjkX+w4HRLa9sp7s7Svfj7eyjiLkFOXB+NJfVWHjq45mtm+KgRdjofH&#10;BhM8w07vMDuMiBoLtPxvVQCZQwpxfLcuH6dFisVmuVm22ZOA/3+j2ZF1O+wOyAeJoOWsOgQGkCxf&#10;OlJlJyh/TzHhtjKBpkgUxkn+JJE/kOo96VjAOF2DPTda66p72DcK4hz5W+Sz8gFtPrEdx2G6cBoN&#10;gcQtLrSN3VJLnSN1Ou4ql46+6DluJtZ5depYpg6NkgdyVZ4nJlEEtoJ13/ujyckvU0DzbQyeHH7J&#10;dzDiNC/HofHswAgNZLZtZ/rcVo9rVVIXcCKs3b8e1wADb3gjv+VNoUZvGvcEgTqBfvQZyr3o8JxU&#10;1RVavkP3wQrB5GnSIu7L/r1BLQJr7rEW2slyYACixiJ6GZVo+l0AGcfBt+O7Z0TUhuux9u7BFYAV&#10;JkK7MMM59kwwfh1TPftQCKezaBYCL6w7Z55WnOm08uKioSLRWNDzsxa1Q4OZXlri2yQTU1vjsj9J&#10;Sc0qtdQOATLCLMjWRfJ6jroQvI438juJiD2+unXpBkMOawT/E3BfYKH5u2cXocBLunrdQ4WXz7NC&#10;Uuis0tBKhPDYq3dvV1X8LV9YCklSxRMAVjvfP+y2XWVAxtyGqUIVwbOyx+OYiHoDnODO/LrTGdas&#10;Z3deo2uZVy64s+XNZ97afQ0bqDX6lP1MzGtzU/kdR91z8z2oxreJXEeOmSO09s6ztbtlFXtCBoKT&#10;oa6ATCttlUoXABElKr5Z1MIfegqhyDcbDfxp493PX9rFNrw4eKiFitU8GDNkWRdK7ce9eFn6J5Gc&#10;ouO4Q99n3yJ7+PzatcXr1svk4m7rd791QnlLt45/5xvZOo5ZknvUvsWDt280hNkRRVtwmayPpPLl&#10;DizrBjm6tfUSbtq3cdh/zHOfOrg8GQH1vGVhLWW7qqEUN+4HvVnyQOngM/Jj9MTm2Y0P2+MCr6F/&#10;E6hqNp9mjatfazcZJ5pIzU31d9jsDL4TRcZp8zaLbweqaZwPaQLX9HPpenXXp+Y0c4I83H47KDrq&#10;l9+Lv1dUklQHA3Kh0+0DvjU/Fmx0O0qea+PPnBR3cul0NflSl4F+8t129Q7XtKUwmNfmLX9FAO5X&#10;XZybFVkpoFY6bdBxBYkuMR/1xWy/DytJmiiZPFLdamIy2fbUWT4yJ1CmdPm1iM5TuD4HxLQEMpl9&#10;SodKcaro7LVrWziXGftkfV1Eu81GndHRzSsIrW+7V38+m5lr8Mqf9rF1zR1/Mlnm2PI0RzQibmfX&#10;yPTCwHbGzCPmd1xAeEqZTFKlr8sMEYIM/7Hl9yCBTkumlzlJ522H5zLKcJTFegNd1GmkcRmdjqP1&#10;9Su54nySZ5ndAYrcm8IgU4rPAx7aaNBT69GpfAcj3Q1fG55vC9JiL6R0sc3Ppt9w9nda++u70B+l&#10;I3JeTYNzNoUtVrmlP1RHK6511mSY4qTolRwzeD+N8+YedH/OOXrPX6euHguDLeEg+wutYUmje6hS&#10;4J3eS26Pjao0u7zPMtpr0Vbef48ckSQ/S7PsRgem98rUr+Ssgb74R7FKELSN3RXkMT7pcbaI64ec&#10;xCtD7+YsRypxh8ZwzHG6mckuwJGOUptjJUXS4YYS9pta8kqTl9rhwNqQxXd/N2kBys05owTROr1O&#10;5ag0kg6WAgTMIandK3c48F+DUVT3tk8inqm96E1xeayi6YPQ5RZ1Taft7ijm+JR7SOE43IqvRHj3&#10;DvqzplQp+3Y1OzW8eAEZ8Fl7cnYOtSLiHcGAaSRBLZ1QwJeu+6Xg6/iuiUz/cphPD0POln2bEE90&#10;2E0Zy2JXl8x86/Zvz5/dPzvs8GRx9XOvUj4sLm9m4sVMJd0JzZfw9/XcLu7l9xCVW1Hbju/jmXbI&#10;aXygVDx/4gyar4/5bY52Ouc8pQmH3KzNbHJxw4b8hLfzuFymPjxoDb77yVml3V5LXXwzFUxYVsY8&#10;z79Y6D6sPB6zE8hwK8twSTikncOCy36CZXnSmghW/hWoxLw0vFHlq/Me2yeDvh6SDhFH6+UqbtL/&#10;/nZ+0iPoi4nvD+/ncZ9/PzfSJ8u+Hu7f08B171Mdg/UpyMxa6CNdXRB1AjnaYdAu3Du3RnlGLdvL&#10;x8AZdfIvqN6S2yG4qUuK8jp8NF9qGsVMS66yXkn2DKMAsUx637ojB+y04JtbJfg8HLWRySIPwzmE&#10;Ff3v7Nls2Oc3ca18hNFwxPLDp9xFS71QquyZcz13GX8rY3vb3f4mjGkN5xyFoGoIfLlqMsnGdds2&#10;2+a6ywN8rIjCPSPeb+spOw/6y2d3VfLnf2/U6l+PB154vo1GloephB/g71PqEEMgItXjza/52nqA&#10;Bbw+auxmekU6Goxag10PWWLzeBx/yMJ4oFhGQ2pN5tf2wZrL/TU/Cq9Q5A1Ll/LDrnZy8qpZTwx4&#10;NQi7hQbcojm4hoEYIeDKagkhniXb767AfuWp22LGyvV3exYt6PVd7auz871+uMyaaznk8qgj50sm&#10;yejlsDfAav/3v//9l/+f3H/VermOZ+y0c/u84US8HK9am5mRTA75DUj2h8XMYT3EatLKbrub6XJu&#10;vnR3VK3IBfF0VPKV0jC2n4Vu6w1bnLFTMo+3dKNh7mmfGNx+HEfQoRD7zLzqVZP8BOiAjtvxu8Mc&#10;Zu3i6h1RzlP778JjOEn4OZyQqHjJGWAXk9YFjRnDdE7zgCG2Xl+SJQzP1sJuHoj3x6p35pNG2Y0u&#10;LwpWYxnxpk3iFux+qfLZ6tb5QsmEDV/7sPtq401tuioum3pyBZnuXX4c6TQDVog8yr1fFGdTby0V&#10;QzsKi/IUeppxET3fe4w6bQxZQh7GUQXto3aYbLINhts3NZ5fLiOg8DKJMc5lJnRwaS+f1OCWGzmP&#10;jR7U1b/PiWMaBYKyj5WLrfHzamvWPnUg7zn5Kj3sRhm52Xx5VqfCJzjwaafYvtmGnG0Jt8VZLA5P&#10;2Lq0Yiu5uF9NvWnNXMnHgBgQg+bjTCanhlC2Knl3cUJBJis1Wy1wg/SLg1mfhP7LwAveYEl2n75M&#10;f2hpM52fUuJznxWzYqAaxPbdPB9oziwtMrCiVJsjkT28GHq7zqhCRa7jkBdzz0SzUxXz89wVDR5t&#10;Zgsyb33y2m2mYAiNRCRefQqpm/sQ8aOYglvVTauFV7qA4d+cqdDD345c9aCrd+2J/PxhLoJVc9R6&#10;PVbvs9z2JUaj6siSXMAL6zeHwXLtSMjYj+7+39V6G16hIkepW363P8pmZmONHdWDgsbmVRVOBCd1&#10;46XJevbde5BY2kXcXSMFIduYC8SizYglqgyYEwuti/fG/JLfzNqMUY+8UwjOdm05h0X+4VD5c6kc&#10;sa5YnUMUExrnqS5ST6krhDuI3Kl0W/MZHEXP4KKBglnuAjkzct5q4aVNl/uozcbi64ZIBKx8p2/l&#10;xNu6+wj7eG04rCnv0Th7AvzRgIRCqzD5O4Qg5krzV9yVWPUm/ew0D0yGy6zM6s90fxaWrza4pQpd&#10;gpu+HAL9SavuR1spv+4+oKovATp9MkqjHqVZp4qpu6XA/th1yxU9vprwAZhU4m1po+h/zwUr7fGi&#10;C4fSxs9AtAdy1uph1vxd98V3Zpr8htyTWr7VmiMqqeC7Rf0ID0dDBaM7PoILq1zV1ijyRBzLYGtw&#10;Yf5HXG4+k7gqXttkaP6++ImImP/LF1auWD9fhH1luGHPxXoAxR5OI1sxO8Gsws+IG5pTiNR6YFZJ&#10;usvZrmFBJ45Sj+MGLRXs1XLYy956I6if4rXMvUWIJVKVS4o3y2xxNHfQ3ucFgApBZnhCVsvVxy7+&#10;IPyXD+xV77sU2eVvM5N/gC5af6/FaQetkZmy+TQ+2J0Se9692uLv9rLNXfrIiB3kry+emh7rJSF2&#10;zdlkVO0dU6h0OpSdigsW0vvfflpEmNuLg3bOuzu++KU3P0g/tzzKlLyj9OmsDLfAPyjh2p2K7ort&#10;1DOYWGnUk4gRPn2ics3hfz+MFPz2kx0MOUpHKXK6Z+DDhWReT1qh1qj8/vtN4+wPVWMsmQnMsto1&#10;9sN4LQ3aNr167ZQvZ5XPa+1t5kZKva5nomBbGitsOF1OnK53nIAZUQpvA/7Vhk/ie1J2R8sITyPq&#10;xx1F35nWI6v4OOqjP5cK/Eb5+W4klZ75NLfU8uf6upB36G+CFG/4Z0g/b+eRVPPFXGFb8URx/So9&#10;hT54F2d75D5ncaTfnLncnXfVXDG7Pa2mx3xNv482s3XHpZPKbqJdUgRkIF5RPwGao611m7XY7i43&#10;OV3r7V8vqLSiRoPloN8dfwtsFRFvtf5RFCrjdA1uI28lXiBmpBCPKB72JEtqCQFa2ccSY8tKs9BY&#10;I3r9Gls2T8JFGWSyciO8V/bQ1r4QFqU88pYPg4JcqvYX7SdZJMcvINGUP2hMvF8Ph+oFMXYci1uL&#10;qu7ahQlUxmzYKGSOz44IDPvTt2T0e7aTR1Lajsn96GShx6b0N43KCrWOJKH3Q/lu9qP4JlNmrvOE&#10;BrpbDczHBbHQ9FYZxXvneLyem0TLWmlw6/5mF381NoVNbOmBCD1jDfLUbXqX9hHV0vyWmyQQGanA&#10;JGKH4wfnCzJVLaOHhe9aW4qLiuq0JaN/RcwydKUwD2yjb6TLT4XChPMmB8UCgwq4VJ3qu+9mPkKe&#10;6nHsA8W/6YxYwlguzB82Tto8Nd/pZdsicNq9CJJgRbk/J0Sf7Tqx2+QQMnob/rQOd0WDL9t/fViy&#10;FhxGM2yCZOeNZa58v115wi4SW/sSVCxox05Q+jM0hs9Fb7WRPiXgjGa6C6yISQCWZDZdX3Qhs2ux&#10;Ig0yN1/dn9kC7bzh+ENmc53pYptZHc/cpD2/M/UUolXo435zotXDHbpPETqyJD9L8gWNYpdDBzob&#10;nnE/SyRQ6v5+leg6fX8fr1pDN8nQtVs70rvm/sZEa6SRYQMGp0hmuhjlyMj9ZSAh1y5C95pZO+Vw&#10;Z3UolDqO3yKT5cXaYntpFe/22YRl9uzczK4qCn2+d4qfu8QlB1+LzpeOAm/EsNrP0OiqYfvk37CY&#10;49f0KPOeJVnkGkxNJzo12M53UVn2+U9JupB6rDW7VHJlBXfVkhQNxpNkLUfQyChOiT0QWe+fYh6K&#10;imMhbaKSjM6w8pE6KMY0pT/rRsBNVuYHZNpqRTg2KrWB1+UXtbxH1Is6ha8XgZs4ard5HQKhpNeW&#10;uLJ1BWpcTwj1wjz7+LXCTuWawbpzl/UeKhbe4mUJH1znIeQI7trgqsC1nJmGCqxB8b9plIusenHb&#10;23HmCFCvQXk/oR2V4ntmDv7FBikMxujrCLaCctiMH/kyMsvliF7sXYe1AOn/OnVOdYFYPqnuoiLc&#10;zHYEPtIjthkFoyqef8ftvphpNUFmGgD0iDXN76w0hucA7NqZystg9dSnKXjLwxPe8mZGj+DSwuby&#10;yX6Fe3DR98povmjporZLO6kx/74cz3V7aJ5ub/qtVrF8qs0nHTzsvNYbtDCpPf7eNKK8joyLrjTZ&#10;16N4QOf2njWcM6zD++ybS4bMCbIVPc1ygy+UgNUF7jnOgiX5ig321XXvB56PdIsdOtyxRy0Twbtm&#10;rG/hdNCdQwPpb20zsl/ynxNi8Wovf5HWY5f03m0ULVJaDDud201uqyNyGKiF6dy/D5ouUiAmp6jI&#10;93598jg9c8Cjm9bO6LewNH+neVs1Bhz/g+ZbLJM7lti+khdpsAC6COp82yDjN3/JJYdWpgrOFGZr&#10;ZGhZSGl4L5y9yyboSVp/FWKLW7Vl+Pw+d1HVh61pOHNHbsBK0nYRNc7i7XYpzQiXV+uKmpAOKmMx&#10;hRYbT0us2qrDC58WyKw4iJplksMqytXB9b4D2uxjRYJXZcE8KXdGEhQmcZtBgdh97IG4aV4Lhwcq&#10;I+d2dBxlP8q7TiTMc4Ra+epgOv6MJ4PQnwNNvpUn7CFdCo2W4v9tprpN3LWngQV1qLG4yzSC1xHL&#10;G4o4baWkPzBaXL56OaJykqnn+N0F/ONTA9/cM+2Xgx/Xkv6dZT76eIrkHDV3ejCTMq30P+ULmHqo&#10;QWCUNqXPufs3WJnKlEIZsTPqboCau1q2gaUqSZe6e476ejZ7ISVkOEySlBK82v0UzQ5gQepXa93t&#10;Zo03Ofki9LK95NfPl/JPvJ3WiNb62gcPXkq2c9Izup2vbcIFGWO41qPJ/JPO3rirL1copHa8RWUC&#10;z8ut8TZX+AUZ1ujFieF2npi/zuSt/dcUAWykJ8mT5br+gRMBzUWVztVlCH1/uqJqy1Py/UKzUibr&#10;Y5O0p4LMMG4+MguBybYGL7Fd9fcDP8PNdO5QXpT30OAOOYLGszovBHO1Gt6Rxnx+5xk8156/NGrq&#10;nxs4nJieLZbC3DrUYy9lxCz6/fqXehoQmmsb5Y0X/n09V8VLhAwBvOy9L5fl8vyYzyW0wpykVgYH&#10;Fra+ugpen/WV3try3NmpX2T0gjG5XLFMa+Hs2eqa25XuE1YQno+ROp3EAFlYmZdxd2G132OqPsxf&#10;Kn+vRrMNfxQuLD27ntrPUth8fuahe66BgW2xvBI1Ap/BRLYkR3cNeKBDBWnnYehdrNoY0XXYLeJ0&#10;gMsiJkOz/IJB6VWd5n6qd5FzZVoWtJTQlq41ApntNHamWEw2lxYYKW9bKpPP5y/SqQ5t6c0zIaL8&#10;ZRmb031Lia+QXWc7UyKSqvupePCT7Cbs/s6lzIMyGsnCgBBhy+rKEQ9UtWb2idwB/Nms+vjfMcrY&#10;pOtJbfPK1NDnhxPKPncdd8reNr+ujo6vwD4I3Vm0JZrstJGtOcXclugRt+7wiBG9xwAj71antOGt&#10;6xXvNQyFjoUgLz7CulCuJ0gT3zZOZCM4gszisXvIVX0FTQ/0xi/Xhb600WYyOMgmUfbt1g+l0R+X&#10;KFCSVilXEauPO5sU8wvt97O3Y2MuBnX93HqTzg1LtuDeqvH36upeIt+XehYHBKZ/KiB/o2/62Kj2&#10;MFVrzKzXj17mKt/tZyC5sOyWmxVKGnMf+Xit5POmMvh+0jM0sjSWySbAS53t09ZxjqKgKqC+PB3w&#10;1d7TBlBwGHpNI4LHjWnmleyGOePxd8QVbY8kS4/Cdx+dVBShOwPis5et1WWKpu9iMVgSB45vEtz+&#10;dFftMyuM+Ion/DqkY+NNvNup8C45Lqj412ML6rn44fo573wqwhw7Gb3XL1TNz45/06hj7jKcFMsp&#10;sWpEb+m+T9Jcd7UTHsrBr8bBpU4rmYBxk9qkdaHThe58FhnO2oRz19KKBQHfYejL52u+DVnLHUl2&#10;Xxni3nuH+qGy8c2x6qgfPzMEmcr+je2n4Jw6MlowYgrMO9vWRVb5mtvyKZLeFvqoQkMp+MatJgTE&#10;zP0sG0H9pouAM8ZVytFMGmQLAXrqLDL1/hP8uGuefMHKUliQ1VDBmOlp8vc4SM2v6pOvm5Zs3bEX&#10;NW1WkQZyTkc5ZL5Tuq3RtHUpmV3w2yAW5pdvkGbtLliWxHqjYaOxjB/NRQ8T+r74SA0gU9YOk3RU&#10;rFd6v33rYNVLKKT5238naZ1Kl5r5tSkgj0WrgnNTK6IBkLe4wFvChNnNtnngw15ZmeJbY3bVcNqY&#10;j98e66Szfh9DUzpNmZVQ6I+Ask0aWiE1BnTBJJ7xe5htmv69Zy1UCWTe5KkZVG0T6Lz4xAjGHYnc&#10;zauoTVQnwwnVpAW2civXctDIAJV/Eyj+vgSTzrrX4WnA6B/OmzHWd+MyFpwWMHuhnZfsL16G7JPL&#10;1gHLnWh8MzyeQYYWY3duLPyZvNkMuxuDTfJ7QA5jQ46/Xq99d8eJkNrd0PkYSKxE7Z02hp1T0mgR&#10;ldsDWT9IdR6syuCBcAtBvldVh6cfOAgr1f/n6lxiFefTM39OnapvJj36NCO1epcZNTbYgDE294vB&#10;YGNjbMA25g425mKMuWMuUS7KbFqTZN3SzCKbrEaTRK1sokSKRsoiySpqZRfNMlGybM0mrSj66quv&#10;al46msVMSRQU6NTLOQfb///7Ps/z68GiFcNK8qRin5+XtXhvvm3286PMWozrqOBbQd1WQxAksX7A&#10;oV/JoeLmcM86c9K5pXYA1+g2yNk2PUSuoqI1HyF7mZIwWcGSI17MJSVUr7jopGt2J/EKnM92tzWD&#10;tp/KO91WLsLqBvjcZFJJnSvjzvUQFoa0TGv1MrXQUlWmeSG2PTKrJE6dzNShO0fxPDD5Syieb4kz&#10;i7M37VM4uowuVXUNmglYXLO5WWkqxfpVyBBAtUAayjRu02JGtK+O5qk5P98Hm+sYLS0tMw9piHwl&#10;hWdpio6TEP3GEjcuDKiAnGBfJ1X9di3pKNpfnHPz0w6JkLYfRGp3GgTSGXZPozmnGEpN1gk3jj57&#10;0vVSn07MllZgEcQS5I4PjWtHaw5fN2Fxf1vcQXQWwk+cQ7wXfYSGRiGttSKhI4wum0dslaK3I7rH&#10;QKJdIzYA+uwyFjLWWX+fEoDcWin3Bz3rPMosoAx9qiY1U4zQV4XUBwVIm9EUTEbVmgmZQ8ooNOke&#10;BuytcZ+3G4Hx1koxDydl1OHS2DYBxZFLEPyyTR4KhdqhShvJ0WW82iXW1LG0VZYHsUwxwmH+3HsS&#10;FUhnEmV0kFw4Us5UFiYp23o+KinsRh+Eci0AUNKxUylOwXRjdQwsZym4xuutZaUKwrexYBPR9DJ0&#10;YhXUWdYgL4tbF8mO6l3Bfp/KtG1bsJsmlIHGMLQjZnpdHCDdWSZ8MjdL2T30+epqVywiI7HbhAVn&#10;YRQp6KbYdl2jmrpaHT4Igfk5AFNUIjXsEO+eKRyZVNWitZiyZjkmDDFIwr8UOGd5DigulBFCe4ud&#10;VAEjIEwK51mkhueZFhmaFaet0y6+KEI8XxaVvZUSHeopWdhtQdYzV5CI0My2IMjQHFj3VSWd1Pze&#10;rWQlh7d+HgZyrpeCgGZYZ0bOg9LpFy3VoZfdJumWdw7mZqC0Q6CdfA0Fq8Sc0emIyXJDE9PaUZ/W&#10;wYqlmCVdrPCD7fyQXbubcNcoHSYYfgPm+9W5Rxj13I0oMpwbZ5EtmzEC9HBjDWLPJUe0VHNN7RbH&#10;RvFrqAQzd2nGRtRwEldzBmu0k1GGR6OCsDnSxUtpGAQlXszBdusxAPTE8mBazUOyL3NwgXknQpvk&#10;0HIMHlL6wQ6SmRePTk2HsNBna8iJQywGXRFmkpKWSjlNigpyYnaZT/nOZEnTDzKWIrrHcWsN8D4K&#10;PV0Tm/C8FFBIIi9NrNbV1PfnvTWIOlQqVQcJoG6Pkdpx4cdATpe5FzHNClDPnfSxQKQyA9tbbdgY&#10;nFXWO5JkK3uk7iKT4H2XDncRLJbMgI3TvnpG0ohowS1g0zu7vqvJJPnYjiJ9rvdYuXTC3oz4cr8U&#10;i55ifqmPBrrBsxzeMJeZDmWqdzj2Rw2Know3kUglzx19whS8exOUjfvIBCEsnxeVcbE7rQcvILl8&#10;GkXCVTlc0IldQtC1JskdtmHWEPJRGS9vU0QrOQoliyf31InbsbQXEerPvWe9Wq2n1dgq3g2U48t4&#10;/NEKiJHuTkGrvGd3DbaLL8FNyAckcxdQqsgUcIIrKxGYqjO9qPf6lzlV9UGRfCN7IAKhC52twdPk&#10;BINkKWXALozyeO8/r55G9hqNIqp3Jqar5djLbBf5y0re3izRw0Epn7aiK7Op7Mc1P9CiEAWa9FmZ&#10;Gy2IQrWEhoosmz1ot8FFx7bR48mBkGYyOdwYbVM5Xkxg1bKzDW6qUIaskmDWkw+M12rZOUlfpHZ8&#10;CxxX3vAw8v1JDKJNXP/R6Knr9AjGpThZxDr5iTeaGdHyEW8ljdq5e0eLG6y+y1VKclVIBoThhhip&#10;HbUi5bFRf7lioIxJNUM1jzQRhRs95p16uRvn1FCRMcoiOQ+qu2uXYHLtZLXc6aYLPCjHyAJ7nE56&#10;Fc1N7sszCPFs7R4jGGa1Tmni7KboRKUMTCC7c13YyjxWYuPtZ/N+0M/uYFXulMUE3l/3ShMsYeXL&#10;/m7MJTw9Th+pR6dnODYpRjA67aX11ERZNMDSHvDDXNZJnQAEn/fXwsmKQsh+065fx36KzV6UoaN2&#10;gVSxnHlEDMrAZiwZUqWMii7APXDFhbwJK7gKLL96ztWge2rfWj1at0rXJri+CNnjld6xGfXbPTXH&#10;oIHbfKJwvH4f1FLS+LJN3PJypTYpXMKV05qWg9alwi/zOSjDZQODdGtKy3USHzMceQbeDsC6Fnx7&#10;m7n7HaQ0o5W7UUlNuybt0XJPvc+agroZKgAqpR94oRa94GSXl1vy1Sjvxck4kWfBznqZIEE3oLLU&#10;Rh7OoIw8abJ2/1ptZyJFLpzTSpiV3NqV+TM60RBi4RF4++iiwatBHhF6xZ3HXHwinh6M+m0z6V8e&#10;LSBxRTLGAVzIxqkb3GPt+6Y+ZFGlGBd7ByOUH1LPGYEpMaMWgl338EnsVHFh13Sz5/wlP5xIuYVr&#10;A/8uhXYH0kw/jATdk5bnEk6jVBj6O+3+Bs4vD/m4S3nGbtQgmguvSxc4uUokY9Ilcl4Ktd7U2sk2&#10;lCEH+VhinXOVGekg9DQRbYZiS6acKXTUxS0bu98Y1yILISTeWjarkW1734xw0jRYxHNyIwRunBTD&#10;dmbeFNFNH+jshR7XN6P8Sos0srQuzuvkuZV6njoHdQcmb9xez+RUb1Yyy2SH0qkIWGXVeqE/qXZn&#10;6GYdtSCStLONGo++edNTozpEs9KjcCgZAS7eLfTIk2HctmswWsyszNT5XtusUjg/Hs9rtyTgEqHM&#10;oknrPD+JplgUgRHkweihWoeBrO9iPrKPol2UuUnoPqqmJ8E0vxnk9ptynWfKp1k77/bGBHkXvDFD&#10;u+tNQHOO9aZaHPo6kpUgs6ClsEWYMdGj0vN3g+1TZGLsjCeB+Ol8zaVb9VogJPbbSCm+ulWNTb/B&#10;uFiqFZAEub1ghvX8SYbcGYpM8Dhfy3Kg88XdOu6r+zvj6MVh8s4UgPHmJDvVEBZmYv1l6/mBHl+x&#10;4iX/4MVZb+LMG7w9cI7Y8THatfPFmzxEG/FO9aTlE226Kg1voBsck7W4EmQmMMDQFlIq0K45mUQJ&#10;wWxTk3J9cEsGrwB73l160PHC19w6dHue007tEcQYLIXdI3lqVx3ZyC+KOTHmDdJsqeWYCZCisqOk&#10;LBduZPI6bVdD3ELHZRSvupjG9thNjstiNF6u0jUwBp7STeR43WlK80SCwZlR4SC161UoE0mNHJFo&#10;plojBhNOmspjoTB32UW1BUhtzHZ6fcPIUezSS/aV42PRPDT5WEMoIAPIv38UILzXL6b3Q7F6STGN&#10;mocOYsQlNGC6HXKtiDMDu+212OZ5TlMHudMoxEGCB4T/n5lNZNqWQ9v8QN82W8MSny9llGR7P0mN&#10;LvHDPOEiydUMvZzK/c2oAiGpNMBAbj2vn/XT46bZqI7u6+MlO22Yw7PYWz6cJAUQp+fhSYUjugxo&#10;T7ETEPfZKuKz0RkhHUuTQgVvITERrupBZrBLtyqVS/lJRWw1t4u6axdUSwwlNRC6Z5TT0qlbCWQ1&#10;grcfJOaadJGirWKVFONHsjhSD1CGJApwYt3b4KpIDyMAwxoyTTx0sevbO33L6LJ5q82nFWaaxXe1&#10;S+6RO6d6cru9C0E0u484Fccj1+tAW4y7D5eC7d2mL3grsk6vDFD8PqztcwTpQBlzQke2sfQ+iNWa&#10;Fgbb7vRW7Hb02zIMayu48Bi19bzUmCxitRxVrrOWdPZKVrDL9hfKKpl2k531Nsx3/TAxQfS17Ny9&#10;SCAZAEGWDmZUttk02ur5OSZy8pip7AVaNYDFKyTjyCGT4Lb7ZOnYytacy84yh0vhvC1ic0ToZPS4&#10;6APhmiidPKomnWkuC+yvrbmD6V7DElTQsKquT7qrHvXg9ju+fCeDlxIOZWpTtXlezAyB0i8SXOLD&#10;h2Klsp7us2dASUdB3oBxSa7ZhOWfYyY7AUc6ys3GlNp6yE1ZtlH6uFkfeI1MdMz1RJvmju1to08c&#10;0qCMFQUDUrkHE+7ZF4D1NYvWdLrhl7DjDfYa4ZCUGCDUcnEmiIb9mO2JDCxcRMrPkhMkOZ3j8eLC&#10;SbCt5REyh3OD/BHw9MAyzy0q2AotFRLrReIWpc5ryNWaHpN6Hhh7UKZf6GmJ5Gq3okuiyxE8RZbC&#10;x7LFIk2s1oPvjXxyxIv9MzmPgJt63POFUCZ1DWHo5hEMHhMHXFsf0lzuPtW8ZET10mb6iJYaGdqL&#10;12m3tCBJwzahDFYuF/Jo1hry4evFSaS5yv1ayIJ8fBSEjr6xje15SEVILbg450+algpDqYVS6TZX&#10;Ox7LTHnJP6QqS0lAXANlxNp+NNlKTJbPtHsuJa+4RXl6SnBQpi2fwaDZHGZToJFPVOeTbUDJ9I7n&#10;aPIOulawewx4XELHp8N2J4gZ6d7KHCR3DbkNzobdXUYKHZ81FsPm4Jx8OE5uZY3qh+jUyfgqmbEp&#10;jsqmH6HnJy05M/AqjqzZCJZhKFmPeY1deZaRIqFIU2bYVqQoxNZIUc1nctSpiWhCprY/G1Vn0ktP&#10;z7V2/wDytPBDyGhMs56y0+t818o2wwxYtJkBVSJgy2+2oUy4ppLa2lcEu2jQcp9uFLAW7h+pSHmK&#10;tCJ4rTxsCdcHbwc2xTCpRtohhrZC8jGxv+5XQ4oqpNAJxF5y7Lg56pZXKei7USCkLct4yZ9jy0DZ&#10;13sMlLGYE8nkAtK+E5P8TCjaPpS1DOwGmHkpM4LI+GV1UUXvsxwvh530iuwlKDp7OgD97CzxcZh6&#10;I+CeO93IVGyZBG8Rs42zUnVyEviaXuMFYNENDvTznBZenQQ1gLECrp7tO97cuqEJPVPOZ27Q1Rg5&#10;7ytgOVj6WjHU6O8ltoPn2Ml6O9pBXk8MB2DFzL5yhcJYcB/hqXQbzT2lA+3ezfpC45qc3FcPq8Fz&#10;RxAs7dBbklri6/ygl4tVHrlIqLkrEStkgm8fidyqMhzvKDUVbQD3u3XXgouIMiptCjdegLCaobc5&#10;lo+VLTFME1ktljbPqJhVQkGPyYkSU4QTvwP0CSiDbFtREzKQjkW3oxp8dlA7QsNtfogXM5Rejucd&#10;rF9DRxQAL47HIRLWInvcjFaRWxCsLOGKEq8mlqPArZpsA7U3BRiRBMS7pVsQS9+cUNsGJDvw5HOw&#10;MltVH8Q6m+WM4vheu53u5rDakKxsmjbGtFhvjOyT26duSm+rR9NonEoFK24CAth0siFFIe82X5J2&#10;2LCRqGitdGfRvBXjSGBBo852UB7kQIRLhU/PNXTACyIDe9Ko+RcCOibd0YyI8NJKhYYDXqX6mQA2&#10;IXNdu7XfOKUZUTukM7lyNKWWsKBa7HDKIBbkyvIBZkvVcyY/o4nhIng8Z/pA24ivKrch0lvbWSgD&#10;EU1KSd/q/sMtpqP08UTQbTW+zzRsLpAKh6Z+MJ1E5Ja1HSmjAVcxB30JIRJGyd/edvxjpotTY57a&#10;UqEHYBn02WYSwZfekETJcu6cN+rDsB2rPfsCWP0eDi3Xt4KOgTw22tssc+i4VjTnhn7eIGWpWwN2&#10;d8eaXKBHshUVxmle74raROSBrZbq44MSAIH4nYdxrH21ciEjTF6v8ANF3SvTa2RPsIHGn71OCHJ1&#10;9ekmC325QhqId49TkwJV+NwNcB1Aka8BC0rHoAsIWsor79Gbq+3pYWGMbdwBlfARGhLiE4dbripT&#10;gjgFmcwetaRuPBum1TpB8LcOfNqCUEYtcafZ5FE/KXDssOFIs0XfJ35W6yT0YGnbDpcTfb6cStbT&#10;N3IvY1xqMt0+XPlOPMpkP2q6hhnXcloAj+pc+zCAAwyvnGqAoOwXtquL51nKSWoJUEbrnK1OoFLy&#10;smCCCjNj2g6UJxvNo5qna9VRhpDXFuN7mDOXHzhfWpqXEzMbsj4aBwlWzuLit8bJzh5qO3yBzG7h&#10;gYsPV6vg8LEIAd9Z6NyCwQoygTLZ2vBg7BMwufP20/lDcs2huKrppV3HZ49KgwwYNY5pxbz25pzo&#10;QHgH5Fb5XAnrTbvD+vBmTPCWkUNSXHGIbj1rFfMVqtVqtS9eJG5WWWu+vKdzzwsBtQ10XB0n5lG1&#10;THOYcE77yfjkfk5dD64m1iInwosHnoPtGb51rhEJGxYUL79UoJt+kDHYteXtxhUGBvsGCJyuFMB0&#10;Dre+UNdPu/AlWJjFG14o/Pyh3cfI7RSLZf3BejkvLY6q4AcaEHXc8bEy3V+4wzlONOATnL5k07me&#10;zOhoG3afnBRpiqs6XUQKymzTE73RowHKm4ZSntZhzDUwLpvrAGcrg3Bu34cyWzfYd+a5PRcK0YPw&#10;dCz64BuZyU7sUEKpanCzFLx44qaxbne62jILx5yVdNNakk5ULoFV3Ev3s5WiX6ftXsBJmkXQLk+4&#10;adTPLphjZnkplK2VqEGZjGPsUohI8alcOuP5mfvdreygOy80UAwLazboI1O37KiyznVatKBsMsfm&#10;lF8lEaaYnclVN3+YKszcpCzfy3bRVIsfYiQYMaaAspaI9j5DjXpSF8rY7V7QsHsNQmBmQUIfjkgL&#10;BEMuzgl1Teu1vS5BnR6dWb7gSMClQA5CQ6OChAweUnlwuF65aHzF1NfVKT7nLqhVXJfsJZmDdwFQ&#10;6zPgHVWUXqSgzA3FyNSkVzh2gIe38jiaSNbCoV6zIgtwPUl0mAOEBiRv/vgGpoihKJnitUzvZaeh&#10;IwCBqa2O9Tyxv3QmVwXNt0uFigxi5P3CWvbqAJ2f2RHW2DygzGSwMVdG4HA0D94tN2tVDgBgJ5xu&#10;pzLlg/1BeAgJC2U0fmjsFaNVkJCaS8UeQNp5BgxEgP7MFAftcIRmu+g+H7lUJTFzL8iJ+zJoGtkx&#10;XW8FoqtnS3XGkn0hnyIw80QVzaB3Mg4n6TpeBC/VZa22Wu+Slp2Xglx9k2bxPA5n6EBDrzSN4mUt&#10;jzOxnH0AVQ1ja0tYsyydPd+2GsN2KdeQozILmQSY6CdlKINFUgRpH41mrlJcj2H8GnBj8jQ474zq&#10;gxEVNu/b7CFt0faK2MvCqJuq3KRronPPHHZGzltfkiOs7cur5QFg0s4ChpuSxljaNCR0fMDX2cnJ&#10;QkrHoQwMIevUxjf44CLfQYINWNeixzxsrMepaaG+GsUKHiPazl0w/fBUoQbR8Eqd9N0Qf7+wnHm6&#10;1xd0LPMgLnc+Szh41ROR7UiLPYJOoX4bJGRk7rQTUEaa7yviM/xrGQhcKDo1GtANiDkHsPRgyTbH&#10;ebq+ymc2piXXHtd0kSydzj5rrkv+Bb0lpIZ1mFhGxtoQ4T13mKUxGKgXrj1RPpy1/SCqmvx8t08/&#10;957jwJzAcDETUrMcwdYbiU0tj4F63U5DUz5ZPpSMGJHrOg2lqAraiu3PMrPefbEaDYdWJrNqZG2Y&#10;x1/q4Ru03cY2zcYq28M1HuJPwxBbrl0HMGxuPb+bDUP3W8XEhDureHHgwUWrc5GoWCNlNcL64Zme&#10;I4vQg25eg+jZ4u6H4VJLQMTpAuKvh73Qoy0hEZYZWIgTXKeveKUsRdmaeTUqCVQsFTN2XzPs56Zw&#10;UA8PzmP+TELWlRq8TmrqKiJRvejy6hCl8WUYjs5o2sxWTMnaB4jMbWTsYosmtJ+C8ws3S8eZwpE8&#10;5cnqdtHt7LyuYudbNw8sasHtrt3dT+kcxFZAGRjqI9YWO6OI28tCAwWS+1Ak4PfujVVK7tdaY61U&#10;f6xmaeq0BFVdVLmXMhyBrdrF/na0RYuHRwSPdgZjoJoVxCkqglFj1lLyPUuXhW44wy6kjPb83UA2&#10;jX3f7CL38LgJSMBCMVCEjZRFu+pFnxKkKC8gFec23AzLzthG67lZJOqJ22KDihjl7rqmZSqlS6xa&#10;WeHYRZtE10JaIxcQQiySj+hkxYnuGZXTUGYputIoMFPR0iSa6Tp9eoJQjYVx6Ld7AHbisknaNkwt&#10;UQRC/JoAUxKGGCHJpbYglM14kXDCAI4zU490KCXaiI/Re7p1yzd6saNxOpWnt+RIJffPMVHd7Wlz&#10;NpTM2cFbr54Er6xgBus6Wk0AemKjVTc8IHFL/b1Ssu9HOYqfMt3NPgM90139xNJJz4nfN2yhn8cj&#10;eGk2MWwkPlUSRKHUKIVQv9ANUtT9uYYeF9G2qjHc7HxZavH0Aj3VmmYK0xWdZJvcpu2jM2FZrnOt&#10;1WzUsqzLEMlvYsQGQrodbQDUsev4VCcCGSlwTbYeoahz2UYOOGIh9Z67ScUhUbhiPc8CR97aM8tC&#10;MFRpM6bORc89Nl5gTvyM5c1CYy0tGtMYrBZ7zMlbeunHRIvN01TChoyiYw8ayf0ImEu3PjmPDy+Z&#10;k3IeFROg3zzgncygdQgwm92YHaNQpvbYrNINnStXr6MNIRJ+mGbxUfk2S2FeS2qJofFq6J27x+UE&#10;AJNKT6+s2GtQZqeZ2Oaan49VrHsrB9zOPQGY0WQdRzK37b6zESvrnsuMTAs0K+bzI5DdUAJvjLEU&#10;Mn0ktGQ5DNMzy4eNM3/zVjRqtssNbV9XEKJNu/p8U5jTvVN4CnFOjcopMy4OannBP24OnrmHlUEY&#10;4RsH1IYLRHKblSPW9tjh2V4SynhrJDmLpUfUDGRV2rYAXx9LVf3L/LxdM5g/rW702tXAHgW95JXn&#10;IYGTRlI+eEZmyz1kyIwmgU3T2NO+Hph5e0z2iuTiGNW4GMmG3QK39s2Vhj9XNv4hvq76ela9MHk3&#10;WRQF39n1e6lji16ll4qq9VHoZHTsQ3QneREjaykdhcqsLlzzEQBOEt70666BqBS6U/3RRWTMRtRN&#10;x9GTFiv75raFi9dQ/rkpbO78CR831+QDUSM9s1Hvxq54H2ywMw/yTpOnU4TaUWxqjZ3xS3l8poJT&#10;FsTug4GgyvXtXg2f3YdCYIljSCW8Qr3LDvgaH1qtgORQA5dnFXC60+d3k5EGjlPMEtwjXCiNx97k&#10;gCdqZTEw8W/1+qYmMJfuMTR6tIpGf3s+chSAQRfMfjrodM7k6JEKSct0i812qoNVfjUxKYY6uKfM&#10;qOUcovEbHDSdgUG1oEx5dT+v4/vQ/GJPaWUfzSOVgDqvVFuLiZFmytYDMNmVxojIzqnYTjjjSL93&#10;jpUDYuWemvbvjymWO9hSXmnDKqwOVpztbrMZksyRdyhlXZiqONmqiVCGO+KKx1GJ2t4As0lojtSL&#10;KrsyxeQ0cRZDLNGnmJBDieloa802kWQ1KIH92Fvx5gE6oXQzDoG0o8TuUrlSELVLPVJk+LxRs6LQ&#10;YSsoBPU997TP5SDZN1KhXDhe4ZDipunwQbKF05XHLXvJH+/dSFUKQWhAkgA5XS59oLpnq3n1GPLm&#10;uvGlRtGD/YKo3+sHqeqKp8CZnVXY+Ax6nQ7XTTecctbuzQnkF/6b2+7mKnFYrWoSdTevnUJ5rUZs&#10;5A6/zpjQGZ4XgGnYJgoZMEaa6oSMJYnTwI+cD3QvysvegF5HspZv+eBiNe8zrB3KwELO1d3iNay3&#10;tPRmzIaeJ5s4IW7Oa4DBymJh0XEDrgOV2vUUeJIUyPPMVfbhQKUpzAdEmG1BovO2aIdhqJBsZqit&#10;2icAkp711H2zVA5qENcnBEToaF/XCCQfSqWIBXEA5fmzn3Z0I0txn26Wqsc8ACCuK7YDAfENiKcT&#10;GhudWbfVxEWk8oTFhUOBbR8nU6daKKut0SQB7bQUErusNqkUymb+Mwv/GycXbP26/ZXFfS0soB18&#10;cr7+3st/ePlX99QPXr7/8vX3Lhf7tviV9Q+vgGg5X9fw+le/eB17effy+kL+4vG/f9Ff2l29z4t6&#10;94c1raUZglj/YRlee4VbCW5vcPv//8TBRRqnaToBfz3v/9/X/y388+O7f32u+uXl5T08JF/fvfwb&#10;uP8Ezz+f+7/Pvr18gMdfvT6r/S+45T+8vmxfPn/52bfuy//+9qcvP/+Wfv3u2x+//rtP//T6Hz9p&#10;75Kf/vCd8undm/tp+PZfPv3+2//49C9vP/3Evf/5p995/5++++v3ze9+6cOvf1f78JPvfvXD3333&#10;Bx9+8PlvP7Q/f/vhtz//8ld/8Tn/1ZfP7a/KX6yvfvPL5qs//7KDH8jmK/7F+upHL+2v/vIlD2/k&#10;l79iX7/98Guvf/vhj1//4MPPXn/1Q+Bd7UPv3S99+K13f/3+T979zvt/eMe9//rtX97Sb7//Nn4b&#10;vv3G27u33337w3d/+qa9+5u3f3r9x7cfv/7zG/369v6nL1+/d1++//7zlx+8/29fvv+e/vL1+59+&#10;fnu/+/zPb9/7/I9vP/nub96M7/707eOn3337759+4637afz24VP67X9++/Xb/dt/eJf49k/e/fzj&#10;b737s4+9dz/6GHjX/fizV/zjH7++fvy117//hn39q29eX//om798+b1vfvTyX7/hX378zQvc//mX&#10;3/vmN7/80TflL3/1zZfPf//NX3x+/fjbn/GP7c/djz/4/KOPf/fdn338yXc///jr3yX+DzPnASVV&#10;0e372qe6h5wkZ0cyAgoDMuQ0JEkiCoIggoLkDDPkJCDJAUVRUBD8kCRmgsRhACWJZJAgSJAsiCjO&#10;9OlT91ftcHvefeN9b63PO+/p+q9Tu3beteucQ3X3BFoEhwWKBTcFfnP97n63nbvcXeZOcZPdnu7T&#10;wSfdj4NV3MxeUbePl8Xd7wUDj5vfAm+bWwG7Pv9W/9Sgb6JADfqIKwuf6r/U/aN6PugUX6iP7qTq&#10;I8t7wHVSuFqtopWi/Q5dZPvodmCu+TVQyvwZ2ORpt52X270VLO1OD9Z1ywY7uXvdUe5Ad5FbwP3G&#10;3Rm46w4PRAafoCZucmxwV/Ky4JvJR4M9kv1ereRoL19yP+9e0ofeiaQzXkJSXrMmqY35IGm6eSdp&#10;p3mbur+TVFt9kBSr1iR9rhKSbqgTSSXlXlIXyZc8T2ol75YeyQF5M7mCsyu5s+MmT3eeYG2HB845&#10;OwPZdQG3ph7odtd73am6bPAjPT2YqG8FT+l23i29yQvqUiajb67JQR/l8vVVOXwnVEZfAwnqlXJL&#10;53BO6aFOoj7qfKSr6Kl6lu6uL+maurovu57mO+fsomeVH3/+zk4vfwVnvj8gCf7d8rN/nmSM6CIl&#10;I0pK7YgbqnXE5+r5iFj1UkRt1ZN98VLETvN8xHTTOqKNqR2R15SMOONljPjQ+9nfz0vwR3vz/X6v&#10;l/9o8An/sqDyUy/23jRfZLC67657SX/jztKL3Cp6lHvU6eQOdeq6OZzS7krJ7TYQ7Z5Qfwb6ql/p&#10;o9vgCnv9WuA7dSdQWZID8ySDe08Kum2dSu7HThPXr7u7nfREd7X+0E3Wu90Y3x13pq9w8ICvWTAr&#10;fpv4VwbH+M8G1/hzeyf9LTzjn+I9HLHdqxXheW0japtuEWPY51vNAHLqw17vFvGqahuxU9WKcOTh&#10;iHpi/KPlpH+trPHfkjH+Ek4TfwcnK/U64NvgzPRddmJ8OXWyjtardRfdSY/Xfr1If+xs1G2dw/qe&#10;XNHzJElXlgjfdyonez0/a1SQvZ7f95jJ6dvnRfh6eUk6o3dFrwoe1m2CG/V9d5Fe6o7XT7ldtONG&#10;6/WBnHpw4LJTKbDBuU1frE3u4ExILuG0Sb4lJZLXSjBptJxJqicJSY6sTtqpFia9quay11+n5+Ym&#10;bTULk8aY1Um1TUKS551J2u4Fk6Z4JZJbeG2Sc3sTks8G1yavDN6mnysFmgUHBwoH1wfuuI67233K&#10;/dBd6k5077vd3TbBJu6qYCU3o1fQ7eVlcPd5yYHHzB32+rXQ+vxbez2aPV455VnBNdVGZ5h6r2fb&#10;/2A365Td7PvPZ4blPeCG7wSLmbNPjFbqrnkx2EB1D8ar3sFTamiwhEwM9pY3g2tkRfCWbA+Wc84G&#10;uzuB4HynqPet08C76/TyCuo5Xi32Vwd91euv85mxuomZpuPMDL2K61no7Kq/rqs66P6qll6gCuqd&#10;6q5zS33r5JH5TrR0dzpKOSdObsk8WcP/vSVRSshROaUuSLy6KQ3Ub3LX/C5LzW/yrLkpmcwFSfCO&#10;yigvUap7a+R+cJ5sDMbJpGBHaRWMlqLBPPKre0vtdXeqle4CNdvtr2Lduqqnm111ds+aju4q09mN&#10;Mz3dJibWzWdmu1e9le4mb687x/uVdSsabOC1Chb1JgUDwY3Bs8H7we3B6t6K4CjvzWCCNzGYyQwN&#10;Pmt6B5ea7kFbr39rVVlJu6r8lvD/8AZw+fK7odW0bwD2TeCO6P9cVct7sKrhNd+esqovqHVeNVXI&#10;9FIFTB+V1wxW2c1o5TfTVbL3rrrprVanvW1qt3dUfeFdVws8o8Z7eaS7V1YaerWkuNdCkqns4eDL&#10;9EBfGR0cIC2D/aQEY88dKKfdWNnoTpaF7psy3v1IeribpJV7RKLdm1LSzeA85D7iOG5d57dAJ+dK&#10;YLhzOhDvHA6scPYGtjk7AkedrezZjYF7zvqAcdYG/Pq9wH1ncuCa0y9wyukQ2O80Qq5K4AunRGC5&#10;ky+wyMkWeNvJGHjDiQjMcTIEXneyBKY5uQJjnYKBAU7JQBee9c2d+oEop22gsPNywHHiAlckPrBf&#10;lgc+l4TAfDkTGCt/Bl6WfG4rqeZGS3u3lMS6eWWBm0m2ukouuK7KEHRVdDCoXgkmqTeCd9XG4FV1&#10;LnhaOd4+FeltVHW8laq997bq772qJnhD1Byvu1rktVMrvKbqM6+O+sqrHqr5v9UZvA/ad8IHYDFT&#10;/Zd6vxtjUjojvKMfvCNa3oPOCPdNbubsfs+gXvI+0gO9FeCy7u1dAmv0i95qbednhKQcFcn/C7wv&#10;9NvgDe8rdvs6/bq3Qc/2NulZ3jY909sJ9oJD0MeZPwX/R+R+Qv4iej/rBdy5F4El+PmQuWXwliOz&#10;wvtBr/SOggNgD/RO5rfB34TcBuTXofcl+tb/x/pd8D4xLvE+1f/yPkf2K70KuY+9zfoTb5f+1Pue&#10;6w/QPzF/Gf5V5K4jfxO9m+jfxM4N4rqu44lnFjnPQPY174yeShxTiGEq/l/z1jP/JfzPkPsE+TUh&#10;/6lrsge/u8B2b6Pehv8t3la92duuNxLHRuqxkXps9E6AM9wdz8O/hNwV5K+hd1Pv4a1kP9eDxHOY&#10;uaPwjlGbE945cEqfJJ4T1OUEMR3H5lFsH8bHQXzt975G3/r/Qu8G+4n1oLdWHyHu48TzA3KnvUR9&#10;ljjOesfAOegrzF+H/wtyd5C/i95d9O9i51fiuqO3wttEPF8ju55Y1hLHV95Brrv0Om+L3oDtTfjY&#10;St2349P6r5fSTUVVZrNBZwO5zEawTWc3W3UWs0VnBhkZZwhhG9ftYCfYq3OafeAg4+/BfS0hfK8D&#10;ZB4gc0FGTCLYqh2zWWts+83XyG7A7gbdK6VLs6sSqpI5rMuB0uaIfsQc0w+bE7qYOaWLmh91PfOT&#10;rmPO6FrmB13DHNfVzFFdBVmrU8ns19H4r898I3Nax5jzurH5WRcxF9G9qoubmzrS3OH98Tfs/64r&#10;mj90ZVAVVDf3dE3ma8OvZ26he0c3YK4uedQySfADOsq4+HB1SeiiyBYwN3hOXtD5zVld0JzEzxF4&#10;B0JxpM6nBzl0I6Yu5NGRuDsQW3tyeQbdEeaSHkacQ8hpEDn2R6Y3slanB/UciM1YdEYhP4Y8xphr&#10;6F0BN7FxB3v3dGdifJGYephk3Qv0ZTzA/KkHk9dQ+COQG028ccgNhz+EHAYYT/cxBh2jnzdB7N3X&#10;bcxt3Zp6tabGTxFPO2J53hwKxVE8pTuyqVms4hshHNELiW4hmb8RgvLN4hY2i/GrIRzWs+Bb+ZdT&#10;VregyqeOkM33YC9V+IasduItEa/bqWYike4k4m+Ifi8VP0BkR8BJcAb6PPMX4V9C7jLyl6jERap4&#10;HjtnsHcSu9b+ZrMDWxZnsHUSW8fxeVQfJZ6zVPYSstfQu4GNayF7LvPiO2q074BxfHvJYxc+E6lk&#10;IvObQ9ihn02pQllVRB3VRdQNcEcXVr/rQipJF1Cuzqc8nYdbdU7l+LIp7csEfECgeST7AtQ9ifrf&#10;x/If9ODvZPK7uQ6O6UAI17n+Au6Ce9plXTxklQponwrqTCAbyAWdR/2p8+I7n7oLboPr4BgxHU21&#10;m6up7TpaJeraIezWNdS3+glQDVRVu3UUqKL2gH3gADiqa4XwA2ML8VUI4QddGro0vAohfMd1j66o&#10;vtGV1E79uNqBbCJ2t+s6KXUqwnlKgm7HTIcQvtXPIN0WtAGtiaAV3lupveA7cES3D+Ek45O6JXVs&#10;GsJJ3QDPDfDaFH5TtR/s1s3ULt0cry3w2gr71lfqfTdMHdcD1QndD1u91GndU52lE8/rl9QlPUVd&#10;1JPVj3oi8+OxPRq5OOStzjB1UI9Th/VU9KarMzxBf9Iz1RXdXV1D9xfdg3q/ov7QfVnzgSpZDwWx&#10;YBT0WHVfT2BNJqnf8HEb3V/1NOhX4U2kP8bSHyOVwYfy9WH8EvMvYK8ztrsQV1di6q5O6T7kaeOo&#10;nFLJfGoZFVoBVrFGy6nER0j8CyxhvJio3yOLhWS4gGgXKJ7V6hZw9Ty6ZR6WFqjvgZU7jPxBvRQ7&#10;1mb+FA+Z1CVWcx9xXyTmi+S3ndhOobVDHQL7teV3D0k7qqDKy6HYPu0yfx9L97D6K9ZvE/ttdQ5c&#10;gr7K/A34vyB3Wyu5rf3yi84kN3U2uaZzyGWdS87rh+Q01+PQh5n/Hv5+5PYhb7FLZ5Zv4O/TeeSA&#10;zodMfmQLyCnGF5m/Cf8ucr/j5x5+b+ub6qa+ju9rxHCNWK6ztrfJ4z49Y+2l9/tc+F0+A9WzZ36p&#10;3+fCb3vtUlaijKoh23Rd0FASdIwk6iayUzejCs1lDzign5Qj4AY8i+PgkG7EfCMq1xCZBvKtrkem&#10;ddCrBaJBVejK2KgEvwJy5al0OapZTo7psvID+BHc1o/IHbCDcSLYi+wuTu8S0U/QNq70rl74fTet&#10;6oVrm3rnD5Qtui94Rbbql4i7K/l0IffO5N5JvtNjZLceRU3iZLseQU5DkPtLZ4MeLhv0WOgJ5DwR&#10;nUnUqhN16iQn0D+NLXao/KR7ygV8XNADGA+Wc3oY87HwR1LLMXIU3eN6HPRoeHHIDZNLepD8jM4V&#10;3Q10Yq49Os8g/wzr+Sy17kic3WQTMhvSvc7hPkyrzuFVCP+ro7AJqFIhlJNqxiJKCocQUH1S7hOZ&#10;VVnVxjwkLUAzk0eamHwSYwpKJ9CRcXvm2sGzMm1MJsaZpIPJLM+brPKCySEvIfOyKQ4ipRGIMSWl&#10;sSktTU1ZaW7KS0vQxjyKXnlslcNmGekO/YJ5DB9VsBUFryoyVYkhCv9VsPO41DOVpA46tZCvaUpI&#10;DVOMayHofMw/BD8HclmRzyxPEpONbcB/3vsKqwnIjDW5ZTTxx6ETawrIcFMYFAOPQJdkvgz8csiV&#10;lwlgMpgK/RrzM0wpmYncTORnojcD/dewMxV7k7Fr7Y/D5yQwhRheI5aZJjvILG+FEMXYohK8yshE&#10;IRuFTlUZyXU4c4Ph9cdfP2Lpi5++5NcPHwOwPZj8hmFzJLasn6Yp955ItQ5qI9hiskiCySaJJqfs&#10;JKKdRLgTyxtDiORaVL5mFb82+WWDySvrkVkLvsT6Z1zXkMnH8FbhdZUpAoqDR0CUfBBCZsYW2ZHN&#10;ik5mdDOJ9Z8jJRo/b4tl5ZSpIIdMbdlvaoilu6ZwK/IMSuZNLKAeUUFVWhlVXjlSUfmltMoqxfgc&#10;Ja/ySU7oLCqDZFCZxaeyc97yEGcv+UER6EjmS8Evi1w55MtLQVAUOlKVxs4j2Csv5fjEppR6nLkq&#10;8KKQqYpsVckEbYguiQ66T65/knsSNQuYjOIZHz5EIpSnsiiXT6OSQ/GGc6vKTFWs1Q3BjpNVet9d&#10;w/fPtHZ9+J6Qej8/TwU7gGdUHnla5ZOnVEHpCXow7s5cV3hW5nmVSV4EL1P5V1gRzuplIDKDVXEQ&#10;iZ5FSWyUlnZUvD2Vfg48rx7FRnlslcNmGfbdo9JHPYaPKvIStepK5Z8HHRi3Y64NK9NSVZLm6DRF&#10;vokqAYqBQtD5mH8Ifg7ksiKfGb1ModhS7+fZyMxQuWUa8U9BZ7IqIJNUYZmInUl0wWTinILtacQ0&#10;Az+zwRzwBvRbzL9NF81H7h3k56P3NvpvYecN7M3B7l/2M8nr+J5LDPOIZT7dOJ/x0hCiGFtUglcZ&#10;mShk2d/kOZXrRObGwhuFvzhiicVPHPmNxMcoYh9LfhOxOQVbM/AR3s+JUN+AvSqLfKd4v1I55SAR&#10;HSTCg1j+JoRIrkVBQdnF3tip8soOZLaDbVjfzHUjmWyAtx6v69g761jFdWS8Dv2PQ8jM2CK7fE0k&#10;mxlvw6/1n95dHX5apdXV4Z5P3QFnvYFyCpzwBskxb4gc8YbLYS8WjAbjoCcy/yr8KchNk7PgPLgA&#10;fZn5K/CvIncV+avoXUH/MnYuYO88dq39014P+dHjzcF7BV4v5PqCnnI3hHjGFjPhzUYmHtk56MyR&#10;4+CQ97p8582Qvd5U2Y2vb/Gz2xshe/CxD9vfYesQNo9jy/pJ75qH7xVp1Ty8IuHOzG16SD7TUwqZ&#10;V6So6SPFTT952AwCw0A8PIuxYCQYAYZJXjNEciOTywyUHCAryGwGS0YzVDKYWBAnEWY0GA/ixaWK&#10;LhWJwE+E6YtsL8mGv5zQ1n96Vynce2lVKVzD1J1ZlxxrgWjyfoL8q5rhEkWuUeQZZcZBT2T+VfhT&#10;kJsmdUEDEAPdhPlm8Jsj1xz55ug1Q78JdmKw1wC71n5z04H3JIt4xhYzkZnNO1A870JzpDaoDqqY&#10;16WSmSGPmqlSDrvlsFmOtSmPvQrYqUSNq1Dj6tS3NvWtx7UR9W7CXHN41k/vlOd3FRUP9TZ433Tk&#10;c6HOstx0492gl7xjXpJ4xjPAVMaTsDKeDhmLhzGs9Fg6YjydMYkIppLhTKKZQ8ZvcX0X+n3mF8OP&#10;D2GorEZnNVGuNqNkJZ2x3EyWZcgvIctFZPkuWb5FdnPMXHzO4W0qnjew2fiawVvcNN6mJslQKjgE&#10;v0OwNdT05s3pRd7UOuKjQ6iL7El8HrWDnHcR7bdgJ9Emgu1mgGzjuoU+3UwPb6ZHNxHZJrx8HkJP&#10;3qYs+sHrLVupVwK0tZXe/Rnep2n1Z7h7U78PnCe/M+T3A/mdoDrHqPQNcJ3xFXrsEjwrc558LpHX&#10;VfK7SZ63yfceMr+bMWCcHAXHzAQ5zuqcpHdPsZpnqf55cAlcgb4O7y7j26zcDXrxKvW7xIqdB6fB&#10;CeijrNxBVu4AcvuR38eK76VP99H7++nTA8RzEN9HieEEsZwmJhtb6pxyqQGSTXFvUdxb1FDe4kZI&#10;EVCYcQE1iLe/gWJlcqkejLmHKe5hqjdviP14UxwqZdQYMA49iwnYmMzb4hTJqqZKdjUNvWnoTcPW&#10;VGxOlpKMH1Yz8fE6b5fx8OYgM4cY5qAXL341m7fJGbxtTpMgObnk5JKTS05BcjLk5ODbTwyZiCUb&#10;MdnYwnfbxlDNmW0F9ynVh7eufrwNDQLDADs+hLFcR4IR0oz5ZmoIb1GDJIZsG4J6oA4VqUWGNVWs&#10;1FBxYDQYD+LlsRB6Mrboi2wvqY+/htDWf3p3c/h+mlY3h3s9f8odKZMarJ6TN8F41mpuCPG8s8bz&#10;/tedd1aL54Szu9B3agqqYmoNFVkFllOlZVTrQzWc97k4MBqMg57I/GT4U5CbKmtY58+4fgG9lvn1&#10;8DcgtwH5DeitR38tdr7E3mfYtfbXULkvqOAGqrmJldui+ksC/ERkE9FLpL8SsLlFTYc/E7nZ8hUx&#10;f07vrAHLwVL6ahH9sxD/7+L3HVZsPrrvsNLv4m8hvbyIFfsQH8vxZX2m92qF7y5prVZ4LZumrFak&#10;+okoLxPtVXrsJpW5RU/fpjK36d3bVOByCGO5jgQj5BLzF8n2AjLnqeyP4DT4gZ4+QU8fo6ePsQrH&#10;qMwxKnQM/X0h9GRs0VdOUqHT+PsR2vpPfdfIJgMkkwwUvwwWLUNFZIQUAPkY5xHeWuBZmazSg3FP&#10;ySuvSEG+KVFE+kkkMo/IGDAOvXHiyARsTMbWFMkgUyWzTEN3muQEeaDzwyvOuIjMZPw6c/HY5I4B&#10;MgIftJLZEmTVk1n1JFb9PjndJ7f75JlEHZLJPUjNFDH4iCUjMdnY0nvlwzsxrZUP98VTKTsvB58j&#10;teAcuIUuIa1BW04snwHP6kjpoB8GRUFhaa8LMVcQXgF5GvnWIZ380oBz5pagLWivs0tHnUM6c5bc&#10;VeeRbsh2Q78bdl7UJZkrLV04Ce3EiWkHTkNf1jHIx6BfEf8WMdizyJbudQvvibTqFq5q6h4dT71G&#10;k1cceY0gr2H6UZkBpjOeqkvJZHhWZjy1m0wNp2k6TBeT16ntm8jM4xR5no6SoWCYribDOV2O1TVl&#10;FCfNY3Rt9GqjVxtbtbAZLW8wfl3Xx0cjbMXAa4xMY2JojP8Y7DSUQZxW90euL/J9OGnuw4lzH2rd&#10;F3/9iWcQvocSwwhiGUVMNrb07tFwF6ZV6/BKpH5z/4zY14DV1HWFLiPL6aGPyGsZ+X1E/ZbrJ5iv&#10;Ab8mcrXlM/AlWAe9gfmN8Dchtxn5TehtRH8DdtZh70vsWvubdFZO6C1iGFvUR6ahrGX8BTX+BKwE&#10;y6j/Euq8iHV5D7sLsbmQdX8Pe4uws4R+X0bfr6S+n1DfL7iupd4bmNsEz/pJ75qHOzitmodXJPzJ&#10;yUGiPhXCY1yrgGqcwVeXM1TzLJmfAxeo8CWuP4OrzF+Dfw25a1T6mn4MFJZ7IVTkGiW/0ZV3kb3D&#10;ZzK/6AZ84tQImRj0G2OrMXYb4yeGzwcacu5fn88K6vB5TE05iN2DxHCQlbNxdUh5bpXjO9CFpKCv&#10;sBTzFZUSvoeltK8k47JS2Fea+VKSDzo3yAmyQWf2lZGMvvKSwVeR71Y+zjUK+gnma0hWX03J4auN&#10;fG3J76uFjZrYqo7NOlwbMd9YMvlixPHx7U6iCpKpy9oH6SVDH4nvEfH5imOzqGTxFcFWYXTSf3+F&#10;d1Baax3uhNT3ska+ElKPGtWmbjWpX7TvUWkNWjF+kro1hWdlGpFPU/JqQX5tfMXkaR/PCWSe81UG&#10;UVIdRPuqSQ1ftNSifnWoY33q2Qg0BU9Ct4L3LOOnffXx0QhbMfAaI9NY6oKa0NV9DSWKOldG7jHk&#10;K/mqSkXWq5KvAnRZ5kvCj0SOTxuIpS4x2dhS3zOGITMYDCT+fqx7X9a9N/q9sdObOPuy7v1Y94HE&#10;ORg/w0AsGAU9hvlx8McjNx758eiNQ38MdkZhLxa71v54X1aZHkIMY4v6yDSUkYxHkMsQ0B/0Js8e&#10;5NON/Ltitys2u1LfF7HXHTsv07u96Jv+5DGEPEZwHUleY5gbD8/6Se97RviukFYfhbuscMpuzKJW&#10;+bLJNyHkl7U+C05DQ3iUsUWMrAoh/Z/w4b5PK5twruE74AHW4IcQHuNaBVQD1eUUvXGGdfwRnKdf&#10;LnK9DH5m/gr8q8hdpW+u+h4DheVuCBW5Rsmv9PIdZG/76sotvmt/nb64QkUu0SPnwRlwEvoYPXSE&#10;XjrEved7+vF77B4ghgP0oY0r9d7N6S8hWf0lJZO/tGTwlxW//1EpDAoxzu8vJXngWZmc/kKMC0sB&#10;fxEp4i8mxf2RUhKZUv7KIEp8wO+vJhH+aMnorymZ/bUkm782erXR454IXQheCcbF/fXx0QhbMfAa&#10;I9OYGBrjPwY7DUX89cSjNi75Bti7Afo9QOwue9ej3wXfPmLIQCxZiMnGFv48p6KfbsdS9RDsOP27&#10;P9zfafVLuJvyp3R/JnVB9+a3Ob15us3nGWGxhO9kLOHJNyz0qbXl//+6h1P/S7yYbyLPvolSwDeJ&#10;5+erksc3lefYdDALzIF+k/m34M9H7h2eje9IJCgBXZr5MvDLIVcO+XLolUG/NHZKYC8Su9Z+MV8s&#10;dJyU9Y2SCr4x3NfHy+Pwo3zTwCzwBvR85hfAfx87i6UU9Yz0LUV3Kb6XEMtinrHv8dx+h+f3Wzyb&#10;5/Isn8X1NehXmZ8AfwzxjkQ+LuQzvesf7pO0uih812ma0kWR6mkq0x50JOrOvtHygm8cT4mJYCpY&#10;As8iHszkKToNTJFnfJOlHdVri1wbsm7JtTl0M3hNqEYT3wwwG8wBS3jKW8QxthiD7Ch04tCN5akc&#10;+7/cXcZhbxQYgb1hVHUIPqeDaYynMDcRnpUZi94kMBU7M7A32zdW5iLzJn7fJN4hYCirOsw3D1tv&#10;SxyrNtr3LrrvYuMdbM3H5lsyB3o2K/6a7wPmlmBzKTJLeRoukeHMDfYtkgGsel/keiPfi1XvhY9e&#10;5Nkbf32JZQC+BxPDcGIZSUw2tvRe+f/b+0f4rrdFxalOTkdp73Tlc79xytL/81FnpPPC35gPd6Sd&#10;L6UdtUJNVQfVwNAvaizd0OkjfZx2/8/qGf6VR+rvfj2I21HhekY4c+m2084A32VHOQvF0mFupDNB&#10;SjvT5bqslsuyVCwd5s7wHXDifSecdr4kp7XvjmPp//m1oOSp1uLBvSP8a6XUGT/oL62moGU/M6mv&#10;2vMpdyeZpbrwiXdXPi3vxglsNz5B78bJ5IvynnpBFqvnZYnqADrKv5BdDj5Wz3FC2p6T0nacmD7F&#10;584tOT1tBmKgGzBfjxPQuvKJqsPJax106nK62ZDT2AayEnysGsGLwUYT5Fog34ZT1raM2zH3DLxn&#10;ZTVYCT6C/he8pao1sbQhpqflfebfJ6b3iel94luoOssCcpjPdR70G8Q3h/jisReP7hx031DNubbk&#10;2wBtyPdp8ra5x4Uq4ajCnCcPw/5gMEA+4KxxKaf5yzhnXKFeJt7uxNWNk90XyfVFPo/vxolvd0ng&#10;DDKR88gdnH/uQC8R/W3Y2cQZ3zo1inxGozsGG6PJYSQ2Y7H9l5+FnCAvZO49+Is5hV7K+eAyTpNX&#10;gNWMP1VjqctfJ9NbOD9N4Ix0B2eG3xDbt/j8Vr3E9wX4dh15J5D3JrCe8Zes2afEtwq+jX8JeSxW&#10;/fEzGH/1Ula+qFpMdEuo+odgGZktZ+WWcRf5F1aWEv0S8AFYDBaFsF69D38hmS/B42I8v8t1ppzi&#10;hPOkeku2qrl88+BNZOYTzbvoLMTue9hfBKy/B//Wyso30z6R/Wol+IhvRnzItyE2yBn1NafBX8tx&#10;xkfUOjmkvuIbE1/At7KrZLf6FHzFtynWQ2+Et1kOqy3Ib0Fvs5xVmzgVXoLuYk6UFxPXYuZ4o8L+&#10;RXK7pFZwEr1KflZrwKfgc+ivmF8nV9SXck19JtfhXUfmOvW4Ri2uUoPL5H2BXH4EP4Bj0IewfYA6&#10;7SP+PaHY0nuvh+9fGVjT//rN1vCdIHXND8k59R3YQ02+oSZnOKk/w+n9GXI9TT1OUYuT5HoMvpU9&#10;wGn7YXCCOp6GPgvvHPU4j/x59M7LHfWj3FM70d1BzRL5FGAHczvlN+z/gZ/7ap/8ic8kdRAcBkeh&#10;TzB/ihPwE+KqI5yCHwTfgb3Q30oAG3+qBPldbcPWVvxsYx0SiC2R9d3FOuyhV2xs6V3z8B00rZqH&#10;V6R4yi7Lpv6gkklU7R6VSSKbP6nMXa6X+EzhPGf+v8gv6prcUDfI8A5XKx/+lqfrfCt59TG54dyV&#10;q84vko1xsrNP7Hx65x7uqLRyD1cm9R01Up+TYqCw/kkK6IuST1+WPPqqPKRvSg59R7Lzu2X+fgFI&#10;ZuxJTq2ch7Tj5NXaKQAKMy7GXKR2pZT+Q8roX6UcuuWwURZbpfUFKanPy19+Tssj+jRzZ+Gfkwrw&#10;KiJTEdmK6FTQt+VR/JXVfyITlBLYfRgfRXQEvjI4eUBOxtmYywwvEz4zEVtm/ZtkQTe7vi65sJcb&#10;u/mwX0ifIbfT6b4O4S5Lax3CqxS+07fiL0G0Bk+Bp6nAM1TyaZ3EJzD3pQ3j1qAVaJmCFsw/Cb8Z&#10;VWpNJVpqn9OEa7Qu5FTTBZyGrFQ9qlMfmRgdkKbIN8Puk1SqBT6sv9R3ned1VqcDaKezO0/pnE5P&#10;XQQUBPmcHjqP87LO5XTnrwd01dkcK/uczuh0Bt10ZvhZnVfg9dYPOX2Q70MMfXQxp5eOdFrr3E4r&#10;nZ/4CnEtCv0w9kvgp5TzrC6Nz9JOJ9AZvMBcN10SX2W4lnO66PLwHkWmvPMMaKvLYqOU86R+xGmO&#10;/WbE11znhc7FfHanjc6C3Uyh2FLnNk4Xd0aBWOIZiu/p+jFQAZQDZZxp+JyCzcnEZmVH68LOBDCF&#10;eF+DngFvFn5nI/+6rsi1sjNTV3UGE/Mg4hrE3CD9OHQU9p9wRuhoJ07XwE4NZywYDyYxN0VXx1dN&#10;51Vd25mo6+CrLjJ1kK3jDNO1sBHtDNDVnH7Y70t8/ch3ALENCsVdDLtFQrGF71wfEvFyoltCBMuJ&#10;YBkRLOY6Vz9JpM2c93Ql520svYOl96mklf9H7klVqlb/7/+SizEJ/+XXuqnf8BO49/pARb5tbK/2&#10;73Tk4Grfd/0qu7fHy+5dNSb4k1HeIcZ7vDC3mJfgFfPuGCthOZYOcyt6672K3p/GSliOpcPcOt6n&#10;Xh3PGCthOZYOc1t6H3ktvYz87tkYy7F0mNvZe9/rDG0lLMfSYW5fb57X18uvrITlWDrMHe3N8kZ7&#10;xZWVsBxLh7kzvMneDK+MshKWY+kwd4E3ylvgVVJWwnIsHeau9AZ7K70n+OVyJTCK8eBU3K+93t7X&#10;Xl1lJSzH0mHd3d6L3m6vibISlmPpMPek18E76bVWVsJyLJ0rZY0i1BWvlXfFe1ZZCcu54LWFbuWF&#10;n4vXvSc9i/teFws0ng1p2bmwF8uNMMNAD2WlLB3mWk4+MxP0V1bC0v9g/1YlnVT/2X8bP/hLRB5/&#10;K+CvDg3frR/cyy3vQf+Gn6nhqG3EpcxSMFzZyC0d5lpONbMBjOHXIcPB0n8yp+hUCTFMnVMwuPV/&#10;23UPcrK8BzmFMw5HbSOOMd+DV5WN3NL/3EpUrvL3UbvulpSow7V+ELXlPYg6rTuJjfgZ8zOYpWzk&#10;lv4Ho37i76MOBDb/bf9Y3oOowzmFa20jfskEwTxlI7f0Pxd1lcf/Purk5E1/2yGW9yDqtDrERjzU&#10;5DFDzUJlI7f0Pxj1f7NXk5I2/m2HWN6DqNPqEBsxvzsCHyobuaX/g7ezAbaiPO/4u0ARq9cGUzPY&#10;+EXGwDRJL+fr3ntuhCkxVcNIMnXqNG1Cp8k4pvlyzBRn2uKQVLQtxUAjTlGJopdQhcQvJFoEShFM&#10;BSwG5SMiKZZGRT4qhYCoeN6n//+effZ51XOWcN8TD/Oes8/+97K/59lnn93z7r57Okdd5fDU4BXu&#10;jceOLW+bIdSUulWGkHiufArtR47ktDtI3R8gYzKkPnr0sbYZQk2pW2UIiRfKn6AtcySn3TnqWrU9&#10;9ZEjj7bNEGpK3SpDSLxUrkVb6UhOu3PUPT3tqQ8deqRthlBT6lYZQuIn5O/R1jqS0+4cdW9BrA8e&#10;fLhthlBT6lYZQuLNcifaRkdy2p2j7qu3j/X+/fe3zRBqSt0qQ0j837IM7TlHctqdo+4vtad+9dUl&#10;bTOEmlJbhtj5GYn3yGo5KCvRdrjX5AVHDzi/Y/TlUsEx8qWX/qVtplBT+laZIvIYus2fdSSnB7Q7&#10;R10uyJTduxe2zRRqSt0qU87AfniG24CrAc+iPYbppR2krhUcbXbuvLNtplBTassUOx85z90v57m1&#10;juQkpt25WPcWUG/fflvbDKGm1K0y5PfcfaBcgWsGa9FITJtPPB3kU0z1KVX87luuF5yPbN58S9sM&#10;oabUrTJkAo4vE9wj6DVdgXYfphd2kLq/YG/ctGlO2wyhptStMmSyu0smO1xFAjmJaVv+THG3yRS3&#10;0HEJKrRN/QbOA77h5jsuQYW2qde72XiK21zHJajQNnWWmymz3CzHJajQNnU+zovmuxnQ+W8mpm8M&#10;1CXu27LETcP/OwPtRkx/O1Afd38jj7upjktQoW3/83p3nawHD5egQtvU59218ry7ynEJKrRN3eO+&#10;LnvcFx2XoELb1GPuajnm/shxCSq0TR2efEmGJ5c7LkGFtqkfwlMBPpR82nEJKrRN/SjG/38UI1O4&#10;BBXapvYkV0hPUnVcggptU3E3t/xB8gnHJajQNvVKPG3gyuRCXCv8BNpkTF8WqFclF2OE2jm4Qngh&#10;2mWYvjhQp+JpArj3H9fBzkG7GNMTAnUGxuzNwJggLkGFtq13Lkb3zcUYdS5BhbapAxhrN4DxP1yC&#10;Cm1Tl2JU3lKMruISVGibuia5UNZgDBaXoELb1M0Yibk5eTldggptU19MzpZdGJfFJajQ7kzd4ZMx&#10;e0rYEYOXnpsPxbwdO/TZiVZZqPP6/gFZiLYhjoRPb+zLns3ZU/RszrOx1nf2nljvHzVVlXNYcD3F&#10;Nx4S0u7C0w4YR56XsCeQ8zsSx6yOpxj5m8aRM3g9vkmvtc6eRh1eq9ejztCg73IyRjhOdr2oghPc&#10;RW4DptdFUlf7m89GLFeKe1yPytsZtUVV+0moaczNJ8vZKW4VqvI4VOdetHWYXhVJXU9pu0uVWjH1&#10;PnmzbaZQU2rzyaivwbM4rnFjcdQYh7YK05HngOVKTzPWzZgzF+wVZsiLcrRthlBT6lYZMt09LNPd&#10;+Y7kJKYdldfl3ixDelJ6I+ZUSL1VDrXNEGpK3SpD5rgfyhw3ypGcxLSjqCvNfO4u9Z7gSsIGea1t&#10;hlBT6lYZssAtkgV4sgjJSUw7jroZ4+5SM78ZYXuFsV4t+9pmCDWltgwZiXm8/jHcPegWyEPYcmyk&#10;JzXndWVLDEsVXYKfUT6xqvfi2JI+Zb3d8WU41j0RrVkXLdb0mccX1juSqM1pMqvNadZDtTnNv4ki&#10;1zPyQVR0Ox6FFV39Cq9GTcJzkiZhvHl/sh7ty5j+QlwOlU6+omuW2D1jrSp6eBz60+RKjL1/PCUn&#10;Me24WJ98Rbdo6nEorOjmk1X0ryafxdMNlqbkJKYdRR1R0S1DwopuPhk17rbFEwuWpOQkph1HffIV&#10;3aKpsW5V0cMMmZlMlJl4qgTJSUw7inoQFd2iqdRhRTefLNa340lktyfzU3IS046jHnxFtwwJK7r5&#10;ZNSL8cyPxcmtKTmJab9X5RLNJStxPg2iolustUKz3pFIbaUzu5LWQ7VZG/k3UVsjoqKf6By9C0cq&#10;Hl+HuYskeUezI+94uUMulwG0U/MlOC/Op5Ov95pDxfU+PEqReoosQRvpSE87jvrk673mkO0XYb03&#10;nyzzSfxNXFn5poxyJKcdRR1R7y1/wnpvPhk1iafLcrQLHMlpx1GffL23aGrlbFXvwwwh8WxZgzbW&#10;kZx2FPUg6r1FU6nDem8+WaxJfJesRxuH/r2xaGsiqQdf7y1DwnpvPlkdIfEDuIr1oPS6B6UPfZ7j&#10;0NYHZ/CqUOV01JYYRL23WGv9Zp1jZVSb06RTm9P0SW1Ox9dG++WH4n6C9/bJWJU50Rn87/iz5eN+&#10;NNos+bC/UWhHxft9OYMn8UX+d9HmpuS046hPvqJrlljmhxVdM39Y0P9F4sm+jIZsAjntKOqIim4Z&#10;ElZ088mqDImn+H60gZScdhz1yVd0i6bWxlYVPTyDJ/E1/lNoOO6DnHYU9SAqukVTqcOKbj5ZrEk8&#10;3U9Cezglpx1HPfiKbhkSVnTzyahJfLP/Q5ntcdwHOe0o6kHUbIum1mBWMlKprYRqk5YVT+3OVL+s&#10;ZleKrkfgZDu4HmE9ipolvFahvUnqV5jbL/nP+aP+au9wDynvAaYdFe8qaHtBXkcDOfnsxfjonZ9f&#10;GaNcmgd2Fk5NVfPJsuRR/2U5S/4R7etumf+kox1F/StlCa/9TMy5LJq61ZVKbSU0u0mrdkfI8U2O&#10;v/d54t/8lJxc421HG2oab/VrmOvCvOY3uc1+nA+bbYn9fqzf4cfnKu2oLZH5093f3wu3Cq7++5xY&#10;M8SqDDX1x7w16uFyPu6knpSSk5h2JHUt3QIpddFdtsdzLouz7qvUlNp8MurRMsrv93+ckpOYdiR1&#10;PaPGVaSi+1XfyLksmkpNTanNJ6MeLx/wR/xVKTmJaXeQui9dff7GfUsrzOs5l0VTqakptflk1J+X&#10;Eb7hv5WSk5h2HHW50ox1vd6N89p09flbSH0457JoKjU1pTafjHoqxnEMxzGT5CSmHUndm1Hj+mKt&#10;INYHcy6LplJTU2rzyajnyJuN35JZKTmJacdRV5r1sL8O6qI7Pw/kXBZNpaam1OaTUS+RQ41Rcpsn&#10;OYlpR1JnNaSOX+kruvNzb85l0VRqakptPhn1k7K3MVoWeZKTmHbnqPvK6erztzCv9+RcFk2lpqbU&#10;5pNRvyi7Gx+Tpah4izyJaUdS9zXzug9HmaL7VV/KuSyaSk1Nqc0no35LXmhUZbUnOYlpx1FXy0Zd&#10;701Xn7+Fsd6dc1k0lZqaUptPRn2We64xXp72JCcx7Ujqnoy62l3qLzii78q5LJpKTU2pzSejLrmN&#10;jUvkeRxdnvYkpt0x6nKpkq4+fwtj/fOcy6Kp1NSU2nwyavxiWONz8rInOYlpR1L3N2ON78Xlcild&#10;ff4WUu/IuSyaSk1Nqc0no/6KW9n4vBz2JCcx7TjqWjWgrqerz99C6u05l0VTqakptflk1De4ZY0v&#10;ieC4iF85ADHtSOqshvT2dKP3JF19/hZSb8m5LJpKTU2pzSejvtP9qPE1OV1ITmLanaOuVtPV528h&#10;9bM5l0VTqakptflk1P/qftD4SzlbSE5i2nHUPVnlw+lIuej+62dyLoumUlNTavNpJOY17wd50t3T&#10;2OjubVwvY4T0pOa8SPKs+qXk/SlC/hbG++mczSKq5NSU3PyyeJN6q1vauEnwWwygpx1JndWRHtyD&#10;3dOXrj5/C6nX51wWUaWmptTmk1GTeJdb1ZgtE4XktDtH3VuwR/5HzmXRVGpqSm0+GTWJ97r1jXny&#10;WVzjmSi046h7s+rXU+0u9xXsketyLoumUlNTavPJqEn8S7elcbd8QUhOO5I6q36krpfS1edvYYas&#10;wdxhaPZL49bPQ01V88moSezxW9mL5S+E5LTjqPuyOlLD8bFeT1efv4XU/5ZzWTQ11tSUulWGkHhE&#10;sq+xVK4TktPuHHXR2IKVOZdFU6mpKbX5ZLEm8ZnJ640VcgOus16HXw7bF0udVb5aT3elqCdnec5l&#10;0VRqakptPhk1ic9NEnwrmCMkpx0Z66xPhNRFPTmP5lwWTaWmptTmk1GTeGzS5TfJ94XktOOo61nv&#10;Ar5CVop6ch7JuSyaSk1Nqc0noyZxORnltyOrSU47kjrrXUip+9LV52/h3vhQzmXRVGpqSm0+GTWJ&#10;xycX4hvYo0Jy2p2hrvZ1V6oFR5kHci6LplJTU2rzyahJfGkyDs/eWCskpx1H3Z/1iZC6aAzvD3Mu&#10;i6ZSU1Nq88moSXxF8kl/SH4qJKcdSZ31iVSruJpQTlefv4UZcl/OZdFUampKbT4ZNYm/mFyKb7s/&#10;F5LTjqTOakhKXXDOtyjnsmgqNTWlNp+MmsRXJ1f4oW6vkJx2Z6gr/d2V3r509flbGOuFOZdFU6mp&#10;KbX5ZNQk/lbyZ/5097qQnHYUNb6bN787krqoJ2dBzmXRVGpqSm0+2TcDEk9Lvuo/5vZLl3tDSM95&#10;keRZ9cNoiEpRb873czaLqJJTU3Lzy+JN6puS6/xkt1NITzuOupzVEVIX9ebcnnNZRJWamlKbT0ZN&#10;4n9KvuOvdRsxsmcnfkkt8nk06AvJsqTSXS3qzZmXc1k0lZqaUptPRk3iO5Kb/S1uhZCcdmSss+pX&#10;AXVRb86tOZdFU6mpKbX5ZNQkXpTM8z/GuA2S046kzqpfuQ7qerr6/C2sI9/LuSyaSk1Nqc0noybx&#10;g8mA3+7mC8lpx1FXsjpC6qLenNk5l0VTqakptflk1CRenjzg33CzhOS0O0Rd664W9ebcnHNZNJWa&#10;mlKbT0ZN4nXJcv/hZJqQnHYkdfbNoAzqot6cmTmXRVOpqSm1+WTUJN6UPOknJF/D71pPE9qR1Fmf&#10;SLkE6oKj+t/lXBZNpaam1OaTUZP4Z8lP/Z/jF8RJTjuOupr1LpC6qCdnRs5l0VRqakptPhk1if8H&#10;v/Y6A7+rSXLakdRZ70Kpt7ta1JPznZzLoqnU1JTafDJqEh9IXkH168eI50lCu3PURT0503Mui6ZS&#10;U1Nq88moSXwMv9T7FMZLk5x2HHUt6xMp4ShT1JMzLeeyaCo1NaU2n4yaxMmQht+LUdokpx1JndWQ&#10;lLrgKPNXOZdFU6mpKbX51IV5zfteSHzakFOF1JyOI+7JzkFwZxTuN+Ka7aXHxaGYNRXt3T1m1Dn+&#10;j2efJFKb0+yjVpvTvFNHbU7zb6LIK1kPZR+/pxc9a+sGd0pGrrG2e4yovduv8E60Z3x3evcZ70Jb&#10;3djiaUdRZ2Nc0vM+TGPlwYvx0ftEMAw9o9YcsB5KaqqaT5bXT/mb5G0/D89guxxPb6w42lHUHbkT&#10;Tak0C5RQbaVV+/0jH45oTswjqvEekt/9vtvPlt14TqaRHUdsRwb2asT72fchxoAMSLWm2T1m9EIz&#10;Q/0YhlHbzdrR5U6TI7j6dUTOkKNox9DehP2WnCbH5VR8joB9CuaPgH4qluPyv/7MeWf8LaM13kpq&#10;dpNabfVA7dwb+M36pJ6pnnuZ6eqx6U3v1dZIqK1RVFsjqrZGNypyfNIQWzW957AE1ODFNWmlWLNm&#10;/nsqsx5LqGk+aFyHBvdQfsQdaHzE/Yb/TXe653QcMUbzV/p6umvp6P5agIvJkHjF8n9+V22zikxN&#10;iTW/wzEGo3G1haQkPiy/7WnHUdd70WdQ767xaRVFfevLHv7eu44jtt9RU2rd78LxV6PdigZJSbwT&#10;d2XTjqKu8hwU38BrVTz3odyLlQevMNYPLPlu2+ygptSWHdbDNNoNgHpFg8Rb5Vy000A+EEnOfgNc&#10;6arxKdKVgiy5755/aJsl1JTcsiQkXwDygQaJt8rhxgfc3bAXRJLjTKPaV+2u9eCZG5W+IOCYDGM+&#10;cMeNbTOFmpK3yhSSknir7Gi8LQtT8rhMQYcea0gNe2ap6MrA/Fumt80UakptmWJnHCQl8Tb598Ze&#10;WZSSx1HjfkPukTXsnaWiKwO3zvzrtllCTaktS4yapCTeJvemjXYX/qJ5nq1z9TPKn0FUc4tzq2pu&#10;uWPEi+WexnJsicXyM7TIe0TQb80eYGwF3PlZqiMswSvM9sd+PLdt3lDTLWD+2H5K2qcQ9YfkGIgP&#10;puScFxXrZm1EheHY66LrjvffO6tt7lBT8la5Q+rtyJuVMsyTnnYcNa6BVXGH3Amry8L57asLNaW2&#10;DLF4k5htG+78XC8jPelpx5GTuoQjKDKm8C7y22Zf3zZTqCm5ZYrtqyRuHoPO9SSnbZmvin5G+cNv&#10;OzWMGMJTznCndglYwSvM/O/+7dS2+UNN/WmVP2/JvPSIxOhzX6UdRU1aNo5zKhzjNHHimIza4qwV&#10;hppSW/7Y94fDcmfjDbTjclfjTVmA85m7G/tAv1sGGi/g83m0FzBvN7S9WIbLR3mVfV/m+GC2YENg&#10;MtwWNkbYoq1ehWOEzeez8D+w0o9wr/qtfpU/U1b5LtxffNz/BOPONvtd+LfNU4vzoIY7jEl/ome4&#10;HXnPM9zsrJiabhfz74OZB6e4g/45/xZon/Bj4MEF8ORMITnnR9HjSmaTPu2wLWGFwSuM/8t4WmWz&#10;f8girPGnpvSWVUZPckEbITv9Rvw2wk98SegJ58fR//pG4ho9qbtkl/8gntS/zf++bPYThF5wfhQ9&#10;7ohoxp51tSj3n5D9besQNY19q8wh9SjZ58+RI/4X/lL4cYnQC86Po8d3qjTvm59B2mAyzJxl8krb&#10;zKGm9K0yh9Tny3GMwUCPhb9MDvrPCL3gfNu/qY6WLjlfLpBRUsLUBNy5fEn6F9Si/PyV+sa4Z0zM&#10;PbHtwDiwh0Lp1FZStZVabfVAbXpD39XmNLek2pxmXqrNae5lanOadUPtZg3pym2tjKY3q6TaWjHV&#10;1uqpNispa5HanE73+Mx/TnMfUp3TzEq1Oc3trHZzm3e9D1sOgMGW09pmlXkiF8jyV7fr0OBXHP8X&#10;nr6GSvxf6Efe4n/pN/kh8p9+pDzjz5MtGIWzw9fQtzge1frT2IKXyQG0Pcjg3dhiO/zF6VbbgGqy&#10;1n8cW+hcVPbT8dnw6/z/oVa+gv99l9+J3+f5BSK4F2vg+tifNmb4GDcEn1qDw2Og7UmMp/YjtTqC&#10;DoXu3P8DAAD//wMAUEsDBBQABgAIAAAAIQAW4x7b4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUhcEHVSwIQQp0KoiJ4QFITUmxMvSdR4HcVum/492xPcZrSj2TfFYnK92OMY&#10;Ok8a0lkCAqn2tqNGw9fny3UGIkRD1vSeUMMRAyzK87PC5NYf6AP369gILqGQGw1tjEMuZahbdCbM&#10;/IDEtx8/OhPZjo20ozlwuevlPEmUdKYj/tCaAZ9brLfrndMwxTffq6tvt8o2x6VK3pfV62ar9eXF&#10;9PQIIuIU/8Jwwmd0KJmp8juyQfQaVHrHW6KGh9uMxSmRZkqBqFjdzNU9yLKQ/1eUvwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAE+hrsW6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/L&#10;CsIwEEX3gv8QZm/TuhCRpt2I0K3UDxiSaRtsHiTx0b834EZBcDn3cs9h6vZpZnanELWzAqqiBEZW&#10;OqXtKODSnzZ7YDGhVTg7SwIWitA261V9phlTHsVJ+8gyxUYBU0r+wHmUExmMhfNkczO4YDDlM4zc&#10;o7ziSHxbljsePhnQfDFZpwSETlXA+sVn83+2GwYt6ejkzZBNPxRcm+zOQAwjJQGGlMZ3WBUPMwBv&#10;av71WPMCAAD//wMAUEsBAi0AFAAGAAgAAAAhAPHsIfQLAQAAFQIAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAA8AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVxt/z7oCAAD0BQAADgAAAAAAAAAA&#10;AAAAAAA7AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlp4dQ6fYAwC26gcAFAAAAAAA&#10;AAAAAAAAAAAhBQAAZHJzL21lZGlhL2ltYWdlMS53bWZQSwECLQAUAAYACAAAACEAFuMe2+MAAAAN&#10;AQAADwAAAAAAAAAAAAAAAAD63QMAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAE+hrsW6&#10;AAAAIQEAABkAAAAAAAAAAAAAAAAACt8DAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAA&#10;AAYABgB8AQAA+98DAAAA&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId8" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05954703" wp14:editId="4AD1FB9B">
-[...1026 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251577344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13EB4439" wp14:editId="1441DCD3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>9610725</wp:posOffset>
+                  <wp:posOffset>9829799</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7818120" cy="457200"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="7818120" cy="238125"/>
+                <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7818120" cy="457200"/>
+                          <a:ext cx="7818120" cy="238125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="D2232A"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.5pt;margin-top:756.75pt;width:615.6pt;height:36pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyALErlQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faQJMFhFiioQ0yQE&#10;FTDx7DpOE8nxeWe3affrd7aTwBjaw7Q+uHbu7jvf5+/u4nLfabZT6FowJc+PZpwpI6Fqzabk359u&#10;Pp1z5rwwldBgVMkPyvHLxccPF72dqwIa0JVCRiDGzXtb8sZ7O88yJxvVCXcEVhky1oCd8HTETVah&#10;6Am901kxm33OesDKIkjlHH29Tka+iPh1raS/r2unPNMlp7v5uGJc12HNFhdivkFhm1YO1xD/cItO&#10;tIaSTlDXwgu2xfYPqK6VCA5qfyShy6CuW6liDVRNPntTzWMjrIq1EDnOTjS5/wcr73YrZG1V8mPO&#10;jOjoiR6INGE2WrHjQE9v3Zy8Hu0Kh5Ojbah1X2MX/qkKto+UHiZK1d4zSR/PzvPzvCDmJdlOTs/o&#10;zQJo9hJt0fmvCjoWNiVHyh6ZFLtb55Pr6BKSOdBtddNqHQ+4WV9pZDtBz3tdFMfFckD/zU2b4Gwg&#10;hCXE8CULlaVa4s4ftAp+2jyomiih2xfxJlGMasojpFTG58nUiEql9Kcz+o3Zg3xDRKw0AgbkmvJP&#10;2APA6JlARux0y8E/hKqo5Sl49reLpeApImYG46fgrjWA7wFoqmrInPxHkhI1gaU1VAcSDELqJGfl&#10;TUvvdiucXwmk1qGnpnHg72mpNfQlh2HHWQP4873vwZ8UTVbOemrFkrsfW4GKM/3NkNa/5CcnoXfj&#10;IWqIM3xtWb+2mG13BSSHnAaPlXFLwej1uK0RumeaGsuQlUzCSMpdculxPFz5NCJo7ki1XEY36lcr&#10;/K15tDKAB1aDLp/2zwLtIF5Psr+DsW3F/I2Gk2+INLDceqjbKPAXXge+qdejcIa5FIbJ63P0epme&#10;i18AAAD//wMAUEsDBBQABgAIAAAAIQBGDfod4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcWqepgkKIU0VICCF6aeHQoxtv4gh7HWK3DX9f51SOOzuaeVNuJmvYGUffOxKw&#10;WibAkBqneuoEfH+9LXJgPkhS0jhCAX/oYVPd35WyUO5COzzvQ8diCPlCCtAhDAXnvtFopV+6ASn+&#10;WjdaGeI5dlyN8hLDreFpkjxxK3uKDVoO+Kqx+dmfrIDP+iPZjr+HQ7s1z63eYe3wvRPi8WGqX4AF&#10;nMLNDDN+RIcqMh3diZRnRsBiHaeEqGerdQZsdqRpngI7zlqeZcCrkv9fUV0BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEA8gCxK5UCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEARg36HeEAAAANAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" fillcolor="#d2232a" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="12E8556A" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:-1.5pt;margin-top:774pt;width:615.6pt;height:18.75pt;z-index:251577344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDu2e/fgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P3DAMfp+0/yHK++i1wGAneugEYpqE&#10;AAETz7k0uVZK48zJXe/2189JfxxjaA/T+pA6sf3Z/mLn4nLXGrZV6BuwJc+PZpwpK6Fq7Lrk359v&#10;Pp1z5oOwlTBgVcn3yvPLxccPF52bqwJqMJVCRiDWzztX8joEN88yL2vVCn8ETllSasBWBNriOqtQ&#10;dITemqyYzT5nHWDlEKTynk6veyVfJHytlQz3WnsVmCk55RbSimldxTVbXIj5GoWrGzmkIf4hi1Y0&#10;loJOUNciCLbB5g+otpEIHnQ4ktBmoHUjVaqBqslnb6p5qoVTqRYix7uJJv//YOXd9sk9INHQOT/3&#10;JMYqdhrb+Kf82C6RtZ/IUrvAJB2enefneUGcStIVxySfRjazg7dDH74qaFkUSo50GYkjsb31oTcd&#10;TWIwD6apbhpj0gbXqyuDbCvo4q6L4rhYDui/mRkbjS1Etx4xnmSHWpIU9kZFO2MflWZNRdkXKZPU&#10;ZmqKI6RUNuS9qhaV6sOfzugbo8fGjB6p0gQYkTXFn7AHgNGyBxmx+ywH++iqUpdOzrO/JdY7Tx4p&#10;MtgwObeNBXwPwFBVQ+TefiSppyaytIJq/4AMoZ8R7+RNQ/d2K3x4EEhDQVdNgx7uadEGupLDIHFW&#10;A/587zzaU6+SlrOOhqzk/sdGoOLMfLPUxV/yk5M4lWlzcnoW2wlfa1avNXbTXgG1Q05PipNJjPbB&#10;jKJGaF/oPVjGqKQSVlLsksuA4+Yq9MNPL4pUy2Uyo0l0ItzaJycjeGQ19uXz7kWgG5o3UNvfwTiQ&#10;Yv6mh3vb6GlhuQmgm9TgB14HvmmKU+MML058Jl7vk9XhXVz8AgAA//8DAFBLAwQUAAYACAAAACEA&#10;2sFCHOEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqHQFBI41QREkKI&#10;Xlo49OjGmziqf0LstuHt2ZzobXd2NPtNuZ6sYWccQ++dgIdlAgxd41XvOgHfX2+LHFiI0ilpvEMB&#10;vxhgXd3elLJQ/uK2eN7FjlGIC4UUoGMcCs5Do9HKsPQDOrq1frQy0jp2XI3yQuHW8DRJnrmVvaMP&#10;Wg74qrE57k5WwGf9kWzGn/2+3ZiXVm+x9vjeCXF/N9UrYBGn+G+GGZ/QoSKmgz85FZgRsHikKpH0&#10;7CmnaXakaZ4CO8xanmXAq5Jft6j+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEO7Z79+&#10;AgAAXwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANrB&#10;QhzhAAAADQEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" fillcolor="#d2232a" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F73AD0">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...76 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05244945" wp14:editId="5C1B86A0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-28575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7818120" cy="2761488"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7818120" cy="2761488"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -2013,147 +1899,149 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.25pt;margin-top:-.75pt;width:615.6pt;height:217.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD4qfmiJwMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1v2yAUfZ+0/4B4&#10;T21HbpNYdaosaadKUVu1nfpMMI6RMDAgX5v233cBO6naapOm5YFc4HI/Dofjy6t9K9CWGcuVLHF2&#10;lmLEJFUVl+sSf3u+GYwxso7IigglWYkPzOKr6edPlztdsKFqlKiYQRBE2mKnS9w4p4sksbRhLbFn&#10;SjMJm7UyLXEwNeukMmQH0VuRDNP0ItkpU2mjKLMWVhdxE09D/Lpm1N3XtWUOiRJDbS6MJowrPybT&#10;S1KsDdENp10Z5B+qaAmXkPQYakEcQRvD34VqOTXKqtqdUdUmqq45ZaEH6CZL33Tz1BDNQi8AjtVH&#10;mOz/C0vvtg8G8QruDiNJWriiRwCNyLVgKPPw7LQtwOtJP5huZsH0ve5r0/p/6ALtA6SHI6Rs7xCF&#10;xdE4G2dDQJ7C3nB0keXjsY+anI5rY91XplrkjRIbSB+gJNulddG1d/HZVoLrGy4EqjTAC5GNci/c&#10;NQEs30bv1MEFl/13UsWLWCi6aZl0kVmGCeKA1rbh2kKagrUrBkCZ2yomgR6hQp/Odxtu++dwPEvT&#10;yfDLYH6ezgd5OroezCb5aDBKr0d5mo+zeTb/5UvM8mJj2VJRIhaa99TL8nfVfsiY7hFE0gTyoS0J&#10;FI+AQUEB475EgNvj5mu1hvobBj+wnWGONt6sAdJuHZyPG91BD7j3EtKPUvl5zORXEs+RyIpguYNg&#10;0fuR1UAu4MEwXEt41mwuTKyWUApoRzBtQyoWl89T+HUkOZ4I7QgJAU/VdrG7AF4y3seOVcbuwlEW&#10;VOFYWPqnwjow+xMhs5LueLjlUpmPAgjoqssc/XuQIjQepZWqDvD0gL2BxVbTGw4PYEmseyAGRAio&#10;DcLq7mGohdqVWHUWRo0yPz5a9/5AINjFaAeiVmL7fUMMw0jcSlCNSZbnXgXDJD8f+YdpXu+sXu/I&#10;TTtXQCpQBqgumN7fid6sjWpfQH9nPitsEUkhd4mpM/1k7qLYgoJTNpsFN1A+TdxSPmnav1f/wJ/3&#10;L8ToTgUcMPdO9QJIijdiEH0jF2cbp2oelOKEa4c3qGYgTqfwXpZfz4PX6Ts0/Q0AAP//AwBQSwME&#10;FAAGAAgAAAAhADedwRi6AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI/LCsIw&#10;EEX3gv8QZm/TuhCRpm5EcCv1A4ZkmkabB0kU+/cG3CgILude7jlMu3/aiT0oJuOdgKaqgZGTXhmn&#10;BVz642oLLGV0CifvSMBMCfbdctGeacJcRmk0IbFCcUnAmHPYcZ7kSBZT5QO50gw+WszljJoHlDfU&#10;xNd1veHxkwHdF5OdlIB4Ug2wfg7F/J/th8FIOnh5t+TyDwU3trgLEKOmLMCSMvgOm+oaNPCu5V+P&#10;dS8AAAD//wMAUEsDBBQABgAIAAAAIQBmlXih3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9B&#10;T4NAEIXvJv6HzZh4Me1SimiQpTEkHkxPUk08btkRUHaWsEvBf+/0ZE8vk/fy5nv5brG9OOHoO0cK&#10;NusIBFLtTEeNgvfDy+oRhA+ajO4doYJf9LArrq9ynRk30xueqtAILiGfaQVtCEMmpa9btNqv3YDE&#10;3pcbrQ58jo00o5653PYyjqJUWt0Rf2j1gGWL9U81WQXVlPb4effh9vbwup+/4xKTqFTq9mZ5fgIR&#10;cAn/YTjjMzoUzHR0ExkvegWr5J6TrBvWsx/H6QOIo4Jku01AFrm8nFD8AQAA//8DAFBLAwQKAAAA&#10;AAAAACEAYU7tlw23CgANtwoAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4RaQRXhpZgAATU0A&#10;KgAAAAgACgESAAMAAAABAAEAAAEaAAUAAAABAAAAhgEbAAUAAAABAAAAjgEoAAMAAAABAAIAAAEx&#10;AAIAAAAiAAAAlgEyAAIAAAAUAAAAuAITAAMAAAABAAEAAIKYAAIAAAAeAAAAzJybAAEAAAC8AAAA&#10;6odpAAQAAAABAAABqAAAAdQACvyAAAAnEAAK/IAAACcQQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUg&#10;KFdpbmRvd3MpADIwMTU6MDg6MjcgMTA6MTk6MjYAKGMpIElyaW5hODh3IHwgRHJlYW1zdGltZS5j&#10;b20AaAB0AHQAcAA6AC8ALwB3AHcAdwAuAGQAcgBlAGEAbQBzAHQAaQBtAGUALgBjAG8AbQAvAHIA&#10;bwB5AGEAbAB0AHkALQBmAHIAZQBlAC0AcwB0AG8AYwBrAC0AaQBtAGEAZwBlAC0AbQBvAHUAbgB0&#10;AGEAaQBuAC0AYwBhAGIAaQBuAC0AaABvAG0AZQAtAGUAeAB0AGUAcgBpAG8AcgAtAGkAbQBhAGcA&#10;ZQAyADgAMAAyADAANgAwADYAAAAAAAADoAEAAwAAAAH//wAAoAIABAAAAAEAAAJkoAMABAAAAAEA&#10;AADZAAAAAAAAAAYBAwADAAAAAQAGAAABGgAFAAAAAQAAAiIBGwAFAAAAAQAAAioBKAADAAAAAQAC&#10;AAACAQAEAAAAAQAAAjICAgAEAAAAAQAAFFYAAAAAAAAASAAAAAEAAABIAAAAAf/Y/+0ADEFkb2Jl&#10;X0NNAAL/7gAOQWRvYmUAZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwM&#10;DAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEM&#10;DAwMDBERDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCAA5AKADASIAAhEB&#10;AxEB/90ABAAK/8QBPwAAAQUBAQEBAQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAA&#10;AAABAAIDBAUGBwgJCgsQAAEEAQMCBAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMk&#10;FVLBYjM0coLRQwclklPw4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk&#10;9KW1xdXl9VZmdoaWprbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIE&#10;QVFhcSITBTKBkRShsUIjwVLR8DMkYuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLy&#10;s4TD03Xj80aUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEA&#10;PwC9hvfbSylx+0imdCdwZPu9Ot4DP0e1/wBN9ez/AESH027HZlUetXb6F+jw0SAJf+kp2uD/ANC+&#10;1jbfp/onqia3UZjG+0te6ub2ta2xjzXuNfpb2/zPv+0f8P8A8arNYdXbU/Cc0NYCDWQS70wXkO9/&#10;p+tVub6fp/8AbqhBI4j2/iru7fVcScN2ZTa0AVPLK2v9/pbWu7j1nvb/AIRljPZ6iyMZz2Pvcx21&#10;zGlw2md7ADY9vDmss09nv/m1Y6jhNowxdU0sqNJax9jt5LztdYwN3F9V3qD8z0/7f84q1QbYTS4m&#10;muz3XBpAc5tZc1m33bN/6T2bv8GpOKREj1FKrRNiVB2KbCQ9tbnse4sDhBd61drtNzqnfu/+lExt&#10;dY9trnFkvhpGjQD7a6/d6jvUbZ+kQcCyyvp77KnsZa1lYcyx20Pa4t3uZx+h2H6f85/wirnqGIy+&#10;qp1zKXO2ljLX7XW7v0lJd6jHUY9b2Nd9mdleldlfz1fssosym5DsB0/ZsjhNl1se4W2QNdpJJbxq&#10;7ae/5zlaLBESBMjz14VLHa82bHt9B8vlgaXe/du9Kp1bt/qO/wBF6fq/8Gs7J+tuDVkNwzScylkj&#10;Kuxw1zK9dNmv61Zu3ep9ntZXV/pcl/sUsM/ACJdVnsymfSNQ3si2jHa+261tVFAD32n2MaDuhtun&#10;53+Drqa+/I/wddqxx9aMi2911GE5/T2y0bpZe+Pd6oEux6m+/wBlFnqP/wC7Krvws3ql9eTm21X4&#10;Uk4LMUk4/wDLc31Ntv2z/T/bP13/AKz6a2aMBjKQwCQeZPI7cKnPmJRl6LGtt7FykDC5+qw2cPLw&#10;uoVl+M8O2iXsI2vZ/wAbUfcz/jPfT/wytNZtgcHsDpKwMzpcFt9JfRez3V2NOx7T+8HgtTVdd6ji&#10;u+z9QbIMivNYwvYP5WZg1uq3tc36duK+m3/uvkK1j+I8UeHINe4a+T4bwnjxnT90u4LvSZWf3XQ4&#10;g7tJgtdtH0to/nFV6hW4jfU8CBtBe6JPuc6JDnO9zfzVj2/WDOr2CzDbk0EB9WTgXtfU8OJc12y6&#10;n1fa/f8Aq97qrav8JWmP1swnVurecjGtc3a622iQdXP3F2La/wDf/NpTTkjI1d1SPYyDXhd+o1m6&#10;y5vsGjWgA+1rfpOqafdax/5n+jWkBU73EOdPMn8q53D670B9gDc9o2lpYS70XBw0O92Qyl3p+72M&#10;bv8A8Gt/Hy+nurDca03Bg1LQDpMb9wss/wCrU/L5IiwTV+OrDlxT/dP2LZT3hlfpjVjwdupB0c73&#10;/wAn2oo97QAS4NgfMBByttjWWtkFtgALh7WkB7/0jPo++PZ/pETpofaLHyHNLgGnv4f2nOcpRkHu&#10;eayUDwUejIsABcdABJJ7AKhk5TWWuaGl+5jWsgb2ul0e1zv0TPp7H7/Tt/4/9Gta5oO/GZaK8lzY&#10;Y3dtduM7Nri17d+5v0VlXhtZqyZm4UtcGktY0vFj2Os3e2pnpbdr97f53/ApubLpQPmnHjqyQ//Q&#10;r519jM4Oud9rDS0B7Za6K5Y+r6Tt3tbu9ln85/IR7nvffRkVY/2hzmkte07Czc4udtra1u6t/wDI&#10;VXMaw5TnV2enWLAcV7w/04YWu2bd9jttbW+z+e/0aJnG2KmkNdU6ouse07TO4lr6wQ6ru2xig6TV&#10;0LrPzLLenWFwtY4NO9z4DTA27Aw/vOf/ADv7iAMkU1Zj3NNgFZG0F30jY1tciLfU/SP2VV/n/wAz&#10;V/o1JrTV0a4uJuN4O28REB7W7w/6Oz6Hsp96p55d9mtY59lNr2tFd1Wjmfm2bH7LPR3tc71Lf3P8&#10;JX6j1JAVAlQcjq3X/sXq4mMZu9rHVvh7Ki0N92W33V5WfvZ6n2P+jYX/AGs+0ZX6HC5llT8zIebN&#10;2RY/fZdY4l7i4tfa6x73e+x73t97101/1MsZsHTrt2W+6yLbmCCyKdPSZ6jKvTse/wBS1jP/AANZ&#10;eR/zowTQy3NqoqyHFtVzXN2e0Cxz37K/Vqr97Pe+v/0Yhep17/gyiUQKrVn0rrfUKMf7DnYl+d05&#10;7PTc0Mf6lbI27a7PY6ynY7+YfZ/4WyMVdBgdOwW484QNmMwgB0HfUX+5lWUyPWp/65V/2/X+nWJk&#10;9O+tFVG/L6paXOILa6BbcNpH59lDfTps3fzdVv8AOf8Anzd6d0DI6e3Azxm+jnYjMh+Y+C22zeWh&#10;lFj2H9LRT6dv6T1f0n+A/nFDlniMdTfar38FQz8B4on+CC3pd+L16rKY59ND6Kxe1mjHuE+mx7f8&#10;L9Df/IWs+7LewWMfRjbKmPuNzPUIfZZZQytm6yv6Lq6/b6H819pt/wBHVZZxuoWdR6cz7Ez7XjGx&#10;9Y9JjrNayx2/0jv2ububu/l/pVR65hfWK61rcPAyLarK6/WdW3YJqtuubU17vT9v6bdv/wA/371H&#10;y9SyD3Y2IxIqX9XZdLmJSxngj7cieKwdf6yPCzeo359tF4xvstVbjY1vperq3bXYRUHejT676at/&#10;qb99lf8AwyuDE9b067Q1tj/0bw1vEtLXbdfbyqvRul5mFn9Qys3Fdh4+Rhmt/qFri+716XNY1jPe&#10;71MZrfZs/fVinOZjN9a4OazHIcZG95j3Vs+z1Tdba5v/ABddf/ai6mtHmYXkHtxAiAPl+W7ZuXyV&#10;jl7ktbPzb7PPfUXHtOPdjXs3tfYXU16gkta4Wzt/wW5lTn/9NW7Os/V5l7KLzMsIvux91uIx276I&#10;fv8AtmVXu/nMrG/V6rP5qjLUH9O6nmVHCx6mYHSyffU7Jp9a/Wd+fe21u5n5zMSr9Vq/4Wz9KrR6&#10;E81kXPwyS0ML3ZFAdtkO2eyzZ9JjPzEpHUkw4yTeg+VMaIHDl9uIFAcXq/vFI/o3T8i2qytrXY9x&#10;aaXtIfXYAWguruaXsf8A8LX6m+v/AEdSxej/AFmp6EzKxcXpbsm6y+x12QbQxztrnNrZtbVZ+iq9&#10;2z/jLFYb07P6TY+zp+fh112GbsazIY+myIj1adff+5azZfX/AIK1WcKz6uZljmk1YmbYYcyq4Prc&#10;90/zN9u2ux1nv24+X6GR/wB28pOx3HiI/S2B9PCtySiTGM5Xw/pw9XF/eemZZ9r6fi5d7Qx1/pus&#10;xifo7m+ttL9g9Rle5n5iudAtpvtt3vfAO72wDJGv9b6KzMkXvwDi0lx9J9cVdxsGx7bKbNvp/wDE&#10;2N/PVnoNW5t77NzQ0bXna4iCJ2N2++z9/wBCln6XYrAkbj5anf8AFqSBslKcov6vkMc97GloDW7G&#10;udqfTrsqN7aKWbf53I96wepXNse1915skFrWucTq3bubuLy629737/8AQ/6X9Mr5qyPtWQwg47Xs&#10;Fjnmlxc73O9HfjV7/pubva//AAdn/Qx+p5VDs9tLnbWtYKpkscXGHubbjj/D+r9B3q+n/wAX6iZk&#10;OmvdD//Rz80ve69sEVwHyfpB26fVfs+j6v8Anq7kWXOvrqbuc70gYBgRL37dPpO/4v8ASphgG94F&#10;MbxsZaCY4dvZbu/dta1/qMUaba3ZNm3c57aYoa0e5xbFjvzLNm1j/UYqwyQMJEG6q/BQIru6r8yg&#10;YtnS6qthva5tt7GgMre99d1ddjrPTdstc1jK1nsyA3Dv/SOqFtDgwOOjnTVurZuH/XGf1FhZmU7E&#10;ymtyTYTqWk7C0Nds2tZS72Pc7btdW701rPLTj+nbDQ+s1hx1Ac4N9M6/4Vv+enYpSEZSkeKPp4fL&#10;9JEToSejuXGltQveA5rG5DgCQNT6WjTp7VhdRb092M2zqNPsa6z0ju9rQ5rDZc8Bu/d7WN/6j/Sr&#10;SyXsf06uk211XOZdY4FwBFU1vNzR+dtr/SLmsrqTeq411FNZreaj6HquraCR7Nm91u3d/aSlHikQ&#10;L33Br95cRZrXb9jbOVl9Ov8AsvSzVkXFx3Yps9KxzHG6702hzdtn6P8ApH6Z93rbKqPoLR6ZlWZN&#10;ODkWOdWLhkBpEbfYWVuZt9NzWel/OUU+ypnpfpVxfVcf9eq9Ru19dDXFstcdXPZO+g21/n7/AKf/&#10;AIIur6R05+Pi9BblERj2dQfkWMIOz1mtbi2PDfdsu/8ARiZLCOHccR61rdLRjJsdfLq5/wBbsm6q&#10;rIzKrfXDb8eqrcwhorNNrn7XD9Dd+l27tn8zb+jWR0pmd1PU+hTXtJsueKm7dfSY7Za11ljPV2ep&#10;6fvW5n03ZXRWOdURScnFsc6o1h2xrcijIu37Rv8AQf6Tfd+j/Sf8Yp5PUcTEpsxifUyngmzb+mYW&#10;vLmH1mOudVmbmP8AV/TZVn/bexD5YiPCJT2vfZceIADXibLasbGrfd0r+cuDWfbARVWwtbdU91d2&#10;NWb625NtPp5FLb/U/wBHZXV61aym0dfsGRT1HqN2RSPSHtvLmO9Tf6tW1lj/AFaf+M/nP+uLPzPS&#10;tqJbY59osa57xWKj9F2wPdXff6j/AH7mPf8ApP8AhLFZ+q2IDk5lbX11A1VO3Wkhuj9u2QyxOhj4&#10;NyD9NftXQhKwSfo37XW4dONXiMqbua9zy7Hpucffsb78lj3exv5qGzqvUzj23+rW0VtJAbi4oEg7&#10;SP5jctfI6PkGtlwuxvTrY7e7e4ABzvUaQfR/OVNvQsoYNtX2jEc2xtjW2MscWy47pe5tLvo7kTKV&#10;6VXFH/F/SXSG+/VEzIzbHvpuuFtb6rZBqpYJDPUa4ejTW5rmu/lLI61isHTsh7WgONtDTGmh9fwX&#10;W4nRn05Lb8t9bmNZYa6nOc5r3OY6rY6aq/Y36azvrH0/DrwL72bH4191IGNj2bXMc0v9wdZXd+h3&#10;O/z0sczoJbqsEGPU7ON0763dbroqxaKaGU1NcK3P9ax36Nj7Nu63I3f4Pb/o6/8ABrreiX5+WMbN&#10;yrmb31tt2VVNqDNwY/a/JfdZbb/Ofzf6L/ttcbjYnT6T6jKb97WvDd14LRva5n0fsrN309/0l3fT&#10;unXP6dgOLi2j0KnVMLmtbZYK2DY6XJ0pVstkJCOqZz7Bba6oV0uZ7XPcfTLG/wCnpcz6D/d+jXI9&#10;Tyc2zqW20MvfEAw6CN2llbrH+799j10mNg57cu1/pmQT6zKnuLGEMrsLQ54L/ou+g/8A62qWXhW9&#10;TvxW4+0uqqJbS/YCDLXSDafbS6P0jP8Av6g45bHbVj16v//S2tnTA2RjgBx2Ha0Ayf5X0lWoox8W&#10;p9OJ9qpZc8OfZ7TIa302hpdv9u1i0Mb6b/g7/qmJf4az/iv4rKiZcJsS4b9Wvp/q/oo6OFf0ei0m&#10;xtuaHPH6bY9rpMc2W2N9X6Df301fTLHNqpLH1BwAc8+yT+dez1N/h7v666Xp/wDM/wDWmf8AotWb&#10;f5x3wH/flNj4uE3dfpV/hcKRWtPO4+Fk0ZONcH7aMZljHDaCfdpubjyK3+p/hbf/AANYXTfqH03H&#10;uL3X32tsbAa6rZA9ry8PquY/6TPb/IXZt/p39o/9Wll/Td/xX8VLD3PVXD+Py/orjxWLq+jgO+qv&#10;RrSyx9dpO309zvUB2tl+122782XI1+Pbhva1lbm+nWZO8ztrAY1/vLt29rm/omt/4v8AnFsfnP8A&#10;9ezFJv8AMD+sP4p8uKo3Xn/6CujxWdvF5f7NmsazFdWWi5staPeHF7t1zHAn3tc+x/6H+b2KpkfV&#10;fLzHV5BaXAGQ07nhw3H27TY3832+ltZXWukdzhf1Wf8AU5CHVxjf693qOF8R/e1/vMf6R2uy4bvq&#10;uaagz7K6924fo8d3ohoMCDuG3/rnpq30jo5xbr3uw8nFc9rGT6zbZaHeo72MbT7WR+kXQj6FvwZ/&#10;1JTf9rnfB35Gp/q1smr7dP8ACZhxcP6P/P4v+9aQovfdbYaBjvA3bqjLgZluz1Gur3WR/gfSQ6Md&#10;9uSbPsgAc2DkOILi8j3erU1zfWb+ats/zQ+f5XJXfQPy/KUPVepBHlw/98j11pX0edz2ZjKxRUSx&#10;29jvVssaPYB9DdLrP89+9D6l05+T052JYy1zi9pZcbA+wkO3z+ks9F1bf62//ri1+q/zP/Xa/wDq&#10;2IlfB/4r/vxTPX0q/wCXCgcWtVvrwvLj6sYDN7bM8Nd2a2oOI/q7X7forUdTdj49dQeX147WNqa+&#10;qTLG+m1wZ7/+grtv8y34f9+aoZfJ/wDC5/6pMycdDirw+X/1Ig8VDiqvFrMyb6222OfU57bJs0gn&#10;QN137fzGM9n+D/Rq451ji4itlrTHudLQSBLhuabPof1Fh28u/rD/AM+NT5P9GyP+LCiPB+lwfW/+&#10;4Wa30rxf/9n/7R2kUGhvdG9zaG9wIDMuMAA4QklNBAQAAAAAADEcAVoAAxslRxwCAAACAAQcAnQA&#10;HShjKSBJcmluYTg4dyB8IERyZWFtc3RpbWUuY29tADhCSU0EJQAAAAAAEK7YsJoRFyXk4xdDFTM+&#10;gnQ4QklNBDoAAAAAAOUAAAAQAAAAAQAAAAAAC3ByaW50T3V0cHV0AAAABQAAAABQc3RTYm9vbAEA&#10;AAAASW50ZWVudW0AAAAASW50ZQAAAABDbHJtAAAAD3ByaW50U2l4dGVlbkJpdGJvb2wAAAAAC3By&#10;aW50ZXJOYW1lVEVYVAAAAAEAAAAAAA9wcmludFByb29mU2V0dXBPYmpjAAAADABQAHIAbwBvAGYA&#10;IABTAGUAdAB1AHAAAAAAAApwcm9vZlNldHVwAAAAAQAAAABCbHRuZW51bQAAAAxidWlsdGluUHJv&#10;b2YAAAAJcHJvb2ZDTVlLADhCSU0EOwAAAAACLQAAABAAAAABAAAAAAAScHJpbnRPdXRwdXRPcHRp&#10;b25zAAAAFwAAAABDcHRuYm9vbAAAAAAAQ2xicmJvb2wAAAAAAFJnc01ib29sAAAAAABDcm5DYm9v&#10;bAAAAAAAQ250Q2Jvb2wAAAAAAExibHNib29sAAAAAABOZ3R2Ym9vbAAAAAAARW1sRGJvb2wAAAAA&#10;AEludHJib29sAAAAAABCY2tnT2JqYwAAAAEAAAAAAABSR0JDAAAAAwAAAABSZCAgZG91YkBv4AAA&#10;AAAAAAAAAEdybiBkb3ViQG/gAAAAAAAAAAAAQmwgIGRvdWJAb+AAAAAAAAAAAABCcmRUVW50RiNS&#10;bHQAAAAAAAAAAAAAAABCbGQgVW50RiNSbHQAAAAAAAAAAAAAAABSc2x0VW50RiNQeGxAUgAAAAAA&#10;AAAAAAp2ZWN0b3JEYXRhYm9vbAEAAAAAUGdQc2VudW0AAAAAUGdQcwAAAABQZ1BDAAAAAExlZnRV&#10;bnRGI1JsdAAAAAAAAAAAAAAAAFRvcCBVbnRGI1JsdAAAAAAAAAAAAAAAAFNjbCBVbnRGI1ByY0BZ&#10;AAAAAAAAAAAAEGNyb3BXaGVuUHJpbnRpbmdib29sAAAAAA5jcm9wUmVjdEJvdHRvbWxvbmcAAAAA&#10;AAAADGNyb3BSZWN0TGVmdGxvbmcAAAAAAAAADWNyb3BSZWN0UmlnaHRsb25nAAAAAAAAAAtjcm9w&#10;UmVjdFRvcGxvbmcAAAAAADhCSU0D7QAAAAAAEABIAAAAAQABAEgAAAABAAE4QklNBCYAAAAAAA4A&#10;AAAAAAAAAAAAP4AAADhCSU0EDQAAAAAABAAAAB44QklNBBkAAAAAAAQAAAAeOEJJTQPzAAAAAAAJ&#10;AAAAAAAAAAABADhCSU0nEAAAAAAACgABAAAAAAAAAAE4QklNA/UAAAAAAEgAL2ZmAAEAbGZmAAYA&#10;AAAAAAEAL2ZmAAEAoZmaAAYAAAAAAAEAMgAAAAEAWgAAAAYAAAAAAAEANQAAAAEALQAAAAYAAAAA&#10;AAE4QklNA/gAAAAAAHAAAP////////////////////////////8D6AAAAAD/////////////////&#10;////////////A+gAAAAA/////////////////////////////wPoAAAAAP//////////////////&#10;//////////8D6AAAOEJJTQQIAAAAAAAQAAAAAQAAAkAAAAJAAAAAADhCSU0EHgAAAAAABAAAAAA4&#10;QklNBBoAAAAAA18AAAAGAAAAAAAAAAAAAADZAAACZAAAABUAZAByAGUAYQBtAHMAdABpAG0AZQBf&#10;AHMAXwAyADgAMAAyADAANgAwADYAAAABAAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAmQA&#10;AADZAAAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAAAAAAAEAAAAAEAAAAAAABudWxsAAAA&#10;AgAAAAZib3VuZHNPYmpjAAAAAQAAAAAAAFJjdDEAAAAEAAAAAFRvcCBsb25nAAAAAAAAAABMZWZ0&#10;bG9uZwAAAAAAAAAAQnRvbWxvbmcAAADZAAAAAFJnaHRsb25nAAACZAAAAAZzbGljZXNWbExzAAAA&#10;AU9iamMAAAABAAAAAAAFc2xpY2UAAAASAAAAB3NsaWNlSURsb25nAAAAAAAAAAdncm91cElEbG9u&#10;ZwAAAAAAAAAGb3JpZ2luZW51bQAAAAxFU2xpY2VPcmlnaW4AAAANYXV0b0dlbmVyYXRlZAAAAABU&#10;eXBlZW51bQAAAApFU2xpY2VUeXBlAAAAAEltZyAAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3Qx&#10;AAAABAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAA2QAAAABS&#10;Z2h0bG9uZwAAAmQAAAADdXJsVEVYVAAAAAEAAAAAAABudWxsVEVYVAAAAAEAAAAAAABNc2dlVEVY&#10;VAAAAAEAAAAAAAZhbHRUYWdURVhUAAAAAQAAAAAADmNlbGxUZXh0SXNIVE1MYm9vbAEAAAAIY2Vs&#10;bFRleHRURVhUAAAAAQAAAAAACWhvcnpBbGlnbmVudW0AAAAPRVNsaWNlSG9yekFsaWduAAAAB2Rl&#10;ZmF1bHQAAAAJdmVydEFsaWduZW51bQAAAA9FU2xpY2VWZXJ0QWxpZ24AAAAHZGVmYXVsdAAAAAti&#10;Z0NvbG9yVHlwZWVudW0AAAARRVNsaWNlQkdDb2xvclR5cGUAAAAATm9uZQAAAAl0b3BPdXRzZXRs&#10;b25nAAAAAAAAAApsZWZ0T3V0c2V0bG9uZwAAAAAAAAAMYm90dG9tT3V0c2V0bG9uZwAAAAAAAAAL&#10;cmlnaHRPdXRzZXRsb25nAAAAAAA4QklNBCgAAAAAAAwAAAACP/AAAAAAAAA4QklNBBQAAAAAAAQA&#10;AAABOEJJTQQMAAAAABRyAAAAAQAAAKAAAAA5AAAB4AAAauAAABRWABgAAf/Y/+0ADEFkb2JlX0NN&#10;AAL/7gAOQWRvYmUAZIAAAAAB/9sAhAAMCAgICQgMCQkMEQsKCxEVDwwMDxUYExMVExMYEQwMDAwM&#10;DBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQ0LCw0ODRAODhAUDg4OFBQODg4OFBEMDAwM&#10;DBERDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAARCAA5AKADASIAAhEBAxEB&#10;/90ABAAK/8QBPwAAAQUBAQEBAQEAAAAAAAAAAwABAgQFBgcICQoLAQABBQEBAQEBAQAAAAAAAAAB&#10;AAIDBAUGBwgJCgsQAAEEAQMCBAIFBwYIBQMMMwEAAhEDBCESMQVBUWETInGBMgYUkaGxQiMkFVLB&#10;YjM0coLRQwclklPw4fFjczUWorKDJkSTVGRFwqN0NhfSVeJl8rOEw9N14/NGJ5SkhbSVxNTk9KW1&#10;xdXl9VZmdoaWprbG1ub2N0dXZ3eHl6e3x9fn9xEAAgIBAgQEAwQFBgcHBgU1AQACEQMhMRIEQVFh&#10;cSITBTKBkRShsUIjwVLR8DMkYuFygpJDUxVjczTxJQYWorKDByY1wtJEk1SjF2RFVTZ0ZeLys4TD&#10;03Xj80aUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9ic3R1dnd4eXp7fH/9oADAMBAAIRAxEAPwC9&#10;hvfbSylx+0imdCdwZPu9Ot4DP0e1/wBN9ez/AESH027HZlUetXb6F+jw0SAJf+kp2uD/ANC+1jbf&#10;p/onqia3UZjG+0te6ub2ta2xjzXuNfpb2/zPv+0f8P8A8arNYdXbU/Cc0NYCDWQS70wXkO9/p+tV&#10;ub6fp/8AbqhBI4j2/iru7fVcScN2ZTa0AVPLK2v9/pbWu7j1nvb/AIRljPZ6iyMZz2Pvcx21zGlw&#10;2md7ADY9vDmss09nv/m1Y6jhNowxdU0sqNJax9jt5LztdYwN3F9V3qD8z0/7f84q1QbYTS4mmuz3&#10;XBpAc5tZc1m33bN/6T2bv8GpOKREj1FKrRNiVB2KbCQ9tbnse4sDhBd61drtNzqnfu/+lExtdY9t&#10;rnFkvhpGjQD7a6/d6jvUbZ+kQcCyyvp77KnsZa1lYcyx20Pa4t3uZx+h2H6f85/wirnqGIy+qp1z&#10;KXO2ljLX7XW7v0lJd6jHUY9b2Nd9mdleldlfz1fssosym5DsB0/ZsjhNl1se4W2QNdpJJbxq7ae/&#10;5zlaLBESBMjz14VLHa82bHt9B8vlgaXe/du9Kp1bt/qO/wBF6fq/8Gs7J+tuDVkNwzScylkjKuxw&#10;1zK9dNmv61Zu3ep9ntZXV/pcl/sUsM/ACJdVnsymfSNQ3si2jHa+261tVFAD32n2MaDuhtun53+D&#10;rqa+/I/wddqxx9aMi2911GE5/T2y0bpZe+Pd6oEux6m+/wBlFnqP/wC7Krvws3ql9eTm21X4Uk4L&#10;MUk4/wDLc31Ntv2z/T/bP13/AKz6a2aMBjKQwCQeZPI7cKnPmJRl6LGtt7FykDC5+qw2cPLwuoVl&#10;+M8O2iXsI2vZ/wAbUfcz/jPfT/wytNZtgcHsDpKwMzpcFt9JfRez3V2NOx7T+8HgtTVdd6jiu+z9&#10;QbIMivNYwvYP5WZg1uq3tc36duK+m3/uvkK1j+I8UeHINe4a+T4bwnjxnT90u4LvSZWf3XQ4g7tJ&#10;gtdtH0to/nFV6hW4jfU8CBtBe6JPuc6JDnO9zfzVj2/WDOr2CzDbk0EB9WTgXtfU8OJc12y6n1fa&#10;/f8Aq97qrav8JWmP1swnVurecjGtc3a622iQdXP3F2La/wDf/NpTTkjI1d1SPYyDXhd+o1m6y5vs&#10;GjWgA+1rfpOqafdax/5n+jWkBU73EOdPMn8q53D670B9gDc9o2lpYS70XBw0O92Qyl3p+72Mbv8A&#10;8Gt/Hy+nurDca03Bg1LQDpMb9wss/wCrU/L5IiwTV+OrDlxT/dP2LZT3hlfpjVjwdupB0c73/wAn&#10;2oo97QAS4NgfMBByttjWWtkFtgALh7WkB7/0jPo++PZ/pETpofaLHyHNLgGnv4f2nOcpRkHueayU&#10;DwUejIsABcdABJJ7AKhk5TWWuaGl+5jWsgb2ul0e1zv0TPp7H7/Tt/4/9Gta5oO/GZaK8lzYY3dt&#10;duM7Nri17d+5v0VlXhtZqyZm4UtcGktY0vFj2Os3e2pnpbdr97f53/ApubLpQPmnHjqyQ//Qr519&#10;jM4Oud9rDS0B7Za6K5Y+r6Tt3tbu9ln85/IR7nvffRkVY/2hzmkte07Czc4udtra1u6t/wDIVXMa&#10;w5TnV2enWLAcV7w/04YWu2bd9jttbW+z+e/0aJnG2KmkNdU6ouse07TO4lr6wQ6ru2xig6TV0LrP&#10;zLLenWFwtY4NO9z4DTA27Aw/vOf/ADv7iAMkU1Zj3NNgFZG0F30jY1tciLfU/SP2VV/n/wAzV/o1&#10;JrTV0a4uJuN4O28REB7W7w/6Oz6Hsp96p55d9mtY59lNr2tFd1Wjmfm2bH7LPR3tc71Lf3P8JX6j&#10;1JAVAlQcjq3X/sXq4mMZu9rHVvh7Ki0N92W33V5WfvZ6n2P+jYX/AGs+0ZX6HC5llT8zIebN2RY/&#10;fZdY4l7i4tfa6x73e+x73t97101/1MsZsHTrt2W+6yLbmCCyKdPSZ6jKvTse/wBS1jP/AANZeR/z&#10;owTQy3NqoqyHFtVzXN2e0Cxz37K/Vqr97Pe+v/0Yhep17/gyiUQKrVn0rrfUKMf7DnYl+d057PTc&#10;0Mf6lbI27a7PY6ynY7+YfZ/4WyMVdBgdOwW484QNmMwgB0HfUX+5lWUyPWp/65V/2/X+nWJk9O+t&#10;FVG/L6paXOILa6BbcNpH59lDfTps3fzdVv8AOf8Anzd6d0DI6e3Azxm+jnYjMh+Y+C22zeWhlFj2&#10;H9LRT6dv6T1f0n+A/nFDlniMdTfar38FQz8B4on+CC3pd+L16rKY59ND6Kxe1mjHuE+mx7f8L9Df&#10;/IWs+7LewWMfRjbKmPuNzPUIfZZZQytm6yv6Lq6/b6H819pt/wBHVZZxuoWdR6cz7Ez7XjGx9Y9J&#10;jrNayx2/0jv2ububu/l/pVR65hfWK61rcPAyLarK6/WdW3YJqtuubU17vT9v6bdv/wA/371Hy9Sy&#10;D3Y2IxIqX9XZdLmJSxngj7cieKwdf6yPCzeo359tF4xvstVbjY1vperq3bXYRUHejT676at/qb99&#10;lf8AwyuDE9b067Q1tj/0bw1vEtLXbdfbyqvRul5mFn9Qys3Fdh4+Rhmt/qFri+716XNY1jPe71MZ&#10;rfZs/fVinOZjN9a4OazHIcZG95j3Vs+z1Tdba5v/ABddf/ai6mtHmYXkHtxAiAPl+W7ZuXyVjl7k&#10;tbPzb7PPfUXHtOPdjXs3tfYXU16gkta4Wzt/wW5lTn/9NW7Os/V5l7KLzMsIvux91uIx276Ifv8A&#10;tmVXu/nMrG/V6rP5qjLUH9O6nmVHCx6mYHSyffU7Jp9a/Wd+fe21u5n5zMSr9Vq/4Wz9KrR6E81k&#10;XPwyS0ML3ZFAdtkO2eyzZ9JjPzEpHUkw4yTeg+VMaIHDl9uIFAcXq/vFI/o3T8i2qytrXY9xaaXt&#10;IfXYAWguruaXsf8A8LX6m+v/AEdSxej/AFmp6EzKxcXpbsm6y+x12QbQxztrnNrZtbVZ+iq92z/j&#10;LFYb07P6TY+zp+fh112GbsazIY+myIj1adff+5azZfX/AIK1WcKz6uZljmk1YmbYYcyq4Prc90/z&#10;N9u2ux1nv24+X6GR/wB28pOx3HiI/S2B9PCtySiTGM5Xw/pw9XF/eemZZ9r6fi5d7Qx1/pusxifo&#10;7m+ttL9g9Rle5n5iudAtpvtt3vfAO72wDJGv9b6KzMkXvwDi0lx9J9cVdxsGx7bKbNvp/wDE2N/P&#10;VnoNW5t77NzQ0bXna4iCJ2N2++z9/wBCln6XYrAkbj5anf8AFqSBslKcov6vkMc97GloDW7Gudqf&#10;TrsqN7aKWbf53I96wepXNse1915skFrWucTq3bubuLy629737/8AQ/6X9Mr5qyPtWQwg47XsFjnm&#10;lxc73O9HfjV7/pubva//AAdn/Qx+p5VDs9tLnbWtYKpkscXGHubbjj/D+r9B3q+n/wAX6iZkOmvd&#10;D//Rz80ve69sEVwHyfpB26fVfs+j6v8Anq7kWXOvrqbuc70gYBgRL37dPpO/4v8ASphgG94FMbxs&#10;ZaCY4dvZbu/dta1/qMUaba3ZNm3c57aYoa0e5xbFjvzLNm1j/UYqwyQMJEG6q/BQIru6r8ygYtnS&#10;6qthva5tt7GgMre99d1ddjrPTdstc1jK1nsyA3Dv/SOqFtDgwOOjnTVurZuH/XGf1FhZmU7Eymty&#10;TYTqWk7C0Nds2tZS72Pc7btdW701rPLTj+nbDQ+s1hx1Ac4N9M6/4Vv+enYpSEZSkeKPp4fL9JET&#10;oSejuXGltQveA5rG5DgCQNT6WjTp7VhdRb092M2zqNPsa6z0ju9rQ5rDZc8Bu/d7WN/6j/SrSyXs&#10;f06uk211XOZdY4FwBFU1vNzR+dtr/SLmsrqTeq411FNZreaj6HquraCR7Nm91u3d/aSlHikQL33B&#10;r95cRZrXb9jbOVl9Ov8AsvSzVkXFx3Yps9KxzHG6702hzdtn6P8ApH6Z93rbKqPoLR6ZlWZNODkW&#10;OdWLhkBpEbfYWVuZt9NzWel/OUU+ypnpfpVxfVcf9eq9Ru19dDXFstcdXPZO+g21/n7/AKf/AIIu&#10;r6R05+Pi9BblERj2dQfkWMIOz1mtbi2PDfdsu/8ARiZLCOHccR61rdLRjJsdfLq5/wBbsm6qrIzK&#10;rfXDb8eqrcwhorNNrn7XD9Dd+l27tn8zb+jWR0pmd1PU+hTXtJsueKm7dfSY7Za11ljPV2ep6fvW&#10;5n03ZXRWOdURScnFsc6o1h2xrcijIu37Rv8AQf6Tfd+j/Sf8Yp5PUcTEpsxifUyngmzb+mYWvLmH&#10;1mOudVmbmP8AV/TZVn/bexD5YiPCJT2vfZceIADXibLasbGrfd0r+cuDWfbARVWwtbdU91d2NWb6&#10;25NtPp5FLb/U/wBHZXV61aym0dfsGRT1HqN2RSPSHtvLmO9Tf6tW1lj/AFaf+M/nP+uLPzPStqJb&#10;Y59osa57xWKj9F2wPdXff6j/AH7mPf8ApP8AhLFZ+q2IDk5lbX11A1VO3Wkhuj9u2QyxOhj4NyD9&#10;NftXQhKwSfo37XW4dONXiMqbua9zy7Hpucffsb78lj3exv5qGzqvUzj23+rW0VtJAbi4oEg7SP5j&#10;ctfI6PkGtlwuxvTrY7e7e4ABzvUaQfR/OVNvQsoYNtX2jEc2xtjW2MscWy47pe5tLvo7kTKV6VXF&#10;H/F/SXSG+/VEzIzbHvpuuFtb6rZBqpYJDPUa4ejTW5rmu/lLI61isHTsh7WgONtDTGmh9fwXW4nR&#10;n05Lb8t9bmNZYa6nOc5r3OY6rY6aq/Y36azvrH0/DrwL72bH4191IGNj2bXMc0v9wdZXd+h3O/z0&#10;sczoJbqsEGPU7ON0763dbroqxaKaGU1NcK3P9ax36Nj7Nu63I3f4Pb/o6/8ABrreiX5+WMbNyrmb&#10;31tt2VVNqDNwY/a/JfdZbb/Ofzf6L/ttcbjYnT6T6jKb97WvDd14LRva5n0fsrN309/0l3fTunXP&#10;6dgOLi2j0KnVMLmtbZYK2DY6XJ0pVstkJCOqZz7Bba6oV0uZ7XPcfTLG/wCnpcz6D/d+jXI9Tyc2&#10;zqW20MvfEAw6CN2llbrH+799j10mNg57cu1/pmQT6zKnuLGEMrsLQ54L/ou+g/8A62qWXhW9TvxW&#10;4+0uqqJbS/YCDLXSDafbS6P0jP8Av6g45bHbVj16v//S2tnTA2RjgBx2Ha0Ayf5X0lWoox8Wp9OJ&#10;9qpZc8OfZ7TIa302hpdv9u1i0Mb6b/g7/qmJf4az/iv4rKiZcJsS4b9Wvp/q/oo6OFf0ei0mxtua&#10;HPH6bY9rpMc2W2N9X6Df301fTLHNqpLH1BwAc8+yT+dez1N/h7v666Xp/wDM/wDWmf8AotWbf5x3&#10;wH/flNj4uE3dfpV/hcKRWtPO4+Fk0ZONcH7aMZljHDaCfdpubjyK3+p/hbf/AANYXTfqH03HuL3X&#10;32tsbAa6rZA9ry8PquY/6TPb/IXZt/p39o/9Wll/Td/xX8VLD3PVXD+Py/orjxWLq+jgO+qvRrSy&#10;x9dpO309zvUB2tl+122782XI1+Pbhva1lbm+nWZO8ztrAY1/vLt29rm/omt/4v8AnFsfnP8A9ezF&#10;Jv8AMD+sP4p8uKo3Xn/6CujxWdvF5f7NmsazFdWWi5staPeHF7t1zHAn3tc+x/6H+b2KpkfVfLzH&#10;V5BaXAGQ07nhw3H27TY3832+ltZXWukdzhf1Wf8AU5CHVxjf693qOF8R/e1/vMf6R2uy4bvquaag&#10;z7K6924fo8d3ohoMCDuG3/rnpq30jo5xbr3uw8nFc9rGT6zbZaHeo72MbT7WR+kXQj6FvwZ/1JTf&#10;9rnfB35Gp/q1smr7dP8ACZhxcP6P/P4v+9aQovfdbYaBjvA3bqjLgZluz1Gur3WR/gfSQ6Md9uSb&#10;PsgAc2DkOILi8j3erU1zfWb+ats/zQ+f5XJXfQPy/KUPVepBHlw/98j11pX0edz2ZjKxRUSx29jv&#10;VssaPYB9DdLrP89+9D6l05+T052JYy1zi9pZcbA+wkO3z+ks9F1bf62//ri1+q/zP/Xa/wDq2Ilf&#10;B/4r/vxTPX0q/wCXCgcWtVvrwvLj6sYDN7bM8Nd2a2oOI/q7X7forUdTdj49dQeX147WNqa+qTLG&#10;+m1wZ7/+grtv8y34f9+aoZfJ/wDC5/6pMycdDirw+X/1Ig8VDiqvFrMyb6222OfU57bJs0gnQN13&#10;7fzGM9n+D/Rq451ji4itlrTHudLQSBLhuabPof1Fh28u/rD/AM+NT5P9GyP+LCiPB+lwfW/+4Wa3&#10;0rxf/9k4QklNBCEAAAAAAF0AAAABAQAAAA8AQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAA&#10;AAAXAEEAZABvAGIAZQAgAFAAaABvAHQAbwBzAGgAbwBwACAAQwBDACAAMgAwADEANQAAAAEAOEJJ&#10;TQQGAAAAAAAHAAQAAAABAQD/4Q4CaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wLwA8P3hwYWNr&#10;ZXQgYmVnaW49Iu+7vyIgaWQ9Ilc1TTBNcENlaGlIenJlU3pOVGN6a2M5ZCI/PiA8eDp4bXBtZXRh&#10;IHhtbG5zOng9ImFkb2JlOm5zOm1ldGEvIiB4OnhtcHRrPSJBZG9iZSBYTVAgQ29yZSA1LjYtYzA2&#10;NyA3OS4xNTc3NDcsIDIwMTUvMDMvMzAtMjM6NDA6NDIgICAgICAgICI+IDxyZGY6UkRGIHhtbG5z&#10;OnJkZj0iaHR0cDovL3d3dy53My5vcmcvMTk5OS8wMi8yMi1yZGYtc3ludGF4LW5zIyI+IDxyZGY6&#10;RGVzY3JpcHRpb24gcmRmOmFib3V0PSIiIHhtbG5zOmRjPSJodHRwOi8vcHVybC5vcmcvZGMvZWxl&#10;bWVudHMvMS4xLyIgeG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvIiB4bWxu&#10;czpwaG90b3Nob3A9Imh0dHA6Ly9ucy5hZG9iZS5jb20vcGhvdG9zaG9wLzEuMC8iIHhtbG5zOnht&#10;cE1NPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvbW0vIiB4bWxuczpzdEV2dD0iaHR0cDov&#10;L25zLmFkb2JlLmNvbS94YXAvMS4wL3NUeXBlL1Jlc291cmNlRXZlbnQjIiBkYzpyaWdodHM9Iihj&#10;KSBJcmluYTg4dyB8IERyZWFtc3RpbWUuY29tIiBkYzpmb3JtYXQ9ImltYWdlL2pwZWciIHhtcDpD&#10;cmVhdGVEYXRlPSIyMDE0LTA1LTE2VDE1OjEwOjEyLTA3OjAwIiB4bXA6TW9kaWZ5RGF0ZT0iMjAx&#10;NS0wOC0yN1QxMDoxOToyNi0wNzowMCIgeG1wOk1ldGFkYXRhRGF0ZT0iMjAxNS0wOC0yN1QxMDox&#10;OToyNi0wNzowMCIgcGhvdG9zaG9wOkNvbG9yTW9kZT0iNCIgcGhvdG9zaG9wOklDQ1Byb2ZpbGU9&#10;IlUuUy4gV2ViIENvYXRlZCAoU1dPUCkgdjIiIHhtcE1NOkluc3RhbmNlSUQ9InhtcC5paWQ6NDFh&#10;NzE1ZWMtMDk5Yi0wMTQwLTg3NWItNGRlZmJlNjVmOGVkIiB4bXBNTTpEb2N1bWVudElEPSJhZG9i&#10;ZTpkb2NpZDpwaG90b3Nob3A6YmEzYTQwMmQtNGNkZi0xMWU1LWJjNzEtYmY1ODEzMzJmNTE5IiB4&#10;bXBNTTpPcmlnaW5hbERvY3VtZW50SUQ9InhtcC5kaWQ6NDQ2NmU5MWUtMmYzMC00MDRlLTliYTMt&#10;MjM2ZWFiN2UwOTAwIj4gPHhtcE1NOkhpc3Rvcnk+IDxyZGY6U2VxPiA8cmRmOmxpIHN0RXZ0OmFj&#10;dGlvbj0iY3JlYXRlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDo0NDY2ZTkxZS0yZjMwLTQw&#10;NGUtOWJhMy0yMzZlYWI3ZTA5MDAiIHN0RXZ0OndoZW49IjIwMTQtMDUtMTZUMTU6MTA6MTItMDc6&#10;MDAiIHN0RXZ0OnNvZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1IChXaW5kb3dz&#10;KSIvPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0ic2F2ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5p&#10;aWQ6NDFhNzE1ZWMtMDk5Yi0wMTQwLTg3NWItNGRlZmJlNjVmOGVkIiBzdEV2dDp3aGVuPSIyMDE1&#10;LTA4LTI3VDEwOjE5OjI2LTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3No&#10;b3AgQ0MgMjAxNSAoV2luZG93cykiIHN0RXZ0OmNoYW5nZWQ9Ii8iLz4gPC9yZGY6U2VxPiA8L3ht&#10;cE1NOkhpc3Rvcnk+IDwvcmRmOkRlc2NyaXB0aW9uPiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgIDw/eHBh&#10;Y2tldCBlbmQ9InciPz7/4v/iSUNDX1BST0ZJTEUAAQkACIBwQURCRQIQAABwcnRyQ01ZS0xhYiAH&#10;0AAHABoABQApADVhY3NwQVBQTAAAAABBREJFAAAAAAAAAAAAAAAAAAAAAQAA9tYAAQAAAADTLUFE&#10;QkUAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAApkZXNjAAAA&#10;/AAAAHRjcHJ0AAABcAAAACt3dHB0AAABnAAAABRBMkIwAAABsAAAogZBMkIyAAABsAAAogZBMkIx&#10;AACjuAAAogZCMkEwAAFFwAACOLRCMkExAAN+dAACOLRCMkEyAAW3KAACOLRnYW10AAfv3AAAkJFk&#10;ZXNjAAAAAAAAABpVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AHRleHQAAAAAQ29weXJpZ2h0IDIwMDAgQWRvYmUgU3lzdGVtcywgSW5jLgAAWFlaIAAAAAAAALVa&#10;AAC8ZwAAkjBtZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAB&#10;AAACAAACJAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGy&#10;Itoj/yUjJkQnZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFC&#10;KUNCRFxFdUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2Ct&#10;Yb5iz2PgZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+&#10;zH/LgMmBx4LFg8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5ny&#10;muSb1pzInbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1&#10;ALXtttq3yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7r&#10;z9XQvtGn0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jo&#10;wema6nHrSOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a&#10;//8AAAHoA6cFLAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd&#10;3x7bH9Yg0SHLIsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmC&#10;On87fjx8PXw+fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW&#10;2VfbWN5Z4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLa&#10;c9Z0zXXDdrl3r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGO&#10;YI9OkD2RLJIbkwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqib&#10;qZGqh6t/rHetb65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITF&#10;isaQx5bIncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo&#10;463ksuW25rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf/&#10;/wAAAgUD2AVoBsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46&#10;HzQgLCEjIhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6&#10;ADr2O+084z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWI&#10;VolXiliLWY1aj1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3Cpcahy&#10;pXOjdKB1nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Y&#10;js2Pw5C5ka+SpZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiq&#10;gquOrJytq667r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmC&#10;yqbLysztzhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zo&#10;xOm66qzrm+yH7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//&#10;AAAB2QONBQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUd&#10;QR4sHxcgACDqIdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcR&#10;OAE48TniOtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFS&#10;lVOIVHpVbVZfV1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzS&#10;bb5uqm+WcIJxbHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuH&#10;IIgFiOqJz4qzi5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6Bx&#10;oV+iT6M/pDClIqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28&#10;+L4EvxHAIMEwwkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv&#10;3RreRt9z4KHhz+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////&#10;AIAAgADltH/Nf1TMP3+lfsOyjH+UfmmYf3+efkx943/BfmNiQX/+fpJEYYB/fwUfZIH+gBz8uH50&#10;i3nkD35XibLK235PiBSxPn5chrSXL36ChZt8k36+hLpg6X8Pg/RDAH+Wg3gdooDkg9/6o30llwji&#10;SH0clDHJWH0lkXqvzn1Ljx6V1n2GjQ17Tn3XizxftH43iYlBy37AiC0cBH/PiBH4v3wXorDggnwX&#10;nsnHsnwrmxSuRXxbl6OUc3yrlKZ6Dn0MkeZelX13j09Atn3/jS0ajH7Ei8n3CXtHrnXe2ntEqXrG&#10;G3tdpMSs0nuWoGaTEHvqnFp42nxbmLtdiHzPlU0/uX1SkosZPH3GjvD1hXqqul3dWXqftEjEp3qz&#10;rourfHrwqT2R4ntMpE53snvAn7pci3w9m48+03y8mHYYF3zbkEn0OHovxnLcDXobvzvDYnonuHOq&#10;TXpksjaQ33rJrHF20ntEpxBbrnvAojA+DHw7nw8XHHwHj6DzHXnR0sja8Xm0ymHCSXm4wo2pP3nw&#10;u2GP53pZtM52BnrdrsZbBnteqYc9Y3vQpNMWSXtSjxHyKnmM34TZ/Xlm1dPBVXlgzO6oVnmUxOKP&#10;E3n+vZJ1S3qGtwdaaXsMsdw82nt6qSUVnnrIjp3t7YkTfivWfogAfbG+zYcFfVemtYYwfTOOGoWE&#10;fUh00IT8fYxaa4Sbfeg9joSffosYi4Z6gAHryYeuiQjVAIajh329jYW5hiGlfoT4hQOM0IRkhCpz&#10;fYP0g4hZD4Oogwc8OYO4guAW+YV3hAPp+4Zwk/jTU4V3kXW8EIScjxmkFIP1jROLiYN1i1ZyVYMX&#10;idVX/4LYiHw7LILrh5QViIR7h6joUoVznvjRsoSDm4G6f4OymDuioYMOlTqKOIKgkqFxKYJQkENW&#10;94Ibjhw6NIIujJYUOIOJisnmyISqqhjQMoO7pa25BoLxoYKhP4JVnaSI7oHjmhJwC4GjludWAoF1&#10;k/85U4GGkgwTFYKajOflY4QMtWLO1oMdsAO3tYJSquqgBYG5pi6H1YFOocZu/YEJnbxVH4DjmjM4&#10;iYDzmDgSH4G8jEHkL4OLwNrNrIKcuoK2koHOtHqe9IE2rt+G6IDTqbBuMYCTpO1UXIBloNg33YB0&#10;nlgRVIEDi7fjKYMkzJXMr4I2xTu1mIFlvkOeA4DKt8uGCYBpsd1td4AzrI1TxoAIqFY3TYAKo1wQ&#10;roBsi0fiToLQ2LvL2oHm0E60xIETyGGdNYB0wRSFToASunps1X/ftM1TPH+6sEg20X+8pRAQKn/0&#10;iu7dPJJhfJjHa5B6fEOxVo6yfBCax40afBGDl4u3fElrnoqCfLFSdYmIfTI2joknfgERMovWf97b&#10;RpEthsvGBY9ChYSwKo2DhG+Zsov8g5CCg4qtgvJqjImNgohRXoijgkA1eohJgmAQBIqYg4bZs5AA&#10;kSTEnY4iju2u/YxjjN+YgIrxiyaBVYmzibJpaoimiHxQSofLh3Y0dod5hwUO+olWhrvYR48Im5LD&#10;Lo0ymHutgYuGlZeXHooTkv2AF4jokL5oU4fmjrxPW4cTjP8znYbCjB0OFIgoiYTW6Y5KphXB0Yx4&#10;oiasJIrUnnOV0olomwp+5ogyl+pnS4c+lS1OfYZvkswy2YYckcENTocliP/Vp42xsMfAm4virACq&#10;9oo+p3eUtIjWo0F94oekn1xmWIanm9pNtYXdmPkyLIWKl/IMqIZLiI/UkI0zu6W/kotntgWp8onC&#10;sKaTvohbq6R9CocwpwhlnoY2oudNDIVfn68xnYULnT8MHoWXiDHTo4zLxse+s4sDwEmpFoleuhSS&#10;54f0tEl8QobMrwRk9oXcqndMh4UFp2UxJISioToLroUEh+bS4Ixy0le9+4qwyvGoXYkNw+GSMYej&#10;vVN7nYZ6t3xkaYWLssdMDYS9rmcwt4RcoPALVYSOh6nM+5vye1u4k5lHeyGj9pa4ewmO3pRgeyZ5&#10;FZJFe3hiaZBle/lKco7afJMvY441fX4KfpAff8DLOprihP23Zpgjg+ejAZWZgvyN+pNNgkt4K5FD&#10;gdhhfI91gZpJfo33gYEueY1XgeMJz46bgwjJ05nfjq22HJcljMKh5ZSYiviM4ZJbiYl3IZBeiFRg&#10;g46eh15ImI0qhqAtp4yMhp0JNY1HhejIqJjnmI6045Y9lc6gp5O9kzSLu5FykO12A4+Gjv9ff43S&#10;jVJHsYxmi/ss3ovMi80Ir4wfhd/HfJgsooazxpWEnvqfe5MLm6yKhJDSmKp07I7ZlfRej40xk6BG&#10;7ovFkcQsO4snkb4IPIshhZHGX5ebrKWyspT1qFmebJJ+pEqJhJBKoI10AY5TnSNduIydmidGQYs0&#10;l/crroqUlzsH24pMhVDFZpcmtuyxyZSAsd6diZIIrQ6Iqo/VqJpzQI3lpI9dE4wwoRNFsYq0ntMr&#10;OooSm8gHi4mbhRrEkpbDwXixB5Qeu6WcyZGnthaH7o9ysO5yj42FrFVcfYvaqJlFPopcpkEq2Ymo&#10;nPkHSokLhO7D4pZuzHmwZ5PKxdicKJFWv4WHTo8jubNx/o02tKpcA4uNsRNE1YoarEIqfIlpnLoH&#10;FoiZhMu9P6XQenqqHKJoek2W0Z8cekWDFJwIenJunZk4etRZLJaye2RCU5SifAon85PzfP0EqpN/&#10;f6a7s6Tig5SpKqFagpyWFZ4KgdCCYJr9gT5t25g6gOtYY5XCgM5BgpO8gNsnNJMLgXUEaJIDgpq6&#10;iKPrjMKoF6BoiwGVJJ0ViW6Ba5oXiCls8ZddhydXipTvhmZAvJLuhegmjpI4hlsEL5C0gtS5fKMb&#10;lfWm/Z+jk3qT/5xZkTmAX5lOjzNr9ZadjZFWrZQ0jDFAApI0izkl+ZF3i9kD/Y+SgrK4lqJVn2im&#10;Cp7pnDOS/puqmT9/VpimlotrBJXYlC5V2ZN8kj8/UpF+kOwlbpC/kVYD046Zgpa3o6HIqQKlNZ5V&#10;pRWSLpsRoWt+gpgRnhlqOZVWmyJVIpLrmKw+w5Dslz8lAZAnlgsDr43Ign22y6FXsr2kbZ3hrh6R&#10;bJqdqcZ9ypegpdFplpTrolJUlpKAn4M+T5BsnlQkrI+gmMwDkY0agmm2D6D+vLajxp2Ct2GQypo9&#10;slx9LJc/rcxpAZSOqeBUF5Itpw0975ASpMMkZY8wmJsDeYyNglm1caCvxyyjPJ0twReQQZnqu198&#10;pZbwtj9oiJRAshJTs5Hgr0c9m4/SqagkH470mGwDZYwdgkyuHq/+eeScKaveebaKEKfeebJ3iqQX&#10;eeZkR6CYelBP+Z1zeuY6H5r2e40gKZqYfHEAAJXTf8qszq8ogoObaKrkgZmJfqbagOB2+6MTgGNj&#10;qJ+bgCZPU5x/gCM5dJoFgEwfoZmWgRcAAJSOgACr3649iy6aiqn+iY2IvaXtiBp2MaIwhvti5J68&#10;hiBOn5umhY441ZkshUsfLpirhkYAAJNwgACrEq1qk+eZqqk3kZqHzKUwj4R1UKFojb1iEp38jFFN&#10;6Jroizg4QZhqiqIeypfXi7MAAJJ4gACqQazKnLSY2qiYmcKG86SUlxd0daDPlMBhTZ1LkrBNQpo9&#10;kSg3v5e4kGsedZcUkGEAC5GSgAepkKwspcyYL6f8ojGGSKP5nuJzyqA1m+9gqpyymVxMr5mPl2s3&#10;TZcKluUeKJZflFgAG5DEgBKo4qu5rwOXoqd9qriFwqNypsNzQJ+so0NgKZw2oE9MQZkcnjs29paA&#10;nX0d85XIlEAAKJAZgBuoQqthuHSXGacbs3uFQ6MNrudyyJ9IquRfu5vWp6lL4ZjFpeM2sJYjousd&#10;zJVPlCYAM4+PgCKnuasVwl6WpqbEvKuE1qK2t3FyYp72svpfY5uGr7pLnJh1rR82e5XdpNYdp5UJ&#10;lA0API8ggCifsLqEeXSO1bWreTp90bD8eTJsZKyLeWdaOKhkedRG76Suemox66HmewcX8KJye74A&#10;AJEogACeprm2gaSOQrTCgL19YrAFgA1r86uMf55ZuKdkf3JGbKOuf4MxbKDef8EXsKE7gLoAAJBu&#10;gACd97jLidWNmrPeiEl8z68ahu5rVaqjhe1ZHqZ6hTRF4aLGhMww+p/shMQXgaAchgQAAI/LgACd&#10;aLfzkhCM+LMPj+d8Gq5SjftqqqnOjGNYfaWriy1FWaH2ilcwlZ8TiiwXXJ8cirAAAI8+gACc1bdG&#10;mmmMYrJhl6Z7e62mlTRqBqkkkxhX7aTwkV1E4aE/kDUwPp5SkCoXPp42jrgAAI7EgACcO7a/ou6L&#10;2bHRn5J6+q0PnI9pi6iPmfhXeaRal9ZEfaCSlnAv+J2elqQXJ51nj6gAAI5egACbyLY2q6CLcLFE&#10;p6V6mKyCpBNpL6gEoQVXJaPUnpdEOaAInUkvxJzwnCcXFZyoj5sAAI4KgACbSrXXtIyLIrDUr9t6&#10;V6wDq6to6ad5qDFW36NLpbBD/J+VpJ4vnJyGoDEXFZwXj5sAAI3FgACa2bWGveuKy7B0uIN6Dquh&#10;s7ZorKcbr+NWsqLvraBD3584qqcvkZwvoCkXH5u2j6IAAI2OgACR88VjeRiCH7/SeMtyFrp8eLlh&#10;o7VpeOpQcbCneVM+C6xzeeQppqmWemoPZqtZewsAAI1DgACRN8SLgOaBtr7zf/hxwrmQf0phSrRt&#10;fuJQDa+efsQ9ratffuUpXahmfzIPhanDgEQAAIz+gACQzcOSiKiBR74IhydxXriehdxg27N1hPNP&#10;oa6fhFk9UqpahBkpI6dKhE4Pr6hPhO4AAIzBgACQgcKpkGuA6L0jjl9w6be8jJVga7KGiyZPOq2y&#10;iiU9AKlqiZMo9qZIieMP2qcEiQIAAIyMgACQLMHomE+AlLxblbVwkrbwk3RgC7G7kZVO6KzWkCY8&#10;w6iSj2ko16VjkBsQBKXhitQAAIxegACPx8FQoGKAQru1nTdwTbZAmnNfz7EJmCxOrqwmlnE8lafQ&#10;lbIowqSWlbwQK6Tjiu4AAIw4gACPZsDVqJR//LsqpNBwFrWqoYdforBvnt9OiauTnQc8fac6nKwo&#10;uKPgmm4QTqQGiwYAAIwZgACPJsBRsPV/zLqhrJNv9rUfqMtfja/jpdhOd6sJpBo8b6a8ov8os6NT&#10;m4UQbKNEixsAAIv/gACO1L/wucl/rrottJtv7bSbsC1fh69RrPpOe6pwq1w8gKYgp/Uo3KLIm6AQ&#10;sKK4i0gAAIvrgACEtNCfePN118pZeINmrsRveFtXEb7WeH1Gs7mTeNo1B7UIeVgg9rJ3ea4H67LZ&#10;e0UAAIn5gACEYs+fgG51m8l+f2dmcMOMfq1Wzr3WfkRGcbh0fik02bPMflAg9rD+fp8IZ7Dqf+cA&#10;AIoWgACESs6Fh8V1b8h8hkFmQ8KFhPpWmby9hCFGP7dLg540vrKRg4EhC6+Vg/gI5q8og/4AAIov&#10;gACERs18jxZ1X8dsjRlmIMFyi2dWdrubihpGJLYoiUg0tbFmiP4hLK5JieQJXa2bhlUAAIpFgACE&#10;OcyYloV1WMZ4lAdmHcBwkfBWarqXkElGIbUVjyQ0xLBVjt8hWq0gj3sJzKxChqAAAIpYgACEHcvU&#10;niF1UMWkmxpmKL+OmJBWg7mvlplGOLQvlUs0469dlUohkqwYlEAKNKsbhuYAAIpogACD/ssspc91&#10;SsTvojlmN77MnztWobjpnP1GXLNum7k1Dq6am60hzasyltsKkaofhyUAAIp1gACD3MqaraZ1RcRU&#10;qXZmSr4opgFWwrg9o45GhLLCoqE1Pa34oOkiCqqClwQK56lPh18AAIqAgACDvsoStcV1RcPFsOpm&#10;ZL2TrPJW8rejqmZGwrIlqN81iK1WpDIiZanbl0ELR6iwh6AAAIqIgADyhntGeYra93uceaXC/Xv2&#10;edGqfXxYehyRcHzDeop3u307exZc9n3De6o/1n54fFwbFn/RfQ/wXHmQhO/ZOnoHg+jBcXqAgwSp&#10;FXr+gk6QHXuFgch2eXwXgWRbunyygQo+l31ngNQZdX5fgNvuangmkHTXaHisjlG/13k3jFGnknnM&#10;ip+OvHppiSV1N3sRh9VakXu6hpU9dnxrhYkX9nzvhRjsmHb4nAbVn3eFmNO+IHgaldGmAXi8kw2N&#10;UnlvkKZz9XonjmtZdXrbjE08bHuFioIWmnuIiN/q8HYFp6PUAHaTo2y8inctn2+khXfXm7mL73iR&#10;mEZyvnlalSxYZ3oXkjk7dXq3j9UVZHpXjBTpgnVLs1LSmXXVriK7KXZsqSijNXcZpH6KvXfaoCJx&#10;mHinnBNXbHlrmGY6lnoCla4UVnlnjcDoUHS5vx3RbXU9uPS5/nXOsv+iE3Z6rWSJuXdDqCxws3gW&#10;o05WkXjYnus51nlmnCoTcnimjSbnV3RMywvQeXTKw+q5BnVSvQChGXX5tnaIzHbEsGhv6HeequFV&#10;53hkphw5M3jjodESuXgIjKjmkXQD1ynPuHR5zwy4OnT2xzGgRXWUv8iH/3ZcuPdvL3c4suhVRngA&#10;ri04pnh3pk0SJXeLjETh44Qud+XMM4OjeDu18oMueJie/oLReQyHWoKLeZ1u8IJdektVYIJPewI5&#10;JoKZe9MT34SdfI7gH4Kggr3K94Ipgfe03YHFgU2d34F5gMyGI4FDgHRts4EpgEBUHoEwgB437oGD&#10;gCwSeIMggKbehIFKjavJToDhi96zUYCHii+cZ4BRiMOE1IAyh4xshoAuhoFTDIBAhY4254CNhOIR&#10;PIGyhHPc54AqmJfHpH/FldWxqn92kzqa6n9GkNSDfH88jsJrWH9IjN5SCH9kiyQ1+n+sieEQK4B1&#10;h8HbYH89o5LGJH7Yn+qwMn6QnGuZgX5pmSSCL35hlhdqOn5+k2hRFX6jkPM1IX7ij0oPQH9lilDa&#10;DX6Frq3E2n4gqiSu7X3Vpb2YS32xoY+BFX2wnalpMn3LmhtQOH35lws0Xn4ylV8Oe36AicrY833z&#10;uerDyH2OtIGt2n0+rzGXPH0YqiCAI30epW9oYX0/oSdPfH1nnYwzuH2Zm2YN2H3DiVzYEH2FxVnC&#10;630fvw6s8nzIuNeWUHyZsuN/RHygrW1nnXzLqJVO2nz3pNkzLH0boFgNU30oiQLXZH010RfCPHzQ&#10;yeesMHxuwsaVgnw0u/d+hHw4tc1m93xlsJdOVHyXrJYyuny3okwM6HytiLrRwY1RdpK9tYvrdwap&#10;A4qpd36TfomOeAl9MYiXeLJmBYfFeXpNnocoekkyOIclezEM1okkfHnQPIvxgMe8fIqZgD6n2olj&#10;f86SaIhVf358H4duf1dk+4auf1FMlIYef1wxNYYaf5gL7IeLgFrO4oqpixu7IYlfiZymrIgriDeR&#10;L4cwhw168oZYhhNj4oWphUZLj4UmhJYwRIUhhEQLHoYkg8LNfomPlXW5sYhJkxelJoclkNqPzYYu&#10;js95sYVsjQtix4TMi3ZKnIRRihUvboRGiVkKa4TshrfMJoiwn9q4V4dsnKujzoZOmZ6OgYVdlsJ4&#10;hISYlB5hwoQIkdFJwIOTj9Aur4N+jvEJ0oPhhqTK9ogAqmi3L4a9pmqiqoWeooiNaISwntp3goPv&#10;m29g04NYmF5I+4LqleMuB4LQlQ0JUYMAhkzJ+YdytRm2N4YxsE6hsYUPq5eMdYQgpxp2p4Nmovdg&#10;F4LSn0dIVYJYnHUte4I4mkkI5oJGhgTJLIcDv/+1bYXFumeg34SftN6LoYOpr5J13oLvqsJfZ4Jm&#10;pqRHx4Hto/ktBIG6nnAIj4GuhcnIkYauyz20zYV0xNigL4RJvnqK6oNLuGh1NYKOswBe1YIGrrVH&#10;SoGTqtYsl4FeniYISoE1hZvCB5a9dYSvWZSKdgucDZKDdpeH8JCudzZy+I8Hd/NdBo2UeMtFuYxy&#10;eaYrA4xOeowGqYz/fJzAvJV9fyyuU5NQfsubFJFTfn6HAY+IflNyCY3tfk9cHIyIfm1Ezotvfpkq&#10;J4tDfvoGLItsgBe/jpRXiNitGJI0h52Z+5A2hnWF5I54hYlw/4zqhMZbKIuShC9D8YqBg7opY4pN&#10;g7kFvooKgya+b5NBkqer5JEokJmYuY83jqGEyI1wjONv64v0i2ZaMIqoihxDGYmeiREoqolliOcF&#10;X4jXg6G9R5JnnIWqz5BOmbKXmY5hlwODlYyqlIVu2YsokkFZQInrkFJCU4jkjscoCIigjsoFDYfQ&#10;g2q8PJG/poapxY+poviWkI28n4eCl4wHnEpt8IqHmVFYbYlAlrtBp4g8lN8nfIfwlDsEyIbzgzy7&#10;W5E5sKeo6Y8lrF+VtI01qCyBwIt+pDRtLIoEoJhXxoi9nYNBGYepm5UnC4dVmL4Ej4Y8gxW6pJDP&#10;uwGoNo69tgCU+YzKsQ+BBIsOrF5seYmUqDBXKIhXpNdAnYdAotwmqobWmiQEYIWmgva6GpB8xbqn&#10;p45twAOUW4x4ulKAYIq2tPJr4ok3sE5Wp4f7rRJALYbsqMQmSIaBmeIEO4Uvgt2yw6B6dMOhSJ2I&#10;dU6PPJrHdeJ8aJg9doxosZXpd1NT6JPaeDI9oZJFeQwjZ5JJedQBSpBZfLqxsJ9gfeagfZxrfZiO&#10;fJmsfWN7qpckfVFn7JTYfWZTJJLSfZ0825FAfeEiuZEzflQBLI7Mf92wu55Ghw6feZtchfSNj5ib&#10;hPl6tpYghDNnBZPdg5xSUJHhgzE8HZBTgu4iHpA1gzsBEY1vgLmvvJ1TkDGeaJptjmCMbpe0jLZ5&#10;t5UwizNmE5L6ifpRfpEFiPM7bo94iDkhlY9KiLMA+oxAgKmu1ZxwmYqddpmTlwSLcpbilKd4s5Rl&#10;knNlMZIbkIJQtpAzju46yo6njdwhF45tji8A5os9gJyt85vMowicrJjun9GKqZY4nL534JO8meVk&#10;Y5F9l1dP/4+KlT06OI3+lBIgqY23kuAA1opjgJGtMptNrKCb7JhvqMGJ6JW3pP53JZM6oX5jupD/&#10;nmZPbo8Km/E5wo1qmwIgVY0WldwAyImugIeskJrrtmqbUJgNseOJSJVRrXV2hZLOqVZjIJCTpctO&#10;5o6no0o5WY0AoVsgDIyQlasAvYkbgICsFJqcwJ2a05e+u2+IvpUAtlZ195J4saJin5A5rc1Oeo5M&#10;q104/IyupmUfvow+lXYAtIilgHqkCaqRdDmTn6bsdLyCsaN8dU9xBaBFdfxec51KdsVKvJqod6I1&#10;V5i+eGsbQJlreOwAAI2efxGjMKmWfOOTC6XnfJuCJKJwfHNwdp80fHBd2pw5fJdKIpmbfN40v5et&#10;fS0a0Jg1fZgAAIxsgACic6iKhYiSP6TkhIWBbKFmg6Rvsp4xgv5dH5s8gohJeZijgkQ0LJaygisa&#10;bZcZgsYAAItggAChsKeVji+RY6P2jIOAfaCAiv5u251EibJcVZpZiKtIy5fFh+EzoZXRh3gaE5Ya&#10;iDgAAIp3gACg46bUluaQl6M1lJp/qZ/Ckn9uApyIkJ9bnJmJjvZILJb9jb8zJpUCjS8ZyJUtjO0A&#10;AImvgACgOqYin96P7aKJnPN+/J8WmjVtVpval7Za+JjalYZHoJY5k+Uyu5Q7k4kZhJRWkOoAAIkH&#10;gACfnaWhqPKPZ6IFpWd+d56KogZsyJtGnvNabphOnFtHKpWympMyYpOdmhAZUJOikR0AAIh8gACf&#10;FqVDsjSO5qGkrhB99J4jqhVsSJrapnpZ9Zfgo5RGvpVMog4yEZMun3QZJpMQkQEAAIgLgACeqqT5&#10;u96OfaFUtyF9hJ3Qsotr15qDrnpZkJeGq4NGbJTvqUIxzpLYoawY95K1kOEAAIewgACV8bUIc8SG&#10;fbC4dDd2kKyidMJl76jFdWxUZ6UrdjFBoqIIdwMs8J/4d6wSbqIcd6wAAIl+gACVVbQifAGGH6/F&#10;e7R2NKuee5Bljqeye5ZT+6QRe8hBOKDpfBosj57JfGkSVKCdfK8AAIjEgACU1bMZhCyFjK7DgzR1&#10;sKqTgmVk/KapgdhTb6MHgX9AvZ/ggVssL520gWcSP58/ggkAAIghgACUTrIfjFOE7K3PisJ0+6mk&#10;iWBkWaWxiD9S1qIYh2hAPZ7yhtgr0py6hsESK54GhsoAAIeTgACTu7FTlJKEVK0EknB0WajckIhj&#10;sqTpjt9SSqFAjYQ/yJ4fjKErgZvbjKgSG5zuiuIAAIcZgACTKrC3nPmDy6xmmktz1Kg4l9VjL6RB&#10;la1RzqCUk+U/Zp1ZksMrQJsLkxMSEJvyjDYAAIazgACSvrAlpYWDYKvVoktzaKeln0pixqOtnKdR&#10;bqABmo4/G5y/mXorEJpGmJQSCZsMjDIAAIZegACSU6/FrkWDG6tsqnhzJqcspuNieKMfo8lRHZ9t&#10;oY0+zpw9oLoq2pnKnPkSB5pdjDEAAIYZgACR+696t2yCyqsXsxFy1abQrvFiKqK/q3xQ3J8JqXM+&#10;npvUps0qvJlknOUSBpnmjDAAAIXigACIdr/lc1F54br1c61q2bZDdCtbJ7HKdMxKiq2edYc4k6oU&#10;dkYkUqgrdrcKWKoHdxcAAIYMgACIHr8Fey55uboIetRqrrU8eqxa9LCrerZKT6xueu44X6jVe0Mk&#10;NKbHe4EKn6gufGIAAIW2gACH3r3ygul5Yrj9gfRqXrQmgS5alq+PgLVJ9qtMgHQ4GqesgGwkE6WB&#10;gJQK36aDgSYAAIVrgACHl7zniph5Abf1iRtp57Mih9RaLK6BhtdJlKpBhi03z6adhdUj8qRbhhgL&#10;F6UHhVEAAIUpgACHPrwKkmB4pbcWkGJphLJBjqZZwK2ejTNJP6lOjBw3j6Wsi5Yj16NWjD4LSqO5&#10;h6IAAITxgACG37timlN4ULZnl9ZpNbGIlZxZdazfk71I+aiMklU3XaTTkcYjw6JrkegLdKKUh78A&#10;AITCgACGh7reol94CbXan2Ro9bDvnK5ZOaw+mmtIwqfsmNs3OaQsmKojuqGYlqMLnKGUh9kAAISa&#10;gACGTbpiqpV31bVapx5oxrBro/ZZD6uzoWVImqden+U3FKOmnwojqqD8mB0LwKC0h/IAAIR7gACG&#10;DboRsz53wLT4rzlot6/zq4NY9asjqKhIiKa9pzk3E6L9pA8jwqBgmC0L8aAdiBMAAIRhgAB7bssx&#10;cv1tmcW2czdfWMB/c5pQc7uCdCdAnrbfdMsvRbMhdWQbBrH4dWsDb7BNd4kAAIMkgAB7aMpAeoht&#10;q8TCehFfXr9redlQcLpJedpAmbWHeg0vUrGoelYbR7Axel8EC64vfEYAAIMigAB7cskSgdltl8Oe&#10;gNhfR749gA9QTrkLf6BAfbQ6f20vULBHf3cbfa6Sf6sEl6xJgHUAAIMhgAB7cMfoiRRtfcJzh55f&#10;F70RhmdQJbfUhYVAXrMBhQIvSq8ChN8bra0dhYQFEqqbg24AAIMfgAB7W8bskGVtZcFwjoBe/rwE&#10;jOhQArbCi6VAT7Hfis8vUK3ciqwb36vQizAFgakkg7kAAIMegAB7OcYll+RtVMCalZBe97sfk45Q&#10;A7XVkfZAT7DukOwvYazSkQEcFaqmkAsF5Kfhg/sAAIMdgAB7F8WEn3VtR7/qnLNe97pgmkdQCrUM&#10;mGZAW7All10veawAl3kcS6mjkyEGO6bOhDcAAIMdgAB69sUGpzBtP79bo/1e/LnBoSxQFrRhnxRA&#10;Z691nlkvjatWnNMceKjgk0AGh6XrhGoAAIMcgAB63MSdrz5tPr7hq5NfCbk4qFtQKrPMpjNAha7X&#10;pM4vuaqwoEUcs6gxk2cGyKVGhJYAAIMcgADmH3ZwcxjQG3dLc/G5gHgfdMyiKnjqda+KJHmydqFx&#10;Y3p/d6NXhntPeJ87L3wxeZYWnX0heejkD3SHfmjOa3WJfhu3+nZ8feWgy3dlfcqI3XhLfc1wLnkz&#10;feRWW3oVffk6B3rvfhIVIHtUfcHiMXLwidLMmnQCiGS2X3UKhxKfRnYKhf2HfncIhRFu83gGhEJV&#10;Pnj2g3k4+XnEgsQTxHnVggvgaXGTlTjKzXKukr+0nHPAkGydsXTRjkyGEXXmjHZtsnb2isJUKnfy&#10;iSE3/niyh7cSlHiLhezeyXB1oJ3JMnGSnS+zAnKrmeecK3PFltWErnTlk/hsfHYHkWlTI3cLjvo3&#10;FXe7jP4Rj3dxiT/dbG+YrA3H2XC0p7qxqnHLo3+a23Lon3qDd3QPm7RrWHU1mDNSLnZBlQ82Qnbh&#10;ksUQtHaEi0vcTm7rt4zGwXAEsluwi3EVrTGZvnIwqDyCcnNdo5pqcnSKn0xRWnWUm3U1j3YlmSUP&#10;/nW/itDbb25twx7F5W+BvRWvo3CItwSYy3GbsSOBhXLJq6xppHP9prZQr3UJons09HWFnrUPanUf&#10;imzay24bzsbFRG8px+Su63AhwPOX/3EnujaAu3JPs/xo63ODrn1QCnSOqkk0Y3T9oygO9HSfihzW&#10;FX8OcbbB5X8Qcsqs9H8dc8+XH381dNGAdX9Wdd1o7n+IdvZQMX/PeAg0moBZeQcPWIHyeTzUjH1R&#10;fH/Asn1zfHqrzn2XfHyV/n3AfI9/U33zfLln0343fPdPHn6NfTQzkH8SfXIOQYBIfYPTAHvSh1C/&#10;B3wChkKqQXwzhUSUgXxxhG99/ny7g71mon0VgyZOC312gpgyk33tgiUNTH7SgYPRbnqGkhi9ZXq8&#10;kBmooXr3jjCTDXtAjGl8qnuhit1leHwMiXJNCXx2iCExrXzehx4MeH2NhPzP83lynOm773mqmgun&#10;LXntl0GRpHo/lJh7ZnqlkhxkW3sij+dMGXuTjeEw3HvqjH8Lwnx3h/POs3ibp9K6s3jUpB+l8nkV&#10;oHGQcnlqnOZ6SnnWmZFjVnpTloRLPnrMk+YwIXsVkoILKXuNh4vNrnfxstO5sHgqrk6k6nhlqb+P&#10;bHi5pVR5WnksoTRihXmunXFKhHohmksvg3pcmHIKqnrLhzbM5HdzvfG443equKCkEHfcszWOi3gn&#10;ret4gXibqQlhxHknpLdJ5XmcoWsu/HnBnU4KQnothvDMVXceyT64SndRwyOjX3d3vOCNy3e1tsJ3&#10;yHgksS9hIHiwrHtJVHknqPIufXlBn28J8HmvhrjGfogYcIqz/Iczcb6gkoZyctqMG4XRc+52t4VH&#10;dQtgXITcdjVItISed1UtxYT0eFII3IZPeWDFRoaAeriy6oW7euqfc4UMexuLB4R1e1d1qoP5e6df&#10;W4OcfAlHuoNofGks2IOyfMAIL4SqfXXEEoUOhPmxqIRchDGeX4Ozg3KJ2YMsgtJ0h4K6glReUYJr&#10;gfNGx4JEgZ8r+4KFgW4HmIM5gQvCrYPHjyqwMYMWjY2cyYJ8i/eIcYIAinxzQoGoiTZdNYFriBJF&#10;1YFKhxMrLIF4hn4HFIH4hCjBVIK9mWGu2IINlv2bdYF6lJ2HKYEFklFyG4CwkC1cNYCEjlRFAIBo&#10;jLwqeICEjAkGo4DmhH3AMIHto76tuIFAoJaaV4CrnWSGFIA4mkVxHH/nl1pbUX+2lMJERH+hkrQp&#10;13+wkhMGRH/+hD2/RIFJrjesy4Cfqk6ZZIAFpkuFIH+OoltwPX9Enrhakn8Ym4JDpn72mSIpUX74&#10;l0IF9n8/hAi+kIDOuNqsEIAmtDKYmX+Er2CETn8Cqp9vc363pk5Z2H6VoqlDDH53oHAo335em4IF&#10;tn6jg9y+FIB4w8Grgn/TvmOX7H8kuMGDk36TszVuxn5ArklZRX4gqnNCk34HpzAoeX3mm14Fg34m&#10;g7q3XJFXb7GmNY+ecO2UIY4cchKA9IzJcy5sy4uYdFRXk4qVdYZA74ngdqQmgYo7d4EDKookeb22&#10;WI/heVOlQ45HeZ6THozUeel/+YuHej9r1opfeqlWqolmeyRACoi1e5glsoj6e/QC24iEfWm1SY6L&#10;guqkDI0Cgl2SA4uSgdN+14pTgWlqzIk3gRlVu4hKgOM/NoeegLok+ofOgLgClYcWgKK0LI1NjJWi&#10;1IvLiz6Qtopqieh9uYkqiLRpvYgfh6xUzoc+hsc+a4aYhg0kUIa2heYCWYXZgZazBYxLlkmhworL&#10;lDiPnIlvki18i4g6kDdosIcxjmtT34ZhjOU9pYW9i68js4XEi7kCJYTKgXOyBouFoB+gvooJnVmO&#10;mIismo97kod5l9pnyoZxlVtTEoWYkzE8/oT3ka4jLITskSEB+YPlgVaxNYrpqg6f64lxppaNwIgP&#10;ow16vIbZn51nBYXVnHtSaoT9mdQ8dYRKmD4iwIQwlZ0B1YMngT2wkopytCefQIj+sAKNCYeWq756&#10;AoZWp5dmUYVQo+FRxoSDoPQ78IPOn18iYYOUlz8BuIKNgSmwIIoavouevIiqucKMboc7tMZ5XYXv&#10;r+5luYTiq8BRRIQTqOY7f4NkpTEh/4MilvwBoIISgRmom5rpbwiYjphzcEGHpZY8cWl1sJQ8coxi&#10;tZJoc7dOkpDVdOc41I/CdfQeo5CGdoQAAIpye0WnypmdeCeX0pc9eICG15UOeN105JMNeUdh65E7&#10;ecVN0I+selA4GY6VesweBo81ewsAAIjZfpOm75hXgTuW0ZYJgMqF6ZPbgGVz7ZHlgBxhBZAdf/FN&#10;AY6Yf983Y42Bf9Ydd43+f/MAAIdygACl9Zc2ikCVwpTqiR+ExpLHiA1y9pDNhw9gG48ThkFMOY2W&#10;hZU2wIx+hRsc/IzdhWYAAIY7gAClC5Yuk3GUzpPskaODy5HQj+Jx9o/cjjNfRo4WjLNLfoyli302&#10;KouMiq4cj4vQiuMAAIUwgACkNJVvnMaUDZMvmlGDCpEOl95xJI8alYZed41ak2hKyovfka41mIrF&#10;kMccI4ryj5EAAIRPgACjgZTapi6TUpKeoxmCSpB6n/pwaI6BnPxdyYzDmlNKNotGmD81JYoWl5Qb&#10;0Yosks8AAIOVgACi8ZRpr7uSvZIxrAuBq5AHqEZvx44EpKddLYxEoYpJporPn2Q0tImYndkbi4mH&#10;kp8AAIL9gACiipQWuZqSSJHgtVuBI4+usPNvOI2hrL9cqovYqVJJN4pgp0g0UokwotcbN4kYkmcA&#10;AIKEgACaUqTbboSLPKG6b697WZ7dcNJqe5w4cfRYlZnGcxtFbpevdD8wcpZldSgV/5hNdSgAAIYg&#10;fmmZsqO7dy6KtKCkd4V6w53Bd+lp5JsReF5X/JibeOdE3ZaCeXov6pUqee0VppbUedwAAIUAgACZ&#10;C6KGf8GJ6p99f156CpyWfw1pH5ntfuBXRpd6ftBEO5VmftkvYpQHfugVVJV4fwgAAIQEgACYSqFl&#10;iEqJDZ5jh0R5GJuGhlNoTpjZhYRWgJZzhONDk5RkhGou3pL/hCsVB5Q+hIAAAIMogACXfqB8kN2I&#10;Q518j0J4R5qhjb1ndJf3jFhV0ZWBixpC/JN7ijUubJIMidEUypMbiUAAAIJsgACW15+wmauHl5y5&#10;l3p3l5nflVdmyZcvk1NVL5S3kY1Ce5KbkEAuDJEnkA4UkpIUjUYAAIHOgACWRp8coo+HGJwon893&#10;FZlEnQ1mOZaKmnRUnZQVmEFB/5H8lskttJBtloUUYZE4jcgAAIFLgACVzp6xq5eGnZu9qE52kpjS&#10;pPlltpYOoddUHpOVn1FBh5GCnhAtWI/pm+AUOZCEjawAAIDggACVdZ5itPCGO5trsSl2Iph4rUZl&#10;QZWqqa5TtJMqpw5BL5ESpTotDo99nnYUApAMjYcAAICLgACMnK80bgB+V6t7bxdvXagDcC9feaTA&#10;cUtOjKG7cmg8QZ83c3cnzZ33dCQNL6C4c8UAAIJ/gACMLK45dkF+Bqp6do5vAKbtdvJfGqOVd2xO&#10;K6CDd/s76J30eIwnhJyZeOQNOp7ieNEAAIHFgACLuq0Nfl19c6lYff9ufKXCfbtei6JpfaJNp59W&#10;fag7eZzHfcYnM5tXfd4NP502fjsAAIEhgACLMKvqhmd8z6g6hXdtw6SrhKJd66FNg/lNEZ5Dg4E7&#10;AJu0gzYm4Jo1gy0NP5u1gxEAAICTgACKm6r5joN8NKdNjQ1tHqPBi7RdQaBiioFMiZ1MiYk6jZrB&#10;iOwmlJkxiP8NP5pchz0AAIAagACKEKpBlsR7rqaWlM1smKMFkuxcup+hkTlMCZyFj9E6MpndjvQm&#10;W5g/j1sNQpkniPcAAIAAgACJqKmenyB7QKX4nKtsJqJkmkZcSJ79mBhLoZvellw545kulYYmNpde&#10;lNwNSpgRiPwAAIAAgACJS6k0p6d7BaWKpL1r56Hkoc5b+J5inyNLSps5nTk5ipiZnKwl85bLmXIN&#10;Spc5iPwAAIAAgACJA6josIJ6vKUzrSprlaGCqcBbo532pr1K/5rFpPo5TpgfosQlyJZRmYwNQ5ag&#10;iPcAAIAAgAB/crn/bWxx4bXAbmljsbG9b3FUq63pcIBEmapgcY0zAaeTcngeu6bRcsEFvac/c20A&#10;AIAAgAB/M7kfdVBxx7TJdYxjkbCedelUiqypdmJEdqkJdvAy66Ymd3UexKUwd5IGIKUheMUAAIAA&#10;gAB++bfxfP5xb7OffJ1jRa9nfF5UM6tofFREKqfCfGsytqTVfJYeuaO1fKEGcqM2faMAAIAAgAB+&#10;qra/hJJxBbJxg7Bixq49gvFTyqo4gmZDyaaWghQycqOkgfAepKJighYGtqF/geQAAIAAgAB+TLW/&#10;jDhwpLFyiuFiW60+ibBTVak3iK1DdKWGh/AyMaKTh54ekKE0iCsG8Z/6hLEAAIAAgAB98LT+lAZw&#10;T7CtkkBiCKxxkJdTAqhijyZDJaSqjhIx/qGdjbUegaAjjeAHIZ6jhNIAAIAAgAB9n7Rpm+ZwC7AS&#10;mbZhxqvJl5lSvqevlcRC4qP2lIIx0qDelHoefp8ukqcHTp14hPEAAIAAgAB9arPpo+Vv2K+OoVBh&#10;kKs9ns1ShqcbnKlCrKNcm3AxnKBKmuIeZp58lI0HeZx2hQ4AAIAAgAB9NrObrEdv0K8rqVZhhKrB&#10;pl1SZKaCo+tCkKKtosMxlJ+Pn/Medp3JlJkHoJvFhSgAAIAAgAByr8VIbN5lpcCsbbRYHbw5bp9J&#10;07fsb5U6dbQBcIEpU7E0cS0UlrHpcLgAAKspdHsAAIAAgAByosR3dHBlw7+xdItYOrsEdNVJ8baG&#10;dUA6lrJ2db8pja9/diEVFa/EdbsAD6npeOcAAIAAgAByo8M6e7hlqr5ye0VYJrm1ev1J1rUkevc6&#10;iLEDexIpnq3yezgVbq3eewQAo6fTfS4AAIAAgABylcHtgtplgL0mgfhX57hqgUJJqLPSgMw6Zq+t&#10;gJYpnKyKgJAVr6wwgMwBIaX4gMQAAIAAgABydsDSigtlX7wHiMhXwLdFh7ZJdbKohto6Ua5zhlEp&#10;nqtHhkkV7aqvhpABkaRVgQ8AAIAAgAByUb/5kWhlSrsfj8tXsrZOjlRJZ7GojSI6Qa1sjF4pqKoh&#10;jIUWJ6lYi4MB8aLqgVAAAIAAgAByML9QmNNlP7piluBXrrV/lQpJY7DPk406P6yQksIptqk4kwcW&#10;YKgtjyECR6G0gYoAAIAAgAByE77ToGBlPbnMnhpXsbTVm+5JZLAWmjo6OqvSmbYpt6h9mHkWhadN&#10;jzoCjaCzgboAAIAAgABx/r52qDZlQ7lQpaJXu7RDoyhJa693oWs6RaspoFEp0KfKnEUWqKaPj1IC&#10;up/zgdgAAIAAgADZtXGBbKrFDnLXbjevv3Qbb7eZm3VJcS2CrHZrcqNq63eKdBtSBXigdYI2enmg&#10;dsASAnp5dq3Xt29Xd97DcHDceEeuSXJBeLeYS3OPeTSBdHTSeb5px3YOelFQ63c0etY1aHghez4Q&#10;znjCeq3V4m2Egx3BpG8bgmestXCZgcKWzHIAgUmAHHNegOpok3SygJxP2XXlgEo0bHa8f+8PwHdB&#10;fyLUGWvqjkq/1W2OjJCq7m8ZivCVOnCXiXV+sHIOiDFnV3N2hwROzHS0heIzgHVyhNsO1nXzgzDS&#10;emqUmW++O2xAlsypVG3WlD+Trm9ekdV9UnDij5RmJXJejZFNznOki6gypXRHihgODnTUhqjRJmmK&#10;pJ2862s4oSOoAmzPnaqSYW5cmlF8HG/olyplCnFolD9M43K2kaYx4HM/j84NZXPjiQ7QFWi5r9S7&#10;3Wpnq4qm62v5pyuRSW2Foud7GG8YnuZkJnCfmzNMGXHol+8xOnJalhQM2XMbiLDPR2gfuxW7EGnL&#10;tgGmDGtTsMOQXmzWq5h6L25qpsZjV2/4om1LcHFDnsgwqnGXm5AMZ3J5iGLOuWe8xmC6gGlhwH2l&#10;YWraumOPnGxNtGB5bW3ars9ip29oqe9KznCuplAwGnDrn+4MDHH3iCXKWnnka4u3fXpkbUujwXrm&#10;buuPAntocHR5VXvucfpitXx8c39K0n0VdO4v4X3Qdh4LOX9kdjfI6Xfodjy2V3iRduSipHktd4ON&#10;7HnEeCJ4QnpdeMphr3r/eXpJ2Xuiehou9XxJepAKa32xeqjHZXYqgOS0rnbmgIehHHeVgCyMc3hD&#10;f+h28nj1f7lghXmtf5hIz3paf3MuB3rlf0AJtnwzftbF03Sli3qzC3VrijOfeHYniPKLA3bkh8R1&#10;oneuhr9fX3h4hdBH1XkthO8tMHmchDQJGXrognfEW3NdlhOxl3Qqk/aeBHTwkdmJl3W3j810ZXaJ&#10;jeFeSHdmjC1G7Xggip0sbHhyiYoIk3nMhZPDJHJboMKwYnMsndecznPymt6IaHS+l/RzSnWXlTNd&#10;S3Z0kq5GG3c0kIsrvXdrj3oIInjdhYDCK3GPq36vZnJhp8ybzXMjo/mHaHPuoDNyXXTPnKxcfXWx&#10;mXZFanZpltErLHaHlVcHxHgXhUDBbnD4tk2upHHHsdma+nKBrTGGjnNEqJNxh3QmpE1bvXURoIxE&#10;znXJncAqrnXHmiMHeHd2hQ3A8HCUwTauF3FevAOaUnIJtomF1nK+sR5w1XOZrCtbHnSEqAhEO3U7&#10;pRAqKnUjnIIHO3b2hOS7boKUapyqMYI4bHiX64H5biqEeYHRb79v/IG5cU1acIG4ctlDgIHddEcp&#10;BIKBdVMFPIO7do26TIC9dLOpEICNdY2Ws4BldlaDT4BLdxdu5YBCd91ZcIBQeKZCk4B4eVooLoD8&#10;ecgEyIIMetK5HH8Ofs2nwn75freVmH7ffpyCJH7YfoZtz37cfoNYeX74fo1Bun8nfpInbn+OfnwE&#10;YoCRfpK3vH2UiNWmXH2Gh+6UDn18hv6AyX2BhhVskH2fhUxXYX3MhJhAzH3/g/YmqH5Eg4QECX9I&#10;gdS2bXxZkuGlC3xQkTiSv3xQj39/hHxdjchrd3yAjC1WaHy+isc//nz0iZAl/30YiQYDvn4vgoi1&#10;VXtinQyj83temqORqHtemB5+dXtulZtqeXuVkzxVinvPkR4/RnwJj3UlaHwPjwADfn1Bgly0dXqe&#10;p0mjDXqdpCaQvHqZoNV9inqnnYhpoHrUmnVUznsSl78+rHs+lcYk7HsqlCADSXx9gjmzzHoLsaCi&#10;WHoMrcaP+Hn/qa98wnoEpZlo3Hoxod1UGnp5nro+GXqjnOQkf3pqmFIDHnvdghyzXHmnvCCh0nmn&#10;t5iPVnmNsr58FHmDreloOXmoqZdTjHnupkE9l3oao3wkC3nNmF8C/HteggSs2Iu9adqc+YqAa7uL&#10;/Yl+bXB5wIipbwhmaYfxcJhR7IdiciQ76Icgc4UhsYf1dE4AAIeBdySr84oCc2WcB4j4dFWK7ogM&#10;dTJ4uYc/dghlcYaNduJRB4YGd7w7EYXAeHgg9oZqeMcAAIWVexWq8IhqfNua1Yd7fPmJ2YaYfQt3&#10;nYXafSFkcYU0fUZQKYS4fXU6UYRyfZkgVYT0fZAAAIPmfoqp0Yb2hlqZpIYPhbeIkIU+hQB2i4SG&#10;hFNjeYPtg8NPXIN5g0k5poM4guMfxoOYgrgAAIJvgACopYXDj9uYmITgjoqHg4QXjSJ1YoNni7Zi&#10;b4LWimROa4J1iUo44YIyiG4fMoJmiHsAAIEugACnq4TXmX6XloP6l36GgYMwlVx0b4KAkzNhjIHx&#10;kTBNqoGGj3g4RYFFjlIetYFYjd0AAIAggACm4oQcozKWyINFoIiFrYJ2naxzmYHCmspgxIE3mCZN&#10;AIDNlfI3x4B2lLoeUYBsklcAAIAAgACmSoOPrQiWI4K+qbqE+IHnpiZy4YEmooxgEoCXn1ZMU4A5&#10;nNk3N3/fm7Ud+H+nlEQAAIAAgACl44MttxqVpIJgszOEXoF8rutyPICpqqBffIAQpu9L13+vpHo2&#10;zX9YoXkdnn8NlAcAAIAAgACeppUeaU6P1JMmayN/7pF5bNRuzJADbmpcjY6wb/ZJD42dcXQz1o0Q&#10;crIZh46icvYAAIMWeryd7JOUclqPFpHIc01/FJAndDNt+o6sdRRbxI1YdflIVYxFdtkzKIutd4oY&#10;/Y0Ad4MAAIGhfh+dGJITe06OEJBie31+IY7Ge6dtAI1Ye9ha4IwNfBhHjosBfF8yfopjfJEYfot8&#10;fGwAAIBagACcGZC3hCuM/Y8Lg7N89o1+gzVsCYwQgrhZ+orWglhGzonTggkx5Ykwgc0YEYoSgdkA&#10;AIAAgACbJo+EjSyMAI3ijBB7+IxeiulrCIr2ib9ZLYm1iLJGHIi+h9wxWYgXh1AXsIjGh1gAAIAA&#10;gACaUo6gllGLP40GlJh7N4t+ksRqNYoUkPBYXojVj0ZFbYfUjfEwy4cpjU0XSYesjAUAAIAAgACZ&#10;pI3vn4KKh4xanTB6eYrNmrVpeolemD1XrYghlgpE1YcclFswXoZXk/QW/4ayj40AAIAAgACZHI1o&#10;qMyJ9YvYpel53IpEos1o3IjJn7dXEoeInQ9EQIaLm0kv5oW9mikWvoXhj2EAAIAAgACYvY0IslaJ&#10;hIt7rvF5VoncqzloTohSp5BWkYcGpJRD1YYEovYvhoU4nx0Wa4VIjygAAIAAgACQ2J7haMyC15xM&#10;ao1z35oCbDRjxJfvbcVSh5YLb0k/7JSGcLErSpPocbMQbJbecS8AAIAAfdCQQJ2NcWOCSJsQclFz&#10;PJjDczpjJpajdCJR8JS2dQw/ZZMqdekq05J1dnoQOJT1dfIAAIAAgACPmJwhedmBdZm6ehJyfZdt&#10;ek1iYJVTepVRPZNqeuk+y5Hhe0AqWZEce3EQBpMveyUAAIAAgACOz5rMgj2AkphugdtxhJYtgXlh&#10;kJQTgSZQe5I3gOo+KpCzgMIp3o/igKkP0pGSgKoAAIAAgACOAJm0iqh/xpdZiblwtJUdiMdgtJMH&#10;h95P1pEchww9m4+ghnopd47Bhj4PrZAWhXsAAIAAgACNVZjGk0d/F5Z4kctwAZQ8kEBgCpIfjrpP&#10;M5AzjWA9JY6fjGopIo22jF0Pi47AiZEAAIAAgACMxpgYm/d+mpXPmfhvgpOJl9RfepFglblOno91&#10;k/E8pY3iks0oz4zYksUPaY2dimsAAIAAgACMVZeZpL9+IpVSokNvAJMDn5Ne9pDNnPFOHY7cmtQ8&#10;Jo1Pmdwoa4w4mBoPS4ysilcAAIAAgACMAZc9rcR9w5T0qtxukZKap6hegpBWpJFNtI5bolE7z4zG&#10;oPUoH4uvmyEPHIv5ijcAAIAAgACDiakTaDd2PKX2aeBoFaMea3hY4qB4bP5Ii54ObnI2spw1b7ci&#10;XpvjcFoIWJ2vcCAAAIAAgACDEqfycGd13qTWcUdnraHncixYgZ8ncxZIMJyrc/42Z5rDdMsiK5pH&#10;dR4IgJt0dTEAAIAAgACClqaWeGh1P6OIeKJnIqCTeOVX753SeT1HsJtUeaA2AJlnef4h65jMehUI&#10;nZlneqcAAIAAgACCAKVCgFB0kKI6gABmX59Of7ZXTpyMf4JHHJoYf2k1i5gpf18hoZd1f1gIrpeL&#10;f5MAAIAAgACBZKQliEdz8KEkh3hltZ48hq1Wn5t5hfFGlpj6hVw1G5cPhQIhWpZChRQIvJXfg9EA&#10;AIAAgACA2KNLkF9zaKBOjxllLp1hjctWFZqYjI9GE5gSi4g0yJYHivEhK5Uki2IIzJRghfMAAIAA&#10;gACAbaKQmIdy95+Zls5kuJyolQJVnZnak01FppdRkfI0d5U8kVshFZQekOgI4pMOhgIAAIAAgACA&#10;FKIUoNNyw58bnrlkfpwXnG1VUZksmjhFUJaVmKY0F5SOmGEgxpNvlX8I6JIAhgYAAIAAgAB/0aG8&#10;qVxyfZ63puxkLpumpDJU+pitoaVFApYNoC0z2ZP8nnwgmZLYlgoI45E7hgIAAIAAgAB2tLPBZ39p&#10;9bA4aQhcgKzlaoxOGKm8bAI+h6bibVwtPaTrbmsYuaWXbmwBiaKqcAIAAIAAgAB2WrLQb1Jpyq8o&#10;cB1cV6umcPlN+ahUcd0+cKVecrwtOqNJc2oY46Onc0YB/qA3dWEAAIAAgAB2DLF8duhpYK3Ydxtc&#10;AqpHd2BNoKbrd8M+KKPseC0tEKHHeIQY7qHpeFQCXp35elgAAIAAgAB1rLAdfl1o6ax9fhZbd6jz&#10;fd1NNKWUfcM9x6KZfcYs0KBqfdEY56BafbwCrJv6fq8AAIAAgAB1RK70heFof6tYhS5bBafPhIdM&#10;t6Rtg/M9cqFkg48skJ8yg2sY2Z73g78C7Zo7gfsAAIAAgAB05K4TjYpoKKp1jHJar6bji1hMX6N5&#10;ilg9HqBoiZosX54YiWgY0p22iYMDI5i2gh8AAIAAgAB0lK1llT1n5qnBk8pabqYjkkNMGKKtkN48&#10;1J+aj+4sMJ07kAcY2pyVjlkDVpdqgkIAAIAAgAB0XazXnQJnsaktmztaMqWGmVZL2KIGl6M8lJ7s&#10;lrUr65yTlnYYu5vGkLkDiZZTgmQAAIAAgAB0Lqx+pRdntKi+oxlaLqT8oNBLuKFdnsk8e54pnfMr&#10;65u+m5MY0ZrykMgDrJWMgnwAAIAAgABqMr8DZrRdzrtAaA5Q47eWaXBDI7QFasY0KrDoa/QjH68+&#10;bKIOIbFIa+MAAJ8Ec7AAAIAAgABp7b49bjJdz7o5bthQ9bZCb5xDRbJ3cG40W68ucTEjc61KcZwO&#10;ta7ocOYAAJ3AeCkAAIAAgABpzbzndWRdnbjadYBQ1bTPdbhDJrDtdhk0Ua2QdnwjkauIdq4PHKzI&#10;diYAAJyJfCIAAIAAgABpqLtyfGtdYbdmfB5Qh7Nde+lC8q93e940LawUe/Ajk6nye/gPZ6rie9gA&#10;AJtof6EAAIAAgABperoxg39dNbYjgtpQVrIVgktCtK4rgdc0FKq3gZojlKiFgZ4Pqakwga4AAJps&#10;gAAAAIAAgABpTrk8irtdHrUciclQRLEAiNxCnq0NiBAz/KmRh5Ijnac6h8AP5qerhrgAAJmQgAAA&#10;AIAAgABpKbh/kf5dFLRHkMhQP7AYj4JClKwbjmwz8aibjeEjp6YyjkUQIqZZiukAAJjfgAAAAIAA&#10;gABpDbfzmVldF7Oel+ZQRK9ZllVCkqtNlQgz5KfHlLYjnKVek8wQP6VZivwAAJhIgAAAAIAAgABo&#10;+rePoOtdI7MTn0lQUa61nXxClqqbnCUz6acLm24jsaSUmCIQVqSDiwwAAJeygAAAAIAAgADNUGxt&#10;ZkS5524waHWl02/YapCQ4HFjbJR7DnLfbo1kVXRPcH1MbHWkclAxrXapc9YNx3gxc7bLXGnucVS4&#10;WGvncmekbW22c3ePn29ndIZ543EGdZdjPnKWdqVLYXP6d5swsXTceFUM5nZ0d+XJiGfJfGC2kWnc&#10;fFyi4WvLfF+OJm2ZfH14kW9WfKpiEnD/fN5KWXJvfQQvxnMrfQQMIXTufIPHu2Xih1C0wmgKhlCh&#10;G2oLhWCMmmvyhId3Km3Ng9Ng22+Mgy9JVHEFgo0u6XGZgesLdnObgLjGGGRGkjSzKWZ8kFSfg2iN&#10;jn6LD2qDjLt112xuixdfsm5DiaJIYG/CiEEuHnArhx8K5HJ4hFLExWMAnSGx3WU/mnCeOGdVl7WJ&#10;ymlTlQp0pmtHkoVepW0hkDNHgm6mjiktaW7mjMUKaHGEhwnDtmH9qBOw1GRApJedKmZVoPqIu2hU&#10;nWtzqWpSmhNdyGwzlv9Gx22xlFQs0m3LkvMKAnC5hsTC7WE8swmwDWN/rsScU2WNqkyH22eFpdty&#10;ymmEobhc/2ttngVGJGzqmv0sT2zZmFwJr3AUhozCamC7vf6vhWL6uOebsmT4s5OHJWbirk5yF2ja&#10;qXNcXWrCpT5Fi2w3oj4rxmwAnKgJbXAShl++r3SOZWCtBHWCZ76abHZxae+Gvndaa/1yD3hCbftc&#10;Wnksb+5FU3oPcbsrA3rfcxkHgH0Wc329RnI9b/Cr6XNmcTuZWnR1cnCFtnV2c5hxDnZzdL1bandx&#10;dd9EdnhdduQqOHkFd5AG9XtbeBS7wHAuemuqPnFyeraX03KaevmEP3O2e0JvwXTPe5VaRHXke+xD&#10;c3bWfDIpWHdOfD8GennWfGy6KW5dhMqomm+yhDOWMXDsg5aC13Ibgv5ueHNPgoBZJ3R4gg5ChXVu&#10;gZ8okXW3gS4GD3iFgDG4rmzRjymnJ24yjcOUv298jFCBbHC4it9tRnH3iYRYGnM0iFJBqHQthzsn&#10;3nREhnkFtHdkg2y3eGuWmZql9Gz/l22Tj25NlSOAQ2+RktpsMHDZkK9XKXIWjrdA4nMTjRInPnL7&#10;jFYFZ3beg6e2gmqbpBSk/GwIoSSSkm1UngV/SW6amuZrR2/rl/lWYHEulVZAPnIfkzgmvHHekiMF&#10;J3dKg3y1y2nfrpekPmtMqueRxWyRpvh+dm3PowZqd28in2FVo3BunDc/pnFdmfMmSXDqluIE9Heh&#10;g1m1VmliuSSjuGrJtLeRI2v+r/h9xm0vqz5pz256pvJVD2/Fo2c/GHCuoQ0lx3AVmYsEynfngz2w&#10;cHz/ZKygTX0dZx2PEX1UaVd8ln2ca2do/n3xbWVURH5Wb1M+EX7VcQ8kAH+rciYB94FndAGvU3rR&#10;bqCfM3sncBON33t6cWh7dXvVcqln83w6c+NTU3yvdRQ9OH0sdh0jQ33Jdp8Btn+ueHGuHXjVeJGd&#10;4HlNeRmMvnm2eZF6S3omegBm5HqcenZSZnsfeu08cHude0winHwCe1QBfX4rfFesuHcQgmecc3eY&#10;giWLN3gWgc94+niWgXJlrnkngSZRWnm8gOU7j3o6gKMh5npkgFYBS33Rf7qrZnWXjECbIHYqi0CJ&#10;5Xa0iiV3sXc/iQBknHfXh+tQZnh9hvs6x3j6hishSXjohcwBIH4YgMOqT3RpljKaCXUDlHiI0XWR&#10;kpZ2pHYjkKljoXbBjtZPkndjjTc6GXffi/kgv3eYi7YA/X5VgKupcHN4oC+ZJXQXnb6H6nSjmxZ1&#10;wXU1mGVizHXaleJO23aAk7E5inbrkiggUXZzkMwA336HgJeoynLBqjmYc3NipxaHK3Poo6x0/3Ry&#10;oDliDnUYnRNOK3XHmng4/XYsmRAf73V6lPQAx36wgIaoXHJEtFiX8HLisIqGj3NbrGJ0WnPXqDhh&#10;c3R2pIFNpXUiobA4fHWDn4Yfd3SolUYAtH7RgHmif4XFZBmToIUWZomDl4ScaMJyP4RHatFfuIQL&#10;bMpL8YPybqw2gYQgcEgcZYVhcOYAAIBMdrqhmIO4bYOSp4NFbwmCgILocG1xNYKfcb5ew4JrcwRL&#10;F4JadDs1wIJ9dTgbyINvdWYAAIAAermgi4HZdtWRZoGId4uBXYE7eCtwEoEDeMBdwIDeeVVKOIDX&#10;eeQ1BYDzek8bN4GaeiwAAIAAfjqfZoAZgCWQM3/dgCKAF3+ngANvE395f95c239kf8JJgH9mf600&#10;eH9+f5Qayn/hf1cAAIAAgACeO36wiX2PJH59iM9/B35Qh/9t5H4rhx1b1n4ehkpIkX4yhZkzsn5C&#10;hQ0aOX5ZhQwAAIAAgACdRH2Qku6OJH1lkZV+Cn06kA9s8n0Zjnda9X0OjPhH130Zi7EzHH0kit0Z&#10;x3z7imYAAIAAgACcfXyqnGeNWXyGmml9PXxXmC5sJnw0leRaNHwuk8lHNHw4kgoypXwrkSYZcXvH&#10;jtkAAIAAgACb5Xv7pfOMtnvco1V8jnunoGtrd3t5nXJZiXtxmslGj3uDmMMyH3ttl/kZIHrEkP0A&#10;AIAAgACbfXt/r5+MOXtirG57/HshqNlq3nrkpTxY/nrSoh1GGXrgoBoxr3rGnZ8YuHnykLcAAIAA&#10;gACU0Y8MY5KG8o2dZfF38Ix5aCBnn4uJaidWG4q7bBVDPYoqbeEudoopb0cTyIybbxQAAIAAekCU&#10;EI0tbHqGK4v3bf53Dorlb2hmy4n0cMBVWYklcgtCkYiTcz8t34h9dB4TYop9c6wAAIAAfbaTMYtf&#10;dUeFHIpNdg52GIlIdsRl1Ihkd3BUfYefeBpB14cTeLktSYbueR8TA4h/eJoAAIAAgACSLIm4ffuE&#10;C4iyfiR08ofBfjVk6obifjtTqYYufkdBLoWpflUsy4V2flQSuYagfgYAAIAAgACRMIhMhsyDD4dT&#10;hldz/IZrhcNj9YWShR1S9YTZhIFAnIRchAwsW4Qgg78Sd4Tog4YAAIAAgACQV4c7j76CVIZKjrJz&#10;Q4VgjXdjIoSFjCdSJIPMivA/8oNEigAr0oL9iZ4SH4NniDoAAIAAgACPqIZimLWBmoV4lxdyhYSJ&#10;lTliZ4Opk0ZRbYLykYo/VYJlkEIrb4H7kB0R5YIejBkAAIAAgACPIIW8ob6BCYTZn5Zx6YPhnRth&#10;zIL0motQ1YI3mFo+uYGylvQq8IE6lkYRsoERi/cAAIAAgACOvoVFqveAl4RlqFdxY4NipUVhP4Ji&#10;oiFQWIGXn5g+VoEKnmUqm4COmzURcYBFi8sAAIAAgACHfJidYxV6aZaYZVlsRJTjZ3hc4ZNkaXJM&#10;SZIPa006NpEgbPUl2ZE4bgELPJOVbXQAAIAAfUaG1Zb9a4p5z5UfbQJrmZNpbmdcRZHbb79LvJB7&#10;cQY5vo+BcicleI92csgLLpEYckUAAIAAgACGIJVIc9t47pOIdKVq0pHZdWRbe5BRdh5LDI71dtQ5&#10;Lo36d3QlDo3Ud7sLHI7Id30AAIAAgACFSJOwfBZ3/pH8fExpzJBdfHNapo7afJdKS42MfMA4kYyU&#10;fOUknIxYfOYLAYy8fQwAAIAAgACEb5JdhFl3KpCxhAdo+I8Yg6FZxo2agzFJqIxBgsk4BYtRgock&#10;OIr+gmcK7Yrxge4AAIAAgACDupFHjMh2co+oi+9oP44PivRZGIyJietJBosuiP03nIoliFsj64nA&#10;iGsK2YlnhhQAAIAAgACDJpB0lUR18Y7dk/BnvI07kmJYhouokMVIa4pNj2g3FIlCjpgjnoiyjsYK&#10;xogdh0kAAIAAgACCsY/Wnc51do5CnAVnOoyXme9YBIr2l8xH6omTlho2j4iMlWsjNIfplBUKtocQ&#10;hz4AAIAAgACCWo9kpoR1Fo3OpFtmy4wXocdXkYpnny9HhIj3nVI2PIflnHAi7oc5l54KlYZGhygA&#10;AIAAgAB6kKKlYnBuE6AmZJVgq53uZqBSIJvnaIpCWJoeak4w4pj+a8McgZnBbD8D35ihbL4AAIAA&#10;f9B5/KFBanttoJ7Ma+JgNJx/bUFRuZpdbpVCAZiAb9Iwo5dKcNQcZpfPcQcEIJYQcdIAAIAAgAB5&#10;a5+iclhs7p1CcyFfnZr0c+ZRIZjRdKxBgpbydWgwRJWxdf4cNpYFdfsEUpPFd00AAIAAgAB4xJ4Q&#10;eh1sMpu7emFezZl4epxQfJdYetxA7JWBex0v05Q8e08b95RnezEEdJHAfEwAAIAAgAB4G5y/ge9r&#10;iJpygbleHpg1gXZPyJYTgS1AaJQ0gPgvZJLvgNwbtZL1gNgEjo/9gJ0AAIAAgAB3hpu6id9q+plz&#10;iThdk5cwiHVPOpUJh60/4pMihwcvGZG5hrEbj5GdhxYEqI52gyYAAIAAgAB3EZrdkddqgJiekMRd&#10;FZZYj4ZOupQrjkg/bZJAjU4uxJDKjPQbhpBljKQEx40pgzsAAIAAgAB2s5pFmetqS5gGmINc3ZWu&#10;lstOc5NhlQw/HpFlk9YuY4/7k9IbMI+MkT0E1Ywcg0UAAIAAgAB2a5nWoitqApeNoHtci5UnnlxO&#10;HJLMnEQ+0pDEmxkuJ49LmfAbB47NkkYE2ItSg0YAAIAAgABuBq05YZNiA6pdY5JVOqe3ZYNHaaU7&#10;Z1c4TaMdaPcnNqIXahsSKqR/aacAAJjTbmIAAIAAgABtg6wQaT9huqkbao9U/aZGa+FHQKOgbSo4&#10;N6FgblMnP6AxbxsScaItbooAAJctc2kAAIAAgABtF6qBcLNhOaeTcXNUmKS0cjdG3qIDcwE37Z+5&#10;c7onG55ydC4SkqATc5gAAJWgeDAAAIAAgABsoajqeAhgr6YDeFNT/aMseJxGaqB6eO83iZ4zeUEm&#10;3ZzceWwSl54yePUAAJQwfGMAAIAAgABsKKeQf2xgOKSvf1BTgaHZfytF458mfwQ3MZzQfvQmnZtw&#10;fvISkpyGfuMAAJLogAAAAIAAgABrvaaHhvJf2aOlhndTJaDHheRFhZ4LhVA22JurhOUmb5oohNUS&#10;kpsDhLgAAJHGgAAAAIAAgABrZKW3jn1fkaLSja9S35/njLJFOp0ei7s2hpq8ixsmO5kli0oSpZmo&#10;iaEAAJDbgAAAAIAAgABrJKUPlhBfVKImlPVSnJ8zk59E85xfklk2QJn0kbMl6ZhhkbwSgpitjIMA&#10;AJAngAAAAIAAgABq8KShneNfVqGknKhSmZ6YmvdE2JuimVY2M5kXmM8l/JdqlucSqpepjJ4AC4+K&#10;gAgAAIAAgABhs7h8YIlV9LV8YlJJobKQZBg8Ya/DZcMtu62MZyUckq1EZ7gIXK6kZ2sAAJNYctgA&#10;AIAAgABhMLeRZ9tVx7RPaQJJkrEVajg8b64La2Yt5aufbGQc8KsKbLoI8awJbGkAAJIXd24AAIAA&#10;gABg6rYLbuxVd7K/b5JJXa9ycEU8Q6xRcQct1qnOcacdFKkFcckJXKmlcZ0AAJDhe4AAAIAAgABg&#10;qrRkddhVJbEadhlI/a3QdmE8BKqrdrotqqggdwsdF6cydwYJqKd6dzgAAI+/fxYAAIAAgABgaLL1&#10;fNJU6a+sfL9IvqxdfK07uak0fJwtjqaVfKIdGaWOfJkJ6qWIfRkAAI7BgAAAAIAAgABgLrHag/FU&#10;x66Bg5dIo6skgyo7m6fxgsEtb6VIgoMdJaQQgqAKJ6PMgjkAAI3jgAAAAIAAgABf/bD8ixRUta2N&#10;in1ImKofibw7i6bhiQgtXaQxiLYdK6LeiSAKZaJKhogAAI0zgAAAAIAAgABf2bBXkkZUsqzLkX5I&#10;mKlIkHY7haX5j4ktS6NBj2UdGKHsjrwKfKEfhxcAAIycgAAAAIAAgABfwa/dmaBUu6wsmL1Io6iR&#10;l4E7h6U0loQtUqJtli0dM6EBk04KkqAihyYAAIwAgAAAAIAAgADBE2cVX+2u02k5YrSb7Ws+ZWCI&#10;Im0kZ+5zaW74amldt3C5bNFGx3JFbxAsz3MmcN0KBHYqcRS/IGQlatGtS2aKbIWajmi/biyG6GrS&#10;b8tyRmzPcWBcqG6xcutFyXBJdFMr6HDxdV0JbXRodWu9SWGVdaerhmQgdk6ZB2Z9dvOFc2izd6Vw&#10;+GrSeFxbgWzQeRFEym5wea8rD27ZegoI6XLcei27d19LgF2puGH1gA+XQ2Rsf8iD7mbBf41vl2kB&#10;f2laUmsYf01Dz2y+fykqQmzkfu0IdnGzfoa5zF1ViwSoIGAXidyVsmKmiLWCaWUMh5duUmdiho5Z&#10;NWmQhadC52s5hM0piWsZhBoIFHJZgj+4cVvAlbOm1F6Sk7uUcGEtkbWBMWOij7ZtLWYDjdRYPGg3&#10;jB1CGmnjiqAo5Wl+ibEHwXLlhT63XFp5oGOlzF1WnZ6Tal/1mrqAMWJwl95sPWTelTFXamcaksBB&#10;cWi7kK8oYGgXj8oHfHNZhRC2jll/qw6lBVxip3ySnF7+o75/X2F2oAhrbmPnnJlWrWYsmY9A1mfJ&#10;lycn7GbilSIHRHO4hOq2CljUtaykflu1sT+SA15ErKV+umCxqCFqz2MdpANWH2VgoH5ATWbwnh8n&#10;bmXImV8HGHQDhMyzN27sX0eimXBPYjGRDnGnZOl+aHL2Z3dqtHQ/ae1V6XWBbE0/vHakbncmAnda&#10;b/wEMnsJcRKxwmwsaauhe23Pa4yQAG9QbVB9a3C9bv9pw3IgcJ9VDnN4cjI++HSgc5olV3UPdHgD&#10;4XlydcmwMWm1c/SfzWt+dN+Oe20gdbh79m6tdoxoenAwd2BT7XGheC49/nLJeNwkh3LmeSYDmXnr&#10;ekaukmeCfh+eJmlmfi2M2mshfi56lWzHfilnOG5pfjBS2W/ufjs9HHEXfjwj0nDhfhADW3pTfiut&#10;EGWfiEecs2eYh4uLbGlphrp5LmsgheFmE2zRhRVR125shGc8S2+Sg8cjMG8Gg1MDJnqtgYKr1mQY&#10;kn2bgGYfkPyKQWf6j1l4Dmm/ja9lBWt6jBpQ9m0Wiq87lG46iYgioG1diR8C+nr5ggOq3GLcnLWa&#10;iWTsmnKJS2bLl/53H2iVlYVkJWpckzVQNmv+kSY6/20Sj48iL2vqjtwC1Xs3geqqI2Hspu2ZzGP+&#10;o+mIhGXZoKh2VmefnWJjYGlqmmFPgGsUl9E6bmwhlhYhyWqqk5ACt3tqgdaprWFFsR+ZRmNUrVuH&#10;6GUiqU11sWbcpUVixWiioaRO+mpKnrY562tKnPohT2mKloUCn3uTgcWlpHcVXsOWenevYbqGNHhc&#10;ZHR0p3kUZvth8HnTaWdOBnqba7c4i3tmbb8ey3w7btMAAIAAcmCkeHR5aI2VWnVUao6FAXYlbGlz&#10;i3b2bidg7nfLb9VNInijcWw3w3lmcsceKHnYc1EAAIAAdwWjNnIXclCUAnMfc26D5HQOdHRyaHT4&#10;dWZf7HXgdlNMRnbHdzY3EXeFd+0dnXeSeAcAAIAAexihxG/1e/eSjXEXfE+CWHIffIxxGXMefLle&#10;uHQlfOlLPHUefRg2NXXVfTYc83V3fQMAAIAAfqKgbG4mhZyROG9ahTuBCHB1hLdv1HGDhB9dtHKU&#10;g5BKVXOfgxc1fHRNgq0canOFgm8AAIAAgACfUGyvj1aQIG3vjj5/+G8TjPduzXAsi51cvXFFilVJ&#10;jXJMiTY023LyiGMb73HLiEsAAIAAgACebWuAmROPPGzIl0d/FG3ulT9t8G8Lkydb7nAukTRI3HE3&#10;j4g0WXHFjnEbkHBdjVgAAIAAgACdxGqWotOOimvjoFd+WG0FnZFtNW4dmrxbNm9CmCtIMHBSlhkz&#10;0XDUlR8bOm81kXoAAIAAgACdVGnxrJeOCGs9qXJ9wWxUpfJsl21fomtapW59n01HtW+KnQMzVm//&#10;m3gaxG5HkhkAAIAAgACYUH+XXlqKSX9wYUZ7GH94Y/hqln+eZnZY2H/XaNVFxoAuaw0w5YC+bN4W&#10;tYI9bTQAAIAAdlyXU30bZ5iJRn05aaR6AX1ka4dpkX2cbU1X7X3jbv5E+35BcI8wOX69cckWNn+z&#10;cbsAAIAAemeWOXrXcL6IAXsgcgF45XticydoeHuwdDdW+nwIdTpEL3xwdikvl3zbdtgVxX1IdoUA&#10;AIAAffOVBXjEeeeGvHkqenJ3l3mFettneXnhezlWEHpOe45DcXrAe9wvCXsbfAoVZnsde6YAAIAA&#10;gACT03cHgw6Frnd/gvN2hHfqgrBmTXhSglJVH3jHgftClnlIgbQuV3mSgXYU6XlNgVMAAIAAgACS&#10;1HWkjEuEqXYmi4d1hHaXipFlWHcGiYNUOnd+iINB4Hf2h64txngwhy0UgXfGhqYAAIAAgACSB3SC&#10;lYmD23UMlCN0t3V9knxkkXXukMFTfXZsjylBQXbijeEtWnb8jVMUOXZ+ixYAAIAAgACRanOgnsyD&#10;N3QwnMp0C3Semnhj53UImBNS13WGlfNAoXYAlGYs2nYHk/4T9XV3jX4AAIAAgACQ/XL9qByCunOP&#10;pYpzfXP0opNjVXRRn49SU3TGnP1AM3U5m2osbHUzmYwTi3S0jTcAAIAAgACLLIh+XfB+EYetYMdv&#10;04cdY2pgR4a4ZdtPdIZxaCc9K4ZmajsovIbta7kOBoj+a0cAAIAAedOKUYY0Zq19OoWkaLVu7IUt&#10;appfc4TObGJOuoSKbg88j4R8b48oQITfcI8N14ZJb/UAAIAAfViJXoQHb1N8HYOkcKNt7YNCcdte&#10;d4LzcvpN34K7dAs72IKxdPons4L3dYcNnoPndO8AAIAAgACIT4IUd+h6+oHFeJdsuIF4eSpdhIEy&#10;eahNAIENeh47I4EHeoEnLIEyeqsNZoHRel0AAIAAgACHSoBWgIt5/YAbgKNrwn/fgJZci3+mgG5M&#10;Z397gEk6qH99gC0m3H+OgBANUn/+f+gAAIAAgACGaH8HiU95Nn7YiNNrAn6biCNbwn5eh1ZLjX43&#10;hpc5/X4shgkmUX4khdkNDX56hKMAAIAAgACFsX3zkhF4eX3MkQZqR32Nj7dbDX1OjlBK3H0pjQ85&#10;Zn0WjCwl9XzjjDoM6n0yiJYAAIAAgACFIn0dmtV353z7mURpsHy3l19aeXxvlWJKSXxGk7I403w0&#10;krElgnvmkkoMy3wniKYAAIAAgACEuHx/o7F3dHxgoaxpL3wTnzhZ9nu8nLFJ1nuHmqw4dntrmeAl&#10;JnsMlyMMintfiHoAAIAAgAB+Q5H5XWZx2pCRYBpkaY9xYqZVuo6DZQdFvo3DZzk0H41yaRsf0o5W&#10;ahcGTo6ZahQAAIAAfMt9e4/oZahxKo6wZ6Bjso2ZaX9VGYyka0NFNovcbOUztYt9bkUfjownbuAG&#10;aov2bvAAAIAAf958ro3XbdFwOozFbyNi5Iu8cGJUTorQcY5Ei4oNcqMzLompc4YfNoojc8wGd4mf&#10;dCsAAIAAgAB7yYvtdelvRIrudqph3on5d1RThYkTd/FD14hdeHsyo4f2eOce3YhGeO0GfIeSeb8A&#10;AIAAgAB66YpKfgVueIlYfkRhGYhrfmRSsIeOfmpDUYbLfm0yNoZnfncenYaMfmMGjIXGfq8AAIAA&#10;gAB6Ioj6hkRtuYgWhftgXocqhYdSC4ZChPhCuoV8hHEx8oT3hCAeboT5hDsGkYQ8gtsAAIAAgAB5&#10;g4f0joxtOocajc5f44YnjMpRd4Uwi6dCGYRpirIxYIPeijIeKYOjiokGi4LzhGwAAIAAgAB5BIcq&#10;lt1suYZUlbFfXYVZlCdQ9YRVknxBmoODkTEw1IL4kMgduIKbj9YGiYHlhGsAAIAAgAB4ooaSn01s&#10;UoW+ncte6oS4m8ZQgoOlmaJBNoLCmCUwhoIml7YdgYGvk/MGfYEUhGMAAIAAgABxr5vYXLJl8Zn3&#10;X0JZO5hgYbRLTpb8Y/s8CpXaZgcq4pV9Z54WLpeFZ8cAAJMNab8AAIAAf0pw95oOZIxlZ5hHZm9Y&#10;tJaiaEBK4ZUjafg7tpPqa4Mqr5NubKsWMJUXbJQAL5C+brYAAIAAgABwT5gTbEJkopZqbY5YDpTL&#10;bsxKP5NNb/s7NJIRcQkqVpGCccoWFZLccYUAc45wdDMAAIAAgABvk5Yxc+Nj0ZSWdK1XK5MHdWVJ&#10;jZGPdhI6mZBbdqgp5Y/BdwkV3pDZdq0AooxreUQAAIAAgABu15Sbe5BjF5MMe+JWcZGCfB1I0JAJ&#10;fEM6Eo7PfGcpdY4xfHwVnI8OfDoAw4qqfaYAAIAAgABuMpNbg1pifJHWgz5V3JBIgvtIO47KgqE5&#10;hI2GglYpMIy+gjcVdo1kgmgA4IkngJcAAIAAgABtrJJPiydh9ZDViqFVVI9FieRHs42/iRU5Box2&#10;iHYoz4udiFEVdYvjiAQBA4ffgK8AAIAAgABtQpGLkwphsZAXkjVVEo55kQFHaYzTj7E4vIt0jtMo&#10;cIqejwQVGYrHjKABGobRgL4AAIAAgABs75D4mw5hX499mfhUuY3UmF9HEIwglrE4coqxldEoOYnF&#10;lScU/InJjjABJ4YDgMgAAIAAgABlYqZXW7BaEqQfXhVN8KIjYGVAq6BbYo0x8p8FZGgg558TZYoL&#10;+6G7ZRoAAI2UbdIAAIAAgABks6TMYydZpqKOZPFNk6BtZrBAbJ57aFYx0pz/ab8g85zVaooMT576&#10;af0AAIv7cswAAIAAgABkK6LoanVZDKC4a7hNGZ6UbPE/+Jyabh4xf5sRbxog0JrBb5UMfZxsbwYA&#10;AIp7d6IAAIAAgABjnaEHcatYa57icnpMaJzJczw/dZrRc/UxEZlIdI0gkJjedMMMjpoZdFUAAIkU&#10;e+UAAIAAgABjDp9uePBX4Z1TeVhL3ps7ea0+45k/eewwtJepeicgTZctejEMjpgBeioAAIfRf5wA&#10;AIAAgABikJ4sgFZXcZwWgGFLdZn4gEg+fJfzgBowVZZOf/ogJZWif/gMlZYegBEAAIa0gAAAAIAA&#10;gABiJp0th79XGZsYh3lLJJjwhvg+KJbchmYv+pUyhg4f5pRthkQMrJR0hQ0AAIXOgAAAAIAAgABh&#10;1ZxejytWzJpKjptK05gcjb492JX9jNsvrpREjHYfi5N+jK8MiZMliHoAAIUhgAAAAIAAgABhlZvL&#10;ls1Wv5muliRKxZdslO89vZUok6wvq5NKk2cfsZJbke8Mv5HsiJ8AAIScgAAAAIAAgABZI7GtWmRO&#10;Gq9SXI1CZK0ZXqo1nKsYYJ4nLKnjYiMVk6thYmgDRam2Y1oAAIjncf0AAIAAgABYcLBnYX1Nuq3i&#10;YxtCI6tqZLk1f6kuZjonOqe9Z2AV6qjPZ3AD0qa/aFEAAIegdrIAAIAAgABYCK6SaGhNSqwLaZBB&#10;0KmJarQ1OKc4a84nGKWsbJoWCqZzbHwEOaPzbXgAAIZnet0AAIAAgABXrqynbzpM36omb/1BV6eo&#10;cLk056VVcW0m36O8cewWCqROcasEhKFccvwAAIVBfooAAIAAgABXUqr9dhxMiqiCdopBBKX/duo0&#10;iqOmdzMmuqH1d20WCaJddykEwp8GeOEAAIQ+gAAAAIAAgABW/6mtfSNMUKcqfUpA1aSdfU40XqI3&#10;fT8mkqB0fTMWG6CXfRYE/5zvfhYAAINegAAAAIAAgABWuqighC1MKaYShBZAuaN1g8c0QaECg2wm&#10;dJ80g0cWHZ8tg4cFPpshgnoAAIKtgAAAAIAAgABWhafSi0NME6Uyiv1AqqKDimc0Mp/+ic8mXZ4h&#10;icoV/54RiTYFTZmrg5YAAIIWgAAAAIAAgABWYqc0kn5MDKR6kiJAp6G6kVU0Lp8jkKQmZ50vkJkW&#10;Jpz2jeQFaphwg6kAAIGAgAAAAIAAgAC1JmFTWbKj/mPRXQOSNmYvYDd/hmhxY0xr3mqfZkZXKGyu&#10;aSVBKm5ia88n627abd0GuXSjbsWzKl3OZGGicWCaZqyQ1GM2aOZ+S2WuaxBqumgNbShWHmpAby5A&#10;NWv8cQYnGGwScl4GY3U1c0GxTlqxbwGgql2zcEqPTWCDcYx81mMmcs5pbmWsdA1U+2f+dUM/Pmm7&#10;dlYmUWlldwoGF3W1eCKvdFfleYGe3VsWedyNjF4Jejl7WWDSepdoFGN/ewFT1GXqe2s+Tmeoe8Ql&#10;l2bde+sF1XYkfJqtvlV4g/KdRljOg3WMBFvjgvZ53l7Fgnlm4mGMgghSyGQRga89dmXKgVgk8mSE&#10;gREFnXaDgG2sUlN2jmab91bpjRiKzFoUi8B4uF0Nimplzl/kiShR52JwiAo8vmQlhxkkYmJ1hp0F&#10;bnbTg6arLVHPmNWa6lVYlraJ0FiRlIN3yluYkllk716AkFRRJGEUjoU8KWK4jQwj8GDIjKIFRncW&#10;g5GqUFCEozaaHlQboEOJCldanTd3DFpkmjtkN11Ul4BQeF/xlR47nGGKk1Yjjl9skewFJndMg3up&#10;wU+YrXWZklM0qaCIeFZspbl2eVlwofhjsFxenplQBF76m8U7KGB/mgUjIl5Flh4FDXd3g2qoF2jb&#10;WUmYY2qpXK+Hz2xrX+Z2JW4fYvBjZW/KZdxPf3FfaKc6InKvayog6HLxbMwBTH3PbvOmgWWIY3eX&#10;NGelZeSGvWmaaDF1LWt2amNigG1CbH1Os27xbn85dHA+cEUgW3ACcUwBLn4Bc8ek3mKIbY6Vf2TZ&#10;bw6FN2b7cHhzuGj/cdRhOGrvcyZNlmy4dGk4gW39dXwfnW0udfkBFH4teGWjNF/Xd4iT1WJQeDCD&#10;lmSUeMdyX2a4eVFf/mjNedxMjGqqemM3q2vmes8e+mqdeuEA/X5UfGahqF1/gX2SYGAZgV2CLWJ8&#10;gSZw/mS4gOJe6GbhgKRLl2jUgHc26GoDgEsea2h0gB0A6n51f9SgY1uQi3uRK15CipaBCWC4iZJv&#10;6WMJiINd5mVAh4JKyWc1hqM2Q2hYhfgd7marhdoA2X6RgJOfX1n5lXSQMly8k8yAGl8+kftvBmGb&#10;kCRdEWPijm9KE2XcjPM1v2bli+Edj2Uzi4wAzH6ogIqenVi7n2GPc1uInPd/WV4NmltuSmBsl79c&#10;WmK4lWFJaGS5k2k1N2WykjcdOmQEkDYAwX66gIKeHVfYqTaO6lqlpgx+w10joqdtsl97n05b0GHE&#10;nFhI9WPCmgc0w2SimOUcy2MNk3gAuH7JgHybNnCyWPeM1XHMXGB9Z3LxX5BsvHQbYoxa4XVEZWRH&#10;wXZnaBMy8ndoamAZXnfNa1oAAIAAch2Z4W2HYo2Lo27uZQ98MXBBZ2lro3GMaaFZ5XLRa75G5nQH&#10;bboyOHT1b2AY0nTJb9wAAIAAdsiYhWqhbCCKP2xAbcd7EW29b1VqhW8mcMZY7nCDcihGGHHJc3Qx&#10;mXKldHwYY3ImdJMAAIAAeuKXBGgFdZmIwWnLdn55g2tnd0ZpOmzsd/lXvm5seKNFFm/CeUEwx3CJ&#10;ebcXym/seYwAAIAAfnGVoGXGfw6HZ2emfzx4M2lef0Zn+Gr5fzlWxmyIfyxEOW3tfygwGm6efx4X&#10;Um4GfvAAAIAAgACUe2PqiJKGTGXfiAp3Jmemh1Zm92lThoxV1mrthcxDf2xOhSsviGznhL8W6Wxy&#10;hMAAAIAAgACTj2JikhKFZWRmkNh2RmY2j2ZmIWftjeJVDWmSjH1C1mr0i1YvFWtqiqwWnWsjiccA&#10;AIAAgACS3mEum4mEsmM7maF1jmUOl3VlbmbDlTpUXmhtkz1CL2nSkbIuk2oukSUWVmoVjeUAAIAA&#10;gACSZmBNpPOELmJdomd0+2Qpn4Rk2WXWnJxT2Gd6mhdBwWjZmFMuImkYl2AV5WlMjs4AAIAAgACO&#10;fHjnWLGBJ3lSXAlyt3nhXyhi/nqEYhNSAXsxZNQ/nXvvZ14rPHzFaVsQ3n5QaWAAAIAAdgmNUnXh&#10;YbqAEHaZZEBxnHdSZpth/XgPaNNRH3jPaus+3XmVbNMqn3pHbkAQiHuFbfYAAIAAeh+MHXMbarV+&#10;vXQJbHlwe3Tjbh1g5XW7b6JQMnaPcRI+Gnddcl0qC3ftc0UQPXkQcssAAIAAfbWK1XCTc7J9a3Go&#10;dMBvKXKhda1f6HONdodPT3R6d0s9Z3VPd/spjnW9eGkQA3bsd/AAAIAAgACJk25rfK58UG+ZfRZu&#10;C3CpfVdeuHGlfXpOXXKefZo8inN9fboo3XPGfcMPoXUlfZ4AAIAAgACIiWykhbZ7R23jhXptDm7/&#10;hQxdx3AJhIJNf3EHg/8743Hbg5koW3H/g2UPWnOhgvoAAIAAgACHsmssjrp6dWx5jd5sQW2cjMNd&#10;Am6ri5FMxm+wins7SHB+iaYn+nBwiWkPLnJZh3AAAIAAgACHDGoCl7l5zWtYlkRrlWx8lIFcXW2J&#10;kqlMI26OkQ86qm9bj/YngG8nj+wPAHFQiiUAAIAAgACGl2kkoLN5T2p/nrRrCmuenFFb0Gyhmd5L&#10;p22dl9I6RW5flq4nFW4JlWUOp3CRiegAAIAAgACB14GLWF11WIFYW5dnxoFaXqFY7IF9YXdIwYG4&#10;ZBs3A4InZnEi0YMdZ/gI54SkZ98AAIAAeXOAy362YOJ0aH7KY19m1H7tZbVYF38eZ+dIC39gafI2&#10;cH/Ka7kiZ4CEbMkI34HpbJoAAIAAfQZ/unwNaV1zOXxWayllzXyXbNhXGXzcbmZHMn0tb9g1vn2W&#10;cRMh5n4YcbYIxX+GcZsAAIAAgAB+mHmmccpyDnoNcvdklnpodAVWLnq7dPdGW3sgddM1F3uHdogh&#10;dHvUdtAIsn1wdwsAAIAAgAB9gHeJektw+XgLetxjjHh5e0lVLHjae5lFtHk/e+E0i3mpfBshGXnA&#10;fCAIqnuhfJYAAIAAgAB8j3XXgt5wLHZrgt9izXbhgq1UX3dGglxE5XesghAz8ngCgd8gn3fjgdUI&#10;g3ofgVwAAIAAgAB7y3Rxi2pvZnUQit5iDHWJihBTpXXxiShENHZYiF0zXHagh9kgSnY7iA8IcnjY&#10;hVUAAIAAgAB7MXNSk/BuznP7kuBhc3RzkX9TE3TVkARDo3U5jswyy3V6jisf3HTgjg0IY3fOhasA&#10;AIAAgAB6vnJ4nHxuV3Mnmv1g83ObmRBSk3Pylw5DNXRJlYEydHR6lRIfgXO2ktYILHcKhYYAAIAA&#10;gAB1Toq3V9ppgIn7WvBcsol8Xd5OpIknYJs/NIj+Yxst84lKZSkZf4r5ZfMB9YoUZxgAAIAAfF90&#10;WIgbX+dos4eZYlNb6IcuZJ5N+IbZZsU+qYaraLktjobiaksZT4gwarsCLIdsa/oAAIAAf4NzaoWR&#10;Z+dnrIU+abNbC4Tpa2ZNI4ShbPk9+IR4bmQtB4Shb30ZAIWZb6ACToUTcTYAAIAAgABycIM/b99m&#10;oYMIcRlZ9oLHcjhMSoKMcz49NIJwdCMsbYKOdMoYnIM2dLICXYMKds0AAIAAgABxfYFCd+BluYEd&#10;eJFZDoDqeSJLXYC3eZg8mYCTefwr6ICpekIYSID/ehMCboFEe8AAAIAAgABwpn+Qf/Jk739/gCNY&#10;Un9VgCdKtX8hgAw8B374f/Ars37pf+UYM37zf+gCjX+9f/gAAIAAgABv9n45iAtkYX46h8ZXz34N&#10;hz1KK33KhpQ7cn2bhgsrKX19hdQX930qhh0Cln52gcAAAIAAgABvaX0mkCRj130vj3JXRX0AjmdJ&#10;qny1jTw69Xx8jGAqpHxRjDwXkHu0i1sCn31qgcYAAIAAgABu/XxTmEtjanxgl0JW03wslb9JO3vW&#10;lCI6l3uNkxIqW3tJkv8XUXp1j48CkHyggbwAAIAAgABpA5R/Vwpd0JNIWfdRrpJVXMVEUZGVX2I1&#10;eZElYbAkcpGiY1UPT5SMYycAAIgJaZoAAIAAftRoHZIjXqhdH5EUYP1RCZAhYzhDzI9RZU41F47M&#10;Zx8kPo8caFsPaZFtZ/oAAIYibmQAAIAAgABnUY+2ZjdcQI7MZ/1QUI3naa1DHI0baz00jYyRbJUj&#10;4ozCbW4PXo6CbOkAAIRec6cAAIAAgABmfo1xbbxbXoyebv9PYovJcCpCZYsFcTwz7IqAciAjb4qY&#10;cp0PN4vPcg4AAIK8eJoAAIAAgABlr4t9dUxaloq8dhVOm4nxdsJBnokud1AzZoifd8gjA4iid/0P&#10;DIlTd5QAAIFOfOUAAIAAgABk94nifPBZ7okwfUtOAIhnfXtBCYeffY0y3ocEfZki2YbMfaMPC4cS&#10;fbUAAIAbgAAAAIAAgABkWoiIhItZUofmhHdNaIcghC9AdoZUg9AyWoWwg4oigIVYg4kPM4Uhg0cA&#10;AIAAgAAAAIAAgABj3oeAjEVZDYbvi+VNL4YfiyRAP4UsijsyL4RnibAiNoQGigEO5YOgh/IAAIAA&#10;gAAAAIAAgABjfIaxlBlYrYYhk3xMy4VNklM/4YRPkQYx44NzkG4iAoLtkCoO24JdigsAAIAAgAAA&#10;AIAAgABc4J7xVd9SQp1ZWJ9GwJwIW0U5+Zr7XbgriZp9X74aSZvNYLgGhJxKYQQAAIOjbUkAAIAA&#10;gABcBpzdXR1RrJtZX1VGN5n0YXk5lZjAY3IrUZgUZQwaUJkRZbQG35jdZeMAAIIQcjEAAIAAgABb&#10;X5qFZENQ9ZkbZfxFn5e9Z6I5BZaEaSYq6pXFalYaJpaHarUHF5WcauQAAICXdxQAAIAAgABatphA&#10;a1pQOJbnbJ5E0ZWXbc44apRhbuMqapOfb7EZ3ZQzb84HLpKxcCMAAIAAe2UAAIAAgABaDJZMcoFP&#10;kpUEc1tEMJO3dBw3xpJ8dLcqApGrdS0ZlJIcdSEHMZAqdd4AAIAAfy4AAIAAgABZc5S3echPBpN9&#10;ekNDsZIuepU3UZDpesMpmJAEet8ZcZAteswHO434e9EAAIAAgAAAAIAAgABY8JNrgRNOlpI+gTtD&#10;TJDqgSM27Y+XgOwpLo6lgM4ZII6pgOsHUIwcgOAAAIAAgAAAAIAAgABYiJJciGBOL5E6iDtC54/m&#10;h8Q2kI6GhzYo3I1+hwYYt41zh0cHK4qjhNkAAIAAgAAAAIAAgABYN5GOj+VOCZByj6NCw48Vjs42&#10;b42Qjdso4oxXjcIY+YwIjKEHcolUhQkAAIAAgAAAAIAAgABQpqphVE1GYqiYVtI7TacNWT0u7KXk&#10;W2kghqXZXPcOl6ijXQgAAKAIYHwAAIAAcS4AAIAAgABPxqiUWypFxKbMXTc6v6UeXzIuhaPBYPcg&#10;W6NtYisOx6WyYgcAAJ1sZRUAAIAAdfgAAIAAgABPPaZTYe9FLaSWY446QaLrZRguEaF+ZnkgE6EH&#10;Z1YO0aLhZwoAAJreae4AAIAAejwAAIAAgABOx6QLaKdEo6JZad45pKC2awEtoZ9JbAAfwJ6/bJEO&#10;xqA/bCgAAJh3bysAAIAAff8AAIAAgABOS6ILb3FEK6BrcE45M57FcREtK51McaQfjJylcfYOwJ3Z&#10;cY4ANZYAdQkAAIAAgAAAAIAAgABN16BqdmBDyp7TdvA45J0od1Us65ued5EfWJrXd5wO2Jupd14A&#10;cZPaelQAAIAAgAAAAIAAgABNc58TfVVDf52DfaI4q5vPfbAst5o3fZ4fJpldfYwO0ZnlfbUAsJIJ&#10;fs4AAIAAgAAAAIAAgABNJJ4DhFlDSpxzhHE4gZq2hDIsmZkIg98fCpgSg+QOqph3g3sAtZCZgHsA&#10;AIAAgAAAAIAAgABM8Z0pi49DKJuUi4Y4ZJnQiwgshpgQio4fE5bziq8O2ZceiEQA3Y9ngJYAAIAA&#10;gAAAAIAAgACpzlrqU6mZrV3HV3yI82CGWzV3UGMsXsxkqGW6YkNQ4WgVZZU7wmndaKMjJWlwaukD&#10;53lnbMunwlajXiCYFFngYP6Hh1zuY8Z2DV/YZnhjgGKfaRBP1mUia40602bnbdAiZWXYb2wDyHmc&#10;cWel3FLMaI2WR1ZVanOF+1mnbEx0lVzGbhxiMl+7b99OtmJecZA55WQYcxUhsWKxdBkDrXnKdmKj&#10;+U9Tct2UelMgc9qEPFahdNRzH1nxdchg4V0UdrtNmV/Qd6g5AWF8eHghCmAEePkDlXnyevWiMkxA&#10;fR2S4FBIfUSCvlP8fWhxr1dtfYZfxFqzfapMnl2Ifdg4Ol8hfgEgel3Jfh0DgXoUft+gsEmkh1mR&#10;i03dhrCBkVG5hf9wnVVOhU5ew1iphKlL2FuJhB43mF0Ng7MgAVv0g6ADcHowgiufdkdxkYqQeEvT&#10;kA2Ank/PjodvxFN/jQpd91bxi6pLJ1nYinY3GltAiY8fpFp1iZYDYnpIgkmehEWsm6SPo0oumUx/&#10;4E4/lvBvGlH/lKtdV1V/kp9KjlhskN82m1m5j7AfVVlAjtUDVnpcgkKd4kRfpYaPD0jwokl/VU0J&#10;nxVum1DOnBZc61RTmXJKNVc/l0g2QFhpliAe/lhEkv8DTXprgjydh2ImU4COpGRlV1h+9maVWwZu&#10;Omi3XohcYWrFYeZJUWypZRc0s24GZ+0b122CaZsAAIAAbfCbxF4QXXSNXmCxYGR92mMnYzVtQmV+&#10;ZeZbhGe3aHdIkmm2auQ0F2sDbQEbZ2pNbiAAAIAActOaC1paZ1mLnl1DaWZ8T1/1a1xrzGJ+bTxa&#10;PGTibwlHd2b7cLwzK2gtci4aumeRcs8AAIAAd4OYUlb9cSaJ7loicl96rl0Dc4dqeF+2dJ1ZCGJF&#10;dadGdWRxdqQyYWWFd3YaK2U7d7YAAIAAe5aWuFQFeuyIdVdde195SVpqe71pHl0+fApYAl/qfFZF&#10;jmIofKQxrWMbfOUZsGNEfO4AAIAAfxKVZFGChLWHPFUBhGR4K1gxg/poFVslg4JXDF3jgxJE1WAk&#10;grkxGmD0goEZSGGlgqEAAIAAgACUUU9ojnOGP1MGjV93Q1ZPjCtnP1laivJWQlwridREK15uiOYw&#10;qV8UiFIY/GBNiEkAAIAAgACTgU24mBqFe1FtlkR2iFTFlElmkVfbklJVnVq3kJNDjFz6jy0wLF14&#10;jnwYuV85jO0AAIAAgACS9Ex3oZeE7VA3nwR191OTnERmB1armZlVJVmIl0lDLFvGlY0vyVwTlPsY&#10;WV5mkHYAAIAAgACRWGmsU2KDnmtMVy9082zwWsxlG26QXjdUEHAjYXhBrHGYZIAtdXKlZwkT0XPG&#10;Z8cAAIAAceSPymXDXL6CU2fAX7dztmmhYolkA2tvZTdTGW0nZ8BA2G6uahosx2+SbAITYXDnbFIA&#10;AIAAdpWOS2IqZiCA3WRyaElyj2aMaldi6GiBbENSKWpWbhdAFmvrb8UsOWylcRUTEm5dcQ8AAIAA&#10;erOMt17ob25/U2FocNdw/mOrciVhoWXGc1hQ/mfDdHg/G2ljdYArcWnrdkUSkmxHdgwAAIAAfkeL&#10;RVwMeLh98l61eWlvrWEgefxgYGNZenVQEGVseuY+R2cXe1Eq0Gdoe50SNGp6e28AAIAAgACKEVmg&#10;ggh80lxqggduol7ygd9fZWFGgaBPJ2NngWQ9nWULgTsqTWUkgSwR5mj3gTsAAIAAgACJGVeZi097&#10;51p9ip5txV0Yibxell9/iMhOZGGuh+08+mNLh0Ip6WMnhv8Rs2ewhkMAAIAAgACIXFX2lIJ7MVjt&#10;kydtEVuVkY5d7F4Cj+pNv2A2jns8W2HOjXEpb2FujUkRgmaqimIAAIAAgACH2VS6nZl6qle9m59s&#10;glpnmVZdXlzSlwhNRV8DlRY7+mCPk9MpCV/vk2gRJGXvi5cAAIAAgACFMHGSU0B4anKWVvNqpXOz&#10;WnhbpXTYXclLXnX3YOc5l3cOY7slmXf5ZdcLunrEZgIAAIAAdcKDx23SXA53N28wXwNpgXCEYc5a&#10;pXHNZHNKgnMGZu044XQiaSQlC3TIarYLjXf3aqoAAIAAeeGCcGpdZN110mwBZxdoWG2DaTJZjW7u&#10;aylJmHBAbP84I3Febp4kgnG8b7ILZXWCb4oAAIAAfYCBDmczbbB0cGkMbzdnAGq2cKFYlWxAcfJI&#10;vW2ucyI3fW7MdCskF27hdMsLTnNedLMAAIAAgAB/umRydoBzSGZzd2Nl3Gg+eCJXYGndeMFHz2ta&#10;eVQ2pGx4edMjbWw5ehULCnGbemUAAIAAgAB+oGIdf1lyN2Q5f5pk3GYbf61WcGfQf6NG9GlUf5g2&#10;Bmpff5gi92nKf6MK33AYf8cAAIAAgAB9vGAoiCZxXmJah8pkD2RMhzRVrmYNhoZGPWeYhes1cGiT&#10;hYIipGekhYoKy27PhEMAAIAAgAB9Cl6RkOVws2DUj/ZjZGLQjrtVDGSUjWtFn2YejFA01GcKi6Ui&#10;LmXYi+kKs23qhzwAAIAAgAB8i11XmZJwMl+omCBi22GllkpUhGNklGFFKWTlktY0eGW+khshyWRi&#10;kVEKa25khwsAAIAAgAB4/XnuUv5tBHpiVo9gDXsAWfZR13uwXSlCR3xoYB8w/31BYq4c4n5sZCME&#10;hIDpZO0AAIAAeSB3s3ZgW0hr9XcoXi9fDnfyYO9Q/3i4Y4VBlHl9ZeYwdHpHZ+ociHsFaPEEm34p&#10;abIAAIAAfMB2fXMNY5dqsHQXZdRd/HUJZ/NP/HXqaetAuXa/a7gvxXd9bTUcEHfLbdYEnHvFbrkA&#10;AIAAf+91RHAFa99pc3E6bX1cunJPbv5PEHNFcGA/4nQucZovIXTfcpYbpnS6cuIEn3mxdCgAAIAA&#10;gAB0E21XdDdoS26wdTpbom/edh1OBXDndt4/PHHWd4wumXJ7eBIbWHHueCIErXgZebMAAIAAgABz&#10;DmsYfJ5nb2yPfRNa2m3PfVpNMm7ifX4+am/OfZwuAHBSfb0a4W+IfcIEmHg8foIAAIAAgAByOmkz&#10;hPlmoWq+hORaFmwKhJFMeG0lhCI9um4Qg8Qtbm51g5camG2Ig94Emng4goMAAIAAgABxkmenjUZm&#10;AGlDjLFZeGqWi81L5Guwis49KGyTigYs3GzfiboaK2v2icwEmXg6gxwAAIAAgABxFWZxlY1lhGga&#10;lI5Y92lwkyJLZWqDkZ48vWtYkIAsimuFkF8Z0Gq0jogEbHiHgv0AAIAAgABsxYLZUnthgoLNVedV&#10;SIL0WSxHy4M5XD041oOhXwEn2YR4YSwS9Ia7YZUAAIM6Za4AAIAAfANrln+EWk5gkH/BXSFUZoAH&#10;X9BHEIBVYlM4Q4C5ZJAndIFrZkQS14L7Zl8AAIEJamIAAIAAfzZqhHxTYiNfb3zLZF5Tdn0yZnxG&#10;Ln2QaG43i334aicm6n6Ka2cSlH+Jaz8AAIAAb3oAAIAAgABpbXlmafheTnoEa6FSUXqFbS1FS3r3&#10;bpg2v3tob84mTHvbcKESOXyPcEgAAIAAdP4AAIAAgABoY3bVcdNdVHeQcvVRXXglc/VEUXiidNE2&#10;I3kLdY0lyHlgdgMR9Xn4dZ4AAIAAeeIAAIAAgABnc3SgecVccHV4emJQiHYeetVDmnadeyU1f3b/&#10;e2QlfXcfe5IR13e5e2AAAIAAfgkAAIAAgABmrnLIgbNby3O9gdtP9nRrgcVDC3TjgYw06XU5gWMk&#10;93UvgWQRqXXagYkAAIAAgAAAAIAAgABmEnFJiZpbNHJNiVVPYnMBiL1CgnN0iAU0Z3O7h4skcnOJ&#10;h5sRS3RqhsEAAIAAgAAAAIAAgABlmHAWkYZavnEokOpO63Hgj9tCE3JLjrM0C3J+jgIkL3IhjjYR&#10;EXM/ivAAAIAAgAAAAIAAgABgpoxvUZhWB4vtVNxKd4upV/09nIuVWuQvGovXXWUeCI0pXvoJgI5q&#10;XykAAIAAaWkAAIAAfnBfj4lSWP5VK4kRW7tJqojeXlU89YjEYLwuoYjuYsYdyYn5Y/gJpIqoY/0A&#10;AIAAbikAAIAAgABen4ZBYGNULYYxYphI14YXZK88L4YEZpYuBYYkaCkdYob1aP0Jo4dRaOsAAIAA&#10;c2QAAIAAgABdsINoZ8lTMoN3aXpH1YNxaw07Z4NqbHotVYOJbZwc44QkbhgJhoRnbgwAAIAAeFsA&#10;AIAAgABcxoDobz1SToEScHFG9IEccYU6i4EVcm8swIEncy0cZ4GOc2MJYYHjc4oAAIAAfKwAAIAA&#10;gABb9H7HdsRRiH8Kd4VGPX8feBw53X8XeI4sI38UeOIcJX8oePEJWn+0eZkAAIAAgAAAAIAAgABb&#10;PHzwfj1Q131PfpJFmX1vfrQ5R31kfrcrm31Pfrob0X0kfsQJjX3SfzMAAIAAgAAAAIAAgABarHt5&#10;hctQdHv5hc5FRnwbhXg5BnvxhP0rb3u2hMMbjXtahRsJUnxcg98AAIAAgAAAAIAAgABaO3pKjWxQ&#10;BXrXjStE2Xr/jG04p3rNi5IrJ3p1i0gbYnnZizIJTHsqhkkAAIAAgAAAAIAAgABUpZbcUD1KjJXx&#10;U1U/iZVPVkozJpUCWPokz5V3WxYS75hSW6gBgpSlXY0AAIAAbRQAAIAAgABTnpP9Vz9JvJNEWeA+&#10;xZKnXF0yiJJEXpskZ5KIYE8S2JTnYJkB1JEKYmkAAIAAcfgAAIAAgABSy5EMXj9I3JB5YGc+Co/s&#10;Ym0x2I+HZDkj5I+vZYcSm5GkZY4CBo3LZ2cAAIAAduQAAIAAgABSAI5CZUBIBo3IZvE9KI1LaIEx&#10;L4zpaeEjVI0BatASSo6Tap0CH4rwbKQAAIAAezwAAIAAgABROYvIbFVHRItpbZY8a4r3brUwdIqP&#10;b54i44qKcD0R/ou+b+YCLYh4cloAAIAAfwYAAIAAgABQgomrc4BGmYlndFw70oj9dQ0v6oiMdY8i&#10;aYhoddcR4okfdYgCRYZVeEoAAIAAgAAAAIAAgABP4ofieqlGDIe4ey07WIdUe3UvgIbVe5ciBIaT&#10;e6YRqIble4sCcISCfVcAAIAAgAAAAIAAgABPYIZjgcRFiIZSgfA62IX2gdcvDIVwgachm4URgaYR&#10;L4UYgcMCYYMRgXUAAIAAgAAAAIAAgABO+IU0iTNFWoVGiUA6uYTziL0vEIQ4iBQh7YODiBoR5IMd&#10;hyQC14G0gewAAIAAgAAAAIAAgABIWKJxTl8+36E8UUI0aaBnU/YoWaAoVk4Zw6FzV78Io6MbWGUA&#10;AJGUX+QAAIAAcHoAAIAAgABHR5/mVP49+J7sV3czeJ4aWcUnj52vW7wZRZ6hXNgIp59zXVkAAI7c&#10;ZH4AAIAAdVEAAIAAgABGm50NW509NJwtXawywptvX44m25r5YSQYw5u9YeoIl5vOYlAAAIxDaVEA&#10;AIAAeakAAIAAgABGB5o8Yjo8hJlvY9wx9pi8ZVYmQJhHZosYR5jtZwYIgJhMZ18AAInebnwAAIAA&#10;fYAAAIAAgABFZJe4aOg73ZcMaikxXpZYa0AlqJXSbAoX+5ZMbEsIdZUPbK8AAIfGdC8AAIAAgAAA&#10;AIAAgABExZWTb747SpUKcKcw5JRbcV8lTJO+cdMXuJQAcdAIkpIpcmQAAIYQeWcAAIAAgAAAAIAA&#10;gABEO5PCdpw6z5NadzkwgpKud5Yk+JIBd7wXaJIed5kIgo/SeJsAAISyfcoAAIAAgAAAAIAAgABD&#10;yZJBfZA6bZH2fe0wMpFPffgkw5CIfdoXQpBzfcgIUo3wfngAAINFgAAAAIAAgAAAAIAAgABDgJEE&#10;hMY6JZDOhPQv8ZAyhLMkmY9ZhGUXSo8FhIcIhYxZg1gAAIJxgAAAAIAAgAAAAIAAgACe+1PVTdWP&#10;yFcIUh2ABFoiVlBvXF0sWmNdpWAZXlFKv2K1YhE2cWRjZYEeX2OWZ/QBe32Aaxmc0U6FWAiOFFIu&#10;W29+hFWyXr5uCFkRYfJcb1xDZQZJq18HZ/Y1gGCYap8drWAybHYBi31kb8+a2kmsYj6MO03AZLl8&#10;71GcZyJsilVBaXtbIFioa75IjVuKbeg0mlzzb9odDl1KcSQBmn1LdOKY6EU8bGSKa0mzbfl7Mk3U&#10;b4hrH1G5cQ1Z2lVWcoVHflhOc/AzyFmFdTQcf1radgYBpn02eYuXCkE2dniIy0YKdzh5vkp5d/Vp&#10;vU6PeKpY2FJceV5GnFVoehAzF1ZmerMcCljTeyoBsX0kfYiVZz2pgH6Ha0LUgGx4m0eLgFxow0vc&#10;gEtX70/GgD5F91LegEMykVOggFgbq1cpgKgBun0UgOWUCjqWinGGSkAPiYh3sUUGiKdoAUmJh9RX&#10;O02ThxVFXFCthnsyLlE1hiEbZ1XKhpIBwn0IgTCS9TgGlD+FZT3AknZ2+ULtkMRnbkeYjzVWuUu7&#10;jdZE3E7UjLYxw08YjBsbMVSvi8sByHz9gTSSMzYPnbSEvjvymwd2cUFCmIZnBEYJlktWbEo/lGNE&#10;pU1ZkuMxiU1eklAa91PPj/ABzXz1gTiTg1q+Te6FQ11hUiB2W1/9VjlmfWKKWi9VgWT5XftDPWcX&#10;YY8vT2hAZLEWqml1ZlQAAIAAbdKReVWZV5mD1Vi7Wv51LVu2Xkplf16NYXZUo2ExZHhCgGNqZ0ou&#10;uWRdabcWTmZgatoAAIAAcrCPmlDkYUmCAlRtY9dzmVe5ZlBkAlrPaK9TVl2lavJBY1/xbRAt0WCd&#10;btoVsWPgb4oAAIAAd2KNykyTauuAR1BzbKdx9VQBblZitFdSb/JSKVpZcXhAalyvcuctE10KdBgV&#10;OGG4dHMAAIAAe3aMHEiudIZ+xUzbdXtwklCtdmNhYFQsdzxRNFdceA0/lFm7eNQscVm6eXsU1V/n&#10;eawAAIAAfvOKsUVIfht9hEm4fk1vek3EfnJgZlF2foxQTlS/fqk+9FcdftQr9VbAfwkUh15kf1gA&#10;AIAAgACJiEJbh558fkcGhw1ul0tEhm1fnk8ehc1PlFJ+hUM+WFTUhN8rm1RMhMQUVV2ihPoAAIAA&#10;gACIoT/wkP97skTKj61t4kkwjkpfAU0mjPNPA1CVi9A9y1LcivkrLVJHisYUKl3riZsAAIAAgACH&#10;/z4Rmh57HEMMmBZtVkeKlfVehkuSk/JOoE8KkkU9glFFkR0q4VCtkRMT315pjUAAAIAAgACIHWHs&#10;Tgx6w2QHUh1ssWYmVhddm2g5WexNVmouXZE7pGvaYO8n8myYY6kOk3DrZGgAAIAAcbSGJ1z5Vxt5&#10;SF+LWndrY2H+XbZce2RRYNNMWWZyY8M6zGgpZnUnQmiHaJQOQ24RaP8AAIAAdmiEblhiYEZ3tFtb&#10;Yt9qLV4cZWNbXGCjZ8VLaWLoagM6C2ShbA0muWSSbZkOE2uHbcUAAIAAeouCu1QwaWl2F1d5a0Jo&#10;lVp0bQtaFF0wbrpKP1+gcEo5FGFVcbQl+WDIcr0NuGl4cs8AAIAAfiOBMlBrcoh0qlP0c6pnQVcp&#10;dLlY1FoPdbJJXFyfdp04TF5Ld3ElZ12DeAkNfmkxeDoAAIAAgAB/600he6dzgFDhfBdmNlRHfG9X&#10;31dWfLVIe1n2fPk3sluQfUMk9lrMfYkNUml8fgkAAIAAgAB+4UpNhLRyjk48hHhlW1HKhBlXGFT4&#10;g7BHwFelg1k3GVkmgykkpliRg0QNPGmhgxMAAIAAgAB+E0f1jaVx0kwKjMNkqk+2i7JWd1L4ipxH&#10;J1Wqibg2hFcKiSskN1bCiWINJWnIhzYAAIAAgAB9gkYglmdxSEpTlPJkH04RkzZV81FbkXpGulQL&#10;kBc2MVVPj1Ej31VQj2QM4Wo8iLUAAIAAgAB8lWlzThNwBmsNUfxiumy3VdJUYW5YWYNExm/dXPsz&#10;j3ErYBMf1HGsYjkHM3e2YxAAAIAAdYZ6s2SyVpFunGa3Wdxhg2ipXQtTWGp9YBVD4mwhYuoy0m1l&#10;ZWgfRG1PZwoHH3TqZ78AAIAAea15HWBFXyttF2KmYclgSWTaZE5SN2baZq9C8WiZaOQyEGnKas4e&#10;umlNa/cHDXQVbKUAAIAAfVJ3klwuZ9Nrml7aab5e5GFEa5dRO2NybVhCF2VLbusxbWZlcEUeWGXe&#10;cQEHDnQTcc4AAIAAgAB2I1iHcHhqXltvcb1dtV4Jcu1QAmBUdAFBLWJBdQAwmmM7ddYduGL7dj0G&#10;53RVd4QAAIAAgAB081VTeSFpQlhpecdcsFsrek5PEV2WerxAVF+JeyIwB2BYe4MdT2CJe7sG1nRy&#10;fOoAAIAAgABz/VKRgbloYFXPgcZb4VixgaZOUFsygXM/oF0mgU8vdV3EgUsdDF5+gYgG2HRvgWkA&#10;AIAAgABzPVBDijlnr1OjiblbNlaeiPhNs1kqiCc/B1sWh4Yu3lt8h0EcnVzkh8UG03R4hJ0AAIAA&#10;gABys05wkppnLVHtkaJasFT1kEtNL1eCjuI+mFlhjdIuilmUjXkcQFuejRkGnXTThHkAAIAAgABw&#10;0XFzTeJlBnKTUaRYeHPNVVVK0XUGWN47zXYtXCAq53dDXtkWnXgwYBYAp37mYloAAIAAeNpvD2zr&#10;Vdxju25qWRNXX2/cXC5J6XE2XyE7DXJqYdAqUnNaZAMWQ3QJZNcAzn6kZyEAAIAAfIRtlminXfdi&#10;Ump4YJFWNmwjYxFI2G2dZWk6Jm7dZ4gpmm+faTcVx3B9aa0A4H6GbCoAAIAAf7xsNWS0Zhdg+GbE&#10;aBJU4micafdH3mo2a705RmuEbU0o8GwRboIVXW1ubqkA835lcZYAAIAAgABq42EjbkZfuGNmb6RT&#10;u2VkcO1GymcXchY4o2hucyIobWjDc+cVG2rJc9oBE34udx4AAIAAgABpxV4DdoBeyGB2d1BS52KW&#10;d/9F9GRceJA3zWWjeREn2WWqeXgUrmiaeWcBEn4we/QAAIAAgABo3FtLfqtd7V3jfvRSG2AffwxF&#10;NmHyfws3G2MrfxMnR2Lefy8UcWa7f2YBJH4Tf/oAAIAAgABoJVkDhsBdRFu7ho9ReV4LhhdEoF/j&#10;hYk2iWEIhSkmtGBhhSYUBmVUhUQBMH3+gM4AAIAAgABnnlctjsZcxVoAjjNQ91xejTZEIl4yjCI2&#10;IF8/i2omZ15hi4kTsGQ4ifMBD341gLgAAIAAgABk43oMTVpZ3Hq4UPhOB3uIVIJBA3xkV90ydH1M&#10;WtshlH6AXQ0MzICgXXgAAIAAZZ0AAIAAe7RjRXXCVN9YqHbBWAJM/Xe6WwVAKnikXdgxyHmCYFMh&#10;HHpnYhEMtHysYj0AAIAAakgAAIAAfvRh8XGnXINXXXLuXxdL7nQSYZA/L3UPY9cw+nXmZdAggXZ4&#10;Zx4MfHlBZxoAAIAAb1YAAIAAgABgsG3VZDJWG29RZjRKsHCXaB0+N3Gsad8wHnJ+a1kf1XKzbD8M&#10;MHZYbCAAAIAAdNEAAIAAgABfhGpca+hVA2wEbV9JpG1pbrw9LG6Lb/MveG9PcPkfS28dcYgL/nPQ&#10;cW4AAIAAebIAAIAAgABedmdGc7JUBmkZdKRIvmqcdXQ8amvHdiIuz2x0drAfA2vbdv0L9HGZdx8A&#10;AIAAfdMAAIAAgABdmGSTe3hTS2aVe/NIG2gzfDo70mlffGIuM2nofIseemkdfKwL12/CfT0AAIAA&#10;gAAAAIAAgABc52JKgzJSpGRtg0FHfWYhgwc7Q2dMgrMtq2ezgood7GbqgrcLim5cgnsAAIAAgAAA&#10;AIAAgABcYmBtiuxSJmKqiqVG/2RuifU6zGWViS0tS2XYiMwdqGUmiSoLWW0+hqoAAIAAgAAAAIAA&#10;gABY84NcTGBOq4OWT91DhIQEUz43CoSaVmEovIWAWQIXVoeJWlwEcYfVW6IAAIAAaTUAAIAAfhpX&#10;eH9OU3xNhH/VVopCeYBgWXE2LIDxXBsoE4GxXkkW8YMzX0MEjYQIYG4AAIAAbfEAAIAAgABWSHta&#10;WrNMVHwfXUBBe3zJX6o1Pn1fYdcnU34CY5EWa377ZC8EioC2ZVYAAIAAcyQAAIAAgABVK3eiYfVL&#10;MXiSY/1AVnlVZeQ0WHn3Z5omiHp/aOYV03r4aS8Ec33cam8AAIAAeCAAAIAAgABUGnQ5aUdKKXVS&#10;as4/VXYvbDYzYnbQbWwl4nc3blgVR3eEbl4EWntpb+MAAIAAfHIAAIAAgABTJnEscKtJQ3Jvcbs+&#10;hHNkcqYyoXQGc2clN3Q9c+sVBXSHc9MEYnlDdd8AAIAAgAAAAIAAgABSUW53eApIc2/neKk9xHD2&#10;eRox9XGWeWskoXGbeZ8UonImeYAEkHhKe3MAAIAAgAAAAIAAgABRpmwnf3RH723Mf7g9WG73f7Ex&#10;qG+Jf40kZW9Sf4kUQnA6f7AEXHiigCcAAIAAgAAAAIAAgABRJWo/hvJHb2wBhuk83G1BhngxOW3O&#10;hfMkEW1khdsUEG6khbgEUXi1gusAAIAAgAAAAIAAgABM742gStdDYI1qTjY41Y2DUWksvY3/VEQe&#10;VY9fVlcMgJHdVvYAAImKXDQAAIAAbK0AAIAAgABLk4nLUZRCOInmVIs3tYoXV1ArxYp/Wb4dmYuY&#10;W2wMOY0VW9YAAIZOYN8AAIAAcY4AAIAAgABKhYX6WGdBHIZLWuk2vIaUXTwq14bzXzsc3IfUYIQL&#10;5IieYL8AAINUZboAAIAAdogAAIAAgABJjYJUX0dAF4LIYU81q4MjYysqAYOBZL8cIIQxZasLiIS3&#10;ZcIAAICqat4AAIAAeusAAIAAgABIm37xZjw/J3+PZ840wn/+aTcpHoBPalcblYDBavgLO4Fgav0A&#10;AIAAcHkAAIAAfr4AAIAAgABHunvibUw+TXywbnAz/n02b2gocX19cCIa+32mcGwLE36GcIcAAIAA&#10;dlUAAIAAgAAAAIAAgABG+HkxdF09lXotdR0zXHrLdacn5nsFdgMacnrndhMK1Hw2dmwAAIAAe0cA&#10;AIAAgAAAAIAAgABGT3bQe2w863gDe9AyvXi8e/gnXXjtfAAZ+niEe/sKbXpvfK0AAIAAf3gAAIAA&#10;gAAAAIAAgABF03Tbgrw8h3ZEguAyb3cggp8nOnc5gksaJHZyglsKzni1ggYAAIAAgAAAAIAAgAAA&#10;AIAAgABAmZlFSKs3spitS+Uto5iUTtQhqplRUTsSeZwyUlMDUpm+VGAAAISyX4oAAIAAcA0AAIAA&#10;gAA/N5W8TwQ2VJWOUdksLJWZVGIgS5ZAVmYRbpihVy8DCZUVWT8AAIGuZEAAAIAAdQEAAIAAgAA+&#10;QZIWVXg1OpIZV+ErHpI+WgIfOpLXW6AQoJTDXB8C0pDPXi4AAIAAaSMAAIAAeXQAAIAAgAA9b459&#10;W/00UI6fXfYqGI7VX6keZ49kYOgP/5DXYSoCqo0GYzoAAIAAblYAAIAAfVgAAIAAgAA8mosUYpoz&#10;dItpZCYpRIutZXQdmYwiZksPp40QZmcCmYnFaIcAAIAAdAQAAIAAgAAAAIAAgAA7y4fyaV0ypoiH&#10;aoEokIjla2sdBolCa/EPP4mka9YCpocDbjAAAIAAeTsAAIAAgAAAAIAAgAA7FYUpcCkx9IX+cO8n&#10;+IZ3cXkcjYa/cbQO54aucYYCloTFdFMAAIAAfZgAAIAAgAAAAIAAgAA6fIK7dwoxXYPPd3wndoRl&#10;d64cLoSXd6gOo4RJd5ICboMCeisAAIAAgAAAAIAAgAAAAIAAgAA6DYCqficw54H2fk8nC4KsfjEb&#10;44LMfgEOkYJcfi4CiYGIfv8AAIAAgAAAAIAAgAAAAIAAgAAAAP//AAD//wAA//8AAG1mdDIAAAAA&#10;BAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkK&#10;NguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrH&#10;K+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJPKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K&#10;90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpbUVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kz&#10;akJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuG&#10;t4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECVM5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8&#10;omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9rsFmxR7I2syS0ErUAte222rfIuLW5o7qQu368&#10;a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzKWctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx&#10;1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbv&#10;dvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn76/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjn&#10;CgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfYGMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLgl&#10;syauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GC&#10;QoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e&#10;8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQ&#10;e4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jKibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV&#10;2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBa&#10;sVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79dwGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/N&#10;yM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvded6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU&#10;6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIK&#10;UgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZKRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXu&#10;JuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRBNTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRB&#10;vUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQiFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12W&#10;Xphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyrbatuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6&#10;h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJDIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJ&#10;loCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRVpVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOz&#10;CbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrDzsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU&#10;07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zw&#10;W/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9Ef2z/k3+4f9x//8AAAHZA40FCQZUB38Ilgmh&#10;CqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeDGIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6Yk&#10;kCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXkyZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6Y&#10;P4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6EzcTdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVa&#10;JlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0JoMGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQp&#10;dRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HCgqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKO&#10;R48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9&#10;qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbIt82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbF&#10;esaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPWJ9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ&#10;5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr+vb8Ov17/rv///8AgACAAOZPf85/WM2Zf6h+&#10;zbTaf5l+eZwUf6N+ZYNMf8Z+hWqFf/5+wFG/gGN/PTkAgRKAD/zFfnyLNOS1fmOJbMxAfl2HzLOa&#10;fm6GZprYfpiFQ4IYftmET2lafy+DZ1Cuf6+CoTgUgHaB5vq8fTaWceL7fTCTksrLfT6Qz7I6fWmO&#10;XpmTfayMLIDvfgeKImhOfnWIE0/BfwyGADdBf+iDrPjjfC6ht+FBfDOdv8kzfE2Z8LDCfIWWV5hF&#10;fN+TGn/LfU+P82dWfdGMtU7vfnyJTTaHf2eFXPc3e2OtA9+le2an68eqe4ejCq9ge8meaZb4fCuZ&#10;+H6yfK+Vt2ZufUORQU4uff2MezXlfvSG7/W8esq4Vd4veseyFMZDeuSsFK4ZeyymYZXce5mg2n2k&#10;fCSbWWWVfMiVqE2CfZGPgTVbfpGIX/R3elLDqtzseka8MsUJel21Cqz5eqeuO5Tpex+nm3zZe7ag&#10;6GTYfGCZ3UztfTWSUDTofj2Jp/NjeffPAdvYeePGQMP6efK95Kv3ejq17JQCeriuJHwge1umQGRI&#10;fBCd5UxvfOqU4zSJffeKxfJ1ebTaWtrreZfQMsMPeZ/GlKsYeeO9apM7emS0ant3ew2rQGPCe8yh&#10;lkwJfK+XMzQ9fb6Ltu5TiNt+NteGh8R9wsCfhsN9cKmMheZ9VZJShSp9dXsHhIZ9xmPEg/F+NUyP&#10;g3h+6TWSgyiAAOw9h32Iy9YUhnCHQL9rhYOF46hjhLuEwZEehBuD33nUg5SDLWKcgx2CjUuSgsOC&#10;FjTYgpCBwep6hkeTZdR0hU2Q2r38hG+Oc6cLg8SMWI/tgzmKd3jKgsqIvWG2gmmHA0rNgiaFTDQz&#10;ggeDb+jbhU+d/tLghF+adLx6g46XFKWrgueT6I60gnKRC3e7ghWOQWDWgceLZEoYgZeIaDOigYuF&#10;BOdchIuooNFsg52kFbsQgtSfuqRbgjeblI2AgcKXlXa6gXiTu2AIgTmPskl1gRqLZTMkgR+Ge+YA&#10;g/GzS9AbgwSturnNgjqoWKMygaOjLYx7gTaeIHXIgO6ZFF9KgL6T20jkgK+OOjK5gMGHz+TVg3O9&#10;+M76goe3Vri1gbyw4qIvgSaqqIufgMSkinURgIOeVV6ngFSX0UhpgFOQ2TJggHKI++PWgw7Ipc4F&#10;giTA4rfGgVe5U6FKgL+x+orQgGGqu3RrgC6jXF4pgAeblUgCgAeTOzIXgDCJ/uMAgr3TVM03gdbK&#10;Wbb6gQfBmqCIgG65E4ojgBGwonPaf+KoBl23f8ae/Uerf9CVVjHcf/uK194SkeJ8sMjuj/F8Y7Ox&#10;jhh8Op47jGh8R4iNit58j3LFiWl9Cl0Rh/x9qEd7hpl+kzJRhTl/8dwqkLSGl8eUjsGFUrKSjPSE&#10;PJ02i1eDW4eOieSCtnHSiIiCPVwrhzOB2Ea5hemBojHLhKKBndqjj46QlcY5jaiOV7Fyi92MPpwV&#10;ileKcIZ4iPiI2XDQh7WHaFtIhneF/EYFhUaEnzFUhBmDNNlCjpual8TYjL+XbLAHiweUa5rIiYKR&#10;pIVSiDmPHW/ZhwWMqFqDhdiKJkVvhLqHjzDsg6CEr9fujeGklMOHjAmgga66ilucm5mPiN6Y5IQ6&#10;h42VT27whmuR1VnOhUqONETohD2KWzCRgzWGC9a1jUuunMJci3epna2ZicqkxJiCiFKgF4NMhwib&#10;fm4aheGW4lkrhM6SHURzg9CM/zBFgtqHRNWnjNC4o8Fciv+ysKyhiVGs2pebh92nKoKGhpuhim13&#10;hXqb0FihhGKV0EQSg3OPbDAFgo2IVtTCjGrCpsCGip27sqvPiPG01JbRh3uuEoHOhj2nW2zjhSmg&#10;glg2hBaZTkPBgyeRnC/Rgk6JQdQEjBPMqb/Vik3EoKsfiKO8pZYnhy20voE3hfGs3mxnhOCk1VfU&#10;g9mcbUN4gvSThS+nghuKBc5Pmxt7gLqimFl7Uabvlax7RpMKkyd7c37okMZ72mqojnV8d1aIjCJ9&#10;OUKWicJ+UC9Ch0J/4sydmg+E0rmBlzyDvqYGlJeC1ZI0kiCCJH4Tj9OBrWnajZiBY1XGi1mBMUH8&#10;iRGBNy7vhqaBestCmRGOIbhElkWMLqT5k52KWpEukTeI1X0gjvqHfWkCjNGGSlUOiqWFH0F0iHCE&#10;Ci6lhhuC+sohmB6XjrcYlWOUuaPLksmSAZAbkFePjHwdji2NUWggjBSLKVRYifmI+UDyh9uGwS5l&#10;hZ+EXsj/l2ag9rYHlK2dRKKvkhuZv476j72WaXsgjYmTM2dRi3+QEVO+iW2MzUCKh12JYS4uhTSF&#10;ocfsltiqYLT+lCKl16GukZKhcI4LjzmdMXpMjQmZAmaXiviUzlM2iPCQdEAwhu+L0y3/hNiGwcb7&#10;lmSzv7Qgk66uVqDXkR+pBY1Bjsij0XmejKGep2YKipOZY1LGiIKT4j/nho+ODS3YhIyHu8YulgO9&#10;GbNlk062xKAhkMCwfIySjmmqRHj+jEakEWWJikSdulJriDaXFj+qhkGQCy24hEyIkMWFla/GcbLN&#10;kvy/HJ+JkHK3xov+jh2wd3h7i/upKGUgif6hslIah/2Z7D9whhGRwi2fhBqJQL8gpId6razJoPp6&#10;jZp/nXx6logUmh962HVylt57VmK0k6V8DFAqkFt86T3hjO5+ICxqiTt/072io5yDcKvin/KCfJnO&#10;nHOBtYdumR+BJXTFle+A0mIKkseArk+Jj4+Apj1ujDWA3CxJiJeBWbyDoqmMNqrcnwaKbpjsm4WI&#10;z4aMmEGHdXPzlRyGUGFSkgOFUE7zjtmEWz0Ki5CDhSwsiAWCxLuCod2U7KnQnkSSW5fZmsyP+YWV&#10;l36NwnMTlGSLzWCYkVSJ5k5mjjSH+jyyivuGECwTh4SEEbqloRqdw6jpnY6aZZbnmiGXNIShltqU&#10;JnI8k6mRP1/mkKmOa03hjZSLfTxhim+Idiv9hxWFPbm8oI+mmqgenP2iaZYkmYyeYIPflkmaf3GI&#10;kyuWr19NkCKS2k12jRWO4zwiif6KtyvqhreGRbjtoCCvWqdgnIqqWJVumRqlcYM1ldugqnD3ksSb&#10;617Xj7+XFU0ejKeSCzvwiZuMwCvbhmiHKrg3n8e4CabBnC2yJ5TWmLysWIKllX6mnHBzkmug5F5t&#10;j3CbDEzXjFmU8zvHiUuOjCvPhiiH67egn3nAtKY+m9m53pRWmGqzDoIplTCsSnAIkiCliV4ajyqe&#10;pEyZjCCXgTufiRyQFCvFhfSIibCdrih6Jp+Kqc16CY6OpX56G32AoUh6amxKnSF6+FsFmPB7wEoJ&#10;lKB8sTlqkBF9/ynQixx/xK9crVKCZp7UqNmBgo4GpISA0Hz+oFCAWmu/nDKAIlp9mA+AHUmNk8qA&#10;Njkhj0uAkyngimuBOa53rGuKn54Cp/eI941So52He3xHn3OGR2sTm12FSFnpl0WEc0kakwuDrjjk&#10;jpuDECnuic+Cka20q5uSz50upzSQaoxzouOOMnt7nrGMNWpcmqOKcFlUlpKIwUiwkmCHEjivjf6F&#10;bin6iUeDyaztqv2a9ZxqppaX1IuqokmU53q0nhmSLGmwmfmPg1jNlfKM+EhUkcWKVjiCjXGHpSoE&#10;iNGE4KxEqmKjN5vJpf2fUosLobCbmXoanYSYCGkjmWaUhVhWlVGRBUgCkTCNazhajPCJryoNiG6F&#10;1Kueqe+rXptEpYCmqIqOoS2iGHmdnQCdr2izmO+ZVFf9lOaU5UfFkLuQTTg+jIiLhyoUiByGpasG&#10;qZezaJrDpR+t2ooZoMqobHkxnJ6jH2hUmJOd21ewlJWYfEeTkGqS7DgqjDWNJSoZh9iHVKqDqUy7&#10;ZJpXpMm06Im0oHWuhXjVnE2oQWgHmEaiCVd4lEubtUdukC+VMzgXjAOOgioeh6OH46Lht/x5x5MB&#10;ssx5o4M8rap5uHN1qJZ6EWOZo316rFO/nkh7g0RGmN98hjVKkxx95yd/jNl/tqHkty2BjZJ3seiA&#10;sILWrLyADHMRp6N/qGMroox/h1NYnV1/nkPxl/p/1jUskkSAVSe8jBmBHKE/tkaJQpHbsQmHsIJP&#10;q9iGTXKEpsKFOWKooa6EXFLrnIaDrkOllyqDFDUWkYOCqCfyi3CCYqC3tXKQ5pFEsD6OpYGpqxKM&#10;lXHspfKKxGIgoOeJLVKBm8aHsUNglnGGOjUFkNmE2ighit6DiKAstMeYh5C3r5KVlIEZqmmS2XFb&#10;pUyQT2GmoDON6VIjmxyLm0Mnlc6JQDT4kEOG5ChIimGEjZ+btEKgJZA3rwSceYCjqdaZAnDupLqV&#10;vGFEn6SSiVHVmn6PVUL5lTiMFDTtj7+IwShpifeFbp8us7qnsI/WrnqjQIBJqUyfA3CcpDWa8mD9&#10;nyWW7lGhmgKS20LWlKuOqjTlj0aKZiiFiaCGL563s1yvGY+NrgypzYAOqNKktHBeo7GfzWDCnqWa&#10;+lFxmZqWEUK8lFSRBTTlju6L2iibiVmGz55Nswq2Z488ra6wNH/LqHOqMHAoo1ekZGCcnlCetFFb&#10;mUiY70K0lBCTDTTqjraNEiitiSCHUZXswf15f4cyu/J5UHiRtfh5Ymn8r/95wltnqet6aEzso6F7&#10;Tz7rnQ58YjGFlgV90yV0jm9/qZU8wSaA2IbRuxh/+XhFtRR/XGmurw9/B1sVqPN+/Eymoqd/LD69&#10;nBN/gDGTlRaAHyXcjZ2BAZTZwDKID4ZrujOGi3frtCuFO2lNriKEQVq8qAODhExiobyC+j6amy2C&#10;iTGllECCSyY2jOaCOJSRv1CPLoYUuVSNCHeCs0+LGWjtrTyJbVpopyWIAkwloOWGtT5+ml+FdDG4&#10;k4SEUyaEjEiDTpRCvpOWSIXGuJKTeXczsoqQ6miZrHqOk1olpliMZUv4oCeKVD5rmayIPDHLkuKG&#10;MybHi8KEQpPkvf2dXYV7t/CZ3Hb1seGWm2hmq9KTkln2pbWQpUvWn32NwT5fmQ2K0zHdklWH5ib+&#10;i1KFFZOJvYOkToU6t2igD3bEsVGcEGg/q0GYS1nYpS+UokvEnvyQ8T5YmIONLTHskdyJZScsivWF&#10;xpNNvQGrE4UOtuWmCnansM2hRmgsqr+cv1nJpLOYUku6npGT1T5VmBmPRDH6kXGKrydRiqmGWpMA&#10;vKKxtYTytnSrv3afsFGmEmgnqjmguVnMpCybjkvHnhKWVz5ul7qRETIYkTCLxidvim6G0YmVzCR5&#10;cHv1xTZ5KG5mvmh5L2Dst455j1OQsHh6PEZpqQl7LjnaoTd8TC4GmNR9ySOkj+F/nIlJyyqAZXu/&#10;xGJ/dm4vvY5+1WC0tpx+iFNbr3B+i0ZJp/Z+0TnZoB1/PC5Dl8d/9CQzjvyA6YkzyhqHInuXw2qF&#10;oG4IvJOEV2CHtZWDcFM0rmGCy0Y2puqCYDnlnxeCEi6AltaB/CSwjjaCE4kvyR2NvnuJwmeLp23o&#10;u5CJz2BqtIiIQFMfrVyG+kYwpfCF1zn3niyExS65lgWD3SUbjY2DGokjyEKUUHuCwYCRmm3mup+P&#10;LmBfs5qNAlMdrGqLBUY6pRKJKjoRnWCHUS7ulVGFlSV1jP2EAIkJx4Sa2Ht7wLaXd23wuc2UZGB1&#10;ssmRlVMvq6SO50ZQpE2MSTovnK+Jqy8flLmHICXBjIWExYjsxuGhL3t2wAqdGG39uRqZVGCOshiV&#10;2lNLqwCSf0Zuo7WPJzpQnBmLyC9LlDmIeSX/jCKFaojNxlSnUHtxv3eidm4NuIKd+GCqsYCZylNr&#10;qnCVwkaPozmRtjpym6qNpC90k9GJoSYyi9KF84ixxdCtMntxvvGnh24lt/qiPWDSsPmdV1ObqfCY&#10;o0bDosWT7jqkm0uPNy+hk4eKliZai5OGYfLPe2N5sNvde7x50sSofBx6B60lfIN6XpVxfPd63X2t&#10;fXx7gmXwfhV8Pk5Eftl9NDbLf+l+ffCyebmEz9otejSDysMqerOC6KvPezuCMpQ0e9CBqnyIfHaB&#10;QmThfS6A401VfhCAnzYBfzqAaO7MeFmQAthqeOWN2sGfeXiL0qpeehmKEJLqesmIfXtke4uHBWPk&#10;fF+Fhkx9fVuD/jVMfpuCP+0GdzObMdaud8iX77/4eGiU2KjgeRmR8pGYeeGPVHpBeruMw2Lye6eK&#10;Gku4fLmHRzStfgyD/etpdkemVdUbdt6iA75yd4Wd3qd3eEGZ7JBNeRaWHXkoegaScmINewaOlksC&#10;fCyKbzQkfY2FneoEdZOxb9O/diesEb0eds2m16Y3d4+hz48veG6c5ngfeWmX/WE5enyS60pfe7KN&#10;bTOvfR+HF+jadQW8e9KddZW2Drv/djevuqUkdvuplI49d+SjjXdReOqdc2CBegaXDEnUe0uQMzNN&#10;fMKIaOfndJzHcdGwdSe/7rsQdcK4e6Q3doKxK41gd3Gp+HabeIOirl/yeaqa/EleevaSuzL8fHSJ&#10;jOcndFXSQdD2dNnJm7pMdWrA/6NudiS4gIyidxOwFXX0eCuniF9qeVuejkj5erGU+jK8fDaKgeKZ&#10;hBF4G82Ng4V4eLgcgw544aI4gqt5ZIwJglx6DHW8gh962V+AgfB7w0lVgeJ87DN8ggR+deDhgo6C&#10;qcxcgheB5rcSgbOBP6EogWWAwYrpgSuAa3SggQmAOV5zgP6AGUh1gRWAHzLggVqASd9RgUGNQcrB&#10;gNmLbrWWgIKJuJ/FgE2IPomygC6G8HOUgCmFvl2PgDWEike6gGSDWDJWgL+CB92/gCiXxcklf8eU&#10;9LQBf3ySQp5cf1CPuYh0f0uNbnKHf1yLMVy3f3+I40cTf8WGdDHdgDSDrNxEf0KiQcezfuKee7Ka&#10;fqCa0p0HfoCXSodBfoKT3XGJfqqQk1vvfuCNIEZ7fzmJbTF0f7qFMNr6fpCsvsZ0fjGoBLFjfe6j&#10;WJvjfdOexYY9fd+aSHCefgyV0Fs5flaRNkX0fsKMOzEbf1GGjtnofgK3MsVsfaSxfrBcfV6rx5rk&#10;fUOmIYVefVqgkW/mfZKa8lqefeGVF0WBflyO0TDQfvmHw9kNfZfBmMSWfTq64q9/fO20FpoGfM2t&#10;TYSRfOemm285fS2f11oafYeYw0UhfgiRKzCTfq+IzthmfUrL7sPufO7EJ67FfJi8NZlEfG+0O4Pg&#10;fIisWG6mfNWkYFmsfTucFETTfciTPTBjfnSJrdLvjOt22b+Si3x3V6u9ii133ZdfiP54fIKph+Z5&#10;Q23Rht56NFkYhd57RkR7hPF8oTBahBp+a9F1i5SAwb5kijWAPKqjiPR/0ZZah9V/hoGvhtJ/ZWzo&#10;heN/Z1hAhP1/e0PMhCx/ui/ug26AKtAmilSKub0WiQWJNamDh8mHypU0hr+Gk4CbhdCFg2vxhPmE&#10;kVdthCyDokMrg3eCvy+NgtSB0s7OiUKUpbu0h/iSN6gQhs6P4pPphcuNs392hPWLtGr6hDOJwlaq&#10;g3yHw0KdgtuFry85gkuDXc2BiGmehLpohyKbNKbJhgCX+pKyhQaU2X5khDGRzmoWg4WO2lX6gt6L&#10;xEIfglCIeS7xgdOExsxbh76oablMhnqkNqW0hVegCZGshGKb7X15g5WX32lHgumTzlVdglSPnEGy&#10;gdiLFy6zgWyGC8tmhzOyRLhehfKtJ6THhM6n/5DJg9qi33yygxedymikgnOYoFTZgd2TPUFXgXKN&#10;fi6AgRaHJ8qghse8D7echYq2AaQAhGOv1ZAEg2qpoXv8gqqjd2gLghSdMlRpgYeWpUELgR6Ppy5W&#10;gM6IGsoKhnXFzbcDhTy+wKNZhBC3fY9ZgxKwJXtiglGo1GeNgcChaFQGgT+ZsEDFgOGRiC40gJWI&#10;5MO7lfh13rHKk7J2cp9vkZB3EIyUj5F3yXlcjal4qmX+i8t5uFLLiet66j/EiA18ay1phiR+YMJ8&#10;lMF/NLDQkoN+2J6EkG1+k4u2jnp+cniFjKJ+eWU1itl+pVIUiQ9+5z87h0d/Wy0rhXSADMFZk6KI&#10;f6+ikW+HQJ17j1qGEoqvjXeFG3eWi7CERGRlifyDilFoiEaC1z7BhpSCNiz0hNeBncBFkpOR2K58&#10;kGyPupxLjmWNqomnjH2Lx3aeisyKDWORiSmIYlDCh4eGrz5Qhe+E8izFhEuDEL8nkb6bJq10j5iY&#10;MZs8jZeVUYiLi8CSiXWoig6P12LFiICNNVAphu2Kdj3thWSHkCycg9KEYr4nkRukc6x2jvigq5pC&#10;jPic6IehiyWZNXTXiXiVi2ISh+eR3E+mhmKODj2ZhOuJ/ix5g2uFjr1OkJitrquljnipDZlzjHak&#10;YIbaiqSftnQoiP6bEmGFh3OWWE85hemRbD1VhIKMNSxcgxWGkryfkDG22ar6jhOxV5jDjBCrtYYt&#10;ijmmB3OIiJagWmD/hxealE7bhZSUjj0bhCyOLixFgs6HcLwZj9+/96pyjca5hpgui8Cy24WWieWs&#10;F3MBiEGlU2CThsaedE6GhU+XVTzhg/OP3ywygpWIJ7UOnz11MqRjnCh1zpNimTd2eoHxlmV3RXAs&#10;k6N4Ol5GkOF5XkydjhF6qDs2iyx8RCqtiB5+VLQHnil9/KOjmxR9t5KumCd9joFElVt9im9+kqR9&#10;sl2jj/J+AUwKjTJ+ajrUimB/Cyqdh2V/7rMdnReGvKKtmg2FoJHRlyCEoIBklGKD0W6ykbmDKVzz&#10;jxmCn0t+jGmCHzp9iamBuyqPhsGBa7IpnCmPYqGqmSWNf5DClkGLvH97k36KFG3dkOSInFxFjlGH&#10;LUr9i7GFvDoxiQSESiqDhjGCyLFMm0uYH6DFmFGVdI/XlXaS4n6PkruQYm0XkBSN+1ugjZSLpUqF&#10;iwOJODnsiGyGsip5hbSEA7B0mqug2qAGl7CdZY8dlNKZ+n3OkhmWoWxij4CTUlsKjPyP/0obineM&#10;kTmwh++I8ipwhUqFGK+7mi6peZ9RlzWlOo5plFWg830lkZ2csmvOjwmYdVqTjImUJknFif2PrDmC&#10;h4SK+SpphPKGCK8hmc6x/p69ltSs643Uk/KnvnyTkTaiiGtIjqSdVFojjC6YB0l6iaWShzlbhyuM&#10;xCpjhKqG0q6qmYG6dp5Gloi0gY1Uk6OuWXwSkOOoHGrXjlCh4VnLi92bjkk2iWGVCjkwhvKOSSpe&#10;hHCHeKcBqLp0wZd+pNx1W4e4oR52DHebnXV24mc5mc535lbElhl5HEahkkV6eDbgjkR8Kigvif5+&#10;SKYyp8R9Cpbzo+B8z4c2oB18t3canHN8yWa1mNF9C1ZJlSd9eEY3kV5+ATaojW1+yChLiTh/0aV/&#10;pr+FPZYzouSEOoaNnx6DWHZqm3yCrGYUl+OCKlXBlEeBykXRkIyBejZ4jKuBTChkiIqBO6TGpc+N&#10;W5VmofyLnoWxnj6KAHWqmpmIjmVnlw6HRlU3k32GEEVxj9CE2zZMi/+Dryh6h/KChaQEpRGVapSm&#10;oT+S+ITunYWQpXTnmeOOcWTIlkqMSlS5ksiKO0UdjyWIGDYoi2SF6iiNh3CDq6NjpGOdj5QHoJia&#10;YIRPnN6XQ3ROmTyUOWQ8laaRN1RKkhmOOETUjoOLJzYIitmH9SichwGErKLPo+WllpOKoBehpIPU&#10;nFadtHPPmK+ZzmPGlSKV8lPtkZ+SCUSXjgKOADXvimeJzyiphqaFiaJOo4itepMRn7eowINdm/Kj&#10;9XNdmEafK2NflLqaZ1OYkUGVkERgjaeQljXbiguLbii0hluGQqHooz+1SJKun2qvuIL2m6Gp/3L4&#10;l/KkPmMJlGWeh1NXkO6Yv0QzjV+S1zXEic+Myii8hh+G2Zmssmx0aYs8rcd0+nydqTp1rW2+pLN2&#10;jF6woBp3nU+im2B44kD+lnZ6TzLckUR8FCX2i7d+PJkasYt8PIrlrNx8AXxKqEJ79G1po7F8GF5W&#10;nxd8ck9RmmN8+0C/lYB9ozLRkFt+jCY8iuN/tpihsImD6opdq+KC9nvSp0KCKmzoorSBnV3hniCB&#10;Pk7zmXeBBkCClJ+A4jLHj4qA5yZ6iimBEJgir5aLe4nJqvSJ23suplqIYmxZoceHG11inT+GA06S&#10;mKGFAUBHk9SEBjK/jtKDHyaviYiCR5eYrs6TA4k8qi+QunqcpZeOl2vHoQaMllztnHWKsU46l+SI&#10;4UATkyGHBzK4ji6FLybciP6DW5cQrjWahoi+qZOXkHojpPeUtGtVoGWR9FyHm9SPQk3wlzWMkT/q&#10;kn2J2DKzjZ6HECcCiIqES5arraWh8IhaqQaeRXnCpGqaqGr5n9iXHVw4m0qTmU24lq6QCz/NkeaM&#10;ajKwjRyIuichiCqFF5ZHrUapN4gaqKCkzHmGo/WgWWq1n1Gb8Vv1msKXmU1+ljqTOD+rkYOOwTKv&#10;jLuKMic7h9yFwpX0rPywYYfQqE2rKXk9o5yl1GpxnvWghlu/mmWbUU1ald6WFD+YkTSQxzKvjHmL&#10;bCdPh52GTI0RvFJ0HH+ituN0oHIWsYR1UWRkrBd2N1acpn93VEjroK54qzu8mph6Ki8wlCN8AiQB&#10;jUl+MIy/u3h7gn99tgF7QnHwsI17O2Q5qw17b1ZtpWx730jGn518hTurmYt9TC9SkyN+VyRujGR/&#10;noyEum6Csn8utP+Bx3Gpr4SBDGPpqgKAmlYmpGOAXUiUnpyATTuYmJWAVC9wkj+AjCTNi52A6YxB&#10;uWyJvn7VtAGINXE/roqG2mOOqQKFulXXo26E0EhfnbKEATuFl7eDPy+KkXWCnCUfivGCEYvvuJWQ&#10;vn6CsyqOmHDnrbKMoGMyqCuK0lWUopCJKEgxnOOHmDt2lvSGBi+ikMaEgyVkil+DFYuXt/GXuH40&#10;sn+U8HChrQGSS2Lzp3iPyVVbod6NXkgOnCmK/ztqlkeInC+2kC2GPCWfieSD9otFt3CejH3zsfeb&#10;G3BprG+XvmK/puCUf1UwoUyRVkf0m5yOKztlla+K9y/Ij6iHwyXOiX+EtIsQtvalMn3FsXyhD3A/&#10;q/Gc9mKbpl+Y81UQoM2VA0famymRDTtclTyNEC/ZjzWJEyX1iS2FUorUtqarvX2xsR6m03Axq4Gh&#10;2mKFpduc+lUCoD+YQ0fZmqGTkDtqlNOO3i/wjuuKLyYUiOuF0YENxmRz9nSKwDR0ZGf+ugV1C1tp&#10;s6x1807crQd3GkKCpgt4fzbDnrR6DivKluV79SJFjrZ+JYEHxX96+XSZv096p2gEuQZ6nltnspF6&#10;207Yq9x7XkKLpNx8HTbjnYd9ACwalcl+KiLXjcB/h4EQxGCBsHSHvjuAwWfwt+yADVtKsW1/sU7D&#10;qrZ/kEKJo75/pTb+nHR/1ixglM2AOyNVjOqAxYEPw0SIN3RwvSCGumfGttKFdFspsFCEdE6sqaKD&#10;tEKForeDFTcWm32Ciiyek/CCJSPAjDOB34D7wlOOr3RbvCqMo2ewtdeKz1sMr1aJLU6gqKaHuUKJ&#10;oc2GZTcvmqSFGCzWkzCD5iQci5iC1oDcwZSVH3RLu2CSfmeqtQSQCVsNroGNwk6gp9aLmEKUoPyJ&#10;gzdKmeaHdS0HkoyFeyRoixaDqoC9wPmbYnRAurqYI2eqtFOVBVsTrc6SEE6ppyuPNUKkoFqMZDdl&#10;mUOJly0zkgGG3SSniqyEXICfwH6hcnQ5ujOdjGevs8KZu1scrTWWDk6zppeSgUKyn9eO+jd8mMqL&#10;eS1YkZCIDiTailWE74CHwBmnUHQ4ucCis2e6s0SeHlstrLKZtE7JphWVckLPn12RPTeamGONEy14&#10;kT2JCCUCihGFZea3drFzaNFVd5N0S7uGeHB1NKU6eUh2Ko6heiR3OXfvew94ZWFPfA95qkrPfT17&#10;KDSvfrt8/+S1dNd+c8+zdeF+K7oPduB9+qPtd9t9541weNt99Hbaeep+GmBTew5+Skn3fF9+ljQG&#10;fft+/OLlc02Jis3xdGmIGriFdX+GxKJ9dpWFqIwrd7OEr3W/eOKDy19keiaC4kk0e5WB9TNwfUyA&#10;5OEocfyUjcwzcyOSCLbUdEaPpaD9dXGNa4rYdqyLanSgd/eJc159eVeHaUiAeuGFPDLsfK+Cst+U&#10;cOifesqmchOb87VLc0GYiJ+MdHiVQomPdcSSF3OLdyqPCl2ieKKL1UfbekOIXzJ6fCSEXt5BcBOq&#10;VclZcT+l17QCcm6hYZ5Oc6ydBohwdQSYwHKHdneUfFzXeAaQGEdGebyLVjIZe62F490rb221GchK&#10;cJivpbLvccKqIJ1BcwKkqYd/dGWfR3G7deaZ1Vwnd4GUJUbIeUqOFTHJe0eHO9xSbvO/usd2cBu5&#10;TbIRcT6ytpxccnmsGYakc+GljnEDdXCe8luadxiYAEZceOuQlDGGevOIZtuzbqXKI8bab8bCsrFh&#10;cN27Apuccg6zO4Xqc3WrfnBgdQqjp1sTdr2bd0X3eJySxjFReq+JYdcgfxVyGsOafxlzOa+Afyh0&#10;TprJf0B1aIWqf2R2l3Bif5Z35Vszf9h5TkYegD569TF+gN58/dWjfWZ8mcJyfYt8mq5ofbN8o5m4&#10;feJ8wYSefh58+29pfm19T1pRftF9skVmf11+NzEAgCF+5NQje/OHFMDXfCiGBKztfGCFAphSfKmE&#10;KINlfQGDa25cfXCCwllxffGCGES4fpiBcDCRf3WAtNKeerKRdL9Eeu+PaatgezWNbpb1e4yLjIIu&#10;fAGJ1G1VfImIJViffSWGZkQdfeeEizAvftyCZ9Eueaibxr3deeqYzan+ejmV3ZWiep2S/IEFex2Q&#10;LWxbe8CNdFfdfHOKl0OQfUyHgS/aflWD98/5eNmmEryseR2iMKjSeW2eQpSDediaWoACemSWfWt3&#10;exCSnFcte9mOnkMTfMiKSS+SfeKFYc79eDWwTLuzeHqrfafXeMemjJOOeTShlH8necucpmrBeoSX&#10;pVaYe1aSbUKrfFeM2S9XfYGGn845d7y6aLrveAC0qqcIeEeurpK8eK+om35heUuijmoZehOcbVYY&#10;evGWBEJSe/qPKS8mfTCHsc2vd2rEXrpcd6y9pqZfd+i2lJIIeEWvWn25eOCoJGmJea+g1lWkepqZ&#10;PEH/e7CRLi7/fO+IlcgJh9JxBbY6huhyRqO3hh9zdpB2hW90p3zBhM518GjfhDt3XFUlg7F46kGH&#10;g0N6vC57gvl8+cbchkd65bU0hX57H6KnhMl7Wo90hCl7pXvNg5t8CmgBgyF8i1RfgrR9IEDugmZ9&#10;3C4ngjp+y8WzhOGEyrQAhC2EAqGig4GDQo5agvWCnnrFgnmCGmcbgheBrFOfgcqBREBhgZ2A5i3e&#10;gY6Ag8Rag6WOjrKZgvSM5KAiglmLPI0MgdyJp3mfgX+INmYngTiGzlLigQOFXj/egO6D2C2dgPaC&#10;HsMOgqSYQLFOgfaVvp7ggWWTNovbgPKQsHiVgJ6ONmVLgHGL01I7gFGJUj9tgFOGoC1mgHGDlcH1&#10;gduh9bA7gTKem53SgKKbJIrbgDSXpHewf+mUKWSIf8CQrlGpf7eNGz8Jf86JOi03f/+E5MESgT2r&#10;m69ZgJinYpztgASi9on5f5eecXbnf1eZ8mPlfzqVZVEufzOQrT63f16LnS0Qf6CGCcBkgMa1Kq6m&#10;gCWwDZwtf4uqoYk2fxalCXYyftmfeGNHfsyZ11C4ftKUAD5wfwKNwizwf1GHBL/tgHS+oa4ef9W4&#10;mJuKfzGyGoiJfq+rX3WWfm+kr2LKfmmd8lBbfn2W/D4yfruPnSzXfxKH1bl3kK5wRqkSjuZxkpf4&#10;jUxy0IYei9R0EXPRiml1bmFaiQd28k8Zh6V4mz0DhlB6jyumhQd887h+j0R5lagsjZx56pcFjBR6&#10;Q4U3iqd6rnL3iUp7NmCVh/x73U5shrB8mjyJhXV9iCt+hEN+srd6jfmCy6cEjGOCP5X7iuGBtoQs&#10;iYWBS3ILiDuA+V/NhwSAvk3MhdCAjDwdhK6Aaitag5OAVLZojMWMAKXbizmKnZTDiciJNoMmiHCH&#10;6XEahz2Gtl8GhhqFj000hP+EYju7g/mDLCs6gvmB17VOi8yVJqTXikOS9pO7iNmQwYISh4+Oj3As&#10;hmSMaF4+hVuKT0yghFKIHTthg16FyCsggnODNrRaiw2eSaPgiYmbTZLIiCCYOYEthtuVHG9ghbaS&#10;AV2UhK2O4Uwkg7eLqTsVgtmINCsJggCEbbOSinanVaMYiPejh5H/h4yfjIBqhkabfG6yhSmXal0J&#10;hCmTRku/gzKO+jrYgmaKaCr2gaGFfLL2igKwSKJ3iIirpJFUhxmmuX/Ahcyhpm4UhLGckVyAg8CX&#10;Z0tdgtKSCzqiggiMXirngVKGYrKIia65IaH6iDizn5DChsKts38phWynj22OhE6halwWg2GbMEsJ&#10;goGUxDprgcSOCyragROHH6tamcBvu5wjlytxCoxOlMdyUXvSkoFzomrrkEN1EVnfjgJ2qUkai7Z4&#10;ZjiaiWR6cykGhwN87KqTmH94gZtxlgF454uPk6d5WHsakWV53mo6jy96hFlBjP57S0iUisJ8LDhI&#10;iIR9QikHhjV+manDl0OBLJp/lNiAvoqykoKAXno6kE+AGmlyjil/81iZjAt/5UgSieN/4jf+h7p/&#10;+SkIhX+AJ6jVliuJtJmAk8WIh4mlkXqHZXlbj0iGT2injTaFWVf3iyqEa0eeiRaDfTe/hwOCjikJ&#10;hN+Bk6f2lSuSS5ibktCQXYi9kI+OcXh0jmaMhGfvjE+KpldgilmI1Uc1iFiG8jeIhl2E+SkKhFWC&#10;3KcqlHKa35flkhqYMYgLj9eVcHe3jbCSqWc8i6OP5FbQia2NHUbPh7yKQTdRhdSHOCkKg+CD/qZ/&#10;k+GjU5c2kY+f44daj0mcSXcOjSCYnWanixmU7lZYiSmRMUZ+hzWNUjcohV6JPikLg3+E96X3k3Sr&#10;pZaqkSWnbIbHjtui8nZ9jKueVGYgiqaZslXliMGU/EYvhtKQIDcFhP2LCCkLgy+FyqWVkyOz3pY8&#10;kNeu1oZJjoepanX8jE6jymWvikSeJ1WNiGKYc0XrhoGSmTbbhLmMiykLgu+Gd53NowtvW4+ln7Vw&#10;o4D5nItx7nHCmXNzSmI0llN0x1KRkyN2cENKj9h4PjRojHF6XyaiiOF85J02ofR3o48nnqp4DoBw&#10;m314jXE8mGB5J2GzlUJ55lIfkhx6y0Lvjt17zDRBi4Z9BibLiAh+gJyZoMl/xI5qnY5/aX/HmmB/&#10;InCOl0x/AGEZlDp+/1GikSR/GkKVjfZ/RjQdirJ/kibwh0h/+5vin7KHxo2dnH6Gt37qmVuFuG/V&#10;lkmE1GBzk0iEDlEgkEODWEI+jSaCpDP7ifWB+ycPhqGBVJsins+PtIzhm56N+X4smICMSG8UlXOK&#10;o1/fkmuJBFCrj3iHeEH0jGmF3jPgiUyEOScqhhGCiZqFngiXsYxCmuKVRH2Nl8aSzm5+lLeQVF9X&#10;kbKN3VBIjriLaEG1i7qI5zPJiLWGSCdAhZiDl5n8nXmfj4vMmlacbn0WlzKZKW3/lByV1F7dkR6S&#10;g0/pji6PKUF8iyyLuDO0iDmIIydThTOEfpmMnRGnRItame+jaXyflsWfUG2Lk6abGV5zkKiW5E+O&#10;jcKSokFBisWORzOih9SJxCdihOGFQJk4nMSu2or/mZ+qPHw5lm6lQG0kk0igGV4akEaa9U9KjWGV&#10;xkEQinGQgjOLh46LISduhKCF35DurI5vBYO3qH5wQnYepI1xjmgboJpy9FnanIp0f0uYmFd2OT3K&#10;k/l4GjCDj2V6TiSBipl825CFq5t22oNsp4l3Q3XKo4d3y2fJn4V4eFmKm3F5UEtXl0R6Uj2dku97&#10;cjCIjmp80CTQibF+aJAbqnl+eYLmpnJ+KXVVomt99mdNnmx981kfmmB+FUsFlkF+Wj1tkfp+sjCL&#10;jYh/MyUViOZ/04+aqWCF8IJQpV6E+3SvoV+EHWbEnWGDZFimmWWCz0qslVSCTT07kR2B1TCKjL+B&#10;cSVRiDaBG48PqHaNWIHCpHmLw3QboH+KP2YxnIOIzVg3mIOHcUpZlIOGJT0OkFmE1DCKjA6DhiWE&#10;h5+CPY6Op8OUuYFHo8mSg3Okn8uQS2W9m82OG1fQl82L8koWk8KJzDzsj6aHozCMi3KFbCWuhyGD&#10;Oo4tpySb+4DiozCZHnM+nzGWK2VbmzKTMld8lzWQOkndky2NPDzXjwSKMzCPiueHHCXShriEEY3X&#10;pr2jGYCtosefkXMGnrib0mUXmqKX+1c3lqCULkmdkqyQXzyvjpWMhjCQinyImCXuhmOExY2TpnKq&#10;EoBqonKl1XK+nlmhP2TOmj2ch1b6ljeX30lxkkSTNzyWjjqOijCMijGJ1CYFhh+FV4S7tkZuqnhh&#10;sYNv2mvGrMhxJl7pp+9yllHrot90MUUEnZN1/zinmAx39Sz0kjh6PSKijCd80oSBtW52FnhKsJl2&#10;eGurq753CF7Nps13x1HQobN4uET1nGt52Tislut7Gy0lkSd8nSMVizB+U4RMtE19O3f6r3188Wto&#10;qpp8zl6FpaV86FGUoJB9L0TQm1V9njimleJ+Ji1OkDN+2yN4ilh/r4QDsyiELnebrlyDTWr5qX6C&#10;jV4tpIuB/FFKn4OBmESimlaBTTiblPSBES1vj1uA8iPNiZ6A54OtsjCLEXdDrWiJnmqcqI2IRl3M&#10;o5qHBlEInpCF50R2mXSE3jiQlCCD2C2Mjp6C4CQWiP+B+4NZsXWR7Hb3rKuP5mpTp8qN5V2GotSL&#10;81DLncuKE0RTmKmIQDiIk2SGby2kjfiEoSRSiHqC6IMPsOWYnna6rBaWAGoapyuTUF1Ooi+QolCX&#10;nSqOA0Q2mA2LaDiHkr+IzC26jWmGLySEiA2DsoLesGmfHnaMq5ib4WnrpqeYfF0goaaVDVBunKCR&#10;qkQRl5CORjh6kkKK5i3PjO+HhySth7SEWYKusBylgnaFqzuhoGngpjWdaV0DoRuZGVBYnAmU60QM&#10;lv2QyjiDkc+MtS3ijJuIpiTNh22E4XkawDBuZW19ustvgGHOtUpwx1YKr4ByPUpHqVxz5j64ouF1&#10;yTPKnBd31CmolO16MSD6jZF8yXkOv2l1b22XueR1wWHntDN2UVYirkd3HkpfqBR4Jz7boZt5ZzQB&#10;mth6yyoGk8J8cSGNjIh+PnkQvj58Hm2BuLl7z2HWsv97tVYMrQl76UpVpth8Uj7moGp87DQombV9&#10;oypVkrl+iyIMi6N/jnkDvQOCkG1ct4GBuWGhscmBD1Xnq9eAoko8pbGAbT7ln1KAWDRFmLCAWSqY&#10;kc+AfiJ5it+AuXjnu/WI7W0/tnOHlWGAsLqGYVW/qsmFUUotpKWEaz7mnlmDpjRgl8mC6irSkQKC&#10;SCLWijiBv3jGuyaPRG0ttZmNZ2F0r9iLmVW0qeWJ40oio8WIRz7snXmGwzR6lv2FSysFkFKD5SMj&#10;iayCoHiouoWVbG0ktOmTBmFwrxyQllWwqSWOMkogow2L5T70nMqJpjSTlk6HcSsyj72FUSNiiTqD&#10;XXiOug2bYW0itF2YamFzroGVUFWxqIOSNkocom6PND71nDuMPzSklcmJWStWj0KGiSOViN2D+nh7&#10;ubShJm0ns+qdkWF8rf6ZwFW2p/iV6EokoeOSLz8Fm7iOiTS0lVmK9yttjuiHiSO+iJOEedqlcfBt&#10;Ksamc1FuxLIrdKRwV50gdepx6Ye0dzBziXImeIV1Qly1efN3FUdte5R5IzKtfYp7k9i2b9t4GcUX&#10;cWt4ibDGcuN5BZvkdE95koaUdb56NHEidz1661vMeNR7r0atep58lDIlfLl9pNbvbhiDBcNbb7+C&#10;Ua9EcVSBrpp7ct6BNYVXdG+A13ASdhSAilrqd9GAPUX9eb9/9DGte/t/ndU0bI+Nz8GdbkWMDa2S&#10;b+yKY5kAcZGI1oQJc0OHdW77dQqGHFoPdumEtkVaePiDODFEe1GBetOia0eYfcASbQiVxawKbr2T&#10;G5eMcHKQhYLIcjuOBW3tdCGLnFk/dh6JFETFeEqGWDDperyDMtJYakmjGL7PbA+fdqrIbcmbyJZU&#10;b4iYI4GrcV+UjGz0c1aQ9liAdW+NR0Q/d7WJSjCcejuEwdFQaYGtl73La0mpDam/bQKkWJVNbsWf&#10;nYC+cKqa7mwtcrKWMlfddNqRQ0PPdzaMBDBbec+GItCIaO+37L0Garayd6jrbGisuZRxbiem3n/p&#10;cBShDWt4ciubLVdVdGSVCENvds6OezAneXWHU8/+aJDCA7x8alO7lKhIa/e0xJO7ba2tx384b5im&#10;zWrecbifv1bSc/2YZ0MPdnaQoi/9eSyIU8vEehlsJLmXep5t8qa9eyhvqJMse7ZxVH8ifExzDGrq&#10;fPF031bWfat20ELpfo95AC+af7d7mMpgeC92i7h9eOB3PKWteYh36ZInejB4nX4oeuJ5ZGoGe6l6&#10;QlYOfIl7MkJOfZd8SS85fud9k8jodoKA3bbld0mAgaQ5eAeAKpDHeMx/6nz2eZ9/v2kDeot/plU6&#10;e41/kEGyfLx/gy7jfit/c8dkdQ2LC7VTdeGJvKKrdrCIcI9wd4mHMHvFeH2GEGgEeYeE9lR0eqmD&#10;00Eme/mCnS6YfYSBNcX5c9OVJ7PwdLCS8qFLdY6Qto4edneOfXqmd3uMT2cUeKSKMVO9eeGH90Cp&#10;e02FkC5YfPKC0sTOctyfObLHc7+cJKAmdKGY8Y0EdZSVtnmndqeSfmY6d92PQ1MYeTWL8EA6erqI&#10;VS4hfHWERsPdchqpMrHXcwClOp8zc+GhC4wWdNicx3jRdfiYhGWJdz6UMFKOeKKPrj/eej6K4C30&#10;fAuFjcMncYmzBbEdcm+uKJ5rc0uo+ItMdD+jn3gQdWaeRmTldr2Y2lIUeDGTMT+PediNKi3Oe7SG&#10;psKucSq8pbCWcgy22Z3NctywnIqhc8aqJ3dvdO2jrmRddkydIVGid86WUz89eYWPJC2xe26HkL1g&#10;gntrUqzdgh5tP5uJgdxvC4lega5wyHatgYxylGPIgXh0f1ERgXJ2iz6HgY143Syzgdh7m7xJgLZ1&#10;G6vJgId2AJpjgF922ohLgEZ3tnWygDt4omLugER5p1BbgF16wT4EgJp8BCx5gQZ9gLsmfxd+2aqM&#10;fwZ+xplYfvF+sIc2fu9+o3S5fvt+q2IcfyB+xU+0f1p+5j2Qf7x/FCxGgEl/SbnTfa2IdKk2faWH&#10;hZfmfaSGioX3fbSFkXOdfeGEr2EwfiWD1E7/fnuC9D0afvqCBCwZf6KA8riSfH+R/Kf2fH+QOZar&#10;fIuOYITMfKqMe3KifOSKnGBefUWIyE5ifbWG3jy2fk+EzCvyfxGCdreGe5Obgabse5qY6pWme6mW&#10;J4PSe9CTT3HBfBaQc1+jfICNkk3YfQqKmzxdfbyHYyvSfpWD0Lavetik7qYSeuShf5TJevKdzYL7&#10;exuZ93EAe26WHV8Ge+aSMU1lfHiOHjwVfUCJwiu3fi2E/rYMekuuOKVmelqp7ZQRemSlRIJDeoig&#10;ZnBTeuGbgl5we2uWikz2fAqRYDvWfNuL4CugfdeGAbWheey3V6TmefyyKpN6efqsfYGkehSmjG/C&#10;emuglF35evuaiEyWe6qURjuTfIuNsSuPfZOG169miztqsqBOifRsqJBZiOBufn+Dh+5wR24phwdy&#10;I1yghil0I0tXhVF2STpAhJB4uyn7g+x7nK6KiZJz6p9qiH906Y9dh4R13H6Uhp921G1Phch34Vvj&#10;hQB5CUq5hEF6SjnZg517uynngxN9ba2TiAp8/55IhxN9I45bhiV9Pn2RhVZ9YmxvhJR9mVssg+Z9&#10;5Uotg0R+OzmCgr9+pCnWglJ/IKyChqWGC50ohbqFYI0phOGEoXyYhB6D52uWg3GDRFqEgtuCqUmx&#10;gliCDTk1gfaBaSnGgaiAsatjhX+O/pwshJqNlIwvg82MC3uMgxaKcWqtgnqI3Fm/ggOHVUkjgZaF&#10;vDjmgUqEBCm5gRaCHKp2hJ2X8Zs5g8CVwIs/gvWTXnqvgkOQ3WnogbGOWFkigT6L00izgOmJPTik&#10;gLaGbymugJiDX6m2g+qgx5p2gxWdzYp7gkiainnugZeXGWk5gQ6To1iYgKeQIkhZgFSMgzhvgDiI&#10;oimlgDCEd6klg2SpgJnbgpWluInUgcOhinlIgQmdHGifgIOYqlgMgC6UKEfzf+mPhjhBf9KKlyme&#10;f9uFZajEgwayF5lkgjytfYlFgWCoVXizgJii3GgegA6dYleof76X3Ueof4mSNDgSf4OMQymYf5aG&#10;KaHllBRqTpPvkgJsP4UtkC1uGHWcjnZv7GWXjMFx1VVtiwlz5kWWiUx2HjYJh5d4pid2hel7m6E1&#10;kppzAZM+kLV0CIRlju51C3TgjTp2GWTqi413P1TaieZ4hUUfiD155jXHhp97fieIhQh9WaBskSl7&#10;jZJJj2B7xYOGjaN7/nQBi/98RWQoimR8o1Q8iNV9GESqh0R9nDWMhcB+PCeXhEB+9596j9uD75FI&#10;jhmDcoJ0jG6C7nMkitKCamNkiVCB+1Olh9iBlkRDhl+BNDVZhPeA1Sekg5GAcp6VjrSMWJBcjP+L&#10;I4GLi1+J23JAic+IhWK1iFCHNlMZhvGF80PkhZGEpDUshEODQyewgvqByJ3NjdqUv4+ojC6S04Da&#10;io6QvXGFiQCOjmIFh4uMXFKQhjCKKkOFhOSH6jT9g6yFgie6gnqC9Z0pjS+dAo78i4qaW4AtieiX&#10;cnDeiFmUYmFwhuyRTFIahZmOK0M8hE2K8jTbgyuHiSfCghCD+JypjK+lHI51ixChtn+diWid9HBS&#10;h9GZ+WDthmaV9VGmhSKR4kLsg9+NtjS+gsGJUyfIgbmE05xPjFOtE44Mireo7H8jiQekQW/Vh2Wf&#10;TGCBhfSaUVFThLSVSUKtg4CQJjSYgnOK1ifNgXOFh5TjnSRp/Yfbml1r5Hotl8htv2vXlUNvnl0g&#10;krJxlk5VkBBzuD/xjVt2ATH5ipl4myUrh8l7l5RVm91yM4dYmTBzPXmZlpx0TmtNlBJ1cFykkYN2&#10;r03vju14Ej+mjEZ5kjHiiZd7TCVhhtt9RZO3moF6OIaVl+t6gnjulVt602qgktx7O1wQkFt7vk18&#10;jdl8XD9ai0d9DDHMiK993yWQhgp+0JL7mTqCF4XElq6BtXgNlC2BU2nrkbWA/1twj0qAwE0DjN2A&#10;kT8NimGAaDG1h+CATCW5hVSAOJI6mCyJ4IUJlaaI2ndSky2HymkskL2GtlrojlCFpkyYi/mEpj7N&#10;iZGDnjGkhyiCjyXbhLeBeZGal0iRs4RnlNCQA3axklmONGiYj+mMUFpjjYGKa0xBiyeIij6ZiNSG&#10;ojGVhoaEoiX5hDOCk5EVlqGZY4P1lDCXC3Y/kbKUdGgcjzqRuVnpjNmO/UviiouMPT5niDiJbzGG&#10;hf6GgCYRg8aDhJCrlieg5oOGk7id33XKkTSafGeqjrKW5FmAjFKTSkuEihCPpz4ph8SL9jF5hZCI&#10;IiYkg2yET5Bdlc6oP4Mvk16khnVnkNGgS2dGjkWby1kqi+CXSUtEiaGSwT37h2OOLTFjhUCJgCY0&#10;gyWE9IiApmxpp3xRovhrgW+jn6VtXWJ2nElvR1UFmMpxUEeVlSlzhTqhkWZ14i47jX94kCMhiYB7&#10;k4gSpVdxbHv8oehyc29HnoJzjWIjmxZ0w1S8l5R2HEdfk/t3nTqEkEN5Pi5PjG97HCN5iIR9MYeg&#10;pAp48ntroKp5RW7MnUR5q2Gomd16MlRXlmZ62UcXkt57ojpgjzh8gC5ci3p9hyPGh6h+rIcWosSA&#10;SnrNn2yAAG4gnBJ/v2EgmLJ/llPilU1/iEbGkdh/jzo3jkd/oy5liqB/yyQIhumAAoaFobOHkXo8&#10;nmOGr22LmxCFy2CMl7OE61N5lFGEHkZ3kPCDXjoQjXGCoC5sieCB5iRAhkaBMoYFoOGOznnCnZeN&#10;VG0VmkGLw2AYluSKKFMSk4OIkEY9kByG/jn3jK+FbS5ziTiD0iRvhbyCO4WioC2V5nlcnOuTz2ys&#10;mZSRiV+zljaPKlK8ktmMyUYFj3iKZTnqjAKH/S5+iKWFiCSWhUuDHIVQn7ac13ksnHSaKWx6mQ6X&#10;IF90lZiT5VJ6kjaQsEXDjumNfzm/i4WKTS6BiDCHCCS1hO+D2YUSn2GjnHjunBWgS2w0mKOcd18r&#10;lSSYYlI9kb6UV0WYjnOQUjmnix+MTy5+h9uIRiTOhKWEcny+r+tpP3FLq9drC2WLp8Js6Fl8o4Ju&#10;301InwRw/EEvmkxzSTWnlWN1vyrOkER4hCFXiwx7jXxtrwNwnXElqthxnWVopp1ywVliokJ0C003&#10;nbt1gUEtmQp3JTW7lCx46ysLjx967iHOigF9H3wlrb93rHDIqZl4BWUfpVh4fFkaoPx5JE0CnH15&#10;8kESl9x66DXAkw97+Ss9jhp9NSI2iRl+i3vOrHF+hHBeqFF+TWSopBl+KljCn8R+LEy5m1V+U0Dp&#10;lsZ+kzW9kg1+5StmjTJ/VCKPiFB/0ntwq1WFSXAApzyEimRHowiD01hdnraDJ0x6mkqCmEDAlc+C&#10;HzW3kSmBrCuHjGeBSSLbh6WA83sZqn6MBm+zpmWKvmP+oiyJZFgWndiICUw7mW+Gu0ChlPKFfTWz&#10;kF6ERSuji7aDESMahxaB7XrQqdeSlm95pbuQw2PGoXqOwVfcnR+MrUwEmLuKo0CDlEWIojW3j6yG&#10;pSu9ix2EpiNOhqGCwXqfqU+Y729LpS+WimOToOiT3VepnIiRDEvVmCSOQkBXk7yLfDWojyWIwCvX&#10;ipyGBSN4hkGDcXp0qPmfJm9NpMmcOWOPoGyYx1eOm/KVF0vDl4KRgkBWkx+OADWzjqiKkSvpikCH&#10;KSOahfWEAHGBuaNo3GartQRqklvFsDFsbVDKqv9ucEXQpWlwojsNn4FzCzDymVh1nCejkul4eh/C&#10;jHJ7h3FEuORv12artBJwyFvUrwJx8VDkqapzTkXxpAh04zs9niV2rDE1mAZ4mSgKka56xCBXi1d9&#10;DXEot6J2c2aAssp2yVu6rbB3TFDMqE94E0XrorN5CjtOnN56MTFjltJ7dihfkJV86CDXimJ+bXEH&#10;tkN8z2ZMsW98olt5rFt8mVCjpwN8w0XSoXR9HztPm7J9mzGFlbx+Lyimj51+5CFFiZB/p3DetRSD&#10;FGYmsEKCcFtRqy+B4FB0pduBZ0XBoFOBGDtQmqaA6DGjlMaAwyjjjsSAtyGjiN6AunC4tCyJUmYT&#10;r0+INltCqjWHEVBjpOGF9UWwn2CE8DtVmbeEBTG+k+uDKikXjgiCXiHwiEiBp3CXs3mPYGYLrouN&#10;yFs+qWaMCVBbpBCKQUWpnpeIjDtamPiG6THZkzCFVSlGjWqD0iIwh86Cb3B+svWVN2YNrfCTIVtC&#10;qLyQwFBZo1+ORUWfnemL3DtUmFyJhTHmkqCHQylrjOeFEiJkh2qDFXBtspaa2WYXrXKYPVtNqCyV&#10;MVBcoseR/EWjnVOO3Dtgl9CL1DHwkieI5Sl9jISGFyKNhxyDm86hbRhm+rvobuxpPai1cK1rcZTq&#10;cl5tnIC1dBJvzmxWddpyF1ggd790f0Qded93JzDJfFl6Psy+arRxxbpqbMFy5Kdgbq10BpO+cIt1&#10;MH+kcm52Z2tidGd3s1dJdn55EkN0eM96mzBie3h8Ysr5aKd8fri0atJ8gaXobOR8jZJebuZ8tn5w&#10;cPJ882pccxd9QVZ0dVt9lkLXd9p9+zAHeqx+bMk7ZteHDbb4aRuGCqQ5a0SFFpDrbWiENX0pb5yD&#10;dmlOceqCv1WldFiCA0JFdv+BPS+3efeAVsenZVCRe7VxZ6aPi6K2aeWNno98bB6Lu3v1bm+J6GhM&#10;cOOIKFTic3WGU0HBdkCEWi9yeViCG8ZfZByb1rQyZn2ZA6F9aMaWGo5NaxCTL3rhbXSQTGdkb/6N&#10;alQzcrKKeEFLdZyHSS84eM+DtMVbYyamErM1ZY+iW6B9Z9yeco1Rai6aeHn9bKWWhmalb0SSiFOf&#10;cgyOZEDqdRKJ/i8IeFyFHcSZYnCwILJ2ZNyrgZ+yZyWmlIyAaXehhHkza/iceWX4bqyXYlMfcYmS&#10;E0CXdKCMby7gd/2GVcQaYfe567H0ZGC0Up8ZZp+uV4vYaOioLXiRa2uiB2Vtbimb0FKncRWVXEA/&#10;dECOjC7Ad7CHWsCCdP9mNK+Pdf5opp3ldv9q9Yt4eAFtMHiKeQ5vc2Vrei5x0FJ8e2l0UD/EfNZ3&#10;FC3TfpB6S78ncshwe66Bc/9x1JzjdSNzHoqEdkZ0Z3ejd3R1vWSdeL53KlHPeiV4rj9Fe8R6Yi2O&#10;fa98WL2vcNF6n6zqcid68ptzc2p7QIkodK97mXZ4dgV8A2Ojd3l8f1EHeQp9BD66etN9nC1SfOR+&#10;SLwobxeEmatZcIKD/pnpcd2DXofbcz2CwXVQdLqCO2KwdlOBvFBQeAuBPD5BefuAti0dfDCAGLq7&#10;bZ+Oe6n4bxuNBJiNcIuLeoaNcgCJ6HQ/c5OIXmHMdVGG4k+mdyuFVD3UeT6DqCzve5OBwrmSbHWY&#10;U6jUbfyWAJdvb3WThoV7cPqQ+XNHcqCObGEBdHGL3U8QdmuJPz10eJ2GaizJew2DQLima4iiC6fo&#10;bRae3JaCbpKbbISWcB+X3XJ4cdiUTWBXc7yQr06TdciM7z0meBWI8Sypep2Ej7f3atermKc0bGen&#10;iJXBbeGjHIPUb22egnG/cTCZ5V+5cyqVOU4gdUmQXzzid6WLNiyPekCFr7eGamG06Kaza+2v7ZUp&#10;bVyqfIMybuCkz3EpcKWfIF88cqqZYE22dNqTbDyVd0qNKSx6efWGnrLVfSFlpKN1fURoLJM5fYFq&#10;iYIcfdBsz3Bwfi5vH16Sfp1xjkzwfyF0IjuNf893ASsIgLp6VbHEewxvS6Jqe2lwz5Ibe8dyPoET&#10;fDJzp2+EfK11HV3KfUB2rExPfep4VDsifsJ6LSrmf9V8TLCceSh44aEqeat5cpENeiR5+YACeqt6&#10;fm6Ve0R7FF0Fe/p7vEu6fMt8cjrDfc19PyrIfwl+Ja9Gd3qCS5/QeBGCB4+heKWBrn7PeUSBUW2F&#10;egOBAlwnet2AvEsVe9KAdzpefPiAMCquflR/264EdhWLoZ6PdrqKjo5md2CJXH2keBKIF2yVeOSG&#10;1VteeeGFnEqDevWEVjoHfDyC9iqXfbeBa6z6dPiU8J2IdaiTDo1mdlaQ+HywdxaOxmu4d/iMjlqw&#10;eQWKUkoEejeIBzm8e5uFjCqEfTGC0KwmdBSeH5yxdMyba4yPdX2YbHvhdkSVRWr+dzeSFloaeFWO&#10;2EmdeZSLfDmAexOH5yp1fMGEB6uHc2inJJwJdCSjmYvddNOfq3sydZmbhWpZdpaXVlmLd8mTFUk3&#10;eRmOrjlLeqSKASpofGWFEKsfcvKv8ZuOc66riYtNdFSmonqcdRGhdWnSdg+cPlked0uW9kjbeK2R&#10;gjkLekyLzCpefByF7KWLhXxlO5d/hMhnyIiNhERqLHi2g95se2hRg4Nu2Fe9gzNxV0dygvBz/jdy&#10;gsx29ChqgtR6XKSvg4huU5aVgxJv74eMgq9xdHfGglxy9md+ghh0iFcNgeV2NEbqgcF3/DcjgcB5&#10;+Shrgeh8PqOwgcB3RZVogXB4CYZ/gSN4u3bAgOl5b2afgL96L1ZagK17A0ZogKp75jbbgM185Chr&#10;gRZ+AaKbgBiAI5RIf9+AIIVTf66AA3Xcf4d/4mXaf3p/y1XHf4Z/vkYFf6Z/tTamf/F/rChrgF5/&#10;oKF/fsKI75NLfpaIL4RZfnOHSXTMfl2GSmT6fmSFTVUJfpKEWEV9fs+DWTZffzWCRyhrf7+BGKCW&#10;fbKRs5JcfZGQMYNxfXWOdnP0fWqMl2Q5fX6KsVR2fbeIx0UWfg+G0TYofpOEsShrfziCZZ/ZfNma&#10;UpGefMKYDIK1fKeVdnM+fKCSsWOVfMKP4FP1fQqNAUTFfWuKCzX+fgmG4ihrfseDhp9KfDSiyJEG&#10;fCSfu4IUfAacQ3Kie/yYjGMDfCSUyFNzfICQ8kRqfPGNADXYfZiI1ChrfmuEe57oe8CrDJCRe7On&#10;NIGOe42i0XIae3meHmKNe6GZX1MXfASUjkQefIePnjWnfUKKeShrfiGFRZidjjFk6YupjK5nbH3d&#10;i2hp0G86ikFsKGAdiRxukVDeh/lxIEH6htdz2TNyhcl25iX/hNV6YZfojGpteYrwiyFvGn0QifJw&#10;rm5/iNNyRV96h7xz71BZhq91uUGYhah3oTNGhLh5xSYhg+B8MJcXirR134n1iZJ2uXwxiHR3im2m&#10;h2t4X17Dhmt5Rk/LhXp6REE2hJF7VTMdg8F8hyY+gwd93ZYiiSN+Goj5iBB+R3smhwx+X2zZhhB+&#10;cV4ShS5+j09KhFt+uEDmg5F+6jL9guN/JSZYgkl/ZpU1h8uGV4gQhsiF0npHhdKFK2wChOWEbl18&#10;hAyDsU7bg1aDA0CegquCUDLggh+BkyZugaaAyJRrhsmOj4djhdGNWnmghN6L7GtJg/aKVlzPgymI&#10;vE5agnyHKUBHgeqFjjK5gXmD1CaAgRyCAJPHhfuWn4a3hQ2Utnj1hBmSemqmgzOQClw3gnGNk03j&#10;gdCLGEAIgUOIkDKggOyF3SaPgKmDDJNHhV+egYYyhHmb4nhog4GY02ofgpOVflu5gdSSIU1ugUaO&#10;vD+4gMaLSjKKgHiHqSacgEuD75LshO+mOoXJhA6i5Xfvgw2e92mlghOar1tTgU+WZE0jgMeSFD+D&#10;gFmNtTJtgB6JLSamgACEqYwolwNkrYAelNBnIHNZktRpg2XfkOhr41gEjutuV0oZjOFw9jygis1z&#10;wC+ciLx23yPMhrd6Y4uOlXhswn+Rk25uYHLBkXdv/WVZj4dxpleSjY9zZ0nCi5d1TDxniZh3Uy+V&#10;h6F5mSQOhbV8IYrmk9p0pH7EkfB1iXIQkAZ2b2SsjiV3YVcFjEB4a0laimF5kDwpiH16zS+NhqN8&#10;MiRIhNN9u4oekld8XX3pkHx8nnEnjqd81WP2jNR9ElZpiwt9XkjqiUZ9vDvnh35+Ji+AhcJ+pSR5&#10;hA5/MYlVkRaEAn0pj0eDpXBrjXuDMWM3i7WCsVXnifKCM0iFiEmBxzuthpuBWC93hPqA7CSkg2WA&#10;foitkA+LqnyCjk6KqW/IjImJfWKkisOIMlVmiQmG5Eg7h2OFnzuBhc6EWi9thE2DAyTIgtaBoogl&#10;j0eTLXwMjZKRjG9Ui8ePnmInifuNgVTriEqLYkfahrSJRTtVhSOHIy9kg7qE5CTlgmCCnYe5jrOa&#10;fnuejQGYOG7hizGVhWG6iV6SkVSFh6+Pmkd8hieMoTsZhKKJpS9dg0KGiST9ggCDb4dojkahnntG&#10;jJWesm5/irybMmFZiN+XXVQ0hyyTh0dChamPsTrxhDOL2C9NgueH6iUQgbOEG4BCoAxkW3T2nThm&#10;v2kkmoJpIVzLl8JrjVAtlN1uFUOUkdtwyzeAjr9zqywDi5V23iHYiG56ZH+6nrpr/XSQm/RtmWi9&#10;mTJvQVx2lmRw/0/rk39y3ENqkIp04jdzjYB3Ciwkim15cyI4h198En82nTJzY3PxmoN0U2g6l8d1&#10;Tlv4lQJ2YU+Jkix3kUMrj0144zdbjFt6Tiw+iWN75SKMhnJ9nH6em7V6m3NJmRN682eHlmh7TFtw&#10;k7B7tU8XkPJ8NELgjit8yTc7i1N9byxPiHh+MCLVhaR+/34EmnaBwXKxl+CBiGbvlT2BQlrcko2A&#10;9k6zj9mAu0KWjSqAkDcaimmAaixch6mAUCMShPWAO319mX6I3XI0lvGIEmZ4lE+HIlpokaCGH05N&#10;jvCFHkJljECEKDcHiZeDOCxphvWCQSNGhGGBTn0SmK6PznHHliqObGYLk4mMzVoAkNuLDE31jjKJ&#10;SEIti4yHhjcCiN+Fxyx5hlmD/SNwg+eCOXy9mB2WlXGXlZ6UqGXbku+STlnGkCqPtU26jX2NIkHu&#10;iu2KmDbYiFWIFSyAhduFgSOSg4SC/Xx8l7SdKHFXlSyapmWVknOXjFl/j6aUIU2BjPaQvkHHimqN&#10;ZTbDh+KKFyyBhX2GwyOugzWDnXTrqVBj6GpPpeNmPV9gonJooVQfntBrHki5mu5tvj1vltlwkDK+&#10;kp9zjCjAjkh22SAiifh6YnR1qDVrI2oQpLhsul8toSRublP/nWpwREipmYNyQj10lXl0bjLdkU92&#10;vSkHjQ55TCCeiNt8A3QVprxyFGmfo0lzDV7Zn7V0HFOxm/11U0h0mCN2rT1flC54MDLrkBp5zilC&#10;i/Z7myEKh+J9fnOspTx40WknodR5P15Xnkx5uVNWmqJ6T0gtltx7BT06kv571jLujwR8vClwiv19&#10;wSFnhwt+03NAo/Z/fGjAoJd/Z13wnRZ/T1LtmXJ/OkfulbZ/QT0Uke9/XjLsjg5/hSmWiiR/viG1&#10;hlV//3LhovuGHmhun6CFhV2jnB2Ez1KjmHmEDkevlMKDWjz4kP+CuDLsjTOCICm0iWiBjiH3hbyB&#10;BHKSojeMj2gvntuLdV1qm1KKHFJol6qIpkd2k/qHOjzZkEGF2TL0jHaEgynSiMaDKiIthT2B4XJZ&#10;oZmSxWf7njyRIl0ymq+PJFIxlwKM9kdEk1SKzzypj6uIrzLli+SGoSnwiD+EkCJZhNeCmXIroTCY&#10;1Wf9nciWvV0vmiaUBFIclmCQ/Ec7kqaODDy0jwOLNDL2i16IdSoEh9qFuSJ8hIWDL2oJstdjal/8&#10;ruhlqVXhqrloDUuwpiRqm0GAoSttWDeJm+hwTS49lnRzayW9kNl20x6gi1x6YGmYsfJqQF/XrdJr&#10;y1XWqWltiUu6pLFveEGcn65xmze5mnRz8y6FlQ//4v/iSUNDX1BST0ZJTEUAAgl2cCYoj415KB82&#10;ijB79WlbsIRwwl+TrGBxu1Wsp/Jy20uZozV0N0GSnjx1wTfLmRV3ei64k8d5USaCjmN7Vh+3iSt9&#10;ZGkkrvl3CF9Pqtt3g1VfpnZ4Gktroch430F2nOF50DfNl9J64y7dkp98DibMjVx9WyAniEt+qmjq&#10;raJ9OV8cqYt9QVUtpSl9VEs0oIF9d0Fkm6h9xDfOlrB+Li78kZd+pycLjHZ/NiCFh41/ymi3rJmD&#10;Y18AqHqC+VUXpBWCe0sen2+B/kFPmp+BlzfUlbCBTC8ZkLCBEydBi7CA5iDThu6AwmiOq8qJW17x&#10;p56IflUOozCHaksSnouGRUFDmcSFMTfXlOKEMS83j+mDRCdyiwmCYiEUhmuBk2huqy+PG17vpvCN&#10;yVUPonWMG0sNncqKRUE4mQiIgTfNlDmG0C9Bj0+FNyeYin+DqyFIhgGCQWhaqr6UoV72pmKS2VUX&#10;odiQiEsPnSeN/UE8mGeLgzfbk6OJJC9Mjs2G3yeqihSEtiFyha2CzcLPaA5g4LFKak5jv59RbHlm&#10;jIzCbplpTXnDcMNsE2aWcwhu8FOfdXJx8kDoeCB1PC8Ieyx5AsDuZUVrf6/TZ8htRZ4GaipvB4uf&#10;bIBwzHi8buNymmWucWR0f1LYdAp2fEBVdvV4sS7Bej17Ob8pYth2BK4iZYZ2t5yVaBh3bIpFapt4&#10;NnePbTB5EGSxb+Z5/FIRcsR69z/Mded8ES6BeWV9U71pYLCAWaxqY4OADprqZjZ/zIjdaON/lnZS&#10;a6l/eWOubpB/Z1FOcaF/WT9LdPh/Uy5KeKV/TLvPXtmKjKrmYcmJWZlxZJuIJYd2Z2aG9HUvak+F&#10;zmK8bWaEu1CbcKWDnT7ZdCiCby4ad/6BHLqBXV6Uq6mpYGOSl5hDY0iQbIZWZiuOO3QpaTCMD2Ho&#10;bGSJ50/+b8yHtT50c3eFWy3yd26Cv7l3XC2epqiuX0GbrpdNYjCYiYVrZSOVU3NTaEGSIWE3a5GO&#10;5098bxSLkj4jcuGICy3QdvaEMLixW0SobqfwXmGkjJaLYVOgaISqZEycJXKbZ3uX52CYauWTn08H&#10;boKPLT3ccmaKdi21dpKFbbgzWqSx6qdwXcKtC5X7YK6n3IQSY6SijXINZtidQ2AgalKX606fbgKS&#10;Yj2Rcf6Mji2fdkKGd7V+b65gXqWjcSZjY5UWcp1mQoPHdBhpC3H1daNr2l/0d0luxU4xeRFx2Dy4&#10;exZ1OCwtfXB5F7QYbRNqeaSUbs5scJQZcHRuUoLechhwL3Efc89yFV87dah0FE2ed6d2MjxUeel4&#10;iSwEfH57NrKZar90bqL8bKZ1ZpKtbnR2VIGJcEV3Rm/8cit4Rl5KdDh5Wkzidmt6fzvbeOB7xSvg&#10;e6Z9NrEMaK9+NKFsarZ+RpEobKZ+TIBGbpl+UW7fcLB+ZV1lcup+hkw6dU1+rTtzd/R+3yvAeuZ/&#10;FK+bZuqH4aANaQyHGo/SaxmGPH7/bSqFUm3eb1+EblyPcceDmEugdFWCujsXdyaBzyulekCAya5v&#10;ZX6Rf57qZ7KP4I68adGOGH34a/mMOmzwbkiKW1vVcMqIfksZc4CGmTrGdneEjyuOebKCUa2BZFia&#10;+Z4BZpqYf43XaMKVx30favmS8GwsbWGQFls3b/6NNEqscsqKOjqGdeOHEyt7eTuDqKzQY3ikQJ1P&#10;ZcCg540dZ+ydOXxoaiiZYGuAbKCVhVqhb1iRn0pCcj2NmDpOdWmJVCtreNmEzqxfYt6tP5zQZSao&#10;/oyNZ0qkUnvSaYOfcmr4bAKak1o0bseVp0njccKQlDoKdQeLQStfeIqFw6iHd4hgBpoueDBjG4r4&#10;eO9mA3riecJo0Wo/eqZrp1lte6NunkjlfL1xwDiwfg11NSl9f6R5KadqdRFphJkfdf5rnoncduht&#10;nnnhd99vlGleeOxxlVizehZzskhWe2B17ThafOR4ZSlyfq17MaY4ctNy7Zfbc/F0HIjUdQJ1O3jb&#10;dh12U2h/d053eVgBeKV4tUfYeh96BTgSe9d7eClofdJ9GaTacNN8KpZ9chF8iIdmc0N8znetdH59&#10;Cmd0dd99UVcrd2N9pEc9eQp+ATe7eu5+ailgfRB+3aOSbyOFTpU9cHiE4oYxccWEU3aJcxuDrmaU&#10;dJaDC1ZydkWCcka7eBSB1jd0eiGBMClZfGmAeKKFbceOZ5Q3by2NL4U2cImLw3WdcfWKNmXAc4iI&#10;pVXSdU2HE0ZLd0CFfDc3eXKDxSlTe9qB5qGvbK2XW5NhbiCVVYRlb4WTBXTXcP6QjGUOcqiOC1VF&#10;dIWLgUXwdoyI5DcIeN6GHilOe2ODJaEPa9SgHZK7bU+dRIO4breaC3QwcDSWnGRxce2TJVS8c+SP&#10;o0WSdgKMBjbdeGSINSlKewGENqClazyonJJCbLmk7YMtbhugw3Ojb5WcV2P1cVOX5lRbc1eTaEU+&#10;dYqOyzajeASJ/ClHerOFF5vof51f0Y7Df3pi44C+f4NlzHHaf6lon2Jtf95rflLWgCRugUOXgH9x&#10;sTS5gQZ1Nyb4gcR5N5r6fUdov43TfWtq6X+/fZ9s+nDzfeJvBWGmfjhxHlI3fqVzVEMjfyp1qzSA&#10;f954QScMgMZ7KpnweyZxh4yke3ty4H68e850Jm/6fDJ1Z2DZfKt2tFGYfUF4FkK4ffF5jzROftJ7&#10;Licdf+V8+5jPeTZ6P4t3ea16032MeiF7TG8Yep97wWAUez98OVEFe/x8wEJafNV9UjQlfeN99Scs&#10;fx9+ppevd5iC3Yp8eCWCunySeLGCbm4QeUiCCV9KegCBplBdeuaBTEHme+WA8TPufReAkic5fnWA&#10;KZa/dk6Lb4mLduqKjXuqd4OJcW05eCuIMl6KePiG7E/SefGFp0GIexGEXjPBfGaC/CdDfeSBgJX/&#10;dUGT2IjMdeqSNXrxdoqQRWyKdz6OJl3teB6L/U9YeSyJzEFCelyHjTOje9CFKydMfWyCqZVsdHGc&#10;D4g1dSOZqXpVdcWW3mv2dnuT111jd2iQxU7eeI+NpkDwedKKdjOFe1WHGydTfQmDpZUGc9qkBofB&#10;dJKg3nnUdTCdMWt2deKZOlz2dtKVOE6LeASRKkCpeVyNBjNXeveIvSdZfLqEdY+Xh+9fqYN3hxFi&#10;r3aIhmlllmjNhdtob1qYhVJrWExFhM9uaT5bhFdxpjDlg/11PCSlg8t5Qo7LhcloEIKyhS5qQHW4&#10;hKZsXmgWhCxue1n/g7pwqkvRg1hy+j4PgwN1bDDQgtF4ICTWgsN7IY3pg8BwUYGsg1ZxwHTVgutz&#10;IWc8go10gVlNgjt18UtLgf13eT26gc95GjC2gcR65SUBgdp83Iztge94cICigZ55LnPBgVB52GZq&#10;gQh6eViYgNp7JUrGgMF73j1pgLh8pjCcgNR9gyUngQ5+cov6gFCAgX+7gBmAlHLlf+KAhWWVf7OA&#10;Xlgcf5SAO0ptf6CAIT05f7yACjCTf/9/9SVGgF9/34sofxmIj38GfvKH9XI6fsOHI2TpfpuGK1ds&#10;fpGFLknwfq6EODzmfuiDQDBzf0yCNiVhf8uBIIp/fhqQbn5aff+PJXGUfdSNi2ROfbWLwVbdfbuJ&#10;7kmDfemIFzywfjGGOTBjfrKEPyV3f1CCNYn6fVSYFn3VfUKWHHEOfRiTuGPQfPiRElZofQiOYkkZ&#10;fUyLqjxtfaSI6jBVfjSGCSWJfuyDHomYfMOfhH1sfLac3HCcfIiZpWNgfGOWHFYMfHOSiEjWfMGO&#10;7jw3fS2LSDA3fdSHiiWXfpyD3oOlkJxfc3hajwpiY2xnjatlRl/LjFpoKVLQiv1rIUXIiZpuRDk7&#10;iDdxlC08huV1PiKJha95S4Ltjq1nWHe8jU9phGvHjAFrrV9Firht31JliWtwJ0V/iCRylDkXht91&#10;Ji1KhbB3/SLWhJt7F4IxjL5vFXbli4twkGsTilRyCV6biSFziVHgh+91HkUihsh2zzjohaZ4nS1Q&#10;hJt6miMag6h8v4FgivZ2rnYIidt3iGoviL54Vl30h6B5J1FUho96AkTEhYp68Ti5hIx78i1Tg6Z9&#10;ECNVgtV+QYCTiXF+MHVRiGh+cmmDh1x+mV1ChlJ+rlDthU1+x0R6hGt+8jiXg45/Ii1agsx/XCOH&#10;giB/mX/eiDmFrXSmh0OFTGjhhj+EvVy6hTiEDVB5hEKDWERLg2iCtTh/gqyCGC1dgg+BciOwgYiA&#10;x39Mh0aNBXQ1hl6MCmh3hVqKv1w/hE+JQE/9g2eHwUPpgqGGTjhage+E3y1agXGDVyPTgQqByn7Y&#10;hoyUJ3PBhauSkGgChKWQhVvUg5eONE+cgrOL5kOLggGJnjgggV6HXi1ZgO6FASPvgKOCo35/hgGb&#10;FHNlhSKY5GefhBeWElt1gwOS5k9PghyPwUNXgXGMpTgDgOCJjy1TgIiGZiQFgFGDVXgzmWZfKW2/&#10;lzJiCGLBlSFk6Vc6kwVn1ktvkMRq3j+vjmxuFzR9jAhxfSnpiap1PSCqh2h5UHeOl7hmn21GlaVo&#10;xWJOk5Bq91bikW1tPEsyjzNvnz+QjPFyLDR+iqd03yoXiGl32iEShkZ7DXb3leFt4WyZk+9vZWHC&#10;ketw8FZgj9ZykUrTjbN0Sj9Yi452KDRyiWV4Iyo8h0p6UyFthUh8pHZOlCB0+WvikkF16WECkFR2&#10;2FXSjlZ300phjFF44D8Sikt6BzRZiER7QypVhkx8oyG7hG1+E3Wmkqd8AGtAkNl8YWBljvl8s1U7&#10;jQd8/Un/ixR9Vz7NiS99xDQ8h0Z+PSpmhW5+yCH+g7F/WnUTkX6C/Gq5j76Cz1/pjeOCe1TFi/aC&#10;EEmZig6Bqj6iiC+BVTQrhmSBCyp1hK6AwCI1gxSAd3SbkIaJympDjtSJC193jP2IDFRZixSG50k9&#10;iTaFwz5nh2eEqjQrhZ+DmyqIhAmCgSJjgpKBanQ8j9GQbGoIjimPKF8/jEqNdFQeik+LfUkJiG+J&#10;kj4threHtjQDhQaF6SqUg4GECyKIgiiCNXPyj0mW1mnBjZ6VCF71i7mSmlPZibmP10jTh9iNIj4L&#10;hiWKfzP2hIaH7CqbgxmFUiKmgdOC221Com9esGN4n6RhgFlanNZkY07mmdpnYkRMlqJqhznRk0Ft&#10;4i/1j8lxaSbPjEt1Qh8HiPJ5VGypoPxlvWMcnjRn4lkPm1BqI062mERsg0Q2lQxvCjnYkbxxwTAc&#10;jlt0nicfivt3vh+Ih8J7AmwxnzpsjWKZnIVuHVismaxvwk5elqlxiUP+k4VzcDnFkE91gTAxjQx3&#10;sSdhic96FB/3hrl8imu1nXxzMGIRmth0OVgdmBF1TE38lSJ2d0O0khl3vjmijwF5IzA5i956oCeV&#10;iMV8QSBXhdV96ms4nAB5w2GcmWx6Sletlq96zE2Nk8t7UEN2kNN77jl+jdp8pTA5itV9aie9h95+&#10;RSCphRN/ImrKmtaAS2E9mEyAUldYlZKAOk1AkrKAFEM2j8R//DlojNN//DA8ieuACCfehxaAGyDt&#10;hHCAMGptmemGpGDzl2aGLFcXlKqFdE0BkcmEnkL5juWD0zlGjAODGTBHiSGCbif+hmuBvyElg+mB&#10;FWonmSqMv2CylqyLw1bWk/CKaUzGkQ2I30LHji2HXjkVi12F6zA3iISEjigehd2DKyFSg3yB1Gnv&#10;mKKSsmCnliKRSVbLk1mPO0yykGCM3ELFjXWKmTkqiq2IczBQh/SGZyg2hW+EWiF2gyWCcGKsq8pe&#10;Gll9qHNg11A3pONjvUbRoPFm0D1pnKVqGTQ4mB1tnSu1k3dxTSP6jsd1RR2VilR5VWIVqpBkwVkv&#10;pyJm4VAEo2dpMEa9n1xrrz1xmwpuYjRflo5xSyv8kft0WiRojWh3ox4tiRZ6+GG9qN5rJFjUpXRs&#10;vE/FocBueEaLnbhwaj1dmXdyhzRtlRN01SwxkJx3QCTFjCx52R6wiAJ8c2FwpxpxVlh9o7xyc09p&#10;oBVzqUZTnCN1CT07l/p2kjRtk7V4PSxXj196ASURixV75h8ghxV9xWEjpZJ3eFg4okF4IU8pnqJ4&#10;00YTmrl5lD0llqV6fjRskn17hix2jkd8nSVRiiN9yh9/hkt+72DdpF19klgKoQ59yk8GnXF97UX0&#10;mY1+ED0NlYR+SjR1kWl+pCyVjVF/DiWIiVJ/gh/PhaN/8GCjo2aDelfqoBWDQU7wnHWC0UXgmJSC&#10;Tzz7lJaB4TR1kIuBiSy0jH6BRSW5iKKBBiAQhRiAymB2oqiJKlfYn0+IgE7lm6iHeEXWl8SGSjzu&#10;k8yFLzRoj9eEKiy8i9uDPiXgiBGCVyBEhKiBf2BZohiOpFfTnq+Nh07imv+L4UXTlxeKADzzkyGI&#10;NDR5jzeGgyzKi1CE7SX1h5+DaSBuhE6CEbdZYrda6ab3ZV5eWJYrZ/ZhuYTOao1lDXL+bTpoZ2EA&#10;cA1r209Gcw1veT3cdltzaC1xegp347VyX2plVKV+YmRnuZTgZUNqF4OsaB5sdXH7axFu22Afbi1x&#10;W06McXhz+z1ddRN24C1GeQ56LLOpXIFvpKPOX7lxAZNxYtVyXIJWZetzxXDTaRt1PF8rbHp2yE3S&#10;cAp4bDznc+16QC0heCt8VbHkWel5xqIZXVZ6K5HNYKF6lYD5Y+t7B2+iZ1p7jV42avZ8I00ebsZ8&#10;xTx5cul9gi0Ad2N+W7BBV6uDxKCXW0WDRJBgXryCwX+fYi+CQG6UZcyByV1WaaSBZEx9ba2A/jwZ&#10;cgiAnSzkdrSAN67lVdONqZ9bWY+MSI89XSaK1n6TYL6JXW2hZIGH6FycaH+Ge0v0bL2FCzvFcUmD&#10;hyzMdh+B463OVE+XZp5dWCeVH45TW9SSt327X4eQQ2zdY22N01v7Z5CLX0uGa/GI2juEcKiGNCy5&#10;daKDW6z7UyGg552cVwudso2aWsaaT30NXoiW22w8YoeTbVttZs2P9ksea1CMYztMcCOImyypdTuE&#10;nqxzUkmqDJ0YVjyl2I0TWfihc3yIXb+dAWvFYcuYmFsNZiaUIkrKasOPhjsPb7WKrSycdOiFrKrc&#10;agxarJv6a/1eNYx2bfFhnnw8b+5k82uEcgRoUFqhdD9ry0oLdqRvdDnSeVNzdSqufFp4AKlaZvBk&#10;k5rdaTRnHIt3a2Rpk3tbbZlsAmq8b+hueln6cmRxDkmMdQ9zxjmFeAp2xyqfe1p6MKfMZCVuVplB&#10;ZqZv64oNaQ1xdXoKa3py/2mfbgZ0l1kScMJ2REjec654DDkfdul6BSqRenZ8P6Y3Yah37ZexZFl4&#10;oYiNZu55SXjSaYp57WiObFF6n1g6b0h7YUhFcnF8MjjIdel9HyqFeax+KaS/X4GBaZZTYlqBR4c/&#10;ZRmBD3eVZ92Ay2eeas+Ajld0bf6AYEe7cV6ANTh9dQuADyp6eP1/6aOKXbyK0ZUxYLOJ2IYyY5CI&#10;u3acZneHi2a/aY2GW1bPbOGFMkdGcHGECDg8dE2CzipyeGiBeqKUXEmUD5RIX1iSO4VWYkmQNHXQ&#10;ZUqOE2YIaIKL8lY9a/mJzUbqb6iHnTgKc62FTyprd+uC2KHcWyidEZOVXkWaX4SkYUKXaHUoZFKU&#10;UGVrZ6OROVW0azuOHEaLbwuK6jfecyqHjCpld4WEBKFjWlmlvZMVXXyiKIQaYHqeO3SgY46aKWT1&#10;ZuyWHFVYapmSB0Y6boON1jemcsCJdSpgdzOE/p6lcZhajpEics1eH4LbdBhhinPEdXdk32Qodu5o&#10;PVRkeIdrv0T5ekZvcjX1fElzgSgWfpl4Gp1ibqVj2pAGcCxmfoG/ca9pCnLJc0FrjGNSdO5uGlO4&#10;dsNwx0R7eMBzmTWzewV2tCghfZN6MZwaa/VtFY65bbxu14C3b3JwinHMcTNyNGKAcxJz7FMWdSF1&#10;vUQPd1t3qTV/eeB5yCgrfKp8J5qwaY92Jo1Wa4R3Gn9MbWd3+XCmb1N4zmF/cW15rFJMc7R6nEOC&#10;dih7nTU4eOR8uygze91995lhZ4B/HIwVaZl/Sn4aa6J/V2+JbbV/UGCtb/V/TVGgcnF/WEMPdRh/&#10;aTUBeAZ/gSg6eyx/nZhMZc+IAosOaAOHZn0maiaGm26mbFqFtF/jbryEylERcVmD5kKudC2DBDTR&#10;d0iCFShAepWBFZdvZGyQvYo5ZrSPVXxaaOuNrG3qazaL3187bbiKDlCOcHWIO0Jic2WGYTSvdqeE&#10;bShFehiCW5bJY1WZPImTZayXB3uzZ+6UfG1NakaRwV6obN+PBVAOb72MREINcsqJdTSPdiSGgShJ&#10;ebGDcZZZYoqhbokZZOmea3suZyya92zJaYmXTF45bC2ToE+6bx6P8EHDckaMLDRddb2IRShNeV+E&#10;WJKueWFaiIZNedxeEHkien9hd2sqeztkzFyyfAtoL04afPVruj/off1vdjIsf0BzkiWpgMJ4L5GX&#10;dpRjRIVNd2Fl83gjeDloi2pJeSFrHlv3eh9tv02Jez5wgT+GfH9zazIGffx2nyXPf7N6MJB4dAZr&#10;44QVdRBtx3cedhRvm2lWdyhxaFszeFZzQ0z3eat1Nz8peyN3STHlfNl5jyXwfsN8D49FcbR0coLe&#10;cu11lXXvdBt2oWh7dVV3qFp5drV4s0xyeDx50T7ceel7AzHLe9Z8VSYMffF9xo4ab71854HbcRh9&#10;U3Twcmh9nWd0c8R90FmzdUh+CEvOdwN+TT5veOB+mjGfevl+8yYlfT1/VI0ibiGFSIDpb5OE+nQN&#10;cPyEeWakcnWD2Fj/dBeDNEtTde6CmD4gd/WB/zF/ejqBXiY5fKOAs4xabM6NfIApblSMcnNWb82L&#10;IWX7cVqJp1hpcxmIKErhdQ6Gpz3ldy2FJDFreZeDjSZKfCSB5IvBa8KVdn+QbVeTr3K9btqRimVt&#10;cHKPL1flckaMz0pudFmKbD2bdpKIAjFXeRGFeyZYe7yC5otUavqdJn8dbJmapnJBbh+XqGT0b7uU&#10;Z1eBcZeRIkokc7yN2j1bdhCKhjEveKyHGyZje2mDu4bwgW1ahHuCgThd/G9cgTJhXGJ+gURktVUv&#10;gV5oIEfOgYhrtjrhgcdvfi6AgjJzpiNsgs94QYX5ftBiuHqpfuhlaW6Hfw5oC2HJf0FqrlSff4Jt&#10;Y0dmf9pwPTqmgEpzQC58gOp2jiOsgbV6LoT+fGBq0nmXfLNsyG2gfQJutGDzfVxwnVPzfchymUbp&#10;flF0sTpefvR26C5wf8V5VSPjgL179oPzei5yy3iJeqh0FGyPex51TWAue5h2flNLfDR3ukZ0fOx5&#10;Cjoffb96bi5nfsF79SQTf+R9l4LyeER6vXeQeOB7WWumeXV72F9Veg98RVLIesd8ukYTe659Oznt&#10;fK19yC5jfd1+ZiQ8fyp/DoIVdryCnnbYd3GCkWsAeBmCU16peMmB9VImeZyBmEWpep2BRjmqe8OA&#10;+S5QfRuAqiRffo2AWIFhdXqKTnYmdkGJlWpXdvaIlF4Pd7iHalGceKOGPEVCeb6FEjl8evmD6i5I&#10;fHWCsyR7fguBdIDVdHmRwHWedU+QW2nRdg2OlV2UdteMmFEsd9SKlkTfeQqIlDlAelyGki5Be+2E&#10;fCSSfaGCZIBsc7eY73U0dJeW5GlidVmUVF0rdiWRfFDXdymOoESkeG6LxTkQedqI5y4me4aF/CSk&#10;fUyDKXt5icFaaXDkiOZdzWW2iDRhKVnth45kiE3KhuBoAUGlhjVrqTYFhZRvgisHhRJzuSFkhLd4&#10;T3qbh1xiHnAuhsFkzmUKhi9nellihZ9qL01ihRBs/UFjhIxv8zXuhBZzEisjg8J2fCG9g5F6KXnE&#10;hQtpt29GhKVrvGRMhDZtv1i0g8dvx0zeg11x5kEMgwZ0JTXJgr12hSs1gpZ5HCIKgo973Xjhgu9x&#10;NG5bgqxymGNggl9z8lgEghF1TkxMgdJ2uUCqgaV4PDWagYl51Ss9gY97lSJNga59angHgSJ4nW2O&#10;gPp5ZGKbgMd6FldFgJN6vUvZgGx7bUBVgGx8LzVygHh8/itGgKd94SKGgO5+zHdGf5t/9Gzdf4+A&#10;HmH7f3CAIVa+f02ACkttfz5/9EAzf1B/7zVpf4R/9StVf91//CK1gE2AA3anfmiHImxhfnOGtGGN&#10;fluGAFZQfjyFIksAfkGERz/cfm+DeTVMfrWCsytafzOB4SLcf8eBDXYpfXKOF2vofYuND2EYfXqL&#10;olXpfWKJ+kqlfXSIVz+JfbqGvTUdfhWFLCtffqeDiyL8f1qB7HXIfLaUy2uIfNeTL2C4fMqRBFWQ&#10;fLSOjUpgfMuMGz9bfR2JtDUAfY6HVStXfjuE7iMVfwOCo3B1kl5aHmaskNpdcFxtj3NgylGzjgRk&#10;Nka5jHpnxDvPiuNrhjF6iU1veCfZh8tzxR+ZhnF4Wm+pkDRhYGYUjuBkDVvkjYlmxlFMjCRpkkZ0&#10;iq5sfTuxiTlvlzGGh8hy2SgUhnB2ZSAJhT56I272jf5ogGVVjNdqkltMi5xsrFDEilFu2EYUiP1x&#10;Hzt8h69zjDGBhmd2GyhChTt44iBqhDF7xm47i/BvgmSTiuZxAFqJiclyf1A3iJ10CkWlh291qTs6&#10;hkp3ZDFvhS15OShihCt7NSC+g0h9QG2Fiix2cGPoiT13XlnmiDZ4QU+fhx95IEVJhg16Ejr9hQ97&#10;GTFchBh8MCh9gz19XyEFgoF+kWzkiLp9TWNZh+J9r1lohul9708theF+HkTshOF+VTrmg/F+ojFc&#10;gx9+/CiXgm5/WiFAgdp/tmxah4WD8mLUhsKDwFjshdeDWU69hNqC1kSSg+yCWDqzgxCB5jFugkaB&#10;gyiygb2BHCFxgVGAsGvuhpiKdWKaheyJxFi+hQGIqk6Ug/SHVUR1gwaGEzqKgkmE5zFLgZ6D0ijD&#10;gSqCqyGZgOCBgmuYheGQv2JJhTmPilhthFONuk5Ng0iLnERBgluJmDptgaaHrTFGgQ+F1yjRgLiD&#10;9iG4gIeCLWXemzFZoVznmQhc5VOZludgQUntlJ9jv0AZkiJnaDZmj4lrTC1XjOdvXyUDildzxx4H&#10;h/x4YmUimUdgfVxrlz9jKVMulRpl8Umlksxo2j/1kFhr6TZqjdlvKy2Ei1dylyVbiO52Sh6Mhrt6&#10;HWSUlydnLFvUlT9pTFK3kzNrgEk9kPlt1j+0jqFwSjZWjERy6i2fiel1rCWkh6x4ph8AhaN7sGQE&#10;lRptt1s4k0tvUFIWkVlw90jNjz1ytT9kjQp0jjYyitV2hy2qiKR4miXchpF62B9jhLJ9G2Nzk1d0&#10;M1qwkaJ1SVGaj8B2YEhYjbZ3ej8ki6B4sDYPiZF6Ai2sh4d7ZCYHhZx84h+3g+R+W2Lwkep6pVo9&#10;kEt7OlE3jnV7uEgFjHd8Kz7iinB8sDX/iHJ9VC2whot+BSYohMh+vx/9gzh/cmKCkMGA6VnijzWB&#10;AFDpjWeA30e+i22Apj6hiXaAfjXYh42Abi27hbOAbiZIhBSAaSA3gqmAX2Iqj8+G8FmOjlOGhFCb&#10;jI6FwUd9ipiE1z5uiKiEADWmhtWDPS2phQmCkiZog32B3SBmgjaBJGHljxiM01lvjaeL+FB/i+OK&#10;hEdmid2Iyz5yh+SHODXGhhiFxy3MhGyEcSaFgwaDESCLgdqBxVuTpFxY+VNQoZRcMUrlnqZfkUJI&#10;m2ljJjmcl+Bm+DEnlCxrCylfkGtvTCJejL1z0xyliV54aFraoqxfcFLUn/RiHkp9nPZk+kIEmato&#10;BjmFliBrRzE9knxuwCmkjtNyYCLPi0d2Oh0+iA96FlproKJltVJenf1n5kohmxRqOEG4l9Zsvjle&#10;lGRvbTFBkOByTSnXjVp1SyMtifh4dx3Chux7nFoKnpZr1VHznARti0mvmTFvW0FwlhNxUjkxksJz&#10;cTE8j2N1tCn8jAd4DiN6iNF6ix40hfJ8+FmlnMtx6FGVmlNzJklel450ckEjlH91zTkWkUx3VDE6&#10;jhJ4+iobit16rSO7h9J8dh6UhR5+LFlGm1R39FFLmPF4vkklljh5fED6kzN6PDj6kA97GDFFjOh8&#10;Fyo6idh9IyPxhvd+Nh7khGx/NVj2miJ90FERl89+J0j8lR1+UUDZkiF+cTjfjwx+qTFCi/p++ypc&#10;iPh/YCQihj5/wh8mg9mAFli1mS+DelDnlueDW0jelDiC7kDFkT2CZTjQjjGB9TEwiziBnipfiEuB&#10;XyRKhaWBGh9bg2OA0ViLmG+I9VDNlimIYUjJk36HU0C5kIWGGTjWjXqE/DFFio2D/Sp0h7aDFSRj&#10;hSyCNB+FgwSBaax/XONVK50yX/1ZJo2FYxFdFX1MZjBg+2yfaXRk51vEbOpo70s7cJVtKDsQdJlx&#10;uywHePp25aqLWO1fYZuwXG9iYIwzX99lV3wnY1doTGucZvRrSVroasZuYUqMbtBxojqlczR1NCv3&#10;d/J5Pqi9VWdpgJn9WT5rgIrEXP9tfnrRYMNvg2p4ZK9xlln8aNVzwUnebTd2DDpAcfV4livqdwd7&#10;dqbyUj1zc5hLVmN0gokmWmR1lHmAXmx2q2lTYqZ30lkUZxt5DUk6a856XTnlcN572Svedjd9iKVC&#10;T3d9QpbLU+B9bofFWCJ9mXg0XGR9xGhbYNx9+FhJZZt+PkirapZ+jjmWb+x+9CvTdYN/bqPUTSCG&#10;8ZWLUcKGPYavVjiFf3c9WrGEu2d9X12D+1eoZFGDRUg4aY2CkjlUbyCB3SvKdOmBIqKpSymQc5SJ&#10;T/uO14XPVJuNKnZ6WUCLdWbNXh6JxFcaY0OIEUfeaK2GVjkibnSEhyvDdGmCoaHESZeZsJPCTo6X&#10;JIUhU02UgnXiWBCR2mZEXROPN1afYmWMjUeEZ/uJzzj5beaG6yu9dACD6aErSHCigZM3TXue94Sg&#10;UkubXHVwVyGXxWXnXDuUOFZYYaqQnUdEZ2KM5DjKbXKI+iu5c6uE+6DVY/NVNZLUZmlZOoRJaOdd&#10;J3UZa3hhBmVxbixk7lWicRBo+UYvdChtNzcrd5Vx1ilbe1h3Cp8rYDBe5ZGjYw9h+4NFZeBlAnQ8&#10;aLxoAmS0a71rClUKbvVuMUXDcmVxgjbzdi91Kiljekt5SZ2KXM5oeZABYABqpYHbYxtsx3LuZkFu&#10;52ObaY9xE1QqbRlzWkUhcN11wjaedPh4aylqeVt7ZZvqWcRx5Y5vXT1zNIBdYJd0enHAY/11u2KW&#10;Z5h3B1Nfa214aESXb3554TZYc+V7hilveIl9W5poVxt7NY0PWtB7r38XXmd8GXCNYgV8eWG4Zdt8&#10;31Kqafh9WEQdbk593DYdcvZ+dil0d9N/JZkoVN+EaovtWMSED34TXIuDmm+jYF6DFWDoZGaCkVIZ&#10;aLaCGEO6bUmBpjXrciuBNCl5dziAvpgmUwGNcIsCVw+MPH0/WvuK4m7lXveJdGA+YzCICFGVZ66G&#10;nUNubGyFMDXHcYCDsyl8dreCI5diUYWWMYpNVbCUInyVWbeR3m5NXdCPg1+zYiyNLFEaZtaK00Mb&#10;a72IcDWncPOF7il/dk2DVZbdUGqej4nKVKebo3wSWL2Yc23TXOeVKl9PYVqR6lDQZiGOpkLZaymL&#10;TzV6cIOH1CmBdfmEUpVbazVVVoiUbQRZVnsnbupdPW0EcOdhFl5ncwNk+0+pdUxpB0FTd8RtSTN2&#10;eo1x8SbZfaJ3K5PmZ6NeaodiaddhkHoIbAlko2wObkxnsF2ZcLFqyU8Ic0luBEDjdhNxazNGeS91&#10;Jyb4fI15UZKBZGFneIYJZuppxnj+aWFsB2sXa+RuQlzTbo1wik51cXBy7kCIdIh1dDMjd/J4PCcT&#10;e5h7U5EHYXRwYYSfZEBx43eUZvRzV2n5abR0wlvcbKh2NU23b9N3v0AJczR5YjLrduN7MScqesF9&#10;Lo+tXul5LoNbYep563ZmZNV6kGjjZ8x7JVsYavd7wE0Zbmd8bD+kcgl9JjLDdfV9+Cc+egh+3o6P&#10;XMaB5IJSX/KB23V3YwmBrGgJZjGBZ1pZaYyBIkyZbSuA6T9ScQaAuTKgdSmAiydPeWuAXY2pWv6K&#10;aYF7Xk2JmHSxYYaIkWdXZNSHbVm6aF2GSUwhbCiFKT8UcCqEDDKKdH2C4iddeOiBq4z5WZCSrIDU&#10;XPqREnQQYEyPL2bEY7WNJ1kzZ2CLIUura1WJHD7Jb32HFDJ0c++E9SdpeH2Cxox/WHyalYBZW/mY&#10;N3OQX1mVdmZKYtKShljQZpKPm0tkaqKMsj6KbuyJwDJLc4KGtidyeCeDsYoHcrZVgH5Mc95ZcXHn&#10;dSldT2TQdo5hI1dGeAtlCEmmeaxpGTx6e3VtYS/XfYVyESSBf9R3R4i5b09eBX01cNlhL3Dlcmxk&#10;SmP1dA5nYlaWdc1qikkjd7dt1zwnectxUi/CfCZ1IiS3frV5Vod9bDRme3vwbg5o42/eb95rP2MH&#10;cb5tl1Xac75v/Uibde5ygjvYeEp1Ki+veux4EyTmfbh7QIY2aWJu43qwa31wjW6ubYhyJ2I0b55z&#10;vlUscd91WkgldFF3DjuadvF43S+kedV62iUPfNx9AoT9ZvV3MXmkaUJ4JW2ta394/2EvbcZ5yVRw&#10;cDx6mUeLcvB7fDs5dcx8bi+EeOh9eiUyfB1+mYP6ZOp/Z3iuZ15/pGzMacJ/t2BkbDd/slPDbtl/&#10;rkcccbd/tzr2dMp/yy9weBt/5SVPe32AAIMpYzaHaXfrZcqG72wZaE2GOF/CauSFX1Mzba+Eh0ay&#10;cLeDtDrIc+2C6C9nd2yCFCVoeveBN4KGYdWPK3dRZISN+2uDZx6Mdl86ac2KxFK3bLiJE0ZGb+eH&#10;ZjqGc0CFvS9bdtyEASV7eoqCP4IRYMeWm3bdY4qUvGsLZjKSZ17IaO+P11Jba+2NSkYGbzaKwjpO&#10;crCIOC85dm+FoCWLejODGH7SenxVn3QEewFZfWibe7BdUVyPfHNhJVAgfUNlEEOofixpKjexfzRt&#10;eyxXgHVyNCJYged3X32md0pdnXMTeCtgx2e/eRZj6Fvdeg1nDU+XexZqR0NLfEBtqTeEfYtxOixi&#10;fxF1HyKkgL15WHyMdFJlj3HydYBoBmbSdqZqd1sId9Ns6E7weRhvbULWeoRyEzdHfBF03ixjfdV3&#10;6SLnf7d7LHtwcaRtZ3DYcwpvM2W9dGVw9FpGdcNysk5Nd0h0fEJqePF2XzcSer54XixkfL56iiMh&#10;ftN813pcb0x1NW/ScOJ2VGTOcmp3YFlsc/Z4Xk3Qdah5Z0IRd416gzbreZJ7sSxse8l8+yNTfg9+&#10;V3lxbVl8728Qbxd9aGQjcMF9uljAcnN9800zdE1+MUGtdlp+gTaxeJB+3Sxhevp/QiN8fWp/qHix&#10;a7eEdG5abZOERWN8b1qD2VgqcSyDS0yvcymCwEFPdVyCQDaNd7KByCxiekiBTCOefOGAy3gaamSL&#10;tW3NbFqK4WL1bjaJtVeycB2IW0xDcjeHA0DwdI6FsjZYdwSEaixiebWDFiO6fHKBwXepaVySrm1g&#10;a2aRO2KHbVGPTVdMb0WNIEvzcXCK9UC8c96I1DYsdnWGtyxLeUeElSPPfBmCinPMgoxVmmnfgnFZ&#10;Z19sgntdNFRsgo9hDUkbgqFlBD3Rgr9pMDMWgvFtkSkLg09yVCBjg9R3c3K+f5JdHGkMf8pgRl6v&#10;gAZjb1PZgENmpUiygIRp9j2UgNttdDMKgUlxHyk0geN1GyDGgp15WXHKfL5kkGgSfTxnFl3nfaxp&#10;nVMnfhlsLEgufpBu0j1BfyJxnjLtf8x0kClQgKB3vyEbgY17GHDTei1r7mcZet5t1Vz0e31vt1J1&#10;fBtxnkeefMtzljzjfZd1qzLFfnt33Clgf4Z6OiFlgKF8rm/od/JzOGZBeM10g1wqeZR1wFGzelt2&#10;9kcwezN4OTyWfDd5lDKnfVB7ASlyfo58iSGkf9Z+GW8Udgt6c2V9dw57IVt7d/d7sFEmeN58LEa9&#10;edt8sDxpewB9SzKafEh98ymEfbh+pSHZfyx/V25mdHiBfmTwdaCBlVsCdqKBclC3d52BL0ZUeLqA&#10;9TwcegOAzDKGe2iArymQfQKAjSIEfp+AaG3cczKISmRvdHOHyVqJdYqG8VBOdpeF7EX6d8yE8TvP&#10;eTaEAzJceraDIimZfGyCOCInfi2BTW1ycjCO0mQKc4WNwFondKyMME/4dcaKY0W6dwmIoTuoeIeG&#10;7TJDeiWFRSmTe/uDmyJDfdGCCGkgiuRVXGAMiiNZHFaNiX1c6UyZiNBgzUJliA9k2jhJh01pIC7J&#10;hpZtmyYJhf9ybx6ohZF3g2guiCBcbV9Uh6pfmVXphypi0UwdhptmHkIWhgFpjjgphW9tLy7bhOtw&#10;/SZNhIp1FR8fhE15WGdfhWxja15/hTNmA1VBhOJoo0uLhH1rV0GxhBJuJjfzg7ZxIC7ag2l0PSaB&#10;gz93lR+GgzJ7BGaRgvBqU12vguRsWFR0gr1uYEr4goVwd0E+gk9yozeygil08C7MghJ3WSanghx5&#10;7B/fgj18iGXHgMdxLFzxgONyoFPCgOB0DUpXgMp1ekDfgL53ADdzgMt4ni67gOZ6TibFgSB8GSAq&#10;gWx94WUTfvV38lxNfzV41lMzf095o0nZf1h6ZkB7f2p7NzdSf5R8Hy63f9x9FSbhgEV+FiBpgLx/&#10;DWR2fWR+fVu7fct+0lKyfgF++0ltfiF/EUAkflB/MDcofph/Xy7QfvR/nycEf4l/3CCdgCuADmP7&#10;fCiE31tqfLSEr1JxfPuEKkk+fRyDe0AIfVWC4TcGfb+CWy60fj2B6icXfu+BayDHf7WA5WOaeyqL&#10;BVsPe8qKT1IdfCOJGkj5fFGHrD/bfJWGVTbwfQ6FFi6xfaaD6ickfniCtyDof1eBlF7jk4hU2Vae&#10;khVYk04KkKpcZkUdjyVgYTwEjX5kjjMUi8ho+irLihZtmCNNiH9yhR0mhxx3kF4IkPtbg1X3j8Ze&#10;t013jnZiA0SxjQZlcDvIi3lpCTMKieps2Cr2iGRw0iOqhv51DB2vhct5VV1YjmdiFVVFjWRkw0zr&#10;jD1ng0Q6iu9qYjt9iY1tZDLwiC5wlSsQhtlz5yP1had3bB4mhKV68lyxi/toklSbiyBquExDih5s&#10;60PIiPtvNjsrh8hxoTLMhpt0LisdhXp21iQwhHt5ox6Ng6h8ZVwNidpvA1QCiSZwoku3iEVyRUNL&#10;h0Fz8TrrhjV1vjKrhTh3pyskhEZ5oCRhg3d7sB7jgtB9rlt1iAt1YVN7h352fEtHhrp3iELvhdB4&#10;lTqmhOB5tjKfg/969isxgzd8QCSJgpd9kB8rght+zFryhod7jVMNhh98J0rthXN8mEKphJt8/jpu&#10;g8N9dzKFgv5+CCtHgk1+pySwgdh/PB9ngYV/v1qHhUaBcFKlhP2BgUqPhGiBVEJcg6KBEjo0gt2A&#10;5TJQgjeAyis/gZOAxCTbgTKAsB+XgQyAilozhEiHSFKBhCeG60p5g6aGCUJfgs+E9DpigfuEDjKg&#10;gVqDTSt8gN+CpST9gLKB6h+9gKyBL1TcnIZUI02LmlpX10X7mCBbrz4fla5fwDYmkv5kFi5gkDVo&#10;sSdFjW1tfCDvisxyihvSiH53mlQEmjxaakzemFNdp0VVliphCj2kk7lknjXpkQ9oaC5hjl1sbCeF&#10;i7VwlSFhiT909xxthyB5UlN9l79glExMlfxjWkTZk/1mPT05kadpUjWsjyFsjS5ajJlv+ye3ih9z&#10;hSHCh9x3Oxzyhe964VMIlVJmo0vJk69o7EROkdBrUTzcj6ht2jVyjVBwiy5OivpzXyfbiLN2SiIQ&#10;hqZ5VR1khOl8RlKJkylspUtOkbNudEPnj+5wUzyDjd5yRTVOi7N0ZC5JiYt2oif3h3d46yJQhZp7&#10;Rh3FhAp9gVINkVRyo0rikAtz+EOWjmN1SjxNjGl2pjUvilR4Hy5XiEl5vSgYhmF7ZCKFhLR9DR4W&#10;g1B+klGhj8p4dUqIjqx5UUNUjRt6EDwcizR6zzULiTZ7qi5Qh0Z8oSg7hXN9piK1g/J+oB5Ygrd/&#10;eVFKjod+GUpBjY1+ekMfjBJ+oTv9ijV+ujT5iEV+9C44hnV/RSg4hLp/qiLdg1B//x6OgjqAOVER&#10;jX+Dm0oNjKCDfUL0iz2DADvliWuCazT9h3+B/C5RhbyBqShUhBuBaSL9gtGBIB65gdeA1aI1VptP&#10;qpPkWilUI4VCXb9YmHYdYXhdC2aHZWhhh1bGaZpmI0dmbgpq9jh3ctpwLSrHd/t2BKAoUcpZn5JN&#10;VdpdMIPhWexgunTsXhhkQ2V9Ynxn1FXqZyNrhUa+bA1vZzgacVhzpyrPdup4bJ5NTXFji5CTUflm&#10;KIJtVndow3OXWwtrYmReX9VuDlUGZOpw2EYdakRzyjfIcAB3CyrXdfh6sZx3SYNtVY7iTnxvBYDW&#10;U1hwunJUWEhycmNIXXl0OFQvYvJ2F0WMaLN4FTeAbtR6TyredSJ8zpq0Rf52+41gS2B3yX+CUJx4&#10;m3EaVeB5bWJtW2Z6S1N9YT97PEUTZ1t8PzdEbdN9airjdGp+vZkqQu6AdowZSK+AZX54TkCAVHA8&#10;U9eAQmGoWaeANFL8X8mANES3ZjeAPDcVbPqAUyroc82AeZfiQEyJvYsNRmGIwn2kTD6HyW+RUhuG&#10;0WEPWDGF3FKDXpWE6kR0ZUGD9zbzbEOC/Crsc0qB/pbfPh+Ss4o5RHqQxnz9SpaO4G8PUKuNA2Ci&#10;VvqLK1IfXZmJTEQsZH2HYjbYa62FXirvct6DS5YoPHWbIYmeQwCYO3yBSUeVam6yT4aSsmBhVf6Q&#10;A1H0XMeNQ0QEY9eKaza7azSHairycoiEYZdkXWVP/ooZYGFUaXxtY3NY0W47ZqldN1+cahBhq1Dd&#10;bbZmRUKJcZlrGDS0ddxwVigvemd2MJV6WMdZaojHXElc/3tbX81gj21bY2tkHl7iZztntVBMa05r&#10;bkImb6FvWDSLdFhzqChMeU94fZO6VJpizIcYWJJlg3nuXHxoNmwNYH1q6l3MZLNtqk9yaTFwikGP&#10;bfBzkjRGcw127ChleFd6ppIIUNJsEIV/VTJt7HhzWXdvyGrpXdFxpFzSYmtzik61Z0t1i0EUbG13&#10;qzQQceZ6CCh7d318ppB2TXV1N4QcUjB2P3czVs53Q2nBW3t4Q1wIYGh5TU4TZaR6bECsax57nzPm&#10;cOh8+SiOdsF+eY8jSo5+PIL1T5d+cXY4VIN+mmjoWX5+vVtKXrV+5U2aZDh/HUBdaf9/YjPEcBB/&#10;tyiediGAGY4PSBSHC4IGTWOGaHVtUpCFsmg7V82E9VqxXUeEPU0mYwqDjUAkaQyC4zOub1mCNSir&#10;dZ2BhI05RgyPi4FLS5OOEHTLUPaMeWezVmeK2Fo7XBaJQEy8YhSHqz/faEqGFjOcbsOEbii1dTCC&#10;u4yiRHqXloDBSiuVSHROT7SSz2dJVUuQTlnrWyGN20yGYUeLZj+vZ6qI6TN8bk6GUSi+dNmDvIy+&#10;ZF1QY4BwZslUt3O6aVRZDmZ+bAFdaFjebthh1UslcehmbT3gdTFrPzEleNdwgCXAfL12WIrsX/hZ&#10;Mn8XYuVcyHKRZdtgWmWHaOhj7lgQbCRnkUqGb55rWz12c1JvWDEBd19ztiXxe5t4i4lUW/FiDX2n&#10;X1Nk2HF9YqlnoGSRZhFqaFdPaahtP0n6bYRwNj0kcZ1zVzDrdgt2yiYcepx6mYfCWFFqznwvXBRs&#10;z3ATX8Buz2N6Y31wzVZgZ3dy1UlIa7J0+jyzcCh3PzDCdOt5wSZBebx8foZYVRpzdHrkWS10sG7n&#10;XSt142JqYTp3EVWqZYN4Ski4ahd5mDxdbuB6/DCoc+18iSZhePx+NoUqUlN7/HnXVq18dG38WvJ8&#10;2GGaX0p9MlT4Y9p9kkhKaLF+BTwbbcN+iDCTcxR/HSZ7eFl/vYQ2T/eETXj9VIyEAm08WQ2Dk2Dy&#10;XaSDFFRkYnSCnUfdZ4iCMjvtbNCB0jCJcluBciaRd9GBEIN5TgaMVHhUUs2LRmygV3+KAmBrXEWI&#10;p1PrYUmHV0d0ZpaGEDutbBCE0DB/ccSDgyajd2KCMIL0TIKT9HfXUXKSMGwnVkaQFl/8Wy+N3VOV&#10;YFeLskc6ZcuJkDt6a3KHcDBfcVGFQiaxdwqDH4Iba45Qw3a2bW1U/mrub3BZQ16rcY9dlFIOc85h&#10;/kVldj5mlzk8eN9rai2te9JwryN7fvh2e4BiZ2FZAHVxabhckmnfbBtgJV3ObpNjv1FdcS9nbkTk&#10;dAJrRzjvdwdvUy2jellzwCPAfcx4ln7vY4thSHQVZk5kI2jPaQpm/lzea9dp3FCjbsxszkRgcf1v&#10;4zimdWBzIy2aeQl2sSP8fMN6i32IYA1piXLCYy1rqGeaZjttx1wOaVZv6k/7bKRyFkPycCt0YDhz&#10;c+R2zC2bd995diQxe918Vnw6XPxxsXGpYGdzGWaVY8B0elsMZyZ11k9JasB3P0Nkbp14wDgfcqR6&#10;WC2IduR8GSRdexZ99XsnWlN5u3CtXf16cGW1YZh7DlpGZUR7oE6kaSF8PEMCbTx87TfqcYl9ry1/&#10;dgh+hSSCem9/Y3pIWA6Bjm/lW/CBkGUDX8KBaFmpY6iBLU4cZ8CA+0KibBaA2DfHcJWAxC2AdUyA&#10;tCSheeSAoHmbVi6JGW9JWkCIbmRxXj+HflkpYlGGcE2pZpuFbkI+ayeEeTePb9SDkC19dLKCoCS6&#10;eXOBrXkeVLSQSm7WWO2O/WP+XQ6NRVi+YUCLYE1VZauJiUIHal2HwTdgbzeGAi1jdECEPiTOeRiC&#10;indscwZRBWzxdFdVK2IcdcxZZFbVd1VdsUtCePBiHT+yerFmvTSvfJhrmCpXfsRw4CFkgRN2mXXY&#10;bxhYvWvPcNVcTGEucp5f4lYbdHNjhUq2dmJnQz9WeH5rMDSGesFvTypsfURzyyG9f9p4nXSHa3Fg&#10;gmqUbZJjamA0b61mVlVBcdFpS0oOdBNsWD7jdoZvjDRPeSFy7Cp1e/J2liIKfsh6e3NMaB5oOWln&#10;apJqdV8XbPlstVR8b2Ru+0lscfxxUz57dMJzyzQhd652ZSp/esl5OCJNfdl8L3IfZSlv42hSZ+Vx&#10;c14gapBzAFOibUJ0i0j2cB52KT4qczJ34TQEdmZ5sCqQecR7qSKFfQx9t3EhYpx3dmeCZZd4YV1w&#10;aH95N1L6a3B6BEhebol63j3Rcdh70jPVdUt82CqQeOZ98iK1fGB/D3BTYGt+0mbFY5x/GVzHZrl/&#10;NVJlaeB/QEffbTF/Vz15cLV/gjO6dFd/vSqZeCh//SLce9GAOG+wXpmF5WY0YfeFjVxBZUGE71Hw&#10;aJOEM0d4bBGDhD0hb8mC5zONc5WCWSqgd4qBxyL8e12BMm85XSSMqmXHYKqLv1vWZBaKZVGOZ4iI&#10;20cuayWHYDzzbwCF+TNncviEnyqOdxeDRiMVewCB/2zSes1RFWNKe4dVLlltfGJZYE8pfUVdr0Sk&#10;fi1iJTowfy1m1TBVgEprvic4gZpxDh+AgwR2smtodx9YVWJEeDxb5ViVeV5fg06EeoJjNUQve7Nn&#10;CTnufQRrDzBKfnJvRydogBJz1h/sgb94ompAc6dfoGEtdR9il1e7dotlmE3Gd/RoqEOleXBr1jma&#10;exJvLzAwfNBysieKfrl2eyBJgKF6a2kocHpm32Adcj1pOFa7c+1rl00NdZ5uBEMRd2hwiTk9eVdz&#10;MTANe2F1+iehfY14+CCZf6p8CmgkbaRuC18zb6lvxlXkcZlxgkxGc4xzQ0KkdZV1GDjzd853Di/2&#10;eht5GSe6fIZ7SCDeftd9fGc7ayp1Jl5fbW12RFUtb5l3VEu3ccR4YUI1dAd5fTjNdnJ6uS/yePp8&#10;BifUe6B9ZiEXfiV+wWZ8aQd8EV3Da4d8mFSrbed8+EtGcEF9S0HOcrV9sDiEdVR+Li/keAV+vifn&#10;et5/TyFGfZJ/12XkZz2CuV05ae6CrFQvbHyCXErebv6B8kF2cZyBnDg6dGqBXC/Ad0KBLif1ej+A&#10;+yFsfRqAwWVyZcuJHFzQaKSIg1PLa1iHgEqHbfuGU0E4cLeFOzgXc6WEOy+pdqWDTCfxeciCXyGL&#10;fLqBgGKEgtxQ4Vn0gvFU91EUgyBZKkfTg0tdgz5bg25iDTUDg5tm1ixNg9tr2CRihENxNR3VhMR2&#10;x2FDf2pXt1kDf91bT1BHgEpe+0c2gKpixD30gQhmtjTVgXtq3yxbggJvOCSqgrFz3h5Sg3F4pWBD&#10;fB1ekFgMfOFhnk+EfZBkuUaPfi5n7D2AftBrQzSYf4xuySxagFxydiTigU92YR6+gkl6W19UeQ5l&#10;Xlciehdn2U6lewNqX0Xwe+Rs+j0HfM5vsjRUfdJykSxOful1jyUNgBx4ux8cgUl7515wdk9sH1ZO&#10;d5huBk3jeMFv80VGedxx6jylewZ0ADQXfE52NixCfaN4gSUwfxF66h9rgG59R12lc+Ryy1WXdWx0&#10;IU1Hds51bkTCeCF2wTxBeX54KDP6evR5rixFfIF7RiVTfih86R+tf7d+elz0ccl5RFTyc496CEy3&#10;dSh6skROdqt7WTvqeDV8FDPQedh85ixde4V9yiV5fV9+rx/jfx9/gFxmcAJ/jFSIcgd/x0xnc9F/&#10;xkQZdXN/sjvHdxx/uzOmeOx/3SxCesGAFCWPfLyAQCAPfqSAXFv8bpCFmlQkcL+FTEwLcrSEnkPP&#10;dHiD0TuXdjyDIzOReCmCjyw9eiKCDyWbfEKBjCAyfkKBD1iKizpQYVD4ipRUgUkaigBYvkDdiV5d&#10;KzhxiKdh0zAyh+5mwSidh0Jr5CHYhrZxVRxghlF22Vdxh/1W11AVh7hagUhMh1peRUA+huJiLjgQ&#10;hlhmSDAShddqnii/hWZvICI1hRtz4hzthPF4p1aYhNVdSU87hNhgdUechLhjsz+ohHZnEzevhChq&#10;nC/qg+huWCjVg7lyNiKBg692Rh1ng756TFXSgd1jr052gh1mU0bcgjdpBz8jgjRr2DdQgihuzy+/&#10;gixx7Cjggj91JSK+gnJ4gR3QgrZ7x1URfylqDU3Bf6tsJkY5f/5uTD6XgDFwgjcKgGFy4S+bgKR1&#10;XyjogPR37iLxgWB6kR4pgdR9F1RffMRwW00dfYpx6kWxfhdzej4tfnx1FTa+ftx2zS+If014pyjz&#10;f9J6iyMcgHR8dB5zgRd+O1PFerN2eUyUe7h3gEVCfHt4dD3ZfQx5bjZ7fZd6gy9rfjJ7sikIftZ8&#10;7iNEf6p+IR6wgHt/M1NBeOd8WUwWei981kTVeyZ9LT2Ge+B9gjZAfIx98i86fVJ+eCkDfg9/DiNv&#10;fv9/lh7hf/2AA1Lgd3GCHkvMePaCF0Sgeh+Bvz1xeu2BWDZVe6OBGi9ofHyA+CknfWOA6COKfn6A&#10;zh8If5iArE7Yk/1Po0hKkoRT0kFxkRFYHTo9j4VcpDLhjdlhdiu7jCNmkyVBinpr5B+UiPZxbxsZ&#10;h7R2503MkPpVuUdSj+1ZfUCAjq9dXzl9jT9hcTJsi61lwSuWih1qTyVsiJ9vAyAAh1Jz5Ru1hkd4&#10;p00Ujfhby0aMjSxfHD/VjClihDjqiuhmHDIRiYlp4yt5iDFt4CWQhu1x9yBbhd12Lxw7hQl6Pkx4&#10;ixFh0EXqinxkpD8xia9njzh7iKxqnzHJh4lt4Ctlhm9xRiWvhWp0wCCohJd4TRyvg/h7qkvaiF5n&#10;zkVTiBBqIT6uh3tsiDgQhqhvCDGihb9xuStchOJ0iiXPhBd3YiDsg316QR0QgxB87EtBhe9tx0TG&#10;hfFvlT5AhZlxbjfEhPZzXjFzhDl1cCtjg4l3pCXwgvF52iEmgox8CR1hgk5+A0q8g9Bzk0RMhCB0&#10;3D3khAJ2IjeGg4t3ezFMgvV48itagm16giYSgfd8FyFbgcB9nB2kga5+70pMggB5L0Pngpd58j2V&#10;gq96nzdWgl57WDEtgep8MitFgYt9ICYagTJ+FiGEgRl++R3agSx/tEn7gHx+pUOXgVJ+2z1VgZ1+&#10;5jcxgWx++TEkgQ9/MCtUgMp/fCYogJZ/0SGagJ6AGx4FgMSAVAAA//8AAP//AAD//wAAbWZ0MQAA&#10;AAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0O&#10;DxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZH&#10;SElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+A&#10;gYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5&#10;uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy&#10;8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZ&#10;GRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJ&#10;SkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5&#10;uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo&#10;6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgI&#10;CQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywt&#10;LS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGD&#10;homLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV&#10;1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4&#10;+fn6+/v8/P39/v7//6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6&#10;pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZ&#10;pselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9&#10;oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfG&#10;tqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g&#10;8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOH&#10;y7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Og&#10;h9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2&#10;wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITa&#10;qFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5&#10;Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjW&#10;q5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRUr9oUxg8qVLceapSoPaqk2V&#10;z6lWpcioYbDFqmu1wqx1ur6rfb+6qoPFtqiHyrKmh9CroofWpJ6J3Jqaj+Gamo/hmpqP4Zqaj+Ga&#10;mo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h/6Y4Mv+j&#10;RUr9oktg8qZJceaqSILbrUqT0KxSo8msXa/Gr2ezw7FxuL+zeb24r4HEsqqHy6ymhtClo4bVnZ+G&#10;2pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYve&#10;k52L3pOdi96TnYve/6c4Mv+jRUr9okpf8qdIcOesRoHcr0eS0rBOocqxV63ItmKwxbpstbqzeL6y&#10;roHFraqHy6enhc+gpITTmKGF14+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+f&#10;iNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja/6c4Mv+jREv+o0lf86lGb+iuRIDds0OQ07ZI&#10;n8y3UarKwFysvbhst7OyeMCtroHGqaqGyqKohM6bpYTRlKOE1Iyhh9eMoYfXjKGH14yhh9eMoYfX&#10;jKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfX/6c3Mv+jREv+&#10;pUde86pEbumxQX/fuD6O1r1Cm8/DSqTCvlyvtrdsua6xeMGproHGpauFyZ6phMyYp4PPkaWE0oqj&#10;htSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG&#10;1IqjhtSKo4bU/6g3Mv+kREv+pkZe9K1Cbeq0Pn3hvTuL2sY8lsrGSKS5vFyyr7Ztu6mxecGlroLF&#10;oayEyJuqg8uVqYPNj6eEz4mmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJ&#10;pobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobR/6g3Mv+kQ0v/qENd9a8/bOy4OnrkwzeH3dM1kMHE&#10;Saexul61qbVuvKSxesCir4LEna2Ex5ishMmSqoTLjamFzYiohs6IqIbOiKiGzoiohs6IqIbOiKiG&#10;zoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbO/6k2Mv+lQkv/qkFc&#10;9rI7au69NnfoyzOA0NIzk7jDS6iquWC2pLVwvKGye8CesIPDmq6ExZWthMeQrITJi6uFyoeqhsyH&#10;qobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeq&#10;hsyHqobM/6k1Mv+lQkv/rD1a+Lc3Z/HEMXHf1yx7xdA1lbDCTqmkuGO3n7VyvJ2zfL+bsYPBl6+E&#10;w5KuhMWOrYXGiqyGyIesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJ&#10;h6yHyYesh8mHrIfJh6yHyYesh8mHrIfJ/6o0Mv+mQEv/sDlY+b0xYufOLWnQ4CR/uc83l6fCUqme&#10;uma1mrVzu5izfb6XsoPAlLGFwZCwhcONr4XEia6GxYauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoau&#10;h8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG/6szMv+qO0n/tjJT8Mcq&#10;WtjeIWbC3ySCrc48mJ/DVqeZvGiylrd1uJS0fb2Ts4O+kbKFv46yhsCLsYbBiLCHwoawiMOGsIjD&#10;hrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOG&#10;sIjD/60xMv+wM0X4wClM39YjTcfoIGqz3iaEoc9BlpfGWaSTwGqskLx1so+5fbaPt4O4jLaEuoq1&#10;hbyItIa9hrOHvoSziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOI&#10;v4SziL+Es4i/hLOIv4SziL+Es4i//68vMv+5KT/ozh4/zOYbUrfuIW2l3iyDl9JFkpDLW52MxWul&#10;i8J1qoq/fK2Hvn+whLyAsYO8grKBu4Ozf7qEtH66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+&#10;uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1/7IqMvHGHDPR4hQ6vPMbVqju&#10;Jm2Y4TV/jthKjIjQXZWGzGubhMl0oIHHeKN+xXulfMR9pnvEfqd5w4CoeMKCqXfCg6p3woOqd8KD&#10;qnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq&#10;+r4cKNbdDiPA8BQ/rP0eV5zwLWqP5T55ht5Og4HYX4t/1GuQetFwlHfPdJd1zneYc815mnLNe5tx&#10;zH2bcMt/nG/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/L&#10;gJ1vy4Cdb8uAnW/LgJ1vy4Cd2dILGMTtDimw/RZBn/8kVZH0NWWH60Zwf+VUeXvhYX923WiEcttu&#10;h2/ZcYlt2HSLa9h3jGrWeY1p1nqOaNV8jmfVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6P&#10;Z9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6P/6M5Kv+fRkD/nVBV+qBQZe+jUXXk&#10;pFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5&#10;Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/J&#10;toiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKc&#10;g7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG&#10;2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+f&#10;RkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiS&#10;zLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/&#10;mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJb&#10;ltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/&#10;nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOE&#10;l8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+&#10;vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCg&#10;ZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV&#10;+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+y&#10;gZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWL&#10;wrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTI&#10;nXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nk9U+qFO&#10;ZO+kT3XlplGF2qVYldGiYqPJn22vxZ93tcKegLm/nYi+vJmJw7mUi8e2j43Ls4qQz7GGltSug6DX&#10;p4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWn&#10;gaHV/6M5Kv+gRkD/nk5U+qJNZPClTnTlqE+E26dVlNKlX6HKo2mtxaJ0tMKhfbm/oIW+u52Iw7iY&#10;ici1k4vNsY6O066JltinhZ3aoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg&#10;1qGFoNahhaDWoYWg1qGFoNahhaDW/6M5Kv+gRkD/n01U+6NMZPCnTHTmqU6D3KpTktKpW6DLpmar&#10;xqVws8Oleri/pIK9u6KHw7idh8mzmInPsJSO1auSl9qgipzcm4mf2JuJn9ibiZ/Ym4mf2JuJn9ib&#10;iZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Y/6M4Kv+gRUD/oExU+6RLY/Go&#10;S3Pmq0yD3a1QkdSsWJ7MqmKpx6psscSqdrbAqn68vKiEwrikhsmzoYjPrJyN1aOWlNqakZzclo6e&#10;2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y&#10;/6Q4Kv+gRUD/oEtT+6VKY/GpSXLnrUqB3rBNkNWwVZzOsF6nybBor8ayc7PDsny4vbCAwbasgsmu&#10;p4XPpaGK1ZyckdqVmZzckZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGU&#10;ntmRlJ7ZkZSe2ZGUntmRlJ7Z/6Q4Kv+gRUD/oUpT+6ZIYvKrSHHor0iA37NKjta1UZrQtlqkzLhl&#10;q8q9ca7BuXu2t7KAwK6shMimqIXOnaSH1JSgjtiOn5nbjJue2YybntmMm57ZjJue2YybntmMm57Z&#10;jJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57Z/6Q4Kv+hRUD/oklT/KdHYfKtRnDp&#10;skZ/4LdHjNm7TpfTv1ef0MVjpMXAcK26uHm3sLKAwKmthcegqITNl6WF0o6hideHoJLZh6Gc2Ieh&#10;nNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY/6Q3&#10;Kv+hRED/o0hS/KlFYfOuRG/qtUN94rxEidzCSpPYylSZysZipLy9brCytni5qrGAwaSthcebqYTM&#10;k6aE0Iqjh9SDoo7WgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaC&#10;opbWgqKW1oKiltaCopbW/6U3Kv+hREH/pEZS/apEYPSxQm7ruEF75MFCht/MRo3Tz1KXwcRhp7O7&#10;bbOrtXi7pbGAwZ+uhMaYq4TKkKiEzoimhtGCpIzTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS&#10;04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLT/6U3Kv+hREH/pUVR/qxCX/W0P2ztvD54&#10;58dAgeDWRofJzVGauMJgqqy6bbWltXi8oLGAwZuuhMWVrITIjqqEy4eohs6Cp4vPf6aP0H+mj9B/&#10;po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Q/6U2Kv+i&#10;Q0H/p0NQ/64/Xfe3PGnwwjtz5tA/edPZP4q+y1Gdr8BhrKW5bragtXm8nLKBwJivhMOSroTGjKyF&#10;yIeqh8qCqYrMf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7N&#10;f6mOzX+pjs1/qY7N/6Y2Kv+iQkH/qUBP/7I7W/m9OGXsyzht3Nw1eMfWPo6zyVKgp8BjrZ+5cLaa&#10;tXq8mLKBv5SxhcKPr4XEi66GxYath8eCrIrIf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+r&#10;jcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J/6c1Kv+jQkH/rDxN/7c2V/LFM1/h1jZjzeMx&#10;fLrTP5GpyFShn8BlrZm6crWWtnu6lLOCvpKyhcCNsYbBibCHw4aviMSCrorFgK6MxYCujMWArozF&#10;gK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozF/6g0Kv+mPj//&#10;sTdK+b4wUufPL1XR4ixowOEwf63SQpOgyFehmMFnq5S8c7KSuHy3kLaCuo60hbyLs4a+iLKHwIWx&#10;icGDsYrBgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCM&#10;woGwjMKBsIzC/6kyKv+rOD3/uC9F7sgpSNbfJVLD7Clssd8xgqHSRZKXylqfkcNpp46/dK2NvHyx&#10;i7qBtIi5g7aFuIS4g7eGuYG2h7p/tYm7frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+&#10;tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8/6swKv+xLzj2wiY83NofO8brI1ez7Cpvo981gpbU&#10;SpCPzV2ai8hroYnEdaaGwnuqg8B+rIG/gK5/voKwfb2DsXu8hbJ6u4ezebuIs3m7iLN5u4izebuI&#10;s3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4iz/60uKv67JTDj0hot&#10;yegbQbb3I1ql7C5vluE8f4zYT4uH0l+ThM1smYHKdJ5+yHihe8d7o3nGfaR4xX+ldsSBpnXDg6d0&#10;w4Soc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPC&#10;hqlzwoap/7QkJezKFiPN5RMsufYbRqf6JluY7jVsjOVEeoTeU4OA2WKKfNVsj3jScZN10HWVc894&#10;l3HOephwzXyZb81+mm7MgJttzIKcbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4Sc&#10;bMuEnGzLhJxsy4ScbMuEnGzLhJxsy4Sc9cEVGdHfDBi88xMxqv8eR5r8LFmO8jxnhOpLcn3lWHp5&#10;4GOAdN5qhHDbb4dt2nOJa9l2imrYeItp13qMaNZ8jWfWfo5m1YCOZdWBj2XVgY9l1YGPZdWBj2XV&#10;gY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGP0tIKCb/oDR2t/xUznf8j&#10;RZD/M1SF90NffvFRaHfsXG9w6WJ0a+dnd2jlbXlm5HB7ZeNzfWPidn1i4Xh+YuF5f2Hhe39g4H2A&#10;X+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff&#10;4H+B/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCL&#10;kry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXCh&#10;zJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfef&#10;VGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunym&#10;xrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+&#10;h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7&#10;q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGnt&#10;oFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5&#10;If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/&#10;vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aU&#10;hLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4&#10;459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+c&#10;Rjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOY&#10;wbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzG/6A5If+dRjb/mlBK/55RWfegUmjtoVZ45KFahtueZJTSm26gzJh4qsaVgbLE&#10;lYm2wZGOur+MkL29iJPAvISXw7qBm8W5fqDHuHynyLJ7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7&#10;qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI/6A4Iv+dRjf/m09K/59PWfiiUGjuo1N35aRX&#10;hdyiYJPTnmqfzZt0qceYfbHEl4a2wZSMur+Pjr68ipLCuoaVxbiCmsi3f6DLtHynzKx8qcqqfanK&#10;qn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanK/6A4Iv+dRTf/&#10;nE5K/6BOWPijT2fvpVF25aZVhN2lXZHUomadzZ9wqMicerDEmoK2wZiKur6SjL+7jY/EuIiTyLaD&#10;mcy0gKHPrH2lz6Z+p8ykf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+o&#10;y6R/qMukf6jL/6E4Iv+dRTf/nU1J/6FMWPmlTWbvp0915qlTg96oWpDVpmKcz6Nspsmgdq7Fnn+1&#10;wZyHur6XisC6kI3GtouSy7SIms6yhqTRpoCk0aCBp82fgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yf&#10;gafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM/6E4Iv+eRTf/nkxJ/6JLV/mmTGbwqU5056tRgt+r&#10;V47Xql+a0KhppMulc6zGo3yzwqCEub6ciMC5lozGtZGSy6+NmM+qiqHSoISj05uEps6ahKfNmoSn&#10;zZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfN/6E4Iv+eRTf/nktJ&#10;/6NKV/qnS2Xwq0xz6K1PgOCvVI3ZrlyY0q1moc2rcKnIqnmww6eBt76hhMC1m4nGrpWPzKiRlc+i&#10;jp7Smomi05aHpc+Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWH&#10;ps6Vh6bO/6E3Iv+eRDf/n0pJ/6RJVvqoSWTxrEty6bBNf+GzUYvas1qV1LNjns+zbqXLs3irw6x8&#10;t7ilgb+vnobGqJmMy6GVktCbkpvTlY6i1JGMpdCRi6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bO&#10;kYumzpGLps6Ri6bOkYumzpGLps6Ri6bO/6E3Iv+eRDf/oElI/6VIVvuqSGTyrklx6rJMfeK2T4nc&#10;uFeS1rphmtO9baDJuHWrvrB6trOpf7+qooTGop2Ky5uakM+Vl5nSkJWi1I2QpdCMkKbPjJCmz4yQ&#10;ps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbP/6E3Iv+eRDf/oElI/6ZH&#10;VfurR2PzsEhw67VKfOS6Tobev1WP2sNgldLEbZzFu3OqubN4tq6tfb+lp4LFnaKIy5afjs+PnJbS&#10;i5yi04iVpNCJlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+J&#10;lKXP/6I3Iv+fRDf/oUhI/6dGVfysRWL0skZu7LhIeua/TIPhx1OK3M1ijs7IbJvAv3GqtLd3tamx&#10;fL6frIHFl6eGypCkjM6KopXRhqKh0oSbpdCFmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZql&#10;z4Wapc+FmqXPhZqlz4Wapc+FmqXP/6I2Iv+fQzf/okZH/6hEVP2uQ2H1tURs7rxGd+nES3/jz1SE&#10;2dRliMjLa5q6wnCprrp3tKO0fL2ar4HDkqyFyIupisyEp5LPgKac0ICjpc+AoabOgKGmzoChps6A&#10;oabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabO/6I2Iv+fQzf/o0VH/6pCU/6x&#10;QV/2uEFq8cFEc+rMS3ng2lZ8z9VejcDMaZuzw3Kop7t5s561f7uXsYPCjq2FxoeriMqBqY3NfKiW&#10;znuoos17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabN&#10;/6M2Iv+fQzf/pUNG/6xAUv+0Pl35vT9m7shDbePWTW/V3U6BxNNZkbXJZp+pwXGroLt5s5m2gLqU&#10;soXAjK+GxIatiMeAq4zJfKqSynqrnMp5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmr&#10;n8p5q5/Keaufynmrn8p5q5/K/6M1Iv+gQjf/pkFF/689UP64O1nzxDxh5tFDZNnfQ3PI3EqFt9BX&#10;larHZaKgwHCsmbp5tJS2gLqRs4W+i7GGwYWwiMOBrovFfa2Qxnqtl8Z6rZrGeq2axnqtmsZ6rZrG&#10;eq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrG/6Q0Iv+hQTf/qT1D/7M5Tfm+N1Xq&#10;zDpZ2907YsvlP3e72UiJq85XmKDGZaSYwHGsk7t6s5C4gbiMtYS7iLOGvoWyicCBsYvBfrCPwnuw&#10;lMN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD/6Q0&#10;Iv+jPjb/rTlB/7g0SPDGM03f2TZQzeU2Z77kO3ut10iMoM1YmZfGZ6SSwXKrjr17sIy6gbSIuIO3&#10;hLeFuYK1iLt/tIq9fLONvnqzkb96s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796&#10;s5O/erOTv3qzk796s5O//6YyIv+mOjT/sjM998AuQuTSL0HP5C5Vv+8za6/hO36g1kqNls5bmZDI&#10;aaGMw3OoicB7rIa+f6+CvIGygLuEs326hrV7uYi2ebiLt3e3j7h3t5C5d7eQuXe3kLl3t5C5d7eQ&#10;uXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5/6cxIv+sMzH/uSs26swmNtLhJkHB7yxa&#10;sO0zbqHhPX+V102MjdBelonLa52Gx3Sig8R6pn/Dfal8wYCresCCrHm/hK13voavdb6JsHO9jLFz&#10;vY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2x/6kuIf+z&#10;KivyxSIs1t4cLcPtI0ey+Stdouw2b5XiQn2L2lKIhdRgkILQbJZ+zHObe8p3nnjJe6B2yH6idMeA&#10;o3PGgqRxxYSlcMSHpm7Eiqduw4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4un&#10;bsOLp27Di6duw4un/6wqIPq9HyLc2RIbxesaM7T6I0qj+S5ele48bYrlSXmD31aCftpkiXrWbI52&#10;03GRc9J1lHHQeZVvz3uXbc5+mGzOgJlrzYKaas2Em2nMh5xozIicaMyInGjMiJxozIicaMyInGjM&#10;iJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIic/7YeGOTQDhPI6REgtfkbN6X/JkuX+jRci/FC&#10;aILqT3J85Vt6d+Fkf3LeaoNu3HCGbNt0iGrZd4lo2XmLZ9h8i2bXfoxl1oCNZNaCjmPVhY9i1YWP&#10;YtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWP6ccNDMraCw+3&#10;9xIkp/8dOZj/K0mM/jpXg/ZJYXzwVWl17F5vbuljdGrnaXdn5W55ZeRye2PjdXxi4nd9YeJ5fmDh&#10;e39f4X1/X+B/gF7ggoFd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+D&#10;gV3fg4Fd34OBy9AJA7riCxOo/xQmmv8hN43/MUWE/0BQfPxOWHT4V19t9F1kZ/JiZ2PwaGph7mxs&#10;X+1wbV3tcm9c7HVvW+x3cFrreXFa63pxWep8cljqf3JY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY&#10;6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZ&#10;Z4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB&#10;/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrB&#10;faK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQ&#10;sMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fc&#10;lnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pT&#10;T/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7&#10;wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWH&#10;lLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS&#10;1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6c&#10;VV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHum&#10;vMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;/504Gv+aRS7/l1BB/5tRT/+dVF31nlhr7J1deeSbZIbcmG6S1ZV4nNCSgaTLj4mrx42PscWJk7XD&#10;hZe4woKausF/nrvAfaK9v3unvr95rb67eLG+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5&#10;sr62ebK+tnmyvrZ5sr62ebK+/504Gv+aRS7/mE9A/51QTv+fUlz2oFVq7aBaeOWfYIXdnGqR1phz&#10;m9CVfaTLkoWrx4+NscSMkbbCh5W5wYOZu79/nb6+faK/vXqowLx5r8G0ebDBsHqwwLB6sMCwerDA&#10;sHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDA/503Gv+bRS7/mU5A/55OTv+hUFv3&#10;olNp7qNXd+aiXYPen2aP15xvmtGYeaPLlYKrx5KJscSOj7bCiZO6v4SYvb2AncC8faPCu3uqxLR6&#10;rcSte67Dqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B/543&#10;Gv+bRC7/mk1A/59NTf+iTlv3pFFo76VVdeelWoLfo2KN2KBrmNKcdaHMmX6pyJWGsMSSjbbBjJG7&#10;voaWv7yBnMO6fqTFt3yrx617q8anfK3EpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOk&#10;fa7DpH2uw6R9rsOkfa7D/543Gv+bRC7/m0xA/6BMTf+kTVr4pk9n8KhTdOioV4Dgp16M2qRoltOh&#10;cZ/OnXqnyZmDr8WVirXBj4+7vYmVwbqFncS2gqTHsICqyKd9qsiifqzFn3+uw59/rsOff67Dn3+u&#10;w59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67D/543Gv+bRC7/nEs//6FKTP+lS1n5qE5m&#10;8apRc+mrVX/iq1uK26lllNWmbp3Po3elyp+ArMWZhrS/k4y8uI2TwbKJmcWuhqHIqoSpyaGAqcqc&#10;gazGm4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3E/542Gv+c&#10;RC7/nEo//6JJTP+mSln5qUxl8axPcequVH3jr1mI3a5ikdata5rRqnWiy6V9q8Gdg7S5lom8spGQ&#10;wayMlsaniZ3Io4emypuDqMuYg6vHloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3F&#10;loStxZaErcWWhK3F/542Gv+cQy7/nUk//6NIS/+nSVj6q0tk8q5OcOuxUnvks1eF37RgjtmzapbR&#10;sXWexqh7q7yggbSzmoe8rJSNwqaQlMagjZvJnIuky5aHqMuTh6vIkoesxZKHrMWSh6zFkoesxZKH&#10;rMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zF/582Gv+cQy7/nkg//6NHS/+oSFf7rUlj87BM&#10;b+y0UHnmuFaD4btei9q7apLNtHOewat5qrekf7SunYS8ppiKwaCUkcaakZjJlo+hy5GMqMyPiqrI&#10;joqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzG/582Gv+cQy7/&#10;nkc+/6RGSv+qRlb8rkhi9LNLbe64T3fovVV/4cFehtbAbI7It3Gdva53qrKnfbSpoYK7oZyIwZqY&#10;j8aUlpbJkJSfy4ySqMyKj6rJio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6s&#10;xoqOrMaKjqzG/582Gv+cQy7/n0Y+/6VFSv+rRVX8sEZh9rZJa/C8TnTnwlV738hhgNHDao3EunCd&#10;uLJ1qa2re7OjpYC7m6GGwZSdjcWOm5TIipmdyoaZqMuGlKrJhpKrxoaSq8aGkqvGhpKrxoaSq8aG&#10;kqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG/581Gv+dQi7/oEU9/6dESf+tQ1T+s0Rf97pHaO/B&#10;TXDlyVZ13M5keszGaY2+vm6csrZ0qKewebKeq366laaEwI6ji8SIoZLHhJ+ayYCfp8qBmqrIgpir&#10;xoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvG/6A1Gv+dQi7/oUQ9&#10;/6hCSP+vQVP/tkJd975GZezHTWvj0lht1tNhesfKZ4y5wm2brLxyp6G2d7GYsX25j62CvoiqicOC&#10;qJDGfaeZyHqnpcl7oqvIfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2e&#10;rMZ9nqzG/6A1Gv+dQi7/okI8/6pAR/+yPlH9ukBZ88NEYOjPTmPf3Flnz9hgecDPZoqyyGuapsJw&#10;ppu8dq+RuHu3ibWBvIKyh8B9sI7DeK6WxXatocZ1rKzGd6atxXemrcV3pq3Fd6atxXemrcV3pq3F&#10;d6atxXemrcV3pq3Fd6atxXemrcV3pq3F/6A0Gv+eQS7/pEA7/6w9Rf+1O073vz5V7MtEWeHaT1rU&#10;31FsxtpafbjTYourzmmYn8ZxpJXAd62Ou360h7eDuYG0h718soy/ebGTwXawm8J0sKbCcrCtwnKw&#10;rcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3C/6EzGv+eQS//pz06/7A6&#10;Q/26OErwxjtP49VFTtXhRl/I4ktxut1SgazVW4+fzGablsZwpI/AeKuKvH+xhLmDtYC3h7h8tou7&#10;ebSQvHe0l712tKG9dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50&#10;s6W+/6IzGv+gPi7/qjk3/7Q1P/bANUTnzzlF1988UMnnQWS75UZ2rNxOhZ/TWpKVzGecjsZxpIrC&#10;eaqFv36ugLyCsn26hrR6uYq2d7iOuHW3k7lzt5q5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eg&#10;uXO3oLlzt6C5c7eguXO3oLlzt6C5/6MyGv+jOiz/rjQ0/roxOu3KMDva3TI/yuc4VbzsPWmt5UR5&#10;n9tOh5TTXJKNzGibiMhyoYTEeaaAwn2qfMCBrXm+ha93vYiwdLyLsnK7kLNwu5W0b7qatG+6mrRv&#10;upq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0/6QwGv+nNSr/tC8w9MMqMd7Y&#10;Ky3M5i5FvfI1Wq3uO2yf5ER7k9tRh4vUXpCGz2qYgstznX7IeKF6xnykd8SApnXDg6hzwoapccGJ&#10;q2/AjaxtwJKtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5Wt&#10;/6UvGv+tLSX8vCco5dAhJM7kJDO+8SxKrvgzXaDtPW2T5Ed6it1UhYPXYYx/0mySe89yl3fNd5p0&#10;y3uccsp+nnDJgaBuyIShbceHomvGiqNpxo6kaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjF&#10;kaVoxZGlaMWRpWjFkaVoxZGl/6csGv+1JR/syRoc0OIZIb/wIjiv/StNoPg1XpPuQWyJ5k13geBY&#10;gH3cZIZ42GuLc9VxjnDTdZFu0nmTbNF8lGrQf5Zpz4KXaM+FmGbOiJllzYyaZM2OmmTNjppkzY6a&#10;ZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6a/64kFvXBFxTU3w4QwO8YJrD9Izyh&#10;/y1OlPk6XYnxR2iB61JxeuZdeHTiZH1w32uBbd1whGrcdIZo23iIZtp7iWXZfYpk2ICLYtiDjGHW&#10;hY1g1omOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO/rkW&#10;DdTSCwbC7g4WsfwZKqL/JT2U/zJMifxAWYH2TWJ68Fhpc+xfb2zpZHNo52p2ZuVveWTkc3pi43Z8&#10;YeN5fWDie35f4X5+XuGAf13gg4Bc4IWBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb&#10;34iBW9+IgVvfiIFb34iB1MgJA8TXCgey+xAZo/8cK5X/KDuK/zhIgf9FUnr8Ulpy91lga/ReZGby&#10;ZGhi8GlqYO5tbF7tcW1c7XRuW+x2b1rseXBZ63txWOt9cVjqf3JX6oJzVumEc1bphHNW6YRzVumE&#10;c1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzxM0IAbTdCAuk/xIal/8fKov/LjaB/z1B&#10;ef9KSXH/UlBp/1hVY/1dWF/7Y1tc+WddWvhrX1j3bmBX93FhVvZ0YVX2dmJU9XdjU/V5Y1P0fGRS&#10;9H5kUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBl/5YzFP+V&#10;QyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ue&#10;q8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbV&#10;h4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhh&#10;be2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7Oy&#10;xnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/&#10;klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5&#10;oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc&#10;0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2V&#10;aHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/k1E3&#10;/5dTRf+ZVlL9mVtg9Zhgbe2WZ3nlk3GE35B7jtqNhJbViIqc0YSQos+AlabMfZmpy3udrMl5oa7I&#10;d6WvyHaqscd0rrLHc7SyxHS6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91&#10;urK/dbqy/5YzFP+WQyX/lVA3/5lRRP+bVFL+nFhf9ZtdbO2ZZHjmlmyD35N2jdqPgJbUjIid0YeO&#10;o82Dk6jLgJiryX2crsh6obHGeKWyxneqtMV1sLXFdLi1vXe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1&#10;uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1/5czFP+WQyX/lk43/5pPRP+dUlH+nlVe9p5aau6cYHbn&#10;mmeC4JZyjNqSe5XUjoSd0IqLo82GkanKgpatyH6bsMZ7oLPFeaa1xHestsN2s7e+d7e3t3i2uLJ5&#10;triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4/5gzFP+XQyX/l003/5tN&#10;Q/+fUFD/oFNd96BYae+fXXXonWSA4Zpui9uWd5TVkYCc0I6Jo8yJj6nJhJWux4CassV9oLXDeqe3&#10;wniuucB3tbm4eLW5sXm1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1uax6tbms&#10;erW5/5gzFP+YQyX/mEw2/5xMQ/+gTk//olFc+KNVaPCiW3TpoWF/4p5qidyac5PWlXyb0ZGFo8yM&#10;jKnJh5OvxoKZs8N+oLfCeqi5wXixu7l4s7yxebO7q3q0u6d7tbqne7W6p3u1uqd7tbqne7W6p3u1&#10;uqd7tbqne7W6p3u1uqd7tbqne7W6/5kzFP+YQyX/mUs2/55LQv+hTE7/pE9b+aVTZvGlWHLqpF59&#10;46Jmh92ecJHXmXiZ0pWBoc2PianJipGvxYOYtMJ/n7i9fKe7unqwvbJ6sr6re7K9pnyzvKN9tLqj&#10;fbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6/5kzFP+YQyb/mUo2/59KQv+j&#10;S07/pk5Z+qhRZfKoVnDrqFx75adihd+jbI7Zn3WX05p+n82ThqjFjY2vv4eUtbmDnLm1f6O8sX2s&#10;vqx8sb+lfLG/oX6zvZ5+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+tLuefrS7&#10;/5kzFP+ZQyb/mkk1/6BIQf+kSU3/p0xY+qpQZPOrVG7trFp55qxgguCqaYvapnOUz598ncaXg6i+&#10;kIqwuIuRtrKGmLqtg6C9qYGov6WAsMCff7DAnICyvZqBs7uagbO7moGzu5qBs7uagbO7moGzu5qB&#10;s7uagbO7moGzu5qBs7uagbO7/5ozFP+ZQyb/m0g1/6FHQf+lSEz/qUpX+6xOYvWvUmzusFh26LFe&#10;f9+waIjVrHSQyqN6ncCbgai4lIewsY+OtquKlbumh52+ooWlwJ+Er8GZga/Bl4KyvpWDs7yVg7O8&#10;lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8/5ozFP+ZQyb/nEc1/6JGQP+nR0v/&#10;q0lW/a9MYPayUWrutFdz5bdefN22aoPPr3KQxaZ4nbuefqeymIWwq5OLtqWOk7ufi5q+m4miwZiI&#10;rMKTha/Ckoaxv5GGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8/5oz&#10;FP+ZQib/nEY0/6NFQP+oRUr/rUdV/rFKX/W1UGjruVZw471ed9m7aoDLsnCQwKl2nbaifKetnIKv&#10;pZeJtp6TkLuZj5i+lI2gwZGMqcKNiq7CjYmxv42Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2N&#10;ibK9jYmyvY2Jsr2NibK9/5szFP+aQib/nUU0/6REP/+qREn/r0VT/LRJXfK5T2XpvlZs4cNgctO+&#10;aYDGtW6Pu610nLCmeqenoICvn5uGtZiXjruTlZW+jpKdwYqSp8KIkK7CiI6wwIiNsr2IjbK9iI2y&#10;vYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9/5szFP+aQib/nkQz/6VCPv+rQkj/sURS&#10;+rdIWvC9TmHmxFZn3slibc7BZ3/BuW2OtrFym6uqeKaipX6umaCEtZKdi7qMmpO+h5ibwISXpMKC&#10;lq/Cg5OwwISRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+/5szFP+a&#10;QSb/n0Iz/6ZAPf+tQEf/tEJP97tHV+3DTV3kzFhg2c1gbMnFZn68vWuNsLVxmqWvdqWcqnytk6aC&#10;tIyiibmGoJC9gZ6Zv32eosF7nq/BfZmwwH+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+&#10;f5ayvn+Wsr5/lrK+/5wzFP+aQSb/oEEy/6g/PP+wPkX/t0FN9MBFU+rJTlbi1VpX0tFea8TJZH22&#10;wWqMqrtvmZ+1dKSWsHqsjayAsoaph7d/p467eqaWvneloL90pq2/d6Gxv3qdsr56nbK+ep2yvnqd&#10;sr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+/50zFP+bQSb/oj8x/6o8Ov+zPEL7uz5J8MZE&#10;TebST03c3FdWzNVdar7NY3uwx2iLpMFtl5m8c6KPuHiqhrR+sH+yhbV5sIy4dK+Vu3Gun7xur6u9&#10;caqzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8/50zFP+bQCb/&#10;pDww/605OP+2OT/1wTxD6c5ERN7dTUfS4FNYxdtcaLfTYXqpzWaJnMhrlZHEcZ+IwHanf719rXi7&#10;hLFzuou0b7iUt2y3nbhqt6i5aba2uG2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1&#10;uW2vtbltr7W5/54yFP+dPiX/pzku/7E2Nfu8NjrtyTo84NpEOtLiR0zH4k1eud5UbqzZW3yf1GKI&#10;lNBok4rMb5uCx3eifMN+qHbAhKxyvoqvb7yRsW28mLJru6Gzarutsme6trRnura0Z7q2tGe6trRn&#10;ura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0/58yFP+gOiT/qjQs/7UyMfPDMjPj1Dgw0+E8P8bo&#10;QlK55UhjrOJNcp/fVH+T2V2KidJnk4PNcJp9yXefeMZ9pHTEg6dwwoipbsGOq2zAlKxqv5utab+l&#10;rWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66t/6AwFP+jNiL/rzAo&#10;+7wtK+jNLCjV4DAwx+k4RLnsPles6UVnnudLdZLgU4CJ2V6JgtRokXzQcZZ4zHebdMp9nnDIgqFu&#10;x4eja8WLpWnEkKZoxJanZsOeqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXD&#10;pahlw6Wo/6EvFP+oLx//tSoi8MYkIdjdIyDI6S01uvI1SazxPFqe8ENpkuhMdYjhVX+B22GHe9dq&#10;jXbTcZFy0XeVb898l2zNgJpqzIWbaMuJnWbKjZ5lyZKfY8mYoGLInqFiyJ6hYsieoWLInqFiyJ6h&#10;YsieoWLInqFiyJ6hYsieoWLInqFiyJ6h/6MtFP+uKRr4vyAa3tYYE8noIiW69Cs6rPg0TZ73PFyS&#10;8UZpiOlQc3/jWXt632SCdNxrhnDZcYpt1naNatV7j2jTf5Fm0oOSZNGHlGPRipVh0I+WYM+Ul17P&#10;mZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mY/6coEv+3HxLmzhENy+YV&#10;Frv0ISqs/is+nv80TpL6P1yI8kpmf+xVb3noXnVy5GR7buFrfmrfcIFo3nWEZdx5hWPbfYdi2oGI&#10;YNqEiV/Zh4pd2IuLXNeQjFvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b&#10;1pSN/7AeC+3GDgjN2wsIu/MVGqz/IS6e/yw/kv83TYf9RFh/9k9hePFZaHHtX21q62RxZ+hqdGTn&#10;b3di5XR5YOR4el/je3td4358XOKBfVvhhH5a4Yh/WeCMgFjgj4FY4I+BWOCPgVjgj4FY4I+BWOCP&#10;gVjgj4FY4I+BWOCPgVjgj4FY4I+B870NBMzPCQG95QwMrP8XHp7/JC+S/y89h/89SX//SVJ4/FRa&#10;cPhaX2n0X2Rk8mVnYfBqaV7vbmtc7nJtW+12blrseW9Y7HxwV+t+cFbrgXFV6oRyVOqIc1Ppi3RT&#10;6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0zMYIAL3UCAOt9Q4Pn/8aH5P/&#10;Jy2I/zQ5fv9CQ3f/TUpu/1NQZ/9ZVWL8Xlhe+2RbW/loXVn4bF5X93BgVvdzYVX2dmJU9XhiU/V7&#10;Y1L0fWRR9IBkUPODZU/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84Zm&#10;vcsGAK7bBgSf/xAQk/8dHYj/Kih+/zgydv9EOm3/S0Fl/1FGX/9XSVv/XUxY/2JOVf9mUFP/alFS&#10;/21SUP9wU0//clRO/3VUTf93VU3/eVVM/ntWS/5+V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9&#10;gVdK/YFXSv2BV0r9gVdK/YFX/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8&#10;f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsai&#10;yG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/&#10;lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJt&#10;s6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40t&#10;Dv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ&#10;1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLI&#10;bsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SF&#10;hIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU&#10;/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HR&#10;bLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+N&#10;Ph3/jEwu/5RTO/+VVkf/lltU/ZVhYPaSaGvvj3B16Yt6f+SHg4ffgoqN3H6Qktl6lpfWd5ua1XSg&#10;ndNypZ/ScKmh0W6uotBttKPQbLqk0GzCpMpuxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8Sk&#10;xG/EpMRvxKTEb8Sk/44tDv+OPh3/jksu/5VROv+YVEf/mFhT/pheX/aVZGrvkmx16Y52fuSKgIff&#10;hYeO24COlNh8lJjVeZqc03afn9FzpKLQcaqkz2+vpc5utqbObb2nym7Cp8Nwwqe9ccKnvXHCp71x&#10;wqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKn/48tDv+OPh7/kEot/5dPOv+ZUUb/m1ZS/ppb&#10;XveYYWnwlWh06pFxfuSOfIbfiYSO24OLlNd/kprUe5ie0neeodB0pKTOcqqmzXCxqM1vuanLb8Gp&#10;w3HBqbxywKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cq/48tDv+PPh7/&#10;kkot/5hNOf+bT0X/nVNR/51YXPibXmjxmWVy6pVtfOSRd4bfjIGO24eJldaBkJrTfZaf0Hmdo851&#10;o6bNcqupzHCzqstvvavFcr+rvXO/rLZ0vqyxdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+&#10;rbF1vq2xdb6t/5AtDv+QPh7/k0kt/5lMOf+dTkT/n1FQ/59WW/meXGbynGJx65hpe+WUc4Tgj32N&#10;24qGlNaEjZvSf5Wgz3qcpc12o6jLc6urynG1rcZxvq2+dL2utnW9rrB2va6sd72urHe9rqx3va6s&#10;d72urHe9rqx3va6sd72urHe9rqx3va6sd72u/5AtDv+QPh7/lUks/5tKOP+eTEP/oU9P/6JUWvqh&#10;WWXzoF9v7J1meeaYb4Pgk3mM246Ck9aHipvSgZKhz3yapsp4oqrHdautw3O0r79zvLC3dbywsHe7&#10;sKp4u7Cnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebyw/5EtDv+RPh7/lkgs&#10;/5xIN/+gSkL/o01N/6RSWPulV2P0pF1t7qFjd+iea4DimHWJ3JJ+ktOMh5rMho+hxoCXp8F8nqy9&#10;eaavuXavsbd2urKvd7qyqnm6sqV6urKie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7&#10;u7Gie7ux/5EtDv+RPh7/mEcs/51HN/+hSEH/pUtM/6dQVvyoVWH1qFtr7adhdOWkaX7en3OH1Jh9&#10;kMuRhJrEioyivoSTqLiAmq20fKKwsHqrs615tbSoerm0pHu5tKB9ubOdfbqznX26s519urOdfbqz&#10;nX26s519urOdfbqznX26s519urOdfbqz/5ItDv+SPh7/mEYr/55GNv+jR0H/p0lL/6pOVfqrU17y&#10;rFlo6axgceKpaHrZpXODzZx6j8WVgZq9joiit4iQqbGEl66sgJ+xqH6ntKV9sbWhfbi2nX64tZp/&#10;ubSZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqz/5ItDv+SPh7/mUUr/59E&#10;Nf+kRUD/qUhJ/6xMU/iuUlzvsFhl5rFfbd6waXbSqXGCyKB4j7+Yfpq3koWisIyMqaqIlK6khZyy&#10;oIKktZ2BrraagLe3l4G3tpWCubSUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOU&#10;grmz/5MtDv+SPR7/mkQq/6BDNf+mRD7/q0ZI/65LUfWyUFnstVdh5Ldeadq0aXPNrG+CwqR2j7mc&#10;fJmxloOiqpGKqaOMka6eiZmymYehtZaFq7eThba3kYS3t5CFuLWQhbm0kIW5tJCFubSQhbm0kIW5&#10;tJCFubSQhbm0kIW5tJCFubSQhbm0/5MtDv+TPR7/m0Mq/6JCNP+oQj3/rUVG/LFKT/K1T1bpulZd&#10;4b1gZNS4Z3LIr22Bvad0jrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqLeMirO4i4m3t4uIuLWL&#10;iLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0/5MtDv+TPR7/nEEq/6NAM/+p&#10;QTz/r0RF+rRITPC6TlPnv1ZZ3sJgYM+7ZnHDs2yBuKtyjq6keJilnn6hnpqEqJeWjK6Rk5SyjJGc&#10;tYiPpreFj7G4hY62t4aNuLaHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1&#10;/5QsDv+UPR7/nUAp/6Q+Mv+rPzv/sUJC+LhHSe2+Tk/lxldT2sZeX8u+ZHG+tmqAs69wjampdpig&#10;o3yhmJ+CqJGbia2KmZKyhZaatYGVpLd/la63fpS3t4GRt7aCkLi1gpC4tYKQuLWCkLi1gpC4tYKQ&#10;uLWCkLi1gpC4tYKQuLWCkLi1/5QsDv+UPR7/nj8o/6Y9Mf+tPjn/tEFA9LxGRevETUnizlhL08pc&#10;XsbCY3C5umh/rrRujKOudJeaqXqfkqWAp4qhh6yEn4+xf52XtHucobZ4m6y3d5u3tnqXuLV8lbm0&#10;fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0/5UsDv+VPR7/oD0n/6g7MP+wPDf9&#10;uD888cFEQOjLTkLe01VKzs1bXcDGYW60v2d+qLltip20cpWUr3iei6t+pYSohap9poyveKSVsnSj&#10;n7Rxo6q1cKO4tXOeubR2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2m7mz/5Ys&#10;Dv+XPB7/ojom/6o5Lv+zOjT5vTw47shDOePVUDfX2lJIyNJZXLrLX22txWV8ocBriZe6cJONtnac&#10;hLN8on2wg6h3roqscq2Tr26snbFrrKiyaa22smyou7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fv&#10;o7uxb6O7sW+ju7Fvo7ux/5csDv+aOx3/pDcl/602K/+3NzDzwzox5tBDMNzfSjXP31JHwdhYWrPR&#10;Xmumy2N6msdpho/CbpCGv3SYfbx6n3a6gaRwuImoa7eSq2i3nK1lt6euZLe0rmWzva5orb2uaK29&#10;rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2u/5gsDv+dORz/pzQj/7EzKPm9Mirqyzcp&#10;3N0+KdDjRjrF4k1LuN5VWqzZXGie02J3ks9ngojLbYx+yXOUdsd5mnDFgZ9qxImiZsOSpWLDnKdg&#10;w6aoX8O0qF/BwqhhusGpYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGp/5ksDv+g&#10;NRr/qjEg/7YuI/DFLSLf2DMc0OM6LsToQkC45UlQq+FOX57eVWyS21x3h9hjgX7Vaol21HGPb9F5&#10;lGvOgJhnzIibZMqQnWLJmJ9gyaGgX8mroF/JuZ9cyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOi&#10;XMjDolzIw6JcyMOi/5ssDv+kMBj/rywb+L4nG+TRJhfR4i0gxOs3M7frPkWq6UVUnudMYpLlUm6G&#10;41h4feBgf3bcaYZw2HGLa9V4j2jTf5Jl0YaUYs+NlmDOlJhezpuZXc2jmlzNrZpbzbeaW823mlvN&#10;t5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbea/50sDv+oKxT/tyQV68ocEdPgHhPE6ysmt/E0&#10;OKrwPEmd70RXke5LY4btUm196Ft1deNifHDga4Fr3XKFaNp4iGTZfoti14SNX9WKjl7UkJBc05WR&#10;WtOcklnSpJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyT/6ErDf+vIw/0&#10;whcM1t0QB8XrHhi39ikrqfczPJ32PEuR90RYhvZNYn3wVmp2615xbudkdmrka3pm4nJ9ZOB3gGHf&#10;fYJf3oKEXd2HhVvcjIZa25GHWNqWiFfZnYlW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmj&#10;ilbZo4pW2aOK/6gjCf25FgfW0QsDxuoQC7b3Hh2p/SkunP40PpD/PkuG/kdWffhRXnbzWWVu8F9q&#10;aO1lbmTqa3Jh6XF0X+d2dl3me3hb5X95WeSEeljjiHxX44x9VuKRflThl39T4Zx/U+Gcf1PhnH9T&#10;4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx//7EVA9THCQHG1goDtvcSD6j/HyCb/yswkP82PYX/&#10;QEh9/0tRdf1UWG35Wl1n9mBiY/NmZV/ya2dc8HBpWu90a1jueGxX7XxuVeyAb1TshHBT64hxUuuM&#10;cVHqkXJQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVz1r4HAMXLCAC32wkF&#10;qP8UEpv/IiGQ/y4uhf85Onz/REN0/05KbP9UUGX/WlRg/V9YXftlWlr6alxX+W5eVfhyX1T3dmBS&#10;9nlhUfZ9YlD1gGNP9IRkTvSHZE3zjGVM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzz&#10;kGZM85BmxMIGALbRBwCo7QsGm/8XE5D/JR+F/zEqfP88NHP/Rjtq/0xBY/9TRl7/WUla/15MVv9j&#10;TlT/aFBS/2xRUP9vUk//clNO/3ZUTP95VUv/fFVK/n9WSf6CV0j9hlhH/YpYR/2KWEf9ilhH/YpY&#10;R/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYtskEAKjZBAGb/w4Hj/8aEYX/Jxt7/zMkcf88LGj/QzJh&#10;/0o3W/9QO1b/Vj1T/1xAUP9gQU7/ZENM/2hESv9rRUn/bkZI/3FGR/90R0b/dkhF/3lIRP98SUP/&#10;gElC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NK/4IoCf+CORb/gUgl/4pP&#10;Mf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO&#10;3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLP&#10;aNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRx&#10;mIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jS&#10;ks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo&#10;8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLU&#10;ZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+O&#10;Vj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mix&#10;kN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS&#10;/4IoCf+DORb/g0cl/4xOMf+QVT3/kVtI/5BhU/6NaF74iG9o8oN4cO1+gnjpeop+5naRg+Rzl4fi&#10;cJ2K4G6ijN9rp47daqyQ3WiykdxnuJPbZr+T22bHlNlm0JTPaNCTy2nQlMtp0JTLadCUy2nQlMtp&#10;0JTLadCUy2nQlMtp0JTLadCU/4MoCf+DORf/hkYk/45NMP+TVDz/lFhH/5JeU/+QZV34jG1n8oZ1&#10;cO2Bf3jpfYd+5XmPhOJ1lYjgcpuM3m+hj91sp5Hca6yT22mzlNpoupbZZ8OW2WbNl9BpzpbIas6X&#10;xGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82X/4QoCf+EORf/iEUk/5FMMP+VUTv/&#10;llZH/5VcUv+TYlz5j2pm84pycO2Fe3jpgIR/5XuMheJ3k4rfc5qO3XCgkdttppTaa62W2Wm0l9ho&#10;vZjYZ8iZ0WnMmclrzJnCbMyavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua/4Uo&#10;Cf+FORf/ikQk/5NLL/+XTzr/mFRG/5dZUP+WYFv5kmdl845vb+6JeHfpg4F/5H6KheF5kYvedZiP&#10;3HGfk9puppbYbK6Y12q2mtZowZvTacubymvLm8Jtypy7bsqduG/Knbhvyp24b8qduG/Knbhvyp24&#10;b8qduG/Knbhvyp24b8qd/4UoCf+GORf/jEQj/5VKL/+ZTTr/mlFE/5pWT/+ZXVr6lmRk9JJrbu6N&#10;dHbph35+5IGHheB8j4vdd5eQ23OeldhvppjWbK+a1Wq5nNRpxp3LbMmdw23JnrxvyJ+1cMifsnHI&#10;n7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccif/4YnCf+GORf/jkMj/5dJLv+aSzn/nE9D&#10;/51UTv+cWlj7mmBi9ZZobO+Rb3Xqi3l+5YWDheB/jIzdeZWR2XSdltRwpZrQbq6dzWy3n8trw6DD&#10;bsegu2/HobVxxqGvcsahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ah/4cnCf+H&#10;ORf/kEIj/5hHLf+cSTj/n0xC/6BRTP+gV1b7nl5g9Jtlau2WbHPnkHZ84YqAhNuEiYvTfpGSzniZ&#10;mMl0oZzGcamfwnCyosBvvaO6cMWjs3LFpK5zxaSpdMWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWj&#10;pnXFo6Z1xaOmdcWj/4cnCf+IOBf/kUEi/5pFLP+eRzb/oUpA/6NQSv6jVVT2olxd76BiZ+icaXDh&#10;lnR52pB9gtGJhovKgo2TxX2VmcB5nZ68dqWhuHOtpLVyuKWycsOmrHTDpqd2w6ajd8SloXjEpaF4&#10;xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSl/4gnCf+IOBf/k0Ei/5tELP+gRTX/o0k//6VO&#10;SPunVFHzplpb66VgZOOiaG3cnXN20ZV6gsmNgovCh4qTvIKRmrd9mZ+yeqGjr3eppqt2s6epdsCo&#10;pHfCqKF5wqedesOnm3rDppt6w6abesOmm3rDppt6w6abesOmm3rDppt6w6abesOm/4gnCf+JOBf/&#10;lUAh/51CK/+iRDT/pUg9/6hMRviqUk/vq1hX56tfYOCoaWnUoXB1y5l4gcKSf4u7i4aUtYaOmq+C&#10;laCqfp2kpnump6N6sKmgebyqnXrBqZp8wamYfcKoln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3C&#10;p5Z9wqeWfcKn/4knCf+JOBf/lj8h/55BKv+jQjP/p0Y7/qtLRPWuUUzssFdU5LFeXNutaGbPpW51&#10;xZ11gbyWfIu1kIOUroqLm6iGkqCjgpqlnoCiqJt+rKqYfrirln7Aq5R/wKqTgMGokoDCqJKAwqiS&#10;gMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKo/4knCf+KOBf/mD8g/58/Kf+lQTL/qkU6/K5JQfKx&#10;T0nptVZQ4bdfV9WxZWXKqGx0wKFzgLeaeouvlIGUqI+Im6KKj6Cch5ell4SgqJSCqaqRgrWrj4K/&#10;q46DwKqNg8GpjYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8Go/4onCf+LOBf/mT4g&#10;/6E+KP+mQDD/rEM4+bFIP/C1TkXnulVL3rteVNC0ZGXFrGtzu6RxgLGeeIqpmH6TopOFmpuPjaCW&#10;jJWlkYmdqI2Hp6uKh7KsiIe/rIiHwKuIhsCpiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiG&#10;waiIhsGo/4onCf+MNxf/mz0f/6I9J/+oPy//rkI297RHPO26TUHkwFZG2b9cU8u3Y2TAr2lztqhv&#10;f6yidYqknHyTnJiDmpWUiqCPkZKlio6bqIaNpKuDjK+sgY29rIKMv6uDisCpg4rBqYOKwamDisGp&#10;g4rBqYOKwamDisGpg4rBqYOKwamDisGp/4snCf+ONxf/nDwf/6M7Jv+qPS3/sUAz9LhFOOq/TDzi&#10;x1VA08JaUse6YWO7s2dysK1tfqenc4meoXqSlp2AmY+aiJ+Jl5CkhJSYqH+Toqp8kq2repK6rHuR&#10;wKt9j8Gpfo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGo/4wnCf+PNhb/nToe/6U6&#10;Jf+tOyv8tD4w8bxDNOfFTDbey1I/zsZZUcK+YGK2uGZwq7FsfaGscoiYp3iRkKN+mImghZ6CnY2j&#10;fZuWp3iZn6l1mKqqc5m3q3SYwKp3lMGpeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4&#10;k8Ko/4wnCf+RNRb/nzgd/6c4I/+vOSj5uDws7sJCLuXNTC3Y0E89yclXULzDXmCwvGRvpbdqfJuy&#10;cIaSrXaPiql8loKmg5x8pIuhdqKTpXKhnadvoKipbaC1qW2gwahwm8KncpnCp3KZwqdymcKncpnC&#10;p3KZwqdymcKncpnCp3KZwqdymcKn/40mCf+UNBX/oTYb/6o2If+zNiX1vjkn6slAJuDWSSjR1U48&#10;w85WTrbIXF+qwmNtn71oepS4boSLtHSNg7F6lHyugZp1rIiecKuRomupm6RoqaamZqmzpmaqw6Vp&#10;pMSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSl/44mCf+XMxT/ozQa/60zHv64&#10;MiDwxTUg49M/HNjeRSbK2006vdNUTLDOW12jyWFrmMRnd43AbIGEvXKJfLp4kHW4f5ZvtoeaarWQ&#10;nWW0mqBis6WhYbSxomC1wqFir8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8ai&#10;/5AmCf+bMRL/pjEX/7EuGve+LRrnzjEX2d45Gc3jRCjC4E04tdtTSqjVWVqc0F9okMxlc4bJa319&#10;xnGFdcR3i27DfpBpwYaUZMCPl2DAmppdwKWbW8Cxm1rBwZtbvMqcXbfKnV23yp1dt8qdXbfKnV23&#10;yp1dt8qdXbfKnV23yp1dt8qd/5EmCf+fLxH/qi0U/7coFe3IJhLa3CkOzOQ2HcHmQC6240g+quBO&#10;TJ7dVlmS2l1liNZjb37Uanh20nB/btB3hWjPf4ljzoeNX86QkFvNmpJZzaWTV86yk1bPwpNWy9CU&#10;V8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+V/5MmCf+jLA7/sCYP9cAfDd/VGwfN&#10;5CcTwes0I7XqPTOp50VCneVLUJHjUlyG4lhmfOBfbnTfZnVs3m16Zt51f2HdfYJd3IaFWtuPiFjZ&#10;mIpW2KGLVNisi1TYt4xT2MmLU9bWi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT1taL/5ck&#10;Cf+pJgr+uBwJ5s4RBc7jFwjA7iYXtPAyKKjuOzic7UNGkexLUobsUlx861lkc+tea2rqZHBl6Gx1&#10;YeZ0eF7kfHtb4oN9WeCLf1bfkoFV3pqDU96ig1LdqoRR3baEUd2/hFHdv4RR3b+EUd2/hFHdv4RR&#10;3b+EUd2/hFHdv4RR3b+E/58hBv+wGwXpxQ0D0NkLAsDuGAyz9iYcp/UxLJv1OzqQ9URHhfVMUXz1&#10;U1pz9Vlga/NfZmXwZmph7W1tXet0cFrqenNY6IF0VueHdlTmjXhT5ZR5UeSbelDkoXtP46p8TuOw&#10;fE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8/6gcAuu8DAHNzAkAweAMBLL6GRCl/Ccg&#10;mv0yLo/9PTuF/kVFe/9NTnL/VFVr+1paZPhgX2D2Z2Jc9G1lWfJyZ1fxeGlV8H5qU++DbFHuiW1Q&#10;7Y9uTuyUb03rmnBM66FxS+qmckvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZy97MNAMzD&#10;CAC/0QgAse8OBqT/GxOZ/ykhjv80LoT/Pzl7/0dBcf9OSGr/VE5j/1pSXv5gVlr8ZlhX+2xaVfpx&#10;XFP5dl5R+HpfT/d/YE72hGFM9YliS/WOY0r0lGRJ85plSPOeZkjznmZI855mSPOeZkjznmZI855m&#10;SPOeZkjznmZI855mzbsFAL3HBgCx2AcBo/8QCJj/HxSN/ywgg/83K3r/QTRw/0c7aP9NQWH/VEVc&#10;/1pJWP9fS1X/ZU1S/2pPUP9uUU7/clJM/3dTS/97VEn/f1VI/oRWR/6IV0b9jVdE/ZNYRPyWWUT8&#10;lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZvb8EALDOBACi4AYCl/8TCIz/IhOD/y4def84&#10;JW7/Pi1m/0UyX/9MN1n/UjtV/1g+Uf9dQE//YkJM/2ZDSv9qREn/bkVH/3JGRv92R0X/ekhD/35I&#10;Qv+CSUH/hkpA/4tLP/+PSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49Lr8YCAKLWAgCW&#10;9woCi/8WB4L/JA93/y0XbP8zHmP/OiRc/0IoVv9JLFH/Ty9O/1UxS/9aM0j/XjVG/2I2RP9mN0P/&#10;aThB/2w4QP9wOT//czo+/3c6Pf97Ozz/fjw6/4M8Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+G&#10;PTr/hj06/4Y9/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu&#10;8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HU&#10;Y9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+B&#10;aFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/L&#10;geZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc&#10;/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzq&#10;Yq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj&#10;34HUY9+B/3YkBv93NRD/eUIc/4JJJ/+HUTL/iFg9/4dfSP+DZlH/fm5a+3l3Yvd1gmn0cYpu8W2S&#10;c+5rmXbsaJ9562ake+pkqn3pY69/6GK1gOdhvIHnYMSC5l/OguNf14PcYduD0mPdg89k3YPPZN2D&#10;z2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2D/3ckBv94NRD/fEEc/4VIJ/+KTzL/jFY9/4tdR/+HZFH/&#10;gmxa+3x0Yvd4f2nzdIhv8HCQdO1sl3jrap576WekfuhmqoDnZLCC5mK2g+VhvoTlYMeF5WDThd1i&#10;2YXTZNyFzGXbhsll24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduG/3gkBv94NRD/fkAb/4hH&#10;Jv+NTjH/j1U8/45bRv+LYlD/hmlZ/IBxYvd7e2nzdoVw73KOdexulXnqa5x96GmjgOdmqYLlZbCE&#10;5GO3heRiwIfjYcuH32LVh9Vk2ofNZdmIxmfZicRn2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2InE&#10;Z9iJ/3kjBv95NBD/gD8b/4pGJv+QTTD/klM7/5FaRf+PYE//imdZ/IRuYfd+eGnyeYJw73SLdutw&#10;k3vpbZt/52qiguVnqYTkZbCG42S5iOJiw4niYtCK2GTYis5m2IrHZ9eLwGjWjL5p1oy+adaMvmnW&#10;jL5p1oy+adaMvmnWjL5p1oy+adaM/3kjBv96NBD/gz4b/41FJf+TTC//lVE6/5RXRP+SXU7/jmVY&#10;/IhrYfeCdGnyfH9w7neIdutzkXzob5mA5muhhORoqYfiZrGJ4WS7i+Bjx4zcY9SMz2bWjMdo1Y3A&#10;adSOumrUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SO/3ojBv97NBD/hT0a/49EJP+W&#10;Si7/l044/5dUQv+VWkz/kmFW/I5pX/aHcGjygXpw7XuFd+p2jnzmcZeB422fhuBqqIndZ7CM2ma7&#10;jdZlx47RZtSPx2jTj79q05C5a9KRs2zSkbJt0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKR&#10;/3sjBv98NBH/iDwa/5JDJP+YSC3/mkw3/5pSQf+ZWEr8l19U9pNmXfCNbmbrh3dv5oCBduF7i33c&#10;dZOD13Gch9JupIvPa6yOzGm1kclowJLHaM+Tv2vRk7hs0JOybdCUrW/Qk6tv0ZOrb9GTq2/Rk6tv&#10;0ZOrb9GTq2/Rk6tv0ZOrb9GT/3wjBv99NBH/ijsZ/5RBI/+aRiz/nEs1/51QP/+dVkj4m11R8Zhj&#10;W+uTa2TkjXVt3oZ+ddiAh3zReo+DzHaXicdyn43Eb6eRwG2wk75su5W7a8iWtm3PlrBvzparcM+W&#10;pnHPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+V/3wjBv99NBH/jDoZ/5dAIv+cRSv/&#10;n0k0/6BOPPuhVEX0oFpO7J1hWOWZaWHek3Nq1Yx7dM6Fg33If4uEwnqTir52m4+6c6OTtnGrlrNv&#10;tpixb8KYrXDNmKhyzZikc82YoHTOl590zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpefdM6X/30j&#10;Bv9/MxH/jjkY/5k/If+eQyn/oUcy/6NMOvilUkPwpFhL6KNfVOGfaF3XmHBozpF4dMaKgH3AhIiF&#10;un+Pi7V7l5Cxd5+UrXWnl6pzsZmnc72bpXPLm6B1y5qddsyamnfNmZl3zZiZd82YmXfNmJl3zZiZ&#10;d82YmXfNmJl3zZiZd82Y/34iBv+AMhD/kDgY/5s/IP+gQij/pEYw/qZLOPSoUEDsqVdH5KldUNyl&#10;ZlrQnW5ox5V1c7+OfX25iYSFs4OMjK1/k5GpfJuVpHmkmaF3rZued7mcnHfInJl4ypyXecublXrM&#10;mpR6zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZ/34iBv+CMhD/kjcX/5w9H/+hQCf/pkQu&#10;+6lJNfGsTzzprlVD4a9dS9WoZFnLoWtnwplzc7mTen2yjYGFrIiJjKaEkJGhgJiWnX2gmpl8qpyW&#10;e7adlHvEnpJ8yp2Rfcqcj33Lm499zJqPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcya/38iBv+E&#10;MRD/kzYX/548Hv+jPyX/qEIs+K1HMu+wTTnmtFQ/3bNbSdCsYlnGpGpmvJ1xcrSXd3yskX6FpoyG&#10;jKCIjZGahZWWloKempKAp52Pf7KejYDBnoyAyZ6LgMqdioDLm4qAy5uKgMubioDLm4qAy5uKgMub&#10;ioDLm4qAy5uKgMub/38iBv+FMA//lTYW/587Hf+lPST/q0Eq9bBFL+y1TDTjulQ52LdZSMuvYVjB&#10;qGhmt6Fvcq+bdXynlXyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhoS+n4WFyZ6FhMmdhYTKnIWE&#10;y5uFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMub/4AiBv+HLw//lzUW/6A6HP+nPCL+rT8n87NE&#10;LOm6SzDhv1I107pYR8ezX1e8rGZlsqVtcamfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSKop2Biq2f&#10;f4q7n36KyJ5/icmdgIjKnICIy5uAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMub/4EiBv+JLg//&#10;mTUV/6I4G/+pOiD7sD0k8LhCKOa/Sirdw080zr1WRsK2Xla3sGVkralrcKSkcXqcn3iDlJt+io6X&#10;hpCIlY6VgpKWmX6QoJx6j6ueeI+4n3eQyZ55jsqdeozLm3uMy5t7jMube4zLm3uMy5t7jMube4zL&#10;m3uMy5t7jMub/4EiBv+LLQ7/mzQU/6Q3Gf+sOB74tDoh7b1AI+TGSSPXx0wzycFVRb26XFWytGNj&#10;qK5pb5+pb3mWpXaCjqF8iYedg4+Bm4uUfJiUmHeXnZtzlqidcZa1nnCWxp1ylMqcdJLLm3WRy5p1&#10;kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcua/4IiBv+NLA3/nTQT/6Y0GP+vNRv0uDcc6cM+HODN&#10;RR/Ry0syxMVUQ7i/W1OtuWFhorRobZmvbneQq3SAiKd6h4GkgY17oomSdaCRlnCem5ltnaabap2z&#10;nGmew5xrnMubbpjMmm+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZ/4MhBv+QKw3/oDMR&#10;/6kyFf2zMRfwvjQX5cs7FdrUPx3Lz0kwvslSQrLEWVGnv2BfnLpma5K2bHWJsnJ+ga94hXqsf4t0&#10;qoeQb6iPk2qnmZZnpqSYZKaxmWOnwZlkpc2YZ6DNmGifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2if&#10;zZdon82X/4QhBv+TKQv/ojAP/60uEvi4LBLrxi8Q4NU4C9LaPRzF1EguuM9QQKzKWE+gxV5dlcFk&#10;aIu9anKDunB6e7d2gXS1fYdus4WLaLKOj2SxmJJhsKOUXrCwlV2xv5VdsdCUYKrQlGGo0JRhqNCU&#10;YajQlGGo0JRhqNCUYajQlGGo0JRhqNCU/4YhBv+XKAr/piwN/7EoDvLAJgzj0CgH1N8yC8nfPhm9&#10;20cssdZPPaTRVkyZzVxZjsliZYTGaG57xG92dMF1fG3AfIJovoSGY72NiV+8l4xbvKKOWbyvj1i9&#10;vo5XvtSOWbbTj1q005BatNOQWrTTkFq005BatNOQWrTTkFq005BatNOQ/4ghBv+cJwj/qicK/Lgh&#10;CenKGwXV3iAEyeUwD77jPR204UYsqN5OOpzaVUiR1ltVhtNhYHzQZ2l0zm5wbc11dmfLfHtiy4R+&#10;XsqNglrKl4RXyqOGVcqvhlTLvoZTzNWGVMTZiFXB2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2YlV&#10;wdmJ/40dBf+iJQb/sB8F8sIUA9nbDgHJ5iAHvegvFLLnOiKn5UMxm+NKPpDhUEqG31dUfN5eXXTd&#10;ZWRs22xqZtt0b2HafHNc2YR2WdmOeVXZmHtT2qN8UdqwfVDbvn1Q3NN8UNTgflHQ4H9R0OB/UdDg&#10;f1HQ4H9R0OB/UdDgf1HQ4H9R0OB//5UaA/+pHwP7uhIC1M0LAMnmDwK87SALsO0uGaXsOSea60I1&#10;j+pJQYXpUEt76FdTcuhdWmrnY2Bk52plX+dyaVvnemxX54JuU+eLcVDnlXJO6J90TOiqdUvotXZK&#10;58N2Sujddkvk4HVL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1/50WAf+xEgHTwwkAx9EKALvy&#10;EQSv8yEPo/MuHZnzOSqO80I2hPNKQXvzUkly81dQafNcVmPzY1pd82leWfNwYVXzd2NS839mT/KH&#10;Z03wj2lL75hrSu+gbEnuqW1I7rNtR+3Abkbtx25G7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G7cdu&#10;/6cPANO6BwDFxwcAutYJAK36Ewai+iISl/ovH437OiuD/EM1ev1MPnH9UUVo/VZLYf5bT1z+YlNX&#10;/mhWVP1vWFH7dVpO+nxcTPmDXUr4il9I95FgR/aZYUb2oGJF9adjRPSxZEP0tWRD9LVkQ/S1ZEP0&#10;tWRD9LVkQ/S1ZEP0tWRD9LVk1rIEAMS+BgC3zAYArNwJAaD/FgiV/yUUi/8yH4L/PCl5/0Uyb/9K&#10;OWf/Tz9f/1VDWv9bR1X/YUpS/2dMT/9sTk3/ck9L/3hRSf9+Ukf/hFNF/4tUQ/+RVUL+mFZB/Z5X&#10;QP2mWED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYxrgEALbEBACq0wUAnvINApT/GgmK&#10;/ygTgf80HXf/PCVt/0IsZf9HMl3/TTZX/1M6U/9ZPU//Xz9M/2RBSv9pQ0j/bkRG/3NFRP95RkL/&#10;fkdB/4RIP/+KST7/kEo9/5VLPP+cTDz/n0w8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8/59Mt7wD&#10;AKnLAgCc2wMAkv8QAon/HQiA/yoQdf8xGGv/OB9i/z4kW/9EKVT/SixQ/1EvTP9XMkn/XDNG/2A1&#10;RP9lNkL/aTdB/244P/9zOT3/dzo8/3w7O/+CPDn/hz04/4w9N/+TPjb/lT42/5U+Nv+VPjb/lT42&#10;/5U+Nv+VPjb/lT42/5U+qsQAAJzSAACP5wIAhv8RAnz/GwVx/yQLaP8rEV//MhdX/zkbUf8/Hkz/&#10;RiFI/00jRf9SJUL/VydA/1soPv9fKTz/Yyo6/2crOf9rLDf/byw2/3QtNf94LjT/fS4y/4IvMf+I&#10;MDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4ow/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz&#10;/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7z&#10;WMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2okBP9p&#10;Mgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916o&#10;avZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw&#10;3F3ocNxd6HDcXehw/2ojBP9pMQr/bj4U/3dFHv98TSj/flQz/3xcPP95ZEX/c21O/294Vf9rglr9&#10;aItf+2WUY/lim2b3YKFp9l6na/VdrWz0XLNu81q6b/JZwXDyWcpx8VjYcexZ4XHmWuRx4Fzncdhd&#10;6HHYXuhx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx/2sjBP9qMQr/cTwU/3pDHf+ASyj/gVMy/4Ba&#10;PP98YkX/d2pO/3F0Vf9uf1v9aolg+maSZPhkmWj2YaBr9V+nbfNerW/yXLNw8lu6cfFaw3LwWc1z&#10;7lndc+ha4nThXOVz2V7mc9Bf53TQX+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d0/2wjBP9rMQr/&#10;czsU/31CHf+CSif/hFEy/4NZO/+AYEX/e2hN/3RxVf9wfFv8bIdh+WiQZvdlmGn1Y59s82Gmb/Jf&#10;rHHxXbNy8Fy7dO9bxXXvWtB16lrfduJc4nbbX+V10WDmdsph5XfKYeV3ymHld8ph5XfKYeV3ymHl&#10;d8ph5XfKYeV3/20iBP9sMQv/djoU/4BBHf+FSCf/iE8x/4dXO/+EXkT/f2ZN/3huVf9zeVz8boRi&#10;+WqNZ/Znlmv0ZJ5u8mKlcfFgrHPvXrR17l28du5bx3ftW9Z45VzgeNxf43jSYOR4y2HkecRj43rE&#10;Y+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6/24iBP9tMQv/eDgT/4M/HP+JRyb/i04w/4tVOf+I&#10;XEP/g2NM/31rVP92dVz8coBi+G2KZ/VplGzzZpxw8WOkc+9hrHXuX7R37V2+eexcy3roXNx63l/h&#10;etJh43vKYuJ8xGPifb5l4X29ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9/24iBP9uMAv/ezcT&#10;/4Y+HP+MRSX/j0wu/49TOP+NWkH/iGFL/4NpU/p8cVv3dnxi83GHaPBtkG3taZlx6mahdehjqXjm&#10;YbJ65GC7e+Jfx3zgX9p91GLhfcpj4H7DZOB/vWbfgLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn&#10;34C3Z9+A/28hBP9vMAv/fjYS/4k8G/+QRCT/k0wt/5NSNv+SWUD/jmBJ+YhmUvSCblrvfHlh63eD&#10;aOdyjG7kbZVz4Gqdd91npnraZa581mO4ftNiw4DRYtOBymTfgcFl3oK7Z92CtWjdg7Bp3YOwad2D&#10;sGndg7Bp3YOwad2DsGndg7Bp3YOwad2D/3AhBP9yLwv/gTQS/4w7Gv+TQyL/l0sr/5dRNP+WVz36&#10;k11G845kT+6Ia1jognVg43x/aN53iW7ZcpF0026ZedBroX3MaKmAyWaygsdlvYPFZcuEwWbchLlo&#10;24WzaduFrmvbhals24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuF/3EhBP90Lgr/hDMR/486&#10;Gf+WQyH/mkkp/5pOMvyaVDv1mFtE7pRiTeePaVXhiXNe24J8ZtN8hW/Nd411yXKVesVvnX/BbKWC&#10;vmqthbtpuIe5acSIt2nYiLBr2YirbNmIp23ZiKNv2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2oej&#10;b9qH/3EgBP92LAr/hjIR/5I6GP+ZQiD/nEcn/55ML/ieUjjwnVhA6ZpfSeKVZ1Laj3Bc0Yd4ZsqB&#10;gW/FfIl2wHeQfLt0mIC3caCEtG+ph7Fts4mubL+KrGzPi6hu14ukb9iKoHDYip1x2YmdcdmJnXHZ&#10;iZ1x2YmdcdmJnXHZiZ1x2YmdcdmJ/3IgBP94Kwr/iDAQ/5Q5F/+bQR7/n0Ul/aFKLfSiUDTsolY8&#10;5KBcRdybZU/Sk21cyox1ZsOGfW+9gYV2t3yNfbN4lIGudZyGq3OliadxroulcLqNo3DJjaBx1Y2c&#10;c9aMmnTWi5d02IqXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiK/3MgBP96Kgn/iy8P/5Y5Fv+d&#10;Pxz/oUMj+qRIKvGmTjHop1Q44adcQNWfYk7LmGtbw5FyZryLem+2hYJ3sIGJfat9kYKmeZmGoneh&#10;ip91q42cdLaOmnTFj5h11I6VdtWNk3fVjZJ31ouSd9aLknfWi5J31ouSd9aLknfWi5J31ouSd9aL&#10;/3MgBP98KQn/jS8P/5g4Ff+fPRv/pEEh96hGJ+2rTC3lrVIz3KpZP9CjYU3GnGlavpVwZbaPd2+v&#10;in92qYWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjBkJB505CPetSPjnrVjYx71oyMe9aMjHvWjIx7&#10;1oyMe9aMjHvWjIx71oyMe9aM/3QfBP9+KAn/ji4O/5s4FP+hPBn/pz8f9KtEJOqvSinis1Eu1q5X&#10;PsunX03BoGdauZluZbGTdW6qjnx2o4qDfZ6Gi4KZg5OHlICbi5B+pY6NfbCQin29kYl+0JGIftOP&#10;iH7Ujod+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWN/3QfBP+AJwj/kC4O/503E/+jOhj8&#10;qT0c8a9CIOe0SCTft04s0bFVPceqXky9o2VZtJ1sZKuXc26kk3p2no6BfJiLiIKSh5CHjoWZi4mD&#10;oo6Ggq2Qg4K7kYKCzJGCgtOQgoLUj4KB1Y2CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN/3Uf&#10;BP+CJgj/ki0N/582Ev+lOBb5rDsa7rM/HeW5Rh/au0srzbRUPMKuXEu4p2NYr6FqY6accW2fl3d1&#10;mJN+fJKQhoKMjY6Hh4qWi4OIoI5/h6uQfYe4kXuHyZF8h9OQfIbUj32F1Y19hdWNfYXVjX2F1Y19&#10;hdWNfYXVjX2F1Y19hdWN/3UfBP+EJQj/lC0M/6A1EP+oNhT2rzgX67c9GOK/RRnVvkkqyLhTO72x&#10;W0qzq2JXqqZoYqGhb2yZnHV0kph8e4yVg4GGkouGgZCUi3yOno55jaiQdoy1kXSNxpF1jdOQdovU&#10;j3iJ1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWN/3YeA/+GJAf/lywL/6IyD/+rMxHyszUT&#10;6Lw6E97FPxfQwUgpxLtRObm1WUiusGBVpapnYZymbWuUonRzjZ56eoabgYCAmImFe5aSiXaUm41y&#10;k6aPb5OzkG6Tw5Buk9OPcJHUjnKO1Y1yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWN/3ceA/+J&#10;Igf/mSwK/6UwDfyuLw7vuDEO5MM3DdnKOxbLxUYnv79QOLO6WEeptV9Un7BlX5asa2mOqHJxhqV4&#10;eICif356n4eDdJ2PiG+bmYtsmqSNaZqwjmebwI5nm9WOaZjVjWyU1oxslNaMbJTWjGyU1oxslNaM&#10;bJTWjGyU1oxslNaM/3geA/+MIQb/nSsI/6gsCvizKgvqvysJ4MwyBtHOORXFyUUlucRONq6/VkWj&#10;u11SmbZjXZCyaWeHr3BvgKx2dnmpfXxzp4SBbqWNhWmkl4hlo6KKY6OujGGjvoxgpNKLY6DXi2Wc&#10;2IplnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiK/3odA/+PIAX/oCkH/6wnB/K4JAblxyQE2dUn&#10;BcvTNxO/zkMjs8pMNKfFVEKcwVtPkr1iWom6aGSBt25sebR0cnOye3htsIN9aK+LgWOulYRfraCG&#10;Xa2th1utvIdartCHXKrah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqH/34aA/+UHwT/&#10;pSYF/bEgBOzBGgPf0xcB0NwlBMTZNRC41UEhrNBLMaDMUj+VyVlMi8VgV4LDZmB6wGxnc75zbWy8&#10;enNnu4J3YrqKe165lH5auJ+AWLisgVa5u4FVus+BVrbegliw3YJYr92CWK/dgliv3YJYr92CWK/d&#10;gliv3YJYr92C/4QXAv+ZHAL/qh8D9bkVAt7NDADQ3xIAxeAmBbvfNg6w3UAdpNlJLZjVUTuN0VhI&#10;g89eUnvMZVpzy2thbMlyZ2bIeWxhx4FwXcaKdFnGlHZWxZ94U8aseVLGu3pRx895UcTjelO84nxT&#10;vOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8/4oUAf+fGAH/sBQB2MMKAM7RCgDE5RQBueQmCK7k&#10;NBOk4j8gmeBHLY/eTzmF3FZEe9pdTHPZZFRs12taZtZyX2HVeWRc1IJnWNSLalXUlW1S1KBuUNSt&#10;b07VvHBN1tBvTdXocE7M6XJOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOly/5IRAf+nEQDYuQkA&#10;y8YIAMLVCgC36hYDrOonDKLpNBiY6D4kjedHMIPmTjp65VRDceRaSmnkYVBk42hVX+NwWVrjeFxW&#10;44BfU+OJYlDjk2RN5J1lS+SpZ0rltmdJ5cZnSObfZ0rg7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf&#10;7GdK3+xn/5wNANuxBgDKvQcAv8oHALXaCgCq7xkFoPAoD5bwNRuM8D8mgvBHMXnwTjlw71RAaO9a&#10;RmHvYEtd72dPWO9uUlTvdVVR8H1XTvCFWUvwj1tI8ZlcRvGjXkTyr19D8rtfQvPMYEHz52BB8+hg&#10;QfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hg3qcCAMu2BQC9wQUAss8HAKfqDQGd9xwHlPgrEor4NhyB&#10;+UAmePpIL2/6TTZn+lM8YPpYQFv7X0RW+2VHUvtsSU/8cktL/HlNSPyBT0X9ilFD/ZNSQf6cUz/+&#10;plQ9/7FVPf68Vjz+zVY8/s5WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WzrACAL26BACxxwQApdYH&#10;AJv9EAKR/yAJiP8tEoD/ORt2/z8jbf9FKmX/SzBe/1E1WP9XOFP/XTtP/2M+TP9oQEn/bkFG/3VD&#10;Q/98RED/hEY9/4xHPP+USDv/nUk6/6VKOf+tSzj/uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUs4&#10;/7lLvrUCALDAAgCkzgMAl94FAI//FAKG/yMIff8uEHP/NRhq/zweYv9CJFv/SChV/04sUP9UL0z/&#10;WjFI/18zRf9kNUL/ajY//3A3Pf92OTv/fDo5/4M7OP+LPDb/kz01/5o+NP+hPjP/qj8z/6o/M/+q&#10;PzP/qj8z/6o/M/+qPzP/qj8z/6o/sboBAKPIAACW1gAAi/QJAYP/FgJ5/yAGb/8oDGf/MBJf/zcX&#10;WP8+G1L/RB9M/0oiSP9QJET/VSZB/1onPv9fKTv/ZCo6/2krOP9uLDb/dC00/3ouM/+BLzH/iDAw&#10;/48wLv+WMS3/njIt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54ypMIAAJbPAACI3wAAgP8MAXX/&#10;EgJq/xgDYv8hB1r/KQtT/zEPTf84Ekj/PhVD/0QXP/9KGTz/Txo5/1MbN/9YHDX/XB0z/2EeMf9l&#10;HzD/aiAu/3AgLf92ISv/fCIq/4IjKP+IIyf/kCQn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5Ak&#10;/2AlBP9bMAb/YToN/2pBFv9vSh//cVIp/29bMv9rZDr/Z25B/2R6R/9ghEz/XY5Q/1qWU/9Ynlb/&#10;V6VY/1WrWv9UsVv/U7dc/1K+Xf5Rx178UdFf+1DgX/hQ6V/zUe1f7lPwX+hU8V/kVvJf5FbyX+RW&#10;8l/kVvJf5FbyX+RW8l/kVvJf/2AlBP9bMAb/YjkN/2xAFv9xSR//clEp/3FaMv9tYzr/aG1B/2V4&#10;R/9hg03/Xo1R/1uWVP9ZnVf/V6RZ/1aqW/9VsVz/VLdd/lO/Xv1Sx1/8UdNg+lDiYPZR6WDxUu5g&#10;61TvYOVW8WDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg/2ElBP9cMAb/ZTgN/24/Ff90Rx//&#10;dVAo/3RYMf9wYTr/a2pB/2d2SP9jgU3/YItS/12UVf9anFj/WKNa/1eqXP5WsF79VLdf/VO/YPxT&#10;yWH6UtZi+FHkYvNS6mLtVO5i5lbvYuBY8GLbWPFj21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj/2Il&#10;BP9dLwb/ZzYN/3E+Ff93Rh7/eE4o/3dWMf90Xzr/bmhB/2pzSP9mfk7/YolT/1+SVv9cm1r/WqJc&#10;/lipXv1XsGD8Vbdh+1TAYvtTymP5U9pk9VLmZO9U62ToVu5k4VjvZNlZ8GXTWvBm01rwZtNa8GbT&#10;WvBm01rwZtNa8GbTWvBm/2IkBP9eLwb/ajUN/3Q8Ff96RB7/fEwn/3tUMP93XDn/cmVB/2xvSP9o&#10;e07/ZIZT/2CQWP9dmVv+W6Fe/VmoYPxYsGL7Vrhj+lXBZPlUzWX3U95m8lTnZupW62biWe5m2lru&#10;Z9Fb72jMXPBozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBo/2MkBP9fLgb/bTMM/3c6FP99Qh3/gEom&#10;/39SMP98Wzj/d2NB/3BsSP9sd0//Z4JU/2ONWf1gllz8XZ9f+lunYvhZrmT3WLZm9VfAZ/RWy2jx&#10;Vd1o7VbpaeNZ7GjaW+1p0Fzuasld7mvFXu5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5r/2QjBP9h&#10;LQb/cDIM/3s4FP+BQBz/hEkl/4RRLv+BWTf/fGFA/3ZpSP9wc0/7bH9V+GiJWvZkkl7zYZth8V+j&#10;ZPBdq2buW7No7Fq8aupZx2voWdhr5Fnoa9pb62zPXe1tyF7sbsJf7G6+YOxvvmDsb75g7G++YOxv&#10;vmDsb75g7G++YOxv/2UjBP9kKwb/czAM/342E/+FPxv/iUgk/4lPLf+GVzb/gl4+/HxmRvh2cE70&#10;cXtV8G2FWu1pjl/qZZdj6GKfZuZgp2njXq9r4V25bOBcxG3eXNNu2V3mbs5e62/GX+pxv2Hqcbpi&#10;6XK2Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+ly/2YjBP9nKQb/dy4L/4I1Ev+JPhr/jUci/41O&#10;K/+MVTP8iFw89oNkRfF8bE3sd3dU6HKBWuRuimDhapNk3WabaNpko2vWYqxu02C1cNBfv3HOX81y&#10;y1/ic8Rh6HO9Yuh0t2TndLJl53SvZud0r2bndK9m53SvZud0r2bndK9m53SvZud0/2ciBP9qJwX/&#10;eiwK/4Y0Ef+NPRn/kUUg/5JNKP2RUzH2jlo68IlhQuqDaUvlfnRT4Hh9WtpzhmDUbo9m0GuXasxo&#10;n27JZqdxx2Svc8RjuXXCYsZ2wGLad7pk5nezZeV3rmbld6po5XeoaOZ3qGjmd6ho5neoaOZ3qGjm&#10;d6ho5neoaOZ3/2ciBP9tJgX/fSoK/4k0EP+RPBf/lUQe/5dLJviWUi7xlFg26pBeP+SKZ0jdhHFQ&#10;1X15Ws94gmHKc4pnxm+SbMJsmnC/aqJzvGiqdrlntHi2ZsB5tGbQerFn43qraON6p2rjeqNr5Hmh&#10;a+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5/2ghBP9vJAX/gCkJ/4wzD/+UOxb/mUMc/ZtJI/Sb&#10;TyrsmVUz5ZZcO96RZUXUiW1QzIN2Wsd9fmHBeIZovXSObbhxlnK1bp11sWymeK5rr3usart8qmnK&#10;fahq4X2jbOJ8n23ifJxu4nuabuN7mm7je5pu43uabuN7mm7je5pu43uabuN7/2khA/9xIwX/gigJ&#10;/48yDv+XOxT/nEIa+Z5GIPCfTCfon1Iu4J1aNtaVYUTNjmpPxohyWb+CemK5fYJotHmKbrB2knOs&#10;c5p3qHCieqVvq32ibrZ+oG3Ff55u23+bb+B+mHDhfpZx4X2UceJ8lHHifJRx4nyUceJ8lHHifJRx&#10;4nyUceJ8/2khA/90IgT/hSgI/5ExDf+aOhL/nz8X9aJEHeykSiPkpFAp26FXNc+aX0PHk2hPv4xw&#10;WbiHd2Gygn9orX6Gbql6jnOkd5Z4oHWee51zqH6acrOAl3HAgZZy04GTc9+AkXTgf5B04H6PdOF9&#10;j3ThfY904X2PdOF9j3ThfY904X2PdOF9/2ohA/92IAT/hycH/5QwDP+dORH9oj0V8qVBGumoRx/g&#10;qk0l1KRUNMqdXULBl2VOupFtWLKLdWGshnxop4KDbqJ/i3SdfJN4mXmbfJV3pX+Sdq+BkHa9go52&#10;zoKNd96Bi3ffgIp44H+KeOB+injgfop44H6KeOB+injgfop44H6KeOB+/2ogA/94HwT/iSYH/5Yw&#10;C/+fNw/6pDoT76k/F+atRRrcrkokz6hTM8ahXEG9m2RNtJVrWK2PcmCni3looYeBbpuDiHSXgJB4&#10;kn6ZfI58on+Leq2CiHq6g4d6y4OGe96ChXvegYV734CFe+B/hXvgf4V74H+Fe+B/hXvgf4V74H+F&#10;e+B//2sgA/96HgT/iyYG/5gvCv+hNQ33pzgQ7K08E+OyQhbXsUcjy6tSMsGlWkC4n2JMsJlpV6iU&#10;cGChj3dnm4t+bpaIhnORhY54jIKWfIiAn4CEf6qCgX+3g4B/yIR/gN2Df3/egX9/34CAfuB/gH7g&#10;f4B+4H+AfuB/gH7gf4B+4H+AfuB//2wgA/98HAP/jSUG/5ouCf+jMwv0qjQN6bE5D9+3PxLStEYi&#10;x65QMb2oWT+zomBLq51nVqOYbl+clHVnlpB8bZCNg3OLiot4hoiUfIGGnYB+hKiCe4S1g3mExYR4&#10;hd2DeYTegXqD34B6guB/eoLgf3qC4H96guB/eoLgf3qC4H96guB//20fA/9+GwP/jyQF/50sB/6m&#10;MAnwrjEL5bY1C9u8ORHOt0Ugw7JPMLisVz6vp19KpqFlVZ6dbF6XmXNmkJV6bIqSgXKFkIl3gI2R&#10;fHuLm393iqWCdImyg3KJwoNyitqDc4negXSH34B1huB/dYbgf3WG4H91huB/dYbgf3WG4H91huB/&#10;/28eA/+AGwP/kiME/6ArBvqpLAftsiwH4rwxB9XANhDJu0MfvrZNLrSwVjyqq11JoaZkVJmial2R&#10;nnFlipt4a4SYf3F/loZ2eZOPenWRmH5xkKOBbpCvgmyQv4NrkdWCbY/egW+N34Bwi+B/cIvgf3CL&#10;4H9wi+B/cIvgf3CL4H9wi+B//3EcA/+DGQL/lSED/6MpBfatJwXotyYE3sMqA9DDNQ7Ev0EdubpM&#10;La61VDulsFtHm6xiUpOoaVuLpW9jhaJ2an6ffG94nIR0c5qMeW+Zlnxrl6F/aJetgGaXvIFlmNGA&#10;Zpbff2iT4H5qkeF+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+/3UaAv+HGAL/mCAD/6YlA/KyIAPk&#10;vh4C18kiAsrHMw2+w0Acs79KK6m6UzmftlpFlrJhUI2vZ1mFrG1gfql0Z3imem1ypIJybaKKdmih&#10;lHlkoJ98YZ+rfl+gun5foM5+X5/hfWKb4X1jmOJ8Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8/3gY&#10;Av+LFwH/nR0C/aseAuy4FwHeyBEAz80fAsTMMAu4yD4ZrcVIKKPBUTaYvVhCj7lfTYa2ZVZ/s2td&#10;eLFyZHKveWlsrYBuZ6yJcmKqknVfqZ14XKmqelqpuXpZqsx6WKnkeluk5HpdoeR5XaHkeV2h5Hld&#10;oeR5XaHkeV2h5HldoeR5/30VAv+QFAH/oRgB9rEUANnBCwDSzwsAyNIcAbzRLgmxzjsXpstGJZzI&#10;TzORxFY/iMFdSYC/Y1J4vGpZcbpwX2u5d2Rmt39pYbaHbV21kXBZtZxyVrSpdFS0uHRTtct0U7Xk&#10;dFSw53VWrOd1VqzndVas53VWrOd1VqzndVas53VWrOd1/4MSAf+WEQD/qBEA2bgKAM7ECQDH0goA&#10;v9kZAbTYKwep1jkUn9NEIpTQTS+KzVQ7gcpbRHjIYk1xx2lTa8VvWWXEdl5gw35iXMKHZljBkWhV&#10;wZxrUsGobFDBt21PwsptT8LkbE+97G5QuexvULnsb1C57G9QuexvULnsb1C57G9Quexv/4kQAf+d&#10;DgDarwgAzbsIAMTHBwC81gsAs98aAarfKweg3jkSlt1DHozaSyqC2FM1edVaP3HTYUZq0mhMZdFv&#10;UmDQdlZb0H5aV8+HXVPPkV9Qz5xhTs+pY0zPuGNL0MtjTNDlYkrO8mVLyPJmS8jyZkvI8mZLyPJm&#10;S8jyZkvI8mZLyPJm/5INAN6mBADOtAYAwr8GALnMCACw3QwAp+UdA57lLQuU5TkWiuRCIIHjSip3&#10;4lAzb+FYO2ngX0Fj4GZGXt9uSlrfdU5W331RUt+GU0/fkFZN35tXS+CnWEngtVlI4cZZSOHfWUff&#10;8FlG3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVb7ZwEANGtBADCuAUAt8MFAK3RCACk7RABm+0g&#10;BZLtLg6J7DoYgOxDIXbsSipu7FAxZutWN2DrXDxb62RAV+trQ1PrckZQ63pJTeyDS0rsjE1I7JZO&#10;Re2hUEPtrlFC7rxRQe/MUkHv5VJA7fFRQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFR1KUAAMSyAwC2&#10;vAMAq8kFAKDYCACX9BMBj/UkB4f1MQ9+9jsYdPZCIGz2SCdl9k8tXvdVMVn3WzVV92I4UfdoO034&#10;bz1K+HY/R/h+QUT5h0NC+ZFFQPqbRj76pkc8+7FIO/u+STr8z0k5/ONJOfzjSTn840k5/ONJOfzj&#10;STn840k5/ONJx60AALe3AgCqwwIAntAEAJPjCQCM/RgChP4nB3v/MQ9y/zgWaf9AHGL/RiJc/00m&#10;Vv9TKlL/WS1O/18wSv9lMkf/azRE/3E1Qf95Nz//gTg8/4o6Ov+TOzj/nTw2/6c9Nf+xPjT/vj4z&#10;/8o/M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/uLIAAKq9AACdygAAkdgCAIj7DQF//xkCdv8kBm7/&#10;LQxm/zUSX/88F1j/QxtT/0keTv9PIUr/VSRG/1smQ/9gJ0D/Zik+/2sqO/9yKzn/eS02/4EuNP+K&#10;LzH/lDAw/5wxLv+lMi3/rzMs/7czLP+3Myz/tzMs/7czLP+3Myz/tzMs/7czq7gAAJ7FAACQ0gAA&#10;g+AAAH3/DwFy/xYCaP8eBGH/Jwha/y8MVP83EE7/PhNJ/0QWRf9KGEH/Txk+/1UbO/9ZHDn/Xx02&#10;/2QeNP9pHzL/cCAv/3chLf9/Iiv/hyMo/5AkJ/+ZJSb/oSYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/&#10;pyYl/6cmn8AAAJHNAACD2wAAePYCAG//DQFk/xICXP8ZA1T/IARO/ycGSP8vCEP/Ngo//zwMPP9C&#10;Djj/Rw81/0wQM/9RETD/VhIu/1oTLP9fFCr/ZRQo/2sVJv9xFiP/eRci/4EYIP+JGB7/kRkd/5cZ&#10;Hf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZ/1YnBP9RMgX/VjUH/189Dv9kRRb/Zk4f/2RYJ/9hYi//&#10;Xm41/1p5O/9XhD//VI9D/1GYRv9PoEj/TqdK/02uS/9MtUz/S7xN/0rETv9Jzk//Sd5P/0jpUP9I&#10;8lD8SfZQ90v5UPFM+k/rTvtQ6k/7UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ/1YnBP9RMgX/WDQH/2I7&#10;Dv9nRBb/aU0f/2dWJ/9jYC//YGs1/1x3O/9YgkD/VY1E/1OWR/9Qn0n/T6ZL/06tTf9NtE7/TLxP&#10;/0vFUP9Kz1H/SeBR/0nrUf5J8lL5S/dS8035Ue1P+lHmUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lLl&#10;UPpS/1cnA/9SMQX/WjIH/2Q6Dv9qQhb/bEsf/2pUJ/9nXi//Ymg2/150PP9agEH/V4tF/1SVSP9S&#10;nUr/UKVM/0+tTv9OtE//TbxR/0zFUf9L0VL/SuJT/0ntU/tL81P1TPdT7k/4U+hQ+VPhUvpU4FL6&#10;VeBS+lXgUvpV4FL6VeBS+lXgUvpV/1gmA/9UMAX/XTEH/2c4Dv9tQBb/b0ke/25SJ/9qXC//ZWY2&#10;/2FxPP9dfUH/WYhG/1aSSf9UnEz/UqRO/1CrUP9Ps1H/TrtS/03EU/9Nz1T+TOBV+0zrVfhM9FXw&#10;T/dV6VH4VeJS+FbbVPlX2VT5V9lU+VfZVPlX2VT5V9lU+VfZVPlX/1kmA/9XLgX/YC8H/2o2Df9x&#10;PhX/c0ge/3JRJv9vWi7/amM2/2VuPP9hekL/XYVH/1qPSv9XmE3/VaBQ/1SoUv5Sr1P9UbdV/FDA&#10;VvpPy1b4T9xX9U/pV/JP81fqUvZX4VP3WNpV+FnRVvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+FrPVvha&#10;/1kmA/9aLAX/ZC0H/24zDf91PRX/eEYd/3dPJf90WC3/cGA1/2pqPP9mdkL/YoFH/l6LS/tblE/5&#10;WZ1S+FekVPZWrFb1VLRX81O8WPJTx1nwUtVa7FLmWulT8lnhVPVb11b2XM9X913IWfhdx1n4XcdZ&#10;+F3HWfhdx1n4XcdZ+F3HWfhd/1olA/9dKgX/ZyoG/3IyDP95OxT/fEUc/3xNJP96VSz/dV40/29n&#10;PPxqckL5Zn1I9mOHTPNfkFDxXZlT71uhVu1ZqFjrWLBa6le5W+hWw1zmVtFc41bkXN9W8F3VV/Vf&#10;zFn2YMZa9mDAW/Zhvlz2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZh/1slA/9gKAX/aygG/3cwC/9+OhP/&#10;gUMa/4JLIv9/Uyr/e1sz+XZkOvVwbkHxbHlI7WiDTepkjFHnYZVV5V+dWONdpVrhW61c3lq2XtxZ&#10;wF/aWc5g1VniYNFZ72HKWvRiwlz0Y7xd9GS3XvNktl/zZLZf82S2X/Nktl/zZLZf82S2X/Nk/1wk&#10;A/9jJgT/byYF/3svC/+CORH/hkEY/4dJIP+FUSj4glkw8n1gOO13akDocnVH5G5/TeFpiFLdZpFX&#10;2WOZWtVgoV3SX6hgz12xYs1cu2PLXMdkyVzbZcVd62W/XfJmuF/xZ7Ng8WevYfFnrmLxZ65i8Weu&#10;YvFnrmLxZ65i8WeuYvFn/10kA/9mJAT/ciQF/34uCv+HNxD/iz8W/4xHHfmLTyXyiFYt7INdNuZ+&#10;Zz7geHFG23N7TdVug1PQaoxYzGeUXcllnGDGY6Njw2GsZcFgtWe/X8FovV/Qabpg5mm1Ye9qr2Lv&#10;aqtj72qnZO9ppmXwaaZl8GmmZfBppmXwaaZl8GmmZfBp/14jA/9pIgT/diME/4IsCf+LNg7/jz4U&#10;/ZFFG/SRTCLtjlMq5opaMt+FZTvXfm1F0Hh2Tct0f1TGcIdawmyPXr9pl2K7Z59luGWnaLZksGqz&#10;Y7trsWPKbK9j4WyrZO1tpmbtbKNn7WygaO5rn2jua59o7mufaO5rn2jua59o7mufaO5r/18jA/9r&#10;IAP/eSIE/4UrCP+ONAz/kzwS+JZDGO+WSh7nlVAm4JFYLteKYTrOhGpFyH5zTcJ5e1W+dYNbuXGL&#10;YLVukmSybJpnr2qjaqxorGypZ7Zup2fEb6Vn2m+iaOtvnmnsb5tq7G6Za+1tmGvtbZhr7W2Ya+1t&#10;mGvtbZhr7W2Ya+1t/18jA/9uHgP/eyEE/4gqB/+RMgv/lzoP9JpBFeubRxrjm00h2pZVLc+PXjnI&#10;iWdEwYNvTbt+d1W2eX9bsXaHYK1zj2WpcJZopm6fbKNsqG6ga7JwnWvAcZxr0nKabOlxl23qcJRt&#10;63CSbuxvkm7sbpJu7G6Sbuxukm7sbpJu7G6Sbuxu/2EhA/9wHQP/fiAD/4spBv+VMQn7mzgN8J4+&#10;EeegRBbfoEod05pSK8qTXDjCjWRDu4dtTbSCdFSvfnxbqnqEYaZ3i2WidJNpnnKbbZpwpHCXb69y&#10;lW+8c5NvzXOScOZzkHDpco5x6nGNcetwjHHrcIxx63CMcetwjHHrcIxx63CMcetw/2MgA/9yGwP/&#10;gB8D/44nBf+XLwj4njYL7aI7DuSlQBLapEYczp5RKsWXWje9kWJCtYxqTK+HclSpgnlbpH+AYJ98&#10;iGWbeZBql3eYbZN1oXCQc6xzjXO4dItzyXWKdOJ0iXToc4h16XKHdepxh3XqcId16nCHdepwh3Xq&#10;cId16nCHdepw/2UfA/90GgL/gx4C/5AmBP+aLQb0oTQJ6aY3C+CqPQ7Up0QbyaFPKcCbWDa4lWBC&#10;sJBoS6mLb1Ojh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKlzhne1dYR3xXaDeN91g3jodIJ46XOC&#10;eOpxgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpx/2cdA/93GQL/hRwC/5MkA/+dKwXxpDAG5qozCNyu&#10;NwzPqkMaxaVOKLyfVzWzmV9Bq5RmSqSQbVOei3RamIh7YJOFg2WOgotqioCTboZ+nHGCfad0f3yz&#10;dX18w3Z8fdt2fH3odH186HN9fOlyfXzqcX186nF9fOpxfXzqcX186nF9fOpx/2kcAv95GAL/hxsC&#10;/5UjA/ugKQTuqCwE468vBdeyNAvLrUEZwahMJ7ejVTSvnV1Ap5lkSZ+Ua1KZkHJZk415X46KgGSJ&#10;h4hphIWRbYCDmnF8gqR0eYGxdneBwHZ2gdZ2doHndHeB6HN4gOlyeH/qcXh/6nF4f+pxeH/qcXh/&#10;6nF4f+px/2sbAv97FwL/ihoB/5ghAvijJgPqrCcD37QpA9K1MgrHsEAYvKxLJrOnUzOqols+op1j&#10;SJqZaVGUlXBYjpJ3XoiPfmSDjYZpfoqObXqJmHF2h6Jzc4audXGGvXZvh9J2cIfodHGF6HNyhOly&#10;c4TqcXOE6nFzhOpxc4TqcXOE6nFzhOpx/20ZAv9+FgH/jRgB/5seAfSnIgLmsCAB2rohAc24MQnC&#10;tD4XuLBJJK6rUjGlplo9naJhR5WeaE+Om25XiJh1XYKVfGN9k4RoeJCMbHSPlXBwjaBybYysdGqM&#10;u3Vpjc51aY3odGuL6XNtiepxbYjqcW2I6nFtiOpxbYjqcW2I6nFtiOpx/3AXAv+BFQH/kBYB/54a&#10;AfCrGwHithYA070dAci7Lwi9uDwVs7RHI6mwUDCgq1g7mKhfRZCkZk6JoWxVgp5zW32cemF3mYFm&#10;cpeKam6Wk25qlJ5xZpSqc2STuHNjlMtzY5TmcmWS6nFnj+pwZ47qcGeO6nBnjupwZ47qcGeO6nBn&#10;jupw/3MVAv+FEwH/lBQA/KMVAOqwEgDZvgwAzcEbAcLALQe4vToTrrlGIaS1Ty2asVY5kq5eQ4qr&#10;ZEyDqGpTfKVxWXajeF9xoX9jbJ+HaGiekWtknZxuYJyocF6ctnFdnMlxXZzkcF6a63BglutvYZXs&#10;b2GV7G9hlexvYZXsb2GV7G9hlexv/3cSAf+JEQH/mREA86gOANe1CgDPwQoAxsUYALzEKgWywjgR&#10;p79EHp67TSuUuFU2i7VcQISyYkl8r2lQdq1vVnCrdltrqn1gZqiGZGKnj2depppqW6WmbFiltW1X&#10;psdtV6bibFek7Wxan+1sWp7tbFqe7Wxanu1sWp7tbFqe7Wxanu1s/3wQAf+OEAD2ng0A2K0JAM24&#10;CQDHxAgAvsoUALXKJwSryDYPocVBG5fCSyiNv1Mzhb1aPH26YUV2uGdLcLdtUWq1dFZltHxbYLKE&#10;X1yxjmJYsZllVbClZlOws2dSscZnUrHhZ1Gv8WhTqvBoVKnwaFSp8GhUqfBoVKnwaFSp8GhUqfBo&#10;/4IOAP+UDADbpQYAzrEHAMW7BwC9xwcAtdAQAKzQIwOjzzMMmc0/GI/KSCT/4v/iSUNDX1BST0ZJ&#10;TEUAAwmGyFEufcZYOHbEXz9vwmZGacFsS2TAc1Bfv3tUW76EWFe9jVtUvZhdUbykX0+8s2BNvcVg&#10;Tb3gX0y88GFNt/ViTbb1Yk229WJNtvViTbb1Yk229WJNtvVi/4kLAOGcAwDQqgUAxbUFALu/BACy&#10;ywgAq9gNAKPZIAKa2C8JkNY8FIfURh9+0k8pdtBWMm/PXjlozWQ/Y8xrRF7Mc0lay3pMVsqDT1LK&#10;jVJPyphUTcqlVkvKs1dKy8VXScvgVknJ8FhHx/pZSMX7WkjF+1pIxftaSMX7WkjF+1pIxfta95EE&#10;ANSiAgDHrwQAurkDALDEBQCn0AkAn+EQAJjhIQOP4DAJhuA7En3fRBt13k0kbt1VK2fcXDJi22Q3&#10;XdtrO1nacj9V2npDUtqDRU7ajUhM2phKSdqlS0jbs0xH3MRMRtzeTEba7UxE2PlPQ9j7T0PY+09D&#10;2PtPQ9j7T0PY+09D2PtP25oAAMqpAgC7swIAsL0DAKXJBQCb1gkAlOgUAYzpJQSE6DMLe+g8FHPo&#10;RBtr6EsiZOdSKF7nWS1Z52AyVedoNVLnbzhP53c7TOeAPUnniT9H6JRBROifQkLprENB6bpEQOrN&#10;REDq5ERA6PVEQOf4Q0Dn+ENA5/hDQOf4Q0Dn+ENA5/hDzaMAAL2uAQCwuAEApMQCAJnQBQCP4QoA&#10;ifEaAYHxKAV48jIMcPI7E2nyQxli8kofXPNQI1bzVydS814rT/NlLUz0bDBJ9HMyRvR7NEP0hDZB&#10;9Y43PvWZOT32pDo79rA7Ove/PDn4zzw49+g8OPfsPDj37Dw49+w8OPfsPDj37Dw49+w8v6oAALGz&#10;AACkvwAAmMoBAIzYBACE+g4AfPsbAnT7JgVs/DAKZfw4EF79QBVY/kcZU/5NHU//VCBL/1oiSP9h&#10;JUX/ZyZC/20oQP91Kj3/fSs6/4YtOP+RLjb/my80/6YwM/+yMTL/vjIx/9AyMf/WMjH/1jIx/9Yy&#10;Mf/WMjH/1jIx/9Yysq8AAKW6AACYxgAAi9IAAH/fAgB5/xEBb/8ZAmf/IgRg/ywHWv80DFT/PA9P&#10;/0MTSv9JFUf/TxdD/1UZQP9bGz7/YRw7/2YeOf9tHzb/dCA0/30hMf+GIy//kSQt/5slLP+lJiv/&#10;ryYq/7snKf++Jyn/vicp/74nKf++Jyn/vicp/74nprYAAJjCAACLzgAAftsAAHX5BwBr/w8BYv8W&#10;Alv/HgNU/yYFTv8uBkn/NQhF/zwLQf9DDT7/SA47/04QOP9TETX/WBIz/14TMf9kFC7/ahUs/3IW&#10;Kv96Fyf/gxgl/44ZJP+YGiP/oBoi/6obIf+tGyH/rRsh/60bIf+tGyH/rRsh/60bmr4AAIvKAAB+&#10;1wAAcOMAAGf/BABe/w0AVv8SAU//GQJJ/yADQ/8nBD//LgU6/zQGN/86BzP/Pwcw/0QILv9JCSz/&#10;Tgkp/1MKJ/9YCiX/Xgsj/2QLIf9sDB//dA0d/30OG/+HDhn/jw8Y/5kPGP+bEBj/mxAY/5sQGP+b&#10;EBj/mxAY/5sQ/0wqA/9IMwX/TzQG/1Q3CP9aQQ7/XEoW/1pUHf9XYCT/VGsq/1B4L/9NhDP/So82&#10;/0eZOf9GoTv/Rak8/0SwPv9Dtz//QsA//0LJQP9B1UH/QeRB/0HuQv9B9kL/Qf1C/0L/QflE/0H0&#10;Rv9C70f/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C/00pA/9KMgT/UTIG/1c2CP9cPw7/XkkW/11THf9a&#10;XiT/V2kq/1N1L/9QgTT/TY03/0qXOv9Inzz/R6c9/0auP/9FtUD/RL1B/0TGQv9D0UL/Q+JD/0Ps&#10;Q/9D9UP/Q/xD/ET/Q/VH/0PvSP9E60n/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E/00pA/9MMAT/VDEF&#10;/1k0CP9fPQ7/YUcW/2BSHf9dXCT/Wmcr/1ZzMP9TfzT/T4o4/02UO/9LnT3/SqQ//0isQP9Is0H/&#10;R7tC/0bDQ/9GzkT/Rd9E/0XqRf1F80X7RftF90b/RPBJ/0XqSv9G5Uv/R+VL/0flS/9H5Uv/R+VL&#10;/0flS/9H/04pA/9PLgT/Vy4F/10yB/9jOw7/ZUYW/2VQHf9hWST/XWQr/1pwMP9WfDX/U4c5/1CR&#10;PP9Omj//TaJA/0upQv9KsEP/SrdE/0nARf9Iykb9SNtG+kjnR/hI8kf1SPpG8Un/R+pL/0jjTP9J&#10;3k3/St5N/0reTf9K3k3/St5N/0reTf9K/08oA/9SLAT/WiwF/2EvB/9nOg7/akQV/2pOHP9nVyT/&#10;YmEr/15tMf9beDb/V4M6/1SNPf9SlkD/UJ5C/k+lRPxOrUX7TbRH+ky8SPlMx0j2S9RJ80vlSfBL&#10;8EntTPlI6Uz/SuFO/0vaT/9M01D/TdNQ/03TUP9N01D/TdNQ/03TUP9N/1AoA/9VKgT/XSkF/2Ut&#10;B/9sOA3/b0IU/29LHP9sVSP/aF4q/2NpMf9fdDb9XH87+1mJP/lWkkL3VJpE9VOiRvRSqUjyUbFJ&#10;8VC5Su9Pw0vuT89L60/iS+dP7kvkT/hN30/+TtVR/0/OUv9QyVP/UMlT/1DJU/9QyVP/UMlT/1DJ&#10;U/9Q/1EnA/9YJwT/YScE/2osBv9xNgz/dEAT/3RJGv9yUiL/blsp/WhkMPllcDb2YXs7816FQPBb&#10;jkPuWZZG7FeeSOpVpkroVK1M51O1TeVTv07jU8xO4VPfTt1T7U/YUvdR0VP9UspU/lPEVv9Tv1f/&#10;U79X/1O/V/9Tv1f/U79X/1O/V/9T/1InA/9bJQP/ZSQE/24qBv92NAv/ej0R/3pGGP94TyD7dFgo&#10;9m9hL/FrbDbtZ3Y86WOAQOZgikXkXZJI4VuaSt9Zok3dWKpP2leyUNhWvFHVVchS0lXbU85W61PL&#10;VvZVxlb9Vr9Y/Va6Wf1Xtlr9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1X/1MmA/9fIgP/aSED/3MoBf97&#10;Mgr/fzsQ/4BEFvt+TB70e1Ql7nZdLelxaDTkbXI74Gl8QdxlhUbYYo5K1F+WTdFdnVDOXKVSzFqt&#10;VMlZtlbHWcJXxlnQV8JZ5li/WfNZu1r7WbVb+1qwXftarV37Wa1d+1mtXftZrV37Wa1d+1mtXftZ&#10;/1YkA/9iIAP/bSAD/3cmBP9/MAj/hDkN/YZBFPWFSRvuglEi531aKuF4ZDLcc2461G53QdBqgEfM&#10;ZolMyGSRUMVimFPDYKBVwF6oWL5dsVm7XbxbuVzJXLdc4Fy0Xe9csF75Xatf+V2oYPlcpWH5XKVh&#10;+VylYflcpWH5XKVh+VylYflc/1giA/9lHgP/cR8D/3skA/+ELgf/iTYL+Is+Ee+LRhfoiE4e4YRX&#10;Jtl+YTHReGo6y3NzQsZvfEjCbIRNvmmMUbtmk1W4ZJtYtWOjWrNhrFywYLdermDEX6xg2F+pYetf&#10;p2H3X6Jj91+fZPdfnWT4Xp1k+F6dZPhenWT4Xp1k+F6dZPhe/1sgAv9oHAL/dB0C/34jA/+IKwX9&#10;jTQJ85A7DuqQQxTij0oa2opUJdCDXTDJfmc6w3hvQr50eEi5cYBOtW6IUrJrj1avaZdarGefXKll&#10;qF+mZLJhpGS/YqJk0GKgZOdinmX1Yppm9WGYZ/Zglmj2YJZo9mCWaPZglmj2YJZo9mCWaPZg/10f&#10;Av9qGgL/dxwC/4IhAv+LKQT5kTEH75U4C+aWPxDdlEcX0o5RJMqIWy/Cg2Q5vH5sQbd5dEiydXxO&#10;rnKEU6pvi1embZNbo2ubXqBqpGCdaK5jm2i6ZJloy2WXaONklWnzZJNq9GORa/VikGv1YZBr9WGQ&#10;a/VhkGv1YZBr9WGQa/Vh/18dAv9tGAL/ehsC/4UfAv+OJwP1lS4F65k1COGcOwzWmEMWzJNPIsSN&#10;WC69h2E4toJpQbB+cUirenlOp3eAU6N0iFifcZBbm2+YX5huoWKVbatkkmy3ZpBsxmaPbN9mjm3x&#10;ZYxu82SLbvRjim70Yopu9GKKbvRiim70Yopu9GKKbvRi/2EcAv9vFgL/fBoB/4geAf+RJALymSsE&#10;554xBd2gNgnRnEEVx5dNIb+RVi23jF83sYdnQKuCbkilfnZOoHt9U5x4hViYdo1clHSVX5FynmKO&#10;cahli3C0Z4lww2iHcNtnhnHuZoZy8mWFcvNkhHL0Y4Ry9GOEcvRjhHL0Y4Ry9GOEcvRj/2MaAv9x&#10;FQH/fxgB/4ocAfyUIQLunCcC46IsA9ikMgjMn0AUw5pLILqVVSyzkF03rItlP6WHbEegg3NNm4B7&#10;U5Z9gleSeopcjniSYIp2m2OHdaVmhHSxZ4J0wGiAdNVogHXsZ3928mZ/dfNlf3XzZH9182R/dfNk&#10;f3XzZH9182R/dfNk/2UZAv90FAH/gRcB/40aAfmXHgHroCMB36YmAtKnMAfIoz4Tv55JH7aZUyuu&#10;lFs2p49jP6CLakabh3FNlYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfnmvaHt5vWl6edFpeXrqaHp6&#10;8mZ6efJlennzZHp582R6efNkennzZHp582R6efNk/2cXAv92FAH/hBYB/5AXAfWbGgHnpB0B26sf&#10;Ac6qLwbEpj0SuqFIHrKdUSqqmFk0opRhPpyQaEWWjG9MkIl2UouGfVeGhIVbgoKNX36Al2N6f6Fm&#10;d36saHV9u2lzfs5pc37oaHR+8WZ0ffJldXzzZHV882R1fPNkdXzzZHV882R1fPNk/2kWAf94EwH/&#10;hxQA/5MVAPGeFQDjqBYA1a4bAcqtLQbAqTsRtqVGHa2hUCmlnFgznphfPJeUZkSQkW1Li450UYaM&#10;e1aBiYNbfIeLX3iGlGJ0hJ9lcYOqZ2+DuGltg8tpbYPmaG6D8mZvgvJlcIHzZHCB82RwgfNkcIHz&#10;ZHCB82RwgfNk/2sUAf97EgH/ihIA/5YSAO2iEADerQ4A0LEZAMWwKwW7rTkPsqlEG6mlTiegoVYy&#10;mZ1eO5KaZEOLl2tKhpRyUICSeVV7j4Bad42JXnKMkmFuipxka4moZ2mJtmhnichoZ4njZ2iJ8mZp&#10;h/NlaobzZGqG82RqhvNkaobzZGqG82RqhvNk/24SAf9+EAD/jRAA95oOANunCgDTsAsAyrQWAMC0&#10;KQS2sTcOra5DGqSqTCWbplUwk6NcOYygY0GGnWlIgJpwTnuYd1N2ln5YcZSGXGySkGBokZpjZZCm&#10;ZWOQtGZhkMZmYZDhZmGQ8mVjjvNkZIz0Y2SM9GNkjPRjZIz0Y2SM9GNkjPRj/3EQAf+CDwD/kQ0A&#10;3p8JANOqCQDMswkAxLgTALq4JgOxtjUMp7NBGJ6vSiOWrFMujqlaN4emYT+ApGdGeqFuTHWfdVFw&#10;nXxVa5yEWmaajl1jmZhgX5ikYl2YsmRbmMNkW5jeY1uY8GNclfViXpP1Yl6T9WJek/ViXpP1Yl6T&#10;9WJek/Vi/3UOAP+GDQDrlggA1aMHAMytCADFtgcAvbwRALS9IwKruzIKobk/FZi2SCCQs1EriLBY&#10;NICuXzx6q2ZDdKlsSG+oc05qpnpSZaWCVmGjjFpdopZcWqKiX1ehsGBWocFgVaLcYFWh72BWn/df&#10;V5z3X1ec919XnPdfV5z3X1ec919XnPdf/3oMAP2LCQDamwQAzqcGAMSwBgC8uQQAtcEOAKzCIAGk&#10;wTAImr88E5G9Rh2Juk8ngbhWMHq2XThztGQ/brJqRGixcUlksHlNX66BUVutilRYrZVXVKyhWVKs&#10;r1tQrMBbUKzaWk+r7ltPqvpbUab6W1Gm+ltRpvpbUab6W1Gm+ltRpvpb/4AJAOGSAQDRoAQAxqsF&#10;ALy0BACzvQMAq8cLAKTJHAGcyCwGk8c5D4rFRBmBw00jesFULHO/WzNtvmI5Z7xpPmK7cENeundH&#10;WrmAS1a5iU5TuJRQULigUk24rlRMuL9US7nYVEu37VRKtvlVSrP+Vkqz/lZKs/5WSrP+Vkqz/lZK&#10;s/5W+ocCANaYAADJpQMAva8DALO4AQCpwgQAoc0IAJrQFgCS0CgEis82DIHOQRV5zEoecstSJmzK&#10;Wi1myWEyYchoN1zHbzxYxnY/VcZ/Q1HFiUVOxZRIS8WgSknFrktIxb9LR8bYS0fF7UtGw/lNRcL/&#10;TkXC/05Fwv9ORcL/TkXC/05Fwv9O35AAAMyfAAC/qgEAs7MBAKm9AgCfxwUAltIJAI7aEgCI2yQC&#10;gNoyCHjZPhBx2EgYatdQH2TWWCVf1V8qW9RnL1fUbjNT03Y2UNN/OUzTiDtK05Q+R9OgP0XUrkBE&#10;1L9BQ9XYQETT7EBC0vZCQdH+REHR/kRB0f5EQdH+REHR/kRB0f5E0ZgAAMOlAAC1rgAAqbgAAJ7D&#10;AgCUzQYAitkKAITjGAF95CYDdeQyCG7jPA9n40UVYeNNG1zjVSBX410kVONkJ1DiaypN4nMtSuN8&#10;MEjjhjJF45A0Q+OcNUHkqTZA5Lg3P+XLNz/l5Dc/4/M2PeL7OD3i+zg94vs4PeL7OD3i+zg94vs4&#10;xqEAALerAACqtAAAnr4AAJPJAgCI1AYAf+4OAHntGwFx7ScDau4yCGTuOw1e7kMTWO5LF1PuUhpQ&#10;71keTO9gIEnvZyNH728lRPB3J0HwgCk/8IoqPfGVLDvxoS058q4uOPK+Lzfz0C838+cvNvHzLzbx&#10;8y828fMvNvHzLzbx8y828fMvuacAAKuwAACfuwAAksYAAIbQAQB73QUAdPcRAG33HAFm+CYDX/gv&#10;Blr5OApU+UAOUPpHEUz6ThRI+1UWRftbGEL7YhpA/GgcPfxwHTr9eB84/YIgNv2NIjT+mCMy/qQk&#10;Mf+xJTD/vyYv/88mLv/jJi7/4yYu/+MmLv/jJi7/4yYu/+Mmra0AAJ+3AACSwgAAhs0AAHnaAABw&#10;8ggAaP8RAGH/GgFa/yMDVP8rBE//MwZK/zsIRv9CC0P/SQ1A/08OPf9VEDr/WxE4/2ETNf9oFDP/&#10;bxUw/3gWLv+CFyz/jRkq/5kaKf+kGij/rxsn/7ocJv/HHCb/xxwm/8ccJv/HHCb/xxwm/8ccobQA&#10;AJO/AACGygAAeNYAAGziAABj/AcAXP8PAFX/FgFP/x4CSf8mA0T/LgRA/zQFPP87Bjn/QQc2/0YI&#10;M/9MCDH/UQku/1cKLP9dCir/ZAso/2wMJf91DSP/fw4h/4oPIP+VEB7/oBAe/6gRHf+xER3/sREd&#10;/7ERHf+xER3/sREd/7ERlbwAAIbHAAB50wAAa+AAAF7tAABW/wMAT/8MAEn/EgFD/xkBPv8gAjn/&#10;JwM1/y0DMv8zBC7/OAQr/z0FKP9CBSb/RwUk/0wGIv9RBiD/VwYd/14HG/9lBxn/bggX/3gIFf+D&#10;CBP/jQkT/5YJEv+eCRL/ngkS/54JEv+eCRL/ngkS/54J/0ItA/9CMgT/SDIE/0w2Bv9OPAj/UEcO&#10;/1BSFf9OXxr/S2sf/0h3JP9Fgyf/Qo4q/0GXLP8/oC7/P6cv/z6uMP89tTH/Pbwy/zzFMv88zjP/&#10;O98z/zvqNP878zT/O/s0/zz/M/48/zP8Pf809j//NfU//zX1P/819T//NfU//zX1P/81/0MsA/9E&#10;MAT/SjAE/040Bv9ROgj/U0YO/1JRFf9RXRr/Tmkg/0t0JP9IgCj/RYsr/0OVLf9CnS//QaUw/0Cs&#10;Mf8/szL/P7oz/z7CNP8+zDT/Ptw1/z3oNf898TX/Pvo1/T7/Nfs//zT4P/828kH/N/BB/zfwQf83&#10;8EH/N/BB/zfwQf83/0QsA/9HLgP/TS4E/1EyBf9UOQj/V0QO/1ZPFf9UWhv/UWYg/05yJf9LfSn/&#10;SIgs/0aSLv9FmzD/RKIy/0OpM/9CsDT/Qrc1/0G/Nv9ByTb/QNc3/0DlN/1A8Df6QPg390H/NvZB&#10;/zfyQf847EP/OepE/znqRP856kT/OepE/znqRP85/0UrA/9JLAP/UCwE/1UvBf9ZNwj/XEIO/1tN&#10;Ff9YVxv/VmMg/1JvJf9Peir/TIUt/0qPMP9ImDL/R580/0amNf9FrTb/RbQ3/0S8OP5Exjj8RNI5&#10;+UPiOfZE7jnzRPc58UT/Oe9E/zrrRf875Eb/PONG/zzjRv8840b/PONG/zzjRv88/0YrA/9NKQP/&#10;VCkE/1ksBf9eNQf/YUAN/2FKFP9eVBr/Wl8g/1drJv9Udir/UYEu/06LMf5MlDT8S5w1+0qjN/pJ&#10;qjj4SLE590i5OvZHwjv1R8078kffO+5H7DvrSPY76Uf/PedH/z7hSP8/2kr/QNhK/0DYSv9A2Er/&#10;QNhK/0DYSv9A/0cqA/9QJwP/WCYD/14qBP9jMwf/Zj0N/2ZHE/9kURr/YFsg/1xnJv1Zciv6Vn0v&#10;+FOHM/ZRkDX0UJg38k6fOfFNpjvvTK087ky1PexLvj3rS8o+6UvcPuVM6j3iS/U/30v+QdxK/0LU&#10;TP9DzU3/Q8tO/0PLTv9Dy07/Q8tO/0PLTv9D/0ooA/9UJAP/XCMD/2MoBP9oMAb/bDsL/2xEEv9q&#10;Thn+Zlgf+WFiJfVebSvyW3gw71iCNOxWizfqVJQ56FObO+ZRoz3lUao+41CyP+FPu0DgT8dA3k/Y&#10;QdlP6EHUT/RD0E7+Rc5O/0bIUP9GwlH/R8BR/0fAUf9HwFH/R8BR/0fAUf9H/00lAv9XIQL/YCAD&#10;/2gmA/9uLgX/cjgK/3JBEP1wSxf3bVQd8mheJO1kaSrpYXQw5V5+NOJbhzjgWY873VeXPttVn0DY&#10;VKZC1VOuQ9JSt0TQUsJFzlLQRstS5UbIUvJIxVL9ScJS/0q8VP9Kt1X/SrZV/0q2Vf9KtlX/SrZV&#10;/0q2Vf9K/1AjAv9bHgL/ZB4C/20kA/9zKwT/dzUI/ng+DvZ3RxTwdFAb6m9aIuRrZSngZ28v22N5&#10;NdZggjrSXYo+z1uSQcxZmkPKWKFFyFepR8ZWsknEVrxKwlXJS79V30u8Vu5MuVb6TbdW/02yWP9N&#10;rln/TaxZ/02sWf9NrFn/TaxZ/02sWf9N/1MgAv9eHAL/aBwC/3EiAv94KAP/fDEH+H46C/B9QxHp&#10;ekwY4nZXH9xyYSjUbWsvz2l0NstlfTvHYoVAxGCNQ8FelUa/XZxIvFukS7parUy4WbdOtlnDT7RZ&#10;1U+xWupQrlr3UKxa/1CoW/9QpFz/UKRd/0+kXf9PpF3/T6Rd/0+kXf9P/1YeAv9hGQL/bBoC/3Ug&#10;Av98JQP9gS4F84Q3CeqEPw7igUgV231THdF3XSfLcmcwxm5wN8JqeDy+Z4BBumWIRbdjkEi0YZhL&#10;sl+fTa9eqE+tXbJRq12+UqldzlOmXeVTpF70U6Je/1OfX/9SnGD/Uptg/1KbYP9Sm2D/Uptg/1Kb&#10;YP9S/1gcAv9kFwH/cBkB/3kdAf+AIwL4hioD7YkyBuSKOwrciEUS0YJQHMp9WibEeGMvvnNsN7lv&#10;dD21bHxCsmqERq5njEqrZZNNqGSbT6VipFKjYa5UoWG5VZ9hyFadYeFWm2LxVZli/VWXY/9UlWT/&#10;VJRk/1OUZP9TlGT/U5Rk/1OUZP9T/1oaAv9nFQH/cxcB/30bAf+EIAHziiYC6I4uBN+QNgfUjEER&#10;y4dNG8SCVya9fWAvt3hpNrJ0cT2ucXhCqm6AR6ZsiEqjao9OoGiYUZ1noFOaZqpVmGW1V5VlxFiU&#10;ZdtYkmbvV5Fm/FePZ/5Wjmf+VY1o/lWNaP5VjWj+VY1o/lWNaP5V/1wYAf9pEwH/dhYB/4AZAf2I&#10;HQHvjiIB5JMpAtqUMQbOkD8PxotLGr6GVSW3gV4usX1mNqx5bjyndnVCo3N9R59whEucboxOmGyU&#10;UpVrnVSSaqdXkGmyWY1pwFqMadVaimrsWYpq+liJa/1Xh2v9Vodr/laHa/5Wh2v+Vodr/laHa/5W&#10;/14XAf9sEgH/eBQB/4MXAPmLGgDrkh0B4JgjAdOYLwXKlD0OwY9JGbmKUySyhlstrIFkNaZ+azyh&#10;enJCnXd6R5l1gUuVc4lPkXGRUo5vmlWLbqRYiG2vWoZtvVuEbdBbg27pWoNu+FmCb/xYgm/9V4Jv&#10;/VeCb/1Xgm/9V4Jv/VeCb/1X/2AVAf9uEQH/exMA/4YUAPaPFgDnlhgA25wcAM+bLQTFlzsNvJNH&#10;GLSOUSOtilksp4ZhNKGCaTucf3BBl3x3RpN5fkuPd4ZPi3WOUohzl1WEcqFYgnGsWn9xulx+ccxc&#10;fXLnW31y9lp8cvxZfHL8V3xy/Vd8cv1XfHL9V3xy/Vd8cv1X/2IUAf9xEQH/fREA/4gSAPKSEgDj&#10;mhIA1Z8ZAMqeKwTBmzkMuJdFF7CSTyKpjlgroopfM5yGZzqXg25AkoB1RY1+fEqJfIROhXqMUoJ4&#10;lVZ+d59Ye3aqW3l1uFx3dcpcd3blXHd39Vp3dvtZd3b8WHd2/Fd3dvxXd3b8V3d2/Fd3dvxX/2QS&#10;Af9zEAD/gBAA/4sQAO+VDgDfng0A0KIXAMahKQO9njcLtJpDFqyWTSCkklYqnY5eMpeLZTmSiGxA&#10;jYVzRYiDekqEgIFOgH+KUnx9k1V4fJ1YdXuoW3N6tlxxesdccXriXHF781pxe/tZcnr8WHJ6/Fhy&#10;evxYcnr8WHJ6/FhyevxY/2cRAf91DwD/gw4A9I4NANuZCgDUoQsAzKQVAMKkJwO4ojYKsJ5CFaea&#10;TB+gl1QpmZNcMZOQYziNjWo/iIpxRIOIeEl+hn9NeoSIUXaCkVVzgZtYb4CmWm1/tFxrf8Vca4Df&#10;XGuA8lprgPtZbH78WG1+/FhtfvxYbX78WG1+/FhtfvxY/2kQAf94DgD/hQwA4pIIANWbCQDOowkA&#10;x6gSAL2oJQK0pjQJq6JAE6OfSh6bm1InlJhaMI6VYTeIkmg9gpBvQ36Odkh5jH1MdYqFUHGIjlRt&#10;h5lXaoakWWeFsVtlhcJbZYXcW2WF8FpmhftZZ4P8WGeD/Fdng/xXZ4P8V2eD/Fdng/xX/2wOAP97&#10;DADyiQkA2ZUGAM+eCADJpggAwasQALirIgKvqjIIpqc+Ep6kSByWoVElj55YLoibXzWCmWY8fZZt&#10;QXiUdEZzkntLb5CDT2uPjFJnjpZVZI2iWGGMr1lfjMBaX4zZWV+M7llfjPtYYYr9V2GJ/Vdhif1X&#10;YYn9V2GJ/Vdhif1X/28MAP9/CQDfjQMA0pgGAMqiBgDCqQYAuq8OALKwIAGpri8Goaw8EJipRhqR&#10;p08jiaRWLIOiXTN9n2Q5d51rP3KbcURumnlIaZiBTGWXilBhlZRTXpWgVVuUrVdalL1YWZTUV1mU&#10;7FdZk/lWW5H+VVuQ/lVbkP5VW5D+VVuQ/lVbkP5V/3MJAPWEBADYkQMAzJwFAMOlBQC7rQQAs7MM&#10;AKu1HAGjtCwFm7I5DpKwRBeKrU0gg6tUKX2pXDB3p2I2caVpPGykb0FoondFZKF/SV+fiExcnpJP&#10;WJ6eUladq1NUnbxUU53RVFOd61NTnPhTVJr/U1SZ/1NUmf9TVJn/U1SZ/1NUmf9T/3gGAOGJAADQ&#10;lgIAxqEDALypAwCzsAEAq7gIAKS6GACcuikDlLk2C4y3QRSEtUodfLNSJXaxWixwr2Aya65nOGat&#10;bjxiq3VAXqp9RFqphkhWqJFKU6idTVGnqk5PqLpPTqjPT06n6U9NpvdPTaX/T06k/09OpP9PTqT/&#10;T06k/09OpP9P+n8AANiOAADJmwEAvqUCALStAQCrtQAAob8EAJvBFACUwSUCjMAzCIS/PhF8vUgZ&#10;dbxQIW+6WCdquV8tZbhlMmC3bDZctnQ6WLV8PlW0hUFRtJBETrOcRkyzqUhKs7lISbTOSEmz6UhI&#10;sfZJSLD/Skiw/0pIsP9KSLD/Skiw/0pIsP9K4oYAAM6UAADCoQAAtqkAAKuxAAChugEAmMMFAJDJ&#10;EACKySABg8kvBXvIOw10x0UUbsZOG2jFViFjxF0nXsNkK1rCay9WwXIzU8F7Nk/AhDlMwI88SsCb&#10;PkfAqD9GwLhARcDNQEXA6D9EvvZBQ73/QkO8/0NDvP9DQ7z/Q0O8/0NDvP9D1o0AAMabAAC4pQAA&#10;ra4AAKK2AACYvwIAjcgGAIPRCwB/0hoAedIqA3LSNwhs0UIPZtFLFWHQUxpcz1sfWM9iI1TOaSdR&#10;znEqTc56LUrOgzBIzo4yRc6aNEPOqDVCzrg2Qc/NNUHO6DVAzfU3P8v+OT7L/zk+y/85Psv/OT7L&#10;/zk+y/85ypYAALyiAACvqgAAo7MAAJi8AACNxgMAgs8HAHjZCwBz3hgAbt4mAmjeMwVi3j4KXd5I&#10;D1neUBRV3lgXUd5gG07eZx5L3W8gSN54I0begSVD3ownQd6YKT/epio+37UqPeDIKj3f4yo83fEr&#10;O9z7LTrc/S463P0uOtz9Ljrc/S463P0uwJ8AALGnAACksAAAmLoAAI3DAACBzQIAdtcHAG7oDwBp&#10;6BsBY+gnAl7pMgVY6TsIVOlEDE/qTA9M6lMSSepbFUbqYhdE62oZQetyGz/rex0864YeOuyRIDjs&#10;niE37awiNu27IzXuzyM07uYjNOv1IzTr+CM06/gjNOv4IzTr+CM06/gjs6UAAKatAACZtwAAjcEA&#10;AIDLAAB11QEAaeEGAGTzEQBe8xwBWfQmAlT0MARP9TgGS/VACEf2RwpE9k4MQfdVDj/3XA8892MR&#10;OvhqEzf4cxQ1+H0WM/mIFzH5lBgv+qEZLvqvGi37vhos+88bK/vnGyv76xsr++sbK/vrGyv76xsr&#10;++sbqKoAAJq0AACNvwAAgMkAAHTTAABn3gAAXvIIAFn+EQBT/xoBTv8jAkn/KwNF/zMEQf86BT7/&#10;QQY7/0cHOP9OCDX/VAkz/1oJMf9hCi//aQss/3IMKv99DSj/iA4m/5UPJf+hECT/rhEj/7oSIv/K&#10;EiL/0BIi/9ASIv/QEiL/0BIi/9ASnLIAAI68AACBxwAAc9EAAGfdAABZ4wAAU/0GAE3/DgBI/xYA&#10;Q/8eAT//JgI6/y0CN/8zAzP/OQMw/z8ELv9EBCv/SgUp/1AFJ/9WBiT/XQYi/2UHIP9uBx3/eQgb&#10;/4UIGv+SCRn/ngkY/6gJF/+zCRf/twkX/7cJF/+3CRf/twkX/7cJkLoAAILFAAB00AAAZ9wAAFjj&#10;AABN8AAAR/8CAEL/DAA8/xEAOP8YATT/HwEw/yUBLP8rAin/MAIl/zUCI/86AiD/PwMe/0QDHP9J&#10;Axn/TwMX/1YEFf9eBBL/aAQR/3IFD/9+BQ7/igUO/5QFDf+eBQ3/ogUN/6IFDf+iBQ3/ogUN/6IF&#10;/zkvAv88MAP/QTED/0Q0BP9EOgb/REUI/0VRDP9DXRH/QWkW/z52Gf88gRz/Oowe/zmWIP84niH/&#10;N6Uj/zerI/82siT/Nrkl/zbAJf81yib/Ndcm/zXlJv817yb/Nfgm/zb/Jv42/yb8Nv8m/Db/J/o2&#10;/yj6Nv8o+jb/KPo2/yj6Nv8o/zkvAv8+LwP/RC8D/0YyBP9IOAb/SEMI/0hPDf9HWxL/RGcW/0Jz&#10;Gv8/fx3/PYof/zyTIf87myP/OqIk/zmpJf85sCb/OLYm/zi+J/84xyf/ONMo/zjjKP847Sj+OPco&#10;+zj+J/k5/yf4OP8p+Dj/KvY4/yr2OP8q9jj/KvY4/yr2OP8q/zovAv9BLAP/RiwD/0ovBP9MNwX/&#10;TUEI/0xMDf9LWBL/SGQX/0ZwG/9DfB7/QYcg/z+QI/8+mCT/PaAl/z2mJv88rSf/PLQo/zu7Kf87&#10;xCn/O88p/jvgKvs76yr4O/Up9jz+KfQ8/yrzO/8r8jv/LO87/y3vO/8t7zv/Le87/y3vO/8t/zwt&#10;Av9EKQL/SikD/04sBP9RNAX/Uj4I/1JKDf9QVRL/TWEX/0ptG/9IeB//RYMi/0ONJP9ClSb/QZ0n&#10;/0CjKP9Aqin+P7Eq/T+4K/w/wSv6P8sr9z/cLPU/6SzxP/Qr7z/9LO0//y3sPv8v6z7/MOc//zDn&#10;P/8w5z//MOc//zDnP/8w/0AqAv9IJgL/TiYD/1IpA/9WMgX/VzwH/1dHDP9VURL/Ul0X/1BpHP9N&#10;dCD/Sn8j/UiJJvtHkSj6Rpkp+EWgKvdEpyv1RK0s9EO1LfNDvS3yQ8gu8EPXLuxD5y7pRPMt5kP8&#10;MORC/zHjQv8y4UL/M9xD/zTcQ/803EP/NNxD/zTcQ/80/0MnAv9LIwL/UiIC/1gnA/9cLwT/XTkH&#10;/15DDP9bThH/WFgX/lVkHPpSbyD3UHok9E2EJ/JMjSnwSpUr70mcLe1Joy7sSKov6kexL+lHujDn&#10;R8Uw5kfSMOJI5TDfR/Iy20f7NNhG/zXVRv820kb/N81I/zfNSP83zUj/N81I/zfNSP83/0YkAv9P&#10;IAL/Vh8C/10kA/9hLAT/YzUG/2RAC/9iShD6XlQW9VtfHPFYayDuVXUl61N/KOhRiCvmT5Et5E6Y&#10;L+JNoDDhTKcx30yuMt1LtzPbS8I02UrPNdVL5DXQS/A2zUr7OMpK/zrISv86xkv/O8FM/zvBTP87&#10;wUz/O8FM/zvBTP87/0ohAv9THQL/WxwC/2IiAv9nKQP/aTIF/2o8CfloRg/yZVAV7WFbGuheZiDk&#10;W3El4Vh7Kd5WhCzbVIwv2FKUMtRRmzTSUKM10E+qN85OsjjMTrw5yk7JOshO3TrET+07wU75Pb5O&#10;/z28Tv8+uk//PrZQ/z62UP8+tlD/PrZQ/z62UP8+/00eAv9WGgH/XxoB/2cgAv9sJgL/by4E+XA4&#10;B/JvQgzrbEsS5WlXGd9lYh/aYWwl1F12KtBbfi/NWYcyylePNchWljfGVJ05xFOlO8FTrTy/Urc+&#10;vVLDP7xS0z+5Uug/tVL2QbNS/0GxU/9Br1P/QaxU/0GsVP9BrFT/QaxU/0GsVP9B/1AcAf9aFwH/&#10;ZBgB/2wdAf9xIwL9dSoD83YzBet2PQrjc0cP3G9TF9RrXh/OZmcmymNxK8ZgeTDCXoE0v1yJN71a&#10;kTq6WZg8uFigPrZXqEC0VrJCsla9Q7BVzEOtVuNEq1bzRKhX/kSnV/9EpVj/RKJY/0SiWP9Eolj/&#10;RKJY/0SiWP9E/1MZAf9dFAH/aBYB/3AaAf92IAH3eiYC7XwuA+R8OAfcekQN0nVPFstwWh7GbGMm&#10;wWhsLL1mdTG5Y301tmGEObNfjDywXZQ/rlybQatbpEOpWq1Fp1q4RqVZx0ejWt5HoVrvR59b/Eed&#10;W/9Hm1z/Rppc/0aaXP9Gmlz/Rppc/0aaXP9G/1UXAf9gEgH/axQB/3QXAP96HAHyfyIB54EpAt6C&#10;MwTTf0AMy3pMFcR2Vh6+cWAluW5oLLRrcTKxaHk2rWaAOqpkiD2nYo9ApWCXQ6JfoEWfXqlHnV60&#10;SZtdwkqZXdZKl17sSpZf+kmVX/9Jk2D/SJJg/0eSYP9HkmD/R5Jg/0eSYP9H/1gVAf9jEQH/bhIA&#10;/3cVAPt+GADtgx0A4ocjAdaHLgPMgz0LxX9JFL17Ux23dl0lsnNlLK1vbTKpbXU3pmp8O6JohD6f&#10;ZoxBnGWURJljnEeXYqZJlGKwS5JhvkyQYdBMj2LoTI5j+EuNY/9KjGT/SYtk/0mLZP9Ji2T/SYtk&#10;/0mLZP9J/1oTAf9mEAD/cREA/3oSAPeCFADohxcA3YscANCLLAPHiDsKv4RHE7h/URyxe1okrHdi&#10;K6d0ajGjcXI2n295O5ttgD+Ya4hClWmQRZJomUiPZqJKjGatTIpluk2IZcxOh2bmToZn9kyGZ/9L&#10;hWj/S4Ro/0qEaP9KhGj/SoRo/0qEaP9K/1wSAf9oDwD/dBAA/30QAPOFEADkixEA1o8XAMuOKgLC&#10;jDgJuohEErOETxusf1gjp3xgK6F4aDGddW82mXN2O5VxfT+Sb4VCjm2NRYtslkiIa6BLhWqqTYNp&#10;t06BachPgGrjT4Br9E5/a/9Mf2v/S39r/0t/a/9Lf2v/S39r/0t/a/9L/14QAf9rDgD/dg4A+4AN&#10;AOqIDQDbjwwA0JIVAMeSJwK+jzYItoxCEa6ITRqohFYiooBeKpx9ZTCXemw1k3dzOo91ez6Mc4JC&#10;iHKLRoVwk0mCb51Mf26oTn1utU97bcZQem7gUHlv8k55b/5NeW//THlv/0t5b/9LeW//S3lv/0t5&#10;b/9L/2APAP9tDQD/eQwA7oMLANuLCQDUkQoAzJUTAMKVJQK5kzQHsY9BEKqMSxmjiFQhnYRcKZeB&#10;Yy+Sfmo1jnxxOYp6eD2GeIBCg3aIRX91kUl8c5tMeXKmTnZys1B1csNQc3LdUHRz8E90c/1NdHP/&#10;THRz/0x0c/9MdHP/THRz/0x0c/9M/2IOAP9vDAD8ewoA3oYGANWOCADPlAkAx5gRAL6YIwG1ljIG&#10;rZM/D6aQSRifjFIgmIlaKJOGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXp5j0l2eJlMc3ekTnF3sVBv&#10;dsFQbnfZUG53709ud/xObnf/TW93/0xvd/9Mb3f/TG93/0xvd/9M/2QNAP9yCgDwfgYA2ogFANCQ&#10;BwDKlwgAwpsQALmbIQGxmjAGqZc9DqGURxeakVAflI1YJ46LXy2JiGYzhIZtOICEdD17gntBeICE&#10;RXR/jUhxfZdLbXyiTmt8r09pe75QaHzVUGh87U9pfPtOaXz/TWp7/0xqe/9Manv/TGp7/0xqe/9M&#10;/2YKAP91CADhgQIA1IsFAMuTBgDEmgYAvZ4OALWfHwGsni4FpJs7DJ2YRRWWlU4ej5NWJYmQXSyE&#10;jmQyf4trN3qKcjx2iHlAcoaBRG+Fikdrg5VKaIKgTWWBrE5jgbxPYoHRT2KB605jgflNY4H/TGSA&#10;/0tkgP9LZID/S2SA/0tkgP9L/2kIAPt4BADchAEAz48EAMaXBQC/nQUAt6EMAK+jHACnoiwEn6A5&#10;C5ieQxSRm0wciphUI4SWXCp/lGIwepJpNXWQcDpxjnc+bY1/QmmLiEZlipJJYomeS1+Iqk1eiLpO&#10;XIjOTl2I6U1dh/hMXYf/S16G/0tehv9LXob/S16G/0tehv9L/20FAOp8AADViAAAypIDAMGaAwC5&#10;oAMAsaYJAKmnGQCipykDmqU2CZKjQRKLoUoahJ9SIX6dWih5m2AudJlnM2+XbjhrlnU8Z5R9QGOT&#10;hkNgkZBGXJGcSVqQqUtYkLhMV5DMTFeQ50tXj/dKV47/SliO/0lYjv9JWI7/SViO/0lYjv9J/3EB&#10;AOCAAADPjAAAxJYCALueAgCypAAAqaoFAKKsFQCbrCYClKs0B4yqPw+FqEgXfqZQHnikWCVzol4r&#10;bqFlMGqfbDRlnnM5YZ17PF6bhEBamo5DV5maRVSZp0dSmbZIUZnKSFGY5khRl/VIUZf/R1GW/0dR&#10;lv9HUZb/R1GW/0dRlv9H9ncAANiFAADJkQAAv5sBALSiAACrqAAAobAAAJqyEQCUsyIBjbIwBYWx&#10;PAx+r0YUeK5OG3KsViFtq1wnaKljLGSoajBgp3E0XKZ5OFilgjtVpIw+UaOYQE+jpUJNo7RDTKPI&#10;Q0yj5ENLofRDS6D/REug/0RLoP9ES6D/REug/0RLoP9E430AAM+LAADClgAAt58AAK2mAACjrQAA&#10;mbUAAJC5DgCLuh4BhLotA325OQl3uEMQcbZMF2u1Ux1mtFoiYrNhJl6yaCtasW8uVrB3MlOwgTVP&#10;r4s4TK+XOkqupDxIrrM9R67HPUeu4zxGrfM9Rqv+PkWr/z9Fq/8/Rav/P0Wr/z9Fq/8/2oMAAMeR&#10;AAC7nAAAr6QAAKWrAACasgAAkLoBAIbBCQCBwhgAe8IoAnXCNQZvwUAMacBJEmS/URdfvlgcW75f&#10;IFe9ZiRUvG4nUbx2Kk27fy1Ku4owSLuWMkW7ozRDu7I0QrvFNUO74jRCufM1Qbj9N0C3/zdAt/83&#10;QLf/N0C3/zdAt/83zosAAL+YAACyoQAAp6kAAJywAACRuAAAhsACAHvIBwB0yxIAcMwiAWvLMANm&#10;yzwHYctFDFzKThFYylYVVMpdGVHJZBxOyWwfS8l0IkjIfiRFyIgnQ8iVKEHIoio/yLErPsnEKz7J&#10;4So+x/IrPcb8LTzF/y48xf8uPMX/LjzF/y48xf8uxJMAALafAACppgAAna4AAJK3AACGvwAAe8cD&#10;AHDPBwBn1g0AZNcaAGDYKgFc2DYDWNhBBlTYSgpQ2FINTdhaEErXYhNH12kWRddyGELXfBpA2Icc&#10;PdiTHjzYoR862bAgOdnDIDnZ3yA51+8gONX5IjfU/yM31P8jN9T/IzfU/yM31P8juZwAAKukAACf&#10;rAAAk7UAAIe+AAB7xgAAcM4DAGXWBwBd4w4AWuMbAFbjJwFS5DICTuQ8BErkRAZH5U0IReVVCkLl&#10;XAxA5WQOPuZsEDvmdhI55oAUN+eMFTXnmRY056gXMui4GDLozBgx6OUYMeb0GDHl/Bgx5fwYMeX8&#10;GDHl/Bgx5fwYrqIAAKGqAACUswAAiL0AAHvGAABvzgAAY9YBAFjeBQBU7hAAUe8bAE3vJgFJ8C8C&#10;RfA4A0HxPwQ+8UcFPPJOBjryVQc38lwINfNkCTPzbQox9HcML/SCDS30jw4r9Z0PKvarECn2vBAo&#10;9s4RJ/fmESf18REn9fERJ/XxESf18REn9fERo6gAAJayAACIuwAAe8UAAG/OAABi1wAAVt4AAE7w&#10;BwBK+hAARvsZAEL7IgE//CoBO/0yAjj9OQI1/j8DMv5GAzD/TAQu/1MFK/9aBSn/YgYn/2sGJP92&#10;ByP/gggh/5AIIP+dCR//qwke/7oJHf/JCRz/3Qkc/90JHP/dCRz/3Qkc/90JmLAAAIq6AAB8xAAA&#10;b80AAGLYAABV3gAASeQAAET7BQA//w4AO/8VADj/HAA0/yQBMf8rAS3/MQEq/zYCJ/88AiX/QgIj&#10;/0gCIP9OAx7/VQMc/10DGf9nBBf/cgQV/38EFP+MBRP/mgUS/6YFEf+yBRH/vAUR/7wFEf+8BRH/&#10;vAUR/7wFjLgAAH3CAABvzAAAYtgAAFTfAABH5QAAPvEAADn/AQA0/wsAMP8QACz/FgAp/xwAJv8i&#10;ACL/JwEf/ywBHP8xARr/NgEY/zwBFf9BARP/SAIR/08CEP9XAg3/YQIM/2wCCv95Agn/hgMI/5ID&#10;B/+dAwb/pQMG/6UDBv+lAwb/pQMG/6UD/zExAv82LgL/Oi8C/zsyA/87OQT/O0MF/zlPB/84XAr/&#10;NmgN/zR0EP8ygBL/MYsU/zCUFv8wmxf/L6IX/y+oGP8urxn/LrUZ/y68Gf8uxRr/Ls8a/y7gGv8u&#10;6xr/LvQa/y78Gvwv/xn7L/8a+i7/G/ou/xz6Lv8c+i7/HPou/xz6Lv8c/zMvAv85LAL/PS0C/z4w&#10;A/8/NgT/P0EF/z1NB/88WQr/OmUO/zhyEf82fRP/NYgV/zSRF/8zmRj/M6AZ/zKmGf8yrBr/MbMa&#10;/zG6G/8xwhv/Mcwb/zHdG/8x6Rv9MfMb+jL7G/gy/xv3Mv8c9jH/HfUx/x71Mf8e9TH/HvUx/x71&#10;Mf8e/zUsAv88KgL/QCoC/0ItA/9DNAT/RD8F/0JKB/9BVgr/P2IO/z1uEf87ehT/OYQW/ziOGP83&#10;lhn/Np0a/zakG/81qhz/NbAc/zW3Hf81vx3/Nckd/DXYHfo15x33NfEd9DX6HfI1/x7xNf8f8DX/&#10;IO80/yHvNP8h7zT/Ie80/yHvNP8h/zgqAv8/JwL/QyYC/0YpAv9JMgP/STwF/0hHB/9GUwv/RF8P&#10;/0JqEv9AdhX/PoAY/zyKGf88khv/O5oc/TqgHfw6px37Oa0e+jm0H/k5vB/4OcYf9jnTH/I55B/v&#10;OfAf7Dr6H+o5/yHpOf8j6Dn/JOc5/yTnOf8l5zn/Jec5/yXnOf8l/zwnAv9DIwL/SCIC/0wmAv9P&#10;LwP/UDkF/05DB/9MTwv/SlsP/0hmE/9FcRb8Q3wZ+kKGG/hBjhz2QJYe9T+dH/M/oyDyPqog8T6x&#10;IfA+uSHuPsMh7T7PIeo+4iHmP+8h4z75I+E9/yXfPf8n3j3/KNw9/yjcPf8o3D3/KNw9/yjcPf8o&#10;/z8jAf9HIAH/TB4B/1EkAv9VLAP/VjUE/1U/Bv9TSgr+UFYP+k5iE/ZLbRfzSXca8EeBHO5Gih7s&#10;RZIg60SZIelDoCLoQ6cj5kOuI+VCtiTkQsAk4kPMJN9D4CTbQ+0l1kL4KNNC/yrRQv8rz0H/K85B&#10;/yzOQf8szkH/LM5B/yzOQf8s/0MgAf9KHAH/UBsB/1chAf9bKAL/XDID/1s7BvxZRgn2VlEO8VRd&#10;E+1RaBfpT3Ia5k18HeRLhSDiSo4h4EmVI95InCTcR6Mm2kerJ9hGsyjVRrwo00bIKdFG3CrNR+wq&#10;yUb3LMdG/y7ERv8vw0b/L8JG/y/BRv8vwUb/L8FG/y/BRv8v/0YdAf9OGAH/VhgB/1weAf9gJQL/&#10;Yi0D/GI3BfRgQQjuXUwN6FpYEuNYYxffVW4b21J3H9hQgCLUT4kk0U2QJ89MlyjNTJ4qy0umK8lK&#10;rSzHSrctxkrCLsRK0S/BS+cvvUr0MbtK/zK4Sv8yt0v/M7ZL/zO2S/8ztkv/M7ZL/zO2S/8z/0oa&#10;Af9SFQH/WhYB/2EbAf9mIQH+aCkC9GgyA+xnPAblZEgL32FUENleXhfSW2kczlhyIMtWeyTIVIMn&#10;xVKLKsNRkizBUJkuv0+hL71PqDG7TrEyuU68M7dOyjS1TuE0sk7xNa9P/TatT/82rE//NqtP/zar&#10;T/82q0//NqtP/zarT/82/00XAf9VEgH/XxQA/2YYAP9rHQH4bSQB7W4sAuVtNgTda0MI1GdPEM1k&#10;WhfIYGQdxF1tIsFbdia9WX4pu1eFLLhWjS+2VZQxtFScM7JTpDSwUq02rVK3N6xSxTiqUto4p1Lt&#10;OaVT+jmjU/85olP/OaFU/zihVP84oVT/OKFU/zihVP84/08UAf9ZEAD/YxIA/2oUAP9vGQDych8A&#10;5nQmAd10MQLTcT8Iy21LD8VpVhfAZmAdu2NpIrdgcSe0XnkrsVyALq5biDGsWY8zqliXNadXnzel&#10;V6g5o1azOqFWwDufVtI8nVbpPJtX+DyaV/88mVj/O5hY/zuYWP86mFj/OphY/zqYWP86/1ISAf9c&#10;DgD/ZhAA/20RAPpzFADrdxgA4HkfANR5LQLLdjwHxHJIDr5vUxa4a1wds2hlIq9lbSesY3UrqWF8&#10;L6ZfhDKjXos1oV2TN55cmzmcW6Q7mVqvPZdauz6WWsw/lFrlP5Jb9T6RW/8+kFz/PZBc/zyPXP88&#10;j1z/PI9c/zyPXP88/1URAP9fDQD/aQ4A/3EOAPV3EADmexEA2X0YAM59KgLFezkGvndFDrd0UBWx&#10;cFkcrW1iIqhqaSelaHEsoWZ4L55kgDObYoc2mGGPOJZgmDuTX6E9kV6rP49euECNXshBi17hQYpf&#10;80CJX/8/iWD/Pohg/z6IYP89iGD/PYhg/z2IYP89/1cPAP9iDAD/bAwA+HQMAOl6DADefgwA0oEV&#10;AMiBJwHAfzYGuHxCDbJ4TRWsdVYbp3JfIqJvZieebG4sm2p1MJdofDOUZ4Q2kWWMOY5klTyMY54+&#10;iWKoQIditUKFYsVChGLeQ4Nj8UKCY/1BgmT/QIJk/z+CZP8/gmT/P4Jk/z+CZP8//1kOAP9kCwD/&#10;bgoA6ncIANt9CADUggoAzIQSAMOFJAG7gzQFs4BADK18SxSmeVQboXZcIZxzZCaYcWsrlG9yL5Ft&#10;eTOOa4E2i2qJOYhokjyFZ5s/gmamQYBmskN+ZsFEfWbZRHxn70N8Z/xBfGj/QHxo/0B8aP8/fGj/&#10;P3xo/z98aP8//1sMAP9nCQD3cQcA3noFANSABwDOhQkAx4cRAL6IIgG2hzEEr4Q+C6iBSROifVIa&#10;nHpaIJd3YSaTdWgrj3NvL4txdzOIb342hW6GOoJtjz1/a5k/fGujQnlqsEN4ar9EdmrURXZr7UN2&#10;a/tCdmv/QXZs/0B2bP9Admz/QHZs/0B2bP9A/10KAP9pBwDsdAMA2nwEANCDBgDJiAcAw4oPALqL&#10;IAGyii8Eq4g8CqSFRxKdgVAZmH5YH5N8XyWOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJZAdm+h&#10;QnRurkRybr1FcG7RRXBv60Rwb/pDcW//QXFv/0BxcP9AcXD/QHFw/0BxcP9A/18IAP9rBADhdgAA&#10;1H8DAMuGBQDFiwYAvo0NALWPHgCuji0Dpow6CZ+JRRGZhk4Yk4NWHo6AXSSJfmQphXxrLYF6cjJ9&#10;eHk1eneCOXd2izxzdZU/cXSfQm5zrERsc7tFa3PORWtz6URrc/hDa3P/Qmxz/0Fsc/9AbHP/QGxz&#10;/0Bsc/9A/2EFAPpuAQDdeQAA0IICAMeJBADAjgQAuZEMALGSGwCpkisDopA4CJuNQw+UikwXjohU&#10;HYmFWyOEg2IogIFpLXx/cDF4fnc1dXx/OHF7iDxuepI/a3mdQWh4qkNmeLhEZXjMRWV450RlePdD&#10;Znj/QmZ4/0FmeP9AZnj/QGZ4/0BmeP9A/2QDAO5xAADYfAAAy4UCAMOMAwC7kQMAs5QJAKyWGACl&#10;ligCnZQ2B5aSQQ6Qj0oVio1SHISLWiJ/iWAne4dnLHeFbjBzg3U0b4J9N2yBhjtpf5A+Zn6bQWN+&#10;qENhfbZEYH3JRF995UNgffZCYH3/QWF9/0Bhff9AYX3/QGF9/0Bhff9A/2cAAON0AADSfwAAx4gB&#10;AL6PAgC2lQEArpgGAKaaFQCfmiYCmJkzBpGXPwyLlUgUhZNQGn+RWCB6j18ldo1lKnKLbC5uinMy&#10;aoh7NmaHhDljho48YIWZP12EpkFbhLRCWoTHQ1qE40Jag/RBW4P/QFuD/0Bbg/8/W4P/P1uD/z9b&#10;g/8//2oAAN54AADNgwAAwowAALmTAACwmAAAp50CAKCfEgCZnyMBk54xBYydPAuFm0YSf5lOGHqX&#10;Vh51ll0jcJRjKGySaixokXEwZZB5NGGOgjdejYw6WoyXPViMpD9Wi7JAVIvFQFSL4UBUivM/VYr+&#10;P1WJ/z5Vif8+VYn/PlWJ/z5Vif8+728AANZ8AADIhwAAvZEAALSYAACqnAAAoKIAAJmkEACTpSAB&#10;jKQuA4WjOQl/okMPeaBMFnSfUxtvnVogapxhJWaaaCljmW8tX5h3MFuXgDRYloo3VZWVOVKVojtQ&#10;lLA9T5TDPU+U3zxPk/I8T5L9PE+S/zxPkf88T5H/PE+R/zxPkf885HQAAM+BAADCjAAAuJYAAK2c&#10;AACjoQAAmKgAAJCqDQCLqxsAhasqAn6qNgZ4qUEMcqhJEm2nURhpplgcZKRfIWCjZiVdom0pWaF1&#10;LFahfi9ToIgyT5+TNU2foDdLnq84Sp7BOEme3ThJnfA4SZz8OEmb/zlJm/85SZv/OUmb/zlJm/85&#10;23oAAMiHAAC8kgAAsZoAAKagAACcpgAAkawAAIexCACBshYAfLMmAXayMwRxsj0Ja7FHDmawTxNi&#10;r1YYXq5dHFqtZCBXrGsjVKxzJlCrfClNqoYsSqqSL0ipnzBGqa0yRam/MkSq2jJEqO8yQ6f7M0Om&#10;/zNDpf80Q6X/NEOl/zRDpf800IEAAMGOAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAHy5AgB2uhEAcrsh&#10;AG67LgJouzoGZLpDCl+6TA5buVMSV7haFlS4YRlRt2kcTrdxH0u2eiJItoQlRbaQJ0O1nSlBtawq&#10;QLa+Kj+22Co/tO4qPrP6LD2y/y09sf8tPbH/LT2x/y09sf8tx4kAALmVAACsnQAAoaQAAJarAACK&#10;sgAAf7gAAHO/AwBqxAwAZ8UaAGPFKAFfxTUDW8U/BVfFSAlUxFAMUMRYD03EXxJKw2YVSMNuF0XD&#10;eBpCw4IcQMOOHj7DnB88w6sgO8O8ITrD1SE7wu4hOcD5Iji//yQ4v/8kOL//JDi//yQ4v/8kvZEA&#10;ALCbAACkogAAmKoAAIyxAACAuQAAdb8AAGrGBABezAgAWc8SAFfQIQBV0C4BUdA5Ak7QQwRL0EwG&#10;SdBTCEbQWwtD0GMNQdBrDz7QdRE80YATOtGMFDjRmhY20akXNdG7FzTS0hc10OwWNM/3GDPO/xoz&#10;zv8aM87/GjPO/xozzv8as5kAAKahAACaqQAAjrEAAIG5AAB1wAAAascAAF7NAwBU1AgATN0NAErd&#10;GABI3iYARt4yAUTfPAJC30UDP99NBD3gVQU74F0GOeBmCDfgbwk14XoKM+GGDDHhlA0w4qMOLuKz&#10;Di7jxw4t4+MOLeDyDizf+w8s3/0QLN/9ECzf/RAs3/0QqKAAAJynAACPsAAAg7gAAHbBAABqyQAA&#10;Xs8AAFPVAQBJ3AYARekPAELpGQBA6iQAPeouADrrNgE47D4BNuxGAjPtTQMx7VUDL+5dBC3uZQUr&#10;7nAFKe97BijviQcm8JcHJfCnCCTxuAgj8cwIIvLlCCLw8wgi7/UIIu/1CCLv9Qgi7/UInqYAAJGv&#10;AACEuAAAd8EAAGrJAABd0AAAUdcAAEbdAAA/6gUAPPYOADn2FwA29yAAM/coADH4MAAu+TYBK/k9&#10;ASn6RAEn+koCJftSAiP7WgIg/GMDHvxuAxz9ewMb/okEGf6YBBj/qAQX/7cEFv/IBBb/4AQW/+QE&#10;Fv/kBBb/5AQW/+QEk64AAIW3AAB4wAAAaskAAF3SAABQ2QAARN8AADrkAAA19wMAMv8MAC7/EgAr&#10;/xoAKP8hACb/JwAj/y0AIP8zAB7/OQEc/z8BGf9FARf/TQEV/1UBE/9fARH/agIQ/3gCDv+HAg7/&#10;lgIN/6QCDP+wAgz/vgIM/8ICDP/CAgz/wgIM/8ICh7YAAHm/AABryQAAXtMAAFDbAABD4AAAOOUA&#10;AC/wAAAr/wAAJ/8IACT/DgAh/xMAHv8ZABv/HgAY/yMAFf8oABP/LQAR/zIAEP84AA7/PwAM/0YB&#10;Cv9PAQf/WQEE/2UBAf9yAQD/gQEA/48BAP+bAQD/pwEA/6kBAP+pAQD/qQEA/6kB/ywvAf8wLAH/&#10;MiwC/zMwAv8xNgP/MEED/y9NBP8tWgb/K2YH/ylzCP8ofgr/J4gL/yeRDP8nmQ3/Jp8N/yalDv8m&#10;qw7/JrEP/ya4D/8mwA//JskP/ybXD/8m5g//JvAP/ib5D/sn/w/5J/8P+Sb/Efgm/xH4Jv8S+Cb/&#10;Evgm/xL4Jv8S/y4sAf8zKQH/NSoC/zYtAv82NAL/NT8D/zNLBP8yVwb/MGQH/y5wCf8sewr/LIUM&#10;/yuODf8rlg7/Kp0P/yqjD/8qqRD/Kq8Q/ym2EP8pvRH/KccR/ynTEf4p4xH7Ku8R+Cr4EPYr/xD0&#10;Kv8S9Cr/E/Mq/xTzKf8U8yn/FPMp/xTzKf8U/zEpAf82JgH/OSYB/zopAv87MgL/Oz0D/zlIBf83&#10;VAb/NWAH/zNsCf8ydwz/MIIN/zCLDv8vkw//L5oQ/y6gEf8uphH/LqwS/y6zEv4uuhL9LsQS+y7P&#10;E/gu4RL1Lu0S8S/3Eu8v/xPuLv8V7S7/Fuwu/xfsLv8X7C7/F+wu/xfsLv8X/zQmAf85IwH/PSMB&#10;/z4mAv9BLwL/QTkD/z9FBP89UAb/O1wI/zloCv83cw3/Nn4O/zWHEP00jxH8NJYS+jOdE/kzoxP4&#10;M6kU9zOwFPYztxT0M8AU8zPMFPAz3hTtM+sU6TT2Fecz/xfmM/8Y5DL/GeQz/xrjMv8a4zL/GuMy&#10;/xrjMv8a/zgjAf89IAH/QR8B/0UjAf9HLAL/RzYD/0ZABP9ETAb/QVgI/z9kC/s+bw75PHkQ9juD&#10;EfQ6ixPzOZMU8TmZFPA4oBXuOKYW7TitFuw4tBbqOL0W6TjJFuc42xbjOeoW4Dj1GN04/xrbN/8c&#10;2Tf/Hdc3/x3WN/8e1jf/HtY3/x7WN/8e/zsgAf9BHAH/RRoB/0sgAf9NKAH/TjIC/008BP9KRwb6&#10;SFMI9kZfC/JEag7vQnQR7EF+E+pAhxToP44V5j6WFuU+nBfjPaMY4j2qGOA9shjfPbsZ3T3GGds9&#10;2BrWPeka0j31Hc49/h/MPP8gyzz/Ick8/yHJPP8hyTz/Ick8/yHJPP8h/z8cAf9FFwH/SxcB/1Ad&#10;Af9TJAH/VC0C/1M3A/dRQgXxTk0I7ExaC+hKZQ/lSG8R4kd5FN9FghbdRIoX2kORGdhCmRrVQp8b&#10;00GmHNFBrh3PQbcezkHBHsxB0B/JQuUfxULzIcJB/iPAQf8kvkH/JL1B/yW9Qf8lvUH/Jb1B/yW9&#10;Qf8l/0IYAf9JEwD/UBQA/1YZAP9ZIAH/WigB91oyAu9YPQToVUkH41NVCt5RYA7ZTmoS1Ex0FtBL&#10;fBjOSYQbzEiMHMpHkx7IR5ofxkahIcRGqSLCRbEjwUW8I79FySS9Rt8luUbvJrZG+ye0Rv8os0b/&#10;KLJG/yixRv8osUb/KLFG/yixRv8o/0YVAP9NEQD/VRIA/1sWAP9eGwD5YCMB72AsAeZeNgPfXEQF&#10;2FlQCtFXWw/MVGUUyFJuGMVQdxvDT38dwE6GH75NjiG8TJUjukucJLhKpCa2SqwntEq2KLNJwymx&#10;SdYprkrqKqtK+CupSv8rqEv/K6dL/yunS/8rp0v/K6dL/yunS/8r/0kSAP9QDgD/WRAA/18SAP9j&#10;FgDyZR0A52UlAN5kMQHUYj8FzWBLCsddVg/CWmAVvlhpGbtWcRy4VHkftlOBIrNSiCSxUJAmr1CX&#10;KK1PnymrTqgrqU6yLKdOvi2mTs4uo07mLqFP9S6fT/8unk//Lp1P/y6dUP8unVD/Lp1Q/y6dUP8u&#10;/0wQAP9UDQD/XQ4A/2MPAPlnEQDraRUA32ocANNqLAHLaDsExWVHCb9iUg+6YFwVtl1lGbJbbR2v&#10;WXUhrFh8I6pWgyanVYsopVSTKqNTmyyhU6Mun1KtL51SuTCbUskxmVLiMZdT8jGWU/8xlVT/MZRU&#10;/zCUVP8wlFT/MJRU/zCUVP8w/08OAP9YCwD/YAsA+2YMAPBrDQDkbQ4A1m4WAMxvKAHEbTcEvWtE&#10;CbdoTw+yZVgVrmJhGqpgaR6nXnAhpF14JaFbfyefWocqnFmOLJpYly6YV6AwlVaqMpNWtTORVsU0&#10;kFbdNI5X8DSNV/0zjFj/M4xY/zKMWP8xjFj/MYxY/zGMWP8x/1EMAP9bCQD/YwgA62oHAN1uCADY&#10;cQoAz3ITAMZzJQG+cjQDt3BBCLFtTA6salUUp2deGaNlZR6gY20inGF0JZpgeyiXXoMrlF2LLZJc&#10;kzCPW5wyjVqmNItasjWJWsE2h1rWNoZb7TaFW/s1hVz/NIRc/zOEXP8zhFz/M4Rc/zOEXP8z/1MK&#10;AP9dBgD1ZgQA320DANVyBgDQdQkAyXYRAMB3IgC4djEDsXQ+B6txSQ6mblIUoWxbGZ1pYh2ZZ2oi&#10;lmZxJZNkeCiQY38rjWGHLopgkDCIX5kzhV+jNYNerzaBXr44gF7ROH9f6jd+X/o2fmD/NX5g/zR+&#10;YP80fmD/NH5g/zR+YP80/1UIAP9gBADoaQAA2nADANB1BQDKeAcAw3oPALt7HwCzei8CrHg8B6Z1&#10;Rg2hc1ATnHBYGJduYB2Ta2chkGpuJY1odSiKZ3wrh2aELoRkjTGBY5Y0f2OhNnxirTd6Yrs5eWLO&#10;OXhj6Dh4Y/g3eGT/Nnhk/zV4ZP81eGT/NXhk/zV4ZP81/1cFAP9iAQDhbAAA1HMCAMt4BADFewUA&#10;vn0NALZ+HQCvfiwCqHw5BqF5RAycd04Sl3RWGJJyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pijF7&#10;aJQ0eGefNnZmqjh0Zrk5c2bLOnJm5jlyZ/c4cmf/N3Jo/zZyaP81cmj/NXJo/zVyaP81/1kCAPZl&#10;AADdbgAAz3YBAMd7AwDAfwQAuYAMALGCGgCqgioCo4A3BZ19QguXe0sRknhUF412WxuJdGIghXJp&#10;JIFxcCd+b3cre25/LnhtiDF2bJI0c2ucNnBqqDhuarc6bWrJOmxq5Dpta/U4bWv/N21r/zZta/82&#10;bWv/Nm1r/zZta/82/1sAAOtnAADZcQAAzHkAAMN+AgC7ggMAtIQJAK2FGACmhSgBn4Q1BZmCQAqT&#10;f0kQjX1SFol7WRuEeWAfgHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCbNmtvpzhpb7U6aG/HOmdv&#10;4jpnb/Q4aG//N2hv/zZob/82aG//Nmhv/zZob/82/14AAORqAADTdAAAyHwAAL+BAQC3hQEAr4cH&#10;AKiJFQChiSUBm4gzBJSGPgmOhEcPiYFQFYR/Vxp/fl4ee3xlInh6bCZ0eXMqcXh7LW53hDBrdo4z&#10;aHWZNmZ0pThkc7M5YnPEOmJz4Dpic/M4Y3P/N2Nz/zZjc/82Y3P/NmNz/zZjc/82/2EAAOBtAADP&#10;dwAAxH8AALuFAACziQAAqosDAKOMEwCcjSMBlowwA5CLPAiKiUUOhIdOE3+FVRh7g1wdd4JjIXOA&#10;aiVvf3EpbH15LGl8gi9me4syY3qXNWB5ozdeebE4XXnCOVx53TldefE4XXj+N154/zZeeP81Xnj/&#10;NV54/zVeeP819WQAANxwAADKegAAwIMAALaJAACujQAApI8AAJ2REACXkiAAkZEuA4qQOQeEjkMM&#10;f41MEnqLUxd1iVobcYhhIG6GaCNqhW8nZ4R3K2ODfy5ggokxXYGUM1uAoTZZf683V3/AOFd/2jdX&#10;f/A3WH79Nlh+/zVYfv81WH7/NVh+/zVYfv816WgAANR0AADGfgAAu4cAALKNAACokQAAnpQAAJaW&#10;DgCRlxwAi5crAoWWNwV/lEEKeZNJEHSSURVwkFgZbI9fHWiOZiFljG0lYYt0KF6KfSxbiYcvWIiS&#10;MVWHnzNTh601Uoe+NVGH1jVRhu41UoX7NFKF/zRShf8zUoX/M1KF/zNShf8z42wAAM55AADBgwAA&#10;tosAAKyRAACilQAAl5kAAI+bCwCKnRgAhJ0nAX6cNAR5mz4Ic5pHDW+ZTxJqmFYXZpddG2OVYx5f&#10;lGoiXJNyJVmSeyhVkYUrUpGQLlCQnTBOkKsxTJC8MkyQ0zJMj+0yTI76MkyN/zFMjP8xTIz/MUyM&#10;/zFMjP8x3HEAAMh+AAC7iAAAsZEAAKaWAACcmgAAkJ8AAIeiBgCBoxQAfKQjAXekMANyozsGbaJE&#10;C2ihTA9koFQTYJ9aF12eYRtZnWgeVp1wIVOceSRQm4MnTZqOKUqamyxImqktR5m6LUaa0C1GmOst&#10;Rpf5LkaW/y5Glv8uRpb/LkaW/y5Glv8u0XcAAMGEAAC2jgAAqpUAAKCbAACVnwAAiqQAAH2pAAB3&#10;qxAAc6seAG+sLAFqqzcEZatBB2GqSQtdqVEPWqlYE1eoXxZTp2YZUKduHE2mdh9KpYEhSKWMJEWl&#10;mSZDpKgnQqS4KEGkzidBo+onQKL4KECh/ylAoP8pQKD/KUCg/ylAoP8pyX4AALqLAACvlAAAo5oA&#10;AJigAACNpQAAgqoAAHWwAABsswwAabQYAGW0JwFhtDMCXrQ9BFq0RgdWs04KU7NVDVCzXBBNsmMT&#10;SrJrFkexdBhFsX4aQrCKHUCwlx4+sKYgPLC3IDywzCA8r+ggO673ITqt/yI6rP8jOqz/Izqs/yM6&#10;rP8jwIYAALOSAACnmQAAnJ8AAJCmAACErAAAebEAAG23AABhvAUAXb0SAFq+IABYvi0BVL44AlG+&#10;QgROvkoGTL5SCEm+WQpGvmAMRL5oDkG9cRE/vXwTPL2IFTq9lRY4vaQXN721GDa9yhg3vOcXNbv2&#10;GTW6/xo0uf8bNLn/GzS5/xs0uf8buI8AAKqYAACfnwAAk6YAAIesAAB7swAAb7kAAGO+AABYxAQA&#10;UMgMAE3IFwBMySUASsoxAEfKOwFFykQCQ8pMA0HKVAQ+ylwGPMpkBzrLbgk4y3gKNsuFDDTLkg0y&#10;y6IOMcuyDzDMxw8wy+UOL8n1Dy7I/REux/8SLsf/Ei7H/xIux/8SrpcAAKGeAACVpQAAia0AAHy0&#10;AABwuwAAZMEAAFnGAABOywMARdAIAD7VDgA91RoAPNYmADvXMQA52DsAONlFATbZTQE12VYCM9pe&#10;AjHaaAMw23MELtt/BSzbjQUq3J0GKdytBijdwQYo3d4GJ9vvBybZ+Qgm2P4JJtj+CSbY/gkm2P4J&#10;pJ0AAJilAACLrQAAfrQAAHG8AABlwwAAWckAAE3NAABD0wEAOtkGADXkDQAz5BYAMeQgADDlKgAu&#10;5jMALeY8ACvnRAAq50wBKOhUASfoXQEl6WcCI+lzAiLqgQIg6pEDH+uhAx3rsgMc7McDHOzhAxvq&#10;8QMb6fkDG+n5Axvp+QMb6fkDmqQAAI2sAAB/tQAAcr0AAGXFAABZywAATNAAAEHVAAA43AAAL+EC&#10;AC3xDQAr8RMAKPIcACbyJAAk8ysAIvQyACH0OQAf9UEAHfVJABv2UQAZ91oBF/dlARX4cgEU+YEB&#10;E/mSARL6ogIR+rMCEPvGAhD73QIQ++kCEPvpAhD76QIQ++kCj6sAAIG0AABzvQAAZsYAAFnNAABL&#10;0wAAQNkAADXeAAAs4wAAJvEAACT+CgAh/xAAH/8WABz/HAAZ/yIAF/8oABX/LgAT/zUAEv88ABD/&#10;QwAO/0wADf9WAAv/YgAJ/28ACP9/AQf/kAEF/6ABBP+uAQT/vAED/8cBA//HAQP/xwED/8cBg7QA&#10;AHW9AABnxgAAWs8AAEvVAAA/3AAAM+EAACnlAAAh7AAAHv0AABr/BQAX/wwAFf8QABL/FAAQ/xkA&#10;Dv8eAA3/IwAL/ygACP8uAAb/NQAD/z0AAP9GAAD/UQAA/10AAP9rAAD/ewAA/4sAAP+ZAAD/pQAA&#10;/6wAAP+sAAD/rAAA/6wA/ycsAf8qKgH/KyoB/youAf8mNAL/JT8C/yNLA/8hWAP/IGQE/x5wBP8d&#10;ewT/HYUF/x2OBf8dlgX/HZwG/x2iBv8cqAb/HK4H/xy0B/8cuwf/HMMH/xzOB/8d3wf/HesH/B31&#10;B/kd/gb3Hv8H9x3/CPYd/wn2Hf8J9h3/CfYd/wn2Hf8J/ykqAf8sJwH/LicB/y0qAf8sMgH/Kz0C&#10;/ylJA/8nVQP/JWEE/yNtBP8ieAX/IoIF/yGLBv8hkwb/IZoH/yGgB/8hpQf/IasI/yGxCP8huAj/&#10;IcEI/yHLCPwh3Aj5IekI9iH0CPMi/QfyIv8J8SL/CvEh/wvwIf8L8CH/C/Ah/wvwIf8L/ywmAf8w&#10;JAH/MSMB/zEmAf8yLwH/MToC/y9GA/8tUgP/K14E/ylpBf8odQX/J38G/yeIB/8mkAf/JpYI/yad&#10;CP4mown9JqkJ/CavCfsmtgn6Jr4J+CbICfYm2QnyJugJ7yfzCe0n/QrrJv8L6ib/Dekm/w3oJv8O&#10;6Cb/Dugm/w7oJv8O/y8jAf8zIAH/NR8B/zcjAf84LAH/ODcC/zZCAv80TgP/MloE/zBlBf8ucAb+&#10;LXsH/C2ECPosjAn4LJMJ9yyZCvYroAr0K6YK8yusC/IrswvxK7sL7yvGC+4s1AvqLOYL5izyC+Qs&#10;/A3iLP8P4Sz/EOAs/xDfLP8R3yz/Ed8s/xHfLP8R/zMfAf83GwH/OhoB/z0gAf8/KAH/PzIB/z0+&#10;Av87SQP/OVUE+zdhBvc1bAf1NHYI8jN/CfAyhwrvMo8L7TKWC+wxnAzqMaIM6TGpDOgxsA3mMbkN&#10;5THDDeMy0Q3fMuUM3DLxD9gx/BHVMf8S0jH/E9Ex/xTQMf8U0DH/FNAx/xTQMf8U/zcbAf87FwD/&#10;PxYA/0McAP9GJAH/Ri4B/0Q5AvxCRAP2P1AE8T1cBu08ZwfqO3EJ6Dp6CuU5gwvjOIsM4jiSDeA3&#10;mQ3fN58O3TemDts3rQ/ZNrYQ1zbBENU2zhDRN+MRzTfxE8o3+xXIN/8Wxjf/F8U3/xjEN/8YxDf/&#10;GMQ3/xjEN/8Y/zsXAP9AEwD/RRMA/0kYAP9MIAD/TCkB+kszAfJIPgLsRkoE50RWBuNDYgjfQWwK&#10;3EB1DNk/fg3VPoYP0z2NENE9lBHPPJsSzTyiE8w8qRTKO7EUyDu7Fcc7yBbFPNwWwTztF748+Rm7&#10;PP8aujz/G7k8/xu4PP8buDz/G7g8/xu4PP8b/z4UAP9EEAD/ShEA/08UAP9RGwD7UiMA8VEtAelP&#10;OAHiTUUD3EtRBdZJXAjRR2YLzkZwDstFeBDIRIASxkOHFMRCjhXDQpUWwUGcF79BpBi9QKwZvEC2&#10;GrpAwhq4QNIbtUHoG7JB9h2wQf8erkH/Hq1B/x6sQf8erEH/HqxB/x6sQf8e/0IRAP9HDQD/Tw4A&#10;/1MRAP9WFQDzVxwA6FYlAOBVMQHXUz8Cz1JMBcpQVwnGTmENw0xqEMBKchK9SXoVu0iCFrlHiRi3&#10;R5AZtUaXG7NGnxyxRacdsEWxHq5FvB+sRcwfqkXjIKdG8yGlRv8ho0b/IqJG/yGiRv8hokb/IaJG&#10;/yGiRv8h/0UOAP9LCgD/UwwA/1cNAPlaEADrWxQA31ocANRaKwDMWjsCxlhIBcFWUwm8VFwNuVJl&#10;EbVQbRSzT3UXsE58Ga5NhBqsTIscqkuSHqhKmh+mSqMhpEmsIqNJuCOhScYkn0reJJ1K8CSbSv0l&#10;mUv/JJlL/ySYS/8kmEv/JJhL/ySYS/8k/0gMAP9PCAD/VggA9VsJAOleCgDkXg0A1V8VAMtgJwDE&#10;XzYCvl5DBbhbTgm0WVgOsFdhEqxVaRWqVHAYp1N4GqVSfxyiUYYeoFCOIJ5PliKcTp8jmk6oJZhO&#10;syaXTsInlU7WJ5NO7CeRT/snkE//J5BQ/yaPUP8mj1D/Jo9Q/yaPUP8m/0oJAP9TBQD4WgQA4l8D&#10;ANpiBgDUYwkAzWMSAMRlIwC8ZTICtmNABbFhSwmsXlQOqFxdEqVbZRahWWwYn1hzG5xWeh6aVYIg&#10;mFSKIpVUkiSTU5smkVKlJ49SsCmNUr4qjFLQKopT6SqJU/kpiFT/KYdU/yiHVP8oh1T/KIdU/yiH&#10;VP8o/0wFAP9WAQDpXQAA3GMCANFnBQDMaAcAxmgQAL1qIAC2aS8BsGg8BKplRwmlY1ENoWFaEp1f&#10;YRaaXmkZl1xwHJVbdx6SWn4hkFmGI41YjiWLV5cniVehKYZWrSuFVrosg1bMLIJX5iyBV/crgFj/&#10;KoBY/yqAWP8pgFj/KYBY/ymAWP8p/08CAP1ZAADiYAAA1WcAAMxqAwDGbAUAwGwOALdtHQCwbiwB&#10;qmw5BKVqRAigaE4Nm2ZXEZdkXhWUYmUZkWBsHI5fcx6LXnshiV2CJIZciyaEW5QogVueKn9aqix9&#10;WrctfFrJLnpa4y56W/Utelz/LHlc/yt6XP8qelz/Knpc/yp6XP8q/1EAAPJbAADeZAAAz2oAAMdu&#10;AgDAcAQAunAMALJxGgCrcSkBpXA3A59uQgeabEsMlmpUEZJoXBWOZmMYi2VpG4hjcB6FYnghgmF/&#10;JIBgiCZ9X5Epe1+cK3hepy12XrUudV7GL3Re4S90X/MudF//LHRg/yt0YP8rdGD/K3Rg/yt0YP8r&#10;/1MAAOheAADZZwAAy20AAMNxAQC7cwIAtXMJAK11FwCndScBoXQ0A5tyPweVcEkLkW5SEIxsWRSJ&#10;amAYhWlnG4Jobh5/ZnUhfWV9JHpkhSZ3ZI8pdWOaK3JipS1wYrMvb2LEL25i3i9uY/IubmP+LW5j&#10;/yxuY/8rbmP/K25j/ytuY/8r/1UAAOVgAADTaQAAyHAAAL90AAC3dwEAsHcHAKh4FQCieSQAnHgy&#10;ApZ2PQaRdEcLjHJPD4hwVxOEb14XgG1kGn1sax16a3Mgd2p6I3RpgyZyaI0pb2eXLG1noy5rZrEv&#10;aWbBMGlm2zBpZ/AvaWf9LWln/yxqZ/8ramf/K2pn/ytqZ/8r/lgAAOFjAADPbAAAxHMAALt4AACz&#10;egAAq3oEAKR7EgCefCIAmHwvApJ6OwWMeEUKh3dNDoN1VRJ/c1wWe3JiGnhwaR11b3Agcm54I29t&#10;gSZtbIspamyWK2hroS5ma68vZGq/MGNr2DBja+8vZGv8LWRr/y1la/8sZWv/LGVr/yxla/8s9FsA&#10;AN1mAADLbwAAwHYAALd7AACvfgAApn4BAJ9/EACZgB8Ak4AtAo1/OQWIfUMJg3tLDX56UxJ6eFoW&#10;dndhGXN1ZxxwdG4fbXN2ImpyfyZocYkoZXCUK2JwoC1gb60vX2+9L15v1C9eb+0vX2/7LV9v/yxg&#10;b/8sYG//LGBv/yxgb/8s614AANhpAADHcgAAvHkAALN/AACrggAAoYIAAJmDDgCUhB0AjoQrAYiD&#10;NgSDgkAIfoBJDHl/URB1fVgUcnxfGG57ZRtremweaHl0ImV4fSVid4cnYHaSKl11nixbdasuWnS7&#10;L1l10S9ZdOwuWXT6LVp0/yxadP8rWnT/K1p0/ytadP8r5mEAANFtAADDdgAAuX0AAK+DAACmhgAA&#10;nIYAAJSIDACOiRkAiYkoAYOJNAN+hz4HeYZHC3SFTw9whFYTbYJdF2mBYxpmgGodY39yIGB+eiNd&#10;fYQmWnyPKVh7nCtWe6ksVHu5LVN7zi1UeuotVHr5LFR5/ytVef8qVXn/KlV5/ypVef8q4WUAAMxx&#10;AAC/egAAtIIAAKuHAAChigAAlYsAAI2NCQCHjhYAgo8kAX2PMQJ4jjsFc41ECW+MTA1rilQRZ4la&#10;FWSIYRhhh2gbXoZwHluFeCFYhIIkVYSNJlKDmilQgqcqT4K3K06CzCtOgugrToH4Kk+A/ypPgP8p&#10;T4D/KU+A/ylPgP8p22oAAMd1AAC6fwAAsIcAAKaMAACcjwAAj5EAAIaTBQCAlBIAe5UhAHeVLQFy&#10;lTgEbZRCB2mTSgtlklEOYpFYEl6QXxVbj2YYWI5tG1WOdh5SjYAhT4yLI02LmCVLi6UnSYu1KEiL&#10;yihIiucnSYn3KEmI/ydJh/8nSYf/J0mH/ydJh/8n0W8AAMF7AAC1hAAAq4wAAKCQAACVlAAAiZcA&#10;AH6aAAB3mw4Ac5wcAG+dKQFrnDUCZpw/BWKbRwhfmk8LXJpWD1iZXBJVmGMVU5hrF1CXcxpNln0d&#10;SpWJH0eVlSFFlaQjRJSzI0OUyCNDlOUjQ5L1JEOR/yRDkP8kQ5D/JEOQ/yRDkP8kynUAALuBAACw&#10;iwAApJEAAJqVAACPmQAAg50AAHSiAABuowsAaqQXAGalJQBjpTEBX6Q7A1ukRAVYpEsIVaNTC1Kj&#10;Wg1PomEQTaJoE0qhcRVHoHsYRKCGGkKfkxxAn6IdPp+yHj2fxh49n+MdPZ30Hj2c/x88m/8fPJv/&#10;IDyb/yA8m/8gwnwAALWIAACpkAAAnpYAAJObAACHnwAAe6QAAG+oAABjrAQAX60RAFytHwBarisA&#10;V642AVSuQANRrUgFTq1PB0utVwlJrV4LRqxmDUSsbg9BrHgRP6uEEzyrkRU6q6AWOauwFzirwxc4&#10;quEXN6nzGDen/hk2pv8aNqb/Gjam/xo2pv8auoQAAK6PAACilgAAl5sAAIuhAAB/pgAAc6sAAGev&#10;AABatAAAU7YMAFG3FwBPtyQATbgwAEq4OgFIuEMCRrhLA0S4UgRBuFoGP7hiBz24awk6uHULOLeB&#10;DDa3jg40t50PM7etDzK3wQ8xt94PMbbyEDC0/BEws/8SMLP/EzCz/xMws/8Tso4AAKWVAACamwAA&#10;jqIAAIKoAAB1rQAAabMAAF63AABTuwAAR8AFAEPCEABCwhsAQMMnAD/DMgA+xDwAPMREATrETQE4&#10;xFUCNsRdAzXEZgQzxXAEMcV8Bi/FigYtxZoHK8WqCCrFvggqxdoIKsTwCCnC+wkowf8KKMH/CyjB&#10;/wsowf8LqJUAAJ2bAACRogAAhKkAAHivAABrtQAAX7sAAFS/AABJwwAAP8gEADbNCQAzzhEAMs8c&#10;ADHPJwAw0DEAL9A6AC7RQwAt0UwAK9JVACrSXwEo02kBJ9N2ASXThAIk1JQCItSmAiHVuQIh1dIC&#10;INPrAiDS9gMf0f8EH9H/BB/R/wQf0f8En5sAAJSiAACHqQAAebEAAG24AABgvgAAVMMAAEnHAAA+&#10;ywAANdABAC3VBgAl2wsAJN4SACPeHAAi3yUAIeAuACDgNwAf4UAAHuFKAB3iUwAc414AG+NqABrk&#10;eAAY5IgBF+WaARbmrAEV5sABFOfdARPl7wET4/oBE+P6ARPj+gET4/oBlqIAAImpAAB7sQAAbrkA&#10;AGHAAABUxgAASMoAAD3PAAAz0wAAKtkAACLeAgAe6woAHOwQABvtFwAZ7R8AF+4mABXuLQAU7zUA&#10;E/A9ABHwRgAQ8VAAD/JbAA7yaQAN83gADPSKAAv1nAAK9a4ACfbCAAn22QAI9e0ACPXtAAj17QAI&#10;9e0Ai6kAAH2yAABvugAAYsIAAFXJAABHzgAAO9IAADHYAAAn3QAAH+EAABnoAAAW+AYAFPoNABL7&#10;EgAQ/BcADvwdAA39IwAM/SkACv4wAAj/OAAG/0EAA/9MAAD/WAAA/2YAAP93AAD/iQAA/5sAAP+r&#10;AAD/uwAA/84AAP/PAAD/zwAA/88Af7IAAHG6AABjwwAAVssAAEjRAAA61gAAL90AACXhAAAc5QAA&#10;FOkAABH3AAAP/wEADf8JAAv/DQAI/xAABv8UAAP/GAAA/x4AAP8jAAD/KgAA/zIAAP88AAD/RwAA&#10;/1QAAP9jAAD/cwAA/4UAAP+XAAD/pAAA/7IAAP+yAAD/sgAA/7IA/yIpAf8jJwH/IygB/yArAf8c&#10;MQH/Gj0B/xhJAf8WVgL/FGIC/xNuAv8SeAL/EoIC/xKLAv8SkgL/EpkC/xKeAv8SpAL/EqkC/xKv&#10;Av8StgL/Er0C/xLHAv8S1AL9EuUC+hLxAvcS+gL1E/8C9BP/A/QT/wP0E/8D9BP/A/QT/wP0E/8D&#10;/yQnAf8mJAH/JiQB/yQnAf8iLwH/IDoB/x5GAf8cUwL/Gl8C/xhqAv8XdQL/F38C/xeIAv8XjwL/&#10;F5YC/xecAv8XoQL/F6cC/xetAv8XswP+F7sD/RfFA/oX0QP3F+QC9BfvAvEY+gLvGP8D7hj/BO4Y&#10;/wTtGP8F7Rj/Be0Y/wXtGP8F/ycjAf8pIAD/KSAA/ygjAP8pLQH/JzcB/yVDAf8jTwL/IVsC/x9m&#10;Av8dcQL/HXsD/x2EA/8djAP+HZMD/ByZA/scnwP6HKQD+RyqA/ccsQP2HLkD9R3CA/MdzgPwHeED&#10;7B3uA+ke+QToHv8F5h7/BuUe/wblHv8H5R7/B+Ue/wflHv8H/ysfAP8tHAD/LRsA/y4gAP8vKQD/&#10;LzQB/yw/Af8qSwL/KFcC/yZiAv0lbQP6JHcD+COAA/YjiAP1I48D8yOVBPIjmwTxI6EE7yOoBO4j&#10;rgTtI7YE6yO/BOojzATnI+AE4yTtBOAk+QbeJP8H3CT/CNsk/wnaJP8J2iT/Cdok/wnaJP8J/y4b&#10;AP8xFwD/MhYA/zUcAP82JQD/Ni8B/zQ6Af8xRgH7L1IC9y1dAvMsaAPwK3ID7ip7BOwqhATqKosE&#10;6CqSBecpmAXmKZ4F5CmlBeMprAXhKbQF4Cq9Bd4qygXbKt4F1irtB9Iq+AnPK/8KzSr/C8wq/wzL&#10;Kv8Myyr/DMsq/wzLKv8M/zIXAP81EgD/OBIA/zsYAP89IAD/PCoA/js1Afc5QQHxNk0C7DRYAugz&#10;YwPlMm0E4zJ2BOAxfwXeMYcF3DCOBtowlQbYMJsH1i+iB9QvqQjSL7EI0C+6Cc8wxgnNMNgJyTHq&#10;CsYx9wzDMf8OwTH/D8Ax/w+/Mf8PvzH/EL8x/xC/Mf8Q/zYTAP85DwD/PhAA/0EUAP9DGgD/QiMA&#10;9UEuAO0+OgHnPUYB4TxTAt06XgPZOWgE1DhxBtE4egfPN4EIzTeICcs2jwrKNpYKyDadC8Y1pAzF&#10;NawMwzW1DcE1wA3ANs8OvTbmDrk29BC3Nv8RtTb/ErQ2/xOzNv8Tszb/E7M2/xOzNv8T/zkQAP89&#10;CwD/Qw0A/0cQAP9IFAD1RxwA60YmAONEMgDcREEB1ENNAs9BWATLQGIGyD9rCMU+dAnDPXsLwT2D&#10;DL88ig29PJAOuzyXD7o7nxC4O6cQtjuwEbU7uxKzO8kSsTvgE6488RSrPP0VqTz/Fqg8/xaoPP8W&#10;pzz/Fqc8/xanPP8W/z0NAP9CCAD/SAoA/0sMAPpMDwDsTBQA4UodANZKLADOSzsByUpIAsRIUwTA&#10;R10HvEZmCbpEbgu3Q3YNtUN9DrNChBCxQYsRsEGSEq5AmhOsQKIUqkCrFalAthanQMQXpkDZF6NB&#10;7RigQfsYn0H/GZ5B/xmdQf8ZnUL/GJ1C/xidQv8Y/0AJAP9GBQD/TAUA8U8HAOZQCQDjTw0A1U8V&#10;AMxRJwDFUTYBv1BDArpPTgW2TVgIs0xhCrBKaQ2tSXAPq0h4EalHfxKnR4YUpUaNFaNGlRahRZ4Y&#10;n0WnGZ5FshqcRb8amkXRG5hF6RuWRvgclUb/G5RG/xuTRv8bk0f/G5NH/xuTR/8b/0IFAP9KAQDy&#10;UAAA4VQBANlWBQDTVQkAzFUSAMNWIgC8VzIBt1Y/ArJUSgWtU1QIqlFdC6dQZA6kTmwQok1zEp9M&#10;ehSdTIEWm0uJF5lKkRmXSpkalUmjG5NJrh2SSbsekEnMHo5K5R6NSvYei0v/HotL/x2KS/8dikv/&#10;HYpL/x2KS/8d/0UAAP9NAADlVAAA2VkAAM9bAwDKWwYAxFoPALtbHgC1XC4Br1s7AqpaRgWmWFAI&#10;olZZC59VYA6cU2gRmVJvE5dRdhWVUH0Xk1CEGZBPjRqOTpYcjE6fHopOqh+ITrcgh07IIYVO4iGE&#10;T/Mgg0//IINP/x+CUP8fglD/HoJQ/x6CUP8e/0cAAPNRAADfWAAA0V0AAMlgAgDDYAQAvV4NALVg&#10;GgCuYSoAqWA3AqReQwSfXU0Im1tVC5hZXQ6VWGQRkldrE49WchaNVXkYi1SBGohTiRyGU5IehFKc&#10;H4JSpyGAUrQif1LEI31S3iN8U/EifFP+IXtU/yF7VP8ge1T/IHtU/yB7VP8g/0oAAOlUAADaXAAA&#10;zGEAAMNkAAC8ZAIAtmMKAK9kFwCpZScAo2Q0Ap5jQASZYUoHlV9SC5FeWg6OXWERi1toE4labxaG&#10;WXYYhFh9GoFYhhx/V48efVaZIHtWpCJ5VrEjd1bBJHZW2iR1V+8kdVf9I3VY/yJ1WP8hdVj/IXVY&#10;/yF1WP8h/00AAOVXAADTXwAAyGQAAL9nAAC3aAAAsWcHAKloFACjaSQAnmgyAZlnPQSUZUcHkGRP&#10;CoxiVw2IYV4QhV9lE4NebBaAXXMYfV16Gntcgx15W4wfdluXIXRaoiNyWq8kcVq/JXBa1SVvW+0l&#10;b1v8I29b/yJvW/8ib1v/IW9b/yFvW/8h+k8AAOFaAADPYgAAxGcAALtrAACzbAAArGoEAKRrEgCe&#10;bCEAmWwvAZRrOgOPaUQGimhNCYZmVQ2DZVwQgGRiE31iaRV6YnAYeGF4GnVggB1zX4ofcF+UIW5e&#10;oCNsXq0la168Jmpe0SZpXuwlal/7JGpf/yNqX/8ial//Impf/yJqX/8i8FIAAN1dAADLZQAAwGsA&#10;ALduAACvbwAAp24BAKBvEACacB8AlHAsAY9vOAOKbUIGhmxLCYJqUgx+aVkPe2hgEndmZhR1Zm4X&#10;cmV1GnBkfh1tY4gfa2OSImliniRnYqslZWK6JmRizyZkYuomZWL6JGVj/yNlY/8iZWP/ImVj/yJl&#10;Y/8i61UAANhgAADIaAAAvG4AALNxAACrcwAAonEAAJtyDgCVcxwAkHQqAYpzNgKFckAFgXBICH1v&#10;UAt5bVcOdmxeEXNrZBRwamwXbWlzGmtpfBxoaIYfZmeQIWRnnCNiZqklYGa5Jl9mzSZfZugmYGb5&#10;JGBm/yNgZv8jYWb/ImFm/yJhZv8i6FgAANNjAADEawAAuXEAALB1AACndwAAnnUAAJZ2DQCQdxkA&#10;i3gnAIZ3MwKBdj0EfHVGB3hzTgt1clUOcXFcEW5wYxRrb2oWaW5xGWZuehxjbYMeYWyOIV9rmiNd&#10;a6clW2u3JlpryiZaa+clW2v3JFtq/yNcav8iXGr/Ilxq/yJcav8i41sAAM5mAADAbgAAtnQAAKx5&#10;AACjewAAmHkAAJB6CwCKexYAhXwkAIF8MQF8ezsEd3pEBnN5TApweFMNbHdaEGl2YRNndWgWZHRv&#10;GGFzeBtecoEdXHGMIFpxmCJYcKYkVnC1JVVwyCVVcOUlVXD2JFZv/yNWb/8iV2//Ildv/yJXb/8i&#10;318AAMppAAC8cgAAsngAAKl9AACffwAAkn4AAIp/BwCEgBMAgIEhAHuBLgF3gDkDcoBCBW5/Sghr&#10;flELaH1YDmR8XxFie2YUX3ptF1x5dRlZeH8cV3iKHlR3liFSdqQiUXazI1B2xiRQduMjUHX1I1F1&#10;/yJRdP8hUXT/IVF0/yFRdP8h2GMAAMVtAAC4dgAArn0AAKWCAACagwAAjYMAAISEAwB9hRAAeYYe&#10;AHWHKwFxhzYCbYY/BGmFRwdlhE8KYoNWDV+DXA9cgmMSWoFrFVeAcxhUf30aUX+IHE9+lB9NfqIg&#10;S32xIUp9xCJKfeEhS3z0IUt7/yBLe/8gS3v/IEt7/yBLe/8g0GcAAMByAAC0ewAAqoIAAKCGAACV&#10;iAAAh4gAAHyKAAB2jA4Aco0aAG6OJwBqjjIBZo08A2ONRAVgjEwIXItTClqLWg1XimEQVIloElGI&#10;cRVPiHoXTIeFGkqGkhxIhqAdRoavHkWFwh5Fhd8eRYTyHkWD/h5Fgv8eRYL/HkWC/x5Fgv8eym0A&#10;ALp4AACvgQAApYcAAJqLAACPjQAAgY4AAHSRAABukwoAaZQVAGaVIgBjlS4BYJU4AlyVQQRZlEkG&#10;VpRQCFSTVwpRk14MTpJmD0ySbhFJkXgURpCDFkSQkBhCj54ZQI+tGj+PwBo/j9waP43xGj+M/Rs/&#10;i/8bP4v/Gz+L/xs/i/8bwnMAALV+AACqhwAAn4wAAJSQAACIkwAAe5UAAGyZAABlmwQAYJwQAF2d&#10;HQBbnikAWJ40AVWePQJSnUUDUJ1NBU2dVAdLnFsJSJxjC0acaw1Dm3UPQZuAET6ajRM8mpsUOpqr&#10;FTmavRU5mtkVOZjvFjmX/BY4lv8XOJX/FziV/xc4lf8Xu3oAAK+FAACkjAAAmJEAAI2VAACBmgAA&#10;dZ0AAGigAABbpAAAVqUMAFOmFwBRpyMAT6cvAEynOAFKp0EBSKdJAkanUARDp1gFQadfBj+maAg9&#10;pnIKOqZ9Czimig02pZkONKWpDzOluw8zpdQPM6TuDzKi+xAyof8RMqH/ETKh/xEyof8RtIIAAKiM&#10;AACdkgAAkpcAAIacAAB5oQAAbaUAAGGpAABVrAAAS68FAEewEABFsBwARLEnAEKxMgBBsjsAP7JD&#10;AT2ySwE7slMCObJbAzeyZAQ1sm4FM7J5BjGyhwcvsZYILrKmCC2yuAksstAILLDsCSuv+Qorrv8L&#10;Kq3/Cyqt/wsqrf8LrYsAAKCSAACVmAAAiZ0AAH2jAABxqAAAZK0AAFmxAABNtAAAQrgAADu6CgA4&#10;uxMAN7weADW8KQA0vTIAM707ADK9RAAxvkwAL75VAS6+XgEsvmgBKr50Aim+ggInv5EDJr+iAyS/&#10;tAMjv8sDI77oAyO89wQiu/8FIrv/BSK7/wUiu/8FpJIAAJiYAACMngAAgKUAAHOrAABnsAAAW7UA&#10;AE+5AABEvAAAOsAAADDEBAAqxwsAKMgTACfJHQAmyScAJckwACTKOQAjykIAIstLACHLVQAgzF8A&#10;H8xsAB3NegAczYoAG82cABnOrgEYzsUAGM3kABjM9AEYyvwBGMr/AhjK/wIYyv8Cm5kAAI+fAACC&#10;pgAAda0AAGizAABcuQAAUL0AAETBAAA5xAAAMMgAACjMAQAg0AYAGdULABbXEAAV2BkAFdkiABTZ&#10;KwAT2jQAE9o9ABLbSAAR3FMAEd1fABDdbQAQ3n4ADt+RAA7gpAAN4LgADODSAAvf7QAM3vcADN37&#10;AAzd+wAM3fsAkp8AAIWnAAB3rgAAarUAAF28AABQwQAARMUAADjJAAAuzQAAJdEAAB7VAAAW2gEA&#10;Ed4GABDnDQAO5xIADegZAAzoIQAL6SkACuoxAAnqOwAH60UABetRAATrXgAD624AAeuAAADqlAAA&#10;6qcAAOu8AADr0gAA6+kAAOzvAADs7wAA7O8Ah6cAAHmvAABrtwAAXr4AAFHFAABDyQAAN80AAC3R&#10;AAAj1gAAG9sAABPfAAAO4wAADO4CAAr2CgAH9g4ABfYSAAP2GAAA9R4AAPUlAAD1LgAA9TcAAPZC&#10;AAD2TgAA9l0AAPZuAAD2gQAA9pUAAPenAAD3twAA+McAAPjQAAD40AAA+NAAe68AAG24AABgwAAA&#10;UsgAAETNAAA30QAAK9cAACHcAAAY4AAAEeQAAAznAAAH7wAABPoAAAH/AwAA/wgAAP8NAAD+EAAA&#10;/hQAAP8aAAD/IQAA/ykAAP8zAAD/PgAA/0sAAP9bAAD/bAAA/4AAAP+SAAD/oQAA/60AAP+zAAD/&#10;swAA/7MA/xwmAP8cJAD/GiUA/xUnAP8RLgD/EDoA/w5HAf8NUwH/C18B/wprAf8KdQH/Cn8B/wqH&#10;Af8KjgH/CpUB/wqbAf8JoAH/CaUA/wmrAP8JsQD/CbgA/wnBAP4JzAD8Cd4A+QnrAPUJ9gDzCf8A&#10;8gr/APEK/wHxC/8B8Qv/AfEL/wHxC/8B/x8jAP8fIQD/HiEA/xkkAP8XLAD/FTcA/xNEAP8RUAH/&#10;EFwB/w5nAf8OcgH/DnsB/w6EAf8OiwH/DpIB/w6YAf8OnQH/DqMB/g6oAfwOrgH7DrUA+g6+APgO&#10;yQD1DtsA8g7qAO4O9QDsDv8B6w//AeoP/wHqEP8B6RD/AekQ/wHpEP8B/yIfAP8iHAD/IRwA/x8g&#10;AP8fKQD/HDQA/xpAAP8XTAH/FVgB/xRjAf8TbgH/E3cB/hOAAfwTiAH6Eo4B+RKVAfgSmgH2EqAB&#10;9RKmAfQSrAHzErMB8RK8AfASxwHtEtgB6RPoAeYT9QHkFP8B4hT/AuEV/wLhFf8C4BX/AuAV/wLg&#10;Ff8C/yUbAP8mFwD/JBYA/yUcAP8mJQD/JDAA/yE7AP8fSAD/HVQB/RtfAfkaaQH3GnMB9Bl8AfIZ&#10;hAHxGYsB7xmRAe4ZlwHsGZ0B6xmjAekZqgHoGbEB5xm6AeUZxQHjGdUB3xroAdwb9QLYG/8C1Rz/&#10;A9Qc/wPTHP8E0hz/BNIc/wTSHP8E/ykXAP8qEwD/KRIA/ywYAP8sIQD/LCsA/yk3AP0nQwD3JU8B&#10;8yNaAe8iZAHsIW4B6SF3AechfwHlIYYB5CGNAeIglAHhIJoB3yCgAd4gpwHcIa8B2iG4AtghwwLV&#10;IdMC0SLnAs0i9APKI/8EyCP/Bccj/wbGI/8GxiP/BsYj/wbGI/8G/ywSAP8uDwD/MBAA/zMUAP8z&#10;GwD/MiUA+jAwAPIuPADsLEkA5ypVAeMqXwHgKWkB3SlyAdooegHXKIIC1SiJAtMokALRKJYDzyic&#10;A84oowPMKKsDyiizA8kovgTHKMwExSniBMEq8Qa+Kv4HvCr/CLoq/wi6Kv8IuSr/Cbkq/wm5Kv8J&#10;/zAPAP8yCwD/Ng0A/zgQAP85FQD5Nx4A7zUoAOczNQDgMkIA2zJPANUxWgHQMWQCzTBtAsswdQPJ&#10;MHwDxy+DBMUvigTEL5EFwi+XBcEvnga/L6YGvS+vBrwvuQe6L8cHuDDdB7Uw7gmyMPsKsDD/C64w&#10;/wuuMP8LrTD/C60w/wutMP8L/zMMAP82BgD/PAkA/z4MAP09EADvPBUA5DkfANs5LQDSOjwAzTpJ&#10;Acg5VAHEOV4CwThnA783bwS9N3YFuzZ9Brk2hAe3NosHtjWSCLQ1mgmzNaEJsTWqCq81tAuuNcEL&#10;rDXUC6k26gymNvgNpTb/DqM3/w6iN/8Oojf/DqI3/w6iN/8O/zcHAP87AgD/QAMA8kIFAOlCCQDl&#10;Pw4A2D4WAM5AJwDHQTYAwkFEAb1BTwK5QFkDtj9hBLQ+aQaxPXEHrz14CK48fwmsPIYKqjuNC6k7&#10;lQynO50NpTumDaM6sA6iO7wPoDvND5475hCbPPURmjz/EZk8/xGYPP8RmDz/EZg8/xGYPP8R/zoB&#10;AP9AAADvRQAA4UgAANlIBQDTRgkAzEUSAMRHIgC9SDEAuEg/AbNHSgKwRlQErEVdBapEZAenQ2wI&#10;pUJzCqNCeguhQYEMoEGIDZ5AkA+cQJgQmkChEZhArBKXQLgSlUDIE5NA4RORQfMUkEH/FI9B/xSO&#10;Qv8TjkL/E45C/xOOQv8T/zwAAPlEAADkSgAA2E4AAM5PAgDJTQYAw0sPALtNHQC1Ti0Ar046AatN&#10;RgKnTE8EpEtYBqFKYAieSWcJnEhuC5pHdQ2YRnwOlkaDD5RFixGSRZQSkEWdE45FqBSMRbQVi0XE&#10;FopF3BaIRvAWhkb9FoZG/xaFR/8VhUf/FYVH/xWFR/8V/z8AAOxIAADdTwAAz1MAAMZVAADAUwMA&#10;u1EMALNSGQCtUykAqFM2AaNSQgKfUUsEnFBUBplPXAiWTmMKlE1qDJFMcQ6PS3gPjUt/EYtKhxKJ&#10;SpAUh0maFYVJpReDSbEYgknAGIFK1hl/Su0Yfkv8GH5L/xd9S/8XfUv/Fn1L/xZ9S/8W/0MAAOZM&#10;AADWUwAAyVgAAMBZAAC6WAEAtFYJAKxXFgCmWCUAoVgyAZ1XPgKYVkgElVVRBpJUWAiPUl8KjFJm&#10;DIpRbQ6IUHQQhU97EoNPhBOBTo0Vf06XF31OoRh7Ta4Zek69GnhO0Rp3Tusad0/6GXZP/xl2T/8Y&#10;dk//F3ZP/xd2T/8X+EYAAOJQAADQVwAAxFwAALteAAC0XQAArloGAKZbEwCgXCIAm1wvAJdbOwKS&#10;WkUDj1lNBotYVQiIV1wKhlZjDINVag6BVHEQflR4EnxTgBR6UokWeFKUGHZSnxl0UqsaclK6G3FS&#10;zRxwUugbcFP5GnBT/xpwU/8ZcFP/GHBT/xhwU/8Y70kAAN1TAADLWgAAwF8AALdiAACvYQAAqF4C&#10;AKFfEACbYB4AlmAsAJFgOAGNXkIDiV1LBYVcUgeCW1kKgFpgDH1ZZw57WG4QeFh1EnZXfRR0V4cW&#10;claRGG9WnBpuVqkbbFa4HGtWyx1qVuYcalf3G2pX/xpqV/8Za1f/GWtX/xlrV/8Z60wAANhWAADI&#10;XgAAvGIAALNlAACrZQAAo2IAAJxiDgCWYxwAkWQpAIxjNQGIYj8DhGFIBYBgUAd9X1cJel5dC3dd&#10;ZA11XGsQc1xyEnBbexRuW4QXbFqPGGpamhpoWqccZlq2HWVayB1lWuQdZVr2HGVa/xtlWv8aZVr/&#10;GWVa/xllWv8Z6E8AANNZAADEYQAAuWYAALBoAACnaQAAnmUAAJdmDQCRZxkAjGgnAIdnMgGDZj0C&#10;f2VGBHtkTQZ4Y1QJdWJbC3JhYQ1wYWkPbWBwEmtfeRRpX4IWZ16NGWVemBpjXqUcYV60HWBexx1g&#10;XuMdYF71HGBe/xtgXv8aYV7/GmFe/xphXv8a5FIAAM9cAADAZAAAtmkAAKxsAACjbAAAmWkAAJJq&#10;CwCMahYAh2skAIJrMAF+ajoCemlDBHZoSwZzZ1IIcGdZCm1mYA1rZWYPaGRuEWZkdhRkY4AWYmOL&#10;GGBilxpeYqQcXGKyHVtixR1bYuEdW2L0HFti/xtcYv8aXGL/Glxi/xpcYv8a4FUAAMtfAAC9ZwAA&#10;smwAAKlwAACfbwAAlGwAAIxtCACGbhMAgm8hAH1vLQF5bzgCdW5BA3JtSQVubFAHa2tXCmlrXgxm&#10;amUOZGlsEWFpdBNfaH4WXWeJGFtnlRpZZqIbV2awHFZmwx1WZt8dVmbzHFdm/xtXZv8aV2b/Gldm&#10;/xpXZv8a21kAAMdiAAC6agAAr3AAAKZzAACacwAAj3AAAIdxBQCBchEAfHMeAHhzKgB0czUBcHM/&#10;A21yRwVqcU4HZ3FVCWRwXAtib2MOX29qEF1uchJabXwVWG2GF1ZskxlUbKAbUmuvHFFrwRxRa9wc&#10;UWvxG1Jr/hpSav8aUmr/GVJq/xlSav8Z1FwAAMNmAAC2bgAArHQAAKJ3AACWdgAAiXUAAIF2AQB6&#10;dw8AdngbAHJ5JwBveTIBa3g8Amh4RARld0wGYndTCF92WgpddWEMWnVoD1h0cBFVc3kTU3OEFlFy&#10;kBhPcp4ZTXGtGkxxvxtLcdkbTHHwGkxw/RpNcP8ZTW//GU1v/xlNb/8ZzmAAAL5qAACycgAAqHgA&#10;AJ17AACQegAAhHoAAHp7AAB0fAwAb34XAGx+JABpfy8BZn85AmJ/QgNffkkFXX1QB1p9VwlXfF4L&#10;VXxlDVJ7bg9QencSTnqCFEt5jhZJeZwXSHirGEZ4vRlGeNUZRnfvGEd2/BhHdv8YR3X/F0d1/xdH&#10;df8XyWUAALpvAACudwAApH0AAJh/AACLfwAAfn8AAHOBAABsgwkAaIQTAGWFIABihiwAX4Y2AVyG&#10;PwJZhUYDV4VOBVSFVQdShFwJT4NjC02Daw1LgnQPSIJ/EUaBjBNEgZoVQoCpFkGAuhZAgNIWQX/t&#10;FkF++xZBff8WQX3/FkF9/xZBff8WwmoAALV1AACqfQAAn4IAAJKDAACFhAAAeYUAAGqJAABkigMA&#10;YIwQAF2NGwBbjicAWI4yAFWOOwFTjkMCUI5KA06NUgVMjVkGSYxgCEeMaApFi3IMQot9DkCKiQ8+&#10;ipgRPIqnEjuKuBI6is8SO4jrEjuH+hM7hv8TO4b/EzuG/xM7hv8TvHEAAK97AAClgwAAmYcAAIyI&#10;AAB/iQAAc4wAAGWQAABckwAAV5UMAFSWFgBSliIAUJctAE2XNgBLlz8BSZdHAkeXTgNFllUEQ5Zd&#10;BUGWZQY+lW8IPJV6CTqVhws4lZUMNpSlDTWUtg40lMwNNJPpDTSS+A40kP8PNJD/DzSQ/w80kP8P&#10;tXgAAKqCAACeiAAAk40AAIaOAAB5kAAAbZMAAGGXAABVmwAATZ4GAEmfEABHnxsARqAmAESgMABD&#10;oToAQaFCAT+hSQE9oVECO6FZAjmhYQM3oGsENaB2BTOggwYxoJIHMKCiCC6gswguoMkILp/nCC2d&#10;9wktnP8KLZv/Ci2b/wotm/8Kr4AAAKOJAACXjgAAjZMAAH+VAABymAAAZpwAAFugAABPpAAARacA&#10;AD6pDAA8qhQAOqofADmqKQA4qzIAN6s7ADWrQwA0rEsAMqxTATGsXAEvrGYCLaxxAiusfwMqrI4D&#10;KKyeBCessAQmrMUEJqvkAyWp9QQlqP8FJaf/BSWn/wUlp/8Fp4kAAJuPAACRlAAAhJkAAHieAABr&#10;ogAAX6YAAFOqAABIrQAAPbAAADSzAwAvtQ4ALbUWACy1IAArtikAKrYyACm3OgAot0MAJ7dMACa4&#10;VQAkuF8AI7hrACK4eAEguIgBH7iZAR25qwEcucABHLjfARy28gEbtfwCG7T/Ahu0/wIbtP8Cn48A&#10;AJSVAACImwAAe6EAAG6mAABiqwAAVrAAAEqzAAA/tgAANbkAACy8AAAkvwYAH8INAB3CFAAcwh4A&#10;G8MmABrDLwAZxDgAGMRBABfESgAWxVUAFcVhABTGbwATxn8AEsaRABHHpAAQx7kAD8fUABDG7gAQ&#10;xPoAEMP/ABDD/wAQw/8Al5YAAIucAAB+ogAAcakAAGSvAABYtAAAS7gAAEC7AAA1vgAAK8EAACPF&#10;AAAbyQEAFMwGABDQCwAO0READdEZAA3RIQAM0SoADNE0AAvSPgAK0kkACdNVAAnTYgAI03IABtSE&#10;AAXUmAAE1KsAA9XAAAHV3AAB1e0AAdX2AAHV9gAB1fYAjp0AAICkAABzqwAAZrEAAFm4AABMvQAA&#10;P8AAADTDAAAqxwAAIcoAABnOAAAS0gAADdYBAAnbBQAG3A0ABNwRAAPdGAAB3iAAAN4oAADfMQAA&#10;4DwAAOFHAADiVAAA42MAAON0AADkiAAA5JsAAOWuAADlwQAA5dUAAObnAADm5wAA5ucAg6QAAHWs&#10;AABoswAAWrsAAE3BAABAxAAAM8gAACjMAAAf0AAAF9QAABDZAAAL3QAABeEAAADkAAAA5QcAAOYN&#10;AADnEQAA6BYAAOkdAADqJQAA6y4AAO05AADvRQAA8FMAAPFkAADxdgAA8ooAAPOcAADzrQAA9LsA&#10;APTIAAD0yAAA9MgAd60AAGq1AABcvQAAT8QAAEDJAAAzzQAAJ9EAAB3WAAAU3AAADuAAAAjjAAAB&#10;5gAAAOoAAADuAAAA7gAAAO8EAADwCgAA8Q4AAPMSAAD0GAAA9iAAAPgqAAD6NQAA/UMAAP5SAAD/&#10;YwAA/3YAAP+JAAD/mgAA/6YAAP+wAAD/sAAA/7AA/xYjAP8VIQD/ESEA/w0kAP8JKwD/BjcA/wNE&#10;AP8AUQD/AF0A/wBoAP8AcgD/AHsA/wCDAP8AigD/AJEA/wCWAP8AnAD/AKEA/QCmAPsArAD5ALMA&#10;9wC7APUAxQDzANEA8gDkAPEA8QDvAPoA7gD/AO4A/wDtAP8A7QD/AO0A/wDtAP8A/xkgAP8YHQD/&#10;FR0A/xAfAP8OKQD/DDQA/wpBAP8HTQD/BVkA/wRkAP8EbgD/A3cA/wOAAP8DhwD/A40A/QKTAPsC&#10;mQD5Ap4A9wKkAPUCqgDzAbAA8QG4AO8BwgDtAc8A6wHjAOoB7wDoAvsA5wT/AOYF/wDmBv8A5gb/&#10;AOYG/wDmBv8A/xwbAP8bGQD/FxgA/xUdAP8TJQD/ETAA/xA9AP8OSQD/DFUA/wtgAP8LagD9C3MA&#10;+wt8APkKgwD3CooA9QqQAPQKlgDzCpsA8QqhAO8JpwDtCa4A6wm2AOgJwADmCc0A5AniAOIK8ADf&#10;C/sA3gz/ANwN/wDcDf8A2w3/AdsN/wHbDf8B/x8XAP8eEwD/GxIA/xwZAP8bIgD/GCwA/xU4AP8T&#10;RAD+ElAA+RFbAPUQZgDzEG8A8BB3AO4QfwDsEIYA6hCMAOkQkgDoEJgA5g+eAOUPpQDjD6wA4Q+0&#10;AOAPvgDeD8wA2hDhANUR8ADSEvsAzxL/Ac4T/wHNE/8BzRP/AcwT/wHME/8B/yISAP8iDwD/IQ8A&#10;/yIUAP8iHAD/ICcA/x0yAPgbPgDyGUsA7hhWAOoXYADnFmoA5BZyAOIWegDgFoIA3haIANwWjwDb&#10;FpUA2RabANYWogDUFqkA0haxANAXuwDOF8kAzBjeAMgZ7gHFGvsBwxr/AsEb/wLAG/8CwBv/AsAb&#10;/wLAG/8C/yYOAP8lCwD/KAwA/ykQAP8oFgD+JiAA9CQrAOwhOADmIEQA4R9QAN0fWwDZHmUA1R5t&#10;ANIfdQDQH30Azh+DAMwfigHLH5AByR+XAcgfngHGH6UBxSCtAcMgtwHBIMQBwCHWAbwi6gK5IvgD&#10;tiL/A7Uj/wO0I/8EsyP/BLMj/wSzI/8E/ykLAP8qBQD/LggA/y8MAP8tEADzKxcA6CgiAOAmLwDZ&#10;Jj0A0idKAM0nVQDKKF8AxyhoAcUobwHDJ3cBwSd+Ab8nhAG+J4sCvCeSArsnmQK5J6ACtyepA7Yo&#10;swO0KL8DsyjPA7Ap5gStKfYEqyr/Bakq/waoKv8GqCr/Bqgq/waoKv8G/y0FAP8wAAD/MwIA9jQG&#10;AO8yCgDoLhAA3CwYANEuKADLLzcAxjBEAMEwTwC+MFkBuzBiAbgwagK2L3ECtS94ArMvfwOxL4YD&#10;sC+NA64ulAStLpwEqy6kBakvrgWoL7oFpi/KBqQw4gahMPMHnzD/CJ4x/widMf8InDH/CJwx/wic&#10;Mf8I/zAAAP81AADvOAAA4joAANs5BADWNQkAzjQTAMY2IgC/ODEAujg/ALY4SgGzOFQBsDddAq03&#10;ZAKrNmwDqTZzBKg2eQSmNYAFpDWHBaM1jwahNZcHnzWgB541qgicNbYImzXFCZk13QmWNu8KlDb9&#10;CpM3/wqSN/8Kkjf/CpI3/wqSN/8K/zMAAPY6AADkPwAA2EIAAM5CAQDJPgYAxDsPALs+HQC1PywA&#10;sT86AK0/RQGpP08Bpj5YAqM9XwOhPWcEnzxtBZ08dAacO3sGmjuCB5g7igiWO5MJlTqcCpM6pguR&#10;OrILkDvADI471QyMPOwNijz7DYk8/w2JPP8MiDz/DIg8/wyIPP8M/zcAAOo/AADcRQAAzkkAAMVJ&#10;AAC/RgIAukMMALNEGQCtRScAqEY1AKRFQQGgRUsCnURTAppDWwOYQ2IFlkJpBpRBcAeSQXYIkEB+&#10;CY5AhgqNQI4Li0CYDIlAog2HQK4OhUC8D4RAzw+CQekPgUH5D4BB/w+AQv8OgEL/DoBC/w6AQv8O&#10;+jsAAOVEAADTSwAAx04AAL5PAAC4TAAAskkJAKtJFQClSyMAoEsxAJxLPQGYSkcClUlPA5JJVwSQ&#10;SF4FjkdlBotHaweJRnIJiEZ5CoZFgguERYoNgkWUDoBEnw9+RKsQfEW5EXtFyxF6ReYReUb3EXhG&#10;/xB4Rv8QeEb/D3hG/w94Rv8P8D8AAN9JAADNTwAAwVMAALhUAACxUgAAq04FAKROEQCeTyAAmVAt&#10;AJVQOQGST0MBjk5MA4tNUwSJTVoFhkxhBoRLaAiCS24JgEp2C35Kfgx8SYcOekmRD3hJnBB2SagS&#10;dEm2EnNJyBNySuMTcUr1EnFK/xFxS/8RcUv/EHFL/xBxS/8Q7EMAANlMAADIUwAAvVcAALRYAACs&#10;VwAApVIBAJ5TDwCYVBwAk1QpAI9UNQCLU0ABiFNIAoVSUASCUVcFf1BeBn1QZAh7T2sJeU9yC3dO&#10;ew11ToQOc02OEHFNmRFvTaUTbU2zFGxNxRRrTuEUa070E2tO/xJrTv8Sa07/EWtO/xFrTv8R6EYA&#10;ANNQAADEVgAAuVoAALBcAACmWgAAn1YAAJhWDQCSVxkAjlgmAIlYMgCGWD0BgldFAn9WTQN8VVQF&#10;eVRbBndUYQh1U2gJc1NwC3FSeA1vUoEPbVKLEGtRlxJpUaMTZ1GxFGZRwxVlUt4VZVLyFGVS/xNl&#10;Uv8SZVL/EmVS/xJlUv8S5EoAAM9TAADAWgAAtV4AAKxgAACiXgAAmlkAAJJaCwCNWxYAiFwjAIRc&#10;LwCAWzoBfVtDAnlaSwN2WVIEdFhYBnFYXwdvV2YJbVdtC2tWdQ1pVn4PZ1aJEWVVlRJjVaEUYlWv&#10;FWFVwRZgVdsWYFbxFWBW/hRgVv8TYVb/EmFW/xJhVv8S4E0AAMtWAAC9XQAAsmEAAKhjAACdYQAA&#10;lV0AAI1eCQCHXhMAg18gAH9fLAB7XzcBd15AAnReSANxXU8Eb1xWBWxcXAdqW2MJaFtrC2Zacw1k&#10;WnwPYlqHEWBZkxJeWaAUXVmuFVtZvxZbWdgWW1nvFVtZ/RRcWf8TXFn/ElxZ/xJcWf8S3FAAAMdZ&#10;AAC6YAAAr2QAAKRlAACZZAAAkGAAAIhhBgCCYhEAfmMdAHpjKgB2YzQBc2I9AW9iRgJsYU0EamFU&#10;BWdgWgdlYGEIY19pCmFfcQxfXnoOXV6FEFtekRJZXZ4UWF2sFVddvRZWXdUWVl3uFVdd/BRXXf8T&#10;V13/Eldd/xJXXf8S1lMAAMRcAAC3YwAArGgAAKBoAACVZwAAimMAAINlAgB9Zg8AeGYaAHRnJwBx&#10;ZzIAbmc7AWtmQwJoZksDZWVSBWNlWQZhZF8IXmRnClxjbwxaY3gOWGODEFZijxJUYpwTU2KqFVJi&#10;uxVRYtIVUWHtFVJh+xRSYf8TU2H/ElNh/xJTYf8S0VYAAMBfAACzZgAAqWsAAJxrAACQagAAhWcA&#10;AH1pAAB3ag0Ac2sXAG9rJABsbC8AaWw4AWZrQQJja0kDYWtQBF5qVwZcal0HWmllCVhpbQtVaHYN&#10;U2iBD1FnjRFPZ5oSTmepFE1nuRRMZ88UTGbrFE1m+xNNZv8STmX/Ek5l/xJOZf8SzFoAALxjAACw&#10;agAApW8AAJhuAACMbQAAgGwAAHdtAABxbgsAbW8UAGlwIQBmcSwAZHE2AWFxPgFecUYCXHBNA1lw&#10;VAVXcFsGVW9iCFNvagpQbnMMTm5+DkxtihBKbZgRSWynEkhsuBNHbM0TR2zqE0hr+hJIa/8SSGr/&#10;EUhq/xFIav8Rx14AALhnAACsbgAAoXIAAJNyAACHcQAAenEAAHFyAABrdAcAZnURAGN2HQBgdygA&#10;XnczAFt4PAFZd0MCVndLA1R3UgRSdlkFUHZgB051aAhLdXEKSXR8DEd0iA5Fc5YPQ3OlEEJzthFB&#10;c8sRQnLoEUJy+BFCcf8QQ3D/EENw/xBDcP8QwWMAALNsAACocwAAm3YAAI51AACBdgAAdXYAAGl4&#10;AABjegIAXnwOAFx9GQBZfiQAV38vAFV/OAFTf0ABUH9IAk5+TwNMflYESn5dBUh9ZQZGfW4IQ3x5&#10;CkF8hgs/e5QNPnujDjx7sw48e8gOPHrmDjx59w48eP8OPHj/Dj13/w49d/8OvGgAAK9yAACkeQAA&#10;lnoAAIh6AAB8egAAcHwAAGN/AABcggAAV4QLAFOFFABRhiAAT4YqAE6HNABMhzwBSodEAUiHSwJG&#10;h1MCRIZaA0KGYgRAhmwGPoV2BzuFgwg5hZEKOISgCzaEsQs2hMYLNoPkCzaC9gs2gf8MNoD/DDaA&#10;/ww2gP8Mtm8AAKp4AACffwAAkH4AAIN/AAB3gAAAa4IAAF6HAABVigAATowGAEqOEABIjxoAR48l&#10;AEWQLwBEkDgAQpBAAECQRwE/kE8BPZBWAjuQXwI5kGgDN49zBDWPgAUzj44GMY+eBzCOrwcvjsMH&#10;L47hBy+M9Agvi/8IL4r/CC+K/wkviv8JsHYAAKV/AACYhAAAioQAAH2FAABwhwAAZYoAAFqOAABP&#10;kgAARpUAAEGYDAA+mBQAPZkfADuZKAA6mjEAOZo6ADeaQgA2mkoANZpSATOaWgExmmQBL5pvAi2a&#10;ewIsmooDKpqaAymarAQomsAEJ5neAyeX8gQnlv0FJ5X/BSeV/wUnlf8FqX4AAJ6FAACSiQAAhIoA&#10;AHaMAABqjwAAXpMAAFSXAABJmwAAQJ8AADeiBAAyow4AMaMXADCkIQAupCoALaQyACylOgArpUMA&#10;KqVLACmlVAAopV4AJqVpACWldgEjpYUBIqWWASCmqAEfpbsBHqXXAR6k7wEeovsCHqH/Ah6h/wIe&#10;of8CooYAAJeMAACLjwAAfZEAAG+UAABjmAAAV50AAE2hAABDpQAAOKgAADCrAAAorgcAJK8QACOv&#10;FwAhryEAILApAB+wMQAesDoAHbFCAByxTAAbsVYAGrFhABmybwAYsn4AFrKQABWyogAUsrYAE7LO&#10;ABOx6wATr/kAE67/AROu/wETrv8Bmo0AAJCSAACElwAAdZoAAGifAABbowAAUKgAAEWsAAA7sAAA&#10;MbIAACe1AAAguAAAGLoHABS8DgATvBUAErweABG9JgARvS4AEL03ABC+QQAOvkwADr5XAA2+ZQAM&#10;v3QAC7+GAAq+mQAIvqwAB77CAAe+3wAIvvAACL36AAi9/AAIvfwAk5QAAIeZAAB6nwAAbKUAAGCq&#10;AABTrwAAR7MAADy2AAAxuAAAJ7sAAB++AAAXwQAAEcQBAAzICAAIyQ4AB8kUAAbJHAAFySQABMos&#10;AAPKNgACykAAAMtMAADLWQAAy2gAAMt5AADMjAAAy58AAMuzAADLyAAAzOIAAMzvAADM8QAAzPEA&#10;ipoAAHyhAABvpwAAYq0AAFWzAABIuAAAO7sAADC+AAAmwQAAHcQAABXIAAAPywAACs4AAATSAgAA&#10;0woAANMPAADUFAAA1RoAANYiAADXKgAA2TQAANo/AADcSwAA3FoAAN1qAADdfQAA3ZEAAN2kAADe&#10;tgAA3sgAAN7eAADe4gAA3uIAf6IAAHGpAABksAAAVrcAAEm8AAA8wAAAL8QAACTHAAAbywAAE88A&#10;AA3SAAAH1gAAANsAAADeAAAA3wMAAOAJAADhDgAA4hIAAOMXAADlHgAA5icAAOgxAADqPQAA7EsA&#10;AOxaAADtbAAA7oAAAO6UAADupQAA7rQAAO7CAADuxgAA7sYAdKoAAGayAABYuQAAS8AAAD3FAAAv&#10;yQAAJM0AABnRAAAR1gAAC9sAAAPeAAAA4QAAAOUAAADoAAAA6QAAAOoAAADrBgAA7QsAAO8PAADw&#10;EwAA8hoAAPQjAAD3LgAA+TsAAPtKAAD8WwAA/W0AAP2AAAD+kwAA/qIAAP6tAAD+rwAA/q8A/xAf&#10;AP8OHQD/Ch0A/wEgAP8AKAD/ADUA/wBBAP8ATgD/AFoA/wBlAP8AbgD/AHcA/wB/AP4AhgD8AIwA&#10;+wCSAPkAlwD4AJwA9wCiAPYApwD1AK0A8wC1APIAvQDxAMkA7wDcAO4A6wDtAPcA7AD/AOsA/wDq&#10;AP8A6gD/AOoA/wDqAP8A/xMcAP8RGQD/DRkA/wYcAP8DJQD/ADEA/wA+AP8ASgD/AFYA/wBhAP8A&#10;awD9AHMA+gB7APcAgwD1AIkA9ACPAPIAlADxAJkA8ACfAO4ApADtAKsA7ACyAOoAugDoAMYA5wDW&#10;AOUA6ADkAPUA4wD+AOIA/wDhAP8A4QD/AOEA/wDhAP8A/xUYAP8TFAD/DxQA/w0ZAP8LIgD/CC0A&#10;/wQ5AP8BRgD/AFEA/gBcAPoAZgD2AG8A8gB3AO8AfgDtAIUA6wCLAOoAkQDoAJYA5wCcAOYAoQDk&#10;AKgA4wCvAOEAuADfAMMA3QDRANsA5gDZAPMA1wD9ANUC/wDUAv8A1AP/ANQD/wDUA/8A/xgTAP8V&#10;EAD/Eg8A/xIVAP8RHQD/DigA/ww0AP8KQQD5CEwA9QZXAPEGYQDtBmoA6QVyAOYFegDkBYEA4gWH&#10;AOAGjQDfBpIA3QaYANsGngDZBqUA1watANQGtQDSBsAA0AfPAM4I5QDMCfQAygv/AMgM/wDHDP8A&#10;xwz/AMYM/wDGDP8A/xsOAP8ZDAD/GA0A/xgRAP8XGAD/FCIA+xEuAPMQOgDtDkYA6A1SAOUNXADh&#10;DWUA3g1tANsNdQDYDXwA1Q2CANMNiQDRDY8A0A2VAM4NnADNDqMAyw6rAMkOtADIDsAAxg7PAMMQ&#10;5gDAEfUAvRL/ALwS/wC7Ev8AuhL/AboS/wG6Ev8B/x8KAP8cBAD/HwgA/x8NAP8dEgD4GhsA7hYm&#10;AOYUMwDgEz8A2hNLANQTVgDQE18AzhRoAMsUbwDJFHcAxxV9AMYVhADEFYoAwxWRAMEWmADAFp8A&#10;vhanALwXsAC7F7wAuRfLALcY4gCzGfIBsRr/Aa8b/wGuG/8Brhv/Aa0b/wGtG/8B/yIEAP8iAAD/&#10;JQIA/CQHAPchDADsHRIA4RocANgaKgDQGzgAyx1FAMcdUADDHloAwB5iAL4eagC8H3EAuh94ALkf&#10;fgC3H4UAth+MALQfkwCzH5oBsSCjAbAgrAGuILcBrCHGAash3QGnIu8CpSL9AqMj/wKiI/8CoiP/&#10;AqEj/wKhI/8C/yUAAP8oAADyKgAA5SsAAN8oBQDcIQsA0iEUAMkkJADDJTIAviY/ALonSgC3J1QA&#10;tCddALInZACwJ2wAridyAa0neQGrJ38BqieGAagnjgGnJ5YCpSeeAqMoqAKiKLMCoCjBAp8o1QKc&#10;KewDmir6A5gq/wSXKv8Elyr/BJYq/wSWKv8E/ygAAPUuAADlMwAA2jUAANAzAQDMLQYAxioQAL4t&#10;HgC4LiwAsy86AK8vRQCsME8AqS9YAKcvXwGlL2YBoy9tAaEvcwKgLnoCni6BAp0uiQKbLpEDmS6a&#10;A5gupASWL68ElS+9BJMvzwSRMOgFjzD4BY0x/wWNMf8FjDH/BYwx/wWMMf8F/y0AAOo1AADcOgAA&#10;zj0AAMY8AADANwIAuzMNALM0GQCuNicAqTc0AKU3QACiN0oAnzdTAZ02WgGbNmEBmTZoApc1bwKV&#10;NXUDlDV8A5I1hASQNY0EjzWWBY01oAWLNasGijW5Bog1ygeHNuUHhTb2B4Q3/weDN/8Hgzf/B4I3&#10;/weCN/8H9DIAAOM7AADSQQAAxkQAAL1DAAC3PwAAsTsJAKo7FAClPCIAoD0wAJ09OwCZPUUAlj1O&#10;AZQ8VgGSPF0CkDxjAo47agOMO3EEijt4BIg6gAWHOogGhTqSBoM6nAeBOqgIgDq1CX47xgl9O+EJ&#10;ezzzCXs8/wl6PP8Iejz/CHo8/wh6PP8I7jcAAN1BAADLRgAAv0kAALZJAACuRgAAqUEEAKNBEQCd&#10;Qh4AmEMrAJVDNwCRQ0EAjkJKAYxCUgGJQVkCh0FfA4VBZgODQG0EgUB0BYBAewZ+P4QHfD+OCHo/&#10;mQl4P6UKd0CyCnVAwwt0QN0Lc0HxC3JB/wpyQf8KckH/CXJB/wlyQf8J6TwAANVFAADFSwAAuk4A&#10;ALBOAACnSwAAokYAAJtGDgCWRxoAkUgnAI5IMwCKSD0Ah0dGAYRHTgGCRlUCgEZcA35FYgR8RWkE&#10;ekVwBXhEeAZ2RIEIdESLCXJElgpwRKILb0SvDG5EwAxtRdkNbEXvDGtF/QtrRv8La0b/CmtG/wpr&#10;Rv8K5UAAAM9JAADBTwAAtVIAAKtSAAChTwAAm0oAAJRKDACPSxcAi0wkAIdMLwCETDoAgUxDAX5L&#10;SwF7S1ICeUpYA3dKXwR1SWYFc0ltBnFJdQdvSX4IbUiICWtIkwtqSJ8MaEitDWdJvQ1mSdQOZUnt&#10;DWVK/AxlSv8LZUr/C2VK/wtlSv8L4EQAAMtNAAC9UgAAslYAAKZVAACcUgAAlU4AAI5OCQCJTxQA&#10;hVAgAIFQLAB+UDcAe1BAAXhQSAF1T08Cc05VA3FOXARvTmMFbU1qBmtNcgdpTXsIZ02FCmVNkQtk&#10;TJ0MYk2rDWFNuw5gTdEOYE3sDmBN+w1gTf8MYE3/C2BN/wtgTf8L3EcAAMdQAAC5VgAArlkAAKJY&#10;AACYVgAAkFEAAIlSBgCDUxEAf1MdAHtUKQB4VDQAdVQ9AXJTRQFwU0wCbVJTAmtSWQNpUmAEZ1Fn&#10;BmVRbwdjUXgIYlGDCmBRjwteUJsNXVCpDltRuQ5bUc4PWlHqDltR+g1bUf8MW1H/DFtR/wtbUf8L&#10;1koAAMNTAAC2WQAAq1wAAJ5aAACTWQAAi1QAAIRWAwB+VhAAelcaAHZXJgBzWDEAcFc6AG1XQgFq&#10;V0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXYIXVWBCltVjQtZVJoNWFSnDlZVuA9WVcwPVlXpDlZV&#10;+Q1WVf8NV1T/DFdU/wxXVP8M0U0AAMBWAACzXAAAp14AAJpdAACPXAAAhlgAAH9ZAAB5Wg0AdFsX&#10;AHFbIwBuWy4Aa1s3AGhbQAFlW0cBY1pOAmFaVQNfWlwEXVpjBVxaawZaWXQIWFl/ClZZiwtUWZgN&#10;U1imDlJZtg5RWcoPUVnnDlFY+A1SWP8NUlj/DFJY/wxSWP8MzVEAALxZAACwXwAAo2EAAJZgAACL&#10;XwAAgVsAAHldAABzXgwAb14VAGtfIABoXysAZmA1AGNgPQFhX0UBX19MAl1fUwNbX1oEWV5hBVde&#10;aQZVXnIIU159CVFdiQtQXZYMTl2kDU1dtA5MXcgOTF3mDk1d9w1NXP8MTVz/DE5c/wxOXP8MyVQA&#10;ALlcAACtYwAAn2MAAJJjAACHYgAAfGAAAHRhAABuYgkAaWMSAGZjHQBjZCgAYWQyAF5kOwBcZEMB&#10;WmRKAlhkUQJWZFgDVGRfBFJjZwVQY3AHTmN6CExihgpLYpQLSWKiDEhisg1HYscNR2LkDUhh9gxI&#10;Yf8MSGD/C0lg/wtJYP8LxFgAALVgAACqZgAAm2YAAI1mAACCZQAAdmQAAG5lAABoZgUAY2cQAGBo&#10;GgBdaSUAW2ovAFlqOABXakABVWpHAVNqTgJRalUDT2ldBE1pZAVLaW0GSWh4B0dohAlGaJIKRGeh&#10;C0NnsQxCZ8UMQmfiDEJm9QxDZv8LQ2X/C0Nl/wtDZf8Lv1wAALFkAACmagAAlmkAAIlpAAB9aQAA&#10;cWkAAGdqAABibAEAXW0NAFluFgBXbyEAVXArAFNwNQBRcD0AUHBFAU5wTAFMcFMCSnBaA0hwYgRG&#10;b2sFRG91BkJvggdAbo8JP26eCj1urwo9bsIKPG7gCj1t9Ao9bP8KPWv/Cj5r/wo+a/8KumAAAK1p&#10;AACgbgAAkW0AAIRtAAB4bQAAbG4AAGFwAABbcgAAVnQKAFJ1EgBQdh0ATncnAEx3MQBLeDkASXhB&#10;AEh4SQFGeFABRHdXAkJ3XwNAd2gDPndzBDx2fwY6do0HOXacCDd1rQg3dcAINnXeCDd08gg3c/4I&#10;N3L/CDdy/wg3cv8ItWYAAKlvAACacQAAi3EAAH5xAABzcgAAaHMAAFx2AABUeQAATnsFAEp9DwBI&#10;fhgARn8jAEV/LABDgDUAQoA9AEGARQA/gEwBPYBUATyAXAI6f2UCOH9vAzZ/fAQ0f4oEMn+aBTF+&#10;qgYwfr0GMH7aBjB98AYwe/0GMHv/BjB6/wYwev8GsGwAAKR1AACUdQAAhnUAAHl2AABudwAAY3kA&#10;AFd9AABPgQAAR4QAAEKGDAA/hxMAPYgdADyIJwA7iTAAOok4ADiJQAA3iUgANolPADSJWAEziWEB&#10;MYlsAS+JeAItiYcCLImXAyqIpwMpiLoDKYjUAymG7gMphfwEKYT/BCmE/wQphP8EqnQAAJ57AACO&#10;egAAgHoAAHR7AABofgAAXYEAAFKFAABJiQAAQYwAADmQBQA1kQ8AM5IXADKSIQAxkikAMJMyAC6T&#10;OgAtk0EALJNKACuUUgAqlFwAKJRnACeUcwEllIIBJJSTASKTpAEhk7cBIJPPASGS7AEgkPoCII//&#10;AiCP/wIgj/8CpHwAAJeAAACHfwAAe4AAAG6CAABihQAAV4kAAE2OAABCkgAAOpYAADKZAAAqnAkA&#10;KJ0RACadGQAlnSIAJJ4qACOeMgAinjoAIZ5CACCeSwAfn1UAHp9gAByfbQAbn3wAGp+NABifnwAX&#10;n7IAFp/JABae6AAWnPcAFpv/AReb/wEXm/8BnYMAAI+GAACChgAAdIcAAGeLAABbjwAAUJMAAEaY&#10;AAA8nAAAM6AAACujAAAjpgAAHKgLABqpEQAYqRgAF6khABaqKQAVqjEAFKo5ABOqQwATq00AEqtY&#10;ABGrZQAQq3QADquGAA6rmQANq6wADKvBAAyq3wAMqfIADaj8AA2o/wANqP8AlooAAImMAAB6jQAA&#10;bJEAAGCVAABUmgAASZ8AAD+jAAA1pwAAK6oAACOuAAAbsAAAFLMBAA+1CgANthAADLYWAAu2HwAK&#10;ticACbYvAAi2OQAHt0MABrdPAAS3WwADt2oAArd7AAC3jgAAt6EAALa0AAC2ywAAtuUAALXxAAC1&#10;9wAAtfcAj5EAAIGUAABylwAAZZwAAFihAABMpgAAQasAADevAAAssgAAI7UAABq4AAATuwAADr0A&#10;AAnABQADwQ0AAMERAADBFwAAwh4AAMImAADCLwAAwzkAAMREAADEUAAAxF4AAMVvAADFgQAAxZUA&#10;AMWoAADFvAAAxNEAAMTmAADE7gAAxO4AhpgAAHmeAABrowAAXakAAFCuAABEswAAN7YAACy5AAAi&#10;vAAAGb8AABHCAAAMxQAABsgAAADLAAAAzAcAAMwNAADNEQAAzRYAAM4dAADPJAAA0C0AANI4AADU&#10;RAAA1FIAANVhAADVcwAA1ocAANabAADWrQAA178AANjOAADY3QAA2N0Ae6AAAG6mAABgrQAAU7MA&#10;AEW4AAA4vAAAK78AACHCAAAXxgAAEMkAAArMAAAC0AAAANQAAADXAAAA2AAAANoFAADbCwAA3A4A&#10;AN4TAADfGQAA4SEAAOMqAADlNgAA50MAAOdTAADoZAAA6XcAAOmMAADqnwAA6q4AAOq6AADqwwAA&#10;6sMAcKgAAGKvAABVtgAAR7wAADnAAAAsxAAAIMgAABbMAAAO0AAAB9QAAADZAAAA3QAAAOEAAADj&#10;AAAA5AAAAOYAAADnAQAA6QcAAOsMAADsEAAA7hUAAPAdAADzJwAA9jMAAPdDAAD4VAAA+WYAAPl6&#10;AAD6jgAA+p4AAPupAAD7sAAA+7AA/wsbAP8HGQD/ABkA/wAcAP8AJQD/ADIA/wA/AP8ASwD/AFcA&#10;/wBiAP8AawD/AHMA/QB7APsAggD6AIgA+ACNAPcAkgD2AJgA9QCdAPQAogDzAKkA8QCwAO8AuADu&#10;AMMA7ADRAOsA5gDpAPMA6AD+AOgA/wDoAP8A6AD/AOgA/wDoAP8A/w4YAP8KFQD/ARQA/wAYAP8A&#10;IgD/AC4A/wA7AP8ARwD/AFMA/QBeAPoAZwD3AG8A9QB3APMAfgDyAIQA8ACJAO8AjwDuAJQA7ACa&#10;AOsAnwDpAKUA6ACsAOYAtADkAL8A4wDMAOEA4gDfAPAA3gD7AN4A/wDdAP8A3QD/ANwA/wDcAP8A&#10;/xATAP8NEQD/BhAA/wIVAP8AHgD/ACkA/wA2AP8AQgD6AE4A9ABZAPEAYgDuAGsA7AByAOoAeQDo&#10;AH8A5wCFAOUAiwDkAJAA4gCWAOEAnADfAKIA3QCpANoAsQDYALsA1QDIANIA3QDRAO0A0AD5AM8A&#10;/wDOAP8AzQD/AM0A/wDNAP8A/xEPAP8ODQD/DA0A/wsSAP8HGQD/AiQA/wAwAPYAPADvAEkA6gBT&#10;AOcAXQDkAGYA4QBtAN8AdADdAHsA2wCBANkAhgDWAIwA1ACSANIAmADQAJ4AzgCmAMwArgDKALgA&#10;yADEAMYA1wDFAOoAwwD3AMIA/wDBAf8AwAL/AMAC/wDAAv8A/xQLAP8QBgD/EAkA/xAOAP8OFAD/&#10;Ch4A9QYpAOsENgDjA0IA3wNOANsEVwDWBGAA0wRoANAEbwDOBXYAzAV8AMoFggDJBYgAxwWOAMYF&#10;lADEBZsAwgWjAMAGqwC+BrUAvQbCALsI1AC6CekAtwv4ALUM/wC0DP8AtAz/ALQM/wC0DP8A/xcE&#10;AP8UAAD/FgMA/xQJAP8RDgDyDhUA6AwhAN4KLgDWCzsA0AxHAMwMUQDJDFoAxg1iAMQNagDCDXEA&#10;wA13AL8NfQC9DoMAvA6KALoOkQC5DpgAtw6gALYOqQC0D7QAsg/BALEQ1ACuEesAqxL6AKkS/wCo&#10;E/8ApxP/AKcT/wCnE/8A/xoAAP8bAAD5GwAA6xkAAOUUBgDlEA4A2Q4XAM8RJgDIEjQAxBNAAL8U&#10;SwC8FFQAuRVdALcVZAC1FWsAtBVxALIVeACxFn4ArxaFAK4WjACsFpQAqxecAKkXpgCnGLAAphi9&#10;AKQYzwCiGucAnxr3AJ0b/wGcG/8BnBv/AZsb/wGbG/8B/x0AAPchAADoJAAA3SUAANQhAQDPGwgA&#10;yhcRAMIaIAC8HC0Atx06ALMeRQCwHk8ArR5XAKseXwCpH2YAqB9sAKYfcwClH3kAox+AAKIfhwCg&#10;II8AnyCYAJ0gogCbIKwBmiG5AZghygGWIuQBlCP1AZIj/wGRI/8BkCP/AZAj/wGQI/8B/yIAAOsp&#10;AADdLgAAzy8AAMctAADBJwMAvSINALYjGgCwJSgArCY0AKgmQAClJ0kAoidSAKAnWgCeJ2EAnCdn&#10;AJsnbQCZJ3QAmCd7AZYnggGVJ4sBkyeUAZEongGQKKkBjii1Ao0pxgKLKd8CiSryAocq/wKGKv8C&#10;hir/AoYq/wKGKv8C9CgAAOMxAADRNgAAxTgAALw2AAC2MAAAsisJAKssFACmLSIAoi4vAJ4uOgCb&#10;LkQAmC9NAJYvVQCULlwAki5iAJAuaQGPLm8BjS52AYwufgGKLoYCiC6PAocumgKFL6UDgy+yA4Iv&#10;wgOBMNoDfzDvA30x/gN9Mf8DfDH/A3wx/wN8Mf8D7S8AANs3AADJPQAAvj4AALM8AACsOAAApzME&#10;AKIyEQCdNB0AmTUqAJU1NQCSNUAAjzVJAI01UACLNVcAiTVeAYc1ZAGFNGsBhDRyAoI0eQKANIIC&#10;fjSLA300lgN7NaEEeTWuBHg1vgV3NtQFdjbtBXQ3/AV0N/8EdDf/BHQ3/wR0N/8E5zUAANI9AADD&#10;QgAAuEQAAKxCAACkPgAAnzkAAJo4DgCUOhkAkDomAI07MQCKOzsAhztEAIQ7TACCO1MBgDpaAX46&#10;YAF9OmcCezpuAnk6dQJ3On4DdjqIBHQ6kwRyOp4FcTqrBW87uwZuO88GbTvqBm08+gZsPP8FbDz/&#10;BWw8/wVsPP8F4jkAAMxCAAC+RwAAsUgAAKVGAACdQwAAlz8AAJI+CwCNPxUAiT8hAIVALQCCQDcA&#10;f0BAAH1ASAB7QE8BeUBWAXc/XQF1P2MCcz9qAnE/cgNwP3oDbj+EBGw/kAVrP5wGaT+pBmg/uAdn&#10;QMwHZkDoB2ZA+QZlQP8GZUD/BmVA/wVlQP8F3D4AAMdGAAC5SwAArEwAAKBKAACXRwAAkUMAAItD&#10;CACGQxIAgkQeAH5EKQB7RTQAeUU9AHZFRQB0REwBckRTAXBEWQFuRGACbENnAmtDbwNpQ3cEZ0OB&#10;BWZDjQZkQ5kGYkOnB2FEtghgRMoIYETmCF9F+AdfRf8HYEX/BmBE/wZgRP8G1kEAAMNJAAC2TgAA&#10;p08AAJtNAACSSwAAjEcAAIVHBACARxAAfEgaAHhIJgB1STAAc0k6AHBJQgBuSUkBbEhQAWpIVgFo&#10;SF0CZkhkAmVIbANjSHUEYUd/BWBHigZeSJcHXUilCFtItAhbSMcJWkjkCFpJ9ghaSf8HWkj/BlpI&#10;/wZaSP8G0UUAAL9MAACyUgAAo1EAAJdQAACNTgAAhkoAAIBKAQB6Sw4AdkwXAHJMIwBvTC0AbU02&#10;AGpMPwBoTEYAZkxNAWRMUwFiTFoCYUxhAl9MaQNeTHIEXEx8BVpMiAZZTJUHV0yjCFZMsghVTMYJ&#10;VUziCVVM9QhVTP8HVUz/B1ZM/wZWTP8GzEgAALxQAACvVQAAoFQAAJNTAACJUQAAgU0AAHpOAAB1&#10;TwwAcE8VAG1QIABqUCoAZ1AzAGVQPABjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNZUHAEV1B6BVVQ&#10;hgZUUJMHUlChCFFQsQlQUMQJUFDhCVBQ9AhRUP8HUU//B1FP/wZRT/8GyUsAALlTAACrVwAAnFYA&#10;AI9VAACFVAAAfFAAAHVRAABwUgkAa1MSAGhUHQBlVCcAYlQxAGBUOQBeVEEAXFRIAVpUTwFZVFYB&#10;V1RdAlZUZQNUVG4EUlR4BVFUhAZPVJEHTlSgCExUrwhMVMIJS1TfCUxU8whMU/8HTFP/B01T/wZN&#10;U/8GxU4AALZWAACnWgAAmFkAAItYAACBVwAAd1QAAHBVAABqVgYAZlcQAGJXGgBgWCQAXVguAFtZ&#10;NwBZWT8AV1lGAFZZTQFUWVQBU1lbAlFZYwJPWGwDTlh2BExYggVKWI8GSVieB0hYrghHWMAIR1jd&#10;CEdY8ghHV/8HSFf/B0hX/wZIV/8GwVEAALJZAACjXAAAlFsAAIdbAAB9WgAAclgAAGtZAABlWgMA&#10;YFsOAF1cFwBaXCEAWF0rAFZdNABUXjwAU15EAFFeSwFQXlIBTl5ZAkxeYQJLXWoDSV10BEddgAVF&#10;XY0GRF2cB0NdrAdCXb4IQl3aCEJc8QdCXP4HQ1v/BkNb/wZDW/8GvVUAAK9dAACfXwAAkF4AAINe&#10;AAB4XQAAbVwAAGVdAABfXwAAWmAMAFdhFABVYh4AUmIoAFFjMQBPYzkATmNBAExjSABLY08BSWNW&#10;AUdjXgJFY2cCRGNxA0JjfQRAYosFP2KaBj5iqgY9YrwHPGLWBz1h7wY9Yf0GPmD/Bj5g/wY+YP8G&#10;uVkAAKthAACaYQAAi2EAAH9hAAB0YQAAaWEAAF9iAABZZAAAVGYJAFFnEQBOZxoATGgkAEtpLQBJ&#10;aTYASGk+AEZqRQBFakwAQ2pUAUJqXAFAaWUCPmlvAjxpewM7aYkEOWmYBThoqAU3aLoFN2nTBTdo&#10;7gU3Z/wFOGb/BThm/wU4Zv8FtF4AAKdlAACVZQAAhmQAAHplAABvZQAAZGYAAFloAABSagAATWwE&#10;AEluDgBHbhYARW8gAERwKQBCcDIAQXA6AEBxQgA/cUkAPXFRADxxWQE6cWIBOHFsAjZweAI1cIYD&#10;M3CVAzJwpgQxcLgEMHDQBDFv7AQxbvsEMW3/BDFs/wQxbP8Er2QAAKFpAACPaAAAgWgAAHVpAABr&#10;aQAAYGsAAFVuAABNcQAARnMAAEJ1CwA/dhIAPXccADx3JQA6eC0AOXg1ADh5PQA3eUUANnlNADV5&#10;VQAzeV4AMXloATB5dAEueYMCLXmSAit4owIqeLUCKnjMAip36gIqdvkDKnX/Ayp0/wMqdP8DqmoA&#10;AJptAACJbAAAfG0AAHBtAABmbgAAW3EAAFB1AABIeAAAQXsAADp+BQA2fw4ANIAWADOBIAAygSgA&#10;MIEwAC+COAAugkAALYJIACyCUAArgloAKoJkACiCcAAmgn8BJYKPASSCoAEjgrIBIoLJASKB5wEi&#10;f/cBIn7/AiJ9/wIiff8CpXEAAJNxAACDcQAAdnEAAGxyAABgdQAAVngAAEx8AABDgAAAO4MAADOG&#10;AAAtiQoAKooRACmLGQAniyIAJosqACWMMQAkjDkAI4xCACKNSgAhjVQAII1eAB+NawAdjXkAHI2K&#10;ABuNnAAZja4AGIzEABiM4wAZivUAGYn/ARmI/wEZiP8BnXcAAIx2AAB9dgAAcncAAGV5AABafAAA&#10;UIAAAEaEAAA8iQAANIwAAC2QAAAlkwIAH5UMAB2WEgAclhoAG5ciABqXKgAZlzIAGJg6ABeYQwAW&#10;mE0AFZhYABSYZAATmHMAEZiEABCYlgAQmKkADpi/AA6X3QAPlvIAEJX8ABCU/wAQlP8AlX0AAIV8&#10;AAB4fAAAa34AAF+BAABUhgAASooAAECPAAA2kwAALZcAACaaAAAenQAAF6ADABKiDAAQoxIAEKMZ&#10;AA+jIQAOpCkADqQxAA2kOgAMpEUAC6RQAAqkXAAJpGoAB6R7AAajjgAEo6EAAqO0AAOiywADouYA&#10;A6HzAAOh+wADofsAjYMAAH+CAABxhAAAZIcAAFiMAABNkQAAQpYAADiaAAAvngAAJqIAAB6lAAAX&#10;qAAAEasAAAyuBwAHrw0AA68SAAKvGQABryEAAK8pAACwMgAAsDwAALBHAACwUwAAsGEAALBxAACw&#10;gwAAr5cAAK+qAACvvwAArtkAAK7rAACu9AAArvQAh4kAAHiKAABqjgAAXZMAAFGYAABFnQAAO6IA&#10;ADCmAAAnqgAAHq4AABaxAAAQtAAAC7YAAAW5AwAAugoAALoOAAC6EwAAuxkAALshAAC8KAAAvDEA&#10;AL08AAC+SAAAvlYAAL5lAAC+dwAAvowAAL6fAAC9swAAvscAAL7eAAC96wAAvesAf5IAAHCVAABi&#10;mgAAVZ8AAEmlAAA9qwAAMq8AACi0AAAetgAAFbkAAA68AAAJvwAAAsIAAADEAAAAxQQAAMYKAADG&#10;DgAAxxIAAMgYAADJHwAAyicAAMwwAADOPAAAzkkAAM9ZAADPagAAz34AAM+TAADPpgAAz7gAAM/I&#10;AADP2wAAz9sAd5wAAGihAABbpwAATq4AAEG0AAA0twAAKLoAAB29AAATwAAADcQAAAbHAAAAygAA&#10;AM4AAADQAAAA0QAAANICAADTCAAA1QwAANYQAADZFQAA2xwAAN0kAADgLwAA4jwAAONLAADkXAAA&#10;5G8AAOWDAADlmAAA5akAAOW2AADlwwAA5cMAbKUAAF+sAABRsgAARLkAADW8AAAowAAAHMQAABLI&#10;AAAMywAAA88AAADTAAAA2AAAANwAAADfAAAA3wAAAOEAAADjAAAA5AMAAOYIAADoDQAA6REAAOwY&#10;AADuIgAA8S4AAPM8AAD0TQAA9V8AAPZzAAD3hwAA95kAAPilAAD4sAAA+LAA/wMXAP8AFQD/ABUA&#10;/wAYAP8AIwD/AC8A/wA8AP8ASAD/AFQA/wBeAP8AZwD9AG8A+wB2APkAfQD4AIMA9gCIAPUAjgD0&#10;AJMA8gCYAPEAngDwAKQA7gCrAO0AswDrAL0A6gDLAOgA4QDnAPEA5gD9AOUA/wDkAP8A5AD/AOQA&#10;/wDkAP8A/wcTAP8AEQD/ABEA/wAVAP8AHwD/ACsA/wA3AP8ARAD+AE8A+gBaAPcAYwD0AGsA8gBy&#10;APAAeQDvAH8A7QCEAOsAigDqAI8A6ACUAOcAmgDlAKAA5ACnAOIArwDgALkA3gDGANwA2gDaAOwA&#10;2AD5ANYA/wDWAP8A1wD/ANgA/wDYAP8A/woQAP8DDgD/AA0A/wASAP8AGgD/ACYA/AAyAPcAPwD0&#10;AEoA8QBVAO0AXgDqAGYA6ABuAOUAdADjAHoA4gCAAOAAhQDeAIsA3ACQANsAlgDYAJwA1QCjANMA&#10;qwDRALUAzgDBAMwA0QDLAOcAyQD1AMgA/wDIAP8AyAD/AMgA/wDIAP8A/wwMAP8GCAD/AgoA/wAP&#10;AP8AFQD8ACAA8QAsAOwAOQDpAEUA5QBPAOEAWQDeAGEA2wBoANcAbwDUAHUA0gB7ANAAgADOAIYA&#10;zACMAMsAkgDJAJgAxwCgAMUAqADDALEAwQC8AL8AywC9AOMAvADyALsA/QC7AP8AugD/ALoA/wC6&#10;AP8A/w4FAP8JAAD/CQUA/wYLAP8BEADwABkA5gAlAOEAMgDcAD8A1gBJANEAUwDOAFsAywBjAMgA&#10;agDGAHAAxQB2AMMAewDBAIEAwACHAL4AjgC8AJQAuwCcALkApAC3AK4AtQC5ALMAyACxAN8AsAHv&#10;AK8B+wCuAv8ArQP/AK0D/wCtA/8A/xAAAP8OAAD/DQAA9gsDAPIHCgDiAREA2wIdANIDKwDMAzcA&#10;yARDAMQETQDBBFYAvgVdALwFZAC6BWsAuAVxALcFdgC1BXwAswaDALIGiQCwBpEArweZAK0HoQCr&#10;B6sAqQi3AKgJxgCmCt0ApQvwAKMM/QCiDf8AoQ3/AKEN/wCgDf8A/xEAAPwSAADsEwAA4hMAANsP&#10;AwDWCQsAzggUAMYKIgDADDAAvA08ALgNRgC1DU8Asg5XALAOXwCuDmUArQ5rAKsOcQCqDngAqA5+&#10;AKcPhQClD40ApA+WAKIQnwCgEKkAnxC1AJ0RxQCbEd4AmRLxAJcT/wCWFP8AlRT/AJUU/wCUFP8A&#10;/xUAAO0bAADgHwAA0h8AAMkbAADEFAUAwRAOALoSGwC0EykAsBQ1AKwVQACpFUkAphVSAKQWWQCi&#10;FmAAoRZmAJ8WbACeFnIAnBZ5AJsXgACZF4gAmBeRAJYYmwCUGKYAkxmyAJEZwQCQGtgAjRvuAIsc&#10;/QCKHP8Aihz/AIkc/wCJHP8A9B0AAOQlAADTKQAAxyoAALwmAAC2IAAAtBkLAK4aFQCoHCMApB0v&#10;AKEeOgCeHkQAmx5MAJkeVACXH1sAlR9hAJQfZwCSH20AkR90AI8gfACOIIQAjCCNAIoglwCJIaIA&#10;hyGuAIYivQCFItEBgiPrAYEk+wGAJP8BfyT/AX8k/wF/JP8B7CUAANstAADJMQAAvDEAALEuAACr&#10;KQAApyQFAKMjEQCeJB0AmiUqAJYmNQCTJj8AkSZHAI8mTwCNJlYAiydcAIknYgCIJ2kAhidvAIUn&#10;dwCDJ38AgSeJAYAokwF+KJ4BfSmrAXspuQF6Kc0BeCroAXcr+QF2K/8Bdiv/AXUr/wF1Kv8B5SwA&#10;ANA0AADBOAAAszgAAKg1AACiMQAAnS0AAJkqDgCUKxgAkCwkAI0tMACKLToAhy1DAIUtSgCDLVEA&#10;gS5YAIAuXgB+LmQAfS5rAHsucwF5LnsBeC6FAXYujwF0L5sBcy+oAnEvtgJwMMkCbzDlAm4x9wJt&#10;Mf8CbTH/Am0x/wJtMf8C3zIAAMk5AAC7PgAArD0AAKE6AACaNwAAlTMAAJAxCgCMMRQAhzIgAIQz&#10;KwCBMzUAfzM+AH0zRgB7M00AeTNUAHczWgB2M2EAdDNnAXI0bwFxNHcBbzSBAW40jAJsNJgCajWl&#10;Amk1swNoNcYDZzbiA2Y29QNmNv8CZjb/AmY2/wJmNv8C2DcAAMQ+AAC1QgAApkEAAJs/AACTPAAA&#10;jTgAAIg2BwCENxEAgDccAHw4JwB6ODEAdzk6AHU5QgBzOUkAcTlQAHA5VwBuOV0AbDlkAWs5awFp&#10;OXQBaDl+AmY5iQJkOZUDYzqiA2I6sQNhOsMDYDvgBF878wNfO/8DXzv/A187/wJfO/8C0TsAAMBC&#10;AACwRQAAoUQAAJVDAACNQAAAhz0AAII7AgB9Ow4AeTwYAHU9IwBzPS0AcD02AG49PwBsPUYAaz1N&#10;AGk9UwBnPVoAZj1hAWQ9aAFjPXEBYT57Al8+hgJePpMDXD6gA1s/rwRaP8EEWj/dBFk/8gRZP/8D&#10;WT//A1k//wNZP/8DzD8AALxGAACrSAAAnEcAAJFGAACIRAAAgkAAAHw/AAB3QAwAc0AVAG9BIABs&#10;QSoAakEzAGhBOwBmQkMAZEJKAGNBUABhQVcAYEJeAV5CZQFdQm4CW0J4AlpChANYQpADV0KeBFZD&#10;rQRVQ78EVEPaBFRD8QRUQ/4DVEP/A1RD/wNUQ/8DyEIAALhJAACnSwAAmEoAAI1JAACDRwAAfUMA&#10;AHZDAABxRAoAbUQSAGpFHQBnRScAZEUwAGJFOABgRT8AX0VHAF1FTQBbRVQAWkZbAVlGYwFXRmwB&#10;VkZ2AlRGgQNTRo4DUkecBFBHqwRQR70ET0fWBU9H7wRPR/0ET0f/A09H/wNQR/8DxEUAALVNAACj&#10;TQAAlUwAAIlLAAB/SgAAeEYAAHFHAABsRwcAaEgQAGRIGgBhSSQAX0ktAF1JNQBbST0AWUlEAFdJ&#10;SgBWSVEAVUpZAVRKYQFSSmkBUUp0Ak9KfwNOSowDTUqbBExLqgRLS7wESkvTBUpL7gRLS/0ES0r/&#10;A0tK/wNLSv8DwUgAALJQAACgTwAAkU8AAIVOAAB7TQAAc0kAAGxKAABnSwQAYkwOAF9MFwBcTSEA&#10;Wk0qAFhNMgBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFOTmcBTE5yAktOfQJJTosDSE6ZBEdPqARG&#10;T7oERk/RBEZP7QRGTvwERk7/A0dO/wNHTv8DvUwAAK5SAACcUQAAjVEAAIFRAAB3UAAAbkwAAGdO&#10;AABiTwAAXVANAFpQFABXUR4AVVEnAFNRMABRUjgAUFI/AE5SRgBNUk0ATFNVAEpTXQFJU2UBSFNv&#10;AkZTewJFU4kDQ1OXA0JTpwRBU7gEQVPPBEFT7ARBUvsDQlL/A0JS/wNCUf8Duk8AAKpUAACYVAAA&#10;iVQAAH1TAABzUwAAaVEAAGJSAABcUwAAWFQKAFRVEgBSVRsAT1YkAE5WLQBMVzUAS1c8AEpXRABI&#10;V0sAR1hSAEZYWgFEWGMBQ1htAUFYeQJAWIYCPliVAz1YpQM8WLcEPFjNBDxX6gM8V/oDPVb/Az1W&#10;/wM9Vv8DtlMAAKVXAACUVwAAhVYAAHlWAABvVgAAZVUAAFxWAABXWAAAUlkHAE5aEABMWhgASlsh&#10;AEhcKgBHXDIARVw6AERdQQBDXUgAQl1QAEBdWAA/XWEBPV1rATxddgI6XYQCOV2TAjhdowM3XbUD&#10;Nl3LAzZc6AM3XPkDN1v/Azhb/wM4Wv8DslcAAKBaAACPWQAAgVkAAHVZAABrWQAAYFoAAFZbAABR&#10;XQAATF4CAEhgDQBFYBQARGEeAEJiJgBAYi4AP2I2AD5jPgA9Y0UAPGNNADtjVQA5Y14AOGNoATZj&#10;dAE1Y4EBM2ORAjJjoQIxY7MCMWPIAjFi5wIxYfgCMWH/AjJg/wIyYP8CrlwAAJtdAACKXQAAfF0A&#10;AHBdAABmXQAAXF4AAFJgAABMYgAARWUAAEFmCgA+ZxEAPGgaADtoIgA5aSsAOGkyADdqOgA2akEA&#10;NWpJADRqUgAzalsAMWplADBqcAEuan4BLWqOASxqnwErarABKmrGASpp5QEqaPYCK2f/Aitn/wIr&#10;Z/8CqWEAAJVgAACEYAAAd2AAAGxhAABiYQAAWGMAAE5mAABHaAAAQGsAADpuBQA2bw4ANHAVADNw&#10;HgAycSYAMHEuAC9xNQAucj0ALXJFACxyTQArclcAKnJhAClybQAncnsAJnKLACRynAEjcq4BI3LD&#10;ASNx4gEjcPQBI2//ASNu/wEjbv8BoWUAAI5kAAB/ZAAAcmQAAGhlAABeZgAAVGkAAElsAABCbwAA&#10;O3IAADR1AAAueAoAK3kRACp5GAApeiEAJ3ooACZ6MAAlezgAJHtAACN7SAAie1IAIXtcACB7aAAf&#10;fHYAHXyGABx7mAAbe6oAGnu/ABp73gAaefIAG3j+ABt3/wEbd/8BmWkAAIhpAAB5aQAAbWkAAGNq&#10;AABZbAAAT28AAEVzAAA9dwAANXoAAC59AAAngQMAIoMNACCEEgAfhBoAHYQiAByFKgAbhTEAGoU5&#10;ABmFQgAYhkwAF4ZWABaGYwAVhnEAFIaBABKGkwARhqYAEYW7ABCF1gARg+8AEYL7ABKC/wASgf8A&#10;kW4AAIFtAAB0bgAAaW4AAF1wAABTcwAASXcAAEB8AAA3gAAAL4MAACeHAAAhigAAGo0GABWPDQAT&#10;kBMAEpAaABKQIgARkCoAEJEyABCROwAPkUQADpFPAA2RXAAMkWoAC5F6AAqRjQAIkJ8AB5CzAAeP&#10;yQAHj+YAB470AAiN/AAIjf8AiXMAAHtzAABvcwAAY3UAAFd4AABNfQAAQ4EAADmGAAAwigAAKI4A&#10;ACGRAAAalQAAE5cAAA6aCAALnA4ACZwTAAicGgAHnCIABpwqAAScMwADnD0AAp1IAACdVAAAnWIA&#10;AJxyAACchAAAnJcAAJuqAACbvwAAmtsAAJrsAACa9QAAmfgAgnkAAHZ5AABoegAAXH4AAFGCAABG&#10;hwAAPIwAADKRAAAplQAAIZkAABmdAAASoAAADqMAAAmmBQADpwwAAKcQAACnFQAAqBwAAKgjAACo&#10;KwAAqTQAAKk/AACpSwAAqVkAAKloAACpegAAqY4AAKmhAACotQAAqMsAAKfkAACn7wAAp/MAfYAA&#10;AG+BAABhhAAAVYkAAEmOAAA+lAAANJkAACqeAAAhogAAGaYAABKpAAANrAAAB68AAACyAAAAswcA&#10;ALMMAACzEAAAtBUAALQbAAC1IgAAtisAALc1AAC3QAAAuE4AALhdAAC4bgAAuIIAALiXAAC4qgAA&#10;t74AALfSAAC35gAAt+oAdogAAGeLAABakAAATpYAAEKcAAA3ogAALKcAACKrAAAZrwAAEbMAAAu2&#10;AAAEuQAAALwAAAC+AAAAvgAAAL8GAADACwAAwQ8AAMITAADDGQAAxCAAAMUpAADHNAAAyEIAAMlR&#10;AADJYgAAyXUAAMmKAADJnwAAyrEAAMrBAADJ0QAAydkAbpMAAGCYAABTngAARqQAADqrAAAvsAAA&#10;JLUAABm4AAAQvAAACr8AAAHBAAAAxAAAAMgAAADKAAAAygAAAMwAAADNAwAAzggAANANAADREAAA&#10;0xYAANYeAADaKAAA3TQAAN5DAADfVAAA32cAAOB8AADgkQAA4KQAAOCyAADgvgAA4MMAZp8AAFmm&#10;AABMrQAAP7QAADK4AAAkvAAAGL8AABDDAAAIxwAAAMoAAADNAAAA0QAAANUAAADYAAAA2QAAANsA&#10;AADdAAAA3wAAAOEEAADjCgAA5Q4AAOcTAADqHAAA7ScAAPA1AADxRgAA8lgAAPNrAADzgAAA9JQA&#10;APSjAAD0rgAA9LIA/wATAP8AEQD/ABEA/wAVAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBaAP4AYwD7&#10;AGsA+QByAPcAeAD1AH4A9ACEAPIAiQDxAI4A8ACTAO4AmQDtAJ8A7ACmAOoArgDoALgA5gDFAOUA&#10;2wDjAO0A4gD7AOIA/wDhAP8A4QD/AOEA/wDhAP8A/wAQAP8ADgD/AA0A/wASAP8AGwD/ACgA/wA0&#10;AP4AQQD7AEwA9wBWAPQAXwDxAGYA7wBtAOwAdADqAHoA6QB/AOcAhQDmAIoA5QCPAOMAlQDhAJsA&#10;4ACiAN4AqgDbALQA2QDAANYA0ADTAOgA0gD3ANEA/wDRAP8A0AD/ANAA/wDQAP8A/wANAP8ACQD/&#10;AAoA/wAPAP8AFgD7ACIA9wAvAPQAOwDwAEcA7QBRAOkAWgDlAGIA4gBpAOAAbwDeAHUA3AB6ANoA&#10;gADYAIUA1QCLANMAkQDRAJcAzwCeAM0ApgDLAK8AyQC6AMcAyQDFAOIAxADyAMMA/gDCAP8AwQD/&#10;AMIA/wDCAP8A/wMGAP8AAQD/AAYA/wAMAPkAEQDxAB0A6wApAOcANgDjAEEA3wBLANsAVADVAFwA&#10;0gBjAM8AagDNAHAAywB1AMkAewDIAIAAxgCGAMUAjADDAJMAwQCaAL8AogC9AKsAuwC2ALkAxAC3&#10;ANoAtgDtALQA+gC0AP8AtAD/ALQA/wC0AP8A/wQAAP8AAAD/AAAA/wAGAOwADQDlABYA3gAiANcA&#10;LwDRADsAzQBFAMoATgDGAFcAxABeAMEAZAC/AGoAvQBwALwAdQC6AHsAuQCBALcAhwC1AI4AswCV&#10;ALIAngCwAKcArgCyAKwAvwCqANEAqADoAKgA9wCnAP8ApwD/AKYA/wCmAP8A/wYAAP8FAADxAwAA&#10;6AAAAOEABwDVABAAzQAbAMcAJwDDADMAvwA+ALwASAC5AFEAtgBYALQAXwCyAGUAsABqAK8AcACt&#10;AHYArAB8AKoAggCpAIkApwCRAKUAmgCjAKQAoQCuAKAAuwCeAc0AnQLmAJwE9ACbBP8AmgX/AJoF&#10;/wCZBf8A/woAAPEOAADkEAAA2Q8AAM4LAADIAwsAwgATALwCHwC3AywAswQ3ALAFQgCtBkoAqgZS&#10;AKgHWQCmB18ApQdlAKMHawCiCHEAoAh3AJ8IfgCdCIUAmwmOAJoJlwCYCqEAlgqsAJULugCTC8wA&#10;kgzlAJAN9gCPDv8Ajg7/AI4O/wCNDv8A9hEAAOYXAADWGwAAxxkAAL4VAAC5EAAAtwoNALELFwCs&#10;DSQAqA4wAKUOOwCiDkQAnw9MAJ0PUwCbD1oAmg9gAJgQZgCXEGwAlRByAJMQeQCSEIEAkBCKAI8R&#10;lACNEZ8AixGqAIoSuACIEssAhhPmAIUU9wCDFf8AgxX/AIIV/wCCFf8A7RoAANwhAADKJQAAuyIA&#10;ALEfAACrGgAAqRQGAKUSEQCgFB4AnBUqAJkVNQCWFj4AlBZHAJIWTgCQFlUAjhdbAIwXYQCLF2cA&#10;iRdtAIgXdACGGHwAhRiGAIMZkACBGZsAgBqnAH4atQB9G8cAfBziAHod9QB5Hf8AeB3/AHgd/wB4&#10;Hf8A5SIAANApAAC/LAAAsCoAAKcnAACgIwAAnR8AAJoaDgCVHBgAkR0kAI4eLwCMHjkAiR5BAIcf&#10;SQCFH1AAgx9WAIIfXACAH2IAfx9pAH0gcAB8IHgAeiCBAHkhjAB3IZcAdSKkAHQisgBzI8MAciPf&#10;AHAk8wBvJP8AbyT/AG4k/wBuJP8A3SkAAMgwAAC3MgAAqDAAAJ4uAACXKgAAkycAAJAjCgCMIxMA&#10;iCQfAIQlKgCCJTQAgCY9AH0mRAB8JksAeiZSAHgmWAB3Jl4AdSZlAHQnbAByJ3QAcSd9AG8oiABu&#10;KJQAbCihAGsprwFqKcABaSrbAWcq8QFnK/8BZiv/AWYq/wFmKv8B1C8AAMI2AACvNgAAoTUAAJY0&#10;AACQMAAAii0AAIcqBgCDKRAAfyoaAHwrJQB5Ky8Adyw4AHUsQABzLEcAcSxNAHAsVABuLFoAbSxh&#10;AGstaABqLXAAaC16AGcuhQBlLpEBZC6eAWIvrAFhL70BYTDVAWAw7wFfMP0BXzD/AV8w/wFfMP8B&#10;zTQAALw7AACpOgAAmzoAAJA4AACJNQAAgzIAAH8wAQB7Lw4AdzAWAHQwIQBxMSsAbzE0AG0xPABr&#10;MUMAajFKAGgyUABnMlcAZTJdAGQyZQBiMm0AYTN3AF8zggFeM44BXTScAVs0qgFaNbsBWjXSAVk1&#10;7QFZNfwBWDX/AVg1/wFZNf8ByDgAALc+AACkPgAAlj0AAIs8AACDOgAAfTcAAHg0AAB0NAsAcDUT&#10;AG01HQBqNScAaDYwAGY2OABkNj8AYzZGAGE2TQBgNlMAXjdaAF03YgBcN2oAWjh0AVk4fwFXOIwB&#10;VjmZAVU5qAJUObkCUzrPAlM66wJTOvsBUzr/AVM5/wFTOf8BxDwAALJBAACgQAAAkkAAAIY/AAB+&#10;PQAAeDoAAHM4AABuOQgAajkRAGc5GgBkOiQAYjosAGA6NABeOjwAXTtDAFs7SgBaO1AAWDtXAFc7&#10;XwBWPGcAVDxxAVM8fAFSPYkBUT2XAU89pgJOPrcCTj7NAk4+6QJNPvoCTj7/AU49/wFOPf8BwD8A&#10;AK5DAACcQwAAjkMAAIJCAAB6QAAAcz0AAG08AABoPQUAZD0OAGE+FwBePiEAXD4pAFo+MQBYPjkA&#10;Vz5AAFU/RgBUP00AUz9VAFJAXABQQGUAT0BvAU5BegFNQYcBS0GWAUpBpQJJQrUCSULLAklC6AJJ&#10;QvkCSUH/AklB/wFJQf8BvUMAAKpFAACYRQAAikUAAH9FAAB2QwAAb0AAAGhAAABjQQEAX0ENAFxB&#10;FABZQh0AV0ImAFVCLgBTQjYAUUI9AE9CQwBPQ0sATkNSAE1EWgBMRGMASkRtAUlFeAFIRYUBR0WU&#10;AUVFowJFRrQCREbJAkRG5wJERfgCREX/AkVF/wJFRf8BukYAAKZIAACUSAAAhkgAAHtHAAByRgAA&#10;akIAAGNDAABeRAAAWkULAFZFEgBURhsAUUYjAE9GKwBORjMATEc6AEtHQQBKR0kASUhQAEhIWABH&#10;SGEARklrAERJdgFDSYMBQkmSAUFJogJASbMCP0rHAj9K5QI/SfcCQEn/AkBI/wJASP8BtkkAAKJK&#10;AACRSgAAg0oAAHdKAABuSQAAZUUAAF5HAABZSAAAVUkIAFFKEABPShgATEohAEpLKQBJSzEAR0s4&#10;AEZMPwBFTEYARExOAENNVgBCTV8AQU1oAEBNdAE+TYEBPU2QATxNoAE7TrECOk7GAjpO5AI7TfYC&#10;O03/ATtM/wE8TP8Bs00AAJ5MAACNTAAAf0wAAHRMAABqTAAAYEoAAFlLAABUTAAAUE0FAExODgBJ&#10;TxUAR08eAEVPJgBEUC4AQlA1AEFQPQBAUUQAP1FLAD5RUwA9UlwAPFJmADpScgA5Un8BOFKOATdS&#10;ngE2Uq8BNVLEATVS4gE2UvUBNlH/ATZQ/wE3UP8Brk8AAJlPAACJTwAAe08AAHBPAABmTwAAXE4A&#10;AFRPAABPUQAASlIBAEZTDABDVBIAQVQbAEBVIwA+VSsAPVYyADxWOgA7VkEAOlZJADlXUQA4V1oA&#10;NldjADVXbwA0V3wBM1eMATFXnAEwV60BMFfCATBX4AEwVvQBMVb/ATFV/wExVf8BqFIAAJVSAACE&#10;UgAAd1IAAGxSAABiUgAAWFMAAE9UAABJVgAARFcAAEBZCAA9WhAAO1oXADlbIAA4WycAN1wvADZc&#10;NgA1XD4ANFxGADNdTgAxXVcAMF1hAC9dbAAuXXoALF2JACtdmgEqXasBKl2/ASld3gEqXPIBKlv+&#10;AStb/wErWv8Bo1UAAI9VAAB/VQAAclUAAGdWAABeVgAAVFcAAExZAABFWwAAP10AADpfBAA2YA0A&#10;NGETADJiHAAxYiMAMGIrAC9jMgAuYzoALWNCACxjSgAqZFMAKWRdAChkaQAnZHYAJmSGACVklwAk&#10;ZKkAI2S9ACJk2gAjY/EAI2L9ASRh/wEkYf8BnFgAAIlYAAB6WQAAblkAAGNZAABaWgAAUFwAAEhe&#10;AABBYAAAOmMAADRmAAAvaAoALGkQACppFwApah8AKGomACdqLgAmazUAJWs9ACRrRgAja08AImxZ&#10;ACBsZQAfbHIAHmyCAB1slAAcbKYAG2u6ABpr1AAbau4AHGn8ABxo/wAcaP8AlVwAAINcAAB1XAAA&#10;aV0AAF9dAABWXgAATGEAAENkAAA8ZwAANWoAAC9tAAAocAQAI3INACFyEgAgcxoAH3MhAB5zKAAd&#10;dDAAHHQ4ABt0QAAadEoAGXRUABd1YAAWdW4AFXV+ABR1kAATdKIAEnS2ABF0zwASc+wAEnL6ABNx&#10;/wATcf8AjmAAAH1gAABvYQAAZWEAAFtiAABRZAAASGcAAD5rAAA3bgAAMHEAACl1AAAieAAAHHsH&#10;ABd9DgAWfRMAFX0bABR+IgATfioAEn4xABF+OgARfkQAEH9OAA9/WgAOf2gADX94AAx/igALfp0A&#10;Cn6wAAl9xgAKfeQACnz0AAt7/QALev8AhmUAAHdlAABqZQAAYWYAAFZoAABMawAAQm8AADlzAAAx&#10;dwAAKnoAACN+AAAcgQAAFYQAABCHCAANiQ4ADIkUAAyJGwALiSMACokrAAmJMwAIiT0ABolIAAWJ&#10;VAAEiWEAAolxAAGJgwAAiZYAAIipAACHvgAAh9oAAIbsAACG9QAAhvoAfmoAAHFqAABnawAAW2wA&#10;AFBwAABGdAAAPHgAADN9AAAqgQAAI4UAAByIAAAVjAAAEI8AAAySBgAGkwwAApMRAACUFgAAlB0A&#10;AJQkAACVLAAAlTUAAJVAAACVTAAAllkAAJZpAACVegAAlY4AAJShAACUtQAAk8wAAJLmAACS8gAA&#10;kvcAeHAAAG1wAABgcgAAVHUAAEl5AAA/fgAANYMAACyIAAAjjQAAG5EAABSUAAAPlwAACpoAAASd&#10;AwAAngkAAJ8OAACfEgAAoBcAAKAdAAChJQAAoi0AAKI3AACjQwAAo1AAAKNfAACjcQAAo4QAAKKZ&#10;AACirQAAocIAAKHcAACh6wAAoPIAc3YAAGZ3AABZewAATYAAAEKFAAA4iwAALpAAACSVAAAbmgAA&#10;FJ4AAA6hAAAJpAAAAqcAAACqAAAAqwQAAKsKAACsDQAArREAAK0WAACuHAAAryQAALAtAACxOQAA&#10;sUYAALJVAACyZgAAsnkAALKOAACxowAAsrcAALHKAACx4AAAsekAbH4AAF+CAABShwAARo0AADuT&#10;AAAwmQAAJp4AAByjAAATpwAADasAAAeuAAAAsgAAALUAAAC3AAAAuAAAALkCAAC5CAAAugwAALsQ&#10;AAC8FAAAvRsAAL8jAADBLQAAwjoAAMJJAADDWgAAw2wAAMSCAADElwAAxKsAAMS8AADEywAAxNoA&#10;ZYkAAFiOAABLlQAAP5sAADOiAAAoqAAAHa0AABSxAAANtgAABrkAAAC8AAAAvwAAAMMAAADEAAAA&#10;xQAAAMYAAADHAAAAyQQAAMoJAADLDQAAzREAAM8YAADSIQAA1S0AANY8AADYTQAA2V8AANpzAADa&#10;igAA254AANuuAADbugAA3MMAXpYAAFGcAABEowAAOKoAACyxAAAgtwAAFbsAAA2+AAAEwgAAAMUA&#10;AADJAAAAzQAAANAAAADSAAAA0gAAANUAAADWAAAA2QAAANsAAADeBQAA4AoAAOIPAADlFgAA6CAA&#10;AOwtAADtPgAA7VEAAO5lAADvegAA748AAPCfAADwqwAA8LMA/wAQAP8ADgD/AA4A/wASAP8AHQD/&#10;ACkA/wA1AP8AQQD/AE0A/gBWAPsAXwD4AGYA9gBtAPQAdADyAHkA8QB/APAAhADuAIkA7QCPAOsA&#10;lQDqAJsA6ACiAOYAqgDlALMA4wDAAOEA0gDgAOoA3wD5AN0A/wDdAP8A3QD/AN4A/wDeAP8A/wAN&#10;AP8ACgD/AAkA/wAPAP8AGAD/ACQA/gAxAPsAPQD4AEgA9ABSAPAAWgDtAGIA6wBpAOkAbwDnAHUA&#10;5QB6AOMAfwDiAIUA4ACKAN4AkADcAJYA2gCdANgApQDVAK8A0gC6ANAAygDOAOMAzQD0AMsA/wDL&#10;AP8AywD/AMsA/wDLAP8A/wAIAP8AAwD/AAUA/wAMAPwAFAD3AB8A8gArAO8ANwDrAEIA5wBMAOQA&#10;VQDgAF0A3QBkANoAagDYAHAA1QB1ANIAegDQAIAAzwCFAM0AiwDLAJIAyQCZAMcAoQDFAKoAwwC1&#10;AMEAwwC/ANoAvgDuAL0A/AC8AP8AvAD/ALwA/wC8AP8A/wAAAP8AAAD/AAAA+QAHAPEAEADqABoA&#10;5AAlAN8AMQDbADwA1wBHANIAUADOAFcAywBeAMkAZQDGAGoAxQBwAMMAdQDBAHoAwACAAL4AhgC8&#10;AI0AugCUALkAnAC3AKUAtQCwALMAvQCxAM8ArwDoAK4A+ACuAP8ArQD/AK0A/wCtAP8A/wAAAP8A&#10;AAD9AAAA7gABAOMADADaABQA0QAfAMwAKwDIADYAxQBAAMIASgC/AFIAvABZALoAXwC4AGUAtgBq&#10;ALQAbwCzAHUAsQB6ALAAgQCuAIgArQCPAKsAmACpAKEApwCrAKUAuACjAMgAogDiAKEA8wCgAP4A&#10;oAD/AKAA/wCgAP8A/wAAAPYAAADqAAAA4AAAANMABgDJAA8AwgAYAL0AJAC5AC8AtgA6ALQAQwCx&#10;AEwArgBTAKwAWQCqAF8AqQBkAKcAagCmAG8ApAB1AKMAewChAIIAoACKAJ4AkwCcAJ0AmgCnAJgA&#10;tACWAMMAlQDcAJQA7wCTAPsAkwD/AJMA/wCSAP8A+QUAAOoLAADcDQAAywoAAMIFAAC8AAoAtgAR&#10;ALEAHACuACgAqgAzAKcAPQCkAEUAogBNAKAAUwCeAFkAnABfAJsAZACaAGoAmABwAJcAdgCVAH4A&#10;kwCGAJIBjwCQAZkAjgKkAIwCsQCLA8AAiQXWAIgG7QCIB/oAhwj/AIYI/wCGCP8A7w8AAN4UAADK&#10;FQAAvBIAALMQAACuDAAAqwYNAKcDFQCiBSAAnwcsAJwINgCZCD8AlwlHAJUJTgCTCVQAkQpaAJAK&#10;XwCOCmUAjQprAIsKcgCKC3kAiAuCAIcLjACFDJcAgwyiAIENsACADcAAfw3YAH0O7wB8D/0Aew//&#10;AHsQ/wB7EP8A5hcAANEeAAC9HQAArxwAAKYZAAChFQAAnhAEAJ0NDwCYDhkAlA4lAJEPLwCPEDkA&#10;jBBBAIoQSACIEE8AhxBVAIUQWwCEEWEAghFnAIARbgB/EXUAfRF+AHwSiAB6EpQAeBKgAHcTrgB1&#10;E74AdBTVAHMV7gBxFv0AcRb/AHEW/wBwFv8A3B8AAMYlAACzJQAApSMAAJwhAACWHgAAkhkAAJEU&#10;CwCNFBQAiRUfAIYWKQCDFjMAgRc8AIAXQwB+F0oAfBdQAHoXVgB5GFwAdxhiAHYYaQB0GHEAcxl6&#10;AHEZhABvGpAAbhqdAGwbqwBrHLsAahzQAGkd7ABoHvsAaB7/AGce/wBnHv8A0SYAAL0qAACrKgAA&#10;nSoAAJMoAACNJQAAiCIAAIYdBgCDGxAAfxwaAHwdJAB6HS4Adx42AHYePgB0HkUAch9LAHEfUQBv&#10;H1gAbh9eAGwfZQBrIG0AaSB2AGghgQBmIY0AZSKaAGMiqABiI7gAYSPNAGAk6QBgJPoAXyT/AF8k&#10;/wBfJP8AyiwAALYvAACkLwAAli8AAIwtAACFKgAAgCgAAH0kAAB6Ig0AdiMVAHMjIABxJCkAbyQy&#10;AG0kOgBrJUEAaiVHAGglTQBmJVQAZSVaAGQmYQBiJmkAYSZyAF8nfQBeJ4oAXSiXAFsppQBaKbUA&#10;WirKAFkq5wBYKvgAWCr/AFgq/wBYKv8AxTEAAK8zAACeMwAAkDMAAIYyAAB/LwAAeS0AAHUqAABy&#10;KAoAbygSAGspGwBpKSUAZyotAGUqNQBjKj0AYipDAGAqSgBfK1AAXitXAFwrXgBbLGYAWSxvAFgt&#10;egBXLYcAVi6VAFQuowBTL7MAUy/HAFIv5QBSL/cAUi//AFIv/wBSL/8AwTYAAKo2AACZNgAAizYA&#10;AIE1AAB5MwAAczEAAG8vAABrLgYAaC0QAGQuGABiLiEAYC8qAF4vMQBcLzkAWy9AAFkvRgBYL00A&#10;VzBTAFYwWwBUMWMAUzFsAFIydwBRMoQATzOSAE4zoQBNM7EATTTFAUw04wFMNPYATDT/AEw0/wBM&#10;M/8AuzkAAKY5AACVOQAAhzkAAHw5AAB0NwAAbjQAAGkzAABlMgIAYTINAF4yFABcMx4AWjMmAFgz&#10;LgBWMzUAVTQ8AFM0QwBSNEoAUTRQAFA1WABONWAATTZqAEw2dQBLN4IASjeQAEk4nwBIOLABRzjD&#10;AUc44QFHOPUBRzj/AUc4/wFHOP8BtzsAAKI8AACRPAAAgzwAAHg8AABwOgAAajcAAGQ2AABgNgAA&#10;XDYLAFk3EgBWNxoAVDcjAFI3KwBQNzIATzg5AE04QABMOEcASzhOAEo5VQBJOV4ASDpoAEc6cwBG&#10;O4AARTuOAEQ8ngBDPK4BQjzCAUI93wFCPPMBQjz/AUI8/wFCO/8Bsz0AAJ4+AACNPgAAfz4AAHU+&#10;AABsPQAAZjoAAGA5AABbOgAAVzoIAFM7EABROxgATjsgAEw7KABLOy8ASTw2AEc8PQBHPEQARj1L&#10;AEU9UwBEPlwAQz5mAEI/cQBBP34AQD+NAD9AnAA+QK0BPUDAAT1A3QE9QPIBPUD/AT4//wE+P/8B&#10;rkAAAJpAAACJQQAAfEEAAHFBAABoQAAAYTwAAFs9AABWPgAAUj4FAE4/DgBMPxUAST8dAEdAJQBG&#10;QCwAREAzAENAOgBCQUIAQUFJAEBBUQA/QloAPkJjAD1DbwA8Q3wAO0OLADpEmwA5RKsBOUS+AThE&#10;2wE5RPEBOUP+ATlD/wE5Q/8BqkIAAJZDAACGQwAAeEMAAG5DAABlQwAAXUAAAFZAAABRQgAATUIC&#10;AElDDABGQxIAREQaAEJEIgBBRCoAP0UxAD5FOAA9RT8APEZHADtGTwA6RlcAOUdhADhHbAA3R3oA&#10;NkiJADVImQA0SKoANEi9ADNI2QA0SPAANEf9ADRH/wA1Rv8ApkQAAJJFAACCRgAAdUYAAGpGAABh&#10;RQAAWUQAAFFEAABMRgAASEcAAERHCgBBSBAAP0kYAD1JIAA8SScAOkouADlKNgA4Sj0AN0tEADZL&#10;TAA1S1UANExfADNMagAyTHcAMUyGADBMlwAvTagALk27AC5N1QAuTO8AL0z9AC9L/wAwS/8AoUcA&#10;AI5IAAB+SAAAcUgAAGZJAABdSAAAVUgAAExJAABHSgAAQksAAD9MBgA7TQ4AOU4VADdOHQA2TyQA&#10;NU8rADNPMwAyUDoAMVBCADBQSgAvUVIALlFcAC1RZwAsUXUAK1GEACpSlQApUqYAKVK5AChS0gAp&#10;Ue4AKVD8ACpQ/wAqT/8AnEoAAIlKAAB6SwAAbUsAAGNMAABaTAAAUUwAAEhNAABDTwAAPVAAADlS&#10;AgA1UwwAM1QSADFUGQAwVSEALlUoAC1VLwAsVjcAK1Y+ACpWRgApVk8AKFdZACdXZAAmV3IAJVeB&#10;ACRXkgAjV6QAIle3ACJXzwAiV+wAI1b6ACNV/wAkVf8Alk0AAIROAAB1TgAAaU4AAF9PAABWTwAA&#10;TVAAAEVSAAA/UwAAOVYAADNYAAAvWggAK1sPACpbFQAoXB0AJ1wkACZcKwAlXDMAJF06ACNdQwAi&#10;XUwAIV1WACBeYQAfXm4AHl5+AB1ejwAcXqEAG160ABpdzAAbXekAG1z5ABxb/wAcW/8AkFEAAH5R&#10;AABwUQAAZFIAAFtSAABSUwAASlQAAEFXAAA7WQAANVsAAC5eAAAoYAMAJGIMACJjEQAhYxgAH2Qg&#10;AB5kJwAdZC4AHGQ2ABtlPgAaZUcAGWVRABhlXQAXZWoAFmV6ABVliwAUZZ4AE2WxABJlyAASZOcA&#10;E2P3ABRi/wAUYv8AiVQAAHhVAABrVQAAYFYAAFdWAABPVwAARlkAAD1cAAA2XwAAMGIAAClkAAAj&#10;ZwAAHWoHABlsDgAYbBMAFm0aABVtIQAUbSkAFG0wABNtOQASbkIAEW5MABBuWAAPbmUADm51AA1u&#10;hwANbpoADG2tAAttwgALbOAADGvzAA1r/QANav8AglkAAHJZAABmWQAAXFoAAFRaAABKXAAAQV8A&#10;ADljAAAxZgAAKmkAACRsAAAdbwAAF3IAABJ1CQAPdw8ADncUAA53GwANdyMADHcqAAt3MwAKdzwA&#10;CXdHAAh3UgAHd18ABXdvAAR3gAADd5QAAXanAAB2uwABddUAAXTrAAJ09gACdPwAe10AAG1dAABi&#10;XgAAWV4AAE5gAABFYwAAPGcAADNrAAArbgAAJHIAAB51AAAXeQAAEnwAAA1/BgAJgQwABYERAAOB&#10;FgACgR0AAYEkAACBLQAAgjYAAIJAAACCTAAAglkAAIJoAACCeQAAgo0AAIGgAACAtAAAgMsAAH/n&#10;AAB+8gAAfvkAdGIAAGhiAABeYgAAU2QAAElnAAA/awAANnAAAC10AAAleAAAHnwAABeAAAARgwAA&#10;DYYAAAiJBAACiwoAAIsOAACLEwAAjBgAAIwfAACNJgAAjS8AAI45AACORAAAjlEAAI5gAACOcQAA&#10;joUAAI6ZAACNrQAAjMMAAIzfAACL7gAAi/YAbmgAAGRnAABYaQAATWwAAEJxAAA4dgAAL3sAACZ/&#10;AAAehAAAFogAABCMAAAMjwAABpIAAACVAAAAlgcAAJcMAACXDwAAmBMAAJkYAACaHwAAmyYAAJsw&#10;AACcOwAAnEgAAJxXAACcaAAAnHsAAJyQAACbpQAAm7oAAJrQAACa5wAAmvEAam0AAF5vAABRcgAA&#10;RncAADt8AAAxggAAJ4cAAB6MAAAWkQAAEJUAAAqZAAAEnAAAAKAAAACiAAAAowEAAKMGAACkCwAA&#10;pQ4AAKYSAACnFwAAqB4AAKomAACrMQAAqz4AAKxNAACsXQAArHAAAKyFAACsmwAAq68AAKvDAACr&#10;2QAAqugAZHUAAFd5AABLfgAAP4QAADSKAAApkAAAH5YAABabAAAQnwAACaMAAAGnAAAAqgAAAK4A&#10;AACwAAAAsAAAALEAAACyAwAAtAgAALUNAAC2EAAAtxUAALkdAAC7JgAAvDMAAL1BAAC9UgAAvWQA&#10;AL55AAC+kAAAvaQAAL23AAC9xgAAvdcAXH8AAFCFAABEiwAAOJIAACyZAAAhnwAAF6QAABCpAAAJ&#10;rgAAALIAAAC2AAAAuQAAAL0AAAC/AAAAvwAAAMAAAADBAAAAwwAAAMQFAADGCgAAxw4AAMkTAADL&#10;HAAAziYAANA1AADRRQAA0lcAANJrAADTggAA05cAANOpAADSuAAA0sQAVYwAAEmTAAA9mgAAMKIA&#10;ACWoAAAargAAEbQAAAm5AAAAvQAAAMEAAADEAAAAyAAAAMsAAADNAAAAzQAAAM8AAADQAAAA0gAA&#10;ANQAAADYAAAA2gYAAN0MAADgEQAA4xoAAOYnAADnOAAA6EoAAOldAADqcgAA64gAAOubAADsqAAA&#10;7LIA/wANAP8ACwD/AAsA/wAQAP8AGgD/ACYA/wAyAP8APQD/AEgA+wBSAPgAWgD2AGIA8wBpAPEA&#10;bwDwAHUA7gB6AOwAfwDrAIQA6QCKAOgAkADmAJYA5ACdAOIApQDhAK8A3wC7AN0AywDbAOYA2QD3&#10;ANgA/wDYAP8A1wD/ANcA/wDUAP8A/wAIAP8ABAD/AAQA/wANAP8AFQD+ACEA+gAsAPcAOAD0AEMA&#10;8ABNAO0AVQDqAF0A5wBkAOQAagDiAHAA4AB1AN4AegDdAH8A2wCFANkAiwDVAJEA0wCZANEAoADP&#10;AKoAzQC1AMsAxADJAN0AyADxAMcA/wDGAP8AxgD/AMYA/wDHAP8A/wAAAP8AAAD/AAAA/wAKAPgA&#10;EQDxABwA7AAnAOkAMgDmAD0A4gBHAN0AUADZAFgA1QBfANIAZQDQAGoAzgBwAMwAdQDKAHoAyQB/&#10;AMcAhQDFAIwAwwCUAMEAnAC/AKUAvQCwALsAvQC6ANAAuADrALcA+wC2AP8AtgD/ALYA/wC2AP8A&#10;/wAAAP8AAAD9AAAA8wAFAOkADgDhABYA2wAhANUALQDRADcAzgBBAMoASgDHAFIAxABZAMIAXwDA&#10;AGUAvgBqALwAbwC7AHQAuQB6ALcAgAC2AIcAtACOALIAlwCwAKAArgCqAK0AtwCrAMgAqQDjAKgA&#10;9QCnAP8ApwD/AKcA/wCmAP8A/wAAAP4AAADxAAAA5QAAANcACgDNABEAxwAcAMIAJgC/ADEAvAA7&#10;ALoARAC3AEwAtABTALIAWQCxAF8ArwBkAK0AaQCsAG8AqgB0AKkAegCnAIEApgCJAKQAkQCiAJsA&#10;oAClAJ4AsgCdAMEAmwDaAJoA7wCZAP0AmAD/AJgA/wCYAP8A/QAAAPAAAADhAAAA0QAAAMYABAC9&#10;AA0AtwAVALMAIACwACsArQA1AKsAPgCoAEYApgBNAKQAVACjAFkAoQBfAKAAZACeAGkAnQBuAJsA&#10;dQCaAHsAmACDAJYAjACVAJYAkwChAJEArQCPALsAjQDPAIwA6QCLAPgAjAD/AIwA/wCMAP8A8wIA&#10;AOIHAADMBwAAvwQAALcAAACxAAgAqwAQAKcAGQCkACQAoAAuAJ4ANwCcAEAAmgBHAJgATgCWAFQA&#10;lQBZAJMAXgCSAGQAkABpAI8AbwCNAHYAiwB+AIoAiACIAJIAhgCdAIUAqQCDALgAgQDKAIAA5QCA&#10;APUAfwD/AH8A/wB/AP8A6A0AANAQAAC+EAAAsQ4AAKgNAACjCAAAoAIMAJwAEwCYAB0AlQAnAJIA&#10;MQCQADkAjgFBAIwBSACKAk4AiQJUAIcCWQCGAl8AhANkAIMDawCBA3IAgAR6AH4EhAB9BY4AewWa&#10;AHkGpwB4BrUAdgfIAHUI4wB1CfQAdAr/AHMK/wBzCv8A3RUAAMQXAACxFwAApRYAAJwTAACWEQAA&#10;lA0EAJMIDQCOBxUAiwkgAIgJKgCFCjMAgws7AIELQgCAC0kAfgtPAH0MVAB7DFoAegxgAHgMZwB3&#10;DG4AdQ12AHQNgAByDYwAcA2ZAG8OpgBtDrUAbA7JAGsP5gBqEPcAaRD/AGkQ/wBpEP8A0B0AALke&#10;AACoHgAAmx0AAJIbAACLGQAAiBUAAIcRBwCFDhAAgQ8aAH4QJAB7EC0AeRA2AHcRPQB2EUQAdBFK&#10;AHMRUABxEVYAcBFcAG4SYgBtEmoAaxJzAGkTfQBoE4kAZhOWAGUUowBjFbMAYhXGAGIW4wBhFvYA&#10;YBf/AGAX/wBgF/8AxyIAALAjAACfJAAAkiMAAIkiAACCIAAAfh0AAHwZAAB6FQ0AdxUVAHQWHwBx&#10;FigAbxcwAG4XOABsFz8AaxdFAGkYSwBoGFEAZhhYAGUYXgBjGWYAYhlvAGAZeQBfGoUAXRuSAFwb&#10;oQBbHLAAWhzDAFkd4ABYHvQAWB7/AFge/wBYHv8AvycAAKkoAACZKAAAiygAAIInAAB7JQAAdiMA&#10;AHMgAABxHAkAbhwRAGscGgBpHSMAZx0sAGUdMwBjHjoAYh5BAGAeRwBfHk0AXh5UAFwfWwBbH2IA&#10;WSBrAFggdgBWIYIAVSGQAFQingBTIq4AUiPAAFEj3QBRJPIAUST/AFEk/wBRI/8AuSsAAKMsAACT&#10;LAAAhi0AAHwsAAB0KgAAbygAAGslAABpIgUAZiEOAGMiFgBhIh8AXyMnAF0jLwBcIzYAWiM9AFkk&#10;QwBXJEoAViRQAFUkVwBTJV8AUiVoAFEmcwBPJn8ATieNAE0onABMKKwASym+AEsp2gBKKfEASin/&#10;AEsp/wBLKf8Asy4AAJ4vAACOMAAAgTAAAHcvAABvLgAAaisAAGUqAABjJwEAXycMAFwnEwBaJxsA&#10;WCgkAFYoKwBVKDIAUyg5AFIpQABQKUYATylNAE4pVABNKlwATCplAEorcABJK3wASCyLAEctmgBG&#10;LaoARS68AEUu1gBFLu8ARS7+AEUu/wBFLf8ArjEAAJoyAACJMwAAfDMAAHIzAABrMQAAZS8AAGAt&#10;AABdLAAAWSwJAFYsEABULBgAUiwgAFAsKABOLS8ATS02AEwtPABKLUMASS1KAEguUQBHLlkARi9j&#10;AEUwbQBDMHoAQjGJAEExmABBMqgAQDK7AD8y0wA/Mu4AQDL9AEAy/wBAMv8AqjMAAJY1AACGNQAA&#10;eTYAAG41AABmNQAAYTIAAFwwAABXMAAAVDAGAFEwDgBOMBUATDEdAEoxJQBIMSwARzEyAEYxOQBE&#10;MUAAQzJHAEIyTwBBM1cAQDNgAD80awA+NXgAPTWHADw2lgA7NqcAOza5ADo20QA6Nu0AOzb8ADs2&#10;/wA7Nv8ApjYAAJI3AACCOAAAdTgAAGs4AABjNwAAXTYAAFczAABTNAAATzQDAEs0DABJNBIARjUa&#10;AEU1IgBDNSkAQTUvAEA1NgA/Nj0APjZEAD03TAA8N1UAOzheADo4aQA5OXYAODmFADc6lQA3OqUA&#10;Njq4ADU6zwA2OuwANjr7ADY5/wA3Of8AojgAAI45AAB+OgAAcjsAAGg7AABfOgAAWTkAAFM2AABO&#10;NwAASjgAAEY4CgBEORAAQTkXAD85HwA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3O1MANjxcADU8&#10;ZwA0PXQAMz2DADM+kwAyPqQAMT62ADE+zQAxPuoAMT76ADI9/wAyPf8AnjsAAIs8AAB7PAAAbj0A&#10;AGQ9AABcPQAAVTwAAE46AABJOwAARTwAAEE9BwA+PQ4APD0VADo+HAA5PiMANz4qADY/MQA1PzgA&#10;ND9AADNASAAyQFAAMUBaADBBZQAvQXIALkKBAC1CkQAtQqIALEK1ACtCywAsQukALEL5AC1B/wAt&#10;Qf8AmT0AAIc+AAB3PwAAaz8AAGFAAABZPwAAUj8AAEk+AABEPwAAQEAAADxBBAA5Qg0AN0ISADVD&#10;GQAzQyEAMkMoADFELwAwRDYAL0Q9AC5FRQAtRU4ALEVYACtGYwAqRm8AKUZ+AChGjwAnR6EAJkez&#10;ACZHyQAmRucAJ0b4AChF/wAoRf8AlUAAAIJBAABzQgAAZ0IAAF5CAABVQgAATkIAAEVCAAA/RAAA&#10;O0UAADdGAAA0RwoAMUgQAC9IFgAuSR4ALEklACtJLAAqSTMAKUo6AChKQgAnSksAJktVACVLYAAk&#10;S20AI0t8ACJLjQAhTJ8AIUyxACBMxwAgS+YAIUv3ACJK/wAiSv8AkEMAAH5EAABvRAAAZEUAAFpF&#10;AABSRQAASkYAAEFHAAA8SAAAN0kAADJLAAAuTQcAK04OAClOEwAnTxoAJk8hACVPKAAkTzAAI1A3&#10;ACJQPwAhUEgAIFBSAB9RXQAeUWoAHVF5ABxRigAbUZwAGlGvABlRxQAZUeQAGlD2ABtP/wAcT/8A&#10;ikYAAHlHAABrRwAAYEgAAFZIAABOSAAAR0kAAD5LAAA5TAAAM04AAC5QAAAoUwIAJFQLACJVEAAg&#10;VRYAH1YeAB5WJAAdViwAHFYzABtXOwAaV0QAGVdOABhXWQAXWGYAFVh1ABRYhwAUWJoAE1esABJX&#10;wgASV+EAE1b0ABRV/wAUVf8AhEkAAHRKAABmSwAAXEsAAFNLAABLTAAARE0AADxPAAA1UQAAL1QA&#10;AClWAAAkWQAAHlsHABpdDQAYXRIAF10ZABZeIAAVXicAFF4uABNeNwASXkAAEV9KABFfVQAQX2IA&#10;D19xAA5fgwANX5YADV+pAAxevgAMXtoADV3wAA1c/AAOXP8Afk0AAG5OAABiTgAAWE8AAE9PAABI&#10;UAAAQFIAADhUAAAwVwAAKloAACRdAAAfXwAAGWIBABNlCQARZg8AEGYUAA9mGwAOZyIADWcpAA1n&#10;MgAMZzsAC2dFAApnUAAJZ10AB2dsAAZnfQAFZ5AABGajAAJmtwADZc8ABGXpAARk9QAEZPwAd1EA&#10;AGlSAABdUgAAVFIAAExTAABDVQAAO1gAADNbAAArXgAAJWEAAB9kAAAZZwAAE2oAAA9tBgALcAwA&#10;CHD/4v/iSUNDX1BST0ZJTEUABAkRAAdwFgAFcB0ABHAkAANwLAACcDUAAHA/AABwSgAAcFcAAHBl&#10;AABwdgAAcIoAAG+eAABvsgAAbsgAAG3lAABt8gAAbfkAcFYAAGNWAABZVgAAUVcAAEdYAAA+WwAA&#10;Nl8AAC5iAAAmZgAAH2oAABltAAATcAAADnMAAAt2BAAFeAsAAXgPAAB5EwAAeRkAAHkfAAB6JgAA&#10;ei8AAHo5AAB6RAAAelAAAHpfAAB6cAAAeoMAAHqYAAB6rAAAecIAAHjfAAB47wAAd/cAalsAAF9b&#10;AABWWwAATFwAAEJgAAA5YwAAMGgAAChsAAAgcAAAGXQAABN3AAAOewAACX4AAASBAgAAgggAAIMN&#10;AACDEAAAhBQAAIUZAACGIAAAhigAAIcxAACHPAAAh0kAAIdXAACHaAAAh3sAAIeQAACGpQAAhboA&#10;AIXTAACE6gAAhPQAZWAAAFxgAABRYQAARmQAADxpAAAybQAAKXIAACF3AAAZewAAEoAAAA2DAAAI&#10;hwAAAooAAACNAAAAjgQAAI4JAACPDQAAkBAAAJEUAACSGQAAkyAAAJQpAACVMwAAlUAAAJZOAACW&#10;XwAAlXIAAJWIAACVnQAAlLIAAJTIAACT4gAAk+4AYWUAAFZmAABKagAAP24AADV0AAAreQAAIX8A&#10;ABmEAAARiQAADI0AAAaRAAAAlAAAAJgAAACaAAAAmwAAAJwCAACdBwAAngsAAJ8OAAChEgAAohgA&#10;AKMgAAClKQAApjYAAKZEAACmVQAApmgAAKZ9AACmlAAApakAAKS9AACk0QAApOQAW2wAAE9wAABD&#10;dQAAOHsAAC2BAAAjhwAAGY0AABGSAAALlwAABJwAAACgAAAAowAAAKYAAACoAAAAqQAAAKoAAACs&#10;AAAArQQAAK4JAACwDQAAsREAALMXAAC1IAAAtisAALc6AAC3SwAAuFwAALhxAAC4iAAAuJ0AALix&#10;AAC3wgAAt9AAVHYAAEh8AAA8ggAAMYkAACaQAAAblwAAEp0AAAyiAAADpwAAAKsAAACuAAAAsgAA&#10;ALYAAAC4AAAAuAAAALoAAAC7AAAAvQAAAL4AAADABQAAwQsAAMMQAADGFgAAySAAAMouAADLPgAA&#10;zFAAAMxkAADNegAAzZEAAM2kAADNtAAAzcAATYMAAEGKAAA1kQAAKZkAAB6gAAATpgAADKwAAAOx&#10;AAAAtgAAALoAAAC+AAAAwgAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM4AAADQAAAA0gEAANUI&#10;AADZDgAA3RUAAOEhAADiMQAA5EMAAOVWAADmawAA5oIAAOeWAADnpQAA5rAA/wAJAP8ABQD/AAYA&#10;/wAOAP8AFgD/ACEA/wAtAP8AOAD9AEMA+QBNAPUAVQDyAF0A8ABjAO4AaQDsAG8A6gB0AOkAegDn&#10;AH8A5gCFAOQAiwDjAJEA4QCZAN8AoQDcAKoA2gC2ANcAxgDVAOEA0wD0ANIA/wDRAP8A0QD/AM8A&#10;/wDKAP8A/wABAP8AAAD/AAEA/wAMAP8AEgD6AB0A9gAoAPMAMwDwAD4A7ABIAOgAUADlAFgA4gBe&#10;AN8AZADdAGoA2wBvANkAdADWAHoA1AB/ANIAhQDQAIwAzgCTAMwAnADJAKUAxwCwAMYAvgDEANQA&#10;wgDuAMEA/gDAAP8AwAD/AL8A/wC+AP8A/wAAAP8AAAD/AAAA+gAHAPEADwDrABgA5gAjAOIALgDg&#10;ADgA2wBCANUASwDRAFIAzgBZAMsAXwDJAGUAxwBqAMYAbwDEAHQAwgB6AMEAgAC/AIYAvQCOALsA&#10;lgC5AKAAtwCqALYAtwC0AMoAsgDmALEA+ACwAP8ArwD/AK8A/wCwAP8A/wAAAP8AAAD3AAAA6gAC&#10;AOEADADXABMA0AAdAMwAKADJADIAxgA8AMIARQC/AE0AvABTALoAWQC4AF8AtwBkALUAaQC0AG4A&#10;sgB0ALEAegCvAIAArQCIAKwAkQCqAJoAqAClAKYAsQCkAMEAowDcAKEA8gChAP8AoAD/AKAA/wCh&#10;AP8A/wAAAPcAAADoAAAA2QAAAMsACADDABAAvQAYALkAIgC2ACwAtAA2ALIAPwCvAEcArABNAKsA&#10;VACpAFkApwBeAKYAYwClAGgAowBuAKIAdACgAHoAngCCAJwAiwCbAJUAmQCfAJgArACWALoAlADP&#10;AJMA6wCSAPsAkgD/AJIA/wCRAP8A9wAAAOcAAADTAAAAxgAAALsAAgCzAAwArQASAKoAHACnACYA&#10;pAAwAKMAOACgAEAAngBHAJwATgCaAFMAmQBYAJcAXQCWAGMAlQBoAJMAbgCSAHQAkAB8AI8AhQCN&#10;AI8AiwCaAIoApwCIALUAhgDHAIUA5ACEAPUAhAD/AIMA/wCDAP8A7AAAANMAAADBAQAAtAAAAKwA&#10;AACmAAcAoAAOAJ0AFgCaACAAlwApAJUAMgCTADoAkQBBAI8ASACNAE0AjABTAIsAWACJAF0AiABj&#10;AIcAaQCFAG8AgwB3AIIAgACAAIoAfgCWAH0AowB7ALAAegDCAHkA3QB4APEAdwD9AHgA/wB4AP8A&#10;3goAAMQLAACyDAAApgsAAJ0IAACZBAAAlQAKAJEAEQCOABkAiwAjAIkALACHADQAhQA7AIMAQgCC&#10;AEgAgABOAH8AUwB9AFgAfABeAHsAZAB5AGoAeAByAHYAewB0AIYAcwCSAHEAnwBwAK0AbgC+AG0B&#10;1gBtAu0AbAP6AGwD/wBsA/8AzhAAALcRAACmEgAAmhEAAJEQAACLDgAAiQsDAIcFDACEARMAgQEc&#10;AH4CJQB8Ay4AegM2AHgEPAB3BEMAdQVIAHQFTgBzBVQAcQVZAHAGXwBuBmYAbQZuAGsHeABqB4MA&#10;aAiQAGcJnQBlCawAZAm8AGMK1ABjC+wAYgz6AGIM/wBiDP8AwxYAAK0XAACdGAAAkBgAAIcWAACB&#10;FAAAfREAAHwOBgB8Cg4AeAoWAHULHwByCygAcAwwAG8MNwBtDD4AbAxEAGsNSgBpDU8AaA1VAGcN&#10;XABlDWMAYw5rAGIOdQBgDoEAXw6OAF0PnABcEKsAWxC9AFoQ1gBZEfAAWRH9AFkR/wBZEf8AuRsA&#10;AKUdAACUHgAAiB4AAH4dAAB4GwAAdBgAAHEVAABxEQkAbxARAGwQGQBpECIAZxEqAGYRMgBkETkA&#10;YxE/AGIRRQBgEksAXxJRAF0SWABcEl8AWhNoAFkTcgBXFH0AVhSLAFQVmQBTFakAUha6AFEW0gBR&#10;F+0AURf9AFEX/wBRF/8AsiAAAJ4iAACOIgAAgSMAAHciAABwIQAAbB4AAGkbAABnGAQAZhUOAGMW&#10;FQBhFh4AXxYmAF0WLQBcFzQAWhc7AFkXQQBYGEcAVhhNAFUYVABTGFwAUhlkAFEZbgBPGnoAThuI&#10;AE0blwBLHKYAShy4AEodzwBJHesASR37AEkd/wBKHf8ArCQAAJglAACIJgAAeycAAHEmAABqJQAA&#10;ZiMAAGIhAABgHgAAXhwLAFsbEgBZHBoAVxwiAFUcKQBUHDAAUx03AFEdPQBQHUMATx1KAE0eUQBM&#10;HlgASx9hAEkfawBIIHcARyCFAEYhlABEIqQARCK2AEMizABDI+kAQyP6AEMj/wBDIv8ApicAAJMp&#10;AACDKgAAdioAAG0qAABlKQAAYCcAAFwlAABZIwAAVyEHAFUhDwBSIRYAUCEeAE4hJQBNIiwATCIz&#10;AEoiOQBJIkAASCJGAEcjTQBFI1UARCReAEMkaQBCJXUAQCaDAD8mkgA+J6MAPie0AD0nygA9KOgA&#10;PSj5AD0n/wA+J/8AoioAAI4rAAB/LQAAci0AAGgtAABhLAAAXCsAAFgoAABUJgAAUSYEAE4lDQBM&#10;JRMASiYaAEgmIgBHJikARSYvAEQmNgBDJzwAQSdDAEAnSwA/KFMAPilcAD0pZgA8KnIAOyqBADor&#10;kAA5K6EAOCyyADcsyAA3LOYAOCz4ADgs/wA4LP8AnSwAAIouAAB7LwAAbzAAAGUwAABdLwAAWC4A&#10;AFMrAABQKgAATCoAAEkqCwBGKhEARCoXAEIqHwBBKiUAPyosAD4rMwA9KzkAPCtAADssSAA6LFAA&#10;OS1ZADguZAA3LnAANi9/ADUvjwA0MJ8AMzCxADIwxwAyMOUAMzD3ADMw/wA0L/8AmS8AAIcxAAB3&#10;MgAAazIAAGIyAABaMgAAVDEAAE8vAABLLQAARy4AAEQuCABBLg4APy4UAD0uHAA7LiIAOS8pADgv&#10;LwA3LzYANjA+ADUwRgA1MU4ANDFXADMyYgAyMm4AMTN9ADAzjQAvNJ4ALjSwAC00xQAtNOMALjT2&#10;AC8z/wAvM/8AlTEAAIMzAAB0NAAAaDUAAF41AABXNAAAUTQAAEsyAABGMQAAQjIAAD8yBQA8Mg0A&#10;OTMSADgzGQA2MyAANDMmADMzLQAyNDQAMTQ7ADA1QwAwNUwALzZVAC42YAAtN2wALDd7ACs3iwAq&#10;OJwAKTiuACg4wwAoOOIAKTj1ACo3/wAqN/8AkjQAAH81AABxNgAAZTcAAFs3AABUNwAATTYAAEc2&#10;AABCNQAAPTYAADo2AgA3NwsANDcQADI3FgAxOB0ALzgkAC44KwAtOTIALDk5ACs5QQAqOkkAKjpT&#10;ACk7XgAoO2oAJzt5ACY8iQAlPJsAJDytACM8wgAjPOAAJDz0ACU7/wAlO/8AjTYAAHw4AABtOQAA&#10;YjkAAFg6AABROQAASjkAAEQ5AAA9OQAAOToAADU7AAAyOwgALzwOAC09FAAsPRoAKj0hACk9KAAo&#10;Pi8AJz42ACY+PgAlP0cAJD9QACNAWwAiQGgAIUB2ACBAhwAfQZkAH0GrAB5BwAAeQd4AH0DzAB9A&#10;/gAgP/8AiTkAAHg6AABpOwAAXjwAAFU8AABNPAAARzwAAEA8AAA4PQAAND4AADBAAAAtQQUAKkIM&#10;ACdCEQAmQxgAJEMeACNDJQAiQywAIUQzACBEOwAfREQAHkVOAB1FWQAcRWUAG0V0ABpFhQAZRpcA&#10;GUapABhGvgAXRdwAGEXxABlE/QAaRP8AhDwAAHM9AABmPgAAWz8AAFI/AABKPwAARD8AAD1AAAA2&#10;QQAAMUMAACxEAAAnRgEAJEcKACFIDwAgSRQAHkkbAB1JIgAcSSkAG0owABpKOAAZSkEAGEpLABdL&#10;VQAWS2IAFUtxABRLggATS5QAEkunABJLvAARS9kAEkrwABNK/AAUSf8Afz8AAG9AAABhQQAAV0IA&#10;AE5CAABHQgAAQUIAADpDAAAyRQAALUcAAChJAAAjSwAAHk0GABtPDQAYUBEAF1AXABZQHgAVUCUA&#10;FFAsABNRNAASUT0AEVFHABFRUgAQUV8AD1JtAA5SfgANUZEADVGkAAxRuAAMUdEADVDsAA1Q+gAO&#10;T/8AeUMAAGpEAABdRAAAU0UAAEtFAABERQAAPkYAADZIAAAvSgAAKUwAACRPAAAfUQAAGlMAABRW&#10;CQARVw4AEFgTABBYGQAPWCAADlgoAA1YMAANWDkADFhDAAtYTgAKWFoACFhoAAdYeQAGWIwABVif&#10;AARYswAEV8oABVfmAAVX8wAGVvwAc0YAAGRHAABZSAAAUEgAAEhIAABBSQAAOkoAADJNAAArUAAA&#10;JVIAACBVAAAaWAAAFVoAABBdBgAMYAwACmAQAAlgFQAIYBwAB2AjAAVgKwAEYDQAA2A9AAFgSQAA&#10;YFUAAGBjAABgcwAAYIYAAF+aAABfrgAAX8QAAF7iAABe8AAAXvgAbEoAAF9LAABVSwAATEwAAEVM&#10;AAA9TgAANVAAAC5TAAAnVgAAIFkAABpcAAAVXwAAEGIAAA1lBAAIZwsAA2cOAABoEwAAaBgAAGgf&#10;AABpJgAAaS4AAGk4AABpQwAAaU8AAGldAABpbQAAaYAAAGmUAABoqQAAaL8AAGfcAABm7gAAZvcA&#10;Zk8AAFpPAABRTwAASk8AAEFRAAA4VAAAMFcAAChbAAAhXgAAGmIAABRlAAAQaAAADGsAAAduAwAB&#10;cAkAAHANAABxEAAAcRQAAHIaAABzIQAAcygAAHMxAABzPAAAdEgAAHNWAABzZgAAc3kAAHOOAABz&#10;owAAcrkAAHHSAABx6wAAcPQAYVMAAFZTAABPUwAARVUAADtYAAAyXAAAKmAAACJkAAAbaAAAFGwA&#10;AA9vAAALcgAABnYAAAB5AAAAegYAAHoKAAB7DgAAfBEAAH0VAAB+GwAAfyIAAIAqAACANQAAgEEA&#10;AIBPAACAXwAAgHEAAICGAACAnQAAf7IAAH7KAAB+5QAAffEAXFgAAFRYAABJWgAAP10AADVhAAAs&#10;ZQAAI2oAABtvAAAUcwAADncAAAl7AAADfwAAAIIAAACEAAAAhgEAAIYGAACICgAAiQ0AAIoQAACL&#10;FQAAjBsAAI4iAACPLAAAjzgAAI9GAACPVgAAj2gAAI9+AACPlQAAjqsAAI3BAACN3AAAjOsAWV0A&#10;AE5fAABDYgAAOGYAAC5sAAAkcQAAHHcAABR8AAAOgQAACIUAAACJAAAAjQAAAJAAAACSAAAAkwAA&#10;AJQAAACWAwAAlwgAAJgMAACaDwAAmxMAAJ0aAACfIwAAoC4AAKA8AACgTAAAoF4AAKB0AACfjAAA&#10;n6IAAJ+3AACeywAAnuAAU2QAAEdoAAA8bQAAMXMAACd5AAAdfwAAFIUAAA2LAAAGkAAAAJQAAACY&#10;AAAAnAAAAJ8AAAChAAAAogAAAKQAAAClAAAApwAAAKgEAACqCQAArA0AAK0SAACwGQAAsiMAALIx&#10;AACyQgAAslQAALJpAACygAAAspgAALGsAACyvwAAsc4ATG4AAEBzAAA1egAAKoEAAB+IAAAVjgAA&#10;DpUAAAaaAAAAnwAAAKQAAACoAAAArAAAAK8AAACxAAAAsQAAALMAAAC1AAAAtgAAALgAAAC6AAAA&#10;vAYAAL4MAADAEQAAwxkAAMUmAADFNwAAxkkAAMZdAADHcgAAx4oAAMifAADIrwAAyLwARnoAADmB&#10;AAAuiQAAIpAAABeYAAAPnwAAB6UAAACqAAAArwAAALMAAAC3AAAAvAAAAL8AAADBAAAAwgAAAMQA&#10;AADFAAAAxwAAAMkAAADLAAAAzQAAAM8DAADSCgAA1hAAANwaAADdKgAA3jwAAN9QAADgZQAA4XsA&#10;AOGRAADiogAA4q0A/wACAP8AAAD/AAMA/wAMAP8AEwD/AB0A/wAoAP4AMwD7AD4A9wBIAPMAUADw&#10;AFcA7QBeAOsAZADoAGkA5wBvAOUAdADjAHkA4gB/AOAAhQDeAIwA3ACTANkAnADWAKYA0wCxANEA&#10;wADPANoAzgDxAMwA/wDLAP8AywD/AMYA/wDBAP8A/wAAAP8AAAD/AAAA/wAIAPsAEAD2ABkA8gAk&#10;AO8ALgDtADkA6ABCAOMASwDgAFIA3QBZANkAXwDWAGQA0wBpANEAbgDPAHQAzgB5AMwAfwDKAIYA&#10;yACOAMYAlgDEAKAAwgCrAMAAuQC+AM0AvADqALsA/AC6AP8AugD/ALoA/wC2AP8A/wAAAP8AAAD+&#10;AAAA9AAEAOsADQDkABQA3wAfANsAKQDYADMA0wA9AM4ARQDKAE0AxwBTAMUAWQDDAF8AwQBkAL8A&#10;aQC9AG4AuwBzALoAeQC4AIAAtgCIALQAkACyAJoAsQClAK8AsgCtAMQArADhAKsA9gCqAP8AqgD/&#10;AKoA/wCqAP8A/wAAAP0AAADuAAAA4gAAANUACgDNABEAxwAZAMQAIwDBAC0AvwA3ALsAPwC3AEcA&#10;tQBOALIAUwCwAFkArwBeAK0AYwCsAGgAqwBtAKkAcwCoAHoApgCBAKQAigCjAJQAoQCfAJ8ArACe&#10;ALsAnADSAJsA7gCaAP8AmgD/AJkA/wCZAP8A/gAAAO4AAADeAAAAywAAAMEABQC5AA0AtAAUALEA&#10;HgCuACcAqwAwAKoAOQCnAEEApABIAKIATQChAFMAnwBYAJ4AXQCdAGIAmwBnAJoAbQCYAHMAlwB7&#10;AJUAhACUAI4AkgCZAJAApgCOALQAjQDIAIwA5gCLAPkAigD/AIoA/wCLAP8A8AAAANsAAADHAAAA&#10;ugAAALAAAACoAAoApAAQAKAAGACdACEAmwAqAJoAMwCYADsAlgBBAJQASACSAE0AkQBSAI8AVwCO&#10;AFwAjABhAIsAZwCKAG4AiAB1AIcAfgCFAIgAgwCUAIIAoACAAK8AfwDAAH4A3QB9APIAfQD/AH0A&#10;/wB9AP8A4AAAAMYAAAC1AAAAqgAAAKIAAACbAAUAlQANAJIAEwCQABwAjQAkAIsALQCKADQAiAA7&#10;AIYAQgCFAEcAgwBNAIIAUgCBAFcAfwBcAH4AYgB9AGgAewBwAHoAeQB4AIMAdgCPAHUAnAB0AKoA&#10;cgC6AHEA0QBwAOwAcAD7AHAA/wBwAP8AzQQAALcGAACnBwAAmwYAAJMEAACOAAAAigAIAIYADwCE&#10;ABYAgQAeAH8AJwB9AC4AfAA2AHoAPAB5AEIAdwBHAHYATAB1AFIAcwBXAHIAXQBxAGMAbwBrAG4A&#10;dABsAH4AawCKAGkAmABoAKYAZwC2AGYAywBlAOcAZQD3AGUA/wBlAP8AwAwAAKsNAACbDgAAjw4A&#10;AIYNAACBCwAAfgcBAHwBCwB5ABEAdwAYAHUAIQBzACkAcQAwAG8ANgBuADwAbABCAGsARwBqAE0A&#10;aQBSAGgAWABmAF8AZQBnAGMAcABiAXoAYAGHAF8ClQBeAqMAXAOzAFwDxwBbBOQAWwX0AFsG/gBb&#10;Bv8AtRAAAKESAACREwAAhRMAAHwSAAB2EQAAcw4AAHIMBABxBw0AbgQSAGwEGwBpBSMAZwUqAGYG&#10;MQBkBjcAYwY9AGIHQwBhB0kAXwdOAF4IVQBdCFwAWwljAFoJbQBYCngAVwqFAFYLkwBUC6IAUwuz&#10;AFIMxwBSDOQAUQ31AFEN/wBRDf8ArRUAAJkXAACJGAAAfRkAAHQYAABtFwAAahQAAGcRAABnDgcA&#10;ZgwOAGMMFQBhDB0AXwwlAF0NLABcDTMAWw05AFoNPwBYDUUAVw1LAFYOUQBVDlkAUw5hAFIOawBQ&#10;D3YAThCDAE0QkgBMEKIASxCyAEoRyABJEeUASRH3AEkS/wBJEf8ApRkAAJIcAACDHQAAdh4AAG0d&#10;AABmHAAAYhoAAF8XAABeFAEAXhEKAFsQEQBZERgAVxEgAFURJwBUES4AUxE0AFEROwBQEkEATxJH&#10;AE4STgBMElUASxNeAEkTZwBIFHMARhSAAEUVjwBEFZ8AQxawAEIWxQBCF+MAQhf2AEIX/wBCF/8A&#10;nx0AAIwgAAB9IQAAcSIAAGgiAABhIQAAXB8AAFkcAABXGQAAVRYGAFQVDgBRFRQATxYcAE4WIwBM&#10;FioASxYwAEoWNwBJFz0ARxdDAEYXSgBFGFIAQxhaAEIZZABBGXAAPxp9AD4bjQA9G50APByuADsc&#10;wwA7HOEAOx31ADsc/wA8HP8AmiEAAIcjAAB4JAAAbCUAAGMlAABcJAAAVyMAAFMgAABRHgAATxwC&#10;AE0bDABLGhEASBsYAEcbIABFGyYARBstAEMcMwBCHDkAQBxAAD8dRwA+HU8APR5YADweYgA6H20A&#10;OR97ADggiwA3IZsANiGtADUhwQA1Id8ANSHzADYh/wA2If8AliMAAIMmAAB0JwAAaCgAAF8oAABY&#10;JwAAUyYAAE8kAABMIgAASSAAAEcgCQBEHw8AQh8VAEAgHAA/ICMAPiApADwgLwA7ITYAOiE9ADkh&#10;RAA4IkwANyJVADYjXwA0I2sAMyR5ADIliQAxJZoAMCWrADAmvwAvJtwAMCbyADAm/wAxJf8AkSYA&#10;AH8oAABxKgAAZSoAAFwqAABVKgAATykAAEsoAABIJQAARCQAAEEkBQA/JA0APSQSADskGQA5JB8A&#10;NyQmADYkLAA1JTMANCU6ADMmQQAyJkoAMSdTADAnXQAvKGkALil3AC0phwAsKZgAKyqqACoqvQAq&#10;KtoAKyrxACsq/gAsKf8AjSgAAHwqAABtLAAAYi0AAFktAABRLQAATCwAAEcrAABDKAAAPygAADwo&#10;AgA5KAsANygQADUoFgAzKBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0cALCtRACssWwAqLGcAKS11&#10;ACgthQAnLZcAJi6oACUuvAAlLtgAJi7wACYu/QAnLf8AiisAAHgtAABqLgAAXy8AAFYvAABOLwAA&#10;SC4AAEMtAAA/LAAAOywAADcsAAA0LAkAMiwOADAtEwAuLRoALS0gACstJwAqLi0AKi41ACkvPQAo&#10;L0UAJzBOACYwWQAlMWUAJDFzACMxgwAiMpUAITKnACEyuwAgMtQAITLvACIx/AAiMf8Ahi0AAHUv&#10;AABnMAAAXDEAAFMxAABLMQAARTEAAEAwAAA7MAAANjAAADMwAAAwMQYALTENACsxEQApMhcAKDIe&#10;ACcyJAAlMysAJTMyACQzOgAjNEMAIjRMACE1VwAgNWMAHzVxAB42gQAdNpMAHDalABs2uQAbNtIA&#10;HDbtAB02+wAdNf8AgjAAAHEyAABjMwAAWTQAAFA0AABJNAAAQjMAAD0zAAA3MwAAMTQAAC41AAAr&#10;NQIAKDYLACU3EAAkNxUAIjcbACE4IgAgOCgAHzgwAB44NwAdOUAAHDlJABs6VAAaOmAAGTpuABg6&#10;fwAXO5EAFzukABY7twAVO9AAFjrsABc6+gAYOf8AfTIAAG00AABgNQAAVTYAAE02AABGNgAAQDYA&#10;ADo2AAA0NgAALjgAACo5AAAmOgAAIzsIACA8DgAePRIAHT0YABw9HwAbPiUAGj4tABk+NAAXPj0A&#10;Fj9HABU/UQAUP14AFD9sABNAfAASQI8AEUCiABFAtgAQQM4AET/rABI/+QASPv8AeTUAAGk3AABc&#10;OAAAUjkAAEo5AABDOQAAPTkAADc5AAAxOgAAKzwAACc9AAAiPwAAHkEEABpCCwAYQxAAF0MVABVE&#10;GwAURCIAE0QpABNEMQASRDoAEUVDABBFTgAQRVsADkVpAA5FeQANRYwADUWfAAxFsgALRckADEXl&#10;AA1E9gANRP8AdDkAAGU6AABYOwAATzsAAEc8AABAPAAAOjwAADQ8AAAuPgAAKEAAACNCAAAfRAAA&#10;GkYAABVICAASSg0AEUoSABBKGAAPSx4ADkslAA1LLQANSzYADEtAAAtLSgAKS1YACUtkAAhLdAAH&#10;S4cABUuaAARLrgAESsQABUrgAAVK8AAGSfoAbjwAAGA9AABUPgAASz4AAEQ+AAA9PgAANz8AADFA&#10;AAAqQgAAJEUAAB9HAAAaSQAAFUwAABFOBQAOUQsAC1EQAApRFAAJURsACFEiAAdRKQAFUTIABFI7&#10;AANSRgABUlIAAFJfAABSbwAAUoEAAFGWAABRqQAAUb8AAFDcAABQ7gAAUPcAaEAAAFtBAABQQQAA&#10;SEEAAEFBAAA7QgAANEMAAC1FAAAmSAAAIEsAABtNAAAWUAAAEVMAAA5VBAAKWAoABlgOAAJYEgAA&#10;WRcAAFkdAABZJQAAWS0AAFk2AABZQQAAWU0AAFpaAABaaQAAWXwAAFmQAABZpQAAWLoAAFjVAABX&#10;7AAAV/YAY0QAAFZFAABNRQAARUUAAD9FAAA3RwAAL0kAAChMAAAiTwAAG1IAABZVAAARWAAADVoA&#10;AAldAwAEXwkAAGANAABgEAAAYRQAAGEZAABiIAAAYicAAGIxAABiOwAAYkcAAGJVAABjZAAAYnYA&#10;AGKLAABioAAAYbYAAGHPAABg6gAAYPUAXUgAAFJJAABKSAAAQ0gAADpKAAAyTQAAKlAAACNTAAAc&#10;VwAAFloAABFdAAANYAAACGMAAANmAQAAZwYAAGgLAABpDgAAahEAAGsVAABsGwAAbSIAAG0qAABt&#10;NAAAbUAAAG1OAABtXQAAbW8AAG2EAABsmgAAbLAAAGvIAABr5gAAavMAWE0AAE5NAABITAAAPk4A&#10;ADVRAAAsVAAAJFgAAB1cAAAWYAAAEGQAAAxnAAAHawAAAW4AAABwAAAAcgMAAHIHAABzCwAAdQ4A&#10;AHYRAAB3FgAAeBwAAHkjAAB6LQAAejkAAHpHAAB6VgAAeWgAAHp8AAB5lAAAeKoAAHjBAAB33wAA&#10;d+8AVFEAAExRAABCUgAAOFUAAC9ZAAAmXgAAHmIAABZnAAAQawAAC28AAAVzAAAAdwAAAHoAAAB8&#10;AAAAfgAAAH8CAACABgAAgQoAAIMNAACEEQAAhhUAAIgcAACJJQAAijAAAIo+AACJTQAAiV8AAIlz&#10;AACIiwAAiKIAAIe5AACH0QAAhugAUlYAAEdXAAA8WgAAMl8AAChkAAAfaQAAFm8AABB0AAAKeQAA&#10;An0AAACBAAAAhQAAAIgAAACKAAAAjAAAAI0AAACPAAAAkAQAAJIIAACTDAAAlRAAAJcVAACZHQAA&#10;mycAAJs0AACbRAAAmlYAAJpqAACZggAAmpoAAJiwAACYxwAAl94AS1wAAEBgAAA1ZQAAK2oAACFx&#10;AAAXdwAAEH0AAAmDAAABiAAAAIwAAACRAAAAlQAAAJgAAACaAAAAmwAAAJ0AAACfAAAAoAAAAKIA&#10;AACkBQAApgoAAKgOAACqFAAArR0AAK0qAACtOQAArUsAAK1fAACtdwAArJAAAKunAACrugAAq8sA&#10;RWYAADlrAAAucQAAI3gAABl/AAAQhgAACY0AAACTAAAAmAAAAJ0AAAChAAAApQAAAKgAAACrAAAA&#10;qwAAAK4AAACvAAAAsQAAALMAAAC1AAAAtwEAALkHAAC8DQAAvxMAAMIfAADCLgAAwkAAAMJUAADB&#10;awAAwYMAAMCbAADBrQAAwbwAPnIAADJ4AAAngAAAHIgAABKQAAAKlwAAAJ0AAACjAAAAqAAAAK0A&#10;AACyAAAAtgAAALkAAAC7AAAAvAAAAL4AAADAAAAAwgAAAMQAAADGAAAAyAAAAMsAAADOBQAA0Q0A&#10;ANYUAADXIwAA2DUAANlJAADaXgAA23UAANuMAADcnwAA3KsA/wAAAP8AAAD/AAAA/wAJAP8AEAD/&#10;ABkA/gAkAPwALwD5ADkA9ABDAPAASwDtAFIA6gBZAOcAXwDkAGQA4gBpAOAAbgDeAHMA3AB5ANoA&#10;fwDXAIYA1ACOANEAlgDPAKEAzACsAMoAuwDIANIAxgDuAMYA/wDFAP8AxQD/AL8A/wC6AP8A/wAA&#10;AP8AAAD/AAAA/gAFAPcADgDyABUA7gAfAOsAKgDpADQA4wA9AN4ARQDZAE0A1ABTANEAWQDOAF4A&#10;zABjAMoAaADJAG0AxwBzAMUAeQDDAIAAwQCIAL8AkAC9AJsAuwCmALkAtAC3AMgAtgDmALUA+wC0&#10;AP8AtAD/ALMA/wCuAP8A/wAAAP8AAAD4AAAA7QAAAOUACwDdABEA1wAaANIAJADPAC4AywA3AMcA&#10;QADDAEcAwABOAL4AUwC8AFkAugBeALgAYwC2AGgAtQBtALMAcwCxAHkArwCBAK0AigCrAJQAqQCg&#10;AKgArQCmAL4ApQDbAKQA9ACkAP8AowD/AKMA/wCiAP8A/wAAAPYAAADmAAAA1wAAAMsABgDEAA4A&#10;vgAVALsAHwC5ACgAtwAxALQAOgCwAEEArQBIAKsATgCpAFMApwBYAKYAXACkAGEAowBnAKEAbACg&#10;AHMAngB6AJ0AgwCbAI4AmQCZAJcApgCWALYAlQDMAJQA6wCTAP0AkwD/AJMA/wCTAP8A9wAAAOQA&#10;AADQAAAAwQAAALcAAgCvAAsAqwARAKcAGQClACIAowArAKIAMwCfADsAnABCAJsASACZAE0AlwBS&#10;AJYAVwCVAFsAkwBhAJIAZgCQAG0AjwB0AI0AfQCMAIcAigCTAIgAoACHAK8AhQDCAIUA4gCEAPcA&#10;hAD/AIQA/wCEAP8A5QAAAM0AAAC8AAAArwAAAKYAAACeAAcAmgAOAJYAFACUAB0AkgAlAJEALQCQ&#10;ADUAjQA8AIwAQgCKAEcAiABMAIcAUQCGAFYAhABbAIMAYACBAGcAgABuAH4AdwB9AIEAewCNAHoA&#10;mgB4AKkAdwC6AHYA0wB2AO8AdgD+AHUA/wB1AP8A0AAAALsAAACrAAAAnwAAAJcAAACQAAIAiwAL&#10;AIgAEACGABcAhAAgAIIAJwCBAC8AfwA1AH0APAB8AEEAewBGAHkASwB4AFAAdwBVAHYAWwB0AGEA&#10;cwBpAHEAcQBwAHsAbgCHAG0AlQBrAKMAagC0AGoAyQBpAOgAaQD5AGkA/wBpAP8AwAAAAKwAAACc&#10;AgAAkAIAAIgAAACDAAAAfwAGAHsADQB5ABIAdwAaAHYAIgB0ACkAcwAwAHEANgBwADwAbwBBAG0A&#10;RgBsAEsAawBQAGoAVgBoAFwAZwBkAGUAbABkAHYAYwCCAGEAkABgAJ8AXwCvAF4AwwBeAOEAXgD0&#10;AF0A/wBdAP8AtAcAAKAJAACQCwAAhAsAAHwKAAB3BwAAdAQAAHEACQBvAA8AbQAVAGsAHABpACMA&#10;aAAqAGcAMQBlADYAZAA8AGMAQQBiAEYAYABMAF8AUgBeAFgAXQBfAFsAaABaAHIAWAB+AFcAjABW&#10;AJsAVQCrAFQAvgBUANoAUwDvAFQA+wBUAP8AqQ0AAJYOAACHEAAAehAAAHIQAABsDgAAaQwAAGcJ&#10;AwBmBAsAZAAQAGIAFwBgAB4AXgAlAF0AKwBcADEAWgA3AFkAPABYAEIAVwFHAFYBTgBVAlQAUwJc&#10;AFIDZQBRA28ATwR7AE4EigBNBZkATAWpAEsFvABKBtQASgftAEoH+QBKB/8AoRAAAI4SAAB+FAAA&#10;cxQAAGoUAABkEwAAYBEAAF4PAABdDQUAXQkNAFoGEgBYBxkAVgcgAFUHJwBTBy0AUggzAFEIOABQ&#10;CD4ATwlEAE4JSgBMCVEASwpZAEoKYgBIC20ARwt6AEYMiABEDJgAQwypAEINvABCDdUAQg3uAEIN&#10;+wBCDf8AmhQAAIcWAAB4GAAAbBkAAGMZAABdGAAAWRYAAFYTAABUEQAAVA4IAFMNDgBRDRQATw0b&#10;AE0NIgBMDSgASw0uAEoNNABJDToARw5BAEYORwBFDk8ARA5XAEIPYQBBEGwAPxB5AD4QiAA9EZgA&#10;OxGpADsRvAA6EdYAOhHwADoS/QA7Ef8AkxgAAIEaAABzHAAAZx0AAF4dAABYHAAAUxsAAFAYAABO&#10;FgAATBMDAEwRCwBKEBAASBEXAEYRHgBFESQARBEqAEIRMABBETcAQBI9AD8SRAA9EkwAPBNUADsT&#10;XgA5FGkAOBR2ADcVhQA2FZYANBanADQWugAzFtMAMxbuADQW/AA0Fv8AjhsAAHwdAABuHwAAYyAA&#10;AFogAABTIAAATh4AAEodAABIGgAARhgAAEUWBwBDFQ4AQRUTAD8VGgA+FSAAPRUnADsVLQA6FjMA&#10;ORY6ADgWQQA3F0kANRdRADQYWwAzGWYAMhlzADAagwAvGpQALhulAC0buAAtG9AALRvsAC4b+wAu&#10;G/8Aih4AAHggAABqIgAAXyMAAFYjAABPIgAASiEAAEYgAABDHgAAQRsAAD8aAwA9GgwAOxkRADkZ&#10;FgA3Gh0ANhojADUaKQA0GjAAMxs2ADEbPgAwHEYALxxPAC4dWQAtHWQALB5xACsfgQAqH5IAKR+k&#10;ACggtwAnIM4AJyDrACgg+gApH/8AhiAAAHQjAABnJAAAXCUAAFMlAABMJQAARyQAAEIjAAA/IQAA&#10;PR8AADoeAAA3HgkANR4OADMeEwAxHhoAMB4gAC8eJgAuHy0ALR8zACwgOwArIEMAKiFMACkhVgAo&#10;ImIAJiJvACUjfwAkI5AAIyOiACIktQAiJMwAIiTpACMk+QAkI/8AgiMAAHElAABjJgAAWScAAFAo&#10;AABJJwAAQycAAD8mAAA7JAAAOCIAADUiAAAyIgYAMCINAC4iEQAsIhcAKiIdACkiIwAoIyoAJyMx&#10;ACYkOAAlJUEAJCVKACMmVAAiJmAAISdtACAnfQAfJ48AHiihAB4otAAdKMoAHSjoAB4o+AAfJ/8A&#10;fiUAAG4nAABgKQAAVikAAE0qAABGKgAAQSkAADwoAAA3JwAANCYAADAmAAAtJgMAKycLACgnEAAn&#10;JxQAJScaACQnIQAjKCcAIiguACEpNgAgKT4AHypIAB4qUgAdK14AHCtrABsrewAaLI0AGSyfABgs&#10;sgAYLMkAGCznABkr9wAaK/8AeicAAGoqAABdKwAAUywAAEosAABDLAAAPisAADkrAAA0KgAAMCoA&#10;ACsqAAApKwAAJisIACMsDgAiLBIAICwYAB8sHgAeLSUAHS0sABwtMwAbLjwAGi5FABkvUAAYL1wA&#10;Fy9pABYweQAVMIsAFDCeABQwsQATMMcAEzDlABQw9gAVL/8AdioAAGcsAABaLQAAUC4AAEguAABB&#10;LgAAOy4AADYtAAAxLQAALC0AACcvAAAkLwAAITAFAB8xDAAcMRAAGzIVABoyHAAZMiIAGDIpABcz&#10;MQAWMzkAFTNDABQ0TQATNFkAEjRnABE1dwARNYkAEDWcABA1sAAONcYADzTkABA09QAQNP8AciwA&#10;AGMuAABXMAAATTAAAEUwAAA+MAAAODAAADMwAAAvMAAAKTEAACQyAAAhMwAAHTUCABo2CQAXNw4A&#10;FTcTABQ4GQATOB8AEjgmABI4LgAROTYAEDlAABA5SwAOOVcADjpkAA06dAAMOoYADDqZAAs5rAAK&#10;OcEACjneAAs58QAMOPwAbi8AAF8xAABTMgAASjMAAEIzAAA7MwAANjMAADEyAAAsMwAAJzQAACE2&#10;AAAdOAAAGTkAABU7BgASPQwAED4QABA+FQAOPhwADj4jAA0+KgAMPjMADD48AAs/RwAKP1IACD9g&#10;AAc/bwAGP4EABT+UAAQ/qAADPrwABD7XAAU+7AAFPvcAaTMAAFs0AABQNQAARzUAAD81AAA5NQAA&#10;NDUAAC41AAApNwAAIzgAAB47AAAaPAAAFj8AABJBBAAOQwoADEQOAApEEwAJRBkACEQgAAdEJwAG&#10;RC8ABUQ4AANFQgACRU4AAEVbAABFagAARXwAAEWQAABEpAAARLkAAETRAABE6gAAQ/UAZDYAAFc3&#10;AABMOAAAQzgAADw4AAA3OAAAMTgAACs5AAAlOwAAID0AABpAAAAWQgAAEkQAAA5HBAALSQkAB0oN&#10;AARLEQABSxYAAEscAABLIwAASysAAEs0AABLPgAATEkAAExXAABMZgAATHcAAEuMAABLoQAAS7UA&#10;AErOAABK6QAASvUAXzoAAFI7AABIOwAAQDsAADo7AAA0OwAALjwAACc+AAAiQQAAHEMAABZGAAAS&#10;SQAADksAAAtOAwAHUAgAAlEMAABREAAAUhMAAFMYAABTHwAAUyYAAFMvAABTOQAAU0UAAFNSAABT&#10;YQAAU3IAAFOHAABSnAAAUrEAAFHKAABR5wAAUfQAWT4AAE4+AABFPgAAPj4AADg+AAAwQAAAKUIA&#10;ACNEAAAdRwAAF0oAABJNAAAOUAAAC1MAAAZVAgAAVwcAAFgLAABZDgAAWhEAAFoVAABbGgAAXCEA&#10;AFwqAABcNAAAXD8AAFxNAABcWwAAXGwAAFyBAABblwAAW60AAFrFAABa5AAAWfMAVEIAAEpCAABC&#10;QgAAPEIAADRDAAAsRgAAJUkAAB5MAAAXTwAAElMAAA5WAAAKWQAABVsAAABeAAAAYAQAAGEIAABi&#10;DAAAYw4AAGQRAABlFgAAZhwAAGcjAABnLQAAZzkAAGdGAABnVQAAZ2YAAGd6AABmkQAAZagAAGXA&#10;AABk3gAAZPAAT0YAAEdGAABARQAAN0cAAC9KAAAmTQAAH1EAABhVAAASWQAADVwAAAhgAAACYwAA&#10;AGYAAABoAAAAagAAAGsEAABsCAAAbQwAAG8OAABwEgAAchcAAHMdAAB0JgAAdDIAAHQ/AAB0TgAA&#10;c18AAHRyAABzigAAcqEAAHG4AABx1AAAcOwATEoAAEVKAAA7SwAAMk4AAClSAAAgVgAAGFsAABJf&#10;AAANZAAAB2gAAABrAAAAbwAAAHIAAAB1AAAAdgAAAHcAAAB5AgAAegYAAHwKAAB+DgAAgBEAAIIW&#10;AACEHgAAhCkAAIQ2AACERQAAhFYAAINqAACDgQAAgpkAAIGxAACAyQAAgOUASk4AAD9QAAA1UwAA&#10;K1cAACJcAAAZYgAAEmcAAAxsAAAFcQAAAHUAAAB5AAAAfQAAAIEAAACDAAAAhQAAAIYAAACIAAAA&#10;iQAAAIsEAACNCAAAjw0AAJIQAACUFgAAliAAAJYsAACWOwAAlkwAAJVgAACVdgAAlJAAAJOnAACS&#10;vQAAktUARFUAADlZAAAvXQAAJGMAABppAAASbwAADHUAAAR7AAAAgAAAAIUAAACJAAAAjQAAAJEA&#10;AACTAAAAlAAAAJYAAACYAAAAmgAAAJwAAACeAAAAoAYAAKILAAClEAAAqBcAAKkjAACpMQAAqUMA&#10;AKlWAACobQAApocAAKeeAACmswAApccAPl4AADJjAAAnagAAHXAAABN4AAAMfwAAA4UAAACLAAAA&#10;kQAAAJYAAACbAAAAnwAAAKIAAACkAAAApQAAAKcAAACpAAAAqwAAAK0AAACwAAAAsgAAALUCAAC3&#10;CQAAuxAAAL4YAAC+JgAAvjgAAL5LAAC9YQAAvHoAALuUAAC6qQAAurkAN2oAACtwAAAgeAAAFoAA&#10;AA2IAAAFjwAAAJYAAACcAAAAogAAAKcAAACsAAAAsAAAALMAAAC2AAAAtwAAALkAAAC7AAAAvQAA&#10;AL8AAADCAAAAxQAAAMgAAADKAAAAzggAANIQAADVGwAA1SwAANRAAADUVwAA024AANSGAADUmwAA&#10;06sA/wAAAP8AAAD/AAAA/wAFAP8ADgD/ABUA/AAgAPkAKgD2ADQA8QA9AO0ARgDpAE0A5gBTAOQA&#10;WQDhAF4A3gBjANwAaADZAG4A1QBzANMAeQDQAIAAzgCIAMsAkQDJAJwAxgCnAMQAtwDCAMwAwADs&#10;AL8A/wC+AP8AvQD/ALcA/wCyAP8A/wAAAP8AAAD/AAAA+gABAPMACwDtABIA6AAbAOUAJQDkAC4A&#10;3wA4ANgAQADSAEcAzgBOAMsAVADIAFkAxgBeAMQAYwDCAGcAwABtAL8AcwC9AHoAuwCBALkAiwC2&#10;AJUAtAChALIArwCwAMIArgDjAK4A+gCsAP8ArQD/AKkA/wCmAP8A/wAAAP8AAADyAAAA5gAAAN0A&#10;BwDSAA4AzQAWAMoAIADIACkAxQAyAMAAOgC8AEIAuQBIALcATgC1AFMAswBYALEAXQCwAGIArgBn&#10;AKwAbACqAHMAqQB7AKcAhAClAI4AowCaAKEAqACfALkAngDSAJ0A8gCcAP8AnQD/AJwA/wCZAP8A&#10;/AAAAO4AAADdAAAAzAAAAMEAAgC6AAwAtgASALIAGgCwACMArwAsAK0ANACpADwApgBCAKQASACi&#10;AE0AoABSAJ4AVwCdAFsAnABgAJoAZgCZAGwAlwB0AJUAfQCTAIcAkQCTAJAAoQCOALEAjQDGAIwA&#10;6ACLAP0AjAD/AIwA/wCMAP8A7QAAANgAAADFAAAAtwAAAKwAAACmAAgAoQAOAJ8AFQCdAB4AmwAm&#10;AJoALgCXADUAlQA8AJMAQgCRAEcAkABMAI4AUQCNAFUAiwBaAIoAYACJAGYAhwBtAIUAdgCEAIAA&#10;ggCMAIAAmgB/AKkAfQC8AHwA3AB8APUAfAD/AHwA/wB8AP8A2QAAAMEAAACxAAAApAAAAJwAAACU&#10;AAMAkAAMAI0AEQCLABgAiQAgAIkAKACHAC8AhQA2AIMAPACCAEEAgABGAH8ASwB9AE8AfABUAHsA&#10;WgB5AGAAeABnAHYAcAB1AHoAcwCGAHEAkwBwAKIAbwC0AG4AzABuAO0AbgD+AG4A/wBuAP8AxAAA&#10;AK8AAACgAAAAlAAAAIwAAACGAAAAgQAIAH4ADgB8ABQAewAbAHkAIgB4ACkAdwAwAHUANgB0ADsA&#10;cgBAAHEARQBwAEoAbwBPAG0AVABsAFsAawBiAGkAagBoAHQAZgCAAGUAjgBjAJ0AYgCtAGEAwgBh&#10;AOQAYQD4AGEA/wBhAP8AtAAAAKAAAACRAAAAhgAAAH4AAAB5AAAAdQADAHEACwBvABAAbQAWAGwA&#10;HQBrACQAawAqAGkAMABoADYAZgA7AGUAQABkAEUAYwBKAGEATwBgAFYAXwBdAF0AZQBcAG8AWgB6&#10;AFkAiABYAJgAVwCoAFYAuwBWANgAVgDxAFYA/wBWAP8AqAEAAJQFAACFBwAAegcAAHIGAABsBAAA&#10;aQEAAGcABwBkAA0AYwARAGEAGABgAB8AXwAlAF4AKwBdADAAWwA2AFoAOwBZAEAAWABFAFcASwBW&#10;AFEAVQBYAFMAYQBSAGoAUAB2AE8AhABOAJMATQCkAEwAtgBMAM0ATADrAEwA+gBMAP8AnQkAAIsL&#10;AAB8DQAAcA0AAGgNAABiDAAAXwoAAF0GAQBcAQkAWgAOAFgAEwBXABkAVgAgAFUAJgBTACsAUgAx&#10;AFEANgBQADsATwBBAE4ARwBNAE0ASwBVAEoAXQBJAGcARwBzAEYAgABFAJAARAChAEMAsgBDAMgA&#10;QwDmAEMA9QBDAP8AlQ0AAIMPAAB0EAAAaREAAGARAABaEAAAVg4AAFQNAABTCgQAUwYLAFEDEABP&#10;ARUATgEbAEwBIQBLAScASgIsAEkCMgBIAjcARwM9AEUDQwBEA0oAQwRRAEIEWgBABWQAPwVwAD4G&#10;fgA9Bo4APAefADsHsQA6B8YAOgfjADoH8wA6CPwAjhAAAHwSAABuFAAAYhUAAFoVAABUFAAAUBMA&#10;AE0RAABLDgAASw0GAEoKDABJCBEARwgWAEUIHQBECCMAQggoAEEJLgBACTMAPwk5AD4KQAA9CkcA&#10;PApPADoLWAA5C2MAOAxvADYMfgA1DI4ANA2fADMNsQAyDccAMg3jADIN9AAyDf4AiBMAAHcVAABp&#10;FwAAXhgAAFUYAABPGAAAShYAAEcVAABFEwAAQxACAEMOCABCDQ4AQA0SAD8NGAA9DR8APA0kADsN&#10;KgA5DTAAOA43ADcOPQA2DkUANQ5NADMPVwAyD2IAMRBuAC8QfQAuEI4ALRGgACwRsgArEcgAKxHm&#10;ACsR9gAsEf8AgxYAAHIZAABkGgAAWRsAAFEbAABLGwAARhoAAEIYAAA/FwAAPhQAADwSBAA7EQoA&#10;OhAQADgQFQA3EBsANREhADQRJwAzES0AMhEzADAROgAvEkIALhJLAC0TVAArE18AKhRsACkUewAo&#10;FIwAJxWeACYVsAAlFcYAJRXkACUV9gAmFf8AfhkAAG4bAABgHQAAVh4AAE0eAABHHgAAQh0AAD4c&#10;AAA6GgAAOBgAADcWAAA1FQcANBQNADIUEgAwFBcALxQdAC0UIwAsFSoAKxUwACoVNwApFj8AKBZI&#10;ACcXUgAmGF0AJBhqACMZeQAiGYoAIRmcACAZrwAfGcQAHxniACAZ9AAgGf8AehsAAGoeAABdHwAA&#10;UyAAAEogAABEIAAAPh8AADoeAAA3HQAANBwAADIZAAAwGQQALhgLACwYEAAqGBQAKRgaACcYIAAm&#10;GSYAJRktACQaNQAjGj0AIhtGACEbUAAgHFsAHx1oAB4ddwAdHYgAHB6bABserQAaHsMAGh7gABod&#10;8wAbHf8Adx0AAGcgAABaIQAAUCIAAEgiAABBIgAAOyIAADchAAAzIAAAMB8AAC0dAAArHQAAKB0I&#10;ACYdDgAlHRIAIx0XACEdHQAhHSQAIB4qAB8eMgAeHzoAHR9DABwgTQAbIVkAGiFmABkhdQAYIocA&#10;FyKZABYirAAVIsEAFSLfABUh8gAWIf4AcyAAAGQiAABXIwAATSQAAEUlAAA+JAAAOSQAADQjAAAw&#10;IgAALCIAACkhAAAmIQAAJCEGACIhDAAgIRAAHiEVAB0iGwAbIiEAGyIoABojLwAZIzgAGCRBABck&#10;SwAWJVcAFSVkABQmcwATJoUAEiaYABEmqwARJsAAECbdABEl8QASJf0AcCIAAGEkAABUJgAASiYA&#10;AEInAAA8JgAANiYAADElAAAtJQAAKSQAACYkAAAiJQAAHyUDAB0mCgAbJg4AGScSABgnGAAXJx8A&#10;FiclABUoLQAUKDUAEyk+ABIpSQARKVUAESpiABAqcQAPKoMADiqWAA4qqQANKr0ADSrXAA0q7gAO&#10;KfsAbCQAAF0mAABRKAAASCgAAEApAAA5KAAANCgAAC8oAAArJwAAJycAACIoAAAeKQAAGyoAABgr&#10;BwAWKw0AFCwRABMsFgASLBwAES0jABAtKgAQLTIADy48AA4uRgANLlIADS5fAAwvbgALL38ACi+S&#10;AAkvpQAJLrkACC7QAAku6QAKLvcAaCcAAFopAABOKgAARSsAAD0rAAA3KwAAMSoAAC0qAAApKgAA&#10;JCoAACArAAAbLQAAGC4AABUvBAASMQoAEDIOAA8yEwAOMhkADTIgAA0yJwAMMi8ACzM4AAozQgAJ&#10;M04ACDNbAAY0agAFNHsABDOOAAMzogACM7YAAjPNAAMz5wAEMvMAZCoAAFYsAABLLQAAQi0AADot&#10;AAA0LQAALywAACssAAAmLAAAIi0AAB0vAAAZMQAAFTIAABI0AwAPNgkADDgNAAo4EQAJOBYACDgd&#10;AAc4JAAGOCwABDg0AAM4PgACOUoAADlXAAA5ZQAAOXcAADmLAAA4nwAAOLMAADjKAAA45gAAN/IA&#10;Xy0AAFIuAABILwAAPzAAADgvAAAyLwAALS8AACkvAAAkMAAAHzEAABozAAAVNQAAEjcAAA85AwAM&#10;OwgACD0NAAU+EAADPhQAAD4aAAA+IQAAPigAAD4xAAA/OwAAP0YAAD9TAAA/YQAAP3MAAD+HAAA+&#10;nAAAPrAAAD3HAAA95AAAPfIAWjAAAE4yAABEMgAAPDIAADUyAAAwMQAAKzEAACYyAAAgNAAAGzYA&#10;ABY4AAASOwAADz0AAAw/AwAIQQgABEMMAABDDgAARBIAAEUWAABFHQAARSQAAEUtAABGNgAARkIA&#10;AEZOAABGXQAARm4AAEWCAABFmAAARK0AAETEAABD4wAAQ/IAVTQAAEo1AABBNQAAOTUAADM0AAAu&#10;NAAAKDUAACI3AAAdOgAAFzwAABI/AAAPQQAADEQAAAhGAQADSAYAAEkKAABKDQAASxAAAEwUAABN&#10;GQAATiAAAE4oAABOMgAATT0AAE5KAABOWAAATWkAAE19AABMlAAATKoAAEvBAABL4QAASvIAUDgA&#10;AEY4AAA9OAAANzgAADE3AAAqOQAAJDsAAB49AAAYQAAAE0MAAA9GAAALSQAAB0sAAAJOAAAAUAQA&#10;AFEIAABSCwAAUw4AAFQRAABVFQAAVhsAAFcjAABXLAAAVzgAAFdEAABXUgAAVmMAAFZ3AABWjgAA&#10;VaUAAFS9AABT3QAAU/AASzwAAEI8AAA7OwAANTsAAC08AAAmPwAAH0IAABlFAAATSAAADksAAAtP&#10;AAAFUQAAAFQAAABXAAAAWAEAAFoFAABbCAAAXAwAAF0OAABfEQAAYBYAAGIdAABiJgAAYjEAAGI+&#10;AABhTAAAYV0AAGFwAABgiAAAYKAAAF+3AABe1AAAXe4AR0AAAD8/AAA6PwAAMUAAAClDAAAhRgAA&#10;GkoAABNOAAAOUQAAClUAAARYAAAAWwAAAF4AAABhAAAAYwAAAGQBAABlBAAAZwgAAGgLAABqDgAA&#10;bBIAAG4XAABvIAAAbyoAAG82AABuRQAAblUAAG5oAABtfwAAbZgAAGywAABrygAAaugAREQAAD5D&#10;AAA1RAAAK0cAACNLAAAbTwAAE1QAAA5YAAAIXAAAAmAAAABkAAAAZwAAAGsAAABtAAAAbwAAAHAA&#10;AAByAAAAdAIAAHUGAAB3CgAAeQ4AAHwSAAB+GAAAfyIAAH8uAAB/PQAAfk0AAH1hAAB9dwAAfJAA&#10;AHuoAAB6wAAAed8AQ0cAADlJAAAvTAAAJVAAABxVAAAUWwAADmAAAAdlAAAAagAAAG4AAAByAAAA&#10;dgAAAHkAAAB8AAAAfgAAAH8AAACBAAAAgwAAAIUAAACHAwAAiggAAIwNAACPEQAAkhkAAJIlAACS&#10;MwAAkkQAAJFXAACQbQAAj4YAAI6fAACNtQAAjM0APU4AADJRAAAoVgAAHlwAABViAAAOaAAAB24A&#10;AAB0AAAAeQAAAH4AAACCAAAAhgAAAIkAAACMAAAAjgAAAJAAAACSAAAAlAAAAJYAAACYAAAAmwAA&#10;AJ4GAAChDAAApBEAAKYbAACmKQAApjoAAKVNAAClYgAApHsAAKOUAAChqwAAob8ANlcAACxcAAAh&#10;YgAAF2kAAA9wAAAHdwAAAH4AAACEAAAAigAAAI8AAACUAAAAmAAAAJsAAACeAAAAnwAAAKIAAACk&#10;AAAApgAAAKgAAACrAAAArQAAALAAAACzBAAAtwwAALsSAAC7HwAAuzAAALtDAAC6WAAAuXAAALeL&#10;AAC3oQAAt7MAMGIAACVpAAAacAAAEHgAAAmAAAAAiAAAAI8AAACWAAAAmwAAAKEAAACmAAAAqgAA&#10;AK4AAACwAAAAsQAAALQAAAC2AAAAuAAAALsAAAC9AAAAwAAAAMMAAADHAAAAywMAAM8MAADTFQAA&#10;0iUAANI4AADRTgAA0GUAAM9+AADNlgAAzKkA/wAAAP8AAAD/AAAA/wADAP8ACwD8ABEA+QAbAPcA&#10;JQDzAC8A7gA4AOkAQADmAEgA4gBOAN8AVADcAFkA2QBeANUAYwDTAGgA0ABtAM4AcwDLAHoAyACC&#10;AMYAjADDAJcAwACjAL4AsgC8AMgAugDqALkA/wC4AP8AsQD/AKoA/wCnAP8A/wAAAP8AAAD7AAAA&#10;9gAAAO0ABwDnAA8A4gAWAN8AIADeACkA2QAzANEAOwDMAEIAyABIAMUATgDCAFMAwABYAL4AXQC8&#10;AGIAugBnALkAbQC3AHQAtQB7ALIAhQCwAJAArgCcAKwAqgCpAL0ApwDeAKYA+QClAP8AowD/AJ0A&#10;/wCbAP8A/QAAAPYAAADrAAAA3wAAANEAAwDKAAwAxQASAMMAGwDAACQAvgAsALkANQC2ADwAswBD&#10;ALAASACuAE4ArABSAKsAVwCpAFwApwBhAKYAZwCkAG0AogB0AKAAfQCeAIgAnACVAJoAowCYALQA&#10;lgDNAJUA8QCUAP8AlQD/AJAA/wCOAP8A8wAAAOYAAADRAAAAwgAAALgAAACxAAgArQAPAKoAFgCo&#10;AB4AqAAnAKYALwCiADYAnwA8AJ0AQgCbAEcAmQBMAJcAUQCWAFUAlABaAJMAYACRAGYAkABuAI4A&#10;dgCMAIEAigCNAIgAmwCGAKwAhQDBAIQA5gCDAP0AhAD/AIMA/wCBAP8A5AAAAMsAAAC6AAAArAAA&#10;AKIAAACcAAQAmAAMAJYAEQCUABkAkwAhAJIAKACPADAAjQA2AIsAPACJAEEAiABGAIYASwCFAE8A&#10;hABUAIIAWgCBAGAAfwBnAH4AbwB8AHoAegCGAHgAlAB3AKQAdQC3AHQA1ABzAPQAdAD/AHQA/wB0&#10;AP8AywAAALYAAACmAAAAmgAAAJIAAACKAAAAhgAIAIMADgCBABQAgQAbAIAAIwB/ACoAfQAwAHsA&#10;NgB6ADsAeABAAHcARQB1AEkAdABOAHMAVABxAFoAcABhAG4AaQBtAHMAawB/AGkAjQBoAJ0AZwCu&#10;AGYAxwBlAOoAZgD/AGYA/wBnAP8AuAAAAKQAAACVAAAAigAAAIEAAAB8AAAAdgAEAHQADAByABAA&#10;cQAWAHAAHQBwACQAbgAqAG0AMABrADUAagA6AGkAPwBoAEQAZwBJAGUATgBkAFQAYwBbAGEAYwBg&#10;AG0AXgB5AF0AhwBbAJYAWgCoAFkAvQBZAN8AWQD4AFoA/wBaAP8AqAAAAJUAAACHAAAAewAAAHMA&#10;AABuAAAAagABAGcACABlAA4AZAASAGMAGABjAB8AYgAlAGEAKgBfADAAXgA1AF0AOgBcAD4AWwBE&#10;AFkASQBYAE8AVwBWAFYAXgBUAGgAUwBzAFEAgQBQAJEATwCiAE4AtQBOANAATgDwAE4A/wBPAP8A&#10;nAAAAIkAAAB7AwAAcAMAAGgDAABiAQAAXwAAAF0ABABbAAsAWQAPAFgAFABXABkAVwAgAFYAJQBV&#10;ACoAUwAwAFIANABRADkAUAA/AE8ARABOAEsATQBSAEsAWgBKAGMASQBvAEcAfABGAIwARQCdAEUA&#10;sABEAMcARADoAEQA+gBFAP8AkgQAAIAHAABxCgAAZgoAAF4KAABZCQAAVQcAAFQEAABSAAcAUAAM&#10;AE8AEABOABUATQAbAEwAIABLACYASgArAEkAMABIADUARwA6AEYAQABFAEYAQwBOAEIAVgBBAF8A&#10;QABrAD4AeAA9AIgAPACZADwAqwA8AMEAOwDgADsA9AA7AP8AiQoAAHgMAABqDgAAXw4AAFcOAABR&#10;DgAATQwAAEsLAABKCAIASQQJAEgADQBGABEARQAWAEQAHABDACEAQgAmAEEAKwA/ADEAPgA2AD0A&#10;PAA8AEMAOwBKADoAUgA5AFwAOABoADYAdQA1AIUANACWADQAqAAzALwAMwDYADMA7wAzAPsAgg0A&#10;AHEPAABkEAAAWREAAFERAABLEQAARxAAAEQOAABCDQAAQQsFAEEHCwA/BQ4APgMSADwCGAA7Ah0A&#10;OgMiADkDKAA4Ay0ANwMyADYEOQA1BD8ANAVHADMFUAAxBloAMAZmAC8HcwAuB4MALQeVACwHpwAr&#10;B7oAKwfSACsH6wArB/cAfRAAAGwRAABfEwAAVBQAAEwUAABGFAAAQhMAAD4SAAA8EAAAOg4BADoN&#10;BgA6CgwAOAkQADYIFAA1CBkANAkfADIJJAAxCSkAMAkvAC8KNgAuCj0ALQpFACwLTgArC1kAKQxl&#10;ACgMcwAnDIMAJg2VACUNpwAkDbsAIw3SACMN6wAjDfcAeBIAAGgUAABbFgAAURcAAEgXAABCFgAA&#10;PRYAADkVAAA3EwAANREAADMQAwAzDggAMg0NADANEQAvDRYALQ0bACwNIQArDScAKg0tACkONAAo&#10;DjsAJw5EACUOTgAkD1kAIxBlACEQcwAgEIQAHxCWAB4QqQAdEL0AHBDYAB0Q7gAdEPkAcxQAAGQW&#10;AABXGAAATRkAAEUZAAA/GQAAOhgAADUXAAAyFgAAMBUAAC4TAAAtEQQALBAKACsQDgApEBIAKBAY&#10;ACYQHgAlECQAJBAqACMRMQAiETkAIRFCACASSwAeElYAHRNjABwTcQAaE4IAGRSVABgUpwAXFLsA&#10;FxPUABcT7gAYE/oAcBYAAGAZAABUGgAAShsAAEIcAAA8GwAANhsAADIaAAAvGQAALBgAACoWAAAo&#10;FAEAJhMHACUTDAAjExAAIhMVACATGgAfEyEAHhQnAB0ULgAcFTYAGxU/ABoWSQAZFlQAGBdhABYX&#10;cAAVGIEAFBiTABMYpgASGLoAEhfSABIX7AATF/oAbBkAAF0bAABRHQAARx0AAD8eAAA5HQAANB0A&#10;AC8cAAArGwAAKBoAACYZAAAkGAAAIhcEACAXCgAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQA&#10;Fho9ABUaRwAUG1IAExtfABIcbgARHH8AEBySABAcpQAPHLkADhzQAA4b6gAPG/gAaRsAAFodAABO&#10;HwAARR8AAD0gAAA2HwAAMR8AAC0eAAApHQAAJR0AACMcAAAgGwAAHRsBABsbBwAZHA0AFxwQABYc&#10;FQAVHBsAFB0iABMdKQASHjEAER46ABEfRQAQH1AADyBdAA4gbAANIHwADSCPAAwgogALILUACyDK&#10;AAsg5QAMH/QAZR0AAFcfAABMIQAAQiEAADohAAA0IQAALyEAACogAAAmHwAAIx8AACAeAAAdHgAA&#10;GSAAABYgBAAUIAsAEiEOABEhEwARIhkAECIfAA8iJgAOIy8ADiM3AA0jQQAMJE0ACyRZAAokZwAJ&#10;JHgACCSLAAckngAHJLEABiTHAAYj4wAHI/EAYh8AAFQhAABJIwAAQCMAADgjAAAyIwAALCMAACgi&#10;AAAkIQAAISEAAB4hAAAaIQAAFiMAABMkAwARJQgADyYNAA4nEQANJxYADCcdAAsnIwAKJysACSg0&#10;AAgoPgAHKEkABihVAAUpZAAEKXQAAymHAAIpmwABKK8AACjFAAEo4QABJ/AAXiIAAFEkAABGJQAA&#10;PSUAADUlAAAvJQAAKiQAACYkAAAiIwAAHyMAABskAAAYJQAAFCYAABEoAwAPKQgADCwMAAosEAAI&#10;LBQABywaAAYsIQAFLCgAAy0wAAItOgABLUUAAC1SAAAuYAAALnEAAC2EAAAtmQAALa0AACzCAAAs&#10;4AAALPAAWiQAAE0mAABDJwAAOicAADMnAAAtJwAAKCYAACQmAAAhJgAAHSYAABknAAAVKQAAESsA&#10;AA8sAwANLgcACTAMAAYxDgADMRIAATIXAAAyHgAAMiUAADItAAAyNgAAM0IAADNOAAAzXQAAM20A&#10;ADOBAAAylgAAMqsAADHBAAAx3wAAMfAAVicAAEopAAA/KgAANyoAADAqAAArKQAAJygAACMoAAAe&#10;KQAAGioAABYsAAASLgAADzAAAA0xAgAKNAcABTULAAI2DgAANxAAADgUAAA4GgAAOCIAADgqAAA5&#10;MwAAOT4AADlKAAA5WQAAOWkAADl9AAA4kwAAOKgAADe/AAA33gAANvAAUSsAAEYsAAA8LAAANCwA&#10;AC4sAAAqKwAAJSsAACAsAAAbLQAAFy8AABMxAAAQMwAADTUAAAk3AgAFOgYAATsKAAA8DQAAPQ8A&#10;AD4SAAA/FwAAQB4AAEAlAABALwAAQDoAAEBGAABAVAAAQGUAAD94AAA/jwAAPqYAAD69AAA93AAA&#10;PfAATS4AAEIvAAA5LwAAMi8AAC0uAAAoLgAAIi8AAB0wAAAYMgAAEzUAABA3AAAMOgAACTwAAAU+&#10;AAAAQQQAAEIIAABDCwAARA0AAEYQAABHFAAASBkAAEghAABIKgAASDUAAEhBAABITwAASGAAAEdz&#10;AABHigAARqIAAEW5AABF2QAARPAASDIAAD4yAAA2MgAAMDEAACsxAAAlMgAAHzQAABk2AAATOQAA&#10;EDwAAAw/AAAIQgAAA0QAAABGAAAASAIAAEoFAABLCAAATAsAAE4OAABPEQAAURUAAFIcAABSJQAA&#10;UjAAAFI8AABRSgAAUVoAAFFtAABQhAAAT50AAE61AABN0gAATe4AQzYAADs2AAA0NQAALzQAACc1&#10;AAAhOAAAGjsAABQ+AAAQQQAADEQAAAdHAAACSgAAAE0AAABPAAAAUQAAAFMCAABUBQAAVQgAAFcL&#10;AABZDgAAWxEAAF0XAABdHwAAXSoAAF02AABcRAAAXFQAAFtnAABbfgAAWpcAAFmvAABYywAAV+oA&#10;PzkAADg5AAAzOAAAKzkAACM8AAAcPwAAFUMAABBHAAALSgAABU4AAABRAAAAVAAAAFcAAABaAAAA&#10;XAAAAF0AAABfAAAAYAQAAGIHAABkCwAAZg4AAGgSAABrGQAAayMAAGouAABqPAAAak0AAGlfAABo&#10;dQAAZ48AAGaoAABlwgAAZOMAPT0AADc8AAAuPQAAJUAAAB1EAAAWSQAAEE0AAApRAAAEVQAAAFoA&#10;AABdAAAAYAAAAGMAAABmAAAAaAAAAGoAAABrAAAAbQAAAG8CAABxBgAAdAoAAHYOAAB5EwAAexsA&#10;AHsnAAB6NQAAeUUAAHhZAAB4bQAAd4YAAHafAAB1twAAdNIAPEEAADJCAAAoRQAAIEoAABdOAAAQ&#10;VAAAClkAAAJeAAAAYwAAAGcAAABrAAAAbwAAAHIAAAB1AAAAdwAAAHkAAAB7AAAAfQAAAH8AAACC&#10;AAAAhAMAAIcJAACKDgAAjhMAAI8eAACOKwAAjjsAAI1OAACLYwAAinwAAIqVAACIrQAAh8UANkcA&#10;ACxLAAAiTwAAGVUAABBbAAAKYQAAAWcAAABtAAAAcgAAAHcAAAB7AAAAfwAAAIMAAACGAAAAiAAA&#10;AIoAAACNAAAAjwAAAJEAAACUAAAAlwAAAJoBAACdBwAAoQ0AAKUUAACkIQAApDEAAKNEAACiWQAA&#10;oHAAAJ+LAACdogAAnbcAMFAAACVVAAAbWwAAEmIAAAtpAAABcAAAAHcAAAB9AAAAgwAAAIgAAACN&#10;AAAAkQAAAJUAAACYAAAAmgAAAJwAAACfAAAAoQAAAKMAAACmAAAAqQAAAKwAAACwAAAAtAcAALgO&#10;AAC6GAAAuicAALk5AAC4TgAAt2UAALZ+AAC1lgAAs6sAKVsAAB5iAAAUaQAADHEAAAJ5AAAAgQAA&#10;AIkAAACPAAAAlgAAAJsAAACgAAAApAAAAKgAAACrAAAArAAAAK8AAACyAAAAtAAAALYAAAC5AAAA&#10;vAAAAMAAAADEAAAAyAAAAM0HAADSEAAA0h0AANEvAADQRAAAz1sAAM1zAADLjQAAyqEA/wAAAP8A&#10;AAD7AAAA+gAAAPwACAD4AA8A9QAXAPQAIADxACoA6wAzAOYAOwDiAEMA3gBJANoATwDWAFQA0wBZ&#10;ANAAXgDOAGMAywBoAMkAbgDGAHUAwwB9AMEAhgC+AJIAuwCeALkArgC2AMMAtADoALMA/wCvAP8A&#10;pQD/AJ4A/wCbAP8A/QAAAPcAAADyAAAA8AAAAOcAAwDhAAwA3AASANgAGwDWACQA0gAtAMwANgDG&#10;AD0AwgBDAL8ASQC8AE4AugBTALgAWAC2AF0AtQBiALMAZwCxAG4ArwB2AKwAfwCqAIoAqACXAKUA&#10;pgCjALkAoQDZAKAA+QCeAP8AmAD/AJIA/wCPAP8A8wAAAOwAAADjAAAA0wAAAMgAAADBAAkAvQAP&#10;ALsAFgC5AB8AtwAnALMALwCvADcArAA9AKoAQwCoAEgApgBNAKQAUgCjAFYAoQBbAJ8AYQCeAGcA&#10;nABvAJoAeACXAIMAlQCQAJMAngCRALAAkADIAI4A8ACNAP8AigD/AIUA/wCCAP8A5wAAAN0AAADG&#10;AAAAuAAAAK4AAACoAAQApQAMAKEAEgChABkAoAAiAJ8AKQCbADAAmAA3AJYAPQCTAEIAkgBHAJAA&#10;SwCPAFAAjQBVAIwAWgCKAGEAiABoAIcAcACFAHsAgwCIAIEAlgB/AKcAfQC8AHwA4wB8AP0AfAD/&#10;AHgA/wB2AP8A1gAAAMAAAACvAAAAowAAAJkAAACTAAAAjwAJAI0ADgCLABQAigAcAIoAIwCIACoA&#10;hQAwAIMANgCCADsAgABAAH8ARQB+AEoAfABPAHsAVAB6AFoAeABhAHYAaQB1AHMAcwCAAHEAjgBv&#10;AJ8AbgCyAG0AzwBsAPQAbAD/AGsA/wBpAP8AwAAAAKsAAACbAAAAjwAAAIcAAACAAAAAfAAEAHoA&#10;DAB4ABEAeAAXAHgAHgB3ACQAdQAqAHMAMABxADUAcAA6AG4APwBtAEQAbABJAGsATgBqAFQAaABb&#10;AGcAYwBlAG0AZAB4AGIAhwBgAJcAXwCqAF4AwgBeAOkAXgD/AF4A/wBdAP8ArAAAAJkAAACKAAAA&#10;fwAAAHcAAABxAAAAbQAAAGoACABpAA4AaAASAGcAGABnAB8AZwAlAGUAKgBjAC8AYgA0AGEAOQBg&#10;AD4AXwBDAF4ASABdAE4AWwBVAFoAXQBYAGcAVwByAFUAgQBUAJEAUwCjAFIAuABRANwAUQD5AFIA&#10;/wBSAP8AnQAAAIsAAAB8AAAAcQAAAGkAAABkAAAAYAAAAF4ABQBcAAsAWwAPAFsAFABaABkAWgAf&#10;AFkAJQBXACoAVgAvAFUANABUADgAUwA9AFIAQwBQAEkATwBQAE4AWABNAGIASwBtAEoAegBJAIsA&#10;SACdAEcAsQBHAMwARgDwAEcA/wBHAP8AkAAAAH4AAABwAAAAZgAAAF4AAABZAAAAVgAAAFMAAQBS&#10;AAgAUAANAE8AEABPABUATgAaAE4AIABNACUATAAqAEoALgBJADMASAA4AEcAPgBGAEQARQBLAEQA&#10;UwBDAF0AQQBoAEAAdQA/AIUAPgCXAD0AqwA9AMMAPQDmAD0A+wA+AP8AhwAAAHUDAABoBgAAXQcA&#10;AFUGAABQBgAATAQAAEoBAABJAAQARwAKAEYADgBFABEARQAWAEQAGwBDACAAQgAlAEEAKgBAAC8A&#10;PwA0AD4AOgA9AEAAOwBHADoATwA5AFkAOABkADcAcQA2AIEANQCTADQApgA0ALsANADdADQA9QA1&#10;AP8AfgYAAG0JAABgCwAAVgwAAE4MAABICwAARAoAAEIIAABABQEAPwEHAD4ACwA9AA4APAASADsA&#10;FwA7ABwAOgAhADkAJQA3ACoANgAwADUANQA0ADwAMwBDADIATAAxAFUAMABgAC8AbQAuAH0ALQCP&#10;ACwAogAsALYALADQACwA7gAsAPwAdwoAAGcMAABaDgAAUA4AAEkOAABDDgAAPg0AADsMAAA5CwAA&#10;OAkDADcFCAA2Ag0ANQEQADQAEwAzABgAMgAdADEAIgAwACcALwAsAC4AMgAtADgALABAACsASQAq&#10;AFIAKQBdACgAawAnAXoAJgGMACUAnwAlALIAJQDKACUA6AAlAPcAcg0AAGIOAABWEAAATBEAAEQR&#10;AAA+EQAAORAAADYPAAAzDgAAMQ0BADALBQAwCAoALwYNAC4FEQAsBBQAKwMZACoDHgApAyMAKAQp&#10;ACcELwAmBTUAJQU9ACQFRgAjBlAAIgZcACEHaQAgB3kAHweLAB4HnQAeB7AAHQbGAB0G4wAdBfMA&#10;bQ4AAF4RAABSEgAASBMAAEATAAA6EwAANRIAADERAAAuEAAALA8AACoOAwAqDQcAKQsLACgJDgAn&#10;CREAJQgWACQIGwAjCSAAIgkmACEJLAAgCjMAHwo7AB4LRAAdC08AHAxbABsMaQAaDHkAGAyLABgM&#10;ngAXDLAAFgzFABYM4QAWC/AAaRAAAFoSAABOFAAARRUAAD0VAAA3FQAAMRQAAC0TAAAqEgAAKBEA&#10;ACYQAQAkEAQAIw4IACMNDAAiDA8AIAwTAB8MGAAeDR0AHQ0jABwNKgAbDTIAGg46ABgORAAXDlAA&#10;Fg9cABUPagATEHsAEhCNABEQoAARELMAEA/JABAP5AARD/IAZRIAAFcUAABLFgAAQhcAADoXAAA0&#10;FwAALxYAACoVAAAnFAAAJBMAACITAAAgEgMAHhEGAB0QCQAcEA0AGw8QABkQFQAYEBsAFxAhABYQ&#10;KAAVETAAFBE5ABMRQwASEk4AERJaABASaQAQE3kADhOMAA4TngANE7EADRLFAAwS4QANEvEAYhQA&#10;AFQWAABJGAAAPxkAADcZAAAxGQAALBgAACgXAAAkFgAAIRYAAB8VAAAcFAIAGhMEABkSBgAXEgsA&#10;FRIOABQSEgATExgAEhMfABETJgARFC0AEBQ2AA8VQQAOFUwADhZXAA0WZQAMF3UACxeHAAoXmgAJ&#10;Fq0ACBbBAAgW3QAJFe4AXxYAAFEYAABGGgAAPRoAADUbAAAvGgAAKhoAACUZAAAiGAAAHxgAABwX&#10;AAAZFgEAFxYDABUWBAATFgkAERYNABAXEQAPFxYADhccAA4YIwANGCoADBkzAAwZPAALGkcAChpT&#10;AAkaYQAHG3EABhuDAAUblwAEGqoAAxq/AAMZ2gAEGewAXBgAAE4aAABDHAAAOhwAADMcAAAsHAAA&#10;JxwAACMbAAAgGgAAHRkAABoZAAAXGAEAFRgCABIZBAAQGwcADhsMAA0cEAAMHBMACxwZAAocHwAJ&#10;HScACB0vAAceOQAGHkMABB5QAAMfXgACH24AAR+AAAAflQAAHqkAAB69AAAd2AAAHewAWBoAAEsc&#10;AABBHgAAOB4AADAeAAAqHgAAJR0AACEcAAAeHAAAGxsAABgbAAAWGwEAExsCABEcBAAOHgcADB8L&#10;AAogDgAIIBIABiEXAAUhHQAEISQAAiIsAAEiNQAAIkAAACNNAAAjWgAAI2sAACN+AAAjkwAAIqcA&#10;ACK8AAAh1wAAIe0AVR0AAEgfAAA+IAAANSAAAC4gAAAoIAAAIx8AACAeAAAdHQAAGh0AABYdAAAT&#10;HgAAER8CAA4gBAANIgcACiQLAAYlDQAEJRAAAiYUAAAmGgAAJiEAACcpAAAnMgAAJz0AACdJAAAo&#10;VwAAKGcAACd7AAAnkAAAJ6UAACa7AAAm1gAAJe0AUSAAAEUhAAA7IgAAMiIAACwiAAAmIQAAIiEA&#10;AB4gAAAbHwAAGCAAABQgAAARIgAADyMAAA0lAwAKJgYABigKAAMpDQAAKw8AACwSAAAsFwAALB4A&#10;ACwmAAAtLwAALTkAAC1GAAAtVAAALWQAAC13AAAsjQAALKQAACu6AAAr1gAAKu4ATSIAAEEkAAA4&#10;JAAAMCQAACkkAAAkIwAAISIAAB0iAAAZIgAAFSMAABIkAAAPJgAADSgAAAoqAgAGLAUAAi4JAAAv&#10;CwAAMA4AADIQAAAzFQAAMxsAADMiAAAzKwAAMzYAADNCAAAzUAAAM2AAADNzAAAyigAAMqEAADG4&#10;AAAw1gAAMO8ASSUAAD4mAAA0JwAALScAACgmAAAjJQAAHyQAABslAAAWJgAAEigAABAqAAANLAAA&#10;Ci4AAAYwAQACMgQAADQHAAA1CgAANwwAADgOAAA6EgAAOhcAADofAAA6JwAAOjIAADo+AAA6TAAA&#10;OlwAADpvAAA5hgAAOJ4AADi2AAA31AAANu8ARCkAADopAAAxKQAAKykAACYoAAAiJwAAHSgAABgp&#10;AAATKwAAEC4AAA0wAAAJMgAABTUAAAE3AAAAOQIAADsFAAA8CAAAPgsAAD8NAABBEAAAQxQAAEMb&#10;AABDIwAAQy4AAEM5AABDRwAAQlcAAEJqAABBgQAAQJoAAD+yAAA+zwAAPu8APywAADYsAAAvLAAA&#10;KisAACUqAAAfKwAAGS0AABQvAAAQMgAADTUAAAg4AAAEOgAAADwAAAA/AAAAQQAAAEMCAABFBQAA&#10;RggAAEgLAABKDgAATBEAAE0WAABNHgAATSgAAE00AABMQgAATFEAAEtkAABLewAASpQAAEmtAABI&#10;ygAAR+wAOzAAADMvAAAtLwAAKC0AACIvAAAbMQAAFTQAABA3AAANOgAACD0AAAJAAAAAQwAAAEYA&#10;AABIAAAASgAAAEwAAABOAQAATwQAAFEHAABTCwAAVQ4AAFgSAABZGQAAWCIAAFguAABXPAAAV0sA&#10;AFZeAABWcwAAVY0AAFSnAABSwgAAUuYAODMAADEyAAAsMQAAJTIAAB01AAAWOAAAETwAAAxAAAAH&#10;RAAAAEcAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABZAAAAWgAAAFwDAABeBwAAYQsAAGQOAABm&#10;EwAAZxwAAGYnAABmNAAAZUQAAGRXAABkawAAYoUAAGGfAABguQAAXtwANTcAADA1AAAoNwAAIDoA&#10;ABg9AAARQgAADEYAAAZKAAAATwAAAFMAAABWAAAAWQAAAFwAAABfAAAAYQAAAGQAAABlAAAAZwAA&#10;AGkAAABsAQAAbgYAAHELAAB0DwAAdxUAAHcgAAB2LQAAdj0AAHVPAAB0YwAAc3sAAHKVAABwrwAA&#10;b8kANToAACs7AAAiPwAAGkMAABJIAAAMTQAABVIAAABXAAAAXAAAAGAAAABkAAAAaAAAAGsAAABu&#10;AAAAcQAAAHMAAAB1AAAAdwAAAHoAAAB8AAAAfwAAAIIEAACGCgAAig8AAIwXAACLJAAAijMAAIlF&#10;AACHWwAAhnIAAIWLAACDpQAAgrwAL0AAACVEAAAcSQAAE04AAA1UAAAEWgAAAGEAAABmAAAAawAA&#10;AG8AAAB0AAAAeQAAAH0AAACAAAAAgwAAAIUAAACHAAAAigAAAIwAAACPAAAAkgAAAJYAAACZAgAA&#10;ngkAAKIQAACiGgAAoSkAAKA7AACfUAAAnWcAAJqBAACamQAAma8AKUkAAB9OAAAVVAAADlsAAAVi&#10;AAAAaQAAAHAAAAB3AAAAfQAAAIIAAACGAAAAiwAAAI8AAACTAAAAlQAAAJcAAACaAAAAnQAAAKAA&#10;AACjAAAApgAAAKoAAACuAAAAsgAAALcKAAC7EQAAuh8AALkwAAC3RQAAtVwAALR0AACxjgAAr6QA&#10;IlQAABhbAAAQYgAAB2oAAABzAAAAewAAAIIAAACJAAAAkAAAAJUAAACaAAAAnwAAAKMAAACmAAAA&#10;qAAAAKsAAACuAAAAsAAAALMAAAC2AAAAugAAAL0AAADCAAAAxwAAAMwBAADTCwAA1BUAANMmAADR&#10;OgAA0FEAAM1oAADLgQAAypYA/AAAAPYAAADyAAAA8QAAAPMABQD0AAwA8gATAPAAHADtACUA6AAu&#10;AOIANgDeAD4A2QBEANQASgDRAE8AzgBUAMsAWQDJAF4AxgBjAMQAaQDBAHAAvgB4ALwAgQC5AI0A&#10;tgCaALMAqwCxAMAArwDmAK4A/wClAP8AmgD/AJQA/wCPAP8A9AAAAOwAAADoAAAA5wAAAN8AAADZ&#10;AAkA0gAQAM8AFwDPACAAzAAoAMYAMADAADcAvAA+ALkARAC3AEkAtQBOALMAUwCxAFcArwBdAK0A&#10;YgCrAGkAqQBxAKcAegClAIUAogCTAKAAogCdALYAmwDUAJkA+QCWAP8AjQD/AIgA/wCEAP8A6AAA&#10;AN8AAADZAAAAyQAAAL8AAAC4AAQAtQANALMAEgCxABoAsAAiAK0AKgCpADEApgA4AKQAPQCiAEMA&#10;oABIAJ4ATACcAFEAmwBWAJkAXACXAGIAlQBpAJMAcgCRAH0AjwCLAI0AmgCLAKwAiQDFAIgA7gCG&#10;AP8AfwD/AHoA/wB4AP8A2QAAAM0AAAC7AAAArgAAAKUAAACfAAAAnAAJAJkADwCZABUAmQAdAJgA&#10;JACUACsAkQAxAI4ANwCMADwAiwBBAIkARgCIAEsAhgBQAIUAVQCDAFsAggBiAIAAawB+AHUAfACC&#10;AHoAkgB4AKMAdwC5AHYA4AB1AP8AcgD/AG4A/wBsAP8AxwAAALUAAAClAAAAmQAAAI8AAACJAAAA&#10;hQAEAIQADACCABEAggAXAIIAHgCAACUAfgArAHwAMQB6ADYAeQA7AHcAQAB2AEQAdQBJAHMATwBy&#10;AFUAcABcAG8AZABtAG4AbAB6AGoAigBoAJsAZwCvAGYAzABlAPUAZAD/AGEA/wBgAP8AtAAAAKAA&#10;AACQAAAAhQAAAH0AAAB3AAAAcwAAAHAACABvAA4AbwASAG8AGABvAB8AbQAlAGsAKgBpADAAaAA0&#10;AGcAOQBmAD4AZQBDAGMASABiAE4AYQBVAF8AXgBeAGcAXABzAFsAggBZAJMAWACmAFcAvwBXAOoA&#10;VwD/AFYA/wBUAP8AoQAAAI4AAAB/AAAAdQAAAGwAAABoAAAAZAAAAGEABABgAAsAXwAPAF8AEwBf&#10;ABkAXwAfAF0AJQBcACoAWwAvAFkAMwBYADgAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEAUABtAE4A&#10;ewBNAIwATACfAEsAtQBKANwASgD6AEoA/wBKAP8AkgAAAIAAAAByAAAAZwAAAF8AAABaAAAAVwAA&#10;AFUAAQBTAAcAUgAMAFIAEABSABQAUgAaAFEAHwBPACQATgApAE0ALgBMADMASwA4AEoAPQBJAEMA&#10;SABKAEYAUgBFAFwARABnAEMAdQBCAIYAQQCYAEAArgBAAMsAPwDyAEAA/wBAAP8AhQAAAHQAAABn&#10;AAAAXQAAAFUAAABPAAAATAAAAEoAAABIAAQARwAKAEcADQBGABEARgAVAEYAGgBFAB8ARAAkAEMA&#10;KQBCAC0AQQAzAD8AOAA+AD4APQBFADwATgA7AFcAOgBiADkAbwA4AIAANwCTADYApwA2AMAANgDo&#10;ADYA/gA2AP8AfAAAAGsAAABeAgAAVAMAAE0DAABHAwAAQwEAAEEAAAA/AAEAPgAHAD0ACwA9AA4A&#10;PAARADwAFgA8ABoAOgAfADkAJAA4ACkANwAuADYAMwA1ADoANABBADMASQAyAFMAMQBeADAAawAv&#10;AHsALgCOAC0AogAtALgALQDdAC0A+AAuAP8AcwEAAGQFAABXBwAATQgAAEYIAABACAAAOwcAADgF&#10;AAA3AwAANgAEADUACAA0AAwANAAPADQAEgAzABYAMgAbADEAIAAwACQALwApAC4ALwAtADYALAA9&#10;ACsARQAqAE8AKQBaACgAZwAnAHcAJgCJACYAnQAlALMAJQDPACUA8AAmAP8AbQYAAF4JAABSCwAA&#10;SAwAAEAMAAA6CwAANgsAADIKAAAwCAAALgYCAC4DBgAtAAoALAANACwAEAArABMAKgAXACkAHAAo&#10;ACAAJwAlACYAKwAlADIAJAA5ACMAQgAiAEsAIgBXACEAZAAgAHMAHwCFAB8AmQAeAK4AHgDHAB4A&#10;6QAfAPoAaAkAAFkMAABNDQAAQw4AADwOAAA2DgAAMQ0AAC0NAAAqDAAAKAsAACcJBAAmBggAJgQL&#10;ACUDDgAkARAAJAEUACIBGAAhAR0AIQAiACAAKAAfAC4AHgE2AB0BPwAcAUkAGwFUABoBYQAaAXAA&#10;GQGCABgAlgAYAKoAGADBABgA4QAYAPQAYwwAAFUOAABJDwAAQBAAADgQAAAyEAAALQ8AACkOAAAm&#10;DgAAIw0AACIMAwAgCwYAIAkJAB8HDAAeBg4AHgURABwFFQAbBRoAGgUfABoFJQAZBSsAGAUzABcG&#10;PAAWBkYAFgZSABUHXwAUB24AEweAABIHlAASBqcAEgW8ABIE2QASA+8AXw4AAFEPAABGEAAAPBEA&#10;ADURAAAvEQAAKhEAACYQAAAiEAAAIA8AAB0OAgAcDQUAGg0HABoLCgAZCg0AGAkQABcJEgAWCRcA&#10;FQkcABQJIgAUCikAEwoxABIKOgASC0UAEQtRABAMXwAPDG4ADgyAAA4MlAANC6cADQu6AA0K0gAN&#10;CuoAXA8AAE4RAABDEgAAOhMAADITAAAsEwAAJxIAACMRAAAfEQAAHBAAABoQAgAYDwQAFg4HABUO&#10;CQAUDQsAEwwNABIMEAASDBQAEQwaABENIAAQDSgADw0wAA4OOwANDkYADQ5RAAwPXgALD20ACg9/&#10;AAkPkwAJD6YACA65AAgO0AAHDugAWBEAAEsSAABAEwAANxQAADAUAAApFAAAJRQAACETAAAdEgAA&#10;GhIAABcRAgAVEQUAExAHABIQCQARDwoAEA4MAA4ODgAODxIADRAYAA0QHgAMECUADBAtAAsRNgAK&#10;EUEACRFNAAgSWgAHEmoABhJ8AAUSkAAEEqQAAxG4AAMRzwACEegAVRIAAEkUAAA+FQAANRYAAC0W&#10;AAAnFgAAIhUAAB4UAAAbFAAAGBMAABUSAwATEgUAEhEHABARCQAPEQoADRELAAwSDgALEhEAChIV&#10;AAkTGwAJEyIACBMqAAcUMwAFFD4ABBVKAAMVWAACFWcAARV6AAAVjgAAFaMAABS3AAAUzwAAE+kA&#10;UhQAAEYWAAA7FwAAMhcAACsXAAAlFwAAIRYAABwWAAAZFQAAFhQBABQTBAASEwYAERIIAA8SCAAO&#10;EwkADBQKAAoVDQAIFhAABhYTAAUWGQAEFx8AAxcnAAIYMAABGDsAABlHAAAZVQAAGWQAABl3AAAZ&#10;jAAAGKIAABi3AAAXzwAAF+oATxYAAEMYAAA5GQAAMBkAACkZAAAjGQAAHxgAABsXAAAYFgAAFRUC&#10;ABMVBQARFAYAEBQGAA4VBwAMFggAChcKAAcZDAAEGg4AAhsSAAEbFgAAGx0AABwkAAAcLQAAHDgA&#10;AB1EAAAdUgAAHWIAAB11AAAdigAAHKAAABy2AAAb0AAAGusATBgAAEAaAAA2GwAALRsAACYbAAAh&#10;GgAAHRkAABkZAAAXGAAAFBcDABIWBAAQFwQADhcEAAwZBQAKGgcABxwJAAMdCwAAHw0AACAQAAAg&#10;FAAAIRoAACEiAAAhKgAAITUAACJBAAAiTwAAIl8AACJyAAAhiAAAIZ8AACC2AAAf0QAAH+0ASBoA&#10;AD0cAAAzHQAAKx0AACQdAAAgHAAAHBsAABgaAAAWGQEAExkBABEZAQAOGgEADBwCAAodAwAHHwUA&#10;AyEIAAAiCgAAJAwAACYOAAAmEgAAJhgAACcfAAAnJwAAJzIAACc+AAAnSwAAJ1wAACduAAAmhQAA&#10;Jp0AACW0AAAk0QAAI+4ARB0AADkfAAAwHwAAKB8AACMeAAAeHQAAGxwAABgbAAAUHAAAERwAAA4d&#10;AAANHwAACiEAAAYiAQADJAQAACYGAAAoCAAAKgsAACsNAAAtEAAALRUAAC0cAAAtJAAALi4AAC46&#10;AAAuSAAALVgAAC1qAAAtgQAALJoAACuyAAAq0AAAKe8AQCAAADYhAAAtIQAAJiEAACEgAAAdHwAA&#10;Gh4AABYeAAASHwAADyEAAA0iAAAKJAAABiYAAAIoAAAAKwIAAC0EAAAvBgAAMAkAADIMAAA0DgAA&#10;NRIAADUYAAA1IAAANSoAADU2AAA1QwAANVMAADRmAAA0fAAAM5YAADKvAAAxzQAAMO8APCMAADIk&#10;AAAqJAAAJCMAACAiAAAcIQAAFyEAABMjAAAQJQAADScAAAkpAAAFKwAAAS4AAAAwAAAAMgAAADQB&#10;AAA2BAAAOAYAADoJAAA8DQAAPhAAAD4UAAA+HAAAPiYAAD4xAAA+PwAAPU4AAD1hAAA8dwAAO5EA&#10;ADqrAAA5yQAAOO0ANycAAC8nAAAoJgAAIyUAAB8kAAAZJQAAFCYAABAoAAANKwAACS4AAAUwAAAA&#10;MwAAADUAAAA4AAAAOgAAADwAAAA+AQAAQAMAAEIHAABECgAARg0AAEkRAABJFwAASCEAAEgsAABH&#10;OgAAR0kAAEZbAABFcQAARIsAAEOlAABCwwAAQegANCoAACwqAAAnKAAAIicAABwoAAAWKgAAES0A&#10;AA0wAAAJMwAAAzYAAAA5AAAAPAAAAD4AAABBAAAAQwAAAEYAAABIAAAASgAAAEwDAABOBgAAUAoA&#10;AFMOAABUEwAAVBwAAFMnAABTNAAAU0MAAFJVAABRagAAUIMAAE+eAABNuQAATOAAMC0AACssAAAm&#10;KwAAHywAABguAAASMgAADTUAAAg5AAACPQAAAEAAAABDAAAARgAAAEkAAABMAAAATgAAAFEAAABT&#10;AAAAVQAAAFcAAABZAQAAXAYAAF8KAABiDgAAYxUAAGMfAABiLAAAYTwAAGBOAABfYgAAXnsAAFyW&#10;AABbsAAAWc8ALzAAACovAAAiMAAAGjMAABM3AAAOOwAACD8AAAFEAAAASAAAAEwAAABPAAAAUgAA&#10;AFUAAABYAAAAWwAAAF0AAABgAAAAYgAAAGQAAABmAAAAaQAAAG0FAABwCwAAdBAAAHQYAABzJQAA&#10;cjQAAHJFAABwWQAAb3EAAG2LAABrpgAAasAALjMAACU1AAAdOAAAFDwAAA5BAAAHRwAAAEwAAABR&#10;AAAAVQAAAFkAAABdAAAAYQAAAGUAAABoAAAAawAAAG0AAABvAAAAcgAAAHQAAAB3AAAAegAAAH4A&#10;AACCBAAAhgsAAIoRAACJHAAAiCsAAIY9AACEUgAAg2cAAIGBAAB/mwAAfrIAKToAACA9AAAWQgAA&#10;D0gAAAhOAAAAVAAAAFoAAABgAAAAZAAAAGkAAABuAAAAcgAAAHYAAAB6AAAAfQAAAIAAAACCAAAA&#10;hQAAAIgAAACLAAAAjgAAAJIAAACWAAAAmwMAAKAMAACiEwAAoCEAAJ8zAACdRwAAml4AAJh3AACX&#10;jwAAlacAI0MAABlIAAARTgAACVUAAABcAAAAYwAAAGoAAABxAAAAdgAAAHsAAACAAAAAhgAAAIoA&#10;AACOAAAAkQAAAJMAAACWAAAAmQAAAJwAAACgAAAAowAAAKcAAACrAAAAsAAAALYEAAC8DQAAuhcA&#10;ALkoAAC3PAAAtFIAALJqAACvhQAArZwAHE4AABNUAAALXAAAAWQAAABsAAAAdAAAAHwAAACDAAAA&#10;iQAAAI8AAACUAAAAmgAAAJ8AAACiAAAApAAAAKcAAACqAAAArgAAALEAAAC0AAAAuAAAALwAAADB&#10;AAAAxwAAAM0AAADUBQAA2BAAANUeAADTMQAA0EgAAM1fAADLdgAAyI4AAAAAAAAAAAAAAAAAAAAA&#10;AAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZH&#10;SUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+Q&#10;kZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ&#10;2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////&#10;/////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIk&#10;JSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamts&#10;bm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1&#10;tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+&#10;//////////////////////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAA&#10;AQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJ&#10;SktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CR&#10;k5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na&#10;293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////&#10;////////////////AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKiss&#10;LS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2Rl&#10;ZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2e&#10;n6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX&#10;2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAA&#10;AAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcY&#10;GRoaGxwdHh8gISIjJCUmJygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5P&#10;UFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeI&#10;iYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHC&#10;w8TFxsfIycrLzM3Oz9DR09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9&#10;/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8g&#10;ICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1ha&#10;XF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TF&#10;xsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u&#10;7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4P&#10;DxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2&#10;Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZud&#10;n6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd&#10;3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+&#10;/9rLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIve&#10;qJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Ol&#10;h9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKs&#10;xrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trL&#10;CRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN&#10;4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQ&#10;tMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvo&#10;zQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZ&#10;j+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ46&#10;6cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Ol&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I&#10;2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvE&#10;taiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzI&#10;DpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5tnLCRvnzg056M0QYNzJDZLLuzCrxrhPtMCzZ727rnvEtamI&#10;y7Kmh9Gvo4fVraCI2aueidypnIrep5uM4KWZj+OhmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDk&#10;oZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5NnLCRrkzg05584OYNrKDJLL&#10;vC6rxblNtMC0Zr26rnrFtamHy7Gmh9Guo4fVrKCI2aqeidynnIrepZuL4KKajeKemY/jnpmP456Z&#10;j+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP&#10;49jLCRrhzww55c8OYNnKDJHLviyrxblMtb60Z725rnvFtKqHzLCmh9Gto4fVq6CI2aieiNulnYnd&#10;o5yK35+ai+GbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKb&#10;mY7im5mO4puZjuKbmY7im5mO4tjLCRrc0As549ANYNjLC5HLvyurxLpMtb2zZ764rnvFtKmHzLCm&#10;h9Gso4fVqaCH2KafiNujnYjdoJyJ3p2biuCYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN&#10;4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4dfMCRra0Qs43tEMX9bLC5HLwCms&#10;wrlNtryzaL63rnvGs6mHzK+mh9Gqo4bVp6GH2KSfh9qhnofcnp2I3Zqcid6Vm4zglZuM4JWbjOCV&#10;m4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4NbM&#10;CRnZ0Qs42tMMX9TMC5HJwCmtwLlOtrqzab+1rnzGsqmHzK2mhtGpo4bUpaGG16Kghtmfn4bam56H&#10;3JediN2TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIve&#10;k5yL3pOci96TnIvek5yL3tXMCRnY0gs32NMLXtLMC5PHvyutvrhQt7myar+0rXzGsKmHzKumhtCn&#10;pIXUo6KF1p+hhdicoIXZmJ+G2pSeh9yQnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCd&#10;it2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3dTNCRnW0gs31tQLXtDLCpXEvi2uvLhR&#10;uLeyasCzrXzGrqmHzKmmhtClpIXToKOE1Z2ihNaZoYXYlaCF2ZGfh9qOnonbjp6J246eiduOnonb&#10;jp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J29PNChjV&#10;0ws21NQLX87LCZfBvjCvurdTuLWybMCwrX3HrKqGy6enhc+ipYTRnqSE05qjhNWWooTWk6GF14+g&#10;htiLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ&#10;2YugidmLoInZi6CJ2dLOChfT1As10dMKYsvMCZm+vTOxt7dVubKxbcGtrX3GqqqGy6SohM6fp4TQ&#10;m6WD0pekg9OTo4TUkKOF1YyihtaJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJ&#10;oYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI19DPChbR1As3ztMKZcbKC525vDiytLZYuq2x&#10;bsGqrn3Gp6uFyaGphMycqIPOl6eDz5Omg9GQpYTSjaWF04qkhtOHo4jUh6OI1IejiNSHo4jUh6OI&#10;1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1M7QChXO1Ao6&#10;ytMKaMDID6G1uz60rbVbu6mxb8Gmr33Eo62Ex52rg8qYqoPLk6mDzZCohM6Np4TPiqeFz4emh9CF&#10;pojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWm&#10;iNGFpojRhaaI0czQCRjK1Ao+xdMKbbjFFqWuuUS1p7Veu6OycMChsH3Dn66ExZmtg8eUrITJkKuE&#10;yo2qhcuKqoXLiKmGzIWph82DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInN&#10;g6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzcjRCRvF1QpCv9MKcrHEHqeluUm2obZgu56zcL6d&#10;sX3Bm7CEw5WvhMSRroTGja2Fx4qthseIrIbIhqyHyISricmCq4rJgquKyYKrismCq4rJgquKyYKr&#10;ismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKycTSCCDA1glIuNQK&#10;eKnPF5ievkeumrZiupi1cbyXs3y+l7KEwJKxhcKNsIXDiq+GxIivh8SGr4jFhK6JxYOuisWBrovF&#10;ga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WB&#10;rovFga6Lxb/UByW61wlOrtoLcKDbE4eXzTmaksNYqJG8bLKRt3q5krSDvY6zhr+LsofAiLGHwIax&#10;iMGEsYnBg7GKwYKxi8KAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCM&#10;woCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwvfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/&#10;vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3&#10;KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY&#10;2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCx&#10;j4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCI&#10;w7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzM&#10;qESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vS&#10;sIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mb&#10;iMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESq&#10;xqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfA&#10;EBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN&#10;1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3&#10;mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVd&#10;tMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4&#10;wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+K&#10;kNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2vfADxX4wBYw+b0gU+q4J3zMqESrxqVdtMKkcLq+on+/vKCIw7mbiMe3mIjK&#10;tZWJzrOSitCxj4vTsI2N1a+Kj9etiJPZrYaY2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqr&#10;hp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2vfBDxX3wRYw+L4fU+q4JnzLqUOrxqZctMKk&#10;b7q+on6/u6CIw7mdh8i2mofMs5eIz7GUidKwkorVro+M162NjtmsipLcq4mZ3aeInNuniJzbp4ic&#10;26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic2/bBDhT3wRUw&#10;+L8eU+q5JXzLqUKrxqdbs8Klbrq+o36/u6GIxLieh8m1nIfNspmH0bCWiNSulInXrZKL2quQjdyp&#10;jZLfqI2a36OLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOL&#10;nNyji5zco4uc3PbBDhT2whUw978eU+q6JHzLqUGsxqdas8Klbbq+o32/u6OIxLegh8m0nYfOsZuH&#10;06+ZiNatl4naq5WK3KmTjd+nkpHipJGZ4KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzc&#10;oI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3PXCDhT1whQw9sAdU+q6I3zLqkGsxqhZs8Kmbbq+&#10;pH2/uqSHxbehh8qzn4fPsJ2H1K6biNirmYncqZiL36eYjuKll5LmoJaZ4JyTm92ck5vdnJOb3ZyT&#10;m92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3fTCDRT1wxQw9sAc&#10;U+q7InzKqkCsxqhYs8KmbLq+pHy/uqWFxbajh8uzoYfQsJ+H1a2diNqqnYrdp5uM4KSajuKfmI/j&#10;nZqY4ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Z&#10;l5vdmZeb3fLDDRT0wxMw9cEbU+q8IXzKqz+txqlXs8Kna7q+pXu/uqaExbalh8uyo4fRr6GH1quf&#10;iNqnnYndpJyK36Cbi+Cbmo3il5qT4Zecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb&#10;3pecm96XnJvel5yb3pecm96XnJvel5yb3vDDDRT0xBMv9cIaUuq9IHzKqz6sxqpWs8Koa7q+p3m/&#10;uqiDxbanh8yypYfRrKKH1qigh9mknojcoZ2I3Zycid6Xm4vgk5uP4JKdl96SnZfekp2X3pKdl96S&#10;nZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3u3EDBPzxRIv9MIZUuq9&#10;H3zKrDysxqtVs8Koarm+qXe/uqqAxbWph8yvpYfSqqKH1qWghtihn4banZ6H25mdh92UnYnekJyN&#10;3o6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPd&#10;jp2T3erFDBPyxREv88MYUuq+HXzLrTqsxqxUs8Kpabm+rHO/uq1+xbKph8yspYbRp6OG1aKhhdee&#10;oIXYmqCF2pafhtuRnojcjZ6L3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iue&#10;j9yLno/ci56P3Iuej9yLno/ci56P3ObFCxPxxhEv8sQXUurAG3zLrzisxq1SssKrZrm/sG++t61+&#10;xrCph82qpobRpKSF05+jhNWbooTWl6GF2JOghdmPoIfZi5+K2oifjdqIn43aiJ+N2oifjdqIn43a&#10;iJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2uHGChPwxxAu8MYWUerBGXzL&#10;sDWrx69PssOwYLi8smy/sq1+x62phsynp4XPoaWE0pykhNOYo4TUlKOE1ZCihdaNoYbXiaGI2Ieh&#10;i9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL&#10;2NvHCRLuyQ8u7sgUUevEFnzMszCrx7FMscS4Vre2sW7Brq1/x6mqhsujqITOnqeDz5mmg9GVpYPS&#10;kaSE046khdSLo4bUiKOI1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWF&#10;o4rVhaOK1YWjitWFo4rVhaOK1drICRLryw0t68oRUOvHEnzMtiqqyLdEsLq2WbqvsXDCqq1/x6ar&#10;hcqgqoTMmqiDzZaog86Sp4PPj6aE0IymhdGJpYbRh6WH0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ&#10;0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0tjJCRHfzQss580PT+jLDnvNvCKo&#10;wrw8sbG1XrypsXLCpq5/xaKthMecq4PJl6qDypOqhMuQqYTMjamEzYuohc2IqIbOhqeHzoSnic+E&#10;p4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz9XJ&#10;CRDYzwor2tMLTtjQC3rNwxaos7pGtam0Yr2ksXTBobB/w56uhMWZrYTHlKyEyJCrhMmOq4TKi6qF&#10;y4mqhsuHqYfMhamIzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnM&#10;g6mJzIOpicyDqYnMg6mJzNLLCQ/U0Qop1dULTNDQCn64vyWuqLhPuKG0ZryesnW/nbF/wZuwhMOW&#10;roTFka6Exo6thceLrIXHiayGyIesh8mGq4fJhKuJyYKrisqCq4rKgquKyoKrisqCq4rKgquKyoKr&#10;isqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKys/MCQ3Q0gooztQKUsXRCoOqwy2onrdX&#10;uJu1aLuatHW+mbJ/v5exhMGTsIXCj6+Fw4yvhcSKrobFiK6HxYauiMaErYjGg62KxoGti8eBrYvH&#10;ga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx8zNCQzL&#10;0wotx9QKWbLYC4CezSuamMFQq5a4Z7eVtXW8lLR+vpSzhb+QsoXAjLGGwYqxh8KIsIfChrCIwoWw&#10;icODsIrDgq+Lw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+M&#10;w4GvjMOBr4zDga+Mw8fPCBDF1Ak0uNkKW6LnEnaX2iWJkM9FmI7HXaONwW6rjb15sYy6gbSJuIO3&#10;hreFuYS2hrqDtYe7grWIvIG0ib2AtIq9f7SLvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+&#10;s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvsLRBxa91gg6p/EOVZvxG2iR5i14id1AhYXV&#10;Vo+Dz2eXgstznX7IeKF7xnykecR/pnfDgqh1woSpdMKFqnPBh6tywYircsCKrHHAi6xxwIusccCL&#10;rHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrP+4FA7/uB4n&#10;/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820&#10;g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGL&#10;xriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbC&#10;m3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7Qq&#10;RvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bP&#10;s4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriN&#10;jci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5&#10;wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvev&#10;Nmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ&#10;0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3&#10;io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuI&#10;vb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmne&#10;p0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOA&#10;ndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0f+4FA7/uB0n/7UpRvewNWneqEGQx5xhscSccbbCm365v52Gvb2aicG7l4nEuZOKx7ePjMq1jI7M&#10;tImQzrOHktCyhJXSsYKZ07GBntSugKLUrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9Ks&#10;gKPSrICj0qyAo9KsgKPSrICj0v+5Ew7/uRwn/7YoRvewNGrdqECQx51gscSccbbCnHy6v56Fvryc&#10;iMK6mYjFuJWJybaRisy0jozPsouO0bGIkdOwhpTVr4SZ1q+Dn9eqgqHVp4Ki06eCotOngqLTp4Ki&#10;06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki0/+5Ew7/uRwn/7YoRvexM2rdqT+R&#10;x51gscSdcLbCnnu6v5+DvryeiMK5m4jHt5eIyrWUic6zkIvRsY2N06+KkNauiJPYrYaZ2aqFntml&#10;hKHVpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1P+6&#10;Eg7/uhsn/7cnRvexMmrdqT6Rx55fscSdb7bBn3m6vqCCv7ugiMO4nIfItpmIzLOWiNCxkorTr4+M&#10;1q6MjtisipPbq4mZ3KaHndqihqDWoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLU&#10;oIai1KCGotSghqLUoIai1P+6Eg7/uhsm/7cmRvayMWrdqj2Rx55escSdb7bBoHi6vqGBv7uhiMS4&#10;nofJtZuHzbKYiNGwlYnVrpKL2KyPjduqjZLeqIya36KKndqeiaDWnImh1JyJodSciaHUnImh1JyJ&#10;odSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1P66EQ7/uxom/7gmRvayMGrdqjyRx55d&#10;scSebrbBoXa6vqJ/v7ujiMS3oIfKtJ2Hz7Gah9OumIjXrJWK26qTjd6okZLipJCZ4J6NnduajKDX&#10;mYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1f67EQ7+&#10;uxom/7glRvazMGrcqzuSx59dscSfbLbBonS6vqR+v7qkh8W3oofKs5+H0LCch9WtmojZqpmK3qiY&#10;juKll5Pmn5WZ4JqRnNuXj5/Xlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h&#10;1ZaOodWWjqHVlo6h1f27EQ7+uxom/7klRvazL2rcqzqSx59cscSgarbBo3O6vqV8wLqlhcW2o4fL&#10;s6GH0a+fh9asnonbqJyL36SajeGfmY/jnJqY4ZeWnNyUk5/Yk5Kg1pOSoNaTkqDWk5Kg1pOSoNaT&#10;kqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1v27EQ39vBkm/rkkRva0LmrcqzqSx6BcscSh&#10;aLbBpXG6vqd6wLqnhMW2pofMsqSH0a6ih9epn4jbpJ2J3qCbiuCamozhlpuT4ZWbm92Sl57YkZWg&#10;15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg1/y8EA39vBkm&#10;/rojRva0LWrcrDmSx6BbscSjZrXBpm66vql4wLqpgsW2qIjMsKWH0qqih9emn4faoZ6H3JudiN6W&#10;nIrfkZuQ35Gdmd2Pm57Zj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Z&#10;n9ePmZ/Xj5mf1/y8EA38vBgm/boiRfa1LGrcrTeTx6FascWlY7XCqWu6vqx1v7qtf8WzqYfMraWG&#10;0qeihtaioYbYnZ+G2pieh9uSnYndjp2N3YyelNyNoJ7ZjJ6f14yen9eMnp/XjJ6f14yen9eMnp/X&#10;jJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f1/u9EA37vRcl/bsiRfa2K2rbrTaTx6JZscWnX7XC&#10;rWa5v7FwvretfsawqYfNqqaG0aSkhdSeooXWmaGF2JSghtmPn4fai5+L24ifkNuIoJjYiKGd14ih&#10;ndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd1/q9Dg36vhYl/Lwg&#10;Rfa3KmrbrzSUyKRVscarWLTDs1+3u7Juv7KtfsesqYbMpqeF0KClhNKbpITUlqOE1ZGihdaNoYbX&#10;iaGJ2IahjdiEoZPXhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aE&#10;opfWhKKX1vm+Dgz5vxUl+r0fRfa4J2rbsDGUyKhNr8eyTrLBuFi4tLFwwa2tf8epqoXLoqiEzp2n&#10;g9CXpoPRkqWE0o6khdOLo4bUiKOI1YSji9WCo5DVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT&#10;1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1fTADQz3wBMk+b8dRPa6JWrasi6Vyq9Arci9Pa+3tl26&#10;rrFywqmtf8alq4XJn6qDy5mpg82UqIPOkKeEz4ymhdCJpobRhqWH0oSlitKBpY3SgKWP0oClj9KA&#10;pY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0uzBCwz1whIk9sEaRPe9&#10;IWratCmWzbwoqbu7Q7OutWG8qLFzwaWuf8WhrYTHm6yDyZarg8qRqoTLjqmEzIuphc2IqIbOhqiH&#10;zoOoic6Bp4zPgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43P&#10;gKeNz9/ECQvyxRAj88QWQ/TBHGnewhWPwcAjrK+5TLamtGW9orJ1wKCwgMOdroTFl62ExpOthMeP&#10;rITIjKuFyYmrhsqHq4bKhaqIyoOqicuBqovLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4Cq&#10;jMuAqozLgKqMy4CqjMuAqozLgKqMy9rFCArryQ0i7sgSQu/GFWjQ0gqHsb4vrqW4VLiftWi8nbN2&#10;v5uxf8GZsITClK+Ew5CvhcSNroXFiq6GxoithsaHrYfGha2Ix4OticeBrYvHgKyLx4Csi8eArIvH&#10;gKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx9XGCAnZzAog5c8NQNjVC1+9&#10;1guIpcQ0ppy3WriZtWu7l7R3vZazf76VsoXAkbGFwY6xhcGLsIbCibCHwoiwh8OGsIjDha+Jw4Ov&#10;isSCr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+L&#10;xNLICAfTzwod1dQLPcLZC2Or3hCDm84zmZTEU6aRvmevkLp0tJC3fbmRtYS8jrOGvoyyhr+KsofA&#10;iLKIwIaxiMGFsYnBhLGKwYKxi8GBsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKA&#10;sYzCgLGMwoCxjMKAsYzCgLGMws7KCAbO0QocxtcKQa/qDmGd5hx4kNoyiIvSTJSJy1+ciMZuo4jD&#10;eKiFwHyrg79/roC9gbB/vIOxfbyEsny7hrN7u4e0erqItHm6ibV4uYu1eLmMtni5jLZ4uYy2eLmM&#10;tni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtsnLCAbI0gkis98JQqD8FVqT8Chq&#10;i+Y5d4TfSYKB2FuLgNNpkXzQcZZ5zXaadst6nXTKfZ5yyX+gcciBoXDHg6Jvx4WjbsaGo23GiKRs&#10;xYqlbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpcTO&#10;Bwq32Qcmo/sOPZb/Hk6N+i9bhvI/Z4DrTnF75Vt5duBlgHHdbIRu2nKIa9l3i2nXeo1n1n6OZtWA&#10;j2XUgpBk1ISRY9OGkWLTiZJh0ouTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyT&#10;YdKMk2HSjJNh0oyTYdKMk/+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/&#10;k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpc&#10;l8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLK&#10;t3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/&#10;sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmD&#10;lsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9&#10;vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iV&#10;crDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3yn&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe&#10;/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5&#10;gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+O&#10;wLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDF&#10;lX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xFwn/siIe/64w&#10;Ov+pPVnso0p52JtbmMeVcrHFl3u1w5iDuMGZiru/lYu+vZGMwbuOjsO6ipDFuYeSx7iElcm3gpjK&#10;toCby7Z+nsy1faPMs3ynza98qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuv&#10;fKjLr3yoy/+yFwn/siEe/68vOv+qPFnspEl62JtamcaWcbLEmHi1wpmBucCbiLy+l4q/vJSLwrqQ&#10;jcW5jI7Ht4iRybaFlMu1g5fNtIGazrR/n8+zfqTPrn2mzqt9qMyrfajMq32ozKt9qMyrfajMq32o&#10;zKt9qMyrfajMq32ozKt9qMyrfajMq32ozP+yFgn/syEe/7AuOv+rO1nspEh615xZmsaXb7LEmXa2&#10;wpt/ucCch729monAu5aKw7mSi8a3jo3JtoqPzLSHks6zhJbQsoGa0bKAn9Kuf6PSqn+lz6Z/p82m&#10;f6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzf+zFgn/syAe/7AtOv+r&#10;OlnspUd61pxZmsaYbbLEmnS2wpx9ub+dhb29nIjBu5iJxbiUisi2kIvLtIyOzrOIkdGxhZXTsIOa&#10;1LCCoNWqgaLTpoGl0KOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafN&#10;o4Gnzf+zFQj/tCAe/7EtOv+sOVnrpUZ71pxYm8aZa7LEnHK2wp17ub+fg768nojCupqIxreWicq1&#10;korNs46M0LGKj9Ovh5TWroWa2KuDn9emg6LUooOk0J+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+D&#10;ps2fg6bNn4OmzZ+Dps2fg6bNn4Omzf+0FQj/tB8e/7EsOv+sOVnrpkV71Z1Ym8eaabLEnXC2wp95&#10;ur+ggr68n4jCuZyIx7aYiMu0lInPsZCL06+MjtatiZPZrIeb26aGntmihaHVnoWk0ZyFps6chabO&#10;nIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzv+0FAj/tB8d/7EsOv+tOFnr&#10;pkV71Z1XnMebZ7LEnm62wqB3ur+hgL67oYjDuJ6HyLWah82yl4jRsJOK1a2PjdmrjJPdqIqb3qKI&#10;ntmeiKHVm4ek0ZmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYem&#10;zv+0FAj/tR4d/7IrOv+tOFrrpkR71Z1XnMecZbLEn2y1wqF1ur6ifr+7o4fEuKCHybSdh86xmYjT&#10;rpaJ2KuTjNyokJLho46a356Mntqai6HVl4qk0ZaJps6WiabOlommzpaJps6WiabOlommzpaJps6W&#10;iabOlommzpaJps6WiabOlommzv+0FAj/tR4d/7IqOv+tN1rrp0N81Z5VncedY7LEoGq1wqNzur6k&#10;fL+7pIXEt6KHyrOfh9CwnYfVrJqJ26mYjOCll5PmnpSa35mRndqWj6DWlI2j0pOMpc+TjKXPk4yl&#10;z5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz/+1Ewj/tR4d/7MqOv+uNlrrp0N8&#10;1Z9TnceeYLLFomi1wqVwur6mer+7poPFt6WHy7Oih9GvoIfXqp6J3KSbi+CdmY7jmpuZ4JWWnNuT&#10;k6DXkZGj05CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz/+1&#10;Ewj/th0d/7MpOv+uNlrrqEJ81aBRncefXrHFpGS1wqdtub6pd7+7qYHEtqiIy7Glh9GroofXpZ+I&#10;256diN2Xm4vgkpuT35KcnNyPmJ/XjpWi042TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQ&#10;jZOk0I2TpNCNk6TQjZOk0P+1Ewj/th0d/7QpOv+vNVrqqEF81aJOnMehWrHFpmC0wqppub+tc767&#10;rn3EtKqHy62lhtGnoobVoKCG2JmfhtuSnYndjZ2O3YyemNuMnp/Yi5qi1IqXpNGKl6TRipek0YqX&#10;pNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0f+2Egj/txwd/7QoOf+wNFrqqUB91aRJ&#10;nMikVbDGqluzw69jt8CzbL22rnzFsKmHzKmmhtCjpIXUnKKE1pWhhdiPn4faip+L24efktqIoZzX&#10;iJ+h1IecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0f+2Egj/&#10;txsd/7UnOf+wM1rqqj591qhEm8moT6/HsFOyxbhZtbmzbb+xrX3GrKqGy6Wnhc+fpoTRmKSE05Kj&#10;hNWMoobXiKGK14WhjteDopbWhKSf1ISio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj&#10;0YSio9GEoqPRhKKj0f+3EQf/uBoc/7YlOf+xMVrqqzx+16w7mcqtRK3JuUWuvbhZuLKyb8Csrn7G&#10;qKuFyqGphM2bp4PPlaaD0I+lhNKKpIbThqOI1IOjjNSBo5HUgKSZ04CmodGApqHRgKah0YCmodGA&#10;pqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0f+4EAf/uRkc/7ckOf+zL1rprTl+2bQvlsy4&#10;MqnCvUCws7ZduqyxccGnrn7FpKyFyJ2rg8qXqYPMkqiEzo2nhM+Jp4bQhaaI0IKmi9GApo7RfqaU&#10;0H2nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz/+5Dwf/uhcc&#10;/7kiOf+1LVrsszB63cAfkMnDIai1uki0q7VivKayc8Cjr37DoK6Expmsg8iUq4TJj6qEyouqhcuI&#10;qYbMhamIzYKois2AqI3OfqiRzXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzXyp&#10;ls18qZbNfKmWzfy7Dgf8vBUb/rsfOP+3KVrwvSR039MOhrnBKqqquU+2pLVlvKCydL+esX/Cm6+E&#10;w5auhMWRrYTGja2Fx4qshsiHrIfJhauIyYKrisqAq4zKfquPynyrksp8q5LKfKuSynyrksp8q5LK&#10;fKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSyvG9DAb5vhIa+r4bN/y6JVrnzhNoyNkLia3DMqeh&#10;uFa4nbVou5uzdb6Zsn/AmLGEwZOwhcKPr4XDjK+GxImuhsWGrofFhK6IxoOtisaBrYvGf62Ox32t&#10;kMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx9/ACAX1wg8Z9sIW&#10;Nu7IFVDN3AxmtdoPiKLJNqCavlawl7dquZW1dryUtH6+lLOEv5CyhcCNsYbBirGGwYixh8KGsIjC&#10;hLCJwoOwisOBsIvDgK+Nw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+&#10;r4/Dfq+Pw9nCBwXkxwsY78gQNNHaC0W66Q5opt4YgpjRN5WRyFOhj8JlqY6+cq6NvHuyjLqBtYm4&#10;greHuIS4hbeFuYO2hrqCtoe6gbWIu4C1ibt+tYq8fbSMvHy0jb18tI29fLSNvXy0jb18tI29fLSN&#10;vXy0jb18tI29fLSNvXy0jb18tI29fLSNvdTEBwTWywkV09QLJ73iDEmp9BRlmeYleI7cOYaI1E+Q&#10;hs9gl4TMbZyDyXWgf8d4on3Ge6R6xX2mecSAp3fDgah2woOpdcKEqnTBhqtzwYercsCJrHG/i61x&#10;v4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+Lrc/GBwLQzQkSwNkJLKz3&#10;D0ib+h5cj+8xa4bnQnaA4lB+ft1fhXvZaYp31W6PdNNzknHRd5Rw0HqWbs99l23Of5lszYGZa82D&#10;mmrMhZtpzIecaMuJnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoyd&#10;Z8qMncrICAHC0gcTruYJLZ3/FUGR/yhQh/o5XIHzSGZ87VRud+hedXHkZXpt4Wt+at9wgWjedYRm&#10;3HiFZdt7h2Pafohi2oGJYdmDimDZhYpg2IeLXtiKjF7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7W&#10;jY1e1o2NXtaNjV7WjY1e1o2NXtaNjcTKBwOx2gQVn/8NKJL/HTeJ/y5Dgv89Tnz9S1d3+FZfb/Nd&#10;ZWjwYmpk7WluYetvcV/pc3Nd6Hd1XOd7dlvmfnda5oB4WeWDeVjlhXpY5Ih6V+SLe1bjjnxW4458&#10;VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfP+qHAX/qicX/6c2L/+iREr6&#10;nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9&#10;ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9&#10;voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSS&#10;ibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl&#10;6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8&#10;e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+q&#10;HAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSW&#10;v76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbD&#10;kY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qGwX/qicX/6c1L/+jREr6nVFl6Zde&#10;ftuUbZTPknemxZKBtMSTiLbDko24wY+PusCLkby/iJO+voWWv72CmMG8gJvCvH6ewrx9ocO7e6TE&#10;u3qpxLp5rcS1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw/+rGwX/&#10;qyYX/6g0L/+kQ0r5nlBl6Zhdf9qVaZXNlHSoxZR+tMSVhrbClYy5wZGOu7+NkL2+iZK/vYaUwbyD&#10;l8O7gZrEun6dxbp9oca6e6XGuXqqxrV6rMaxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqt&#10;xLF6rcSxeq3EsXqtxP+rGgX/qyUX/6k0L/+kQkr5n09m6JlcgNqWZpbMlXGpxZV8tMSWg7fCl4u6&#10;wJOMvL6Pjr+9i5DBvIeTw7qElsW5gZnGuX+dx7h9oci4fKbJtXqqybB7q8ese63FrHutxax7rcWs&#10;e63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxf+sGQX/rCQW/6kzL/+lQUr5n09m6JlbgdmY&#10;Y5bMlm+qxZZ5tMOXgbfBmIm6v5WLvb6RjcC8jY/CuoiSxbmFlce4gpjJt3+dyrZ9osu2fKjLsHup&#10;yqx8qsiofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxf+sGQX/rCQW&#10;/6oyL/+lQUv5oE5n55pZgdmZYZfLl22rxZd3tMOZf7fBmoe7v5eKvr2TjMG7jo7EuYqQx7iGk8m2&#10;gpjLtX+dzbR+o86xfKbOrH2oy6h9qsmlfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+&#10;rMalfqzGpX6sxv+sGQX/rSMW/6oyL/+mQEv4oE1n55xXgdmaXpfLmGqsxZl0tMOafbfBm4W7vpmJ&#10;v7yVisK6kIzFuIyPyLaHksu0g5fOs4Cd0LJ/pNGsfqXPqH6nzKR/qcmhgKzGoYCsxqGArMahgKzG&#10;oYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxv+tGAX/rSMW/6sxL/+mP0v4oE1n551VgdmcXJfK&#10;mWisxZpytMOcerjAnIO7vpyJv7uXicO5k4vHt46Ny7SJkM6yhJbRsYGd06yAotOngKXQpICnzaCB&#10;qcqegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxv+tGAX/rSIW/6sx&#10;L/+nP0v4oUxn555TgdmdWZfKm2WsxZxvtMOdeLjAnoG8vZ6IwLuaiMS4lYnJtZCLzbKLj9GwhpXV&#10;roSe16eCodSjgqTRn4KnzZyDqcqag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8ea&#10;g6vHmoOrx/+tFwX/riIW/6swL/+nPkv4oUto559RgdmfVpfKnGKsxZ1stMOfdbjAoH68vaCHwbqd&#10;iMa3mIjLs5OJz7COjdStiZTZqIad2qKFodWehaTRm4WmzpmFqcqXhavHl4Wrx5eFq8eXhavHl4Wr&#10;x5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx/+uFwT/riIW/6wwL/+nPkv4okto6KFPgdmgU5fKnl+s&#10;xp9ptMOhcrjAony8vaKEwbmgh8e1nIfNspeI0q6Ti9iqjpPfoouc3JyJoNaZiKPSl4imzpWIqcqU&#10;iKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx/+uFwT/riEW/6wvL/+o&#10;PUv4okpo6KJNgNmiUJfLoFysxqFls8OkbrfApXi8vKWCwrikh8i0oIfOsJ2I1auZit2ll5Pmm5Gb&#10;3ZaPoNeUjaPTkoymz5GLqMuQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvI&#10;kIqryP+uFgT/ryEW/60vL/+oPEv3oklo6KRKgNmkTZbLolirxqRhs8SnarfAqXS8vKl+wrioh8iz&#10;pofPrKKH16Sdid2amo3hlZqb3pGVn9iPk6LTjpCl0I6PqMyNjqrJjY6qyY2OqsmNjqrJjY6qyY2O&#10;qsmNjqrJjY6qyY2OqsmNjqrJjY6qyf+vFgT/ryEW/60uL/+pPEv3o0lp6KZIf9qnSJXMpVOqx6hc&#10;ssSsZLbBrm67va94wLashMmup4fQpqOG1Z2ghtmTnYndjZ2U3Y2dn9iLmaHUi5ak0IqTp82KkanJ&#10;ipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyf+vFQT/sCAW/64uL/+pO0v3&#10;pEdp6ahEfturQ5TNqUypyK1UsMazXLPCt2a5t7B3wrCrhMmpp4bPoaSE05eihNaOoIfZiJ+P2oeh&#10;mtiHoKHUh5uk0YeYps6HlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5Wp&#10;yv+wFQT/sCAV/64tL/+qOkv4pkRo6qtAfdyvPJLPr0KmyrVJrca8UrG5tWe7sLB4w6ushMmkqYTN&#10;nKaD0JOkhNOLo4bVhaKM1oKilNaDpJ3Ug6Kk0YOeps6EmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuE&#10;mqjLhJqoy4SaqMuEmqjLhJqoy/+wFAT/sR8V/68sLv+rOUv4qUBn6687e962M4/SujShzMI5qru6&#10;VbWwtGq9qrB5w6ethMefqoTLmKiDzZCnhNCJpYbShKSK04CkkNN/pZfSf6ag0H+lps6AoKjLgKCo&#10;y4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy/+xEwT/sh4V/7ArLv+sN0z6rDtl&#10;7bU0eOK/KYnYzCCYvr89rrC4Wbips2y+pbB6wqKuhMWbrIPIlKqEyo6phMyIqIbOg6eJz4Cnjc9+&#10;p5PPfKiaznypos18p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy/+y&#10;EgT/sx0V/7EpLv+tNkz8sTVi8b0qcubNH4DIzCGbsbxFsqi3Xrmjs2++oLF7wZ6vhMOXroTGkayE&#10;x4yrhcmHqofKg6qJy4CqjMx9qZDMfKqVy3qqnMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TK&#10;eaukynmrpMp5q6TKeaukyv+zEQT/tBsU/7MmLv+vM0z9uStd68ofadLfEX+5zCecp71MsaC3Yrmd&#10;tHG9m7J8v5qxhMGUsITDj6+FxYquhsaGrYfHg6yJx4Csi8h+rI7IfKySyHusl8h5rZ7Hea2ex3mt&#10;nsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex/+1EAP/thkU/7UkLf+0LEnyxR9U1t0S&#10;YsHfE4GszS6an8BPq5q4ZbeXtXK7lrR8vZWyg7+RsYXBjbGGwomwh8OGr4jDg6+JxIGvi8R/ro3F&#10;fa6QxXuulMV6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxP+3DgP/&#10;uBYT/7cgLfm/H0Hc2RFExOsSZrHfGIGg0DOVl8ZQo5PAY62Ru3Gzkbh7uJC2gruOtIW9i7OGv4iy&#10;h8CGsonAhLGKwYKxi8GAsY3BfrGPwnyxksJ7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GV&#10;wXuxlcF7sZXBe7GVwfS6CwP9uxIS/rsbLOXQDzLI6Q9KtPIVZ6LiIn2W1jeNj85PmIzIYaCKxG6m&#10;isF4qoe/fa2EvoCwgbyCsX+7hLN9u4W0e7qHtXq5ibV5uYu2d7mNtna4j7d0uJO3dLiTt3S4k7d0&#10;uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt9y+BgL4wA4R7sgOIsvbCy62+BFMpfUdY5fo&#10;LHWN3z2Bh9hQi4PTYJKCz2yXf81zm3zLd515yXqgd8h9oXXHf6NzxoKkcsWEpXDFhqVvxIimbsSK&#10;p23Djadrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqNfABgHbxggO&#10;y9MKFbjoDDKm/xVKmPomXI3wN2mF6UZ0f+RTe3zfYIF43GiFdNptiXDYcYtu1nWNbNV4j2rUe5Bp&#10;036RZ9OAkmbSg5Nl0oWUZNGHlGPQipVi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQ&#10;jpZi0I6WYtCOltHCBgHNywkFutoHGaj+DjGZ/x1Djv8vUYX6P1x+9E1kefBYanPsX29t6mNzaedp&#10;dmflbnll5HJ7Y+N2fWLieX5g4Xx/X+B+gF7fgYFd34OCXN6Gg1vdiYRa3Y2FWt2NhVrdjYVa3Y2F&#10;Wt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhcvEBgC70QYHqecGGpr/EyuO/yQ5hf82RH7/RE15&#10;/1FVcftXW2v3XWBl9GJkYvJoZ1/wbWpd73FsW+11bVrteG9Z7HtwWOt+cVfqgXJW6oRyVemHc1Tp&#10;inRT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdbzJBQCr2wEImv8L&#10;Fo//GSOF/ystfv85N3j/RkBw/05Haf9UTWL/WlJe/mFWWvxmWVj7a1tV+XBdVPh0XlL3eF9R93tg&#10;UPZ+YU/1gWJP9YRjTvSHZE30i2VM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM&#10;85BmTPOQZv+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSI&#10;lLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ&#10;2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzA&#10;d7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+c&#10;STz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2h&#10;u8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7&#10;vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbD&#10;hZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+&#10;l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+hGAP/oysQ/6A6Jf+cSDz/&#10;l1ZT+JNjaOySaXrhkXOK2I98mNCOhKTKjoytxo2QtMSKk7fDhpW4woSYucGBm7rBf527wH2gvMB7&#10;pLzAeqe9wHmsvcB4sL29eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHiz&#10;vP+hGAP/oyoQ/6E5Jf+dSD3/mFVU95RhaeuUZnvgkm+M1pF4ms6QgqbIj4mwxI+PtsOLkbfCiJS5&#10;wYSXusCCmrzAf529v32gvr97pL6+eqi/vnitv714sb64eLK+tHmzvbR5s720ebO9tHmzvbR5s720&#10;ebO9tHmzvbR5s720ebO9tHmzvf+iGAP/pCkQ/6E4Jf+dRz3/mVVU95ZeaeuVY3vglGyN1ZJ1nM2R&#10;f6jHkYeyxJGOtsONkLjBiZO6wIaWvL+Cmb2/f5y+vn2gv717pcC9earAvXiwwLh5sMC0ebG/r3qy&#10;va96sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyvf+jGAP/pCkQ/6I4Jf+eRj3/mVRV&#10;95dcaeuXYHzflmmN1ZNyncySfKrFkoW0xJKMtsKPj7nBi5K7wIeVvb6DmL+9gJzAvX2gwbx7pcK8&#10;eavCuXmvwrR5r8GwerDArHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvv+j&#10;GAL/pSgQ/6I3Jf+fRj3/mlNV95laaeuZXnzfl2WO1JVvncuUeavFk4K0xJSKt8KRjrnAjJC8v4iT&#10;vr2El8C8gJvCu32gw7t7psS6eq3FtHquxK96r8Kse7DAqHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/&#10;qHyxv6h8sb+ofLG/qHyxv/+kGAL/pSgQ/6M2Jf+fRT3/mlNV95pXaeubW3zfmWKO1JdrnsuVdqzF&#10;lIC0w5WIt8GTjbrAjo+9vomSwLyFlcK7gZrEuX2gxrl7qMe0eqvHr3utxat7rsOnfK/BpH2xv6R9&#10;sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv/+kGAL/picQ/6M2Jf+gRD3/m1JW95xV&#10;aeucWHzfm16O1JlnnsqXc6zFlny0w5eFt8GWi7u/kY2+vYuQwbuGlMS5gZnHt36gybZ8qcque6rI&#10;qnysxqZ9rcSjfq/BoH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv/+lGAL/&#10;piYP/6Q1Jf+gRD3/nFFW955TaeueVXvfnlqN1JtknsqZb6zFmHm0w5mCuMGZiru+lIy/vI6Ow7mI&#10;kse3gpjLtX6hza98p82pfanKpX6rx6J/rcSff6/CnYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCx&#10;v52Asb+dgLG/nYCxv/+mGAL/pyYP/6Q1Jf+gQz7/nVBV959RaOugU3vgoFeN1J5fnsqba6zFm3W0&#10;w5t+uMCbh7y9l4rAupGMxbeKkMq0hJfPsoCj0qh/pc+jgKjLoICrx52BrcWbga/CmYKxv5mCsb+Z&#10;grG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv/+mGAL/pyUP/6U0Jf+hQz7/nk5V+KFOaOyi&#10;UHrgo1KM1aFbncueZqzGnXG0w556uMCehLy8m4jCuZWKx7WNjc6whpbUqYKg1qGCpNCdgqjLmoOq&#10;yJmDrcWXhK/CloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwP+mGAL/pyUP&#10;/6U0Jf+hQj7/n0xV+KJMZ+ylTXnhpk6L1aRWnMyhYarGoWyzw6J2t8CigL28oIfDt5qIyrKTitKs&#10;i5TboIef2JqGpNGXhqfMlYaqyJSHrMWTh67DkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKH&#10;sMCSh7DAkoewwP+nGAL/qCQP/6YzJf+iQj7/oEpU+aRKZu2nSnjiqUuK1qhRms2mW6nHpWWyxKdw&#10;tsCnery8poPDtqKHy6+diNall5Xml4+e2pONo9KRi6fNkIuqyZCKrMaPiq7Dj4mwwY+JsMGPibDB&#10;j4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwf+nGAL/qCQP/6YzJf+iQT7/okhU+aZHZu6qR3fj&#10;rUeI2a1LmM+sVKbIrF6vxq9os8Kxc7m+sn3AsqqHy6WihtWUnIvej5qd2o2VotOMkqbOi5CpyouO&#10;q8eLja3EjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwf+oGAL/qSQP/6cy&#10;Jf+jQT7/pEZT+qlEZO+tQ3XksUKF27RElNK1SqHLt1Oryr5frb23briysHzCqaqGy5ylhNKNoIfY&#10;hqCX2YeeotOHmKXPh5Woy4eTqsiIka3FiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KI&#10;kK/CiJCvwv+oGAL/qSMP/6cyJf+jQD7/pkNS+6tBY/CxP3Pntz2C3r47j9bEP5rMxUqmvLxdsrG1&#10;b7uqsH3Do6uEyZang86KpIbTgaOQ1YGln9KCoaXPgpyozIOZqsmElqzGhZSuw4WUrsOFlK7DhZSu&#10;w4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw/+pGAL/qiMP/6gxJf+kPz7/qEBR/K88YfO2OXDqvzd9&#10;48o1h9TRN5W+wkupsLlgtai0cL2jsH7Cna2Ex5KqhMuIp4bOgKaN0H2nmNB9qKTOfqSoy3+fqsmA&#10;m6vGgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxP+qFwL/qiIP/6gwJf+l&#10;Pj7/qztP/7Q3Xfa9M2rryjF13NopgsTOOJmywU+rp7hjt6G0c7yesX/BmK+ExI+shMiHqofKgKmM&#10;zHypk8x6qpzLeaumynqnqsh8oqvHfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3E&#10;fZ6txP+qFgL/qyEO/6kuJf+nPD7/sDZM/LowWe/ILGLe2Sdty9wmhrbMPJuowVSrn7lmtpu1dLyZ&#10;sn+/lbCEwo2vhcSGrYfGgayLyH2skMh7rJjIea2fx3etp8d3qqzGeaWtxHmlrcR5pa3EeaWtxHml&#10;rcR5pa3EeaWtxHmlrcR5pa3EeaWtxP+rFQL/rCAO/6stJP+rNjv/ti9I88QoUeDWJlbM5CJxu9oo&#10;iKrMQZufw1epmbxpspa3drmUtIC9kbKFwIuxhsGGsIjDga+LxH6uj8V7rpTFeq+axHivoMR1r6fE&#10;dK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw/+sFAL/rR8O/6wrJP+wLzf6&#10;vyVB5NEgRc7kHVu96SJ0rdosiZ/ORZmXxlqkk8BqrZG7drOQuH+3jbaEu4m0hr2Fsoi/grGLwX+x&#10;jsF8sZLCerGWwXmxm8F4sqHAdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGn&#10;wf+uEgH/rx0N/64oJP+4JDHqyxo10OIXQ7/wHV6v6CV1oNsxh5bRSJSQylyejcVqpYvBdqqJvn2v&#10;hbyAsoK6g7R+uYa2fLiJt3m3jLh3t4+5draTunW2l7p0tp26c7ekuXO3pLlzt6S5c7ekuXO3pLlz&#10;t6S5c7ekuXO3pLlzt6S5c7ekuf+wEAH/sRoN/7ElI/PEFyfU3xArwe8XSLD3IGCh6itzld85go3X&#10;TI2I0V2Vhsxqm4TJdKCAxnmkfcR9pnrCgKl3wYOqdcCGrHO/iq1xv42ub76Qr26+lK9svpmva76g&#10;r2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr/+zDgH/tBYM/LwXGtbWCxbD7RAw&#10;svwZSqL5JV6W7TNujOVBeoXeT4OB2V6Kf9Vqj3rScJN2z3WXc855mXHMfZtvy4CdbcqEnmvJh59p&#10;yYqgaMiOoWfHkqJlx5aiZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yjZMeco/S2&#10;CgH/uBIL1cwKC8TbChmy/BEzo/8dSJb8LFiM8ztlhOxJb37nVXZ642B8dd9ngXHdbYRt23KHatl2&#10;iWjYeotm132NZNaBjmPVhI9h1IiQYNOLkV/Tj5Je0pSSXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmT&#10;XNKZk1zSmZNc0pmTXNKZk9y7BADYwwcExNEIB7PoChyj/xQxlv8kQ4z/NFCE+0JaffZPYnjxWmhx&#10;7l9ta+tkcWfpaXRk5252YuZzeGDld3lf5Hp7XeN+fFzigX1b4oV+WuGIf1ngi4BX4JCAVt+VgVbf&#10;lYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgdS9BQDEyAcAtNkFCqP+DRyW/xosi/8r&#10;OoP/OkR8/0hNdf9SU279V1hn+l1cY/diX2D2Z2Jd9GtkW/NvZVnyc2dX8XdoVvF6aVXwfWpU74Br&#10;U++Ea1Luh2xQ7ottT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2QbsbABQC0&#10;0AQBo+MCCpb/EBiL/yAkgv8wL3r/Pzdy/0g+av9OQ2T/VEhe/1lMW/9fT1j/ZFJV/2lUU/9tVVL+&#10;cVdQ/XRYT/x4WU77e1pN+39bTPqDXEv5hl1J+YteSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQ&#10;X0j4kF9I+JBfSPiQX7XHAgCk2gABlv8GB4r/FBGB/yQaef8zInD/Oypo/0IxYf9KNlz/UTtX/1c/&#10;U/9dQlD/YkRO/2dGTP9sSEr/cElJ/3RKSP93S0b/e0xF/39NRP+DTkP/h05C/4tPQf+RUEH/kVBB&#10;/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUP+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuM&#10;a2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCy&#10;q8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL&#10;/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TO&#10;daKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRx&#10;wKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+P&#10;ltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCq&#10;xHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2Py&#10;inJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8tw&#10;tqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+SEgH/licK/5Y7&#10;HP+USzD/kFlD/49jVPqOaWTxjXBy6Yt6fuKJgonchYmS2IKOmdR/k57RfZeiz3ubps15nqjMd6Kq&#10;y3alrMp0qa3Jc62uyXKyr8lxt6/IcbyvwnO9rr50va++dL2vvnS9r750va++dL2vvnS9r750va++&#10;dL2vvnS9r/+TEgH/lycK/5g7HP+VSzD/kVlE/5FgVfqQZmTwj21z6I13gOGMgIvbiIeU1YWNnNKC&#10;kaHPf5amzH2Zqct7nazJeaGuyHelsMd2qbHGda2yxnSys8ZzubPCdbqzvHW6s7h2urO4drqzuHa6&#10;s7h2urO4drqzuHa6s7h2urO4drqzuHa6s/+UEQH/mCcK/5k7HP+WSzD/kllE/5JeVfqSZGXwkWp0&#10;549zgeCOfYzZi4WW1IiLntCFkKTNgpSpyn+Yrch9nLDHe6CyxnmktMV4qLXEdq62xHW0tsF2t7a8&#10;d7e2t3e3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3tv+VEQH/mScK/5k7HP+X&#10;SjD/k1hE/5RcVfqUYWXwk2d055Fwgt+Peo7YjYOY0ouKoM6Hj6fLhJOsyIGXsMZ/m7PEfZ+1w3uk&#10;t8J5qbnCd6+5wna1ubx4tri4eLa4s3i2t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3&#10;sHm3t/+WEQH/micK/5o7HP+XSjH/lFVE/5ZZVfqWXmXwlWR055Nsgt6Rdo7Yj3+Z0Y2Ios2KjqnJ&#10;h5KuxoSWs8SBmrbCfp+5wnukusF5qrrBd7G6vXi1urd4tbmzebW5r3m2uKx6tresera3rHq2t6x6&#10;tresera3rHq2t6x6tresera3rHq2t/+XEQH/myYK/5s7HP+YSTH/llNE/5hXVfqYW2Xwl2F055Zo&#10;gt6Tco/WkXua0I+Eo8uNjKvHipGxxIaVtsODmbjBf566wXuku8B5q7y/d7O8uHizu7J5tLuuebW6&#10;q3q1uah7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uP+XEQH/myYK/5w6HP+YSTH/&#10;mFFE/5pUVPqbWGTwml1055hjgt6WbY/Wk3ea0JGApMqPiazGjY+zw4mUt8KEmLrAf568v3ulvr95&#10;rr65eLK+snmyva16s7ype7S6pnu1uaR8trikfLa4pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2&#10;uP+YEQH/nCYK/5w5HP+ZSDH/mU9E/5xSVPudVWPxnVpz55tfgd6ZaY/WlnKaz5N8pcqRha3FkI20&#10;w4uSuMGFlru/gJ2+vXulwbt5r8GyerDArHuxvqh7s72lfLS7on21uaB9trigfba4oH22uKB9trig&#10;fba4oH22uKB9trigfba4oH22uP+ZEQH/nSYK/505HP+ZRzH/m01D/55PU/ufUmPxoFZy6J9bgN+d&#10;ZI7Xmm2a0Jd3pMqUga3Fkoq1wo6Qub+Hlb29gJzBu3unxLN6rcSre6/Cpnyxv6N9sr2gfrS7nn+1&#10;uZx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uP+ZEQH/niYK/504HP+aRzH/nEtC&#10;/6BNUvyiUGLyo1Nx6aNXf+ChXozYnmeY0Jtxo8qYe63FlYW0wpKNur6Kkr+6gZvFt3ypyat8q8ek&#10;fa7DoH6wwJ1/sr2bgLO7mYG1upiBtriYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4mIG2uP+a&#10;EQH/niYK/544HP+aRjL/nklC/6JKUf2kTWDzplBv6qdUfeGmWIrapGKW0qFrocuddavGmoCzwpiK&#10;uryOj8K2g5nLrH2mzqJ/qsmdgK3EmoGwwJiCsr6Xg7O8lYO1upSDtriUg7a4lIO2uJSDtriUg7a4&#10;lIO2uJSDtriUg7a4lIO2uP+aEQH/nyYK/543HP+bRjL/n0dB/6RIUP6nSl/0qUxt66tQe+OsVIfc&#10;q1yT1Kllnc6mb6fIo3qww5+EuLuWi8SwjJnOoIOk0ZmEqcqWha3FlIWvwZOFsb6ShbO8kYW0upGF&#10;tbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uf+bEQH/nyYK/583HP+bRTL/oUVA/6ZG&#10;T/+qR132rUlr7bBMeOazT4PftFWO2bVfl9O1aaDOtXanwat8trCfhcShlZLOlI6j0pCLqMuPiqzG&#10;joqvwo6Jsb+OibK9joi0u46ItbmOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1uf+bEQH/&#10;oCYK/582HP+cRDH/o0M//6hDTv+tRFv4sUVo8LZIdOm7TH7jwFGH38ZbjtbIa5TGvXGmtbN4taWo&#10;gcOUn43NiZyi0oeUp8yIkavHiY+uw4mOsMCJjbK+ioyzvIqLtLqKi7S6iou0uoqLtLqKi7S6iou0&#10;uoqLtLqKi7S6iou0uv+cEAH/oSYK/6A2HP+eQjH/pUA+/6tATP+xQFn6t0Fk871Eb+7FSXflzlJ8&#10;3dZif8zOaJK8xW6kq7t2tJqxf8GKqorLf6edz4CfqMyCmavHg5WtxISTr8GFkbG/ho+zvYeOtLuH&#10;jrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u/+dEAH/oiYK/6A1HP+gPzD/pz09/648Sv+1&#10;PFX6vT1g8MZCZ+bRSmze3k52zdpXh77QYpauxW6lobx5spW0g72GrYjGe6qUynirqMl7oqvHfpyt&#10;xICZr8KBlrDAgpSyvoOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvP+eEAH/oiYK&#10;/6E0HP+iPC7/qjo7/7I4R/y7N1HyxTpY5tFBXNveQmnN4kZ8vtdRjK7MX5uhw22omLx5spG1hLuF&#10;sYnCfK6RxXiun8V1razFeKWuxHqgr8J8nLDAfpmxvn+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+W&#10;sr1/lrK9f5ayvf+eEAH/oyUJ/6I0HP+lOS3/rjU4/7gzQvTDM0rn0DhO2d45WsvmPW6+4EKArtRQ&#10;kKHLX52Yw22okb15sYu4g7iDtIi9fbGQwXmxmsF1saXBcq+vwnWor8F3o7DAeZ+xv3ucsr17nLK9&#10;e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvf+gEAH/pCQJ/6MyHP+oNCv/sy80+b8tPOnNL0DZ&#10;3i9Kyuc0X73qOnOv3kGDodNRkZfLYJ2QxG6mjL96rYa7gbN/uIe4eraNu3e1lbx1tZ+8crSovW6z&#10;sr5xrLK+dKeyvnajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvf+hEAH/pSMJ/6Qx&#10;HP+tLif/uSkv7sgmM9rcJjfK5yxPvfIyY6/oOXWh3UKEltRTkI/NYpqKx3CihsN6qIC/gK17vYWx&#10;druLtHO5krVxuZq2cLmjtW25q7ZquLS4a7K2uG6strhurLa4bqy2uG6strhurLa4bqy2uG6strhu&#10;rLa4bqy2uP+jEAH/pyIJ/6UvG/+zJyL0wiEm3dgdJMvnIzy98ipTr/MyZqHnO3aV3kaDjdZWjYfQ&#10;ZJaEy3Gcf8h4oXrFfqV2woOpcsGJq2+/j61sv5aua76drmq/pq5ov66uZb24sGW5u7BlubuwZbm7&#10;sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sP+lEAH/qCAI/6wmF/y7HRrj0RMZzOUZKb3yIkGv/SpV&#10;ofM0ZpbpP3SM4Ut/hdtZiIDVZo980W+Ud852mXPLfJxwyYGfbciHoWrHjKNoxpKkZsWZpWTFoKVk&#10;xailY8aypGDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pv+oEAD/qh4I/7MdEezJ&#10;Dg/O4w4VvvIYLa/+IkOh/y1VlvQ5ZIzsRW+E5VF5fuBcgHncZ4Z02W6KcNZ0jmzTeZFp0n+TZ9CE&#10;lWTPipdizo+YYM2VmV/NnJpezaKbXc2rm1zNtJpczbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSa&#10;XM20mv+rDwD/rRoH8sANCM7TCga+8A4ar/4ZMKH/JEOV/zJSi/g/XoPxS2h97FZwd+hfdnHkZXps&#10;4Wx+ad9ygWbdeIRj3H2GYduCiF/ah4ld2YyLW9iSjFnXmI1Y1p6NV9aljlbVrI5W1ayOVtWsjlbV&#10;rI5W1ayOVtWsjlbVrI5W1ayOVtWsjv+vDQD/tw4DzckIAb7YCQmu/RAcof8cL5X/KT+L/zdMgv5F&#10;Vnz5UF519FlkbvFfaWjuZG1k62pwYepwc1/odXVd53p3W+Z/eFnlhHlY5Il7VuOOfFXik31U4ph+&#10;UuGeflHhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf/G0CADOwAYAvc4HAa7gBwug&#10;/xIclP8gK4r/LziB/z1Dev9JS3P/UlFs/ldXZftdW2H5Y15e92hgW/VtYlj0cmRW83dmVfJ7Z1Px&#10;gGhR8IRpUPCJak/vjmtO7pNsTO6ZbUvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2f&#10;btG5AwC8xQUArdYDAZ/4CwuT/xYYif8kJID/NC95/0E3cP9IPmj/T0Ni/1VHXf9aS1n/YE1W/2VQ&#10;U/9qUVH/blNP/3JUTv92VUz+e1ZL/X9XSf2EWEj8iFlH+41aRvuTW0X6mFxF+phcRfqYXEX6mFxF&#10;+phcRfqYXEX6mFxF+phcRfqYXL29AwCtzQEAnt8AAZL/DQiH/xkSfv8pG3X/NSNs/zwqZP9DL17/&#10;SjRY/1A3VP9WOlH/WzxO/2A+S/9kQEr/aEFI/2xCRv9wQ0X/dERE/3hFQv99RkH/gUdA/4ZIP/+M&#10;ST3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSq7FAACe1wAAj/UAAYb/DwR8/xsL&#10;cf8kEWf/LBdf/zUcWf89IVT/RSZP/0spTP9SLEj/Vy9G/10wRP9hMkL/ZjNA/2o1P/9uNj3/czc8&#10;/3c4O/98OTr/gTo4/4Y6N/+MOzb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPP+D&#10;EwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426e&#10;iOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKR&#10;zmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/u&#10;d4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn&#10;0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4Fe&#10;Qv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR&#10;3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+EEwH/&#10;hSIG/4Y1FP+ERiT/gFU0/4RdQ/+FZVD/g21d+IB1aPJ9fnHseoZ56HeNf+V1k4XicpiJ4HCdjN9u&#10;oo7dbKaQ3Gurkttpr5TaaLWV2me7ldpmw5baZsyW02jPlsxpz5XIas+WyGrPlshqz5bIas+WyGrP&#10;lshqz5bIas+WyGrPlv+FEgH/hyIG/4c1FP+FRiT/hFQ1/4hcQ/+IZFH+h2te94NyafGAfHPrfYV7&#10;53qMguN3kofgdJeM3nKcj9xwoZLbbqaU2WyqltlqsJjYabaZ12i9mddoxprTaMyazGrMmcZrzJrC&#10;bMyawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmv+GEgH/iCEG/4g1FP+GRiX/h1M1/4tbQ/+M&#10;YlH+impe9odxavCEenTqgIN95X2KhOJ6kIredpaP3HSbktpxoJXYb6WY1m2rmtVrsJvVarec1Gm/&#10;ndRpyZ3Ma8qdxmzJncBtyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnf+HEgH/iSEG&#10;/4o1FP+IRiX/ilI1/45aQ/+PYVH+jmhe9otvau+HeHXphIF+5ICIhuB8j4zdeZSR2naaldhzn5nV&#10;cKWb1G6qntNtsZ/Sa7ig0mvCoc1sx6HGbsehwG7Hobtvx6G4cMehuHDHobhwx6G4cMehuHDHobhw&#10;x6G4cMehuHDHof+IEQH/iiEG/4s1FP+JRiX/jVE1/5JYQ/+SXlH+kGVe9o5sa++LdXboh36A44SG&#10;iN5/jY/be5OU2HiZmdV1npzTcqSf0XCqotBusqPQbbqkzmzEpcZvxKS/cMSlunHEpbVxxKWycsSk&#10;snLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpP+JEQH/iyEG/4w0FP+KRiX/kE80/5RWQ/+UW1H+&#10;k2Fe9pFoa+6OcHboi3uA4oeDid2DipHZfpGX1XqXnNN3naDQdKSjz3Gqps5vs6fNbr2ox3DCqL5x&#10;wam4csGptHPBqa90wqitdMKnrXTCp610wqetdMKnrXTCp610wqetdMKnrXTCp/+KEQH/jCEG/400&#10;FP+LRib/k040/5ZTQv+XWFD+ll5e9pRkau6SbHbnj3aB4YyAityHiJLYgo+Z032Vn9B5nKPOdaOn&#10;zHKrqstwtKvIcL+sv3O+rLd0vq2ydb6srna/rKp2v6uod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqo&#10;d8CqqHfAqv+LEQH/jSAG/440FP+NRSb/lk0z/5lQQf+aVU//mlpd95hgae+VaHXoknCA4Y97ityL&#10;hJPWhoya0oCToc57mqbMd6KqynSrrshyuK/AdLyvt3W8sLB2vLCrd7yvqHi9r6V5vq2jeb6to3m+&#10;raN5vq2jeb6to3m+raN5vq2jeb6to3m+rf+LEAH/jiAG/480FP+PRCX/mEoz/5tNQP+dUU7/nVdb&#10;+JxcaPCaY3Tol2p/4pN1ityPgJPWiomb0YSQo81+mKnJeaKux3WtscR0urO3drmzr3i5s6p5urOm&#10;erqyo3u7saB7vLCffL2un3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rv+MEAH/jyAG/5A0FP+S&#10;QyX/mkgy/51KP/+fTk3/oFNa+aBYZvGfX3LqnGV945hviNyTepLWj4Sb0IiNo8uBlqvHe6GxxXaw&#10;tbp3t7avebe2qHq4tqN8uLT/4v/iSUNDX1BST0ZJTEUABQmgfLmznn26spx+u7Gbfrywm368sJt+&#10;vLCbfrywm368sJt+vLCbfrywm368sP+NEAH/jyAG/5E0FP+UQyT/m0Yx/6BIPv+iS0v/pFBY+qRV&#10;ZPOkWnDromF75J9phd6ac5DXlX6Z0I6Io8qFk6zEfaC0vXiwua95tbmme7a4oX23tp1+uLWbf7m0&#10;mX+6s5iAurKXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sf+NEAH/kCAG/5E0FP+XQiT/&#10;nUMw/6JFPf+lSEn/qExV/KlRYfWqV2zuqV1356hjgeGkbYvWnnmWy5WDosCLjq22g5q2rn6qu6R8&#10;s7yefrW6moC3t5iBuLWWgbm0lYK6s5SCurKTgruxk4K7sZOCu7GTgruxk4K7sZOCu7GTgruxk4K7&#10;sf+OEAH/kSAG/5I0FP+ZQSP/n0Ev/6RCO/+oRUf/rElT/q5OXvWwU2jsslpy5LNhe9uvboTMpnaU&#10;wJx+orSSiK6pipS3oIWkvZmCsb6Vg7S7k4S2uJKEuLaRhLm0kIS5s5CEurKQhLqykIS6spCEurKQ&#10;hLqykIS6spCEurKQhLqykIS6sv+PDwH/kiAG/5M0FP+aPyL/oT8u/6dAOv+sQkX/sEZQ+bNLWvC3&#10;UmPou1lr371kctG2bILErHOTtqN6oaqZg66ekpC3lI2fvo6Lsb+MibO8jIm1uYyIt7aMiLi1jIe5&#10;tIyHurOMh7qyjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6sv+PDwH/kh8G/5Q0FP+cPSH/ozwt&#10;/6o9OP+vQEL/tERM9bpJVey/UVzkxlph2MVib8m8aYG7snCSrap3oKChgK2Tm4u3iZabvYOVr7+E&#10;kbO8ho61uYeNtreHjLe2iIu4tYmKubSJirqyiYq6somKurKJirqyiYq6somKurKJirqyiYq6sv+Q&#10;DwH/kx8G/5U0Ff+eOyD/pTkr/6w6Nf+zPT/7ukJH8cFITujJUVLf0VtZz8pgbcHCZ4CyuW2QpLF0&#10;n5eqfauKpIi1f6CXu3ifrL58mrO8f5W0uoGStriDkLe3hI+4tYSNubOFjbqyhY26soWNurKFjbqy&#10;hY26soWNurKFjbqyhY26sv+RDgH/lB8G/5YzFf+gOB//qDYp/7A4Mv+4Ojv2wD9B7MpHRePWVEXW&#10;2VdYx9Bea7jIZH6qwWuOnLpynI60eqiAroWydquUuG+rqbpypbW6d521uXqZtrd9lre2fpO5tH+R&#10;urKAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sf+SDgH/lR8G/5czFf+iNR7/qzMn/7Q0&#10;L/m+NjXtyT044tZIONngTUXN31ZWv9hcabDQYnuhyWiLk8NvmYW+d6R4uoOtbriTs2i4qLZpsri2&#10;b6e3tnOhuLV2nLm0eJm6s3qWu7F7lbywe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8sP+TDgH/&#10;lh8F/5kzFP+lMBz/rzAj/bovKfDGMi3j1Dss1uBAOsvlSEzA4U5cs91WbKXYXXqY0mWIis5tlH3J&#10;dp9zxIOnbMCRrGe+oa9lvravZrS7sWuru7FupbuxcaC8sHOdva90mr2udJq9rnSava50mr2udJq9&#10;rnSava50mr2udJq9rv+UDgH/mB4F/50xEv+pLRn/tCoe9cIpIuTRLSHV4DMsyeg8P77oQ1Gx5Ulh&#10;pOJPcJffVn2K2mCIgNNrknjNd5pwyIKhasWOpWbDm6hlw6ynYcK9qmO4v6tmsL+saaq/rGylv6tt&#10;osCqbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqv+VDQD/mh4F/6IsEP+tKBX7uyMY6M0gF9Xf&#10;JR3I6DAxvO85RLDsQFWj6kZkl+hNcYvjVX2B3GGGedVsjnLRd5VszYGaZ8qLnmTIlqBhyKOhYMiz&#10;oV3Hw6NfvsSlYbbDpWSww6VlrMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpf+XDQD/nB4F&#10;/6YmDf+0IA/vxhcP1t0WDsjpIyK78y42r/Q2SKLyPliX8UZli+tPcIHlWHp632SCc9ptiG3Wdo1o&#10;03+SZNCIlWDPkphezp2ZXM2pmlvOuZlZzciaWsXKnFy9yZ1euMmeXrjJnl64yZ5euMmeXrjJnl64&#10;yZ5euMmeXrjJnv+aDAD/nx0F/6wfCPi+EwjY1gsEyOgVE7r0Iieu+i05ovo2Spb6P1iL9Uhjgu5S&#10;bXroXHVy5GR7beBtgGjddYVk2n6IYNiGi13Wj41a1ZiPWNSikFfUrpFW1LyQVtTNkFbN0ZJXyNGT&#10;V8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk/+cCwD/ox0E/7USA9TJCgLI2gsGufQWF6z/Iyqh&#10;/y47lf84SYv/QlWC+ExfevJWZ3PuXm1r6mRyZudsd2LkdHpf4nx9XOGDf1rfi4JX3pODVd2chVTc&#10;pYZS3K+GUty7hlHczIVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahf+gCgD/rRMB1MAI&#10;AMbOCAC54wsIq/8XGZ//JCqU/zA5iv86RYH/Rk96/VFYcvhYXmv1XmNl8mVoYO9sa13tcm5a63lw&#10;V+qAclXph3RT5492UeaWd1DmnnhO5ad5TeWvek3ku3pM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM&#10;5MV6TOTFev+kBwDYuAQAxMQGALfTBwGq8w0Lnv8aGpP/JyiJ/zM1gP8/P3n/Skdw/1FOaf9XU2L9&#10;XVde+2RbWvlqXlf3cGBU9nZiUvR8ZFDzg2VO8opnTPGRaEvwmGlK8J9qSe+na0jvsGxH7rdsR+63&#10;bEfut2xH7rdsR+63bEfut2xH7rdsR+63bN2vAADFvAQAtcoEAKjbBQKc/xALkf8dF4f/KiN+/zYt&#10;dv9BNm3/SDxm/09CYP9VRlv/W0pX/2FMU/9nT1H/bVFO/3JSTP94VEr/flVI/oRWR/2LWEX8kllE&#10;+5haQ/ufW0L6p1xB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXMi2AQC1wQMAp9EBAJnr&#10;BQKP/xIJhf8gEnz/LBtz/zUjav89KmL/RDBc/0s0V/9SOFP/WDtP/149TP9jP0r/aEBH/21CRf9y&#10;Q0T/d0RC/31FQP+DRj//ikg9/5BJPP+XSTv/nko7/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NL&#10;O/+jS7a6AgCmygAAmNwAAIz/CAGD/xQFeP8eDG7/JhJl/y8ZXf83Hlf/PyJS/0YmTf9MKEr/UitG&#10;/1gtRP9dLkL/YS9A/2YxPv9rMjz/cDM6/3U0Of96NTf/gDY2/4Y3Nf+MODP/lDgz/5g5M/+YOTP/&#10;mDkz/5g5M/+YOTP/mDkz/5g5M/+YOafDAACX1AAAiOQAAID/CgFy/w4CZ/8TBV//HQlX/yYNUf8v&#10;EUz/NxVH/z4XQ/9FGUD/Sxs9/1AdO/9VHjn/WR83/14hNf9iIjT/ZyMy/2wkMf9yJS//dyYu/30n&#10;Lf+EKCv/iykr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKf92FQL/cyAE/3IxDP9xQxn/&#10;cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5e&#10;tXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDj&#10;ef92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu&#10;8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON51WDjedVg43nV&#10;YON51WDjedVg43nVYON51WDjef92FQL/cx8E/3QxDf9yQhn/dE8n/3hYM/95YD//d2lK/3NxVP9x&#10;fFz7boZj92uOafRplG3yZ5tx8GWgdO9kpXbtYqp47GGweetgtXvrX7x86l7EfepdzX3nXdl94V/e&#10;fdpg4HzRYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhff93FQL/dB8E/3UxDf9zQhr/d00n&#10;/3tWNP98X0D/emdL/3dvVf5zel76cYNl9m6Ma/Nrk3DwaZlz7mefd+xlpXnrZKp76mKvfelhtX7o&#10;YL1/6F/FgOhe0IHiX9qA22HegNJi34DLY9+BymTfgcpk34HKZN+BymTfgcpk34HKZN+BymTfgf94&#10;FAL/dR8E/3YxDf90Qhr/ekwn/39VNP+AXUD/fmVM/3puVv52d1/5dIFm9XCKbfFtkXLua5h27Gme&#10;eetnpHzpZal+6GOvgOditoLmYb2D5mDHhOVf04TdYdqE02Pdg8xk3ITGZdyExWXchMVl3ITFZdyE&#10;xWXchMVl3ITFZdyExWXchP95FAH/dh4D/3cwDf92Qhr/fksn/4JTNP+DXED/gmRM/39sVv16dGD4&#10;d39o83OIb/Bwj3TtbZZ56mudfOhoo3/nZqmC5WWvhORjtoXkYr+H42HJh+Bh1YfVZNqHzWXaiMdm&#10;2YjBZ9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiP96FAH/eB4D/3kwDf94QRr/gUkn/4ZS&#10;M/+IWkD/h2JM/4NpV/x+cWH3e3tp8neFce5zjXfrcJR86G2bgOZqooPkaKiG42aviOJkt4rhY8GL&#10;4WLOi9hk1ovNZtaLxmfWjMBo1oy7adaMumnWjLpp1oy6adaMumnWjLpp1oy6adaMumnWjP97EwH/&#10;eR0D/3owDf98Pxr/hUgm/4pQM/+MWED/i19M/4hnV/yEbmH2f3hq8XuCcu13innpc5J+5m+Zg+Rs&#10;oYfiaqiK4GevjN9luI7eZMSP22TSj85n04/GaNOQv2rTkLpr05C1bNOQtGzTj7Rs04+0bNOPtGzT&#10;j7Rs04+0bNOPtGzTj/98EwH/eh0D/3swDf9/Phr/iUYm/49OMv+RVj//kF1L/45kVvyJa2H2hHNr&#10;8H9+c+x7h3rodpCB5HKXhuFun4rfa6eO3WiwkNxmu5LbZcqT0GjRk8Zq0JS+a9CUuGzQlLNt0JSv&#10;btGTrm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk/99EgH/exwD/3wvDf+DPBn/jUUl/5NNMf+V&#10;Uz7/lFlK/5JgVf2PaGD2inBq8IR5dOt/g3zmeoyD4nWViN9xno3dbaeR22mxlNlnv5bUZ86Xx2vN&#10;mL1szZi2bs2YsG/NmKxwzpepcc6WqHHPlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlv9+EgH/fBwD&#10;/34vDf+GOxn/kUMk/5ZLMP+YUDz/mFVI/5ZcVP2TY1/3j2tp8Ip0c+uEf3zmfomE4XiSi91znJDa&#10;bqaV2GqzmdZoxZvJa8ubvW7KnLRvypyuccqcqnLLm6Zzy5qjc8yZonTNmKJ0zZiidM2YonTNmKJ0&#10;zZiidM2YonTNmP9/EgH/fRsD/38vDf+JOhj/lEIj/5lHL/+bTDv/nFJG/5tYUv+ZX134lWZo8ZBu&#10;cuuKeXvlg4SE4HyPjNx2mpPYb6aZ0mu1nc5qyJ++bsifs3HHoKxyx6CndMifo3XJnqB2yp2edsub&#10;nXbLmp12y5qddsuanXbLmp12y5qddsuanXbLmv+AEQH/fhsD/4AvDf+MOBj/l0Ai/5xELf+fSTn/&#10;oE5E/6BVT/yeW1r1nGJl7pdqb+iRdHnhin+D2YOKjM97lZXIdaCcw3Cuob5vv6OzcsWjqnTFo6R2&#10;xaOgd8ahnXjHoJt4yJ6ZecqdmHnKnJh5ypyYecqcmHnKnJh5ypyYecqcmHnKnP+AEQH/fxsD/4Ev&#10;Df+PNxf/mj8h/59CLP+iRjf/pExC/6RSTPekWFfvo19h56Bma+CacXXVk3yBy4qFjcOCj5a7e5qe&#10;tXanpLB0uKeodsKnoXjDpp15xKWaesWjmHvGopZ7x6CUe8melHzJnZR8yZ2UfMmdlHzJnZR8yZ2U&#10;fMmdlHzJnf+BEQH/gBsD/4IuDv+RNhb/nDwg/6FAKv+lRDT/qEo/+qlQSfKqVlLqql1c4qlmZtei&#10;b3LLmXiBwZCBjbiIipevgZWgqHyipqN6sqmeesGpmXzBqJZ9w6aUfsSkkn7Fo5F+x6GQfsifkH7J&#10;npB+yZ6QfsmekH7JnpB+yZ6QfsmekH7Jnv+CEQH/gRsD/4QuDf+UNRb/njoe/6Q+KP+oQjL/rEc7&#10;9q9NRO2xVE3ls1tV3LBlYc6obHHDn3SAuJZ8ja6PhpiliJGhnYOdp5eArauTgL+rkYHBqY+BwqeO&#10;gcOljYHFo42BxqKMgcifjIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn/+CEQH/gRoD/4YtDf+W&#10;NBX/oDkd/6Y8Jv+rQC/7sEU48rRLP+m5U0bhvVxN07ZiYMataXC7pXF/sJ15jKWVgpebj42hk4qZ&#10;p4yHqauIh7+siIfAqoiGwqiIhcOmiIXFpIiExqKIhMigiITIn4iEyJ+IhMifiITIn4iEyJ+IhMif&#10;iITIn/+DEAH/ghoD/4grDP+ZMhT/ojcb/6k5JP+vPSz3tUIz7btJOeXCUj7awlhMzLpgX7+yZ2+z&#10;q25+qKN2i52cfpeSl4mgiZKWp4KPpat+j7qsgI3AqoGLwqiCisOmg4nFpIOIxqKEh8ighIfIn4SH&#10;yJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn/+EEAH/gxoD/4sqDP+cMRL/pTQa/6w2If6zOijzu0At6cNI&#10;MeHLUTfSx1ZLxcBeXbi4ZW6ssWx9oKpzipSke5WKn4aegJuSpXmYoqp0mLerd5XBqXqRwqd8j8Ol&#10;fY3Fo36MxqF/isiff4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn/+FEAH/hBoD/44oC/+fMRH/&#10;pzIX/7AzHfm5NiLuwj0m5s1HJtvTTDXLzFRJvsVcW7G+Y2ykuGp6mLJxh4yseZOBqIKcd6SPo3Ci&#10;n6dsorSobp/Cp3KZw6Z1lcSkd5LGoniQx6F6jsifeo7JnnqOyZ56jsmeeo7JnnqOyZ56jsmeeo7J&#10;nv+GEAH/hRkD/5EmCv+hLw//qy4V/7UvGfS/Mhzpyzoc39lEHdHaSjPE0lJHt8taWanGYWmcwGd4&#10;kLpuhIS2do95soCYb6+Nn2itnaNkrbKkZarFpGqixaNtncaicJnHoXKWyJ90k8mddZPKnXWTyp11&#10;k8qddZPKnXWTyp11k8qddZPKnf+HDwH/hxkD/5UkCf+kKw3/rykR+rspE+zILBPe2DcQ0+FBHsnf&#10;STC82lFEr9NYVqHNX2aUyGV0iMRsgHzAdIpxvX+TabuMmWK5nJ1eurGeXbjJnmKuyJ9mpsifaaHJ&#10;nmudyp1umsubbpnLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm/+IDwH/iRkD/5ojB/+oJwr/tSIM&#10;8cQgDODVJAnR4TAUx+Y9JL3jRjSy4E5EptxWUpnXXWGM0mNvgM9renTMc4Rryn6LYsiMkVzInJVZ&#10;yLGWV8jOllu7zZhessyZYavMmWSmzZlnos2YZ6DNl2egzZdnoM2XZ6DNl2egzZdnoM2XZ6DNl/+K&#10;DgH/ixgD/58hBf+uIAb4vRgG49ETBNDhHgnF6i4Zuuk6KbDnQzmk5EpImOJQVozgV2KA3V9sdtto&#10;dWzacn1j2H6DXNiMiFfYnYtU17CNVNjNjFXL049XwNKRWrjRk1yy0ZNfrNGTYKrRk2Cq0ZNgqtGT&#10;YKrRk2Cq0ZNgqtGTYKrRk/+MDgH/jxYC/6UeA/+1FQPaygsC0OEOAsTrHg247ywdre43LqLsQD2X&#10;60hKjOlPVoHoVmB2515pbOdlcGTmcHde43x8WeCJgFbel4NT3aaEUdy4hVHd1IRT0NqHVMbYiVa/&#10;14pYuNaLWbbWi1m21otZttaLWbbWi1m21otZttaLWbbWi/+ODQD/lxIB/60VAdm/CQDMzgkAw+sO&#10;BLb1HhGr9SwhofQ3MJbzQD6L80hKgfNQVHfzV11t811kZfBmal/tcG5a6npyVueFdlPlkXlR5J57&#10;T+OsfE3jvXxN49l8UNjgfFHO4H9Sxt6BU8TegVPE3oFTxN6BU8TegVPE3oFTxN6BU8Tegf+SDAD/&#10;oA0A27cGAMrDBwDA0gkAtfQQBqn7HxSf/CwjlPw3MYr8QT2B/UlHeP1RUG79V1dl+l5cYPZmYVv0&#10;b2VW8XhoU++Ca1DujG1O7JdvTOujcUrqsHJJ6sFySOrYckvj5HJO2OZzTtXndE7V53RO1ed0TtXn&#10;dE7V53RO1ed0TtXndP+WCgDerAIAy7oFAL3HBgCy2AgBp/8SCJz/IRaS/y4jif85L4D/Qjl3/0pC&#10;bf9QSWX/Vk5f/15TWv5lVlX8bVpS+nVcT/h+X0z3h2FK9ZFiSPScZEbzpmVF8rNmRPLBZ0Py1GdF&#10;7udnRuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ+6iAADNtAIAvL4EAK/NBACk3gcBmv8VCZD/&#10;JBWH/zAgfv87KnT/QjJr/0g5Y/9OP13/VUNY/11HU/9kSlD/a01N/3JPSv95UUf/glNF/4tUQ/6U&#10;VkH9nldA/ahYP/yzWT78v1o++9FaPfvbWj3721o9+9taPfvbWj3721o9+9taPfvbWtKtAAC9uAIA&#10;rsUCAKHVAgCW9wsCjf8YCIT/JhF8/zEacf84Imj/Pilg/0UvWv9MM1T/UzdQ/1o6TP9gPEn/Zj5G&#10;/21ARP90QkH/e0M//4NFPf+MRjv/lUc6/55JOf+nSjj/sUo3/75LN//CSzf/wks3/8JLN//CSzf/&#10;wks3/8JLN//CS7+zAACuvgAAoM0AAJLeAACJ/w0Bgf8aBXf/Iwxt/yoTZP8xGVz/OB5V/0AiUP9I&#10;Jkz/TylI/1UrRP9bLUL/YS8//2cxPf9tMjv/czM5/3o1N/+CNjX/izcz/5Q4Mv+cOTH/pDow/687&#10;MP+yOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yO7C4AACgxwAAkdgAAITvAAB8/w0Bb/8RA2b/GQZe&#10;/yEKVv8pD1D/MhNL/zoWRv9BGUL/SBs//04dPP9THjn/WSA3/14hNf9kIjP/aSMx/3AkL/93JS3/&#10;fiYs/4cnKv+PKCn/lyko/6AqKP+jKij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKqHCAACR0QAAguEA&#10;AHj/AABs/wgBYP8NAlf/EQNP/xgFSP8gBkP/KQg//zEKO/84DDj/Pg41/0QPMv9JEDD/ThEu/1MS&#10;LP9YEyr/XRQp/2MVJ/9pFiX/bxck/3cXIv9+GCH/hRkf/48aH/+RGh//kRof/5EaH/+RGh//kRof&#10;/5EaH/+RGv9oGQL/ZCME/18vBv9eQBD/Y0sa/2dUJf9oXS//Zmc5/2RyQf9ifUj/YIdO/12QUv9b&#10;mFb/Wp5Z/1ikW/9Xql3+VrBf/VW1YPxUvGH8VMRi+1PNY/lS3GP2UuZj8VPqY+xU7WPmVu9i4Ffw&#10;Y+BX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY/9pGAL/ZSME/2AuBv9fQBD/Zkka/2pTJf9rXDD/aWU6&#10;/2dwQv9ke0n/YoVP/1+OVP9dllj/W51b/1qjXf1YqV/8V69h+1a1YvpVvGT6VcRl+VTOZfdT3Wbz&#10;U+Zm7lXqZudW7WXhWO5l21nvZttZ72bbWe9m21nvZttZ72bbWe9m21nvZv9qGAL/ZiIE/2EuB/9g&#10;PxD/aUgb/21RJv9uWzD/bGQ6/2luQ/9neUv/ZINR/2GMVv9flVr/XZxd/VuiYPtaqWL6Wa9k+Vi1&#10;ZflXvGf4VsVo91XPaPVU4GnwVeZp6VfqaOJZ7GjbWu1p01vuadNb7mnTW+5p01vuadNb7mnTW+5p&#10;01vuaf9qGAL/ZyIE/2IuB/9jPhD/bEYb/3FQJv9yWTH/cGI7/2xrRP9pdkz/Z4FS/2SLWP9hk1z9&#10;X5tg+12hYvpbqGX5Wq5n+Fm1aPdYvGn2V8Zq9VbRa/JV4WzsV+ds5Fnpa9xb62vUXOxszV3tbM1d&#10;7WzNXe1szV3tbM1d7WzNXe1szV3tbP9rFwL/aCED/2MtB/9nPBD/cEUb/3ROJv92VzH/dGA7/3Bp&#10;Rf9tc03/an5U/2aIWv5jkV77YZli+V+gZfhdp2j2XK1q9Vq0bPRZvW30WMdu8lfUb+5X4m/mWeZv&#10;3VzpbtNd6m/NXutwx1/rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcP9sFwL/aSED/2UtB/9rOhD/&#10;dEMb/3lMJv96VTH/eV08/3VmRf9wcE7/bXtW/2qFXPxmj2H6ZJdl92GfaPZfpmv0Xa1t81y0b/Ja&#10;vXHxWcly71jac+ha43PeXeZy017oc8tf6HTGYOh0wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0wWHo&#10;dP9tFgL/aiAD/2YtB/9vOBD/eEEa/31KJf9/UjH/fls8/3tjRv92bE//cXdX/m2CXvtqjGP4ZpVo&#10;9WSdbPNhpG/yX6xx8F20c+9cv3XuW8t26lvdd+Bd43bTYOV3ymHleMRi5Xi+Y+V4umTleLpk5Xi6&#10;ZOV4umTleLpk5Xi6ZOV4umTleP9uFgL/ayAD/2gsB/9zNhD/fT8a/4JHJf+EUDD/hFg7/4FgRf98&#10;aU//dnJX/nF9X/ltiGX2apJq82abb/Fjo3LvYat17V+1eOxdwXnsXNB6413fe9Rh4nvKYuJ8wmTh&#10;fbxl4X23ZuJ8s2fifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifP9wFQH/bB8D/2ksB/93NA//gTwZ&#10;/4dFJP+KTS//iVU6/4ddRf+CZU//fG5Y/XZ4YPhyhGf1bY5t8WmYcu9moXbsY6t562C2fOlexH7n&#10;Xth/2GHffspj34DBZd6BuWfegbRo3oGwad+ArGnff6xp33+sad9/rGnff6xp33+sad9/rGnff/9x&#10;FQH/bR8D/2srB/97Mg//hjoY/4xDIv+PSy3/j1M4/41aQ/+JYk3/g2lX/XxyYPh2f2f0cYpu8GyV&#10;dO1on3nqZKp96GG3gOZfyILdYduDzGTchMBm3IW4aNuFsWrbha1r3ISpbN2DpmzdgqZs3YKmbN2C&#10;pmzdgqZs3YKmbN2Cpmzdgv9yFAH/bx4D/28pB/9/MA7/ijgX/5FBIf+USiz/lVE2/5NYQf+QYEv7&#10;i2dV9YRvX/B9emfrd4Vv53KQduNtm3zeaKaB2mWzhNVjxIbPZNqHwWfZiLdp2Imva9iJqm3ZiKZu&#10;2oejbtqGoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhf9yFAH/cB4D/3IoB/+CLg3/jjYW/5VA&#10;H/+ZSCn/mU80/5hVPvqWXEn0kmRT7YxrXeeFdmbhf4Fv23iMd9Nyln7NbaGEyWqticVou4vBaNCM&#10;tmvVja5t1Y2nb9aMo3DWi59x2IqdcdmJm3Lah5ty2oebctqHm3Lah5ty2oebctqHm3Lah/9zFAH/&#10;cB0D/3UmBv+GLA3/kTYV/5lAHf+cRif/nUwx/J1SO/ScWUXtmWBP5pRoWd+Oc2PVhn1uzX+HeMZ4&#10;kYDAc5uHu2+njLZttI+zbMiRrG7SkaVw05CgctSPnHPVjZl01oyXdNiKlnXZiZZ12YmWddmJlnXZ&#10;iZZ12YmWddmJlnXZif90EwH/cR0D/3gkBv+JKwz/lTUT/5w+G/+gQyT/okku96NQN++iVkHnoV1K&#10;351nVNSVb2LLjXhuw4WCebt/jIK1eZaJr3Whjqpyr5KmccGUoXPQlJx00ZKYdtKRlnfTj5R31Y2S&#10;d9aMkXjYipF42IqReNiKkXjYipF42IqReNiKkXjYiv91EwH/chwD/3sjBv+MKQv/mDQS/588Gf+j&#10;QSL7pkYq8qhNM+qpVDziqVtE16NjU8yabGLCk3Vuuot+ebKFh4Oqf5GKpHuckJ54qpSadruWl3fP&#10;lpR50JSRetGSj3rTkI561I+NetWNjHrXi4x614uMeteLjHrXi4x614uMeteLjHrXi/91EwH/cxwD&#10;/30hBf+OKQr/mzQQ/6I5F/+mPh/3qkQm7q5KLuWxUjXcr1lBz6hhUsWgaWG7mHJusZF6eamLg4Oh&#10;hY2LmoGYkZR+pZaQfLaYjX3Nl4x+z5WKftCTin7SkYl+04+JfdWNiH3Wi4h91ouIfdaLiH3Wi4h9&#10;1ouIfdaLiH3Wi/92EgH/dBwD/4AgBf+RKAn/njMP/6Q3Ff6qOxvzr0Ei6rRIKOK5UC7UtFZAya1f&#10;Ub6lZ2C0nm9tqpd3eKGRgIKZjIqLkYeVkYuEopaGg7KZg4TLmISDzpaEg9CUhILSkoSB05CEgdSO&#10;hIDWjISA1oyEgNaMhIDWjISA1oyEgNaMhIDWjP93EgH/dBsD/4IeBP+UJwj/oDIN/6c0E/quOBjv&#10;tT0c5rxGIdy/TCzOuVQ/w7FdULeqZV+tpGxso510d5mYfIGRk4aKiY+SkYKMn5Z9iq+YeovHmHyJ&#10;zpZ9iNCUfobSkn+F05B/hNSOgIPWjICD1oyAg9aMgIPWjICD1oyAg9aMgIPWjP94EgH/dRsD/4Uc&#10;BP+XJgf/oy8L/6swEPWzNBTruzoX4sREGNXESCvIvVM9vLZbTrGwY12mqmpqnKRxdpKfeoCJmoOJ&#10;gZaOkHmTnJV0kqyXcZLDmHORz5Z2jtCUeIvSkXmK05B6iNWOe4fWjHuH1ox7h9aMe4fWjHuH1ox7&#10;h9aMe4fWjP94EgH/dhsD/4gbA/+aJQb/pisJ/q8sDPG5Lw7mwzYP3c08Fs7IRynCwlE7trxZTKq2&#10;YVufsGholatvdIumd36BooCGeZ+LjXGcmZJsm6mVaZu/lmuZ0JRulNGScZHSkXOP1I91jdWNdovW&#10;i3aL1ot2i9aLdovWi3aL1ot2i9aLdovWi/95EQH/eBoC/4wZA/+eIwT/qiYG+LQlCOvAKAjhzTAH&#10;1NI3FMjNRSe7yE85r8JXSqO9X1iYuGZljbNtcYOvdXt6q36DcaiJimqmlo9lpaeSYqa9kmOj0pFn&#10;ndOQapjUj22V1Y1uktaMcJDYinCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYiv97EQH/fBcC/5AXAv+i&#10;IQP/riAE8rsdBOXKHgPa2yQDzNk1EsDTQyS0zk02qMlVR5zEXVWRwGRihrxrbXu4c3ZytXx+arOH&#10;hWOxlYpesKWMW7G8jVuv1Y1fp9WNY6HWjGac14tomdiKapbZiGqW2YhqltmIapbZiGqW2YhqltmI&#10;apbZiP98EAH/gRQC/5UVAf+nHQL8tRYC68YQAdrbDwDN4CUEw982D7jbQSGs1UszoNFTQ5TNWlGJ&#10;yWJdfsZpZ3TDcXBrwXt4ZL+Gfl2+lIJYvaWFVr67hlW924ZYs9qHXKvah1+m2odhoduGY53bhWOd&#10;24VjnduFY53bhWOd24VjnduFY53bhf9+EAH/hxEB/5oRAP+tFADavgoA0c0KAMvkEAHB5CUHt+M1&#10;E63hQCGj3kkvl9tSPovXWUuA1GBXdtFoYW3PcGllzXpwXsyGdVjMlXlUzKZ7Uc28fFDM4nxTweB/&#10;VbffgFix3oFaq96BXKbfgVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgf+ADwH/jg4B/6INANu1CADO&#10;wQgAxtAJAL7pEgK06SUKqugzF6DmPiWW5Ucyi+NOP4DhVUl24F1Tbd5mW2Xdb2Fe3XpnWNyGa1Pc&#10;lW9Q3aZxTd67ck3f4XFO0ed0UMbmd1K+5HhTuOR5VbLjelWy43pVsuN6VbLjelWy43pVsuN6VbLj&#10;ev+DDgH/lgsA3asEAM24BgDCxAYAutQJALHvFAOn7iUNnu4zGpTtPSeK7EYzgOtOPnbrVUds6ltO&#10;ZOpjVV3qbVpY6ndeU+qDYk7qkWVK66FnR+yzaUbt0GlI5uhpS9nrakzP7G1Ox+tvT8DqcE/A6nBP&#10;wOpwT8DqcE/A6nBPwOpwT8DqcP+JCwDpoAEA0LEEAMG8BQC3yQYArtoJAKT1FwWb9ScQkvU0HIj2&#10;Pid/9kcydvZOO2z2VEJk9lpIXfZiTVf2a1FS9nVVTfeAWEj4jVpF+JtcQvirXkH3vl9A999gQ+7s&#10;YEfj8V9I2/FhSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY/6VAADUqQAAwrUDALXBAwCqzwUA&#10;oOcLAZj9GgaP/ikQhv81G37/QCV0/0Yta/9MNWP/Ujpc/1k/Vv9gQ1D/aEdM/3FKR/97TEP/h05A&#10;/5RQPv+hUj3/sFQ7/8NVO/7hVTz58FVA8PRVQ+f3VEPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3VNuh&#10;AADFsAAAtboCAKjHAgCd1gQAk/wOAYv/HQaD/ysPev81F3H/PB9o/0ImYP9JLFn/TzFT/1Y1Tv9d&#10;OEn/ZTtF/209Qf92Pz7/gEE7/4tDOf+YRTj/pEY2/7JHNf/ESDX/3Uk0//BJN/74STf++Ek3/vhJ&#10;N/74STf++Ek3/vhJN/74ScmrAAC2tAAAqMEAAJvPAACO3wEAh/8RAX7/HQR1/ycLbP8vEmT/Nxhc&#10;/z4dVv9FIlD/SyVL/1IoRv9YK0H/Xy0+/2cvO/9vMTj/eDM2/4I0M/+NNjH/mTcw/6U4L/+yOi7/&#10;wDsu/9M7Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPLiwAACovAAAmskAAIzZAACB9QMAef8Q&#10;AW7/FgNl/x8GXv8nC1f/MA9R/zcTS/8+F0b/RRlB/0wbPf9SHTn/WB82/18hNP9mIjH/biQv/3cl&#10;Lf+AJiv/jCgp/5cpKP+iKif/rSsm/7ksJv/JLSb/yS0m/8ktJv/JLSb/yS0m/8ktJv/JLaq3AACa&#10;xQAAi9MAAH3iAAB1/wUAaf8MAV//EQJX/xcDUP8fBUn/JgdE/y4JP/82Czv/PQ03/0MPM/9JETD/&#10;TxIu/1UTLP9bFCr/YhUn/2kWJf9yFyP/exgh/4YZH/+RGh7/nBse/6UcHf+wHR3/sB0d/7AdHf+w&#10;HR3/sB0d/7AdHf+wHZzAAACMzgAAfN4AAHD1AABl/wAAWv8GAVH/DQFJ/xECQ/8XAz3/HwQ4/yYF&#10;NP8tBjD/Mwct/zkHKv8+CCf/Qwgl/0kJI/9OCSH/VAkf/1oKHf9hChv/aQsZ/3IMF/98DRb/hg0U&#10;/48OFP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aD/9cHAL/VyYD/1EyBv9OPAj/V0UQ/1tOGf9c&#10;WCL/W2Mr/1lvMv9Xejj/VIU9/1KQQf9QmUX/T6BH/06nSf9Nrkv/TLRM/0u7Tf9Kw07/Sc1P/0nd&#10;UP9I6VD/SPJQ+0n2UPZL+VDwTftP6k/7UOdP/FDnT/xQ50/8UOdP/FDnT/xQ50/8UP9cHAL/WCYD&#10;/1IyBv9ROgj/WkMQ/19NGf9fVyP/XmEr/1xtM/9ZeTr/V4Q//1SOQ/9Sl0f/UJ9J/0+mS/9OrU3/&#10;TbRP/0y7UP9Lw1H/S85S/0rfUv9J6lP9SvJT+Ev2U/FN+FLrT/pS5VD6U+JR+lPiUfpT4lH6U+JR&#10;+lPiUfpT4lH6U/9dGwL/WSYD/1MxBv9UOQj/XUIQ/2JLGv9iVSP/YF8s/19rNP9cdzv/WYJA/1aM&#10;Rf9UlUj/Up5L/1GlTv9QrE//T7NR/067Uv9NxFP/TM9U/0vgVf9L61X6TPJV9E32VexQ+FTmUfhV&#10;31L5VtxT+VbcU/lW3FP5VtxT+VbcU/lW3FP5Vv9eGwL/WiUD/1QxBv9YNwj/YUAR/2VJGv9mUyP/&#10;ZF0t/2JoNf9fdDz/XH9C/1mKR/9Wk0v/VJxO/1OkUP9Rq1L/ULNU/0+6Vf9OxFb/TdBX/03iWPxM&#10;7Vj2TvJY7lD1WOZT9ljfVPdZ11X4WdNV+FnTVfhZ01X4WdNV+FnTVfhZ01X4Wf9fGgL/WyUD/1Uw&#10;Bv9cNAj/ZT0R/2pHGv9rUST/aVot/2ZkNv9jcD3/X3xD/1yHSf9ZkU3/V5pQ/1WiU/9TqlX/UrJX&#10;/1G6Wf9QxVr/T9Jb/E7kW/hP7VzwUfJb51T0W95V9VzVVvZdzlj3XctY913LWPddy1j3XctY913L&#10;WPddy1j3Xf9gGgL/XCQD/1YvBf9gMgj/ajsQ/29EGv9wTiP/b1ct/2thNv9nbD7/Y3hF/2CDS/9c&#10;jk//WphT/1egVv9WqVn/VLFb/1O6XP5Rxl78UNZf+VDnX/JS7l/nVfFf3VfyYNJY82HLWfVixVv1&#10;YsNb9WLDW/Viw1v1YsNb9WLDW/Viw1v1Yv9hGQL/XSMD/1otBf9lLwj/bzgQ/3RBGf92SyP/dVQt&#10;/3FdNv9sZz//aHNG/2R/TP9gilL/XZVW/1qeWf9Yp1z+VrBf/VS6YPxTx2L5Utxj81PoY+lV7mPe&#10;WPBk0FrxZchc8mbCXfJmvV7yZrte8ma7XvJmu17yZrte8ma7XvJmu17yZv9iGQL/XiMD/14qBf9p&#10;LQj/dDUP/3o+GP98SCL/e1Es/3haNv9zYz//bW1H/2l6Tv9khlT/YJFY/12cXP1apWD7WLBi+la7&#10;ZfhVymb1VOBn7FbqZ99a7WfQXO9pxl3var9f72q5YO9qtWHvarNh72qzYe9qs2HvarNh72qzYe9q&#10;s2Hvav9jGAL/YCID/2InBf9uKgf/eTIO/388F/+CRiH/gk8r/39YNf97YD7/dWlH/290TvtqgVX4&#10;Zoxb9WKXX/NfoWPwXKtm7lq2aexZxGrpWNpr4Vrqa9Bd7G3FX+xuvGHrb7Zi7G+xY+xurWTsbqtk&#10;7W2rZO1tq2Ttbatk7W2rZO1tq2Ttbf9kGAL/YSID/2YlBP9yJwf/fjAN/4U7Fv+IRR//iE0p/4ZV&#10;M/+CXj37fWZG9nZwTvJyfFXubYdc6miSYuZknGbjYaZq4F+ybd1dv2/aXdNw0l7qcMRg6XK6Yuhz&#10;s2Toc61l6XOpZulypmfqcaRn6nCkZ+pwpGfqcKRn6nCkZ+pwpGfqcP9lFwL/YiED/2kjBP93JQb/&#10;gi8M/4o5FP+OQx3/j0wm/41TMPmKWzrzhWNE7X9sTeh5d1XjdIJd3m6NY9lpl2nTZqFuz2Osccth&#10;uXTIYcp1xWHldrlk5newZuV3qmjmd6Vp5naiaud1n2roc55r6XOea+lznmvpc55r6XOea+lznmvp&#10;c/9mFwH/YyED/20gBP97IwX/hy4L/484Ev+TQRr/lUoj+pRRLfORWTfsjWBB5YdpSt+BdFPWen5d&#10;z3SIZcpvkWzFa5txwWimdb1msni6ZcJ6t2Xde65o43unauN7omvkep5s5XibbeV3mW3ndphu53WY&#10;bud1mG7ndZhu53WYbud1mG7ndf9nFgH/ZCAD/3AeA/9+IgX/iywJ/5M3EP+YQBj9mkgg9JpOKeyY&#10;VTPllV083Y9mR9OIb1PLgXlexXuDZr91jG65cZZ0tW6heLBrrHytart+qmrSf6Rs4H6ebeF9mm/i&#10;fJdw43qVcOR5k3Dld5Nx5neTceZ3k3Hmd5Nx5neTceZ3k3Hmd/9oFgH/ZCAD/3McA/+BIAT/jisI&#10;/5c1Dv+dPhX4n0Qc76BLJeefUi3fnVo305VjRsqObFPDh3Veu4F+Z7V7iG+vd5F1qnOceqVwqH6h&#10;b7aBnm/Kgptw3oGWcd+Ak3LhfpFz4nyQc+N6jnPkeY5z5XiOc+V4jnPleI5z5XiOc+V4jnPleP9p&#10;FgH/Zh4D/3YaA/+EHwP/kioH/5s0DP6gOxLzo0EY6qZIIOKnTyfYolY2zJpgRcOTaVK7jXJes4Z6&#10;Z6yBhG+mfY12oHmYfJt2o4CXdLGDlHTFhJF13YOPdt6BjXbgf4t34X2Kd+J7iXbkeol25HmJduR5&#10;iXbkeYl25HmJduR5iXbkef9pFQH/aR0D/3gZAv+HHgP/lSgG/54yCvqkNw/vqD0U5qxEGt2tSyTQ&#10;plQ1xp9eRLyZZlK0km9drIx3Z6SHgG+egop3mH6UfZJ7oIGNeq2EinnAhYh63ISHet2ChnrfgIZ6&#10;4H6FeuJ8hXnjeoV55HmFeeR5hXnkeYV55HmFeeR5hXnkef9qFQH/axsC/3sXAv+KHAL/mCYF/6Iw&#10;CPWoMwzrrjkQ4rNBFNaxRyPKq1I0wKRcQ7aeZFGtmGxcpZJ0Zp2NfW+WiIZ2j4WRfYqCnIKFgKqF&#10;gX+8hoCA24WAgN2DgH/egYB+4H+AfeF9gH3je4B85HqAfOR6gHzkeoB85HqAfOR6gHzkev9rFQH/&#10;bRkC/34VAv+NGwL/myQD/qUsBvGsLwjnszQL3bo6ENC1RiHFr1EyuqlaQrCjYk+nnWpbnphyZZaT&#10;em6Pj4N2iIuOfIKImYF8hqeFeYa5hneH14V4hd2DeoPegXqC4H97geF9fIDje3x/43p8f+N6fH/j&#10;enx/43p8f+N6fH/jev9rFAH/cBgC/4EUAf+QGQH/nyIC+qkmBO2xKQXiui8G1r82D8q6RCC/tE8x&#10;tK5YQKqoYE6ho2damJ5vZI+ad22IloB1gJKLe3qPloB0jqSEcY22hW+O0YVxi92Dc4nfgXWH4H52&#10;heF9d4Tje3eD5Hp3g+R6d4PkeneD5Hp3g+R6d4Pkev9sFAH/cxYC/4UTAf+UFgH/oh4B9a0gAue4&#10;IQLdwyYC0MM0DcS+Qh65uU0vrrNWPqSuXkyaqWVXkaVtYomhdWuAnX5yeZqIeXKXlH5tlqKCaZWz&#10;hGeWzYNpk96CbI/fgG+M4X5wiuJ8cojjenKH5Hlyh+R5cofkeXKH5Hlyh+R5cofkef9tEwH/dhMB&#10;/4gSAf+YEwD/pxkB77MWAeLAFQDVyh4ByccyDL7DQByzvkssqLpUPJ61XEmUsGNViqxrX4Gpcmh5&#10;pXtvcqOFdmugkXtmn59/Yp+xgWCfyoBinOB/ZZfhfmiT4nxqkON7bI3keW2M5XhtjOV4bYzleG2M&#10;5XhtjOV4bYzleP9uEwH/exEB/40QAP+dEAD6rBEA2rsLANXJCwDNzhsBwswvCrfJPRmsxUkpocBS&#10;OJe8WkaNuGFRg7VoW3qycGRyr3lra6yDcWSrj3ZfqZ56W6mvfFmqyXxap+J7XqDje2Gb43pjl+R5&#10;ZpTld2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd/9wEgH/gA4B/5IOAPKjCwDZswkAz74JAMvMCQDE&#10;0xcAutIsB7DPOxalzEYmmshQNY/EWEGFwV9NfL5nVnO8b15ruXdlZLiCa162jnBZtZ1zVbWudVS2&#10;yHVTs+d2V6vmdlqk5nZcoOd1X5zndGCa6HRgmuh0YJrodGCa6HRgmuh0YJrodP9yEgH/hgwA+5gJ&#10;ANmpBgDOtQcAxsEHAMDPCQC62xMAsdopBafYNxKc1EQhktFNMIfOVTx9y11HdMllUGzHbVdlxXZe&#10;XsSBY1nDjmhUw51rUcOubE/EyG1Owu1tULjrb1Ow63BVq+pwWKbrcFmj63BZo+twWaPrcFmj63BZ&#10;o+twWaPrcP93DwH/jQgA3qACAM+uBQDEuQUAu8UGALXTCgCu4RYBpuEpBp3gNxGT3kIdidxMKX/a&#10;VDV111w/bdVkSGXTbE9f0nZUWdKBWVTRjl1Q0Z1gTdKwYkvTyWJK0u1iS8jyZk2/8WhPuPBpUbLw&#10;aVKv72lSr+9pUq/vaVKv72lSr+9pUq/vaf9/CgDtlgAA0qYBAMSyAwC5vAMAsMkGAKnYCgCh5xkC&#10;mecqCZDnNxSH5kIffeVKKXTkUTNr41k6ZOJhQV7ia0dY4nVLU+GAT0/ijVNL4ptVSeOsV0fkxFdG&#10;4+lXRt32WUfQ91xJyPdeSsH2YEu99mBLvfZgS732YEu99mBLvfZgS732YP+JAADZngAAx6wBALm2&#10;AgCuwQMApc4GAJzkDACV7x0Dje8sC4XvORV870Eec+9JJ2ruUC9i7lc1XO5fOlbuaD9S7nFCTe98&#10;RknviUlG8JZLQ/CmTUDxuU4/8ttPPvD3TkLm+09D3ftRRNT8U0XP/FRFz/xURc/8VEXP/FRFz/xU&#10;Rc/8VOGVAADLpgAAu7AAAK67AQCiyAIAmNUFAJD4DwGJ+CAEgvguC3n5NxNw+T8baPlGImD6TSha&#10;+lQtVPpcMU/7ZTVL+204R/x3O0P8gz0//ZA/PP2fQTr+r0M4/8ZEN//qRTb8/UU78v9EPur/RD7m&#10;/0Y+5v9GPub/Rj7m/0Y+5v9GPub/RtCfAAC9rAAArrUAAKLCAACVzwAAit0DAIT/EgF7/x4DdP8q&#10;CWz/Mw9k/zsWXf9DG1f/SiBR/1EkTP9YJ0j/YCpE/2gsQP9xLjz/ezE5/4gyNf+WNDP/pDYx/7Y3&#10;L//QOC7/7zkt//85Mf//OTP8/zkz/P85M/z/OTP8/zkz/P85M/z/OcGoAACvsQAAor0AAJTKAACH&#10;2AAAffMHAHb/EgFt/xoDZf8kBV7/LQpY/zYPUv89E0z/RRZI/0wZQ/9TGz//Wh48/2EgOP9pITX/&#10;ciMx/30lLv+KJiv/mSgp/6cpJ/+5Kyb/0iwl/+8sJP//LST//y0k//8tJP//LST//y0k//8tJP//&#10;LbGuAACjuQAAlMYAAIbTAAB54QAAcf8IAGf/DwFf/xUCV/8eA1H/JgVL/y4HRv82CkH/PQw9/0QO&#10;Of9LEDb/URIy/1gTL/9fFSz/ZxYp/3EXJv98GCP/iRog/5gbH/+mHB3/tx0c/8oeHP/mHxv/8B8b&#10;//AfG//wHxv/8B8b//AfG//wH6S1AACVwgAAhs8AAHfeAABr9AAAYv8DAFn/CwFR/xEBSv8XAkT/&#10;HwM//yYEOv8tBTb/NAYy/zoHLv9ACCv/Rggo/0wJJf9SCSL/WQog/2ILHf9rDBr/dg0X/4QOFf+S&#10;DxT/oBAT/60RE/+6ERP/wxIT/8MSE//DEhP/wxIT/8MSE//DEpe+AACGzAAAd9sAAGnnAABc/QAA&#10;VP8AAEv/BQBD/wwBPf8RAjf/FwIy/x4DLv8kAyr/KgQl/y8EIv81BR//OgUd/z8FGv9FBhj/SwYW&#10;/1IGFP9aBxL/YgcQ/2wHD/93CA3/hAgM/5AIDP+cCAz/oggM/6IIDP+iCAz/oggM/6IIDP+iCP9Q&#10;IAL/SyoD/0Q2Bf9HOgb/Sj8I/05JD/9PVBf/T2Ae/01sJP9KeSr/SIUu/0aQMv9EmjT/Q6I3/0Kq&#10;OP9BsTr/QLk7/0DBPP8/yz3/Ptw+/z7oPv898z7/Pfs//z7/Pv9A/z76Q/899ET/Pu5G/z/uRv8/&#10;7kb/P+5G/z/uRv8/7kb/P/9QIAL/SyoD/0U1Bf9KOAb/TT0I/1FID/9SUhf/UV4e/09qJf9Ndyv/&#10;SoMv/0iOM/9GmDb/RKE4/0OpOv9CsDz/Qrg9/0HBPv9Ayz//QNxA/z/pQP8/9ED/Pv1B/0D/QP1C&#10;/0D2Rf9A8Eb/QelI/0HpSP9B6Uj/QelI/0HpSP9B6Uj/Qf9RHwL/TCkD/0c0Bf9NNgb/UTsI/1VG&#10;EP9WUBj/VVwf/1JoJv9QdCz/TYAx/0qMNf9Ilzj/RqA7/0WoPP9EsD7/Q7g//0PBQf9CzEH/Qd5C&#10;/0HrQ/9A9UP/QP1D/0P/Q/hG/0LwSP9D6kn/RONK/0XjSv9F40r/ReNK/0XjSv9F40r/Rf9SHwL/&#10;TSkD/0oyBP9QMwb/VTkI/1lDEP9aTRj/WVgg/1ZkJ/9TcS3/UH0z/02JN/9LlDr/SZ49/0emP/9G&#10;rkH/RbdC/0TBRP9EzEX/Q99F/0LtRv9C90b/Q/1G+Ub/RvBJ/0bpS/9H4kz/SNtN/0jbTf9I203/&#10;SNtN/0jbTf9I203/SP9THgL/TigD/04vBP9UMAb/WjYI/15AEP9gShj/XlUg/1tgKP9YbS//VHk0&#10;/1GFOf9OkT3/TJtA/0qkQv9JrUT/SLZG/0fBR/9GzUj/ReFJ/0TvSv9F+Er7R/1K8Ur/SehN/0vf&#10;Tv9M10//TM9R/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TP9UHQL/UCcD/1IsBP9ZLQX/XzII/2Q8EP9m&#10;Rxj/ZFIg/2FcKP9daDD/WnU2/1aBO/9SjT//T5hD/02iRf9Mq0j/SrVJ/0m/S/9IzEz/SOFN/0ju&#10;TfxI+U7yS/xN5079T91Q/VDSUv5QzFP/UcZU/1HGVP9RxlT/UcZU/1HGVP9RxlT/Uf9VHQL/UScD&#10;/1YpBP9eKgX/ZC8I/2o6D/9sRRf/bE8g/2hZKP9kYzD/YHA3/1x8Pf9YiEL/VZNG/1OdSf9Rpkv/&#10;T7BN/066T/1NxlD6TdlR9kzqUfJN91HnUPpS21L7VM5U/FXHVv1VwVf+VbxY/lW8WP5VvFj+VbxY&#10;/lW8WP5VvFj+Vf9XHAL/UiYD/1omBP9iJgT/aiwH/3E3Dv9zQhb/c0wf/3BWKP9rYDD/Zms4/2N3&#10;Pv5fg0T7W45I+ViYTPdWoU/1VatR81O1U/FSwVTvUdBV61HnVeZS9lbaVPlYzFb6WcNY+1q8Wvta&#10;t1v7WbNc+1mzXPtZs1z7WbNc+1mzXPtZs1z7Wf9YGwL/UyUD/14jA/9nIwT/cCoG/3c1Df96QBX/&#10;ekod/3hTJv9zXC/8bmY3+GlyP/RlfkXxYYlK7l6TTutcnVLoWaZV5liwV+RXvFjiVsxZ3lbkWdhW&#10;9FvKWPddwFr4Xrhc+F6zXfherl74Xatf+VyrX/lcq1/5XKtf+VyrX/lcq1/5XP9ZGwL/ViMD/2Ig&#10;A/9sIAP/dSgF/30zC/+APRP/gUcb/39QJPl7WS30dmI27nFtPupseUXmaIRL4mSOUd5hmFXbXqJZ&#10;1lysW9NbuF7QWsZfzVrfYMha8mG+XPVitV70Yq5g9WKqYfVhpmL2YaNj91+jY/dfo2P3X6Nj91+j&#10;Y/dfo2P3X/9aGgL/WSEC/2YdAv9wHgP/eiYE/4IxCf+GOxD/iEQZ+YZNIfKDVivrfl405XlpPeB0&#10;dEXab39M02qJU89mkljLY5xdx2GmYMRfsWPBXr9kvl7SZbpf7GayYPJmq2LyZqVk8mWhZfNkn2X0&#10;Y5xm9WKcZvVinGb1Ypxm9WKcZvVinGb1Yv9bGgL/XB8C/2kbAv91HAL/fiQD/4cuCP+MOA77jkIW&#10;8o5KHuuLUifkh1sw3YFmOtN6cEXNdXpOyHCDVcNsjVu+aZZgumagZLdkq2e0Y7hpsWLKaq5j5mqo&#10;ZO9qombvaZ1n8GiaaPFnmGnyZpZp82SWafNklmnzZJZp82SWafNklmnzZP9bGQL/XxwC/2wYAv95&#10;GwL/gyED/4wsBv+RNgv1lD8S7JVHGeSTTyLcjlgt0odiOsqBbEXDe3VOvnZ/VrhyiF20bpFir2ub&#10;ZqtppmqoZ7NspWfDbqJn4G6eae1tmWrubJZr72qTbPBpkmzxZ5Bs8maQbPJmkGzyZpBs8maQbPJm&#10;kGzyZv9cGQH/YhoC/3AWAv98GQL/hh8C/5ApBPqWMwnwmjwO55tEFd+aSx3TlFUsyo1fOcKHaUW7&#10;gXFPtXx7V694hF6qdI1jpXGXaKFuomydbK5vmmy+cJhs2XGVbetvkW7sbo9v7WyNb+9qjG/waYtv&#10;8WeLb/Fni2/xZ4tv8WeLb/Fni2/xZ/9dGQH/ZBkC/3IUAf9/GAH/ih0B/5QmA/abMAbrnzgK4qI/&#10;ENifRxzNmVIrxJJdObuMZkS0h25OrYJ3V6d9gF6ieYlknXaTaZhznm2UcapxkHG6co5x0XOMcupx&#10;inPrb4hz7W2Hc+5rh3PvaoZy8GiGcvBohnLwaIZy8GiGcvBohnLwaP9eGAH/ZxcB/3UTAf+DFgH/&#10;jhoB/pgjAvGfLATnpTMH3ag5DNGjRRvHnVAqvpdaOLWSY0StjGxOpod0V6CDfF6af4ZklXyPapB5&#10;mm6Ld6ZyiHa2dIV2zHSEd+lyg3fqcIJ37G6Cdu1sgnbvaoF28GmBdvBpgXbwaYF28GmBdvBpgXbw&#10;af9eGAH/aRUB/3gSAf+GFAH/kRgB+pwfAe2kJwLiqiwE1qw0C8unQxrBok4puJxYNq+XYUOnkWlN&#10;oI1xVpmIeV6ThYJkjYGMaoh/l2+DfaRyf3yzdH18yHV8fehzfHzqcXx77G99eu1tfXnua3158Gl9&#10;efBpfXnwaX158Gl9efBpfXnwaf9fGAH/axMB/3sRAf+JEwD/lRUA9aAaAeipIAHdsCQB0LAyCsas&#10;QRi8pkwns6FWNaqcX0Gil2dMmpJvVZOOd12Mi4BkhoiKaYGFlW58g6Fyd4KwdHWCxXV0g+dzdYHq&#10;cXZ/6293fu1teH3ua3h88Gl4fPBpeHzwaXh88Gl4fPBpeHzwaf9gFwH/bhIB/34QAP+MEQD/mREA&#10;8aQTAOOuFgDWthwBy7QwCMGwPxe3q0slraZUM6ShXUCcnWVKlJhsU4yVdFuGkX1if46HaHmMkm10&#10;ip5xcIitdG2IwXRtieRzb4fqcXCE7G9yg+1tc4Hua3SA8Gl0gPBpdIDwaXSA8Gl0gPBpdIDwaf9h&#10;FwH/cRAB/4IOAP+QDgD1nQ0A46kMANm1DADPuRoAxbguB7u0PRWxsEkjp6tSMZ6nWz6Wo2NIjp9q&#10;UYabcll/mHpgeJWEZnKTj2xtkZxvaZCqcmaQvnNlkeFyaI7rcGqK7G5siO1sbYbva26E8GluhPBp&#10;boTwaW6E8GluhPBpboTwaf9jFQH/dQ4B/4YNAPiUCwDcoggA1K0JAM+4CgDJvRcAv7wrBrW5OxOr&#10;tkchobFQL5itWTuPqmFGh6ZoT3+jcFd4oHhecp6BZGubjGlmmpltYpmob1+ZvHBemd9vYJbsbmOR&#10;7W1mju5rZ4vvammJ8GhpifBoaYnwaGmJ8GhpifBoaYnwaP9nEgH/eQwA/4oKAN+aBADTpgcAzLEI&#10;AMe7CADBwhMAuMIoBK6/OBClvEQem7hOLJG1VziIsV5CgK5mS3irbVNxqXZaa6d/YGWlimRgo5do&#10;W6Oma1mjumxYo9xrWaDua1ya72pflvBpYZLxaGOP8WZjj/FmY4/xZmOP8WZjj/FmY4/xZv9rEAH/&#10;fgkA8ZAEANaeAwDMqgYAxLQGAL6+BQC4yBAAsMgkA6fGNQ2dw0Ibk8BMKIq9VDOBulw+ebdkRnG1&#10;a05rs3RUZLF+Wl+wiV9ar5ZiVq6lZVOuuWZSr9tlUqvyZlWk8mZYn/JmWpvzZVyX82Rcl/NkXJfz&#10;ZFyX82Rcl/NkXJfzZP9wDQD/hAQA3ZYAAM6jAwDErgQAu7cEALTCBQCuzQwAp84gAp7NMQqVyz4W&#10;i8hJI4LGUi56w1o4csFiQGvAakdkvnNNXr18U1m8iFdUu5VbULulXU67uV5NvNtdS7n3X06x9mBR&#10;qvZgU6X2YFWh9mBVofZgVaH2YFWh9mBVofZgVaH2YP93CADrjAAA05sAAMaoAgC7sQIAsrsCAKrH&#10;BgCi0woAndYaAZXWLAaM1DoRg9JGHXrQTydyzlgxas1gOGTLaD9eynJFWMp8SVTJiE1PyZVRTMml&#10;U0rJuVRJytxTR8j3VUjA/FhKuPtZTLL7Wk6t+lpOrfpaTq36Wk6t+lpOrfpaTq36Wv9/AADckwAA&#10;yqIAALysAQCxtQAAqMADAJ/LBgCW2QsAkeAbAYrfLAaC3zkOed5DF3HdTSBq3FYoY9tfL13aZzVY&#10;2XE6U9l7Pk/ZiEJL2ZZFSNmmR0baukhF29tHRNj0SULT/01Eyf9PRcL/UEe7/1JHu/9SR7v/Uke7&#10;/1JHu/9SR7v/UuaKAADPmwAAv6cAALKwAACnuwAAnMYDAJPRBgCL6g4AhegfAn7oLQZ26DgObuhB&#10;FmbnSh1f51IjWedbKVXnZC1Q520xTOd4NUnnhDhG6JE6Q+igPEDpsj4/6ss+PujvPj3m/z894P9C&#10;P9f/REDO/0ZAzv9GQM7/RkDO/0ZAzv9GQM7/RtaTAADEowAAtKwAAKe2AACbwQAAkMwCAIbZBgCA&#10;8hIAefIfAnHyKwZq8jYMY/M/El3zRxhX808dUvNXIU30YCRJ9GkoRvRzKkL1fi0/9YsvPPaZMTr2&#10;qTM49740NvjhNTb1+TU18/80N+z/Njnl/zg55f84OeX/ODnl/zg55f84OeX/OMieAAC2qQAAqLIA&#10;AJu9AACPyAAAg9QAAHnoBwBz/BIBa/0dAmT9JwRe/jEIWP47DVP/QxFN/0sVSf9TGEX/WhpB/2Md&#10;Pv9sHzv/diE3/4IjNP+QJTL/nycw/7AoLv/IKS3/6ios//8qLP//Ki/5/yov+f8qL/n/Ki/5/yov&#10;+f8qL/n/KrmmAACqrgAAnLkAAI7FAACB0QAAdd4AAG36CQBl/xEBXv8aAlf/IwNS/ywFTP80B0j/&#10;PApD/0QMP/9MDjz/UxA4/1sSNf9jFDL/bBYv/3cXLP+EGSn/kxon/6IcJf+0HST/zB4j/+0eIv/9&#10;HyL//x8i//8fIv//HyL//x8i//8fIv//H6yrAACdtgAAj8IAAIDOAABz3AAAZ+kAAF//BgBY/w4A&#10;Uf8VAUv/HQJG/yYDQf8tBDz/NQU4/zwGNP9CBzH/SQgu/1AJK/9XCij/Xwol/2kMI/90DSD/gg4d&#10;/5IPG/+iEBr/shEZ/8gSGP/lExf/+hQX//oUF//6FBf/+hQX//oUF//6FJ+zAACQvwAAgMwAAHLa&#10;AABk5AAAWPUAAFH/AQBK/wsARP8QAT7/FwE5/x4CNP8lAjD/LAMs/zIEKP84BCX/PgUi/0QFH/9K&#10;BRz/UQYa/1kGF/9jBxT/bgcS/3wIEP+MCA//nAgO/6wJDv+7CQ3/0wkN/9MJDf/TCQ3/0wkN/9MJ&#10;Df/TCZG8AACByQAActcAAGTkAABU6wAAS/8AAET/AAA9/wQAN/8MADH/EAEs/xYBKP8cAST/IgIg&#10;/ycCHP8sAhn/MQMW/zYDE/88AxH/QgMP/0kEDf9RBAv/WgQJ/2YEBv9zBQP/gQUC/5AFAf+cBQH/&#10;qwUB/6sFAf+rBQH/qwUB/6sFAf+rBf9EJAL/Py4D/zw2BP9AOAT/QT0G/0FFCP9BUQ3/QF0T/z9q&#10;GP88dxz/OoQg/zeRI/82myX/NaQn/zSsKP80tSr/M74r/zLIK/8y1Sz/MeUt/zHxLf8x+y3/MP8t&#10;/zD/Lf8z/y3/Nv8s/jj/Lfk6/y72O/8u9jv/LvY7/y72O/8u9jv/Lv9FIwL/Py4D/z40A/9CNgT/&#10;RDsG/0RDCP9FTw3/RFsT/0FoGf8/dR3/PIIh/zqPJP84mif/N6Mp/zasKv82tCz/Nb0t/zTILv80&#10;1i7/M+Yv/zPyL/8y/DD/Mv8w/zP/L/82/y//Of8v+Tv/MPQ9/zHxPf8x8T3/MfE9/zHxPf8x8T3/&#10;Mf9GIwL/QC0D/0EyA/9GMwT/SDgG/0hACP9JTA7/SFgU/0VlGv9Cch//QH8j/z2MJv87mCn/OqEr&#10;/zmqLf84sy7/N70v/zbHMP821TH/NuYy/zXxMv81+zL/Nf8y/zb/Mv86/zH6Pf8z8z7/NO1A/zTq&#10;Qf806kH/NOpB/zTqQf806kH/NP9HIgL/QSwD/0UvA/9JMAT/TDUG/009CP9OSA7/TVQV/0thG/9I&#10;biD/RXsl/0KIKP8/lCv/Pp4u/z2nL/88rzH/PLgy/zvDM/86zzT/OuE1/zruNf86+DX/Ov81/zr/&#10;Nfs+/zXyQf8360L/OOVE/zjhRf844UX/OOFF/zjhRf844UX/OP9IIgL/QywD/0gsA/9OLQT/UTEF&#10;/1M5CP9VRQ7/U1EV/1FdHP9OaiH/S3cm/0iDK/9Fjy7/RJkw/0KiM/9BqzT/QbQ2/0C9N/8/yTj/&#10;P9s4/z/qOf8/9Tn/P/85+0D/OPFD/zroRf884Uf/PNpI/z3VSf891Un/PdVJ/z3VSf891Un/Pf9J&#10;IQL/RCoD/00oA/9TKQT/Vy0F/1k2CP9cQg7/W04V/1hZHP9VZSL/UnIo/09+Lf9MijD/SpQz/0ie&#10;Nv9Hpjj/Rq85/0W4O/9FxDz/RNI8/ETlPfhE8j31Rf488UX/PuZI/0DcSv9B0kv/QcxN/0HJTf9B&#10;yU3/QclN/0HJTf9ByU3/Qf9KIAL/SCcC/1ElA/9YJQP/XSoE/2AzB/9jPw7/YkoV/2BVHP9cYSP/&#10;WW0p/1V5Lv9ShDP/UI82/U6ZOftMojv6S6o9+Eq0P/dKvkD1ScxA8UnhQe1K8EHqSvxC5Er/RNhM&#10;/0XMT/9GxlD/RsBR/0a+Uf9GvlH/Rr5R/0a+Uf9GvlH/Rv9MIAL/TCQC/1UhAv9dIQP/YycE/2cx&#10;Bv9qPAz/akcU/2dSG/9jXCP/X2gq+1x0MPdZfzX1Voo58lSUPPBSnT/uUaZB7FCvQ+pPukToTsdE&#10;5k/dReFP7kXdTvtI1E//SchR/0rAU/9KulT/SrZV/0q0Vv9KtFb/SrRW/0q0Vv9KtFb/Sv9NHwL/&#10;UCEC/1oeAv9iHgL/aSUD/20tBf9xOQv/cUQS/29OGvtrWCL1ZmMp8WNvMO1gejbpXIU75lqPP+RY&#10;mELhVqJE31WrRtxTtkjaUsNK1lLYStFT7EvMU/pNxVT/TrxW/0+1V/9PsFj/TqxZ/02qWv9Nqlr/&#10;Tapa/02qWv9Nqlr/Tf9OHgL/Ux4C/14bAv9nGwL/biID/3MqBP93NQn/eEAQ+XdKGPJzVCDsb14o&#10;52tqMOJndTbeY4A82V+KQdRdk0bRW51JzlmmTMtYsE7IV7xQxlbNUcNX5lG+V/dSuFj/U7Ba/1Or&#10;XP9Sp13/UqNd/1GiXf9Qol3/UKJd/1CiXf9Qol3/UP9PHgL/VxsC/2IXAf9sGQL/dCAC/3knA/9+&#10;Mgf5gDwN8X9GFep7UB3kd1sm3XNmLtVtcDfQaXo+y2WERMdijknEYJdNwF6gUL1dqlO7W7ZVuFvF&#10;VrVb31ayXPNXrF39V6Ze/VahYP5VnmD/VJxh/1OaYf9TmmH/U5ph/1OaYf9TmmH/U/9QHQL/WhkB&#10;/2UVAf9wFwH/eB0B/38kAv2ELgXzhjgK6oZCEeOESxnbf1cj0XliL8t0bDjFb3ZAwGx/RrxoiEu4&#10;ZpFQtWObU7FhpVauYLBZq1+/Wqlf1FumYO9bomH6Wp1j+1mZZPxYlmT9V5Vl/lWUZf5VlGX+VZRl&#10;/lWUZf5VlGX+Vf9QHQL/XRcB/2kSAf90FQH/fRoB/4QhAfeJKgPtjTQH5I09DdyLSBbRhVQjyX9e&#10;LsJ6aDi8dXFAt3F6R7JuhE2ua41SqmiWVqdmoFmjZatcoGS5Xp5kzV6bZOpemGb4XZRn+VySaPta&#10;kGj8WY5o/VeOaP1Wjmj9Vo5o/VaOaP1Wjmj9Vv9SHAH/XxQB/2wRAf94EwH/gRcB/4gdAfKPJQLn&#10;ky8E3pU4CdOQRRXKi1EiwoVbLruAZTi0e25Br3d3SKp0f06lcIhToW6SV51rnFuZaqdelmm1YJRo&#10;yGGSaeZgj2r3X41r+F2La/lciWz7Wohs/FiIa/xYiGv8WIhr/FiIa/xYiGv8WP9UGgH/YhMB/28Q&#10;Af97EgD/hRQA+o0ZAO2THwHimSgC2JkzCMyVQhTEkE4hvItZLbSFYjeugWtAqHxzSKJ5fE6ddoVU&#10;mXOOWJVxmFyRb6RgjW6xYottw2OJbuJih2/2YYZv91+Fb/ldhG/6W4Nv+1mDb/xYg2/8WINv/FiD&#10;b/xYg2/8WP9WGAH/ZBEB/3IOAP9+EAD/iBEA9ZEUAOiYGQDdniAB0Z4xB8eaQBO+lUwgtpBWLK6L&#10;YDenhmhAoYJwSJx+eU6We4JUkniLWY12lV2JdKBhhXOuY4Jyv2SAc95kgHT1Yn909mB/c/hefnP5&#10;XH5y+lp+cvtZfnL7WX5y+1l+cvtZfnL7Wf9YFwH/ZxAB/3UOAP+BDgD/jA4A8ZUQAOOdEQDWoxsA&#10;y6EvBsKePhK5mUoesJRUK6mQXTaii2Y/m4duR5WEdk6QgH9Ui36IWYZ7kl2BeZ5hfXirZHp4vGV5&#10;eNlleHn0Ynl49mB5d/heeXb5XHl1+lp5dftaeXX7Wnl1+1p5dftaeXX7Wv9aFQH/aQ4A/3gMAP+E&#10;DADvkAsA3ZoKANmiCwDQphgAxqUsBb2iPBC0nkgdq5lSKaOVWzSckWM+lY1rRo+Jc02JhnxThISF&#10;WH+BkF16f5thdn6oZHN9uWVxftNlcX7yY3J99mBze/dedHr5XHR5+lt1eftadXn7WnV5+1p1efta&#10;dXn7Wv9dEwH/bA0A/3sLAPaICQDckwYA1Z0JANGlCgDKqhUAwakqBLemOg+uokYbpp5QKJ6aWTOW&#10;lmE8j5NpRImPcUyDjXlSfYqDV3iIjVxzhplgb4SmY2yEt2RqhM9kaoTwYmyC9mBtgPdeb3/5XG99&#10;+ltwfPtacHz7WnB8+1pwfPtacHz7Wv9fEQH/bwoA/34IAOOMAwDWlwUAz6AHAMqoCADErhMAu60n&#10;A7KrNw2pp0QZoKROJpigVzGRnF86iplnQ4OWb0p9k3dQd5GAVnKPilptjZZeaIujYWWLtGNji8xj&#10;Y4vuYWWJ919nhvheaYT5XGqC+lprgftaa4H7WmuB+1prgftaa4H7Wv9iEAD/cgcA+IIDANuPAgDP&#10;mgUAyaMGAMOsBgC9shAAtbIkAqywNQujrUIXm6pMI5KmVS6Ko104g6BlQH2dbEd2m3RNcJl9U2uW&#10;iFhmlZRcYpShX1+TsmBdk8lgXZPtX16Q+F5hjPlcY4r6W2SH+1plhvtZZYb7WWWG+1llhvtZZYb7&#10;Wf9mDQD/dwMA44cAANOTAQDKngQAwqcEALuvBAC1tg0ArrchAqW2Mgmdsz8VlLBKIIytUyuEqls0&#10;fahjPHalakNwo3JKaqF7T2WghlRgnpFYW52fW1idsF1WncddVp3rXFea+ltalfpaXJH7WV6O/Fhf&#10;jfxXX438V1+N/FdfjfxXX438V/9qCgD/fAAA3IwAAM2YAADDowMAuqoCALOzAQCsvAoApr0dAZ68&#10;LwaWujwRjbhHHIW1UCd9s1kwdrFgOG+vaD9prXBFY6t5Sl6qhE9aqZBSVaieVVKnr1dRqMZXUKfq&#10;V1Cl/FdTn/1XVZr9VleW/lZYlf5VWJX+VViV/lVYlf5VWJX+Vf9vBADmggAA0pEAAMadAAC7pgEA&#10;sq4AAKq3AQCiwgUAnMQYAJXDKgSNwjkNhcBEGH2+TiF1vFYqbrpeMmi5Zjhit24+XbZ4Q1i1gkdU&#10;tI9LULSdTk2zrlBLtMVQS7PqUEqx/1FMq/9STqX/UlCh/1JRnv9RUZ7/UVGe/1FRnv9RUZ7/Uf92&#10;AADdiQAAypcAAL6iAACzqgAAqbMAAKC8AgCYxgYAkcwSAIvMJQKEyzQJfMlAEnXIShttx1MjZ8Vc&#10;KmHEZDBcw202V8J2OlPCgT9PwY5CS8GdRUjBrkZHwcVGR8HqRkS+/0lFuf9KR7P/S0mt/0xKq/9M&#10;Sqv/TEqr/0xKq/9MSqv/TOl/AADRkAAAwp4AALWnAACqrwAAoLgAAJbBAgCMywcAhNUNAIDVHgF5&#10;1S4FctQ8DGzTRxRl0lAbX9FZIVrRYidV0GssUdB1ME3PgTRJz443Rs+dOUTQrjtC0MY7Q9DqOkDN&#10;/T4+y/9AQMP/QkG9/0NCuf9EQrn/REK5/0RCuf9EQrn/RN2IAADHmAAAuKMAAKurAACgtAAAlb4A&#10;AIvIAwCA0QcAeOENAHThHQFu4SsDaOA3CGHgQg5c4E0UV+BWGVPgXx1P4GkiS+BzJUfgfihE4Isr&#10;QuCaLT/hqy8+4sEvPuLlLzzf+jE53v80Odn/NjrQ/zg7zP85O8z/OTvM/zk7zP85O8z/Oc2SAAC8&#10;oAAAragAAKGxAACVuwAAicUAAH7PAgB02gYAbusRAGjrHgFi6yoDXew1BlfsPwtS7EgPTexRE0rt&#10;WhZG7WMZQ+1tHEDteB497oUhOu6TIzjvoyQ28LYmNfHSJjTv8yY07P8mMuv/KDLn/ysz5P8sM+T/&#10;LDPk/ywz5P8sM+T/LMGcAACwpgAAo64AAJa4AACJwwAAfc0AAHHYAABn5gYAYvYRAFz3HQFX9ycC&#10;UvcxBE34OgZI+UIJRPlLC0H6VA4++lwQO/tlEjj7bxQ1+3sWMvyJGDD9mBku/aobLP6/HCv/4x0q&#10;/PodKvr/HSr3/xwq9/8dKvf/HSr3/x0q9/8dKvf/HbOjAACkqwAAl7YAAInBAAB7ywAAb9YAAGPf&#10;AABb9QYAVf8QAFD/GQFL/yMCRv8sA0L/NAQ+/zwFOv9DBjf/Swc0/1MIMf9bCS7/ZAor/28MKP98&#10;DSb/iw4k/5wQIv+uESH/xRIg/+kTH//8Ex7//xMe//8THv//Ex7//xMe//8THv//E6apAACYswAA&#10;ir8AAHvKAABu1QAAYN8AAFTnAABO/wQASf8OAEP/FAA//x0BOv8lAjb/LAIy/zMDL/86Ayv/QQQo&#10;/0gEJf9PBSL/VwUg/2AGHf9sBxr/eQcY/4oIFv+bCBX/rQkU/8MJE//jCRP/+AkT//8KE///ChP/&#10;/woT//8KE///CpqxAACLvQAAfMgAAG3UAABf4AAAUeYAAEf1AABB/wAAPP8JADf/EAAy/xUBLv8d&#10;ASr/IwEm/ykBIv8vAh//NQIc/zsCGf9CAxb/SQMT/1EDEf9aAw//ZgQN/3QEC/+FBAr/lgUJ/6gF&#10;CP+5BQf/0AUH/+MFB//jBQf/4wUH/+MFB//jBY26AAB9xwAAbdMAAF/gAABQ5wAAQu0AADr/AAA1&#10;/wAAL/8CACr/CgAm/w8AIv8UAB7/GgEa/x8BFv8jARP/KAEQ/y0BDv8zAQz/OQIK/0ECB/9JAgP/&#10;UwIA/14CAP9sAgD/fAMA/40DAP+dAwD/rAMA/7UDAP+1AwD/tQMA/7UDAP+1A/85JwL/MzIC/zU0&#10;A/84NgP/ODsE/zZDBf8zTgf/MVsJ/y9oDf8tdhH/K4QU/ymRFv8pmxj/KKQZ/yitGv8otRv/J74c&#10;/yfIHP8n1B3/J+Qd/yfvHv8n+R7/J/8e/yf/Hv8n/x3/KP8d/yv/Hv8t/x/8L/8f/C//H/wv/x/8&#10;L/8f/C//H/86JwL/NDEC/zgxA/87NAP/OzkE/zpBBf83Swf/NVgK/zNlDv8xcxL/L4EV/y2OF/8t&#10;mBn/LKEb/yyqHP8rsh3/K7se/yvEH/8r0B//KuEg/yrtIP8q9yD/Kv8g/yv/IP8r/x//LP8f/y//&#10;Ifwx/yL3M/8i9zP/Ivcz/yL3M/8i9zP/Iv87JgL/NTAC/zsvAv8+MQP/PzYE/z49Bf88SAf/O1UL&#10;/zliD/83bxP/NX0X/zOKGf8ylRv/MZ4d/zCnHv8wrx//MLcg/y/AIf8vyyL/L9wi/y/qI/8v9SP/&#10;L/4j/y//Iv8w/yL/MP8j+zP/JfU1/yXwN/8m8Df/JvA3/ybwN/8m8Df/Jv88JgL/OS0C/z8sAv9D&#10;LQP/RDIE/0M5Bf9DRQf/QlIL/0BfEP8+axX/O3gY/zmFG/83kB7/N5og/zajIf81qyL/NbMj/zS8&#10;JP80xiX/NNQl/zTmJv808Sb/NPsm/zX/Jf41/yb6Nv8o8zj/Kew6/ynmPP8q5jz/KuY8/yrmPP8q&#10;5jz/Kv89JQL/PSoC/0MoAv9HKQP/SS0E/0o2Bf9KQQf/SU0M/0daEf9FZxb/QnQa/0CAHf8+jCD/&#10;PZUi/zyeJP87pib/O64n/zq3KP86wSj/Os0p/zrhKf467in7Ovkp9zv/KfY6/yvwO/8t6D3/LuE/&#10;/y7bQf8u20H/LttB/y7bQf8u20H/Lv8+JQL/QSYC/0gkAv9MJQL/TykD/1IzBf9RPgf/UUkM/09W&#10;Ev9MYhf/Sm8c/0d7IP9FhiP/Q5El/0KaJ/9Boin/Qaoq/UCyK/xAvCz7P8gt+D/bLfRA6y3wQPct&#10;7UD/L+s//zHkQf8y20P/M9FE/zPLRv8zy0b/M8tG/zPLRv8zy0b/M/9AJAL/RSMC/0wgAv9SIQL/&#10;ViYD/1kvBP9ZOgf/WUYM/1ZREv9UXRj/UWod/k51IfxMgSX5Soso90mVK/VHnSzzR6Yu8kauL/BF&#10;uDDvRcQx7UXTMehG6DHlRvYy4kX/Nd9E/zbTR/83ykj/OMRK/zi/S/83v0v/N79L/ze/S/83v0v/&#10;N/9BIwH/SR8B/1EcAf9XHAL/XCMC/2AsA/9gNgb/YEEL/15NEf1bWBj4WGQd9FVwI/FTfCfuUIYr&#10;60+QLulNmTDnTKEy5UyqM+NLtDTiS8A14EvPNdtL5jbVSvQ40Ur/Os5K/zzETP88vU3/PLhP/zy0&#10;T/87tE//O7RP/zu0T/87tE//O/9CIgH/TBwB/1UYAf9cGQH/YyAC/2YoA/9oMgX/aD0J+mZIEPRj&#10;UxfuYF8d6l1rI+ZadijiV4Et31WLMNxTlDPZUZ021VCmONNPrzrQT7s7zk7JPMtP4T3HT/I+w0//&#10;QMBP/0G3Uf9BsVL/QK1T/0CqVP8/qlT/P6pU/z+qVP8/qlT/P/9GHwH/UBkB/1kVAf9iFwH/aB0B&#10;/2wkAv9vLgP5bzgH8W5EDutrThXlaFsc32RnI9pgcSrUXXsv0FuFNMxYjjjJV5c7x1WgPcRUqT/C&#10;U7RBv1PCQr1T1kO5U+1EtlP9RbNU/0WsVv9Ep1f/RKRY/0OhWP9CoVj/QqFY/0KhWP9CoVj/Qv9I&#10;HQH/UxYB/10SAf9mFAH/bRkB/3IhAft1KQLydjMF6XY+C+JzShLbb1ca0mtiI81nbCvIZHYxxGF/&#10;N8BeiTu9XJI+uluaQbdZpES1WK5Gsle7R7BXzUitWOhIqlj6SadZ/0ihWv9InVv/R5tc/0aZXP9F&#10;mVz/RZlc/0WZXP9FmVz/Rf9LGgH/VxMB/2EQAP9rEgD/chYA/3gcAfV7JAHrfS0D4n45B9l7RhDQ&#10;dlMayXFeJMNtaCy+anEzumd7OLZkgz2yYoxBr2CVRaxen0epXalKply2S6Rcx0yiXOJNn133TJxe&#10;/0yYX/9KlWD/SZNg/0iRYP9HkWD/R5Fg/0eRYP9HkWD/R/9OGAH/WhEB/2QOAP9vEAD/dhMA/H0X&#10;AO+BHgHkhCcC24Q0BdCBQw/IfE8ZwXhaI7tzZCy1cG0zsWx2Oq1qfz+pZ4hDpWWRR6Jjm0qfYqVN&#10;nGGxT5lgwVCXYNxQlWHzT5Ni/06QY/9MjmT/S4xk/0qLZP9Ii2T/SItk/0iLZP9Ii2T/SP9QFgH/&#10;XBAA/2gNAP9yDgD/ehAA9oESAOmGFwDeiiAB0oowBMmGQA7Bgk0Zun1XI7R5YSyudWo0qXJyOqRv&#10;e0CgbIREnWqNSJlol0yVZ6FPkmatUZBlvVKOZdRTjGbwUYtn/1CIZ/9Oh2j/TIZo/0uFZ/9JhWf/&#10;SYVn/0mFZ/9JhWf/Sf9SFAH/Xw4A/2sLAP91DAD5fg0A8IUOAOOLEADWjxoAzI4uBMOLPQ27h0oY&#10;tINVIq1+Xiune2czondvOp10eECZcoBFlW+JSZFtk02NbJ5QimqqU4dquVSFas9UhGvuU4Ns/1GC&#10;bP9PgWv/TYBr/0yAa/9KgGv/SoBr/0qAa/9KgGv/Sv9UEgH/YQwA/24KAP14CQDogggA3IkJANiP&#10;CwDQkxcAxpMrA76QOwy2jEgXrohSIaeEXCuhgGQznHxtOpd5dUCSd31FjnWGSopykE6GcZtRgm+n&#10;VH9vtlV9b8tWfG/rVHxw/1J7cP9Qe2//Tntv/017bv9Le27/S3tu/0t7bv9Le27/S/9XEQD/YwoA&#10;/3AHAPB8BQDchQUA1IwIANCTCQDKlhQAwZcpA7mUOQuxkEYWqY1QIKKJWiqchWIyloJqOZF/cj+M&#10;fHpFh3qDSoN4jU5/dphRe3WkVHh0s1Z2dMhWdXToVXV1/VN1dP9RdXP/T3Zy/012cf9MdnH/THZx&#10;/0x2cf9MdnH/TP9ZEAD/ZgcA/3MEAOF/AQDWiAQAz5AGAMqWCADEmhIAvJsmArSYNwmslUQUpJFO&#10;H52OVyiWimAxkIdoOIuEcD+GgnhEgX+BSX19i014e5ZRdHqiVHF5sVZvecVWbnrmVW56/FNvef9R&#10;cHf/T3F2/01xdf9McXX/THF1/0xxdf9McXX/TP9bDgD/aQQA9ncAAN2CAADQiwMAyZMFAMSZBgC+&#10;nhAAtp8kAq6dNAimmkETn5ZMHZiTVSeRkF4vi41lN4WKbT2AiHVDe4V+SHaDiExygpNQboCgU2t/&#10;rlVof8JWZ3/jVWiA+lNpfv9Ranz/T2t7/01sef9MbHn/TGx5/0xsef9MbHn/TP9eDAD/bAEA5noA&#10;ANaGAADLjwIAxJcEAL6dBAC4og4AsaMhAamiMgehnz8RmZxKG5KZUyWLllwthZNjNX+Razt6jnNB&#10;dYx8RnCKhUtriJFPZ4edUmSGrFRihr9VYYbhVGGG+VJjhP9QZYH/T2Z//01nfv9MZ37/TGd+/0xn&#10;fv9MZ37/TP9hCgD/bwAA4H4AANCJAADGkwEAv5sDALihAgCxpgsAqqgeAaOnLwWbpT0PlKJIGYyf&#10;USKFnFkrf5phMnmYaTl0lXE/b5N5RGqSg0hlkI5MYY+bT16OqlJbjr1SWo7eUluN+FBci/9PXoj/&#10;TmCF/0xhg/9LYYP/S2GD/0thg/9LYYP/S/9kBQD1dAAA2oIAAMuOAADBlwAAuJ4BALGlAACpqwcA&#10;o60aAJysLASVqzoMjahFFoamTx9/pFcoeaJfL3OgZjVtnm47aJx3QGOagUVfmYxJW5iZTFeXqE5V&#10;l7tPVJfcTlSW9k5VlP9NWJD/TFmN/0tbiv9KW4r/SluK/0pbiv9KW4r/Sv9oAADleQAA0YcAAMWS&#10;AAC7nAAAsaIAAKmpAAChsQIAm7MVAJWzKAKOsjYJhrBCEn+uTBt4rFQjcqpcKmyoZDFnp2w2YqV1&#10;O12kf0BZo4pDVaKXR1Ghp0lPobpKTqLZSU6g9UlOn/9JUJn/SVKW/0hUkv9HVJL/R1SS/0dUkv9H&#10;VJL/R/9uAADefwAAyo0AAL6YAACzoAAAqqcAAKGuAACXtgAAkboQAIy6IwGFuTIGfrg+Dne2SRdx&#10;tVIea7NaJWWyYitgsWowW7BzNVevfTlTrok9T62WQEytpUJKrblDSa7YQkir9UNHqv9ESaX/REug&#10;/0RNnP9ETZz/RE2c/0RNnP9ETZz/ROp1AADShgAAw5MAALedAACspAAAoqsAAJizAACOuwEAhcEM&#10;AIHCHQB7wi0DdcE6CW/ARRFpv08YY75XHl69XyNZvGgoVbtxLVG7ezBNuoc0SrqVN0e6pTlFurg6&#10;RLrXOUO49TtCtv89QrP/PkSu/z5Fqf8+Ran/PkWp/z5Fqf8+Ran/PuB9AADJjQAAu5oAAK6iAACj&#10;qQAAmLEAAI65AACEwQIAeckHAHTLFABwzCYBa8s1BWXLQApgyksQW8pUFlfJXRpSyWUfTshvI0vI&#10;eiZHyIYpRMiULELIpC5AyLgvP8nXLz/H9TA9xP8zO8P/NTy+/zY9uP83Pbj/Nz24/zc9uP83Pbj/&#10;N9GGAADAlQAAsp8AAKWnAACarwAAjrcAAIO/AAB4xwMAbs8HAGXXDQBj2B0AYNgtAlvYOgRX2EYJ&#10;U9hQDU/YWRFL12IVR9dsGETXdxtB14QePtiTIDzYoyE72bciOtrVIjrW8iM31P8nNtL/KTTR/ys2&#10;yv8tNsr/LTbK/y02yv8tNsr/LcWQAAC2nQAAqKUAAJytAACPtgAAg74AAHfHAABszwIAYtYHAFrk&#10;DgBY5BwAVOQpAVDkNQNM5T8FSOVJB0XlUwpC5lwNP+ZmDzzmcRI6534UN+eMFjXnnBcz6K4ZMunG&#10;GTLo6hkx5f4ZL+T/HC7k/x4t4v8gLeL/IC3i/yAt4v8gLeL/ILqaAACqowAAnasAAJC0AACDvQAA&#10;d8YAAGvPAABf1gAAVN4EAFHwEABN8BsASvAmAUbxMAJC8joDPvJDBDvzSwU481QHNvRdCDP0aAkw&#10;9XQLLvWBDCz2kQ4q9qIPKPe3ECf41hEn9vQRJvP/ESbx/xEl8f8TJfH/EyXx/xMl8f8TJfH/E62h&#10;AACgqQAAkrMAAIS8AAB2xgAAac8AAF3YAABR3wAASe4EAEb8DgBC/RcAPv4hADv+KgE3/zMCNP86&#10;AjD/QgMt/0oDK/9TBCj/XAUl/2YFIv9zBiD/gwcf/5QIHf+mCBz/vAgb/+IJGv/5CRr//wkZ//8J&#10;Gf//CRn//wkZ//8JGf//CaKnAACTsQAAhbsAAHbGAABp0AAAW9oAAE7gAABD5QAAPvsBADr/DAA2&#10;/xMAMv8bAC//IwAr/yoBKP8xAST/NwEh/z8CH/9GAhz/TgIZ/1gDFv9jAxP/cAMS/4EEEf+TBBD/&#10;pwQP/70FDv/gBQ7/9gUO//8FDv//BQ7//wUO//8FDv//BZWvAACGugAAd8UAAGjQAABa2wAATOEA&#10;AEDnAAA38wAAMv8AAC7/BwAq/w4AJv8TACP/GgAf/yAAG/8mABj/KwEV/zIBEv84ARD/QAEO/0gB&#10;DP9SAQn/XQIG/2sCBP99AgL/kAIB/6MCAP+2AgD/zQMA/+wDAP/sAwD/7AMA/+wDAP/sA4i5AAB4&#10;xAAAadAAAFvdAABL4wAAPukAADLuAAAr/wAAJv8AACH/AAAd/wgAGv8NABb/EQAT/xYAEP8aAA7/&#10;HwAL/yQACf8qAAb/MAAC/zcBAP9AAQD/SgEA/1YBAP9kAQD/dQEA/4gBAP+aAQD/qgEA/7sBAP+7&#10;AQD/uwEA/7sBAP+7Af8vKwH/KzIC/y8xAv8wNAL/LzkD/ytBA/8nTAT/I1gF/yFmBv8gdAf/HoIJ&#10;/x6OC/8emAz/HqEN/x6pDv8esA//HbgP/x3BEP8dyxD/HdsR/x3oEf8d8hH/HfwR/x7/Ef8e/xD/&#10;Hv8Q/x//Ef8f/xL/If8T/yL/E/8i/xP/Iv8T/yL/E/8vKwH/LjAC/zIvAv8zMQL/MjYD/y8+A/8r&#10;SQX/KVYG/ydjB/8lcQj/JH4L/yOKDP8jlQ7/Ip4P/yKmEP8irRH/IrUR/yK9Ev8ixxL/ItQT/yLl&#10;E/8i8BP/IvoT/yL/E/8j/xL/I/8S/yP/FP8k/xX+Jv8W/Cf/Fvwn/xb8J/8W/Cf/Fv8wKgH/MS0C&#10;/zUrAv83LQL/NjID/zQ6A/8yRQX/L1IG/y1gB/8sbQr/KnoM/ymGDv8okRD/KJoR/yiiEv8nqhP/&#10;J7EU/ye5FP8nwxX/J88V/yfhFf8n7RX/J/gV/yj/Ff8o/xX/KP8W/yf/F/wp/xj2K/8Z9Cz/GfQs&#10;/xn0LP8Z9Cz/Gf8xKQH/NCkB/zkoAv87KgL/PC4C/zo2A/85QgX/N08G/zVcCP8zaQv/MXYO/zCC&#10;EP8vjRL/LpYU/y6eFf8tphb/La0W/y21F/8tvhj/LcoY/y3cGP8t6hj/LfUY/S7/GPou/xj5Lf8a&#10;+S3/HPMv/xztMf8d6jL/Heoy/x3qMv8d6jL/Hf8zKQH/OCYB/z0kAf9AJQL/QSkC/0IzA/9BPgX/&#10;P0oG/z1XCf87ZAz/OXAP/zd9Ev82iBT/NZEW/zWaF/80ohn/NKkZ/zOxGv8zuhv/M8Ub/TPTG/oz&#10;5hv3NPMb8zX+G/E0/x3wM/8f7jP/IOc2/yHhN/8h3jj/Id44/yHeOP8h3jj/If81JwH/PSIB/0Ig&#10;Af9GIAH/SCUC/0ovA/9JOgT/R0YG/0VSCf9DXw3/QWsR/z93FP89ghf+PIwZ/DyVGvs7nRz5O6Ud&#10;+DqtHvY6th71OsAf8zrOH/A64x/rO/Ef6Dr9IeY6/yPkOv8l4Tr/Jdg8/ybQPf8mzT7/Js0+/ybN&#10;Pv8mzT7/Jv85JAH/QR4B/0cbAf9LGwH/TyIB/1ErAv9RNgT/T0EG/0xNCf9LWg78SWYS+EdyFvVF&#10;fRnzQ4cb8UKRHe9CmR/tQaEg7EGpIepAsiLoQLwi50DKI+RB3yPgQe8k3ED8J9hA/ynUP/8qz0D/&#10;KsdC/yrCQ/8qwEP/KsBD/yrAQ/8qwEP/Kv88IAH/RRoB/0sXAf9RFwH/Vh8B/1gnAv9YMQP/VzwF&#10;/FVICfZSVA7yUGET7k5tF+pMeBvnSoIe5UmMIOJIlSLgR50k3kelJdxGribaRbkn2EXGKNRF3CnP&#10;Ru4qy0X7LchF/y7FRf8vwEb/L7pI/y+1Sf8utEn/LrRJ/y60Sf8utEn/Lv9AHQH/SRYB/1ATAf9W&#10;FAD/XBsB/18jAf9gLAL6XzcE811CCO1aTw3nWFwT4lZoGN5TchzaUX0g1k+GJNJOjyfQTZgpzUyg&#10;K8tLqS3JSrMux0q/L8VK0DDCS+gwvUv4MrpK/zO4S/8zs0z/M65N/zOqTv8yqU7/MqlO/zKpTv8y&#10;qU7/Mv9DGgH/TBMA/1QQAP9cEgD/YRcA/2UeAftmJwHyZjED6mU9BuNjSgvcYFcS1V1iGdBabR/M&#10;V3cjyFWAJ8VUiSvCUpIuwFGaML5QozK7T600uU+5NbdPyDa0T+I2sU/0N65Q/zisUP84p1H/N6NS&#10;/zagU/81n1P/NZ9T/zWfU/81n1P/Nf9GFwH/UBEA/1gNAP9gEAD/ZhMA/2oZAPRsIQHqbSsC4Ww3&#10;BNlqRQrQZ1ISymNeGsVgaCDBXnImvVx7KrpahC63WIwxtFeVNLFVnjavVKg4rVSzOqpTwjuoU9o7&#10;pVTwPKJV/zyhVf87nVb/OppX/zmXV/84l1f/N5dX/zeXV/83l1f/N/9JFAD/Uw4A/1wMAP9lDQD/&#10;aw8A+m8TAOxyGQDidCMB2HMyA85xQgnHbU8SwWpaGrtnZCG3ZG0ns2J2LK9ffzCsXoc0qVyQN6db&#10;mTqkWaM8oVmuPp9YvT+dWNFAmlnsP5hZ/j+XWv8+lFv/PJFb/zuPW/86j1v/Oo9b/zqPW/86j1v/&#10;Ov9MEgD/Vg0A/2AJAP9oCgD6bwwA83MOAOV3EQDaeRsAz3kuAsd3Pgm/dEsRuXBWGrNtYCGvamko&#10;qmdyLadlejKjY4M2oGGMOZ1glTyaXp8/l12qQZVduEKTXctDkF3oQ49e/EGOX/9Ai1//Popf/z2I&#10;X/88iF//O4hf/zuIX/87iF//O/9OEQD/WAoA/2MHAPpsBgDncwYA3XgIANp7CwDRfhcAyH4rAsB8&#10;Owi5eUgRsnZTGaxyXSGnb2Yoo21uLp9qdzObaH83mGaIO5VlkT6RY5tBjmKnQ4xhtEWJYcdFiGLl&#10;RYZi+kOGY/9ChGP/QINj/z6CY/89gmP/PIJj/zyCY/88gmP/PP9QDwD/WwcA/2YDAOxvAgDcdgMA&#10;1HwHANGACQDKghQAwoMoArqBOQezfkYQrHtRGaZ3WiGhdGMonHJrLphvczOUbXw3kWuEO41qjj+K&#10;aJhChmejRIRmsUaBZsNHf2bhR39n+EV+aP9Dfmj/QX1n/z98Z/8+fGf/PXxn/z18Z/89fGf/Pf9S&#10;DgD/XQMA/WkAAOFyAADWegIAzn8FAMqDCADFhhIAvIcmAbWGNgaug0MPp4BOGKF8WCCbeWAnlndp&#10;LZJ0cDOOcnk3inCBPIZuiz+DbZVDf2yhRXxrrkd6a79IeGvdSHhs9kZ4bP9Ed2z/Qndr/0B3av8/&#10;d2r/Pndq/z53av8+d2r/Pv9UDAD/XwAA8mwAAN12AADQfQIAyYMEAMSHBgC/ihAAt4wjAbCKNAWp&#10;iEEOooVMF5yBVR+Wf14mkXxmLYx5bjKId3Y3hHV/O4B0iD98cpJDeHGeRnVwrEhzb71JcXDZSXFw&#10;9Edxcf9EcnD/QnJv/0Fybv8/cm7/PnJu/z5ybv8+cm7/Pv9WCgD/YgAA5m8AANd5AADMgQEAxYcD&#10;AL+LBAC5jg4AspAgAauPMQWkjD8NnYpKFpaHUx6RhFwli4FkLIZ/azGCfXM2fnt8O3p5hj92d5BC&#10;cnacRW91qUhsdbpJa3XUSWt18kdrdf9FbHX/Q21z/0Ftcv8/bXL/P21y/z9tcv8/bXL/P/9ZBwD/&#10;ZQAA4nIAANF8AADHhAAAwIoCALmPAgCzkgwArJQdAKaTLwSekTwLmI9IFJGMURyLiVokhodiKoGF&#10;aTB8gnE1eIF6OnR/gz5wfY5CbHyaRWl7p0dmerhIZHvQSGR78Edle/9EZnr/Q2d4/0Fodv8/aHb/&#10;P2h2/z9odv8/aHb/P/9bBAD3aQAA3XYAAM2AAADDiAAAu44AALSTAQCtlwkAp5gaAKCYLAOZljoK&#10;kpRFEoySTxqGj1cigI1fKHuLZy52iW8zcod3OG2FgTxphItAZoKXQ2KBpUZggbZHXoHNR16B70Zf&#10;gf9EYH//QmF9/0Fie/8/Y3r/P2N6/z9jev8/Y3r/P/9eAADpbQAA1nkAAMiEAAC+jAAAtpMAAK6X&#10;AACmmwQAoJ0XAJqdKQKTnDcIjJpDEIaYTRiAllUfepRdJnWSZSxwkGwxbI51NmeNfjpji4k+X4qV&#10;QVyJo0RaibRFWInLRViI7URYiP9DWYb/QVuD/0Bdgf8+XYD/Pl2A/z5dgP8+XYD/Pv9iAADkcQAA&#10;z34AAMOIAAC5kQAAsJcAAKebAACeoQAAmKMTAJOjJQGNojQGhqFADYCfShV5nVMcdJtaI2+ZYihq&#10;mGouZpZyMmGVfDddlIY6WZKTPlaSoUBTkbJBUpLJQlKR60FSkP9AUo//P1WL/z5WiP89V4f/PVeH&#10;/z1Xh/89V4f/PflnAADddgAAyYMAAL2NAACzlQAAqZsAAKCgAACWpwAAj6kPAIuqIQGFqTAEf6g8&#10;CninRxJzpVAYbaNYHmiiYCRkoWcpX6BwLlueeTJXnYQ2U5yROVCcnztOm7A9TJzHPUyb6jxMmf88&#10;TJj/PE2V/zxPkf87UI//O1CP/ztQj/87UI//O+ttAADTfAAAw4kAALeTAACsmgAAop8AAJmlAACO&#10;qwAAhbALAIGxGwB8sSsCd7A4B3GvQw1rrk0UZq1VGWGsXR5dq2UjWapuJ1WpdytRqIIvTaePMkqn&#10;njVIp682R6fGNkam6TZFpP43RaP/N0ag/zdInP83SZr/N0ma/zdJmv83SZr/N+J0AADKgwAAvI8A&#10;ALCYAAClngAAm6QAAJCrAACFsQAAergEAHa5FAByuSUBbbkzBGi4PwhjuEkOXrdSE1q2WhhWtmIc&#10;UrVrIE60dSRLtIAnSLOOKkWznSxCs64tQbPFLkGz6S1AsP4vP6//MT6t/zJAqP8yQab/MkGm/zJB&#10;pv8yQab/MtV8AADCigAAtZYAAKidAACdowAAkqoAAIexAAB8twAAcL4DAGjCDgBmwx0AY8MtAV7D&#10;OQRaw0QIVsJODFLCVxBPwV8US8FpF0jBcxpFwH4dQsCMID/AmyI9wK0jPMHEIzzA6SM6vv4mOLz/&#10;KDe7/yk4uP8qOLb/Kzi2/ys4tv8rOLb/K8mFAAC5kwAArJwAAKCiAACUqgAAiLEAAHy4AABxvgAA&#10;ZsUDAFvLCABXzRMAVs4jAFPOMgFQzj4DTc9IBUnPUghGz1sLQ89lDkDPbxA+z3sTO8+JFTnPmRc3&#10;z6sYNtDDGDbP6Bg0zfsbMsv/HTHK/x8wyf8hL8j/IS/I/yEvyP8hL8j/Ib6PAACvmgAAoqEAAJap&#10;AACKsAAAfbgAAHG/AABmxgAAW8wCAFDSBwBH2gwARtwYAEXcJwBE3TUBQd1AAj/eSwM93lUEOt9f&#10;BjjfaQc133YJM+CECzHglAwv4aYNLuG8Di3i4A4t3vgPK93/Eirc/xQp2v8WKNr/Fija/xYo2v8W&#10;KNr/FrOYAACloAAAmacAAIuwAAB+uAAAccAAAGXIAABZzgAATtMAAETbBAA/6Q0APekXADvqIwA5&#10;6i4ANus4ATTrQgEx7EsCL+1VAy3tXwMq7msEKO54BSbviAYl75oHI/CuByLxyAci8O0HIez/ByHr&#10;/wgg6/8KH+r/Cx/q/wsf6v8LH+r/C6ifAACbpgAAja8AAH+4AABxwQAAZMoAAFjQAABM1gAAQd0A&#10;ADjkAAA19gwAM/cUADD3HgAu+CcAK/kwACj5OAEm+kABI/tJASH7UgEe/F0CHP1pAhr9eQMY/osD&#10;F/+eAxX/swQU/9MEFP70BBP8/wMT+v8DE/n/AxP5/wMT+f8DE/n/A52lAACPrgAAgLgAAHLCAABk&#10;ywAAVtMAAEnaAAA+3wAANOQAAC70AAAr/woAKP8QACX/FwAi/x8AH/8mABz/LQAZ/zQAF/88ABT/&#10;RAES/04BEP9ZAQ7/ZwEM/3cBC/+KAgr/nwIJ/7UCCP/VAgf/9AIH//8CB///Agf//wIH//8CB///&#10;ApGtAACCuAAAc8IAAGTMAABW1QAASN0AADviAAAw5wAAJ+4AACP/AAAg/wQAHP8MABn/EQAW/xYA&#10;E/8bABH/IQAO/ycADf8uAAr/NgAH/z4ABP9IAAD/VAAA/2IBAP9zAQD/hwEA/50BAP+yAQD/ygEA&#10;/+oBAP/zAQD/8wEA//MBAP/zAYS3AAB0wQAAZcwAAFbYAABH3wAAOeUAAC3qAAAj7gAAHP0AABj/&#10;AAAV/wAAEf8EAA//CwAN/w4ACf8RAAb/FQAD/xoAAP8gAAD/JgAA/y4AAP83AAD/QQAA/00AAP9c&#10;AAD/bQAA/4IAAP+WAAD/qAAA/7oAAP/DAAD/wwAA/8MAAP/DAP8kLwH/JS8B/ygvAf8nMQH/JDYC&#10;/yA+Av8aSQP/F1YD/xVkA/8TcgT/En8E/xKKBP8SlAT/Ep0F/xKkBf8SrAb/ErMG/xK6Bv8Swwb/&#10;E84H/xPfB/8T6wf/E/YH/xP/B/8T/wb/E/8G/xT/B/8U/wj/E/8I/xX/Cf8V/wn/Ff8J/xX/Cf8l&#10;LgH/KS0B/yssAf8rLgH/KTMC/yQ7Av8fRgP/HVMD/xthBP8ZbgT/F3sE/xeHBf8XkQX/F5oG/xeh&#10;Bv8XqQf/F7AH/xe3CP8XwAj/GMoI/xjbCP8Y6Aj/GPQI/xj9CP8Z/wj/Gf8I/xn/Cf8Z/wr/GP8L&#10;/xr/C/8a/wv/Gv8L/xr/C/8mLQH/LCkB/y4oAf8vKgH/LS8C/yk3Av8nQwP/JFAD/yJdBP8gagX/&#10;HncF/x6DBv8ejQf/HpYH/x6eCP8epQn/HqwJ/x6zCf8evAr/HsYK/x7TCv8e5Qr/HvEK/x/8Cv4f&#10;/wr9H/8L/B//DPwe/w38H/8O9yH/Dvch/w73If8O9yH/Dv8qKgH/LyYB/zIkAf8zJQH/MioB/zE0&#10;Av8vPwP/LUwD/ypZBP8oZgX/JnIG/yV+B/8liQj/JZIJ/yWaCv8loQv/JagL/ySwDP8kuAz/JcEM&#10;/yXODf8l4Q38Je8N+Sb6DPYm/w31Jv8P9CX/EPQl/xHyJv8S7Sf/Eu0n/xLtJ/8S7Sf/Ev8uJgH/&#10;NCIB/zcgAf85IQH/OCUB/zkvAv84OwL/NUcD/zNUBf8xYQb/L20H/y55Cf8thAr/LY0M/yyWDf8s&#10;nQ3/LKUO/SysD/wstA/7LL0P+SzJEPYs3RDzLewP7y34D+0t/xLrLP8U6iz/Feks/xblLf8W4C7/&#10;FuAu/xbgLv8W4C7/Fv8yIwH/OB0B/zwbAf8+GwH/QCIB/0ErAf9ANgL/PkID/zxPBf85XAb/OGgI&#10;/TZzC/s1fgz4NYgO9zSRD/U0mRDzNKAR8jOoEvAzsBLvM7kT7jPFE+s01xPnNOoS4zT3FOE0/xfe&#10;M/8Z3DP/Gtsz/xrUNP8azjX/Gs41/xrONf8azjX/Gv82HwH/PBkB/0EWAP9EFgD/Rx4B/0knAf9I&#10;MgL/Rj0D/0RJBfpCVgf2QGIJ8j9uDO89eQ/tPIMQ6jyMEug7lBPnO5wU5TukFeM6rRXiOrYW4DvC&#10;Ft870hbaO+gX1Dr2GtA6/xzNOv8eyzr/Hso6/x/EO/8fwDz/HsA8/x7APP8ewDz/Hv85GwH/QBUA&#10;/0URAP9KEwD/ThkA/1AiAf9QLAH9TjcC9ktDBPBJUAfrSF0K50ZpDeNFdBDgRH4T3UOHFdtCkBfY&#10;QZgY1UCgGdNAqRvRQLIcz0C9Hc1AzB3KQeQexkD0IMJA/yK/QP8jvUD/I7tA/yO2Qf8js0L/IrNC&#10;/yKzQv8is0L/Iv89FwD/RBEA/0oOAP9QEAD/VBUA/1YdAP1WJgHzVTEB61M9A+VSSwbfUFgK2k5j&#10;DtRMbhPQSngWzUmBGctIihvIR5IdxkeaH8RGoyHCRqwiwEW3I75FxSS8RdwkuEbwJbVG/yeyRv8n&#10;sEb/J65G/yeqR/8mp0j/JqdI/yanSP8mp0j/Jv9AFAD/SA4A/04LAP9VDgD/WREA/1wWAPRdHwDq&#10;XCoB4ls3AtpaRgXSV1MLzFVeEMhTaBXEUXIZwVB7HL5PhB+8TYwiuU2VJLdMnSa1S6cns0uxKbFK&#10;vyqvStEqrEvrK6lL/CymS/8spUz/K6NM/yqfTf8qnU3/KZ1N/ymdTf8pnU3/Kf9DEQD/SwwA/1MI&#10;AP9aCwD/Xg0A+WAQAOthFgDhYiEA1mIxAc5hQQXHX04LwlxZEb1aZBe5WG0btlZ2H7NVfiKwU4cl&#10;rlKPKKtRmCqpUKIsp1CsLaVPuS+jT8svoFDmL55Q+TCcUP8vmlH/LphR/y2WUv8slFL/K5RS/yuU&#10;Uv8rlFL/K/9GEAD/TgkA/1YFAP5eBgDvYgcA52UKAORmDgDWZxkAzWgtAcVnPQW/ZUoLuWNVErRg&#10;XxewXmkcrFxxIalaeiSmWYIopFiLK6FWlC2fVZ0vnFWoMZpUtDOYVMUzllThNJNV9jOSVf8ykVb/&#10;MY9W/zCNVv8ujFf/LYxX/y2MV/8tjFf/Lf9JDgD/UQUA/1oBAO5iAADfZwMA2GoGANVrCgDNbRUA&#10;xW4pAb5tOQS3a0cLsWhSEaxmXBioZGUdpGJtIqFgdSaeXn4pm12GLZhcjy+VWpkyk1mkNJBZsDaO&#10;WcA2jFnbN4pZ8zaJWv80iFv/M4db/zGGW/8whVv/L4Vb/y+FW/8vhVv/L/9LDAD/VAAA+14AAOJl&#10;AADYawEAz24FAMxwCADGchIAvnMmAbdzNgSxcEQKq25PEaZrWRihaWEdnWdqIpllcieWY3oqk2KD&#10;LpBgjDGNX5U0il6gNoderTiFXbw5g13UOYJe8DiBX/82gF//NIBf/zN/X/8xfl//MH5f/zB+X/8w&#10;fl//MP9NCQD/VgAA7mEAAN1pAADRbwAAynMDAMV1BgDAdhAAuHgjALF4MwOrdkEJpXNMEJ9wVheb&#10;bl8dlmxnIpNqbyePaHcrjGd/L4lliDKFZJI1gmOdN4Biqjl9Yrk6e2LPO3pi7jl6Y/84emP/Nnlj&#10;/zR5Y/8yeWL/MXli/zF5Yv8xeWL/Mf9PBwD/WQAA5mQAANdsAADMcwAAxHcCAL95BAC5eg4Asnwg&#10;AKx8MQOlej4Jn3hKEJp1UxeVc1wdkXFkIo1vbCeJbXQrhWx8L4JqhTJ/aY81fGibOHlnpzp2ZrY7&#10;dGbMPHNn6ztzZ/84c2j/NnNo/zVzZ/8zc2b/MnNm/zJzZv8yc2b/Mv9RBAD/XAAA4mcAANJwAADH&#10;dgAAwHoAALp9AgC0fwwArYEdAKeBLgKgfzwImn1HD5V6URaQeFoci3ZiIYd0aSaDcnErf3F6L3xv&#10;gzJ4bo01dW2YOHJspTtwa7Q8bmvJPG1r6TttbP45bWz/N25s/zVua/80bmr/Mm5q/zJuav8ybmr/&#10;Mv9TAAD0XwAA3moAAM1zAADDegAAu34AALWBAACugwkAqIUaAKKFKwKbhDoHlYJFDpB/TxWKfVgb&#10;hntfIIF5ZyV9d28qenZ3LnZ0gDJzc4s1b3KWOGxxozppcLI8aHDGPGdw5ztncfw5aHH/N2hw/zVp&#10;b/80aW7/M2lu/zNpbv8zaW7/M/9WAADrYgAA2G4AAMl2AAC/fQAAt4IAALCFAACohwYAookXAJyK&#10;KQGWiTcGkIdDDIuFTROFglUZgIBdH3x/ZSR4fW0pdHt1LXB6fjFteYg0aXeUN2Z2oTpjdrA7YXbE&#10;PGF25Tthdvs5Ynb/N2N1/zVjc/80ZHL/M2Ry/zNkcv8zZHL/M/9YAADmZgAA0nEAAMV6AAC7gQAA&#10;socAAKuKAACijAIAnI4UAJePJgGRjjQFi4xAC4WKShGAiFMYe4ZbHXaFYyJyg2onboJyK2qAey9n&#10;f4YzY36RNmB9njldfK46W3zBO1t84zpbfPo4XHv/N117/zVeef80X3f/M193/zNfd/8zX3f/M/5c&#10;AADhagAAzXUAAMB+AAC2hgAArosAAKWOAACbkQAAlZMRAJCUIgGLkzEDhZI9CX+RSA96j1EWdY1Z&#10;G3GMYCBsimglaIlwKWSHeS1hhoMxXYWPNFqEnDZXg6w4VYO/OVWD4ThVgvk3VoL/NVaB/zRYf/8z&#10;WX3/Mll9/zJZff8yWX3/Mu9gAADbbgAAx3oAALuDAACyiwAAqJAAAJ+TAACUlgAAjZkOAImaHgCE&#10;mi4Cfpk6B3mXRQ10lk4Tb5VWGGqTXh1mkmUhYpFtJl6PdipbjoEtV42NMFSMmjNRjKo1T4y9NU+M&#10;3jVPi/c0T4r/M1CJ/zJRhv8xUoT/MVKE/zFShP8xUoT/MeplAADScwAAwn8AALaIAACskAAAopQA&#10;AJiYAACMnAAAhJ8KAICgGQB8oSkBd6A2BXKfQQptnksPaJ1TFGScWxlgm2MdXJprIViZdCVVmH4p&#10;UZeKLE6WmC5LlqgwSpa8MUmW3DBJlPYwSZP/MEmS/zBKkP8vS43/L0uN/y9Ljf8vS43/L+JrAADK&#10;eQAAvIUAALGPAACmlAAAm5kAAJGdAACGogAAeqYDAHanEwBzqCQAbqgyA2qoPQZlp0cLYaZQD12l&#10;WBRZpGAYVaNoHFKjcR9OonwjS6GIJkihlihFoKYqRKG6K0Oh2ipDn/UrQp3/K0Kc/yxCm/8sRJf/&#10;K0SX/ytEl/8rRJf/K9dyAADDgAAAtowAAKqUAACfmQAAlJ4AAImjAAB+qAAAcK4AAGqwDgBosR0A&#10;ZbEsAWGxOANdsEMGWbBMClWvVA5Sr10RTq5lFUuubxhIrXkbRa2GHkKslSA/rKUiPq25Iz2t2CI9&#10;q/UjPKn/JTun/yY7pv8mO6T/Jjuk/yY7pP8mO6T/Jsx6AAC7iAAArpIAAKKZAACXngAAjKQAAICq&#10;AAB1rwAAabQAAF65BgBbuhQAWbskAFa7MQFTuz0DULtHBU27UAdKulkKR7piDUS6bBBBuncTPrmE&#10;FTy5kxc5uaMYOLm3GTe61hk3uPQaNbb/HDS0/x4zs/8fM7L/IDOy/yAzsv8gM7L/IMGDAAC0kQAA&#10;ppgAAJueAACPpQAAgqsAAHaxAABrtgAAX7wAAFTBAwBMxQ0AS8UZAEnGKABIxjUARcdAAUPHSgNA&#10;x1MEPsddBjvHZwg5x3MKN8eADDTHkA0yx6EOMci1DzDI0w8wxvQQLsT/Ey3C/xUswf8WK8D/FyvA&#10;/xcrwP8XK8D/F7iNAACqlwAAnp4AAJGlAACErAAAeLIAAGu5AABgvwAAVMMAAErIAgBAzQcAOtIO&#10;ADnSGwA40ygAN9M1ADbUQAA01UsBM9VVATHWYAIv1mwDLdd6BCvYiwUq2J0FKNmxBifazQYn1+8G&#10;JtT/CSXS/wsk0f8MI9D/DSPQ/w0j0P8NI9D/Da6WAACgnQAAlKQAAIasAAB5tAAAbLsAAGDCAABU&#10;xgAASMsAAD7QAAA11QQALd0KACzhEwAr4h8AKeMqACjkNQAn5D8AJuVKACTmVQAj5mEBIeduASDn&#10;fgIe6JACHemkAhvpvAIa6uICGub8Ahnl/wMZ5P8EGOP/BRjj/wUY4/8FGOP/BaOdAACWpAAAiKwA&#10;AHq1AABsvQAAX8QAAFPKAABHzgAAPNMAADLaAAAq3wAAJe4JACPwEQAh8RkAH/EiAB3yKwAb8zQA&#10;GfQ+ABf0SAAV9VIAE/ZfABL2bgER94ABEPiUAQ/5qgEO+cYBDvntAQ32/wEN9P8BDfP/AQ3z/wEN&#10;8/8BDfP/AZmjAACLrAAAfLUAAG2+AABfxgAAUs0AAEXSAAA52AAAL94AACbiAAAf6gAAHPsGABn/&#10;DgAX/xMAFP8aABL/IQAQ/ygADv8wAA3/OQAL/0MACf9OAAb/XAAE/2wAAv+AAAH/lgAA/60AAP/K&#10;AAD/8AAA//8AAP//AAD//wAA//8AAP//AI2rAAB9tQAAbr8AAGDIAABS0AAAQ9cAADfdAAAr4gAA&#10;IuYAABnqAAAV+QAAEv8AABD/CAAO/w4ADP8RAAn/FgAG/xwAA/8iAAD/KgAA/zMAAP89AAD/SQAA&#10;/1cAAP9pAAD/fgAA/5UAAP+sAAD/xwAA/+gAAP/6AAD/+gAA//oAAP/6AIC1AABwvwAAYckAAFLT&#10;AABD2wAANeEAACnmAAAe6gAAFe4AABD4AAAO/wAAC/8AAAj/AAAE/wYAAP8KAAD/DgAA/xEAAP8V&#10;AAD/GwAA/yMAAP8rAAD/NgAA/0MAAP9TAAD/ZQAA/3oAAP+RAAD/pgAA/7gAAP/PAAD/zwAA/88A&#10;AP/PAP8cLwH/ICwB/yEsAf8eLgH/GjMB/xQ8Af8PRgH/DVQC/wthAv8JbwL/CXsC/wmGAv8JkAL/&#10;CZkC/wmgAv8JpwL/Ca0C/wm0Av8JvAH/CcUB/wnRAv8J4wL/Ce8C/wn5Af8K/wH/Cv8B/wr/Av8K&#10;/wL/Cv8C/wv/A/8L/wP/C/8D/wv/A/8fLQH/IykB/yQpAf8iKwH/HjAB/xg4Af8UQwH/EVAC/xBe&#10;Av8OawL/DncC/w6DAv8OjQL/DpUC/w6dAv8OpAL/DqoC/w6xAv8OuQL/DsEC/w7NAv8O3wL/DuwC&#10;/w74Av8O/wL/Dv8C/w//A/8P/wP/D/8E/xD/BP8Q/wT/EP8E/xD/BP8jKgH/JiYB/yglAf8nJwH/&#10;IysB/x4zAf8bQAH/GU0C/xZaAv8UZwL/E3MC/xN+Av8TiQP/E5ED/xOZA/8ToAL/E6cD/xOuA/8T&#10;tQP/E74D/xPJA/8T2gP/FOkD/hT2A/sU/wP5Ff8D+RX/BPgV/wX4Ff8G+BX/BvgV/wb4Ff8G+BX/&#10;Bv8mJgH/KiIB/ywgAP8rIgH/KCYB/ycwAf8kPAH/IkkC/x9VAv8dYgL/G24D/xt6A/8ahAP/Go0D&#10;/xqVA/8anAT/GqME/xuqBP8bsgT/G7oE/xvFBPwb0wT5G+cE9Rz0BPIc/wXxHP8G8Bz/B+8d/wjv&#10;Hf8J7xz/Ce4c/wnuHP8J7hz/Cf8qIgH/Lh0A/zAbAP8wHAD/MCIA/zAsAf8uNwH/K0QC/yhRAv8m&#10;XQP/JGkD/yN1BP8jfwT+I4gE/SORBfsjmAX6I6AF+COnBvcjrgb1I7cG9CPBBvIkzwbuJOQG6iXy&#10;Bugl/gjmJP8K5CX/C+Ml/wzjJP8M4iT/DOEk/w3hJP8N4ST/Df8uHgD/MxgA/zUWAP81FQD/OB0A&#10;/zgnAf83MwH/ND8B/zJLAv8vWAP7LmQE+C1vBPUsegXzLIMG8SyMBu8slAftLJwI7CyjCOosqwjp&#10;LLMI5yy+CeYszAniLeII3i3xCtss/gzWLf8O1Cz/D9Is/xDRLP8Qzyz/EM4t/xDOLf8Qzi3/EP8y&#10;GQD/NxQA/zoRAP88EgD/PxkA/0AiAP8+LQH/PDkB+jpFAvQ4UgPwN14E7DZqBek1dAbmNX4I5DSH&#10;COI0kAngNJgK3jSfCtwzpwvaM7AM2DO7DNUzyQ3SNN8NzjTwD8o0/RLHNP8TxTT/FMM0/xXDM/8V&#10;wDT/Fb80/xS/NP8UvzT/FP82FQD/OxAA/z4NAP9DDwD/RhQA/0YcAP9GJgD2RDIB70I/AelATAPk&#10;P1kE3z5kBts9bwjYPHkK1DyCDNE7iw3PO5MPzTqaEMs6ohHJOqsSyDq1E8Y6whPEOtUUwDvrFbw6&#10;+xe5Ov8Ytzr/GbY6/xm1Ov8Ysjv/GLE7/xixO/8YsTv/GP85EgD/Pw0A/0MJAP9IDAD/SxAA/0wV&#10;APVMHwDrSioA5Ek3Ad1JRgLVR1ME0EZfCMxFaQvJRHMNxkN8EMNChBLBQowTv0GVFb1BnRa7QKYX&#10;ukCwGLhAvBm2QMwas0HmGq9B9xytQf8dq0H/HalB/xypQf8cpkH/G6VB/xulQf8bpUH/G/89EAD/&#10;QgkA/0gFAP9NCAD/UAsA+VEPAOtQFQDhTyAA2FAxAM9QQQLJT04FxE5aCcBMZA29S20Qukp2E7dJ&#10;fhW1SIcXs0ePGbFHlxuvRqAcrUaqHqtFth+pRcYfp0bgIKRG9CChRv8hn0f/IJ5H/yCeR/8fm0f/&#10;HppH/x6aR/8emkf/Hv9ADQD/RgQA/0wAAPhSAgDoVQQA4VUIAOJVDQDVVRkAzFcsAMVXPAK/VkoG&#10;ulVVCrZTXw6yUmgSr1BxFaxPeRiqToEaqE2KHaVMkh+jTJwgoUumIp9LsSOdS8Akm0vYJZlL8CWW&#10;TP8klUz/JJRM/yOTTP8ikU3/IZFN/yGRTf8hkU3/If9CCgD/SQAA/1EAAOZXAADdWwEA1VwFANJb&#10;CQDLXBQAw14oALxeOAK2XUYGsVtRCq1ZWw+pWGQTplZsF6NVdBqgVH0dnlOFH5tSjiKZUZckl1Ch&#10;JpVQrSeSULwokVDQKI5Q7CiNUf4ni1H/JotR/yWKUv8kiVL/I4hS/yOIUv8jiFL/I/9FBwD/SwAA&#10;8FUAAN9bAADTYAAAzGEDAMhhBgDDYREAu2QkALVkNAKvY0IFqmFOCqVfVw+hXWAUnlxoGJtbcBuY&#10;WXgelViBIZNXiiSQVpMmjlWeKItVqSqJVLcrh1TLK4VV6SuEVfwqg1b/KINW/yeCVv8lgVb/JIFW&#10;/ySBVv8kgVb/JP9HAwD/TwAA51gAANlgAADNZAAAxmYBAMFmBAC7Zg4AtGkgAK5pMQKoaD8Fo2ZK&#10;Cp9lVA+aY10Ul2FlGJNgbRyQXnUfjl19IotchiWIW5AohVqaKoNZpiyAWbQtf1nHLn1Z5i18Wvos&#10;e1r/Kntb/yh7W/8ne1r/Jnpa/yV6Wv8lelr/Jf9JAAD7UgAA41wAANJjAADHaAAAwGsAALprAgC1&#10;aw0Arm0dAKhuLgGjbTwFnWtICplqUQ+UaFoUkGZiGI1lahyKY3Igh2J6I4RhgyaBYIwpfl+XK3te&#10;oy15XrEvd13EL3Ve4i91XvktdV//K3Vf/yl1X/8odV7/JnVe/yZ1Xv8mdV7/Jv9LAADwVQAA3l8A&#10;AM1nAADDbAAAu28AALVwAACvbwoAqHEaAKNyKwGdcjkEmHBFCZNuTw6PbVgUi2tgGIdpZxyEaG8g&#10;gWd3I31mgCZ6ZIopd2OULHVjoS5yYq8vcGLBMG9i3zBuY/cub2P/LG9j/ypvY/8ob2L/J29i/ydv&#10;Yv8nb2L/J/9NAADrWAAA2WMAAMlqAAC/cAAAt3MAALB0AACpdAcAo3YXAJ53KAGYdjcEk3VCCI5z&#10;TA6JcVUThXBdGIFuZRx+bWwfe2x0I3hqfSZ0aYcpcWiSLG5nni5sZ6wwame+MWln3DBpZ/UuaWf/&#10;LGln/ypqZ/8pamb/KGpm/ydqZv8namb/J/9QAADnWwAA02YAAMVuAAC7cwAAs3cAAKt5AACkeAMA&#10;nXoUAJh7JQGTezQDjnpAB4l4Sg2EdlMSgHVbF3xzYht4cmofdXFyInJveyZvboUpbG2QLGlsnC5m&#10;bKowZGy8MWNs2TBjbPQvY2z/LWRs/ytka/8pZWr/KGVq/yhlav8oZWr/KP1TAADjXwAAzmkAAMFx&#10;AAC3dwAAr3sAAKd9AACefQAAmH4RAJOAIgCOgDECiX8+BoR9SAx/fFERe3pZFnd5YBpzd2geb3Zw&#10;IWx1eCVpdIIoZnOOK2Nymi5gcagvXnG6MF1x1DBdcfIuXnH/LF5w/ytfcP8pYG//KGBu/yhgbv8o&#10;YG7/KPFVAADeYgAAym0AAL11AACzewAAq4AAAKKCAACYgQAAkYMPAI2FHwCIhS4Cg4Q7BX6DRQp6&#10;gU4PdYBWFHF/XhhufWYcanxtIGd7diNjeoAnYHmLKl14mCxad6YuWHe4L1d30S9Xd/EuWHb/LFh2&#10;/ypZdf8pWnT/KFp0/ydadP8nWnT/J+1ZAADXZgAAxXEAALl6AACvgAAApoQAAJ2GAACRhwAAiokM&#10;AIaKGwCCiysBfYo4BHiJQgh0iEwNb4dUEmyFWxZohGMaZINrHmGCdCFdgX0kWoCJKFd/lipVfqQs&#10;Un62LVF+zi1Rfe8sUn3/K1J8/ylTe/8oVHr/J1R6/ydUev8nVHr/J+heAADQawAAwHYAALR+AACr&#10;hQAAoYkAAJeLAACJjQAAg48IAH6QFwB7kScBdpE0A3KQPwZtj0kLaY5RD2WNWRNijGAXXotoG1uK&#10;cR5XiXshVIiGJFGHlCdPhqIpTYa0KkuGzCpLhe4pTIT/KUyD/yhMg/8nTYH/Jk6B/yZOgf8mToH/&#10;JuFjAADJcAAAu3sAALCEAACmigAAm44AAJGRAACEkwAAepUCAHWXEgBymCIAb5gwAmqXOwRml0UI&#10;YpZODF+VVg9blF0TWJNlF1WTbhpRkngdTpGEIEuQkSNJkKEkR5CyJkWQyiZFj+0lRY3/JUWM/yVG&#10;i/8kRor/JEaK/yRGiv8kRor/JNhpAADDdgAAtYEAAKuKAACfjwAAlZMAAIqWAAB+mgAAcJ0AAGuf&#10;DgBonxwAZqAqAWKgNwJfn0EFW59KCFieUgtUnloOUZ1iEk6caxVLnHUYSJuBGkWbjx1Cmp8fQJqw&#10;ID+ayCA/mesfP5j/ID6W/yE+lf8hP5T/IT+U/yE/lP8hP5T/Ic1wAAC8fQAAsIgAAKSPAACZlAAA&#10;jpgAAIOdAAB3oAAAaaQAAGCnCABdqBQAW6kkAFmpMQFWqTwCU6lFBFCoTgZNqFcJSqhfDEenaA5E&#10;p3MRQaZ/FD6mjRY8pp0XOqavGDmmxxg5peoYOKP/Gjeh/xs3oP8cN5//HDef/xw3n/8cN5//HMR4&#10;AAC1hQAAqY8AAJ2VAACSmgAAhp8AAHqjAABuqAAAYqwAAFWwAABQsg4ATrIbAE2zKABLszUASbM/&#10;AUazSQJEs1IEQbNbBj+zZAg8s28KOrN7DDezig41spoPM7OtEDKzxRAysukQMbD+EjCu/xQvrf8V&#10;L6z/Fi+s/xYvrP8WL6z/FruBAACujgAAoZUAAJaaAACJoAAAfaYAAHGrAABlrwAAWbQAAE63AABD&#10;vAUAQL0RAD+9HgA+visAPL42ADu/QQA5v0sBN79UAjXAXwIzwGoEMcB3BS/AhgYtwJcHK8CqCCrB&#10;wggqwOcHKb39Cii8/wwnuv8NJ7n/Die5/w4nuf8OJ7n/DrKMAACllAAAmZoAAI2hAAB/pwAAcq0A&#10;AGazAABauAAAT7sAAES/AAA6xAIAMMkIAC7KEQAtyh0ALMspACvLNQArzEAAKs1KACjNVgAnzmEA&#10;Js5vASTOfwEjz5ECIc+lAiDQvQIgz+QCH836Ax7L/wQeyv8FHcn/Bh3J/wYdyf8GHcn/BqiUAACc&#10;mgAAkKEAAIKoAAB0rwAAZ7YAAFu8AABOwAAAQ8MAADnHAAAvzAAAJ9AEAB/WCgAb2hAAG9saABrb&#10;JgAa3DEAGd08ABjdSAAY3lUAF99iABbgcgAV4IUAFOGaABPisQAS488AEuD0ABLe/wER3f8BEdv/&#10;AhHb/wIR2/8CEdv/Ap6aAACSoQAAhKkAAHaxAABouAAAW78AAE7EAABCyAAAN8wAAC3QAAAk1QAA&#10;HNsAABXfBQAU6Q4AEuoUABHrHQAQ6yYADuwwAA7tOgAN7kYAC+5TAArvYgAJ8HQACPGJAAfyoAAF&#10;8roABPHkAALx/QAC7/8AA+3/AAPt/wAD7f8AA+3/AJWhAACGqQAAeLIAAGm6AABbwgAATcgAAEDM&#10;AAA00QAAKtYAACHbAAAZ4AAAEuQAAA/wAQAN+QoAC/oPAAn7FQAH+xwABPwkAAH8LAAA/DcAAPxC&#10;AAD8UAAA/GEAAP11AAD8jAAA/KQAAPzBAAD86wAA/P8AAP3/AAD9/wAA/f8AAP3/AImpAAB5sgAA&#10;arsAAFzEAABOzAAAP9EAADLXAAAn3QAAHeEAABXlAAAO6AAACvEAAAj9AAAF/wMAAf8JAAD/DgAA&#10;/xIAAP8XAAD/HwAA/ycAAP8xAAD/PgAA/00AAP9fAAD/dQAA/40AAP+mAAD/wgAA/+cAAP/8AAD/&#10;/wAA//8AAP//AHyzAABsvAAAXcYAAE7PAAA/1gAAMd0AACXiAAAa5gAAEeoAAAzuAAAF8gAAAP8A&#10;AAD/AAAA/wAAAP8AAAD/BQAA/woAAP8OAAD/EgAA/xgAAP8hAAD/KwAA/zkAAP9KAAD/XQAA/3MA&#10;AP+MAAD/pAAA/7kAAP/UAAD/3gAA/94AAP/eAP8YLAD/GSkA/xkoAP8VKwD/EDAA/ws4Af8DRAH/&#10;AFEB/wBeAf8AbAH/AHgB/wCCAf8AjAH/AJQB/wCcAP8AogD/AKgA/wCvAP8AtgD/AL4A/wDIAP8A&#10;1wD/AOcA/wDzAP8A/QD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8bKQD/HSYA/xwl&#10;AP8ZJwD/EywA/w40AP8LQAH/CE4B/wVbAf8DaAH/AnQB/wJ/Af8CiAH/ApEB/wKYAf8CnwH/AaUA&#10;/wGsAP8BsgD/AboA/wHEAP8B0QD/AOQA/wDxAP8A/AD8Af8A/AL/APwD/wD8BP8B/AX/AfwF/wH8&#10;Bf8B/AX/Af8fJgD/ISIA/yAhAP8eIwD/GCcA/xMwAP8RPAH/DkoB/w1XAf8LYwH/Cm8B/wp6Af8K&#10;hAH/Co0B/wqUAf8KmwH/CqIB/wqoAf8KrwH/CrcB/wrAAP8KzAD/CuAA+wrvAPcK+gD1C/8B9Qz/&#10;AfQN/wH0Df8C9A3/AvQN/wL0Df8C9A3/Av8iIgD/JB0A/yQcAP8iHQD/HiIA/xwsAP8ZOAD/FkUB&#10;/xNSAf8SXgH/EGoB/xB1Af8QfwH/EIgB/xCQAf8QlwH/EJ4B/xClAf0QrAH8ELMB+hC9AfkRyQH1&#10;Ed0B8RHtAe4R+QHsEv8C6xP/AuoT/wPpE/8D6RP/A+kT/wPpE/8D6RP/A/8mHQD/KBgA/ygWAP8m&#10;FgD/Jh0A/yYoAP8jNAD/IEAA/x1NAf8bWQH/GWUB/hlwAfwYegH5GIMB9xiMAfYYkwH0GJoB8xih&#10;AfEZqAHwGbAC7hm6Au0ZxgLqGtkC5hrrAeIb+QLgG/8D3hz/BN0c/wXcHP8F3Bz/Bdsc/wXbHP8F&#10;2xz/Bf8qGQD/LRMA/y0RAP8tEQD/LhkA/y0iAP8sLgD/KToA/yZHAfokVAH2I2AB8iJrAe8idQLt&#10;In4C6yKHAukijwLnIpYC5SKeAuQipQLiIq0C4SO3At8jwwLdI9YC2CTqA9Ik+QXPJf8GzSX/B8sl&#10;/wjKJf8IyiT/CMok/wjKJP8IyiT/CP8uFAD/MRAA/zINAP80DgD/NRQA/zUcAP8zJwD6MTQA8y9B&#10;AO4tTgHpLFoB5SxlAuIscALfK3kC3SuCA9oriwPYK5IE1SuaBNMrogTRK6oFzyuzBc0rvwbMLM8G&#10;yC3nB8Qt9wnBLf8Kvy3/C70t/wy8Lf8MvCz/DLss/wy7LP8Muyz/DP8xEQD/NQwA/zYHAP86CwD/&#10;PBAA/zsVAPg5HwDvNysA5zY5AOE1RwDcNVQB1TVgAtE1agPONHMEzDR8Bco0hQbINI0HxjOUCMQz&#10;nAnCM6UJwTOuCr8zuQu9M8gLuzThC7c08w20NP8PsTT/D7A0/xCvNP8QrjT/D640/w+uNP8PrjT/&#10;D/81DgD/OAcA/zwCAP9ABgD/QQsA+kEPAO0/FgDjPCIA2j0xANI+QQDMPk8CyD5aA8Q9ZAXBPW4H&#10;vzx2CLw8fgq6O4cLuDuPDLc7lw21Op8OszqpD7E6tBCvOsIRrjrZEao77xKnO/8TpTv/FKQ7/xOj&#10;O/8Tojv/E6I7/xKiO/8Sojv/Ev84CgD/PAAA/0EAAPVFAADmRgIA4UUHAONCDQDVQxkAzEUsAMZH&#10;PAHBR0kCvEZVBLlFXwa1RGgJs0NxC7BDeQ2uQoEPrEKJEKpBkRKoQZoTp0CkFKVArxWjQLwWoUDQ&#10;Fp5B6hecQfwXmkH/F5hB/xeYQf8Wl0H/FZdB/xWXQf8Vl0H/Ff87BgD/PwAA+UYAAOVLAADcTgAA&#10;000EANFKCQDKShQAwk0nALxONwG3TkUCsk1QBa9MWgirS2MKqEpsDaZJdA+kSXwRoUiEE59HjBWd&#10;R5UXm0afGJlGqhmXRrgalkbKG5NG5huRR/kbj0f/Go5H/xmOR/8YjUf/GI1H/xeNR/8XjUf/F/8+&#10;AgD/QwAA60sAAN1RAADRVAAAylQBAMZSBQDBUREAuVMiALNVMwGuVEECqlRMBaZTVgiiUV8Mn1Bn&#10;D51PbxGaTncUmE5/FpZNiBiTTJEZkUybG49Lph2NS7Mei0vFHolL4h6HTPcehkz/HYVM/xyFTf8a&#10;hUz/GYVM/xmFTP8ZhUz/Gf9AAAD8RwAA5VAAANVWAADKWQAAwloAAL1YAwC4Vw4AsVkeAKxaLwGn&#10;Wj0CollJBZ5YUwmbV1sMl1ZkEJVVaxKSVHMVj1N7F41ShBqLUY0ciFGXHoZQox+EULAgglDBIYBQ&#10;3SF+UfQgfVH/H31R/x19Uf8cfVH/G31R/xp9Uf8afVH/Gv9CAADwSgAA31QAAM5aAADEXgAAvF8A&#10;ALZeAACxXAsAq14aAKVgKwCgYDoCnF9FBZdeUAmUXFgMkFtgEI1aaBOLWXAWiFh3GIVXgBuDVokd&#10;gFaUH35VnyF7Va0ieVS9I3hV1yN3VfIidlb/IHZW/x92Vv8ddlb/HHZW/xt2Vv8bdlb/G/9FAADs&#10;TgAA2lgAAMleAAC/YgAAt2QAALFjAACrYQgApGMXAJ9kKACaZTcClmRDBZFjTQiOYVUMimBdEIdf&#10;ZROEXmwWgV10GX5cfRx8W4YeeVqRIHdanSJ0Waokclm6JXFZ0iVwWvAjb1r/Im9a/yBwWv8ecFr/&#10;HXBa/xxwWv8ccFr/HP9IAADnUgAA01sAAMViAAC7ZgAAs2gAAKxoAAClZgUAn2cUAJppJQCVaTQC&#10;kGhABIxnSgiIZlMMhGVbEIFkYhN+Y2oWe2JyGXhhehx2YIQec1+OIXBemiNuXqglbF24JWpeziZp&#10;Xu4kaV7/Impe/yBqXv8fal7/Hmpe/x1qXv8dal7/HflKAADjVQAAz18AAMFlAAC3agAAr2wAAKds&#10;AACfagEAmWsRAJRtIgCQbjEBi209BIdsRweDa1ALf2pYD3xoYBN4Z2cWdmdvGXNmeBxwZYEebWSM&#10;IWpjmCNoYqYlZmK2JmRizCZkYuwlZGL/I2Ri/yFlYv8fZWL/HmVi/x1lYv8dZWL/HfJMAADfWAAA&#10;ymIAAL1pAACzbgAAq3AAAKJwAACZbgAAk3AQAI9yHwCKci4BhnI7A4JxRQd9cE4Lem5WDnZtXhJz&#10;bGUVcGttGG1qdRtqaX8eZ2mKIWVoliNiZ6QlYGe0Jl9nySZeZ+olXmf+I19n/yFfZv8fYGb/HmBm&#10;/x5gZv8eYGb/Hu9PAADaXAAAxmUAALptAACwcgAAp3UAAJ10AACUcwAAjXQNAIl2HACFdysBgXc4&#10;A3x2QwZ4dUwJdHRUDXFzWxFucmMUa3FrF2hwcxplb3wdYm6HIF9tlCJdbKIkWmyyJVlsxyVYbOgl&#10;WWz9I1lr/yFaa/8fW2v/Hltq/x5bav8eW2r/HutTAADTYAAAwmkAALZxAACsdgAAo3kAAJl5AACN&#10;dwAAh3kLAIN7GAB/fCgAe3w1And7QAVzekkIb3lRDGx4WQ9od2ETZXZoFmJ1cBlfdHocXHSFH1pz&#10;kSFXcqAjVXKwJFNyxSRTcuckU3H8IlRx/yBUcP8fVXD/HlVv/x1Vb/8dVW//HeVXAADNZAAAvm0A&#10;ALJ1AACoewAAn34AAJN9AACHfQAAgH8HAHyAFQB4gSQAdYIyAXGBPQRtgEYHaYBPCmZ/Vg1jfl4R&#10;YH1mFF18bhdae3caV3qCHVR6jx9ReZ0hT3muIk55wyJNeOUiTXf7IU53/x9Odv8eT3X/HU91/x1P&#10;df8dT3X/Hd9cAADIaAAAuXIAAK56AAClgAAAmoIAAI6CAACAgwAAeYUCAHSGEQBxiCAAboguAWqI&#10;OQJnh0MFY4dMCGCGUwtdhVsOWoRjEVeEaxRUg3UXUYKAGk6BjRxLgZseSYGsH0iAwSBHgOMfR3/6&#10;Hkh+/x5Iff8dSXz/HEl8/xxJfP8cSXz/HNZhAADCbgAAtHgAAKqAAACfhQAAlIcAAIiHAAB7iQAA&#10;cIwAAGuODQBojxoAZo8pAGKQNQFfjz8DXI9IBVmOUAhWjlgLU41gDlCMaBBNjHITSot9FkiKihhF&#10;ipkaQ4qqG0KKvxtBiuEbQYj5G0GG/xtBhf8bQoX/GkKE/xpChP8aQoT/Gs1nAAC8dAAAr34AAKWG&#10;AACaigAAjowAAIKNAAB1kAAAZ5QAAGGVCABelxQAXJcjAFqYLwBXmDoBVJhEA1KXTAVPl1QHTJdc&#10;CUmWZQxHlm8ORJV6EUGViBM/lJcVPZSoFjuUvRY7lN8WOpL4FzqQ/xc6j/8XOo7/FzqO/xc6jv8X&#10;Oo7/F8VuAAC2ewAAqoUAAJ6LAACUjwAAiJIAAHuUAABulwAAYpsAAFeeAABSoA4AUaAbAE+hKABN&#10;oTQAS6E+AUmhRwJHoVADRKFYBUKhYQc/oGsJPaB3CzqghQ04oJQONqCmDzWguxA0oN0PNJ33EDOc&#10;/xIzmv8SM5n/EzOZ/xMzmf8TM5n/E713AACvgwAAo4sAAJiRAACNlQAAgZkAAHOcAABnnwAAW6IA&#10;AE+mAABHqQgARKoSAEOqHwBBqysAQKs3AD+sQQA9rEoBO6xTAjmsXAM3rGcENaxzBTKsgQYwrJEH&#10;LqyjCC2suAksrNkILKr1Ciuo/wsqpv8MKqX/DSql/w0qpf8NKqX/DbWAAACoiwAAnJEAAJGWAACF&#10;nAAAeKAAAGulAABfqAAAU6wAAEivAAA9sgAANrULADS1FQAztiEAMrYsADG3NwAwt0EAL7hLAC64&#10;VQAsuGABKrhtASm5ewInuY0CJbmfAyS5tAMjudIDI7f0BCK1/wUhtP8GIbP/ByGy/wchsv8HIbL/&#10;B62KAACgkQAAlZcAAIidAAB7owAAbqgAAGGtAABVsQAASrQAAD+3AAA0uwAAK74DACTCDAAiwhQA&#10;IsMfACHDKgAgxDQAH8Q/AB7FSgAdxlYAHMZjABvHcwAax4UAGceZABjIrgAXyMsAF8bxARfE/wEW&#10;w/8CFsH/AxbB/wMWwf8DFsH/A6ORAACYmAAAi54AAH2lAABwqwAAYrEAAFa2AABKuQAAPr0AADTA&#10;AAAqxAAAIsgAABnMBAAT0AoAEdIRABDSGgAQ0yUAD9MwAA7UPAAO1EgADdVWAA3VZQAM1ngADNaN&#10;AAvYpAAK2L4ACdnmAArW/gAL1P8AC9L/AAvS/wEL0v8BC9L/AZqYAACOnwAAgKYAAHKtAABktAAA&#10;V7oAAEm/AAA9wgAAMsYAACjJAAAfzQAAF9EAABHWAAAM2wUACN4LAAbfEQAF3xoABOAkAALhLgAB&#10;4joAAONHAADkVgAA5GcAAOV7AADmkgAA5qoAAOfIAADn8AAA6P8AAOj/AADo/wAA6P8AAOj/AJGf&#10;AACCpwAAdK8AAGW3AABXvgAAScMAADzHAAAwywAAJc8AABzUAAAU2QAADt0AAAnhAAAC5QAAAOkG&#10;AADpDQAA6REAAOoYAADrIQAA7SsAAO83AADxRQAA8lYAAPNoAADzfgAA9JcAAPWwAAD20AAA9/MA&#10;APf/AAD3/wAA9/8AAPf/AIWnAAB2sAAAZrgAAFjBAABKyAAAO8wAAC7RAAAj1gAAGdwAABHgAAAM&#10;4wAABOcAAADqAAAA9QAAAPQAAAD1BQAA9QsAAPYPAAD2FAAA+B0AAPonAAD8NAAA/0MAAP9VAAD/&#10;aQAA/4EAAP+aAAD/sgAA/88AAP/tAAD/+QAA//kAAP/5AHiwAABougAAWcMAAEvLAAA70QAALdgA&#10;ACHdAAAW4gAADuYAAAjqAAAA7QAAAPAAAAD4AAAA/wAAAP8AAAD/AAAA/wAAAP8GAAD/DAAA/xAA&#10;AP8YAAD/IgAA/zAAAP9AAAD/UwAA/2kAAP+BAAD/mQAA/68AAP/DAAD/1QAA/9UAAP/VAP8TKAD/&#10;EyUA/xElAP8NJwD/Bi0A/wA1AP8AQQD/AE8A/wBcAP8AaQD/AHQA/wB+AP8AiAD/AJAA/wCXAP8A&#10;nQD/AKQA/wCqAP8AsAD/ALcA/wDAAP8AzAD/AN8A/wDsAP8A+AD/AP8A/wD/AP8A/wD/AP8A/wD/&#10;AP8A/wD/AP8A/wD/AP8WJQD/FiIA/xQhAP8QIwD/CigA/wAwAP8APQD/AEsA/wBYAP8AZAD/AHAA&#10;/wB6AP8AhAD/AIwA/wCTAP8AmgD/AKAA/wCmAP8ArQD/ALQA/wC8AP4AyAD9ANkA+wDpAPoA9gD5&#10;AP8A+AD/APgA/wD4AP8A+AD/APkA/wD5AP8A+QD/AP8aIgD/Gh4A/xgdAP8THgD/DiIA/wosAP8H&#10;OQD/A0YA/wBTAP8AYAD/AGsA/wB2AP8AfwD/AIgA/wCPAP8AlgD/AJ0A/wCjAP4AqQD8ALAA+gC5&#10;APcAxAD1ANIA8wDmAPIA9ADxAP8A8AD/AO8A/wDvAP8A7wD/APAA/wDwAP8A8AD/AP8eHQD/HhkA&#10;/xwXAP8XGAD/Ex4A/xEoAP8ONAD/DEEA/wpOAP8IWwD/B2YA/wZxAP8GegD/BoMA/gaLAPwGkgD6&#10;BpkA+AafAPYGpgD0Bq0A8ga1APAFwADtBc4A6wXkAOkG8wDmCP8A5Qr/AOQL/wDkC/8B5Av/AeQL&#10;/wHkC/8B5Av/Af8hGAD/IRMA/yARAP8bEgD/HBoA/xokAP8WLwD/EzwA/xFJAP8QVQD8DmEA+Q5r&#10;APYOdQD0Dn4A8g6GAPAOjgDuDpUA7Q6bAOsOogDqDqoA6A6zAOYPvQDlD8wA4Q/jAN0Q8wDZEf8B&#10;1hL/AdQT/wHTE/8C0hP/AtIT/wLSE/8C0hP/Av8lEwD/JRAA/yQNAP8jDgD/IxQA/yIeAP8fKQD/&#10;HDUA+RlDAPQYTwDvF1sA7BdmAOkXcADmF3kA5BeBAOIXiQDgF5EA3xeYAN0XnwDbF6cA2RixANYY&#10;uwDUGcoA0BrhAcwb8wHJHP8Cxhz/AsQc/wPDHP8Dwxz/A8Mc/wPDHP8Dwxz/A/8oEAD/KQsA/ygG&#10;AP8rCwD/KxAA/ykXAP0mIgD0Iy4A7CE7AOYgSQDiIFUA3iBgANohagDWIXQA0yF8AdAhhAHPIowB&#10;zSKTAcsimwHJIqMByCOsAsYjtgLEI8QCwiTbAr4l7gO7Jf4EuCX/BbYl/wW1Jf8GtSX/BrUl/wW1&#10;Jf8FtSX/Bf8sDQD/LQUA/y4BAP8xBQD/MQsA/S8QAPErGADnKSUA3ygzANgoQgDRKk8AzStaAMkr&#10;ZQHHK24BxCx2AsIsfgLALIYDviyOA70slgO7LJ4EuSynBLgssQW2LL8FtS3RBbEt6gauLvsHqy7/&#10;CKku/wioLv8IqC3/CKgt/wioLf8IqC3/CP8vCAD/MQAA/zUAAPY3AADqNgIA5zMIAOQvDwDZLhsA&#10;zzEsAMkzPADENEkAwDVVAbw1XwK6NWgCtzVwA7U0eASzNIAFsTSIBrA0kAauNJkHrDSiCKs0rAmp&#10;NLkJpzTKCqU15QqhNfgLnzX/DJ01/wydNf8LnDX/C5w1/wucNf8LnDX/C/8zAgD/NQAA9joAAOU+&#10;AADcQAAA1D0EANI3CQDLOBUAwzomAL09NgC4PkQBtD5QAbE9WgOuPWMErD1rBak8cwanPHsIpjyD&#10;CaQ7iwqiO5QLoDudDJ47qA2dO7QOmzvFDpk74A6WO/QPlDz/D5I8/w+SPP8OkTz/DZE8/w2RPP8N&#10;kTz/Df81AAD/OQAA6kEAAN1GAADQRwAAyUYAAMZBBQDAQBEAuUIhALNEMgCvRUABq0VLAqdFVQOk&#10;RF4FoURmB59DbgidQ3YKm0J+C5lChg2XQY8OlUGZD5NBpBGRQbASkEHAEo5B2RKLQfESiUL/EohC&#10;/xGIQv8Qh0L/EIdC/w+HQv8Ph0L/D/84AADzPQAA40cAANJMAADITgAAwE0AALtKAgC2Rw4AsEkd&#10;AKtLLQCmTDsBokxHAp5LUQSbS1oGmUpiCJZJagqUSXEMkkh5Do9Igg+NR4sRi0eVEolGoBSHRqwV&#10;hUa7FoRG0RaCR+4WgEf/FX9H/xR/R/8Sf0f/EX9H/xF/R/8Rf0f/Ef87AADuQwAA3EwAAMxRAADB&#10;VAAAuVQAALRRAACuTQsAqE8ZAKNRKQCeUjcBmlJDApdRTgSUUVYGkVBeCY5PZguMTm0NiU51D4dN&#10;fhGFTYcTgkyRFYBMnBZ+S6kXfEu4GHtLzRh5TOsYeEz+F3dM/xV3TP8Ud0z/E3dM/xJ3TP8Sd0z/&#10;Ev8+AADoRwAA1VAAAMZWAAC8WAAAtFkAAK1WAACnUwcAoVQVAJxWJQCYVzQBlFdAApBXSgSNVlMG&#10;ilVbCYdUYwuEVGoOglNyEIBSehJ9UoMUe1GOFnhQmRh2UKYZdFC1GnNQyRpxUOgacFH8GHBR/xdw&#10;Uf8VcFH/FHFQ/xNxUP8TcVD/E/VAAADkSwAAz1QAAMFaAAC3XQAAr14AAKdbAAChWAMAm1kSAJZb&#10;IgCSXDEBjlw9AopcRwSHW1AGg1pYCYFZYAx+WWcOe1hvEHlXdxN2VoAVdFaLF3JVlhlvVaMabVSy&#10;G2xUxhtqVeYbalX7GWpV/xdqVf8WalX/FWtV/xRrVf8Ua1X/FPJDAADfTwAAy1gAAL1dAACzYQAA&#10;q2IAAKJgAACbXAAAlV4QAJBgHwCMYS4AiGE6AoRgRQSBYE4Gfl9WCXteXQt4XWUOdlxsEHNcdBNw&#10;W30VblqIF2talBlpWaEbZ1mwHGVZwxxkWeMcZFn6GmRZ/xhkWf8XZVn/FWVZ/xRlWf8UZVn/FO9G&#10;AADaUgAAxlsAALphAACwZQAApmYAAJ1jAACVYQAAj2IOAItkHACHZSsAg2U3AX9lQgN8ZEsGeGNT&#10;CHVjWwtzYmIOcGFqEG1gchNrYHsVaF+GF2ZekRljXp8bYV2uHGBdwRxfXeEcX134Gl9d/xhfXf8X&#10;YF3/FmBd/xVgXf8VYF3/FetKAADUVgAAw14AALZlAACsaQAAomkAAJhnAACPZQAAiWYMAIVoGQCB&#10;aSgAfmo1AXppPwN2aUkFc2hRCHBnWQptZ2ANa2ZnEGhlcBJlZHkVY2SDF2BjjxleYp0bXGKsHFpi&#10;vxxZYt8cWWL3Glpi/xlaYf8XW2H/Flth/xVbYf8VW2H/FedNAADPWQAAv2IAALNoAACpbQAAnm0A&#10;AJNrAACJaQAAg2sJAH9tFQB8biUAeG4yAXVuPQJxbkYEbm1PB2tsVglobF4MZWtlD2NqbRFgaXYU&#10;XWmBFltojRhYZ5saVmeqG1VnvRxUZ9wcVGf2GlRm/xhVZv8XVWX/FlZl/xVWZf8VVmX/FeJRAADK&#10;XQAAu2YAAK9sAACmcQAAmXAAAI5vAACDbgAAfXAFAHhyEgB1cyEAcnMvAW9zOgJsc0QEaXJMBmZy&#10;VAhjcVsLYHBjDV1waxBbb3QTWG5/FVVuixdTbZkZUW2oGk9tuxtObdkaTmz0GU9r/xhPa/8XUGr/&#10;FlBq/xVQav8VUGr/Fd1VAADFYQAAt2oAAKxxAACidQAAlHQAAIl0AAB8cwAAdnUAAHF3EABveB0A&#10;bHkrAGl5NwFmeUADY3lJBWB4UQddd1gJW3dgDFh2aA5VdXERUnV8E1B0iBZNdJcXS3OmGElzuRlI&#10;c9UZSXLzGElx/xdKcf8WSnD/FUtw/xRLcP8US3D/FNRaAADAZgAAs28AAKh2AACdeQAAj3gAAIR4&#10;AAB3eQAAb3wAAGp9DQBnfhkAZH8mAGKAMgFfgD0CXIBGA1p/TgVXf1UHVH5dCVJ9ZQxPfW8OTHx5&#10;EUp8hhNHe5QVRXukFkR7txZDe9IWQ3ryFkN5/xVDeP8URHf/FER2/xNEdv8TRHb/E81fAAC7awAA&#10;rnQAAKR8AACXfgAAin0AAH9+AAByfwAAZoMAAGGECABehhMAXIchAFqHLgBYhzgBVYdCAlOHSgNQ&#10;h1IFToZaB0uGYglJhWwLRoV3DUOEgw9BhJIRP4SiEj2EtRM8hM8TPILwEjyB/xI9gP8SPX//Ej1+&#10;/xE9fv8RPX7/EcVmAAC1cQAAqnsAAJ+CAACSggAAhYIAAHmDAABthgAAX4oAAFiNAQBUjg8AUo8b&#10;AFCPJwBPkDMATZA9AUuQRQJJkE4DRpBWBESPXwVCj2gHP49zCT2OgAs6jo8MOI6gDTeOsw42jswO&#10;No3vDjWL/w41if8PNYj/DzaH/w82h/8PNof/D75tAACweQAApYIAAJmHAACMiAAAf4gAAHKKAABm&#10;jQAAWpEAAFCVAABJlwkAR5gTAEWYIABEmSsAQ5k2AEGaQABAmkgBPppRAjyaWgI6mmQDN5pvBTWZ&#10;fQYzmYwHMZmdCC+ZsAgumcoILpjtCC6W/wotlP8KLZP/Cy2S/wstkv8LLZL/C7Z1AACqgQAAnogA&#10;AJONAACGjgAAeI8AAGuSAABflQAAVJkAAEmdAABAoAAAOqINADijFwA3oyIANqQtADWkNwA0pEEA&#10;M6VLADGlVAEwpV4BLqVqASyleAIqpYgDKKWaAyelrQQmpcYDJqTrBCWi/wUloP8GJJ//BiSe/wck&#10;nv8HJJ7/B69+AACjiAAAl44AAI2TAAB+lQAAcJgAAGObAABXnwAATKIAAEKmAAA4qQAAL6wDACqu&#10;DgAprhgAKK8jACevLQAmsDcAJbBBACSwSwAjsVYAIrFjACGxcQAfsYIAHrKUARyyqQEbssEBG7Hn&#10;ARuv/gIarf8CGqz/Axqr/wMaq/8DGqv/A6iIAACbjwAAkZQAAISaAAB2nwAAaKIAAFulAABPqQAA&#10;RK0AADmwAAAvswAAJrYAAB65BQAYuw4AF7sWABe8IAAWvCoAFb01ABS9QAATvksAEr5YABK+ZwAR&#10;v3gAEL+MABDAogAOwLoADsDhAA+9+wAPvP8AELr/ARC6/wEQuv8BELr/AZ+PAACUlQAAh5sAAHmh&#10;AABrpwAAXqwAAFKxAABFtAAAOrYAAC+5AAAlvAAAHb8AABXDAAAPxgUAC8oNAAnKFAAIyh0AB8on&#10;AAfKMgAGyz4ABctLAATMWgADzGoAAsx+AAHMlAAAzKsAAM3IAADM7QAAzP8AAMv/AAHK/wAByv8A&#10;Acr/AJeWAACKnAAAfKMAAG6qAABgsAAAUrYAAEW5AAA5vAAALr8AACPDAAAbxgAAE8oAAA3NAAAI&#10;0QAAAdQJAADUDgAA1RUAANYeAADYJwAA2TEAANs+AADcSwAA3VsAAN5uAADehAAA35sAAN+0AADe&#10;2QAA3/cAAN//AADf/wAA3/8AAN//AI2dAAB/pQAAcKwAAGGzAABTugAARb8AADjCAAAsxgAAIckA&#10;ABjNAAAQ0QAAC9UAAATaAAAA3gAAAOABAADhCQAA4g4AAOQTAADlGwAA5yQAAOkvAADrPAAA7UsA&#10;AO5dAADucQAA74kAAPCiAADwvAAA8OMAAO/5AADw/wAA8P8AAPD/AIGlAAByrQAAY7UAAFS9AABG&#10;xAAAN8gAACrMAAAf0AAAFdUAAA7aAAAH3gAAAOIAAADmAAAA6QAAAOoAAADsAAAA7gUAAO8MAADx&#10;EAAA8xcAAPUgAAD4KwAA+zkAAP1KAAD+XgAA/3QAAP+NAAD/pgAA/8AAAP/hAAD/9QAA//UAAP/1&#10;AHSuAABltwAAVsAAAEfIAAA4zQAAKtIAAB3YAAAT3QAADOIAAAPmAAAA6QAAAOwAAADwAAAA8wAA&#10;APQAAAD2AAAA+AAAAPoAAAD9BwAA/w0AAP8SAAD/GwAA/ygAAP83AAD/SgAA/14AAP92AAD/jwAA&#10;/6YAAP+6AAD/0QAA/9EAAP/RAP8PJAD/DiIA/wshAP8DJAD/ACkA/wAyAP8APgD/AEwA/wBZAP8A&#10;ZQD/AHAA/wB6AP8AhAD/AIwA/wCSAP8AmQD/AJ8A/wClAP8AqwD/ALIA/wC6AP8AxQD/ANMA/wDn&#10;AP8A9AD/AP8A/gD/AP8A/wD+AP8A/gD/AP4A/wD+AP8A/gD/AP8RIQD/EB4A/w0dAP8HHwD/ACMA&#10;/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8AfwD/AIcA/wCOAP8AlQD/AJsA/wChAP8ApwD+&#10;AK4A/QC2APwAwAD7AM0A+QDiAPgA8AD3APwA9gD/APUA/wD1AP8A9QD/APUA/wD1AP8A9QD/AP8V&#10;HQD/ExoA/xAZAP8LGQD/AB0A/wApAP8ANgD/AEMA/wBQAP8AXAD/AGcA/wBxAP8AegD+AIMA/ACK&#10;APoAkQD5AJcA+ACdAPcAowD1AKoA9ACyAPIAuwDxAMgA7wDcAO4A7ADtAPoA6wD/AOoA/wDqAP8A&#10;6gD/AOoA/wDqAP8A6gD/AP8YGQD/FhUA/xMTAP8OEwD/CxoA/wckAP8CMAD/AD4A/wBLAP8AVwD/&#10;AGIA/ABsAPgAdQD1AH4A8gCFAPEAjADvAJMA7gCZAOwAoADrAKYA6QCuAOcAtwDmAMMA5ADUAOIA&#10;6QDhAPcA3wD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AP8bEwD/GhAA/xYOAP8SDgD/EhUA/w8f&#10;AP8MKwD/CTgA/wZFAPsDUQD3AlwA8gJmAO4CcADqAngA5wKAAOYDhwDkA44A4gOVAOEDnADfBKMA&#10;3QSrANsEtADYBcAA1gXQANMG5wDQCPgAzgr/AMwL/wDLDP8Aywz/AMsL/wDLC/8Aywv/AP8fEAD/&#10;HgsA/xoHAP8ZCwD/GBEA/xYZAP8SJAD6EDAA8w4+AO4NSgDpDFYA5QxhAOIMagDeDXMA2w17ANkN&#10;gwDWDYoA1A2RANINmQDQDqAAzw6pAM0OswDLDr8Ayg/QAMYR6QDCEvkAvxP/AL0T/wG8E/8BvBP/&#10;AbwT/wG7E/8BuxP/Af8iDAD/IQQA/yAAAP8hBQD/HwwA/xwRAPYYHADsFSgA5RM2AN8SQwDZE08A&#10;0xRaANAVZADNFm0AyxZ1AMkXfQDHF4UAxRiMAMQYlADCGZwAwBmlAL4ZrwC9GrsAuxrLALgb5QG0&#10;HPYBsh3/ArAd/wKvHf8Crh3/Aq4d/wKuHf8Crh3/Av8mBgD/JQAA/yYAAPsnAADxJQMA8CELAOgc&#10;EgDeGR0A1BstAM0dPADIH0kAxSBVAMEhXwC/ImgAvCJwALojeAC5I38BtyOHAbUjjwG0JJcBsiSg&#10;AbEkqgKvJLYCrSXGAqsl3wKoJvMDpSb/A6Mm/wOiJv8EoSb/A6Em/wOhJv8DoSb/A/8pAAD/KAAA&#10;9i0AAOcwAADfLwAA2SsEANYiCgDOIxYAxiYnAMAoNgC7KkQAuCtPALUsWQCyLGIBsCxqAa4tcgGs&#10;LXoCqi2BAqktigKnLZIDpS2bA6QtpQSiLbEEoC3ABJ8t2AScLu8FmS7/Bpcv/waWL/8GlS7/BZUu&#10;/wWVLv8FlS7/Bf8sAAD/LgAA6jUAAN05AADROQAAyjYAAMcvBgDBLREAujAhALQyMQCwND4ArDVK&#10;AKk1VAGnNV0BpDVlAqI1bQKgNXQDnzV8BJ01hASbNY0FmjSXBpg0oQaWNK0HlDW7CJM10AiQNewI&#10;jjb+CIw2/wiLNv8Iizb/B4o1/weKNf8HijX/B/8vAADyNAAA4jwAANJBAADHQgAAwEAAALs6AQC2&#10;Ng4AsDkcAKo7LACmPDoAoz1GAJ89UAGdPVkCmj1hA5g9aASWPHAFlDx3BpI8gAeRPIgHjzuSCI07&#10;nQmLO6kKiTu3C4g7yguFPOgLgzz7C4I8/wqBPP8KgTz/CYE8/wiBPP8IgTz/CP8zAADsOgAA2kMA&#10;AMpHAAC/SQAAt0cAALFCAACtPgoApkAXAKJCJwCeQzUAmkRCAZdETAGURFUCkUNdA49DZAWNQ2sG&#10;i0JzB4lCewiHQoQKhUGOC4NBmQyBQaUNf0GzDn5Bxg58QeQOekL5DXlC/wx4Qv8LeEL/C3hC/wp4&#10;Qf8KeEH/CvY2AADmQAAA0UgAAMNNAAC5TgAAsU0AAKlJAACkRQYAn0YTAJpIIwCWSTIAkko+AY9K&#10;SAKMSlEDiklZBIdJYAWFSWgHg0hvCIFIdwp/R4ALfUeKDXpHlQ54RqIPdkawEHVGwhBzRuAQckf3&#10;D3FH/w5xR/8NcUf/DHFH/wtxRv8LcUb/C/M5AADgRAAAzEwAAL5RAAC0UwAAqlIAAKJOAACdSgEA&#10;l0sRAJNNIACPTy4AjE86AYhPRQKFT04Dg09WBIBOXQZ+TmQHfE1sCXlNdAt3TH0MdUyHDnNMkg9x&#10;S58Rb0utEm1LvxJsS9wSa0z1EWpM/w9qTP8Oakv/DWpL/wxqS/8Makv/DPA9AADbSAAAx1AAALpV&#10;AACwWAAApVYAAJxTAACXTwAAkVAOAIxSHACJVCsAhVQ3AIJUQgF/VEsDfFRTBHpTWgZ4U2IIdVJp&#10;CXNScQtxUXoNblGED2xQkBBqUJwSaFCrE2ZQvBNlUNgTZFDzEmRQ/xBkUP8PZFD/DmVP/w1lT/8M&#10;ZU//DOxBAADUTAAAw1QAALZZAACsXAAAoFoAAJdXAACRVAAAi1UMAIZXGQCDWCcAgFk0AH1ZPwF6&#10;WUgDd1hQBHRYWAZyV18Hb1dmCW1WbgtrVncNaFWBD2ZVjRFkVJoSYlSpE2BUuhRfVNMUXlTyE15U&#10;/xFfVP8PX1T/Dl9T/w1fU/8NX1P/DedEAADPUAAAv1gAALNdAACoXwAAnF0AAJJbAACLWAAAhVoK&#10;AIFbFgB9XCQAel0xAHddPAF0XUYCcV1OBG9cVQVsXF0HalxkCWhbbAtlWnUNY1p/D2FZixFeWZgS&#10;XFinFFtYuBRZWdAUWVjwE1lY/xFaWP8QWlj/DlpX/w1aV/8NWlf/DeNIAADLUwAAu1sAALBhAACk&#10;YgAAl2EAAI5fAACFXAAAf14HAHtfEwB4YSEAdWIuAHJiOQFvYkMCbGFLA2phUwVnYVoHZWBiCWNg&#10;agtgX3MNXl59D1teiRFZXZYSV12lE1VdthRUXc4UVF3uE1Rd/xFVXP8QVVz/DlVb/w5WW/8NVlv/&#10;Dd5MAADHVgAAuF8AAK1kAACgZQAAk2QAAIljAAB/YQAAeWIDAHVkEQByZR4Ab2YrAGxnNwFqZ0AC&#10;Z2ZJA2VmUQRiZVgGYGVgCF1kZwpbZHAMWWN7DlZjhhBUYpQSUmKjE1BitBNPYswTT2LtEk9h/xFP&#10;Yf8QUGD/DlBg/w5QYP8NUGD/DdlPAADDWgAAtGMAAKlpAACbaAAAj2cAAIRnAAB5ZQAAc2cAAG9p&#10;DgBsahsAaWsoAGdsNABkbD0BYmxGAl9rTgRda1YFWmpdB1hqZQlWaW4LU2l4DVFohA9OaJIQTGeh&#10;EktnshJJZ8kSSWfrEklm/xBKZv8PSmX/Dktl/w1LZP8NS2T/DdFUAAC+XgAAsWcAAKZtAACXbAAA&#10;imsAAH9rAABzawAAbW0AAGhuDABlcBcAYnEkAGBxMABecToBXHFDAllxSwNXcVMEVXBaBlJwYgdQ&#10;cGsJTm91C0tvgg1Jbo8PR26fEEVusBFEbscRQ23qEERs/w9Ea/8ORWv/DUVq/w1Fav8NRWr/DctY&#10;AAC6YwAArWwAAKFxAACScAAAhW8AAHpvAABucAAAZXMAAGB1BwBddhIAW3cfAFl4KwBXeDYAVXg/&#10;AVN4SAJReE8DT3dXBEx3XwVKd2gHSHZzCUV2fwtDdY0MQXWdDj91rg4+dcUOPXXoDj5z/Q0+cv8N&#10;PnH/DD9x/ww/cP8MP3D/DMVeAAC1aQAAqXEAAJx1AACNdAAAgHQAAHV0AABpdgAAXnkAAFh8AQBU&#10;fQ4AUn4aAFF/JgBPfzEATYA7AEyAQwFKgEsCSH9UAkZ/XARDf2UFQX9wBj9+fAg8fooJOn6aCjl+&#10;rAs3fsMLN33mCzd7/As3ev8LN3n/Cjh4/wo4eP8KOHj/Cr5kAACwbwAApXgAAJZ5AACHeQAAe3kA&#10;AHB6AABkfAAAWIAAAFCDAABLhQoASIYUAEeHIABFiCsARIg1AEOIPgBBiUcBQIlPAT6IWAI8iGED&#10;OohsBDeIeAU1iIcGM4iYBzKHqgcwiMAHMIfkBzCF+wgwg/8IMIL/CDCB/wgwgf8IMIH/CLdrAACq&#10;dgAAoH8AAJB+AACCfgAAdn8AAGqAAABegwAAU4cAAEqLAABBjgIAPZAOADuQGAA6kSMAOZEtADiS&#10;NwA3kkAANpJJADSTUgAzk1wBMZNnAS+TdAItkoMDK5KUAyqSpwMokr0EKJLhAyeQ+gQnjv8FJ43/&#10;BSeM/wUnjP8FJ4z/BbF0AAClfgAAmYUAAIqEAAB9hAAAb4UAAGOIAABYiwAATY8AAEOTAAA6lwAA&#10;MpoHAC6bEAAtmxoALJwkACucLgAqnTgAKZ1BACidSwAnnlUAJp5hACWebgAjnn4BIp6QASCeowEf&#10;nrkBHp7dAR6c+AIemv8CHpn/Ax6X/wMel/8DHpf/A6p9AACehQAAk4sAAIWKAAB1iwAAaI4AAFuR&#10;AABQlQAARpkAADudAAAyoAAAKqMAACKmCQAfpxEAHqcaAB2oJAAcqC0AG6g3ABqpQQAZqUwAGKlY&#10;ABeqZgAWqnYAFaqJABSqngATq7QAEqvTABKo9QATp/8BE6X/AROl/wETpP8BE6T/AaOGAACXjAAA&#10;jZEAAH2SAABtlQAAYJgAAFScAABIoAAAPqQAADSnAAAqqwAAIa4AABmxAAASswcAD7UQAA61FwAO&#10;tSEADbUrAA21NgAMtkEAC7ZOAAq2XAAJtmwACLZ/AAe2lAAGtqoABbbFAAa26gAHtf8ACLT/AAiz&#10;/wAJsv8ACbL/AJqNAACQkwAAhJgAAHScAABloAAAV6QAAEuoAABArAAANbAAACqzAAAhtQAAGLgA&#10;ABG7AAAMvgIABsALAALAEQABwRkAAMEiAADCKwAAwjYAAMNCAADDUAAAxF8AAMRxAADEhwAAxJ0A&#10;AMS1AADE2gAAxPYAAMP/AADD/wAAw/8AAMP/AJOUAACHmgAAeKAAAGqmAABcrAAAT7EAAEG1AAA1&#10;twAAKboAAB+9AAAWwAAAEMMAAArGAAADygAAAMwFAADMDAAAzREAAM4YAADOIQAA0CoAANE1AADT&#10;QwAA1FIAANRjAADVeAAA1Y8AANWnAADWwgAA1ukAANb9AADW/wAA1v8AANb/AIqbAAB7ogAAbKkA&#10;AF6wAABQtgAAQroAADS9AAAowQAAHcQAABTHAAANywAABs4AAADSAAAA1wAAANkAAADaBQAA3AsA&#10;AN0QAADfFQAA4R0AAOMnAADlMwAA50IAAOhUAADoZwAA6X4AAOmXAADqrwAA6s4AAOvvAADr/gAA&#10;6/8AAOv/AH2jAABuqwAAX7IAAFG6AABCwAAANMMAACfHAAAbywAAEs8AAAvTAAAC2AAAAN0AAADh&#10;AAAA5AAAAOUAAADnAAAA6QAAAOsHAADtDQAA7xEAAPEZAAD0JAAA9zEAAPlBAAD6VQAA+moAAPuE&#10;AAD7nQAA/LYAAPzSAAD97QAA/fQAAP30AHGsAABhtQAAUr0AAETEAAA0yQAAJs0AABrSAAAQ2AAA&#10;CN0AAADhAAAA5QAAAOgAAADsAAAA7wAAAPEAAADzAAAA9QAAAPcAAAD5AQAA+wgAAP4OAAD/FQAA&#10;/yEAAP8vAAD/QQAA/1YAAP9tAAD/hwAA/6AAAP+2AAD/ygAA/9QAAP/UAP8LIAD/Bx4A/wAdAP8A&#10;IAD/ACUA/wAuAP8AOwD/AEkA/wBWAP8AYgD/AG0A/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCg&#10;AP8ApgD/AK0A/wC1AP8AvgD/AMsA/wDhAP8A8AD+AP0A/QD/AP0A/wD9AP8A/QD/APwA/wD5AP8A&#10;+QD/AP8NHQD/CxoA/wQZAP8AGgD/AB8A/wAqAP8ANwD/AEUA/wBRAP8AXgD/AGgA/wByAP8AegD/&#10;AIIA/wCJAP8AkAD/AJYA/wCcAP4AogD8AKkA+wCwAPkAuQD4AMYA9gDZAPUA6wD0APkA8wD/APIA&#10;/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8QGQD/DhUA/wgUAP8AFAD/ABkA/wAlAP8AMgD/AEAA/wBM&#10;AP8AWQD/AGMA/gBtAPwAdQD6AH0A+QCEAPcAiwD2AJEA9ACXAPMAngDyAKQA8ACsAO4AtADtAMAA&#10;6wDPAOkA5gDoAPUA5gD/AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AP8SFAD/EBAA/wwPAP8DEAD/&#10;ABUA/wAgAP8ALAD/ADoA/wBHAPoAUwD3AF4A9ABnAPEAcADvAHgA7QB/AOsAhgDqAIwA6ACTAOcA&#10;mQDlAKAA4wCnAOEAsADfALoA3QDJANsA4ADYAPAA1wD+ANUA/wDUAP8A0wD/ANMA/wDTAP8A0wD/&#10;AP8VEAD/EgwA/w4JAP8LDAD/CRIA/wMaAP8AJgD9ADMA9ABAAO8ATQDrAFgA6ABhAOUAagDiAHIA&#10;4AB6AN4AgADcAIcA2gCOANgAlQDUAJwA0gCjANAArADOALYAzADEAMoA2QDIAO0AxwD7AMUA/wDE&#10;Af8AwwH/AMQB/wDEAf8AxAH/AP8YCwD/FQUA/xAAAP8QBgD/Dw0A/wwUAPwHHwDxAysA5wA5AOIA&#10;RgDeAVEA2gJbANUCZADSA2wAzwN0AM0EewDLBIIAygSJAMgFkADGBZgAxAWgAMIGqQDBBrQAvwbB&#10;AL0I1QC7CewAuAv9ALYM/wC1Df8AtA3/ALQN/wC0Df8AtA3/AP8bBQD/GAAA/xcAAP8WAAD7EwYA&#10;+hAOAO4MFgDjCSIA2gkwANMKPgDOC0oAygxVAMcNXgDFDWcAwg5vAMEOdgC/Dn4AvQ+FALwPjQC6&#10;EJUAuBCdALcQpwC1EbIAsxHAALIR1QCuE+4AqxT+AKkV/wCnFf8ApxX/AKYU/wGmFP8BphT/Af8f&#10;AAD/HAAA+h4AAOseAADjHAAA3xUFAN4ODQDTDhgAyxEoAMUTNwDAFEQAvBZPALkXWQC3F2EAtBhp&#10;ALMZcQCxGXgArxqAAK4aiACsG5AAqxuZAKkbowCnHK4Aphy8AKQdzwChHuoBnh78AZwf/wGbH/8B&#10;mh//AZoe/wGZHv8BmR7/Af8iAAD/IQAA7CcAAOAqAADUKQAAzSQAAMocCADEGRIAvRwiALceMQCz&#10;ID4AryFJAK0iUwCqI1wAqCRkAKYkbACkJHMAoyR6AKElggGgJYsBniWUAZ0lngGbJqoBmSa3AZgm&#10;yQKVJ+YCkif5ApAo/wKPKP8Cjif/Ao4n/wKOJ/8Cjif/Av8mAADyKQAA4zEAANI0AADINAAAwDAA&#10;ALspAgC4Iw4AsSYcAKwoKwCoKjgApCtEAKEsTgCfLVcAnS1fAJstZwGZLW4BmC51AZYufQKULoYC&#10;ky6QApEumgOPLqYDjS6zA4wuxQOKL+EEhy/2BIUv/wSEL/8DhC//A4Mv/wODL/8Dgy//A/spAADr&#10;MQAA2TgAAMk8AAC/PAAAtjkAALAyAACsLQsApy8XAKIxJgCeMzQAmjRAAJg1SgCVNVMAkzVbAZE1&#10;YgGPNWkCjTVxAow1eQOKNYIDiDWLBIY1lgSENaIFgjWvBYE1wAZ/NtwGfTb0Bns2/wV7Nv8Fejb/&#10;BHo2/wR6Nf8EejX/BPUtAADkNwAA0D8AAMJDAAC3RAAArUAAAKc6AACjNgYAnTcTAJk5IgCVOi8A&#10;kjw7AI88RgCMPE8BijxXAYg8XgKGPGUChDxtA4I8dQSAPH0EfzyHBX08kgZ7O54HeTusB3c7vAh2&#10;PNUIdDzxCHM8/wdyPP8Gcjz/BXI8/wVyO/8Fcjv/BfEyAADePQAAyUQAALxIAACwSQAApkYAAJ9B&#10;AACbPQEAlT0QAJE/HQCNQSsAikI4AIdDQgCEQ0sBgkNTAYBDWwJ+QmIDfEJpBHpCcQV4QnoGdkGE&#10;B3RBjwhyQZsIcEGpCW9BuQptQdAKbEHuCWtC/whqQv8HakH/BmpB/wZqQf8FakH/Be03AADWQgAA&#10;xEkAALdNAACrTQAAoEoAAJhHAACTQgAAjkMNAIlFGgCGRigAg0c0AIBIPwB+SEgBe0hQAnlIVwJ3&#10;SF8DdUhmBHNHbgVxR3YGb0eAB21GjAlrRpgKaUamC2dGtgtmRswLZUbsC2RH/wlkRv8IZEb/B2RG&#10;/wZkRf8GZEX/Bug7AADQRgAAv00AALNRAAClUQAAmk4AAJJLAACNRwAAh0gLAINKFgB/SyQAfUwx&#10;AHpNPAB3TUUBdU1NAnNNVQJxTVwDb01jBG1MawVrTHMHaUt9CGZLiQlkS5YKYkukC2FLtAxfS8oM&#10;XkvqC15L/gpeS/8JXkr/CF5K/wdeSv8HXkr/B+M/AADLSQAAvFEAALBVAAChVAAAllIAAI1QAACH&#10;TAAAgU0IAH1PEwB6UCEAd1EuAHRSOQByUkIBb1JLAW1SUgJrUVkDaVFhBGdRaAZlUHEHY1B7CGFQ&#10;hgpfT5MLXU+hDFtPsg1ZT8cNWU/oDFhP/QtYT/8JWU//CFlO/wdZTv8HWU7/B99DAADHTQAAuFQA&#10;AKxZAACdVwAAkVUAAIhUAACBUAAAe1IEAHdTEQB0VB4AcVUrAG9WNgBsVkABalZIAWhWUAJmVlcD&#10;ZFZeBGJVZgVgVW8HXVV4CFtUhApZVJELV1SgDFVTsA1UU8UNU1PmDFNT/AtTU/8JVFL/CFRS/whU&#10;Uv8HVFL/B9pGAADDUAAAtVgAAKhbAACZWgAAjVgAAIRXAAB7VAAAdlYBAHFXDwBuWRsAbFooAGla&#10;MwBnWz0BZVtFAWNbTQJhWlUDX1pcBF1aZAVbWWwGWFl2CFZZgglUWI8LUlieDFBYrg1PWMMNTljk&#10;DE5Y+wtPV/8JT1f/CE9W/whQVv8HUFb/B9NKAADAVAAAslwAAKNeAACVXQAAiVwAAH9bAAB2WQAA&#10;cFoAAGtcDQBoXRgAZl4kAGRfMABiXzoAYF9DAV5fSwJcX1ICWl9aA1hfYQVVXmoGU150B1FdfwlP&#10;XY0KTV2cC0tdrAxKXcEMSV3jDElc+gpJW/8JSlv/CEpa/whKWv8HSlr/B85OAAC8WAAArmAAAJ9h&#10;AACRYAAAhV8AAHtfAABwXQAAal8AAGVhCgBiYhQAYGMhAF5kLQBcZDcAWmRAAVhkSAFWZFACVGRX&#10;A1JkXwRQZGcFTmNxBkxjfQhJYosJR2KaCkZiqgtEYr8LRGLhC0Rh+QpEYP8JRGD/CEVf/wdFX/8H&#10;RV//B8hSAAC4XAAAq2QAAJtkAACMYwAAgGMAAHZjAABqYgAAY2QAAF9mBgBbZxEAWWgdAFdpKQBW&#10;ajMAVGo8AFJqRQFQakwBTmpUAkxqXANKamUESGlvBUZpegdEaYgIQmiYCUBoqQo/aL0KPmjeCT5n&#10;9wk+Zv8IP2X/Bz9l/wc/ZP8HP2T/B8NXAACzYQAAp2kAAJZoAACHZwAAe2cAAHFnAABlaAAAXGoA&#10;AFhsAQBUbg4AUm8YAFBvJABOcC4ATXA4AEtxQQBKcUkBSHFRAUZxWQJEcGIDQnBsBEBweAU+cIYG&#10;PG+VBzpvpgg4b7sIOG/bBzhu9gc4bf8HOGz/Bjlr/wY5av8GOWr/Br1cAACvZgAAom0AAJFsAACC&#10;awAAd2sAAGxsAABhbgAAV3AAAFBzAABMdQoASXYTAEd3HwBGdykARXgzAEN4PABCeEQAQXhNAT94&#10;VQE9eF4CO3hoAjl4dAM3eIIENXiTBTN3pAUyd7kFMXjXBTF29QUxdP8FMXP/BTFy/wUycv8FMnL/&#10;BbdjAACqbQAAnHEAAItwAAB9cAAAcnAAAGdxAABccwAAUXcAAEp6AABCfQMAP34OAD1/GAA8fyMA&#10;O4AtADqANgA5gT8AOIFIADaBUAA1gVoBM4FkATGBcAEvgX8CLYGPAyyBoQMqgbYDKYHSAyl/8wMp&#10;ff8DKXz/Ayl7/wMpe/8DKXv/A7FqAACldAAAlXYAAIV1AAB4dQAAbXUAAGF3AABXegAATH4AAEOB&#10;AAA7hQAANYgJADKJEQAxiRsAMIklAC+KLwAuijgALYtBACyLSgAqi1QAKYtfACiLawAmi3oBJIuL&#10;ASOLngEii7MBIYzOASGK8QEgiP8CIIb/AiCF/wIhhf8CIYX/AqtyAAChfAAAj3sAAIB6AABzegAA&#10;ZnwAAFt/AABQggAARoYAADyKAAA0jQAALJEAACaTDAAklBMAI5QcACKVJgAhlS8AIJU4AB+WQgAe&#10;lkwAHZZYAByWZAAal3QAGZeGABiXmQAXl64AFZfJABaV7gAWk/8BFpL/ARaR/wEWkP8BFpD/AaV7&#10;AACZgwAAiYEAAHuAAABsggAAX4QAAFSIAABJiwAAP5AAADWUAAAtlwAAJZoAAB2eAQAWoAwAFKES&#10;ABShGwAToSUAEqEuABGiOAARokMAEKJPAA+iXAAOo2sADaN9AA2jkgAMo6cACqLAAAui5gAMoP4A&#10;DZ//AA2e/wANnf8ADZ3/AJ6EAACSiQAAg4gAAHOIAABliwAAWI4AAEySAABBlwAAN5sAAC6eAAAk&#10;ogAAHKUAABWoAAAPqwQACq4MAAetEgAGrRsABa0kAASuLgACrjkAAa5FAACuUgAArmEAAK5zAACu&#10;hwAArp0AAK60AACu1QAArfQAAK3/AACs/wAAq/8AAKv/AJaLAACMkAAAe5AAAGuSAABdlgAAUJoA&#10;AESfAAA5owAAL6cAACWrAAAcrgAAFLEAAA60AAAJtwAAAbgJAAC4DgAAuRQAALkcAAC6JQAAui8A&#10;ALs6AAC8RwAAvFYAALxnAAC8ewAAvJEAALypAAC8xAAAvOsAALv+AAC7/wAAu/8AALv/AJCSAACD&#10;mAAAc5sAAGOfAABVowAAR6gAADutAAAwsQAAJbQAABu3AAASugAADL0AAAW/AAAAwwAAAMQCAADF&#10;CgAAxQ4AAMYUAADHGwAAyCQAAMouAADMOgAAzUkAAM1ZAADNbAAAzoMAAM6bAADNtQAAztoAAM72&#10;AADN/wAAzf8AAM3/AIaZAAB3oAAAaaYAAFqsAABMsgAAPrYAADC5AAAkvAAAGb8AABHCAAAKxQAA&#10;AskAAADMAAAA0AAAANEAAADSAQAA0wgAANUNAADXEQAA2hgAANwhAADfLAAA4ToAAOJKAADjXQAA&#10;5HIAAOSLAADlpQAA5cAAAOXmAADl+AAA5f8AAOX/AHqhAABrqQAAXK8AAE22AAA/vAAAML8AACPD&#10;AAAXxwAAD8oAAAfOAAAA0QAAANYAAADcAAAA3wAAAOAAAADiAAAA5AAAAOYDAADoCQAA6Q4AAOwV&#10;AADuHgAA8SsAAPQ6AAD1TQAA9mEAAPd5AAD4kwAA+K0AAPnGAAD55AAA+fMAAPnzAG2qAABesgAA&#10;T7oAAEDBAAAxxQAAIskAABbOAAAN0gAABNgAAADdAAAA4QAAAOQAAADoAAAA6wAAAO0AAADvAAAA&#10;8QAAAPMAAAD2AAAA+AMAAPoLAAD9EQAA/xsAAP8pAAD/OwAA/08AAP9mAAD/fwAA/5kAAP+vAAD/&#10;wwAA/9YAAP/WAP8EHAD/ABkA/wAZAP8AHAD/ACIA/wArAP8AOAD/AEYA/wBTAP8AXgD/AGkA/wBy&#10;AP8AegD/AIIA/wCJAP8AjwD/AJUA/wCbAP8AoQD/AKgA/wCvAP8AuQD/AMUA/wDZAP4A7AD9APsA&#10;+wD/APsA/wD7AP8A+gD/APQA/wDwAP8A8AD/AP8HGAD/ARUA/wAUAP8AFgD/ABsA/wAmAP8ANAD/&#10;AEIA/wBOAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD9AJAA/ACWAPoAnQD5AKMA+ACrAPcA&#10;tAD1AL8A9ADOAPMA5gDxAPYA8AD/AO8A/wDvAP8A7gD/AO4A/wDqAP8A6gD/AP8LFAD/BhEA/wAQ&#10;AP8AEAD/ABYA/wAiAP8ALgD/ADwA/wBJAP8AVAD+AF8A+wBoAPkAcAD3AHgA9QB/APMAhQDyAIsA&#10;8ACSAO8AmADtAJ8A7ACmAOoArgDoALkA5wDHAOUA3gDjAPAA4gD+AOAA/wDgAP8A4QD/AOEA/wDh&#10;AP8A4QD/AP8NEAD/CQ0A/wEMAP8ADAD/ABIA/wAcAP8AKAD8ADYA+QBDAPYATgDyAFkA7wBiAOwA&#10;awDqAHIA6AB5AOYAgADkAIYA4gCMAOEAkwDfAJoA3QChANsAqgDYALQA1QDAANIA0wDQAOoAzgD6&#10;AM0A/wDNAP8AzQD/AMwA/wDMAP8AzAD/AP8QDAD/DAcA/wMCAP8ACAD/AA4A/wAWAPYAIgDwAC8A&#10;7AA8AOkASADlAFMA4QBcAN4AZQDbAGwA1wBzANQAegDSAIAA0ACHAM4AjgDMAJUAygCdAMgApQDG&#10;AK8AxAC7AMIAywDAAOUAvgD1AL0A/wC8AP8AvAD/ALwA/wC8AP8AvAD/AP8RBQD/DgAA/woAAP8I&#10;AQD/BAoA+AAQAOkAGgDjACgA3gA1ANkAQQDTAEwAzwBWAMsAXwDJAGYAxgBuAMQAdADCAHsAwQCC&#10;AL8AiQC9AJAAvACYALoAoQC4AKsAtgC3ALQAxwCyAOAAsQHyAK8C/wCuA/8ArQT/AK0E/wCtBP8A&#10;rQT/AP8UAAD/EAAA/w8AAPINAADqCgAA6QMJAN0AEgDUAB8AzQEtAMgCOgDEA0UAwANQAL0EWQC7&#10;BWEAuQVoALcGbwC1BnYAtAd9ALIHhACxCIwArwiVAK0JngCrCagAqgq1AKgKxQCmC98ApA30AKIO&#10;/wCgDv8Anw7/AJ8O/wCfDv8Anw7/AP8XAAD/EwAA7xgAAOQZAADbFgAA0hACAM8JCwDICBYAwQok&#10;ALwMMgC3DT4AtA5JALEOUwCvEFsArRBjAKsQagCpEXEAqBF4AKYRgAClEYgAoxKRAKESmwCgE6YA&#10;nhOzAJwTwwCbFN4Alxb0AJUW/wCUF/8Akxf/AJIX/wCSFv8Akhb/AP8aAAD0HQAA5SMAANUlAADK&#10;JAAAwh0AAL4WBAC7EBAAtBMdAK8VKwCrFjgApxhDAKUZTQCiGVYAoBpdAJ4bZQCdG2wAmxxzAJoc&#10;ewCYHIMAlx2NAJUdlwCTHqIAkh6vAJAevwCPH9gAjCDxAYkg/wGIIP8BhyD/AYcg/wGGIP8BhiD/&#10;AfoeAADrJgAA2i0AAMowAAC+LgAAtSgAALAiAACuGwwAqB0XAKMfJgCfITMAnCI+AJkjSACXJFEA&#10;lSRZAJMlYACSJWcAkCZuAI4mdgCNJn8AiyaIAYonkwGIJ54BhierAYQnuwGDKNEBgCjuAX4p/wF9&#10;Kf8BfCj/AXwo/wF8KP8BfCj/AfUkAADjLgAAzzUAAME4AAC0NgAAqzEAAKUsAACiJgYAniYTAJko&#10;IQCVKi4Akis5AI8sRACNLUwAiy1UAIkuXACHLmMAhi5qAYQucgGCLnoBgS+EAX8vjwJ9L5oCey+n&#10;AnovtwJ4L8wCdjDqAnUw/gJzMP8CczD/AnMv/wJzL/8Ccy//AvAqAADcNQAAxzsAALo/AACsPAAA&#10;ojgAAJwzAACYLwAAlS4QAJAwHACMMikAiTM1AIY0PwCENUkAgjVRAIA1WAB+NV8BfTVmAXs2bgF5&#10;NXYCeDWAAnY1iwN0NZcDcjakA3A2tARvNsgEbTbnBGw2/ANrNv8Dazb/Amo2/wJqNf8CajX/Auow&#10;AADTOgAAwkEAALNDAAClQQAAmz4AAJU6AACQNgAAjDUNAIg3GACEOCUAgToxAH87PAB8O0UAejxN&#10;AHg8VQF3PFwBdTxjAXM8agJxPHMCcDx8A247hwNsO5QEajuhBGg7sQVnPMUFZTzlBWQ8+gRkPP8D&#10;Yzv/A2M7/wNjO/8CYzv/AuU1AADNPwAAvUYAAK5HAACfRQAAlUMAAI5AAACJPAAAhDwKAIA9FAB9&#10;PiIAej8uAHhAOAB1QUIAc0FKAHJBUQFwQVkBbkFgAmxBZwJqQXADaEF5A2dBhARlQZEFY0GfBWFB&#10;rgZgQcIGXkHiBl5B+QVdQf8EXUD/A11A/wNdQP8DXUD/A985AADIQwAAuUoAAKlLAACbSQAAkEcA&#10;AIhEAACDQQAAfkEGAHpCEQB2Qx4AdEUqAHFFNQBvRj8AbUZHAGtGTwFqRlYBaEZdAmZGZQJkRm0D&#10;YkZ2BGBGggReRo4FXEWcBltFrAZZRr8HWEbfBlhG9wVXRf8EV0X/BFdE/wNYRP8DWET/A9o9AADE&#10;RwAAtU4AAKROAACWTAAAi0sAAINJAAB9RQAAeEYCAHRHEABwSBsAbkknAGtKMgBqSzwAaEtEAGZL&#10;TAFkS1MBYktaAmBLYgJfS2oDXUt0BFtKfwVZSowFV0qaBlVKqgdUSr0HU0rcB1JK9gZSSv8FUkn/&#10;BFJJ/wNSSP8DU0j/A9RBAADASwAAslEAAKBQAACSTwAAh04AAH5MAAB4SAAAckoAAG5LDQBrTRgA&#10;aE4kAGZOLwBkTzkAYk9CAGFQSQFfUFEBXVBYAltPYAJZT2gDV09yBFVPfQVTT4oFUk6YBlBOqAdO&#10;TrsHTU7ZB01O9QZNTv8FTU3/BE1N/wROTP8DTkz/A85EAAC8TgAArlQAAJxTAACOUgAAg1EAAHpQ&#10;AAByTQAAbE8AAGhQCwBlURUAY1IhAGFTLABfUzYAXVQ/AFtURwBaVE4BWFRWAVZUXQJUVGYDUlNv&#10;A1BTewROU4gFTFOXBktTpwdJU7oHSFPVB0hS8wZIUv8FSFH/BElR/wRJUP8DSVD/A8pIAAC5UgAA&#10;qlcAAJhWAACKVQAAf1QAAHZTAABsUQAAZ1MAAGJUCABfVhIAXVceAFtXKQBZWDMAWFg8AFZZRABV&#10;WUwBU1lTAVFZWwJPWGQCTVhtA0tYeARJWIYFR1eVBkVXpQZEV7gGQ1jSBkNX8gZDVv8FQ1X/BERV&#10;/wREVP8DRFT/A8ZMAAC1VgAApVoAAJRZAACGWAAAe1gAAHFXAABmVgAAYVgAAF1ZBABZWhAAV1sb&#10;AFVcJgBTXTAAUl05AFFeQQBPXkkATV5RAUxeWAFKXmECSF1rA0ZddgNEXYMEQl2SBUBdowY/XbYG&#10;Pl3QBj1c8QU+W/8EPlr/BD5a/wM+Wf8DP1n/A8FQAACxWgAAoV0AAJBcAACCWwAAdlsAAG1bAABh&#10;WwAAW10AAFZeAABSYA0AUGEXAE5iIgBNYiwATGM1AEpjPgBJY0YAR2NOAEZjVgFEY14BQmNoAkBj&#10;cwM+Y4EDPGOQBDpioQQ5YrQFOGPNBThi7wQ4Yf8EOGD/Azhf/wM5Xv8DOV7/A7xVAACtXwAAnGAA&#10;AItfAAB9XwAAcl8AAGhfAABdYAAAVWIAAE9kAABLZgoASWcSAEdoHQBFaCcARGkxAENpOQBCakIA&#10;QGpKAD9qUgA9alsBPGplATpqcAI4an4CNmmNAzRpnwMzabIDMWnLAzFo7QMxZ/8DMWb/AzJl/wMy&#10;ZP8DMmT/A7dbAACpZAAAlmQAAIZjAAB4YwAAbWMAAGRkAABZZQAAUGgAAElrAABDbQQAQG4OAD5v&#10;GAA9byIAPHArADpwNAA5cT0AOHFFADdxTgA2cVcANHFhATJxbQExcXoBL3GKAi1xnAIrca8CKnHI&#10;Aipw6wIqb/8CKm3/Aips/wIrbP8CK2z/ArFhAACkaQAAkGgAAIBnAAB0ZwAAaWcAAF9oAABVawAA&#10;S24AAENxAAA8dAAAN3YKADR3EgAzeBwAMnglADF5LgAweTcAL3k/AC55SAAselIAK3pcACp6aAAo&#10;enYAJnqHASV6mQEjeqwBInrFASJ56QEid/8BInb/ASJ1/wIidP8CI3T/AqxoAACdbgAAim0AAHts&#10;AABvbAAAZWwAAFpuAABQcQAARXUAAD14AAA2fAAALn8CACmBDQAnghQAJoIeACWCJwAkgi8AI4M4&#10;ACKDQgAhg0sAIIRWAB+EYgAehHEAHISCABuElQAahKkAGITBABiD5gAYgf0AGYD/ARl//wEZfv8B&#10;GX7/AaZwAACVcwAAhHIAAHZxAABrcQAAXnMAAFR2AABJeQAAP30AADeBAAAvhAAAJ4gAACCLBQAb&#10;jQ4AGo0VABmNHgAYjicAF44wABaOOQAVjkMAFI9PABOPWwASj2oAEY97ABCPjwAPj6QADo+7AA2P&#10;4AAOjfoAD4v/ABCK/wAQif8AEIn/AKF6AACOeQAAfncAAHJ3AABkeAAAWHsAAE1+AABCggAAOYYA&#10;AC+KAAAnjgAAIJEAABiVAAASmAUADpoOAA2aFAAMmh0AC5omAAuaMAAKmjsACZpGAAiaUwAGm2EA&#10;BZpyAASahgACmpsAAJqxAAGZzwACmfAAApj/AASX/wAFlv8ABZb/AJmBAACHfwAAen4AAGt+AABd&#10;gQAAUIUAAEWJAAA7jQAAMZIAACiWAAAfmQAAGJ0AABGgAAAMowIABqUKAAGlEAAApRYAAKYfAACm&#10;KAAApjIAAKc9AACnSgAAp1gAAKdoAACnfAAAp5EAAKaoAACmwwAApekAAKX8AACl/wAApP8AAKT/&#10;AJGHAACChgAAcoYAAGOIAABVjAAASZEAAD2WAAAymgAAKJ4AAB+iAAAXpgAAEKkAAAusAAAErwAA&#10;ALEGAACxDAAAshEAALIXAACzHwAAsygAALQyAAC1PwAAtU0AALVdAAC1cAAAtYYAALWdAAC1tgAA&#10;tdwAALT3AAC0/wAAtP8AALT/AIuPAAB6jgAAapEAAFuVAABNmgAAQJ8AADWkAAAqqAAAIKwAABaw&#10;AAAPtAAACbcAAAG5AAAAvQAAAL4AAAC+BgAAvwwAAMAQAADBFgAAwh0AAMMnAADFMgAAxkAAAMZR&#10;AADHYwAAx3gAAMeRAADHqQAAx8cAAMfsAADH/gAAx/8AAMf/AIOXAABxmgAAYZ4AAFKjAABFqQAA&#10;OK4AACyzAAAgtwAAFroAAA69AAAGwAAAAMMAAADHAAAAyQAAAMoAAADMAAAAzQMAAM4JAADQDgAA&#10;0hMAANQbAADYJQAA2zIAAN1CAADdVAAA3mkAAN6BAADenAAA37UAAN/ZAADf8wAA3/8AAN//AHef&#10;AABopgAAWa0AAEqzAAA7uAAALbsAAB+/AAAUwgAADMYAAAPJAAAAzAAAANAAAADVAAAA2QAAANoA&#10;AADcAAAA3gAAAOAAAADiBQAA5AsAAOcQAADqGAAA7SQAAPAyAADxRAAA8lgAAPNvAAD0igAA9KQA&#10;APS/AAD03wAA9PMAAPT0AGqoAABbrwAATLcAAD29AAAtwQAAH8YAABPKAAALzgAAANIAAADXAAAA&#10;3AAAAOAAAADlAAAA5wAAAOkAAADrAAAA7QAAAO8AAADxAAAA8wAAAPYHAAD5DgAA/BYAAP8iAAD/&#10;MwAA/0cAAP9dAAD/dgAA/5EAAP+pAAD/vgAA/9gAAP/bAP8AGAD/ABYA/wAVAP8AGAD/AB4A/wAn&#10;AP8ANgD/AEMA/wBPAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCEAP8AigD/AJAA/wCWAP8AnAD/AKMA&#10;/wCrAP8AtAD+AL8A/QDPAPsA5wD6APgA+QD/APkA/wD5AP8A9QD/AO4A/wDpAP8A5wD/AP8AFAD/&#10;ABEA/wARAP8AEgD/ABcA/wAjAP8AMQD/AD4A/wBKAP8AVgD/AGAA/wBoAP8AcAD/AHgA/QB+APwA&#10;hQD6AIsA+QCRAPgAmAD3AJ4A9QCmAPQArgDyALkA8QDHAO8A4ADuAPIA7AD/AOwA/wDsAP8A6wD/&#10;AOUA/wDgAP8A3gD/AP8DEAD/AA4A/wANAP8ADQD/ABMA/wAeAP8AKwD/ADgA/wBFAP4AUAD7AFoA&#10;+ABjAPUAawDzAHIA8QB5AO8AfwDuAIYA7ACMAOoAkgDpAJkA5wCgAOYAqQDkALMA4QDAAOAA0wDe&#10;AOsA3AD7ANsA/wDaAP8A2gD/ANkA/wDUAP8A0gD/AP8HDQD/AAkA/wAGAP8ACQD/AA8A/wAYAPsA&#10;JQD4ADIA9QA/APIASgDtAFQA6gBdAOcAZQDkAGwA4gBzAOAAegDeAIAA3ACGANoAjQDXAJQA1ACb&#10;ANIApADPAK0AzQC5AMsAyQDJAOQAyAD2AMYA/wDFAP8AxgD/AMcA/wDHAP8AxwD/AP8KBgD/AQAA&#10;/wAAAP8ABAD/AAsA9AASAO8AHwDqACwA5QA4AOIAQwDdAE4A2QBXANQAXwDRAGcAzgBtAMwAdADK&#10;AHoAyACAAMYAhwDFAI4AwwCWAMEAngC/AKgAvQCzALoAwgC5ANsAtwDwALUA/wC2AP8AtQD/ALUA&#10;/wC1AP8AtQD/AP8MAAD/BAAA/wAAAP4AAAD2AAMA6AANAOAAFwDZACQA0QAxAM0APADKAEcAxgBR&#10;AMMAWQDAAGAAvgBnALwAbgC6AHQAuQB7ALcAggC1AIkAswCRALIAmgCwAKQArgCvAKwAvQCqANAA&#10;qADrAKcA+wCmAP8ApgD/AKUA/wClAP8ApQD/AP8NAAD/BwAA9AkAAOoJAADiBAAA2gAHAM8AEQDI&#10;ABwAwgApAL4ANQC7AEAAtwBKALQAUwCyAFsAsABiAK4AaACsAG8AqwB1AKkAfQCoAIQApgCNAKQA&#10;lgCjAKAAoQCrAJ8BuQCdA8wAnAToAJoG+QCZB/8AmAj/AJcI/wCXCP8Alwj/AP8QAAD3EAAA6BQA&#10;ANwVAADOEQAAxg0AAMIECwC8ABQAtwEhALIDLgCuBToAqwZEAKgITQCmCFUApAlcAKIKYwCgCmoA&#10;nwtxAJ0LeACcC4AAmgyJAJkMkwCXDJ4AlQ2qAJQNuACSDcwAkA7qAI4Q/ACMEP8AixD/AIsQ/wCL&#10;EP8AihD/APsTAADtGgAA3SAAAMwhAAC/HQAAtxcAALMRAACyCw0Aqw0ZAKcOJgCjDzMAnxA+AJ0R&#10;RwCaEVAAmBJXAJYSXgCVE2UAkxNsAJITcwCQFHwAjxSFAI0VjwCLFZoAihWnAIgWtQCGFskAhBfn&#10;AIIY+wCAGf8Afxn/AH8Z/wB/GP8Afxj/APUaAADkIwAAzykAAMAqAACzJgAAqiIAAKUcAACkFQgA&#10;oBQTAJsWIQCXGC0AlBk4AJEaQgCPG0sAjRxSAIscWQCJHWAAiB1nAIYebwCFHncAgx+AAIIfiwCA&#10;H5cAfiCjAH0gsgB7IMUAeSHkAHci+QB2Iv8AdSL/AHQh/wB0If8AdCH/AO8hAADbKwAAxzEAALYx&#10;AACpLgAAoCoAAJsmAACYIQEAlR4QAJAgGwCNISgAiSMzAIckPQCFJEYAgyVOAIEmVQB/JlwAfiZj&#10;AHwnawB7J3MAeSd8AHgohwB2KJMAdCigAXIorwFxKcEBbyngAW0p9wFsKf8Bayn/AWsp/wFrKP8B&#10;ayj/AegoAADQMgAAwDgAAK43AAChNQAAmDIAAJItAACOKQAAiycMAIcoFwCDKiMAgCsvAH4sOQB8&#10;LEIAei1KAHguUQB3LlgAdS5gAHMvZwByL28AcC95AW8vgwFtL5ABay+dAWkvrAFoML4BZzDbAWUw&#10;9QFkMP8BYzD/AWMv/wFjL/8BYy//AeIuAADKOAAAuj0AAKg8AACaOgAAkTcAAIozAACGMAAAgy4J&#10;AH8vEwB7MB8AeDIrAHYzNQB0Mz4AcjRGAHA0TgBvNVUAbTVcAGw1ZABqNWwBaDV1AWc1gAFlNYwB&#10;YzWaAmE2qQJgNrsCXzbWAl028wJdNv8CXDb/AVw1/wFcNf8BXDT/AdwzAADFPAAAtEEAAKJAAACV&#10;PgAAizwAAIQ5AAB/NgAAezQEAHc1EAB0NxwAcTgnAG85MgBtOTsAazpDAGo6SwBoO1IAZztZAGU7&#10;YQFjO2kBYjtyAWA7fQFeO4oCXDuXAls7pwJZO7gDWDv/4v/iSUNDX1BST0ZJTEUABgnSA1c78QJW&#10;O/8CVjv/AlY6/wFWOv8BVjn/AdQ3AADAQQAAr0QAAJ1DAACQQgAAhUAAAH4+AAB5OwAAdDoAAHE6&#10;DgBtPBgAaz0kAGk+LwBnPzgAZT9AAGRASABiQE8AYUBXAF9AXgFdQGYBXEBvAVpAegJYQIcCVkCV&#10;AlRApANTQLYDUkDPA1FA7wNQQP8CUD//AlA//wJRPv8BUT7/Ac87AAC9RQAAqkcAAJlGAACLRQAA&#10;gUQAAHlCAAB0PgAAbz8AAGtADABnQRUAZUIhAGNDKwBhQzUAX0Q+AF5ERQBdRU0AW0VUAFlFXAFY&#10;RWQBVkVtAVRFeAJSRYUCUUSTA09EowNNRbQDTEXMA0tF7QNLRP8CS0T/AktD/wJMQv8CTEL/Aso/&#10;AAC5SAAApkoAAJVJAACHSAAAfUcAAHVFAABuQgAAaUMAAGVECQBiRRMAX0YeAF1HKABcSDIAWkg7&#10;AFlJQwBXSUoAVklSAFRJWQFTSWEBUUlrAU9JdgJNSYICS0mRA0pJoQNISbMDR0nKA0ZJ7ANGSP8C&#10;Rkj/AkdH/wJHRv8CR0b/AsZDAAC2TAAAokwAAJFMAACESwAAeUoAAHBJAABpRgAAZEcAAF9JBgBc&#10;ShAAWksbAFhMJQBWTC8AVU04AFNNQABSTUgAUU5PAE9OVwBOTl8BTE5pAUpOcwJITYACRk2PA0VN&#10;nwNDTbEDQk3IA0FN6gNBTP8CQUz/AkJL/wJCSv8CQkr/AsJHAACzTwAAnk8AAI1OAACATgAAdU0A&#10;AGxMAABjSgAAXkwAAFpNAgBWTg4AVE8YAFJQIgBRUSwAT1E1AE5SPQBNUkUATFJNAEpSVABJUl0B&#10;R1JmAUVScQFDUn4CQVKNAj9SnQM+Uq8DPVLGAzxS6QI8Uf4CPFD/Aj1P/wI9T/8CPU7/Ar5LAACu&#10;UwAAmlIAAIlRAAB8UQAAcVAAAGhQAABeTgAAWFEAAFRSAABRUwwATlQUAExVHwBLVikASVYyAEhW&#10;OgBHV0IARldKAERXUgBDV1oAQVdkAUBXbgE+V3sCPFeLAjpXmwI4V60CN1fEAjdX5wI3Vv0CN1X/&#10;AjdU/wI3U/8COFP/ArpPAACpVgAAlVUAAIVUAAB4VAAAbVQAAGRUAABYVAAAUlYAAE5XAABKWQkA&#10;R1oRAEZaGwBEWyUAQ1suAEJcNgBBXD4AP1xGAD5dTwA9XVcAO11hADpdbAE4XXkBNl2IATRdmQIz&#10;XasCMV3CAjFc5QIxW/wCMVr/AjFZ/wIyWf8BMlj/AbZUAACkWQAAkFgAAIBYAABzVwAAaVcAAGBY&#10;AABUWQAATlsAAEhdAABDXwQAQGAOAD5hFwA9YSAAO2IpADpiMgA5YjoAOGNCADdjSwA2Y1QANGNd&#10;ADNjaAAxY3YBL2OFAS5jlgEsY6kBK2O/ASpj4wEqYvsBKmD/AStf/wErX/8BK17/AbFZAACeXAAA&#10;i1wAAHtbAABvWwAAZVsAAFxcAABRXgAASWAAAENiAAA8ZQAAOGcKADVoEgA0aBsAM2kkADJpLQAx&#10;aTUAL2o9AC5qRgAtak8ALGpZACtrZQApa3IAKGuCACZrkwAka6cAI2u9ACJq4AAjafkBI2f/ASNm&#10;/wEjZv8BJGX/AaxgAACYYAAAhWAAAHZfAABqXwAAYWAAAFdgAABNYwAARGYAAD1oAAA2awAAMG4E&#10;ACxwDgAqcRUAKXEeAChxJgAnci8AJnI3ACVyQAAkckoAInJUACFzYAAgc20AHnN9AB1zkAAbc6MA&#10;GnO5ABlz3AAacfcAGnD/ABtv/wAbbv8BG23/AaZmAACRZQAAf2QAAHFkAABmZAAAXWQAAFJmAABI&#10;aQAAP2wAADdvAAAwcwAAKXYAACJ5CAAfexAAHnsXABx7HwAbeygAGnswABl8OQAYfEMAF3xOABZ8&#10;WgAVfGcAFH14ABJ9iwARfZ8AEH21AA991QAQe/UAEXn/ABF4/wASd/8AEnf/AJ5rAACKagAAemkA&#10;AG1pAABiaQAAV2oAAExtAABDcAAAOXQAADF4AAApewAAIn8AABuCAAAUhQkAEYYQABGGFwAQhx8A&#10;EIcoAA6HMQAOhzsADYdGAAyHUwALh2EACodxAAmHhAAHh5gABoauAAWGyQAGhewAB4T/AAiD/wAJ&#10;gv8ACYL/AJVxAACDbwAAdG4AAGluAABcbwAAUHIAAEZ1AAA8eQAAMn0AACqBAAAihQAAG4kAABSM&#10;AAAPjwMACpILAAaSEQAEkhgAApIgAAGSKQAAkjMAAJM+AACTSwAAk1kAAJNpAACTewAAkpAAAJKm&#10;AACRvwAAkeUAAJD6AACP/wAAj/8AAI//AI13AAB9dQAAcHQAAGJ1AABVeAAASXwAAD+AAAA0hAAA&#10;K4kAACKNAAAakQAAE5QAAA6XAAAJmwAAAZ0IAACdDgAAnRMAAJ4aAACeIgAAnysAAJ81AACgQgAA&#10;oFAAAKBfAACgcQAAoIcAAJ+dAACftQAAntoAAJ32AACd/wAAnP8AAJz/AIZ9AAB4fAAAaXwAAFt/&#10;AABOgwAAQYgAADaMAAAskQAAI5YAABqaAAASngAADaEAAAakAAAApwAAAKkDAACpCgAAqg4AAKsT&#10;AACsGQAArSIAAK4rAACvNwAAr0UAAK9UAACvZgAAr3sAAK6UAACuqwAArskAAK7vAACt/wAArf8A&#10;AK3/AIGEAABxhAAAYYcAAFOLAABGkAAAOZYAAC6bAAAjoAAAGqQAABKoAAAMrAAABK8AAACyAAAA&#10;tgAAALcAAAC3AgAAuAgAALkNAAC6EgAAuxgAAL0hAAC+KwAAwDgAAMBIAADAWgAAwW4AAMGGAADB&#10;oAAAwboAAMHjAADA+QAAwP8AAMD/AHmNAABokAAAWZQAAEuaAAA9oAAAMaUAACWrAAAarwAAEbMA&#10;AAu4AAACuwAAAL4AAADBAAAAxAAAAMUAAADGAAAAxwAAAMgFAADKCwAAzA8AAM4VAADQHwAA0ysA&#10;ANU6AADVTAAA1mAAANh3AADYkgAA2KwAANnJAADZ7AAA2fsAANj/AHCZAABgngAAUaQAAEOqAAA1&#10;sAAAKLYAABy6AAARvgAACcEAAADFAAAAyAAAAMsAAADPAAAA0gAAANMAAADWAAAA2AAAANsAAADd&#10;AAAA3wcAAOINAADlEwAA6B0AAOwqAADtPAAA7VEAAO5nAADvgQAA75wAAPC3AADw0wAA8OwAAPD0&#10;AGemAABYrQAASbQAADq6AAAqvgAAHMIAABDGAAAHygAAAM4AAADSAAAA1gAAANwAAADgAAAA4wAA&#10;AOQAAADmAAAA6AAAAOsAAADtAAAA7wAAAPICAAD1CgAA+BEAAPwcAAD/LAAA/z8AAP9VAAD/bgAA&#10;/4oAAP+kAAD/ugAA/9EAAP/hAP8AFAD/ABIA/wASAP8AFAD/ABkA/wAlAP8AMgD/AD8A/wBLAP8A&#10;VgD/AGAA/wBoAP8AcAD/AHgA/wB/AP8AhQD/AIsA/wCRAP8AmAD/AJ4A/gCmAP0ArgD8ALkA+gDI&#10;APkA4gD4APQA9wD/APYA/wD2AP8A7wD/AOcA/wDiAP8A3gD/AP8AEQD/AA4A/wAOAP8ADwD/ABQA&#10;/wAgAP8ALQD/ADoA/wBGAP8AUQD/AFsA/wBjAP4AawD8AHMA+gB5APkAgAD3AIYA9gCMAPUAkgDz&#10;AJkA8gCgAPAAqQDuALMA7QDBAOsA1gDqAO4A6QD+AOcA/wDnAP8A5QD/AN0A/wDVAP8A0QD/AP8A&#10;DQD/AAoA/wAIAP8ACQD/ABAA/wAbAP8AKAD/ADUA/wBAAPoASwD2AFUA8wBeAPEAZgDuAG0A7AB0&#10;AOsAegDpAIAA5wCGAOYAjQDkAJMA4gCbAOAAowDeAK0A3AC5ANoAygDXAOYA1AD4ANIA/wDSAP8A&#10;0gD/AM4A/wDJAP8AxgD/AP8ACAD/AAMA/wAAAP8AAwD/AA0A/AAWAPcAIgDzAC4A7wA6AOwARQDo&#10;AE8A5ABYAOEAYADeAGcA2wBtANkAdADVAHoA0wCAANEAhwDPAI4AzQCVAMsAngDJAKcAxwCzAMUA&#10;wgDDANwAwQDxAL8A/wC/AP8AvgD/AL4A/wC9AP8AuwD/AP8AAAD/AAAA/wAAAP8AAAD2AAgA7gAR&#10;AOcAGwDhACcA3QAzANkAPgDTAEkAzwBSAMsAWQDIAGEAxgBnAMQAbQDCAHMAwAB6AL8AgAC9AIgA&#10;uwCQALkAmAC4AKIAtQCtALMAuwCxAM4AsADqAK8A/ACtAP8ArQD/AK4A/wCuAP8ArgD/AP8CAAD/&#10;AAAA/QAAAPIAAADoAAAA3gAMANMAFQDMACEAyAAsAMQAOADBAEIAvQBLALoAUwC4AFoAtgBhALQA&#10;ZwCyAG0AsAB0AK8AegCtAIIArACKAKoAkwCoAJ0ApgCoAKQAtQCiAMYAoQDjAJ8A9gCeAP8AngD/&#10;AJ4A/wCeAP8AngD/AP8GAAD7AAAA7gUAAOIEAADVAAAAywAGAMMADwC9ABkAuAAlALQAMQCxADsA&#10;rgBFAKwATQCpAFUApwBbAKUAYgCkAGgAogBuAKEAdQCfAHwAngCFAJwAjgCaAJgAmACkAJYAsACV&#10;AMEAkwDcAJIA8gCRAP8AkAD/AJAA/wCPAP8AjwD/AP0KAADwDgAA4REAAM4QAADCDQAAuwcAALcA&#10;CgCxABIArAAeAKgAKQClADQAogA+AJ8ARwCdAE8AmwBWAJkBXACXAWMAlgJpAJQCcACTA3gAkQOA&#10;AJAEigCOBJUAjAWhAIoFrgCJBr4AhwjYAIYJ8ACECv8Agwv/AIML/wCDC/8Agwv/APYQAADmFwAA&#10;0hwAAMAaAACzFgAArBIAAKgNAACmBw0AogUWAJ0HIgCZCS4Algo4AJQLQQCSDEoAkAxRAI4NWACM&#10;DV4Aiw1lAIkNbACIDnQAhg59AIUOhwCDDpMAgQ+fAIAQrQB+EL4AfRDbAHoR9AB4Ev8AdxL/AHcS&#10;/wB3Ev8AdxL/AO8XAADbIQAAxiQAALQjAACoIAAAoBwAAJsXAACZEQQAmA4QAJMQGwCPEScAjBIy&#10;AIkTPACHE0QAhRRMAIMUUwCBFVoAgBVgAH4WaAB9Fm8AexZ4AHkXgwB4F48AdhicAHQYqgBzGbsA&#10;chnUAG8a8QBuG/8AbRv/AG0a/wBtGv8AbRr/AOcgAADQKQAAvCsAAKsqAACeKAAAliQAAJAgAACN&#10;HAAAjBcMAIgYFgCEGiIAgRstAH4cNwB8HUAAeh1IAHkeTwB3HlUAdh9cAHQfYwBzH2sAcSB0AHAg&#10;fwBuIYsAbCGYAGshpwBpIrgAaCLPAGYi7gBlI/8AZCP/AGQi/wBkIv8AZCH/AOAmAADILwAAtDEA&#10;AKMwAACWLgAAjSsAAIcoAACEJAAAgiAIAH4gEgB7Ih4AeCMpAHUkMwBzJTwAcSVDAHAmSwBuJlIA&#10;bSdZAGsnYABqJ2gAaShxAGcoewBlKIgAZCmVAGIppABgKbUAXynLAF4q7ABcKv8AXCn/AFwp/wBc&#10;Kf8AXCj/ANgsAADDNQAArTUAAJ00AACQMwAAhjEAAIAtAAB8KwAAeSgDAHYnEAByKRoAcColAG0r&#10;LwBrLDgAaixAAGgtRwBnLU4AZS5VAGQuXQBjLmUAYS9uAF8veABeL4QAXC+SAFovoQFZL7IBWDDI&#10;AVYw6QFVMP4BVS//AFUv/wBVLv8AVS7/ANAxAAC9OgAAqDkAAJc4AACKNwAAgDYAAHoyAAB1MAAA&#10;ci4AAG4uDQBrLxYAaTAhAGYxKwBkMjQAYzI9AGEzRABgM0sAXzRSAF00WgBcNGIAWjRrAFk1dQBX&#10;NYIAVTWQAVQ1nwFSNbABUTXGAVA15wFPNf0BTzX/AU80/wFPNP8BTzP/Acs2AAC4PQAAozwAAJI8&#10;AACFOwAAezoAAHQ3AABvNQAAbDMAAGg0CgBlNRMAYjYeAGA3KABeNzEAXTg6AFs4QQBaOUgAWTlQ&#10;AFc5VwBWOl8AVDpoAFM6cwBROn8BTzqNAU46nQFMOq4BSzrDAUo65QFJOvwBSTn/AUk5/wFJOP8B&#10;Sjj/Acc6AACzQAAAnj8AAI4/AACBPgAAdz0AAHA7AABqOAAAZjgAAGI5BwBfOhEAXDsbAFo7JQBZ&#10;PC4AVz03AFY9PgBUPkYAUz5NAFI+VQBRPl0ATz9mAE0/cABMP30BSj+LAUg/mwFHP6wBRT/BAUQ/&#10;4wFEPvsBRD7/AUQ9/wFEPf8BRTz/AcM+AACvQwAAmkIAAIpCAAB9QQAAc0AAAGs/AABlPAAAYDwA&#10;AFw+BABZPg8AVz8YAFVAIgBTQSsAUkE0AFBCPABPQkMATkJLAE1DUgBLQ1oASkNkAEhDbgBHQ3sB&#10;RUOJAUNDmQFCQ6sBQEPAAT9D4QE/Q/kBP0L/AT9B/wFAQf8BQED/Ab9BAACqRQAAlkUAAIZFAAB5&#10;RAAAb0QAAGdCAABgPwAAW0EAAFdCAABUQw0AUUQVAE9FHwBORSgATEYxAEtGOQBKR0EASUdIAEhH&#10;UABGR1gARUdhAENIbABCSHgBQEiHAT5IlwE8SKkBO0i+ATpI3wE6R/gBOkb/ATpF/wE7Rf8BO0T/&#10;AbtFAACmSAAAkkcAAIJHAAB2RwAAa0cAAGNGAABbQwAAVkUAAFJHAABOSAoATEkSAEpJHABISiUA&#10;R0ouAEZLNgBFSz4AQ0tGAEJMTQBBTFYAQExfAD5MagA8THYAO0yFATlMlQE3TKcBNky8ATVM3QE1&#10;S/cBNUv/ATVK/wE2Sf8BNkn/AbhJAACiSwAAjkoAAH5KAABySgAAaEoAAF9JAABVSAAAUEoAAExL&#10;AABJTAcARk0QAEROGQBCTyIAQU8rAEBQMwA/UDsAPlBDADxRSgA7UVMAOlFcADhRZwA3UXMANVGC&#10;ADNRkwEyUaUBMFG6AS9R2gEvUPYBL0//ATBO/wEwTv8BME3/AbRNAACdTQAAik0AAHpNAABuTQAA&#10;ZE0AAFtNAABRTQAAS08AAEZQAABCUgMAP1MNAD1UFQA8VB4AOlUnADlVLwA4VTcAN1Y/ADZWRwA1&#10;VlAAM1ZZADJXZAAwV3EAL1eAAC1XkQArV6MAKle4AClX1gApVvUAKVX/ACpU/wEqU/8BKlL/Aa9R&#10;AACYUQAAhVEAAHZQAABqUAAAYFAAAFhRAABOUgAAR1MAAEFVAAA7WAAAOFkKADVaEQA0WhoAM1si&#10;ADJbKwAxWzMAL1w7AC5cQwAtXEwALFxWACtdYAApXW0AKF18ACZdjgAkXaEAI121ACJd0gAiXPMA&#10;Ilv/ACNa/wAjWf8AJFj/AKhVAACSVAAAgFQAAHFUAABmVAAAXFQAAFRVAABKVgAAQ1gAADxbAAA2&#10;XQAAMGAFAC1hDgArYRUAKmIdACliJQAoYi4AJ2M2ACZjPgAlY0cAI2NRACJkXAAhZGkAH2R5AB5k&#10;igAcZJ4AG2SzABlkzgAaY/EAG2H/ABtg/wAcYP8AHF//AKFZAACMWAAAe1gAAG1YAABiWAAAWVgA&#10;AFBZAABHWwAAPl4AADdgAAAxYwAAKmYAACRpCQAhahAAIGoXAB9qIAAeaygAHWswABxrOQAba0IA&#10;GmxMABlsWAAXbGUAFmx0ABRshgATbJoAEmyvABFsygARa+8AEmn/ABNo/wATaP8AE2f/AJldAACF&#10;XQAAdVwAAGhcAABeXAAAVVwAAEteAABCYQAAOWQAADJnAAAragAAJG0AAB5wAQAXcwsAFXQRABR0&#10;GAATdCEAEnUpABF1MgARdTsAEHVGAA91UgAOdV8ADXVuAAx1gQALdZUACnWqAAh0wwAJdOcACnP9&#10;AAtx/wAMcf8ADHD/AJFiAAB/YQAAcGEAAGRhAABaYQAAT2IAAEVlAAA8aAAAM2wAACtvAAAkcgAA&#10;HXYAABd5AAARfAQADX8MAAt/EgAKfxkACX8iAAh/KgAGfzQABX8/AAR/SwACf1gAAX9nAAB/eQAA&#10;f44AAH+jAAB+uwAAfeAAAH33AAB8/wAAe/8AAHv/AIlnAAB4ZwAAa2YAAGFmAABUZwAASWkAAD9t&#10;AAA1cQAALHUAACR5AAAdfAAAFoAAABCDAAAMhgIABokKAAGJDwAAiRQAAIobAACKIwAAiywAAIs3&#10;AACLQwAAi1AAAItfAACLcQAAi4YAAIucAACKswAAidMAAIjzAACI/wAAh/8AAIf/AIJtAABzbAAA&#10;aGwAAFptAABObwAAQnMAADh3AAAuewAAJYAAAB2EAAAViAAAEIwAAAuPAAAEkgAAAJQGAACVDAAA&#10;lRAAAJYVAACXHAAAmCQAAJguAACZOQAAmUcAAJlWAACZaAAAmX0AAJmUAACYqwAAl8gAAJbuAACW&#10;/wAAlf8AAJX/AHt0AABvcwAAYXMAAFN2AABGegAAO38AADCEAAAmiAAAHY0AABSSAAAOlgAACZkA&#10;AAGcAAAAoAAAAKEAAACiBgAAogwAAKQQAAClFAAApRwAAKckAACoLwAAqD0AAKlMAACpXgAAqXIA&#10;AKiJAACoogAAqLwAAKflAACm+wAApv8AAKX/AHd7AABoewAAWX4AAEuCAAA+hwAAMo0AACeSAAAd&#10;lwAAFJwAAA6gAAAHpAAAAKgAAACrAAAArgAAAK8AAACwAAAAsQQAALMKAAC0DgAAtRMAALYbAAC4&#10;JAAAujEAALpAAAC6UgAAu2UAALt9AAC6lwAAurEAALrSAAC68wAAuf8AALn/AG+DAABfhgAAUYsA&#10;AEOQAAA2lwAAKp0AAB+iAAAVpwAADawAAAWwAAAAtAAAALcAAAC7AAAAvgAAAL8AAADAAAAAwQAA&#10;AMMBAADEBwAAxQ0AAMcRAADKGQAAzSQAAM4zAADPRAAA0FgAANBuAADRiAAA0KQAANDBAADR5gAA&#10;0fgAANH/AGePAABXlAAASZoAADuhAAAupwAAIa0AABazAAAOuAAABrwAAADAAAAAwwAAAMYAAADL&#10;AAAAzQAAAM4AAADQAAAA0QAAANQAAADWAAAA2gIAANwJAADfDwAA4xcAAOYkAADnNgAA6EkAAOlf&#10;AADqeAAA65QAAOuvAADrzAAA7OgAAOz2AF+eAABQpAAAQqsAADSyAAAmuQAAGb4AAA7CAAAExQAA&#10;AMoAAADNAAAA0QAAANgAAADbAAAA3wAAAOAAAADiAAAA5AAAAOYAAADpAAAA6wAAAO4AAADxBQAA&#10;9Q0AAPkWAAD8JQAA/TkAAP5PAAD/ZwAA/4IAAP+dAAD/tQAA/8sAAP/kAP8AEQD/AA8A/wAPAP8A&#10;EQD/ABYA/wAiAP8ALwD/ADsA/wBHAP8AUgD/AFsA/wBkAP8AbAD/AHMA/wB6AP8AgAD/AIYA/wCM&#10;AP4AkwD9AJkA+wChAPoAqQD4ALQA9wDCAPYA2gD1APEA9AD/APMA/wDzAP8A6QD/AOAA/wDYAP8A&#10;0wD/AP8ADgD/AAsA/wAKAP8ACwD/ABEA/wAdAP8AKgD/ADYA/wBBAP8ATAD/AFYA/gBfAPsAZgD5&#10;AG0A9wB0APUAegD0AIAA8gCGAPAAjQDvAJQA7QCbAOwApADqAK4A6QC6AOcAzQDlAOkA5AD7AOMA&#10;/wDiAP8A3gD/ANEA/wDMAP8AyAD/AP8ACQD/AAQA/wABAP8ABAD/AA4A/wAYAP8AJAD9ADAA+wA7&#10;APcARgDzAFAA7wBZAOwAYADqAGcA5wBuAOYAdADkAHoA4gCAAOAAhwDeAI4A3ACVANoAngDWAKgA&#10;1ACzANEAwwDPAN8AzgD0AMwA/wDLAP8AywD/AMUA/wC/AP8AvAD/AP8AAgD/AAAA/wAAAP8AAAD9&#10;AAsA9wATAPEAHgDtACoA6gA1AOcAQADiAEoA3QBSANkAWgDVAGEA0gBnANAAbQDOAHMAzAB6AMoA&#10;gADIAIcAxgCPAMQAmADCAKEAwACtAL4AuwC8ANAAugDtALkA/gC4AP8AuAD/ALcA/wCzAP8AsAD/&#10;AP8AAAD/AAAA/wAAAPkAAADuAAUA5QAOAN4AGADYACMA0gAuAM8AOQDLAEMAxwBMAMQAVADBAFsA&#10;vwBhALwAZwC7AG0AuQBzALcAegC1AIEAtACJALIAkgCwAJsArwCnAKwAtACrAMYAqQDkAKcA+ACm&#10;AP8ApgD/AKUA/wClAP8ApAD/AP8AAAD/AAAA9QAAAOoAAADeAAAA0AAKAMgAEgDCAB0AvgAoALsA&#10;MwC5AD0AtQBGALIATQCwAFUArQBbAKwAYQCqAGcAqABtAKcAcwClAHoApACCAKIAjACgAJYAnwCh&#10;AJ0ArgCbAL4AmQDYAJcA8QCWAP8AlgD/AJcA/wCXAP8AlwD/AP8AAAD1AAAA5wEAANQAAADJAAAA&#10;wAAEALgADgCzABYArwAhAKsALACoADYApgA/AKMARwChAE8AnwBVAJ0AWwCbAGEAmgBnAJgAbgCX&#10;AHUAlQB9AJQAhgCSAJEAkACcAI4AqQCMALgAiwDNAIkA6wCIAP0AiAD/AIgA/wCIAP8AiAD/APkG&#10;AADpDAAA1A4AAMMMAAC3CQAAsAIAAKsACQCmABAAogAaAJ4AJQCbADAAmAA5AJYAQQCUAEkAkgBQ&#10;AJAAVgCOAFwAjQBiAIsAaQCKAHAAiAB4AIcAgQCFAIwAhACYAIIApQCAALQAfgDIAH0B5wB8AvkA&#10;ewP/AHsE/wB7BP8AewT/APEOAADeFQAAxRUAALQUAACpEQAAoQ4AAJ4KAACbAwwAlwATAJMAHgCQ&#10;ASkAjQIzAIoDPACIBEMAhgVLAIUGUQCDBlcAggdeAIAHZAB/CGwAfQh0AHwIfgB6CYkAeAmWAHcK&#10;owB1CrMAcwvHAHIM5gBwDfsAcA3/AG8N/wBvDf8Abw3/AOgWAADQHgAAuR0AAKkcAACdGgAAlRYA&#10;AJATAACPDgMAjgoOAIkLFwCGDCMAgw0tAIANNgB+Dj4AfA5GAHsOTQB5D1MAeBBaAHYQYQB1EGgA&#10;cxBxAHERewBwEYcAbhGUAGwRogBrErIAaRLHAGgT5wBmE/0AZRT/AGUU/wBlE/8AZRP/AN8eAADG&#10;JAAAsCQAAKAjAACUIQAAix8AAIYbAACDFwAAghIIAH8REgB8Eh0AeRQoAHYUMQB0FToAchZBAHEW&#10;SABvF08AbhdWAGwXXQBrGGQAaRhtAGgZdwBmGYMAZBmQAGManwBhGq8AYBrEAF4b5ABdHPsAXBz/&#10;AFwb/wBcG/8AXBv/ANUlAAC9KgAAqCkAAJgpAACMKAAAgyUAAH0iAAB5HwAAeBsDAHYZDwByGhgA&#10;bxwjAG0dLQBrHTUAaR49AGgeRABmH0sAZR9SAGMgWQBiIGEAYSBpAF8hcwBdIX8AXCGNAFoinABZ&#10;IqwAVyLAAFYj4QBVI/kAVCP/AFQi/wBUIv8AVCL/AM0rAAC2LgAAoi4AAJIuAACFLQAAfCsAAHYo&#10;AAByJgAAbyMAAG0hDABqIhUAZyMfAGUkKQBjJDEAYiU5AGAmQQBfJkgAXSZPAFwnVgBbJ10AWSdm&#10;AFgocABWKHwAVCiKAFMpmQBRKaoAUCm+AE8p3gBOKfcATSn/AE0p/wBNKP8ATij/AMgwAACwMgAA&#10;nDIAAIwyAACAMQAAdjAAAHAtAABrKwAAaCkAAGYoCQBjKBEAYCkcAF4qJQBcKy4AWys2AFksPQBY&#10;LEQAVy1MAFUtUwBULVsAUy1jAFEubgBQLnoATi6IAEwvlwBLL6gASS+7AEgv2wBIL/YARy//AEcu&#10;/wBHLf8ASC3/AMQ0AACrNQAAlzUAAIc1AAB7NQAAcjQAAGsyAABmLwAAYi4AAF8tBQBcLhAAWi8Y&#10;AFgwIgBWMCsAVTEzAFMxOgBSMkIAUTJJAFAyUABOM1gATTNhAEszawBKM3cASDSFAEc0lQBFNKYA&#10;QzS5AEI01gBCNPQAQjT/AEIz/wBCMv8AQjL/AMA4AACnOAAAkzgAAIM4AAB3OAAAbTcAAGY2AABh&#10;MwAAXTIAAFkyAgBXMw0AVDQVAFI1HwBRNSgATzYwAE42OABMNz8ASzdGAEo3TgBJOFYARzhfAEY4&#10;aQBEOHUAQziDAEE5kwBAOaQAPjm4AD050wA8OfMAPDj/AD03/wA9N/8APTb/ALs7AACiOwAAjzsA&#10;AH87AABzOwAAajoAAGI5AABdNwAAWDYAAFQ3AABROAsATzkTAE05HABLOiUASjotAEg7NQBHOzwA&#10;RjxEAEU8SwBEPFMAQjxcAEE9ZwA/PXMAPj2BADw9kQA6PaMAOT22ADg90QA3PfIANzz/ADg7/wA4&#10;O/8AODr/ALY9AACePgAAiz4AAHw+AABvPgAAZj0AAF49AABYOwAAUzoAAE87AABMPAgAST0RAEc+&#10;GQBGPyIARD8qAEM/MgBCQDoAQUBBAEBASQA+QVEAPUFaADxBZAA6QXAAOEF/ADdBjwA1QqEANEK0&#10;ADJCzgAyQfAAMkD/ADNA/wAzP/8AND7/ALFAAACaQAAAh0AAAHhBAABsQQAAYkAAAFtAAABUPwAA&#10;Tj8AAEpAAABGQQUAREIOAEJDFgBAQx8AP0QnAD5ELwA8RDcAO0U+ADpFRgA5RU4AOEZYADZGYgA1&#10;Rm4AM0Z8ADFGjQAwRp8ALkazAC1GzAAtRu8ALUX/AC5E/wAuQ/8ALkP/AKxDAACWQwAAg0MAAHRD&#10;AABoQwAAX0MAAFdDAABQQwAASEMAAERFAABBRgEAPkcMADxIEwA6SBwAOUkkADhJLAA2STQANUo7&#10;ADRKQwAzSkwAMkpVADBLXwAvS2sALUt6ACxLiwAqS50AKEuxACdLygAnS+0AJ0r/AChJ/wAoSP8A&#10;KUf/AKdGAACRRgAAf0YAAHBGAABlRgAAW0YAAFRGAABMRwAAREgAAD9KAAA7SwAAN0wJADVNEAAz&#10;ThgAMk4gADFPKAAwTzAAL084AC5PQAAsUEgAK1BSACpQXAAoUGgAJ1B3ACVQiAAkUJsAIlCvACFQ&#10;yAAgUOsAIU//ACJO/wAiTf8AI03/AKFJAACMSQAAekkAAGxKAABhSgAAWEoAAFBKAABJSwAAQEwA&#10;ADtOAAA1UAAAMVIEAC1TDQAsVBQAKlQcAClVJAAoVSwAJ1UzACZVPAAlVkUAJFZOACJWWQAhVmUA&#10;H1Z0AB5WhQAcVpgAG1asABlWxQAZVukAGlX/ABtU/wAbU/8AHFL/AJtNAACGTQAAdU0AAGhNAABd&#10;TQAAVE0AAE1OAABFTwAAPFEAADZTAAAxVQAAK1gAACZaCQAjWxAAIlsXACFcHwAgXCcAH1wuAB1c&#10;NwAcXUAAG11KABpdVQAYXWEAF11wABVdgQAUXZUAE12qABFdwgARXecAElv+ABNa/wATWv8AFFn/&#10;AJRRAACAUQAAcFEAAGRRAABZUQAAUVEAAElSAABBUwAAOFYAADJZAAArWwAAJV4AAB9hAwAaYwwA&#10;GGQRABdkGQAWZCEAFWQpABRlMQATZToAEmVEABFlUAAQZV0AD2VrAA5lfQANZZEADGWlAApkvAAK&#10;ZOAAC2P5AAxi/wANYf8ADWH/AI1VAAB6VQAAa1UAAF9VAABWVQAATlUAAERXAAA8WQAANFwAACxf&#10;AAAmYgAAH2UAABloAAATawUAEG0NAA5uEgANbhoADG4iAAxuKwALbjQACm4+AAhuSgAHblcABm5l&#10;AARudgACbooAAG2fAABttgAAbNYAAGzzAAFr/wACav8AA2r/AIVaAAB0WgAAZloAAFxZAABTWQAA&#10;SFoAAD9dAAA2YAAALmMAACZnAAAfagAAGW0AABNxAAAOdAMACncKAAV3EAABdxUAAHccAAB3JAAA&#10;eC0AAHg3AAB4QwAAeFAAAHheAAB4bwAAeIQAAHiZAAB3sAAAds0AAHXwAAB1/wAAdP8AAHT/AH5f&#10;AABuXwAAYl4AAFleAABNXwAAQmIAADllAAAwaAAAJ2wAAB9wAAAYdAAAEncAAA17AAAIfgAAAoAI&#10;AACBDQAAgREAAIIXAACDHgAAgyYAAIQwAACEOwAAhEgAAIRXAACEaAAAhHwAAISTAACDqgAAgsUA&#10;AIHrAACB/gAAgP8AAID/AHdlAABpZAAAX2MAAFJkAABHZwAAPGsAADFvAAAocwAAIHcAABh8AAAR&#10;fwAADIMAAAaHAAAAigAAAIwDAACMCQAAjQ4AAI4RAACPFwAAkB4AAJEnAACSMgAAkj8AAJJOAACS&#10;XwAAknMAAJKLAACRogAAkbwAAJDlAACP/AAAjv8AAI7/AHFrAABmagAAWGsAAEttAAA/cQAANHYA&#10;ACp7AAAggAAAF4UAABCJAAALjQAABJEAAACVAAAAmAAAAJkAAACaAwAAmwgAAJwNAACeEQAAnxYA&#10;AKAeAACiKAAAojUAAKNEAACjVQAAo2kAAKKAAACimgAAobMAAKDYAACg9gAAn/8AAJ//AG5xAABf&#10;cgAAUXUAAER5AAA3fgAALIQAACGKAAAXjwAAEJQAAAqZAAABnQAAAKAAAACkAAAApwAAAKgAAACp&#10;AAAAqgAAAKwGAACtCwAArxAAALAVAACyHgAAtCkAALQ5AAC0SgAAtV0AALVzAAC1jgAAtagAALTG&#10;AACz7QAAsv8AALL/AGZ6AABXfQAASYIAADyHAAAvjgAAI5QAABiaAAAQnwAACaQAAACpAAAArQAA&#10;ALAAAAC0AAAAtwAAALgAAAC5AAAAuwAAALwAAAC+AgAAwAgAAMIOAADEFAAAxx4AAMgsAADJPQAA&#10;ylAAAMpmAADKfwAAypsAAMq4AADK3QAAyvUAAMr/AF6GAABPiwAAQZEAADOYAAAnnwAAG6UAABGr&#10;AAAJsAAAALUAAAC5AAAAvQAAAMEAAADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQAAAA0gAAANQF&#10;AADZDAAA3RIAAOEeAADiLgAA40IAAORXAADlbwAA5owAAOaoAADlxQAA5ecAAOb2AFaUAABImwAA&#10;OqIAACypAAAfsAAAE7YAAAu8AAAAwQAAAMUAAADJAAAAzQAAANIAAADWAAAA2gAAANsAAADeAAAA&#10;4AAAAOIAAADkAAAA5wAAAOkAAADtAAAA8AoAAPQRAAD4HwAA+TIAAPpIAAD7XwAA/HoAAP2XAAD9&#10;rwAA/ccAAP3kAP8ADgD/AA0A/wAMAP8ADgD/ABMA/wAeAP8AKgD/ADYA/wBCAP8ATQD/AFcA/wBf&#10;AP8AZwD/AG4A/wB0AP8AegD/AIEA/QCHAPwAjQD6AJQA+QCcAPcApQD1AK8A9AC8APMAzwDxAOwA&#10;8AD+AO8A/wDvAP8A4wD/ANcA/wDOAP8AygD/AP8ACgD/AAYA/wAEAP8ACAD/ABAA/wAZAP8AJQD/&#10;ADEA/wA9AP8ARwD+AFEA+wBZAPkAYQD2AGgA9ABuAPMAdADxAHoA7wCBAO4AhwDsAI4A6gCWAOgA&#10;nwDmAKkA4wC1AOIAxgDgAOMA3wD4AN0A/wDdAP8A1AD/AMkA/wDCAP8AvgD/AP8AAwD/AAAA/wAA&#10;AP8AAQD/AA0A/wAUAP0AIAD6ACsA9wA2APMAQQDvAEsA7ABUAOgAWwDmAGIA4wBoAOEAbgDfAHQA&#10;3AB6ANoAgQDYAIgA1ACQANIAmADPAKIAzQCuAMsAvADJANMAxwDwAMYA/wDEAP8AxAD/ALsA/wC2&#10;AP8AswD/AP8AAAD/AAAA/wAAAP8AAAD3AAgA8AAQAOsAGgDnACUA5AAwAOEAOwDcAEUA1QBNANEA&#10;VQDOAFsAywBiAMkAZwDHAG0AxQBzAMMAegDBAIEAvwCJAL0AkgC7AJwAuQCnALcAtQC1AMgAswDm&#10;ALIA+wCxAP8AsAD/AK4A/wCqAP8ApwD/AP8AAAD/AAAA/gAAAPEAAADlAAIA3AANANMAFADNAB8A&#10;ygAqAMcANADEAD4AwABHALwATgC6AFUAtwBbALUAYQCzAGcAsgBtALAAcwCuAHoArACCAKoAiwCo&#10;AJUApwCgAKUArQCjAL4AoQDbAKAA9ACfAP8AngD/AJ8A/wCdAP8AmwD/AP8AAAD8AAAA7gAAAOAA&#10;AADQAAAAxQAIAL4AEAC5ABkAtQAjALMALgCwADcArQBAAKoASACoAE8ApQBVAKMAWwCiAGAAoABm&#10;AJ8AbACdAHMAmwB7AJoAhACYAI4AlgCaAJUApwCTALcAkQDMAJAA7ACPAP8AjgD/AI4A/wCOAP8A&#10;jwD/APwAAADvAAAA2wAAAMkAAAC9AAAAtQACAK4ADACpABMApQAdAKIAJwCgADEAnQA6AJoAQgCY&#10;AEkAlgBPAJQAVQCTAFsAkQBgAJAAZwCOAG0AjQB1AIsAfgCJAIkAiACVAIYAogCFALEAgwDEAIEA&#10;5ACAAPkAfwD/AIAA/wCAAP8AgAD/APQCAADgCQAAxwgAALcHAACsAwAApgAAAKAABwCbAA8AmAAX&#10;AJUAIQCSACoAjwAzAI0APACLAEMAiQBJAIcAUACGAFUAhABbAIMAYQCBAGgAgABwAH4AeQB8AIQA&#10;ewCQAHkAnQB4AKwAdgC+AHUA3QBzAPQAcwD/AHMA/wBzAP8AcwD/AOkNAADPEAAAuRAAAKkQAACe&#10;DgAAlwsAAJMGAACQAAsAjAARAIkAGgCGACQAgwAuAIEANgB/AD4AfQBEAHwASwB6AFEAeQBXAHcA&#10;XQB2AGQAdABsAHMBdQBxAYAAbwKNAG4CmgBsA6oAawO7AGkE1gBoBvEAaAf/AGcH/wBnB/8AZwf/&#10;AN8UAADDFwAArhcAAJ4WAACTFQAAixIAAIYQAACEDAIAgwYNAIADFAB8BR4AeQcoAHcIMAB1CDgA&#10;cwlAAHIJRgBwCkwAbwpTAG0LWQBsC2EAagtpAGkMcgBnDH4AZgyLAGQNmQBiDakAYQ27AGAN2ABe&#10;DvMAXQ7/AF0O/wBdDv8AXQ7/ANQcAAC5HQAApB4AAJUdAACJHAAAgRoAAHsXAAB4EwAAeBAGAHcN&#10;DwBzDhgAcA4iAG4PKwBsEDMAahA7AGkQQgBnEUkAZhFPAGQRVgBjEl0AYRJmAGASbwBeEnsAXBOI&#10;AFsTlwBZE6cAVxS6AFYU1QBVFfMAVBX/AFQV/wBUFf8AVBT/AMoiAACwIgAAnSMAAI0jAACBIgAA&#10;eSEAAHMeAABvGwAAbhcAAG0TDABqFBQAZxUeAGUWJwBjFi8AYRc3AGAXPgBeGEUAXRhLAFwZUgBa&#10;GVoAWRliAFcabABWGncAVBqFAFIblABRG6QATxu3AE4b0ABNHPEATBz/AEwc/wBNHP8ATRv/AMMm&#10;AACqJwAAlicAAIcoAAB7JwAAciYAAGwkAABoIQAAZh4AAGQbCABiGxEAXxwaAF0dIwBbHisAWh4z&#10;AFgfOgBXH0EAViBIAFQgTwBTIFcAUSFfAFAhaQBOIXQATSGCAEsikQBJIqIASCK0AEcizQBGI+8A&#10;RSP/AEUi/wBGIv8ARiH/ALwqAACkKwAAkSsAAIIsAAB2KwAAbSoAAGYpAABiJgAAXyQAAF0iBABb&#10;IQ4AWCIWAFYjHwBUJCgAUyQwAFIlNwBQJT4ATyZFAE4mTABMJlQASydcAEknZgBIJ3EARid/AEUo&#10;jwBDKKAAQSiyAEAoywA/KO0APyj/AD8o/wBAJ/8AQCf/ALctAACfLgAAjC8AAH0vAABxLwAAaC4A&#10;AGEtAABdKwAAWigAAFcnAABUJwwAUigTAFApHABOKSUATSosAEsqNABKKzsASStCAEgsSQBGLFEA&#10;RSxaAEQsZABCLW8AQC19AD8tjQA9LZ4APC2wADotyAA6LesAOi3/ADot/wA6LP8AOiz/ALIwAACb&#10;MQAAiDIAAHkyAABtMgAAZDIAAF0xAABYLwAAVSwAAFEsAABPLQkATC0RAEouGQBJLyIARy8qAEYw&#10;MQBFMDgAQzA/AEIxRwBBMU8AQDFXAD4xYQA9Mm0AOzJ7ADkyiwA4MpwANjKvADUyxwA0MukANDL/&#10;ADUx/wA1Mf8ANTD/AK0zAACWNAAAhDUAAHU1AABpNQAAYDUAAFk0AABUMwAAUDAAAEwxAABJMQYA&#10;RzIPAEUzFgBDMx8AQjQnAEA0LgA/NTYAPjU9AD01RAA8NkwAOjZVADk2XwA3NmsANjZ4ADQ3iQAy&#10;N5oAMTetAC83xQAvN+gALzb+ADA1/wAwNf8AMDT/AKk2AACSNgAAgDcAAHI4AABmOAAAXTcAAFY3&#10;AABQNgAASzQAAEc1AABENgMAQTcNAD84FAA+OBwAPDkkADs5LAA6OTMAOTo6ADg6QgA2OkoANTpT&#10;ADQ7XQAyO2gAMDt2AC87hwAtO5kALDusACo7wwApO+YAKjr9ACo6/wArOf8ALDj/AKQ4AACOOQAA&#10;fDoAAG46AABjOgAAWjoAAFM6AABNOgAARjgAAEI6AAA/OwAAPDwLADo8EQA4PRkANz0hADY+KQA0&#10;PjAAMz43ADI/PwAxP0cAMD9QAC4/WgAtQGYAK0B0AClAhAAoQJcAJkCqACVAwQAkQOUAJD/8ACU+&#10;/wAmPf8AJj3/AJ87AACKPAAAeD0AAGo9AABfPQAAVj0AAE89AABJPQAAQj0AADw+AAA5PwAANkEI&#10;ADRBDwAyQhYAMUIeAC9DJQAuQy0ALUM0ACxEPAArREQAKkRNAChEWAAnRWMAJUVxACNFggAiRZUA&#10;IEWoAB9FvwAeROMAH0T7AB9D/wAgQv8AIUH/AJo+AACFPwAAdEAAAGdAAABcQAAAU0AAAExAAABG&#10;QAAAPkEAADhDAAA0RQAAMEYDAC1HDQArSBIAKkgaAClIIgAoSSkAJ0kxACVJOQAkSUEAI0pKACJK&#10;VQAgSmEAH0pvAB1KfwAbSpIAGkqmABhKvQAXSuAAGEn6ABlI/wAaR/8AGkf/AJVCAACAQgAAcEMA&#10;AGNDAABYQwAAUEMAAElDAABCRAAAO0UAADVHAAAwSQAAK0sAACZNCQAkThAAIk4WACFPHQAgTyUA&#10;H08sAB5PNQAdTz0AHFBHABpQUQAZUF0AF1BrABZQfAAUUI8AE1CkABFQugARUN4AEU/4ABJO/wAT&#10;Tf8AFE3/AI9FAAB7RgAAa0YAAF9HAABVRwAATUcAAEZHAAA/RwAAN0oAADFMAAArTgAAJlAAACBT&#10;AwAcVQwAGlYRABlWGAAXViAAFlYnABVWMAAUVjkAE1dCABJXTQARV1kAEFdoAA9XeQAOV4wADVeg&#10;AAtXtgALVtQAC1b0AAxV/wANVP8ADlP/AIhJAAB2SgAAZ0oAAFtKAABRSgAASkoAAENKAAA7TAAA&#10;M04AACxRAAAmVAAAIVYAABtZAAAVXAcAEV4NABBeEwAQXhoADl4iAA5eKgANXjMADF49AAteSAAK&#10;XlQACF5iAAdecwAFXoYAA16bAAJesQACXcwAAl3uAANc/wAEW/8ABVv/AIFOAABwTgAAYk4AAFdO&#10;AABOTgAAR04AAD5PAAA2UQAALlQAACdXAAAhWgAAG10AABVgAAAQYwMADGYLAAhnEAAGZxUABWcc&#10;AARnJAACZy0AAWc3AABnQgAAZ04AAGdcAABnbQAAZ4AAAGaVAABmrAAAZccAAGXrAABk/AAAZP8A&#10;AGP/AHpSAABqUwAAXVIAAFRSAABLUgAAQlMAADlVAAAwWAAAKFsAACFfAAAaYgAAFGUAABBoAAAM&#10;awEABm4JAABvDgAAbxIAAG8YAABwHwAAcCcAAHEwAABxOwAAcUgAAHFWAABxZgAAcXkAAHGPAABw&#10;pwAAb8EAAG/nAABu/AAAbf8AAG3/AHNYAABlVwAAWlcAAFFWAABGVwAAPFoAADJdAAAqYQAAImQA&#10;ABpoAAAUbAAADm8AAApyAAAEdgAAAHgFAAB4CwAAeQ4AAHoTAAB7GQAAfCAAAH0pAAB9MwAAfUAA&#10;AH1OAAB9XgAAfXIAAH2IAAB8oQAAfLoAAHviAAB6+gAAef8AAHj/AG1dAABgXAAAV1wAAEtdAABA&#10;XwAANWMAACtnAAAjawAAGm8AABNzAAAOdwAACHsAAAJ+AAAAggAAAIMBAACEBgAAhQsAAIYPAACI&#10;EwAAiRkAAIohAACLKwAAizcAAIxGAACLVgAAi2kAAIuAAACLmQAAirMAAInYAACI9wAAiP8AAIf/&#10;AGhjAABeYgAAUWIAAERlAAA4aQAALm4AACRzAAAaeAAAE30AAA2BAAAGhQAAAIkAAACNAAAAkAAA&#10;AJIAAACSAAAAlAUAAJUKAACXDgAAmBIAAJoYAACbIQAAnC0AAJ08AACdTAAAnF8AAJx2AACbkQAA&#10;m6sAAJrJAACa8AAAmf8AAJj/AGVpAABXaQAASWwAAD1xAAAwdgAAJXwAABuBAAAShwAADIwAAASR&#10;AAAAlQAAAJkAAACdAAAAoAAAAKEAAACiAAAApAAAAKUBAACnBwAAqQwAAKoRAACtGAAAryIAAK8w&#10;AACvQQAAr1QAAK9rAACuhQAArqEAAK6+AACt5gAArPwAAKz/AF5xAABPdAAAQnkAADV/AAAohQAA&#10;HYwAABOSAAAMmAAAA50AAACiAAAApgAAAKoAAACuAAAAsAAAALEAAACzAAAAtAAAALYAAAC4AAAA&#10;ugQAALwKAAC+EAAAwRcAAMMkAADDNQAAxEkAAMReAADFdwAAxZMAAMWvAADF0QAAw/IAAMP/AFZ8&#10;AABHggAAOogAACyPAAAglgAAFJ0AAA2jAAADqQAAAK4AAACyAAAAtwAAALsAAAC/AAAAwgAAAMIA&#10;AADFAAAAxgAAAMgAAADKAAAAzQAAAM8AAADSCAAA1Q4AANsYAADdJwAA3joAAN9QAADgaAAA4IQA&#10;AOGhAADhvQAA4eIAAOD0AE6LAABAkgAAMpkAACWhAAAYqAAADq8AAAW1AAAAugAAAL8AAADEAAAA&#10;yAAAAM4AAADRAAAA1AAAANUAAADYAAAA2gAAAN0AAADfAAAA4gAAAOQAAADnAAAA6wUAAO8OAAD0&#10;GQAA9SsAAPZBAAD3WAAA+HIAAPmQAAD5qwAA+MQAAPjhAP8ACwD/AAgA/wAJAP8ADAD/ABIA/wAa&#10;AP8AJgD/ADIA/wA+AP8ASAD/AFIA/wBaAP8AYgD/AGkA/wBvAP8AdQD+AHsA/ACBAPsAiAD5AI8A&#10;9wCXAPUAoADzAKoA8gC3AO8AyQDtAOYA7AD7AOsA/wDrAP8A3QD/AM4A/wDGAP8AwgD/AP8ABAD/&#10;AAAA/wAAAP8ABQD/AA0A/wAVAP8AIQD/ACwA/wA4AP8AQwD9AEwA+QBUAPcAXAD0AGMA8gBpAPAA&#10;bwDuAHUA7AB7AOoAggDoAIkA5wCRAOQAmgDiAKQA4ACwAN0AwADaANwA2AD0ANUA/wDTAP8AywD/&#10;AMEA/wC7AP8AtwD/AP8AAAD/AAAA/wAAAP8AAAD/AAoA/QARAPkAGwD2ACcA9AAyAPAAPADsAEYA&#10;6ABOAOQAVgDhAFwA3gBjANwAaADZAG4A1QB0ANIAewDQAIIAzQCKAMsAkwDIAJ0AxgCoAMQAtwDB&#10;AMwAwADrAL4A/wC9AP8AvQD/ALQA/wCuAP8AqwD/AP8AAAD/AAAA/wAAAPoAAADyAAUA6gAOAOUA&#10;FgDgACEA3QArANsANgDTAD8AzgBIAMoATwDHAFYAxABcAMIAYQDAAGcAvgBtALwAcwC6AHoAuACC&#10;ALYAiwC0AJYAsgChALAArwCuAMEArQDgAKsA9wCqAP8AqQD/AKYA/wChAP8AnwD/AP8AAAD/AAAA&#10;9wAAAOgAAADcAAAA0AAKAMoAEQDFABsAwgAlAL8ALwC8ADgAuABBALUASACyAE8AsABVAK4AWwCs&#10;AGEAqgBmAKgAbACnAHMApQB7AKMAhAChAI4AnwCaAJ0ApwCbALgAmgDQAJkA7wCYAP8AlwD/AJYA&#10;/wCUAP8AkgD/AP8AAAD2AAAA5AAAANIAAADFAAAAuwAFALUADgCwABUArAAfAKoAKQCoADIApQA6&#10;AKIAQgCgAEkAngBPAJwAVQCaAFoAmABgAJYAZgCVAGwAkwB0AJIAfQCQAIcAjgCTAIwAoQCLALAA&#10;igDFAIgA5gCHAPsAhgD/AIcA/wCHAP8AhgD/APgAAADlAAAAzQAAAL0AAACzAAAAqgAAAKMACgCf&#10;ABEAmwAZAJkAIwCXACwAlQA0AJIAPACQAEMAjgBJAIwATwCKAFQAiQBaAIcAYACGAGYAhABuAIMA&#10;dwCBAIEAfwCNAH4AmwB8AKoAewC8AHoA2wB4APUAeAD/AHgA/wB4AP8AeAD/AO0AAADRAgAAuwIA&#10;AKwBAACiAAAAmwAAAJYABQCRAA0AjQAUAIsAHQCIACYAhgAuAIQANgCCAD0AgABDAH4ASQB9AE8A&#10;fABVAHoAWwB5AGEAdwBpAHUAcQB0AHwAcgCIAHEAlgBvAKUAbgC2AG0AzgBsAO4AawD/AGsA/wBr&#10;AP8AawD/AN8LAADCDAAArgwAAJ4MAACTCwAAjAcAAIgCAACFAAkAgQAQAH8AFwB8ACAAegAoAHgA&#10;MAB2ADgAdAA+AHMARABxAEoAcABQAG4AVgBtAF0AbABkAGoAbQBoAHcAZwCEAGUAkgBkAKEAYwCy&#10;AGEAyQBgAOkAYAD8AGAA/wBgAP8AYAD/ANAQAAC2EQAAohIAAJMSAACIEQAAgA8AAHwNAAB5CQEA&#10;eAMLAHUAEQBzABoAcAAjAG4BKwBsATMAagI5AGkDQABnA0YAZgRMAGUEUgBjBVkAYgVhAGAFagBf&#10;BnQAXQaBAFwHjwBaB58AWQewAFcHxgBWCecAVgr7AFUK/wBVCv8AVgr/AMYVAACtFwAAmRgAAIoY&#10;AAB/FwAAdhYAAHETAABuEAAAbQ0FAG0JDQBqCRQAZwodAGUKJgBjCy4AYgw1AGAMPABfDEIAXg1I&#10;AFwNTwBbDVYAWQ1eAFgOaABWDnMAVQ6AAFMOjwBRDp8AUA6xAE4OyABNEOoATRD9AE0Q/wBNEP8A&#10;TRD/ALwbAAClHAAAkh0AAIMeAAB3HQAAbxwAAGkaAABmFwAAZBQAAGQQCABiDxAAXxAYAF0QIQBb&#10;ESkAWhExAFgSOABXEj4AVhJFAFQSTABTE1MAURNbAFATZQBOFHAATBR9AEsUjABJFJwARxWuAEYV&#10;xQBFFegARRb+AEUW/wBFFf8ARRX/ALUfAACeIQAAiyIAAHwiAABxIgAAaCEAAGIfAABfHQAAXBoA&#10;AFsXAgBaFQ0AVxYUAFUWHQBUFyUAUhgtAFEYNABPGDsAThlCAE0ZSABLGlAAShpYAEgaYgBHGm0A&#10;RRt6AEMbiQBCG5oAQBusAD8bwgA+HOUAPRz8AD4c/wA+G/8APhv/AK8jAACYJAAAhiUAAHcmAABs&#10;JgAAYyUAAF0kAABZIgAAVh8AAFQdAABTHAsAURwSAE4dGgBNHSIASx4pAEoeMQBJHzcARx8+AEYg&#10;RQBFIE0AQyBVAEIgXwBAIWoAPyF3AD0hhwA7IZgAOSGqADgiwAA3IuMANyL7ADci/wA4If8AOCH/&#10;AKomAACUJwAAgSkAAHMpAABnKQAAXykAAFgoAABUJgAAUSMAAE8iAABMIgcASiIQAEgiFwBHIx8A&#10;RSQmAEQkLgBCJDQAQSU7AEAlQwA/JUoAPSZTADwmXAA6JmcAOSZ1ADcnhAA1J5YANCeoADInvgAx&#10;J+EAMSf5ADIm/wAyJv8AMyX/AKUpAACPKgAAfSwAAG8sAABkLQAAWywAAFUrAABQKgAATCgAAEom&#10;AABHJwQARCcNAEIoFABBKBwAPykjAD4pKwA9KTIAPCo5ADsqQAA5KkgAOCtQADYrWgA1K2UAMyty&#10;ADErggAwLJQALiynACwsvAArLN4ALCz4ACwr/wAtKv8ALSr/AKEsAACLLQAAeS4AAGsvAABgLwAA&#10;WC8AAFEuAABMLgAASCwAAEUrAABBKwAAPywLAD0sEQA7LRkAOi4hADkuKAA3Li8ANi82ADUvPgA0&#10;L0UAMy9OADEwWAAwMGMALjBwACwwgAAqMJIAKTClACcwugAmMNwAJjD3ACcv/wAoL/8AKC7/AJwu&#10;AACHMAAAdjEAAGgyAABdMgAAVTIAAE4xAABIMQAARDAAAEAvAAA8MAAAOjEJADcxEAA2MhYANTIe&#10;ADMzJQAyMywAMTMzADA0OwAvNEMALTRMACw0VgAqNWEAKTVuACc1fgAlNZAAIzWjACI1uQAhNdkA&#10;ITT2ACI0/wAjM/8AIzL/AJgxAACDMwAAcjQAAGU0AABaNQAAUTUAAEs0AABFNAAAQDQAADozAAA3&#10;NAAANDUGADI2DgAwNxMALzcbAC43IgAtOCkAKzgxACo4OAApOUAAKDlJACY5UwAlOV8AIzlsACE6&#10;fAAgOo4AHjqiABw6twAbOdUAHDn1AB04/wAdOP8AHjf/AJM0AAB/NgAAbjcAAGE3AABXNwAATjcA&#10;AEg3AABCNwAAPDcAADU4AAAyOQAALzoCACw7CwAqPBEAKTwYACg9HwAmPSYAJT0uACQ9NQAjPj0A&#10;Ij5GACA+UAAfPlwAHT9pABs/eQAaP4wAGD+gABY/tQAVPtIAFj7zABc9/wAYPP8AGDz/AI43AAB6&#10;OAAAajkAAF46AABTOgAASzoAAEU6AAA/OgAAOToAADI8AAAuPgAAKUAAACZBCAAkQg4AIkIUACFC&#10;GwAgQyMAH0MqAB5DMgAcQzoAG0RDABpETQAYRFkAF0RnABVEdwATRIoAEkSeABFEswAQRNAAEEPy&#10;ABFC/wASQv8AE0H/AIk7AAB2PAAAZj0AAFo9AABQPQAASD0AAEI9AAA8PQAANj4AAC9AAAAqQgAA&#10;JUQAACFGAwAdSAwAG0kRABlJFwAYSR4AF0kmABZJLgAVSjYAFEpAABNKSgARSlYAEEpkAA9KdAAO&#10;SocADUqbAAxKsAAKSsoAC0nsAAxI/wANR/8ADUf/AIM+AABxPwAAYkAAAFZAAABNQAAARUAAAD9A&#10;AAA5QQAAMkIAACtFAAAmRwAAIUkAABxLAAAWTgcAE1AOABJQEwARUBkAEFAhAA9QKQAOUDEADVA7&#10;AA1RRgALUVEAClFfAAlRbwAHUIEABVCWAANQqwACUMUAA0/oAANP+wAFTv8ABk3/AH1CAABrQwAA&#10;XUQAAFJEAABKRAAAQ0MAADxEAAA1RQAALkcAACdKAAAhTAAAHE8AABdRAAASVAMADlcKAAtYEAAK&#10;WBUACFgcAAdYJAAGWCwABVg2AANYQAABWEwAAFhaAABYaQAAWHwAAFiRAABXpwAAV8AAAFblAABW&#10;+QAAVf8AAFX/AHZHAABmRwAAWUgAAE9HAABHRwAAQEcAADhIAAAwSgAAKU0AACJQAAAcUwAAFlUA&#10;ABFYAAANWwIACV4JAARfDgAAXxIAAF8YAABgHwAAYCcAAGAwAABgOwAAYEcAAGBUAABgYwAAYHYA&#10;AGCLAABfogAAX7sAAF/iAABe+QAAXf8AAF3/AG9LAABhTAAAVUwAAExLAABESwAAO0wAADJOAAAr&#10;UQAAI1QAABxXAAAWWwAAEV4AAA1gAAAIYwAAAmYHAABnDAAAZw8AAGgTAABpGQAAaiEAAGopAABq&#10;NAAAakAAAGpNAABqXQAAam8AAGqFAABqnQAAabYAAGjdAABo9wAAZ/8AAGb/AGlRAABcUAAAUlAA&#10;AEpPAAA/UAAANVMAAC1WAAAkWQAAHV0AABZgAAAQZAAADGcAAAZqAAAAbgAAAG8DAABwCAAAcQ0A&#10;AHIQAAB0FAAAdRsAAHYjAAB3LAAAdzgAAHZGAAB2VgAAdmgAAHZ+AAB2lwAAdbEAAHTTAABz9QAA&#10;c/8AAHL/AGNWAABYVQAAUFQAAERVAAA5WAAAL1sAACZfAAAdYwAAFWcAABBsAAAKcAAABHMAAAB2&#10;AAAAegAAAHwAAAB8AwAAfggAAH8MAACBEAAAghQAAIQbAACFJAAAhi8AAIY9AACGTQAAhV8AAIV1&#10;AACFjwAAhKkAAIPJAACC8QAAgf8AAID/AF9bAABWWgAASVsAAD1eAAAyYQAAJ2YAAB5rAAAVcAAA&#10;DnUAAAl5AAABfgAAAIEAAACFAAAAiAAAAIoAAACLAAAAjQEAAI4GAACQCwAAkQ8AAJMUAACVGwAA&#10;lyYAAJc0AACXRAAAl1YAAJZsAACVhgAAlaIAAJTBAACT6gAAkv8AAJL/AF1hAABPYQAAQmQAADZp&#10;AAAqbgAAH3QAABV5AAAOfwAAB4QAAACJAAAAjgAAAJIAAACWAAAAmAAAAJoAAACbAAAAnQAAAJ8A&#10;AAChAwAAowgAAKUNAACnEwAAqRwAAKooAACqOQAAqksAAKphAACpegAAqJkAAKi1AACn3QAAp/gA&#10;AKb/AFZoAABIbAAAOnAAAC52AAAifQAAF4QAAA6KAAAHkAAAAJYAAACaAAAAnwAAAKMAAACnAAAA&#10;qgAAAKsAAACtAAAArwAAALEAAACzAAAAtQAAALgFAAC6DAAAvRIAAMAcAADALQAAwEAAAL9VAAC/&#10;bgAAvosAAL6oAAC+yQAAve8AALz+AE50AABAeQAAMn8AACWHAAAZjgAAEJUAAAecAAAAogAAAKcA&#10;AACsAAAAsAAAALUAAAC5AAAAvAAAAL0AAAC/AAAAwQAAAMMAAADGAAAAyAAAAMoAAADNAgAA0AsA&#10;ANUSAADWIQAA1zQAANhJAADZYAAA2nwAANqaAADbtQAA29kAANvyAEaCAAA4iQAAK5AAAB2YAAAS&#10;oAAACqcAAACuAAAAtAAAALkAAAC+AAAAwgAAAMgAAADLAAAAzgAAAM8AAADSAAAA1AAAANYAAADa&#10;AAAA3QAAAN8AAADiAAAA5gAAAOoKAADvEwAA8CUAAPI6AADzUQAA9GsAAPSJAAD1pQAA9b8AAPXd&#10;AP8ABgD/AAMA/wAFAP8ACwD/ABAA/wAXAP8AIgD/AC0A/wA5AP8ARAD/AE0A/wBVAP8AXQD/AGQA&#10;/wBqAP8AcAD9AHYA+wB8APkAgwD3AIoA9QCSAPMAmwDwAKYA7gCzAOsAxADpAOQA5wD5AOYA/wDl&#10;AP8A0wD/AMcA/wC/AP8AuwD/AP8AAAD/AAAA/wAAAP8AAgD/AAsA/wASAP8AHQD/ACgA/wAzAP8A&#10;PgD8AEcA+ABPAPQAVwDxAF0A7gBjAOwAaQDqAG8A6AB1AOYAfADkAIMA4gCLAN8AlQDcAJ8A2QCr&#10;ANUAuwDSANQAzwDyAM0A/wDMAP8AxQD/ALoA/wC0AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA&#10;+QAPAPUAFwDzACIA8QAtAO0ANwDnAEAA4gBJAN8AUADbAFcA1wBdANQAYwDRAGgAzwBuAMwAdQDK&#10;AHwAyACEAMUAjQDCAJgAwACkAL0AsgC7AMYAuQDoALgA/QC3AP8AtgD/AK0A/wCnAP8AowD/AP8A&#10;AAD/AAAA/wAAAPUAAADrAAEA5AAMAN4AEwDZABwA0wAmANEAMADMADoAyABCAMQASgDAAFAAvQBW&#10;ALsAXAC5AGEAtwBnALUAbQCzAHQAsQB8AK8AhQCtAJAAqgCcAKgAqgCmALsApQDaAKMA9QCjAP8A&#10;ogD/AJ4A/wCaAP8AlwD/AP8AAAD+AAAA7wAAAN8AAADQAAAAxwAHAMEADwC8ABcAuQAgALcAKgC1&#10;ADMAsAA7AK0AQwCrAEkAqABPAKYAVQCkAFoAowBgAKEAZgCfAG0AnQB0AJwAfQCaAIgAmACUAJYA&#10;ogCUALIAkgDJAJEA6wCRAP8AkAD/AJAA/wCMAP8AigD/APwAAADsAAAA2QAAAMcAAAC6AAAAsQAC&#10;AKsADACnABIApAAbAKEAJACgACwAngA1AJsAPACYAEMAlgBJAJQATwCSAFQAkABaAI8AXwCNAGYA&#10;iwBtAIkAdgCIAIAAhgCMAIQAmgCCAKoAgQC+AIAA4ACAAPkAfwD/AH8A/wB/AP8AfgD/APEAAADY&#10;AAAAwgAAALMAAACoAAAAoAAAAJkABwCVAA4AkgAVAJAAHgCOACYAjQAuAIoANgCHAD0AhQBDAIQA&#10;SQCCAE4AgQBUAH8AWQB+AGAAfABnAHoAbwB5AHoAdwCGAHUAlAB0AKMAcgC1AHIAzwBxAPEAcAD/&#10;AHAA/wBwAP8AcQD/AOEAAADEAAAAsAAAAKIAAACXAAAAkQAAAIsAAgCGAAsAgwARAIEAGAB/ACEA&#10;fQApAHwAMAB5ADcAeAA9AHYAQwB0AEkAcwBOAHIAVABwAFoAbwBiAG0AagBrAHQAagCAAGgAjgBn&#10;AJ0AZQCvAGUAxgBkAOgAZAD9AGMA/wBjAP8AZAD/AM8FAAC2BwAAowgAAJQIAACJBwAAggMAAH4A&#10;AAB7AAYAdwAOAHUAEwByABsAcQAjAG8AKwBtADIAbAA4AGoAPgBpAEQAZwBJAGYATwBlAFYAYwBd&#10;AGIAZQBgAG8AXwB7AF0AiQBcAJkAWwCqAFkAvwBZAOEAWAD4AFgA/wBYAP8AWQD/AMIMAACqDQAA&#10;lw4AAIkOAAB9DgAAdg0AAHEKAABvBgAAbQAKAGsAEABpABYAZwAeAGUAJgBjAC0AYQAzAGAAOQBf&#10;AD8AXQBFAFwASwBbAFIAWgBZAFgAYgBXAGwAVQB4AFMAhgBSAJYAUQCnAFAAuwBPAdsATgL0AE4D&#10;/wBOBP8ATgP/ALgQAAChEgAAjhMAAH8TAAB0EwAAbBIAAGcQAABlDgAAYwsDAGMGDABhBBEAXgMZ&#10;AFwEIQBbBSgAWQYvAFgGNQBWBzsAVQdCAFQHSABTCE8AUQhWAFAJXwBOCWkATQl2AEsKhABJCpQA&#10;SAqmAEcKugBGCtgARQvzAEUM/wBFDP8ARQz/ALAUAACZFgAAhxgAAHgZAABtGAAAZRcAAF8WAABc&#10;EwAAWhEAAFoOBgBaDA0AVwwUAFUMHABTDSQAUg0rAFANMQBPDjgATg4+AE0ORQBLDk0ASg5VAEgP&#10;XgBHD2gARQ91AEMQhABBEJUAQBCmAD4QuwA9ENwAPRH2AD0R/wA9EP8APhD/AKkZAACSGwAAgRwA&#10;AHIdAABnHQAAXxwAAFkbAABVGQAAUxYAAFITAABSEQoAUBAQAE4RGABMESAAShInAEkSLgBIEzQA&#10;RxM7AEUTQgBEE0kAQxRSAEEUWwA/FGUAPhVyADwVgQA6FZIAOBWkADcVuQA1FdgANRb1ADYW/wA2&#10;Fv8ANxX/AKMcAACNHgAAeyAAAG0hAABiIQAAWiEAAFQfAABQHgAATRsAAEwZAABLFgYASRYOAEcX&#10;FQBFFxwARBgkAEIYKgBBGDEAQBk4AD8ZPwA9GUYAPBpPADoaWAA5GmMANxtvADUbfgAzG5AAMhui&#10;ADAbtwAvG9MALxzzAC8b/wAwG/8AMBv/AJ0fAACIIgAAdyMAAGkkAABeJAAAViQAAFAjAABLIgAA&#10;SCAAAEYdAABFHAIAQxwMAEEcEgA/HRkAPh0hADweJwA7Hi4AOh81ADkfPAA3H0QANh9MADQgVgAz&#10;IGAAMSBtAC8gfAAtIY4ALCGgACohtQApIdAAKSHyACkh/wAqIP8AKyD/AJkiAACEJQAAcyYAAGUn&#10;AABbJwAAUycAAEwmAABHJQAARCQAAEIhAAA/IQAAPSEJADshEAA5IhYAOCIeADYjJQA1IysANCQy&#10;ADMkOQAyJEEAMCRKAC8lUwAtJV4AKyVrAColegAoJYwAJiWfACQlswAjJc4AIyXwACQl/wAlJP8A&#10;JST/AJQlAACAJwAAbykAAGIqAABXKgAATyoAAEkpAABEKAAAQCcAAD0mAAA6JQAANyYGADUmDgA0&#10;JxQAMicbADEoIgAwKCkALygwAC0pNwAsKT8AKylHACkpUQAoKlwAJippACQqeAAjKooAISqdAB8q&#10;sgAeKswAHirvAB8p/wAgKf8AISj/AJAoAAB8KgAAbCsAAF8sAABULAAATCwAAEYsAABBKwAAPCsA&#10;ADgqAAA1KgAAMisDADArDAAuLBEALSwYACwsHwAqLSYAKS0tACgtNAAnLjwAJi5FACQuTwAjLloA&#10;IS9nAB8vdgAdL4gAHC+bABovsAAYL8oAGC7tABku/wAbLf8AGy3/AIwrAAB4LQAAaC4AAFsvAABR&#10;LwAASS8AAEMvAAA+LgAAOS4AADQuAAAwLgAALS8AACswCgApMRAAJzEVACYxHAAlMiMAJDIqACMy&#10;MQAhMzkAIDNCAB8zTAAdM1cAGzNkABo0dAAYNIYAFjSaABQzrgATM8gAEzPsABQz/wAVMv8AFjH/&#10;AIcuAAB0LwAAZTEAAFgxAABOMgAARjIAAEAxAAA7MQAANjEAADExAAArMwAAKDQAACU1BgAjNg0A&#10;ITYSACA3GQAfNyAAHjcnAB04LgAbODYAGjg/ABk4SQAXOVUAFTliABQ5cQASOYQAETmYABA5rQAO&#10;OMcADjjrABA4/wAQN/8AETb/AIMxAABwMgAAYTQAAFU0AABLNAAARDQAAD00AAA4NAAAMzQAAC01&#10;AAAoNwAAJDkAACA6AgAdOwsAGzwQABk9FQAYPRwAFz0jABY9KwAVPjMAFD48ABI+RgARPlIAED5f&#10;AA8+bwAOPoEADD6VAAs+qQAKPsEACj3kAAs9+wAMPP8ADTv/AH00AABrNgAAXTcAAFE3AABINwAA&#10;QTcAADs3AAA1NwAAMDcAACo5AAAlOwAAID0AABw/AAAXQQYAFEMNABJDEgARQxgAEUMfABBEJwAP&#10;RC8ADkQ5AA1EQwAMRE4AC0RbAAlEagAHRHwABkSQAARDpQACQ70AA0PgAAND9gAEQv8ABkH/AHg4&#10;AABnOQAAWToAAE46AABFOgAAPjoAADg6AAAzOgAALTsAACc9AAAhQAAAHEIAABdEAAATRgMAD0kK&#10;AA1KDwAMShQAC0obAAlKIwAISisAB0o0AAVKPgAESkkAAkpWAABKZQAASncAAEqLAABKoQAASbkA&#10;AEndAABJ9QAASP8AAEj/AHI8AABiPQAAVT4AAEo+AABCPQAAPD0AADY9AAAvPgAAKUAAACNCAAAd&#10;RQAAF0cAABNKAAAPTAIAC08JAAdQDQADUREAAFEXAABRHgAAUSYAAFEvAABROQAAUUQAAFJRAABS&#10;YAAAUXIAAFGHAABRnQAAUbUAAFDYAABQ9QAAT/8AAE//AGxAAABdQQAAUUEAAEdBAABAQAAAOUAA&#10;ADJBAAAqQwAAJEYAAB5IAAAXSwAAEk4AAA5RAAALUwEABlYHAABXDAAAWBAAAFgTAABZGQAAWiEA&#10;AFopAABaMwAAWj8AAFpMAABaWgAAWmwAAFqBAABZmQAAWbEAAFjRAABY9AAAV/8AAFf/AGVFAABY&#10;RQAATUUAAEVEAAA+RAAANUUAAC1HAAAlSgAAHk0AABhQAAASUwAADlYAAApZAAAEXAAAAF4EAABf&#10;CQAAYA0AAGEQAABiFQAAYxsAAGQjAABkLQAAZDgAAGRFAABkVAAAZGYAAGR7AABjkwAAY60AAGLM&#10;AABh8gAAYf8AAGD/AF9KAABTSgAASkkAAENIAAA5SQAAL0wAACdPAAAfUgAAGFUAABJZAAANXQAA&#10;CGAAAAJjAAAAZgAAAGgBAABpBQAAagoAAGsNAABtEQAAbhYAAHAdAABxJgAAcTEAAHA+AABwTgAA&#10;cF8AAHBzAABvjQAAb6cAAG7GAABt7wAAbP8AAGz/AFpPAABQTgAASE0AAD1OAAAzUQAAKVQAACBY&#10;AAAYXAAAEWAAAAxkAAAGaAAAAGsAAABvAAAAcgAAAHQAAAB1AAAAdwQAAHgJAAB6DQAAfBAAAH0W&#10;AAB/HgAAgCgAAIA1AACARQAAf1YAAH9rAAB/hAAAfqAAAH2+AAB86QAAe/8AAHr/AFZUAABOUwAA&#10;QlQAADdWAAAsWgAAIl8AABhjAAARaAAAC20AAANyAAAAdgAAAHoAAAB9AAAAgAAAAIMAAACEAAAA&#10;hgAAAIcCAACJBwAAiwwAAI0QAACQFgAAkh8AAJIsAACSOwAAkk0AAJFiAACRegAAj5cAAI+0AACO&#10;4QAAjPsAAIz/AFVZAABIWgAAO10AAC9hAAAkZgAAGWwAABFyAAAKdwAAAn0AAACCAAAAhgAAAIsA&#10;AACOAAAAkQAAAJMAAACVAAAAlwAAAJkAAACbAAAAnQQAAJ8KAACiDwAApBYAAKYhAACmMQAApkMA&#10;AKVXAACkcAAAo44AAKOrAACh0AAAoPUAAJ//AE5hAABAZAAAM2kAACduAAAbdQAAEXwAAAuDAAAA&#10;iQAAAI4AAACTAAAAmAAAAJ0AAAChAAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAAALIAAAC1&#10;CAAAuA4AALwWAAC8JQAAvDcAALtMAAC6ZAAAuYEAALeiAAC3wAAAt+oAALf8AEZrAAA5cAAAK3cA&#10;AB9/AAAThgAAC44AAAGVAAAAmwAAAKEAAACmAAAAqwAAALAAAACzAAAAtwAAALcAAAC6AAAAvAAA&#10;AL8AAADBAAAAxAAAAMcAAADKAAAAzQUAANEOAADUGQAA1CsAANRAAADTWAAA03QAANOSAADSsAAA&#10;0tMAANLyAD55AAAxgAAAI4gAABeRAAANmQAAA6AAAACnAAAArgAAALMAAAC4AAAAvQAAAMIAAADG&#10;AAAAygAAAMoAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADfAAAA4wAAAOcFAADrDwAA7B8AAO0z&#10;AADuSwAA72QAAO+CAADwnwAA8bkAAPHYAP8AAAD/AAAA/wAEAP8ACQD/AA4A/wAVAP8AHgD/ACkA&#10;/wA0AP8APwD/AEgA/wBQAP8AWAD/AF4A/wBlAP0AawD7AHEA+QB3APgAfgD2AIUA8wCNAPEAlwDu&#10;AKIA6wCvAOgAwADmAOAA4wD4AOIA/wDbAP8AywD/AMEA/wC5AP8AtAD/AP8AAAD/AAAA/wAAAP8A&#10;AAD/AAkA/wAQAP8AGQD/ACMA/wAuAP0AOQD5AEIA9QBKAPIAUgDuAFgA6wBeAOkAZADmAGoA5ABw&#10;AOIAdgDfAH0A3QCGANkAjwDVAJoA0QCnAM4AtgDLAM4AyQDwAMcA/wDFAP8AuwD/ALQA/wCtAP8A&#10;qQD/AP8AAAD/AAAA/wAAAP8AAAD7AAIA9gANAPEAEwDtAB4A7AAoAOkAMgDjADsA3QBEANgASwDT&#10;AFEA0ABYAM0AXQDLAGMAyQBoAMYAbwDEAHYAwgB+AL8AhwC8AJIAugCfALcArQC1AMEAsgDkALEA&#10;/QCvAP8ArAD/AKUA/wCgAP8AnAD/AP8AAAD/AAAA+wAAAO4AAADkAAAA3AAIANMAEADPABgAywAi&#10;AMkAKwDGADQAwQA9AL0ARAC6AEsAtwBRALUAVgCyAFwAsABhAK4AZwCsAG4AqgB2AKgAfwCmAIoA&#10;owCWAKEApQCfALYAnQDRAJwA8wCbAP8AnAD/AJYA/wCTAP8AkAD/AP8AAAD2AAAA5wAAANMAAADG&#10;AAAAvQADALgADQCzABMAsQAcAK8AJQCuAC4AqQA2AKYAPQCjAEQAoQBKAJ8ATwCdAFUAmwBaAJoA&#10;YACYAGYAlgBuAJQAdwCSAIEAkACOAI4AnACMAK0AigDDAIkA6ACIAP8AiQD/AIcA/wCFAP8AggD/&#10;APMAAADjAAAAzAAAALwAAACwAAAApwAAAKEACACeAA8AmwAWAJkAHwCYACcAlgAvAJMANwCRAD0A&#10;jgBDAIwASQCLAE4AiQBUAIcAWQCFAGAAhABnAIIAbwCAAHoAfgCGAHwAlAB6AKQAeQC4AHgA2AB3&#10;APcAeAD/AHgA/wB3AP8AdQD/AOYAAADLAAAAtwAAAKgAAACeAAAAlgAAAI8ABACLAAwAiAASAIcA&#10;GQCFACEAhAApAIIAMAB/ADcAfQA9AHwAQwB6AEgAeQBNAHcAUwB2AFkAdABhAHIAaQBxAHMAbwB/&#10;AG0AjQBsAJ0AagCvAGkAyABoAO0AaQD/AGkA/wBpAP8AaQD/ANIAAAC4AAAApQAAAJcAAACNAAAA&#10;hgAAAIEAAAB8AAgAeQAOAHcAFAB2ABwAdAAjAHMAKwBxADEAbwA3AG4APQBsAEMAawBIAGoATgBo&#10;AFQAZwBbAGUAYwBjAG0AYgB4AGAAhwBfAJYAXQCoAF0AvgBcAOQAXAD7AFwA/wBcAP8AXAD/AMIA&#10;AACqAQAAmAMAAIkEAAB/AgAAeAAAAHQAAABwAAQAbQAMAGsAEQBpABcAaAAeAGYAJQBlACwAYwAy&#10;AGIAOABgAD0AXwBDAF4ASQBcAE8AWwBWAFoAXgBYAGgAVwBzAFUAgQBUAJEAUgCjAFEAtwBRANYA&#10;UQD1AFEA/wBRAP8AUgD/ALYHAACfCQAAjQsAAH4MAABzCwAAbAoAAGgHAABlAwAAYwAHAGEADQBf&#10;ABMAXQAaAFwAIQBbACcAWQAtAFgAMwBWADkAVQA/AFQARQBTAEsAUQBSAFAAWgBPAGQATQBvAEwA&#10;fQBKAI0ASQCfAEgAsgBHAMwARwDvAEYA/wBHAP8ARwD/AKwMAACVDgAAgxAAAHUQAABrEAAAYw8A&#10;AF4OAABbDAAAWgkCAFkECgBXAA8AVQAVAFMAHABSACMAUQApAE8ALwBOADUATQE7AEwBQQBKAkgA&#10;SQJPAEgCVwBGA2EARQNtAEMDegBCA4sAQAOcAD8DrwA+A8gAPQTqAD0F/AA9Bv8APgb/AKQQAACO&#10;EgAAfBMAAG4UAABkFAAAXBMAAFYSAABTEQAAUQ4AAFAMBQBQCQwATwcRAE0HFwBLCB8ASQglAEgJ&#10;KwBHCTEARgk4AEQKPgBDCkUAQgpNAEALVQA/C18APQtrADwLeQA6DIoAOAycADcMrwA1DMcANQzp&#10;ADUN/QA1Df8ANgz/AJ0TAACHFQAAdhcAAGkYAABeGAAAVhgAAFAXAABNFQAAShMAAEkRAABJDgcA&#10;SA0OAEYNEwBEDRoAQw4hAEIOKABADi4APw41AD4PPAA9D0MAOxBLADoQVAA4EF4ANhBrADQQeQAy&#10;EIoAMRCcAC8QsAAtEMkALRHsAC0R/wAuEf8ALxD/AJcWAACCGQAAcRsAAGQcAABZHAAAURwAAEwb&#10;AABHGgAARBgAAEMVAABCEwIAQRILAEAREAA+EhcAPBIeADsTJQA6EysAOBMyADcTOQA2FEAANBRI&#10;ADMUUQAxFFwAMBVoAC4VdwAsFYgAKhWaACgVrgAnFccAJhXqACcV/wAoFf8AKRX/AJEaAAB9HAAA&#10;bR4AAGAfAABWHwAATh8AAEgeAABDHQAAQBwAAD4aAAA9GAAAOxcHADkWDgA4FxQANhcbADUYIgAz&#10;GCgAMhgvADEZNgAwGT0ALhlGAC0aTwArGlkAKhpmACgadAAmGoYAJBqZACIarQAhGsUAIBroACEa&#10;/gAiGv8AIxr/AI0dAAB5HwAAaSEAAFwiAABSIgAASiIAAEQhAAA/IQAAPCAAADkeAAA4GwAANRwE&#10;ADQcDQAyHBIAMB0YAC8dHwAuHSUALR4sACseMwAqHjsAKR9DACcfTQAmH1cAJB9kACIfcgAgH4QA&#10;Hx+XAB0fqwAbH8MAGx/nABsf/QAdH/8AHh7/AIkgAAB1IgAAZSMAAFkkAABPJQAARyUAAEEkAAA8&#10;IwAAOCMAADUiAAAzIAAAMCABAC4hCgAsIRAAKyEVACoiHAAoIiMAJyIpACYjMAAlIzgAIyNBACIk&#10;SgAhJFUAHyRhAB0kcAAbJIIAGSSVABckqgAWJMEAFSTlABYk/AAXI/8AGSP/AIUiAABxJAAAYiYA&#10;AFYnAABMJwAARCcAAD4nAAA5JgAANSYAADElAAAuJAAAKyUAACklBwAnJg4AJSYTACQnGQAjJyAA&#10;IicnACEoLgAgKDYAHig+AB0oSAAbKVMAGSlfABgpbgAWKYAAFCmUABIpqAARKcAAESjkABEo+wAT&#10;KP8AFCf/AIAlAABuJwAAXygAAFMpAABJKgAAQikAADspAAA2KQAAMigAAC4oAAAqKAAAJikAACQq&#10;BAAiKwwAICsRAB8sFgAdLB0AHCwkABstKwAaLTMAGC08ABctRQAWLlAAFC5dABIubAARLn4AEC6S&#10;AA4upwANLb0ADS3fAA0t+QAOLP8AECz/AHwoAABqKgAAWysAAFAsAABGLAAAPywAADksAAA0KwAA&#10;LysAACsrAAAmLAAAIi4AAB8vAAAcMAkAGjEOABkxEwAXMRoAFjIhABUyKAAUMjAAEzI5ABIzQwAR&#10;M04AEDNbAA4zaQANM3oADDOOAAozogAIMrkACDLZAAgy9AAKMf8ACzH/AHcrAABmLQAAWC4AAE0v&#10;AABDLwAAPC4AADYuAAAxLgAALS4AACkuAAAjMAAAHzIAABszAAAXNQUAFDYMABI3EQARNxYAETcd&#10;ABA4JAAPOCwADjg1AA04PwAMOEoACzhXAAk4ZQAHOHYABTiKAAM4nwABN7UAATfTAAI38QADNv8A&#10;BTb/AHMuAABiMAAAVDEAAEkxAABBMQAAOTEAADQxAAAvMAAAKzAAACUyAAAgMwAAGzYAABc4AAAT&#10;OgIAEDwJAA09DgAMPRMACz0ZAAo9IQAJPSkACD0xAAY+OwAFPkYAAz5SAAE+YQAAPnIAAD6GAAA9&#10;nAAAPbIAAD3QAAA88AAAPP8AADz/AG0yAABdMwAAUDQAAEY0AAA+NAAANzQAADIzAAAtMwAAJzQA&#10;ACI2AAAdOAAAGDoAABQ9AAAQPwIADUEIAAlDDQAGRBEAA0QWAAJEHQAARCQAAEQtAABENgAAREEA&#10;AEROAABEXAAARG0AAESBAABEmAAAQ68AAEPNAABC8AAAQv8AAEL/AGg2AABYNwAATDgAAEM4AAA7&#10;NwAANTYAADA2AAApNwAAIzkAAB47AAAYPQAAE0AAABBCAAANRQEACEcHAANJDAAASQ8AAEoTAABL&#10;GQAASyAAAEsoAABLMgAASz0AAExJAABMVwAAS2gAAEt9AABLlAAASqwAAErKAABJ7wAASf8AAEn/&#10;AGI6AABUOwAASTsAAEA7AAA5OgAAMzkAACw6AAAlPAAAHz8AABlBAAATRAAAEEcAAAxJAAAITAAA&#10;Ak8FAABQCgAAUA0AAFEQAABSFQAAVBsAAFQjAABULAAAVDcAAFREAABUUgAAVGMAAFR3AABUjwAA&#10;U6gAAFLGAABS7QAAUf8AAFH/AFw/AABPPwAART8AAD4+AAA3PQAALz4AACdAAAAgQwAAGUYAABNJ&#10;AAAPTAAAC08AAAZSAAAAVAAAAFcCAABYBwAAWQsAAFoOAABbEQAAXRYAAF4dAABfJgAAXzEAAF49&#10;AABeTAAAXl0AAF5xAABdiQAAXaMAAFzBAABb6wAAWv8AAFr/AFZEAABLQwAAQ0IAADxBAAAyQgAA&#10;KUUAACFIAAAaSwAAE04AAA5SAAAKVQAAA1kAAABbAAAAXgAAAGAAAABiAgAAYwYAAGUKAABmDgAA&#10;aBEAAGoXAABrHwAAaykAAGs2AABrRQAAa1YAAGpqAABqggAAaZ0AAGi7AABn5wAAZv8AAGX/AFFI&#10;AABISAAAQUYAADdHAAAsSgAAI00AABtRAAATVQAADlkAAAhdAAABYQAAAGQAAABnAAAAagAAAGwA&#10;AABuAAAAcAAAAHIFAABzCQAAdQ0AAHcRAAB6GAAAeyEAAHsuAAB6PQAAek4AAHliAAB5eQAAeJYA&#10;AHezAAB14AAAdPwAAHP/AE5NAABHTAAAO00AADBPAAAmUwAAHFgAABNcAAANYQAABmYAAABqAAAA&#10;bwAAAHIAAAB2AAAAeQAAAHwAAAB9AAAAfwAAAIEAAACDAgAAhgcAAIgMAACLEQAAjhgAAI4kAACO&#10;MwAAjUQAAIxYAACLbwAAiowAAImqAACIzwAAhvcAAIX/AE1RAABBUwAANFUAAClaAAAeXwAAFGUA&#10;AA1qAAAFcAAAAHYAAAB7AAAAfwAAAIMAAACHAAAAigAAAI0AAACOAAAAkQAAAJMAAACVAAAAmAAA&#10;AJoFAACdDAAAoBEAAKMaAACjKAAAojoAAKFOAACgZQAAoIEAAJ6gAACdwQAAm+4AAJr/AEZZAAA5&#10;XAAALWEAACFnAAAWbgAADnUAAAV7AAAAgQAAAIcAAACNAAAAkgAAAJYAAACaAAAAnQAAAJ8AAACh&#10;AAAApAAAAKYAAACoAAAAqwAAAK4AAACxAwAAtAsAALgRAAC5HgAAuS8AALhDAAC3WgAAtXYAALSX&#10;AAC0tQAAseIAALD8AD9kAAAxaQAAJW8AABh3AAAPfwAABocAAACOAAAAlAAAAJoAAACgAAAApQAA&#10;AKoAAACuAAAAsQAAALIAAAC1AAAAtwAAALoAAAC8AAAAvwAAAMMAAADGAAAAyQAAAM4KAADSEwAA&#10;0iMAANE3AADQTwAAzmoAAM2KAADKqwAAy8sAAMvvADdxAAApeAAAHYAAABGJAAAIkQAAAJoAAACh&#10;AAAApwAAAK0AAACzAAAAuQAAAL4AAADCAAAAxQAAAMYAAADJAAAAzAAAAM4AAADSAAAA1QAAANoA&#10;AADeAAAA4QAAAOUAAADqCwAA6xcAAOorAADqQwAA6l4AAOp6AADrmQAA67UAAOvVAP8AAAD/AAAA&#10;/wABAP8ABwD/AA0A/wASAP8AGwD/ACUA/wAvAP8AOgD/AEMA/wBLAP8AUwD/AFoA/QBgAPsAZgD6&#10;AGsA+AByAPYAeAD0AIAA8QCJAO8AkgDsAJ0A6QCqAOYAvADjANwA3wD3AN0A/wDMAP8AvgD/ALUA&#10;/wCwAP8ArQD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFAD/AB8A/wApAPsAMwD3AD0A8wBF&#10;AO8ATQDsAFMA6ABZAOUAXwDjAGUA4ABqAN0AcQDaAHgA1gCAANIAigDPAJUAzACiAMgAsgDFAMkA&#10;wgDtAMAA/wC7AP8AsAD/AKgA/wCkAP8AoQD/AP8AAAD/AAAA/QAAAPoAAAD4AAAA8AAJAOwAEQDo&#10;ABkA5wAjAOUALQDeADYA1gA+ANEARgDNAEwAygBSAMgAWADFAF0AwwBjAMAAaQC+AHAAvAB4ALkA&#10;gQC3AI0AtACaALEAqQCuALwArADhAKoA/ACoAP8AoAD/AJkA/wCWAP8AlAD/AP8AAAD5AAAA8gAA&#10;AOcAAADbAAAA0QAEAMoADQDHABQAxAAdAMIAJgC/AC8AuwA3ALcAPwC0AEUAsQBLAK4AUQCsAFYA&#10;qgBcAKgAYQCmAGgAowBwAKEAeQCfAIQAnQCRAJoAoACYALEAlgDMAJUA8QCUAP8AkQD/AIsA/wCI&#10;AP8AhgD/APcAAADsAAAA3gAAAMkAAAC8AAAAtAAAAK8ACgCrABAAqQAXAKgAIACnACgAogAwAJ8A&#10;OACcAD4AmgBEAJgASgCWAE8AlABVAJMAWgCRAGEAjwBoAI0AcQCLAHsAiQCIAIcAlwCFAKgAgwC+&#10;AIEA5ACAAP8AgAD/AHwA/wB7AP8AeQD/AOkAAADXAAAAwQAAALEAAACmAAAAnQAAAJcABQCUAA0A&#10;kgASAJAAGgCPACIAjgAqAIsAMQCJADgAhwA+AIUAQwCDAEgAgQBOAH8AVAB+AFoAfABhAHoAaQB4&#10;AHMAdgB/AHUAjgBzAJ8AcQCzAHAA0ABvAPYAbwD/AG8A/wBtAP8AbAD/ANoAAAC/AAAArAAAAJ4A&#10;AACTAAAAjAAAAIUAAACCAAkAfwAPAH4AFQB9ABwAfAAkAHoAKwB3ADEAdQA3AHQAPQByAEIAcQBI&#10;AG8ATQBuAFMAbABaAGsAYgBpAGwAZwB4AGYAhgBkAJcAYgCqAGEAwgBgAOsAYQD/AGEA/wBhAP8A&#10;YAD/AMUAAACtAAAAmwAAAI0AAACDAAAAfAAAAHcAAAByAAUAcAAMAG4AEQBsABcAbAAeAGsAJQBp&#10;ACwAZwAxAGYANwBkAD0AYwBCAGIASABgAE4AXwBVAF0AXQBcAGYAWgByAFkAgABXAJAAVgCjAFUA&#10;uQBUAN4AVAD7AFQA/wBVAP8AVQD/ALYAAACfAAAAjQAAAH8AAAB1AAAAbgAAAGkAAABmAAEAYwAJ&#10;AGEADgBgABMAXwAZAF4AIABdACYAWwAsAFoAMgBYADcAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEA&#10;TwBsAE4AegBMAIoASwCcAEoAsQBJAM4ASQDzAEkA/wBJAP8ASgD/AKoBAACUBQAAggcAAHQIAABq&#10;CAAAYwYAAF4EAABbAAAAWQAFAFcADABWABAAVAAVAFMAGwBSACIAUQAoAFAALQBOADMATQA4AEwA&#10;PgBLAEUASgBMAEgAVABHAF0ARgBoAEQAdQBDAIUAQQCYAEAAqwBAAMUAPwDqAD8A/wBAAP8AQAD/&#10;AKAIAACKCwAAeQ0AAGwNAABhDQAAWg0AAFULAABSCQAAUAYAAE8CCABOAA0ATAASAEsAFwBKAB4A&#10;SQAjAEcAKQBGAC8ARQA0AEQAOgBCAEEAQQBIAEAAUAA+AFoAPQBkADwAcgA6AIIAOQCUADgApwA3&#10;AL4ANgDjADYA+QA2AP8ANwD/AJgNAACDDgAAchAAAGURAABbEQAAUxAAAE4QAABKDgAASA0AAEcK&#10;AwBHBwoARQQOAEQCEwBCAhoAQQIgAEADJQA+AysAPQQxADwENwA7BD4AOgVFADkFTgA3BVcANgVi&#10;ADQGcAAyBoAAMQaSADAGpQAvBbsALgXdAC4G9QAtB/8ALgf/AJEQAAB9EQAAbBMAAF8UAABVFAAA&#10;ThQAAEgTAABEEgAAQRAAAEAOAABADQYAQAoMAD4JEAA8CRYAOwocADkKIgA4CigANwsuADYLNQA1&#10;CzsAMwtDADIMTAAwDFYALwxhAC0MbwArDH8AKgySACgMpQAnDLsAJQzdACUN9QAmDf8AJw3/AIsS&#10;AAB3FAAAZxYAAFsXAABRGAAASRcAAEMXAAA/FQAAPBQAADoSAAA5EQEAOQ8IADgODQA3DhIANQ4Y&#10;ADQOHwAyDiUAMQ8sADAPMgAvEDoALRBCACwQSwAqEFUAKBBhACYQbwAkEIAAIxCTACEQpwAfEL0A&#10;HhDgAB4R9wAfEP8AIBD/AIYUAABzFwAAYxkAAFcaAABNGwAARRoAAEAaAAA7GQAAOBgAADUWAAA0&#10;FAAAMxIEADISCwAxEhAALxIVAC0SHAAsEyIAKxMpACoTMAAoEzcAJxQ/ACYUSAAkFFMAIhRfACAV&#10;bQAfFX4AHRWRABsVpQAZFbsAGBXeABgV+AAZFP8AGhT/AIIXAABvGgAAXxwAAFMdAABKHQAAQh0A&#10;ADwdAAA3HAAANBsAADEaAAAvGQAALhYAACwXCAArFg4AKRcTACgXGQAnGCAAJRgmACQYLQAjGDQA&#10;Ihk9ACAZRgAeGVEAHRldABsaawAZGnwAFxqPABUaowAUGboAEhnbABMZ9gAUGf8AFRj/AH0aAABr&#10;HQAAXB8AAFAgAABHIAAAPyAAADkfAAA0HwAAMR4AAC0dAAArHAAAKRsAACcbBQAlGwwAJBwRACIc&#10;FgAhHB0AIB0jAB8dKgAeHTIAHB46ABseRAAZHk4AFx5bABYeaQAUH3oAEh6NABEeogAQHrgADh7Y&#10;AA8e9QAQHf8AER3/AHodAABnHwAAWSEAAE0iAABEIgAAPCIAADYiAAAyIQAALiEAACogAAAnIAAA&#10;JB8AACIgAgAgIAoAHiEPAB0hFAAcIRoAGyIhABkiJwAYIi8AFyI4ABUjQQAUI0wAEiNYABEjZwAQ&#10;I3gADiOLAA0jnwAMI7QACyPQAAsi8AAMIv8ADSH/AHYfAABkIgAAViMAAEskAABBJAAAOiQAADQk&#10;AAAvIwAAKyMAACgjAAAkIwAAICMAAB0kAAAbJQcAGSYNABcmEQAWJhcAFSceABQnJQATJywAEic1&#10;ABEoPwAQKEoADihWAA0oZAAMKHQACiiHAAkomwAHJ7EABSfMAAYn7AAHJv4ACCb/AHEiAABgJAAA&#10;UyYAAEgnAAA/JwAANyYAADEmAAAtJgAAKSUAACUlAAAiJQAAHScAABkoAAAWKgQAFCsLABIsEAAR&#10;LBQAECwbABAsIgAOLCkADi0yAA0tOwALLUYACi1SAAgtYAAGLXAABC2DAAItmAAALK4AACzJAAAs&#10;6wABK/wAAiv/AG0lAABdJwAATygAAEUpAAA8KQAANSkAAC8oAAArKAAAJycAACMnAAAfKAAAGyoA&#10;ABcsAAATLgIAEDAIAA4xDQANMRIADDEXAAsxHgAKMSYACDIuAAcyNwAFMkIAAzJOAAEyXAAAMmwA&#10;ADJ/AAAylQAAMawAADHHAAAw6gAAMPwAADD/AGgpAABYKgAATCsAAEEsAAA5LAAAMisAAC0rAAAp&#10;KgAAJSoAACArAAAcLAAAFy4AABMwAAAQMgIADjQHAAo3DAAHNxAABTcUAAM3GwACNyIAADcqAAA4&#10;MwAAOD4AADhKAAA4WAAAOGgAADh8AAA3kgAAN6kAADbFAAA26gAANv0AADX/AGMsAABULgAASC8A&#10;AD4vAAA2LgAAMC4AACstAAAnLQAAIi0AAB0vAAAYMQAAFDMAABA1AAAONwEACjoHAAY7CwACPA4A&#10;AD0SAAA+FwAAPh4AAD4mAAA+LwAAPjoAAD5GAAA+VAAAPmQAAD53AAA+jwAAPacAAD3DAAA86QAA&#10;PP0AADv/AF4wAABQMQAARDIAADsyAAA0MQAALjAAACkvAAAkMAAAHjIAABk0AAAUNgAAEDkAAA07&#10;AAAKPQAABUAFAABBCgAAQg0AAEMQAABEFAAARRoAAEYiAABGKwAARjUAAEZBAABGTwAARl8AAEZz&#10;AABFigAARaQAAETAAABD6AAAQ/4AAEL/AFg0AABLNQAAQTUAADk1AAAyNAAALTMAACY0AAAgNQAA&#10;GjgAABQ6AAAQPQAADUAAAAlCAAAERQAAAEcDAABIBwAASgsAAEsOAABMEQAAThUAAE8cAABPJQAA&#10;Ty8AAE88AABPSgAAT1oAAE5tAABOhQAATaAAAEy8AABL5wAAS/4AAEr/AFM5AABHOQAAPjkAADc4&#10;AAAxNwAAKTcAACE5AAAbPAAAFT8AABBCAAAMRQAAB0gAAAJKAAAATQAAAE8AAABRBAAAUgcAAFQL&#10;AABVDgAAVxEAAFkXAABaHwAAWSkAAFk2AABZRAAAWVQAAFhnAABYfwAAV5oAAFa3AABV4wAAVP0A&#10;AFT/AE49AABDPQAAPDwAADU7AAAsPAAAJD4AABxBAAAVRAAAEEgAAAtLAAAFTgAAAFEAAABUAAAA&#10;VwAAAFkAAABbAAAAXQIAAF4GAABgCwAAYg4AAGQSAABnGAAAZyIAAGYuAABmPAAAZk0AAGVgAABl&#10;dwAAZJMAAGOxAABh3QAAYPwAAF//AElCAABBQQAAOj8AADBAAAAmQwAAHkYAABVKAAAQTgAAClIA&#10;AANWAAAAWgAAAF0AAABgAAAAYwAAAGUAAABnAAAAaQAAAGsBAABtBQAAbwoAAHIOAAB1EgAAdxsA&#10;AHYmAAB2NQAAdUYAAHRZAAB0bwAAc4sAAHKpAABwzQAAb/cAAG7/AEZGAABARQAANUYAACpIAAAg&#10;TAAAF1EAABBWAAAJWgAAAV8AAABjAAAAaAAAAGsAAABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9&#10;AAAAgAMAAIMIAACGDQAAiRMAAIodAACKKwAAiTwAAIhPAACGZgAAhYEAAISgAACCwgAAgfAAAH//&#10;AEZLAAA6TAAALk8AACNTAAAYWAAAEF4AAAlkAAAAaQAAAG8AAAB0AAAAeAAAAHwAAACBAAAAhAAA&#10;AIcAAACIAAAAiwAAAI4AAACQAAAAkwAAAJYAAACZBwAAnQ0AAKEUAACgIQAAoDEAAJ5EAACdWwAA&#10;nHYAAJmWAACZtQAAluUAAJX+AD9SAAAyVQAAJloAABtgAAARZwAACW0AAAB0AAAAewAAAIEAAACG&#10;AAAAiwAAAJAAAACUAAAAlwAAAJkAAACcAAAAnwAAAKEAAACkAAAApwAAAKoAAACtAAAAsQYAALUN&#10;AAC4FgAAtyYAALY5AAC1UAAAtGoAALKJAACwqgAArs8AAK31ADdcAAArYQAAHmgAABNwAAALeAAA&#10;AIAAAACHAAAAjgAAAJUAAACaAAAAnwAAAKQAAACoAAAArAAAAK0AAACwAAAAswAAALUAAAC4AAAA&#10;uwAAAL8AAADDAAAAxwAAAMsFAADRDgAA0RsAANAuAADPRQAAzV8AAMt+AADJngAAyL4AAMXpAC9p&#10;AAAjcAAAFnkAAA2BAAABiwAAAJMAAACbAAAAogAAAKgAAACuAAAAtAAAALgAAAC9AAAAwAAAAMIA&#10;AADFAAAAyAAAAMsAAADOAAAA0QAAANYAAADbAAAA3wAAAOQAAADoBgAA6xEAAOojAADqOgAA6VQA&#10;AOdyAADlkwAA47MAAOPUAP8AAAD/AAAA/wAAAP8ABAD/AAsA/wAQAP8AFwD/ACEA/wArAP8ANQD/&#10;AD4A/wBHAP8ATgD/AFUA/ABbAPoAYQD4AGYA9gBtAPQAcwDyAHsA7wCEAO0AjgDqAJkA5gCnAOMA&#10;uQDfANUA2wD3ANYA/wDAAP8AsgD/AKoA/wClAP8AogD/AP8AAAD/AAAA/gAAAPwAAAD8AAMA/gAL&#10;AP8AEQD/ABoA/QAkAPkALgD0ADgA8ABAAOwASADpAE4A5gBUAOIAWgDfAF8A3ABlANgAawDUAHIA&#10;0AB7AM0AhQDKAJEAxwCeAMMArgDAAMUAvQDrALsA/wCwAP8ApAD/AJwA/wCYAP8AlQD/AP8AAAD6&#10;AAAA9AAAAPEAAADyAAAA6gAFAOcADgDiABUA4QAeAOEAKADYADEA0AA5AMsAQADIAEcAxQBNAMIA&#10;UwC/AFgAvQBeALsAZAC5AGsAtgBzALQAfACxAIgArgCVAKsApACoALgApgDcAKMA+wCfAP8AlQD/&#10;AI8A/wCLAP8AiQD/APkAAADvAAAA5wAAAN8AAADPAAAAyAAAAMEACgC/ABEAvAAYALsAIQC5ACoA&#10;tAAyALEAOgCuAEAAqwBGAKgATACmAFEAowBWAKEAXACfAGMAnQBqAJsAcwCZAH4AlgCMAJQAmwCS&#10;AK0AkADHAI4A8ACNAP8AhgD/AIAA/wB9AP8AfAD/AO0AAADgAAAA0QAAAL8AAACzAAAAqgAAAKYA&#10;BQCiAA0AoQATAKAAGwCfACMAmwArAJgAMgCVADkAkwA/AJEARACPAEoAjgBPAIwAVQCKAFsAiABj&#10;AIYAawCEAHYAggCCAIAAkgB+AKMAfAC6AHoA4QB5AP8AdwD/AHIA/wBwAP8AbwD/AN0AAADLAAAA&#10;tgAAAKcAAACdAAAAlAAAAI4AAQCLAAoAiQAQAIgAFQCHAB0AhwAlAIQALACCADIAfwA4AH0APQB7&#10;AEMAeQBIAHgATgB2AFQAdQBbAHMAYwBxAG4AbwB6AG0AiQBsAJoAagCuAGkAzABoAPYAZwD/AGUA&#10;/wBkAP8AYwD/AMoAAAC0AAAAoQAAAJMAAACJAAAAggAAAHsAAAB4AAUAdgAMAHUAEQB0ABgAcwAf&#10;AHIAJQBwACwAbgAyAGwANwBqADwAaQBCAGgASABmAE4AZQBVAGMAXQBiAGYAYAByAF4AgABdAJIA&#10;WwClAFoAvgBZAOkAWQD/AFkA/wBYAP8AWAD/ALkAAACiAAAAkAAAAIMAAAB5AAAAcQAAAG0AAABp&#10;AAEAZgAJAGUADgBkABMAYwAZAGMAIABhACYAYAAsAF4AMQBcADcAWwA8AFoAQgBYAEgAVwBPAFYA&#10;VwBUAGAAUwBsAFEAeQBQAIoATwCeAE4AtABNANoATQD7AE0A/wBNAP8ATQD/AKoAAACUAAAAggAA&#10;AHUAAABrAAAAZAAAAGAAAABdAAAAWgAFAFgADABXABAAVgAVAFYAGwBVACEAUwAnAFIALABRADEA&#10;TwA3AE4APQBNAEMATABKAEoAUgBJAFsASABmAEYAcwBFAIQARACXAEMArABCAMkAQgDxAEIA/wBD&#10;AP8AQwD/AJ4AAACJAAAAeAMAAGoEAABhBAAAWgMAAFUBAABSAAAAUAACAE4ACQBNAA0ATAARAEsA&#10;FwBKABwASQAiAEgAJwBHAC0ARQAyAEQAOABDAD4AQgBFAEEATQA/AFYAPgBhAD0AbgA7AH4AOgCR&#10;ADkApgA4AL8AOADoADgA/wA5AP8AOQD/AJUDAACABwAAbwkAAGIKAABYCwAAUQoAAEwIAABJBgAA&#10;RwMAAEYABgBEAAsAQwAPAEIAEwBBABgAQQAeAD8AIwA+ACkAPQAuADsANAA6ADoAOQBBADgASQA3&#10;AFIANgBdADQAagAzAHoAMgCMADEAoQAwALgALwDeAC8A+QAvAP8AMAD/AIwJAAB4DAAAaA0AAFwO&#10;AABSDgAASw4AAEUNAABBDAAAPwoAAD4IAgA9BAgAPAENADsAEAA6ABUAOQAaADgAIAA2ACUANQAr&#10;ADQAMAAzADcAMgA+ADEARgAvAFAALgBaAC0AZwArAHcAKgCJACkAnQAoALMAJwDRACcA8gAnAP8A&#10;JwD/AIYMAAByDgAAYxAAAFYRAABNEQAARREAAEAQAAA8DwAAOQ4AADcNAAA2CwQANggKADUGDgA0&#10;BRIAMgQXADEFHAAwBSIALwUoAC4GLgAtBjQAKwY8ACoGRAApB04AJwdZACYHZQAkB3UAIweHACIH&#10;mwAgBrAAIAbLAB8F7QAfBv4AHwf/AIAOAABtEQAAXhIAAFITAABIEwAAQRMAADsTAAA3EgAANBEA&#10;ADIQAAAwDwEAMA0GADALCwAvChAALQoUACwLGQAqCx8AKQslACgMKwAnDDIAJgw6ACQMQwAjDE0A&#10;IQ1YACANZQAeDXUAHA2IABoNnAAZDbEAGAzKABcM6wAXDfwAGAz/AHsRAABpEwAAWhUAAE4WAABF&#10;FgAAPRYAADgVAAAzFQAAMBQAAC0TAAArEgAAKhADACoPCAApDg0AKA4RACYOFgAlDx0AJA8jACMP&#10;KQAhEDEAIBA5AB4QQgAdEEwAGxBYABkQZgAXEHYAFRCJABQQngASELMAERDOABEQ7gASEP4AEhD/&#10;AHcTAABlFQAAVxcAAEsYAABCGQAAOhkAADQYAAAwFwAALBcAACkWAAAnFQAAJhQBACUSBAAjEgsA&#10;IhIPACESFAAgEhoAHhMgAB0TJwAcEy4AGhM2ABkUQAAXFEoAFhRWABQUZAASFHQAERSHABAUnAAO&#10;FLEADRTKAA0U6wAOE/4ADhP/AHMVAABhGAAAUxoAAEgbAAA/GwAANxsAADIaAAAtGgAAKRkAACYY&#10;AAAkGAAAIhcAACAWAQAeFggAHRYNABsXEgAaFxcAGRcdABgYJAAWGCsAFRg0ABQYPQASGUgAERlU&#10;ABAZYgAOGXIADRmEAAwZmAAKGa0ACRjGAAkY5wAJGPoAChf/AG8YAABeGgAAUBwAAEUdAAA8HQAA&#10;NR0AAC8dAAAqHAAAJhsAACMbAAAhGgAAHhoAABwaAAAaGwUAGBsMABYcEAAVHBUAFBwbABMcIgAS&#10;HSkAER0xABAdOwAOHUUADR5RAAweXgAKHm0ACR6AAAcelAAFHaoAAx3CAAMd5gAEHPgABRz/AGsa&#10;AABbHQAATR4AAEIfAAA6HwAAMh8AAC0fAAAoHgAAJB4AACEdAAAeHQAAHB0AABgeAAAVHwIAEyAJ&#10;ABIhDgAQIRIAECEYAA4hHwAOIiYADSIuAAwiNwAKIkEACSJNAAciWgAFImkAAyJ8AAEikQAAIqgA&#10;ACHAAAAh5QAAIPgAACD/AGcdAABXHwAASiEAAEAhAAA3IgAAMCEAACohAAAmIAAAIiAAAB8fAAAc&#10;HwAAGSAAABYhAAASIwIAECQHAA4mDAAMJhAACyYVAAomHAAJJiIACCYqAAYnMwAEJz0AAydJAAEn&#10;VgAAJ2YAACd5AAAnjwAAJqYAACa/AAAl5AAAJfkAACT/AGMgAABUIgAARyMAAD0kAAA0JAAALiMA&#10;ACgjAAAkIgAAISIAAB4hAAAaIgAAFyMAABMkAAAQJgIADigHAAsqCwAIKw4ABisTAAQrGAACKx8A&#10;ASwnAAAsMAAALDoAACxFAAAsUwAALGMAACx2AAAsjAAAK6QAACu+AAAq5AAAKvoAACn/AF8jAABQ&#10;JQAARCYAADomAAAyJgAAKyYAACYlAAAjJAAAHyQAABskAAAXJQAAFCcAABEpAAAOKwIACy0GAAcv&#10;CwAEMA4AADARAAAxFQAAMRwAADEjAAAyLAAAMjYAADJCAAAyTwAAMl8AADJyAAAxiQAAMaIAADC8&#10;AAAw5AAAL/sAAC//AFonAABMKAAAQCkAADcpAAAvKQAAKSgAACUnAAAhJgAAHCcAABgoAAAUKgAA&#10;ESwAAA4uAAALMAEABzIFAAM0CQAANQwAADYPAAA3EgAAOBgAADggAAA4KAAAODIAADk9AAA5SwAA&#10;OVsAADhuAAA4hQAAN58AADe6AAA25AAANfwAADX/AFUqAABILAAAPSwAADQsAAAtKwAAKCoAACQp&#10;AAAeKgAAGSsAABQtAAARLwAADTEAAAo0AAAHNgAAAjgEAAA6BwAAOwoAAD0NAAA+EAAAQBQAAEAb&#10;AABAJAAAQC4AAEA5AABARwAAQFYAAEBpAABAgAAAP5sAAD63AAA94wAAPPwAADz/AFAvAABDLwAA&#10;OS8AADIvAAAsLQAAJywAACAtAAAaLwAAFTEAABEzAAANNgAACTgAAAU7AAAAPQAAAEABAABBBAAA&#10;QwcAAEULAABGDgAASBEAAEoWAABKHgAASigAAEo0AABJQgAASVEAAElkAABIewAASJcAAEe0AABG&#10;4AAARfwAAET/AEozAAA/MwAANjMAADAxAAAqMAAAIzEAABwzAAAWNQAAETgAAA07AAAIPgAAA0EA&#10;AABDAAAARgAAAEgAAABKAAAATAQAAE4HAABPCwAAUQ4AAFQSAABVGQAAVSIAAFQuAABUPAAAVEsA&#10;AFNeAABTdAAAUpAAAFGuAABQ1wAAT/sAAE7/AEU3AAA8NwAANTYAAC80AAAmNQAAHjcAABc6AAAR&#10;PQAADEEAAAdEAAAASAAAAEoAAABNAAAAUAAAAFMAAABVAAAAVwAAAFgCAABbBgAAXQsAAF8OAABi&#10;EwAAYhsAAGInAABiNAAAYUUAAGBXAABgbQAAX4kAAF2nAABczAAAWvgAAFn/AEE8AAA6OwAANDkA&#10;ACo6AAAhPAAAGEAAABFDAAAMRwAABksAAABPAAAAUwAAAFYAAABZAAAAXAAAAF8AAABhAAAAYwAA&#10;AGUAAABnAQAAagUAAG0KAABwDgAAcxUAAHIgAAByLQAAcT0AAHBPAABvZQAAboAAAG2fAABrwQAA&#10;afEAAGj/AD9AAAA5PgAALj8AACRCAAAaRgAAEkoAAAxPAAAEVAAAAFgAAABdAAAAYQAAAGUAAABo&#10;AAAAawAAAG4AAABxAAAAcwAAAHUAAAB4AAAAewAAAH4DAACBCgAAhQ8AAIcXAACGJAAAhTQAAIRG&#10;AACCXQAAgXYAAH+WAAB+tgAAfOcAAHr/AD9EAAAzRQAAKEgAAB1MAAATUgAADFcAAANdAAAAYwAA&#10;AGgAAABtAAAAcQAAAHYAAAB6AAAAfgAAAIEAAACDAAAAhgAAAIkAAACLAAAAjgAAAJIAAACVAQAA&#10;mQkAAJ4QAACeGgAAnSkAAJw8AACaUgAAmGwAAJaLAACUqgAAktQAAJD6ADhLAAAsTgAAIFMAABVZ&#10;AAANYAAAA2cAAABuAAAAdAAAAHoAAACAAAAAhAAAAIoAAACOAAAAkgAAAJUAAACXAAAAmgAAAJ0A&#10;AACgAAAAowAAAKcAAACrAAAArwAAALQJAAC4EAAAtx4AALUwAACzRgAAsWAAAK9+AACsoAAAq8EA&#10;AKnuADFVAAAkWwAAGGEAAA5pAAAFcQAAAHkAAACBAAAAiAAAAI8AAACUAAAAmgAAAJ8AAACkAAAA&#10;qAAAAKkAAACsAAAArwAAALMAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMsAAADRCgAA0xQAANElAADQ&#10;OwAAzVQAAMpxAADIkgAAxbMAAMPeACliAAAcaQAAEXEAAAd7AAAAhAAAAI0AAACVAAAAnQAAAKMA&#10;AACpAAAArwAAALQAAAC5AAAAvAAAAL4AAADCAAAAxQAAAMgAAADMAAAA0AAAANQAAADaAAAA3wAA&#10;AOQAAADqAAAA7gwAAO0aAADsLwAA6kkAAOhlAADmhgAA5KUAAOLGAP8AAAD/AAAA/wAAAPwAAQD8&#10;AAgA/gAOAP8AFAD/AB0A/wAmAP8AMAD/ADoA/wBCAP8ASQD+AFAA+wBWAPkAXAD2AGIA9ABoAPIA&#10;bwDwAHYA7QB/AOoAiQDnAJUA5ACjAOAAtQDbANAA1QD2AMoA/wC2AP8AqAD/AJ8A/wCaAP8AlgD/&#10;AP8AAAD7AAAA9gAAAPMAAADzAAAA9gAJAPoADgD9ABYA+wAgAPcAKgDyADMA7QA7AOkAQwDmAEkA&#10;4gBPAN4AVQDbAFsA1gBgANIAZwDPAG4AzAB2AMkAgADGAIwAwgCaAL8AqgC7AMEAuADpALYA/wCn&#10;AP8AmgD/AJIA/wCNAP8AigD/APoAAADxAAAA6gAAAOcAAADnAAAA5AABAOAACwDbABEA2gAaANsA&#10;IwDRACwAygA0AMYAOwDCAEIAvwBIALwATgC6AFMAuABZALYAXwCzAGYAsQBuAK4AdwCsAIMAqQCR&#10;AKYAoQCjALUAoADYAJ4A+wCVAP8AiwD/AIUA/wCAAP8AfgD/AO8AAADjAAAA2gAAANMAAADGAAAA&#10;vwAAALkABgC3AA4AtAAUALQAHQCzACUArgAtAKsANACnADsApABBAKEARgCfAEwAnQBRAJsAVwCZ&#10;AF4AlwBlAJUAbgCTAHkAkACHAI4AlwCMAKkAiQDEAIgA7wCFAP8AfAD/AHYA/wBzAP8AcgD/AOAA&#10;AADQAAAAxgAAALYAAACpAAAAoQAAAJ0AAQCZAAoAmAAQAJgAFgCXAB4AlAAmAJEALQCPADQAjAA6&#10;AIoAPwCIAEUAhwBKAIUAUACDAFYAgQBeAIAAZgB+AHEAfAB9AHkAjQB3AKAAdQC2AHMA3wByAP8A&#10;bgD/AGkA/wBnAP8AZQD/AMwAAAC+AAAAqwAAAJ0AAACTAAAAigAAAIUAAACCAAUAgAANAH8AEQB/&#10;ABgAgAAgAH0AJgB6AC0AdwAzAHUAOAB0AD4AcgBDAHAASQBvAE8AbQBWAGwAXgBqAGgAaAB1AGcA&#10;hABlAJYAZACrAGIAyQBhAPYAYAD/AFwA/wBbAP8AWgD/AL0AAACpAAAAlwAAAIkAAAB+AAAAeAAA&#10;AHMAAABvAAEAbQAJAGwADgBrABMAawAZAGoAIABoACYAZgAsAGUAMgBjADcAYgA8AGAAQgBfAEgA&#10;XQBPAFwAVwBaAGEAWQBtAFcAewBWAI4AVQCiAFMAuwBSAOkAUgD/AFAA/wBPAP8ATwD/AK0AAACY&#10;AAAAhgAAAHgAAABuAAAAZwAAAGMAAABgAAAAXQAFAFwACwBbABAAWwAVAFsAGwBaACEAWAAmAFYA&#10;LABUADEAUwA2AFIAPABRAEIATwBJAE4AUQBNAFsASwBmAEoAdABJAIUASACZAEcAsQBGANgARgD8&#10;AEUA/wBFAP8ARQD/AJ8AAACJAAAAeAAAAGwAAABiAAAAWwAAAFYAAABTAAAAUQACAE8ACABPAA0A&#10;TgARAE4AFgBNABwATAAhAEoAJgBJACwASAAxAEcANwBFAD0ARABEAEMATABCAFUAQABgAD8AbgA+&#10;AH4APQCSADwAqQA7AMcAOwDzADsA/wA7AP8APAD/AJMAAAB+AAAAbgAAAGEAAABYAAAAUQAAAEwA&#10;AABJAAAARwAAAEUABQBEAAsAQwAOAEMAEgBDABcAQgAdAEAAIgA/ACcAPgAsAD0AMgA7ADgAOgA/&#10;ADkARwA4AFAANwBbADUAaAA0AHgAMwCMADIAogAxALwAMQDnADEA/wAyAP8AMwD/AIkAAAB2AwAA&#10;ZgUAAFkHAABQBwAASQYAAEMFAABAAwAAPgEAADwAAwA7AAgAOgANADoAEAA5ABQAOQAZADcAHgA2&#10;ACMANQAoADQALgAzADQAMgA7ADAAQwAvAEwALgBXAC0AZAAsAHMAKwCHACoAnAApALUAKQDcACkA&#10;+wApAP8AKgD/AIEEAABuCAAAXwoAAFMLAABKCwAAQgsAAD0KAAA5CQAANggAADUFAAA0AgYAMwAK&#10;ADIADgAxABEAMQAVADAAGgAvAB8ALgAkACwAKgArADAAKgA3ACkAPwAoAEkAJwBUACYAYAAkAG8A&#10;IwCCACIAlwAhAK4AIQDMACEA8wAhAP8AIgD/AHsJAABoDAAAWg0AAE4OAABFDgAAPQ4AADgNAAAz&#10;DQAAMAwAAC4LAAAtCQMALQYIACwEDAArAg8AKgESACkBFwAoARwAJwAhACYAJwAlAC0AJAA0ACMB&#10;PQAiAUYAIQFRAB8BXQAeAWwAHAF/ABsAlAAaAKoAGgDFABoA6wAZAP8AGgD/AHUMAABkDgAAVQ8A&#10;AEoQAABAEAAAORAAADMQAAAvDwAALA4AACkOAAAnDQEAJwwFACcKCgAmCA0AJQcQACQGFAAiBhkA&#10;IQYfACAHJAAfBysAHgcyAB0HOgAcCEQAGghPABkIXAAXCGsAFgh9ABUHkQAUB6cAEwa/ABIF5AAS&#10;BfoAEgX/AHEOAABfEAAAUREAAEYSAAA9EgAANhIAADASAAArEQAAKBEAACUQAAAjEAAAIg4EACEN&#10;BwAhDAsAIAsOAB8LEgAdCxcAHAwcABsMIgAaDCkAGQwxABgMOQAWDUMAFQ1PABMNXAASDWsAEA1+&#10;AA8NkgAODacADQy+AA0M4AANDPUADQz/AG0QAABcEQAAThMAAEMUAAA6FAAAMhQAAC0UAAAoEwAA&#10;JRMAACISAAAgEQAAHhEDABwQBQAcDwgAGw8MABoOEAAZDxQAFw8aABYPIQAVECgAFBAwABIQOQAR&#10;EEQAEBBQAA4QXQANEGsADBB8AAsQkAAJEKUACBC8AAcQ3wAHEPQABw//AGkRAABYFAAASxUAAEAW&#10;AAA3FgAAMBYAACoWAAAmFQAAIhUAAB8UAAAdEwAAGhMCABkSBAAXEgYAFhIKABUSDgAUEhIAEhIY&#10;ABETHgAREyUAEBMuAA4TNwANFEAADBRLAAsUWAAJFGcABxR4AAYUjQAEFKMAAxO7AAIT3QABEvQA&#10;AhL/AGUTAABVFgAASBcAAD0YAAA0GAAALRgAACgYAAAjFwAAIBcAAB0WAAAaFQAAGBUCABYVBAAU&#10;FQUAEhYIABEWDQAQFxAADhcVAA4XGwANFyIADBcpAAsYMgAJGDwABxhHAAUYVAAEGGMAAhh1AAEY&#10;iwAAF6EAABe5AAAX3QAAFvUAABb/AGEWAABSGAAARRoAADsaAAAyGgAAKxoAACUaAAAhGQAAHhgA&#10;ABsYAAAYFwAAFhcCABQXAwASGAUAEBkHAA4bCwAMGw8ACxsTAAobGAAIHB8ABxwmAAUcLwAEHDgA&#10;AhxEAAAdUQAAHWAAAB1yAAAciAAAHKAAABu5AAAb3gAAGvYAABr/AF4YAABPGgAAQhwAADgcAAAv&#10;HQAAKRwAACMcAAAfGwAAHBoAABkZAAAXGQEAFBkCABIaAwAQGwQADh0HAAweCwAJHw4ABiARAAUg&#10;FgADIBwAASEjAAAhKwAAITUAACFAAAAhTgAAIV0AACFvAAAhhgAAIJ4AACC4AAAf3gAAHvgAAB7/&#10;AFobAABLHQAAPx4AADUfAAAtHwAAJx4AACIdAAAeHQAAGxwAABgbAAAVGwAAEhwAABAdAgAOHwQA&#10;DCEGAAkiCgAFIw0AAiQQAAAlEwAAJRkAACYgAAAmKAAAJjIAACY9AAAmSgAAJloAACZsAAAmgwAA&#10;JZwAACW3AAAk3wAAI/kAACP/AFUeAABHIAAAPCEAADIhAAArIQAAJSAAACAfAAAdHgAAGh0AABYe&#10;AAATHgAAECAAAA4hAAAMIwIACCUFAAUnCQAAKAsAACoOAAArEQAALBYAACwdAAAsJQAALC4AACw6&#10;AAAsRwAALFYAACxpAAAsgAAAK5oAACq1AAAp3wAAKfsAACj/AFEiAABEIwAAOCQAAC8kAAAoIwAA&#10;IyIAAB8hAAAcIAAAFyAAABMhAAAQIwAADiQAAAsmAAAIKAAABCoEAAAsBwAALgkAADAMAAAxDwAA&#10;MxMAADMZAAAzIQAAMyoAADM1AAAzQwAAM1IAADNlAAAyewAAMpcAADGzAAAw3gAAL/sAAC7/AEwl&#10;AAA/JgAANScAAC0mAAAnJQAAIiQAAB4jAAAZIwAAFCQAABEmAAAOKAAACyoAAAcsAAADLwAAADEC&#10;AAAzBAAANQcAADcKAAA5DQAAOhAAADsVAAA7HQAAOyYAADsxAAA7PgAAO04AADtgAAA6dwAAOZIA&#10;ADiwAAA32wAANvwAADX/AEcpAAA7KgAAMioAACspAAAlJwAAISYAABsnAAAVKAAAESoAAA4sAAAK&#10;LwAABjEAAAE0AAAANgAAADgAAAA7AQAAPQQAAD8HAABBCgAAQw4AAEURAABFGAAARSEAAEUsAABE&#10;OQAAREgAAERbAABDcQAAQo0AAEGrAABA0gAAP/oAAD7/AEItAAA4LgAALy0AACkrAAAkKgAAHSoA&#10;ABcsAAARLgAADTEAAAk0AAAENwAAADoAAAA8AAAAPwAAAEEAAABEAAAARgAAAEgDAABKBwAATAsA&#10;AE4OAABQEwAAUBwAAFAnAABPNAAAT0MAAE9VAABOagAATYYAAEykAABKygAASfgAAEj/AD4yAAA1&#10;MQAALi8AACkuAAAgLgAAGTEAABIzAAAONwAACToAAAI9AAAAQAAAAEQAAABHAAAASQAAAEwAAABP&#10;AAAAUQAAAFMAAABVAQAAWAYAAFoLAABdDgAAXxUAAF4gAABeLAAAXTwAAFxOAABbYwAAWn4AAFid&#10;AABXwAAAVfIAAFT/ADo2AAAzNAAALTIAACQzAAAbNgAAEzkAAA49AAAIQQAAAEUAAABJAAAATAAA&#10;AFAAAABTAAAAVgAAAFkAAABbAAAAXQAAAGAAAABiAAAAZQAAAGgFAABrCwAAbxAAAG8YAABuJQAA&#10;bTQAAG1GAABrWwAAanUAAGiUAABmtgAAZOkAAGL/ADg5AAAyNwAAKDkAAB47AAAVPwAADkQAAAdJ&#10;AAAATQAAAFIAAABWAAAAWgAAAF4AAABiAAAAZQAAAGgAAABrAAAAbQAAAHAAAABzAAAAdgAAAHkA&#10;AAB9BAAAgQsAAIURAACEHQAAgiwAAIA+AAB+VAAAfmsAAHuKAAB6qgAAd9YAAHX9ADg9AAAsPgAA&#10;IkEAABdGAAAPSwAAB1EAAABXAAAAXAAAAGIAAABmAAAAawAAAG8AAAB0AAAAeAAAAHsAAAB+AAAA&#10;gAAAAIMAAACGAAAAigAAAI0AAACRAAAAlgMAAJsMAACdEwAAmyEAAJozAACXSQAAlGIAAJN/AACQ&#10;oAAAjsUAAIzzADFEAAAlSAAAGk0AABBTAAAIWgAAAGEAAABoAAAAbgAAAHQAAAB5AAAAfwAAAIQA&#10;AACJAAAAjQAAAJEAAACTAAAAlgAAAJkAAACdAAAAoAAAAKQAAACoAAAArAAAALIDAAC3DQAAtxcA&#10;ALUoAACyPgAAsFYAAKxzAACqlAAAqbQAAKXlACpPAAAeVAAAElsAAApiAAAAagAAAHMAAAB7AAAA&#10;ggAAAIkAAACOAAAAlAAAAJoAAACfAAAApAAAAKYAAACpAAAArQAAALAAAACzAAAAtwAAALsAAADA&#10;AAAAxQAAAMsAAADRBAAA1Q4AANMdAADQMgAAzUsAAMpmAADGhwAAwqkAAMHLACJbAAAWYgAADGsA&#10;AAF0AAAAfQAAAIcAAACQAAAAlwAAAJ4AAACkAAAAqwAAALEAAAC2AAAAugAAALwAAADAAAAAxAAA&#10;AMgAAADLAAAAzwAAANQAAADaAAAA4AAAAOYAAADrAAAA8QYAAPATAADuJwAA7D8AAOpbAADnegAA&#10;5JsAAOC7AP8AAAD7AAAA9gAAAPMAAAD0AAUA9gAMAPoAEQD/ABkA/wAiAP8ALAD/ADUA/wA9AP8A&#10;RQD8AEwA+gBSAPcAWAD1AF4A8wBkAPEAagDuAHIA7AB6AOkAhQDlAJEA4QCgAN0AsgDYAM4A0gD2&#10;AMEA/wCtAP8AngD/AJYA/wCQAP8AjAD/APoAAADyAAAA7AAAAOkAAADpAAAA7AAFAPIADAD4ABIA&#10;9wAbAPUAJQDwAC4A6wA3AOYAPgDiAEUA3QBLANgAUADTAFYA0ABcAM0AYgDKAGoAyAByAMUAfADC&#10;AIgAvgCWALoAqAC3AL8AtADoAK4A/wCdAP8AkAD/AIgA/wCDAP8AgAD/APAAAADlAAAA3gAAANoA&#10;AADbAAAA3AAAANgABwDRAA4A0QAVANIAHgDLACcAxQAvAMAANwC9AD0AugBEALcASQC1AE8AsgBV&#10;ALAAWwCuAGEArABpAKkAcwCnAH8ApACNAKEAngCeALIAmwDVAJkA/ACMAP8AggD/AHsA/wB2AP8A&#10;dAD/AOIAAADTAAAAygAAAMcAAAC8AAAAtgAAALAAAQCvAAsArAARAK0AGACtACAAqAAoAKQALwCg&#10;ADYAnQA8AJsAQgCZAEcAlwBNAJUAUwCTAFkAkQBhAI8AagCMAHUAigCDAIgAlACGAKcAgwDCAIIA&#10;8AB8AP8AcwD/AG0A/wBqAP8AaAD/AM8AAADBAAAAuQAAAK0AAACgAAAAmAAAAJQAAACRAAYAkAAN&#10;AJAAEgCPABkAjgAhAIsAKACIAC8AhgA1AIQAOgCCAEAAgABFAH4ASwB8AFIAegBZAHgAYgB2AGwA&#10;dAB5AHIAiQBxAJ0AbwC0AG0A3wBsAP8AZQD/AGAA/wBeAP8AXAD/AL4AAACxAAAAoAAAAJIAAACJ&#10;AAAAggAAAHwAAAB6AAEAeAAJAHcADgB4ABQAdwAaAHQAIQByACcAcAAtAG4AMwBsADgAawA+AGkA&#10;RABoAEoAZgBRAGQAWgBjAGQAYQBwAF8AfwBeAJMAXQCpAFwAyABbAPcAVwD/AFQA/wBSAP8AUQD/&#10;ALAAAACfAAAAjQAAAH8AAAB0AAAAbgAAAGoAAABmAAAAZQAEAGMACwBjABAAYwAVAGMAGwBhACEA&#10;XwAnAF0ALABcADIAWgA3AFkAPQBXAEMAVgBLAFUAUwBTAFwAUgBoAFAAdwBPAIkATgCfAE0AugBM&#10;AOkASwD/AEkA/wBHAP8ARwD/AKIAAACNAAAAfAAAAG4AAABlAAAAXgAAAFkAAABXAAAAVQABAFQA&#10;BwBTAA0AUwARAFQAFgBSABsAUQAhAE8AJgBOACsATAAxAEsANwBKAD0ASQBEAEcATABGAFYARABh&#10;AEMAcABCAIEAQQCXAEAArwA/ANcAPwD/AD4A/wA9AP8APgD/AJQAAAB/AAAAbwAAAGMAAABZAAAA&#10;UQAAAE0AAABKAAAASAAAAEcABABHAAoARgAOAEYAEQBHABYARQAcAEQAIQBCACYAQQArAEAAMQA+&#10;ADcAPQA+ADwARwA6AFAAOQBbADgAaQA3AHoANgCPADUApwA1AMYANAD1ADQA/wA0AP8ANQD/AIgA&#10;AAB0AAAAZQAAAFgAAABPAAAASAAAAEMAAAA/AAAAPQAAADwAAgA8AAcAOwAMADsADwA7ABIAOgAX&#10;ADkAHAA3ACEANgAmADUALAA0ADIAMwA5ADEAQQAwAEsALwBWAC4AYwAtAHMALACIACwAoAArALsA&#10;KwDqACsA/wArAP8ALAD/AH8AAABsAAAAXQEAAFECAABIAwAAQAMAADsCAAA3AAAANAAAADMAAAAy&#10;AAUAMgAJADIADQAxABAAMQATADAAGAAvAB0ALQAiACwAKAArAC4AKgA1ACkAPQAoAEYAJwBRACYA&#10;XgAlAG4AJACCACMAmQAjALMAIgDeACIA/wAjAP8AJAD/AHcAAABlBAAAVgYAAEsHAABCCAAAOggA&#10;ADUHAAAwBgAALQUAACwDAAArAAMAKgAHACkACwApAA4AKQARACgAFQAnABkAJgAeACUAJAAkACoA&#10;IwAxACIAOQAhAEMAIABOAB8AWgAeAGkAHQB8ABwAkwAbAKwAGwDNABsA9gAbAP8AHAD/AHAFAABf&#10;CAAAUQoAAEYLAAA9CwAANQsAADALAAArCgAAKAkAACUIAAAkBwIAIwQGACMCCQAiAQwAIgAPACEA&#10;EgAgABYAHwAbAB4AIAAdACYAHAAuABsANgAaAD8AGQBKABgAVwAXAGYAFgB4ABUAjwAVAKYAFADD&#10;ABQA7gAUAP8AFQD/AGsIAABbCwAATQwAAEINAAA5DQAAMQ0AACwNAAAnDQAAIwwAACEMAAAfCwEA&#10;HgoFAB0ICAAdBgsAHAUNABwEEAAbBBQAGQQYABkEHgAYBCMAFwQrABYEMwAVBDwAFARHABMDVAAS&#10;A2MAEQN1ABACigAQAaIADwC8AA8A5QAPAP4AEAD/AGcLAABXDQAASQ4AAD4PAAA1DwAALg8AACgP&#10;AAAkDgAAIA4AAB0OAAAbDQEAGQ0EABgMBwAYCwkAFwkMABcJDgAWCRIAFQkWABQJGwATCSEAEgko&#10;ABIJMAARCToAEAlFAA8JUgAOCWEADQlzAAwIiAALCJ8ACge3AAoG2wAKBfYACgT/AGMNAABTDgAA&#10;RhAAADsRAAAyEQAAKxEAACUQAAAhEAAAHRAAABoPAAAYDwEAFg4EABUOBwAUDQkAEw0LABMMDQAS&#10;DBAAEQwUABAMGQAQDB8ADwwnAA4NLwANDTkADA1FAAsNUQAJDWAACA1xAAYNhgAFDZ0ABAy0AAMM&#10;0gACDPEAAgv/AF8OAABQEAAAQxEAADgSAAAvEgAAKBIAACMSAAAeEQAAGxEAABgRAAAVEAIAFBAF&#10;ABIQBwARDwkAEA8KABAODAAODg4ADg8SAA0PFwAMEB0ADBAkAAoQLAAJEDYACBBBAAYQTgAFEF0A&#10;AxBvAAEQhAAAEJwAAA+0AAAO1AAADvMAAA7/AFwQAABNEgAAQBMAADYUAAAtFAAAJhQAACETAAAc&#10;EwAAGRIAABYSAAAUEQMAEhEGABERCAAQEAoADhALAA0RCwAMEQ0ACxIRAAoSFQAJEhoACBIhAAYT&#10;KQAFEzMAAxM+AAITSwAAE1oAABNsAAATggAAEpsAABK0AAAR1wAAEfUAABH/AFgSAABJFAAAPRUA&#10;ADMWAAArFgAAJBUAAB8VAAAaFAAAFxQAABQTAQATEgQAERIHABASCQAOEgkADRIJAAsTCgAJFA0A&#10;BxUPAAYWEwAEFhgAAxYfAAIWJwAAFzAAABc7AAAXSAAAF1gAABdqAAAWgAAAFpkAABW0AAAV2QAA&#10;FPcAABP/AFUUAABGFgAAOhcAADAYAAAoGAAAIhcAAB0WAAAZFgAAFhUAABMUAwASEwYAEBMHAA8T&#10;BwANFAcACxUIAAkWCQAGGAwAAxoOAAEaEQAAGhYAABscAAAbJAAAGy0AABs4AAAbRgAAHFUAABtn&#10;AAAbfQAAG5cAABqzAAAZ2wAAGPkAABf/AFEWAABDGAAANxkAAC4aAAAmGgAAIBkAABsYAAAYFwAA&#10;FRYBABMVBQARFQQADxUEAA0WBAALFwUACRkGAAYaCAACHAoAAB4NAAAgEAAAIBMAACAZAAAgIQAA&#10;ISoAACE1AAAhQgAAIVIAACBkAAAgegAAH5UAAB+xAAAe2wAAHfoAABz/AE0ZAAA/GwAANBwAACsc&#10;AAAkHAAAHhsAABoaAAAXGAAAFBcCABIXAgAQGAEADRkBAAsaAgAIHAMABR0EAAIfBgAAIQgAACML&#10;AAAlDgAAJhEAACYWAAAmHgAAJycAACcyAAAnPwAAJk4AACZgAAAmdwAAJZIAACSvAAAj2gAAIvsA&#10;ACH/AEgdAAA8HgAAMR8AACgeAAAiHgAAHRwAABkbAAAWGgAAEhoAABAbAAANHAAACx0AAAgfAAAE&#10;IQAAASMCAAAlBAAAJwYAACkJAAAsDAAALg8AAC4TAAAuGgAALiMAAC4uAAAuOwAALkoAAC1cAAAt&#10;cgAALI4AACusAAAq1AAAKfsAACj/AEQgAAA4IQAALiEAACYhAAAgIAAAHB4AABgdAAAUHQAAEB4A&#10;AA4fAAALIQAAByMAAAMlAAAAJwAAACkAAAAsAQAALgMAADAGAAAzCgAANQ0AADYRAAA2FwAANh8A&#10;ADYpAAA2NgAANkUAADVXAAA1bQAANIkAADKoAAAxzwAAMPoAAC//AD8kAAA0JAAAKyQAACQjAAAf&#10;IQAAGyAAABYgAAARIQAADiMAAAolAAAGKAAAAioAAAAtAAAALwAAADIAAAA0AAAANwAAADkDAAA7&#10;BgAAPgoAAEAOAABBEgAAQRoAAEAlAABAMQAAQEAAAD9SAAA+ZwAAPYIAADyiAAA6xwAAOfgAADj/&#10;ADooAAAwKAAAKScAACMlAAAfIwAAGCQAABIlAAAOKAAACioAAAUtAAAAMAAAADMAAAA2AAAAOAAA&#10;ADsAAAA+AAAAQAAAAEIAAABFAgAARwYAAEoKAABNDgAATRUAAEwfAABMKwAASzoAAEpMAABJYQAA&#10;SHwAAEebAABFvwAAQ/MAAEL/ADYsAAAtKwAAJykAACMnAAAbKAAAFCoAAA4tAAAKMAAABDMAAAA3&#10;AAAAOgAAAD0AAABAAAAAQwAAAEYAAABIAAAASwAAAE0AAABQAAAAUwEAAFYGAABZCwAAWxAAAFsZ&#10;AABaJQAAWTQAAFhGAABXWgAAVXQAAFSTAABStQAAUOoAAE//ADMwAAAsLgAAJywAAB4tAAAWLwAA&#10;EDIAAAo2AAADOgAAAD8AAABCAAAARgAAAEkAAABMAAAATwAAAFIAAABVAAAAWAAAAFoAAABdAAAA&#10;YAAAAGMAAABnBgAAawwAAGwSAABrHgAAaywAAGk9AABnUgAAZmoAAGSJAABhqwAAX9wAAF3/ADEz&#10;AAAsMQAAIjIAABk1AAAROQAACj0AAAJCAAAARwAAAEwAAABQAAAAVAAAAFgAAABbAAAAXwAAAGIA&#10;AABlAAAAaAAAAGsAAABuAAAAcQAAAHUAAAB5AAAAfQYAAIINAACCFgAAgCQAAH41AAB8SQAAe2EA&#10;AHh/AAB2nwAAc8YAAHD3ADE2AAAmOAAAHDsAABJAAAALRQAAAksAAABRAAAAVgAAAFsAAABgAAAA&#10;ZQAAAGkAAABuAAAAcgAAAHYAAAB5AAAAfAAAAH4AAACCAAAAhQAAAIkAAACOAAAAkwAAAJgGAACc&#10;DgAAmxoAAJgrAACWQAAAklkAAJFzAACNlQAAi7UAAIjoACs+AAAgQQAAFUcAAA1NAAACVAAAAFsA&#10;AABhAAAAaAAAAG4AAABzAAAAeQAAAH4AAACDAAAAiAAAAIwAAACPAAAAkgAAAJUAAACZAAAAnQAA&#10;AKEAAAClAAAAqgAAALAAAAC3BwAAuBEAALUhAACyNQAAr00AAKppAACoiAAApqgAAKLRACNIAAAY&#10;TgAADlQAAARcAAAAZAAAAG0AAAB1AAAAfAAAAIMAAACJAAAAjwAAAJUAAACbAAAAoAAAAKMAAACm&#10;AAAAqQAAAK0AAACxAAAAtQAAALkAAAC+AAAAxAAAAMoAAADSAAAA2goAANYWAADSKQAAzkEAAMpc&#10;AADFfAAAwp0AAMG9ABxVAAARXAAAB2UAAABuAAAAdwAAAH8AAACIAAAAkAAAAJgAAACfAAAApQAA&#10;AK0AAACzAAAAuAAAALoAAAC+AAAAwgAAAMYAAADKAAAAzgAAANMAAADaAAAA4AAAAOcAAADtAAAA&#10;8wAAAPQOAADyHgAA7zYAAOxRAADobgAA5JAAAN+xAAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsN&#10;Dg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RV&#10;V1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2e&#10;n6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn&#10;6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////////////////&#10;//8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAy&#10;MzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6&#10;fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLD&#10;xMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////&#10;////////////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0O&#10;DxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVX&#10;WFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6f&#10;oaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo&#10;6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////////////////&#10;/wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3&#10;ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9w&#10;cXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ip&#10;qqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi&#10;4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAA&#10;AAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMk&#10;JSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xd&#10;Xl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWW&#10;l5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P&#10;0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQE&#10;BQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYn&#10;KCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9x&#10;dHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P&#10;0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T0&#10;9fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQV&#10;FhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BC&#10;Q0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+w&#10;srO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk&#10;5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v//pSUG/6QwDv+m&#10;Ohj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9&#10;pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRl&#10;cOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/&#10;sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTC&#10;bIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj&#10;/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tL&#10;Mv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/&#10;pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7Gd&#10;gtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0&#10;qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+&#10;w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/piUG/6QwDv+nOhj/skMi/7xLMv/DVEX8xl1a8chkcePGaofWwG+by7hyrMKx&#10;dLq7rXfEtKl7zaujf9SinoXbmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO&#10;4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuH/piUG/6UwDv+oOhf/s0Mi/75LMf/FVEX5yVxb&#10;781jcePMaYjVxm2cyb9wrr22crq0sHXDq6p4yqKlfNGZoYHYkJ2J3ZCdid2QnYndkJ2J3ZCdid2Q&#10;nYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid3/piUG/6UwDv+q&#10;Ohf/tUMi/8BLMf3IU0X2zVtb7dFhcuHQZ4nRy2udwsBurba3cbissXPBo6x2yJqoec6SpH7UiaCF&#10;2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXY&#10;iaCF2Imghdj/pyUG/6UwDv+rOhf/tkMh/8FLMfrLUkTz0Vpa6tlgct7WZYnLzGqcu8Ftq6+5cLal&#10;tHK+nK90xJSrd8qLp3vPhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISk&#10;gdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdT/pyUG/6YwDv+tOhb/uEIh/sRKMPfOUkTw1lha5+Be&#10;ctbaZIjEzWmatMNsqKi7b7KetnC6lrJywI6udsaGqnrKf6d/zn+nf85/p3/Of6d/zn+nf85/p3/O&#10;f6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf87/qCUG/6cwDv+uORb/&#10;ukIg+8ZKL/TTUUPr3Vda4+Zccc7bZIe9z2mYrsVrpaK+bq+YuW+2kLVxvIixdMGBrnjFe6x9yXus&#10;fcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9&#10;yXusfcn/qCQG/6cwDf+wORX/vUIf98lKL+/YUELm41VZ3OhbcMbdY4W20WiVp8hroZzBbaqTvG+x&#10;irlxtoS1dLt9sne/d7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3&#10;sHzCd7B8wnewfMJ3sHzCd7B8wnewfML/qSQF/6gwDf+zORT+wEIe881KLendT0Dh6VNZ0+pbb7/f&#10;Y4Kv02eRoctqnZbFbaWNwG+rhr1xsH+6c7V6t3e4dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7&#10;u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7v/qiQF/6kvDf+2OBP5xEEd&#10;7dJJK+LjTUDb71JYyu1abbfhYn+o1meNm89ql5HJbZ+IxW+lgsJxqXu/dK12vXewcbt7s3G7e7Nx&#10;u3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7&#10;e7P/qyQF/6svDf+6OBLzyUEb5NpJKNjoTEDO81FXwO9Za67kYXqg3GeGlNRrkIvPbpeEzHCcfclz&#10;oHjGdaNzxHimbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnyp&#10;bsJ8qW7CfKluwnypbsJ8qW7CfKn/rSQF/7AvC/vAOA/q0EEX2uJGKMzuTEHD+VBVtfNYZqXpYXSX&#10;4Wd+jdtrhoXXb4x/1HKRetF1lHXPeJdxzXuabMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzM&#10;fpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpz/ryME/7YtCfHINgzd3D0TzepG&#10;KsH2S0C2/09RqvdYYJvvYWuP6Gh0heRte3/gcYB53nSDddx4hnLae4lu2H6La9aCjWvWgo1r1oKN&#10;a9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo3/&#10;sSME+r8sBuPULwfO5jsWwfNFK7T/ST2o/05Mnv1XWJH2YWGG8Wlpf+1vbnnqdHJ16Hd1ced6d27l&#10;fXlr5IB7aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOE&#10;fGnjhHxp44R8aeOEfGnjhHz/tSID68siAtDjJwfC8ToZtP5CKqb/Rjmb/01Fkv9WT4b+YlZ++mpc&#10;d/dwYHP1dWNv83hlbfJ8Z2rxf2ho8IJqZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm&#10;74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWv2whsB1N8RAcLvJgu1/Doap/8+J5n/&#10;RDON/0s9hf9VRXz/YUt1/2pPcP9wUmz/dVRq/nlWaP18V2b8f1hk/IJaY/uGW2P7hltj+4ZbY/uG&#10;W2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hlvUzwoA&#10;xO0SArX7Jg2o/zYZmf87I4z/QSyA/0o0eP9TOnH/Xz9s/2lDaP9vRWX/dEdj/3dIYv97SWH/fkpf&#10;/4FKXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/&#10;hEte/4RLXv+ES17/hEv/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7&#10;mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/&#10;uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50t&#10;DP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HF&#10;t3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6b&#10;f6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P&#10;+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+e&#10;OBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+X&#10;y7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bI&#10;k4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7Zm&#10;Y+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/&#10;qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9&#10;oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sx&#10;wo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60&#10;b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe&#10;/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+u&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2I&#10;ub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+fOBX/qkAe/7NJK/+5Ujz/u1xP+rplZO24bXjh&#10;sHOL1ah5nMyffarFl4G1v5GFvrqMicW2h4/MsoOW0q+BoNanfqLTp36i06d+otOnfqLTp36i06d+&#10;otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otP/nyIF/54tDP+gNxT/q0Ae/7RJ&#10;K/+7Ujz/vVtQ+r5kZOy8bHngtXKN0613nsqkeq3CnH65vJaCw7eQh8qyi4zSroeV2KaDndqhgqHV&#10;oYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodX/&#10;oCIF/54tDP+hNxT/rEAd/7ZIK/+9UTz/wFpQ+sFjZezBanreuXCP0rF1ocioeLDAoXu8uZt/x7SW&#10;hM+wlI3Vq5GX2qCJnNyaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig&#10;15qIoNeaiKDXmoig15qIoNf/oCIF/54tDP+iNxT/rUAd/7dIKv+/UTz/wlpQ+cRiZevFaXvevm6Q&#10;0bZzo8audrO+p3nAuKN/ybShhs+snI3Vo5aU2pqRnNyVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iV&#10;jp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9j/oCIF/58tDP+jNxT/rkAd/7hIKv/B&#10;UDz+xVlQ98hgZuvKZ3zdw22Rz7xxpcW0dLW9sHnAtqx/yK6nhc+loYrVnJyR2pWZnNyPlJ/Yj5Sf&#10;2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9j/oSIF&#10;/58tDP+kNxT/sD8c/7pIKv/DUDv7yFhQ9ctfZunPZnzcyWuSzsNvpsG6crW2snbArKx7yKSof86c&#10;pIXUlKCN2I2fmduKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqc&#10;n9iKnJ/Yipyf2Iqcn9j/oSIF/6AtDP+mNhP/sT8c/7tIKf7GTzv4y1dQ8tBeZufUZH3az2mTyMVt&#10;prq7cLSts3O/o612x5qoes2SpX/SiqKG14SgkdmEopzXhKKc14SinNeEopzXhKKc14SinNeEopzX&#10;hKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNf/oSIF/6AtDP+nNhP/sz8c/71HKfzITjv1&#10;zlZP7tVdZuTaYn3T0miSwcZspLO8b7GmtXK8nK90xJOrd8qLp3vPg6SB1H2ii9Z7o5XVe6OV1Xuj&#10;ldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldX/oiEF/6At&#10;DP+oNhL/tD8b/79HKPnLTjry01VP6txbZuDgYX3M02eRu8hroqy+bq+gt3C4lbJzwI2udsWFqnrK&#10;fqh/znimh9F1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1&#10;pY/SdaWP0nWlj9L/oiEF/6EsC/+qNhL/tj4b/cJHKPXNTjnu2VRO5uNZZdjiYHvF1WaPtMpqn6XB&#10;bauZum+0kLVyu4ixdcCBrnjFeqx9yXSqhMtxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamL&#10;zHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8z/oyEF/6IsC/+sNRH/uT4a+cVHJ/DRTTjp4FJM&#10;4ulXZM7kX3q912aMrcxqm5/EbKeTvm+virlxtYO2dLp8s3e+drF8wnGvgsRurofGbq6Hxm6uh8Zu&#10;rofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8b/pCEF/6MsC/+v&#10;NRD/vD4Y9MlGJerYTTbi509M3O9VY8bmX3i02mWJpdBplpjIbKGNw2+ohb9xrn67dLJ4uXe2c7d7&#10;uW61gLxrtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+&#10;a7SFvmu0hb7/pSEE/6QsC/+zNQ/7wT4X7c9GIuHfSzTY609Mz/NUYrzoXnSr3mSEndRpkJHObZmH&#10;yW+ggMVypXrCdKl0wHiscL57r2u8gLJou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7&#10;hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLP/piEE/6grCv+4NA3zxz0U5NhFHtbmSTXL8U5MxPdT&#10;X7HsXXCh4mR9ldtph4rVbo+C0HGVe810mnbLd51xyXmgbcd9omnFgaVmxIWmZsSFpmbEhaZmxIWm&#10;ZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhab/qCAE/64qCPy/Mwvp&#10;zzwQ1+FCHsrtSTW/+E1Kt/tSW6bxXWmY6WV0jOJqfYPdb4R82nOJd9d3jHPVeo9v032RbNGAlGjQ&#10;hJZlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+H&#10;l2XPh5f/qiAD/7UpBvDIMQfa3TMMy+pCIb72SDWy/0xGqf9RVZv3XWCO8GVqhetscX3ncXZ35HZ6&#10;c+J5fW/hfH9s34CBad6Dg2fdh4Vl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl&#10;3ImGZdyJhmXciYZl3ImGZdyJhmXciYb/rR8D+b8lA9/WIgLL6DIPvvRBIrD/RTOk/0pBnP9RTY/+&#10;XVaF+WZeffRuZHbyc2hy73hrbu58bWztf29q7IJwZ+qFcmXqiXNj6Yx0Y+mMdGPpjHRj6Yx0Y+mM&#10;dGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHT/thwC6M0UAczmHQS+8zES&#10;sf8+IqP/Qi+W/0g6jf9QRIT/XEt7/2dRdP5uVm/8c1ls+3hbafl8XWf4f15m+INfZPeGYGL2iWFh&#10;9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2&#10;jGLzxA8AztoLAL3zHQex/zIUo/86H5X/PyqJ/0YzgP9POnj/W0Bx/2ZFbP9tSGj/c0pm/3dMZP97&#10;TWL/f05h/4JPYP+FUF7/iVFe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tR&#10;Xv+LUV7/i1Fe/4tRXv+LUV7/i1HMywkAvuYMAa//Hgmk/zATlf81HIf/PCR8/0Qrc/9NMWz/WDVn&#10;/2M5Y/9rO2H/cT1f/3U+Xf95P1z/fEBb/39BWv+CQVn/hkJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/&#10;iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEL/mR8F/5YrC/+VNhL/oD4a/6hH&#10;Jv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8&#10;vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//&#10;mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuA&#10;lazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h5&#10;45t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+u&#10;UTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGy&#10;vrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F&#10;/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazH&#10;fJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/&#10;h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/&#10;r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5Yr&#10;C/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmx&#10;xXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uS&#10;hZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF&#10;/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5crC/+X&#10;NhL/oT4a/6pGJf+wUDT/sVpF/7BkV/esbWnsp3d74Z59itmWg5fRjomiy4iOq8eCk7HEfpe3wXqc&#10;u753or+8darCtXGuw7Nyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/B&#10;s3KvwbNyr8H/mR8F/5cqCv+YNRL/oz0a/6xGJf+zTzT/tFlG/7RjWPaxbGvqrXV936N7jdWbgZzN&#10;koaox4uKscKFj7m/gJS+u3yaw7l5oce1dqnKrXWsxqt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2&#10;rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcT/mh8E/5gqCv+aNBL/pT0Z/65GJf+1TjT/t1hG/7dh&#10;WfW1amzpsnN/3ah4kNOffqDKloKsxI6Ht76IjL+6g5HFt3+Yy7R8oc+reKXPpXmqyKR5rMakeazG&#10;pHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMb/mh8E/5gqCv+bNBH/&#10;pj0Z/69FJf+3TjT/uldG/7tgWfS5aW3ntnGB3Kx2k9Cke6PImn+xwJOEvLuMicW3iJDLtIaZzrKG&#10;pNGkfKTRn32pyp59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2q&#10;yJ59qsj/mx8E/5kqCv+cNBH/pzwZ/7FFJP+5TTT/vFdG/r5fWfS9Z27num+C2rF0lc+oeabFn320&#10;vpeBwLmUisa1kZLLr42Yz6qKodKegqPTmYGozJiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqY&#10;gqnKmIKpypiCqcqYgqnKmIKpypiCqcr/mx8E/5kqCv+dNBH/qTwY/7JFJP+7TTP/v1ZG/cFeWvPB&#10;Zm/mv22D2bZzl82td6jEpXu3vqGDwLabicaulY/MqJGVz6KOntKZh6LTlIanzZOGqMuThqjLk4ao&#10;y5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMv/mx8E/5kqCv+eMxH/qjwY&#10;/7NFJP+8TDP/wVVG+8RdWvPFZW/lw2yE2LtxmMyydavDrXy2uaWBv7CehsaomYzLoZWS0JuSm9OU&#10;jqLUj4qmzo+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+K&#10;qMv/mx8E/5oqCv+fMxD/qzwY/7VEI/++TDP+w1VF+cdcWvHJZG/lyGqF1sFvmsq5dKq+sHq2s6l/&#10;v6qihMainYrLm5qQz5WXmdKPlKLUipCmzoqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jM&#10;io+ozIqPqMyKj6jMio+ozIqPqMz/nB8E/5oqCv+gMxD/rDwY/7ZEI/+/TDL8xlRF9spcWu/NYnDk&#10;zWiG08VtmsW8c6q5tHi1rq19vqWngsWdoojLlZ+Oz4+cltKLnKLThpWmzoaUp8yGlKfMhpSnzIaU&#10;p8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8z/nB8E/5opCv+iMxD/rTsX/7dE&#10;I//BTDL5yVNF881aWuzSYHDg0GaGzshsmsC/cam0uHe1qbF8vp+sgcWXqIbKkKSMzoqildGFoqHS&#10;gZymzoGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8z/&#10;nB4E/5spCv+jMxD/rzsX/7lEIv3DSzH2zFJE8NJZWejaX3Db1WSGycxqmbrDb6itu3S0orR5vZiv&#10;fcOQrIPIiamJzIOnkc9+ppzQfaSmzXyiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKo&#10;y3yiqMt8oqjLfKKoy3yiqMv/nR4E/5spCv+lMg//sTsW/7xEIfrGSzHz0VFD69pXWePfXW/T22OF&#10;ws9pl7HEbaekvHCymLV0u46xeMKGrX3GgKuCynqpis12qJTOdqmjzHerqMp3q6jKd6uoynerqMp3&#10;q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMr/nR4E/5wpCv+nMg//szsW/75DIPXK&#10;Sy/u1lBC5uFWV9zkW27L3mODutFolKnHbKObvm6ukLhxt4a0dL1+sHjCd658xnKsg8ltq4zKbauZ&#10;yW6sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8f/nh4E&#10;/50pCf+pMg7/tjoU+sJDH/DOSi7n3U9A4ulSV9LoWm3B4GKAsdRnkaHKa56Uw26oib1xsIC5dLZ5&#10;tne6dLR7vW6ygcBqsIjCZ7CSw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2aw&#10;lsNmsJbDZrCWw2awlsP/nx4E/54pCf+tMQ3/ujoT9MdCHejVSivf5Ew/1+xRVsnuWWu342F8qNhn&#10;i5rPa5eNyW6gg8Rxp3vAdKx1vXiwcLt7s2y5gLZouIa4ZLePuWO2kbpjtpG6Y7aRumO2kbpjtpG6&#10;Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbr/oB4E/6EoCP+xMAv7wDkR7M5CGd/fRyjT&#10;6UxAyvFRVb7yWGit5mF3nt1nhJLVbI+Hz2+WfstznHjIdqFyxnmkbsR8p2nCgalmwIasYr+NrWG/&#10;j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j67/oh0D/6Yn&#10;B/+3LwnyxzgN4dhBFNLmRirH8ExAvvhQU7L1V2Oi62FwleNne4rdbYSB2HGLetR1kHTSeZNw0HyW&#10;bM5/mWjMg5tky4idYcqNn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59g&#10;yY+fYMmPn2DJj5//pB0D/60mBfu+LQbm0DQI0+I8FsfuRiu7+Uo+sP5PT6b6V1yY8WFojOtocYPm&#10;bnh74nN9dd94gXHde4Rt23+HatqDiWfZhopk14uMYdaQjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWR&#10;jmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY7/pxwD/7UjA+7JJgPV3ykHx+w8Gbr4RCut/0g7&#10;o/9NSZr/V1SN+WFdhPRqZXzwcGp27XZucet6cW3pfnRr6IJ2aOaFd2bliHlj5Ix6YeORfGDjknxg&#10;45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknz/qxsC98AdAdnc&#10;EgHH6ygKuvc7Gqz/QSmg/0Y2lf9MQY3/VkuD/2FSe/1rV3T6cVxv+HZfbPZ7YWn1f2Nn9INkZfOG&#10;ZmPyimdh8Y5oX/CSaV/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNq&#10;X/CTal/wk2r/txUB1s8LAMfqEwK59ykNrP85Gp7/PiaS/0Qwh/9LOYD/VEB4/2FGcv9qSmz/cE1p&#10;/3ZQZv97UWT/f1Nj/4NUYf+GVWD+iVZe/o1XXf2SWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9&#10;k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1jWxAgAxtQJALj3FASr/ykOnv80GJD/OiGE/0Epev9J&#10;MHL/UjZs/146aP9oPWT/b0Bh/3RBX/95Q17/fURd/4BFXP+ERVv/h0Za/4pHWP+PR1j/kEhY/5BI&#10;WP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEjExwcAt9sHAan/Fgaf&#10;/yoNkP8wFYP/Nhx3/z4ibv9HKGb/UCxh/1ovXf9kMVv/bDNZ/3E1WP91Nlb/eTZW/3w3Vf9/N1T/&#10;gjhT/4U5Uv+JOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+K&#10;OVL/ijn/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L&#10;3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+h&#10;blv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX&#10;/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXN&#10;ca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICV&#10;k9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3&#10;m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BE&#10;If+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6o&#10;zG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/&#10;kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8&#10;m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq&#10;7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kx0E/5ApCf+PNBD/mjsX/6JEIP+p&#10;TS3/qlg8/6hiTP+kbFz1n3Zs7Jl/euSRh4beiY2Q2IOTmNN+mZ/Qep2kzXaiqct0p6zJca2vx2+0&#10;ssFsubS8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7H/lB0E&#10;/5EoCf+RMxD/nDoW/6RDIP+sTC3/rVY9/61gTf6pal70pXRu6p99feGWg4vZjoqW04eQoM6BlafK&#10;fJqtx3ifssR1pbbCcqu5wHC0u7dutbmzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNv&#10;uLWzb7i1s2+4tbNvuLX/lB0E/5IoCf+TMg//njoW/6dDIP+uSy3/sVU9/7BfTv2uaF/yqnJw56R6&#10;gd6agI/VkoeczouMpsmEka/Efpe1wXmcu752o7+8dKvCtG+uw65ys7yrc7a4q3O2uKtztrirc7a4&#10;q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrj/lRwE/5IoCf+VMg//oDoW/6lCH/+wSi3/&#10;tFQ9/7ReTv2zZ2Dxr3By5ql4g9uffpPSl4Ohy46JrMSGjrXAgJS9vHuaw7p6o8W3eavHrHOsxqd1&#10;sb+ld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbr/lRwE/5Mo&#10;Cf+WMQ//oTkV/6pCH/+ySiz/tlM8/7ddTvu2ZWHwtG505K11htmke5bPm4Clx5KFscGKi7u9h5TA&#10;u4WdxLaCpMewfqrIpXeqyKF5sMGferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yf&#10;erO8n3qzvJ96s7z/lRwE/5MoCf+XMQ//ozkV/6xCH/+0Siz/uVM8/7pcTvi6ZGLvuGx147JziNip&#10;eZnNn36pxZiEtL+TjLy4jZPBs4mZxa6GociqhKnJn3ypypt9rsKZfrK9mX6yvZl+sr2ZfrK9mX6y&#10;vZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr3/lhwE/5MoCf+YMA7/pDkV/61BHv+1SSz/u1I8&#10;/b1bTva9Y2LuvWt24rZxidWud5vLpXyqwp2DtLmWibyykZDBrIyWxqeJncijh6bKmYCoy5aBrsSV&#10;gbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb7/lhwE/5QnCf+Z&#10;MA7/pTkU/65BHv+3SSv/vVE8/L9aTvTBYmLswWl34btwi9KxdJ3HqHuqvKCBtLSah7yslI3CppCU&#10;xqCNm8mci6TLlYaoy5GFrcWQhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/&#10;kIWxv5CFsb//lhwE/5QnCP+aMA7/pjgU/7BBHf+4SSv/v1E8+sJZTvLEYWPpxWh33b5tjM20c53C&#10;q3mqt6R+tK6dhLymmIrBoJSRxpqRmMmWj6HLkIuozIyJrMWMibDAjImwwIyJsMCMibDAjImwwIyJ&#10;sMCMibDAjImwwIyJsMCMibDAjImwwIyJsMD/lxwE/5UnCP+bMA7/pzgU/7FBHf+6SSv/wlA7+MZY&#10;TvDIX2PmyGZ42MFrjcm3cZ29r3epsqd8s6mhgruhnIjBmpiPxpSWlsmQlJ/Li5GozIeOrMaHjbDB&#10;h42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMH/lxsD/5UnCP+dLw3/&#10;qTgT/7NAHf+8SCr8xU879slXTu3NXmPiy2R40sRqjMS7b5y4snWprat7s6OmgLuboYbBlJ2NxY6b&#10;lMiKmZ3Khpmoy4KTrMaCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKv&#10;wYKSr8H/lxsD/5UnCP+eLw3/qjgT/7VAHP++SCn5yE46881WTerTXGLez2J4zcdoi7++bpuyt3Oo&#10;p7B5sp6rfrqVp4TAjqOLxIihkseDn5rJgKCnyn2arMZ9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9&#10;mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8H/mBsD/5YnCP+gLw3/rDcS/7dAG/3BSCj2y04579NUTObZ&#10;WmLY1GF3x8tnirnDbJqtvHKnobZ3sZixfbiPrYK+iKqJw4KokMZ9p5nIeqelyXeirMV4n7DBeJ+w&#10;wXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMH/mBsD/5cmCP+iLwz/rjcS&#10;/7k/GvnERyfxzk046ttTS+DfWWDQ2l92wdBlibPJa5mmwnClm711r5G4e7aItYC8gbKGwHuwjcN2&#10;rpbFc66hxnKtrcRyqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKp&#10;sMD/mRsD/5gmCP+kLgv/sTYR/r0/GfTIRyXr1E025eNQSdnjV1/J3150utdkhqzPaZadx22jkcBx&#10;rIa7dbN+t3q5d7R/vXKyhb9tsY3BarCXwmmxpcFstLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9&#10;bLSyvWy0sr1stLK9bLSyvWy0sr3/mhsD/5kmCP+nLQr/tTYP+cE/F+7ORiPk3Ewy3edPSc/oVl7A&#10;5F1yst5kgqPUaZGVy22cicVwpX/Ac6x3vHexcLl8tWu3gbhntoe6Y7WQu2G1m7xjt6a5Y7emuWO3&#10;prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prn/mxsD/5slB/+rLQn/uTUN8sc+&#10;FeXVRh/a40kzz+tOScbtVF236lxuqOJjfZrZaYqO0m2UhMxxm3vIdaFzxHimbsJ8qWnAgaxlvoeu&#10;Yr2OsF+9l7FevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrH/&#10;nBoD/6AkBv+wLAj5wDQL6c89ENrfQh3O6UkzxPFOSLvyUlqt8FtpnudjdpLgaYGH2m+JftRzkHfR&#10;d5VxznuZbMx/nGjKg55kyYigYceOol7GlaRcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMab&#10;pFzGm6RcxpukXMabpFzGm6T/nhoD/6UjBf+3KgXwyDIH3Ns1DM7nQh/C8Ug0uPlMRq/3UVWi9Vti&#10;le1kbYrna3aA4nB9ed51gnPbeodu2X6Ka9eCjGfVho5k1IuQYdOQkl7RlpRc0ZuVXNGblVzRm5Vc&#10;0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5X/oRkC/60hA/i/JgPi1CUDzuUzD8Lw&#10;QiG2+kczq/5LQqL+UE+X+1tai/VlY4LwbGp67HJwdOl4dG/nfHds5YF6aOOEfGbiiH1j4Yx/YOCR&#10;gV7floJc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoP/oxkC&#10;/7YdAenMFwHP4x4DwvAzErX6QCKp/0Qwnf9JPZX/UEiL/1tQgv1lV3r5bV109nNhb/R5ZGvyfmdo&#10;8YJpZvCGamTvimxi7o5tYO2Sbl3sl3Bc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzr&#10;m3Fc65txXOubcVzrm3H/rBUB88MQANHaCwDB7x8GtPszE6j/PCCb/0IskP9INof/Tz9//1pGeP9l&#10;S3H/bU9s/3NSaf95VWb+fldk/YJYYvyGWWH7ilpf+o5bXvqSXFz5l11b+JteW/ibXlv4m15b+Jte&#10;W/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m176uQ4AzcsJAMDmDQGy/CAIp/8zE5r/OR2N&#10;/z8mgv9GLnr/TjVz/1g6bf9jP2n/bEJl/3JEYv93RmD/fEdf/4FIXf+FSVz/iEpb/4xLWv+QTFj/&#10;lU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU3NwQYAvtAH&#10;ALH2DgKl/yEJmf8uEoz/NBmA/zsgdv9DJ23/TCxm/1QwYv9gM17/aTVc/283Wv90OFn/eTlY/306&#10;V/+AO1b/hDtV/4c8VP+LPVP/kD1S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S&#10;/5M+Uv+TPlL/kz69xQUAsNcFAKP/EAOZ/yIJi/8pD37/MBVz/zgaaf9AH2L/SSNb/1EmV/9aKFX/&#10;YipS/2krUf9vLFD/cy1P/3cuTv96Lk7/fS9N/4AvTP+EMEv/iDBL/4swS/+LMEv/izBL/4swS/+L&#10;MEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izD/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0&#10;/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjV&#10;acyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/4v/iSUNDX1BS&#10;T0ZJTEUABwn/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3Hs&#10;gpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51i&#10;Qv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacya&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/&#10;jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1v&#10;rpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN5&#10;6HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+Z&#10;bU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4koCP+FMw7/kDkU&#10;/5hCHP+eSyf/n1Y0/55hQv+abVD/lXdd94+BaPGJi3Lrg5J7532YguN4nYjgdKOM3XKokNtvrZPa&#10;brOW2Gy6mNZrwpvRacqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpm&#10;ypz/jBwD/4knCP+IMg7/kzgU/5tBHP+iSif/pFQ0/6JfQ/+falH9mnRf9ZR+bO2OiHjnh4+B4oCV&#10;it17mpDad6CW1nSmmtRxrJ7Sb7Kh0G25o89sw6bFZ8OmwGnHocBpx6HAacehwGnHocBpx6HAaceh&#10;wGnHocBpx6HAacehwGnHocBpx6H/jRwD/4onCP+KMQ3/ljcT/55AG/+lSSf/p1M0/6ddQ/+kaFP8&#10;oHJi8pp8cOqUhX3ji4uI3YSSkdh+mJjTep6f0HWkpM1yqqjLb7CryW24rsJpvLC8a8Cqt23Epbdt&#10;xKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKX/jRsD/4snCP+MMA3/mDcT/6BA&#10;G/+nSCb/q1I0/6tcRP+pZlT6pXBk8J95c+eYgoHfj4iN2YiPl9KBlaDOe5unynahrcdzqLHFcK+1&#10;wW23t7lruLWzbr2usHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaj/&#10;jhsD/4smCP+OMA3/mjYS/6I/Gv+pSCb/rlE0/65bRP+sZFX5qm5l76V3duWdf4XclIWS1IyMnc6E&#10;kqfJfZivxHietcJ1p7nBdLG7uHCzu7FvtriscbuxqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/&#10;q6lzv6upc7+rqXO/q6lzv6v/jhsD/4wmCP+QLw3/mzYS/6Q/Gv+rRyb/sVA0/7FZRPywY1X2rmxn&#10;7ap1eOOhfIjZmIOW0ZCJo8qHj63Fgpe0wn+guL58qLu7erC9sXSyvalytLumdLmzo3a+raN2vq2j&#10;dr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq3/jxsD/4wmB/+RLgz/nTYS/6Y+Gv+t&#10;RyX/s080/7RYRPq0YVbzsmpo7K9zeuGmeovWnYCazZSGp8aNja+/h5S1uoKcubV/pLyyfay+q3mx&#10;v6N2sr2geLi1nnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555va//jxsD&#10;/40mB/+TLgz/njUR/6g+Gf+vRiX/tk4z/rdXRPe3YFbwtmhp6LNwe96qd43Qn3ydx5eDp7+Qiq+4&#10;i5G2soaYuq2DoL2pgam/pX6wwJx5sb+ae7e3mH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9&#10;u7CYfbuwmH27sJh9u7D/kBoD/40mB/+ULQz/oDUR/6k+Gf+xRiT/uE0z/LtWRPW7X1btu2dp47Vu&#10;fdasc4/Ko3qdwZuAp7iUh7Cxj462q4qVu6aHnb6ihaXAn4SvwZZ+sMGUf7a4k4C7spOAu7KTgLuy&#10;k4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7L/kBoD/44mB/+VLQz/oTUR/6s9GP+zRiT/&#10;uk0z+r5VRPO/XVbqv2Vq37hrftCvcY/Fpnicu59+p7KYha+rk4u2pY6Tu5+Lmr6biaLBmIiswpCC&#10;r8KPg7W5j4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurP/kBoD/44l&#10;B/+WLAv/ojUQ/6w9GP+1RSP/vEwy+MFUQ/DDXFbnw2Nq2rtpfsyycI/AqnactqJ8p62cgq+ll4m2&#10;npOQu5mPmL6UjaDBkYypwouIrsKKiLS6ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSK&#10;iLm0ioi5tIqIubT/kRoD/48lB/+YLAv/pDQQ/649GP+3RSP/v0wy9sVTQ+7IW1bjxmFq1L9ofse2&#10;bo67rXScsaZ6pqeggK+fm4a1mJeOu5OVlb6Okp3BipKnwoaOrsKEjbS7hYy5tIWMubSFjLm0hYy5&#10;tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubT/kRoD/48lB/+ZLAv/pjQP/7A8F/+5RCL8wUsx&#10;9MlSQuvNWVXfyWBqz8JmfcK5bI22sXKbq6t4pqKlfq6ZoIS1kp2Luoyak76HmJvAhJelwoCWr8J/&#10;krO8gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLX/khoD/5AlB/+b&#10;LAr/pzQP/7I8Fv+7RCH5xUsw8c5RQefSWFTazl5pysZlfL29a4ywtnCapbB2pZyqfK2TpoK0jKOJ&#10;uYagkL2Bnpm/fZ6iwXuer8F5mbO8epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1&#10;epe4tXqXuLX/khkD/5AlB/+dKwr/qjMO/7U8Ffy/RCD0yEou7dNQP+PYVlPT0l1oxcpje7fCaYuq&#10;u2+Yn7Z0o5WxeqyNrYCyhaqHt3+njrt6ppe+d6agv3Smrb9zobS7dJ64tXSeuLV0nri1dJ64tXSe&#10;uLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLX/kxkD/5EkB/+fKwn/rDMN/7g7FPjDQx7vzUos59pP&#10;Pd3eVVHN2Ftnvs9ierDIZ4mkwm2XmbxyoY+4eKmGtX6wf7KFtXmwjLh0r5W7cK+fvG6vrLxtq7W5&#10;bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubT/lBkD/5IkB/+iKgj/&#10;sDIM/rw6EvLHQhzo00kp4eFMO9TjU1HG3Vplt9VgeKnPZoedyWuUkcVwnofBdqZ/vnyseLyEsXK6&#10;i7RtuZO2aricuGe3p7hnt7e2aLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7&#10;sWiyu7H/lRgD/5UjBv+lKQf/tDEK+ME6EOvOQhjg3Ucl1eVLO8vnUVC941ljr95fdKLYZYOW02qP&#10;is5vmX/Ic6F1xHinbsF9q2m+hK5lvYuxYbyTsl+8nbJfvKyxYr++rWK/vq1iv76tYr++rWK/vq1i&#10;v76tYr++rWK/vq1iv76tYr++rWK/vq3/lhgD/5khBf+qKAb/uTAI8Mg4DeHYQBPU40UmyutLO8Hs&#10;T0+z6FdgpuVfb5riZnyO3GyGhNVxj3rQdZVzzXqbbMp/n2fHhKJjxoqkX8SRplzEmadaw6SnWsSw&#10;p1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKf/mBcC/54gBP+vJgX4wC4G&#10;5tAzCNXhPBTJ6kUov/JKO7XxTkyp71Zbne1faJLqZ3OH4218ft5ygnbaeIhw132Ma9SCkGbSh5Jj&#10;0YyVX8+SllzOmZhZzqKZWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzauaWM2rmljN&#10;q5r/mhcC/6UeA/+3IwPtySYD1t4pBsnpOxe+80Qps/hJOqj3TUif9lVVlPVfYInxaGiA7G9weOh1&#10;dXLlenlt4n99aeCEgGXfiYJi3Y6EX9yThl3bmYda2qGJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJ&#10;WNmoiVjZqIlY2aiJWNmoiVjZqIn/nBYC/60bAvbBHQHb2hMByegpCb3zOxmy/UMopv5HNpz9TEOT&#10;/VVNiv1fVoH5aV159XBic/J2Z27wfGpq7oFtZ+yGb2Tri3Fh6o9yX+mUdF3omXVa56B3WOameFjm&#10;pnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnj/ohUB/7cVANjPCwDK5xMCvPMp&#10;C7H9Oxmk/0Ammf9FMo//SzyH/1REf/9fS3j/aVBx/3BUbP12WGn7fFpm+oFcY/iGXmH3i19f9pBh&#10;XvaVYlz1mmNa9KBkWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWX/&#10;rRAA1sMIAMjTCgC79BUDr/8qDaP/NxiX/z0ii/9DLIH/SjR6/1I6c/9eP27/aENp/29HZv91SWP/&#10;e0th/4FMX/+FTl3/ik9c/49QWv+TUVn/mFJX/55TVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+j&#10;VFb/o1RW/6NUVv+jVFb/o1TZugUAxccHALnZCACs/xcFov8rDZX/MxaJ/zkefv9AJXX/SCtt/1Aw&#10;Z/9aNGP/ZTdg/205Xv9zO1z/eD1a/30+WP+CP1f/hkBW/4tAVf+PQVT/lEJT/5pDUf+fQ1H/n0NR&#10;/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0PGvgUAt80FAKrkCAGf/xkGlP8oDIf/&#10;LhN7/zUZcf89Hmn/RSNi/00mW/9WKVj/XyxW/2gtVP9uL1P/czBS/3gxUf98MVD/gDJP/4QzTv+I&#10;M03/jDRM/5I0S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljW3xAMA&#10;qdQCAJz5CwKT/xsFhf8jCnn/KQ9u/zEUZf85GF3/QRtX/0oeU/9SIFD/WSJN/2AjS/9mJEr/ayVJ&#10;/28lSP9zJkf/dyZG/3snRf9+J0X/gihE/4coQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/&#10;iylD/4spQ/+LKUP/iyn/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aE&#10;WfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH&#10;02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/&#10;lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZn&#10;x4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4An&#10;B/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal3&#10;7G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofT&#10;YNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyC&#10;jmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt&#10;/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4Pj&#10;Zc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/99&#10;Mgz/iDcR/5A/GP+VSSL/l1Qt/5ZfOf+Ta0X/jndR/4iCW/qEjGT1f5Rr8Xqbcu52onfrcqd76W+t&#10;f+dssoLlariE5Gm/h+Jox4ngZs+K1mPWjM9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiK&#10;z2LYis9i2Ir/hBsD/4EnB/+AMQz/izYR/5M+GP+ZRyL/nFIt/5pdOv+YaUf/k3RT/o5+X/eIiWnx&#10;gpFy7X2Yeel4n3/ldKSE43CqiOBtsIzea7eP3Wq/kdtpyJPVZs+Vy2TRk8Zl1I7GZdSOxmXUjsZl&#10;1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7/hRsD/4ImB/+CMAz/jjUQ/5Y9GP+cRiH/oFAt/59b&#10;O/+cZkj/mHFW+5N8YvSNhm3uh4536ICVgOR6nIfgdaKM3XKokdpvr5XYbbeZ1WvAnNJpyZ7JZcme&#10;wmfNmL5p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZP/hhsD/4MmB/+FLwv/&#10;kDQQ/5k9F/+fRiH/o08t/6NaO/+gZEn/nW9Y+ph5ZfGSg3Hqi4x85IOSht99mY7aeKCV1nSnmtNw&#10;rp/Rbbajz2vApcdmwqfAaMaiu2rLm7dszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zO&#10;lrdszpb/hhsD/4MmB/+HLgv/kzQQ/5s8F/+hRSD/p00t/6ZYO/+kYkr8oWxZ95x2aO+WgHXnj4mB&#10;4IeQjNqAlpXVep6d0XWlo81wrKjLbbWsx2u+rb1ov6y4a8Oms23In7BvzJmwb8yZsG/MmbBvzJmw&#10;b8yZsG/MmbBvzJmwb8yZsG/MmbBvzJn/hxoD/4QlB/+JLQv/lTMP/508Fv+kRCD/qkwt/6pXO/6o&#10;YEv4pWpa86F0au2cfnnkk4aG3IuNktWDlJzPfJuly3ejqsd0q63Ec7Wvv3C8sLVrvLCwbsGprHDG&#10;oqlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypz/hxoD/4QlB/+LLAr/lzMP&#10;/587Fv+mRB//rEss/65VO/usX0v1qmhc7qZxbOegenzfl4KK1Y6ImM2Fj6HHgJenwnuerL14p6+6&#10;drCxt3W6sq1wurKpcb+spXTEpKN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1&#10;yZ7/iBoD/4UlB/+MKwr/mDIO/6E7Ff+pQx//r0ss/7FUO/ixXUvxr2Zc6qtvbuGjdn/VmX2PzJGE&#10;mcWKjKK+hJOouX+arbR8o7CwequzrXm2tKZ0ubSidb2vn3fDpp15x6CdecegnXnHoJ15x6Cdeceg&#10;nXnHoJ15x6CdecegnXnHoJ15x6D/iBoD/4UlB/+OKgr/mjIO/6M6Ff+rQh7/sUor/bVTO/a1XEvu&#10;s2Rd5a5sb9ulc4HOnXqPxZWBmb6OiKK3iJCpsYSXrqyAn7Gofqi0pX2ytZ96uLabebuxmXvBqJh8&#10;xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqL/iRoD/4YlBv+QKgr/nDEN/6U6&#10;FP+tQh7/tEor+7hSOvO5WkvquGJe4bFqcNOpcIHIoHePv5l+mbeShaKwjIypqoiUrqWEnLKggqS1&#10;nYGutpl/t7eUfbqzk3/AqpJ/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaP/&#10;iRkD/4YkBv+RKQn/nTEN/6c5FP+vQh3/tkkq+LxQOvC9WUvnvGFe3LVncc6sb4HDpHWOuZx8mbGW&#10;gqKqkYqpo4yRrp6JmbKZhqG1loWrt5OFtreOgbm0joO/q42DxKWNg8SljYPEpY2DxKWNg8SljYPE&#10;pY2DxKWNg8SljYPEpY2DxKX/iRkD/4ckBv+TKQn/nzEN/6k5E/+xQRz/uUkp9sBPOe3CV0rkv19d&#10;1rlmcMmwbYC+qHOOtKB6mauagKKklYepnZGOrpeOlrKSi5+1j4qpt4yKtLiIhri1iIe+rIiHw6aI&#10;h8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6b/ihkD/4ckBv+UKQn/oTAM/6s5Ev+0&#10;QRz8u0go9MNOOOvHVkrgw15d0bxlb8Sza4C5q3GNr6R3mKaefqGemoSol5aMrpGTlLKMkZy1iI+m&#10;t4WPsbiCjLe2goy+rYOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6b/ihkD&#10;/4gkBv+WKAj/ozAM/604Ev+2QBv6vkgn8cdON+fMVUjcx1xczL9jb7+3aX+0sHCMqal1l6Cje6CY&#10;n4KokZuJrYqZkrKFlpq1gZWkt36Vr7d7kre2fZG9rn2Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Q&#10;wqd9kMKnfZDCp32Qwqf/ixkD/4kkBv+YKAj/pS8L/7A4Ef+5QBn4wkcm7stNNeTQVEbVy1tbx8Ni&#10;brq7aH6utG6Lo65zlpqpep+SpYCmiqGHrISfj7F+nZi0epyhtnibrLZ1mre2d5i9rniWwqd4lsKn&#10;eJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqf/jBgD/4ojBv+aJwf/py8K/7M3D/y9Pxjz&#10;xkYj6tBMMuDVUkXPz1lawchgbLTAZnyoumyKnbRylZSweJ6LrH6lg6iFqn2mjK94pJWydKOftHGj&#10;qrVvpLm0cKC+rXKdwqdyncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3Kdwqf/jBgD/4wi&#10;Bv+dJwf/qi4J/7Y2DvfBPhbtzEYg5NhLLtncUETJ1FhYu81ea67GZXqiwGqIl7twko23dZuEs3yi&#10;fbGDqHaviqxxrZOvba2dsWqtqbJprbexaqm/rGumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6Zr&#10;psOma6bDpmumw6b/jRgC/48gBf+gJgb/ri0I/bs1DPHHPRPl00Qc3eBILdDhT0LC21ZWtNNdaKfN&#10;Y3iayGiFj8Nuj4XAdJh9vXqedrqBpHC5iahruJKqZ7ecrGW4qK1juLatZLXBqWWwxaRlsMWkZbDF&#10;pGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaT/jhcC/5MfBP+kJQX/sywG98EzCejOPA/c3kAZ&#10;0OVILsflTUK54FVUrNtbZZ/VYXSS0GaBh81si37KcpN2yHmZb8aBnmrFiaJlxZKkYsSdpl/Ep6dd&#10;xLSnXsPEpF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKD/kBcC/5gdBP+p&#10;IwT/uSkE7sgxBt3aNArQ5EEbxutHLrzqTEGw5lNSo+NaYZfgYW6M3Wh5gttugnrZdYly1XyPa9KC&#10;k2XPiJdgzY+aXMyXnFrLoJ1Yy6udV8u6nVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZ&#10;WczMmVnMzJn/khYC/50cA/+vIAL2wCUC4tMkA9DjMgzF7EAduvFHL7DvSz+l7VFOmutaWo/qYmWF&#10;6GpufedydXXjeHtv4H6Aad2EhGTbiodg2ZGJXdiYi1rWoI1Y1qiOVtW0jlTVwY5U1cGOVNXBjlTV&#10;wY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY7/lBUC/6QZAv+3HAHpyxYB0eEdAsXsMQ669UAervdF&#10;LqP1Sjya9FBIkPNaU4bzY1t+8mxid/FzaHHuem1s64BwZ+mGc2PnjHZg5pJ4XeSYelrjnntY46V9&#10;VuKvflThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH7/mBMB/60UAfPDDwDS&#10;2AsAxOweBLj2MRGt/T4eov1DK5f8SDeO/E9BhfxZSX38Y1B3/G1WcPt0Wmv5el5o94FhZPWHY2Hz&#10;jWVf8pNnXfGZaFrwnmlY76VrVu+tbFTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60&#10;bVTutG3/oxAA8bkMAM7JCQDE3wsAtvcfBqz/MhKg/zsdlP9BJ4r/RzGB/045ev9YP3P/YkVu/2xJ&#10;af9zTGb/ek9j/4BRYP+GU17/jFRc/5JVWv6YV1n9nVhX/KRZVfurWlT7sVtU+7FbVPuxW1T7sVtU&#10;+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVvwrwgAzb8HAMDNCAC07g4Cqf8hCJ//MRGS/zcah/8+In3/&#10;RSl1/00wbv9VNWn/YDll/2o8Yf9xPl//d0Bc/35CWv+EQ1n/iURX/49FVv+URlX/mkdT/6BIUv+n&#10;SVH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUrPuAQAvsMFALLUBgCm/hAD&#10;nP8jCJD/LQ+E/zMWef87HHD/QyJp/0onYv9SKl3/XC1a/2UwWP9tMVb/czNU/3k0U/9+NVL/hDZQ&#10;/4k3T/+OOE7/kzhN/5k5TP+gOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/&#10;pjq/vAMAsMoDAKPcAwGZ/xIDj/8iCIL/KA12/y8Sbf83F2X/Pxte/0ceWP9OIVT/VyNR/18lTv9l&#10;Jk3/bCdL/3EoSv92KUn/eypI/4AqR/+FK0b/iStF/44sRP+ULEP/mi1D/5otQ/+aLUP/mi1D/5ot&#10;Q/+aLUP/mi1D/5otQ/+aLUP/mi2xwgEAo9IAAJXrAwGM/xMDgP8cBnT/Iwpp/yoOYP8yEln/OhVT&#10;/0IXTv9JGUv/URpI/1gcRv9dHUT/Yx1D/2ceQf9sH0D/cB8//3QgPv94ID3/fCA8/4EhO/+HITv/&#10;jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCL/eh0D/3YoBv9yMwv/fDcP/4Q/&#10;Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr&#10;82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/&#10;eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxx&#10;qGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvm&#10;c91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE&#10;/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPd&#10;W+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+I&#10;SB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bI&#10;be9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/ehwD&#10;/3cnBv90Mgv/fzYP/4Y9Ff+LRx3/jlEn/4xeMf+Jazz/hXdG/4GDTv99j1b/eZhc/HWgYflypmX3&#10;b61p9WyzbPNquW/yaMBx8GbIc+xkzXXoYdR241/ed9td43nVXeV21V3ldtVd5XbVXeV21V3ldtVd&#10;5XbVXeV21V3ldtVd5Xb/exwD/3cnBv93MAr/gjUO/4o8Ff+PRh3/kk8n/5FcMv+OaD3/inRI/4aA&#10;Uv+Bi1r8fZVh+HidZ/V0pG3ycapx8G6wdO5rtnfsab566mfHfedlzn/iYtaA2V/dgdBf4H7MYON7&#10;zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43v/fBwD/3gmBv96Lwr/hTMO/407FP+SRBz/&#10;lk4n/5VaMv+SZT7/jnFK/4p9Vf6FiF75gJJn9HuabvB2oXPtcqd46m+ufehstIDmabyD5GfGhuFl&#10;z4jZYteKz2HZiMhi3YLEY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H//fRsD/3km&#10;Bv98Lgr/iDIO/5A6FP+VQxz/mkwn/5lYM/+WYz//km5M/456V/yJhWL1hI9r8H6Xc+x5nnrodKWA&#10;5XCrheJss4ngaruM3mjGj9pm0ZLOYtGSx2TVjMFl24a9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9&#10;Zt2CvWbdgr1m3YL/fRsD/3omBv9/LAr/izEN/5M6E/+YQhz/nUsm/51WM/+bYUD/l2xN+5J2WveN&#10;gWbyiIxw7IKUeed7m4HjdaKI33GpjtxtsZLZa7uW12nImcxky5vFZc6XwGfSkbpo2Iq2aduGtmnb&#10;hrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24b/fhsD/3smBv+BKwn/jTEN/5U5E/+bQhv/oEom&#10;/6FUM/+fX0H7nGlP9pdzXfGSfmrsjIh154WRgOJ+mIndeKCR2HKnl9Jtr53PbLmfzGvFoMNnx6C8&#10;aMubt2rQlLJs1Y2vbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2Yn/fhoD/3slBv+D&#10;Kgn/jzAM/5g4Ev+eQRv/o0km/6ZSM/2kXUH3oWdQ8ZxxX+uXe23lj4N63oeLhtV+kpHPeJmXynSh&#10;nMdxqp/Db7OhwW6/o7prxaOza8ifr23NmKtv0pGpcNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaM&#10;qXDWjKlw1oz/fxoD/3wlBv+GKQj/ki8M/5s4Ev+hQBr/p0gl/6pRMvmpW0HzpmRR7KJuYeWadnDc&#10;kX5/0omGi8uCjZPFfZWZwHidnrx1paG5c66ktnK5pbJww6arb8aiqHHLm6Rz0JOidNSOonTUjqJ0&#10;1I6idNSOonTUjqJ01I6idNSOonTUjqJ01I7/gBoD/3wlBv+IKAj/lC8L/503Ef+kPxn/qkck/a5P&#10;MvatWUHvq2JS56ZrYt6ecnPSlXqByo2Ci8OHipO9gZGat32Zn7N5oaOvd6qmrHa0p6p2waijc8Ol&#10;oHXJnp53z5acd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pH/gBoD/30lBv+KJwj/&#10;li4L/582EP+nPxj/rUcj+7JOMfOyV0HrsWBS4qpoZNaicHTMmXeBw5J/i7yLhpS1ho6ar4GVoKp+&#10;naSme6ano3qwqaF5vKmbd8GomXnHoJh6zZiXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vR&#10;k5d70ZP/gRoD/34kBv+MJgf/mC4K/6I2EP+pPhj/r0Yj+LVNMPC3VkDntV5S3a5mZNClbnPGnXWA&#10;vZZ8i7WQg5SuioubqIaSoKOCmqWff6Oom36tqph9uauUe8Cqk33GopJ+zJmRf9CUkX/QlJF/0JSR&#10;f9CUkX/QlJF/0JSRf9CUkX/QlJF/0JT/gRkD/34kBv+NJgf/mi0K/6Q1D/+sPRf+skUi9rhMMO28&#10;VEDkuF1R17JkY8upbHPAoXOAt5p6i6+UgJOoj4ibooqPoJyHl6WXhKColIKpqpGCtauNgb+rjYHF&#10;pIyCy5uMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5X/ghkD/38kBv+PJQf/nC0J&#10;/6Y1Dv+uPRb8tUUh87xLLurBUj/gvFtR0bVjY8atanK7pXF/sp53iqmYfpOik4Wam4+NoJaMlaWR&#10;iZ2ojYenq4qHsqyHh7+shobEpYeGypyHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eG&#10;zpf/ghkD/4AjBf+RJQb/niwJ/6g0Df+xPBX6uEQf8L9LLefFUT3cwFpQzbhhYsGwaHG2qW9+rKJ1&#10;iaSdfJKcmIKalZSKoI+RkqWKjpuoho2lq4OMsKyBjb6sgIvDpoGLyZ2Bi82YgYvNmIGLzZiBi82Y&#10;gYvNmIGLzZiBi82YgYvNmIGLzZj/gxkD/4IiBf+TJAb/oCwI/6szDf+0PBT3vEMe7sRKK+TJUTvV&#10;xFhPyLxgYby0Z3CxrW19p6dziZ6ieZKWnYCZj5qIn4mXkKSDlJiof5OiqnySrat6krusepHDpnuQ&#10;yZ58j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZj/gxgC/4QhBf+VJAb/oisI/60z&#10;C/63OxL0wEIc6slJKODNTznQx1dOw8BeYLe4ZW+rsmt8oaxxh5ineJCQo36YiaCFnoKdjaN9m5an&#10;eJmgqXWZq6pzmbirc5jDpnWWyZ52lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZn/&#10;hBgC/4cgBf+XIwX/pSoH/7EyCvu7OhDxxUEZ589IJdvSTTjLy1VMvcRdXrG+Y26luGp7m7JvhpKu&#10;do+JqnyWgqeDnHuki6F2opSlcaGdp26gqalsobapbaHDpm+dyZ5wnM2YcJzNmHCczZhwnM2YcJzN&#10;mHCczZhwnM2YcJzNmHCczZj/hRgC/4oeBP+aIgT/qCkG/7UwCPbAOA7ry0AV4dhGINPYSzbF0FRL&#10;t8lbXKvDYmyfvmh4lLlug4u1c4yDsnqTe6+BmXWtiZ5vq5Kia6qcpGiqp6VmqrSmZqvFpGimypxp&#10;pM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZf/hhcC/40cBP+eIQT/rCcF/bovBu/H&#10;Ngrj1D4Q2N9DH8veSjS+1lJIsNBaWqTKYGmYxmZ2jcFsgIS+col7u3iQdLl/lW63h5pptpCdZbWb&#10;oGK0pqFgtbOhX7bFoGGxzJpirs+VYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKuz5X/hxcC&#10;/5EaA/+iIAP/siUD9cArBObPMQbY3jgPzOVDIMPiSTO23lFGqdhYV5zSXmWQzmRyhstqfHzIcIR0&#10;xneKbsR+j2jDh5RjwpCXX8GbmVzBpppbwrObWsPFmlu+z5VcutKRXLrSkVy60pFcutKRXLrSkVy6&#10;0pFcutKRXLrSkVy60pH/iRYC/5YZAv+oHQL+uCEC7MkiAtndJQTM5TcRwupDIrfnSDOs5E9EoOBW&#10;U5TdXWCI2mNrftZqdXXUcH1u0neDZ9F/iGLQh4te0JGOWtCckFjQp5FW0LWSVdLHkVbN1I5WyNaL&#10;VsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1ov/ixUC/50XAf+vGQH0wRgB3dgRAMzlJgXB&#10;7jcTtu9CI6vtRzKh60xAlulVTYvnXViC5mVheeRsaXLkdG9s43x0Z+KEeGLijXte4pV+W+CegFjf&#10;p4JV3rGDU96+g1Le0oNR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IL/jxMC/6QT&#10;Af64EgDWzAsAzOQRAcDvJge19TgVqvRAIp/zRjCV8ks8jPFURoLwXU968GZWdPBuXG7vdmFp735k&#10;Ze+GaGHvjmpe7pZtW+2eb1jrpXBW665xVOq4clLqx3NR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR&#10;6dVzUenVc1Hp1XP/mBAB/64OANTBCQDJzwkAvvASArP5Jwqp+zgVnvs+IZP7RCyJ+ko1gfpTPnn6&#10;XUVy+mZKbfpvTmj6dlJk+n5VYfqGV1/7jlpc+pZbWvmdXVf4pV5V96xgU/e1YVL2wWFQ9spiUPbK&#10;YlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymL/owsA1rgGAMbEBwC71AkAsPwUA6b/KQuc/zUV&#10;kP87Hob/QiZ9/0kudf9RNG//Wzpp/2U+Zf9uQWL/dURf/3xGXP+DSFr/i0lY/5NLVv+bTFX/ok1T&#10;/6lOUf+xT1D/u1BP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1HarwIAxrwFALnJ&#10;BQCt2wgAo/8XBJr/KwuO/zESg/84Gnn/QCBw/0cmaf9PK2P/WC9f/2IyXP9rNFr/cjZY/3g4Vv9/&#10;OVT/hjtS/408Uf+VPU//nD5O/6M+Tf+qP0v/s0BK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lB&#10;Sv+5QUr/uUHItQIAuMEEAKvQAwCf6wkBlv8aBYv/Jgp//y0Pdf81FWz/PRpl/0QeXv9MIlj/VCVV&#10;/10nUv9lKVD/bCpO/3MrTf95LEz/fy1K/4UuSf+ML0j/kjBH/5kwRf+gMUT/qTJD/64yQ/+uMkP/&#10;rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjK4ugIAqsgAAJ3ZAACS/wwCif8aBH3/IQhy/ygMaP8w&#10;EGD/OBRa/0AXVP9IGk//TxxM/1cdSf9dHkf/YyBF/2kgRP9vIUL/dCJB/3oiQP+AIz//hiQ+/4wk&#10;Pf+SJTz/mSU7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niarwQAAndAAAI/hAACG&#10;/w4Cev8VA27/HAZk/yMJXP8rDFX/Mw9P/zsRSf9CE0b/SRRC/08WQP9VFj7/Whc8/18YO/9kGDn/&#10;aBk4/20ZN/9yGjb/dxo1/3waNP+BGzP/iBsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+N&#10;GzL/jRv/cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K&#10;/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/l&#10;WfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98&#10;bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8Fzj&#10;Xutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN&#10;/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/&#10;Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ&#10;8V//cB4D/2woBv9rMQn/dTYN/3s8Ev9/Rhn/g1Ah/4FeKv9+azP/e3g7/3iGQv91kkj/cptN/3Ck&#10;Uf9trFT/a7JX/2m5Wv9nwVz8Zcde+GLMX/Vg02HwXt1i7FzkY+hb6WTiWu9k4FrwYuBa8GLgWvBi&#10;4FrwYuBa8GLgWvBi4FrwYuBa8GL/cR0D/20oBv9uMAn/eDQM/387Ev+DRBn/h04h/4ZbK/+DaDT/&#10;f3U9/3yCRf95jkz/dplS/3KhVv9vqVr+bbBe/Gq3YftovmP5ZsZl9GPMZ/Bh02nrX95r5l3lbOBb&#10;6W3ZXO5o1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72f/ch0D/24oBv9xLgn/ezIM/4M6&#10;Ef+HQxj/ikwh/4pZK/+HZTX/g3I//39+SP98i1D/eZZW/3WfXP1ypmD6bq1k+Gy0aPZpvGv0Z8Vt&#10;8GTMcOth03LlX99z3lzldNZc6HHPXu1szV7ua81e7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e7mv/&#10;cxwD/28nBv90LQj/fjEM/4Y5Ef+LQhj/jksh/45WK/+LYzb/h29B/4N7S/9/h1P+fJJb/HicYfl0&#10;pGf2cKtr822yb/FqunPvaMN262XMeOZi1XreX998013je81f5nbHYOpwxmDsbsZg7G7GYOxuxmDs&#10;bsZg7G7GYOxuxmDsbsZg7G7/dBwD/3AnBv92Kwj/gS8L/4k4EP+OQBj/kkkh/5NULP+QYDf/jGxD&#10;/4d3TfuDg1f4f45g9nqXZ/N2oG7wcqhz7W6veOtruHzoaMJ/5mbNgt9i2ITRX9yFymDgf8Vh43q/&#10;Y+h0vmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XL/dBwD/3AmBv95Kgj/hS4L/403EP+S&#10;Pxf/lkgg/5dSLP+VXjj+kWlE+ox0UPWHf1vygoll7n2Tbup3m3XncqN85G6rgeFqs4beZ72K2mXK&#10;jdJi1I7IYtiKwmPchLxl4H63ZuV4tmbmdrZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5nb/dRsD&#10;/3EmBv98KAf/iC0K/5A2D/+WPhb/mkcg/5xQK/+aWzj5l2ZF9JJwUu+Me1/qhYVq5X6NdOB4lX3b&#10;cp2F1G2ki9BqrY7NaLeQy2jDkchn0ZK/ZdSPuWfZibRo3YKwaeJ8rmrkea5q5HmuauR5rmrkea5q&#10;5HmuauR5rmrkea5q5Hn/dhsD/3ImBf9/Jwf/iiwK/5M1Dv+ZPRb/nkYf/6FOK/ugWTj1nGNG75ht&#10;VOiQd2LiiH9v2oCHe9J6j4PNdZeJyXGfjcVuqJHCbLGTv2u8lb1ry5W2adCUsWvVjaxs24aobeB/&#10;p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nz/dhsD/3MlBf+BJgf/jSwJ/5Y0Dv+dPBX/&#10;oUQe/qVMKvelVzjwomFH6ZxqVuGUcmXYjHtzz4WDfMl/i4TDepOKv3abj7pzo5O3cKyWtG+3l7Fv&#10;xJisbc2YqW/TkKVw2Imhcd6CoHHgf6Bx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H//dxsD/3Ql&#10;Bf+DJQb/kCsJ/5kzDf+gOxT/pUMd+6lLKfOqVDjsqF5H46FnV9qZb2fPkXhzx4qAfcGEiIW7f4+L&#10;tXqXkLF3n5StdKiXqnOymadyv5qkcsuaoXPQk5501oybddyEmnXegZp13oGadd6BmnXegZp13oGa&#10;dd6BmnXegZp13oH/eBoD/3YkBf+GIwb/kioI/5syDP+jOhP/qEIc+K1KKPCvUjfnrFxH3qVkWNGd&#10;bWbIlXVzwI58fbmJhIWzg4yMrX+Tkal7m5WleaSZoXeum552upydd8qcmXfPlpd41I6VeNuGlHjd&#10;g5R43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YP/eBoD/3gjBf+IIwb/lCoI/54xC/+mOhL+q0Ib&#10;9bBJJ+y1UDbjsFpG2KljV8yha2bCmnJyupN6fLONgYWsiImMpoSQkaGAmJadfaGamXuqnJZ7tp2U&#10;e8aeknvNmJF805CPfNmIj3zchY983IWPfNyFj3zchY983IWPfNyFj3zchY983IX/eRoD/3oiBf+K&#10;IgX/likH/6AxC/+oORH7r0Ea8rRIJum5TzTftFlF0q1hVselaWW9nnBytJd3fK2RfoWmjIaMoIiN&#10;kZqFlZaWgp6akoCnnY9/s56NgMKei4DMmouB0pKKgNiJiYDbhomA24aJgNuGiYDbhomA24aJgNuG&#10;iYDbhomA24b/eRoC/3shBP+LIgX/mCgH/6MwCv+rOBD5skAY77hHJOa9TjPbuFdEzbBgVsKpZ2S4&#10;om5xr5t1e6eWfISgkYOLmo2LkZSKk5aPh5uai4WlnYiEsJ+FhL+fhYXLm4WF0ZOFhdiKhITah4SE&#10;2oeEhNqHhITah4SE2oeEhNqHhITah4SE2of/ehkC/30gBP+NIQX/mygG/6UvCf+uNw72tj8X7LxG&#10;IuPBTjDVvFZDyLReVb2sZmOzpmxwqp9ze6GaeoSaloGLlJKIkY6PkJaJjJmahIqjnYGKrp9+iryf&#10;forKnH+K0JR/idaLf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yj/ehkC/38eBP+QIQT/&#10;nScF/6guCP6yNg3zuj4V6cFFH9/FTC/Qv1RCxLddU7iwZGKuqmpvpKRxepyfd4OUm36KjpiGkIeV&#10;jpWCkpeZfZCgnHqPq554j7mfd5HKnXmQz5V5jtaMeY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3Y&#10;iXmN2In/exkC/4EdBP+SIAT/oCYF/6stB/u1NQvwvj0S5sdEHNrJSS7Lw1NBvrxbUrO1YmGor2lu&#10;n6pveJaldYGOoXyJh56Dj4Gbi5R7mZSYd5eem3OWqZ1xlraecJfInXKWz5VzlNWMdJPYiXST2Il0&#10;k9iJdJPYiXST2Il0k9iJdJPYiXST2In/fBgC/4QcA/+VHwP/oyUE/68sBve6MwnsxDsP4s5CGNPO&#10;SCzGx1JAucBaUa26YV+jtGdsmbBtd5CrdICIqHqHgaWBjXqiiZJ1oJKWcJ6bmWyep5tqnrScaZ/F&#10;m2ye0JRtmtaMbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2In/fRgC/4caA/+YHgP/piMD&#10;/7MpBPPAMQfnyzgL3dg6Fs3SRirAzFA+s8ZYT6fAX12cu2VqkrdrdImzcX2Br3iEeq1/inSqh49u&#10;qY+TaaealmanpZhjp7KZYqjDmGWn0ZNmo9aLZ6HZiWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZiWeh&#10;2Yn/fhcC/4sYAv+cHAL/qyEC+7kmA+3HLATf1TEG0945FMbYRCi50U47rMxWTKDHXVqVwmNni79p&#10;cYK7b3l6uHaAc7Z9hm20hYtos46PY7KYkmCxpJNesrGUXLLClF6y05BfrNmJYKrahmCq2oZgqtqG&#10;YKrahmCq2oZgqtqGYKrahmCq2ob/fxcC/5AWAv+hGgH/sR0B9MAgAePRIAHT3ywGyeI7FL7fRCWy&#10;2Uw4pdNUSZnPW1eOy2FjhMhobHvFbnVzw3V7bMF8gWfAhIViv46JXr6Yi1q+pI1YvrGOV7/CjVi/&#10;14tZuNyFWbbdg1m23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YP/gRYC/5UUAf+nFgH9uBcA6csR&#10;ANPfFgHI5ywHvuY7FrPkRCWo4Us1nN1SRJHZWVKG1WBdfNNmZnTRbW5sz3R0Zs58eWHNhX1czI6A&#10;WcyZg1bMpYRUzLOFU83EhVPN3YNTxuB+VMPhfVTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X3/&#10;hxMB/5wSAf+uEQDawgoA0NIKAMfoGAG87CwKsus8F6jqQyWd6EgzkuZQQIjkWUt+4mBUduFoXG/g&#10;b2Jo33doY95/bF7eiHBa3pFzV96bdVTep3dS37R4UN/EeE/g3nhP1uV1T9PndE/T53RP0+d0T9Pn&#10;dE/T53RP0+d0T9PndE/T53T/jw8B/6QOANu4CADNxQkAxdUKALrxGgOw8i0MpvE7GJvwQSSR70cv&#10;h+5OOn7uWEN37WFKcO1pUGrscVVl7HlZYeyBXF3sil9a7JNhV+2dY1Xtp2VS7bNmUe7AZ0/v1GhO&#10;6+ZoTejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6Gj/mQsA3a4EAMy8BgDByQcAuNsKAK34&#10;HASk+C8Nmfg5F4/4PyGF+EYqfPhNMnX3Vzlu92A/afdpQ2T4cUdh+HlKXfiBTFr4iU9Y+JJRVvmb&#10;UlP5pVRR+q9VUPq7Vk76yldN++NXTPvpV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z76VflpQAA&#10;zrQEAL+/BQC0zgYAqusNAaD/HwaX/y8NjP82FYL/PR14/0QkcP9MKmr/VC9l/14zYf9nN13/bzla&#10;/3Y8WP9+Plb/hj9T/45BUf+XQlD/oENO/6lFTf+zRUv/vkZK/9BHSf/cR0n/3EdJ/9xHSf/cR0n/&#10;3EdJ/9xHSf/cR0n/3EfRrgAAv7kDALLFAwCn1QUAnP0PApT/IgaJ/ysMfv8yEnX/Ohhs/0IdZf9J&#10;Il//USVa/1ooV/9jK1T/ay1S/3IvUP95ME//gDFN/4gyS/+QNEr/mDVI/6E1R/+qNkb/szdE/784&#10;RP/FOET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xTjBswAAsr4CAKXMAQCZ3QMAkP8SAob/HwV7&#10;/ycKcf8uDmj/NhNh/z4XWv9GGlX/TR1R/1UfTv9dIEv/ZCJJ/2sjR/9xJEb/eCVE/38mQ/+GJ0H/&#10;jihA/5YoP/+eKT3/pyk8/7AqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCqzuAEApcYA&#10;AJfVAACL7wQBhP8TAnf/GgRt/yIHZP8qC1z/Mg5V/zkRUP9BE0v/SBVI/08XRf9WGEL/XBlA/2Ea&#10;Pv9nGjz/bRs7/3McOf95HDj/gB02/4gdNf+PHjT/lx4y/6AfMv+kHzL/pB8y/6QfMv+kHzL/pB8y&#10;/6QfMv+kHzL/pB+mwAAAl84AAIneAAB//wcBdP8QAmn/FQNf/xwFV/8kCFD/LApK/zMMRf87DkH/&#10;QQ89/0cQOv9NETj/UhE2/1cSNP9cEzL/YRMx/2YUL/9rFC7/cRUt/3cVLP99FSr/gxYp/4sWKf+O&#10;Fin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhb/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec&#10;/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7&#10;WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2EqBf9h&#10;Mwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HC&#10;Rv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN&#10;7FX4TexV+E3/ZiAD/2IqBf9jMQj/azUL/3A8D/9zRRX/dU8c/3ZdI/9zbCr/cHox/22HNv9rlDv/&#10;aZ8//2ioQv9msEX/ZLhH/2PASf9hx0r/X8xM/13TTfxc3k75WuRP9VnqUPFY71HtV/RR6Vf5UOlX&#10;+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VD/Zx8D/2MqBf9lMAj/bjML/3Q6D/93QxX/eU4c/3pa&#10;JP93aCv/dHYz/3GEOf9ukD//bJtD/2qlR/9orUr/Z7ZM/2W+Tv9jxVD/YctS/V/SVPld3VX0W+RW&#10;8FrqV+tY8FjnWPVX41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lT/aB8D/2MpBf9oLgf/&#10;cTIK/3c4D/97QhX/fUwc/35YJP97Zi3/d3M1/3SAPP9xjEL/b5dH/2yhS/9qqk//aLJS/2e7VP9l&#10;xFb+YspY+WDRWvVe3FzwXORd6lrrXuZZ8V/iWvVb3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5&#10;V9xb+Vf/aR4D/2QpBf9rLQf/dDAK/3s3Dv9/QRX/gUoc/4JVJf9/Yy7/e3A2/3h8Pv91iUX/cZRL&#10;/2+eUP9splT/aq5Y/Wi3W/xmwF36ZMlg9WHQYvBe3GPqXOVl5VvsZt5a8GPYW/Rg0V34W9Fd+FvR&#10;Xfhb0V34W9Fd+FvRXfhb0V34W9Fd+Fv/aR4D/2UoBf9uKwf/eC4K/382Dv+DPxT/hUgc/4dTJf+E&#10;YC//gGw4/3x5Qf94hUn+dJBQ+3GZVvluolr4a6pf9miyYvRmu2XzZMVo8GLQa+pf3W3jXedu21vq&#10;bdNc72jNXvNkyF/3X8hf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91//ah4D/2YoBf9xKQf/eywJ&#10;/4M1Df+HPhT/ikcb/4xQJf+JXS//hWk6/YF1RPp8gE33eItV9HOVXPFvnWLvbKVn7Wmta+tmtm/o&#10;Y8By5mHMdeNg33fWXOR4zl7pcslf7W3EYPBov2L0Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y79i&#10;9GP/ax0D/2cnBf90Jwb/fysI/4czDf+MPBP/j0Ub/5FOJf+PWjD8i2Y7+IZxRvOBfFHvfIda7HaQ&#10;YuhxmGnlbKBw4Wiodd5ksHrbYrp+2GHHf9Rh2n/LX+F+xGHld79i6XK7Y+1ttmTxZ7Zk8We2ZPFn&#10;tmTxZ7Zk8We2ZPFntmTxZ7Zk8Wf/bB0D/2omBf93Jgb/gioI/4oyDP+QOxL/k0Ma/5ZMJP2VVzD3&#10;kWI88oxtSeyGeFTnf4Ff4niKadxyknLWbZp40mqifM5nq3/LZrSByWW/g8dkzoTBY92DumTifLZm&#10;5nayZ+pxrmjvaq5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72r/bRwD/2wkBf96JAX/hSkH/44x&#10;C/+UORH/mEIZ/5tKJPibVDDyl18965JqS+WKc1jegnxk1XyFbs92jXXKcpV6xm6dfsNspYK/aq+E&#10;vWm5hrpox4e3aNqHsWjega1p43qpa+h0pmvsbaZs7W2mbO1tpmztbaZs7W2mbO1tpmztbaZs7W3/&#10;bRwD/24jBP99IgX/iCgH/5EwCv+YOBD/nEAY+59JI/ShUi/tnVw95ZZmTN2Ob1rTh3hlzIGBbsZ7&#10;iXbBd5F7vHOZgLhwoYS1bqqHsm20ia9swYqtbNKKqGzchaVt4X6ibuV3n2/rcJ9v63Cfb+twn2/r&#10;cJ9v63Cfb+twn2/rcJ9v63D/bhwD/3EiBP9/IQX/iycG/5QvCf+bNw//oD8X+KRHIfCnTy7oolo9&#10;35tjTdSUbFrLjHVlxIZ9b76AhXa4fI18s3iVga91nYWrcqWJqHGvi6Vwu4yjcMuNoHHZiJ1x34Gb&#10;cuR6mXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XL/bxsD/3MgBP+CIAT/jiYG/5cuCP+f&#10;Ng79pD4V9KhGIOysTS3jp1g82aBhTM2YalnFkXJlvYt6braFgnawgIl9q32Rgqd5mYajd6KKn3Wr&#10;jZx0t46adMaPmHXWi5Z23YOUduJ8k3bndJJ26HSSduh0knbodJJ26HSSduh0knbodJJ26HT/bxsC&#10;/3UfBP+EHwT/kCUF/5otCP+iNQz6qD0U8axFHuiwTCvfq1c70qRfS8icaFm/lW9kt493brCKf3aq&#10;hYZ9pIGOgp9+loebe56Ll3mojpR4s4+SeMKQkXrVjY9624WOeuF+jXrmdo165naNeuZ2jXrmdo16&#10;5naNeuZ2jXrmdo165nb/cBsC/3YeA/+GHgT/kyUF/50sB/+lNAv3qzwS7rFDHOW0Synar1U6zahe&#10;SsKgZli5mm1ksZN1bqqOfHajioN9noaLgpmCk4eUgJuLkH6ljo19sJCKfb6Rin/Tj4l+2oeIft9/&#10;h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5Xf/cBsC/3gdA/+IHgP/lSQE/6ArBv+oMgr0&#10;rzoR67VCGuG4SifUs1M5yKtcSb6kZFe0nmtjrJhybaSTeXWejoF8mIuIgpKHkIeNhZmLiYOijoaC&#10;rpGDgryRgoPOkYOD2YiCgt+BgoLkeYKC5HiCguR4goLkeIKC5HiCguR4goLkeIKC5Hj/cRoC/3oc&#10;A/+KHQP/lyME/6IpBfysMQnxszkP6LpAF928SCXPtlI4w69bSLmoYlavompip5xwbJ+Xd3WYk358&#10;kpCGgoyNjoeHipeLg4igjn+Hq5F8h7mRe4fLkXyI2Il9h96CfYbken2G5Hl9huR5fYbkeX2G5Hl9&#10;huR5fYbkeX2G5Hn/cRoC/3waA/+NHAP/miID/6UoBPmvLwfuuDcM5L8/FNjARiTKulA3v7NZR7Ss&#10;YVWqpmhhoaFua5mcdXSSmHx7jJWDgYaSi4aBkJSLfI6ejniNqZB2jLaRdI3IkXaO2Ip3jN2Cd4rj&#10;eneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43r/choC/38ZAv+PGwL/nSAD/6kmA/azLQXqvTUJ&#10;4MY8ENLERCPFvU81urdYRq+xX1Slq2ZgnKZtapSic3OMnnp6hpuBgICYiYV6lpKJdZSbjXKTpo9v&#10;k7SQbZTFkHCV2Ipwkt2DcZDje3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ43v/cxkC/4IXAv+S&#10;GgL/oB8C/60kAvK4KgTmwzEG28w1D8zIQiHAwk00tLxWRKm2XlKfsWRelqxraI6pcXGGpXh4f6J/&#10;fnmgh4N0nY+Ib5yZi2ubpI1om7KOZ5vCjmmd2Ipqmd2Ca5bje2uW43trluN7a5bje2uW43trluN7&#10;a5bje2uW43v/dBkC/4UVAv+WGAH/pBwB+7IgAe2/JQLhzCoD1NEyDcfMQR+6x0wxrsFUQqO8XFCZ&#10;t2JckLNpZoewb26ArXZ1eap9e3OohIBtpo2FaKWXiGWko4pipLCLYKTBi2Km2Yhjot6BZZ7jemWe&#10;43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43r/dhgC/4kTAf+aFgH/qRgB9rgbAefHGgHb2RwBzdYw&#10;C8DSPx20zUovqMhSP53DWk2Sv2FYibtnYoC4bWt5tnRxcrN7d2yxg3xnsIyAYq+Wg16uoYZcrq+H&#10;Wq+/h1uw2oRdrOB/XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xj/ehUC/44SAf+fEwD/&#10;sBMA78AQANnUDADO3xwBxN0vCbnZPRqt00gsoc9QO5XLWEmLx19UgsRlXnnCbGZywHJsa756cma9&#10;gnZhu4t6XLuVfVm6oX9Xuq+AVbu/gFW82X9WuON6WLLndViy53RYsud0WLLndFiy53RYsud0WLLn&#10;dFiy53T/gBIB/5QQAP+mDwDjuAsA0sYKAMzXCwDD4x4CueIxCq/gPRik3UYnmdlON43UVkSD0V1P&#10;es9kWHLNal9ry3JlZcp5amDJgm9byYtyV8iWdVTIondSyK94UcnAeFDK23dRxuhzUsDrb1K/7G9S&#10;v+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G//hw4B/5sNAN+uBwDQvAgAx8kIAMHbCwC36CADrecxDaTm&#10;PRmZ5EQmjuJMM4TgVD573lxHc91jT2vcalZl2nJcYNp6YFvZg2RX2YxnU9mXalDZo2xO2bFtTdrC&#10;bUzb3GxN2OxqTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8Gf/jwsA6aQEANG0BgDFvwYA&#10;vM0IALTpDgGq7iIFou4zDpftOxmN7EIkg+tJLnvqUzZz6Vw+bOlkRGfpbEli6HRNXuh8UVrohVRW&#10;6I5WU+mYWVHpo1pO6bBcTeq+XEzr0l1L6uldSuPzXErj81xK4/NcSuPzXErj81xK4/NcSuPzXErj&#10;81z5mQMA1KwCAMW3BAC5wwUAsNIIAKf2EQGe9SQGlfUyDor1OheB9UEgePVIJ3D1UC5q9Fo0ZfRj&#10;OGD0azxd9XQ/WfV8Qlf1hERU9Y1GUfaXSE/2oUpN9qxLS/e5TEr3yE1J+OBNSPfzTUj39E1I9/RN&#10;SPf0TUj39E1I9/RNSPf0TUj39E3aowAAx7ECALi7AwCtyQQAo9kHAJr9FAKS/ScHh/4vDX3+NxR0&#10;/z8bbP9HIGb/TiVg/1cpXP9gLVn/aTBW/3EyU/94NFH/gDZP/4k3Tf+SOUv/nDpJ/6Y7SP+xPEb/&#10;vT1F/8w9RP/mPkT/5z5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z7LrAAAubYBAKzCAQCg0AIAleUH&#10;AI7/GAOE/yQGev8sC3D/NBBo/zwVYf9EGVv/Sx1W/1MgU/9bIlD/YyRN/2smS/9zJ0n/eilI/4Iq&#10;Rv+KK0T/lCxC/54tQf+nLkD/sS4//7wvPv/NMD7/zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/zTC7&#10;sQAArLwAAJ/JAACT2QAAifwLAYD/FwJ2/yAFbP8oCWT/MA1d/zgQV/9AE1H/RxZN/04YSv9WGUf/&#10;XBpE/2McQv9pHUD/cB4//3gePf+AHzv/iCA6/5EhOP+bIjf/pCI2/60jNf+4IzX/uSM1/7kjNf+5&#10;IzX/uSM1/7kjNf+5IzX/uSOttgAAn8QAAJLSAACE4QAAff8NAXL/EwJo/xsEX/8jBlj/KwlR/zML&#10;TP86DUf/QQ9D/0gRQP9OEj3/VBM7/1oUOf9fFDf/ZRU1/2sWM/9yFjH/ehcv/4IXLv+LGCz/kxgr&#10;/5wZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxmhvwAAkswAAITcAAB49wAAbv8KAWP/&#10;EAJa/xUDUv8dBEv/JAZG/ywIQf8zCTz/Ogo5/0ALNf9FDDL/Sg0w/1ANLv9UDiz/WQ4q/14PKP9k&#10;Dyb/ag8l/3EQI/94ECL/gBEg/4gRH/+RER//kREf/5ERH/+RER//kREf/5ERH/+RER//kRH/XCID&#10;/1ctBf9YMwf/XzYJ/2M9Df9lRhL/ZlAX/2VeHP9kbiL/YXwn/1+KK/9eli7/XKEx/1uqM/9asjX/&#10;Wbo2/1jDN/9YzTn/V9g5/1bgOv9V5jv/VOw8/1PxPPxS9T34Uvk99VH9PfNR/z3zUf8981H/PfNR&#10;/z3zUf8981H/PfNR/z3/XCID/1csBf9aMgf/YTUJ/2U8Df9nRRL/aE8X/2hcHf9mbSL/Y3so/2GI&#10;LP9flC//Xp8y/12pNf9bsTf/Wrk4/1rBOv9Zyzv/WNU8/1ffPf9W5j7/Ves+/VTwP/lT9T/2UvlA&#10;81L9QPBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7/XSED/1gsBf9cMAf/ZDMJ/2g6Df9rQxL/&#10;bE4X/2xaHf9qaiT/Z3gp/2SFLv9ikTL/YZw2/1+mOP9erjr/XbY8/1y+Pv9byD//WtJB/1ndQv9X&#10;5UP9VupE+VXwRPVU9UXxVPpF7lT+ROxU/0LsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0L/XiED/1ks&#10;Bf9fLgb/ZjIJ/2w4DP9vQRH/b0wX/3FXHv9uZyX/a3Ur/2iCMP9ljjX/ZJk5/2KjPP9gqz7/X7NB&#10;/167Qv9dxET/XM5G/1rcR/5Z5Ej6V+pJ9VbwSvBV9krtVfpK6Vb+R+dW/0XnVv9F51b/RedW/0Xn&#10;Vv9F51b/RedW/0X/XiED/1krBf9iLQb/ajAI/282DP9yQBH/dEoY/3VVHv9yZCb/b3It/2x/M/9p&#10;izj/ZpY8/2WgQP9jqEP/YbBG/2C4SP9ewUr/XctL/1zaTfpa4071WepP8FfxUOtW9lHnV/tO5Fj/&#10;S+FZ/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0n/XyAD/1orBf9lKwb/bS4I/3M1DP93PhH/eEgX&#10;/3lSH/93YCf/dG4u/3B7Nf9thzv/apJB/2ebRf9lpEn+Y6xM/WG0TvtgvFH6XsZT+V3UVfVb41bv&#10;WupY6VjyWeVZ91bgWvtT21v/T9db/03XW/9N11v/Tddb/03XW/9N11v/Tddb/03/YCAD/10pBf9o&#10;KQb/cSsH/3gzC/98PBD/fUYX/35QH/99XSj/eWow/3V2OP9xgj/8bY1F+mqXS/hnn0/2ZadT9GKv&#10;VvNguFnxX8Fc8F3NXu1c4GDoWuxh4VryYNpb9lvTXPpXz139U8xe/1HMXv9RzF7/Ucxe/1HMXv9R&#10;zF7/Ucxe/1H/YR8D/2AnBP9rJgX/dSkH/3wxCv+BOhD/g0QX/4RNH/+DWSj/f2Yy/HpyO/h1fkP1&#10;cYhL8m2SUe9pmlbtZqJb6mOqX+hgsmPmXrxm5FzIaeFb2mvdWupr01zwZs1e9WHIX/lcxGD8WMFh&#10;/lXBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lX/Yh8D/2MlBP9vJAX/eSgG/4EwCv+FOQ//iEIW/4lL&#10;Hv+JVij6hWIz9YBuPfB6eUfsdYNQ6XCMWOVrlV7hZp1k3mOkadtgrW3XX7dv1F7DcNFe0nHNXedx&#10;x1/ua8Jh8ma+YvZhumP5XLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fj/Yx8D/2YjBP9yIgT/&#10;fScG/4UuCf+KNw7/jUAV/49JHvqPUyj0jF807oZqP+l/dEvjeH5V3nKGXthtj2XTaphqz2egbcxl&#10;qHDJY7FzxmK8dMRhyXXBYeB2vGPqcbdk72q0ZfNlsGb2YK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5&#10;XK5n+Vz/Yx4D/2ghBP91IAT/gSUF/4ktCP+PNQz/kj4U/JRHHfWWTyjukVs054tmQeCEb07ZfXlY&#10;0XeCYMxzimfHb5NsxGybcMBpo3O9Z6x2uma2eLhlwnm2ZdV5smbmdq5o7G+qafBpqGn0Y6Zq91+m&#10;avdfpmr3X6Zq91+mavdfpmr3X6Zq91//ZB4D/2sgA/94HgT/hCQF/40sB/+TNAv/lzwS+JlFG/Cb&#10;TSfol1k04ZBiQteJbE7Og3VYyH1+YcN4hmi+dI5tuXCWcrZunnWybKd4r2qxe61pvXyqac19qGrj&#10;eqVs6XKibO1soG3yZp5u9WKebvVinm71Yp5u9WKebvVinm71Yp5u9WL/ZR0C/20eA/97HQP/hyME&#10;/5AqBv+XMgr9nDsQ9J9DGeyhSyXjnFYz2pZgQc+OaU7HiHJYwIJ6Ybp9gmi1eYpusXWSc6xymnep&#10;cKN6pm6sfaNtuH6hbcd/n27gfpxw53WacOtvmXHwaJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZJdx&#10;82T/ZR0C/28dA/9+HAP/iiIE/5MpBf+bMQn5oDkP8KNBGOemSSPeoVQx0ppeQMiTZ03AjG9YuYd3&#10;YbOCf2iufYduqXqOc6R3lnigdJ97nXOofppxtICYccKBlnLYgZV05XiTdOpxknXva5F18maRdfJm&#10;kXXyZpF18maRdfJmkXXyZpF18mb/Zh0C/3EbA/+AGwP/jCED/5YoBf+eLwj2pDcN7Kg/FeOrSCDY&#10;plIwzJ5cQMOXZU27kW1Xs4t0Ya2GfGingoNuon6LdJ17k3iZeZx8lXelf5J2sIGQdb6CjnbRgo54&#10;43qNeOhzjHjtbIt48WiLePFoi3jxaIt48WiLePFoi3jxaIt48Wj/ZxwC/3MaAv+CGgL/jyAD/5km&#10;BP6iLgbzqDUL6a09E9+vRh7SqVEvx6JaP76bY0y1lWpXro9yYKeLeWihh4FunIOIdJeAkHiSfZl8&#10;jnyigIt6rYKIeruDh3rNg4d84nyHfOd1hnzsboZ88GmGfPBphnzwaYZ88GmGfPBphnzwaYZ88Gn/&#10;ZxwC/3UZAv+FGQL/kh8C/5wlA/ulLAXwrDQJ5rI7ENuzRB3NrU8uw6ZZPrmfYUuwmWhWqJRwX6GP&#10;d2ebi35uloiGc5CFjniMgpZ8iICggIR/q4KBf7iDf3/KhIGB4X2BgeZ2gYDrb4CA72qAgO9qgIDv&#10;aoCA72qAgO9qgIDvaoCA72r/aBwC/3gXAv+HGAL/lB0C/58jA/ipKgTssTEH4rc5DdW3QhzJsE4t&#10;vqpXPbSjX0qrnmdVo5huX5yUdWaWkHxtkI2Dc4uKi3iGiJR8gYaegH2EqIJ7hLWEeYTHhHqG4H97&#10;heZ3e4XrcHuE7mt7hO5re4Tua3uE7mt7hO5re4Tua3uE7mv/aRsC/3oWAv+KFwL/lxwC/6MhAvSt&#10;JwPotS4F3r01CtC6QBvEtEwsuq5WO6+oXkmmomVUnp1sXZeZc2aQlXlsipKBcoWQiXd/jZJ8e4ub&#10;f3eKpoJ0ibODcorEg3SM4H90i+V4dYnqcXaI7Wx2iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wz/axoC&#10;/30UAv+NFgH/mhoB/6YeAfCxIwLkuykD2cIwCcu9PxnAuEoqtbJUOqqsXEehp2NSmaNqXJGfcWSK&#10;m3drhJh/cX6WhnZ5k497dJKZfnCQpIFtkLGCa5DBgm2S3X9ukeV4b4/qcXCO7Wxwju1scI7tbHCO&#10;7Wxwju1scI7tbHCO7Wz/bhgC/4ASAf+QFQH/nhcB+6saAey3HgHgwyEB0sYtCMbBPRi6vEkor7dS&#10;OKWyWkWcrWFRk6loWoulb2KEonVpfp98b3idhHRzm415bpmWfGqYon9nl66AZZi/gWWZ2H9omOV4&#10;aZbqcWqU7WxqlO1sapTtbGqU7WxqlO1sapTtbGqU7Wz/cRYC/4MRAf+UEwH/ohQA9bAUAOa+FADZ&#10;zBUAzMorB8DGOxa1wUcmqrxRNp+4WEOWs2BOjbBmWIWsbWB+qnNnd6d6bHKlgnJso4t2aKKUeWSh&#10;oHxgoK19X6G9fl6i1H1hoeZ2Yp3rcGOb7mxjm+5sY5vubGOb7mxjm+5sY5vubGOb7mz/dBMB/4cQ&#10;Af+YEAD+pxAA57cNANbFCwDQ0BEAxc8oBbnLORSux0Ujo8NPM5m/V0CPu15LhrhkVH61a1x3snFj&#10;cbB4aWuugG1mrYlyYauTdV2rnnhbqqx5Wau8eVis0nlaq+hzXKfsbl2k72pdpO9qXaTval2k72pd&#10;pO9qXaTval2k72r/eREB/4wOAP+eDQDcrggA0rsJAMzICQDH1g4AvdUlBLLSNhGnzkIgnMpML5LH&#10;VDyIw1xHf8FiUHe+aVdwvHBeart3Y2W5f2hguIhsXLeSb1i2nnFVtqtzU7e7c1K30nNUt+tvVrLv&#10;alev8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8Wf/fw4B/5MLAOGlBQDSswcAyb4HAMLLCAC83Q4A&#10;tN0jA6raMw2f1kAclNNKKorQUjeAzVpBeMthSnDJaFFqyG9XZMZ2XF/Ff2BaxYhkVsSSZ1PEnmlQ&#10;xKxqT8S8a07F02pPxe1oUMDzZFG99WFRvfVhUb31YVG99WFRvfVhUb31YVG99WH/hgoA8JoEANSq&#10;BADItgYAvsEFALfPCQCw4xEAqOMlBJ/iNQ2V4D4Zi95IJYHcUDB42lg6cNhfQmnWZ0lj1W5PXtR2&#10;U1nTf1dV04laUtOTXU/ToF9N061gS9S+YErV2GBL1O1eTNH3XEzM+VpMzPlaTMz5WkzM+VpMzPla&#10;TMz5WkzM+Vr/jwMA2qIAAMqvAwC9uQQAtMYFAKvUCQCk6hQBnOkoBpPpNA6J6D0Yf+dEInfmTipv&#10;5lcyaeVfOGPlZz1f5G9CWuR3RVbkgElT5IpLUOSUTk3kn1BL5axRSeW7Ukjmz1JI5uhSSOT4UUjh&#10;/E9I4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E/hmQAAzakAAL6zAgCzvgMAqMsFAJ/aCQCY8hgCkPIq&#10;B4byMw588TsWdPFDHWzxSyNm8VQpYfFdLV3xZjFZ8W41VvF2N1PxfzpQ8og8TfKSPkvynUBJ86lB&#10;R/O2Qkb0x0NF9N9DRPTwQ0Ty+kJE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kLRogAAwK4AALK4AQCn&#10;xAIAnNIEAJLtDACM+xwDgvsoB3n7MQxw/DkSafxBF2L8SRxc/FAgV/xZI1T9YiZR/WooT/1zKkz+&#10;eyxK/oMuSP6NL0b/mDFE/6IyQ/+uM0H/uzRA/8s0P//jND//7zU//+81P//vNT//7zU//+81P//v&#10;NT//7zXEqgAAs7MAAKe/AACaywAAj9oCAIb/DwF+/xwDdf8lBmz/LQpk/zYOXf8+Elj/RRVS/00Y&#10;T/9VGkz/XBxJ/2QeR/9rH0T/cyBC/3wiQf+FIz//jyQ9/5olO/+kJjr/ryY5/7onOP/KJzj/3Cg4&#10;/9woOP/cKDj/3Cg4/9woOP/cKDj/3Ci1rwAAp7oAAJrGAACN1AAAgeYBAHr/EAFw/xgCZ/8hBV//&#10;KQdY/zEKUv85DU3/QQ9J/0gRRf9PE0L/VRRA/1wVPf9iFjv/aRc5/3AYN/95GTX/ghkz/4waMv+X&#10;GzD/oRsv/6ocL/+1HC7/vxwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxyptQAAmsIAAIzPAAB/3gAA&#10;dv8FAGz/DgFi/xQCWv8bA1P/JAVN/ysHR/8zCUP/Ogo//0ELO/9HDDj/TQ01/1MOM/9YDzH/Xg8v&#10;/2QQLf9rESv/cxEp/3wSJ/+GEiX/kBMk/5kTI/+jFCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFCL/&#10;qxScvgAAjcsAAH7aAABw5gAAZ/8AAF3/CgFU/xABTf8VAkf/HQNB/yQEPP8rBTf/MgY0/zgHMP89&#10;CC3/Qwgq/0gJKP9NCSb/Ugok/1cKIv9dCyD/Ywse/2sLHP9zDBr/fAwY/4QMF/+ODRX/lQ0V/5UN&#10;Ff+VDRX/lQ0V/5UNFf+VDRX/lQ3/UiUD/00vBP9RMgb/VzUH/1o8Cv9bRQ7/Wk8T/1ldF/9YbRv/&#10;Vnsf/1WJIv9TlSX/UqAn/1GoKf9QsSr/ULgr/0/BLP9Pyi3/TtYu/07kLv9O7S//TvMv/034MP9N&#10;/DD/TP8w/Ez/MPlM/y/4TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y//UyQD/00vBP9UMAX/WTQH/106&#10;Cv9fQw7/Xk4T/11aGP9bahz/Wnkh/1iGJP9Wkif/VZ0p/1SmK/9Tri3/UrYu/1K+L/9RxzD/UdIx&#10;/1DhMv9Q6zL/T/Iz/0/3M/9O/DT7Tv80+E3/NPVO/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO/zL/&#10;UyQD/04uBP9WLwX/XDIH/2A4Cv9iQQ7/YkwT/2BYGP9faB3/XXYi/1uDJv9Zjyn/WJos/1ajLv9V&#10;rDD/VbMx/1S7M/9TxDT/U841/1LeNv9S6Tf/UfE3/1H2OPtQ+zj3T/849E//N/FQ/zXwUP808FD/&#10;NPBQ/zTwUP808FD/NPBQ/zT/VCMD/1AtBP9ZLQX/XzAH/2M2Cv9mQA7/ZkoT/2VVGf9jZR7/YXMj&#10;/16AKP9cjCz/W5cv/1mhMf9YqTT/V7A1/1a4N/9VwTj/Vcs5/1TaOv9U5zv/U/A8+1L2PfZR+z3y&#10;Uf8971L/O+xS/zjrUv8461L/OOtS/zjrUv8461L/OOtS/zj/VSMD/1IrBP9cKwX/Yy4H/2c0Cv9q&#10;Pg7/a0gT/2pTGf9oYR//ZnAl/2N9Kv9giC//XpMz/1ydNv9bpTj/Wq06/1i1PP9XvT7/V8c//1bT&#10;QfxV5EL5Ve5D9VT2RPBT/ETsVP9B6VX/P+ZV/zzlVf875VX/O+VV/zvlVf875VX/O+VV/zv/ViID&#10;/1UpBP9fKAX/ZysG/2wyCf9vPA3/cEYT/3BQGf9uXSD/a2sn/2h5Lf9lhDL/Yo83/2CZO/5eoT79&#10;XKlB+1uxQ/pZuUX5WMJH91fOSPVW4ErxVuxL7lX2TOlW/ErlV/9G4lj/Q95Z/0DdWf8/3Vn/P91Z&#10;/z/dWf8/3Vn/P91Z/z//VyID/1knBP9jJgT/aygG/3EwCP90OQ3/dUMT/3VNGf91WSH/cWcp/210&#10;MP1qgDb6Zoo8+GOUQPZhnET0XqRI8lysS/FbtE3vWb1Q7VjJUutX2lPnVulV5Ff1VOFZ/U/bWv9L&#10;1Vv/SNBc/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0T/WCID/1wkA/9mIwT/byYF/3YuCP96Nwz/&#10;e0ES/3tLGf97VSH+d2Mq+XNvMvZuezryaoVB72aPR+xjl0zqYJ9Q6F2nVOVbr1fjWbha4VfDXd9X&#10;0l7aVuZe1lnzWtJc/FXNXv9QyV7/TMVf/0nEX/9IxF//SMRf/0jEX/9IxF//SMRf/0j/WSEC/18i&#10;A/9qIQT/dCQF/3ssB/9/NQv/gT4R/4JIGf2CUiH3fl8r8nlrNe1zdT7pboBG5WmJTeFlkVTeYZlZ&#10;2l+iXNZdql/TXLNh0Fu+Ys5bzGPLWuJjyFzxYMZf+lrBYP5VvWH/Ubpi/025Yv9LuWL/S7li/0u5&#10;Yv9LuWL/S7li/0v/WSEC/2IgA/9uHwP/eCME/38rBv+EMwr/hzwQ/ohFF/eITiHwhFsr6n5mNuR4&#10;cEHfcnpL2W2DUtNpjFjPZpVczGSdX8lipWLGYK5kw1+4ZsFexGe/XthovF/rZrpj91+2ZPtZs2X+&#10;VbBl/1CvZf9Pr2X/T69l/0+vZf9Pr2X/T69l/0//WiAC/2UeA/9xHAP/fCID/4QpBf+JMQn/jDoO&#10;+Y5DFvGOTCDqilgr44RiN9t+bEPTeHZMzXN/U8hvh1nEa5BewGmYYr1moGW6Zahot2OyarVivmuz&#10;Ys5ssGLla69m9GSsZ/hdqWj8WKdp/1Omaf9Spmn/UqZp/1Kmaf9Spmn/UqZp/1L/WyAC/2ccAv90&#10;GgL/fyAD/4gnBP+OLwf9kjcM9JRAFOyVSR7kkFUq24pfN9GEaUPKfXJMxHh7VL90g1q6cYtftm6T&#10;ZLNrm2evaaRqrWetbKpmuG6oZsdvpWbfb6Vq8Wiia/ZhoGz5W55s/VaebP5Vnmz+VZ5s/lWebP5V&#10;nmz+VZ5s/lX/XB8C/2oaAv93GQL/gx8D/4wlBP+SLQb5lzUL75k+EuebRhzellIp0pBcN8qJZkLD&#10;g29MvH53VLd5f1uydYdgrnKPZapwl2imbZ9so2ypbqBrtHCeasJxnGrXcZxu7muab/NkmW/4Xpdw&#10;/FiXcP1Xl3D9V5dw/VeXcP1Xl3D9V5dw/Vf/Xh4C/2wZAv96GAL/hh0C/48jA/+WKwX1mzMJ6587&#10;EOKgRRnXm1AozJRaNsSNY0K8iGxMtYJ0VLB+fFureoRgpneLZaJ0k2mecpxtm3ClcJhvsHKVbr1z&#10;k2/Qc5Ry626Tc/JmknP2YJBz+lqQc/tZkHP7WZBz+1mQc/tZkHP7WZBz+1n/Xx0C/24XAv99FwL/&#10;iRwC/5IiAv2aKQTxoDAH56Q5Dd6lQxfRn04nx5hYNb6SYUG2jGlLr4dxVKmCeVukf4Bgn3yIZZt5&#10;kGqXdpltk3WicZBzrHONc7p0i3PLdYx253CMd/Boi3f1Yop3+VyKd/painf6Wop3+lqKd/painf6&#10;Wop3+lr/YRsC/3EWAv9/FgH/ixoB/5UgAvmeJgPtpC4F46k2CtipQBbMo0wmwpxWNLmWX0CxkGdK&#10;qotvU6SHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4qnSGd7Z1hHfHdoV65HKGe+9qhXv0ZIV7+F2F&#10;e/lchXv5XIV7+VyFe/lchXv5XIV7+Vz/YxoC/3MUAf+BFQH/jhkB/5keAfahIwLqqSoE4K8yB9Ks&#10;PhXHpkskvaBVM7SaXj+slWVKpZBtUp6MdFmYiHtgk4WDZY6Ci2qKgJNuhn6dcYJ9p3R/fLR2fXzF&#10;dn1+4HN/f+5rf3/zZX9+915/fvhdf374XX9++F1/fvhdf374XX9++F3/ZRgC/3UTAf+EFAH/kRcB&#10;/5wbAfKlIAHmriYC27QuBs6vPRTDqkkjuaRTMa+eXD6nmWRJoJRrUZmQclmTjXlfjoqAZImHiGmE&#10;hZFugIOacXyCpXR5gbJ2d4HCdnaC3XR5hO1seYPyZnqC9196gvheeoL4XnqC+F56gvheeoL4XnqC&#10;+F7/ZxcC/3cRAf+HEwH/lBUA/p8YAO6qHAHisyEB1bcqBcmzOxO+rkgitKhSMKujWj2inmJHm5lp&#10;UJSVcFiOkndeiI9+ZIONhml+i49teYmYcXaHo3Nyhq91cIa/dm+H13Vzie1tc4jyZnSH9mB0h/df&#10;dIf3X3SH9190h/dfdIf3X3SH91//aRUB/3oQAf+KEQD/lxIA+aMUAOquFQDduRcAz7ooBMS3ORG5&#10;skYgr6xQL6anWDudo2BGlZ9nT46bblaImHVdgpV8Y32ThGh4kYxsc4+WcG+OoHJsja10ao29dWmN&#10;0nVskO1tbY7xZ26M9mBujPdfboz3X26M919ujPdfboz3X26M91//bBMB/30PAf+NEAD/mxAA9KgP&#10;AOW1DQDVvxAAyr4mA7+7NxC0tkQeqrFOLaGtVzmYqV5EkKVlTYmibFWCn3NbfJx6YXeagWZymIpq&#10;bZaUbmmVnnFmlKtzY5S6c2KVz3Nml+xsZ5XxZmiT9mBokvdfaJL3X2iS919okvdfaJL3X2iS91//&#10;bxEB/4EOAP+RDgDyoAwA2q0JANO4CgDOww4AxMIjA7m/NQ6vu0IcpLdMKpuzVTeSr1xBiqxjSoOp&#10;alJ8pnFZdqR4XnCif2NroIhnZ56Ra2OdnW5fnalwXZ25cFydzXBfn+trYZ3yZWKa9mBimfdeYpn3&#10;XmKZ915imfdeYpn3XmKZ917/cxAB/4UMAPqWCgDbpQYA0bEIAMu7CADGxwsAvccgArLFMguowUAZ&#10;nr5KJ5S6UzSLtlo+g7RhR3yxaE91r29Vb612WmqrfV9lqYZjYaiQZ12nm2pZp6hrV6e4bFanzGxY&#10;qOloWqf0Y1uj+F5co/ldXKP5XVyj+V1co/ldXKP5XVyj+V3/eA0A/4sJAN+cAwDSqQYAybQHAMK+&#10;BgC8zAgAtc0cAavLLwmhyD0Wl8VII43CUS+Ev1g6fLxfQ3W6ZkpvuG1Qabd0VWS1fFpftIVeW7OP&#10;YVezmmRUsqdlUrK3ZlGzzGZSs+ljVLL3X1Wu+ltWrftaVq37Wlat+1pWrftaVq37Wlat+1r/fgkA&#10;8pECANahAgDKrQUAwLcFALjCBQCyzwkAq9QXAKPTKwaZ0DoSj85FH4XLTip9yVY0dcddPW7FZURo&#10;xGxJY8JzTl7Be1NZwYRWVcCPWVK/m1xPv6hdTb+4XkzAzV5MwOpcTr/5WU+8/lVQuv5VULr+VVC6&#10;/lVQuv5VULr+VVC6/lX/hQIA3ZgAAM2mAgDBsQMAt7oDAK7GBgCn0woAoN0VAJndKASQ2zcOhtlC&#10;GX3WSyR11FQtbdJcNWfRYzxh0GtBXM9yRljPe0lUzoRNUM6PUE3Om1JLzqlTSc65VEjPz1RIzutT&#10;Sc74UErL/05Kyv9NSsr/TUrK/01Kyv9NSsr/TUrK/03njwAA0Z8AAMOrAQC3tAIArb8DAKPLBgCb&#10;2QoAlOUaAY3lKwaE5DUNe+M/FnPiSB5s4VImZuFaLGDgYjJb4Go2V+ByOlPfez1Q34VATd+PQ0rg&#10;m0VI4KhGRuC4R0XhzEdF4OhHRd/2RkXe/0RF3v9ERd7/REXe/0RF3v9ERd7/REXe/0TZlwAAx6YA&#10;ALiwAACsuQEAosUCAJjRBgCP6w0Aie4fAoDuKwZ47TQMcO09E2jtRhli7U4eXe1XI1ntYCdV7Wgq&#10;Uu1xLU/teS9M7YMySu6NNEfumDVF7qU3Q++zOELwxDhB8N85Qe/vOEDt/ThA7P84QOz/OEDs/zhA&#10;7P84QOz/OEDs/zjLoAAAuqsAAK20AAChwAAAlswBAIvZBQCE+BEBfPgfAnT4KQZs+DIKZPg7D175&#10;QxNY+UsXU/lTGlD5Wx1N+mQfSvpsIUj6dCNG+n4lRPuIJkH7kyhA+54pPvyrKj38uSs7/csrO/3i&#10;Kzr89Cs6/PcrOvz3Kzr89ys6/PcrOvz3Kzr89yu9qAAArrAAAKG8AACVyAAAidQAAH7oBQB3/xIB&#10;b/8cAmf/JgVg/y8IWf83C1T/Pw5P/0cRS/9OE0f/VhVE/10WQv9kGED/bBk9/3UaO/9+Gzn/iRw3&#10;/5QdNv+gHjX/rB8z/7kfM//IHzL/4iAy/+cgMv/nIDL/5yAy/+cgMv/nIDL/5yCwrQAAorcAAJXE&#10;AACH0AAAe90AAHL9CQBq/xEBYf8ZAlr/IgNU/yoFTv8yB0n/OglF/0ELQf9IDD7/Tg47/1UPOP9b&#10;EDb/YhE0/2kRMv9yEi//exMt/4YUK/+SFSr/nhUp/6kWKP+zFif/whYn/8cWJ//HFif/xxYn/8cW&#10;J//HFif/xxaktAAAlsAAAIfMAAB62gAAbesAAGT/BQBc/w4BVP8UAU3/HAJI/yQEQv8sBT7/MwY6&#10;/zkHNv9ACDP/RQgw/0sJLv9RCiv/Vwop/10LJ/9kCyT/bAwi/3YNIP+ADR7/jA4d/5cOHP+hDhv/&#10;rA8b/64PG/+uDxv/rg8b/64PG/+uDxv/rg+XvAAAiMkAAHnWAABr4wAAX/YAAFb/AABO/woAR/8Q&#10;AUH/FgI8/x0CN/8kAzL/KgMv/zAEK/82BSf/OwUl/0AFIv9FBiD/SgYe/1AGG/9WBxn/XAcX/2QI&#10;Ff9tCBP/dwgR/4EJEP+LCRD/lQkP/5gJD/+YCQ//mAkP/5gJD/+YCQ//mAn/SScC/0QxBP9LMQT/&#10;UDQG/1I6CP9SQwv/UU4P/09cE/9Naxb/THkZ/0uHG/9Jkx3/SJ0f/0imIP9HriH/R7Ui/0a9I/9G&#10;xiP/RtAk/0bgJP9G6iX/RvMl/0b6Jf9G/yX/Rv8l/0b/Jf9G/yT9Rv8j/Ub/I/1G/yP9Rv8j/Ub/&#10;I/1G/yP/SScC/0YvA/9NLwT/UjIG/1U5CP9VQgv/VE0P/1JZE/9QaBf/T3ca/06EHf9MkR//S5sh&#10;/0qkIv9KrCP/SbMk/0m7Jf9IxCb/SM0m/0jdJ/9I6Cf/SPEo/0j5KP9I/yj/SP8o/kj/KPtI/yf5&#10;SP8m+Uj/JvlI/yb5SP8m+Uj/JvlI/yb/SicC/0gtA/9QLQT/VTAG/1g2CP9ZQAv/WEsP/1VWE/9U&#10;Zhj/UnQb/1GBHv9PjiH/Tpgj/02hJf9NqSb/TLEn/0u4KP9LwSn/S8oq/0rZKv9K5iv/SvAr/0r4&#10;LP9K/yz9Sv8s+kr/K/dK/yn1Sv8o9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj/SyYC/0srA/9SKwT/WC4F&#10;/1s0CP9dPgv/XUkP/1pUFP9ZYhj/V3Ed/1V+IP9TiiP/UpUm/1GeKP9Qpir/T64r/061LP9OvS3/&#10;Tccu/03TL/9M4zD/TO0w/Ez2MfpM/jH3TP8x9U3/L/JN/y3wTf8r8E3/K/BN/yvwTf8r8E3/K/BN&#10;/yv/SyYC/04pA/9WKQT/XCsF/2AxB/9iOwv/YkYP/2BRFP9eXxn/XG0e/1p6I/9Yhib/VpEp/1Wa&#10;LP9Toi7/Uqow/1GxMf9RuTP/UMM0/k/ONftP3zb4Tus39U71OPJO/TjwT/817lD/M+tR/zHpUf8v&#10;6VH/L+lR/y/pUf8v6VH/L+lR/y//TCUC/1EnA/9aJgP/YCgF/2UvB/9oOQr/aEMP/2dOFf9lWhr/&#10;Ymgg/192Jf9dgSr/Wowu/liWMfxXnjT7VaY2+VStOPhTtTr3Ur479VHJPfNR2j7wUOg/7FDzQOlR&#10;/T7oU/875lT/OONV/zXhVf8z4VX/M+FV/zPhVf8z4VX/M+FV/zP/TSQC/1QkA/9dIwP/ZSUE/2ot&#10;Bv9tNgr/bkAO/21LFP9rVhv/aGQh/mVxKPtifS34X4cy9lyRNvNamTryWKE98FepQO5VsULsVLlE&#10;61PERulS0kjlUeVJ4lLySN9U/ETdVv9A21j/PdZZ/zrSWf840ln/ONJZ/zjSWf840ln/ONJZ/zj/&#10;TiQC/1ghA/9hIAP/aiME/3ArBf9zNAn/dD4O/3RIFP9yUhv7b18j9mtsKvJndzHvY4I37GCLPeld&#10;lEHmWpxF5FikSeJWrEzgVLRO3VS/UNtUzVDXU+JR0lTwTtBX+0rOWv9FzVz/Qslc/z7FXP88xVz/&#10;PMVc/zzFXP88xVz/PMVc/zz/TyMC/1sfAv9lHQL/biED/3UpBf95MQj/ejsM/3pEE/p5Thv0dlsj&#10;7nFnLOlscjXlaHw84WOFQ91gjkjZXZdM1VyfT9Jap1HPWbBTzVi6VMtYxlXJV9pWxVfsVcNb+U/C&#10;Xv9KwF//Rr1g/0K6YP9AumD/QLpg/0C6YP9AumD/QLpg/0D/UiEC/14dAv9pGgL/cx8D/3omBP9+&#10;Lwb/gTgL+4FBEvOASxrsfFcj5ndjLeBxbTjabXdA02mARs9liUvLY5FPyGCZUsVfoVXCXapXwFyz&#10;Wb5cv1q8W85buFvlW7de9VW3Yv9PtWP/SrJk/0awZP9DsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0P/VR8C&#10;/2EaAv9tGAL/dx0C/34kA/+ELAX+hzUJ9Yg+EO2HSBjlg1Qi3n5fLtR4aTjOc3NAyW58R8RrhEzA&#10;aIxRvWWUVLpjnFe3YqVatGCuXLJguV6wX8derV/fX6xi8VmsZf5Tqmf/Tqhn/0qmZ/9Gpmf/RqZn&#10;/0amZ/9Gpmf/RqZn/0b/Vx0C/2QYAv9wFgL/exwC/4MiAv+JKgT5jDIH7447DeeORBbeilEh1IRc&#10;Lcx+ZjjFeG9BwHR3SLtwgE23bYhSs2qQVrBomFmsZqBcqmWpX6dktGClY8Jho2PVYqJl7V2iaftX&#10;oWr/UZ9r/0yea/9Jnmv/SZ5r/0mea/9Jnmv/SZ5r/0n/WRwC/2cWAf9zFQH/fhoB/4cgAv+NJwP0&#10;ki8G6pQ4C+GUQhPWj04gzIlZLcWDYze+fWtAuHl0SLN1fE6ucoRTqm+MV6dtlFuja5xeoGmlYJ5o&#10;sGObZ71kmWfOZJhp6GGabflamW7/VJdu/0+Wbv9Llm7/S5Zu/0uWbv9Llm7/S5Zu/0v/WxoC/2kU&#10;Af92FAH/gRgB/4odAfyRJALwlywE5Zo0CNyaPxHPlEwfxo5XLL6IYDe3gmlAsX5xSKx6eU6nd4BT&#10;o3SIWJ9xkFybb5hfmG2hYpVsrGSTbLlmkWvJZpBt5GSRcfZckXL+VpBy/1GQcv9NkHL/TZBy/02Q&#10;cv9NkHL/TZBy/03/XRgB/2sTAf95EwH/hBYB/44bAfiVIQHrmygD4aAwBtWePRDKmEoewZJUK7mM&#10;Xjaxh2Y/q4JuR6Z+dk6he31TnHiFWJh2jVyUdJVfkXKeY45xqWWLcLVniXDFZ4hw4GaKdPRei3b8&#10;WIp2/1KJdv9OiXb/Tol2/06Jdv9OiXb/Tol2/07/XxcB/24RAf97EgH/hxQA/5EYAfSZHQHnoCMC&#10;3aUrBM+hOw/FnEgdvJZTKrSQXDWsi2Q/podsR6CDc02bgHpTln2CV5J6ilyOeJJginacY4d1pmaE&#10;dLJognTCaIB022iDePJghHr7WYR5/1SEef9PhHn/T4R5/0+Eef9PhHn/T4R5/0//YRUB/3AQAf9+&#10;EQD/ihIA/5QVAPCdGQDjpR4B16goA8ulOQ7Bn0Ybt5pRKa+VWjSnkGI+oYtqRpuHcUyVhHhSkIF/&#10;V4x/h1yIfZBghHuZY4B6o2Z9ebBoe3m/aXp51ml8fPBhfn76Wn59/lV+ff9Rfn3/UX59/1F+ff9R&#10;fn3/UX59/1H/YxQB/3IPAf+BEAD/jREA/JgSAOyhEwDfqhYA0awmA8eoNw28o0Qas55PJ6qZWDOj&#10;lGA9nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo5ffoCXY3p/oWZ3fq1odX69aXN+0ml2ge5ieIL6W3iC&#10;/lZ5gf9ReYH/UXmB/1F5gf9ReYH/UXmB/1H/ZRMB/3UOAP+DDgD/kA4A9ZsOAOimDgDZrw8AzK8k&#10;AsKrNQy4p0MZrqJOJqadVjGemV47l5VmRJCRbUuLjnRRhox7VoGJg1t8h4tfeIaVYnSEn2Vxg6to&#10;boO6aW2Dzmlvhutjcof5XHOG/VZzhf9Sc4X/UnOF/1Jzhf9Sc4X/UnOF/1L/aBEB/3gNAP+GDQD2&#10;kwwA3qAJANapCgDSsg0Ax7IiAr2vMwqzq0EXqqdMJKGiVTCZnl06kppkQouXa0mFlHJQgJJ5VXuP&#10;gVp2jYlecoySYm6KnWVrialnaIm4aGeJy2hpi+ljbI35XG2M/Vdtiv9SbYr/Um2K/1Jtiv9SbYr/&#10;Um2K/1L/axAB/3sLAP+KCgDimAYA1qMIANCsCQDLtQsAwbYfAbi0MQmusD8WpKxKIpyoUy6UpFs4&#10;jKBiQIaeaUiAm3BOepl3U3WWflhwlIdcbJOQYGiSm2NkkadlYpC2ZmCRyWZikudiZZT4XGeS/Vdn&#10;kf9SZ5H/UmeR/1Jnkf9SZ5H/UmeR/1L/bg4A/38JAPGOBQDZmwUAz6YHAMmvBwDEuQgAu7ocAbK4&#10;LweotT0Tn7FIIJauUSuOqlk1hqdgPoClZ0V6om5LdKB1UW+efFVqnIVZZpuOXWKamWBemaZiXJm0&#10;Y1qZx2NbmuVgX5v3W2Ca/lZhmP9SYZj/UmGY/1JhmP9SYZj/UmGY/1L/cgsA/4MFAN+TAQDRnwQA&#10;yaoGAMGyBQC7vQQAtL8YAKu+LAWiuzoRmbhFHZC1TyiHslcygK9eOnmtZUJzq2xIbqlzTWmnelFk&#10;poNWX6SNWVyjmFxYo6ReVqOzX1Wjxl9VpORdWKT2WFqj/1Rbof9QW6H/UFuh/1Bbof9QW6H/UFuh&#10;/1D/dwcA8IkAANaYAADLpAMAwa0EALm2AwCywAQAq8UUAKPFKASbwjcOkcBDGYm9TCSAulUuebhc&#10;NnK2Yz1ttGpDZ7NxSGKxeUxesIFQWq+LVFavl1ZTrqNYUK6yWU+uxllPruRYUa72VFOu/1BUrP9N&#10;VKz/TVSs/01UrP9NVKz/TVSs/03/fQAA348AAM6dAADDqAIAubACALC6AgCoxAUAocwPAJvMIwKS&#10;yjMKicg/FYHGSR95xFIocsJaMGvBYTdmv2g8Yb5wQVy9eEVYvIFJVLyLTFG7lk9Ou6NRTLuzUkq7&#10;xlJKu+RRTLv2Tk26/0tOuf9JTrn/SU65/0lOuf9JTrn/SU65/0nvhQAA1JUAAMejAAC6rAEAsLQA&#10;AKe/AwCeyQYAldQLAJDVHQGJ1C4GgNI8EHjQRhlxz08has5YKWTNXy9fzGc0WstuOVbKdz1SyoBA&#10;T8mLQ0zJl0VJyaRHR8mzSEbKyEhGyuZHR8n3RUfI/0NIx/9CSMf/QkjH/0JIx/9CSMf/QkjH/0Le&#10;jQAAy5wAAL2nAACxsAAAproAAJzEAwCTzwcAit0MAIXfHQF+3ywFdt43C2/eQxNo3U0aYtxVIF3b&#10;XSZY22UqVNptLlDadjJN2oA1StqLN0falzlF2qQ7Q9u0PELcyDxC2+U7Qtr0OkLZ/jpD2P85Q9j/&#10;OUPY/zlD2P85Q9j/OUPY/znQlgAAwaMAALKsAACntQAAnMAAAJHKAwCH1gcAgOkRAHnpIAJy6SwF&#10;a+k2CmTpPw9e6UgUWelRGVXoWhxR6WIgTulrI0vpdCVI6X0nRumIKkPpkytB6qAtQOqvLj7rwC49&#10;7NsuPervLj3o/C495/8tPef/LT3n/y095/8tPef/LT3n/y3FnwAAtakAAKixAACcvAAAkMcAAITS&#10;AQB63wYAdPQTAG30IAJm9CoEX/Q0CFr1PQtU9UUPT/VMEkz1VRRJ9l0XRvZlGET2bhpB9nccP/eB&#10;HT33jR8795kgOfimITj4tSI3+cgiNvnjIjb48yI29/wiNvf8Ijb3/CI29/wiNvf8Ijb3/CK3pgAA&#10;qa4AAJy5AACQxAAAg88AAHfbAABv9goAZ/8TAWD/HQJa/ycDVP8wBU//OAhK/0AKRv9IDEP/Tw5A&#10;/1YPPf9eEDv/ZRI4/24TNv93FDT/ghUy/48WMP+bFy//qRcu/7cYLf/IGCz/4Rgs/+8YLP/vGCz/&#10;7xgs/+8YLP/vGCz/7xirqwAAnrUAAJDBAACCzAAAddkAAGnkAABh/wkAW/8RAFT/GQFO/yICSf8r&#10;BET/MgVA/zoGPP9BBzn/Rwg2/04JM/9UCjH/Wwsu/2IMLP9rDCn/dQ0n/4AOJf+NDiT/mg8j/6YQ&#10;Iv+zECH/wRAh/9AQIf/QECH/0BAh/9AQIf/QECH/0BCfsgAAkb4AAIPKAAB11gAAZ+IAAFvxAABU&#10;/wYATv8OAEj/FAFC/xwCPf8kAjn/KwM1/zIEMf84BC7/PgUr/0MFKP9JBiX/TwYj/1YHIf9dBx7/&#10;ZQgc/28IGf96CRf/hwkW/5QJFf+fChT/qgoU/7MKFP+zChT/swoU/7MKFP+zChT/swqTuwAAhMcA&#10;AHXTAABn4QAAWOgAAE77AABI/wAAQf8KADv/EAE2/xUBMf8cAS3/IgIp/ygCJf8tAiL/MgMf/zgD&#10;HP89Axr/QgMX/0gEFf9OBBP/VQQR/10FD/9nBQ3/cgUM/30FCv+JBgr/kwYJ/5wGCf+cBgn/nAYJ&#10;/5wGCf+cBgn/nAb/PyoC/z8wA/9EMAP/SDME/0k5Bv9IQgj/Rk0L/0VbDv9DaRH/QXcT/0CFFf8/&#10;kRb/PpsY/z6kGP89qxn/PbMa/z26Gv89wxr/PMwb/zzbG/885xv/PPAb/zz4G/89/xv/Pf8b/z3/&#10;G/89/xr/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/QCoC/0EuA/9HLgP/SjEE/0w3Bv9LQAj/SksL&#10;/0hZD/9GZxH/RHUU/0OCFv9Cjxj/QZkZ/0GiGv9AqRv/QLEb/z+4HP8/wBz/P8kd/z/WHf8/5R3/&#10;P+8d/z/3Hv8//h3/P/8d/z//Hf9A/xz+QP8b/kD/G/5A/xv+QP8b/kD/G/5A/xv/QCoC/0MsA/9J&#10;LAP/TS8E/081Bv9QPgj/TkkM/0xWD/9KZBL/SHIV/0d/GP9Gixn/RZYb/0SfHP9Epx3/Q64e/0O1&#10;H/9CvR//QsYg/0LRIP9C4iH/Qu0h/0L1If9C/SH9Qv8h+0P/IPpD/x/5Q/8e+UP/HvlD/x75Q/8e&#10;+UP/HvlD/x7/QSkC/0YqA/9MKQP/USwE/1MyBv9UPAj/VEcM/1FSD/9PYBP/TW8X/0x8Gf9KiBz/&#10;SZIe/0ibH/9HoyH/R6si/0ayI/9GuiP/RsMk/0XNJf9F3iX/Reom/EX0JvlF/Cb2Rf8m9Ub/JPRG&#10;/yPzR/8h80f/IfNH/yHzR/8h80f/IfNH/yH/QigC/0knAv9QJgP/VSgE/1gvBf9aOQj/WkQM/1dP&#10;EP9VXBT/U2oY/1F3G/9Pgx//To4h/02XI/9MnyX/S6cm/0quJ/9Ktin+Sb4q/UnJKvpI2Sv3SOcs&#10;9EjyLPFI+yzvSf8q7Ur/KOxK/yfrS/8l60z/JetM/yXrTP8l60z/JetM/yX/QygC/00kAv9UIwP/&#10;WiUD/14sBf9gNgf/YEEL/15MEP9bVxX/WWYZ/1dyHv9VfiL+U4kl/FGTKPpQmyr5T6Ms906qLvZN&#10;si/0TLow80zEMvJL0TPuS+Q06krwNOdL+jPlTf8w5E7/LeJP/yvhUP8p4VD/KeFQ/ynhUP8p4VD/&#10;KeFQ/yn/RiUC/1AhAv9YIAL/XyED/2QqBP9mMwf/Zj0L/2VIEP9iUxX/YGEb/F1tIPhaeSX1WIQp&#10;81aNLfBUljDuUp4z7VGlNetQrTfpTrU5506/O+ZNzDzjTOA9303uPNxP+TnZUf811lL/MtRT/zDT&#10;VP8t01X/LdNV/y3TVf8t01X/LdNV/y3/SiMC/1QeAv9cHAL/ZB8C/2knBP9sMAb/bToK/2xED/1q&#10;TxX4Z1wc82NoIu9gdCjrXX4u6FqIM+VXkTfjVZk64FOgPt5SqEDcUbFB2VC7QtZQyEPTUNxEz1Ds&#10;Q8xS+D/LVf87yVf/N8hY/zTHWf8yxln/McZZ/zHGWf8xxln/McZZ/zH/TSAC/1cbAv9gGQL/aR0C&#10;/28lA/9yLQX/dDcI/XNBDvZxSxTwblgc6mpkJOVlbivgYXkz3F6CONhcizzTWpQ/0FicQs5Xo0TL&#10;VaxGyVW1R8dUwEnFVNBJwlPmScBW9UW+Wf9AvVv/PLxc/zm7Xf81ul3/Nbpd/zW6Xf81ul3/Nbpd&#10;/zX/UB4C/1sZAf9kFgH/bRsC/3QiAv94KgT/ejMH9no9DO94RxPndVQb4XBfJdprai3TZ3Q0zmR9&#10;Osphhj/HX45CxF2WRcFbnki/WqZKvFmvTLpYuk24WMhOtljfTrRZ8EuzXP1Fsl//QLJg/zywYf85&#10;sGH/OLBh/ziwYf84sGH/OLBh/zj/UhsB/14WAf9oFAH/chkB/3kfAv9+JwP5gDAF8IE5CueAQxHg&#10;fFAa1ndbJM9yZi7JbW81xGp4O8BngUC8ZIlEuWKRSLZgmUqzX6FNsV2qT65ctFGsXMFSqlzUUqhd&#10;61CoYPpJqGP/RKhk/0CmZf88pmX/O6Zl/zumZf87pmX/O6Zl/zv/VRkB/2EUAf9sEgH/dhcB/30c&#10;Af+DIwL0hiwE6og1B+GHQA7WgkwZzX1YJMZ3Yi3Ac2s1u290PLdsfEGzaYRGr2eMSaxllEypY5xP&#10;pmKlUaRhr1OiYLxVoGDNVZ5g5lSeZPdNn2f/R59p/0Oeaf8/nWn/PZ1p/z2daf89nWn/PZ1p/z3/&#10;VxcB/2MSAf9vEQH/eRQB/4EZAfuHIAHvjCcC5I4wBdqNPQzPh0oYx4JVI799Xy25eGg1s3RwPK9x&#10;eEKrboBGp2yISqRpkE6gaJhRnWahU5tlq1WYZLhXlmTIWJRk4ViVaPRQlmv/Spds/0WWbf9Blm3/&#10;QJZt/0CWbf9Alm3/QJZt/0D/WRUB/2YQAf9yEAD/fRIA/4UWAPaMGwHqkSIB35QrA9OROgvJjEcX&#10;wIdTIrmCXCyyfWU1rXltPKh1dUKjc31HoHCES5xujE6ZbJVSlWueVJJpqFeQabRZjmjDWYxo3FqN&#10;bPJTj27/TJBw/0ePcf9Dj3H/QY9x/0GPcf9Bj3H/QY9x/0H/WxQB/2gPAP91DwD/gBEA/4kTAPKQ&#10;FwDllhwA2ZkmAs2VOArEkEUWu4tRIbOGWiytgmM0p35rO6F6ckGdd3pGmXWBS5VziU+ScZFSjm+b&#10;VYtupViIbbBahmy/W4Rt1VuGb+9ViHL9Tol0/0mJdP9EiHT/Q4h0/0OIdP9DiHT/Q4h0/0P/XRIB&#10;/2sOAP94DgD/gw8A/YwQAO2UEgDgmhUA05wkAsiZNgm/lEMVto9PIK6KWCunhmEzoYJoO5x/cEGX&#10;fHdGk3l+S493hk+LdY9SiHOYVoRyoliBca5af3G8XH1x0Fx/c+xWgXb7T4N4/0qDeP9Fgnj/RIJ4&#10;/0SCeP9Egnj/RIJ4/0T/XxEB/20MAP96DQD/hQ0A8o8NAOeYDQDbnw4Azp8iAcSdNAi6mEIUspNN&#10;H6qPViqjil8ynIZmOpeDbUCSgHVFjX58Sol8hE6FeoxSgniVVn53oFl7dqtbeXW6XHd2zVx4d+pY&#10;e3r6UX18/0t9fP9GfXz/RX18/0V9fP9FfXz/RX18/0X/YRAB/28LAP99CwD1iAoA35MIANibCgDT&#10;ogwAyaMfAb+gMge2nEATrZdLHqWTVCiej10xmItkOZKIaz+NhXJFiIN6SoSAgU6Af4pSfH2TVXh8&#10;nVh1e6lbcnq4XHF6ylxyfOhYdX75UXeA/0x3gP9Hd4D/RneA/0Z3gP9Gd4D/RneA/0b/ZA8A/3IJ&#10;AP9/CADljAUA2JYHANGeCQDOpQoAxKYdAbqkLwaxoD4RqJxJHaCYUyeZlFswk5BiOI2NaT6IinBE&#10;g4h4SX6Gf016hIhRdoKRVXKBm1hvgKdabH+1XGuAyFxrgeVZboP3UnGE/01yhP9IcoT/R3KE/0dy&#10;hP9HcoT/R3KE/0f/Zg0A/3UHAPaDBQDcjwMA0pgGAMyhBwDIqAgAv6kaALWoLQWspDwQpKBHG5yd&#10;USWUmVkvjpZgNoiTZz2CkG5DfY52SHmMfUx0ioVQcIiPVGyHmVdphqVZZoazW2WGxVtlhuNZaIj2&#10;UmuK/01siv9IbIn/R2yJ/0dsif9HbIn/R2yJ/0f/aQsA/3gEAOWHAADWkgMAzZwFAMakBgDBqwYA&#10;ua0XALCsKwSnqToOn6ZFGZaiTyOPn1ctiJxfNYKZZjt9l2xBeJVzRnOTe0tukYNPao+NUmaOl1Vj&#10;jaNYYI2xWV+Nw1pejeBYYo/1UmSQ/01mkP9IZo//R2aP/0dmj/9HZo//R2aP/0f/bAgA/nwAAN6K&#10;AADQlgIAyJ8EAMCnBAC5rgMAsrIUAKqxKAOhrzcMmaxDF5GoTSGJpVUqgqNcMnygYzl3nmo+cpxx&#10;RG2aeUhomYFMZJeLUGCWlVNdlqJVWpWwV1mVwVdYld5WW5bzUF2X/0xfl/9HYJb/RmCW/0Zglv9G&#10;YJb/RmCW/0b/cAMA64EAANaPAADKmgEAwaMDALmqAgCxsgEAqrcRAKO3JAKbtTQKk7JAFIqvSh6D&#10;rVMnfKtaLnaoYTVwp2g7a6VvQGejd0Rion9IXqGJTFqglE9Xn6BRVJ+uU1OfwFNSn91SVZ/zTleg&#10;/0pZoP9GWZ//RVmf/0VZn/9FWZ//RVmf/0X/dQAA4IYAAM+TAADEnwEAuqcBALGuAACptgAAob0N&#10;AJu9IAGUvDEHi7o9EIO3SBp8tVAidbNYKm+yXzBqsGY2Za9tO2CtdT9crH5DWKuHR1Wqk0pRqp9M&#10;T6quTU2qwE1NqtxNTqrySVCq/kZSqf9DUqn/QlKp/0JSqf9CUqn/QlKp/0LyfAAA14wAAMiZAAC9&#10;owAAsqsAAKmyAACguwIAl8QJAJLFGwCLxCwEg8I6DHvBRBV0v04dbr1WJGi8XSpju2QwX7psNFq5&#10;dDlWuHw8U7eHP0+3kkJMtp9ESratRki2wEZIt91FSbbyQ0q1/0FLtf8+S7T/PUu0/z1LtP89S7T/&#10;PUu0/z3igwAAzZIAAMGfAAC0pwAAqq8AAKC4AACWwAMAjMoHAIbNFACBzSYCesw1CHPLQQ9sykoX&#10;ZslTHWHIWyNcx2IoWMZqLFTGcjBQxXwzTcWGNkrEkjlHxJ87RcSuPETFwTxDxd88RMTzO0TD/zlF&#10;wv83RcH/N0XB/zdFwf83RcH/N0XB/zfViwAAxZoAALekAACrrAAAoLQAAJa+AACLxwQAgdAIAHjZ&#10;DgB12SABb9gvBGnYPAlj1kYQXtZQFVnVWBpV1GAfUdRoIk7UcSZL03spSNOFK0XTki5C1J8vQdSv&#10;MD/VwjE/1eEwP9PyMD/S/S8/0f8uP9D/Lj/Q/y4/0P8uP9D/Lj/Q/y7KlAAAu6EAAK2pAACisQAA&#10;lrsAAIvEAACAzQMAddgIAG/kEQBq5CABZOQtA17kOAdZ5EELVeRLD1HkVBJN5F0WSuRlGEfkbhtF&#10;5HcdQuSCH0DkjiE+5ZsjPOWqJDvmvCQ65tMkOeXuJDnj+iM54v8kOeL/JDni/yQ54v8kOeL/JDni&#10;/yS/ngAAr6YAAKOuAACXuAAAisIAAH7MAABz1gIAaeUJAGTvFABf8CABWfArA1TwNQVP8D4HS/FG&#10;CkfxTgxE8VcOQvFfED/yZxI98nAUOvJ7FTjzhxY285QYNfSiGTP0sRky9cUaMfXiGjH08Rkx8f4Z&#10;MfH/GTHx/xkx8f8ZMfH/GTHx/xmypAAApasAAJi2AACLwAAAfsoAAHHVAABl3gAAXvUKAFn8EwBT&#10;/B4BTvwnAkr9MANF/TkFQf1ABj7+SAc7/k8JOP9XCjb/Xgsz/2cMMf9wDS7/fA4s/4kPK/+WECn/&#10;pBAo/7QRJ//HESf/4REm//IRJv/2ESb/9hEm//YRJv/2ESb/9hGnqQAAmbMAAIu+AAB+yQAAcNMA&#10;AGTeAABY5wAAUv8JAE3/EQBH/xkBQ/8iAT7/KgI6/zIDN/85AzP/PwQw/0YFLf9NBSv/VAYo/1sH&#10;Jv9jByP/bQgh/3kJH/+HCR7/lQod/6MKHP+xChv/wAsa/9YLGv/fCxr/3wsa/98LGv/fCxr/3wub&#10;sQAAjbwAAH7HAABw0gAAY94AAFXkAABL9QAARv8FAED/DgA7/xQAN/8bATP/IwEv/ykCK/8wAij/&#10;NQIl/zsDIv9BAx//RwMd/04DGv9VBBj/XgQV/2gFE/90BRH/ggUQ/5AGEP+dBg//qQYO/7UGDv+6&#10;Bg7/ugYO/7oGDv+6Bg7/ugaOugAAf8UAAHDRAABi3gAAVOUAAEbrAAA//gAAOf8AADT/CQAv/w4A&#10;K/8UACf/GgEj/yEBH/8lARz/KgEZ/y8BFv80AhT/OgIR/0ACEP9GAg7/TgIM/1YCCf9gAwf/bAME&#10;/3gDA/+GAwL/kQMB/50DAf+hAwH/oQMB/6EDAf+hAwH/oQP/Ni0C/zkuAv8+LgP/QDID/0A4BP8+&#10;QQb/PEwI/zpaCv84aAz/NnYO/zWDD/80jxD/M5kR/zOhEf8zqRL/MrAS/zK3Ev8yvxL/MsgT/zLT&#10;E/8y4xP/Mu0T/zL2Ev8z/hL/M/8S/zP/Ev8z/xH/M/8R/zP/EP8z/xD/M/8Q/zP/EP8z/xD/Ni0C&#10;/zssAv9ALAP/Qy8D/0M1BP9CPgb/QEoI/z5XC/88ZQ3/OnMP/ziAEP83jBH/N5YS/zafE/82pxP/&#10;Nq4U/za1FP82vBT/NcUV/zXQFf814BX/NusV/zb0Ff82/RT/Nv8U/zb/FP43/xP+Nv8T/Tb/Ev02&#10;/xL9Nv8S/Tb/Ev02/xL/NywC/z4qAv9DKgL/Ri0D/0cyBP9GPAb/RUgI/0NVC/9BYg3/P3AQ/z19&#10;Ef88iRP/O5MU/zucFf86pBb/OqsW/zqyF/86uRf/OcIX/znMF/853Rj/OekY/znzGP86+xj8Ov8X&#10;+jr/F/k6/xb4Ov8W+Dr/Ffg6/xX4Ov8V+Dr/Ffg6/xX/OSsC/0EnAv9GJwL/SikD/0svBP9MOQb/&#10;S0UI/0hRC/9GXg7/RGwR/0J5E/9BhRX/QI8X/0CYGP8/oBj/P6cZ/z6uGv8+thr/Pr4b/z7IG/89&#10;1hz+PeYc+z7xHPg++hz1Pv8c8z7/GvI//xnxP/8Z8T//GPE//xjxP/8Y8T//GPE//xj/PSgC/0Uk&#10;Av9KIwL/TiUD/1EsBP9SNgb/UUEI/09NDP9MWg//SmcS/0h0Ff9HgBf/RosZ/0WUG/9EnBz/Q6Qd&#10;/kOrHv1Csh/8Qrog+kLEIPlC0CH2QeIh8kLuIu9C+SLtQv8g60P/H+pD/x3pRP8c6ET/G+hE/xvo&#10;RP8b6ET/G+hE/xv/QCUC/0ghAv9PIAL/UyEC/1cpA/9ZMwX/WD4I/1ZJDP9SVRD/UWMU/09vF/5N&#10;exr7S4Yd+UqPH/dJmCH2SJ8i9EemJPNHriXxRrYm8Ea/J+9FyyjsRd4p6EXsKeVG+CjiR/8m4Uj/&#10;JN9J/yLeSf8g3Un/H91J/x/dSf8f3Un/H91J/x//QyIC/0weAf9THAL/WR4C/10mA/9fMAT/XzoH&#10;/11FC/9aUBD9WF4V+FVqGfVTdh3yUYAh70+KJO1NkybrTJop6UuiK+dKqSzlSbEu5Ei7L+JIxzHg&#10;SNkx3EjqMdhJ9i7US/8r0kz/KdBN/ybPTv8lzk7/I85O/yPOTv8jzk7/I85O/yP/Rx8B/1AaAf9X&#10;GAH/XhwB/2MjAv9mLAT/ZjYG/2RBCvpiTA/0X1kV71xlG+tZcCDnVnsl5FSEKeFRjS3eUJUw3E+d&#10;MtlOpTPWTa010023NtFMwjfPTNE4zEzmOMlN9DXHT/8xxVH/LsRS/yvDU/8pwlP/J8JT/yfCU/8n&#10;wlP/J8JT/yf/ShwB/1QXAf9cFQH/YxkB/2kgAv9sKQP/bTIF+Ww9CfJpRw7rZlQV5WNgHOBfayLb&#10;XHUo1ll/LdJXiDDPVZAzzFSYNspToDjHUqc6xVGwO8NQuzzBUMk9v1DfPbxR8Du6U/w3uVX/M7hX&#10;/y+3WP8tt1j/K7dY/yu3WP8rt1j/K7dY/yv/TRoB/1cUAf9gEgH/aBcB/24dAf9yJQL7cy4D8nM4&#10;B+lxQw3iblAU22lcHNNlZiTOYnAqyV96L8ZcgjPDW4o2wFmSOb1Ymju7VqI+uFWrP7ZVtUG0VMJC&#10;slTUQrBV6kGuV/k8rln/N61b/zOtXP8wrV3/Lq1d/y6tXf8urV3/Lq1d/y7/UBcB/1oSAf9kEAD/&#10;bRQA/3MaAf93IQH0eSkC6nozBeJ4PwrZdEwTz3BYHMlrYiTEaGwrv2V1MLtifTW4YIU4tV6NPLJc&#10;lT6vW51BrVqmQ6tZr0SpWbxFp1jMRqRY5UakW/ZAo17/O6Nf/zejYP8zo2H/MaNh/zGjYf8xo2H/&#10;MaNh/zH/UxUB/10QAP9oDwD/cBIA/3cWAPt8HAHufyQB5IAtA9p/OwjPekkSx3VUG8FxXyS7bWgr&#10;tmpwMbJneTavZYA6q2OIPahhkECmYJhDo16hRaBeq0eeXbdInF3GSZpc30maX/JEmmL/Pppj/zmb&#10;Zf82m2X/M5tl/zObZf8zm2X/M5tl/zP/VRMB/2AOAP9rDgD/dBAA/3sSAPWBFwDohB4A3ocnAdGE&#10;NwfIf0YRwHtRG7l2WyO0cmUrr29tMapsdTananw6o2iEPqBmjEGdZJREmmOdR5dip0mVYbJLk2HB&#10;TJFh2EyRY+9HkmX9QZJn/zyTaf84k2r/NZNq/zWTav81k2r/NZNq/zX/VxEB/2MNAP9uDAD/dw4A&#10;/38PAPCFEQDjiRYA1osjAcuINQbChEMQuoBPGrN7WSOtd2IqqHRqMaNxcTafbnk7nGyBP5hqiEKV&#10;aZFFkmeaSI9mo0qNZa9MimW9TYll0U6JZ+xKimn7Q4tr/z6Mbf86jG7/N4xu/zeMbv83jG7/N4xu&#10;/zf/WRAA/2ULAP9xCwD/egsA8YIMAOiJDQDdjg4Az48gAcaNMga9iUEPtYRNGa6AViKnfF8qonhn&#10;MJ11bzaZc3Y6lXF9P5JvhUKObY5Gi2yWSYhqoEuFaqxNg2m6T4FpzE+BauhMg235RYRv/z+FcP87&#10;hnH/OIZx/ziGcf84hnH/OIZx/zj/Ww8A/2cIAP9zCADzfQgA3oYHANmMCQDVkQsAypIeAMGQMAW4&#10;jT8OsIhKGKmEVCGigF0pnX1lMJh6bDWTd3M6j3V7PoxzgkKIcotGhXCUSYJvnkx/bqlOfG23T3tt&#10;yVB6buZNfHH4Rn5z/0F/dP89gHX/OoB1/zqAdf86gHX/OoB1/zr/XQ4A/2oGAP92BgDkgAMA2YkG&#10;ANKPCADPlAoAxZYbALyULgSzkT0Nq41IF6SIUiCehVsomIFjL5N+ajWOfHE5inp4PYZ4gEKDdohF&#10;f3WRSXxzm0x5cqdOdnK1UHRyxlB0cuNPdnX2R3h3/0J6eP8+e3n/Ont5/zp7ef86e3n/Ont5/zr/&#10;XwwA/2wEAPV5AgDegwIA04sFAM2SBwDJlwgAwJkZALeYLAOvlTsMp5FHFp+NUB+ZiVknk4ZhLo6D&#10;aDSJgW85hX92PYF9fkF9e4ZFeXqPSXZ4mUxzd6VOcHeyUG53xFBtd+BPcHn1SHJ7/0N0fP8+dX3/&#10;O3V9/zt1ff87dX3/O3V9/zv/YQoA/28CAOh8AADZhgEAz44EAMiVBgDDmgYAu5wWALOcKgOqmTkL&#10;opVFFJuRTh2UjlcmjotfLYmIZjOEhm04gIR0PXuCe0F3gIRFdH+NSHB9l0ttfKNOanywT2h8wVBn&#10;fN1Qan7zSW2A/0Nugf8/b4H/PG+B/zxvgf88b4H/PG+B/zz/ZAgA/3IAAOF/AADTiQEAypIDAMOY&#10;BAC9ngQAtqATAK6gJwKlnTYJnZpDE5aXTRyPk1UkiZFdK4SOZDF/jGs3eopyO3aIeUByhoJEboWL&#10;R2qDlUpngqFNZIKuT2KCv09hgtpPZITySWaF/0Nohv8/aob/PGqG/zxqhv88aob/PGqG/zz/ZwQA&#10;9nYAANyCAADOjQAAxZUCAL6cAwC3oQIAr6QRAKikJAKgojQImJ9AEZGcShqKmVMihJdbKX6VYjB5&#10;kmk1dZBwOnCPdz5sjX9CaIyJRmWKk0lhiZ9LXomsTV2JvU5cidZNXorwSGCL/kNii/8/Y4z/PGOM&#10;/zxjjP88Y4z/PGOM/zz/agAA5noAANWGAADJkQAAwJkBALifAQCwpQAAqKkOAKKpIQGaqDEGk6U+&#10;D4ujSBiEoFEgfp5ZJ3icYC1zmmcyb5huN2qWdTxmlX0/YpSHQ1+SkUZbkp1JWZGrSleRu0tWkdNL&#10;V5LvR1qS/UJck/8+XZP/O12T/ztdk/87XZP/O12T/zv/bgAA4H4AAM6LAADElQAAup0AALGjAACp&#10;qQAAoa4LAJuvHQGUri4EjKw7DIWqRhV+qE4ceKZWI3KkXSptomQvaaFrNGSfczhgnns8XJ2FP1mc&#10;j0JVm5xFU5uqR1GbukdQm9FHUZvuRFOb/EBVm/88Vpv/Olab/zpWm/86Vpv/Olab/zrxdAAA2YMA&#10;AMiQAAC+mgAAs6EAAKqnAAChrgAAl7UGAJK2GACMtSoDhbQ3CX6yQhF3sEwYca5UH2ytWyVnq2Iq&#10;YqppL16pcTNaqHo3VqeDOlOmjj1QpptATaWpQUulukJLptFCS6XtP02l/DxOpP85T6T/N0+k/zdP&#10;pP83T6T/N0+k/zfkegAAz4kAAMKVAAC2nwAArKUAAKKsAACYswAAjrsCAIi9EgCDvSUBfLwzBna7&#10;Pw1vukkUarhRGmW3WR9gtmAkXLVnKVi0byxUs3gwUbOCM02yjTZKspo4SLGoOkayuTpFstE6RrHt&#10;OUew/DZHsP80SK//M0iv/zNIr/8zSK//M0iv/zPbggAAx5AAALucAACuowAApKoAAJmxAACPuQAA&#10;hMADAHvGDQB4xh4Ac8YuA23FOghnxEUOYsNOE13DVhhZwl4dVcFmIVHBbiROwHcoS8CBK0i/jC1F&#10;v5ovQ7+oMUG/ujFBwNIxQb7uMEG9/S9BvP8uQbz/LUG8/y1BvP8tQbz/LUG8/y3OigAAv5gAALGg&#10;AACmqAAAm7AAAJC4AACFvwAAescEAG/PCQBr0RUAZ9EmAWPRNARe0EAIWdBKDFXPUxBRz1sUTs9j&#10;GEvOaxtIznUeRc5/IELOjCJAzpkkPs6oJjzOuiY8z9QmPM3vJTvM+yU7y/8lO8r/JTvK/yU7yv8l&#10;O8r/JTvK/yXDkwAAtZ4AAKimAACdrgAAkbYAAIW/AAB5xwAAb84EAGTWCQBe3hEAW94gAFfeLQJT&#10;3zoEUN9EBkzfTglJ31cMRt9fD0PfaBFB33ETPt98FTzfiRc64JYZOOClGjfgtxo24c0aNt/sGjXe&#10;+Ro03f8bNNz/GzTc/xs03P8bNNz/GzTc/xu5nAAAqqQAAJ6rAACStQAAhb4AAHnHAABtzwAAYtYD&#10;AFjhCABV6hMAUesgAE3rKwFJ6zUCRew+BELsRwU/7E8HPe1YCTrtYAo47WoMNu50DTPugA4y7o4P&#10;MO+dEC7vrREt8MARLfDeESzu8REs7P4RLOv/ECzr/xAs6/8QLOv/ECzr/xCtogAAoKkAAJOzAACG&#10;vQAAecYAAGzPAABg2AAAVd4AAE7zCgBK9xMARvgdAEP4JwE/+DACO/k4Ajj5QAM1+kcEM/pPBTD7&#10;VwUu+18GK/xpByn8dAgn/IIJJf2QCST9oAoj/rAKIv7ECyH/4Ash/fIKIPz8CiD8/Aog/PwKIPz8&#10;CiD8/AqipwAAlbEAAIe7AAB5xgAAbM8AAF/ZAABS3wAASOgAAEP/CAA//xAAO/8ZADf/IQA0/ykB&#10;MP8wAS3/NwIq/z4CJ/9EAiX/SwMi/1MDIP9cAx3/ZgQb/3IEGf+ABRf/jwUW/58GFf+vBhT/wAYU&#10;/9YGE//pBhP/6QYT/+kGE//pBhP/6QaXrwAAiLoAAHrFAABszwAAXtoAAFDgAABE5gAAPPUAADf/&#10;BAAz/w0AL/8TACv/GgAo/yEAJf8nASH/LQEe/zIBG/84ARn/PwEW/0YCFP9NAhH/VgIQ/2ACDv9s&#10;Agz/ewML/4sDCv+aAwr/qAMJ/7UDCP/CAwj/wgMI/8IDCP/CAwj/wgOKuAAAe8MAAGzOAABe2wAA&#10;T+IAAELnAAA27AAAMf8AACz/AAAn/wcAI/8OACD/EgAc/xgAGP8dABX/IQAS/yYAEP8sAQ7/MQEN&#10;/zcBCv8+AQj/RgEF/08BAf9ZAQD/ZgEA/3QBAP+CAgD/kAIA/5wCAP+mAgD/pgIA/6YCAP+mAgD/&#10;pgL/Li8C/zMsAv83LQL/ODAC/zc2A/80PwT/MUsG/y9YB/8sZgj/KnQJ/ymBCv8ojQv/KJcL/yif&#10;C/8opgz/J60M/ye0DP8nuwz/J8QM/yfODP8o3gv/KOkL/yjzC/8o+wv/KP8K/yn/Cv8p/wr/Kf8K&#10;/yj/Cv8o/wr/KP8K/yj/Cv8o/wr/MC0C/zYqAv85KgL/Oy4C/zo0A/84PAT/NkkG/zNWB/8xYwn/&#10;L3EK/y1+C/8tigz/LJQM/yycDf8spA3/LKsN/yyxDf8suQ3/K8EN/yzLDf8s2g3/LOcN/yzxDf8s&#10;+g3/LP8M/i3/DP0t/wz9Lf8M/Sz/C/0s/wv9LP8L/Sz/C/0s/wv/MisB/zkoAv89KAL/PyoC/z4w&#10;A/89OgT/PEYG/zlTCP83YAn/NW0L/zN6DP8yhg3/MZAO/zGZDv8xoQ//MagP/zCuD/8wtQ//ML0Q&#10;/zDHEP8w1BD/MOQQ/zHvEP4x+Q/7Mf8P+TH/D/gx/w73Mf8O9zH/DvYx/w72Mf8O9jH/DvYx/w7/&#10;NSgB/zwlAf9AJAL/QycC/0MsA/9ENwT/QkMG/0BPCP89XAr/O2kM/zl2Df84gg//N4wQ/zeVEf82&#10;nRH/NqQS/zarEv82shP/NboT/zXDE/81zxP8NeET+TbtE/Y29xPzNv8T8Tb/EvA2/xLwN/8R7zf/&#10;Ee83/xDvN/8Q7zf/EO83/xD/OSUB/0AhAf9FIAH/RyIC/0kpAv9KNAT/ST8F/0ZLCP9EWAr/QmUN&#10;/0BxD/8+fRH/PYcS/z2RFP48mRX9PKAV/DunFvo7rhf5O7YX+Du/F/Y7yhj0O9wY8DvqGO079hjq&#10;O/8X6Dz/F+c8/xbmPf8V5T3/FOU9/xTlPf8U5T3/FOU9/xT/PSIB/0QeAf9JHAH/TR4B/1AmAv9R&#10;MAP/UDsF/05GCP9LUwv/SGAO/0ZsEftFeBP4RIIV9kOMF/RClBjzQZwZ8UGjG+9AqhvuQLIc7T+7&#10;Hes/xh7pP9Ue5T/oH+JA9B7fQP4d3UH/G9tC/xrZQv8Y2EL/F9hC/xfYQv8X2EL/F9hC/xf/QB8B&#10;/0gaAf9OGAH/UhsB/1YjAv9YLAP/VzcE/1VCB/9STQv5UFoO9U1nEvFMchbuSn0Y60iGG+lHjx3n&#10;Rpcf5UWeIONEpiLhRK4j4EO3JN5DwiXcQ9Am10PlJtNE8yTQRf4izUb/IMxH/x7KR/8cyUj/G8lI&#10;/xvJSP8byUj/G8lI/xv/RBsB/0wWAf9SFAH/WBgB/10fAf9fKAL/XjID/V09BvZaSQrwV1UP6lVi&#10;E+ZSbRjiUHcc306BH9xMiiLZS5Ik1UqaJtNJoSjRSakpz0iyKs1IvCvLSMksyEjfLMVI7yvCSvwo&#10;wEv/Jb9M/yK+Tf8gvU3/H71N/x69Tf8evU3/Hr1N/x7/RxgB/08TAf9WEQD/XhUA/2IcAf9lJAH+&#10;ZS0C9GQ4Be1hQwnmX1EO4FxdFNpYaBrUVnIe0FR7IsxShCbKUIwox0+UKsVOmyzDTqMuwU2sL79M&#10;tjC9TMIxu0zTMrhM6TG2TvgttFD/KrNR/yezUv8kslL/IrJS/yKyUv8islL/IrJS/yL/ShUB/1MR&#10;AP9bDwD/YhIA/2gXAP9qHwH2aygB7GsyA+RpPgfcZkwN02JYFM1fYxvIXG0gxFp2JMFYfii+VoYr&#10;u1WOLrlTljC2Up4ytFKmM7JRsDWwUbw2rlDLN6xQ4zeqUvQzqVT/LqhW/yuoV/8oqFf/JahX/yWo&#10;V/8lqFf/JahX/yX/TRMA/1YOAP9fDQD/ZxAA/2wTAPtwGQDvcSIB5HEsAttwOgXRbEgMyWhUFMNl&#10;Xxu+Ymghul9xJrZdeSqzW4EtsFqJMK5YkTOrV5k1qVahN6dWqzilVbY6o1XFO6FV3TufVvA3n1j+&#10;Mp9a/y6eW/8rnlz/KJ5c/yieXP8onlz/KJ5c/yj/UBEA/1kMAP9jDAD/aw0A/3AQAPV0EwDodhoA&#10;3XclAdF2NgTIckQMwW5QFLtrWxu2Z2QhsWVtJ61idSuqYHwvp1+EMqRdjDSiXJQ3n1udOZ1apjua&#10;WbE9mFm/PpdZ0z6VWuw7lV37NZZe/zGWX/8tlmD/KpZg/yqWYP8qlmD/KpZg/yr/Ug8A/1wKAP9m&#10;CQD/bgoA9nQMAO94DgDhexIA1HwgAMp7MwTBd0ELunRNE7RwWBuubGEhqWppJ6ZncSuiZXgvn2SA&#10;M5xiiDaZYZA4ll+ZO5Reoj2RXq0/j127QI1dzUGMXug/jWH5OI1i/zOOZP8wjmT/LI5l/yyOZf8s&#10;jmX/LI5l/yz/VQ4A/18GAP9pBgD0cgYA4ngGANt8CQDZfwwAzYEdAMR/MAO7fD8KtHhLEq11VRqo&#10;cV4ho25mJp9sbiubanUvmGh9M5VnhDaSZYw5j2SVPIxjnz6JYqpAh2G3QoVhyUKEYuRBhWT3O4Zm&#10;/zWHZ/8xh2j/Lodp/y2Haf8th2n/LYdp/y3/VwwA/2EEAP5sAwDkdQEA23sFANOACADQgwoAx4Ua&#10;AL6ELQO2gTwJr31IEqh5UhmidlsgnXNjJplwayuVbnIvkW15M45rgTaLaYk6iGiSPIVnnD+CZqdB&#10;gGa0Q35mxUR8ZuFDfmj1PH9q/zeAa/8zgWz/L4Fs/y+BbP8vgWz/L4Fs/y//WQsA/2MBAPRvAADf&#10;eAAA1H8EAM6DBgDKhwgAwogYALmHKwKxhToIqoFGEaN+UBidelkfmHdhJZN1aCqPc28vi3F3M4hv&#10;fjaFboY6gmyPPX9rmUB8aqVCeWqxRHdqwkR2at1EeGzzPnlu/zh6b/80e3D/MHxw/zB8cP8wfHD/&#10;MHxw/zD/WwgA/2YAAOdyAADaewAAz4IDAMmHBQDEigYAvIwVALSLKAKsiTgHpYVEEJ6CThiYf1ce&#10;k3xfJI55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlwl0B2b6JCc26vRHFuwEVwbtlFcnDxP3Ny/zl1&#10;c/81dnT/MXZ0/zF2dP8xdnT/MXZ0/zH/XQYA/2kAAOJ0AADUfQAAy4UCAMSKBAC/jQUAt48TALCP&#10;JgGojTUHoIpCDpqGTBaTg1UdjoFdJIl+ZCmFfGstgXpyMn14eTV6d4I5dnaLPHN1lUBwdKBCbXOt&#10;RGtzvUVqc9VFbHTvQG52/jpvd/82cXj/MnF4/zFxeP8xcXj/MXF4/zH/XwIA92wAAN53AADQgQAA&#10;x4gBAMCNAwC5kQMAspMRAKuTIwGjkTMGnI5ADZWLShWPiFMciYZbIoSDYiiAgWktfH9wMXh+dzV0&#10;fIA4cXuJPG56kz9reZ5CaHirRGZ4u0VkeNFFZnnuQGh7/Tpqe/82a3z/Mmt8/zJrfP8ya3z/Mmt8&#10;/zL/YQAA6m8AANl6AADMhAAAw4sAALuRAQC0lQEArJcOAKWXIQGeljEFl5M+DJCQSBSKjlEbhItZ&#10;IX+JYCd7h2crd4VuMHOEdTRvgn03a4GHO2iAkT5lf5xBYn6pQ2B+uURffs9EYH/sQGKA/DpkgP82&#10;ZYH/M2aB/zJmgf8yZoH/MmaB/zL/ZAAA5XIAANN+AADHhwAAvo8AALaVAACumQAAppsMAKCcHgCZ&#10;my4Ekpk7CouWRhKFlE8Zf5FXH3qPXiV1jmUqcYxsLm2KczJpiXs2ZoiEOWKGjz1fhZo/XIWoQVqF&#10;t0JZhcxCWoXqP1yG+zpehv82X4f/Ml+H/zJfh/8yX4f/Ml+H/zL9aAAA4HYAAM2CAADCjAAAuZMA&#10;ALCZAAConQAAn6AJAJmhGgCToCsDjJ84CIWdQxB/mkwXeZhUHXSXXCJwlWMna5NqLGeScTBkkXkz&#10;YI+CN1yOjTpZjZk9V42mP1SNtkBTjctAVI3pPVaN+jlXjf81WY7/MlmO/zFZjv8xWY7/MVmO/zHt&#10;bQAA2XsAAMiHAAC9kAAAtJgAAKqdAAChoQAAl6YEAJGnFQCMpycChaY1Bn+kQA15okoUc6BSGm6f&#10;WR9pnWAkZZxnKGGbbyxemncwWpiAM1aXizZTl5c5UZalO0+WtDxOlsk8TpboOk+W+TZRlv8zUpb/&#10;MFKW/zBSlv8wUpb/MFKW/zDmcgAA0IAAAMKMAAC4lgAArZwAAKOhAACZpgAAjq0AAIiuEQCDriIB&#10;fa0xBHesPQpyqkcQbKlPFmeoVxtjp14fX6ZlJFukbSdYpHUrVKN/LlGiiTFOoZY0S6GkNkmhtDZI&#10;ocg3SKDnNUmg+TJKn/8wS5//Lkuf/y1Ln/8tS5//LUuf/y3deQAAyYYAALySAACxmgAApqAAAJym&#10;AACRrAAAhrIAAH22DQB5th0AdbYsAm+1OQZqtEMLZbNMEWCyVBZcsVsaWLBjHlWvayFRr3MlTq59&#10;KEutiCpIrZUtRa2jLkStsy9DrcgvQqznL0Or+S1Eq/8rRKr/KUSq/ylEqv8pRKr/KUSq/ynRgAAA&#10;wY0AALWYAACpnwAAnqUAAJOsAACIsgAAfbgAAHG+BgBuvxUAar8mAWa/MwNhvj8HXb5IC1m9UQ9V&#10;vVkTUbxgF068aBpLu3EdSLt7H0W6hyJCupQkQLqiJj66syY9usgmPbroJj24+SU9t/8kPbb/Iz22&#10;/yM9tv8jPbb/Iz22/yPHiAAAuZUAAKydAAChpAAAlqsAAIqyAAB/uQAAc78BAGjGBQBgyg4AXsod&#10;AFvKLAFXyjgDVMpDBVDKTAhNyVULSsldDkfJZhFEyW8UQcl5Fj/IhRg8yJMaOsiiGznJsxw4yckc&#10;OMjoHDfH+Rw3xf8cNsT/HDbE/xw2xP8cNsT/HDbE/xy+kQAAsJsAAKSjAACYqgAAjLIAAIC5AAB0&#10;wAAAaMcAAF3NBQBT0woAT9cSAE3YIgBL2DAASdg8AkbYRgNE2U8EQdlYBj/ZYQg82WsKOtl2DDfZ&#10;gg412pAPNNqgEDLasREx28cRMdrnETDY9hIw1v8TL9T/Ey/U/xMv1P8TL9T/Ey/U/xOzmgAApqEA&#10;AJqpAACNsQAAgLoAAHTBAABoyQAAXM8AAFLVAwBI3AgAReUSAEPlHgBB5ioAPuY1ATvnPgE550cC&#10;N+dQAzToWQQy6GIFMOhtBi7peQcs6YcIK+qWCSnqpwoo6roKJ+vWCifp8Aon5/0JJub/Cibm/wom&#10;5v8KJub/Cibm/wqooAAAnKcAAI+wAACCuQAAdMIAAGjKAABb0QAAT9cAAEXdAAA+7gkAPPIRADnz&#10;GwA28yUANPQuADH0NwEu9T8BLPVHASn2TwIn9lcCJfdhAyP3bAMh+HoEH/iJBB75mgUc+asFG/rA&#10;BRr63gUa+fIFGvf9BRn2/wUZ9v8FGfb/BRn2/wWepgAAka8AAIO5AAB1wgAAZ8sAAFrTAABN2gAA&#10;Qt8AADjlAAA1+wcAMf8PAC7/FgAr/x8AKf8mACX/LQAj/zQAIP87AR7/QwEb/0sBGf9TARb/XQIU&#10;/2oCEv94AhH/iAIQ/5oCEP+rAw7/vgMO/9UDDv/tAw7/8AMO//ADDv/wAw7/8AOTrgAAhLgAAHbC&#10;AABnzAAAWtUAAEzcAAA/4QAANeYAAC30AAAq/wIAJv8LACP/EQAg/xcAHf8dABn/IwAW/ykAFP8v&#10;ABL/NQAQ/z0ADv9FAQz/TgEK/1gBB/9lAQX/dAED/4UBAv+WAQH/pgEA/7UBAP/GAQD/ygEA/8oB&#10;AP/KAQD/ygGGtwAAd8EAAGjMAABa1wAAS94AAD7kAAAy6QAAJ+0AACP/AAAf/wAAG/8FABf/DAAU&#10;/xAAEf8UAA//GAAN/x0AC/8iAAj/KAAF/y4AAv81AAD/PQAA/0cAAP9SAAD/XgAA/20AAP9+AQD/&#10;jgEA/5sBAP+pAQD/qwEA/6sBAP+rAQD/qwH/Ki0B/y4rAf8wKwH/MC4C/y41Av8pPQP/JUkE/yNX&#10;BP8hZAX/H3IG/x1/Bv8digb/HZQG/x2cB/8cowf/HKoH/xyxB/8cuAb/HL8G/xzJBv8c1gb/HeUG&#10;/x3vBv8d+QX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/LCsB/zAoAf8zKAH/&#10;MysC/zExAv8tOgP/K0cE/yhUBf8mYQX/JG8G/yJ8B/8ihwf/IpEH/yGZB/8hoQj/IacI/yGuCP8h&#10;tQj/IbwI/yHGB/8h0Qf/IeIH/yLtB/8i9wf/Iv8G/SL/Bvwi/wb8Iv8G/CL/Bvsi/wb7Iv8G+yL/&#10;Bvsi/wb/LigB/zMlAf82JQH/NycB/zUtAv80OAP/MkQE/y9RBf8sXgb/KmsH/yl3B/8ogwj/J40I&#10;/yeWCf8nnQn/J6QJ/yerCf8nsgn/J7kJ/yfCCf8nzQn/J94J/yfrCfwn9gj5KP4I9yj/CPYo/wj1&#10;KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj/MiUB/zciAf86IQH/OyMB/zspAv87NAL/OUAE/zZNBf80&#10;Wgb/MWYH/zBzCP8ufwn/LokK/y6SCv8tmQv/LaEL/y2nC/8trgv/LbUM/y2+DP4tyQz7LdkM+C3o&#10;C/Qu9AvxLv4L7y7/C+4u/wvtLv8L7C7/Cuwu/wrsLv8K7C7/Cuwu/wr/NSIB/zseAf8/HQH/QB8B&#10;/0ImAf9CMQL/QDwD/z5IBf87VQb/OWII/zduCv82eQv/NYQM/TSNDfw0lQ36NJwO+TOjDvczqg/2&#10;M7IP9TO6D/MzxQ/yM9IP7jPlD+o08g/nNP0P5TT/D+Q0/w7iNf8O4jX/DeE1/w3hNf8N4TX/DeE1&#10;/w3/OR4B/z8aAf9DGAH/RhoB/0kjAf9JLQL/SDgD/0VEBf9DUAf/QF0J+z5pC/g9dA31PH8O8zuI&#10;D/E7kBDvOpgR7TqfEuw5phPqOa4T6Tm2FOc5wRTmOc4V4jnjFd458RXbOvwU2Dr/E9U7/xLTO/8S&#10;0jv/EdI7/xDSO/8Q0jv/ENI7/xD/PRsB/0MWAP9IFAD/TBcB/08fAf9QKAH/TzMC/00/BPtKSgb1&#10;R1cJ8UZkDO1Ebw7pQ3kR50KDE+RBixTiQJMW4D+bF98/ohjdPqoZ2z6zGtg+vRrWPsob0j7fG84+&#10;7xvLP/sayUD/GMdA/xfGQf8VxUH/FMRB/xTEQf8UxEH/FMRB/xT/QRcA/0cSAP9MEAD/UhQA/1Yb&#10;AP9XJAH/Vi4C+FQ5A/FRRQbrT1IJ5k1eDOFLaRDdSXQT2Uh9FtVGhhjSRY4a0EWWHM5EnR3MRKUe&#10;ykOtH8hDtiDGQ8MhxUPTIcFD6SG+RPcfvEX/HbpG/xu5R/8ZuEf/GLhH/xe4R/8XuEf/F7hH/xf/&#10;RBQA/0sQAP9RDgD/VxEA/1sWAP9dHgD5XSgB71szAudZPwTgV00I2lRZDdNSZBLOUG4Wyk53GcdM&#10;gBzFS4gewkqQIMBKlyG+SZ8jvEinJLpIsCW4SLwmt0jLJ7RH4yeySfMlsEr/Iq5L/x+uTP8drUz/&#10;G61N/xqtTf8arU3/Gq1N/xr/RxEA/08NAP9WDAD/XA4A/2ASAP1iGADwYyEA5mIsAd5gOgPUXkgH&#10;zVtUDcdYXxPDVmkXv1RyG7xSeh65UYIhtlCKI7RPkSWyTpknsE2iKK5NqyqsTLYrqkzELKhM2yym&#10;Te8qpE/9JqRQ/yOjUf8go1L/HqJS/x2iUv8dolL/HaJS/x3/Sg8A/1IKAP9aCQD/YAsA/2UOAPVn&#10;EQDoaBgA3WckANJmNQLKZEQHw2FQDb1eWxO5XGQYtVptHLFYdSCuV30jrFWEJalUjCinU5QqpVKd&#10;LKNSpi2hUbEvn1G+MJ1R0TCbUeovmlP6KppV/yaZVv8jmVb/IZlX/x+ZV/8fmVf/H5lX/x//TQ0A&#10;/1UGAP9dBQD7ZAcA72kJAOlrDADhbBAA020eAMlsMQLCakAHu2dMDbVkVxOwYWAZrF9pHahdcSGl&#10;XHgkolqAJ6BZhyqdWJAsm1eYLplWojCWVawylFW5M5NVyjORVeUzkVf3LZFZ/ymRWv8lkVv/I5Fb&#10;/yGRW/8hkVv/IZFb/yH/TwsA/1cCAP9hAgDqaAEA3m0EANhwCADVcAsAy3IbAMJxLgK6bz0GtGxJ&#10;Da5pVBOpZ10ZpGRlHaFibSGdYXQlml98KJhegyuVXYstkluUMJBbnjKNWqg0i1m1NYpZxjaIWeE2&#10;iFz0MIhd/yuJXv8oiV//JYlf/yOJX/8jiV//I4lf/yP/UQkA/1oAAPVkAADgbAAA13EDANB0BgDN&#10;dQkAxHYXALx2KgG0dDoFrnFGDKduURKia1oYnmliHZpnaSGWZXElk2R4KJBigCuNYYgui2CRMYhf&#10;mjOGXqU1g16yN4JewjeAXtw4gF/yM4Fh/y2CYv8pgmP/JoJk/yWCZP8lgmT/JYJk/yX/UwYA/10A&#10;AOdnAADbbwAA0HQCAMp4BQDGeQcAvnoVALZ6KAGveDcFqHZEC6JzThKccFcYmG1fHZRrZyGQam4l&#10;jWh1KIpnfSuHZYUuhGSOMYFjlzR/YqI2fGKvOHpivjl5YtU5eWPvNHpl/i97Zv8rfGf/KHxn/yZ8&#10;Z/8mfGf/Jnxn/yb/VQMA/2AAAONqAADVcgAAzHgBAMV7AwDAfQUAuX4SALF+JQGqfTUEo3pBCp13&#10;TBGXdFUXknJdHI5wZCCKbmskh2xyKIRreiuBaoIufmmLMXtnlTR4Z6A2dmasOHRmvDlzZtE6c2ft&#10;NnRp/TB1av8sdmv/KXdr/yd3a/8nd2v/J3dr/yf/VwAA9mMAAN9tAADRdQAAyHsAAMF/AgC7gAMA&#10;tIEQAKyCIwGlgTIEnn4/CZh7ShCSeVMWjXZbG4l0YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXVskjRz&#10;a543cGqqOW5quTptas46bWvrN29t/DFwbv8tcW7/KnFv/yhxb/8ocW//KHFv/yj/WQAA62UAANtw&#10;AADNeAAAxH4AALyCAQC2hAEAroUOAKeGIACghTADmoI9CJOASA+OfVEViXtZGoR5YB+Ad2cjfHVu&#10;J3l0dSp2c30uc3KGMXBxkDRtcJw3am+oOWhvtzpnb8s6Z3DpN2lx+jJrcv8tbHP/Kmxz/yhsc/8o&#10;bHP/KGxz/yj/XAAA52gAANVzAADJewAAwIIAALiGAACxiAAAqYkNAKKKHQCciS4ClYc7B4+FRQ6J&#10;gk8UhIBXGX9+Xh57fGUieHtsJnR5cypxeHstbneEMGt2jjNodZo2ZXSmOGN0tTlhdMk6YXTnOGN2&#10;+TJldv8uZnf/K2d3/ylnd/8pZ3f/KWd3/yn/XwAA42wAANB2AADFfwAAvIUAALSKAACsjAAAo44K&#10;AJ2OGgCXjisCkIw4BoqKQwyEh0wSf4VVGHqEXB12gmMhc4BqJW9/cSlsfnksaH2CL2V8jDJie5g1&#10;X3qkN116szhcesc5XHrlN157+DJfe/8uYHz/K2F8/ylhfP8pYXz/KWF8/yn1YgAA3m8AAMx6AADA&#10;gwAAt4kAAK+OAACmkQAAnZIGAJeTFwCRkygBi5I2BYWQQQt/jkoReoxSFnWKWhtxiGEfbYdoI2qG&#10;bydmhHcrY4OALmCCijFdgZY0WoGjNliAsjdWgMU3VoDjNliB9zFZgf8tW4L/KluC/ylbgv8pW4L/&#10;KVuC/ynsZgAA2HMAAMd+AAC8hwAAs44AAKmSAACglQAAlpgBAJCZEwCKmSQBhZgyBH+WPgl5lEgO&#10;dJNQFG+RVxlrkF4daI5lIWSNbSVgjHUoXYt+K1qKiC5XiZQxVImhM1KIsDRRiMM1UIjiNFKI9jBT&#10;iP8sVIj/KVWI/yhViP8oVYj/KFWI/yjmawAA0HgAAMKDAAC3jAAArZIAAKOWAACamgAAjp4AAIef&#10;EACDnyAAfp8vAnidOwdznEUMbptNEWmZVRZlmFwaYZdjHl6WaiFblXIlV5R8KFSThitRkpIuTpKg&#10;MEySrzFLksIxSpHgMUyR9S1Nkf8qTpD/KE6Q/yZOkP8mTpD/Jk6Q/ybecAAAyX0AALyJAACykgAA&#10;p5cAAJ2bAACTnwAAhqQAAH6mDAB6phsAdaYqAXCmNwRspUEJZ6NKDWOiUhJfoVkWW6FhGVigaB1U&#10;n3AgUZ56I06dhCZLnZEpSJyeKkacrixFnMEsRZzfK0Wb9ClGmv8nR5r/JUea/yRHmv8kR5r/JEea&#10;/yTUdwAAwoQAALaPAACrlgAAoZwAAJagAACLpQAAf6oAAHSuBQBvrxQAbK8kAGivMgJkrj0FX61G&#10;CVusTw1YrFYRVKteFFGqZhdOqm4aS6l4HUipgyBFqI8iQ6idJEGorSVAqMAlP6jfJT+m9CNApf8i&#10;QKX/IUCk/yBApP8gQKT/IECk/yDKfgAAu4sAAK+VAACkmwAAmaEAAI6mAACCrAAAd7EAAGq2AABj&#10;uA4AYbgdAF64LAFauDgCV7hCBVO4SwhQt1MLTbdbDkq2YxBHtmsTRLV1FkK1gRg/tY4aPbWcHDu1&#10;rBw6tcAdObXfHDmz9Bw5sv8cObH/Gzmw/xs5sP8bObD/Gzmw/xvBhgAAtJMAAKeaAACcoAAAkacA&#10;AIWtAAB5swAAbbgAAGK9AQBWwgcAU8MUAFLDIwBQxDABTcQ7AkrERQNHxE4FRcRXB0LDXwlAw2gL&#10;PcNyDTvDfg84w4wRNsObEjXDqxMzw8ATM8PgEzPB9RMywP8UMr//FDG+/xQxvv8UMb7/FDG+/xS4&#10;kAAAq5kAAJ+gAACTpwAAh64AAHu0AABuuwAAY8AAAFjFAQBNygUARM8MAEPQFwBC0CUAQNAyAD/R&#10;PQE90UcBO9FQAjnSWQM20mMENNJuBTLSegcw0ogILtKYCS3TqQks074KLNPfCSvR8woqz/4LKc7/&#10;DCnN/w0pzf8NKc3/DSnN/w2umAAAop8AAJamAACJrgAAfLYAAG+9AABjwwAAV8gAAEzNAABC0gMA&#10;OdkJADXfEAA03xsAMuAnADHhMgAw4T0ALuJHAC3iUAEr4loBKuNlAijjcQIm5H8DJeSPAyPloQQi&#10;5bQEIeXNBCDk7AQg4vsEH+H/BR/g/wUf4P8FH+D/BR/g/wWkngAAmKUAAIuuAAB9tgAAcL4AAGPG&#10;AABWywAAS9AAAEDVAAA23AAAL+UHAC3tEAAr7hgAKe4iACfvKwAl7zQAI/A8ACHwRQAf8U4AHfJY&#10;ARvyZAEZ83EBGPOBARf0kgIV9KUCFPW6AhP11gIT9O8CEvL8AhLw/wIS8P8CEvD/AhLw/wKapAAA&#10;ja0AAH+2AABxvwAAY8cAAFbOAABJ0wAAPdoAADPfAAAq4wAAJvQFACT7DQAh/BMAHv0bABz9IgAZ&#10;/ikAF/4xABX/OQAT/0EAEf9KABD/VQAO/2EADP9vAQz/gAEK/5MBCf+mAQj/ugEH/9QBB//rAQb/&#10;9gEG//YBBv/2AQb/9gGPrAAAgLYAAHK/AABjyQAAVtEAAEjYAAA73QAAMOIAACbmAAAf8AAAHP8A&#10;ABn/CQAW/w4AFP8TABH/GQAP/x4ADf8kAAv/KwAJ/zIABv87AAP/RAAA/08AAP9cAAD/awAA/30A&#10;AP+QAAD/owAA/7QAAP/GAAD/1gAA/9YAAP/WAAD/1gCCtQAAc78AAGTJAABW0wAAR9sAADrgAAAu&#10;5QAAI+kAABrtAAAV/QAAEv8AABD/AgAO/wkAC/8NAAj/EAAE/xMAAf8YAAD/HgAA/yQAAP8rAAD/&#10;MwAA/z0AAP9JAAD/VgAA/2YAAP94AAD/igAA/5sAAP+oAAD/sQAA/7EAAP+xAAD/sQD/JSsB/ygp&#10;Af8pKQH/KCwB/yMyAf8eOwL/GkcC/xdVA/8VYgP/E3AD/xJ8A/8ShwP/EpED/xKZA/8SoAP/EqcD&#10;/xKtA/8RtAP/EbsD/xHEA/8RzgP/Ed8D/xHrAv8S9gL/Ev4C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/&#10;Ev8C/xL/Av8S/wL/KCkB/ysmAf8sJgH/KykB/ygvAf8iOAL/IEQC/x1SA/8bXwP/GGwD/xd5BP8X&#10;hAT/F44E/xeWBP8WnQT/FqQE/xaqBP8WsQT/FrgE/xbAA/8WygP/FtsD/xboA/8X9AP/F/0D/Bf/&#10;AvsX/wP7F/8D+hf/A/oX/wP6F/8D+hf/A/oX/wP/KiYB/y4jAf8vIgH/LyUB/ywrAf8qNQL/J0EC&#10;/yROA/8iWwP/IGgE/x50BP8dgAT/HYoE/x2SBf8dmgX/HaEF/x2nBf8drQX/HbQE/x29BP8dxwT/&#10;HdQE/h3mBPsd8gT3HvsD9R7/BPQe/wTzHv8E8x7/BPIe/wTyHv8E8h7/BPIe/wT/LiIB/zIfAf80&#10;HgH/MyAB/zImAf8yMgH/Lz4C/yxKA/8qVwP/J2QE/yZwBf8lewX/JIUF/ySOBv8klgb/JJ0G/ySj&#10;Bv8kqgb9JLEG/CS5Bvskwwb5JM8G9iTjBvIk8AXuJfoF7SX/Busl/wbqJf8G6SX/Bukl/wbpJf8G&#10;6SX/Bukl/wb/Mh4B/zYbAP84GQD/OBsB/zojAf85LQH/ODoC/zVGA/8yUgT/MF8E/y5rBf8tdgb9&#10;LIAH+iyJB/krkQf3K5kI9SufCPQrpgjzK60I8Su1CPArvwjuK8sI6yvfCOcs7gjkLPoI4iz/CeAs&#10;/wneLP8I3iz/CN0s/wjdLP8I3Sz/CN0s/wj/NRoA/zoWAP89FAD/PxcA/0EfAP9BKQH/QDQB/z1B&#10;Av86TQP8OFoF+DZlBvQ1cQfxNHsI7zOECe0zjQnrMpQK6TKbCugyogvmMqoL5DKyDOMyuwzhMsgM&#10;3zLcDNoy7A3VM/gN0jP/DdAz/wzOM/8MzTT/C8w0/wvMNP8LzDT/C8w0/wv/ORYA/z4SAP9BEAD/&#10;RRMA/0gbAP9IJAD/Ry8B/kQ7AvdCRwPxP1QF7D5gBug8awjlO3YJ4jt/C+A6iAzdOZAN2zmXDtk4&#10;ng/WOKYQ1DiuEdI4txHQOMMSzjjTEso46BLHOfcSxDn/EcI6/xDBOv8PwDr/Dr86/w6/Ov8Ovzr/&#10;Dr86/w7/PRMA/0IPAP9GDQD/SxAA/04WAP9PHwD9TikB9Ew0AexIQQLmR04E4EVbBttEZgnWQnAM&#10;0kF5Ds9AghDNQIoRyj+RE8k/mRTHPqAVxT6oFsM+sRfBPrwXwD7LGL0+4hi6PvIXtz//FrVA/xS0&#10;QP8Ts0H/EbNB/xCzQf8Qs0H/ELNB/xD/QBAA/0YMAP9LCgD/UQ0A/1MRAP9UGADzVCIA6VItAeFQ&#10;OwHaT0kD0k1VB8xLYAvISWoOxUhzEcJHexO/RoMVvUWLF7tFkxi5RJoZt0OiGrVDqxu0Q7YcskPE&#10;HbBD2R6tQ+0dq0X8GqlF/xioRv8WqEb/FadH/xOnR/8Tp0f/E6dH/xP/RA4A/0oIAP9QBgD/VQoA&#10;/1gNAPdZEQDqWBgA31ckANRXNQHMVUQExlRQCMFSWwy9UGUQuU5tE7ZNdha0TH0YsUuFGq9KjRut&#10;SZUdq0mdHqlIpiCnSLAhpUi9IqRIzyKhSOgioEn4Hp9L/xueS/8ZnUz/F51M/xadTP8WnUz/Fp1M&#10;/xb/RwsA/00CAP9UAgD3WgQA610HAOddCwDhXBAA010eAMpdMAHDXD8EvVpMCLdYVwyzVmARr1Rp&#10;FKxTcRepUXgap1CAHKRPhx6iT48goE6YIZ5NoSOcTaskmk24JZlMyCaWTOImlU71IpRP/x+UUP8c&#10;lFH/GpRR/xiUUf8YlFH/GJRR/xj/SQgA/1AAAPtYAADlXgAA3WIDANZjBwDUYQoAymIZAMJjLAG7&#10;YjsDtGBICK9dUwyqW1wRplpkFaNYbBigV3QbnVV7HZtUgyCZVIsillOTJJRSnSWSUacnkFGzKI5R&#10;wymNUd0qjFLyJotU/yKLVf8ei1b/HItW/xqLVv8ai1b/GotW/xr/TAQA/1MAAOxcAADfYgAA1GYB&#10;AM5oBQDLZwgAwmcWALpoKAGzZzgDrWVFB6hjUAyjYVkRn19hFZtdaBiYXHAblVp3HpNZfyGQWIcj&#10;jlePJYxXmSeJVqMph1avKoVVvyuEVtUsg1fvKYNY/iSDWf8ghFr/HoRa/xyEWv8chFr/HIRa/xz/&#10;TgEA/1cAAOVfAADYZgAAzmoAAMdsAwDDawUAvGwSALRtJQCtbDUDp2pCB6FnTQycZVYRmGNeFZRi&#10;ZRiRYGwbjl90HoxeeyGJXYMkhlyMJoRblSiBWqAqf1qsLH1auy18Ws8ue1vsK3xc/CZ8Xf8ifV7/&#10;H31e/x19Xv8dfV7/HX1e/x3/UAAA9VkAAOFjAADSagAAyW4AAMJwAQC9cAMAtnAQAK5xIgCocDIC&#10;oW4/BpxsSguXalMQkmhbFI5mYhiLZWkbiGNwHoVieCGCYYAkgGCJJn1fkil7Xp0reF6pLXZeuC51&#10;XswvdF7pLXVg+id2Yf8jd2L/IHdi/x53Yv8ed2L/Hndi/x7/UgAA7FwAANxmAADObQAAxHIAAL10&#10;AAC3dAEAsHQOAKl1HwCidC8CnHI9BZdwRwqRblEPjWxZFIlqYBeFaWcbgmhuHn9mdSF9ZX0kemSG&#10;J3djkCl1Y5sscmKnLnBiti9vYskvbmLmLm9k+ShwZf8kcWb/IXFm/x9xZv8fcWb/H3Fm/x//VAAA&#10;6F8AANdpAADKcAAAwHUAALl4AACyeAAAq3gNAKR5HQCeeC0Bl3c6BZJ1RQqMck4OiHBWE4RvXheA&#10;bWQafWxrHXprcyB3ansjdGmDJnJojSlvZ5ksbGalLmpmsy9pZsYwaGbkL2po9ylraf8lbGn/Imxq&#10;/yBsav8gbGr/IGxq/yD/VwAA5GIAANJsAADGcwAAvXgAALV7AACtfAAApXwKAJ99GgCZfCoBk3s4&#10;BI15QwmId0wOg3VUEn9zWxZ7cmIZeHBpHXVvcCBybngjb22BJmxsiylqbJcsZ2ujLmVrsi9ka8Qw&#10;YmvhL2Rs9ipmbf8mZm3/I2du/yBnbv8gZ27/IGdu/yD2WQAA4GUAAM5vAADCdgAAuXwAALF/AACp&#10;gAAAoIAHAJmBFwCUgSgBjoA1A4h+QQiDfEoNfnpSEXp4WRV2d2AZc3ZnHHB0bh9tc3YjanJ/Jmdx&#10;iSlkcZUrYnChLWBwsC9ecMIvXXDfL19x9Spgcf8mYXL/I2Jy/yBicv8gYnL/IGJy/yDvXAAA3GkA&#10;AMpyAAC+egAAtYAAAK2EAACkhQAAmoUDAJSFFACOhiUBiYQzA4ODPgd+gUgLeX9QEHV+VxRxfV4Y&#10;bntlG2t6bB5oeXQiZXh9JWJ3hyhfdpMqXHafLFp1ri5ZdcAuWHXdLll28ypbdv8mXHf/I1x3/yBc&#10;d/8gXHf/IFx3/yDqYAAA1WwAAMV2AAC6fgAAsYQAAKiIAACfiQAAlIoAAI2KEQCIiyEAg4owAn6J&#10;OwV5h0UKdIZODnCEVRJsg1wWaYJjGmaBah1igHIgX397I1x+hSZZfZEpV3yeK1V8rCxTfL4tUnza&#10;LVN88ilVfP8lVnz/Ild8/yBXfP8gV3z/IFd8/yDlZAAAz3AAAMF6AAC2gwAArYkAAKOMAACZjgAA&#10;jY8AAIaQDgCBkR0AfZAsAXiPOARzjkIIbo1LDGqMUxBniloUY4lhF2CIaBtdh3AeWoZ5IVaFgyRU&#10;hY8mUYScKE+EqipNhLwqTYTXKk2D8SdPg/8kUIP/IlCD/x9Qg/8fUIP/H1CD/x/eaQAAyXUAALyA&#10;AACyiAAAqI0AAJ2RAACTkwAAhZYAAH6XCwB5lxkAdZcoAXGXNQNslj8GaJVICmSUUA1hk1cRXZJe&#10;FVqRZhhXkG4bVI93HlGOgSBOjo0jS42aJUmNqSZIjbsnR43UJ0eM8CRIjP8iSYv/IEqL/x5Ki/8e&#10;Sov/HkqL/x7VbgAAw3sAALeFAACsjQAAopIAAJeWAACMmQAAf5wAAHWeBQBwnxMAbZ8jAGmfMAFl&#10;njsEYZ5FB12dTQpanFQNV5tcEVSaYxRRmmsXTpl0GUuYfxxImIseRZeZIEOXqCFCl7oiQZfTIkGW&#10;7yBClf4eQpX/HUOU/xxDlP8cQ5T/HEOU/xzMdQAAvIEAALGMAACmkgAAm5cAAJGbAACFnwAAeaMA&#10;AGqnAABlpw4AY6gcAGCoKwFdqDYCWadABFanSQZTplEJUKZZDE2lYA5KpWkRR6RyFESkfRZCo4kY&#10;P6OXGj2jpxs8o7kcO6PSGzui7xs7oP4aO5//GTyf/xg8n/8YPJ//GDyf/xjEfAAAtokAAKqSAACf&#10;lwAAlZwAAImhAAB9pgAAcaoAAGSuAABasQgAV7EUAFWyIwBTsjABULI7Ak2yRANLsU0FSLFVB0Wx&#10;XQlDsWULQLBvDT6weg87sIcROa+WEzevphQ2r7gUNbDRFDWu7xQ0rf4UNKz/FDSr/xQ0q/8UNKv/&#10;FDSr/xS7hQAAr5AAAKOXAACYnQAAjKMAAICoAAB0rQAAaLIAAFy2AABQugEASbwNAEi8GQBGvScA&#10;Rb0zAEO9PQFBvUcBP71QAj29WAM6vWEFOL1rBja9dwg0vYQJMr2TCjC9pAsvvbcMLr7QCy687gwt&#10;uv4NLLn/DSy4/w4suP8OLLj/Diy4/w6zjwAAppcAAJudAACPowAAg6oAAHawAABqtQAAXroAAFK+&#10;AABHwgEAPccGADjJEAA3yRsANsonADXKMwA0yz0AM8tHADHLUQEwy1sBLsxlAizMcQIqzH8DKcyQ&#10;BCfMoQQmzbQEJc3OBCXL7gQkyfwGI8j/ByPH/wcjx/8HI8f/ByPH/weplgAAnp0AAJKjAACFqwAA&#10;eLIAAGu4AABfvgAAUsIAAEfGAAA9ygAANM8EACvUCQAm2Q8AJdkZACXaJQAk2jAAI9s7ACPbRQAi&#10;3FAAId1bACDdaAAe3nYAHd6HARzfmQEa36wBGd/EARje5wEY3PgBGNv/Ahfa/wIX2v8CF9r/Ahfa&#10;/wKgnAAAlKMAAIerAAB5swAAbLoAAF/BAABSxgAARsoAADvOAAAx0wAAKdkAACHeBQAe6A4AHegV&#10;ABvpHgAZ6ScAGOowABbqOQAV60MAFOxOABLsWgAR7WcAEO53ABDuigAO754ADvCzAA3wzQAM7+wA&#10;DO38AAzr/wAM6/8ADOv/AAzr/wCXowAAiasAAHu0AABtvAAAX8QAAFLKAABFzgAAOdMAAC/YAAAl&#10;3QAAHeEAABjsAgAW9wsAFPcRABH4FwAQ+B4ADvklAA35LQAL+jUACfs/AAf7SgAE/FcAA/1mAAL+&#10;dwAA/YsAAP2fAAD8tQAA/NEAAPztAAD8/AAA/P0AAPz9AAD8/QCLqwAAfbQAAG69AABgxgAAUs0A&#10;AETSAAA32AAALN0AACLhAAAZ5QAAE+oAABD6AAAO/wYADf8MAAr/EAAH/xQABP8aAAH/IAAA/ycA&#10;AP8wAAD/OgAA/0UAAP9TAAD/YgAA/3UAAP+KAAD/nwAA/7MAAP/HAAD/5QAA/+UAAP/lAAD/5QB/&#10;tAAAcL0AAGHHAABT0AAAQ9YAADbdAAAq4gAAH+YAABbqAAAQ7QAADPoAAAn/AAAG/wAAAv8EAAD/&#10;CQAA/w0AAP8QAAD/FAAA/xoAAP8hAAD/KQAA/zQAAP9AAAD/TgAA/14AAP9yAAD/hwAA/5oAAP+q&#10;AAD/uQAA/7kAAP+5AAD/uQD/ICkB/yInAf8iJwH/HyoB/xkwAf8SOQH/EEUB/w1TAf8MYAH/Cm0C&#10;/wl5Av8JhAL/CY4B/wmWAf8JnQH/CaMB/wmpAf8JsAH/CLcB/wi+Af8IyAH/CNYB/wjmAf8I8QH/&#10;CPsA/wj/AP8I/wD/Cf8B/wn/Af8J/wH/Cf8B/wn/Af8J/wH/IyYB/yUkAP8lJAD/IycB/x0sAf8Y&#10;NQH/FUIB/xJQAf8QXQL/DmoC/w52Av8OgAL/DooC/w6SAv8OmgL/DqAC/w6mAf8NrQH/DbMB/w27&#10;Af8NxQH/DdEB/w3jAf8N7wH+DfoB+g3/AfkO/wH5Dv8B+Q7/AfgO/wH4Dv8B+A7/AfgO/wH/JiMA&#10;/yggAP8oIAD/JiIA/yIoAf8gMgH/HD8B/xlMAf8XWQL/FWUC/xNxAv8TfAL/E4YC/xOOAv8SlgL/&#10;Ep0C/xKjAv8SqQL/ErAC/xK3Av8SwQL/EswB/RLfAfkT7QH1E/gB8xP/AfIT/wHxE/8C8BT/AvAU&#10;/wLwFP8C8BT/AvAU/wL/Kh8A/ywcAP8sGwD/Kx0A/ykkAP8oLwH/JTsB/yJIAf8fVAL/HWEC/xtt&#10;Av8adwL/GoEC/xqKAv8akgL/GpkC/RqfAvwapgL7GqwC+Rq0AvgavQL2GsgC8xrbAu8a6gLsG/cC&#10;6Rv/Augb/wPnHP8D5hz/A+Uc/wPlG/8D5Rv/A+Ub/wP/LRsA/zAXAP8xFQD/MBYA/zEgAP8wKgD/&#10;LjYB/ytDAf8oTwL/JlwC/yRnAvwjcgP5I3wD9yKFA/UijQPzIpUD8iKbA/AiogPvIqkD7SKxA+wi&#10;uQPqIsUD6CLVA+Qj6QPgI/YE3iP/BNsk/wTZJP8E2CT/BNck/wTWJP8E1iT/BNYk/wT/MRYA/zQS&#10;AP82EQD/NxMA/zkbAP84JQD/NjEB/zM9Af0xSgH4LlYC9C1iA/AsbQPtK3cD6iuABOgqiATmKpAE&#10;5SqXBOMqngXhKqUF4CqtBd4qtgXcKsIF2irSBtUr5wbQK/UHzSz/B8ss/wfJLP8HyCz/B8cs/wbH&#10;LP8Gxyz/Bscs/wb/NRIA/zkOAP86DQD/PhAA/0AWAP8/IAD/PSoA+Ts3AfI4RAHsNlEC5zVcA+M0&#10;ZwPgM3IE3TN7BdoygwbWMosG1DKTB9IxmgjQMaEIzjGpCcwxsgnLMbwKyTHKCsYy4QvCMvELvzP+&#10;C70z/wq7M/8KujP/Cboz/wm6M/8JujP/Cboz/wn/ORAA/z0LAP9ACQD/RA0A/0YRAP9FGQD3RCMA&#10;7kEvAOY/PAHgPkoB2j1XAtM8YgTPO2wGzDp1B8k6fQnHOYUKxTmMC8M4lAzBOJsNwDijDb44rA68&#10;OLYPujjDD7k41xC1OOwQsjn7D7A6/w6vOv8Nrjr/DK06/wutOv8LrTr/C606/wv/PA0A/0AGAP9F&#10;BAD/SQkA/0sNAPlKEQDtSRoA40YmANpGNgDRRkUBy0VRA8ZEXAXCQmYIv0JvCrxBdwu6QH8NuD+G&#10;DrY/jhC0PpURsj6dErA+phOvPrAUrT69FKs+zRWpPuYVpj/3E6RA/xKjQP8QokD/D6JA/w6iQf8O&#10;okH/DqJB/w7/PwkA/0QAAP9KAAD3TgIA7FAGAOpPCwDjTBAA1kweAM1NMADGTT8BwExMBLtLVwa3&#10;SWEJtEhpDLFHcQ6uRnkQrEaAEapFiBOoRJAUpkSYFqRDoReiQ6sYoEO3GZ9DxxmdQ+Aam0TzF5lF&#10;/xWYRv8TmEb/EZhG/xCXRv8Ql0b/EJdG/xD/QgUA/0cAAPdPAADlUwAA3VUBANdVBgDVUgsAy1MZ&#10;AMNUKwC8VDsBtlJIBLFRUgetUFwKqU5kDaZNbA+kTHQRoUt7E59KghWdSooXm0mTGJlJnBqXSKYb&#10;lUiyHJRIwR2SSNgdkEnvG49K/hiPS/8Wjkv/FI5M/xKOTP8Sjkz/Eo5M/xL/RQAA/0sAAOlTAADe&#10;WAAA01sAAM1bBADKWAcAwlgVALpaJwCzWjcBrlhEBKlXTwekVVgKoVRgDZ5TaBCbUW8TmFB2FZZQ&#10;fheUT4YZkk6OGo9OmByNTaIdi02uH4pNvCCITdAgh03rH4ZP/BuGUP8YhlD/FoZQ/xSGUf8UhlH/&#10;FIZR/xT/RwAA+E8AAORXAADVXQAAzGAAAMVgAgDBXgUAul0RALNfIwCsXzMBpl5AA6FcSwedWlQK&#10;mVlcDpZYZBGTVmsTkFVyFo5UehiLVIIaiVOKHIdSlB6FUp4fg1GqIYFRuCJ/UcsiflLnIX5T+R1+&#10;VP8aflX/F35V/xZ+Vf8VflX/FX5V/xX/SgAA7lIAAN5bAADPYQAAxmQAAL9lAAC6YwIAs2IPAKxj&#10;IACmYzABoGI9A5thSAaWX1EKkl5ZDY9cYRGMW2gTiVpvFoZZdhiEWH4agleHHH9XkB99Vpshe1an&#10;InlWtSN3VsckdlbkJHZX9x93WP8bd1n/GXdZ/xd3Wf8Wd1n/FndZ/xb/TAAA6VYAANlfAADLZQAA&#10;wWgAALppAAC0aAAArWcNAKZoHACgaC0Bmmc6A5VlRQaQY04KjGJXDYlhXhCGX2UTg15sFoBdcxh+&#10;XHsae1yDHXlbjR92WpghdFqkI3JasiRxWsQlb1rhJXBb9iBxXP8ccV3/GnFd/xhxXf8XcV3/F3Fd&#10;/xf9TwAA5VkAANNiAADHaAAAvWwAALZtAACvbAAAp2sLAKBsGQCbbCoBlWs3ApBpQwWLaEwJh2ZU&#10;DINlWxCAY2ITfWJpFXphcBh4YXgadWCBHXNfix9wXpYibl6iJGxesCVrXsEmaV7eJmpf9CFrYP8d&#10;a2H/G2xh/xlsYf8YbGH/GGxh/xj1UQAA4lwAAM9lAADDawAAuW8AALFxAACqcQAAom8IAJtvFwCW&#10;cCcAkG81AotuQAWGbEkIgmpSDH5pWQ97aGASd2ZmFHVmbhdyZXYacGR+HW1jiB9rY5MiaWKgJGZi&#10;riVlYr8mZGLaJmRj8iJlZP8eZmT/G2dk/xlnZf8YZ2X/GGdl/xjwUwAA3V8AAMtoAAC/bwAAtnMA&#10;AK51AACmdQAAnXMFAJZzFACRdCQAi3MyAoZyPgSBcEcIfW9PC3ltVw52bF4Rc2tkFHBqbBdtanMa&#10;a2l8HGhohh9mZ5EiY2eeJGFmrCVgZr0mX2fWJl9n8SJgaP8eYWj/HGJo/xpiaP8ZYmj/GWJo/xns&#10;VwAA2WIAAMdrAAC8cgAAs3cAAKp5AACheQAAl3cBAJB4EQCLeCEAhngvAYF3OwR8dUUHeHRNCnRy&#10;VQ5xcVwRbnBjFGtvahZobnEZZm56HGNthB5gbI8hXmycI1xrqiVaa7smWWzTJlps7yNbbP8fXG3/&#10;HF1t/xpdbf8ZXW3/GV1t/xnoWgAA0mYAAMNvAAC4dgAAr3sAAKZ+AACdfgAAkXwAAIp8DwCFfR4A&#10;gX0tAXx8OQN3ekMGc3lLCXB4Uwxsd1oQaXZhE2Z1aBZjdG8YYXN4G15ygh5bco0gWXGaIldxqCRV&#10;cbklVHHQJVRx7iJWcf4eV3H/HFdx/xpYcf8ZWHH/GVhx/xnjXgAAzWkAAL9zAAC0egAAq38AAKKC&#10;AACYgwAAi4EAAISBDQB/ghoAe4IpAXaBNgJygUAFbn9JCGp+UAtnfVcOZHxeEWF7ZhReem0XW3p2&#10;GVl5gBxWeIsfU3iYIVF3piJQd7cjT3fOI0937CFQd/0eUXf/G1J3/xlSd/8ZUnf/GVJ3/xneYgAA&#10;yG4AALt3AACwfwAAp4QAAJ2HAACShwAAhIcAAH2HCQB4iBYAdIgmAHCIMgJshz0EaIZGBmWFTglh&#10;hVUMXoRcD1uDYxJZgmsVVoF0F1OAfhpQgIkcTn+WHkx/pSBKf7YhSX/MIUl+6x9KfvwcS37/Gkt+&#10;/xlMfv8YTH7/GEx+/xjVZwAAw3MAALZ8AACshAAAookAAJiLAACNjQAAfI0AAHWOBABvjxIAbZAh&#10;AGmQLgFljzkCYo5CBF6OSwdbjVIKWIxZDFaLYQ9Ti2gSUIpxFE2JexdKiYcZSIiVG0aIox1EiLQd&#10;Q4jKHUOH6hxEhvsaRIb/GEWG/xdFhf8XRYX/F0WF/xfNbQAAvXgAALGCAACnigAAnI4AAJKQAACG&#10;kwAAeZUAAGyXAABmlw4AY5gbAGGYKQBemDUBWpc+A1eXRwVVlk8HUpZWCU+VXgxMlGYOSpRvEEeT&#10;eRNEk4UVQpKTF0CSohg+krMZPZLJGT2R6Rg9kPoXPo//Fj6P/xU+j/8VPo//FT6P/xXFcwAAt38A&#10;AKyJAAChjwAAlpMAAIuWAAB/mQAAc5wAAGSfAABcoAkAWaAUAFehIgBVoS8AUqE5AVChQwJNoEsE&#10;SqBTBUigWgdFn2MJQ59sC0Cedg4+noMQO56RETmdoBI4nbITN57IEzed6BI2m/oSNpr/EjaZ/xE3&#10;mf8RN5n/ETeZ/xG+ewAAsYcAAKWPAACblAAAkJgAAIScAAB3oAAAa6QAAF+nAABSqgAATasOAEur&#10;GgBKqycASKszAEarPQFEq0YBQqtOAkCrVgM+q18FO6toBjmqcwg3qoAJNKqPCzKqnwwxqrAMMKrH&#10;DDCp5wwvp/oNL6b/DS+l/w0vpf8NL6X/DS+l/w22hAAAqo4AAJ6UAACUmQAAh54AAHujAABvqAAA&#10;Y6wAAFevAABLsgAAQbUGAD62EQA9th4AO7YpADq3NAA5tz4AN7dHADa3UAE0t1oBMrdkAjC3bwMu&#10;t3wELLeLBSq3nAUpt64GKLjFBSi35gUntfkHJrP/Byay/wgmsv8IJrL/CCay/wivjQAAopQAAJea&#10;AACLoAAAfqYAAHGrAABlsAAAWbQAAE23AABCuwAAOL4BAC/CCQAtwxIALMMeACvDKQAqxDMAKcQ9&#10;ACjFRwAnxVEAJsVcACXGaAAjxnYBIsaGASDGmAEfxqsBHsfBAR7G5AEdxPgCHML/AxzB/wMcwf8E&#10;HMH/BBzB/wSllAAAmpoAAI6hAACBpwAAc64AAGe0AABauQAATr0AAELAAAA4wwAAL8cAACbLBAAe&#10;0AoAG9ERABrSGgAZ0iUAGNMvABjTOgAX1EQAFtRQABXVXQAU1WsAE9Z8ABLXjwAR2KQAENm7ABDZ&#10;3gAQ1fMAENP/ABDS/wEQ0f8BENH/ARDR/wGcmgAAkaEAAIOoAAB1sAAAaLcAAFu9AABOwQAAQsUA&#10;ADfIAAAtzAAAJNAAABzVAAAV2gUAEOILABDjEQAO5BoADuQjAA3lLQAM5TcAC+ZCAArmTwAJ510A&#10;COdtAAbmgAAF5pUABOarAALmxAAB5uYAAOf5AADn/wAA5v8AAOb/AADm/wCToQAAhakAAHexAABp&#10;uQAAW8AAAE7GAABBygAANc4AACrSAAAh1gAAGdsAABLfAAAN4wAAC/EIAAnzDgAH8xMABPIaAALy&#10;IgAA8ioAAPI0AADyPwAA8kwAAPJcAADybQAA8oIAAPKYAADzrQAA88YAAPTlAAD09gAA9PsAAPT7&#10;AAD0+wCHqQAAebIAAGq6AABcwgAATskAAEDOAAAz0wAAKNgAAB7dAAAV4QAAD+QAAAroAAAF8wAA&#10;A/0BAAD8CAAA+w0AAPsRAAD7FgAA/B4AAPwmAAD8MAAA/TwAAP5JAAD+WgAA/m0AAP+CAAD/mAAA&#10;/6wAAP/AAAD/2AAA/+QAAP/kAAD/5AB7sgAAbLsAAF3EAABPzQAAQNIAADLZAAAm3gAAG+IAABLm&#10;AAAM6gAABe0AAAD0AAAA/wAAAP8AAAD/AAAA/wQAAP8JAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP83&#10;AAD/RgAA/1gAAP9rAAD/gAAA/5UAAP+mAAD/swAA/7sAAP+7AAD/uwD/GyYA/xwkAP8aJAD/FScA&#10;/xAtAP8KNgD/BUMA/wFQAf8AXgH/AGsB/wB2Af8AgQD/AIoA/wCSAP8AmgD/AKAA/wCmAP8ArAD/&#10;ALIA/wC5AP8AwgD/AM0A/wDfAP8A7AD/APgA/wD/AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP0A&#10;/wD/HyMA/x8hAP8eIQD/GSMA/xMpAP8OMgD/DEAA/wlNAf8HWgH/BGcB/wNzAf8DfQH/A4cB/wOP&#10;AP8ClgD/ApwA/wKiAP8CqAD/Aq8A/wG2AP8BvgD/AckA/wHbAP8A6gD8APYA+AD/APcC/wD3A/8A&#10;9gT/APYE/wD2Bf8A9gX/APYF/wD/Ih8A/yIcAP8hHAD/Hh8A/xgkAP8VLwD/EjwA/xBJAP8OVgH/&#10;DGIB/wtuAf8LeQH/C4IB/wuLAf8LkgH/CpkB/wqfAP8KpQD/CqsA/wqyAP8KuwD9CsYA+wrUAPcK&#10;5wDzCvQA8Ar/AO8L/wDuDP8A7Qz/Ae0M/wHtDP8B7Qz/Ae0M/wH/JRsA/yYYAP8lFwD/IRgA/yAh&#10;AP8eKwD/GjcA/xdFAP8UUQH/El4B/xFpAf8RdAH/EX0B/xCGAf0QjgH8EJUB+hCbAfkQoQH3EKgB&#10;9hCvAfQQtwDzEMIA8RDQAO0Q5QDoEfIA5hH+AeQS/wHjEv8B4hL/AeIS/wHhEv8B4RL/AeES/wH/&#10;KRYA/yoTAP8pEgD/JxMA/ygcAP8nJwD/IzMA/yA/AP8dTAD/G1gB/BlkAfgZbgH2GHgB8xiBAfEY&#10;iQHvGJAB7hiXAewYngHqGKQB6RisAecYtAHmGL8B5BjNAeAZ4wHcGvEB2Br+AtQb/wLSG/8C0Rv/&#10;AtAb/wLQG/8C0Bv/AtAb/wL/LRIA/y4PAP8uDQD/LxAA/y8XAP8uIQD/LC0A/yk5APkmRgD0JFMB&#10;7yJeAesiaQHoIXMB5iF8AeMhhAHhIYwB4CGTAd4hmgHcIaEB2iGpAdghsQLVIbwC0yLJAtAi3wLM&#10;I/ADyCP9A8Yk/wPEJP8DwyT/A8Ik/wPBJP8DwST/A8Ek/wP/MA8A/zILAP8zCAD/Ng0A/zYSAP81&#10;GgD9MiUA9DAyAO0tPwDnLEwA4itYAd0rYwHZKm0B1Sp2AtIqfwLQKoYCziqOA8wqlQPKKpwDySqj&#10;BMcqrATFKrYEwyrDBcIq1QW+K+sFuiv5Brgs/wa2LP8FtSz/BbQs/wW0LP8FtCz/BbQs/wX/NAwA&#10;/zYFAP85AwD/PAgA/zwNAP07EwDxOB0A6DUpAOA0NwDZM0YA0TRSAc0zXQHJM2cCxjNwA8QyeATB&#10;MoAEvzKHBb4yjwa8MpYGujGeB7gxpge3MbAItTK8CLMyzAmxMuUJrTP1Casz/wmqM/8IqDP/B6gz&#10;/wenM/8HpzP/B6cz/wf/NwcA/zoAAP8+AAD6QQEA8UEGAPE/DQDmPBIA2zofANA7MQDKPEAAxDxN&#10;AcA8WAK8O2EDuTtqBbY6cga0OnoHsjmBCLA5iAmvOZAKrTiYCqs4oQupOKoMqDi2DaY4xQ2kON4O&#10;oTnxDZ86/wyeOv8LnTr/Cpw6/wmcOv8JnDr/CZw6/wn/OwIA/z4AAPdEAADmRwAA30gBANpGBgDZ&#10;QAsAzUIZAMVEKwC+RDsAuURIAbVDUwOxQlwErkJlBqtBbAepQHQJpkB7CqQ/gwujP4oNoT6TDp8+&#10;nA+dPqUQmz6xEZo+vxGYPtQSlj/tEZQ//A+TQP8OkkD/DJJB/wuSQf8LkkH/C5JB/wv/PQAA/0MA&#10;AOlJAADeTgAA008AAM1OAwDKSQgAwkkUALtKJgC1SzYAr0tDAqtKTgOnSVcFpEhgB6FHZwmeRm8K&#10;nEZ2DJpFfQ6YRYUPlkSOEJRElxKSQ6ETkEOsFI9DuhWNQ80Vi0ToFYpF+hKJRv8QiUb/DohG/w2I&#10;Rv8NiEb/DYhG/w3/QAAA8kcAAONPAADUUwAAy1UAAMRUAADAUAQAuU8RALJQIgCsUTIAp1E/AqJQ&#10;SgOeT1MFm05cCJhNYwqVTGoMk0txDZFKeQ+OSoARjEmJEopJkhSISJwVhkioFoVItReDSMcYgUjk&#10;GIFK9xWASv8SgEv/EIBL/w+AS/8OgEv/DoBL/w7/QwAA7EsAAN1TAADOWAAAxFoAAL1aAAC4VwEA&#10;sVQOAKpWHgClVi4An1Y7AZtVRgOXVFAFk1NYCJBSXwqNUWYMi1BtDohPdBCGT3wShE6FE4JOjhWA&#10;TZkXfk2kGHxNshl6TcMaeU3fGnhO9Bd4T/8UeE//EnhQ/xB4UP8PeFD/D3hQ/w/9RgAA508AANZX&#10;AADIXAAAv18AALdfAACxXAAAqlkMAKRaGgCeWyoAmVs4AZRaQwOQWUwFjFhVCIlXXAqGVmMMg1Vq&#10;DoFUcRB/U3kSfVOBFHpSixZ4UpUYdlGhGXRRrxtzUcAbcVHbHHFS8hlxU/8VcVT/E3JU/xFyVP8Q&#10;clT/EHJU/xDzSAAA41MAANBbAADEYAAAumMAALNjAACsYQAApF4JAJ1fFwCYXycAk181AY5eQAOK&#10;XUoFhlxSB4NbWQqAWmAMfVlnDntYbhB4WHUSdld+FHRWiBdyVpMYb1afGm5VrBtsVb0ca1bVHWtW&#10;8BprV/8Xa1j/FGxY/xJsWP8RbFj/EWxY/xHxSwAA31YAAMxeAADAZAAAt2cAAK5oAACnZgAAn2IG&#10;AJhjFACSZCQAjWMyAYliPQKEYUcEgWBPB31fVgl6Xl0Ld11kDXVcaxBzXHMScFt7FG5bhRdsWpAZ&#10;alqcG2hZqhxmWrodZVrRHWVa7htlW/4XZlv/FWZc/xNnXP8SZ1z/Emdc/xLtTgAA2lkAAMhhAAC8&#10;ZwAAs2oAAKtsAACiagAAmWcCAJJnEQCNZyEAiGcvAYRmOwJ/ZUQEe2RNBnhjVAl1YlsLcmFhDXBh&#10;aQ9tYHASa195FGlfgxdmXo4ZZF6aG2JeqBxhXrgdX17OHV9e7BtgX/0YYV//FWFf/xNiX/8SYl//&#10;EmJf/xLqUQAA1FwAAMRkAAC5agAAsG4AAKdwAACebgAAlGsAAI1qEACHax4Ag2ssAH5rOAJ6akID&#10;dmlKBnNoUghwZ1kKbWZgDWtlZw9oZG4RZmR3FGRjgRZhY4wYX2KYGl1iphxbYrYdWmLMHVpi6hxb&#10;Y/wYXGP/Flxj/xRdY/8TXWP/E11j/xPmVQAAz18AAMFoAAC2bgAArHIAAKR0AACacwAAjm8AAIdv&#10;DQCCbxsAfXApAHlvNQF1bj8Dcm1IBW5sUAdrbFcKaWteDGZqZQ5kaWwRYWl1E19ofxZcaIoYWmeW&#10;GlhnpBxWZ7QdVWfKHVVn6BtWZ/sYV2f/Fldo/xRYZ/8TWGf/E1hn/xPhWAAAy2MAAL1rAACycgAA&#10;qXYAAKB4AACWdwAAiHMAAIFzCwB8dBcAeHQmAHR0MgFwcz0CbXNGBGpyTgdncVUJZHBcC2FwYw5f&#10;b2oQXG5zElpufBVXbYgXVWyUGVNsoxtRbLMcUGzIHE9s5xtRbPoYUWz/FVJs/xRSbP8TUmz/E1Js&#10;/xPcXAAAx2cAALlvAACvdgAApXsAAJx8AACRfAAAgngAAHp5BwB1eRQAcnojAG56LwFreToCaHlD&#10;A2R4SwVhd1IIX3dZClx2YAxZdWgPV3RwEVR0ehNSc4YWT3OTGE1yoRlMcrEaSnLGGkpy5RpLcvkX&#10;THL/FUxy/xNNcv8STXL/Ek1y/xLUYAAAwmsAALV0AACrewAAon8AAJeBAACMgQAAen4AAHN/AgBu&#10;fxEAa4AeAGiALABlgDcBYoBAA19/SARcflAGWX5XCFd9XgtUfGYNUXxuD097eBFMe4MUSnqRFkh6&#10;nxdGeq8YRXrEGER65BhFefgWRnn/FEZ4/xJHeP8RR3j/EUd4/xHNZQAAvXAAALF5AACngAAAnIQA&#10;AJKGAACGhgAAd4YAAGuGAABmhw0AY4cZAGCIJwBeiDMBW4g8AliHRQNWh00EU4ZUBlCGWwhOhWMK&#10;S4RsDEmEdg9Gg4ERRIOPE0KDnRRAgq4VP4PCFT6C4hU/gfcTP4H/EkCA/xFAgP8QQID/EECA/xDG&#10;awAAt3YAAKx/AACihQAAl4kAAIyLAACBjQAAc44AAGWPAABdjwkAWpAUAFiQIQBWkS0AU5A4AVGQ&#10;QQJOkEkDTJBQBEqPWAVHj2AHRY5pCUKOcwtAjX8NPo2NDzyNnBA6jawROY3BETiN4RA4i/YQOIr/&#10;DzmJ/w85if8OOYn/DjmJ/w6/cgAAsn0AAKeGAACcigAAkY4AAIaRAAB6kwAAbZUAAF+XAABUmQEA&#10;T5kPAE6aGgBMmicASpoyAEiaPAFGmkQBRJpMAkKaVANAmVwEPplmBTuZcAc5mHwIN5iKCjWYmgsz&#10;mKsLMpi/DDKY3wsxlvULMZX/CzGU/wsxk/8LMZP/CzGT/wu4egAArIUAAKGLAACWkAAAi5QAAH+X&#10;AABymwAAZp0AAFqgAABOogAARaQJAEKkEwBApB8AP6QqAD6lNAA8pT4AO6VHATmlTwE3pVgCNaVh&#10;AjOlbAMxpXkEL6SHBS2klwYspKkGK6S9Biqk3gYqovUHKaH/Bymg/wgpn/8IKZ//CCmf/wixggAA&#10;pYsAAJqRAACQlgAAg5oAAHafAABqogAAXqYAAFKpAABGqwAAPK0AADWvDAAzsBUAMrAhADGwKwAv&#10;sDUALrE+AC2xSAAssVEAK7FbACmxZwEnsXQBJrGDASSxlAIjsaYCIrK7AiGy2wIhr/MDIK7/AyCt&#10;/wQfrP8EH6z/BB+s/wSqiwAAnZEAAJOXAACHnAAAeqIAAG2nAABgqwAAVa8AAEmxAAA+tAAAM7cA&#10;ACq6AwAkvA0AIr0VACG9IAAhvSoAIL0zAB++PQAevkcAHb5SABy/XgAav2wAGb98ABi/jgAXwKEA&#10;FsC2ABTA0wAVvvEAFbz/ARW7/wEUuv8CFLr/AhS6/wKhkgAAlpgAAIqeAAB9pAAAb6oAAGKvAABW&#10;tAAASrcAAD66AAAzvQAAKsAAACHEAAAZxwUAE8sLABHMEgARzBsAEMwlAA/NLwAOzToADs1GAA3N&#10;UgANzmAADM5wAAvOgwAKzpcACc6sAAjOxgAIzugACM37AAnL/wAJy/8ACcv/AAnL/wCYmAAAjZ4A&#10;AH+lAABxrAAAZLMAAFe5AABKvQAAPsAAADLDAAAoxgAAH8oAABfNAAAR0QAADNYFAAjZDAAG2RIA&#10;BdobAATaJAAD2y4AAds5AADcRQAA3VIAAN5iAADecwAA3ogAAN+dAADfswAA384AAODuAADf+gAA&#10;3/8AAN//AADf/wCPnwAAgaYAAHOuAABltQAAWL0AAErCAAA9xQAAMckAACbMAAAd0AAAFNQAAA7Z&#10;AAAJ3QAAA+EAAADjBwAA4w0AAOQSAADlGQAA5iIAAOcrAADpNgAA60MAAOxSAADsYgAA7XYAAO6M&#10;AADuoQAA77cAAO/RAADv6wAA8PYAAPD2AADw9gCEpwAAda8AAGe3AABZvwAAS8YAADzKAAAvzgAA&#10;JNIAABrYAAAS3AAADOAAAAXjAAAA5wAAAOsAAADrAAAA7QUAAO4LAADwEAAA8RUAAPMeAAD0JwAA&#10;9zMAAPlAAAD6UQAA+2MAAPx3AAD9jQAA/aMAAP62AAD+yQAA/98AAP/fAAD/3wB3sAAAaLkAAFrB&#10;AABMygAAPM8AAC7UAAAi2gAAF94AABDiAAAJ5gAAAOkAAADsAAAA8AAAAPYAAAD2AAAA9wAAAPgA&#10;AAD6BwAA+w0AAP0RAAD/GQAA/yMAAP8vAAD/PgAA/08AAP9iAAD/dwAA/40AAP+fAAD/rgAA/7oA&#10;AP+6AAD/ugD/FiMA/xUhAP8SIQD/DiQA/wYqAP8AMwD/AEEA/wBOAP8AXAD/AGgA/wB0AP8AfgD/&#10;AIcA/wCPAP8AlgD/AJwA/wCiAP8AqAD/AK4A/wC1AP8AvQD/AMcA/wDWAP8A5wD+APMA/gD+AP0A&#10;/wD8AP8A+wD/APsA/wD7AP8A+wD/APsA/wD/GiAA/xkeAP8WHgD/ECAA/wolAP8EMAD/AD0A/wBL&#10;AP8AWAD/AGQA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCxAP0AuQD7AMMA&#10;+gDQAPgA4wD3APEA9gD8APQA/wD0AP8A8wD/APMA/wDzAP8A8wD/APMA/wD/HRwA/xwZAP8ZGQD/&#10;FBsA/w7/4v/iSUNDX1BST0ZJTEUACAkhAP8MLAD/CTkA/wVGAP8CUwD/AF8A/wBrAP8AdQD/AH4A&#10;/wCGAP8AjgD/AJQA/gCbAPwAoQD6AKcA+ACuAPUAtQDzAL8A8QDLAPAA3wDuAO4A7AD5AOsA/wDq&#10;AP8A6gH/AOkB/wDpAf8A6QH/AOkB/wD/IBcA/x8UAP8cEwD/FxUA/xYdAP8TKAD/EDQA/w1BAP8M&#10;TgD/CVoA/whmAP8IcAD+B3kA/AeBAPoHiQD4B5AA9gaWAPMGnQDxBqMA7waqAO0GsgDqBrsA6AbI&#10;AOYG3ADkBuwA4gj6AOAK/wDeC/8A3Qv/AN0M/wDcDP8A3Az/ANwM/wD/IxIA/yMQAP8hDgD/HhAA&#10;/x4YAP8cIwD/GC8A/xQ7AP8SSQD8EFUA+A9gAPQPagDxD3QA7w58AO0OhADrDosA6Q6SAOcOmQDm&#10;DqAA5A6nAOIOrwDgDrgA3g7FANwO2gDWEOwA0hH6AM8S/wDNEv8BzBL/AcsT/wHKE/8ByhL/AcoS&#10;/wH/Jw8A/ycMAP8lCQD/Jg0A/yUTAP8jHAD/ICgA+xw1APUaQgDvGE8A6hdaAOYWZQDjFm4A4BZ3&#10;AN4WfwDcFocA2RaOANYWlQDUFpwA0hejANAXqwDOGLUAzBjBAMsY0gDHGugBwxv4AcAb/wG+HP8B&#10;vRz/Arwc/wK8G/8CvBv/Arwb/wL/KwwA/ysFAP8rAwD/LQkA/ywOAP8pFQD3JiAA7iMtAOchOgDh&#10;H0gA2x9UANUgXwDRIGgAziBxAMwheQDKIYEByCGIAcYhjwHEIZYBwyGeAcEipgG/Iq8BvSK7Arwj&#10;ygK5I+MCtST0ArMk/wOxJP8DryT/A68k/wOuJP8DriT/A64k/wP/LwYA/y8AAP8yAAD/MwIA+TII&#10;APcvDgDrKxYA4SciANgnMgDQKUEAyypOAMYqWQDDKmIBwCprAb0qcwG7KnoCuSqCArgqiQK2KpAC&#10;tCqYA7MqoQOxKqoDryu1BK4rxASsK9sEqCzvBKYs/gWkLP8Eoy3/BKIt/wSiLP8Eoiz/BKIs/wT/&#10;MgAA/zMAAPk4AADpOQAA4jkAAN41BwDeLg0A0S8bAMkxLADDMzsAvTNIALk0UwG2M1wBszNlArAz&#10;bQKuM3QDrDJ7A6sygwSpMooEpzKTBaUymwakMqUGojKwB6AyvgefMtEHnDPqB5oz+weYNP8HlzT/&#10;BpY0/waWNP8FljT/BZY0/wX/NQAA/zgAAOo+AADfQgAA1UIAAM8/AwDNOAgAxTgVAL06JgC3OzYA&#10;sjxDAK48TgGqO1cCpztgA6U6ZwOjOm8EoTp2BZ85fQadOYUHmzmNB5k4lgiYOKAJljirCpQ4uAqT&#10;OcoLkTnlC4869wqNOv8JjDv/CIw7/weMO/8HjDv/B4w7/wf/OAAA8T4AAONFAADUSQAAy0oAAMVH&#10;AADBQQQAuj8RALNBIQCtQjEAqEM+AKRDSQGgQlMCnUFbA5tBYgSYQGoFlkBxBpQ/eAeSP38IkD+I&#10;Co8+kQuNPpsMiz6mDYk+sw2IPsQOhj/gDoQ/9A2DQP8Lg0D/CoJA/wmCQf8IgkH/CIJB/wj/PAAA&#10;60MAANxKAADMTwAAw1AAALxOAAC3SQEAsUYOAKpIHACkSSwAoEk6AJtJRQGYSE4ClEdXA5JHXgWP&#10;RmUGjUZsB4tFcwmJRXsKh0SDC4VEjQyDRJcOgUOiD39DrxB+Q8AQfETaEXtE8Q96Rf8Nekb/C3pG&#10;/wp6Rv8Jekb/CXpG/wn1PgAA5kgAANNPAADHVAAAvVUAALZUAACwUAAAqUwLAKJNGACdTigAmE42&#10;AJROQQGQTUsCjU1TBIpMWgWHS2EGhUtoCINKbwmASncLfkl/DHxJiQ56SJMPeEifEHdIrBJ1SLwS&#10;dEnSE3NJ7hFySv8Pckr/DXJK/wtySv8Lckr/CnJK/wryQgAA4EwAAM5TAADBWAAAuFoAALBZAACp&#10;VgAAolIHAJtSFQCWUyQAkVMyAI1TPgGJUkcChlFQBINRVwWAUF4Gfk9lCHtPbAl5TnMLd057DXVN&#10;hQ5zTZAQcU2cEm9NqRNuTbkUbE3OFGxN6xNsTv0QbE//DmxP/wxsT/8LbE//C2xP/wvuRQAA3FAA&#10;AMlXAAC9XAAAtF4AAKxeAACkWwAAnFYEAJVWEgCQVyEAi1gvAIdXOwGDVkQCf1ZNA3xVVAV6VFsG&#10;d1RiCHVTaAlzU3ALcVJ4DW9Sgg9tUY0Ra1GZEmlRphRnUbYVZlHLFWVS6RRlUvsRZlP/D2ZT/w1m&#10;U/8MZlP/DGZT/wzqSQAA1VMAAMVaAAC6XwAAsGIAAKhiAACfXwAAlloAAI9aEACKWx4AhVssAIFb&#10;OAF9W0ECelpKA3dZUQR0WFgGcVhfB29XZgltV20La1Z2DWlWfw9nVYoRZVWXE2NVpBRhVbQVYFXI&#10;Fl9V5xVgVvoSYFb/D2FX/w5hV/8NYVf/DGFX/wznTAAA0VYAAMFeAAC2YwAArWYAAKRmAACbZAAA&#10;kF4AAIleDgCEXxsAgF8pAHxfNQF4Xz8CdF5HA3FdTwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafQ9i&#10;WogRX1mUE15ZohRcWbIVW1nGFlpZ5RVbWvkSW1r/EFxa/w5cWv8NXFr/DVxa/w3jTwAAzVkAAL5h&#10;AACzZgAAqWkAAKBqAACXaAAAi2IAAINiDAB+YxgAemMmAHZjMgBzYzwBb2JFAmxhTARqYVQFZ2Ba&#10;B2VgYQhjX2kKYV9xDF9eew5dXoYRWl6TElhdoBRXXbAVVl7EFlVe4xVWXvcSVl7/EFde/w5XXv8N&#10;V17/DVde/w3eUwAAyF0AALtkAACwagAApm0AAJ1uAACTbQAAhWcAAH5nCQB4ZxUAdGcjAHFoLwBu&#10;ZzkBa2dCAmhmSgNlZlIFY2VYBmBlXwheZGcKXGRvDFpjeQ5YY4QQVWKRElNinxNSYq4VUWLCFVBi&#10;4RVRYvYSUWL/EFJi/w5SYv8NUmL/DVJi/w3ZVgAAxGAAALdoAACsbgAAo3EAAJpzAACPcQAAf2sA&#10;AHhrBQByaxIAbmwfAGtsLABobDcBZmxAAmNrSANga08EXmpWBlxqXQdZaWUJV2ltC1Vpdw1TaIIP&#10;UGiPEU5nnRNNZ6wUS2jAFEto3hRLZ/USTGf/D0xn/w5NZ/8NTWf/DU1n/w3SWgAAwGQAALNsAACp&#10;cgAAoHYAAJZ3AACKdgAAeXEAAHFxAABrcQ8AaHEcAGZyKABjcjQAYHI9AV5yRQJbcU0DWXFUBVdw&#10;WwZUcGMIUm9rClBvdAxNboAOS26NEElumxFHbasSRm6+E0Vu3BJGbfQRRm3/D0dt/w5HbP8NR2z/&#10;DUds/w3MXwAAvGkAALBxAACldwAAnHsAAJF8AACGewAAdXgAAGt3AABldwwAYXgXAF94JABdeTAA&#10;Wnk6AVh5QgJWeEoCU3hRBFF3WAVPd2AHTHZoCEp2cgpIdX0MRXWKDkN1mQ9CdakQQHW8EEB12RBA&#10;dPMPQHT/DkFz/w1Bc/8MQXP/DEFz/wzGZAAAt24AAKt2AACifAAAl38AAIyBAACBgQAAcoAAAGV/&#10;AABdfwgAWX8TAFeAIABVgCsAU4E2AFGAPgFPgEYCTYBOAkt/VQNJf10FRn9mBkR+cAhCfnsJP36I&#10;Cz19lww8facNOn26Djp+1g06fPENOnv/DDp7/ws6ev8LOnr/Czp6/wvAaQAAsnQAAKd8AACdgQAA&#10;koQAAIeGAAB7hwAAbocAAGCHAABVhwEAUIgOAE6IGgBNiSYAS4kwAEmJOgBIiUIBRolKAUSJUgJC&#10;iVoDQIhjBD2IbQU7iHgGOYeGCDeHlQk1h6YKNIe5CjOH0wozhvAJM4X/CTOE/wkzg/8JM4P/CTOD&#10;/wm5cAAArXoAAKKCAACXhwAAjYoAAIGMAAB1jgAAaI8AAFqQAABPkQAAR5IKAESSEwBDkx8AQZMq&#10;AECTNAA/kz0APZNFADuTTQE6k1YBOJNfAjaTaQM0k3UDMpKDBDCSkwUukqQGLZK3BiyS0QYske8G&#10;K4//BiuO/wYrjf8HK43/ByuN/wezeAAAp4IAAJyIAACRjAAAh5AAAHqTAABtlQAAYZcAAFWZAABJ&#10;mwAAP5wBADmdDgA3nRcANp4iADSeLAAznjUAMp4+ADGeRwAwn1AALp9aAC2fZAErn3EBKZ5/Aiee&#10;kAImnqECJJ61AiOezgIjne4DI5v+AyKa/wQimf8EIpn/BCKZ/wSsgQAAoIgAAJWOAACLkgAAf5YA&#10;AHKaAABlnQAAWaAAAE6jAABCpAAAN6YAAC6oBQApqQ8AKKkYACeqIgAmqiwAJao1ACSqPwAjqkgA&#10;IqtTACGrXgAgq2oAHqt5AB2riwAbq50AGquxABmrygAZquwBGaj9ARin/wIYpv8CGKb/Ahim/wKl&#10;iQAAmY8AAI+UAACDmQAAdZ4AAGiiAABcpgAAUKkAAESsAAA5rgAAL7AAACazAAAetQYAGbcPABi3&#10;FwAXtyEAFrcqABW3NAAUuD4AE7hJABK4VAASuWIAEblxABC5gwAPuZcADrmsAA25xAANuOcADrb7&#10;AA61/wAOtP8ADrT/AA60/wCckAAAkpUAAIabAAB5oAAAa6YAAF6rAABSrwAARrIAADq1AAAvtwAA&#10;JboAAB29AAAVwAAAEMMGAAvGDgAKxRUACcUeAAjFKAAHxTIABsY9AAXGSQAFxlcAA8ZmAALGdwAB&#10;xosAAMagAADFtgAAxtIAAMXvAADF/AAAxf8AAMX/AADF/wCVlgAAiZwAAHujAABtqQAAYK8AAFO0&#10;AABGuAAAOrsAAC6+AAAkwQAAG8QAABPHAAAOygAACM4BAAHQCgAA0BAAANAWAADRHgAA0icAANMx&#10;AADUPAAA1UkAANZYAADWaQAA1nwAANaSAADWpwAA1r8AANbgAADW8wAA1v4AANb/AADW/wCMnQAA&#10;fqQAAG+rAABhsgAAVLkAAEa9AAA5wQAALcQAACLHAAAZywAAEc4AAAzSAAAF1QAAANsAAADcAwAA&#10;3QoAAN4PAADfFAAA4RwAAOIkAADkLgAA5joAAOdJAADoWQAA6GsAAOmBAADpmAAA6a0AAOnFAADp&#10;4gAA6fIAAOn1AADp9QCApQAAca0AAGO1AABVvAAAR8IAADnGAAAsygAAIM4AABbSAAAP1gAACNsA&#10;AADfAAAA4wAAAOUAAADnAAAA6AEAAOoHAADrDQAA7REAAO8YAADxIQAA8ysAAPY4AAD3SAAA+FoA&#10;APltAAD6hAAA+psAAPqvAAD6wgAA+toAAPrfAAD63wB0rgAAZbYAAFa+AABIxgAAOcsAACvQAAAf&#10;1AAAFNoAAA3fAAAF4wAAAOYAAADpAAAA7QAAAO8AAADxAAAA8wAAAPUAAAD2AgAA+AkAAPoOAAD9&#10;EwAA/xwAAP8oAAD/NgAA/0cAAP9aAAD/bgAA/4UAAP+aAAD/qwAA/7kAAP+8AAD/vAD/ESAA/xAe&#10;AP8MHgD/BCEA/wAnAP8AMAD/AD4A/wBMAP8AWQD/AGUA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA&#10;/wCeAP8ApAD/AKoA/wCwAP8AuAD/AMIA/wDOAP8A4gD+APAA/QD7APsA/wD7AP8A+wD/APoA/wD6&#10;AP8A+gD/APoA/wD/FBwA/xIaAP8OGgD/CBwA/wAhAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8A&#10;dgD/AH8A/wCHAP8AjgD/AJQA/wCaAP4AoAD9AKYA/ACsAPsAtAD5AL0A+ADJAPcA3AD1AOwA8wD4&#10;APMA/wDyAP8A8QD/APAA/wDwAP8A8AD/APAA/wD/FxgA/xUWAP8RFQD/DBcA/wUdAP8AKAD/ADYA&#10;/wBDAP8AUAD/AFwA/wBnAP8AcQD/AHoA/ACCAPoAiQD4AJAA9wCWAPUAnAD0AKIA8wCoAPEAsADw&#10;ALgA7gDDAOwA0wDqAOcA6QD1AOcA/wDmAP8A5QD/AOUA/wDlAP8A5QD/AOUA/wD/GhMA/xgRAP8U&#10;EAD/DxEA/w0ZAP8KJAD/BTAA/wE+AP8ASwD/AFcA/gBiAPoAbAD1AHUA8gB9APAAhADuAIsA7ACR&#10;AOsAlwDpAJ4A5wCkAOYArADkALQA4gC/AOAAzQDeAOMA3ADyANoA/QDYAP8A1gD/ANUB/wDVAf8A&#10;1QL/ANUC/wD/HhAA/xwNAP8XCwD/FQ4A/xQVAP8RHwD/DioA/ws4AP0IRQD4BlEA9ARcAO4EZgDq&#10;BG8A5gN3AOQEfwDiBIYA4ASMAN4EkwDdBZoA2wWgANgFqADVBbEA0gW7ANAGyQDOB+AAzAjxAMkK&#10;/wDHC/8Axgz/AMUM/wDFDP8AxQz/AMUM/wD/IQwA/yAGAP8cAwD/HQoA/xsQAP8YGAD/FCMA9hEw&#10;AO8OPgDqDkoA5Q1WAOENYADdDWkA2Q1xANUNeQDTDYEA0Q2IAM8NjwDNDpYAyw6dAMoOpQDIDq4A&#10;xg+5AMQQyADCEN8AvhHyALsS/wC5E/8AtxP/AbYT/wG2E/8BthP/AbYT/wH/JQYA/yMAAP8jAAD/&#10;JAMA/yEKAP0dEQDxGhsA6BYnAOEUNQDaE0MA0xRPAM4VWQDLFWMAyBZrAMUWcwDDF3sAwReCAMAY&#10;iQC+GJAAvBiYALsZoAC5GakAtxm0ALUawgC0GtYAsBvtAa0c/AGrHf8BqR3/Aakd/wGoHf8BqB3/&#10;Aagd/wH/KAAA/ycAAP4qAADvKgAA5ycBAOciCQDkHRAA2RsdAM8dLQDJHjwAxCBJAL8gUwC8IV0A&#10;uSFlALcibQC1InQAsyJ8ALEigwGwIooBriKSAawjmwGrI6QBqSOvAacjvAGmJM4BoyToAqAl+QKe&#10;Jf8CnSX/Apwl/wKbJf8CmyX/Apsl/wL/LAAA/y0AAO0yAADiNAAA2jMAANMuAwDSJQoAySUXAMEn&#10;JwC7KTYAtipDALIrTgCvK1cArCtgAKorZwGoK28Bpit2AaQrfQGjK4QCoSuNAp8rlQKeK58CnCuq&#10;A5ortgOZLMcDlyziA5Qt9QSSLf8DkS3/A5Au/wOQLf8DkC3/A5At/wP/MAAA8jMAAOQ6AADWPQAA&#10;zDwAAMc5AADDMQUAvS4RALUwIQCwMjAAqzM9AKczSQCkM1IAoTNaAZ8zYgGcM2kCmjNwApkzdwKX&#10;Mn8DlTKHA5MykASSMpoEkDKlBY4ysQWNM8IGizPcBok08gaHNP8FhjT/BYY0/wSFNP8EhTT/BIU0&#10;/wT8MwAA6zoAANxBAADNRAAAw0QAAL1BAAC4OwEAsjcOAKs4HAClOSsAoTo4AJ07RACaO00BlzpW&#10;AZQ6XQKSOmQCkDprA445cgOMOXoEijmCBYk5iwWHOZUGhTmgB4M5rQeCObwIgTnTCH867gh9Ov4H&#10;fDv/Bnw7/wV8O/8FfDv/BXw7/wX0NwAA5UAAANJHAADFSgAAvEsAALVJAACvQwAAqT4LAKI/FwCd&#10;QCYAmEE0AJRBPwCRQUkBjkFRAYtAWQKJQGADh0BnA4U/bQSDP3UFgT99Bn8+hwd9PpEIez6cCXo+&#10;qQl4PrgKdz/NCnU/6gp0QPwIdED/B3RA/wZzQP8Gc0D/BnNA/wbxOwAA30UAAMxMAAC/TwAAtlAA&#10;AK5PAACnSgAAoEQHAJpFFACVRiIAkEYwAIxHPACJRkUBhkZOAYNGVQKBRVwDfkVjBHxEagR6RHEF&#10;eUR5BndEggh1Q40Jc0OZCnFDpgtwQ7UMbkTJDG1E5wxtRfoKbEX/CGxF/wdsRf8HbEX/B2xF/wfs&#10;PwAA2EkAAMdQAAC7VAAAsVUAAKlUAAChUAAAmUoCAJJJEQCNSh8AiUssAIVMOACCS0IBf0tKAXxK&#10;UgJ5SlgDd0pfBHVJZgVzSW0GcUl2B29IfwhtSIoJbEiWC2pIowxoSLINZ0jFDWZJ5A1mSfgLZkn/&#10;CWZK/whmSf8HZkn/B2ZJ/wfoQwAA0k0AAMJTAAC3WAAArVkAAKRYAACcVQAAk04AAIxODgCHTxsA&#10;gk8pAH9QNQB7UD8BeE9HAXZPTwJzTlUDcU5cBG9NYwVtTWoGa01yB2lNfAhnTIcKZUyTC2NMoA1i&#10;TK8OYU3CDmBN4Q5gTfYMYE7/CmBO/wlgTv8IYE7/CGBO/wjjRwAAzVAAAL5XAACzWwAAql0AAKFd&#10;AACYWgAAjVMAAIZSDACAUxgAfFMlAHlUMQB1VDwAc1NEAXBTTAJtUlMCa1JZA2lSYARnUWgGZVFw&#10;B2NReQhhUYQKYFCRDF5Qng1cUK0OW1HADlpR3g9aUfUMWlL/CltS/wlbUf8IW1H/CFtR/wjfSgAA&#10;yVMAALtaAACwXwAApmEAAJ1hAACUXgAAiFcAAIBWCgB6VxUAdlciAHNYLgBwVzkAbVdBAWpXSQJo&#10;VlACZlZXA2RWXgRiVWUFYFVtB15VdwhcVYIKWlWODFlVnA1XVasOVlW+D1VV2w9VVfMNVVX/C1ZV&#10;/wlWVf8JVlX/CFZV/wjbTQAAxVcAALheAACtYgAAo2UAAJplAACQYwAAg1wAAHtbBgB1WxIAcVsf&#10;AG5cKwBrXDYAaFs/AWVbRwFjW04CYVpVA19aXARdWmMFW1prBllZdQhXWYAKVVmMC1RZmg1SWaoO&#10;UVm8DlBZ2A5QWfINUVn/C1FZ/wpRWf8JUVn/CFFZ/wjUUQAAwloAALRhAACqZgAAoGgAAJdpAACM&#10;ZwAAfWAAAHVfAwBvXxAAa18cAGhgKABmYDMAY2A8AWFgRAFfX0wCXF9TA1tfWgRZX2EFV15pBlVe&#10;cwhTXn4JUV2KC09dmQxNXagNTF66Dkte1A5LXvEMTF7/C0xd/wpMXf8JTF3/CExd/wjPVAAAvl4A&#10;ALFlAACnagAAnW0AAJRtAACJbAAAeGUAAG9kAABpZA4AZWQZAGJkJQBgZTAAXmU6AFxlQgFaZUoC&#10;WGRRAlZkWANUZF8EUmRnBVBjcQdOY3sJTGOICkpjlwtIY6YMR2O4DUZj0Q1GY+8MRmL/Ckdi/wlH&#10;Yv8JR2L/CEdi/wjKWAAAumIAAK5pAACjbgAAmnEAAJByAACEcQAAdGsAAGlpAABjaQsAX2kVAFxq&#10;IQBaai0AWGs2AFZrPwFVa0cBU2pOAlFqVQNPal0ETWplBUppbgZIaXkHRmmGCURplQpDaKULQWm3&#10;DEBpzwxAaO4LQWj/CkFn/wlBZ/8IQmf/CEJn/wjFXQAAtmYAAKptAACgcwAAlnYAAIt3AACAdgAA&#10;cHIAAGVxAABccAcAWHARAFZwHQBUcSgAUnEzAFBxPABPckQBTXFLAUtxUwJJcVoDR3FiBEVwbAVD&#10;cHcGQXCEBz9wkwg9b6MJO3C1CjtwzQo6b+wJO27+CDtu/wg7bf8HO23/Bztt/we/YgAAsWsAAKZz&#10;AACdeQAAknsAAId8AAB7fAAAbXoAAGB4AABWdwEAUHcOAE54GABMeCQAS3kuAEl5NwBIeUAARnlI&#10;AUR5TwFCeVcCQXlgAj94aQM8eHQEOniCBTh4kQY3eKEHNXizBzR4ywc0d+sHNHb9BzR1/wc1df8G&#10;NXT/BjV0/wa5aAAArXEAAKJ5AACYfgAAjYAAAIKBAAB2ggAAaYEAAFuBAABRgQAASIAKAEWBEwBD&#10;gR4AQoIpAEGCMgBAgjsAPoJDAD2CSwA7glMBOYJcATeCZgI1gnEDM4J/AzGBjgQwgZ8ELoGxBS2B&#10;yAUtgekELX/8BS1+/wUtff8FLX3/BS19/wWzbgAAqHgAAJ1/AACSgwAAiIYAAH2HAABwiAAAY4kA&#10;AFWKAABLigAAQYoCADuLDgA5ixcAOIwiADeMLAA2jDUANIw9ADOMRgAyjU8AMY1YAC+NYgEtjG4B&#10;K4x7ASqMiwIojJwCJoyvAiWMxgIli+gCJYr7AyWI/wMliP8DJYf/AyWH/wOtdgAAo4AAAJeFAACN&#10;iQAAgowAAHaOAABpkAAAXJIAAFCTAABElAAAOpUAADGWCAAtlxEALJcaACuXJAAqly0AKZc2ACiY&#10;PwAnmEgAJphSACWYXAAjmGgAIph3ACCYhwAfmJkBHZisARyYwwEcl+UBHJX6ARuU/wEbk/8CG5P/&#10;AhuT/wKnfwAAnIYAAJGLAACHjwAAepIAAG2VAABhmAAAVZsAAEmdAAA9ngAAM58AACqhAAAhowoA&#10;H6MRAB6jGgAdpCQAHKQtABukNgAapD8AGaRKABikVQAWpWEAFaVwABSlgQATpZQAEqWoABGlvwAQ&#10;pOIAEaL4ABGh/wARoP8BEaD/ARGg/wGghgAAlYwAAIyRAAB/lQAAcZoAAGSeAABYoQAATKQAAECm&#10;AAA1pwAAKqkAACKsAAAZrgAAErAJABCxEAAQsRgADrEiAA6xKwANsTUADbFAAAyxSwALsVgACrFn&#10;AAixeAAHsYsABbGgAASwtQAEsNAABLDvAAWv/gAGrv8ABq7/AAau/wCYjgAAj5MAAIKYAAB1nQAA&#10;Z6IAAFqnAABOqwAAQa0AADWvAAArsQAAIbQAABi2AAARuQAADbwDAAe+DAADvRIAAb0ZAAC+IgAA&#10;visAAL42AAC+QQAAv04AAL9cAAC/bQAAv4AAAL6VAAC+qgAAvsIAAL3kAAC99gAAvf8AAL3/AAC9&#10;/wCSlAAAhZoAAHigAABqpgAAXKsAAE+wAABCswAANbYAACq4AAAguwAAF74AABDBAAALxAAABMcA&#10;AADJBwAAyQ0AAMkSAADKGQAAyyIAAMsrAADNNQAAzkEAAM5QAADPYAAAz3IAAM+HAADPnQAAz7MA&#10;AM/OAADP6wAAzvgAAM7+AADO/gCImwAAeqIAAGyoAABerwAAULUAAEK5AAA1vAAAKb8AAB7CAAAV&#10;xgAADskAAAjMAAAA0AAAANMAAADVAAAA1gYAANgMAADZEQAA2xYAANwfAADeKAAA4DQAAOJBAADi&#10;UQAA42MAAON3AADkjgAA5KQAAOS6AADl1AAA5eoAAOXzAADl8wB8owAAbqoAAGCyAABRuQAAQ74A&#10;ADXCAAAoxgAAHMkAABPNAAAM0QAABNUAAADaAAAA3gAAAOEAAADiAAAA5AAAAOUDAADnCQAA6Q4A&#10;AOsSAADtGgAA7yQAAPIxAAD0QQAA9FMAAPVmAAD1fAAA9pMAAPapAAD3vAAA984AAPffAAD33wBw&#10;rAAAYbQAAFO7AABFwwAANscAACfMAAAb0AAAEdUAAArbAAAA3wAAAOIAAADlAAAA6QAAAOwAAADt&#10;AAAA8AAAAPEAAADzAAAA9QQAAPcKAAD6EAAA/BYAAP8hAAD/LgAA/0AAAP9TAAD/aAAA/4AAAP+W&#10;AAD/qAAA/7YAAP+/AAD/vwD/DRwA/wobAP8CGwD/AB4A/wAkAP8ALgD/ADwA/wBKAP8AVgD/AGMA&#10;/wBtAP8AdwD/AH8A/wCHAP8AjgD/AJQA/wCaAP8AoAD/AKYA/wCsAP8AtAD/AL0A/wDJAP4A3QD9&#10;AO0A/AD6APsA/wD6AP8A+QD/APoA/wD6AP8A+gD/APoA/wD/EBkA/w0XAP8GFgD/ABgA/wAeAP8A&#10;KgD/ADcA/wBFAP8AUgD/AF4A/wBpAP8AcgD/AHsA/wCCAP8AiQD/AJAA/gCWAP0AnAD8AKEA+wCo&#10;APkArwD4ALgA9gDDAPQA0gDzAOcA8gD2APAA/wDvAP8A8AD/AO8A/wDvAP8A7gD/AO4A/wD/EhQA&#10;/w8SAP8LEgD/ABIA/wAaAP8AJQD/ADMA/wBAAP8ATQD/AFkA/wBkAP0AbQD7AHYA+QB9APcAhAD1&#10;AIsA9ACRAPMAlwDxAJ0A8ACjAO4AqgDsALMA6gC9AOgAywDnAOEA5QDxAOMA/QDjAP8A4gD/AOEA&#10;/wDhAP8A4AD/AOAA/wD/FBAA/xEOAP8NDQD/Bw8A/wIVAP8AIAD/AC0A/wA6AP8ARwD5AFMA9QBe&#10;APIAaADwAHAA7QB4AOsAfwDpAIUA6ACMAOYAkgDlAJgA4wCfAOEApgDfAK4A3AC4ANoAxQDWANkA&#10;1ADsANIA+QDRAP8AzwD/AM4A/wDOAP8AzgD/AM4A/wD/FwwA/xQIAP8PBQD/DgsA/wwRAP8HGgD/&#10;ASYA/AA0APQAQQDtAE0A6QBYAOYAYgDjAGoA4AByAN4AeQDbAIAA2QCGANYAjQDTAJMA0QCaAM8A&#10;oQDNAKoAywCzAMkAvwDGANAAxQDoAMMA9gDBAP8AwAL/AL8D/wC/A/8AvwP/AL8D/wD/GwYA/xcA&#10;AP8UAAD/EwUA/xENAP8OFAD5Ch8A8AYsAOYDOQDgA0YA3ANRANYEWwDSBGQAzwVsAMwFcwDKBXoA&#10;yAWBAMYFhwDFBo4AwwaWAMEGnQC/BqYAvQawALsHvAC5CM0AuArlALUL9wCzDf8AsQ3/ALAN/wCw&#10;Dv8Arw7/AK8O/wD/HgAA/xsAAP8bAAD6GgAA9RYFAPYRDQDrDhUA4gsiANgLMQDQDD4Ayw1KAMcN&#10;VQDEDl4AwQ5mAL8ObQC9DnQAuw97ALkPggC3EIoAthCRALQQmgCyEKMAsBGtAK8RugCtEcoAqhLl&#10;AKcU9wClFf8AoxX/AKIV/wCiFf8AohX/AKIV/wD/IgAA/yAAAPAjAADmJAAA4CEAANwZBQDbEAwA&#10;0BEZAMgTKQDCFTcAvRZEALkXTgC1F1cAsxhgALAYZwCuGG4ArBl1AKsZfACpGYQAqBqMAKYalACk&#10;Gp4AoxuoAKEbtACfHMUAnhzfAJod8wGYHv8Blx7/AZYf/wGVH/8BlR//AZUf/wH/JgAA9CcAAOYt&#10;AADaLwAAzy0AAMonAADHHwgAwRwTALoeIgC0HzEAryA9AKshSACoIlIApiJaAKMjYgChI2kAoCNv&#10;AJ4jdwCcI34AmyOGAJkkjwGXJJkBliSjAZQksAGSJb8BkSXWAY4m7wGMJ/8Ciyf/Aoon/wKJJ/8C&#10;iSf/AYkn/wH6KQAA7DAAAN02AADNOAAAxDcAAL4yAAC6KwIAtSUOAK4nHQCoKSsApCo4AKAqQwCd&#10;K0wAmitVAJgrXACWK2MAlCtqAZIrcQGQLHgBjyyBAY0sigGLLJQCiiyfAogsqwKGLLoChS3OA4Mu&#10;6gOBLvwDgC7/An8u/wJ/Lv8Cfi7/An4u/wL0LgAA5DcAANI9AADFPwAAuz8AALQ8AACvNQAAqS8L&#10;AKMvFwCeMSYAmTIzAJYyPgCSM0gAkDNQAI0zWACLM14BiTNlAYczbAGGM3MBhDN8AoIzhQKAM48D&#10;fzOaA30zpwN8M7UEejPJBHk05gR3NfkEdjX/A3U1/wN1Nf8DdTX/A3U1/wPwMwAA3T0AAMpDAAC+&#10;RQAAtUYAAK1DAACmPQAAoDYGAJk2EwCUOCEAkDkuAIw5OQCJOUMAhzlMAIQ5UwGCOVoBgDlhAX45&#10;aAJ8OW8Cejl3Ank5gAN3OYsEdTmWBHQ5owVyObEFcTnEBm864gZuOvcFbjv/BG07/wRtO/8DbTr/&#10;A206/wPqOQAA1UIAAMRIAAC5SwAAr0sAAKdJAACfRAAAmD4BAJE8EACMPR0AiD4qAIQ/NQCBPz8A&#10;fj9IAHw/TwF6P1YBeD9dAXY+ZAJ0PmsCcj5zA3A+fANvPocEbT6TBWs+oAZqPq4GaT/AB2c/3gdn&#10;P/UGZkD/BWZA/wRmQP8EZj//BGY//wTlPQAAz0YAAL9MAAC0TwAAqlAAAKJPAACZSgAAkUQAAIpB&#10;DQCEQhkAgEMmAH1EMgB6RDwAd0REAHVETAFyRFMBcENZAW9DYAJtQ2cCa0NvA2lDeQRoQ4MFZkOP&#10;BmRDnQdjQ6sHYUO9CGBE2QhgRPMHYET/Bl9E/wVfRP8EYET/BGBE/wTgQQAAykoAALtQAACwUwAA&#10;p1UAAJ5TAACVTwAAi0kAAINHCwB9RxUAeUciAHZILgBzSDgAcUhBAG5ISQFsSFABakhWAWhIXQJm&#10;R2QCZUdsA2NHdgRhR4AFYEeNBl5HmgdcR6kIW0i7CFpI1AhaSPEHWkn/BlpJ/wVaSP8FWkj/BFpI&#10;/wTbRAAAxk0AALhTAACtVwAAo1kAAJpYAACRVAAAhk4AAH1LCAB3SxIAc0wfAHBMKwBtTDUAa0w+&#10;AGhMRgBmTE0BZExTAWJMWgJhTGICX0xqA15McwRcS34FWkuKBlhLmAdXTKcIVky5CVVM0QlUTO8I&#10;VE3/BlVM/wZVTP8FVUz/BVVM/wXVSAAAwlEAALVXAACqWwAAoFwAAJdcAACNWQAAgVMAAHdPBABx&#10;TxAAblAcAGpQKABoUDIAZVA7AGNQQwBhUEoBX1BRAV1QWAJcUF8CWlBnA1hQcQRXUHsFVVCIBlNQ&#10;lgdSUKUIUFC3CVBQzglPUO0IUFD/B1BQ/wZQUP8FUFD/BVBQ/wXQSwAAv1QAALJaAACnXgAAnWAA&#10;AJRgAACJXQAAfFcAAHJUAABsUw4AaFQZAGVUJABiVC8AYFQ4AF5UQABcVEgBWlRPAVlUVgFXVF0C&#10;VVRlA1RUbgRSVHkFUFSGBk5UlAdNVKQIS1S1CEtUzAlKVOsIS1T+B0tU/wZLVP8FS1T/BUtU/wXM&#10;TgAAu1cAAK5eAACkYgAAmmQAAJFkAACGYgAAd1sAAG1YAABmWAwAYlgWAF9YIgBdWSwAW1k2AFlZ&#10;PgBXWUYAVllNAVRZVAFSWVsCUVljA09ZbANNWXcES1iEBUlYkgdIWKIHR1mzCEZZyghFWeoIRln9&#10;BkZY/wZGWP8FR1j/BUdY/wXHUgAAuFsAAKthAAChZgAAmGgAAI5pAACDZwAAcmAAAGheAABhXQkA&#10;XF0TAFpdHgBXXSkAVl4zAFReOwBSXkMAUV5KAU9eUgFOXlkCTF5hAkpeagNIXnUERl6CBURdkAZD&#10;XqAHQV6xB0BeyAdAXugHQF38BkFd/wVBXf8FQVz/BUFc/wXDVgAAtF8AAKhmAACeagAAlW0AAIpt&#10;AAB/bAAAb2cAAGRkAABbYgUAVmIQAFRiGwBSYyUAUGMvAE5kOABNZEAAS2RIAEpkTwFIZFcBRmRf&#10;AkVkaAJDZHMDQWN/BD9jjgU9Y54GPGOwBjtkxgY7ZOYGO2P6BTti/wU7Yv8FPGH/BDxh/wS+WwAA&#10;sGMAAKVqAACbbwAAkXIAAIZyAAB7cQAAbG0AAGBrAABVaQAAT2gNAE1pFwBLaSEASWorAEhqNABH&#10;aj0ARWtEAERrTABCa1QBQWtcAT9qZQI9anACO2p9AzlqjAQ3apwENmquBTVqxAU1auUFNWn5BDVp&#10;/wQ1aP8ENWj/BDVo/wS5YAAArGkAAKFwAACYdQAAjXcAAIJ3AAB3dwAAaXQAAFxzAABRcQAASHAK&#10;AEVwEgBDcR0AQnEnAEByMAA/cjgAPnJAAD1ySAA7clAAOnJZAThyYwE2cm0CNHJ6AjNyiQMxcpoD&#10;L3KsAy5ywQMucuMDLnH4Ay5w/wMub/8DLm//Ay5v/wOzZgAAp28AAJ12AACTegAAiHwAAH59AABy&#10;fQAAZHwAAFd7AABMegAAQnkDADx5DgA6ehcAOXohADh6KgA3ezMANns7ADR7RAAze0wAMntVADB7&#10;XwAve2oBLXt3ASt7hwEqe5gCKHuqAid7vwIme+ECJnr3AiZ4/wImeP8CJ3f/Aid3/wKubAAAo3YA&#10;AJl8AACOfwAAhIIAAHiDAABshAAAX4QAAFGEAABHhAAAPIQAADOECQAwhBEAL4QaAC2EJAAshS0A&#10;K4U1ACqFPgAphUcAKIZQACeGWgAmhmYAJIZzACOGgwAhhpUAIIanAR6GvAEeht4AHoT1AR6C/wEe&#10;gv8BHoH/AR6B/wGodAAAnn0AAJOCAACJhQAAfogAAHGKAABliwAAWIwAAEyNAABAjgAANo4AACyP&#10;AAAlkAwAI5ATACKQHAAhkCUAIJEuAB+RNgAekUAAHZFJAByRVAAakWAAGZFuABiRfgAWkpAAFZKk&#10;ABSRuQATkdgAE4/0ABSO/wAUjf8AFIz/ARSM/wGjfQAAmIMAAI6IAACEjAAAd48AAGmRAABdkwAA&#10;UJUAAEWXAAA5mAAALpkAACWaAAAdmwIAFp0MABWdEwAUnRsAE50kABKdLQARnjcAEZ5BABCeTAAP&#10;nlgADp5nAA2edwAMnooAC52eAAqdsgAJncwACZzsAAqb/gALmv8AC5n/AAuZ/wCchAAAkYoAAIiO&#10;AAB7kgAAbZYAAGCZAABUnAAASJ8AADygAAAwoQAAJqMAAB2lAAAVpwAAEKkFAAurDQAIqhMAB6ob&#10;AAaqJAAFqi4ABKo4AAKqRAABqlAAAKpeAACqbgAAqoEAAKqVAACpqgAAqcEAAKjkAACo9gAAp/8A&#10;AKf/AACn/wCViwAAjJAAAH+VAABxmgAAY54AAFaiAABKpgAAPagAADGqAAAmqwAAHa0AABSwAAAO&#10;sgAACbUBAAK2CgAAtg8AALYVAAC3HQAAtyUAALcvAAC4OQAAuEYAALhUAAC4ZAAAuHYAALiLAAC3&#10;oAAAt7YAALfTAAC27wAAtvwAALb/AAC2/wCPkgAAgpcAAHSdAABmogAAWKcAAEusAAA+rwAAMbEA&#10;ACazAAActgAAE7gAAA27AAAGvgAAAMEAAADCBAAAwgsAAMMQAADEFQAAxBwAAMUkAADGLgAAyDoA&#10;AMlHAADJVwAAyWkAAMl9AADJlAAAyKoAAMjDAADI5AAAyPQAAMj9AADI/QCFmQAAd58AAGimAABa&#10;qwAATbEAAD+1AAAxuAAAJboAABq9AAARwAAAC8MAAAPHAAAAygAAAM0AAADOAAAAzwMAANAJAADR&#10;DgAA0xIAANUZAADXIgAA2i0AAN05AADeSQAA3loAAN9uAADfhQAA35wAAN+yAADeywAA3uYAAN/0&#10;AADf9AB5oQAAa6gAAFyvAABOtQAAQLsAADG+AAAkwQAAGcUAABDIAAAJzAAAAM8AAADTAAAA2QAA&#10;ANwAAADdAAAA3wAAAOEAAADiBQAA5AsAAOYQAADoFgAA6iAAAO0rAADwOgAA8UsAAPFeAADycwAA&#10;84sAAPOiAADztgAA88kAAPPhAADz4QBtqgAAXrEAAFC5AABBvwAAMsQAACTIAAAXzAAADtAAAAbV&#10;AAAA2gAAAN4AAADiAAAA5gAAAOkAAADqAAAA7AAAAO4AAADwAAAA8gAAAPQGAAD2DAAA+RIAAPwc&#10;AAD/KQAA/zoAAP9NAAD/YgAA/3gAAP+QAAD/owAA/7MAAP/BAAD/wQD/BxkA/wEXAP8AFwD/ABoA&#10;/wAhAP8AKwD/ADkA/wBHAP8AVAD/AF8A/wBqAP8AcwD/AHsA/wCDAP8AigD/AJAA/wCWAP8AmwD/&#10;AKEA/wCoAP8ArwD/ALgA/wDEAP4A1QD8AOoA+wD4APoA/wD5AP8A+AD/APgA/wD2AP8A8wD/APEA&#10;/wD/CxUA/wUTAP8AEwD/ABQA/wAaAP8AJwD/ADQA/wBCAP8ATwD/AFsA/wBlAP8AbgD/AHYA/wB+&#10;AP8AhQD+AIsA/QCRAPsAlwD6AJ0A+ACjAPcAqwD2ALMA9AC+APMAzADxAOMA7wDzAO4A/wDtAP8A&#10;7AD/AOsA/wDsAP8A7AD/AOsA/wD/DREA/wkQAP8ADwD/ABAA/wAWAP8AIgD/AC8A/wA9AP8ASgD/&#10;AFUA/QBgAPoAaQD4AHEA9gB5APQAfwDzAIYA8QCMAO8AkgDuAJgA7ACfAOsApgDpAK4A5wC4AOUA&#10;xQDjANoA4QDtAN8A+wDeAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/Dw0A/wwLAP8DCQD/AAwA/wAS&#10;AP8AHQD/ACkA+wA3APgARAD1AFAA8gBaAO4AYwDsAGsA6QBzAOcAegDlAIAA4wCGAOEAjADfAJMA&#10;3QCZANsAoQDZAKkA1QCyANIAvgDQAM4AzgDmAMwA9gDKAP8AygD/AMkA/wDIAP8AyAD/AMgA/wD/&#10;EQgA/w0CAP8HAAD/BQgA/wAOAP8AFgD3ACIA7wAwAOsAPQDoAEkA5ABUAOAAXQDdAGUA2QBtANUA&#10;cwDSAHoA0ACAAM4AhwDMAI0AygCUAMgAmwDGAKQAxACtAMIAuADAAMcAvQDfALwA8QC7AP4AuQD/&#10;ALgA/wC4AP8AuAD/ALgA/wD/FAAA/w8AAP8NAAD/DAAA/wcJAPgBEADoABoA4wAoAN0ANgDYAEIA&#10;0gBNAM4AVwDKAF8AxwBmAMUAbQDDAHQAwQB6AL8AgQC9AIgAuwCPALkAlwC3AJ8AtQCoALMAswCx&#10;AMIArwDYAK4C7QCsA/sAqwX/AKoG/wCpBv8AqQb/AKkG/wD/FgAA/xIAAPcSAADsEQAA5g4AAOUG&#10;CADdAxIA1AMgAM0ELQDIBDoAwwVGAL8FUAC8BlgAuQZgALcHZwC1B24Aswd1ALEIewCvCIIArgmK&#10;AKwJkgCqCZsAqAqlAKYKsAClC78AowzUAKEN7QCfDv4AnQ7/AJwP/wCbD/8Amw//AJsP/wD/GgAA&#10;9xkAAOoeAADfHgAA1RoAANATAgDODAsAxwsWAMANJQC6DjIAtg4/ALIPSQCvEFIArBBaAKoQYQCo&#10;EWgAphFvAKQRdgCiEX0AoRGFAJ8SjgCdEpcAnBKiAJoTrQCYE7wAlxTQAJQV7ACSFv0AkBf/AI8X&#10;/wCOF/8Ajhf/AI4X/wD6HQAA7iMAAN8oAADQKgAAxycAAMEhAAC9GQUAuRIQALIVHgCtFiwAqBc4&#10;AKQYQwChGUwAnxlUAJwaXACaGmIAmRppAJcbcACVG3cAlBt/AJIciACQHJIAjxydAI0dqQCLHbcA&#10;ih7KAIgf5wCGIPoAhCD/AYMg/wGDIP8BgiD/AYIg/wH1JAAA5SwAANMxAADGMwAAvDEAALYtAACw&#10;JQAArB0MAKYeGAChICYAnCEyAJkiPQCVIkcAkyNPAJEjVgCPI10AjSRkAIskawCJJHIAiCR6AIYk&#10;gwCEJY0AgyWYAYElpAGAJrIBfibFAX0n4gF7J/cBeSj/AXgo/wF4KP8BeCj/AXgo/wHvKwAA3TMA&#10;AMo5AAC+OwAAtDoAAK02AACmLwAAoSgHAJsnEwCWKCAAkSktAI4qOACLK0IAiCtKAIYrUgCEK1gA&#10;gixfAIAsZgB/LG0AfSx1AHssfgF6LIgBeCyUAXYtoAF1La4CdC3AAnIu3QJxLvQCcC//Am8v/wJv&#10;L/8Bbi//AW4v/wHoMQAA0zoAAMM/AAC3QQAArkEAAKY+AACeOAAAlzEBAJEuEACMLxwAiDAoAIQx&#10;MwCBMj0AfzJGAH0yTQB7MlQAeTJbAHcyYQB1MmkBdDJwAXIyeQFwM4QBbzOQAm0znQJsM6sCajS8&#10;Amk01QNoNfECZzX/Amc1/wJmNf8CZjX/AmY0/wLiNgAAzD8AAL1EAACyRwAAqEcAAKBEAACYPwAA&#10;kDkAAIg0DQCDNRcAfzYkAHw3LwB5NzkAdzhCAHQ4SQByOFAAcThXAG84XgBtOGUBbDhtAWo4dQFo&#10;OIACZziMAmU4mQNkOagDYjm5A2E60ANgOu4DYDr/A186/wJfOv8CXzr/Al86/wLdOwAAx0MAALlJ&#10;AACuSwAApEwAAJtKAACSRQAAiT8AAIE6CQB7OhQAdzsgAHQ8KwByPDUAbz0+AG09RgBrPU0AaT1T&#10;AGg9WgBmPWEBZD1pAWM9cgFhPX0CYD2JAl49lgNdPqUDWz62BFo+zARaP+wEWT/+A1k//wNZP/8C&#10;WT//Alk+/wLWPwAAw0cAALVMAACqUAAAoFAAAJdPAACOSwAAhEUAAHpABgB1PxEAcUAcAG1AKABr&#10;QTIAaUE7AGdBQgBlQUkAY0FQAGFBVwBgQV4BXkFmAV1CbwJbQnoCWkKGA1hClANXQqMEVUOzBFRD&#10;yQRUQ+kEU0P9A1ND/wNUQ/8DVEP/AlRD/wLQQgAAv0oAALJQAACnUwAAnVQAAJRTAACKUAAAf0oA&#10;AHVFAgBuQw4Aa0QZAGdFJABlRS4AYkU3AGFFPwBfRUYAXUVNAFtFVABaRlsBWUZjAVdGbAJWRncC&#10;VEaDA1NGkQNRRqEEUEexBE9HxwROR+cETkf7BE5H/wNOR/8DT0f/A09H/wPMRgAAu04AAK9UAACk&#10;VwAAmlgAAJFXAACGVAAAe04AAHBKAABpSA0AZUgWAGJJIQBfSSsAXUk0AFtJPABZSUMAV0lKAFZJ&#10;UgBVSlkBVEphAVJKagFRSnUCT0qBA05KjwNMS58ES0uwBEpLxQRJS+YESUv6BElL/wNKS/8DSkv/&#10;A0pL/wPISQAAuFEAAKxXAAChWwAAmFwAAI5cAACDWQAAdlMAAGtOAABkTQoAX0wTAFxNHgBaTSgA&#10;WE0xAFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU1OaAFMTnMCSk9/AklPjQNHT50ERk+uBEVPwwRE&#10;UOQERE/5BEVP/wNFT/8DRU7/A0VO/wPETAAAtVUAAKlbAACfXgAAlWAAAItgAACAXgAAclcAAGdT&#10;AABeUQcAWVERAFdRGwBUUSUAUlIvAFFSNwBPUj8ATlJGAE1TTQBMU1UASlNdAUlTZgFHU3ACRVN9&#10;AkRTiwNCU5sDQVSsBEBUwQQ/VOIEP1T4A0BT/wNAU/8DQFP/A0BS/wPAUAAAslgAAKZeAACcYgAA&#10;kmUAAIhlAAB9YgAAblwAAGNZAABZVgMAVFYOAFFWGABPViIATVcsAExXNABKVzwASVhEAEhYSwBH&#10;WFMARVhbAURYZAFCWG4BQFh7Aj9YiQI9WJkDPFiqAztZvwM6WeADOlj3AzpY/wM7V/8DO1f/AztX&#10;/wO8VAAArlwAAKNjAACZZwAAkGkAAIVpAAB5ZwAAa2IAAGBgAABVXQAATlsMAEtbFABJXB8AR1wo&#10;AEZdMQBFXTkAQ11BAEJdSABBXlAAQF5YAD5eYQE8XmwBO154AjlehwI3XpcCNl6pAzVevQM0X90D&#10;NF71AzVd/wI1Xf8CNVz/AjVc/wK4WQAAqmEAAKBnAACWbAAAjG4AAIFuAAB2bAAAZ2kAAFxmAABR&#10;ZAAASGIJAERiEQBCYhsAQWMkAD9jLQA+YzUAPWQ9ADxkRQA7ZE0AOWRVADhkXwA2ZGkBNWR2ATNk&#10;hQExZZUCMGWnAi9luwIuZdoCLmT0Ai5j/wIvY/8CL2L/Ai9i/wKzXgAAp2YAAJxtAACTcQAAiHMA&#10;AH1zAABycgAAZHAAAFhuAABNbAAAQmoDADxpDgA6ahYAOWogADhqKAA2azEANWs5ADRrQQAzbEkA&#10;MmxSADFsXAAvbGYALmxzACxsggEqbJMBKWylAShsuQEnbdYBJ2vyASdq/wEnav8BKGn/Aihp/wKu&#10;ZAAAo2wAAJlzAACOdgAAhHgAAHl5AABteAAAYHcAAFN2AABIdQAAPnMAADRyCgAxcxEAMHMaAC9z&#10;IwAucysALXQ0ACx0PAArdEQAKXRNACh1VwAndWMAJXVvACR1fwAidZAAIXWiACB1twAfddIAH3Tx&#10;AB9z/wEfcv8BIHH/ASBx/wGpawAAnnMAAJR5AACKfAAAgH4AAHR/AABnfwAAWn8AAE1+AABDfgAA&#10;OH0AAC99AgAofQ0AJn0UACR9HAAjfiUAIn4tACF+NgAhfj8AH39IAB5/UgAdf14AHH9rABp/egAZ&#10;f4wAF3+fABZ/swAVf84AFX7vABZ8/wAWe/8AFnv/ABd7/wCkcgAAmnoAAI9/AACFggAAe4QAAG2G&#10;AABghwAAVIcAAEiIAAA8iAAAMogAACiIAAAgiAUAGokOABmJFQAYiR0AF4omABaKLgAVijcAFIpB&#10;ABOKTAASi1gAEYtlABCLdQAPi4cADoqbAA2KrwAMisgADInqAA2H/AAOh/8ADob/AA6G/wCfewAA&#10;lIEAAIqFAACAiAAAc4sAAGWNAABZjwAATJAAAEGSAAA0kgAAKpIAACGTAAAZlAAAEpYGAA6XDgAN&#10;lxUADJcdAAyXJgALly8ACpc5AAmXRAAIl1AABpdeAAWXbgADloAAAZaUAACVqAAAlb4AAJTgAACU&#10;9AAAk/8AAZL/AAGS/wCYggAAjogAAIWMAAB3jwAAapIAAF2VAABQmAAARJoAADibAAAsnAAAIp0A&#10;ABmeAAASoAAADaICAAejCwABoxAAAKMXAACjHwAAoycAAKMxAACkPAAApEgAAKRWAACkZQAAo3cA&#10;AKOLAACjoAAAorYAAKHSAACh8AAAoPsAAKD/AACg/wCRigAAiY4AAHuSAABtlwAAYJsAAFOeAABG&#10;oQAAOaMAAC2kAAAjpgAAGagAABGqAAAMrAAABa4AAACvBwAArw0AAK8RAACwGAAAsCAAALEoAACx&#10;MgAAsj4AALJMAACyWwAAsmwAALKBAACxlwAAsawAALDGAACw6AAAr/cAAK//AACv/wCMkAAAf5UA&#10;AHGaAABjnwAAVaQAAEeoAAA6qgAALawAACKuAAAYsAAAELMAAAq1AAACuAAAALsAAAC7AAAAvAcA&#10;ALwNAAC9EQAAvhYAAL8eAADAJwAAwTIAAMJAAADDTwAAw2AAAMN0AADDiwAAw6EAAMO4AADC1wAA&#10;wu8AAML6AADB/gCBlwAAc50AAGWjAABXqAAASa0AADuxAAAtswAAIbYAABa5AAAOuwAAB74AAADB&#10;AAAAxQAAAMcAAADIAAAAyQAAAMoFAADLCwAAzQ8AAM4UAADQHAAA0yYAANYyAADYQQAA2FMAANlm&#10;AADZfAAA2ZQAANmrAADZwwAA2eEAANnwAADZ9AB2nwAAZ6YAAFmsAABLsgAAPLcAAC66AAAhvQAA&#10;FcAAAA3EAAAFxwAAAMoAAADOAAAA0gAAANUAAADWAAAA2QAAANsAAADdAAAA3wcAAOEMAADjEQAA&#10;5hkAAOkkAADsMgAA7UMAAO5WAADvawAA74QAAO+cAADvsgAA78YAAO/dAADv5ABqqAAAW68AAEy2&#10;AAA+vAAAL8AAACDEAAAUyAAADMwAAALQAAAA1AAAANkAAADeAAAA4gAAAOUAAADmAAAA6AAAAOkA&#10;AADsAAAA7gAAAPACAADyCQAA9Q8AAPgXAAD8IwAA/zMAAP9GAAD/WgAA/3EAAP+JAAD/nwAA/7EA&#10;AP/AAAD/xgD/ABUA/wAUAP8AFAD/ABcA/wAdAP8AKAD/ADcA/wBEAP8AUQD/AFwA/wBmAP8AbwD/&#10;AHcA/wB+AP8AhQD/AIsA/wCRAP8AlwD/AJ0A/wCkAP8AqwD/ALQA/gC/AP0AzgD7AOYA+QD2APgA&#10;/wD3AP8A9wD/APcA/wDwAP8A7AD/AOkA/wD/AxIA/wAQAP8AEAD/ABEA/wAXAP8AJAD/ADIA/wA/&#10;AP8ATAD/AFcA/wBhAP8AagD/AHIA/wB5AP0AgAD8AIYA+gCMAPkAkgD4AJgA9gCfAPUApgD0AK4A&#10;8gC5APAAxgDuAN4A7QDwAOsA/gDqAP8A6QD/AOkA/wDnAP8A4wD/AOAA/wD/Bw4A/wANAP8ACwD/&#10;AAwA/wATAP8AHwD/ACwA/wA6AP8ARgD+AFIA+wBcAPgAZQD1AGwA8wB0APEAegDvAIEA7gCHAOwA&#10;jQDqAJMA6QCaAOcAoQDmAKkA4wCzAOEAvwDfANAA3QDpANoA+QDZAP8A1wD/ANUA/wDVAP8A1QD/&#10;ANQA/wD/CQoA/wEFAP8AAwD/AAkA/wAQAP8AGQD7ACYA9wA0APQAQADyAEwA7gBWAOoAXwDnAGcA&#10;5ABuAOIAdADgAHsA3gCBANwAhwDaAI0A1gCUANQAmwDRAKMAzwCtAMwAuADKAMcAyADgAMYA8wDF&#10;AP8AwwD/AMMA/wDDAP8AwwD/AMMA/wD/CwEA/wMAAP8AAAD/AAMA/wALAPMAEgDuAB8A6gAtAOYA&#10;OgDiAEUA3gBPANkAWADUAGAA0QBoAM4AbgDMAHQAygB7AMgAgQDGAIcAxACOAMIAlgDAAJ4AvgCn&#10;ALsAsgC5AMAAtwDUALUA7ACzAPsAswD/ALIA/wCyAP8AsQD/ALEA/wD/DQAA/wYAAP8DAAD3AAAA&#10;9AADAOcADQDgABgA2gAlANMAMgDOAD4AygBJAMYAUgDDAFoAwABhAL4AaAC8AG4AugB0ALgAewC2&#10;AIEAtACIALIAkACwAJkArgCiAKwArQCqALoAqADLAKYA5gClAPcApAD/AKMA/wCiAP8AogD/AKIA&#10;/wD/EAAA+wwAAO8OAADmDQAA3wkAANoABgDQABEAyQAdAMQAKgC/ADcAuwBCALcASwC0AFQAsgBb&#10;AK8AYgCtAGgAqwBuAKkAdQCoAHsApgCDAKQAiwCiAJQAoACeAJ4BqACcArUAmwPGAJkF4gCYBvQA&#10;lgj/AJUJ/wCUCf8AlAn/AJQJ/wD8EQAA8RUAAOMZAADWGQAAzBUAAMcQAADEBwoAvQMUALcEIQCy&#10;Bi4Argg6AKoJRACnCU0ApApVAKIKXACgCmIAngtpAJwLbwCbC3YAmQx+AJcMhgCWDJAAlAyaAJIN&#10;pgCRDbMAjw3FAI0O4gCLEPYAiRD/AIgR/wCHEf8AhxH/AIcR/wD2GQAA5yAAANYkAADIJQAAvyIA&#10;ALkcAAC0FAEAsQ0OAKoOGQClDycAoRAzAJ0RPgCaEUcAmBJPAJUSVgCTElwAkRJjAJATaQCOE3AA&#10;jBN4AIsTgQCJFIsAhxSWAIYVogCEFbAAgxbBAIEX3QB/GPQAfRn/AHwZ/wB8Gf8Aexn/AHsZ/wDv&#10;IQAA3SkAAMotAAC+LwAAtSwAAK4nAACoIAAAoxcIAJ4WEwCZFyEAlBktAJEaOACOGkEAixtJAIkb&#10;UACHG1cAhRxeAIQcZACCHGsAgBxzAH8dfAB9HYYAfB6RAHoengB4H6sAdx+8AHYg1AB0IfAAciH/&#10;AHEi/wBxIf8AcSH/AHEh/wDoKAAA0jAAAMI1AAC3NwAArTUAAKUxAACeKwAAmCMCAJIeEACNIBsA&#10;iSEnAIYiMgCDIzwAgSNEAH4jSwB8JFIAeyRZAHkkXwB3JGYAdiVuAHQldwBzJYEAcSaNAG8mmQBu&#10;JqcAbSe4AGwnzgFqKO0BaSn/AWgp/wFoKf8BaCj/AWgo/wHhLgAAyzYAALw7AACxPQAApz0AAJ85&#10;AACXMwAAjy0AAIgnDACDJxYAfygiAHwpLQB5KjcAdyo/AHUqRwBzK04AcStUAHArWwBuK2IAbCtq&#10;AGsscgBpLH0AaCyJAGYtlgFlLaQBZC60AWMuygFhL+kBYC/9AWAv/wFgL/8BYC//AWAu/wHaNAAA&#10;xTwAALdBAACsQwAAokMAAJlAAACQOgAAiDQAAIAuCAB6LRIAdy4eAHMvKQBxMDMAbzA7AG0wQwBr&#10;MUoAaTFRAGcxVwBmMV4AZDFmAGMybwBhMnkAYDKFAV8ykgFdM6EBXDOxAVs0xgFaNOYBWTX7AVk1&#10;/wFZNP8BWTT/AVk0/wHSOAAAwEAAALNFAACoSAAAnkgAAJVGAACLQAAAgjsAAHk1BABzMxAAbzQa&#10;AGw0JQBpNS8AZzU3AGU2PwBjNkYAYjZNAGA2VABfNlsAXTdjAFw3awBbN3YBWTeCAVg4jwFWOJ4B&#10;VTivAlQ5wwJTOeQCUzr5AVM5/wFSOf8BUzn/AVM5/wHNPAAAvEQAAK9JAACkTAAAmkwAAJFLAACH&#10;RgAAfUAAAHM7AABsOA0AaDkXAGU5IgBjOisAYDo0AF46PABdOkMAWzpKAFo7UABYO1gAVztgAFY7&#10;aABVPHMBUzx/AVI8jQFQPZwBTz2sAk4+wQJNPuECTT74Ak0+/wFNPv8BTT3/AU09/wHJQAAAuEgA&#10;AKxNAAChUAAAl1EAAI5PAACESwAAeUUAAG5AAABmPQsAYj0UAF89HgBcPigAWj4xAFg+OABXPkAA&#10;VT9GAFQ/TQBTP1UAUkBdAFBAZgBPQHABTkB8AUxBigFLQZoCSkGrAklCvgJIQt4CSEL2AkhC/wJI&#10;Qv8BSEH/AUhB/wHFRAAAtUsAAKlQAACeVAAAlVQAAItTAACAUAAAdUoAAGpGAABhQggAXEERAFlC&#10;GwBXQiUAVUIuAFNCNQBRQj0AT0JDAE9DSwBOQ1IATURaAEtEYwBKRG4BSUV6AUdFiAFGRZgCRUap&#10;AkRGvQJDRtwCQ0b1AkNG/wJDRv8BQ0X/AUNF/wHBRwAAsk8AAKZUAACcVwAAklgAAIhYAAB+VQAA&#10;cU8AAGZKAABcRgUAV0YPAFRGGABRRiIAT0YrAE5GMwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBF&#10;SWwAREl4AUJJhgFBSZYBQEqnAj9KuwI+S9gCPkrzAj5K/wI+Sf8BP0n/AT9J/wG9SgAAr1IAAKNY&#10;AACZWwAAkF0AAIZcAAB7WQAAbVMAAGJPAABXTAEAUUoNAE5KFQBMSx8ASksoAElLMABHSzgARkw/&#10;AEVMRgBETE4AQ01WAEJNXwBATWoAP012AT1OhAE8TpQBO06lATlPuQI5T9QCOU/yATlO/wE5Tv8B&#10;OU3/ATpN/wG6TgAArFYAAKFbAACXXwAAjWEAAINhAAB4XgAAaVgAAF9WAABUUgAATE8LAElPEgBH&#10;UBwARVAlAENQLQBCUDUAQVE8AEBRRAA/UUwAPlJUADxSXQA7UmcAOlJzADhTggE3U5IBNVOkATRT&#10;twEzVNEBM1PxATRT/wE0Uv8BNFL/ATRS/wG2UgAAqVoAAJ5gAACUZAAAi2YAAIBlAAB0YwAAZl4A&#10;AFxcAABRWAAAR1UHAEJVEABAVRgAP1YhAD1WKgA8VjIAO1Y5ADpXQQA5V0kAOFdRADdYWgA1WGUA&#10;NFhxADJYgAExWJABL1miAS5ZtQEtWc8BLVnvAS5Y/wEuV/8BLlf/AS5W/wGyVwAApV8AAJtlAACR&#10;aQAAh2oAAHxqAABxaAAAY2UAAFhiAABNXwAAQ10CADxbDQA6XBQAOFwdADdcJgA1XS4ANF02ADNd&#10;PgAyXUYAMV5OADBeVwAvXmIALV5uACxffQAqX44AKV+gAChfswEnX8wAJ1/tASde/wEnXf8BKF3/&#10;AShc/wGtXAAAomQAAJhqAACObgAAg28AAHlvAABubgAAYGsAAFRpAABJZwAAP2UAADVjCQAyYxEA&#10;MGMZAC9kIQAuZCkALWQxACxkOQArZUIAKmVKAChlVAAnZV8AJmZrACRmegAjZosAImadACBmsQAf&#10;ZskAH2brACBl/gAgZP8AIGP/ASFj/wGpYgAAnmoAAJVwAACKcwAAgHUAAHV1AABpdAAAXHIAAE9x&#10;AABEbwAAOm4AADBtAwApbA0AJ2wUACZsHAAlbSQAJG0sACNtNAAibT0AIW5GACBuUAAeblsAHW5n&#10;ABxudgAabocAGW+aABhvrgAWb8YAFm7pABdt/AAYbP8AGGv/ABhr/wCkaQAAmnEAAJB2AACGeQAA&#10;fHsAAHF7AABkewAAV3oAAEp5AAA/eAAANXgAACt3AAAidgcAHXYPABx3FgAbdx4AGncmABl3LgAY&#10;dzcAF3hAABV4SgAUeFYAE3hjABJ4cgAReIMAEHiXAA94qwAOeMMADnfmAA52+gAPdf8AEHX/ABB0&#10;/wCfcQAAlXgAAIt8AACCfwAAd4EAAGqCAABdggAAUIIAAESCAAA4ggAALoIAACSCAAAcggAAFIIJ&#10;ABGDEAAQgxYAEIMeAA6DJwAOgzAADYM5AA2DRAAMg1AAC4NdAAmDbAAIg34ABoORAAWCpQADgrsA&#10;BIHbAASB8gAFgP8ABn//AAZ//wCaeQAAkH4AAIaDAAB9hQAAb4cAAGKJAABVigAASYsAAD2MAAAx&#10;jAAAJowAAB2NAAAVjgAAD48DAAqQDAAGkBEABI8YAAOPIAABjykAAI8yAACQPQAAkEkAAI9WAACP&#10;ZQAAj3YAAI+KAACOnwAAjrQAAI3PAACM7gAAjPsAAIv/AACL/wCUgAAAi4UAAIKJAAB0jAAAZo8A&#10;AFmRAABMkwAAQJUAADSWAAAolgAAHpcAABWYAAAPmgAACpsAAAKcCQAAnA4AAJwTAACcGgAAnCIA&#10;AJ0rAACdNQAAnUAAAJ1OAACdXAAAnW4AAJyBAACclwAAnKwAAJvGAACa6AAAmfkAAJn/AACY/wCO&#10;iAAAhowAAHiQAABqlAAAXJcAAE+aAABCnQAANp4AACmfAAAfoQAAFaIAAA6kAAAIpgAAAKgAAACp&#10;BAAAqQoAAKkOAACpEwAAqhoAAKoiAACrKwAArDYAAKxEAACsUwAArGMAAKx3AACrjgAAq6QAAKu8&#10;AACq3gAAqfQAAKn9AACp/wCJjgAAe5MAAG2XAABfnAAAUaAAAESkAAA2pgAAKqgAAB6pAAAUqwAA&#10;Da4AAAawAAAAsgAAALUAAAC1AAAAtQMAALYJAAC3DgAAuBIAALgZAAC6IQAAuysAALw4AAC9RwAA&#10;vVgAAL1rAAC9gQAAvZkAAL2wAAC9zAAAvOoAALz3AAC7/gB+lQAAcJsAAGKgAABTpQAARqoAADit&#10;AAAqrwAAHrEAABO0AAAMtwAAA7kAAAC8AAAAvwAAAMIAAADCAAAAwwAAAMQAAADGBgAAxwwAAMgQ&#10;AADKFgAAzCAAAM8rAADQOgAA0UsAANFeAADScwAA0osAANKkAADTuwAA09gAANPtAADT9gBznQAA&#10;ZKMAAFapAABHrwAAObMAACq2AAAduQAAErwAAAq/AAAAwwAAAMYAAADJAAAAzQAAAM8AAADQAAAA&#10;0gAAANQAAADWAAAA2QIAANsIAADeDgAA4RMAAOQdAADoKgAA6DwAAOlPAADpZAAA6nwAAOuVAADr&#10;rAAA68IAAOzVAADs5QBmpgAAWKwAAEmzAAA7uQAAK7wAAB3AAAARxAAACcgAAADMAAAAzwAAANMA&#10;AADZAAAA3QAAAOAAAADhAAAA4wAAAOUAAADnAAAA6gAAAOwAAADuBAAA8QsAAPUSAAD4HAAA+ysA&#10;AP0+AAD+UwAA/moAAP+DAAD/mwAA/64AAP++AAD/ygD/ABIA/wAQAP8AEQD/ABMA/wAZAP8AJgD/&#10;ADQA/wBBAP8ATQD/AFgA/wBiAP8AawD/AHMA/wB6AP8AgQD/AIcA/wCNAP8AkwD/AJkA/wCgAP8A&#10;pwD+AK8A/AC6APoAyQD5AOEA+ADzAPcA/wD2AP8A9QD/APEA/wDpAP8A5AD/AOEA/wD/AA8A/wAN&#10;AP8ADQD/AA4A/wAUAP8AIQD/AC4A/wA8AP8ASAD/AFMA/wBdAP8AZgD+AG0A/AB1APsAewD5AIIA&#10;+ACIAPcAjgD2AJQA9ACbAPMAogDxAKoA7wC0AO0AwQDrANUA6gDsAOgA/ADnAP8A5QD/AOYA/wDg&#10;AP8A2QD/ANQA/wD/AAsA/wAIAP8ABgD/AAkA/wAQAP8AHAD/ACkA/wA2AP8AQgD7AE4A9wBXAPQA&#10;YADyAGgA7wBvAO0AdgDsAHwA6gCCAOgAiADnAI4A5QCVAOMAnADhAKQA3wCuAN0AuQDaAMoA1wDk&#10;ANQA9gDRAP8A0AD/ANAA/wDPAP8AywD/AMcA/wD/AAMA/wAAAP8AAAD/AAQA/wANAPoAFgD2ACMA&#10;8wAwAPAAPADtAEcA6QBRAOUAWgDiAGIA3wBpAN0AbwDaAHYA2AB8ANQAggDSAIgA0ACPAM0AlgDL&#10;AJ4AyQCoAMcAswDFAMEAwgDYAMAA7wC/AP4AvgD/AL0A/wC8AP8AvAD/ALwA/wD/AgAA/wAAAP8A&#10;AAD/AAAA9AAHAO0AEQDoABwA4wApAN8ANQDbAEEA1gBLANEAVADNAFwAygBjAMgAaQDGAG8AwwB1&#10;AMEAewC/AIIAvgCIALwAkAC6AJgAuACiALUArACzALkAsQDLAK8A5wCuAPgArAD/AKsA/wCsAP8A&#10;rAD/AKsA/wD/BAAA/wAAAPYAAADuAAAA5wAAAN8ADADWABUAzwAiAMoALgDHADoAwwBEAMAATQC8&#10;AFUAuQBcALcAYwC1AGkAswBvALEAdQCvAHsArQCCAKsAigCpAJIApwCcAKUApgCjALMAoQDDAJ8A&#10;3gCeAPIAnQD/AJwA/wCcAP8AmwD/AJsA/wD/BwAA9gkAAOkLAADfCgAA1QQAAM4ABQDGABAAwAAa&#10;ALsAJwC3ADIAswA9ALAARgCtAE8AqgBWAKgAXACmAGMApABoAKIAbwChAHUAnwB8AJ0AhACbAI0A&#10;mQCXAJcAogCVAK4AkwC9AJEA0wCQAO0AjwD8AI4A/wCNAf8AjQH/AI0B/wD5DgAA6hIAANwVAADN&#10;FQAAxBEAAL4MAAC6AgoAtAASAK4AHgCqACoApgA1AKIAPwCgAEgAnQFQAJsCVgCZAlwAlwNjAJUD&#10;aQCTA28AkQR2AJAEfwCOBYgAjAWSAIoGngCIBqoAhge6AIUIzwCECusAggv8AIEM/wCADP8AgAz/&#10;AIAM/wDxFQAA4B0AAM0gAADBIQAAuB0AALEXAACsEAAAqAkNAKIHFgCdCSMAmQouAJULOACTDEEA&#10;kAxJAI4NUACMDVcAig1dAIgNYwCHDWoAhQ5xAIMOegCCDoQAgA6PAH4PmwB8D6gAexC4AHoQzgB4&#10;EewAdhL/AHUS/wB0E/8AdBP/AHQT/wDoHgAA0yYAAMMqAAC4KgAArigAAKcjAACgHAAAmxMDAJYP&#10;EACQEBsAjBEnAIkSMgCGEzsAhBNDAIIUSwCAFFEAfhRXAHwUXgB7FWUAeRVsAHcVdAB2Fn4AdBaK&#10;AHIXlgBxF6QAbxi0AG4YyQBtGegAaxr8AGob/wBqG/8Aahv/AGob/wDgJgAAyi0AALwxAACwMwAA&#10;pzEAAJ8sAACXJgAAkB8AAIoXDACFGBYAgRkiAH4aLAB7GzYAeRs+AHccRQB1HEwAcxxTAHEdWQBw&#10;HWAAbh1nAG0ecABrHnoAah6FAGgfkgBnH6AAZSCwAGQhxQBjIeQAYiL6AGEi/wBhIv8AYSL/AGEi&#10;/wDXLAAAwzQAALY4AACqOQAAoTgAAJg1AACQLwAAiCgAAIAhCAB7IBIAdyEdAHQiJwBxIjEAbyM5&#10;AG0jQQBrI0gAaSNOAGgkVQBmJFsAZSRjAGMlawBiJXUAYSWBAF8mjgBeJp0AXSetAFsowQBbKOAA&#10;Win3AFkp/wBZKf8AWSn/AFko/wDPMgAAvjkAALE9AACmPwAAnD8AAJM8AACKNgAAgTAAAHkqAwBy&#10;Jg8AbicZAGsoIwBpKCwAZik1AGUpPABjKUMAYSpKAGAqUQBeKlcAXSpfAFwraABaK3IAWSx9AFgs&#10;iwBWLZoAVS2qAFQuvQBTLtwAUi/1AFIv/wBSLv8AUi7/AFIu/wDKNgAAuj0AAK1CAACiRAAAmEQA&#10;AI9BAACFPAAAezcAAHIxAABrLAwAZy0VAGQtHwBhLigAXy4xAF0uOQBcL0AAWi9GAFgvTQBXL1QA&#10;VjBcAFUwZABTMW4AUjF6AFExiABQMpcATjKoAE0zuwBNNNgATDTzAEw0/wBMNP8ATDP/AEwz/wDG&#10;OgAAtkIAAKlGAACeSQAAlUkAAItHAACBQgAAdz0AAG03AABkMgkAYDISAF0yHABaMiUAWDMtAFYz&#10;NQBVMzwAUzRDAFI0SgBRNFEAUDRZAE81YQBNNWwATDZ3AEs2hQBKN5UASDemAEc4uAFHONMBRjjx&#10;AUY4/wFGOP8ARjj/AEY3/wDBPgAAskUAAKZKAACcTQAAkk0AAIhLAAB+RwAAc0IAAGk9AABfNwYA&#10;WjYQAFc3GABUNyIAUjcqAFA3MgBPODkATThAAEw4RwBLOE4ASjlWAEk5XwBIOmkARzp1AEU7gwBE&#10;O5MAQzykAUI8tgFBPdABQT3wAUE9/wFBPP8BQTz/AUE8/wC+QgAAr0kAAKNOAACZUAAAj1EAAIVQ&#10;AAB7TAAAb0YAAGVCAABaPQIAVDsOAFE7FQBPOx8ATTsnAEs7LwBJPDYARzw9AEc8RABGPUsART1U&#10;AEQ+XABDPmcAQj9zAEA/gQA/P5EAPkCiAD1AtQE8Qc4BPEHuATxB/wE8QP8BPED/AT0//wG6RQAA&#10;rEwAAKFRAACXVAAAjVUAAINUAAB4UQAAbEsAAGFHAABWQgAAT0AMAEw/EwBJQBwAR0AkAEZALABE&#10;QDMAQ0A6AEJBQgBBQUkAQEJRAD9CWgA+Q2UAPUNxADtDfwA6RI8AOUSgADhFswE3RcsBN0XsATdF&#10;/wE3RP8BOET/AThD/wC3SQAAqVAAAJ5VAACUWAAAi1kAAIBYAAB2VgAAaFAAAF1MAABTSAAASkUJ&#10;AEZEEQBERBkAQkQiAEFFKQA/RTEAPkU4AD1FPwA8RkcAO0ZPADpHWAA5R2IAOEhuADZIfAA1SI0A&#10;NEmeADNJsQAySckAMUnrADJJ/gAySP8AMkj/ADNI/wC0TAAAp1QAAJxZAACSXAAAiF0AAH5dAABz&#10;WgAAZVUAAFtSAABQTgAARkoFAEBJDgA+SRYAPUkeADtKJgA6Si4AOUo1ADhLPQA3S0QANktNADRM&#10;VgAzTGAAMkxsADFNegAwTYsALk2cAC1OrwAsTscALE7pACxN/QAtTf8ALUz/AC1M/wCwUAAApFgA&#10;AJldAACPYQAAhmIAAHthAABwXwAAYlsAAFhYAABOVQAAQ1EBADtPDAA4TxMANk8bADVPIwA0UCsA&#10;M1AyADJQOgAxUEIAMFFKAC5RUwAtUl0ALFJpACtSeAApUogAKFOaACdTrQAmU8UAJlPnACZT/AAn&#10;Uv8AJ1H/ACdR/wCsVQAAoFwAAJZiAACNZgAAg2cAAHhmAABtZQAAYGEAAFVeAABKWwAAP1gAADVW&#10;CAAxVRAAMFYXAC5WHwAtVicALFYvACtXNgAqVz4AKVdHAChXUAAmWFoAJVhnACRYdQAjWYYAIVmY&#10;ACBZqwAfWcIAH1nlAB9Y+gAgWP8AIFf/ACFX/wCoWgAAnWIAAJNnAACKawAAf2wAAHVsAABqawAA&#10;XWgAAFFlAABGYwAAO2AAADFeAwAqXQ0AKF0TACZdGwAlXiMAJF4qACNeMgAiXjoAIV5DACBfTAAf&#10;X1cAHl9jABxgcQAbYIIAGWCVABhgqQAXYMAAFmDiABdf+QAYXv8AGV7/ABld/wCkYAAAmWgAAJBu&#10;AACGcAAAfHIAAHJyAABmcQAAWG4AAExsAABBawAANmkAAC1nAAAjZggAH2YPAB1mFQAcZh0AG2Yl&#10;ABpmLQAZZzUAGGc+ABdnSAAWZ1MAFWhfABNobgASaH8AEWiSABBopgAPaL0ADmjgABBn9wAQZv8A&#10;EWX/ABFl/wCfZwAAlm8AAIxzAACCdgAAeHgAAG14AABgdwAAU3YAAEZ0AAA7cwAAMXIAACdxAAAe&#10;cQAAFnAKABNwEAATcBcAEnAfABFxJwAQcS8AEHE4AA5xQgAOcU4ADXFbAAxxaQALcXoACnGNAAhx&#10;oQAGcbYABnDSAAdw7wAIb/8ACW7/AAlu/wCbbwAAkXUAAId5AAB+fAAAdH4AAGZ+AABZfgAATX4A&#10;AEB9AAA1fQAAKnwAACF8AAAYfAAAEXwEAAx8DAAKfBEACXwZAAh8IQAHfCkABnwyAAR8PQADfEgA&#10;AXxVAAB8YwAAfHQAAHyHAAB7nAAAe7EAAHrLAAB56wAAefoAAHn/AAB4/wCWdwAAjHwAAIOAAAB5&#10;gwAAbIQAAF6FAABRhgAARYcAADmHAAAthwAAI4cAABqHAAAShwAADYgBAAaJCgABiQ8AAIkUAACI&#10;GwAAiCMAAIksAACJNgAAiUIAAIhOAACIXQAAiG0AAIiBAACHlQAAh6sAAIbEAACF5gAAhPgAAIT/&#10;AACE/wCQfgAAh4MAAH6HAABxiQAAY4sAAFaNAABJjwAAPJEAADCRAAAkkQAAGpIAABKTAAANlAAA&#10;BpUAAACWBgAAlgwAAJUQAACWFQAAlh0AAJYkAACWLgAAljkAAJZGAACWVQAAlmUAAJZ4AACVjgAA&#10;laQAAJS8AACT3wAAk/UAAJL/AACS/wCLhgAAg4oAAHWNAABnkAAAWZQAAEyXAAA/mQAAMpoAACab&#10;AAAbnAAAEp0AAAyfAAAEoAAAAKIAAACjAQAAowcAAKMMAACjEAAApBUAAKQcAAClJQAApi8AAKY8&#10;AACmSwAAplsAAKZuAAClhAAApZsAAKSzAACj0AAAo+8AAKL8AACi/wCGjQAAeJEAAGqVAABcmQAA&#10;Tp0AAEGgAAAzogAAJqMAABulAAARpwAACqkAAAGrAAAArQAAAK8AAACwAAAAsAAAALAFAACxCwAA&#10;sg8AALMUAAC0GwAAtSQAALcwAAC3PwAAt1AAALdiAAC3eAAAt5AAALapAAC2wgAAtuQAALb1AAC1&#10;/gB7kwAAbZgAAF+dAABQogAAQqYAADSpAAAmqwAAGq0AABCvAAAJsgAAALQAAAC3AAAAugAAALwA&#10;AAC9AAAAvgAAAL4AAADAAgAAwQgAAMINAADEEgAAxhkAAMkkAADKMgAAy0MAAMtVAADMagAAzIMA&#10;AMycAADLtQAAzM4AAMzpAADM9gBwmwAAYaEAAFKmAABEqwAANrAAACeyAAAatQAAELgAAAe7AAAA&#10;vgAAAMEAAADEAAAAyAAAAMsAAADLAAAAzQAAAM4AAADQAAAA0gAAANUDAADYCgAA2xAAAN4YAADi&#10;JAAA4zUAAORIAADlXAAA5nMAAOaNAADmpQAA5rwAAObTAADn5wBjpAAAVaoAAEawAAA4tQAAKLkA&#10;ABq8AAAPwAAABcQAAADHAAAAywAAAM8AAADUAAAA2AAAANwAAADdAAAA3wAAAOEAAADjAAAA5QAA&#10;AOgAAADqAAAA7QYAAPEOAAD1FgAA+CUAAPk4AAD5TQAA+mMAAPt8AAD8lQAA/KoAAPy7AAD9ywD/&#10;AA8A/wAOAP8ADgD/ABAA/wAWAP8AIwD/ADAA/wA9AP8ASQD/AFQA/wBeAP8AZgD/AG4A/wB2AP8A&#10;fAD/AIIA/wCJAP8AjwD/AJUA/gCbAP0AowD7AKsA+gC1APkAwwD3ANsA9gDwAPQA/wDzAP8A8gD/&#10;AOwA/wDiAP8A3AD/ANYA/wD/AAwA/wAJAP8ACAD/AAoA/wASAP8AHgD/ACsA/wA4AP8ARAD/AE8A&#10;/wBZAP4AYQD8AGkA+gBwAPgAdwD3AH0A9gCDAPQAiQDyAI8A8QCWAO8AnQDtAKUA7ACvAOoAvADo&#10;AM0A5gDoAOQA+gDjAP8A4gD/AOAA/wDVAP8AzgD/AMsA/wD/AAYA/wABAP8AAAD/AAQA/wAOAP8A&#10;GQD/ACUA/QAyAPsAPgD3AEkA8wBTAPAAXADuAGMA7ABqAOoAcQDoAHcA5gB9AOQAgwDiAIkA4ACQ&#10;AN4AlwDcAJ8A2QCpANYAtADTAMQA0ADeAM4A8wDMAP8AywD/AMoA/wDIAP8AwgD/AL4A/wD/AAAA&#10;/wAAAP8AAAD/AAAA+wALAPYAEwDxACAA7QAsAOoAOADnAEMA4wBNAOAAVgDcAF0A2QBkANUAawDS&#10;AHEA0AB2AM4AfADMAIMAygCJAMgAkQDGAJkAxACjAMEArQC/ALsAvQDPALsA6wC5APwAtwD/ALcA&#10;/wC2AP8AtAD/ALEA/wD/AAAA/wAAAP8AAAD2AAAA7gAFAOcADwDhABkA2wAlANUAMQDSADwAzgBG&#10;AMoATwDHAFcAxABeAMEAZAC/AGoAvQBwALsAdgC5AHwAuACDALYAigCzAJMAsQCcAK8ApwCtALMA&#10;qwDFAKkA4QCnAPUApgD/AKUA/wCkAP8ApAD/AKQA/wD/AAAA/AAAAPEAAADoAAAA4AAAANQACwDM&#10;ABMAxwAfAMIAKgC/ADUAvAA/ALgASAC1AFAAswBXALAAXgCuAGQArABpAKsAbwCpAHUApwB8AKUA&#10;hACjAIwAoQCWAJ8AoQCdAK0AmgC8AJgA0gCXAO4AlQD+AJQA/wCVAP8AlQD/AJUA/wD8AQAA8AUA&#10;AOMHAADVBQAAzAAAAMUABAC+AA4AuAAXALMAIwCvAC4AqwA4AKkAQQCmAEoAowBRAKEAVwCfAF0A&#10;nQBjAJsAaQCaAG8AmAB2AJYAfQCUAIYAkgCQAJAAmwCOAKcAjAC2AIoAyQCIAOcAhwD5AIcA/wCG&#10;AP8AhgD/AIYA/wD0DAAA5BAAANESAADFEQAAvQ4AALYIAACxAAgAqwARAKYAGwChACYAngAxAJoA&#10;OgCYAEMAlQBKAJMAUQCRAFcAjwBdAI4AYwCMAGkAigBwAIgAdwCGAIAAhACLAIIAlgCAAKMAfgCx&#10;AH0AxAB7AuEAegP1AHoF/wB5Bf8AeAb/AHgG/wDqEwAA1hoAAMYdAAC6HAAAsRkAAKoTAACkDQAA&#10;nwUMAJkAFACVAB8AkQIpAI0DMwCLBDwAiAVEAIYGSwCEBlEAggdXAIEHXQB/B2MAfQhqAHsIcgB6&#10;CHwAeAmGAHYJkgB0CqAAcwqvAHELwQBwDN8Abw32AG4O/wBtDv8AbQ7/AG0O/wDhHAAAyyMAALwm&#10;AACxJgAAqCQAAKAeAACZGAAAkxACAI4LDgCICxcAhAwiAIENLAB+DTUAfA49AHoORQB4DksAdw5R&#10;AHUPWABzD14AcRBlAHAQbgBuEHcAbBCCAGsQjwBpEZ0AaBGtAGYSwABlEt8AZBP2AGMU/wBjFP8A&#10;YhT/AGIU/wDWJAAAwyoAALUuAACqLwAAoC0AAJgoAACQIgAAiRsAAIITCAB9ERIAeRIcAHYTJwBz&#10;FDAAcRQ4AG8VPwBtFUYAbBVMAGoWUwBoFlkAZxZhAGUWaQBkF3IAYhd+AGEYiwBfGJkAXhmpAFwZ&#10;vABcGtgAWhvzAFoc/wBZHP8AWRz/AFkc/wDNKgAAvTEAAK81AACkNgAAmzQAAJIxAACJKwAAgSUA&#10;AHkdAwBzGA4AbxkYAGwaIgBpGysAZxszAGUcOwBkHEEAYh1IAGAdTgBfHVUAXR1cAFweZABbHm4A&#10;WR95AFgfhwBWIJYAVSCmAFQhuABTIdIAUiLxAFIj/wBSI/8AUiL/AFIi/wDILwAAuDYAAKs6AACg&#10;PAAAljsAAI04AACDMgAAei0AAHImAABqIAwAZiATAGMhHQBhISYAXyIvAF0iNgBbIj0AWiNEAFgj&#10;SgBXI1EAVSNYAFQkYQBTJGoAUSV2AFAlgwBPJpMATiejAEwntQBMKM4ASyjuAEsp/wBLKP8ASyj/&#10;AEso/wDDNAAAszsAAKc/AACcQQAAkkAAAIk+AAB/OQAAdTMAAGwtAABjJwgAXiYRAFwmGQBZJyIA&#10;VycrAFUoMgBUKDkAUihAAFEoRgBQKU0ATilVAE0pXQBMKmcASypzAEkrgABIK5AARyyhAEYtswBF&#10;LcsARS7sAEQu/wBELv8ARS3/AEUt/wC+OAAAsD8AAKRDAACZRQAAj0UAAIVDAAB7PgAAcTkAAGc0&#10;AABeLgQAWCsOAFUrFgBSLB8AUCwnAE8sLwBNLTYATC08AEotQwBJLUoASC5SAEcuWgBGL2QARS9w&#10;AEMwfgBCMI0AQTGeAEAysQA/MsgAPzPqAD8z/gA/Mv8APzL/AD8y/wC7PAAArUMAAKFHAACWSQAA&#10;jEkAAINIAAB4RAAAbT4AAGM5AABaNAAAUjAMAE8wEwBMMBwASjAkAEkxKwBHMTIARjE5AEQxQABD&#10;MkcAQjJPAEEzWABAM2IAPzRtAD40ewA9NYsAPDacADs2rwA6N8YAOTfoADk3/AA6N/8AOjb/ADo2&#10;/wC3QAAAqkYAAJ5LAACUTQAAik4AAIBMAAB1SAAAakMAAGA+AABWOQAATTUJAEk0EQBHNRkARTUh&#10;AEM1KABBNS8AQDU2AD82PQA+NkUAPTdNADw3VQA7OGAAOjhrADk5eQA4OYkANzqbADU6rQA1O8QA&#10;NDvmADQ7+wA1O/8ANTr/ADU6/wC0QwAAp0oAAJxOAACSUQAAiFIAAH5QAABzTQAAZ0gAAFxEAABS&#10;PwAASDoGAEQ5DwBBORYAPzkeAD45JgA8OS0AOzo0ADo6OwA5O0IAODtKADc8UwA2PF0ANT1pADQ9&#10;dwAzPocAMT6ZADA/qwAvP8IALz/kAC8/+gAwP/8AMD7/ADA+/wCxRwAApE0AAJlSAACPVQAAhlYA&#10;AHxVAABxUgAAZEwAAFlJAABPRQAARUADAD8+DQA8PhMAOj4bADk+IwA3PioANj8xADU/OAA0P0AA&#10;M0BIADJAUQAxQVsAMEFnAC5CdQAtQoUALEOXACtDqgAqQ8AAKUTiACpD+QAqQ/8AK0L/ACtC/wCu&#10;SgAAoVEAAJdWAACNWQAAg1oAAHlaAABuVwAAYVIAAFdOAABNSwAAQ0cAADpDCgA2QxEANEMYADND&#10;IAAyRCcAMUQvADBENgAvRT0ALUVGACxFTwArRlkAKkZkAClHcgAoR4MAJkeVACVIqAAkSL4AI0jg&#10;ACRI9wAlR/8AJUf/ACZH/wCqTwAAn1UAAJRaAACLXgAAgV8AAHdeAABrXAAAX1gAAFVVAABLUQAA&#10;QE0AADVKBwAwSQ4ALkkVAC1JHQAsSSQAK0orACpKMwAoSjsAJ0tDACZLTAAlS1YAJExiACNMcAAh&#10;TIAAIE2TAB9NpgAeTbsAHU7dAB5N9gAeTP8AH0z/ACBL/wCnUwAAnFoAAJJfAACIYwAAfmQAAHRj&#10;AABpYQAAXF4AAFJbAABHWAAAPFUAADJSAgAqUAwAJ08SACZQGQAlUCAAJFAoACNQLwAiUTcAIVFA&#10;ACBRSQAeUlMAHVJfABxSbQAaU30AGVOQABhTpAAWU7kAFVPZABZT9AAXUv8AGFH/ABlR/wCjWQAA&#10;mGAAAI9lAACFaAAAe2kAAHFpAABmZwAAWWQAAE1hAABCXwAAOFwAAC5aAAAlWAgAIFcOAB5XFAAd&#10;VxwAHFgjABtYKwAaWDMAGVg8ABhYRQAWWVAAFVlbABRZaQATWnoAElqNABFaoQAQWrcADlrVABBZ&#10;8wAQWf8AEVj/ABFY/wCfXwAAlWYAAIxrAACCbQAAeG4AAG5vAABibQAAVWoAAEhoAAA+ZgAAM2UA&#10;ACljAAAgYQEAGGALABVgEAAUYBcAE2AeABJgJgASYC4AEWE3ABBhQAAPYUsADmFYAA1hZgAMYnYA&#10;C2KJAAphnQAJYbIACGHLAAhh6wAJYP0ACl//AAtf/wCbZgAAkm0AAIhxAAB+cwAAdXUAAGp0AABc&#10;cwAAT3IAAENwAAA4bwAALW4AACRsAAAbawAAE2sEAA5qDAANahIADGoZAAtqIQAKaikACWoyAAhq&#10;PAAHa0cABWtTAARrYQACa3EAAGqEAABqmAAAaq0AAGnGAABp5wAAafgAAGj/AABo/wCXbQAAjXMA&#10;AIR3AAB7egAAcHsAAGN7AABWegAASXoAAD15AAAxeAAAJ3cAAB12AAAVdgAAD3YCAAl2CgAEdg8A&#10;AHYVAAB2HAAAdiQAAHUsAAB1NgAAdUEAAHVOAAB1XAAAdWwAAHV+AAB0kwAAdKgAAHPAAABz4wAA&#10;cvcAAHL/AABx/wCSdQAAiXoAAIB+AAB2gAAAaYEAAFuCAABOggAAQYIAADWDAAApggAAH4EAABaB&#10;AAAQggAACoIAAAKDBwAAgg0AAIIRAACCFwAAgh4AAIImAACCLwAAgjsAAIJHAACCVQAAgWUAAIF4&#10;AACBjQAAgKIAAH+6AAB/3QAAfvQAAH3/AAB9/wCNfAAAhIEAAHuEAABuhgAAYIgAAFKKAABFiwAA&#10;OYwAACyMAAAhjAAAF4wAABCNAAAJjgAAAo8AAACQAwAAjwkAAI8OAACPEgAAkBgAAJAfAACQKAAA&#10;kDIAAJA/AACQTQAAkF0AAI9wAACPhQAAjpwAAI6zAACN0AAAjPAAAIv+AACL/wCIhAAAgIgAAHKL&#10;AABkjQAAVpAAAEiTAAA7lQAALpYAACKWAAAXlwAAD5gAAAiZAAAAmwAAAJ0AAACdAAAAnQMAAJ0J&#10;AACdDQAAnhEAAJ4XAACfHwAAnykAAKA1AACgQwAAoFQAAKBmAACfewAAnpMAAJ6rAACdxgAAnekA&#10;AJz5AACc/wCDiwAAdY4AAGeSAABZlgAAS5kAAD2cAAAwngAAI58AABegAAAOogAAB6QAAACmAAAA&#10;qAAAAKoAAACqAAAAqgAAAKsBAACrBwAArAwAAK0QAACuFgAArx4AALEpAACxOAAAsUgAALFaAACx&#10;bwAAsYgAALGgAACwugAAr90AAK/yAACv/QB4kQAAapYAAFyaAABNnwAAP6MAADGmAAAjpwAAF6kA&#10;AA6rAAAFrgAAALAAAACyAAAAtQAAALcAAAC3AAAAuAAAALkAAAC6AAAAvAMAAL0JAAC+DgAAwBQA&#10;AMMeAADFKwAAxTwAAMZOAADGYgAAxnoAAMaUAADGrQAAxsgAAMXlAADF8wBsmQAAXp4AAE+kAABB&#10;qAAAMqwAACSvAAAWsQAADbQAAAO3AAAAugAAAL0AAADAAAAAxAAAAMYAAADGAAAAyAAAAMkAAADL&#10;AAAAzAAAAM4AAADQBgAA0w0AANgTAADcHgAA3i0AAN9AAADgVAAA4WsAAOGFAADhnwAA4bcAAOHP&#10;AADh5gBgoQAAUqcAAEOtAAA0sgAAJbUAABe5AAANvAAAAb8AAADDAAAAxwAAAMoAAADPAAAA0wAA&#10;ANYAAADXAAAA2gAAANwAAADfAAAA4QAAAOMAAADmAAAA6QEAAOwLAADwEgAA8x8AAPQxAAD2RgAA&#10;91wAAPh0AAD4jwAA+aYAAPm4AAD4yQD/AA0A/wALAP8ACwD/AA4A/wATAP8AHwD/ACwA/wA5AP8A&#10;RQD/AFAA/wBZAP8AYgD/AGoA/wBxAP8AdwD/AH4A/wCEAP4AigD9AJAA/ACXAPoAngD5AKcA9wCx&#10;APYAvgD1ANIA8wDsAPEA/gDwAP8A8AD/AOYA/wDcAP8A0gD/AM0A/wD/AAcA/wAEAP8AAgD/AAYA&#10;/wAQAP8AGwD/ACcA/wAzAP8APwD/AEoA/gBUAPsAXQD5AGQA9wBrAPUAcgDzAHgA8gB+APAAhADv&#10;AIoA7QCRAOwAmQDqAKEA6ACrAOYAtgDkAMcA4gDjAOAA9wDeAP8A3QD/ANkA/wDMAP8AxQD/AMEA&#10;/wD/AAAA/wAAAP8AAAD/AAEA/wANAP8AFgD8ACIA+QAuAPYAOQDzAEUA7wBOAOwAVwDpAF4A5gBl&#10;AOQAbADiAHIA4AB3AN8AfgDdAIQA2wCLANgAkgDVAJsA0gCkAM8ArwDNAL4AywDVAMkA7wDHAP8A&#10;xQD/AMQA/wC+AP8AuAD/ALUA/wD/AAAA/wAAAP8AAAD+AAAA9wAJAPEAEQDrABwA5wAoAOQAMwDh&#10;AD4A3QBIANgAUQDTAFgA0ABfAM4AZQDMAGsAygBxAMgAdwDGAH0AxACEAMIAjADAAJQAvgCeALsA&#10;qAC5ALYAtwDIALUA5gCzAPoAsQD/ALAA/wCwAP8ArAD/AKkA/wD/AAAA/wAAAPoAAADxAAAA6AAD&#10;AOAADQDYABYA0QAiAM0ALQDKADcAxgBBAMIASgC/AFIAvQBZALoAXwC4AGUAtwBqALUAcACzAHYA&#10;sQB9AK8AhQCtAI0AqwCXAKkAoQCnAK4ApQC+AKIA2ACgAPIAnwD/AJ4A/wCeAP8AngD/AJwA/wD/&#10;AAAA9wAAAOsAAADhAAAA1gAAAMsACQDFABEAvwAbALsAJgC3ADEAtAA6ALEAQwCuAEsAqwBSAKkA&#10;WACnAF4ApgBkAKQAaQCiAHAAoAB2AJ4AfgCcAIYAmgCQAJgAmwCWAKcAlAC2AJIAygCQAOkAjwD8&#10;AI4A/wCNAP8AjAD/AI0A/wD4AAAA6QIAANsDAADMAQAAxAAAAL0AAgC2AA0AsAAVAKsAIACnACoA&#10;pAA0AKEAPACeAEQAnABLAJoAUgCYAFgAlgBdAJUAYwCTAGkAkQBwAI8AdwCNAIAAiwCKAIkAlQCH&#10;AKEAhQCvAIMAwQCBAOAAgAD1AH8A/wB/AP8AfwD/AH8A/wDuCgAA3A4AAMoQAAC+DgAAtQsAAK8D&#10;AACpAAcAowAQAJ4AGACZACMAlgAsAJMANQCQAD4AjgBFAIwASwCKAFEAiABXAIYAXQCFAGMAgwBq&#10;AIEAcQB/AHoAfQCEAHsAjwB5AJwAdwCqAHUAuwB0ANQAcgDwAHIA/wByAP8AcQD/AHEA/wDjEQAA&#10;zRcAAL8ZAACzGQAAqhUAAKMQAACdCgAAlwEKAJEAEgCNABsAiQAlAIUALwCDADcAgAA+AH4ARQB9&#10;AEsAewBRAHkAVwB4AF0AdgBkAHQBawByAXQAcAJ/AG4CiwBsA5gAawOmAGkEtwBoBc4AZwfsAGYI&#10;/QBmCf8AZQn/AGUJ/wDWGgAAxCAAALYjAACrIwAAoSAAAJkbAACSFAAAjA4BAIYHDQCABBQAfAYe&#10;AHkHKAB2CDAAdAg4AHIJPwBwCUUAbwpMAG0KUgBsClgAagtfAGgLZwBnC3AAZQx6AGMMhwBiDJUA&#10;YA2kAF8NtgBeDc4AXA7tAFwP/wBbEP8AWxD/AFsQ/wDNIQAAvCgAAK8rAACkKwAAmikAAJIkAACJ&#10;HwAAghgAAHsRBQB1DQ8AcQ0XAG4OIQBrDioAaQ8yAGcQOQBlEEAAZBBGAGMQTQBhEFMAXxFaAF4R&#10;YgBcEWsAWxF2AFkSgwBYEpIAVhOiAFUTtABUE8sAUxTsAFIV/wBSFv8AUhX/AFIV/wDGKAAAti4A&#10;AKkyAACfMgAAlTEAAIwtAACDJwAAeiEAAHIaAABrEwsAZxMTAGQUHABhFCUAXxUtAF0VNABcFTsA&#10;WxZCAFkWSABYFk8AVhdWAFUXXgBTF2cAUhhyAFAYfwBPGY4AThqfAEwasABLG8cASxvpAEoc/QBK&#10;HP8AShz/AEoc/wDBLQAAsTQAAKU3AACaOAAAkDcAAIc0AAB9LwAAdCkAAGwjAABkHAcAXhkQAFsa&#10;GABZGyEAVxspAFUbMABUHDcAUhw9AFEcRABPHUsATh1SAE0dWgBLHmMASh5uAEkffABHH4sARiCc&#10;AEUhrgBEIcQAQyLmAEMi/ABDIv8AQyL/AEMi/wC8MgAArTgAAKE8AACXPgAAjT0AAIM6AAB5NQAA&#10;bzAAAGYqAABeJAIAVyANAFQgFABRIB0ATyElAE4hLABMITMASyI6AEkiQABIIkcARyJOAEYjVwBE&#10;I2AAQyRrAEIkeQBBJYgAPyaZAD4mqwA9J8EAPSfjAD0o+gA9KP8APSf/AD0n/wC4NgAAqj0AAJ5A&#10;AACUQgAAikIAAIA/AAB2OwAAbDYAAGIwAABZKgAAUSULAE0lEQBLJRkASSUhAEcmKABFJi8ARCY2&#10;AEMmPQBCJ0QAQSdLAD8oVAA+KF0APSlpADwpdgA7KoYAOSuXADgrqQA3LL8ANyzgADcs+AA3LP8A&#10;Nyz/ADgs/wC1OgAAp0AAAJxEAACRRgAAh0YAAH1EAABzQAAAaDsAAF82AABVMQAATCsHAEcpDwBF&#10;KhYAQyoeAEEqJQA/KiwAPiszAD0rOQA8K0EAOyxIADosUQA5LVsAOC5mADYucwA1L4MANC+VADMw&#10;pwAyML0AMTHeADEx9wAyMf8AMjD/ADMw/wCxPgAApEQAAJlIAACPSgAAhUoAAHtJAABwRQAAZUAA&#10;AFs7AABSNgAASDEEAEIuDQA/LhMAPS4bADsuIgA5LykAOC8vADcvNgA2MD4ANTBGADQxTwAzMVkA&#10;MjJkADEycQAwM4EALzSTAC40pgAsNbsALDXbACw19QAtNf8ALTT/AC40/wCuQQAAokgAAJdMAACN&#10;TgAAg04AAHlNAABuSgAAYkUAAFhAAABOPAAARTcAAD0zCwA5MxEANzMYADYzHwA0MyYAMzMtADI0&#10;NAAxNDwAMDVEAC81TAAuNlYALTZiACw3bwArN38AKjiRACg4pAAnObkAJjnYACc59AAoOf8AKDj/&#10;ACk4/wCrRQAAn0sAAJRPAACLUgAAgVMAAHdSAABsTwAAX0kAAFZGAABMQgAAQj0AADg4CAA0OA8A&#10;MjgVADE4HQAvOCQALjgrAC05MgAsOTkAKzpBACo6SgApO1QAKDtfACc8bQAlPH0AJD2PACM9ogAi&#10;PbcAIT7UACE+8wAiPf8AIz3/ACM8/wCoSQAAnU8AAJJTAACJVgAAf1cAAHVWAABqUwAAXU8AAFNM&#10;AABKSAAAQEQAADZABQAvPQ0ALT0TACs9GgAqPiEAKT4oACg+LwAnPjcAJj8/ACQ/SAAjQFIAIkBd&#10;ACFBagAgQXoAHkGNAB1CoAAcQrUAG0LRABtC8QAcQv8AHUH/AB5B/wClTQAAmlMAAJBYAACGWwAA&#10;fVwAAHJbAABnWAAAW1QAAFFSAABITgAAPUoAADNHAAAqQwsAJkMQACVDFgAkQx4AI0QlACJELAAh&#10;RDQAIEU8AB5FRQAdRU8AHEZaABtGaAAZRngAGEeKABdHngAWR7MAFEjOABVH7wAWR/8AF0b/ABdG&#10;/wCiUgAAl1gAAI1dAACEYAAAemEAAHBgAABlXgAAWVoAAE9YAABEVAAAOVEAAC9OAAAmSwYAIEoO&#10;AB5KEwAdShoAHEohABtLKAAaSzAAGUs4ABdLQgAWTEwAFUxXABRMZQATTXUAEk2IABFNnAAQTbEA&#10;Dk7MAA9N7gAQTf8AEUz/ABFM/wCeVwAAlF0AAItiAACBZQAAd2YAAG1mAABjZAAAVmEAAEpeAAA/&#10;WwAANVgAACtWAAAiVAEAGlIKABZSEAAVUhYAFFIdABNSJAASUiwAEVI0ABFSPgAQU0gAD1NUAA5T&#10;YgANVHIADFSEAAtUmAAJVK0ACFTFAAlU5wAKU/sAC1L/AAtS/wCbXQAAkWQAAIhoAAB+awAAdGwA&#10;AGtsAABfagAAUmcAAEVkAAA6YgAAMGAAACZeAAAdXQAAFVsFABBaDAAOWhEADloYAA1bIAAMWycA&#10;C1swAApbOgAJW0UAB1tRAAZbXgAEW20AA1uAAAFblAAAW6gAAFvAAABa4gAAWvYAAVr/AAJZ/wCX&#10;ZAAAjmsAAIRuAAB7cAAAcnIAAGdxAABZcAAATG4AAEBsAAA1awAAKmkAACFnAAAYZgAAEWYBAAxl&#10;CgAHZQ8ABGUUAANkGwACZCMAAGQsAABkNQAAZEAAAGRMAABkWgAAZGkAAGR7AABkjwAAY6QAAGO7&#10;AABi3QAAYvQAAGL/AABh/wCTbAAAiXEAAIB1AAB4dwAAbXgAAGB3AABSdgAARnUAADl0AAAudAAA&#10;I3IAABpxAAAScQAADXEAAAZxCAAAcA0AAHASAABwFwAAbx8AAG8mAABvMAAAbzsAAG9HAABvVAAA&#10;b2QAAG91AABuigAAbaAAAG22AABs1gAAa/IAAGv/AABr/wCOcwAAhXgAAH17AABzfQAAZX4AAFh+&#10;AABLfgAAPn4AADJ+AAAmfQAAHHwAABN8AAANfAAABn0AAAB9BQAAfAsAAHwPAAB8EwAAfBkAAHwh&#10;AAB8KQAAfDQAAHtAAAB7TgAAe14AAHtvAAB6hAAAepoAAHmxAAB4zgAAd+8AAHb+AAB2/wCJegAA&#10;gX8AAHiCAABrgwAAXYUAAE+GAABChwAANYgAACmHAAAdhwAAFIcAAA2IAAAGiQAAAIoAAACKAAAA&#10;iQYAAIkMAACJDwAAiRMAAIkaAACKIgAAiiwAAIo4AACKRgAAiVYAAIloAACJfAAAiJQAAIerAACG&#10;xgAAheoAAIX7AACE/wCFggAAfYYAAG+IAABhiwAAU40AAEWPAAA4kQAAK5EAAB+SAAAUkgAADZMA&#10;AASUAAAAlgAAAJcAAACYAAAAlwAAAJcFAACXCwAAmA4AAJgTAACZGgAAmSIAAJouAACaPQAAmU0A&#10;AJleAACZcwAAmIsAAJijAACXvAAAluIAAJb3AACV/wCAiQAAcowAAGSPAABWkwAASJYAADqZAAAs&#10;mgAAH5sAABScAAAMngAAA58AAAChAAAAowAAAKUAAAClAAAApQAAAKUAAACmAgAApwgAAKcNAACo&#10;EQAAqRkAAKsjAACrMQAAq0EAAKxTAACsZwAAq4AAAKqaAACqswAAqtAAAKnvAACp+wB1jwAAZ5QA&#10;AFmYAABKnAAAPJ8AAC2iAAAgowAAE6UAAAunAAABqQAAAKsAAACuAAAAsQAAALIAAACyAAAAswAA&#10;ALQAAAC1AAAAtgAAALgEAAC5CwAAuxAAAL0YAAC/JAAAvzUAAMBHAADAWwAAwHIAAMCNAADBpgAA&#10;wMEAAL/jAAC+8wBqlwAAW5wAAE2hAAA+pQAAL6kAACGrAAATrQAAC7AAAACzAAAAtQAAALgAAAC8&#10;AAAAvwAAAMEAAADBAAAAwwAAAMQAAADGAAAAxwAAAMkAAADLAAAAzggAANEPAADVGAAA2CcAANk5&#10;AADaTQAA22QAANt+AADcmQAA3LAAANzJAADc4wBdnwAAT6UAAECqAAAyrwAAIrIAABS1AAAKuAAA&#10;ALsAAAC/AAAAwwAAAMYAAADLAAAAzgAAANEAAADRAAAA1AAAANYAAADZAAAA2wAAAN4AAADgAAAA&#10;5AAAAOcGAADrDgAA7xkAAPAqAADyPwAA81UAAPRtAAD0iAAA9KEAAPS2AAD0xwD/AAkA/wAGAP8A&#10;BwD/AAwA/wARAP8AHAD/ACgA/wA0AP8AQQD/AEwA/wBVAP8AXQD/AGUA/wBsAP8AcgD+AHgA/AB+&#10;APsAhAD6AIsA+QCSAPcAmQD2AKIA9ACsAPMAuQDxAMsA8ADoAO4A+wDtAP8A7AD/AOEA/wDSAP8A&#10;yQD/AMQA/wD/AAEA/wAAAP8AAAD/AAQA/wAOAP8AFwD/ACMA/wAvAP8AOwD9AEYA+gBQAPcAWAD0&#10;AF8A8gBmAPAAbADvAHIA7QB4AOwAfgDqAIUA6QCMAOcAkwDlAJwA4wCmAOEAsQDfAMEA3QDdANsA&#10;9ADZAP8A1gD/AM8A/wDEAP8AvQD/ALkA/wD/AAAA/wAAAP8AAAD/AAAA/wALAPwAEwD3AB4A9AAq&#10;APIANQDuAEAA6QBKAOYAUgDjAFkA4ABgAN4AZgDcAGwA2gByANcAeADUAH4A0gCFANAAjQDOAJUA&#10;zACfAMkAqgDHALgAxQDNAMMA6wDAAP4AvwD/AL4A/wC2AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD5&#10;AAAA8gAGAOsADwDmABkA4QAkAN4ALwDaADkA0wBDAM8ATADMAFMAyQBaAMcAYADFAGYAwwBrAMEA&#10;cQC/AHcAvQB+ALsAhgC5AI4AtwCYALUAowCzALAAsQDCAK4A4ACsAPcAqwD/AKoA/wCoAP8AowD/&#10;AKAA/wD/AAAA/wAAAPUAAADrAAAA4QAAANYADADPABMAygAeAMYAKQDCADMAvwA9ALsARQC4AE0A&#10;tgBUALMAWgCxAF8AsABlAK4AagCsAHAAqwB3AKkAfwCnAIcApQCRAKMAnACgAKkAngC4AJwAzgCa&#10;AO4AmQD/AJcA/wCWAP8AlgD/AJMA/wD9AAAA8QAAAOUAAADZAAAAzQAAAMQABgC9AA8AtwAYALMA&#10;IgCwACwArQA2AKkAPgCnAEYApABNAKIAUwCgAFkAnwBeAJ0AZACbAGoAmgBwAJgAdwCWAIAAlACK&#10;AJEAlQCPAKIAjQCwAIsAwwCJAOMAiAD5AIYA/wCGAP8AhgD/AIYA/wDzAAAA4wAAANEAAADFAAAA&#10;vQAAALYAAACuAAsAqAASAKQAHACgACYAnAAvAJoANwCXAD8AlQBGAJIATACRAFIAjwBYAI0AXQCL&#10;AGMAigBqAIgAcQCGAHkAhACDAIIAjwB/AJsAfgCpAHwAuwB6ANUAeADyAHgA/wB3AP8AdwD/AHcA&#10;/wDnBwAA0QwAAMMNAAC4DAAArggAAKgAAACiAAUAmwAOAJYAFQCSAB8AjgAoAIsAMQCIADkAhgBA&#10;AIQARgCCAEwAgABSAH8AVwB9AF0AewBjAHoAawB4AHMAdgB9AHQAiABxAJUAcACkAG4AtABsAMoA&#10;awDqAGoA/ABqAP8AagD/AGoA/wDaEAAAxhQAALgWAACtFQAApBIAAJwOAACWBwAAkAAJAIoAEACF&#10;ABgAgQAhAH4AKgB7ADIAeQA5AHcAQAB1AEYAcwBMAHIAUQBwAFcAbgBeAG0AZQBrAG4AaQB3AGcA&#10;gwBlAJEAYwCfAGIArwBgAMQAXwDkAF8B+ABeAv8AXgL/AF4C/wDOGAAAvR0AALAgAAClHwAAmxwA&#10;AJMXAACLEQAAhAwAAH4ECwB5ABIAdQAbAHIAIwBvACsAbQEzAGsBOgBpAkAAZwNGAGYDTABkBFIA&#10;YwRZAGEEYABfBWkAXgVzAFwGfwBaBo0AWQecAFcIrQBWCMEAVQnhAFQL9gBUC/8AVAv/AFQL/wDG&#10;HwAAtiUAAKkoAACeKAAAlCUAAIshAACDGwAAexQAAHQOAwBuCQ0AaQgUAGYJHQBkCiUAYgotAGAL&#10;NABeCzoAXQtAAFsMRwBaDE0AWAxUAFcNXABVDWQAVA1vAFINewBQDooATw6aAE4OrABMD8IATBDj&#10;AEsQ+QBLEP8ASxH/AEsQ/wC/JgAAsCsAAKQvAACZLwAAjy0AAIYpAAB9JAAAdB4AAGwXAABlEQcA&#10;Xw4QAFwPFwBaEB8AWBAnAFYQLgBUEDUAUxA7AFIRQgBQEUgATxFQAE4RVwBMEmAASxJrAEkSeABI&#10;E4cARhOXAEUUqQBEFL4AQxXfAEMW+ABDFv8AQxb/AEMW/wC6KwAAqzEAAKA0AACVNQAAizQAAIEx&#10;AAB4KwAAbyYAAGYgAABeGQEAVxQNAFQUEwBRFBsATxUjAE4VKgBMFTEASxY3AEkWPgBIFkQARxdM&#10;AEUXVABEF10AQxhnAEEYdABAGYMAPxqUAD0apgA8G7sAOxvbADsc9gA8HP8APBz/ADwc/wC1MAAA&#10;qDYAAJw5AACROwAAhzoAAH43AABzMgAAai0AAGEnAABZIQAAURsJAEwZEABKGhcASBofAEYaJgBF&#10;Gy0AQxszAEIbOgBBHEEAQBxIAD4cUAA9HVkAPB5kADsecQA5H4AAOB+SADcgpAA2ILgANSHWADUh&#10;9AA1Iv8ANSH/ADYh/wCyNAAApDoAAJk+AACPPwAAhT8AAHs8AABwOAAAZzIAAF0tAABUKAAATCIF&#10;AEYfDgBDHxQAQR8bAD8fIgA+ICkAPSAwADsgNgA6IT0AOSFFADgiTQA3IlcANiNiADQjbgAzJH4A&#10;MiSPADElogAvJbYALybSAC8m8gAvJv8AMCb/ADAm/wCvOAAAoj4AAJZCAACMQwAAgkMAAHhBAABu&#10;PQAAYzgAAFozAABRLgAASCgBAEAkDAA9IxEAOyQYADkkHwA4JCYANiQsADUlMwA0JToAMyZCADIm&#10;SgAxJ1QAMCdfAC8obAAuKHsALCmNACsqoAAqKrQAKSrPACkr8AAqK/8AKir/ACsq/wCsPAAAn0IA&#10;AJRGAACKRwAAgEcAAHZFAABsQgAAYT0AAFc4AABOMwAARC4AADwpCQA3KBAANSgVADMoHAAyKCMA&#10;MCgpAC8pMAAvKjcALio/AC0rSAAsK1IAKyxdACosagAoLXkAJy2LACYungAlLrMAJC/NACQv7gAl&#10;L/8AJS//ACYu/wCpPwAAnUUAAJJJAACISwAAfkwAAHRKAABqRwAAXkIAAFQ9AABLOQAAQTQAADgv&#10;BgAyLQ0AMC0TAC4tGQAtLSAAKy0nACouLgApLjUAKS89ACgvRgAnME8AJTBbACQxaAAjMXcAIjKJ&#10;ACEynQAfM7EAHjPLAB4z7QAfM/8AIDP/ACEy/wCmQwAAmkkAAJBNAACGTwAAfFAAAHNPAABoTAAA&#10;XEYAAFJDAABJPwAAPzsAADY2AgAuMgwAKzIRACkyFwAoMh4AJjIkACUzKwAkMzIAIzQ6ACI0QwAh&#10;NU0AIDVYAB82ZQAeNnUAHDeHABs3mwAaN68AGTjIABk46wAaOP8AGzf/ABs3/wCjRwAAmE0AAI5R&#10;AACEUwAAe1QAAHFTAABmUAAAWkwAAFBJAABHRQAAPUEAADM9AAAqOQkAJTcOACM3FAAiOBsAITgi&#10;ACA4KAAfODAAHjk4AB05QQAcOksAGjpWABk7YwAYO3IAFjuFABU8mQAUPK0AEz3GABM96QAUPP0A&#10;FTz/ABY7/wCgSwAAlVEAAItVAACCWAAAeVkAAG5YAABkVgAAWFEAAE5PAABFSwAAOkcAADBDAAAn&#10;QAUAID4NAB0+EQAcPhcAGz4eABo+JQAZPi0AGD81ABY/PgAVP0gAFEBTABNAYAASQXAAEUGCABBB&#10;lwAPQawADkLEAA5C5wAPQfwAEEH/ABBA/wCdUAAAk1YAAIlaAACAXQAAdl4AAGxdAABiWwAAVlcA&#10;AExVAABBUQAANk4AACxLAAAjSAAAG0UJABdEDwAVRBQAFEUbABNFIgASRSkAEUUxABFFOwAQRkUA&#10;D0ZQAA5HXgANR20ADEd/AAtHkwAJR6cACEe+AAhH4AAJR/YACkb/AAtG/wCaVQAAkFsAAIdgAAB9&#10;YgAAc2MAAGpiAABgYQAAU14AAEdaAAA8VwAAMlUAAChSAAAfUAAAF04EABFMDAAPTBEADkwXAA5M&#10;HgANTSUADE0uAAtNNwAKTUIACU1NAAdOWgAGTmkABE57AAJOjwABTqQAAE26AABN2wABTfIAAU3/&#10;AAJM/wCWWwAAjWIAAIRmAAB6aAAAcWkAAGhpAABcZwAAT2QAAEJhAAA3XwAALVwAACNaAAAaWAAA&#10;ElcBAA1WCQAJVQ4AB1UTAAZVGgAEVSIAA1UqAAJVNAAAVT4AAFVKAABWVwAAVmUAAFV3AABViwAA&#10;VaAAAFW2AABU1AAAVPEAAFP9AABT/wCTYgAAimgAAIBsAAB3bgAAb28AAGNuAABWbAAASWoAAD1o&#10;AAAyZgAAJ2UAAB1jAAAVYgAADmEAAAlgCAADYA0AAF8RAABfFwAAXx4AAF8mAABfLwAAXzoAAF9F&#10;AABfUwAAX2EAAF5yAABehwAAXZwAAF2yAABczwAAXO8AAFv9AABb/wCQagAAhm8AAH1yAAB1dAAA&#10;anUAAF10AABPcwAAQnIAADZwAAArbwAAIG4AABdtAAAQbAAACmwAAAJrBgAAawsAAGoPAABqFAAA&#10;ahoAAGohAABpKgAAaTQAAGlAAABpTgAAaVwAAGltAABoggAAaJgAAGeuAABmygAAZe0AAGX8AABk&#10;/wCLcQAAgnYAAHp5AABwewAAYnsAAFV7AABIegAAO3oAAC96AAAjeQAAGXgAABF3AAAKdwAAA3cA&#10;AAB3AgAAdwgAAHYNAAB2EAAAdhUAAHYbAAB2IwAAdi4AAHU6AAB1RwAAdVYAAHVoAAB0fAAAdJIA&#10;AHOqAAByxAAAcekAAHD7AABw/wCGeQAAf30AAHZ/AABogQAAWoIAAEyCAAA/gwAAMoQAACWDAAAa&#10;gwAAEYMAAAqDAAACgwAAAIQAAACFAAAAhAMAAIMIAACDDQAAgxAAAIMVAACEHAAAhCYAAIQyAACE&#10;PwAAg08AAINgAACCdQAAgowAAIGkAACAvQAAf+MAAH75AAB+/wCCgAAAeoQAAGyGAABeiAAAUIoA&#10;AEKLAAA1jQAAJ40AABuNAAARjgAACo4AAACPAAAAkQAAAJIAAACSAAAAkgAAAJIBAACSBwAAkgwA&#10;AJIQAACTFQAAkx0AAJQoAACUNgAAlEUAAJNXAACTawAAk4IAAJKcAACRtgAAkNgAAI/zAACP/wB+&#10;hwAAcIoAAGGNAABTkAAARZMAADeVAAAplgAAHJcAABGYAAAJmQAAAJsAAACcAAAAngAAAKAAAACg&#10;AAAAoAAAAKAAAAChAAAAoQQAAKIJAACjDgAApBQAAKUdAACmKgAApjoAAKZMAAClYAAApXgAAKWS&#10;AACkrAAApMkAAKPrAACi+gBzjgAAZJEAAFaVAABHmQAAOZwAACqeAAAdoAAAEaEAAAijAAAApQAA&#10;AKcAAACpAAAArAAAAK4AAACuAAAArgAAAK8AAACwAAAAsQAAALIAAACzBgAAtQ0AALcTAAC5HgAA&#10;uS4AALpAAAC6VAAAu2oAALqFAAC5oQAAubsAALreAAC58gBnlQAAWJkAAEqeAAA7ogAALKYAAB2o&#10;AAARqgAAB6wAAACvAAAAsQAAALQAAAC4AAAAuwAAALwAAAC8AAAAvgAAAL8AAADAAAAAwgAAAMQA&#10;AADGAAAAyAMAAMsLAADPEgAA0SAAANEyAADSRgAA010AANR2AADUkgAA1asAANXEAADU4gBbnQAA&#10;TKIAAD2nAAAvrAAAH68AABGxAAAHtQAAALgAAAC7AAAAvgAAAMIAAADHAAAAygAAAMwAAADMAAAA&#10;zgAAANAAAADSAAAA1QAAANgAAADbAAAA3wAAAOIAAADmCwAA6xMAAOwkAADtOAAA7k4AAO9nAADw&#10;ggAA8JwAAPCyAADxxQD/AAMA/wABAP8ABAD/AAkA/wAPAP8AGAD/ACQA/wAwAP8APAD/AEcA/wBR&#10;AP8AWQD/AGAA/QBnAPwAbQD6AHMA+QB5APgAfwD2AIUA9QCMAPMAlADyAJ0A8ACnAO4AswDsAMQA&#10;6wDhAOoA+ADpAP8A5wD/ANkA/wDLAP8AwgD/AL0A/wD/AAAA/wAAAP8AAAD/AAAA/wAMAP8AFAD/&#10;ACAA/wArAP4ANwD6AEIA9gBLAPIAUwDwAFsA7gBhAOwAZwDqAG0A6ABzAOcAeQDlAH8A4wCGAOEA&#10;jgDfAJYA3QCgANsArADYALsA1ADRANMA8ADQAP8AzgD/AMgA/wC9AP8AtgD/ALIA/wD/AAAA/wAA&#10;AP8AAAD/AAAA/QAIAPcAEADzABoA7wAmAO0AMQDoADsA4wBFAOAATQDcAFUA2QBbANYAYQDTAGcA&#10;0QBsAM8AcgDNAHgAywB/AMkAhwDHAJAAxQCaAMMApQDAALIAvgDFALwA5QC6APsAuAD/ALcA/wCw&#10;AP8AqQD/AKUA/wD/AAAA/wAAAP4AAAD1AAAA7AADAOUADQDfABUA2gAgANQAKgDQADUAywA+AMgA&#10;RwDFAE4AwgBVAMAAWwC+AGEAvABmALoAbAC4AHIAtgB4ALUAgACzAIgAsQCSAK4AngCsAKoAqQC7&#10;AKgA1QCmAPMApAD/AKMA/wChAP8AmwD/AJgA/wD/AAAA+wAAAPAAAADlAAAA2AAAAM4ACQDHABEA&#10;wgAaAL4AJAC7AC4AtwA4ALQAQACxAEgArgBOAKwAVACqAFoAqQBfAKcAZQClAGsApABxAKIAeACg&#10;AIEAngCLAJwAlgCZAKMAlwCyAJYAxwCTAOgAkgD+AJEA/wCQAP8AjQD/AIsA/wD5AAAA6wAAAN0A&#10;AADPAAAAxgAAALwABAC1AA0AsAAVAKwAHgCoACgApQAxAKIAOQCfAEEAnQBIAJsATgCZAFMAlwBZ&#10;AJYAXgCUAGQAkgBqAJAAcQCOAHoAjACDAIoAjwCIAJwAhgCqAIQAvACCANwAgQD2AIAA/wB/AP8A&#10;fwD/AH4A/wDsAAAA2gAAAMkAAAC+AAAAtgAAAK4AAACnAAkAoQAQAJwAGACYACIAlQAqAJIAMgCQ&#10;ADoAjQBBAIsARwCJAE0AhwBSAIYAWACEAF0AggBkAIEAawB/AHMAfQB9AHsAiAB4AJUAdgCjAHUA&#10;tABzAMwAcQDtAHAA/wBwAP8AcAD/AHAA/wDfBQAAygoAALwLAACxCQAAqAQAAKEAAACbAAMAlAAM&#10;AI8AEwCKABsAhwAkAIQALACBADMAfwA6AH0AQQB7AEcAeQBMAHcAUgB2AFcAdABdAHIAZABwAG0A&#10;bwB2AGwAggBqAI8AaQCdAGcArgBlAMMAZADkAGMA+gBjAP8AYgD/AGMA/wDQDgAAvxIAALITAACn&#10;EgAAnRAAAJULAACPAwAAiQAHAIIADgB+ABUAegAeAHYAJQB0AC0AcQA0AG8AOgBuAEAAbABGAGoA&#10;TABpAFIAZwBYAGYAXwBkAGcAYgBxAGAAfABeAIkAXACYAFsAqQBZALwAWADcAFgA9ABYAP8AVwD/&#10;AFcA/wDGFgAAthoAAKodAACfHAAAlRkAAI0UAACFDwAAfgkAAHcBCgByABAAbgAXAGoAHwBoACcA&#10;ZQAuAGQANABiADsAYABAAF8ARgBdAEwAXABTAFoAWgBYAGIAVwBsAFUAdwBTAIUAUgCUAFABpQBP&#10;AbgATgLSAE0E8ABNBf8ATQX/AE0F/wC/HQAAsCIAAKMlAACZJQAAjyIAAIUdAAB9GAAAdRIAAG4N&#10;AgBnBgwAYwMRAF8CGQBdAyEAWwQoAFkELwBXBTUAVgU7AFQGQQBTBkcAUQZOAFAHVQBOB14ATQhn&#10;AEsIcwBJCYEASAmSAEcKowBFCrYARAvQAEQM7wBDDf8AQw3/AEQN/wC5JAAAqikAAJ4sAACULAAA&#10;iioAAIAmAAB3IQAAbhsAAGYUAABfDwUAWQsNAFUKEwBTCxsAUQsiAE8MKQBNDC8ATAw2AEsNPABJ&#10;DUIASA1JAEYNUQBFDloARA5kAEIOcABADn8APw+QAD4QogA8ELYAOxDRADsR8QA7Ef8AOxH/ADwR&#10;/wC0KQAApi8AAJoyAACQMgAAhjEAAHwtAAByKAAAaSMAAGEdAABZFgAAUREIAEwPEABKEBYASBAd&#10;AEYQJABFECsAQxExAEIRNwBBET4AQBFFAD4STQA9ElYAPBJhADoTbQA5E3wANxSNADYUnwA1FbMA&#10;NBXNADMW7gA0Fv8ANBb/ADQW/wCvLgAAojQAAJc3AACMOAAAgjYAAHg0AABuLgAAZSoAAFwkAABU&#10;HgAATBgEAEYUDQBCFBIAQBQZAD8UIAA9FScAPBUtADsVNAA5FjoAOBZCADcWSgA2F1MANRdeADMY&#10;agAyGXkAMBmKAC8anQAuGrEALRvKAC0b7AAtHP8ALhv/AC4b/wCsMgAAnzgAAJQ7AACKPAAAgDwA&#10;AHY5AABrNAAAYi8AAFkqAABQJQAARx8AAEAaCgA8GRAAOhkWADgZHQA2GiMANRopADQaMAAzGjcA&#10;Mhs+ADEbRwAvHFAALh1bAC0dZwAsHnYAKh6IACkfmwAoH64AJyDHACYg6gAnIP4AKCD/ACgg/wCp&#10;NgAAnTwAAJI/AACHQQAAfUAAAHQ+AABpOgAAXzUAAFYwAABNKwAARCUAADsgBwA2Hg4AMx4TADIe&#10;GQAwHiAALx4mAC4fLQAtHzQALCA7ACsgRAAqIU4AKSFYACciZQAmInQAJSOFACMjmQAiJK0AISTF&#10;ACEl6AAiJf0AIiT/ACMk/wCmOgAAmj8AAI9DAACFRQAAe0QAAHJDAABnPwAAXToAAFM2AABKMQAA&#10;QSwAADgmAwAxIwwALiIRACwiFgAqIh0AKSIjACgjKgAnIzEAJiQ5ACUlQQAkJUsAIyZWACImYwAh&#10;J3IAHyeDAB4olwAdKKsAGynDABsp5gAcKfsAHSn/AB4o/wCjPgAAmEMAAI1HAACDSQAAekkAAHBH&#10;AABmRAAAWj8AAFE7AABHNwAAPjIAADUtAAAsKAkAKCcPACcnFAAlJxoAJCchACMoJwAiKC4AISk2&#10;ACApPwAfKkkAHipUAB0rYAAbK28AGiyBABkslQAXLakAFi3BABYt5AAXLfoAGC3/ABkt/wChQQAA&#10;lUcAAItLAACCTQAAeE0AAG5MAABkSQAAWEQAAE9AAABGPQAAPTgAADM0AAAqLwYAJCwNACEsEgAg&#10;LBgAHy0eAB4tJQAdLSwAHC40ABsuPAAaL0YAGC9RABcwXgAWMG0AFTF/ABMxkwASMagAETK/ABEy&#10;4gASMvkAEzH/ABMx/wCeRQAAk0sAAIlPAACAUQAAdlIAAG1QAABiTgAAVkkAAE1GAABEQwAAOz8A&#10;ADE6AAAnNgMAHzILABwyEAAbMhUAGTIbABgyIgAXMykAFjMxABU0OgAUNEQAEzRPABI1XAARNWsA&#10;EDZ9AA82kQAONqYADTe8AA033QANNvYADjb/AA82/wCbSQAAkU8AAIdTAAB+VgAAdVYAAGpVAABg&#10;UwAAVU8AAExMAABCSQAAOEUAAC5BAAAkPQAAHDoIABY4DgAVOBIAFDgYABM5HwASOSYAETkuABA5&#10;NwAPOkEADjpMAA07WQANO2gACzt6AAo7jQAJPKIABzy4AAc81QAIPPAACTv/AAo7/wCYTgAAjlQA&#10;AIVYAAB8WwAAclsAAGhaAABeWAAAU1UAAElSAAA+TgAANEsAACpHAAAhRAAAGEIDABJACwAQPxAA&#10;Dj8VAA4/HAANQCMADEArAAtANAAKQD4ACUFKAAdBVgAGQWUABEF2AANBigABQZ8AAEG0AABB0AAB&#10;Qe4AAUH8AAJA/wCVVAAAjFkAAINeAAB5YAAAcGAAAGZgAABdXgAAUVsAAEVXAAA6VAAAL1EAACVP&#10;AAAcTAAAFEoAAA5ICAALRw4ACEcSAAdHGQAGRyAABUgoAANIMQACSDsAAEhHAABIUwAASGIAAEhz&#10;AABIhgAASJsAAEixAABHzAAAR+0AAEf7AABH/wCSWgAAiWAAAIBjAAB3ZQAAbmYAAGVmAABZZAAA&#10;TGAAAEBdAAA1WwAAKlkAACBXAAAXVQAAEFMAAAtSBwAFUQ0AAVARAABQFgAAUB0AAFAlAABQLgAA&#10;UDgAAFBDAABQUAAAUF4AAFBvAABQgwAAT5gAAE+uAABOyQAATusAAE37AABN/wCPYQAAhmYAAH1p&#10;AAB0bAAAbG0AAGFrAABTaQAARmcAADpkAAAvYwAAJGEAABpfAAASXgAADFwAAAZcBgAAWwsAAFoP&#10;AABaEwAAWhkAAFkhAABZKQAAWTMAAFk/AABZTAAAWVoAAFlrAABYfgAAWJQAAFerAABXxQAAVukA&#10;AFX7AABV/wCMaAAAgm0AAHpwAABycgAAZ3IAAFpxAABMcAAAP24AADNtAAAoawAAHWoAABRoAAAN&#10;ZwAAB2cAAABmAwAAZgkAAGUNAABlEQAAZBUAAGQcAABkJAAAZC4AAGQ6AABjRwAAY1UAAGNmAABj&#10;egAAYpAAAGGnAABgwQAAX+YAAF/6AABe/wCHbwAAf3QAAHh3AABueAAAYHgAAFJ3AABFdwAAOHYA&#10;ACt2AAAgdAAAFnMAAA5zAAAHcgAAAHIAAAByAAAAcQUAAHEKAABxDgAAcBEAAHAXAABwHgAAcCcA&#10;AHAzAABvQAAAb1AAAG9gAABudAAAbosAAG2iAABsvAAAa+IAAGr4AABp/wCDdwAAfHsAAHN9AABl&#10;fgAAV38AAEl/AAA8fwAAL4AAACJ/AAAXfgAAD34AAAd+AAAAfwAAAH8AAAB/AAAAfgAAAH4FAAB+&#10;CgAAfg0AAH4RAAB+FwAAfiAAAH4rAAB9OQAAfUgAAH1ZAAB8bQAAfIQAAHucAAB6tgAAedoAAHj1&#10;AAB3/wCAfwAAd4IAAGmDAABbhQAATYYAAD+IAAAyiQAAJIkAABiJAAAPiQAAB4oAAACLAAAAjAAA&#10;AI0AAACNAAAAjAAAAIwAAACMAwAAjAgAAI0NAACNEQAAjRcAAI4iAACOLwAAjj8AAI1QAACNZAAA&#10;jHsAAIyVAACLrgAAis0AAInvAACJ/wB7hQAAbYgAAF6KAABQjQAAQo8AADSRAAAmkgAAGZMAAA6U&#10;AAAGlQAAAJYAAACYAAAAmgAAAJsAAACbAAAAmwAAAJsAAACbAAAAnAAAAJ0FAACdCwAAnhAAAJ8X&#10;AACgJAAAoDQAAKBGAACgWQAAn3AAAJ+KAACepQAAnsIAAJ3oAACc+QBwjAAAYY8AAFOSAABElgAA&#10;NpkAACebAAAZnAAAD50AAAWfAAAAoQAAAKMAAAClAAAAqAAAAKkAAACpAAAAqQAAAKoAAACrAAAA&#10;rAAAAK0AAACuAQAAsAkAALIPAACzGAAAtCcAALQ5AAC1TQAAtGQAALR+AACzmgAAs7QAALPVAACz&#10;8ABkkwAAVZcAAEebAAA4nwAAKaIAABqkAAAOpgAABKgAAACrAAAArQAAALAAAAC0AAAAtgAAALgA&#10;AAC4AAAAuQAAALoAAAC8AAAAvQAAAL8AAADAAAAAwwAAAMUHAADJDwAAyhoAAMssAADMQAAAzVYA&#10;AM5vAADNiwAAzKgAAMzCAADM4gBYmwAASaAAADqlAAAsqQAAHKsAAA+uAAAEsQAAALQAAAC3AAAA&#10;ugAAAL4AAADDAAAAxgAAAMgAAADIAAAAygAAAMsAAADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADh&#10;BQAA5g8AAOceAADoMgAA6UgAAOpgAADrewAA65cAAOyuAADswgD/AAAA/wAAAP8AAAD/AAYA/wAN&#10;AP8AFQD/ACEA/wAsAP8AOAD/AEMA/wBMAP4AVAD7AFsA+gBiAPgAaAD2AG4A9QB0APQAegDyAIAA&#10;8QCHAO8AjwDtAJcA6wChAOkArQDnAL0A5QDYAOQA8wDiAP8A4AD/ANAA/wDEAP8AvAD/ALYA/wD/&#10;AAAA/wAAAP8AAAD/AAAA/wAJAP8AEQD/ABwA/QAnAPkAMgD1AD0A8QBGAO0ATwDrAFYA6ABcAOYA&#10;YgDkAGgA4wBuAOEAcwDfAHkA3QCAANoAiADYAJEA1ACbANIApgDPALQAzADJAMkA6QDIAP8AxwD/&#10;AMEA/wC3AP8ArwD/AKsA/wD/AAAA/wAAAP8AAAD/AAAA+AAFAPIADgDuABcA6gAiAOYALADhADcA&#10;3QBAANgASQDTAFAA0ABWAM4AXADMAGIAygBnAMgAbQDGAHMAxAB5AMIAgQDAAIoAvgCUALwAnwC5&#10;AKwAtgC+ALQA3QCzAPcAsQD/ALAA/wCoAP8AogD/AJ4A/wD/AAAA/wAAAPkAAADvAAAA5gAAAN8A&#10;CwDWABIA0AAcAMwAJgDIADAAxAA6AMAAQgC9AEoAuwBQALgAVgC2AFsAtQBhALMAZgCxAGwAsABy&#10;AK4AegCsAIIAqQCMAKcAmAClAKUAowC0AKAAywCfAO4AnQD/AJwA/wCZAP8AlAD/AJEA/wD/AAAA&#10;9gAAAOoAAADdAAAAzwAAAMcABgDAAA8AuwAXALcAIACzACoAsAAzAK0AOwCqAEMApwBJAKUATwCj&#10;AFUAogBaAKAAXwCeAGUAnQBrAJsAcgCZAHsAlwCFAJQAkACSAJ0AkACsAI4AvwCMAOIAiwD6AIkA&#10;/wCJAP8AhgD/AIMA/wD0AAAA5AAAANQAAADIAAAAvwAAALUAAQCuAAsAqQASAKUAGwChACMAngAs&#10;AJsANACYADwAlgBDAJQASQCSAE4AkABTAI4AWQCNAF4AiwBkAIkAawCHAHMAhQB9AIMAiACBAJUA&#10;fwCkAH0AtQB7AM8AeQDxAHgA/wB3AP8AdwD/AHUA/wDlAAAA0QAAAMMAAAC4AAAArwAAAKgAAACg&#10;AAYAmgAOAJUAFQCRAB4AjgAmAIsALQCIADUAhgA8AIQAQgCCAEcAgABNAH8AUgB9AFgAewBeAHkA&#10;ZQB4AG0AdgB2AHMAgQBxAI4AbwCdAG0ArgBsAMQAagDnAGkA/QBoAP8AaAD/AGkA/wDVAwAAwwcA&#10;ALYIAACrBgAAogAAAJsAAACUAAAAjQAKAIgAEACDABgAfwAgAHwAJwB6AC4AdwA1AHUAOwB0AEEA&#10;cgBHAHAATABvAFIAbQBYAGsAXwBpAGYAZwBwAGUAewBjAIgAYgCXAGAApwBeALsAXQDcAFwA9gBc&#10;AP8AWwD/AFsA/wDJDQAAuRAAAKwRAAChEAAAlw0AAI8IAACIAAAAggAFAHsADQB3ABIAcwAaAG8A&#10;IQBsACgAagAvAGgANQBnADsAZQBBAGMARgBiAEwAYABSAF8AWQBdAGEAWwBqAFkAdQBXAIIAVQCR&#10;AFQAogBTALUAUQDPAFAA7wBQAP8AUAD/AFAA/wC/FAAAsBgAAKQaAACZGQAAjxYAAIcRAAB/DQAA&#10;dwYAAHEACABrAA4AZwAUAGQAGwBhACIAXgApAF0ALwBbADUAWQA7AFgAQQBWAEYAVQBNAFMAVABS&#10;AFwAUABlAE4AcABMAH0ASwCNAEkAngBIALAARwDHAEYA6QBGAPsARgD/AEUA/wC4GwAAqiAAAJ4i&#10;AACTIgAAiR8AAIAaAAB3FQAAbxAAAGgLAABhBAoAXQAQAFkAFgBWAB0AVAAjAFIAKgBQADAATwA1&#10;AE4AOwBMAEEASwBIAEkATwBHAVcARgFhAEQCbABDAnkAQQOJAEADmgA+BK0APQTEADwF5QA8B/gA&#10;PAf/ADwH/wCyIgAApScAAJkpAACOKQAAhCcAAHsjAABxHgAAaRgAAGESAABaDQMAUwgMAE8FEQBM&#10;BRcASgYeAEgGJABHBioARQcwAEQHNgBDCD0AQQhDAEAISwA+CVMAPQldADsKaAA6CnYAOAuHADcL&#10;mQA1C6wANAzCADMM5AAzDfkAMw3/ADQN/wCtJwAAoCwAAJUvAACLLwAAgC4AAHcqAABtJQAAZCAA&#10;AFwaAABUFAAATA8GAEYMDQBDDBIAQQwYAD8MHwA+DCUAPA0rADsNMgA6DTgAOA0/ADcORwA2DlAA&#10;NA5aADMOZgAxD3QAMA+FAC4QmAAtEKsALBDDACsR5QAsEfoALBH/AC0R/wCqLAAAnTEAAJI0AACH&#10;NQAAfTQAAHQxAABqKwAAYCcAAFghAABPGwAARxYAAEARCQA7EA8AORAUADcQGwA2ECEANBAnADMR&#10;LQAyETQAMRE7ADARQwAuEk0ALRJXACwSYwAqE3EAKROCACcUlQAmFKkAJRXAACQV4wAlFvoAJhb/&#10;ACYV/wCmMQAAmjYAAI85AACFOgAAezkAAHE2AABnMQAAXS0AAFQoAABMIgAAQx0AADsXBQA1FA0A&#10;MhMRADEUFwAvFB0ALhQkACwUKgArFTEAKhU4ACkWQAAoFkoAJxdUACYXYAAkGG8AIxiAACEZkwAg&#10;GacAHxm+AB4a4AAfGvgAIBr/ACAa/wCjNAAAmDoAAI09AACDPgAAeT0AAG87AABlNwAAWzIAAFIt&#10;AABJKAAAQCMAADgeAQAwGQoALBgPACoYFAApGBoAJxggACYZJwAlGS0AJBo1ACMaPgAiG0cAIRtS&#10;ACAcXgAfHWwAHR1+ABwdkQAaHqUAGR68ABgf3QAZH/YAGh//ABse/wChOAAAlT0AAItBAACBQgAA&#10;d0IAAG1AAABjPAAAWTcAAE8zAABGLgAAPSkAADUkAAAtIAcAJx0NACUdEgAjHRcAIR0dACEdJAAg&#10;HisAHx4yAB4fOwAdH0UAHCBPABohXAAZIWoAGCJ7ABYijwAVIqMAFCO6ABMj2gAUI/UAFSP/ABYj&#10;/wCePAAAk0EAAIlEAAB/RgAAdUYAAGxEAABiQQAAVzwAAE04AABENAAAPDAAADMrAAAqJgMAIyIL&#10;ACAhEAAeIRUAHCIbABsiIQAaIigAGiMwABkjOAAYJEIAFiVNABUlWQAUJmgAEyZ5ABImjQARJ6IA&#10;ECe4AA4n1gAQKPQAESf/ABEn/wCcQAAAkUUAAIdIAAB9SgAAdEoAAGpJAABgRgAAVUEAAEw+AABD&#10;OgAAOjYAADEyAAAoLQAAICkJABsnDgAZJxIAGCcYABYnHwAVKCUAFCgtABMoNgASKUAAEilLABEq&#10;VwAQKmYADit3AA4riwANLJ8ADCy1AAsszwAMLO8ADSz/AA0r/wCZRAAAj0kAAIVMAAB8TgAAc08A&#10;AGlOAABeSwAAU0cAAEpEAABCQAAAOT0AAC84AAAlNAAAHTAFABYtDAAULBAAEy0VABItHAARLSMA&#10;EC0qAA8uMwAOLj0ADS9IAA0vVQAMMGMACjB0AAkwiAAIMZwABjGxAAYxywAGMesABzD8AAgw/wCX&#10;SAAAjU0AAINRAAB6UwAAcVQAAGdSAABdUAAAUkwAAElKAABARgAANUIAACs+AAAiOgAAGjcBABI0&#10;CQAPMw4ADjMTAA0zGQANMyAADDQoAAs0MQAKNTsACDVGAAc1UgAFNmAABDZxAAI2hAAANpkAADav&#10;AAA2yAAANugAADb5AAE1/wCUTQAAilIAAIFWAAB4WAAAb1kAAGVYAABbVQAAUVIAAEdPAAA8TAAA&#10;MUgAACdEAAAeQQAAFj8AABA8BwALOg0ACToRAAg7FwAGOx4ABTsmAAQ7LgACOzgAATxDAAA8TwAA&#10;PF4AADxuAAA8gQAAPJcAADysAAA7xQAAO+cAADv4AAA7/wCRUgAAiFgAAH9cAAB2XQAAbV4AAGNd&#10;AABaXAAATlgAAEJUAAA3UQAALU4AACNLAAAaSQAAEkYAAA1EBgAHQwwAA0MQAABDFQAAQxsAAEMj&#10;AABDKwAAQzUAAENAAABDTQAAQ1sAAENrAABDfgAAQ5QAAEKqAABCwwAAQeYAAEH5AABB/wCOWAAA&#10;hl4AAH1hAABzYwAAa2QAAGJjAABXYQAASV0AAD1aAAAyWAAAJ1UAAB5TAAAVUQAADk8AAAlNBQAC&#10;TQsAAEwOAABMEwAASxgAAEsfAABLKAAASzIAAEs9AABLSQAAS1cAAEtnAABKewAASpAAAEmnAABJ&#10;wAAASOQAAEj4AABH/wCLXwAAg2QAAHpnAABxaQAAaWoAAF5pAABQZgAAQ2QAADdhAAAsXwAAIV0A&#10;ABhbAAAQWQAAClgAAANXAwAAVwkAAFYNAABVEAAAVRUAAFQbAABUIwAAVC0AAFQ5AABURQAAVFMA&#10;AFRkAABTdwAAU40AAFKkAABRvQAAUOIAAFD4AABP/wCIZwAAf2sAAHduAABvcAAAZXAAAFduAABK&#10;bAAAPWsAADBpAAAlaAAAGmYAABFkAAALYwAABGIAAABiAQAAYQYAAGALAABgDgAAXxIAAF8XAABf&#10;HgAAXigAAF4zAABeQAAAXk8AAF5fAABdcgAAXYgAAFygAABbuQAAWt8AAFn3AABY/wCEbgAAfHIA&#10;AHV1AABrdgAAXXUAAE90AABCcwAANXMAAChyAAAdcAAAE28AAAxuAAAEbgAAAG4AAABuAAAAbAIA&#10;AGwHAABrCwAAaw4AAGsSAABqGQAAaiIAAGotAABqOgAAaUkAAGlaAABpbAAAaIMAAGebAABmtQAA&#10;ZdgAAGT1AABk/wCAdQAAenkAAHB7AABiewAAVHwAAEZ8AAA5fAAALHwAAB97AAAUegAADXoAAAR6&#10;AAAAegAAAHoAAAB6AAAAeQAAAHkBAAB4BgAAeAsAAHgOAAB4EwAAeBoAAHglAAB4MgAAd0EAAHdS&#10;AAB3ZQAAdnwAAHWVAAB0rwAAc84AAHLxAABx/wB+fQAAdYAAAGeBAABYggAASoMAADyEAAAuhQAA&#10;IYUAABWFAAANhQAAA4UAAACGAAAAhwAAAIgAAACIAAAAhwAAAIcAAACHAAAAhwQAAIcJAACHDgAA&#10;iBMAAIgcAACIKQAAiDgAAIdKAACHXQAAhnMAAIaNAACFpwAAhMUAAIPsAACC/gB4hAAAaoYAAFyI&#10;AABNigAAP4wAADGOAAAjjwAAFo8AAA2QAAACkQAAAJIAAACTAAAAlQAAAJYAAACWAAAAlgAAAJYA&#10;AACWAAAAlwAAAJcAAACXBwAAmA0AAJkTAACaHwAAmi0AAJo/AACaUgAAmmgAAJmDAACZnwAAmLoA&#10;AJfiAACW+ABtigAAX40AAFCQAABBkwAAM5YAACSXAAAWmAAADZkAAAGbAAAAnQAAAJ8AAAChAAAA&#10;pAAAAKUAAACkAAAApQAAAKUAAACmAAAApwAAAKgAAACpAAAAqgQAAKwMAACuEwAAriEAAK4zAACu&#10;RwAArl0AAK52AACukwAArq4AAK3NAACs7wBhkQAAU5UAAESYAAA1nAAAJp8AABehAAANowAAAKUA&#10;AACnAAAAqgAAAKwAAACwAAAAsgAAALQAAACzAAAAtAAAALUAAAC3AAAAuAAAALkAAAC7AAAAvQAA&#10;AL8BAADDCwAAxRUAAMUlAADGOQAAx08AAMdoAADGhQAAxqIAAMa8AADG3gBVmQAAR50AADiiAAAp&#10;pgAAGagAAA2rAAAArQAAALEAAAC0AAAAtwAAALoAAAC/AAAAwQAAAMQAAADDAAAAxQAAAMYAAADI&#10;AAAAygAAAM0AAADPAAAA0gAAANYAAADbAAAA4AwAAOEYAADjKwAA5EEAAOVaAADmdAAA5pEAAOWs&#10;AADlxAD/AAAA/wAAAP8AAAD/AAEA/wAKAP8AEgD/AB0A/wAoAP8ANAD/AD4A/QBIAPoAUAD3AFcA&#10;9QBdAPQAYwDyAGkA8ABvAO8AdADtAHsA6wCBAOkAiQDoAJIA5gCcAOQAqADiALcA3wDNANwA7gDZ&#10;AP8A2QD/AMoA/wC+AP8AtQD/ALAA/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADwD8ABgA+AAjAPQA&#10;LgDwADgA6wBCAOgASgDlAFEA4gBYAOAAXQDeAGMA3ABoANkAbgDWAHQA1AB7ANEAggDPAIsAzQCV&#10;AMoAoQDIAK8AxQDBAMIA4wDAAPsAwAD/ALsA/wCwAP8AqAD/AKQA/wD/AAAA/wAAAP8AAAD7AAAA&#10;8wABAO0ADADoABMA4wAeAOAAKADaADIA0wA8AM8ARADMAEsAyQBRAMYAVwDEAF0AwgBiAMEAZwC/&#10;AG0AvQB0ALsAewC5AIQAtwCOALQAmQCyAKcArwC3AK0A0ACrAPIAqgD/AKkA/wChAP8AmwD/AJcA&#10;/wD/AAAA/wAAAPQAAADpAAAA4AAAANUACADOABAAyQAYAMUAIgDBACsAvAA1ALkAPQC2AEUAswBL&#10;ALEAUQCvAFYArgBbAKwAYQCqAGYAqQBtAKYAdACkAHwAogCGAKAAkgCeAJ8AnACuAJkAwwCXAOcA&#10;lgD/AJUA/wCSAP8AjQD/AIoA/wD8AAAA8AAAAOMAAADUAAAAyAAAAL8AAwC5AA0AswATAK8AHACs&#10;ACUAqQAuAKUANgCjAD4AoABEAJ4ASgCdAFAAmwBVAJkAWgCXAF8AlgBmAJQAbACSAHUAkAB+AI4A&#10;igCLAJcAiQCmAIcAuACFANYAhAD2AIIA/wCBAP8AfgD/AHwA/wDtAAAA3QAAAMwAAADBAAAAuAAA&#10;AK4AAACnAAkAogAQAJ4AFwCaAB8AlwAnAJQALwCRADcAjwA9AI0AQwCLAEkAiQBOAIgAUwCGAFkA&#10;hABfAIIAZQCAAG0AfgB3AHwAggB6AI8AeACeAHUArwBzAMcAcgDsAHEA/wBwAP8AcAD/AG4A/wDd&#10;AAAAyQAAALwAAACxAAAAqQAAAKEAAACZAAMAkwAMAI4AEgCKABkAhwAhAIQAKQCBADAAfwA3AH0A&#10;PQB7AEIAeQBIAHgATQB2AFIAdABYAHIAXwBxAGcAbwBwAGwAewBqAIgAaACXAGYAqABlALwAYwDh&#10;AGIA+gBhAP8AYQD/AGEA/wDNAQAAvAUAAK8FAAClAgAAnAAAAJQAAACNAAAAhgAIAIEADgB8ABQA&#10;eAAbAHUAIwByACkAcAAwAG4ANgBtADwAawBBAGkARwBoAEwAZgBSAGQAWQBjAGAAYQBpAF8AdABd&#10;AIEAWwCQAFkAoQBXALQAVgDQAFUA8gBVAP8AVAD/AFUA/wDBDAAAsg4AAKYPAACbDgAAkgsAAIkF&#10;AACCAAAAewACAHUACwBwABAAbAAWAGgAHQBmACMAYwAqAGEAMABgADYAXgA7AF0AQQBbAEYAWgBM&#10;AFgAUwBWAFsAVABkAFIAbgBRAHsATwCKAE0AmwBMAK4ASwDGAEoA6gBJAP4ASQD/AEkA/wC5EgAA&#10;qhYAAJ4XAACUFgAAihMAAIEQAAB5CwAAcQMAAGsABgBlAA0AYQARAF0AGABaAB4AWAAkAFYAKgBU&#10;ADAAUwA2AFEAOwBQAEEATgBHAE0ATgBLAFYASQBfAEcAaQBGAHYARACFAEMAlwBBAKkAQAC/AD8A&#10;4gA/APgAPgD/AD8A/wCyGQAApB4AAJgfAACOHwAAhBwAAHoYAAByEgAAag4AAGIIAABcAQgAVwAO&#10;AFMAEwBQABkATgAfAEwAJQBKACsASAAwAEcANgBGADwARABCAEMASQBBAFEAPwBaAD4AZQA8AHIA&#10;OgCBADkAkwA4AKUANgC6ADYA2wA1APQANQD/ADUA/wCsIAAAnyQAAJQmAACJJgAAfyQAAHUgAABs&#10;GwAAZBUAAFwQAABUDAEATgYKAEoCDwBHABQARAAaAEIAIABAACUAPwArAD4BMQA8ATcAOwI+ADkC&#10;RQA4A00ANgNWADUEYQAzBG4AMQV+ADAFkAAvBaMALQa4ACwG1AAsB/AALAj/ACwI/wCoJQAAmyoA&#10;AJAsAACGLQAAeysAAHInAABoIgAAXx0AAFcXAABPEgAASA4EAEEKCwA+BxAAOwYVADkHGwA4ByEA&#10;NggmADUILAAzCDIAMgk5ADEJQQAvCUkALgpTACwKXgArC2wAKQt8ACgMjwAmDKIAJQy3ACQM0wAj&#10;DfAAJA3/ACUN/wCkKgAAmC8AAI0yAACDMgAAeTEAAG8uAABlKQAAXCQAAFMfAABLGQAAQxMAADwQ&#10;BgA1DQwAMwwRADEMFgAvDBwALg0iAC0NKAArDS4AKg01ACkNPQAnDkYAJg5QACQOXAAjD2oAIg97&#10;ACAQjgAfEKIAHRC3ABwQ1AAdEfIAHRH/AB4R/wChLwAAlTMAAIo2AACANwAAdjYAAG0zAABjLwAA&#10;WSoAAFAlAABIIAAAPxoAADgVAAAwEQgALBAOACoQEgAoEBgAJxAeACUQJAAkECoAIxEyACIROgAh&#10;EUMAIBJOAB4SWgAdE2gAGxN4ABoTiwAYFKAAFxS1ABYU0QAWFfEAFxX/ABgU/wCeMwAAkzcAAIg6&#10;AAB+OwAAdDsAAGs4AABhNAAAVy8AAE4rAABFJgAAPSEAADQcAAAtFwUAJhMMACMTEAAiExUAIBMa&#10;AB8TIQAeFCcAHRQvABwVNwAbFUEAGhZLABkWVwAXF2UAFhd2ABQYiQATGJ4AEhizABEZzgARGe8A&#10;Ehn/ABMZ/wCcNgAAkTsAAIY+AAB8PwAAcz8AAGk9AABfOQAAVTUAAEwwAABDLAAAOicAADIiAAAq&#10;HgEAIhkJAB4XDgAcFxIAGhcXABkYHgAZGCQAGBksABcZNAAWGj4AFRpJABMbVQASG2MAERx0ABAc&#10;hwAPHZwADh2xAA0dywANHewADh3/AA8d/wCZOgAAjz8AAIRCAAB7RAAAcUMAAGhCAABePgAAUzoA&#10;AEo2AABBMgAAOS0AADEpAAAoJQAAICAGABodDAAXHBAAFRwVABQdGwAUHSIAEx0pABIeMgARHzwA&#10;EB9GABAgUwAOIGEADSFxAAwhhQALIpkACiKuAAkixwAJIucACiL7AAsh/wCXPgAAjEMAAINGAAB5&#10;SAAAcEgAAGdGAABcRAAAUj8AAEk7AABAOAAAODQAAC8wAAAnLAAAHicDABYjCgASIQ4AESETABAi&#10;GQAQIiAADyInAA4jLwANJDkADCREAAslUAAKJV4ACSZvAAcmggAGJpYABCasAAMmxAAEJuUABCb3&#10;AAYm/wCVQgAAikcAAIFKAAB4TAAAb0wAAGVLAABbSAAAUEQAAEdBAAA/PgAANzsAAC02AAAkMQAA&#10;Gy0AABMqBwAPKA0ADScRAA0oFgAMKB0ACyglAAopLQAJKTcABypCAAYqTgAEK1wAAytsAAErfwAA&#10;K5QAACupAAArwQAAK+MAACv2AAAq/wCSRgAAiEsAAH9PAAB2UQAAbVEAAGNQAABaTQAAT0oAAEdH&#10;AAA+RAAAM0AAACk8AAAgOAAAFzQAABExBQAMLwwACS4QAAcuFQAGLxsABS8jAAMvKwACMDUAADA/&#10;AAAwTAAAMVkAADFpAAAxfAAAMZEAADGnAAAwvwAAMOEAADD1AAAv/wCQSwAAhlAAAH1UAAB1VgAA&#10;a1YAAGJVAABYUwAATlAAAEVNAAA6SQAAL0UAACVCAAAcPgAAFDsAAA45BQAJNwsABDYPAAE2EwAA&#10;NhkAADYgAAA2KQAANjIAADc9AAA3SQAAN1cAADdnAAA3eQAAN48AADalAAA2vQAANuAAADX1AAA1&#10;/wCNUAAAhFYAAHxaAAByWwAAaVsAAGBbAABXWQAATFYAAEBSAAA1TgAAKksAACBIAAAXRgAAEEMA&#10;AAtBBAAEQAoAAD8OAAA+EQAAPhYAAD4dAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dgAAPYwA&#10;AD2jAAA8uwAAPN4AADv1AAA7/wCKVwAAglwAAHlfAABwYQAAaGEAAF9hAABUXgAAR1sAADpXAAAv&#10;VQAAJVIAABtQAAASTQAADEsAAAZKAwAASQkAAEgNAABHEAAARxQAAEYaAABGIgAARiwAAEY3AABG&#10;QwAARlEAAEZgAABFcwAARYkAAESgAABEuAAAQ9wAAEL1AABC/wCIXQAAf2IAAHdlAABuZwAAZ2gA&#10;AFtmAABOYwAAQWEAADReAAApXAAAH1oAABVXAAAOVgAAB1QAAABTAQAAUgYAAFELAABRDgAAUBEA&#10;AE8WAABPHgAATycAAE8yAABPPwAAT00AAE5dAABObwAAToUAAE2dAABMtQAAS9gAAEr1AABK/wCF&#10;ZQAAfGkAAHRsAABtbgAAYm0AAFRrAABHaQAAOmcAAC1lAAAiZAAAGGIAABBgAAAJXwAAAF4AAABe&#10;AAAAXQMAAFwIAABbDAAAWg8AAFoTAABZGQAAWSIAAFktAABZOgAAWUgAAFhYAABYawAAV4EAAFeZ&#10;AABWsgAAVdIAAFT0AABT/wCBbAAAeXAAAHNzAABocwAAWnIAAExxAAA/cAAAMm8AACVuAAAabAAA&#10;EWsAAAlqAAAAagAAAGkAAABpAAAAaAAAAGcDAABmCAAAZgwAAGYPAABlFAAAZRwAAGUnAABkNAAA&#10;ZEMAAGRTAABkZQAAY3sAAGKUAABhrQAAYM0AAF/xAABe/wB9dAAAd3cAAG55AABfeQAAUXkAAEN5&#10;AAA2eAAAKXgAABx3AAARdgAACnUAAAB1AAAAdQAAAHYAAAB1AAAAdAAAAHQAAABzAgAAcwcAAHMM&#10;AAByEAAAchUAAHIgAAByLAAAcjsAAHFMAABxXwAAcXQAAHCOAABvqAAAbsYAAGztAABr/wB7ewAA&#10;cn4AAGR+AABVfwAAR4AAADmBAAArggAAHoEAABKBAAAKgQAAAIEAAACCAAAAgwAAAIMAAACDAAAA&#10;ggAAAIIAAACCAAAAggAAAIIFAACCCgAAgg8AAIIXAACCIwAAgjIAAIJDAACBVgAAgWwAAICGAAB/&#10;oQAAfr0AAH3mAAB8/AB2ggAAaIMAAFmFAABLhwAAPIkAAC6KAAAgiwAAE4sAAAqLAAAAjAAAAI0A&#10;AACPAAAAkQAAAJIAAACRAAAAkQAAAJEAAACRAAAAkQAAAJIAAACSAgAAkwkAAJQPAACUGQAAlCcA&#10;AJQ4AACUTAAAk2IAAJN8AACTmAAAkrMAAJHYAACQ9gBqiAAAXIoAAE2NAAA/kAAAMJIAACGUAAAU&#10;lQAACpYAAACXAAAAmQAAAJsAAACdAAAAnwAAAKAAAACgAAAAoAAAAKAAAAChAAAAogAAAKMAAACk&#10;AAAApQAAAKYHAACoEAAAqBwAAKgtAACpQAAAqVYAAKlvAACpiwAAqKgAAKfHAACm7ABfjwAAUJIA&#10;AEGWAAAzmQAAI5wAABSdAAAKnwAAAKEAAACjAAAApgAAAKgAAACsAAAArgAAAK8AAACvAAAAsAAA&#10;ALAAAACyAAAAswAAALQAAAC2AAAAtwAAALoAAAC9BwAAvxAAAL8fAADAMwAAwEkAAMBiAADAfgAA&#10;wJsAAMC3AAC/2ABTlwAARJsAADWfAAAmowAAFqUAAAunAAAAqgAAAK0AAACwAAAAswAAALYAAAC7&#10;AAAAvQAAAMAAAAC/AAAAwQAAAMIAAADEAAAAxgAAAMgAAADKAAAAzAAAAM8AAADTAAAA2gcAANsT&#10;AADdJQAA3jsAAN9TAADgbgAA34wAAN2pAADdwgD/AAAA/wAAAP8AAAD/AAAA/wAHAP8AEAD/ABkA&#10;/wAkAP8ALwD8ADoA+QBDAPUASwDzAFIA8QBZAO8AXgDtAGQA6wBpAOkAbwDnAHUA5gB8AOQAhADi&#10;AI0A4ACXAN0AogDaALEA1QDFANIA6ADQAP8AzwD/AMQA/wC4AP8ArwD/AKkA/wD/AAAA/wAAAP8A&#10;AAD/AAAA/wACAPsADQD3ABUA8wAfAO8AKQDqADQA5gA9AOIARQDeAEwA2wBTANgAWADUAF4A0gBj&#10;ANAAaQDOAG4AzAB1AMoAfQDIAIUAxgCQAMIAmwDAAKkAvgC6ALsA2QC5APcAuAD/ALQA/wCpAP8A&#10;ogD/AJ0A/wD/AAAA/wAAAP8AAAD2AAAA7gAAAOcACgDhABEA3AAaANcAIwDQAC4AywA3AMcAPwDE&#10;AEYAwQBNAL8AUgC9AFgAuwBdALkAYgC4AGgAtgBuALQAdQCxAH4ArwCIAK0AkwCqAKEAqACxAKYA&#10;yACkAO0AogD/AKIA/wCbAP8AlQD/AJEA/wD/AAAA/AAAAO4AAADjAAAA2AAAAM0ABQDGAA4AwQAV&#10;AL0AHgC5ACcAtQAwALIAOACvAEAArABGAKoATACoAFEApwBWAKUAWwCjAGEAoQBnAJ8AbgCeAHYA&#10;mwCAAJkAjACXAJkAlACoAJIAvACQAN8AjgD7AI4A/wCLAP8AhgD/AIMA/wD4AAAA6QAAANwAAADM&#10;AAAAwQAAALgAAACyAAoArAARAKgAGAClACEAogApAJ4AMgCcADkAmQA/AJcARQCVAEoAlABQAJIA&#10;VQCQAFoAjwBgAI0AZwCLAG8AiQB4AIYAhACEAJEAggCgAIAAsgB9AMwAfADxAHsA/wB6AP8AdwD/&#10;AHUA/wDmAAAA0wAAAMYAAAC7AAAAsQAAAKcAAAChAAUAmwANAJcAEwCTABsAkAAjAIwAKwCKADIA&#10;iAA4AIYAPgCEAEQAggBJAIEATgB/AFMAfQBZAHsAYAB5AGgAdwBxAHUAfABzAIkAcACYAG8AqQBt&#10;AL8AawDmAGoA/wBpAP8AaQD/AGcA/wDTAAAAwwAAALUAAACrAAAAowAAAJsAAACSAAAAjAAKAIcA&#10;EACDABYAfwAdAH0AJAB6ACsAeAAyAHYAOAB0AD0AcgBCAHEASABvAE0AbQBTAGwAWQBqAGEAaABq&#10;AGYAdABkAIEAYQCRAF8AogBeALYAXADVAFsA9wBbAP8AWgD/AFoA/wDFAAAAtgIAAKkCAACfAAAA&#10;lgAAAI4AAACHAAAAgAAFAHoADAB1ABEAcQAYAG4AHgBrACUAaQArAGcAMQBmADcAZAA8AGMAQQBh&#10;AEcAXwBNAF4AUwBcAFsAWgBkAFgAbgBWAHsAVACKAFIAmwBRAK4AUADIAE8A7gBOAP8ATgD/AE0A&#10;/wC7CgAArA0AAKANAACVDAAAjAgAAIMCAAB8AAAAdQAAAG4ACABpAA4AZQATAGIAGQBfAB8AXQAl&#10;AFsAKwBZADEAWAA2AFYAOwBVAEEAUwBHAFEATgBQAFUATgBeAEwAaABKAHUASACEAEcAlQBFAKgA&#10;RAC/AEMA5ABCAPwAQgD/AEIA/wCyEQAApRQAAJkVAACOEwAAhBEAAHsNAABzCAAAbAAAAGUAAwBf&#10;AAsAWwAPAFcAFABUABoAUQAfAE8AJQBOACsATAAwAEsANgBJADwASABCAEYASABFAFAAQwBZAEEA&#10;YwA/AG8APgB+ADwAkAA7AKMAOgC4ADkA2QA4APUAOAD/ADgA/wCsFwAAnxsAAJMdAACJHAAAfxkA&#10;AHUVAABsEAAAZAwAAF0GAABWAAYAUQAMAE0AEABKABUARwAaAEUAIABEACYAQgArAEEAMQA/ADYA&#10;PgA9ADwARAA7AEsAOQBUADcAXwA2AGsANAB6ADIAjAAxAJ4AMACzAC8AzgAvAO8ALgD/AC4A/wCn&#10;HgAAmiIAAI8kAACEJAAAeiEAAHEdAABnGAAAXxMAAFcOAABQCgAASQMIAEUADQBBABEAPgAWADwA&#10;GwA6ACEAOQAmADcALAA2ADIANAA4ADMAPwAxAEcAMABQAC4AWwAtAGcAKwB2ACoAiAAoAJwAJwCw&#10;ACYAyQAlAOoAJQH7ACUB/wCiIwAAligAAIsqAACBKgAAdygAAG0lAABkIAAAWxsAAFIVAABLEAAA&#10;QwwCAD0HCQA5Aw4ANgESADMBFwAxARwAMAEiAC8CJwAtAi0ALAM0ACoDOwApBEMAKARNACYFWAAl&#10;BWUAIwZ0ACIGhgAgBpoAHweuAB4HxgAdB+cAHQj4AB0J/wCfKAAAky0AAIgvAAB+LwAAdC4AAGor&#10;AABhJgAAWCEAAE8cAABHFwAAPxIAADgOBAAxCwoALggOACsHEgApBxcAKAgdACcIIwAlCCkAJAkw&#10;ACMJNwAhCkAAIApKAB8LVQAdC2IAGwxyABoMhQAYDJkAFwytABYMxgAVDeYAFQ35ABYN/wCcLQAA&#10;kDEAAIY0AAB8NAAAcjMAAGgxAABfLAAAVScAAEwjAABEHQAAPBgAADQTAAAtEAYAJg0LACQMDwAi&#10;DBMAIQwZAB8MHwAeDSUAHQ0sABsNNAAaDj0AGQ5HABcOUwAWDmEAFA9xABMQhAASEJgAERCuABAQ&#10;xgAQEOgAEBD7ABEQ/wCZMQAAjjUAAIQ4AAB6OQAAcDgAAGc2AABdMgAAUy0AAEooAABCJAAAOR8A&#10;ADEaAAAqFQEAIxEHAB0QDQAbDxAAGQ8VABgQGwAXECEAFhApABUQMQAUEToAExFFABISUQAREl8A&#10;EBJvAA4TggAOE5YADROrAAsTwgALFOMADBT6AA0T/wCXNQAAjDkAAII8AAB4PQAAbz0AAGU6AABb&#10;NwAAUjIAAEkuAABAKgAANyUAAC8hAAAoHAAAIBgDABkUCgAVEg4AFBISABMTGAASEx8AERQmABEU&#10;LgAQFDgADxVCAA4WTwANFlwADBdsAAsXfwAJGJMACBioAAYYvwAHGOAABxj1AAkY/wCVOAAAij0A&#10;AIBAAAB3QQAAbUEAAGQ/AABaPAAAUDgAAEczAAA+MAAANisAAC4nAAAnIwAAHx8AABcaCAASFw0A&#10;EBcRAA8XFgAOGBwADhgjAA0ZLAAMGjUACxpAAAobTAAJG1oABxxpAAUcfAAEHZEAAh2mAAEdvAAC&#10;HN0AAhzyAAMc/wCTPAAAiEEAAH9EAAB1RQAAbEUAAGNEAABZQQAATz0AAEY5AAA+NgAANTIAAC4u&#10;AAAlKgAAHSUAABQhBAAPHQsADR0QAAwdFAALHRoACh4iAAgeKgAHHzMABiA+AAQgSgADIVcAASFn&#10;AAAheQAAIY4AACGkAAAhugAAIdsAACHyAAAg/gCQQAAAhkUAAH1IAAB0SgAAa0oAAGJJAABYRgAA&#10;TkIAAEU/AAA9PAAANTkAACs0AAAiLwAAGSsAABIoBAANJAoACSMOAAYjEgAFIxkABCQgAAIkKAAB&#10;JTEAACU8AAAlSAAAJlUAACZlAAAmdwAAJowAACaiAAAmuQAAJtkAACXyAAAl/gCORQAAhEkAAHtN&#10;AABzTwAAak8AAGBOAABXSwAATUgAAERFAAA8QgAAMT0AACc5AAAeNQAAFTIAAA8uAwAKLAoABSsO&#10;AAEqEQAAKhYAACoeAAAqJgAAKy8AACs5AAArRQAALFMAACxiAAAsdQAALIoAACugAAArtwAAK9YA&#10;ACryAAAq/wCMSQAAgk4AAHpSAABxVAAAaFQAAF9TAABWUQAATE4AAENLAAA3RwAALUMAACM/AAAa&#10;PAAAEjgAAAw2AwAGMwkAADINAAAyEAAAMRQAADEbAAAxIwAAMSwAADI3AAAyQwAAMlAAADJgAAAy&#10;cgAAMocAADGeAAAxtQAAMNQAADDyAAAv/wCJTwAAgFQAAHhXAABvWQAAZlkAAF5ZAABVVwAASVMA&#10;AD5PAAAyTAAAKEgAAB5FAAAVQgAADkAAAAg9AgABPAgAADsMAAA6DwAAORIAADkYAAA5IAAAOSkA&#10;ADk0AAA5QAAAOU4AADldAAA5bwAAOIUAADicAAA3swAAN9IAADbyAAA1/wCHVQAAf1oAAHZdAABt&#10;XwAAZV8AAF1fAABSXAAARFgAADhVAAAtUgAAIk8AABhMAAAQSgAACkgAAANGAQAARQYAAEQKAABD&#10;DQAAQhAAAEEVAABBHQAAQSYAAEExAABBPQAAQUoAAEFaAABBbAAAQIEAAD+ZAAA/sQAAPtAAAD3y&#10;AAA8/wCEXAAAfGAAAHNjAABsZQAAZGYAAFlkAABLYQAAPl4AADJbAAAmWQAAHFYAABJUAAAMUgAA&#10;BFEAAABPAAAATgMAAE0IAABMDAAASw4AAEsSAABKGQAASiIAAEosAABKOQAASkcAAEpWAABJaAAA&#10;SX4AAEiWAABHrwAARs0AAEXxAABE/wCBYwAAeWcAAHJqAABrbAAAYGsAAFJpAABEZgAAN2QAACpi&#10;AAAfYAAAFV4AAA1dAAAGWwAAAFoAAABZAAAAWAAAAFcEAABWCAAAVgwAAFUQAABUFAAAVB0AAFQn&#10;AABUNAAAVEIAAFNSAABTZAAAUnkAAFKSAABRqwAAUMoAAE/vAABO/wB+agAAd24AAHBxAABmcQAA&#10;WHAAAEpvAAA8bQAAL2wAACJqAAAXaQAADmcAAAZmAAAAZQAAAGUAAABlAAAAYwAAAGIAAABiBAAA&#10;YQgAAGENAABgEAAAYBcAAGAhAABfLgAAXzwAAF9NAABeXgAAXnQAAF2NAABcpwAAW8UAAFrtAABZ&#10;/wB7cgAAdXYAAGt3AABddgAAT3YAAEF1AAAzdQAAJnQAABlzAAAQcgAAB3EAAABxAAAAcQAAAHEA&#10;AABxAAAAbwAAAG8AAABuAAAAbgIAAG4IAABtDAAAbREAAG0aAABtJgAAbDUAAGxGAABrWAAAa20A&#10;AGqGAABpoQAAaL4AAGfoAABm/gB5egAAcHwAAGF8AABTfQAARH0AADZ+AAAofgAAG30AABB9AAAH&#10;fQAAAH0AAAB9AAAAfgAAAH8AAAB+AAAAfQAAAH0AAAB8AAAAfAAAAHwAAAB8BgAAfAwAAHwSAAB8&#10;HQAAfCwAAHw8AAB8TwAAe2UAAHt+AAB6mgAAebYAAHjfAAB3+gBzgAAAZYEAAFaDAABIhAAAOYYA&#10;ACuHAAAdhwAAEYcAAAeIAAAAiAAAAIkAAACKAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAAAAjAAA&#10;AIwAAACNAAAAjQQAAI4MAACOEwAAjyEAAI4yAACORgAAjlsAAI10AACNkAAAjK0AAIvOAACK8wBo&#10;hgAAWogAAEuLAAA8jQAALY8AAB6QAAARkQAAB5IAAACTAAAAlQAAAJcAAACZAAAAmwAAAJwAAACb&#10;AAAAmwAAAJwAAACcAAAAnQAAAJ4AAACeAAAAnwAAAKEDAACiDAAAohYAAKMmAACjOgAAo08AAKNo&#10;AACihgAAoqIAAKLAAACh6ABcjQAATZAAAD+TAAAwlgAAIZkAABKaAAAHmwAAAJ0AAACgAAAAogAA&#10;AKQAAACoAAAAqgAAAKsAAACqAAAAqwAAAKwAAACtAAAArgAAAK8AAACxAAAAsgAAALQAAAC3AQAA&#10;uQ0AALkaAAC6LQAAukMAALpbAAC6dwAAu5QAALuxAAC50gBQlQAAQZgAADKcAAAjoAAAE6IAAAik&#10;AAAApwAAAKoAAACsAAAArwAAALIAAAC3AAAAuQAAALsAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMIA&#10;AADEAAAAxgAAAMkAAADNAAAA0gEAANQPAADVHwAA1zUAANhNAADYaQAA14YAANejAADWvQD/AAAA&#10;/wAAAP8AAAD/AAAA/wADAP8ADQD/ABUA/wAgAPwAKwD4ADUA9AA/APAARwDuAE4A6wBUAOkAWgDn&#10;AF8A5QBkAOMAagDhAHAA3wB2AN0AfgDbAIcA2ACRANMAnQDPAKsAzQC9AMsA4ADJAPsAxwD/AL0A&#10;/wCxAP8AqQD/AKMA/wD/AAAA/wAAAP8AAAD/AAAA/AAAAPYACwDxABEA7QAbAOkAJQDkADAA3wA5&#10;ANoAQQDVAEgA0QBOAM8AVADNAFkAywBeAMkAYwDHAGkAxQBvAMMAdwDAAH8AvgCKALsAlQC4AKMA&#10;tgC0ALQAzQCyAPIAsAD/AKwA/wCjAP8AnAD/AJcA/wD/AAAA/wAAAPoAAADxAAAA6AAAAOAABgDZ&#10;AA4A0gAWAM4AHwDIACkAxAAyAMAAOgC9AEEAugBIALgATQC2AFMAtABYALIAXQCwAGIArgBpAKwA&#10;bwCqAHgAqACCAKYAjgCkAJsAoQCrAJ8AwACdAOYAmwD/AJoA/wCUAP8AjgD/AIoA/wD/AAAA9gAA&#10;AOgAAADcAAAAzgAAAMYAAQC/AAsAugARALYAGgCyACIArgArAKoANACoADsApQBBAKMARwChAEwA&#10;nwBRAJ4AVgCcAFwAmgBiAJkAaACXAHAAlQB6AJIAhgCQAJMAjQCiAIsAtQCJANMAhwD3AIYA/wCE&#10;AP8AfwD/AHwA/wDyAAAA4wAAANIAAADFAAAAugAAALEAAACrAAcApQAOAKEAFACeABwAmgAlAJcA&#10;LQCUADQAkgA6AJAAQACOAEUAjQBKAIsAUACJAFUAiABbAIYAYQCEAGkAggByAH8AfQB9AIsAewCa&#10;AHgAqwB2AMQAdADrAHMA/wBzAP8AcAD/AG4A/wDfAAAAzAAAAL8AAAC0AAAAqwAAAKEAAACaAAIA&#10;lAALAJAAEACMABcAiAAeAIUAJgCDAC0AgQAzAH8AOQB9AD8AewBEAHkASQB4AE4AdgBUAHQAWgBz&#10;AGIAcABrAG4AdQBsAIMAagCSAGgAowBmALgAZADeAGMA+wBiAP8AYgD/AGAA/wDMAAAAvAAAAK8A&#10;AAClAAAAnQAAAJQAAACMAAAAhgAHAIEADQB8ABIAeAAZAHUAHwBzACYAcQAtAG8AMgBtADgAawA9&#10;AGoAQgBoAEgAZwBOAGUAVABjAFsAYQBkAF8AbgBdAHsAWwCKAFkAmwBXAK8AVgDLAFUA8gBUAP8A&#10;VAD/AFQA/wC+AAAAsAAAAKQAAACZAAAAkAAAAIgAAACBAAAAeQACAHMACgBvAA8AawAUAGcAGgBl&#10;ACAAYwAmAGEALABfADIAXgA3AFwAPABbAEIAWQBHAFcATgBWAFUAVABeAFIAaABQAHQATgCDAEwA&#10;lQBKAKgASQDAAEgA6ABHAP8ARwD/AEcA/wC0CQAApgsAAJsMAACQCgAAhgUAAH4AAAB2AAAAbwAA&#10;AGgABQBjAAwAXwAQAFsAFQBYABoAVgAhAFQAJgBTACwAUQAxAFAANgBOADwATQBCAEsASABJAFAA&#10;SABYAEYAYgBEAG4AQgB9AEAAjgA/AKIAPQC4AD0A3QA8APgAPAD/ADwA/wCsEAAAnxIAAJQSAACJ&#10;EQAAfw8AAHYMAABuBQAAZgAAAGAAAQBZAAgAVQANAFEAEQBOABYASwAbAEkAIQBIACYARgArAEUA&#10;MQBDADYAQgA8AEAAQwA+AEsAPQBTADsAXQA5AGkANwB4ADYAiQA0AJwAMwCxADIAzgAyAPEAMQD/&#10;ADEA/wCmFgAAmhkAAI4aAACEGgAAehYAAHASAABoDgAAXwoAAFgDAABRAAQATAAKAEgADgBEABIA&#10;QQAWAD8AGwA9ACEAPAAmADoALAA5ADEANwA3ADYAPgA0AEYAMwBPADEAWQAvAGUALgBzACwAhQAr&#10;AJgAKgCtACkAxgAoAOoAKAD+ACgA/wChHAAAlSAAAIohAAB/IQAAdR8AAGwaAABjFgAAWhEAAFIN&#10;AABLBwAARAAGAEAACwA8AA8AOAASADYAFwA0ABwAMwAhADEAJwAwACwALgAzAC0AOgArAEIAKgBL&#10;ACgAVQAmAGEAJQBwACQAgQAiAJUAIQCpACAAwQAgAOQAHwD5AB8A/wCdIgAAkSYAAIYoAAB8JwAA&#10;ciUAAGkiAABfHQAAVxgAAE4TAABGDgAAPwsAADgFBwA0AAwAMQAQAC4AEwAsABgAKgAdACkAIgAn&#10;ACgAJgAuACQANgAjAD4AIgBHACAAUgAfAF4AHQBtABwAfgAaAJIAGQCnABgAvQAXAN8AFwH1ABcC&#10;/wCaJwAAjisAAIQtAAB5LQAAcCsAAGYoAABdJAAAVB8AAEsaAABDFAAAOxAAADQNAgAtCQkAKQUN&#10;ACYDEAAkARMAIgIZACECHgAgAiQAHgMqAB0DMgAbBDoAGgVEABkFTwAXBlwAFgZqABQHfAATB5AA&#10;EgelABEHuwAQB9sAEAjyABAJ/wCXKwAAjC8AAIExAAB3MgAAbjEAAGQuAABbKgAAUSUAAEkgAABA&#10;GwAAOBYAADESAAApDgQAIwwJAB8JDQAdBxAAGwcVABkIGgAYCCAAFwknABYJLgAVCjcAEwpBABIL&#10;TQARC1oAEAtpAA4MewAODJAADQylAAwNuwALDdkACw3xAAwN/wCVLwAAijMAAH82AAB2NgAAbDUA&#10;AGMzAABZLwAAUCsAAEcmAAA+IQAANh0AAC4YAAAnEwAAIBAFABkOCgAVDA4AFAwRABMMFgASDBwA&#10;EQ0jABANKwAPDTQADg4/AA0OSgAMD1gACw9nAAoQeQAIEI0ABxCiAAYQuAAFENQABRDvAAYQ/wCS&#10;MwAAiDcAAH46AAB0OwAAazoAAGE4AABYNQAATjAAAEUsAAA9JwAANSMAAC0fAAAmGgAAHhYBABcT&#10;BgAREAsADg4OAA4PEwANEBkADRAgAAwQKAALETIAChE8AAgSSAAHElUABhNlAAQTdgADE4sAARSg&#10;AAATtgAAE9EAABPuAAAT+wCQNgAAhjsAAHw+AABzPwAAaj8AAGA9AABXOQAATTYAAEQxAAA8LgAA&#10;NCoAACwmAAAlIgAAHh4AABYaAgAQFQkADBMOAAoTEgAJFBcACBQfAAcVJgAGFS8ABBY6AAMWRgAB&#10;F1MAABdiAAAYdAAAGIkAABifAAAYtQAAF9AAABftAAAX+wCOOgAAhD8AAHtCAAByQwAAaEMAAF9C&#10;AABWPwAATDsAAEM3AAA7NAAAMzAAACwsAAAkKQAAGyQAABMfAgANGwkACRkNAAYZEQAEGRYAAhkd&#10;AAEaJAAAGi0AABs4AAAbRAAAHFEAABxgAAAdcgAAHYcAABydAAAcswAAHM4AABvtAAAb/ACMPgAA&#10;gkMAAHlGAABwSAAAaEgAAF5GAABVRAAAS0AAAEM9AAA7OgAAMzcAACoyAAAgLQAAFykAABAlAgAL&#10;IgkABSANAAEfEAAAHxQAAB8bAAAgIgAAICsAACE2AAAhQQAAIU8AACFeAAAicAAAIoUAACGbAAAh&#10;sgAAIc0AACDtAAAf/ACKQwAAgEgAAHhLAABvTAAAZk0AAF1LAABUSQAASkYAAEJDAAA6QAAALzsA&#10;ACU3AAAcMwAAEy8AAA0sAgAHKQgAAScMAAAmDgAAJRIAACYZAAAmIQAAJikAACYzAAAnPwAAJ00A&#10;ACdcAAAnbQAAJ4IAACeZAAAmsAAAJcwAACXuAAAk/QCISAAAf0wAAHZQAABuUQAAZVIAAFxRAABT&#10;TwAASkwAAEFJAAA1RAAAK0AAACE8AAAXOQAAEDYAAAoyAQADMAcAAC8LAAAuDgAALREAAC0WAAAt&#10;HgAALScAAC0xAAAtPQAALUoAAC1ZAAAtawAALYAAACyXAAAsrwAAK8sAACruAAAq/gCFTQAAfVIA&#10;AHVVAABsVwAAY1cAAFtWAABTVQAAR1EAADtNAAAwSQAAJUYAABxDAAATPwAADT0AAAY6AAAAOAUA&#10;ADcJAAA2DQAANQ8AADQUAAA0GwAANCQAADQuAAA0OgAANEcAADRXAAA0aAAANH0AADOVAAAyrQAA&#10;McoAADHuAAAw/wCDUwAAe1gAAHNbAABqXQAAYl0AAFtdAABPWgAAQlYAADZSAAAqTwAAIEwAABZJ&#10;AAAORwAACEQAAABCAAAAQQMAAD8HAAA+CwAAPQ4AAD0RAAA8GAAAPCEAADwrAAA8NwAAPEQAADxT&#10;AAA8ZQAAO3oAADqSAAA6qwAAOcgAADjtAAA3/wCBWgAAeV4AAHFhAABpYwAAYmQAAFdiAABJXgAA&#10;PFsAAC9YAAAkVQAAGVMAABBRAAAKTwAAAU0AAABMAAAASgAAAEkEAABICAAARwwAAEYPAABGFAAA&#10;RRwAAEUnAABFMwAARUAAAEVQAABEYQAARHYAAEOPAABCqAAAQcYAAEDsAAA//wB+YQAAdmUAAG9o&#10;AABoagAAXWkAAE9mAABCZAAANGEAAChfAAAdXQAAElsAAAtZAAACWAAAAFYAAABWAAAAVAAAAFMA&#10;AABSBAAAUQkAAFANAABQEAAATxgAAE8iAABPLgAATzwAAE9LAABOXQAATnIAAE2LAABMpQAAS8IA&#10;AEnqAABI/wB7aQAAdGwAAG5vAABkbwAAVW0AAEdsAAA5agAALGkAACBnAAAUZQAADWQAAANiAAAA&#10;YgAAAGEAAABgAAAAXwAAAF4AAABdAAAAXAQAAFwJAABbDQAAWxIAAFscAABaKAAAWjYAAFpGAABZ&#10;WAAAWW0AAFiFAABXoAAAVr0AAFXoAABT/gB5cAAAc3QAAGl1AABbdAAATHMAAD5zAAAwcgAAI3EA&#10;ABZvAAANbgAABG0AAABtAAAAbQAAAG0AAABsAAAAawAAAGoAAABpAAAAaQAAAGkDAABoCQAAaA4A&#10;AGgVAABnIQAAZy8AAGc/AABmUgAAZmYAAGV/AABkmgAAY7cAAGLhAABh/AB3eAAAbXoAAF96AABQ&#10;egAAQnoAADN7AAAlewAAGHoAAA55AAAEeQAAAHkAAAB5AAAAegAAAHoAAAB6AAAAeAAAAHgAAAB3&#10;AAAAdwAAAHcAAAB3AQAAdwgAAHcOAAB3GAAAdyYAAHY2AAB2SQAAdV8AAHV3AAB0kwAAc68AAHLT&#10;AABx9wBxfgAAY38AAFSAAABFggAANoMAACiEAAAahAAADoMAAASEAAAAhAAAAIUAAACGAAAAiAAA&#10;AIkAAACIAAAAhwAAAIcAAACHAAAAhwAAAIcAAACIAAAAiAAAAIgHAACJEAAAiRwAAIksAACIPwAA&#10;iFUAAIhtAACHiQAAhqcAAIXHAACE7wBmhAAAV4YAAEiIAAA5igAAKowAABuNAAAPjQAABI4AAACQ&#10;AAAAkQAAAJMAAACVAAAAlwAAAJgAAACWAAAAlwAAAJcAAACXAAAAmAAAAJgAAACZAAAAmgAAAJsA&#10;AACdBwAAnREAAJ0hAACdMwAAnUkAAJxiAACcfwAAnJwAAJy5AACb4gBaiwAAS44AADyRAAAtkwAA&#10;HpUAABCWAAAEmAAAAJoAAACcAAAAngAAAKEAAACkAAAApgAAAKcAAACmAAAApwAAAKcAAACoAAAA&#10;qQAAAKoAAACsAAAArQAAAK8AAACxAAAAswkAALMVAAC0JwAAtD0AALVVAAC1cAAAtI4AALSsAAC0&#10;zABNkgAAP5YAAC+aAAAgnQAAEZ8AAAWhAAAAowAAAKYAAACpAAAArAAAAK8AAACzAAAAtQAAALcA&#10;AAC2AAAAtwAAALgAAAC6AAAAuwAAAL0AAAC/AAAAwQAAAMQAAADHAAAAywAAAM0MAADOGgAAzy8A&#10;AM9IAADQYgAA0IAAANCdAADQuAAAAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBob&#10;HB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJj&#10;ZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqus&#10;ra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT1&#10;9vf5+vv8/v//////////////////////////////////////////////////////AAAAAAAAAAAA&#10;AAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5A&#10;QUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeI&#10;iouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR&#10;0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////////&#10;/////////////////////////wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhsc&#10;HR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNl&#10;Zmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6yt&#10;r7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX2&#10;9/n6+/z+//////////////////////////////////////////////////////8AAQIDBAUGBwgJ&#10;CgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFC&#10;Q0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7&#10;fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0&#10;tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt&#10;7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADASEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAA&#10;AAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERITFBUWFxgZGhobHB0eHyAhIiMkJSYnKCkqKywt&#10;Li8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2Rl&#10;ZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2e&#10;n6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ&#10;2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoL&#10;CwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8w&#10;MTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuO&#10;kJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY&#10;2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7&#10;+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhsc&#10;HB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9Q&#10;UlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/&#10;wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err&#10;6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////4oHwSUNDX1BST0ZJTEUACQn/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////T/////////////////////////////////////////69H/////////////&#10;////////////////////////////9+n+////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////4c3X////////////////&#10;///////////////////////dr5a39P/////////////////////////////////////FjGin5///&#10;///////////////////////////////////MnImk5///////////////////////////////////&#10;///6zrvG9f//////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////3MW99f////////////////////////////////////+/k3qFxf//////&#10;/////////////////////////////9uQWz1lqPb//////////////////////////////////rx1&#10;NABUm+v/////////////////////////////////05R+SSxOmuz/////////////////////////&#10;///////Y1MqzfmVtpfn////////////////////////////////////0xa6vyf//////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////8NbG7P//////////&#10;/////////////////////////+a7kXRjq/f////////////////////////////////2xJpzRSY0&#10;fcz///////////////////////////////+1gFUwCgAZYLL/////////////////////////////&#10;/890NQsAAAAKUqf//////////////////////////////5Y0AAAAAAAAT6f/////////////////&#10;////////////9mkdAAAJDAYJUrH/////////////////////////////yzsOEzVMW01MXsP/////&#10;////////////////////////qWA2YIaftqypuNn/////////////////////////////4JeNvuX/&#10;/////////////////////////////////////+35////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////r2cq8x///////////////////////////////////z5qBbVpGiOr/&#10;///////////////////////////////EfD4mEAAAVLD//////////////////////////////+CD&#10;PAAAAAAALoft/////////////////////////////6xTEAAAAAAAF23W////////////////////&#10;////////+4AxAAAAAAAACWHM////////////////////////////0loCAAAAAAAAAF3M////////&#10;////////////////////qDUAAAAAAAAAAFzT////////////////////////////fQ0AAAAAAAAA&#10;AFTW///////////////////////////ufUUAAAAAAAAAAETU///////////////////////////8&#10;qmQvAgAABCI3SVjO////////////////////////////6aRrQSg/Y3+Vp7ra////////////////&#10;///////////////VsqyyzOT6////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////lu5d3Ysj/////&#10;////////////////////////////255nNgoAAoz////////////////////////////////Ifz8F&#10;AAAAAF7P/////////////////////////////9mBOQAAAAAAADyq////////////////////////&#10;/////55MAAAAAAAAACOQ////////////////////////////3G8aAAAAAAAAABB9+f//////////&#10;////////////////r0gAAAAAAAAAAABv7v//////////////////////////hBMAAAAAAAAAAABk&#10;5v/////////////////////////sUQAAAAAAAAAAAABX3v////////////////////////+4FQAA&#10;AAAAAAAAAABI1v////////////////////////90FAAAAAAAAAAAAAA4z///////////////////&#10;//////miWhMAAAAAAAAAAAAjxf/////////////////////////fm1wsAAAAAAAAAAANuv//////&#10;////////////////////77F9VTkiEQcBAhEisv//////////////////////////////37+lmZia&#10;oKy92v//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////476dgHz7////////////////////////////////8reEVzAO&#10;AB2s///////////////////////////////SikwVAAAAAABy8///////////////////////////&#10;/9Z/NgAAAAAAAABLyf//////////////////////////+pE+AAAAAAAAAAAvq///////////////&#10;////////////wFoAAAAAAAAAAAAalf//////////////////////////jSQAAAAAAAAAAAAIhP//&#10;///////////////////////nXgAAAAAAAAAAAAAAd/////////////////////////+0JQAAAAAA&#10;AAAAAAAAav////////////////////////99AAAAAAAAAAAAAAAAW/T/////////////////////&#10;//0rAAAAAAAAAAAAAAAATOv//////////////////////6UAAAAAAAAAAAAAAAAAPOH/////////&#10;/////////////zAMAAAAAAAAAAAAAAAALdn/////////////////////mYphJwAAAAAAAAAAAAAA&#10;J9f//////////////////////+2+iVUnAAAAAAAAAAAAJdz//////////////////////////sqd&#10;dl1KPDItLDA5R97///////////////////////////////3m3dbS0NPZ5P//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////////v1LvW&#10;/////////////////////////////////+e4j2pLLxVv///////////////////////////////k&#10;oWc0BwAAAAA8yf///////////////////////////9aCOwAAAAAAAAASl///////////////////&#10;////////7YUxAAAAAAAAAAAAb///////////////////////////pkIAAAAAAAAAAAAAUOH/////&#10;///////////////////saQAAAAAAAAAAAAAAN8n///////////////////////+zLwAAAAAAAAAA&#10;AAAAIrb///////////////////////95AAAAAAAAAAAAAAAAEKf///////////////////////I0&#10;AAAAAAAAAAAAAAAAAJn//////////////////////6kAAAAAAAAAAAAAAAAAAIz/////////////&#10;/////////0YAAAAAAAAAAAAAAAAAAH//////////////////////3wAAAAAAAAAAAAAAAAAAAHT/&#10;////////////////////lwAAAAAAAAAAAAAAAAAAAGr/////////////////////zgAAAAAAAAAA&#10;AAAAAAAAAGP//////////////////////ykiAQAAAAAAAAAAAAAAAGH/////////////////////&#10;/7mjgFc3FwAAAAAAAAAAAGj///////////////////////////rTrpSGfHVxcHJ3gZT/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;27qdgmlp0///////////////////////////////yJNlPRkAAAAdnv//////////////////////&#10;/////9uOTBMAAAAAAAAAbv//////////////////////////23wsAAAAAAAAAAAARdf/////////&#10;////////////////iyoAAAAAAAAAAAAAIrT////////////////////////CRAAAAAAAAAAAAAAA&#10;A5f///////////////////////99AQAAAAAAAAAAAAAAAH///////////////////////+c2AAAA&#10;AAAAAAAAAAAAAGr//////////////////////50AAAAAAAAAAAAAAAAAAFj/////////////////&#10;/////0YAAAAAAAAAAAAAAAAAAEf4////////////////////6QAAAAAAAAAAAAAAAAAAADXp////&#10;////////////////lgAAAAAAAAAAAAAAAAAAACXb////////////////////vAAAAAAAAAAAAAAA&#10;AAAAABjO////////////////////6wAAAAAAAAAAAAAAAAAAAA/C/////////////////////wAA&#10;AAAAAAAAAAAAAAAAAAq5/////////////////////ycAAAAAAAAAAAAAAAAAAAq1////////////&#10;/////////3AAAAAAAAAAAAAAAAAAAA25/////////////////////+CcjHBVQjMmGxQPDQ4SGia/&#10;////////////////////////////+eTY0s7My8zP1uD8////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////69O84///////////////////////////&#10;/////9KphWVILBIBhf////////////////////////////GrcTwPAAAAAAAAT+D/////////////&#10;////////////1X81AAAAAAAAAAAAH7L////////////////////////jdR0AAAAAAAAAAAAAAIn/&#10;//////////////////////+QIwAAAAAAAAAAAAAAAGf//////////////////////9VDAAAAAAAA&#10;AAAAAAAAAEj2/////////////////////4oAAAAAAAAAAAAAAAAAAC7d////////////////////&#10;/zgAAAAAAAAAAAAAAAAAABfI////////////////////vgAAAAAAAAAAAAAAAAAAAAS2////////&#10;////////////nAAAAAAAAAAAAAAAAAAAAACl////////////////////ugAAAAAAAAAAAAAAAAAA&#10;AACT////////////////////3AAAAAAAAAAAAAAAAAAAAACC/////////////////////wAAAAAA&#10;AAAAAAAAAAAAAAB0/////////////////////xMAAAAAAAAAAAAAAAAAAABo////////////////&#10;/////0IAAAAAAAAAAAAAAAAAAABg/////////////////////3oAAAAAAAAAAAAAAAAAAABd////&#10;/////////////////9EAAAAAAAAAAAAAAAAAAABh//////////////////////8kAAAAAAAAAAAA&#10;AAAAAABm///////////////////////JrJmJfXZxbGlnZmdrcHqM////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////4sWqkXlhd///////////////////&#10;///////////dpndQLAwAAAAAMcT/////////////////////////4JJOEwAAAAAAAAAAAI//////&#10;///////////////////ScB0AAAAAAAAAAAAAAGD//////////////////////+5vDwAAAAAAAAAA&#10;AAAAADfi/////////////////////5YcAAAAAAAAAAAAAAAAABTA/////////////////////0AA&#10;AAAAAAAAAAAAAAAAAACj////////////////////rgAAAAAAAAAAAAAAAAAAAACJ////////////&#10;////////ngAAAAAAAAAAAAAAAAAAAABy////////////////////vAAAAAAAAAAAAAAAAAAAAABf&#10;////////////////////2gAAAAAAAAAAAAAAAAAAAABN////////////////////+gAAAAAAAAAA&#10;AAAAAAAAAAA7/////////////////////w4AAAAAAAAAAAAAAAAAAAAq+f//////////////////&#10;/zMAAAAAAAAAAAAAAAAAAAAb6f///////////////////14AAAAAAAAAAAAAAAAAAAAP2///////&#10;/////////////48AAAAAAAAAAAAAAAAAAAAG0P///////////////////9AAAAAAAAAAAAAAAAAA&#10;AAAAyv////////////////////8rAAAAAAAAAAAAAAAAAAAAyP////////////////////+AAAAA&#10;AAAAAAAAAAAAAAAAy//////////////////////3FgEFBQMBAAAAAAABBg0Yy///////////////&#10;/////////Ovh2M/Mzc/Q0tTX3OLq////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////Haxv//////////////////////////////8cajhGhNMhgAFav/////////&#10;/////////////////7l8RhgAAAAAAAAAAHH////////////////////////XfC8AAAAAAAAAAAAA&#10;ADvj/////////////////////99kCQAAAAAAAAAAAAAAAAy1/////////////////////3QDAAAA&#10;AAAAAAAAAAAAAACN////////////////////xRUAAAAAAAAAAAAAAAAAAABq////////////////&#10;////mQAAAAAAAAAAAAAAAAAAAABL////////////////////tgAAAAAAAAAAAAAAAAAAAAAw/f//&#10;////////////////1wAAAAAAAAAAAAAAAAAAAAAZ5///////////////////9gAAAAAAAAAAAAAA&#10;AAAAAAAF0////////////////////w4AAAAAAAAAAAAAAAAAAAAAwf///////////////////y8A&#10;AAAAAAAAAAAAAAAAAAAAr////////////////////1IAAAAAAAAAAAAAAAAAAAAAnv//////////&#10;/////////3kAAAAAAAAAAAAAAAAAAAAAjv///////////////////6UAAAAAAAAAAAAAAAAAAAAA&#10;gP///////////////////9gAAAAAAAAAAAAAAAAAAAAAdP////////////////////82AAAAAAAA&#10;AAAAAAAAAAAAbf////////////////////98AAAAAAAAAAAAAAAAAAAAaf//////////////////&#10;///XDQAAAAAAAAAAAAAAAAAAaP//////////////////////cAAAAAAAAAAAAAAAAAAAYf//////&#10;/////////////////1A8Rk5UWV1hZGhscHZ+if//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////79W7o4tzWpX///////////////////////////i/jmRBIQUAAAAAAFL8&#10;///////////////////////3nVYYAAAAAAAAAAAAABfB/////////////////////+VsFgAAAAAA&#10;AAAAAAAAAACN/////////////////////2MAAAAAAAAAAAAAAAAAAABe////////////////////&#10;nQAAAAAAAAAAAAAAAAAAAAA1/P//////////////////oQAAAAAAAAAAAAAAAAAAAAAR2f//////&#10;////////////ygAAAAAAAAAAAAAAAAAAAAAAu///////////////////7gAAAAAAAAAAAAAAAAAA&#10;AAAAof///////////////////wwAAAAAAAAAAAAAAAAAAAAAiv///////////////////y0AAAAA&#10;AAAAAAAAAAAAAAAAdv///////////////////00AAAAAAAAAAAAAAAAAAAAAZP//////////////&#10;/////28AAAAAAAAAAAAAAAAAAAAAUv///////////////////5QAAAAAAAAAAAAAAAAAAAAAQP//&#10;/////////////////7wAAAAAAAAAAAAAAAAAAAAAMP///////////////////+oOAAAAAAAAAAAA&#10;AAAAAAAAIv////////////////////9EAAAAAAAAAAAAAAAAAAAAFf////////////////////+B&#10;AAAAAAAAAAAAAAAAAAAAC/X////////////////////ICwAAAAAAAAAAAAAAAAAAAuz/////////&#10;////////////XgAAAAAAAAAAAAAAAAAAAOX/////////////////////yRwAAAAAAAAAAAAAAAAA&#10;ANr//////////////////////50BAAAAAAAAAAAAAAcOF8X////////////////////////VubzB&#10;x87V2+Hm7fT7////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////438//////&#10;////////////////////////7MaliG1UOyEHADLe////////////////////////15JZKQAAAAAA&#10;AAAAAACg//////////////////////+JNgAAAAAAAAAAAAAAAABn/////////////////////2YA&#10;AAAAAAAAAAAAAAAAAAAy9v//////////////////lQAAAAAAAAAAAAAAAAAAAAADyP//////////&#10;////////pwAAAAAAAAAAAAAAAAAAAAAAoP//////////////////1wAAAAAAAAAAAAAAAAAAAAAA&#10;fP///////////////////wAAAAAAAAAAAAAAAAAAAAAAXv///////////////////yUAAAAAAAAA&#10;AAAAAAAAAAAAQ////////////////////0gAAAAAAAAAAAAAAAAAAAAALP//////////////////&#10;/2oAAAAAAAAAAAAAAAAAAAAAGP///////////////////4sAAAAAAAAAAAAAAAAAAAAABfP/////&#10;/////////////68AAAAAAAAAAAAAAAAAAAAAAOH//////////////////9UAAAAAAAAAAAAAAAAA&#10;AAAAAM////////////////////8kAAAAAAAAAAAAAAAAAAAAAL7///////////////////9UAAAA&#10;AAAAAAAAAAAAAAAAAK7///////////////////+LAAAAAAAAAAAAAAAAAAAAAJ//////////////&#10;///////LDgAAAAAAAAAAAAAAAAAAAJL/////////////////////VwAAAAAAAAAAAAAAAAAAAIb/&#10;////////////////////qgoAAAAAAAAAAAAAAAAAAHn//////////////////////20AAAAAAAAA&#10;AAAAAAAAAGb///////////////////////dVAAAAAAAAAAAAAAAAAEX/////////////////////&#10;////aiMrNT9KVWBqdX6HkZz/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////+jPtp2D&#10;aU65/////////////////////////+yyg1w6HQIAAAAAAAB7///////////////////////FbSkA&#10;AAAAAAAAAAAAAABA/////////////////////4MbAAAAAAAAAAAAAAAAAAAHy///////////////&#10;////kgAAAAAAAAAAAAAAAAAAAAAAmP//////////////////pAAAAAAAAAAAAAAAAAAAAAAAav//&#10;////////////////3QAAAAAAAAAAAAAAAAAAAAAAQf///////////////////w4AAAAAAAAAAAAA&#10;AAAAAAAAHf///////////////////zkAAAAAAAAAAAAAAAAAAAAAAOj//////////////////2AA&#10;AAAAAAAAAAAAAAAAAAAAAM7//////////////////4UAAAAAAAAAAAAAAAAAAAAAALf/////////&#10;/////////6gAAAAAAAAAAAAAAAAAAAAAAKP//////////////////8sAAAAAAAAAAAAAAAAAAAAA&#10;AJD//////////////////+8WAAAAAAAAAAAAAAAAAAAAAH3///////////////////8+AAAAAAAA&#10;AAAAAAAAAAAAAGz///////////////////9pAAAAAAAAAAAAAAAAAAAAAFr/////////////////&#10;//+ZAAAAAAAAAAAAAAAAAAAAAEn////////////////////SFgAAAAAAAAAAAAAAAAAAADn/////&#10;////////////////WAAAAAAAAAAAAAAAAAAAACn/////////////////////ogAAAAAAAAAAAAAA&#10;AAAAABn/////////////////////9VYAAAAAAAAAAAAAAAAAAAT//////////////////////7sv&#10;AAAAAAAAAAAAAAAAAAD4//////////////////////+rKQAAAAAAAAAAAAAAAADP////////////&#10;////////////yUcAAAAABxMgLj5SaITt////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////9NXJ////////////////////////////+tKw&#10;knddQigMAABK////////////////////////xX1FFwAAAAAAAAAAAAAR2P//////////////////&#10;/8RQAAAAAAAAAAAAAAAAAAAAn///////////////////ogwAAAAAAAAAAAAAAAAAAAAAaP//////&#10;////////////lAAAAAAAAAAAAAAAAAAAAAAANv//////////////////2gAAAAAAAAAAAAAAAAAA&#10;AAAAB+z//////////////////xUAAAAAAAAAAAAAAAAAAAAAAMT//////////////////0gAAAAA&#10;AAAAAAAAAAAAAAAAAKL//////////////////3UAAAAAAAAAAAAAAAAAAAAAAIP/////////////&#10;/////50AAAAAAAAAAAAAAAAAAAAAAGn//////////////////8MAAAAAAAAAAAAAAAAAAAAAAFL/&#10;/////////////////+cPAAAAAAAAAAAAAAAAAAAAAD7///////////////////8zAAAAAAAAAAAA&#10;AAAAAAAAACv///////////////////9YAAAAAAAAAAAAAAAAAAAAABj///////////////////+B&#10;AAAAAAAAAAAAAAAAAAAAAAX///////////////////+sAAAAAAAAAAAAAAAAAAAAAAD/////////&#10;///////////eIgAAAAAAAAAAAAAAAAAAAADy////////////////////XAAAAAAAAAAAAAAAAAAA&#10;AADf////////////////////nwAAAAAAAAAAAAAAAAAAAADM////////////////////6EoAAAAA&#10;AAAAAAAAAAAAAAC3/////////////////////6AWAAAAAAAAAAAAAAAAAACc////////////////&#10;//////96AgAAAAAAAAAAAAAAAAB3////////////////////////egsAAAAAAAAAAAAAAAVM////&#10;/////////////////////6JXaHSAjZyrvNDn////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////+3j////////////////////////&#10;///So3pYOikjHBYOBgAAn/////////////////////+sUg4AAAAAAAAAAAAAAAAAaf//////////&#10;////////5EMAAAAAAAAAAAAAAAAAAAAANP//////////////////eQAAAAAAAAAAAAAAAAAAAAAA&#10;AOP/////////////////zQAAAAAAAAAAAAAAAAAAAAAAALL//////////////////xMAAAAAAAAA&#10;AAAAAAAAAAAAAIX//////////////////08AAAAAAAAAAAAAAAAAAAAAAF3/////////////////&#10;/4MAAAAAAAAAAAAAAAAAAAAAADr//////////////////7IAAAAAAAAAAAAAAAAAAAAAABz/////&#10;/////////////9sDAAAAAAAAAAAAAAAAAAAAAAL///////////////////8qAAAAAAAAAAAAAAAA&#10;AAAAAAD7//////////////////9PAAAAAAAAAAAAAAAAAAAAAADn//////////////////90AAAA&#10;AAAAAAAAAAAAAAAAAADU//////////////////+bAAAAAAAAAAAAAAAAAAAAAADA////////////&#10;///////EBwAAAAAAAAAAAAAAAAAAAACt///////////////////wMwAAAAAAAAAAAAAAAAAAAACa&#10;////////////////////ZwAAAAAAAAAAAAAAAAAAAACG////////////////////owAAAAAAAAAA&#10;AAAAAAAAAABy////////////////////40QAAAAAAAAAAAAAAAAAAABc////////////////////&#10;/5EGAAAAAAAAAAAAAAAAAABB/////////////////////+tfAAAAAAAAAAAAAAAAAAAd////////&#10;///////////////KSwAAAAAAAAAAAAAAAAAA////////////////////////y1cAAAwYJDE/TmB0&#10;i6fH///////////////////////////X5/L/////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////r1M3Hwr66t7Owramopf///////////////////91+Uz8wIxkRCQIAAAAAAAAAANv/&#10;////////////////dgAAAAAAAAAAAAAAAAAAAAAAAKf/////////////////ugAAAAAAAAAAAAAA&#10;AAAAAAAAAHX//////////////////wcAAAAAAAAAAAAAAAAAAAAAAEb//////////////////04A&#10;AAAAAAAAAAAAAAAAAAAAABr//////////////////4wAAAAAAAAAAAAAAAAAAAAAAAD9////////&#10;/////////8EAAAAAAAAAAAAAAAAAAAAAAADb//////////////////EZAAAAAAAAAAAAAAAAAAAA&#10;AAC+//////////////////9EAAAAAAAAAAAAAAAAAAAAAACk//////////////////9rAAAAAAAA&#10;AAAAAAAAAAAAAACN//////////////////+RAAAAAAAAAAAAAAAAAAAAAAB5////////////////&#10;//+3AAAAAAAAAAAAAAAAAAAAAABm///////////////////eIQAAAAAAAAAAAAAAAAAAAABT////&#10;////////////////SgAAAAAAAAAAAAAAAAAAAAA/////////////////////dwAAAAAAAAAAAAAA&#10;AAAAAAAr////////////////////rAoAAAAAAAAAAAAAAAAAAAAW////////////////////50UA&#10;AAAAAAAAAAAAAAAAAAAA/////////////////////4oAAAAAAAAAAAAAAAAAAAAA////////////&#10;/////////9ZNAAAAAAAAAAAAAAAAAAAA/f////////////////////+nLgAAAAAAAAAAAAAAAAAA&#10;1f//////////////////////mCoAAAAAAAAAAAYYLUVg4P///////////////////////6hjdIGP&#10;nKu7zeL6////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////ny7epnZWOiYSAfHh0&#10;cGxoZZD/////////////////vGpILRkKAAAAAAAAAAAAAAAAADH//////////////////wAAAAAA&#10;AAAAAAAAAAAAAAAAAAP//////////////////0IAAAAAAAAAAAAAAAAAAAAAAADc////////////&#10;/////44AAAAAAAAAAAAAAAAAAAAAAACy/////////////////84AAAAAAAAAAAAAAAAAAAAAAACN&#10;//////////////////8pAAAAAAAAAAAAAAAAAAAAAABr//////////////////9aAAAAAAAAAAAA&#10;AAAAAAAAAABO//////////////////+GAAAAAAAAAAAAAAAAAAAAAAA0//////////////////+u&#10;AAAAAAAAAAAAAAAAAAAAAAAe///////////////////UFwAAAAAAAAAAAAAAAAAAAAAK////////&#10;///////////6PQAAAAAAAAAAAAAAAAAAAAAA////////////////////ZQAAAAAAAAAAAAAAAAAA&#10;AAAA////////////////////jgAAAAAAAAAAAAAAAAAAAAAA////////////////////vBkAAAAA&#10;AAAAAAAAAAAAAAAA7///////////////////8U4AAAAAAAAAAAAAAAAAAAAA2P//////////////&#10;/////4sAAAAAAAAAAAAAAAAAAAAAv////////////////////8xDAAAAAAAAAAAAAAAAAAAAof//&#10;//////////////////+RGQAAAAAAAAAAAAAAAAAAev/////////////////////ydAoAAAAAAAAA&#10;AAAAAAARX///////////////////////6HQTHyw4RVNicoWbtNL1////////////////////////&#10;///X6PT/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//v38/Hu7Ovr7PH//////////////////9mymYd5bWRdVlFLRkE8ODItKCPE////////////////&#10;/0slCwAAAAAAAAAAAAAAAAAAAACS/////////////////4gAAAAAAAAAAAAAAAAAAAAAAABm////&#10;/////////////9cAAAAAAAAAAAAAAAAAAAAAAAA9//////////////////8zAAAAAAAAAAAAAAAA&#10;AAAAAAAY//////////////////9sAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+dAAAA&#10;AAAAAAAAAAAAAAAAAAAA///////////////////JDAAAAAAAAAAAAAAAAAAAAAAA9v//////////&#10;///////xNQAAAAAAAAAAAAAAAAAAAAAA3///////////////////WwAAAAAAAAAAAAAAAAAAAAAA&#10;y///////////////////ggAAAAAAAAAAAAAAAAAAAAAAt///////////////////qQYAAAAAAAAA&#10;AAAAAAAAAAAAo///////////////////0y8AAAAAAAAAAAAAAAAAAAAAjf//////////////////&#10;/14AAAAAAAAAAAAAAAAAAAAAd////////////////////5MHAAAAAAAAAAAAAAAAAAAAXv//////&#10;/////////////81DAAAAAAAAAAAAAAAAAAAAQP////////////////////+HEAAAAAAAAAAAAAAA&#10;AAAAHP/////////////////////YXgAAAAAAAAAAAAAAAAAAAP//////////////////////v04A&#10;AAAAAA4cLD5SaoalyP///////////////////////8J8jJqntsXW6P3/////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////+7h18/Jw766trGtqaempqeu////////&#10;/////////76GbVtMQDcvKCIcFhALBAAAAAAU/////////////////9cFAAAAAAAAAAAAAAAAAAAA&#10;AAAA//////////////////80AAAAAAAAAAAAAAAAAAAAAAAA9v////////////////92AAAAAAAA&#10;AAAAAAAAAAAAAAAA0v////////////////+wAAAAAAAAAAAAAAAAAAAAAAAAsv//////////////&#10;///hJAAAAAAAAAAAAAAAAAAAAAAAlv//////////////////UQAAAAAAAAAAAAAAAAAAAAAAfP//&#10;////////////////eQAAAAAAAAAAAAAAAAAAAAAAZv//////////////////oAAAAAAAAAAAAAAA&#10;AAAAAAAAUf//////////////////xyMAAAAAAAAAAAAAAAAAAAAAPP//////////////////7ksA&#10;AAAAAAAAAAAAAAAAAAAAJ////////////////////3QAAAAAAAAAAAAAAAAAAAAAEP//////////&#10;/////////6MWAAAAAAAAAAAAAAAAAAAAAP///////////////////9hMAAAAAAAAAAAAAAAAAAAA&#10;AP////////////////////+IDwAAAAAAAAAAAAAAAAAAAP/////////////////////LUwAAAAAA&#10;AAAAAAAAAAAAAP//////////////////////pTgAAAAAAAAAAAkdNE5rjP//////////////////&#10;/////5k5Q1Ffbn2OoLXL5f/////////////////////////////r+f//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////rzLmsoZmRi4aBfHh0cGtoZmZo8f////////////////9hRTIjGA4GAAAA&#10;AAAAAAAAAAAAnv////////////////9+AAAAAAAAAAAAAAAAAAAAAAAAdf/////////////////D&#10;AAAAAAAAAAAAAAAAAAAAAAAAUv/////////////////7NwAAAAAAAAAAAAAAAAAAAAAAMv//////&#10;////////////agAAAAAAAAAAAAAAAAAAAAAAFv//////////////////lgAAAAAAAAAAAAAAAAAA&#10;AAAAAP//////////////////vxsAAAAAAAAAAAAAAAAAAAAAAP//////////////////5kIAAAAA&#10;AAAAAAAAAAAAAAAAAP///////////////////2kAAAAAAAAAAAAAAAAAAAAAAP//////////////&#10;/////5ACAAAAAAAAAAAAAAAAAAAAAP///////////////////7ksAAAAAAAAAAAAAAAAAAAAAPT/&#10;/////////////////+hcAAAAAAAAAAAAAAAAAAAAANn///////////////////+RGAAAAAAAAAAA&#10;AAAAAAAAALz////////////////////KUwAAAAAAAAAAAAAAAAAAAJ3/////////////////////&#10;mC4AAAAAAAAAAAAAEClGZsT/////////////////////7n8dDBooN0ZXaX6Vr8zu////////////&#10;/////////////+egqrnI2On8////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////fXw6+bi39vY1NLR0NLX4P/////////////////Onop8&#10;cWlhW1ZRTEhDPjo2Mi8uMf/////////////////SJREDAAAAAAAAAAAAAAAAAAAAAP//////////&#10;////////QgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////fQAAAAAAAAAAAAAAAAAAAAAA&#10;AP//////////////////sAsAAAAAAAAAAAAAAAAAAAAAAPb/////////////////3TkAAAAAAAAA&#10;AAAAAAAAAAAAANz//////////////////2IAAAAAAAAAAAAAAAAAAAAAAMX/////////////////&#10;/4kAAAAAAAAAAAAAAAAAAAAAAK///////////////////68iAAAAAAAAAAAAAAAAAAAAAJn/////&#10;/////////////9ZIAAAAAAAAAAAAAAAAAAAAAIL///////////////////9yAAAAAAAAAAAAAAAA&#10;AAAAAGn///////////////////+hKAAAAAAAAAAAAAAAAAAAAE7////////////////////TXAAA&#10;AAAAAAAAAAAAAAAAADP/////////////////////li4AAAAAAAAAAAAAABUyUnf/////////////&#10;////////4HITAAABDx8vQlhwi6jI7P///////////////////////8pvbn6OnrDD2O//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////+eDSyMC6tbCsqKWin52bm5ygp///////////////////gmRWS0M8NjArJyIdGBMOCQQAANT/&#10;////////////////kgAAAAAAAAAAAAAAAAAAAAAAAK3/////////////////zB4AAAAAAAAAAAAA&#10;AAAAAAAAAIv/////////////////+1IAAAAAAAAAAAAAAAAAAAAAAG3//////////////////4AA&#10;AAAAAAAAAAAAAAAAAAAAAFH//////////////////6kbAAAAAAAAAAAAAAAAAAAAADr/////////&#10;/////////9BCAAAAAAAAAAAAAAAAAAAAACP///////////////////VoAAAAAAAAAAAAAAAAAAAA&#10;AAz///////////////////+PFAAAAAAAAAAAAAAAAAAAAAD///////////////////+4PgAAAAAA&#10;AAAAAAAAAAAAAAD////////////////////lbQMAAAAAAAAAAAAAAAAAAAD/////////////////&#10;////nzcAAAAAAAAAAAAAABAvUHT/////////////////////3XIUAAAAAAYXKkFadZS22v//////&#10;/////////////////7xYRFRkdYaar8jj///////////////////////////////SzeHx////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////8+/r7/f//////////////////////7rmonZaPioaCf3t4dnRy&#10;c3V4f5D/////////////////6086MCghGxUQCwcCAAAAAAAAACP//////////////////2kAAAAA&#10;AAAAAAAAAAAAAAAAAAD//////////////////5sKAAAAAAAAAAAAAAAAAAAAAAD/////////////&#10;/////8g5AAAAAAAAAAAAAAAAAAAAAAD///////////////////BjAAAAAAAAAAAAAAAAAAAAAAD/&#10;//////////////////+KDgAAAAAAAAAAAAAAAAAAAAD///////////////////+wNAAAAAAAAAAA&#10;AAAAAAAAAAD////////////////////VWwAAAAAAAAAAAAAAAAAAAAD/////////////////////&#10;hRoAAAAAAAAAAAAAAAAAAAPs////////////////////sUkAAAAAAAAAAAAAABg5XYH/////////&#10;////////////5XseAAAAAAAMIThSb4+z2f///////////////////////7tYKTlJWmyAl7DN7f//&#10;//////////////////////////+znrTF1+v/////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////67+fh3NnW&#10;1NLQ0NDR09ng6/f//////////////////7iKfndxbGhkYV5bWVhXV1leZXH/////////////////&#10;/78xHxYQCgUAAAAAAAAAAAAAAAD//////////////////+1WAAAAAAAAAAAAAAAAAAAAAADo////&#10;//////////////+CBAAAAAAAAAAAAAAAAAAAAADM//////////////////+rLwAAAAAAAAAAAAAA&#10;AAAAAACz///////////////////SVwAAAAAAAAAAAAAAAAAAAACb///////////////////3fBAA&#10;AAAAAAAAAAAAAAAAAACF////////////////////ojcAAAAAAAAAAAAAAAAABSuU////////////&#10;////////y2ECAAAAAAAAAAAADCxQdp7R////////////////////9Y0wAAAAAAANIztXdpm+5f//&#10;/////////////////////8NjGCo7TF90jafG5/////////////////////////////+of5aou9Dn&#10;/////////////////////////////////////f//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////dzsW/vLm2tLOxsrK1ucDJ1eP/////////&#10;//////////+XbGReWVVRT0xKSEdGSEtQWWah//////////////////+nJg4HAgAAAAAAAAAAAAAA&#10;AABW///////////////////OUAAAAAAAAAAAAAAAAAAAAAA6///////////////////0eQsAAAAA&#10;AAAAAAAAAAAAAAAh////////////////////nzIAAAAAAAAAAAAAAAAAAAAO////////////////&#10;////xFgAAAAAAAAAAAAAAAAIMVqE////////////////////6X8fAAAAAAAAAAAGJ0txmsLp////&#10;/////////////////6dJAAAAAAIXL0poiq7V/P///////////////////////9N1HiY4Sl51j6vL&#10;7/////////////////////////////+ucoWYrMLb9v//////////////////////////////////&#10;3+//////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////v7KqpqOhoJ+foaOmrLTAzd3s////////////////////ilpTT0tIRkRD&#10;QkFCQ0dOWWl9////////////////////ni4GAAAAAAAAAAAAAAAAAAAA////////////////////&#10;w1YAAAAAAAAAAAAAAAAAABVB////////////////////53saAAAAAAAAAAAAAAk0YIu0////////&#10;/////////////58/AAAAAAAAAAQlSnGZwuv//////////////////////8ZmDwAAABMqRGKDp831&#10;/////////////////////////+uONSs+UWiBnbze//////////////////////////////++dn+U&#10;qcHc+f//////////////////////////////////0tjz////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////28vDv7+/x8/j9////////////////////////////+LCf&#10;mpeWlpaYm5+krLbC0eHu/////////////////////o5QSkdFRERERUZHS1FaaIOp////////////&#10;/////////6ZBAQAAAAAAAAAABzZjj7rh/////////////////////8ZlCgAAAAAABCdMc5zE7P//&#10;/////////////////////+WILwAAEypEYoKmzPT///////////////////////////+rUDZKYXuW&#10;tNb6///////////////////////////////Sh3yYscvp////////////////////////////////&#10;////1M7t////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////t5ePj5Obo7fH5//////////////////////////////2xlJKSlZmdo6myvNDt////////&#10;//////////////////+dU0dJTVFWYHOKr9b8//////////////////////////+yVgAaNVBti67S&#10;9//////////////////////////////Nbz5fe5m31/n////////////////////////////////u&#10;n4OmwuH/////////////////////////////////////487r////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAD/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////wAAAP/u&#10;AA5BZG9iZQBkAAAAAAL/2wCEAAYEBAQFBAYFBQYJBgUGCQsIBgYICwwKCgsKCgwQDAwMDAwMEAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwBBwcHDQwNGBAQGBQODg4UFA4ODg4UEQwMDAwMEREM&#10;DAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABQIANkCZAQBEQACEQEDEQEEEQD/&#10;3QAEAE3/xAGiAAAABwEBAQEBAAAAAAAAAAAEBQMCBgEABwgJCgsBAAICAwEBAQEBAAAAAAAAAAEA&#10;AgMEBQYHCAkKCxAAAgEDAwIEAgYHAwQCBgJzAQIDEQQABSESMUFRBhNhInGBFDKRoQcVsUIjwVLR&#10;4TMWYvAkcoLxJUM0U5KismNzwjVEJ5OjszYXVGR0w9LiCCaDCQoYGYSURUaktFbTVSga8uPzxNTk&#10;9GV1hZWltcXV5fVmdoaWprbG1ub2N0dXZ3eHl6e3x9fn9zhIWGh4iJiouMjY6PgpOUlZaXmJmam5&#10;ydnp+So6SlpqeoqaqrrK2ur6EQACAgECAwUFBAUGBAgDA20BAAIRAwQhEjFBBVETYSIGcYGRMqGx&#10;8BTB0eEjQhVSYnLxMyQ0Q4IWklMlomOywgdz0jXiRIMXVJMICQoYGSY2RRonZHRVN/Kjs8MoKdPj&#10;84SUpLTE1OT0ZXWFlaW1xdXl9UZWZnaGlqa2xtbm9kdXZ3eHl6e3x9fn9zhIWGh4iJiouMjY6Pg5&#10;SVlpeYmZqbnJ2en5KjpKWmp6ipqqusra6vr/2gAOBAEAAhEDEQQAAD8AjmpaRZaz5YCxSqYriAOl&#10;z9lfhFfiqDQEr8WZWXwskaiZ/V9U/d9Uf5v9VvyXxUX0TFqNxBqcySg8RssK0Z2q1BTcVpXsuQXS&#10;vL2o6TrMFletJDHcRyfBDKjfsV4O3+7RRuSFVbmuU49L+84T/EP4C2YzuYptb31te2gurVxJEfsu&#10;VIoQaGoIDKVI3DfZyTaTfaRbWCPDIoZEMDlY2AYxEkq0R/bWn2s2unIhjEoDkOGX+qT4W4ysWP8A&#10;jyhNazSyElSY+ZZRyow2pVWH7J/lxW21Qw6fdXs1zdNNOiiBpyF9KOU1RSE2HIj/AIHIwzjDA5Cc&#10;kpZP5/8ABxfTx/1lqhXeozadFNcW0SxwC2icyTR8AeUibdx+zWtf5sPr9VXSbJKoJVZYyqtyTiy9&#10;+VTxRjxzXdrZBKcSP5v0uLnP7zbuQHl9roazqjlHFpKfV4unBlkB4/DTZllVfU/1sQ16yZ9CtZVv&#10;mspAHtvU9XjHzZvsPWit8Q+Bv5MqwxgcJJkYS4u/0/5ycZj1Cy1vo/8AFuoW7wBysMVygZPjoVp6&#10;kR37fDIv2ueRy8b6zWytuM0tqBLFzcAbniZYpjRSm3H0n+z+xl2XIQOGVSMB6f8Ai/E/m/0f4XJM&#10;uqeRKEf60ylTIoDUBrQVKqyb7jl9oYE1CFXuLOXUZJG0vgj3MkJWSQutVAdQW4cB/wALmHmicgBl&#10;9Ij/AA+v/pH+koIs96ojuUlEKBZlagDghN96g03GEZ+rRXkkCI1yCSgcPXkhOxWnYin+rmvjzqrb&#10;BZFokdBXY5KNEutNntxZz2hiZ6evKq8QsVSo5EEbNT9n9rN1os2LhMZQ+r+94fp8NF96CvUvFYzw&#10;SciqMI7c0AZzuDWmNu/LjXGpKvqR21orp9VseRadoAvN3ALFkXiOXxfa/ZzDlDHkzcJnw4gfT9WT&#10;gj/u2HjAHvKmt/wtu8siofVuNhH6o+ELy71f4fhDZL5rV0m4vAamP4UFBQcgVfkevCvKn+rkNXED&#10;IQ4eI7IXTr6C8s0uIbgOnOgkIPxGhDJx7V4/8bY6d3jjhkHwROXDPJuDsQpI/Hl/P8WVUQAWxchh&#10;mnuLfmXmh4ExoCvHepAbofkD9j4cA69GfUaWYxtG0XKBmDMecBJqVB4ryD/by/8AKA4Bk4vVOXDw&#10;V/m+qX8PF/CyhHbzXafOnrm3RHE0DL6o/YCyrXZiKsFK/Z+1kJg0fVHiiktn9T1eSExEEwhByfnT&#10;jmFHTzJof9I8DkkxB3/6STN7iFG4u3E1UCvcsaADxyV+XbdY9SSW2X1bI27A3jII5TI1OIIX7Xf7&#10;S5u+z8Uoz4wPRwy9UuFhK6SPzJI8unLC3FLh5UZoa8gUQ/FuaAYF1O6urXVU1CzlIiuU+qmKVWCP&#10;Rvi5E1Tv4ftZia3FPFl4iKjP+E/3f9VjEWKP9ZHQQ289oLa54NLbcXPptVkIFVcU+JD/AC43UNTa&#10;70h2/RxilV3NxGK8UaAhunVY2r9pf9VsqyZjKFgcJ+r+j+PxJlGJB5t2VmbacerdPOAoSIyEBjy8&#10;SKciePf/AFsba69C1rJcfo0yD0mA9R/gSUDcR1G4pup/m/ys2GHtWYB9N2Ov87+h/Nj+IsyKNWtu&#10;dOu5mhWO/a3WKUSSiJF5Sxg7Rux6b/aK4VLLZPEksEccd6x9T4zRDQio5bEZTLJilEGMYQy/V/Q/&#10;pM7PLomBD1NTVKduuGVhbXtvO0kltVGZmWZXHD6w5oPT4moota/8Nmx0ePNCZJEKyf5/FOX838f1&#10;kE7ISea2lpb+pxfiGkRlqfTHUMGGDHtCl3E8kTPIrH1/q4UgyS9IiT9haD7WbOMakAfq37vVOf8A&#10;BL+bFiTtQQ4vA0BEcojLoWgE9QfTipyk8W64VapGtzNctaxFJIwvJDVmXgQnFuJ41d802r7PhqJT&#10;lA/vRw/8Rwy/rM4fNGWjukEQmkV3kJIZdlINWHEHegXK02Qw2F5aqRJ+6kaWRGH7RX4V5cePTc5g&#10;aWdYsmI8PpEv4uD18Ufp+n/j6Z7kFu4iWSWB2FeLhkXcb0O5p88BGOHnGkXJkJKvOVHAA0Lca1C8&#10;MrnhhEgYxtL0zy+n+jxf1fDZgq4Joaj4uvHDK4gRSbeNzZkykLKSfTcqKk8v59v9XM3URiRwWcET&#10;L0ziTwT/AB/pWsS3sjiUldwOR/efDUqB8QqelPDCWdkDhFf1Aqr8XHgK0326/Sc57VRIlW+3eOBz&#10;sHInlauK03FMaGzEpyLdjlNTtSvv0/DJwjvu1TntYdirelyjKEqr0rHUllJ7in2h4Zk+HAyH9L+F&#10;x+OR50SP4nYYWkmqQ/CsZZTyKiWrLxjFTVdqUG/PNjpceeIsDv8A6UYcH86P0f57RPhPJSl9JvtN&#10;xoRuNjuaDf3xa7vrvUSFARVij9ZhEjULAV4sxI7CoYfazeZJZcwAP+SHHH+bx/j6EUAoW1tFaAjm&#10;zc24j1G5UBPQUHicEcZzHDLbXSyRICzEAH4qVYbgFa1+Jcu0+CwJR9UY/wA0fx/5zWSL3DYdGdkk&#10;iKOxC0PcdjUVxea2kMP12SbgkkTi3jdRUyg7Riu/yb+XHtCU4RjEcX7zi4P52Od/T/x7/Na73rqo&#10;w3K+u9pCgMkDr63xUHBgTz8P9hhTIt0tvIzlJmYmQhjRkYbN8B8Pf4c0mbTSxwkDKM8sv3nr+uH8&#10;/wDof73hcniiZDnEf7pGqyltgRTYHsRTbfA0b3FzLGkC8GSjO1SADWpkZjsq5qwMmSURGMomuLr/&#10;AMrW+owiZSIr8eht2VFJY1r0Hf5AYPm0+0ZwtncmZiAHWVfSEpJqzRknv+ysnF/5cztRoJgg36q9&#10;f+2fzv8AO/2Ti4tYCKIqN3H+LgQ8F1chC11CI1J+HgefEdg+3Xx4/DgGZZIZ3ikRo3XqrCjCu4qP&#10;lmn1mHgyEH/Ndrp8plAV/nIpHR1DowZT0ZTUH6caHPjmHTlW3liQ4KUF2PWTfBTJ2PEm2RpbdmL4&#10;0rsTD8mVTXgzDboTX4e/zzNgCAISG0vU4WSrM4nkOFxy5rWVFjB+MMxjJpx+JTQjf9eZeXSCFEer&#10;xPTL+jkaY6jiHPh4P9wtVwxP0H6DjIoGMtWkMZH2H5VBYUoGI+z9OWaXBWT1yEf5s/q4cn8PEwyy&#10;gY+kf9ItsaCtK+Pywdec7drK6eT97IhVmptVNvbf5/azY6oSEoy4uLJw8PG4sSCCP4bUoWDNLFxo&#10;EPj1DCuE6GOZhxl4uSWYtsBTcEt35ZqMOOMpCzX87i/gcqWT01X/AB5WPTpg2+KRzfV5ZFl9QGQ8&#10;QwigZSCHDU5NyUcW/m+HNxljES4R6oz57ejH/NnD+d/vnB6KK82o4UpSnWnJhQ7H78B28cpncSxt&#10;H++Z5FA4uVHxchy+FwtBxTANPMnhl6alxfzeL8fzUjYqhb4arv4Ht+GG31bTLe1kf60yRMQ5+Grk&#10;g8VRQQN9/iH8ubLDihCI/g4jxf538KTK91FppeYAiJYniCD8IFKlj7bYb2P1qOKNLqLgsLCJXBDL&#10;I7JVa8WoVb9mmXxx0BxSqX0/10iKBmkt5Cxhcu0imQoTwKoGoxWq7FT9rlghLZrjUJvrkX7oRiCN&#10;YyacjVqcqkmRWHHJzzR4ZAnl6f63+l/pMSQEM0rx2ET2M59R3E7ySACsakBmKUUKjJ8QxDUfSs4J&#10;jbRS28zcWaOgHwoa9WO9f2v8nKNVE+GdxL+b/D+P6SQETZNNcuhkljnjSvGaM7lmFDUU+GnbAMX1&#10;eS8mmexji9IchMganqMA3IsKjjvy/mzGiKmJThAj6vSP4pfzZJ4pIpkdY1jjmLMSAQ9CSimjAA9+&#10;1cH393bXNrLHDJwLgD61RkPNW3Vifs8ur8hmZqATYrgBj9cfRk4+JIJHMIKys7hJopZS1I+RFsCp&#10;WjDYj/U3VP8AZZGb2QtcrFbSNJ6YI9bkOTMRRzzFKpQfD/Kuc3rM3FMRxni4R9f87/PcnHCIFyCa&#10;w1KcmHHlvxpSgPSo8fHCptNWQllIQsKitasK0AHb4jmLjEhHdjkgOJUxRIkjqta02+7MWZ3crFAA&#10;Oy2Vevj3yILMgOyg6LsPHGioIdicpjYgkAnxOTjbXOnYGYgyhXpSoqq9x4A5bBxZuwx0q2ntZIrn&#10;h6lrO/pJcqB6ikHdVDVAr3Zh/q5lwBqwNieFxckbvvDTbggdabV6YI1pLXSktorW2dLxI2Dxl+Sh&#10;XFSxPdqn7VPs5l6mIxECvUx4SpwO8gLclaOp4lajofnhbfQMYbOa4hMcroecjEEzHkSZdug345iZ&#10;weEHvbMA6L0pVlrWnbw26YFWNC9EFAfuzEJNOSIAldgmMMq0J27ZWXIiKdjq9u2BkXYzka9BTuMN&#10;Md3Y7kBgpmHZuQxpXZRcYaS7KL0BPhhARbsPJ9Jjs/LcOppIHuZpQYplYjghUHj/AK/KubHwhDFx&#10;D6nXxy+JIg/6VCLdNJqUlrQCNIgxBG5YsRt/kgYXjWp3uVu75nunVWVELcRUCis2xDCv2lyqWYyP&#10;FP1tng/wx6K6wJGgSECJQQeKgUp3FMNP0/f/AKP4fpNvqXDj6Ppmvq8f7r1qU9+v2MyPzOTw64jw&#10;/j+JxvDjdcPr/Hq4UP8Ao7T/ANIfW/QT63xp6ld6VrXjXx/apn//0AyajayWMmnnnCIIGWMxEGUV&#10;U7bCnqk9m/azL/JXEcJM4y/hiGZjIkkh7nNpN1bah+koVWS4vZx9aaYsEFKKWUElvSChaMn2cicl&#10;79ZtrKwvGD3aODY6jBGEmiYGhVqfu2XjTki8fi/ZXM6GL6Y5KJ/gyQH7yP8AxX9VzBC5WnVvpC2u&#10;oXOo20kkcUyEXNjIQYpCB/e0+0sm3Et+2uVZaaINWv29UC9RGiMnBhFIVJYSON4uQ/ZyzHOEZTIP&#10;q4TH/iZy/gTYANIk3izWdpOsL+lOFelaOgYDamzd98LrfTbm8tTbcvrUynnDwNJQGNecg2DfzRVy&#10;vTYTOHhyInt/yU9X8/8A3kvqZ19iKmngtyZZXEcQ2Zm6fR4f5WSxpmg06OVUheaSOQzFnDAyFePq&#10;N+yG5fyZqe04gTA61/sv5zg57Mtj0SzTYpJri7jaab04Z4zAeAiCxgchCpG7p/Pz+L4uOJHVLFLY&#10;aZf2puoJbOa4MTUMXJG3b490cD7MmWaDH6JSsen+f/d/8dZYuRP81D61o89xqEF/ZyC2vIriFGuU&#10;X956NDyjbekkbFgxQ8f5sjfnCysksjNpl0sdzeQxS8XYLCYEk9TkG25V2WiftZkavTifrsX/ABx/&#10;hbMovdMdJvLu4MyzxhY4JPSjk3DswHxck347/Z+L7Oc9FzKkbrEjlo09W45KVKVahHxUL9c00tPZ&#10;YjNQpM8kOjw6lAqS3UMdjZ0WOa+uo+JZ3/3XGlSZd6boP9bJ+DLHZA+z6mzxT/EpNPF6hiU85QKl&#10;F7e5/lw60DzDocWpepZkwTPIwa6uxyUhty8cQPpRGI/G1ebccGAyBu/Dv8cX+Z/NRxE7E1/V/wCL&#10;/wCJQmpWLXVjNDcB5YmSht4mMZegoUL1BKv3+zgiK8ifUbi+u5BLeC3ZBeJG8JkkuG9JQQ4rz4cn&#10;Vl+Ff9XLhKByR4uZr1wjwfif9NsiAAAOTlteFraW9oggtoWVWiQgqsca7IAO1QFyaX6JKy/8tJjE&#10;QIbZUWh5V2H+xzDzyJyS/rH72hD6XG1taqqbQfbAKnkWavwkb/8ABZUVtdTBbS3rctEaeiCqsAKg&#10;8/E8TUU+1hx4zPYC0E1uVHVNZ0nSbV9R1SZLG2Yqr3UvIpV6Fd6fCKjv9nCq5vpbbXkto40ulS0l&#10;uLWzj4swKfbVmI8fhjFMzdHnnASiAJwHrbMc9lS5iiubB2Z5LYzssbznkjOBsrCh25D/AGWAby9t&#10;LWykE8HpR6xxmjuFYRsELAFDQEtKp/vV+z9nMjPLhPq4f3pjL0/zJV/N/i/ntguR/qrrZTc3oCzF&#10;W0wCKW1ZKguVqsgqR8JX7Df62H+mSXMOq2sDxg2sVtIsYb4qsaM1HAA+x+z/ADZlaiRB4T6YeGYr&#10;LkSk2r2sEthdXMUpF3PdwtK8QKEcCVjEiMTRQT8Tfy4S6/cxwaxZW86PdlFkdYI6hEZmqrEjtuK5&#10;q82orLGwZcMB9f8A00/4pYWQSnumoJrSWeGkD3BAEwAZjwAXcHY7huOa5uI4LaKxtJkL3blC3Lko&#10;kJ5HhyFCGDcXU/DmVr5YJY4DFzlL+H/Zf8finaW4XRoWnku7lSixL8AI34DryArvyXkuBUjnvbga&#10;fqMXpyx0+pCJlAJX7SL1ZOa9V+Lj+zlIuR4cgqcf7uUf6H1f8einYbhe7RwxG6gZRG28zmvQ/te5&#10;Hicavlwy3frosUEPPioViYxTaqh/tL/Mc2On7OhkqYrc/wCT+n0/zIs4z2c2qQQRlGMk06JzZAtX&#10;JpXj8Pwhj2wf5jf9HzNGZEubdxGVcbFSoALp2Ldxmy1wjGV/w2P68f5349PCyoITy9cNqGnxXb20&#10;llKWflbSfbALE8X/AI4rpupRWh5W8ai6kJWZSxdXbanFidiQQ/8Ak4fTKJFcJP1cJ+r/AH0f50mu&#10;cCRTWoaWb1eF3ITBERJAyAKVAB+2v7Q/Zp+1iEWoXVwbj040h4SMEd13239MU/y+jf8ABZqoQzxu&#10;JPDEGXh5Jf5SX8MP6HD/ALlSOFEizhjEXJnkoAWANBWnEyEfLAI04i3KyrFFdugSaOgNQzVV6iho&#10;xPxYxxeNAwPB4/CPENf0v982cSIWcFuSVaLcq9dqjqPoptiV7BPBaFIY/SgkoFAqQFc8QSvXkWH2&#10;a4M+jkImEeGGKVR9Pq/E/wCco3NlfFJGzGpq6kgk7bgVNPvxswf0+PBLiBYxF6p2+AH4XcH+Q/b+&#10;L4sqzECPTh4fC9X8EL9E5/1f4kDm5djUkqzNUitd6bgfRhTeo0UwhO7xqBI5NQxO9R/k+Gc9q4mM&#10;+E7ken+dxOVhrmrg1FcYwAVOoJBJqDQ70BHjlGWAERtRr/T7tuOZJPc6uXE1SqdJOXwvWg38fpyM&#10;N9uv85jkHDufp/muxW5N0shS4PJgS4YmleX7SkfaDUyyVg+rf8fwtUar0tKVPT5HDC3u7Brbiscg&#10;nZVjeh+BE5VLcz7fs5tdPrcUY0IVxf3m/wC7hH/df5rVKMgd1N0mMgNQYxU07nbp4YZx/UjbGNFH&#10;7l+NQfhBIIRU35+ma1Vf2c3GDLhyRIr6Twx4Jf7KMP5v+dwtR4rUOMomR+RHJfske4JJ248vfETp&#10;81v8Rk4yAs7MCFUt1qWIOw6ZkxnPFUYkkb8X8P8AS/pfT/FxrYPML1mjlU8d1IoR3ofYYJuNSjur&#10;ViTHc3ERozRuI6eoKApUnow7Y63NxmHBITnHilwfT9f9P/etUY1LlQQ9tafVpOCVSKQAhSOX2D8Q&#10;Y+LA9WwBJaiS4FxMV/R9fSBFQ0jKd1jH2pnrXlvwX9t81U4SzZLHqx/zZ/3f+b/O/wBzxNk84gP6&#10;X4/0qq14qN9WiHqXZHIoOiA9DIRsi4P0LQtW8yy/U9KjFrpdu1JryT4446Hu/wDx8zj9lf7qLNtg&#10;00YRv6Yfj04/xwxdFr+0hj3lvKX0wj/F+P5yQ+ZvNmjeVLN73VZ/rF/IlUt0NGYD+VSSIoq9XP8A&#10;wzfDkw1D8ptCa0QabcTWmoxrR72Q+qs5O59eM7H/AGP2cxcuphI0I+n/AGX/AB51uDX5QeKdV/Nj&#10;/B/nPKtN/wCch9YXVGe7sUutNlk2hj/dyRp0HpN+3/z0+1/kZBdY0zVdIlW3162pGDxgvEYtAR4J&#10;NQtH/wAY5fhzF1GhhkjZ9Q/3P++j/uXoNH2j1gfx/Sh/vovYPLHmzy95htfrGjXKs32prZhwmQn/&#10;AH5Ed/8AZD/gsA3FhT47UmeMCpUikoHiVBIZf8uP4c0Wq7NlDeI4o/7P8f1Xe6bXRl9R4Sf9InUU&#10;zUpMoRvEGqn5H+uAw/gc1RDsbVccHwUm3Y4PgpILs3PGk8TsZzUDoCWr1rt75lYpAbGjxen+o4eY&#10;GtthH1f13YMtXkkmZUYz8VLQJMSaMg5EED9YzY4BGcyAeM16OP8AnRcDJsOXAsaiipotTuR77YjH&#10;ACvKEuWU87m2QhmCn4f3Z/b6moyPhxlfDtP+LHf8P+1/0v6Kmff/AJsv+KbLFTv0Oyn398HvNfSr&#10;Zq5HqelIoLpzUc5OKNtULJQZtNL4p4QT9UJf7r0uPLrXJDiNBLMxJHxq2x414qNvcYTXtuUbmnIR&#10;ivUBm2NASF/nflU/zZi6zTRI4gD+PpbcWQ8kQp7Hw6jDlI5bswoqGFG/fWs4K9EKnv8At1DbH9nM&#10;2OOUxGJHDGfrjPi/mV/s2Ci8ka+pViaUVwK7VG36+2A76O7TzNPbO9FkZjEGqUYMnIU2KjgMq1OO&#10;f5iQ4uvp/wCJRYpqxnWWxikAO6jbvsad8TeSG+urdLS35T3DgcgxAQI/708Grxrx64nHLLKIHP8A&#10;HGgSJ2VHb0omZ2+FQa1H3ZJYLuSCFYx6jtFIKwyGMO0chJqtaD1E/aX9nNuJnHEbXP8ApfV/S4P6&#10;bKrS2a2WaQsFWkyUEyh9pFH7VOqN/wA24LgvY5LFHjt7g2886IIygaQEnkH+DalRy5A5RmyjJiFx&#10;4YH/AE39ZEvdshZIBHdBp5IVu4YGbnyKxU+zRgST0PfEfOuhz3UsBaWFLlCTI8wNQH7IvT7XxNmP&#10;mxfmABDbhP8AXkiBCzytfwtakwwt9XYn0XUVQqo6k/RxXCnQrfVklKSyI8KhmaeTiSFibhso+zy6&#10;LyzJ0elnilRlxf73+r/NZ9U1v7mARAEOXdlRESo5M4qN9vhHVsV80Xa+ukVqhj1CRlEfEKGYnYlg&#10;d6BScnrtSZAYhvk/h/n/ANFPEapS0iGWO1/eTCSA1pUkhR7N3/z44AsrFkgdrtFRJY3ERCkBkB4l&#10;+W5pGBy48fi+1mux6UYgTk4f4o/9Jf7pTIoyWcM5SI8jEw9UDqNuQXf+bCfUdRnkkZQ3MV2mIKkq&#10;BQKF6KozUZ85n14m3HAhWRQooBQdae53wAZJK1JrmLTaSV2U80hAX9n364iIWU5OxMPcnblxB6HJ&#10;VFhcnYoscnHizV98iSGYiXYyO3ujMDbgmSIGUHuOHxE7+GX4rJ2aMkK273GnfD7y68Utxb2r1lM0&#10;kc8k5UgwzBj8CLXiVfu2ZeCWO6P8X+xk0zEhuUPds6QyS0/u1aiA7MKd8GajbyX2szkfFbJDG1zK&#10;1CfSBDNxc/DXfoPtZLMDOd84iP1f8ebOUR3uiKQwpHQKxJWNACBX2A7YRaxdxXd6ZrdDHaKix28R&#10;H2UXoO/zzCzZBI7NuPGQN1WJGRAGPJzux9zgdHqAAKceg65jkORAr8fzwU2uyix8aY0xLsoN4nDS&#10;AXZuQxpNuyuWNJdlF6DfphpDsERN6byWk8Rf1SqlQeLq37LL17N0/ay+A4fSRzcecrqYLj2Iw8S3&#10;0WDy/czXzvcQyz8bN4CUZJVWnxRt0B+zy+zm0jhxRwEzBPEfRKP9Fxscz4mw6er8fxIC4lvn1C3i&#10;tiqLGC90JEJDIx4gI425AjlTAektpIuopdVgEMAjpDGzGhPZ2UjdB/yUbKtL4QkDlG1en/ivx9TL&#10;IZDaJvf1Ii8Fy0B+qsBIDU1FagdVBr8JPTl+zhh6WqfU6f8ATNf70ep9WHClenGvP8cyuDL4Vf8A&#10;Ib+8+j+l/p/9kx9F8W/EhfrFj9dp8H6V9Pj6HqfFSlaf5jP/0Y7rPmfUr2zlS302CEgqUJBd2YbM&#10;QRQMkf7XP+bOm4hDHWONS/00P6/+a5eHAY/xcT3jy95Ih0nUlupdav7+dojFLHNKPQ+I1BEZ3jdv&#10;CNlVuOAm0e3szpkN46mOLnc/V1ZuYmY8jutR6Q2Hxfa+zlE9PXBH9J/rOTe9fzUzhv3vjeCxQ8+Y&#10;iNww+D01NNqlfj+1/q4j685ng1BYWivbsyxm1U/D6RO8joa8vHj/ALNMsOI2MgH7w8UOD+h/O4f4&#10;v6UWBjtRRixRFGtZDzt7XgVlNVIYdFDCnTbp/q4rZzW6XsiMvq3oiSOWSIgRtQiipQmTvvy/2OVa&#10;fUSjkrh9fCIcX4/3yY3bc0dzJGG5LFBz5jktWC0JPIHbr9nDvUrKMW1tbyxo0N2CpSNSBxX7IbuK&#10;eOavtmBEo+5w8395XPZKvLOqw3Fxq0KmUNYyqJHmKlS0q8yyMKVB8D9n7OPm0myaK3vrW6bSRCjp&#10;La8ElhCsBTkzfvAo+0zV/ayPZ0Msoy4THh/j41x8QBrkgrvVtVs7z9Gz2g1eEqrJcep6UsjKST8I&#10;X0+dRREHH/Wwvby75duvL8vlqEqZeDHgR6Zjk3bkGpxC8viUftLmX+WMcdVfF/NlxeptkNqrZe+q&#10;6xFqaarcxtDphYQrwX1fUjbdSUViysPi5My/D9nOY3PlTWrMl9YTjaSn/Sb4xq/pSICUjUseNJSB&#10;8I4+r9lcwoYQTUjw/wC9l/NahDvZPDqNlMyLFKpkkUvHGfhZlBoWCmjUHfA02v6lLdzR6hcG5uYw&#10;Ygk6+krwRt6gERYfuCCvwoqYIZeC79X9FAlXNVit4Yq+mgTmxdyP2mO1T4nGW+p+lMkl5wjjSJ7z&#10;T2QKpeR6hS1Q3OQH+Yf62CMgDch0TGVc1QjJLZecL6804WMKTfWoZY43lldklZpTSJo+XJU47+pH&#10;9nh9jLhkE+GJHFR8+L+j/wAeikG+SDFhBHPLOaBXUhkCgCh+1Wn2ifHOlayrfWNqBx6ImkUg/skM&#10;Ao6tzIOajNRySr+dJIS3y3y/RcFeQjIl9OJ0KUUP8HUkheA+H+bFrG/S2VHiYyssgVnUheLxj9qt&#10;WrQ74RKo0P8AO/46po7IfVtGTVDLDdxRmAx8RFIvqclc1II2X7aq/wDNkc8zRSxQ3l7bEz3cUSme&#10;FviDKSzLxC8ebfFyb4vs5laaJOGQA4jxf6VRy25pnaXKNNDHx4xEMtuyj+QBWBB+xuKDCqx1MXNy&#10;+m6jZooukjllMhUfVIhGoDqm6LyU8tm55m8XplAxFZOv+p/1P4YtgkQWrqBkWO7tZXdrUOBCpqZq&#10;HdGY7np8P7PLJFGslp5ygkEj/U0t5FhiQEqZljAeinfgF40c/aynODPKK6x/df7mXH/nINmJ70oX&#10;1L/yui3AjEk0itPykBf0HmYp8a7eoydv2W5rgHzcJZLKbixW7mRiy1A9SOM8mVad8jrMXDjIiTxf&#10;xerijOEfq/2XqbMYAPkmmkMgCpGq/VouKxBQwZSw/ar8sjGmXFu9o1tFNyuriQP6Mo4CoICGOTs4&#10;pmv04iYcAlwyMh9X+8l/DNvnE/BMpQA5kcUVAfiFSaU3BHhhzdadrUVypguWuTC3ExOwlKq3Unaq&#10;MtaJm1nopRmRCVgejnx/V9X9STUOE7clCG7tZIRIymJX3q44hu+3jXBNjZi2tEmklkopI4ABTEm5&#10;J9MftsB8XD7S/HxzaaTGMMfUZ/V/D/B/m/TxS/iSZb0h57lmuHiWNACoPJukhqKbivwitN/2vhy0&#10;tbK5D2xnLh6GBpkb1F3rVd+B8E5NmTHHGIr1f8lPVPn/AD/pZAkOlubyKFJGhoVqZvTZSh2P2tuf&#10;X7XFMdGlwNS9HTphACOarOo9WQgUYjaij9lo0yUocc9pcPX+n+P53CykeqyVkWwEmpBZmpST0SfT&#10;QE7d69682wBqzxwXR+tK0q3DNMzMh4oa/EQFp7fa+HNV2hqQJCJjxj+8nKUZejf6oxj/AL5QSUZZ&#10;qv1dFiYARgIAprUKNgTvgiydLptQn5lo7gJ6MhQqWK77EfBxXotOP8mY2hhOYySF8GSv7z6pb/V/&#10;NY1WyyVWja2VQP3ZPOjVoCD2PxGuZNKd2EMT+mGk+3yq3X7PAbLVdzm0hpDjjwA8Jv8A03+9+llY&#10;5tveLGjSOC3BakAdaeBPXfAWrWyi5lNqpe5E7HhEAy+mwHMkd/b/AFc1WtiaPCPXxfw16YS+pMT3&#10;qlo7mGMsCqcNy9eVa7dcL7zT5Irxo5pqSVNXaoULxry5dOX+Rmv1WljGZoy/rz+n6f5/87+gzjPb&#10;lsrJKHQOAaHp99MDuwNrGz1LuOMQNRQBtyB0ANcxMleGLHql9P8Apv4Wcdpbcv4l/fEKnwJzB4SH&#10;I4wdnYr9YZ444JKcISeJpRgDuVr/AMRU5MHpL+FgY0bj1dQffip/fSNCjmYvUREDizEbiv6v9bMj&#10;Hj8Q8P1SP0fwtfKjVf7JomgqdgOuDYruVQ3q2wjIoY9iCGb4dqkfD3NfhzaaaWUHiyREY3/VjGX0&#10;8bVKA6G1pUU2J9z8sObiO5vI4B6KojUMzvQkBfhAUA/t/wDA50hxRnECqj9fH/V/1Ph/03+6aRIA&#10;80GjxwSODIzEE8V3pv8AEa/6uB7+HQ7ESSXdsDcrUrauwVQrU+K4p8Ua7fBF/fSf5K5RPGOLYR/6&#10;T/H0OPl1RjsDuhhd31+fSsZQlvXjNfgV6VqIK/C7f8Wf3af5eH3lT8utS8xSJqmvmSz0cqPStgPS&#10;nuIxuEVB/vNbf5C/G/7WXyhDELn/AKT/AIv/AKp/6Z5nXdq8JMMfry/7DH/X/wCJYV59/NbQ/KFp&#10;JZaay3GpVpJITzCuepY9Zpv+I/t/y51iG2srSCK0s4Ut7SAcYYEAVFHyzDymeeX9B0fHwgymePKf&#10;qk+fdQvdc806rJdTTTSRTvUvJ8UjGmxNNqbfCv7GFyvJdNMyTtGI5Gj4qq1+H3OZf5aEALjxX5t4&#10;zVsQOXEzK48u6VoFvpol0pb2a7gWUyNI/U7/AGagDrjUiiuI7iCYC5gqEkSUB1ao6MCKZVqcXAYy&#10;iOH+q2Rz1R+kqetWt3pU+m31jH+jroxtKhtS0ZUhxT4q1NRkI1z8tETlceXZRbPXkdPmJMNf+Kn+&#10;1Cf+FyuQEvqHD+Px9Ls9N2mRtP5/8U9C8qfnDeRrFbeZoPVjYUXUIF+KnT95GNm/1k/4DITeRMl2&#10;bPVreSy1EfzAB29x0jnX/KXi+a3V9lxyb9f58fx6v909JpO0SBseKP4/0r1HT9Qs761S7024S5tX&#10;+yyNyX5V6qf8k4CuLSWAc2o8R2EqbrXwPdW/yWzm9RosmLmNv5zvMOqjk5c/5qMWRWNOjeBxGo8c&#10;xHItdmqPHFbdjxG7QtKq/BGArEAmpPc1+40zNhhMsZn/ADfxxOLKdT4b+rf+q1UA07nGsGiYOp4U&#10;CunxGpr3DDBkxCJ5dBIfxf8ASLAZDIUd/wAfzW9jgqD6uJYZGgljmqtJYiKcySOSjYD/AFf2szMc&#10;sQFGHFOX8X9L8f6Zx5SNc/SsKvRtwQfsgj9eDri5mTSlVAIaM81tw+GrMeDFtyE4/sx8m+Js2GSB&#10;jgjwkfzv6PF/F/RjP+i0gAy3Q8cSfW3k3aRkWOQFqhQtSOIP81d2/wAnAmnsIvTlIBkuFSCO1C1J&#10;VdzJyP2dyWOOmyGMBPnKY8OMK9P9aUv9kylHn5KzqSab8R8XOtN/DB0qTXYnlsJfT9KVmmQitQop&#10;8BI+KNyP+C+FszMUZ5r4CYcP9H6uH/U5fzeL6oMRah6qwskc9TyosTeJPY/5S4E1iK8uLxn9Mrc2&#10;9xH8Q5RioQBAsdTyr9hsr1OnynNK/wCdH1/T/sf6yOFdZiBLVOD8omUsHJqTUkk8vpwOsOpTRtqN&#10;vNHDOoeFJOKxMv7znyFRxHVqrmOJyl6xKpylL6/3fX6llAAqpWIj0mXkrLvX4qjpvhrPqs2lW0bu&#10;UnupCr+oWXirTNRnCULBqAnn8K5lanVeHjEOKMzw/XGR/i/iYiyKpCSWcd1IVKhYF+B4yv2go2Uk&#10;GnD4vs4Y/wCKkjsmkEEvAyLHC4AWF45AxMhK1AVeDcqfFgnrjV8Nj+Gc/wDff1f5qbS+Ty/HLeqe&#10;SU48nqOcishHHix7b/tD4cZr2pXE0VrKsUVzd3qFbaRjWJVcD95x69PhX4fizJwZowjWH/KfxSHp&#10;/pf5v81Qa5IiwsYoVaCJ2igt3DOgoCeI+yzdw32mwM/l+WGK0lsZGilihKi4FJEkbmS3OvxMi/Zp&#10;xy6WPageH+l+PUzibC6HUopZrmKVgSsgBhYFWRSo4jw5Md/tYBuLmew1FzJF6l80gknkSgcqafCx&#10;HP0iw/ZzWa7KMcvQBx3xZJR/3381NCtkXbfVri0UwEegVKxilU27gGlaHAt1Y6lfSyzxW7QWhdpY&#10;2mHAgMN6D7VO3wjMLLgyZ5mUR4cJer1/jil/mt8Jxjz3KpHNFGiRtJzkFFJG9WGxr4fThfLZMBxU&#10;gx8BLJKxAFBXYf8AGoH28wpYCBQ/034/2KROzZVuX66YDmSFm+Angv2K9ae9Mx5y325N0ce2/NsV&#10;pv1xvBcjbLgDsxRDT2xtTAOy9hgZAB2LVeBqxNVmipJUbjn8LLv+By6jHl3NFxmN+9xAPXBuiPM2&#10;oWsIiJiSeP1VUfF1oan5A5PHGcvTENGeNRJvcjZZOVEMhY8QFNT4bYe3Vxd2BuGlliTSfUaO0hmB&#10;PqKF4jgi+H2vjP2sz4meAneo/wA2Xq/2LSBfL6v4kMPTuCnJStyFUu6dUBINOR8fDIxElv8AXYpJ&#10;ozDYyHmFrWqL2qa7tTMExBkCRwxLlSkeGhvJFmtNuuAyQWJUcQSSF8Ae2US3LfEU3mqcCbdlVxW3&#10;ZqjFFuyuWFDs3LGldlFu3jhAV2Hek3aalqtjHdwKfq4VRJEOLFYzWr7/AB+Ff5cz9ORlmBIOFliY&#10;RoHZQnSRLecwsfUYMU5bgMR2r+rJFeaaV1JUsbFLm4lnd7NYyQEURgKjljx45t56SUZj08W/pj/N&#10;2/ilJhz67bJfHqUUGmNd6jcmCGCEC6mlCoKjZn26E4noeg6xrWsXjaxbQHjT1Fl+BYwh/wB1kEcV&#10;/wCJ5PSaU5ckpaiuAfj0M8h4SACgfMnmTSPLmiW900lwySssdottG1xJK77CqgMTufiY4vy0f9I+&#10;r9ZHP1fR+oeolfSr6fq+n/c/8ben8WQ8XD4vF04uHwf6P08X8xhW/DX+ci/V1b6t6P1f999X9X6x&#10;8Xpet9r06V9b/Pjn/9Iv/RlzaatIJ5LFtILPcQjjJCEVtqF+Jt2dCKOK8v5s2ul7RmJnjPoj/M9P&#10;/Kv+Di/o/VJtxZrx+oyMg9kXzJ9b0RHtrbU11UcbaeONI5rusZ+06F0l9KX7aTR/BwdX+HELnRL+&#10;4iivOSXUJcyR3FuQROj0VQVQ1+FR9r/gczIZZZSCa/nR2MfF4vx6nJjO6HJFaR548uC9l00zPYXk&#10;K8ZbS7jkgEPEku4aYBeLMRx3/awgmtb1tQlhkthbyCMzPOPURm9LoEZlHHkp47DIx1EjlMZCMTXF&#10;Hg4mcSyiG+tJLdJYpxcxsyxrHGVkCmSn2+JPTqeRwPol1+lL0/WoGspgq/V4kAFUrxJ5jf4/2Qzc&#10;snpc3iz/AHg4ZR/H1NmPfmrXBNrbFgfVUcjM8hqaDvQbbf8AEcltzdT2cFrLp6SI/qMQ5BM4diOQ&#10;VWPxV4rmn7ax44zHBY4rcTUxHFt1CQ6XZWt3Lq6ap6M9vKkazRDg1u0KqxUtQbdTzDYBtptX+t2d&#10;rCYIhc3Er3lpdKXYxhxyKsv2W+1zr+1lfZmEzsRkAP5vq9TXhjfXaKv5iSxj0651A81+qW4a0ubY&#10;jnyIIRUH2TyJXj+zieteZtPtNSupLKyDNWBC6TBDxlr8Z5BkoiqOvHlmaDkjcYiuXFxSbPUhtD0D&#10;WzpNnbavfi7ZKvcBoONWHYUK8ftH4fjX+TCM3qJ5g+uSXdvd28sFxHc6dNCVJWq/bKc1ZUbh6Lf7&#10;PKc2adiRHEP9l+P5qzJJTabTHuLOO3YPayW0kb29xC/JgV8C9DuvwyK2RnUfLljf3kt3dM9tb3Rk&#10;Szu5SWChByjZlryPwDl8R5MuYkbl6p+ni/iaxHa5Jn6nFQtQ8qqCyigJ7EgY3yz5Ik1GO4dZI7yP&#10;hJHbseQhdTTjIHB4xsoH2f2f28ztHpBME7cvx6m3FhBBKje6ja2cYknfgu1R1bf/ACRUn6MMzp+s&#10;aPr0F9LLLNbxxFGEMVWZSpFG+Ip8P7EmZcMOTHmEx64j+YEnFK75rucF1BQEMr9FJIr3FRsc6ReR&#10;xSpOgf0ZoVjlCnevOOi/EPskU5NnMZ/7w9PXL/dNVVslOlTSqlqURriKYSI03LiECOSfhb7XJvhT&#10;Eraxklp9WaMSg8kNQY2ZlCk9t6FqfyfayzwhV36eIwj/AEv83+FJb1HVFto3eeKRo0UPJHGrGVUX&#10;c0Arz3p0+1hX5m1KSx1DTIbxUtbkXJHqJT0yIxsjBuIfkrH7P/Ec2XZ2o4IVZ/vOPi/psoToeTtP&#10;htr+zllt5ZJbK8t1MUbsUdeYO/8AOjH3+LCPVIGW6vLcypJcyyJMojjLRRRtRLdi9Tybm/7uvw/a&#10;zOz5IzuJPFKUh6oVww39P+e2cYkL6/7lG2t1CbeKdvhiWM8WcUkqtfUHGgP7PxZNbrTbxtVS9t5w&#10;LuG3MU5cdo1AMgr8Lc/5a5PVRw4shE/on6f6s/x/SaxIAUeTD9E1G0h0gaZNZyNayzrJaiPdQbqV&#10;5PSPpjknonl8XH0/h+3hTqFxarxZ7RUu3MiQM4ZqiNatxpy49d6fzZiwz4yJCPqkYng9P1QbYnmy&#10;a1tLtJwGu3kgRQzwjgp5uduRIDH4emc9uFax1INCKrtNb8xyBRtxUHrxpx/2OcuTwyuP+a5cTxRT&#10;kGopXfoaeOH3l68iuLtZDKV1CR1McPIhX4qeSFTyUq3ReXxZtuzCJZOf7y+L+vt9H83+q0yFIXUF&#10;H1Z+dRDQ8iv2gSdmFKH4ftZJrSWSe4/0ch7UHkWZSsyzhhwahqeKLyVBnTmM8hEsctv530+v8elh&#10;Kjv1Si9ghSISXSBJuHFkY8ozFT41rsPjPFnb4W/4HCua3ltpory0eWJI5Asloqo4k4+C7kc/tcPs&#10;5jRyGxMmcCD68e3DOf8ARj/S/wCkUw5UmNPWD285EkbIWEm6UDf5Qp9kftfax0Uv1vWI7TUYFoZG&#10;jF7AQrQsV5BgB9gRj7RyOTi8QRl6t/TOH1R/4n+smYICHvvXs9Hkm07lNJGgeOCQM5lFd1NdyXH2&#10;cHasUt5ALS6CysoWOZlEgYR7EVpx+InwzI1ucRHBc8cyPq4eL0x/h4v6SxO26no7XF3Zqby39IsS&#10;0kNSpBffp1+H54vaWkd3Z3EwlrBLEjFnPJUKMSQyCg65h6fKMkZSuPqjGPFk/wAl/my9MmsmiFG/&#10;vWtLuzi9Ks/qvGkajeRWUUZTUkbfaP8ArYDKy/VbhYFUzMxT00bg1DVuLEGvJl+L7WA6meSBFxlO&#10;5Q4I/wAP8X+d6G2+9MHMImiNy1UUB6uKrXYbA9KE/wAuEWpVivliCNLGQrJDchvSQcN2LinfNNqo&#10;yjkPOY+qPij91wcLOA2RsZLxbkBq0Jj8QfpwvuZkmZWjV5JnHrTAMXiK0FTQ7q3L4W/lyEzxkGIM&#10;pEeJL/U5RZgUqLsabBeg7HLmhZ4rf1VMUQiMhKodgWI/4WgGVZQZUcg9MY/wx/H9VINXXNsMpJAN&#10;SDQ/OlcqO1e5iM1vMqRISqxytxKDrQt03zGyRjPcHgH8MZfwp4hE1IN1pgm0srm4t5PrbkQxENCS&#10;NnYnp6n+WP8AKzJwwBxmOQ7X6P5vF/W/pMDMA+lY7hWFB1+17Ad8E6fpk6uzwt9Xni4twZgSBWhI&#10;alFc9vs5mafRkE8H7vJCo/UP+mn8LGWS+e6nPNEqqsg5RybNtt0r0wdZW96sbRzWb3Nyx2EdCNiV&#10;PqF/g78n4/62bDFHJixVkh4s5fxfwRj/AFv45f1WEj1BqKhd3VvEgla4WGFacuVe+68QN+Rp8I/a&#10;xWbU47d4tO0JDc3szcIZoF5sW6FLVWry497l/gX9jM/FA/TDaP8AR9H/AEjD+lJ1uo1Aokmo/wBJ&#10;K5Elu4ZL3WmFjpcS8mtpXC8lU153DCiop6+gP+ejfsZPPJX5X2tg8ep+Ywt1qQPqW9h/eQwOd+bs&#10;f76fxd8nLNDEaH1/7n+p/wAX9TyOt7SyZgRh9OP+LJ/O/qf0XlH5jfnfbsz6JoUklvbupX6xEtJp&#10;KCiqo29GM/8ABsv8mTuZiFLu21NyewzGx4JZDZ+p1pyxh6YjZ5RpPl/VdevPUuGZ7qRuEQpRQRud&#10;+ijCxtUijjLE8uJANBsd82kdOBFrlEmT1PTvy+Kww26qInJZuYboKbDYZG7LzBZW73omZi73Lssa&#10;gsaV9gcslGwPJzpY5bV/NZvrnka41S30pIXjiW0tlR5JO54gbfdgnR78kXklG4tKClQV2p7gZHJC&#10;40xy/wAI8kL5p8swXB0+GikwwFWfZiGBHge9MMFuAwBPwE9ifozEy4hLYckRnTFr3ywY3X6uTNFA&#10;PhKitOO46DfA2q6TpmrWv1bUbeO6gP2Q32l90YfEp+WQjjMQR0b8WplA3ErNLutV0W6knsZ5LSSv&#10;xALVHbqQ6H4T9OQLWPIGtaazXGiytqNoK8rSQgXKL4KT8M6/5L5RPAJDuP4/HDJ3um7Vidpen/c/&#10;8dZ/5d/M2xvAttrsa6fdGgE4JNuxP+V1iP8ArfD/AJeRExWV0XWP/RLqM/vIXBVQe4dD8cX/AAyZ&#10;o9X2ODvH0yem03aRG0vUP9l/x5nCSHiroRLEwqrAgmniCNmwHcRT27hZlKE7qeqsPFWGzD5ZoMun&#10;njNSDt8eaMxcSqK6t9k1p1HcZo7l4iUYB0YFXievHeh8fhO3XJ4pzxmv80xl9LTljCQ4gaP85siu&#10;D4Yhc2ZEEZFzbCreow4eizV5E7LxFP2szpHixAAcMsfn/k5ScQyqW52l/u1NnCNVyOLEBR35Yhba&#10;dfSxPNbot0gIjbgQygHrWtCp/lynBppyjIx9VfV+JtmTLAED6G3miRgrsFZqlQe9MNBZxWOilr5W&#10;kT1ORtX29PfdQ38zfzZtMQjhwXkHEBL6P97/AL5xvEMsnpUBK0l0ypRRwBEmxLV6beAwM1gnqWcw&#10;uA8byR8aA1UUDCqrvwUV+L7WWeDCZjMHYSh+7/o/1f5sf9My49iFRpG4uvA8gpIp0O5GxO1cFWd7&#10;dra3k0c6x87shIWb4uHIlhHQcv3n8tMsxTlMzMTw+vi4L9P1fw/0pSa66KMsELyQRyRl+K1U8agE&#10;UALV227YK1ae5X1rVr+GBDIrvcD4XjIHKIIKHsQX5fE2ZWv1NiURLrxT5/7H8epYkEIaxigmjgux&#10;HIaRuixkgjc0blvQk02wvuoofSt4bm6SaG4BmWfi3GSRZDWPYF+G/YZrZzx0Iylx8Xq44j+O/wC7&#10;/ncLKBO6LilZ2kPplWjIUJUVCkA1/lxU25kS2lvEMduYVRnagiDhiKBSC3I/sg5bDSQAjPJfCR/m&#10;w3+jwv8Ac+lINLvXQNJHGwaVTXgOu67E74KhbR5tIn/eJJaROokhMgCxuaoGFB4/sZkSz6eUKIj3&#10;yj9Ph/1v+OrxAnzQ8v1hb6IBaFlb96BWqihKdep/ZwyvDaobf6ukaW1mkUTXj7uEC1WtOtDVeH2v&#10;2sr05GHFxc/V/H/kv6cf4pyYR5HvtDR+siyGfk09wJG+qxEUYgkbFqduPxfZwDNrpe/W3a0dlkkp&#10;aqQGMUdQpaRK1ofib/ZZX+endb/V6f6P+b/EovmvtdNMFoXaUeuwLXLpsGYdAG9tlr/k4EOm21xc&#10;apZQS82aT1ZVAPJANo6UNGYk/wCxXJ+DCWbLA/xfj0/w/wCmbOLcIkXTR21vLKoDMFB32FRUmpHQ&#10;AYBnMOmNIJrmWSXkkUkbMBIYurKNzt/lJ9nMWUceCBonj+n/ADf6Mv8AiUj1bBXVhMiMoBVhzDUN&#10;K9jvTE7y8/SPrLb2yw27yCQzUJk4RDZUTotB+yuY88xy8QiBGJr+t6GcQInfd0ULR8S0jOQvGhNA&#10;SepPicJ54ikcc4/uJuQhOwJ4GhqPEd8wMmPbiHIuTjne3UKoYEkdx1xHllNNreVyw0tuzVOKLDsE&#10;Wt6sKtHJBHPG9a8hRgaUBVh049svx5uEVQLROFmwaaZSaUJFDXb9WDtCc/X4ZY4WnSBw/ANwYO5C&#10;qzGvx8e3H7WW6aREwa4uFx8+wIU7lQ8DoW4qwIY9dqb4La3v4tYF9d2yhJZ5GLTkiJQSUVnG/Cn2&#10;hmTPDkE/EI2Mvqn9P+cgyuOxWI0RthHE5PFFA4daAbUwAYoL3UGjW49K19ZzxNQFAAq3Jvh+Km2Y&#10;3AJTq/Tf4kz4+EXW6szEAtxqaf5jK1e0eKS3tUCs9vB+9Ke7Fqse5oftZPU4DGoijQ/hTjmBZP8A&#10;EWojyBbejHYHt2wq5jMKnJtflc8aRbs3PGlt2VyOGldlF8aRbsPtIh046XLJI9rdTN8UlncSGEx7&#10;0Dq1Pian7NczsMYiPOJ/ouJKR4/5qjJJL66RhGCE/wB4ACOnQ7/Di8un6PaNamaC6sp5F5/WonMs&#10;UfKvAhgfj/yvs8ct4cQAsSjL+dH6f6KOMyG9SC31LhvVMYWRV+FFNVJI6g16fdki0nWNUtfLQnSM&#10;6pF6jRxOYzFM7EgLwJPJv8p/5czIaifgi/XG+H+l/wAecaOSPimANV6vV9KS6jo+nXOuJK9xJbXK&#10;RCV4kcGN0UkfvkYMnAHdfs/H8X7OMis73V7Vvr5Rbpm5/UUDcUjUfEkrA7u+322/ycy/Clkx3kIj&#10;L+b/ADY/8eb+qI9dNPnRYoma1birzmlWZvsmMd1X9riv7WE36cn/AMS/Uedl9U9P6tX0xw+z9nn9&#10;rly+HnXNdxDxuG4VXDybeH01aN+pRfVq1mr6nr/bbny++lP+K/sZ/9MiudTGjeZpnghllt7qQm7d&#10;25QmRBRozFT4vg+1x/m55kafNjjUeDafqlL+l/PhCnMwgGABFR/2T3e68tx+ZPLCWt7KkF3HHWxv&#10;LZmW4tmpWKWOUtzRlcL/AJDKvp/EuCL5otLs7pFlmlsZ5IrnRmjcczC5LApQB/grxKNm1xyvCIni&#10;vi9H82Ufx/D/AL1QSaB+uPpl/V/48lPli4uPM5sL+5too9VsornS/NVvJH8H1pAnKJ1aqMjsvqRy&#10;Dn8D/wCVmtb6/Ns4hCiMSH6zByDrSdQUlaN+TwkNu8eWY8Y2iAJSx+mfD/T+mUv9S4VlEEhF3eg6&#10;EdWimuVeO79JmsZ4y0UgaOvqxGSMxrMrrtE7/F8OB5y9pcPfTKbdIAKemhe3dTSoWMkmJ61b4Pg4&#10;8fhynwMmD17V/nSh/pP4P81nGMob39SaWkfr2q2CXLXscoPMzScbmMAGhaRVHrLuqfF8f+W+Gepm&#10;Z4beeEsJIXModPidW41qyr9jj/MPhzV9tZeKUTty/hcbNfHv3IfylbwLJqFvOAYnCQmF0KxMKsKx&#10;s/8Aeo++zDn/ADYB0/UWa3ihhhSdpfVl5zFozy9QK3xgN1BOWdkQJjOjUtmWGBN1sivMenVmS5S6&#10;kto4OEbQRqssbpxYisTU3Vgp+Fv2cLL36s7SfpCAG0uYZbd9RjKxKlKn6q0ZB/0gAfbHLkubXxYS&#10;B4xK5fx/zv6H9ZtB6FdayzGU2sMh+swOkv1Vz6nqK+wuEflVoTXp+y32sL9Ank03XWsfqq/oqkcE&#10;106F3KFeQDMSDU8hx+HIgkZBEj0Bn18kbrdtNe6U0lrIwvYg0tpwcIPVXYVPTiOhwdqur6dp7Paa&#10;ibb6izh434mUM9eISZAC1FJopX7ODPKGMcOQjb6eH1cX9NjKYA3UobSW5Rb5BOLkx+k6swRl6VeL&#10;9hS9K/5WL6Kum22maj+idQieyvQZ7WBEDpDK6hZgy/DyQn4V2yjBCEozEJfZ/uosYgEIC9tb+61O&#10;wluLALPby8Li45hTJEpYxmNga7NR3X/Y4W6eNctL2S0lhjt9OHB7sKgYS1O7RrX90tB8S048/izL&#10;7OxZIS4TXhy/2f8AxDKIkORTmeK2uEWeGQPcgOLWQkgB+NKGnWmS/UeMcsb24eX4AXBA4vzQ0NSe&#10;KlEXOQ1P95Lp6pf7ppBPVA+X5LiWxH1zhC4aiQJUlAjcSCSOT85Kvy/ysLxdCKRZJGRAWaR56cAi&#10;lTQmv93Ub5BUzaJXgZeLEIvER15Voanr9v6cJvM2m2l5rlpJqN6fqxhPC1CsxnklbiJVANA8XMf7&#10;H/JzO0UQYkE7X9CYhSilmituUFuK1YOvJaRiMGnTqHp2/mw20axtPTazazNrNbstrHGn2JkVg/wd&#10;uIb4kf8AY+Jc6LDohPeA4fV3/XwD+D/O+lmdhYCR6td3UJW9ikSWweKSeWSVQptm9M8ZG3q/JD6c&#10;kP2m+0v+UeRwypDPcTW4t5SgiBarljyqfi6fs/y5p+18wnGIu5tcpWBuhNGltptTt4ba9+vwRh7g&#10;mNljSJJFoo4L8XxFvh5N/wARwlv7m+hW2mLWl1aTRsr2ZQD43b0zwk24sV2ZV/1sp0eKsfEdxI8P&#10;82f+b+OFljiDabPBBe313CovLC4sWRVvFk/vFUeqGKVdXiqSo9VP5lTI3r9npFysVjpqGKexd4kS&#10;SsZZW3eKKRtpDG1W3/n/AGsxNWIyyVH016f5vG2wlIGzyTPSRfrD6t9IskkoUlo6hNtg3Ek8OQpy&#10;/wArANtZQaffrLe204NtEgWRRyR5D9kcvdds2Gm04w5LyAmo/VH1Q4v4m3jsIl5PXiKwOpJNG5dQ&#10;BsSBkqksTJAXgBSc8WtwhDKnENUkg/EwXf8Ayc6Dwoyl6b/of8d/nMbHMpULwC5WKd1eBfUS4aVS&#10;GYsyhQAQAE5bUxC2nhdY3VWa6gc+vShmWMnkDx/a5j4eR/Z+HLsfDw3V1/eRlXHBmdtla5hflNEW&#10;CxSoPRRiVi5040LD7NKVCr/rYJawsv0jBfW8hHo0LyJ8SsTX90ATxVf2X/lwTxnh4hvOLEA13oIX&#10;OoS6fPbTx8ZZiyRRP8LpGBRpCRyLt+2n2ef+Thdq/wDiBOULSelEELxqg5gsNxGm38382Y+rnkAr&#10;6Y13cXFL+bFIpHab+iJR9YtkDzMQszsOL140qwPt4ZtMuzFp90b12eZwzTGAk1Yr0ZRtVAK8cxdH&#10;GAwSN+NP1Tnt5f7tNdypeWsj3Fu8CxARndpFFVQbkIeo5/ZwDIkMBrHK9vDcKiC7TkZ1iHxBnAPK&#10;jHarfEuY2bBj4Bwk4/p+n64Q/wBs/wCPJO6IblInIp6jx1rGacWY7UBPhlvdxeqsdJTP6bGIuVKP&#10;xFAGjY9D3XJzAEqoidemf8PF9P8AdfzZIql/ByDTiFJ3A2I8aEd8SkFs1vHPLH67RgwyRRBUIUH4&#10;1/1v2l/ycpnkx1f18P7v+GH9ZNt/HydUNO6lqnc/wwtuZrgWiwkcoI92ZnLVVmLrsD4N/q5qdTKQ&#10;j/Oh+Pq/HCzjRPmqqqgk0ALGp+dKYXM0knFVUlSeMcY3qT4Adc18+KVf7FyIUOfNskAVOwHU4Kiu&#10;73TpRE6PCyH97Caozb13DAjJQlLFLu/2P+ma5QjPcFr4HWoowPQ9Rkkg1TTdYnlkkRbSCHi8jstE&#10;+FeKliOXN6/3cXHk7Z0Gm7ROccEo/wAXcP8AN4/58of5OLjZLxC5JbIkunWgEQlvJqkRR8quSzVo&#10;Gb7CfzOx+Bf9ji1jb655iuTouixtJEtPrc0vwqF/nu2XZV/ktE/565tMGGXD6pExj/FP8euf9H6Y&#10;/wATpdbrYwHFLYfzfx/ElPmDW9C8uWq615hmRJelrbp8R5/ywIac5P5pj+z/AL7TOteUvJmkeWoG&#10;a2Ju9WlAW61KVRzI/ljHSOMfsouM9Tfpx/8ASX4/0ryurzZMxvL6MX8OP/qo+dvP35va35vujbWL&#10;m3so34xWcfxRrQ0EjN/u2X/K+wn7H82HU8yxLVmG+1Tl2DRkbn6nXZM/GaH0qHlfyFeysJyjy3de&#10;fMjfc77thdc6ghV0LrToBSv8M2PDwgd7VHGSbeo6P5a+qxQFYJBJ9pmDAb9CeuEtzPNEjMZiFYAI&#10;iLTf6csqhbkACR5M0sbSBhGBAOYLF2dq7fRXCqS+kkYgGcgVb4RToPauAt8Y13JutjFGgYrCCdqM&#10;dtz9GMiuZpClYJaCnLk3QH5jKpFlQ73S20cauVljBNePFa7j5HByTAupKqF5CjF/7crxCI2vmxkS&#10;Uu+p8ImjDs0jKfhEf9mCo7xk48zHStKA1NKbeOHgK+60nvNBinU8RLypz3HHeu/h2wyS5gdQA68i&#10;O3jWmQOIEMBxAsTvtAnQO7xOyrJWhIP7sioHXCzXfKOh6+iveRlLoD91fw/BOtP8r9oezZTIVsRx&#10;RcvT6yePly/mrNO81a/5XmaO0b1LRByawlJaI13oveM/6v8AwOc/13yl5k8uq0jwrqukVPK4SPmF&#10;B7zwdV/4yRZi5dKJcvV+P5v8X+a7/R9qwmdjwy/H0vRfLn5geXvMYFqZG07VSB/osjBXJ/4qkHwy&#10;/wCr/wAJhJa6boeocnhuHtnc/uoAyPEx/lSV+O/+RKUbNLk7IiSSL/H4/id9HtA1RALIZ7q8tFUy&#10;J68S/bmUEsB/lIoP/BJy/wBXE59BSOaW3lvHtmUf3MsL1AJqOXAttmLPsuQ6mvc2DXDu3/zV8d+8&#10;tuk8EQuEcVDQupH3vwxKHS72IGO3ubWRWNSxfg23tN6eUfk8kRXp/H9ZslqMctzxKn1sAAvFIppU&#10;/DyA+laj7sOv0TqZ8szWwglu7y4lWRlV0lA6n4WQn4eh/wCFy2OlycHCOcvq39LR48PE4rAAQTar&#10;ppvUlkuUiSNWCiQGPdiB1cKDgHT7eQ3ttFPG8DxpGsdY2CBnQbsdqPUcf9XLdJKMZx4wfTXDw/T/&#10;AFptxIRsk8fovIhEiAEniQTQdaYZ6PpNuts9w1uVEhPqmRPUlG5PJPFT/wARza6aBIuvDhL+HJ/l&#10;Iy/pfj0sZbGkHfXxWRI4zynoTGgfgpOw4uaGntX9rEL3T5bmX6tQGWSRXLVPMqsZPE0+EyFRx/ky&#10;Gvw2OGP8Uo8PAP4eD8eqSdqV47iGKIy7JDGCCKAD7QFQa9K4lqVrNb2WnXd1YrayRM3GOhYmQsSq&#10;jgankRz4/ZzBy6ecYQkYiEr/AK3F/vk19qyzvbO4uLqOK49UihYA/ZBH3YJ53l1YW11GGtz6cksI&#10;5qR6pWvKRGHL4Pt+ov2OOZczKUYzn6Zbnnw/6b8cTE7BzG3juJELA8gqyF1I+E/CEVh/xDAen6ZB&#10;wiMtwXBb6wVfYEMpo1KU3Y8hyzKwRjjFfVv4n+azBpXkmIBEaEhfh+HehB6da/dkga0tNPsbWWCV&#10;ooJ5IY4/TpJzejUL8a8++U6jUYpGP8VfTwfV/wAe9SDMHolFvdzXN5NDNCrzQrLydgyfCSAFQt0F&#10;OuA9QE+nKs1vf/WCrD0g6oGbk3IjlTku3h8OZWLRRgCQZ/1dv42YjHuRFkxvU4XNkYX4lZByLJRf&#10;hHs3X4a4Av5Z5J2g1K19CO7j5MLVuDEsQ3puNgZP+LP9jmJqMXDfFH6o/wCl/wBrn/O/rsK2RNos&#10;bWoNrKZVj2R5SWFVqvL5YMutMtXs4dMT07cRxsIvVUeqyfaUigNPiP2mZcpgIeH4f87y4vTL+lSg&#10;0pQzSJcSSsHnDsOXpkmOMqOLfaI7fsjlhYbfTLOKaC4lPEjkYVblHJIoqVdk4/G1Cqr/AHapmIY4&#10;oXEk1/R/n/0vxwpskooPNKEkRao3QsODgN0IDeA/2WRvUC/1yTmkcZJBEcJrGoIBouavObl0/wA3&#10;6XKxHZEoKKBUmm1T1OBuQymmy28rnhpXZXPGkEuwfpgtvrtLkepYI1ZpQNkr8KvTvvtxzJwcIl6h&#10;xRDj5CaBH1dy1y/E8Kcu1emH9jL6a2dpBEmoS3MqywyU4RqA3PuAaxdv2eWZ0c8eHgAE+M/1f81x&#10;5HYlQuBVGlkYxJGG5U3NB325bEf7LAvmRI4NTngt5JLqEmt7GHb0/WkatGNNgvJemQ1kRGZ4br/K&#10;fzWyB2B5FbpszT2ccrR+kDtErCjcBsCR2riaQ28d673ksHC2j/uY0PEmBuPwH3bZv92NhhGIlxSO&#10;0R3fXwIJ2oWr8iYxQNVvvFf6YndwyvyliPrNqwLIqBo0VUNdyey/y1xlEy3HqOX/ADIqDyP81tCo&#10;HH+TYkmpyPsy1PE1HY+Oa0jdygSvyuWNJt2VyxpbdlcsaRbsWsoluL23t2JCzSLGSoqfiNNsnCNm&#10;iwyS4YktMaKT4CuH8vkqb0btop1Z4DQRTBopV4n4m4DlyUgfCy5l/lQb4T9P870sBk3Q/wBfiDxq&#10;QaSVo6jklRtxLDo2B7W51Brm3OoxObH0RbparCVSVIz+7jKnj1c/bPxftZGBNji+n/dNUoiI25g/&#10;V/N/nL2iAVvS+2W5FiTsTsTvXt+zk2trS6m0M3msLHYR2rEwxw8SIE24cdyG+zWv7WbnDCMsfFk9&#10;Jh/d8NeiLrRIDOYgWJBIptQhg1FbOxQXF5eA+oZOQD+nXlybtx5f7HCHU30kWc6S+Ybu8iQepHYw&#10;gBiT+08oAVuJPLj9lcw804G7ySn/AEf+PfS7OJF8kfai9+toTYRxDiRJdch2/ZRPtcTTvka/QV39&#10;X+u+iv1GnL0/Vj9X0v56V+17f8LmJ+WPDx/w/wBYcf8ApWXjBMPrEXPhU8uXD7LU5detM//UASea&#10;YP0ne6TcSRRXsBZFiDmCXntUxyMTG+zDNnj1WEkxhKWMD6P6/wDxLkxjGUQYvYV8nQNFY6nDdTS2&#10;9wIzOZ4I7mNoeJJDhVSWKv7UgLfFir28euNJYXd7dW81s3qWchKQ3PqKQH9NwGjeJ/5HRWVviyUs&#10;UzK5Slz4vT6Zy/pf1P8AZJlGvUPxH+kk179f8nJDrWlaXbiy1Hhb6t9REtzZi2jVmiuJ4iVmSaNS&#10;yerH6nqp8D/Yi4r3Omi1cwosn1m6Wk12w4tVBRGZkAqf2c3OIxGWom5yj65er/N8T+n/AE0CXEf6&#10;KY6Dr/6Wtv0mZLV9OtJALO2t/wB4XRvtqDK7dqPxCI+Er6jYNMunSTxetdqeHqH/AEdniPQv1Riw&#10;ocx9Zkx1wCXqlH/klP8Aof0Jt2Sjy/rMolgliRNSWCbhbHZIh+/EcgANU3WTgG5UrgfR21GO0mt9&#10;ShMLBuMSwlKyBgWY1FAOuchrYzEYxmOGvpaMo5UnUZt5ZfWtmV+QBfkTQUO1F7fdhtpk9pHpMb3Z&#10;gZpnKITQekfsheLU+Jvh2U8WzY9jcFmM+H1V6pf71hi5sb8022r3GsRPZS3NvFaR1lSKoWbka8uS&#10;8ivBeQ5cG/l44IvAUiEdxHHymLAiNNj8PwIU+JSSfibOgzQJB/jA/wA1yuGxtulWkQxz3Lz2dzPJ&#10;BaKvpm7kDsCz1nmEpCSgBR6Mf+Ty45Ete1/TNNtHYW0kpvFMdyjxl0WRac2BNd0+H4Q3+pmtzaiU&#10;N6JEv5w+n+l/WYGRHxZZZ2N5NMFu5FVLWYzWbQtxcxGoXmFopDV/l/4b4sg0Wt/UJ5xFdPLYQyiS&#10;xlEXrTRzSqeaKsw4/ER+85f7Bc188uxiPUP4Jf8ASTUZV/vU3khRw1V+JwFY1I+GviN8mGkLENTk&#10;l0o8bARJPeiRmQJLKC78Y+H2eXb+7y7TYjxkxEhD/O4o/wBLkz5XXJAyu4tPSuwvqtI0cAXfkob4&#10;DudmK0rvyw4Q2s95bul1Nyn/AHUUqJzSrnkebLUIQdhyX9rN7jyCdRiaNcPFH/ffzGZma2QVzPcW&#10;llMWtI3ihVnliVirERD9lWHxfCP5sONbt7OOGOBI3e+i2Y8zQlFVWQgUX4uX2v22bOKzkGcq/nH/&#10;AHTQCSb6IbytLqtwTfzXaSaddQo9pAsPBlEhZxIXJ5kstFaNl4x8ML3kt7pG9BVZzySKq81bgQvF&#10;mPVnHJT+18OUDZknpWSMKCaoCC7Vp1qSQB2G2JXqwfUFjks4tQSknGB33BLKiBGBVjWnJhxZc2vZ&#10;oBjO48f0/evDfkg7uJ3uUkS5lsmFCXUAo6gF2EgcFaUrvyVlwP5p1aW3hmgseBuIbcLfrz4eiVUU&#10;VQfiVd+LSfztm2nqvRMRrhP/AEhxf72P85svZL/LVo0gkluxytzcSyabIW5maOQ1EspACcmNfTjp&#10;+7jVP2skHlphc+Wk9IyfuIY3bg/1jiQuwR2+1GP2v8rNZr6MRy44CPDv/vv4otOTYpRfSfo3zlaC&#10;d7eJdWeW3RJFMSSRggkfAN7v/K+y0bfFhHcvqU5aCS0hS0Zo6y3REQdZqmUxEnkGUio4j4sqw5rw&#10;GBG3F/F/T9TbA0GSzHT4bznFLIbhV4elBycD09kEirXxp8Zwr10aKbqx0+TUZVuIlpFcNSZgZjt6&#10;jtxj+FQvBx8WR1AwmQgePiHolL0/7r+KLOPFvsu046iIbidolJdwVioY14qKEqvxMHY15LkjSxmm&#10;01IXZppIo+aNPw5SNstC9P71uPwf78/bzd4tJlhEcMgYn6fE/h/48xrhNhJb3WLfTdTimMRaKSRr&#10;e5kty7ekqKXEjR13ghrxlp/cs68eX7JZP6WnQ331cm3gSjtC4qA5+03JQzKp6NxX4ctyccISkKjC&#10;P+6v+b/M/qNsSduv9JOYf9J+qXEoWaRlJWVCVBU/Z+E/CetRXA1vot5fanJGkrereCIIEABkFAZA&#10;GQ/3JX4uR/2eWYgBI8cufD9Q/wCJ/wAnL/dMrAG6zU/MGl6Ro0upai6Q2FmHaaR6ngVNEVQw5PKz&#10;fAiL9t/hTD97abS7KXTrC6h1JY2FZQPijJPxeoP2lWlEk+zhz5hwCM+LEOL05P6H83Lw/wB3NqGW&#10;Mz/NY/oN9+np7XW9Y0q60C8mVlt7K7ZS0sRqI+JU0SR1PKSBv3n+thVqcesTtGk9xIJUARorf4EV&#10;XO+/T7NMzcuAZYAGRkJDh5+n+txuRGMWRabDpEEbyW0IVHYu8spq7MgryNatUb5UGkxWGk3lsYw7&#10;SMAsSH94WrRuTV5N/lN/J8Oaf8hkhjOKI5kSjwfzb/n/AMf++i1kkkNm8+s6jayxMRbcWZnIPFgV&#10;qpqdv9XA0N9GZGW/iTmpf0hF8TCMGlS2xKr/AC/tL8WCOTh/vRxSj9M8f1Qxf0v53D/M/mM0TLBM&#10;BytnKswHLl9knuAtCFJ/my7u90WK+jkX02ZG4zS0YCp3CoVFG+1vkp6qByGt+GXBKUh/uJI3K23j&#10;vXt35MY+Q/drQEgeJ5DrgS0ntLmaeS2RHRd4l/mapLc614Mq14sfhzFx5+KRIogemMf91Kf8UfT9&#10;MvpTv1RLh0jQO29QGYdR2FPHfLm0iHUZ7OKFnRpvUe8irxBCEqZmJNPTRQvNsjPSQyTjZ2+rJCP8&#10;3/VJf7H+sx8ThslC3Op/o+O5lvOIhR1W1CfE78lHFAg+JpGflxVcQsLMWtzFY6ZGdT1iclbeWBSG&#10;4nqIeX93F/Pcv/zzy7R9nxgP50v50vT6f95D/ZuBqdbYJJ4YKN7qFvDYtquryjTtOt1Mksc7KAo7&#10;GYgkcvCJS3xfzNgnzH5a1vRgkXmCzVrVz+6u7dy0SM25VJjUwyDpSTlE+TzaXHkG4Eh/OcXSdoRl&#10;9B/H9VL/ACn598r+bIpX0O+5XEJIkt5VMctBsGMTULI3XkuDvLvlaHX9VS1tryOy0yMeo0Y+G6Su&#10;xSOM1HqN+1dcm/yOP2chEY8EbI9P9H/iv8nH/dM9Rmmdx65IH8w/PGoeTvLM+qJpFxql6nwgQqWh&#10;X/i2Vl+IRL/Iq8/+Tmdk0nSNN0mwSw0yBbWzj/ZHVm7s7HdmPi2CU55uW0f5sf8AevM5svDLiyeu&#10;f+xh/VfJ+t+YPM/njU5tRvrp7iSRfhVQaBSf7qJBskf+QPtft8mxe5ukt9lZTtXc5ttHpRGNdXTZ&#10;8pyysvQPy98ienbKZIpFYPRqx70+keOEWoak32mkjWM1K13+R2BzPApMMQrYbvXtF0VI3CLHMxXi&#10;HNQtf5h1GFM2qoGVTcqCT+ynhv4DCd2wYyOjIotHRlYramgFF5v3+84TXmsq8jJ61w/AkUC0FTt4&#10;9sq4T3ORHH1oJpa6csMYpDElaVrv096YHDMZTMI7qQnah2Hj75GeOxu2CVbbKrKOHAtCg+/+mKE3&#10;BlcpauS6gcmbj0PToMRLakbDqtBi4KpmQBTX4R/acdGzxAmS3RKUCc5Nq9f5srEalfVSbFAtOFd1&#10;pM57tROo+dMF2t84jcymEGp4dzX8ffLia59WPD3WhbuyRpF9MTdBypsKdx2wdb6igl2lTt0XwFT2&#10;xgNqRKOyW3WkB4QDC5O9QW61NF7+GHllqKFwTJyRXIKgU67fxwygCHGlEsP1/wArCW0ljigWOaSE&#10;BZWNaftV/wCFphrHKlPhJNa7e2VTw7NPESWHap5flSGJGWPjGiVYGnxVHxDpkV8y/lhoesepd6f/&#10;ALitTcVaaJQYJD/xbD9k/wCsuUZIj+L/AE38X/HnZ6TtTJj2l64/7L/TJloH5r+YvLsi22pE6vpa&#10;kLR2H1mMVp8EhPxgfyyf8HnNtZ03W/L00Vr5j06G6slakEsoaS1YeEc6/vIK/wAjHj/k5TOJrY7f&#10;zv8Aio/wPR6fVQzRuJ/4p6homv8AlnzbbS3Ggak0F4BWdYiEnjJ/37C4Ib/W4/7PJLoOkfllr/G3&#10;i+taPqDbi2Fy/E+8fMujLmHknKP1RjOP8+P++i15jngLieMf7JhvmvVfzv8AKXqX8Mll5k0mMlmr&#10;amOeNO3JYWXl70w0n/Jq3Vi1prEoPVRPDE//AAyem345AeFI/T9ocUdrz6hjNj/zlBfcxHqfl2KT&#10;+f0LhkII6/BKjU/4LAsn5ceebQ/6BqkEyjovqzwn/kp6qYeHFXOUW6HauM8x+P8ANTi3/wCcg/y2&#10;vAV1TR7yyd9iTBHKP+DiblhXqHlz8xFC/XdL+vBHDq0Yhm+Jeh5RmCTBLTQnzlGf4/pcDmQ7Th0l&#10;X4/pMj0f8zfykuQkWn+YFsndaejI80FK/wDGYcPxwL+nNT09DHeaH6AqS3KO5gO/X4isq/8ADZmc&#10;Weu/4OXj15PIg/JOYrbTtWcTad5nS82ARVa2uE26bJxqfmcA6j5g0nV3iBa5sUjRkMNs8Mw5Ho4+&#10;KORWG/7OUTnkP1Nx1kjzpHaZpOt6YZwXgv2lfn60nOKTjTdNhItNvh3xae38t3SBzdvJOwO14kkV&#10;D1pWnGmwC75XYNcceIR+lmNQDzCrBf6zExW40wpAHpH9WZZvh8WqUoQftfa/ycN9Os4vVe5t5IpZ&#10;WiVWjiuI2X4CfgVCdqg8W+H4sMoDJIyJ4ZGP8LZ4+MmyaS3UdctQBBc+vboZqCSa2nUfEtPULceG&#10;zfEPixXXmtNO8nW9w9odPERiCQxngIyCSIwzK3H/AFlX/VzRT4wTxDhj9XD/AMeRGVmgs0Wb1vME&#10;kSait46q5LOyksPh34IRsK0SuRnTtXmurj6ve2y3CTtG8lxWlaCkMaghSz+6/wCVmy0mtkKhI8Uf&#10;51/6X/hrcJUyG7sxGnqwSeg8aOE2+FeRq7nNrF43rXfLjbi1ZRdidVmheN9wEHINVWFftZfqc9yl&#10;E+nh+rbj44/8UmUqbtEBt4gpLxlaxyAcGqO56da/y4Rw6jqWpyTm4u50uG+K2WH7DCnwr6a8uPFR&#10;t9rNTjEZH1Gf9Dh/3PC1RmiUiigjUIAFXqzHfc1Jqe5OIy3tjYi5s7sXcF7Ii83JVkIZg3xlSahF&#10;P2V+02VTxCBI39Q/nf7pl4pvcLgxk4MnFkqak1rttt9OEz3ttJK5SiKTsoqB+NTmFkgbcqGaNUqC&#10;tN+uXzHbK6buJ2YtjS27FrKQLdRlokmFaenI3FSSKCp7UycDRthk5c3Hpgq3t4S7QyFQ7L+7bnxQ&#10;Gnwsacvi+fw5YAL3aDM83HFNHa7TVLe3jdZY3uI0ZKqytRxWlf8AjU5EAg7LmrhJ5GlkxUROxNAF&#10;JJ9qZJpLeN9Rv7y/ZLm0ZGjjgpwg9NZKfG45MSjD7Wbg45cRnI8Q/Hpk1g7BC/E1rHHC5jcAHnQF&#10;gePLoaDfEYY5by6AlhVreW3VYFEY+rhjUVVgQx23K/t/7swC8khY9Bjwx4R6Px+JJtewSKMlXIZD&#10;zkJNWPsa+P8A1zimux3J0VnZo2ecjnKeKo8UK0/dIKMqljz4qP2ctygnFsQf6X9GH9FEatQtTGb0&#10;IjELAhDRHkSryHl8TVINAKdchMkNJGjqFWIEGU1AYjw/1ui5pTDdyONMcQqcrZ8TsonFbdlVGK27&#10;FIUuW5y26OxgAd2jrVBWgbbfrk4xJ5MZEHY9XEjoe+TXSdU80RaRaLcXkA+ty8bGO9V2mYtsSrbb&#10;D/KZeObDGJwx8Rr1n6Zer/OcQiIs9EsmtNNe+MixMJo0/ezQmgCqeQRwp3r1pxwi81ymK6Ed3qj6&#10;lqcJMdxHwCxxAbgKwqG/2OUZ47bn1tgICKsZFkQvFHwt2o0TGoZuW5JUgFfpyQ6Hqs58t2ktxfRW&#10;rSkwwy3ABi4q54KYwDy6eGX6aRFXLg/pfw/6VweCPiS22H7FC+giqzrbtMyks0cWzEsOP2iVA/4L&#10;CvTP0IZbjT57k6jNeEuTDBxCTKS1GZquqbcqKvp5Zphj4jGQ8TxPLhco5d1WVroek0arEqMBIJGO&#10;6Edqbcq7fEcNK+afqX1qsX1ivGvoRV4V6+nSnT/Zcc3X8m5fC6f6Ufj/AHzPhP03ss9LT+X1erUr&#10;z/vHpWtKV5f8Ln//1YD5zh0+816/FsgvazLHPaxu3qLOtCwcdFhf7HHGQhIiQ/ecR8/E4v8Aj7k6&#10;T+7D6P8AKq3sXl6wjvSEmSIElQOPA14b/wA3DiW/ysllnd6TB5dhjuJZ7ZtLiSSdnVpLmESDkAOp&#10;lVAfTcfy50JGOOGzxwljEfTX4/030/zmzJsbH9Vhl7Y69B5ourvT4UurfVWKw2Ty8bOYQDjIrmjf&#10;V5vh9aKROXJ+Xw4Y6Tq9nqMU1xAkk0bmNZA4IV0AIjeF/skMBy+Bvh/axw5IZ/WBLi4vVH+d/N9X&#10;8X+mY8I7uG/V/npXrmgXmn3ltbR3MdlcQLPcWN3DT4JZeMkqXMdT6ikHiPUjb1fh/byL6v5c0uS4&#10;ne3v/SugSbiGYrIHTlyUV29N1LfB6nHMDPhxA/V+8/reLHJ/OjL/AFLJH+Hi+pjCRjsd/wCqzrSt&#10;d1gRW5uLETWjxxj6xbgqY2I3Zoz9qLvzh5cf5MFWWnzW+mywwwvHZwSIogl+B1VhQPRvics1ehzU&#10;doUOECPBw36UZSDSY2up6fLfRqkqzT3EblZYqvHWMjmhcVVCtR8L/FhXe6Ld3K6JNIHFpDKZZTT7&#10;Tx0CSON/9jGft5d2ZijOXESBwIxR3u+SvPfW4e4t1cG5VfhjPwk8h+yTSoH7Tfs4bTeY4pLOBIqH&#10;m7O9OSmGj8eTcqfEo+P4/hzpseSJO3d9V/7z+i5MRvaR23lv09SurtweXppCjPxPrjjyK9wqfsji&#10;OX2sCmQmMz2Vy00CMtZ2I41ApzUU/a+1JT7X2VynJYBMeL+rL/e/j6klMolQssd3CqXEkf8Acpv8&#10;NalOQpUKfsZCR5int9Vj1W3Rore5M/CW5jRTzDfCYuvQj4i2arFqZY5cf84H6q/2Lj8Ru0ze3img&#10;NvJ8SUCuoNNqdDTDpvOVteWrwW7mO7uYvUioSgFGNdhX4pPi+HMyOtGSPCPTM/5sP6v+epqRQ66Y&#10;qywvy5JET8LKGJqAB8R3FKVx+mQ2JmSKzY29x9YW3uV5MSakMp4mqliNuX7GWYsYjI8IrIPTL+lw&#10;+r+r6/53+az5LrliiyySgMiI0isQPhIG4r/Lk51H0baS0YKZI1HKWRidypSnMgbnlT4c5bJIHISG&#10;oHvSbSzPd2t0k5MM0n7uJU24qQ/2K/Zqu/PA2oalb3moCWyto4iYleNhVQ+/xMEG3NaVyM8pkbKI&#10;RI2td5X8ty6Fog02fULrUEWR29a6k9SRQ5J9MyH4igrxwHdXUdtN+kmtmllt2kaztoxX97KRHC0d&#10;AeDBXq3+y45s+zzIYpVHilcYx/zvq/6TZxvk3q9k15ZDTmlRIpRGL2SVeVbeL4pkcMQD6n2P9V8i&#10;drdRRS6g16rPfLZu9zDLKGCuCFLSuAY+X2f3afF/q5kY9TGPH6f4f4j/ABfxfj6WcZgWmzrzhtfq&#10;zqkPNClFO8YGyqBSm3fJz5bFqdHmgs4TZIwhkcR834xemXLKlF2/ycxu1SKgB/AOKW38+uFjkNUx&#10;66M9vrMN3d3EV23pyWlisgjgU3LyCkXKrnkyjw/YbAOt2trcaWmoQpEtzDIQs87MAYqkRVdTyFPi&#10;jb7XHn/l5ZpzeDYC4/j/AHKMU6NN2N1qFp5qurC7lMlreQxyWkcSUEc8af6SjngFJk5JNE1fj4yL&#10;/uvOf67rEkmqSrPZLJczpG1qKAoY3RaBaf3g5Kyj+XNZOMzPceot0Zsnt40jhWOMnilRvuevfJzp&#10;+oanNoSQXsTWuoUPH1aMFAWg2BIrQ0VWzrcJyTxjj9M/xH/Tsa3tIH0u2TWDfWtPQK8ZY4qKxcyc&#10;mPLrQkVen2sHWttqOo3YCQiCdRGb2eQ0iSNRVJHr+yAeP+XlmPMccj/S9M/4pf5sP6X49KmQiN9g&#10;lmueYPLvlbShJPK9ylxJLFo+nWw9S7ublyfUgt4x8Tu0nx1pwh/bZcdf6qgk/QnlqN7q8ufgmvAB&#10;6kviAf8AdcK/8R+1kqrc1Hh/5V4o/wA6Uv539L/SOJPIZn+j/N/4pJ7DSLiKM+e/zPuLewg00Nca&#10;bofOtnpq/wC/JW6XV+3+/OPGNvgtk+LA0nkTzHY/6fpVz9a1G2FbyCIFWVjX+5J2mWn2lzAOrxkm&#10;vpP876cn+b/N/rtOLMJmgvuvzh8otLZWfmmFNN0bzAK6LeXLhkkUKrf6UvFfqTkuvp82b/jJG2I2&#10;nmKaQFYyltexkmSznBEErdwhO9tKT2/u/wDUyrwcmE8WnkY/zsP+T/zHJEyGQ3OhBaM3PUdPnA9O&#10;+jat3ChFV5sD/pUPv8UvH7Xq/axWPXbeTT76O8idb+1UmDT9llkK0ISNu/jy/azFy9tZBGpR9fF/&#10;V/6RbhLcUrHRXj1C3urBwbeck3Eo3AJU1cqSV/yV2+HAEFho0skFzZwBReoUMJqGqQZDRgCFP+V/&#10;rftZkaeWMSuEfVMf8k/5/wBX8Dfxnqjmur6GCUXMqh4WBEyKStNl3Q0J3+0MJtd+qW+pmBg9kDya&#10;CTisivsFVVAIVWH2RyGY2uzfvSJej6uGUPVx/wA1mLPmjrCR5LWNy3qPQBzTj8Xc74hp+j3csJv4&#10;r4wQgNHPdMDTkG4CJFBq8lPsx/ayvFojMCcZfV/ppf0Y/wCa1Zc0YDdTvNTt4J0tuJmu5N4oEFWp&#10;/O38kY/343/EsP8ATdO1PX500jQrcLb26iO6vJgGCLWvK6kX+8kJ3S2T4F/a5Zu4QEYgk1GPp/nf&#10;6X/Vcn+xg6fVasD1SP8AVj+P90xnzN5o0TyZYSa55kvTNeTH/RLNDUlwtPStIj02/vJm/wBmyr8O&#10;dX8reUNL8u2zRWZM93OK3moy/wB9Ke4J/YT+VFys5jI8P0x+qMP539LJ/Ol+IvOavUyyCzsI/wCl&#10;/wCPPnDzp+Y3mHzrrKnUCbfThR9L0aIkKtTxDSf78l/4tPw/76VcOZYbeaCSKVUmgcFZY3AZGB7M&#10;DschPDksfzv4XGxagA7beaQy6b5jsdRt7mCSW11SNudmYC0bxEfykfj/ADZzXzN+VM8D/pHyo5V4&#10;zzGmF+LKetbaU/Y/4xP8GWwiTYPP/Yu3wdrx2GT/AE//ABT278uvz1nnDaN54iXmn7v9LRp+7YHY&#10;C4iH2f8AjInwfzImB/L35rXVoz6b5jiflCeEk7IUmiPT9/H1/wCei/BksP7o0Pp/mstb2XDP64Hh&#10;n/sJsl1P8p9DmmGt+V2jiSf981vDwaKWvRoX+yv/ABHJdc6lHdxpPbvC8DiqycuQZPHrm1x5IkWH&#10;nJaeWI8MwQURo2nxQB4a3BljbjIhTiVk60Pwj/mnCe4v4VDGWWEqp2HAnanyyZNNsY3yBZLBp8ik&#10;cEmBZfiPOm9a+OF9/qUHoBY7kRyDq6RU6+HTMbxhLai2jCQdx9qLtbaXmS8LFD0V5K0/XgWbU0cg&#10;Ry3LFRuEQAGo67HLZSJqhyWOOufCiUtyBvFGo92J/hgFJnZqrbXsgf4qk06mvgfDMacDe1N4ltzi&#10;uPEbcoVpt0/txV45wyFbByRRm9SSlN6e2Mu8liJdLd6opvOKHYcVwZFHamAvMtukiFiFeYn6acvb&#10;Lhwd/qa7kOV17lGSR/UAV5WBpUpHsPpIxOOVXSNOVr6j1J47/EN/cfZyyQBG6jb+cvZaEt++Kjt0&#10;26e2DIdQgtW43EsYlOylErs/TsMjxcPNTAy5BCzWck61jR+HcM9Ps/ScModYgYUjnNZANgtKUNCa&#10;V74bNn3NJxnqEvm0Z+ZLQKQld2atdqgdO2DdN1QLKfilcFiaU2+IV/DCakwnjruSnzF5djvrQRGO&#10;GMFUUMdyODfR1w9ttTEzsTEykdj8q+GCWABx6IHNgmveQobS3iVbhOCsGZyAO5U9+wODXSC5tnhu&#10;IVlilFJYJQGVgR3U5heEYysFnHKYkUapgM2k3+l6ob6zuZIpo1LwX9vyRkdTTjyX/JFWXOYeY/yt&#10;il1SaPy0628qRLcfo2dj6RJNP3Mn2oW8MnkjHhBPplI/5n4/qvR6btEjB4mTccXB6f8AfPXfK/5t&#10;3VnoWnTea1MyXt29lHqMKBTVU5q0sW3LkO8f/IvAOh+fvNHlq7/RetW8sqx7G0uvhuEHjFJ9idfD&#10;9rNdk0pBsemX+wk5eTDh1MeIHn/HBH+afyn8jed7f9MaY8dtfTVZdQtKFJGp0lQfj+1nVtK1zTtT&#10;sYb62kPoXC1RWFG8CCPEEUyzFpjkBIeZ1MZ4Z8BFmP8AFF4jqn5U65ZXt7BLV2tnMZK04EijbfNG&#10;UjBwkjJKhviFOnbIZNLIDYNUM/IlI9Q8m6rBA0noPw/YJoDQAf1xxNaoD06/7WUnBLYgcLbDUAb2&#10;lU3l+9VonFu0DFiFnWikUHiKYBvNB0W9X/S9Ptrj/jJChP30w8WWP8UnIx6wg7Ej4o608xee9IX/&#10;AELXdRtgCBwFxJxPtRiwwjuPy08mz7pYG0Y9WtZZIfwU8fwxGon1Ef8AS/8AE8Lm/n5x62n+l/nt&#10;+a9mFR9Tju1U0ZbuCJ+niVEb/wDDYU3n5P6PNX6vqNzEewlWK4H3sob8cmNQDtKP+lP/ABbkR7Tm&#10;ALDJ9N/5yh80xNw1HRbK7C/3kltLJAxHiA3qr+OFj/lR5jta/UNWgkH++2E0FfnxZ0/4THxMXUEf&#10;j+if963R7UidyGR2P/OTHk+4lrqugXlpIRx5xejcGh/yqxtgW48rfmHbujvaJeNGKI6vbzkDr8Il&#10;VH/HCRhPWO387/j8XIhr4HkSPmndj+b35N3aPEuqyaWZ/jdZFurUE9Ksy/BX/ZYV3I1m0WVdQ8vM&#10;qy7zt9Wmj59viMLSqf8AgcuGIb1/F/N/465UNb3S/wByyXTNa8s6hxfSPN0dwekUZubeftt8DgSV&#10;/wBlhZFNoCEpDG9ixUpxEiOVVuyessUica7ANmGdCBdExv8AH8X0tg1J8k9ih1lAplmhvFpVSUaI&#10;n58GdPwwgi8k2xcMNSBjBCgSW8myV7NGZF5UzDl2ZI8i3DUDuRMl7dRiptC+24jkTY+H7wx4MuPI&#10;dqyH6vqdpIS/wLH+7fgBsKTMnxEn4sx8uhyjkNmQ1UR0KjDrVaC4srm2NKtzj5qP9nHzX8cDyeSL&#10;e1C/WpbtORorCOMKxG7BX5Mp2zEyYjH6hS/mh0H2oq3vra5/3nlV2py47hqdASpo3XFB5c0RYTSS&#10;6LDbkzxgVr4BcqodzKOskO5WX1K/Fxp7VyxoWjrUhZJAu5XmakHoAAAdv5sREKdbk8l2+ANY0uG0&#10;aC4tR/o7EKwJIUN4c6/tdzglEcw5Gn1BmCD9TsNPL9jCZo2dvrEQmAaBfieGVzwEikVEkfT979nM&#10;zSxiJWfWP5v++Wc1C6ldIZGUUZVLKT0NBWhxL0orrzBfWctytpM9wfQt15FaI3xc1Wi8mUfDzbjk&#10;qEs0uI8JlL0/6ZBn/wBJOWQpapIB6lEDFq1O4rX3w2skitbqWyVRcR7sjwqebF2PNKVCtx5Kz+n/&#10;AMNmXDGceQxB4v6UR/sf6X85Sd1N5JGiEpHp0G4kICih+0ev0VwnvRdP6F9HcRtOLVY4kkClyalW&#10;478F9NW/2K5iSN0QfVGPD+P4WYI5eatGoXkoSgLFiRsK1rX6cjb3U6xG3Dj0mILqDWpWtAW6/D4Z&#10;hEkCm6IHNVoK174HLnxyFMiXY31KkKtWY7ADqThEbazmAdgqCxuJYruQgxmzAMqFSTvWlTsoXbrX&#10;Lo6cm/JqOfo4kAgdz0xCKTVLWdWgMkMxKKpjajVkHJRt4g4xgQ1SyXzcQD13w+8veY7cK9vrM9xN&#10;Okoa2iMYmKyj4Qav8SlT+zmZhlGiJ8TWJAEqE0UgIe3ROZNJC1RVT1+z3xLVPQtLt5LrSvQvrh5G&#10;JvnLwmpoGUJQKe9H5LkMsDA7xq/5zORI5r42Ei8kcFDTiV9sOJ9OVvJ9voyypc30TC5tmib1S5lN&#10;TEoSuyA/Dy+zmbLRXhFSEjz2/wBywhjNmV7T/h/pIZGpdvcDksRBikVhwAKH7e/Wv2cMNM1LT/L6&#10;oYLV0ntYQs0cgAkklI5cPhHVV/vP2VXMvHlw6ajEHxIj1f05SbYbe9Rv7FtTs5raaUCGZh6bx0qF&#10;HffvX7OL/wDKwdQ+p1/w+/6K9anPn8Xjyrx8e/2eOZH8tZq4vC/d8urZ4krS3/CQ/SH1/wDSD/pT&#10;0vS50HH06Up6dfs/8bZ//9bnI82XMk1xea9ayPHeJItvewqYpBxkolWoCFp8FSv7OWwnwknIJev6&#10;Jx9DlYocEafSdtosVhZWtjo7ra29myr6BBdPSpulCdq/aBrkvVLXUri3LylYmQw+lIhJb1EB4+qP&#10;Bgj/AOuudGcnEeHeW3d6f+Vn+zckk2dkjvGvdKsLt0thJLA31lpYHReKI5YsIG/yeasf21wysNNt&#10;7HS20yCJSJJ2cqGABlYcioWtV5MrH4eK8sn6ISGMVHj/ANJx/wDHmjjuQ/ohjd/e/WfNI8yNMbe1&#10;gsUVlCueEPrEGev2G/vYv2Hb0+X7OE8tnoU+py3VwscGo254N6D8X5bD4wQG7fFz5RZhasacz4pc&#10;PifxcHonGX87+l/uWQl15sotX1hLK3itGF7Zyr6omuU/YPxbNGeBVgfg4j1P9jj2nkm0VvRuGdo5&#10;5EZnUgcGHIlKlloHG/DOe7VymZjZv6unC0ZQOIHyTHS7UQa3cutlHAt1bwvLLGyEmSMsoRwArkhC&#10;Crv/AKuGOlWtpcxmznnZ+KNNFIK8BxHxVKj7Q98zOwiQJn+HbiYxJAMh0SL8xdZ1fRDp+p6bZLcN&#10;LOtlcqPTE3GVvgC+oyjiX8D9r/gsJtT0g2OmXyWtvJLZzCs88ZDsVU9OII23q382dKSOA8MZcBc2&#10;M7CY6frtnf39kbudIL9VIisHV4/jYUcjmPjZfsjj9nI3NdSLp0kdg89pb2b+pFM/xepHGKKEioQi&#10;jxZm+LMXJIyht6RD1R/46suXdSexQuZjJcemzMoTggrwJ3b4zQty224rhPrKJdXunNdWY53EYYB2&#10;LIUB+JXVCeDP+1J9mP7WazU4jKcTw/UGqcbI2RCUCtQk0JB23wn0YR2mr3SSSQiyDFZ42PKMoXoh&#10;XoSFan+tmJg9MjfL/dNUQQV5qV2qCfoOdA0bVrSONLvUJ1WUPFHDHGfiSPnwSppyfk38/wAWbjFm&#10;hHHeSW8vT6D9Ef6e3+mTMmkr1GymeKW3tUASVZGkLVZSzL0AJ+H/AGPw5ItUvLmCaGFIpJ5aPcco&#10;iArNGAY1FR9kcvip/uzOSyiskhHvYx6KemwxT2yyOoRCnoGCTqBuJOQr1anw/wCRiZnFzcqZG5GQ&#10;tIYgo4lVFHYud1+H4T+y37OVDcUm0VwFugCAKirwRqn4SfsinQivvgTW/MdjpOnrBKsk7ySGOFrf&#10;d24gB6P9mNkQnl9vl8Xp5naXWTxXEfTIer+H0f0WJO6Dl0Zrq8W9B9ORYyoRlBjcsa/vRUM68gr8&#10;QU/y8LLGRZBqhsrCDTka1Zo5Sn1mcqwHpMQ1YjQj4kjHP7PLNlDHLJCc6MOEfwfD/Tf5rOiRZdPb&#10;3KPaNd3j3DNKilV/cxBgDyoEBb/g3yXafdXn6PMN8ytdRwxcpIz6PxzQgsGCj4FU/YX+XNXrcomS&#10;K+n0f5/p4pf1mEtyllrpECX/ANZsm4JO/qGJx9Z+GCRvjj9Rm4tJ+0/7PJcLbcaraWipLbjUbK6l&#10;jtolWNJo4AQwluBt+8XmUbjXJ48U/D25T/ir+7YSXatJo91rKkXjWmoWiJLJCLiSFpC45JE6BgN1&#10;TwZv+G5EmoRW16XtbvSVub22PpxwXX7iJwjcW+r3Klmo+00cDfF9v4mzKhq/50YTJ/iy/V/po/Vw&#10;/wC5ZiffumUUd8hZhORHO3wTRKGKg/EDLGw4q/7DOv2/h5ImGmgWmna5oayxOtnptpKDd3ZLvxaL&#10;Yxry482bon/D5uMeXHnxg16/5sbh/nf1Px9TOeQAcR/6SY95t82Xfl/VobOyifW/MupRGPR9Ej4x&#10;q68vjuJ3HL0LeH/dsz/6kXNsXe51LzBcjQPLUBg0uKhnkkJpT/fs7/tH+VP+By0yERxSNAeni/6d&#10;44/ji/jcPJkv1S/zf6KUz/oL8vLObz1+YGoJqXmy5QwpNGmyKfiFlpsB+xGP23+3L/e3EmdC8teW&#10;NN0C29O3X1bmQD6zdv8Abc+A/lT/ACRmm1Wsll9I9OP+b/vp/wA6X+xi0jMRua4XzL+an5peY/zE&#10;1Em9drTSYWrp+kRNWKMdA8v+/Zqft/sf7rwws7MWrSMGLtI3IkgAj7sxCdqYaMgTMgfTSC/MTzxd&#10;+bYNLgubGKxXToTBDDC7yB60FaOK/ZULhR5n8k6RrymZh9W1AD4LyMCp9pF/bH/DZfh1UobHeLs6&#10;EhYTL8rfz384/l/LHYuTqvl4Gj6TcOQ0Q8baU1MX/GM/uv8AJX7Wc11XSbvRJks/MNs01tX/AETU&#10;IWoyEbhoZCNm/wCKpMzsmPHqBZ5/zv4o/wBZpJ6dX1Z5T89eX/PulfpTybqawX0XxXdhcIOYPThc&#10;w15AH9maJv8AVd/s4jNBc28K3tvKt7pquD+k0qk1sjH4o5YxXjUnr8UX7S5rP32lP9CX/KvJ/wAQ&#10;2wykc0+tNXhurn9HanCbDVCp/wBEc8opwKfHDJQLKv8Ak/DKn+7I1x2lQC80+7Fwh1FYnL2turKZ&#10;5IzsFJpQekV5SSDk3HM3T68ZBwyAJv6cn83+v/R/0zZk1IAsNa5ey6dNbemVt4rn93JeybW8BUjd&#10;9x8UnLjEv2OX2m/mGeWfKOqeZ5Uupv8AcboaFuMkSGPnX7SWqN8S8v8AdtzJ+8kzNlkjj3l9Uv4P&#10;4pf1/wDUsf8As5urz5iBYHEfx+OFgn5j/nD5Z/L+F9NtZBq3mudOQhdufAndJLyRPsLv8EKf7BUX&#10;4867pOk6fpmnpZafbrbWcI+GKPue5Y9WY92ORwzlmkCef+wx/wBGP4/rPL67ORKyd3z/AA6jrvnT&#10;XRf6td/WtSuTR7iQgRwICTwjT7KqP2UX/ZfFixn6qqGpQkjuO2bOOmiJcTqZZSRR72d2HkO0t72G&#10;++sBuLKjOV5BuIrXlQ718MArMIo3QJty+Pk/Tf55l0DvbLcm2ZzaNDdSx3DSH1An7t0iNa06fZp4&#10;4tDqMXpKJGUNvX6OuVTxiyQvDInySTV/JIE08tlFKkkvxVAFTyFE3J/mORnzR5b0XzLrdtb3gMdw&#10;bNpLe9gPGZKNQGv7a/5D5g5x4cD/ABcNPQ9m5pRwkj/VOH7G7DX/ADF+XHkO81KzQTpbanBDJYXL&#10;ExFJE/eBCCfTPIVDL/slbIuvlvzt5Shd7eK31fSFdmuIIgVkIIH73h1jb+b0+S/5OU6fVRkaifV/&#10;N+n/AI7Jz84hmiOIV/SZFoP5yflv531G2to7248veZXQJC1wAiswavoeoSYJwT0VuLt/uvi+CYtR&#10;tdUsXvNPuYYYov76KWEGeJj/ADKqsCv/ABZ9nMnNqeAji4qPp9Pq9X9L+a60dnyF/wAX+dw+lm9v&#10;f3dvfx6dqtlKLySohuI56WsyjvGXZWEn80DfH/LzT4sCG9RSImvWLlSKpF+149syYjfhrdxTEnet&#10;veny29BtbU3/AGnr/XAcsrSyGRJbuQUIPAcQa7/zYZYzzSKr+FVChBxKxLToK/2Yq0E0kvNbW9eq&#10;hd24jcePE4mJq0CYHWKwyIooZYV38K/xxsWnXKluWnMXYMz85SOm4/lyPBvSTlHMFs3ER+zcACoA&#10;4gH+uJx2NwIg5s7eONvhdnlB61NPt/y4Yje0nLtVlv1kMhT1HLdeIUj260xSO21CNYyws4o/E0bd&#10;th05dslOEqpAnG/4mmdG5Aeq3yqOnh0wUbmH0lDXUAkB+0IiRQbDfj2OOwiAx3J5FaIiDyELkHsX&#10;p+FcMbW9gW4igW4PJiSHEVB9moHbLoyBIFc2jJA8JNfah5YJGQu1uKbLxLg9+vfHTSgXCI9xMSn7&#10;w8V6g0p+1kcmPemUDtdBTEB9N+EEIDfuxyPhXwGDLC4rdxKombm1SxH8tfY5OW9BBFAnZL9XtA+n&#10;yIxhXiPnu1K9xh3b3bxzg8WJNFIJ7AkA7UwmO1ONKIIY3qWjx3Vi8DMqJ8RDqu5Zx03riVlfNN5v&#10;uI2HFvqKOR/z0zS9rbYwHfdnRA04r/VJfc85/PHSEs/yqsCjFlj1cLyA4kr6DgeHhhrq+jaTrtkb&#10;HV7VLuCnwctnQnujj4lOYGl18o+mXrj+P9N/ukajRywy8TEfDl/F/qcv6+P/AHzzLyD+a3mby7dJ&#10;6N3I8QIHEkFio/Zbl8My/wCS/wAf8j5F7HTodHa70Kylkjg0+Ueh6pLuYbhBKlW6t8XqCubvSCMi&#10;a+k1P/ey/wBlFxNZkMowySHqkOGVfzoPo3ylrMPmi0h12aOOdtQgDS8QURZ7WRoZU4MTRihidhg6&#10;31R3jMTep6kRoZqH4gK9syhUvg4Jx0b7/wCFMrzy9bO6vwgWFwT6TUqC2wODY9QaGSIFpGjOzA02&#10;B7nKJkbVyYeHdna0lv8Ay5b3tlJB6UC+meakCpLDagFfDBf6TaOKoVmVa1ZiKU8ctlgE+bTw0eaW&#10;z+RNP1OQrOqpyZSAke/JRTqRgm31KORXbag2BJrXKpaUXyYykR1SXUfyvt0uYwY2PqcmnURgE1Pb&#10;w2xtvrenzzyQIwE0W0yV3XegrlJ0YB5NkpZQASdv4UJqH5NpaoLmOGQQTgBCCDy6navtgwXNsTsw&#10;JyA0PO2J1MqFJGv5UX6yTPOrFGI9Ekiooe9PbNzhb4lbYZRPQG9m/HrTVEJPqv5Y6pb3NY/ijYfC&#10;K0I8cejLSgJH6sh+QIHmyOsNpe/5f3KRl2jX1FJHLYH4Tua4hc6fY3S0ubeKdfCSNX6/MYjDOJoE&#10;ge9sjrSBsV1nB5k0u44WOp3dkByNYbiROm42VqZGp/JHkq51aa3l0mFGSJZKwcoWBY9fgIy7Lk4M&#10;YlL1GUj3O1hqMxwicZfxH6vV9LMf+VmfmPoPlmw1R9amuluL2W1/fLFNUIgYCrqCf+CxC5/Kry3I&#10;Cbe7vrQ9l9QTL90qvmMdTGv7f+PMYdo6gGiIS/2KLs/+clPM0ERa5tbS6Yfad4ZIWp/rRMy/hnNf&#10;O2mWei6mNMt783b2/wAUsjRpEqSP0RvT2LKm52zVdo5xOo927vNLmlkhxSHC9s/LbzRqPmny3Frt&#10;7pq6ct0x+qKJWlMsI6S1ZUKq5rwH8vxYSxzOhoCfj2A2DMB1Y12I981YJchleUbqKrBKtG7fu1qR&#10;RV6mvUA+/wAOAgpBdiiGG4SS2kWpmWrS03AG6qi7qf8AY5IFMZ0bDsKtMt7y01K0F3bO6NdJwljZ&#10;kijVZAeg+EqftcXK8csINGhxOWQZRJCyYVRhXeh28dslDWUc91eTrHEbC+uGjuJCaM8VfhkZ9iy1&#10;/YX9n+bNrHDzkRd/7luA6nmhI5GjijjZazRxBgi/zAU4qD37ZWnajbNdPYaXFFZpCSbme4kEg4Ka&#10;FVAJZmftRv8AJxGoBn4cQMf86X1fj/ep5KVzDOIFmuA9y609OCIcTzbYE70+H/K+H9rCPX7fVkkj&#10;s0EKI8YX1wqp8LD+7JpSMMF5UzHy4pwHDEij/F/W/hZChujomjYErXYkEb9R1yLyQpzmEM6yxRnh&#10;HKAQJGP2Qo6/F75rzjF80nKqjp0p7YGvhxnWO3LNVF5Id3D0+JTT37ZZ4YDjZMhLsFeXIrW51H0r&#10;md7c8GaCaNlRllH2TyYgZbigDLdrEt6LTkhajr71/hk00m6EejXEVzBbSWMnF2s+T+osIcI/I78u&#10;TBpN/wBv/WzJwZZAEACUf5smyMqJQ09tzuI5Fcq8fILsCORHXf2wDdtZxad9X1GNbzUJHb9G28TB&#10;LmF+Zb1Jf2V+AKtH5cv5MnLhjH1+qX8Mf4of1lkXUme6UxM0apQzkiqSChAVSfCtarkfv57iPUF1&#10;C65/XOYdbjkjVZRUA8VCMy7cyuYUpG7YkXuUSAONB0w28w3tvrdpZ6jJeRnULS3BvI225CvIFVXk&#10;op9lsyM0vFiJGXrZCVx3Q9para8ook4wsxZFG9PGtfE5KPL7zz6Ot3cQxRvNJ/owgR2DxOvAqPh+&#10;Dlv8X7ObzTiU9PchtI+jhH1fwf5rOBJHkhL5z9bWLmDEEHqguqhCG5K53DGlB8P8uDtH0++jEptL&#10;aXToJn53FvLGHEhXZi0pJbkVFPhzI0WnjiHEIyhK/wCP1/j+izjw3f8AEg9Qv9IMsLyzRT3MPwo6&#10;ScWUyCgPAfC2/wDNhz9Ti9Dn9UX6nz5+jQ/b6/3den7WbvwJd8eH6vD/AB6WzjNpf9c/0j6l+kT+&#10;kPTp6vJa+lWlfW48eXL4f9bP/9eI6pZa1KbQajojPErqWMUo9aFh8PMstY5kZafD+1+1mznqZzMT&#10;ON8P+nhL/fOcJ3R2fQul65od3GZtJ1SFufJ0jlaikGp4lCVki4t1qvw5Ioq20CXVrG9zY1deIj9M&#10;pKTQs4Lct6j4B/ksmbLFq5xoEcH+64v539T+gkzJ2PptIp7qLUtQl0q9uItO1srFLLC0glL2pqw9&#10;JuCKyKUfjL/xkWVcEadb2k8X1j1qBZAVZlAkEqoQwZtufwH4a/EubCJJFmjH/S8P/FLL0m0v8x6h&#10;q9hqCWq2Uc/qQukkSOfRa1kkBR0Wh9NxKEDqv7t+Xw8cIPMGpW9zLPZTWoIhMRivQ8apKWcUjaSj&#10;Dv0b4WzT6uXjAxlH6fplf+x4v9ywAvdkvlzTJrWFL2KaXhcoWaykD1jAFKpGTyXlTf8A4XEtFguY&#10;9Jnjury6S4a5YKlwqNu1T6SFKIilN+n/AAOctq48JEd/T/OaZCqBT1Xb63GUjikWRA08qtQjiPhN&#10;KfF8Q4/a5Yb6YzafFPJK31ggKeMNaKUUFl/lr+zyza9jE1M3t6eL+ra49/mkfmqzm1SSyt14W5Yy&#10;gesAeQcFFP8AN/lcV/2WIP5imvCb6C79JfUKtYlFUuyj4QX+1HufjPFs6Y5JyHFGXF/RH0/0f6Tl&#10;xgIhCWPkyx0+G3002a3UaQkG9kd2KA/aopqG4kD0xy5YUahb6jqTSxX0salkAspo5HAMrDk0TolP&#10;s/zft5jHBMg8R3l9HD/O/iikjZPbRbSwhAs4JBGGrLGw3oPh5hnP/G2Fl1pmpROaRUtQixy+lGTE&#10;0fE84oONJOTOePxH7GY2oxzF1fD+P7lqkSeR9KNiuoHogcGX7RjZhzX/ACmGBr/UdPkjns4ZPqr2&#10;0SwW6iFZkL8B6nJinJePT4vh/bzHy5okkRobcP8AO/4ZLkxJsNw20iSB3HqM5PKStCBWqild8NLf&#10;y9bM0EV1ELnkqztcRcRKzQn4KstI+CqfhR15YTphwSocVer/AD4/j+sy4edIee+P7ySCX03jdYik&#10;qtwPI+FOdfdTxw/vluY3sVSENH6S8ZFc8GK7uaD4qLRc53UgnLLbh/i4Wu7KzS5I5I7tHl/eeu9R&#10;QB0Dn4Aa7cuO+Xe3EE8VmxtUgum/cvLExAqXqpNAK8mO9f5sMIymTQ5Du/H0ordZp2ny6fNfM97N&#10;cwTyeusU7c+B40ZYyfsRinwoPhXA+rT3qaVbvp0Mck6SH4H48gzgqHKkUYh+XwArl+HLk4zMeqW3&#10;T/S+hQSuEcJvZI52ZVkj/cyByoKqebqCDX+Vq5FPL2p3E8uoQLRNY+qz/VuFLZwv7TuJPhTg9fj/&#10;AGEXLsmYyhIHnX9T+L+j/F/0iplYKKv44zHBzcLCJUqDU8uwUePLJ6kKW+i3f1yVZWngVuatxfnH&#10;AoV2aSgHLqvEfEuUayV7CvxX1/7Z/pWOSXcxyH6zcavbT2cT2os5/RZ2TmkkEjv6qosRI48gn7x/&#10;7tk5ccBRw+vo8D1ntnMcfqXERAUIgrQFgE3ZvizZaLwjioyMDxcUv6f8Ecfq9P8AmsolF3ks8WuO&#10;qvbzch+5tnoZPUagLMq1eiqu3w4/WvK+jajaaXq2qXUlrpWnLTgrOk1w8dPTWNTQqVpy9b/XXJz0&#10;8Z5bA4YwA/o/j+r/ABf0WmZ4T5n6WGf408wQ63qXk3y7Yre+aJ5RczTSUfT9NiuAS0t26NUycvsW&#10;ifHJ8H+Vj7Gx1XzpOEgjGmeXYHJ/drRak1biP92TP+2/832sziceCG/L+GH8eT/jn4i4k8nDud5I&#10;fzH5q8p/k/pUs1zcSeYPPGqIpllmYfWbgpshlI2trOKtIol+H9mNXbk2dI0nSLDSrJLLT4hFCu5p&#10;uzt3Z2/aY5pc+eeWVn/Nj/DH+q45ywNyPTo+X/N3mzzP5v1xtV1y5+tXcnwwolRDDHXaKGPfgv8A&#10;wz/afDFYwg33fsPDI0I7fVP+b/xTgGcs5snw8Efqyfzv6GJDR28dktCvr37iscA6IP5nzcNjX7+o&#10;w+HW55rk1vFUYDgx/wAz+P8Az/5zUemcOc0zGSc1/fDdAPBQN1AxEOPUKV3AqcpHPd2Wnzy8I1tw&#10;x9PzWapoPoWlhfyAPHeylWoetFr1xl3aWt3bvbXUSz28oo8TgMpHuMsjIwNxTDVjIKyDhl/Pip6X&#10;eat5f1OHVdAvZLS8hNYpEbi48V5DZlbujDi37S5znXfy+1TSJm1LyxK8ib+pYk1cL3CE7Sp/kP8A&#10;F/rZtMGqjMUf9LL6ZNoy8P1bx/1T+H/jr6S/Lj/nInQfM8Eeg+fYIrO/qoS/I428jjZWbvby1/3Y&#10;ren/AJUf2cjFn9SvLjlZuNJ1eMki0clLeSTofTJp9Wm/yT+7/wBTMLV9nn6sYv8A2v8A6p/8S5Ae&#10;tzTalpUbfWQ2teXpUJecD1bmGNh+2ig/W4SD9pB6vH7STfbyb6B58uIZhp+vIyXKFULS0SZaj9ta&#10;7r/lZg4s9HdxtRg440P+kf8Aiv6snknnr/nHfy7rqHzR+X1xDbTXC+q+noa2Vzv8RjZatbyH/J+D&#10;/Iyc/pGKS19W3+ONlqHQihr/ABzqNBPFP6Tv/N/i/H9J4fXafLCdZP8ATfwpN5F8qQWV29rdRLY6&#10;ksgWbT7pCJU4U+JTXjLGeqyJhE19cRzGQQEtInBixoKbn2zb1s1mIIq3rkGlW72iwvOvCKQyKEX9&#10;qo+eBlndgkjxqQ9TKS+w/H5YOEAGm3rX+lRUtlGqSRxSvVD8AVAa/wDC/PNNcKXVlMRSQijE1qD9&#10;sDc49ywsWN2ksVMYWRZ+UakMgBWlD8B6DELK5VvP1jCGFHspFULsKBiafhmHq8YkJR/of752mmyG&#10;GklI9JsU/NPQ/rP5V6tEiNz+tQTEtuahlBPfxyXsCrdaHOSlGi7XT5BKBfI95Bwm4N0JNe/fI7rn&#10;lnR4bka5Ewsb3cSemPgnDDiQ8Y23r9rOj7Lnll9Q4ofzv4/+Pun1WtFHEPUf9w+ifyG8zeftTjj0&#10;XVIP0x5aiAaC7u2pcW7xfFH6chqZVBHw8vjT9iT9nITqEhiuGUX8hFTRYoqU2rTqM2koAHk0Y9xy&#10;+19Awx1QH6uF+b1wBqetRaRBbTzPf3fN2jEcQCbhe9SfHKs+TwwJVxOTp9McxMRwxpt45Hb4Y4R3&#10;Jb4j+GAR5vup4p44tA1CZZgB8btt90ZzEOvAv0jfzc7+SJbeobf0VOSa1hZGluoICD0+Fa/eRlx3&#10;3meRCtr5TuGJBHKRpTsRT+VcpOuI5cIbR2R3z/2IQlx5o8twNW512xiA7PPCvT5vikVp+YzxLDH5&#10;YUR1qC/PrSlfide2Uy7UETvKEW3+SYHrL7EL/jryVITLFr1vKo+EmCRJVBHUVQNvgs6T+asyqp0m&#10;zhQEcQ/p9un2pDlUu2on/KRTHsnGP53zWf428pqeS3s0zNt+7huH+7imWPLH5nOOBfTbYHbb0e/+&#10;xbKj2xD+f9n7GwdlY+4/OTX+M9E3aODUZqdQLa4pt/rBRiXlvUdZgm1CLU9TEktrP9WpHF9llXfi&#10;Qq/Dvm50MzOPFZLqe08EISEYxTr0La6gilS35JIqyrzPGnLfcV64ZS30kkfxXc/w7lgOvag+LtmV&#10;iyCZIiQeA8Mt/wCJw5YTCiY/V9K6O3QMeNui9qfx6YvaXo9NmL3MxUiMk+xrUUJywyMUcF/zQpXM&#10;B5qOMCDc1PuKe2C7Fo1uiRbzNRdi3Q8jv+zk5ypqMSRzUb4u1tQzxICe2+4G3U4O0Of/AJCHJBxK&#10;c9M5KD34yDNP2sLG2+wdnpDWnB/215V/zkHZmb8pg6ssv1fUoZHdRsAQyH/iWTWm2czyd/PDxREn&#10;ySk3GRkPY98i/m+GRLuG+i585YGt5PTNGYxN6sYr8jKM3nZebYg/w/7/AP49F0+r0wECK5S4v+Lf&#10;Rf8Azi95kSa31PQ7pldrWZLu1MvxcYroejMq/wCT6qQu1cKIBDBC9xdSTRRKhMjSyKqj5k/PNsOG&#10;W5NOnJlxcMQJF73PWYrHH6HIsKcUJNMAHzV5cikYtf25HwipmrsvfYYePEP4278pnP8ABL5Kp02U&#10;xgcip+I7IBue3XHt+YPldYnU39uQaigMjGn0YPzcYihL7EfyXmJvhP8AsVFdGuVZCrt8O/RBv92H&#10;9lqcE1pDcWrwmydVcSseIo/2aluhPZctnqI1feHEhoskpmNHij9ST63d2VjIq3r3DXkxKW9vAjSy&#10;uF+0yxxgtwT9uT7C4Wah558t6VqE9vODDfKaTFIG+Ku4IY/aH+VlZ1kRsbLlR7IzyA6D+lJXsdOn&#10;1PT4Zobk3Nm28PKTalKdFGx9vtYl/wArW0d2pHFdyL24Qj+uROsj3SZx7Ay98ftbk8oSBDVowSSa&#10;s7UH4YZ+X/O1vqtxLFFDcweioZjKtKljQKAO/fJY8viS5VTRrOzZYYgkxPEl+qeU1WJZCYJudaUP&#10;QDvU9cPxPIVaYSyEAc1ip38MunHZwARdV/nJJPodvxSFreACvBpOu3Tli0OpOQDwfoKg7dzlYAJ5&#10;InjrqlzeUbImRQYlVn6ha78Qu3zGFmm38tz5x1BGULxsoWC/7LNR2ueERAeq7J04np4jzmwj8/NL&#10;t9D/AC00JbajRjWJeTldvjhYdP8AY4r508zx+W9Alv2p9Yc+laKehkI+0R/Kg+I5ofHAPJzT2fW5&#10;O39Kv9iwP8mfIVz5+80xWrp6eiWBE+r3COQxjBqsIWtazn4eX8vPOBS3hkmkuJpDJJIC/rMeXJmN&#10;TserMTXf/gcxeK9zzcoCuT7ZgghghjggRY4YlCRRqKKqqKKoA6ADHQMxiRESrHc1NansOlK+7ZFN&#10;r8VSCWYtVGX0ujIrOWbuprsf9l8H8q4KJ2AS4kDqcwtr+KNlWCVqnYcWHInp1G6/zceOEYp90vkl&#10;aJYj0dT9Iww9C5S4spJUkjg9aKOaHnRX5NT4kNagdFX9rL4Ryw3qUBf9VuxTqwsmdCjcWAfi3Fut&#10;NvbBGrajcvqMVrp9uz2sNw9ujvxAWWOnEqjjjx68S3LlmwnqJ8XCByl/snMB23QdlAPqZmufhkmT&#10;nO6neh6/GP8AjXAtrp4mmCakI1e2eX0aMsY4GQM8jUIctUfD8P28Rh9VZOHbil/pv9kk+aIkl4rz&#10;hBYtTYb1JHw07U8TgbU9Mje8v5I5n+pS8WvIZ6iIvHUoiPWvwf8AEMhk08Qb3A/i/mf1EELoXaiC&#10;SjSb8WFK08fbCHVAkaRWXpp6pZJWjjdfRcMlERmH2GR+q8v2/tZjHaIDWTsrA1Nae2+FTtZ20Mbw&#10;rIb6SMqxLgCNjSrjj4jkoRsGwHm1yb3wbo2h28l0k/qpcwIaRxrQSM7D4VMRDf8AAft/Z5YYDiKB&#10;Fa7cVrsKbknoAMnD6JZR6VJcWFI51iBQhPTZqMCiur0IPJfstm1OmxnHttL3ev8AquQIRpArfSNc&#10;pHJHRJCVHQ9BU0IJyHalpepWKxXt4pmnuUJtlCh3EzfE7sDWvEinxZhZdLOABPqMv901yiatGxyx&#10;uWVD/dmjDwyQaRpy2l7Z6rr81u2m3dsI0Eh5JCXHLhRvi3U1PEfa/wAnMvBjhilGWTh4Jj/Sf1kx&#10;FUSgr65nktblLJX+txCqKAFLEfylvh36YMsI9Nt3urZIuUBE/oRQKYZpIXb4K+qFHqN4N+xmTps2&#10;OPEDG4ni8Pbh4v8AjzMED3NSyXb2kUiqI7l/TJV/3kavT4q8D9lfEZK9Oili0+Sa8aOztEUcihIE&#10;agiilm+Dl3fiM2+CZjC8oEBH+b+OFQQPkx3Vr6D9IwW1sn1vUSWaOOQBudVNXZV+MJxqsfqPw/Yx&#10;w1yPk1tp7RNAhBS8NR9Yk/ljIHXxfJHWGXL1R/hl/P8A6v8AxaKB3l1QqeX2umh1LWFuFlnUr+jQ&#10;yulrE4+1IB2+EfAPsfZwR6/w8/rNx6nPhwo/1fn048uPLr/yU/3Z+zg/ND+d6/5n9P8A1Pj/AOPL&#10;xi0L6MX13h9Vsfq1OXr0j+uenSn2a+ny/b/l9H/dP7ef/9Aj0fzlLczrcWrILZlpKrgq1QSAGjcK&#10;9Cv7Sc15fDm402Y5pAEcMSPXL8fwucI2OT3DXfy+0TULCSyuYZvVVmktrmNmV0LGtUkqfjU/zFMk&#10;OnyzX8VxBNCkkE1PVYAxrzVqKRGRtv8Athv9jm0GAAfX6o/wy+n/AE/81qlGgN/p+liHmix07Qbz&#10;R9Sivpo7/S/U+rJIwuJmt3j5zxNOCwkX0keQQyR/G/8Au3Az6S8Ftb8y05guC/q1FSRsA+9KoNuX&#10;7X7WRlIih3Hil4vo/wCkmyOaJI9yc2PmS0v9TvoEkSJrmwUR2pRlor8nWSI8eVJK14fF6bfZwv1L&#10;S4bW/ZtLQ28bj1ZLfivASNtVVIp/rYcE4SJ4R6f9j4icV1RKb+VNSvbrQVi1+SO4uEkaFbmJnBkj&#10;TcMzVDfH1X+ZcDFZJrNJHulluLicrLK9eLNThxUGoSgHw8f9bOV7XxxjONHiMhKU/wDTNOWIFMj0&#10;tVgeWGK39C2hRPRiUDo1WNKda98G2Nhp13psclv9Ztn5KFdtw0ikoG4EfY+E8v8Agsu7II9Vnb0+&#10;n+c14yeL3pJ5h1jVbDVUUfVrq3IleWOhR44I0UsnPlvKxZSgC/Fi915duhOp+sLKsSAliq+qTXkd&#10;yDs3ff7OdPp5SIEwOP8A3Tl48g7kn0rz/ps9rzNlNaSTztEoHJoeKkp0BUhhT+T4XwNJpaW6NKim&#10;8WSizKn7uQN+y1SQnw/8Nh1OUnkOK/5vp/HC2cYuk0j8wTXU31Z1GnXEX722eUrJBLED8a7fvQxU&#10;+Hw/ayOXVrr9pdehDMVtpORjkVUSL1KGokQGrU5fbXNbLS5Y9SI1/mcTCIG9BkFtNpl3WX0w0qKC&#10;eQJcIWqu5HcrXjkefTdVurl4rtJHntaSqrCsYZl/u0K/vWSorTk2YMNJklzEvT/O/HF/vf5yOHqj&#10;xNB6YlVhwbq1aD6flh7Bd3cOlRoR61wGDPEAsJfmwUgA0X/J/mzeVkx4xA8GS/VKA+qfF/sUHDvz&#10;5qEkMZuDKehWgk+0BQEg+2SXUQ8VrpduUFtAicmDORQr8axA9K8h+znGa8cOonYohqI3S7QjHIl7&#10;OsvrCacggIooaBS5p8R5Ch+L9nGu9uZY6qyXbxmTly/dlg9Fq2/GRQP3iKvH4sjHODAQAAlH/KRv&#10;in/Rl/ORIlWSC+E1zzfnZmUBInRSwQoA4WlPgLGqlvi+19rAXmmwubvT5VtHWO4jkeSN3fgUf4ZI&#10;vgWrNIrciqf7LMjRgzJrhEq4vq9XFGX8P9LhWItbDKInihlVpI5eMaRqhdVUKVZixpxjNByb/Y5H&#10;tO8reYIp7q8vzJPJq6zWNyI2V5SHjHED4aLQ/bb+bgmZWPQTJPH9Pv8A44+r1f8AHlGPvddazoxl&#10;NsZ0iexjS9dpARGkQZlDFjsOQV+P+T8WS3WrMRxyWS3EUUN2IwHl3MbQIkTKWod/+MfwrmuyQ9ZH&#10;9Li/0/8Auv638TVM72gvLOprf2X6S9GZp4kMfCnAyI7GRXEbEcVYEen6vCTj+yvLDJJLHy5oUFxr&#10;IMMrR8YtLiYj1+JPEsDusP7XxfFm300eLHGIsfxT/H87/YxYzlXnL/c/1nnuqavrHnvzbd6R5MNu&#10;1lYy+nf+cXhSRLIlQJYrBj/f3uyp6g/dQ/62IaP5b1nzjeJrPmDlBpI/3ls1+Aug6Kg/Yi/yvtPm&#10;ZlzRwCquf8z+b/Sy/wDE/V/OcPJljE0T6j3pZ51/Mryr+U+jy+T/ACLbre+Yt3vrqQ+t6Uz/AG57&#10;uQnlcXTfa9Ov+vxT4M6Va2iRxR29tEsUEQ4xxoOKqo7DNQTPLOzcpFwtTmhijc5DifODya15g1aa&#10;8uXmvb26cvdXcxJZm9z29l+yv7OCeIj2UAuOp7DJEcJ4Y7z/AJ38GP8A484A/eDxMpMcUvph/lc/&#10;/E4/6SKZFs3NtaKkl7H/AHk3WKH5n9p8sLQbnfxOWjEIC+p/i/484+XUnKQOUY/RCP0xj/V/3yIj&#10;sltoy5JaWTeSZ/iJY715LvT2xjPv/Ef2ZTOW7kY8XpQVxcfvSSSSRs6nb71wDFITfTr2AG/05jg7&#10;n3uz049BHfEsm86WKQ/l35PvAQZLiUk02PERNgk75NpjtyYU5DbsRyPQ04n+hysDdA1upOOn8w6d&#10;iMjvmjyNpGvq0zL9X1ACi3cYHI+0i9JB/wANmZh1hjtLcOThhMC4bj+b/wAS9G/LX8+/MnkmaKxu&#10;ZDqGhkgNYzsf3a9zC+5i/wBX4ov8lftZzzVI9V0Qx6d5ntDfaaDxs7+MkSR+HozdRT/fMuZOXT48&#10;wv8Ai/n/AMX+f/Ob4TEuWx/mvo/yvrHlnzaj695H1MadqrkS6lp7qCkreF1bV+0eguoGVv8AiyT7&#10;GGGkajqWn2sl3ps/6U0wAmcrtJGvhLDU8afzp8GajJiyYJAy5fw5I/j0Iy4IzFFM9TXRNYu7aw8w&#10;236M1tG5afMSCryLsDbXFFEm3+6m4S/8VYeLeWepRxyWql2UVkty/E8fFdt+vjnRaPtkS2y/6f8A&#10;4t53UdlSgSYN28uq6OzW2sSK0DkCDU446gmnSYA/CdvtUwMlzcojwG2RGGyo70NPf4h2zcxygxsE&#10;EF10sXq3tOQLeRUnW5Z0bfmi1BPtQHBiIkSwI6QoyAMil+9e3xHtkYkkC+bWSCTzQrvLKJHjeZuT&#10;EMwShpTbqo74Wx3ZT8ydEJCmRrOYsE6Mw5dMqlvlo/zHOjEHRZB04h/vULrVsZPKt9CWZEaVBylA&#10;YqnNK1GdQQpPEsw2JAqrbUPvmtzaAHLfR1eLXSx4zC3zZ5j/AC6r5uSkBe0kY8hDQqQBT4akbHI/&#10;5g1FF9RWuVjqKJRC1Kde2bnDERA2aMcDLenun5feX0sbGBIbF/TTrVwNiNtg3bCCKyn1B5HivqiM&#10;H1QUkBCgfscBu5NPtZh6sZrBxgc/Xx/xf0P987TBLDAEZQd/o4a+pPNa1e70k26w6I10JmVUKXNu&#10;h5s1KOszKfTVayOyZENbmkN7oq+pPzGqW4ZZAVAIqdviOS7S/uuX44XYdkj96eX0/pT2/VP0Xe/D&#10;HxNvJuhrUcD7DJ1qHni6tvOcHl1Vjhgni9V7tjx4VYqBSnGm3UnPNJZMktzM8Ieyw6WJHJ5fo/5S&#10;+So/KS6sNDXUtSSH1Et3ZpGmfjXiPULfE2Abj8wdUj1XWIrSKO50fSFCz6qZzHGs7AERu+0bVOw9&#10;LKJSMgJX9X0x/i/rfzm8aaKdad+Vnkv6vYm40qztNQuV9RoYrSE9BUgc0LJxqv28f5q13VY9Gj1O&#10;BP8AT5oYPTTj9YUGYV5KK/vFSv2v+FyWLGTsN1GMcVJt5c03RYVuLO2SKCxt7mZXSL92A8bBaSEU&#10;HI7cqfDkhk0y4a9sCnprbmHnfRgchI5T9g/y8zyzY6fCTUzXDGvT/O/zWnYA+94prn5rJY+WvNFn&#10;JdX82vHUriHRbwNxFtaiYBAXqF+AI6fYZsffWEVvauxioSy8XVSRXkBSvbHNkhw1Df1f6VBh1Rn5&#10;ca15y1vzbaXeqajcW1pHYkfo27an1iNoyyyKoWNee6P0Z+Hx8s5bpgD6h5ihWeOCQ6m5QuhY9F6U&#10;Vs7XsiYGAX/R+55DtkHxRt0fQFqStjat6buPQQEqaD7PuRkr1abT47OGOG4EDg8pDFAqc2O5J4U3&#10;NM2ODTQxXwDh4nU+LlmfX66+niP0pPoOjyWl5dzLBI8c9Avr3U0/BV6KomLcF3J+HCe41aCdy6zT&#10;qaKSirxB3G/2vfMonbkiOMjuT2O19NAvpx033Jr/AAwRbXyRkKIZ5WNR8VKCu3gd9sxZEg8LaYki&#10;7CGuLVpdi8UYqDtWu30jxy9DvZP+VrWxk5Ir6XIvF9qjn22GYufFcwD6ri3ynWiJH8OUMY/MTy9B&#10;qH5fX+nD95zdXVk6BwRTluflnSm2YjwOcnMVIh6TBlvFA+T4buYPTvLiJhujlSPcGmANbtY7jTJR&#10;KpYKQyAGh5Dbqfxzadk4pHJxfwV6nWdp6+AHCPrk9P8A+cdbPWIfzCtb21kWKzSGaK+9QFucbrso&#10;A6tzCstf5c51qlhBJpl5FJaqyCGSqNNX9k1qKjpQbZ0Rx+kj+GnVYcpGSJvfi7n2DFMxdf37FSR0&#10;ioPvphf5V8taLPb+VYW8rw3p1tUW41V5HVI34F5C0YJ34ryX7K5552j2jnxzmIzA4fphw+r+a93D&#10;CDG0r1a+W3t9SvbjUprWOwDySRpw48FHw05I3f4cF+cbTydpdxc6dDplqIniaOJYE433rAj4lZqx&#10;xwBa/vm/2ObPQx1OSYnMyji/my4f33p/g/496WqcYAbfUlPkq98x6potje3lwZNRkZpZ2Vj9USIu&#10;wRKJT1JvT4cl5fC/2+P2cjdra+ZvNk4ttNt1uYbReKxj93Y26gUCgnj6kpG3M/7H+bN1OYjHc8I/&#10;H+mcUcMOSL8xeavJHkK0W/1+/W2mu3CCWWst1MS1TxVQ0npp9ohF9OPBFnr2uaJO2m6hE8MyrwEN&#10;wEM8a9vQmkDBgP2Vf4f8rIZ9PHLECV1/DKEv9xkbIyHMIuG18veYLaHWtGuYrmCesiTwP6ltMWG/&#10;qxqeLN/lfDKuJa3rf5g/VfrGi61NeW8IY3EcUcUN1HU1X1IVSp4jbnHnPansYwsjiyR/rT4o/wCy&#10;cmM4n3qsFvo0Ughv9OgtZjskpVWhkP8AkSEbH/Ifi2SbSbyaXzBr0heRnb6jI/p7nk8AqTm+9nyf&#10;ysf6o/3Unme3x64/5yskMC2kKLHEEVpggYUUD1DsKDD2G7cRtGY7iSp577b1r4e2dDw7vOkddlOe&#10;zjaRXDQIFHHpX28RminnRWCQs22xaQDcncdumEmurIgHmWpoYSykzKu4oFSuwFB44G0Ce+bz3qaW&#10;6hJDpsLFWYEA+pTrvmo15wjIPF+iv9k9L2WZDAOE/wAUnnH5923k8eR9LfzMZZNLh1RKeij8izRy&#10;CnFOJp74Y695a13WliS9+qzrCS0Im3CMwoSKDwzWzyaPpH/YydlxHff7WEeSfzb/ACN8mJN+g7XV&#10;bVrniJ/RhJ9ThUry9Rj9nk1MIf8AlV2vkil9ZQBfsiOHp9yZUcuAHYf7FHEfwWSS/wDOWPkCOvo6&#10;Tq0xO5JES7/7KbFY/wAqdTNfW1oUO/7uNhv965KOrxD+H/coMyELcf8AOXfl0A/V/Ld7I3b1ZoU/&#10;4iZMA6/+W0elaTJefpSeZ4+K+milQeTAfzHpXMvTZ4zEiB9DLHLikI96e/lr/wA5ByeefNUeiR6A&#10;LCNkaR7h7oSEBVJoFES1JI/mzndxcTIJHWeONUIAScyPI1SfiCqfs8f5uOYeXtCQugBX87i4nN/L&#10;i+b2EAbfB1FSRSmKaXqNi+raUlvcK9ws6GYhJOLty2Cc/sAr/wANmBn18pxAsR9Q9XxbPBEQSsuE&#10;MlvMjD4XRhT5imDNU0a6l813MzPMnJnlSTkFjqRTjFQO2w/aov8Ak4c8RLMTuRf1N1ihSjYNEunw&#10;IvRUC8WoDsKbjF44bKPUrRb+KKSMqpAlRy8fD4VZa/ajZvtyN9psuOOUqIjxf0d/xKP85Julzqzx&#10;SiJ2VlJFVYHw+406DEta/SFwbyEXZltnl9S7gjSqxIB9hf2n9RR8bD9r+TJZhPhkL5/3kP5iG7aO&#10;JAp4UZVCJIaVZev6znP9Uk9BJTbr6CM5iaOQgy8k3JK04gVPw05Zh+F1aMk65InCX96SWJNT1Ne+&#10;ToNDsnnk/wAt2uom3nhfjKVIdgXHIoByeIqaqVYhX5r/AJUeTxYhM11bIRBUbu4S3haRxVVG/h9O&#10;TSK2ZI3h1lCk8PoUjJEiOyP8Xp1+zxUJx5/FyZszY6fMQbieX+4l/D+PqcgRly6UgBcS3Bt5dO4S&#10;WsqyM05qOPJPgJB3NXyMeevMtHNjbTvEysS8fpfvgAKrWT7PEg04L9lP7zk2UZ9TORIuQj/N/ia8&#10;kzyROnwSInKYD1SN2QngSTU0H8cQ8oaxeXeqR2l60jxks0FxcRpJ6UQWj7tRY1rx+zGzZHCTKQEr&#10;/wB1wsITN72vvIgkUksSEyAciifCXI6VpSp8N8lXl7V4WS5Mv7xqsounHCGQioY/H8XFV4ryA+DN&#10;vg1GOMdzvD6ZfS5IkPkhNStXmERiPBUId0UESAjdQvEgVr1RvhfDD9Ki9knjlv4Xt44xNA0ani0a&#10;GknqVABjr9iv2/5skNT4oJkaH82X+y/zURlvty/H+xQEFhBZejcW9k/KZ/3qyN8au4+Er9qh7MFP&#10;FPi+HDQ3izQIbi4cWxHrIkfweqoGycVHJvnXLsmSWwP0/V6WVd3JLl0tbW4dtOtIzd1MDSsTKIGN&#10;C0lXbiimtfTVfi/2WI11T0P0tWb0vT9Tlxb+X/eelPU4cf8ArnLOIVzP08X+b/V+tjcf+Or/AF/L&#10;nrfoDlafW/U5fVeSc6cq/WuH2OfP9njy/wArP//Rh2jQXd9cRtFF6cJmjkj4NIskEaGpiKtT1GP2&#10;ef2c2YhqMh+Ilz+nh/gdlCMiN30nqt1BaWLteTcQsbK7Oq8ZCRTkfl9rj8OSXSIr2OOeK4k4zK5P&#10;oiY3DAFuSsDQcKofs/s5naDiAoi5cX0cXH/W9X8MZMBHYMU1ufS5ntbmO1V4ZEZPrbQrBGysvHg7&#10;NTmOa/EtV+HDeK4blcLeSiNRKSGFWBUtROg+z+y2Z2UwlDhmOLhl/sWmeP0iubErnT1itNJm0PTm&#10;u7gW6xeiHSGRCE5THk7K3qLQSx8eL8PizXSpcq0dwimaNKxu1VVvBmAP45TjwY8fpj/WjxfT/U/o&#10;y/mpEDEqulyXVjJHdadeTvZXVwUubXkk0kPXnDFIQaqtGb0+XH+WTjhNLpcRtoI7+WSGBJWkkeJg&#10;8jioICH9kk05f5Oct2yJRziwR6fx/mteWW+3N6DY6nNd217LonpPeH040S5SSJEZRRuYHxFQOXHj&#10;9r/hsCaNJeQwyIpSWKWVY2ZpfT9P0yTtRTWp+EjLOzhPhNR4t49eH/N/zlhR3Xea7W1murS4cy+r&#10;aRTuscUKzF1lUI32iN1+0P8Am3DWTzPZRO8V6WBYcAylQnIAgNU8Sten7XLOlwzlEC4n/N4P9z6f&#10;+KbuDqGGv+Wd9ytbzRZIYkil9TjKrmT0pWDNEwJlR1r8XSN1f9tsRWWKSktrdSWrstBE1fTZRuK7&#10;HY5fLV4xRkJRP9ISbSAeady2Vwp9HU9Mg1SONwfrMfETJKxoStSrcl/yf9jiFz9TaGS8hInuIxVY&#10;lUVZQ3xHftTridTGQM4ES25Q/mpEAi7WTVkuorC5i+r2UpKvOXJKOyHin+sW+JWq2Fc2oRJd2tnc&#10;81UhjHxCMGFKipJ5hhXZf2cw8+o24bldImE3itHZJrizC+pI37wSF0oRsdh8PxUqWp8f2sL9NnuI&#10;pb28urYzW8EyKYfhkk9SoXeM/YLV9RirZhHVZBj4QP4xH0/VD/iUGWwARF76cyR2scphklQtHIhK&#10;gKOvxCgNP5ckWoSFbe3gkHxpwDrEapSRzyCn7VVXZm/Zzn9eKzyB9VemXyaCN1DRU5pLdxhglwzG&#10;P1BRjw+FWK7BeX28FmGVpDPHEnoK3CK4iKrHQp8cZGzq9AWqw5N+zmEYmrJY2Fkd/ZJN+jpHcXnB&#10;ZmtpAzSbvxWRT9l15/DseK4U3mmwtpZ+t3DFYWU3dypETRRrGyesHJFUNVbjX4sy9LkhG+MyjGv4&#10;P50/538X+bFlHYq1xc3IuVEKoHmUrbhySrlSHZeI+yQOQZsD+SRptpeWNlaXkmotM8l80xLOpHp/&#10;3cancs3Fdm/mzdaYwjGR3l6Jy4L+v+izmNjt0SHz/wDWT5Y1e5k9GwR4VtopJ5BCE5SAGWSUECNE&#10;Vm+yeX+V8WH2uavo3l6JWmtY7/zHMwkitmAk9Bz9nnSo5A7iMftYY6YTkDW38P8APl/x1xJz39P+&#10;m/H8TCNMtfNf5izlLHULnRPy0hj9B72Etb3GrRqSSYAw9W3t2BKPc19SeP7P82CfLPke8v7weYPN&#10;hae8kPOGwk3C9wZR7fsxf8FlufVjF6YfX/O/gxf1P6f+xi4k5HlFiH5nfnppGiaZ/gn8sljs7G1Q&#10;28+q2oCxoo+Fo7Sn2m/nuf8AkXyb95nQo4nkI2ovj0FM1kMcpl1mo1cMUSPqk8MsdMvL2X1NxGSW&#10;kldjuSaszMep8cXMmxji2UfafxzI8SxwY9o/xZP+JdfHTDGfF1A4sh/u8H83+ll/4hOH1BpIm0zR&#10;z6VsDS4v+nLtSM/8bZVAi7Vr44QIwFBhPJPNO5H8f0Wo47Wxt+EKtyAoZVJFfckVUnEy1eh/hlMp&#10;dxciGPvCCmuRQsshArUnoSfcjrgQX8JEjtWOOPYysOIJ8BgOOXxLmx05FAeoy/h+tNbzyfriTWtv&#10;EY7rUbtS4sbVuciRgV5yMPgC9uTf8NgSxuY59TujGeScQQfHcb5TwkEg9C3CBgKIqXqZf+Z2iXOm&#10;/lX5JS8UrdRzFJlJX4f3BqgZdsMcUwB6/j/fPJnZN6Gnbfb8ehywp+jBbnYdLxbyCCuL9IyURwW7&#10;mooMdxPYZG3YVSCEgkbY82PhufwxC7s7S7ge3uoklhkFJI5AGVh7g5ZjzGBsFozYYT3upfzk68t6&#10;55m0O/ivtHa6huITWN4FkDDx4soOx/aX7DftLnMNZ8galpepS33k+eT1rYCSSxr8QDb0iY7Sr/xW&#10;3xf62bTHqYTjvy+n1fQ4sMxE+CW5/nPq3yr+cWn6n5O0tvzNtILOy1yR7a1vpFpDI8OxNzGR/oj8&#10;h+7lr6fL419HCSHX9NmZmkhfSNaVwJggItnYHcsh+K3kr/KOH+TmLk7P3vGeH+jL/i28xEub0bTd&#10;P1yzm9IXaa55ZniLQmc87yOoqqiUfu7uF1OzScZl/wB+TZIRcW10B+lIgshHw3sJHxIduq1DdaVy&#10;rDqsuA8J9P8ARl9H4/pQcLUaQFuG3nteb6HOZIRX1dMmJJRqVHHl8UZ2+w3w4GvTr9vrds4iiubA&#10;hgkakJ8IWorKzKD/ADfzfs51ui1WLLjJJ4cgr+rw/wC+dUdFjGKXF6Zf6p/Dz/mfwoyz1CwubOQJ&#10;JJFOP76MofVVq0+xQ7VwL680n5k+XmaFUL20o9JGBIB5bEqW3GQkf8IFG/S0iIGjyAG/V+pu+CLo&#10;l1WVhQhvUlWm9V7ELsc6NqPmiz0Ozie+Z1tpJGh+sFC4RlUkB6An4uinM7Hpjll6Rv3Om03Z8tRI&#10;iFcUYiXB/O/6RYBJ5YbVr5pIoaTRhZTDFJxWQOQC6VKgU/aB/wCGwuvL1L23huorkQxyqXVJYCri&#10;vipFQfnkJxItJxeHMwIsx/myZPo1k1qssTWsjlWChhNUEf8ABdMuO5+q2kztev8AvPhrGnGh6bAU&#10;wEbXTXzkBStcaeLu5t2FhGwgJIErBiSe4qDkJ8wKfrfl5mup5+WpwcVmHFdydxud81/aB/c8q5/7&#10;l3nY5/fS5ck2vEK6XfD0Y4v9HkFENT9g7dBjPzW8yPo93qljFZk3WrWy29tqakBo4uZNxFTdmDjj&#10;nnGLGZ1v6QeKX9L+a91ilUEB5ZsBPpOkzSN8NqnIQldi5QBH36MnxU/1sLPy30u/1PyjqFgjW+n6&#10;e7tHqLyRmS6uQF9RDGsmy+kQAvAYc8Y+ICSb/gjH/fS/4puhyR2q3cVvf2ZaznuZSSYp0AEMNaIx&#10;kckcaq3g32cO9J17zLY+SbS8+q3Mt/YSPYwqwLSmFAyRyMJBso+1xH+xyoxiCRGQjfn/AKaLG/Vu&#10;su9K0q9u5LS6toprWVRNJCyqUaQNy5Ff2j88l2t+a/O1hc6VNo2lLq4uLKP6zC8bokczqGLu6kdD&#10;twQ/D8XLBDHPJfDKUf6X1cX/ABX9ZhEDceby60/L/wDK/wDQur6f5naCxhh1i8uLfndRxyRQCSih&#10;SDzihZackbIzJrfmjy3dT6h5xvVaPV35RWNt9hGhqwjHKipEPU5cV5Mz/tZm6bsjjNx9PD/FP/KM&#10;M+WNVzZxpOreUvMdv9S8r3dpf/otUjkuFf1TCjpwFGFX9R0TjyY/Ywp0KSWSTUtRpHbQardG8snl&#10;AdpIWHHkjBW6OpVv8vO87NwGGKju8Z2vMHIK3r0/1WQ2rQNGLdXM0lmqwzrG1ArhQaMpIO4IIw7l&#10;1RZVoLuNGVv2YjuAK/y5s8U7dV4fk3HaKh/uHaop8T1/jgG4vUPrKb6WqBahE4jY9eoyUQbbANuQ&#10;VkiIKn0FA33LVp+GLW7RiATtc3UlWHwjr14g/aORyRtQd6qKyVH50EUI2O7fL5Ynpkgj/Mmw3eh0&#10;+ZSJdmPF67frzH4Kygf0S5GWXFo5f1wgtWgL6NNGeHJmBHp/YqezZ18IHYOOjUNPozQ5NLeY/wBZ&#10;px64xwCPdHhfGOteWG/xnqERFALpmKhS3wk15CnbeuFevMkkBiHB1UE8WfjQg983+lwiEadZHITL&#10;iL3T8ptC/RVuGUTxtK1aiDYqwqKGnzyC32nzvBdLCtqDJC4p6hJFVIJJLUXfucyJn0lz9PcskQOK&#10;Rt642pW9tAklzLOFDBVrHQsx+yqqF5OT/KoyDxapHpUlrPYXBa/tII7aC/BYxW5VOEi2aV/fSMS1&#10;ZT+7+LOaj2djMjKYjkkT3en+j/Xl/sXuDk2pqXTm1SCSC+i4afMxMlo1C0yk1pMR9lP+K/tfzt+z&#10;kl8q/lnqGqgX+vGWzsZSHa2Y/wCl3HcNM53Rfb/gVXLc2o4TQ9U/x9X/ABLg5dUBsHln5mf85CaR&#10;5eJ0LydFFqmsqRAbhRWytSTxCjhT1pF/31H8C/tv+xnU7KxtrG1jtLG1S3tIxSOKMBVHv7n/ACjm&#10;PLS8Ruc/V7nWy18e5876vbatr2pz6nr2ttd6nKxWWWdGLCn7Kg0CRr0WNBxXA+saHpWtW5s9Vtkn&#10;UbqT/eJXujj4lwerAAYSMoS/nR/dt2LVXuBSI0DzF5o8iXcWp+WdUmjSZyk8Txn6rMVWpDxE8XNP&#10;2hxdf585l5h/LXX9Fb65ozvqVnESyop4XkI6/CR9sf6v/AZnYc8Z7fRL+bL/AKdzcrFrIy2L6L/L&#10;/wD5yE8r+ZUTTPMkSaJq0tIyJjysrhj2SRvscv8Afc3H/XfCvSfNcL3LyX8TNM1Bc30A4XVEHEev&#10;F0k4A05rmTjnwHYLq9JHNGr3H0vQ30a5sYy2jOhioTHp1wSbepNf3bgM8NfAco/8jJTHDbTRRz2f&#10;K+smFBcpKKD/AFxT4D/rZsMeaMxs8zqNNkwn1LbHzBDcXLWFyrabqijn9Snj3Yd2hcHhOg/mj/2a&#10;rjEgbgzfU1DfakVphsSd69O2SML36tJy9L+xMS1Sv+kGnReKdh9+L+Szy/MG+YcQG0uOoRuQqJfG&#10;pzQ9sRsh3ehy8Gn/AM6TyP8A5yjgaT8sLdfiZl1a2ILCh+xL22zo4QU675p44rZT1kr5PlqLTkZQ&#10;S/xEVA6Y8QAjc0zIjpOIbOHPtSUSR0TK38s/WEQpzaShZ1A2A3yxAtctjoC0T7Vki4PJsjgMY5Cr&#10;kBCB1r/ZkM/Na5S18tnjJ6buwVWJ25c0pWmZgw+Dhmfp4oh2XYuqOWcr6PZP+ce/KL2Hmi4ujC0f&#10;CFQxkG9asGp9+cO1/SbiNJJXaKQyu0j3cr0BAY8Ix/M55f7HNHqsVb3zerjtu+i43BUUBWm3E9RT&#10;bAvl0U1KzuJUQpBOoC8aSNShXi1COIzFx4eLbzZS3BDclTGwB4mho3h75KNasdUvNUv51mma1mdR&#10;FY1Cr6ip9lubRoR/kA5sMulkCd+703wx4kCFUgbAW1vZwIxV2jXaQVckFvtA7t8R74cWVqsbxxJb&#10;RwJGEblK4RVJWrq6Aszsv2vh+H7ObDTkwAgRwfTwp3CEubxxA7iSSUuCRHCnJ2HLivBjRUHb4/8A&#10;KwJqFi31WWSYGNJnZJWi2pCoqyitGb1P5q/byyWMcRNfV/uWWxRkFzG8whRvUMaBiDT7THYEjZSv&#10;hnObqTgkNyAhuVX04oBVx6StVQx+JVUf7s5fFJmqnKxxX/Vh/RcaSPwLpulX13PMSUjNwnKUkAsE&#10;karFF7e/+TlIBkWEYkl2THy7p6SLbMgmiupHVYrizZVhM0Z4kyqKFQVUCRWTM3BixyFE7/zm2EQh&#10;ruUpGxorRx7zqQS3Gn7IH7WTdvLmowaZfzWkhlubuJF5q6gElgGZf2UZa70PxZkyljhEiBPFL+Li&#10;/Ef6rZcen1MXm806ZcatZ288UkRtppOaFHDqQh4EqN3R1/yf5chNtBa6Bqx/TFoknFpEiv41eThI&#10;VHMRK7VlO+8h+D9lMwMeXwpesWw+k2QySSSS+sVltHKMwEiKTw5CtQGNGKg/8FmbUoLvzBZWENu0&#10;WnDiJax+ncSDju0jN4gfs5Zk1V5AADw930zTOR2pesd0ltM5k5XLgla7orU2CjwGH9/b6lrwjWC1&#10;W2tbS9FIruNnV4I9zMoYVRmH7H7S5cTLLyj6eJnIGQIAS2GS306IvdzrLdTJ+8dSqMzE0VPhIB+I&#10;kK2Guh6pDDe3wW0ubqKVW9O3u0o1UFCYxTj6TfbzLjijKV1k2/hn/Fw/V/msZQMpAgkV/skq8z6L&#10;f6nplqDqyaRPHcoZrm3NEKcx8FWNVkIHp8/8rBcdheNFFFMTEpopRaVav7I/bCiuZ8xKdCIEQPx6&#10;pMzPubn1nTFmnuLekxirJJIQ3FQFqWLbRcyBXrhp611+h/0fT95Xhy/3Xy58uPLr7fy8v8nK+KXH&#10;XH+8v+9r/J/j0uFR4r/pcX+bw8LFf0TpP+Nv8Y8R/c+r6dX+sej6Ppep6dOPT4uX95w+D7Wf/9Io&#10;Y6lptzb3Fy6Nplw0gjuLYDiV+0shCqSW/ZZRxX/ZZt+HLDIBI+mP44v852GPJvR5vcra+0bzBa3l&#10;jaK36W0/gl5p14WEsTsppEeZ/aHxxycn5YKsYNUZ5rpHd2lrw5coXQE99uLDb4CM2UITjY7+/wDg&#10;/nQ/4llYiKQ2rXnliKKDT7xYEgt3HIAJcpJ6akkChLq6cjyVv9jhwBceksLBfWZgBFzDcFY15NU/&#10;Hx8Mnq98dnaP9VqvilsxZZ9KN82pw+otjFHU3otniM0qKVWOMBC0KuN/U+1x+D4fiwt1q5u9KuY4&#10;rqSNPrCtId/iKg0Xrt8R+HjmLgzY5bQPp/i/pIiYzO3RPPJ58teaLCS601JJlsXS2jLgqiSUq/AA&#10;Bvh6+ofj+zgPUJ4JLe3kdqGTkE4AlR/MHWvKvTNF23K8o8o/pa8l8VMs8t20ts99CA7cJFqZiCW+&#10;AcWVgOPDqP5sDQRTtaI4PJFb1JJFAqWp9mhp8PXMnsji8GYAJ3jy/ossXVEalPbJqEccj0mljKxx&#10;EkDjy3YU35fZGCLezmlm9G59OS1ukXik4AYgbs6t0p/kjOkxSEgRVD+bL0uSCEpv9RtoreS4tWc3&#10;enM3qLZ1kAkOyxSRVqS3i/H+bEbnQltJGa3uGUOCQnMp9oUU8h0yE41te6bsKmneY11SDjdWe6Hh&#10;J8IkHqIfiUL12r9qmF81nP6U7JF6E8caEylmJkq1WUORxApy/wBlmFOJETsL2+m2W9Jol3H6iL6o&#10;nSWQqkYVQI6D4dup3wtltZbbUHkqBf26MsUXqLK0q7EOq1GwSteeY2pHqIH1x/h4vx/C1SARUFzD&#10;cQKy1MDgUJUoV9jUDvinl9Zkmu5ZkIgR0kFpCwl5h5A/qA/5IHKSv7WYGOBGOYA4vp9P1+ri+v8A&#10;qwajKgp6mBKiQ8ARMJEMrfCFJQrx3p9utMl2qyXUksZS2DRxtuworuGVXWo70pmlyE8Z4+f8TSEu&#10;0KKyht5RbTtSYV4EsURkZkcKpoVqev8AwWAxfQXC2tQY39dElbkF4y1IQOv837OVEb7JpMxE8XrF&#10;yHVlPBaVNO4Dfy4C1u0udZ8vw2tvpw1a4aRIoYVk9MDgzcpHJpw9PiquMtw4pGYAHESP9Jy/3TIG&#10;jZQV9qmnaLFdajf3n1Owty8ly8q7b04qtPibkx/dqoaSRvgXG2t3Y+X4o9H8r2yXPmO55Lc3dvWR&#10;I3k/vI7YtuR2MpzpdNpABvW3q/q/0pOPlzGew2j/ALr/AI6wzUNIufNTS+YPPzfonyNpxW5sPLty&#10;Vj9X0/iW71Q/P4orLlxj+H1uUvwZLfJfkdNJ1A3mq8bvWmiEzSk8lhZmoVWv2n8ZP+ByGo1VxkMZ&#10;2+mWT+Kf9X+bD/ZScCWqqfD/AAvM/wA6fzSn8z/l9FP5YuZtP8vz6jNpjxqoje7hhiDcidnih5fC&#10;Iv20/vP5MnAAJzUBvyiUo/u3zzB6SPS4biopxIBoAO22KPMWXgo4qOoy+UzMcI2i6zFpIaY+JM+J&#10;m6fzcf8Ax5NJ9Uu9SjSytY/q9kKclG7SH/KP8vtgeS+WJeIFfllohIDucKUeOXFzPmyvQvKF1dRL&#10;G7mBKVHBd6fScDS6s6dEX2NT/DK6LIQtlOmflTpdxRp7q7A25FfTX8aHAc2u3K9FSv8Aq1I/HIG2&#10;+GLzZLp/5IeT5qvOLuUU+FjPw6n/ACVGF93rV5NRWKMqmq/ACAfpwxnKJsGnKxY+HcEgso8v/lD5&#10;H0n1JLO1uYpZk9Ocm6lDOlQaHjTaowIuoXyTyTxz8JZNmYACo+VNumRN9TzZ8AoBkV75L8o6hpNj&#10;pGoaTHeabpx5WdtKzuI2AIqDy5MaMftHLbVtRJ3upD8iB+rI8AZAKMH5a+Q4lCxeWNPUdKG3En4t&#10;yxNtSvWHxXMhp/ln+uDgHc2cRPNH23kfyvbEfVvL9hCetVtIh/xrlxzuwBZ3Yn/KJx4PJhKXmrT2&#10;VnCWVILaHj1pHEn8Bg63d6dGP0E5ZEHu+xrJDHNaSyCtyuoITtUiaOPbv3wy04RwTT3MnMGRVBYq&#10;Qqqm9a5eB6DEjeTWOIZIyHKP++eVfmi517QNO8vafNYzG0laSKMXaNPJLMacFXo7H7KgHlgDzB5T&#10;8s+a4vW9RFvqfu7+3Kl9ugkA2kX5/Fk4HNhFyieD8fTJ3QqW42LGvJP5kfmp+UlyllqGnXT6AHpL&#10;o+oJJGi7iptpWB9Fv8n4of8AIzl2vaD5z8qwyRLeRLayOVSKOdOc6uOIKQt+8G5HJl+Jc22kiM/0&#10;x8WI/wAnL/ff9JKMRJvhvhfS/kn8x/In5iNa3mmWly93bqZpJZbWVFtZI6VikuQPRL/FtGkr80wh&#10;sdU1SSd9PNzNZ3YaphbnIlWBRm+IGRdtlB+Hj/lZutOcJncsVTxj6Mf9zz+rw/8AZepugYSvij6q&#10;/wA3/Ss6kht6+uY0dgtA+1aA8lAPhXFbyW+sdakvIZ2uRZRyLbzB1qgkUrUU+JqN8RzK1emwSick&#10;b8UiXh8P8W30Y8cf4P8AcNefQYuEiI2l6v63+a2AJ4F5rx50ZkYV8CVOVZedNcjtit1dpdrI8Tr9&#10;Z9SUI0R5A8Aadf8AZccGPszhx8YnkhxR+r6OGX8XFD/cf7prh2diFSiOEkGPFGP876lCTSLFiOEQ&#10;hPF15xAIaOKEVGT/AMpecdR1u0uZr+5h5QMGLRR8uCUJPqL1Rf5WzXdo9n4cZAgckv5/77JwOi7V&#10;7PxYDEY69Y+nh/m/zf8AiEj1DSxp0sKWFtLcCUqr87n0gCzBV3ZW5e4GFeoXOrrM1teai8tlC/OK&#10;+tm5S7gMGMQI+Ek0jVmZf9jlmPTxozjD64+nHxTnH+Z9c/4v6cXMhgxARnGIEpx/upQ/3/8Au5pl&#10;ahJLYzR2axXjrT0JCeAYHiRzp7V+FcCXXmOW+17RoLbUHuLAXVujBxGJGcmhJFCOg+Ix5rdVoscN&#10;Kcko8MsnF4fCZcHDGPq+s8UmzS6UQucomEpn0x/g4Vklk9ro19I0UcV56M3xRs7LShK7tRsMvzY9&#10;O21mKR5L5Y5FjjWK3uFhjBaXizU4Ma0P82ebQhZ5Q/zo8X0/F3uOPpWeS5nl0C3Z2DOQCzVJJqo6&#10;liSTkl8qSvcaVazzaeiLDYSLalZ5GlJMpVjMCF5SsqK3qrluPSz3O3D/AFeHp9Lk8KS+ZtQtrXUI&#10;rcXssb3F9GLgP+8A+FeAjFaRxqW+yR8XxYFs7Ly9f6FcW17blrWS8uv0mrSTExzI1W41YGg+Fvh+&#10;H4shiEr91dzTL6k01SfUo7p3sZF+shIxaRyACOUt2dgOSht8nyItrbWsVqyw28UEcNs1eRVFX4aV&#10;PE0Xxy7HpOOyTLl/suLhauM7+94FqHnRV1G/0+50yLUr5tWma/ia2jSCZGtvV4yqQ0tWmj+Kjr8K&#10;8c5X+fDSywaQzsCI5JVHSpqi1Y++dD2XpvDjLckcXDH/ADXGy8g9E/5x/wBT0++0+7uINOjsb27g&#10;trvUPq8KwW4kl9SkUIHxMkaj9rAHkK5STyxBayM0kFurSyqVDyWzcyPrEKn+8gptPH/11nXaWP7u&#10;JH1PFdpHh1Ev6X+z/wCJn/Mk9E1S2dLtL23Kx3u0UZJKpOnX0JD2b/fT/st/slY1ntb61EolntoS&#10;ihyyICGQiqyIQh5Iyjb/AIH7WXVY22cYSjtzP4/3SrZX1tfwLNDFLUMUlidirxSLs0bqTsyn/mpf&#10;hxkt8jKn+5CgapASI16VoaBcjK7Zxj5KwhIc/wCi7+LOD9PU4nZarCTPC99dGgI+FCBU/D05YxnW&#10;xCzxHYgRbltjVWS2iLV3LGhAH+xOAIZ1T8wtKpJJLSyuFLS/aPFq1XdulOWVn+9j7pORR/KT/rxW&#10;3SFrJ1KKpYj4YzUb9m2GdqimKWUTHiV4ilTtlZxgzJefJJ2eB3uh2snm69cNcrOzGgiQMCrDehIP&#10;2qdP2WyKeYNbtdKAuLqSFVlBAhQepLIT2Rff/gcyDljEebtdH2bPPyuMP58vx6nouiSrOv1Cwiur&#10;i+gKhzIRHBBxGxmcD7o1/et/k/aznN3f695rv20vTLQGMnkbCI0iQfz3UvRqfyV4Zg5s21yO34/H&#10;BF6jFixaaO3+m/iknWoXnl/yhpra95m1INLEpX69cfa+L/dNtEu4r2VA0jfts2dD8p/lxpmhldQv&#10;iNQ1dVqJmH7qGi14woen+uf+FzXccssuGPoEvTxfxf8AHXXartDY1y/49wvA/O35weavzA1FfL+h&#10;l9E8v3cv1ckH/SZ+Skgzsv8Ado1P7mP/AJ6O32cPoNcs7+G8EIYNDGWYvTfYkdPlmwj2V4MhZ4vV&#10;H/dOsy5ZxlG/4jwui/JG98uXWmS3lzHcCW5g4rCGAX05kr9oDqGwVYTCawt5G2ZkFfuyGs0vHkJD&#10;THUeHIj+kl/5h+RnPme8+rrSIp1AAoSzbbnEbO5WXW7qI/YiiT760y3LprxRj3f8QstQYY+LrKZ+&#10;/iTjzB5CH+BfLyrFylMkrtQb72xI6e+G3pClR275r8ukqLTj1hMmB6j5Ua3tR6iVSieqCK0rsfvy&#10;Leafy90HzAxuHQ2eojeO/gor1p+2BQSf8S/ysJzThIxI44D/AE8f6k3baTtExiL3ZN5U/NXzr5F1&#10;CTTo2Oq6FA/E6XdMWKJxB/cTULR9fsHlH/k5y7V9A81+ULlp5wfqzGg1K2XnDIp7XER2+/i3+tmV&#10;CYO8Tf8A00j/AF4fxO7w6nHmHf8A0ZPfvK3n3yP59tlgt5AL+NRK+l3P7u6iqPtxkGpH/FsLYN03&#10;XNIvE/fwwW13LQJNyb6pIfYrQxMf5XzKx6k9fx+P6Tgarsq98Zr+inLnW9LrRpdUsF/ZUL9cjA+d&#10;FuF/4GX/AIyZIfJ0H1P8wJTPElrBJpgWNgf3RcyVChySrMR2DZh9oShKcd3CnDJDSmwb8Rgn50iH&#10;zL+X0a6WZdQMWoQyzJDGzSxiMOGLxUDoEJ+LmudMaKg22r0r4ZTDSi+WzpjrD1Lwax8qJPN8MEpQ&#10;EBlNAaActx8zgea6RCwB3UVIArTNjj04DjmRPNneh+SI6RuIpESQ+mlZANwK9jgafUCi8+XEUqTx&#10;qaZeMYARGNmmU2vky1AZPq9QhoqmWgBJ2I/1cgH5tzD9D20cslRJIfjIIoCVI99sxdfXheT03s6b&#10;nL4M0/L7ToLa9u2hgEK+kgID86sCc5Nq0lyhW3lnWLToJSz8FUyBKngRzHHkxO6qP9fOb1UPcA9i&#10;RTOFUV5Uox65Wga3cnVbC0nYqLp0iWdkFfTZj9hVFFLV48v2cox6mWKQlX/SP9FeKhay6BFvIwFS&#10;qlgD0JA75MbrStEGtXENzIsc9gArIzMwPMgh5I/sr/kOzcv2uObyQwzyWf4R3iX+w/499TZGfEk1&#10;lq19dadbXdpCZkuEElAQvEUOwJ+1Q/squLy3OmfWCsETSXMZXg5KypRTsQSOC8T9qnx5kznHnw3X&#10;4/qxZV3roLbVZI+dzOvpSqeUKK8BBIoduTOXbfq3FcQv/rEs7C5lHKaI+nEpIkJ2Gw48F9Wv7X2F&#10;zHzSPFvzkP8AO/4lJICIshFFEEtoyIoWo7U+HxPxElm9P2/ayE+YkvIbsWv1jnayxxw+hCyqYoka&#10;pi7B6N+3+18WafOeGVXs480fbqnAuqcC7FjXqT05fTTANl5fkuEkrHLHcD4YkYDiQWIBZq/BH+zy&#10;/ab7OUjDKRquf4/0qiCoWAyV6J5cmu0ZtQvpX9Ljyit5hxG1fi6Vaq0pmbh0E6uR5fwxl/umYxoO&#10;9vhDxUKA8mycwaGhFegPjkihsLOG1uWtJWjtrmFeNuhfkZo3Lkt6ZK714P8AzZYdGch4o3XD6o/7&#10;L6v+JTwAm6S8zXD3kH1i2R7i3kP+kAqFSN1oePOjfF7ZGtPurzUNVddWjQWi20iqiH05HjC15gNV&#10;kSh/a48f5cqx5MhkBIXHh/zuD/dJF2mk4MUB9BlR2cBWcFhyJpuFxex/QbzpdaSkd56JFv6d4g9S&#10;ZeNU9NyaUH2VqnJlyUDiMrhHjA9PDP6p/wBVVCVbyS2Md23oVUs09u5XjQ7Dffpud8P5bzW1t0n+&#10;qSFZF4C0t2STmx+HmHJXkFUU4tx4/tZtMc5xiTHGcf8AO/pS/nepmDsl/o6Z6rrJKjTwfvGkkX4k&#10;UfFxp0Xkx5ch9rDXR4L+0vbrUJ7eWW9aBahgFAVFJSNPnT/ZNmVly3EkEmfCPRH+FEyJAbsb84fo&#10;DU9IttMjvoYbKW44qEZjybmA5NKfZ5Et8fwLg2wv9XZIZ7+2W1knT1Qd3BruIizBfi/ycljjkljH&#10;GIwl+Pq/pojGxv8A9IpXqHl/ytNBPZWF09ybNvqz2sUgQ24I4/WFVaj4AaeqyvjvRu+fq7er9r0q&#10;Nz5U5cevGvH4c13gS8O69f8AveJr4Rz/ABwWjP0novp/V+Tfo7j6f1usfp8K+j6lePLj6nxcs//T&#10;i3li+8z2euJpGsLcT6JKoMNzMkYaKQClSI9uG3iySLmZos0xPezGP4i5EbNnrH6XuPm7RLO40+51&#10;7Q0iPmCKIo3ptx+soh5NbOx+y/X0ZCvqwt9j9rJS8t1vbvFHJKjboxJqCfh2JoFPb4s6XAck4AnY&#10;j/O/EmQ3AJ/Ekmt7bS5FXVbe8uYLOaLks0KogVo0PqHkq83kBHxrwX/WwWZ7yKSNfqlZGIowNFTt&#10;uT/kjpkc0wY8Nkc/x/pWUa33SJ7HRb+yuJU11haQh/VQqDJPvy2VRRf3jKEkX7P7X28A6ppslzfB&#10;tQlEv1mIqqxLVQF6/Ex+Gta/zZiaM4zExjEVH+cuKQAoBPfLWu2dloclvo1m0aadOrXBu2CPWQdl&#10;jDGQinDl/d/5WFhBsLNYI4kR7klfTNAGVSN3rWg26/5Oc/2zl48wH82P+l/osM0uIs4smhvZJLli&#10;031chomp9lim4SlK9SMuwt7sW5il+FAzsTbn1YlL7KNt2G1cy+x48WKYBqXT1cP+mRh696C1y6s4&#10;ry3uCIvrMsYCxXJ9KQxoeT8Hf4UYA/FXBN3FfGM+unK3Us3IFgvBSOw3Wv7XDN/g4SNo1/souUKS&#10;zTbjQxcMtnMq6hIqIwCoZvUkU0qzD96wU8k9Vnw0uLbT7v0pY3HL7SRV5ryUAnkh/aX/ACsnlGMy&#10;Al9X8P8ASRHY7sR0zU/MelfWbO+t2khjb05r3h6DenI7KhjnANY3P7S/Z5fDhffRC1ctJIkpdSGj&#10;AaoUMPiC/styORnwXQPqI/3P8X9FssMm0K/XVoQsNvPapC6lJ3ZGR2ZSCvqA/vo+AI/a/wBhnPNc&#10;hnvZL2d4RJcQxilv6sZkkmZiqyVPF43So+FT8WaHWYySSa4hX8X1Tl/E0ZBsze3ENvHFDEtIdxGF&#10;UhVUCoHywX5K06K3eRZ2nhuHjWaSGVvVRZDJSRRT46lh+2f8rMSGbw4SrnX6WkBS1J5SkQjQOrPR&#10;2qAVBUnkCf8APjk91GEyQxrXnHCnOQSMFAYsN9qA/CfhXNNmI5xFBiBulmkPKk87TlRcXEpWFoUY&#10;8o1B41JqQV35sfh/lwssEeG4tmlapmljQ04yKS67FlO9OQ49fhwxlR8qZUjtVpNZTRxqeQVihq0Z&#10;BU9Vdfsn9pcLPOTSpo7XWnH0itytxcei1GKS8kaqihNEI5p/wuZGmyy8eM5Hir6v9KwkCdm7GGAr&#10;HDMhkMQWJfVUmrQUPIF68vi+JXya+R9N8p6FZwmG6WTUbxaNd3CmN3oocpEG+ygB6f8ABZt9Tmlk&#10;9GP6P9lk4f4p/wDEfwuFKUwSJR9P+mfNn56W350+ab+aCbSpIvLtkwe302wlS45AsVSe4CHlI5p8&#10;K8eEX+v8WTGJYXczR8SzAKXXcleoBpmBGZA2U4IZTuOED/Tf5rxTUNQ8zaVYR6LqD3MFrBK8sen3&#10;KNFFHLJs7gOq/G9OxwFrWrRaVaC4dPULNwVAeO9K9cytJpfHkRfDQbY4xj5G08/LH8vbz8xNel0u&#10;G5XTo7WEXFzc8DLRC4SiqCByJPc5emammp2pdFMTrT1F+1Sor1zJ1OmOmr+MT/zXCl2cMkrMj8kz&#10;86eWb78ttYhtpfq+pW10HaxuiWiZhGQrB49+LCv82LNYxOatIa/RmEcx7vtbIdm4+XEgYfzZ160X&#10;9xpdsF8Tzbb6CM36LtqfEXPyOQOUFrn2bMfTUv8AYoqL88/MfIfuraAg9oOYH3tXGnRtPIHJGP8A&#10;siMdi40sWWHOP++Rkf54eeCCLfU7dSw3AtoR+Dg439CaX0+rhvmSf45E7N2ETyGgENefnb+ZqAsd&#10;faMdhFDChPyATHro2lD/AI9Y/uODjLtY6WAG+6Rz/nN+asrE/wCKL5FP7Kuq/qXFV07T0+zbRD/Y&#10;jHxJd7L8vj7ktufzG/MG6r9Y8y6lJXr/AKS6/wDESMUFtbDpDGPko/pg4z3shhgOgS+TzL5llP7z&#10;WL969eV1Mf8AjbHBUA2UD5DHiPengiOg+SFkur2Y1luJZSepeR2P4k5dRkU7BTCMSK718anA+pMB&#10;pt54fV5f+TZyUeY97GctinfkaH/nePLhAqf0pZ9Bv/frkB/LS5UzzRfzFKD/AGBOdPqDxaTJ5V97&#10;TLeQfUn/ADlPp7zeTDerX/RY2qR4PNEMPfPVv5bXTTe6rBE06lUhn41uOIbkyxNQty49Mx+wMmo8&#10;WsRPBEGc4/w/0P8AZObpePi29TyT/nHK+8+z+bv0VoN7cRaRDFcXV7bnezSeSFo4JJl8PW4tRT+8&#10;9POW3F7bjV47vSLOSyLvskgqzJx4I8jAufU/alQv/sc7vTQ9HHk/vZx9f/SP8z/Uv43aYo9SNz9X&#10;9V9ZaFpupxaMkGuXa6jevHW9mRAkfqtvIkK0BECt/ch+UnH7TthFfW17Z+p6gEUwkMchZOQZTuRU&#10;ila+GOPBRIEjMSP+dj/o+I48sFWb9NptFLHKivGwZGFVYGowNZ2kUkvK4XdSVlmiIAZh8XAhjTkR&#10;gy4px4iP38z+7lw/9POJJwy32+3hXGtNuvauHNnpL3tysKrIgLGOteJYOKgTFDx4KvwrRsxcmCfD&#10;Hi+mZ4pfTx/1f5s/81rOCQozAyb+jiA/c+n1ev8Ayn9FRubiOCBppqcEHJtq9PAfPNcWdvHN61us&#10;QslPNLaRCrqlONE5Gkniq5L8uMfqh6B9HHD+Hj/of0p8PB6Y8LVKQmTwcX8w8P8ABx/z4/wf0Zto&#10;0oQK9WelC4G1e9adMM30GxsdU8v3GnH1bZry1jllKABmPxr6fXj0b1AD/k5z3auWXgSxyG8ZS/ze&#10;EfS6HTa7NLJPHl9MokS4P5n4/hS+/uy+k6gLgLC6wTnjyrRQpFT0yc+evL8Wo+Y7Yks0cIhq1Bxo&#10;LhXYE/zZ5fhieY/pPRac+ndIPIetA+ToLm4pDM0PqFBtRQh4sAf9XJB6sUagLGeMfMgdq8qAH2pn&#10;R4sBAEe/wv8Apmf9kz4xzeXak09/qVxfS3cKXFyssYYFiQnrBwUABp0oa/awmS4tHjlSNfSLXs9u&#10;6hQB6rIPDx/mzV4MUjl4TzlH9LCf1h6bqEzQ6el/yMsdtb2t6wq3JolNWHxb9/s4Y6Tr0Gr3LW9m&#10;CI9OCRys9DGzhBWhXutc2GLF4eOQPUfw/wBdhKPCCT/E8p/MHy1beVvV1zVaXF15j1FzELeqSwho&#10;WHSTbiwVuTZC/wA64QmkacSeTfWZC7eNYxTNxp58UT0HGXEyStNP+ca9TN5qeoRoDHaQaTp62tv1&#10;VAWl5fEd3Jb9vCHyjM0flyxlZ+MUXqBL2PeS1cuaLIvVoZPD7P8AL8Xw50Ok/uw8Z2nH/CJfD0/z&#10;tv8AdPcJ1VpWQDdh8UTfZkA7qezjJfFyl0loXeG3lVlIDjnGBIKs1u1G/czUrw/ZfJ5Ino4ET6us&#10;h+Pr/pRS4xCPU1uVillLIUd4m4luJ+ETIStXir8L/wAuAAk7XEUI1GCM70pGQNt9/g8NseEnZsJA&#10;F0Ue3Hg5+qysTSoLCp/4bGpfRyrKi6mwaIH1WSIjqeNe2S2OyCCKNfa70KGotQa+L9xv74RyXAuf&#10;P+i+lM9yWt544y4owPUcNzuPt5iz9OWPxc/ECdNMV/FFq6e3tNPmmn4WsMY5yMSAtB15Gn0ZLvM/&#10;5k2+n2h07T/TnuoRwnuTvBE3hyH228FXI5Mm5pu0HYoB48vX/Jf9VP8AiWDaR5LudU1WXVp3nsbC&#10;Y8o0DNHNOD+1wP8AcK3evxt/kZHvLXk3zB5sn/SV/LLa6bJ9q8mH+kTr/LCh2jj9/s/6+YGfUiHn&#10;L+b+Po/3Tts+pjAUOaD/ADD/ADi8p+QLVtI0iCO/1xKhNNgNIoGP7d1IK8T+1x+KZ/8Ah869oeg6&#10;Vo1ktlptutvANzTdnP8AM7dWbMfHhnlsyea12v3BeAXdx5v896hPq2t3TXUokCQrQiGFGHLhBGPh&#10;RfH9pv22bBdwYy4ibZWRuVOvh/HNli0/CLHMH9DqDqCRf4/nM08s+S5rdFubV0iura6hlikkTmtf&#10;SZSCKqe/jhVLp9haxSpYwCOS5jkU0b7RCHjudu+ZwlOW8jdeSx1UpEGR+kh6NCuu3bxyaxffW0tZ&#10;IpECQBOP70FqULM2y4Uwy+Y7WCCCOGEIgCDlKpPhU0BpkuG3KlPDIk2d06uNH8r6jc3FzcJNJIwL&#10;GsMiAitaAEjkd8EabHexXdzeXXpq8yIhWN+e4cGvQYmN0GnNkgYiMehdqFta3FrZ2NvHIsVqXZS8&#10;YReJjKBPtE4ew6iDyPXiainXrlUsLg8BDGtU8pwycfgFSoDGmx264Jtn9SBGP2iN/oJzEzacElvG&#10;fhNMC81eSC+o3s0VFLuCOp/3Wv68t0SVXVwHjYcHVhVSO9Qdjmvz4SJ2NuGMXYafUcMRX84/oYPr&#10;mj3llqsEyNJb3ENrbyQzxsUkRviIZWWhRhTtnPPM/wCUtpM73nl2RdPunBMlk29rL7U34f8AEclH&#10;VVXifxf5SP8Av4O/0naV3xdHo/kn/nInWNHWz0/zlC+qWTq1NXhA+tRhTxrLGKLMPFk4yf8AGTIP&#10;Hqmu+Xro6bqVuYV/5YLqrQOP5oJTXh/xHLp44zjvUo/7H/Nl/A7eMozFh7Taf4Y812sWu6Dfq8ho&#10;I9VsWCyin+65l/bH80My5JtJ80XNGXR7iSOZQC+lTtVqd+COSsgP80TK2a46bLh3xGx/N/j/AOJn&#10;/muJn7PxZTc47/zvx/vkDq+kaVOwHmawRgSQus2qlE8AZWSkkP8Az09SH/Lwfa/mOrssF1BIHVij&#10;vbUZq1rV4HKyon+V8eWY+3BH+8j/AJ0f+Jk6jN2EQSYEH+jP/ilI/l/bRgS6e0UsbhWRJiaDalVk&#10;Sqt/wOGtvrVjqU4+p3jzFgZPQUgOoG26GjD/AIHN3i1eLLQiYupyabJiHrjwqr6NLaW6pPbwIEAQ&#10;zsDQlvfIf+akjjTNOMglC+uSS532p0+6uQ7Sj+6dv7PG8k/cE78v28ETy+mYj8IBEQpsd98inmRI&#10;blY5Y7dLmTkq25C/ElVH70IvxsKrsv7WafVcPANuP+b/AMV/Oe1rZMrVWQEMSKFmapqN2JpXp3xD&#10;SNQ0UeZtNtri0MzmaNI71gKROTzWNRQU4H4tmzVZZRBojjiwyDYqeqrdfo67aBgJhExiB6cqHqff&#10;J9rNnW5nlay9SR6ODvRwoFC23H5D7Xw/s5vtCKxxlwWP4eL6v+kUYjYq2K6FqSFEt11NBFEzROgC&#10;/C/M8lSp5sf5jx9NOX7bYVmS1S6jtIYGklPwrIkTNHtuauegVj+zzzKzSO4oRbb23TYSzmIzzTCO&#10;M1keN5FRxvxAIGx5KO/DEdXudSWW4jgtv38xpFJUI5KJ8bLyBWnRVL5gzl0H1yTatpsVoLeBhKfR&#10;jUkoGDKebVUMR+0vhkJvoL2xd7/VBb3L24T04EYKWLdA3E0f4T8fw/6uaycZAmUyDw/7JjSbo6ut&#10;UqAa9QR09jgHRY729nBmne109QYYr2NWlZUJrwjpT4Fr9rj+7ynEZGW11/R9XAvudMzJGxjT1HG4&#10;SoFfvw90azktLgxweYJlgCc0eJCEYCoPJnX7Qozc65k4oyjsZT4P6P8AvlpD3RWWIepa8/ipwk47&#10;bVrQFq+FMP7WK9ltp4Lble2dxZHiycbctIzk+pFItByP7XwL8H2ftZmDETEDHI+Fwn/a/El/WZV5&#10;7IG+a0T0mmcW8sc6+nsZNitOLAb8Wr4/bxCDT7qOe0nsltXinj+r3SWQWOdZmA5O7sz7o3Xb/Y4Y&#10;ZCCODh9XpnwD1/1pTSJdy5pkVb1Z2lURsZVeb4o+AG3CnCoI/Z5fawdp2hJLYXlrYXJR7P8A0e31&#10;CM14On2y52b1uTfEf5cyMGGJjKGMkcP+V/3X+d/vVjV0gr/X44J7FZFVkvFZ5bJ6mUhlrHxAqhTb&#10;j8R48sjcuh+bDMthJeW9wxAnhdYzxmFeLyGWbZW6NIg/yc1GbT5OLhMuLj+nf6/9MwNjztNY7+z9&#10;N7jg0bRVjliABcECoBVK/wCxzoPk2Gz0GwuYJ5fUuWlU3VxNM0sjstQpPMDsaKsa5tv5IGPhNmUr&#10;/g/m/wA3/NaMuA2Dbzn8wtI1fX9S02TTy7WRt5jFbiBaAycOR9RW+EijM3qfDyy2Z4LVr2QRlleR&#10;lhq5i51+HlyLHr/sVzc5Kw4yaH9Vzb5n/pJNliWe5OkQSShmhhSW7pCl00RFWA4KioKb/ZZm+zgr&#10;67e/Vfr/AKR+ucfV+o804+txpw9WnH/jXNf4mbg4+H11/df0eL+d/v3H4Tw1X/SCTfoTS/8Ajhem&#10;v1Hh6H134/V+q8vV/uq8vt/Dz+1y+LP/1IV5Ik120htbK4ZHgR39ZJFLxek4LxiJdjEwPX/J+HM+&#10;ERHGb/vI+n+dxfzfDcsx235xfRev6Vp90kkoZ7a7IB+s2sggnohpu9CHUfyurLk3YRXltaPJEsEy&#10;n4YWIqsbD4V51HJSd1r/AHebfFHJhHHueUZQ/r/j6v8ANRUom+e34/H8TArI3+jaxrIW4e7s7iMN&#10;NdxB/Te6hakspgVWEM3AcZvT/d3XHl+7+LCs6nLbak9s8brLL8JdiQOx582oN/2lbLIyE+X0n+L+&#10;b+P9M5EDGe4qmTHRNP1HSra4V4pILYiaONEUhlAI9PileVOVEK4aaj5mspiFgNLoFo1V9o6inU/5&#10;XbbNaNOYCQ+v4/xOPDAY33FinlX8tNW0lpfrZR9McpOGjFZ6b/COrDgT9nlhdqczXVjF6hhSVmbm&#10;IaV5KDsr0+Xw/azQa2JEwT/Na5xo15M98rWsNn9YihW59JSvD6yzVo3fixO/Ll8Q+HDTyisCWkjO&#10;VQ7MSGoSQN+Ybp1/Zy7S8XhS4SYkn/Tf5rVLy3YX+cEt5+ltHhjtjdW8rGOVDGzMCzAo0TpVa8l4&#10;8JB+18OLahDBKrCWRhGpd440qjFKb8t6N7NnRwjMxuQr0+uv4v5vp+mDlQiatKPLmo6hBMDY2kJk&#10;k9KKa8lcTQxylvgVDxEkfFePqwv9p/7rCXUY4rVrW4gdYyQsStI1Uk57LSmzsaUyGQyhUeIY79P8&#10;6Pr/AIf6zZA9DzZrod3Jfrf2l8pkCyM3pxApLCy7uhV94wG+KPf48A6rqscduZuLLeI9ODE0CkUX&#10;kwBLKD4ZZqOIQuf+x/2PH/vv9i2GwE10vSpkkMKmNtNeMFGRQP3lQXogoErkOnt7yfT7dLJYllkk&#10;birBHEsfKoKyMeUTClFWT7bZo84uEREivhxf6b/eNZT4y8ZZC1SiAVoDsfl3w58teVtTs769KzCI&#10;yIn1nkQzRskgZWJpRv3fw/zZjHAYwlcqAMfp/i/o/wCc1yFJfe6xZGO2ZFM7XJZbRAKGRuJBArSl&#10;O/LJlczQukMrFJooFlDxqpIJIEis9KcjReS/5Oa6e4JahzQVjavDeXap60Mtw8TsZJFICgcSsY3C&#10;KD8FP2sKrb6vFYSPcxgTuEeEopMyxs4AbiTwLUbl8X7OZEZQHDHh4v8AVf639D+jwsiQEbdrfzXa&#10;y2k7CGIOBFVRC78f92GnqUB2HA/5WBNe0tF0+8cEpC08ck08Y4DhF8JG4+GQv+y/w8czdDGJBnlv&#10;/aY8XD+8+mPF/QjBIItbb6ikl3DbqwW4EZrGaEh2UMDX9uOh+0mGekG1kmuAv7ySG54o5UgKAnAo&#10;KVHJQQp/mzYaWf7qVfXjMp8XD/m+n/S8LCXJIde+teva82VLae0aOeJHBYSCRZFbkfiK/aOBPMmq&#10;zWl5IEuDGI2VkEbFfjoB26dBmhkRxXFpItOtE060utGtvr9sk8jx8JPrCK7MqsxUHkN/tHF/MWvT&#10;z6DbGVnakgo71+ImOtRXOl0ojECXKRj+JLKPL3Mc8n+StD0Hztqtzptna2n123BeK1VV4hZzRWC9&#10;OnLph3oeu3GnwycIFnjZUeQc+DKAvUVBWmZfaGAZqs8Ij/F/WTjFgi2Gfmt+VOnedrjTTNqkml3d&#10;q80NmfQFxDK8rhirAMjhlC8l/ZZcPB5z0ZFc3QlthGAZCyF1Wvjw5fqzR6nRSxb3xBlVDYPIb7/n&#10;Gf8AMVHSTS7iw1SKZiI2jnNs7Af5MwWtR/K2GkGo6bPQQ3MbMdwvLi24qNjQ5VPBkjzH++ZRx8I6&#10;2wXW/I/nvSSTqmgXlvClQZWgMsYCmhJkj5r1/wArBYV6devjlBIZw4q3Y3LLacyvAqR1AND/AMCc&#10;ZDPFLCJl2j33O3TY/qy3LglCfAfq2/2TIFGaroeo6ZqzaTcqGvkMa+nG3MEzKrIFPiQ64l+krClR&#10;OpHtU/wzI/kzU/zJfYx4wmqflp+YDGn6AulJ6Bgi/rYYn+mdN3pNWngrH+GWjsbVH+D/AGUWJyBH&#10;Rfk9+ZTULaHJED09WWFP1vhR5i866PplgzreLHeOD9UR42cOy9iooePYt+zmfoPZ3PkygTj+7/j4&#10;ZiMuH+i3YY8Z25Mr8gf848ec9U8w26a7pI/QVeOoSxXscUsat0eMqH5SL1CceLftYD0P8xNK1CJI&#10;5wyX/DnLFGhaMU+0A+wLL+1mVrvZbLjleIjwv4eM+tc+nMdx9Kc+bv8AnFvzTY6pI2gSQyaHz4RT&#10;X04Wap3qVRT8FT6afEz/AA83+1hn/iiwJosUzH/VH9c147Azfzofa4hilQ/5xy86qoaXU9MhA3PK&#10;WQ/8aZFPOHnDVpbS7t7Nf0dZBXV7mYASTLTiypvzRTuOax/7LN3o/Z2EIcUv8Iy8P93H+7x/zf60&#10;/wCjxObjwxqzvKnqn5Tf84/+UtGurHVtZuTrnmC3ZJ0t4mIs7WVTyVl4geq6fC371/8AnnkZ/LvV&#10;o9OvlmmAhtYxycM1FVRGf2j88xs2nnKU8Epeqf8AFX+8cTIDxd5ej/m/5Tl81eRNS0aB/TurtY44&#10;JAvMg+sjfZBFdlww1Lz9fXOsXK2sy6hpMoRI4HQBI3J7MQpckj/gc6DSdkYdPCJI8LL/AKrf18Q/&#10;h/4j+c7DHgFAn0n3pH5E/JLyzoGj2Ev1VtP8x2yFbrVLSV0eclaMzDk68W6+n+w+F93reriyjsFt&#10;rRqEs8lvG24LHlsKqtW+Iy1X4czcEITkJ8Ux6v4/4tuD8Rc7CZXfT+ky7TPLkFvrMuri/vD6xFbW&#10;4kqvMRiNRuFJVV+zGeS+p+8+1il1HDqGl+ld26i9KGJZia+m0e6U34ssqkAt9r4csyCiYg7fVw/z&#10;v+J4P983TjexRMcGow6sTDMyaclX+rcVIl9XrRqc4zC6sQg+FvUwt0i2srt5GEbuEVC0ctKSMhoy&#10;70KfZX02rmPDPUSODhB/6R9P49ThS1Yh6a+q/q/oI6/nuYUDJx9Mlg7CvNaj4WUftUP2h/Lhr9Ul&#10;S2ury0t4ra/dUji9IhSgk+KWsdSAz09P+bIY8uI5ASTwgcXF/R/m/wCm/ouHLtTAcpG8YxBlKch+&#10;7/dxjxeH/qnqkgJrYzT2Nu0xmsI2M03qgu0rrT0hy2ACt+8P+quMhtLdbB478mNnpIk8m0kJK7ID&#10;8XwuT9hh8ORy55Y8t4jeMg+n6uL+n/mOPr85hkjm0xOQS9GXFH6ZwlH+9nw+rix/w8SLaZmnZ7Z+&#10;QAKrGN0chxyNPFenLC2JLpNV0axN3Kbc6jBJCi0AWQtQvx3Xf4vsftZru26OnM8gEpfRGUfd/H+O&#10;Jsy4YADJMR8Wo45cHql6fp45KeutFHo2pXQiR5UtZgeQqGAQni1KGmdsktUd5Wr8alKkiteJr8Xz&#10;9s830eEmNx58U/8Apn/C4eTtLwZ1IXDh4v6X1cD5+1bzZfo2n2rqsltNZhQi/u2VzPwLIxPB/hFP&#10;Rfj/AJD4hLbM0MgdlC/vCN96Bwe2bDBlHHGgeeH/AKZSdnxDmlkmsxw33q2ytI6Q3PIGMhOQlEbC&#10;jdRgK30K0tL0JbuyLd3j3s5PxjmyAOF6cVbj/sc1cSRlBq6gPT/O9SJT3ZhqXnG6vfyx1yWVY7eW&#10;1U6TBLIeKRiMqY5m+1zCcv8AZYXeXNPt9L8x6pY21HhRImV02VeQ2ShYjkv7WbcjixcVcJqX1f0Z&#10;fwtswZQB5IH8ztbn80/l35M1O7Bsp7m9Dei+4lCQtyljYJy4MvxL9nkuR3866/oOwdmJJuWJrTb9&#10;37Zn4KogD+I/zv8AfOFmFbK3/ONLRrreqW8cEcaRaXZBJYxJ+8X1ZhuZKH4emRHyqwj0SwmUm0uS&#10;0scNyw5W84LEGKYHYdf9X+df286DRj93H4vIdpC88hzHp/rPeZRyZgf3iihZB9pT2ZcnOhpPJYyQ&#10;whIZIHBe0uQGSIndvTZq8kbqB/11jnzQiN5CHxcEYZSlYEpj+h/vkp1O8s7eVGuWkCyrRZoC3Jx0&#10;HJU+IFf5sXlsL13PG4s45SQVNIwVHy45intPTjnMNsdHl/mZFi6zpijiI7t1UULBZiD9OF89tc6Z&#10;Ztd3eqW0VutRJMoFH8AtEq7e2TjrMUgeGXFTZHs/NOVcBiP6X0/ev/xBYSOkENrcS3km6WpUq4H8&#10;z8jSNP8AKb/Y8si2pa5d6rfxWWmWsslxIpihCqPrsqNuQSo/0eFv5B8f87Zj5M1/j8cL0Ol0kNNA&#10;7+cl0wttPs5dV1+6ht7a2X1ZAzcLWEKahiX+2/8Alv8A7BFyd+Tfymt7X0b/AMwhLq8j3g09d7aD&#10;vv8A79f/AIX/AF8wZ5zLaH+m/wCIdfrO0qJAeE/mN/zkDqms89K8kF7PTnZopdZI43EwGx+rqd4U&#10;P+/G/e/yrHnSECg8T2oQOlB2GWYNJ6fV/Oec1WsJNx7mA+XfJUlzaGa6VlIuJC8hNfULUJJJ+I7/&#10;AGmOIzTgSgVoONTT50zaY8YA2dfIkiy9O8s+Xoba2lWNKUkQKd6H4BgCa5LXCnsEO/zIGZEYUEcP&#10;pZppmmRxW7g71dajtUAn+OBnkczJsSKPv/scsA2Wk4hgi9CQ7DdP+JYlKZCYuu7ryp3G+SHVPeiY&#10;BEPUrx+waV7HbH0b0q0NCVHQ+Pvg6sb3boomptShPsNsUgLRzGoou6gdjXIyohjLcKc0MTxjck0B&#10;J7jxwTbTmOFeThWCmlSB+0a1rlcwCVlEk8ko1HT7WSeSigqzipp/kAbUwRb39uqNylQVkNeTqKA0&#10;Pc5RkiL+DYIT2oS/0smI+YvK0F1fMQtaWqKlFLA8C1BsO9cWF/pxZv8ASodtv7xO/wBOa3UYLqug&#10;Ln4Y5aPpnvX8Mnm/mDyTqSw2AgsZ3dY5+arDIaVkFA1F60wBrFt5b1Wxa01A211ATsrMpK17qwPJ&#10;T/q5iQhmgPQJXfLh+p3Gl8YTupfT3H6kn0eH8wvK066h5et9QsL9phzEdvK0csYHSWNl4SJX+b/Y&#10;5yzzJ+XdzYAz6BcDU7GM8vqTvS5i/wCMLrTlT/J+L/JbNhhjOY3hLGf9h/my/hd9gzE/UKe9/l/+&#10;dM2renp/nDRp9B1J/gF80TiwmPuzisBP8svwf8WZHJb601cC31dJLqS32S4X93qEDDuRstwE9/iy&#10;jU6OGXaQ9X+z/wCP/wC6cnhegLpTWY9XRnS2Rzza2NWtZK1+yB/clq15R/D/AJDYtJbX8EMU9tOu&#10;pacgPqagisWX2uAfjWQf8Bmh1Ghni3+qH878fQ1kXsrWmsQyyi0vojYXzEhLaVlIk4/tROPhkU/8&#10;H/Mi5c98t5AYri4cBl5RzXA9dY3P7QYkGIU/Zo2P8oZhGr4h/S9X+la8OGOOVxAH9VG/V1VwyfDQ&#10;7qnwgj3HfHyWsUUcU8Ylm9Nw5urZxxKLTi7saUp4Zk4tdjkBGUTxOxjqY1usLyOHA4hWBCxyChr3&#10;2ruDhdDrRl802enmzRTJcIkbSSqFrKQFmCAcWb/Vw59fCEieHi4f4r/2X81nPKKtbcRstlIxY0CE&#10;lVrWgBPEH7WTmaz1GDUpI7W/jhACkRMAxai7lw38v7P8q5s9JLxBdiF/zf8AfsRIEXTE5LvTbnTU&#10;l1HTJZl5FFmj/Z5NsqGM8jyb7W3xyYFv5rmCeOT66geoVonccCoO6han4v8AKzLyGAG3P/Tf7FtC&#10;PsIrG4tZUWweNG3EqxnmTTZuVFrTwwj1q4K3l1aW6+tO9s/OKQr9X4FagNVlf4m+0fhzWZJ+ogRs&#10;kfV9MeH+qgz8k2s0MlrG0g9NAQYyBR+QNNwo4j6M51epCPTg1lfq00bihgq/CAVHpLs+/P7PNuOa&#10;kxPVpMu9Mvlijaze22pLDarPPPEaKkzxRwjnHx3EdE5bp8XP7S5ZE8JsWgzI5NEAg5PfK+oeZL6J&#10;opLNF9NFDo8q+nHQUjoFDM3P4mLeo382ZuDUZCdjuB/F9LbCckq1H6hA4mlZkZ60ZQS7ftEdaU6D&#10;pkm0VrjUdOvfrkFuJbaJ4hPDyMblZOPEq/FuPAVMgPHK5azISBIQlGfFj+rg/wBisckrpItRQWF9&#10;YtDPcejdTevJbHpGONfhZQfiqV+A8uWQzVPNWmaUbi20m4trOLn6pPps9xK9QG2HFeLU2/yf5srG&#10;TgJ4Dt+P9igyAZDBp8lwEm1E+pKUp6I2iWvsdy2/2mwRDq+r+YrSW2gt7cJIeMcMsksbuzV+CU0H&#10;7pvi+Lkkitl2bVz1A4TXpZGfE19StNPY3Ts3ppGeXw8gvEfaVQCRsKcUGO8m2036XXT9UuLx7yK3&#10;r6FxzeGCMEq0cakitQPgdv2Mho8ZlmEJX/VahGjSD165jtNHlvdOjiZppFaqOsXqOxFGMgDb+O3L&#10;OgQaDp92FkeIGVYxxVGLgA7cmJ8aZ1E9RwQFcH83h/pW2SzcNVy+l59qv5gaxo0ptxOGtjcOks08&#10;YhcsgDtFEi7/AAqyrzr9rj/NgG+SzTT/AEQkkKW8ZMcYVihKHf4agty/4XLcmOHAbHG5PCK33ZHp&#10;H6S/SRu/UgvZbuf97P6kYljjlX4FDKpVfSX9gfbbAv1nzBzr6KfW/q/qejxb0uv/ABHh+1/PlfDP&#10;h4eEcX49DXwjg8kX9S8sfUfT+sD6t9a9H6x6o9b1f5K/a58/2ftcc//VJ9H0tbKdLCe5klkevpyF&#10;OBVQleKyE/Em/wC1/lZ0E9P+4qJ9Q/m/7JzpfTt0e76hrVzNZT6nBaxCGLiHjllMqEhqEmKMchKA&#10;Pg4/zr+zg59S05ZhBGgPpVie63ITkaCg/wBZR1XNoZiBAPq/H8z+ayiZFLoNB11oDf3NxIPX43Ka&#10;V8EZkKVJWRxUhuDMzcHX1H+3g54pptMmiu7dZSjfupUJ5KoIqp5fZZT7MvHKvyviGyeGcvV6PTL/&#10;AD4/S1EASBB4T/ukjtrqC185W8ulaq1rbXEX+kaZKgMctw6EpOnpgeqjorK6rIj+sn7zC650FryV&#10;oxdmJpatFFMgPJhsWRl+Fn/l+zlU5TGx9Y/h24f9NH/fQbpTIFndOv8AG6aVZJcy6Ybq2gMcVzd2&#10;D1WCN91NxHKVkhiUn94aSKuFUiUhksoxDDyfl6s0fqNG5IGwBNC/8v2s5rtfh8eo19P8LjZTZ2Zj&#10;bB2Rb1JHmKIVSNHpDIDvyqRRqD7L/Zwdp1oqR/VbmaRrlHYCKJASa9S1dqD9kZldj3wkgR2P1T/h&#10;/q/0k4d9wlfmO+v4JBc2kVubMw+pNd3UzRotD8KxhQzVP2man/DYKe6rcL9Xg9S9iBLmT4VBXoQK&#10;8eRGb25wJ4v9geL/AGM/5zkAke5KV0sJYTJeXzQaRdELGLf4pCJR8S+pxZygbdGbK1C0murUcbRa&#10;hg4MbCRUlXc/CQOP+SRgy6MSA3v+L1JMa6rNJv7PT9Q9O51TnVeKLcxGBngOycZBX1KH7XL/ACm+&#10;DI7rV/qFtAn15FltlcUimKoxBJ4lpNjEFG9f9j+1mDq+KABkb/ozRLbdk+nWWltJJcafRJmqJJYW&#10;Jj5UFaAko2/thHp0nl6IskF09615IGSCBArRzA9VkFSSRWtc1UceLlE8d/5vD/Va77kwk+uszEcI&#10;ljPwuSWDLTclduh98PvJepM2o3Nglp9WcbiMyBxLGaqD1NXqN/8AKyiOT0TgNhX0/UxJsUUt8xWl&#10;q1rDd3kvFbZ1cTgcfT+KvLl+yvZj/Lh9dSxx2duscb+okgEkQqKiQlSKbFaL/rZrOezX1VbeKf6/&#10;dzOyGCVQYXpWgQA1rWh3JpTjgKKa49KZ7iHk9ysnMgBaLF8MUquRsHbZh/k4eI1QUKzRh54jG4WO&#10;2ICkMaMWPxoUGxotKVwbcSQnS439Vo4zxluURhyUllDUYihUsv7XxZfgIOQd3+5TVkJcIrwXd2Gj&#10;jNz/AHdvKahZECkiqj4gyo/EsmD2FkfUht40+tlPVmSP7bA/CHdiTu69P9XOijixgGBHL6/Vw/X/&#10;AA/0v53+ciEO87MMtpNatrsXl7dyHTWuvRt2n4cY3puiQRovFInX0+XJsItduLtri+sYTGEmiWUr&#10;JRQeCj4CzeA3H7TNnO6ihOQH08TUQzfQoYhpel3dxGZrmNWijlVWanqsQWoB8IanxMfs4U+dZ7yP&#10;SNPSVwYkYoqheJBWIbHc126ZutMSQCTdj6f5vCUldotrpsOsai1vEy3U3GWaQuXVldmIK1+z8XKo&#10;w3kuzBYNNER9YSEOBUkhAo5HiAQff/mnNvqM0sYM4gbd/wDxLPFtaFazSe8WK5H+hs5DAqtGk5Ep&#10;VyQysPtJT9r/ACsL/MHmi3k0aeW0uhHfTr6UcSgMWLdQleIPwjiG/wCA+LNPrdcMuOuI8Uj6of0f&#10;4kDawv0jQJLK8jhki9W2hrJFcE78h/MpJ3Ynlt/LhhbwW1lb6XFGjCRI40SCZiG+EV3Y8qnflVv2&#10;s3OKMImEQPVQ9P4/hcmMRVKAlurpNVjMn+iM78J4vj2b4SCtQwI48fh/ZxXU9R812qudBmhhdCHf&#10;15XLBKfFWPdWLbmP4eOajXRkZkXDhifVGP1R5en+l/xLUYnkk83kvyRrsMcXmPSYNSaciMO1qirU&#10;NQFZUAlWn2W5S50jSHEmlQFtw6En3qTXIdrenVSrpw/7mLUJAbPkn814GtfzP1j6tyjNvdQCAj9j&#10;hHHwp/q0GRXzF5eur/SIrqwjkeV4WiZY7hoKKWNWCqCJWP2Tz/Z+znUaPtPHDUzhlNfzfTxfwxlw&#10;8V/u/wCdxOZpTAR9XN7X5O/M3TtI/MLVvL/mW9SCKK/52TzWonUp6KfuzOWX6ssTK0iUjbl+8Zn+&#10;yuRXWxryS29lfzuslnRYpolMa8xT4X9IKXlH2Edvgb9nN/oDh4TOFzjk/n+r/PjxfRD+dFzsOLH3&#10;fU9Y8k2vk65sZtb0NWvLTXWFyGmma4Ail3/drKzehFQ83t14sn7ceB9E1aS7llm163GprYqLcvcK&#10;UMUN29DNwC/vuLqv/BZj6jEJSj+WPhmX95/ySjxcPr9MfEYjCAKioeZ/LxshFa+Vr+TRL2/uDfSL&#10;AnqLdGyhqbbnITHarMvHm/D9n+b7U30a/wDKFxrkJs4ZLW/i9ZVjuIvR5KVVH4/skII+X+T8bZz2&#10;thrxp5jIeLH6d8cv4uI5P63q4+H+rwsMmPJwHi5PD/PWh/nfp/5f6nHr88WqaXc/VGkn0+6e4eL0&#10;53nQlXUS/vZJo46xf7qiiT/LxHV/MbaH5bjltLiGK5ubl1hLqJQwqDXiDyKdqrmQdBHUavhyRlKM&#10;cUf4pQ4HE02PisEMhi/LbS/PX5u6hD5htbibS9P0Wx+JJZrfjO4I41QAF/2uLOv+q2c91G6stX06&#10;81TU3e58w/WFWWWJSkUcHA+mq9Phcjj/ANdZvcOPwpjFAcGGGM/50vr/AHkv5vA5oiAK7g9e8teX&#10;rvy1qNjoGjwQWfkux08rBHyMlzLetLVi5beip8bN8XqPL+zwwot/L9zPYLcWlnL6zyisYcfEg+20&#10;dTXZhx3P7WVCZgJeFyJh6/4v50+CUvVJEMdbslmvYIZCsjqgAqWJ2B7A/PFF0icfWL2wdDHHcIlv&#10;D8ZY7VHEkUah2Jbj8WbDLmnwVW3+8j8fq/ib+CrPRxuwssUMkbBpUd2c8eK8KV5fF+1X4acsmnln&#10;SrCS1tYJ7NxqKzNFJFIz+lNyNUjeRT8Knj8MfxfFmv1GacLMZcGGMfE4tv3f9LHD+L6v6vCxuYJI&#10;/u64vx/PYN541vW9MGq336TgtdCWxF1HeRKk15ZCOivPFaurC4FZAzuzLxT4U+LDnWPLUmn6RcF2&#10;R+KG7jtUQlY5EU/u1apdo/i+3xzC03bccxJgPo9PFOX1w/ny/m/1WH50E2B/RYn5E/Oqz82eY4vq&#10;VnIkdtINMF9cTcDPby0IuHj4LEkzPHzSH1Gb03b+XjnOtFgLxeql0YKuZFTiHoqkHr9kqW+Hh9rM&#10;2PaJy4xIfzuLh/g8L+v/AAf0eJgchmNu/wD2P9f+D+i9nuHcDisXqbbb8RUmlK9tt8k8XnHy/aII&#10;9RCxalHUu0ETAqZFA5DY8ZOHGtP9jmg1uunHKRjjxR/pvK6rswTymQkeES/yn7zj4fT6v6KQT6Nr&#10;BuJRa3IksJOPCOb4iAr8+IIIqvI7V/Z+FsJr3W9KvYpgnFkqvBWBeWR2HBSzHiR06ZuMWfAMYnL9&#10;7Pb0/TwcZ+nh/i/HpdvptHhxgTlOU5x4eXoh/nQj9Sc2ltcwgGVw7knZRwRVJ5U41bf/ACsbb+Zv&#10;LkRtDcRv9ZsZo54qLIQssW1B8QoG/bp8D/y5zfaeeeaUox/u+KXD/OlD+n/vWieGIyGUT6fx+Ioa&#10;+0m4uorqAzH0LtJIpFooIWQUqPh3p+zXJV/yuizozrAxZjuRH7dqtmix9nThGgev87+jw/zWnLpo&#10;5D6u7u8+JhVz+R+g3Lx+pK5iijESoQrAqJPUFaqf2u+It+dUdCBaysADSiIOv+yPXCOzfP8A2Uv4&#10;fpcrjl3/AGLB+Rnlzk5aOJxJ6gkVkWhEzB5Bso+0yhsCTfnRJzjkWykLL0qYh8+xyMeygDf6ZJMy&#10;eqcp+V2jLp0+ng8LSdjJJEg+FnNKsy1CkmnxbYyT83btIUu003gJifiVowTTerEJvXMkdmbWd7/r&#10;f8UkZJcrLTfldpbxRxS3c8scJBgjkZ2SKg4j01LUT4dvhyM+b/PUvmWwS0ms2ieKUSxOHDU2KkUC&#10;r9oZk4dPwBjKRPMpp5b8laZoF1LcWRPqTxiOUmu4Viy9Sacath75L0OSz0WGXUkeOCRnE2nzgUlV&#10;jWNx3jO+3+7P5W45l/ypHFjEY/X/ALn+s6XU6I5Mxkdo7er+JU1HUpbmeSy0519dFqt2lG9JwaMp&#10;X9v/ACv2V/bySTXs0dsIIIXWNKLGqpx+EdFRd6j6c0WfUSySs7udhwCIoIG10zS0uGvLi6iMm5nZ&#10;5g3xn9pySKH244HvbXzDHGkx0qe6mba3t1IUDtyllJHpp7D42/ycnptJxbyND+b/ADm/ijzJQf8A&#10;jjyjK81nputWcTRuVubgsrNUdRDFv6r9uVOC/wCXhAPJ3nXWtTjF+Fso0B/0ubiIYE7rbQqSS3+W&#10;3xNm1MhAUBy/mj/c/wDFp8WPep6r+YPlTy9pM9xpaS65fuwpa2g9SaaVhRTNM/FI1rsXkbin7K/s&#10;ZOtNsPL/AJR05hpMiyXkhAmupVDTSeJZj0X/ACFyWnrNLhnCUYxH84/5rE4oZed/7l5TLpf5jfmX&#10;5khHnTSXsPL8ayPFZ215WKNlA9P4Iv7yRid5Zf8AnmqYAvPP+tR19K4RfYIhzL8PFD6Q48+ydPPc&#10;x/2UnoGi/kT5GtI0VrGchCWXncS7Ftz3wnufzC80FiRfkHxVE/5pyMsjX/IulH8A/wBkyq0/Lnyh&#10;bxCNLD93XlwaSRhUild29sKrnz15scmmoT1O3wqPu+zkDnPRkOytMP8AJxTGLyr5cgFI7GNQN+56&#10;CldzgCbzZ5xen+m3h8OIb8KLj+Yl3sh2dp/5kFePS9GiJKQxL0r0wK+vec3IAutRavh6v9Mh+Yl3&#10;p/I4B/BD/ShWFvpq9EiFPZcTN15ykP2tSb/kd0yJz+f2shp8Q5CHyi0w0sD4hBQePDrmW184SH+4&#10;1E/P1v64+N5p8PGOkP8AYrHvdGT7c9utfF0H8cXj0fza3Wxvm+Yf+JwDUDvSBj/o/YsOu+X0639q&#10;vzljH8cFw+X/ADS32tOuT4cv7Wx/NADoyuHeFJvNHlhOup2g+UqH9Rwxt/LPmU0rpslPcp/E5L86&#10;O9HiwH8SEn89+Toqh9Xt1p4NX9QwztvKnmMb/U+PzdB/HJDWx70/mYd6V335q/l/CpEusKadeEcr&#10;/qXDuz8seYFpyijXx/eL/DMiHaWMdUfm4ebDtZ/Oz8skB/0+5kJ6BLWap/4ILhtbaFq8ZB/dKf8A&#10;X/oMn/LeGP8AOP8AmsxkjJherfnb+W06MjfpCVTUbWm34vgDzF5L0zVJrZNRRYr2ZuMV7bmkoI/m&#10;2Af/AGWCWtw5sU5xB/dfzvSy4T0RHk384Hg0bXdS8ti5udO0KET3GmaivCNg1TSFlLtF9k/5P+Rk&#10;P1fyr5l8rTm7dmmthsuq2oqePhPGdm/yvU/4PMbFmjkHp+X+U/6uONDURmTEipR/hk9N8mfmj5D/&#10;ADCsEtI2SK+lUO+jXvEPUCpaFh8MnE9HiPNP5UwJIdM1KBvU9OwuXIJuolraSt2EqU527N/Mvw5h&#10;ajs2ExcPRL/Yf8c/3LaLHmGRxxa3pDqtsz6pp9SXtZ2/0yJSesUrHjOi/wC+5P3n/FrfZwJJZajZ&#10;XBedXiYKPScD4aEbeg6ErJ/szmhzYZ4jwzFH/dfj+ikG01sdTsdQRjay8yh4yxsCsiHoQ6OA6fSu&#10;XHdyNxe6tzdPDxeHkONwrqfhkYii8l7faysE1Q5IrzV2iFKKSoJq/Qg16jeuD/0wbh5LuT0rgqKt&#10;LcrxfkAAEMqKoC1/4rzO03aE8VRriH9Ier/TNkc5iOiXDRLe3j4WjyWoNf3MBpHVmqX4N338cWaS&#10;whYXdzaMnMo9rLCRMrlqcglfcUblmzj2rinA88cnIjqQRz3UpIdXaM21vdRTMnKO4EoMZowJG6V7&#10;HtjNev8ATLfUGtZP770WuGC8fjjjBd+KqTyPw/tnGOqx2KPP/d/75sjkB6u0iO+ForzMB8ZRYyWN&#10;BXip5MFOy/shc5Xeaxc6zI1npUJttPirJKXIeShJZpGHwjZjyHAfD/NmFxGWwDSZGWwTlAVHxMCT&#10;3pT5Yc6JB5Vthbte6ynqQ/vZbSa2WXr8UkZkr9qU/wDN3HKY8P8AET8kxocyh7qS+DcYYBIpFOXq&#10;cCCe/Q7YcQecfLzvGU1nVIbWBuJjsraK3t/iBpVQORPdtuX8uXeIAALl/uV4wgJ7C/kLSLaWpkah&#10;rO7yMN6sAabbfZock2g3kUemR22kJ+5u0unnWdgwVA/JuDIAVD1/a+Jf9bBjxRmRf1eqTOEQT8VD&#10;ULat5LPfvwSGS3+ptb8g5dqqOamqk8/s8f2ftYQ6TNY6jZ3HqTxRRrztppeDJHBEa8eEr0ZHPL94&#10;xVueW4BjkKJ5f6WDONJldNPCQ6o8oReZCMObuNiOG1dt/tYM03y1oVvZvpkup8pby4rLEbggl0Qk&#10;EOgUsnH4/wCXlmZiw6bhMRP1S8+FQIjbvQV1qV4s31gafK8UUPqRycV5VegKhCah+xw+0bRjJDZy&#10;xJHcJbgxafqskhklkj3Vlb9gcv2fi+Fcu7O00ZS4q44Yz9f8f/E8KIwu+oCS6xrtrZvcpeTyI4iS&#10;W806BFAjDAH1Q5HN/i+1xyQafbxzQzz2kskMcbiKcsnF29Ecdv8AIP7LD9nNpDVYDkBr1y9MdvT6&#10;P4v+JTxREgJbyYfrmui11Cxs9Z02G9vrhJZbH4ibVVuHBq5cH94KIrK6/b/mx0ulW88f1/1xQw8f&#10;XdiKBd+W9VVTmZlzAXGqI/ij9PC28fQhTt/PV1pmqTeXn0h0uI7pXS2tFjdHWUAFFUGN2lj/AJW+&#10;P+X7OAuVz6/pcFpw5fWvVHLx5cKcPSp2ymp/zTw1/e8Ufxws6Ff0WRelafVPrXqP9W58PqP1Z/Hj&#10;w9T++9fl/uyv+yz/1irQJDBINIv/AFUYK7QSzgFS9a8YXFRRwfs/s/tZv80oRxGN8EwP8oPX/Sj/&#10;AFZOwlIVt9Q/0z3HzLzaNdc0aD605mWO7hgJUtEw4mSdNi3olQenL0/sYqbJ44UNtbjg1Vmlc1dK&#10;9SwFf+EzIy7cN9fSzEuXEqLq0Ml9JFe3jGdQs1tbRjhC4TZRG5p8TdWWVv8AY4PS8FqkkZlBZFHF&#10;qGleiilSzUzIieEXGv63/HkGAPuSS40MatLaTfVmjjeRxJGCBIqGpkKsQIow5C1p/sGwVrFuVtOU&#10;cfIwhZOfTwpTam/gMBPFISh6pQ9XAP8AetUZ1L7OFJfI2rifVz9auQj37zQfUyC1OLMG5Gpk+Bf2&#10;5P3eRLVR+kUaNZFVldnlbkfU5n3X9pdvj/lzlu2MglqOID+ENWWI4tnq+j2gtLZUVaIAqxqoooQD&#10;biP2R7YL0e0up9PHoAG4jdPXliAdeSrQFVJ69OWZnZYiYESPDxS7+FlgIo2aSrzJqmn2OoRfX5kS&#10;KW3lWJJC6Kdxy5soIAp9mv2cp7jVoZlklt05pIakOoldiKV2oqrt0bNzGRiKnUo/j6m+JDUVtot3&#10;byW9tLI9rLAAtVdoVQEHbl8RY8qgof2cGXOo3dsU1AuTaPIecRBMaxDqOKjkHGGGWIsD8QUVVJVB&#10;oel3lvPpHpKl/bwqRebG4aZtw6uxKupANa/8DgDXZ7SbSZ50g+sRAuHjpzlZitETuaVP+tmHq5R4&#10;Zfxf7XL60HkmujWt5aXi2s8zCQQrx4jjCQGPNwoAAkPdfsfy5ANE1jSdPWebSbB3uEhLT28wJeBl&#10;NP72vwJ7ftL/AJWaTFl4b4Rz+r/pJp49tmQz27TKoZ+NGrQdGHgQcGfljql3P5gmDzkwtFw2ULGp&#10;Z6hQQD7nl/ssxKPD/sWPRQ1qONtPkd4vWMP7xUABNR4AlQfkc6Vd2c11pcEc4jVxMASh5Vr8RDse&#10;rKP9jyyq4CcT0/H+yUJLY3DQX+pNE0srOnqoJ/spT4I1jVaBYm/l+3/M2F0+kTCaaFGLUrHaLQMr&#10;mOOjcgaLxCH4lp9r7OGxUiQZE+r+r/SWwj4NVia1tZZGjQuIzdCpqrTH4AoHxfG/2a/s/awBqEt4&#10;ui6w0SsL2FPTgijqzhdgEoP2251Vgvw8srzYjA8I35cX+f8AUhERSxStbSBleFquH48fcHfp06YC&#10;8mXssuqabZzTsdTW2cXyQ1JDQ04JK/xfYRqcTmaMkbN+v0j/AIn6v6LLiCG1+NI9Im4JEi8x6fJa&#10;ijsORAHH42q1D/wWDPNDrJcvb3FZbyH4vWQNQBQduI/Z/a5ZhzIJJHJx7HRE6PHDHZW7wr9Xt5EH&#10;G3alQW3G47+2EXnWWBtPtFjLqXYSqsm54mEAlT/KWHwj9nNzo4ekUWROwVLEXBnkaVo2A5oTEKCo&#10;clQe4YIRyyXWLyCyrGFaTioCNsGXhVgfu3zeZ7Mdj38X9Xh/nMsQSPU44zfxeqp9IVYuoqVcPRDQ&#10;VJ3b4aD/AGWRiO10p7iO5vIhJBDbrcPKHYvx9UkJ8Pwsin+7/a+1mr0emEuIyH0xEoy/H44W0RTy&#10;4kn9FktpOMxb00NOQBAqSRth8bxbg6ZYXIEsEoiJmj+2rKwaNKj9hun+TmZGUshjCe5hwyj/AEpw&#10;/nf0GQBSKfTTaw6nqViWjkPql4WNInqvF5ApHwvty+H7bYzVI4BqF1clTX1B60tSvqRkfYjKn4gj&#10;bZGGlFGUYHiMv8p6ckuL/if6bZGII2Rej+v+j7W3LAMIFWMU5cHTo7qwHEsp5cSc6T5fukOhWbsw&#10;XkhoCQN6mg+eUazGcmaRq+X+5DpcspcZAt8k/m7odzP+auvpBAZmF3GW4AswVYoiz0WvFBX7TYHk&#10;kjl8t2dl9aa0uLyJxA6Eo9UYsSCOyr9rfMvDjl+dnl4Bkx4zHi/zoR4fT/P/AJjvNKNwa4gE2vrC&#10;6t/zu1vzB+ho9a0nQb1TqsUypKqiYLFGFiNWeZnZfQ4xyfH+zhXDoWmaaX1J72W/ic0iRpFMZBB4&#10;7k0br45uZdo58w8GOOOCYHcf4fq/hc+WScomIAiWcW/5k+ffNEyeUrPQbfyxfPEs144SYzQ8ZB6/&#10;pxLGGTkOKcyP5sis19p+oobiSKeFY2WOaVv7tUc/vOaAfy/ElG5K2b0QyQiORJ/h/pf1v9224xIY&#10;xZ9T2OG01mwdIILi1lIhldbMhlmZkFIWEvLpXiknNMj2p2Uttej6w1ybWF3MZlEhDlidz1MfMFBy&#10;/byccxjGJJj4kuGPDH1Q/wB61mOwITXS5re4sY54TD6syL6ph4sOaijLVdm4MGGKaI1paLM6t6s6&#10;tDLbvKo+FVJaVUepC/a+JcGpjl4gRL91/Hv/ANLP6aOCQNjk1e2s8txEysY4mWaOYIxoS6gIzDap&#10;Wm38uVqdr+kJbxbCU3NpGjyExqQFiUcvjC9OHIih/ZynLnxygTImJEeD/a/E/wB1xy9K5ZCiS6O/&#10;jtLSzbVHS1uZ3S2VXcENO+yorEDkz0wRpMSG+M7mRbGe3aGQqzMzcQqgLGuyqxX7QyM5zhwmPDL+&#10;L/P+j0/wx/pKCTRAH+cs1dLkwQm3ijmnhnSVY5G4L3FeRDbiuIy2MMSTmGViqfFCg+GRVBPwrt1/&#10;Zb+bMsz/AHQMI/T/AA/1fx/pW6W8biOL+ijkd2RBIm5HxUoR/mcX07z9rVhZelZWpe3DcxFcCRxB&#10;ttxYAFfflnIawmc74ayfTPh+iUf4f83h/gdBqJeJ04ZfxcH8UWJeYvyt8oa/qqapqMbLqjw/V57i&#10;FhGZ49vhkQhlcCnhhhpHnDXL+4kSJIz9bjkieYI0knqSIwRercUBp/k5lT0/Hj2Bhh4Pp/238fxp&#10;zYxKG9iEPV/nR/3SjrXkHytZ6faylTDZaRJHcQWYdIbcGNwWkZVCK0pX/dj/AB4JsPy+0i10+3Bu&#10;biKa7lijubWYKWEvf0ytNuvxZWYeDEwH0zMfX/vOH+c0ZssoQIjXrrgl/wAUla/mhri67qtq2m29&#10;5pFrZyahZavZysyeigqq3EZFUlaopHy5N9pfhwwf8q/KzOzzT3skjmrsZUrX58clHSR9/wA3F/e1&#10;zh8pMfT87PNsgJi06xEe/EkT1I7GnLauKRfll5OjkSTjdM6Gqkzgb/QuTGmHcPtYkZT/ABR/0v7V&#10;kn5u+fGFEhskJ7iGVuvzfFH/AC58lPI0j2szMx5NW4NK/QMTpQeaRHL/AD4/6T9qwfmn+YTL/eWi&#10;npUWrmh+mTLH5feSFFBp7EDsZ5KfgcfycfwGYx5P5/8AsHf8rF/MhyP9MhRf8myFfxY4+PyP5KjN&#10;U01eXiZpf+asmNJHu+xBxTP8Z/0kXP57/MVmNdQIWooEtIwfvKtgO/8ALX5e6csT3OlwqJXWNQDK&#10;+7GlaBjtkodnxmaAbselySNccvlFMdI1b8ztYNwLO/l/0dDI7PHbxioGyDlH9pv+B/ysNF8veUhC&#10;F/Rlp6Q+IBwaAf7I7YfABaxpz/Pn/sf1JTL5g/MFpmV9SvzIvwFIkioWr2KJRvbjkefUfJwvGt7T&#10;QLeVTz48olRp+BoDbFjxf4v2WKN+0uXDQmiSKH+b6nKHZ0q3lP8AHwZbbeWfPklmlxe+Y7q3uQUZ&#10;YUbmiqfiZLgKoZX8GXkq5FdM8rebNUgaaz1NGgVuPE3Ug4HqBxZR0GavL2XkgaNMsmOUDuyfWfNe&#10;gaHeCC7tpxO6eorw2zSBlJofjQEdftYZx/l550b7erIu1K/WZT/DIfyfLvYJJP8AmZ5LVXH6MupA&#10;27KLMUb58qY//lWfmUmp1WLp/v6Y/wAMP5CXei1L/la/lKoA0i9JHQfVUH62xa2/KbzFOzganD8A&#10;BP7yY9cw9XEYADIn1IMq3SrzB/zkP5J0KG0mu9L1Ei8aRYwkENQYvtV5SL45OPJ/laTy9o72l48V&#10;3dPM0hkNXUIacVXnuO9cwMmoJ2iZcLr8+fiNA7PKfPn5jN5/8y211o7alp+jWtuESFA0EjzMx5vJ&#10;6LsGAXgsfxYZTLF+zDACf8hf6Zh5Ms+8tcT5n7Uz8u2LO37641aYxbsWmnAH3uNsj1z5y8vRSNE2&#10;pWcboxWReNSCu1Nk7HG839JuGmPcfx8XoFj5A+D1Dp+oSfD+7DXMg+11NTP4YDfz75bU1OrQf7FG&#10;P6o8HBkU6c932/tTRPJdxxAGl3JHSjXfQU8DPiEv5jeXF+xqtaHtDIf1IMPhTKRpz3K8Hk6TpNo7&#10;7in9+hp98hxB/wAy9CANNSc+FLeX+gx8KaRpfJEJ5JtiwDaQKdy8yn8BXA7fmXog/wClhcn5QOP1&#10;sMI082X5byCJ/wAHW1Tx0W0A/wAqXv8A8izjD+Z+iKf96bxh7RgfrkyRwTX8r5BafJiFajSLAPUU&#10;q5Ow/wCeON/5WnoVRU3rDwAjH65MH5eSfy/ucfJ1yqH0bHTkf9nlyI/CMZv+VpaH+zFdt82hH/Gx&#10;x/LST+Xl5N/4P1E/7r05dv8Afbn9XHHL+Z+lGgWzuT85Iv7ckNKSv5Y94U38l6uTVZbBT2/cyn/m&#10;YMO/Lvnm01nUhYxWk0J9N5eZkVvsU2oF71yvNg4Q05NOYC7DH9e8m6jpOnyX097YEckj+KB0A5tT&#10;7TTU2yXRzgEUR/nv/TKo5SHEMHnmr+W47uJ3l1OwVj+wqRmnyrKcGR3LdODfPc5cJiXX7Guq/tef&#10;a55MVeTpf2poTQJ6Y28dmbC/WblV1XR1oR6kxG/zGZ+n2wZf6Qdlopk2nf5d6I8X5f8A5lMXV+Gn&#10;BqrShpHIa7ZIOxGxBFGUioIPYjNLGRHJzM+nhkHqG4/i/ji8Ss7y5tXWSBzGwYMu5ADL0YEUKsP5&#10;lPLIZr/5badeu93o0g02/NeUVP8AR5K9iv7H/Ef8nNrg7Q6T/wBN/F/x91kpZMO5/eY/50frj/Xi&#10;9+/LX/nJnWNP9HTPNccmq2X2Vuaj63GPZzRbgf6/Cb/ix85/f2mvaSkumajayWsMxAdC4FuRWvqQ&#10;sT8LbdI/tZb2hOJwEgj+j+P4ZOVjyQmLG76I8uaz5S81R2+v6HeRXoQFVuIiVmWoIMU6/C21f7uY&#10;fC3xYEa3kni9QS8YUHwSKUWY0PQQkiv/AA2c3vdfj/TsrDIPVUdKEn32H05pbZ5DDJwb041LenHU&#10;yueo5pUFP9icO/S0Ddr1kAYswCjuSAPvxe2bUI3M4V4GZKUBcoEp0mBO3y+LHhlWwlXuQYA81jS2&#10;bcVZ0PxApUjc9fh3xaEadPEwu9NUMitEjqnByHBDCPZlYGv7XHEYsoNgTB90uFsgTHkpySj4jDcp&#10;z2+FyGUU8aEEYDTyPZxxMNPbgPjf6rKpWVmkXiVeQ8U9PuY0bNhihlB+iUv98yhmIO42UTqyRt+/&#10;C+koBa4RldK9wqqWk+9cit95el0C/ge5s1vI5VMZaShhaYitF/a/din2vtZTmxzhRIMb/nN4o7hF&#10;293BdA+i/SjbDsenUd8NrBNCkv4ZltFsrlvjjjt0kEQ4qapL6lFEnui/Fmy7Nx3niT6dxw7fxf01&#10;yx2dS4RacvUG/JmoDueoA7YeaNqFvHo01iJmuoJxM8sh/d8RJ3aprwX9p1yMNLjjcpnjlcuH+b/W&#10;k3xjEG+qDvLOSS6W5ASN1KBWYcyQrE0HYMa/DkcurLy6ljeNq5Md1aenDILWf1nnZhUSq32PZ/5M&#10;xTHFEES+qP8AN9XGxodVeOe6cxmNSyTcnDSLw4KKAKV+1v2wutvy81gwrdLaO9s0QuIQJVaSSI78&#10;UCivKn2v2cgNLllHiA9NcTCOOxbjrGmrK0TTqHSQRPWoCuRUAk7CvbJvoOlapowVLDSorWUkrGl1&#10;elwwIFJKAHj4cPhzJ0unyiUZCB2/nz4IrGO1pNql7pF/YXUc920tsppM8UBYhB9qMMAfpb9nOhWK&#10;6jJDKZ/TMi/GrSfDSgpSvcZ0s80ccxfFGU/4frj/AJsf6LAkQkOnF6XkXmebyvYXlmLFbxLWRltp&#10;7exHqK/rOG5FeocHiw+L7OKwSOLcxzmOdWBKRoqkBf5COmZU8AJoCUfj6f8AjzlSlwnf9KA1TRrS&#10;TWvrmkQ32lSwuqXl1dT3KLNJuRcDq8irQ8W5fDx5NxXC+p/SnH6lHX+bkPs0r/d9OeS/L73xH+by&#10;Z71d7fj+JlnoSf4R5f4iu/Qp19NuXqV40+tfb+r8t+XHn/l5/9cpgexvImMZm+sMysGYKSGUgqQK&#10;0Xh1/wBXN7rcvjYiOn86Xo4P6zsZ0Rs+gHh1i0uYgyW31NVZSkRkDfGDyr8JLs9KD/Kw9s9PE0Ug&#10;DelOwYyR7hoy5BNDXdfh+B8Es4kIk3xQMP8AM/h/zv8AfI4wa9/+lYPrXmmbTb9BNbNPp6rWK5Sk&#10;kVzHAj/Dw4ik4qY5YF/awE3rW0kkdwqu0dAHtlEj0fuxBFDmbixkxNyHGP5p4Jf50Gdeac2t3Zar&#10;aQXmmSSxQ3Xx/VdTeS2UCPfisTKzkcjT/hfs4c6kTNbW8wmdLeNV2Y8d+PxE/wCVTxzW6PIMUyeH&#10;eH+4v/dQ/wBk4kKEpWN2G+UYIrDWNTtJbKGXVb2WVpJkj58lRwIkQn/dXL4hwXkuRe6gS7R0uZHI&#10;AmWL00IYjajOE40Q/wA+aXtQy8c8X1fj/esZmzb13Swbe1g+qQhPWeI3CyyngvJTzWMnnydKceHw&#10;/wCtgnTorOLTvqn1gIkxJqE/UV77f7LMzQQlPGRERlPi/jHl/D/xKwJPIJX5i+urrkV/HYvcrawl&#10;SscwTlvVQyyfBSp+03H/AGWKW4sRE4gtTcN6pYoxo3LYKUDH4vhzc6eOWRMZS4a+nH9P+l4m4GXU&#10;oHU/0o00Tz35sIlgCmcLzUoATIHdB+6YP/k8P5cKNXl1RZAkzBYXkPFYqPKNiDyX7NDtyrmTDBwE&#10;/wA7+LhbYx2TvRl0tofUswTJHElZpVZY2rQqQ5Fdq/DxyOTBZPKVxbKRZ3FxMZqo4QSJxK7Ft92X&#10;7OaLWYJSmDysH8f0WmcTacrGTqHrci0ax+lx32flU/gRkb0nT1j026T6yj3MzCJiAGakg+HjWjEm&#10;lN8y+zuzPGHD1lfr/hSI3siifiA7da/LDv8ALWJ4dbuLWTlJcJEpZwoHDi448SpBrX+fNfrNPLCT&#10;CZ9WM8P+b/Oh/wAeYkdEDrXE2DhuJRgQ6OKo6lTyVhQkgj+XOmalbr9Scm4JVGMksi7MhPFWboPi&#10;3zT5JgEVuP539ZgGPaHdTm6dpbJrWaWGOKK1cgqRH6hUbFuKH3/ZwI2opKl0OCUhjKRGRORU+p+y&#10;Ov7xQ3Jv5snHLkx0QTHjr/OglHNoUZuLd+biTmz3PouY1dvTCgyUI5em3H06/ZX/AFsBX99b2w1G&#10;WSVHuYrcvalzxT0yA4D1GxRl+0cy8glHHHh9IIE+KX9bw/8ASfzYpK6CCR/qxELRxLORPCo6SpzB&#10;YUIFHDfER8Pw4H8rPZNrV4tqUlaNEkkKKQxV6hS7kAN6lPtcuXp8f8nMSI9PxWRVNdZv0evqfAZC&#10;BwJ5cSepVVB5FR2pxxnmlXttcV7cNGsjiGZwackcU48u+53yuVWa5FoAsK3luSWfQbSS7IkmClm2&#10;6EMaUFNuI2yN+fJ+Wn6ZCF4rDyUA0rXgCRt4fPN5oaobbpI2B70VY2piuLmXlX1nLUFadduppWnt&#10;h5dJbzaYkMxaNmA9GRDxJPEVQNUbnwzY6vLOxCMeISjJtxdVGPkl48iMCQtJIa9iTR6e2+R3RZpH&#10;im05AfT0+RokBT0lRia+kXqwZ/2/i+18WYmjlLobjH08X8DbAdEWfSR/UH2paE03qB3pkmjl1UWc&#10;HpWwMlukZAiqGBY8Typv9nN9jwiO+7kcAHVLJIdNWeYzT/Dcs6usxBQ8d6KD8NFOOvJbeKUXmpRl&#10;EmT02jhTmvJWJD7Hv/wjZdHT8UzwkRlIfxn0/wCf/W/038KeGuSnapOtu1rp8rTehIGjeZzy4kV4&#10;kkVoAfh/mTGz+Yor/QINON9FBZKqqqOieusyszM7s7qIVHSN/i+Js2mi0Q04E5RPiH658X7rg/3/&#10;APSaMGnEZcf8R/3KQ2Xk2103zzqHmYWcsmo3sjme5WR/SFs0ccaJ6SqwldmSrD9jjy/lwVpd0sui&#10;wwWGszBoiI7lBG04jR6mRkl4uVaSP4aD4fhwZ5QhlMp4/TKHp4Dw+qBHBHgj/Nl/OcsZIxrZS1HQ&#10;rf8AxbeXl35atJkmiR4L9LiOGa5kgkDwxSwkx8hFL8Xqyer8TJ/qYcaINE0yO6NjdXV/YSQlRCbZ&#10;nCzANVuX2VWhHw/s5p9f2ln1AiJQjhnx/V4n+T/m/wDFNWXV8R5UxXzhD561+70aPWNN0zRNUtb+&#10;OeKddWRH+qs6BowgVZJWJX/Vb9n7WFsWs2c3lqz0S2sbpryUR/XpDakIyRuT6kXxfb3VPUzYY8eS&#10;OqOec4Rwwvg4Z/6pHh8H+pxevw27FnqXHLlH/ffwppaeWdUg/NLUvNet6xbR6Pp7TJoqfXeMiyXc&#10;cavb3QYKvofujNFb8vhl/eYYaPDbwIDcWd2061Fv/o5lEVagkFia8k/yftZTrO04zPDGuA/X6uDj&#10;/wBL/S/00WrVa4Eg4xsOf8Pif8Sv86arc39ykOn6tosWlqxa9V9VFsbpeKNGG9EB0ZJlYNxk/eRf&#10;tYRy6FM5+pzwtwd2bjFGGIDChoPhKn9n414rmxlq8YxmcRxx3/6R/wCkW+WrxxxmZBr+l6Wap5n0&#10;l9ObU4LuAxceCyyzKsJdQTTmvND/ADfAWfDO9aw0O0uINNs5rZJoi9ylwBzIKhQy0qeAVePHNd2f&#10;mllkTlrgEuOEocXDGUP5/E06fVcUvWPT/DL+bOP87+sxfyvBd+amt9U17UtP1P6heK+my6U0htlk&#10;h3KSB6B5QT8Lfs/scGwj0V/q10qSJJDBNbzTl6iSOFX+zSvwjm1eK5s7MqjCPpl6v86/VH/pFtBJ&#10;2ETwy+rf/TMu1xZJ7aMWhV5Y7qHlGXMfqcG+NGYb7KeWCPN2q21/HaCzs3soraP6tHJbugdmCqWJ&#10;+18KpT01P/BZVoezsuLj8TMRxS8T/a4cUvT/AMTJujGUYmzXxST8vvKeq+XJNWTUNam1S41G7lvv&#10;TlDelEkrMQI6gAOz/wB7T4f5Y0wtHmTTltLW1jil1Jy3qXcUj0KurcAvFR+9SlKfa/yly/HpYWZm&#10;Xov0yjH/AGXB/W/zXGjACVhOP0XqUl7ezyvDZooMVlLCpd/SYBi7FqcH58xxT9n9rl9mSeSbe6uN&#10;YlRrAC2uFaOeVCqKAjclb0+jcfstQLlXbGoGDBxCUeKPqhH/AGPDxJ1hqI3o/wALC/zz1uPy/wCR&#10;xq0Oox2+pafLHLYCb1GM7MpT0QyHkplFSOfJOS/Hhr5ntUtdbtpihlhhKRPKNjHzHJRt9n/JzQaT&#10;XyzCGwgbl/sf+OujBMZDHf8AOyRST8l/MFx5l/Le5crDaaleG5kWADkkrRuY3kIfeQHZZEZsk6+X&#10;LGRVdpZyWAP2/EV8M1s+3s8ZEVDY/wBL9bkjGHh1z/zkD51s7qe0j0/SQLaWSEMLZt/TYrXd/bL/&#10;AML6b3ec/wDPQ5Ue3s/9H7f1r4YUW/5yN/MI/Yh0yPwpaKf1tiU/lzR4lDOJ2DGlBK2XabtHU5iY&#10;xMRW6kAIzR/zy/NjVriSC0uNMheJPUYvZRUpWm3XEl0bQR/uiZvnI2ZZlrP5+MI2TN/zL/Og/a1z&#10;So/dbOH+mZtP8uRsFa2o5IHFpW5Vb7O1a/F+zjAaw8pwr+p/N/4lIjfQr7bzl+et/G0tvr8L26JJ&#10;I1xDYxekEhIErB+PH91X95Q/u/2sjPnSK9hRv0FpcEZtE9eW8uuTGtCaQAniTGo/e1/mzZ9n+Lzn&#10;kGTj9MYx9MP+Sn8f1fS5GKERGz/F6f8ApJ6L+T2qavqPGfzb5zkv5b6V7ey0uyEUUXDaPldcEMit&#10;JK4Fv8afZ/awBoHm7Rha3MHmKytEvYohLEwcxLcRtUEUJYK3/Ctk9VocglE4spxj/KR2yeD/AEv5&#10;3h/7lslhiDcTtf8ApU28+fl3+ZTa9p0vlPzlqdro13MY76ApDc/UyN0eOojdoajgys0jp9r4lyL3&#10;Goy3t/b3Op2PKx4O9na2q8WSNGDA1JqsbAd258v9bNrixzhtZ6w4sh+v/bP+OuWMIj7i9K0/RX0z&#10;SvqlvqEs96VEcuo3rCSSSQKR6rqvBC+9eKqi/Dku0/Ub7VLiCPReCWrUUXclsSSjNT05Y2JJjhP7&#10;tJ0flyb9nNPqR4cZmZlGdfu4wn/qX8cP4PXH6v8AYxceeKIib3P9F53rtnp2j6NqerebLqVdQRjN&#10;b6XBqQRfVtFZ3lhkCwiKS9g4zT2jcov3fGNX/a6Ha2Nui+k9uvw/ZYoByH0VzjTrs3Sc/wDTOBAb&#10;bvmTzb5q1m8k/TGna/K0dwR9cs4budzbyn/jKI3ZJKVUovpr9nBAtbYdIkH+xGVnV5T/ABz/ANNJ&#10;nQYw3mTzE/29VvG+dxL/AM1YR2V6f8Raxb0AWEQ8R0HxDNllzceHGJH6bcDWzMQKew615b/SP5O/&#10;l1ds0stxOb2SaQBpHILHqaMdqYIuZiaseHTu39uYOSfR1YNnkmPk/wAswQRRKrXwYElysBI9v91n&#10;AEsrlNjDt0qa/wAcptuFX1Z/p2n2sc4+LVKPs3wFB/ybyGeWfK/lvVPMXmWPUbMSJYSxmELJIorL&#10;UtUg/FU5kZMuTixxhzyeTt8W8d2Q/mH5w8z6F5Z0W50a443FxE5l9WJCz8QnGvIUSnI1+HJB/wAq&#10;+8hHf9FBvnNKf45m5NJljAz4/pH8yLOMol5/bfm7+astxHBJKkZdgjH0YSRU9fs49PIXkFf+lNCT&#10;2DPIf+NsidJlraZ/0sWo5oiVUhJvzi/NUo8nNWjQvV1RFA4jpQJXBUnkLyPb28U36Ftf3laVDEbf&#10;Ns1ekyZMupliMiBDycgxFWml/wCevP8AJ5esNQtL+d7m64GWBSoCKyFmpRQTxIxq+WPJq9NFs9uo&#10;9Kp/E5uNToJ442Jz3kI/w/xH+q18Yq6Su386fmjcT+n+kJgjKxSQSmgYD4eQC1py65UWk+UQ1E0e&#10;z2r1gQ9PnmTLsjb+8n8/+OsPGA6Iq91b83YbQynWSWKqePqy7sRUAbDxwzudB8u2iQsNKswZV5Ai&#10;3i22/wBXOc7Ix5NXknHjlWPz/pN2UiAulTzDqnnD0LMWOqTfWGcreevPMwFFGyUZejcsQjh0ZSeO&#10;nWwIBJpBF2+S5uc/ZPBQ4p3KcY/Wf4mqOW7SkN+YBeUzayCvFhDRpweZHwE1l6DeuLQXFryKi1iR&#10;lApSKMf8a5OXYourl/p5/rYfmfVW1IHW4fPNvZx3K6z6gbmHNJG3XoQDLTIqOMf5j60lSitaW7Uj&#10;Ud+Pbamar/Iwv+l98mGtOwewaV61z+WmhPDHFNIs0tfrMjKgPKaprRz/AKuSFZo6mjynb+Rd/vyg&#10;gW6uj3R/0yVtZan6K84NLQk14tPMSPckKK4vFKtAV9Ugdahf4YgDzYSvrwpVqVldyFo5H0pWfpwk&#10;mpt7llws1qVf03oAJapuCBWniubHAf3U/c5mh67dylplk9v+X35hr/o5VtKc0tyzb+jLWpZmyY1l&#10;5Gqinah3zXkQrnu7Z8pBLUonGRlY0DVQlBXqfHbCHWk873IMelC0sEP+75H9SWnt8PBf+GzKxHTx&#10;3NzPu9LTlxcfR6Z5Hm/5x/0Vkn803Wr+YboUItIrJ4LIHuOPqerNv/Oyp/xXkVm8gee7l+dxrEbn&#10;qS8jNT71zMl2hjPT/YhjHBwihT2Ky/5yZ/JDTrcW+m6Nf28IAAhgsI4lIG1SBIK/TiY/LDza5rJr&#10;cfLxDS/wAys6+Hn8mzw1k3/OWH5ZxKyQeXtQkStCPQt0BHckGTLj/K7zA8rrJr/xKNypmr+vLJas&#10;CIl6vUwEd6Upv+csPJMFlDcR+VL0wysyoKWqjb/Z5bflPqHqIj667F/aQj/iWGGrEoSkBL0eayjR&#10;A73Qf85ceXZLS5uovKt2sVoAXJmt16/LKl/KiC3A+teYPSqfssCCfkGepyoa++kvmk4z8V+mf85U&#10;3utu0egeQNR1JgKloJA6jxLMkbKAP9bI/f6P5IsbuOzfXri7uZuXCOCEEfAKt8TMBlk9WY1Y+r+l&#10;/wASssc7HJn/AJd80/m7rMYmm8m2WhQMCUbUNRZpSO37qCByv+ydcjd1bQ3LwzQyPY2ttOx9W5Ad&#10;2p8Kmi/AquvjkpYvHq/3cYy+quJvjiIB3Z5C1z6CfWQhuCo9VYieHL9riWoSMdpC3TazAst1zRmE&#10;AolFIIJWo/mrsWzYaLCYZQeI8II+mLcIWN27uT07WSSleA5MK02G5/DDLQi8P16C7QSq0cy+jwVF&#10;eoIHLwqewzG1OKQEo3vxS/h/g/nMpRIKH1KFpY4Gifg6yIyybkgVFaL0Pw/zYS6Dot6LAyw6YU1O&#10;E8FlVCQUfqHVzsxX4fgzU6TSzmCRHceTVDGqz3ltEyma4jSNwSAzAH4e49vHJRpGiwz6TLo9xMzT&#10;QP6s4aMhEfl8MEoD/wByP99x8eX7ebDS6GeaMsZ9NH/ST/m8/wCJkIXYSXU72WC6gvrdUkguR6a0&#10;loZEK8+cQAp6n+VI32fs5JNP8rTrAomnNw5cOhqWC0NSg5U4p/k5vtHp8eOAv6h58UI/8K/orCUQ&#10;N2Man+Zek200v7o2iwo63JchSeQorJwryK/tf63w5JNL0xPq0tqXZvVarsT0HXig/l7Zqu09acef&#10;HMeoR4o+r+l/xLia3JwSjIfwvPvNHm6Z719bt4IlfS7Qy2cJQ/E6uBznbb94eQfh9r/VwE2i3KIW&#10;+JZI1dFJ3PGtVZv5jm8x6+EvPf0/0nYCQPLvTSz/ADa8sXtzFBHPHNDdzQOeJYBriQUkgiqP3cZ4&#10;/arxZuWX6B9CtP8AdXH9qvGla+PXLv4uvz9LDh35f8TxIr9Jw/pP0+Zr9d58uUfp+ty48acqV4/D&#10;Xj/efHn/0CzSdMhKzB5o441Ky+hCC/FVNVIag2Zh8W+b3tjSShgkD/R/zf6LsswqPxe/X+tXUWoa&#10;ckdlNI0zGI3MsiQAMVJcMlS1VXcDjkhhhsluGZQRIsZ9SdmqeB3KUB+x/wARbMfJpCYCf1GHB/Wc&#10;fIb3YBPqPmKSBHm9JILi6aOys4o6CKQMFS49V1/vx1/Z9SN/hwDei3+oHjbVAoaRnjUCo+Ju9P8A&#10;K+zmfjj4ZMpSIl/0slH+k3gVvadaOl+PMnNtT/eygxgXAVmVjxcCFKLx/wBh8Un7X2cEX4UWVpAJ&#10;JDIqKfqzfZqR8JLU3p1zEwwEuIyj6eKX7z6ckf60f6DTCNzJrb+el/lwzt5j1vUDb2otJpGWPVY6&#10;NKyxtxkRIyxZU/Zrx+H4uX2cIb5HRoki+EsQssjOeHE1JBHXkD/zTmg7RhGOeQB4oj+L/NashHEQ&#10;HpWkStLZ+q/xL8RiXgA1K7MKbUIp/wASw40+yvJLBFjtI7kLuWhf0yD1XhXanE5ldn54QBEjw/7L&#10;/pFGKQHMsQ85apYWesxyz6w+lymEhYpoRNC8f7ZcA8/hYcfhbKfTLY2/O3fjIGPAKxLAncmu9G/l&#10;H2c3HiTGoEf4pR9Mvx/E3CRtD23mDUfUddQhLQLwFwZIgqyAmi8AaB4R8LSvV5F/2WAJWtorOeOU&#10;xSzxHoVIkA2orKd3+LrxOZGDLljlAkPEjL0+n1/vP5v9GX+xbIndOYI7y5voLq3+sQwTrQFXDwsC&#10;CTJGw+FPhPFWdeWQm/gh1OyZZkb143BiT0iPhY7gOTVSd+KPm5jp4YgJmPHil6Z+vxOD+L6P7uXD&#10;L+OMv81aPM8mWIskU6ioMTLQkt8RYbVpSnTww18veRrHUVhkS9flFsJDSgKn4YwpFeQJ/wBTNr+c&#10;xYh4kYDkI+m4/wCf/VczHjhV7se85ed08r2bXtxZS3MC05pDTmqftykkj93Gu7KoZ/2sB6v5R/Q8&#10;81016guUcMWFAVJcV5UIfoa8eOXRyYskuIYjk4xwyn6Zen/P+pGTEBumGheZbPXLWO4tYZPq8w+B&#10;pF2YUO6sKo6mnwsr/Fk10yOM+XJ4RcyXsIikCtcinMMFNF5fsk1zyPtvLI6o3CGExl9GGvTw/T9P&#10;8brp0DfJCSQBdbglMIgmkZHl9Ek7gOp50oD+xga6trZElkuZWeZ2E6o8QCxAxV9NSCeUaE1b/L5Y&#10;nU45QjHHE/zM05y8SWSU/wDKY4fwfxcH83iRe6+xTUjdvIVWO1C+nBHHK3xhJPtOCFCyOB/wHw8s&#10;D3sEcmhvIEWeOe0kBi6NyYqzAOT2PxRf6/x5dPVeKTGIlGfCYcHp4eGP/TyXq4/9j61ItqC2kj1O&#10;VpXZJEuYz6itQSIUZVqlOpSkb/6nJcKPJF1M2nyCLjDNG9nb3PqcatM0g/dMVAX1BAvHb7X7fxZg&#10;ZDZFcuL/AHIPGgnki9YWAMqvyZvSnZSCSUDJwrQe70B/41wd5v5rq0pMa3CFQTFR6bgtsARTqtTm&#10;N3sRyVdAKto1rw5ooWgDEF/hNPiPetMiHnND9U05zuvDirLUIeKD7KkCnH7OdFoJCgESOwRluamS&#10;ux5GqbVHzoT1w91BnGlkOVNmyKJoSfjJK/C8f+Uv/Ecz9VnjGVE+rh9H9Jsx0h0gja5WQKRMhYLK&#10;B0UmpRv8lsCeW9K5yC0u0ZVANJ3JCgAgDYeP7LY6CAN3H0/zpfwf0XIx8uTWr3z2lm9xCjTyIPhg&#10;SnJv9WvhksFrY2NxaSFCJZOCqvIN0NAw7s2Zx1+PjMQPVD6pfw/5v9Jn4gNjuY9NNqupabqCCRfq&#10;yiXjIVZGI41KMP2Fp/sv2svWbbShfzPe3KcYn4mzZKJwCVFGWhry+Jv8rKuzpw1B4o3LLI/RX+k4&#10;WOM8XLmhdBl8xR6RaWttayMLiATnVvVWRvUeQcgVcdFT4V/4rwu8teW01KySS5sY7S1jQTIwqzXD&#10;GoLydqrT7GbrL2kdPjqUxlzS+qMT9HDH6eH+t/NQdVHTjnxzl/sF/mXzimhXMkcEj6jd3Vx6LJ8K&#10;i0WiUSgAZlbnVX+L4v2v2cptF8vNpcclrJNZTkUdYmcRMx3DhR8QpWn+Tm3xeIT/AAmPD6a9PA7n&#10;FjkRZqQr+H0pnF/idPMEy3kNrfaVxDWUqrwuIQCAySFiyyFqc6pwxXSNV1bQdNntbeONje9bqeSq&#10;gGsdAE+0fiLrzyntDs/DqiOL6Y/wx+v+dxcbVkxxmaP8KVebvy80Pzh5i0jU7+4lQ6C/qpaxxoGM&#10;hdZQTKwLAVjUMqYZ+X/Md9pVtZNPem4a3kaAaYFWTjb8BVxKoAjX1Pj4NybNZquwsWYzxxBjGcYz&#10;lm4v8t/BDh+qUo4/4v6TX+VHDQDHPPX5Waf5lv8AVtOsdITT/wBILDqEnmKRiY31AS04tak/vmFu&#10;r/H8Krz45NdB83xaxIEhKhl4llU8wyOackai/wCqy8fgbOU7T9nhpYGVmcd+GX08PB/DP8etx8mn&#10;4BfN4Z+Y35W655Hksbi7eG80y6laGK8W3W3KOu5jmQlwGZfiiZW4yL/LhzqDrEomjiRpSCnqMFqQ&#10;T9nmQds0nZ4MzwSlKMNpcMeL/T+G4wHEOE/Sfx9LGhNLSDT1vZbSxaeSa6VI2nWEoKicQRlSXXl+&#10;zw+1kEaXUIINduG0mO3uI4HnE5flFwoaLQArLuvJk+Dlnc62eMYcX74yjH08PD655f50t4zi3ajF&#10;A4wOI0P5r2/67ouoS/l5a2nni41DTJLiOy+ofVk+sy3aAs0zMWjntOKsqq5WRov5mZ8h/lea71Kb&#10;6zJIj21/I0sCsBWN4ojLImw48Uk4Cjf7q+xlmi1cscRG/wB2P9Nwfx/6WU3E0OqOMiBPpj/Oes+Z&#10;byPSdM4KrNHapFDNGvMsyXM6W4aqfvC5RpWVl/3YvJ8T1e+gtZnb6s1wAxLkOII1bajNQH4N/s5v&#10;8wlIAn6I+p3c5cQ6EJ1BBdSWUCwTLAECqCQZm4KKcSzEVbb7eR2S51aQy3luFhfk0aLGBIyBhX9s&#10;H/gvtZlDCZbk7j6fx9KOCR5HdH+mCiK7FitCW6VI8aZIvJU15dSSyRyym6tY6K0B4SMqgfGqj4WM&#10;Z6/zcvjzG7SjihH1iMhXDLj+mX9FqmYRiTNjP5gfoP8AQn1XWfqv1G9mjgP6QRXtWaVwoikLV4ep&#10;XjGV4tz48cMtT1K6uddjlnbmQ8CGQfZaiMoI2Xr/AKq5os+mhiMPD4Yx4pej+P1ji/EHVazGBMEV&#10;1/4pDeT/ACxouheU20/R7VrKyka5nSzf7cJmlDNGRyfiU+yy83+L9rOsQf3EX+ov/ERnEZfrP9Y/&#10;eofBetimuamPC8uR/wAlmxTK1QeBr40hT/jIn682HZv95L/heT/csZck+8mR89RvR4addt90eXdX&#10;cMDxxtKscstfSViAWKipAHsN8o0+mlkBIiZxj9f9FuhC+iG0Xy9qWp2V1d22nT3lnZBTfTxKSkSy&#10;HinIj9p2PFV+1kL8wXGg2Wo2+rW2oQi69QTSxRMrNcJGC3ps4biqs/2Ofw8s67s3x82CWOcCIcHB&#10;HJL0xjxej/Y/z4uRixyMTts+jPysj8+eYvJup+Tdc8t3VvYx2b6da6rdR/VltxODFSOGREkcxxN+&#10;8kj5s/7WQjVynmDWWuJL+4kuXlP7o1ESoQNlFfgjRfgY/wDBZvNDooaWHo9Mf+nv9av4f4XKiIRA&#10;qxb2vyh5W0Pyb5bttL0+xjtLW1iVWZQGlldK1eRlFZJXb4/9ZsbF5es1l+qtBLfMQ0hMAZyd+geg&#10;5BPteki/5WZEeDGDMn+jeb/Tf6ViMkY9OGP9JMLnW4ILR724lTTraMgSS3rLEFBIA5AkcOfRWdv9&#10;jhzoUmnz6y9lrk0diloru6lxC3OgA5AfFUKF6HhmF2lKQw8enByz4v63p/nsssjXoHFL/efzmKfm&#10;NqfmTT/Jn6U8g2ja1qdzLALZIQt1GYKlmYBmC+k32WZTz/eYOHm59O80D9FCFvL0Ti0+rwiNTJyo&#10;WlVmoy/Gw/yeXwZrpdjRzaPiySP5kjxfV/k8n+ptPgAw3PqYRcfk/eeb/wAqeHm+e6Tz3co2pm8v&#10;WdktrgclSL04iI/TSEenRvUkTmz/AOTki1PzHHLfajZJq8Nn9VVTECyRh6buvqMS3P8AZ+FeP8ua&#10;vSdmRx48eWeOeXxD6/8Aa/5svD/ih/snHjjqiRxWwHyZ+Vthpnl3yjr2q+SbvXH1uV01Hk0kslrz&#10;akE31NAkZtCi+t++b1Pi+P4ckOmT+rp0M5njuEZeS3ERqjJ1BrU9vtZoNVGJzEQEo7/RL6uL8fS0&#10;yG7yXzxp1tB5zvrDTtMvNNPqrH+i7wKZ452NGVeAUNG77wcV+w3w/DkRtbpH86+YVUh4wlv8SsKb&#10;r4jLs0TGEARRi6zXg0K730p5YsJ4vyY8iw3Cta3UCThopoiXU83qCjLVT88MJhEa1StOlXp/HMPZ&#10;wAZJxYS3SolL1gT1CWvh4H08QZI6UCL/AMjP+bsOzMSKYRXFxy5Ndz9fhpbgA+39zhB5JB/xP5yQ&#10;Gi+pak1O3fvvmQQBkxbcX9H4O1w/R/mqf5mTN+gdBk5kFoLircK7emhoU+HwyVQQPuDIigMe52/D&#10;N/mzTOOWMYpniH9D+L/OYY6EubBr7VNKjktpW9f1JIkdT6LmpAoW2Y+GPNu/qL+9SlB/N2+jCdRO&#10;v7qfzx/8U48xHi5j7UKNQ0j9HXBCTMCX5ssLKu478vDDbWI+OiWLKwNCfi3APy2zkuxc0h2llPCS&#10;Txei4+j1fznaSHpCMtDZNpGnIzn0iqmOiElvgbbifsnCOSOURtWRPsmh37jOu1U8uQD93Xqj/HD+&#10;EuLHho7q1jd6L9cieNJw5dYxGsa0NWA3JIwBAshlBLr06AHceOZBllu44/8AZj9TVwx72R6q1gNO&#10;nVoZ0ADfHSM0OwpSvtkl8y0S008mTgDFSvEmuw8M4/2YOQZ83BEZDf8AO4OH1S8nNzQBAtI9MSO5&#10;kRXhedlaqKpUGgXqeTAYR2ix0cGc13H2COp+edVlx6k1cICpRn/efzf8xxZcMd7R+uemhieO0kcG&#10;hKho6bLWn2sWhii9cn1iWI3HA9B9OXTnqBK+DHy/nn/iGgcPFzSvW7t/0EAbI8EqFPqRjdhXcHI/&#10;I7J+ZurlZOAawt/ioT2TwzlKPgx98v8AdSZ63cBmHl+G3uvyv0QSWv1sLczFYiVArzl3PIEd8Pxc&#10;Pt/pJ99j/XMey6sxHchjodqFJ/QURr9heSfdXgceLhyKfWW+YFP1nJC+9jwjuQk2jQD4h5ftq1pR&#10;2U9flFhJ5gn/ANznlyshf/S6b/NffM3Bfhyc/RCuLakTb6esXkjz0kdhDaerpUvwxGoakEvX4Uyf&#10;14hmOw3r9+a+rIA5u3fG8fruiwxVfmFp2rsMcpLqpG4pUZURwkg96ETeQSCdYiTzt41Ub1+IDk1P&#10;pONq5JHHanXLNudqoLCeKtvyruvYb5S8y32CBTqfbCeEDnupG66aBhGdw78twKd98L7a5Ztbv4K7&#10;RJGQP9bNhn302IecnGy5OCV97N/MOgW0f5R+UNRRAk95e3ySy92EfQHCrzxeSw6eUilkgkljZUkh&#10;JVwSQBxYfZO/2v2cyezhEYcvF5Jx5PEkNuTNf+cZvK9hqOp6k17aw30FvLbMY51DpTjId1YEGlA3&#10;+xyA6jDcNrekX/rO8tvSsMjVEidH5MVp6u/2vhyjUaUTiBGRH83j/wCKbo4vTVvpvTEtI9PvLOGK&#10;O3hQsCIFCoCw6iNei03wAbIvey3MluBJGjxxTBVU77kKxpTr+z9rMvwZA8RHicI/o/j/AD3LIG1p&#10;kLiEJGiSBmJXmtSSAe9N/DvkfvrQToXlYRpGw9NQa7qeob7ORySlGYgRy8+JJCMBw402ya7l/Sdf&#10;ijljFyDQK++0lB178qZtcMfE9R+KeiAubiO3IsACDNFIbYip3QVK1pQdfh5H4sX5abYXk9ZgqksT&#10;G7EFWap2YV75DtHEOMCJ/pfzvUxmDa//AEiW2Tb4qA8hQg9uhpi+l68ZLcT3N/Kt1EylI2p6b8uo&#10;BKks4XpXJ4MGWMTKRlsURPzQF7osHqrBBYQG0njZJnAoyEboKVX93y+0BjbXzBplreSSaZE/F3Ql&#10;56SMxqOdOW7MRmbpdPhHFLnf87+JOTlbp9Cur/S1tNVnVnCurm25wqQQQvQ/CB4ZNrfURLHFLbM6&#10;O3L1JGOxANCo7chloMSKrij/AFWMY9C871HyvH619ZaxbwXunL6Rs7WOMc0kKE83K/GEbYc6/a/l&#10;w/03i5bnR+LD05KUqKdds5ztonGYcPp58Uf851ev2AHT+a8s8z2xihkW39WyL2sz3WnhxKI5hIfg&#10;ZnHMKOPIN+2z8PixkXNR6bkEgkiprt7fRm1y4wfUB0/Hp/ouxlGjshdXS0uCuqWNvLHHJDGjCNFj&#10;pJT/AHaih1kEcg5U4fBy+1iPpR/XOPxenTr2+XH8K5LxJeHy9df5rPjFf0v98nH6V1T/AAT9a9O3&#10;/S/TjUfa68/W/kr+99Pl9r4c/9ENaXgDLbQKB8RBO5WlK17fD/k/Zzpu2eOOnMv4YEf1uf1xdnqY&#10;Ext7y2jGe6F3dsSGUBENAQa0NaVqSP2/t4Ps7S9QK5AqxYsmxBJ+FfffwzHMjLAJEn1R/j/2fC0z&#10;A4fgxfXNZ0F9QmsqsGjMcUMihq8VYvJX9jghA+Ll/q/FgG8vIfqb2kSuSHD8HIBbiaVO3EIP2UyZ&#10;wZeETnLulCP8UmUYHYkpzpmhzDXYNZu/RM3ovCJ4wWWNZKMyRAn1DK/wmWZv2fgXDOSTT/q0IiMw&#10;kWhjRgV3Vd612pmJrTlMLrHHi/ykZev/AGLDJxHpEJBoNr5kGt3/AOl/qMtswfl9XAZWR5DxBr8Y&#10;alOafCv2vjyOuEk/vHlLuT+8VQQ3JiR17ch1+1nM548MyLaCKen25YQxiJERUoGjJ+wAACNu9P8A&#10;Y5IdEn062so4Zi3AqDbuGokYYbqTUGv+Vmfp9HLJi4okWD6of5SUURgSLDzzz7b+ZJ9bWTSY4GhR&#10;P9Kt5EEksjq1Y3jR1aN17FWPNPtYTyWkVno909oWldpg0u5Dsp3XgxJC0+1mXgh/hOOEf4v9U/3U&#10;v6LaPqAZRbXN1f6gjX0awIkQ9JVYOiymqyRupALDop/1cJo9Q0rUdN1GPUKNexqDAHRgeSgmu/w9&#10;s6rNpdfiyQyYYCMeL954XDKGSH+d6m+cZbEBMTZ3dpqNktkpGncXEygrxU7cRQ/FSlfs4r5ZttBv&#10;NPaFnUxsR6oYlArEfEYqn4flm91E8okKiMcd/wB3Kp8f83+i5kdwO5CeZr3XLJkmsonkIDCNIl5B&#10;m7LLs238rDjg+G+0zT447a1uY7mAMGijiYyzygAkEJGfsAftSfFyy3wjI7x4Cf8ANxx/zpfxf1W0&#10;GNUlzC81eXlc2U1rc+jxaWVVWGCpAYepKrVlb7LegOHBvhkxsIh1t7q3i9T6zbRLGZJkVZqGtAX5&#10;fFuKcj+zk5x8IAmuGZ+mP93/AKVnwxlfRWra+V4YWeNLa0nmeRooHc26M1KmOLifTSnx8E/b5Nm8&#10;l27xaVeWcsNZRJHEyFiAGZqSA8ifh4gFv9bOD9t+EZ8ZA5xM+L+fCH4/rOp1Eakj9ZSZ9StriG4M&#10;cCwSM6onM8ip9FwabHkx41+1hpqUvpwvOftQzyLE9aK4dSpBrUJH2Bb4eWchiz1Dg9P7yN8v3kZX&#10;6fX/ADv6LjxNDdTs9OBvfV5SfFbwxXEVfgT0zyFFXZpGqeTD4lX/ACcQso0u7aSI8nN5BM1rx4hk&#10;rCBJ8JHWo+E/Zy7DmPFEWYCPplwfx7/zv4ZSSSp6/Itmou2VB6VxbLOZGYA1lPp7jrTkrcOPJmwN&#10;o/l2DT45pokVUvLy1lNsooVonpl2+0p5mrtwzIljOOfCf5s5f1eL+H/NZGNGkPNry3jyrFyCxW88&#10;bXRAVWdeLMqkkOGX7PF1Vsb5utLlbqdo34Iqr6gQ0YL15eP7O5/ys105de9pFJr5Tuo5tEtKVYlW&#10;oxBANG98hHntVFtpqovFFRh1O7EAsfD7s33ZwHCCPxwrLkEztQ4kuOcnqMXqNgOKkbLt4e+HskM8&#10;kEfCQRx8QJCRUgMtKinTNjqcInIEf3kb4W7GPmppKiM6leRY1+7oMf5fs7p1KSGqrHwmHH9odGFC&#10;3wf5P7OS0+HNwiqr+Li9Pq/3381vx2hdavYLZEZzSQvWMAgE0G4BOwb54b62qwXemgKZRCoKg/Z2&#10;cD7XjvmFpTxZsv8ADfCwjfFKkv0WSS70O8ZyIHnebkR1BYVqVFaffgLVI3utbumNJEY1Tmtd+PSn&#10;Q06Zt+yNLGWIjlKJ/E4fzf6kvU26eAKO0gJb6HZR09PhGoZFO1K7nx365JfKXJvK9j/eAfVz0ApW&#10;reOaPWzqfwi6HMfX05vNfM0EDebLtiLEym+XaaST1acIt9vhB/lTBui6Vp83l7SpJIA0kluC8gFG&#10;NHP7XXtnTaLXZeKUeLaPDw/6SL0ekzyAoHkwzX/zC836f+YfmqxtdUMdrbXbC3hnasUYMaqeK7j9&#10;tmyNw293fX9xE8a+ha82lH2VUBWYpxp8Tbp/q5vNXqsUNNKUTcqP+m+nic3LmjGEpcyXsWreYNO0&#10;Xy9Z3Uc5mub97a3t5vttNJI6RiTlvRWHJq5KNP0eSfyrplzapEZpbRQ8TKFEjA9XYfa2FKZy+m7Y&#10;jDVZIZTKuKMvE+rg4oj08H++cHTZ4jed3/OeNX/5maf5e/MXzDa+YZ71dOOuSiK/hkeVrVBAoVIY&#10;SeMf7xmZpFVvtfYxG78tXdtpPKxM9rNMpe6jtmWgLbn4D8Xz4tmdh7VwZdSY5DCWOHpxcf8AF/nf&#10;R/Vk3+ODkO8TH+Hi/wCKROlfnD5U8xfmNNpmuDTb/S7KdYvLN5fxOxkYngxEoDQj1CA0MksX7XH4&#10;MKvL99rsGoPZXToxZFVYnZiyFQDVVAotBTki/wCyzP7S02A4/ErgjGXFxYx9X9f/AIplqoxEeI3X&#10;9D1M2/Mbyh5E1Xy+urxRvDBbPLdvd2YiUXCy1EnqySMvISGvpyu3Ff2MOPMB1GLQ70JeryaCb1GM&#10;Y5cUQuF4/ZHIr9vNF4+AgnwyJY/3mPilxR45ej/O4f5n0uv/ADWGQ9JF/wAP9b/Oedfl5F5Wl842&#10;Djyrc2xtL6CfTWF49xbCedxDJOs9ObemjI/1enp/Az8/hzmnkHXb61umkWFRB/fLJxAh+tKOJZlB&#10;UfHE/FgPg+FWzIx6Q6vY+iP8U4f7L/TNOLDLJkiRy/j/AKv/ABT3jzt5M03zLps1ldGSMXMQt7ma&#10;Byk/1dZFm4owDUIljRvsM38uSXzDZ2ltqBlvLRXlvQDAhdTbgyrReNNqJ8W/2c3mn1MDhERL0xl4&#10;Xr/vOP8Ap/1ndwyRjHy+hJ/y41mPV/LKR6bqNxLZ6TL9Snmuo3+us9o7CQz+pVucw4f5S4RW2mXv&#10;x3EcLXUisK2MSenEsZPGtFPxbj/mrNlAwEal6b8/9j+PqZwlGrJZZealY2fBLu5S1hlqsVxK4BZ6&#10;FitW2B479cPPLtxd6FrkFxf2jC1njeX1ofiqW+0xRiNv5s0/a2mGphIY5A5IR8Pw/wCl9XpcHVQG&#10;SXpIJh6ZR/pMD/NrRovP/kHWtB0C/tn1KC5hhZJmKKk8LhvRLKCVdv2G+zjdVvdE1HzBeXVvLKgS&#10;3t5bdHUMHIai9D+7pXblmgGmy4KhMi41Pr/E6PU454pwgPp4v9JHh/2SO/LPR/N2jeUNO0vX4rW4&#10;1X1pl1S4tZCAOY5CRuQAkmb/AHd6YRWf486lbPW3j26In4oDnMzlcpf1pOUZ0Hxb5s0Y2msSyl/9&#10;7Zruf0yN0UXk0a/Q4j5r/k4oZAOpA+ZpiIk8mPipRHZPISEV3I3IRSxAHUmldvfC7XbiWOyR41DO&#10;Jogqk0BJagFffMzQnhmSdhwm/wCrL6mEMwkQGefkzolpfebrq1u5GitpdJ1D1ZlXkUURAlwO5Vfi&#10;pkS8+WHmoabDdXuoRxRL8M6W8BWRPrH7sor1aRk4nixHxZ1fYeTSSySx4o5ID+dKfF4scX+U/wBr&#10;n/NdxglCyI2HrP8Azj7rX5Tz+YNT0Xy1ol9HKwWS0vLy5e4hvBYHmkzoaRW1x6nxxoA3w/tJ9jI1&#10;pfk7RbiCc+u9yA6xq4U1YI32k5ig3Ko5+zy+zm+1mSpREo16f9Jwf0/q9X1N+SXIVuf530+l7NrP&#10;m/U9PuLZJLMQrPFJK0srgRxMgr6cnGsjyMgkmRYUf4I25/zYfWfk5rstBcafJbWSN6fOFhwLKQVd&#10;gxWQkUKuzHj/AJOa3XdqwxgGOSMpy9f9b/Ph6P8AN/icc5RAX9c/91/vYf0WC+avzq0DQrNZrDzB&#10;Yajqs8IvIILhmLyQsCGEb26yQoxqkkEJXk8f22wqmtLGPX7iG31a5sruwDyQwhXkAdQCFQtx+2af&#10;Z+1mxlLJLCD4ccsMxj65Sj9P9T+g3SyGQsx5snfVdT1fyjp0/wDh2116y136umpmWaGNGtpKBppF&#10;CSo3pp8XAt8P2ftY4a/dvqghFrHefWBFGfri1mfl9sh24u6+ptypmJHR0KMjjjh9f7v+74K/1P1R&#10;/wCJ/rNeOAFm9h6vS6byHpkPleOJtRn0iPR/WnR9JYQW6Rx8itbf95CKRcOSfzrzXBN9oIlu4rO4&#10;sI55F5xLIriKUNK3NXlLf3y8uVWXLY6sRj4sL4ZGM5f0OCP8P81yBlBj4gG0vx/mKNl5l0+HRbrz&#10;VpeqStpNz6V1cPIDdWyW1rEFljtokNbaRowv7tj/AHvxtH8WAovLT6XcMurWpmsVQz/Cw5wmIBZD&#10;GaceDeoF9Pllo1ozjiwmAnMwj6rl9XFw+j+f/Fxen+cx4xLfHw2f5yITz/oXmLT1v/K+rQpfztFa&#10;WguEkaN3u+TwJJCjCSMukTy86Iyx/F9nDm2ttWsrZ9Nt7Nbm21CV73R5EZoqVAEkTotfRVlLb/s5&#10;qpywzyHMTGEsMfC1EJcPol9WOfH/AJWcZfzGg0TZIjKPpmw291Hyff8Ama881XGrQ6dfeWbNdE83&#10;2VyqTxrV/Uhn9Z0D3L2861T00/eP/L9ly7ytCIfMuuxLp0lhGqQ8bFn5emQaNxcV5IT8Sf5Oc92z&#10;GRkJyn43ifx/8VH+H08Lo+0QdjfMsqmurmfyh5cuJfMMGqyzc2/TawoiXIZSVcRAhYm405qPstkm&#10;aMcuX1Vj33Y5onWcXmoxXUnpNH+nYQTtVYYwR8tziLxKVLfVmH+zOSpIPmiYbyRHSM6zE4NNvRSv&#10;h1wm8mjj5n83gKVBa2ND265stPG8+H4/7l2eI/u/glf5n1fRPLtZBLy9YF0oOVVTcUySCSk0g8d6&#10;Z1pAB+Di8VFiz6fG+nWLEV4coywFSBse4x6zhnXtUfx+eQyRotWQVJSudIMVhdBQWrUkUA6r/q4f&#10;awSfL2nb1JJH31ziewog9rZ/87/dB22SX7uKXaYImttPVqhIqEJxrTirdqHIxcOWZxX7KkAVPh88&#10;7jLCo2B1cOEwIsl06zSK3gkWLd50Z24qP92DYVXbA9oq1WhNabnfwyeOR6tJkU216RxbTB0FN+IH&#10;GtCflko8yxqdP08sCB6JP4DOL9lSfzWoA/nf7+TnamUgI8PNh3lq6kju0RaCR3pv0rTI8oQVK7V3&#10;qRv+rO3ntuXAlxXuyaZ3eiyENw+FlBNK0PT4hi0Tp6wIG1N9u/3YJRNphCXFuluq21w+lOhJrWq/&#10;FvSnucIJmk/5WhqXAohOnW5q3TYL7HOHlH93H3z/AN3JyNbXCLZD5V+qv+VGmfWIpp0+tSr6duSG&#10;/vZB1DJsP9bJArXn+/ofDoP+acxyC6oiHcUM0Hl0D/jm6kWrWnN/D3nxVZLugBmip8v+bcItiYw7&#10;ihJ7Py6SWXSb9yexkIA++bI95rd/0v5ZLyKwN+B8O3dfYZn4ARjl+OjnaGvVXkj9FhtU8recktLO&#10;W2J0uWolYMWPoy+Dvk9LRg0Zvssajx375jGMug+oD/Nd1K7fICRTtEGiiIEkUZDGiharuQT4nBNs&#10;8boeFQoqKHMLVY5RkOLcmpMeEjmuuIZUu5PUIJkiV1ZTUEFKf8FtvgOW6kWVlGwFRT37ZtMWkhLH&#10;f8TZDHdJpp3l23n0+2ndSTNIjE1HD0gf3m4FVIxsE5jPxsxrWuT1Gm4z6AK2Tlx+rbkv1/Sra6cj&#10;TLaKOGMKo4serE9a/tYA09z/AIs1gHp6MJGQIvBjHvdJ2mSOFnuuW6yfkT5E+NVK39/XlvvVx/DC&#10;zzz+8ksIwaepzWvQ9RvluEHwpiJ3LLsw7n3s4/5xlRbSPzLLJSQRG2dgg6jjIKUyHXl0LZrOOT1C&#10;okjLn+cA1JpsfuzH8DOIkx9cDH/SuzjGQ4t7v6XvMEcNxHcPGqpNSRBTqCRTcjrhJ5ml1K4lL2ys&#10;9oz81eu/Cu1QTQ5l9n6gjIDKXq/ouTw3EdyK0+2it7eNAqrIqhXA/mpvv88Lryw1RxF6IAtKcytO&#10;MhYfs0b3zb67AMsuOHOv9yylDagiFkQkio5DqK1wfpt5MGgkdChiABVR8NQQSQK5PQYANyTzZQOy&#10;yeBZIpI23EgINe9RSmD7+yglc2rRessoMkbMKKVO5+Klc2UsWLxb6H+H+Flw1VoeCdTH6pIT06Ry&#10;x1+JWGwBFaZHbm0u7z04oUb0U2cV2LHbl4jMbWam4VVRH1NcwOaMLBaliB4fLJDZ+W4RbRJNJGyI&#10;OUpqeYJ2oa0qtP5cjE8WOunu/wB0oO1JbPrBWRkSGUsx4xGgKsRXfbp/sskmn6lp+nxRw0T0hMIx&#10;GW5FNutDv92ZZw+FjNnhFfiDVmEox2+osU8xeXNU1d5pIpZ4rk2hPqRfuudW2TmDxrSpox+0uS/T&#10;ZUaMCOVJSrUAVhsSN128M5ft36oGtpfU6zWgGujxbzLYNHe6pc3FlPYGWwZppZYyzSLG9FmFT9pl&#10;HX+fAVyRzfkxBAIqoIBTqOuzcc6DEOEih9X+m/EnbxNEbc2Q+WYTHbWRgt/Uin9JgLh0eRLlk4yG&#10;ihXhNxtyVf3XD4v3eAvrcH1v6nSXnxr6m/GvXlz+zX/JzJ8UcfD1ri5ellwb+f8AOZV+jLv6j+kO&#10;Vp15+h6Y5en9n0vR+3x/4trn/9JJqQiR0VplclUeg9Oqjpyzf6/PHPpDU4+r/Tuxyz4oc/N7lp81&#10;zLqFpFcenBNbUkntfUb16SbcioHEr4b/AOyww05gxhDMSysHZIzzY+J2/wA+Oa/LnI04u/7v0/ze&#10;H+k1yND4Me8wWsiX968axhZT6Ed1cAQLHv8ACiNs1Pibhx/vJf5sCIHvtQlggCKq1l5Oq1ND9lqH&#10;YUGVfm6hcv5nCx46jZTeeCLR9Ntri6kmkkeRLb0opH2Z1PxIGBZ333X/AIXBWrHURxWd4mIq8Sha&#10;dabA/L9o5ZpcWmyCIjxcf8W/phv9f83/ADVwiJ3HNLfLKaRB9bubK0mgF0/p3c7OJGcqGoz/AE/Y&#10;RTxXCm+CSCMySLCUFSigmhB5KwI2Ap45o9USMs979X8X1NMhuWd6RVLaNY4zJGygiVmFenEqQd+2&#10;GFqNPjto5Luymdp1VoSNyhK0II+ebvs2Wb8v+7nGAjP1fz/82TbiEq9JA3Yd5ofzDc69x0nVrW0g&#10;tImF9bStQysH5I1fBUrywlu9WhtIHgltZII5G2kRSRUdNqdqda5nx7Nll1EZ45Cc4/VjyemXD/Oj&#10;/F/sWwxJkKZRp9m06eoLtbtuIo1RuerdP5q/Zxmi2cJa6SCeOT62OaANWrL9rcfFVh+xy+Fs2ku0&#10;s2mN5Izjgw/0OPi4v639Ju8U4+f0/wATWq3MwNk/pSqI5fTlNAAvIGh32orBeL8cMLbRdFlErM0t&#10;mQRGvOTknqE7vQk/FmYe3MWXhEhCX+pjIIxnL+q3nNA9P9Mx7W/MXnPTniays49bj4NPOsUbI6xg&#10;bR8qcTU/ZI+L+b4cMdL0fTo5+H1PhGg5C7MIUMAD9ofaXl3/AJsrl2xKcjCInxR4fRfp9X8xkMw5&#10;AbsZ85ed9ci0KG8srmJtRvWWNdEgvFkmikeRElEUirwlMfLigX7HL9vA19HYQXUlxFFO12yiP0Yu&#10;BSSI782YH4o/8kt8GbjHxyABMeH/ADvT/R4f57aYGSdaJceZ9RtreO8OnjTIpC/1uX10u7ecCghE&#10;cir6c6E/DLT96jfCuL6Xey3sV7CsMls8Aid42QBnTcKAyk05GnNvtfDnB+2mIwlikTxCpx+78f0n&#10;W6wbi02s9Ng07ULUSzrcteGX0JXkJAkoGk+E8eXEV9NP8rlhZ60EjxNMqSJJ+5fmCHZpvgcN040o&#10;P+C5ZzGMyAlj2raf9bh/m/8AE/0XFramSXEDsrvC8kLhT6bKQyLw3X4ejVrilvZsimWOSQTRKVCh&#10;qh1IdG2A5rx/mr8Tcc3WjjiljiQOMcf8P145z+iWX+D1fTGH81kAkmtXtw90bO4jhS2lWpnkTo8T&#10;IyheR4PUHlv9ni+J+V/MsV5JHp7mQ3EYRQ7KEqF2ZAoJ+yOtf+JZ0ftH2NLHI5hXhcE4SjD+D/bJ&#10;f0eL+H/SuTnx730QnmPyyllBc3lrHGiyXBu+FTx9ctUSM53Vmr/wf+T8OCvMcEDai6OEkPQRk0DH&#10;jVQw8K0zzyUjTghOvKUhk0GA0ZFINCakgFiNm/jnO/PsxmisJiqKZPUZhGvEB9gygfy1+znQdmyu&#10;AWXIJzaRrGXiBY+mFXk55EgDY1O9fHD5og1oGX+94hRQfFSgJFe9f5c3E8sfpN8X1cMW/EoKzi43&#10;H7kblyajlU9u3+thnoFvNJbExSvE9fgCsCTXejAj/Y/FlvrkAb5OUInokPmy+sreVReWsc9sFLSv&#10;Ij0VRtVWB+13+HFNehllk0/1KrMBSgP7QfqT7Af7LNZoz/hGU1xbRk04vqkiNAktY9Im+rkNaF3Z&#10;WI6oyggfTXErGT072YmZrWVmNHcB0Yk0FenE52OPEDguPp9HFwx93+yc3FH09y/U4PX0yFRbi8hA&#10;QvHE/puqih2681/yf2sOvKcg/wAK2RPAn0HqWJr9p/DOG1cjx/5sfueUzxvIefNhnmG1dvNF63qX&#10;QU3kbBYo09KvCIbkip98N/LZLeV9GYd7YV/4Js3GlkBOYP8AR/3EXoNN19zxXzzNDH+ZvnRJiQhu&#10;WYBRX4uKb/RjJCyPeoWNDHOyggUpxPTvmRmuWmMj/N/SuY+n5MqtfSuvLnlS94JzWbSo3lDyMxb1&#10;I6Bgf3Ybbt9nDTyyx/whoh6A29Ac5rOL1WT/AJJtUeTzn85IyfO3meqllXWnZT84krhxGw9dW47p&#10;xAHy3rvmHkH7si+fEoLzyxJ/SenKVCq0sZIBNT8Q6/PL1eztpmS4VI0uEDSCWgBBagc1A6ttlPZe&#10;ryQBx3Pwz6OD58Hp/mx+pmJnlbPb7Vby0ha1mnuJ9JvT6F5pqSVWVYpA0agMfh4MzFeP2eWEWuep&#10;/h/UCaFltJipputENG9umbiZiJenvinUCJvZT/Lh/S/NXy0bNXtLG41eKIKrFUk9NyWQ8Txl9Pko&#10;evLOUflxc3N75nsrK6K3MDpJ8MiAnaImgIp171zbfnMkISo/SHFEpAVEmD6p/OvUp9D/AC01nV7K&#10;aS1uLT0JFliYqR/pMdW+jr/zbnQfPv1JvJ8bhfRneaOl2g5SfArUhH+T8PHjmFpOIaoiWWUMXCf3&#10;f1cfH6+Ph/inP+Jr0OXixiUieL+OX8XF/E8s/JXU9Vtvzf1fyxPRrGztrm7s2UsitFcSQyLIYySp&#10;aUS+q8h/eMzZENAll4MYJZU1D0KwkkrUVIAYj/Yty48v2fizuyePGLh+7r+P/iHfQgJQoxuH9L/i&#10;Xtvmays7iCO31Gzgu9GeQ/W4pwsiinxK4U/5Qp/w2OGrX8V7az6uv1uOKOTnaTqORiBUsHcDx35u&#10;PhyvJocVk4QcWUx/vYfRxS/o/wA+KDpccZDgHBKXqS678maUug6nY+VJv0FdaiQ0Go2hLJDccCqS&#10;RxlglAPtIn2sLNQ1CSfzJqFzNBFaCSOD0I4VVEEbuOBPE0LUH2v2s1OvBgI4oynljCuKWT1/vv4v&#10;83h9XC6nXAjJGN8Qv/epl5K8vJoHlyx0hNRutWe05ie+vpXmnklJJkJZ91XmTxT9hc7Na+qtpDUB&#10;iUU7Ejqo8c4uURxH+sXCyzrm+I/ND6Vf+Zb+k09qLWaW0T1USUH0ZnFSYypAYk/stxyNa9oOtT3U&#10;15DqtxAEdZre2Kh4w6fYABrGnHf7S/G32s6nsztHTQhGEsQ3Hh5cv9H+L+n+8/j+lysPaGIREeH1&#10;fTL8f7p61+W3m78vrTT9M0JvLljdT3NtJYa1q9vL6N4YJgRMxWRUu5hJsZfSb4I/sclwp8w6xcW2&#10;nxaddam+pz3LB2ntokWSARbvzoQqycWBVP8AJy/HoI5cglDGMEIfz5ejP/Mxx+v6v5/8bfhwxlIE&#10;Q8PhP8X05GY/lh5N0Z/MN5r2leTn8sHToJtPjtL25eWG9aYUV0qHpH8HAyDmrpJ+02EMml+WNQvB&#10;Jout3DSpGkgMnqPKJSyhi1aj4ac6rm7wSywh+9xRFSlH93IeH4ch/DL/ADfD4XZHKIxJlH6b+llv&#10;l/UfPNloktt5m8q2FtI91cQSHT7iFbSS09NmiZQ3FwXP7ji4Vv8AdvH9jFbebWvLGpySW1+2rxyS&#10;L9ajdVmVuR5SRtQgxvWrVX4ccunx6zDwzEoSj9Ev7ueL+GMofzkwh4kBxCUZH/TQWat5Z8ufmR5P&#10;htdQ0670KS19Q6RMzNa3FuUX0oriHifijkj4/DKP7tuLR4atNpeq6jDqnl3WJv0zJOplsJXKlowS&#10;0iMrHgRTsDx4r8OYcMMscDh1GOA0+OPpzY/VHi/g/px9X+dxfxJEaBjMDhiPqiwqzsNR0PRrryt+&#10;YflHTrfyZYWJ9LzBaIJYVnBSKEqEX6wjO3x+oy+t6jcmZUw3/wAT+Tri+uLTUAILuWUxyvPEUQyR&#10;bBVl3X4VPj+1msnoddi4fBJ4McT4cb+qMvqlKP8AFx/wxaTjzRrh5R+litz5A/PLy7ZaXe+ULmS4&#10;0PSrRm0y2tLn1JTFc/HI8sDiP1XmY+oETn6XFVj+JcE2Wi6Td3t/JLArPbXa+lIPtARoOA5fyrXM&#10;MdoZoxABsyhwy4nVZ9bkxmr+pR80/mB500Xy75RWyvKDVvLrjUIZ1+AyTzMJXEfwhZj/ADU5Lhvd&#10;6VZXk4nlT/SF4gTD7VFbmB8q5jabX5cETCP0G/T/AFhw8TjYddPEKB9P81gHlbz75r8q6bPpemXC&#10;/oq5E3qWUlGTnNCYDIP8riQ38vNcFukcpHqIHANVDCtD9OYEbh9Pp/qyaBqDHkWNWb31gsn1K5kt&#10;DInpzGGVkLp4MVp448bCg6DoMplGyzGe+ZQk0TPKzyVeRzV3ZiWJJqST3Nc58pYfmF5kb02l/dWp&#10;Cr2+EexzIymsUPcw1MriN+r60/LONW/JryZH9bish6c6l5SAD+8k2FWTBskjnb6hK3h4/wDEcweI&#10;9zjgDvZZDFEimnmC1UACpopG3feTKLOaqbCUBRUE/wDXOSifJNDvabgKMvmGz5OaEUXcf8jMKvKN&#10;F8z+bCysin6tVO+5Pyzb6Sznw/H/AHDsMe8Nu5JPzKjeTS/K6RTxzS85ik1KxtxRSTQcttsPRPym&#10;NDSg238Ppzrc0KAaM2IxFlL5NNEWnxK6A8nDNRTT4xWoquKQsSVPPem+/v8APBkG7VmG6E1CFFju&#10;FEFVNAtVqTVadhh9rUqp5ZsCzbciKj5HOJ7Fj/rvn6fV/uou0IuEUg8twTXN5bxxxLRGJ4GgCijK&#10;Ox7+2RguJJ3ANaqdxv8As/PO8ybY9miqxM19I2+mQSFQoWVKqQQa+ruK8dsZAeBSp3p0K9qYxhZL&#10;VDEZE0FfU4zcR3KpHRa/aDihJIr/AMLkj8yfFYacoJPOGn4DOO9mBWq1H9f/AH8nOyQuj/NYN5Kd&#10;Bqt5L9n6uwZeRqAOTCnUYQrbuB16A7ke3yztJEFxJxBLLptVt3YfDUMUqEbahb5462gCmpY0B3oP&#10;7MjM7rOJ468lHWtSeSMokSl2WihnrtWnXlke1q/hsvzFvpnZEMmmQpE032OfEUB3A7eOcdi05kBt&#10;cRKXF/V45MtTiMgAPJMfy9sJdQ/K+yhEk0YjvpjI1saPxEzA02bbfwwZpfm+xu7kWb26LcllReFG&#10;VqrVpCa/u4+XwryPxZZqezzEcUSJD1Hh/i+r0/1pScDLo5R3B2R+p+SL60he4XVL17dFeRyZfiAU&#10;/CoCoS7ke2SFRy3VISPEFd/xzXShKJoinCJrnbFjNBHVXutW5jejRzmnvTgMjXnTmmo+WjwQEagA&#10;OJBqfh8MyMA9Erc7QEer4J35Za3l0bzSqz3cgfTn5fWVkXiDHIKr6gH4Z0BxGrboQzVqAaZSOIg7&#10;3GLvhZfHUPqvb0FwssMQXi5BNR7A06YvaVET16+HzGYmroyFMZc3SFDcHhTjwKlhX4qA70OB5YuV&#10;0WbZKVJ9gMz8Oo4cPCPrLIS9PmmFlq5i8vNYx0M7uAm29GJrvlSKjBVj3C1rjhnKBJltxUygaO63&#10;Trl7F3kuFCvIE41UMQN+g6YU2jFvN+rIAT/o8BNMR/cw/wA50XavKPveuoqJ+Rfk6R5Y4aahfUaV&#10;OYJLydBX2wp88NxudLBJi+KQ8pPsilDkrkMMjG5S/hT2VzPvDP8A/nHtI5U8xn14btG+qo31deBo&#10;Q9a5ANTi1KeeFTGJImIbkpqaqSNyux79/hyfZ2qjY4j6eHhlxfxO6gRKRD2mIQRK/DYDrXtt7+2D&#10;9K0a+iuXtkn9QM1Yo3j8O3ImnTrTNlHRYp5KjLaPqj/x5yRHu+lL9R1izgsWvLj93bopMsgY1UeN&#10;AOR+7KuDPY3boWQPJ8KDcgU2ovauW4cfCdrlH3fj0omTarA1tfWySryaMUataFq71OCtF0+0nit5&#10;T+8Q/HyFRx4tTcU23zcSxxgBIf52/Cy5RtB67qs9rFN6VEkqI0DU+NmWoC1I5Ht/k4Y39tehntE2&#10;b7JkABb0268Cele/HKc2UcQB2scXF+P4knJ0KV6XqWlXdrBqzOREwMiRsSiiVDQGVOvw/s8/s/aw&#10;gvtAuVY+lOWgapMmwK16h17/AH5T4Bybg+kqYEsgstWjnUCRPTn7JuQ3urYzTnkivYy9VJPITz0U&#10;Gi0qigHoPhzIwShE0Bd/5rAiqoXS69ET2ssaoZ+PwtDCfi3NaMSRTryONvvXvJqxKYyGbYNQty+0&#10;Serk+H7GRyZJZpUfpiUk8RVLeNbeMLI/MUAHXioXZQB+zTx/ayV+VbwWCJBKCfU484yoPuOJH8tN&#10;zmP2hoo5ajA8M4j0/wC+/wCknBz6U5ORqbz781PKZ8yWplgk9O6tFc2c6yMnF3HBhIv7avy2Uj4c&#10;Ppbnkjyx0mikGytsAyncdPp3zJjg3o/w/wAP++ciMbO/8LAtL8u+nPaaZe+rpuo6Yw9RoXDmaGVe&#10;McjfHxKMycF9Piy/y4Wfpu3+ufVvSHoV+1UUr0+VcyfB/wBM2eEbu/V+PSzb/Aup/on6/wDXm/S3&#10;D7XBula0pX1OFO3LP//TKtQMDultaSzXCxStLM8pAcluqUQ8SFp+x9nOv0Hs7PFjJnP1Ufp4fDyc&#10;X87xI8UHNwaaQ3e/6GupSRS6hqUVtbSSxpFarbVZFjQFuXKRFdSWY/a+HiqYK8tamPr0MCq7yKHk&#10;9WlFB7qx60p9nMHtPs2Wl0XEdjt6fT/sOH0/75OSHDHdCecvLov4pXmZVimMa+mxLnlHvG6J058u&#10;OGbwX9nrrXS2tNLkaSJLlGrxkK8gpj9+isc5aMJSAJ34/wCL+H0/znWcYOTw79ZjxJcuqaLqejLo&#10;xug2rWUNvdXVm1UmMRPEyBqcv9f02+H9rAGstbK0klux4svJ/tEqhB5gk9N86PSmUgI5gfCxD6/p&#10;4+H/AKaQdli5er6Y/j/ORvllLwwRC/VFkWQrDEOHHkhHpHp8TBf2/s42WkkpPopJBNCDIx2qEAK0&#10;P2q5yeoycWSZHKUzL/ZNEjZtkNnC0Vrbozuk0TFQBSlXqDyHTjXDNRHb38N1HcAI0SBoQayMpU/Z&#10;Tx+WdBocXiaIwA/eeJ/ey9OKH/JRuiPQQwrWrhdRS+0m406ViZW9O8aOltHxZQVkmoOIqrDi32si&#10;cGvWNxbvBNySGRuH7wHhQE06nkOWbLN2Rq8Gox5q4zD1cWP6v9yzljlxCTOhYyQI7wALK1GHGla7&#10;Dw47YO0fXNMuQltcGMKx9O3jWMClK05EdNxReOdDqDnjhMp4zkl/F/S/0zlyzHh3jxlI9c0PVIOd&#10;1pjOkh/e3MrzMQNxy4IeS0oS0gZfi4/s5KLW5Vo/9BslkSEiOSV6RxxkD4jyfd2X9r/iWaucBkjC&#10;UyITn6ox+rNw/wBHhixPqAJoW8e82WIt7sR+ZfN1xZvfPJdRafa+pLd30Yk/cRCGLksMG3CEn7T/&#10;AGkwG3mfTP0ibdpWvJN4/StInmBoQNzsvxV/1P8AKzYYey8kISnEcPHwy480+CXL/pXwfzY/6Vtj&#10;Ei6Ccv5G1w+UEm0zTTpghCzQ3Gp3EdpNCHLO7bRytH6Pwsztwlk4R/AvDHW16GvZLeTTZLLiKuk7&#10;Rqp5bKBxJU14/Fx+z+1k85njxicCM8T/AKnxyl/W/qx/6RZGc4xv6gifqd63lq2v7fzGmqmaps7u&#10;1hurkqq1Zm9Uc5Kr6nw+r9vl8Hp4IjLLNdXTK0cFYyCPh9RAGDAGleI+1nIe1kwRCJG9ZOv9Thn/&#10;ANJOBrZkmNsh8qBVh06xEi3F9bxyCdXVZGheRlK8t6K5HwbH7H2sLbxEjltX9UMFhnegSgKkhSKb&#10;cuJK1Y5ysZAAjf8Ag/rf9IuKzC3eSVZQYOEjTAMPU5UMY5Akj7JZR9hfs4Bs57mHTHRY3W5jaS3k&#10;iBoWdnBHFmp8BVq8s6fFpJfmYjiiccuHLGf0Q8PH/Hk8P+LH/M/i/iZ9UFqcem3V76twY2iXhcc2&#10;UPxjCMCOIqxZmQ9v2eOIaGLuz1WOzu7ULezyIY7lQoIRGq6GnUMP2h9rOk9qMcpYhmjk/cR9MsUj&#10;6ZSy/wATn6qEqEr2Xaw9lqegyX9rc/WLFbeRlQV3kK8kcVoVZTvxOHPmOykl1BJFkVIyyu6sQGYo&#10;aVUHwzzPhp1qzybqSy6KsZUtLG7x/ADwT9oBiNt+Wc5/MssJrON/tgSOQetDQD5dKZvuzQeC+lsD&#10;yZFY8CrlKca8eI7EdRh0IWkteVSFAUChp1UV+7Nlmz44SHEPXfo5/wCe5OEhYOQl2FRQl9vA7Ye6&#10;MHtVmlYIsHWRixBAAp1O1Dmxxy4wOE8UJfT/ADpf0f4XNDD/ADikF89tacpfrlf9HRVDoX67qpDF&#10;k6/y8cC3EcFykb2tzNGERuSkCVCCxrQ/FtktBjlDNIyhHJtH14z4eX/OhL/dNMB6jsm1pLc28Aju&#10;4YpWaUcTGfSp8C0JDBN28KYYafaskbOJY7hpRsrqVLAe4/iM2+XDhrho45SH871f6VyhAAe9KdZv&#10;1kmiga3uLNYWDNLE6MEJIoCjfb/ylVsU8qsw8q2Yqf7mTYR1A+J/2s4fU/Uf6sXlcsf3h9/elXmG&#10;KNvNN0zRpz+tRAM94Y2NFipSIYd+U05eU9GH/Lsv/EmzYeKYTkR5f7iLuMc6+T5//Ni/lsfzP80S&#10;J1e6kQEDfeJKjfG3bq1zfqN+MM9GJqaBDUUzNJH5Mmv4B97PMfQPgzny5Zvb+SfKj8VQzXemmSOJ&#10;AqcnmQh2P7T8ftN/Ng/ywf8AnStCanWA/wAc57Jvq8v9XG1x5MD/ADfQHz15lBNAdYbfqNoYz0GG&#10;rXHG5IX4viRadqnbbIjTGWEE7cUZz/0rbGBIDB9P0m4k1XSm4CP1pedt25hGHWvjTFtRRyERl6gq&#10;KeINd81/ZkhZkD9PDJqE+E2yTW5zaRJcuFUCS6CNsTVhw2Br9ljhH5ldRoWp+ihJFtOj/wCUPT8T&#10;4ZtfAltMkfwy/wBNJGQmrRf5MLTzn5ftNQuEEcuoWWoWHEhjFcB3jKlBuvroPTk/l/cv9nOSflc6&#10;/wCMrCppVZQu9KkxHM7IPRL+qWl9Mf8AOQiyt+T/AJhEUZlf04aRhQ9f9Ij24nZsmP5lh4PK9x6b&#10;r6aajDNbhuVQrlnU+FCwbMPTZZVA9Rf+w+nj/wA1owz4ZSh5jJ/p2IflYlvcefNIv5VJ1GXy7Lpu&#10;qSwJGLU3unSwQzxg19VXiX00o3wNxbjhJ5SvJLy3ilUK1zIokuYzUDaSoZT048+udFptfwz4skjw&#10;yHq/6RcvDqzjkTIngL0vzTEkMSmWR4olEiQmMhiwkiKSLwO7N6dStP8AWwyaPUX1+1MCwzSmOZTB&#10;MjUlVa1G1O3v8WbeWswQgccpSiZDjhkjUvD/AKXF/RdgNRGJ4TKhL1QlH1cH/SKTape6BbeStQF7&#10;fXOk6ejwM2pWzq0tpJKyBJEZg4XjJ9rnH8H7SYT+YlsxNPBHam1VIrGCOPccCHdnHxAM9etc0+o1&#10;uaOaxOM5iR/efwyjkj9Mvx6XXarLMZ41Liri/wBlFMPy9h1ZbGSW71iLWluL27nXUIgnGaNuAiIE&#10;bMkXpiqNGP8Ahc6lDfPb2kb3SelEkSF5ftR04D4lYbj/AFXGcuIEzr+dL9Lrp3I0Ob5bv/Juk61q&#10;17DoV1DearLe3ggtA/o3ZcXD0iubeQcHPIGNbi0mfkvptJF9vjFJHPmi9uvq+sTR2tswekJeBY0D&#10;f3dPhZ3cDkzN9jOwjCOkEYnB6q/vPq8bJL6v6sI/7J2hkNPGIOPjJ/i/nz/3r1Sx0rSPyz8uaO13&#10;5Riutbvz6EiOkd3PPdGEF5DNR1ghR29KKONv3q/y8cI5X0LSILeGE/pG5vPivpY/jVWjdubhjQo9&#10;G+IZnZ8GTUkCvAx4p/usf0emhxcXB+IuZKM8poDwseOX7v7OLiekaNJ5x1zVdQuLyB9H06wleLR4&#10;m+BpUkhjp66LzSREflxZH/4L9khF9ci/DxaVbxw8ikcfqsZNgA1W25Lv/Lw/lzdR4uCpn0/7D7na&#10;EEfUBTKra1uUtfSu717icVLz+msYoxJXioHEcB8P8382S/Q/LmkXd6NVkuYI5JFrKrSqEEpry+FS&#10;rKKH0mj/AJc1PafaR08aMZy/mxr/AH308X8f1NefURhv1ed+fPzD1XRIZNLsNI1PULlCyo8NtKZF&#10;RGVBxkaOWKSRl5TRTcuHNf3iZJotH8qBrK4H1SK4s1AipKlV4lqCo67tXOVl2tqImcRxTjM/Vwfw&#10;y4f9L/uXXHVy3AOxeM6p5q/OphremwQ6jfaTq7SGWWbTp1YiYxh2RWVvS+CPh6afuk5SemvxYrcW&#10;Hlq5t5I7h7NmkYysfUQ1kK8ST8xg/lbUxycUDk4fo+n/ACd8SPzMwdj/ANIoWw1n85dL1mG609NY&#10;+qwwfUQjWMy/6IJDIqBDGwDgs3CT4nT7P2cC+VzbQtqdtbPzhhuhHGVYH4VjABr70yvUZTklxy+q&#10;f1Om7QJMwU8/OFdW1W38qarq9sltf3OkNLcwyRtHxlefm8aqaFfTDdD8WH4c0H2t8x7Hk62y8wbT&#10;kDMtIKj9qmxzCQ/5WRoeSlo6egVt4D4V22P04orbdDv45CUfc2RkSlt3bKGA5RbeHfII4/537X/g&#10;Zw1vbVVdj0HscuzD93H3NuT+7j7307+Wz8fye8okzwQMj3IR5gCv97JsAWTfBMkQ/wB8Tmngx/5p&#10;zC4WoHzDLIr2TtqOmgEbcogQT9EuN9MUr6EwHTcn9XHDRTfmF4uuT8Tf6e5Ir8KL8uvqYV+VgD5n&#10;81rQgEW2x69Tm10h/f4j7/8Acuxwn0BJvzDaRNO8qyBld1kn+NAOBqg7VbbDoRRlvhJWtdx/TOvy&#10;SNcrRmyHaxaFa7uxCDJGJTGVHAg03pvyG22LQlQ/Feg+XfIz6FxtRE7FBXwc27STA1YH4t/2fuyQ&#10;X1wE0SzQRo4eq8WFd99xnnUOyo6vtDNCcpx4JeJxQ+DsxMxgCxvyhq17pmqSz2/FSYSs4ccgE5n4&#10;t8j72yo4eNVWqsWI8aZ2ul0WPB9BlwnhjwcXFH+v/WcH8wZAg87ZI+v3V/E0d/M8ji4jSM0CVRnG&#10;3w0wvaQh1BIJAAp3rm5gBR97l6fkfeyWG1jMExCsiszNWuwHSu5yR+YJgLPTTT7MdPpoM472ch/h&#10;Oo/r/wC/k3F5r+XsJuNW1uEEArx3O4b9448RhIL1Qd6N16A9/ozrzjaDi82bt5fkZTwLRAFftEdu&#10;u1c31pI4vV48qV+AkL0HYnIGHq5rGJlk27lr6RcXFz9UEohqqhZwpk+023JVNTv1znfnC9sNT813&#10;TrJ6ltLbwxKN1YsqgceND8SHtmnGl4Nuv8Uf68j6ouYIUWa/lvomo6J5Os9Ov4xFewyTGdQwdSWm&#10;duSsP2XUhlwpvtJcNDBQREQRtXn6XNuTbH9klfBsc8JQIB/h/iZSDI4p1cSMAaI5Q7Ht4Z0fya09&#10;ppax6hHyDCsLGUyFt9+IXouaTPCeU2ImR73S67EckvRz/i2YH52gN3qPPTtR+rTQgC8RYYqKGBKc&#10;2kH2jQ0/ycR8/u0Vx5fmWAjhfghKk8iOO3fK8cTwEEcLj6D+LdB+RVhuotdtzq6Xfq2QV5vTjURK&#10;6uOR4hQy0NfiyQt5m1USEfoKTYmlTL/zTlxwj/VPsg7Uakd4+byiP8jvI4t1r+ZNkaoAxENiK7b9&#10;Jcd/irXQDx0N6Hr/AHn/ADTlMtFjPOZ/2KDqB3hYn5GfllzXl+Y9qJFrTiLMdfEeoa4jJ5u8wdvL&#10;7E+P73+mAaSI5Tl/sWH5qPfFHQ/kL+VfGh8/wmm/w/Ux0/2RxE+b/Mlap5cp8hN/TJS0oPOc/wDY&#10;/qZfm4/zo/NEn8jPytr++8+owUUClrKgp061xug3euXHmW7vb3TXtYrq3CMKMigxEcQGb+bDICMA&#10;AfpcDXmOSIogkFM/MukeSNL/AC50vy9onma3vptKvGmjf9zcyEXDOXPpRA0Cc/hKr/rYX/mXJtp/&#10;7uv97VGbkp3XbbM7syX7yJ/p/oT2UOEnlzDIfyDjCprv+lLcfFbD1FgNuworjcFV5YQRXUdvpsMc&#10;pM8aklEjAUJXcoa+5zI1vY/iZgcYEfT6+P8A1SX8TvRjAymQ5V6np/B2uJfTAjc8eRfflQUBFDhl&#10;Lq1rb3FvbXCPDcXKK4j5BgFKVC8yeTV45reHLiMxDJjEIS4P5s5/z+GH838RZ4piOKgd7/SlUViL&#10;iGSVGWdYZHQPSnxB6E8Bt8Ncidt9f1yVo4AzQuxdZlKsA1aqeQ6kHNro8YHpieL+nD6f6zIeo+Sd&#10;TzWlnB6kzLGiqAduwHQAZINK8t6vYarBc3N5G9mGAmijZiGUn4huPh+L7WZuTFlviJ9P8X9Vjmxy&#10;MD7mO6v5gi1DR72CxhkjvfSY25lQCjAfCwqfDDiXVxPMHlfk9uWUoisr8QdhQ1XfHXYcfAADwfDi&#10;/wCkU5ACBRS6w8qWul6dJa6bCYVveMpaYiWIzOvxsTVX/wAplwhv11B7iWayjWC1jBa2LqXLsftf&#10;aO9D9r4eOZOi0OGMDvI/zjxcX/SLKEbG5ZHYtCtslvfXKzXlAtyUogHIfCPh+ytPsVbngO0N7eSs&#10;+pxkpwJE4oroR0HH+X/J+zleDTREyB9I/iWAFotYYLWFIrIrGFP2DUqwOxqTuW/yq8sChbSS5dZL&#10;p4EDBytQQxPUjvvlY/vDv6T6l6olzIqjggZjsAds6F5Jks7qzMaEuiH04vUQLULuxXxqTmJ2xmyR&#10;AMOfq9QddrMhgQQXiv553GraU8GpwkwQRq8t7NbuSQzfDHyFKqFQfa+z8WCmv7Wz1JLciRRIzFiC&#10;vHc048eu+bY4pZMV7XQ/HE5+SMuC+ctnP5a1zzB5MkvedpPPHbQfVGIkaasYDiVpzxUuvVeCccR9&#10;DTvX4/VpfQrT0eW3Gv2q/wAtcNz4KscX86v4v6rLi9N3/wBJJp9c85foCv6asf01w5fpL0DT1+Nf&#10;S9H7Xq8f2qf7DP/UKtOurVkK3wiDQgPGZJBQcxX4ftNv889XlCUTQJN/0f8Adfwu7iRChe5/ovoT&#10;Vre+jkj+oSygynjN6UPJyFP7RJSNafLm2AXgY3azQzyRICFZfTKgEA0qBuzeByjtSHHppR4PFlw+&#10;mH87/iWGbHfeZe5NUdTGPVRGbqr8w1VruanoPbDO21trqZv37S28FKhzx9cIBsqmjV5DNWeyPD0k&#10;oRiI5Mo2h/qGSf8ATcSOmjvM/WkE+g2lusMzWii+mkdIJEXk1v6xbk3PccOHWuBtW1lJWS3loFuR&#10;xk6KePIAA03X6P8AVx0/YIMKl6RiPH/qnr/jl/TjL+bJu8Mcii9J0IWglmViGiq0e/IBuPxFeR3w&#10;6hg9S5WEj0VMkkBahFFRQqMaftFvsjPK5SsmvP8A3Thbqs140Gnm5ZWkKJHNxBUkhvjcb9lX7WC5&#10;o+V/LahIRMsSNHMxDSKVTdlB+F/lnaaAeFooZDx8PierHf7ufr/i/wBTb8e0eZ5sEupJLi1g1Bby&#10;8ks5rue3msooyltIPUFElZP3kLUH95+232uOQe3XUBfj6xp3rtv9WjZfShdjsHYv8P2dvi+LPReG&#10;ABMZcP8Avf6rsYRp6NczWUtjK0V4FCCsssTCR1AG4HCpr7ZKLV9Ve1WP6hYmxPw0tpQq8SNwar0B&#10;8PizAl4d/VPj/pRbAb5m2Dyrodtqp5anqkOrFC6LdxSSkMpC+ooUBAzBfhU/u2/kwx05jc2zCcKI&#10;w7RmNHEkYQr9mjAchx+21cwtTKMJivqI9O3DL/TMMgiCOTHfNxGl6rGbSJJLmS3juFnuLeSGdpEm&#10;oGa5QMkcjtxWC2aNP9+fDhlZ21pZvDHAiXHrED4aKqx1+IjanfaNM0uqz58wnd4vCuX9bb0R/wCP&#10;tE8s5bfTTzjzl5i82eaNL1O5v3uvLcfl5ZJDGXeSaa5eOsENFIJh4R/Hczl+Ltxyr2yiv4p7dJIy&#10;7sI5FVwCwUj4WPxVIUdsu0+p8ARnKM+H6+LhMox4v5v08Pq/osseWhZGy7yt5nm8qHTNT1HTtTGm&#10;wxyXkF1cW0k8MUkwbnLbpWAwRySvyd5I5P2l/aXAI0yDSVuVgXj6qK8zyuzKwVxRSSSXJ5EVzS+0&#10;ms/NwgL9MeKX+8/zJOFrcsSY0Or0fyR55Hmp7HUBFEyJdmzsEtlHrRF4Xked1AVYAFi/exqZPi+x&#10;gCW6ijguZ7pDHIZVtkkbeoQ048ehVVovLORGPJOIiN6Ep8P+6ag9Nt4YjqEUdpIphERneJBT45KE&#10;PzG9WJZuJyorRo7pozO/75vrY+HmXjUBUqTT4AnJVU/Emb7D2gPA9UaH+Kw4f7uPif3s/wCKUs0/&#10;7xF0EmvjLIhnsre3klt0aAyyv6IikYuzBYgPteqI+VG/e8vhZcJbYWl/PfW8cpa4gkAaUXEhkViS&#10;FDqACtSfhp+1nbYtVp8ZiJHFUT4Xq9cvE/o+I7PFOG18P+cmEs8tnDYzSBEtjCTcWaQpw+JAzsrE&#10;7KlOLVb7OGkC6lLBBNecUYKsaT+pzLqtPiao+EyU5ZwntFiw4tXIYiaJPHHg8OGKX+p4v58YuBqI&#10;REzRV9OOmwrPa2g5RqzS+hw47uzVpQ7hT8P/ABH4cgX5kyq1zYp8KBYWoqjwPWvflmT2fGPgiQ+s&#10;zl/pI8PB/vnHPIe9N9PjMYlUu0hZy5dzv8Xb5L0w6guhbW9xIU9RoooJAhoANyK75dqND42bED9O&#10;TJ4X+x427HydQu3BX48gwqN99sEwarbXlqbZbj05EYrdDarbVVBSvCp35Z2nZvZkMFkDxOH0xn/E&#10;7DGB1S2XS511NrwxrLGKfVlXYxsdnc1pyPH7IzpPl7yNoV1o9neSySfXLmJTKY2HEuR1DKtGzhO1&#10;faLWafVZMeLhjijL08Ufoj/nepr8SiXh/mD88dXs9d1fS0jhWDTr2aC2tpYpebiN+KqeVeA77YNX&#10;yjpsF6sDSu9xEA5+sMqco2HWNlVVYhqq615ZrY+1GoyE8R74+mI/HDOH8SJGRFpd5i82/mFN5P8A&#10;01pVvALa8ZBxt43mjgdWIuYrn1JS8bxMEaD4PSlTCGTQv0PbNYwM0trCsggm9SgKkswB7clrTMiG&#10;oOWNkVLhHEPx/C6HUwMcnkfJk+iectP8zSxaozQW95cTxfW7NrQySxyqI0b94d+LleSNT7PHBXk5&#10;YR5N0lj8Ti1GwIJ+03aozJ1OWYyEb8Pp6f0IuzBeOfnBp+rXv5sa7BC6QW5v2b1JzwQExJ8VSrGh&#10;ApsGwwv9L0r6re3SlkuPq8zr8QZCfTPwFT9n2auYM+0NWIjHfFiJ4J8UPVwfz4ZP96zlIEUWR+RP&#10;OGs3DaZ5d1bS4IrNZrMaddWbMrQzRTx0WaMl/UVwD8YOA/KYZvJGg0FSYdvbrmTkkBqsl/zIMYnZ&#10;JPzaKL5/8zGVgsf6YO7EKP7iPbBskrQ3sfOP4GkUiTpy3G3fMuGM5tPLhO8McvRf0RZgmueyT+Xt&#10;Ct760S7h1QS3enxs0unUVzEqScgwNR8J48lwV5nvvQigeMAEua0FftbU2zVdgabjlO/5sPva5C+S&#10;eeWfL1r5n1CWxum5pbwz3CkFEJPPkzMxBqKfs/DkW8y6lKvl3UlapAtZa+G6keGdNl7PEYmUgAWB&#10;NRoimWfl5+XWl2/nnSNSgTgqXUUnA0qrxDkCDVvfpnLPy2Mk/mu1WB6TNHMFK7lW9E0YAZjekxkJ&#10;H08Mmm9nu/5oXtrY+Sr68u1D20Els80bEBWX6zGCpLECm+T/APNS3urryoZvS4RxGJ34g1ZENOh/&#10;l5V2ygRxQJjCRl/F6q9LRlI8WE/5wOP/AH0XlX/OOZ07Ttc1rRVuJLiZJprpTMIyUkmYLMFZGY/H&#10;6an958WEv5aRlJLcMOcbW/pg1oKs1Qd/9XDnlcPgx1n0bdC9G/NsP/hhpIZxBLbTrcFiheqKOLrt&#10;Sg+MV/4HJBqSlfNGmpbRkXKrJ6TggI7clHCn7J3ozZiaeXpk48b8I1/pf4kj0x9Nm/L3WpdeuUfR&#10;5IFkvVkRmaCD025Ssf7yVPh9WIMfUWP9r7OR78wpo/8AEMr0qJTYVUElujVVq/Z4nrmVpiNve34D&#10;y+P9JGfkLYXVj5Ags51INvdXiRyiOOGN4/V/dyRJH8PpSL8cf2v8rOpWojGmxl/ji9ANI3UFeFW/&#10;DMecqmSO/wBLj5CeK+vvfJ2vtdSeer6OL/Qr39KyRWUfFlMb/WisTCtG+2fU5ftZznUbfyva+jeX&#10;DmF/TSc28fIvzkcMhO/wskf2Ff7S53HZOo1WXFZrh+mMpejp/ueP0+n6XotFPNKB2vc+r6Y/8efW&#10;Giaz57v/AK/p9pbrfQ293PZNql0VhhAtYfSICgCS59a4U+tJGiJFz4JzaPELmK3uro3umeq9tGwm&#10;mCRBCznYkg/HvTk1P2M2UcdxEcoEZfw+r6f878cTsYQsDxfTv3/75OtGnvdP0yG18xvDa3t0fq9r&#10;H6xlUJXZBJRU5DlwR2VGd8MrjR55bQ3V3ZxepzCpHy+NiDu6UA24/ZA/mzFGpxymccZS5euXD6OX&#10;0TlL+JH5nFknwRu6/eS/h/oxnKX0pJZeftDm1+PQtK1G49OGJrm9uzCDbwR8CFinlk2ikLnkWb4+&#10;Sem32sN4vKPly4hjuls3HrIrVMjBqEbA/LOO1OTNAnDKUpQxSlw/zXk8+sywkcZMfQS87vPzj/ML&#10;TtTvNMu9VtBc2M7wSBbPkhKNSqsDupG+Nfyb5fUAm2YCtCfVPfp+OYniSDCOsyG6pE2P5x+eLp54&#10;11S3MqRmWJBZfa4fFIACf991Yf6uV/grQOv1V/f96cs8SXmn87PvitH51+cSP+OvaAlarWxc/qbB&#10;2maNZaUjpaRFWuCC9XLD4R7+xwcR6tEtSctWkvnDzNqnmi89XVr1Da6WhMJigMTN9YC8VrVvtMN/&#10;5UXDQHtw2+YxEmohgTxL1+tjkN6+kw+imWeXH7Bp8xgEmIryaVYvUr9aQEfZDRN8VcVRiRTjT6cS&#10;fxSYgD+1J9QjVSWE4b5Rn+Ocu81+Y4tB866pLJCZluYoE4iQRkcVBrXvl84cUI+5z8ePjxjyfUP5&#10;N6Kuq/lJ5bDOga3NwymSJXG80g6N0wrf80rQGv1KSv8AzEL/AEzHODzZflvP7GZp5OjVeNbfieo+&#10;rpTEz+att/yxP/0kD+mH8v5p/Lef2L18oW4Nawj5QIOmAdJ/MWGx1nVdQNn6yan6Y9MThGT0v8sD&#10;euW+HLYg8MofxOVjHCK5qOveSIdWsdPtjcLD+jy5SsKyIxcU3QkDbDRfzY08VA0pt9/97T/TMjxt&#10;R/qkvlFnLhPMJXJ+WuoyUrrMQpsKafB0/wCCxRPzY05KsNKIJ/5fD/TBLLnP+Ul/sf1MZRjLmFkv&#10;5ZanKvGTXI2SlAp0+Cn/ABLBD/nNaywxwPpQ9OHeOl1Qg/OmYmPBOGSWSM5Cc/ql6fUzM7FdEDD+&#10;TDwXMtzFrQEs6lJVaziaPid6Khai4Hk/NbTW66QfD/exu/0Zlxzagf5WX+xYARHII2P8tNajNY/M&#10;Sr0O2n253Xp1J6Ykv5m6KDUaMQex+uN/TJ/mdR/qsv8AYs+IIhvInmll4t5p5IdmU6dbUI+/Bd3+&#10;b0FzFFHNpKlYRxQC5K7e9BmLp8MsJlKE5RlP6uS8aWad+TcmmXdzdafr0kM13QzE2kD7gk/CG2Uc&#10;j0GAv+Voab0/Q0dfe6f+mZv5jP8A6pP/AGKDJMT+X/mU9PNco3rtY2v9MSv/AMx7G5t/TTSI0YEE&#10;N9ZbangKYYajNE75Jy/rJhPhNorR/JWvWF6bibzJJdRsrB4WtLdORPSrKOVAe2R2LV1n1GS6jQRu&#10;wBAUiQqU/a5PmRi1RBs83Ihn3ZWkXGERs3PahPSv3Yd3WuwqnwgKzxByhYSFq9jRae+TyZo5RUgT&#10;/N9SmQkoxWpH94eZDHiQONPxwL+l7tIrcSqkIRWeKVHNNwfg2FKlvH7GDBjMSDIHgkeJIjW/euNt&#10;EZHanISUEqkA1p0O/tgy283rq9xodlcRLB9Ru4mWVpByb4gvxVAH+yzX6v1Gchtx/wALrp4RAykP&#10;40kvPLsNlBrt7A7M99aygw8S1G4Mfh6k9fs53CUksxC13P7fb7811DzdFEbbgPjyxThFHG166FFV&#10;WAsdwaUI3j7U3xA8q/3VR/xk/tyNeRTL/NT60khVN9ZZGA2A03r7D93ibKxNDAKePqf2415KD5hN&#10;be7hRSy65PypXgumCp8K/ucY8f8AxQpr/wAWdPxyQHkkS8/sRsN/WvLXLtOJoD+jR8Q8RSHGekTt&#10;9XWnvJ/bk/gnxPP7FQ36x/EvmC85U2C6eAf+TOQr8yYx/uOXgIw3qqStX2PHegr0zY6ER4hfpHG7&#10;Ls43dnqHp/5I3b3C6y7Xk16f9HPKaH0GGz7D4UrkOe90+Py+mnVb1jOZA8yuTTkCtW8RSubHHppj&#10;UjIeLwo+r/Tf0f4ncwwSEuI/S9IS2mGpSXBp6bRqigEdqk/rwBq4L6haagtu8i2tU+ALJyFCOgPK&#10;lK5k602bI6/w8MmzKREXtSvGgVStQCSSabbnBHl3W7TRgCLotASYhbuGWRdqc2QD4R/svizI0cbB&#10;MYmMf5vpinHk6hC6lp8eoQejIlGUq4ald1NQAT3+jD0+d4/r1rEYoY4Z5EYOUY8g54rufs/zZLNm&#10;PB9PP+HiDLLmuJHelc/llFsrgm6uZZfQdVHMbGhOwAG/7OGTX1ydZurOSNIowWWKoCnqPj5Enr1y&#10;uUBmqJ+mH8/+P+qwokCugQtnZ27aDZ3kU805VEkfdmLDiRw4ADoTxwHcaja8JVKj6uG+KTgGLE9a&#10;Bq7N3GZEMwraV8Ppn/0i5BNdU1hsJlaOXm31gJxCM5CAbUrwpUr2bENMe0DgRRSwwvUhyKxt4VI3&#10;J8Rl0Z8e8SwErlQ/0yvdi4KkBkeRKGimjivWlemOvraxNwI45qs3w+kwDKK71FR+zg8CF31LYQA3&#10;ay3Xo8pkG3Rh8JNNtxv1wZo16sFlJAt5S4WRWi9Y0AQArVWrmBmzRjkA+oOPKI4txsk2v6ULnVoJ&#10;p7D6xYGCWO5CcXZnZlZVeMqea7da/Dgp9U0m3vGmmnQtwqB/My9fUIrQb5tZXwekW5MpUtlsNWl0&#10;tLW2iMKmQq7gj93FTrCppv8Ay4z/ABZo1frP7r16ejXf0q0pWla+lXK/ANVfp/H+yat/h+PxxIT/&#10;AAZqn1L9H/X5vqPrevz+D6xTlypy48fV/wCLftZ//9UliWeT0X+qpaiKRGWdqcCpFSx2q3L9viM9&#10;ekQL347H0vSE3zfRlxJDFFdRvLLeF1kD28Q+MEHZEqQAf2V5N9rBckcj6QWkmTiEpD9X5M8g5bVd&#10;qsKH3yiwJ8j/AEuL+H/NYECrI3S62uIxr3ow2lxIXk/0p52VIrc+n0WIFeXNe45/HkZS0IWWOKH0&#10;vUIXi7Fi7UNSa+PXMiWovlzDWaplHNRQlq0qSwFKDFNK0lhrenNLR1V6FjuhK1Jof+as1Gr1xx6b&#10;N/wuXqaCaBPkg9Vu6aXdmJiJVj+EKPiBbYZP42d7pH9P92hUoSKUJYuQf8pV4lq548MZrydeCkEs&#10;sEVhLD6/GeZGMp+2SaLGCoNPgYghP2cL9avdLsdXWS8cxP6UTwuDTY1UkA1/4HOz02SR0kccOcjL&#10;08PulGH9H+s345bUkXlODV9S0G/ht+DR/pHUIb2OT4izVqvxqVHcfEn2cI/MfmnR7pZjYCS4n6RC&#10;VCsaiu7E12X+XOw0eajGEwf9s4fx/uXKMyRuE5/L7y75o0nSbS11kW0c0YJuHtXYmRv2S1VA5n/d&#10;lP2v5sB2Gq3JtZPUa1hi58aKkkjvJTelCtPck5meJgny4x6jD1fuv9L/ADosomEv6KfX2nc7uJ41&#10;md+jOsgRFSvRgQeQ/wBjhppcZVjJdi1MVwxR2+sAtTaqqjtwof5B8WU5Y4RAQiSa+ni/4v6v96mo&#10;Da0n8x3ZRTBaJeC5iUNAFt3MJcghXeSNWdeP8/2VyZWl1OqRqtuZA0qIrH93SNtjIqn4uMf+Vx5Z&#10;pNVhE+Ig8PADxfx/5n+f/FFjPhPJ4P5w8u6VqVzqdwuq/UZLGzuDdQowu43niHJLaWUFo0lukd3k&#10;ihaRYvs8uXPBCpA3qw3NvGq+ozCeNgF5I1QW6EOcwuLKBHJCU/p/ucnq9Mx/B/RYRJ2Itjtzfa/a&#10;Jpes+Xtcv7qYWUNudD1GGSSZoruIRusAIkSW3B4rw580T41wDfCdh6RuEMBNYm5gvz2I6daVzSds&#10;4+VQ8OPq/wCSn+bL6P6MXF1MSCNnqX5YvokU8moRaNNbazcCOLVEFs8NuIk5x+pxYjhzEfxVTnhW&#10;9pdBH9Q/VyDJDZ/EXdnZW41qKK3IO7fazTQy4xkhI/veIQ8SMvTH+nD+rDH9LAEPTGubZ2MEH90G&#10;We6ZV4qY0KklaVZuQ9OOg4/DgGLUGk060vYmj+ss727eqzCuwLxljXjuM3uk7KyeLlwS4oYsZ8aP&#10;D6v4v3eSEP8AKeheqpetarqU9tJG7xC3jmdY1BAqxQNxBHJt6/5OCryxsZ7druOCC01BwZDdRsYz&#10;zda1DivNWruW+HO40kiBGMicsNvqH+9/hk7bS7wFjipiPl2fU9PvlsGur3V9IjPowW0qJIxjWQhl&#10;lBVeEkRHwJ/e8E/eYW63YQRaWl1NayDU3hjMZhoUmIpz4si/3hHxfZXlmj7WOryA0YHTRlLxIQ/v&#10;Y4/4ePxPqjH+g4WuOThuxwj+b9TIPKnmBbzVL+1tNQjvLK0uJ4p1kLC5tpQRSJlY09JPiXlV25ZH&#10;rtfLh9D67b3MspPFnd5m4oN6JVf+Fzn4YoXXT+i6kwu6LIxFq3qTtDNEIiKwp6YJ5Eb8iGGTGDy3&#10;5Om0UXaQSyKQE9Kd3DkggH4G+LjvyXMrHgqY4TXx8nDGbLCfDL/YvM286fmcPO36AlFpDbfHI1xF&#10;AXURcC0X70v6Yeq8JA37X2OWRPyXqHl+G6vrbUIrmOJ2L28dhGWDtXj9iQuV4KOVa5vMs9dHTiOI&#10;x8SMox4pfzcv9b+l/sHosYlGNM285p5uisLV/LkdhNcKxFy+qyyRoqcSRRoqEs7hY/8AZ8s7V5eS&#10;yi0S3XTdXvo7Fo+drG0cW6OOQrVaitfi/lzgO1tPqZ6mRzxxTyg8OSX9T8elEjvvzfMnmb80dOtv&#10;MurDzH5Z01PMPryx6kIJL119eICMV4SqnRePwj4l+PGXQ1+dlX6+Wt0G5kHN6nuKDiMuw4dPCO8f&#10;Wf5vpaZE3tySe3/MD8vJIZZJfLd3c3RclbaC4lhsgn7IZXmLs3H9psLtQ0aSYIlzdvNyDAqfhBHH&#10;fYbfZzJx5MYJPCP84ycXVZJQAPNlfkH80oEhvm0by3FpVtbm3RZIONy/OeUiNXd2Vxyk+xV+P+rk&#10;bl8g6Eq/DPOo8BIf+aczPzZpwBrZHoHpmn/mt53uJuE2iRFv5vTUEb0/3+cC3HkrQlt5pFnnLxxu&#10;6j1DSqqT/LidUWY1M7GycWfnvzc95bRz6ZEkUs0cbt6YFFdwpO0x8fDJj5SVn8laIfCOu3iK5gag&#10;D81Mn+bB2sJUHzt+b2rzWXnvzpbxqjJe37W8nqKGorxRMStfst8P2hi2qTOr2tUJTnWo6Agjrmw7&#10;OlERy7+qUOHrw+q2/DIcMjIbNflXpEZ07zJ6MixSJDwlgnUGXn6bNVKdUFf5ea/5eV5ieC4tkjry&#10;ZQZGA2IIqVzH7CwylOYHLhH1f0fpY6apk+5P/wAs7LVdL1UalIBAZm+qIrgNHJGzr655CvRSqL/l&#10;yf5Gc31nT4pZbganc3k1s1Fg5XDKsnqD7PpooXY7Lm01OSG4nLIQ63PKU8hEZXX1cT6F8rpH9Qs5&#10;bSysLa7PP60Io6mPgSK82YOeQ41rhLa6R5ft7mMxJqFg0rrHFNyJq7HhTbtmJLBH+Ay+LSAQN07u&#10;5tR+qSmQWl0IwXlgo1Cg+IdS29PbDq2a0069vPUjmkjlrYRmduSKHNHoT9r1VHX9nKcMTvf8XpaN&#10;TAziK/h/ef6VBfVZtQt9NkSeCCRAL2aOCPgZCEPpnjUsojdviUs3P7OL+XF0O5hmk/R72U9pKg5S&#10;SBkJL8OIo1aivLDLDsD3/ji/qspGQ5eoJX5ou/NdhfQRperc6ddwTB4Y4AJ0aOIyh+XGRaNw9NeS&#10;qvJ8E+dIVgvdMSIUSKCYcld1JCkEkFfiqxGV6UA3d/5rPBEyieLvQv5bXkuoWWsXF2zySXNzG0kU&#10;scfweogonEfDxQEL/scjgtoWu5mkiklmYPMbeVSB6oHwLz5MeXarfYzo9XoTOQMYfVEeji/zf9i7&#10;DPoiZDhrl/O/3rLlmmisoli4LGCirJGVpwP2m48QP9iMN/LGrwRx3dsll6EwicQehK7sj0o3rKzB&#10;eILfaHw46nsnhxcUQYEHhlKf0/5rXqezzCAJPI+vj+liPnry9q11d6RcvqNvLpyahbnULa8toKPA&#10;H5n0JQhkWX4PhHL/AGWD9b8rac863Vx6ljLIh9KCQCR2nj/3a4XkeT1FB+zm50WvJjwARzeHw8XD&#10;6MfD/Nj/AMLdtodUZw4Y1lMP5nohH/Tf6n/F/OSP8v8A8xNYvIrnTtOW38xx2Nyr3V7af6LaxWty&#10;xKRwtIEDLaIreoz/ABy/sftMpl5b0q0fUbSN7/1zHF6/FwI5GYfBGpX7XKOj+oMwO2u0suPBMxxm&#10;MpHg/nw4P458X9OPDwfzWvVZ8h4oAGP9P+D1fX/R/m8P81K/zN856xB5avzLpsmmWt9d/oy4uwrT&#10;xxwEGW5uRKtYwlyrQfVZGH2uf7WS6W2VSrenzcVCkLT4T4VOcPg7RNESuMdvTH1+p0eTRZBGoSj6&#10;j6o3w8X815I+mQSB7XTtfD2M5Mk4uphaj1IjQclcBZOIZvi/ZxBbRoYliitwkSD4FqtBvXb4sycn&#10;aHiSMjxykfq2asmizSPFOUCT5q91d2M17Nean5nglvpyGnmV2lLEKFq3CM/sqMUWweTkjKgJHjsK&#10;5jZtbKIsD/TNmHQfzjv/AEWtP8xeXReo0Wt3jrGBKlxbxclLRt/dnmq05Af8DjWt0FuxbiXjPBxT&#10;9oe49t8txZTI0RtJhkw8OMnrHZAPrNwvmqC3sZ7oWl+PrNpJyZiYTUjijcl+FgYqL8SMuBIpQ70R&#10;AYuNfU/ZqNqAn7WZs5UBGnWwjuSed8P+b9X0/wALL9csZrTS4lubuSK+d1d7UbzMGUguyAEIsdFX&#10;4jyZ2f4cEfDTZVyNnuLO/NirQEkFp7gk1qAtT+GUShAJC/jkr8iotqOGVWPGS42IG6r0p16YpE67&#10;jb8cAPdake5L9SsZNiWn691FPwGc28xXejW/nbWDqrwrG0FsIRMhkq3EV4gBiDTvmURcR/Vc0GQx&#10;R4e99GflLb6hJ+VnltLVJiVe59Uq4jIX1pPtAkBhgYP5Pvf3ts1tJ6Kn1I1jVK9WpRk+Jj23yvw5&#10;SI4UxzziKI5sxtk1mD1I5YZT6rjhJyaQDYAVIaqAftfDgO8s45xE2m2AjIXlIjW8JLVpxoWrT/iO&#10;QjquHaX3OVHGa3KYQxmMyfXZlKGiowkcEdag0oMSnsL2Kza5pYsiDk4lgjhKg+LFT9n7NAMnHLxH&#10;+b3NRlvQa42UcgAincnZeEsjjbp+33wFa3NlcLxvRbijq3K2SFKKfhbkGjFUFa5aZgC7EfgtT6Kz&#10;2rwGtoGLlTUSvIwJ6gVLfCck0UflMRPpzm3aSNRS7McKFxWv2+nJumYhkeLis/JiMk6GyQTxeYRc&#10;Q6kkLhHastoZpXCFhxJCKNwnXj9nHWvl7RHhn+qQCRuBZK+jMqkVpWnxD4uuWQ1koy+n/YrMyreT&#10;d3rV7BLbNdzwpG0gjZmE0LNy7KCnE7YCh0TXE4O2maa52JDR/C3yBXLJasGxw0xEhz4kReX3l+WK&#10;WD9ITR9neKZg8ZBBqWDfD/sv2cUhsdUkD8dK0mMqQPjhAbr4se2CRhCjUkxzcRqyp3MOkI8TS6rf&#10;OkgJQRTN6dAK1PDx7VxDVoNStLUXEljpMaA8VZYq8t+hHE02/ayOPKJGhcf6zZRPIr9KtdIluZIY&#10;bu+uWYGSkk8hCV8GDDr+yuRy71VpnaVLOzaKDiaW0SGp7E7VPxdqZusIgMMurscOOoG07tdPggiZ&#10;fUmYPWplldiKilASdtsHWmrwyyRxy6fFbUUiRmt0cc6jsANvcHNfljyo8P8AC1Rx8O3PdRk0qNUd&#10;laWV6gqvrSJQAU/mOLzuvqMLaG2kjAIklVFUlhXZF4laf5TNlvBOPDRv+dsPrv6I8X1N/gr4LdQi&#10;+oHWu4T1HJA2+0a74IW30sRr6t1CqEGkc/A8Wpv0Fakb7ZdjyxsmqlZ/qNYmInYqE9xdo5paySMp&#10;C84ajkOoIJPRa0NcZd6bpnCC3iuY1BYlOBDdd9qjrjl1A4PSOLdmc4Mf5q+yvbyUyNJayRUAAEgC&#10;7j5E4rDodpZIZzEs1oaI8tw8IpIx2B6BRXo37WYGTNM/wcnXmUZnaSk2rK062kspjuzWWJY4piGj&#10;XY023b/JzrKBhBEPSjAEaUHLb7I2zXCRrk6fa+j5Pu/QfWtRf9Malya7nJZLUtUmRu3DGNz7Qx/8&#10;H/bg4vJNDvTC2a0oC+uaq21NrGv64zibGUbehFTx5/25IHZeGPf9iOjFl6gca3rIYbU+pUHgK0ix&#10;NlYn+4hFf+LP7cITt3n5JhHcwopP6c1gqP8Alx7/APIrN6TVp6MP/Iz+3JA+TEy8z8l36Qh476zr&#10;Hy+o0+/91kD/ADajkFjbrGBHIY5QjRtuDVO9czdNGUhUdpE+l2HZ8rEnpH5J3CzLrBF1cXXxQVN1&#10;F6TjZxsOKbHOSPZ3wAD3cvQsqEncdO+bEaTXCjx5LLs4yybUDu9Qw+sfLQ1S1jnjmmjlSiSSR9SC&#10;KD4Tsfoyw4s0oXxz44/6ZyoiRGw3UZ7mOEhXIBYErU0G3XfA9/5cm0+4SGe9uHjID0WNK8D9mrdK&#10;t4fs5ieDq8Z3nkjbCZyx6Fu3uFnQsm/ElW8OS7MPoODfLklo+sWNlcGeaJZlSIyGM0JYGg+H7P8A&#10;N8WCIzfz8hj/ABOLPUTESKKF1p54dJvp4OPqpBIwrXqqE9sG+ZGjh8zXjC3KlpnEk5UtU1pU9Pg/&#10;1cy8kc0pbeJw/wBH1/6X+i5AyEAUOil5aJby9p7EglreNgB7qD74R6pqGsycYI5ZVaMdYSyp/kle&#10;lajKxhzHlKY/ncKyzT7kyWKMEsFHI9T3w+8s6nJbLAl3M4VUJld3qWJ7bk8T0zY6HHPGLJM/6XF/&#10;O/h/rNuE5LB6fxIa/sxNA4jRfUNOJpTfxNKHDaa8juHZ/wB0jkkJIxCht/s03Ar7ZkGZyixX82Mr&#10;9Tk+LxbAKcUDQRKgLsigAqKsRt15Hdvpwdcr5fccLr6uXKK0cikKVB+0pAPtk8eglL1Ef1ZMwOqU&#10;Ww14P6kHrJEjypJbzHlzIJ4urEV4t/wuRbWLX153k0+aNYlAjhgXaor+8eh35Mo/mzGz6HUSnwxl&#10;KPB/N9Hq/wCK/wBy42WMyduaf2vrLFGs/IylayE0NCf2ainTCP8Aw1d+pz9RKepX0t6cetKda5T/&#10;ACbl4/7yfPh4fE/j/mf8eaPDy8XL7Veoz//Wgx85zRs0nqK8pWqUDBWFOJGxFM9HnmJPoB4f4f8A&#10;f/V/Ndn4hs0+mn0SxaIQhKRgg8dm3B5V+IN3GJnzXcr+9h9OIxn0x3DA7lW8RX+bJZNTOJuQlw/5&#10;svV9P+b/AD/Spzz68lR9Mt5VKzcpQSGHI/ZYCgZf5T/q4m/mOearP6bM1fV4gAqSP2K1yOXLMiJr&#10;ryh/xf8AN/nST4h6qkdnFGiIteKUpU9aePjh55W1WC6vrYTkxsjOzqPhUKqbbfPNV2pkyzwGEQZS&#10;mOGfB/k/+kmM5ExICU+ZoLxNJums1V5SqLErCpqXHLfftkyY2920csX7xoa+nGhAQyElWJNaFmr/&#10;AMLnFDRZDI8MZbeThGfCBfViH1+XSbWSG/lEENwxNzdupecQcQ6cURaiGOnD4l5fGvw/FkK/Mtkf&#10;W4SHBpapV4zUIys1QSK+O2dz2TjmMcRGP9Ll/sof1W7S2b96N/Ja2uIPK10Z4JoTNqE8sZuFKPJG&#10;wQJJxIXjVVHw/sthBFoV/eWovPTaNGYJ6kztxYN0rSvHN9EZY5DEmNcPFGP9K/V/x2LnDHP3M4kv&#10;rWO4FsZAbgoZFhFORUbVAyQWHk9FAt7u8jeKOOjlCQQrVLGvbr1pkJwG20urZ4BSm88xSR23qQWM&#10;zSyErGjgKSw2G1fHJNpGiaHYXUbWvGSqErJ/eJVTt6bNX94BsSMxp8VV9P8AQ/30kxxb/wC9YL5h&#10;13zVq2iXMdxatZiKaJTaMSkxVqJzuEWgEJY81j58W/b+BG5Ly6H5jvbsSxap9WLqX2QAoKUSMCv+&#10;yZjkJ6/S4cZBhxCJ/wCkpJmIxBSC9/Mj8sPK3l64sJdEa+tba6NvJGqGX1XJLTT83RV48yfT+L4/&#10;2cpfI2pgM41tS8Y4kLEGPxdeQLUrlP8AoixEgeDOp/xS9P4i1jKBW0t0NL/zk5o/qWcR8m6hFb3w&#10;9S2uZmWKJlUURkalOFeVaH92q8uODE0TTrVrcqyLdB6XNxwCVg41fiASnKv7Wc57R6vPlAiR+53l&#10;GPFxT4/4HE1mSRItMfLHnrzXrt1qtzdoLPTvq6JolkZjcA3byMPWlkYJNx4j4IPsuqtxwBJqltcS&#10;ytzUG0naS69QUVYo1anFga9W60+LOUx4eKHFwniPohw/6p/Sj/E4keQegx2F1ZtDEsjPbXFskUbx&#10;gGQzyMnJ9/sJxWtP2MLLWNUlkkgm+oabcr6qJKVkYPIeBkUEUMZao4s3LjnZ48hJE80CdTCWP+7v&#10;i8HFH6Z/8cbPehbu7uTbC2eH9N6naSS2800KtbxERgTek5DFo5jHx4uqtH6n2mXFlsnmkurRdSvI&#10;YHjjMHDh6CEClEjoWbccv2eObfSS8WAygGJ4j/Fxyl9X4lH+JyMQlXFeyWXkd1Z3Flrx0XTZ76J5&#10;Undw0d5xkBq/rfYQ8SBJyEnqfzLlzs+nWltFF9auxbL6TCbYMSSxaQdRWvjmP2hoMZgcsvqH9M+r&#10;jadbgBxHpJGaHA17c3lzPJYWk2pyC4E1myvKQsYjHCQ1R2XiwZvT+NcIb66vNX1C3gvLKOJFdQXg&#10;9RnCA8vhZm4ChzRQkLuP/FOnjjGOJ3+pkljp36Ks5pIbySckF1W49NUL0oCfTRW3yZTWVnp8kDrb&#10;u3xJEruWJVAvxL3JqP2sjDIb938P85rhI5Orz7TdW1XW4bmIarboixS3EsFuI/jmMv7uUtsq0I4t&#10;GT8X2s5Ybm80/V3EcjiaZpkhMcfKg5da7cOv2jm4n42MQEsk5Ty8PpjD6Y/8d9PDxO6B4QN3qQih&#10;ubKJJ4w8bKjNG+42od+x3zu3lSV5vLOlyOeTtbIWbxNKVzn+1ocOqmLupf70Mi+C/wA6beO2/Nnz&#10;VEi0UX7vSpP94qufxbDQg8l/HMAckMORl9KRTSpoVGF+tXqWYs5G353CxkdgrA85G/yYxvghxmQj&#10;AcXH6Zf1f+PNOaAlz7pfc9I/Jny3+n7PzhbFGYwaYs8IiJ9V50k5QwoOh9Zxx/n/AJMRGo6YQw+v&#10;xGld+Sf1zaDS5K2if9K6CWKf82bKY/LfnSO4ic+VJkqqk/71k16mp44Av7iya0uRFeI5MUgCqU3J&#10;QjxyjJCUB6gzxwnxC4nmznyvYa9+k9PFzoBtwLiEtK31n4AJASd0pti3lDV9Gi8p6ZaXd5FDNBAD&#10;IhcB1JJHFgfbMLWGRzylDexGP2O/jJhv5l/lr5z1Lz/5ivYfLt5e2N7qLPayIrBHVIY/jDLX4GNU&#10;3+1hhcXGiPKgXUYmVv7omReIYblH70anwNkdLq9Riuhz+r+lGX8z+nj/ANlFPi0COkg1pvlXzLFp&#10;0lyfLd7b3YRbe6rFKZo2CelDdxAikqMvGK8i+18KTLgee+0q6j4PIhnqQCXVF4gUWvjt14jJ4M+X&#10;BImHKX871/V/N/muPilQ5epN9O8l+bNOuLa4S3ki062ij+CCKSaZnr6kxNVCcvUqiPLIqqvDOe3c&#10;Ol2eq6i95dvcsHHpPAAnFx2BY++bvTzzZIAkcI/n+lws+QcW31Pd9Nm1i68v6S+lWMNnFJEvrWd6&#10;zOUiYdDwHxOKbj9rlikl1pV23r3XKFUX4JbinFWQbllRh9ru2SMBGJNj+o1xySFAOSx1nTrQJCiT&#10;t6jNLHA7K7JIa1V5Vevp1+COvH9jAUkKX1mJ2towsTt6JV6wRy8arwcU5dfhXMUxEAQRcve3Ekmr&#10;R8Eyw3MdubgtOY1dgy/v3jDcSXUiqj+ZsEJZsj30FtcIsJVZWZOFHloH50PxVX7Nf5soIPQ/TyY4&#10;JXAWN/8AiVtxdW7vZyz2cnrSlogro4Ko7enxJFVAfZuLfsYd+dYQ6WCwSH1pYeETGlPSYhnZmbf4&#10;v5cyuzNL4k5QBEd/4v5v9Fu0XFnkeUd2AflBeXc8muzXkARY78tcUNAJkT00jjjjqgWMLu37X2my&#10;Nm1vBCwtDCyqKhUUs4U7Gjk/E+2dlHTYscaPHIR9fP1/j+i9HPSY4xq5SA9f9P8AH+xeiPNaCYG5&#10;aVBUfabitV33UfZXfv8Aawba6FBLb/pCxLWd/dcgqPRSSCAaB/lWuY+LtrDLKY+owri9f0f6X+c4&#10;o10DLgO8T/O/33D/AKX+ak2p+Z/qd5cWWoQi60yBOVzOivIyqyM3xpEG2p8FD8T/AMuDrWXVtSu1&#10;ileS3Z2aD1Z5ElaIxqTJQ7UV3p/rL8StmfLwdPiMwBVeJ6Rw+JxfT/nOxiIYomQAr6/T/FxfSx67&#10;/wAK+U/LOoatpulQSwwRpqR0+xtprcXSzuFtyV4vzkSIsG/ZRm+OONcMP0VorBLWe9UanBKkiXE5&#10;IDbUISQ0AQ1NPizT5+0cwIyDFLJgMPVjxDxJw/zP58f4/wCjJwdPrcmWcpVHwr4Yx/j/AM7+n/RS&#10;NPNXn6W8i1uHRIk8m3thLHPZGSNFtWdz6RlgUSl7hAqLJ8HDg/DJciMUj53wmCbK1UNQPcVzio/V&#10;IjFLFxfVHhlF1mWFyHERz/hH0vEPNOoyiW8txpcEvqDk1tDNqEoieRfiKCSNFUFhzT/U/wAnE7wi&#10;KAGKkzKaoA6KC1TUcmBAycAZS3DjZIiEO8f1VPym93f6tfRXTLpsdxD6WoRvFdSlIgicJVjgImkU&#10;NtJw/u+f++3wANW1VbdpVt6FEUujsjGp6gcahjmQdNjlzv8A2XEw8YxN1z/ipl9r+Xf5fSajaWlz&#10;rCRyXdzOLdLdZ0UxAHjyEo/dgKOVW+zlztdMVuLyihivqwxMvAUHwu2/xlejV+HIwhwfTf2+lq1E&#10;jkCI8tp5bgmk0by2DcPAk7adqV/BcC5YyOfrNrD8A+qxy8ecLxCR2b7fB5eOLRsZQHEwoPhA2277&#10;g9MtnikaA/hcDCACSR9Xks1q6t9OMWnzaI7sqF3kaQtXkTRUkUcX41+Nh/uz/Vx/ByKiUHK5Ypj8&#10;FvE49yUx6npVTHJotwAT8KrLSn0kZXCau8gPYfDkPWyuHcivrfl1YmEelSxufjr9YqwoKfEpI74+&#10;OKfpyB+jJxBDEzik+r6vobnnHBOild19ZVAav2h8ROc38wx2red9YF1ZG/MdtbukSgEggAV+Jkp9&#10;BzNmCYj3OXj/ALuPve//AJTSSH8q9ANrdfU43lnDSMeT09aQgD4XVt/5sLtRigitJU0/y/c2txIV&#10;Z554/UiVQCWJ+Nixp7ZV4xAoSi2RxCR33ZfpU9690jXGsQXduoYEKVSRnJAWqqFAA/4lhTpOvujr&#10;EjokakP6SQ8wyftjmSGFf5h8OREDkNEjf/essmOIF7pzdWiyAkFg52VuZHE02IHTJEJtDsY5NSsu&#10;VvNd1T0zyuCWILCkalu/XHMP4SdmqBydUoaHUpWW0vuN0sdHEiH0gKHiat/NQ9sK4vMGs3M8MM8f&#10;NWYA0t2j+GvxciRQVH2cojAEEN05RCPh03Tbb1HtqK7+Lsw5Ae5OVcaNYGZpZ7KOJ5OT8I7h+b1N&#10;dgqFRkoTI5lhXF9KotxJQKhcjYFio4rTxJIOCNP1CDS1lS00i4leRgX5tGGKr9nY0bjX7OXy9YG7&#10;TKEr3Qt9ZTXciO9ykYjVlRo+WxbYnrT7OGsfmfT3c+rIbZ0ah5unAHwAOR4SOe4/osTgJ5FBv5fm&#10;hUqiwzRMoDHi6ysf8plO/wBOFPmGTTbp4EtPgnZ+frU5RcQOoKk7uT3yUJAR9J9X9Ntjhnzkdv6K&#10;Y6WuoxqwuAvoKo9OhJkr4MGpTiMfottYT29zC8yR28pI4Aqz1B+JatTjU/yjL45p1URxMMh4JAjm&#10;p6tc3EBhkij9SRGpVnMaUYU5FRy58f5Tge60+306X07D6yJah2eGJni4tWvxoK5PHqaJJ9J7nYYd&#10;Vyv6W4tRSaLldGBbdqgc3CsSv+S232sCu9+8/wBWgtwV9JUeV0dG4g9P3g6ufbJY5k0RHiZSz2iV&#10;Nv6azNKfTLM6/ECu48V/ZX55JLXy87WqsWWFgzkwvGAzcRy77ioGbSOLiiDdfzpV6f8ASzc0EmNg&#10;7fzmPX/m62t7/wBFY2ngdY/9Likqi83EdTQ/sswxeDyjYSKk8l5HC5QGsPps8RIBNC1XAH+q2a31&#10;iMdj9PF9P0ul1eUiqFlKrr8w7363PZW+i3krxO8cTTo8aThSVBRh+6q1DTm0fqfsYCvtP0K2lLSa&#10;sVuYFIthK8QYVB+ztsMonjmK3LWJSNWNinenatrlxHEZdLWNLghrhgGIAqK7deVMLXls5rNEN8kk&#10;0oKCOcrxZWqSxVVPHj+ziITJFcTfix0aoJwTcR3NPR5Qj4iyV5AigAqSOXLvnW7eZJLK3dfSKmGP&#10;iST2UDvTMGeOUfTIep08sfDIjuL5R1GwmtvMeqxF9ZDre3HJoEUAVkYjjQt4+OBrrUViljjCwvya&#10;jtXYD78zsPZ8pYzM+nb0f0pObh7PM4mR9O3pTvRPLUt7Z3V01zrUH1dOUUcgVXkJNNgV9j3/AJcV&#10;LV6iA/7LNcfg4dD+l8lsUD/Dxl8wqDT/AHUN/wDhcDS31tHIsbrDUmhYVKj5mu2ZWLR5JwMxXDH+&#10;k5WPRznAzHIf6b/SpvZaBf3FpPdxXut0hFfRkEayv4+mhQl+K7nFyR2SD58v7cxo24XzQ5hkANb7&#10;XRUdPQqfwjyE/mTGZm02EKnJ/VUBDyBqV982uhkIkGX0if6HZ9mkCz0sPR/yYog1ljcXcwrbktfR&#10;+mwoH6VVNsin+GpVlcqYQe0Uh6fwzosnaeEGz4gxHrvwcnby1cAb9Qi9FF9GwBVXZT+0o2wRptvr&#10;tnX0fSQj4T2UV/aFPh5D3yiHa+lx7Ayn/SjFI10B1tZdJZXKBJlLqd6ePt40wJqJ1OZmjljV3BVk&#10;Zzy40269PiPbNpHWYZwJEj+P5rbPWYyD6uatCIVUen8K+A2/DBGjWz2mq217qEHpwQOZCka8jzUG&#10;laV+HNf+aGePDiPHf+a42WYyQIiUB5gjubzSLmxsZES6uI+CNIaAKxo308a0wFqeoXR1C6kYu0Mj&#10;F22rUsNjuftZnQwYtr5/w+r+L+b/AEouRGMLRtlaQW9pBBEiosKLGgUUACilBgO7ISNGVOQnSqKN&#10;1DA0IBJr9GS08om4mPCf8pxHi/q/5v8ASTEAHZWVqkrWpXr44FLQuVkB2O7I+x22ptWuWCGCMpSE&#10;R6vT/O/2P8LIzESTS7BMMCuZG2WMVqR32qB22zLjPhjYjGP9FPikC6dik17EV9JFCLswKb0am/vX&#10;2xOS/wB5XGY/7n6mfjHnTQH0nMmo2sQ5hD6iEfECpYnIz1g4hYPq9fCx/M2dwd3EV+WJ/XTz9Sj1&#10;r9rkOvyyf5qPLh9VNniRvlvTef/X4z9YkjTkF/dgnkQAaj+zPUZabFI1IejHIS/pccP6X44nbcFe&#10;59U5o756khQefUVpXspp45lShE7gfUmwC7KNzd/CBGOAO56kmm/QZjSwTviEa6fz/wDYImL5uwRF&#10;dXsblouFDusjCtadgcidLOiBPb/lXH+p6P8AJ/8AEolDbm7DFdWvHhVzfKhVKegCVANe3EEd/HHw&#10;+E8e85/7D/SfzXHOCHFxUZFT9CAPy9MFz1cgV+/6MBNqMssrwy3JejUrU996ntleLEJT4j6cuO/D&#10;4frj4n1R9P8ADL+b/vm/HQN1UgqAAdBhzF5ku7GIokkUiFCjQqpK/FtTehPZssjOUr4up/d8IZDJ&#10;KWyGubC3uijSqecbq8cg2ZWXuD9NMVtdc1O9hWJZ7aN4lAIY+m5Fa0J7+HEHMmBA+o8X4/mtozyD&#10;RtreF3k4M3qsCwFWAPStO2VLfalaTm5muYrYlgHjiIc8TsOIFQVXw+3lWTUxxREpDjhOXDxS/g4v&#10;96y/Mkc/4lyLBLFwCtIhBqXBFT71ocNNM82XltccWuWK1YnlUVX9nhxP2qmvxZA+Fk4hIem/4uH/&#10;AEqJ55URsleu+UdC1i2MF7YQzL1UOiuKkAEMHDLxKqqnLfzaEuROWmhkQhgbcgFiu9WDmg3ysEZI&#10;yqPFD+Hj/wAp/wAT6vT/AEmrxMsh0pq68rWM+lPpc1tBe2TqyC3u1DIqOKFF4j7NPh/1fhw40/V7&#10;O+0zULm9lJgCRq5f92BIzAuOIoD9mnw/b+zmh7UyZoyxyhGMZ+qOP/K/w+qH/Hv4XGzmVji/EWP6&#10;vodxBrXl+y06ARxQzXEswQ8ybeGFkg5u4LfblHFK/C32fsYWGe1m8xNPGQk15AzXFuyFh8QLIknQ&#10;JX+b/Y5kHsyUOy/Dlzx5I5Mc/Txw9Q45R/n/AMX9ZrqhuyRGuodNUTRhxbSJGrq/VAArSLSvSpon&#10;+TgzTdQttUsxotoZImQEvA68SSCZFUMwBETAbZr8mDLodUMuT95h8P6r4vEl/vsn9FHI2lWp2trp&#10;VxJ5hvlikdJ0X62vIenE4WLmVHIFwx4t+zx+1mgvb+Fk+piWaG3YhonAUA0ryLV34htv5v8AWze4&#10;TjiJAVAZP33F/F+9+r0f7z6v81vh9Mo8XAq3WnafcRzR6oYYrq6UKZkPIlOQACgqPtFN/wBr/Y5d&#10;rr9/ccrc3EUTAl5J5iGoQeIAFaEftZr+0ZceC+E9P4XF1vqhZ9X4+pbP5V0S2uoryKzf4Yjbw29s&#10;OA4n42JKgFTuw+1gS81LTneMRQyXmoKwF1KCUSQdWoA4H2qdBmgwTyA3twuo8MddgmNtY36LIjzi&#10;3sRHxtolAdo/5TVl34r/ADZLxbgwLqF5biVpBHHxFV+IbU3J/wA1y6f1bzud/wAP4/zmAIrggOEP&#10;N31J31KTy3o+oGyltvXmmkkCyH0ywPI+kifEldlP+/M57debLa2vJ7aHTQ7xu8bcmFCVY12AJy6f&#10;tFt6eM/1jGP+5d5HJY5PS4tLup7eJnvn3VTyQAH7I8f6ZM7b8xYdM03S4DDD6b2qNJI7SIElqeUQ&#10;UIxPAU+L9rOd1GonlyymR9R7/wCivGC8Z8y/84v2XmrzNrfmC/1i7sp728eSO2ijgcGMIqq3Jj1f&#10;iWw0P5meX2s4njvIxdNy9RPSldF/loTwP35TUielKZsWsf8AnFKRdZuI72LUJ9LR0+qSrdWUDSJx&#10;/eerxWV1PP7Pp/s4S6r500m/ggW5uWaWCRpA6KsakMvHjwNTmdp85xGxXLdrkbeneQ/yUh8m6pqt&#10;xo8ccOn6nbW8Atp5pZ545IXZ3k9Y8VPMshUcPg4YRXWv+WOCiCRmIJ5ArUDw8MjqtXmy0L4QP5nF&#10;D/TMTG+T0XTbTU4nka7ZHqFCMpNaivI06CuA5Na8utSs7RNXekbnb5DbME4pE/V/umABCO5TgH4O&#10;XhuBjBqGgzScfrZbxPBkUj5nvkhikP4gU+rubDS0/u6V9wcU+t+Xw4LSbMPgNHoWX+UU6DCMZG9o&#10;MpFaWuDQAAGvxbjZa/rzLJpJHxS7ttyq4oPboNsqlxfgrZVPjrXt4YHv9Kd4FuI76WK3YcmWhkiI&#10;Oy+29Oh+1m20maUIAE7MJUTf8Sh649cxhAW3oeQDbUrsd++GdnqOiSWyRCJHnlrXilKcB0Hwcgfp&#10;zM1UoShdyHwDiwhPj8kG1lfC8EyOVijFEVmY8i2xJHPgQvaqYKvbTW4JLKwiYLBIoM0RQGLl1V/i&#10;+L/WauUZ8IjIDrw8X9VlGcTcu5L9O1PSL2O81hP3hgeSFZUYGTiuxj2PHr9lcNdDhhkcxXEIbmpV&#10;7qJSWElSAgrsopXBLEPDEwR6vxJENuLf/NSrzpqGqQW8U+mTJ66UZbC7kCRvDQVkbh+8c1I+FMDW&#10;WjubOSYEN6YKBXJbZtoyD2+yanM7Q6qfiREB6/o45fwubg1BxzjwkXL0ozUfMUFtqtvZD939Y/fR&#10;tEOP92f33qdm3ZOKD4m+PlizxGIJ9UmWJY6LFEvx7D7XJvi8eX+tnXQgAeE39H1/j+J6fgMZiIv6&#10;PVP+p/xSyDlPK0N9byz+qhe5upP3HIk0RUX4N1px/wBT/Wx+nQ29xP6VwHnjt0q92zhVJrUKBQAL&#10;T+UZyWbtE6Pj4eCUon6uEcUuP+k86ck8E5QgY1L+LhEpIbVP0zbxp+iriKyub+Xilq0HquihTzlJ&#10;5cmeoVf3jcV/4HBDW+nPNAokRoJAwddiCAhZenbbMIe0mczJoR/otstTMzMweEy/0vpbuI9chsbm&#10;QSSnUP3ZSRV4hSXAk4hiw3XNe6Xb2rIqMrTxEKLGWkiMftotSaJ0ry/Zzd4+2o+IMeQeH/tmM8HB&#10;xfxSRpNcM+MSkOC5fXD0f0eNK7TXdQ1WwnnaErp06M36dtGaCRBxEUsoRVLyFGJVUA5Nwwys57Ce&#10;C3VK2lHZ2tXC1BDcjupIK/y0zB1vaIxZJxJGWXDw+JEy/V9TDLjPHz4/6TCpvLXnWC+1W6u4hrD3&#10;NolpHq0czGiek0QPpy8XEhQjny5Nz5/s4vI1gbT0jdJyjc81oD9piQGHzzHHaUOIykPSY8PPya5Y&#10;yRQSzT9J87J5ze+h0C59C5tES1uC/pAGKGNC0b/FQ8FG3H4vs4BFnZGOeb1eNsSohatQXB+Ko/lH&#10;7GQx9rxjLcEi+JgMRvdm0lx5xNxo9qLBJb9fXOqKxo8ULIfSMbHZpJG4+uP2PsYH1L6mlqS06qAI&#10;TE1Nm/Z2p7nMgdrxJHpO/F/pWIxcRoHb+L8f7pH+WrPXF1EGS1JPq3kU/wAf93zYSKTUftqBT/gs&#10;J1t7eSb0hOOZNFAFan6DhHa8JkDhkE5PTEy/msvkbULe29X0FaNFLPVgAoHfcfqxS58v69z4W6In&#10;g0hNT9xoMc+rz/wR4f6UnXx7TxHqh4/MHlxYPWubpXAFWCqSo+njU41NC84IKD6uF8SzD6eua2eD&#10;UyNmz8WR7Vw01/ifyXM4C0dz8NBCa18N1xVtC89K2xtztUKJWH6sl+U1A6faGuPbOA/9IqMmu+Qe&#10;JaSGPiDRma3B3P8AsTkPu5NTXzBeTys7StBD63oKZKU2/aB2265djx+JECXR2Mp7WySyisLe0iit&#10;1WCAk+kgogqxJNAKdcuW6a4t5WE1wZmT94pjkiBHTxH2vbJbYhsP6rEHiVFijaQViSi/ZY0JqN/D&#10;tgi08p6tciFTcW8EXEsJEY/CpAIBWlWr3weOK3DUefptA3/mG3tUYi3nmcNxCInU1p9okKPng228&#10;j3aXXq22qRRXLMHjl9NuSkHqgI+HKTkNXTORBHJA3PmqMQsJtMneOnGQBomUex+PfC0a55gs7mZZ&#10;L24vPRP7tWjPpvQkHkgIJH8u+WTkbAk0xwRO4ATQaXp08AYW6x+ooPJQA4qK7Ed8EJ5vvnRo5rNg&#10;hWvOIFGUtWjb1UNttXBjxRmeTKQEd1M6NDFIskc5U1+zIeQI7rua0PtgcPDqV8JzDcXc0nCH1ZTV&#10;gagKAE4ZbPBtt6UQmIjdEBIrC0cgxwQxc5WC7LTdmJrX54bS6A6wyRzaHHLRgQ5mZKNvuTyY5DLg&#10;liFyPFDb6f8AYuTkwECwlUWv6dezRpZ6wFdlLiP0w3JRQ1FVHjkbnsbWzu0F9ADEz1ZalQWUfYAp&#10;y7fs/aymZiI8uvD/ADf6SRGVck8EgmgJgkBLLVJB8Q36HDNpPKMbRzJZSOJACYipPuCpCEUNe+Wx&#10;1RkBQv8AmuOMcv5yBWLXykiSXNsrD+7kWJ6U/wAoF+o9sfpesatGgttJYRQgvREQcVJ+I0qvIla7&#10;g44cByZOEhyIacTl5t3umaXN+9vUWRgFHNz3G1QCaYHtrC/vtaeS6jrMzF5JHUgeofssQD4jN0Yx&#10;hPg5j/e/1XIOkEORXT3FlY6UGioLaNRwVCu6DqFrt0yf2kcgsyJS0jlDXkOJIp0J+f2sz5mIxknl&#10;G4/jicv08BJ/zXmerXNs+qRvAsMUaXCLEUcShZXcKJFUj4j6Z4x8FZI/s4Qai8el3wW6ikkgMQAV&#10;KRsKioBkr8WaDFqJmOx4f50XSZ6nuKZtpc82saU89hcRpIZmpKaSoSjFZKJ+w1f+GwkvtNg1m5mu&#10;EH1baqxyFQXRfsgvVgzZdASnIAt2l4Rt1TOGeTTbK3jueUzkiN5IkPEO3fgBVUwDNosUTh5n5TkD&#10;jGgHFT+wtdqKuZuARgQZOyjCMR70ZFcGQckX4ASOR2JA7jJ15b82ulobA2UjXESgl2ZXrtQkA0+H&#10;bplWfCM+ajtPh4uD6fR/vnX6jSeJkBvb+bF5Z59/KY6xrw1t9VW0t3/dmCIS29dyygvGx5yMf22/&#10;2OCz5u04ycvSaVSSQQsYFQOJp0yXDjyYxGEhXqjz4+vq+v1/8Ss43HhHp/h/338aBX8n9eFokcOo&#10;rbSIvAn17piys/qfGzcuTDbj/Lljz5pjSNCbRxJ8XGqoAeIBPQ+BzR4scJajwSeGV931enxHDjo5&#10;E/U0v5Ka9Gscg1xxGaCTjcXBIqafDVfi/wCFwtk886SYUkhhEysasaihXl8TKSeXwgfa/mzba7Pw&#10;aXjx+uIPB/Q9P1/T6PT/ADf98553iRH7vxH/ADU+t/yu1Zrh2n1eVEAX0PTejAopCh14+n6bM3xx&#10;8fjT9rngr/lY+itSlq5/mPBPhoO/xdc0mKWOZiI+qU/4f9T/AK7qTo5d6AX8nfMAry1qUbfs3EnW&#10;vvH0wj1/zJp2r32nPHG0ItnYyc14ghqEUoT4ZuNPiogA16vqczSYjj2vmQynyb5N1Py9balHPeG7&#10;N2sfolnMhUoGB+0qbfFjzd2bMWMSt341IJ2oCeubafZmbIPr9P44vQ7Y4TMblNksr9ECrcEH+YqC&#10;AOrACox9rIkUzxUiVKUcPuOJ/wAphmr1HZ+SMBKP1FxZ4ABxX/plO7T1reOWUzMVIKNEaNyHfih6&#10;4IsXtL2/CoBLBGpE8QAMdDsVagBp0+Ovw5ldlaDLA+JL0f7qf/Hf902YLvb+FAa+11aaLIyzNbXE&#10;rqLWbn+9505AxiQsrPQN+64/vMrTLVbm4uYoLlo4bcOJFUjkVG3Hmeo38MyD4eCXGR6vV/B6I8X+&#10;z/0v1M82WOMihvKXcp+Y9ZOm6fp809sJ7q9lhjhZlJRZGoeXAGqtt8I5fawvubT0oXHockU/tfFU&#10;dSVLfFmJp4DJPiMuKP8AQPD6Z/zf99/NaoRlKQ4v4v5v0xT2C5RpVX1irnqo2Na0+ICq4yP6kzR2&#10;/oxFJR8LFajmaU6/Lvm6joMcJAxMuKuH/Mc/8tXIldPFOqvL60lUNWQH9gA16D37YX3aWHxPHbwt&#10;LvUcDHt0r1C/jlfhZYyIjOR/0vq+xrnhmOZREMcy0Xm/CgoSQ2/zPxYXW36HuZDG900M3ST0wSCa&#10;06Gq/wCxGYP8rZcBEZx8QzMuseP/ADv6H+5i0zMo9OJWlM6qTGqsR0DGn44vPpFoI1C3rtHLv6Yj&#10;DGo2LGnUfLNhj7TBHCYQxxr6ZZP73+jCLIZDvsI/FTjuJ2LKYgGTvy+E1+jrmTy2zBPq0yy8nCuo&#10;UkK1NgwXcN3yj+UsfCTLHKH+d/xTQcwN2COHzc1/CjMsn7sqOQqQAVHUgnsMv/DWpet6XBeX2ONW&#10;+fyyn87pudZKri/zWvjx1fqd+kbP0vV9VeFK8qjP/9DnlrBAX/3lYJGnB+FCPU6HlX/jUZ6dh1UZ&#10;dHbxykh9TMxFPiFSdgfDAn1BHdCsccbFCRUlgSdtgAPuyWTXCJIP0/0WEiOq7lT33p8sGLZRcxCy&#10;oZuJJdqcQB34p1bMXHrzG5cQlH6fxH/dMMWUbm7Cwu3UfZ7DufvxsvlxlRDIwIdyroDVqEEhtum2&#10;DJ2qMexrf8fw/wATI5ogUFiXiO5RVY0XlyIovWlK+ODE0LRbZ0ZwzRvIInjeQLRiOSjZdqnMDJ7Q&#10;Ub9IBPp9JlH+i441M7/hUHuLx0dUIR+PJJAnMUrTpUVwYvl7R2mCQ268+XxJ9v8Az65Xl7YzAfT9&#10;X0z4eFMtTIC/q/qqIvriOEvOw40+2Rw3/HKghsDDI9vbQieJivKpdgv7TcADyWo/aC5QNfmsm6/z&#10;f4vx/NazmnzvZdI1wLhPUnkETrUqFRVr2HLZg3yOBILBOHMKu4Y8CpUuCdyPhpxp/wADmXi18uI8&#10;Q9Xv+n/NZjVDcHmi3nowWh60LAghT4Nv1xtzZaapBWGMcoxwVq1513py6CmbE6bLMCQPicR/i/mf&#10;0otv7znd7tQtcEHmakMaEU+z2rTvgiKCK4hi9e3rCjEAo1GkHQLypsq+Aw5qxzFgZMgh/pPx/Eyl&#10;l4D6qlJTmaRHcRzBZGUUDCqp1Jam1a/PBlvHo9uvFbJFAFSxb4lZRtUkf9dNlkM8jLhqh/pmyOr8&#10;kLKNTkYGK64AMAf3QZWUncD4hv7/ALOKWdui2bOkRB+sLNM0j0VY41YodweQr9pv5s0PaXacTkEA&#10;NzGWPi/ijL6f83/fOJlycRtQvjK1+JJJA0KQNDHHGhZ2klYBz1+EgU4r/LyxdoIr6eGw9VIRcxQy&#10;R3MgqXbkS0QI+LieJ+FsMe1ZYshEh+6j6uH+KX7vg4scPxwcLHir4ICW8ubC1udRW3luJLSeSF7O&#10;3IRAnw8ZGD/A7qCG5Jx+1jL++a41OK7DHlavIY4B8RkWIcXK8eJY8fh65q9TrDHSGzxz9P8Au/q9&#10;Xp/rf8St0EVo2kW9np5sIgPQnTkxoaR+rWQrxctQc2Z9/wCbC7WNQjvbaD0KxAnlB9Yasoj3Dc2H&#10;UA0/yslDt/ihmlDxBljGMeGHp/wiJ4ZY8f1f5P1/0kxmaPO0ZoWkzWEf7+RHuJBW4MKlIi+3xqhL&#10;cOXff7WAdOlhlmZQQVKbVAMZ4k1p2zN02bR6yXDLLk4owGT15P4vqyf0eHGnwoZNiZfNM5Nl9vbr&#10;gi51FIpITxiklcllYIrUpv8AFUfCPfB2jocMcUMmAzz4yePJwev9xH6vD4f8pL08P81ry6DHVxMp&#10;KYhUqyVcL03Y/gcyec7oeobiWSar0CwkmKtOgWo6Uy3Rdi4J4BLJOZ4zxcO3o/i8P/Ss8fZ8TEGz&#10;E/BCDy/pKSieK0gS4AoZ/SQykVru5BbAL2NlPOrpLJzn5SBQyALv0Phv2+1jl9nNKPpyS/zuHh/z&#10;pN50uPkJFH82APfjsTQ4Y2+nWCJHyjWZ3Qn1nJ5UB3JqaLvlkPZXCd/El/sUjs+B/j/2KmZGJajc&#10;eJApSu/t44yey0yvCW2VnY0qsrAjwHENXLf9C+nokZJen+qy/k+A/j+xoeqxDLN8IG44j9eBpdK0&#10;JIfVlheIk04eqQ1QSCKVLdsxT7P4vC8UzyYo1xSjkh6of1mMtCOGxL/N4VytKTQOD3rxPT78CNpW&#10;lG6SELIIXTkjh2INd/l0zBx9mYZ6z8t4l/uxk4q/H8P0tH5X94ICQr+dSoC/HcgkdcEyaBYoDwZ4&#10;iCASZV2+8ZtB7KgHfIT/AJjlHQV/Ff8AmrRI3jXvsDgG5sdMiQGOZ5ZOfFoWFKAGjGo+3x9s5zW6&#10;PFgx+J4gmBPw+D/KfzZdfoi4E8ZiLsNq0xYhkAUDZga1+jB36NCXMBM7S2Klg0ckQKUpvxK8fS3z&#10;Ml2OIThGWXGY5r8OX8P49TYdNRAMh6ljMxVgoCykV2Irt07YXLYWghnuZb0cI5SgWSpoOXEEsNt/&#10;9jmuhoRKMpCcTGB4Zfzo8R4fp/m+n6mvwjR3C/1G5AcDuK12oPbDmC+W3jaI85LKKnpNG59ICn8q&#10;hxy5V+3jGePj8M5I/u74Z/5OXD6v9l9H9ZoOG5HcKTQcnMqqqSMOLMVq1PnUYO0nXLDVL+bUVsgT&#10;CwhNsZn4NtQScVUFqj3zadmaeWrxy8PhPCf8p/Cxw6HJk+kj0pRdaTqi6Wunw6s9q5JZr2OGPmFr&#10;XivqFo0P+UVbB1/5tsZZ4vVlghlimjtyAsjlYySWc0oCqDbKO1MU9POHiiPFllwc+LhhH+dw/wBb&#10;0tM+z54jv/H5/wASG07y7JpVlPa2v1m6WVJLisjRJWYgARig+EtSvTiuG1rfi3sptatojPYPM0cX&#10;Mha0ALOACT1+zmdDDixzlDMTDCPVx8Mvxwf0msaeI1Pg5JGPo4+OKVahYrrH1Xy/eXa2GsxwpLdC&#10;BRPxQueEdZFCsGHU0/ZwnbzLaW6xllIZy4VVqSFDfP7Obzs/svHLiAJ9E/538x2+l7PxykeK/wB3&#10;JPm8umbnFLLyjIQmiqOTBd36bPX4sOIJrC5097hkMJRVlk9Loy12b/VX9pRlmpzxw5gJS2r6p/0v&#10;4P8AOdtk1UY5QCd5RKS3aa7Y+YLa2hmW/tbn1Y0e5+1DwQMVqB8TSH4Vdv2sDevaGymneXmkkiLH&#10;zWqCOJCxNOy798xB2Vp8oBMTwH95/pnWDTRM7lxCNSn/AKYoqOG+TWrW2jhMMUdrNPdNG1GM08iq&#10;orvyb4WxOB5/rVslilvxaVQWKKtfZSTx3ByWTsHSxjfD9P8AD/vv81OXR4oxMjKfJFajFAmmXkt7&#10;dXSBYWZkSRnK16EKoDVqP9lgQeaNMv8AUJY7tYRJG8nrMV+AsvwgksN6DMCfZWkzZCBkudcX8P8A&#10;R9TRg7PxgCMJyqv4l9voE9npyR2FxME4R+krMQyL1ZQFIA5Vyn13Top447YCkorKkUIY08WK/Yr2&#10;yrT9i6eZAhl4+P1emP8AB9PF/Qj/AEpMhoQSPXxIldNuZEpcSEyI1YSZXIHhUH7RzWerWUkf1iQx&#10;RpI9FqgB5A0Fanc/62Z+X2f04A4Zf523Dz/EW7NoY7CM/wCt/V/Hpdd6dcgLFbzzM9CTWVlFPmBV&#10;f8mmB9Q1jjcxW1rRpjG7PcAIqwxqCfjDfDVuwzVS0+ixaiGP6vE8/phw/wB5P+t/BD+b/muMMMCQ&#10;CSY/j1f8TFfBZMVY3DyekzKSnJmJbYCjD4gK/wDBYV217NHyvLu6+tR81YQJ9gKQSG4kjvtQfZzb&#10;4OytPkrho+J9E/6DljTRIoGuJGyQAgxRKY+SkesNiDUD7/fJLo/mXSZZoCkcAm5VEbKsTclFSanI&#10;y9l4YzxcR2/ouHqOx/SR4kvkkOs6JfGyuAL24ClSKmSSQcT2KLu1ck175p02ztnmun4uApHChB5E&#10;DZunIVzW9o4ZabFLLL1wv+EeqP8AmvP5OwskK4SDD+KW/wDuWE6f5S1a/v8AjHGxsZHb4piU9NkB&#10;3dNmKP8Asf8ADYxPOnl9WgZ7sRpcx+rBI+wYBirg+DJSvHNfptWJyhsazf3X830/V/V4XGn2XlMa&#10;Astr5G15ZJmECP8AV3eEwK5f4aCRHQtSvqcuNac/9jgiXzp5chijma+VoZiACF6g/tb/ALOdF+Qz&#10;Dfh28qRHsDVdY8P+csfyT5kmaRF00JMsZpM7gKaCoSoJqSTt/LnOmutIl1y9lln42xhT0rlCKA1N&#10;DuCKZqcOkyxnKFDjx+qX83gn/E9OdNPhrqHpSDU4tMtvSjU3CgetFJ/q77gjvgS9tdGR7e8g1SOV&#10;SpllRnAkBU7ALQf7HIRE8kTLiiY+9jjwm1Sy1C7nlureeylgMLhI5CKxyKy1BVq70/bwbDq9ncq3&#10;CdVVDRlMgrXrWhK1X/KzNlpMwjfD/vnK/LSAumvq7xyfYBkK8uYQ0p0IqFO/tiDx2EchvGeNbhpK&#10;2zCQciw+yWqSvw13rlum7NyTjZjtX87/AEqBpJSBtW/euFhKkoV/fVUhSCKEDbAepeatWlT02min&#10;UGtQi78djUjw9vtYf5DyiPFwj5+pqHZkwGrPSbG1bnAjKSCKF2I39icNNB1NwoulihF08YimkEix&#10;VCsSOMbladcwsnZWYCuEg/0P9y15dDICuHiQ+q20T8EuGleEtVUWNnAJFByZQ1Bgqe6025v45gRH&#10;HGgLemVYsWPw7K1ftbfHkNP2TMzIyRkNvx6/4W/TaMgVL8f5ynGmowWUsQP1qblRPVJQUA3qSvGl&#10;P5Vxa88zxWiJGCbm3Jbm8T/vAy9aoTuNuv7OX58ubBASlCU8MR/eQ+vT/wBGUfq+n/S/xN54gNx/&#10;x1KT5Q+tzyXbUgueCrDCUjMcfeqOE5ht9weSt8PwYS6jqthqdpEjTo8tT9W48i5YGnViQKZgTnp9&#10;bGWK9+Li469Xp/4r+P8AmsKiQRzTzTdM+oTzGPkY5iGevAKDTfiFAPXxwvsLqNYXt5LpUEJI5SBw&#10;KU2UFWFBmN2Np8xjPGBxeCf4T/DP+L+o4h0hmTQvhR8q13C1rsQKffvhvH5j0kkSRwS26mQNPNyD&#10;ACm23L4tznRaTs7KLmD9P85uw6PJzJHpS99OvShDSRzBYysaMoX4tv2qHiKDthr9b0cXEc0OrRJ8&#10;XNoFHFyQdy9DkdVjyGUuGPX/AE3+c1zx5OI0Nkq/3KTQy2V3ozvVSnqtKksYUitEqOm3hireYtNo&#10;lqLkzpK3pK1uH3Zxty5Hv/xHNZrdWMeKOMHxMmX1+HD15Iw/nS/oMeDKI7n/ADVCHyzM9z+kDaRw&#10;3C8HAuhHIFCty4oUApxAqP8AKwrm8x2pmlUkXUMaCpciUrQ0I4sjH4f5c2OPs2cSN+nqsftbvyVB&#10;NG0DlbhYH/R7mRnf6sDFyLdSfTZAS38383xYnNqmkNDwUx+rMpaiQg8GG4+zHx2yGbBLxBCMall4&#10;o4/53oj62J0vqoDZ0Gl6ml0CbicwQMCoaQv6q9+VX/4liY1csrxrE7gjiPTjrJTfqJBxFa5kZtFm&#10;nwjg4OCv4vV+JfU3Z8MpVQ+lHvZ/EkgfiVPIqWISu38p7YfQ69oq2ptm0yd3VQxuFqWZlQEFkB5L&#10;yO3/ABrmXp9HMyNmpQroP4/4seT+Z/BL+kywxMD/AA/1f+PMMufK3nhtcj1SLzGosGdgdHeGLiiM&#10;52SYL8RUEfs8/wDizIw+s+hL6w09h8bAK8ioAzjcDtxfwzFz9n4dPkhxg+JeTNxY/Rh5evi/meJ/&#10;DD/PZnHE7yHqZq1o7Q+mZjWgHKm5ApQ/6wwPHqOoTOFezUSSlvTr8Q3Wh6fs8fhYtieyo5Zx8aHK&#10;ZnCUSOCUJR+nJ/H9DOGKJFEK3oxqPtEClOvvXAK22pPafV2qQvKsW49JWatDT4OZP7PL9rMbT+z8&#10;ZYuCWWca4v3cJ/u+C/R9X9Bxp4zyb5wpIdwryEAdAWNO3jg6z0ODiYZkH1deLGZ24yLy2ATlX6f2&#10;My+y9Nj0sTjFZCP8tweF/sv5/wDT4f6zGeOcCBUZA/Upz3HArwBZ2qBTdRQVJanTFo9Ks4EUteXD&#10;FSDVI+RXkaL8TUB60yuWYd2Kv4pSn6/x/CxvuiP85a09y3JUiRf5GkegNOuwBOCHsJKFku3mRVHL&#10;kixNTsD4ZH+WAaEoxoH0yjL/AE0WX5oChIOilkpSSMI5JAAJcfMbYnbWT3LM/O5QqKyvRAixnbkW&#10;Y8a13/yc3eHVRyAERHL/AEv9VOXMSQI8JMvp4vodPcLC6huABFEAqXLeAAGGd3owTTaQySwyuAqN&#10;FJUFFU/CwWgcHqctlqZ1UR8a+n+m5JxTuok8PuS+G/FzqHpsiSRwfEeaUKyE0VlLV4nemPtPrlvb&#10;+gKtFexmOR4iUYhTX4FUVb/KUZhiWTJjiaj4kocU/EHohNo1EgDEEXKXqa1OHTru5hml4mTTZRMv&#10;qLyCsykA1agRqH4W/ZwqNmjaTHuxu2JqZC4ZlUH41VtlJp8PDB2rp44sROMDi/of3nr/ANR/pfxe&#10;ptNR85fxJhHI4u5F2MIAqwA2cn7Jp/xti9jqJcxxfD63dmI4sem/7PLxzWaXVZ5gWJxyD+CY/vNv&#10;9i2wymutunt+IZyzFBuAo+IAb7U3xTVJIo4UiMJ9WUs4Zfi+HdaEdhUZmjUZJegR+v8Ai/ncLcMl&#10;9FOxaSSaR/U5RoFjKFafEByLcv2qhhhNYW1n6wSZjHBISHZeXAMASDt8Rr/k5oDp5Q1N5hx8H0S+&#10;mH7z/VJfx/0IQ9P85wM0jGVkcVIu4eVYWaJPUkAqqVAr7VOwwxlm05GIN0biSKLiChNSAelXHFmP&#10;R1Ga/tDxMk/CwQjxY6y8dcUcE+L/AIj/ADv6LRImW0R/x1RtvVZSzRGDk3xKaHt1BH8cSW/1uzd5&#10;7a3jtPXVE+yGLjpUb0HFf9lmZ+VzZtTxSjPJce/j4Zf1f4Mc/qjH/csjhEpb3JqW1s7uMQyn1Vjf&#10;nSpBqDXemV+ntQ+sel6n7jlXhxHHp9mleXTfrmd/I2Th5nxuH+7/AMl4n/TT+m3flBzs8dLv0faf&#10;a9MepSnqUHL76Z//0YFbXlxNbqKFOH7chpQL4HPTcWiAIlY4f4v+K/o/0XaYxEb3s+pPSRX5ePUD&#10;uTge8uOTcI5FaQH4OFep2O69WGZWTHHi/nfxf73/AEv85sNLwBT+uJ2mpW+m3TicGRmHpyU3FD4k&#10;/Z8c12u0YntEemP+xcXNHagsniMqAK3EghlbwIxmpXWnzxpFGshZCX9VAwAG+5B+L5ZqNf2Zmz4+&#10;AHgoxnHb/d8LWMRNNxiTq+wI+yeo+7bFr7VoryNI0j/eRAFlBNCw/nB8a5kw7KlljwZeGX8XFv8A&#10;XH/etkNMBsFsFuYmdi5fkajlT4R4LTtlJc309skgdU9NP3SKOLAAfEQAaffmZPsvihQlKO3DxS9X&#10;p/ilH/eNw0UCPNeIYxUca8jVq775f6UiisDbxqzSMCqktsFqD8VPf7OanV9n+CIxwnjnI8MeP6/5&#10;3/SP+ycaeICWxta0PKUOSKdaUHXpWp9sX029upojC87q1qrTBGYV4oN1BPVe/Fc3v5PGY1XDKvV/&#10;X/nM54oXf+mUp47WJubRis7LG9FJqW2Ban/Ejlw6khuJ2WN5C1vK0YYDcj57Bu+ZFnGKjyYS1cI7&#10;RK6ZGCRKh4gSJWhpsO2F95qUqW0UqIQ1fhV5Pj6ncBTsu3XBMcY4gfVX+5/nf0WfFKYsBW4ryIIF&#10;T12/XgZ/Md7ckWzTiRSRTm3Q0oFJ33+Waj83jlqPCjw1KMcmGX+qfz4f8R/OcYRPksjtbeJy8cao&#10;zVqVFK1NTi935tuYIbeCzVRc2hLsFAKrSi8enx8uu+aTUanFk4pwPrx8QlGQl9PF+OFhivezak+n&#10;W0hm9RSyzgLIpZqH8fh6/s4BfVBK8caSSJIp9T1TsDI1SwH7XQ98yc+SE8mOGGsmeJjk9f0cP+Vx&#10;R/pY4+v+d/nN4kdhW9okKOlBTsPbDSy1m2jZxPG3oIqvC8TgPzIWqDl22Zv9bLe1NJny5JxnHh08&#10;Ac2HNCH8dfT/ALZ/HHg/zmWWZMqI2UpY5iwMZWhoHVxtx3qRTv0xk2rWU04t3nmuYXJaNHFDGG+0&#10;wp3/ANXNL7M4icuSGQY/9U4sfq4ZZI/wf5v1rp9yQVTgK8gKNQAn5YBtdRRa2yOUVfsUaoJPavbb&#10;L4aSWPNjx6UwnqsEZY8s5j0eFkP+7x8X9ZnCNVGH1Bdgm4uHY1idpEFI39WlSvYHevyzqewcGoEB&#10;hzAemH95H+7nxTn6uP8A1T6XKwwPItAAdBTEp1eKHkjci6gO9DT/AGs2Wo0WGETZEJR/VxN0hEDu&#10;LeOiurezjU+oFm5UMipT7YpUMfhzDy+HweJ6RGI/3bizPVphy2IqME6l5jWZ0aMAhVozLHTmTQfZ&#10;8RTY5p8+SRkM0ZnHCHFh9Hr445PV4uP/AIV/F6fpaIkjclSt7YQqVDMRXYMa0+nE7K+nuPrCSoFD&#10;uZD8IosnHah2YKP5cey+0Zz0+TJHeZllnCMfTxcH8z+f/SbMMyQSOe6oY1qG3qop17YpNM8IQ+iX&#10;lckPSgY7Dt12p0zN1PaYxaWObIDHxI/3O/HkySj9E4pyZSIglsfPbA9s96sZKmrgEKAKru3T6PDM&#10;jS6bj4cgiI5DiH8P0+J6uH+jw/zWyIveujdBj7e7kmcxTkq04MasV5chv9quaP2lGoBE9PPbHGfi&#10;4eL15PT9X9OUYfVD64tWQH+EuoMTmikS9eIchdpRo4gOMbLTwOyke2cnpuz/AM5hhljIyxf8if8A&#10;VMfB/HD/ADXG8EyF/wCmdix1S8t0WSMN+9rHd+pHzWrA0IIH8u2bjT9nDADGJGaN+Lo5xlweH4kP&#10;3kvV/qcfV/Sb4wAFWtZEY79R4GnfAX+j/o8WlwT6hYkqCeLA7KPv365otB2Xqcmfh9UMUzwTyV6P&#10;3f8Auv6MWiGKRNdP5y7EbNtSt4uUDFIVI5pU9enxb8vh982HaHYsdPPCKvJmlwf0fxL+H+iyyafh&#10;od7sNrXzRqkFy0qCJ2cCsrwr0Gx+zwrttnZ6TsT8rEwieKwZ/vOLHxf8lY+n93+PS3/kgBQQl5ps&#10;F1D6TtIi9fgcr0G3jgqa8tb++N6P3/1c+pcWI/d0UbcoQdylN3j+2n+WuaTD2hHUag45xhLDA+NG&#10;c/rh/pfrhx/Q48chvhP0/wA6X++WQo9pbx2vMlmqsU7jkeXUcyO/v+1g601R9T0PVjABbKu0MQHA&#10;LGFIoV3+0PtPhyZJayYN5I4p3Dj9MP3Ufq8H6uH+lxtOc8eaEjfIx/6RUpLdYLq2MrGUmtZH68+S&#10;kfJRvxXCKXUpIo9OkhTgTAVKdVIEjAEV9h9rMjSnLgyyGnIMJY4+iXqxw4ZfV/pfq/pOXgJjKQiU&#10;dESZJwSCA4Ap1pxU75ItK1W7srC3nk48rq64XELUBROBVl60DcTzzLnnl+ZqYkL9HF/uZ+n+BZSP&#10;i9Ymv+PJTrGlR6lLLHV45YolaCVTT94JFkQggV+0nFv8jFtRuJrOO3tkt6JGk3Icq1aWRVRmH7St&#10;GOa/63HJz1WTFGWTHEzMOGAw/wAX9bh+pthnlZkB/R4VLSIzd3l3qQlJa69CNRWqcbdG5BB+ywlk&#10;kR/9TC3y1OI/MfryR+nZ2RlnhZw1EqOCgDp3DZjw1uq1FnLxY5X+7x+n95hl9Xjfxy8P+jwtGrx5&#10;JwlGvVP6QivMEDz6U9sg5y3PCMgUBIBqd/kMKL2EtM0U4BT4pA6778i1a7fa+xtmoxZsU4+HqpeF&#10;EjhxS/h+ri4vp4/6P9D+NshIAcOTYfwpqn2RTsBt4YItrbUoJ5ICvOS8CrHwdWBHwh6qvTbbfLI6&#10;PV6Uzx45R/f8Esc/9pw+qX+x/wBNH6fUyOKWInfaXq/zFjyR8TIxokdWYntTKns7y3S4bmWs7EOl&#10;uG3QymgkkI6lh+xmLjxCeI/mM3DhjkMJRiJSy+r+Ll6cfE4oiJD1Gv538/gWo8bsrABZJFDEftcR&#10;uMARxX0NrGsgjcScZlAO5XeiNvuuYo0YnkjnlH90J+mMfqyYIf5SMP6Mfrl/lGZhe55X/sVYEGtM&#10;FWst19SmpAsiKxmJUdHjHJVJB+yc6n+UMOPVw08dweLL/nS9Xo/H9b1OSJUaWsg5BqnYUp23wFLd&#10;iZYkkjQk8i5X7TFjUE0Ndq9My+1tVmloJx8WPH/HLH9EYcX+dKEeD0/SyyzJgRa4YMM1yVl/dzCQ&#10;EcZV+GME7kMh+Fq/8FnHaftmQBoz1HDiP7iX0cFjxP3f8UfVPhn/AARcKObnXq4R9LVDUU6DrXc4&#10;DjuAbs2rsUmcngoJIZaVanZd/wCXI6fR48eqnjl9HhS/K8/Rl1ERLD4f/H0xxxjIxPd6G9uv34MW&#10;3JMa3LGS0HOSX7X7tF6FiK/tUXb7WdPpNfPBCOPUmIhjgIRycQ/voejw/wClFyIy4dpcljvQbfaJ&#10;oB3OaW2e3hmjZGQTokqxFqDix5b08B2zS9odoTl4gI44y8PBx4v488jxeFDJ/wAK/hgxyki+o2+l&#10;dWpBG4Fd8CWfE28sTRJcBmDVSnNF35cB4Ntms7SxY4zhEcUYxn9WD1x/e/wS9UpeNDg+loyEWABt&#10;f8LeUjA/FLAEiYlEAHJiTvSoPhm0y+0mQZROEjw4/E/vv8tH6IY+HHHi4+P/AHzZLUkkb/zuf+5d&#10;jk1KSVBEqj92SqxgBRy7cqj/AILOoy6/DHTmZl67j+5x/vMnjZBxRwcEnKlkhw+f83+l/NdTAtuZ&#10;WRHPALyPKLcryU0K1HfNHLtLgljjcscpzGfLi4/4f4/X/D/V/mNPjcuh+p2CrW9AkLNApIYMySCo&#10;4VoysCCT/k5tNfq8sMYOIG74cnF/BH/VJcbbmyGtmnXkpFSK9x1GCJtTsDCs8VsIrn1GMKopEabd&#10;C3RlbwYZhazWY5TGM5Tp5DgnCf8ADk4/4+XBKEfonH+c405gnhJ4f6SxI3BAZiwC0JPc+OA5Zw0r&#10;TtIiM59RUUBYyTStR/xHIZ8EcWW9JmhOWW+PBKfozx/j6/Xkl/UbDERPolf9H+cqAUAHWnc5X1mW&#10;RnPGMXLNxc1HsRv2/lrkdF2TiyY8mpw3jyHi8LDD/IzhH6OD+f8AV/RWOESBlH0n+a7KkJSab6/E&#10;Y5ICOXH7JHXiDv236Zg6fNLPlxZ4/uceSBjqOCPDj/dy/p/9JcX8LGBJIl9O3qdi1mbFC80itJG1&#10;BxK8aE+C+ObPTQ1ePUTBHiYcnr4vo4f+SbKJkJG+TjWnhh3p0uhCP0ljMbJVJHk4lyKfCu9OPLpm&#10;NrYamWEiFY5zuEeOXDP1en0/7JZclHhN6pdmqm3FFFKHuSe+H+m2WjSRi5tbikdqXcFwK+pwIkcg&#10;D/dY35ZDTdnS0MeARBz5ahkl/MhH+7j/AMlf4miRMPTXP8R/0ySatqV/GBbTWxJndQBEduJkpGnM&#10;0+OWnHCKfTtFSQSWUqCCePcjmQzMKFgTTh8Q6ZvtH1lL0j/d/wBWLbhyg3abWc140Z+sRlH5Ehfh&#10;2WvwjYnl8OFpnuYnC2lwUdQAXjo6HbdTyHwnf9nJfmMebURwkcWXAPzGOch9PifV9P8AQZE8R4b5&#10;epFU5DcbeGC5L66t1E3q/WJG628tEVQQagEfHWvbll2sGSMZHHxznGPFj4Y/x/0/50JfxOPkxEdT&#10;/mrDGDsPhH8w61x11rUVxLCvovEUADwT0KPX3bfkB9mua7sfVS1ULkdv50fqhw/Xil/N9X0wcfgu&#10;JlxSH+9WRW3phxXZjUFdiPux929tdeq9zCrPI6vCAQ5+E71A+EeG3xZvNRLHGURLfhH0/wC+lD6f&#10;9M52CthI8fx/3v8ACuRCgRVPwIKNXDKLW7QXcdylsIbl4ylAyiJgi04oAPtf5UmazU489nJjPiSJ&#10;x+Hi/hjh4v33/JTh9X+a2yyGJPD+IoD9FTmGW3kuC8LNzQmpfkTy+I1+z+zxTjio17TzItwZprRC&#10;paROICBpF4cTxqG5kfa45k5h4ZsmEcfq9X83h/jnl+iP83hQMxPM7/j1KX6NujbLFPFFO6OvpyBm&#10;LUVuStVtwV/l5YlHPIumyTG7S5eZz67PxDJAtSEZKGvJtmLfDkZYOCPiYo0Z+uXF9WSEvpyIGORH&#10;F1/HqVjCz3yxmMxwQJWIKDQyNtyD9KIv7P2sI5bm/s43SNI7dJ1EkqxMxWg3Hp8ieO3vmPLR+JU8&#10;kBYuUuGopOHiN0jliRghJLmOoDN18DXFLC91W5mX96Uk6eoQHYhth/rlRlen7GjI/TUf6f8Ak/8A&#10;j0Wj8tGvp2/3K5kjVCKUXrStBtvg/wBQwQiBZwVBCsgBCPGCQdj7/wDDZd+UliySjcq4eLjQcHDP&#10;bl/DNTaJXcOU+IbqxoSGIwaYtQmQSJ6M1rGQ0McrMhYdW+AcVLKPfM2efBxwx5ZerKD4fD/H4f1/&#10;R+OJTqpcQBF/j+NCSSQRyKrRyJNJRZZo1Dcd6Lyb4qBsMdDs5obpZZoIyi8pDMrMwVmj+yVJ+x32&#10;xhkkLh/B/C0/kxm3kPqH0fzZ8XFxY5/VFLte1AvYyW9nOyXUtFjWgBKiQBypI48v2eLYHubYXscI&#10;eBI4o2IijhZ0ZUrR+W55qctz5hEcH1eJ9fGR9P8AOi7WRscPQq9qosXkBu5p5HoZHuODVYglKcQn&#10;E/7H4sTGlpPRLaIGG2YRGDYEu3Q1/wAqlUyifDCgBUP4fT/NYyAgK7lebVYbRqXUnB5UMyvQ0Ead&#10;dv8AIr8eC9agYSiGJS4iKwxjxXj9ogeNDmx08gBv1c+EgIRBH4kh/LVwz6ZHcXCiOa553E4HQO7n&#10;av8AMFKhhhFLpkrinpcArB2I3bc7KPavbJSwRMBDnD3+uP8AFxqcViuidCRNvi8fw6nAl1ol8kix&#10;SwEQtVuPHqv8xPVQPDNXHs6GMyOP1Di/u9v871fz/wCnP/NcCWPgJMQsju7aWpjlVuLcDQj7Xhlj&#10;Sw28SyT3COE4gEIu9dmHUdsyNNjyTyceQxxQr+5h6/8AOnn/AJ39DF6FhPiNn/SR/wCL/wCJXmQA&#10;ksQq0rUnf3w0/wAI6p6XD6mv2PW58hx++n82bL87i53/AEeFyfz+Oq639P8AS/mpP/jPy1z9P69H&#10;6vr/AFX0t+frUr6dP56fs/az/9Lnl/8A7s/1h/xHPW8fX3lycHX+tJ9UDr9GbTv97LP/AIxP/wAT&#10;bNUP8bj/AMJn/uw2nr/VU2+xJ8/4DCi7/wB7D/rp/wASGbbSdPdL70Y/pHuVcVh/46Nz8j+o5Sf7&#10;/wDH8xswc3ZR+23+f+68tP1n3f71yh+Pk7BVl1H/ABhX/iOGX0/5n+9a8/X3OPTAC9bv5D/iQzDj&#10;9A/rOFi+o+52H+i/71wf8w8v/EDlkfqHu/Sp5oXUP7lf+MsX/JwYg/ST/mEfK59XX4/ql/nKsv7H&#10;+uMiq/3Z/wA/2jlmL+6l/U/4p32P+7HuVcC6R/x2F/4zD9ecD2L/AI5i/wA3/dF1+Hm7DFf965/9&#10;cfrzUZP+RH9f/p6WrH/E7ELX+9f/AJim/wCJZvOwf8bj/wAlf965mD6w7Luv963/ANZv1Z3h+gf5&#10;/wDuWc/qdgk/31n/AKkn6znnPs3/AI/l/wA9xtNzdiPl3+5j/wCMj/8AEjmZ7N/43L/hf/FNuD6v&#10;g49MM4f+Oif+ef8AxIZ6Dof7iP8AVi5g5B3bBS/8c6b/AJizmi9qf8QzfD/ppFozfQWv2voyOah/&#10;c/Sf15pe1f8AF5/8Kxf7tp1H0H+qG8HJ9uX/AFx/xrjm/wAWwf8AJT/pjJY9HYNi/wCO99B/4ic1&#10;/sb9EP8Ahp/3rHSfV8Wm+ycdp/8Ax05PlJ+o5L2t5Y/+hg/7pjqPqH9Yt4I0L/jkyf6z/wDG2eja&#10;T+7j7nZQ+lo9cKrv+403/jIf455p2r9Mv+hrN/uQ67J0/rN98U1P/joS/wDGCT/iOb/T/wCL/wDJ&#10;P/p255+n/Ndlp0tvm3/EhmBm/vdN/nf7loyfWHeOGF//ALzxf65/UM6LH9XwbBzWp9o/IfxxC9/v&#10;9T/1v4ZqO3v7/Sf8P/4lnm5x/rB0f2BhW/2rX/WT9WVdp/SPfP8A3MmiS7FrD/jsaP8A8ZW/4mc4&#10;bB/jB/rD7nWT5lZN/dN8sP8Ay/8Aa1T/AFG/5mZ1/Yn+L4f+SzaecUHq391F/rr/AMTXCq4/3k0T&#10;5L/ydfB2fyj/AF9R/ucjZg+s+/8AQr239/d/8ZB/yaTB2rf8cmL/ALaUv6hm07N/vI/1Yf8ATZyM&#10;X1/jvaj/AN75P+MSfrbDjW/79/8AmA07/iZzYab/AB6f9aX++btN/e5P+GS/QlGg/wB/L/zHXv8A&#10;xPBlh/x0Zf8AjKn61y3Vf4zj/wCEn/dNmp/vIf1SiNW/3ntvlJ/ybbCnXv8AlFr36P8AiZzkfaL+&#10;9H9SX+9cfUfxIxP97V/1f+NRiug/8dK0/wCMaf8AEGzaj/FT/mf9Mork/uJ+6P6FPWv+OZP81/4m&#10;uF+of3cX/GWX/iAzV9k/4jL/AIaWqHI+9Hf7sPywmu/91/63/Goy3X/3Ef8AhWo/3EWZ+ke6S7D/&#10;AETpbf6x/Uc0kPr0nvP+7YjlFTn/ALmT5YQn/jt3f+vnQ4P+Rn/QtJlH+L+qqDoMF/8ASoH/ABk/&#10;hh7B/wAZyf8AQnD/AHAbtN9R/qB2BV/vLH/mMf8AVnPa3/HsX/CsH+6cbL9cfg49MHwddQ/1Yv8A&#10;k7g9qv72X9eTDV8ytP2l+Z/Vi+pfYf8A1X/4mubrsz/jDj/Wn/vnMxf4sGx1OE9z0b/jGf15z3Zv&#10;OP8AWwf7rI4GPmP839LeK/7qt/8AZfqx7Q/v8X4/y8mWX64/j+J2FB/3juvkf+JDM+f99L/oc/3u&#10;VgPql/wx2CD/AHcP/GX/AI0GUdtf4/8AHH92NGb6x73YY3HQ/wCr/TPRe2/8Xz/8Jk7DJ/F/VdgH&#10;/j1n/wBf/jU55p2h/iOm/wCSn+7dfm/u4uwtn/uT8pM1/Z/9/D+vBx8P1B2DZftD/UX9Qz1Lsjkf&#10;6/8Av3dY+rsXv/8AeqH/AIxJ+oZRn+sf15spc3DLi+0P+Mg/4ic35+r/AEv+5U83Y+6/3ob5P/xL&#10;OE9oP8awe8ODn5h2HPlT7Oqf8wM/6lzpdd/e/wDKn/fMsvIpN5l6aX/20bf9ZwDJ9r/no3/EMw4f&#10;3n+dBxxz+Sc98dB/uv8A12/WM1eL/jay/wDCx/vEw+ouxTUP76H5jOv7O/i/q/75ycPI+5pcM7r+&#10;90b/AIzr/wAQzmvZ/wDvdX/0N/ok4uL+L8dELf8A+8tx/wAYW/jgi2+zL/xnb/k4ubzXf3sPcf8A&#10;dwasf0D3rJekX+oP+InCey/urj/Xf/iWCH0z/ry/3TsBzkjO6/LDm96v/wAwyf8AEsxe0v8AjPy/&#10;8KkyH90fcoWvQ/65yMWv+9if8Yj/ABzEz/8AGd/yR/3qc390EQ3b5jKl/wB5G/1f+Ns3+H6PjD/c&#10;N8OXybw38rf8dax+X8Rlp+ge5li/ShdU/wCOdcf8Y2/VjtY/47N7/wAZE/4kM5/tz+8h/wBC+o/6&#10;ZtGt/vP82X3Klp/vLD/qD9WK2n93Z/63/G7Zu9H9Uf8AhH/Etek5Q/H8SyX7cn+fYZWh/wB9B/zD&#10;/wBMwT/jeL/heX/dxb8n94PdNu6/u1/4yD9ZyX6P/wAdWP8A7Z97/wASGaPtj/jSxf8ACy0an+8x&#10;PP8A8yv+OO3/AG19J/5OpkWHW0+jOzx/3Hy/3Tsj9I/rPQ5PsSfJv1DD6X/lIr//AJh0/wCTeI/u&#10;Y/1v0shziklh/wAcCz/4zj/k8cAr/vVH8v8AmrLcn0ltz/wpxL/cv/n4Ya2f+8i/8YR+o5rTz+Th&#10;S5BILn/eo/8AGcfwwT5Y/wCObcf8wp/4hkNRyh/WDDT9El/MH/jpaH/20Yv+Tgw3/wClB/0Z/wDM&#10;vKP8t/yUdb/yLYR/5UL/AMGH/mfn/9lQSwECLQAUAAYACAAAACEAKxDbwAoBAAAUAgAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4qfmiJwMAAM8G&#10;AAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA3ncEYugAA&#10;ACEBAAAZAAAAAAAAAAAAAAAAAI0FAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGaVeKHfAAAACgEAAA8AAAAAAAAAAAAAAAAAfgYAAGRycy9kb3ducmV2LnhtbFBLAQIt&#10;AAoAAAAAAAAAIQBhTu2XDbcKAA23CgAUAAAAAAAAAAAAAAAAAIoHAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LmpwZ1BLBQYAAAAABgAGAHwBAADJvgoAAAA=&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId11" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="7D6F7CE4" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-2.25pt;margin-top:-.75pt;width:615.6pt;height:217.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDa9j37DQEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YGOIyA0HiBK3DajcaI4lO3tSbtNgolN4pjY3+/PSbnc2oGNEMg4rPhtXnAG&#10;qJw22FX8ff2U3XNGUaKWg0Oo+A6IL+vrq3K980As0UgV72P0D0KQ6sFKyp0HTJXWBStjOoZOeKk+&#10;ZAdiURR3QjmMgDGLUwavywZa+TlEttqm673JxnecPe77plEVN3biNx46Lv5EAgx0wkjvB6NkTMuJ&#10;EfWJWHaQyhM591BvPN0k8zMTpspvqZ8DDtxLes1gNLBXGeKztEld6EACFq5xKr+cMUlaylzbGgV5&#10;E2g1U0enc9nafWGA8b/hTcLeYDymi/lP628AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBifTP+uAIAAPQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtP2zAUfp+0&#10;/2D5faSpCpSIFFUgJiQECJh4dh2HWPJtx+5tv37HdpIiQJs0rQ/usc/9y3fO+cVOK7IR4KU1NS2P&#10;JpQIw20jzWtNfzxff5tT4gMzDVPWiJruhacXi69fzreuElPbWdUIIBjE+GrratqF4Kqi8LwTmvkj&#10;64RBZWtBs4BXeC0aYFuMrlUxnUxOiq2FxoHlwnt8vcpKukjx21bwcN+2XgSiaoq1hXRCOlfxLBbn&#10;rHoF5jrJ+zLYP1ShmTSYdAx1xQIja5AfQmnJwXrbhiNudWHbVnKResBuysm7bp465kTqBcHxboTJ&#10;/7+w/G7z5B4AYdg6X3kUYxe7FnT8x/rILoG1H8ESu0A4Pp7Oy3k5RUw56qanJ+VsPo9wFgd3Bz58&#10;F1aTKNQU8GskkNjm1odsOpjEbCsl3bVUijQOgcPIYMOLDF2CAcmVfKNRDwR+xr/TJUN8ZflaCxMy&#10;Z0AoFpCwvpPOY5pK6JVosMCbpsyM8MAfsdrEDh9ABN7FClusrn/HNkcFykPt0UqZeBobe8ldxpfi&#10;AHCSwl6JbP0oWiIbhHSaOkzcF5cKyIYhaxnnWHhu3nesEfn5eIK/Hu/RI6GvDAY8VNvH7gPEufoY&#10;O1eZu0uuIo3OWNjkT4Vl59EjZbYmjM5aGgufBVDYVZ852w8gZWgiSivb7B8gEiERwjt+LZFLt8yH&#10;BwY4qcgS3D7hHo9W2W1NbS9R0ln49dl7tEfmoJaSLU5+Tf3PNQNBiboxOFpn5WwWV0W6zI5PI8fh&#10;rWb1VmPW+tLiZypxzzmexGgf1CC2YPULLqllzIoqZjjmrikPMFwuQ95IuOa4WC6TGa4Hx8KteXJ8&#10;oH6clefdCwPXD1TAWbyzw5Zg1bu5yraZi8t1sK1MQ3fAtccbV0siTr8G4+56e09Wh2W9+A0AAP//&#10;AwBQSwMECgAAAAAAAAAhAGFO7ZcNtwoADbcKABQAAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ//Y/+EW&#10;kEV4aWYAAE1NACoAAAAIAAoBEgADAAAAAQABAAABGgAFAAAAAQAAAIYBGwAFAAAAAQAAAI4BKAAD&#10;AAAAAQACAAABMQACAAAAIgAAAJYBMgACAAAAFAAAALgCEwADAAAAAQABAACCmAACAAAAHgAAAMyc&#10;mwABAAAAvAAAAOqHaQAEAAAAAQAAAagAAAHUAAr8gAAAJxAACvyAAAAnEEFkb2JlIFBob3Rvc2hv&#10;cCBDQyAyMDE1IChXaW5kb3dzKQAyMDE1OjA4OjI3IDEwOjE5OjI2AChjKSBJcmluYTg4dyB8IERy&#10;ZWFtc3RpbWUuY29tAGgAdAB0AHAAOgAvAC8AdwB3AHcALgBkAHIAZQBhAG0AcwB0AGkAbQBlAC4A&#10;YwBvAG0ALwByAG8AeQBhAGwAdAB5AC0AZgByAGUAZQAtAHMAdABvAGMAawAtAGkAbQBhAGcAZQAt&#10;AG0AbwB1AG4AdABhAGkAbgAtAGMAYQBiAGkAbgAtAGgAbwBtAGUALQBlAHgAdABlAHIAaQBvAHIA&#10;LQBpAG0AYQBnAGUAMgA4ADAAMgAwADYAMAA2AAAAAAAAA6ABAAMAAAAB//8AAKACAAQAAAABAAAC&#10;ZKADAAQAAAABAAAA2QAAAAAAAAAGAQMAAwAAAAEABgAAARoABQAAAAEAAAIiARsABQAAAAEAAAIq&#10;ASgAAwAAAAEAAgAAAgEABAAAAAEAAAIyAgIABAAAAAEAABRWAAAAAAAAAEgAAAABAAAASAAAAAH/&#10;2P/tAAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8V&#10;GBMTFRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4O&#10;DhQUDg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgA&#10;OQCgAwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUB&#10;AQEBAQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJx&#10;gTIGFJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePz&#10;RieUpIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYF&#10;NQEAAhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNU&#10;oxdkRVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//a&#10;AAwDAQACEQMRAD8AvYb320spcftIpnQncGT7vTreAz9Htf8ATfXs/wBEh9Nux2ZVHrV2+hfo8NEg&#10;CX/pKdrg/wDQvtY236f6J6omt1GYxvtLXurm9rWtsY817jX6W9v8z7/tH/D/APGqzWHV21PwnNDW&#10;Ag1kEu9MF5Dvf6frVbm+n6f/AG6oQSOI9v4q7u31XEnDdmU2tAFTyytr/f6W1ru49Z72/wCEZYz2&#10;eosjGc9j73MdtcxpcNpnewA2Pbw5rLNPZ7/5tWOo4TaMMXVNLKjSWsfY7eS87XWMDdxfVd6g/M9P&#10;+3/OKtUG2E0uJprs91waQHObWXNZt92zf+k9m7/BqTikRI9RSq0TYlQdimwkPbW57HuLA4QXetXa&#10;7Tc6p37v/pRMbXWPba5xZL4aRo0A+2uv3eo71G2fpEHAssr6e+yp7GWtZWHMsdtD2uLd7mcfodh+&#10;n/Of8Iq56hiMvqqdcylztpYy1+11u79JSXeox1GPW9jXfZnZXpXZX89X7LKLMpuQ7AdP2bI4TZdb&#10;HuFtkDXaSSW8au2nv+c5WiwREgTI89eFSx2vNmx7fQfL5YGl3v3bvSqdW7f6jv8ARen6v/BrOyfr&#10;bg1ZDcM0nMpZIyrscNcyvXTZr+tWbt3qfZ7WV1f6XJf7FLDPwAiXVZ7Mpn0jUN7Itox2vtutbVRQ&#10;A99p9jGg7obbp+d/g66mvvyP8HXascfWjItvddRhOf09stG6WXvj3eqBLsepvv8AZRZ6j/8Auyq7&#10;8LN6pfXk5ttV+FJOCzFJOP8Ay3N9Tbb9s/0/2z9d/wCs+mtmjAYykMAkHmTyO3Cpz5iUZeixrbex&#10;cpAwufqsNnDy8LqFZfjPDtol7CNr2f8AG1H3M/4z30/8MrTWbYHB7A6SsDM6XBbfSX0Xs91djTse&#10;0/vB4LU1XXeo4rvs/UGyDIrzWML2D+VmYNbqt7XN+nbivpt/7r5CtY/iPFHhyDXuGvk+G8J48Z0/&#10;dLuC70mVn910OIO7SYLXbR9LaP5xVeoVuI31PAgbQXuiT7nOiQ5zvc381Y9v1gzq9gsw25NBAfVk&#10;4F7X1PDiXNdsup9X2v3/AKve6q2r/CVpj9bMJ1bq3nIxrXN2uttokHVz9xdi2v8A3/zaU05IyNXd&#10;Uj2Mg14XfqNZusub7Bo1oAPta36Tqmn3Wsf+Z/o1pAVO9xDnTzJ/Kudw+u9AfYA3PaNpaWEu9Fwc&#10;NDvdkMpd6fu9jG7/APBrfx8vp7qw3GtNwYNS0A6TG/cLLP8Aq1Py+SIsE1fjqw5cU/3T9i2U94ZX&#10;6Y1Y8HbqQdHO9/8AJ9qKPe0AEuDYHzAQcrbY1lrZBbYAC4e1pAe/9Iz6Pvj2f6RE6aH2ix8hzS4B&#10;p7+H9pznKUZB7nmslA8FHoyLAAXHQASSewCoZOU1lrmhpfuY1rIG9rpdHtc79Ez6ex+/07f+P/Rr&#10;WuaDvxmWivJc2GN3bXbjOza4te3fub9FZV4bWasmZuFLXBpLWNLxY9jrN3tqZ6W3a/e3+d/wKbmy&#10;6UD5px46skP/0K+dfYzODrnfaw0tAe2WuiuWPq+k7d7W7vZZ/OfyEe57330ZFWP9oc5pLXtOws3O&#10;Lnba2tburf8AyFVzGsOU51dnp1iwHFe8P9OGFrtm3fY7bW1vs/nv9GiZxtippDXVOqLrHtO0zuJa&#10;+sEOq7tsYoOk1dC6z8yy3p1hcLWODTvc+A0wNuwMP7zn/wA7+4gDJFNWY9zTYBWRtBd9I2NbXIi3&#10;1P0j9lVf5/8AM1f6NSa01dGuLibjeDtvERAe1u8P+js+h7KfeqeeXfZrWOfZTa9rRXdVo5n5tmx+&#10;yz0d7XO9S39z/CV+o9SQFQJUHI6t1/7F6uJjGbvax1b4eyotDfdlt91eVn72ep9j/o2F/wBrPtGV&#10;+hwuZZU/MyHmzdkWP32XWOJe4uLX2use93vse97fe9dNf9TLGbB067dlvusi25ggsinT0meoyr07&#10;Hv8AUtYz/wADWXkf86ME0MtzaqKshxbVc1zdntAsc9+yv1aq/ez3vr/9GIXqde/4MolECq1Z9K63&#10;1CjH+w52JfndOez03NDH+pWyNu2uz2Osp2O/mH2f+FsjFXQYHTsFuPOEDZjMIAdB31F/uZVlMj1q&#10;f+uVf9v1/p1iZPTvrRVRvy+qWlziC2ugW3DaR+fZQ306bN383Vb/ADn/AJ83endAyOntwM8Zvo52&#10;IzIfmPgtts3loZRY9h/S0U+nb+k9X9J/gP5xQ5Z4jHU32q9/BUM/AeKJ/ggt6Xfi9eqymOfTQ+is&#10;XtZox7hPpse3/C/Q3/yFrPuy3sFjH0Y2ypj7jcz1CH2WWUMrZusr+i6uv2+h/Nfabf8AR1WWcbqF&#10;nUenM+xM+14xsfWPSY6zWssdv9I79rm7m7v5f6VUeuYX1iuta3DwMi2qyuv1nVt2Carbrm1Ne70/&#10;b+m3b/8AP9+9R8vUsg92NiMSKl/V2XS5iUsZ4I+3InisHX+sjws3qN+fbReMb7LVW42Nb6Xq6t21&#10;2EVB3o0+u+mrf6m/fZX/AMMrgxPW9Ou0NbY/9G8NbxLS123X28qr0bpeZhZ/UMrNxXYePkYZrf6h&#10;a4vu9elzWNYz3u9TGa32bP31YpzmYzfWuDmsxyHGRveY91bPs9U3W2ub/wAXXX/2ouprR5mF5B7c&#10;QIgD5flu2bl8lY5e5LWz82+zz31Fx7Tj3Y17N7X2F1NeoJLWuFs7f8FuZU5//TVuzrP1eZeyi8zL&#10;CL7sfdbiMdu+iH7/ALZlV7v5zKxv1eqz+aoy1B/Tup5lRwsepmB0sn31OyafWv1nfn3ttbuZ+czE&#10;q/Vav+Fs/Sq0ehPNZFz8MktDC92RQHbZDtnss2fSYz8xKR1JMOMk3oPlTGiBw5fbiBQHF6v7xSP6&#10;N0/Itqsra12PcWml7SH12AFoLq7ml7H/APC1+pvr/wBHUsXo/wBZqehMysXF6W7JusvsddkG0Mc7&#10;a5za2bW1Wfoqvds/4yxWG9Oz+k2Ps6fn4dddhm7GsyGPpsiI9WnX3/uWs2X1/wCCtVnCs+rmZY5p&#10;NWJm2GHMquD63PdP8zfbtrsdZ79uPl+hkf8AdvKTsdx4iP0tgfTwrckokxjOV8P6cPVxf3npmWfa&#10;+n4uXe0Mdf6brMYn6O5vrbS/YPUZXuZ+YrnQLab7bd73wDu9sAyRr/W+iszJF78A4tJcfSfXFXcb&#10;Bse2ymzb6f8AxNjfz1Z6DVube+zc0NG152uIgidjdvvs/f8AQpZ+l2KwJG4+Wp3/ABakgbJSnKL+&#10;r5DHPexpaA1uxrnan067Kje2ilm3+dyPesHqVzbHtfdebJBa1rnE6t27m7i8utve9+//AEP+l/TK&#10;+asj7VkMIOO17BY55pcXO9zvR341e/6bm72v/wAHZ/0MfqeVQ7PbS521rWCqZLHFxh7m244/w/q/&#10;Qd6vp/8AF+omZDpr3Q//0c/NL3uvbBFcB8n6Qdun1X7Po+r/AJ6u5Flzr66m7nO9IGAYES9+3T6T&#10;v+L/AEqYYBveBTG8bGWgmOHb2W7v3bWtf6jFGm2t2TZt3Oe2mKGtHucWxY78yzZtY/1GKsMkDCRB&#10;uqvwUCK7uq/MoGLZ0uqrYb2ubbexoDK3vfXdXXY6z03bLXNYytZ7MgNw7/0jqhbQ4MDjo501bq2b&#10;h/1xn9RYWZlOxMprck2E6lpOwtDXbNrWUu9j3O27XVu9Nazy04/p2w0PrNYcdQHODfTOv+Fb/np2&#10;KUhGUpHij6eHy/SRE6Eno7lxpbUL3gOaxuQ4AkDU+lo06e1YXUW9PdjNs6jT7Gus9I7va0Oaw2XP&#10;Abv3e1jf+o/0q0sl7H9OrpNtdVzmXWOBcARVNbzc0fnba/0i5rK6k3quNdRTWa3mo+h6rq2gkezZ&#10;vdbt3f2kpR4pEC99wa/eXEWa12/Y2zlZfTr/ALL0s1ZFxcd2KbPSscxxuu9Noc3bZ+j/AKR+mfd6&#10;2yqj6C0emZVmTTg5FjnVi4ZAaRG32FlbmbfTc1npfzlFPsqZ6X6VcX1XH/XqvUbtfXQ1xbLXHVz2&#10;TvoNtf5+/wCn/wCCLq+kdOfj4vQW5REY9nUH5FjCDs9ZrW4tjw33bLv/AEYmSwjh3HEeta3S0Yyb&#10;HXy6uf8AW7JuqqyMyq31w2/Hqq3MIaKzTa5+1w/Q3fpdu7Z/M2/o1kdKZndT1PoU17SbLnipu3X0&#10;mO2WtdZYz1dnqen71uZ9N2V0VjnVEUnJxbHOqNYdsa3IoyLt+0b/AEH+k33fo/0n/GKeT1HExKbM&#10;Yn1Mp4Js2/pmFry5h9ZjrnVZm5j/AFf02VZ/23sQ+WIjwiU9r32XHiAA14my2rGxq33dK/nLg1n2&#10;wEVVsLW3VPdXdjVm+tuTbT6eRS2/1P8AR2V1etWsptHX7BkU9R6jdkUj0h7by5jvU3+rVtZY/wBW&#10;n/jP5z/riz8z0raiW2OfaLGue8Vio/RdsD3V33+o/wB+5j3/AKT/AISxWfqtiA5OZW19dQNVTt1p&#10;Ibo/btkMsToY+Dcg/TX7V0ISsEn6N+11uHTjV4jKm7mvc8ux6bnH37G+/JY93sb+ahs6r1M49t/q&#10;1tFbSQG4uKBIO0j+Y3LXyOj5BrZcLsb062O3u3uAAc71GkH0fzlTb0LKGDbV9oxHNsbY1tjLHFsu&#10;O6XubS76O5EylelVxR/xf0l0hvv1RMyM2x76brhbW+q2QaqWCQz1GuHo01ua5rv5SyOtYrB07Ie1&#10;oDjbQ0xpofX8F1uJ0Z9OS2/LfW5jWWGupznOa9zmOq2Omqv2N+ms76x9Pw68C+9mx+NfdSBjY9m1&#10;zHNL/cHWV3fodzv89LHM6CW6rBBj1OzjdO+t3W66KsWimhlNTXCtz/Wsd+jY+zbutyN3+D2/6Ov/&#10;AAa63ol+fljGzcq5m99bbdlVTagzcGP2vyX3WW2/zn83+i/7bXG42J0+k+oym/e1rw3deC0b2uZ9&#10;H7Kzd9Pf9Jd307p1z+nYDi4to9Cp1TC5rW2WCtg2OlydKVbLZCQjqmc+wW2uqFdLme1z3H0yxv8A&#10;p6XM+g/3fo1yPU8nNs6lttDL3xAMOgjdpZW6x/u/fY9dJjYOe3Ltf6ZkE+syp7ixhDK7C0OeC/6L&#10;voP/AOtqll4VvU78VuPtLqqiW0v2Agy10g2n20uj9Iz/AL+oOOWx21Y9er//0trZ0wNkY4Acdh2t&#10;AMn+V9JVqKMfFqfTifaqWXPDn2e0yGt9NoaXb/btYtDG+m/4O/6piX+Gs/4r+KyomXCbEuG/Vr6f&#10;6v6KOjhX9HotJsbbmhzx+m2Pa6THNltjfV+g399NX0yxzaqSx9QcAHPPsk/nXs9Tf4e7+uul6f8A&#10;zP8A1pn/AKLVm3+cd8B/35TY+LhN3X6Vf4XCkVrTzuPhZNGTjXB+2jGZYxw2gn3abm48it/qf4W3&#10;/wADWF036h9Nx7i9199rbGwGuq2QPa8vD6rmP+kz2/yF2bf6d/aP/VpZf03f8V/FSw9z1Vw/j8v6&#10;K48Vi6vo4Dvqr0a0ssfXaTt9Pc71AdrZftdtu/NlyNfj24b2tZW5vp1mTvM7awGNf7y7dva5v6Jr&#10;f+L/AJxbH5z/APXsxSb/ADA/rD+KfLiqN15/+gro8VnbxeX+zZrGsxXVloubLWj3hxe7dcxwJ97X&#10;Psf+h/m9iqZH1Xy8x1eQWlwBkNO54cNx9u02N/N9vpbWV1rpHc4X9Vn/AFOQh1cY3+vd6jhfEf3t&#10;f7zH+kdrsuG76rmmoM+yuvduH6PHd6IaDAg7ht/656at9I6OcW697sPJxXPaxk+s22Wh3qO9jG0+&#10;1kfpF0I+hb8Gf9SU3/a53wd+Rqf6tbJq+3T/AAmYcXD+j/z+L/vWkKL33W2GgY7wN26oy4GZbs9R&#10;rq91kf4H0kOjHfbkmz7IAHNg5DiC4vI93q1Nc31m/mrbP80Pn+VyV30D8vylD1XqQR5cP/fI9daV&#10;9Hnc9mYysUVEsdvY71bLGj2AfQ3S6z/PfvQ+pdOfk9OdiWMtc4vaWXGwPsJDt8/pLPRdW3+tv/64&#10;tfqv8z/12v8A6tiJXwf+K/78Uz19Kv8AlwoHFrVb68Ly4+rGAze2zPDXdmtqDiP6u1+36K1HU3Y+&#10;PXUHl9eO1jamvqkyxvptcGe//oK7b/Mt+H/fmqGXyf8Awuf+qTMnHQ4q8Pl/9SIPFQ4qrxazMm+t&#10;ttjn1Oe2ybNIJ0Ddd+38xjPZ/g/0auOdY4uIrZa0x7nS0EgS4bmmz6H9RYdvLv6w/wDPjU+T/Rsj&#10;/iwojwfpcH1v/uFmt9K8X//Z/+0dpFBob3Rvc2hvcCAzLjAAOEJJTQQEAAAAAAAxHAFaAAMbJUcc&#10;AgAAAgAEHAJ0AB0oYykgSXJpbmE4OHcgfCBEcmVhbXN0aW1lLmNvbQA4QklNBCUAAAAAABCu2LCa&#10;ERcl5OMXQxUzPoJ0OEJJTQQ6AAAAAADlAAAAEAAAAAEAAAAAAAtwcmludE91dHB1dAAAAAUAAAAA&#10;UHN0U2Jvb2wBAAAAAEludGVlbnVtAAAAAEludGUAAAAAQ2xybQAAAA9wcmludFNpeHRlZW5CaXRi&#10;b29sAAAAAAtwcmludGVyTmFtZVRFWFQAAAABAAAAAAAPcHJpbnRQcm9vZlNldHVwT2JqYwAAAAwA&#10;UAByAG8AbwBmACAAUwBlAHQAdQBwAAAAAAAKcHJvb2ZTZXR1cAAAAAEAAAAAQmx0bmVudW0AAAAM&#10;YnVpbHRpblByb29mAAAACXByb29mQ01ZSwA4QklNBDsAAAAAAi0AAAAQAAAAAQAAAAAAEnByaW50&#10;T3V0cHV0T3B0aW9ucwAAABcAAAAAQ3B0bmJvb2wAAAAAAENsYnJib29sAAAAAABSZ3NNYm9vbAAA&#10;AAAAQ3JuQ2Jvb2wAAAAAAENudENib29sAAAAAABMYmxzYm9vbAAAAAAATmd0dmJvb2wAAAAAAEVt&#10;bERib29sAAAAAABJbnRyYm9vbAAAAAAAQmNrZ09iamMAAAABAAAAAAAAUkdCQwAAAAMAAAAAUmQg&#10;IGRvdWJAb+AAAAAAAAAAAABHcm4gZG91YkBv4AAAAAAAAAAAAEJsICBkb3ViQG/gAAAAAAAAAAAA&#10;QnJkVFVudEYjUmx0AAAAAAAAAAAAAAAAQmxkIFVudEYjUmx0AAAAAAAAAAAAAAAAUnNsdFVudEYj&#10;UHhsQFIAAAAAAAAAAAAKdmVjdG9yRGF0YWJvb2wBAAAAAFBnUHNlbnVtAAAAAFBnUHMAAAAAUGdQ&#10;QwAAAABMZWZ0VW50RiNSbHQAAAAAAAAAAAAAAABUb3AgVW50RiNSbHQAAAAAAAAAAAAAAABTY2wg&#10;VW50RiNQcmNAWQAAAAAAAAAAABBjcm9wV2hlblByaW50aW5nYm9vbAAAAAAOY3JvcFJlY3RCb3R0&#10;b21sb25nAAAAAAAAAAxjcm9wUmVjdExlZnRsb25nAAAAAAAAAA1jcm9wUmVjdFJpZ2h0bG9uZwAA&#10;AAAAAAALY3JvcFJlY3RUb3Bsb25nAAAAAAA4QklNA+0AAAAAABAASAAAAAEAAQBIAAAAAQABOEJJ&#10;TQQmAAAAAAAOAAAAAAAAAAAAAD+AAAA4QklNBA0AAAAAAAQAAAAeOEJJTQQZAAAAAAAEAAAAHjhC&#10;SU0D8wAAAAAACQAAAAAAAAAAAQA4QklNJxAAAAAAAAoAAQAAAAAAAAABOEJJTQP1AAAAAABIAC9m&#10;ZgABAGxmZgAGAAAAAAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAAB&#10;AC0AAAAGAAAAAAABOEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA////&#10;/////////////////////////wPoAAAAAP////////////////////////////8D6AAAAAD/////&#10;////////////////////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4A&#10;AAAAAAQAAAAAOEJJTQQaAAAAAANfAAAABgAAAAAAAAAAAAAA2QAAAmQAAAAVAGQAcgBlAGEAbQBz&#10;AHQAaQBtAGUAXwBzAF8AMgA4ADAAMgAwADYAMAA2AAAAAQAAAAAAAAAAAAAAAAAAAAAAAAABAAAA&#10;AAAAAAAAAAJkAAAA2QAAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAAAAABAAAAABAAAA&#10;AAAAbnVsbAAAAAIAAAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAA&#10;AAAAAAAATGVmdGxvbmcAAAAAAAAAAEJ0b21sb25nAAAA2QAAAABSZ2h0bG9uZwAAAmQAAAAGc2xp&#10;Y2VzVmxMcwAAAAFPYmpjAAAAAQAAAAAABXNsaWNlAAAAEgAAAAdzbGljZUlEbG9uZwAAAAAAAAAH&#10;Z3JvdXBJRGxvbmcAAAAAAAAABm9yaWdpbmVudW0AAAAMRVNsaWNlT3JpZ2luAAAADWF1dG9HZW5l&#10;cmF0ZWQAAAAAVHlwZWVudW0AAAAKRVNsaWNlVHlwZQAAAABJbWcgAAAABmJvdW5kc09iamMAAAAB&#10;AAAAAAAAUmN0MQAAAAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9u&#10;ZwAAANkAAAAAUmdodGxvbmcAAAJkAAAAA3VybFRFWFQAAAABAAAAAAAAbnVsbFRFWFQAAAABAAAA&#10;AAAATXNnZVRFWFQAAAABAAAAAAAGYWx0VGFnVEVYVAAAAAEAAAAAAA5jZWxsVGV4dElzSFRNTGJv&#10;b2wBAAAACGNlbGxUZXh0VEVYVAAAAAEAAAAAAAlob3J6QWxpZ25lbnVtAAAAD0VTbGljZUhvcnpB&#10;bGlnbgAAAAdkZWZhdWx0AAAACXZlcnRBbGlnbmVudW0AAAAPRVNsaWNlVmVydEFsaWduAAAAB2Rl&#10;ZmF1bHQAAAALYmdDb2xvclR5cGVlbnVtAAAAEUVTbGljZUJHQ29sb3JUeXBlAAAAAE5vbmUAAAAJ&#10;dG9wT3V0c2V0bG9uZwAAAAAAAAAKbGVmdE91dHNldGxvbmcAAAAAAAAADGJvdHRvbU91dHNldGxv&#10;bmcAAAAAAAAAC3JpZ2h0T3V0c2V0bG9uZwAAAAAAOEJJTQQoAAAAAAAMAAAAAj/wAAAAAAAAOEJJ&#10;TQQUAAAAAAAEAAAAAThCSU0EDAAAAAAUcgAAAAEAAACgAAAAOQAAAeAAAGrgAAAUVgAYAAH/2P/t&#10;AAxBZG9iZV9DTQAC/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMT&#10;FRMTGBEMDAwMDAwRDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQU&#10;Dg4ODhQRDAwMDAwREQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgAOQCg&#10;AwEiAAIRAQMRAf/dAAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEB&#10;AQEAAAAAAAAAAQACAwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIG&#10;FJGhsUIjJBVSwWIzNHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieU&#10;pIW0lcTU5PSltcXV5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEA&#10;AhEDITESBEFRYXEiEwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdk&#10;RVU2dGXi8rOEw9N14/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwD&#10;AQACEQMRAD8AvYb320spcftIpnQncGT7vTreAz9Htf8ATfXs/wBEh9Nux2ZVHrV2+hfo8NEgCX/p&#10;Kdrg/wDQvtY236f6J6omt1GYxvtLXurm9rWtsY817jX6W9v8z7/tH/D/APGqzWHV21PwnNDWAg1k&#10;Eu9MF5Dvf6frVbm+n6f/AG6oQSOI9v4q7u31XEnDdmU2tAFTyytr/f6W1ru49Z72/wCEZYz2eosj&#10;Gc9j73MdtcxpcNpnewA2Pbw5rLNPZ7/5tWOo4TaMMXVNLKjSWsfY7eS87XWMDdxfVd6g/M9P+3/O&#10;KtUG2E0uJprs91waQHObWXNZt92zf+k9m7/BqTikRI9RSq0TYlQdimwkPbW57HuLA4QXetXa7Tc6&#10;p37v/pRMbXWPba5xZL4aRo0A+2uv3eo71G2fpEHAssr6e+yp7GWtZWHMsdtD2uLd7mcfodh+n/Of&#10;8Iq56hiMvqqdcylztpYy1+11u79JSXeox1GPW9jXfZnZXpXZX89X7LKLMpuQ7AdP2bI4TZdbHuFt&#10;kDXaSSW8au2nv+c5WiwREgTI89eFSx2vNmx7fQfL5YGl3v3bvSqdW7f6jv8ARen6v/BrOyfrbg1Z&#10;DcM0nMpZIyrscNcyvXTZr+tWbt3qfZ7WV1f6XJf7FLDPwAiXVZ7Mpn0jUN7Itox2vtutbVRQA99p&#10;9jGg7obbp+d/g66mvvyP8HXascfWjItvddRhOf09stG6WXvj3eqBLsepvv8AZRZ6j/8Auyq78LN6&#10;pfXk5ttV+FJOCzFJOP8Ay3N9Tbb9s/0/2z9d/wCs+mtmjAYykMAkHmTyO3Cpz5iUZeixrbexcpAw&#10;ufqsNnDy8LqFZfjPDtol7CNr2f8AG1H3M/4z30/8MrTWbYHB7A6SsDM6XBbfSX0Xs91djTse0/vB&#10;4LU1XXeo4rvs/UGyDIrzWML2D+VmYNbqt7XN+nbivpt/7r5CtY/iPFHhyDXuGvk+G8J48Z0/dLuC&#10;70mVn910OIO7SYLXbR9LaP5xVeoVuI31PAgbQXuiT7nOiQ5zvc381Y9v1gzq9gsw25NBAfVk4F7X&#10;1PDiXNdsup9X2v3/AKve6q2r/CVpj9bMJ1bq3nIxrXN2uttokHVz9xdi2v8A3/zaU05IyNXdUj2M&#10;g14XfqNZusub7Bo1oAPta36Tqmn3Wsf+Z/o1pAVO9xDnTzJ/Kudw+u9AfYA3PaNpaWEu9FwcNDvd&#10;kMpd6fu9jG7/APBrfx8vp7qw3GtNwYNS0A6TG/cLLP8Aq1Py+SIsE1fjqw5cU/3T9i2U94ZX6Y1Y&#10;8HbqQdHO9/8AJ9qKPe0AEuDYHzAQcrbY1lrZBbYAC4e1pAe/9Iz6Pvj2f6RE6aH2ix8hzS4Bp7+H&#10;9pznKUZB7nmslA8FHoyLAAXHQASSewCoZOU1lrmhpfuY1rIG9rpdHtc79Ez6ex+/07f+P/RrWuaD&#10;vxmWivJc2GN3bXbjOza4te3fub9FZV4bWasmZuFLXBpLWNLxY9jrN3tqZ6W3a/e3+d/wKbmy6UD5&#10;px46skP/0K+dfYzODrnfaw0tAe2WuiuWPq+k7d7W7vZZ/OfyEe57330ZFWP9oc5pLXtOws3OLnba&#10;2tburf8AyFVzGsOU51dnp1iwHFe8P9OGFrtm3fY7bW1vs/nv9GiZxtippDXVOqLrHtO0zuJa+sEO&#10;q7tsYoOk1dC6z8yy3p1hcLWODTvc+A0wNuwMP7zn/wA7+4gDJFNWY9zTYBWRtBd9I2NbXIi31P0j&#10;9lVf5/8AM1f6NSa01dGuLibjeDtvERAe1u8P+js+h7KfeqeeXfZrWOfZTa9rRXdVo5n5tmx+yz0d&#10;7XO9S39z/CV+o9SQFQJUHI6t1/7F6uJjGbvax1b4eyotDfdlt91eVn72ep9j/o2F/wBrPtGV+hwu&#10;ZZU/MyHmzdkWP32XWOJe4uLX2use93vse97fe9dNf9TLGbB067dlvusi25ggsinT0meoyr07Hv8A&#10;UtYz/wADWXkf86ME0MtzaqKshxbVc1zdntAsc9+yv1aq/ez3vr/9GIXqde/4MolECq1Z9K631CjH&#10;+w52JfndOez03NDH+pWyNu2uz2Osp2O/mH2f+FsjFXQYHTsFuPOEDZjMIAdB31F/uZVlMj1qf+uV&#10;f9v1/p1iZPTvrRVRvy+qWlziC2ugW3DaR+fZQ306bN383Vb/ADn/AJ83endAyOntwM8Zvo52IzIf&#10;mPgtts3loZRY9h/S0U+nb+k9X9J/gP5xQ5Z4jHU32q9/BUM/AeKJ/ggt6Xfi9eqymOfTQ+isXtZo&#10;x7hPpse3/C/Q3/yFrPuy3sFjH0Y2ypj7jcz1CH2WWUMrZusr+i6uv2+h/Nfabf8AR1WWcbqFnUen&#10;M+xM+14xsfWPSY6zWssdv9I79rm7m7v5f6VUeuYX1iuta3DwMi2qyuv1nVt2Carbrm1Ne70/b+m3&#10;b/8AP9+9R8vUsg92NiMSKl/V2XS5iUsZ4I+3InisHX+sjws3qN+fbReMb7LVW42Nb6Xq6t212EVB&#10;3o0+u+mrf6m/fZX/AMMrgxPW9Ou0NbY/9G8NbxLS123X28qr0bpeZhZ/UMrNxXYePkYZrf6ha4vu&#10;9elzWNYz3u9TGa32bP31YpzmYzfWuDmsxyHGRveY91bPs9U3W2ub/wAXXX/2ouprR5mF5B7cQIgD&#10;5flu2bl8lY5e5LWz82+zz31Fx7Tj3Y17N7X2F1NeoJLWuFs7f8FuZU5//TVuzrP1eZeyi8zLCL7s&#10;fdbiMdu+iH7/ALZlV7v5zKxv1eqz+aoy1B/Tup5lRwsepmB0sn31OyafWv1nfn3ttbuZ+czEq/Va&#10;v+Fs/Sq0ehPNZFz8MktDC92RQHbZDtnss2fSYz8xKR1JMOMk3oPlTGiBw5fbiBQHF6v7xSP6N0/I&#10;tqsra12PcWml7SH12AFoLq7ml7H/APC1+pvr/wBHUsXo/wBZqehMysXF6W7JusvsddkG0Mc7a5za&#10;2bW1Wfoqvds/4yxWG9Oz+k2Ps6fn4dddhm7GsyGPpsiI9WnX3/uWs2X1/wCCtVnCs+rmZY5pNWJm&#10;2GHMquD63PdP8zfbtrsdZ79uPl+hkf8AdvKTsdx4iP0tgfTwrckokxjOV8P6cPVxf3npmWfa+n4u&#10;Xe0Mdf6brMYn6O5vrbS/YPUZXuZ+YrnQLab7bd73wDu9sAyRr/W+iszJF78A4tJcfSfXFXcbBse2&#10;ymzb6f8AxNjfz1Z6DVube+zc0NG152uIgidjdvvs/f8AQpZ+l2KwJG4+Wp3/ABakgbJSnKL+r5DH&#10;PexpaA1uxrnan067Kje2ilm3+dyPesHqVzbHtfdebJBa1rnE6t27m7i8utve9+//AEP+l/TK+asj&#10;7VkMIOO17BY55pcXO9zvR341e/6bm72v/wAHZ/0MfqeVQ7PbS521rWCqZLHFxh7m244/w/q/Qd6v&#10;p/8AF+omZDpr3Q//0c/NL3uvbBFcB8n6Qdun1X7Po+r/AJ6u5Flzr66m7nO9IGAYES9+3T6Tv+L/&#10;AEqYYBveBTG8bGWgmOHb2W7v3bWtf6jFGm2t2TZt3Oe2mKGtHucWxY78yzZtY/1GKsMkDCRBuqvw&#10;UCK7uq/MoGLZ0uqrYb2ubbexoDK3vfXdXXY6z03bLXNYytZ7MgNw7/0jqhbQ4MDjo501bq2bh/1x&#10;n9RYWZlOxMprck2E6lpOwtDXbNrWUu9j3O27XVu9Nazy04/p2w0PrNYcdQHODfTOv+Fb/np2KUhG&#10;UpHij6eHy/SRE6Eno7lxpbUL3gOaxuQ4AkDU+lo06e1YXUW9PdjNs6jT7Gus9I7va0Oaw2XPAbv3&#10;e1jf+o/0q0sl7H9OrpNtdVzmXWOBcARVNbzc0fnba/0i5rK6k3quNdRTWa3mo+h6rq2gkezZvdbt&#10;3f2kpR4pEC99wa/eXEWa12/Y2zlZfTr/ALL0s1ZFxcd2KbPSscxxuu9Noc3bZ+j/AKR+mfd62yqj&#10;6C0emZVmTTg5FjnVi4ZAaRG32FlbmbfTc1npfzlFPsqZ6X6VcX1XH/XqvUbtfXQ1xbLXHVz2TvoN&#10;tf5+/wCn/wCCLq+kdOfj4vQW5REY9nUH5FjCDs9ZrW4tjw33bLv/AEYmSwjh3HEeta3S0YybHXy6&#10;uf8AW7JuqqyMyq31w2/Hqq3MIaKzTa5+1w/Q3fpdu7Z/M2/o1kdKZndT1PoU17SbLnipu3X0mO2W&#10;tdZYz1dnqen71uZ9N2V0VjnVEUnJxbHOqNYdsa3IoyLt+0b/AEH+k33fo/0n/GKeT1HExKbMYn1M&#10;p4Js2/pmFry5h9ZjrnVZm5j/AFf02VZ/23sQ+WIjwiU9r32XHiAA14my2rGxq33dK/nLg1n2wEVV&#10;sLW3VPdXdjVm+tuTbT6eRS2/1P8AR2V1etWsptHX7BkU9R6jdkUj0h7by5jvU3+rVtZY/wBWn/jP&#10;5z/riz8z0raiW2OfaLGue8Vio/RdsD3V33+o/wB+5j3/AKT/AISxWfqtiA5OZW19dQNVTt1pIbo/&#10;btkMsToY+Dcg/TX7V0ISsEn6N+11uHTjV4jKm7mvc8ux6bnH37G+/JY93sb+ahs6r1M49t/q1tFb&#10;SQG4uKBIO0j+Y3LXyOj5BrZcLsb062O3u3uAAc71GkH0fzlTb0LKGDbV9oxHNsbY1tjLHFsuO6Xu&#10;bS76O5EylelVxR/xf0l0hvv1RMyM2x76brhbW+q2QaqWCQz1GuHo01ua5rv5SyOtYrB07Ie1oDjb&#10;Q0xpofX8F1uJ0Z9OS2/LfW5jWWGupznOa9zmOq2Omqv2N+ms76x9Pw68C+9mx+NfdSBjY9m1zHNL&#10;/cHWV3fodzv89LHM6CW6rBBj1OzjdO+t3W66KsWimhlNTXCtz/Wsd+jY+zbutyN3+D2/6Ov/AAa6&#10;3ol+fljGzcq5m99bbdlVTagzcGP2vyX3WW2/zn83+i/7bXG42J0+k+oym/e1rw3deC0b2uZ9H7Kz&#10;d9Pf9Jd307p1z+nYDi4to9Cp1TC5rW2WCtg2OlydKVbLZCQjqmc+wW2uqFdLme1z3H0yxv8Ap6XM&#10;+g/3fo1yPU8nNs6lttDL3xAMOgjdpZW6x/u/fY9dJjYOe3Ltf6ZkE+syp7ixhDK7C0OeC/6LvoP/&#10;AOtqll4VvU78VuPtLqqiW0v2Agy10g2n20uj9Iz/AL+oOOWx21Y9er//0trZ0wNkY4Acdh2tAMn+&#10;V9JVqKMfFqfTifaqWXPDn2e0yGt9NoaXb/btYtDG+m/4O/6piX+Gs/4r+KyomXCbEuG/Vr6f6v6K&#10;OjhX9HotJsbbmhzx+m2Pa6THNltjfV+g399NX0yxzaqSx9QcAHPPsk/nXs9Tf4e7+uul6f8AzP8A&#10;1pn/AKLVm3+cd8B/35TY+LhN3X6Vf4XCkVrTzuPhZNGTjXB+2jGZYxw2gn3abm48it/qf4W3/wAD&#10;WF036h9Nx7i9199rbGwGuq2QPa8vD6rmP+kz2/yF2bf6d/aP/VpZf03f8V/FSw9z1Vw/j8v6K48V&#10;i6vo4Dvqr0a0ssfXaTt9Pc71AdrZftdtu/NlyNfj24b2tZW5vp1mTvM7awGNf7y7dva5v6Jrf+L/&#10;AJxbH5z/APXsxSb/ADA/rD+KfLiqN15/+gro8VnbxeX+zZrGsxXVloubLWj3hxe7dcxwJ97XPsf+&#10;h/m9iqZH1Xy8x1eQWlwBkNO54cNx9u02N/N9vpbWV1rpHc4X9Vn/AFOQh1cY3+vd6jhfEf3tf7zH&#10;+kdrsuG76rmmoM+yuvduH6PHd6IaDAg7ht/656at9I6OcW697sPJxXPaxk+s22Wh3qO9jG0+1kfp&#10;F0I+hb8Gf9SU3/a53wd+Rqf6tbJq+3T/AAmYcXD+j/z+L/vWkKL33W2GgY7wN26oy4GZbs9Rrq91&#10;kf4H0kOjHfbkmz7IAHNg5DiC4vI93q1Nc31m/mrbP80Pn+VyV30D8vylD1XqQR5cP/fI9daV9Hnc&#10;9mYysUVEsdvY71bLGj2AfQ3S6z/PfvQ+pdOfk9OdiWMtc4vaWXGwPsJDt8/pLPRdW3+tv/64tfqv&#10;8z/12v8A6tiJXwf+K/78Uz19Kv8AlwoHFrVb68Ly4+rGAze2zPDXdmtqDiP6u1+36K1HU3Y+PXUH&#10;l9eO1jamvqkyxvptcGe//oK7b/Mt+H/fmqGXyf8Awuf+qTMnHQ4q8Pl/9SIPFQ4qrxazMm+tttjn&#10;1Oe2ybNIJ0Ddd+38xjPZ/g/0auOdY4uIrZa0x7nS0EgS4bmmz6H9RYdvLv6w/wDPjU+T/Rsj/iwo&#10;jwfpcH1v/uFmt9K8X//ZOEJJTQQhAAAAAABdAAAAAQEAAAAPAEEAZABvAGIAZQAgAFAAaABvAHQA&#10;bwBzAGgAbwBwAAAAFwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAgAEMAQwAgADIAMAAx&#10;ADUAAAABADhCSU0EBgAAAAAABwAEAAAAAQEA/+EOAmh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEu&#10;MC8APD94cGFja2V0IGJlZ2luPSLvu78iIGlkPSJXNU0wTXBDZWhpSHpyZVN6TlRjemtjOWQiPz4g&#10;PHg6eG1wbWV0YSB4bWxuczp4PSJhZG9iZTpuczptZXRhLyIgeDp4bXB0az0iQWRvYmUgWE1QIENv&#10;cmUgNS42LWMwNjcgNzkuMTU3NzQ3LCAyMDE1LzAzLzMwLTIzOjQwOjQyICAgICAgICAiPiA8cmRm&#10;OlJERiB4bWxuczpyZGY9Imh0dHA6Ly93d3cudzMub3JnLzE5OTkvMDIvMjItcmRmLXN5bnRheC1u&#10;cyMiPiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0iIiB4bWxuczpkYz0iaHR0cDovL3B1cmwu&#10;b3JnL2RjL2VsZW1lbnRzLzEuMS8iIHhtbG5zOnhtcD0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAv&#10;MS4wLyIgeG1sbnM6cGhvdG9zaG9wPSJodHRwOi8vbnMuYWRvYmUuY29tL3Bob3Rvc2hvcC8xLjAv&#10;IiB4bWxuczp4bXBNTT0iaHR0cDovL25zLmFkb2JlLmNvbS94YXAvMS4wL21tLyIgeG1sbnM6c3RF&#10;dnQ9Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9zVHlwZS9SZXNvdXJjZUV2ZW50IyIgZGM6&#10;cmlnaHRzPSIoYykgSXJpbmE4OHcgfCBEcmVhbXN0aW1lLmNvbSIgZGM6Zm9ybWF0PSJpbWFnZS9q&#10;cGVnIiB4bXA6Q3JlYXRlRGF0ZT0iMjAxNC0wNS0xNlQxNToxMDoxMi0wNzowMCIgeG1wOk1vZGlm&#10;eURhdGU9IjIwMTUtMDgtMjdUMTA6MTk6MjYtMDc6MDAiIHhtcDpNZXRhZGF0YURhdGU9IjIwMTUt&#10;MDgtMjdUMTA6MTk6MjYtMDc6MDAiIHBob3Rvc2hvcDpDb2xvck1vZGU9IjQiIHBob3Rvc2hvcDpJ&#10;Q0NQcm9maWxlPSJVLlMuIFdlYiBDb2F0ZWQgKFNXT1ApIHYyIiB4bXBNTTpJbnN0YW5jZUlEPSJ4&#10;bXAuaWlkOjQxYTcxNWVjLTA5OWItMDE0MC04NzViLTRkZWZiZTY1ZjhlZCIgeG1wTU06RG9jdW1l&#10;bnRJRD0iYWRvYmU6ZG9jaWQ6cGhvdG9zaG9wOmJhM2E0MDJkLTRjZGYtMTFlNS1iYzcxLWJmNTgx&#10;MzMyZjUxOSIgeG1wTU06T3JpZ2luYWxEb2N1bWVudElEPSJ4bXAuZGlkOjQ0NjZlOTFlLTJmMzAt&#10;NDA0ZS05YmEzLTIzNmVhYjdlMDkwMCI+IDx4bXBNTTpIaXN0b3J5PiA8cmRmOlNlcT4gPHJkZjps&#10;aSBzdEV2dDphY3Rpb249ImNyZWF0ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6NDQ2NmU5&#10;MWUtMmYzMC00MDRlLTliYTMtMjM2ZWFiN2UwOTAwIiBzdEV2dDp3aGVuPSIyMDE0LTA1LTE2VDE1&#10;OjEwOjEyLTA3OjAwIiBzdEV2dDpzb2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAx&#10;NSAoV2luZG93cykiLz4gPHJkZjpsaSBzdEV2dDphY3Rpb249InNhdmVkIiBzdEV2dDppbnN0YW5j&#10;ZUlEPSJ4bXAuaWlkOjQxYTcxNWVjLTA5OWItMDE0MC04NzViLTRkZWZiZTY1ZjhlZCIgc3RFdnQ6&#10;d2hlbj0iMjAxNS0wOC0yN1QxMDoxOToyNi0wNzowMCIgc3RFdnQ6c29mdHdhcmVBZ2VudD0iQWRv&#10;YmUgUGhvdG9zaG9wIENDIDIwMTUgKFdpbmRvd3MpIiBzdEV2dDpjaGFuZ2VkPSIvIi8+IDwvcmRm&#10;OlNlcT4gPC94bXBNTTpIaXN0b3J5PiA8L3JkZjpEZXNjcmlwdGlvbj4gPC9yZGY6UkRGPiA8L3g6&#10;eG1wbWV0YT4gICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICA8P3hwYWNrZXQgZW5kPSJ3Ij8+/+L/4klDQ19QUk9GSUxFAAEJAAiAcEFEQkUCEAAAcHJ0&#10;ckNNWUtMYWIgB9AABwAaAAUAKQA1YWNzcEFQUEwAAAAAQURCRQAAAAAAAAAAAAAAAAAAAAEAAPbW&#10;AAEAAAAA0y1BREJFAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAKZGVzYwAAAPwAAAB0Y3BydAAAAXAAAAArd3RwdAAAAZwAAAAUQTJCMAAAAbAAAKIGQTJCMgAA&#10;AbAAAKIGQTJCMQAAo7gAAKIGQjJBMAABRcAAAji0QjJBMQADfnQAAji0QjJBMgAFtygAAji0Z2Ft&#10;dAAH79wAAJCRZGVzYwAAAAAAAAAaVS5TLiBXZWIgQ29hdGVkIChTV09QKSB2MgAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAB0ZXh0AAAAAENvcHlyaWdodCAyMDAwIEFkb2JlIFN5c3RlbXMsIEluYy4AAFhZ&#10;WiAAAAAAAAC1WgAAvGcAAJIwbWZ0MgAAAAAEAwkAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAA&#10;AAAAAAAAAQAAAQAAAgAAAiQEHQXaB2kI2Qo2C4UMxw3/DzEQXhGLErcT4hULFjIXVxh5GZgatRvS&#10;HO8eJR9ZIIchsiLaI/8lIyZEJ2YohimnKscr6C0ILigvSDBpMYkypjPCNN41+zcYODU5UTptO4k8&#10;pT3CPt4/+EERQilDQkRcRXVGj0epSMNJ3Ur3TBJNLE5DT1lQb1GGUpxTslTJVd9W9lgNWSNaOltR&#10;XGZdeF6KX5tgrWG+Ys9j4GTxZgJnEmgjaTNqQmtSbF5tZ25xb3pwg3GMcpRznHSjdap2sXe3eL15&#10;w3rIe818zn3Nfsx/y4DJgceCxYPChL+Fu4a3h7OIrompiqSLnoyYjZGOho97kHCRZJJYk0yUQJUz&#10;liaXGZgMmP+Z8prkm9acyJ27nq2fn6COoXyiaqNXpEWlM6Ygpw6n/KjqqdeqxauzrKGtj659r2uw&#10;WbFHsjazJLQStQC17bbat8i4tbmjupC7frxrvVm+R781wCLBEMH+wuzD2sTHxbXGo8eRyH7JbMpZ&#10;y0TMLs0YzgHO68/V0L7Rp9KQ03nUYdVJ1jHXGNgA2ObZzdqy25jcfd1i3kffLOAQ4PTh2OK7457k&#10;e+VX5jPnDufo6MHpmupx60jsHezw7cPulu928FXxM/IP8urzw/Sc9XP2Sfce9/P4xvmV+mH7Kfvr&#10;/Kf9XP4L/rT/Wv//AAAB6AOnBSwGhAe/COcKBAsWDBwNHg4cDxkQFxEUEhATCxQEFPwV8xbmF9gY&#10;zBnWGt4b4RzhHd8e2x/WINEhyyLEI74kuCWzJq4nqiimKaIqoCueLJ0tmi6VL5EwjTGJMoYzgzSB&#10;NX82fzd/OIA5gjp/O348fD18Pnw/fUB/QYJChUOJRI1FkkaYR5pIm0mdSp9Lo0ymTapOr0+0ULpR&#10;wFLHU85U1VXXVtlX21jeWeBa41vnXOpd7V7xX/Vg+GH8YwBkA2UBZf9m/Gf6aPhp9Wrza/Bs7m3r&#10;buhv5XDhcd5y2nPWdM11w3a5d694pXmbepB7hXx6fW9+ZH9YgE2BQYI1gymEHIUQhf6G7YfbiMqJ&#10;uIqmi5WMg41xjmCPTpA9kSySG5MKk/qU6ZXZlsmXupinmZOagJttnFqdSJ42nyWgFKEEofWi5qPY&#10;pMqlvaaxp6aom6mRqoerf6x3rW+uZ69gsFqxVLJPs0y0SbVGtkW3RLhFuUa6SLtKvE69Ur5Xv13A&#10;Y8FqwnLDe8SExYrGkMeWyJ3Jpcqty7bMv83IztLP3NDm0fHS+9QG1RLWHtcq2DfZRNpR217ca915&#10;3obflOCc4aLiqOOt5LLltua6573owOnD6tTr5ez17gTvEvAg8SzyOPND9E71WfZj92r4bvlv+mz7&#10;ZPxW/UT+L/8X//8AAAIFA9gFaAbGCAYJMgpSC2UMcg14DnoPehB6EXkSdRNwFGgVXhZSF0UYNxkp&#10;GjQbPRxAHT8eOh80ICwhIyIZIw8kBCT5Je4m4yfYKMwpwSq2K6ssny2TLocvfDBwMWQyWTNNNEE1&#10;NjYrNyE4FjkLOgA69jvtPOM92z7TP8tAxEG9QrdDskSsRaZGoUecSJdJlEqQS45Mi02KTolPiFCI&#10;UYlSiFOIVIhViFaJV4pYi1mNWo9bkVyTXZZemF+bYJ1hn2KgY6Fko2WkZqZnp2ioaalqqmuqbKtt&#10;q26rb6twqXGocqVzo3SgdZ12mXeVeJF5jHqHe4J8fH12fm9/aYBhgVqCUYNIhD6FNYYrhyGIF4kM&#10;igKK94vtjOKN2I7Nj8OQuZGvkqWTnJSSlYmWgJd4mHCZappjm16cWZ1VnlKfUKBPoU+iUKNSpFWl&#10;WaZfp2aobql4qoKrjqycrauuu6/MsN+x87MJtCC1OLZRt2y4h7mkusK74b0BviG/Q8BlwYfCqsPO&#10;xPHGFcc5yF7Jgsqmy8rM7c4QzzLQVNF00pTTstTP1evXBtge2TbaTNth3HTdh96Y36fgs+G+4sfj&#10;zeTR5dLm0OfM6MTpuuqs65vsh+1v7ljvXPBb8VbyTPM99Cr1EvX29tb3s/iN+WL6L/r0+7H8Zv0R&#10;/bP+Tf7h/3H//wAAAdkDjQUJBlQHfwiWCaEKpAufDJMNgg5wD18QTBE3EiETCRPwFNYVuxafF4MY&#10;gRl9GnQbZhxVHUEeLB8XIAAg6iHTIr0jpiSQJXomZCdOKDkpJSoQKv0r6izXLcQusS+eMIwxeTJn&#10;M1U0RDUyNiI3ETgBOPE54jrTO8Q8tT2mPpg/ikB9QW9CYkNVRElFPEYwRyNIF0kLSf9K80voTNxN&#10;0E7FT7lQrVGhUpVTiFR6VW1WX1dRWENZNVomWxhcCVz6Xete3F/MYL1hrGKbY4lkeGVmZlRnQmgw&#10;aR5qC2r4a+Vs0m2+bqpvlnCCcWxyVnNAdCl1EnX7duR3zXi2eZ56hntufFZ9Pn4lfw1/9IDbgcKC&#10;qIONhHKFV4Y7hyCIBYjqic+Ks4uYjH2NYo5Hjy2QEpD4kd6SxJOqlJGVeJZgl0eYL5kYmgGa6pvU&#10;nL+dqp6Wn4OgcaFfok+jP6QwpSKmFacIp/2o86nqquKr26zVrdCuy6/HsMSxwrLBs8G0wrXFtsi3&#10;zbjTudu647vtvPi+BL8RwCDBMMJAw1LEZsV6xo/Hpsi+ydbK8cwMzSrOR89j0IDRn9K/0+DVA9Yn&#10;10zYc9mb2sTb790a3kbfc+Ch4c/jAuRN5Znm5+g26Ybq2Owr7YDu1/Ax8ZDy7/RN9ar3BPha+av6&#10;9vw6/Xv+u////wCAAIAA5bR/zX9UzD9/pX7Dsox/lH5pmH9/nn5MfeN/wX5jYkF//n6SRGGAf38F&#10;H2SB/oAc/Lh+dIt55A9+V4myytt+T4gUsT5+XIa0ly9+goWbfJN+voS6YOl/D4P0QwB/loN4HaKA&#10;5IPf+qN9JZcI4kh9HJQxyVh9JZF6r859S48eldZ9ho0Ne05914s8X7R+N4mJQct+wIgtHAR/z4gR&#10;+L98F6Kw4IJ8F57Jx7J8K5sUrkV8W5ejlHN8q5Smeg59DJHmXpV9d49PQLZ9/40tGox+xIvJ9wl7&#10;R6513tp7RKl6xht7XaTErNJ7lqBmkxB76pxaeNp8W5i7XYh8z5VNP7l9UpKLGTx9xo7w9YV6qrpd&#10;3Vl6n7RIxKd6s66Lq3x68Kk9keJ7TKROd7J7wJ+6XIt8PZuPPtN8vJh2GBd825BJ9Dh6L8Zy3A16&#10;G787w2J6J7hzqk16ZLI2kN96yaxxdtJ7RKcQW657wKIwPgx8O58PFxx8B4+g8x150dLI2vF5tMph&#10;wkl5uMKNqT958Lthj+d6WbTOdgZ63a7GWwZ7XqmHPWN70KTTFkl7Uo8R8ip5jN+E2f15ZtXTwVV5&#10;YMzuqFZ5lMTijxN5/r2SdUt6hrcHWml7DLHcPNp7eqklFZ56yI6d7e2JE34r1n6IAH2xvs2HBX1X&#10;prWGMH0zjhqFhH1IdNCE/H2MWmuEm33oPY6En36LGIuGeoAB68mHrokI1QCGo4d9vY2FuYYhpX6E&#10;+IUDjNCEZIQqc32D9IOIWQ+DqIMHPDmDuILgFvmFd4QD6fuGcJP401OFd5F1vBCEnI8ZpBSD9Y0T&#10;i4mDdYtWclWDF4nVV/+C2Ih8OyyC64eUFYiEe4eo6FKFc5740bKEg5uBun+Dspg7oqGDDpU6ijiC&#10;oJKhcSmCUJBDVveCG44cOjSCLoyWFDiDiYrJ5siEqqoY0DKDu6WtuQaC8aGCoT+CVZ2kiO6B45oS&#10;cAuBo5bnVgKBdZP/OVOBhpIMExWCmozn5WOEDLViztaDHbADt7WCUqrqoAWBuaYuh9WBTqHGbv2B&#10;CZ28VR+A45ozOImA85g4Eh+BvIxB5C+Di8DazayCnLqCtpKBzrR6nvSBNq7fhuiA06mwbjGAk6Tt&#10;VFyAZaDYN92AdJ5YEVSBA4u34ymDJMyVzK+CNsU7tZiBZb5DngOAyrfLhgmAabHdbXeAM6yNU8aA&#10;CKhWN02ACqNcEK6AbItH4k6C0Ni7y9qB5tBOtMSBE8hhnTWAdMEUhU6AErp6bNV/37TNUzx/urBI&#10;NtF/vKUQECp/9Iru3TySYXyYx2uQenxDsVaOsnwQmseNGnwRg5eLt3xJa56KgnyxUnWJiH0yNo6J&#10;J34BETKL1n/e20aRLYbLxgWPQoWEsCqNg4RvmbKL/IOQgoOKrYLyaoyJjYKIUV6Io4JANXqISYJg&#10;EASKmIOG2bOQAJEkxJ2OIo7trv2MY4zfmICK8YsmgVWJs4myaWqIpoh8UEqHy4d2NHaHeYcFDvqJ&#10;Voa72EePCJuSwy6NMph7rYGLhpWXlx6KE5L9gBeI6JC+aFOH5o68T1uHE4z/M52GwowdDhSIKImE&#10;1umOSqYVwdGMeKImrCSK1J5zldKJaJsKfuaIMpfqZ0uHPpUtTn2Gb5LMMtmGHJHBDU6HJYj/1aeN&#10;sbDHwJuL4qwAqvaKPqd3lLSI1qNBfeKHpJ9cZliGp5vaTbWF3Zj5MiyFipfyDKiGS4iP1JCNM7ul&#10;v5KLZ7YFqfKJwrCmk76IW6ukfQqHMKcIZZ6GNqLnTQyFX5+vMZ2FC50/DB6Fl4gx06OMy8bHvrOL&#10;A8BJqRaJXroUkueH9LRJfEKGzK8EZPaF3Kp3TIeFBadlMSSEoqE6C66FBIfm0uCMctJXvfuKsMrx&#10;qF2JDcPhkjGHo71Te52Gerd8ZGmFi7LHTA2Eva5nMLeEXKDwC1WEjoepzPub8ntbuJOZR3sho/aW&#10;uHsJjt6UYHsmeRWSRXt4YmmQZXv5SnKO2nyTL2OONX1+Cn6QH3/Ayzqa4oT9t2aYI4PnowGVmYL8&#10;jfqTTYJLeCuRQ4HYYXyPdYGaSX6N94GBLnmNV4HjCc+Om4MIydOZ346tthyXJYzCoeWUmIr4jOGS&#10;W4mJdyGQXohUYIOOnodeSJiNKoagLaeMjIadCTWNR4XoyKiY55iOtOOWPZXOoKeTvZM0i7uRcpDt&#10;dgOPho7/X3+N0o1SR7GMZov7LN6LzIvNCK+MH4Xfx3yYLKKGs8aVhJ76n3uTC5usioSQ0piqdOyO&#10;2ZX0Xo+NMZOgRu6LxZHELDuLJ5G+CDyLIYWRxl+Xm6ylsrKU9ahZnmySfqRKiYSQSqCNdAGOU50j&#10;XbiMnZonRkGLNJf3K66KlJc7B9uKTIVQxWaXJrbsscmUgLHenYmSCK0OiKqP1aiac0CN5aSPXROM&#10;MKETRbGKtJ7TKzqKEpvIB4uJm4UaxJKWw8F4sQeUHrulnMmRp7YWh+6PcrDuco+NhaxVXH2L2qiZ&#10;RT6KXKZBKtmJqJz5B0qJC4Tuw+KWbsx5sGeTysXYnCiRVr+Fh06PI7mzcf6NNrSqXAOLjbETRNWK&#10;GqxCKnyJaZy6BxaImYTLvT+l0Hp6qhyiaHpNltGfHHpFgxScCHpybp2ZOHrUWSyWsntkQlOUonwK&#10;J/OT83z9BKqTf3+mu7Ok4oOUqSqhWoKclhWeCoHQgmCa/YE+bduYOoDrWGOVwoDOQYKTvIDbJzST&#10;C4F1BGiSA4Kauoij64zCqBegaIsBlSSdFYlugWuaF4gpbPGXXYcnV4qU74ZmQLyS7oXoJo6SOIZb&#10;BC+QtILUuXyjG5X1pv2fo5N6k/+cWZE5gF+ZTo8za/WWnY2RVq2UNIwxQAKSNIs5JfmRd4vZA/2P&#10;koKyuJaiVZ9opgqe6Zwzkv6bqpk/f1aYppaLawSV2JQuVdmTfJI/P1KRfpDsJW6Qv5FWA9OOmYKW&#10;t6OhyKkCpTWeVaUVki6bEaFrfoKYEZ4ZajmVVpsiVSKS65isPsOQ7Jc/JQGQJ5YLA6+NyIJ9tsuh&#10;V7K9pG2d4a4ekWyananGfcqXoKXRaZaU66JSVJaSgJ+DPk+QbJ5UJKyPoJjMA5GNGoJptg+g/ry2&#10;o8adgrdhkMqaPbJcfSyXP63MaQGUjqngVBeSLacNPe+QEqTDJGWPMJibA3mMjYJZtXGgr8csozyd&#10;LcEXkEGZ6rtffKWW8LY/aIiUQLISU7OR4K9HPZuP0qmoJB+O9JhsA2WMHYJMrh6v/nnknCmr3nm2&#10;ihCn3nmyd4qkF3nmZEegmHpQT/mdc3rmOh+a9nuNICmamHxxAACV03/KrM6vKIKDm2iq5IGZiX6m&#10;2oDgdvujE4BjY6ifm4AmT1Ocf4AjOXSaBYBMH6GZloEXAACUjoAAq9+uPYsumoqp/omNiL2l7Yga&#10;djGiMIb7YuSevIYgTp+bpoWOONWZLIVLHy6Yq4ZGAACTcIAAqxKtapPnmaqpN5Gah8ylMI+EdVCh&#10;aI29YhKd/IxRTeia6Is4OEGYaoqiHsqX14uzAACSeIAAqkGsypy0mNqomJnChvOklJcXdHWgz5TA&#10;YU2dS5KwTUKaPZEoN7+XuJBrHnWXFJBhAAuRkoAHqZCsLKXMmC+n/KIxhkij+Z7ic8qgNZvvYKqc&#10;splcTK+Zj5drN02XCpblHiiWX5RYABuQxIASqOKrua8Dl6Knfaq4hcKjcqbDc0CfrKNDYCmcNqBP&#10;TEGZHJ47NvaWgJ19HfOVyJRAACiQGYAbqEKrYbh0lxmnG7N7hUOjDa7ncsifSKrkX7ub1qepS+GY&#10;xaXjNrCWI6LrHcyVT5QmADOPj4Aip7mrFcJelqamxLyrhNaitrdxcmKe9rL6X2Obhq+6S5yYda0f&#10;NnuV3aTWHaeVCZQNADyPIIAon7C6hHl0jtW1q3k6fdGw/HkybGSsi3lnWjioZHnURu+krnpqMeuh&#10;5nsHF/Cicnu+AACRKIAAnqa5toGkjkK0woC9fWKwBYANa/OrjH+eWbinZH9yRmyjrn+DMWyg3n/B&#10;F7ChO4C6AACQboAAnfe4y4nVjZqz3ohJfM+vGobua1Wqo4XtWR6meoU0ReGixoTMMPqf7ITEF4Gg&#10;HIYEAACPy4AAnWi385IQjPizD4/nfBquUo37aqqpzoxjWH2lq4stRVmh9opXMJWfE4osF1yfHIqw&#10;AACPPoAAnNW3RpppjGKyYZeme3utppU0agapJJMYV+2k8JFdROGhP5A1MD6eUpAqFz6eNo64AACO&#10;xIAAnDu2v6Lui9mx0Z+SevqtD5yPaYuoj5n4V3mkWpfWRH2gkpZwL/idnpakFyedZ4+oAACOXoAA&#10;m8i2Nqugi3CxRKelepisgqQTaS+oBKEFVyWj1J6XRDmgCJ1JL8Sc8JwnFxWcqI+bAACOCoAAm0q1&#10;17SMiyKw1K/belesA6uraOmneagxVt+jS6WwQ/yflaSeL5ychqAxFxWcF4+bAACNxYAAmtm1hr3r&#10;isuwdLiDeg6robO2aKynG6/jVrKi762gQ9+fOKqnL5GcL6ApFx+bto+iAACNjoAAkfPFY3kYgh+/&#10;0njLcha6fHi5YaO1aXjqUHGwp3lTPgusc3nkKaaplnpqD2arWXsLAACNQ4AAkTfEi4Dmgba+83/4&#10;ccK5kH9KYUq0bX7iUA2vnn7EPa2rX37lKV2oZn8yD4Wpw4BEAACM/oAAkM3DkoiogUe+CIcncV64&#10;noXcYNuzdYTzT6Gun4RZPVKqWoQZKSOnSoROD6+oT4TuAACMwYAAkIHCqZBrgOi9I45fcOm3vIyV&#10;YGuyhosmTzqtsoolPQCpaomTKPamSInjD9qnBIkCAACMjIAAkCzB6JhPgJS8W5W1cJK28JN0YAux&#10;u5GVTuis1pAmPMOoko9pKNelY5AbEASl4YrUAACMXoAAj8fBUKBigEK7tZ03cE22QJpzX8+xCZgs&#10;Tq6sJpZxPJWn0JWyKMKklpW8ECuk44ruAACMOIAAj2bA1aiUf/y7KqTQcBa1qqGHX6Kwb57fTomr&#10;k50HPH2nOpysKLij4JpuEE6kBosGAACMGYAAjybAUbD1f8y6oayTb/a1H6jLX42v46XYTnerCaQa&#10;PG+mvKL/KLOjU5uFEGyjRIsbAACL/4AAjtS/8LnJf666LbSbb+20m7AtX4evUaz6TnuqcKtcPICm&#10;IKf1KNyiyJugELCiuItIAACL64AAhLTQn3jzddfKWXiDZq7Eb3hbVxG+1nh9RrO5k3jaNQe1CHlY&#10;IPayd3muB+uy2XtFAACJ+YAAhGLPn4BudZvJfn9nZnDDjH6tVs691n5ERnG4dH4pNNmzzH5QIPaw&#10;/n6fCGew6n/nAACKFoAAhErOhYfFdW/IfIZBZkPChYT6Vpm8vYQhRj+3S4OeNL6ykYOBIQuvlYP4&#10;COavKIP+AACKL4AAhEbNfI8WdV/HbI0ZZiDBcotnVna7m4oaRiS2KIlINLWxZoj+ISyuSYnkCV2t&#10;m4ZVAACKRYAAhDnMmJaFdVjGeJQHZh3AcJHwVmq6l5BJRiG1FY8kNMSwVY7fIVqtII97CcysQoag&#10;AACKWIAAhB3L1J4hdVDFpJsaZii/jpiQVoO5r5aZRji0L5VLNOOvXZVKIZKsGJRACjSrG4bmAACK&#10;aIAAg/7LLKXPdUrE76I5Zje+zJ87VqG46Zz9Rlyzbpu5NQ6umputIc2rMpbbCpGqH4clAACKdYAA&#10;g9zKmq2mdUXEVKl2Zkq+KKYBVsK4PaOORoSywqKhNT2t+KDpIgqqgpcECuepT4dfAACKgIAAg77K&#10;ErXFdUXDxbDqZmS9k6zyVvK3o6pmRsKyJajfNYitVqQyImWp25dBC0eosIegAACKiIAA8oZ7RnmK&#10;2vd7nHmlwv179nnRqn18WHockXB8w3qKd7t9O3sWXPZ9w3uqP9Z+eHxcGxZ/0X0P8Fx5kITv2Tp6&#10;B4PowXF6gIMEqRV6/oJOkB17hYHIdnl8F4FkW7p8soEKPpd9Z4DUGXV+X4Db7mp4JpB012h4rI5R&#10;v9d5N4xRp5J5zIqfjrx6aYkldTd7EYfVWpF7uoaVPXZ8a4WJF/Z874UY7Jh2+JwG1Z93hZjTviB4&#10;GpXRpgF4vJMNjVJ5b5Cmc/V6J45rWXV624xNPGx7hYqCFpp7iIjf6vB2Baej1AB2k6NsvIp3LZ9v&#10;pIV315u5i+94kZhGcr55WpUsWGd6F5I5O3V6t4/VFWR6V4wU6YJ1S7NS0pl11a4iuyl2bKkoozV3&#10;GaR+ir132qAicZh4p5wTV2x5a5hmOpZ6ApWuFFZ5Z43A6FB0ub8d0W11Pbj0uf51zrL/ohN2eq1k&#10;ibl3Q6gscLN4FqNOVpF42J7rOdZ5ZpwqE3J4po0m51d0TMsL0Hl0ysPquQZ1Ur0AoRl1+bZ2iMx2&#10;xLBob+h3nqrhVed4ZKYcOTN446HRErl4CIyo5pF0A9cpz7h0ec8MuDp09scxoEV1lL/Ih/92XLj3&#10;by93OLLoVUZ4AK4tOKZ4d6ZNEiV3i4xE4eOELnflzDODo3g7tfKDLniYnv6C0XkMh1qCi3mdbvCC&#10;XXpLVWCCT3sCOSaCmXvTE9+EnXyO4B+CoIK9yveCKYH3tN2BxYFNnd+BeYDMhiOBQ4B0bbOBKYBA&#10;VB6BMIAeN+6Bg4AsEniDIICm3oSBSo2ryU6A4Yves1GAh4ovnGeAUYjDhNSAMoeMbIaALoaBUwyA&#10;QIWONueAjYTiETyBsoRz3OeAKpiXx6R/xZXVsap/dpM6mup/RpDUg3x/PI7Ca1h/SIzeUgh/ZIsk&#10;Nfp/rInhECuAdYfB22B/PaOSxiR+2J/qsDJ+kJxrmYF+aZkkgi9+YZYXajp+fpNoURV+o5DzNSF+&#10;4o9KD0B/ZYpQ2g1+ha6txNp+IKokru191aW9mEt9saGPgRV9sJ2paTJ9y5obUDh9+ZcLNF5+MpVf&#10;Dnt+gInK2PN987nqw8h9jrSBrdp9Pq8xlzx9GKoggCN9HqVvaGF9P6EnT3x9Z52MM7h9mZtmDdh9&#10;w4lc2BB9hcVZwut9H78OrPJ8yLjXllB8mbLjf0R8oK1tZ518y6iVTtp896TZMyx9G6BYDVN9KIkC&#10;12R9NdEXwjx80MnnrDB8bsLGlYJ8NLv3foR8OLXNZvd8ZbCXTlR8l6yWMrp8t6JMDOh8rYi60cGN&#10;UXaSvbWL63cGqQOKqXd+k36JjngJfTGIl3iyZgWHxXl6TZ6HKHpJMjiHJXsxDNaJJHx50DyL8YDH&#10;vHyKmYA+p9qJY3/OkmiIVX9+fB+Hbn9XZPuGrn9RTJSGHn9cMTWGGn+YC+yHi4BazuKKqYsbuyGJ&#10;X4mcpqyIK4g3kS+HMIcNevKGWIYTY+KFqYVGS4+FJoSWMESFIYRECx6GJIPCzX6Jj5V1ubGISZMX&#10;pSaHJZDaj82GLo7PebGFbI0LYseEzIt2SpyEUYoVL26ERolZCmuE7Ia3zCaIsJ/auFeHbJyro86G&#10;TpmejoGFXZbCeISEmJQeYcKECJHRScCDk4/QLq+Dfo7xCdKD4YakyvaIAKpoty+GvaZqoqqFnqKI&#10;jWiEsJ7ad4KD75tvYNODWJheSPuC6pXjLgeC0JUNCVGDAIZMyfmHcrUZtjeGMbBOobGFD6uXjHWE&#10;IKcadqeDZqL3YBeC0p9HSFWCWJx1LXuCOJpJCOaCRoYEySyHA7//tW2FxbpnoN+En7Tei6GDqa+S&#10;dd6C76rCX2eCZqakR8eB7aP5LQSBup5wCI+BroXJyJGGrss9tM2FdMTYoC+ESb56iuqDS7hodTWC&#10;jrMAXtWCBq61R0qBk6rWLJeBXp4mCEqBNYWbwgeWvXWEr1mUinYLnA2Sg3aXh/CQrnc2cviPB3fz&#10;XQaNlHjLRbmMcnmmKwOMTnqMBqmM/3ycwLyVfX8srlOTUH7LmxSRU35+hwGPiH5TcgmN7X5PXByM&#10;iH5tRM6Lb36ZKieLQ376BiyLbIAXv46UV4jYrRiSNIedmfuQNoZ1heSOeIWJcP+M6oTGWyiLkoQv&#10;Q/GKgYO6KWOKTYO5Bb6KCoMmvm+TQZKnq+SRKJCZmLmPN46hhMiNcIzjb+uL9ItmWjCKqIocQxmJ&#10;nokRKKqJZYjnBV+I14OhvUeSZ5yFqs+QTpmyl5mOYZcDg5WMqpSFbtmLKJJBWUCJ65BSQlOI5I7H&#10;KAiIoI7KBQ2H0INqvDyRv6aGqcWPqaL4lpCNvJ+HgpeMB5xKbfCKh5lRWG2JQJa7QaeIPJTfJ3yH&#10;8JQ7BMiG84M8u1uRObCnqOmPJaxflbSNNagsgcCLfqQ0bSyKBKCYV8aIvZ2DQRmHqZuVJwuHVZi+&#10;BI+GPIMVuqSQz7sBqDaOvbYAlPmMyrEPgQSLDqxebHmJlKgwVyiIV6TXQJ2HQKLcJqqG1pokBGCF&#10;poL2uhqQfMW6p6eObcADlFuMeLpSgGCKtrTya+KJN7BOVqeH+60SQC2G7KjEJkiGgZniBDuFL4Ld&#10;ssOgenTDoUidiHVOjzyax3XifGiYPXaMaLGV6XdTU+iT2ngyPaGSRXkMI2eSSXnUAUqQWXy6sbCf&#10;YH3moH2ca32YjnyZrH1je6qXJH1RZ+yU2H1mUySS0n2dPNuRQH3hIrmRM35UASyOzH/dsLueRocO&#10;n3mbXIX0jY+Ym4T5eraWIIQzZwWT3YOcUlCR4YMxPB2QU4LuIh6QNYM7ARGNb4C5r7ydU5Axnmia&#10;bY5gjG6XtIy2ebeVMIszZhOS+on6UX6RBYjzO26PeIg5IZWPSoizAPqMQICprtWccJmKnXaZk5cE&#10;i3KW4pSneLOUZZJzZTGSG5CCULaQM47uOsqOp43cIReObY4vAOaLPYCcrfObzKMInKyY7p/RiqmW&#10;OJy+d+CTvJnlZGORfZdXT/+PipU9OjiN/pQSIKmNt5LgANaKY4CRrTKbTaygm+yYb6jBieiVt6T+&#10;dyWTOqF+Y7qQ/55mT26PCpvxOcKNapsCIFWNFpXcAMiJroCHrJCa67Zqm1CYDbHjiUiVUa11doWS&#10;zqlWYyCQk6XLTuaOp6NKOVmNAKFbIAyMkJWrAL2JG4CArBSanMCdmtOXvrtviL6VALZWdfeSeLGi&#10;Yp+QOa3NTnqOTKtdOPyMrqZlH76MPpV2ALSIpYB6pAmqkXQ5k5+m7HS8grGjfHVPcQWgRXX8XnOd&#10;SnbFSryaqHeiNVeYvnhrG0CZa3jsAACNnn8RozCplnzjkwul53ybgiSicHxzcHafNHxwXdqcOXyX&#10;SiKZm3zeNL+XrX0tGtCYNX2YAACMbIAAonOoioWIkj+k5ISFgWyhZoOkb7KeMYL+XR+bPIKISXmY&#10;o4JENCyWsoIrGm2XGYLGAACLYIAAobCnlY4vkWOj9oyDgH2ggIr+btudRImyXFWaWYirSMuXxYfh&#10;M6GV0Yd4GhOWGog4AACKd4AAoOOm1JbmkJejNZSaf6mfwpJ/bgKciJCfW5yZiY72SCyW/Y2/MyaV&#10;Ao0vGciVLYztAACJr4AAoDqmIp/ej+2iiZzzfvyfFpo1bVab2pe2WviY2pWGR6CWOZPlMruUO5OJ&#10;GYSUVpDqAACJB4AAn52loajyj2eiBaVnfneeiqIGbMibRp7zWm6YTpxbRyqVspqTMmKTnZoQGVCT&#10;opEdAACIfIAAnxalQ7I0juahpK4QffSeI6oVbEia2qZ6WfWX4KOURr6VTKIOMhGTLp90GSaTEJEB&#10;AACIC4AAnqqk+bvejn2hVLchfYSd0LKLa9eag656WZCXhquDRmyU76lCMc6S2KGsGPeStZDhAACH&#10;sIAAlfG1CHPEhn2wuHQ3dpCsonTCZe+oxXVsVGelK3YxQaKiCHcDLPCf+HesEm6iHHesAACJfoAA&#10;lVW0InwBhh+vxXu0djSrnnuQZY6nsnuWU/ukEXvIQTig6XwaLI+eyXxpElSgnXyvAACIxIAAlNWz&#10;GYQshYyuw4M0dbCqk4JlZPymqYHYU2+jB4F/QL2f4IFbLC+dtIFnEj+fP4IJAACIIYAAlE6yH4xT&#10;hOytz4rCdPuppIlgZFmlsYg/UtaiGIdoQD2e8obYK9KcuobBEiueBobKAACHk4AAk7uxU5SShFSt&#10;BJJwdFmo3JCIY7Kk6Y7fUkqhQI2EP8ieH4yhK4Gb24yoEhuc7oriAACHGYAAkyqwt5z5g8usZppL&#10;c9SoOJfVYy+kQZWtUc6glJPlP2adWZLDK0CbC5MTEhCb8ow2AACGs4AAkr6wJaWFg2Cr1aJLc2in&#10;pZ9KYsajrZynUW6gAZqOPxucv5l6KxCaRpiUEgmbDIwyAACGXoAAklOvxa5FgxurbKp4cyanLKbj&#10;YnijH6PJUR2fbaGNPs6cPaC6KtqZypz5EgeaXYwxAACGGYAAkfuverdsgsqrF7MRctWm0K7xYiqi&#10;v6t8UNyfCalzPp6b1KbNKryZZJzlEgaZ5owwAACF4oAAiHa/5XNReeG69XOtatm2Q3QrWyexynTM&#10;SoqtnnWHOJOqFHZGJFKoK3a3CliqB3cXAACGDIAAiB6/BXsuebm6CHrUaq61PHqsWvSwq3q2Sk+s&#10;bnruOF+o1XtDJDSmx3uBCp+oLnxiAACFtoAAh9698oLpeWK4/YH0al60JoEuWpavj4C1SfarTIB0&#10;OBqnrIBsJBOlgYCUCt+mg4EmAACFa4AAh5e854qYeQG39YkbaeezIofUWiyugYbXSZSqQYYtN8+m&#10;nYXVI/KkW4YYCxelB4VRAACFKYAAhz68CpJgeKW3FpBiaYSyQY6mWcCtno0zST+pTowcN4+lrIuW&#10;I9ejVow+C0qjuYeiAACE8YAAht+7YppTeFC2Z5fWaTWxiJWcWXWs35O9SPmojJJVN12k05HGI8Oi&#10;a5HoC3SilIe/AACEwoAAhoe63qJfeAm12p9kaPWw75yuWTmsPpprSMKn7JjbNzmkLJiqI7qhmJaj&#10;C5yhlIfZAACEmoAAhk26YqqVd9W1WqceaMawa6P2WQ+rs6FlSJqnXp/lNxSjpp8KI6qg/JgdC8Cg&#10;tIfyAACEe4AAhg26EbM+d8C0+K85aLev86uDWPWrI6ioSIimvac5NxOi/aQPI8KgYJgtC/GgHYgT&#10;AACEYYAAe27LMXL9bZnFtnM3X1jAf3OaUHO7gnQnQJ6233TLL0WzIXVkGwax+HVrA2+wTXeJAACD&#10;JIAAe2jKQHqIbavEwnoRX16/a3nZUHC6SXnaQJm1h3oNL1KxqHpWG0ewMXpfBAuuL3xGAACDIoAA&#10;e3LJEoHZbZfDnoDYX0e+PYAPUE65C3+gQH20On9tL1CwR393G32ukn+rBJesSYB1AACDIYAAe3DH&#10;6IkUbX3Cc4eeXxe9EYZnUCW31IWFQF6zAYUCL0qvAoTfG62tHYWEBRKqm4NuAACDH4AAe1vG7JBl&#10;bWXBcI6AXv68BIzoUAK2woulQE+x34rPL1Ct3IqsG9+r0IswBYGpJIO5AACDHoAAeznGJZfkbVTA&#10;mpWQXve7H5OOUAO11ZH2QE+w7pDsL2Gs0pEBHBWqppALBeSn4YP7AACDHYAAexfFhJ91bUe/6pyz&#10;Xve6YJpHUAq1DJhmQFuwJZddL3msAJd5HEupo5MhBjumzoQ3AACDHYAAevbFBqcwbT+/W6P9Xvy5&#10;waEsUBa0YZ8UQGevdZ5ZL42rVpzTHHio4JNABoel64RqAACDHIAAetzEna8+bT6+4auTXwm5OKhb&#10;UCqzzKYzQIWu16TOL7mqsKBFHLOoMZNnBsilRoSWAACDHIAA5h92cHMY0Bt3S3PxuYB4H3TMoip4&#10;6nWviiR5snahcWN6f3ejV4Z7T3ifOy98MXmWFp19IXno5A90h35ozmt1iX4bt/p2fH3loMt3ZX3K&#10;iN14S33NcC55M33kVlt6FX35Ogd6734SFSB7VH3B4jFy8InSzJp0Aohktl91CocSn0Z2CoX9h353&#10;CIURbvN4BoRCVT549oN5OPl5xILEE8R51YIL4Glxk5U4ys1yrpK/tJxzwJBsnbF00Y5MhhF15ox2&#10;bbJ29orCVCp38okhN/54soe3EpR4i4Xs3slwdaCdyTJxkp0vswJyq5nnnCtzxZbVhK505ZP4bHx2&#10;B5FpUyN3C476NxV3u4z+EY93cYk/3WxvmKwNx9lwtKe6sapxy6N/mtty6J96g3d0D5u0a1h1NZgz&#10;Ui52QZUPNkJ24ZLFELR2hItL3E5u67eMxsFwBLJbsItxFa0xmb5yMKg8gnJzXaOaanJ0ip9MUVp1&#10;lJt1NY92JZklD/51v4rQ229ubcMexeVvgb0Vr6NwiLcEmMtxm7EjgYVyyausaaRz/aa2UK91CaJ7&#10;NPR1hZ61D2p1H4ps2stuG87GxURvKcfkrutwIcDzl/9xJ7o2gLtyT7P8aOtzg659UAp0jqpJNGN0&#10;/aMoDvR0n4oc1hV/DnG2weV/EHLKrPR/HXPPlx9/NXTRgHV/VnXdaO5/iHb2UDF/z3gINJqAWXkH&#10;D1iB8nk81Ix9UXx/wLJ9c3x6q859l3x8lf59wHyPf1N983y5Z9N+N3z3Tx5+jX00M5B/En1yDkGA&#10;SH2D0wB70odQvwd8AoZCqkF8M4VElIF8cYRvff58u4O9ZqJ9FYMmTgt9doKYMpN97YIlDUx+0oGD&#10;0W56hpIYvWV6vJAZqKF6944wkw17QIxpfKp7oYrdZXh8DIlyTQl8doghMa183oceDHh9jYT8z/N5&#10;cpzpu+95qpoLpy157ZdBkaR6P5SYe2Z6pZIcZFt7Io/nTBl7k43hMNx76ox/C8J8d4fzzrN4m6fS&#10;urN41KQfpfJ5FaBxkHJ5apzmekp51pmRY1Z6U5aESz56zJPmMCF7FZKCCyl7jYeLza538bLTubB4&#10;Kq5OpOp4Zam/j2x4uaVUeVp5LKE0YoV5rp1xSoR6IZpLL4N6XJhyCqp6y4c2zOR3c73xuON3qrig&#10;pBB33LM1jot4J63reIF4m6kJYcR5J6S3SeV5nKFrLvx5wZ1OCkJ6LYbwzFV3Hsk+uEp3UcMjo193&#10;d7zgjct3tbbCd8h4JLEvYSB4sKx7SVR5J6jyLn15QZ9vCfB5r4a4xn6IGHCKs/yHM3G+oJKGcnLa&#10;jBuF0XPudreFR3ULYFyE3HY1SLSEnndVLcWE9HhSCNyGT3lgxUaGgHq4suqFu3rqn3OFDHsbiweE&#10;dXtXdaqD+XunX1uDnHwJR7qDaHxpLNiDsnzACC+Eqn11xBKFDoT5saiEXIQxnl+Ds4NyidmDLILS&#10;dIeCuoJUXlGCa4HzRseCRIGfK/uChYFuB5iDOYELwq2Dx48qsDGDFo2NnMmCfIv3iHGCAIp8c0KB&#10;qIk2XTWBa4gSRdWBSocTKyyBeIZ+BxSB+IQowVSCvZlhrtiCDZb9m3WBepSdhymBBZJRchuAsJAt&#10;XDWAhI5URQCAaIy8KniAhIwJBqOA5oR9wDCB7aO+rbiBQKCWmleAq51khhSAOJpFcRx/55daW1F/&#10;tpTCRER/oZK0Kdd/sJITBkR//oQ9v0SBSa43rMuAn6pOmWSABaZLhSB/jqJbcD1/RJ64WpJ/GJuC&#10;Q6Z+9pkiKVF++JdCBfZ/P4QIvpCAzrjarBCAJrQymJl/hK9ghE5/Aqqfb3N+t6ZOWdh+laKpQwx+&#10;d6BwKN9+XpuCBbZ+o4PcvhSAeMPBq4J/075jl+x/JLjBg5N+k7M1bsZ+QK5JWUV+IKpzQpN+B6cw&#10;KHl95pteBYN+JoO6t1yRV2+xpjWPnnDtlCGOHHISgPSMyXMubMuLmHRUV5OKlXWGQO+J4HakJoGK&#10;O3eBAyqKJHm9tliP4XlTpUOOR3mekx6M1Hnpf/mLh3o/a9aKX3qpVqqJZnskQAqItXuYJbKI+nv0&#10;AtuIhH1ptUmOi4LqpAyNAoJdkgOLkoHTfteKU4FpasyJN4EZVbuISoDjPzaHnoC6JPqHzoC4ApWH&#10;FoCitCyNTYyVotSLy4s+kLaKaonofbmJKoi0ab2IH4esVM6HPobHPmuGmIYNJFCGtoXmAlmF2YGW&#10;swWMS5ZJocKKy5Q4j5yJb5ItfIuIOpA3aLCHMY5rU9+GYYzlPaWFvYuvI7OFxIu5AiWEyoFzsgaL&#10;haAfoL6KCZ1ZjpiIrJqPe5KHeZfaZ8qGcZVbUxKFmJMxPP6E95GuIyyE7JEhAfmD5YFWsTWK6aoO&#10;n+uJcaaWjcCID6MNeryG2Z+dZwWF1Zx7UmqE/ZnUPHWESpg+IsCEMJWdAdWDJ4E9sJKKcrQnn0CI&#10;/rACjQmHlqu+egKGVqeXZlGFUKPhUcaEg6D0O/CDzp9fImGDlJc/AbiCjYEpsCCKGr6LnryIqrnC&#10;jG6HO7TGeV2F76/uZbmE4qvAUUSEE6jmO3+DZKUxIf+DIpb8AaCCEoEZqJua6W8ImI6Yc3BBh6WW&#10;PHFpdbCUPHKMYrWSaHO3TpKQ1XTnONSPwnX0HqOQhnaEAACKcntFp8qZnXgnl9KXPXiAhteVDnjd&#10;dOSTDXlHYeuRO3nFTdCPrHpQOBmOlXrMHgaPNXsLAACI2X6Tpu+YV4E7ltGWCYDKhemT24Blc+2R&#10;5YAcYQWQHX/xTQGOmH/fN2ONgX/WHXeN/n/zAACHcoAApfWXNopAlcKU6okfhMaSx4gNcvaQzYcP&#10;YBuPE4ZBTDmNloWVNsCMfoUbHPyM3YVmAACGO4AApQuWLpNxlM6T7JGjg8uR0I/icfaP3I4zX0aO&#10;FoyzS36MpYt9NiqLjIquHI+L0IrjAACFMIAApDSVb5zGlA2TL5pRgwqRDpfecSSPGpWGXneNWpNo&#10;SsqL35GuNZiKxZDHHCOK8o+RAACET4AAo4GU2qYuk1KSnqMZgkqQep/6cGiOgZz8XcmMw5pTSjaL&#10;Rpg/NSWKFpeUG9GKLJLPAACDlYAAovGUaa+7kr2SMawLgauQB6hGb8eOBKSnXS2MRKGKSaaKz59k&#10;NLSJmJ3ZG4uJh5KfAACC/YAAooqUFrmakkiR4LVbgSOPrrDzbziNoay/XKqL2KlSSTeKYKdINFKJ&#10;MKLXGzeJGJJnAACChIAAmlKk226Eizyhum+ve1me3XDSanucOHH0WJWZxnMbRW6Xr3Q/MHKWZXUo&#10;Ff+YTXUoAACGIH5pmbKju3cuirSgpHeFesOdwXfpaeSbEXheV/yYm3jnRN2Wgnl6L+qVKnntFaaW&#10;1HncAACFAIAAmQuihn/BieqffX9eegqcln8NaR+Z7X7gV0aXen7QRDuVZn7ZL2KUB37oFVSVeH8I&#10;AACEBIAAmEqhZYhKiQ2eY4dEeRibhoZTaE6Y2YWEVoCWc4TjQ5OUZIRqLt6S/4QrFQeUPoSAAACD&#10;KIAAl36gfJDdiEOdfI9CeEeaoY29Z3SX94xYVdGVgYsaQvyTe4o1LmySDInRFMqTG4lAAACCbIAA&#10;ltefsJmrh5ecuZd6d5eZ35VXZsmXL5NTVS+Ut5GNQnuSm5BALgyRJ5AOFJKSFI1GAACBzoAAlkaf&#10;HKKPhxicKJ/PdxWZRJ0NZjmWipp0VJ2UFZhBQf+R/JbJLbSQbZaFFGGROI3IAACBS4AAlc6esauX&#10;hp2bvahOdpKY0qT5ZbaWDqHXVB6TlZ9RQYeRgp4QLViP6ZvgFDmQhI2sAACA4IAAlXWeYrTwhjub&#10;a7EpdiKYeK1GZUGVqqmuU7STKqcOQS+REqU6LQ6PfZ52FAKQDI2HAACAi4AAjJyvNG4Aflere28X&#10;b12oA3AvX3mkwHFLToyhu3JoPEGfN3N3J82d93QkDS+guHPFAACCf4AAjCyuOXZBfgaqenaObwCm&#10;7XbyXxqjlXdsTiugg3f7O+id9HiMJ4ScmXjkDTqe4njRAACBxYAAi7qtDX5dfXOpWH3/bnylwn27&#10;XouiaX2iTaefVn2oO3mcx33GJzObV33eDT+dNn47AACBIYAAizCr6oZnfM+oOoV3bcOkq4SiXeuh&#10;TYP5TRGeQ4OBOwCbtIM2JuCaNYMtDT+btYMRAACAk4AAipuq+Y6DfDSnTY0NbR6jwYu0XUGgYoqB&#10;TImdTImJOo2awYjsJpSZMYj/DT+aXIc9AACAGoAAihCqQZbEe66mlpTNbJijBZLsXLqfoZE5TAmc&#10;hY/ROjKZ3Y70JluYP49bDUKZJ4j3AACAAIAAiaipnp8ge0Cl+JyrbCaiZJpGXEie/ZgYS6Gb3pZc&#10;OeOZLpWGJjaXXpTcDUqYEYj8AACAAIAAiUupNKenewWliqS9a+eh5KHOW/ieYp8jS0qbOZ05OYqY&#10;mZysJfOWy5lyDUqXOYj8AACAAIAAiQOo6LCCerylM60qa5WhgqnAW6Od9qa9Sv+axaT6OU6YH6LE&#10;JciWUZmMDUOWoIj3AACAAIAAf3K5/21sceG1wG5pY7GxvW9xVKut6XCARJmqYHGNMwGnk3J4Hrum&#10;0XLBBb2nP3NtAACAAIAAfzO5H3VQcce0yXWMY5GwnnXpVIqsqXZiRHapCXbwMuumJnd1HsSlMHeS&#10;BiClIXjFAACAAIAAfvm38Xz+cW+zn3ydY0WvZ3xeVDOraHxURCqnwnxrMrak1XyWHrmjtXyhBnKj&#10;Nn2jAACAAIAAfqq2v4SScQWycYOwYsauPYLxU8qqOIJmQ8mmloIUMnKjpIHwHqSiYoIWBrahf4Hk&#10;AACAAIAAfky1v4w4cKSxcorhYlutPomwU1WpN4itQ3SlhofwMjGik4eeHpChNIgrBvGf+oSxAACA&#10;AIAAffC0/pQGcE+wrZJAYgiscZCXUwKoYo8mQyWkqo4SMf6hnY21HoGgI43gByGeo4TSAACAAIAA&#10;fZ+0aZvmcAuwEpm2YcaryZeZUr6nr5XEQuKj9pSCMdKg3pR6Hn6fLpKnB06deITxAACAAIAAfWqz&#10;6aPlb9ivjqFQYZCrPZ7NUoanG5ypQqyjXJtwMZygSpriHmaefJSNB3mcdoUOAACAAIAAfTazm6xH&#10;b9CvK6lWYYSqwaZdUmSmgqPrQpCiraLDMZSfj5/zHnadyZSZB6CbxYUoAACAAIAAcq/FSGzeZaXA&#10;rG20WB28OW6fSdO37G+VOnW0AXCBKVOxNHEtFJax6XC4AACrKXR7AACAAIAAcqLEd3RwZcO/sXSL&#10;WDq7BHTVSfG2hnVAOpaydnW/KY2vf3YhFRWvxHW7AA+p6XjnAACAAIAAcqPDOnu4Zaq+cntFWCa5&#10;tXr9Sda1JHr3OoixA3sSKZ6t8ns4FW6t3nsEAKOn030uAACAAIAAcpXB7YLaZYC9JoH4V+e4aoFC&#10;Saiz0oDMOmavrYCWKZysioCQFa+sMIDMASGl+IDEAACAAIAAcnbA0ooLZV+8B4jIV8C3RYe2SXWy&#10;qIbaOlGuc4ZRKZ6rR4ZJFe2qr4aQAZGkVYEPAACAAIAAclG/+ZFoZUq7H4/LV7K2To5USWexqI0i&#10;OkGtbIxeKaiqIYyFFiepWIuDAfGi6oFQAACAAIAAcjC/UJjTZT+6YpbgV661f5UKSWOwz5ONOj+s&#10;kJLCKbapOJMHFmCoLY8hAkehtIGKAACAAIAAchO+06BgZT25zJ4aV7G01ZvuSWSwFpo6Ojqr0pm2&#10;KbeofZh5FoWnTY86Ao2gs4G6AACAAIAAcf6+dqg2ZUO5UKWiV7u0Q6MoSWuvd6FrOkWrKaBRKdCn&#10;ypxFFqimj49SArqf84HYAACAAIAA2bVxgWyqxQ5y1243r790G2+3mZt1SXEtgqx2a3Kjaut3inQb&#10;UgV4oHWCNnp5oHbAEgJ6eXat17dvV3few3Bw3HhHrklyQXi3mEtzj3k0gXR00nm+acd2DnpRUOt3&#10;NHrWNWh4IXs+EM54wnqt1eJthIMdwaRvG4JnrLVwmYHClsxyAIFJgBxzXoDqaJN0soCcT9l15YBK&#10;NGx2vH/vD8B3QX8i1Blr6o5Kv9VtjoyQqu5vGYrwlTpwl4l1frByDogxZ1dzdocETsx0tIXiM4B1&#10;coTbDtZ184Mw0npqlJlvvjtsQJbMqVRt1pQ/k65vXpHVfVJw4o+UZiVyXo2RTc5zpIuoMqV0R4oY&#10;Dg501Iao0SZpiqSdvOtrOKEjqAJsz52qkmFuXJpRfBxv6JcqZQpxaJQ/TONytpGmMeBzP4/ODWVz&#10;44kO0BVoua/Uu91qZ6uKputr+acrkUlthaLnexhvGJ7mZCZwn5szTBlx6JfvMTpyWpYUDNlzG4iw&#10;z0doH7sVuxBpy7YBpgxrU7DDkF5s1quYei9uaqbGY1dv+KJtS3BxQ57IMKpxl5uQDGdyeYhizrln&#10;vMZguoBpYcB9pWFq2rpjj5xsTbRgeW1t2q7PYqdvaKnvSs5wrqZQMBpw65/uDAxx94glylp55GuL&#10;t316ZG1Lo8F65m7rjwJ7aHB0eVV77nH6YrV8fHN/StJ9FXTuL+F90HYeCzl/ZHY3yOl36HY8tld4&#10;kXbkoqR5LXeDjex5xHgieEJ6XXjKYa96/3l6Sdl7onoaLvV8SXqQCmt9sXqox2V2KoDktK525oCH&#10;oRx3lYAsjHN4Q3/odvJ49X+5YIV5rX+YSM96Wn9zLgd65X9ACbZ8M37WxdN0pYt6swt1a4ozn3h2&#10;J4jyiwN25IfEdaJ3roa/X194eIXQR9V5LYTvLTB5nIQ0CRl66IJ3xFtzXZYTsZd0KpP2ngR08JHZ&#10;iZd1t4/NdGV2iY3hXkh3ZowtRu14IIqdLGx4comKCJN5zIWTwyRyW6DCsGJzLJ3XnM5z8preiGh0&#10;vpf0c0p1l5UzXUt2dJKuRht3NJCLK713a496CCJ43YWAwitxj6t+r2ZyYafMm81zI6P5h2hz7qAz&#10;cl10z5ysXH11sZl2RWp2aZbRKyx2h5VXB8R4F4VAwW5w+LZNrqRxx7HZmvpyga0xho5zRKiTcYd0&#10;JqRNW711EaCMRM51yZ3AKq51x5ojB3h3doUNwPBwlME2rhdxXrwDmlJyCbaJhdZyvrEecNVzmawr&#10;Wx50hKgIRDt1O6UQKip1I5yCBzt29oTku26ClGqcqjGCOGx4l+uB+W4qhHmB0W+/b/yBuXFNWnCB&#10;uHLZQ4CB3XRHKQSCgXVTBTyDu3aNukyAvXSzqRCAjXWNlrOAZXZWg0+AS3cXbuWAQnfdWXCAUHim&#10;QpOAeHlaKC6A/HnIBMiCDHrSuRx/Dn7Np8J++X63lZh+336cgiR+2H6Gbc9+3H6DWHl++H6NQbp/&#10;J36SJ25/jn58BGKAkX6St7x9lIjVplx9hofulA59fIb+gMl9gYYVbJB9n4VMV2F9zISYQMx9/4P2&#10;Jqh+RIOEBAl/SIHUtm18WZLhpQt8UJE4kr98UI9/f4R8XY3Ia3d8gIwtVmh8vorHP/589ImQJf99&#10;GIkGA75+L4KItVV7Yp0Mo/N7Xpqjkah7XpgefnV7bpWbanl7lZM8VYp7z5EeP0Z8CY91JWh8D48A&#10;A359QYJctHV6nqdJow16naQmkLx6maDVfYp6p52IaaB61Jp1VM57Epe/Pqx7PpXGJOx7KpQgA0l8&#10;fYI5s8x6C7Ggolh6DK3Gj/h5/6mvfMJ6BKWZaNx6MaHdVBp6eZ66Phl6o5zkJH96aphSAx573YIc&#10;s1x5p7wgodJ5p7eYj1Z5jbK+fBR5g63paDl5qKmXU4x57qZBPZd6GqN8JAt5zZhfAvx7XoIErNiL&#10;vWnanPmKgGu7i/2Jfm1wecCIqW8IZmmH8XCYUeyHYnIkO+iHIHOFIbGH9XROAACHgXckq/OKAnNl&#10;nAeI+HRViu6IDHUyeLmHP3YIZXGGjXbiUQeGBne8OxGFwHh4IPaGanjHAACFlXsVqvCIanzbmtWH&#10;e3z5idmGmH0Ld52F2n0hZHGFNH1GUCmEuH11OlGEcn2ZIFWE9H2QAACD5n6KqdGG9oZamaSGD4W3&#10;iJCFPoUAdouEhoRTY3mD7YPDT1yDeYNJOaaDOILjH8aDmIK4AACCb4AAqKWFw4/bmJiE4I6Kh4OE&#10;F40idWKDZ4u2Ym+C1opkTmuCdYlKOOGCMohuHzKCZoh7AACBLoAAp6uE15l+l5aD+pd+hoGDMJVc&#10;dG+CgJMzYYyB8ZEwTaqBho94OEWBRY5SHrWBWI3dAACAIIAApuKEHKMylsiDRaCIha2Cdp2sc5mB&#10;wprKYMSBN5gmTQCAzZXyN8eAdpS6HlGAbJJXAACAAIAApkqDj60IliOCvqm6hPiB56YmcuGBJqKM&#10;YBKAl59WTFOAOZzZNzd/35u1Hfh/p5REAACAAIAApeODLbcalaSCYLMzhF6BfK7rcjyAqaqgX3yA&#10;EKbvS9d/r6R6Ns1/WKF5HZ5/DZQHAACAAIAAnqaVHmlOj9STJmsjf+6ReWzUbsyQA25qXI2OsG/2&#10;SQ+NnXF0M9aNEHKyGYeOonL2AACDFnq8neyTlHJajxaRyHNNfxSQJ3QzbfqOrHUUW8SNWHX5SFWM&#10;RXbZMyiLrXeKGP2NAHeDAACBoX4fnRiSE3tOjhCQYnt9fiGOxnunbQCNWHvYWuCMDXwYR46LAXxf&#10;Mn6KY3yRGH6LfHxsAACAWoAAnBmQt4QrjP2PC4OzfPaNfoM1bAmMEIK4WfqK1oJYRs6J04IJMeWJ&#10;MIHNGBGKEoHZAACAAIAAmyaPhI0sjACN4owQe/iMXorpawiK9om/WS2JtYiyRhyIvofcMVmIF4dQ&#10;F7CIxodYAACAAIAAmlKOoJZRiz+NBpSYezeLfpLEajWKFJDwWF6I1Y9GRW2H1I3xMMuHKY1NF0mH&#10;rIwFAACAAIAAmaSN75+CioeMWp0wenmKzZq1aXqJXpg9V62IIZYKRNWHHJRbMF6GV5P0Fv+Gso+N&#10;AACAAIAAmRyNaKjMifWL2KXpedyKRKLNaNyIyZ+3VxKHiJ0PRECGi5tJL+aFvZopFr6F4Y9hAACA&#10;AIAAmL2NCLJWiYSLe67xeVaJ3Ks5aE6IUqeQVpGHBqSUQ9WGBKL2L4aFOJ8dFmuFSI8oAACAAIAA&#10;kNie4WjMgtecTGqNc9+aAmw0Y8SX723FUoeWC29JP+yUhnCxK0qT6HGzEGyW3nEvAACAAH3QkECd&#10;jXFjgkibEHJRczyYw3M6YyaWo3QiUfCUtnUMP2WTKnXpKtOSdXZ6EDiU9XXyAACAAIAAj5icIXnZ&#10;gXWZunoScn2XbXpNYmCVU3qVUT2TanrpPsuR4XtAKlmRHHtxEAaTL3slAACAAIAAjs+azII9gJKY&#10;boHbcYSWLYF5YZCUE4EmUHuSN4DqPiqQs4DCKd6P4oCpD9KRkoCqAACAAIAAjgCZtIqof8aXWYm5&#10;cLSVHYjHYLSTB4feT9aRHIcMPZuPoIZ6KXeOwYY+D62QFoV7AACAAIAAjVWYxpNHfxeWeJHLcAGU&#10;PJBAYAqSH466TzOQM41gPSWOn4xqKSKNtoxdD4uOwImRAACAAIAAjMaYGJv3fpqVz5n4b4KTiZfU&#10;X3qRYJW5Tp6PdZPxPKWN4pLNKM+M2JLFD2mNnYprAACAAIAAjFWXmaS/fiKVUqJDbwCTA5+TXvaQ&#10;zZzxTh2O3JrUPCaNT5ncKGuMOJgaD0uMrIpXAACAAIAAjAGXPa3EfcOU9KrcbpGSmqeoXoKQVqSR&#10;TbSOW6JRO8+MxqD1KB+Lr5shDxyL+Yo3AACAAIAAg4mpE2g3djyl9mngaBWjHmt4WOKgeGz+SIue&#10;Dm5yNrKcNW+3Il6b43BaCFidr3AgAACAAIAAgxKn8nBndd6k1nFHZ62h53IsWIGfJ3MWSDCcq3P+&#10;Nmeaw3TLIiuaR3UeCICbdHUxAACAAIAAgpamlnhodT+jiHiiZyKgk3jlV++d0nk9R7CbVHmgNgCZ&#10;Z3n+IeuYzHoVCJ2ZZ3qnAACAAIAAggClQoBQdJCiOoAAZl+fTn+2V06cjH+CRxyaGH9pNYuYKX9f&#10;IaGXdX9YCK6Xi3+TAACAAIAAgWSkJYhHc/ChJId4ZbWePIatVp+beYXxRpaY+oVcNRuXD4UCIVqW&#10;QoUUCLyV34PRAACAAIAAgNijS5Bfc2igTo8ZZS6dYY3LVhWamIyPRhOYEouINMiWB4rxISuVJIti&#10;CMyUYIXzAACAAIAAgG2ikJiHcvefmZbOZLicqJUCVZ2Z2pNNRaaXUZHyNHeVPJFbIRWUHpDoCOKT&#10;DoYCAACAAIAAgBSiFKDTcsOfG565ZH6cF5xtVVGZLJo4RVCWlZimNBeUjphhIMaTb5V/COiSAIYG&#10;AACAAIAAf9GhvKlccn2et6bsZC6bpqQyVPqYraGlRQKWDaAtM9mT/J58IJmS2JYKCOORO4YCAACA&#10;AIAAdrSzwWd/afWwOGkIXICs5WqMThipvGwCPoem4m1cLT2k625rGLmll25sAYmiqnACAACAAIAA&#10;dlqy0G9SacqvKHAdXFerpnD5TfmoVHHdPnClXnK8LTqjSXNqGOOjp3NGAf6gN3VhAACAAIAAdgyx&#10;fHboaWCt2HcbXAKqR3dgTaCm63fDPiij7HgtLRChx3iEGO6h6XhUAl6d+XpYAACAAIAAdaywHX5d&#10;aOmsfX4WW3eo833dTTSllH3DPceimX3GLNCgan3RGOegWn28Aqyb+n6vAACAAIAAdUSu9IXhaH+r&#10;WIUuWwWnz4SHTLekbYPzPXKhZIOPLJCfMoNrGNme94O/Au2aO4H7AACAAIAAdOSuE42KaCiqdYxy&#10;Wq+m44tYTF+jeYpYPR6gaImaLF+eGIloGNKdtomDAyOYtoIfAACAAIAAdJStZZU9Z+apwZPKWm6m&#10;I5JDTBiirZDePNSfmo/uLDCdO5AHGNqclY5ZA1aXaoJCAACAAIAAdF2s150CZ7GpLZs7WjKlhplW&#10;S9iiBpejPJSe7Ja1K+uck5Z2GLubxpC5A4mWU4JkAACAAIAAdC6sfqUXZ7SovqMZWi6k/KDQS7ih&#10;XZ7JPHueKZ3zK+ubvpuTGNGa8pDIA6yVjIJ8AACAAIAAajK/A2a0Xc67QGgOUOO3lmlwQyO0BWrG&#10;NCqw6Gv0Ix+vPmyiDiGxSGvjAACfBHOwAACAAIAAae2+PW4yXc+6OW7YUPW2Qm+cQ0Wyd3BuNFuv&#10;LnExI3OtSnGcDrWu6HDmAACdwHgpAACAAIAAac2853VkXZ242nWAUNW0z3W4Qyaw7XYZNFGtkHZ8&#10;I5GriHauDxysyHYmAACciXwiAACAAIAAaai7cnxrXWG3ZnweUIezXXvpQvKvd3veNC2sFHvwI5Op&#10;8nv4D2eq4nvYAACbaH+hAACAAIAAaXq6MYN/XTW2I4LaUFayFYJLQrSuK4HXNBSqt4GaI5SohYGe&#10;D6mpMIGuAACabIAAAACAAIAAaU65PIq7XR61HInJUESxAIjcQp6tDYgQM/ypkYeSI52nOofAD+an&#10;q4a4AACZkIAAAACAAIAAaSm4f5H+XRS0R5DIUD+wGI+CQpSsG45sM/Gom43hI6emMo5FECKmWYrp&#10;AACY34AAAACAAIAAaQ2385lZXReznpfmUESvWZZVQpKrTZUIM+Snx5S2I5ylXpPMED+lWYr8AACY&#10;SIAAAACAAIAAaPq3j6DrXSOzE59JUFGutZ18Qpaqm5wlM+mnC5tuI7GklJgiEFakg4sMAACXsoAA&#10;AACAAIAAzVBsbWZEueduMGh1pdNv2GqQkOBxY2yUew5y326NZFV0T3B9TGx1pHJQMa12qXPWDcd4&#10;MXO2y1xp7nFUuFhr53JnpG1ttnN3j59vZ3SGeeNxBnWXYz5ylnalS2Fz+nebMLF03HhVDOZ2dHfl&#10;yYhnyXxgtpFp3HxcouFry3xfjiZtmXx9eJFvVnyqYhJw/3zeSllyb30EL8ZzK30EDCF07nyDx7tl&#10;4odQtMJoCoZQoRtqC4VgjJpr8oSHdyptzYPTYNtvjIMvSVRxBYKNLulxmYHrC3Zzm4C4xhhkRpI0&#10;sylmfJBUn4NojY5+iw9qg4y7dddsbosXX7JuQ4miSGBvwohBLh5wK4cfCuRyeIRSxMVjAJ0hsd1l&#10;P5pwnjhnVZe1icppU5UKdKZrR5KFXqVtIZAzR4Jupo4pLWlu5ozFCmhxhIcJw7Zh/agTsNRkQKSX&#10;nSpmVaD6iLtoVJ1rc6lqUpoTXchsM5b/RsdtsZRULNJty5LzCgJwuYbEwu1hPLMJsA1jf67EnFNl&#10;japMh9tnhaXbcspphKG4XP9rbZ4FRiRs6pr9LE9s2ZhcCa9wFIaMwmpgu73+r4Vi+rjnm7Jk+LOT&#10;hyVm4q5Ochdo2qlzXF1qwqU+RYtsN6I+K8ZsAJyoCW1wEoZfvq90jmVgrQR1gme+mmx2cWnvhr53&#10;Wmv9cg94Qm37XFp5LG/uRVN6D3G7KwN633MZB4B9FnN9vUZyPW/wq+lzZnE7mVp0dXJwhbZ1dnOY&#10;cQ52c3S9W2p3cXXfRHZ4XXbkKjh5BXeQBvV7W3gUu8BwLnprqj5xcnq2l9Nymnr5hD9ztntCb8F0&#10;z3uVWkR15HvsQ3N21nwyKVh3Tnw/Bnp51nxsuiluXYTKqJpvsoQzljFw7IOWgtdyG4L+bnhzT4KA&#10;WSd0eIIOQoV1boGfKJF1t4EuBg94hYAxuK5s0Y8ppyduMo3DlL9vfIxQgWxwuIrfbUZx94mEWBpz&#10;NIhSQah0LYc7J950RIZ5BbR3ZINst3hrlpmapfRs/5dtk49uTZUjgENvkZLabDBw2ZCvVylyFo63&#10;QOJzE40SJz5y+4xWBWd23oOntoJqm6QUpPxsCKEkkpJtVJ4Ff0lumprma0dv65f5VmBxLpVWQD5y&#10;H5M4Jrxx3pIjBSd3SoN8tctp366XpD5rTKrnkcVskab4fnZtz6MGandvIp9hVaNwbpw3P6ZxXZnz&#10;Jklw6pbiBPR3oYNZtVZpYrkko7hqybS3kSNr/q/4fcZtL6s+ac9ueqbyVQ9vxaNnPxhwrqENJcdw&#10;FZmLBMp354M9sHB8/2SsoE19HWcdjxF9VGlXfJZ9nGtnaP598W1lVER+Vm9TPhF+1XEPJAB/q3Im&#10;AfeBZ3QBr1N60W6gnzN7J3ATjd97enFoe3V71XKpZ/N8OnPjU1N8r3UUPTh9LHYdI0N9yXafAbZ/&#10;rnhxrh141XiRneB5TXkZjL55tnmRekt6JnoAZuR6nHp2UmZ7H3rtPHB7nXtMIpx8AntUAX1+K3xX&#10;rLh3EIJnnHN3mIIlizd4FoHPePp4loFyZa55J4EmUVp5vIDlO496OoCjIeZ6ZIBWAUt90X+6q2Z1&#10;l4xAmyB2KotAieV2tIold7F3P4kAZJx314frUGZ4fYb7Osd4+oYrIUl46IXMASB+GIDDqk90aZYy&#10;mgl1A5R4iNF1kZKWdqR2I5CpY6F2wY7WT5J3Y403Ohl334v5IL93mIu2AP1+VYCrqXBzeKAvmSV0&#10;F52+h+p0o5sWdcF1NZhlYsx12pXiTtt2gJOxOYp265IoIFF2c5DMAN9+h4CXqMpywao5mHNzYqcW&#10;hytz6KOsdP90cqA5Yg51GJ0TTit1x5p4OP12LJkQH+91epT0AMd+sICGqFxyRLRYl/By4rCKho9z&#10;W6xidFpz16g4YXN0dqSBTaV1IqGwOHx1g5+GH3d0qJVGALR+0YB5on+FxWQZk6CFFmaJg5eEnGjC&#10;cj+ER2rRX7iEC2zKS/GD8m6sNoGEIHBIHGWFYXDmAACATHa6oZiDuG2DkqeDRW8JgoCC6HBtcTWC&#10;n3G+XsOCa3MESxeCWnQ7NcCCfXU4G8iDb3VmAACAAHq5oIuB2XbVkWaBiHeLgV2BO3grcBKBA3jA&#10;XcCA3nlVSjiA13nkNQWA83pPGzeBmnosAACAAH46n2aAGYAlkDN/3YAigBd/p4ADbxN/eX/eXNt/&#10;ZH/CSYB/Zn+tNHh/fn+UGsp/4X9XAACAAIAAnjt+sIl9jyR+fYjPfwd+UIf/beR+K4cdW9Z+HoZK&#10;SJF+MoWZM7J+QoUNGjl+WYUMAACAAIAAnUR9kJLujiR9ZZGVfgp9OpAPbPJ9GY53WvV9Doz4R9d9&#10;GYuxMxx9JIrdGcd8+4pmAACAAIAAnH18qpxnjVl8hpppfT18V5gubCZ8NJXkWjR8LpPJRzR8OJIK&#10;MqV8K5EmGXF7x47ZAACAAIAAm+V7+6XzjLZ73KNVfI57p6Bra3d7eZ1yWYl7cZrJRo97g5jDMh97&#10;bZf5GSB6xJD9AACAAIAAm317f6+fjDl7Yqxue/x7IajZat565KU8WP560qIdRhl64KAaMa96xp2f&#10;GLh58pC3AACAAIAAlNGPDGOShvKNnWXxd/CMeWggZ5+LiWonVhuKu2wVQz2KKm3hLnaKKW9HE8iM&#10;m28UAACAAHpAlBCNLWx6hiuL923+dw6K5W9oZsuJ9HDAVVmJJXILQpGIk3M/Ld+IfXQeE2KKfXOs&#10;AACAAH22kzGLX3VHhRyKTXYOdhiJSHbEZdSIZHdwVH2Hn3gaQdeHE3i5LUmG7nkfEwOIf3iaAACA&#10;AIAAkiyJuH37hAuIsn4kdPKHwX41ZOqG4n47U6mGLn5HQS6FqX5VLMuFdn5UErmGoH4GAACAAIAA&#10;kTCITIbMgw+HU4ZXc/yGa4XDY/WFkoUdUvWE2YSBQJyEXIQMLFuEIIO/EneE6IOGAACAAIAAkFeH&#10;O4++glSGSo6yc0OFYI13YyKEhYwnUiSDzIrwP/KDRIoAK9KC/YmeEh+DZ4g6AACAAIAAj6iGYpi1&#10;gZqFeJcXcoWEiZU5YmeDqZNGUW2C8pGKP1WCZZBCK2+B+5AdEeWCHowZAACAAIAAjyCFvKG+gQmE&#10;2Z+WcemD4Z0bYcyC9JqLUNWCN5haPrmBspb0KvCBOpZGEbKBEYv3AACAAIAAjr6FRar3gJeEZahX&#10;cWODYqVFYT+CYqIhUFiBl5+YPlaBCp5lKpuAjps1EXGARYvLAACAAIAAh3yYnWMVemmWmGVZbESU&#10;42d4XOGTZGlyTEmSD2tNOjaRIGz1JdmROG4BCzyTlW10AACAAH1GhtWW/WuKec+VH20Ca5mTaW5n&#10;XEWR22+/S7yQe3EGOb6PgXInJXiPdnLICy6RGHJFAACAAIAAhiCVSHPbeO6TiHSlatKR2XVkW3uQ&#10;UXYeSwyO9XbUOS6N+nd0JQ6N1He7CxyOyHd9AACAAIAAhUiTsHwWd/6R/HxMacyQXXxzWqaO2nyX&#10;SkuNjHzAOJGMlHzlJJyMWHzmCwGMvH0MAACAAIAAhG+SXYRZdyqQsYQHaPiPGIOhWcaNmoMxSaiM&#10;QYLJOAWLUYKHJDiK/oJnCu2K8YHuAACAAIAAg7qRR4zIdnKPqIvvaD+OD4r0WRiMiYnrSQaLLoj9&#10;N5yKJYhbI+uJwIhrCtmJZ4YUAACAAIAAgyaQdJVEdfGO3ZPwZ7yNO5JiWIaLqJDFSGuKTY9oNxSJ&#10;Qo6YI56Iso7GCsaIHYdJAACAAIAAgrGP1p3OdXaOQpwFZzqMl5nvWASK9pfMR+qJk5YaNo+IjJVr&#10;IzSH6ZQVCraHEIc+AACAAIAAglqPZKaEdRaNzqRbZsuMF6HHV5GKZ58vR4SI951SNjyH5ZxwIu6H&#10;OZeeCpWGRocoAACAAIAAepCipWJwbhOgJmSVYKud7magUiCb52iKQliaHmpOMOKY/mvDHIGZwWw/&#10;A9+YoWy+AACAAH/QefyhQWp7baCezGviYDScf21BUbmaXW6VQgGYgG/SMKOXSnDUHGaXz3EHBCCW&#10;EHHSAACAAIAAeWufonJYbO6dQnMhX52a9HPmUSGY0XSsQYKW8nVoMESVsXX+HDaWBXX7BFKTxXdN&#10;AACAAIAAeMSeEHodbDKbu3phXs2ZeHqcUHyXWHrcQOyVgXsdL9OUPHtPG/eUZ3sxBHSRwHxMAACA&#10;AIAAeBucv4Hva4iacoG5Xh6YNYF2T8iWE4EtQGiUNID4L2SS74DcG7WS9YDYBI6P/YCdAACAAIAA&#10;d4abuonfavqZc4k4XZOXMIh1TzqVCYetP+KTIocHLxmRuYaxG4+RnYcWBKiOdoMmAACAAIAAdxGa&#10;3ZHXaoCYnpDEXRWWWI+GTrqUK45IP22SQI1OLsSQyoz0G4aQZYykBMeNKYM7AACAAIAAdrOaRZnr&#10;akuYBpiDXN2VrpbLTnOTYZUMPx6RZZPWLmOP+5PSGzCPjJE9BNWMHINFAACAAIAAdmuZ1qIragKX&#10;jaB7XIuVJ55cThySzJxEPtKQxJsZLiePS5nwGweOzZJGBNiLUoNGAACAAIAAbgatOWGTYgOqXWOS&#10;VTqnt2WDR2mlO2dXOE2jHWj3JzaiF2obEiqkf2mnAACY025iAACAAIAAbYOsEGk/YbqpG2qPVP2m&#10;RmvhR0CjoG0qODehYG5TJz+gMW8bEnGiLW6KAACXLXNpAACAAIAAbReqgXCzYTmnk3FzVJiktHI3&#10;Rt6iA3MBN+2fuXO6JxuecnQuEpKgE3OYAACVoHgwAACAAIAAbKGo6ngIYK+mA3hTU/2jLHicRmqg&#10;enjvN4meM3lBJt2c3HlsEpeeMnj1AACUMHxjAACAAIAAbCinkH9sYDikr39QU4Gh2X8rReOfJn8E&#10;NzGc0H70Jp2bcH7yEpKchn7jAACS6IAAAACAAIAAa72mh4byX9mjpYZ3UyWgx4XkRYWeC4VQNtib&#10;q4TlJm+aKITVEpKbA4S4AACRxoAAAACAAIAAa2Slt459X5Gi0o2vUt+f54yyRTqdHou7NoaavIsb&#10;JjuZJYtKEqWZqImhAACQ24AAAACAAIAAaySlD5YQX1SiJpT1UpyfM5OfRPOcX5JZNkCZ9JGzJemY&#10;YZG8EoKYrYyDAACQJ4AAAACAAIAAavCkoZ3jX1ahpJyoUpmemJr3RNiboplWNjOZF5jPJfyXapbn&#10;EqqXqYyeAAuPioAIAACAAIAAYbO4fGCJVfS1fGJSSaGykGQYPGGvw2XDLbutjGclHJKtRGe4CFyu&#10;pGdrAACTWHLYAACAAIAAYTC3kWfbVce0T2kCSZKxFWo4PG+uC2tmLeWrn2xkHPCrCmy6CPGsCWxp&#10;AACSF3duAACAAIAAYOq2C27sVXeyv2+SSV2vcnBFPEOsUXEHLdapznGnHRSpBXHJCVyppXGdAACQ&#10;4XuAAACAAIAAYKq0ZHXYVSWxGnYZSP2t0HZhPASqq3a6LaqoIHcLHRenMncGCainenc4AACPv38W&#10;AACAAIAAYGiy9XzSVOmvrHy/SL6sXXytO7mpNHycLY6mlXyiHRmljnyZCeqliH0ZAACOwYAAAACA&#10;AIAAYC6x2oPxVMeugYOXSKOrJIMqO5un8YLBLW+lSIKDHSWkEIKgCiejzII5AACN44AAAACAAIAA&#10;X/2w/IsUVLWtjYp9SJiqH4m8O4um4YkILV2kMYi2HSui3okgCmWiSoaIAACNM4AAAACAAIAAX9mw&#10;V5JGVLKsy5F+SJipSJB2O4Wl+Y+JLUujQY9lHRih7I68CnyhH4cXAACMnIAAAACAAIAAX8Gv3Zmg&#10;VLusLJi9SKOokZeBO4elNJaELVKibZYtHTOhAZNOCpKgIocmAACMAIAAAACAAIAAwRNnFV/trtNp&#10;OWK0m+1rPmVgiCJtJGfuc2lu+GppXbdwuWzRRsdyRW8QLM9zJnDdCgR2KnEUvyBkJWrRrUtmimyF&#10;mo5ov24shuhq0m/LckZsz3FgXKhusXLrRclwSXRTK+hw8XVdCW10aHVrvUlhlXWnq4ZkIHZOmQdm&#10;fXbzhXNos3elcPhq0nhcW4Fs0HkRRMpucHmvKw9u2XoKCOly3Hotu3dfS4Bdqbhh9YAPl0NkbH/I&#10;g+5mwX+Nb5dpAX9pWlJrGH9NQ89svn8pKkJs5H7tCHZxs36GucxdVYsEqCBgF4nclbJipoi1gmll&#10;DIeXblJnYoaOWTVpkIWnQudrOYTNKYlrGYQaCBRyWYI/uHFbwJWzptRekpO7lHBhLZG1gTFjoo+2&#10;bS1mA43UWDxoN4wdQhpp44qgKOVpfomxB8Fy5YU+t1xaeaBjpcxdVp2ek2pf9Zq6gDFicJfebD1k&#10;3pUxV2pnGpLAQXFou5CvKGBoF4/KB3xzWYUQto5Zf6sOpQVcYqd8kpxe/qO+f19hdqAIa25j55yZ&#10;Vq1mLJmPQNZnyZcnJ+xm4pUiB0RzuITqtgpY1LWspH5btbE/kgNeRKylfrpgsaghas9jHaQDVh9l&#10;YKB+QE1m8J4fJ25lyJlfBxh0A4TMszdu7F9HoplwT2IxkQ5xp2Tpfmhy9md3arR0P2ntVel1gWxN&#10;P7x2pG53JgJ3Wm/8BDJ7CXESscJsLGmroXttz2uMkABvUG1QfWtwvW7/acNyIHCfVQ5zeHIyPvh0&#10;oHOaJVd1D3R4A+F5cnXJsDFptXP0n81rfnTfjnttIHW4e/ZurXaMaHpwMHdgU+1xoXguPf5yyXjc&#10;JIdy5nkmA5l563pGrpJngn4fniZpZn4tjNprIX4uepVsx34pZzhuaX4wUtlv7n47PRxxF348I9Jw&#10;4X4QA1t6U34rrRBln4hHnLNnmIeLi2xpaYa6eS5rIIXhZhNs0YUVUddubIRnPEtvkoPHIzBvBoNT&#10;AyZ6rYGCq9ZkGJJ9m4BmH5D8ikFn+o9ZeA5pv42vZQVreowaUPZtFoqvO5RuOomIIqBtXYkfAvp6&#10;+YIDqtxi3Jy1molk7JpyiUtmy5f+dx9olZWFZCVqXJM1UDZr/pEmOv9tEo+PIi9r6o7cAtV7N4Hq&#10;qiNh7Kbtmcxj/qPpiIRl2aCodlZnn51iY2BpapphT4BrFJfROm5sIZYWIclqqpOQArd7aoHWqa1h&#10;RbEfmUZjVK1bh+hlIqlNdbFm3KVFYsVooqGkTvpqSp62OetrSpz6IU9pipaFAp97k4HFpaR3FV7D&#10;lnp3r2G6hjR4XGR0dKd5FGb7YfB502lnTgZ6m2u3OIt7Zm2/Hst8O27TAACAAHJgpHh0eWiNlVp1&#10;VGqOhQF2JWxpc4t29m4nYO53y2/VTSJ4o3FsN8N5ZnLHHih52HNRAACAAHcFozZyF3JQlAJzH3Nu&#10;g+R0DnR0cmh0+HVmX+x14HZTTEZ2x3c2NxF3hXftHZ13kngHAACAAHsYocRv9Xv3ko1xF3xPglhy&#10;H3yMcRlzHny5Xrh0JXzpSzx1Hn0YNjV11X02HPN1d30DAACAAH6ioGxuJoWckThvWoU7gQhwdYS3&#10;b9Rxg4QfXbRylIOQSlVzn4MXNXx0TYKtHGpzhYJvAACAAIAAn1Bsr49WkCBt744+f/hvE4z3bs1w&#10;LIudXL1xRYpVSY1yTIk2NNty8ohjG+9xy4hLAACAAIAAnm1rgJkTjzxsyJdHfxRt7pU/bfBvC5Mn&#10;W+5wLpE0SNxxN4+INFlxxY5xG5BwXY1YAACAAIAAncRqlqLTjopr46BXflhtBZ2RbTVuHZq8WzZv&#10;QpgrSDBwUpYZM9Fw1JUfGzpvNZF6AACAAIAAnVRp8ayXjghrPalyfcFsVKXybJdtX6JrWqVufZ9N&#10;R7Vvip0DM1Zv/5t4GsRuR5IZAACAAIAAmFB/l15aikl/cGFGexh/eGP4apZ/nmZ2WNh/12jVRcaA&#10;LmsNMOWAvmzeFrWCPW00AACAAHZcl1N9G2eYiUZ9OWmkegF9ZGuHaZF9nG1NV+19427+RPt+QXCP&#10;MDl+vXHJFjZ/s3G7AACAAHpnljl613C+iAF7IHIBeOV7YnMnaHh7sHQ3Vvp8CHU6RC98cHYpL5d8&#10;23bYFcV9SHaFAACAAH3zlQV4xHnnhrx5Knpyd5d5hXrbZ3l54Xs5VhB6TnuOQ3F6wHvcLwl7G3wK&#10;FWZ7HXumAACAAIAAk9N3B4MOha53f4LzdoR36oKwZk14UoJSVR94x4H7QpZ5SIG0Lld5koF2FOl5&#10;TYFTAACAAIAAktR1pIxLhKl2JouHdYR2l4qRZVh3BomDVDp3foiDQeB39oeuLcZ4MIctFIF3xoam&#10;AACAAIAAkgd0gpWJg9t1DJQjdLd1fZJ8ZJF17pDBU312bI8pQUF24o3hLVp2/I1TFDl2fosWAACA&#10;AIAAkWpzoJ7Mgzd0MJzKdAt0npp4Y+d1CJgTUtd1hpXzQKF2AJRmLNp2B5P+E/V1d41+AACAAIAA&#10;kP1y/agcgrpzj6WKc31z9KKTY1V0UZ+PUlN0xpz9QDN1OZtqLGx1M5mME4t0tI03AACAAIAAiyyI&#10;fl3wfhGHrWDHb9OHHWNqYEeGuGXbT3SGcWgnPSuGZmo7KLyG7Wu5DgaI/mtHAACAAHnTilGGNGat&#10;fTqFpGi1buyFLWqaX3OEzmxiTrqEim4PPI+EfG+PKECE33CPDdeGSW/1AACAAH1YiV6EB29TfB2D&#10;pHCjbe2DQnHbXneC83L6Td+Cu3QLO9iCsXT6J7OC93WHDZ6D53TvAACAAIAAiE+CFHfoevqBxXiX&#10;bLiBeHkqXYSBMnmoTQCBDXoeOyOBB3qBJyyBMnqrDWaB0XpdAACAAIAAh0qAVoCLef2AG4Cja8J/&#10;34CWXIt/poBuTGd/e4BJOqh/fYAtJtx/joAQDVJ//n/oAACAAIAAhmh/B4lPeTZ+2IjTawJ+m4gj&#10;W8J+XodWS41+N4aXOf1+LIYJJlF+JIXZDQ1+eoSjAACAAIAAhbF985IReHl9zJEGakd9jY+3Ww19&#10;To5QStx9KY0POWZ9FowsJfV844w6DOp9MoiWAACAAIAAhSJ9HZrVd+d8+5lEabB8t5dfWnl8b5Vi&#10;Skl8RpOyONN8NJKxJYJ75pJKDMt8J4imAACAAIAAhLh8f6Oxd3R8YKGsaS98E584WfZ7vJyxSdZ7&#10;h5qsOHZ7a5ngJSZ7DJcjDIp7X4h6AACAAIAAfkOR+V1mcdqQkWAaZGmPcWKmVbqOg2UHRb6Nw2c5&#10;NB+NcmkbH9KOVmoXBk6OmWoUAACAAHzLfXuP6GWocSqOsGegY7KNmWl/VRmMpGtDRTaL3GzlM7WL&#10;fW5FH46MJ27gBmqL9m7wAACAAH/efK6N123RcDqMxW8jYuSLvHBiVE6K0HGORIuKDXKjMy6JqXOG&#10;HzaKI3PMBneJn3QrAACAAIAAe8mL7XXpb0SK7naqYd6J+XdUU4WJE3fxQ9eIXXh7MqOH9njnHt2I&#10;RnjtBnyHknm/AACAAIAAeumKSn4FbniJWH5EYRmIa35kUrCHjn5qQ1GGy35tMjaGZ353Hp2GjH5j&#10;BoyFxn6vAACAAIAAeiKI+oZEbbmIFoX7YF6HKoWHUguGQoT4QrqFfIRxMfKE94QgHm6E+YQ7BpGE&#10;PILbAACAAIAAeYOH9I6MbTqHGo3OX+OGJ4zKUXeFMIunQhmEaYqyMWCD3ooyHimDo4qJBouC84Rs&#10;AACAAIAAeQSHKpbdbLmGVJWxX12FWZQnUPWEVZJ8QZqDg5ExMNSC+JDIHbiCm4/WBomB5YRrAACA&#10;AIAAeKKGkp9NbFKFvp3LXuqEuJvGUIKDpZmiQTaCwpglMIaCJpe2HYGBr5PzBn2BFIRjAACAAIAA&#10;ca+b2FyyZfGZ919CWTuYYGG0S06W/GP7PAqV2mYHKuKVfWeeFi6XhWfHAACTDWm/AACAAH9KcPea&#10;DmSMZWeYR2ZvWLSWomhASuGVI2n4O7aT6muDKq+TbmyrFjCVF2yUAC+Qvm62AACAAIAAcE+YE2xC&#10;ZKKWam2OWA6Uy27MSj+TTW/7OzSSEXEJKlaRgnHKFhWS3HGFAHOOcHQzAACAAIAAb5OWMXPjY9GU&#10;lnStVyuTB3VlSY2Rj3YSOpmQW3aoKeWPwXcJFd6Q2XatAKKMa3lEAACAAIAAbteUm3uQYxeTDHvi&#10;VnGRgnwdSNCQCXxDOhKOz3xnKXWOMXx8FZyPDnw6AMOKqn2mAACAAIAAbjKTW4NaYnyR1oM+VdyQ&#10;SIL7SDuOyoKhOYSNhoJWKTCMvoI3FXaNZIJoAOCJJ4CXAACAAIAAbayST4snYfWQ1YqhVVSPRYnk&#10;R7ONv4kVOQaMdoh2KM+LnYhRFXWL44gEAQOH34CvAACAAIAAbUKRi5MKYbGQF5I1VRKOeZEBR2mM&#10;04+xOLyLdI7TKHCKno8EFRmKx4ygARqG0YC+AACAAIAAbO+Q+JsOYV+PfZn4VLmN1JhfRxCMIJax&#10;OHKKsZXRKDmJxZUnFPyJyY4wASeGA4DIAACAAIAAZWKmV1uwWhKkH14VTfCiI2BlQKugW2KNMfKf&#10;BWRoIOefE2WKC/uhu2UaAACNlG3SAACAAIAAZLOkzGMnWaaijmTxTZOgbWawQGyee2hWMdKc/2m/&#10;IPOc1WqKDE+e+mn9AACL+3LMAACAAIAAZCui6Gp1WQyguGu4TRmelGzxP/icmm4eMX+bEW8aINCa&#10;wW+VDH2cbG8GAACKe3eiAACAAIAAY52hB3GrWGue4nJ6TGicyXM8P3Wa0XP1MRGZSHSNIJCY3nTD&#10;DI6aGXRVAACJFHvlAACAAIAAYw6fbnjwV+GdU3lYS96bO3mtPuOZP3nsMLSXqXonIE2XLXoxDI6Y&#10;AXoqAACH0X+cAACAAIAAYpCeLIBWV3GcFoBhS3WZ+IBIPnyX84AaMFWWTn/6ICWVon/4DJWWHoAR&#10;AACGtIAAAACAAIAAYiadLYe/VxmbGId5SySY8Ib4PiiW3IZmL/qVMoYOH+aUbYZEDKyUdIUNAACF&#10;zoAAAACAAIAAYdWcXo8rVsyaSo6bStOYHI2+PdiV/YzbL66URIx2H4uTfoyvDImTJYh6AACFIYAA&#10;AACAAIAAYZWby5bNVr+ZrpYkSsWXbJTvPb2VKJOsL6uTSpNnH7GSW5HvDL+R7IifAACEnIAAAACA&#10;AIAAWSOxrVpkThqvUlyNQmStGV6qNZyrGGCeJyyp42IjFZOrYWJoA0WptmNaAACI53H9AACAAIAA&#10;WHCwZ2F9Tbqt4mMbQiOramS5NX+pLmY6JzqnvWdgFeqoz2dwA9Kmv2hRAACHoHayAACAAIAAWAiu&#10;kmhoTUqsC2mQQdCpiWq0NTinOGvOJxilrGyaFgqmc2x8BDmj8214AACGZ3rdAACAAIAAV66sp286&#10;TN+qJm/9QVenqHC5NOelVXFtJt+jvHHsFgqkTnGrBIShXHL8AACFQX6KAACAAIAAV1Kq/XYcTIqo&#10;gnaKQQSl/3bqNIqjpnczJrqh9XdtFgmiXXcpBMKfBnjhAACEPoAAAACAAIAAVv+prX0jTFCnKn1K&#10;QNWknX1ONF6iN30/JpKgdH0zFhugl30WBP+c734WAACDXoAAAACAAIAAVrqooIQtTCmmEoQWQLmj&#10;dYPHNEGhAoNsJnSfNINHFh2fLYOHBT6bIYJ6AACCrYAAAACAAIAAVoWn0otDTBOlMor9QKqig4pn&#10;NDKf/onPJl2eIYnKFf+eEYk2BU2Zq4OWAACCFoAAAACAAIAAVmKnNJJ+TAykepIiQKehupFVNC6f&#10;I5CkJmedL5CZFiac9o3kBWqYcIOpAACBgIAAAACAAIAAtSZhU1myo/5j0V0DkjZmL2A3f4ZocWNM&#10;a95qn2ZGVyhsrmklQSpuYmvPJ+tu2m3dBrl0o27FsypdzmRhonFgmmaskNRjNmjmfktlrmsQarpo&#10;DW0oVh5qQG8uQDVr/HEGJxhsEnJeBmN1NXNBsU5asW8BoKpds3BKj01gg3GMfNZjJnLOaW5lrHQN&#10;VPtn/nVDPz5pu3ZWJlFpZXcKBhd1tXgir3RX5XmBnt1bFnncjYxeCXo5e1lg0nqXaBRjf3sBU9Rl&#10;6ntrPk5nqHvEJZdm3XvrBdV2JHyarb5VeIPynUZYzoN1jARb44L2ed5exYJ5ZuJhjIIIUshkEYGv&#10;PXZlyoFYJPJkhIERBZ12g4BtrFJTdo5mm/dW6Y0YisxaFIvAeLhdDYpqZc5f5IkoUedicIgKPL5k&#10;JYcZJGJidYadBW5204Omqy1Rz5jVmupVWJa2idBYkZSDd8pbmJJZZO9egJBUUSRhFI6FPCliuI0M&#10;I/BgyIyiBUZ3FoORqlBQhKM2mh5UG6BDiQpXWp03dwxaZJo7ZDddVJeAUHhf8ZUeO5xhipNWI45f&#10;bJHsBSZ3TIN7qcFPmK11mZJTNKmgiHhWbKW5dnlZcKH4Y7BcXp6ZUARe+pvFOyhgf5oFIyJeRZYe&#10;BQ13d4NqqBdo21lJmGNqqVyvh89sa1/mdiVuH2LwY2VvymXcT39xX2inOiJyr2sqIOhy8WzMAUx9&#10;z27zpoFliGN3lzRnpWXkhr1pmmgxdS1rdmpjYoBtQmx9TrNu8W5/OXRwPnBFIFtwAnFMAS5+AXPH&#10;pN5iiG2OlX9k2W8OhTdm+3B4c7ho/3HUYThq73MmTZZsuHRpOIFt/XV8H51tLnX5ARR+LXhlozRf&#10;13eIk9ViUHgwg5ZklHjHcl9muHlRX/5ozXncTIxqqnpjN6tr5nrPHvpqnXrhAP1+VHxmoahdf4F9&#10;kmBgGYFdgi1ifIEmcP5kuIDiXuhm4YCkS5do1IB3NuhqA4BLHmtodIAdAOp+dX/UoGNbkIt7kSte&#10;QoqWgQlguImSb+ljCYiDXeZlQIeCSslnNYajNkNoWIX4He5mq4XaANl+kYCTn19Z+ZV0kDJcvJPM&#10;gBpfPpH7bwZhm5AkXRFj4o5vShNl3IzzNb9m5YvhHY9lM4uMAMx+qICKnp1Yu59hj3NbiJz3f1le&#10;DZpbbkpgbJe/XFpiuJVhSWhkuZNpNTdlspI3HTpkBJA2AMF+uoCCnh1X2Kk2jupapaYMfsNdI6Kn&#10;bbJfe59OW9BhxJxYSPVjwpoHNMNkopjlHMtjDZN4ALh+yYB8mzZwslj3jNVxzFxgfWdy8V+QbLx0&#10;G2KMWuF1RGVkR8F2Z2gTMvJ3aGpgGV53zWtaAACAAHIdmeFth2KNi6Nu7mUPfDFwQWdpa6NxjGmh&#10;WeVy0Wu+RuZ0B226Mjh09W9gGNJ0yW/cAACAAHbImIVqoWwgij9sQG3HexFtvW9VaoVvJnDGWO5w&#10;g3IoRhhxyXN0MZlypXR8GGNyJnSTAACAAHrilwRoBXWZiMFpy3Z+eYNrZ3dGaTps7Hf5V75ubHij&#10;RRZvwnlBMMdwiXm3F8pv7HmMAACAAH5xlaBlxn8Oh2dnpn88eDNpXn9GZ/hq+X85VsZsiH8sRDlt&#10;7X8oMBpunn8eF1JuBn7wAACAAIAAlHtj6oiShkxl34gKdyZnpodWZvdpU4aMVdZq7YXMQ39sToUr&#10;L4hs54S/FulscoTAAACAAIAAk49iYpIShWVkZpDYdkZmNo9mZiFn7Y3iVQ1pkox9QtZq9ItWLxVr&#10;aoqsFp1rI4nHAACAAIAAkt5hLpuJhLJjO5mhdY5lDpd1ZW5mw5U6VF5obZM9Qi9p0pGyLpNqLpEl&#10;FlZqFY3lAACAAIAAkmZgTaTzhC5iXaJndPtkKZ+EZNll1pycU9hnepoXQcFo2ZhTLiJpGJdgFeVp&#10;TI7OAACAAIAAjnx451ixgSd5UlwJcrd54V8oYv56hGITUgF7MWTUP51772deKzx8xWlbEN5+UGlg&#10;AACAAHYJjVJ14WG6gBB2mWRAcZx3UmabYf14D2jTUR94z2rrPt15lWzTKp96R25AEIh7hW32AACA&#10;AHofjB1zG2q1fr10CWx5cHt0424dYOV1u2+iUDJ2j3ESPhp3XXJdKgt37XNFED15EHLLAACAAH21&#10;itVwk3OyfWtxqHTAbylyoXWtX+hzjXaHT090endLPWd1T3f7KY51vXhpEAN27HfwAACAAIAAiZNu&#10;a3yufFBvmX0WbgtwqX1XXrhxpX16Tl1ynn2aPIpzfX26KN1zxn3DD6F1JX2eAACAAIAAiIlspIW2&#10;e0dt44V6bQ5u/4UMXcdwCYSCTX9xB4P/O+Nx24OZKFtx/4NlD1pzoYL6AACAAIAAh7JrLI66enVs&#10;eY3ebEFtnIzDXQJuq4uRTMZvsIp7O0hwfommJ/pwcIlpDy5yWYdwAACAAIAAhwxqApe5ec1rWJZE&#10;a5VsfJSBXF1tiZKpTCNujpEPOqpvW4/2J4BvJ4/sDwBxUIolAACAAIAAhpdpJKCzeU9qf560awpr&#10;npxRW9BsoZneS6dtnZfSOkVuX5auJxVuCZVlDqdwkYnoAACAAIAAgdeBi1hddViBWFuXZ8aBWl6h&#10;WOyBfWF3SMGBuGQbNwOCJ2ZxItGDHWf4COeEpGffAACAAHlzgMt+tmDidGh+ymNfZtR+7WW1WBd/&#10;HmfnSAt/YGnyNnB/ymu5ImeAhGzJCN+B6WyaAACAAH0Gf7p8DWldczl8VmspZc18l2zYVxl83G5m&#10;RzJ9LW/YNb59lnETIeZ+GHG2CMV/hnGbAACAAIAAfph5pnHKcg56DXL3ZJZ6aHQFVi56u3T3Rlt7&#10;IHXTNRd7h3aIIXR71HbQCLJ9cHcLAACAAIAAfYB3iXpLcPl4C3rcY4x4eXtJVSx42nuZRbR5P3vh&#10;NIt5qXwbIRl5wHwgCKp7oXyWAACAAIAAfI9114LecCx2a4LfYs124YKtVF93RoJcROV3rIIQM/J4&#10;AoHfIJ9344HVCIN6H4FcAACAAIAAe8t0cYtqb2Z1EIreYgx1iYoQU6V18YkoRDR2WIhdM1x2oIfZ&#10;IEp2O4gPCHJ42IVVAACAAIAAezFzUpPwbs5z+5LgYXN0c5F/UxN01ZAEQ6N1OY7MMst1eo4rH9x0&#10;4I4NCGN3zoWrAACAAIAAer5yeJx8bldzJ5r9YPNzm5kQUpNz8pcOQzV0SZWBMnR0epUSH4FztpLW&#10;CCx3CoWGAACAAIAAdU6Kt1faaYCJ+1rwXLKJfF3eTqSJJ2CbPzSI/mMbLfOJSmUpGX+K+WXzAfWK&#10;FGcYAACAAHxfdFiIG1/naLOHmWJTW+iHLmSeTfiG2WbFPqmGq2i5LY6G4mpLGU+IMGq7AiyHbGv6&#10;AACAAH+Dc2qFkWfnZ6yFPmmzWwuE6WtmTSOEoWz5PfiEeG5kLQeEoW99GQCFmW+gAk6FE3E2AACA&#10;AIAAcnCDP2/fZqGDCHEZWfaCx3I4TEqCjHM+PTSCcHQjLG2CjnTKGJyDNnSyAl2DCnbNAACAAIAA&#10;cX2BQnfgZbmBHXiRWQ6A6nkiS12At3mYPJmAk3n8K+iAqXpCGEiA/3oTAm6BRHvAAACAAIAAcKZ/&#10;kH/yZO9/f4AjWFJ/VYAnSrV/IYAMPAd++H/wK7N+6X/lGDN+83/oAo1/vX/4AACAAIAAb/Z+OYgL&#10;ZGF+OofGV89+DYc9Sit9yoaUO3J9m4YLKyl9fYXUF/d9KoYdApZ+doHAAACAAIAAb2l9JpAkY9d9&#10;L49yV0V9AI5nSap8tY08OvV8fIxgKqR8UYw8F5B7tItbAp99aoHGAACAAIAAbv18U5hLY2p8YJdC&#10;VtN8LJW/STt71pQiOpd7jZMSKlt7SZL/F1F6dY+PApB8oIG8AACAAIAAaQOUf1cKXdCTSFn3Ua6S&#10;VVzFRFGRlV9iNXmRJWGwJHKRomNVD0+UjGMnAACICWmaAACAAH7UaB2SI16oXR+RFGD9UQmQIWM4&#10;Q8yPUWVONReOzGcfJD6PHGhbD2mRbWf6AACGIm5kAACAAIAAZ1GPtmY3XECOzGf9UFCN52mtQxyN&#10;G2s9NI2MkWyVI+KMwm1uD16OgmzpAACEXnOnAACAAIAAZn6NcW28W16Mnm7/T2KLyXAqQmWLBXE8&#10;M+yKgHIgI2+KmHKdDzeLz3IOAACCvHiaAACAAIAAZa+LfXVMWpaKvHYVTpuJ8XbCQZ6JLndQM2aI&#10;n3fIIwOIonf9DwyJU3eUAACBTnzlAACAAIAAZPeJ4nzwWe6JMH1LTgCIZ317QQmHn32NMt6HBH2Z&#10;ItmGzH2jDwuHEn21AACAG4AAAACAAIAAZFqIiISLWVKH5oR3TWiHIIQvQHaGVIPQMlqFsIOKIoCF&#10;WIOJDzOFIYNHAACAAIAAAACAAIAAY96HgIxFWQ2G74vlTS+GH4skQD+FLIo7Mi+EZ4mwIjaEBooB&#10;DuWDoIfyAACAAIAAAACAAIAAY3yGsZQZWK2GIZN8TMuFTZJTP+GET5EGMeODc5BuIgKC7ZAqDtuC&#10;XYoLAACAAIAAAACAAIAAXOCe8VXfUkKdWVifRsCcCFtFOfma+124K4mafV++GkmbzWC4BoScSmEE&#10;AACDo21JAACAAIAAXAac3V0dUaybWV9VRjeZ9GF5OZWYwGNyK1GYFGUMGlCZEWW0Bt+Y3WXjAACC&#10;EHIxAACAAIAAW1+ahWRDUPWZG2X8RZ+XvWeiOQWWhGkmKuqVxWpWGiaWh2q1BxeVnGrkAACAl3cU&#10;AACAAIAAWraYQGtaUDiW52yeRNGVl23OOGqUYW7jKmqTn2+xGd2UM2/OBy6SsXAjAACAAHtlAACA&#10;AIAAWgyWTHKBT5KVBHNbRDCTt3QcN8aSfHS3KgKRq3UtGZSSHHUhBzGQKnXeAACAAH8uAACAAIAA&#10;WXOUt3nITwaTfXpDQ7GSLnqVN1GQ6XrDKZiQBHrfGXGQLXrMBzuN+HvRAACAAIAAAACAAIAAWPCT&#10;a4ETTpaSPoE7Q0yQ6oEjNu2Pl4DsKS6OpYDOGSCOqYDrB1CMHIDgAACAAIAAAACAAIAAWIiSXIhg&#10;Ti+ROog7QueP5ofENpCOhoc2KNyNfocGGLeNc4dHByuKo4TZAACAAIAAAACAAIAAWDeRjo/lTgmQ&#10;co+jQsOPFY7ONm+NkI3bKOKMV43CGPmMCIyhB3KJVIUJAACAAIAAAACAAIAAUKaqYVRNRmKomFbS&#10;O02nDVk9Luyl5FtpIIal2Vz3Dpeoo10IAACgCGB8AACAAHEuAACAAIAAT8aolFsqRcSmzF03Or+l&#10;Hl8yLoWjwWD3IFujbWIrDselsmIHAACdbGUVAACAAHX4AACAAIAATz2mU2HvRS2klmOOOkGi62UY&#10;LhGhfmZ5IBOhB2dWDtGi4WcKAACa3mnuAACAAHo8AACAAIAATsekC2inRKOiWWneOaSgtmsBLaGf&#10;SWwAH8Cev2yRDsagP2woAACYd28rAACAAH3/AACAAIAATkuiC29xRCuga3BOOTOexXERLSudTHGk&#10;H4ycpXH2DsCd2XGOADWWAHUJAACAAIAAAACAAIAATdeganZgQ8qe03bwOOSdKHdVLOubnneRH1ia&#10;13ecDtibqXdeAHGT2npUAACAAIAAAACAAIAATXOfE31VQ3+dg32iOKubz32wLLeaN32eHyaZXX2M&#10;DtGZ5X21ALCSCX7OAACAAIAAAACAAIAATSSeA4RZQ0qcc4RxOIGatoQyLJmZCIPfHwqYEoPkDqqY&#10;d4N7ALWQmYB7AACAAIAAAACAAIAATPGdKYuPQyiblIuGOGSZ0IsILIaYEIqOHxOW84qvDtmXHohE&#10;AN2PZ4CWAACAAIAAAACAAIAAqc5a6lOpma1dx1d8iPNghls1d1BjLF7MZKhlumJDUOFoFWWVO8Jp&#10;3WijIyVpcGrpA+d5Z2zLp8JWo14gmBRZ4GD+h4dc7mPGdg1f2GZ4Y4Bin2kQT9ZlImuNOtNm523Q&#10;ImVl2G9sA8h5nHFnpdxSzGiNlkdWVWpzhftZp2xMdJVcxm4cYjJfu2/fTrZiXnGQOeVkGHMVIbFi&#10;sXQZA615ynZio/lPU3LdlHpTIHPahDxWoXTUcx9Z8XXIYOFdFHa7TZlf0HeoOQFhfHh4IQpgBHj5&#10;A5V58nr1ojJMQH0dkuBQSH1Egr5T/H1oca9XbX2GX8Ras32qTJ5diH3YODpfIX4BIHpdyX4dA4F6&#10;FH7foLBJpIdZkYtN3YawgZFRuYX/cJ1VToVOXsNYqYSpS9hbiYQeN5hdDYOzIAFb9IOgA3B6MIIr&#10;n3ZHcZGKkHhL05ANgJ5Pz46Hb8RTf40KXfdW8YuqSydZ2Ip2NxpbQImPH6RadYmWA2J6SIJJnoRF&#10;rJukj6NKLplMf+BOP5bwbxpR/5SrXVdVf5KfSo5YbJDfNptZuY+wH1VZQI7VA1Z6XIJCneJEX6WG&#10;jw9I8KJJf1VNCZ8VbptQzpwWXOtUU5lySjVXP5dINkBYaZYgHv5YRJL/A016a4I8nYdiJlOAjqRk&#10;ZVdYfvZmlVsGbjpot16IXGFqxWHmSVFsqWUXNLNuBmftG9dtgmmbAACAAG3wm8ReEF10jV5gsWBk&#10;fdpjJ2M1bUJlfmXmW4Rnt2h3SJJptmrkNBdrA20BG2dqTW4gAACAAHLTmgtaWmdZi55dQ2lmfE9f&#10;9Wtca8xifm08Wjxk4m8JR3dm+3C8MytoLXIuGrpnkXLPAACAAHeDmFJW/XEmie5aInJfeq5dA3OH&#10;anhftnSdWQhiRXWnRnVkcXakMmFlhXd2GitlO3e2AACAAHuWlrhUBXrsiHVXXXtfeUlaanu9aR5d&#10;PnwKWAJf6nxWRY5iKHykMa1jG3zlGbBjRHzuAACAAH8SlWRRgoS1hzxVAYRkeCtYMYP6aBVbJYOC&#10;Vwxd44MSRNVgJIK5MRpg9IKBGUhhpYKhAACAAIAAlFFPaI5zhj9TBo1fd0NWT4wrZz9ZWoryVkJc&#10;K4nURCtebojmMKlfFIhSGPxgTYhJAACAAIAAk4FNuJgahXtRbZZEdohUxZRJZpFX25JSVZ1at5CT&#10;Q4xc+o8tMCxdeI58GLlfOYztAACAAIAAkvRMd6GXhO1QN58EdfdTk5xEZgdWq5mZVSVZiJdJQyxb&#10;xpWNL8lcE5T7GFleZpB2AACAAIAAkVhprFNig55rTFcvdPNs8FrMZRtukF43VBBwI2F4QaxxmGSA&#10;LXVypWcJE9FzxmfHAACAAHHkj8plw1y+glNnwF+3c7ZpoWKJZANrb2U3UxltJ2fAQNhurmoaLMdv&#10;kmwCE2Fw52xSAACAAHaVjktiKmYggN1kcmhJco9mjGpXYuhogWxDUilqVm4XQBZr62/FLDlspXEV&#10;ExJuXXEPAACAAHqzjLde6G9uf1NhaHDXcP5jq3IlYaFlxnNYUP5nw3R4PxtpY3WAK3Fp63ZFEpJs&#10;R3YMAACAAH5Hi0VcDHi4ffJetXlpb61hIHn8YGBjWXp1UBBlbHrmPkdnF3tRKtBnaHudEjRqentv&#10;AACAAIAAihFZoIIIfNJcaoIHbqJe8oHfX2VhRoGgTydjZ4FkPZ1lC4E7Kk1lJIEsEeZo94E7AACA&#10;AIAAiRlXmYtPe+dafYqebcVdGIm8XpZff4jITmRhroftPPpjS4dCKeljJ4b/EbNnsIZDAACAAIAA&#10;iFxV9pSCezFY7ZMnbRFblZGOXexeAo/qTb9gNo57PFthzo1xKW9hbo1JEYJmqopiAACAAIAAh9lU&#10;up2ZeqpXvZufbIJaZ5lWXV5c0pcITUVfA5UWO/pgj5PTKQlf75NoESRl74uXAACAAIAAhTBxklNA&#10;eGpyllbzaqVzs1p4W6V02F3JS15192DnOZd3DmO7JZl3+WXXC7p6xGYCAACAAHXCg8dt0lwOdzdv&#10;MF8DaYFwhGHOWqVxzWRzSoJzBmbtOOF0ImkkJQt0yGq2C41392qqAACAAHnhgnBqXWTdddJsAWcX&#10;aFhtg2kyWY1u7mspSZhwQGz/OCNxXm6eJIJxvG+yC2V1gm+KAACAAH2AgQ5nM22wdHBpDG83ZwBq&#10;tnChWJVsQHHySL1trnMiN31uzHQrJBdu4XTLC05zXnSzAACAAIAAf7pkcnaAc0hmc3djZdxoPngi&#10;V2Bp3XjBR89rWnlUNqRseHnTI21sOXoVCwpxm3plAACAAIAAfqBiHX9ZcjdkOX+aZNxmG3+tVnBn&#10;0H+jRvRpVH+YNgZqX3+YIvdpyn+jCt9wGH/HAACAAIAAfbxgKIgmcV5iWofKZA9kTIc0Va5mDYaG&#10;Rj1nmIXrNXBok4WCIqRnpIWKCstuz4RDAACAAIAAfQpekZDlcLNg1I/2Y2Ri0I67VQxklI1rRZ9m&#10;HoxQNNRnCoulIi5l2IvpCrNt6oc8AACAAIAAfItdV5mScDJfqJggYtthpZZKVIRjZJRhRSlk5ZLW&#10;NHhlvpIbIclkYpFRCmtuZIcLAACAAIAAeP157lL+bQR6YlaPYA17AFn2Udd7sF0pQkd8aGAfMP99&#10;QWKuHOJ+bGQjBISA6WTtAACAAHkgd7N2YFtIa/V3KF4vXw538mDvUP94uGOFQZR5fWXmMHR6R2fq&#10;HIh7BWjxBJt+KWmyAACAAHzAdn1zDWOXarB0F2XUXfx1CWfzT/x16mnrQLl2v2u4L8V3fW01HBB3&#10;y23WBJx7xW65AACAAH/vdURwBWvfaXNxOm19XLpyT27+TxBzRXBgP+J0LnGaLyF033KWG6Z0unLi&#10;BJ95sXQoAACAAIAAdBNtV3Q3aEtusHU6W6Jv3nYdTgVw53bePzxx1neMLplye3gSG1hx7ngiBK14&#10;GXmzAACAAIAAcw5rGHyeZ29sj30TWtptz31aTTJu4n1+Pmpvzn2cLgBwUn29GuFviH3CBJh4PH6C&#10;AACAAIAAcjppM4T5ZqFqvoTkWhZsCoSRTHhtJYQiPbpuEIPELW5udYOXGphtiIPeBJp4OIKDAACA&#10;AIAAcZJnp41GZgBpQ4yxWXhqlovNS+RrsIrOPShsk4oGLNxs34m6Gitr9onMBJl4OoMcAACAAIAA&#10;cRVmcZWNZYRoGpSOWPdpcJMiS2Vqg5GePL1rWJCALIprhZBfGdBqtI6IBGx4h4L9AACAAIAAbMWC&#10;2VJ7YYKCzVXnVUiC9FksR8uDOVw9ONaDoV8BJ9mEeGEsEvSGu2GVAACDOmWuAACAAHwDa5Z/hFpO&#10;YJB/wV0hVGaAB1/QRxCAVWJTOEOAuWSQJ3SBa2ZEEteC+2ZfAACBCWpiAACAAH82aoR8U2IjX298&#10;y2ReU3Z9MmZ8Ri59kGhuN4t9+GonJup+imtnEpR/iWs/AACAAG96AACAAIAAaW15Zmn4Xk56BGuh&#10;UlF6hW0tRUt6926YNr97aG/OJkx723ChEjl8j3BIAACAAHT+AACAAIAAaGN21XHTXVR3kHL1UV14&#10;JXP1RFF4onTRNiN5C3WNJch5YHYDEfV5+HWeAACAAHniAACAAIAAZ3N0oHnFXHB1eHpiUIh2HnrV&#10;Q5p2nXslNX92/3tkJX13H3uSEdd3uXtgAACAAH4JAACAAIAAZq5yyIGzW8tzvYHbT/Z0a4HFQwt0&#10;44GMNOl1OYFjJPd1L4FkEal12oGJAACAAIAAAACAAIAAZhJxSYmaWzRyTYlVT2JzAYi9QoJzdIgF&#10;NGdzu4eLJHJziYebEUt0aobBAACAAIAAAACAAIAAZZhwFpGGWr5xKJDqTutx4I/bQhNyS46zNAty&#10;fo4CJC9yIY42ERFzP4rwAACAAIAAAACAAIAAYKaMb1GYVgeL7VTcSneLqVf9PZyLlVrkLxqL111l&#10;HgiNKV76CYCOal8pAACAAGlpAACAAH5wX4+JUlj+VSuJEVu7SaqI3l5VPPWIxGC8LqGI7mLGHcmJ&#10;+WP4CaSKqGP9AACAAG4pAACAAIAAXp+GQWBjVC2GMWKYSNeGF2SvPC+GBGaWLgWGJGgpHWKG9Wj9&#10;CaOHUWjrAACAAHNkAACAAIAAXbCDaGfJUzKDd2l6R9WDcWsNO2eDamx6LVWDiW2cHOOEJG4YCYaE&#10;Z24MAACAAHhbAACAAIAAXMaA6G89Uk6BEnBxRvSBHHGFOouBFXJvLMCBJ3MtHGeBjnNjCWGB43OK&#10;AACAAHysAACAAIAAW/R+x3bEUYh/CneFRj1/H3gcOd1/F3iOLCN/FHjiHCV/KHjxCVp/tHmZAACA&#10;AIAAAACAAIAAWzx88H49UNd9T36SRZl9b360OUd9ZH63K5t9T366G9F9JH7ECY190n8zAACAAIAA&#10;AACAAIAAWqx7eYXLUHR7+YXORUZ8G4V4OQZ78YT9K297toTDG417WoUbCVJ8XIPfAACAAIAAAACA&#10;AIAAWjt6So1sUAV6140rRNl6/4xtOKd6zYuSKyd6dYtIG2J52YsyCUx7KoZJAACAAIAAAACAAIAA&#10;VKWW3FA9SoyV8VNVP4mVT1ZKMyaVAlj6JM+Vd1sWEu+YUluoAYKUpV2NAACAAG0UAACAAIAAU56T&#10;/Vc/SbyTRFngPsWSp1xdMoiSRF6bJGeSiGBPEtiU52CZAdSRCmJpAACAAHH4AACAAIAAUsuRDF4/&#10;SNyQeWBnPgqP7GJtMdiPh2Q5I+SPr2WHEpuRpGWOAgaNy2dnAACAAHbkAACAAIAAUgCOQmVASAaN&#10;yGbxPSiNS2iBMS+M6WnhI1SNAWrQEkqOk2qdAh+K8GykAACAAHs8AACAAIAAUTmLyGxVR0SLaW2W&#10;PGuK9261MHSKj2+eIuOKinA9Ef6Lvm/mAi2IeHJaAACAAH8GAACAAIAAUIKJq3OARpmJZ3RcO9KI&#10;/XUNL+qIjHWPImmIaHXXEeKJH3WIAkWGVXhKAACAAIAAAACAAIAAT+KH4nqpRgyHuHstO1iHVHt1&#10;L4CG1XuXIgSGk3umEaiG5XuLAnCEgn1XAACAAIAAAACAAIAAT2CGY4HERYiGUoHwOtiF9oHXLwyF&#10;cIGnIZuFEYGmES+FGIHDAmGDEYF1AACAAIAAAACAAIAATviFNIkzRVqFRolAOrmE84i9LxCEOIgU&#10;Ie2Dg4gaEeSDHYckAteBtIHsAACAAIAAAACAAIAASFiicU5fPt+hPFFCNGmgZ1P2KFmgKFZOGcOh&#10;c1e/CKOjG1hlAACRlF/kAACAAHB6AACAAIAAR0ef5lT+Pfie7Fd3M3ieGlnFJ4+dr1u8GUWeoVzY&#10;CKefc11ZAACO3GR+AACAAHVRAACAAIAARpudDVudPTScLV2sMsKbb1+OJtua+WEkGMObvWHqCJeb&#10;zmJQAACMQ2lRAACAAHmpAACAAIAARgeaPGI6PISZb2PcMfaYvGVWJkCYR2aLGEeY7WcGCICYTGdf&#10;AACJ3m58AACAAH2AAACAAIAARWSXuGjoO92XDGopMV6WWGtAJaiV0mwKF/uWTGxLCHWVD2yvAACH&#10;xnQvAACAAIAAAACAAIAARMWVk2++O0qVCnCnMOSUW3FfJUyTvnHTF7iUAHHQCJKSKXJkAACGEHln&#10;AACAAIAAAACAAIAARDuTwnacOs+TWnc5MIKSrneWJPiSAXe8F2iSHneZCIKP0nibAACEsn3KAACA&#10;AIAAAACAAIAAQ8mSQX2QOm2R9n3tMDKRT334JMOQiH3aF0KQc33ICFKN8H54AACDRYAAAACAAIAA&#10;AACAAIAAQ4CRBITGOiWQzoT0L/GQMoSzJJmPWYRlF0qPBYSHCIWMWYNYAACCcYAAAACAAIAAAACA&#10;AIAAnvtT1U3Vj8hXCFIdgARaIlZQb1xdLFpjXaVgGV5RSr9itWIRNnFkY2WBHl9jlmf0AXt9gGsZ&#10;nNFOhVgIjhRSLltvfoRVsl6+bghZEWHyXG9cQ2UGSatfB2f2NYBgmGqfHa1gMmx2AYt9ZG/PmtpJ&#10;rGI+jDtNwGS5fO9RnGcibIpVQWl7WyBYqGu+SI1bim3oNJpc82/aHQ5dSnEkAZp9S3TimOhFPGxk&#10;imtJs235ezJN1G+Iax9RuXENWdpVVnKFR35YTnPwM8hZhXU0HH9a2nYGAaZ9NnmLlwpBNnZ4iMtG&#10;Cnc4eb5KeXf1ab1Oj3iqWNhSXHleRpxVaHoQMxdWZnqzHApY03sqAbF9JH2IlWc9qYB+h2tC1IBs&#10;eJtHi4BcaMNL3IBLV+9PxoA+RfdS3oBDMpFToIBYG6tXKYCoAbp9FIDllAo6lopxhkpAD4mId7FF&#10;BoinaAFJiYfUVztNk4cVRVxQrYZ7Mi5RNYYhG2dVyoaSAcJ9CIEwkvU4BpQ/hWU9wJJ2dvlC7ZDE&#10;Z25HmI81VrlLu43WRNxO1Iy2McNPGIwbGzFUr4vLAch8/YE0kjM2D520hL478psHdnFBQpiGZwRG&#10;CZZLVmxKP5RjRKVNWZLjMYlNXpJQGvdTz4/wAc189YE4k4Navk3uhUNdYVIgdltf/VY5Zn1iilov&#10;VYFk+V37Qz1nF2GPL09oQGSxFqppdWZUAACAAG3SkXlVmVeZg9VYu1r+dS1btl5KZX9ejWF2VKNh&#10;MWR4QoBjamdKLrlkXWm3Fk5mYGraAACAAHKwj5pQ5GFJggJUbWPXc5lXuWZQZAJaz2ivU1ZdpWry&#10;QWNf8W0QLdFgnW7aFbFj4G+KAACAAHdijcpMk2rrgEdQc2yncfVUAW5WYrRXUm/yUilaWXF4QGpc&#10;r3LnLRNdCnQYFThhuHRzAACAAHt2jBxIrnSGfsVM23V7cJJQrXZjYWBULHc8UTRXXHgNP5RZu3jU&#10;LHFZunl7FNVf53msAACAAH7zirFFSH4bfYRJuH5Nb3pNxH5yYGZRdn6MUE5Uv36pPvRXHX7UK/VW&#10;wH8JFIdeZH9YAACAAIAAiYhCW4eefH5HBocNbpdLRIZtX55PHoXNT5RSfoVDPlhU1ITfK5tUTITE&#10;FFVdooT6AACAAIAAiKE/8JD/e7JEyo+tbeJJMI5KXwFNJozzTwNQlYvQPctS3Ir5Ky1SR4rGFCpd&#10;64mbAACAAIAAh/8+EZoeexxDDJgWbVZHipX1XoZLkpPyTqBPCpJFPYJRRZEdKuFQrZETE99eaY1A&#10;AACAAIAAiB1h7E4MesNkB1IdbLFmJlYXXZtoOVnsTVZqLl2RO6Rr2mDvJ/JsmGOpDpNw62RoAACA&#10;AHG0hidc+VcbeUhfi1p3a2Nh/l22XHtkUWDTTFlmcmPDOsxoKWZ1J0Joh2iUDkNuEWj/AACAAHZo&#10;hG5YYmBGd7RbW2Lfai1eHGVjW1xgo2fFS2li6GoDOgtkoWwNJrlkkm2ZDhNrh23FAACAAHqLgrtU&#10;MGlpdhdXeWtCaJVadG0LWhRdMG66Sj9foHBKORRhVXG0JflgyHK9DbhpeHLPAACAAH4jgTJQa3KI&#10;dKpT9HOqZ0FXKXS5WNRaD3WySVxcn3adOExeS3dxJWddg3gJDX5pMXg6AACAAIAAf+tNIXunc4BQ&#10;4XwXZjZUR3xvV99XVny1SHtZ9nz5N7JbkH1DJPZazH2JDVJpfH4JAACAAIAAfuFKTYS0co5OPIR4&#10;ZVtRyoQZVxhU+IOwR8BXpYNZNxlZJoMpJKZYkYNEDTxpoYMTAACAAIAAfhNH9Y2lcdJMCozDZKpP&#10;touyVndS+IqcRydVqom4NoRXCokrJDdWwoliDSVpyIc2AACAAIAAfYJGIJZncUhKU5TyZB9OEZM2&#10;VfNRW5F6RrpUC5AXNjFVT49RI99VUI9kDOFqPIi1AACAAIAAfJVpc04TcAZrDVH8Yrpst1XSVGFu&#10;WFmDRMZv3Vz7M49xK2ATH9RxrGI5BzN3tmMQAACAAHWGerNkslaRbpxmt1ncYYNoqV0LU1hqfWAV&#10;Q+JsIWLqMtJtZWVoH0RtT2cKBx906me/AACAAHmteR1gRV8rbRdipmHJYElk2mROUjdm2mavQvFo&#10;mWjkMhBpymrOHrppTWv3Bw10FWylAACAAH1Sd5JcLmfTa5pe2mm+XuRhRGuXUTtjcm1YQhdlS27r&#10;MW1mZXBFHlhl3nEBBw50E3HOAACAAIAAdiNYh3B4al5bb3G9XbVeCXLtUAJgVHQBQS1iQXUAMJpj&#10;O3XWHbhi+3Y9Bud0VXeEAACAAIAAdPNVU3khaUJYaXnHXLBbK3pOTxFdlnq8QFRfiXsiMAdgWHuD&#10;HU9giXu7BtZ0cnzqAACAAIAAc/1SkYG5aGBVz4HGW+FYsYGmTlBbMoFzP6BdJoFPL3VdxIFLHQxe&#10;foGIBth0b4FpAACAAIAAcz1QQ4o5Z69To4m5WzZWnoj4TbNZKognPwdbFoeGLt5bfIdBHJ1c5IfF&#10;BtN0eISdAACAAIAAcrNOcJKaZy1R7ZGiWrBU9ZBLTS9Xgo7iPphZYY3SLopZlI15HEBbno0ZBp10&#10;04R5AACAAIAAcNFxc03iZQZyk1GkWHhzzVVVStF1BljeO812LVwgKud3Q17ZFp14MGAWAKd+5mJa&#10;AACAAHjabw9s61XcY7tualkTV19v3FwuSelxNl8hOw1yamHQKlJzWmQDFkN0CWTXAM5+pGchAACA&#10;AHyEbZZop133YlJqeGCRVjZsI2MRSNhtnWVpOiZu3WeIKZpvn2k3FcdwfWmtAOB+hmwqAACAAH+8&#10;bDVktGYXYPhmxGgSVOJonGn3R95qNmu9OUZrhG1NKPBsEW6CFV1tbm6pAPN+ZXGWAACAAIAAauNh&#10;I25GX7hjZm+kU7tlZHDtRspnF3IWOKNobnMiKG1ow3PnFRtqyXPaARN+LnceAACAAIAAacVeA3aA&#10;XshgdndQUudilnf/RfRkXHiQN81lo3kRJ9llqnl4FK5omnlnARJ+MHv0AACAAIAAaNxbS36rXe1d&#10;4370UhtgH38MRTZh8n8LNxtjK38TJ0di3n8vFHFmu39mASR+E3/6AACAAIAAaCVZA4bAXURbu4aP&#10;UXleC4YXRKBf44WJNolhCIUpJrRgYYUmFAZlVIVEATB9/oDOAACAAIAAZ55XLY7GXMVaAI4zUPdc&#10;Xo02RCJeMowiNiBfP4tqJmdeYYuJE7BkOInzAQ9+NYC4AACAAIAAZON6DE1aWdx6uFD4Tgd7iFSC&#10;QQN8ZFfdMnR9TFrbIZR+gF0NDMyAoF14AACAAGWdAACAAHu0Y0V1wlTfWKh2wVgCTP13ulsFQCp4&#10;pF3YMch5gmBTIRx6Z2IRDLR8rGI9AACAAGpIAACAAH70YfFxp1yDV11y7l8XS+50EmGQPy91D2PX&#10;MPp15mXQIIF2eGceDHx5QWcaAACAAG9WAACAAIAAYLBt1WQyVhtvUWY0SrBwl2gdPjdxrGnfMB5y&#10;fmtZH9Vys2w/DDB2WGwgAACAAHTRAACAAIAAX4RqXGvoVQNsBG1fSaRtaW68PSxui2/zL3hvT3D5&#10;H0tvHXGIC/5z0HFuAACAAHmyAACAAIAAXnZnRnOyVAZpGXSkSL5qnHV0PGprx3YiLs9sdHawHwNr&#10;23b9C/RxmXcfAACAAH3TAACAAIAAXZhkk3t4U0tmlXvzSBtoM3w6O9JpX3xiLjNp6HyLHnppHXys&#10;C9dvwn09AACAAIAAAACAAIAAXOdiSoMyUqRkbYNBR31mIYMHO0NnTIKzLatns4KKHexm6oK3C4pu&#10;XIJ7AACAAIAAAACAAIAAXGJgbYrsUiZiqoqlRv9kbon1OsxllYktLUtl2IjMHahlJokqC1ltPoaq&#10;AACAAIAAAACAAIAAWPODXExgTquDlk/dQ4SEBFM+NwqEmlZhKLyFgFkCF1aHiVpcBHGH1VuiAACA&#10;AGk1AACAAH4aV3h/TlN8TYR/1VaKQnmAYFlxNiyA8VwbKBOBsV5JFvGDM19DBI2ECGBuAACAAG3x&#10;AACAAIAAVkh7WlqzTFR8H11AQXt8yV+qNT59X2HXJ1N+AmORFmt++2QvBIqAtmVWAACAAHMkAACA&#10;AIAAVSt3omH1SzF4kmP9QFZ5VWXkNFh592eaJoh6f2jmFdN6+GkvBHN93GpvAACAAHggAACAAIAA&#10;VBp0OWlHSil1UmrOP1V2L2w2M2J20G1sJeJ3N25YFUd3hG5eBFp7aW/jAACAAHxyAACAAIAAUyZx&#10;LHCrSUNyb3G7PoRzZHKmMqF0BnNnJTd0PXPrFQV0h3PTBGJ5Q3XfAACAAIAAAACAAIAAUlFud3gK&#10;SHNv53ipPcRw9nkaMfVxlnlrJKFxm3mfFKJyJnmABJB4SntzAACAAIAAAACAAIAAUaZsJ390R+9t&#10;zH+4PVhu93+xMahviX+NJGVvUn+JFEJwOn+wBFx4ooAnAACAAIAAAACAAIAAUSVqP4byR29sAYbp&#10;PNxtQYZ4MTltzoXzJBFtZIXbFBBupIW4BFF4tYLrAACAAIAAAACAAIAATO+NoErXQ2CNak42ONWN&#10;g1FpLL2N/1REHlWPX1ZXDICR3Vb2AACJilw0AACAAGytAACAAIAAS5OJy1GUQjiJ5lSLN7WKF1dQ&#10;K8WKf1m+HZmLmFtsDDmNFVvWAACGTmDfAACAAHGOAACAAIAASoWF+lhnQRyGS1rpNryGlF08KteG&#10;8187HNyH1GCEC+SInmC/AACDVGW6AACAAHaIAACAAIAASY2CVF9HQBeCyGFPNauDI2MrKgGDgWS/&#10;HCCEMWWrC4iEt2XCAACAqmreAACAAHrrAACAAIAASJt+8WY8Pyd/j2fONMJ//mk3KR6AT2pXG5WA&#10;wWr4CzuBYGr9AACAAHB5AACAAH6+AACAAIAAR7p74m1MPk18sG5wM/59Nm9oKHF9fXAiGvt9pnBs&#10;CxN+hnCHAACAAHZVAACAAIAAAACAAIAARvh5MXRdPZV6LXUdM1x6y3WnJ+Z7BXYDGnJ653YTCtR8&#10;NnZsAACAAHtHAACAAIAAAACAAIAARk920HtsPOt4A3vQMr14vHv4J1147XwAGfp4hHv7Cm16b3yt&#10;AACAAH94AACAAIAAAACAAIAARdN024K8PId2RILgMm93IIKfJzp3OYJLGiR2coJbCs54tYIGAACA&#10;AIAAAACAAIAAAACAAIAAQJmZRUirN7KYrUvlLaOYlE7UIaqZUVE7EnmcMlJTA1KZvlRgAACEsl+K&#10;AACAAHANAACAAIAAPzeVvE8ENlSVjlHZLCyVmVRiIEuWQFZmEW6YoVcvAwmVFVk/AACBrmRAAACA&#10;AHUBAACAAIAAPkGSFlV4NTqSGVfhKx6SPloCHzqS11ugEKCUw1wfAtKQz14uAACAAGkjAACAAHl0&#10;AACAAIAAPW+OfVv9NFCOn132KhiO1V+pHmePZGDoD/+Q12EqAqqNBmM6AACAAG5WAACAAH1YAACA&#10;AIAAPJqLFGKaM3SLaWQmKUSLrWV0HZmMImZLD6eNEGZnApmJxWiHAACAAHQEAACAAIAAAACAAIAA&#10;O8uH8mldMqaIh2qBKJCI5WtrHQaJQmvxDz+JpGvWAqaHA24wAACAAHk7AACAAIAAAACAAIAAOxWF&#10;KXApMfSF/nDvJ/iGd3F5HI2Gv3G0DueGrnGGApaExXRTAACAAH2YAACAAIAAAACAAIAAOnyCu3cK&#10;MV2Dz3d8J3aEZXeuHC6El3eoDqOESXeSAm6DAnorAACAAIAAAACAAIAAAACAAIAAOg2Aqn4nMOeB&#10;9n5PJwuCrH4xG+OCzH4BDpGCXH4uAomBiH7/AACAAIAAAACAAIAAAACAAIAAAAD//wAA//8AAP//&#10;AABtZnQyAAAAAAQDCQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAACAAAC&#10;JAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsStxPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj/yUj&#10;JkQnZiiGKacqxyvoLQguKC9IMGkxiTKmM8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNCRFxF&#10;dUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZSnFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5iz2Pg&#10;ZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCDcYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/LgMmB&#10;x4LFg8KEv4W7hreHs4iuiamKpIuejJiNkY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb1pzI&#10;nbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXtttq3&#10;yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQvtGn&#10;0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx93WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema6nHr&#10;SOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8AAAHo&#10;A6cFLAaEB78I5woECxYMHA0eDhwPGRAXERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7bH9Yg&#10;0SHLIsQjviS4JbMmrieqKKYpoiqgK54snS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87fjx8&#10;PXw+fD99QH9BgkKFQ4lEjUWSRphHmkibSZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2VfbWN5Z&#10;4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0zXXD&#10;drl3r3ileZt6kHuFfHp9b35kf1iATYFBgjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9OkD2R&#10;LJIbkwqT+pTpldmWyZe6mKeZk5qAm22cWp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGqh6t/&#10;rHetb65nr2CwWrFUsk+zTLRJtUa2RbdEuEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQx5bI&#10;ncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbVEtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463ksuW2&#10;5rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI480P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAAAgUD&#10;2AVoBsYIBgkyClILZQxyDXgOeg96EHoReRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQgLCEj&#10;IhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyfLZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2O+08&#10;4z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xIl0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolXiliL&#10;WY1aj1uRXJNdll6YX5tgnWGfYqBjoWSjZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOjdKB1&#10;nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGBWoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2Pw5C5&#10;ka+SpZOclJKViZaAl3iYcJlqmmObXpxZnVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquOrJyt&#10;q667r8yw37Hzswm0ILU4tlG3bLiHuaS6wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbLyszt&#10;zhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm66qzr&#10;m+yH7W/uWO9c8FvxVvJM8z30KvUS9fb21vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB2QON&#10;BQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBMETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4sHxcg&#10;ACDqIdMivSOmJJAleiZkJ04oOSklKhAq/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE48Tni&#10;OtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOIVHpV&#10;bVZfV1FYQ1k1WiZbGFwJXPpd617cX8xgvWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5uqm+W&#10;cIJxbHJWc0B0KXUSdft25HfNeLZ5nnqGe258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgFiOqJ&#10;z4qzi5iMfY1ijkePLZASkPiR3pLEk6qUkZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+iT6M/&#10;pDClIqYVpwin/ajzqeqq4qvbrNWt0K7Lr8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4EvxHA&#10;IMEwwkDDUsRmxXrGj8emyL7J1srxzAzNKs5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3RreRt9z&#10;4KHhz+MC5E3lmebn6DbphurY7CvtgO7X8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAAgADm&#10;T3/Of1jNmX+ofs202n+ZfnmcFH+jfmWDTH/GfoVqhX/+fsBRv4Bjfz05AIESgA/8xX58izTktX5j&#10;iWzMQH5dh8yzmn5uhmaa2H6YhUOCGH7ZhE9pWn8vg2dQrn+vgqE4FIB2geb6vH02lnHi+30wk5LK&#10;y30+kM+yOn1pjl6Zk32sjCyA734HiiJoTn51iBNPwX8MhgA3QX/og6z443wuobfhQXwznb/JM3xN&#10;mfCwwnyFlleYRXzfkxp/y31Pj/NnVn3RjLVO7358iU02h39nhVz3N3tjrQPfpXtmp+vHqnuHowqv&#10;YHvJnmmW+Hwrmfh+snyvlbdmbn1DkUFOLn39jHs15X70hu/1vHrKuFXeL3rHshTGQ3rkrBSuGXss&#10;pmGV3HuZoNp9pHwkm1lllXzIlahNgn2Rj4E1W36RiF/0d3pSw6rc7HpGvDLFCXpdtQqs+XqnrjuU&#10;6Xsfp5t82Xu2oOhk2Hxgmd1M7X01klA06H49iafzY3n3zwHb2HnjxkDD+nnyveSr93o6teyUAnq4&#10;riR8IHtbpkBkSHwQneVMb3zqlOM0iX33isXydXm02lra63mX0DLDD3mfxpSrGHnjvWqTO3pktGp7&#10;d3sNq0BjwnvMoZZMCXyvlzM0PX2+i7buU4jbfjbXhofEfcLAn4bDfXCpjIXmfVWSUoUqfXV7B4SG&#10;fcZjxIPxfjVMj4N4fuk1koMogADsPYd9iMvWFIZwh0C/a4WDheOoY4S7hMGRHoQbg9951IOUgy1i&#10;nIMdgo1LkoLDghY02IKQgcHqeoZHk2XUdIVNkNq9/IRvjnOnC4PEjFiP7YM5ind4yoLKiL1htoJp&#10;hwNKzYImhUw0M4IHg2/o24VPnf7S4IRfmnS8eoOOlxSlq4Lnk+iOtIJykQt3u4IVjkFg1oHHi2RK&#10;GIGXiGgzooGLhQTnXISLqKDRbIOdpBW7EILUn7qkW4I3m5SNgIHCl5V2uoF4k7tgCIE5j7JJdYEa&#10;i2UzJIEfhnvmAIPxs0vQG4MErbq5zYI6qFijMoGjoy2Me4E2niB1yIDumRRfSoC+k9tI5ICvjjoy&#10;uYDBh8/k1YNzvfjO+oKHt1a4tYG8sOKiL4EmqqiLn4DEpIp1EYCDnlVep4BUl9FIaYBTkNkyYIBy&#10;iPvj1oMOyKXOBYIkwOK3xoFXuVOhSoC/sfqK0IBhqrt0a4Auo1xeKYAHm5VIAoAHkzsyF4Awif7j&#10;AIK901TNN4HWylm2+oEHwZqgiIBuuROKI4ARsKJz2n/iqAZdt3/Gnv1Hq3/QlVYx3H/7itfeEpHi&#10;fLDI7o/xfGOzsY4YfDqeO4xofEeIjYrefI9yxYlpfQpdEYf8fahHe4aZfpMyUYU5f/HcKpC0hpfH&#10;lI7BhVKykoz0hDydNotXg1uHjonkgrZx0oiIgj1cK4czgdhGuYXpgaIxy4SigZ3ao4+OkJXGOY2o&#10;jlexcovdjD6cFYpXinCGeIj4iNlw0Ie1h2hbSIZ3hfxGBYVGhJ8xVIQZgzTZQo6bmpfE2Iy/l2yw&#10;B4sHlGuayImCkaSFUog5jx1v2YcFjKhag4XYiiZFb4S6h48w7IOghK/X7o3hpJTDh4wJoIGuuopb&#10;nJuZj4jemOSEOoeNlU9u8IZrkdVZzoVKjjRE6IQ9ilswkYM1hgvWtY1LrpzCXIt3qZ2tmYnKpMSY&#10;gohSoBeDTIcIm35uGoXhluJZK4TOkh1Ec4PQjP8wRYLah0TVp4zQuKPBXIr/srCsoYlRrNqXm4fd&#10;pyqChoaboYptd4V6m9BYoYRildBEEoNzj2wwBYKNiFbUwoxqwqbAhoqdu7Krz4jxtNSW0Yd7rhKB&#10;zoY9p1ts44UpoIJYNoQWmU5DwYMnkZwv0YJOiUHUBIwTzKm/1YpNxKCrH4ijvKWWJ4cttL6BN4Xx&#10;rN5sZ4TgpNVX1IPZnG1DeIL0k4Uvp4IbigXOT5sbe4C6ophZe1Gm75Wse0aTCpMne3N+6JDGe9pq&#10;qI51fHdWiIwifTlClonCflAvQodCf+LMnZoPhNK5gZc8g76mBpSXgtWSNJIggiR+E4/Tga1p2o2Y&#10;gWNVxotZgTFB/IkRgTcu74amgXrLQpkRjiG4RJZFjC6k+ZOdilqRLpE3iNV9II76h31pAozRhkpV&#10;DoqlhR9BdIhwhAoupYYbgvrKIZgel463GJVjlLmjy5LJkgGQG5BXj4x8HY4tjVFoIIwUiylUWIn5&#10;iPlA8ofbhsEuZYWfhF7I/5dmoPa2B5StnUSir5Ibmb+O+o+9lml7II2JkzNnUYt/kBFTvoltjM1A&#10;ioddiWEuLoU0haHH7JbYqmC0/pQipdehrpGSoXCOC485nTF6TI0JmQJml4r4lM5TNojwkHRAMIbv&#10;i9Mt/4TYhsHG+5Zks7+0IJOurlag15EfqQWNQY7Io9F5noyhnqdmCoqTmWNSxoiCk+I/54aPjg0t&#10;2ISMh7vGLpYDvRmzZZNOtsSgIZDAsHyMko5pqkR4/oxGpBFliYpEnbpSa4g2lxY/qoZBkAstuIRM&#10;iJDFhZWvxnGyzZL8vxyfiZByt8aL/o4dsHd4e4v7qShlIIn+obJSGof9mew/cIYRkcItn4QaiUC/&#10;IKSHeq2syaD6eo2af518epaIFJofeth1cpbee1ZitJOlfAxQKpBbfOk94YzufiAsaok7f9O9oqOc&#10;g3Cr4p/ygnyZzpxzgbWHbpkfgSV0xZXvgNJiCpLHgK5PiY+PgKY9bow1gNwsSYiXgVm8g6KpjDaq&#10;3J8Gim6Y7JuFiM+GjJhBh3Vz85UchlBhUpIDhVBO847ZhFs9CouQg4UsLIgFgsS7gqHdlOyp0J5E&#10;kluX2ZrMj/mFlZd+jcJzE5Rki81gmJFUieZOZo40h/o8sor7hhAsE4eEhBG6paEancOo6Z2OmmWW&#10;55ohlzSEoZbalCZyPJOpkT9f5pCpjmtN4Y2Ui308YYpviHYr/YcVhT25vKCPppqoHpz9ommWJJmM&#10;nmCD35ZJmn9xiJMrlq9fTZAiktpNdo0VjuM8Ion+ircr6oa3hkW47aAgr1qnYJyKqliVbpkapXGD&#10;NZXboKpw95LEm+te14+/lxVNHoynkgs78ImbjMAr24Zohyq4N5/HuAmmwZwtsieU1pi8rFiCpZV+&#10;ppxwc5JroORebY9wmwxM14xZlPM7x4lLjowrz4Yoh+u3oJ95wLSmPpvZud6UVphqsw6CKZUwrEpw&#10;CJIgpYleGo8qnqRMmYwgl4E7n4kckBQrxYX0iImwna4oeiafiqnNegmOjqV+eht9gKFIempsSp0h&#10;evhbBZjwe8BKCZSgfLE5apARff8p0Iscf8SvXK1Sgmae1KjZgYKOBqSEgNB8/qBQgFprv5wygCJa&#10;fZgPgB1JjZPKgDY5IY9LgJMp4IprgTmud6xrip+eAqf3iPeNUqOdh3t8R59zhkdrE5tdhUhZ6ZdF&#10;hHNJGpMLg6445I6bgxAp7onPgpGttKubks+dLqc0kGqMc6LjjjJ7e56xjDVqXJqjinBZVJaSiMFI&#10;sJJghxI4r43+hW4p+olHg8ms7ar9mvWcaqaWl9SLqqJJlOd6tJ4ZkixpsJn5j4NYzZXyjPhIVJHF&#10;ilY4go1xh6UqBIjRhOCsRKpiozebyaX9n1KLC6Gwm5l6Gp2EmAhpI5lmlIVYVpVRkQVIApEwjWs4&#10;Wozwia8qDYhuhdSrnqnvq16bRKWApqiKjqEtohh5nZ0Ana9os5jvmVRX/ZTmlOVHxZC7kE04PoyI&#10;i4cqFIgchqWrBqmXs2iaw6UfrdqKGaDKqGx5MZyeox9oVJiTndtXsJSVmHxHk5Bqkuw4Kow1jSUq&#10;GYfYh1Sqg6lMu2SaV6TJtOiJtKB1roV41ZxNqEFoB5hGoglXeJRLm7VHbpAvlTM4F4wDjoIqHoej&#10;h+Oi4bf8eceTAbLMeaODPK2qebhzdaiWehFjmaN9eqxTv55Ie4NERpjffIY1SpMcfecnf4zZf7ah&#10;5LctgY2Sd7HogLCC1qy8gAxzEaejf6hjK6KMf4dTWJ1df55D8Zf6f9Y1LJJEgFUnvIwZgRyhP7ZG&#10;iUKR27EJh7CCT6vYhk1yhKbChTliqKGuhFxS65yGg65DpZcqgxQ1FpGDgqgn8otwgmKgt7VykOaR&#10;RLA+jqWBqasSjJVx7KXyisRiIKDniS1SgZvGh7FDYJZxhjo1BZDZhNooIYreg4igLLTHmIeQt6+S&#10;lZSBGappktlxW6VMkE9hpqAzjelSI5sci5tDJ5XOiUA0+JBDhuQoSIphhI2fm7RCoCWQN68EnHmA&#10;o6nWmQJw7qS6lbxhRJ+kkolR1Zp+j1VC+ZU4jBQ07Y+/iMEoaYn3hW6fLrO6p7CP1q56o0CASalM&#10;nwNwnKQ1mvJg/Z8llu5RoZoCkttC1pSrjqo05Y9GimYohYmghi+et7NcrxmPja4Mqc2ADqjSpLRw&#10;XqOxn81gwp6lmvpRcZmalhFCvJRUkQU05Y7ui9oom4lZhs+eTbMKtmePPK2usDR/y6hzqjBwKKNX&#10;pGRgnJ5QnrRRW5lImO9CtJQQkw006o62jRIorYkgh1GV7MH9eX+HMrvyeVB4kbX4eWJp/K//ecJb&#10;Z6nremhM7KOhe08+650OfGIxhZYFfdMldI5vf6mVPMEmgNiG0bsYf/l4RbUUf1xprq8PfwdbFajz&#10;fvxMpqKnfyw+vZwTf4Axk5UWgB8l3I2dgQGU2cAyiA+Ga7ozhot367QrhTtpTa4ihEFavKgDg4RM&#10;YqG8gvo+mpstgokxpZRAgksmNozmgjiUkb9Qjy6GFLlUjQh3grNPixlo7a08iW1aaKcliAJMJaDl&#10;hrU+fppfhXQxuJOEhFMmhIxIg06UQr6TlkiFxriSk3l3M7KKkOpomax6jpNaJaZYjGVL+KAnilQ+&#10;a5msiDwxy5LihjMmx4vChEKT5L39nV2Fe7fwmdx29bHhlptoZqvSk5JZ9qW1kKVL1p99jcE+X5kN&#10;itMx3ZJVh+Ym/otShRWTib2DpE6FOrdooA92xLFRnBBoP6tBmEtZ2KUvlKJLxJ78kPE+WJiDjS0x&#10;7JHciWUnLIr1hcaTTb0BqxOFDrblpgp2p7DNoUZoLKq/nL9ZyaSzmFJLup6Rk9U+VZgZj0Qx+pFx&#10;iq8nUYqphlqTALyisbWE8rZ0q792n7BRphJoJ6o5oLlZzKQsm45Lx54Sllc+bpe6kREyGJEwi8Yn&#10;b4puhtGJlcwkeXB79cU2eShuZr5oeS9g7LeOeY9TkLB4ejxGaakJey452qE3fEwuBpjUfckjpI/h&#10;f5yJScsqgGV7v8Rif3ZuL72OftVgtLacfohTW69wfotGSaf2ftE52aAdfzwuQ5fHf/QkM478gOmJ&#10;M8oahyJ7l8NqhaBuCLyThFdgh7WVg3BTNK5hgstGNqbqgmA55Z8XghIugJbWgfwksI42ghOJL8kd&#10;jb57icJni6dt6LuQic9garSIiEBTH61chvpGMKXwhdc5954shMUuuZYFg90lG42NgxqJI8hClFB7&#10;gsGAkZpt5rqfjy5gX7OajQJTHaxqiwVGOqUSiSo6EZ1gh1Eu7pVRhZUldYz9hACJCceEmth7e8C2&#10;l3dt8LnNlGRgdbLJkZVTL6ukjudGUKRNjEk6L5yviasvH5S5hyAlwYyFhMWI7MbhoS97dsAKnRht&#10;/bkamVRgjrIYldpTS6sAkn9GbqO1jyc6UJwZi8gvS5Q5iHkl/4wihWqIzcZUp1B7cb93onZuDbiC&#10;nfhgqrGAmcpTa6pwlcJGj6M5kbY6cpuqjaQvdJPRiaEmMovShfOIscXQrTJ7cb7xp4duJbf6oj1g&#10;0rD5nVdTm6nwmKNGw6LFk+46pJtLjzcvoZOHipYmWouThmHyz3tjebDb3Xu8edLEqHwcegetJXyD&#10;el6VcXz3et19rX18e4Jl8H4VfD5ORH7ZfTQ2y3/pfn3wsnm5hM/aLXo0g8rDKnqzguirz3s7gjKU&#10;NHvQgap8iHx2gUJk4X0ugONNVX4QgJ82AX86gGjuzHhZkALYanjljdrBn3l4i9KqXnoZihCS6nrJ&#10;iH17ZHuLhwVj5HxfhYZMfX1bg/41TH6bgj/tBnczmzHWrnfIl++/+HholNio4HkZkfKRmHnhj1R6&#10;QXq7jMNi8nunihpLuHy5h0c0rX4Mg/3raXZHplXVG3beogO+cneFnd6nd3hBmeyQTXkWlh15KHoG&#10;knJiDXsGjpZLAnwsim80JH2NhZ3qBHWTsW/Tv3YnrBG9HnbNptemN3ePoc+PL3hunOZ4H3lpl/1h&#10;OXp8kutKX3uyjW0zr30fhxfo2nUFvHvSnXWVtg67/3Y3r7qlJHb7qZSOPXfko413UXjqnXNggXoG&#10;lwxJ1HtLkDMzTXzCiGjn53Scx3HRsHUnv+67EHXCuHukN3aCsSuNYHdxqfh2m3iDoq5f8nmqmvxJ&#10;Xnr2krsy/Hx0iYznJ3RV0kHQ9nTZyZu6THVqwP+jbnYkuICMoncTsBV19Hgrp4hfanlbno5I+Xqx&#10;lPoyvHw2ioHimYQReBvNjYOFeHi4HIMOeOGiOIKreWSMCYJcegx1vIIfetlfgIHwe8NJVYHifOwz&#10;fIIEfnXg4YKOgqnMXIIXgea3EoGzgT+hKIFlgMGK6YErgGt0oIEJgDlec4D+gBlIdYEVgB8y4IFa&#10;gEnfUYFBjUHKwYDZi261loCCibifxYBNiD6JsoAuhvBzlIAphb5dj4A1hIpHuoBkg1gyVoC/ggfd&#10;v4Aol8XJJX/HlPS0AX98kkKeXH9Qj7mIdH9LjW5yh39cizFct39/iONHE3/FhnQx3YA0g6zcRH9C&#10;okHHs37innuymn6gmtKdB36Al0qHQX6Ck91xiX6qkJNb737gjSBGe385iW0xdH+6hTDa+n6QrL7G&#10;dH4xqASxY33uo1ib433TnsWGPX3fmkhwnn4MldBbOX5WkTZF9H7CjDsxG39Rho7Z6H4CtzLFbH2k&#10;sX6wXH1eq8ea5H1DpiGFXn1aoJFv5n2SmvJann3hlRdFgX5cjtEw0H75h8PZDX2XwZjEln06uuKv&#10;f3zttBaaBnzNrU2EkXznpptvOX0tn9daGn2HmMNFIX4IkSswk36viM7YZn1Ky+7D7nzuxCeuxXyY&#10;vDWZRHxvtDuD4HyIrFhupnzVpGBZrH07nBRE033Ikz0wY350ia3S74zrdtm/kot8d1ervYotd92X&#10;X4j+eHyCqYfmeUNt0YbeejRZGIXee0ZEe4TxfKEwWoQafmvRdYuUgMG+ZIo1gDyqo4j0f9GWWofV&#10;f4aBr4bSf2Vs6IXjf2dYQIT9f3tDzIQsf7ov7oNugCrQJopUirm9FokFiTWpg4fJh8qVNIa/hpOA&#10;m4XQhYNr8YT5hJFXbYQsg6JDK4N3gr8vjYLUgdLOzolClKW7tIf4kjeoEIbOj+KT6YXLjbN/doT1&#10;i7Rq+oQzicJWqoN8h8NCnYLbha8vOYJLg13NgYhpnoS6aIcimzSmyYYAl/qSsoUGlNl+ZIQxkc5q&#10;FoOFjtpV+oLei8RCH4JQiHku8YHThMbMW4e+qGm5TIZ6pDaltIVXoAmRrIRim+19eYOVl99pR4Lp&#10;k85VXYJUj5xBsoHYixcus4FshgvLZoczskS4XoXyrSekx4TOp/+QyYPaot98soMXncpopIJzmKBU&#10;2YHdkz1BV4FyjX4ugIEWhyfKoIbHvA+3nIWKtgGkAIRjr9WQBINqqaF7/IKqo3doC4IUnTJUaYGH&#10;lqVBC4Eej6cuVoDOiBrKCoZ1xc23A4U8vsCjWYQQt32PWYMSsCV7YoJRqNRnjYHAoWhUBoE/mbBA&#10;xYDhkYguNICViOTDu5X4dd6xypOydnKfb5GQdxCMlI+Rd8l5XI2peKpl/ovLebhSy4nreuo/xIgN&#10;fGstaYYkfmDCfJTBfzSw0JKDftiehJBtfpOLto56fnJ4hYyifnllNYrZfqVSFIkPfuc/O4dHf1st&#10;K4V0gAzBWZOiiH+vopFvh0Cde49ahhKKr413hRt3louwhERkZYn8g4pRaIhGgtc+wYaUgjYs9ITX&#10;gZ3ARZKTkdiufJBsj7qcS45ljaqJp4x9i8d2norMig1jkYkpiGJQwoeHhq8+UIXvhPIsxYRLgxC/&#10;J5G+myatdI+YmDGbPI2XlVGIi4vAkol1qIoOj9dixYiAjTVQKYbtinY97YVkh5AsnIPShGK+J5Eb&#10;pHOsdo74oKuaQoz4nOiHoYslmTV014l4lYtiEofnkdxPpoZijg49mYTrif4seYNrhY69TpCYra6r&#10;pY54qQ2Zc4x2pGCG2oqkn7Z0KIj+mxJhhYdzllhPOYXpkWw9VYSCjDUsXIMVhpK8n5Axttmq+o4T&#10;sVeYw4wQq7WGLYo5pgdziIiWoFpg/4cXmpRO24WUlI49G4Qsji4sRYLOh3C8GY/fv/eqco3GuYaY&#10;LovAstuFlonlrBdzAYhBpVNgk4bGnnROhoVPl1U84YPzj98sMoKViCe1Dp89dTKkY5wodc6TYpk3&#10;dnqB8ZZld0VwLJOjeDpeRpDheV5MnY4Reqg7NossfEQqrYgeflS0B54pffyjo5sUfbeSrpgnfY6B&#10;RJVbfYpvfpKkfbJdo4/yfgFMCo0yfmo61IpgfwsqnYdlf+6zHZ0XhryirZoNhaCR0ZcghKCAZJRi&#10;g9FuspG5gylc848Zgp9Lfoxpgh86fYmpgbsqj4bBgWuyKZwpj2KhqpkljX+QwpZBi7x/e5N+ihRt&#10;3ZDkiJxcRY5Rhy1K/Yuxhbw6MYkEhEoqg4YxgsixTJtLmB+gxZhRlXSP15V2kuJ+j5K7kGJtF5AU&#10;jftboI2Ui6VKhYsDiTg57IhshrIqeYW0hAOwdJqroNqgBpewnWWPHZTSmfp9zpIZlqFsYo+Ak1Jb&#10;Coz8j/9KG4p3jJE5sIfviPIqcIVKhRivu5ouqXmfUZc1pTqOaZRVoPN9JZGdnLJrzo8JmHVak4yJ&#10;lCZJxYn9j6w5goeEivkqaYTyhgivIZnOsf6evZbUrOuN1JPyp758k5E2oohrSI6knVRaI4wumAdJ&#10;eomlkoc5W4crjMQqY4SqhtKuqpmBunaeRpaItIGNVJOjrll8EpDjqBxq145QoeFZy4vdm45JNolh&#10;lQo5MIbyjkkqXoRwh3inAai6dMGXfqTcdVuHuKEedgx3m511duJnOZnOd+ZWxJYZeRxGoZJFeng2&#10;4I5EfCooL4n+fkimMqfEfQqW86PgfM+HNqAdfLd3GpxzfMlmtZjRfQtWSZUnfXhGN5FefgE2qI1t&#10;fsgoS4k4f9Glf6a/hT2WM6LkhDqGjZ8eg1h2apt8gqxmFJfjgipVwZRHgcpF0ZCMgXo2eIyrgUwo&#10;ZIiKgTukxqXPjVuVZqH8i56FsZ4+igB1qpqZiI5lZ5cOh0ZVN5N9hhBFcY/QhNs2TIv/g68oeofy&#10;goWkBKURlWqUpqE/kviE7p2FkKV055njjnFkyJZKjEpUuZLIijtFHY8liBg2KItkheoojYdwg6uj&#10;Y6RjnY+UB6CYmmCET5zel0N0Tpk8lDlkPJWmkTdUSpIZjjhE1I6Diyc2CIrZh/UonIcBhKyiz6Pl&#10;pZaTiqAXoaSD1JxWnbRzz5ivmc5jxpUilfJT7ZGfkglEl44CjgA174pnic8oqYamhYmiTqOIrXqT&#10;EZ+3qMCDXZvyo/VzXZhGnytjX5S6mmdTmJFBlZBEYI2nkJY124oLi24otIZbhkKh6KM/tUiSrp9q&#10;r7iC9puhqf9y+JfypD5jCZRlnodTV5DumL9EM41fktc1xInPjMoovIYfhtmZrLJsdGmLPK3HdPp8&#10;nak6da1tvqSzdoxesKAad51PoptgeOJA/pZ2ek8y3JFEfBQl9ou3fjyZGrGLfDyK5azcfAF8SqhC&#10;e/RtaaOxfBheVp8XfHJPUZpjfPtAv5WAfaMy0ZBbfowmPIrjf7aYobCJg+qKXavigvZ70qdCgips&#10;6KK0gZ1d4Z4ggT5O85l3gQZAgpSfgOIyx4+KgOcmeoopgRCYIq+Wi3uJyar0idt7LqZaiGJsWaHH&#10;hxtdYp0/hgNOkpihhQFAR5PUhAYyv47Sgx8mr4mIgkeXmK7OkwOJPKovkLp6nKWXjpdrx6EGjJZc&#10;7Zx1irFOOpfkiOFAE5MhhwcyuI4uhS8m3Ij+g1uXEK41moaIvqmTl5B6I6T3lLRrVaBlkfRch5vU&#10;j0JN8Jc1jJE/6pJ9idgys42ehxAnAoiKhEuWq62lofCIWqkGnkV5wqRqmqhq+Z/Ylx1cOJtKk5lN&#10;uJaukAs/zZHmjGoysI0ciLonIYgqhReWR61GqTeIGqigpMx5hqP1oFlqtZ9Rm/Fb9ZrCl5lNfpY6&#10;kzg/q5GDjsEyr4y7ijInO4fchcKV9Kz8sGGH0KhNqyl5PaOcpdRqcZ71oIZbv5plm1FNWpXelhQ/&#10;mJE0kMcyr4x5i2wnT4edhkyNEbxSdBx/orbjdKByFrGEdVFkZKwXdjdWnKZ/d1RI66CueKs7vJqY&#10;eiovMJQjfAIkAY1JfjCMv7t4e4J/fbYBe0Jx8LCNeztkOasNe29WbaVse99Ixp+dfIU7q5mLfUwv&#10;UpMjflckboxkf56MhLpugrJ/LrT/gcdxqa+EgQxj6aoCgJpWJqRjgF1IlJ6cgE07mJiVgFQvcJI/&#10;gIwkzYudgOmMQblsib5+1bQBiDVxP66KhtpjjqkChbpV16NuhNBIX52yhAE7hZe3gz8vipF1gpwl&#10;H4rxghGL77iVkL5+grMqjphw562yjKBjMqgritJVlKKQiShIMZzjh5g7dpb0hgYvopDGhIMlZIpf&#10;gxWLl7fxl7h+NLJ/lPBwoa0Bkkti86d4j8lVW6HejV5IDpwpiv87apZHiJwvtpAthjwln4nkg/aL&#10;Rbdwnox987H3mxtwaaxvl75iv6bglH9VMKFMkVZH9Jucjis7ZZWvivcvyI+oh8Mlzol/hLSLELb2&#10;pTJ9xbF8oQ9wP6vxnPZim6ZfmPNVEKDNlQNH2pspkQ07XJU8jRAv2Y81iRMl9YkthVKK1Lamq719&#10;sbEeptNwMauBodpihaXbnPpVAqA/mENH2Zqhk5A7apTTjt4v8I7rii8mFIjrhdGBDcZkc/Z0isA0&#10;dGRn/roFdQtbabOsdfNO3K0HdxpCgqYLeH82w560eg4rypble/UiRY62fiWBB8V/evl0mb9Peqdo&#10;BLkGep5bZ7KRettO2Kvce15Ci6TcfB02452HfQAsGpXJfioi143Af4eBEMRggbB0h747gMFn8Lfs&#10;gA1bSrFtf7FOw6q2f5BCiaO+f6U2/px0f9YsYJTNgDsjVYzqgMWBD8NEiDd0cL0ghrpnxrbShXRb&#10;KbBQhHROrKmig7RChaK3gxU3Fpt9goosnpPwgiUjwIwzgd+A+8JTjq90W7wqjKNnsLXXis9bDK9W&#10;iS1OoKimh7lCiaHNhmU3L5qkhRgs1pMwg+YkHIuYgtaA3MGUlR90S7tgkn5nqrUEkAlbDa6BjcJO&#10;oKfWi5hClKD8iYM3Spnmh3UtB5KMhXskaIsWg6qAvcD5m2J0QLq6mCNnqrRTlQVbE63OkhBOqacr&#10;jzVCpKBajGQ3ZZlDiZctM5IBht0kp4qshFyAn8B+oXJ0OboznYxnr7PCmbtbHK01lg5Os6aXkoFC&#10;sp/Xjvo3fJjKi3ktWJGQiA4k2opVhO+Ah8AZp1B0OLnAorNnurNEnh5bLayymbROyaYVlXJCz59d&#10;kT03mphjjRMteJE9iQglAooRhWXmt3axc2jRVXeTdEu7hnhwdTSlOnlIdiqOoXokdzl373sPeGVh&#10;T3wPeapKz309eyg0r367fP/ktXTXfnPPs3Xhfiu6D3bgffqj7XfbfeeNcHjbffR22nnqfhpgU3sO&#10;fkpJ93xffpY0Bn37fvzi5XNNiYrN8XRpiBq4hXV/hsSifXaVhaiMK3ezhK91v3jig8tfZHomguJJ&#10;NHuVgfUzcH1MgOThKHH8lI3MM3Mjkgi21HRGj6Wg/XVxjWuK2Hasi2p0oHf3iXNefXlXh2lIgHrh&#10;hTwy7HyvgrLflHDon3rKpnITm/O1S3NBmIifjHR4lUKJj3XEkhdzi3cqjwpdoniii9VH23pDiF8y&#10;enwkhF7eQXATqlXJWXE/pde0AnJuoWGeTnOsnQaIcHUEmMByh3Z3lHxc13gGkBhHRnm8i1YyGXut&#10;hePdK29ttRnISnCYr6Wy73HCqiCdQXMCpKmHf3Rln0dxu3XmmdVcJ3eBlCVGyHlKjhUxyXtHhzvc&#10;Um7zv7rHdnAbuU2yEXE+sracXHJ5rBmGpHPhpY5xA3VwnvJbmncYmABGXHjrkJQxhnrziGbbs26l&#10;yiPG2m/GwrKxYXDduwKbnHIOszuF6nN1q35wYHUKo6dbE3a9m3dF93icksYxUXqviWHXIH8VchrD&#10;mn8ZczmvgH8odE6ayX9AdWiFqn9kdpdwYn+Wd+VbM3/YeU5GHoA+evUxfoDefP3Vo31mfJnCcn2L&#10;fJquaH2zfKOZuH3ifMGEnn4efPtvaX5tfU9aUX7RfbJFZn9dfjcxAIAhfuTUI3vzhxTA13wohgSs&#10;7XxghQKYUnyphCiDZX0Bg2tuXH1wgsJZcX3xghhEuH6YgXAwkX91gLTSnnqykXS/RHrvj2mrYHs1&#10;jW6W9XuMi4yCLnwBidRtVXyJiCVYn30lhmZEHX3nhIswL37cgmfRLnmom8a93XnqmM2p/no5ld2V&#10;onqdkvyBBXsdkC1sW3vAjXRX3XxzipdDkH1Mh4Ev2n5Vg/fP+XjZphK8rHkdojCo0nltnkKUg3nY&#10;mlqAAnpkln1rd3sQkpxXLXvZjp5DE3zIikkvkn3ihWHO/Xg1sEy7s3h6q32n13jHpoyTjnk0oZR/&#10;J3nLnKZqwXqEl6VWmHtWkm1Cq3xXjNkvV32Bhp/OOXe8umi673gAtKqnCHhHrq6SvHivqJt+YXlL&#10;oo5qGXoTnG1WGHrxlgRCUnv6jykvJn0wh7HNr3dqxF66XHesvaamX3fotpSSCHhFr1p9uXjgqCRp&#10;iXmvoNZVpHqamTxB/3uwkS4u/3zviJXICYfScQW2Oobockajt4Yfc3aQdoVvdKd8wYTOdfBo34Q7&#10;d1xVJYOxeOpBh4NDerwue4L5fPnG3IZHeuW1NIV+ex+ip4TJe1qPdIQpe6V7zYObfApoAYMhfItU&#10;X4K0fSBA7oJmfdwuJ4I6fsvFs4ThhMq0AIQthAKhooOBg0KOWoL1gp56xYJ5ghpnG4IXgaxTn4HK&#10;gURAYYGdgOYt3oGOgIPEWoOljo6ymYL0jOSgIoJZizyNDIHciad5n4F/iDZmJ4E4hs5S4oEDhV4/&#10;3oDug9gtnYD2gh7DDoKkmECxToH2lb6e4IFlkzaL24DykLB4lYCejjZlS4Bxi9NSO4BRiVI/bYBT&#10;hqAtZoBxg5XB9YHbofWwO4Eynpud0oCimySK24A0l6R3sH/plClkiH/AkK5RqX+3jRs/CX/OiTot&#10;N3//hOTBEoE9q5uvWYCYp2Kc7YAEovaJ+X+XnnF2539XmfJj5X86lWVRLn8zkK0+t39ei50tEH+g&#10;hgnAZIDGtSqupoAlsA2cLX+LqqGJNn8WpQl2Mn7Zn3hjR37MmddQuH7SlAA+cH8CjcIs8H9RhwS/&#10;7YB0vqGuHn/VuJibin8xshqIiX6vq191ln5vpK9iyn5pnfJQW359lvw+Mn67j50s138Sh9W5d5Cu&#10;cEapEo7mcZKX+I1MctCGHovUdBFz0YppdW5hWokHdvJPGYeleJs9A4ZQeo8rpoUHfPO4fo9EeZWo&#10;LI2ceeqXBYwUekOFN4qneq5y94lKezZglYf8e91ObIawfJo8iYV1fYgrfoRDfrK3eo35gsunBIxj&#10;gj+V+4rhgbaELImFgUtyC4g7gPlfzYcEgL5NzIXQgIw8HYSugGorWoOTgFS2aIzFjACl24s5ip2U&#10;w4nIiTaDJohwh+lxGoc9hrZfBoYahY9NNIT/hGI7u4P5gywrOoL5gde1TovMlSak14pDkvaTu4jZ&#10;kMGCEoePjo9wLIZkjGhePoVbik9MoIRSiB07YYNehcgrIIJzgza0WosNnkmj4ImJm02SyIggmDmB&#10;LYbblRxvYIW2kgFdlIStjuFMJIO3i6k7FYLZiDQrCYIAhG2zkop2p1WjGIj3o4eR/4eMn4yAaoZG&#10;m3xusoUpl2pdCYQpk0ZLv4Myjvo62IJmimgq9oGhhXyy9ooCsEiid4iIq6SRVIcZprl/wIXMoaZu&#10;FISxnJFcgIPAl2dLXYLSkgs6ooIIjF4q54FShmKyiImuuSGh+og4s5+QwobCrbN/KYVsp49tjoRO&#10;oWpcFoNhmzBLCYKBlMQ6a4HEjgsq2oEThx+rWpnAb7ucI5crcQqMTpTHclF70pKBc6Jq65BDdRFZ&#10;344CdqlJGou2eGY4molkenMpBocDfOyqk5h/eIGbcZYBeOeLj5OneVh7GpFled5qOo8veoRZQYz+&#10;e0tIlIrCfCw4SIiEfUIpB4Y1fpmpw5dDgSyaf5TYgL6KspKCgF56OpBPgBppco4pf/NYmYwLf+VI&#10;Eonjf+I3/oe6f/kpCIV/gCeo1ZYribSZgJPFiIeJpZF6h2V5W49Ihk9op402hVlX94sqhGtHnokW&#10;g303v4cDgo4pCYTfgZOn9pUrkkuYm5LQkF2IvZCPjnF4dI5mjIRn74xPiqZXYIpZiNVHNYhYhvI3&#10;iIZdhPkpCoRVgtynKpRymt+X5ZIamDGIC4/XlXB3t42wkqlnPIujj+RW0ImtjR1Gz4e8ikE3UYXU&#10;hzgpCoPgg/6mf5Pho1OXNpGPn+OHWo9JnEl3Do0gmJ1mp4sZlO5WWIkpkTFGfoc1jVI3KIVeiT4p&#10;C4N/hPel95N0q6WWqpElp2yGx47bovJ2fYyrnlRmIIqmmbJV5YjBlPxGL4bSkCA3BYT9iwgpC4Mv&#10;hcqllZMjs96WPJDXrtaGSY6HqWp1/IxOo8plr4pEnidVjYhimHNF64aBkpk224S5jIspC4Lvhned&#10;zaMLb1uPpZ+1cKOA+ZyLce5xwplzc0piNJZTdMdSkZMjdnBDSo/YeD40aIxxel8moojhfOSdNqH0&#10;d6OPJ56qeA6AcJt9eI1xPJhgeSdhs5VCeeZSH5IcestC747de8w0QYuGfQYmy4gIfoCcmaDJf8SO&#10;ap2Of2l/x5pgfyJwjpdMfwBhGZQ6fv9RopEkfxpClY32f0Y0HYqyf5Im8IdIf/ub4p+yh8aNnZx+&#10;hrd+6plbhbhv1ZZJhNRgc5NIhA5RIJBDg1hCPo0mgqQz+4n1gfsnD4ahgVSbIp7Pj7SM4Zuejfl+&#10;LJiAjEhvFJVziqNf35JriQRQq494h3hB9Ixphd4z4IlMhDknKoYRgomahZ4Il7GMQprilUR9jZfG&#10;ks5ufpS3kFRfV5Gyjd1QSI64i2hBtYu6iOczyYi1hkgnQIWYg5eZ/J15n4+LzJpWnG59FpcymSlt&#10;/5QcldRe3ZEekoNP6Y4ujylBfIssi7gztIg5iCMnU4UzhH6ZjJ0Rp0SLWpnvo2l8n5bFn1Bti5Om&#10;mxlec5ColuRPjo3CkqJBQYrFjkczoofUicQnYoThhUCZOJzErtqK/5mfqjx8OZZupUBtJJNIoBle&#10;GpBGmvVPSo1hlcZBEIpxkIIzi4eOiyEnboSghd+Q7qyObwWDt6h+cEJ2HqSNcY5oG6CacvRZ2pyK&#10;dH9LmJhXdjk9ypP5eBowg49lek4kgYqZfNuQhaubdtqDbKeJd0N1yqOHd8tnyZ+FeHhZiptxeVBL&#10;V5dEelI9nZLve3IwiI5qfNAk0ImxfmiQG6p5fnmC5qZyfil1VaJrffZnTZ5sffNZH5pgfhVLBZZB&#10;flo9bZH6frIwi42IfzMlFYjmf9OPmqlghfCCUKVehPt0r6FfhB1mxJ1hg2RYppllgs9KrJVUgk09&#10;O5EdgdUwioy/gXElUYg2gRuPD6h2jViBwqR5i8N0G6B/ij9mMZyDiM1YN5iDh3FKWZSDhiU9DpBZ&#10;hNQwiowOg4YlhIefgj2OjqfDlLmBR6PJkoNzpJ/LkEtlvZvNjhtX0JfNi/JKFpPCicw87I+mh6Mw&#10;jItyhWwlrochgzqOLackm/uA4qMwmR5zPp8xlitlW5sykzJXfJc1kDpJ3ZMtjTw8148EijMwj4rn&#10;hxwl0oa4hBGN16a9oxmAraLHn5FzBp64m9JlF5qil/tXN5aglC5JnZKskF88r46VjIYwkIp8iJgl&#10;7oZjhMWNk6ZyqhKAaqJypdVyvp5ZoT9kzpo9nIdW+pY3l99JcZJEkzc8lo46joowjIoxidQmBYYf&#10;hVeEu7ZGbqp4YbGDb9prxqzIcSZe6afvcpZR66LfdDFFBJ2Tdf84p5gMd/Us9JI4ej0ioownfNKE&#10;gbVudhZ4SrCZdnhrq6u+dwhezabNd8dR0KGzeLhE9Zxredk4rJbrexstJZEnfJ0jFYswflOETLRN&#10;fTt3+q99fPFraKqafM5ehaWlfOhRlKCQfS9E0JtVfZ44ppXifiYtTpAzftsjeIpYf6+EA7MohC53&#10;m65cg01q+al+go1eLaSLgfxRSp+DgZhEoppWgU04m5T0gREtb49bgPIjzYmegOeDrbIwixF3Q61o&#10;iZ5qnKiNiEZdzKOahwZRCJ6QhedEdpl0hN44kJQgg9gtjI6eguAkFoj/gfuDWbF1kex296yrj+Zq&#10;U6fKjeVdhqLUi/NQy53LihNEU5ipiEA4iJNkhm8tpI34hKEkUoh6guiDD7DlmJ52uqwWlgBqGqcr&#10;k1BdTqIvkKJQl50qjgNENpgNi2g4h5K/iMwtuo1phi8khIgNg7KC3rBpnx52jKuYm+Fp66anmHxd&#10;IKGmlQ1QbpygkapEEZeQjkY4epJCiuYtz4zvh4ckrYe0hFmCrrAcpYJ2has7oaBp4KY1nWldA6Eb&#10;mRlQWJwJlOtEDJb9kMo4g5HPjLUt4oybiKYkzYdthOF5GsAwbmVtfbrLb4BhzrVKcMdWCq+Acj1K&#10;R6lcc+Y+uKLhdckzypwXd9QpqJTtejEg+o2RfMl5Dr9pdW9tl7nkdcFh57QzdlFWIq5Hdx5KX6gU&#10;eCc+26GbeWc0AZrYessqBpPCfHEhjYyIfj55EL4+fB5tgbi5e89h1rL/e7VWDK0Je+lKVabYfFI+&#10;5qBqfOw0KJm1faMqVZK5fosiDIujf455A70DgpBtXLeBgblhobHJgQ9V56vXgKJKPKWxgG0+5Z9S&#10;gFg0RZiwgFkqmJHPgH4ieYrfgLl457v1iO1tP7Zzh5VhgLC6hmFVv6rJhVFKLaSlhGs+5p5Zg6Y0&#10;YJfJguoq0pECgkgi1oo4gb94xrsmj0RtLbWZjWdhdK/Yi5lVtKnlieNKIqPFiEc+7J15hsM0epb9&#10;hUsrBZBSg+UjI4msgqB4qLqFlWxtJLTpkwZhcK8ckJZVsKkljjJKIKMNi+U+9JzKiaY0k5ZOh3Er&#10;Mo+9hVEjYok6g114jroNm2FtIrRdmGphc66BlVBVsaiDkjZKHKJujzQ+9Zw7jD80pJXJiVkrVo9C&#10;hokjlYjdg/p4e7m0oSZtJ7PqnZFhfK3+mcBVtqf4lehKJKHjki8/BZu4jok0tJVZivcrbY7oh4kj&#10;voiThHnapXHwbSrGpnNRbsSyK3SkcFedIHXqcemHtHcwc4lyJniFdUJctXnzdxVHbXuUeSMyrX2K&#10;e5PYtm/beBnFF3FreImwxnLjeQWb5HRPeZKGlHW+ejRxInc9eutbzHjUe69GrXqefJQyJXy5faTW&#10;724YgwXDW2+/glGvRHFUga6ae3LegTWFV3RvgNdwEnYUgIpa6nfRgD1F/Xm/f/QxrXv7f53VNGyP&#10;jc/BnW5FjA2tkm/simOZAHGRiNaECXNDh3Vu+3UKhhxaD3bphLZFWnj4gzgxRHtRgXrTomtHmH3A&#10;Em0IlcWsCm69kxuXjHBykIWCyHI7jgVt7XQhi5xZP3YeiRRExXhKhlgw6Xq8gzLSWGpJoxi+z2wP&#10;n3aqyG3Jm8iWVG+ImCOBq3FflIxs9HNWkPZYgHVvjUdEP3e1iUownHo7hMHRUGmBrZe9y2tJqQ2p&#10;v20CpFiVTW7Fn52AvnCqmu5sLXKyljJX3XTakUNDz3c2jAQwW3nPhiLQiGjvt+y9Bmq2sneo62xo&#10;rLmUcW4npt5/6XAUoQ1reHIrmy1XVXRklQhDb3bOjnswJ3l1h1PP/miQwgO8fGpTu5SoSGv3tMST&#10;u22trcd/OG+Yps1q3nG4n79W0nP9mGdDD3Z2kKIv/XksiFPLxHoZbCS5l3qebfKmvXsob6iTLHu2&#10;cVR/InxMcwxq6nzxdN9W1n2rdtBC6X6PeQAvmn+3e5jKYHgvdou4fXjgdzylrXmId+mSJ3oweJ1+&#10;KHrieWRqBnupekJWDnyJezJCTn2XfEkvOX7nfZPI6HaCgN225XdJgIGkOXgHgCqQx3jMf+p89nmf&#10;f79pA3qLf6ZVOnuNf5BBsny8f4Mu434rf3PHZHUNiwu1U3Xhibyiq3awiHCPcHeJhzB7xXh9hhBo&#10;BHmHhPZUdHqpg9NBJnv5gp0umH2EgTXF+XPTlSez8HSwkvKhS3WOkLaOHnZ3jn16pnd7jE9nFHik&#10;ijFTvXnhh/dAqXtNhZAuWHzygtLEznLcnzmyx3O/nCSgJnShmPGNBHWUlbZ5p3ankn5mOnfdj0NT&#10;GHk1i/BAOnq6iFUuIXx1hEbD3XIaqTKx13MApTqfM3PhoQuMFnTYnMd40XX4mIRliXc+lDBSjnii&#10;j64/3no+iuAt9HwLhY3DJ3GJswWxHXJvriiea3NLqPiLTHQ/o594EHVmnkZk5Xa9mNpSFHgxkzE/&#10;j3nYjSotznu0hqbCrnEqvKWwlnIMttmdzXLcsJyKoXPGqid3b3Tto65kXXZMnSFRonfOllM/PXmF&#10;jyQtsXtuh5C9YIJ7a1Ks3YIebT+biYHcbwuJXoGucMh2rYGMcpRjyIF4dH9REYFydos+h4GNeN0s&#10;s4HYe5u8SYC2dRuryYCHdgCaY4BfdtqIS4BGd7Z1soA7eKJi7oBEeadQW4BdesE+BICafAQseYEG&#10;fYC7Jn8XftmqjH8GfsaZWH7xfrCHNn7vfqN0uX77fqtiHH8gfsVPtH9afuY9kH+8fxQsRoBJf0m5&#10;032tiHSpNn2lh4WX5n2khoqF9320hZFznX3hhK9hMH4lg9RO/357gvQ9Gn76ggQsGX+igPK4knx/&#10;kfyn9nx/kDmWq3yLjmCEzHyqjHtyonzkipxgXn1FiMhOYn21ht48tn5PhMwr8n8Rgna3hnuTm4Gm&#10;7HuamOqVpnuplieD0nvQk09xwXwWkHNfo3yAjZJN2H0Kips8XX28h2Mr0n6Vg9C2r3rYpO6mEnrk&#10;oX+UyXrync2C+3sbmfdxAHtulh1fBnvmkjFNZXx4jh48FX1AicIrt34thP62DHpLrjilZnpaqe2U&#10;EXpkpUSCQ3qIoGZwU3rhm4JecHtrlopM9nwKkWA71nzbi+AroH3XhgG1oXnst1ek5nn8siqTenn6&#10;rH2BpHoUpoxvwnproJRd+Xr7mohMlnuqlEY7k3yLjbErj32ThtevZos7arKgTon0bKiQWYjgbn5/&#10;g4fucEduKYcHciNcoIYpdCNLV4VRdkk6QISQeLsp+4Pse5yuiomSc+qfaoh/dOmPXYeEddx+lIaf&#10;dtRtT4XId+Fb44UAeQlKuYRBeko52YOde7sp54MTfW2tk4gKfP+eSIcTfSOOW4YlfT59kYVWfWJs&#10;b4SUfZlbLIPmfeVKLYNEfjs5goK/fqQp1oJSfyCsgoalhgudKIW6hWCNKYThhKF8mIQeg+drloNx&#10;g0RahILbgqlJsYJYgg05NYH2gWkpxoGogLGrY4V/jv6cLISajZSML4PNjAt7jIMWinFqrYJ6iNxZ&#10;v4IDh1VJI4GWhbw45oFKhAQpuYEWghyqdoSdl/GbOYPAlcCLP4L1k156r4JDkN1p6IGxjlhZIoE+&#10;i9NIs4DpiT04pIC2hm8proCYg1+ptoPqoMeadoMVnc2Ke4JImop57oGXlxlpOYEOk6NYmICnkCJI&#10;WYBUjIM4b4A4iKIppYAwhHepJYNkqYCZ24KVpbiJ1IHDoYp5SIEJnRxon4CDmKpYDIAulChH83/p&#10;j4Y4QX/Sipcpnn/bhWWoxIMGsheZZII8rX2JRYFgqFV4s4CYotxoHoAOnWJXqH++l91HqH+JkjQ4&#10;En+DjEMpmH+Whimh5ZQUak6T75ICbD+FLZAtbhh1nI52b+xll4zBcdVVbYsJc+ZFlolMdh42CYeX&#10;eKYndoXpe5uhNZKacwGTPpC1dAiEZY7udQt04I06dhlk6ouNdz9U2onmeIVFH4g9eeY1x4afe34n&#10;iIUIfVmgbJEpe42SSY9ge8WDho2je/50AYv/fEVkKIpkfKNUPIjVfRhEqodEfZw1jIXAfjwnl4RA&#10;fvefeo/bg++RSI4Zg3KCdIxugu5zJIrSgmpjZIlQgftTpYfYgZZEQ4ZfgTQ1WYT3gNUnpIORgHKe&#10;lY60jFiQXIz/iyOBi4tfidtyQInPiIVitYhQhzZTGYbxhfND5IWRhKQ1LIRDg0MnsIL6gcidzY3a&#10;lL+PqIwuktOA2oqOkL1xhYkAjo5iBYeLjFxSkIYwiipDhYTkh+o0/YOshYInuoJ6gvWdKY0vnQKO&#10;/IuKmluALYnol3Jw3ohZlGJhcIbskUxSGoWZjitDPIRNivI024Mrh4knwoIQg/icqYyvpRyOdYsQ&#10;obZ/nYlonfRwUofRmflg7YZmlfVRpoUikeJC7IPfjbY0voLBiVMnyIG5hNOcT4xTrROODIq3qOx/&#10;I4kHpEFv1Ydln0xggYX0mlFRU4S0lUlCrYOAkCY0mIJzitYnzYFzhYeU450kaf2H25pda+R6LZfI&#10;bb9r15VDb55dIJKycZZOVZAQc7g/8Y1bdgEx+YqZeJslK4fJe5eUVZvdcjOHWJkwcz15mZacdE5r&#10;TZQSdXBcpJGDdq9N747teBI/poxGeZIx4omXe0wlYYbbfUWTt5qBejiGlZfreoJ47pVbetNqoJLc&#10;eztcEJBbe75NfI3ZfFw/WotHfQwxzIivfd8lkIYKftCS+5k6gheFxJaugbV4DZQtgVNp65G1gP9b&#10;cI9KgMBNA4zdgJE/DYphgGgxtYfggEwluYVUgDiSOpgsieCFCZWmiNp3UpMth8ppLJC9hrZa6I5Q&#10;haZMmIv5hKY+zYmRg54xpIcogo8l24S3gXmRmpdIkbOEZ5TQkAN2sZJZjjRomI/pjFBaY42BimtM&#10;QYsniIo+mYjUhqIxlYaGhKIl+YQzgpORFZahmWOD9ZQwlwt2P5GylHRoHI86kblZ6YzZjv1L4oqL&#10;jD0+Z4g4iW8xhoX+hoAmEYPGg4SQq5YnoOaDhpO4nd91ypE0mnxnqo6yluRZgIxSk0pLhIoQj6c+&#10;KYfEi/YxeYWQiCImJINshE+QXZXOqD+DL5NepIZ1Z5DRoEtnRo5Fm8tZKovgl0lLRImhksE9+4dj&#10;ji0xY4VAiYAmNIMlhPSIgKZsaad8UaL4a4Fvo5+lbV1idpxJb0dVBZjKcVBHlZUpc4U6oZFmdeIu&#10;O41/eJAjIYmAe5OIEqVXcWx7/KHocnNvR56Cc41iI5sWdMNUvJeUdhxHX5P7d506hJBDeT4uT4xv&#10;exwjeYiEfTGHoKQKePJ7a6CqeUVuzJ1EeathqJndejJUV5ZmetlHF5Lee6I6YI84fIAuXIt6fYcj&#10;xoeofqyHFqLEgEp6zZ9sgABuIJwSf79hIJiyf5ZT4pVNf4hGxpHYf486N45Hf6MuZYqgf8skCIbp&#10;gAKGhaGzh5F6PJ5jhq9ti5sQhctgjJezhOtTeZRRhB5Gd5Dwg146EI1xgqAubInggeYkQIZGgTKG&#10;BaDhjs55wp2XjVRtFZpBi8NgGJbkiihTEpODiJBGPZAchv4594yvhW0uc4k4g9Ikb4W8gjuFoqAt&#10;leZ5XJzrk89srJmUkYlfs5Y2jypSvJLZjMlGBY94imU56owCh/0ufoilhYgkloVLgxyFUJ+2nNd5&#10;LJx0milsepkOlyBfdJWYk+VSepI2kLBFw47pjX85v4uFik0ugYgwhwgktYTvg9mFEp9ho5x47pwV&#10;oEtsNJijnHdfK5UkmGJSPZG+lFdFmI5zkFI5p4sfjE8ufofbiEYkzoSlhHJ8vq/raT9xS6vXawtl&#10;i6fCbOhZfKOCbt9NSJ8EcPxBL5pMc0k1p5Vjdb8qzpBEeIQhV4sMe418ba8DcJ1xJarYcZ1laKad&#10;csFZYqJCdAtNN527dYFBLZkKdyU1u5QseOsrC48feu4hzooBfR98Ja2/d6xwyKmZeAVlH6VYeHxZ&#10;GqD8eSRNApx9efJBEpfceug1wJMPe/krPY4afTUiNokZfot7zqxxfoRwXqhRfk1kqKQZfipYwp/E&#10;fixMuZtVflNA6ZbGfpM1vZINfuUrZo0yf1Qij4hQf9J7cKtVhUlwAKc8hIpkR6MIg9NYXZ62gydM&#10;eppKgphAwJXPgh81t5Epgawrh4xngUki24elgPN7Gap+jAZvs6Zlir5j/qIsiWRYFp3YiAlMO5lv&#10;hrtAoZTyhX01s5BehEUro4u2gxEjGocWge160KnXkpZveaW7kMNjxqF6jsFX3J0fjK1MBJi7iqNA&#10;g5RFiKI1t4+shqUrvYsdhKYjToahgsF6n6lPmO9vS6Uvlopjk6Dok91XqZyIkQxL1ZgkjkJAV5O8&#10;i3w1qI8liMAr14qchgUjeIZBg3F6dKj5nyZvTaTJnDljj6BsmMdXjpvylRdLw5eCkYJAVpMfjgA1&#10;s46oipEr6YpAhykjmoX1hABxgbmjaNxmq7UEapJbxbAxbG1Qyqr/bnBF0KVpcKI7DZ+Bcwsw8plY&#10;dZwno5LpeHofwoxye4dxRLjkb9dmq7QScMhb1K8CcfFQ5Kmqc05F8aQIdOM7PZ4ldqwxNZgGeJko&#10;CpGuesQgV4tXfQ1xKLeidnNmgLLKdslbuq2wd0xQzKhPeBNF66KzeQo7TpzeejExY5bSe3YoX5CV&#10;fOgg14pifm1xB7ZDfM9mTLFvfKJbeaxbfJlQo6cDfMNF0qF0fR87T5uyfZsxhZW8fi8opo+dfuQh&#10;RYmQf6dw3rUUgxRmJrBCgnBbUasvgeBQdKXbgWdFwaBTgRg7UJqmgOgxo5TGgMMo447EgLcho4je&#10;gLpwuLQsiVJmE69PiDZbQqo1hxFQY6ThhfVFsJ9ghPA7VZm3hAUxvpPrgyopF44Igl4h8IhIgadw&#10;l7N5j2BmC66LjchbPqlmjAlQW6QQikFFqZ6XiIw7Wpj4hukx2ZMwhVUpRo1qg9IiMIfOgm9wfrL1&#10;lTdmDa3wkyFbQqi8kMBQWaNfjkVFn53pi9w7VJhciYUx5pKgh0Mpa4znhRIiZIdqgxVwbbKWmtlm&#10;F61ymD1bTagslTFQXKLHkfxFo51Tjtw7YJfQi9Qx8JIniOUpfYyEhhcijYccg5vOoW0YZvq76G7s&#10;aT2otXCta3GU6nJebZyAtXQSb85sVnXachdYIHe/dH9EHXnfdycwyXxZej7Mvmq0ccW6amzBcuSn&#10;YG6tdAaTvnCLdTB/pHJudmdrYnRnd7NXSXZ+eRJDdHjPepswYnt4fGLK+WinfH64tGrSfIGl6Gzk&#10;fI2SXm7mfLZ+cHDyfPNqXHMXfUFWdHVbfZZC13faffswB3qsfmzJO2bXhw22+GkbhgqkOWtEhRaQ&#10;621ohDV9KW+cg3ZpTnHqgr9VpXRYggNCRXb/gT0vt3n3gFbHp2VQkXu1cWemj4uitmnljZ6PfGwe&#10;i7t79W5viehoTHDjiChU4nN1hlNBwXZAhFovcnlYghvGX2Qcm9a0MmZ9mQOhfWjGlhqOTWsQky96&#10;4W10kExnZG/+jWpUM3KyinhBS3Wch0kvOHjPg7TFW2MmphKzNWWPolugfWfcnnKNUWoumnh5/Wyl&#10;loZmpW9EkohTn3IMjmRA6nUSif4vCHhchR3EmWJwsCCydmTcq4GfsmclppSMgGl3oYR5M2v4nHll&#10;+G6sl2JTH3GJkhNAl3SgjG8u4Hf9hlXEGmH3ueux9GRgtFKfGWafrleL2GjoqC14kWtrogdlbW4p&#10;m9BSp3EVlVxAP3RAjowuwHewh1rAgnT/ZjSvj3X+aKad5Xb/avWLeHgBbTB4inkOb3Nla3oucdBS&#10;fHtpdFA/xHzWdxQt036Qeku/J3LIcHuugXP/cdSc43Ujcx6KhHZGdGd3o3d0db1knXi+dypRz3ol&#10;eK4/RXvEemItjn2vfFi9r3DRep+s6nInevKbc3Nqe0CJKHSve5l2eHYFfANjo3d5fH9RB3kKfQQ+&#10;unrTfZwtUnzkfki8KG8XhJmrWXCCg/6Z6XHdg16H23M9gsF1UHS6gjtisHZTgbxQUHgLgTw+QXn7&#10;gLYtHXwwgBi6u22fjnup+G8bjQSYjXCLi3qGjXIAieh0P3OTiF5hzHVRhuJPpncrhVQ91Hk+g6gs&#10;73uTgcK5kmx1mFOo1G38lgCXb291k4aFe3D6kPlzR3KgjmxhAXRxi91PEHZriT89dHidhmosyXsN&#10;g0C4pmuIogun6G0WntyWgm6Sm2yElnAfl91yeHHYlE1gV3O8kK9Ok3XIjO89JngViPEsqXqdhI+3&#10;92rXq5inNGxnp4iVwW3hoxyD1G9tnoJxv3EwmeVfuXMqlTlOIHVJkF884nelizYsj3pAha+3hmph&#10;tOims2vtr+2VKW1cqnyDMm7gpM9xKXClnyBfPHKqmWBNtnTak2w8lXdKjSksenn1hp6y1X0hZaSj&#10;dX1EaCyTOX2BaomCHH3QbM9wcH4ubx9ekn6dcY5M8H8hdCI7jX/PdwErCIC6elWxxHsMb0uiantp&#10;cM+SG3vHcj6BE3wyc6dvhHytdR1dyn1AdqxMT33qeFQ7In7Cei0q5n/VfEywnHkoeOGhKnmreXKR&#10;DXokefmAAnqren5ulXtEexRdBXv6e7xLunzLfHI6w33NfT8qyH8JfiWvRnd6gkuf0HgRggePoXil&#10;ga5+z3lEgVFthXoDgQJcJ3rdgLxLFXvSgHc6Xnz4gDAqrn5Uf9uuBHYVi6Gej3a6io6OZndgiVx9&#10;pHgSiBdslXjkhtVbXnnhhZxKg3r1hFY6B3w8gvYql323gWus+nT4lPCdiHWokw6NZnZWkPh8sHcW&#10;jsZruHf4jI5asHkFilJKBHo3iAc5vHubhYwqhH0xgtCsJnQUnh+csXTMm2uMj3V9mGx74XZElUVq&#10;/nc3khZaGnhVjthJnXmUi3w5gHsTh+cqdXzBhAerh3NopyScCXQko5mL3XTTn6t7MnWZm4VqWXaW&#10;l1ZZi3fJkxVJN3kZjq45S3qkigEqaHxlhRCrH3Lyr/GbjnOuq4mLTXRUpqJ6nHURoXVp0nYPnD5Z&#10;HndLlvZI23itkYI5C3pMi8wqXnwcheyli4V8ZTuXf4TIZ8iIjYREaix4toPebHtoUYODbthXvYMz&#10;cVdHcoLwc/43coLMdvQoaoLUelykr4OIblOWlYMSb++HjIKvcXR3xoJccvZnfoIYdIhXDYHldjRG&#10;6oHBd/w3I4HAefkoa4HofD6jsIHAd0WVaIFweAmGf4EjeLt2wIDpeW9mn4C/ei9WWoCtewNGaICq&#10;e+Y224DNfOQoa4EWfgGim4AYgCOUSH/fgCCFU3+ugAN13H+Hf+Jl2n96f8tVx3+Gf75GBX+mf7U2&#10;pn/xf6woa4Bef6Chf37CiO+TS36WiC+EWX5zh0l0zH5dhkpk+n5khU1VCX6ShFhFfX7Pg1k2X381&#10;gkcoa3+/gRigln2ykbOSXH2RkDGDcX11jnZz9H1qjJdkOX1+irFUdn23iMdFFn4PhtE2KH6ThLEo&#10;a384gmWf2XzZmlKRnnzCmAyCtXynlXZzPnygkrFjlXzCj+BT9X0KjQFExX1rigs1/n4JhuIoa37H&#10;g4afSnw0osiRBnwkn7uCFHwGnENyonv8mIxjA3wklMhTc3yAkPJEanzxjQA12H2YiNQoa35rhHue&#10;6HvAqwyQkXuzpzSBjnuNotFyGnt5nh5ijXuhmV9TF3wElI5EHnyHj541p31Cinkoa34hhUWYnY4x&#10;ZOmLqYyuZ2x93YtoadBvOopBbChgHYkcbpFQ3of5cSBB+obXc9kzcoXJduYl/4TVemGX6IxqbXmK&#10;8Ishbxp9EInycK5uf4jTckVfeoe8c+9QWYavdblBmIWod6EzRoS4ecUmIYPgfDCXF4q0dd+J9YmS&#10;drl8MYh0d4ptpodreF9ew4ZreUZPy4V6ekRBNoSRe1UzHYPBfIcmPoMHfd2WIokjfhqI+YgQfkd7&#10;JocMfl9s2YYQfnFeEoUufo9PSoRbfrhA5oORfuoy/YLjfyUmWIJJf2aVNYfLhleIEIbIhdJ6R4XS&#10;hStsAoTlhG5dfIQMg7FO24NWgwNAnoKrglAy4IIfgZMmboGmgMiUa4bJjo+HY4XRjVp5oITei+xr&#10;SYP2ilZcz4MpiLxOWoJ8hylAR4HqhY4yuYF5g9QmgIEcggCTx4X7lp+Gt4UNlLZ49YQZknpqpoMz&#10;kApcN4JxjZNN44HQixhACIFDiJAyoIDshd0mj4CpgwyTR4VfnoGGMoR5m+J4aIOBmNNqH4KTlX5b&#10;uYHUkiFNboFGjrw/uIDGi0oyioB4h6kmnIBLg++S7ITvpjqFyYQOouV374MNnvdppYITmq9bU4FP&#10;lmRNI4DHkhQ/g4BZjbUybYAeiS0mpoAAhKmMKJcDZK2AHpTQZyBzWZLUaYNl35Doa+NYBI7rbldK&#10;GYzhcPY8oIrNc8AvnIi8dt8jzIa3emOLjpV4bMJ/kZNubmBywZF3b/1lWY+HcaZXko2Pc2dJwouX&#10;dUw8Z4mYd1MvlYeheZkkDoW1fCGK5pPadKR+xJHwdYlyEJAGdm9krI4ld2FXBYxAeGtJWopheZA8&#10;KYh9es0vjYajfDIkSITTfbuKHpJXfF196ZB8fJ5xJ46nfNVj9ozUfRJWaYsLfV5I6olGfbw754d+&#10;fiYvgIXCfqUkeYQOfzGJVZEWhAJ9KY9Hg6Vwa417gzFjN4u1grFV54nygjNIhYhJgcc7rYabgVgv&#10;d4T6gOwkpINlgH6IrZAPi6p8go5OiqlvyIyJiX1ipIrDiDJVZokJhuRIO4djhZ87gYXOhFovbYRN&#10;gwMkyILWgaKIJY9Hky18DI2SkYxvVIvHj55iJ4n7jYFU64hKi2JH2oa0iUU7VYUjhyMvZIO6hOQk&#10;5YJggp2HuY6zmn57no0BmDhu4YsxlYVhuolekpFUhYevj5pHfIYnjKE7GYSiiaUvXYNChokk/YIA&#10;g2+HaI5GoZ57RoyVnrJuf4q8mzJhWYjfl11UNIcsk4dHQoWpj7E68YQzi9gvTYLnh+olEIGzhBuA&#10;QqAMZFt09p04Zr9pJJqCaSFcy5fCa41QLZTdbhVDlJHbcMs3gI6/c6ssA4uVdt4h2IhuemR/up66&#10;a/10kJv0bZlovZkyb0FcdpZkcP9P65N/ctxDapCKdOI3c42AdwosJIpteXMiOIdffBJ/Np0yc2Nz&#10;8ZqDdFNoOpfHdU5b+JUCdmFPiZIsd5FDK49NeOM3W4xbek4sPolje+UijIZyfZx+npu1eptzSZkT&#10;evNnh5Zoe0xbcJOwe7VPF5DyfDRC4I4rfMk3O4tTfW8sT4h4fjAi1YWkfv9+BJp2gcFysZfggYhm&#10;75U9gUJa3JKNgPZOs4/ZgLtClo0qgJA3GoppgGosXIepgFAjEoT1gDt9fZl+iN1yNJbxiBJmeJRP&#10;hyJaaJGghh9OTY7whR5CZYxAhCg3B4mXgzgsaYb1gkEjRoRhgU59Epiuj85xx5YqjmxmC5OJjM1a&#10;AJDbiwxN9Y4yiUhCLYuMh4Y3AojfhccseYZZg/0jcIPngjl8vZgdlpVxl5WelKhl25Lvkk5ZxpAq&#10;j7VNuo19jSJB7ortipg22IhViBUsgIXbhYEjkoOEgv18fJe0nShxV5UsmqZllZJzl4xZf4+mlCFN&#10;gYz2kL5Bx4pqjWU2w4fiihcsgYV9hsMjroM1g51066lQY+hqT6XjZj1fYKJyaKFUH57Qax5IuZru&#10;bb49b5bZcJAyvpKfc4wowI5IdtkgIon4emJ0dag1ayNqEKS4bLpfLaEkbm5T/51qcERIqZmDckI9&#10;dJV5dG4y3ZFPdr0pB40OeUwgnojbfAN0Faa8chRpn6NJcw1e2Z+1dBxTsZv9dVNIdJgjdq09X5Qu&#10;eDAy65Aaec4pQov2e5shCofifX5zrKU8eNFpJ6HUeT9eV55MeblTVpqiek9ILZbcewU9OpL+e9Yy&#10;7o8EfLwpcIr9fcEhZ4cLftNzQKP2f3xowKCXf2dd8J0Wf09S7ZlyfzpH7pW2f0E9FJHvf14y7I4O&#10;f4Uplookf74htYZVf/9y4aL7hh5obp+ghYVdo5wdhM9So5h5hA5Hr5TCg1o8+JD/grgy7I0zgiAp&#10;tIlogY4h94W8gQRykqI3jI9oL57bi3VdaptSihxSaJeqiKZHdpP6hzo82ZBBhdky9Ix2hIMp0ojG&#10;gyoiLYU9geFyWaGZksVn+548kSJdMpqvjyRSMZcCjPZHRJNUis88qY+riK8y5YvkhqEp8Ig/hJAi&#10;WYTXgplyK6EwmNVn/Z3Ilr1dL5omlARSHJZgkPxHO5Kmjgw8tI8DizQy9oteiHUqBIfahbkifISF&#10;gy9qCbLXY2pf/K7oZalV4aq5aA1LsKYkaptBgKErbVg3iZvocE0uPZZ0c2slvZDZdtMeoItcemBp&#10;mLHyakBf163Sa8tV1qlpbYlLuqSxb3hBnJ+ucZs3uZp0c/MuhZUP/+L/4klDQ19QUk9GSUxFAAIJ&#10;dnAmKI+NeSgfNoowe/VpW7CEcMJfk6xgcbtVrKfycttLmaM1dDdBkp48dcE3y5kVd3ouuJPHeVEm&#10;go5je1Yft4krfWRpJK75dwhfT6rbd4NVX6Z2eBpLa6HIeN9BdpzhedA3zZfSeuMu3ZKffA4mzI1c&#10;fVsgJ4hLfqpo6q2ifTlfHKmLfUFVLaUpfVRLNKCBfXdBZJuofcQ3zpawfi4u/JGXfqcnC4x2fzYg&#10;hYeNf8pot6yZg2NfAKh6gvlVF6QVgntLHp9vgf5BT5qfgZc31JWwgUwvGZCwgRMnQYuwgOYg04bu&#10;gMJojqvKiVte8aeeiH5VDqMwh2pLEp6LhkVBQ5nEhTE315TihDEvN4/pg0QncosJgmIhFIZrgZNo&#10;bqsvjxte76bwjclVD6J1jBtLDZ3KikVBOJkIiIE3zZQ5htAvQY9PhTcnmIp/g6shSIYBgkFoWqq+&#10;lKFe9qZiktlVF6HYkIhLD50njf1BPJhni4M325OjiSQvTI7Nht8nqooUhLYhcoWtgs3Cz2gOYOCx&#10;SmpOY7+fUWx5ZoyMwm6ZaU15w3DDbBNmlnMIbvBTn3VycfJA6HggdTwvCHsseQLA7mVFa3+v02fI&#10;bUWeBmoqbweLn2yAcMx4vG7jcpplrnFkdH9S2HQKdnxAVXb1eLEuwXo9ezm/KWLYdgSuImWGdrec&#10;lWgYd2yKRWqbeDZ3j20weRBksW/mefxSEXLEevc/zHXnfBEugXllfVO9aWCwgFmsamODgA6a6mY2&#10;f8yI3Wjjf5Z2Umupf3ljrm6Qf2dRTnGhf1k/S3T4f1MuSnilf0y7z17Zioyq5mHJiVmZcWSbiCWH&#10;dmdmhvR1L2pPhc5ivG1mhLtQm3Clg50+2XQogm8uGnf+gRy6gV1elKupqWBjkpeYQ2NIkGyGVmYr&#10;jjt0KWkwjA9h6GxkiedP/m/Mh7U+dHN3hVst8ndugr+5d1wtnqaorl9Bm66XTWIwmImFa2UjlVNz&#10;U2hBkiFhN2uRjudPfG8Ui5I+I3LhiAst0Hb2hDC4sVtEqG6n8F5hpIyWi2FToGiEqmRMnCVym2d7&#10;l+dgmGrlk59PB26Cjy093HJminYttXaShW24M1qkseqncF3CrQuV+2Cup9yEEmOkoo1yDWbYnUNg&#10;IGpSl+tOn24CkmI9kXH+jI4tn3ZChne1fm+uYF6lo3EmY2OVFnKdZkKDx3QYaQtx9XWja9pf9HdJ&#10;bsVOMXkRcdg8uHsWdTgsLX1weRe0GG0TanmklG7ObHCUGXB0blKC3nIYcC9xH3PPchVfO3WodBRN&#10;nnendjI8VHnpeIksBHx+ezaymWq/dG6i/GymdWaSrW50dlSBiXBFd0Zv/HIreEZeSnQ4eVpM4nZr&#10;en8723jge8Ur4HumfTaxDGivfjShbGq2fkaRKGymfkyARm6ZflFu33CwfmVdZXLqfoZMOnVNfq07&#10;c3f0ft8rwHrmfxSvm2bqh+GgDWkMhxqP0msZhjx+/20qhVJt3m9fhG5cj3HHg5hLoHRVgro7F3cm&#10;gc8rpXpAgMmub2V+kX+e6meyj+COvGnRjhh9+Gv5jDps8G5Iiltb1XDKiH5LGXOAhpk6xnZ3hI8r&#10;jnmyglGtgWRYmvmeAWaamH+N12jClcd9H2r5kvBsLG1hkBZbN2/+jTRKrHLKijo6hnXjhxMre3k7&#10;g6is0GN4pECdT2XAoOeNHWfsnTl8aGoomWBrgGyglYVaoW9YkZ9KQnI9jZg6TnVpiVQra3jZhM6s&#10;X2LerT+c0GUmqP6MjWdKpFJ70mmDn3Jq+GwCmpNaNG7HladJ43HCkJQ6CnUHi0ErX3iKhcOoh3eI&#10;YAaaLngwYxuK+HjvZgN64nnCaNFqP3qma6dZbXujbp5I5Xy9ccA4sH4NdTUpfX+keSmnanURaYSZ&#10;H3X+a56J3HbobZ554Xffb5RpXnjscZVYs3oWc7JIVntgde04WnzkeGUpcn6tezGmOHLTcu2X23Px&#10;dByI1HUCdTt423YddlNof3dOd3lYAXileLVH2HofegU4EnvXe3gpaH3SfRmk2nDTfCqWfXIRfIiH&#10;ZnNDfM53rXR+fQpndHXffVFXK3djfaRHPXkKfgE3u3rufmopYH0Qft2jkm8jhU6VPXB4hOKGMXHF&#10;hFN2iXMbg65mlHSWgwtWcnZFgnJGu3gUgdY3dHohgTApWXxpgHiihW3HjmeUN28tjS+FNnCJi8N1&#10;nXH1ijZlwHOIiKVV0nVNhxNGS3dAhXw3N3lyg8UpU3vageahr2ytl1uTYW4glVWEZW+FkwV013D+&#10;kIxlDnKojgtVRXSFi4FF8HaMiOQ3CHjehh4pTntjgyWhD2vUoB2Su21PnUSDuG63mgt0MHA0lpxk&#10;cXHtkyVUvHPkj6NFknYCjAY23XhkiDUpSnsBhDagpWs8qJySQmy5pO2DLW4boMNzo2+VnFdj9XFT&#10;l+ZUW3NXk2hFPnWKjss2o3gEifwpR3qzhReb6H+dX9GOw396YuOAvn+DZcxx2n+paJ9ibX/ea35S&#10;1oAkboFDl4B/cbE0uYEGdTcm+IHEeTea+n1HaL+N031raul/v32fbPpw833ibwVhpn44cR5SN36l&#10;c1RDI38qdas0gH/eeEEnDIDGeyqZ8HsmcYeMpHt7cuB+vHvOdCZv+nwydWdg2XyrdrRRmH1BeBZC&#10;uH3xeY80Tn7Sey4nHX/lfPuYz3k2ej+Ld3mtetN9jHohe0xvGHqfe8FgFHs/fDlRBXv8fMBCWnzV&#10;fVI0JX3jffUnLH8ffqaXr3eYgt2KfHglgrp8knixgm5uEHlIgglfSnoAgaZQXXrmgUxB5nvlgPEz&#10;7n0XgJInOX51gCmWv3ZOi2+Ji3bqio17qneDiXFtOXgriDJeinj4huxP0nnxhadBiHsRhF4zwXxm&#10;gvwnQ33kgYCV/3VBk9iIzHXqkjV68XaKkEVsinc+jiZd7Xgei/1PWHksicxBQnpch40zo3vQhSsn&#10;TH1sgqmVbHRxnA+INXUjmal6VXXFlt5r9nZ7k9ddY3dokMVO3niPjaZA8HnSinYzhXtVhxsnU30J&#10;g6WVBnPapAaHwXSSoN551HUwnTFrdnXimTpc9nbSlThOi3gEkSpAqXlcjQYzV3r3iL0nWXy6hHWP&#10;l4fvX6mDd4cRYq92iIZpZZZozYXbaG9amIVSa1hMRYTPbmk+W4RXcaYw5YP9dTwkpYPLeUKOy4XJ&#10;aBCCsoUuakB1uISmbF5oFoQsbntZ/4O6cKpL0YNYcvo+D4MDdWww0ILReCAk1oLDeyGN6YPAcFGB&#10;rINWccB01YLrcyFnPIKNdIFZTYI7dfFLS4H9d3k9uoHPeRowtoHEeuUlAYHafNyM7YHveHCAooGe&#10;eS5zwYFQedhmaoEIenlYmIDaeyVKxoDBe949aYC4fKYwnIDUfYMlJ4EOfnKL+oBQgIF/u4AZgJRy&#10;5X/igIVllX+zgF5YHH+UgDtKbX+ggCE9OX+8gAowk3//f/UlRoBff9+LKH8ZiI9/Bn7yh/VyOn7D&#10;hyNk6X6bhitXbH6RhS5J8H6uhDg85n7og0Awc39MgjYlYX/LgSCKf34akG5+Wn3/jyVxlH3UjYtk&#10;Tn21i8FW3X27ie5Jg33piBc8sH4xhjkwY36yhD8ld39QgjWJ+n1UmBZ91X1ClhxxDn0Yk7hj0Hz4&#10;kRJWaH0IjmJJGX1Mi6o8bX2kiOowVX40hgkliX7sgx6JmHzDn4R9bHy2nNxwnHyImaVjYHxjlhxW&#10;DHxzkohI1nzBju48N30ti0gwN33Uh4oll36cg96DpZCcX3N4Wo8KYmNsZ42rZUZfy4xaaClS0Ir9&#10;ayFFyImabkQ5O4g3cZQtPIbldT4iiYWveUuC7Y6tZ1h3vI1PaYRrx4wBa61fRYq4bd9SZYlrcCdF&#10;f4gkcpQ5F4bfdSYtSoWwd/0i1oSbexeCMYy+bxV25YuLcJBrE4pUcglem4khc4lR4IfvdR5FIobI&#10;ds846IWmeJ0tUISbepojGoOofL+BYIr2dq52CInbd4hqL4i+eFZd9IegeSdRVIaPegJExIWKevE4&#10;uYSMe/ItU4OmfRAjVYLVfkGAk4lxfjB1UYhofnJpg4dcfpldQoZSfq5Q7YVNfsdEeoRrfvI4l4OO&#10;fyItWoLMf1wjh4Igf5l/3og5ha10podDhUxo4YY/hL1cuoU4hA1QeYRCg1hES4NogrU4f4Ksghgt&#10;XYIPgXIjsIGIgMd/TIdGjQV0NYZejApod4Vair9cP4RPiUBP/YNnh8FD6YKhhk44WoHvhN8tWoFx&#10;g1cj04EKgcp+2IaMlCdzwYWrkpBoAoSlkIVb1IOXjjRPnIKzi+ZDi4IBiZ44IIFeh14tWYDuhQEj&#10;74CjgqN+f4YBmxRzZYUimORnn4QXlhJbdYMDkuZPT4Icj8FDV4FxjKU4A4DgiY8tU4CIhmYkBYBR&#10;g1V4M5lmXyltv5cyYghiwZUhZOlXOpMFZ9ZLb5DEat4/r45sbhc0fYwIcX0p6YmqdT0gqodoeVB3&#10;jpe4Zp9tRpWlaMViTpOQavdW4pFtbTxLMo8zb58/kIzxciw0foqndN8qF4hpd9ohEoZGew1295Xh&#10;beFsmZPvb2VhwpHrcPBWYI/WcpFK042zdEo/WIuOdig0colleCMqPIdKelMhbYVIfKR2TpQgdPlr&#10;4pJBdelhApBUdthV0o5Wd9NKYYxReOA/EopLegc0WYhEe0MqVYZMfKMhu4RtfhN1ppKnfABrQJDZ&#10;fGFgZY75fLNVO40HfP1J/4sUfVc+zYkvfcQ0PIdGfj0qZoVufsgh/oOxf1p1E5F+gvxquY++gs9f&#10;6Y3jgntUxYv2ghBJmYoOgao+oogvgVU0K4ZkgQsqdYSugMAiNYMUgHd0m5CGicpqQ47UiQtfd4z9&#10;iAxUWYsUhudJPYk2hcM+Z4dnhKo0K4Wfg5sqiIQJgoEiY4KSgWp0PI/RkGxqCI4pjyhfP4xKjXRU&#10;HopPi31JCYhviZI+LYa3h7Y0A4UGhekqlIOBhAsiiIIogjVz8o9JltZpwY2elQhe9Yu5kppT2Ym5&#10;j9dI04fYjSI+C4Ylin8z9oSGh+wqm4MZhVIipoHTgtttQqJvXrBjeJ+kYYBZWpzWZGNO5pnaZ2JE&#10;TJaiaoc50ZNBbeIv9Y/JcWkmz4xLdUIfB4jyeVRsqaD8Zb1jHJ40Z+JZD5tQaiNOtphEbINENpUM&#10;bwo52JG8ccEwHI5bdJ4nH4r7d74fiIfCewJsMZ86bI1imZyFbh1YrJmsb8JOXpapcYlD/pOFc3A5&#10;xZBPdYEwMY0Md7EnYYnPehQf94a5fIprtZ18czBiEZrYdDlYHZgRdUxN/JUidndDtJIZd745oo8B&#10;eSMwOYveeqAnlYjFfEEgV4XVfeprOJwAecNhnJlsekpXrZavesxNjZPLe1BDdpDTe+45fo3afKUw&#10;OYrVfWonvYfefkUgqYUTfyJqyprWgEthPZhMgFJXWJWSgDpNQJKygBRDNo/Ef/w5aIzTf/wwPInr&#10;gAgn3ocWgBsg7YRwgDBqbZnphqRg85dmhixXF5SqhXRNAZHJhJ5C+Y7lg9M5RowDgxkwR4khgm4n&#10;/oZrgb8hJYPpgRVqJ5kqjL9gspasi8NW1pPwimlMxpENiN9Cx44th145FYtdheswN4iEhI4oHoXd&#10;gyshUoN8gdRp75iikrJgp5YikUlWy5NZjztMspBgjNxCxY11ipk5KoqtiHMwUIf0hmcoNoVvhFoh&#10;doMlgnBirKvKXhpZfahzYNdQN6TjY71G0aDxZtA9aZylahk0OJgdbZ0rtZN3cU0j+o7HdUUdlYpU&#10;eVViFaqQZMFZL6ciZuFQBKNnaTBGvZ9ca689cZsKbmI0X5aOcUsr/JH7dFokaI1od6MeLYkWevhh&#10;vajeayRY1KV0bLxPxaHAbnhGi524cGo9XZl3coc0bZUTdNUsMZCcd0AkxYwsedkesIgCfHNhcKca&#10;cVZYfaO8cnNPaaAVc6lGU5wjdQk9O5f6dpI0bZO1eD0sV49fegElEYsVe+YfIIcVfcVhI6WSd3hY&#10;OKJBeCFPKZ6ieNNGE5q5eZQ9JZalen40bJJ9e4Ysdo5HfJ0lUYojfcoff4ZLfu9g3aRdfZJYCqEO&#10;fcpPBp1xfe1F9JmNfhA9DZWEfko0dZFpfqQslY1Rfw4liIlSf4Ifz4Wjf/Bgo6Nmg3pX6qAVg0FO&#10;8Jx1gtFF4JiUgk88+5SWgeE0dZCLgYkstIx+gUUluYiigQYgEIUYgMpgdqKoiSpX2J9PiIBO5Zuo&#10;h3hF1pfEhko87pPMhS80aI/XhCosvIvbgz4l4IgRglcgRISogX9gWaIYjqRX056vjYdO4pr/i+FF&#10;05cXigA885MhiDQ0eY83hoMsyotQhO0l9Yefg2kgboROghG3WWK3Wumm92VeXliWK2f2YbmEzmqN&#10;ZQ1y/m06aGdhAHANa9tPRnMNb3k93HZbc2gtcXoKd+O1cl9qZVSlfmJkZ7mU4GVDaheDrGgebHVx&#10;+2sRbttgH24tcVtOjHF4c/s9XXUTduAtRnkOeiyzqVyBb6Sjzl+5cQGTcWLVclyCVmXrc8Vw02kb&#10;dTxfK2x6dshN0nAKeGw853PtekAtIXgrfFWx5FnpecaiGV1WeiuRzWChepWA+WPrewdvomdae41e&#10;Nmr2fCNNHm7GfMU8eXLpfYItAHdjfluwQVerg8Sgl1tFg0SQYF68gsF/n2IvgkBulGXMgcldVmmk&#10;gWRMfW2tgP48GXIIgJ0s5Ha0gDeu5VXTjamfW1mPjEiPPV0mitZ+k2C+iV1toWSBh+hcnGh/hntL&#10;9Gy9hQs7xXFJg4cszHYfgeOtzlRPl2aeXVgnlR+OU1vUkrd9u1+HkENs3WNtjdNb+2eQi19Lhmvx&#10;iNo7hHCohjQsuXWig1us+1MhoOednFcLnbKNmlrGmk99DV6IlttsPGKHk21bbWbNj/ZLHmtQjGM7&#10;THAjiJssqXU7hJ6sc1JJqgydGFY8pdiNE1n4oXN8iF2/nQFrxWHLmJhbDWYmlCJKymrDj4Y7D2+1&#10;iq0snHTohayq3GoMWqyb+mv9XjWMdm3xYZ58PG/uZPNrhHIEaFBaoXQ/a8tKC3akb3Q50nlTc3Uq&#10;rnxaeACpWmbwZJOa3Wk0ZxyLd2tkaZN7W22ZbAJqvG/obnpZ+nJkcQ5JjHUPc8Y5hXgKdscqn3ta&#10;ejCnzGQlblaZQWamb+uKDWkNcXV6Cmt6cv9pn24GdJdZEnDCdkRI3nOueAw5H3bpegUqkXp2fD+m&#10;N2God+2XsWRZeKGIjWbueUl40mmKee1ojmxRep9YOm9Ie2FIRXJxfDI4yHXpfR8qhXmsfimkv1+B&#10;gWmWU2JagUeHP2UZgQ93lWfdgMtnnmrPgI5XdG3+gGBHu3FegDU4fXULgA8qenj9f+mjil28itGV&#10;MWCzidiGMmOQiLt2nGZ3h4tmv2mNhltWz2zhhTJHRnBxhAg4PHRNgs4qcnhogXqilFxJlA+USF9Y&#10;kjuFVmJJkDR10GVKjhNmCGiCi/JWPWv5ic1G6m+oh504CnOthU8qa3frgtih3FsonRGTlV5Fml+E&#10;pGFCl2h1KGRSlFBla2ejkTlVtGs7jhxGi28Liuo33nMqh4wqZXeFhAShY1pZpb2TFV18oiiEGmB6&#10;njt0oGOOmilk9WbslhxVWGqZkgdGOm6DjdY3pnLAiXUqYHczhP6epXGYWo6RInLNXh+C23QYYYpz&#10;xHV3ZN9kKHbuaD1UZHiHa79E+XpGb3I19XxJc4EoFn6ZeBqdYm6lY9qQBnAsZn6Bv3GvaQpyyXNB&#10;a4xjUnTubhpTuHbDcMdEe3jAc5k1s3sFdrQoIX2TejGcGmv1bRWOuW28bteAt29ycIpxzHEzcjRi&#10;gHMSc+xTFnUhdb1ED3dbd6k1f3ngecgoK3yqfCeasGmPdiaNVmuEdxp/TG1nd/lwpm9TeM5hf3Ft&#10;eaxSTHO0epxDgnYoe501OHjkfLsoM3vdffeZYWeAfxyMFWmZf0p+Gmuif1dviW21f1BgrW/1f01R&#10;oHJxf1hDD3UYf2k1AXgGf4EoOnssf52YTGXPiAKLDmgDh2Z9JmomhptupmxahbRf4268hMpREXFZ&#10;g+ZCrnQtgwQ00XdIghUoQHqVgRWXb2RskL2KOWa0j1V8Wmjrjaxt6ms2i99fO224ig5QjnB1iDtC&#10;YnNlhmE0r3anhG0oRXoYgluWyWNVmTyJk2Wslwd7s2fulHxtTWpGkcFeqGzfjwVQDm+9jERCDXLK&#10;iXU0j3YkhoEoSXmxg3GWWWKKoW6JGWTpnmt7LmcsmvdsyWmJl0xeOWwtk6BPum8ej/BBw3JGjCw0&#10;XXW9iEUoTXlfhFiSrnlhWoiGTXncXhB5Inp/YXdrKns7ZMxcsnwLaC9OGnz1a7o/6H39b3YyLH9A&#10;c5IlqYDCeC+Rl3aUY0SFTXdhZfN4I3g5aItqSXkhax5b93ofbb9NiXs+cIE/hnx/c2syBn38dp8l&#10;z3+zejCQeHQGa+OEFXUQbcd3HnYUb5tpVncocWhbM3hWc0NM93mrdTc/KXsjd0kx5XzZeY8l8H7D&#10;fA+PRXG0dHKC3nLtdZV173QbdqFoe3VVd6haeXa1eLNMcng8edE+3HnpewMxy3vWfFUmDH3xfcaO&#10;Gm+9fOeB23EYfVN08HJofZ1ndHPEfdBZs3VIfghLzncDfk0+b3jgfpoxn3r5fvMmJX09f1SNIm4h&#10;hUiA6W+ThPp0DXD8hHlmpHJ1g9hY/3QXgzRLU3Xugpg+IHf1gf8xf3o6gV4mOXyjgLOMWmzOjXyA&#10;KW5UjHJzVm/NiyFl+3FaiadYaXMZiChK4XUOhqc95XcthSQxa3mXg40mSnwkgeSLwWvClXZ/kG1X&#10;k69yvW7akYplbXByjy9X5XJGjM9KbnRZimw9m3aSiAIxV3kRhXsmWHu8guaLVGr6nSZ/HWyZmqZy&#10;QW4fl6hk9G+7lGdXgXGXkSJKJHO8jdo9W3YQioYxL3ishxsmY3tpg7uG8IFtWoR7goE4XfxvXIEy&#10;YVxifoFEZLVVL4FeaCBHzoGIa7Y64YHHb34ugIIyc6YjbILPeEGF+X7QYrh6qX7oZWluh38OaAth&#10;yX9Baq5Un3+CbWNHZn/acD06poBKc0AufIDqdo4jrIG1ei6E/nxgatJ5l3yzbMhtoH0CbrRg831c&#10;cJ1T833IcplG6X5RdLE6Xn70dugucH/FeVUj44C9e/aD83oucst4iXqodBRsj3sedU1gLnuYdn5T&#10;S3w0d7pGdHzseQo6H32/em4uZ37Be/UkE3/kfZeC8nhEer13kHjge1lrpnl1e9hfVXoPfEVSyHrH&#10;fLpGE3uufTs57XytfcguY33dfmYkPH8qfw6CFXa8gp522HdxgpFrAHgZglNeqXjJgfVSJnmcgZhF&#10;qXqdgUY5qnvDgPkuUH0bgKokX36NgFiBYXV6ik52JnZBiZVqV3b2iJReD3e4h2pRnHijhjxFQnm+&#10;hRI5fHr5g+ouSHx1grMke34LgXSA1XR5kcB1nnVPkFtp0XYNjpVdlHbXjJhRLHfUipZE33kKiJQ5&#10;QHpchpIuQXvthHwkkn2hgmSAbHO3mO91NHSXluRpYnVZlFRdK3YlkXxQ13cpjqBEpHhui8U5EHna&#10;iOcuJnuGhfwkpH1Mgyl7eYnBWmlw5IjmXc1ltog0YSlZ7YeOZIhNyobgaAFBpYY1a6k2BYWUb4Ir&#10;B4USc7khZIS3eE96m4dcYh5wLobBZM5lCoYvZ3pZYoWfai9NYoUQbP1BY4SMb/M17oQWcxIrI4PC&#10;dnwhvYOReil5xIULabdvRoSla7xkTIQ2bb9YtIPHb8dM3oNdceZBDIMGdCU1yYK9doUrNYKWeRwi&#10;CoKPe9144YLvcTRuW4KscphjYIJfc/JYBIIRdU5MTIHSdrlAqoGleDw1moGJedUrPYGPe5UiTYGu&#10;fWp4B4EieJ1tjoD6eWRim4DHehZXRYCTer1L2YBse21AVYBsfC81coB4fP4rRoCnfeEihoDufsx3&#10;Rn+bf/Rs3X+PgB5h+39wgCFWvn9NgApLbX8+f/RAM39Qf+81aX+Ef/UrVX/df/witYBNgAN2p35o&#10;hyJsYX5zhrRhjX5bhgBWUH48hSJLAH5BhEc/3H5vg3k1TH61grMrWn8zgeEi3H/HgQ12KX1yjhdr&#10;6H2LjQ9hGH16i6JV6X1iifpKpX10iFc/iX26hr01HX4VhSwrX36ng4si/H9agex1yHy2lMtriHzX&#10;ky9guHzKkQRVkHy0jo1KYHzLjBs/W30dibQ1AH2Oh1UrV347hO4jFX8DgqNwdZJeWh5mrJDaXXBc&#10;bY9zYMpRs44EZDZGuYx6Z8Q7z4rja4YxeolNb3gn2YfLc8UfmYZxeFpvqZA0YWBmFI7gZA1b5I2J&#10;ZsZRTIwkaZJGdIqubH07sYk5b5cxhofIctkoFIZwdmUgCYU+eiNu9o3+aIBlVYzXapJbTIucbKxQ&#10;xIpRbthGFIj9cR87fIevc4wxgYZndhsoQoU7eOIgaoQxe8ZuO4vwb4Jkk4rmcQBaiYnJcn9QN4id&#10;dApFpYdvdak7OoZKd2Qxb4UteTkoYoQrezUgvoNIfUBthYosdnBj6Ik9d15Z5og2eEFPn4cfeSBF&#10;SYYNehI6/YUPexkxXIQYfDAofYM9fV8hBYKBfpFs5Ii6fU1jWYfifa9ZaIbpfe9PLYXhfh5E7ITh&#10;flU65oPxfqIxXIMffvwol4Juf1ohQIHaf7ZsWoeFg/Ji1IbCg8BY7IXXg1lOvYTagtZEkoPsglg6&#10;s4MQgeYxboJGgYMosoG9gRwhcYFRgLBr7oaYinVimoXsicRYvoUBiKpOlIP0h1VEdYMGhhM6ioJJ&#10;hOcxS4Geg9Iow4EqgqshmYDggYJrmIXhkL9iSYU5j4pYbYRTjbpOTYNIi5xEQYJbiZg6bYGmh60x&#10;RoEPhdco0YC4g/YhuICHgi1l3psxWaFc55kIXOVTmZbnYEFJ7ZSfY79AGZIiZ2g2Zo+Ja0wtV4zn&#10;b18lA4pXc8ceB4f8eGJlIplHYH1ca5c/YylTLpUaZfFJpZLMaNo/9ZBYa+k2ao3ZbysthItXcpcl&#10;W4judkoejIa7eh1klJcnZyxb1JU/aUxSt5Mza4BJPZD5bdY/tI6hcEo2VoxEcuotn4npdawlpIes&#10;eKYfAIWje7BkBJUabbdbOJNLb1BSFpFZcPdIzY89crU/ZI0KdI42MorVdoctqoikeJol3IaRetgf&#10;Y4SyfRtjc5NXdDNasJGidUlRmo/AdmBIWI22d3o/JIugeLA2D4mRegItrIeHe2QmB4WcfOIft4Pk&#10;flti8JHqeqVaPZBLezpRN451e7hIBYx3fCs+4opwfLA1/4hyfVQtsIaLfgUmKITIfr8f/YM4f3Ji&#10;gpDBgOlZ4o81gQBQ6Y1ngN9HvottgKY+oYl2gH412IeNgG4tu4WzgG4mSIQUgGkgN4KpgF9iKo/P&#10;hvBZjo5ThoRQm4yOhcFHfYqYhNc+boiohAA1pobVgz0tqYUJgpImaIN9gd0gZoI2gSRh5Y8YjNNZ&#10;b42ni/hQf4vjioRHZondiMs+cofkhzg1xoYYhcctzIRshHEmhYMGgxEgi4HagcVbk6RcWPlTUKGU&#10;XDFK5Z6mX5FCSJtpYyY5nJfgZvgxJ5QsawspX5Brb0wiXoy9c9McpYleeGha2qKsX3BS1J/0Yh5K&#10;fZz2ZPpCBJmraAY5hZYga0cxPZJ8bsAppI7TcmAiz4tHdjodPogPehZaa6CiZbVSXp39Z+ZKIZsU&#10;ajhBuJfWbL45XpRkb20xQZDgck0p141adUsjLYn4eHcdwobse5xaCp6Wa9VR85wEbYtJr5kxb1tB&#10;cJYTcVI5MZLCc3ExPI9jdbQp/IwHeA4jeojReoseNIXyfPhZpZzLcehRlZpTcyZJXpeOdHJBI5R/&#10;dc05FpFMd1QxOo4SePoqG4rdeq0ju4fSfHYelIUefixZRptUd/RRS5jxeL5JJZY4eXxA+pMzejw4&#10;+pAPexgxRYzofBcqOonYfSMj8Yb3fjYe5IRsfzVY9poifdBREZfPfidI/JUdflFA2ZIhfnE4348M&#10;fqkxQov6fvsqXIj4f2AkIoY+f8IfJoPZgBZYtZkvg3pQ55bng1tI3pQ4gu5AxZE9gmU40I4xgfUx&#10;MIs4gZ4qX4hLgV8kSoWlgRofW4NjgNFYi5hviPVQzZYpiGFIyZN+h1NAuZCFhhk41o16hPwxRYqN&#10;g/0qdIe2gxUkY4UsgjQfhYMEgWmsf1zjVSudMl/9WSaNhWMRXRV9TGYwYPtsn2l0ZOdbxGzqaO9L&#10;O3CVbSg7EHSZcbssB3j6duWqi1jtX2GbsFxvYmCMM1/fZVd8J2NXaExrnGb0a0la6GrGbmFKjG7Q&#10;caI6pXM0dTQr93fyeT6ovVVnaYCZ/Vk+a4CKxFz/bX560WDDb4NqeGSvcZZZ/GjVc8FJ3m03dgw6&#10;QHH1eJYr6ncHe3am8lI9c3OYS1ZjdIKJJlpkdZR5gF5sdqtpU2Kmd9JZFGcbeQ1JOmvOel055XDe&#10;e9kr3nY3fYilQk93fUKWy1PgfW6HxVgifZl4NFxkfcRoW2DcffhYSWWbfj5Iq2qWfo45lm/sfvQr&#10;03WDf26j1E0ghvGVi1HChj2Gr1Y4hX93PVqxhLtnfV9dg/tXqGRRg0VIOGmNgpI5VG8ggd0rynTp&#10;gSKiqUspkHOUiU/7jteFz1SbjSp2ellAi3VmzV4eicRXGmNDiBFH3mithlY5Im50hIcrw3RpgqGh&#10;xEmXmbCTwk6OlySFIVNNlIJ14lgQkdpmRF0TjzdWn2JljI1HhGf7ic84+W3mhusrvXQAg+mhK0hw&#10;ooGTN017nveEoFJLm1x1cFchl8Vl51w7lDhWWGGqkJ1HRGdijOQ4ym1yiPoruXOrhPug1WPzVTWS&#10;1GZpWTqESWjnXSd1GWt4YQZlcW4sZO5VonEQaPlGL3QobTc3K3eVcdYpW3tYdwqfK2AwXuWRo2MP&#10;YfuDRWXgZQJ0PGi8aAJktGu9awpVCm71bjFFw3JlcYI283YvdSopY3pLeUmdilzOaHmQAWAAaqWB&#10;22MbbMdy7mZBbudjm2mPcRNUKm0Zc1pFIXDddcI2nnT4eGspanlbe2Wb6lnEceWOb109czSAXWCX&#10;dHpxwGP9dbtilmeYdwdTX2tteGhEl29+eeE2WHPle4Ypb3iJfVuaaFcbezWND1rQe69/F15nfBlw&#10;jWIFfHlhuGXbfN9Sqmn4fVhEHW5Ofdw2HXL2fnYpdHfTfyWZKFTfhGqL7VjEhA9+E1yLg5pvo2Be&#10;gxVg6GRmgpFSGWi2ghhDum1JgaY163IrgTQpeXc4gL6YJlMBjXCLAlcPjDx9P1r7iuJu5V73iXRg&#10;PmMwiAhRlWeuhp1DbmxshTA1x3GAg7MpfHa3giOXYlGFljGKTVWwlCJ8lVm3kd5uTV3Qj4Nfs2Is&#10;jSxRGmbWitNDG2u9iHA1p3Dzhe4pf3ZNg1WW3VBqno+JylSnm6N8Eli9mHNt01znlSpfT2FakepQ&#10;0GYhjqZC2Wspi081enCDh9QpgXX5hFKVW2s1VVaIlG0EWVZ7J27qXT1tBHDnYRZeZ3MDZPtPqXVM&#10;aQdBU3fEbUkzdnqNcfEm2X2idyuT5mejXmqHYmnXYZB6CGwJZKNsDm5MZ7BdmXCxaslPCHNJbgRA&#10;43YTcWszRnkvdScm+HyNeVGSgWRhZ3iGCWbqacZ4/mlhbAdrF2vkbkJc026NcIpOdXFwcu5AiHSI&#10;dXQzI3fyeDwnE3uYe1ORB2F0cGGEn2RAceN3lGb0c1dp+Wm0dMJb3GyodjVNt2/Td79ACXM0eWIy&#10;63bjezEnKnrBfS6PrV7peS6DW2Hqeet2ZmTVepBo42fMeyVbGGr3e8BNGW5nfGw/pHIJfSYyw3X1&#10;ffgnPnoIft6Oj1zGgeSCUl/ygdt1d2MJgaxoCWYxgWdaWWmMgSJMmW0rgOk/UnEGgLkyoHUpgIsn&#10;T3lrgF2NqVr+immBe15NiZh0sWGGiJFnV2TUh21ZumhdhklMIWwohSk/FHAqhAwyinR9guInXXjo&#10;gauM+VmQkqyA1Fz6kRJ0EGBMjy9mxGO1jSdZM2dgiyFLq2tViRw+yW99hxQydHPvhPUnaXh9gsaM&#10;f1h8mpWAWVv5mDdzkF9ZlXZmSmLSkoZY0GaSj5tLZGqijLI+im7sicAyS3OChrYncngng7GKB3K2&#10;VYB+THPeWXFx53UpXU9k0HaOYSNXRngLZQhJpnmsaRk8ent1bWEv132FchEkgX/Ud0eIuW9PXgV9&#10;NXDZYS9w5XJsZEpj9XQOZ2JWlnXNaopJI3e3bdc8J3nLcVIvwnwmdSIkt361eVaHfWw0Znt78G4O&#10;aONv3m/eaz9jB3G+bZdV2nO+b/1Im3XucoI72HhKdSovr3rseBMk5n24e0CGNmlibuN6sGt9cI1u&#10;rm2IcidiNG+ec75VLHHfdVpIJXRRdw47mnbxeN0vpHnVetolD3zcfQKE/Wb1dzF5pGlCeCVtrWt/&#10;eP9hL23GeclUcHA8eplHi3Lwe3w7OXXMfG4vhHjofXolMnwdfpmD+mTqf2d4rmdef6RszGnCf7dg&#10;ZGw3f7JTw27Zf65HHHG3f7c69nTKf8svcHgbf+UlT3t9gACDKWM2h2l362XKhu9sGWhNhjhfwmrk&#10;hV9TM22vhIdGsnC3g7Q6yHPtgugvZ3dsghQlaHr3gTeChmHVjyt3UWSEjftrg2cejHZfOmnNisRS&#10;t2y4iRNGRm/nh2Y6hnNAhb0vW3bchAEle3qKgj+CEWDHlpt23WOKlLxrC2YykmdeyGjvj9dSW2vt&#10;jUpGBm82isI6TnKwiDgvOXZvhaAli3ozgxh+0np8VZ90BHsBWX1om3uwXVFcj3xzYSVQIH1DZRBD&#10;qH4saSo3sX80bXssV4B1cjQiWIHnd199pndKXZ1zE3grYMdnv3kWY+hb3XoNZw1Pl3sWakdDS3xA&#10;bak3hH2LcTosYn8RdR8ipIC9eVh8jHRSZY9x8nWAaAZm0namandbCHfTbOhO8HkYb21C1nqEchM3&#10;R3wRdN4sY33Vd+ki53+3eyx7cHGkbWdw2HMKbzNlvXRlcPRaRnXDcrJOTXdIdHxCanjxdl83Enq+&#10;eF4sZHy+eoojIX7TfNd6XG9MdTVv0nDidlRkznJqd2BZbHP2eF5N0HWoeWdCEXeNeoM263mSe7Es&#10;bHvJfPsjU34Pfld5cW1ZfO9vEG8XfWhkI3DBfbpYwHJzffNNM3RNfjFBrXZafoE2sXiQft0sYXr6&#10;f0IjfH1qf6h4sWu3hHRuWm2ThEVjfG9ag9lYKnEsg0tMr3MpgsBBT3VcgkA2jXeygcgsYnpIgUwj&#10;nnzhgMt4Gmpki7VtzWxaiuFi9W42ibVXsnAdiFtMQ3I3hwNA8HSOhbI2WHcEhGosYnm1gxYjunxy&#10;gcF3qWlckq5tYGtmkTtih21Rj01XTG9FjSBL83FwivVAvHPeiNQ2LHZ1hrcsS3lHhJUjz3wZgopz&#10;zIKMVZpp34JxWWdfbIJ7XTRUbIKPYQ1JG4KhZQQ90YK/aTAzFoLxbZEpC4NPclQgY4PUd3Nyvn+S&#10;XRxpDH/KYEZer4AGY29T2YBDZqVIsoCEafY9lIDbbXQzCoFJcR8pNIHjdRsgxoKdeVlxyny+ZJBo&#10;En08ZxZd532saZ1TJ34ZbCxILn6QbtI9QX8icZ4y7X/MdJApUICgd78hG4GNexhw03ota+5nGXre&#10;bdVc9Ht9b7dSdXwbcZ5HnnzLc5Y8432XdasyxX57d9wpYH+GejohZYChfK5v6HfyczhmQXjNdINc&#10;KnmUdcBRs3pbdvZHMHszeDk8lnw3eZQyp31QewEpcn6OfIkhpH/WfhlvFHYLenNlfXcOeyFbe3f3&#10;e7BRJnjefCxGvXnbfLA8aXsAfUsymnxIffMphH24fqUh2X8sf1duZnR4gX5k8HWggZVbAnaigXJQ&#10;t3edgS9GVHi6gPU8HHoDgMwyhntogK8pkH0CgI0iBH6fgGht3HMyiEpkb3Rzh8laiXWKhvFQTnaX&#10;hexF+nfMhPE7z3k2hAMyXHq2gyIpmXxsgjgiJ34tgU1tcnIwjtJkCnOFjcBaJ3SsjDBP+HXGimNF&#10;uncJiKE7qHiHhu0yQ3olhUUpk3v7g5siQ33RgghpIIrkVVxgDIojWRxWjYl9XOlMmYjQYM1CZYgP&#10;ZNo4SYdNaSAuyYaWbZsmCYX/cm8eqIWRd4NoLoggXG1fVIeqX5lV6YcqYtFMHYabZh5CFoYBaY44&#10;KYVvbS8u24TrcP0mTYSKdRUfH4RNeVhnX4VsY2tef4UzZgNVQYTiaKNLi4R9a1dBsYQSbiY384O2&#10;cSAu2oNpdD0mgYM/d5UfhoMyewRmkYLwalNdr4LkbFhUdIK9bmBK+IKFcHdBPoJPcqM3soIpdPAu&#10;zIISd1kmp4Iceewf34I9fIhlx4DHcSxc8YDjcqBTwoDgdA1KV4DKdXpA34C+dwA3c4DLeJ4uu4Dm&#10;ek4mxYEgfBkgKoFsfeFlE371d/JcTX81eNZTM39PeaNJ2X9YemZAe39qezc3Un+UfB8ut3/cfRUm&#10;4YBFfhYgaYC8fw1kdn1kfn1bu33LftJSsn4BfvtJbX4hfxFAJH5QfzA3KH6Yf18u0H70f58nBH+J&#10;f9wgnYArgA5j+3wohN9bany0hK9ScXz7hCpJPn0cg3tACH1VguE3Bn2/glsutH49geonF37vgWsg&#10;x3+1gOVjmnsqiwVbD3vKik9SHXwjiRpI+XxRh6w/23yVhlU28H0OhRYusX2mg+onJH54grcg6H9X&#10;gZRe45OIVNlWnpIVWJNOCpCqXGZFHY8lYGE8BI1+ZI4zFIvIaPoqy4oWbZgjTYh/coUdJoccd5Be&#10;CJD7W4NV94/GXrdNd452YgNEsY0GZXA7yIt5aQkzConqbNgq9ohkcNIjqob+dQwdr4XLeVVdWI5n&#10;YhVVRY1kZMNM64w9Z4NEOorvamI7fYmNbWQy8IgucJUrEIbZc+cj9YWnd2weJoSlevJcsYv7aJJU&#10;m4sgarhMQ4oebOtDyIj7bzY7K4fIcaEyzIabdC4rHYV6dtYkMIR7eaMejYOofGVcDYnabwNUAokm&#10;cKJLt4hFckVDS4dBc/E664Y1db4yq4U4d6crJIRGeaAkYYN3e7Ae44LQfa5bdYgLdWFTe4d+dnxL&#10;R4a6d4hC74XQeJU6poTgebYyn4P/evYrMYM3fEAkiYKXfZAfK4Ibfsxa8oaHe41TDYYffCdK7YVz&#10;fJhCqYSbfP46boPDfXcyhYL+fggrR4JNfqcksIHYfzwfZ4GFf79ah4VGgXBSpYT9gYFKj4RogVRC&#10;XIOigRI6NILdgOUyUII3gMorP4GTgMQk24EygLAfl4EMgIpaM4RIh0hSgYQnhutKeYOmhglCX4LP&#10;hPQ6YoH7hA4yoIFag00rfIDfgqUk/YCygeofvYCsgS9U3JyGVCNNi5paV9dF+5ggW68+H5WuX8A2&#10;JpL+ZBYuYJA1aLEnRY1tbXwg74rMcoob0oh+d5pUBJo8WmpM3phTXadFVZYqYQo9pJO5ZJ416ZEP&#10;aGguYY5dbGwnhYu1cJUhYYk/dPccbYcgeVJTfZe/YJRMTJX8Y1pE2ZP9Zj09OZGnaVI1rI8hbI0u&#10;WoyZb/snt4ofc4Uhwofcdzsc8oXveuFTCJVSZqNLyZOvaOxETpHQa1E83I+obdo1co1QcIsuTor6&#10;c18n24izdkoiEIameVUdZITpfEZSiZMpbKVLTpGzbnRD54/ucFM8g43eckU1TouzdGQuSYmLdqIn&#10;94d3eOsiUIWae0YdxYQKfYFSDZFUcqNK4pALc/hDlo5jdUo8TYxpdqY1L4pUeB8uV4hJeb0oGIZh&#10;e2QihYS0fQ0eFoNQfpJRoY/KeHVKiI6seVFDVI0behA8HIs0es81C4k2e6ouUIdGfKEoO4VzfaYi&#10;tYPyfqAeWIK3f3lRSo6HfhlKQY2NfnpDH4wSfqE7/Yo1fro0+YhFfvQuOIZ1f0UoOIS6f6oi3YNQ&#10;f/8ejoI6gDlREY1/g5tKDYygg31C9Is9gwA75Ylrgms0/Yd/gfwuUYW8gakoVIQbgWki/YLRgSAe&#10;uYHXgNWiNVabT6qT5FopVCOFQl2/WJh2HWF4XQtmh2VoYYdWxmmaZiNHZm4KavY4d3LacC0qx3f7&#10;dgSgKFHKWZ+STVXaXTCD4VnsYLp07F4YZENlfWJ8Z9RV6mcja4VGvmwNb2c4GnFYc6cqz3bqeGye&#10;TU1xY4uQk1H5ZiiCbVZ3aMNzl1sLa2JkXl/Vbg5VBmTqcNhGHWpEc8o3yHAAdwsq13X4erGcd0mD&#10;bVWO4k58bwWA1lNYcLpyVFhIcnJjSF15dDhUL2LydhdFjGizeBU3gG7Uek8q3nUifM6atEX+dvuN&#10;YEtgd8l/glCceJtxGlXgeW1ibVtmektTfWE/ezxFE2dbfD83RG3TfWoq43Rqfr2ZKkLugHaMGUiv&#10;gGV+eE5AgFRwPFPXgEJhqFmngDRS/F/JgDREt2Y3gDw3FWz6gFMq6HPNgHmX4kBMib2LDUZhiMJ9&#10;pEw+h8lvkVIbhtFhD1gxhdxSg16VhOpEdGVBg/c282xDgvwq7HNKgf6W3z4fkrOKOUR6kMZ8/UqW&#10;juBvD1CrjQNgolb6iytSH12ZiUxELGR9h2I22GuthV4q73Leg0uWKDx1myGJnkMAmDt8gUlHlWpu&#10;sk+GkrJgYVX+kANR9FzHjUNEBGPXims2u2s0h2oq8nKIhGGXZF1lT/6KGWBhVGl8bWNzWNFuO2ap&#10;XTdfnGoQYatQ3W22ZkVCiXGZaxg0tHXccFYoL3pndjCVeljHWWqIx1xJXP97W1/NYI9tW2NrZB5e&#10;4mc7Z7VQTGtOa25CJm+hb1g0i3RYc6goTHlPeH2TulSaYsyHGFiSZYN57lx8aDZsDWB9aupdzGSz&#10;bapPcmkxcIpBj23wc5I0RnMNduwoZXhXeqaSCFDSbBCFf1Uybex4c1l3b8hq6V3RcaRc0mJrc4pO&#10;tWdLdYtBFGxtd6s0EHHmeggoe3d9fKaQdk11dTeEHFIwdj93M1bOd0NpwVt7eENcCGBoeU1OE2Wk&#10;emxArGsee58z5nDofPkojnbBfnmPI0qOfjyC9U+XfnF2OFSDfppo6Fl+fr1bSl61fuVNmmQ4fx1A&#10;XWn/f2IzxHAQf7connYhgBmOD0gUhwuCBk1jhmh1bVKQhbJoO1fNhPVasV1HhD1NJmMKg41AJGkM&#10;guMzrm9ZgjUoq3WdgYSNOUYMj4uBS0uTjhB0y1D2jHlns1ZnithaO1wWiUBMvGIUh6s/32hKhhYz&#10;nG7DhG4otXUwgruMokR6l5aAwUorlUh0Tk+0ks9nSVVLkE5Z61shjdtMhmFHi2Y/r2eqiOkzfG5O&#10;hlEovnTZg7yMvmRdUGOAcGbJVLdzumlUWQ5mfmwBXWhY3m7YYdVLJXHoZm094HUxaz8xJXjXcIAl&#10;wHy9dliK7F/4WTJ/F2LlXMhykWXbYFplh2joY+5YEGwkZ5FKhm+ea1s9dnNSb1gxAXdfc7Yl8Xub&#10;eIuJVFvxYg19p19TZNhxfWKpZ6BkkWYRamhXT2mobT9J+m2EcDY9JHGdc1cw63YLdsomHHqcepmH&#10;wlhRas58L1wUbM9wE1/Abs9jemN9cM1WYGd3ctVJSGuydPo8s3Aodz8wwnTrecEmQXm8fH6GWFUa&#10;c3R65FktdLBu510rdeNiamE6dxFVqmWDeEpIuGoXeZg8XW7gevwwqHPtfIkmYXj8fjaFKlJTe/x5&#10;11atfHRt/FryfNhhml9KfTJU+GPafZJISmixfgU8G23Dfogwk3MUfx0me3hZf72ENk/3hE14/VSM&#10;hAJtPFkNg5Ng8l2kgxRUZGJ0gp1H3WeIgjI77WzQgdIwiXJbgXImkXfRgRCDeU4GjFR4VFLNi0Zs&#10;oFd/igJga1xFiKdT62FJh1dHdGaWhhA7rWwQhNAwf3HEg4Mmo3digjCC9EyCk/R311FykjBsJ1ZG&#10;kBZf/Fsvjd1TlWBXi7JHOmXLiZA7emtyh3AwX3FRhUImsXcKgx+CG2uOUMN2tm1tVP5q7m9wWUNe&#10;q3GPXZRSDnPOYf5FZXY+Zpc5PHjfa2otrXvScK8je374dnuAYmdhWQB1cWm4XJJp32wbYCVdzm6T&#10;Y79RXXEvZ25E5HQCa0c473cHb1Mto3pZc8AjwH3MeJZ+72OLYUh0FWZOZCNoz2kKZv5c3mvXadxQ&#10;o27MbM5EYHH9b+M4pnVgcyMtmnkJdrEj/HzDeot9iGANaYlywmMta6hnmmY7bcdcDmlWb+pP+2yk&#10;chZD8nArdGA4c3Pkdswtm3ffeXYkMXvdfFZ8Olz8cbFxqWBncxlmlWPAdHpbDGcmddZPSWrAdz9D&#10;ZG6deMA4H3KkelgtiHbkfBkkXXsWffV7J1pTebtwrV39enBltWGYew5aRmVEe6BOpGkhfDxDAm08&#10;fO036nGJfa8tf3YIfoUkgnpvf2N6SFgOgY5v5VvwgZBlA1/CgWhZqWOogS1OHGfAgPtComwWgNg3&#10;x3CVgMQtgHVMgLQkoXnkgKB5m1YuiRlvSVpAiG5kcV4/h35ZKWJRhnBNqWabhW5CPmsnhHk3j2/U&#10;g5AtfXSygqAkunlzga15HlS0kEpu1ljtjv1j/l0OjUVYvmFAi2BNVWWriYlCB2pdh8E3YG83hgIt&#10;Y3RAhD4kznkYgop3bHMGUQVs8XRXVStiHHXMWWRW1XdVXbFLQnjwYh0/snqxZr00r3yYa5gqV37E&#10;cOAhZIETdpl12G8YWL1rz3DVXExhLnKeX+JWG3RzY4VKtnZiZ0M/Vnh+azA0hnrBb08qbH1Ec8sh&#10;vX/aeJ10h2txYIJqlG2SY2pgNG+tZlZVQXHRaUtKDnQTbFg+43aGb4w0T3khcuwqdXvydpYiCn7I&#10;entzTGgeaDlpZ2qSanVfF2z5bLVUfG9kbvtJbHH8cVM+e3TCc8s0IXeudmUqf3rJeTgiTX3ZfC9y&#10;H2Upb+NoUmflcXNeIGqQcwBTom1CdItI9nAedik+KnMyd+E0BHZmebAqkHnEe6kihX0MfbdxIWKc&#10;d3ZngmWXeGFdcGh/eTdS+mtwegRIXm6Jet490XHYe9Iz1XVLfNgqkHjmffIitXxgfw9wU2BrftJm&#10;xWOcfxlcx2a5fzVSZWngf0BH320xf1c9eXC1f4IzunRXf70qmXgof/0i3HvRgDhvsF6ZheVmNGH3&#10;hY1cQWVBhO9R8GiThDNHeGwRg4Q9IW/JguczjXOVglkqoHeKgcci/HtdgTJvOV0kjKplx2Cqi79b&#10;1mQWimVRjmeIiNtHLmslh2A8828AhfkzZ3L4hJ8qjncXg0YjFXsAgf9s0nrNURVjSnuHVS5ZbXxi&#10;WWBPKX1FXa9EpH4tYiU6MH8tZtUwVYBKa74nOIGacQ4fgIMEdrJraHcfWFViRHg8W+VYlXleX4NO&#10;hHqCYzVEL3uzZwk57n0Eaw8wSn5yb0cnaIASc9Yf7IG/eKJqQHOnX6BhLXUfYpdXu3aLZZhNxnf0&#10;aKhDpXlwa9Y5mnsSby8wMHzQcrInin65dnsgSYChemtpKHB6Zt9gHXI9aThWu3Pta5dNDXWebgRD&#10;EXdocIk5PXlXczEwDXthdfonoX2NePggmX+qfApoJG2kbgtfM2+pb8ZV5HGZcYJMRnOMc0NCpHWV&#10;dRg483fOdw4v9nobeRknunyGe0gg3n7XfXxnO2sqdSZeX21tdkRVLW+Zd1RLt3HEeGFCNXQHeX04&#10;zXZyerkv8nj6fAYn1HugfWYhF34lfsFmfGkHfBFdw2uHfJhUq23nfPhLRnBBfUtBznK1fbA4hHVU&#10;fi4v5HgFfr4n53ref08hRn2Sf9dl5Gc9grldOWnugqxUL2x8glxK3m7+gfJBdnGcgZw4OnRqgVwv&#10;wHdCgS4n9Xo/gPshbH0agMFlcmXLiRxc0GikiINTy2tYh4BKh237hlNBOHC3hTs4F3OlhDsvqXal&#10;g0wn8XnIgl8hi3y6gYBihILcUOFZ9ILxVPdRFIMgWSpH04NLXYM+W4NuYg01A4ObZtYsTYPba9gk&#10;YoRDcTUd1YTEdsdhQ39qV7dZA3/dW09QR4BKXvtHNoCqYsQ99IEIZrY01YF7at8sW4ICbzgkqoKx&#10;c94eUoNxeKVgQ3wdXpBYDHzhYZ5PhH2QZLlGj34uZ+w9gH7Qa0M0mH+MbsksWoBccnYk4oFPdmEe&#10;voJJeltfVHkOZV5XInoXZ9lOpXsDal9F8HvkbPo9B3zOb7I0VH3ScpEsTn7pdY8lDYAceLsfHIFJ&#10;e+decHZPbB9WTneYbgZN43jBb/NFRnncceo8pXsGdAA0F3xOdjYsQn2jeIElMH8Reuofa4BufUdd&#10;pXPkcstVl3VsdCFNR3bOdW5EwnghdsE8QXl+eCgz+nr0ea4sRXyBe0YlU34ofOkfrX+3fnpc9HHJ&#10;eURU8nOPeghMt3UoerJETnare1k76ng1fBQz0HnYfOYsXXuFfcoleX1ffq8f438ff4BcZnACf4xU&#10;iHIHf8dMZ3PRf8ZEGXVzf7I7x3ccf7szpnjsf90sQnrBgBQlj3y8gEAgD36kgFxb/G6QhZpUJHC/&#10;hUxMC3K0hJ5Dz3R4g9E7l3Y8gyMzkXgpgo8sPXoigg8lm3xCgYwgMn5CgQ9Yios6UGFQ+IqUVIFJ&#10;GooAWL5A3YleXSs4cYinYdMwMofuZsEonYdCa+Qh2Ia2cVUcYIZRdtlXcYf9VtdQFYe4WoFITIda&#10;XkVAPobiYi44EIZYZkgwEoXXap4ov4VmbyAiNYUbc+Ic7YTxeKdWmITVXUlPO4TYYHVHnIS4Y7M/&#10;qIR2ZxM3r4Qoapwv6oPoblgo1YO5cjYigYOvdkYdZ4O+ekxV0oHdY69OdoIdZlNG3II3aQc/I4I0&#10;a9g3UIIobs8vv4Iscewo4II/dSUivoJyeIEd0IK2e8dVEX8pag1NwX+rbCZGOX/+bkw+l4AxcII3&#10;CoBhcuEvm4CkdV8o6ID0d+4i8YFgepEeKYHUfRdUX3zEcFtNHX2KcepFsX4Xc3o+LX58dRU2vn7c&#10;ds0viH9NeKco83/SeosjHIB0fHQec4EXfjtTxXqzdnlMlHu4d4BFQnx7eHQ92X0MeW42e32XeoMv&#10;a34ye7IpCH7WfO4jRH+qfiEesIB7fzNTQXjnfFlMFnovfNZE1XsmfS09hnvgfYI2QHyMffIvOn1S&#10;fngpA34Pfw4jb37/f5Ye4X/9gANS4Hdxgh5LzHj2ghdEoHofgb89cXrtgVg2VXujgRovaHx8gPgp&#10;J31jgOgjin5+gM4fCH+YgKxO2JP9T6NISpKEU9JBcZERWB06PY+FXKQy4Y3ZYXYru4wjZpMlQYp6&#10;a+QflIj2cW8bGYe0dudNzJD6VblHUo/tWX1AgI6vXV85fY0/YXEybIutZcErloodak8lbIifbwMg&#10;AIdSc+UbtYZHeKdNFI34W8tGjI0sXxw/1YwpYoQ46oroZhwyEYmJaeMreYgxbeAlkIbtcfcgW4Xd&#10;di8cO4UJej5MeIsRYdBF6op8ZKQ/MYmvZ484e4isap8xyYeJbeArZYZvcUYlr4VqdMAgqISXeE0c&#10;r4P4e6pL2oheZ85FU4gQaiE+rod7bIg4EIaobwgxooW/cbkrXITidIolz4QXd2Ig7IN9ekEdEIMQ&#10;fOxLQYXvbcdExoXxb5U+QIWZcW43xIT2c14xc4Q5dXArY4OJd6Ql8ILxedohJoKMfAkdYYJOfgNK&#10;vIPQc5NETIQgdNw95IQCdiI3hoOLd3sxTIL1ePIrWoJteoImEoH3fBchW4HAfZwdpIGufu9KTIIA&#10;eS9D54KXefI9lYKvep83VoJee1gxLYHqfDIrRYGLfSAmGoEyfhYhhIEZfvkd2oEsf7RJ+4B8fqVD&#10;l4FSfts9VYGdfuY3MYFsfvkxJIEPfzArVIDKf3wmKICWf9EhmoCegBseBYDEgFQAAP//AAD//wAA&#10;//8AAG1mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEAAAABAgME&#10;BQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9&#10;Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2&#10;d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6v&#10;sLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo&#10;6err7O3u7/Dx8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERIT&#10;ExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9&#10;Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iq&#10;rK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh&#10;4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/AAEBAgID&#10;AwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAhIiIjJCQl&#10;JiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxeYGJkZmhq&#10;bW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbHyMnKy8zN&#10;zc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz&#10;8/T09fb29/f4+Pn5+vv7/Pz9/f7+//+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdv&#10;tsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLm&#10;p0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQ&#10;r52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGn&#10;eLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE&#10;2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+m&#10;OTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I&#10;1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9&#10;p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQ&#10;ls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/&#10;okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1qua&#10;i92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HA&#10;uqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+m&#10;WabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK&#10;/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92l&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWH&#10;xrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabH&#10;pWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBN&#10;YPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSxxKdvtsGneLu9p4HAuqWHxraj&#10;h8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okZK/aBNYPGkTHLmp0yE2qhQls+mWabHpWSx&#10;xKdvtsGneLu9p4HAuqWHxrajh8uzoIfQr52I1quai92ll5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5v+mOTL/okVK/aFMYPKl&#10;S3HmqUqD2qpNlc+pVqXIqGGwxaprtcKsdbq+q32/uqqDxbaoh8qypofQq6KH1qSeidyamo/hmpqP&#10;4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h&#10;mpqP4f+mODL/o0VK/aJLYPKmSXHmqkiC261Kk9CsUqPJrF2vxq9ns8Oxcbi/s3m9uK+BxLKqh8us&#10;pobQpaOG1Z2fhtqTnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOd&#10;i96TnYvek52L3pOdi96TnYvek52L3v+nODL/o0VK/aJKX/KnSHDnrEaB3K9HktKwTqHKsVetyLZi&#10;sMW6bLW6s3i+sq6Bxa2qh8unp4XPoKSE05ihhdePn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja&#10;j5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2v+nODL/o0RL/qNJX/OpRm/o&#10;rkSA3bNDkNO2SJ/Mt1GqysBcrL24bLezsnjAra6BxqmqhsqiqITOm6WE0ZSjhNSMoYfXjKGH14yh&#10;h9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH&#10;1/+nNzL/o0RL/qVHXvOqRG7psUF/37g+jta9QpvPw0qkwr5cr7a3bLmusXjBqa6BxqWrhcmeqYTM&#10;mKeDz5GlhNKKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSK&#10;o4bUiqOG1IqjhtSKo4bUiqOG1P+oNzL/pERL/qZGXvStQm3qtD594b07i9rGPJbKxkikubxcsq+2&#10;bbupsXnBpa6CxaGshMibqoPLlamDzY+nhM+JpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG&#10;0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0f+oNzL/pENL/6hDXfWvP2zsuDp6&#10;5MM3h93TNZDBxEmnsbpetam1bryksXrAoq+CxJ2thMeYrITJkqqEy42phc2IqIbOiKiGzoiohs6I&#10;qIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzv+p&#10;NjL/pUJL/6pBXPayO2ruvTZ36MszgNDSM5O4w0uoqrlgtqS1cLyhsnvAnrCDw5quhMWVrYTHkKyE&#10;yYurhcqHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobM&#10;h6qGzIeqhsyHqobMh6qGzP+pNTL/pUJL/6w9Wvi3N2fxxDFx39cse8XQNZWwwk6ppLhjt5+1cryd&#10;s3y/m7GDwZevhMOSroTFjq2FxoqshsiHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYes&#10;h8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyf+qNDL/pkBL/7A5WPm9MWLnzi1p0OAk&#10;f7nPN5enwlKpnrpmtZq1c7uYs32+l7KDwJSxhcGQsIXDja+FxImuhsWGrofGhq6Hxoauh8aGrofG&#10;hq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxv+rMzL/&#10;qjtJ/7YyU/DHKlrY3iFmwt8kgq3OPJifw1anmbxospa3dbiUtH29k7ODvpGyhb+OsobAi7GGwYiw&#10;h8KGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCI&#10;w4awiMOGsIjDhrCIw/+tMTL/sDNF+MApTN/WI03H6CBqs94mhKHPQZaXxlmkk8BqrJC8dbKPuX22&#10;j7eDuIy2hLqKtYW8iLSGvYazh76Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+E&#10;s4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv/+vLzL/uSk/6M4eP8zmG1K37iFtpd4sg5fS&#10;RZKQy1udjMVrpYvCdaqKv3yth75/sIS8gLGDvIKygbuDs3+6hLR+uoa1frqGtX66hrV+uoa1frqG&#10;tX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtf+yKjLxxhwz&#10;0eIUOrzzG1ao7iZtmOE1f47YSoyI0F2Vhsxrm4TJdKCBx3ijfsV7pXzEfaZ7xH6necOAqHjCgql3&#10;woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfC&#10;g6p3woOqd8KDqvq+HCjW3Q4jwPAUP6z9Hlec8C1qj+U+eYbeToOB2F+Lf9RrkHrRcJR3z3SXdc53&#10;mHPNeZpyzXubccx9m3DLf5xvy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd&#10;b8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAndnSCxjE7Q4psP0WQZ//JFWR9DVlh+tGcH/lVHl7&#10;4WF/dt1ohHLbbodv2XGJbdh0i2vYd4xq1nmNadZ6jmjVfI5n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fV&#10;fo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j/+jOSr/n0ZA/51Q&#10;VfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfP&#10;soGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryV&#10;i8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWk&#10;yJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqg&#10;UGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf&#10;0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6&#10;kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1w&#10;sMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXv&#10;o1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzF&#10;uIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWc&#10;e7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F1&#10;5KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+j&#10;OSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyP&#10;ybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRThtqiW5bQoGWkyJ1wsMWce7XC&#10;nIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/n0ZA/51QVfqgUGXvo1F15KRT&#10;htqiW5bQoGWkyJ1wsMWce7XCnIO5v5qJvryVi8K6kIzFuIyPybaIksyzhJfPsoGf0q1/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i0/+jOSr/&#10;n0ZA/55PVPqhTmTvpE915aZRhdqlWJXRomKjyZ9tr8Wfd7XCnoC5v52IvryZicO5lIvHto+Ny7OK&#10;kM+xhpbUroOg16eBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh&#10;1aeBodWngaHVp4Gh1f+jOSr/oEZA/55OVPqiTWTwpU505ahPhNunVZTSpV+hyqNprcWidLTCoX25&#10;v6CFvrudiMO4mInItZOLzbGOjtOuiZbYp4Wd2qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNah&#10;haDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1v+jOSr/oEZA/59NVPujTGTwp0x05qlOg9yq&#10;U5LSqVugy6Zmq8alcLPDpXq4v6SCvbuih8O4nYfJs5iJz7CUjtWrkpfaoIqc3JuJn9ibiZ/Ym4mf&#10;2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2P+jOCr/oEVA&#10;/6BMVPukS2PxqEtz5qtMg92tUJHUrFiezKpiqceqbLHEqna2wKp+vLyohMK4pIbJs6GIz6ycjdWj&#10;lpTampGc3JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaO&#10;ntiWjp7Ylo6e2P+kOCr/oEVA/6BLU/ulSmPxqUly561Kgd6wTZDVsFWczrBep8mwaK/GsnOzw7J8&#10;uL2wgMG2rILJrqeFz6WhitWcnJHalZmc3JGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z&#10;kZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2f+kOCr/oEVA/6FKU/umSGLyq0hx6K9IgN+zSo7W&#10;tVGa0LZapMy4ZavKvXGuwbl7treygMCurITIpqiFzp2kh9SUoI7Yjp+Z24ybntmMm57ZjJue2Yyb&#10;ntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2f+kOCr/oUVA/6JJ&#10;U/ynR2HyrUZw6bJGf+C3R4zZu06X079Xn9DFY6TFwHCturh5t7CygMCprYXHoKiEzZelhdKOoYnX&#10;h6CS2YehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiH&#10;oZzYh6Gc2P+kNyr/oURA/6NIUvypRWHzrkRv6rVDfeK8RIncwkqT2MpUmcrGYqS8vW6wsrZ4uaqx&#10;gMGkrYXHm6mEzJOmhNCKo4fUg6KO1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW&#10;1oKiltaCopbWgqKW1oKiltaCopbWgqKW1v+lNyr/oURB/6RGUv2qRGD0sUJu67hBe+TBQobfzEaN&#10;089Sl8HEYaezu22zq7V4u6WxgMGfroTGmKuEypCohM6IpobRgqSM04CkktOApJLTgKSS04CkktOA&#10;pJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS0/+lNyr/oURB/6VFUf6s&#10;Ql/1tD9s7bw+eOfHQIHg1kaHyc1RmrjCYKqsum21pbV4vKCxgMGbroTFlayEyI6qhMuHqIbOgqeL&#10;z3+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Q&#10;f6aP0P+lNir/okNB/6dDUP+uP133tzxp8MI7c+bQP3nT2T+KvstRna/AYayluW62oLV5vJyygcCY&#10;r4TDkq6ExoyshciHqofKgqmKzH+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+p&#10;js1/qY7Nf6mOzX+pjs1/qY7Nf6mOzf+mNir/okJB/6lAT/+yO1v5vThl7Ms4bdzcNXjH1j6Os8lS&#10;oKfAY62fuXC2mrV6vJiygb+UsYXCj6+FxIuuhsWGrYfHgqyKyH+rjcl/q43Jf6uNyX+rjcl/q43J&#10;f6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyf+nNSr/o0JB/6w8Tf+3Nlfy&#10;xTNf4dY2Y83jMXy60z+RqchUoZ/AZa2ZunK1lrZ7upSzgr6SsoXAjbGGwYmwh8OGr4jEgq6KxYCu&#10;jMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6M&#10;xf+oNCr/pj4//7E3Svm+MFLnzy9V0eIsaMDhMH+t0kKToMhXoZjBZ6uUvHOykrh8t5C2grqOtIW8&#10;i7OGvoiyh8CFsYnBg7GKwYGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKB&#10;sIzCgbCMwoGwjMKBsIzCgbCMwv+pMir/qzg9/7gvRe7IKUjW3yVSw+wpbLHfMYKh0kWSl8pan5HD&#10;aaeOv3Stjbx8sYu6gbSIuYO2hbiEuIO3hrmBtoe6f7WJu361i7x+tYu8frWLvH61i7x+tYu8frWL&#10;vH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvP+rMCr/sS849sImPNzaHzvG6yNX&#10;s+wqb6PfNYKW1EqQj81dmovIa6GJxHWmhsJ7qoPAfqyBv4Cuf76CsH29g7F7vIWyeruHs3m7iLN5&#10;u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs/+t&#10;Lir+uyUw49IaLcnoG0G29yNapewub5bhPH+M2E+Lh9Jfk4TNbJmBynSefsh4oXvHe6N5xn2keMV/&#10;pXbEgaZ1w4OndMOEqHPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoap&#10;c8KGqXPChqlzwoapc8KGqf+0JCXsyhYjzeUTLLn2G0an+iZbmO41bIzlRHqE3lODgNliinzVbI94&#10;0nGTddB1lXPPeJdxznqYcM18mW/NfppuzICbbcyCnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzL&#10;hJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnPXBFRnR3wwYvPMTMar/Hkea/CxZjvI8&#10;Z4TqS3J95Vh6eeBjgHTeaoRw22+HbdpziWvZdopq2HiLadd6jGjWfI1n1n6OZtWAjmXVgY9l1YGP&#10;ZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj9LSCgm/&#10;6A0drf8VM53/I0WQ/zNUhfdDX37xUWh37FxvcOlidGvnZ3do5W15ZuRwe2Xjc31j4nZ9YuF4fmLh&#10;eX9h4Xt/YOB9gF/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/&#10;gV/gf4Ff4H+BX+B/gf+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISz&#10;xJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOf&#10;XIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2&#10;/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8&#10;gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOL&#10;tsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfa&#10;nGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pR&#10;Sv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvD&#10;u36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKP&#10;j7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV&#10;0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nEY2/5pRSv+d&#10;Uln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rAi5K8voeVv72DmMG8gZvDu36g&#10;xLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxv+gOSH/nEY2/5pRSv+dUln3n1Rp7aBXeOOfXIfanGeV0plwocyWe6vGlISzxJOLtsKPj7rA&#10;i5K8voeVv72DmMG8gZvDu36gxLp8psa3eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxv+gOSH/nUY2/5pQSv+eUVn3oFJo7aFWeOShWobbnmSU0ptu&#10;oMyYeKrGlYGyxJWJtsGRjrq/jJC9vYiTwLyEl8O6gZvFuX6gx7h8p8iye6rIsHuqyLB7qsiwe6rI&#10;sHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyP+gOCL/nUY3/5tPSv+fT1n4&#10;olBo7qNTd+WkV4XcomCT055qn82bdKnHmH2xxJeGtsGUjLq/j46+vIqSwrqGlcW4gprIt3+gy7R8&#10;p8ysfKnKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2p&#10;yv+gOCL/nUU3/5xOSv+gTlj4o09n76VRduWmVYTdpV2R1KJmnc2fcKjInHqwxJqCtsGYirq+koy/&#10;u42PxLiIk8i2g5nMtIChz6x9pc+mfqfMpH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMuk&#10;f6jLpH+oy6R/qMukf6jLpH+oy/+hOCL/nUU3/51NSf+hTFj5pU1m76dPdeapU4PeqFqQ1aZinM+j&#10;bKbJoHauxZ5/tcGch7q+l4rAupCNxraLksu0iJrOsoak0aaApNGggafNn4GnzJ+Bp8yfgafMn4Gn&#10;zJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzP+hOCL/nkU3/55MSf+iS1f5pkxm&#10;8KlOdOerUYLfq1eO16pfmtCoaaTLpXOsxqN8s8KghLm+nIjAuZaMxrWRksuvjZjPqoqh0qCEo9Ob&#10;hKbOmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzf+h&#10;OCL/nkU3/55LSf+jSlf6p0tl8KtMc+itT4Dgr1SN2a5cmNKtZqHNq3CpyKp5sMOngbe+oYTAtZuJ&#10;xq6Vj8yokZXPoo6e0pqJotOWh6XPlYemzpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bO&#10;lYemzpWHps6Vh6bOlYemzv+hNyL/nkQ3/59KSf+kSVb6qElk8axLcumwTX/hs1GL2rNaldSzY57P&#10;s26ly7N4q8OsfLe4pYG/r56GxqiZjMuhlZLQm5Kb05WOotSRjKXQkYumzpGLps6Ri6bOkYumzpGL&#10;ps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzv+hNyL/nkQ3/6BJSP+lSFb7qkhk8q5J&#10;ceqyTH3itk+J3LhXkta6YZrTvW2gybh1q76werazqX+/qqKExqKdisubmpDPlZeZ0pCVotSNkKXQ&#10;jJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz/+hNyL/&#10;nkQ3/6BJSP+mR1X7q0dj87BIcOu1Snzkuk6G3r9Vj9rDYJXSxG2cxbtzqrmzeLaurX2/paeCxZ2i&#10;iMuWn47Pj5yW0oucotOIlaTQiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXPiZSl&#10;z4mUpc+JlKXPiZSlz/+iNyL/n0Q3/6FISP+nRlX8rEVi9LJGbuy4SHrmv0yD4cdTitzNYo7OyGyb&#10;wL9xqrS3d7WpsXy+n6yBxZenhsqQpIzOiqKV0YaiodKEm6XQhZqlz4Wapc+FmqXPhZqlz4Wapc+F&#10;mqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz/+iNiL/n0M3/6JGR/+oRFT9rkNh9bVEbO68&#10;RnfpxEt/489UhNnUZYjIy2uausJwqa66d7SjtHy9mq+Bw5KshciLqYrMhKeSz4CmnNCAo6XPgKGm&#10;zoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzv+iNiL/n0M3&#10;/6NFR/+qQlP+sUFf9rhBavHBRHPqzEt54NpWfM/VXo3AzGmbs8NyqKe7ebOetX+7l7GDwo6thcaH&#10;q4jKgamNzXyols57qKLNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXupps17qabNe6mmzXup&#10;ps17qabNe6mmzf+jNiL/n0M3/6VDRv+sQFL/tD5d+b0/Zu7IQ23j1k1v1d1OgcTTWZG1yWafqcFx&#10;q6C7ebOZtoC6lLKFwIyvhsSGrYjHgKuMyXyqksp6q5zKeaufynmrn8p5q5/Keaufynmrn8p5q5/K&#10;eaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufyv+jNSL/oEI3/6ZBRf+vPVD+uDtZ88Q8YebRQ2TZ&#10;30NzyNxKhbfQV5Wqx2WioMBwrJm6ebSUtoC6kbOFvouxhsGFsIjDga6LxX2tkMZ6rZfGeq2axnqt&#10;msZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axv+kNCL/oUE3/6k9&#10;Q/+zOU35vjdV6sw6WdvdO2LL5T93u9lIiavOV5igxmWkmMBxrJO7erOQuIG4jLWEu4izhr6FsonA&#10;gbGLwX6wj8J7sJTDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6&#10;sJbDerCWw/+kNCL/oz42/605Qf+4NEjwxjNN39k2UM3lNme+5Dt7rddIjKDNWJmXxmekksFyq469&#10;e7CMuoG0iLiDt4S3hbmCtYi7f7SKvXyzjb56s5G/erOTv3qzk796s5O/erOTv3qzk796s5O/erOT&#10;v3qzk796s5O/erOTv3qzk796s5O/erOTv/+mMiL/pjo0/7IzPffALkLk0i9Bz+QuVb/vM2uv4Tt+&#10;oNZKjZbOW5mQyGmhjMNzqInAe6yGvn+vgryBsoC7hLN9uoa1e7mItnm4i7d3t4+4d7eQuXe3kLl3&#10;t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuf+nMSL/rDMx/7krNurM&#10;JjbS4SZBwe8sWrDtM26h4T1/lddNjI3QXpaJy2udhsd0ooPEeqZ/w32pfMGAq3rAgqx5v4Std76G&#10;r3W+ibBzvYyxc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2x&#10;c72Nsf+pLiH/syor8sUiLNbeHC3D7SNHsvkrXaLsNm+V4kJ9i9pSiIXUYJCC0GyWfsxzm3vKd554&#10;yXugdsh+onTHgKNzxoKkccWEpXDEh6ZuxIqnbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27D&#10;i6duw4unbsOLp27Di6duw4unbsOLp/+sKiD6vR8i3NkSG8XrGjO0+iNKo/kuXpXuPG2K5Ul5g99W&#10;gn7aZIl61myOdtNxkXPSdZRx0HmVb897l23OfphszoCZa82CmmrNhJtpzIecaMyInGjMiJxozIic&#10;aMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInP+2Hhjk0A4TyOkRILX5Gzel&#10;/yZLl/o0XIvxQmiC6k9yfOVbenfhZH9y3mqDbtxwhmzbdIhq2XeJaNl5i2fYfItm136MZdaAjWTW&#10;go5j1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWF&#10;j+nHDQzK2gsPt/cSJKf/HTmY/ytJjP46V4P2SWF88FVpdexeb27pY3Rq52l3Z+VueWXkcntj43V8&#10;YuJ3fWHieX5g4Xt/X+F9f1/gf4Be4IKBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd&#10;34OBXd+DgV3fg4Fd34OBXd+DgcvQCQO64gsTqP8UJpr/ITeN/zFFhP9AUHz8Tlh0+FdfbfRdZGfy&#10;Ymdj8GhqYe5sbF/tcG1d7XJvXOx1b1vsd3Ba63lxWut6cVnqfHJY6n9yWOp/c1jqf3NY6n9zWOp/&#10;c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c/+cOBr/mkYt/5dRQf+aU0/+nFVe&#10;9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przA&#10;eau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+c&#10;OBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SY&#10;t8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zP&#10;kISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9Zxa&#10;bOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9&#10;v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/&#10;mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KB&#10;m7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISk&#10;y46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt/5dRQf+aU0/+nFVe9ZxabOyb&#10;X3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nBf566wX2iu8B7przAeau9v3iy&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvf+cOBr/mkYt&#10;/5dRQf+aU0/+nFVe9ZxabOybX3rkmWeH3JZxktWTe5zPkISky46Mq8iKkLDFh5S0w4SYt8KBm7nB&#10;f566wX2iu8B7przAeau9v3iyvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvf+dOBr/mkUu/5dQQf+bUU//nVRd9Z5Ya+ydXXnkm2SG3JhuktWVeJzQkoGky4+J&#10;q8eNj7HFiZO1w4WXuMKCmrrBf567wH2ivb97p76/ea2+u3ixvrZ5sr62ebK+tnmyvrZ5sr62ebK+&#10;tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvv+dOBr/mkUu/5hPQP+dUE7/n1Jc9qBVau2gWnjl&#10;n2CF3ZxqkdaYc5vQlX2ky5KFq8ePjbHEjJG2woeVucGDmbu/f52+vn2iv716qMC8ea/BtHmwwbB6&#10;sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwP+dNxr/m0Uu/5lO&#10;QP+eTk7/oVBb96JTae6jV3fmol2D3p9mj9ecb5rRmHmjy5WCq8eSibHEjo+2womTur+EmL29gJ3A&#10;vH2jwrt7qsS0eq3ErXuuw6p7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/Bqnuvwap7r8Gq&#10;e6/Bqnuvwf+eNxr/m0Qu/5pNQP+fTU3/ok5b96RRaO+lVXXnpVqC36Nijdiga5jSnHWhzJl+qciV&#10;hrDEko22wYyRu76Glr+8gZzDun6kxbd8q8ete6vGp3ytxKR9rsOkfa7DpH2uw6R9rsOkfa7DpH2u&#10;w6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw/+eNxr/m0Qu/5tMQP+gTE3/pE1a+KZPZ/CoU3ToqFeA&#10;4KdejNqkaJbToXGfzp16p8mZg6/FlYq1wY+Pu72JlcG6hZ3EtoKkx7CAqsinfarIon6sxZ9/rsOf&#10;f67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw/+eNxr/m0Qu/5xLP/+h&#10;Skz/pUtZ+ahOZvGqUXPpq1V/4qtbitupZZTVpm6dz6N3pcqfgKzFmYa0v5OMvLiNk8GyiZnFroah&#10;yKqEqcmhgKnKnIGsxpuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4GtxJuBrcSbga3E&#10;m4GtxP+eNhr/nEQu/5xKP/+iSUz/pkpZ+alMZfGsT3HqrlR9469ZiN2uYpHWrWua0ap1osulfavB&#10;nYO0uZaJvLKRkMGsjJbGp4mdyKOHpsqbg6jLmIOrx5aErcWWhK3FloStxZaErcWWhK3FloStxZaE&#10;rcWWhK3FloStxZaErcWWhK3FloStxf+eNhr/nEMu/51JP/+jSEv/p0lY+qtLZPKuTnDrsVJ75LNX&#10;hd+0YI7Zs2qW0bF1nsaoe6u8oIG0s5qHvKyUjcKmkJTGoI2byZyLpMuWh6jLk4eryJKHrMWSh6zF&#10;koesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxf+fNhr/nEMu/55IP/+jR0v/&#10;qEhX+61JY/OwTG/stFB55rhWg+G7Xovau2qSzbRznsGreaq3pH+0rp2EvKaYisGglJHGmpGYyZaP&#10;ocuRjKjMj4qqyI6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqs&#10;xv+fNhr/nEMu/55HPv+kRkr/qkZW/K5IYvSzS23uuE936L1Vf+HBXobWwGyOyLdxnb2ud6qyp320&#10;qaGCu6GciMGamI/GlJaWyZCUn8uMkqjMio+qyYqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaK&#10;jqzGio6sxoqOrMaKjqzGio6sxv+fNhr/nEMu/59GPv+lRUr/q0VV/LBGYfa2SWvwvE5058JVe9/I&#10;YYDRw2qNxLpwnbiydamtq3uzo6WAu5uhhsGUnY3FjpuUyIqZncqGmajLhpSqyYaSq8aGkqvGhpKr&#10;xoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxv+fNRr/nUIu/6BFPf+nREn/rUNU&#10;/rNEX/e6R2jvwU1w5clWddzOZHrMxmmNvr5unLK2dKinsHmynqt+upWmhMCOo4vEiKGSx4SfmsmA&#10;n6fKgZqqyIKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxv+g&#10;NRr/nUIu/6FEPf+oQkj/r0FT/7ZCXfe+RmXsx01r49JYbdbTYXrHymeMucJtm6y8cqehtnexmLF9&#10;uY+tgr6IqonDgqiQxn2nmch6p6XJe6KryH2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzG&#10;fZ6sxn2erMZ9nqzGfZ6sxv+gNRr/nUIu/6JCPP+qQEf/sj5R/bpAWfPDRGDoz05j39xZZ8/YYHnA&#10;z2aKsshrmqbCcKabvHavkbh7t4m1gbyCsofAfbCOw3iulsV2raHGdaysxnemrcV3pq3Fd6atxXem&#10;rcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxf+gNBr/nkEu/6RAO/+sPUX/tTtO978+&#10;VezLRFnh2k9a1N9RbMbaWn2402KLq85pmJ/GcaSVwHetjrt+tIe3g7mBtIe9fLKMv3mxk8F2sJvC&#10;dLCmwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwv+hMxr/&#10;nkEv/6c9Ov+wOkP9ujhK8MY7T+PVRU7V4UZfyOJLcbrdUoGs1VuPn8xmm5bGcKSPwHirirx/sYS5&#10;g7WAt4e4fLaLu3m0kLx3tJe9drShvXSzpb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+dLOl&#10;vnSzpb50s6W+dLOlvv+iMxr/oD4u/6o5N/+0NT/2wDVE5885RdffPFDJ50Fku+VGdqzcToWf01qS&#10;lcxnnI7GcaSKwnmqhb9+roC8grJ9uoa0ermKtne4jrh1t5O5c7eauXO3oLlzt6C5c7eguXO3oLlz&#10;t6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguf+jMhr/ozos/640NP66MTrtyjA72t0yP8rn&#10;OFW87D1preVEeZ/bToeU01ySjcxom4jIcqGExHmmgMJ9qnzAga15voWvd72IsHS8i7Jyu5CzcLuV&#10;tG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatP+kMBr/pzUq&#10;/7QvMPTDKjHe2CstzOYuRb3yNVqt7jtsn+REe5PbUYeL1F6Qhs9qmILLc51+yHihesZ8pHfEgKZ1&#10;w4Ooc8KGqXHBiatvwI2sbcCSrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5WtbL+VrWy/&#10;la1sv5WtbL+Vrf+lLxr/rS0l/LwnKOXQISTO5CQzvvEsSq74M12g7T1tk+RHeordVIWD12GMf9Js&#10;knvPcpd3zXeadMt7nHLKfp5wyYGgbsiEoW3Hh6JrxoqjacaOpGjFkaVoxZGlaMWRpWjFkaVoxZGl&#10;aMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpf+nLBr/tSUf7MkaHNDiGSG/8CI4r/0rTaD4NV6T&#10;7kFsieZNd4HgWIB93GSGeNhri3PVcY5w03WRbtJ5k2zRfJRq0H+Wac+Cl2jPhZhmzoiZZc2MmmTN&#10;jppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2Omv+uJBb1wRcU1N8O&#10;EMDvGCaw/SM8of8tTpT5Ol2J8UdogetScXrmXXh04mR9cN9rgW3dcIRq3HSGaNt4iGbae4ll2X2K&#10;ZNiAi2LYg4xh1oWNYNaJjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuOX9WLjl/Vi45f&#10;1YuOX9WLjv65Fg3U0gsGwu4OFrH8GSqi/yU9lP8yTIn8QFmB9k1ievBYaXPsX29s6WRzaOdqdmbl&#10;b3lk5HN6YuN2fGHjeX1g4nt+X+F+fl7hgH9d4IOAXOCFgVvfiIFb34iBW9+IgVvfiIFb34iBW9+I&#10;gVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgdTICQPE1woHsvsQGaP/HCuV/yg7iv84SIH/RVJ6/FJa&#10;cvdZYGv0XmRm8mRoYvBpamDubWxe7XFtXO10blvsdm9a7HlwWet7cVjrfXFY6n9yV+qCc1bphHNW&#10;6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc8TNCAG03QgLpP8SGpf/&#10;HyqL/y42gf89QXn/Sklx/1JQaf9YVWP9XVhf+2NbXPlnXVr4a19Y925gV/dxYVb2dGFV9nZiVPV3&#10;Y1P1eWNT9HxkUvR+ZFH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBl&#10;UfSAZf+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHP&#10;gJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJy&#10;hN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/&#10;mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1&#10;qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7&#10;sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWm&#10;zX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT/ZlbYPWYYW3tlWh55ZJyhN+P&#10;fI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDHdK6xx3OzssZzurLBdbuywXW7&#10;ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+WMxT/lUMl/5JRN/+XU0X/mVdT&#10;/ZlbYPWYYW3tlWh55ZJyhN+PfI7ajIWW1YeLnNGDkKHPgJWmzX2aqct7nqvKeaGtyXelr8h1qbDH&#10;dK6xx3OzssZzurLBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7sv+W&#10;MxT/lUMl/5NRN/+XU0X/mVZS/ZlbYPWYYG3tlmd55ZNxhN+Qe47ajYSW1YiKnNGEkKLPgJWmzH2Z&#10;qct7nazJeaGuyHelr8h2qrHHdK6yx3O0ssR0urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqy&#10;v3W6sr91urK/dbqyv3W6sv+WMxT/lkMl/5VQN/+ZUUT/m1RS/pxYX/WbXWztmWR45pZsg9+Tdo3a&#10;j4CW1IyIndGHjqPNg5Ooy4CYq8l9nK7IeqGxxnilssZ3qrTFdbC1xXS4tb13uLW4d7i1uHe4tbh3&#10;uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tf+XMxT/lkMl/5ZON/+aT0T/nVJR/p5V&#10;XvaeWmrunGB255pnguCWcozaknuV1I6EndCKi6PNhpGpyoKWrch+m7DGe6CzxXmmtcR3rLbDdrO3&#10;vne3t7d4triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4snm2uP+YMxT/&#10;l0Ml/5dNN/+bTUP/n1BQ/6BTXfegWGnvn1116J1kgOGabovblneU1ZGAnNCOiaPMiY+pyYSVrseA&#10;mrLFfaC1w3qnt8J4rrnAd7W5uHi1ubF5tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5rHq1&#10;uax6tbmserW5rHq1uf+YMxT/mEMl/5hMNv+cTEP/oE5P/6JRXPijVWjwolt06aFhf+KeaoncmnOT&#10;1pV8m9GRhaPMjIypyYeTr8aCmbPDfqC3wnqoucF4sbu5eLO8sXmzu6t6tLune7W6p3u1uqd7tbqn&#10;e7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uv+ZMxT/mEMl/5lLNv+eS0L/oUxO/6RPW/ml&#10;U2bxpVhy6qRefeOiZofdnnCR15l4mdKVgaHNj4mpyYqRr8WDmLTCf5+4vXynu7p6sL2yerK+q3uy&#10;vaZ8s7yjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320uv+ZMxT/mEMm&#10;/5lKNv+fSkL/o0tO/6ZOWfqoUWXyqFZw66hce+WnYoXfo2yO2Z91l9Oafp/Nk4aoxY2Nr7+HlLW5&#10;g5y5tX+jvLF9rL6sfLG/pXyxv6F+s72efrS7nn60u55+tLuefrS7nn60u55+tLuefrS7nn60u55+&#10;tLuefrS7nn60u/+ZMxT/mUMm/5pJNf+gSEH/pElN/6dMWPqqUGTzq1Ru7axaeeasYILgqmmL2qZz&#10;lM+ffJ3Gl4OovpCKsLiLkbayhpi6rYOgvamBqL+lgLDAn3+wwJyAsr2agbO7moGzu5qBs7uagbO7&#10;moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu/+aMxT/mUMm/5tINf+hR0H/pUhM/6lKV/usTmL1&#10;r1Js7rBYduixXn/fsGiI1ax0kMqjep3Am4GouJSHsLGPjraripW7poedvqKFpcCfhK/BmYGvwZeC&#10;sr6Vg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvP+aMxT/mUMm/5xH&#10;Nf+iRkD/p0dL/6tJVv2vTGD2slFq7rRXc+W3XnzdtmqDz69ykMWmeJ27nn6nspiFsKuTi7aljpO7&#10;n4uavpuJosGYiKzCk4WvwpKGsb+RhrO8kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8kYazvJGGs7yR&#10;hrO8kYazvP+aMxT/mUIm/5xGNP+jRUD/qEVK/61HVf6xSl/1tVBo67lWcOO9XnfZu2qAy7JwkMCp&#10;dp22onynrZyCr6WXibaek5C7mY+YvpSNoMGRjKnCjYquwo2Jsb+NibK9jYmyvY2Jsr2NibK9jYmy&#10;vY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvf+bMxT/mkIm/51FNP+kRD//qkRJ/69FU/y0SV3yuU9l&#10;6b5WbOHDYHLTvmmAxrVuj7utdJywpnqnp6CAr5+bhrWYl467k5WVvo6SncGKkqfCiJCuwoiOsMCI&#10;jbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvf+bMxT/mkIm/55EM/+l&#10;Qj7/q0JI/7FEUvq3SFrwvU5h5sRWZ97JYm3OwWd/wbltjraxcpurqnimoqV+rpmghLWSnYu6jJqT&#10;voeYm8CEl6TCgpavwoOTsMCEkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+hJGyvoSRsr6EkbK+&#10;hJGyvv+bMxT/mkEm/59CM/+mQD3/rUBH/7RCT/e7R1ftw01d5MxYYNnNYGzJxWZ+vL1rjbC1cZql&#10;r3alnKp8rZOmgrSMoom5hqCQvYGemb99nqLBe56vwX2ZsMB/lrK+f5ayvn+Wsr5/lrK+f5ayvn+W&#10;sr5/lrK+f5ayvn+Wsr5/lrK+f5ayvv+cMxT/mkEm/6BBMv+oPzz/sD5F/7dBTfTARVPqyU5W4tVa&#10;V9LRXmvEyWR9tsFqjKq7b5mftXSklrB6rI2sgLKGqYe3f6eOu3qmlr53paC/dKatv3ehsb96nbK+&#10;ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvv+dMxT/m0Em/6I/Mf+qPDr/&#10;szxC+7s+SfDGRE3m0k9N3NxXVszVXWq+zWN7sMdoi6TBbZeZvHOij7h4qoa0frB/soW1ebCMuHSv&#10;lbtxrp+8bq+rvXGqs7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWz&#10;vP+dMxT/m0Am/6Q8MP+tOTj/tjk/9cE8Q+nORETe3U1H0uBTWMXbXGi302F6qc1miZzIa5WRxHGf&#10;iMB2p3+9fa14u4Sxc7qLtG+4lLdst524areouWm2trhtr7W5ba+1uW2vtbltr7W5ba+1uW2vtblt&#10;r7W5ba+1uW2vtbltr7W5ba+1uf+eMhT/nT4l/6c5Lv+xNjX7vDY67ck6PODaRDrS4kdMx+JNXrne&#10;VG6s2Vt8n9RiiJTQaJOKzG+bgsd3onzDfqh2wISscr6Kr2+8kbFtvJiya7uhs2q7rbJnura0Z7q2&#10;tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tP+fMhT/oDok/6o0LP+1MjHzwzIz&#10;49Q4MNPhPD/G6EJSueVIY6ziTXKf31R/k9ldionSZ5ODzXCafcl3n3jGfaR0xIOncMKIqW7Bjqts&#10;wJSsar+brWm/pa1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1ov66taL+urf+g&#10;MBT/ozYi/68wKPu8LSvozSwo1eAwMMfpOES57D5XrOlFZ57nS3WS4FOAidleiYLUaJF80HGWeMx3&#10;m3TKfZ5wyIKhbseHo2vFi6VpxJCmaMSWp2bDnqhlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6Wo&#10;ZcOlqGXDpahlw6WoZcOlqP+hLxT/qC8f/7UqIvDGJCHY3SMgyOktNbryNUms8TxanvBDaZLoTHWI&#10;4VV/gdthh3vXao1203GRctF3lW/PfJdszYCaasyFm2jLiZ1myo2eZcmSn2PJmKBiyJ6hYsieoWLI&#10;nqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieof+jLRT/rika+L8gGt7WGBPJ6CIluvQr&#10;Oqz4NE2e9zxckvFGaYjpUHN/41l7et9kgnTca4Zw2XGKbdZ2jWrVe49o03+RZtKDkmTRh5Rj0YqV&#10;YdCPlmDPlJdez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmP+nKBL/&#10;tx8S5s4RDcvmFRa79CEqrP4rPp7/NE6S+j9ciPJKZn/sVW956F51cuRke27ha35q33CBaN51hGXc&#10;eYVj232HYtqBiGDahIlf2YeKXdiLi1zXkIxb1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSNW9aU&#10;jVvWlI1b1pSNW9aUjf+wHgvtxg4IzdsLCLvzFRqs/yEunv8sP5L/N02H/URYf/ZPYXjxWWhx7V9t&#10;autkcWfoanRk5293YuV0eWDkeHpf43t7XeN+fFzigX1b4YR+WuGIf1ngjIBY4I+BWOCPgVjgj4FY&#10;4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgfO9DQTMzwkBveUMDKz/Fx6e/yQvkv8vPYf/&#10;PUl//0lSePxUWnD4Wl9p9F9kZPJlZ2Hwamle725rXO5ybVvtdm5a7HlvWOx8cFfrfnBW64FxVeqE&#10;clTqiHNT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdMzGCAC91AgD&#10;rfUOD5//Gh+T/yctiP80OX7/QkN3/01Kbv9TUGf/WVVi/F5YXvtkW1v5aF1Z+GxeV/dwYFb3c2FV&#10;9nZiVPV4YlP1e2NS9H1kUfSAZFDzg2VP84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmT/OGZk/z&#10;hmZP84ZmT/OGZr3LBgCu2wYEn/8QEJP/HR2I/yoofv84Mnb/RDpt/0tBZf9RRl//V0lb/11MWP9i&#10;TlX/ZlBT/2pRUv9tUlD/cFNP/3JUTv91VE3/d1VN/3lVTP57Vkv+fldK/YFXSv2BV0r9gVdK/YFX&#10;Sv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV/+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1&#10;kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFr&#10;wKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pM&#10;Lv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd&#10;02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLI&#10;bsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8&#10;kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+SUzv/lFdI/5VcVP2TYmD1kWpr&#10;741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+pn9JurqDSbbOh0Wy5otFrwKPN&#10;bMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Gov+NLQ7/jD4d/4pMLv+S&#10;Uzv/lFdI/5VcVP2TYmD1kWpr741ydumJfH/khYSG4ICLjdx8kZLaeZeW2HacmdVzoJvUcaWd02+p&#10;n9JurqDSbbOh0Wy5otFrwKPNbMWjyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai&#10;yG7Gov+NLQ7/jT4d/4xMLv+UUzv/lVZH/5ZbVP2VYWD2kmhr749wdemLen/kh4OH34KKjdx+kJLZ&#10;epaX1nebmtV0oJ3TcqWf0nCpodFurqLQbbSj0Gy6pNBswqTKbsSkxG/EpMRvxKTEb8SkxG/EpMRv&#10;xKTEb8SkxG/EpMRvxKTEb8SkxG/EpP+OLQ7/jj4d/45LLv+VUTr/mFRH/5hYU/6YXl/2lWRq75Js&#10;demOdn7kioCH34WHjtuAjpTYfJSY1XmanNN2n5/Rc6Si0HGqpM9vr6XObramzm29p8puwqfDcMKn&#10;vXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp/+PLQ7/jj4e/5BKLf+XTzr/&#10;mVFG/5tWUv6aW173mGFp8JVodOqRcX7kjnyG34mEjtuDi5TXf5Ka1HuYntJ3nqHQdKSkznKqps1w&#10;sajNb7mpy2/BqcNxwam8csCqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdzwKq3c8Cqt3PA&#10;qv+PLQ7/jz4e/5JKLf+YTTn/m09F/51TUf+dWFz4m15o8ZllcuqVbXzkkXeG34yBjtuHiZXWgZCa&#10;032Wn9B5naPOdaOmzXKrqcxws6rLb72rxXK/q71zv6y2dL6ssXW+rbF1vq2xdb6tsXW+rbF1vq2x&#10;db6tsXW+rbF1vq2xdb6tsXW+rf+QLQ7/kD4e/5NJLf+ZTDn/nU5E/59RUP+fVlv5nlxm8pxiceuY&#10;aXvllHOE4I99jduKhpTWhI2b0n+VoM96nKXNdqOoy3Orq8pxta3Gcb6tvnS9rrZ1va6wdr2urHe9&#10;rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rv+QLQ7/kD4e/5VJLP+bSjj/nkxD&#10;/6FPT/+iVFr6oVll86Bfb+ydZnnmmG+D4JN5jNuOgpPWh4qb0oGSoc98mqbKeKKqx3WrrcNztK+/&#10;c7ywt3W8sLB3u7CqeLuwp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sKd5vLCnebywp3m8sP+R&#10;LQ7/kT4e/5ZILP+cSDf/oEpC/6NNTf+kUlj7pVdj9KRdbe6hY3fonmuA4ph1idySfpLTjIeazIaP&#10;ocaAl6fBfJ6svXmmr7l2r7G3drqyr3e6sqp5urKlerqyonu7saJ7u7Gie7uxonu7saJ7u7Gie7ux&#10;onu7saJ7u7Gie7uxonu7sf+RLQ7/kT4e/5hHLP+dRzf/oUhB/6VLTP+nUFb8qFVh9ahba+2nYXTl&#10;pGl+3p9zh9SYfZDLkYSaxIqMor6Ek6i4gJqttHyisLB6q7OtebW0qHq5tKR7ubSgfbmznX26s519&#10;urOdfbqznX26s519urOdfbqznX26s519urOdfbqznX26s/+SLQ7/kj4e/5hGK/+eRjb/o0dB/6dJ&#10;S/+qTlX6q1Ne8qxZaOmsYHHiqWh62aVzg82ceo/FlYGavY6IoreIkKmxhJeurICfsah+p7SlfbG1&#10;oX24tp1+uLWaf7m0mYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqzmYC6s/+SLQ7/&#10;kj4e/5lFK/+fRDX/pEVA/6lISf+sTFP4rlJc77BYZeaxX23esGl20qlxgsigeI+/mH6at5KForCM&#10;jKmqiJSupIWcsqCCpLWdga62moC3t5eBt7aVgrm0lIK5s5SCubOUgrmzlIK5s5SCubOUgrmzlIK5&#10;s5SCubOUgrmzlIK5s/+TLQ7/kj0e/5pEKv+gQzX/pkQ+/6tGSP+uS1H1slBZ7LVXYeS3XmnatGlz&#10;zaxvgsKkdo+5nHyZsZaDoqqRiqmjjJGunomZspmHobWWhau3k4W2t5GEt7eQhbi1kIW5tJCFubSQ&#10;hbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tP+TLQ7/kz0e/5tDKv+iQjT/qEI9/61FRvyx&#10;Sk/ytU9W6bpWXeG9YGTUuGdyyK9tgb2ndI60oHqZq5qAoqSVh6mdkY6ul46WspKLn7WPiqi3jIqz&#10;uIuJt7eLiLi1i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5tP+TLQ7/kz0e&#10;/5xBKv+jQDP/qUE8/69ERfq0SEzwuk5T579WWd7CYGDPu2Zxw7Nsgbirco6upHiYpZ5+oZ6ahKiX&#10;loyukZOUsoyRnLWIj6a3hY+xuIWOtreGjbi2h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1h4y4tYeM&#10;uLWHjLi1h4y4tf+ULA7/lD0e/51AKf+kPjL/qz87/7FCQvi4R0ntvk5P5cZXU9rGXl/LvmRxvrZq&#10;gLOvcI2pqXaYoKN8oZifgqiRm4mtipmSsoWWmrWBlaS3f5Wut36Ut7eBkbe2gpC4tYKQuLWCkLi1&#10;gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tf+ULA7/lD0e/54/KP+mPTH/rT45/7RBQPS8RkXr&#10;xE1J4s5YS9PKXF7GwmNwubpof660boyjrnSXmql6n5KlgKeKoYeshJ+PsX+dl7R7nKG2eJust3eb&#10;t7Z6l7i1fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tP+VLA7/lT0e/6A9&#10;J/+oOzD/sDw3/bg/PPHBREDoy05C3tNVSs7NW13AxmFutL9nfqi5bYqdtHKVlK94nourfqWEqIWq&#10;faaMr3iklbJ0o5+0caOqtXCjuLVznrm0dpu5s3abubN2m7mzdpu5s3abubN2m7mzdpu5s3abubN2&#10;m7mzdpu5s/+WLA7/lzwe/6I6Jv+qOS7/szo0+b08OO7IQznj1VA319pSSMjSWVy6y19trcVlfKHA&#10;a4mXunCTjbZ2nISzfKJ9sIOod66KrHKtk69urJ2xa6yosmmttrJsqLuxb6O7sW+ju7Fvo7uxb6O7&#10;sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sf+XLA7/mjsd/6Q3Jf+tNiv/tzcw88M6MebQQzDc30o1&#10;z99SR8HYWFqz0V5rpstjeprHaYaPwm6Qhr90mH28ep92uoGkcLiJqGu3kqtot5ytZbenrmS3tK5l&#10;s72uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rv+YLA7/nTkc/6c0I/+x&#10;Myj5vTIq6ss3KdzdPinQ40Y6xeJNS7jeVVqs2VxontNid5LPZ4KIy22MfslzlHbHeZpwxYGfasSJ&#10;ombDkqViw5ynYMOmqF/DtKhfwcKoYbrBqWG6walhusGpYbrBqWG6walhusGpYbrBqWG6walhusGp&#10;YbrBqf+ZLA7/oDUa/6oxIP+2LiPwxS0i39gzHNDjOi7E6EJAuOVJUKvhTl+e3lVskttcd4fYY4F+&#10;1WqJdtRxj2/ReZRrzoCYZ8yIm2TKkJ1iyZifYMmhoF/Jq6BfybmfXMjDolzIw6JcyMOiXMjDolzI&#10;w6JcyMOiXMjDolzIw6JcyMOiXMjDov+bLA7/pDAY/68sG/i+Jxvk0SYX0eItIMTrNzO36z5FqulF&#10;VJ7nTGKS5VJuhuNYeH3gYH923GmGcNhxi2vVeI9o03+SZdGGlGLPjZZgzpSYXs6bmV3No5pcza2a&#10;W823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mv+dLA7/qCsU/7ckFevKHBHT&#10;4B4TxOsrJrfxNDiq8DxJne9EV5HuS2OG7VJtfehbdXXjYnxw4GuBa91yhWjaeIhk2X6LYteEjV/V&#10;io5e1JCQXNOVkVrTnJJZ0qSTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jSrJNY0qyTWNKs&#10;k/+hKw3/ryMP9MIXDNbdEAfF6x4Yt/YpK6n3Mzyd9jxLkfdEWIb2TWJ98FZqdutecW7nZHZq5Gt6&#10;ZuJyfWTgd4Bh332CX96ChF3dh4Vb3IyGWtuRh1jalohX2Z2JVtmjilbZo4pW2aOKVtmjilbZo4pW&#10;2aOKVtmjilbZo4pW2aOKVtmjiv+oIwn9uRYH1tELA8bqEAu29x4dqf0pLpz+ND6Q/z5Lhv5HVn34&#10;UV5281llbvBfamjtZW5k6mtyYelxdF/ndnZd5nt4W+V/eVnkhHpY44h8V+OMfVbikX5U4Zd/U+Gc&#10;f1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf/+xFQPUxwkBxtYKA7b3Eg+o/x8g&#10;m/8rMJD/Nj2F/0BIff9LUXX9VFht+VpdZ/ZgYmPzZmVf8mtnXPBwaVrvdGtY7nhsV+18blXsgG9U&#10;7IRwU+uIcVLrjHFR6pFyUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ6ZVzUOmVc9a+&#10;BwDFywgAt9sJBaj/FBKb/yIhkP8uLoX/OTp8/0RDdP9OSmz/VFBl/1pUYP1fWF37ZVpa+mpcV/lu&#10;XlX4cl9U93ZgUvZ5YVH2fWJQ9YBjT/SEZE70h2RN84xlTPOQZkzzkGZM85BmTPOQZkzzkGZM85Bm&#10;TPOQZkzzkGZM85BmTPOQZsTCBgC20QcAqO0LBpv/FxOQ/yUfhf8xKnz/PDRz/0Y7av9MQWP/U0Ze&#10;/1lJWv9eTFb/Y05U/2hQUv9sUVD/b1JP/3JTTv92VEz/eVVL/3xVSv5/Vkn+gldI/YZYR/2KWEf9&#10;ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWLbJBACo2QQBm/8OB4//GhGF/ycbe/8z&#10;JHH/PCxo/0MyYf9KN1v/UDtW/1Y9U/9cQFD/YEFO/2RDTP9oREr/a0VJ/25GSP9xRkf/dEdG/3ZI&#10;Rf95SET/fElD/4BJQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NKQv+DSv+CKAn/&#10;gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFt&#10;oovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jS&#10;ks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN3&#10;6niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLP&#10;aNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW/4FIJf+KTzH/jlY9/49cSf+O&#10;Y1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovga6eN32msjt5osZDdZ7eR3Wa9&#10;kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSkv+CKAn/gjkW&#10;/4FIJf+KTzH/jlY9/49cSf+OY1T+impe+IVxaPKAenDufIN36niLfed0koLkcZiF4m+diOFtoovg&#10;a6eN32msjt5osZDdZ7eR3Wa9kdxlxZLcZc2S1GbRks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o&#10;0pLPaNKSz2jSkv+CKAn/gzkW/4NHJf+MTjH/kFU9/5FbSP+QYVP+jWhe+IhvaPKDeHDtfoJ46XqK&#10;fuZ2kYPkc5eH4nCdiuBuoozfa6eO3WqskN1ospHcZ7iT22a/k9tmx5TZZtCUz2jQk8tp0JTLadCU&#10;y2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlP+DKAn/gzkX/4ZGJP+OTTD/k1Q8/5RYR/+SXlP/&#10;kGVd+IxtZ/KGdXDtgX946X2HfuV5j4TidZWI4HKbjN5voY/dbKeR3Gusk9tps5TaaLqW2WfDltlm&#10;zZfQac6WyGrOl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl/+EKAn/hDkX/4hF&#10;JP+RTDD/lVE7/5ZWR/+VXFL/k2Jc+Y9qZvOKcnDthXt46YCEf+V7jIXid5OK33Oajt1woJHbbaaU&#10;2mutltlptJfYaL2Y2GfImdFpzJnJa8yZwmzMmr1ty5q9bcuavW3Lmr1ty5q9bcuavW3Lmr1ty5q9&#10;bcuavW3Lmv+FKAn/hTkX/4pEJP+TSy//l086/5hURv+XWVD/lmBb+ZJnZfOOb2/uiXh36YOBf+R+&#10;ioXheZGL3nWYj9xxn5PabqaW2GyumNdqtprWaMGb02nLm8pry5vCbcqcu27Knbhvyp24b8qduG/K&#10;nbhvyp24b8qduG/Knbhvyp24b8qduG/Knf+FKAn/hjkX/4xEI/+VSi//mU06/5pRRP+aVk//mV1a&#10;+pZkZPSSa27ujXR26Yd+fuSBh4XgfI+L3XeXkNtznpXYb6aY1myvmtVquZzUacady2zJncNtyZ68&#10;b8iftXDIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn/+GJwn/hjkX/45DI/+X&#10;SS7/mks5/5xPQ/+dVE7/nFpY+5pgYvWWaGzvkW916ot5fuWFg4Xgf4yM3XmVkdl0nZbUcKWa0G6u&#10;nc1st5/La8Ogw27HoLtvx6G1ccahr3LGoaxzxqGsc8ahrHPGoaxzxqGsc8ahrHPGoaxzxqGsc8ah&#10;rHPGof+HJwn/hzkX/5BCI/+YRy3/nEk4/59MQv+gUUz/oFdW+55eYPSbZWrtlmxz55B2fOGKgITb&#10;hImL036Rks54mZjJdKGcxnGpn8JwsqLAb72junDFo7NyxaSuc8WkqXTFo6Z1xaOmdcWjpnXFo6Z1&#10;xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo/+HJwn/iDgX/5FBIv+aRSz/nkc2/6FKQP+jUEr+o1VU9qJc&#10;Xe+gYmfonGlw4ZZ0edqQfYLRiYaLyoKNk8V9lZnAeZ2evHalobhzraS1crilsnLDpqx0w6andsOm&#10;o3fEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpf+IJwn/iDgX/5NBIv+bRCz/&#10;oEU1/6NJP/+lTkj7p1RR86ZaW+ulYGTjomht3J1zdtGVeoLJjYKLwoeKk7yCkZq3fZmfsnqho693&#10;qaardrOnqXbAqKR3wqihecKnnXrDp5t6w6abesOmm3rDppt6w6abesOmm3rDppt6w6abesOmm3rD&#10;pv+IJwn/iTgX/5VAIf+dQiv/okQ0/6VIPf+oTEb4qlJP76tYV+erX2DgqGlp1KFwdcuZeIHCkn+L&#10;u4uGlLWGjpqvgpWgqn6dpKZ7pqejerCpoHm8qp16wamafMGpmH3CqJZ9wqeWfcKnln3Cp5Z9wqeW&#10;fcKnln3Cp5Z9wqeWfcKnln3Cp/+JJwn/iTgX/5Y/If+eQSr/o0Iz/6dGO/6rS0T1rlFM7LBXVOSx&#10;XlzbrWhmz6VudcWddYG8lnyLtZCDlK6Ki5uohpKgo4KapZ6AoqibfqyqmH64q5Z+wKuUf8Cqk4DB&#10;qJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqP+JJwn/ijgX/5g/IP+fPyn/pUEy&#10;/6pFOvyuSUHysU9J6bVWUOG3X1fVsWVlyqhsdMChc4C3mnqLr5SBlKiPiJuiio+gnIeXpZeEoKiU&#10;gqmqkYK1q4+Cv6uOg8CqjYPBqY2DwaiNg8GojYPBqI2DwaiNg8GojYPBqI2DwaiNg8GojYPBqP+K&#10;Jwn/izgX/5k+IP+hPij/pkAw/6xDOPmxSD/wtU5F57pVS967XlTQtGRlxaxrc7ukcYCxnniKqZh+&#10;k6KThZqbj42gloyVpZGJnaiNh6erioeyrIiHv6yIh8CriIbAqYiGwaiIhsGoiIbBqIiGwaiIhsGo&#10;iIbBqIiGwaiIhsGoiIbBqP+KJwn/jDcX/5s9H/+iPSf/qD8v/65CNve0Rzztuk1B5MBWRtm/XFPL&#10;t2NkwK9pc7aob3+sonWKpJx8k5yYg5qVlIqgj5GSpYqOm6iGjaSrg4yvrIGNvayCjL+rg4rAqYOK&#10;wamDisGpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqf+LJwn/jjcX/5w8H/+jOyb/qj0t/7FA&#10;M/S4RTjqv0w84sdVQNPCWlLHumFju7NncrCtbX6np3OJnqF6kpadgJmPmoifiZeQpISUmKh/k6Kq&#10;fJKtq3qSuqx7kcCrfY/BqX6Owah+jsGofo7BqH6Owah+jsGofo7BqH6Owah+jsGofo7BqP+MJwn/&#10;jzYW/506Hv+lOiX/rTsr/LQ+MPG8QzTnxUw23stSP87GWVHCvmBitrhmcKuxbH2hrHKImKd4kZCj&#10;fpiJoIWegp2No32blqd4mZ+pdZiqqnOZt6t0mMCqd5TBqXiTwqh4k8KoeJPCqHiTwqh4k8KoeJPC&#10;qHiTwqh4k8KoeJPCqP+MJwn/kTUW/584Hf+nOCP/rzko+bg8LO7CQi7lzUwt2NBPPcnJV1C8w15g&#10;sLxkb6W3anybsnCGkq12j4qpfJaCpoOcfKSLoXaik6VyoZ2nb6CoqW2gtaltoMGocJvCp3KZwqdy&#10;mcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp/+NJgn/lDQV/6E2G/+qNiH/szYl9b45J+rJ&#10;QCbg1kko0dVOPMPOVk62yFxfqsJjbZ+9aHqUuG6Ei7R0jYOxepR8roGadayInnCrkaJrqZukaKmm&#10;pmaps6ZmqsOlaaTEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HEpf+OJgn/lzMU&#10;/6M0Gv+tMx7+uDIg8MU1IOPTPxzY3kUmyttNOr3TVEywzltdo8lha5jEZ3eNwGyBhL1yiXy6eJB1&#10;uH+Wb7aHmmq1kJ1ltJqgYrOloWG0saJgtcKhYq/GomSrxqJkq8aiZKvGomSrxqJkq8aiZKvGomSr&#10;xqJkq8aiZKvGov+QJgn/mzES/6YxF/+xLhr3vi0a584xF9neORnN40QowuBNOLXbU0qo1VlanNBf&#10;aJDMZXOGyWt9fcZxhXXEd4tuw36QacGGlGTAj5dgwJqaXcClm1vAsZtawcGbW7zKnF23yp1dt8qd&#10;XbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnf+RJgn/ny8R/6otFP+3KBXtyCYS2twpDszkNh3B&#10;5kAutuNIPqrgTkye3VZZktpdZYjWY29+1Gp4dtJwf27Qd4Voz3+JY86HjV/OkJBbzZqSWc2lk1fO&#10;spNWz8KTVsvQlFfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlf+TJgn/oywO/7Am&#10;D/XAHw3f1RsHzeQnE8HrNCO16j0zqedFQp3lS1CR41JchuJYZnzgX25032Z1bN5tembedX9h3X2C&#10;XdyGhVrbj4hY2ZiKVtihi1TYrItU2LeMU9jJi1PW1otT1taLU9bWi1PW1otT1taLU9bWi1PW1otT&#10;1taLU9bWi/+XJAn/qSYK/rgcCebOEQXO4xcIwO4mF7TwMiio7js4nO1DRpHsS1KG7FJcfOtZZHPr&#10;Xmtq6mRwZehsdWHmdHhe5Hx7W+KDfVngi39W35KBVd6ag1PeooNS3aqEUd22hFHdv4RR3b+EUd2/&#10;hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hP+fIQb/sBsF6cUNA9DZCwLA7hgMs/YmHKf1MSyb9Ts6&#10;kPVER4X1TFF89VNac/VZYGvzX2Zl8GZqYe1tbV3rdHBa6npzWOiBdFbnh3ZU5o14U+WUeVHkm3pQ&#10;5KF7T+OqfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfP+oHALrvAwBzcwJAMHg&#10;DASy+hkQpfwnIJr9Mi6P/T07hf5FRXv/TU5y/1RVa/taWmT4YF9g9mdiXPRtZVnycmdX8XhpVfB+&#10;alPvg2xR7oltUO2Pbk7slG9N65pwTOuhcUvqpnJL6qZyS+qmckvqpnJL6qZyS+qmckvqpnJL6qZy&#10;S+qmcvezDQDMwwgAv9EIALHvDgak/xsTmf8pIY7/NC6E/z85e/9HQXH/Tkhq/1ROY/9aUl7+YFZa&#10;/GZYV/tsWlX6cVxT+XZeUfh6X0/3f2BO9oRhTPWJYkv1jmNK9JRkSfOaZUjznmZI855mSPOeZkjz&#10;nmZI855mSPOeZkjznmZI855mSPOeZs27BQC9xwYAsdgHAaP/EAiY/x8Ujf8sIIP/Nyt6/0E0cP9H&#10;O2j/TUFh/1RFXP9aSVj/X0tV/2VNUv9qT1D/blFO/3JSTP93U0v/e1RJ/39VSP6EVkf+iFdG/Y1X&#10;RP2TWET8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWb2/BACwzgQAouAGApf/EwiM&#10;/yITg/8uHXn/OCVu/z4tZv9FMl//TDdZ/1I7Vf9YPlH/XUBP/2JCTP9mQ0r/akRJ/25FR/9yRkb/&#10;dkdF/3pIQ/9+SEL/gklB/4ZKQP+LSz//j0s//49LP/+PSz//j0s//49LP/+PSz//j0s//49LP/+P&#10;S6/GAgCi1gIAlvcKAov/FgeC/yQPd/8tF2z/Mx5j/zokXP9CKFb/SSxR/08vTv9VMUv/WjNI/141&#10;Rv9iNkT/ZjdD/2k4Qf9sOED/cDk//3M6Pv93Oj3/ezs8/348Ov+DPDr/hj06/4Y9Ov+GPTr/hj06&#10;/4Y9Ov+GPTr/hj06/4Y9Ov+GPf91JAb/djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3&#10;eWL3c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDb&#10;gddi3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91JAb/djUQ/3dDHP+ASif/hVIz&#10;/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17WegeOxlpXrrZKp86mKvfelhtX7o&#10;YLt/6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgf91&#10;JAb/djUQ/3dDHP+ASif/hVIz/4ZZPv+FYEj/gWhS/3xvWvx3eWL3c4No9G+MbvFsk3Lvapp17Weg&#10;eOxlpXrrZKp86mKvfelhtX7oYLt/6F/DgOdfy4HmXtWB4GDbgddi3oHUY9+B1GPfgdRj34HUY9+B&#10;1GPfgdRj34HUY9+B1GPfgf92JAb/dzUQ/3lCHP+CSSf/h1Ey/4hYPf+HX0j/g2ZR/35uWvt5d2L3&#10;dYJp9HGKbvFtknPua5l27GifeetmpHvqZKp96WOvf+hitYDnYbyB52DEguZfzoLjX9eD3GHbg9Jj&#10;3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg/93JAb/eDUQ/3xBHP+FSCf/ik8y/4xW&#10;Pf+LXUf/h2RR/4JsWvt8dGL3eH9p83SIb/BwkHTtbJd462qee+lnpH7oZqqA52SwguZitoPlYb6E&#10;5WDHheVg04XdYtmF02Tchcxl24bJZduGyWXbhsll24bJZduGyWXbhsll24bJZduGyWXbhv94JAb/&#10;eDUQ/35AG/+IRyb/jU4x/49VPP+OW0b/i2JQ/4ZpWfyAcWL3e3tp83aFcO9yjnXsbpV56mucfehp&#10;o4DnZqmC5WWwhORjt4XkYsCH42HLh99i1YfVZNqHzWXZiMZn2YnEZ9iJxGfYicRn2InEZ9iJxGfY&#10;icRn2InEZ9iJxGfYif95Iwb/eTQQ/4A/G/+KRib/kE0w/5JTO/+RWkX/j2BP/4pnWfyEbmH3fnhp&#10;8nmCcO90i3brcJN76W2bf+dqooLlZ6mE5GWwhuNkuYjiYsOJ4mLQithk2IrOZtiKx2fXi8Bo1oy+&#10;adaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjP95Iwb/ejQQ/4M+G/+NRSX/k0wv/5VROv+U&#10;V0T/kl1O/45lWPyIa2H3gnRp8nx/cO53iHbrc5F86G+ZgOZroYTkaKmH4maxieFku4vgY8eM3GPU&#10;jM9m1ozHaNWNwGnUjrpq1I64a9SOuGvUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvUjv96Iwb/ezQQ&#10;/4U9Gv+PRCT/lkou/5dOOP+XVEL/lVpM/5JhVvyOaV/2h3Bo8oF6cO17hXfqdo585nGXgeNtn4bg&#10;aqiJ3WewjNpmu43WZceO0WbUj8do04+/atOQuWvSkbNs0pGybdKRsm3SkbJt0pGybdKRsm3SkbJt&#10;0pGybdKRsm3Skf97Iwb/fDQR/4g8Gv+SQyT/mEgt/5pMN/+aUkH/mVhK/JdfVPaTZl3wjW5m64d3&#10;b+aAgXbhe4t93HWTg9dxnIfSbqSLz2usjsxptZHJaMCSx2jPk79r0ZO4bNCTsm3QlK1v0JOrb9GT&#10;q2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk/98Iwb/fTQR/4o7Gf+UQSP/mkYs/5xLNf+dUD//&#10;nVZI+JtdUfGYY1vrk2tk5I11bd6GfnXYgId80XqPg8x2l4nHcp+NxG+nkcBtsJO+bLuVu2vIlrZt&#10;z5awb86Wq3DPlqZxz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlf98Iwb/fTQR/4w6&#10;Gf+XQCL/nEUr/59JNP+gTjz7oVRF9KBaTuydYVjlmWlh3pNzatWMe3TOhYN9yH+LhMJ6k4q+dpuP&#10;unOjk7Zxq5azb7aYsW/CmK1wzZiocs2YpHPNmKB0zpefdM6Xn3TOl590zpefdM6Xn3TOl590zpef&#10;dM6Xn3TOl/99Iwb/fzMR/445GP+ZPyH/nkMp/6FHMv+jTDr4pVJD8KRYS+ijX1Thn2hd15hwaM6R&#10;eHTGioB9wISIhbp/j4u1e5eQsXeflK11p5eqc7GZp3O9m6Vzy5ugdcuanXbMmpp3zZmZd82YmXfN&#10;mJl3zZiZd82YmXfNmJl3zZiZd82YmXfNmP9+Igb/gDIQ/5A4GP+bPyD/oEIo/6RGMP6mSzj0qFBA&#10;7KlXR+SpXVDcpWZa0J1uaMeVdXO/jn19uYmEhbODjIytf5ORqXyblaR5pJmhd62bnne5nJx3yJyZ&#10;eMqcl3nLm5V6zJqUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmUesyZlHrMmf9+Igb/gjIQ/5I3F/+c&#10;PR//oUAn/6ZELvupSTXxrE886a5VQ+GvXUvVqGRZy6FrZ8KZc3O5k3p9so2BhayIiYymhJCRoYCY&#10;lp19oJqZfKqclnu2nZR7xJ6SfMqdkX3KnI99y5uPfcyaj33Mmo99zJqPfcyaj33Mmo99zJqPfcya&#10;j33Mmv9/Igb/hDEQ/5M2F/+ePB7/oz8l/6hCLPitRzLvsE055rRUP92zW0nQrGJZxqRqZrydcXK0&#10;l3d8rJF+haaMhoygiI2RmoWVlpaCnpqSgKedj3+yno2AwZ6MgMmei4DKnYqAy5uKgMubioDLm4qA&#10;y5uKgMubioDLm4qAy5uKgMubioDLm/9/Igb/hTAP/5U2Fv+fOx3/pT0k/6tBKvWwRS/stUw047pU&#10;Odi3WUjLr2FYwahoZrehb3Kvm3V8p5V8hKCRg4uajYuRlIqTlo+Hm5qLhaWdiISwn4aEvp+Fhcme&#10;hYTJnYWEypyFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMubhYTLm/+AIgb/hy8P/5c1Fv+gOhz/&#10;pzwi/q0/J/OzRCzpuksw4b9SNdO6WEfHs19XvKxmZbKlbXGpn3N7oZp6hJqWgYuUkoiRjo+QlomM&#10;mZqEiqKdgYqtn3+Ku59+isief4nJnYCIypyAiMubgIjLm4CIy5uAiMubgIjLm4CIy5uAiMubgIjL&#10;m/+BIgb/iS4P/5k1Ff+iOBv/qTog+7A9JPC4Qijmv0oq3cNPNM69VkbCtl5Wt7BlZK2pa3CkpHF6&#10;nJ94g5SbfoqOl4aQiJWOlYKSlpl+kKCceo+rnniPuJ93kMmeeY7KnXqMy5t7jMube4zLm3uMy5t7&#10;jMube4zLm3uMy5t7jMube4zLm/+BIgb/iy0O/5s0FP+kNxn/rDge+LQ6Ie29QCPkxkkj18dMM8nB&#10;VUW9ulxVsrRjY6iuaW+fqW95lqV2go6hfImHnYOPgZuLlHyYlJh3l52bc5aonXGWtZ5wlsadcpTK&#10;nHSSy5t1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcuadZHLmv+CIgb/jSwN/500E/+mNBj/rzUb&#10;9Lg3HOnDPhzgzUUf0ctLMsTFVEO4v1tTrblhYaK0aG2Zr253kKt0gIineoeBpIGNe6KJknWgkZZw&#10;npuZbZ2mm2qds5xpnsOca5zLm26YzJpvl8yZb5fMmW+XzJlvl8yZb5fMmW+XzJlvl8yZb5fMmf+D&#10;IQb/kCsN/6AzEf+pMhX9szEX8L40F+XLOxXa1D8dy89JML7JUkKyxFlRp79gX5y6ZmuStmx1ibJy&#10;foGveIV6rH+LdKqHkG+oj5Nqp5mWZ6akmGSmsZljp8GZZKXNmGegzZhon82XaJ/Nl2ifzZdon82X&#10;aJ/Nl2ifzZdon82XaJ/Nl/+EIQb/kykL/6IwD/+tLhL4uCwS68YvEODVOAvS2j0cxdRILrjPUECs&#10;ylhPoMVeXZXBZGiLvWpyg7pwenu3doF0tX2HbrOFi2iyjo9ksZiSYbCjlF6wsJVdsb+VXbHQlGCq&#10;0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlP+GIQb/lygK/6YsDf+xKA7ywCYM49Ao&#10;B9TfMgvJ3z4ZvdtHLLHWTz2k0VZMmc1cWY7JYmWExmhue8RvdnTBdXxtwHyCaL6EhmO9jYlfvJeM&#10;W7yijlm8r49Yvb6OV77Ujlm2049atNOQWrTTkFq005BatNOQWrTTkFq005BatNOQWrTTkP+IIQb/&#10;nCcI/6onCvy4IQnpyhsF1d4gBMnlMA++4z0dtOFGLKjeTjqc2lVIkdZbVYbTYWB80GdpdM5ucG3N&#10;dXZny3x7YsuEfl7KjYJaypeEV8qjhlXKr4ZUy76GU8zVhlTE2YhVwdmJVcHZiVXB2YlVwdmJVcHZ&#10;iVXB2YlVwdmJVcHZif+NHQX/oiUG/7AfBfLCFAPZ2w4ByeYgB73oLxSy5zoip+VDMZvjSj6Q4VBK&#10;ht9XVHzeXl103WVkbNtsambbdG9h2nxzXNmEdlnZjnlV2Zh7U9qjfFHasH1Q2759UNzTfFDU4H5R&#10;0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf/+VGgP/qR8D+7oSAtTNCwDJ5g8CvO0gC7Dt&#10;Lhml7DknmutCNY/qSUGF6VBLe+hXU3LoXVpq52NgZOdqZV/ncmlb53psV+eCblPni3FQ55VyTuif&#10;dEzoqnVL6LV2SufDdkro3XZL5OB1S+TgdUvk4HVL5OB1S+TgdUvk4HVL5OB1S+Tgdf+dFgH/sRIB&#10;08MJAMfRCgC78hEEr/MhD6PzLh2Z8zkqjvNCNoTzSkF781JJcvNXUGnzXFZj82NaXfNpXlnzcGFV&#10;83djUvN/Zk/yh2dN8I9pS++Ya0rvoGxJ7qltSO6zbUftwG5G7cduRu3Hbkbtx25G7cduRu3Hbkbt&#10;x25G7cduRu3Hbv+nDwDTugcAxccHALrWCQCt+hMGovoiEpf6Lx+N+zorg/xDNXr9TD5x/VFFaP1W&#10;S2H+W09c/mJTV/5oVlT9b1hR+3VaTvp8XEz5g11K+IpfSPeRYEf2mWFG9qBiRfWnY0T0sWRD9LVk&#10;Q/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZNayBADEvgYAt8wGAKzcCQGg/xYIlf8lFIv/Mh+C&#10;/zwpef9FMm//Sjln/08/X/9VQ1r/W0dV/2FKUv9nTE//bE5N/3JPS/94UUn/flJH/4RTRf+LVEP/&#10;kVVC/phWQf2eV0D9plhA/KlYQPypWED8qVhA/KlYQPypWED8qVhA/KlYQPypWMa4BAC2xAQAqtMF&#10;AJ7yDQKU/xoJiv8oE4H/NB13/zwlbf9CLGX/RzJd/002V/9TOlP/WT1P/18/TP9kQUr/aUNI/25E&#10;Rv9zRUT/eUZC/35HQf+ESD//ikk+/5BKPf+VSzz/nEw8/59MPP+fTDz/n0w8/59MPP+fTDz/n0w8&#10;/59MPP+fTLe8AwCpywIAnNsDAJL/EAKJ/x0IgP8qEHX/MRhr/zgfYv8+JFv/RClU/0osUP9RL0z/&#10;VzJJ/1wzRv9gNUT/ZTZC/2k3Qf9uOD//czk9/3c6PP98Ozv/gjw5/4c9OP+MPTf/kz42/5U+Nv+V&#10;Pjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPqrEAACc0gAAj+cCAIb/EQJ8/xsFcf8kC2j/KxFf/zIX&#10;V/85G1H/Px5M/0YhSP9NI0X/UiVC/1cnQP9bKD7/Xyk8/2MqOv9nKzn/ayw3/28sNv90LTX/eC40&#10;/30uMv+CLzH/iDAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMP9qJAT/aTIK/2w+FP92&#10;Rh7/e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5YZxl+F+iaPdeqGr2XK1r9Vuz&#10;bPRauW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw&#10;3F3ocP9qJAT/aTIK/2w+FP92Rh7/e00p/3xVM/96XT3/dmZG/3FuTf9teVT/aoRa/maNX/tjlWL5&#10;YZxl+F+iaPdeqGr2XK1r9VuzbPRauW7zWcFu81jJb/JY1HDvWOBw6VnkcONa5nDcXehw3F3ocNxd&#10;6HDcXehw3F3ocNxd6HDcXehw3F3ocP9qIwT/aTEK/24+FP93RR7/fE0o/35UM/98XDz/eWRF/3Nt&#10;Tv9veFX/a4Ja/WiLX/tllGP5Yptm92ChafZep2v1Xa1s9FyzbvNaum/yWcFw8lnKcfFY2HHsWeFx&#10;5lrkceBc53HYXehx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx2F7ocf9rIwT/ajEK/3E8FP96Qx3/&#10;gEso/4FTMv+AWjz/fGJF/3dqTv9xdFX/bn9b/WqJYPpmkmT4ZJlo9mGga/Vfp23zXq1v8lyzcPJb&#10;unHxWsNy8FnNc+5Z3XPoWuJ04Vzlc9le5nPQX+d00F/ndNBf53TQX+d00F/ndNBf53TQX+d00F/n&#10;dP9sIwT/azEK/3M7FP99Qh3/gkon/4RRMv+DWTv/gGBF/3toTf90cVX/cHxb/GyHYflokGb3ZZhp&#10;9WOfbPNhpm/yX6xx8V2zcvBcu3TvW8V171rQdepa33biXOJ221/lddFg5nbKYeV3ymHld8ph5XfK&#10;YeV3ymHld8ph5XfKYeV3ymHld/9tIgT/bDEL/3Y6FP+AQR3/hUgn/4hPMf+HVzv/hF5E/39mTf94&#10;blX/c3lc/G6EYvlqjWf2Z5Zr9GSebvJipXHxYKxz7160de5dvHbuW8d37VvWeOVc4HjcX+N40mDk&#10;eMth5HnEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6xGPjev9uIgT/bTEL/3g4E/+DPxz/iUcm&#10;/4tOMP+LVTn/iFxD/4NjTP99a1T/dnVc/HKAYvhtimf1aZRs82accPFjpHPvYax17l+0d+1dvnns&#10;XMt66Fzcet5f4XrSYeN7ymLifMRj4n2+ZeF9vWXhfb1l4X29ZeF9vWXhfb1l4X29ZeF9vWXhff9u&#10;IgT/bjAL/3s3E/+GPhz/jEUl/49MLv+PUzj/jVpB/4hhS/+DaVP6fHFb93Z8YvNxh2jwbZBt7WmZ&#10;cepmoXXoY6l45mGyeuRgu3viX8d84F/afdRi4X3KY+B+w2Tgf71m34C3Z9+At2ffgLdn34C3Z9+A&#10;t2ffgLdn34C3Z9+At2ffgP9vIQT/bzAL/342Ev+JPBv/kEQk/5NMLf+TUjb/kllA/45gSfmIZlL0&#10;gm5a73x5Yet3g2jncoxu5G2Vc+BqnXfdZ6Z62mWufNZjuH7TYsOA0WLTgcpk34HBZd6Cu2fdgrVo&#10;3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg/9wIQT/ci8L/4E0Ev+MOxr/k0Mi/5dL&#10;K/+XUTT/llc9+pNdRvOOZE/uiGtY6IJ1YON8f2jed4lu2XKRdNNumXnQa6F9zGipgMlmsoLHZb2D&#10;xWXLhMFm3IS5aNuFs2nbha5r24WpbNuFqWzbhals24WpbNuFqWzbhals24WpbNuFqWzbhf9xIQT/&#10;dC4K/4QzEf+POhn/lkMh/5pJKf+aTjL8mlQ79ZhbRO6UYk3nj2lV4YlzXtuCfGbTfIVvzXeNdcly&#10;lXrFb51/wWylgr5qrYW7abiHuWnEiLdp2Iiwa9mIq2zZiKdt2Yijb9qHo2/ah6Nv2oejb9qHo2/a&#10;h6Nv2oejb9qHo2/ah/9xIAT/diwK/4YyEf+SOhj/mUIg/5xHJ/+eTC/4nlI48J1YQOmaX0nilWdS&#10;2o9wXNGHeGbKgYFvxXyJdsB3kHy7dJiAt3GghLRvqYexbbOJrmy/iqxsz4uobteLpG/YiqBw2Iqd&#10;cdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZif9yIAT/eCsK/4gwEP+UORf/m0Ee/59FJf2h&#10;Si30olA07KJWPOSgXEXcm2VP0pNtXMqMdWbDhn1vvYGFdrd8jX2zeJSBrnWchqtzpYmnca6LpXC6&#10;jaNwyY2gcdWNnHPWjJp01ouXdNiKl3TYipd02IqXdNiKl3TYipd02IqXdNiKl3TYiv9zIAT/eioJ&#10;/4svD/+WORb/nT8c/6FDI/qkSCrxpk4x6KdUOOGnXEDVn2JOy5hrW8ORcma8i3pvtoWCd7CBiX2r&#10;fZGCpnmZhqJ3oYqfdauNnHS2jpp0xY+YddSOlXbVjZN31Y2Sd9aLknfWi5J31ouSd9aLknfWi5J3&#10;1ouSd9aLknfWi/9zIAT/fCkJ/40vD/+YOBX/nz0b/6RBIfeoRiftq0wt5a1SM9yqWT/Qo2FNxpxp&#10;Wr6VcGW2j3dvr4p/dqmFhn2kgY6Cn36Wh5t7nouXeaiOlHizj5J4wZCQedOQj3rUj4561Y2Me9aM&#10;jHvWjIx71oyMe9aMjHvWjIx71oyMe9aMjHvWjP90HwT/figJ/44uDv+bOBT/oTwZ/6c/H/SrRCTq&#10;r0op4rNRLtauVz7Lp19NwaBnWrmZbmWxk3Vuqo58dqOKg32ehouCmYOTh5SAm4uQfqWOjX2wkIp9&#10;vZGJftCRiH7Tj4h+1I6HftWNh37VjYd+1Y2HftWNh37VjYd+1Y2HftWNh37Vjf90HwT/gCcI/5Au&#10;Dv+dNxP/ozoY/Kk9HPGvQiDntEgk37dOLNGxVT3Hql5MvaNlWbSdbGSrl3NupJN6dp6OgXyYi4iC&#10;koeQh46FmYuJg6KOhoKtkIOCu5GCgsyRgoLTkIKC1I+CgdWNgoHVjYKB1Y2CgdWNgoHVjYKB1Y2C&#10;gdWNgoHVjf91HwT/giYI/5ItDf+fNhL/pTgW+aw7Gu6zPx3luUYf2rtLK820VDzCrlxLuKdjWK+h&#10;amOmnHFtn5d3dZiTfnySkIaCjI2Oh4eKlouDiKCOf4erkH2HuJF7h8mRfIfTkHyG1I99hdWNfYXV&#10;jX2F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjf91HwT/hCUI/5QtDP+gNRD/qDYU9q84F+u3PRjiv0UZ&#10;1b5JKsi4Uzu9sVtKs6tiV6qmaGKhoW9smZx1dJKYfHuMlYOBhpKLhoGQlIt8jp6OeY2okHaMtZF0&#10;jcaRdY3TkHaL1I94idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14idWNeInVjf92HgP/hiQH/5csC/+i&#10;Mg//qzMR8rM1E+i8OhPexT8X0MFIKcS7UTm5tVlIrrBgVaWqZ2Gcpm1rlKJ0c42eenqGm4GAgJiJ&#10;hXuWkol2lJuNcpOmj2+Ts5Buk8OQbpPTj3CR1I5yjtWNco7VjXKO1Y1yjtWNco7VjXKO1Y1yjtWN&#10;co7Vjf93HgP/iSIH/5ksCv+lMA38ri8O77gxDuTDNw3ZyjsWy8VGJ7+/UDizulhHqbVfVJ+wZV+W&#10;rGtpjqhycYaleHiAon9+ep+Hg3Sdj4hvm5mLbJqkjWmasI5nm8COZ5vVjmmY1Y1slNaMbJTWjGyU&#10;1oxslNaMbJTWjGyU1oxslNaMbJTWjP94HgP/jCEG/50rCP+oLAr4syoL6r8rCeDMMgbRzjkVxclF&#10;JbnETjauv1ZFo7tdUpm2Y12Qsmlnh69wb4CsdnZ5qX18c6eEgW6ljYVppJeIZaOiimOjroxho76M&#10;YKTSi2Og14tlnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiKZZzYiv96HQP/jyAF/6ApB/+sJwfy&#10;uCQG5cckBNnVJwXL0zcTv85DI7PKTDSnxVRCnMFbT5K9YlqJumhkgbdubHm0dHJzsnt4bbCDfWiv&#10;i4FjrpWEX62ghl2trYdbrbyHWq7Qh1yq2odfpdqHX6Xah1+l2odfpdqHX6Xah1+l2odfpdqHX6Xa&#10;h/9+GgP/lB8E/6UmBf2xIATswRoD39MXAdDcJQTE2TUQuNVBIazQSzGgzFI/lclZTIvFYFeCw2Zg&#10;esBsZ3O+c21svHpzZ7uCd2K6inteuZR+WrifgFi4rIFWubuBVbrPgVa23oJYsN2CWK/dgliv3YJY&#10;r92CWK/dgliv3YJYr92CWK/dgv+EFwL/mRwC/6ofA/W5FQLezQwA0N8SAMXgJgW73zYOsN1AHaTZ&#10;SS2Y1VE7jdFYSIPPXlJ7zGVac8trYWzJcmdmyHlsYceBcF3GinRZxpR2VsWfeFPGrHlSxrt6UcfP&#10;eVHE43pTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8U7zifP+KFAH/nxgB/7AUAdjDCgDO0QoA&#10;xOUUAbnkJgiu5DQTpOI/IJngRy2P3k85hdxWRHvaXUxz2WRUbNdrWmbWcl9h1XlkXNSCZ1jUi2pV&#10;1JVtUtSgblDUrW9O1bxwTdbQb03V6HBOzOlyTszpck7M6XJOzOlyTszpck7M6XJOzOlyTszpcv+S&#10;EQH/pxEA2LkJAMvGCADC1QoAt+oWA6zqJwyi6TQYmOg+JI3nRzCD5k46euVUQ3HkWkpp5GFQZONo&#10;VV/jcFla43hcVuOAX1PjiWJQ45NkTeSdZUvkqWdK5bZnSeXGZ0jm32dK4OxnSt/sZ0rf7GdK3+xn&#10;St/sZ0rf7GdK3+xnSt/sZ/+cDQDbsQYAyr0HAL/KBwC12goAqu8ZBaDwKA+W8DUbjPA/JoLwRzF5&#10;8E45cO9UQGjvWkZh72BLXe9nT1jvblJU73VVUfB9V07whVlL8I9bSPGZXEbxo15E8q9fQ/K7X0Lz&#10;zGBB8+dgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hgQfPoYN6nAgDLtgUAvcEFALLPBwCn6g0Bnfcc&#10;B5T4KxKK+DYcgflAJnj6SC9v+k02Z/pTPGD6WEBb+19EVvtlR1L7bElP/HJLS/x5TUj8gU9F/YpR&#10;Q/2TUkH+nFM//qZUPf+xVT3+vFY8/s1WPP7OVjz+zlY8/s5WPP7OVjz+zlY8/s5WPP7OVs6wAgC9&#10;ugQAsccEAKXWBwCb/RACkf8gCYj/LRKA/zkbdv8/I23/RSpl/0swXv9RNVj/VzhT/107T/9jPkz/&#10;aEBJ/25BRv91Q0P/fERA/4RGPf+MRzz/lEg7/51JOv+lSjn/rUs4/7lLOP+5Szj/uUs4/7lLOP+5&#10;Szj/uUs4/7lLOP+5S761AgCwwAIApM4DAJfeBQCP/xQChv8jCH3/LhBz/zUYav88HmL/QiRb/0go&#10;Vf9OLFD/VC9M/1oxSP9fM0X/ZDVC/2o2P/9wNz3/djk7/3w6Of+DOzj/izw2/5M9Nf+aPjT/oT4z&#10;/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qP7G6AQCjyAAAltYAAIv0CQGD/xYCef8gBm//&#10;KAxn/zASX/83F1j/PhtS/0QfTP9KIkj/UCRE/1UmQf9aJz7/Xyk7/2QqOv9pKzj/biw2/3QtNP96&#10;LjP/gS8x/4gwMP+PMC7/ljEt/54yLf+eMi3/njIt/54yLf+eMi3/njIt/54yLf+eMqTCAACWzwAA&#10;iN8AAID/DAF1/xICav8YA2L/IQda/ykLU/8xD03/OBJI/z4VQ/9EFz//Shk8/08aOf9TGzf/WBw1&#10;/1wdM/9hHjH/ZR8w/2ogLv9wIC3/diEr/3wiKv+CIyj/iCMn/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/&#10;kCQn/5AkJ/+QJP9gJQT/WzAG/2E6Df9qQRb/b0of/3FSKf9vWzL/a2Q6/2duQf9kekf/YIRM/12O&#10;UP9allP/WJ5W/1elWP9Vq1r/VLFb/1O3XP9Svl3+Ucde/FHRX/tQ4F/4UOlf81HtX+5T8F/oVPFf&#10;5FbyX+RW8l/kVvJf5FbyX+RW8l/kVvJf5FbyX/9gJQT/WzAG/2I5Df9sQBb/cUkf/3JRKf9xWjL/&#10;bWM6/2htQf9leEf/YYNN/16NUf9bllT/WZ1X/1ekWf9Wqlv/VbFc/1S3Xf5Tv179Usdf/FHTYPpQ&#10;4mD2Uelg8VLuYOtU72DlVvFg4VfyYOFX8mDhV/Jg4VfyYOFX8mDhV/Jg4VfyYP9hJQT/XDAG/2U4&#10;Df9uPxX/dEcf/3VQKP90WDH/cGE6/2tqQf9ndkj/Y4FN/2CLUv9dlFX/WpxY/1ijWv9Xqlz+VrBe&#10;/VS3X/1Tv2D8U8lh+lLWYvhR5GLzUupi7VTuYuZW72LgWPBi21jxY9tY8WPbWPFj21jxY9tY8WPb&#10;WPFj21jxY/9iJQT/XS8G/2c2Df9xPhX/d0Ye/3hOKP93VjH/dF86/25oQf9qc0j/Zn5O/2KJU/9f&#10;klb/XJta/1qiXP5YqV79V7Bg/FW3YftUwGL7U8pj+VPaZPVS5mTvVOtk6FbuZOFY72TZWfBl01rw&#10;ZtNa8GbTWvBm01rwZtNa8GbTWvBm01rwZv9iJAT/Xi8G/2o1Df90PBX/ekQe/3xMJ/97VDD/d1w5&#10;/3JlQf9sb0j/aHtO/2SGU/9gkFj/XZlb/luhXv1ZqGD8WLBi+1a4Y/pVwWT5VM1l91PeZvJU52bq&#10;Vutm4lnuZtpa7mfRW+9ozFzwaMxc8GjMXPBozFzwaMxc8GjMXPBozFzwaP9jJAT/Xy4G/20zDP93&#10;OhT/fUId/4BKJv9/UjD/fFs4/3djQf9wbEj/bHdP/2eCVP9jjVn9YJZc/F2fX/pbp2L4Wa5k91i2&#10;ZvVXwGf0Vsto8VXdaO1W6WnjWexo2lvtadBc7mrJXe5rxV7ua8Ve7mvFXu5rxV7ua8Ve7mvFXu5r&#10;xV7ua/9kIwT/YS0G/3AyDP97OBT/gUAc/4RJJf+EUS7/gVk3/3xhQP92aUj/cHNP+2x/VfhoiVr2&#10;ZJJe82GbYfFfo2TwXatm7luzaOxavGrqWcdr6FnYa+RZ6GvaW+tsz13tbche7G7CX+xuvmDsb75g&#10;7G++YOxvvmDsb75g7G++YOxvvmDsb/9lIwT/ZCsG/3MwDP9+NhP/hT8b/4lIJP+JTy3/hlc2/4Je&#10;Pvx8Zkb4dnBO9HF7VfBthVrtaY5f6mWXY+hin2bmYKdp416va+FduWzgXMRt3lzTbtld5m7OXutv&#10;xl/qcb9h6nG6YulytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+lytmPpcv9mIwT/ZykG/3cuC/+CNRL/&#10;iT4a/41HIv+NTiv/jFUz/IhcPPaDZEXxfGxN7Hd3VOhygVrkbopg4WqTZN1mm2jaZKNr1mKsbtNg&#10;tXDQX79xzl/Ncstf4nPEYehzvWLodLdk53SyZed0r2bndK9m53SvZud0r2bndK9m53SvZud0r2bn&#10;dP9nIgT/aicF/3osCv+GNBH/jT0Z/5FFIP+STSj9kVMx9o5aOvCJYULqg2lL5X50U+B4fVrac4Zg&#10;1G6PZtBrl2rMaJ9uyWanccdkr3PEY7l1wmLGdsBi2ne6ZOZ3s2Xld65m5XeqaOV3qGjmd6ho5neo&#10;aOZ3qGjmd6ho5neoaOZ3qGjmd/9nIgT/bSYF/30qCv+JNBD/kTwX/5VEHv+XSyb4llIu8ZRYNuqQ&#10;Xj/kimdI3YRxUNV9eVrPeIJhynOKZ8ZvkmzCbJpwv2qic7xoqna5Z7R4tmbAebRm0HqxZ+N6q2jj&#10;eqdq43qja+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5oWvkef9oIQT/byQF/4ApCf+MMw//lDsW&#10;/5lDHP2bSSP0m08q7JlVM+WWXDvekWVF1IltUMyDdlrHfX5hwXiGaL10jm24cZZytW6ddbFspniu&#10;a697rGq7fKppyn2oauF9o2zifJ9t4nycbuJ7mm7je5pu43uabuN7mm7je5pu43uabuN7mm7je/9p&#10;IQP/cSMF/4IoCf+PMg7/lzsU/5xCGvmeRiDwn0wn6J9SLuCdWjbWlWFEzY5qT8aIclm/gnpiuX2C&#10;aLR5im6wdpJzrHOad6hwonqlb6t9om62fqBtxX+ebtt/m2/gfphw4X6WceF9lHHifJRx4nyUceJ8&#10;lHHifJRx4nyUceJ8lHHifP9pIQP/dCIE/4UoCP+RMQ3/mjoS/58/F/WiRB3spEoj5KRQKduhVzXP&#10;ml9Dx5NoT7+McFm4h3dhsoJ/aK1+hm6peo5zpHeWeKB1nnudc6h+mnKzgJdxwIGWctOBk3PfgJF0&#10;4H+QdOB+j3ThfY904X2PdOF9j3ThfY904X2PdOF9j3Thff9qIQP/diAE/4cnB/+UMAz/nTkR/aI9&#10;FfKlQRrpqEcf4KpNJdSkVDTKnV1CwZdlTrqRbViyi3VhrIZ8aKeCg26if4t0nXyTeJl5m3yVd6V/&#10;knavgZB2vYKOds6CjXfegYt334CKeOB/injgfop44H6KeOB+injgfop44H6KeOB+injgfv9qIAP/&#10;eB8E/4kmB/+WMAv/nzcP+qQ6E++pPxfmrUUa3K5KJM+oUzPGoVxBvZtkTbSVa1itj3Jgp4t5aKGH&#10;gW6bg4h0l4CQeJJ+mXyOfKJ/i3qtgoh6uoOHesuDhnvegoV73oGFe9+AhXvgf4V74H+Fe+B/hXvg&#10;f4V74H+Fe+B/hXvgf/9rIAP/eh4E/4smBv+YLwr/oTUN96c4EOytPBPjskIW17FHI8urUjLBpVpA&#10;uJ9iTLCZaVeolHBgoY93Z5uLfm6WiIZzkYWOeIyClnyIgJ+AhH+qgoF/t4OAf8iEf4Ddg39/3oF/&#10;f9+AgH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB/gH7gf/9sIAP/fBwD/40lBv+aLgn/ozML9Ko0Demx&#10;OQ/ftz8S0rRGIseuUDG9qFk/s6JgS6udZ1ajmG5fnJR1Z5aQfG2QjYNzi4qLeIaIlHyBhp2AfoSo&#10;gnuEtYN5hMWEeIXdg3mE3oF6g9+AeoLgf3qC4H96guB/eoLgf3qC4H96guB/eoLgf/9tHwP/fhsD&#10;/48kBf+dLAf+pjAJ8K4xC+W2NQvbvDkRzrdFIMOyTzC4rFc+r6dfSqahZVWenWxel5lzZpCVemyK&#10;koFyhZCJd4CNkXx7i5t/d4qlgnSJsoNyicKDcorag3OJ3oF0h9+AdYbgf3WG4H91huB/dYbgf3WG&#10;4H91huB/dYbgf/9vHgP/gBsD/5IjBP+gKwb6qSwH7bIsB+K8MQfVwDYQybtDH762TS60sFY8qqtd&#10;SaGmZFSZompdkZ5xZYqbeGuEmH9xf5aGdnmTj3p1kZh+cZCjgW6Qr4JskL+Da5HVgm2P3oFvjd+A&#10;cIvgf3CL4H9wi+B/cIvgf3CL4H9wi+B/cIvgf/9xHAP/gxkC/5UhA/+jKQX2rScF6LcmBN7DKgPQ&#10;wzUOxL9BHbm6TC2utVQ7pbBbR5usYlKTqGlbi6VvY4Widmp+n3xveJyEdHOajHlvmZZ8a5ehf2iX&#10;rYBml7yBZZjRgGaW339ok+B+apHhfmqR4X5qkeF+apHhfmqR4X5qkeF+apHhfv91GgL/hxgC/5gg&#10;A/+mJQPysiAD5L4eAtfJIgLKxzMNvsNAHLO/SiupulM5n7ZaRZayYVCNr2dZhaxtYH6pdGd4pnpt&#10;cqSCcm2iinZooZR5ZKCffGGfq35foLp+X6DOfl+f4X1im+F9Y5jifGOY4nxjmOJ8Y5jifGOY4nxj&#10;mOJ8Y5jifP94GAL/ixcB/50dAv2rHgLsuBcB3sgRAM/NHwLEzDALuMg+Ga3FSCijwVE2mL1YQo+5&#10;X02GtmVWf7NrXXixcmRyr3lpbK2AbmesiXJiqpJ1X6mdeFypqnpaqbl6WarMelip5HpbpOR6XaHk&#10;eV2h5HldoeR5XaHkeV2h5HldoeR5XaHkef99FQL/kBQB/6EYAfaxFADZwQsA0s8LAMjSHAG80S4J&#10;sc47F6bLRiWcyE8zkcRWP4jBXUmAv2NSeLxqWXG6cF9ruXdkZrd/aWG2h21dtZFwWbWccla0qXRU&#10;tLh0U7XLdFO15HRUsOd1VqzndVas53VWrOd1VqzndVas53VWrOd1Vqzndf+DEgH/lhEA/6gRANm4&#10;CgDOxAkAx9IKAL/ZGQG02CsHqdY5FJ/TRCKU0E0vis1UO4HKW0R4yGJNccdpU2vFb1llxHZeYMN+&#10;YlzCh2ZYwZFoVcGca1LBqGxQwbdtT8LKbU/C5GxPvexuULnsb1C57G9QuexvULnsb1C57G9Quexv&#10;ULnsb/+JEAH/nQ4A2q8IAM27CADExwcAvNYLALPfGgGq3ysHoN45EpbdQx6M2ksqgthTNXnVWj9x&#10;02FGatJoTGXRb1Jg0HZWW9B+WlfPh11Tz5FfUM+cYU7PqWNMz7hjS9DLY0zQ5WJKzvJlS8jyZkvI&#10;8mZLyPJmS8jyZkvI8mZLyPJmS8jyZv+SDQDepgQAzrQGAMK/BgC5zAgAsN0MAKflHQOe5S0LlOU5&#10;ForkQiCB40oqd+JQM2/hWDtp4F9BY+BmRl7fbkpa33VOVt99UVLfhlNP35BWTd+bV0vgp1hJ4LVZ&#10;SOHGWUjh31lH3/BZRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVbRtz1W+2cBADRrQQAwrgFALfDBQCt&#10;0QgApO0QAZvtIAWS7S4Oiew6GIDsQyF27EoqbuxQMWbrVjdg61w8W+tkQFfra0NT63JGUOt6SU3s&#10;g0tK7IxNSOyWTkXtoVBD7a5RQu68UUHvzFJB7+VSQO3xUUDt8VFA7fFRQO3xUUDt8VFA7fFRQO3x&#10;UdSlAADEsgMAtrwDAKvJBQCg2AgAl/QTAY/1JAeH9TEPfvY7GHT2QiBs9kgnZfZPLV73VTFZ91s1&#10;VfdiOFH3aDtN+G89Svh2P0f4fkFE+YdDQvmRRUD6m0Y++qZHPPuxSDv7vkk6/M9JOfzjSTn840k5&#10;/ONJOfzjSTn840k5/ONJOfzjScetAAC3twIAqsMCAJ7QBACT4wkAjP0YAoT+Jwd7/zEPcv84Fmn/&#10;QBxi/0YiXP9NJlb/UypS/1ktTv9fMEr/ZTJH/2s0RP9xNUH/eTc//4E4PP+KOjr/kzs4/508Nv+n&#10;PTX/sT40/74+M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/M//KP7iyAACqvQAAncoAAJHYAgCI+w0B&#10;f/8ZAnb/JAZu/y0MZv81El//PBdY/0MbU/9JHk7/TyFK/1UkRv9bJkP/YCdA/2YpPv9rKjv/cis5&#10;/3ktNv+BLjT/ii8x/5QwMP+cMS7/pTIt/68zLP+3Myz/tzMs/7czLP+3Myz/tzMs/7czLP+3M6u4&#10;AACexQAAkNIAAIPgAAB9/w8Bcv8WAmj/HgRh/ycIWv8vDFT/NxBO/z4TSf9EFkX/ShhB/08ZPv9V&#10;Gzv/WRw5/18dNv9kHjT/aR8y/3AgL/93IS3/fyIr/4cjKP+QJCf/mSUm/6EmJf+nJiX/pyYl/6cm&#10;Jf+nJiX/pyYl/6cmJf+nJp/AAACRzQAAg9sAAHj2AgBv/w0BZP8SAlz/GQNU/yAETv8nBkj/LwhD&#10;/zYKP/88DDz/Qg44/0cPNf9MEDP/UREw/1YSLv9aEyz/XxQq/2UUKP9rFSb/cRYj/3kXIv+BGCD/&#10;iRge/5EZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZHf+XGf9WJwT/UTIF/1Y1B/9fPQ7/ZEUW/2ZO&#10;H/9kWCf/YWIv/15uNf9aeTv/V4Q//1SPQ/9RmEb/T6BI/06nSv9Nrkv/TLVM/0u8Tf9KxE7/Sc5P&#10;/0neT/9I6VD/SPJQ/En2UPdL+VDxTPpP6077UOpP+1DqT/tQ6k/7UOpP+1DqT/tQ6k/7UP9WJwT/&#10;UTIF/1g0B/9iOw7/Z0QW/2lNH/9nVif/Y2Av/2BrNf9cdzv/WIJA/1WNRP9Tlkf/UJ9J/0+mS/9O&#10;rU3/TbRO/0y8T/9LxVD/Ss9R/0ngUf9J61H+SfJS+Uv3UvNN+VHtT/pR5lD6UuVQ+lLlUPpS5VD6&#10;UuVQ+lLlUPpS5VD6Uv9XJwP/UjEF/1oyB/9kOg7/akIW/2xLH/9qVCf/Z14v/2JoNv9edDz/WoBB&#10;/1eLRf9UlUj/Up1K/1ClTP9PrU7/TrRP/028Uf9MxVH/S9FS/0riU/9J7VP7S/NT9Uz3U+5P+FPo&#10;UPlT4VL6VOBS+lXgUvpV4FL6VeBS+lXgUvpV4FL6Vf9YJgP/VDAF/10xB/9nOA7/bUAW/29JHv9u&#10;Uif/alwv/2VmNv9hcTz/XX1B/1mIRv9Wkkn/VJxM/1KkTv9Qq1D/T7NR/067Uv9NxFP/Tc9U/kzg&#10;VftM61X4TPRV8E/3VelR+FXiUvhW21T5V9lU+VfZVPlX2VT5V9lU+VfZVPlX2VT5V/9ZJgP/Vy4F&#10;/2AvB/9qNg3/cT4V/3NIHv9yUSb/b1ou/2pjNv9lbjz/YXpC/12FR/9aj0r/V5hN/1WgUP9UqFL+&#10;Uq9T/VG3VfxQwFb6T8tW+E/cV/VP6VfyT/NX6lL2V+FT91jaVfhZ0Vb4Ws9W+FrPVvhaz1b4Ws9W&#10;+FrPVvhaz1b4Wv9ZJgP/WiwF/2QtB/9uMw3/dT0V/3hGHf93TyX/dFgt/3BgNf9qajz/ZnZC/2KB&#10;R/5ei0v7W5RP+VmdUvhXpFT2VqxW9VS0V/NTvFjyU8dZ8FLVWuxS5lrpU/JZ4VT1W9dW9lzPV/dd&#10;yFn4XcdZ+F3HWfhdx1n4XcdZ+F3HWfhdx1n4Xf9aJQP/XSoF/2cqBv9yMgz/eTsU/3xFHP98TST/&#10;elUs/3VeNP9vZzz8anJC+WZ9SPZjh0zzX5BQ8V2ZU+9boVbtWahY61iwWupXuVvoVsNc5lbRXONW&#10;5FzfVvBd1Vf1X8xZ9mDGWvZgwFv2Yb5c9mG+XPZhvlz2Yb5c9mG+XPZhvlz2Yf9bJQP/YCgF/2so&#10;Bv93MAv/fjoT/4FDGv+CSyL/f1Mq/3tbM/l2ZDr1cG5B8Wx5SO1og03qZIxR52GVVeVfnVjjXaVa&#10;4VutXN5atl7cWcBf2lnOYNVZ4mDRWe9hylr0YsJc9GO8XfRkt17zZLZf82S2X/Nktl/zZLZf82S2&#10;X/Nktl/zZP9cJAP/YyYE/28mBf97Lwv/gjkR/4ZBGP+HSSD/hVEo+IJZMPJ9YDjtd2pA6HJ1R+Ru&#10;f03haYhS3WaRV9ljmVrVYKFd0l+oYM9dsWLNXLtjy1zHZMlc22XFXetlv13yZrhf8WezYPFnr2Hx&#10;Z65i8WeuYvFnrmLxZ65i8WeuYvFnrmLxZ/9dJAP/ZiQE/3IkBf9+Lgr/hzcQ/4s/Fv+MRx35i08l&#10;8ohWLeyDXTbmfmc+4HhxRttze03VboNT0GqMWMxnlF3JZZxgxmOjY8NhrGXBYLVnv1/BaL1f0Gm6&#10;YOZptWHvaq9i72qrY+9qp2TvaaZl8GmmZfBppmXwaaZl8GmmZfBppmXwaf9eIwP/aSIE/3YjBP+C&#10;LAn/izYO/48+FP2RRRv0kUwi7Y5TKuaKWjLfhWU7135tRdB4dk3LdH9UxnCHWsJsj16/aZdiu2ef&#10;Zbhlp2i2ZLBqs2O7a7FjymyvY+Fsq2TtbaZm7WyjZ+1soGjua59o7mufaO5rn2jua59o7mufaO5r&#10;n2jua/9fIwP/ayAD/3kiBP+FKwj/jjQM/5M8EviWQxjvlkoe55VQJuCRWC7XimE6zoRqRch+c03C&#10;eXtVvnWDW7lxi2C1bpJksmyaZ69qo2qsaKxsqWe2bqdnxG+lZ9pvomjrb55p7G+bauxumWvtbZhr&#10;7W2Ya+1tmGvtbZhr7W2Ya+1tmGvtbf9fIwP/bh4D/3shBP+IKgf/kTIL/5c6D/SaQRXrm0ca45tN&#10;IdqWVS3Pj145yIlnRMGDb027fndVtnl/W7F2h2Ctc49lqXCWaKZun2yjbKhuoGuycJ1rwHGca9Jy&#10;mmzpcZdt6nCUbetwkm7sb5Ju7G6Sbuxukm7sbpJu7G6Sbuxukm7sbv9hIQP/cB0D/34gA/+LKQb/&#10;lTEJ+5s4DfCePhHnoEQW36BKHdOaUivKk1w4wo1kQ7uHbU20gnRUr358W6p6hGGmd4tlonSTaZ5y&#10;m22acKRwl2+vcpVvvHOTb81zknDmc5Bw6XKOcepxjXHrcIxx63CMcetwjHHrcIxx63CMcetwjHHr&#10;cP9jIAP/chsD/4AfA/+OJwX/ly8I+J42C+2iOw7kpUAS2qRGHM6eUSrFl1o3vZFiQrWMakyvh3JU&#10;qYJ5W6R/gGCffIhlm3mQapd3mG2TdaFwkHOsc41zuHSLc8l1inTidIl06HOIdelyh3XqcYd16nCH&#10;depwh3XqcId16nCHdepwh3XqcP9lHwP/dBoC/4MeAv+QJgT/mi0G9KE0CemmNwvgqj0O1KdEG8mh&#10;TynAm1g2uJVgQrCQaEupi29To4d2Wp6DfmCZgIVllH2NapB7lm6MeZ9xiXipc4Z3tXWEd8V2g3jf&#10;dYN46HSCeOlzgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpxgnjqcf9nHQP/dxkC/4UcAv+TJAP/nSsF&#10;8aQwBuaqMwjcrjcMz6pDGsWlTii8n1c1s5lfQauUZkqkkG1Tnot0WpiIe2CThYNljoKLaoqAk26G&#10;fpxxgn2ndH98s3V9fMN2fH3bdnx96HR9fOhzfXzpcn186nF9fOpxfXzqcX186nF9fOpxfXzqcf9p&#10;HAL/eRgC/4cbAv+VIwP7oCkE7qgsBOOvLwXXsjQLy61BGcGoTCe3o1U0r51dQKeZZEmflGtSmZBy&#10;WZONeV+OioBkiYeIaYSFkW2Ag5pxfIKkdHmBsXZ3gcB2doHWdnaB53R3gehzeIDpcnh/6nF4f+px&#10;eH/qcXh/6nF4f+pxeH/qcf9rGwL/excC/4oaAf+YIQL4oyYD6qwnA9+0KQPStTIKx7BAGLysSyaz&#10;p1MzqqJbPqKdY0iamWlRlJVwWI6Sd16Ij35kg42GaX6Kjm16iZhxdoeic3OGrnVxhr12b4fSdnCH&#10;6HRxhehzcoTpcnOE6nFzhOpxc4TqcXOE6nFzhOpxc4Tqcf9tGQL/fhYB/40YAf+bHgH0pyIC5rAg&#10;Adq6IQHNuDEJwrQ+F7iwSSSuq1IxpaZaPZ2iYUeVnmhPjptuV4iYdV2ClXxjfZOEaHiQjGx0j5Vw&#10;cI2gcm2MrHRqjLt1aY3OdWmN6HRri+lzbYnqcW2I6nFtiOpxbYjqcW2I6nFtiOpxbYjqcf9wFwL/&#10;gRUB/5AWAf+eGgHwqxsB4rYWANO9HQHIuy8Ivbg8FbO0RyOpsFAwoKtYO5ioX0WQpGZOiaFsVYKe&#10;c1t9nHphd5mBZnKXimpulpNuapSecWaUqnNkk7hzY5TLc2OU5nJlkupxZ4/qcGeO6nBnjupwZ47q&#10;cGeO6nBnjupwZ47qcP9zFQL/hRMB/5QUAPyjFQDqsBIA2b4MAM3BGwHCwC0HuL06E665RiGktU8t&#10;mrFWOZKuXkOKq2RMg6hqU3ylcVl2o3hfcaF/Y2yfh2honpFrZJ2cbmCcqHBenLZxXZzJcV2c5HBe&#10;mutwYJbrb2GV7G9hlexvYZXsb2GV7G9hlexvYZXsb/93EgH/iREB/5kRAPOoDgDXtQoAz8EKAMbF&#10;GAC8xCoFssI4Eae/RB6eu00rlLhVNou1XECEsmJJfK9pUHatb1Zwq3Zba6p9YGaohmRip49nXqaa&#10;alulpmxYpbVtV6bHbVem4mxXpO1sWp/tbFqe7Wxanu1sWp7tbFqe7Wxanu1sWp7tbP98EAH/jhAA&#10;9p4NANitCQDNuAkAx8QIAL7KFAC1yicEq8g2D6HFQRuXwksojb9TM4W9Wjx9umFFdrhnS3C3bVFq&#10;tXRWZbR8W2CyhF9csY5iWLGZZVWwpWZTsLNnUrHGZ1Kx4WdRr/FoU6rwaFSp8GhUqfBoVKnwaFSp&#10;8GhUqfBoVKnwaP+CDgD/lAwA26UGAM6xBwDFuwcAvccHALXQEACs0CMDo88zDJnNPxiPykgk/+L/&#10;4klDQ19QUk9GSUxFAAMJhshRLn3GWDh2xF8/b8JmRmnBbEtkwHNQX797VFu+hFhXvY1bVL2YXVG8&#10;pF9PvLNgTb3FYE294F9MvPBhTbf1Yk229WJNtvViTbb1Yk229WJNtvViTbb1Yv+JCwDhnAMA0KoF&#10;AMW1BQC7vwQAsssIAKvYDQCj2SACmtgvCZDWPBSH1EYfftJPKXbQVjJvz145aM1kP2PMa0RezHNJ&#10;Wst6TFbKg09Syo1ST8qYVE3KpVZLyrNXSsvFV0nL4FZJyfBYR8f6WUjF+1pIxftaSMX7WkjF+1pI&#10;xftaSMX7WveRBADUogIAx68EALq5AwCwxAUAp9AJAJ/hEACY4SEDj+AwCYbgOxJ930Qbdd5NJG7d&#10;VStn3FwyYttkN13baztZ2nI/Vdp6Q1Lag0VO2o1ITNqYSknapUtI27NMR9zETEbc3kxG2u1MRNj5&#10;T0PY+09D2PtPQ9j7T0PY+09D2PtPQ9j7T9uaAADKqQIAu7MCALC9AwClyQUAm9YJAJToFAGM6SUE&#10;hOgzC3voPBRz6EQba+hLImTnUihe51ktWedgMlXnaDVS5284T+d3O0zngD1J54k/R+iUQUTon0JC&#10;6axDQem6REDqzURA6uREQOj1REDn+ENA5/hDQOf4Q0Dn+ENA5/hDQOf4Q82jAAC9rgEAsLgBAKTE&#10;AgCZ0AUAj+EKAInxGgGB8SgFePIyDHDyOxNp8kMZYvJKH1zzUCNW81cnUvNeK0/zZS1M9GwwSfRz&#10;Mkb0ezRD9IQ2QfWONz71mTk99qQ6O/awOzr3vzw5+M88OPfoPDj37Dw49+w8OPfsPDj37Dw49+w8&#10;OPfsPL+qAACxswAApL8AAJjKAQCM2AQAhPoOAHz7GwJ0+yYFbPwwCmX8OBBe/UAVWP5HGVP+TR1P&#10;/1QgS/9aIkj/YSVF/2cmQv9tKED/dSo9/30rOv+GLTj/kS42/5svNP+mMDP/sjEy/74yMf/QMjH/&#10;1jIx/9YyMf/WMjH/1jIx/9YyMf/WMrKvAAClugAAmMYAAIvSAAB/3wIAef8RAW//GQJn/yIEYP8s&#10;B1r/NAxU/zwPT/9DE0r/SRVH/08XQ/9VGUD/Wxs+/2EcO/9mHjn/bR82/3QgNP99ITH/hiMv/5Ek&#10;Lf+bJSz/pSYr/68mKv+7Jyn/vicp/74nKf++Jyn/vicp/74nKf++J6a2AACYwgAAi84AAH7bAAB1&#10;+QcAa/8PAWL/FgJb/x4DVP8mBU7/LgZJ/zUIRf88C0H/Qw0+/0gOO/9OEDj/UxE1/1gSM/9eEzH/&#10;ZBQu/2oVLP9yFir/ehcn/4MYJf+OGST/mBoj/6AaIv+qGyH/rRsh/60bIf+tGyH/rRsh/60bIf+t&#10;G5q+AACLygAAftcAAHDjAABn/wQAXv8NAFb/EgFP/xkCSf8gA0P/JwQ//y4FOv80Bjf/Ogcz/z8H&#10;MP9ECC7/SQks/04JKf9TCif/WAol/14LI/9kCyH/bAwf/3QNHf99Dhv/hw4Z/48PGP+ZDxj/mxAY&#10;/5sQGP+bEBj/mxAY/5sQGP+bEP9MKgP/SDMF/080Bv9UNwj/WkEO/1xKFv9aVB3/V2Ak/1RrKv9Q&#10;eC//TYQz/0qPNv9HmTn/RqE7/0WpPP9EsD7/Q7c//0LAP/9CyUD/QdVB/0HkQf9B7kL/QfZC/0H9&#10;Qv9C/0H5RP9B9Eb/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C70f/Qv9NKQP/SjIE/1EyBv9XNgj/XD8O&#10;/15JFv9dUx3/Wl4k/1dpKv9TdS//UIE0/02NN/9Klzr/SJ88/0enPf9Grj//RbVA/0S9Qf9ExkL/&#10;Q9FC/0PiQ/9D7EP/Q/VD/0P8Q/xE/0P1R/9D70j/ROtJ/0TrSf9E60n/ROtJ/0TrSf9E60n/RP9N&#10;KQP/TDAE/1QxBf9ZNAj/Xz0O/2FHFv9gUh3/XVwk/1pnK/9WczD/U380/0+KOP9NlDv/S509/0qk&#10;P/9IrED/SLNB/0e7Qv9Gw0P/Rs5E/0XfRP9F6kX9RfNF+0X7RfdG/0TwSf9F6kr/RuVL/0flS/9H&#10;5Uv/R+VL/0flS/9H5Uv/R/9OKQP/Ty4E/1cuBf9dMgf/YzsO/2VGFv9lUB3/YVkk/11kK/9acDD/&#10;Vnw1/1OHOf9QkTz/Tpo//02iQP9LqUL/SrBD/0q3RP9JwEX/SMpG/UjbRvpI50f4SPJH9Uj6RvFJ&#10;/0fqS/9I40z/Sd5N/0reTf9K3k3/St5N/0reTf9K3k3/Sv9PKAP/UiwE/1osBf9hLwf/ZzoO/2pE&#10;Ff9qThz/Z1ck/2JhK/9ebTH/W3g2/1eDOv9UjT3/UpZA/1CeQv5PpUT8Tq1F+020R/pMvEj5TMdI&#10;9kvUSfNL5UnwS/BJ7Uz5SOlM/0rhTv9L2k//TNNQ/03TUP9N01D/TdNQ/03TUP9N01D/Tf9QKAP/&#10;VSoE/10pBf9lLQf/bDgN/29CFP9vSxz/bFUj/2heKv9jaTH/X3Q2/Vx/O/tZiT/5VpJC91SaRPVT&#10;okb0UqlI8lGxSfFQuUrvT8NL7k/PS+tP4kvnT+5L5E/4Td9P/k7VUf9PzlL/UMlT/1DJU/9QyVP/&#10;UMlT/1DJU/9QyVP/UP9RJwP/WCcE/2EnBP9qLAb/cTYM/3RAE/90SRr/clIi/25bKf1oZDD5ZXA2&#10;9mF7O/NehUDwW45D7lmWRuxXnkjqVaZK6FStTOdTtU3lU79O41PMTuFT307dU+1P2FL3UdFT/VLK&#10;VP5TxFb/U79X/1O/V/9Tv1f/U79X/1O/V/9Tv1f/U/9SJwP/WyUD/2UkBP9uKgb/djQL/3o9Ef96&#10;Rhj/eE8g+3RYKPZvYS/xa2w27Wd2POljgEDmYIpF5F2SSOFbmkrfWaJN3ViqT9pXslDYVrxR1VXI&#10;UtJV21POVutTy1b2VcZW/Va/WP1Wuln9V7Za/Ve2Wv1Xtlr9V7Za/Ve2Wv1Xtlr9V/9TJgP/XyID&#10;/2khA/9zKAX/ezIK/387EP+ARBb7fkwe9HtUJe52XS3pcWg05G1yO+BpfEHcZYVG2GKOStRflk3R&#10;XZ1QzlylUsxarVTJWbZWx1nCV8ZZ0FfCWeZYv1nzWbta+1m1W/tasF37Wq1d+1mtXftZrV37Wa1d&#10;+1mtXftZrV37Wf9WJAP/YiAD/20gA/93JgT/fzAI/4Q5Df2GQRT1hUkb7oJRIud9WirheGQy3HNu&#10;OtRud0HQaoBHzGaJTMhkkVDFYphTw2CgVcBeqFi+XbFZu128W7lcyVy3XOBctF3vXLBe+V2rX/ld&#10;qGD5XKVh+VylYflcpWH5XKVh+VylYflcpWH5XP9YIgP/ZR4D/3EfA/97JAP/hC4H/4k2C/iLPhHv&#10;i0YX6IhOHuGEVybZfmEx0XhqOstzc0LGb3xIwmyETb5pjFG7ZpNVuGSbWLVjo1qzYaxcsGC3Xq5g&#10;xF+sYNhfqWHrX6dh91+iY/dfn2T3X51k+F6dZPhenWT4Xp1k+F6dZPhenWT4Xv9bIAL/aBwC/3Qd&#10;Av9+IwP/iCsF/Y00CfOQOw7qkEMU4o9KGtqKVCXQg10wyX5nOsN4b0K+dHhIuXGATrVuiFKya49W&#10;r2mXWqxnn1ypZahfpmSyYaRkv2KiZNBioGTnYp5l9WKaZvVhmGf2YJZo9mCWaPZglmj2YJZo9mCW&#10;aPZglmj2YP9dHwL/ahoC/3ccAv+CIQL/iykE+ZExB++VOAvmlj8Q3ZRHF9KOUSTKiFsvwoNkObx+&#10;bEG3eXRIsnV8Tq5yhFOqb4tXpm2TW6Nrm16gaqRgnWiuY5toumSZaMtll2jjZJVp82STavRjkWv1&#10;YpBr9WGQa/VhkGv1YZBr9WGQa/VhkGv1Yf9fHQL/bRgC/3obAv+FHwL/jicD9ZUuBeuZNQjhnDsM&#10;1phDFsyTTyLEjVguvYdhOLaCaUGwfnFIq3p5Tqd3gFOjdIhYn3GQW5tvmF+YbqFilW2rZJJst2aQ&#10;bMZmj2zfZo5t8WWMbvNki270Y4pu9GKKbvRiim70Yopu9GKKbvRiim70Yv9hHAL/bxYC/3waAf+I&#10;HgH/kSQC8pkrBOeeMQXdoDYJ0ZxBFceXTSG/kVYtt4xfN7GHZ0Crgm5IpX52TqB7fVOceIVYmHaN&#10;XJR0lV+Rcp5ijnGoZYtwtGeJcMNoh3DbZ4Zx7maGcvJlhXLzZIRy9GOEcvRjhHL0Y4Ry9GOEcvRj&#10;hHL0Y/9jGgL/cRUB/38YAf+KHAH8lCEC7pwnAuOiLAPYpDIIzJ9AFMOaSyC6lVUss5BdN6yLZT+l&#10;h2xHoINzTZuAe1OWfYJXknqKXI54kmCKdptjh3WlZoR0sWeCdMBogHTVaIB17Gd/dvJmf3XzZX91&#10;82R/dfNkf3XzZH9182R/dfNkf3XzZP9lGQL/dBQB/4EXAf+NGgH5lx4B66AjAd+mJgLSpzAHyKM+&#10;E7+eSR+2mVMrrpRbNqePYz+gi2pGm4dxTZWEeFKQgX9XjH+HXIh9kGCEe5ljgHqjZn55r2h7eb1p&#10;ennRaXl66mh6evJmennyZXp582R6efNkennzZHp582R6efNkennzZP9nFwL/dhQB/4QWAf+QFwH1&#10;mxoB56QdAdurHwHOqi8GxKY9ErqhSB6ynVEqqphZNKKUYT6ckGhFloxvTJCJdlKLhn1XhoSFW4KC&#10;jV9+gJdjen+hZnd+rGh1fbtpc37OaXN+6Gh0fvFmdH3yZXV882R1fPNkdXzzZHV882R1fPNkdXzz&#10;ZP9pFgH/eBMB/4cUAP+TFQDxnhUA46gWANWuGwHKrS0GwKk7EbalRh2toVAppZxYM56YXzyXlGZE&#10;kJFtS4uOdFGGjHtWgYmDW3yHi194hpRidISfZXGDqmdvg7hpbYPLaW2D5mhug/Jmb4LyZXCB82Rw&#10;gfNkcIHzZHCB82RwgfNkcIHzZP9rFAH/exIB/4oSAP+WEgDtohAA3q0OANCxGQDFsCsFu605D7Kp&#10;RBuppU4noKFWMpmdXjuSmmRDi5drSoaUclCAknlVe4+AWneNiV5yjJJhboqcZGuJqGdpibZoZ4nI&#10;aGeJ42doifJmaYfzZWqG82RqhvNkaobzZGqG82RqhvNkaobzZP9uEgH/fhAA/40QAPeaDgDbpwoA&#10;07ALAMq0FgDAtCkEtrE3Dq2uQxqkqkwlm6ZVMJOjXDmMoGNBhp1pSICacE57mHdTdpZ+WHGUhlxs&#10;kpBgaJGaY2WQpmVjkLRmYZDGZmGQ4WZhkPJlY47zZGSM9GNkjPRjZIz0Y2SM9GNkjPRjZIz0Y/9x&#10;EAH/gg8A/5ENAN6fCQDTqgkAzLMJAMS4EwC6uCYDsbY1DKezQRier0ojlqxTLo6pWjeHpmE/gKRn&#10;Rnqhbkx1n3VRcJ18VWuchFpmmo5dY5mYYF+YpGJdmLJkW5jDZFuY3mNbmPBjXJX1Yl6T9WJek/Vi&#10;XpP1Yl6T9WJek/ViXpP1Yv91DgD/hg0A65YIANWjBwDMrQgAxbYHAL28EQC0vSMCq7syCqG5PxWY&#10;tkggkLNRK4iwWDSArl88eqtmQ3SpbEhvqHNOaqZ6UmWlglZho4xaXaKWXFqiol9XobBgVqHBYFWi&#10;3GBVoe9gVp/3X1ec919XnPdfV5z3X1ec919XnPdfV5z3X/96DAD9iwkA2psEAM6nBgDEsAYAvLkE&#10;ALXBDgCswiABpMEwCJq/PBORvUYdibpPJ4G4VjB6tl04c7RkP26yakRosXFJZLB5TV+ugVFbrYpU&#10;WK2VV1SsoVlSrK9bUKzAW1Cs2lpPq+5bT6r6W1Gm+ltRpvpbUab6W1Gm+ltRpvpbUab6W/+ACQDh&#10;kgEA0aAEAMarBQC8tAQAs70DAKvHCwCkyRwBnMgsBpPHOQ+KxUQZgcNNI3rBVCxzv1szbb5iOWe8&#10;aT5iu3BDXrp3R1q5gEtWuYlOU7iUUFC4oFJNuK5UTLi/VEu52FRLt+1USrb5VUqz/lZKs/5WSrP+&#10;Vkqz/lZKs/5WSrP+VvqHAgDWmAAAyaUDAL2vAwCzuAEAqcIEAKHNCACa0BYAktAoBIrPNgyBzkEV&#10;ecxKHnLLUiZsylotZslhMmHIaDdcx288WMZ2P1XGf0NRxYlFTsWUSEvFoEpJxa5LSMW/S0fG2EtH&#10;xe1LRsP5TUXC/05Fwv9ORcL/TkXC/05Fwv9ORcL/Tt+QAADMnwAAv6oBALOzAQCpvQIAn8cFAJbS&#10;CQCO2hIAiNskAoDaMgh42T4QcdhIGGrXUB9k1lglX9VfKlvUZy9X1G4zU9N2NlDTfzlM04g7StOU&#10;PkfToD9F1K5ARNS/QUPV2EBE0+xAQtL2QkHR/kRB0f5EQdH+REHR/kRB0f5EQdH+RNGYAADDpQAA&#10;ta4AAKm4AACewwIAlM0GAIrZCgCE4xgBfeQmA3XkMghu4zwPZ+NFFWHjTRtc41UgV+NdJFTjZCdQ&#10;4msqTeJzLUrjfDBI44YyReOQNEPjnDVB5Kk2QOS4Nz/lyzc/5eQ3P+PzNj3i+zg94vs4PeL7OD3i&#10;+zg94vs4PeL7OMahAAC3qwAAqrQAAJ6+AACTyQIAiNQGAH/uDgB57RsBce0nA2ruMghk7jsNXu5D&#10;E1juSxdT7lIaUO9ZHkzvYCBJ72cjR+9vJUTwdydB8IApP/CKKj3xlSw78aEtOfKuLjjyvi8389Av&#10;N/PnLzbx8y828fMvNvHzLzbx8y828fMvNvHzL7mnAACrsAAAn7sAAJLGAACG0AEAe90FAHT3EQBt&#10;9xwBZvgmA1/4LwZa+TgKVPlADlD6RxFM+k4USPtVFkX7WxhC+2IaQPxoHD38cB06/XgfOP2CIDb9&#10;jSI0/pgjMv6kJDH/sSUw/78mL//PJi7/4yYu/+MmLv/jJi7/4yYu/+MmLv/jJq2tAACftwAAksIA&#10;AIbNAAB52gAAcPIIAGj/EQBh/xoBWv8jA1T/KwRP/zMGSv87CEb/QgtD/0kNQP9PDj3/VRA6/1sR&#10;OP9hEzX/aBQz/28VMP94Fi7/ghcs/40ZKv+ZGin/pBoo/68bJ/+6HCb/xxwm/8ccJv/HHCb/xxwm&#10;/8ccJv/HHKG0AACTvwAAhsoAAHjWAABs4gAAY/wHAFz/DwBV/xYBT/8eAkn/JgNE/y4EQP80BTz/&#10;OwY5/0EHNv9GCDP/TAgx/1EJLv9XCiz/XQoq/2QLKP9sDCX/dQ0j/38OIf+KDyD/lRAe/6AQHv+o&#10;ER3/sREd/7ERHf+xER3/sREd/7ERHf+xEZW8AACGxwAAedMAAGvgAABe7QAAVv8DAE//DABJ/xIB&#10;Q/8ZAT7/IAI5/ycDNf8tAzL/MwQu/zgEK/89BSj/QgUm/0cFJP9MBiL/UQYg/1cGHf9eBxv/ZQcZ&#10;/24IF/94CBX/gwgT/40JE/+WCRL/ngkS/54JEv+eCRL/ngkS/54JEv+eCf9CLQP/QjIE/0gyBP9M&#10;Ngb/TjwI/1BHDv9QUhX/Tl8a/0trH/9IdyT/RYMn/0KOKv9Blyz/P6Au/z+nL/8+rjD/PbUx/z28&#10;Mv88xTL/PM4z/zvfM/876jT/O/M0/zv7NP88/zP+PP8z/D3/NPY//zX1P/819T//NfU//zX1P/81&#10;9T//Nf9DLAP/RDAE/0owBP9ONAb/UToI/1NGDv9SURX/UV0a/05pIP9LdCT/SIAo/0WLK/9DlS3/&#10;Qp0v/0GlMP9ArDH/P7My/z+6M/8+wjT/Psw0/z7cNf896DX/PfE1/z76Nf0+/zX7P/80+D//NvJB&#10;/zfwQf838EH/N/BB/zfwQf838EH/N/9ELAP/Ry4D/00uBP9RMgX/VDkI/1dEDv9WTxX/VFob/1Fm&#10;IP9OciX/S30p/0iILP9Gki7/RZsw/0SiMv9DqTP/QrA0/0K3Nf9Bvzb/Qck2/0DXN/9A5Tf9QPA3&#10;+kD4N/dB/zb2Qf838kH/OOxD/znqRP856kT/OepE/znqRP856kT/Of9FKwP/SSwD/1AsBP9VLwX/&#10;WTcI/1xCDv9bTRX/WFcb/1ZjIP9SbyX/T3oq/0yFLf9KjzD/SJgy/0efNP9GpjX/Ra02/0W0N/9E&#10;vDj+RMY4/ETSOflD4jn2RO4580T3OfFE/znvRP8660X/O+RG/zzjRv8840b/PONG/zzjRv8840b/&#10;PP9GKwP/TSkD/1QpBP9ZLAX/XjUH/2FADf9hShT/XlQa/1pfIP9Xayb/VHYq/1GBLv9OizH+TJQ0&#10;/EucNftKozf6Sao4+EixOfdIuTr2R8I79UfNO/JH3zvuR+w760j2O+lH/z3nR/8+4Uj/P9pK/0DY&#10;Sv9A2Er/QNhK/0DYSv9A2Er/QP9HKgP/UCcD/1gmA/9eKgT/YzMH/2Y9Df9mRxP/ZFEa/2BbIP9c&#10;Zyb9WXIr+lZ9L/hThzP2UZA19FCYN/JOnznxTaY770ytPO5MtT3sS74960vKPulL3D7lTOo94kv1&#10;P99L/kHcSv9C1Ez/Q81N/0PLTv9Dy07/Q8tO/0PLTv9Dy07/Q/9KKAP/VCQD/1wjA/9jKAT/aDAG&#10;/2w7C/9sRBL/ak4Z/mZYH/lhYiX1Xm0r8lt4MO9YgjTsVos36lSUOehTmzvmUaM95VGqPuNQsj/h&#10;T7tA4E/HQN5P2EHZT+hB1E/0Q9BO/kXOTv9GyFD/RsJR/0fAUf9HwFH/R8BR/0fAUf9HwFH/R/9N&#10;JQL/VyEC/2AgA/9oJgP/bi4F/3I4Cv9yQRD9cEsX921UHfJoXiTtZGkq6WF0MOVefjTiW4c44FmP&#10;O91Xlz7bVZ9A2FSmQtVTrkPSUrdE0FLCRc5S0EbLUuVGyFLySMVS/UnCUv9KvFT/SrdV/0q2Vf9K&#10;tlX/SrZV/0q2Vf9KtlX/Sv9QIwL/Wx4C/2QeAv9tJAP/cysE/3c1CP54Pg72d0cU8HRQG+pvWiLk&#10;a2Up4GdvL9tjeTXWYII60l2KPs9bkkHMWZpDylihRchXqUfGVrJJxFa8SsJVyUu/Vd9LvFbuTLlW&#10;+k23Vv9Nslj/Ta5Z/02sWf9NrFn/TaxZ/02sWf9NrFn/Tf9TIAL/XhwC/2gcAv9xIgL/eCgD/3wx&#10;B/h+OgvwfUMR6XpMGOJ2Vx/ccmEo1G1rL89pdDbLZX07x2KFQMRgjUPBXpVGv12cSLxbpEu6Wq1M&#10;uFm3TrZZw0+0WdVPsVrqUK5a91CsWv9QqFv/UKRc/1CkXf9PpF3/T6Rd/0+kXf9PpF3/T/9WHgL/&#10;YRkC/2waAv91IAL/fCUD/YEuBfOENwnqhD8O4oFIFdt9Ux3Rd10ny3JnMMZucDfCang8vmeAQbpl&#10;iEW3Y5BItGGYS7Jfn02vXqhPrV2yUatdvlKpXc5Tpl3lU6Re9FOiXv9Tn1//Upxg/1KbYP9Sm2D/&#10;Uptg/1KbYP9Sm2D/Uv9YHAL/ZBcB/3AZAf95HQH/gCMC+IYqA+2JMgbkijsK3IhFEtGCUBzKfVom&#10;xHhjL75zbDe5b3Q9tWx8QrJqhEauZ4xKq2WTTahkm0+lYqRSo2GuVKFhuVWfYchWnWHhVpti8VWZ&#10;Yv1Vl2P/VJVk/1SUZP9TlGT/U5Rk/1OUZP9TlGT/U/9aGgL/ZxUB/3MXAf99GwH/hCAB84omAuiO&#10;LgTfkDYH1IxBEcuHTRvEglcmvX1gL7d4aTaydHE9rnF4QqpugEembIhKo2qPTqBomFGdZ6BTmmaq&#10;VZhltVeVZcRYlGXbWJJm71eRZvxXj2f+Vo5n/lWNaP5VjWj+VY1o/lWNaP5VjWj+Vf9cGAH/aRMB&#10;/3YWAf+AGQH9iB0B744iAeSTKQLalDEGzpA/D8aLSxq+hlUlt4FeLrF9ZjaseW48p3Z1QqNzfUef&#10;cIRLnG6MTphslFKVa51UkmqnV5BpslmNacBajGnVWopq7FmKavpYiWv9V4dr/VaHa/5Wh2v+Vodr&#10;/laHa/5Wh2v+Vv9eFwH/bBIB/3gUAf+DFwD5ixoA65IdAeCYIwHTmC8FypQ9DsGPSRm5ilMksoZb&#10;LayBZDWmfms8oXpyQp13ekeZdYFLlXOJT5FxkVKOb5pVi26kWIhtr1qGbb1bhG3QW4Nu6VqDbvhZ&#10;gm/8WIJv/VeCb/1Xgm/9V4Jv/VeCb/1Xgm/9V/9gFQH/bhEB/3sTAP+GFAD2jxYA55YYANucHADP&#10;my0ExZc7DbyTRxi0jlEjrYpZLKeGYTShgmk7nH9wQZd8d0aTeX5Lj3eGT4t1jlKIc5dVhHKhWIJx&#10;rFp/cbpcfnHMXH1y51t9cvZafHL8WXxy/Fd8cv1XfHL9V3xy/Vd8cv1XfHL9V/9iFAH/cREB/30R&#10;AP+IEgDykhIA45oSANWfGQDKnisEwZs5DLiXRRewkk8iqY5YK6KKXzOchmc6l4NuQJKAdUWNfnxK&#10;iXyEToV6jFKCeJVWfnefWHt2qlt5dbhcd3XKXHd25Vx3d/Vad3b7WXd2/Fh3dvxXd3b8V3d2/Fd3&#10;dvxXd3b8V/9kEgH/cxAA/4AQAP+LEADvlQ4A354NANCiFwDGoSkDvZ43C7SaQxaslk0gpJJWKp2O&#10;XjKXi2U5kohsQI2Fc0WIg3pKhICBToB/ilJ8fZNVeHydWHV7qFtzerZccXrHXHF64lxxe/NacXv7&#10;WXJ6/FhyevxYcnr8WHJ6/FhyevxYcnr8WP9nEQH/dQ8A/4MOAPSODQDbmQoA1KELAMykFQDCpCcD&#10;uKI2CrCeQhWnmkwfoJdUKZmTXDGTkGM4jY1qP4iKcUSDiHhJfoZ/TXqEiFF2gpFVc4GbWG+Aplpt&#10;f7Rca3/FXGuA31xrgPJaa4D7WWx+/FhtfvxYbX78WG1+/FhtfvxYbX78WP9pEAH/eA4A/4UMAOKS&#10;CADVmwkAzqMJAMeoEgC9qCUCtKY0CauiQBOjn0oem5tSJ5SYWjCOlWE3iJJoPYKQb0N+jnZIeYx9&#10;THWKhVBxiI5UbYeZV2qGpFlnhbFbZYXCW2WF3FtlhfBaZoX7WWeD/Fhng/xXZ4P8V2eD/Fdng/xX&#10;Z4P8V/9sDgD/ewwA8okJANmVBgDPnggAyaYIAMGrEAC4qyICr6oyCKanPhKepEgclqFRJY+eWC6I&#10;m181gplmPH2WbUF4lHRGc5J7S2+Qg09rj4xSZ46WVWSNolhhjK9ZX4zAWl+M2VlfjO5ZX4z7WGGK&#10;/Vdhif1XYYn9V2GJ/Vdhif1XYYn9V/9vDAD/fwkA340DANKYBgDKogYAwqkGALqvDgCysCABqa4v&#10;BqGsPBCYqUYakadPI4mkViyDol0zfZ9kOXedaz9ym3FEbpp5SGmYgUxll4pQYZWUU16VoFVblK1X&#10;WpS9WFmU1FdZlOxXWZP5VluR/lVbkP5VW5D+VVuQ/lVbkP5VW5D+Vf9zCQD1hAQA2JEDAMycBQDD&#10;pQUAu60EALOzDACrtRwBo7QsBZuyOQ6SsEQXiq1NIIOrVCl9qVwwd6diNnGlaTxspG9BaKJ3RWSh&#10;f0lfn4hMXJ6ST1ienlJWnatTVJ28VFOd0VRTnetTU5z4U1Sa/1NUmf9TVJn/U1SZ/1NUmf9TVJn/&#10;U/94BgDhiQAA0JYCAMahAwC8qQMAs7ABAKu4CACkuhgAnLopA5S5NguMt0EUhLVKHXyzUiV2sVos&#10;cK9gMmuuZzhmrW48Yqt1QF6qfURaqYZIVqiRSlOonU1Rp6pOT6i6T06oz09Op+lPTab3T02l/09O&#10;pP9PTqT/T06k/09OpP9PTqT/T/p/AADYjgAAyZsBAL6lAgC0rQEAq7UAAKG/BACbwRQAlMElAozA&#10;MwiEvz4RfL1IGXW8UCFvulgnarlfLWW4ZTJgt2w2XLZ0Oli1fD5VtIVBUbSQRE6znEZMs6lISrO5&#10;SEm0zkhJs+lISLH2SUiw/0pIsP9KSLD/Skiw/0pIsP9KSLD/SuKGAADOlAAAwqEAALapAACrsQAA&#10;oboBAJjDBQCQyRAAiskgAYPJLwV7yDsNdMdFFG7GThtoxVYhY8RdJ17DZCtawmsvVsFyM1PBezZP&#10;wIQ5TMCPPErAmz5HwKg/RsC4QEXAzUBFwOg/RL72QUO9/0JDvP9DQ7z/Q0O8/0NDvP9DQ7z/Q9aN&#10;AADGmwAAuKUAAK2uAACitgAAmL8CAI3IBgCD0QsAf9IaAHnSKgNy0jcIbNFCD2bRSxVh0FMaXM9b&#10;H1jPYiNUzmknUc5xKk3Oei1KzoMwSM6OMkXOmjRDzqg1Qs64NkHPzTVBzug1QM31Nz/L/jk+y/85&#10;Psv/OT7L/zk+y/85Psv/OcqWAAC8ogAAr6oAAKOzAACYvAAAjcYDAILPBwB42QsAc94YAG7eJgJo&#10;3jMFYt4+Cl3eSA9Z3lAUVd5YF1HeYBtO3mceS91vIEjeeCNG3oElQ96MJ0HemCk/3qYqPt+1Kj3g&#10;yCo93+MqPN3xKzvc+y063P0uOtz9Ljrc/S463P0uOtz9LsCfAACxpwAApLAAAJi6AACNwwAAgc0C&#10;AHbXBwBu6A8AaegbAWPoJwJe6TIFWOk7CFTpRAxP6kwPTOpTEknqWxVG6mIXROtqGUHrchs/63sd&#10;POuGHjrskSA47J4hN+2sIjbtuyM17s8jNO7mIzTr9SM06/gjNOv4IzTr+CM06/gjNOv4I7OlAACm&#10;rQAAmbcAAI3BAACAywAAddUBAGnhBgBk8xEAXvMcAVn0JgJU9DAET/U4Bkv1QAhH9kcKRPZODEH3&#10;VQ4/91wPPPdjETr4ahM3+HMUNfh9FjP5iBcx+ZQYL/qhGS76rxot+74aLPvPGyv75xsr++sbK/vr&#10;Gyv76xsr++sbK/vrG6iqAACatAAAjb8AAIDJAAB00wAAZ94AAF7yCABZ/hEAU/8aAU7/IwJJ/ysD&#10;Rf8zBEH/OgU+/0EGO/9HBzj/Tgg1/1QJM/9aCTH/YQov/2kLLP9yDCr/fQ0o/4gOJv+VDyX/oRAk&#10;/64RI/+6EiL/yhIi/9ASIv/QEiL/0BIi/9ASIv/QEpyyAACOvAAAgccAAHPRAABn3QAAWeMAAFP9&#10;BgBN/w4ASP8WAEP/HgE//yYCOv8tAjf/MwMz/zkDMP8/BC7/RAQr/0oFKf9QBSf/VgYk/10GIv9l&#10;ByD/bgcd/3kIG/+FCBr/kgkZ/54JGP+oCRf/swkX/7cJF/+3CRf/twkX/7cJF/+3CZC6AACCxQAA&#10;dNAAAGfcAABY4wAATfAAAEf/AgBC/wwAPP8RADj/GAE0/x8BMP8lASz/KwIp/zACJf81AiP/OgIg&#10;/z8DHv9EAxz/SQMZ/08DF/9WBBX/XgQS/2gEEf9yBQ//fgUO/4oFDv+UBQ3/ngUN/6IFDf+iBQ3/&#10;ogUN/6IFDf+iBf85LwL/PDAD/0ExA/9ENAT/RDoG/0RFCP9FUQz/Q10R/0FpFv8+dhn/PIEc/zqM&#10;Hv85liD/OJ4h/zelI/83qyP/NrIk/za5Jf82wCX/Ncom/zXXJv815Sb/Ne8m/zX4Jv82/yb+Nv8m&#10;/Db/Jvw2/yf6Nv8o+jb/KPo2/yj6Nv8o+jb/KP85LwL/Pi8D/0QvA/9GMgT/SDgG/0hDCP9ITw3/&#10;R1sS/0RnFv9Ccxr/P38d/z2KH/88kyH/O5sj/zqiJP85qSX/ObAm/zi2Jv84vif/OMcn/zjTKP84&#10;4yj/OO0o/jj3KPs4/if5Of8n+Dj/Kfg4/yr2OP8q9jj/KvY4/yr2OP8q9jj/Kv86LwL/QSwD/0Ys&#10;A/9KLwT/TDcF/01BCP9MTA3/S1gS/0hkF/9GcBv/Q3we/0GHIP8/kCP/Ppgk/z2gJf89pib/PK0n&#10;/zy0KP87uyn/O8Qp/zvPKf474Cr7O+sq+Dv1KfY8/in0PP8q8zv/K/I7/yzvO/8t7zv/Le87/y3v&#10;O/8t7zv/Lf88LQL/RCkC/0opA/9OLAT/UTQF/1I+CP9SSg3/UFUS/01hF/9KbRv/SHgf/0WDIv9D&#10;jST/QpUm/0GdJ/9Aoyj/QKop/j+xKv0/uCv8P8Er+j/LK/c/3Cz1P+ks8T/0K+8//SztP/8t7D7/&#10;L+s+/zDnP/8w5z//MOc//zDnP/8w5z//MP9AKgL/SCYC/04mA/9SKQP/VjIF/1c8B/9XRwz/VVES&#10;/1JdF/9QaRz/TXQg/0p/I/1IiSb7R5Eo+kaZKfhFoCr3RKcr9UStLPRDtS3zQ70t8kPILvBD1y7s&#10;Q+cu6UTzLeZD/DDkQv8x40L/MuFC/zPcQ/803EP/NNxD/zTcQ/803EP/NP9DJwL/SyMC/1IiAv9Y&#10;JwP/XC8E/105B/9eQwz/W04R/1hYF/5VZBz6Um8g91B6JPRNhCfyTI0p8EqVK+9JnC3tSaMu7Eiq&#10;L+pHsS/pR7ow50fFMOZH0jDiSOUw30fyMttH+zTYRv811Ub/NtJG/zfNSP83zUj/N81I/zfNSP83&#10;zUj/N/9GJAL/TyAC/1YfAv9dJAP/YSwE/2M1Bv9kQAv/YkoQ+l5UFvVbXxzxWGsg7lV1JetTfyjo&#10;UYgr5k+RLeROmC/iTaAw4UynMd9MrjLdS7cz20vCNNlKzzXVS+Q10EvwNs1K+zjKSv86yEr/OsZL&#10;/zvBTP87wUz/O8FM/zvBTP87wUz/O/9KIQL/Ux0C/1scAv9iIgL/ZykD/2kyBf9qPAn5aEYP8mVQ&#10;Fe1hWxroXmYg5FtxJeFYeyneVoQs21SML9hSlDLUUZs00lCjNdBPqjfOTrI4zE68OcpOyTrITt06&#10;xE/tO8FO+T2+Tv89vE7/PrpP/z62UP8+tlD/PrZQ/z62UP8+tlD/Pv9NHgL/VhoB/18aAf9nIAL/&#10;bCYC/28uBPlwOAfyb0IM62xLEuVpVxnfZWIf2mFsJdRddirQW34vzVmHMspXjzXIVpY3xlSdOcRT&#10;pTvBU608v1K3Pr1Swz+8UtM/uVLoP7VS9kGzUv9BsVP/Qa9T/0GsVP9BrFT/QaxU/0GsVP9BrFT/&#10;Qf9QHAH/WhcB/2QYAf9sHQH/cSMC/XUqA/N2MwXrdj0K43NHD9xvUxfUa14fzmZnJspjcSvGYHkw&#10;wl6BNL9ciTe9WpE6ulmYPLhYoD62V6hAtFayQrJWvUOwVcxDrVbjRKtW80SoV/5Ep1f/RKVY/0Si&#10;WP9Eolj/RKJY/0SiWP9Eolj/RP9TGQH/XRQB/2gWAf9wGgH/diAB93omAu18LgPkfDgH3HpEDdJ1&#10;TxbLcFoexmxjJsFobCy9ZnUxuWN9NbZhhDmzX4w8sF2UP65cm0GrW6RDqVqtRadauEalWcdHo1re&#10;R6Fa70efW/xHnVv/R5tc/0aaXP9Gmlz/Rppc/0aaXP9Gmlz/Rv9VFwH/YBIB/2sUAf90FwD/ehwB&#10;8n8iAeeBKQLegjME039ADMt6TBXEdlYevnFgJbluaCy0a3EysWh5Nq1mgDqqZIg9p2KPQKVgl0Oi&#10;X6BFn16pR51etEmbXcJKmV3WSpde7EqWX/pJlV//SZNg/0iSYP9HkmD/R5Jg/0eSYP9HkmD/R/9Y&#10;FQH/YxEB/24SAP93FQD7fhgA7YMdAOKHIwHWhy4DzIM9C8V/SRS9e1Mdt3ZdJbJzZSytb20yqW11&#10;N6ZqfDuiaIQ+n2aMQZxllESZY5xHl2KmSZRisEuSYb5MkGHQTI9i6EyOY/hLjWP/Soxk/0mLZP9J&#10;i2T/SYtk/0mLZP9Ji2T/Sf9aEwH/ZhAA/3ERAP96EgD3ghQA6IcXAN2LHADQiywDx4g7Cr+ERxO4&#10;f1EcsXtaJKx3YiundGoxo3FyNp9veTubbYA/mGuIQpVpkEWSaJlIj2aiSoxmrUyKZbpNiGXMTodm&#10;5k6GZ/ZMhmf/S4Vo/0uEaP9KhGj/SoRo/0qEaP9KhGj/Sv9cEgH/aA8A/3QQAP99EADzhRAA5IsR&#10;ANaPFwDLjioCwow4CbqIRBKzhE8brH9YI6d8YCuheGgxnXVvNplzdjuVcX0/km+FQo5tjUWLbJZI&#10;iGugS4Vqqk2DabdOgWnIT4Bq40+Aa/ROf2v/TH9r/0t/a/9Lf2v/S39r/0t/a/9Lf2v/S/9eEAH/&#10;aw4A/3YOAPuADQDqiA0A248MANCSFQDHkicCvo82CLaMQhGuiE0aqIRWIqKAXiqcfWUwl3psNZN3&#10;czqPdXs+jHOCQohyi0aFcJNJgm+dTH9uqE59brVPe23GUHpu4FB5b/JOeW/+TXlv/0x5b/9LeW//&#10;S3lv/0t5b/9LeW//S/9gDwD/bQ0A/3kMAO6DCwDbiwkA1JEKAMyVEwDClSUCuZM0B7GPQRCqjEsZ&#10;o4hUIZ2EXCmXgWMvkn5qNY58cTmKeng9hniAQoN2iEV/dZFJfHObTHlypk52crNQdXLDUHNy3VB0&#10;c/BPdHP9TXRz/0x0c/9MdHP/THRz/0x0c/9MdHP/TP9iDgD/bwwA/HsKAN6GBgDVjggAz5QJAMeY&#10;EQC+mCMBtZYyBq2TPw+mkEkYn4xSIJiJWiiThmEujoNoNImBbzmFf3Y9gX1+QX17hkV6eY9JdniZ&#10;THN3pE5xd7FQb3bBUG532VBud+9Pbnf8Tm53/01vd/9Mb3f/TG93/0xvd/9Mb3f/TP9kDQD/cgoA&#10;8H4GANqIBQDQkAcAypcIAMKbEAC5myEBsZowBqmXPQ6hlEcXmpFQH5SNWCeOi18tiYhmM4SGbTiA&#10;hHQ9e4J7QXiAhEV0f41IcX2XS218ok5rfK9PaXu+UGh81VBofO1PaXz7Tml8/01qe/9Manv/TGp7&#10;/0xqe/9Manv/TP9mCgD/dQgA4YECANSLBQDLkwYAxJoGAL2eDgC1nx8BrJ4uBaSbOwydmEUVlpVO&#10;Ho+TViWJkF0shI5kMn+Lazd6inI8doh5QHKGgURvhYpHa4OVSmiCoE1lgaxOY4G8T2KB0U9igetO&#10;Y4H5TWOB/0xkgP9LZID/S2SA/0tkgP9LZID/S/9pCAD7eAQA3IQBAM+PBADGlwUAv50FALehDACv&#10;oxwAp6IsBJ+gOQuYnkMUkZtMHIqYVCOEllwqf5RiMHqSaTV1kHA6cY53Pm2Nf0Jpi4hGZYqSSWKJ&#10;nktfiKpNXoi6TlyIzk5diOlNXYf4TF2H/0tehv9LXob/S16G/0tehv9LXob/S/9tBQDqfAAA1YgA&#10;AMqSAwDBmgMAuaADALGmCQCppxkAoqcpA5qlNgmSo0ESi6FKGoSfUiF+nVooeZtgLnSZZzNvl244&#10;a5Z1PGeUfUBjk4ZDYJGQRlyRnElakKlLWJC4TFeQzExXkOdLV4/3SleO/0pYjv9JWI7/SViO/0lY&#10;jv9JWI7/Sf9xAQDggAAAz4wAAMSWAgC7ngIAsqQAAKmqBQCirBUAm6wmApSrNAeMqj8PhahIF36m&#10;UB54pFglc6JeK26hZTBqn2w0ZZ5zOWGdezxem4RAWpqOQ1eZmkVUmadHUpm2SFGZykhRmOZIUZf1&#10;SFGX/0dRlv9HUZb/R1GW/0dRlv9HUZb/R/Z3AADYhQAAyZEAAL+bAQC0ogAAq6gAAKGwAACashEA&#10;lLMiAY2yMAWFsTwMfq9GFHiuThtyrFYhbatcJ2ipYyxkqGowYKdxNFymeThYpYI7VaSMPlGjmEBP&#10;o6VCTaO0Q0yjyENMo+RDS6H0Q0ug/0RLoP9ES6D/REug/0RLoP9ES6D/RON9AADPiwAAwpYAALef&#10;AACtpgAAo60AAJm1AACQuQ4Ai7oeAYS6LQN9uTkJd7hDEHG2TBdrtVMdZrRaImKzYSZesmgrWrFv&#10;LlawdzJTsIE1T6+LOEyvlzpKrqQ8SK6zPUeuxz1HruM8Rq3zPUar/j5Fq/8/Rav/P0Wr/z9Fq/8/&#10;Rav/P9qDAADHkQAAu5wAAK+kAAClqwAAmrIAAJC6AQCGwQkAgcIYAHvCKAJ1wjUGb8FADGnASRJk&#10;v1EXX75YHFu+XyBXvWYkVLxuJ1G8dipNu38tSruKMEi7ljJFu6M0Q7uyNEK7xTVDu+I0QrnzNUG4&#10;/TdAt/83QLf/N0C3/zdAt/83QLf/N86LAAC/mAAAsqEAAKepAACcsAAAkbgAAIbAAgB7yAcAdMsS&#10;AHDMIgFryzADZss8B2HLRQxcyk4RWMpWFVTKXRlRyWQcTslsH0vJdCJIyH4kRciIJ0PIlShByKIq&#10;P8ixKz7JxCs+yeEqPsfyKz3G/C08xf8uPMX/LjzF/y48xf8uPMX/LsSTAAC2nwAAqaYAAJ2uAACS&#10;twAAhr8AAHvHAwBwzwcAZ9YNAGTXGgBg2CoBXNg2A1jYQQZU2EoKUNhSDU3YWhBK12ITR9dpFkXX&#10;chhC13waQNiHHD3Ykx482KEfOtmwIDnZwyA52d8gOdfvIDjV+SI31P8jN9T/IzfU/yM31P8jN9T/&#10;I7mcAACrpAAAn6wAAJO1AACHvgAAe8YAAHDOAwBl1gcAXeMOAFrjGwBW4ycBUuQyAk7kPARK5EQG&#10;R+VNCEXlVQpC5VwMQOVkDj7mbBA75nYSOeaAFDfnjBU155kWNOeoFzLouBgy6MwYMejlGDHm9Bgx&#10;5fwYMeX8GDHl/Bgx5fwYMeX8GK6iAAChqgAAlLMAAIi9AAB7xgAAb84AAGPWAQBY3gUAVO4QAFHv&#10;GwBN7yYBSfAvAkXwOANB8T8EPvFHBTzyTgY68lUHN/JcCDXzZAkz820KMfR3DC/0gg0t9I8OK/Wd&#10;Dyr2qxAp9rwQKPbOESf35hEn9fERJ/XxESf18REn9fERJ/XxEaOoAACWsgAAiLsAAHvFAABvzgAA&#10;YtcAAFbeAABO8AcASvoQAEb7GQBC+yIBP/wqATv9MgI4/TkCNf4/AzL+RgMw/0wELv9TBSv/WgUp&#10;/2IGJ/9rBiT/dgcj/4IIIf+QCCD/nQkf/6sJHv+6CR3/yQkc/90JHP/dCRz/3Qkc/90JHP/dCZiw&#10;AACKugAAfMQAAG/NAABi2AAAVd4AAEnkAABE+wUAP/8OADv/FQA4/xwANP8kATH/KwEt/zEBKv82&#10;Aif/PAIl/0ICI/9IAiD/TgMe/1UDHP9dAxn/ZwQX/3IEFf9/BBT/jAUT/5oFEv+mBRH/sgUR/7wF&#10;Ef+8BRH/vAUR/7wFEf+8BYy4AAB9wgAAb8wAAGLYAABU3wAAR+UAAD7xAAA5/wEANP8LADD/EAAs&#10;/xYAKf8cACb/IgAi/ycBH/8sARz/MQEa/zYBGP88ARX/QQET/0gCEf9PAhD/VwIN/2ECDP9sAgr/&#10;eQIJ/4YDCP+SAwf/nQMG/6UDBv+lAwb/pQMG/6UDBv+lA/8xMQL/Ni4C/zovAv87MgP/OzkE/ztD&#10;Bf85Twf/OFwK/zZoDf80dBD/MoAS/zGLFP8wlBb/MJsX/y+iF/8vqBj/Lq8Z/y61Gf8uvBn/LsUa&#10;/y7PGv8u4Br/Lusa/y70Gv8u/Br8L/8Z+y//Gvou/xv6Lv8c+i7/HPou/xz6Lv8c+i7/HP8zLwL/&#10;OSwC/z0tAv8+MAP/PzYE/z9BBf89TQf/PFkK/zplDv84chH/Nn0T/zWIFf80kRf/M5kY/zOgGf8y&#10;phn/Mqwa/zGzGv8xuhv/McIb/zHMG/8x3Rv/Mekb/THzG/oy+xv4Mv8b9zL/HPYx/x31Mf8e9TH/&#10;HvUx/x71Mf8e9TH/Hv81LAL/PCoC/0AqAv9CLQP/QzQE/0Q/Bf9CSgf/QVYK/z9iDv89bhH/O3oU&#10;/zmEFv84jhj/N5YZ/zadGv82pBv/Naoc/zWwHP81tx3/Nb8d/zXJHfw12B36Necd9zXxHfQ1+h3y&#10;Nf8e8TX/H/A1/yDvNP8h7zT/Ie80/yHvNP8h7zT/If84KgL/PycC/0MmAv9GKQL/STID/0k8Bf9I&#10;Rwf/RlML/0RfD/9CahL/QHYV/z6AGP88ihn/PJIb/zuaHP06oB38Oqcd+zmtHvo5tB/5Obwf+DnG&#10;H/Y50x/yOeQf7znwH+w6+h/qOf8h6Tn/I+g5/yTnOf8k5zn/Jec5/yXnOf8l5zn/Jf88JwL/QyMC&#10;/0giAv9MJgL/Ty8D/1A5Bf9OQwf/TE8L/0pbD/9IZhP/RXEW/EN8GfpChhv4QY4c9kCWHvU/nR/z&#10;P6Mg8j6qIPE+sSHwPrkh7j7DIe0+zyHqPuIh5j/vIeM++SPhPf8l3z3/J949/yjcPf8o3D3/KNw9&#10;/yjcPf8o3D3/KP8/IwH/RyAB/0weAf9RJAL/VSwD/1Y1BP9VPwb/U0oK/lBWD/pOYhP2S20X80l3&#10;GvBHgRzuRooe7EWSIOtEmSHpQ6Ai6EOnI+ZDriPlQrYk5ELAJOJDzCTfQ+Ak20PtJdZC+CjTQv8q&#10;0UL/K89B/yvOQf8szkH/LM5B/yzOQf8szkH/LP9DIAH/ShwB/1AbAf9XIQH/WygC/1wyA/9bOwb8&#10;WUYJ9lZRDvFUXRPtUWgX6U9yGuZNfB3kS4Ug4kqOIeBJlSPeSJwk3EejJtpHqyfYRrMo1Ua8KNNG&#10;yCnRRtwqzUfsKslG9yzHRv8uxEb/L8NG/y/CRv8vwUb/L8FG/y/BRv8vwUb/L/9GHQH/ThgB/1YY&#10;Af9cHgH/YCUC/2ItA/xiNwX0YEEI7l1MDehaWBLjWGMX31VuG9tSdx/YUIAi1E+JJNFNkCfPTJco&#10;zUyeKstLpivJSq0sx0q3LcZKwi7EStEvwUvnL71K9DG7Sv8yuEr/MrdL/zO2S/8ztkv/M7ZL/zO2&#10;S/8ztkv/M/9KGgH/UhUB/1oWAf9hGwH/ZiEB/mgpAvRoMgPsZzwG5WRIC99hVBDZXl4X0ltpHM5Y&#10;ciDLVnskyFSDJ8VSiyrDUZIswVCZLr9PoS+9T6gxu06xMrlOvDO3Tso0tU7hNLJO8TWvT/02rU//&#10;NqxP/zarT/82q0//NqtP/zarT/82q0//Nv9NFwH/VRIB/18UAP9mGAD/ax0B+G0kAe1uLALlbTYE&#10;3WtDCNRnTxDNZFoXyGBkHcRdbSLBW3YmvVl+KbtXhSy4Vo0vtlWUMbRUnDOyU6Q0sFKtNq1Stzes&#10;UsU4qlLaOKdS7TmlU/o5o1P/OaJT/zmhVP84oVT/OKFU/zihVP84oVT/OP9PFAH/WRAA/2MSAP9q&#10;FAD/bxkA8nIfAOZ0JgHddDEC03E/CMttSw/FaVYXwGZgHbtjaSK3YHEntF55K7FcgC6uW4gxrFmP&#10;M6pYlzWnV583pVeoOaNWszqhVsA7n1bSPJ1W6TybV/g8mlf/PJlY/zuYWP87mFj/OphY/zqYWP86&#10;mFj/Ov9SEgH/XA4A/2YQAP9tEQD6cxQA63cYAOB5HwDUeS0Cy3Y8B8RySA6+b1MWuGtcHbNoZSKv&#10;ZW0nrGN1K6lhfC+mX4Qyo16LNaFdkzeeXJs5nFukO5larz2XWrs+llrMP5Ra5T+SW/U+kVv/PpBc&#10;/z2QXP88j1z/PI9c/zyPXP88j1z/PP9VEQD/Xw0A/2kOAP9xDgD1dxAA5nsRANl9GADOfSoCxXs5&#10;Br53RQ63dFAVsXBZHK1tYiKoamknpWhxLKFmeC+eZIAzm2KHNphhjziWYJg7k1+hPZFeqz+PXrhA&#10;jV7IQYte4UGKX/NAiV//P4lg/z6IYP8+iGD/PYhg/z2IYP89iGD/Pf9XDwD/YgwA/2wMAPh0DADp&#10;egwA3n4MANKBFQDIgScBwH82Brh8Qg2yeE0VrHVWG6dyXyKib2YnnmxuLJtqdTCXaHwzlGeENpFl&#10;jDmOZJU8jGOePoliqECHYrVChWLFQoRi3kODY/FCgmP9QYJk/0CCZP8/gmT/P4Jk/z+CZP8/gmT/&#10;P/9ZDgD/ZAsA/24KAOp3CADbfQgA1IIKAMyEEgDDhSQBu4M0BbOAQAytfEsUpnlUG6F2XCGcc2Qm&#10;mHFrK5Rvci+RbXkzjmuBNotqiTmIaJI8hWebP4JmpkGAZrJDfmbBRH1m2UR8Z+9DfGf8QXxo/0B8&#10;aP9AfGj/P3xo/z98aP8/fGj/P/9bDAD/ZwkA93EHAN56BQDUgAcAzoUJAMeHEQC+iCIBtocxBK+E&#10;PguogUkTon1SGpx6WiCXd2Emk3VoK49zby+LcXcziG9+NoVuhjqCbY89f2uZP3xro0J5arBDeGq/&#10;RHZq1EV2a+1Ddmv7QnZr/0F2bP9Admz/QHZs/0B2bP9Admz/QP9dCgD/aQcA7HQDANp8BADQgwYA&#10;yYgHAMOKDwC6iyABsoovBKuIPAqkhUcSnYFQGZh+WB+TfF8ljnlmKop3bS6GdXQygnR8Nn9yhDl8&#10;cY09eXCWQHZvoUJ0bq5Ecm69RXBu0UVwb+tEcG/6Q3Fv/0Fxb/9AcXD/QHFw/0BxcP9AcXD/QP9f&#10;CAD/awQA4XYAANR/AwDLhgUAxYsGAL6NDQC1jx4Aro4tA6aMOgmfiUURmYZOGJODVh6OgF0kiX5k&#10;KYV8ay2BenIyfXh5NXp3gjl3dos8c3WVP3F0n0Juc6xEbHO7RWtzzkVrc+lEa3P4Q2tz/0Jsc/9B&#10;bHP/QGxz/0Bsc/9AbHP/QP9hBQD6bgEA3XkAANCCAgDHiQQAwI4EALmRDACxkhsAqZIrA6KQOAib&#10;jUMPlIpMF46IVB2JhVsjhINiKICBaS18f3AxeH53NXV8fzhxe4g8bnqSP2t5nUFoeKpDZni4RGV4&#10;zEVleOdEZXj3Q2Z4/0JmeP9BZnj/QGZ4/0BmeP9AZnj/QP9kAwDucQAA2HwAAMuFAgDDjAMAu5ED&#10;ALOUCQCslhgApZYoAp2UNgeWkkEOkI9KFYqNUhyEi1oif4lgJ3uHZyx3hW4wc4N1NG+CfTdsgYY7&#10;aX+QPmZ+m0FjfqhDYX22RGB9yURffeVDYH32QmB9/0Fhff9AYX3/QGF9/0Bhff9AYX3/QP9nAADj&#10;dAAA0n8AAMeIAQC+jwIAtpUBAK6YBgCmmhUAn5omApiZMwaRlz8Mi5VIFIWTUBp/kVggeo9fJXaN&#10;ZSpyi2wubopzMmqIezZmh4Q5Y4aOPGCFmT9dhKZBW4S0QlqEx0NahONCWoP0QVuD/0Bbg/9AW4P/&#10;P1uD/z9bg/8/W4P/P/9qAADeeAAAzYMAAMKMAAC5kwAAsJgAAKedAgCgnxIAmZ8jAZOeMQWMnTwL&#10;hZtGEn+ZThh6l1YedZZdI3CUYyhskmosaJFxMGWQeTRhjoI3Xo2MOlqMlz1YjKQ/VouyQFSLxUBU&#10;i+FAVIrzP1WK/j9Vif8+VYn/PlWJ/z5Vif8+VYn/Pu9vAADWfAAAyIcAAL2RAAC0mAAAqpwAAKCi&#10;AACZpBAAk6UgAYykLgOFozkJf6JDD3mgTBZ0n1Mbb51aIGqcYSVmmmgpY5lvLV+YdzBbl4A0WJaK&#10;N1WVlTlSlaI7UJSwPU+Uwz1PlN88T5PyPE+S/TxPkv88T5H/PE+R/zxPkf88T5H/POR0AADPgQAA&#10;wowAALiWAACtnAAAo6EAAJioAACQqg0Ai6sbAIWrKgJ+qjYGeKlBDHKoSRJtp1EYaaZYHGSkXyFg&#10;o2YlXaJtKVmhdSxWoX4vU6CIMk+fkzVNn6A3S56vOEqewThJnt04SZ3wOEmc/DhJm/85SZv/OUmb&#10;/zlJm/85SZv/Odt6AADIhwAAvJIAALGaAACmoAAAnKYAAJGsAACHsQgAgbIWAHyzJgF2sjMEcbI9&#10;CWuxRw5msE8TYq9WGF6uXRxarWQgV6xrI1SscyZQq3wpTaqGLEqqki9IqZ8wRqmtMkWpvzJEqtoy&#10;RKjvMkOn+zNDpv8zQ6X/NEOl/zRDpf80Q6X/NNCBAADBjgAAtZgAAKmfAACepQAAk6wAAIiyAAB8&#10;uQIAdroRAHK7IQBuuy4CaLs6BmS6QwpfukwOW7lTEle4WhZUuGEZUbdpHE63cR9LtnoiSLaEJUW2&#10;kCdDtZ0pQbWsKkC2vio/ttgqP7TuKj6z+iw9sv8tPbH/LT2x/y09sf8tPbH/LceJAAC5lQAArJ0A&#10;AKGkAACWqwAAirIAAH+4AABzvwMAasQMAGfFGgBjxSgBX8U1A1vFPwVXxUgJVMRQDFDEWA9NxF8S&#10;SsNmFUjDbhdFw3gaQsOCHEDDjh4+w5wfPMOrIDvDvCE6w9UhO8LuITnA+SI4v/8kOL//JDi//yQ4&#10;v/8kOL//JL2RAACwmwAApKIAAJiqAACMsQAAgLkAAHW/AABqxgQAXswIAFnPEgBX0CEAVdAuAVHQ&#10;OQJO0EMES9BMBknQUwhG0FsLQ9BjDUHQaw8+0HURPNGAEzrRjBQ40ZoWNtGpFzXRuxc00tIXNdDs&#10;FjTP9xgzzv8aM87/GjPO/xozzv8aM87/GrOZAACmoQAAmqkAAI6xAACBuQAAdcAAAGrHAABezQMA&#10;VNQIAEzdDQBK3RgASN4mAEbeMgFE3zwCQt9FAz/fTQQ94FUFO+BdBjngZgg34G8JNeF6CjPhhgwx&#10;4ZQNMOKjDi7isw4u48cOLePjDi3g8g4s3/sPLN/9ECzf/RAs3/0QLN/9EKigAACcpwAAj7AAAIO4&#10;AAB2wQAAaskAAF7PAABT1QEASdwGAEXpDwBC6RkAQOokAD3qLgA66zYBOOw+ATbsRgIz7U0DMe1V&#10;Ay/uXQQt7mUFK+5wBSnvewYo74kHJvCXByXwpwgk8bgII/HMCCLy5Qgi8PMIIu/1CCLv9Qgi7/UI&#10;Iu/1CJ6mAACRrwAAhLgAAHfBAABqyQAAXdAAAFHXAABG3QAAP+oFADz2DgA59hcANvcgADP3KAAx&#10;+DAALvk2ASv5PQEp+kQBJ/pKAiX7UgIj+1oCIPxjAx78bgMc/XsDG/6JBBn+mAQY/6gEF/+3BBb/&#10;yAQW/+AEFv/kBBb/5AQW/+QEFv/kBJOuAACFtwAAeMAAAGrJAABd0gAAUNkAAETfAAA65AAANfcD&#10;ADL/DAAu/xIAK/8aACj/IQAm/ycAI/8tACD/MwAe/zkBHP8/ARn/RQEX/00BFf9VARP/XwER/2oC&#10;EP94Ag7/hwIO/5YCDf+kAgz/sAIM/74CDP/CAgz/wgIM/8ICDP/CAoe2AAB5vwAAa8kAAF7TAABQ&#10;2wAAQ+AAADjlAAAv8AAAK/8AACf/CAAk/w4AIf8TAB7/GQAb/x4AGP8jABX/KAAT/y0AEf8yABD/&#10;OAAO/z8ADP9GAQr/TwEH/1kBBP9lAQH/cgEA/4EBAP+PAQD/mwEA/6cBAP+pAQD/qQEA/6kBAP+p&#10;Af8sLwH/MCwB/zIsAv8zMAL/MTYD/zBBA/8vTQT/LVoG/ytmB/8pcwj/KH4K/yeIC/8nkQz/J5kN&#10;/yafDf8mpQ7/JqsO/yaxD/8muA//JsAP/ybJD/8m1w//JuYP/ybwD/4m+Q/7J/8P+Sf/D/km/xH4&#10;Jv8R+Cb/Evgm/xL4Jv8S+Cb/Ev8uLAH/MykB/zUqAv82LQL/NjQC/zU/A/8zSwT/MlcG/zBkB/8u&#10;cAn/LHsK/yyFDP8rjg3/K5YO/yqdD/8qow//KqkQ/yqvEP8pthD/Kb0R/ynHEf8p0xH+KeMR+yrv&#10;Efgq+BD2K/8Q9Cr/EvQq/xPzKv8U8yn/FPMp/xTzKf8U8yn/FP8xKQH/NiYB/zkmAf86KQL/OzIC&#10;/zs9A/85SAX/N1QG/zVgB/8zbAn/MncM/zCCDf8wiw7/L5MP/y+aEP8uoBH/LqYR/y6sEv8usxL+&#10;LroS/S7EEvsuzxP4LuES9S7tEvEv9xLvL/8T7i7/Fe0u/xbsLv8X7C7/F+wu/xfsLv8X7C7/F/80&#10;JgH/OSMB/z0jAf8+JgL/QS8C/0E5A/8/RQT/PVAG/ztcCP85aAr/N3MN/zZ+Dv81hxD9NI8R/DSW&#10;EvoznRP5M6MT+DOpFPczsBT2M7cU9DPAFPMzzBTwM94U7TPrFOk09hXnM/8X5jP/GOQy/xnkM/8a&#10;4zL/GuMy/xrjMv8a4zL/Gv84IwH/PSAB/0EfAf9FIwH/RywC/0c2A/9GQAT/REwG/0FYCP8/ZAv7&#10;Pm8O+Tx5EPY7gxH0OosT8zmTFPE5mRTwOKAV7jimFu04rRbsOLQW6ji9Fuk4yRbnONsW4znqFuA4&#10;9RjdOP8a2zf/HNk3/x3XN/8d1jf/HtY3/x7WN/8e1jf/Hv87IAH/QRwB/0UaAf9LIAH/TSgB/04y&#10;Av9NPAT/SkcG+khTCPZGXwvyRGoO70J0EexBfhPqQIcU6D+OFeY+lhblPpwX4z2jGOI9qhjgPbIY&#10;3z27Gd09xhnbPdga1j3pGtI99R3OPf4fzDz/IMs8/yHJPP8hyTz/Ick8/yHJPP8hyTz/If8/HAH/&#10;RRcB/0sXAf9QHQH/UyQB/1QtAv9TNwP3UUIF8U5NCOxMWgvoSmUP5UhvEeJHeRTfRYIW3USKF9pD&#10;kRnYQpka1UKfG9NBphzRQa4dz0G3Hs5BwR7MQdAfyULlH8VC8yHCQf4jwEH/JL5B/yS9Qf8lvUH/&#10;Jb1B/yW9Qf8lvUH/Jf9CGAH/SRMA/1AUAP9WGQD/WSAB/1ooAfdaMgLvWD0E6FVJB+NTVQreUWAO&#10;2U5qEtRMdBbQS3wYzkmEG8xIjBzKR5MeyEeaH8ZGoSHERqkiwkWxI8FFvCO/RckkvUbfJblG7ya2&#10;RvsntEb/KLNG/yiyRv8osUb/KLFG/yixRv8osUb/KP9GFQD/TREA/1USAP9bFgD/XhsA+WAjAe9g&#10;LAHmXjYD31xEBdhZUArRV1sPzFRlFMhSbhjFUHcbw09/HcBOhh++TY4hvEyVI7pLnCS4SqQmtkqs&#10;J7RKtiizScMpsUnWKa5K6iqrSvgrqUr/K6hL/yunS/8rp0v/K6dL/yunS/8rp0v/K/9JEgD/UA4A&#10;/1kQAP9fEgD/YxYA8mUdAOdlJQDeZDEB1GI/Bc1gSwrHXVYPwlpgFb5YaRm7VnEcuFR5H7ZTgSKz&#10;UogksVCQJq9QlyitT58pq06oK6lOsiynTr4tpk7OLqNO5i6hT/Uun0//Lp5P/y6dT/8unVD/Lp1Q&#10;/y6dUP8unVD/Lv9MEAD/VA0A/10OAP9jDwD5ZxEA62kVAN9qHADTaiwBy2g7BMVlRwm/YlIPumBc&#10;FbZdZRmyW20dr1l1IaxYfCOqVoMmp1WLKKVUkyqjU5ssoVOjLp9SrS+dUrkwm1LJMZlS4jGXU/Ix&#10;llP/MZVU/zGUVP8wlFT/MJRU/zCUVP8wlFT/MP9PDgD/WAsA/2ALAPtmDADwaw0A5G0OANZuFgDM&#10;bygBxG03BL1rRAm3aE8PsmVYFa5iYRqqYGkep15wIaRdeCWhW38nn1qHKpxZjiyaWJcumFegMJVW&#10;qjKTVrUzkVbFNJBW3TSOV/A0jVf9M4xY/zOMWP8yjFj/MYxY/zGMWP8xjFj/Mf9RDAD/WwkA/2MI&#10;AOtqBwDdbggA2HEKAM9yEwDGcyUBvnI0A7dwQQixbUwOrGpVFKdnXhmjZWUeoGNtIpxhdCWaYHso&#10;l16DK5Rdiy2SXJMwj1ucMo1apjSLWrI1iVrBNoda1jaGW+02hVv7NYVc/zSEXP8zhFz/M4Rc/zOE&#10;XP8zhFz/M/9TCgD/XQYA9WYEAN9tAwDVcgYA0HUJAMl2EQDAdyIAuHYxA7F0PgercUkOpm5SFKFs&#10;WxmdaWIdmWdqIpZmcSWTZHgokGN/K41hhy6KYJAwiF+ZM4VfozWDXq82gV6+OIBe0Th/X+o3fl/6&#10;Nn5g/zV+YP80fmD/NH5g/zR+YP80fmD/NP9VCAD/YAQA6GkAANpwAwDQdQUAyngHAMN6DwC7ex8A&#10;s3ovAqx4PAemdUYNoXNQE5xwWBiXbmAdk2tnIZBqbiWNaHUoimd8K4dmhC6EZI0xgWOWNH9joTZ8&#10;Yq03emK7OXlizjl4Y+g4eGP4N3hk/zZ4ZP81eGT/NXhk/zV4ZP81eGT/Nf9XBQD/YgEA4WwAANRz&#10;AgDLeAQAxXsFAL59DQC2fh0Ar34sAqh8OQaheUQMnHdOEpd0VhiScl0cjnBkIIpuaySHbHIohGt6&#10;K4Fqgi5+aYoxe2iUNHhnnzZ2Zqo4dGa5OXNmyzpyZuY5cmf3OHJn/zdyaP82cmj/NXJo/zVyaP81&#10;cmj/Nf9ZAgD2ZQAA3W4AAM92AQDHewMAwH8EALmADACxghoAqoIqAqOANwWdfUILl3tLEZJ4VBeN&#10;dlsbiXRiIIVyaSSBcXAnfm93K3tufy54bYgxdmySNHNrnDZwaqg4bmq3Om1qyTpsauQ6bWv1OG1r&#10;/zdta/82bWv/Nm1r/zZta/82bWv/Nv9bAADrZwAA2XEAAMx5AADDfgIAu4IDALSECQCthRgApoUo&#10;AZ+ENQWZgkAKk39JEI19UhaJe1kbhHlgH4B3ZyN8dW4neXR1KnZzfS5zcoYxcHGQNG1wmzZrb6c4&#10;aW+1Omhvxzpnb+I6Z2/0OGhv/zdob/82aG//Nmhv/zZob/82aG//Nv9eAADkagAA03QAAMh8AAC/&#10;gQEAt4UBAK+HBwCoiRUAoYklAZuIMwSUhj4JjoRHD4mBUBWEf1caf35eHnt8ZSJ4emwmdHlzKnF4&#10;ey1ud4Qwa3aOM2h1mTZmdKU4ZHOzOWJzxDpic+A6YnPzOGNz/zdjc/82Y3P/NmNz/zZjc/82Y3P/&#10;Nv9hAADgbQAAz3cAAMR/AAC7hQAAs4kAAKqLAwCjjBMAnI0jAZaMMAOQizwIiolFDoSHThN/hVUY&#10;e4NcHXeCYyFzgGolb39xKWx9eSxpfIIvZnuLMmN6lzVgeaM3XnmxOF15wjlced05XXnxOF14/jde&#10;eP82Xnj/NV54/zVeeP81Xnj/NfVkAADccAAAynoAAMCDAAC2iQAAro0AAKSPAACdkRAAl5IgAJGR&#10;LgOKkDkHhI5DDH+NTBJ6i1MXdYlaG3GIYSBuhmgjaoVvJ2eEdytjg38uYIKJMV2BlDNbgKE2WX+v&#10;N1d/wDhXf9o3V3/wN1h+/TZYfv81WH7/NVh+/zVYfv81WH7/NeloAADUdAAAxn4AALuHAACyjQAA&#10;qJEAAJ6UAACWlg4AkZccAIuXKwKFljcFf5RBCnmTSRB0klEVcJBYGWyPXx1ojmYhZYxtJWGLdChe&#10;in0sW4mHL1iIkjFVh58zU4etNVKHvjVRh9Y1UYbuNVKF+zRShf80UoX/M1KF/zNShf8zUoX/M+Ns&#10;AADOeQAAwYMAALaLAACskQAAopUAAJeZAACPmwsAip0YAISdJwF+nDQEeZs+CHOaRw1vmU8SaphW&#10;F2aXXRtjlWMeX5RqIlyTciVZknsoVZGFK1KRkC5QkJ0wTpCrMUyQvDJMkNMyTI/tMkyO+jJMjf8x&#10;TIz/MUyM/zFMjP8xTIz/MdxxAADIfgAAu4gAALGRAACmlgAAnJoAAJCfAACHogYAgaMUAHykIwF3&#10;pDADcqM7Bm2iRAtooUwPZKBUE2CfWhddnmEbWZ1oHladcCFTnHkkUJuDJ02ajilKmpssSJqpLUeZ&#10;ui1GmtAtRpjrLUaX+S5Glv8uRpb/LkaW/y5Glv8uRpb/LtF3AADBhAAAto4AAKqVAACgmwAAlZ8A&#10;AIqkAAB9qQAAd6sQAHOrHgBvrCwBaqs3BGWrQQdhqkkLXalRD1qpWBNXqF8WU6dmGVCnbhxNpnYf&#10;SqWBIUiljCRFpZkmQ6SoJ0KkuChBpM4nQaPqJ0Ci+ChAof8pQKD/KUCg/ylAoP8pQKD/Kcl+AAC6&#10;iwAAr5QAAKOaAACYoAAAjaUAAIKqAAB1sAAAbLMMAGm0GABltCcBYbQzAl60PQRatEYHVrNOClOz&#10;VQ1Qs1wQTbJjE0qyaxZHsXQYRbF+GkKwih1AsJcePrCmIDywtyA8sMwgPK/oIDuu9yE6rf8iOqz/&#10;Izqs/yM6rP8jOqz/I8CGAACzkgAAp5kAAJyfAACQpgAAhKwAAHmxAABttwAAYbwFAF29EgBaviAA&#10;WL4tAVS+OAJRvkIETr5KBky+UghJvlkKRr5gDES+aA5BvXERP718Ezy9iBU6vZUWOL2kFze9tRg2&#10;vcoYN7znFzW79hk1uv8aNLn/GzS5/xs0uf8bNLn/G7iPAACqmAAAn58AAJOmAACHrAAAe7MAAG+5&#10;AABjvgAAWMQEAFDIDABNyBcATMklAErKMQBHyjsBRcpEAkPKTANBylQEPspcBjzKZAc6y24JOMt4&#10;CjbLhQw0y5INMsuiDjHLsg8wzMcPMMvlDi/J9Q8uyP0RLsf/Ei7H/xIux/8SLsf/Eq6XAAChngAA&#10;laUAAImtAAB8tAAAcLsAAGTBAABZxgAATssDAEXQCAA+1Q4APdUaADzWJgA71zEAOdg7ADjZRQE2&#10;2U0BNdlWAjPaXgIx2mgDMNtzBC7bfwUs240FKtydBincrQYo3cEGKN3eBifb7wcm2fkIJtj+CSbY&#10;/gkm2P4JJtj+CaSdAACYpQAAi60AAH60AABxvAAAZcMAAFnJAABNzQAAQ9MBADrZBgA15A0AM+QW&#10;ADHkIAAw5SoALuYzAC3mPAAr50QAKudMASjoVAEn6F0BJelnAiPpcwIi6oECIOqRAx/roQMd67ID&#10;HOzHAxzs4QMb6vEDG+n5Axvp+QMb6fkDG+n5A5qkAACNrAAAf7UAAHK9AABlxQAAWcsAAEzQAABB&#10;1QAAONwAAC/hAgAt8Q0AK/ETACjyHAAm8iQAJPMrACL0MgAh9DkAH/VBAB31SQAb9lEAGfdaARf3&#10;ZQEV+HIBFPmBARP5kgES+qICEfqzAhD7xgIQ+90CEPvpAhD76QIQ++kCEPvpAo+rAACBtAAAc70A&#10;AGbGAABZzQAAS9MAAEDZAAA13gAALOMAACbxAAAk/goAIf8QAB//FgAc/xwAGf8iABf/KAAV/y4A&#10;E/81ABL/PAAQ/0MADv9MAA3/VgAL/2IACf9vAAj/fwEH/5ABBf+gAQT/rgEE/7wBA//HAQP/xwED&#10;/8cBA//HAYO0AAB1vQAAZ8YAAFrPAABL1QAAP9wAADPhAAAp5QAAIewAAB79AAAa/wUAF/8MABX/&#10;EAAS/xQAEP8ZAA7/HgAN/yMAC/8oAAj/LgAG/zUAA/89AAD/RgAA/1EAAP9dAAD/awAA/3sAAP+L&#10;AAD/mQAA/6UAAP+sAAD/rAAA/6wAAP+sAP8nLAH/KioB/ysqAf8qLgH/JjQC/yU/Av8jSwP/IVgD&#10;/yBkBP8ecAT/HXsE/x2FBf8djgX/HZYF/x2cBv8dogb/HKgG/xyuB/8ctAf/HLsH/xzDB/8czgf/&#10;Hd8H/x3rB/wd9Qf5Hf4G9x7/B/cd/wj2Hf8J9h3/CfYd/wn2Hf8J9h3/Cf8pKgH/LCcB/y4nAf8t&#10;KgH/LDIB/ys9Av8pSQP/J1UD/yVhBP8jbQT/IngF/yKCBf8hiwb/IZMG/yGaB/8hoAf/IaUH/yGr&#10;CP8hsQj/IbgI/yHBCP8hywj8IdwI+SHpCPYh9AjzIv0H8iL/CfEi/wrxIf8L8CH/C/Ah/wvwIf8L&#10;8CH/C/8sJgH/MCQB/zEjAf8xJgH/Mi8B/zE6Av8vRgP/LVID/yteBP8paQX/KHUF/yd/Bv8niAf/&#10;JpAH/yaWCP8mnQj+JqMJ/SapCfwmrwn7JrYJ+ia+CfgmyAn2JtkJ8iboCe8n8wntJ/0K6yb/C+om&#10;/w3pJv8N6Cb/Dugm/w7oJv8O6Cb/Dv8vIwH/MyAB/zUfAf83IwH/OCwB/zg3Av82QgL/NE4D/zJa&#10;BP8wZQX/LnAG/i17B/wthAj6LIwJ+CyTCfcsmQr2K6AK9CumCvMrrAvyK7ML8Su7C+8rxgvuLNQL&#10;6izmC+Ys8gvkLPwN4iz/D+Es/xDgLP8Q3yz/Ed8s/xHfLP8R3yz/Ef8zHwH/NxsB/zoaAf89IAH/&#10;PygB/z8yAf89PgL/O0kD/zlVBPs3YQb3NWwH9TR2CPIzfwnwMocK7zKPC+0ylgvsMZwM6jGiDOkx&#10;qQzoMbAN5jG5DeUxww3jMtEN3zLlDNwy8Q/YMfwR1TH/EtIx/xPRMf8U0DH/FNAx/xTQMf8U0DH/&#10;FP83GwH/OxcA/z8WAP9DHAD/RiQB/0YuAf9EOQL8QkQD9j9QBPE9XAbtPGcH6jtxCeg6egrlOYML&#10;4ziLDOI4kg3gN5kN3zefDt03pg7bN60P2Ta2ENc2wRDVNs4Q0TfjEc038RPKN/sVyDf/FsY3/xfF&#10;N/8YxDf/GMQ3/xjEN/8YxDf/GP87FwD/QBMA/0UTAP9JGAD/TCAA/0wpAfpLMwHySD4C7EZKBOdE&#10;VgbjQ2II30FsCtxAdQzZP34N1T6GD9M9jRDRPZQRzzybEs08ohPMPKkUyjuxFMg7uxXHO8gWxTzc&#10;FsE87Re+PPkZuzz/Gro8/xu5PP8buDz/G7g8/xu4PP8buDz/G/8+FAD/RBAA/0oRAP9PFAD/URsA&#10;+1IjAPFRLQHpTzgB4k1FA9xLUQXWSVwI0UdmC85GcA7LRXgQyESAEsZDhxTEQo4Vw0KVFsFBnBe/&#10;QaQYvUCsGbxAthq6QMIauEDSG7VB6BuyQfYdsEH/Hq5B/x6tQf8erEH/HqxB/x6sQf8erEH/Hv9C&#10;EQD/Rw0A/08OAP9TEQD/VhUA81ccAOhWJQDgVTEB11M/As9STAXKUFcJxk5hDcNMahDASnISvUl6&#10;FbtIgha5R4kYt0eQGbVGlxuzRp8csUWnHbBFsR6uRbwfrEXMH6pF4yCnRvMhpUb/IaNG/yKiRv8h&#10;okb/IaJG/yGiRv8hokb/If9FDgD/SwoA/1MMAP9XDQD5WhAA61sUAN9aHADUWisAzFo7AsZYSAXB&#10;VlMJvFRcDblSZRG1UG0Us091F7BOfBmuTYQarEyLHKpLkh6oSpofpkqjIaRJrCKjSbgjoUnGJJ9K&#10;3iSdSvAkm0r9JZlL/ySZS/8kmEv/JJhL/ySYS/8kmEv/JP9IDAD/TwgA/1YIAPVbCQDpXgoA5F4N&#10;ANVfFQDLYCcAxF82Ar5eQwW4W04JtFlYDrBXYRKsVWkVqlRwGKdTeBqlUn8colGGHqBQjiCeT5Yi&#10;nE6fI5pOqCWYTrMml07CJ5VO1ieTTuwnkU/7J5BP/yeQUP8mj1D/Jo9Q/yaPUP8mj1D/Jv9KCQD/&#10;UwUA+FoEAOJfAwDaYgYA1GMJAM1jEgDEZSMAvGUyArZjQAWxYUsJrF5UDqhcXRKlW2UWoVlsGJ9Y&#10;cxucVnoemlWCIJhUiiKVVJIkk1ObJpFSpSePUrApjVK+KoxS0CqKU+kqiVP5KYhU/ymHVP8oh1T/&#10;KIdU/yiHVP8oh1T/KP9MBQD/VgEA6V0AANxjAgDRZwUAzGgHAMZoEAC9aiAAtmkvAbBoPASqZUcJ&#10;pWNRDaFhWhKdX2EWml5pGZdccByVW3ceklp+IZBZhiONWI4li1eXJ4lXoSmGVq0rhVa6LINWzCyC&#10;V+YsgVf3K4BY/yqAWP8qgFj/KYBY/ymAWP8pgFj/Kf9PAgD9WQAA4mAAANVnAADMagMAxmwFAMBs&#10;DgC3bR0AsG4sAapsOQSlakQIoGhODZtmVxGXZF4VlGJlGZFgbByOX3Mei157IYldgiSGXIsmhFuU&#10;KIFbnip/WqosfVq3LXxayS56WuMuelv1LXpc/yx5XP8relz/Knpc/yp6XP8qelz/Kv9RAADyWwAA&#10;3mQAAM9qAADHbgIAwHAEALpwDACycRoAq3EpAaVwNwOfbkIHmmxLDJZqVBGSaFwVjmZjGItlaRuI&#10;Y3AehWJ4IYJhfySAYIgmfV+RKXtfnCt4Xqctdl61LnVexi90XuEvdF/zLnRf/yx0YP8rdGD/K3Rg&#10;/yt0YP8rdGD/K/9TAADoXgAA2WcAAMttAADDcQEAu3MCALVzCQCtdRcAp3UnAaF0NAObcj8HlXBJ&#10;C5FuUhCMbFkUiWpgGIVpZxuCaG4ef2Z1IX1lfSR6ZIUmd2SPKXVjmityYqUtcGKzL29ixC9uYt4v&#10;bmPyLm5j/i1uY/8sbmP/K25j/ytuY/8rbmP/K/9VAADlYAAA02kAAMhwAAC/dAAAt3cBALB3BwCo&#10;eBUAonkkAJx4MgKWdj0GkXRHC4xyTw+IcFcThG9eF4BtZBp9bGsdemtzIHdqeiN0aYMmcmiNKW9n&#10;lyxtZ6Mua2axL2lmwTBpZtswaWfwL2ln/S1pZ/8samf/K2pn/ytqZ/8ramf/K/5YAADhYwAAz2wA&#10;AMRzAAC7eAAAs3oAAKt6BACkexIAnnwiAJh8LwKSejsFjHhFCod3TQ6DdVUSf3NcFntyYhp4cGkd&#10;dW9wIHJueCNvbYEmbWyLKWpslitoa6EuZmuvL2RqvzBja9gwY2vvL2Rr/C1ka/8tZWv/LGVr/yxl&#10;a/8sZWv/LPRbAADdZgAAy28AAMB2AAC3ewAAr34AAKZ+AQCffxAAmYAfAJOALQKNfzkFiH1DCYN7&#10;Sw1+elMSenhaFnZ3YRlzdWcccHRuH21zdiJqcn8maHGJKGVwlCticKAtYG+tL19vvS9eb9QvXm/t&#10;L19v+y1fb/8sYG//LGBv/yxgb/8sYG//LOteAADYaQAAx3IAALx5AACzfwAAq4IAAKGCAACZgw4A&#10;lIQdAI6EKwGIgzYEg4JACH6ASQx5f1EQdX1YFHJ8Xxhue2Uba3psHmh5dCJleH0lYneHJ2B2kipd&#10;dZ4sW3WrLlp0uy9ZddEvWXTsLll0+i1adP8sWnT/K1p0/ytadP8rWnT/K+ZhAADRbQAAw3YAALl9&#10;AACvgwAApoYAAJyGAACUiAwAjokZAImJKAGDiTQDfoc+B3mGRwt0hU8PcIRWE22CXRdpgWMaZoBq&#10;HWN/ciBgfnojXX2EJlp8jylYe5wrVnupLFR7uS1Te84tVHrqLVR6+SxUef8rVXn/KlV5/ypVef8q&#10;VXn/KuFlAADMcQAAv3oAALSCAACrhwAAoYoAAJWLAACNjQkAh44WAIKPJAF9jzECeI47BXONRAlv&#10;jEwNa4pUEWeJWhVkiGEYYYdoG16GcB5bhXghWISCJFWEjSZSg5opUIKnKk+CtytOgswrToLoK06B&#10;+CpPgP8qT4D/KU+A/ylPgP8pT4D/KdtqAADHdQAAun8AALCHAACmjAAAnI8AAI+RAACGkwUAgJQS&#10;AHuVIQB3lS0BcpU4BG2UQgdpk0oLZZJRDmKRWBJekF8VW49mGFiObRtVjnYeUo2AIU+MiyNNi5gl&#10;S4ulJ0mLtShIi8ooSIrnJ0mJ9yhJiP8nSYf/J0mH/ydJh/8nSYf/J9FvAADBewAAtYQAAKuMAACg&#10;kAAAlZQAAImXAAB+mgAAd5sOAHOcHABvnSkBa5w1AmacPwVim0cIX5pPC1yaVg9YmVwSVZhjFVOY&#10;axdQl3MaTZZ9HUqViR9HlZUhRZWkI0SUsyNDlMgjQ5TlI0OS9SRDkf8kQ5D/JEOQ/yRDkP8kQ5D/&#10;JMp1AAC7gQAAsIsAAKSRAACalQAAj5kAAIOdAAB0ogAAbqMLAGqkFwBmpSUAY6UxAV+kOwNbpEQF&#10;WKRLCFWjUwtSo1oNT6JhEE2iaBNKoXEVR6B7GESghhpCn5McQJ+iHT6fsh49n8YePZ/jHT2d9B49&#10;nP8fPJv/Hzyb/yA8m/8gPJv/IMJ8AAC1iAAAqZAAAJ6WAACTmwAAh58AAHukAABvqAAAY6wEAF+t&#10;EQBcrR8AWq4rAFeuNgFUrkADUa1IBU6tTwdLrVcJSa1eC0asZg1ErG4PQax4ET+rhBM8q5EVOqug&#10;FjmrsBc4q8MXOKrhFzep8xg3p/4ZNqb/Gjam/xo2pv8aNqb/GrqEAACujwAAopYAAJebAACLoQAA&#10;f6YAAHOrAABnrwAAWrQAAFO2DABRtxcAT7ckAE24MABKuDoBSLhDAka4SwNEuFIEQbhaBj+4Ygc9&#10;uGsJOrh1Czi3gQw2t44ONLedDzO3rQ8yt8EPMbfeDzG28hAwtPwRMLP/EjCz/xMws/8TMLP/E7KO&#10;AACllQAAmpsAAI6iAACCqAAAda0AAGmzAABetwAAU7sAAEfABQBDwhAAQsIbAEDDJwA/wzIAPsQ8&#10;ADzERAE6xE0BOMRVAjbEXQM1xGYEM8VwBDHFfAYvxYoGLcWaByvFqggqxb4IKsXaCCrE8AgpwvsJ&#10;KMH/CijB/wsowf8LKMH/C6iVAACdmwAAkaIAAISpAAB4rwAAa7UAAF+7AABUvwAAScMAAD/IBAA2&#10;zQkAM84RADLPHAAxzycAMNAxAC/QOgAu0UMALdFMACvSVQAq0l8BKNNpASfTdgEl04QCJNSUAiLU&#10;pgIh1bkCIdXSAiDT6wIg0vYDH9H/BB/R/wQf0f8EH9H/BJ+bAACUogAAh6kAAHmxAABtuAAAYL4A&#10;AFTDAABJxwAAPssAADXQAQAt1QYAJdsLACTeEgAj3hwAIt8lACHgLgAg4DcAH+FAAB7hSgAd4lMA&#10;HONeABvjagAa5HgAGOSIARflmgEW5qwBFebAARTn3QET5e8BE+P6ARPj+gET4/oBE+P6AZaiAACJ&#10;qQAAe7EAAG65AABhwAAAVMYAAEjKAAA9zwAAM9MAACrZAAAi3gIAHusKABzsEAAb7RcAGe0fABfu&#10;JgAV7i0AFO81ABPwPQAR8EYAEPFQAA/yWwAO8mkADfN4AAz0igAL9ZwACvWuAAn2wgAJ9tkACPXt&#10;AAj17QAI9e0ACPXtAIupAAB9sgAAb7oAAGLCAABVyQAAR84AADvSAAAx2AAAJ90AAB/hAAAZ6AAA&#10;FvgGABT6DQAS+xIAEPwXAA78HQAN/SMADP0pAAr+MAAI/zgABv9BAAP/TAAA/1gAAP9mAAD/dwAA&#10;/4kAAP+bAAD/qwAA/7sAAP/OAAD/zwAA/88AAP/PAH+yAABxugAAY8MAAFbLAABI0QAAOtYAAC/d&#10;AAAl4QAAHOUAABTpAAAR9wAAD/8BAA3/CQAL/w0ACP8QAAb/FAAD/xgAAP8eAAD/IwAA/yoAAP8y&#10;AAD/PAAA/0cAAP9UAAD/YwAA/3MAAP+FAAD/lwAA/6QAAP+yAAD/sgAA/7IAAP+yAP8iKQH/IycB&#10;/yMoAf8gKwH/HDEB/xo9Af8YSQH/FlYC/xRiAv8TbgL/EngC/xKCAv8SiwL/EpIC/xKZAv8SngL/&#10;EqQC/xKpAv8SrwL/ErYC/xK9Av8SxwL/EtQC/RLlAvoS8QL3EvoC9RP/AvQT/wP0E/8D9BP/A/QT&#10;/wP0E/8D9BP/A/8kJwH/JiQB/yYkAf8kJwH/Ii8B/yA6Af8eRgH/HFMC/xpfAv8YagL/F3UC/xd/&#10;Av8XiAL/F48C/xeWAv8XnAL/F6EC/xenAv8XrQL/F7MD/he7A/0XxQP6F9ED9xfkAvQX7wLxGPoC&#10;7xj/A+4Y/wTuGP8E7Rj/Be0Y/wXtGP8F7Rj/Bf8nIwH/KSAA/ykgAP8oIwD/KS0B/yc3Af8lQwH/&#10;I08C/yFbAv8fZgL/HXEC/x17A/8dhAP/HYwD/h2TA/wcmQP7HJ8D+hykA/kcqgP3HLED9hy5A/Ud&#10;wgPzHc4D8B3hA+wd7gPpHvkE6B7/BeYe/wblHv8G5R7/B+Ue/wflHv8H5R7/B/8rHwD/LRwA/y0b&#10;AP8uIAD/LykA/y80Af8sPwH/KksC/yhXAv8mYgL9JW0D+iR3A/gjgAP2I4gD9SOPA/MjlQTyI5sE&#10;8SOhBO8jqATuI64E7SO2BOsjvwTqI8wE5yPgBOMk7QTgJPkG3iT/B9wk/wjbJP8J2iT/Cdok/wna&#10;JP8J2iT/Cf8uGwD/MRcA/zIWAP81HAD/NiUA/zYvAf80OgH/MUYB+y9SAvctXQLzLGgD8CtyA+4q&#10;ewTsKoQE6iqLBOgqkgXnKZgF5imeBeQppQXjKawF4Sm0BeAqvQXeKsoF2yreBdYq7QfSKvgJzyv/&#10;Cs0q/wvMKv8Myyr/DMsq/wzLKv8Myyr/DP8yFwD/NRIA/zgSAP87GAD/PSAA/zwqAP47NQH3OUEB&#10;8TZNAuw0WALoM2MD5TJtBOMydgTgMX8F3jGHBdwwjgbaMJUG2DCbB9YvogfUL6kI0i+xCNAvugnP&#10;MMYJzTDYCckx6grGMfcMwzH/DsEx/w/AMf8PvzH/D78x/xC/Mf8QvzH/EP82EwD/OQ8A/z4QAP9B&#10;FAD/QxoA/0IjAPVBLgDtPjoB5z1GAeE8UwLdOl4D2TloBNQ4cQbROHoHzzeBCM03iAnLNo8KyjaW&#10;Csg2nQvGNaQMxTWsDMM1tQ3BNcANwDbPDr025g65NvQQtzb/EbU2/xK0Nv8Tszb/E7M2/xOzNv8T&#10;szb/E/85EAD/PQsA/0MNAP9HEAD/SBQA9UccAOtGJgDjRDIA3ERBAdRDTQLPQVgEy0BiBsg/awjF&#10;PnQJwz17C8E9gwy/PIoNvTyQDrs8lw+6O58QuDunELY7sBG1O7sSszvJErE74BOuPPEUqzz9Fak8&#10;/xaoPP8WqDz/Fqc8/xanPP8Wpzz/Fv89DQD/QggA/0gKAP9LDAD6TA8A7EwUAOFKHQDWSiwAzks7&#10;AclKSALESFMEwEddB7xGZgm6RG4Lt0N2DbVDfQ6zQoQQsUGLEbBBkhKuQJoTrECiFKpAqxWpQLYW&#10;p0DEF6ZA2RejQe0YoEH7GJ9B/xmeQf8ZnUH/GZ1C/xidQv8YnUL/GP9ACQD/RgUA/0wFAPFPBwDm&#10;UAkA408NANVPFQDMUScAxVE2Ab9QQwK6T04Ftk1YCLNMYQqwSmkNrUlwD6tIeBGpR38Sp0eGFKVG&#10;jRWjRpUWoUWeGJ9FpxmeRbIanEW/GppF0RuYRekblkb4HJVG/xuURv8bk0b/G5NH/xuTR/8bk0f/&#10;G/9CBQD/SgEA8lAAAOFUAQDZVgUA01UJAMxVEgDDViIAvFcyAbdWPwKyVEoFrVNUCKpRXQunUGQO&#10;pE5sEKJNcxKfTHoUnUyBFptLiReZSpEZl0qZGpVJoxuTSa4dkkm7HpBJzB6OSuUejUr2HotL/x6L&#10;S/8dikv/HYpL/x2KS/8dikv/Hf9FAAD/TQAA5VQAANlZAADPWwMAylsGAMRaDwC7Wx4AtVwuAa9b&#10;OwKqWkYFplhQCKJWWQufVWAOnFNoEZlSbxOXUXYVlVB9F5NQhBmQT40ajk6WHIxOnx6KTqofiE63&#10;IIdOyCGFTuIhhE/zIINP/yCDT/8fglD/H4JQ/x6CUP8eglD/Hv9HAADzUQAA31gAANFdAADJYAIA&#10;w2AEAL1eDQC1YBoArmEqAKlgNwKkXkMEn11NCJtbVQuYWV0OlVhkEZJXaxOPVnIWjVV5GItUgRqI&#10;U4kchlOSHoRSnB+CUqchgFK0In9SxCN9Ut4jfFPxInxT/iF7VP8he1T/IHtU/yB7VP8ge1T/IP9K&#10;AADpVAAA2lwAAMxhAADDZAAAvGQCALZjCgCvZBcAqWUnAKNkNAKeY0AEmWFKB5VfUguRXloOjl1h&#10;EYtbaBOJWm8Whll2GIRYfRqBWIYcf1ePHn1WmSB7VqQieVaxI3dWwSR2VtokdVfvJHVX/SN1WP8i&#10;dVj/IXVY/yF1WP8hdVj/If9NAADlVwAA018AAMhkAAC/ZwAAt2gAALFnBwCpaBQAo2kkAJ5oMgGZ&#10;Zz0ElGVHB5BkTwqMYlcNiGFeEIVfZRODXmwWgF1zGH1dehp7XIMdeVuMH3ZblyF0WqIjclqvJHFa&#10;vyVwWtUlb1vtJW9b/CNvW/8ib1v/Im9b/yFvW/8hb1v/IfpPAADhWgAAz2IAAMRnAAC7awAAs2wA&#10;AKxqBACkaxIAnmwhAJlsLwGUazoDj2lEBopoTQmGZlUNg2VcEIBkYhN9YmkVemJwGHhheBp1YIAd&#10;c1+KH3BflCFuXqAjbF6tJWtevCZqXtEmaV7sJWpf+yRqX/8jal//Impf/yJqX/8ial//IvBSAADd&#10;XQAAy2UAAMBrAAC3bgAAr28AAKduAQCgbxAAmnAfAJRwLAGPbzgDim1CBoZsSwmCalIMfmlZD3to&#10;YBJ3ZmYUdWZuF3JldRpwZH4dbWOIH2tjkiJpYp4kZ2KrJWViuiZkYs8mZGLqJmVi+iRlY/8jZWP/&#10;ImVj/yJlY/8iZWP/IutVAADYYAAAyGgAALxuAACzcQAAq3MAAKJxAACbcg4AlXMcAJB0KgGKczYC&#10;hXJABYFwSAh9b1ALeW1XDnZsXhFza2QUcGpsF21pcxpraXwcaGiGH2ZnkCFkZ5wjYmapJWBmuSZf&#10;Zs0mX2boJmBm+SRgZv8jYGb/I2Fm/yJhZv8iYWb/IuhYAADTYwAAxGsAALlxAACwdQAAp3cAAJ51&#10;AACWdg0AkHcZAIt4JwCGdzMCgXY9BHx1Rgd4c04LdXJVDnFxXBFucGMUa29qFmlucRlmbnocY22D&#10;HmFsjiFfa5ojXWunJVtrtyZaa8omWmvnJVtr9yRbav8jXGr/Ilxq/yJcav8iXGr/IuNbAADOZgAA&#10;wG4AALZ0AACseQAAo3sAAJh5AACQegsAinsWAIV8JACBfDEBfHs7BHd6RAZzeUwKcHhTDWx3WhBp&#10;dmETZ3VoFmR0bxhhc3gbXnKBHVxxjCBacZgiWHCmJFZwtSVVcMglVXDlJVVw9iRWb/8jVm//Ildv&#10;/yJXb/8iV2//It9fAADKaQAAvHIAALJ4AACpfQAAn38AAJJ+AACKfwcAhIATAICBIQB7gS4Bd4A5&#10;A3KAQgVuf0oIa35RC2h9WA5kfF8RYntmFF96bRdceXUZWXh/HFd4ih5Ud5YhUnakIlF2syNQdsYk&#10;UHbjI1B19SNRdf8iUXT/IVF0/yFRdP8hUXT/IdhjAADFbQAAuHYAAK59AAClggAAmoMAAI2DAACE&#10;hAMAfYUQAHmGHgB1hysBcYc2Am2GPwRphUcHZYRPCmKDVg1fg1wPXIJjElqBaxVXgHMYVH99GlF/&#10;iBxPfpQfTX6iIEt9sSFKfcQiSn3hIUt89CFLe/8gS3v/IEt7/yBLe/8gS3v/INBnAADAcgAAtHsA&#10;AKqCAACghgAAlYgAAIeIAAB8igAAdowOAHKNGgBujicAao4yAWaNPANjjUQFYIxMCFyLUwpai1oN&#10;V4phEFSJaBJRiHEVT4h6F0yHhRpKhpIcSIagHUaGrx5FhcIeRYXfHkWE8h5Fg/4eRYL/HkWC/x5F&#10;gv8eRYL/HsptAAC6eAAAr4EAAKWHAACaiwAAj40AAIGOAAB0kQAAbpMKAGmUFQBmlSIAY5UuAWCV&#10;OAJclUEEWZRJBlaUUAhUk1cKUZNeDE6SZg9Mkm4RSZF4FEaQgxZEkJAYQo+eGUCPrRo/j8AaP4/c&#10;Gj+N8Ro/jP0bP4v/Gz+L/xs/i/8bP4v/G8JzAAC1fgAAqocAAJ+MAACUkAAAiJMAAHuVAABsmQAA&#10;ZZsEAGCcEABdnR0AW54pAFieNAFVnj0CUp1FA1CdTQVNnVQHS5xbCUicYwtGnGsNQ5t1D0GbgBE+&#10;mo0TPJqbFDqaqxU5mr0VOZrZFTmY7xY5l/wWOJb/FziV/xc4lf8XOJX/F7t6AACvhQAApIwAAJiR&#10;AACNlQAAgZoAAHWdAABooAAAW6QAAFalDABTphcAUacjAE+nLwBMpzgBSqdBAUinSQJGp1AEQ6dY&#10;BUGnXwY/pmgIPaZyCjqmfQs4pooNNqWZDjSlqQ8zpbsPM6XUDzOk7g8yovsQMqH/ETKh/xEyof8R&#10;MqH/EbSCAACojAAAnZIAAJKXAACGnAAAeaEAAG2lAABhqQAAVawAAEuvBQBHsBAARbAcAESxJwBC&#10;sTIAQbI7AD+yQwE9sksBO7JTAjmyWwM3smQENbJuBTOyeQYxsocHL7GWCC6ypggtsrgJLLLQCCyw&#10;7Akrr/kKK67/Cyqt/wsqrf8LKq3/C62LAACgkgAAlZgAAImdAAB9owAAcagAAGStAABZsQAATbQA&#10;AEK4AAA7ugoAOLsTADe8HgA1vCkANL0yADO9OwAyvUQAMb5MAC++VQEuvl4BLL5oASq+dAIpvoIC&#10;J7+RAya/ogMkv7QDI7/LAyO+6AMjvPcEIrv/BSK7/wUiu/8FIrv/BaSSAACYmAAAjJ4AAIClAABz&#10;qwAAZ7AAAFu1AABPuQAARLwAADrAAAAwxAQAKscLACjIEwAnyR0AJsknACXJMAAkyjkAI8pCACLL&#10;SwAhy1UAIMxfAB/MbAAdzXoAHM2KABvNnAAZzq4BGM7FABjN5AAYzPQBGMr8ARjK/wIYyv8CGMr/&#10;ApuZAACPnwAAgqYAAHWtAABoswAAXLkAAFC9AABEwQAAOcQAADDIAAAozAEAINAGABnVCwAW1xAA&#10;FdgZABXZIgAU2SsAE9o0ABPaPQAS20gAEdxTABHdXwAQ3W0AEN5+AA7fkQAO4KQADeC4AAzg0gAL&#10;3+0ADN73AAzd+wAM3fsADN37AJKfAACFpwAAd64AAGq1AABdvAAAUMEAAETFAAA4yQAALs0AACXR&#10;AAAe1QAAFtoBABHeBgAQ5w0ADucSAA3oGQAM6CEAC+kpAArqMQAJ6jsAB+tFAAXrUQAE614AA+tu&#10;AAHrgAAA6pQAAOqnAADrvAAA69IAAOvpAADs7wAA7O8AAOzvAIenAAB5rwAAa7cAAF6+AABRxQAA&#10;Q8kAADfNAAAt0QAAI9YAABvbAAAT3wAADuMAAAzuAgAK9goAB/YOAAX2EgAD9hgAAPUeAAD1JQAA&#10;9S4AAPU3AAD2QgAA9k4AAPZdAAD2bgAA9oEAAPaVAAD3pwAA97cAAPjHAAD40AAA+NAAAPjQAHuv&#10;AABtuAAAYMAAAFLIAABEzQAAN9EAACvXAAAh3AAAGOAAABHkAAAM5wAAB+8AAAT6AAAB/wMAAP8I&#10;AAD/DQAA/hAAAP4UAAD/GgAA/yEAAP8pAAD/MwAA/z4AAP9LAAD/WwAA/2wAAP+AAAD/kgAA/6EA&#10;AP+tAAD/swAA/7MAAP+zAP8cJgD/HCQA/xolAP8VJwD/ES4A/xA6AP8ORwH/DVMB/wtfAf8KawH/&#10;CnUB/wp/Af8KhwH/Co4B/wqVAf8KmwH/CaAB/wmlAP8JqwD/CbEA/wm4AP8JwQD+CcwA/AneAPkJ&#10;6wD1CfYA8wn/APIK/wDxCv8B8Qv/AfEL/wHxC/8B8Qv/Af8fIwD/HyEA/x4hAP8ZJAD/FywA/xU3&#10;AP8TRAD/EVAB/xBcAf8OZwH/DnIB/w57Af8OhAH/DosB/w6SAf8OmAH/Dp0B/w6jAf4OqAH8Dq4B&#10;+w61APoOvgD4DskA9Q7bAPIO6gDuDvUA7A7/AesP/wHqD/8B6hD/AekQ/wHpEP8B6RD/Af8iHwD/&#10;IhwA/yEcAP8fIAD/HykA/xw0AP8aQAD/F0wB/xVYAf8UYwH/E24B/xN3Af4TgAH8E4gB+hKOAfkS&#10;lQH4EpoB9hKgAfUSpgH0EqwB8xKzAfESvAHwEscB7RLYAekT6AHmE/UB5BT/AeIU/wLhFf8C4RX/&#10;AuAV/wLgFf8C4BX/Av8lGwD/JhcA/yQWAP8lHAD/JiUA/yQwAP8hOwD/H0gA/x1UAf0bXwH5GmkB&#10;9xpzAfQZfAHyGYQB8RmLAe8ZkQHuGZcB7BmdAesZowHpGaoB6BmxAecZugHlGcUB4xnVAd8a6AHc&#10;G/UC2Bv/AtUc/wPUHP8D0xz/BNIc/wTSHP8E0hz/BP8pFwD/KhMA/ykSAP8sGAD/LCEA/ywrAP8p&#10;NwD9J0MA9yVPAfMjWgHvImQB7CFuAekhdwHnIX8B5SGGAeQhjQHiIJQB4SCaAd8goAHeIKcB3CGv&#10;AdohuALYIcMC1SHTAtEi5wLNIvQDyiP/BMgj/wXHI/8GxiP/BsYj/wbGI/8GxiP/Bv8sEgD/Lg8A&#10;/zAQAP8zFAD/MxsA/zIlAPowMADyLjwA7CxJAOcqVQHjKl8B4ClpAd0pcgHaKHoB1yiCAtUoiQLT&#10;KJAC0SiWA88onAPOKKMDzCirA8ooswPJKL4ExyjMBMUp4gTBKvEGvir+B7wq/wi6Kv8Iuir/CLkq&#10;/wm5Kv8JuSr/Cf8wDwD/MgsA/zYNAP84EAD/ORUA+TceAO81KADnMzUA4DJCANsyTwDVMVoB0DFk&#10;As0wbQLLMHUDyTB8A8cvgwTFL4oExC+RBcIvlwXBL54Gvy+mBr0vrwa8L7kHui/HB7gw3Qe1MO4J&#10;sjD7CrAw/wuuMP8LrjD/C60w/wutMP8LrTD/C/8zDAD/NgYA/zwJAP8+DAD9PRAA7zwVAOQ5HwDb&#10;OS0A0jo8AM06SQHIOVQBxDleAsE4ZwO/N28EvTd2Bbs2fQa5NoQHtzaLB7Y1kgi0NZoJszWhCbE1&#10;qgqvNbQLrjXBC6w11AupNuoMpjb4DaU2/w6jN/8Oojf/DqI3/w6iN/8Oojf/Dv83BwD/OwIA/0AD&#10;APJCBQDpQgkA5T8OANg+FgDOQCcAx0E2AMJBRAG9QU8CuUBZA7Y/YQS0PmkGsT1xB689eAiuPH8J&#10;rDyGCqo7jQupO5UMpzudDaU7pg2jOrAOoju8D6A7zQ+eO+YQmzz1EZo8/xGZPP8RmDz/EZg8/xGY&#10;PP8RmDz/Ef86AQD/QAAA70UAAOFIAADZSAUA00YJAMxFEgDERyIAvUgxALhIPwGzR0oCsEZUBKxF&#10;XQWqRGQHp0NsCKVCcwqjQnoLoUGBDKBBiA2eQJAPnECYEJpAoRGYQKwSl0C4EpVAyBOTQOETkUHz&#10;FJBB/xSPQf8UjkL/E45C/xOOQv8TjkL/E/88AAD5RAAA5EoAANhOAADOTwIAyU0GAMNLDwC7TR0A&#10;tU4tAK9OOgGrTUYCp0xPBKRLWAahSmAInklnCZxIbguaR3UNmEZ8DpZGgw+URYsRkkWUEpBFnROO&#10;RagUjEW0FYtFxBaKRdwWiEbwFoZG/RaGRv8WhUf/FYVH/xWFR/8VhUf/Ff8/AADsSAAA3U8AAM9T&#10;AADGVQAAwFMDALtRDACzUhkArVMpAKhTNgGjUkICn1FLBJxQVAaZT1wIlk5jCpRNagyRTHEOj0t4&#10;D41LfxGLSocSiUqQFIdJmhWFSaUXg0mxGIJJwBiBStYZf0rtGH5L/Bh+S/8XfUv/F31L/xZ9S/8W&#10;fUv/Fv9DAADmTAAA1lMAAMlYAADAWQAAulgBALRWCQCsVxYAplglAKFYMgGdVz4CmFZIBJVVUQaS&#10;VFgIj1JfCoxSZgyKUW0OiFB0EIVPexKDT4QTgU6NFX9Olxd9TqEYe02uGXpOvRp4TtEad07rGndP&#10;+hl2T/8Zdk//GHZP/xd2T/8Xdk//F/hGAADiUAAA0FcAAMRcAAC7XgAAtF0AAK5aBgCmWxMAoFwi&#10;AJtcLwCXWzsCklpFA49ZTQaLWFUIiFdcCoZWYwyDVWoOgVRxEH5UeBJ8U4AUelKJFnhSlBh2Up8Z&#10;dFKrGnJSuhtxUs0ccFLoG3BT+RpwU/8acFP/GXBT/xhwU/8YcFP/GO9JAADdUwAAy1oAAMBfAAC3&#10;YgAAr2EAAKheAgChXxAAm2AeAJZgLACRYDgBjV5CA4ldSwWFXFIHgltZCoBaYAx9WWcOe1huEHhY&#10;dRJ2V30UdFeHFnJWkRhvVpwablapG2xWuBxrVssdalbmHGpX9xtqV/8aalf/GWtX/xlrV/8Za1f/&#10;GetMAADYVgAAyF4AALxiAACzZQAAq2UAAKNiAACcYg4AlmMcAJFkKQCMYzUBiGI/A4RhSAWAYFAH&#10;fV9XCXpeXQt3XWQNdVxrEHNcchJwW3sUbluEF2xajxhqWpoaaFqnHGZath1lWsgdZVrkHWVa9hxl&#10;Wv8bZVr/GmVa/xllWv8ZZVr/GehPAADTWQAAxGEAALlmAACwaAAAp2kAAJ5lAACXZg0AkWcZAIxo&#10;JwCHZzIBg2Y9An9lRgR7ZE0GeGNUCXViWwtyYWENcGFpD21gcBJrX3kUaV+CFmdejRllXpgaY16l&#10;HGFetB1gXscdYF7jHWBe9RxgXv8bYF7/GmFe/xphXv8aYV7/GuRSAADPXAAAwGQAALZpAACsbAAA&#10;o2wAAJlpAACSagsAjGoWAIdrJACCazABfmo6AnppQwR2aEsGc2dSCHBnWQptZmANa2VmD2hkbhFm&#10;ZHYUZGOAFmJjixhgYpcaXmKkHFxish1bYsUdW2LhHVti9BxbYv8bXGL/Glxi/xpcYv8aXGL/GuBV&#10;AADLXwAAvWcAALJsAACpcAAAn28AAJRsAACMbQgAhm4TAIJvIQB9by0BeW84AnVuQQNybUkFbmxQ&#10;B2trVwppa14MZmplDmRpbBFhaXQTX2h+Fl1niRhbZ5UaWWaiG1dmsBxWZsMdVmbfHVZm8xxXZv8b&#10;V2b/Gldm/xpXZv8aV2b/GttZAADHYgAAumoAAK9wAACmcwAAmnMAAI9wAACHcQUAgXIRAHxzHgB4&#10;cyoAdHM1AXBzPwNtckcFanFOB2dxVQlkcFwLYm9jDl9vahBdbnISWm18FVhthhdWbJMZVGygG1Jr&#10;rxxRa8EcUWvcHFFr8RtSa/4aUmr/GlJq/xlSav8ZUmr/GdRcAADDZgAAtm4AAKx0AACidwAAlnYA&#10;AIl1AACBdgEAencPAHZ4GwByeScAb3kyAWt4PAJoeEQEZXdMBmJ3UwhfdloKXXVhDFp1aA9YdHAR&#10;VXN5E1NzhBZRcpAYT3KeGU1xrRpMcb8bS3HZG0xx8BpMcP0aTXD/GU1v/xlNb/8ZTW//Gc5gAAC+&#10;agAAsnIAAKh4AACdewAAkHoAAIR6AAB6ewAAdHwMAG9+FwBsfiQAaX8vAWZ/OQJif0IDX35JBV19&#10;UAdafVcJV3xeC1V8ZQ1Se24PUHp3Ek56ghRLeY4WSXmcF0h4qxhGeL0ZRnjVGUZ37xhHdvwYR3b/&#10;GEd1/xdHdf8XR3X/F8llAAC6bwAArncAAKR9AACYfwAAi38AAH5/AABzgQAAbIMJAGiEEwBlhSAA&#10;YoYsAF+GNgFchj8CWYVGA1eFTgVUhVUHUoRcCU+DYwtNg2sNS4J0D0iCfxFGgYwTRIGaFUKAqRZB&#10;gLoWQIDSFkF/7RZBfvsWQX3/FkF9/xZBff8WQX3/FsJqAAC1dQAAqn0AAJ+CAACSgwAAhYQAAHmF&#10;AABqiQAAZIoDAGCMEABdjRsAW44nAFiOMgBVjjsBU45DAlCOSgNOjVIFTI1ZBkmMYAhHjGgKRYty&#10;DEKLfQ5AiokPPoqYETyKpxI7irgSOorPEjuI6xI7h/oTO4b/EzuG/xM7hv8TO4b/E7xxAACvewAA&#10;pYMAAJmHAACMiAAAf4kAAHOMAABlkAAAXJMAAFeVDABUlhYAUpYiAFCXLQBNlzYAS5c/AUmXRwJH&#10;l04DRZZVBEOWXQVBlmUGPpVvCDyVegk6lYcLOJWVDDaUpQ01lLYONJTMDTST6Q00kvgONJD/DzSQ&#10;/w80kP8PNJD/D7V4AACqggAAnogAAJONAACGjgAAeZAAAG2TAABhlwAAVZsAAE2eBgBJnxAAR58b&#10;AEagJgBEoDAAQ6E6AEGhQgE/oUkBPaFRAjuhWQI5oWEDN6BrBDWgdgUzoIMGMaCSBzCgogguoLMI&#10;LqDJCC6f5wgtnfcJLZz/Ci2b/wotm/8KLZv/Cq+AAACjiQAAl44AAI2TAAB/lQAAcpgAAGacAABb&#10;oAAAT6QAAEWnAAA+qQwAPKoUADqqHwA5qikAOKsyADerOwA1q0MANKxLADKsUwExrFwBL6xmAi2s&#10;cQIrrH8DKqyOAyisngQnrLAEJqzFBCar5AMlqfUEJaj/BSWn/wUlp/8FJaf/BaeJAACbjwAAkZQA&#10;AISZAAB4ngAAa6IAAF+mAABTqgAASK0AAD2wAAA0swMAL7UOAC21FgAstSAAK7YpACq2MgAptzoA&#10;KLdDACe3TAAmuFUAJLhfACO4awAiuHgBILiIAR+4mQEduasBHLnAARy43wEctvIBG7X8Ahu0/wIb&#10;tP8CG7T/Ap+PAACUlQAAiJsAAHuhAABupgAAYqsAAFawAABKswAAP7YAADW5AAAsvAAAJL8GAB/C&#10;DQAdwhQAHMIeABvDJgAawy8AGcQ4ABjEQQAXxEoAFsVVABXFYQAUxm8AE8Z/ABLGkQARx6QAEMe5&#10;AA/H1AAQxu4AEMT6ABDD/wAQw/8AEMP/AJeWAACLnAAAfqIAAHGpAABkrwAAWLQAAEu4AABAuwAA&#10;Nb4AACvBAAAjxQAAG8kBABTMBgAQ0AsADtERAA3RGQAN0SEADNEqAAzRNAAL0j4ACtJJAAnTVQAJ&#10;02IACNNyAAbUhAAF1JgABNSrAAPVwAAB1dwAAdXtAAHV9gAB1fYAAdX2AI6dAACApAAAc6sAAGax&#10;AABZuAAATL0AAD/AAAA0wwAAKscAACHKAAAZzgAAEtIAAA3WAQAJ2wUABtwNAATcEQAD3RgAAd4g&#10;AADeKAAA3zEAAOA8AADhRwAA4lQAAONjAADjdAAA5IgAAOSbAADlrgAA5cEAAOXVAADm5wAA5ucA&#10;AObnAIOkAAB1rAAAaLMAAFq7AABNwQAAQMQAADPIAAAozAAAH9AAABfUAAAQ2QAAC90AAAXhAAAA&#10;5AAAAOUHAADmDQAA5xEAAOgWAADpHQAA6iUAAOsuAADtOQAA70UAAPBTAADxZAAA8XYAAPKKAADz&#10;nAAA860AAPS7AAD0yAAA9MgAAPTIAHetAABqtQAAXL0AAE/EAABAyQAAM80AACfRAAAd1gAAFNwA&#10;AA7gAAAI4wAAAeYAAADqAAAA7gAAAO4AAADvBAAA8AoAAPEOAADzEgAA9BgAAPYgAAD4KgAA+jUA&#10;AP1DAAD+UgAA/2MAAP92AAD/iQAA/5oAAP+mAAD/sAAA/7AAAP+wAP8WIwD/FSEA/xEhAP8NJAD/&#10;CSsA/wY3AP8DRAD/AFEA/wBdAP8AaAD/AHIA/wB7AP8AgwD/AIoA/wCRAP8AlgD/AJwA/wChAP0A&#10;pgD7AKwA+QCzAPcAuwD1AMUA8wDRAPIA5ADxAPEA7wD6AO4A/wDuAP8A7QD/AO0A/wDtAP8A7QD/&#10;AP8ZIAD/GB0A/xUdAP8QHwD/DikA/ww0AP8KQQD/B00A/wVZAP8EZAD/BG4A/wN3AP8DgAD/A4cA&#10;/wONAP0CkwD7ApkA+QKeAPcCpAD1AqoA8wGwAPEBuADvAcIA7QHPAOsB4wDqAe8A6AL7AOcE/wDm&#10;Bf8A5gb/AOYG/wDmBv8A5gb/AP8cGwD/GxkA/xcYAP8VHQD/EyUA/xEwAP8QPQD/DkkA/wxVAP8L&#10;YAD/C2oA/QtzAPsLfAD5CoMA9wqKAPUKkAD0CpYA8wqbAPEKoQDvCacA7QmuAOsJtgDoCcAA5gnN&#10;AOQJ4gDiCvAA3wv7AN4M/wDcDf8A3A3/ANsN/wHbDf8B2w3/Af8fFwD/HhMA/xsSAP8cGQD/GyIA&#10;/xgsAP8VOAD/E0QA/hJQAPkRWwD1EGYA8xBvAPAQdwDuEH8A7BCGAOoQjADpEJIA6BCYAOYPngDl&#10;D6UA4w+sAOEPtADgD74A3g/MANoQ4QDVEfAA0hL7AM8S/wHOE/8BzRP/Ac0T/wHME/8BzBP/Af8i&#10;EgD/Ig8A/yEPAP8iFAD/IhwA/yAnAP8dMgD4Gz4A8hlLAO4YVgDqF2AA5xZqAOQWcgDiFnoA4BaC&#10;AN4WiADcFo8A2xaVANkWmwDWFqIA1BapANIWsQDQF7sAzhfJAMwY3gDIGe4BxRr7AcMa/wLBG/8C&#10;wBv/AsAb/wLAG/8CwBv/Av8mDgD/JQsA/ygMAP8pEAD/KBYA/iYgAPQkKwDsITgA5iBEAOEfUADd&#10;H1sA2R5lANUebQDSH3UA0B99AM4fgwDMH4oByx+QAckflwHIH54Bxh+lAcUgrQHDILcBwSDEAcAh&#10;1gG8IuoCuSL4A7Yi/wO1I/8DtCP/BLMj/wSzI/8EsyP/BP8pCwD/KgUA/y4IAP8vDAD/LRAA8ysX&#10;AOgoIgDgJi8A2SY9ANInSgDNJ1UAyihfAMcoaAHFKG8Bwyd3AcEnfgG/J4QBvieLArwnkgK7J5kC&#10;uSegArcnqQO2KLMDtCi/A7MozwOwKeYErSn2BKsq/wWpKv8GqCr/Bqgq/waoKv8GqCr/Bv8tBQD/&#10;MAAA/zMCAPY0BgDvMgoA6C4QANwsGADRLigAyy83AMYwRADBME8AvjBZAbswYgG4MGoCti9xArUv&#10;eAKzL38DsS+GA7AvjQOuLpQErS6cBKsupAWpL64FqC+6BaYvygakMOIGoTDzB58w/wieMf8InTH/&#10;CJwx/wicMf8InDH/CP8wAAD/NQAA7zgAAOI6AADbOQQA1jUJAM40EwDGNiIAvzgxALo4PwC2OEoB&#10;szhUAbA3XQKtN2QCqzZsA6k2cwSoNnkEpjWABaQ1hwWjNY8GoTWXB581oAeeNaoInDW2CJs1xQmZ&#10;Nd0JljbvCpQ2/QqTN/8Kkjf/CpI3/wqSN/8Kkjf/Cv8zAAD2OgAA5D8AANhCAADOQgEAyT4GAMQ7&#10;DwC7Ph0AtT8sALE/OgCtP0UBqT9PAaY+WAKjPV8DoT1nBJ88bQWdPHQGnDt7Bpo7ggeYO4oIljuT&#10;CZU6nAqTOqYLkTqyC5A7wAyOO9UMjDzsDYo8+w2JPP8NiTz/DIg8/wyIPP8MiDz/DP83AADqPwAA&#10;3EUAAM5JAADFSQAAv0YCALpDDACzRBkArUUnAKhGNQCkRUEBoEVLAp1EUwKaQ1sDmENiBZZCaQaU&#10;QXAHkkF2CJBAfgmOQIYKjUCOC4tAmAyJQKINh0CuDoVAvA+EQM8PgkHpD4FB+Q+AQf8PgEL/DoBC&#10;/w6AQv8OgEL/Dvo7AADlRAAA00sAAMdOAAC+TwAAuEwAALJJCQCrSRUApUsjAKBLMQCcSz0BmEpH&#10;ApVJTwOSSVcEkEheBY5HZQaLR2sHiUZyCYhGeQqGRYILhEWKDYJFlA6ARJ8PfkSrEHxFuRF7RcsR&#10;ekXmEXlG9xF4Rv8QeEb/EHhG/w94Rv8PeEb/D/A/AADfSQAAzU8AAMFTAAC4VAAAsVIAAKtOBQCk&#10;ThEAnk8gAJlQLQCVUDkBkk9DAY5OTAOLTVMEiU1aBYZMYQaES2gIgktuCYBKdgt+Sn4MfEmHDnpJ&#10;kQ94SZwQdkmoEnRJthJzScgTckrjE3FK9RJxSv8RcUv/EXFL/xBxS/8QcUv/EOxDAADZTAAAyFMA&#10;AL1XAAC0WAAArFcAAKVSAQCeUw8AmFQcAJNUKQCPVDUAi1NAAYhTSAKFUlAEglFXBX9QXgZ9UGQI&#10;e09rCXlPcgt3TnsNdU6EDnNNjhBxTZkRb02lE21NsxRsTcUUa07hFGtO9BNrTv8Sa07/EmtO/xFr&#10;Tv8Ra07/EehGAADTUAAAxFYAALlaAACwXAAAploAAJ9WAACYVg0AklcZAI5YJgCJWDIAhlg9AYJX&#10;RQJ/Vk0DfFVUBXlUWwZ3VGEIdVNoCXNTcAtxUngNb1KBD21SixBrUZcSaVGjE2dRsRRmUcMVZVLe&#10;FWVS8hRlUv8TZVL/EmVS/xJlUv8SZVL/EuRKAADPUwAAwFoAALVeAACsYAAAol4AAJpZAACSWgsA&#10;jVsWAIhcIwCEXC8AgFs6AX1bQwJ5WksDdllSBHRYWAZxWF8Hb1dmCW1XbQtrVnUNaVZ+D2dWiRFl&#10;VZUSY1WhFGJVrxVhVcEWYFXbFmBW8RVgVv4UYFb/E2FW/xJhVv8SYVb/EuBNAADLVgAAvV0AALJh&#10;AACoYwAAnWEAAJVdAACNXgkAh14TAINfIAB/XywAe183AXdeQAJ0XkgDcV1PBG9cVgVsXFwHaltj&#10;CWhbawtmWnMNZFp8D2JahxFgWZMSXlmgFF1ZrhVbWb8WW1nYFltZ7xVbWf0UXFn/E1xZ/xJcWf8S&#10;XFn/EtxQAADHWQAAumAAAK9kAACkZQAAmWQAAJBgAACIYQYAgmIRAH5jHQB6YyoAdmM0AXNiPQFv&#10;YkYCbGFNBGphVAVnYFoHZWBhCGNfaQphX3EMX156Dl1ehRBbXpESWV2eFFhdrBVXXb0WVl3VFlZd&#10;7hVXXfwUV13/E1dd/xJXXf8SV13/EtZTAADEXAAAt2MAAKxoAACgaAAAlWcAAIpjAACDZQIAfWYP&#10;AHhmGgB0ZycAcWcyAG5nOwFrZkMCaGZLA2VlUgVjZVkGYWRfCF5kZwpcY28MWmN4DlhjgxBWYo8S&#10;VGKcE1NiqhVSYrsVUWLSFVFh7RVSYfsUUmH/E1Nh/xJTYf8SU2H/EtFWAADAXwAAs2YAAKlrAACc&#10;awAAkGoAAIVnAAB9aQAAd2oNAHNrFwBvayQAbGwvAGlsOAFma0ECY2tJA2FrUARealcGXGpdB1pp&#10;ZQlYaW0LVWh2DVNogQ9RZ40RT2eaEk5nqRRNZ7kUTGfPFExm6xRNZvsTTWb/Ek5l/xJOZf8STmX/&#10;EsxaAAC8YwAAsGoAAKVvAACYbgAAjG0AAIBsAAB3bQAAcW4LAG1vFABpcCEAZnEsAGRxNgFhcT4B&#10;XnFGAlxwTQNZcFQFV3BbBlVvYghTb2oKUG5zDE5ufg5MbYoQSm2YEUlspxJIbLgTR2zNE0ds6hNI&#10;a/oSSGv/Ekhq/xFIav8RSGr/EcdeAAC4ZwAArG4AAKFyAACTcgAAh3EAAHpxAABxcgAAa3QHAGZ1&#10;EQBjdh0AYHcoAF53MwBbeDwBWXdDAlZ3SwNUd1IEUnZZBVB2YAdOdWgIS3VxCkl0fAxHdIgORXOW&#10;D0NzpRBCc7YRQXPLEUJy6BFCcvgRQnH/EENw/xBDcP8QQ3D/EMFjAACzbAAAqHMAAJt2AACOdQAA&#10;gXYAAHV2AABpeAAAY3oCAF58DgBcfRkAWX4kAFd/LwBVfzgBU39AAVB/SAJOfk8DTH5WBEp+XQVI&#10;fWUGRn1uCEN8eQpBfIYLP3uUDT57ow48e7MOPHvIDjx65g48efcOPHj/Djx4/w49d/8OPXf/Drxo&#10;AACvcgAApHkAAJZ6AACIegAAfHoAAHB8AABjfwAAXIIAAFeECwBThRQAUYYgAE+GKgBOhzQATIc8&#10;AUqHRAFIh0sCRodTAkSGWgNChmIEQIZsBj6Fdgc7hYMIOYWRCjiEoAs2hLELNoTGCzaD5As2gvYL&#10;NoH/DDaA/ww2gP8MNoD/DLZvAACqeAAAn38AAJB+AACDfwAAd4AAAGuCAABehwAAVYoAAE6MBgBK&#10;jhAASI8aAEePJQBFkC8ARJA4AEKQQABAkEcBP5BPAT2QVgI7kF8COZBoAzePcwQ1j4AFM4+OBjGP&#10;ngcwjq8HL47DBy+O4QcvjPQIL4v/CC+K/wgviv8JL4r/CbB2AAClfwAAmIQAAIqEAAB9hQAAcIcA&#10;AGWKAABajgAAT5IAAEaVAABBmAwAPpgUAD2ZHwA7mSgAOpoxADmaOgA3mkIANppKADWaUgEzmloB&#10;MZpkAS+abwItmnsCLJqKAyqamgMpmqwEKJrABCeZ3gMnl/IEJ5b9BSeV/wUnlf8FJ5X/Bal+AACe&#10;hQAAkokAAISKAAB2jAAAao8AAF6TAABUlwAASZsAAECfAAA3ogQAMqMOADGjFwAwpCEALqQqAC2k&#10;MgAspToAK6VDACqlSwAppVQAKKVeACalaQAlpXYBI6WFASKllgEgpqgBH6W7AR6l1wEepO8BHqL7&#10;Ah6h/wIeof8CHqH/AqKGAACXjAAAi48AAH2RAABvlAAAY5gAAFedAABNoQAAQ6UAADioAAAwqwAA&#10;KK4HACSvEAAjrxcAIa8hACCwKQAfsDEAHrA6AB2xQgAcsUwAG7FWABqxYQAZsm8AGLJ+ABaykAAV&#10;sqIAFLK2ABOyzgATsesAE6/5ABOu/wETrv8BE67/AZqNAACQkgAAhJcAAHWaAABonwAAW6MAAFCo&#10;AABFrAAAO7AAADGyAAAntQAAILgAABi6BwAUvA4AE7wVABK8HgARvSYAEb0uABC9NwAQvkEADr5M&#10;AA6+VwANvmUADL90AAu/hgAKvpkACL6sAAe+wgAHvt8ACL7wAAi9+gAIvfwACL38AJOUAACHmQAA&#10;ep8AAGylAABgqgAAU68AAEezAAA8tgAAMbgAACe7AAAfvgAAF8EAABHEAQAMyAgACMkOAAfJFAAG&#10;yRwABckkAATKLAADyjYAAspAAADLTAAAy1kAAMtoAADLeQAAzIwAAMufAADLswAAy8gAAMziAADM&#10;7wAAzPEAAMzxAIqaAAB8oQAAb6cAAGKtAABVswAASLgAADu7AAAwvgAAJsEAAB3EAAAVyAAAD8sA&#10;AArOAAAE0gIAANMKAADTDwAA1BQAANUaAADWIgAA1yoAANk0AADaPwAA3EsAANxaAADdagAA3X0A&#10;AN2RAADdpAAA3rYAAN7IAADe3gAA3uIAAN7iAH+iAABxqQAAZLAAAFa3AABJvAAAPMAAAC/EAAAk&#10;xwAAG8sAABPPAAAN0gAAB9YAAADbAAAA3gAAAN8DAADgCQAA4Q4AAOISAADjFwAA5R4AAOYnAADo&#10;MQAA6j0AAOxLAADsWgAA7WwAAO6AAADulAAA7qUAAO60AADuwgAA7sYAAO7GAHSqAABmsgAAWLkA&#10;AEvAAAA9xQAAL8kAACTNAAAZ0QAAEdYAAAvbAAAD3gAAAOEAAADlAAAA6AAAAOkAAADqAAAA6wYA&#10;AO0LAADvDwAA8BMAAPIaAAD0IwAA9y4AAPk7AAD7SgAA/FsAAP1tAAD9gAAA/pMAAP6iAAD+rQAA&#10;/q8AAP6vAP8QHwD/Dh0A/wodAP8BIAD/ACgA/wA1AP8AQQD/AE4A/wBaAP8AZQD/AG4A/wB3AP8A&#10;fwD+AIYA/ACMAPsAkgD5AJcA+ACcAPcAogD2AKcA9QCtAPMAtQDyAL0A8QDJAO8A3ADuAOsA7QD3&#10;AOwA/wDrAP8A6gD/AOoA/wDqAP8A6gD/AP8THAD/ERkA/w0ZAP8GHAD/AyUA/wAxAP8APgD/AEoA&#10;/wBWAP8AYQD/AGsA/QBzAPoAewD3AIMA9QCJAPQAjwDyAJQA8QCZAPAAnwDuAKQA7QCrAOwAsgDq&#10;ALoA6ADGAOcA1gDlAOgA5AD1AOMA/gDiAP8A4QD/AOEA/wDhAP8A4QD/AP8VGAD/ExQA/w8UAP8N&#10;GQD/CyIA/wgtAP8EOQD/AUYA/wBRAP4AXAD6AGYA9gBvAPIAdwDvAH4A7QCFAOsAiwDqAJEA6ACW&#10;AOcAnADmAKEA5ACoAOMArwDhALgA3wDDAN0A0QDbAOYA2QDzANcA/QDVAv8A1AL/ANQD/wDUA/8A&#10;1AP/AP8YEwD/FRAA/xIPAP8SFQD/ER0A/w4oAP8MNAD/CkEA+QhMAPUGVwDxBmEA7QZqAOkFcgDm&#10;BXoA5AWBAOIFhwDgBo0A3waSAN0GmADbBp4A2QalANcGrQDUBrUA0gbAANAHzwDOCOUAzAn0AMoL&#10;/wDIDP8Axwz/AMcM/wDGDP8Axgz/AP8bDgD/GQwA/xgNAP8YEQD/FxgA/xQiAPsRLgDzEDoA7Q5G&#10;AOgNUgDlDVwA4Q1lAN4NbQDbDXUA2A18ANUNggDTDYkA0Q2PANANlQDODZwAzQ6jAMsOqwDJDrQA&#10;yA7AAMYOzwDDEOYAwBH1AL0S/wC8Ev8AuxL/ALoS/wG6Ev8BuhL/Af8fCgD/HAQA/x8IAP8fDQD/&#10;HRIA+BobAO4WJgDmFDMA4BM/ANoTSwDUE1YA0BNfAM4UaADLFG8AyRR3AMcVfQDGFYQAxBWKAMMV&#10;kQDBFpgAwBafAL4WpwC8F7AAuxe8ALkXywC3GOIAsxnyAbEa/wGvG/8Brhv/Aa4b/wGtG/8BrRv/&#10;Af8iBAD/IgAA/yUCAPwkBwD3IQwA7B0SAOEaHADYGioA0Bs4AMsdRQDHHVAAwx5aAMAeYgC+HmoA&#10;vB9xALofeAC5H34Atx+FALYfjAC0H5MAsx+aAbEgowGwIKwBriC3AawhxgGrId0BpyLvAqUi/QKj&#10;I/8CoiP/AqIj/wKhI/8CoSP/Av8lAAD/KAAA8ioAAOUrAADfKAUA3CELANIhFADJJCQAwyUyAL4m&#10;PwC6J0oAtydUALQnXQCyJ2QAsCdsAK4ncgGtJ3kBqyd/AaonhgGoJ44BpyeWAqUnngKjKKgCoiiz&#10;AqAowQKfKNUCnCnsA5oq+gOYKv8Elyr/BJcq/wSWKv8Elir/BP8oAAD1LgAA5TMAANo1AADQMwEA&#10;zC0GAMYqEAC+LR4AuC4sALMvOgCvL0UArDBPAKkvWACnL18BpS9mAaMvbQGhL3MCoC56Ap4ugQKd&#10;LokCmy6RA5kumgOYLqQEli+vBJUvvQSTL88EkTDoBY8w+AWNMf8FjTH/BYwx/wWMMf8FjDH/Bf8t&#10;AADqNQAA3DoAAM49AADGPAAAwDcCALszDQCzNBkArjYnAKk3NAClN0AAojdKAJ83UwGdNloBmzZh&#10;AZk2aAKXNW8ClTV1A5Q1fAOSNYQEkDWNBI81lgWNNaAFizWrBoo1uQaINcoHhzblB4U29geEN/8H&#10;gzf/B4M3/weCN/8Hgjf/B/QyAADjOwAA0kEAAMZEAAC9QwAAtz8AALE7CQCqOxQApTwiAKA9MACd&#10;PTsAmT1FAJY9TgGUPFYBkjxdApA8YwKOO2oDjDtxBIo7eASIOoAFhzqIBoU6kgaDOpwHgTqoCIA6&#10;tQl+O8YJfTvhCXs88wl7PP8Jejz/CHo8/wh6PP8Iejz/CO43AADdQQAAy0YAAL9JAAC2SQAArkYA&#10;AKlBBACjQREAnUIeAJhDKwCVQzcAkUNBAI5CSgGMQlIBiUFZAodBXwOFQWYDg0BtBIFAdAWAQHsG&#10;fj+EB3w/jgh6P5kJeD+lCndAsgp1QMMLdEDdC3NB8QtyQf8KckH/CnJB/wlyQf8JckH/Cek8AADV&#10;RQAAxUsAALpOAACwTgAAp0sAAKJGAACbRg4AlkcaAJFIJwCOSDMAikg9AIdHRgGER04BgkZVAoBG&#10;XAN+RWIEfEVpBHpFcAV4RHgGdkSBCHREiwlyRJYKcESiC29ErwxuRMAMbUXZDWxF7wxrRf0La0b/&#10;C2tG/wprRv8Ka0b/CuVAAADPSQAAwU8AALVSAACrUgAAoU8AAJtKAACUSgwAj0sXAItMJACHTC8A&#10;hEw6AIFMQwF+S0sBe0tSAnlKWAN3Sl8EdUlmBXNJbQZxSXUHb0l+CG1IiAlrSJMLakifDGhIrQ1n&#10;Sb0NZknUDmVJ7Q1lSvwMZUr/C2VK/wtlSv8LZUr/C+BEAADLTQAAvVIAALJWAACmVQAAnFIAAJVO&#10;AACOTgkAiU8UAIVQIACBUCwAflA3AHtQQAF4UEgBdU9PAnNOVQNxTlwEb05jBW1NagZrTXIHaU17&#10;CGdNhQplTZELZEydDGJNqw1hTbsOYE3RDmBN7A5gTfsNYE3/DGBN/wtgTf8LYE3/C9xHAADHUAAA&#10;uVYAAK5ZAACiWAAAmFYAAJBRAACJUgYAg1MRAH9THQB7VCkAeFQ0AHVUPQFyU0UBcFNMAm1SUwJr&#10;UlkDaVJgBGdRZwZlUW8HY1F4CGJRgwpgUY8LXlCbDV1QqQ5bUbkOW1HOD1pR6g5bUfoNW1H/DFtR&#10;/wxbUf8LW1H/C9ZKAADDUwAAtlkAAKtcAACeWgAAk1kAAItUAACEVgMAflYQAHpXGgB2VyYAc1gx&#10;AHBXOgBtV0IBaldJAmhWUAJmVlcDZFZeBGJVZQVgVW0HXlV2CF1VgQpbVY0LWVSaDVhUpw5WVbgP&#10;VlXMD1ZV6Q5WVfkNVlX/DVdU/wxXVP8MV1T/DNFNAADAVgAAs1wAAKdeAACaXQAAj1wAAIZYAAB/&#10;WQAAeVoNAHRbFwBxWyMAblsuAGtbNwBoW0ABZVtHAWNaTgJhWlUDX1pcBF1aYwVcWmsGWll0CFhZ&#10;fwpWWYsLVFmYDVNYpg5SWbYOUVnKD1FZ5w5RWPgNUlj/DVJY/wxSWP8MUlj/DM1RAAC8WQAAsF8A&#10;AKNhAACWYAAAi18AAIFbAAB5XQAAc14MAG9eFQBrXyAAaF8rAGZgNQBjYD0BYV9FAV9fTAJdX1MD&#10;W19aBFleYQVXXmkGVV5yCFNefQlRXYkLUF2WDE5dpA1NXbQOTF3IDkxd5g5NXfcNTVz/DE1c/wxO&#10;XP8MTlz/DMlUAAC5XAAArWMAAJ9jAACSYwAAh2IAAHxgAAB0YQAAbmIJAGljEgBmYx0AY2QoAGFk&#10;MgBeZDsAXGRDAVpkSgJYZFECVmRYA1RkXwRSY2cFUGNwB05jeghMYoYKS2KUC0liogxIYrINR2LH&#10;DUdi5A1IYfYMSGH/DEhg/wtJYP8LSWD/C8RYAAC1YAAAqmYAAJtmAACNZgAAgmUAAHZkAABuZQAA&#10;aGYFAGNnEABgaBoAXWklAFtqLwBZajgAV2pAAVVqRwFTak4CUWpVA09pXQRNaWQFS2ltBkloeAdH&#10;aIQJRmiSCkRnoQtDZ7EMQmfFDEJn4gxCZvUMQ2b/C0Nl/wtDZf8LQ2X/C79cAACxZAAApmoAAJZp&#10;AACJaQAAfWkAAHFpAABnagAAYmwBAF1tDQBZbhYAV28hAFVwKwBTcDUAUXA9AFBwRQFOcEwBTHBT&#10;AkpwWgNIcGIERm9rBURvdQZCb4IHQG6PCT9ungo9bq8KPW7CCjxu4Ao9bfQKPWz/Cj1r/wo+a/8K&#10;Pmv/CrpgAACtaQAAoG4AAJFtAACEbQAAeG0AAGxuAABhcAAAW3IAAFZ0CgBSdRIAUHYdAE53JwBM&#10;dzEAS3g5AEl4QQBIeEkBRnhQAUR3VwJCd18DQHdoAz53cwQ8dn8GOnaNBzl2nAg3da0IN3XACDZ1&#10;3gg3dPIIN3P+CDdy/wg3cv8IN3L/CLVmAACpbwAAmnEAAItxAAB+cQAAc3IAAGhzAABcdgAAVHkA&#10;AE57BQBKfQ8ASH4YAEZ/IwBFfywAQ4A1AEKAPQBBgEUAP4BMAT2AVAE8gFwCOn9lAjh/bwM2f3wE&#10;NH+KBDJ/mgUxfqoGMH69BjB+2gYwffAGMHv9BjB7/wYwev8GMHr/BrBsAACkdQAAlHUAAIZ1AAB5&#10;dgAAbncAAGN5AABXfQAAT4EAAEeEAABChgwAP4cTAD2IHQA8iCcAO4kwADqJOAA4iUAAN4lIADaJ&#10;TwA0iVgBM4lhATGJbAEviXgCLYmHAiyJlwMqiKcDKYi6AymI1AMphu4DKYX8BCmE/wQphP8EKYT/&#10;BKp0AACeewAAjnoAAIB6AAB0ewAAaH4AAF2BAABShQAASYkAAEGMAAA5kAUANZEPADOSFwAykiEA&#10;MZIpADCTMgAukzoALZNBACyTSgArlFIAKpRcACiUZwAnlHMBJZSCASSUkwEik6QBIZO3ASCTzwEh&#10;kuwBIJD6AiCP/wIgj/8CII//AqR8AACXgAAAh38AAHuAAABuggAAYoUAAFeJAABNjgAAQpIAADqW&#10;AAAymQAAKpwJACidEQAmnRkAJZ0iACSeKgAjnjIAIp46ACGeQgAgnksAH59VAB6fYAAcn20AG598&#10;ABqfjQAYn58AF5+yABafyQAWnugAFpz3ABab/wEXm/8BF5v/AZ2DAACPhgAAgoYAAHSHAABniwAA&#10;W48AAFCTAABGmAAAPJwAADOgAAArowAAI6YAAByoCwAaqREAGKkYABepIQAWqikAFaoxABSqOQAT&#10;qkMAE6tNABKrWAARq2UAEKt0AA6rhgAOq5kADausAAyrwQAMqt8ADKnyAA2o/AANqP8ADaj/AJaK&#10;AACJjAAAeo0AAGyRAABglQAAVJoAAEmfAAA/owAANacAACuqAAAjrgAAG7AAABSzAQAPtQoADbYQ&#10;AAy2FgALth8ACrYnAAm2LwAItjkAB7dDAAa3TwAEt1sAA7dqAAK3ewAAt44AALehAAC2tAAAtssA&#10;ALblAAC18QAAtfcAALX3AI+RAACBlAAAcpcAAGWcAABYoQAATKYAAEGrAAA3rwAALLIAACO1AAAa&#10;uAAAE7sAAA69AAAJwAUAA8ENAADBEQAAwRcAAMIeAADCJgAAwi8AAMM5AADERAAAxFAAAMReAADF&#10;bwAAxYEAAMWVAADFqAAAxbwAAMTRAADE5gAAxO4AAMTuAIaYAAB5ngAAa6MAAF2pAABQrgAARLMA&#10;ADe2AAAsuQAAIrwAABm/AAARwgAADMUAAAbIAAAAywAAAMwHAADMDQAAzREAAM0WAADOHQAAzyQA&#10;ANAtAADSOAAA1EQAANRSAADVYQAA1XMAANaHAADWmwAA1q0AANe/AADYzgAA2N0AANjdAHugAABu&#10;pgAAYK0AAFOzAABFuAAAOLwAACu/AAAhwgAAF8YAABDJAAAKzAAAAtAAAADUAAAA1wAAANgAAADa&#10;BQAA2wsAANwOAADeEwAA3xkAAOEhAADjKgAA5TYAAOdDAADnUwAA6GQAAOl3AADpjAAA6p8AAOqu&#10;AADqugAA6sMAAOrDAHCoAABirwAAVbYAAEe8AAA5wAAALMQAACDIAAAWzAAADtAAAAfUAAAA2QAA&#10;AN0AAADhAAAA4wAAAOQAAADmAAAA5wEAAOkHAADrDAAA7BAAAO4VAADwHQAA8ycAAPYzAAD3QwAA&#10;+FQAAPlmAAD5egAA+o4AAPqeAAD7qQAA+7AAAPuwAP8LGwD/BxkA/wAZAP8AHAD/ACUA/wAyAP8A&#10;PwD/AEsA/wBXAP8AYgD/AGsA/wBzAP0AewD7AIIA+gCIAPgAjQD3AJIA9gCYAPUAnQD0AKIA8wCp&#10;APEAsADvALgA7gDDAOwA0QDrAOYA6QDzAOgA/gDoAP8A6AD/AOgA/wDoAP8A6AD/AP8OGAD/ChUA&#10;/wEUAP8AGAD/ACIA/wAuAP8AOwD/AEcA/wBTAP0AXgD6AGcA9wBvAPUAdwDzAH4A8gCEAPAAiQDv&#10;AI8A7gCUAOwAmgDrAJ8A6QClAOgArADmALQA5AC/AOMAzADhAOIA3wDwAN4A+wDeAP8A3QD/AN0A&#10;/wDcAP8A3AD/AP8QEwD/DREA/wYQAP8CFQD/AB4A/wApAP8ANgD/AEIA+gBOAPQAWQDxAGIA7gBr&#10;AOwAcgDqAHkA6AB/AOcAhQDlAIsA5ACQAOIAlgDhAJwA3wCiAN0AqQDaALEA2AC7ANUAyADSAN0A&#10;0QDtANAA+QDPAP8AzgD/AM0A/wDNAP8AzQD/AP8RDwD/Dg0A/wwNAP8LEgD/BxkA/wIkAP8AMAD2&#10;ADwA7wBJAOoAUwDnAF0A5ABmAOEAbQDfAHQA3QB7ANsAgQDZAIYA1gCMANQAkgDSAJgA0ACeAM4A&#10;pgDMAK4AygC4AMgAxADGANcAxQDqAMMA9wDCAP8AwQH/AMAC/wDAAv8AwAL/AP8UCwD/EAYA/xAJ&#10;AP8QDgD/DhQA/woeAPUGKQDrBDYA4wNCAN8DTgDbBFcA1gRgANMEaADQBG8AzgV2AMwFfADKBYIA&#10;yQWIAMcFjgDGBZQAxAWbAMIFowDABqsAvga1AL0GwgC7CNQAugnpALcL+AC1DP8AtAz/ALQM/wC0&#10;DP8AtAz/AP8XBAD/FAAA/xYDAP8UCQD/EQ4A8g4VAOgMIQDeCi4A1gs7ANAMRwDMDFEAyQxaAMYN&#10;YgDEDWoAwg1xAMANdwC/DX0AvQ6DALwOigC6DpEAuQ6YALcOoAC2DqkAtA+0ALIPwQCxENQArhHr&#10;AKsS+gCpEv8AqBP/AKcT/wCnE/8ApxP/AP8aAAD/GwAA+RsAAOsZAADlFAYA5RAOANkOFwDPESYA&#10;yBI0AMQTQAC/FEsAvBRUALkVXQC3FWQAtRVrALQVcQCyFXgAsRZ+AK8WhQCuFowArBaUAKsXnACp&#10;F6YApxiwAKYYvQCkGM8AohrnAJ8a9wCdG/8BnBv/AZwb/wGbG/8Bmxv/Af8dAAD3IQAA6CQAAN0l&#10;AADUIQEAzxsIAMoXEQDCGiAAvBwtALcdOgCzHkUAsB5PAK0eVwCrHl8AqR9mAKgfbACmH3MApR95&#10;AKMfgACiH4cAoCCPAJ8gmACdIKIAmyCsAZohuQGYIcoBliLkAZQj9QGSI/8BkSP/AZAj/wGQI/8B&#10;kCP/Af8iAADrKQAA3S4AAM8vAADHLQAAwScDAL0iDQC2IxoAsCUoAKwmNACoJkAApSdJAKInUgCg&#10;J1oAnidhAJwnZwCbJ20AmSd0AJgnewGWJ4IBlSeLAZMnlAGRKJ4BkCipAY4otQKNKcYCiynfAokq&#10;8gKHKv8Chir/AoYq/wKGKv8Chir/AvQoAADjMQAA0TYAAMU4AAC8NgAAtjAAALIrCQCrLBQApi0i&#10;AKIuLwCeLjoAmy5EAJgvTQCWL1UAlC5cAJIuYgCQLmkBjy5vAY0udgGMLn4Bii6GAogujwKHLpoC&#10;hS+lA4MvsgOCL8IDgTDaA38w7wN9Mf4DfTH/A3wx/wN8Mf8DfDH/A+0vAADbNwAAyT0AAL4+AACz&#10;PAAArDgAAKczBACiMhEAnTQdAJk1KgCVNTUAkjVAAI81SQCNNVAAizVXAIk1XgGHNWQBhTRrAYQ0&#10;cgKCNHkCgDSCAn40iwN9NJYDezWhBHk1rgR4Nb4FdzbUBXY27QV0N/wFdDf/BHQ3/wR0N/8EdDf/&#10;BOc1AADSPQAAw0IAALhEAACsQgAApD4AAJ85AACaOA4AlDoZAJA6JgCNOzEAijs7AIc7RACEO0wA&#10;gjtTAYA6WgF+OmABfTpnAns6bgJ5OnUCdzp+A3Y6iAR0OpMEcjqeBXE6qwVvO7sGbjvPBm076gZt&#10;PPoGbDz/BWw8/wVsPP8FbDz/BeI5AADMQgAAvkcAALFIAAClRgAAnUMAAJc/AACSPgsAjT8VAIk/&#10;IQCFQC0AgkA3AH9AQAB9QEgAe0BPAXlAVgF3P10BdT9jAnM/agJxP3IDcD96A24/hARsP5AFaz+c&#10;Bmk/qQZoP7gHZ0DMB2ZA6AdmQPkGZUD/BmVA/wZlQP8FZUD/Bdw+AADHRgAAuUsAAKxMAACgSgAA&#10;l0cAAJFDAACLQwgAhkMSAIJEHgB+RCkAe0U0AHlFPQB2RUUAdERMAXJEUwFwRFkBbkRgAmxDZwJr&#10;Q28DaUN3BGdDgQVmQ40GZEOZBmJDpwdhRLYIYETKCGBE5ghfRfgHX0X/B2BF/wZgRP8GYET/BtZB&#10;AADDSQAAtk4AAKdPAACbTQAAkksAAIxHAACFRwQAgEcQAHxIGgB4SCYAdUkwAHNJOgBwSUIAbklJ&#10;AWxIUAFqSFYBaEhdAmZIZAJlSGwDY0h1BGFHfwVgR4oGXkiXB11IpQhbSLQIW0jHCVpI5AhaSfYI&#10;Wkn/B1pI/wZaSP8GWkj/BtFFAAC/TAAAslIAAKNRAACXUAAAjU4AAIZKAACASgEAeksOAHZMFwBy&#10;TCMAb0wtAG1NNgBqTD8AaExGAGZMTQFkTFMBYkxaAmFMYQJfTGkDXkxyBFxMfAVaTIgGWUyVB1dM&#10;owhWTLIIVUzGCVVM4glVTPUIVUz/B1VM/wdWTP8GVkz/BsxIAAC8UAAAr1UAAKBUAACTUwAAiVEA&#10;AIFNAAB6TgAAdU8MAHBPFQBtUCAAalAqAGdQMwBlUDwAY1BDAGFQSgFfUFEBXVBYAlxQXwJaUGcD&#10;WVBwBFdQegVVUIYGVFCTB1JQoQhRULEJUFDECVBQ4QlQUPQIUVD/B1FP/wdRT/8GUU//BslLAAC5&#10;UwAAq1cAAJxWAACPVQAAhVQAAHxQAAB1UQAAcFIJAGtTEgBoVB0AZVQnAGJUMQBgVDkAXlRBAFxU&#10;SAFaVE8BWVRWAVdUXQJWVGUDVFRuBFJUeAVRVIQGT1SRB05UoAhMVK8ITFTCCUtU3wlMVPMITFP/&#10;B0xT/wdNU/8GTVP/BsVOAAC2VgAAp1oAAJhZAACLWAAAgVcAAHdUAABwVQAAalYGAGZXEABiVxoA&#10;YFgkAF1YLgBbWTcAWVk/AFdZRgBWWU0BVFlUAVNZWwJRWWMCT1hsA05YdgRMWIIFSliPBklYngdI&#10;WK4IR1jACEdY3QhHWPIIR1f/B0hX/wdIV/8GSFf/BsFRAACyWQAAo1wAAJRbAACHWwAAfVoAAHJY&#10;AABrWQAAZVoDAGBbDgBdXBcAWlwhAFhdKwBWXTQAVF48AFNeRABRXksBUF5SAU5eWQJMXmECS11q&#10;A0lddARHXYAFRV2NBkRdnAdDXawHQl2+CEJd2ghCXPEHQlz+B0Nb/wZDW/8GQ1v/Br1VAACvXQAA&#10;n18AAJBeAACDXgAAeF0AAG1cAABlXQAAX18AAFpgDABXYRQAVWIeAFJiKABRYzEAT2M5AE5jQQBM&#10;Y0gAS2NPAUljVgFHY14CRWNnAkRjcQNCY30EQGKLBT9imgY+YqoGPWK8Bzxi1gc9Ye8GPWH9Bj5g&#10;/wY+YP8GPmD/BrlZAACrYQAAmmEAAIthAAB/YQAAdGEAAGlhAABfYgAAWWQAAFRmCQBRZxEATmca&#10;AExoJABLaS0ASWk2AEhpPgBGakUARWpMAENqVAFCalwBQGllAj5pbwI8aXsDO2mJBDlpmAU4aKgF&#10;N2i6BTdp0wU3aO4FN2f8BThm/wU4Zv8FOGb/BbReAACnZQAAlWUAAIZkAAB6ZQAAb2UAAGRmAABZ&#10;aAAAUmoAAE1sBABJbg4AR24WAEVvIABEcCkAQnAyAEFwOgBAcUIAP3FJAD1xUQA8cVkBOnFiAThx&#10;bAI2cHgCNXCGAzNwlQMycKYEMXC4BDBw0AQxb+wEMW77BDFt/wQxbP8EMWz/BK9kAAChaQAAj2gA&#10;AIFoAAB1aQAAa2kAAGBrAABVbgAATXEAAEZzAABCdQsAP3YSAD13HAA8dyUAOngtADl4NQA4eT0A&#10;N3lFADZ5TQA1eVUAM3leADF5aAEweXQBLnmDAi15kgIreKMCKni1Aip4zAIqd+oCKnb5Ayp1/wMq&#10;dP8DKnT/A6pqAACabQAAiWwAAHxtAABwbQAAZm4AAFtxAABQdQAASHgAAEF7AAA6fgUANn8OADSA&#10;FgAzgSAAMoEoADCBMAAvgjgALoJAAC2CSAAsglAAK4JaACqCZAAognAAJoJ/ASWCjwEkgqABI4Ky&#10;ASKCyQEigecBIn/3ASJ+/wIiff8CIn3/AqVxAACTcQAAg3EAAHZxAABscgAAYHUAAFZ4AABMfAAA&#10;Q4AAADuDAAAzhgAALYkKACqKEQApixkAJ4siACaLKgAljDEAJIw5ACOMQgAijUoAIY1UACCNXgAf&#10;jWsAHY15AByNigAbjZwAGY2uABiMxAAYjOMAGYr1ABmJ/wEZiP8BGYj/AZ13AACMdgAAfXYAAHJ3&#10;AABleQAAWnwAAFCAAABGhAAAPIkAADSMAAAtkAAAJZMCAB+VDAAdlhIAHJYaABuXIgAalyoAGZcy&#10;ABiYOgAXmEMAFphNABWYWAAUmGQAE5hzABGYhAAQmJYAEJipAA6YvwAOl90AD5byABCV/AAQlP8A&#10;EJT/AJV9AACFfAAAeHwAAGt+AABfgQAAVIYAAEqKAABAjwAANpMAAC2XAAAmmgAAHp0AABegAwAS&#10;ogwAEKMSABCjGQAPoyEADqQpAA6kMQANpDoADKRFAAukUAAKpFwACaRqAAekewAGo44ABKOhAAKj&#10;tAADossAA6LmAAOh8wADofsAA6H7AI2DAAB/ggAAcYQAAGSHAABYjAAATZEAAEKWAAA4mgAAL54A&#10;ACaiAAAepQAAF6gAABGrAAAMrgcAB68NAAOvEgACrxkAAa8hAACvKQAAsDIAALA8AACwRwAAsFMA&#10;ALBhAACwcQAAsIMAAK+XAACvqgAAr78AAK7ZAACu6wAArvQAAK70AIeJAAB4igAAao4AAF2TAABR&#10;mAAARZ0AADuiAAAwpgAAJ6oAAB6uAAAWsQAAELQAAAu2AAAFuQMAALoKAAC6DgAAuhMAALsZAAC7&#10;IQAAvCgAALwxAAC9PAAAvkgAAL5WAAC+ZQAAvncAAL6MAAC+nwAAvbMAAL7HAAC+3gAAvesAAL3r&#10;AH+SAABwlQAAYpoAAFWfAABJpQAAPasAADKvAAAotAAAHrYAABW5AAAOvAAACb8AAALCAAAAxAAA&#10;AMUEAADGCgAAxg4AAMcSAADIGAAAyR8AAMonAADMMAAAzjwAAM5JAADPWQAAz2oAAM9+AADPkwAA&#10;z6YAAM+4AADPyAAAz9sAAM/bAHecAABooQAAW6cAAE6uAABBtAAANLcAACi6AAAdvQAAE8AAAA3E&#10;AAAGxwAAAMoAAADOAAAA0AAAANEAAADSAgAA0wgAANUMAADWEAAA2RUAANscAADdJAAA4C8AAOI8&#10;AADjSwAA5FwAAORvAADlgwAA5ZgAAOWpAADltgAA5cMAAOXDAGylAABfrAAAUbIAAES5AAA1vAAA&#10;KMAAABzEAAASyAAADMsAAAPPAAAA0wAAANgAAADcAAAA3wAAAN8AAADhAAAA4wAAAOQDAADmCAAA&#10;6A0AAOkRAADsGAAA7iIAAPEuAADzPAAA9E0AAPVfAAD2cwAA94cAAPeZAAD4pQAA+LAAAPiwAP8D&#10;FwD/ABUA/wAVAP8AGAD/ACMA/wAvAP8APAD/AEgA/wBUAP8AXgD/AGcA/QBvAPsAdgD5AH0A+ACD&#10;APYAiAD1AI4A9ACTAPIAmADxAJ4A8ACkAO4AqwDtALMA6wC9AOoAywDoAOEA5wDxAOYA/QDlAP8A&#10;5AD/AOQA/wDkAP8A5AD/AP8HEwD/ABEA/wARAP8AFQD/AB8A/wArAP8ANwD/AEQA/gBPAPoAWgD3&#10;AGMA9ABrAPIAcgDwAHkA7wB/AO0AhADrAIoA6gCPAOgAlADnAJoA5QCgAOQApwDiAK8A4AC5AN4A&#10;xgDcANoA2gDsANgA+QDWAP8A1gD/ANcA/wDYAP8A2AD/AP8KEAD/Aw4A/wANAP8AEgD/ABoA/wAm&#10;APwAMgD3AD8A9ABKAPEAVQDtAF4A6gBmAOgAbgDlAHQA4wB6AOIAgADgAIUA3gCLANwAkADbAJYA&#10;2ACcANUAowDTAKsA0QC1AM4AwQDMANEAywDnAMkA9QDIAP8AyAD/AMgA/wDIAP8AyAD/AP8MDAD/&#10;BggA/wIKAP8ADwD/ABUA/AAgAPEALADsADkA6QBFAOUATwDhAFkA3gBhANsAaADXAG8A1AB1ANIA&#10;ewDQAIAAzgCGAMwAjADLAJIAyQCYAMcAoADFAKgAwwCxAMEAvAC/AMsAvQDjALwA8gC7AP0AuwD/&#10;ALoA/wC6AP8AugD/AP8OBQD/CQAA/wkFAP8GCwD/ARAA8AAZAOYAJQDhADIA3AA/ANYASQDRAFMA&#10;zgBbAMsAYwDIAGoAxgBwAMUAdgDDAHsAwQCBAMAAhwC+AI4AvACUALsAnAC5AKQAtwCuALUAuQCz&#10;AMgAsQDfALAB7wCvAfsArgL/AK0D/wCtA/8ArQP/AP8QAAD/DgAA/w0AAPYLAwDyBwoA4gERANsC&#10;HQDSAysAzAM3AMgEQwDEBE0AwQRWAL4FXQC8BWQAugVrALgFcQC3BXYAtQV8ALMGgwCyBokAsAaR&#10;AK8HmQCtB6EAqwerAKkItwCoCcYApgrdAKUL8ACjDP0Aog3/AKEN/wChDf8AoA3/AP8RAAD8EgAA&#10;7BMAAOITAADbDwMA1gkLAM4IFADGCiIAwAwwALwNPAC4DUYAtQ1PALIOVwCwDl8Arg5lAK0OawCr&#10;DnEAqg54AKgOfgCnD4UApQ+NAKQPlgCiEJ8AoBCpAJ8QtQCdEcUAmxHeAJkS8QCXE/8AlhT/AJUU&#10;/wCVFP8AlBT/AP8VAADtGwAA4B8AANIfAADJGwAAxBQFAMEQDgC6EhsAtBMpALAUNQCsFUAAqRVJ&#10;AKYVUgCkFlkAohZgAKEWZgCfFmwAnhZyAJwWeQCbF4AAmReIAJgXkQCWGJsAlBimAJMZsgCRGcEA&#10;kBrYAI0b7gCLHP0Aihz/AIoc/wCJHP8AiRz/APQdAADkJQAA0ykAAMcqAAC8JgAAtiAAALQZCwCu&#10;GhUAqBwjAKQdLwChHjoAnh5EAJseTACZHlQAlx9bAJUfYQCUH2cAkh9tAJEfdACPIHwAjiCEAIwg&#10;jQCKIJcAiSGiAIchrgCGIr0AhSLRAYIj6wGBJPsBgCT/AX8k/wF/JP8BfyT/AewlAADbLQAAyTEA&#10;ALwxAACxLgAAqykAAKckBQCjIxEAniQdAJolKgCWJjUAkyY/AJEmRwCPJk8AjSZWAIsnXACJJ2IA&#10;iCdpAIYnbwCFJ3cAgyd/AIEniQGAKJMBfiieAX0pqwF7KbkBeinNAXgq6AF3K/kBdiv/AXYr/wF1&#10;K/8BdSr/AeUsAADQNAAAwTgAALM4AACoNQAAojEAAJ0tAACZKg4AlCsYAJAsJACNLTAAii06AIct&#10;QwCFLUoAgy1RAIEuWACALl4Afi5kAH0uawB7LnMBeS57AXguhQF2Lo8BdC+bAXMvqAJxL7YCcDDJ&#10;Am8w5QJuMfcCbTH/Am0x/wJtMf8CbTH/At8yAADJOQAAuz4AAKw9AAChOgAAmjcAAJUzAACQMQoA&#10;jDEUAIcyIACEMysAgTM1AH8zPgB9M0YAezNNAHkzVAB3M1oAdjNhAHQzZwFyNG8BcTR3AW80gQFu&#10;NIwCbDSYAmo1pQJpNbMDaDXGA2c24gNmNvUDZjb/AmY2/wJmNv8CZjb/Atg3AADEPgAAtUIAAKZB&#10;AACbPwAAkzwAAI04AACINgcAhDcRAIA3HAB8OCcAejgxAHc5OgB1OUIAczlJAHE5UABwOVcAbjld&#10;AGw5ZAFrOWsBaTl0AWg5fgJmOYkCZDmVA2M6ogNiOrEDYTrDA2A74ARfO/MDXzv/A187/wNfO/8C&#10;Xzv/AtE7AADAQgAAsEUAAKFEAACVQwAAjUAAAIc9AACCOwIAfTsOAHk8GAB1PSMAcz0tAHA9NgBu&#10;PT8AbD1GAGs9TQBpPVMAZz1aAGY9YQFkPWgBYz1xAWE+ewJfPoYCXj6TA1w+oANbP68EWj/BBFo/&#10;3QRZP/IEWT//A1k//wNZP/8DWT//A8w/AAC8RgAAq0gAAJxHAACRRgAAiEQAAIJAAAB8PwAAd0AM&#10;AHNAFQBvQSAAbEEqAGpBMwBoQTsAZkJDAGRCSgBjQVAAYUFXAGBCXgFeQmUBXUJuAltCeAJaQoQD&#10;WEKQA1dCngRWQ60EVUO/BFRD2gRUQ/EEVEP+A1RD/wNUQ/8DVEP/A8hCAAC4SQAAp0sAAJhKAACN&#10;SQAAg0cAAH1DAAB2QwAAcUQKAG1EEgBqRR0AZ0UnAGRFMABiRTgAYEU/AF9FRwBdRU0AW0VUAFpG&#10;WwFZRmMBV0ZsAVZGdgJURoEDU0aOA1JHnARQR6sEUEe9BE9H1gVPR+8ET0f9BE9H/wNPR/8DUEf/&#10;A8RFAAC1TQAAo00AAJVMAACJSwAAf0oAAHhGAABxRwAAbEcHAGhIEABkSBoAYUkkAF9JLQBdSTUA&#10;W0k9AFlJRABXSUoAVklRAFVKWQFUSmEBUkppAVFKdAJPSn8DTkqMA01KmwRMS6oES0u8BEpL0wVK&#10;S+4ES0v9BEtK/wNLSv8DS0r/A8FIAACyUAAAoE8AAJFPAACFTgAAe00AAHNJAABsSgAAZ0sEAGJM&#10;DgBfTBcAXE0hAFpNKgBYTTIAVk06AFRNQQBTTkgAUk5PAFBOVwFPTl8BTk5nAUxOcgJLTn0CSU6L&#10;A0hOmQRHT6gERk+6BEZP0QRGT+0ERk78BEZO/wNHTv8DR07/A71MAACuUgAAnFEAAI1RAACBUQAA&#10;d1AAAG5MAABnTgAAYk8AAF1QDQBaUBQAV1EeAFVRJwBTUTAAUVI4AFBSPwBOUkYATVJNAExTVQBK&#10;U10BSVNlAUhTbwJGU3sCRVOJA0NTlwNCU6cEQVO4BEFTzwRBU+wEQVL7A0JS/wNCUv8DQlH/A7pP&#10;AACqVAAAmFQAAIlUAAB9UwAAc1MAAGlRAABiUgAAXFMAAFhUCgBUVRIAUlUbAE9WJABOVi0ATFc1&#10;AEtXPABKV0QASFdLAEdYUgBGWFoBRFhjAUNYbQFBWHkCQFiGAj5YlQM9WKUDPFi3BDxYzQQ8V+oD&#10;PFf6Az1W/wM9Vv8DPVb/A7ZTAAClVwAAlFcAAIVWAAB5VgAAb1YAAGVVAABcVgAAV1gAAFJZBwBO&#10;WhAATFoYAEpbIQBIXCoAR1wyAEVcOgBEXUEAQ11IAEJdUABAXVgAP11hAT1dawE8XXYCOl2EAjld&#10;kwI4XaMDN121AzZdywM2XOgDN1z5Azdb/wM4W/8DOFr/A7JXAACgWgAAj1kAAIFZAAB1WQAAa1kA&#10;AGBaAABWWwAAUV0AAExeAgBIYA0ARWAUAERhHgBCYiYAQGIuAD9iNgA+Yz4APWNFADxjTQA7Y1UA&#10;OWNeADhjaAE2Y3QBNWOBATNjkQIyY6ECMWOzAjFjyAIxYucCMWH4AjFh/wIyYP8CMmD/Aq5cAACb&#10;XQAAil0AAHxdAABwXQAAZl0AAFxeAABSYAAATGIAAEVlAABBZgoAPmcRADxoGgA7aCIAOWkrADhp&#10;MgA3ajoANmpBADVqSQA0alIAM2pbADFqZQAwanABLmp+AS1qjgEsap8BK2qwASpqxgEqaeUBKmj2&#10;Aitn/wIrZ/8CK2f/AqlhAACVYAAAhGAAAHdgAABsYQAAYmEAAFhjAABOZgAAR2gAAEBrAAA6bgUA&#10;Nm8OADRwFQAzcB4AMnEmADBxLgAvcTUALnI9AC1yRQAsck0AK3JXACpyYQApcm0AJ3J7ACZyiwAk&#10;cpwBI3KuASNywwEjceIBI3D0ASNv/wEjbv8BI27/AaFlAACOZAAAf2QAAHJkAABoZQAAXmYAAFRp&#10;AABJbAAAQm8AADtyAAA0dQAALngKACt5EQAqeRgAKXohACd6KAAmejAAJXs4ACR7QAAje0gAIntS&#10;ACF7XAAge2gAH3x2AB18hgAce5gAG3uqABp7vwAae94AGnnyABt4/gAbd/8BG3f/AZlpAACIaQAA&#10;eWkAAG1pAABjagAAWWwAAE9vAABFcwAAPXcAADV6AAAufQAAJ4EDACKDDQAghBIAH4QaAB2EIgAc&#10;hSoAG4UxABqFOQAZhUIAGIZMABeGVgAWhmMAFYZxABSGgQAShpMAEYamABGFuwAQhdYAEYPvABGC&#10;+wASgv8AEoH/AJFuAACBbQAAdG4AAGluAABdcAAAU3MAAEl3AABAfAAAN4AAAC+DAAAnhwAAIYoA&#10;ABqNBgAVjw0AE5ATABKQGgASkCIAEZAqABCRMgAQkTsAD5FEAA6RTwANkVwADJFqAAuRegAKkY0A&#10;CJCfAAeQswAHj8kAB4/mAAeO9AAIjfwACI3/AIlzAAB7cwAAb3MAAGN1AABXeAAATX0AAEOBAAA5&#10;hgAAMIoAACiOAAAhkQAAGpUAABOXAAAOmggAC5wOAAmcEwAInBoAB5wiAAacKgAEnDMAA5w9AAKd&#10;SAAAnVQAAJ1iAACccgAAnIQAAJyXAACbqgAAm78AAJrbAACa7AAAmvUAAJn4AIJ5AAB2eQAAaHoA&#10;AFx+AABRggAARocAADyMAAAykQAAKZUAACGZAAAZnQAAEqAAAA6jAAAJpgUAA6cMAACnEAAApxUA&#10;AKgcAACoIwAAqCsAAKk0AACpPwAAqUsAAKlZAACpaAAAqXoAAKmOAACpoQAAqLUAAKjLAACn5AAA&#10;p+8AAKfzAH2AAABvgQAAYYQAAFWJAABJjgAAPpQAADSZAAAqngAAIaIAABmmAAASqQAADawAAAev&#10;AAAAsgAAALMHAACzDAAAsxAAALQVAAC0GwAAtSIAALYrAAC3NQAAt0AAALhOAAC4XQAAuG4AALiC&#10;AAC4lwAAuKoAALe+AAC30gAAt+YAALfqAHaIAABniwAAWpAAAE6WAABCnAAAN6IAACynAAAiqwAA&#10;Ga8AABGzAAALtgAABLkAAAC8AAAAvgAAAL4AAAC/BgAAwAsAAMEPAADCEwAAwxkAAMQgAADFKQAA&#10;xzQAAMhCAADJUQAAyWIAAMl1AADJigAAyZ8AAMqxAADKwQAAydEAAMnZAG6TAABgmAAAU54AAEak&#10;AAA6qwAAL7AAACS1AAAZuAAAELwAAAq/AAABwQAAAMQAAADIAAAAygAAAMoAAADMAAAAzQMAAM4I&#10;AADQDQAA0RAAANMWAADWHgAA2igAAN00AADeQwAA31QAAN9nAADgfAAA4JEAAOCkAADgsgAA4L4A&#10;AODDAGafAABZpgAATK0AAD+0AAAyuAAAJLwAABi/AAAQwwAACMcAAADKAAAAzQAAANEAAADVAAAA&#10;2AAAANkAAADbAAAA3QAAAN8AAADhBAAA4woAAOUOAADnEwAA6hwAAO0nAADwNQAA8UYAAPJYAADz&#10;awAA84AAAPSUAAD0owAA9K4AAPSyAP8AEwD/ABEA/wARAP8AFQD/AB8A/wAsAP8AOQD/AEUA/wBQ&#10;AP8AWgD+AGMA+wBrAPkAcgD3AHgA9QB+APQAhADyAIkA8QCOAPAAkwDuAJkA7QCfAOwApgDqAK4A&#10;6AC4AOYAxQDlANsA4wDtAOIA+wDiAP8A4QD/AOEA/wDhAP8A4QD/AP8AEAD/AA4A/wANAP8AEgD/&#10;ABsA/wAoAP8ANAD+AEEA+wBMAPcAVgD0AF8A8QBmAO8AbQDsAHQA6gB6AOkAfwDnAIUA5gCKAOUA&#10;jwDjAJUA4QCbAOAAogDeAKoA2wC0ANkAwADWANAA0wDoANIA9wDRAP8A0QD/ANAA/wDQAP8A0AD/&#10;AP8ADQD/AAkA/wAKAP8ADwD/ABYA+wAiAPcALwD0ADsA8ABHAO0AUQDpAFoA5QBiAOIAaQDgAG8A&#10;3gB1ANwAegDaAIAA2ACFANUAiwDTAJEA0QCXAM8AngDNAKYAywCvAMkAugDHAMkAxQDiAMQA8gDD&#10;AP4AwgD/AMEA/wDCAP8AwgD/AP8DBgD/AAEA/wAGAP8ADAD5ABEA8QAdAOsAKQDnADYA4wBBAN8A&#10;SwDbAFQA1QBcANIAYwDPAGoAzQBwAMsAdQDJAHsAyACAAMYAhgDFAIwAwwCTAMEAmgC/AKIAvQCr&#10;ALsAtgC5AMQAtwDaALYA7QC0APoAtAD/ALQA/wC0AP8AtAD/AP8EAAD/AAAA/wAAAP8ABgDsAA0A&#10;5QAWAN4AIgDXAC8A0QA7AM0ARQDKAE4AxgBXAMQAXgDBAGQAvwBqAL0AcAC8AHUAugB7ALkAgQC3&#10;AIcAtQCOALMAlQCyAJ4AsACnAK4AsgCsAL8AqgDRAKgA6ACoAPcApwD/AKcA/wCmAP8ApgD/AP8G&#10;AAD/BQAA8QMAAOgAAADhAAcA1QAQAM0AGwDHACcAwwAzAL8APgC8AEgAuQBRALYAWAC0AF8AsgBl&#10;ALAAagCvAHAArQB2AKwAfACqAIIAqQCJAKcAkQClAJoAowCkAKEArgCgALsAngHNAJ0C5gCcBPQA&#10;mwT/AJoF/wCaBf8AmQX/AP8KAADxDgAA5BAAANkPAADOCwAAyAMLAMIAEwC8Ah8AtwMsALMENwCw&#10;BUIArQZKAKoGUgCoB1kApgdfAKUHZQCjB2sAoghxAKAIdwCfCH4AnQiFAJsJjgCaCZcAmAqhAJYK&#10;rACVC7oAkwvMAJIM5QCQDfYAjw7/AI4O/wCODv8AjQ7/APYRAADmFwAA1hsAAMcZAAC+FQAAuRAA&#10;ALcKDQCxCxcArA0kAKgOMAClDjsAog5EAJ8PTACdD1MAmw9aAJoPYACYEGYAlxBsAJUQcgCTEHkA&#10;khCBAJAQigCPEZQAjRGfAIsRqgCKErgAiBLLAIYT5gCFFPcAgxX/AIMV/wCCFf8AghX/AO0aAADc&#10;IQAAyiUAALsiAACxHwAAqxoAAKkUBgClEhEAoBQeAJwVKgCZFTUAlhY+AJQWRwCSFk4AkBZVAI4X&#10;WwCMF2EAixdnAIkXbQCIF3QAhhh8AIUYhgCDGZAAgRmbAIAapwB+GrUAfRvHAHwc4gB6HfUAeR3/&#10;AHgd/wB4Hf8AeB3/AOUiAADQKQAAvywAALAqAACnJwAAoCMAAJ0fAACaGg4AlRwYAJEdJACOHi8A&#10;jB45AIkeQQCHH0kAhR9QAIMfVgCCH1wAgB9iAH8faQB9IHAAfCB4AHoggQB5IYwAdyGXAHUipAB0&#10;IrIAcyPDAHIj3wBwJPMAbyT/AG8k/wBuJP8AbiT/AN0pAADIMAAAtzIAAKgwAACeLgAAlyoAAJMn&#10;AACQIwoAjCMTAIgkHwCEJSoAgiU0AIAmPQB9JkQAfCZLAHomUgB4JlgAdyZeAHUmZQB0J2wAcid0&#10;AHEnfQBvKIgAbiiUAGwooQBrKa8BainAAWkq2wFnKvEBZyv/AWYr/wFmKv8BZir/AdQvAADCNgAA&#10;rzYAAKE1AACWNAAAkDAAAIotAACHKgYAgykQAH8qGgB8KyUAeSsvAHcsOAB1LEAAcyxHAHEsTQBw&#10;LFQAbixaAG0sYQBrLWgAai1wAGgtegBnLoUAZS6RAWQungFiL6wBYS+9AWEw1QFgMO8BXzD9AV8w&#10;/wFfMP8BXzD/Ac00AAC8OwAAqToAAJs6AACQOAAAiTUAAIMyAAB/MAEAey8OAHcwFgB0MCEAcTEr&#10;AG8xNABtMTwAazFDAGoxSgBoMlAAZzJXAGUyXQBkMmUAYjJtAGEzdwBfM4IBXjOOAV00nAFbNKoB&#10;WjW7AVo10gFZNe0BWTX8AVg1/wFYNf8BWTX/Acg4AAC3PgAApD4AAJY9AACLPAAAgzoAAH03AAB4&#10;NAAAdDQLAHA1EwBtNR0AajUnAGg2MABmNjgAZDY/AGM2RgBhNk0AYDZTAF43WgBdN2IAXDdqAFo4&#10;dAFZOH8BVziMAVY5mQFVOagCVDm5AlM6zwJTOusCUzr7AVM6/wFTOf8BUzn/AcQ8AACyQQAAoEAA&#10;AJJAAACGPwAAfj0AAHg6AABzOAAAbjkIAGo5EQBnORoAZDokAGI6LABgOjQAXjo8AF07QwBbO0oA&#10;WjtQAFg7VwBXO18AVjxnAFQ8cQFTPHwBUj2JAVE9lwFPPaYCTj63Ak4+zQJOPukCTT76Ak4+/wFO&#10;Pf8BTj3/AcA/AACuQwAAnEMAAI5DAACCQgAAekAAAHM9AABtPAAAaD0FAGQ9DgBhPhcAXj4hAFw+&#10;KQBaPjEAWD45AFc+QABVP0YAVD9NAFM/VQBSQFwAUEBlAE9AbwFOQXoBTUGHAUtBlgFKQaUCSUK1&#10;AklCywJJQugCSUL5AklB/wJJQf8BSUH/Ab1DAACqRQAAmEUAAIpFAAB/RQAAdkMAAG9AAABoQAAA&#10;Y0EBAF9BDQBcQRQAWUIdAFdCJgBVQi4AU0I2AFFCPQBPQkMAT0NLAE5DUgBNRFoATERjAEpEbQFJ&#10;RXgBSEWFAUdFlAFFRaMCRUa0AkRGyQJERucCREX4AkRF/wJFRf8CRUX/AbpGAACmSAAAlEgAAIZI&#10;AAB7RwAAckYAAGpCAABjQwAAXkQAAFpFCwBWRRIAVEYbAFFGIwBPRisATkYzAExHOgBLR0EASkdJ&#10;AElIUABISFgAR0hhAEZJawBESXYBQ0mDAUJJkgFBSaICQEmzAj9KxwI/SuUCP0n3AkBJ/wJASP8C&#10;QEj/AbZJAACiSgAAkUoAAINKAAB3SgAAbkkAAGVFAABeRwAAWUgAAFVJCABRShAAT0oYAExKIQBK&#10;SykASUsxAEdLOABGTD8ARUxGAERMTgBDTVYAQk1fAEFNaABATXQBPk2BAT1NkAE8TaABO06xAjpO&#10;xgI6TuQCO032AjtN/wE7TP8BPEz/AbNNAACeTAAAjUwAAH9MAAB0TAAAakwAAGBKAABZSwAAVEwA&#10;AFBNBQBMTg4ASU8VAEdPHgBFTyYARFAuAEJQNQBBUD0AQFFEAD9RSwA+UVMAPVJcADxSZgA6UnIA&#10;OVJ/AThSjgE3Up4BNlKvATVSxAE1UuIBNlL1ATZR/wE2UP8BN1D/Aa5PAACZTwAAiU8AAHtPAABw&#10;TwAAZk8AAFxOAABUTwAAT1EAAEpSAQBGUwwAQ1QSAEFUGwBAVSMAPlUrAD1WMgA8VjoAO1ZBADpW&#10;SQA5V1EAOFdaADZXYwA1V28ANFd8ATNXjAExV5wBMFetATBXwgEwV+ABMFb0ATFW/wExVf8BMVX/&#10;AahSAACVUgAAhFIAAHdSAABsUgAAYlIAAFhTAABPVAAASVYAAERXAABAWQgAPVoQADtaFwA5WyAA&#10;OFsnADdcLwA2XDYANVw+ADRcRgAzXU4AMV1XADBdYQAvXWwALl16ACxdiQArXZoBKl2rASpdvwEp&#10;Xd4BKlzyASpb/gErW/8BK1r/AaNVAACPVQAAf1UAAHJVAABnVgAAXlYAAFRXAABMWQAARVsAAD9d&#10;AAA6XwQANmANADRhEwAyYhwAMWIjADBiKwAvYzIALmM6AC1jQgAsY0oAKmRTAClkXQAoZGkAJ2R2&#10;ACZkhgAlZJcAJGSpACNkvQAiZNoAI2PxACNi/QEkYf8BJGH/AZxYAACJWAAAelkAAG5ZAABjWQAA&#10;WloAAFBcAABIXgAAQWAAADpjAAA0ZgAAL2gKACxpEAAqaRcAKWofAChqJgAnai4AJms1ACVrPQAk&#10;a0YAI2tPACJsWQAgbGUAH2xyAB5sggAdbJQAHGymABtrugAaa9QAG2ruABxp/AAcaP8AHGj/AJVc&#10;AACDXAAAdVwAAGldAABfXQAAVl4AAExhAABDZAAAPGcAADVqAAAvbQAAKHAEACNyDQAhchIAIHMa&#10;AB9zIQAecygAHXQwABx0OAAbdEAAGnRKABl0VAAXdWAAFnVuABV1fgAUdZAAE3SiABJ0tgARdM8A&#10;EnPsABJy+gATcf8AE3H/AI5gAAB9YAAAb2EAAGVhAABbYgAAUWQAAEhnAAA+awAAN24AADBxAAAp&#10;dQAAIngAABx7BwAXfQ4AFn0TABV9GwAUfiIAE34qABJ+MQARfjoAEX5EABB/TgAPf1oADn9oAA1/&#10;eAAMf4oAC36dAAp+sAAJfcYACn3kAAp89AALe/0AC3r/AIZlAAB3ZQAAamUAAGFmAABWaAAATGsA&#10;AEJvAAA5cwAAMXcAACp6AAAjfgAAHIEAABWEAAAQhwgADYkOAAyJFAAMiRsAC4kjAAqJKwAJiTMA&#10;CIk9AAaJSAAFiVQABIlhAAKJcQABiYMAAImWAACIqQAAh74AAIfaAACG7AAAhvUAAIb6AH5qAABx&#10;agAAZ2sAAFtsAABQcAAARnQAADx4AAAzfQAAKoEAACOFAAAciAAAFYwAABCPAAAMkgYABpMMAAKT&#10;EQAAlBYAAJQdAACUJAAAlSwAAJU1AACVQAAAlUwAAJZZAACWaQAAlXoAAJWOAACUoQAAlLUAAJPM&#10;AACS5gAAkvIAAJL3AHhwAABtcAAAYHIAAFR1AABJeQAAP34AADWDAAAsiAAAI40AABuRAAAUlAAA&#10;D5cAAAqaAAAEnQMAAJ4JAACfDgAAnxIAAKAXAACgHQAAoSUAAKItAACiNwAAo0MAAKNQAACjXwAA&#10;o3EAAKOEAACimQAAoq0AAKHCAACh3AAAoesAAKDyAHN2AABmdwAAWXsAAE2AAABChQAAOIsAAC6Q&#10;AAAklQAAG5oAABSeAAAOoQAACaQAAAKnAAAAqgAAAKsEAACrCgAArA0AAK0RAACtFgAArhwAAK8k&#10;AACwLQAAsTkAALFGAACyVQAAsmYAALJ5AACyjgAAsaMAALK3AACxygAAseAAALHpAGx+AABfggAA&#10;UocAAEaNAAA7kwAAMJkAACaeAAAcowAAE6cAAA2rAAAHrgAAALIAAAC1AAAAtwAAALgAAAC5AgAA&#10;uQgAALoMAAC7EAAAvBQAAL0bAAC/IwAAwS0AAMI6AADCSQAAw1oAAMNsAADEggAAxJcAAMSrAADE&#10;vAAAxMsAAMTaAGWJAABYjgAAS5UAAD+bAAAzogAAKKgAAB2tAAAUsQAADbYAAAa5AAAAvAAAAL8A&#10;AADDAAAAxAAAAMUAAADGAAAAxwAAAMkEAADKCQAAyw0AAM0RAADPGAAA0iEAANUtAADWPAAA2E0A&#10;ANlfAADacwAA2ooAANueAADbrgAA27oAANzDAF6WAABRnAAARKMAADiqAAAssQAAILcAABW7AAAN&#10;vgAABMIAAADFAAAAyQAAAM0AAADQAAAA0gAAANIAAADVAAAA1gAAANkAAADbAAAA3gUAAOAKAADi&#10;DwAA5RYAAOggAADsLQAA7T4AAO1RAADuZQAA73oAAO+PAADwnwAA8KsAAPCzAP8AEAD/AA4A/wAO&#10;AP8AEgD/AB0A/wApAP8ANQD/AEEA/wBNAP4AVgD7AF8A+ABmAPYAbQD0AHQA8gB5APEAfwDwAIQA&#10;7gCJAO0AjwDrAJUA6gCbAOgAogDmAKoA5QCzAOMAwADhANIA4ADqAN8A+QDdAP8A3QD/AN0A/wDe&#10;AP8A3gD/AP8ADQD/AAoA/wAJAP8ADwD/ABgA/wAkAP4AMQD7AD0A+ABIAPQAUgDwAFoA7QBiAOsA&#10;aQDpAG8A5wB1AOUAegDjAH8A4gCFAOAAigDeAJAA3ACWANoAnQDYAKUA1QCvANIAugDQAMoAzgDj&#10;AM0A9ADLAP8AywD/AMsA/wDLAP8AywD/AP8ACAD/AAMA/wAFAP8ADAD8ABQA9wAfAPIAKwDvADcA&#10;6wBCAOcATADkAFUA4ABdAN0AZADaAGoA2ABwANUAdQDSAHoA0ACAAM8AhQDNAIsAywCSAMkAmQDH&#10;AKEAxQCqAMMAtQDBAMMAvwDaAL4A7gC9APwAvAD/ALwA/wC8AP8AvAD/AP8AAAD/AAAA/wAAAPkA&#10;BwDxABAA6gAaAOQAJQDfADEA2wA8ANcARwDSAFAAzgBXAMsAXgDJAGUAxgBqAMUAcADDAHUAwQB6&#10;AMAAgAC+AIYAvACNALoAlAC5AJwAtwClALUAsACzAL0AsQDPAK8A6ACuAPgArgD/AK0A/wCtAP8A&#10;rQD/AP8AAAD/AAAA/QAAAO4AAQDjAAwA2gAUANEAHwDMACsAyAA2AMUAQADCAEoAvwBSALwAWQC6&#10;AF8AuABlALYAagC0AG8AswB1ALEAegCwAIEArgCIAK0AjwCrAJgAqQChAKcAqwClALgAowDIAKIA&#10;4gChAPMAoAD+AKAA/wCgAP8AoAD/AP8AAAD2AAAA6gAAAOAAAADTAAYAyQAPAMIAGAC9ACQAuQAv&#10;ALYAOgC0AEMAsQBMAK4AUwCsAFkAqgBfAKkAZACnAGoApgBvAKQAdQCjAHsAoQCCAKAAigCeAJMA&#10;nACdAJoApwCYALQAlgDDAJUA3ACUAO8AkwD7AJMA/wCTAP8AkgD/APkFAADqCwAA3A0AAMsKAADC&#10;BQAAvAAKALYAEQCxABwArgAoAKoAMwCnAD0ApABFAKIATQCgAFMAngBZAJwAXwCbAGQAmgBqAJgA&#10;cACXAHYAlQB+AJMAhgCSAY8AkAGZAI4CpACMArEAiwPAAIkF1gCIBu0AiAf6AIcI/wCGCP8Ahgj/&#10;AO8PAADeFAAAyhUAALwSAACzEAAArgwAAKsGDQCnAxUAogUgAJ8HLACcCDYAmQg/AJcJRwCVCU4A&#10;kwlUAJEKWgCQCl8AjgplAI0KawCLCnIAigt5AIgLggCHC4wAhQyXAIMMogCBDbAAgA3AAH8N2AB9&#10;Du8AfA/9AHsP/wB7EP8AexD/AOYXAADRHgAAvR0AAK8cAACmGQAAoRUAAJ4QBACdDQ8AmA4ZAJQO&#10;JQCRDy8AjxA5AIwQQQCKEEgAiBBPAIcQVQCFEFsAhBFhAIIRZwCAEW4AfxF1AH0RfgB8EogAehKU&#10;AHgSoAB3E64AdRO+AHQU1QBzFe4AcRb9AHEW/wBxFv8AcBb/ANwfAADGJQAAsyUAAKUjAACcIQAA&#10;lh4AAJIZAACRFAsAjRQUAIkVHwCGFikAgxYzAIEXPACAF0MAfhdKAHwXUAB6F1YAeRhcAHcYYgB2&#10;GGkAdBhxAHMZegBxGYQAbxqQAG4anQBsG6sAaxy7AGoc0ABpHewAaB77AGge/wBnHv8AZx7/ANEm&#10;AAC9KgAAqyoAAJ0qAACTKAAAjSUAAIgiAACGHQYAgxsQAH8cGgB8HSQAeh0uAHceNgB2Hj4AdB5F&#10;AHIfSwBxH1EAbx9YAG4fXgBsH2UAayBtAGkgdgBoIYEAZiGNAGUimgBjIqgAYiO4AGEjzQBgJOkA&#10;YCT6AF8k/wBfJP8AXyT/AMosAAC2LwAApC8AAJYvAACMLQAAhSoAAIAoAAB9JAAAeiINAHYjFQBz&#10;IyAAcSQpAG8kMgBtJDoAayVBAGolRwBoJU0AZiVUAGUlWgBkJmEAYiZpAGEmcgBfJ30AXieKAF0o&#10;lwBbKaUAWim1AFoqygBZKucAWCr4AFgq/wBYKv8AWCr/AMUxAACvMwAAnjMAAJAzAACGMgAAfy8A&#10;AHktAAB1KgAAcigKAG8oEgBrKRsAaSklAGcqLQBlKjUAYyo9AGIqQwBgKkoAXytQAF4rVwBcK14A&#10;WyxmAFksbwBYLXoAVy2HAFYulQBULqMAUy+zAFMvxwBSL+UAUi/3AFIv/wBSL/8AUi//AME2AACq&#10;NgAAmTYAAIs2AACBNQAAeTMAAHMxAABvLwAAay4GAGgtEABkLhgAYi4hAGAvKgBeLzEAXC85AFsv&#10;QABZL0YAWC9NAFcwUwBWMFsAVDFjAFMxbABSMncAUTKEAE8zkgBOM6EATTOxAE00xQFMNOMBTDT2&#10;AEw0/wBMNP8ATDP/ALs5AACmOQAAlTkAAIc5AAB8OQAAdDcAAG40AABpMwAAZTICAGEyDQBeMhQA&#10;XDMeAFozJgBYMy4AVjM1AFU0PABTNEMAUjRKAFE0UABQNVgATjVgAE02agBMNnUASzeCAEo3kABJ&#10;OJ8ASDiwAUc4wwFHOOEBRzj1AUc4/wFHOP8BRzj/Abc7AACiPAAAkTwAAIM8AAB4PAAAcDoAAGo3&#10;AABkNgAAYDYAAFw2CwBZNxIAVjcaAFQ3IwBSNysAUDcyAE84OQBNOEAATDhHAEs4TgBKOVUASTle&#10;AEg6aABHOnMARjuAAEU7jgBEPJ4AQzyuAUI8wgFCPd8BQjzzAUI8/wFCPP8BQjv/AbM9AACePgAA&#10;jT4AAH8+AAB1PgAAbD0AAGY6AABgOQAAWzoAAFc6CABTOxAAUTsYAE47IABMOygASzsvAEk8NgBH&#10;PD0ARzxEAEY9SwBFPVMARD5cAEM+ZgBCP3EAQT9+AEA/jQA/QJwAPkCtAT1AwAE9QN0BPUDyAT1A&#10;/wE+P/8BPj//Aa5AAACaQAAAiUEAAHxBAABxQQAAaEAAAGE8AABbPQAAVj4AAFI+BQBOPw4ATD8V&#10;AEk/HQBHQCUARkAsAERAMwBDQDoAQkFCAEFBSQBAQVEAP0JaAD5CYwA9Q28APEN8ADtDiwA6RJsA&#10;OUSrATlEvgE4RNsBOUTxATlD/gE5Q/8BOUP/AapCAACWQwAAhkMAAHhDAABuQwAAZUMAAF1AAABW&#10;QAAAUUIAAE1CAgBJQwwARkMSAEREGgBCRCIAQUQqAD9FMQA+RTgAPUU/ADxGRwA7Rk8AOkZXADlH&#10;YQA4R2wAN0d6ADZIiQA1SJkANEiqADRIvQAzSNkANEjwADRH/QA0R/8ANUb/AKZEAACSRQAAgkYA&#10;AHVGAABqRgAAYUUAAFlEAABRRAAATEYAAEhHAABERwoAQUgQAD9JGAA9SSAAPEknADpKLgA5SjYA&#10;OEo9ADdLRAA2S0wANUtVADRMXwAzTGoAMkx3ADFMhgAwTJcAL02oAC5NuwAuTdUALkzvAC9M/QAv&#10;S/8AMEv/AKFHAACOSAAAfkgAAHFIAABmSQAAXUgAAFVIAABMSQAAR0oAAEJLAAA/TAYAO00OADlO&#10;FQA3Th0ANk8kADVPKwAzTzMAMlA6ADFQQgAwUEoAL1FSAC5RXAAtUWcALFF1ACtRhAAqUpUAKVKm&#10;AClSuQAoUtIAKVHuAClQ/AAqUP8AKk//AJxKAACJSgAAeksAAG1LAABjTAAAWkwAAFFMAABITQAA&#10;Q08AAD1QAAA5UgIANVMMADNUEgAxVBkAMFUhAC5VKAAtVS8ALFY3ACtWPgAqVkYAKVZPAChXWQAn&#10;V2QAJldyACVXgQAkV5IAI1ekACJXtwAiV88AIlfsACNW+gAjVf8AJFX/AJZNAACETgAAdU4AAGlO&#10;AABfTwAAVk8AAE1QAABFUgAAP1MAADlWAAAzWAAAL1oIACtbDwAqWxUAKFwdACdcJAAmXCsAJVwz&#10;ACRdOgAjXUMAIl1MACFdVgAgXmEAH15uAB5efgAdXo8AHF6hABtetAAaXcwAG13pABtc+QAcW/8A&#10;HFv/AJBRAAB+UQAAcFEAAGRSAABbUgAAUlMAAEpUAABBVwAAO1kAADVbAAAuXgAAKGADACRiDAAi&#10;YxEAIWMYAB9kIAAeZCcAHWQuABxkNgAbZT4AGmVHABllUQAYZV0AF2VqABZlegAVZYsAFGWeABNl&#10;sQASZcgAEmTnABNj9wAUYv8AFGL/AIlUAAB4VQAAa1UAAGBWAABXVgAAT1cAAEZZAAA9XAAANl8A&#10;ADBiAAApZAAAI2cAAB1qBwAZbA4AGGwTABZtGgAVbSEAFG0pABRtMAATbTkAEm5CABFuTAAQblgA&#10;D25lAA5udQANbocADW6aAAxtrQALbcIAC2zgAAxr8wANa/0ADWr/AIJZAAByWQAAZlkAAFxaAABU&#10;WgAASlwAAEFfAAA5YwAAMWYAACppAAAkbAAAHW8AABdyAAASdQkAD3cPAA53FAAOdxsADXcjAAx3&#10;KgALdzMACnc8AAl3RwAId1IAB3dfAAV3bwAEd4AAA3eUAAF2pwAAdrsAAXXVAAF06wACdPYAAnT8&#10;AHtdAABtXQAAYl4AAFleAABOYAAARWMAADxnAAAzawAAK24AACRyAAAedQAAF3kAABJ8AAANfwYA&#10;CYEMAAWBEQADgRYAAoEdAAGBJAAAgS0AAII2AACCQAAAgkwAAIJZAACCaAAAgnkAAIKNAACBoAAA&#10;gLQAAIDLAAB/5wAAfvIAAH75AHRiAABoYgAAXmIAAFNkAABJZwAAP2sAADZwAAAtdAAAJXgAAB58&#10;AAAXgAAAEYMAAA2GAAAIiQQAAosKAACLDgAAixMAAIwYAACMHwAAjSYAAI0vAACOOQAAjkQAAI5R&#10;AACOYAAAjnEAAI6FAACOmQAAja0AAIzDAACM3wAAi+4AAIv2AG5oAABkZwAAWGkAAE1sAABCcQAA&#10;OHYAAC97AAAmfwAAHoQAABaIAAAQjAAADI8AAAaSAAAAlQAAAJYHAACXDAAAlw8AAJgTAACZGAAA&#10;mh8AAJsmAACbMAAAnDsAAJxIAACcVwAAnGgAAJx7AACckAAAm6UAAJu6AACa0AAAmucAAJrxAGpt&#10;AABebwAAUXIAAEZ3AAA7fAAAMYIAACeHAAAejAAAFpEAABCVAAAKmQAABJwAAACgAAAAogAAAKMB&#10;AACjBgAApAsAAKUOAACmEgAApxcAAKgeAACqJgAAqzEAAKs+AACsTQAArF0AAKxwAACshQAArJsA&#10;AKuvAACrwwAAq9kAAKroAGR1AABXeQAAS34AAD+EAAA0igAAKZAAAB+WAAAWmwAAEJ8AAAmjAAAB&#10;pwAAAKoAAACuAAAAsAAAALAAAACxAAAAsgMAALQIAAC1DQAAthAAALcVAAC5HQAAuyYAALwzAAC9&#10;QQAAvVIAAL1kAAC+eQAAvpAAAL2kAAC9twAAvcYAAL3XAFx/AABQhQAARIsAADiSAAAsmQAAIZ8A&#10;ABekAAAQqQAACa4AAACyAAAAtgAAALkAAAC9AAAAvwAAAL8AAADAAAAAwQAAAMMAAADEBQAAxgoA&#10;AMcOAADJEwAAyxwAAM4mAADQNQAA0UUAANJXAADSawAA04IAANOXAADTqQAA0rgAANLEAFWMAABJ&#10;kwAAPZoAADCiAAAlqAAAGq4AABG0AAAJuQAAAL0AAADBAAAAxAAAAMgAAADLAAAAzQAAAM0AAADP&#10;AAAA0AAAANIAAADUAAAA2AAAANoGAADdDAAA4BEAAOMaAADmJwAA5zgAAOhKAADpXQAA6nIAAOuI&#10;AADrmwAA7KgAAOyyAP8ADQD/AAsA/wALAP8AEAD/ABoA/wAmAP8AMgD/AD0A/wBIAPsAUgD4AFoA&#10;9gBiAPMAaQDxAG8A8AB1AO4AegDsAH8A6wCEAOkAigDoAJAA5gCWAOQAnQDiAKUA4QCvAN8AuwDd&#10;AMsA2wDmANkA9wDYAP8A2AD/ANcA/wDXAP8A1AD/AP8ACAD/AAQA/wAEAP8ADQD/ABUA/gAhAPoA&#10;LAD3ADgA9ABDAPAATQDtAFUA6gBdAOcAZADkAGoA4gBwAOAAdQDeAHoA3QB/ANsAhQDZAIsA1QCR&#10;ANMAmQDRAKAAzwCqAM0AtQDLAMQAyQDdAMgA8QDHAP8AxgD/AMYA/wDGAP8AxwD/AP8AAAD/AAAA&#10;/wAAAP8ACgD4ABEA8QAcAOwAJwDpADIA5gA9AOIARwDdAFAA2QBYANUAXwDSAGUA0ABqAM4AcADM&#10;AHUAygB6AMkAfwDHAIUAxQCMAMMAlADBAJwAvwClAL0AsAC7AL0AugDQALgA6wC3APsAtgD/ALYA&#10;/wC2AP8AtgD/AP8AAAD/AAAA/QAAAPMABQDpAA4A4QAWANsAIQDVAC0A0QA3AM4AQQDKAEoAxwBS&#10;AMQAWQDCAF8AwABlAL4AagC8AG8AuwB0ALkAegC3AIAAtgCHALQAjgCyAJcAsACgAK4AqgCtALcA&#10;qwDIAKkA4wCoAPUApwD/AKcA/wCnAP8ApgD/AP8AAAD+AAAA8QAAAOUAAADXAAoAzQARAMcAHADC&#10;ACYAvwAxALwAOwC6AEQAtwBMALQAUwCyAFkAsQBfAK8AZACtAGkArABvAKoAdACpAHoApwCBAKYA&#10;iQCkAJEAogCbAKAApQCeALIAnQDBAJsA2gCaAO8AmQD9AJgA/wCYAP8AmAD/AP0AAADwAAAA4QAA&#10;ANEAAADGAAQAvQANALcAFQCzACAAsAArAK0ANQCrAD4AqABGAKYATQCkAFQAowBZAKEAXwCgAGQA&#10;ngBpAJ0AbgCbAHUAmgB7AJgAgwCWAIwAlQCWAJMAoQCRAK0AjwC7AI0AzwCMAOkAiwD4AIwA/wCM&#10;AP8AjAD/APMCAADiBwAAzAcAAL8EAAC3AAAAsQAIAKsAEACnABkApAAkAKAALgCeADcAnABAAJoA&#10;RwCYAE4AlgBUAJUAWQCTAF4AkgBkAJAAaQCPAG8AjQB2AIsAfgCKAIgAiACSAIYAnQCFAKkAgwC4&#10;AIEAygCAAOUAgAD1AH8A/wB/AP8AfwD/AOgNAADQEAAAvhAAALEOAACoDQAAowgAAKACDACcABMA&#10;mAAdAJUAJwCSADEAkAA5AI4BQQCMAUgAigJOAIkCVACHAlkAhgJfAIQDZACDA2sAgQNyAIAEegB+&#10;BIQAfQWOAHsFmgB5BqcAeAa1AHYHyAB1COMAdQn0AHQK/wBzCv8Acwr/AN0VAADEFwAAsRcAAKUW&#10;AACcEwAAlhEAAJQNBACTCA0AjgcVAIsJIACICSoAhQozAIMLOwCBC0IAgAtJAH4LTwB9DFQAewxa&#10;AHoMYAB4DGcAdwxuAHUNdgB0DYAAcg2MAHANmQBvDqYAbQ61AGwOyQBrD+YAahD3AGkQ/wBpEP8A&#10;aRD/ANAdAAC5HgAAqB4AAJsdAACSGwAAixkAAIgVAACHEQcAhQ4QAIEPGgB+ECQAexAtAHkQNgB3&#10;ET0AdhFEAHQRSgBzEVAAcRFWAHARXABuEmIAbRJqAGsScwBpE30AaBOJAGYTlgBlFKMAYxWzAGIV&#10;xgBiFuMAYRb2AGAX/wBgF/8AYBf/AMciAACwIwAAnyQAAJIjAACJIgAAgiAAAH4dAAB8GQAAehUN&#10;AHcVFQB0Fh8AcRYoAG8XMABuFzgAbBc/AGsXRQBpGEsAaBhRAGYYWABlGF4AYxlmAGIZbwBgGXkA&#10;XxqFAF0bkgBcG6EAWxywAFocwwBZHeAAWB70AFge/wBYHv8AWB7/AL8nAACpKAAAmSgAAIsoAACC&#10;JwAAeyUAAHYjAABzIAAAcRwJAG4cEQBrHBoAaR0jAGcdLABlHTMAYx46AGIeQQBgHkcAXx5NAF4e&#10;VABcH1sAWx9iAFkgawBYIHYAViGCAFUhkABUIp4AUyKuAFIjwABRI90AUSTyAFEk/wBRJP8AUSP/&#10;ALkrAACjLAAAkywAAIYtAAB8LAAAdCoAAG8oAABrJQAAaSIFAGYhDgBjIhYAYSIfAF8jJwBdIy8A&#10;XCM2AFojPQBZJEMAVyRKAFYkUABVJFcAUyVfAFIlaABRJnMATyZ/AE4njQBNKJwATCisAEspvgBL&#10;KdoASinxAEop/wBLKf8ASyn/ALMuAACeLwAAjjAAAIEwAAB3LwAAby4AAGorAABlKgAAYycBAF8n&#10;DABcJxMAWicbAFgoJABWKCsAVSgyAFMoOQBSKUAAUClGAE8pTQBOKVQATSpcAEwqZQBKK3AASSt8&#10;AEgsiwBHLZoARi2qAEUuvABFLtYARS7vAEUu/gBFLv8ARS3/AK4xAACaMgAAiTMAAHwzAAByMwAA&#10;azEAAGUvAABgLQAAXSwAAFksCQBWLBAAVCwYAFIsIABQLCgATi0vAE0tNgBMLTwASi1DAEktSgBI&#10;LlEARy5ZAEYvYwBFMG0AQzB6AEIxiQBBMZgAQTKoAEAyuwA/MtMAPzLuAEAy/QBAMv8AQDL/AKoz&#10;AACWNQAAhjUAAHk2AABuNQAAZjUAAGEyAABcMAAAVzAAAFQwBgBRMA4ATjAVAEwxHQBKMSUASDEs&#10;AEcxMgBGMTkARDFAAEMyRwBCMk8AQTNXAEAzYAA/NGsAPjV4AD01hwA8NpYAOzanADs2uQA6NtEA&#10;OjbtADs2/AA7Nv8AOzb/AKY2AACSNwAAgjgAAHU4AABrOAAAYzcAAF02AABXMwAAUzQAAE80AwBL&#10;NAwASTQSAEY1GgBFNSIAQzUpAEE1LwBANTYAPzY9AD42RAA9N0wAPDdVADs4XgA6OGkAOTl2ADg5&#10;hQA3OpUANzqlADY6uAA1Os8ANjrsADY6+wA2Of8ANzn/AKI4AACOOQAAfjoAAHI7AABoOwAAXzoA&#10;AFk5AABTNgAATjcAAEo4AABGOAoARDkQAEE5FwA/OR8APjkmADw5LQA7OjQAOjo7ADk7QgA4O0oA&#10;NztTADY8XAA1PGcAND10ADM9gwAzPpMAMj6kADE+tgAxPs0AMT7qADE++gAyPf8AMj3/AJ47AACL&#10;PAAAezwAAG49AABkPQAAXD0AAFU8AABOOgAASTsAAEU8AABBPQcAPj0OADw9FQA6PhwAOT4jADc+&#10;KgA2PzEANT84ADQ/QAAzQEgAMkBQADFAWgAwQWUAL0FyAC5CgQAtQpEALUKiACxCtQArQssALELp&#10;ACxC+QAtQf8ALUH/AJk9AACHPgAAdz8AAGs/AABhQAAAWT8AAFI/AABJPgAARD8AAEBAAAA8QQQA&#10;OUINADdCEgA1QxkAM0MhADJDKAAxRC8AMEQ2AC9EPQAuRUUALUVOACxFWAArRmMAKkZvAClGfgAo&#10;Ro8AJ0ehACZHswAmR8kAJkbnACdG+AAoRf8AKEX/AJVAAACCQQAAc0IAAGdCAABeQgAAVUIAAE5C&#10;AABFQgAAP0QAADtFAAA3RgAANEcKADFIEAAvSBYALkkeACxJJQArSSwAKkkzAClKOgAoSkIAJ0pL&#10;ACZLVQAlS2AAJEttACNLfAAiS40AIUyfACFMsQAgTMcAIEvmACFL9wAiSv8AIkr/AJBDAAB+RAAA&#10;b0QAAGRFAABaRQAAUkUAAEpGAABBRwAAPEgAADdJAAAySwAALk0HACtODgApThMAJ08aACZPIQAl&#10;TygAJE8wACNQNwAiUD8AIVBIACBQUgAfUV0AHlFqAB1ReQAcUYoAG1GcABpRrwAZUcUAGVHkABpQ&#10;9gAbT/8AHE//AIpGAAB5RwAAa0cAAGBIAABWSAAATkgAAEdJAAA+SwAAOUwAADNOAAAuUAAAKFMC&#10;ACRUCwAiVRAAIFUWAB9WHgAeViQAHVYsABxWMwAbVzsAGldEABlXTgAYV1kAF1hmABVYdQAUWIcA&#10;FFiaABNXrAASV8IAElfhABNW9AAUVf8AFFX/AIRJAAB0SgAAZksAAFxLAABTSwAAS0wAAERNAAA8&#10;TwAANVEAAC9UAAApVgAAJFkAAB5bBwAaXQ0AGF0SABddGQAWXiAAFV4nABReLgATXjcAEl5AABFf&#10;SgARX1UAEF9iAA9fcQAOX4MADV+WAA1fqQAMXr4ADF7aAA1d8AANXPwADlz/AH5NAABuTgAAYk4A&#10;AFhPAABPTwAASFAAAEBSAAA4VAAAMFcAACpaAAAkXQAAH18AABliAQATZQkAEWYPABBmFAAPZhsA&#10;DmciAA1nKQANZzIADGc7AAtnRQAKZ1AACWddAAdnbAAGZ30ABWeQAARmowACZrcAA2XPAARl6QAE&#10;ZPUABGT8AHdRAABpUgAAXVIAAFRSAABMUwAAQ1UAADtYAAAzWwAAK14AACVhAAAfZAAAGWcAABNq&#10;AAAPbQYAC3AMAAhw/+L/4klDQ19QUk9GSUxFAAQJEQAHcBYABXAdAARwJAADcCwAAnA1AABwPwAA&#10;cEoAAHBXAABwZQAAcHYAAHCKAABvngAAb7IAAG7IAABt5QAAbfIAAG35AHBWAABjVgAAWVYAAFFX&#10;AABHWAAAPlsAADZfAAAuYgAAJmYAAB9qAAAZbQAAE3AAAA5zAAALdgQABXgLAAF4DwAAeRMAAHkZ&#10;AAB5HwAAeiYAAHovAAB6OQAAekQAAHpQAAB6XwAAenAAAHqDAAB6mAAAeqwAAHnCAAB43wAAeO8A&#10;AHf3AGpbAABfWwAAVlsAAExcAABCYAAAOWMAADBoAAAobAAAIHAAABl0AAATdwAADnsAAAl+AAAE&#10;gQIAAIIIAACDDQAAgxAAAIQUAACFGQAAhiAAAIYoAACHMQAAhzwAAIdJAACHVwAAh2gAAId7AACH&#10;kAAAhqUAAIW6AACF0wAAhOoAAIT0AGVgAABcYAAAUWEAAEZkAAA8aQAAMm0AAClyAAAhdwAAGXsA&#10;ABKAAAANgwAACIcAAAKKAAAAjQAAAI4EAACOCQAAjw0AAJAQAACRFAAAkhkAAJMgAACUKQAAlTMA&#10;AJVAAACWTgAAll8AAJVyAACViAAAlZ0AAJSyAACUyAAAk+IAAJPuAGFlAABWZgAASmoAAD9uAAA1&#10;dAAAK3kAACF/AAAZhAAAEYkAAAyNAAAGkQAAAJQAAACYAAAAmgAAAJsAAACcAgAAnQcAAJ4LAACf&#10;DgAAoRIAAKIYAACjIAAApSkAAKY2AACmRAAAplUAAKZoAACmfQAAppQAAKWpAACkvQAApNEAAKTk&#10;AFtsAABPcAAAQ3UAADh7AAAtgQAAI4cAABmNAAARkgAAC5cAAAScAAAAoAAAAKMAAACmAAAAqAAA&#10;AKkAAACqAAAArAAAAK0EAACuCQAAsA0AALERAACzFwAAtSAAALYrAAC3OgAAt0sAALhcAAC4cQAA&#10;uIgAALidAAC4sQAAt8IAALfQAFR2AABIfAAAPIIAADGJAAAmkAAAG5cAABKdAAAMogAAA6cAAACr&#10;AAAArgAAALIAAAC2AAAAuAAAALgAAAC6AAAAuwAAAL0AAAC+AAAAwAUAAMELAADDEAAAxhYAAMkg&#10;AADKLgAAyz4AAMxQAADMZAAAzXoAAM2RAADNpAAAzbQAAM3AAE2DAABBigAANZEAACmZAAAeoAAA&#10;E6YAAAysAAADsQAAALYAAAC6AAAAvgAAAMIAAADGAAAAyAAAAMgAAADKAAAAywAAAM0AAADOAAAA&#10;0AAAANIBAADVCAAA2Q4AAN0VAADhIQAA4jEAAORDAADlVgAA5msAAOaCAADnlgAA56UAAOawAP8A&#10;CQD/AAUA/wAGAP8ADgD/ABYA/wAhAP8ALQD/ADgA/QBDAPkATQD1AFUA8gBdAPAAYwDuAGkA7ABv&#10;AOoAdADpAHoA5wB/AOYAhQDkAIsA4wCRAOEAmQDfAKEA3ACqANoAtgDXAMYA1QDhANMA9ADSAP8A&#10;0QD/ANEA/wDPAP8AygD/AP8AAQD/AAAA/wABAP8ADAD/ABIA+gAdAPYAKADzADMA8AA+AOwASADo&#10;AFAA5QBYAOIAXgDfAGQA3QBqANsAbwDZAHQA1gB6ANQAfwDSAIUA0ACMAM4AkwDMAJwAyQClAMcA&#10;sADGAL4AxADUAMIA7gDBAP4AwAD/AMAA/wC/AP8AvgD/AP8AAAD/AAAA/wAAAPoABwDxAA8A6wAY&#10;AOYAIwDiAC4A4AA4ANsAQgDVAEsA0QBSAM4AWQDLAF8AyQBlAMcAagDGAG8AxAB0AMIAegDBAIAA&#10;vwCGAL0AjgC7AJYAuQCgALcAqgC2ALcAtADKALIA5gCxAPgAsAD/AK8A/wCvAP8AsAD/AP8AAAD/&#10;AAAA9wAAAOoAAgDhAAwA1wATANAAHQDMACgAyQAyAMYAPADCAEUAvwBNALwAUwC6AFkAuABfALcA&#10;ZAC1AGkAtABuALIAdACxAHoArwCAAK0AiACsAJEAqgCaAKgApQCmALEApADBAKMA3AChAPIAoQD/&#10;AKAA/wCgAP8AoQD/AP8AAAD3AAAA6AAAANkAAADLAAgAwwAQAL0AGAC5ACIAtgAsALQANgCyAD8A&#10;rwBHAKwATQCrAFQAqQBZAKcAXgCmAGMApQBoAKMAbgCiAHQAoAB6AJ4AggCcAIsAmwCVAJkAnwCY&#10;AKwAlgC6AJQAzwCTAOsAkgD7AJIA/wCSAP8AkQD/APcAAADnAAAA0wAAAMYAAAC7AAIAswAMAK0A&#10;EgCqABwApwAmAKQAMACjADgAoABAAJ4ARwCcAE4AmgBTAJkAWACXAF0AlgBjAJUAaACTAG4AkgB0&#10;AJAAfACPAIUAjQCPAIsAmgCKAKcAiAC1AIYAxwCFAOQAhAD1AIQA/wCDAP8AgwD/AOwAAADTAAAA&#10;wQEAALQAAACsAAAApgAHAKAADgCdABYAmgAgAJcAKQCVADIAkwA6AJEAQQCPAEgAjQBNAIwAUwCL&#10;AFgAiQBdAIgAYwCHAGkAhQBvAIMAdwCCAIAAgACKAH4AlgB9AKMAewCwAHoAwgB5AN0AeADxAHcA&#10;/QB4AP8AeAD/AN4KAADECwAAsgwAAKYLAACdCAAAmQQAAJUACgCRABEAjgAZAIsAIwCJACwAhwA0&#10;AIUAOwCDAEIAggBIAIAATgB/AFMAfQBYAHwAXgB7AGQAeQBqAHgAcgB2AHsAdACGAHMAkgBxAJ8A&#10;cACtAG4AvgBtAdYAbQLtAGwD+gBsA/8AbAP/AM4QAAC3EQAAphIAAJoRAACREAAAiw4AAIkLAwCH&#10;BQwAhAETAIEBHAB+AiUAfAMuAHoDNgB4BDwAdwRDAHUFSAB0BU4AcwVUAHEFWQBwBl8AbgZmAG0G&#10;bgBrB3gAageDAGgIkABnCZ0AZQmsAGQJvABjCtQAYwvsAGIM+gBiDP8AYgz/AMMWAACtFwAAnRgA&#10;AJAYAACHFgAAgRQAAH0RAAB8DgYAfAoOAHgKFgB1Cx8AcgsoAHAMMABvDDcAbQw+AGwMRABrDUoA&#10;aQ1PAGgNVQBnDVwAZQ1jAGMOawBiDnUAYA6BAF8OjgBdD5wAXBCrAFsQvQBaENYAWRHwAFkR/QBZ&#10;Ef8AWRH/ALkbAAClHQAAlB4AAIgeAAB+HQAAeBsAAHQYAABxFQAAcREJAG8QEQBsEBkAaRAiAGcR&#10;KgBmETIAZBE5AGMRPwBiEUUAYBJLAF8SUQBdElgAXBJfAFoTaABZE3IAVxR9AFYUiwBUFZkAUxWp&#10;AFIWugBRFtIAURftAFEX/QBRF/8AURf/ALIgAACeIgAAjiIAAIEjAAB3IgAAcCEAAGweAABpGwAA&#10;ZxgEAGYVDgBjFhUAYRYeAF8WJgBdFi0AXBc0AFoXOwBZF0EAWBhHAFYYTQBVGFQAUxhcAFIZZABR&#10;GW4ATxp6AE4biABNG5cASxymAEocuABKHc8ASR3rAEkd+wBJHf8ASh3/AKwkAACYJQAAiCYAAHsn&#10;AABxJgAAaiUAAGYjAABiIQAAYB4AAF4cCwBbGxIAWRwaAFccIgBVHCkAVBwwAFMdNwBRHT0AUB1D&#10;AE8dSgBNHlEATB5YAEsfYQBJH2sASCB3AEcghQBGIZQARCKkAEQitgBDIswAQyPpAEMj+gBDI/8A&#10;QyL/AKYnAACTKQAAgyoAAHYqAABtKgAAZSkAAGAnAABcJQAAWSMAAFchBwBVIQ8AUiEWAFAhHgBO&#10;ISUATSIsAEwiMwBKIjkASSJAAEgiRgBHI00ARSNVAEQkXgBDJGkAQiV1AEAmgwA/JpIAPiejAD4n&#10;tAA9J8oAPSjoAD0o+QA9J/8APif/AKIqAACOKwAAfy0AAHItAABoLQAAYSwAAFwrAABYKAAAVCYA&#10;AFEmBABOJQ0ATCUTAEomGgBIJiIARyYpAEUmLwBEJjYAQyc8AEEnQwBAJ0sAPyhTAD4pXAA9KWYA&#10;PCpyADsqgQA6K5AAOSuhADgssgA3LMgANyzmADgs+AA4LP8AOCz/AJ0sAACKLgAAey8AAG8wAABl&#10;MAAAXS8AAFguAABTKwAAUCoAAEwqAABJKgsARioRAEQqFwBCKh8AQSolAD8qLAA+KzMAPSs5ADwr&#10;QAA7LEgAOixQADktWQA4LmQANy5wADYvfwA1L48ANDCfADMwsQAyMMcAMjDlADMw9wAzMP8ANC//&#10;AJkvAACHMQAAdzIAAGsyAABiMgAAWjIAAFQxAABPLwAASy0AAEcuAABELggAQS4OAD8uFAA9LhwA&#10;Oy4iADkvKQA4Ly8ANy82ADYwPgA1MEYANTFOADQxVwAzMmIAMjJuADEzfQAwM40ALzSeAC40sAAt&#10;NMUALTTjAC409gAvM/8ALzP/AJUxAACDMwAAdDQAAGg1AABeNQAAVzQAAFE0AABLMgAARjEAAEIy&#10;AAA/MgUAPDINADkzEgA4MxkANjMgADQzJgAzMy0AMjQ0ADE0OwAwNUMAMDVMAC82VQAuNmAALTds&#10;ACw3ewArN4sAKjicACk4rgAoOMMAKDjiACk49QAqN/8AKjf/AJI0AAB/NQAAcTYAAGU3AABbNwAA&#10;VDcAAE02AABHNgAAQjUAAD02AAA6NgIANzcLADQ3EAAyNxYAMTgdAC84JAAuOCsALTkyACw5OQAr&#10;OUEAKjpJACo6UwApO14AKDtqACc7eQAmPIkAJTybACQ8rQAjPMIAIzzgACQ89AAlO/8AJTv/AI02&#10;AAB8OAAAbTkAAGI5AABYOgAAUTkAAEo5AABEOQAAPTkAADk6AAA1OwAAMjsIAC88DgAtPRQALD0a&#10;ACo9IQApPSgAKD4vACc+NgAmPj4AJT9HACQ/UAAjQFsAIkBoACFAdgAgQIcAH0GZAB9BqwAeQcAA&#10;HkHeAB9A8wAfQP4AID//AIk5AAB4OgAAaTsAAF48AABVPAAATTwAAEc8AABAPAAAOD0AADQ+AAAw&#10;QAAALUEFACpCDAAnQhEAJkMYACRDHgAjQyUAIkMsACFEMwAgRDsAH0REAB5FTgAdRVkAHEVlABtF&#10;dAAaRYUAGUaXABlGqQAYRr4AF0XcABhF8QAZRP0AGkT/AIQ8AABzPQAAZj4AAFs/AABSPwAASj8A&#10;AEQ/AAA9QAAANkEAADFDAAAsRAAAJ0YBACRHCgAhSA8AIEkUAB5JGwAdSSIAHEkpABtKMAAaSjgA&#10;GUpBABhKSwAXS1UAFktiABVLcQAUS4IAE0uUABJLpwASS7wAEUvZABJK8AATSvwAFEn/AH8/AABv&#10;QAAAYUEAAFdCAABOQgAAR0IAAEFCAAA6QwAAMkUAAC1HAAAoSQAAI0sAAB5NBgAbTw0AGFARABdQ&#10;FwAWUB4AFVAlABRQLAATUTQAElE9ABFRRwARUVIAEFFfAA9SbQAOUn4ADVGRAA1RpAAMUbgADFHR&#10;AA1Q7AANUPoADk//AHlDAABqRAAAXUQAAFNFAABLRQAAREUAAD5GAAA2SAAAL0oAAClMAAAkTwAA&#10;H1EAABpTAAAUVgkAEVcOABBYEwAQWBkAD1ggAA5YKAANWDAADVg5AAxYQwALWE4AClhaAAhYaAAH&#10;WHkABliMAAVYnwAEWLMABFfKAAVX5gAFV/MABlb8AHNGAABkRwAAWUgAAFBIAABISAAAQUkAADpK&#10;AAAyTQAAK1AAACVSAAAgVQAAGlgAABVaAAAQXQYADGAMAApgEAAJYBUACGAcAAdgIwAFYCsABGA0&#10;AANgPQABYEkAAGBVAABgYwAAYHMAAGCGAABfmgAAX64AAF/EAABe4gAAXvAAAF74AGxKAABfSwAA&#10;VUsAAExMAABFTAAAPU4AADVQAAAuUwAAJ1YAACBZAAAaXAAAFV8AABBiAAANZQQACGcLAANnDgAA&#10;aBMAAGgYAABoHwAAaSYAAGkuAABpOAAAaUMAAGlPAABpXQAAaW0AAGmAAABplAAAaKkAAGi/AABn&#10;3AAAZu4AAGb3AGZPAABaTwAAUU8AAEpPAABBUQAAOFQAADBXAAAoWwAAIV4AABpiAAAUZQAAEGgA&#10;AAxrAAAHbgMAAXAJAABwDQAAcRAAAHEUAAByGgAAcyEAAHMoAABzMQAAczwAAHRIAABzVgAAc2YA&#10;AHN5AABzjgAAc6MAAHK5AABx0gAAcesAAHD0AGFTAABWUwAAT1MAAEVVAAA7WAAAMlwAACpgAAAi&#10;ZAAAG2gAABRsAAAPbwAAC3IAAAZ2AAAAeQAAAHoGAAB6CgAAew4AAHwRAAB9FQAAfhsAAH8iAACA&#10;KgAAgDUAAIBBAACATwAAgF8AAIBxAACAhgAAgJ0AAH+yAAB+ygAAfuUAAH3xAFxYAABUWAAASVoA&#10;AD9dAAA1YQAALGUAACNqAAAbbwAAFHMAAA53AAAJewAAA38AAACCAAAAhAAAAIYBAACGBgAAiAoA&#10;AIkNAACKEAAAixUAAIwbAACOIgAAjywAAI84AACPRgAAj1YAAI9oAACPfgAAj5UAAI6rAACNwQAA&#10;jdwAAIzrAFldAABOXwAAQ2IAADhmAAAubAAAJHEAABx3AAAUfAAADoEAAAiFAAAAiQAAAI0AAACQ&#10;AAAAkgAAAJMAAACUAAAAlgMAAJcIAACYDAAAmg8AAJsTAACdGgAAnyMAAKAuAACgPAAAoEwAAKBe&#10;AACgdAAAn4wAAJ+iAACftwAAnssAAJ7gAFNkAABHaAAAPG0AADFzAAAneQAAHX8AABSFAAANiwAA&#10;BpAAAACUAAAAmAAAAJwAAACfAAAAoQAAAKIAAACkAAAApQAAAKcAAACoBAAAqgkAAKwNAACtEgAA&#10;sBkAALIjAACyMQAAskIAALJUAACyaQAAsoAAALKYAACxrAAAsr8AALHOAExuAABAcwAANXoAACqB&#10;AAAfiAAAFY4AAA6VAAAGmgAAAJ8AAACkAAAAqAAAAKwAAACvAAAAsQAAALEAAACzAAAAtQAAALYA&#10;AAC4AAAAugAAALwGAAC+DAAAwBEAAMMZAADFJgAAxTcAAMZJAADGXQAAx3IAAMeKAADInwAAyK8A&#10;AMi8AEZ6AAA5gQAALokAACKQAAAXmAAAD58AAAelAAAAqgAAAK8AAACzAAAAtwAAALwAAAC/AAAA&#10;wQAAAMIAAADEAAAAxQAAAMcAAADJAAAAywAAAM0AAADPAwAA0goAANYQAADcGgAA3SoAAN48AADf&#10;UAAA4GUAAOF7AADhkQAA4qIAAOKtAP8AAgD/AAAA/wADAP8ADAD/ABMA/wAdAP8AKAD+ADMA+wA+&#10;APcASADzAFAA8ABXAO0AXgDrAGQA6ABpAOcAbwDlAHQA4wB5AOIAfwDgAIUA3gCMANwAkwDZAJwA&#10;1gCmANMAsQDRAMAAzwDaAM4A8QDMAP8AywD/AMsA/wDGAP8AwQD/AP8AAAD/AAAA/wAAAP8ACAD7&#10;ABAA9gAZAPIAJADvAC4A7QA5AOgAQgDjAEsA4ABSAN0AWQDZAF8A1gBkANMAaQDRAG4AzwB0AM4A&#10;eQDMAH8AygCGAMgAjgDGAJYAxACgAMIAqwDAALkAvgDNALwA6gC7APwAugD/ALoA/wC6AP8AtgD/&#10;AP8AAAD/AAAA/gAAAPQABADrAA0A5AAUAN8AHwDbACkA2AAzANMAPQDOAEUAygBNAMcAUwDFAFkA&#10;wwBfAMEAZAC/AGkAvQBuALsAcwC6AHkAuACAALYAiAC0AJAAsgCaALEApQCvALIArQDEAKwA4QCr&#10;APYAqgD/AKoA/wCqAP8AqgD/AP8AAAD9AAAA7gAAAOIAAADVAAoAzQARAMcAGQDEACMAwQAtAL8A&#10;NwC7AD8AtwBHALUATgCyAFMAsABZAK8AXgCtAGMArABoAKsAbQCpAHMAqAB6AKYAgQCkAIoAowCU&#10;AKEAnwCfAKwAngC7AJwA0gCbAO4AmgD/AJoA/wCZAP8AmQD/AP4AAADuAAAA3gAAAMsAAADBAAUA&#10;uQANALQAFACxAB4ArgAnAKsAMACqADkApwBBAKQASACiAE0AoQBTAJ8AWACeAF0AnQBiAJsAZwCa&#10;AG0AmABzAJcAewCVAIQAlACOAJIAmQCQAKYAjgC0AI0AyACMAOYAiwD5AIoA/wCKAP8AiwD/APAA&#10;AADbAAAAxwAAALoAAACwAAAAqAAKAKQAEACgABgAnQAhAJsAKgCaADMAmAA7AJYAQQCUAEgAkgBN&#10;AJEAUgCPAFcAjgBcAIwAYQCLAGcAigBuAIgAdQCHAH4AhQCIAIMAlACCAKAAgACvAH8AwAB+AN0A&#10;fQDyAH0A/wB9AP8AfQD/AOAAAADGAAAAtQAAAKoAAACiAAAAmwAFAJUADQCSABMAkAAcAI0AJACL&#10;AC0AigA0AIgAOwCGAEIAhQBHAIMATQCCAFIAgQBXAH8AXAB+AGIAfQBoAHsAcAB6AHkAeACDAHYA&#10;jwB1AJwAdACqAHIAugBxANEAcADsAHAA+wBwAP8AcAD/AM0EAAC3BgAApwcAAJsGAACTBAAAjgAA&#10;AIoACACGAA8AhAAWAIEAHgB/ACcAfQAuAHwANgB6ADwAeQBCAHcARwB2AEwAdQBSAHMAVwByAF0A&#10;cQBjAG8AawBuAHQAbAB+AGsAigBpAJgAaACmAGcAtgBmAMsAZQDnAGUA9wBlAP8AZQD/AMAMAACr&#10;DQAAmw4AAI8OAACGDQAAgQsAAH4HAQB8AQsAeQARAHcAGAB1ACEAcwApAHEAMABvADYAbgA8AGwA&#10;QgBrAEcAagBNAGkAUgBoAFgAZgBfAGUAZwBjAHAAYgF6AGABhwBfApUAXgKjAFwDswBcA8cAWwTk&#10;AFsF9ABbBv4AWwb/ALUQAAChEgAAkRMAAIUTAAB8EgAAdhEAAHMOAAByDAQAcQcNAG4EEgBsBBsA&#10;aQUjAGcFKgBmBjEAZAY3AGMGPQBiB0MAYQdJAF8HTgBeCFUAXQhcAFsJYwBaCW0AWAp4AFcKhQBW&#10;C5MAVAuiAFMLswBSDMcAUgzkAFEN9QBRDf8AUQ3/AK0VAACZFwAAiRgAAH0ZAAB0GAAAbRcAAGoU&#10;AABnEQAAZw4HAGYMDgBjDBUAYQwdAF8MJQBdDSwAXA0zAFsNOQBaDT8AWA1FAFcNSwBWDlEAVQ5Z&#10;AFMOYQBSDmsAUA92AE4QgwBNEJIATBCiAEsQsgBKEcgASRHlAEkR9wBJEv8ASRH/AKUZAACSHAAA&#10;gx0AAHYeAABtHQAAZhwAAGIaAABfFwAAXhQBAF4RCgBbEBEAWREYAFcRIABVEScAVBEuAFMRNABR&#10;ETsAUBJBAE8SRwBOEk4ATBJVAEsTXgBJE2cASBRzAEYUgABFFY8ARBWfAEMWsABCFsUAQhfjAEIX&#10;9gBCF/8AQhf/AJ8dAACMIAAAfSEAAHEiAABoIgAAYSEAAFwfAABZHAAAVxkAAFUWBgBUFQ4AURUU&#10;AE8WHABOFiMATBYqAEsWMABKFjcASRc9AEcXQwBGF0oARRhSAEMYWgBCGWQAQRlwAD8afQA+G40A&#10;PRudADwcrgA7HMMAOxzhADsd9QA7HP8APBz/AJohAACHIwAAeCQAAGwlAABjJQAAXCQAAFcjAABT&#10;IAAAUR4AAE8cAgBNGwwASxoRAEgbGABHGyAARRsmAEQbLQBDHDMAQhw5AEAcQAA/HUcAPh1PAD0e&#10;WAA8HmIAOh9tADkfewA4IIsANyGbADYhrQA1IcEANSHfADUh8wA2If8ANiH/AJYjAACDJgAAdCcA&#10;AGgoAABfKAAAWCcAAFMmAABPJAAATCIAAEkgAABHIAkARB8PAEIfFQBAIBwAPyAjAD4gKQA8IC8A&#10;OyE2ADohPQA5IUQAOCJMADciVQA2I18ANCNrADMkeQAyJYkAMSWaADAlqwAwJr8ALybcADAm8gAw&#10;Jv8AMSX/AJEmAAB/KAAAcSoAAGUqAABcKgAAVSoAAE8pAABLKAAASCUAAEQkAABBJAUAPyQNAD0k&#10;EgA7JBkAOSQfADckJgA2JCwANSUzADQlOgAzJkEAMiZKADEnUwAwJ10ALyhpAC4pdwAtKYcALCmY&#10;ACsqqgAqKr0AKiraACsq8QArKv4ALCn/AI0oAAB8KgAAbSwAAGItAABZLQAAUS0AAEwsAABHKwAA&#10;QygAAD8oAAA8KAIAOSgLADcoEAA1KBYAMygcADIoIwAwKCkALykwAC8qNwAuKj8ALStHACwrUQAr&#10;LFsAKixnACktdQAoLYUAJy2XACYuqAAlLrwAJS7YACYu8AAmLv0AJy3/AIorAAB4LQAAai4AAF8v&#10;AABWLwAATi8AAEguAABDLQAAPywAADssAAA3LAAANCwJADIsDgAwLRMALi0aAC0tIAArLScAKi4t&#10;ACouNQApLz0AKC9FACcwTgAmMFkAJTFlACQxcwAjMYMAIjKVACEypwAhMrsAIDLUACEy7wAiMfwA&#10;IjH/AIYtAAB1LwAAZzAAAFwxAABTMQAASzEAAEUxAABAMAAAOzAAADYwAAAzMAAAMDEGAC0xDQAr&#10;MREAKTIXACgyHgAnMiQAJTMrACUzMgAkMzoAIzRDACI0TAAhNVcAIDVjAB81cQAeNoEAHTaTABw2&#10;pQAbNrkAGzbSABw27QAdNvsAHTX/AIIwAABxMgAAYzMAAFk0AABQNAAASTQAAEIzAAA9MwAANzMA&#10;ADE0AAAuNQAAKzUCACg2CwAlNxAAJDcVACI3GwAhOCIAIDgoAB84MAAeODcAHTlAABw5SQAbOlQA&#10;GjpgABk6bgAYOn8AFzuRABc7pAAWO7cAFTvQABY67AAXOvoAGDn/AH0yAABtNAAAYDUAAFU2AABN&#10;NgAARjYAAEA2AAA6NgAANDYAAC44AAAqOQAAJjoAACM7CAAgPA4AHj0SAB09GAAcPR8AGz4lABo+&#10;LQAZPjQAFz49ABY/RwAVP1EAFD9eABQ/bAATQHwAEkCPABFAogARQLYAEEDOABE/6wASP/kAEj7/&#10;AHk1AABpNwAAXDgAAFI5AABKOQAAQzkAAD05AAA3OQAAMToAACs8AAAnPQAAIj8AAB5BBAAaQgsA&#10;GEMQABdDFQAVRBsAFEQiABNEKQATRDEAEkQ6ABFFQwAQRU4AEEVbAA5FaQAORXkADUWMAA1FnwAM&#10;RbIAC0XJAAxF5QANRPYADUT/AHQ5AABlOgAAWDsAAE87AABHPAAAQDwAADo8AAA0PAAALj4AAChA&#10;AAAjQgAAH0QAABpGAAAVSAgAEkoNABFKEgAQShgAD0seAA5LJQANSy0ADUs2AAxLQAALS0oACktW&#10;AAlLZAAIS3QAB0uHAAVLmgAES64ABErEAAVK4AAFSvAABkn6AG48AABgPQAAVD4AAEs+AABEPgAA&#10;PT4AADc/AAAxQAAAKkIAACRFAAAfRwAAGkkAABVMAAARTgUADlELAAtREAAKURQACVEbAAhRIgAH&#10;USkABVEyAARSOwADUkYAAVJSAABSXwAAUm8AAFKBAABRlgAAUakAAFG/AABQ3AAAUO4AAFD3AGhA&#10;AABbQQAAUEEAAEhBAABBQQAAO0IAADRDAAAtRQAAJkgAACBLAAAbTQAAFlAAABFTAAAOVQQAClgK&#10;AAZYDgACWBIAAFkXAABZHQAAWSUAAFktAABZNgAAWUEAAFlNAABaWgAAWmkAAFl8AABZkAAAWaUA&#10;AFi6AABY1QAAV+wAAFf2AGNEAABWRQAATUUAAEVFAAA/RQAAN0cAAC9JAAAoTAAAIk8AABtSAAAW&#10;VQAAEVgAAA1aAAAJXQMABF8JAABgDQAAYBAAAGEUAABhGQAAYiAAAGInAABiMQAAYjsAAGJHAABi&#10;VQAAY2QAAGJ2AABiiwAAYqAAAGG2AABhzwAAYOoAAGD1AF1IAABSSQAASkgAAENIAAA6SgAAMk0A&#10;ACpQAAAjUwAAHFcAABZaAAARXQAADWAAAAhjAAADZgEAAGcGAABoCwAAaQ4AAGoRAABrFQAAbBsA&#10;AG0iAABtKgAAbTQAAG1AAABtTgAAbV0AAG1vAABthAAAbJoAAGywAABryAAAa+YAAGrzAFhNAABO&#10;TQAASEwAAD5OAAA1UQAALFQAACRYAAAdXAAAFmAAABBkAAAMZwAAB2sAAAFuAAAAcAAAAHIDAABy&#10;BwAAcwsAAHUOAAB2EQAAdxYAAHgcAAB5IwAAei0AAHo5AAB6RwAAelYAAHloAAB6fAAAeZQAAHiq&#10;AAB4wQAAd98AAHfvAFRRAABMUQAAQlIAADhVAAAvWQAAJl4AAB5iAAAWZwAAEGsAAAtvAAAFcwAA&#10;AHcAAAB6AAAAfAAAAH4AAAB/AgAAgAYAAIEKAACDDQAAhBEAAIYVAACIHAAAiSUAAIowAACKPgAA&#10;iU0AAIlfAACJcwAAiIsAAIiiAACHuQAAh9EAAIboAFJWAABHVwAAPFoAADJfAAAoZAAAH2kAABZv&#10;AAAQdAAACnkAAAJ9AAAAgQAAAIUAAACIAAAAigAAAIwAAACNAAAAjwAAAJAEAACSCAAAkwwAAJUQ&#10;AACXFQAAmR0AAJsnAACbNAAAm0QAAJpWAACaagAAmYIAAJqaAACYsAAAmMcAAJfeAEtcAABAYAAA&#10;NWUAACtqAAAhcQAAF3cAABB9AAAJgwAAAYgAAACMAAAAkQAAAJUAAACYAAAAmgAAAJsAAACdAAAA&#10;nwAAAKAAAACiAAAApAUAAKYKAACoDgAAqhQAAK0dAACtKgAArTkAAK1LAACtXwAArXcAAKyQAACr&#10;pwAAq7oAAKvLAEVmAAA5awAALnEAACN4AAAZfwAAEIYAAAmNAAAAkwAAAJgAAACdAAAAoQAAAKUA&#10;AACoAAAAqwAAAKsAAACuAAAArwAAALEAAACzAAAAtQAAALcBAAC5BwAAvA0AAL8TAADCHwAAwi4A&#10;AMJAAADCVAAAwWsAAMGDAADAmwAAwa0AAMG8AD5yAAAyeAAAJ4AAAByIAAASkAAACpcAAACdAAAA&#10;owAAAKgAAACtAAAAsgAAALYAAAC5AAAAuwAAALwAAAC+AAAAwAAAAMIAAADEAAAAxgAAAMgAAADL&#10;AAAAzgUAANENAADWFAAA1yMAANg1AADZSQAA2l4AANt1AADbjAAA3J8AANyrAP8AAAD/AAAA/wAA&#10;AP8ACQD/ABAA/wAZAP4AJAD8AC8A+QA5APQAQwDwAEsA7QBSAOoAWQDnAF8A5ABkAOIAaQDgAG4A&#10;3gBzANwAeQDaAH8A1wCGANQAjgDRAJYAzwChAMwArADKALsAyADSAMYA7gDGAP8AxQD/AMUA/wC/&#10;AP8AugD/AP8AAAD/AAAA/wAAAP4ABQD3AA4A8gAVAO4AHwDrACoA6QA0AOMAPQDeAEUA2QBNANQA&#10;UwDRAFkAzgBeAMwAYwDKAGgAyQBtAMcAcwDFAHkAwwCAAMEAiAC/AJAAvQCbALsApgC5ALQAtwDI&#10;ALYA5gC1APsAtAD/ALQA/wCzAP8ArgD/AP8AAAD/AAAA+AAAAO0AAADlAAsA3QARANcAGgDSACQA&#10;zwAuAMsANwDHAEAAwwBHAMAATgC+AFMAvABZALoAXgC4AGMAtgBoALUAbQCzAHMAsQB5AK8AgQCt&#10;AIoAqwCUAKkAoACoAK0ApgC+AKUA2wCkAPQApAD/AKMA/wCjAP8AogD/AP8AAAD2AAAA5gAAANcA&#10;AADLAAYAxAAOAL4AFQC7AB8AuQAoALcAMQC0ADoAsABBAK0ASACrAE4AqQBTAKcAWACmAFwApABh&#10;AKMAZwChAGwAoABzAJ4AegCdAIMAmwCOAJkAmQCXAKYAlgC2AJUAzACUAOsAkwD9AJMA/wCTAP8A&#10;kwD/APcAAADkAAAA0AAAAMEAAAC3AAIArwALAKsAEQCnABkApQAiAKMAKwCiADMAnwA7AJwAQgCb&#10;AEgAmQBNAJcAUgCWAFcAlQBbAJMAYQCSAGYAkABtAI8AdACNAH0AjACHAIoAkwCIAKAAhwCvAIUA&#10;wgCFAOIAhAD3AIQA/wCEAP8AhAD/AOUAAADNAAAAvAAAAK8AAACmAAAAngAHAJoADgCWABQAlAAd&#10;AJIAJQCRAC0AkAA1AI0APACMAEIAigBHAIgATACHAFEAhgBWAIQAWwCDAGAAgQBnAIAAbgB+AHcA&#10;fQCBAHsAjQB6AJoAeACpAHcAugB2ANMAdgDvAHYA/gB1AP8AdQD/ANAAAAC7AAAAqwAAAJ8AAACX&#10;AAAAkAACAIsACwCIABAAhgAXAIQAIACCACcAgQAvAH8ANQB9ADwAfABBAHsARgB5AEsAeABQAHcA&#10;VQB2AFsAdABhAHMAaQBxAHEAcAB7AG4AhwBtAJUAawCjAGoAtABqAMkAaQDoAGkA+QBpAP8AaQD/&#10;AMAAAACsAAAAnAIAAJACAACIAAAAgwAAAH8ABgB7AA0AeQASAHcAGgB2ACIAdAApAHMAMABxADYA&#10;cAA8AG8AQQBtAEYAbABLAGsAUABqAFYAaABcAGcAZABlAGwAZAB2AGMAggBhAJAAYACfAF8ArwBe&#10;AMMAXgDhAF4A9ABdAP8AXQD/ALQHAACgCQAAkAsAAIQLAAB8CgAAdwcAAHQEAABxAAkAbwAPAG0A&#10;FQBrABwAaQAjAGgAKgBnADEAZQA2AGQAPABjAEEAYgBGAGAATABfAFIAXgBYAF0AXwBbAGgAWgBy&#10;AFgAfgBXAIwAVgCbAFUAqwBUAL4AVADaAFMA7wBUAPsAVAD/AKkNAACWDgAAhxAAAHoQAAByEAAA&#10;bA4AAGkMAABnCQMAZgQLAGQAEABiABcAYAAeAF4AJQBdACsAXAAxAFoANwBZADwAWABCAFcBRwBW&#10;AU4AVQJUAFMCXABSA2UAUQNvAE8EewBOBIoATQWZAEwFqQBLBbwASgbUAEoH7QBKB/kASgf/AKEQ&#10;AACOEgAAfhQAAHMUAABqFAAAZBMAAGARAABeDwAAXQ0FAF0JDQBaBhIAWAcZAFYHIABVBycAUwct&#10;AFIIMwBRCDgAUAg+AE8JRABOCUoATAlRAEsKWQBKCmIASAttAEcLegBGDIgARAyYAEMMqQBCDbwA&#10;Qg3VAEIN7gBCDfsAQg3/AJoUAACHFgAAeBgAAGwZAABjGQAAXRgAAFkWAABWEwAAVBEAAFQOCABT&#10;DQ4AUQ0UAE8NGwBNDSIATA0oAEsNLgBKDTQASQ06AEcOQQBGDkcARQ5PAEQOVwBCD2EAQRBsAD8Q&#10;eQA+EIgAPRGYADsRqQA7EbwAOhHWADoR8AA6Ev0AOxH/AJMYAACBGgAAcxwAAGcdAABeHQAAWBwA&#10;AFMbAABQGAAAThYAAEwTAwBMEQsAShAQAEgRFwBGER4ARREkAEQRKgBCETAAQRE3AEASPQA/EkQA&#10;PRJMADwTVAA7E14AORRpADgUdgA3FYUANhWWADQWpwA0FroAMxbTADMW7gA0FvwANBb/AI4bAAB8&#10;HQAAbh8AAGMgAABaIAAAUyAAAE4eAABKHQAASBoAAEYYAABFFgcAQxUOAEEVEwA/FRoAPhUgAD0V&#10;JwA7FS0AOhYzADkWOgA4FkEANxdJADUXUQA0GFsAMxlmADIZcwAwGoMALxqUAC4bpQAtG7gALRvQ&#10;AC0b7AAuG/sALhv/AIoeAAB4IAAAaiIAAF8jAABWIwAATyIAAEohAABGIAAAQx4AAEEbAAA/GgMA&#10;PRoMADsZEQA5GRYANxodADYaIwA1GikANBowADMbNgAxGz4AMBxGAC8cTwAuHVkALR1kACwecQAr&#10;H4EAKh+SACkfpAAoILcAJyDOACcg6wAoIPoAKR//AIYgAAB0IwAAZyQAAFwlAABTJQAATCUAAEck&#10;AABCIwAAPyEAAD0fAAA6HgAANx4JADUeDgAzHhMAMR4aADAeIAAvHiYALh8tAC0fMwAsIDsAKyBD&#10;ACohTAApIVYAKCJiACYibwAlI38AJCOQACMjogAiJLUAIiTMACIk6QAjJPkAJCP/AIIjAABxJQAA&#10;YyYAAFknAABQKAAASScAAEMnAAA/JgAAOyQAADgiAAA1IgAAMiIGADAiDQAuIhEALCIXACoiHQAp&#10;IiMAKCMqACcjMQAmJDgAJSVBACQlSgAjJlQAIiZgACEnbQAgJ30AHyePAB4ooQAeKLQAHSjKAB0o&#10;6AAeKPgAHyf/AH4lAABuJwAAYCkAAFYpAABNKgAARioAAEEpAAA8KAAANycAADQmAAAwJgAALSYD&#10;ACsnCwAoJxAAJycUACUnGgAkJyEAIygnACIoLgAhKTYAICk+AB8qSAAeKlIAHSteABwrawAbK3sA&#10;GiyNABksnwAYLLIAGCzJABgs5wAZK/cAGiv/AHonAABqKgAAXSsAAFMsAABKLAAAQywAAD4rAAA5&#10;KwAANCoAADAqAAArKgAAKSsAACYrCAAjLA4AIiwSACAsGAAfLB4AHi0lAB0tLAAcLTMAGy48ABou&#10;RQAZL1AAGC9cABcvaQAWMHkAFTCLABQwngAUMLEAEzDHABMw5QAUMPYAFS//AHYqAABnLAAAWi0A&#10;AFAuAABILgAAQS4AADsuAAA2LQAAMS0AACwtAAAnLwAAJC8AACEwBQAfMQwAHDEQABsyFQAaMhwA&#10;GTIiABgyKQAXMzEAFjM5ABUzQwAUNE0AEzRZABI0ZwARNXcAETWJABA1nAAQNbAADjXGAA805AAQ&#10;NPUAEDT/AHIsAABjLgAAVzAAAE0wAABFMAAAPjAAADgwAAAzMAAALzAAACkxAAAkMgAAITMAAB01&#10;AgAaNgkAFzcOABU3EwAUOBkAEzgfABI4JgASOC4AETk2ABA5QAAQOUsADjlXAA46ZAANOnQADDqG&#10;AAw6mQALOawACjnBAAo53gALOfEADDj8AG4vAABfMQAAUzIAAEozAABCMwAAOzMAADYzAAAxMgAA&#10;LDMAACc0AAAhNgAAHTgAABk5AAAVOwYAEj0MABA+EAAQPhUADj4cAA4+IwANPioADD4zAAw+PAAL&#10;P0cACj9SAAg/YAAHP28ABj+BAAU/lAAEP6gAAz68AAQ+1wAFPuwABT73AGkzAABbNAAAUDUAAEc1&#10;AAA/NQAAOTUAADQ1AAAuNQAAKTcAACM4AAAeOwAAGjwAABY/AAASQQQADkMKAAxEDgAKRBMACUQZ&#10;AAhEIAAHRCcABkQvAAVEOAADRUIAAkVOAABFWwAARWoAAEV8AABFkAAARKQAAES5AABE0QAAROoA&#10;AEP1AGQ2AABXNwAATDgAAEM4AAA8OAAANzgAADE4AAArOQAAJTsAACA9AAAaQAAAFkIAABJEAAAO&#10;RwQAC0kJAAdKDQAESxEAAUsWAABLHAAASyMAAEsrAABLNAAASz4AAExJAABMVwAATGYAAEx3AABL&#10;jAAAS6EAAEu1AABKzgAASukAAEr1AF86AABSOwAASDsAAEA7AAA6OwAANDsAAC48AAAnPgAAIkEA&#10;ABxDAAAWRgAAEkkAAA5LAAALTgMAB1AIAAJRDAAAURAAAFITAABTGAAAUx8AAFMmAABTLwAAUzkA&#10;AFNFAABTUgAAU2EAAFNyAABThwAAUpwAAFKxAABRygAAUecAAFH0AFk+AABOPgAART4AAD4+AAA4&#10;PgAAMEAAAClCAAAjRAAAHUcAABdKAAASTQAADlAAAAtTAAAGVQIAAFcHAABYCwAAWQ4AAFoRAABa&#10;FQAAWxoAAFwhAABcKgAAXDQAAFw/AABcTQAAXFsAAFxsAABcgQAAW5cAAFutAABaxQAAWuQAAFnz&#10;AFRCAABKQgAAQkIAADxCAAA0QwAALEYAACVJAAAeTAAAF08AABJTAAAOVgAAClkAAAVbAAAAXgAA&#10;AGAEAABhCAAAYgwAAGMOAABkEQAAZRYAAGYcAABnIwAAZy0AAGc5AABnRgAAZ1UAAGdmAABnegAA&#10;ZpEAAGWoAABlwAAAZN4AAGTwAE9GAABHRgAAQEUAADdHAAAvSgAAJk0AAB9RAAAYVQAAElkAAA1c&#10;AAAIYAAAAmMAAABmAAAAaAAAAGoAAABrBAAAbAgAAG0MAABvDgAAcBIAAHIXAABzHQAAdCYAAHQy&#10;AAB0PwAAdE4AAHNfAAB0cgAAc4oAAHKhAABxuAAAcdQAAHDsAExKAABFSgAAO0sAADJOAAApUgAA&#10;IFYAABhbAAASXwAADWQAAAdoAAAAawAAAG8AAAByAAAAdQAAAHYAAAB3AAAAeQIAAHoGAAB8CgAA&#10;fg4AAIARAACCFgAAhB4AAIQpAACENgAAhEUAAIRWAACDagAAg4EAAIKZAACBsQAAgMkAAIDlAEpO&#10;AAA/UAAANVMAACtXAAAiXAAAGWIAABJnAAAMbAAABXEAAAB1AAAAeQAAAH0AAACBAAAAgwAAAIUA&#10;AACGAAAAiAAAAIkAAACLBAAAjQgAAI8NAACSEAAAlBYAAJYgAACWLAAAljsAAJZMAACVYAAAlXYA&#10;AJSQAACTpwAAkr0AAJLVAERVAAA5WQAAL10AACRjAAAaaQAAEm8AAAx1AAAEewAAAIAAAACFAAAA&#10;iQAAAI0AAACRAAAAkwAAAJQAAACWAAAAmAAAAJoAAACcAAAAngAAAKAGAACiCwAApRAAAKgXAACp&#10;IwAAqTEAAKlDAACpVgAAqG0AAKaHAACnngAAprMAAKXHAD5eAAAyYwAAJ2oAAB1wAAATeAAADH8A&#10;AAOFAAAAiwAAAJEAAACWAAAAmwAAAJ8AAACiAAAApAAAAKUAAACnAAAAqQAAAKsAAACtAAAAsAAA&#10;ALIAAAC1AgAAtwkAALsQAAC+GAAAviYAAL44AAC+SwAAvWEAALx6AAC7lAAAuqkAALq5ADdqAAAr&#10;cAAAIHgAABaAAAANiAAABY8AAACWAAAAnAAAAKIAAACnAAAArAAAALAAAACzAAAAtgAAALcAAAC5&#10;AAAAuwAAAL0AAAC/AAAAwgAAAMUAAADIAAAAygAAAM4IAADSEAAA1RsAANUsAADUQAAA1FcAANNu&#10;AADUhgAA1JsAANOrAP8AAAD/AAAA/wAAAP8ABQD/AA4A/wAVAPwAIAD5ACoA9gA0APEAPQDtAEYA&#10;6QBNAOYAUwDkAFkA4QBeAN4AYwDcAGgA2QBuANUAcwDTAHkA0ACAAM4AiADLAJEAyQCcAMYApwDE&#10;ALcAwgDMAMAA7AC/AP8AvgD/AL0A/wC3AP8AsgD/AP8AAAD/AAAA/wAAAPoAAQDzAAsA7QASAOgA&#10;GwDlACUA5AAuAN8AOADYAEAA0gBHAM4ATgDLAFQAyABZAMYAXgDEAGMAwgBnAMAAbQC/AHMAvQB6&#10;ALsAgQC5AIsAtgCVALQAoQCyAK8AsADCAK4A4wCuAPoArAD/AK0A/wCpAP8ApgD/AP8AAAD/AAAA&#10;8gAAAOYAAADdAAcA0gAOAM0AFgDKACAAyAApAMUAMgDAADoAvABCALkASAC3AE4AtQBTALMAWACx&#10;AF0AsABiAK4AZwCsAGwAqgBzAKkAewCnAIQApQCOAKMAmgChAKgAnwC5AJ4A0gCdAPIAnAD/AJ0A&#10;/wCcAP8AmQD/APwAAADuAAAA3QAAAMwAAADBAAIAugAMALYAEgCyABoAsAAjAK8ALACtADQAqQA8&#10;AKYAQgCkAEgAogBNAKAAUgCeAFcAnQBbAJwAYACaAGYAmQBsAJcAdACVAH0AkwCHAJEAkwCQAKEA&#10;jgCxAI0AxgCMAOgAiwD9AIwA/wCMAP8AjAD/AO0AAADYAAAAxQAAALcAAACsAAAApgAIAKEADgCf&#10;ABUAnQAeAJsAJgCaAC4AlwA1AJUAPACTAEIAkQBHAJAATACOAFEAjQBVAIsAWgCKAGAAiQBmAIcA&#10;bQCFAHYAhACAAIIAjACAAJoAfwCpAH0AvAB8ANwAfAD1AHwA/wB8AP8AfAD/ANkAAADBAAAAsQAA&#10;AKQAAACcAAAAlAADAJAADACNABEAiwAYAIkAIACJACgAhwAvAIUANgCDADwAggBBAIAARgB/AEsA&#10;fQBPAHwAVAB7AFoAeQBgAHgAZwB2AHAAdQB6AHMAhgBxAJMAcACiAG8AtABuAMwAbgDtAG4A/gBu&#10;AP8AbgD/AMQAAACvAAAAoAAAAJQAAACMAAAAhgAAAIEACAB+AA4AfAAUAHsAGwB5ACIAeAApAHcA&#10;MAB1ADYAdAA7AHIAQABxAEUAcABKAG8ATwBtAFQAbABbAGsAYgBpAGoAaAB0AGYAgABlAI4AYwCd&#10;AGIArQBhAMIAYQDkAGEA+ABhAP8AYQD/ALQAAACgAAAAkQAAAIYAAAB+AAAAeQAAAHUAAwBxAAsA&#10;bwAQAG0AFgBsAB0AawAkAGsAKgBpADAAaAA2AGYAOwBlAEAAZABFAGMASgBhAE8AYABWAF8AXQBd&#10;AGUAXABvAFoAegBZAIgAWACYAFcAqABWALsAVgDYAFYA8QBWAP8AVgD/AKgBAACUBQAAhQcAAHoH&#10;AAByBgAAbAQAAGkBAABnAAcAZAANAGMAEQBhABgAYAAfAF8AJQBeACsAXQAwAFsANgBaADsAWQBA&#10;AFgARQBXAEsAVgBRAFUAWABTAGEAUgBqAFAAdgBPAIQATgCTAE0ApABMALYATADNAEwA6wBMAPoA&#10;TAD/AJ0JAACLCwAAfA0AAHANAABoDQAAYgwAAF8KAABdBgEAXAEJAFoADgBYABMAVwAZAFYAIABV&#10;ACYAUwArAFIAMQBRADYAUAA7AE8AQQBOAEcATQBNAEsAVQBKAF0ASQBnAEcAcwBGAIAARQCQAEQA&#10;oQBDALIAQwDIAEMA5gBDAPUAQwD/AJUNAACDDwAAdBAAAGkRAABgEQAAWhAAAFYOAABUDQAAUwoE&#10;AFMGCwBRAxAATwEVAE4BGwBMASEASwEnAEoCLABJAjIASAI3AEcDPQBFA0MARANKAEMEUQBCBFoA&#10;QAVkAD8FcAA+Bn4APQaOADwHnwA7B7EAOgfGADoH4wA6B/MAOgj8AI4QAAB8EgAAbhQAAGIVAABa&#10;FQAAVBQAAFATAABNEQAASw4AAEsNBgBKCgwASQgRAEcIFgBFCB0ARAgjAEIIKABBCS4AQAkzAD8J&#10;OQA+CkAAPQpHADwKTwA6C1gAOQtjADgMbwA2DH4ANQyOADQNnwAzDbEAMg3HADIN4wAyDfQAMg3+&#10;AIgTAAB3FQAAaRcAAF4YAABVGAAATxgAAEoWAABHFQAARRMAAEMQAgBDDggAQg0OAEANEgA/DRgA&#10;PQ0fADwNJAA7DSoAOQ0wADgONwA3Dj0ANg5FADUOTQAzD1cAMg9iADEQbgAvEH0ALhCOAC0RoAAs&#10;EbIAKxHIACsR5gArEfYALBH/AIMWAAByGQAAZBoAAFkbAABRGwAASxsAAEYaAABCGAAAPxcAAD4U&#10;AAA8EgQAOxEKADoQEAA4EBUANxAbADURIQA0EScAMxEtADIRMwAwEToALxJCAC4SSwAtE1QAKxNf&#10;ACoUbAApFHsAKBSMACcVngAmFbAAJRXGACUV5AAlFfYAJhX/AH4ZAABuGwAAYB0AAFYeAABNHgAA&#10;Rx4AAEIdAAA+HAAAOhoAADgYAAA3FgAANRUHADQUDQAyFBIAMBQXAC8UHQAtFCMALBUqACsVMAAq&#10;FTcAKRY/ACgWSAAnF1IAJhhdACQYagAjGXkAIhmKACEZnAAgGa8AHxnEAB8Z4gAgGfQAIBn/AHob&#10;AABqHgAAXR8AAFMgAABKIAAARCAAAD4fAAA6HgAANx0AADQcAAAyGQAAMBkEAC4YCwAsGBAAKhgU&#10;ACkYGgAnGCAAJhkmACUZLQAkGjUAIxo9ACIbRgAhG1AAIBxbAB8daAAeHXcAHR2IABwemwAbHq0A&#10;Gh7DABoe4AAaHfMAGx3/AHcdAABnIAAAWiEAAFAiAABIIgAAQSIAADsiAAA3IQAAMyAAADAfAAAt&#10;HQAAKx0AACgdCAAmHQ4AJR0SACMdFwAhHR0AIR0kACAeKgAfHjIAHh86AB0fQwAcIE0AGyFZABoh&#10;ZgAZIXUAGCKHABcimQAWIqwAFSLBABUi3wAVIfIAFiH+AHMgAABkIgAAVyMAAE0kAABFJQAAPiQA&#10;ADkkAAA0IwAAMCIAACwiAAApIQAAJiEAACQhBgAiIQwAICEQAB4hFQAdIhsAGyIhABsiKAAaIy8A&#10;GSM4ABgkQQAXJEsAFiVXABUlZAAUJnMAEyaFABImmAARJqsAESbAABAm3QARJfEAEiX9AHAiAABh&#10;JAAAVCYAAEomAABCJwAAPCYAADYmAAAxJQAALSUAACkkAAAmJAAAIiUAAB8lAwAdJgoAGyYOABkn&#10;EgAYJxgAFycfABYnJQAVKC0AFCg1ABMpPgASKUkAESlVABEqYgAQKnEADyqDAA4qlgAOKqkADSq9&#10;AA0q1wANKu4ADin7AGwkAABdJgAAUSgAAEgoAABAKQAAOSgAADQoAAAvKAAAKycAACcnAAAiKAAA&#10;HikAABsqAAAYKwcAFisNABQsEQATLBYAEiwcABEtIwAQLSoAEC0yAA8uPAAOLkYADS5SAA0uXwAM&#10;L24ACy9/AAovkgAJL6UACS65AAgu0AAJLukACi73AGgnAABaKQAATioAAEUrAAA9KwAANysAADEq&#10;AAAtKgAAKSoAACQqAAAgKwAAGy0AABguAAAVLwQAEjEKABAyDgAPMhMADjIZAA0yIAANMicADDIv&#10;AAszOAAKM0IACTNOAAgzWwAGNGoABTR7AAQzjgADM6IAAjO2AAIzzQADM+cABDLzAGQqAABWLAAA&#10;Sy0AAEItAAA6LQAANC0AAC8sAAArLAAAJiwAACItAAAdLwAAGTEAABUyAAASNAMADzYJAAw4DQAK&#10;OBEACTgWAAg4HQAHOCQABjgsAAQ4NAADOD4AAjlKAAA5VwAAOWUAADl3AAA5iwAAOJ8AADizAAA4&#10;ygAAOOYAADfyAF8tAABSLgAASC8AAD8wAAA4LwAAMi8AAC0vAAApLwAAJDAAAB8xAAAaMwAAFTUA&#10;ABI3AAAPOQMADDsIAAg9DQAFPhAAAz4UAAA+GgAAPiEAAD4oAAA+MQAAPzsAAD9GAAA/UwAAP2EA&#10;AD9zAAA/hwAAPpwAAD6wAAA9xwAAPeQAAD3yAFowAABOMgAARDIAADwyAAA1MgAAMDEAACsxAAAm&#10;MgAAIDQAABs2AAAWOAAAEjsAAA89AAAMPwMACEEIAARDDAAAQw4AAEQSAABFFgAARR0AAEUkAABF&#10;LQAARjYAAEZCAABGTgAARl0AAEZuAABFggAARZgAAEStAABExAAAQ+MAAEPyAFU0AABKNQAAQTUA&#10;ADk1AAAzNAAALjQAACg1AAAiNwAAHToAABc8AAASPwAAD0EAAAxEAAAIRgEAA0gGAABJCgAASg0A&#10;AEsQAABMFAAATRkAAE4gAABOKAAATjIAAE09AABOSgAATlgAAE1pAABNfQAATJQAAEyqAABLwQAA&#10;S+EAAEryAFA4AABGOAAAPTgAADc4AAAxNwAAKjkAACQ7AAAePQAAGEAAABNDAAAPRgAAC0kAAAdL&#10;AAACTgAAAFAEAABRCAAAUgsAAFMOAABUEQAAVRUAAFYbAABXIwAAVywAAFc4AABXRAAAV1IAAFZj&#10;AABWdwAAVo4AAFWlAABUvQAAU90AAFPwAEs8AABCPAAAOzsAADU7AAAtPAAAJj8AAB9CAAAZRQAA&#10;E0gAAA5LAAALTwAABVEAAABUAAAAVwAAAFgBAABaBQAAWwgAAFwMAABdDgAAXxEAAGAWAABiHQAA&#10;YiYAAGIxAABiPgAAYUwAAGFdAABhcAAAYIgAAGCgAABftwAAXtQAAF3uAEdAAAA/PwAAOj8AADFA&#10;AAApQwAAIUYAABpKAAATTgAADlEAAApVAAAEWAAAAFsAAABeAAAAYQAAAGMAAABkAQAAZQQAAGcI&#10;AABoCwAAag4AAGwSAABuFwAAbyAAAG8qAABvNgAAbkUAAG5VAABuaAAAbX8AAG2YAABssAAAa8oA&#10;AGroAEREAAA+QwAANUQAACtHAAAjSwAAG08AABNUAAAOWAAACFwAAAJgAAAAZAAAAGcAAABrAAAA&#10;bQAAAG8AAABwAAAAcgAAAHQCAAB1BgAAdwoAAHkOAAB8EgAAfhgAAH8iAAB/LgAAfz0AAH5NAAB9&#10;YQAAfXcAAHyQAAB7qAAAesAAAHnfAENHAAA5SQAAL0wAACVQAAAcVQAAFFsAAA5gAAAHZQAAAGoA&#10;AABuAAAAcgAAAHYAAAB5AAAAfAAAAH4AAAB/AAAAgQAAAIMAAACFAAAAhwMAAIoIAACMDQAAjxEA&#10;AJIZAACSJQAAkjMAAJJEAACRVwAAkG0AAI+GAACOnwAAjbUAAIzNAD1OAAAyUQAAKFYAAB5cAAAV&#10;YgAADmgAAAduAAAAdAAAAHkAAAB+AAAAggAAAIYAAACJAAAAjAAAAI4AAACQAAAAkgAAAJQAAACW&#10;AAAAmAAAAJsAAACeBgAAoQwAAKQRAACmGwAApikAAKY6AAClTQAApWIAAKR7AACjlAAAoasAAKG/&#10;ADZXAAAsXAAAIWIAABdpAAAPcAAAB3cAAAB+AAAAhAAAAIoAAACPAAAAlAAAAJgAAACbAAAAngAA&#10;AJ8AAACiAAAApAAAAKYAAACoAAAAqwAAAK0AAACwAAAAswQAALcMAAC7EgAAux8AALswAAC7QwAA&#10;ulgAALlwAAC3iwAAt6EAALezADBiAAAlaQAAGnAAABB4AAAJgAAAAIgAAACPAAAAlgAAAJsAAACh&#10;AAAApgAAAKoAAACuAAAAsAAAALEAAAC0AAAAtgAAALgAAAC7AAAAvQAAAMAAAADDAAAAxwAAAMsD&#10;AADPDAAA0xUAANIlAADSOAAA0U4AANBlAADPfgAAzZYAAMypAP8AAAD/AAAA/wAAAP8AAwD/AAsA&#10;/AARAPkAGwD3ACUA8wAvAO4AOADpAEAA5gBIAOIATgDfAFQA3ABZANkAXgDVAGMA0wBoANAAbQDO&#10;AHMAywB6AMgAggDGAIwAwwCXAMAAowC+ALIAvADIALoA6gC5AP8AuAD/ALEA/wCqAP8ApwD/AP8A&#10;AAD/AAAA+wAAAPYAAADtAAcA5wAPAOIAFgDfACAA3gApANkAMwDRADsAzABCAMgASADFAE4AwgBT&#10;AMAAWAC+AF0AvABiALoAZwC5AG0AtwB0ALUAewCyAIUAsACQAK4AnACsAKoAqQC9AKcA3gCmAPkA&#10;pQD/AKMA/wCdAP8AmwD/AP0AAAD2AAAA6wAAAN8AAADRAAMAygAMAMUAEgDDABsAwAAkAL4ALAC5&#10;ADUAtgA8ALMAQwCwAEgArgBOAKwAUgCrAFcAqQBcAKcAYQCmAGcApABtAKIAdACgAH0AngCIAJwA&#10;lQCaAKMAmAC0AJYAzQCVAPEAlAD/AJUA/wCQAP8AjgD/APMAAADmAAAA0QAAAMIAAAC4AAAAsQAI&#10;AK0ADwCqABYAqAAeAKgAJwCmAC8AogA2AJ8APACdAEIAmwBHAJkATACXAFEAlgBVAJQAWgCTAGAA&#10;kQBmAJAAbgCOAHYAjACBAIoAjQCIAJsAhgCsAIUAwQCEAOYAgwD9AIQA/wCDAP8AgQD/AOQAAADL&#10;AAAAugAAAKwAAACiAAAAnAAEAJgADACWABEAlAAZAJMAIQCSACgAjwAwAI0ANgCLADwAiQBBAIgA&#10;RgCGAEsAhQBPAIQAVACCAFoAgQBgAH8AZwB+AG8AfAB6AHoAhgB4AJQAdwCkAHUAtwB0ANQAcwD0&#10;AHQA/wB0AP8AdAD/AMsAAAC2AAAApgAAAJoAAACSAAAAigAAAIYACACDAA4AgQAUAIEAGwCAACMA&#10;fwAqAH0AMAB7ADYAegA7AHgAQAB3AEUAdQBJAHQATgBzAFQAcQBaAHAAYQBuAGkAbQBzAGsAfwBp&#10;AI0AaACdAGcArgBmAMcAZQDqAGYA/wBmAP8AZwD/ALgAAACkAAAAlQAAAIoAAACBAAAAfAAAAHYA&#10;BAB0AAwAcgAQAHEAFgBwAB0AcAAkAG4AKgBtADAAawA1AGoAOgBpAD8AaABEAGcASQBlAE4AZABU&#10;AGMAWwBhAGMAYABtAF4AeQBdAIcAWwCWAFoAqABZAL0AWQDfAFkA+ABaAP8AWgD/AKgAAACVAAAA&#10;hwAAAHsAAABzAAAAbgAAAGoAAQBnAAgAZQAOAGQAEgBjABgAYwAfAGIAJQBhACoAXwAwAF4ANQBd&#10;ADoAXAA+AFsARABZAEkAWABPAFcAVgBWAF4AVABoAFMAcwBRAIEAUACRAE8AogBOALUATgDQAE4A&#10;8ABOAP8ATwD/AJwAAACJAAAAewMAAHADAABoAwAAYgEAAF8AAABdAAQAWwALAFkADwBYABQAVwAZ&#10;AFcAIABWACUAVQAqAFMAMABSADQAUQA5AFAAPwBPAEQATgBLAE0AUgBLAFoASgBjAEkAbwBHAHwA&#10;RgCMAEUAnQBFALAARADHAEQA6ABEAPoARQD/AJIEAACABwAAcQoAAGYKAABeCgAAWQkAAFUHAABU&#10;BAAAUgAHAFAADABPABAATgAVAE0AGwBMACAASwAmAEoAKwBJADAASAA1AEcAOgBGAEAARQBGAEMA&#10;TgBCAFYAQQBfAEAAawA+AHgAPQCIADwAmQA8AKsAPADBADsA4AA7APQAOwD/AIkKAAB4DAAAag4A&#10;AF8OAABXDgAAUQ4AAE0MAABLCwAASggCAEkECQBIAA0ARgARAEUAFgBEABwAQwAhAEIAJgBBACsA&#10;PwAxAD4ANgA9ADwAPABDADsASgA6AFIAOQBcADgAaAA2AHUANQCFADQAlgA0AKgAMwC8ADMA2AAz&#10;AO8AMwD7AIINAABxDwAAZBAAAFkRAABREQAASxEAAEcQAABEDgAAQg0AAEELBQBBBwsAPwUOAD4D&#10;EgA8AhgAOwIdADoDIgA5AygAOAMtADcDMgA2BDkANQQ/ADQFRwAzBVAAMQZaADAGZgAvB3MALgeD&#10;AC0HlQAsB6cAKwe6ACsH0gArB+sAKwf3AH0QAABsEQAAXxMAAFQUAABMFAAARhQAAEITAAA+EgAA&#10;PBAAADoOAQA6DQYAOgoMADgJEAA2CBQANQgZADQJHwAyCSQAMQkpADAJLwAvCjYALgo9AC0KRQAs&#10;C04AKwtZACkMZQAoDHMAJwyDACYNlQAlDacAJA27ACMN0gAjDesAIw33AHgSAABoFAAAWxYAAFEX&#10;AABIFwAAQhYAAD0WAAA5FQAANxMAADURAAAzEAMAMw4IADINDQAwDREALw0WAC0NGwAsDSEAKw0n&#10;ACoNLQApDjQAKA47ACcORAAlDk4AJA9ZACMQZQAhEHMAIBCEAB8QlgAeEKkAHRC9ABwQ2AAdEO4A&#10;HRD5AHMUAABkFgAAVxgAAE0ZAABFGQAAPxkAADoYAAA1FwAAMhYAADAVAAAuEwAALREEACwQCgAr&#10;EA4AKRASACgQGAAmEB4AJRAkACQQKgAjETEAIhE5ACERQgAgEksAHhJWAB0TYwAcE3EAGhOCABkU&#10;lQAYFKcAFxS7ABcT1AAXE+4AGBP6AHAWAABgGQAAVBoAAEobAABCHAAAPBsAADYbAAAyGgAALxkA&#10;ACwYAAAqFgAAKBQBACYTBwAlEwwAIxMQACITFQAgExoAHxMhAB4UJwAdFC4AHBU2ABsVPwAaFkkA&#10;GRZUABgXYQAWF3AAFRiBABQYkwATGKYAEhi6ABIX0gASF+wAExf6AGwZAABdGwAAUR0AAEcdAAA/&#10;HgAAOR0AADQdAAAvHAAAKxsAACgaAAAmGQAAJBgAACIXBAAgFwoAHhcOABwXEgAaFxcAGRgeABkY&#10;JAAYGSwAFxk0ABYaPQAVGkcAFBtSABMbXwASHG4AERx/ABAckgAQHKUADxy5AA4c0AAOG+oADxv4&#10;AGkbAABaHQAATh8AAEUfAAA9IAAANh8AADEfAAAtHgAAKR0AACUdAAAjHAAAIBsAAB0bAQAbGwcA&#10;GRwNABccEAAWHBUAFRwbABQdIgATHSkAEh4xABEeOgARH0UAEB9QAA8gXQAOIGwADSB8AA0gjwAM&#10;IKIACyC1AAsgygALIOUADB/0AGUdAABXHwAATCEAAEIhAAA6IQAANCEAAC8hAAAqIAAAJh8AACMf&#10;AAAgHgAAHR4AABkgAAAWIAQAFCALABIhDgARIRMAESIZABAiHwAPIiYADiMvAA4jNwANI0EADCRN&#10;AAskWQAKJGcACSR4AAgkiwAHJJ4ABySxAAYkxwAGI+MAByPxAGIfAABUIQAASSMAAEAjAAA4IwAA&#10;MiMAACwjAAAoIgAAJCEAACEhAAAeIQAAGiEAABYjAAATJAMAESUIAA8mDQAOJxEADScWAAwnHQAL&#10;JyMACicrAAkoNAAIKD4AByhJAAYoVQAFKWQABCl0AAMphwACKZsAASivAAAoxQABKOEAASfwAF4i&#10;AABRJAAARiUAAD0lAAA1JQAALyUAACokAAAmJAAAIiMAAB8jAAAbJAAAGCUAABQmAAARKAMADykI&#10;AAwsDAAKLBAACCwUAAcsGgAGLCEABSwoAAMtMAACLToAAS1FAAAtUgAALmAAAC5xAAAthAAALZkA&#10;AC2tAAAswgAALOAAACzwAFokAABNJgAAQycAADonAAAzJwAALScAACgmAAAkJgAAISYAAB0mAAAZ&#10;JwAAFSkAABErAAAPLAMADS4HAAkwDAAGMQ4AAzESAAEyFwAAMh4AADIlAAAyLQAAMjYAADNCAAAz&#10;TgAAM10AADNtAAAzgQAAMpYAADKrAAAxwQAAMd8AADHwAFYnAABKKQAAPyoAADcqAAAwKgAAKykA&#10;ACcoAAAjKAAAHikAABoqAAAWLAAAEi4AAA8wAAANMQIACjQHAAU1CwACNg4AADcQAAA4FAAAOBoA&#10;ADgiAAA4KgAAOTMAADk+AAA5SgAAOVkAADlpAAA5fQAAOJMAADioAAA3vwAAN94AADbwAFErAABG&#10;LAAAPCwAADQsAAAuLAAAKisAACUrAAAgLAAAGy0AABcvAAATMQAAEDMAAA01AAAJNwIABToGAAE7&#10;CgAAPA0AAD0PAAA+EgAAPxcAAEAeAABAJQAAQC8AAEA6AABARgAAQFQAAEBlAAA/eAAAP48AAD6m&#10;AAA+vQAAPdwAAD3wAE0uAABCLwAAOS8AADIvAAAtLgAAKC4AACIvAAAdMAAAGDIAABM1AAAQNwAA&#10;DDoAAAk8AAAFPgAAAEEEAABCCAAAQwsAAEQNAABGEAAARxQAAEgZAABIIQAASCoAAEg1AABIQQAA&#10;SE8AAEhgAABHcwAAR4oAAEaiAABFuQAARdkAAETwAEgyAAA+MgAANjIAADAxAAArMQAAJTIAAB80&#10;AAAZNgAAEzkAABA8AAAMPwAACEIAAANEAAAARgAAAEgCAABKBQAASwgAAEwLAABODgAATxEAAFEV&#10;AABSHAAAUiUAAFIwAABSPAAAUUoAAFFaAABRbQAAUIQAAE+dAABOtQAATdIAAE3uAEM2AAA7NgAA&#10;NDUAAC80AAAnNQAAITgAABo7AAAUPgAAEEEAAAxEAAAHRwAAAkoAAABNAAAATwAAAFEAAABTAgAA&#10;VAUAAFUIAABXCwAAWQ4AAFsRAABdFwAAXR8AAF0qAABdNgAAXEQAAFxUAABbZwAAW34AAFqXAABZ&#10;rwAAWMsAAFfqAD85AAA4OQAAMzgAACs5AAAjPAAAHD8AABVDAAAQRwAAC0oAAAVOAAAAUQAAAFQA&#10;AABXAAAAWgAAAFwAAABdAAAAXwAAAGAEAABiBwAAZAsAAGYOAABoEgAAaxkAAGsjAABqLgAAajwA&#10;AGpNAABpXwAAaHUAAGePAABmqAAAZcIAAGTjAD09AAA3PAAALj0AACVAAAAdRAAAFkkAABBNAAAK&#10;UQAABFUAAABaAAAAXQAAAGAAAABjAAAAZgAAAGgAAABqAAAAawAAAG0AAABvAgAAcQYAAHQKAAB2&#10;DgAAeRMAAHsbAAB7JwAAejUAAHlFAAB4WQAAeG0AAHeGAAB2nwAAdbcAAHTSADxBAAAyQgAAKEUA&#10;ACBKAAAXTgAAEFQAAApZAAACXgAAAGMAAABnAAAAawAAAG8AAAByAAAAdQAAAHcAAAB5AAAAewAA&#10;AH0AAAB/AAAAggAAAIQDAACHCQAAig4AAI4TAACPHgAAjisAAI47AACNTgAAi2MAAIp8AACKlQAA&#10;iK0AAIfFADZHAAAsSwAAIk8AABlVAAAQWwAACmEAAAFnAAAAbQAAAHIAAAB3AAAAewAAAH8AAACD&#10;AAAAhgAAAIgAAACKAAAAjQAAAI8AAACRAAAAlAAAAJcAAACaAQAAnQcAAKENAAClFAAApCEAAKQx&#10;AACjRAAAolkAAKBwAACfiwAAnaIAAJ23ADBQAAAlVQAAG1sAABJiAAALaQAAAXAAAAB3AAAAfQAA&#10;AIMAAACIAAAAjQAAAJEAAACVAAAAmAAAAJoAAACcAAAAnwAAAKEAAACjAAAApgAAAKkAAACsAAAA&#10;sAAAALQHAAC4DgAAuhgAALonAAC5OQAAuE4AALdlAAC2fgAAtZYAALOrAClbAAAeYgAAFGkAAAxx&#10;AAACeQAAAIEAAACJAAAAjwAAAJYAAACbAAAAoAAAAKQAAACoAAAAqwAAAKwAAACvAAAAsgAAALQA&#10;AAC2AAAAuQAAALwAAADAAAAAxAAAAMgAAADNBwAA0hAAANIdAADRLwAA0EQAAM9bAADNcwAAy40A&#10;AMqhAP8AAAD/AAAA+wAAAPoAAAD8AAgA+AAPAPUAFwD0ACAA8QAqAOsAMwDmADsA4gBDAN4ASQDa&#10;AE8A1gBUANMAWQDQAF4AzgBjAMsAaADJAG4AxgB1AMMAfQDBAIYAvgCSALsAngC5AK4AtgDDALQA&#10;6ACzAP8ArwD/AKUA/wCeAP8AmwD/AP0AAAD3AAAA8gAAAPAAAADnAAMA4QAMANwAEgDYABsA1gAk&#10;ANIALQDMADYAxgA9AMIAQwC/AEkAvABOALoAUwC4AFgAtgBdALUAYgCzAGcAsQBuAK8AdgCsAH8A&#10;qgCKAKgAlwClAKYAowC5AKEA2QCgAPkAngD/AJgA/wCSAP8AjwD/APMAAADsAAAA4wAAANMAAADI&#10;AAAAwQAJAL0ADwC7ABYAuQAfALcAJwCzAC8ArwA3AKwAPQCqAEMAqABIAKYATQCkAFIAowBWAKEA&#10;WwCfAGEAngBnAJwAbwCaAHgAlwCDAJUAkACTAJ4AkQCwAJAAyACOAPAAjQD/AIoA/wCFAP8AggD/&#10;AOcAAADdAAAAxgAAALgAAACuAAAAqAAEAKUADAChABIAoQAZAKAAIgCfACkAmwAwAJgANwCWAD0A&#10;kwBCAJIARwCQAEsAjwBQAI0AVQCMAFoAigBhAIgAaACHAHAAhQB7AIMAiACBAJYAfwCnAH0AvAB8&#10;AOMAfAD9AHwA/wB4AP8AdgD/ANYAAADAAAAArwAAAKMAAACZAAAAkwAAAI8ACQCNAA4AiwAUAIoA&#10;HACKACMAiAAqAIUAMACDADYAggA7AIAAQAB/AEUAfgBKAHwATwB7AFQAegBaAHgAYQB2AGkAdQBz&#10;AHMAgABxAI4AbwCfAG4AsgBtAM8AbAD0AGwA/wBrAP8AaQD/AMAAAACrAAAAmwAAAI8AAACHAAAA&#10;gAAAAHwABAB6AAwAeAARAHgAFwB4AB4AdwAkAHUAKgBzADAAcQA1AHAAOgBuAD8AbQBEAGwASQBr&#10;AE4AagBUAGgAWwBnAGMAZQBtAGQAeABiAIcAYACXAF8AqgBeAMIAXgDpAF4A/wBeAP8AXQD/AKwA&#10;AACZAAAAigAAAH8AAAB3AAAAcQAAAG0AAABqAAgAaQAOAGgAEgBnABgAZwAfAGcAJQBlACoAYwAv&#10;AGIANABhADkAYAA+AF8AQwBeAEgAXQBOAFsAVQBaAF0AWABnAFcAcgBVAIEAVACRAFMAowBSALgA&#10;UQDcAFEA+QBSAP8AUgD/AJ0AAACLAAAAfAAAAHEAAABpAAAAZAAAAGAAAABeAAUAXAALAFsADwBb&#10;ABQAWgAZAFoAHwBZACUAVwAqAFYALwBVADQAVAA4AFMAPQBSAEMAUABJAE8AUABOAFgATQBiAEsA&#10;bQBKAHoASQCLAEgAnQBHALEARwDMAEYA8ABHAP8ARwD/AJAAAAB+AAAAcAAAAGYAAABeAAAAWQAA&#10;AFYAAABTAAEAUgAIAFAADQBPABAATwAVAE4AGgBOACAATQAlAEwAKgBKAC4ASQAzAEgAOABHAD4A&#10;RgBEAEUASwBEAFMAQwBdAEEAaABAAHUAPwCFAD4AlwA9AKsAPQDDAD0A5gA9APsAPgD/AIcAAAB1&#10;AwAAaAYAAF0HAABVBgAAUAYAAEwEAABKAQAASQAEAEcACgBGAA4ARQARAEUAFgBEABsAQwAgAEIA&#10;JQBBACoAQAAvAD8ANAA+ADoAPQBAADsARwA6AE8AOQBZADgAZAA3AHEANgCBADUAkwA0AKYANAC7&#10;ADQA3QA0APUANQD/AH4GAABtCQAAYAsAAFYMAABODAAASAsAAEQKAABCCAAAQAUBAD8BBwA+AAsA&#10;PQAOADwAEgA7ABcAOwAcADoAIQA5ACUANwAqADYAMAA1ADUANAA8ADMAQwAyAEwAMQBVADAAYAAv&#10;AG0ALgB9AC0AjwAsAKIALAC2ACwA0AAsAO4ALAD8AHcKAABnDAAAWg4AAFAOAABJDgAAQw4AAD4N&#10;AAA7DAAAOQsAADgJAwA3BQgANgINADUBEAA0ABMAMwAYADIAHQAxACIAMAAnAC8ALAAuADIALQA4&#10;ACwAQAArAEkAKgBSACkAXQAoAGsAJwF6ACYBjAAlAJ8AJQCyACUAygAlAOgAJQD3AHINAABiDgAA&#10;VhAAAEwRAABEEQAAPhEAADkQAAA2DwAAMw4AADENAQAwCwUAMAgKAC8GDQAuBREALAQUACsDGQAq&#10;Ax4AKQMjACgEKQAnBC8AJgU1ACUFPQAkBUYAIwZQACIGXAAhB2kAIAd5AB8HiwAeB50AHgewAB0G&#10;xgAdBuMAHQXzAG0OAABeEQAAUhIAAEgTAABAEwAAOhMAADUSAAAxEQAALhAAACwPAAAqDgMAKg0H&#10;ACkLCwAoCQ4AJwkRACUIFgAkCBsAIwkgACIJJgAhCSwAIAozAB8KOwAeC0QAHQtPABwMWwAbDGkA&#10;Ggx5ABgMiwAYDJ4AFwywABYMxQAWDOEAFgvwAGkQAABaEgAAThQAAEUVAAA9FQAANxUAADEUAAAt&#10;EwAAKhIAACgRAAAmEAEAJBAEACMOCAAjDQwAIgwPACAMEwAfDBgAHg0dAB0NIwAcDSoAGw0yABoO&#10;OgAYDkQAFw5QABYPXAAVD2oAExB7ABIQjQAREKAAERCzABAPyQAQD+QAEQ/yAGUSAABXFAAASxYA&#10;AEIXAAA6FwAANBcAAC8WAAAqFQAAJxQAACQTAAAiEwAAIBIDAB4RBgAdEAkAHBANABsPEAAZEBUA&#10;GBAbABcQIQAWECgAFREwABQROQATEUMAEhJOABESWgAQEmkAEBN5AA4TjAAOE54ADROxAA0SxQAM&#10;EuEADRLxAGIUAABUFgAASRgAAD8ZAAA3GQAAMRkAACwYAAAoFwAAJBYAACEWAAAfFQAAHBQCABoT&#10;BAAZEgYAFxILABUSDgAUEhIAExMYABITHwAREyYAERQtABAUNgAPFUEADhVMAA4WVwANFmUADBd1&#10;AAsXhwAKF5oACRatAAgWwQAIFt0ACRXuAF8WAABRGAAARhoAAD0aAAA1GwAALxoAACoaAAAlGQAA&#10;IhgAAB8YAAAcFwAAGRYBABcWAwAVFgQAExYJABEWDQAQFxEADxcWAA4XHAAOGCMADRgqAAwZMwAM&#10;GTwACxpHAAoaUwAJGmEABxtxAAYbgwAFG5cABBqqAAMavwADGdoABBnsAFwYAABOGgAAQxwAADoc&#10;AAAzHAAALBwAACccAAAjGwAAIBoAAB0ZAAAaGQAAFxgBABUYAgASGQQAEBsHAA4bDAANHBAADBwT&#10;AAscGQAKHB8ACR0nAAgdLwAHHjkABh5DAAQeUAADH14AAh9uAAEfgAAAH5UAAB6pAAAevQAAHdgA&#10;AB3sAFgaAABLHAAAQR4AADgeAAAwHgAAKh4AACUdAAAhHAAAHhwAABsbAAAYGwAAFhsBABMbAgAR&#10;HAQADh4HAAwfCwAKIA4ACCASAAYhFwAFIR0ABCEkAAIiLAABIjUAACJAAAAjTQAAI1oAACNrAAAj&#10;fgAAI5MAACKnAAAivAAAIdcAACHtAFUdAABIHwAAPiAAADUgAAAuIAAAKCAAACMfAAAgHgAAHR0A&#10;ABodAAAWHQAAEx4AABEfAgAOIAQADSIHAAokCwAGJQ0ABCUQAAImFAAAJhoAACYhAAAnKQAAJzIA&#10;ACc9AAAnSQAAKFcAAChnAAAnewAAJ5AAACelAAAmuwAAJtYAACXtAFEgAABFIQAAOyIAADIiAAAs&#10;IgAAJiEAACIhAAAeIAAAGx8AABggAAAUIAAAESIAAA8jAAANJQMACiYGAAYoCgADKQ0AACsPAAAs&#10;EgAALBcAACweAAAsJgAALS8AAC05AAAtRgAALVQAAC1kAAAtdwAALI0AACykAAArugAAK9YAACru&#10;AE0iAABBJAAAOCQAADAkAAApJAAAJCMAACEiAAAdIgAAGSIAABUjAAASJAAADyYAAA0oAAAKKgIA&#10;BiwFAAIuCQAALwsAADAOAAAyEAAAMxUAADMbAAAzIgAAMysAADM2AAAzQgAAM1AAADNgAAAzcwAA&#10;MooAADKhAAAxuAAAMNYAADDvAEklAAA+JgAANCcAAC0nAAAoJgAAIyUAAB8kAAAbJQAAFiYAABIo&#10;AAAQKgAADSwAAAouAAAGMAEAAjIEAAA0BwAANQoAADcMAAA4DgAAOhIAADoXAAA6HwAAOicAADoy&#10;AAA6PgAAOkwAADpcAAA6bwAAOYYAADieAAA4tgAAN9QAADbvAEQpAAA6KQAAMSkAACspAAAmKAAA&#10;IicAAB0oAAAYKQAAEysAABAuAAANMAAACTIAAAU1AAABNwAAADkCAAA7BQAAPAgAAD4LAAA/DQAA&#10;QRAAAEMUAABDGwAAQyMAAEMuAABDOQAAQ0cAAEJXAABCagAAQYEAAECaAAA/sgAAPs8AAD7vAD8s&#10;AAA2LAAALywAACorAAAlKgAAHysAABktAAAULwAAEDIAAA01AAAIOAAABDoAAAA8AAAAPwAAAEEA&#10;AABDAgAARQUAAEYIAABICwAASg4AAEwRAABNFgAATR4AAE0oAABNNAAATEIAAExRAABLZAAAS3sA&#10;AEqUAABJrQAASMoAAEfsADswAAAzLwAALS8AACgtAAAiLwAAGzEAABU0AAAQNwAADToAAAg9AAAC&#10;QAAAAEMAAABGAAAASAAAAEoAAABMAAAATgEAAE8EAABRBwAAUwsAAFUOAABYEgAAWRkAAFgiAABY&#10;LgAAVzwAAFdLAABWXgAAVnMAAFWNAABUpwAAUsIAAFLmADgzAAAxMgAALDEAACUyAAAdNQAAFjgA&#10;ABE8AAAMQAAAB0QAAABHAAAASgAAAE0AAABQAAAAUwAAAFUAAABXAAAAWQAAAFoAAABcAwAAXgcA&#10;AGELAABkDgAAZhMAAGccAABmJwAAZjQAAGVEAABkVwAAZGsAAGKFAABhnwAAYLkAAF7cADU3AAAw&#10;NQAAKDcAACA6AAAYPQAAEUIAAAxGAAAGSgAAAE8AAABTAAAAVgAAAFkAAABcAAAAXwAAAGEAAABk&#10;AAAAZQAAAGcAAABpAAAAbAEAAG4GAABxCwAAdA8AAHcVAAB3IAAAdi0AAHY9AAB1TwAAdGMAAHN7&#10;AABylQAAcK8AAG/JADU6AAArOwAAIj8AABpDAAASSAAADE0AAAVSAAAAVwAAAFwAAABgAAAAZAAA&#10;AGgAAABrAAAAbgAAAHEAAABzAAAAdQAAAHcAAAB6AAAAfAAAAH8AAACCBAAAhgoAAIoPAACMFwAA&#10;iyQAAIozAACJRQAAh1sAAIZyAACFiwAAg6UAAIK8AC9AAAAlRAAAHEkAABNOAAANVAAABFoAAABh&#10;AAAAZgAAAGsAAABvAAAAdAAAAHkAAAB9AAAAgAAAAIMAAACFAAAAhwAAAIoAAACMAAAAjwAAAJIA&#10;AACWAAAAmQIAAJ4JAACiEAAAohoAAKEpAACgOwAAn1AAAJ1nAACagQAAmpkAAJmvAClJAAAfTgAA&#10;FVQAAA5bAAAFYgAAAGkAAABwAAAAdwAAAH0AAACCAAAAhgAAAIsAAACPAAAAkwAAAJUAAACXAAAA&#10;mgAAAJ0AAACgAAAAowAAAKYAAACqAAAArgAAALIAAAC3CgAAuxEAALofAAC5MAAAt0UAALVcAAC0&#10;dAAAsY4AAK+kACJUAAAYWwAAEGIAAAdqAAAAcwAAAHsAAACCAAAAiQAAAJAAAACVAAAAmgAAAJ8A&#10;AACjAAAApgAAAKgAAACrAAAArgAAALAAAACzAAAAtgAAALoAAAC9AAAAwgAAAMcAAADMAQAA0wsA&#10;ANQVAADTJgAA0ToAANBRAADNaAAAy4EAAMqWAPwAAAD2AAAA8gAAAPEAAADzAAUA9AAMAPIAEwDw&#10;ABwA7QAlAOgALgDiADYA3gA+ANkARADUAEoA0QBPAM4AVADLAFkAyQBeAMYAYwDEAGkAwQBwAL4A&#10;eAC8AIEAuQCNALYAmgCzAKsAsQDAAK8A5gCuAP8ApQD/AJoA/wCUAP8AjwD/APQAAADsAAAA6AAA&#10;AOcAAADfAAAA2QAJANIAEADPABcAzwAgAMwAKADGADAAwAA3ALwAPgC5AEQAtwBJALUATgCzAFMA&#10;sQBXAK8AXQCtAGIAqwBpAKkAcQCnAHoApQCFAKIAkwCgAKIAnQC2AJsA1ACZAPkAlgD/AI0A/wCI&#10;AP8AhAD/AOgAAADfAAAA2QAAAMkAAAC/AAAAuAAEALUADQCzABIAsQAaALAAIgCtACoAqQAxAKYA&#10;OACkAD0AogBDAKAASACeAEwAnABRAJsAVgCZAFwAlwBiAJUAaQCTAHIAkQB9AI8AiwCNAJoAiwCs&#10;AIkAxQCIAO4AhgD/AH8A/wB6AP8AeAD/ANkAAADNAAAAuwAAAK4AAAClAAAAnwAAAJwACQCZAA8A&#10;mQAVAJkAHQCYACQAlAArAJEAMQCOADcAjAA8AIsAQQCJAEYAiABLAIYAUACFAFUAgwBbAIIAYgCA&#10;AGsAfgB1AHwAggB6AJIAeACjAHcAuQB2AOAAdQD/AHIA/wBuAP8AbAD/AMcAAAC1AAAApQAAAJkA&#10;AACPAAAAiQAAAIUABACEAAwAggARAIIAFwCCAB4AgAAlAH4AKwB8ADEAegA2AHkAOwB3AEAAdgBE&#10;AHUASQBzAE8AcgBVAHAAXABvAGQAbQBuAGwAegBqAIoAaACbAGcArwBmAMwAZQD1AGQA/wBhAP8A&#10;YAD/ALQAAACgAAAAkAAAAIUAAAB9AAAAdwAAAHMAAABwAAgAbwAOAG8AEgBvABgAbwAfAG0AJQBr&#10;ACoAaQAwAGgANABnADkAZgA+AGUAQwBjAEgAYgBOAGEAVQBfAF4AXgBnAFwAcwBbAIIAWQCTAFgA&#10;pgBXAL8AVwDqAFcA/wBWAP8AVAD/AKEAAACOAAAAfwAAAHUAAABsAAAAaAAAAGQAAABhAAQAYAAL&#10;AF8ADwBfABMAXwAZAF8AHwBdACUAXAAqAFsALwBZADMAWAA4AFcAPQBWAEMAVQBJAFMAUABSAFgA&#10;UQBhAFAAbQBOAHsATQCMAEwAnwBLALUASgDcAEoA+gBKAP8ASgD/AJIAAACAAAAAcgAAAGcAAABf&#10;AAAAWgAAAFcAAABVAAEAUwAHAFIADABSABAAUgAUAFIAGgBRAB8ATwAkAE4AKQBNAC4ATAAzAEsA&#10;OABKAD0ASQBDAEgASgBGAFIARQBcAEQAZwBDAHUAQgCGAEEAmABAAK4AQADLAD8A8gBAAP8AQAD/&#10;AIUAAAB0AAAAZwAAAF0AAABVAAAATwAAAEwAAABKAAAASAAEAEcACgBHAA0ARgARAEYAFQBGABoA&#10;RQAfAEQAJABDACkAQgAtAEEAMwA/ADgAPgA+AD0ARQA8AE4AOwBXADoAYgA5AG8AOACAADcAkwA2&#10;AKcANgDAADYA6AA2AP4ANgD/AHwAAABrAAAAXgIAAFQDAABNAwAARwMAAEMBAABBAAAAPwABAD4A&#10;BwA9AAsAPQAOADwAEQA8ABYAPAAaADoAHwA5ACQAOAApADcALgA2ADMANQA6ADQAQQAzAEkAMgBT&#10;ADEAXgAwAGsALwB7AC4AjgAtAKIALQC4AC0A3QAtAPgALgD/AHMBAABkBQAAVwcAAE0IAABGCAAA&#10;QAgAADsHAAA4BQAANwMAADYABAA1AAgANAAMADQADwA0ABIAMwAWADIAGwAxACAAMAAkAC8AKQAu&#10;AC8ALQA2ACwAPQArAEUAKgBPACkAWgAoAGcAJwB3ACYAiQAmAJ0AJQCzACUAzwAlAPAAJgD/AG0G&#10;AABeCQAAUgsAAEgMAABADAAAOgsAADYLAAAyCgAAMAgAAC4GAgAuAwYALQAKACwADQAsABAAKwAT&#10;ACoAFwApABwAKAAgACcAJQAmACsAJQAyACQAOQAjAEIAIgBLACIAVwAhAGQAIABzAB8AhQAfAJkA&#10;HgCuAB4AxwAeAOkAHwD6AGgJAABZDAAATQ0AAEMOAAA8DgAANg4AADENAAAtDQAAKgwAACgLAAAn&#10;CQQAJgYIACYECwAlAw4AJAEQACQBFAAiARgAIQEdACEAIgAgACgAHwAuAB4BNgAdAT8AHAFJABsB&#10;VAAaAWEAGgFwABkBggAYAJYAGACqABgAwQAYAOEAGAD0AGMMAABVDgAASQ8AAEAQAAA4EAAAMhAA&#10;AC0PAAApDgAAJg4AACMNAAAiDAMAIAsGACAJCQAfBwwAHgYOAB4FEQAcBRUAGwUaABoFHwAaBSUA&#10;GQUrABgFMwAXBjwAFgZGABYGUgAVB18AFAduABMHgAASB5QAEganABIFvAASBNkAEgPvAF8OAABR&#10;DwAARhAAADwRAAA1EQAALxEAACoRAAAmEAAAIhAAACAPAAAdDgIAHA0FABoNBwAaCwoAGQoNABgJ&#10;EAAXCRIAFgkXABUJHAAUCSIAFAopABMKMQASCjoAEgtFABELUQAQDF8ADwxuAA4MgAAODJQADQun&#10;AA0LugANCtIADQrqAFwPAABOEQAAQxIAADoTAAAyEwAALBMAACcSAAAjEQAAHxEAABwQAAAaEAIA&#10;GA8EABYOBwAVDgkAFA0LABMMDQASDBAAEgwUABEMGgARDSAAEA0oAA8NMAAODjsADQ5GAA0OUQAM&#10;D14ACw9tAAoPfwAJD5MACQ+mAAgOuQAIDtAABw7oAFgRAABLEgAAQBMAADcUAAAwFAAAKRQAACUU&#10;AAAhEwAAHRIAABoSAAAXEQIAFREFABMQBwASEAkAEQ8KABAODAAODg4ADg8SAA0QGAANEB4ADBAl&#10;AAwQLQALETYAChFBAAkRTQAIEloABxJqAAYSfAAFEpAABBKkAAMRuAADEc8AAhHoAFUSAABJFAAA&#10;PhUAADUWAAAtFgAAJxYAACIVAAAeFAAAGxQAABgTAAAVEgMAExIFABIRBwAQEQkADxEKAA0RCwAM&#10;Eg4ACxIRAAoSFQAJExsACRMiAAgTKgAHFDMABRQ+AAQVSgADFVgAAhVnAAEVegAAFY4AABWjAAAU&#10;twAAFM8AABPpAFIUAABGFgAAOxcAADIXAAArFwAAJRcAACEWAAAcFgAAGRUAABYUAQAUEwQAEhMG&#10;ABESCAAPEggADhMJAAwUCgAKFQ0ACBYQAAYWEwAFFhkABBcfAAMXJwACGDAAARg7AAAZRwAAGVUA&#10;ABlkAAAZdwAAGYwAABiiAAAYtwAAF88AABfqAE8WAABDGAAAORkAADAZAAApGQAAIxkAAB8YAAAb&#10;FwAAGBYAABUVAgATFQUAERQGABAUBgAOFQcADBYIAAoXCgAHGQwABBoOAAIbEgABGxYAABsdAAAc&#10;JAAAHC0AABw4AAAdRAAAHVIAAB1iAAAddQAAHYoAABygAAActgAAG9AAABrrAEwYAABAGgAANhsA&#10;AC0bAAAmGwAAIRoAAB0ZAAAZGQAAFxgAABQXAwASFgQAEBcEAA4XBAAMGQUAChoHAAccCQADHQsA&#10;AB8NAAAgEAAAIBQAACEaAAAhIgAAISoAACE1AAAiQQAAIk8AACJfAAAicgAAIYgAACGfAAAgtgAA&#10;H9EAAB/tAEgaAAA9HAAAMx0AACsdAAAkHQAAIBwAABwbAAAYGgAAFhkBABMZAQARGQEADhoBAAwc&#10;AgAKHQMABx8FAAMhCAAAIgoAACQMAAAmDgAAJhIAACYYAAAnHwAAJycAACcyAAAnPgAAJ0sAACdc&#10;AAAnbgAAJoUAACadAAAltAAAJNEAACPuAEQdAAA5HwAAMB8AACgfAAAjHgAAHh0AABscAAAYGwAA&#10;FBwAABEcAAAOHQAADR8AAAohAAAGIgEAAyQEAAAmBgAAKAgAACoLAAArDQAALRAAAC0VAAAtHAAA&#10;LSQAAC4uAAAuOgAALkgAAC1YAAAtagAALYEAACyaAAArsgAAKtAAACnvAEAgAAA2IQAALSEAACYh&#10;AAAhIAAAHR8AABoeAAAWHgAAEh8AAA8hAAANIgAACiQAAAYmAAACKAAAACsCAAAtBAAALwYAADAJ&#10;AAAyDAAANA4AADUSAAA1GAAANSAAADUqAAA1NgAANUMAADVTAAA0ZgAANHwAADOWAAAyrwAAMc0A&#10;ADDvADwjAAAyJAAAKiQAACQjAAAgIgAAHCEAABchAAATIwAAECUAAA0nAAAJKQAABSsAAAEuAAAA&#10;MAAAADIAAAA0AQAANgQAADgGAAA6CQAAPA0AAD4QAAA+FAAAPhwAAD4mAAA+MQAAPj8AAD1OAAA9&#10;YQAAPHcAADuRAAA6qwAAOckAADjtADcnAAAvJwAAKCYAACMlAAAfJAAAGSUAABQmAAAQKAAADSsA&#10;AAkuAAAFMAAAADMAAAA1AAAAOAAAADoAAAA8AAAAPgEAAEADAABCBwAARAoAAEYNAABJEQAASRcA&#10;AEghAABILAAARzoAAEdJAABGWwAARXEAAESLAABDpQAAQsMAAEHoADQqAAAsKgAAJygAACInAAAc&#10;KAAAFioAABEtAAANMAAACTMAAAM2AAAAOQAAADwAAAA+AAAAQQAAAEMAAABGAAAASAAAAEoAAABM&#10;AwAATgYAAFAKAABTDgAAVBMAAFQcAABTJwAAUzQAAFNDAABSVQAAUWoAAFCDAABPngAATbkAAEzg&#10;ADAtAAArLAAAJisAAB8sAAAYLgAAEjIAAA01AAAIOQAAAj0AAABAAAAAQwAAAEYAAABJAAAATAAA&#10;AE4AAABRAAAAUwAAAFUAAABXAAAAWQEAAFwGAABfCgAAYg4AAGMVAABjHwAAYiwAAGE8AABgTgAA&#10;X2IAAF57AABclgAAW7AAAFnPAC8wAAAqLwAAIjAAABozAAATNwAADjsAAAg/AAABRAAAAEgAAABM&#10;AAAATwAAAFIAAABVAAAAWAAAAFsAAABdAAAAYAAAAGIAAABkAAAAZgAAAGkAAABtBQAAcAsAAHQQ&#10;AAB0GAAAcyUAAHI0AAByRQAAcFkAAG9xAABtiwAAa6YAAGrAAC4zAAAlNQAAHTgAABQ8AAAOQQAA&#10;B0cAAABMAAAAUQAAAFUAAABZAAAAXQAAAGEAAABlAAAAaAAAAGsAAABtAAAAbwAAAHIAAAB0AAAA&#10;dwAAAHoAAAB+AAAAggQAAIYLAACKEQAAiRwAAIgrAACGPQAAhFIAAINnAACBgQAAf5sAAH6yACk6&#10;AAAgPQAAFkIAAA9IAAAITgAAAFQAAABaAAAAYAAAAGQAAABpAAAAbgAAAHIAAAB2AAAAegAAAH0A&#10;AACAAAAAggAAAIUAAACIAAAAiwAAAI4AAACSAAAAlgAAAJsDAACgDAAAohMAAKAhAACfMwAAnUcA&#10;AJpeAACYdwAAl48AAJWnACNDAAAZSAAAEU4AAAlVAAAAXAAAAGMAAABqAAAAcQAAAHYAAAB7AAAA&#10;gAAAAIYAAACKAAAAjgAAAJEAAACTAAAAlgAAAJkAAACcAAAAoAAAAKMAAACnAAAAqwAAALAAAAC2&#10;BAAAvA0AALoXAAC5KAAAtzwAALRSAACyagAAr4UAAK2cABxOAAATVAAAC1wAAAFkAAAAbAAAAHQA&#10;AAB8AAAAgwAAAIkAAACPAAAAlAAAAJoAAACfAAAAogAAAKQAAACnAAAAqgAAAK4AAACxAAAAtAAA&#10;ALgAAAC8AAAAwQAAAMcAAADNAAAA1AUAANgQAADVHgAA0zEAANBIAADNXwAAy3YAAMiOAAAAAAAA&#10;AAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7&#10;PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKD&#10;hYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvM&#10;zc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////&#10;//////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYX&#10;GBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5g&#10;YWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeo&#10;qqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx&#10;8vT19vf5+vv8/v//////////////////////////////////////////////////////AAAAAAAA&#10;AAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8&#10;PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOF&#10;hoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zN&#10;z9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////////////&#10;/////////////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhscHR4fICEi&#10;IyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpb&#10;XF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOU&#10;lZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbHyMnKy8zN&#10;zs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9tZnQxAAAA&#10;AAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgICQoLDA0O&#10;DxAREhMUFRYXGBkaGhscHR4fICEiIyQlJicoKSorLC0uLzAxMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RF&#10;RkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+&#10;f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2usLGys7S1tre4&#10;ubq7vL2+v8DBwsPExcbHyMnKy8zNzs/Q0dPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8fLz&#10;9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZ&#10;GhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElK&#10;TE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6&#10;u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo&#10;6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUGBgcHCAgJ&#10;CQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0t&#10;Li8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOG&#10;iYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW&#10;1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5&#10;+fr7+/z8/f3+/v/aywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2f&#10;iNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8&#10;u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunM&#10;EGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmr&#10;nYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657&#10;xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDc&#10;yA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYnc&#10;qpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWo&#10;iMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6S&#10;y7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL&#10;3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuz&#10;pYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oy&#10;rMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuba&#10;ywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qia&#10;jeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfR&#10;sKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3&#10;ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubaywkb&#10;6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH1a2fiNmrnYncqpyL3qiajeGn&#10;mY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkubaywkb6M0OOunMEGDcyA6Sy7oyrMa3ULTAs2i8u657xLWoiMuzpYfRsKKH&#10;1a2fiNmrnYncqpyL3qiajeGnmY/jpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkubZywkb584NOejNEGDcyQ2Sy7swq8a4T7TA&#10;s2e9u657xLWpiMuypofRr6OH1a2giNmrnoncqZyK3qebjOClmY/joZiQ5KGYkOShmJDkoZiQ5KGY&#10;kOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOTZywka5M4N&#10;OefODmDaygySy7wuq8W5TbTAtGa9uq56xbWph8uxpofRrqOH1aygiNmqnoncp5yK3qWbi+Cimo3i&#10;npmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+Oe&#10;mY/jnpmP456Zj+PYywka4c8MOeXPDmDZygyRy74sq8W5TLW+tGe9ua57xbSqh8ywpofRraOH1aug&#10;iNmonojbpZ2J3aOcit+fmovhm5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO&#10;4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuLYywka3NALOePQDWDYywuRy78rq8S6TLW9s2e+&#10;uK57xbSph8ywpofRrKOH1amgh9imn4jbo52I3aCcid6dm4rgmJqN4ZiajeGYmo3hmJqN4ZiajeGY&#10;mo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeHXzAka2tELON7R&#10;DF/WywuRy8AprMK5Tba8s2i+t657xrOph8yvpofRqqOG1aehh9ikn4faoZ6H3J6diN2anInelZuM&#10;4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zg&#10;lZuM4JWbjODWzAkZ2dELONrTDF/UzAuRycAprcC5Tra6s2m/ta58xrKph8ytpobRqaOG1KWhhtei&#10;oIbZn5+G2pueh9yXnYjdk5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOc&#10;i96TnIvek5yL3pOci96TnIvek5yL3pOci97VzAkZ2NILN9jTC17SzAuTx78rrb64ULe5smq/tK18&#10;xrCph8yrpobQp6SF1KOihdafoYXYnKCF2ZifhtqUnofckJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrd&#10;kJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit3UzQkZ1tILN9bUC17Q&#10;ywqVxL4trry4Ubi3smrAs618xq6ph8yppobQpaSF06CjhNWdooTWmaGF2JWghdmRn4fajp6J246e&#10;iduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J&#10;246eidvTzQoY1dMLNtTUC1/OywmXwb4wr7q3U7i1smzAsK19x6yqhsunp4XPoqWE0Z6khNOao4TV&#10;lqKE1pOhhdePoIbYi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmL&#10;oInZi6CJ2YugidmLoInZi6CJ2YugidnSzgoX09QLNdHTCmLLzAmZvr0zsbe3VbmysW3Bra19xqqq&#10;hsukqITOn6eE0Julg9KXpIPTk6OE1JCjhdWMoobWiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI&#10;14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNfQzwoW0dQLN87TCmXGygud&#10;ubw4srS2WLqtsW7Bqq59xqerhcmhqYTMnKiDzpeng8+TpoPRkKWE0o2lhdOKpIbTh6OI1IejiNSH&#10;o4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1Iej&#10;iNTO0AoVztQKOsrTCmjAyA+htbs+tK21W7upsW/Bpq99xKOthMedq4PKmKqDy5Opg82QqITOjaeE&#10;z4qnhc+HpofQhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojR&#10;haaI0YWmiNGFpojRhaaI0YWmiNHM0AkYytQKPsXTCm24xRalrrlEtae1XrujsnDAobB9w5+uhMWZ&#10;rYPHlKyEyZCrhMqNqoXLiqqFy4iphsyFqYfNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOo&#10;ic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic3I0QkbxdUKQr/TCnKxxB6npblJ&#10;tqG2YLues3C+nbF9wZuwhMOVr4TEka6Exo2thceKrYbHiKyGyIash8iEq4nJgquKyYKrismCq4rJ&#10;gquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrisnE&#10;0gggwNYJSLjUCnipzxeYnr5Hrpq2YrqYtXG8l7N8vpeyhMCSsYXCjbCFw4qvhsSIr4fEhq+IxYSu&#10;icWDrorFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6L&#10;xYGui8WBrovFga6LxYGui8W/1AclutcJTq7aC3Cg2xOHl805mpLDWKiRvGyykbd6uZK0g72Os4a/&#10;i7KHwIixh8CGsYjBhLGJwYOxisGCsYvCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKA&#10;sIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjML3wBAV+MAWMfm9IFPqtyh8zKhEqsal&#10;XbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV&#10;+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSv&#10;ipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iI&#10;yrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTC&#10;o3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAW&#10;Mfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDW&#10;roiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWV&#10;ic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6&#10;vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9&#10;IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT&#10;2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2z&#10;korQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/&#10;v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndr3wBAV+MAWMfm9IFPq&#10;tyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQsY+L0rCMjdSvipDWroiT2K2G&#10;mNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndr3wBAV+MAWMfm9IFPqtyh8zKhEqsalXbTCo3C6vqJ/v7ygiMO5m4jGt5iIyrWVic2zkorQ&#10;sY+L0rCMjdSvipDWroiT2K2GmNmshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndr3wA8V+MAWMPm9IFPquCd8zKhEq8alXbTCpHC6vqJ/v7yg&#10;iMO5m4jHt5iIyrWVic6zkorQsY+L07CNjdWvio/XrYiT2a2GmNqrhp3aq4ad2quGndqrhp3aq4ad&#10;2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndr3wQ8V98EWMPi+H1PquCZ8&#10;y6lDq8amXLTCpG+6vqJ+v7ugiMO5nYfItpqHzLOXiM+xlInSsJKK1a6PjNetjY7ZrIqS3KuJmd2n&#10;iJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eI&#10;nNv2wQ4U98EVMPi/HlPquSV8y6lCq8anW7PCpW66vqN+v7uhiMS4nofJtZyHzbKZh9GwlojUrpSJ&#10;162Si9qrkI3cqY2S36iNmt+ji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zc&#10;o4uc3KOLnNyji5zco4uc3KOLnNz2wQ4U9sIVMPe/HlPquiR8y6lBrManWrPCpW26vqN9v7ujiMS3&#10;oIfJtJ2HzrGbh9OvmYjWrZeJ2quVitypk43fp5KR4qSRmeCgjpzcoI6c3KCOnNygjpzcoI6c3KCO&#10;nNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNz1wg4U9cIUMPbAHVPquiN8y6pB&#10;rMaoWbPCpm26vqR9v7qkh8W3oYfKs5+Hz7Cdh9Sum4jYq5mJ3KmYi9+nmI7ipZeS5qCWmeCck5vd&#10;nJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm930&#10;wg0U9cMUMPbAHFPquyJ8yqpArMaoWLPCpmy6vqR8v7qlhcW2o4fLs6GH0LCfh9WtnYjaqp2K3aeb&#10;jOCkmo7in5iP452amOGZl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb&#10;3ZmXm92Zl5vdmZeb3ZmXm93yww0U9MMTMPXBG1PqvCF8yqs/rcapV7PCp2u6vqV7v7qmhMW2pYfL&#10;sqOH0a+hh9arn4jap52J3aScit+gm4vgm5qN4peak+GXnJvel5yb3pecm96XnJvel5yb3pecm96X&#10;nJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm97www0U9MQTL/XCGlLqvSB8yqs+rMaq&#10;VrPCqGu6vqd5v7qog8W2p4fMsqWH0ayih9aooIfZpJ6I3KGdiN2cnInel5uL4JObj+CSnZfekp2X&#10;3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl97txAwT&#10;88USL/TCGVLqvR98yqw8rMarVbPCqGq5vql3v7qqgMW1qYfMr6WH0qqih9aloIbYoZ+G2p2eh9uZ&#10;nYfdlJ2J3pCcjd6OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6d&#10;k92OnZPdjp2T3Y6dk93qxQwT8sURL/PDGFLqvh18y606rMasVLPCqWm5vqxzv7qtfsWyqYfMrKWG&#10;0aejhtWioYXXnqCF2JqghdqWn4bbkZ6I3I2ei9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/c&#10;i56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9zmxQsT8cYRL/LEF1LqwBt8y684rMatUrLC&#10;q2a5v7BvvretfsawqYfNqqaG0aSkhdOfo4TVm6KE1pehhdiToIXZj6CH2YufitqIn43aiJ+N2oif&#10;jdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdrhxgoT8McQ&#10;LvDGFlHqwRl8y7A1q8evT7LDsGC4vLJsv7KtfsetqYbMp6eFz6GlhNKcpITTmKOE1JSjhNWQooXW&#10;jaGG14mhiNiHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iH&#10;oYvYh6GL2Iehi9jbxwkS7skPLu7IFFHrxBZ8zLMwq8exTLHEuFa3trFuwa6tf8epqobLo6iEzp6n&#10;g8+ZpoPRlaWD0pGkhNOOpIXUi6OG1IijiNWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK&#10;1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitXayAkS68sNLevKEVDrxxJ8zLYqqsi3RLC6tlm6&#10;r7Fwwqqtf8emq4XKoKqEzJqog82WqIPOkqeDz4+mhNCMpoXRiaWG0Yelh9KFpYnShaWJ0oWlidKF&#10;pYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidLYyQkR380LLOfN&#10;D0/oyw57zbwiqMK8PLGxtV68qbFywqauf8WirYTHnKuDyZeqg8qTqoTLkKmEzI2phM2LqIXNiKiG&#10;zoanh86Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nP&#10;hKeJz4Snic/VyQkQ2M8KK9rTC07Y0At6zcMWqLO6RrWptGK9pLF0waGwf8OeroTFma2Ex5SshMiQ&#10;q4TJjquEyouqhcuJqobLh6mHzIWpiMyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOp&#10;icyDqYnMg6mJzIOpicyDqYnMg6mJzIOpiczSywkP1NEKKdXVC0zQ0Ap+uL8lrqi4T7ihtGa8nrJ1&#10;v52xf8GbsITDlq6ExZGuhMaOrYXHi6yFx4mshsiHrIfJhquHyYSricmCq4rKgquKyoKrisqCq4rK&#10;gquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisrPzAkN0NIKKM7UClLF&#10;0QqDqsMtqJ63V7ibtWi7mrR1vpmyf7+XsYTBk7CFwo+vhcOMr4XEiq6GxYiuh8WGrojGhK2IxoOt&#10;isaBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2L&#10;x4Gti8fMzQkMy9MKLcfUClmy2AuAns0rmpjBUKuWuGe3lbV1vJS0fr6Us4W/kLKFwIyxhsGKsYfC&#10;iLCHwoawiMKFsInDg7CKw4Kvi8OBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOB&#10;r4zDga+Mw4GvjMOBr4zDga+Mw4GvjMPHzwgQxdQJNLjZClui5xJ2l9oliZDPRZiOx12jjcFuq429&#10;ebGMuoG0ibiDt4a3hbmEtoa6g7WHu4K1iLyBtIm9gLSKvX+0i75+s4y+frOMvn6zjL5+s4y+frOM&#10;vn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL7C0QcWvdYIOqfxDlWb8Rto&#10;keYteIndQIWF1VaPg89nl4LLc51+yHihe8Z8pHnEf6Z3w4KodcKEqXTChapzwYercsGIq3LAiqxx&#10;wIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHA&#10;i6z/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qP&#10;yraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+&#10;mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdC&#10;j8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3R&#10;sn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/&#10;uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraI&#10;kcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnA&#10;vJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8eb&#10;YrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO&#10;/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1&#10;hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWK&#10;w7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7geJ/+0Kkb3rzZp3qdCj8ebYrHE&#10;m3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPNtIOWz7OBmdCzgJ3Rsn+j0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNH/uBQO/7ge&#10;J/+0Kkb3rzZp3qdCj8ebYrHEm3K2wpt/ucCbiL2+mYnAvJWKw7qRi8a4jY3It4qPyraIkcy1hZPN&#10;tIOWz7OBmdCzgJ3Rsn+j0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNH/uBQO/7gdJ/+1KUb3sDVp3qhBkMecYbHEnHG2wpt+ub+dhr29monBu5eJxLmT&#10;ise3j4zKtYyOzLSJkM6zh5LQsoSV0rGCmdOxgZ7UroCi1KyAo9KsgKPSrICj0qyAo9KsgKPSrICj&#10;0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9L/uRMO/7kcJ/+2KEb3sDRq3ahAkMedYLHEnHG2&#10;wpx8ur+ehb68nIjCupmIxbiVicm2kYrMtI6Mz7KLjtGxiJHTsIaU1a+Emdavg5/XqoKh1aeCotOn&#10;gqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotP/uRMO/7kcJ/+2&#10;KEb3sTNq3ak/kcedYLHEnXC2wp57ur+fg768nojCuZuIx7eXiMq1lInOs5CL0bGNjdOvipDWroiT&#10;2K2GmdmqhZ7ZpYSh1aSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi1KSEotSkhKLU&#10;pISi1KSEotT/uhIO/7obJ/+3J0b3sTJq3ak+kceeX7HEnW+2wZ95ur6ggr+7oIjDuJyHyLaZiMyz&#10;lojQsZKK06+PjNaujI7YrIqT26uJmdymh53aooag1qCGotSghqLUoIai1KCGotSghqLUoIai1KCG&#10;otSghqLUoIai1KCGotSghqLUoIai1KCGotT/uhIO/7obJv+3Jkb2sjFq3ao9kceeXrHEnW+2waB4&#10;ur6hgb+7oYjEuJ6HybWbh82ymIjRsJWJ1a6Si9isj43bqo2S3qiMmt+iip3anomg1pyJodSciaHU&#10;nImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodT+uhEO/7saJv+4Jkb2&#10;sjBq3ao8kceeXbHEnm62waF2ur6if7+7o4jEt6CHyrSdh8+xmofTrpiI16yVituqk43eqJGS4qSQ&#10;meCejZ3bmoyg15mLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh&#10;1ZmLodX+uxEO/rsaJv+4JUb2szBq3Ks7ksefXbHEn2y2waJ0ur6kfr+6pIfFt6KHyrOfh9CwnIfV&#10;rZqI2aqZit6omI7ipZeT5p+VmeCakZzbl4+f15aOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWW&#10;jqHVlo6h1ZaOodWWjqHVlo6h1ZaOodX9uxEO/rsaJv+5JUb2sy9q3Ks6ksefXLHEoGq2waNzur6l&#10;fMC6pYXFtqOHy7Ohh9Gvn4fWrJ6J26ici9+kmo3hn5mP45yamOGXlpzclJOf2JOSoNaTkqDWk5Kg&#10;1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNb9uxEN/bwZJv65JEb2tC5q&#10;3Ks6ksegXLHEoWi2waVxur6nesC6p4TFtqaHzLKkh9GuoofXqZ+I26Sdid6gm4rgmpqM4Zabk+GV&#10;m5vdkpee2JGVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GV&#10;oNf8vBAN/bwZJv66I0b2tC1q3Kw5ksegW7HEo2a1waZuur6peMC6qYLFtqiIzLClh9KqoofXpp+H&#10;2qGeh9ybnYjelpyK35GbkN+RnZndj5ue2Y+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/X&#10;j5mf14+Zn9ePmZ/Xj5mf14+Zn9f8vBAN/LwYJv26IkX2tSxq3K03k8ehWrHFpWO1wqlrur6sdb+6&#10;rX/Fs6mHzK2lhtKnoobWoqGG2J2fhtqYnofbkp2J3Y6djd2MnpTcjaCe2Yyen9eMnp/XjJ6f14ye&#10;n9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9f7vRAN+70XJf27IkX2titq2602&#10;k8eiWbHFp1+1wq1mub+xcL63rX7GsKmHzaqmhtGkpIXUnqKF1pmhhdiUoIbZj5+H2oufi9uIn5Db&#10;iKCY2IihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndf6&#10;vQ4N+r4WJfy8IEX2typq2680lMikVbHGq1i0w7Nft7uybr+yrX7HrKmGzKanhdCgpYTSm6SE1Jaj&#10;hNWRooXWjaGG14mhidiGoY3YhKGT14Sil9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX&#10;1oSil9aEopfWhKKX1oSil9b5vg4M+b8VJfq9H0X2uCdq27AxlMioTa/Hsk6ywbhYuLSxcMGtrX/H&#10;qaqFy6KohM6dp4PQl6aD0ZKlhNKOpIXTi6OG1IijiNWEo4vVgqOQ1YGjk9WBo5PVgaOT1YGjk9WB&#10;o5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9X0wA0M98ATJPm/HUT2uiVq2rIulcqv&#10;QK3IvT2vt7Zduq6xcsKprX/GpauFyZ+qg8uZqYPNlKiDzpCnhM+MpoXQiaaG0Yalh9KEpYrSgaWN&#10;0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9LswQsM&#10;9cISJPbBGkT3vSFq2rQpls28KKm7u0OzrrVhvKixc8Glrn/Foa2Ex5usg8mWq4PKkaqEy46phMyL&#10;qYXNiKiGzoaoh86DqInOgaeMz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz4Cn&#10;jc+Ap43PgKeNz4Cnjc/fxAkL8sUQI/PEFkP0wRxp3sIVj8HAI6yvuUy2prRlvaKydcCgsIDDna6E&#10;xZethMaTrYTHj6yEyIyrhcmJq4bKh6uGyoWqiMqDqonLgaqLy4CqjMuAqozLgKqMy4CqjMuAqozL&#10;gKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMvaxQgK68kNIu7IEkLvxhVo0NIKh7G+L66l&#10;uFS4n7VovJ2zdr+bsX/BmbCEwpSvhMOQr4XEja6FxYquhsaIrYbGh62HxoWtiMeDrYnHga2Lx4Cs&#10;i8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8fVxggJ2cwK&#10;IOXPDUDY1QtfvdYLiKXENKact1q4mbVru5e0d72Ws3++lbKFwJGxhcGOsYXBi7CGwomwh8KIsIfD&#10;hrCIw4WvicODr4rEgq+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxIGvi8SB&#10;r4vEga+LxIGvi8TSyAgH088KHdXUCz3C2Qtjq94Qg5vOM5mUxFOmkb5nr5C6dLSQt325kbWEvI6z&#10;hr6Msoa/irKHwIiyiMCGsYjBhbGJwYSxisGCsYvBgbGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGM&#10;woCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMLOyggGztEKHMbXCkGv6g5hneYceJDaMoiL0kyU&#10;ictfnIjGbqOIw3iohcB8q4O/f66AvYGwf7yDsX28hLJ8u4aze7uHtHq6iLR5uom1eLmLtXi5jLZ4&#10;uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLbJywgGyNIJIrPf&#10;CUKg/BVak/AoaovmOXeE30mCgdhbi4DTaZF80HGWec12mnbLep10yn2ecsl/oHHIgaFwx4Oib8eF&#10;o27GhqNtxoikbMWKpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpWzFi6VsxYul&#10;bMWLpWzFi6XEzgcKt9kHJqP7Dj2W/x5OjfovW4byP2eA605xe+VbeXbgZYBx3WyEbtpyiGvZd4tp&#10;13qNZ9Z+jmbVgI9l1IKQZNSEkWPThpFi04mSYdKLk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HS&#10;jJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJP/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9&#10;tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/&#10;qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iA&#10;m8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/C&#10;u4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOX&#10;hbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z&#10;7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4&#10;fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mS&#10;xLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJLedmaXJfIlXKwxZV9tcOXhbjB&#10;l4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7Jt32iyrd8p8q0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/sRgJ/7EjHv+uMTr/qT5Z7aJL&#10;edmaXJfIlXKwxZV9tcOXhbjBl4u7v5OMvb6PjsC8jI/Cu4mSxLqGlMW5g5bGuYGZx7iAm8i4fp7J&#10;t32iyrd8p8q0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcr/&#10;sRcJ/7IiHv+uMDr/qT1Z7KNKedibW5jHlXKxxZd7tcOYg7jBmYq7v5WLvr2RjMG7jo7DuoqQxbmH&#10;kse4hJXJt4KYyraAm8u2fp7MtX2jzLN8p82vfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yo&#10;y698qMuvfKjLr3yoy698qMv/shcJ/7IhHv+vLzr/qjxZ7KRJetibWpnGlnGyxJh4tcKZgbnAm4i8&#10;vpeKv7yUi8K6kI3FuYyOx7eIkcm2hZTLtYOXzbSBms60f5/Ps36kz659ps6rfajMq32ozKt9qMyr&#10;fajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMz/shYJ/7MhHv+wLjr/qztZ7KRIetec&#10;WZrGl2+yxJl2tsKbf7nAnIe9vZqJwLuWisO5kovGt46NybaKj8y0h5LOs4SW0LKBmtGygJ/Srn+j&#10;0qp/pc+mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p83/sxYJ&#10;/7MgHv+wLTr/qzpZ7KVHetacWZrGmG2yxJp0tsKcfbm/nYW9vZyIwbuYicW4lIrItpCLy7SMjs6z&#10;iJHRsYWV07CDmtSwgqDVqoGi06aBpdCjgafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4GnzaOB&#10;p82jgafNo4GnzaOBp83/sxUI/7QgHv+xLTr/rDlZ66VGe9acWJvGmWuyxJxytsKde7m/n4O+vJ6I&#10;wrqaiMa3lonKtZKKzbOOjNCxio/Tr4eU1q6Fmtirg5/XpoOi1KKDpNCfg6bNn4OmzZ+Dps2fg6bN&#10;n4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps3/tBUI/7QfHv+xLDr/rDlZ66ZFe9WdWJvH&#10;mmmyxJ1wtsKfebq/oIK+vJ+IwrmciMe2mIjLtJSJz7GQi9OvjI7WrYmT2ayHm9umhp7ZooWh1Z6F&#10;pNGchabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyFps7/tBQI/7Qf&#10;Hf+xLDr/rThZ66ZFe9WdV5zHm2eyxJ5utsKgd7q/oYC+u6GIw7ieh8i1mofNspeI0bCTitWtj43Z&#10;q4yT3aiKm96iiJ7Znoih1ZuHpNGZh6bOmYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzpmHps6Z&#10;h6bOmYemzpmHps7/tBQI/7UeHf+yKzr/rTha66ZEe9WdV5zHnGWyxJ9stcKhdbq+on6/u6OHxLig&#10;h8m0nYfOsZmI066Widirk4zcqJCS4aOOmt+ejJ7amouh1ZeKpNGWiabOlommzpaJps6WiabOlomm&#10;zpaJps6WiabOlommzpaJps6WiabOlommzpaJps7/tBQI/7UeHf+yKjr/rTda66dDfNWeVZ3HnWOy&#10;xKBqtcKjc7q+pHy/u6SFxLeih8qzn4fQsJ2H1ayaidupmIzgpZeT5p6Umt+ZkZ3alo+g1pSNo9KT&#10;jKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc//tRMI/7UeHf+z&#10;Kjr/rjZa66dDfNWfU53HnmCyxaJotcKlcLq+pnq/u6aDxbelh8uzoofRr6CH16qeidykm4vgnZmO&#10;45qbmeCVlpzbk5Og15GRo9OQj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz5CPpc+Qj6XP&#10;kI+lz5CPpc//tRMI/7YdHf+zKTr/rjZa66hCfNWgUZ3Hn16xxaRktcKnbbm+qXe/u6mBxLaoiMux&#10;pYfRq6KH16WfiNuenYjdl5uL4JKbk9+SnJzcj5if146VotONk6TQjZOk0I2TpNCNk6TQjZOk0I2T&#10;pNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpND/tRMI/7YdHf+0KTr/rzVa6qhBfNWiTpzHoVqxxaZg&#10;tMKqabm/rXO+u659xLSqh8utpYbRp6KG1aCghtiZn4bbkp2J3Y2djt2MnpjbjJ6f2IuaotSKl6TR&#10;ipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNH/thII/7ccHf+0KDn/&#10;sDRa6qlAfdWkSZzIpFWwxqpbs8OvY7fAs2y9tq58xbCph8yppobQo6SF1JyihNaVoYXYj5+H2oqf&#10;i9uHn5LaiKGc14ifodSHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk0YecpNGHnKTRh5yk&#10;0YecpNH/thII/7cbHf+1Jzn/sDNa6qo+fdaoRJvJqE+vx7BTssW4WbW5s22/sa19xqyqhsulp4XP&#10;n6aE0ZikhNOSo4TVjKKG14ihiteFoY7Xg6KW1oSkn9SEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GE&#10;oqPRhKKj0YSio9GEoqPRhKKj0YSio9H/txEH/7gaHP+2JTn/sTFa6qs8ftesO5nKrUStyblFrr24&#10;Wbiysm/ArK5+xqirhcqhqYTNm6eDz5Wmg9CPpYTSiqSG04ajiNSDo4zUgaOR1ICkmdOApqHRgKah&#10;0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodH/uBAH/7kZHP+3JDn/sy9a&#10;6a05ftm0L5bMuDKpwr1AsLO2XbqssXHBp65+xaSshcidq4PKl6mDzJKohM6Np4TPiaeG0IWmiNCC&#10;povRgKaO0X6mlNB9p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32nms99p5rPfaeaz32n&#10;ms//uQ8H/7oXHP+5Ijn/tS1a7LMwet3AH5DJwyGotbpItKu1YrymsnPAo69+w6CuhMaZrIPIlKuE&#10;yY+qhMqLqoXLiKmGzIWpiM2CqIrNgKiNzn6okc18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbN&#10;fKmWzXypls18qZbNfKmWzXypls38uw4H/LwVG/67Hzj/tyla8L0kdN/TDoa5wSqqqrlPtqS1Zbyg&#10;snS/nrF/wpuvhMOWroTFka2Exo2thceKrIbIh6yHyYWriMmCq4rKgKuMyn6rj8p8q5LKfKuSynyr&#10;ksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksrxvQwG+b4SGvq+Gzf8uiVa584T&#10;aMjZC4mtwzKnobhWuJ21aLubs3W+mbJ/wJixhMGTsIXCj6+Fw4yvhsSJrobFhq6HxYSuiMaDrYrG&#10;ga2Lxn+tjsd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMff&#10;wAgF9cIPGfbCFjbuyBVQzdwMZrXaD4iiyTagmr5WsJe3armVtXa8lLR+vpSzhL+QsoXAjbGGwYqx&#10;hsGIsYfChrCIwoSwicKDsIrDgbCLw4CvjcN+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+P&#10;w36vj8N+r4/Dfq+Pw36vj8PZwgcF5McLGO/IEDTR2gtFuukOaKbeGIKY0TeVkchToY/CZamOvnKu&#10;jbx7soy6gbWJuIK3h7iEuIW3hbmDtoa6graHuoG1iLuAtYm7frWKvH20jLx8tI29fLSNvXy0jb18&#10;tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb3UxAcE1ssJFdPUCye94gxJqfQUZZnm&#10;JXiO3DmGiNRPkIbPYJeEzG2cg8l1oH/HeKJ9xnukesV9pnnEgKd3w4GodsKDqXXChKp0wYarc8GH&#10;q3LAiaxxv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i63PxgcC&#10;0M0JEsDZCSys9w9Im/oeXI/vMWuG50J2gOJQfn7dX4V72WmKd9Vuj3TTc5Jx0XeUcNB6lm7PfZdt&#10;zn+ZbM2BmWvNg5pqzIWbacyHnGjLiZ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMnWfK&#10;jJ1nyoydZ8qMnWfKjJ3KyAgBwtIHE67mCS2d/xVBkf8oUIf6OVyB80hmfO1UbnfoXnVx5GV6beFr&#10;fmrfcIFo3nWEZtx4hWXbe4dj2n6IYtqBiWHZg4pg2YWKYNiHi17Yioxe1o2NXtaNjV7WjY1e1o2N&#10;XtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY3EygcDsdoEFZ//DSiS/x03if8uQ4L/PU58&#10;/UtXd/hWX2/zXWVo8GJqZO1pbmHrb3Ff6XNzXeh3dVzne3Zb5n53WuaAeFnlg3lY5YV6WOSIelfk&#10;i3tW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnz/qhwF/6on&#10;F/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnA&#10;vYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGO&#10;kLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26T&#10;z5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8&#10;ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+n&#10;Ni//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCb&#10;wb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4pcaSgrTEkom2w5GOuMGOkLrA&#10;ipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3DuHmvwrh5r8K4ea/CuHmvwrh5&#10;r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhwF/6onF/+nNi//okRK+p1SZeqXX37ck26Tz5J4&#10;pcaSgrTEkom2w5GOuMGOkLrAipK8v4eUvb6Elr++gpnAvYCbwb1+nsG8faHCvHukwrx6qMO8ea3D&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8L/qhsF/6onF/+nNS//&#10;o0RK+p1RZemXXn7blG2Uz5J3psWSgbTEk4i2w5KNuMGPj7rAi5G8v4iTvr6Flr+9gpjBvICbwrx+&#10;nsK8faHDu3ukxLt6qcS6ea3EtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmuw7V5rsO1ea7DtXmu&#10;w7V5rsP/qxsF/6smF/+oNC//pENK+Z5QZemYXX/alWmVzZR0qMWUfrTElYa2wpWMucGRjru/jZC9&#10;vomSv72GlMG8g5fDu4GaxLp+ncW6faHGunulxrl6qsa1eqzGsXqtxLF6rcSxeq3EsXqtxLF6rcSx&#10;eq3EsXqtxLF6rcSxeq3EsXqtxLF6rcT/qxoF/6slF/+pNC//pEJK+Z9PZuiZXIDalmaWzJVxqcWV&#10;fLTEloO3wpeLusCTjLy+j46/vYuQwbyHk8O6hJbFuYGZxrl/nce4faHIuHymybV6qsmwe6vHrHut&#10;xax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcX/rBkF/6wkFv+pMy//pUFK&#10;+Z9PZuiZW4HZmGOWzJZvqsWWebTDl4G3wZiJur+Vi72+kY3AvI2PwrqIksW5hZXHuIKYybd/ncq2&#10;faLLtnyoy7B7qcqsfKrIqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9rMWofazFqH2sxah9&#10;rMX/rBkF/6wkFv+qMi//pUFL+aBOZ+eaWYHZmWGXy5dtq8WXd7TDmX+3wZqHu7+Xir69k4zBu46O&#10;xLmKkMe4hpPJtoKYy7V/nc20fqPOsXymzqx9qMuofarJpX6sxqV+rMalfqzGpX6sxqV+rMalfqzG&#10;pX6sxqV+rMalfqzGpX6sxqV+rMb/rBkF/60jFv+qMi//pkBL+KBNZ+ecV4HZml6Xy5hqrMWZdLTD&#10;mn23wZuFu76Zib+8lYrCupCMxbiMj8i2h5LLtIOXzrOAndCyf6TRrH6lz6h+p8ykf6nJoYCsxqGA&#10;rMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMb/rRgF/60jFv+rMS//pj9L+KBN&#10;Z+edVYHZnFyXyplorMWacrTDnHq4wJyDu76cib+7l4nDuZOLx7eOjcu0iZDOsoSW0bGBndOsgKLT&#10;p4Cl0KSAp82gganKnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavGnoGrxp6Bq8b/&#10;rRgF/60iFv+rMS//pz9L+KFMZ+eeU4HZnVmXyptlrMWcb7TDnXi4wJ6BvL2eiMC7mojEuJWJybWQ&#10;i82yi4/RsIaV1a6EntengqHUo4Kk0Z+Cp82cg6nKmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOr&#10;x5qDq8eag6vHmoOrx5qDq8f/rRcF/64iFv+rMC//pz5L+KFLaOefUYHZn1aXypxirMWdbLTDn3W4&#10;wKB+vL2gh8G6nYjGt5iIy7OTic+wjo3UrYmU2aiGndqihaHVnoWk0ZuFps6ZhanKl4Wrx5eFq8eX&#10;havHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8f/rhcE/64iFv+sMC//pz5L+KJLaOih&#10;T4HZoFOXyp5frMafabTDoXK4wKJ8vL2ihMG5oIfHtZyHzbKXiNKuk4vYqo6T36KLnNyciaDWmYij&#10;0peIps6ViKnKlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIirx5SIq8f/rhcE&#10;/64hFv+sLy//qD1L+KJKaOiiTYDZolCXy6BcrMahZbPDpG63wKV4vLylgsK4pIfItKCHzrCdiNWr&#10;mYrdpZeT5puRm92Wj6DXlI2j05KMps+Ri6jLkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryJCK&#10;q8iQiqvIkIqryJCKq8j/rhYE/68hFv+tLy//qDxL96JJaOikSoDZpE2Wy6JYq8akYbPEp2q3wKl0&#10;vLypfsK4qIfIs6aHz6yih9eknYndmpqN4ZWam96RlZ/Yj5Oi046QpdCOj6jMjY6qyY2OqsmNjqrJ&#10;jY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2Oqsn/rxYE/68hFv+tLi//qTxL96NJaeimSH/a&#10;p0iVzKVTqseoXLLErGS2wa5uu72veMC2rITJrqeH0KajhtWdoIbZk52J3Y2dlN2NnZ/Yi5mh1IuW&#10;pNCKk6fNipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqRqcn/rxUE/7Ag&#10;Fv+uLi//qTtL96RHaemoRH7bq0OUzalMqcitVLDGs1yzwrdmubewd8Kwq4TJqaeGz6GkhNOXooTW&#10;jqCH2Yifj9qHoZrYh6Ch1IebpNGHmKbOh5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5WpyoeVqcqH&#10;lanKh5WpyoeVqcr/sBUE/7AgFf+uLS//qjpL+KZEaOqrQH3crzySz69Cpsq1Sa3GvFKxubVnu7Cw&#10;eMOrrITJpKmEzZymg9CTpITTi6OG1YWijNaCopTWg6Sd1IOipNGDnqbOhJqoy4SaqMuEmqjLhJqo&#10;y4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMv/sBQE/7EfFf+vLC7/qzlL+KlAZ+uvO3vetjOP&#10;0ro0oczCOaq7ulW1sLRqvaqwecOnrYTHn6qEy5iog82Qp4TQiaWG0oSkitOApJDTf6WX0n+moNB/&#10;pabOgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMv/sRME/7IeFf+w&#10;Ky7/rDdM+qw7Ze21NHjivymJ2MwgmL6/Pa6wuFm4qbNsvqWwesKiroTFm6yDyJSqhMqOqYTMiKiG&#10;zoOnic+Ap43PfqeTz3yoms58qaLNfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy3ynqMt8p6jL&#10;fKeoy3ynqMv/shIE/7MdFf+xKS7/rTZM/LE1YvG9KnLmzR+AyMwhm7G8RbKot165o7NvvqCxe8Ge&#10;r4TDl66ExpGshMeMq4XJh6qHyoOqicuAqozMfamQzHyqlct6qpzKeaukynmrpMp5q6TKeaukynmr&#10;pMp5q6TKeaukynmrpMp5q6TKeaukynmrpMr/sxEE/7QbFP+zJi7/rzNM/bkrXevKH2nS3xF/ucwn&#10;nKe9TLGgt2K5nbRxvZuyfL+asYTBlLCEw4+vhcWKrobGhq2Hx4OsiceArIvIfqyOyHysksh7rJfI&#10;ea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsf/tRAD/7YZFP+1JC3/&#10;tCxJ8sUfVNbdEmLB3xOBrM0ump/AT6uauGW3l7Vyu5a0fL2VsoO/kbGFwY2xhsKJsIfDhq+Iw4Ov&#10;icSBr4vEf66NxX2ukMV7rpTFeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqvmcR6r5nEeq+Z&#10;xHqvmcT/tw4D/7gWE/+3IC35vx9B3NkRRMTrEmax3xiBoNAzlZfGUKOTwGOtkbtxs5G4e7iQtoK7&#10;jrSFvYuzhr+IsofAhrKJwISxisGCsYvBgLGNwX6xj8J8sZLCe7GVwXuxlcF7sZXBe7GVwXuxlcF7&#10;sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcH0ugsD/bsSEv67Gyzl0A8yyOkPSrTyFWei4iJ9ltY3jY/O&#10;T5iMyGGgisRuporBeKqHv32thL6AsIG8grF/u4SzfbuFtHu6h7V6uYm1ebmLtne5jbZ2uI+3dLiT&#10;t3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7fcvgYC+MAOEe7IDiLL2wsu&#10;tvgRTKX1HWOX6Cx1jd89gYfYUIuD02CSgs9sl3/Nc5t8y3edecl6oHfIfaF1x3+jc8aCpHLFhKVw&#10;xYalb8SIpm7Eiqdtw42na8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhrw5Coa8OQqGvD&#10;kKjXwAYB28YIDsvTChW46Awypv8VSpj6JlyN8DdphelGdH/kU3t832CBeNxohXTabYlw2HGLbtZ1&#10;jWzVeI9q1HuQadN+kWfTgJJm0oOTZdKFlGTRh5Rj0IqVYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6W&#10;YtCOlmLQjpZi0I6WYtCOlmLQjpbRwgYBzcsJBbraBxmo/g4xmf8dQ47/L1GF+j9cfvRNZHnwWGpz&#10;7F9vbepjc2nnaXZn5W55ZeRye2Pjdn1i4nl+YOF8f1/gfoBe34GBXd+DglzehoNb3YmEWt2NhVrd&#10;jYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYXLxAYAu9EGB6nnBhqa/xMrjv8k&#10;OYX/NkR+/0RNef9RVXH7V1tr911gZfRiZGLyaGdf8G1qXe9xbFvtdW1a7XhvWex7cFjrfnFX6oFy&#10;VuqEclXph3NU6Yp0U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51U+iOdVPojnW8&#10;yQUAq9sBCJr/CxaP/xkjhf8rLX7/OTd4/0ZAcP9OR2n/VE1i/1pSXv5hVlr8ZllY+2tbVflwXVT4&#10;dF5S93hfUfd7YFD2fmFP9YFiT/WEY070h2RN9ItlTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQ&#10;ZkzzkGZM85BmTPOQZkzzkGb/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYei&#10;zIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iS&#10;ZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqn&#10;u8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD&#10;/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnC&#10;gZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfskGx54o91idmOfpfRjYeizIyN&#10;qseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5qrzAeK68wHe0u7x4tLu8eLS7&#10;vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oBgD/6IsEP+gOyX/nEk8/5dXU/iSZGfs&#10;kGx54o91idmOfpfRjYeizIyNqseKkbHEiJS2w4WWuMKDmbnCgZu5wX+eusF9obvBe6S7wHqnu8B5&#10;qrzAeK68wHe0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLv/oRgD/6Mr&#10;EP+gOiX/nEg8/5dWU/iTY2jskml64ZFzitiPfJjQjoSkyo6MrcaNkLTEipO3w4aVuMKEmLnBgZu6&#10;wX+du8B9oLzAe6S8wHqnvcB5rL3AeLC9vXizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvLh4s7y4&#10;eLO8uHizvLh4s7z/oRgD/6MqEP+hOSX/nUg9/5hVVPeUYWnrlGZ74JJvjNaReJrOkIKmyI+JsMSP&#10;j7bDi5G3woiUucGEl7rAgpq8wH+dvb99oL6/e6S+vnqov754rb+9eLG+uHiyvrR5s720ebO9tHmz&#10;vbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s73/ohgD/6QpEP+hOCX/nUc9/5lVVPeWXmnrlWN7&#10;4JRsjdWSdZzNkX+ox5GHssSRjrbDjZC4wYmTusCGlry/gpm9v3+cvr59oL+9e6XAvXmqwL14sMC4&#10;ebDAtHmxv696sr2verK9r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr3/oxgD/6QpEP+i&#10;OCX/nkY9/5lUVfeXXGnrl2B835ZpjdWTcp3MknyqxZKFtMSSjLbCj4+5wYuSu8CHlb2+g5i/vYCc&#10;wL19oMG8e6XCvHmrwrl5r8K0ea/BsHqwwKx7sr6se7K+rHuyvqx7sr6se7K+rHuyvqx7sr6se7K+&#10;rHuyvqx7sr7/oxgC/6UoEP+iNyX/n0Y9/5pTVfeZWmnrmV5835dljtSVb53LlHmrxZOCtMSUirfC&#10;kY65wIyQvL+Ik769hJfAvICbwrt9oMO7e6bEunqtxbR6rsSveq/CrHuwwKh8sb+ofLG/qHyxv6h8&#10;sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb//pBgC/6UoEP+jNiX/n0U9/5pTVfeaV2nrm1t835li&#10;jtSXa57LlXasxZSAtMOViLfBk426wI6Pvb6JksC8hZXCu4GaxLl9oMa5e6jHtHqrx697rcWre67D&#10;p3yvwaR9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb//pBgC/6YnEP+jNiX/&#10;oEQ9/5tSVvecVWnrnFh835tejtSZZ57Kl3OsxZZ8tMOXhbfBlou7v5GNvr2LkMG7hpTEuYGZx7d+&#10;oMm2fKnKrnuqyKp8rMamfa3Eo36vwaB+sb+gfrG/oH6xv6B+sb+gfrG/oH6xv6B+sb+gfrG/oH6x&#10;v6B+sb//pRgC/6YmD/+kNSX/oEQ9/5xRVveeU2nrnlV7355ajdSbZJ7KmW+sxZh5tMOZgrjBmYq7&#10;vpSMv7yOjsO5iJLHt4KYy7V+oc2vfKfNqX2pyqV+q8eif63En3+vwp2Asb+dgLG/nYCxv52Asb+d&#10;gLG/nYCxv52Asb+dgLG/nYCxv52Asb//phgC/6cmD/+kNSX/oEM+/51QVfefUWjroFN74KBXjdSe&#10;X57Km2usxZt1tMObfrjAm4e8vZeKwLqRjMW3ipDKtISXz7KAo9Kof6XPo4Coy6CAq8edga3Fm4Gv&#10;wpmCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb//phgC/6clD/+lNCX/oUM+&#10;/55OVfihTmjsolB64KNSjNWhW53Lnmasxp1xtMOeerjAnoS8vJuIwrmVise1jY3OsIaW1KmCoNah&#10;gqTQnYKoy5qDqsiZg63Fl4SvwpaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaEsMCWhLDAloSwwJaE&#10;sMD/phgC/6clD/+lNCX/oUI+/59MVfiiTGfspU154aZOi9WkVpzMoWGqxqFss8OidrfAooC9vKCH&#10;w7eaiMqyk4rSrIuU26CHn9iahqTRl4anzJWGqsiUh6zFk4euw5KHsMCSh7DAkoewwJKHsMCSh7DA&#10;koewwJKHsMCSh7DAkoewwJKHsMD/pxgC/6gkD/+mMyX/okI+/6BKVPmkSmbtp0p44qlLitaoUZrN&#10;plupx6VlssSncLbAp3q8vKaDw7aih8uvnYjWpZeV5pePntqTjaPSkYunzZCLqsmQiqzGj4quw4+J&#10;sMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMH/pxgC/6gkD/+mMyX/okE+/6JI&#10;VPmmR2buqkd3461HiNmtS5jPrFSmyKxer8avaLPCsXO5vrJ9wLKqh8uloobVlJyL3o+andqNlaLT&#10;jJKmzouQqcqLjqvHi42txIyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/BjIyvwYyMr8H/&#10;qBgC/6kkD/+nMiX/o0E+/6RGU/qpRGTvrUN15LFChdu0RJTStUqhy7dTq8q+X629t264srB8wqmq&#10;hsucpYTSjaCH2Iagl9mHnqLTh5ilz4eVqMuHk6rIiJGtxYiQr8KIkK/CiJCvwoiQr8KIkK/CiJCv&#10;woiQr8KIkK/CiJCvwoiQr8L/qBgC/6kjD/+nMiX/o0A+/6ZDUvurQWPwsT9z57c9gt6+O4/WxD+a&#10;zMVKpry8XbKxtW+7qrB9w6OrhMmWp4POiqSG04GjkNWBpZ/SgqGlz4KcqMyDmarJhJasxoWUrsOF&#10;lK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsP/qRgC/6ojD/+oMSX/pD8+/6hAUfyv&#10;PGHztjlw6r83fePKNYfU0TeVvsJLqbC5YLWotHC9o7B+wp2thMeSqoTLiKeGzoCmjdB9p5jQfaik&#10;zn6kqMt/n6rJgJurxoGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZitxIGYrcT/qhcC&#10;/6oiD/+oMCX/pT4+/6s7T/+0N132vTNq68oxddzaKYLEzjiZssFPq6e4Y7ehtHO8nrF/wZivhMSP&#10;rITIh6qHyoCpjMx8qZPMeqqcy3mrpsp6p6rIfKKrx32ercR9nq3EfZ6txH2ercR9nq3EfZ6txH2e&#10;rcR9nq3EfZ6txH2ercT/qhYC/6shDv+pLiX/pzw+/7A2TPy6MFnvyCxi3tknbcvcJoa2zDybqMFU&#10;q5+5ZrabtXS8mbJ/v5WwhMKNr4XEhq2HxoGsi8h9rJDIe6yYyHmtn8d3rafHd6qsxnmlrcR5pa3E&#10;eaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcT/qxUC/6wgDv+rLST/qzY7/7YvSPPEKFHg&#10;1iZWzOQicbvaKIiqzEGbn8NXqZm8abKWt3a5lLSAvZGyhcCLsYbBhrCIw4Gvi8R+ro/Fe66UxXqv&#10;msR4r6DEda+nxHStrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3StrsP/rBQC/60f&#10;Dv+sKyT/sC83+r8lQeTRIEXO5B1bvekidK3aLImfzkWZl8ZapJPAaq2Ru3azkLh/t422hLuJtIa9&#10;hbKIv4Kxi8F/sY7BfLGSwnqxlsF5sZvBeLKhwHSxp8F0safBdLGnwXSxp8F0safBdLGnwXSxp8F0&#10;safBdLGnwXSxp8H/rhIB/68dDf+uKCT/uCQx6ssaNdDiF0O/8B1er+gldaDbMYeW0UiUkMpcno3F&#10;aqWLwXaqib59r4W8gLKCuoO0frmGtny4ibd5t4y4d7ePuXa2k7p1tpe6dLadunO3pLlzt6S5c7ek&#10;uXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLn/sBAB/7EaDf+xJSPzxBcn1N8QK8HvF0iw9yBg&#10;oeorc5XfOYKN10yNiNFdlYbMapuEyXSggMZ5pH3EfaZ6woCpd8GDqnXAhqxzv4qtcb+Nrm++kK9u&#10;vpSvbL6Zr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK//sw4B/7QWDPy8&#10;FxrW1gsWw+0QMLL8GUqi+SVelu0zbozlQXqF3k+Dgdlein/Vao960nCTds91l3POeZlxzH2bb8uA&#10;nW3KhJ5ryYefacmKoGjIjqFnx5KiZceWomTHnKNkx5yjZMeco2THnKNkx5yjZMeco2THnKNkx5yj&#10;ZMeco2THnKP0tgoB/7gSC9XMCgvE2woZsvwRM6P/HUiW/CxYjPM7ZYTsSW9+51V2euNgfHXfZ4Fx&#10;3W2Ebdtyh2rZdolo2HqLZtd9jWTWgY5j1YSPYdSIkGDTi5Ff04+SXtKUklzSmZNc0pmTXNKZk1zS&#10;mZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZPcuwQA2MMHBMTRCAez6Aoco/8UMZb/JEOM/zRQhPtC&#10;Wn32T2J48Vpoce5fbWvrZHFn6Wl0ZOdudmLmc3hg5Xd5X+R6e13jfnxc4oF9W+KFflrhiH9Z4IuA&#10;V+CQgFbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYHUvQUAxMgHALTZBQqj&#10;/g0clv8aLIv/KzqD/zpEfP9ITXX/UlNu/VdYZ/pdXGP3Yl9g9mdiXfRrZFvzb2VZ8nNnV/F3aFbx&#10;emlV8H1qVO+Aa1PvhGtS7odsUO6LbU/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Qbk/tkG5P7ZBuT+2Q&#10;bk/tkG7GwAUAtNAEAaPjAgqW/xAYi/8gJIL/MC96/z83cv9IPmr/TkNk/1RIXv9ZTFv/X09Y/2RS&#10;Vf9pVFP/bVVS/nFXUP10WE/8eFlO+3taTft/W0z6g1xL+YZdSfmLXkj4kF9I+JBfSPiQX0j4kF9I&#10;+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF+1xwIApNoAAZb/BgeK/xQRgf8kGnn/MyJw/zsqaP9CMWH/&#10;SjZc/1E7V/9XP1P/XUJQ/2JETv9nRkz/bEhK/3BJSf90Skj/d0tG/3tMRf9/TUT/g05D/4dOQv+L&#10;T0H/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVD/kRIB/5UnC/+VOxz/k0sv&#10;/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjN&#10;cqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRx&#10;wKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qY&#10;n9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCq&#10;xHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49ZQ/+MZFT7jGtj8opyceqIfH3j&#10;hoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmpzHGtqsxwsqvLcLary2+8q8hw&#10;wKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/kRIB/5UnC/+VOxz/k0sv/49Z&#10;Q/+MZFT7jGtj8opyceqIfH3jhoSH3oKKj9p/j5bWfZSb03qYn9F4nKLQd5+kznWips10pqjNcqmp&#10;zHGtqsxwsqvLcLary2+8q8hwwKvEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKr/&#10;khIB/5YnCv+WOxz/lEsw/5BZQ/+PY1T6jmlk8Y1wcumLen7iiYKJ3IWJktiCjpnUf5Oe0X2Xos97&#10;m6bNeZ6ozHeiqst2pazKdKmtyXOtrslysq/JcbevyHG8r8Jzva6+dL2vvnS9r750va++dL2vvnS9&#10;r750va++dL2vvnS9r750va//kxIB/5cnCv+YOxz/lUsw/5FZRP+RYFX6kGZk8I9tc+iNd4DhjICL&#10;24iHlNWFjZzSgpGhz3+Wpsx9manLe52syXmhrsh3pbDHdqmxxnWtssZ0srPGc7mzwnW6s7x1urO4&#10;drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urP/lBEB/5gnCv+ZOxz/lksw/5JZRP+S&#10;XlX6kmRl8JFqdOePc4Hgjn2M2YuFltSIi57QhZCkzYKUqcp/mK3IfZywx3ugssZ5pLTFeKi1xHau&#10;tsR1tLbBdre2vHe3trd3t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7azeLe2s3i3trN4t7b/lREB&#10;/5knCv+ZOxz/l0ow/5NYRP+UXFX6lGFl8JNndOeRcILfj3qO2I2DmNKLiqDOh4+ny4STrMiBl7DG&#10;f5uzxH2ftcN7pLfCeam5wnevucJ2tbm8eLa4uHi2uLN4trewebe3sHm3t7B5t7ewebe3sHm3t7B5&#10;t7ewebe3sHm3t7B5t7f/lhEB/5onCv+aOxz/l0ox/5RVRP+WWVX6ll5l8JVkdOeTbILekXaO2I9/&#10;mdGNiKLNio6pyYeSrsaElrPEgZq2wn6fucJ7pLrBeaq6wXexur14tbq3eLW5s3m1ua95trisera3&#10;rHq2t6x6tresera3rHq2t6x6tresera3rHq2t6x6trf/lxEB/5smCv+bOxz/mEkx/5ZTRP+YV1X6&#10;mFtl8JdhdOeWaILek3KP1pF7mtCPhKPLjYyrx4qRscSGlbbDg5m4wX+eusF7pLvAeau8v3ezvLh4&#10;s7uyebS7rnm1uqt6tbmoe7a4qHu2uKh7trioe7a4qHu2uKh7trioe7a4qHu2uKh7trj/lxEB/5sm&#10;Cv+cOhz/mEkx/5hRRP+aVFT6m1hk8JpddOeYY4Lelm2P1pN3mtCRgKTKj4msxo2Ps8OJlLfChJi6&#10;wH+evL97pb6/ea6+uXiyvrJ5sr2terO8qXu0uqZ7tbmkfLa4pHy2uKR8trikfLa4pHy2uKR8trik&#10;fLa4pHy2uKR8trj/mBEB/5wmCv+cORz/mUgx/5lPRP+cUlT7nVVj8Z1ac+ebX4HemWmP1pZyms+T&#10;fKXKkYWtxZCNtMOLkrjBhZa7v4Cdvr17pcG7ea/BsnqwwKx7sb6oe7O9pXy0u6J9tbmgfba4oH22&#10;uKB9trigfba4oH22uKB9trigfba4oH22uKB9trj/mREB/50mCv+dORz/mUcx/5tNQ/+eT1P7n1Jj&#10;8aBWcuifW4DfnWSO15ptmtCXd6TKlIGtxZKKtcKOkLm/h5W9vYCcwbt7p8Szeq3Eq3uvwqZ8sb+j&#10;fbK9oH60u55/tbmcf7a4nH+2uJx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/trj/mREB/54mCv+d&#10;OBz/mkcx/5xLQv+gTVL8olBi8qNTcemjV3/goV6M2J5nmNCbcaPKmHutxZWFtMKSjbq+ipK/uoGb&#10;xbd8qcmrfKvHpH2uw6B+sMCdf7K9m4Czu5mBtbqYgba4mIG2uJiBtriYgba4mIG2uJiBtriYgba4&#10;mIG2uJiBtrj/mhEB/54mCv+eOBz/mkYy/55JQv+iSlH9pE1g86ZQb+qnVH3hpliK2qRiltKha6HL&#10;nXWrxpqAs8KYirq8jo/CtoOZy6x9ps6if6rJnYCtxJqBsMCYgrK+l4OzvJWDtbqUg7a4lIO2uJSD&#10;triUg7a4lIO2uJSDtriUg7a4lIO2uJSDtrj/mhEB/58mCv+eNxz/m0Yy/59HQf+kSFD+p0pf9KlM&#10;beurUHvjrFSH3Ktck9SpZZ3Opm+nyKN6sMOfhLi7lovEsIyZzqCDpNGZhKnKloWtxZSFr8GThbG+&#10;koWzvJGFtLqRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbn/mxEB/58mCv+fNxz/&#10;m0Uy/6FFQP+mRk//qkdd9q1Ja+2wTHjms0+D37RVjtm1X5fTtWmgzrV2p8GrfLawn4XEoZWSzpSO&#10;o9KQi6jLj4qsxo6Kr8KOibG/jomyvY6ItLuOiLW5joi1uY6ItbmOiLW5joi1uY6ItbmOiLW5joi1&#10;uY6Itbn/mxEB/6AmCv+fNhz/nEQx/6NDP/+oQ07/rURb+LFFaPC2SHTpu0x+48BRh9/GW47WyGuU&#10;xr1xprWzeLWlqIHDlJ+NzYmcotKHlKfMiJGrx4mPrsOJjrDAiY2yvoqMs7yKi7S6iou0uoqLtLqK&#10;i7S6iou0uoqLtLqKi7S6iou0uoqLtLr/nBAB/6EmCv+gNhz/nkIx/6VAPv+rQEz/sUBZ+rdBZPO9&#10;RG/uxUl35c5SfN3WYn/MzmiSvMVupKu7drSasX/BiqqKy3+nnc+An6jMgpmrx4OVrcSEk6/BhZGx&#10;v4aPs72HjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLv/nRAB/6ImCv+gNRz/oD8w&#10;/6c9Pf+uPEr/tTxV+r09YPDGQmfm0Ups3t5Ods3aV4e+0GKWrsVupaG8ebKVtIO9hq2IxnuqlMp4&#10;q6jJe6Krx36crcSAma/CgZawwIKUsr6DkrO8g5KzvIOSs7yDkrO8g5KzvIOSs7yDkrO8g5KzvIOS&#10;s7z/nhAB/6ImCv+hNBz/ojwu/6o6O/+yOEf8uzdR8sU6WObRQVzb3kJpzeJGfL7XUYyuzF+bocNt&#10;qJi8ebKRtYS7hbGJwnyukcV4rp/Fda2sxXilrsR6oK/CfJywwH6Zsb5/lrK9f5ayvX+Wsr1/lrK9&#10;f5ayvX+Wsr1/lrK9f5ayvX+Wsr3/nhAB/6MlCf+iNBz/pTkt/641OP+4M0L0wzNK59A4TtneOVrL&#10;5j1uvuBCgK7UUJChy1+dmMNtqJG9ebGLuIO4g7SIvX2xkMF5sZrBdbGlwXKvr8J1qK/Bd6OwwHmf&#10;sb97nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr3/oBAB/6QkCf+jMhz/qDQr/7Mv&#10;NPm/LTzpzS9A2d4vSsrnNF+96jpzr95Bg6HTUZGXy2CdkMRupoy/eq2Gu4Gzf7iHuHq2jbt3tZW8&#10;dbWfvHK0qL1us7K+cayyvnSnsr52o7K9dqOyvXajsr12o7K9dqOyvXajsr12o7K9dqOyvXajsr3/&#10;oRAB/6UjCf+kMRz/rS4n/7kpL+7IJjPa3CY3yucsT73yMmOv6Dl1od1ChJbUU5CPzWKaisdwoobD&#10;eqiAv4Cte72FsXa7i7RzuZK1cbmatnC5o7Vtuau2ari0uGuytrhurLa4bqy2uG6strhurLa4bqy2&#10;uG6strhurLa4bqy2uG6strj/oxAB/6ciCf+lLxv/syci9MIhJt3YHSTL5yM8vfIqU6/zMmah5zt2&#10;ld5Gg43WVo2H0GSWhMtxnH/IeKF6xX6ldsKDqXLBiatvv4+tbL+Wrmu+na5qv6auaL+urmW9uLBl&#10;ubuwZbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7D/pRAB/6ggCP+sJhf8ux0a49ETGczl&#10;GSm98iJBr/0qVaHzNGaW6T90jOFLf4XbWYiA1WaPfNFvlHfOdplzy3yccMmBn23Ih6Fqx4yjaMaS&#10;pGbFmaVkxaClZMWopWPGsqRgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7pmDEu6b/qBAA&#10;/6oeCP+zHRHsyQ4PzuMOFb7yGC2v/iJDof8tVZb0OWSM7EVvhOVReX7gXIB53GeGdNluinDWdI5s&#10;03mRadJ/k2fQhJVkz4qXYs6PmGDNlZlfzZyaXs2im13Nq5tczbSaXM20mlzNtJpczbSaXM20mlzN&#10;tJpczbSaXM20mlzNtJr/qw8A/60aB/LADQjO0woGvvAOGq/+GTCh/yRDlf8yUov4P16D8UtofexW&#10;cHfoX3Zx5GV6bOFsfmnfcoFm3XiEY9x9hmHbgohf2oeJXdmMi1vYkoxZ15iNWNaejVfWpY5W1ayO&#10;VtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI7/rw0A/7cOA83JCAG+2AkJrv0QHKH/HC+V&#10;/yk/i/83TIL+RVZ8+VBedfRZZG7xX2lo7mRtZOtqcGHqcHNf6HV1Xed6d1vmf3hZ5YR5WOSJe1bj&#10;jnxV4pN9VOKYflLhnn5R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1HhpX/xtAgAzsAG&#10;AL3OBwGu4AcLoP8SHJT/ICuK/y84gf89Q3r/SUtz/1JRbP5XV2X7XVth+WNeXvdoYFv1bWJY9HJk&#10;VvN3ZlXye2dT8YBoUfCEaVDwiWpP745rTu6TbEzumW1L7Z9uS+2fbkvtn25L7Z9uS+2fbkvtn25L&#10;7Z9uS+2fbkvtn27RuQMAvMUFAK3WAwGf+AsLk/8WGIn/JCSA/zQvef9BN3D/SD5o/09DYv9VR13/&#10;WktZ/2BNVv9lUFP/alFR/25TT/9yVE7/dlVM/ntWS/1/V0n9hFhI/IhZR/uNWkb7k1tF+phcRfqY&#10;XEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFy9vQMArc0BAJ7fAAGS/w0Ih/8ZEn7/KRt1/zUj&#10;bP88KmT/Qy9e/0o0WP9QN1T/VjpR/1s8Tv9gPkv/ZEBK/2hBSP9sQkb/cENF/3RERP94RUL/fUZB&#10;/4FHQP+GSD//jEk9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUquxQAAntcAAI/1&#10;AAGG/w8EfP8bC3H/JBFn/ywXX/81HFn/PSFU/0UmT/9LKUz/UixI/1cvRv9dMET/YTJC/2YzQP9q&#10;NT//bjY9/3M3PP93ODv/fDk6/4E6OP+GOjf/jDs2/5I8Nv+SPDb/kjw2/5I8Nv+SPDb/kjw2/5I8&#10;Nv+SPDb/kjz/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33n&#10;cpWC5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o&#10;0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/g0Yk/39VNP+BXkL/gWZQ/39u&#10;XPl8d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9pq47eaK+Q3We0kd1mupHcZcGS&#10;3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pH/gxMB/4QiBv+FNRT/&#10;g0Yk/39VNP+BXkL/gWZQ/39uXPl8d2bzeoBv7neId+p1j33ncpWC5HCaheNunojhbKKL4Gunjd9p&#10;q47eaK+Q3We0kd1mupHcZcGS3GXJkttl0JLSZ9KRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjS&#10;kc5o0pH/hBMB/4UiBv+GNRT/hEYk/4BVNP+EXUP/hWVQ/4NtXfiAdWjyfX5x7HqGeeh3jX/ldZOF&#10;4nKYieBwnYzfbqKO3WymkNxrq5Lbaa+U2mi1ldpnu5XaZsOW2mbMltNoz5bMac+VyGrPlshqz5bI&#10;as+WyGrPlshqz5bIas+WyGrPlshqz5b/hRIB/4ciBv+HNRT/hUYk/4RUNf+IXEP/iGRR/odrXveD&#10;cmnxgHxz632Fe+d6jILjd5KH4HSXjN5ynI/ccKGS226mlNlsqpbZarCY2Gm2mddovZnXaMaa02jM&#10;msxqzJnGa8yawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzMmsJszJr/hhIB/4ghBv+INRT/hkYl&#10;/4dTNf+LW0P/jGJR/opqXvaHcWrwhHp06oCDfeV9ioTiepCK3naWj9x0m5LacaCV2G+lmNZtq5rV&#10;a7Cb1Wq3nNRpv53UacmdzGvKncZsyZ3AbcmdvW7Jnb1uyZ29bsmdvW7Jnb1uyZ29bsmdvW7Jnb1u&#10;yZ3/hxIB/4khBv+KNRT/iEYl/4pSNf+OWkP/j2FR/o5oXvaLb2rvh3h16YSBfuSAiIbgfI+M3XmU&#10;kdp2mpXYc5+Z1XClm9Ruqp7TbbGf0mu4oNJrwqHNbMehxm7HocBux6G7b8ehuHDHobhwx6G4cMeh&#10;uHDHobhwx6G4cMehuHDHobhwx6H/iBEB/4ohBv+LNRT/iUYl/41RNf+SWEP/kl5R/pBlXvaObGvv&#10;i3V26Id+gOOEhojef42P23uTlNh4mZnVdZ6c03Kkn9FwqqLQbrKj0G26pM5sxKXGb8Skv3DEpbpx&#10;xKW1ccSlsnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpLJyxKT/iREB/4shBv+MNBT/ikYl/5BP&#10;NP+UVkP/lFtR/pNhXvaRaGvujnB26It7gOKHg4ndg4qR2X6Rl9V6l5zTd52g0HSko89xqqbOb7On&#10;zW69qMdwwqi+ccGpuHLBqbRzwamvdMKorXTCp610wqetdMKnrXTCp610wqetdMKnrXTCp610wqf/&#10;ihEB/4whBv+NNBT/i0Ym/5NONP+WU0L/l1hQ/pZeXvaUZGrukmx25492geGMgIrch4iS2IKPmdN9&#10;lZ/QeZyjznWjp8xyq6rLcLSryHC/rL9zvqy3dL6tsnW+rK52v6yqdr+rqHfAqqh3wKqod8CqqHfA&#10;qqh3wKqod8CqqHfAqqh3wKr/ixEB/40gBv+ONBT/jUUm/5ZNM/+ZUEH/mlVP/5paXfeYYGnvlWh1&#10;6JJwgOGPe4rci4ST1oaMmtKAk6HOe5qmzHeiqsp0q67IcrivwHS8r7d1vLCwdrywq3e8r6h4va+l&#10;eb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq3/ixAB/44gBv+PNBT/j0Ql/5hKM/+b&#10;TUD/nVFO/51XW/icXGjwmmN06Jdqf+KTdYrcj4CT1oqJm9GEkKPNfpipyXmirsd1rbHEdLqzt3a5&#10;s694ubOqebqzpnq6sqN7u7Gge7ywn3y9rp98va6ffL2un3y9rp98va6ffL2un3y9rp98va7/jBAB&#10;/48gBv+QNBT/kkMl/5pIMv+dSj//n05N/6BTWvmgWGbxn19y6pxlfeOYb4jck3qS1o+Em9CIjaPL&#10;gZarx3uhscV2sLW6d7e2r3m3tqh6uLajfLi0/+L/4klDQ19QUk9GSUxFAAUJoHy5s559urKcfrux&#10;m368sJt+vLCbfrywm368sJt+vLCbfrywm368sJt+vLD/jRAB/48gBv+RNBT/lEMk/5tGMf+gSD7/&#10;oktL/6RQWPqkVWTzpFpw66Jhe+SfaYXemnOQ15V+mdCOiKPKhZOsxH2gtL14sLmvebW5pnu2uKF9&#10;t7adfri1m3+5tJl/urOYgLqyl4C7sZeAu7GXgLuxl4C7sZeAu7GXgLuxl4C7sZeAu7H/jRAB/5Ag&#10;Bv+RNBT/l0Ik/51DMP+iRT3/pUhJ/6hMVfypUWH1qlds7qldd+eoY4HhpG2L1p55lsuVg6LAi46t&#10;toOatq5+qrukfLO8nn61upqAt7eYgbi1loG5tJWCurOUgrqyk4K7sZOCu7GTgruxk4K7sZOCu7GT&#10;gruxk4K7sZOCu7H/jhAB/5EgBv+SNBT/mUEj/59BL/+kQjv/qEVH/6xJU/6uTl71sFNo7LJacuSz&#10;YXvbr26EzKZ2lMCcfqK0koiuqYqUt6CFpL2ZgrG+lYO0u5OEtriShLi2kYS5tJCEubOQhLqykIS6&#10;spCEurKQhLqykIS6spCEurKQhLqykIS6spCEurL/jw8B/5IgBv+TNBT/mj8i/6E/Lv+nQDr/rEJF&#10;/7BGUPmzS1rwt1Jj6LtZa9+9ZHLRtmyCxKxzk7ajeqGqmYOunpKQt5SNn76Oi7G/jImzvIyJtbmM&#10;iLe2jIi4tYyHubSMh7qzjIe6soyHurKMh7qyjIe6soyHurKMh7qyjIe6soyHurL/jw8B/5IfBv+U&#10;NBT/nD0h/6M8Lf+qPTj/r0BC/7RETPW6SVXsv1Fc5MZaYdjFYm/JvGmBu7Jwkq2qd6CgoYCtk5uL&#10;t4mWm72Dla+/hJGzvIaOtbmHjba3h4y3toiLuLWJirm0iYq6somKurKJirqyiYq6somKurKJirqy&#10;iYq6somKurL/kA8B/5MfBv+VNBX/njsg/6U5K/+sOjX/sz0/+7pCR/HBSE7oyVFS39FbWc/KYG3B&#10;wmeAsrltkKSxdJ+Xqn2riqSItX+gl7t4n6y+fJqzvH+VtLqBkra4g5C3t4SPuLWEjbmzhY26soWN&#10;urKFjbqyhY26soWNurKFjbqyhY26soWNurL/kQ4B/5QfBv+WMxX/oDgf/6g2Kf+wODL/uDo79sA/&#10;QezKR0Xj1lRF1tlXWMfQXmu4yGR+qsFrjpy6cpyOtHqogK6FsnarlLhvq6m6cqW1unedtbl6mba3&#10;fZa3tn6TubR/kbqygJC7sYCQu7GAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7H/kg4B/5UfBv+XMxX/&#10;ojUe/6szJ/+0NC/5vjY17ck9OOLWSDjZ4E1Fzd9WVr/YXGmw0GJ7ocloi5PDb5mFvnekeLqDrW64&#10;k7NouKi2abK4tm+nt7Zzobi1dpy5tHiZurN6lruxe5W8sHuVvLB7lbywe5W8sHuVvLB7lbywe5W8&#10;sHuVvLD/kw4B/5YfBf+ZMxT/pTAc/68wI/26LynwxjIt49Q7LNbgQDrL5UhMwOFOXLPdVmyl2F16&#10;mNJliIrObZR9yXafc8SDp2zAkaxnvqGvZb62r2a0u7Frq7uxbqW7sXGgvLBznb2vdJq9rnSava50&#10;mr2udJq9rnSava50mr2udJq9rnSava7/lA4B/5geBf+dMRL/qS0Z/7QqHvXCKSLk0S0h1eAzLMno&#10;PD++6ENRseVJYaTiT3CX31Z9itpgiIDTa5J4zXeacMiCoWrFjqVmw5uoZcOsp2HCvapjuL+rZrC/&#10;rGmqv6xspb+rbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLAqm2iwKr/lQ0A/5oeBf+iLBD/rSgV&#10;+7sjGOjNIBfV3yUdyOgwMbzvOUSw7EBVo+pGZJfoTXGL41V9gdxhhnnVbI5y0XeVbM2BmmfKi55k&#10;yJagYcijoWDIs6Fdx8OjX77EpWG2w6VksMOlZazDpWWsw6VlrMOlZazDpWWsw6VlrMOlZazDpWWs&#10;w6X/lw0A/5weBf+mJg3/tCAP78YXD9bdFg7I6SMiu/MuNq/0Nkii8j5Yl/FGZYvrT3CB5Vh6et9k&#10;gnPabYht1naNaNN/kmTQiJVgz5KYXs6dmVzNqZpbzrmZWc3ImlrFypxcvcmdXrjJnl64yZ5euMme&#10;XrjJnl64yZ5euMmeXrjJnl64yZ7/mgwA/58dBf+sHwj4vhMI2NYLBMjoFRO69CInrvotOaL6NkqW&#10;+j9Yi/VIY4LuUm166Fx1cuRke23gbYBo3XWFZNp+iGDYhotd1o+NWtWYj1jUopBX1K6RVtS8kFbU&#10;zZBWzdGSV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZP/nAsA/6MdBP+1EgPUyQoCyNoL&#10;Brn0Fhes/yMqof8uO5X/OEmL/0JVgvhMX3ryVmdz7l5ta+pkcmbnbHdi5HR6X+J8fVzhg39a34uC&#10;V96Tg1XdnIVU3KWGUtyvhlLcu4ZR3MyFUtrahVLa2oVS2tqFUtrahVLa2oVS2tqFUtrahVLa2oX/&#10;oAoA/60TAdTACADGzggAueMLCKv/Fxmf/yQqlP8wOYr/OkWB/0ZPev1RWHL4WF5r9V5jZfJlaGDv&#10;bGtd7XJuWut5cFfqgHJV6Yd0U+ePdlHmlndQ5p54TuWneU3lr3pN5Lt6TOTFekzkxXpM5MV6TOTF&#10;ekzkxXpM5MV6TOTFekzkxXr/pAcA2LgEAMTEBgC30wcBqvMNC57/GhqT/ycoif8zNYD/Pz95/0pH&#10;cP9RTmn/V1Ni/V1XXvtkW1r5al5X93BgVPZ2YlL0fGRQ84NlTvKKZ0zxkWhL8JhpSvCfaknvp2tI&#10;77BsR+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bEfut2zdrwAAxbwEALXKBACo2wUCnP8QC5H/&#10;HReH/yojfv82LXb/QTZt/0g8Zv9PQmD/VUZb/1tKV/9hTFP/Z09R/21RTv9yUkz/eFRK/35VSP6E&#10;Vkf9i1hF/JJZRPuYWkP7n1tC+qdcQfqsXEH6rFxB+qxcQfqsXEH6rFxB+qxcQfqsXEH6rFzItgEA&#10;tcEDAKfRAQCZ6wUCj/8SCYX/IBJ8/ywbc/81I2r/PSpi/0QwXP9LNFf/UjhT/1g7T/9ePUz/Yz9K&#10;/2hAR/9tQkX/ckNE/3dEQv99RUD/g0Y//4pIPf+QSTz/l0k7/55KO/+jSzv/o0s7/6NLO/+jSzv/&#10;o0s7/6NLO/+jSzv/o0u2ugIApsoAAJjcAACM/wgBg/8UBXj/Hgxu/yYSZf8vGV3/Nx5X/z8iUv9G&#10;Jk3/TChK/1IrRv9YLUT/XS5C/2EvQP9mMT7/azI8/3AzOv91NDn/ejU3/4A2Nv+GNzX/jDgz/5Q4&#10;M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDmnwwAAl9QAAIjkAACA/woBcv8OAmf/EwVf&#10;/x0JV/8mDVH/LxFM/zcVR/8+F0P/RRlA/0sbPf9QHTv/VR45/1kfN/9eITX/YiI0/2cjMv9sJDH/&#10;ciUv/3cmLv99Jy3/hCgr/4spK/+RKSv/kSkr/5EpK/+RKSv/kSkr/5EpK/+RKSv/kSn/dhUC/3Mg&#10;BP9yMQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflpj2f2Z5Zr9GWcbvJjoXHxYqZz&#10;72Grde5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDjedVg43nVYON51WDjedVg43nV&#10;YON51WDjedVg43n/dhUC/3MgBP9yMQz/cUMZ/3FQJv91WTP/dWI//3NqSf9wdFP/bn5b/GuHYflp&#10;j2f2Z5Zr9GWcbvJjoXHxYqZz72Grde5gsHbuXrV37V67eOxdw3nsXMt661vYeuZd3nrfXuF52GDj&#10;edVg43nVYON51WDjedVg43nVYON51WDjedVg43n/dhUC/3MfBP90MQ3/ckIZ/3RPJ/94WDP/eWA/&#10;/3dpSv9zcVT/cXxc+26GY/drjmn0aZRt8mebcfBloHTvZKV27WKqeOxhsHnrYLV761+8fOpexH3q&#10;Xc19513ZfeFf3n3aYOB80WLhfc9i4X3PYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3/dxUC/3QfBP91&#10;MQ3/c0Ia/3dNJ/97VjT/fF9A/3pnS/93b1X+c3pe+nGDZfZujGvza5Nw8GmZc+5nn3fsZaV562Sq&#10;e+pir33pYbV+6GC9f+hfxYDoXtCB4l/agNth3oDSYt+Ay2Pfgcpk34HKZN+BymTfgcpk34HKZN+B&#10;ymTfgcpk34H/eBQC/3UfBP92MQ3/dEIa/3pMJ/9/VTT/gF1A/35lTP96blb+dndf+XSBZvVwim3x&#10;bZFy7muYduxpnnnrZ6R86WWpfuhjr4DnYraC5mG9g+Zgx4TlX9OE3WHahNNj3YPMZNyExmXchMVl&#10;3ITFZdyExWXchMVl3ITFZdyExWXchMVl3IT/eRQB/3YeA/93MA3/dkIa/35LJ/+CUzT/g1xA/4Jk&#10;TP9/bFb9enRg+Hd/aPNziG/wcI907W2WeeprnXzoaKN/52apguVlr4TkY7aF5GK/h+NhyYfgYdWH&#10;1WTah81l2ojHZtmIwWfZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yj/ehQB/3geA/95MA3/&#10;eEEa/4FJJ/+GUjP/iFpA/4diTP+DaVf8fnFh93t7afJ3hXHuc41363CUfOhtm4DmaqKD5GiohuNm&#10;r4jiZLeK4WPBi+FizovYZNaLzWbWi8Zn1ozAaNaMu2nWjLpp1oy6adaMumnWjLpp1oy6adaMumnW&#10;jLpp1oz/exMB/3kdA/96MA3/fD8a/4VIJv+KUDP/jFhA/4tfTP+IZ1f8hG5h9n94avF7gnLtd4p5&#10;6XOSfuZvmYPkbKGH4mqoiuBnr4zfZbiO3mTEj9tk0o/OZ9OPxmjTkL9q05C6a9OQtWzTkLRs04+0&#10;bNOPtGzTj7Rs04+0bNOPtGzTj7Rs04//fBMB/3odA/97MA3/fz4a/4lGJv+PTjL/kVY//5BdS/+O&#10;ZFb8iWth9oRza/B/fnPse4d66HaQgeRyl4bhbp+K32unjt1osJDcZruS22XKk9Bo0ZPGatCUvmvQ&#10;lLhs0JSzbdCUr27Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZP/fRIB/3scA/98Lw3/gzwZ&#10;/41FJf+TTTH/lVM+/5RZSv+SYFX9j2hg9opwavCEeXTrf4N85nqMg+J1lYjfcZ6N3W2nkdtpsZTZ&#10;Z7+W1GfOl8drzZi9bM2Ytm7NmLBvzZiscM6XqXHOlqhxz5aocc+WqHHPlqhxz5aocc+WqHHPlqhx&#10;z5b/fhIB/3wcA/9+Lw3/hjsZ/5FDJP+WSzD/mFA8/5hVSP+WXFT9k2Nf949rafCKdHPrhH985n6J&#10;hOF4kovdc5yQ2m6mldhqs5nWaMWbyWvLm71uypy0b8qcrnHKnKpyy5umc8uao3PMmaJ0zZiidM2Y&#10;onTNmKJ0zZiidM2YonTNmKJ0zZj/fxIB/30bA/9/Lw3/iToY/5RCI/+ZRy//m0w7/5xSRv+bWFL/&#10;mV9d+JVmaPGQbnLrinl75YOEhOB8j4zcdpqT2G+mmdJrtZ3Oasifvm7In7Nxx6Cscsegp3TIn6N1&#10;yZ6gdsqdnnbLm512y5qddsuanXbLmp12y5qddsuanXbLmp12y5r/gBEB/34bA/+ALw3/jDgY/5dA&#10;Iv+cRC3/n0k5/6BORP+gVU/8nlta9ZxiZe6Xam/okXR54Yp/g9mDiozPe5WVyHWgnMNwrqG+b7+j&#10;s3LFo6p0xaOkdsWjoHfGoZ14x6CbeMiemXnKnZh5ypyYecqcmHnKnJh5ypyYecqcmHnKnJh5ypz/&#10;gBEB/38bA/+BLw3/jzcX/5o/If+fQiz/okY3/6RMQv+kUkz3pFhX76NfYeegZmvgmnF11ZN8gcuK&#10;hY3Dgo+Wu3uanrV2p6SwdLinqHbCp6F4w6adecSlmnrFo5h7xqKWe8eglHvJnpR8yZ2UfMmdlHzJ&#10;nZR8yZ2UfMmdlHzJnZR8yZ3/gREB/4AbA/+CLg7/kTYW/5w8IP+hQCr/pUQ0/6hKP/qpUEnyqlZS&#10;6qpdXOKpZmbXom9yy5l4gcGQgY24iIqXr4GVoKh8oqajerKpnnrBqZl8waiWfcOmlH7EpJJ+xaOR&#10;fsehkH7In5B+yZ6QfsmekH7JnpB+yZ6QfsmekH7JnpB+yZ7/ghEB/4EbA/+ELg3/lDUW/546Hv+k&#10;Pij/qEIy/6xHO/avTUTtsVRN5bNbVdywZWHOqGxxw590gLiWfI2uj4aYpYiRoZ2DnaeXgK2rk4C/&#10;q5GBwamPgcKnjoHDpY2BxaONgcaijIHIn4yByJ+MgcifjIHIn4yByJ+MgcifjIHIn4yByJ//ghEB&#10;/4EaA/+GLQ3/ljQV/6A5Hf+mPCb/q0Av+7BFOPK0Sz/puVNG4b1cTdO2YmDGrWlwu6Vxf7CdeYyl&#10;lYKXm4+NoZOKmaeMh6mriIe/rIiHwKqIhsKoiIXDpoiFxaSIhMaiiITIoIiEyJ+IhMifiITIn4iE&#10;yJ+IhMifiITIn4iEyJ//gxAB/4IaA/+IKwz/mTIU/6I3G/+pOST/rz0s97VCM+27STnlwlI+2sJY&#10;TMy6YF+/smdvs6tufqijdoudnH6XkpeJoImSlqeCj6Wrfo+6rICNwKqBi8KogorDpoOJxaSDiMai&#10;hIfIoISHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn4SHyJ//hBAB/4MaA/+LKgz/nDES/6U0Gv+sNiH+&#10;szoo87tALenDSDHhy1E30sdWS8XAXl24uGVurLFsfaCqc4qUpHuVip+GnoCbkqV5mKKqdJi3q3eV&#10;wal6kcKnfI/DpX2NxaN+jMahf4rIn3+KyJ9/isiff4rIn3+KyJ9/isiff4rIn3+KyJ//hRAB/4Qa&#10;A/+OKAv/nzER/6cyF/+wMx35uTYi7sI9JubNRybb00w1y8xUSb7FXFuxvmNspLhqepiycYeMrHmT&#10;gaiCnHekj6Nwop+nbKK0qG6fwqdymcOmdZXEpHeSxqJ4kMeheo7In3qOyZ56jsmeeo7JnnqOyZ56&#10;jsmeeo7JnnqOyZ7/hhAB/4UZA/+RJgr/oS8P/6suFf+1Lxn0vzIc6cs6HN/ZRB3R2kozxNJSR7fL&#10;WlmpxmFpnMBneJC6boSEtnaPebKAmG+vjZ9orZ2jZK2ypGWqxaRqosWjbZ3GonCZx6FylsifdJPJ&#10;nXWTyp11k8qddZPKnXWTyp11k8qddZPKnXWTyp3/hw8B/4cZA/+VJAn/pCsN/68pEfq7KRPsyCwT&#10;3tg3ENPhQR7J30kwvNpRRK/TWFahzV9mlMhldIjEbIB8wHSKcb1/k2m7jJliuZydXrqxnl24yZ5i&#10;rsifZqbIn2mhyZ5rncqdbprLm26Zy5tumcubbpnLm26Zy5tumcubbpnLm26Zy5v/iA8B/4kZA/+a&#10;Iwf/qCcK/7UiDPHEIAzg1SQJ0eEwFMfmPSS940Y0suBORKbcVlKZ111hjNJjb4DPa3p0zHOEa8p+&#10;i2LIjJFcyJyVWcixllfIzpZbu82YXrLMmWGrzJlkps2ZZ6LNmGegzZdnoM2XZ6DNl2egzZdnoM2X&#10;Z6DNl2egzZf/ig4B/4sYA/+fIQX/riAG+L0YBuPREwTQ4R4JxeouGbrpOimw50M5pORKSJjiUFaM&#10;4FdigN1fbHbbaHVs2nJ9Y9h+g1zYjIhX2J2LVNewjVTYzYxVy9OPV8DSkVq40ZNcstGTX6zRk2Cq&#10;0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZP/jA4B/48WAv+lHgP/tRUD2soLAtDhDgLE6x4NuO8s&#10;Ha3uNy6i7EA9l+tISozpT1aB6FZgdudeaWznZXBk5nB3XuN8fFngiYBW3peDU92mhFHcuIVR3dSE&#10;U9Dah1TG2IlWv9eKWLjWi1m21otZttaLWbbWi1m21otZttaLWbbWi1m21ov/jg0A/5cSAf+tFQHZ&#10;vwkAzM4JAMPrDgS29R4Rq/UsIaH0NzCW80A+i/NISoHzUFR381ddbfNdZGXwZmpf7XBuWup6clbn&#10;hXZT5ZF5UeSee0/jrHxN4718TePZfFDY4HxRzuB/UsbegVPE3oFTxN6BU8TegVPE3oFTxN6BU8Te&#10;gVPE3oH/kgwA/6ANANu3BgDKwwcAwNIJALX0EAap+x8Un/wsI5T8NzGK/EE9gf1JR3j9UVBu/VdX&#10;ZfpeXGD2ZmFb9G9lVvF4aFPvgmtQ7oxtTuyXb0zro3FK6rBySerBckjq2HJL4+RyTtjmc07V53RO&#10;1ed0TtXndE7V53RO1ed0TtXndE7V53T/lgoA3qwCAMu6BQC9xwYAstgIAaf/Egic/yEWkv8uI4n/&#10;OS+A/0I5d/9KQm3/UEll/1ZOX/9eU1r+ZVZV/G1aUvp1XE/4fl9M94dhSvWRYkj0nGRG86ZlRfKz&#10;ZkTywWdD8tRnRe7nZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvoZ0br6GfuogAAzbQCALy+BACvzQQA&#10;pN4HAZr/FQmQ/yQVh/8wIH7/Oyp0/0Iya/9IOWP/Tj9d/1VDWP9dR1P/ZEpQ/2tNTf9yT0r/eVFH&#10;/4JTRf+LVEP+lFZB/Z5XQP2oWD/8s1k+/L9aPvvRWj3721o9+9taPfvbWj3721o9+9taPfvbWj37&#10;21rSrQAAvbgCAK7FAgCh1QIAlvcLAo3/GAiE/yYRfP8xGnH/OCJo/z4pYP9FL1r/TDNU/1M3UP9a&#10;Okz/YDxJ/2Y+Rv9tQET/dEJB/3tDP/+DRT3/jEY7/5VHOv+eSTn/p0o4/7FKN/++Szf/wks3/8JL&#10;N//CSzf/wks3/8JLN//CSzf/wku/swAArr4AAKDNAACS3gAAif8NAYH/GgV3/yMMbf8qE2T/MRlc&#10;/zgeVf9AIlD/SCZM/08pSP9VK0T/Wy1C/2EvP/9nMT3/bTI7/3MzOf96NTf/gjY1/4s3M/+UODL/&#10;nDkx/6Q6MP+vOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yOzD/sjuwuAAAoMcAAJHYAACE7wAAfP8N&#10;AW//EQNm/xkGXv8hClb/KQ9Q/zITS/86Fkb/QRlC/0gbP/9OHTz/Ux45/1kgN/9eITX/ZCIz/2kj&#10;Mf9wJC//dyUt/34mLP+HJyr/jygp/5cpKP+gKij/oyoo/6MqKP+jKij/oyoo/6MqKP+jKij/oyqh&#10;wgAAkdEAAILhAAB4/wAAbP8IAWD/DQJX/xEDT/8YBUj/IAZD/ykIP/8xCjv/OAw4/z4ONf9EDzL/&#10;SRAw/04RLv9TEiz/WBMq/10UKf9jFSf/aRYl/28XJP93FyL/fhgh/4UZH/+PGh//kRof/5EaH/+R&#10;Gh//kRof/5EaH/+RGh//kRr/aBkC/2QjBP9fLwb/XkAQ/2NLGv9nVCX/aF0v/2ZnOf9kckH/Yn1I&#10;/2CHTv9dkFL/W5hW/1qeWf9YpFv/V6pd/lawX/1VtWD8VLxh/FTEYvtTzWP5Utxj9lLmY/FT6mPs&#10;VO1j5lbvYuBX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY+BX8GP/aRgC/2UjBP9gLgb/X0AQ/2ZJGv9q&#10;UyX/a1ww/2llOv9ncEL/ZHtJ/2KFT/9fjlT/XZZY/1udW/9ao139WKlf/FevYftWtWL6Vbxk+lXE&#10;ZflUzmX3U91m81PmZu5V6mbnVu1l4VjuZdtZ72bbWe9m21nvZttZ72bbWe9m21nvZttZ72b/ahgC&#10;/2YiBP9hLgf/YD8Q/2lIG/9tUSb/blsw/2xkOv9pbkP/Z3lL/2SDUf9hjFb/X5Va/12cXf1bomD7&#10;Wqli+lmvZPlYtWX5V7xn+FbFaPdVz2j1VOBp8FXmaelX6mjiWexo21rtadNb7mnTW+5p01vuadNb&#10;7mnTW+5p01vuadNb7mn/ahgC/2ciBP9iLgf/Yz4Q/2xGG/9xUCb/clkx/3BiO/9sa0T/aXZM/2eB&#10;Uv9ki1j/YZNc/V+bYPtdoWL6W6hl+VquZ/hZtWj3WLxp9lfGavVW0WvyVeFs7FfnbORZ6WvcW+tr&#10;1FzsbM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbM1d7Wz/axcC/2ghA/9jLQf/ZzwQ/3BFG/90Tib/&#10;dlcx/3RgO/9waUX/bXNN/2p+VP9miFr+Y5Fe+2GZYvlfoGX4Xado9lytavVatGz0Wb1t9FjHbvJX&#10;1G/uV+Jv5lnmb91c6W7TXepvzV7rcMdf63DHX+twx1/rcMdf63DHX+twx1/rcMdf63D/bBcC/2kh&#10;A/9lLQf/azoQ/3RDG/95TCb/elUx/3ldPP91ZkX/cHBO/217Vv9qhVz8Zo9h+mSXZfdhn2j2X6Zr&#10;9F2tbfNctG/yWr1x8VnJcu9Y2nPoWuNz3l3mctNe6HPLX+h0xmDodMFh6HTBYeh0wWHodMFh6HTB&#10;Yeh0wWHodMFh6HT/bRYC/2ogA/9mLQf/bzgQ/3hBGv99SiX/f1Ix/35bPP97Y0b/dmxP/3F3V/5t&#10;gl77aoxj+GaVaPVknWzzYaRv8l+scfBdtHPvXL917lvLdupb3XfgXeN202Dld8ph5XjEYuV4vmPl&#10;eLpk5Xi6ZOV4umTleLpk5Xi6ZOV4umTleLpk5Xj/bhYC/2sgA/9oLAf/czYQ/30/Gv+CRyX/hFAw&#10;/4RYO/+BYEX/fGlP/3ZyV/5xfV/5bYhl9mqSavNmm2/xY6Ny72Grde1ftXjsXcF57FzQeuNd33vU&#10;YeJ7ymLifMJk4X28ZeF9t2bifLNn4nyzZ+J8s2fifLNn4nyzZ+J8s2fifLNn4nz/cBUB/2wfA/9p&#10;LAf/dzQP/4E8Gf+HRST/ik0v/4lVOv+HXUX/gmVP/3xuWP12eGD4coRn9W2ObfFpmHLvZqF27GOr&#10;eetgtnzpXsR+517Yf9hh337KY9+AwWXegbln3oG0aN6BsGnfgKxp33+sad9/rGnff6xp33+sad9/&#10;rGnff6xp33//cRUB/20fA/9rKwf/ezIP/4Y6GP+MQyL/j0st/49TOP+NWkP/iWJN/4NpV/18cmD4&#10;dn9n9HGKbvBslXTtaJ956mSqfehht4DmX8iC3WHbg8xk3ITAZtyFuGjbhbFq24Wta9yEqWzdg6Zs&#10;3YKmbN2CpmzdgqZs3YKmbN2CpmzdgqZs3YL/chQB/28eA/9vKQf/fzAO/4o4F/+RQSH/lEos/5VR&#10;Nv+TWEH/kGBL+4tnVfWEb1/wfXpn63eFb+dykHbjbZt83mimgdpls4TVY8SGz2Tah8Fn2Yi3adiJ&#10;r2vYiapt2YimbtqHo27ahqBv24Wgb9uFoG/bhaBv24Wgb9uFoG/bhaBv24X/chQB/3AeA/9yKAf/&#10;gi4N/442Fv+VQB//mUgp/5lPNP+YVT76llxJ9JJkU+2Ma13nhXZm4X+Bb9t4jHfTcpZ+zW2hhMlq&#10;rYnFaLuLwWjQjLZr1Y2ubdWNp2/WjKNw1oufcdiKnXHZiZty2oebctqHm3Lah5ty2oebctqHm3La&#10;h5ty2of/cxQB/3AdA/91Jgb/hiwN/5E2Ff+ZQB3/nEYn/51MMfydUjv0nFlF7ZlgT+aUaFnfjnNj&#10;1YZ9bs1/h3jGeJGAwHObh7tvp4y2bbSPs2zIkaxu0pGlcNOQoHLUj5xz1Y2ZdNaMl3TYipZ12YmW&#10;ddmJlnXZiZZ12YmWddmJlnXZiZZ12Yn/dBMB/3EdA/94JAb/iSsM/5U1E/+cPhv/oEMk/6JJLvej&#10;UDfvolZB56FdSt+dZ1TUlW9iy414bsOFgnm7f4yCtXmWia91oY6qcq+SpnHBlKFz0JScdNGSmHbS&#10;kZZ304+Ud9WNknfWjJF42IqReNiKkXjYipF42IqReNiKkXjYipF42Ir/dRMB/3IcA/97Iwb/jCkL&#10;/5g0Ev+fPBn/o0Ei+6ZGKvKoTTPqqVQ84qlbRNejY1PMmmxiwpN1brqLfnmyhYeDqn+RiqR7nJCe&#10;eKqUmna7lpd3z5aUedCUkXrRko9605COetSPjXrVjYx614uMeteLjHrXi4x614uMeteLjHrXi4x6&#10;14v/dRMB/3McA/99IQX/jikK/5s0EP+iORf/pj4f96pEJu6uSi7lsVI13K9ZQc+oYVLFoGlhu5hy&#10;brGRenmpi4ODoYWNi5qBmJGUfqWWkHy2mI19zZeMfs+Vin7Qk4p+0pGJftOPiX3VjYh91ouIfdaL&#10;iH3Wi4h91ouIfdaLiH3Wi4h91ov/dhIB/3QcA/+AIAX/kSgJ/54zD/+kNxX+qjsb869BIuq0SCji&#10;uVAu1LRWQMmtX1G+pWdgtJ5vbaqXd3ihkYCCmYyKi5GHlZGLhKKWhoOymYOEy5iEg86WhIPQlISC&#10;0pKEgdOQhIHUjoSA1oyEgNaMhIDWjISA1oyEgNaMhIDWjISA1oz/dxIB/3QbA/+CHgT/lCcI/6Ay&#10;Df+nNBP6rjgY77U9HOa8RiHcv0wszrlUP8OxXVC3qmVfraRsbKOddHeZmHyBkZOGiomPkpGCjJ+W&#10;fYqvmHqLx5h8ic6WfYjQlH6G0pJ/hdOQf4TUjoCD1oyAg9aMgIPWjICD1oyAg9aMgIPWjICD1oz/&#10;eBIB/3UbA/+FHAT/lyYH/6MvC/+rMBD1szQU67s6F+LERBjVxEgryL1TPby2W06xsGNdpqpqapyk&#10;cXaSn3qAiZqDiYGWjpB5k5yVdJKsl3GSw5hzkc+Wdo7QlHiL0pF5itOQeojVjnuH1ox7h9aMe4fW&#10;jHuH1ox7h9aMe4fWjHuH1oz/eBIB/3YbA/+IGwP/miUG/6YrCf6vLAzxuS8O5sM2D93NPBbOyEcp&#10;wsJRO7a8WUyqtmFbn7BoaJWrb3SLpnd+gaKAhnmfi41xnJmSbJuplWmbv5ZrmdCUbpTRknGR0pFz&#10;j9SPdY3VjXaL1ot2i9aLdovWi3aL1ot2i9aLdovWi3aL1ov/eREB/3gaAv+MGQP/niME/6omBvi0&#10;JQjrwCgI4c0wB9TSNxTIzUUnu8hPOa/CV0qjvV9YmLhmZY2zbXGDr3V7eqt+g3GoiYpqppaPZaWn&#10;kmKmvZJjo9KRZ53TkGqY1I9tldWNbpLWjHCQ2IpwkNiKcJDYinCQ2IpwkNiKcJDYinCQ2Ir/exEB&#10;/3wXAv+QFwL/oiED/64gBPK7HQTlyh4D2tskA8zZNRLA00MktM5NNqjJVUecxF1VkcBkYoa8a217&#10;uHN2crV8fmqzh4VjsZWKXrCljFuxvI1br9WNX6fVjWOh1oxmnNeLaJnYimqW2YhqltmIapbZiGqW&#10;2YhqltmIapbZiGqW2Yj/fBAB/4EUAv+VFQH/px0C/LUWAuvGEAHa2w8AzeAlBMPfNg+420EhrNVL&#10;M6DRU0OUzVpRicliXX7GaWd0w3Fwa8F7eGS/hn5dvpSCWL2lhVa+u4ZVvduGWLPah1yr2odfptqH&#10;YaHbhmOd24VjnduFY53bhWOd24VjnduFY53bhWOd24X/fhAB/4cRAf+aEQD/rRQA2r4KANHNCgDL&#10;5BABweQlB7fjNROt4UAho95JL5fbUj6L11lLgNRgV3bRaGFtz3BpZc16cF7MhnVYzJV5VMyme1HN&#10;vHxQzOJ8U8Hgf1W334BYsd6BWqvegVym34Fcpt+BXKbfgVym34Fcpt+BXKbfgVym34H/gA8B/44O&#10;Af+iDQDbtQgAzsEIAMbQCQC+6RICtOklCqroMxeg5j4lluVHMovjTj+A4VVJduBdU23eZltl3W9h&#10;Xt16Z1jchmtT3JVvUN2mcU3eu3JN3+FxTtHndFDG5ndSvuR4U7jkeVWy43pVsuN6VbLjelWy43pV&#10;suN6VbLjelWy43r/gw4B/5YLAN2rBADNuAYAwsQGALrUCQCx7xQDp+4lDZ7uMxqU7T0niuxGM4Dr&#10;Tj5261VHbOpbTmTqY1Vd6m1aWOp3XlPqg2JO6pFlSuuhZ0fss2lG7dBpSOboaUvZ62pMz+xtTsfr&#10;b0/A6nBPwOpwT8DqcE/A6nBPwOpwT8DqcE/A6nD/iQsA6aABANCxBADBvAUAt8kGAK7aCQCk9RcF&#10;m/UnEJL1NByI9j4nf/ZHMnb2Tjts9lRCZPZaSF32Yk1X9mtRUvZ1VU33gFhI+I1aRfibXEL4q15B&#10;975fQPffYEPu7GBH4/FfSNvxYUnS8mNJ0vJjSdLyY0nS8mNJ0vJjSdLyY0nS8mP+lQAA1KkAAMK1&#10;AwC1wQMAqs8FAKDnCwGY/RoGj/4pEIb/NRt+/0AldP9GLWv/TDVj/1I6XP9ZP1b/YENQ/2hHTP9x&#10;Skf/e0xD/4dOQP+UUD7/oVI9/7BUO//DVTv+4VU8+fBVQPD0VUPn91RD5/dUQ+f3VEPn91RD5/dU&#10;Q+f3VEPn91TboQAAxbAAALW6AgCoxwIAndYEAJP8DgGL/x0Gg/8rD3r/NRdx/zwfaP9CJmD/SSxZ&#10;/08xU/9WNU7/XThJ/2U7Rf9tPUH/dj8+/4BBO/+LQzn/mEU4/6RGNv+yRzX/xEg1/91JNP/wSTf+&#10;+Ek3/vhJN/74STf++Ek3/vhJN/74STf++EnJqwAAtrQAAKjBAACbzwAAjt8BAIf/EQF+/x0Edf8n&#10;C2z/LxJk/zcYXP8+HVb/RSJQ/0slS/9SKEb/WCtB/18tPv9nLzv/bzE4/3gzNv+CNDP/jTYx/5k3&#10;MP+lOC//sjou/8A7Lv/TOy3/6zwt/+s8Lf/rPC3/6zwt/+s8Lf/rPC3/6zy4sAAAqLwAAJrJAACM&#10;2QAAgfUDAHn/EAFu/xYDZf8fBl7/JwtX/zAPUf83E0v/PhdG/0UZQf9MGz3/Uh05/1gfNv9fITT/&#10;ZiIx/24kL/93JS3/gCYr/4woKf+XKSj/oion/60rJv+5LCb/yS0m/8ktJv/JLSb/yS0m/8ktJv/J&#10;LSb/yS2qtwAAmsUAAIvTAAB94gAAdf8FAGn/DAFf/xECV/8XA1D/HwVJ/yYHRP8uCT//Ngs7/z0N&#10;N/9DDzP/SREw/08SLv9VEyz/WxQq/2IVJ/9pFiX/chcj/3sYIf+GGR//kRoe/5wbHv+lHB3/sB0d&#10;/7AdHf+wHR3/sB0d/7AdHf+wHR3/sB2cwAAAjM4AAHzeAABw9QAAZf8AAFr/BgFR/w0BSf8RAkP/&#10;FwM9/x8EOP8mBTT/LQYw/zMHLf85Byr/Pggn/0MIJf9JCSP/Tgkh/1QJH/9aCh3/YQob/2kLGf9y&#10;DBf/fA0W/4YNFP+PDhT/mg8U/5oPFP+aDxT/mg8U/5oPFP+aDxT/mg//XBwC/1cmA/9RMgb/TjwI&#10;/1dFEP9bThn/XFgi/1tjK/9ZbzL/V3o4/1SFPf9SkEH/UJlF/0+gR/9Op0n/Ta5L/0y0TP9Lu03/&#10;SsNO/0nNT/9J3VD/SOlQ/0jyUPtJ9lD2S/lQ8E37T+pP+1DnT/xQ50/8UOdP/FDnT/xQ50/8UOdP&#10;/FD/XBwC/1gmA/9SMgb/UToI/1pDEP9fTRn/X1cj/15hK/9cbTP/WXk6/1eEP/9UjkP/UpdH/1Cf&#10;Sf9Ppkv/Tq1N/020T/9Mu1D/S8NR/0vOUv9K31L/SepT/UryU/hL9lPxTfhS60/6UuVQ+lPiUfpT&#10;4lH6U+JR+lPiUfpT4lH6U+JR+lP/XRsC/1kmA/9TMQb/VDkI/11CEP9iSxr/YlUj/2BfLP9fazT/&#10;XHc7/1mCQP9WjEX/VJVI/1KeS/9RpU7/UKxP/0+zUf9Ou1L/TcRT/0zPVP9L4FX/S+tV+kzyVfRN&#10;9lXsUPhU5lH4Vd9S+VbcU/lW3FP5VtxT+VbcU/lW3FP5VtxT+Vb/XhsC/1olA/9UMQb/WDcI/2FA&#10;Ef9lSRr/ZlMj/2RdLf9iaDX/X3Q8/1x/Qv9Zikf/VpNL/1ScTv9TpFD/UatS/1CzVP9PulX/TsRW&#10;/03QV/9N4lj8TO1Y9k7yWO5Q9VjmU/ZY31T3WddV+FnTVfhZ01X4WdNV+FnTVfhZ01X4WdNV+Fn/&#10;XxoC/1slA/9VMAb/XDQI/2U9Ef9qRxr/a1Ek/2laLf9mZDb/Y3A9/198Q/9ch0n/WZFN/1eaUP9V&#10;olP/U6pV/1KyV/9Ruln/UMVa/0/SW/xO5Fv4T+1c8FHyW+dU9FveVfVc1Vb2Xc5Y913LWPddy1j3&#10;XctY913LWPddy1j3XctY913/YBoC/1wkA/9WLwX/YDII/2o7EP9vRBr/cE4j/29XLf9rYTb/Z2w+&#10;/2N4Rf9gg0v/XI5P/1qYU/9XoFb/VqlZ/1SxW/9Tulz+UcZe/FDWX/lQ51/yUu5f51XxX91X8mDS&#10;WPNhy1n1YsVb9WLDW/Viw1v1YsNb9WLDW/Viw1v1YsNb9WL/YRkC/10jA/9aLQX/ZS8I/284EP90&#10;QRn/dksj/3VULf9xXTb/bGc//2hzRv9kf0z/YIpS/12VVv9anln/WKdc/lawX/1UumD8U8di+VLc&#10;Y/NT6GPpVe5j3ljwZNBa8WXIXPJmwl3yZr1e8ma7XvJmu17yZrte8ma7XvJmu17yZrte8mb/YhkC&#10;/14jA/9eKgX/aS0I/3Q1D/96Phj/fEgi/3tRLP94Wjb/c2M//21tR/9pek7/ZIZU/2CRWP9dnFz9&#10;WqVg+1iwYvpWu2X4Vcpm9VTgZ+xW6mffWu1n0FzvacZd72q/X+9quWDvarVh72qzYe9qs2HvarNh&#10;72qzYe9qs2HvarNh72r/YxgC/2AiA/9iJwX/bioH/3kyDv9/PBf/gkYh/4JPK/9/WDX/e2A+/3Vp&#10;R/9vdE77aoFV+GaMW/Vil1/zX6Fj8FyrZu5atmnsWcRq6Vjaa+Fa6mvQXextxV/sbrxh62+2Yuxv&#10;sWPsbq1k7G6rZO1tq2Ttbatk7W2rZO1tq2Ttbatk7W3/ZBgC/2EiA/9mJQT/cicH/34wDf+FOxb/&#10;iEUf/4hNKf+GVTP/gl49+31mRvZ2cE7ycnxV7m2HXOpokmLmZJxm42GmauBfsm3dXb9v2l3TcNJe&#10;6nDEYOlyumLoc7Nk6HOtZelzqWbpcqZn6nGkZ+pwpGfqcKRn6nCkZ+pwpGfqcKRn6nD/ZRcC/2Ih&#10;A/9pIwT/dyUG/4IvDP+KORT/jkMd/49MJv+NUzD5ils684VjRO1/bE3oeXdV43SCXd5ujWPZaZdp&#10;02ahbs9jrHHLYbl0yGHKdcVh5Xa5ZOZ3sGbld6po5nelaeZ2omrndZ9q6HOea+lznmvpc55r6XOe&#10;a+lznmvpc55r6XP/ZhcB/2MhA/9tIAT/eyMF/4cuC/+POBL/k0Ea/5VKI/qUUS3zkVk37I1gQeWH&#10;aUrfgXRT1np+Xc90iGXKb5FsxWubccFopnW9ZrJ4umXCerdl3XuuaON7p2rje6Jr5HqebOV4m23l&#10;d5lt53aYbud1mG7ndZhu53WYbud1mG7ndZhu53X/ZxYB/2QgA/9wHgP/fiIF/4ssCf+TNxD/mEAY&#10;/ZpIIPSaTinsmFUz5ZVdPN2PZkfTiG9Ty4F5XsV7g2a/dYxuuXGWdLVuoXiwa6x8rWq7fqpq0n+k&#10;bOB+nm3hfZpv4nyXcON6lXDkeZNw5XeTceZ3k3Hmd5Nx5neTceZ3k3Hmd5Nx5nf/aBYB/2QgA/9z&#10;HAP/gSAE/44rCP+XNQ7/nT4V+J9EHO+gSyXnn1It351aN9OVY0bKjmxTw4d1XruBfme1e4hvr3eR&#10;dapznHqlcKh+oW+2gZ5vyoKbcN6BlnHfgJNy4X6Rc+J8kHPjeo5z5HmOc+V4jnPleI5z5XiOc+V4&#10;jnPleI5z5Xj/aRYB/2YeA/92GgP/hB8D/5IqB/+bNAz+oDsS86NBGOqmSCDip08n2KJWNsyaYEXD&#10;k2lSu41yXrOGemesgYRvpn2NdqB5mHybdqOAl3Sxg5R0xYSRdd2Dj3begY124H+Ld+F9infie4l2&#10;5HqJduR5iXbkeYl25HmJduR5iXbkeYl25Hn/aRUB/2kdA/94GQL/hx4D/5UoBv+eMgr6pDcP76g9&#10;FOasRBrdrUsk0KZUNcafXkS8mWZStJJvXayMd2ekh4BvnoKKd5h+lH2Se6CBjXqthIp5wIWIetyE&#10;h3rdgoZ634CGeuB+hXrifIV543qFeeR5hXnkeYV55HmFeeR5hXnkeYV55Hn/ahUB/2sbAv97FwL/&#10;ihwC/5gmBf+iMAj1qDMM6645EOKzQRTWsUcjyqtSNMCkXEO2nmRRrZhsXKWSdGadjX1vloiGdo+F&#10;kX2KgpyChYCqhYF/vIaAgNuFgIDdg4B/3oGAfuB/gH3hfYB943uAfOR6gHzkeoB85HqAfOR6gHzk&#10;eoB85Hr/axUB/20ZAv9+FQL/jRsC/5skA/6lLAbxrC8I57M0C926OhDQtUYhxa9RMrqpWkKwo2JP&#10;p51qW56YcmWWk3puj4+DdoiLjnyCiJmBfIanhXmGuYZ3h9eFeIXdg3qD3oF6guB/e4HhfXyA43t8&#10;f+N6fH/jenx/43p8f+N6fH/jenx/43r/axQB/3AYAv+BFAH/kBkB/58iAvqpJgTtsSkF4rovBta/&#10;Ng/KukQgv7RPMbSuWECqqGBOoaNnWpieb2SPmndtiJaAdYCSi3t6j5aAdI6khHGNtoVvjtGFcYvd&#10;g3OJ34F1h+B+doXhfXeE43t3g+R6d4PkeneD5Hp3g+R6d4PkeneD5Hr/bBQB/3MWAv+FEwH/lBYB&#10;/6IeAfWtIALnuCEC3cMmAtDDNA3EvkIeublNL66zVj6krl5MmqllV5GlbWKJoXVrgJ1+cnmaiHly&#10;l5R+bZaigmmVs4Rnls2DaZPegmyP34BvjOF+cIrifHKI43pyh+R5cofkeXKH5Hlyh+R5cofkeXKH&#10;5Hn/bRMB/3YTAf+IEgH/mBMA/6cZAe+zFgHiwBUA1coeAcnHMgy+w0Acs75LLKi6VDyetVxJlLBj&#10;VYqsa1+BqXJoeaV7b3KjhXZroJF7Zp+ff2KfsYFgn8qAYpzgf2WX4X5ok+J8apDje2yN5HltjOV4&#10;bYzleG2M5XhtjOV4bYzleG2M5Xj/bhMB/3sRAf+NEAD/nRAA+qwRANq7CwDVyQsAzc4bAcLMLwq3&#10;yT0ZrMVJKaHAUjiXvFpGjbhhUYO1aFt6snBkcq95a2usg3Fkq492X6meelupr3xZqsl8Wqfie16g&#10;43thm+N6Y5fkeWaU5XdmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd2aS5nf/cBIB/4AOAf+SDgDyowsA2bMJ&#10;AM++CQDLzAkAxNMXALrSLAewzzsWpcxGJprIUDWPxFhBhcFfTXy+Z1ZzvG9ea7l3ZWS4gmteto5w&#10;WbWdc1W1rnVUtsh1U7Pndler5nZapOZ2XKDndV+c53Rgmuh0YJrodGCa6HRgmuh0YJrodGCa6HT/&#10;chIB/4YMAPuYCQDZqQYAzrUHAMbBBwDAzwkAutsTALHaKQWn2DcSnNREIZLRTTCHzlU8fctdR3TJ&#10;ZVBsx21XZcV2Xl7EgWNZw45oVMOda1HDrmxPxMhtTsLtbVC4629TsOtwVavqcFim63BZo+twWaPr&#10;cFmj63BZo+twWaPrcFmj63D/dw8B/40IAN6gAgDPrgUAxLkFALvFBgC10woAruEWAabhKQad4DcR&#10;k95CHYncTCl/2lQ1dddcP23VZEhl02xPX9J2VFnSgVlU0Y5dUNGdYE3SsGJL08liStLtYkvI8mZN&#10;v/FoT7jwaVGy8GlSr+9pUq/vaVKv72lSr+9pUq/vaVKv72n/fwoA7ZYAANKmAQDEsgMAubwDALDJ&#10;BgCp2AoAoecZApnnKgmQ5zcUh+ZCH33lSil05FEza+NZOmTiYUFe4mtHWOJ1S1PhgE9P4o1TS+Kb&#10;VUnjrFdH5MRXRuPpV0bd9llH0PdcScj3XkrB9mBLvfZgS732YEu99mBLvfZgS732YEu99mD/iQAA&#10;2Z4AAMesAQC5tgIArsEDAKXOBgCc5AwAle8dA43vLAuF7zkVfO9BHnPvSSdq7lAvYu5XNVzuXzpW&#10;7mg/Uu5xQk3vfEZJ74lJRvCWS0Pwpk1A8blOP/LbTz7w905C5vtPQ937UUTU/FNFz/xURc/8VEXP&#10;/FRFz/xURc/8VEXP/FThlQAAy6YAALuwAACuuwEAosgCAJjVBQCQ+A8BifggBIL4Lgt5+TcTcPk/&#10;G2j5RiJg+k0oWvpULVT6XDFP+2U1S/ttOEf8dztD/IM9P/2QPzz9n0E6/q9DOP/GRDf/6kU2/P1F&#10;O/L/RD7q/0Q+5v9GPub/Rj7m/0Y+5v9GPub/Rj7m/0bQnwAAvawAAK61AACiwgAAlc8AAIrdAwCE&#10;/xIBe/8eA3T/Kgls/zMPZP87Fl3/QxtX/0ogUf9RJEz/WCdI/2AqRP9oLED/cS48/3sxOf+IMjX/&#10;ljQz/6Q2Mf+2Ny//0Dgu/+85Lf//OTH//zkz/P85M/z/OTP8/zkz/P85M/z/OTP8/znBqAAAr7EA&#10;AKK9AACUygAAh9gAAH3zBwB2/xIBbf8aA2X/JAVe/y0KWP82D1L/PRNM/0UWSP9MGUP/Uxs//1oe&#10;PP9hIDj/aSE1/3IjMf99JS7/iiYr/5koKf+nKSf/uSsm/9IsJf/vLCT//y0k//8tJP//LST//y0k&#10;//8tJP//LST//y2xrgAAo7kAAJTGAACG0wAAeeEAAHH/CABn/w8BX/8VAlf/HgNR/yYFS/8uB0b/&#10;NgpB/z0MPf9EDjn/SxA2/1ESMv9YEy//XxUs/2cWKf9xFyb/fBgj/4kaIP+YGx//phwd/7cdHP/K&#10;Hhz/5h8b//AfG//wHxv/8B8b//AfG//wHxv/8B+ktQAAlcIAAIbPAAB33gAAa/QAAGL/AwBZ/wsB&#10;Uf8RAUr/FwJE/x8DP/8mBDr/LQU2/zQGMv86By7/QAgr/0YIKP9MCSX/Ugki/1kKIP9iCx3/awwa&#10;/3YNF/+EDhX/kg8U/6AQE/+tERP/uhET/8MSE//DEhP/wxIT/8MSE//DEhP/wxKXvgAAhswAAHfb&#10;AABp5wAAXP0AAFT/AABL/wUAQ/8MAT3/EQI3/xcCMv8eAy7/JAMq/yoEJf8vBCL/NQUf/zoFHf8/&#10;BRr/RQYY/0sGFv9SBhT/WgcS/2IHEP9sBw//dwgN/4QIDP+QCAz/nAgM/6IIDP+iCAz/oggM/6II&#10;DP+iCAz/ogj/UCAC/0sqA/9ENgX/RzoG/0o/CP9OSQ//T1QX/09gHv9NbCT/Snkq/0iFLv9GkDL/&#10;RJo0/0OiN/9Cqjj/QbE6/0C5O/9AwTz/P8s9/z7cPv8+6D7/PfM+/z37P/8+/z7/QP8++kP/PfRE&#10;/z7uRv8/7kb/P+5G/z/uRv8/7kb/P+5G/z//UCAC/0sqA/9FNQX/SjgG/009CP9RSA//UlIX/1Fe&#10;Hv9PaiX/TXcr/0qDL/9IjjP/Rpg2/0ShOP9DqTr/QrA8/0K4Pf9BwT7/QMs//0DcQP8/6UD/P/RA&#10;/z79Qf9A/0D9Qv9A9kX/QPBG/0HpSP9B6Uj/QelI/0HpSP9B6Uj/QelI/0H/UR8C/0wpA/9HNAX/&#10;TTYG/1E7CP9VRhD/VlAY/1VcH/9SaCb/UHQs/02AMf9KjDX/SJc4/0agO/9FqDz/RLA+/0O4P/9D&#10;wUH/QsxB/0HeQv9B60P/QPVD/0D9Q/9D/0P4Rv9C8Ej/Q+pJ/0TjSv9F40r/ReNK/0XjSv9F40r/&#10;ReNK/0X/Uh8C/00pA/9KMgT/UDMG/1U5CP9ZQxD/Wk0Y/1lYIP9WZCf/U3Et/1B9M/9NiTf/S5Q6&#10;/0mePf9Hpj//Rq5B/0W3Qv9EwUT/RMxF/0PfRf9C7Ub/QvdG/0P9RvlG/0bwSf9G6Uv/R+JM/0jb&#10;Tf9I203/SNtN/0jbTf9I203/SNtN/0j/Ux4C/04oA/9OLwT/VDAG/1o2CP9eQBD/YEoY/15VIP9b&#10;YCj/WG0v/1R5NP9RhTn/TpE9/0ybQP9KpEL/Sa1E/0i2Rv9HwUf/Rs1I/0XhSf9E70r/RfhK+0f9&#10;SvFK/0noTf9L307/TNdP/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/TM9R/0z/VB0C/1AnA/9SLAT/WS0F&#10;/18yCP9kPBD/ZkcY/2RSIP9hXCj/XWgw/1p1Nv9WgTv/Uo0//0+YQ/9NokX/TKtI/0q1Sf9Jv0v/&#10;SMxM/0jhTf9I7k38SPlO8kv8TedO/U/dUP1Q0lL+UMxT/1HGVP9RxlT/UcZU/1HGVP9RxlT/UcZU&#10;/1H/VR0C/1EnA/9WKQT/XioF/2QvCP9qOg//bEUX/2xPIP9oWSj/ZGMw/2BwN/9cfD3/WIhC/1WT&#10;Rv9TnUn/UaZL/0+wTf9Ouk/9TcZQ+k3ZUfZM6lHyTfdR51D6UttS+1TOVPxVx1b9VcFX/lW8WP5V&#10;vFj+VbxY/lW8WP5VvFj+VbxY/lX/VxwC/1ImA/9aJgT/YiYE/2osB/9xNw7/c0IW/3NMH/9wVij/&#10;a2Aw/2ZrOP9jdz7+X4NE+1uOSPlYmEz3VqFP9VWrUfNTtVPxUsFU71HQVetR51XmUvZW2lT5WMxW&#10;+lnDWPtavFr7Wrdb+1mzXPtZs1z7WbNc+1mzXPtZs1z7WbNc+1n/WBsC/1MlA/9eIwP/ZyME/3Aq&#10;Bv93NQ3/ekAV/3pKHf94Uyb/c1wv/G5mN/hpcj/0ZX5F8WGJSu5ek07rXJ1S6FmmVeZYsFfkV7xY&#10;4lbMWd5W5FnYVvRbylj3XcBa+F64XPhes134Xq5e+F2rX/lcq1/5XKtf+VyrX/lcq1/5XKtf+Vz/&#10;WRsC/1YjA/9iIAP/bCAD/3UoBf99Mwv/gD0T/4FHG/9/UCT5e1kt9HZiNu5xbT7qbHlF5miES+Jk&#10;jlHeYZhV216iWdZcrFvTW7he0FrGX81a32DIWvJhvlz1YrVe9GKuYPViqmH1YaZi9mGjY/dfo2P3&#10;X6Nj91+jY/dfo2P3X6Nj91//WhoC/1khAv9mHQL/cB4D/3omBP+CMQn/hjsQ/4hEGfmGTSHyg1Yr&#10;635eNOV5aT3gdHRF2m9/TNNqiVPPZpJYy2OcXcdhpmDEX7FjwV6/ZL5e0mW6X+xmsmDyZqti8mal&#10;ZPJloWXzZJ9l9GOcZvVinGb1Ypxm9WKcZvVinGb1Ypxm9WL/WxoC/1wfAv9pGwL/dRwC/34kA/+H&#10;Lgj/jDgO+45CFvKOSh7ri1In5IdbMN2BZjrTenBFzXV6Tshwg1XDbI1bvmmWYLpmoGS3ZKtntGO4&#10;abFiymquY+ZqqGTvaqJm72mdZ/BommjxZ5hp8maWafNklmnzZJZp82SWafNklmnzZJZp82T/WxkC&#10;/18cAv9sGAL/eRsC/4MhA/+MLAb/kTYL9ZQ/EuyVRxnkk08i3I5YLdKHYjrKgWxFw3t1Tr52f1a4&#10;cohdtG6RYq9rm2araaZqqGezbKVnw26iZ+BunmntbZlq7myWa+9qk2zwaZJs8WeQbPJmkGzyZpBs&#10;8maQbPJmkGzyZpBs8mb/XBkB/2IaAv9wFgL/fBkC/4YfAv+QKQT6ljMJ8Jo8DuebRBXfmksd05RV&#10;LMqNXznCh2lFu4FxT7V8e1eveIReqnSNY6Vxl2ihbqJsnWyub5psvnCYbNlxlW3rb5Fu7G6Pb+1s&#10;jW/vaoxv8GmLb/Fni2/xZ4tv8WeLb/Fni2/xZ4tv8Wf/XRkB/2QZAv9yFAH/fxgB/4odAf+UJgP2&#10;mzAG6584CuKiPxDYn0cczZlSK8SSXTm7jGZEtIduTq2Cd1enfYBeonmJZJ12k2mYc55tlHGqcZBx&#10;unKOcdFzjHLqcYpz62+Ic+1th3Pua4dz72qGcvBohnLwaIZy8GiGcvBohnLwaIZy8Gj/XhgB/2cX&#10;Af91EwH/gxYB/44aAf6YIwLxnywE56UzB92oOQzRo0Ubx51QKr6XWji1kmNErYxsTqaHdFegg3xe&#10;mn+GZJV8j2qQeZpui3emcoh2tnSFdsx0hHfpcoN36nCCd+xugnbtbIJ272qBdvBpgXbwaYF28GmB&#10;dvBpgXbwaYF28Gn/XhgB/2kVAf94EgH/hhQB/5EYAfqcHwHtpCcC4qosBNasNAvLp0MawaJOKbic&#10;WDavl2FDp5FpTaCNcVaZiHlek4WCZI2BjGqIf5dvg32kcn98s3R9fMh1fH3oc3x86nF8e+xvfXrt&#10;bX157mt9efBpfXnwaX158Gl9efBpfXnwaX158Gn/XxgB/2sTAf97EQH/iRMA/5UVAPWgGgHoqSAB&#10;3bAkAdCwMgrGrEEYvKZMJ7OhVjWqnF9BopdnTJqSb1WTjnddjIuAZIaIimmBhZVufIOhcneCsHR1&#10;gsV1dIPnc3WB6nF2f+tvd37tbXh97mt4fPBpeHzwaXh88Gl4fPBpeHzwaXh88Gn/YBcB/24SAf9+&#10;EAD/jBEA/5kRAPGkEwDjrhYA1rYcAcu0MAjBsD8Xt6tLJa2mVDOkoV1AnJ1lSpSYbFOMlXRbhpF9&#10;Yn+Oh2h5jJJtdIqecXCIrXRtiMF0bYnkc2+H6nFwhOxvcoPtbXOB7mt0gPBpdIDwaXSA8Gl0gPBp&#10;dIDwaXSA8Gn/YRcB/3EQAf+CDgD/kA4A9Z0NAOOpDADZtQwAz7kaAMW4Lge7tD0VsbBJI6erUjGe&#10;p1s+lqNjSI6falGGm3JZf5h6YHiVhGZyk49sbZGcb2mQqnJmkL5zZZHhcmiO63BqiuxubIjtbG2G&#10;72tuhPBpboTwaW6E8GluhPBpboTwaW6E8Gn/YxUB/3UOAf+GDQD4lAsA3KIIANStCQDPuAoAyb0X&#10;AL+8Kwa1uTsTq7ZHIaGxUC+YrVk7j6phRoemaE9/o3BXeKB4XnKegWRrm4xpZpqZbWKZqG9fmbxw&#10;Xpnfb2CW7G5jke1tZo7ua2eL72ppifBoaYnwaGmJ8GhpifBoaYnwaGmJ8Gj/ZxIB/3kMAP+KCgDf&#10;mgQA06YHAMyxCADHuwgAwcITALjCKASuvzgQpbxEHpu4TiyRtVc4iLFeQoCuZkt4q21Tcal2Wmun&#10;f2BlpYpkYKOXaFujpmtZo7psWKPca1mg7mtcmu9qX5bwaWGS8Whjj/FmY4/xZmOP8WZjj/FmY4/x&#10;ZmOP8Wb/axAB/34JAPGQBADWngMAzKoGAMS0BgC+vgUAuMgQALDIJAOnxjUNncNCG5PATCiKvVQz&#10;gbpcPnm3ZEZxtWtOa7N0VGSxflpfsIlfWq+WYlaupWVTrrlmUq/bZVKr8mZVpPJmWJ/yZlqb82Vc&#10;l/NkXJfzZFyX82Rcl/NkXJfzZFyX82T/cA0A/4QEAN2WAADOowMAxK4EALu3BAC0wgUArs0MAKfO&#10;IAKezTEKlcs+FovISSOCxlIuesNaOHLBYkBrwGpHZL5zTV69fFNZvIhXVLuVW1C7pV1Ou7leTbzb&#10;XUu5919OsfZgUar2YFOl9mBVofZgVaH2YFWh9mBVofZgVaH2YFWh9mD/dwgA64wAANObAADGqAIA&#10;u7ECALK7AgCqxwYAotMKAJ3WGgGV1iwGjNQ6EYPSRh160E8ncs5YMWrNYDhky2g/XspyRVjKfElU&#10;yYhNT8mVUUzJpVNKyblUScrcU0fI91VIwPxYSrj7WUyy+1pOrfpaTq36Wk6t+lpOrfpaTq36Wk6t&#10;+lr/fwAA3JMAAMqiAAC8rAEAsbUAAKjAAwCfywYAltkLAJHgGwGK3ywGgt85DnneQxdx3U0gatxW&#10;KGPbXy9d2mc1WNlxOlPZez5P2YhCS9mWRUjZpkdG2rpIRdvbR0TY9ElC0/9NRMn/T0XC/1BHu/9S&#10;R7v/Uke7/1JHu/9SR7v/Uke7/1LmigAAz5sAAL+nAACysAAAp7sAAJzGAwCT0QYAi+oOAIXoHwJ+&#10;6C0Gdug4Dm7oQRZm50odX+dSI1nnWylV52QtUOdtMUzneDVJ54Q4RuiROkPooDxA6bI+P+rLPj7o&#10;7z495v8/PeD/Qj/X/0RAzv9GQM7/RkDO/0ZAzv9GQM7/RkDO/0bWkwAAxKMAALSsAACntgAAm8EA&#10;AJDMAgCG2QYAgPISAHnyHwJx8isGavI2DGPzPxJd80cYV/NPHVLzVyFN9GAkSfRpKEb0cypC9X4t&#10;P/WLLzz2mTE69qkzOPe+NDb44TU29fk1NfP/NDfs/zY55f84OeX/ODnl/zg55f84OeX/ODnl/zjI&#10;ngAAtqkAAKiyAACbvQAAj8gAAIPUAAB56AcAc/wSAWv9HQJk/ScEXv4xCFj+Ow1T/0MRTf9LFUn/&#10;UxhF/1oaQf9jHT7/bB87/3YhN/+CIzT/kCUy/58nMP+wKC7/yCkt/+oqLP//Kiz//yov+f8qL/n/&#10;Ki/5/yov+f8qL/n/Ki/5/yq5pgAAqq4AAJy5AACOxQAAgdEAAHXeAABt+gkAZf8RAV7/GgJX/yMD&#10;Uv8sBUz/NAdI/zwKQ/9EDD//TA48/1MQOP9bEjX/YxQy/2wWL/93Fyz/hBkp/5MaJ/+iHCX/tB0k&#10;/8weI//tHiL//R8i//8fIv//HyL//x8i//8fIv//HyL//x+sqwAAnbYAAI/CAACAzgAAc9wAAGfp&#10;AABf/wYAWP8OAFH/FQFL/x0CRv8mA0H/LQQ8/zUFOP88BjT/Qgcx/0kILv9QCSv/Vwoo/18KJf9p&#10;DCP/dA0g/4IOHf+SDxv/ohAa/7IRGf/IEhj/5RMX//oUF//6FBf/+hQX//oUF//6FBf/+hSfswAA&#10;kL8AAIDMAABy2gAAZOQAAFj1AABR/wEASv8LAET/EAE+/xcBOf8eAjT/JQIw/ywDLP8yBCj/OAQl&#10;/z4FIv9EBR//SgUc/1EGGv9ZBhf/YwcU/24HEv98CBD/jAgP/5wIDv+sCQ7/uwkN/9MJDf/TCQ3/&#10;0wkN/9MJDf/TCQ3/0wmRvAAAgckAAHLXAABk5AAAVOsAAEv/AABE/wAAPf8EADf/DAAx/xABLP8W&#10;ASj/HAEk/yICIP8nAhz/LAIZ/zEDFv82AxP/PAMR/0IDD/9JBA3/UQQL/1oECf9mBAb/cwUD/4EF&#10;Av+QBQH/nAUB/6sFAf+rBQH/qwUB/6sFAf+rBQH/qwX/RCQC/z8uA/88NgT/QDgE/0E9Bv9BRQj/&#10;QVEN/0BdE/8/ahj/PHcc/zqEIP83kSP/Npsl/zWkJ/80rCj/NLUq/zO+K/8yyCv/MtUs/zHlLf8x&#10;8S3/Mfst/zD/Lf8w/y3/M/8t/zb/LP44/y35Ov8u9jv/LvY7/y72O/8u9jv/LvY7/y7/RSMC/z8u&#10;A/8+NAP/QjYE/0Q7Bv9EQwj/RU8N/0RbE/9BaBn/P3Ud/zyCIf86jyT/OJon/zejKf82rCr/NrQs&#10;/zW9Lf80yC7/NNYu/zPmL/8z8i//Mvww/zL/MP8z/y//Nv8v/zn/L/k7/zD0Pf8x8T3/MfE9/zHx&#10;Pf8x8T3/MfE9/zH/RiMC/0AtA/9BMgP/RjME/0g4Bv9IQAj/SUwO/0hYFP9FZRr/QnIf/0B/I/89&#10;jCb/O5gp/zqhK/85qi3/OLMu/ze9L/82xzD/NtUx/zbmMv818TL/Nfsy/zX/Mv82/zL/Ov8x+j3/&#10;M/M+/zTtQP806kH/NOpB/zTqQf806kH/NOpB/zT/RyIC/0EsA/9FLwP/STAE/0w1Bv9NPQj/TkgO&#10;/01UFf9LYRv/SG4g/0V7Jf9CiCj/P5Qr/z6eLv89py//PK8x/zy4Mv87wzP/Os80/zrhNf867jX/&#10;Ovg1/zr/Nf86/zX7Pv818kH/N+tC/zjlRP844UX/OOFF/zjhRf844UX/OOFF/zj/SCIC/0MsA/9I&#10;LAP/Ti0E/1ExBf9TOQj/VUUO/1NRFf9RXRz/Tmoh/0t3Jv9Igyv/RY8u/0SZMP9CojP/Qas0/0G0&#10;Nv9AvTf/P8k4/z/bOP8/6jn/P/U5/z//OftA/zjxQ/866EX/POFH/zzaSP891Un/PdVJ/z3VSf89&#10;1Un/PdVJ/z3/SSEC/0QqA/9NKAP/UykE/1ctBf9ZNgj/XEIO/1tOFf9YWRz/VWUi/1JyKP9Pfi3/&#10;TIow/0qUM/9Injb/R6Y4/0avOf9FuDv/RcQ8/0TSPPxE5T34RPI99UX+PPFF/z7mSP9A3Er/QdJL&#10;/0HMTf9ByU3/QclN/0HJTf9ByU3/QclN/0H/SiAC/0gnAv9RJQP/WCUD/10qBP9gMwf/Yz8O/2JK&#10;Ff9gVRz/XGEj/1ltKf9VeS7/UoQz/1CPNv1OmTn7TKI7+kuqPfhKtD/3Sr5A9UnMQPFJ4UHtSvBB&#10;6kr8QuRK/0TYTP9FzE//RsZQ/0bAUf9GvlH/Rr5R/0a+Uf9GvlH/Rr5R/0b/TCAC/0wkAv9VIQL/&#10;XSED/2MnBP9nMQb/ajwM/2pHFP9nUhv/Y1wj/19oKvtcdDD3WX819VaKOfJUlDzwUp0/7lGmQexQ&#10;r0PqT7pE6E7HROZP3UXhT+5F3U77SNRP/0nIUf9KwFP/SrpU/0q2Vf9KtFb/SrRW/0q0Vv9KtFb/&#10;SrRW/0r/TR8C/1AhAv9aHgL/Yh4C/2klA/9tLQX/cTkL/3FEEv9vThr7a1gi9WZjKfFjbzDtYHo2&#10;6VyFO+Zajz/kWJhC4VaiRN9Vq0bcU7ZI2lLDStZS2ErRU+xLzFP6TcVU/068Vv9PtVf/T7BY/06s&#10;Wf9Nqlr/Tapa/02qWv9Nqlr/Tapa/03/Th4C/1MeAv9eGwL/ZxsC/24iA/9zKgT/dzUJ/3hAEPl3&#10;Shjyc1Qg7G9eKOdrajDiZ3U23mOAPNlfikHUXZNG0VudSc5ZpkzLWLBOyFe8UMZWzVHDV+ZRvlf3&#10;UrhY/1OwWv9Tq1z/Uqdd/1KjXf9Rol3/UKJd/1CiXf9Qol3/UKJd/1D/Tx4C/1cbAv9iFwH/bBkC&#10;/3QgAv95JwP/fjIH+YA8DfF/RhXqe1Ad5HdbJt1zZi7VbXA30Gl6PstlhETHYo5JxGCXTcBeoFC9&#10;XapTu1u2VbhbxVa1W99WslzzV6xd/VemXv1WoWD+VZ5g/1ScYf9TmmH/U5ph/1OaYf9TmmH/U5ph&#10;/1P/UB0C/1oZAf9lFQH/cBcB/3gdAf9/JAL9hC4F84Y4CuqGQhHjhEsZ239XI9F5Yi/LdGw4xW92&#10;QMBsf0a8aIhLuGaRULVjm1OxYaVWrmCwWatfv1qpX9RbpmDvW6Jh+lqdY/tZmWT8WJZk/VeVZf5V&#10;lGX+VZRl/lWUZf5VlGX+VZRl/lX/UB0C/10XAf9pEgH/dBUB/30aAf+EIQH3iSoD7Y00B+SNPQ3c&#10;i0gW0YVUI8l/Xi7Cemg4vHVxQLdxekeyboRNrmuNUqpollanZqBZo2WrXKBkuV6eZM1em2TqXphm&#10;+F2UZ/lckmj7WpBo/FmOaP1Xjmj9Vo5o/VaOaP1Wjmj9Vo5o/Vb/UhwB/18UAf9sEQH/eBMB/4EX&#10;Af+IHQHyjyUC55MvBN6VOAnTkEUVyotRIsKFWy67gGU4tHtuQa93d0iqdH9OpXCIU6Fukleda5xb&#10;mWqnXpZptWCUaMhhkmnmYI9q91+Na/hdi2v5XIls+1qIbPxYiGv8WIhr/FiIa/xYiGv8WIhr/Fj/&#10;VBoB/2ITAf9vEAH/exIA/4UUAPqNGQDtkx8B4pkoAtiZMwjMlUIUxJBOIbyLWS20hWI3roFrQKh8&#10;c0iieXxOnXaFVJlzjliVcZhckW+kYI1usWKLbcNjiW7iYodv9mGGb/dfhW/5XYRv+luDb/tZg2/8&#10;WINv/FiDb/xYg2/8WINv/Fj/VhgB/2QRAf9yDgD/fhAA/4gRAPWRFADomBkA3Z4gAdGeMQfHmkAT&#10;vpVMILaQViyui2A3p4ZoQKGCcEicfnlOlnuCVJJ4i1mNdpVdiXSgYYVzrmOCcr9kgHPeZIB09WJ/&#10;dPZgf3P4Xn5z+Vx+cvpafnL7WX5y+1l+cvtZfnL7WX5y+1n/WBcB/2cQAf91DgD/gQ4A/4wOAPGV&#10;EADjnREA1qMbAMuhLwbCnj4SuZlKHrCUVCupkF02ootmP5uHbkeVhHZOkIB/VIt+iFmGe5JdgXme&#10;YX14q2R6eLxleXjZZXh59GJ5ePZgeXf4Xnl2+Vx5dfpaeXX7Wnl1+1p5dftaeXX7Wnl1+1r/WhUB&#10;/2kOAP94DAD/hAwA75ALAN2aCgDZogsA0KYYAMalLAW9ojwQtJ5IHauZUimjlVs0nJFjPpWNa0aP&#10;iXNNiYZ8U4SEhVh/gZBden+bYXZ+qGRzfbllcX7TZXF+8mNyffZgc3v3XnR6+Vx0efpbdXn7WnV5&#10;+1p1eftadXn7WnV5+1r/XRMB/2wNAP97CwD2iAkA3JMGANWdCQDRpQoAyqoVAMGpKgS3pjoPrqJG&#10;G6aeUCiemlkzlpZhPI+TaUSJj3FMg415Un2Kg1d4iI1cc4aZYG+EpmNshLdkaoTPZGqE8GJsgvZg&#10;bYD3Xm9/+VxvffpbcHz7WnB8+1pwfPtacHz7WnB8+1r/XxEB/28KAP9+CADjjAMA1pcFAM+gBwDK&#10;qAgAxK4TALutJwOyqzcNqadEGaCkTiaYoFcxkZxfOoqZZ0ODlm9KfZN3UHeRgFZyj4pabY2WXmiL&#10;o2Fli7RjY4vMY2OL7mFlifdfZ4b4XmmE+Vxqgvpaa4H7WmuB+1prgftaa4H7WmuB+1r/YhAA/3IH&#10;APiCAwDbjwIAz5oFAMmjBgDDrAYAvbIQALWyJAKssDULo61CF5uqTCOSplUuiqNdOIOgZUB9nWxH&#10;dpt0TXCZfVNrlohYZpWUXGKUoV9fk7JgXZPJYF2T7V9ekPheYYz5XGOK+ltkh/taZYb7WWWG+1ll&#10;hvtZZYb7WWWG+1n/Zg0A/3cDAOOHAADTkwEAyp4EAMKnBAC7rwQAtbYNAK63IQKltjIJnbM/FZSw&#10;SiCMrVMrhKpbNH2oYzx2pWpDcKNySmqhe09loIZUYJ6RWFudn1tYnbBdVp3HXVad61xXmvpbWpX6&#10;WlyR+1lejvxYX438V1+N/FdfjfxXX438V1+N/Ff/agoA/3wAANyMAADNmAAAw6MDALqqAgCzswEA&#10;rLwKAKa9HQGevC8Glro8EY24RxyFtVAnfbNZMHaxYDhvr2g/aa1wRWOreUpeqoRPWqmQUlWonlVS&#10;p69XUajGV1Cn6ldQpfxXU5/9V1Wa/VZXlv5WWJX+VViV/lVYlf5VWJX+VViV/lX/bwQA5oIAANKR&#10;AADGnQAAu6YBALKuAACqtwEAosIFAJzEGACVwyoEjcI5DYXARBh9vk4hdbxWKm66XjJouWY4Yrdu&#10;Pl22eENYtYJHVLSPS1C0nU5Ns65QS7TFUEuz6lBKsf9RTKv/Uk6l/1JQof9SUZ7/UVGe/1FRnv9R&#10;UZ7/UVGe/1H/dgAA3YkAAMqXAAC+ogAAs6oAAKmzAACgvAIAmMYGAJHMEgCLzCUChMs0CXzJQBJ1&#10;yEobbcdTI2fFXCphxGQwXMNtNlfCdjpTwoE/T8GOQkvBnUVIwa5GR8HFRkfB6kZEvv9JRbn/Skez&#10;/0tJrf9MSqv/TEqr/0xKq/9MSqv/TEqr/0zpfwAA0ZAAAMKeAAC1pwAAqq8AAKC4AACWwQIAjMsH&#10;AITVDQCA1R4BedUuBXLUPAxs00cUZdJQG1/RWSFa0WInVdBrLFHQdTBNz4E0Sc+ON0bPnTlE0K47&#10;QtDGO0PQ6jpAzf0+Psv/QEDD/0JBvf9DQrn/REK5/0RCuf9EQrn/REK5/0TdiAAAx5gAALijAACr&#10;qwAAoLQAAJW+AACLyAMAgNEHAHjhDQB04R0BbuErA2jgNwhh4EIOXOBNFFfgVhlT4F8dT+BpIkvg&#10;cyVH4H4oROCLK0Lgmi0/4asvPuLBLz7i5S883/oxOd7/NDnZ/zY60P84O8z/OTvM/zk7zP85O8z/&#10;OTvM/znNkgAAvKAAAK2oAAChsQAAlbsAAInFAAB+zwIAdNoGAG7rEQBo6x4BYusqA13sNQZX7D8L&#10;UuxID03sURNK7VoWRu1jGUPtbRxA7XgePe6FITrukyM476MkNvC2JjXx0iY07/MmNOz/JjLr/ygy&#10;5/8rM+T/LDPk/ywz5P8sM+T/LDPk/yzBnAAAsKYAAKOuAACWuAAAicMAAH3NAABx2AAAZ+YGAGL2&#10;EQBc9x0BV/cnAlL3MQRN+DoGSPlCCUT5SwtB+lQOPvpcEDv7ZRI4+28UNft7FjL8iRgw/ZgZLv2q&#10;Gyz+vxwr/+MdKvz6HSr6/x0q9/8cKvf/HSr3/x0q9/8dKvf/HSr3/x2zowAApKsAAJe2AACJwQAA&#10;e8sAAG/WAABj3wAAW/UGAFX/EABQ/xkBS/8jAkb/LANC/zQEPv88BTr/QwY3/0sHNP9TCDH/Wwku&#10;/2QKK/9vDCj/fA0m/4sOJP+cECL/rhEh/8USIP/pEx///BMe//8THv//Ex7//xMe//8THv//Ex7/&#10;/xOmqQAAmLMAAIq/AAB7ygAAbtUAAGDfAABU5wAATv8EAEn/DgBD/xQAP/8dATr/JQI2/ywCMv8z&#10;Ay//OgMr/0EEKP9IBCX/TwUi/1cFIP9gBh3/bAca/3kHGP+KCBb/mwgV/60JFP/DCRP/4wkT//gJ&#10;E///ChP//woT//8KE///ChP//wqasQAAi70AAHzIAABt1AAAX+AAAFHmAABH9QAAQf8AADz/CQA3&#10;/xAAMv8VAS7/HQEq/yMBJv8pASL/LwIf/zUCHP87Ahn/QgMW/0kDE/9RAxH/WgMP/2YEDf90BAv/&#10;hQQK/5YFCf+oBQj/uQUH/9AFB//jBQf/4wUH/+MFB//jBQf/4wWNugAAfccAAG3TAABf4AAAUOcA&#10;AELtAAA6/wAANf8AAC//AgAq/woAJv8PACL/FAAe/xoBGv8fARb/IwET/ygBEP8tAQ7/MwEM/zkC&#10;Cv9BAgf/SQID/1MCAP9eAgD/bAIA/3wDAP+NAwD/nQMA/6wDAP+1AwD/tQMA/7UDAP+1AwD/tQP/&#10;OScC/zMyAv81NAP/ODYD/zg7BP82QwX/M04H/zFbCf8vaA3/LXYR/yuEFP8pkRb/KZsY/yikGf8o&#10;rRr/KLUb/ye+HP8nyBz/J9Qd/yfkHf8n7x7/J/ke/yf/Hv8n/x7/J/8d/yj/Hf8r/x7/Lf8f/C//&#10;H/wv/x/8L/8f/C//H/wv/x//OicC/zQxAv84MQP/OzQD/zs5BP86QQX/N0sH/zVYCv8zZQ7/MXMS&#10;/y+BFf8tjhf/LZgZ/yyhG/8sqhz/K7Id/yu7Hv8rxB//K9Af/yrhIP8q7SD/Kvcg/yr/IP8r/yD/&#10;K/8f/yz/H/8v/yH8Mf8i9zP/Ivcz/yL3M/8i9zP/Ivcz/yL/OyYC/zUwAv87LwL/PjED/z82BP8+&#10;PQX/PEgH/ztVC/85Yg//N28T/zV9F/8zihn/MpUb/zGeHf8wpx7/MK8f/zC3IP8vwCH/L8si/y/c&#10;Iv8v6iP/L/Uj/y/+I/8v/yL/MP8i/zD/I/sz/yX1Nf8l8Df/JvA3/ybwN/8m8Df/JvA3/yb/PCYC&#10;/zktAv8/LAL/Qy0D/0QyBP9DOQX/Q0UH/0JSC/9AXxD/PmsV/zt4GP85hRv/N5Ae/zeaIP82oyH/&#10;Nasi/zWzI/80vCT/NMYl/zTUJf805ib/NPEm/zT7Jv81/yX+Nf8m+jb/KPM4/ynsOv8p5jz/KuY8&#10;/yrmPP8q5jz/KuY8/yr/PSUC/z0qAv9DKAL/RykD/0ktBP9KNgX/SkEH/0lNDP9HWhH/RWcW/0J0&#10;Gv9AgB3/Powg/z2VIv88niT/O6Ym/zuuJ/86tyj/OsEo/zrNKf864Sn+Ou4p+zr5Kfc7/yn2Ov8r&#10;8Dv/Leg9/y7hP/8u20H/LttB/y7bQf8u20H/LttB/y7/PiUC/0EmAv9IJAL/TCUC/08pA/9SMwX/&#10;UT4H/1FJDP9PVhL/TGIX/0pvHP9HeyD/RYYj/0ORJf9Cmif/QaIp/0GqKv1Asiv8QLws+z/ILfg/&#10;2y30QOst8ED3Le1A/y/rP/8x5EH/MttD/zPRRP8zy0b/M8tG/zPLRv8zy0b/M8tG/zP/QCQC/0Uj&#10;Av9MIAL/UiEC/1YmA/9ZLwT/WToH/1lGDP9WURL/VF0Y/1FqHf5OdSH8TIEl+UqLKPdJlSv1R50s&#10;80emLvJGri/wRbgw70XEMe1F0zHoRugx5Ub2MuJF/zXfRP8200f/N8pI/zjESv84v0v/N79L/ze/&#10;S/83v0v/N79L/zf/QSMB/0kfAf9RHAH/VxwC/1wjAv9gLAP/YDYG/2BBC/9eTRH9W1gY+FhkHfRV&#10;cCPxU3wn7lCGK+tPkC7pTZkw50yhMuVMqjPjS7Q04kvANeBLzzXbS+Y21Ur0ONFK/zrOSv88xEz/&#10;PL1N/zy4T/88tE//O7RP/zu0T/87tE//O7RP/zv/QiIB/0wcAf9VGAH/XBkB/2MgAv9mKAP/aDIF&#10;/2g9CfpmSBD0Y1MX7mBfHepdayPmWnYo4leBLd9VizDcU5Qz2VGdNtVQpjjTT6860E+7O85OyTzL&#10;T+E9x0/yPsNP/0DAT/9Bt1H/QbFS/0CtU/9AqlT/P6pU/z+qVP8/qlT/P6pU/z//Rh8B/1AZAf9Z&#10;FQH/YhcB/2gdAf9sJAL/by4D+W84B/FuRA7ra04V5WhbHN9kZyPaYHEq1F17L9BbhTTMWI44yVeX&#10;O8dVoD3EVKk/wlO0Qb9TwkK9U9ZDuVPtRLZT/UWzVP9FrFb/RKdX/0SkWP9DoVj/QqFY/0KhWP9C&#10;oVj/QqFY/0L/SB0B/1MWAf9dEgH/ZhQB/20ZAf9yIQH7dSkC8nYzBel2Pgvic0oS229XGtJrYiPN&#10;Z2wryGR2McRhfzfAXok7vVySPrpbmkG3WaREtViuRrJXu0ewV81IrVjoSKpY+kmnWf9IoVr/SJ1b&#10;/0ebXP9GmVz/RZlc/0WZXP9FmVz/RZlc/0X/SxoB/1cTAf9hEAD/axIA/3IWAP94HAH1eyQB630t&#10;A+J+OQfZe0YQ0HZTGslxXiTDbWgsvmpxM7pnezi2ZIM9smKMQa9glUWsXp9HqV2pSqZctkukXMdM&#10;olziTZ9d90ycXv9MmF//SpVg/0mTYP9IkWD/R5Fg/0eRYP9HkWD/R5Fg/0f/ThgB/1oRAf9kDgD/&#10;bxAA/3YTAPx9FwDvgR4B5IQnAtuENAXQgUMPyHxPGcF4WiO7c2QstXBtM7Fsdjqtan8/qWeIQ6Vl&#10;kUeiY5tKn2KlTZxhsU+ZYMFQl2DcUJVh80+TYv9OkGP/TI5k/0uMZP9Ki2T/SItk/0iLZP9Ii2T/&#10;SItk/0j/UBYB/1wQAP9oDQD/cg4A/3oQAPaBEgDphhcA3oogAdKKMATJhkAOwYJNGbp9VyO0eWEs&#10;rnVqNKlycjqkb3tAoGyERJ1qjUiZaJdMlWehT5JmrVGQZb1SjmXUU4xm8FGLZ/9QiGf/Todo/0yG&#10;aP9LhWf/SYVn/0mFZ/9JhWf/SYVn/0n/UhQB/18OAP9rCwD/dQwA+X4NAPCFDgDjixAA1o8aAMyO&#10;LgTDiz0Nu4dKGLSDVSKtfl4rp3tnM6J3bzqddHhAmXKARZVviUmRbZNNjWyeUIpqqlOHarlUhWrP&#10;VIRr7lODbP9Rgmz/T4Fr/02Aa/9MgGv/SoBr/0qAa/9KgGv/SoBr/0r/VBIB/2EMAP9uCgD9eAkA&#10;6IIIANyJCQDYjwsA0JMXAMaTKwO+kDsMtoxIF66IUiGnhFwroYBkM5x8bTqXeXVAknd9RY51hkqK&#10;cpBOhnGbUYJvp1R/b7ZVfW/LVnxv61R8cP9Se3D/UHtv/057b/9Ne27/S3tu/0t7bv9Le27/S3tu&#10;/0v/VxEA/2MKAP9wBwDwfAUA3IUFANSMCADQkwkAypYUAMGXKQO5lDkLsZBGFqmNUCCiiVoqnIVi&#10;MpaCajmRf3I/jHx6RYd6g0qDeI1Of3aYUXt1pFR4dLNWdnTIVnV06FV1df1TdXT/UXVz/092cv9N&#10;dnH/THZx/0x2cf9MdnH/THZx/0z/WRAA/2YHAP9zBADhfwEA1ogEAM+QBgDKlggAxJoSALybJgK0&#10;mDcJrJVEFKSRTh+djlcolopgMZCHaDiLhHA/hoJ4RIF/gUl9fYtNeHuWUXR6olRxebFWb3nFVm56&#10;5lVuevxTb3n/UXB3/09xdv9NcXX/THF1/0xxdf9McXX/THF1/0z/Ww4A/2kEAPZ3AADdggAA0IsD&#10;AMmTBQDEmQYAvp4QALafJAKunTQIpppBE5+WTB2Yk1UnkZBeL4uNZTeFim09gIh1Q3uFfkh2g4hM&#10;coKTUG6AoFNrf65VaH/CVmd/41VogPpTaX7/UWp8/09re/9NbHn/TGx5/0xsef9MbHn/TGx5/0z/&#10;XgwA/2wBAOZ6AADWhgAAy48CAMSXBAC+nQQAuKIOALGjIQGpojIHoZ8/EZmcShuSmVMli5ZcLYWT&#10;YzV/kWs7eo5zQXWMfEZwioVLa4iRT2eHnVJkhqxUYoa/VWGG4VRhhvlSY4T/UGWB/09mf/9NZ37/&#10;TGd+/0xnfv9MZ37/TGd+/0z/YQoA/28AAOB+AADQiQAAxpMBAL+bAwC4oQIAsaYLAKqoHgGjpy8F&#10;m6U9D5SiSBmMn1EihZxZK3+aYTJ5mGk5dJVxP2+TeURqkoNIZZCOTGGPm09ejqpSW469UlqO3lJb&#10;jfhQXIv/T16I/05ghf9MYYP/S2GD/0thg/9LYYP/S2GD/0v/ZAUA9XQAANqCAADLjgAAwZcAALie&#10;AQCxpQAAqasHAKOtGgCcrCwElas6DI2oRRaGpk8ff6RXKHmiXy9zoGY1bZ5uO2icd0BjmoFFX5mM&#10;SVuYmUxXl6hOVZe7T1SX3E5UlvZOVZT/TViQ/0xZjf9LW4r/SluK/0pbiv9KW4r/SluK/0r/aAAA&#10;5XkAANGHAADFkgAAu5wAALGiAACpqQAAobECAJuzFQCVsygCjrI2CYawQhJ/rkwbeKxUI3KqXCps&#10;qGQxZ6dsNmKldTtdpH9AWaOKQ1Wil0dRoadJT6G6Sk6i2UlOoPVJTp//SVCZ/0lSlv9IVJL/R1SS&#10;/0dUkv9HVJL/R1SS/0f/bgAA3n8AAMqNAAC+mAAAs6AAAKqnAAChrgAAl7YAAJG6EACMuiMBhbky&#10;Bn64Pg53tkkXcbVSHmuzWiVlsmIrYLFqMFuwczVXr305U66JPU+tlkBMraVCSq25Q0mu2EJIq/VD&#10;R6r/REml/0RLoP9ETZz/RE2c/0RNnP9ETZz/RE2c/0TqdQAA0oYAAMOTAAC3nQAArKQAAKKrAACY&#10;swAAjrsBAIXBDACBwh0Ae8ItA3XBOglvwEURab9PGGO+Vx5evV8jWbxoKFW7cS1Ru3swTbqHNEq6&#10;lTdHuqU5Rbq4OkS61zlDuPU7Qrb/PUKz/z5Erv8+Ran/PkWp/z5Fqf8+Ran/PkWp/z7gfQAAyY0A&#10;ALuaAACuogAAo6kAAJixAACOuQAAhMECAHnJBwB0yxQAcMwmAWvLNQVly0AKYMpLEFvKVBZXyV0a&#10;UsllH07IbyNLyHomR8iGKUTIlCxCyKQuQMi4Lz/J1y8/x/UwPcT/MzvD/zU8vv82Pbj/Nz24/zc9&#10;uP83Pbj/Nz24/zfRhgAAwJUAALKfAAClpwAAmq8AAI63AACDvwAAeMcDAG7PBwBl1w0AY9gdAGDY&#10;LQJb2DoEV9hGCVPYUA1P2FkRS9diFUfXbBhE13cbQdeEHj7YkyA82KMhO9m3Ijra1SI61vIjN9T/&#10;JzbS/yk00f8rNsr/LTbK/y02yv8tNsr/LTbK/y3FkAAAtp0AAKilAACcrQAAj7YAAIO+AAB3xwAA&#10;bM8CAGLWBwBa5A4AWOQcAFTkKQFQ5DUDTOU/BUjlSQdF5VMKQuZcDT/mZg885nESOud+FDfnjBY1&#10;55wXM+iuGTLpxhky6OoZMeX+GS/k/xwu5P8eLeL/IC3i/yAt4v8gLeL/IC3i/yC6mgAAqqMAAJ2r&#10;AACQtAAAg70AAHfGAABrzwAAX9YAAFTeBABR8BAATfAbAErwJgFG8TACQvI6Az7yQwQ780sFOPNU&#10;Bzb0XQgz9GgJMPV0Cy71gQws9pEOKvaiDyj3txAn+NYRJ/b0ESbz/xEm8f8RJfH/EyXx/xMl8f8T&#10;JfH/EyXx/xOtoQAAoKkAAJKzAACEvAAAdsYAAGnPAABd2AAAUd8AAEnuBABG/A4AQv0XAD7+IQA7&#10;/ioBN/8zAjT/OgIw/0IDLf9KAyv/UwQo/1wFJf9mBSL/cwYg/4MHH/+UCB3/pggc/7wIG//iCRr/&#10;+Qka//8JGf//CRn//wkZ//8JGf//CRn//wmipwAAk7EAAIW7AAB2xgAAadAAAFvaAABO4AAAQ+UA&#10;AD77AQA6/wwANv8TADL/GwAv/yMAK/8qASj/MQEk/zcBIf8/Ah//RgIc/04CGf9YAxb/YwMT/3AD&#10;Ev+BBBH/kwQQ/6cED/+9BQ7/4AUO//YFDv//BQ7//wUO//8FDv//BQ7//wWVrwAAhroAAHfFAABo&#10;0AAAWtsAAEzhAABA5wAAN/MAADL/AAAu/wcAKv8OACb/EwAj/xoAH/8gABv/JgAY/ysBFf8yARL/&#10;OAEQ/0ABDv9IAQz/UgEJ/10CBv9rAgT/fQIC/5ACAf+jAgD/tgIA/80DAP/sAwD/7AMA/+wDAP/s&#10;AwD/7AOIuQAAeMQAAGnQAABb3QAAS+MAAD7pAAAy7gAAK/8AACb/AAAh/wAAHf8IABr/DQAW/xEA&#10;E/8WABD/GgAO/x8AC/8kAAn/KgAG/zAAAv83AQD/QAEA/0oBAP9WAQD/ZAEA/3UBAP+IAQD/mgEA&#10;/6oBAP+7AQD/uwEA/7sBAP+7AQD/uwH/LysB/ysyAv8vMQL/MDQC/y85A/8rQQP/J0wE/yNYBf8h&#10;Zgb/IHQH/x6CCf8ejgv/HpgM/x6hDf8eqQ7/HrAP/x24D/8dwRD/HcsQ/x3bEf8d6BH/HfIR/x38&#10;Ef8e/xH/Hv8Q/x7/EP8f/xH/H/8S/yH/E/8i/xP/Iv8T/yL/E/8i/xP/LysB/y4wAv8yLwL/MzEC&#10;/zI2A/8vPgP/K0kF/ylWBv8nYwf/JXEI/yR+C/8jigz/I5UO/yKeD/8iphD/Iq0R/yK1Ef8ivRL/&#10;IscS/yLUE/8i5RP/IvAT/yL6E/8i/xP/I/8S/yP/Ev8j/xT/JP8V/ib/Fvwn/xb8J/8W/Cf/Fvwn&#10;/xb/MCoB/zEtAv81KwL/Ny0C/zYyA/80OgP/MkUF/y9SBv8tYAf/LG0K/yp6DP8phg7/KJEQ/yia&#10;Ef8oohL/J6oT/yexFP8nuRT/J8MV/yfPFf8n4RX/J+0V/yf4Ff8o/xX/KP8V/yj/Fv8n/xf8Kf8Y&#10;9iv/GfQs/xn0LP8Z9Cz/GfQs/xn/MSkB/zQpAf85KAL/OyoC/zwuAv86NgP/OUIF/zdPBv81XAj/&#10;M2kL/zF2Dv8wghD/L40S/y6WFP8unhX/LaYW/y2tFv8ttRf/Lb4Y/y3KGP8t3Bj/LeoY/y31GP0u&#10;/xj6Lv8Y+S3/Gvkt/xzzL/8c7TH/Heoy/x3qMv8d6jL/Heoy/x3/MykB/zgmAf89JAH/QCUC/0Ep&#10;Av9CMwP/QT4F/z9KBv89Vwn/O2QM/zlwD/83fRL/NogU/zWRFv81mhf/NKIZ/zSpGf8zsRr/M7ob&#10;/zPFG/0z0xv6M+Yb9zTzG/M1/hvxNP8d8DP/H+4z/yDnNv8h4Tf/Id44/yHeOP8h3jj/Id44/yH/&#10;NScB/z0iAf9CIAH/RiAB/0glAv9KLwP/SToE/0dGBv9FUgn/Q18N/0FrEf8/dxT/PYIX/jyMGfw8&#10;lRr7O50c+TulHfg6rR72OrYe9TrAH/M6zh/wOuMf6zvxH+g6/SHmOv8j5Dr/JeE6/yXYPP8m0D3/&#10;Js0+/ybNPv8mzT7/Js0+/yb/OSQB/0EeAf9HGwH/SxsB/08iAf9RKwL/UTYE/09BBv9MTQn/S1oO&#10;/ElmEvhHchb1RX0Z80OHG/FCkR3vQpkf7UGhIOxBqSHqQLIi6EC8IudAyiPkQd8j4EHvJNxA/CfY&#10;QP8p1D//Ks9A/yrHQv8qwkP/KsBD/yrAQ/8qwEP/KsBD/yr/PCAB/0UaAf9LFwH/URcB/1YfAf9Y&#10;JwL/WDED/1c8BfxVSAn2UlQO8lBhE+5ObRfqTHgb50qCHuVJjCDiSJUi4EedJN5HpSXcRq4m2kW5&#10;J9hFxijURdwpz0buKstF+y3IRf8uxUX/L8BG/y+6SP8vtUn/LrRJ/y60Sf8utEn/LrRJ/y7/QB0B&#10;/0kWAf9QEwH/VhQA/1wbAf9fIwH/YCwC+l83BPNdQgjtWk8N51hcE+JWaBjeU3Ic2lF9INZPhiTS&#10;To8n0E2YKc1MoCvLS6ktyUqzLsdKvy/FStAwwkvoML1L+DK6Sv8zuEv/M7NM/zOuTf8zqk7/MqlO&#10;/zKpTv8yqU7/MqlO/zL/QxoB/0wTAP9UEAD/XBIA/2EXAP9lHgH7ZicB8mYxA+plPQbjY0oL3GBX&#10;EtVdYhnQWm0fzFd3I8hVgCfFVIkrwlKSLsBRmjC+UKMyu0+tNLlPuTW3T8g2tE/iNrFP9DeuUP84&#10;rFD/OKdR/zejUv82oFP/NZ9T/zWfU/81n1P/NZ9T/zX/RhcB/1ARAP9YDQD/YBAA/2YTAP9qGQD0&#10;bCEB6m0rAuFsNwTZakUK0GdSEspjXhrFYGggwV5yJr1ceyq6WoQut1iMMbRXlTSxVZ42r1SoOK1U&#10;szqqU8I7qFPaO6VU8DyiVf88oVX/O51W/zqaV/85l1f/OJdX/zeXV/83l1f/N5dX/zf/SRQA/1MO&#10;AP9cDAD/ZQ0A/2sPAPpvEwDschkA4nQjAdhzMgPOcUIJx21PEsFqWhq7Z2Qht2RtJ7NidiyvX38w&#10;rF6HNKlckDenW5k6pFmjPKFZrj6fWL0/nVjRQJpZ7D+YWf4/l1r/PpRb/zyRW/87j1v/Oo9b/zqP&#10;W/86j1v/Oo9b/zr/TBIA/1YNAP9gCQD/aAoA+m8MAPNzDgDldxEA2nkbAM95LgLHdz4Jv3RLEblw&#10;VhqzbWAhr2ppKKpnci2nZXoyo2ODNqBhjDmdYJU8ml6fP5ddqkGVXbhCk13LQ5Bd6EOPXvxBjl//&#10;QItf/z6KX/89iF//PIhf/zuIX/87iF//O4hf/zv/ThEA/1gKAP9jBwD6bAYA53MGAN14CADaewsA&#10;0X4XAMh+KwLAfDsIuXlIEbJ2Uxmscl0hp29mKKNtbi6fanczm2h/N5hmiDuVZZE+kWObQY5ip0OM&#10;YbRFiWHHRYhi5UWGYvpDhmP/QoRj/0CDY/8+gmP/PYJj/zyCY/88gmP/PIJj/zz/UA8A/1sHAP9m&#10;AwDsbwIA3HYDANR8BwDRgAkAyoIUAMKDKAK6gTkHs35GEKx7URmmd1ohoXRjKJxyay6Yb3MzlG18&#10;N5FrhDuNao4/imiYQoZno0SEZrFGgWbDR39m4Ud/Z/hFfmj/Q35o/0F9Z/8/fGf/Pnxn/z18Z/89&#10;fGf/PXxn/z3/Ug4A/10DAP1pAADhcgAA1noCAM5/BQDKgwgAxYYSALyHJgG1hjYGroNDD6eAThih&#10;fFggm3lgJ5Z3aS2SdHAzjnJ5N4pwgTyGbos/g22VQ39soUV8a65Hemu/SHhr3Uh4bPZGeGz/RHds&#10;/0J3a/9Ad2r/P3dq/z53av8+d2r/Pndq/z7/VAwA/18AAPJsAADddgAA0H0CAMmDBADEhwYAv4oQ&#10;ALeMIwGwijQFqYhBDqKFTBecgVUfln9eJpF8Zi2MeW4yiHd2N4R1fzuAdIg/fHKSQ3hxnkZ1cKxI&#10;c2+9SXFw2UlxcPRHcXH/RHJw/0Jyb/9Bcm7/P3Ju/z5ybv8+cm7/PnJu/z7/VgoA/2IAAOZvAADX&#10;eQAAzIEBAMWHAwC/iwQAuY4OALKQIAGrjzEFpIw/DZ2KShaWh1MekYRcJYuBZCyGf2sxgn1zNn57&#10;fDt6eYY/dneQQnJ2nEVvdalIbHW6SWt11ElrdfJHa3X/RWx1/0Ntc/9BbXL/P21y/z9tcv8/bXL/&#10;P21y/z//WQcA/2UAAOJyAADRfAAAx4QAAMCKAgC5jwIAs5IMAKyUHQCmky8EnpE8C5iPSBSRjFEc&#10;i4laJIaHYiqBhWkwfIJxNXiBejp0f4M+cH2OQmx8mkVpe6dHZnq4SGR70Ehke/BHZXv/RGZ6/0Nn&#10;eP9BaHb/P2h2/z9odv8/aHb/P2h2/z//WwQA92kAAN12AADNgAAAw4gAALuOAAC0kwEArZcJAKeY&#10;GgCgmCwDmZY6CpKURRKMkk8aho9XIoCNXyh7i2cudolvM3KHdzhthYE8aYSLQGaCl0NigaVGYIG2&#10;R16BzUdege9GX4H/RGB//0Jhff9BYnv/P2N6/z9jev8/Y3r/P2N6/z//XgAA6W0AANZ5AADIhAAA&#10;vowAALaTAACulwAAppsEAKCdFwCanSkCk5w3CIyaQxCGmE0YgJZVH3qUXSZ1kmUscJBsMWyOdTZn&#10;jX46Y4uJPl+KlUFciaNEWom0RViJy0VYiO1EWIj/Q1mG/0Fbg/9AXYH/Pl2A/z5dgP8+XYD/Pl2A&#10;/z7/YgAA5HEAAM9+AADDiAAAuZEAALCXAACnmwAAnqEAAJijEwCToyUBjaI0BoahQA2An0oVeZ1T&#10;HHSbWiNvmWIoaphqLmaWcjJhlXw3XZSGOlmSkz5WkqFAU5GyQVKSyUJSketBUpD/QFKP/z9Vi/8+&#10;Voj/PVeH/z1Xh/89V4f/PVeH/z35ZwAA3XYAAMmDAAC9jQAAs5UAAKmbAACgoAAAlqcAAI+pDwCL&#10;qiEBhakwBH+oPAp4p0cSc6VQGG2jWB5oomAkZKFnKV+gcC5bnnkyV52ENlOckTlQnJ87TpuwPUyc&#10;xz1Mm+o8TJn/PEyY/zxNlf88T5H/O1CP/ztQj/87UI//O1CP/zvrbQAA03wAAMOJAAC3kwAArJoA&#10;AKKfAACZpQAAjqsAAIWwCwCBsRsAfLErAnewOAdxr0MNa65NFGatVRlhrF0eXatlI1mqbidVqXcr&#10;UaiCL02njzJKp541SKevNkenxjZGpuk2RaT+N0Wj/zdGoP83SJz/N0ma/zdJmv83SZr/N0ma/zfi&#10;dAAAyoMAALyPAACwmAAApZ4AAJukAACQqwAAhbEAAHq4BAB2uRQAcrklAW25MwRouD8IY7hJDl63&#10;UhNatloYVrZiHFK1ayBOtHUkS7SAJ0izjipFs50sQrOuLUGzxS5Bs+ktQLD+Lz+v/zE+rf8yQKj/&#10;MkGm/zJBpv8yQab/MkGm/zLVfAAAwooAALWWAAConQAAnaMAAJKqAACHsQAAfLcAAHC+AwBowg4A&#10;ZsMdAGPDLQFewzkEWsNECFbCTgxSwlcQT8FfFEvBaRdIwXMaRcB+HULAjCA/wJsiPcCtIzzBxCM8&#10;wOkjOr7+Jji8/yg3u/8pOLj/Kji2/ys4tv8rOLb/Kzi2/yvJhQAAuZMAAKycAACgogAAlKoAAIix&#10;AAB8uAAAcb4AAGbFAwBbywgAV80TAFbOIwBTzjIBUM4+A03PSAVJz1IIRs9bC0PPZQ5Az28QPs97&#10;EzvPiRU5z5kXN8+rGDbQwxg2z+gYNM37GzLL/x0xyv8fMMn/IS/I/yEvyP8hL8j/IS/I/yG+jwAA&#10;r5oAAKKhAACWqQAAirAAAH24AABxvwAAZsYAAFvMAgBQ0gcAR9oMAEbcGABF3CcARN01AUHdQAI/&#10;3ksDPd5VBDrfXwY432kHNd92CTPghAsx4JQML+GmDS7hvA4t4uAOLd74Dyvd/xIq3P8UKdr/Fija&#10;/xYo2v8WKNr/Fija/xazmAAApaAAAJmnAACLsAAAfrgAAHHAAABlyAAAWc4AAE7TAABE2wQAP+kN&#10;AD3pFwA76iMAOeouADbrOAE060IBMexLAi/tVQMt7V8DKu5rBCjueAUm74gGJe+aByPwrgci8cgH&#10;IvDtByHs/wch6/8IIOv/Ch/q/wsf6v8LH+r/Cx/q/wuonwAAm6YAAI2vAAB/uAAAccEAAGTKAABY&#10;0AAATNYAAEHdAAA45AAANfYMADP3FAAw9x4ALvgnACv5MAAo+TgBJvpAASP7SQEh+1IBHvxdAhz9&#10;aQIa/XkDGP6LAxf/ngMV/7MEFP/TBBT+9AQT/P8DE/r/AxP5/wMT+f8DE/n/AxP5/wOdpQAAj64A&#10;AIC4AABywgAAZMsAAFbTAABJ2gAAPt8AADTkAAAu9AAAK/8KACj/EAAl/xcAIv8fAB//JgAc/y0A&#10;Gf80ABf/PAAU/0QBEv9OARD/WQEO/2cBDP93AQv/igIK/58CCf+1Agj/1QIH//QCB///Agf//wIH&#10;//8CB///Agf//wKRrQAAgrgAAHPCAABkzAAAVtUAAEjdAAA74gAAMOcAACfuAAAj/wAAIP8EABz/&#10;DAAZ/xEAFv8WABP/GwAR/yEADv8nAA3/LgAK/zYAB/8+AAT/SAAA/1QAAP9iAQD/cwEA/4cBAP+d&#10;AQD/sgEA/8oBAP/qAQD/8wEA//MBAP/zAQD/8wGEtwAAdMEAAGXMAABW2AAAR98AADnlAAAt6gAA&#10;I+4AABz9AAAY/wAAFf8AABH/BAAP/wsADf8OAAn/EQAG/xUAA/8aAAD/IAAA/yYAAP8uAAD/NwAA&#10;/0EAAP9NAAD/XAAA/20AAP+CAAD/lgAA/6gAAP+6AAD/wwAA/8MAAP/DAAD/wwD/JC8B/yUvAf8o&#10;LwH/JzEB/yQ2Av8gPgL/GkkD/xdWA/8VZAP/E3IE/xJ/BP8SigT/EpQE/xKdBf8SpAX/EqwG/xKz&#10;Bv8Sugb/EsMG/xPOB/8T3wf/E+sH/xP2B/8T/wf/E/8G/xP/Bv8U/wf/FP8I/xP/CP8V/wn/Ff8J&#10;/xX/Cf8V/wn/JS4B/yktAf8rLAH/Ky4B/ykzAv8kOwL/H0YD/x1TA/8bYQT/GW4E/xd7BP8XhwX/&#10;F5EF/xeaBv8XoQb/F6kH/xewB/8Xtwj/F8AI/xjKCP8Y2wj/GOgI/xj0CP8Y/Qj/Gf8I/xn/CP8Z&#10;/wn/Gf8K/xj/C/8a/wv/Gv8L/xr/C/8a/wv/Ji0B/ywpAf8uKAH/LyoB/y0vAv8pNwL/J0MD/yRQ&#10;A/8iXQT/IGoF/x53Bf8egwb/Ho0H/x6WB/8engj/HqUJ/x6sCf8eswn/HrwK/x7GCv8e0wr/HuUK&#10;/x7xCv8f/Ar+H/8K/R//C/wf/wz8Hv8N/B//Dvch/w73If8O9yH/Dvch/w7/KioB/y8mAf8yJAH/&#10;MyUB/zIqAf8xNAL/Lz8D/y1MA/8qWQT/KGYF/yZyBv8lfgf/JYkI/yWSCf8lmgr/JaEL/yWoC/8k&#10;sAz/JLgM/yXBDP8lzg3/JeEN/CXvDfkm+gz2Jv8N9Sb/D/Ql/xD0Jf8R8ib/Eu0n/xLtJ/8S7Sf/&#10;Eu0n/xL/LiYB/zQiAf83IAH/OSEB/zglAf85LwL/ODsC/zVHA/8zVAX/MWEG/y9tB/8ueQn/LYQK&#10;/y2NDP8slg3/LJ0N/yylDv0srA/8LLQP+yy9D/ksyRD2LN0Q8y3sD+8t+A/tLf8S6yz/FOos/xXp&#10;LP8W5S3/FuAu/xbgLv8W4C7/FuAu/xb/MiMB/zgdAf88GwH/PhsB/0AiAf9BKwH/QDYC/z5CA/88&#10;TwX/OVwG/zhoCP02cwv7NX4M+DWIDvc0kQ/1NJkQ8zSgEfIzqBLwM7AS7zO5E+4zxRPrNNcT5zTq&#10;EuM09xThNP8X3jP/Gdwz/xrbM/8a1DT/Gs41/xrONf8azjX/Gs41/xr/Nh8B/zwZAf9BFgD/RBYA&#10;/0ceAf9JJwH/SDIC/0Y9A/9ESQX6QlYH9kBiCfI/bgzvPXkP7TyDEOo8jBLoO5QT5zucFOU7pBXj&#10;Oq0V4jq2FuA7whbfO9IW2jvoF9Q69hrQOv8czTr/Hss6/x7KOv8fxDv/H8A8/x7APP8ewDz/HsA8&#10;/x7/ORsB/0AVAP9FEQD/ShMA/04ZAP9QIgH/UCwB/U43AvZLQwTwSVAH60hdCudGaQ3jRXQQ4ER+&#10;E91DhxXbQpAX2EGYGNVAoBnTQKkb0UCyHM9AvR3NQMwdykHkHsZA9CDCQP8iv0D/I71A/yO7QP8j&#10;tkH/I7NC/yKzQv8is0L/IrNC/yL/PRcA/0QRAP9KDgD/UBAA/1QVAP9WHQD9ViYB81UxAetTPQPl&#10;UksG31BYCtpOYw7UTG4T0Ep4Fs1JgRnLSIobyEeSHcZHmh/ERqMhwkasIsBFtyO+RcUkvEXcJLhG&#10;8CW1Rv8nskb/J7BG/yeuRv8nqkf/JqdI/yanSP8mp0j/JqdI/yb/QBQA/0gOAP9OCwD/VQ4A/1kR&#10;AP9cFgD0XR8A6lwqAeJbNwLaWkYF0ldTC8xVXhDIU2gVxFFyGcFQexy+T4QfvE2MIrlNlSS3TJ0m&#10;tUunJ7NLsSmxSr8qr0rRKqxL6yupS/wspkv/LKVM/yujTP8qn03/Kp1N/ymdTf8pnU3/KZ1N/yn/&#10;QxEA/0sMAP9TCAD/WgsA/14NAPlgEADrYRYA4WIhANZiMQHOYUEFx19OC8JcWRG9WmQXuVhtG7ZW&#10;dh+zVX4isFOHJa5SjyirUZgqqVCiLKdQrC2lT7kvo0/LL6BQ5i+eUPkwnFD/L5pR/y6YUf8tllL/&#10;LJRS/yuUUv8rlFL/K5RS/yv/RhAA/04JAP9WBQD+XgYA72IHAOdlCgDkZg4A1mcZAM1oLQHFZz0F&#10;v2VKC7ljVRK0YF8XsF5pHKxccSGpWnokplmCKKRYiyuhVpQtn1WdL5xVqDGaVLQzmFTFM5ZU4TST&#10;VfYzklX/MpFW/zGPVv8wjVb/LoxX/y2MV/8tjFf/LYxX/y3/SQ4A/1EFAP9aAQDuYgAA32cDANhq&#10;BgDVawoAzW0VAMVuKQG+bTkEt2tHC7FoUhGsZlwYqGRlHaRibSKhYHUmnl5+KZtdhi2YXI8vlVqZ&#10;MpNZpDSQWbA2jlnANoxZ2zeKWfM2iVr/NIhb/zOHW/8xhlv/MIVb/y+FW/8vhVv/L4Vb/y//SwwA&#10;/1QAAPteAADiZQAA2GsBAM9uBQDMcAgAxnISAL5zJgG3czYEsXBECqtuTxGma1kYoWlhHZ1naiKZ&#10;ZXInlmN6KpNigy6QYIwxjV+VNIpeoDaHXq04hV28OYNd1DmCXvA4gV//NoBf/zSAX/8zf1//MX5f&#10;/zB+X/8wfl//MH5f/zD/TQkA/1YAAO5hAADdaQAA0W8AAMpzAwDFdQYAwHYQALh4IwCxeDMDq3ZB&#10;CaVzTBCfcFYXm25fHZZsZyKTam8nj2h3K4xnfy+JZYgyhWSSNYJjnTeAYqo5fWK5Ontizzt6Yu45&#10;emP/OHpj/zZ5Y/80eWP/Mnli/zF5Yv8xeWL/MXli/zH/TwcA/1kAAOZkAADXbAAAzHMAAMR3AgC/&#10;eQQAuXoOALJ8IACsfDEDpXo+CZ94ShCadVMXlXNcHZFxZCKNb2wniW10K4VsfC+CaoUyf2mPNXxo&#10;mzh5Z6c6dma2O3RmzDxzZ+s7c2f/OHNo/zZzaP81c2f/M3Nm/zJzZv8yc2b/MnNm/zL/UQQA/1wA&#10;AOJnAADScAAAx3YAAMB6AAC6fQIAtH8MAK2BHQCngS4CoH88CJp9Rw+VelEWkHhaHIt2YiGHdGkm&#10;g3JxK39xei98b4MyeG6NNXVtmDhybKU7cGu0PG5ryTxta+k7bWz+OW1s/zdubP81bmv/NG5q/zJu&#10;av8ybmr/Mm5q/zL/UwAA9F8AAN5qAADNcwAAw3oAALt+AAC1gQAAroMJAKiFGgCihSsCm4Q6B5WC&#10;RQ6Qf08Vin1YG4Z7XyCBeWclfXdvKnp2dy52dIAyc3OLNW9yljhscaM6aXCyPGhwxjxncOc7Z3H8&#10;OWhx/zdocP81aW//NGlu/zNpbv8zaW7/M2lu/zP/VgAA62IAANhuAADJdgAAv30AALeCAACwhQAA&#10;qIcGAKKJFwCciikBlok3BpCHQwyLhU0ThYJVGYCAXR98f2UkeH1tKXR7dS1wen4xbXmINGl3lDdm&#10;dqE6Y3awO2F2xDxhduU7YXb7OWJ2/zdjdf81Y3P/NGRy/zNkcv8zZHL/M2Ry/zP/WAAA5mYAANJx&#10;AADFegAAu4EAALKHAACrigAAoowCAJyOFACXjyYBkY40BYuMQAuFikoRgIhTGHuGWx12hWMicoNq&#10;J26CcitqgHsvZ3+GM2N+kTZgfZ45XXyuOlt8wTtbfOM6W3z6OFx7/zdde/81Xnn/NF93/zNfd/8z&#10;X3f/M193/zP+XAAA4WoAAM11AADAfgAAtoYAAK6LAACljgAAm5EAAJWTEQCQlCIBi5MxA4WSPQl/&#10;kUgPeo9RFnWNWRtxjGAgbIpoJWiJcClkh3ktYYaDMV2FjzRahJw2V4OsOFWDvzlVg+E4VYL5N1aC&#10;/zVWgf80WH//M1l9/zJZff8yWX3/Mll9/zLvYAAA224AAMd6AAC7gwAAsosAAKiQAACfkwAAlJYA&#10;AI2ZDgCJmh4AhJouAn6ZOgd5l0UNdJZOE2+VVhhqk14dZpJlIWKRbSZej3YqW46BLVeNjTBUjJoz&#10;UYyqNU+MvTVPjN41T4v3NE+K/zNQif8yUYb/MVKE/zFShP8xUoT/MVKE/zHqZQAA0nMAAMJ/AAC2&#10;iAAArJAAAKKUAACYmAAAjJwAAISfCgCAoBkAfKEpAXegNgVyn0EKbZ5LD2idUxRknFsZYJtjHVya&#10;ayFYmXQlVZh+KVGXiixOlpguS5aoMEqWvDFJltwwSZT2MEmT/zBJkv8wSpD/L0uN/y9Ljf8vS43/&#10;L0uN/y/iawAAynkAALyFAACxjwAAppQAAJuZAACRnQAAhqIAAHqmAwB2pxMAc6gkAG6oMgNqqD0G&#10;ZadHC2GmUA9dpVgUWaRgGFWjaBxSo3EfTqJ8I0uhiCZIoZYoRaCmKkShuitDodoqQ5/1K0Kd/ytC&#10;nP8sQpv/LESX/ytEl/8rRJf/K0SX/yvXcgAAw4AAALaMAACqlAAAn5kAAJSeAACJowAAfqgAAHCu&#10;AABqsA4AaLEdAGWxLAFhsTgDXbBDBlmwTApVr1QOUq9dEU6uZRVLrm8YSK15G0Wthh5CrJUgP6yl&#10;Ij6tuSM9rdgiPav1Izyp/yU7p/8mO6b/Jjuk/yY7pP8mO6T/Jjuk/ybMegAAu4gAAK6SAACimQAA&#10;l54AAIykAACAqgAAda8AAGm0AABeuQYAW7oUAFm7JABWuzEBU7s9A1C7RwVNu1AHSrpZCke6Yg1E&#10;umwQQbp3Ez65hBU8uZMXObmjGDi5txk3utYZN7j0GjW2/xw0tP8eM7P/HzOy/yAzsv8gM7L/IDOy&#10;/yDBgwAAtJEAAKaYAACbngAAj6UAAIKrAAB2sQAAa7YAAF+8AABUwQMATMUNAEvFGQBJxigASMY1&#10;AEXHQAFDx0oDQMdTBD7HXQY7x2cIOcdzCjfHgAw0x5ANMsehDjHItQ8wyNMPMMb0EC7E/xMtwv8V&#10;LMH/FivA/xcrwP8XK8D/FyvA/xe4jQAAqpcAAJ6eAACRpQAAhKwAAHiyAABruQAAYL8AAFTDAABK&#10;yAIAQM0HADrSDgA50hsAONMoADfTNQA21EAANNVLATPVVQEx1mACL9ZsAy3XegQr2IsFKtidBSjZ&#10;sQYn2s0GJ9fvBibU/wkl0v8LJNH/DCPQ/w0j0P8NI9D/DSPQ/w2ulgAAoJ0AAJSkAACGrAAAebQA&#10;AGy7AABgwgAAVMYAAEjLAAA+0AAANdUEAC3dCgAs4RMAK+IfACnjKgAo5DUAJ+Q/ACblSgAk5lUA&#10;I+ZhASHnbgEg534CHuiQAh3ppAIb6bwCGuriAhrm/AIZ5f8DGeT/BBjj/wUY4/8FGOP/BRjj/wWj&#10;nQAAlqQAAIisAAB6tQAAbL0AAF/EAABTygAAR84AADzTAAAy2gAAKt8AACXuCQAj8BEAIfEZAB/x&#10;IgAd8isAG/M0ABn0PgAX9EgAFfVSABP2XwAS9m4BEfeAARD4lAEP+aoBDvnGAQ757QEN9v8BDfT/&#10;AQ3z/wEN8/8BDfP/AQ3z/wGZowAAi6wAAHy1AABtvgAAX8YAAFLNAABF0gAAOdgAAC/eAAAm4gAA&#10;H+oAABz7BgAZ/w4AF/8TABT/GgAS/yEAEP8oAA7/MAAN/zkAC/9DAAn/TgAG/1wABP9sAAL/gAAB&#10;/5YAAP+tAAD/ygAA//AAAP//AAD//wAA//8AAP//AAD//wCNqwAAfbUAAG6/AABgyAAAUtAAAEPX&#10;AAA33QAAK+IAACLmAAAZ6gAAFfkAABL/AAAQ/wgADv8OAAz/EQAJ/xYABv8cAAP/IgAA/yoAAP8z&#10;AAD/PQAA/0kAAP9XAAD/aQAA/34AAP+VAAD/rAAA/8cAAP/oAAD/+gAA//oAAP/6AAD/+gCAtQAA&#10;cL8AAGHJAABS0wAAQ9sAADXhAAAp5gAAHuoAABXuAAAQ+AAADv8AAAv/AAAI/wAABP8GAAD/CgAA&#10;/w4AAP8RAAD/FQAA/xsAAP8jAAD/KwAA/zYAAP9DAAD/UwAA/2UAAP96AAD/kQAA/6YAAP+4AAD/&#10;zwAA/88AAP/PAAD/zwD/HC8B/yAsAf8hLAH/Hi4B/xozAf8UPAH/D0YB/w1UAv8LYQL/CW8C/wl7&#10;Av8JhgL/CZAC/wmZAv8JoAL/CacC/wmtAv8JtAL/CbwB/wnFAf8J0QL/CeMC/wnvAv8J+QH/Cv8B&#10;/wr/Af8K/wL/Cv8C/wr/Av8L/wP/C/8D/wv/A/8L/wP/Hy0B/yMpAf8kKQH/IisB/x4wAf8YOAH/&#10;FEMB/xFQAv8QXgL/DmsC/w53Av8OgwL/Do0C/w6VAv8OnQL/DqQC/w6qAv8OsQL/DrkC/w7BAv8O&#10;zQL/Dt8C/w7sAv8O+AL/Dv8C/w7/Av8P/wP/D/8D/w//BP8Q/wT/EP8E/xD/BP8Q/wT/IyoB/yYm&#10;Af8oJQH/JycB/yMrAf8eMwH/G0AB/xlNAv8WWgL/FGcC/xNzAv8TfgL/E4kD/xORA/8TmQP/E6AC&#10;/xOnA/8TrgP/E7UD/xO+A/8TyQP/E9oD/xTpA/4U9gP7FP8D+RX/A/kV/wT4Ff8F+BX/BvgV/wb4&#10;Ff8G+BX/BvgV/wb/JiYB/yoiAf8sIAD/KyIB/ygmAf8nMAH/JDwB/yJJAv8fVQL/HWIC/xtuA/8b&#10;egP/GoQD/xqNA/8alQP/GpwE/xqjBP8bqgT/G7IE/xu6BP8bxQT8G9ME+RvnBPUc9ATyHP8F8Rz/&#10;BvAc/wfvHf8I7x3/Ce8c/wnuHP8J7hz/Ce4c/wn/KiIB/y4dAP8wGwD/MBwA/zAiAP8wLAH/LjcB&#10;/ytEAv8oUQL/Jl0D/yRpA/8jdQT/I38E/iOIBP0jkQX7I5gF+iOgBfgjpwb3I64G9SO3BvQjwQby&#10;JM8G7iTkBuol8gboJf4I5iT/CuQl/wvjJf8M4yT/DOIk/wzhJP8N4ST/DeEk/w3/Lh4A/zMYAP81&#10;FgD/NRUA/zgdAP84JwH/NzMB/zQ/Af8ySwL/L1gD+y5kBPgtbwT1LHoF8yyDBvEsjAbvLJQH7Syc&#10;COwsowjqLKsI6SyzCOcsvgnmLMwJ4i3iCN4t8QrbLP4M1i3/DtQs/w/SLP8Q0Sz/EM8s/xDOLf8Q&#10;zi3/EM4t/xD/MhkA/zcUAP86EQD/PBIA/z8ZAP9AIgD/Pi0B/zw5Afo6RQL0OFID8DdeBOw2agXp&#10;NXQG5jV+COQ0hwjiNJAJ4DSYCt40nwrcM6cL2jOwDNgzuwzVM8kN0jTfDc408A/KNP0SxzT/E8U0&#10;/xTDNP8VwzP/FcA0/xW/NP8UvzT/FL80/xT/NhUA/zsQAP8+DQD/Qw8A/0YUAP9GHAD/RiYA9kQy&#10;Ae9CPwHpQEwD5D9ZBN8+ZAbbPW8I2Dx5CtQ8ggzRO4sNzzuTD806mhDLOqIRyTqrEsg6tRPGOsIT&#10;xDrVFMA76xW8OvsXuTr/GLc6/xm2Ov8ZtTr/GLI7/xixO/8YsTv/GLE7/xj/ORIA/z8NAP9DCQD/&#10;SAwA/0sQAP9MFQD1TB8A60oqAORJNwHdSUYC1UdTBNBGXwjMRWkLyURzDcZDfBDDQoQSwUKME79B&#10;lRW9QZ0Wu0CmF7pAsBi4QLwZtkDMGrNB5hqvQfccrUH/HatB/x2pQf8cqUH/HKZB/xulQf8bpUH/&#10;G6VB/xv/PRAA/0IJAP9IBQD/TQgA/1ALAPlRDwDrUBUA4U8gANhQMQDPUEECyU9OBcROWgnATGQN&#10;vUttELpKdhO3SX4VtUiHF7NHjxmxR5cbr0agHK1Gqh6rRbYfqUXGH6dG4CCkRvQgoUb/IZ9H/yCe&#10;R/8gnkf/H5tH/x6aR/8emkf/HppH/x7/QA0A/0YEAP9MAAD4UgIA6FUEAOFVCADiVQ0A1VUZAMxX&#10;LADFVzwCv1ZKBrpVVQq2U18OslJoEq9QcRWsT3kYqk6BGqhNih2lTJIfo0ycIKFLpiKfS7EjnUvA&#10;JJtL2CWZS/Allkz/JJVM/ySUTP8jk0z/IpFN/yGRTf8hkU3/IZFN/yH/QgoA/0kAAP9RAADmVwAA&#10;3VsBANVcBQDSWwkAy1wUAMNeKAC8XjgCtl1GBrFbUQqtWVsPqVhkE6ZWbBejVXQaoFR9HZ5ThR+b&#10;Uo4imVGXJJdQoSaVUK0nklC8KJFQ0CiOUOwojVH+J4tR/yaLUf8lilL/JIlS/yOIUv8jiFL/I4hS&#10;/yP/RQcA/0sAAPBVAADfWwAA02AAAMxhAwDIYQYAw2ERALtkJAC1ZDQCr2NCBaphTgqlX1cPoV1g&#10;FJ5caBibW3AbmFl4HpVYgSGTV4okkFaTJo5VniiLVakqiVS3K4dUyyuFVekrhFX8KoNW/yiDVv8n&#10;glb/JYFW/ySBVv8kgVb/JIFW/yT/RwMA/08AAOdYAADZYAAAzWQAAMZmAQDBZgQAu2YOALRpIACu&#10;aTECqGg/BaNmSgqfZVQPmmNdFJdhZRiTYG0ckF51H45dfSKLXIYliFuQKIVamiqDWaYsgFm0LX9Z&#10;xy59WeYtfFr6LHta/yp7W/8oe1v/J3ta/yZ6Wv8lelr/JXpa/yX/SQAA+1IAAONcAADSYwAAx2gA&#10;AMBrAAC6awIAtWsNAK5tHQCobi4Bo208BZ1rSAqZalEPlGhaFJBmYhiNZWocimNyIIdieiOEYYMm&#10;gWCMKX5flyt7XqMteV6xL3ddxC91XuIvdV75LXVf/yt1X/8pdV//KHVe/yZ1Xv8mdV7/JnVe/yb/&#10;SwAA8FUAAN5fAADNZwAAw2wAALtvAAC1cAAAr28KAKhxGgCjcisBnXI5BJhwRQmTbk8Oj21YFItr&#10;YBiHaWcchGhvIIFndyN9ZoAmemSKKXdjlCx1Y6EucmKvL3BiwTBvYt8wbmP3Lm9j/yxvY/8qb2P/&#10;KG9i/ydvYv8nb2L/J29i/yf/TQAA61gAANljAADJagAAv3AAALdzAACwdAAAqXQHAKN2FwCedygB&#10;mHY3BJN1QgiOc0wOiXFVE4VwXRiBbmUcfm1sH3tsdCN4an0mdGmHKXFokixuZ54ubGesMGpnvjFp&#10;Z9wwaWf1Lmln/yxpZ/8qamf/KWpm/yhqZv8namb/J2pm/yf/UAAA51sAANNmAADFbgAAu3MAALN3&#10;AACreQAApHgDAJ16FACYeyUBk3s0A456QAeJeEoNhHZTEoB1Wxd8c2IbeHJqH3VxciJyb3smb26F&#10;KWxtkCxpbJwuZmyqMGRsvDFjbNkwY2z0L2Ns/y1kbP8rZGv/KWVq/yhlav8oZWr/KGVq/yj9UwAA&#10;418AAM5pAADBcQAAt3cAAK97AACnfQAAnn0AAJh+EQCTgCIAjoAxAol/PgaEfUgMf3xREXt6WRZ3&#10;eWAac3doHm92cCFsdXglaXSCKGZzjitjcpouYHGoL15xujBdcdQwXXHyLl5x/yxecP8rX3D/KWBv&#10;/yhgbv8oYG7/KGBu/yjxVQAA3mIAAMptAAC9dQAAs3sAAKuAAACiggAAmIEAAJGDDwCNhR8AiIUu&#10;AoOEOwV+g0UKeoFOD3WAVhRxf14Ybn1mHGp8bSBne3YjY3qAJ2B5iypdeJgsWnemLlh3uC9Xd9Ev&#10;V3fxLlh2/yxYdv8qWXX/KVp0/yhadP8nWnT/J1p0/yftWQAA12YAAMVxAAC5egAAr4AAAKaEAACd&#10;hgAAkYcAAIqJDACGihsAgosrAX2KOAR4iUIIdIhMDW+HVBJshVsWaIRjGmSDax5hgnQhXYF9JFqA&#10;iShXf5YqVX6kLFJ+ti1Rfs4tUX3vLFJ9/ytSfP8pU3v/KFR6/ydUev8nVHr/J1R6/yfoXgAA0GsA&#10;AMB2AAC0fgAAq4UAAKGJAACXiwAAiY0AAIOPCAB+kBcAe5EnAXaRNANykD8GbY9JC2mOUQ9ljVkT&#10;YoxgF16LaBtbinEeV4l7IVSIhiRRh5QnT4aiKU2GtCpLhswqS4XuKUyE/ylMg/8oTIP/J02B/yZO&#10;gf8mToH/Jk6B/ybhYwAAyXAAALt7AACwhAAApooAAJuOAACRkQAAhJMAAHqVAgB1lxIAcpgiAG+Y&#10;MAJqlzsEZpdFCGKWTgxflVYPW5RdE1iTZRdVk24aUZJ4HU6RhCBLkJEjSZChJEeQsiZFkMomRY/t&#10;JUWN/yVFjP8lRov/JEaK/yRGiv8kRor/JEaK/yTYaQAAw3YAALWBAACrigAAn48AAJWTAACKlgAA&#10;fpoAAHCdAABrnw4AaJ8cAGagKgFioDcCX59BBVufSghYnlILVJ5aDlGdYhJOnGsVS5x1GEibgRpF&#10;m48dQpqfH0CasCA/msggP5nrHz+Y/yA+lv8hPpX/IT+U/yE/lP8hP5T/IT+U/yHNcAAAvH0AALCI&#10;AACkjwAAmZQAAI6YAACDnQAAd6AAAGmkAABgpwgAXagUAFupJABZqTEBVqk8AlOpRQRQqE4GTahX&#10;CUqoXwxHp2gORKdzEUGmfxQ+po0WPKadFzqmrxg5pscYOaXqGDij/xo3of8bN6D/HDef/xw3n/8c&#10;N5//HDef/xzEeAAAtYUAAKmPAACdlQAAkpoAAIafAAB6owAAbqgAAGKsAABVsAAAULIOAE6yGwBN&#10;sygAS7M1AEmzPwFGs0kCRLNSBEGzWwY/s2QIPLNvCjqzeww3s4oONbKaDzOzrRAys8UQMrLpEDGw&#10;/hIwrv8UL63/FS+s/xYvrP8WL6z/Fi+s/xa7gQAAro4AAKGVAACWmgAAiaAAAH2mAABxqwAAZa8A&#10;AFm0AABOtwAAQ7wFAEC9EQA/vR4APr4rADy+NgA7v0EAOb9LATe/VAI1wF8CM8BqBDHAdwUvwIYG&#10;LcCXByvAqggqwcIIKsDnBym9/QoovP8MJ7r/DSe5/w4nuf8OJ7n/Die5/w6yjAAApZQAAJmaAACN&#10;oQAAf6cAAHKtAABmswAAWrgAAE+7AABEvwAAOsQCADDJCAAuyhEALcodACzLKQAryzUAK8xAACrN&#10;SgAozVYAJ85hACbObwEkzn8BI8+RAiHPpQIg0L0CIM/kAh/N+gMey/8EHsr/BR3J/wYdyf8GHcn/&#10;Bh3J/waolAAAnJoAAJChAACCqAAAdK8AAGe2AABbvAAATsAAAEPDAAA5xwAAL8wAACfQBAAf1goA&#10;G9oQABvbGgAa2yYAGtwxABndPAAY3UgAGN5VABffYgAW4HIAFeCFABThmgAT4rEAEuPPABLg9AAS&#10;3v8BEd3/ARHb/wIR2/8CEdv/AhHb/wKemgAAkqEAAISpAAB2sQAAaLgAAFu/AABOxAAAQsgAADfM&#10;AAAt0AAAJNUAABzbAAAV3wUAFOkOABLqFAAR6x0AEOsmAA7sMAAO7ToADe5GAAvuUwAK72IACfB0&#10;AAjxiQAH8qAABfK6AATx5AAC8f0AAu//AAPt/wAD7f8AA+3/AAPt/wCVoQAAhqkAAHiyAABpugAA&#10;W8IAAE3IAABAzAAANNEAACrWAAAh2wAAGeAAABLkAAAP8AEADfkKAAv6DwAJ+xUAB/scAAT8JAAB&#10;/CwAAPw3AAD8QgAA/FAAAPxhAAD9dQAA/IwAAPykAAD8wQAA/OsAAPz/AAD9/wAA/f8AAP3/AAD9&#10;/wCJqQAAebIAAGq7AABcxAAATswAAD/RAAAy1wAAJ90AAB3hAAAV5QAADugAAArxAAAI/QAABf8D&#10;AAH/CQAA/w4AAP8SAAD/FwAA/x8AAP8nAAD/MQAA/z4AAP9NAAD/XwAA/3UAAP+NAAD/pgAA/8IA&#10;AP/nAAD//AAA//8AAP//AAD//wB8swAAbLwAAF3GAABOzwAAP9YAADHdAAAl4gAAGuYAABHqAAAM&#10;7gAABfIAAAD/AAAA/wAAAP8AAAD/AAAA/wUAAP8KAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP85AAD/&#10;SgAA/10AAP9zAAD/jAAA/6QAAP+5AAD/1AAA/94AAP/eAAD/3gD/GCwA/xkpAP8ZKAD/FSsA/xAw&#10;AP8LOAH/A0QB/wBRAf8AXgH/AGwB/wB4Af8AggH/AIwB/wCUAf8AnAD/AKIA/wCoAP8ArwD/ALYA&#10;/wC+AP8AyAD/ANcA/wDnAP8A8wD/AP0A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/&#10;GykA/x0mAP8cJQD/GScA/xMsAP8ONAD/C0AB/whOAf8FWwH/A2gB/wJ0Af8CfwH/AogB/wKRAf8C&#10;mAH/Ap8B/wGlAP8BrAD/AbIA/wG6AP8BxAD/AdEA/wDkAP8A8QD/APwA/AH/APwC/wD8A/8A/AT/&#10;AfwF/wH8Bf8B/AX/AfwF/wH/HyYA/yEiAP8gIQD/HiMA/xgnAP8TMAD/ETwB/w5KAf8NVwH/C2MB&#10;/wpvAf8KegH/CoQB/wqNAf8KlAH/CpsB/wqiAf8KqAH/Cq8B/wq3Af8KwAD/CswA/wrgAPsK7wD3&#10;CvoA9Qv/AfUM/wH0Df8B9A3/AvQN/wL0Df8C9A3/AvQN/wL/IiIA/yQdAP8kHAD/Ih0A/x4iAP8c&#10;LAD/GTgA/xZFAf8TUgH/El4B/xBqAf8QdQH/EH8B/xCIAf8QkAH/EJcB/xCeAf8QpQH9EKwB/BCz&#10;AfoQvQH5EckB9RHdAfER7QHuEfkB7BL/AusT/wLqE/8D6RP/A+kT/wPpE/8D6RP/A+kT/wP/Jh0A&#10;/ygYAP8oFgD/JhYA/yYdAP8mKAD/IzQA/yBAAP8dTQH/G1kB/xllAf4ZcAH8GHoB+RiDAfcYjAH2&#10;GJMB9BiaAfMYoQHxGagB8BmwAu4ZugLtGcYC6hrZAuYa6wHiG/kC4Bv/A94c/wTdHP8F3Bz/Bdwc&#10;/wXbHP8F2xz/Bdsc/wX/KhkA/y0TAP8tEQD/LREA/y4ZAP8tIgD/LC4A/yk6AP8mRwH6JFQB9iNg&#10;AfIiawHvInUC7SJ+AusihwLpIo8C5yKWAuUingLkIqUC4iKtAuEjtwLfI8MC3SPWAtgk6gPSJPkF&#10;zyX/Bs0l/wfLJf8IyiX/CMok/wjKJP8IyiT/CMok/wj/LhQA/zEQAP8yDQD/NA4A/zUUAP81HAD/&#10;MycA+jE0APMvQQDuLU4B6SxaAeUsZQLiLHAC3yt5At0rggPaK4sD2CuSBNUrmgTTK6IE0SuqBc8r&#10;swXNK78GzCzPBsgt5wfELfcJwS3/Cr8t/wu9Lf8MvC3/DLws/wy7LP8Muyz/DLss/wz/MREA/zUM&#10;AP82BwD/OgsA/zwQAP87FQD4OR8A7zcrAOc2OQDhNUcA3DVUAdU1YALRNWoDzjRzBMw0fAXKNIUG&#10;yDSNB8YzlAjEM5wJwjOlCcEzrgq/M7kLvTPIC7s04Qu3NPMNtDT/D7E0/w+wNP8QrzT/EK40/w+u&#10;NP8PrjT/D640/w//NQ4A/zgHAP88AgD/QAYA/0ELAPpBDwDtPxYA4zwiANo9MQDSPkEAzD5PAsg+&#10;WgPEPWQFwT1uB788dgi8PH4KujuHC7g7jwy3O5cNtTqfDrM6qQ+xOrQQrzrCEa462RGqO+8Spzv/&#10;E6U7/xSkO/8Tozv/E6I7/xOiO/8Sojv/EqI7/xL/OAoA/zwAAP9BAAD1RQAA5kYCAOFFBwDjQg0A&#10;1UMZAMxFLADGRzwBwUdJArxGVQS5RV8GtURoCbNDcQuwQ3kNrkKBD6xCiRCqQZESqEGaE6dApBSl&#10;QK8Vo0C8FqFA0BaeQeoXnEH8F5pB/xeYQf8XmEH/FpdB/xWXQf8Vl0H/FZdB/xX/OwYA/z8AAPlG&#10;AADlSwAA3E4AANNNBADRSgkAykoUAMJNJwC8TjcBt05FArJNUAWvTFoIq0tjCqhKbA2mSXQPpEl8&#10;EaFIhBOfR4wVnUeVF5tGnxiZRqoZl0a4GpZGyhuTRuYbkUf5G49H/xqOR/8Zjkf/GI1H/xiNR/8X&#10;jUf/F41H/xf/PgIA/0MAAOtLAADdUQAA0VQAAMpUAQDGUgUAwVERALlTIgCzVTMBrlRBAqpUTAWm&#10;U1YIolFfDJ9QZw+dT28Rmk53FJhOfxaWTYgYk0yRGZFMmxuPS6YdjUuzHotLxR6JS+Ieh0z3HoZM&#10;/x2FTP8chU3/GoVM/xmFTP8ZhUz/GYVM/xn/QAAA/EcAAOVQAADVVgAAylkAAMJaAAC9WAMAuFcO&#10;ALFZHgCsWi8Bp1o9AqJZSQWeWFMJm1dbDJdWZBCVVWsSklRzFY9TexeNUoQai1GNHIhRlx6GUKMf&#10;hFCwIIJQwSGAUN0hflH0IH1R/x99Uf8dfVH/HH1R/xt9Uf8afVH/Gn1R/xr/QgAA8EoAAN9UAADO&#10;WgAAxF4AALxfAAC2XgAAsVwLAKteGgClYCsAoGA6ApxfRQWXXlAJlFxYDJBbYBCNWmgTi1lwFohY&#10;dxiFV4Abg1aJHYBWlB9+VZ8he1WtInlUvSN4Vdcjd1XyInZW/yB2Vv8fdlb/HXZW/xx2Vv8bdlb/&#10;G3ZW/xv/RQAA7E4AANpYAADJXgAAv2IAALdkAACxYwAAq2EIAKRjFwCfZCgAmmU3ApZkQwWRY00I&#10;jmFVDIpgXRCHX2UThF5sFoFddBl+XH0cfFuGHnlakSB3Wp0idFmqJHJZuiVxWdIlcFrwI29a/yJv&#10;Wv8gcFr/HnBa/x1wWv8ccFr/HHBa/xz/SAAA51IAANNbAADFYgAAu2YAALNoAACsaAAApWYFAJ9n&#10;FACaaSUAlWk0ApBoQASMZ0oIiGZTDIRlWxCBZGITfmNqFntichl4YXocdmCEHnNfjiFwXpojbl6o&#10;JWxduCVqXs4maV7uJGle/yJqXv8gal7/H2pe/x5qXv8dal7/HWpe/x35SgAA41UAAM9fAADBZQAA&#10;t2oAAK9sAACnbAAAn2oBAJlrEQCUbSIAkG4xAYttPQSHbEcHg2tQC39qWA98aGATeGdnFnZnbxlz&#10;ZngccGWBHm1kjCFqY5gjaGKmJWZitiZkYswmZGLsJWRi/yNkYv8hZWL/H2Vi/x5lYv8dZWL/HWVi&#10;/x3yTAAA31gAAMpiAAC9aQAAs24AAKtwAACicAAAmW4AAJNwEACPch8AinIuAYZyOwOCcUUHfXBO&#10;C3puVg52bV4Sc2xlFXBrbRhtanUbaml/HmdpiiFlaJYjYmekJWBntCZfZ8kmXmfqJV5n/iNfZ/8h&#10;X2b/H2Bm/x5gZv8eYGb/HmBm/x7vTwAA2lwAAMZlAAC6bQAAsHIAAKd1AACddAAAlHMAAI10DQCJ&#10;dhwAhXcrAYF3OAN8dkMGeHVMCXR0VA1xc1sRbnJjFGtxaxdocHMaZW98HWJuhyBfbZQiXWyiJFps&#10;siVZbMclWGzoJVls/SNZa/8hWmv/H1tr/x5bav8eW2r/Hltq/x7rUwAA02AAAMJpAAC2cQAArHYA&#10;AKN5AACZeQAAjXcAAId5CwCDexgAf3woAHt8NQJ3e0AFc3pJCG95UQxseFkPaHdhE2V2aBZidXAZ&#10;X3R6HFx0hR9ac5EhV3KgI1VysCRTcsUkU3LnJFNx/CJUcf8gVHD/H1Vw/x5Vb/8dVW//HVVv/x3l&#10;VwAAzWQAAL5tAACydQAAqHsAAJ9+AACTfQAAh30AAIB/BwB8gBUAeIEkAHWCMgFxgT0EbYBGB2mA&#10;Twpmf1YNY35eEWB9ZhRdfG4XWnt3Gld6gh1Ueo8fUXmdIU95riJOecMiTXjlIk13+yFOd/8fTnb/&#10;Hk91/x1Pdf8dT3X/HU91/x3fXAAAyGgAALlyAACuegAApYAAAJqCAACOggAAgIMAAHmFAgB0hhEA&#10;cYggAG6ILgFqiDkCZ4dDBWOHTAhghlMLXYVbDlqEYxFXhGsUVIN1F1GCgBpOgY0cS4GbHkmBrB9I&#10;gMEgR4DjH0d/+h5Ifv8eSH3/HUl8/xxJfP8cSXz/HEl8/xzWYQAAwm4AALR4AACqgAAAn4UAAJSH&#10;AACIhwAAe4kAAHCMAABrjg0AaI8aAGaPKQBikDUBX48/A1yPSAVZjlAIVo5YC1ONYA5QjGgQTYxy&#10;E0qLfRZIiooYRYqZGkOKqhtCir8bQYrhG0GI+RtBhv8bQYX/G0KF/xpChP8aQoT/GkKE/xrNZwAA&#10;vHQAAK9+AAClhgAAmooAAI6MAACCjQAAdZAAAGeUAABhlQgAXpcUAFyXIwBamC8AV5g6AVSYRANS&#10;l0wFT5dUB0yXXAlJlmUMR5ZvDkSVehFBlYgTP5SXFT2UqBY7lL0WO5TfFjqS+Bc6kP8XOo//FzqO&#10;/xc6jv8XOo7/FzqO/xfFbgAAtnsAAKqFAACeiwAAlI8AAIiSAAB7lAAAbpcAAGKbAABXngAAUqAO&#10;AFGgGwBPoSgATaE0AEuhPgFJoUcCR6FQA0ShWAVCoWEHP6BrCT2gdws6oIUNOKCUDjagpg81oLsQ&#10;NKDdDzSd9xAznP8SM5r/EjOZ/xMzmf8TM5n/EzOZ/xO9dwAAr4MAAKOLAACYkQAAjZUAAIGZAABz&#10;nAAAZ58AAFuiAABPpgAAR6kIAESqEgBDqh8AQasrAECrNwA/rEEAPaxKATusUwI5rFwDN6xnBDWs&#10;cwUyrIEGMKyRBy6sowgtrLgJLKzZCCyq9QorqP8LKqb/DCql/w0qpf8NKqX/DSql/w21gAAAqIsA&#10;AJyRAACRlgAAhZwAAHigAABrpQAAX6gAAFOsAABIrwAAPbIAADa1CwA0tRUAM7YhADK2LAAxtzcA&#10;MLdBAC+4SwAuuFUALLhgASq4bQEpuXsCJ7mNAiW5nwMkubQDI7nSAyO39AQitf8FIbT/BiGz/wch&#10;sv8HIbL/ByGy/wetigAAoJEAAJWXAACInQAAe6MAAG6oAABhrQAAVbEAAEq0AAA/twAANLsAACu+&#10;AwAkwgwAIsIUACLDHwAhwyoAIMQ0AB/EPwAexUoAHcZWABzGYwAbx3MAGseFABnHmQAYyK4AF8jL&#10;ABfG8QEXxP8BFsP/AhbB/wMWwf8DFsH/AxbB/wOjkQAAmJgAAIueAAB9pQAAcKsAAGKxAABWtgAA&#10;SrkAAD69AAA0wAAAKsQAACLIAAAZzAQAE9AKABHSEQAQ0hoAENMlAA/TMAAO1DwADtRIAA3VVgAN&#10;1WUADNZ4AAzWjQAL2KQACti+AAnZ5gAK1v4AC9T/AAvS/wAL0v8BC9L/AQvS/wGamAAAjp8AAICm&#10;AAByrQAAZLQAAFe6AABJvwAAPcIAADLGAAAoyQAAH80AABfRAAAR1gAADNsFAAjeCwAG3xEABd8a&#10;AATgJAAC4S4AAeI6AADjRwAA5FYAAORnAADlewAA5pIAAOaqAADnyAAA5/AAAOj/AADo/wAA6P8A&#10;AOj/AADo/wCRnwAAgqcAAHSvAABltwAAV74AAEnDAAA8xwAAMMsAACXPAAAc1AAAFNkAAA7dAAAJ&#10;4QAAAuUAAADpBgAA6Q0AAOkRAADqGAAA6yEAAO0rAADvNwAA8UUAAPJWAADzaAAA834AAPSXAAD1&#10;sAAA9tAAAPfzAAD3/wAA9/8AAPf/AAD3/wCFpwAAdrAAAGa4AABYwQAASsgAADvMAAAu0QAAI9YA&#10;ABncAAAR4AAADOMAAATnAAAA6gAAAPUAAAD0AAAA9QUAAPULAAD2DwAA9hQAAPgdAAD6JwAA/DQA&#10;AP9DAAD/VQAA/2kAAP+BAAD/mgAA/7IAAP/PAAD/7QAA//kAAP/5AAD/+QB4sAAAaLoAAFnDAABL&#10;ywAAO9EAAC3YAAAh3QAAFuIAAA7mAAAI6gAAAO0AAADwAAAA+AAAAP8AAAD/AAAA/wAAAP8AAAD/&#10;BgAA/wwAAP8QAAD/GAAA/yIAAP8wAAD/QAAA/1MAAP9pAAD/gQAA/5kAAP+vAAD/wwAA/9UAAP/V&#10;AAD/1QD/EygA/xMlAP8RJQD/DScA/wYtAP8ANQD/AEEA/wBPAP8AXAD/AGkA/wB0AP8AfgD/AIgA&#10;/wCQAP8AlwD/AJ0A/wCkAP8AqgD/ALAA/wC3AP8AwAD/AMwA/wDfAP8A7AD/APgA/wD/AP8A/wD/&#10;AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/FiUA/xYiAP8UIQD/ECMA/wooAP8AMAD/AD0A/wBLAP8A&#10;WAD/AGQA/wBwAP8AegD/AIQA/wCMAP8AkwD/AJoA/wCgAP8ApgD/AK0A/wC0AP8AvAD+AMgA/QDZ&#10;APsA6QD6APYA+QD/APgA/wD4AP8A+AD/APgA/wD5AP8A+QD/APkA/wD/GiIA/xoeAP8YHQD/Ex4A&#10;/w4iAP8KLAD/BzkA/wNGAP8AUwD/AGAA/wBrAP8AdgD/AH8A/wCIAP8AjwD/AJYA/wCdAP8AowD+&#10;AKkA/ACwAPoAuQD3AMQA9QDSAPMA5gDyAPQA8QD/APAA/wDvAP8A7wD/AO8A/wDwAP8A8AD/APAA&#10;/wD/Hh0A/x4ZAP8cFwD/FxgA/xMeAP8RKAD/DjQA/wxBAP8KTgD/CFsA/wdmAP8GcQD/BnoA/waD&#10;AP4GiwD8BpIA+gaZAPgGnwD2BqYA9AatAPIGtQDwBcAA7QXOAOsF5ADpBvMA5gj/AOUK/wDkC/8A&#10;5Av/AeQL/wHkC/8B5Av/AeQL/wH/IRgA/yETAP8gEQD/GxIA/xwaAP8aJAD/Fi8A/xM8AP8RSQD/&#10;EFUA/A5hAPkOawD2DnUA9A5+APIOhgDwDo4A7g6VAO0OmwDrDqIA6g6qAOgOswDmD70A5Q/MAOEP&#10;4wDdEPMA2RH/AdYS/wHUE/8B0xP/AtIT/wLSE/8C0hP/AtIT/wL/JRMA/yUQAP8kDQD/Iw4A/yMU&#10;AP8iHgD/HykA/xw1APkZQwD0GE8A7xdbAOwXZgDpF3AA5hd5AOQXgQDiF4kA4BeRAN8XmADdF58A&#10;2xenANkYsQDWGLsA1BnKANAa4QHMG/MByRz/AsYc/wLEHP8Dwxz/A8Mc/wPDHP8Dwxz/A8Mc/wP/&#10;KBAA/ykLAP8oBgD/KwsA/ysQAP8pFwD9JiIA9CMuAOwhOwDmIEkA4iBVAN4gYADaIWoA1iF0ANMh&#10;fAHQIYQBzyKMAc0ikwHLIpsBySKjAcgjrALGI7YCxCPEAsIk2wK+Je4DuyX+BLgl/wW2Jf8FtSX/&#10;BrUl/wa1Jf8FtSX/BbUl/wX/LA0A/y0FAP8uAQD/MQUA/zELAP0vEADxKxgA5yklAN8oMwDYKEIA&#10;0SpPAM0rWgDJK2UBxytuAcQsdgLCLH4CwCyGA74sjgO9LJYDuyyeBLkspwS4LLEFtiy/BbUt0QWx&#10;LeoGri77B6su/wipLv8IqC7/CKgt/wioLf8IqC3/CKgt/wj/LwgA/zEAAP81AAD2NwAA6jYCAOcz&#10;CADkLw8A2S4bAM8xLADJMzwAxDRJAMA1VQG8NV8CujVoArc1cAO1NHgEszSABbE0iAawNJAGrjSZ&#10;B6w0ogirNKwJqTS5Cac0ygqlNeUKoTX4C581/wydNf8MnTX/C5w1/wucNf8LnDX/C5w1/wv/MwIA&#10;/zUAAPY6AADlPgAA3EAAANQ9BADSNwkAyzgVAMM6JgC9PTYAuD5EAbQ+UAGxPVoDrj1jBKw9awWp&#10;PHMGpzx7CKY8gwmkO4sKojuUC6A7nQyeO6gNnTu0Dps7xQ6ZO+AOljv0D5Q8/w+SPP8Pkjz/DpE8&#10;/w2RPP8NkTz/DZE8/w3/NQAA/zkAAOpBAADdRgAA0EcAAMlGAADGQQUAwEARALlCIQCzRDIAr0VA&#10;AatFSwKnRVUDpEReBaFEZgefQ24InUN2CptCfguZQoYNl0GPDpVBmQ+TQaQRkUGwEpBBwBKOQdkS&#10;i0HxEolC/xKIQv8RiEL/EIdC/xCHQv8Ph0L/D4dC/w//OAAA8z0AAONHAADSTAAAyE4AAMBNAAC7&#10;SgIAtkcOALBJHQCrSy0Apkw7AaJMRwKeS1EEm0taBplKYgiWSWoKlElxDJJIeQ6PSIIPjUeLEYtH&#10;lRKJRqAUh0asFYVGuxaERtEWgkfuFoBH/xV/R/8Uf0f/En9H/xF/R/8Rf0f/EX9H/xH/OwAA7kMA&#10;ANxMAADMUQAAwVQAALlUAAC0UQAArk0LAKhPGQCjUSkAnlI3AZpSQwKXUU4ElFFWBpFQXgmOT2YL&#10;jE5tDYlOdQ+HTX4RhU2HE4JMkRWATJwWfkupF3xLuBh7S80YeUzrGHhM/hd3TP8Vd0z/FHdM/xN3&#10;TP8Sd0z/EndM/xL/PgAA6EcAANVQAADGVgAAvFgAALRZAACtVgAAp1MHAKFUFQCcViUAmFc0AZRX&#10;QAKQV0oEjVZTBopVWwmHVGMLhFRqDoJTchCAUnoSfVKDFHtRjhZ4UJkYdlCmGXRQtRpzUMkacVDo&#10;GnBR/BhwUf8XcFH/FXBR/xRxUP8TcVD/E3FQ/xP1QAAA5EsAAM9UAADBWgAAt10AAK9eAACnWwAA&#10;oVgDAJtZEgCWWyIAklwxAY5cPQKKXEcEh1tQBoNaWAmBWWAMfllnDntYbxB5V3cTdlaAFXRWixdy&#10;VZYZb1WjGm1UshtsVMYbalXmG2pV+xlqVf8XalX/FmpV/xVrVf8Ua1X/FGtV/xTyQwAA308AAMtY&#10;AAC9XQAAs2EAAKtiAACiYAAAm1wAAJVeEACQYB8AjGEuAIhhOgKEYEUEgWBOBn5fVgl7Xl0LeF1l&#10;DnZcbBBzXHQTcFt9FW5aiBdrWpQZaVmhG2dZsBxlWcMcZFnjHGRZ+hpkWf8YZFn/F2VZ/xVlWf8U&#10;ZVn/FGVZ/xTvRgAA2lIAAMZbAAC6YQAAsGUAAKZmAACdYwAAlWEAAI9iDgCLZBwAh2UrAINlNwF/&#10;ZUIDfGRLBnhjUwh1Y1sLc2JiDnBhahBtYHITa2B7FWhfhhdmXpEZY16fG2FdrhxgXcEcX13hHF9d&#10;+BpfXf8YX13/F2Bd/xZgXf8VYF3/FWBd/xXrSgAA1FYAAMNeAAC2ZQAArGkAAKJpAACYZwAAj2UA&#10;AIlmDACFaBkAgWkoAH5qNQF6aT8DdmlJBXNoUQhwZ1kKbWdgDWtmZxBoZXASZWR5FWNkgxdgY48Z&#10;XmKdG1xirBxaYr8cWWLfHFli9xpaYv8ZWmH/F1th/xZbYf8VW2H/FVth/xXnTQAAz1kAAL9iAACz&#10;aAAAqW0AAJ5tAACTawAAiWkAAINrCQB/bRUAfG4lAHhuMgF1bj0CcW5GBG5tTwdrbFYJaGxeDGVr&#10;ZQ9jam0RYGl2FF1pgRZbaI0YWGebGlZnqhtVZ70cVGfcHFRn9hpUZv8YVWb/F1Vl/xZWZf8VVmX/&#10;FVZl/xXiUQAAyl0AALtmAACvbAAApnEAAJlwAACObwAAg24AAH1wBQB4chIAdXMhAHJzLwFvczoC&#10;bHNEBGlyTAZmclQIY3FbC2BwYw1dcGsQW290E1hufxVVbosXU22ZGVFtqBpPbbsbTm3ZGk5s9BlP&#10;a/8YT2v/F1Bq/xZQav8VUGr/FVBq/xXdVQAAxWEAALdqAACscQAAonUAAJR0AACJdAAAfHMAAHZ1&#10;AABxdxAAb3gdAGx5KwBpeTcBZnlAA2N5SQVgeFEHXXdYCVt3YAxYdmgOVXVxEVJ1fBNQdIgWTXSX&#10;F0tzphhJc7kZSHPVGUly8xhJcf8XSnH/Fkpw/xVLcP8US3D/FEtw/xTUWgAAwGYAALNvAACodgAA&#10;nXkAAI94AACEeAAAd3kAAG98AABqfQ0AZ34ZAGR/JgBigDIBX4A9AlyARgNaf04FV39VB1R+XQlS&#10;fWUMT31vDkx8eRFKfIYTR3uUFUV7pBZEe7cWQ3vSFkN68hZDef8VQ3j/FER3/xREdv8TRHb/E0R2&#10;/xPNXwAAu2sAAK50AACkfAAAl34AAIp9AAB/fgAAcn8AAGaDAABhhAgAXoYTAFyHIQBahy4AWIc4&#10;AVWHQgJTh0oDUIdSBU6GWgdLhmIJSYVsC0aFdw1DhIMPQYSSET+EohI9hLUTPITPEzyC8BI8gf8S&#10;PYD/Ej1//xI9fv8RPX7/ET1+/xHFZgAAtXEAAKp7AACfggAAkoIAAIWCAAB5gwAAbYYAAF+KAABY&#10;jQEAVI4PAFKPGwBQjycAT5AzAE2QPQFLkEUCSZBOA0aQVgREj18FQo9oBz+Pcwk9joALOo6PDDiO&#10;oA03jrMONo7MDjaN7w41i/8ONYn/DzWI/w82h/8PNof/DzaH/w++bQAAsHkAAKWCAACZhwAAjIgA&#10;AH+IAAByigAAZo0AAFqRAABQlQAASZcJAEeYEwBFmCAARJkrAEOZNgBBmkAAQJpIAT6aUQI8mloC&#10;OppkAzeabwU1mX0GM5mMBzGZnQgvmbAILpnKCC6Y7Qgulv8KLZT/Ci2T/wstkv8LLZL/Cy2S/wu2&#10;dQAAqoEAAJ6IAACTjQAAho4AAHiPAABrkgAAX5UAAFSZAABJnQAAQKAAADqiDQA4oxcAN6MiADak&#10;LQA1pDcANKRBADOlSwAxpVQBMKVeAS6lagEspXgCKqWIAyilmgMnpa0EJqXGAyak6wQlov8FJaD/&#10;BiSf/wYknv8HJJ7/BySe/wevfgAAo4gAAJeOAACNkwAAfpUAAHCYAABjmwAAV58AAEyiAABCpgAA&#10;OKkAAC+sAwAqrg4AKa4YACivIwAnry0AJrA3ACWwQQAksEsAI7FWACKxYwAhsXEAH7GCAB6ylAEc&#10;sqkBG7LBARux5wEbr/4CGq3/Ahqs/wMaq/8DGqv/Axqr/wOoiAAAm48AAJGUAACEmgAAdp8AAGii&#10;AABbpQAAT6kAAEStAAA5sAAAL7MAACa2AAAeuQUAGLsOABe7FgAXvCAAFrwqABW9NQAUvUAAE75L&#10;ABK+WAASvmcAEb94ABC/jAAQwKIADsC6AA7A4QAPvfsAD7z/ABC6/wEQuv8BELr/ARC6/wGfjwAA&#10;lJUAAIebAAB5oQAAa6cAAF6sAABSsQAARbQAADq2AAAvuQAAJbwAAB2/AAAVwwAAD8YFAAvKDQAJ&#10;yhQACModAAfKJwAHyjIABss+AAXLSwAEzFoAA8xqAALMfgABzJQAAMyrAADNyAAAzO0AAMz/AADL&#10;/wAByv8AAcr/AAHK/wCXlgAAipwAAHyjAABuqgAAYLAAAFK2AABFuQAAObwAAC6/AAAjwwAAG8YA&#10;ABPKAAANzQAACNEAAAHUCQAA1A4AANUVAADWHgAA2CcAANkxAADbPgAA3EsAAN1bAADebgAA3oQA&#10;AN+bAADftAAA3tkAAN/3AADf/wAA3/8AAN//AADf/wCNnQAAf6UAAHCsAABhswAAU7oAAEW/AAA4&#10;wgAALMYAACHJAAAYzQAAENEAAAvVAAAE2gAAAN4AAADgAQAA4QkAAOIOAADkEwAA5RsAAOckAADp&#10;LwAA6zwAAO1LAADuXQAA7nEAAO+JAADwogAA8LwAAPDjAADv+QAA8P8AAPD/AADw/wCBpQAAcq0A&#10;AGO1AABUvQAARsQAADfIAAAqzAAAH9AAABXVAAAO2gAAB94AAADiAAAA5gAAAOkAAADqAAAA7AAA&#10;AO4FAADvDAAA8RAAAPMXAAD1IAAA+CsAAPs5AAD9SgAA/l4AAP90AAD/jQAA/6YAAP/AAAD/4QAA&#10;//UAAP/1AAD/9QB0rgAAZbcAAFbAAABHyAAAOM0AACrSAAAd2AAAE90AAAziAAAD5gAAAOkAAADs&#10;AAAA8AAAAPMAAAD0AAAA9gAAAPgAAAD6AAAA/QcAAP8NAAD/EgAA/xsAAP8oAAD/NwAA/0oAAP9e&#10;AAD/dgAA/48AAP+mAAD/ugAA/9EAAP/RAAD/0QD/DyQA/w4iAP8LIQD/AyQA/wApAP8AMgD/AD4A&#10;/wBMAP8AWQD/AGUA/wBwAP8AegD/AIQA/wCMAP8AkgD/AJkA/wCfAP8ApQD/AKsA/wCyAP8AugD/&#10;AMUA/wDTAP8A5wD/APQA/wD/AP4A/wD/AP8A/gD/AP4A/wD+AP8A/gD/AP4A/wD/ESEA/xAeAP8N&#10;HQD/Bx8A/wAjAP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJUA/wCb&#10;AP8AoQD/AKcA/gCuAP0AtgD8AMAA+wDNAPkA4gD4APAA9wD8APYA/wD1AP8A9QD/APUA/wD1AP8A&#10;9QD/APUA/wD/FR0A/xMaAP8QGQD/CxkA/wAdAP8AKQD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/&#10;AHoA/gCDAPwAigD6AJEA+QCXAPgAnQD3AKMA9QCqAPQAsgDyALsA8QDIAO8A3ADuAOwA7QD6AOsA&#10;/wDqAP8A6gD/AOoA/wDqAP8A6gD/AOoA/wD/GBkA/xYVAP8TEwD/DhMA/wsaAP8HJAD/AjAA/wA+&#10;AP8ASwD/AFcA/wBiAPwAbAD4AHUA9QB+APIAhQDxAIwA7wCTAO4AmQDsAKAA6wCmAOkArgDnALcA&#10;5gDDAOQA1ADiAOkA4QD3AN8A/wDdAP8A3QD/AN0A/wDdAP8A3QD/AN0A/wD/GxMA/xoQAP8WDgD/&#10;Eg4A/xIVAP8PHwD/DCsA/wk4AP8GRQD7A1EA9wJcAPICZgDuAnAA6gJ4AOcCgADmA4cA5AOOAOID&#10;lQDhA5wA3wSjAN0EqwDbBLQA2AXAANYF0ADTBucA0Aj4AM4K/wDMC/8Aywz/AMsM/wDLC/8Aywv/&#10;AMsL/wD/HxAA/x4LAP8aBwD/GQsA/xgRAP8WGQD/EiQA+hAwAPMOPgDuDUoA6QxWAOUMYQDiDGoA&#10;3g1zANsNewDZDYMA1g2KANQNkQDSDZkA0A6gAM8OqQDNDrMAyw6/AMoP0ADGEekAwhL5AL8T/wC9&#10;E/8BvBP/AbwT/wG8E/8BuxP/AbsT/wH/IgwA/yEEAP8gAAD/IQUA/x8MAP8cEQD2GBwA7BUoAOUT&#10;NgDfEkMA2RNPANMUWgDQFWQAzRZtAMsWdQDJF30AxxeFAMUYjADEGJQAwhmcAMAZpQC+Ga8AvRq7&#10;ALsaywC4G+UBtBz2AbId/wKwHf8Crx3/Aq4d/wKuHf8Crh3/Aq4d/wL/JgYA/yUAAP8mAAD7JwAA&#10;8SUDAPAhCwDoHBIA3hkdANQbLQDNHTwAyB9JAMUgVQDBIV8AvyJoALwicAC6I3gAuSN/AbcjhwG1&#10;I48BtCSXAbIkoAGxJKoCryS2Aq0lxgKrJd8CqCbzA6Um/wOjJv8Doib/BKEm/wOhJv8DoSb/A6Em&#10;/wP/KQAA/ygAAPYtAADnMAAA3y8AANkrBADWIgoAziMWAMYmJwDAKDYAuypEALgrTwC1LFkAsixi&#10;AbAsagGuLXIBrC16AqotgQKpLYoCpy2SA6UtmwOkLaUEoi2xBKAtwASfLdgEnC7vBZku/waXL/8G&#10;li//BpUu/wWVLv8FlS7/BZUu/wX/LAAA/y4AAOo1AADdOQAA0TkAAMo2AADHLwYAwS0RALowIQC0&#10;MjEAsDQ+AKw1SgCpNVQBpzVdAaQ1ZQKiNW0CoDV0A581fASdNYQEmzWNBZo0lwaYNKEGljStB5Q1&#10;uwiTNdAIkDXsCI42/giMNv8Iizb/CIs2/weKNf8HijX/B4o1/wf/LwAA8jQAAOI8AADSQQAAx0IA&#10;AMBAAAC7OgEAtjYOALA5HACqOywApjw6AKM9RgCfPVABnT1ZApo9YQOYPWgEljxwBZQ8dwaSPIAH&#10;kTyIB487kgiNO50JizupCok7twuIO8oLhTzoC4M8+wuCPP8KgTz/CoE8/wmBPP8IgTz/CIE8/wj/&#10;MwAA7DoAANpDAADKRwAAv0kAALdHAACxQgAArT4KAKZAFwCiQicAnkM1AJpEQgGXREwBlERVApFD&#10;XQOPQ2QFjUNrBotCcweJQnsIh0KECoVBjguDQZkMgUGlDX9Bsw5+QcYOfEHkDnpC+Q15Qv8MeEL/&#10;C3hC/wt4Qv8KeEH/CnhB/wr2NgAA5kAAANFIAADDTQAAuU4AALFNAACpSQAApEUGAJ9GEwCaSCMA&#10;lkkyAJJKPgGPSkgCjEpRA4pJWQSHSWAFhUloB4NIbwiBSHcKf0eAC31Hig16R5UOeEaiD3ZGsBB1&#10;RsIQc0bgEHJH9w9xR/8OcUf/DXFH/wxxR/8LcUb/C3FG/wvzOQAA4EQAAMxMAAC+UQAAtFMAAKpS&#10;AACiTgAAnUoBAJdLEQCTTSAAj08uAIxPOgGIT0UChU9OA4NPVgSATl0Gfk5kB3xNbAl5TXQLd0x9&#10;DHVMhw5zTJIPcUufEW9LrRJtS78SbEvcEmtM9RFqTP8Pakz/DmpL/w1qS/8Makv/DGpL/wzwPQAA&#10;20gAAMdQAAC6VQAAsFgAAKVWAACcUwAAl08AAJFQDgCMUhwAiVQrAIVUNwCCVEIBf1RLA3xUUwR6&#10;U1oGeFNiCHVSaQlzUnELcVF6DW5RhA9sUJAQalCcEmhQqxNmULwTZVDYE2RQ8xJkUP8QZFD/D2RQ&#10;/w5lT/8NZU//DGVP/wzsQQAA1EwAAMNUAAC2WQAArFwAAKBaAACXVwAAkVQAAItVDACGVxkAg1gn&#10;AIBZNAB9WT8BellIA3dYUAR0WFgGcldfB29XZgltVm4La1Z3DWhVgQ9mVY0RZFSaEmJUqRNgVLoU&#10;X1TTFF5U8hNeVP8RX1T/D19U/w5fU/8NX1P/DV9T/w3nRAAAz1AAAL9YAACzXQAAqF8AAJxdAACS&#10;WwAAi1gAAIVaCgCBWxYAfVwkAHpdMQB3XTwBdF1GAnFdTgRvXFUFbFxdB2pcZAloW2wLZVp1DWNa&#10;fw9hWYsRXlmYElxYpxRbWLgUWVnQFFlY8BNZWP8RWlj/EFpY/w5aV/8NWlf/DVpX/w3jSAAAy1MA&#10;ALtbAACwYQAApGIAAJdhAACOXwAAhVwAAH9eBwB7XxMAeGEhAHViLgByYjkBb2JDAmxhSwNqYVMF&#10;Z2FaB2VgYgljYGoLYF9zDV5efQ9bXokRWV2WElddpRNVXbYUVF3OFFRd7hNUXf8RVVz/EFVc/w5V&#10;W/8OVlv/DVZb/w3eTAAAx1YAALhfAACtZAAAoGUAAJNkAACJYwAAf2EAAHliAwB1ZBEAcmUeAG9m&#10;KwBsZzcBamdAAmdmSQNlZlEEYmVYBmBlYAhdZGcKW2RwDFljew5WY4YQVGKUElJioxNQYrQTT2LM&#10;E09i7RJPYf8RT2H/EFBg/w5QYP8OUGD/DVBg/w3ZTwAAw1oAALRjAACpaQAAm2gAAI9nAACEZwAA&#10;eWUAAHNnAABvaQ4AbGobAGlrKABnbDQAZGw9AWJsRgJfa04EXWtWBVpqXQdYamUJVmluC1NpeA1R&#10;aIQPTmiSEExnoRJLZ7ISSWfJEkln6xJJZv8QSmb/D0pl/w5LZf8NS2T/DUtk/w3RVAAAvl4AALFn&#10;AACmbQAAl2wAAIprAAB/awAAc2sAAG1tAABobgwAZXAXAGJxJABgcTAAXnE6AVxxQwJZcUsDV3FT&#10;BFVwWgZScGIHUHBrCU5vdQtLb4INSW6PD0dunxBFbrARRG7HEUNt6hBEbP8PRGv/DkVr/w1Fav8N&#10;RWr/DUVq/w3LWAAAumMAAK1sAAChcQAAknAAAIVvAAB6bwAAbnAAAGVzAABgdQcAXXYSAFt3HwBZ&#10;eCsAV3g2AFV4PwFTeEgCUXhPA093VwRMd18FSndoB0h2cwlFdn8LQ3WNDEF1nQ4/da4OPnXFDj11&#10;6A4+c/0NPnL/DT5x/ww/cf8MP3D/DD9w/wzFXgAAtWkAAKlxAACcdQAAjXQAAIB0AAB1dAAAaXYA&#10;AF55AABYfAEAVH0OAFJ+GgBRfyYAT38xAE2AOwBMgEMBSoBLAkh/VAJGf1wEQ39lBUF/cAY/fnwI&#10;PH6KCTp+mgo5fqwLN37DCzd95gs3e/wLN3r/Czd5/wo4eP8KOHj/Cjh4/wq+ZAAAsG8AAKV4AACW&#10;eQAAh3kAAHt5AABwegAAZHwAAFiAAABQgwAAS4UKAEiGFABHhyAARYgrAESINQBDiD4AQYlHAUCJ&#10;TwE+iFgCPIhhAzqIbAQ3iHgFNYiHBjOImAcyh6oHMIjABzCH5AcwhfsIMIP/CDCC/wgwgf8IMIH/&#10;CDCB/wi3awAAqnYAAKB/AACQfgAAgn4AAHZ/AABqgAAAXoMAAFOHAABKiwAAQY4CAD2QDgA7kBgA&#10;OpEjADmRLQA4kjcAN5JAADaSSQA0k1IAM5NcATGTZwEvk3QCLZKDAyuSlAMqkqcDKJK9BCiS4QMn&#10;kPoEJ47/BSeN/wUnjP8FJ4z/BSeM/wWxdAAApX4AAJmFAACKhAAAfYQAAG+FAABjiAAAWIsAAE2P&#10;AABDkwAAOpcAADKaBwAumxAALZsaACycJAArnC4AKp04ACmdQQAonUsAJ55VACaeYQAlnm4AI55+&#10;ASKekAEgnqMBH565AR6e3QEenPgCHpr/Ah6Z/wMel/8DHpf/Ax6X/wOqfQAAnoUAAJOLAACFigAA&#10;dYsAAGiOAABbkQAAUJUAAEaZAAA7nQAAMqAAACqjAAAipgkAH6cRAB6nGgAdqCQAHKgtABuoNwAa&#10;qUEAGalMABipWAAXqmYAFqp2ABWqiQAUqp4AE6u0ABKr0wASqPUAE6f/AROl/wETpf8BE6T/AROk&#10;/wGjhgAAl4wAAI2RAAB9kgAAbZUAAGCYAABUnAAASKAAAD6kAAA0pwAAKqsAACGuAAAZsQAAErMH&#10;AA+1EAAOtRcADrUhAA21KwANtTYADLZBAAu2TgAKtlwACbZsAAi2fwAHtpQABraqAAW2xQAGtuoA&#10;B7X/AAi0/wAIs/8ACbL/AAmy/wCajQAAkJMAAISYAAB0nAAAZaAAAFekAABLqAAAQKwAADWwAAAq&#10;swAAIbUAABi4AAARuwAADL4CAAbACwACwBEAAcEZAADBIgAAwisAAMI2AADDQgAAw1AAAMRfAADE&#10;cQAAxIcAAMSdAADEtQAAxNoAAMT2AADD/wAAw/8AAMP/AADD/wCTlAAAh5oAAHigAABqpgAAXKwA&#10;AE+xAABBtQAANbcAACm6AAAfvQAAFsAAABDDAAAKxgAAA8oAAADMBQAAzAwAAM0RAADOGAAAziEA&#10;ANAqAADRNQAA00MAANRSAADUYwAA1XgAANWPAADVpwAA1sIAANbpAADW/QAA1v8AANb/AADW/wCK&#10;mwAAe6IAAGypAABesAAAULYAAEK6AAA0vQAAKMEAAB3EAAAUxwAADcsAAAbOAAAA0gAAANcAAADZ&#10;AAAA2gUAANwLAADdEAAA3xUAAOEdAADjJwAA5TMAAOdCAADoVAAA6GcAAOl+AADplwAA6q8AAOrO&#10;AADr7wAA6/4AAOv/AADr/wB9owAAbqsAAF+yAABRugAAQsAAADTDAAAnxwAAG8sAABLPAAAL0wAA&#10;AtgAAADdAAAA4QAAAOQAAADlAAAA5wAAAOkAAADrBwAA7Q0AAO8RAADxGQAA9CQAAPcxAAD5QQAA&#10;+lUAAPpqAAD7hAAA+50AAPy2AAD80gAA/e0AAP30AAD99ABxrAAAYbUAAFK9AABExAAANMkAACbN&#10;AAAa0gAAENgAAAjdAAAA4QAAAOUAAADoAAAA7AAAAO8AAADxAAAA8wAAAPUAAAD3AAAA+QEAAPsI&#10;AAD+DgAA/xUAAP8hAAD/LwAA/0EAAP9WAAD/bQAA/4cAAP+gAAD/tgAA/8oAAP/UAAD/1AD/CyAA&#10;/wceAP8AHQD/ACAA/wAlAP8ALgD/ADsA/wBJAP8AVgD/AGIA/wBtAP8AdgD/AH8A/wCHAP8AjgD/&#10;AJQA/wCaAP8AoAD/AKYA/wCtAP8AtQD/AL4A/wDLAP8A4QD/APAA/gD9AP0A/wD9AP8A/QD/AP0A&#10;/wD8AP8A+QD/APkA/wD/DR0A/wsaAP8EGQD/ABoA/wAfAP8AKgD/ADcA/wBFAP8AUQD/AF4A/wBo&#10;AP8AcgD/AHoA/wCCAP8AiQD/AJAA/wCWAP8AnAD+AKIA/ACpAPsAsAD5ALkA+ADGAPYA2QD1AOsA&#10;9AD5APMA/wDyAP8A8wD/APMA/wDzAP8A8wD/APMA/wD/EBkA/w4VAP8IFAD/ABQA/wAZAP8AJQD/&#10;ADIA/wBAAP8ATAD/AFkA/wBjAP4AbQD8AHUA+gB9APkAhAD3AIsA9gCRAPQAlwDzAJ4A8gCkAPAA&#10;rADuALQA7QDAAOsAzwDpAOYA6AD1AOYA/wDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wD/EhQA/xAQ&#10;AP8MDwD/AxAA/wAVAP8AIAD/ACwA/wA6AP8ARwD6AFMA9wBeAPQAZwDxAHAA7wB4AO0AfwDrAIYA&#10;6gCMAOgAkwDnAJkA5QCgAOMApwDhALAA3wC6AN0AyQDbAOAA2ADwANcA/gDVAP8A1AD/ANMA/wDT&#10;AP8A0wD/ANMA/wD/FRAA/xIMAP8OCQD/CwwA/wkSAP8DGgD/ACYA/QAzAPQAQADvAE0A6wBYAOgA&#10;YQDlAGoA4gByAOAAegDeAIAA3ACHANoAjgDYAJUA1ACcANIAowDQAKwAzgC2AMwAxADKANkAyADt&#10;AMcA+wDFAP8AxAH/AMMB/wDEAf8AxAH/AMQB/wD/GAsA/xUFAP8QAAD/EAYA/w8NAP8MFAD8Bx8A&#10;8QMrAOcAOQDiAEYA3gFRANoCWwDVAmQA0gNsAM8DdADNBHsAywSCAMoEiQDIBZAAxgWYAMQFoADC&#10;BqkAwQa0AL8GwQC9CNUAuwnsALgL/QC2DP8AtQ3/ALQN/wC0Df8AtA3/ALQN/wD/GwUA/xgAAP8X&#10;AAD/FgAA+xMGAPoQDgDuDBYA4wkiANoJMADTCj4AzgtKAMoMVQDHDV4AxQ1nAMIObwDBDnYAvw5+&#10;AL0PhQC8D40AuhCVALgQnQC3EKcAtRGyALMRwACyEdUArhPuAKsU/gCpFf8ApxX/AKcV/wCmFP8B&#10;phT/AaYU/wH/HwAA/xwAAPoeAADrHgAA4xwAAN8VBQDeDg0A0w4YAMsRKADFEzcAwBREALwWTwC5&#10;F1kAtxdhALQYaQCzGXEAsRl4AK8agACuGogArBuQAKsbmQCpG6MApxyuAKYcvACkHc8AoR7qAZ4e&#10;/AGcH/8Bmx//AZof/wGaHv8BmR7/AZke/wH/IgAA/yEAAOwnAADgKgAA1CkAAM0kAADKHAgAxBkS&#10;AL0cIgC3HjEAsyA+AK8hSQCtIlMAqiNcAKgkZACmJGwApCRzAKMkegChJYIBoCWLAZ4llAGdJZ4B&#10;myaqAZkmtwGYJskClSfmApIn+QKQKP8Cjyj/Ao4n/wKOJ/8Cjif/Ao4n/wL/JgAA8ikAAOMxAADS&#10;NAAAyDQAAMAwAAC7KQIAuCMOALEmHACsKCsAqCo4AKQrRAChLE4Any1XAJ0tXwCbLWcBmS1uAZgu&#10;dQGWLn0ClC6GApMukAKRLpoDjy6mA40uswOMLsUDii/hBIcv9gSFL/8EhC//A4Qv/wODL/8Dgy//&#10;A4Mv/wP7KQAA6zEAANk4AADJPAAAvzwAALY5AACwMgAArC0LAKcvFwCiMSYAnjM0AJo0QACYNUoA&#10;lTVTAJM1WwGRNWIBjzVpAo01cQKMNXkDijWCA4g1iwSGNZYEhDWiBYI1rwWBNcAGfzbcBn029AZ7&#10;Nv8Fezb/BXo2/wR6Nv8EejX/BHo1/wT1LQAA5DcAANA/AADCQwAAt0QAAK1AAACnOgAAozYGAJ03&#10;EwCZOSIAlTovAJI8OwCPPEYAjDxPAYo8VwGIPF4ChjxlAoQ8bQOCPHUEgDx9BH88hwV9PJIGezue&#10;B3k7rAd3O7wIdjzVCHQ88QhzPP8Hcjz/BnI8/wVyPP8Fcjv/BXI7/wXxMgAA3j0AAMlEAAC8SAAA&#10;sEkAAKZGAACfQQAAmz0BAJU9EACRPx0AjUErAIpCOACHQ0IAhENLAYJDUwGAQ1sCfkJiA3xCaQR6&#10;QnEFeEJ6BnZBhAd0QY8IckGbCHBBqQlvQbkKbUHQCmxB7glrQv8IakL/B2pB/wZqQf8GakH/BWpB&#10;/wXtNwAA1kIAAMRJAAC3TQAAq00AAKBKAACYRwAAk0IAAI5DDQCJRRoAhkYoAINHNACASD8AfkhI&#10;AXtIUAJ5SFcCd0hfA3VIZgRzR24FcUd2Bm9HgAdtRowJa0aYCmlGpgtnRrYLZkbMC2VG7AtkR/8J&#10;ZEb/CGRG/wdkRv8GZEX/BmRF/wboOwAA0EYAAL9NAACzUQAApVEAAJpOAACSSwAAjUcAAIdICwCD&#10;ShYAf0skAH1MMQB6TTwAd01FAXVNTQJzTVUCcU1cA29NYwRtTGsFa0xzB2lLfQhmS4kJZEuWCmJL&#10;pAthS7QMX0vKDF5L6gteS/4KXkv/CV5K/wheSv8HXkr/B15K/wfjPwAAy0kAALxRAACwVQAAoVQA&#10;AJZSAACNUAAAh0wAAIFNCAB9TxMAelAhAHdRLgB0UjkAclJCAW9SSwFtUlICa1FZA2lRYQRnUWgG&#10;ZVBxB2NQewhhUIYKX0+TC11PoQxbT7INWU/HDVlP6AxYT/0LWE//CVlP/whZTv8HWU7/B1lO/wff&#10;QwAAx00AALhUAACsWQAAnVcAAJFVAACIVAAAgVAAAHtSBAB3UxEAdFQeAHFVKwBvVjYAbFZAAWpW&#10;SAFoVlACZlZXA2RWXgRiVWYFYFVvB11VeAhbVIQKWVSRC1dUoAxVU7ANVFPFDVNT5gxTU/wLU1P/&#10;CVRS/whUUv8IVFL/B1RS/wfaRgAAw1AAALVYAACoWwAAmVoAAI1YAACEVwAAe1QAAHZWAQBxVw8A&#10;blkbAGxaKABpWjMAZ1s9AWVbRQFjW00CYVpVA19aXARdWmQFW1lsBlhZdghWWYIJVFiPC1JYngxQ&#10;WK4NT1jDDU5Y5AxOWPsLT1f/CU9X/whPVv8IUFb/B1BW/wfTSgAAwFQAALJcAACjXgAAlV0AAIlc&#10;AAB/WwAAdlkAAHBaAABrXA0AaF0YAGZeJABkXzAAYl86AGBfQwFeX0sCXF9SAlpfWgNYX2EFVV5q&#10;BlNedAdRXX8JT12NCk1dnAtLXawMSl3BDEld4wxJXPoKSVv/CUpb/whKWv8ISlr/B0pa/wfOTgAA&#10;vFgAAK5gAACfYQAAkWAAAIVfAAB7XwAAcF0AAGpfAABlYQoAYmIUAGBjIQBeZC0AXGQ3AFpkQAFY&#10;ZEgBVmRQAlRkVwNSZF8EUGRnBU5jcQZMY30ISWKLCUdimgpGYqoLRGK/C0Ri4QtEYfkKRGD/CURg&#10;/whFX/8HRV//B0Vf/wfIUgAAuFwAAKtkAACbZAAAjGMAAIBjAAB2YwAAamIAAGNkAABfZgYAW2cR&#10;AFloHQBXaSkAVmozAFRqPABSakUBUGpMAU5qVAJMalwDSmplBEhpbwVGaXoHRGmICEJomAlAaKkK&#10;P2i9Cj5o3gk+Z/cJPmb/CD9l/wc/Zf8HP2T/Bz9k/wfDVwAAs2EAAKdpAACWaAAAh2cAAHtnAABx&#10;ZwAAZWgAAFxqAABYbAEAVG4OAFJvGABQbyQATnAuAE1wOABLcUEASnFJAUhxUQFGcVkCRHBiA0Jw&#10;bARAcHgFPnCGBjxvlQc6b6YIOG+7CDhv2wc4bvYHOG3/Bzhs/wY5a/8GOWr/Bjlq/wa9XAAAr2YA&#10;AKJtAACRbAAAgmsAAHdrAABsbAAAYW4AAFdwAABQcwAATHUKAEl2EwBHdx8ARncpAEV4MwBDeDwA&#10;QnhEAEF4TQE/eFUBPXheAjt4aAI5eHQDN3iCBDV4kwUzd6QFMne5BTF41wUxdvUFMXT/BTFz/wUx&#10;cv8FMnL/BTJy/wW3YwAAqm0AAJxxAACLcAAAfXAAAHJwAABncQAAXHMAAFF3AABKegAAQn0DAD9+&#10;DgA9fxgAPH8jADuALQA6gDYAOYE/ADiBSAA2gVAANYFaATOBZAExgXABL4F/Ai2BjwMsgaEDKoG2&#10;AymB0gMpf/MDKX3/Ayl8/wMpe/8DKXv/Ayl7/wOxagAApXQAAJV2AACFdQAAeHUAAG11AABhdwAA&#10;V3oAAEx+AABDgQAAO4UAADWICQAyiREAMYkbADCJJQAvii8ALoo4AC2LQQAsi0oAKotUACmLXwAo&#10;i2sAJot6ASSLiwEji54BIouzASGMzgEhivEBIIj/AiCG/wIghf8CIYX/AiGF/wKrcgAAoXwAAI97&#10;AACAegAAc3oAAGZ8AABbfwAAUIIAAEaGAAA8igAANI0AACyRAAAmkwwAJJQTACOUHAAilSYAIZUv&#10;ACCVOAAflkIAHpZMAB2WWAAclmQAGpd0ABmXhgAYl5kAF5euABWXyQAWle4AFpP/ARaS/wEWkf8B&#10;FpD/ARaQ/wGlewAAmYMAAImBAAB7gAAAbIIAAF+EAABUiAAASYsAAD+QAAA1lAAALZcAACWaAAAd&#10;ngEAFqAMABShEgAUoRsAE6ElABKhLgARojgAEaJDABCiTwAPolwADqNrAA2jfQANo5IADKOnAAqi&#10;wAALouYADKD+AA2f/wANnv8ADZ3/AA2d/wCehAAAkokAAIOIAABziAAAZYsAAFiOAABMkgAAQZcA&#10;ADebAAAungAAJKIAABylAAAVqAAAD6sEAAquDAAHrRIABq0bAAWtJAAEri4AAq45AAGuRQAArlIA&#10;AK5hAACucwAArocAAK6dAACutAAArtUAAK30AACt/wAArP8AAKv/AACr/wCWiwAAjJAAAHuQAABr&#10;kgAAXZYAAFCaAABEnwAAOaMAAC+nAAAlqwAAHK4AABSxAAAOtAAACbcAAAG4CQAAuA4AALkUAAC5&#10;HAAAuiUAALovAAC7OgAAvEcAALxWAAC8ZwAAvHsAALyRAAC8qQAAvMQAALzrAAC7/gAAu/8AALv/&#10;AAC7/wCQkgAAg5gAAHObAABjnwAAVaMAAEeoAAA7rQAAMLEAACW0AAAbtwAAEroAAAy9AAAFvwAA&#10;AMMAAADEAgAAxQoAAMUOAADGFAAAxxsAAMgkAADKLgAAzDoAAM1JAADNWQAAzWwAAM6DAADOmwAA&#10;zbUAAM7aAADO9gAAzf8AAM3/AADN/wCGmQAAd6AAAGmmAABarAAATLIAAD62AAAwuQAAJLwAABm/&#10;AAARwgAACsUAAALJAAAAzAAAANAAAADRAAAA0gEAANMIAADVDQAA1xEAANoYAADcIQAA3ywAAOE6&#10;AADiSgAA410AAORyAADkiwAA5aUAAOXAAADl5gAA5fgAAOX/AADl/wB6oQAAa6kAAFyvAABNtgAA&#10;P7wAADC/AAAjwwAAF8cAAA/KAAAHzgAAANEAAADWAAAA3AAAAN8AAADgAAAA4gAAAOQAAADmAwAA&#10;6AkAAOkOAADsFQAA7h4AAPErAAD0OgAA9U0AAPZhAAD3eQAA+JMAAPitAAD5xgAA+eQAAPnzAAD5&#10;8wBtqgAAXrIAAE+6AABAwQAAMcUAACLJAAAWzgAADdIAAATYAAAA3QAAAOEAAADkAAAA6AAAAOsA&#10;AADtAAAA7wAAAPEAAADzAAAA9gAAAPgDAAD6CwAA/REAAP8bAAD/KQAA/zsAAP9PAAD/ZgAA/38A&#10;AP+ZAAD/rwAA/8MAAP/WAAD/1gD/BBwA/wAZAP8AGQD/ABwA/wAiAP8AKwD/ADgA/wBGAP8AUwD/&#10;AF4A/wBpAP8AcgD/AHoA/wCCAP8AiQD/AI8A/wCVAP8AmwD/AKEA/wCoAP8ArwD/ALkA/wDFAP8A&#10;2QD+AOwA/QD7APsA/wD7AP8A+wD/APoA/wD0AP8A8AD/APAA/wD/BxgA/wEVAP8AFAD/ABYA/wAb&#10;AP8AJgD/ADQA/wBCAP8ATgD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/QCQAPwAlgD6AJ0A&#10;+QCjAPgAqwD3ALQA9QC/APQAzgDzAOYA8QD2APAA/wDvAP8A7wD/AO4A/wDuAP8A6gD/AOoA/wD/&#10;CxQA/wYRAP8AEAD/ABAA/wAWAP8AIgD/AC4A/wA8AP8ASQD/AFQA/gBfAPsAaAD5AHAA9wB4APUA&#10;fwDzAIUA8gCLAPAAkgDvAJgA7QCfAOwApgDqAK4A6AC5AOcAxwDlAN4A4wDwAOIA/gDgAP8A4AD/&#10;AOEA/wDhAP8A4QD/AOEA/wD/DRAA/wkNAP8BDAD/AAwA/wASAP8AHAD/ACgA/AA2APkAQwD2AE4A&#10;8gBZAO8AYgDsAGsA6gByAOgAeQDmAIAA5ACGAOIAjADhAJMA3wCaAN0AoQDbAKoA2AC0ANUAwADS&#10;ANMA0ADqAM4A+gDNAP8AzQD/AM0A/wDMAP8AzAD/AMwA/wD/EAwA/wwHAP8DAgD/AAgA/wAOAP8A&#10;FgD2ACIA8AAvAOwAPADpAEgA5QBTAOEAXADeAGUA2wBsANcAcwDUAHoA0gCAANAAhwDOAI4AzACV&#10;AMoAnQDIAKUAxgCvAMQAuwDCAMsAwADlAL4A9QC9AP8AvAD/ALwA/wC8AP8AvAD/ALwA/wD/EQUA&#10;/w4AAP8KAAD/CAEA/wQKAPgAEADpABoA4wAoAN4ANQDZAEEA0wBMAM8AVgDLAF8AyQBmAMYAbgDE&#10;AHQAwgB7AMEAggC/AIkAvQCQALwAmAC6AKEAuACrALYAtwC0AMcAsgDgALEB8gCvAv8ArgP/AK0E&#10;/wCtBP8ArQT/AK0E/wD/FAAA/xAAAP8PAADyDQAA6goAAOkDCQDdABIA1AAfAM0BLQDIAjoAxANF&#10;AMADUAC9BFkAuwVhALkFaAC3Bm8AtQZ2ALQHfQCyB4QAsQiMAK8IlQCtCZ4AqwmoAKoKtQCoCsUA&#10;pgvfAKQN9ACiDv8AoA7/AJ8O/wCfDv8Anw7/AJ8O/wD/FwAA/xMAAO8YAADkGQAA2xYAANIQAgDP&#10;CQsAyAgWAMEKJAC8DDIAtw0+ALQOSQCxDlMArxBbAK0QYwCrEGoAqRFxAKgReACmEYAApRGIAKMS&#10;kQChEpsAoBOmAJ4TswCcE8MAmxTeAJcW9ACVFv8AlBf/AJMX/wCSF/8Akhb/AJIW/wD/GgAA9B0A&#10;AOUjAADVJQAAyiQAAMIdAAC+FgQAuxAQALQTHQCvFSsAqxY4AKcYQwClGU0AohlWAKAaXQCeG2UA&#10;nRtsAJsccwCaHHsAmByDAJcdjQCVHZcAkx6iAJIerwCQHr8Ajx/YAIwg8QGJIP8BiCD/AYcg/wGH&#10;IP8BhiD/AYYg/wH6HgAA6yYAANotAADKMAAAvi4AALUoAACwIgAArhsMAKgdFwCjHyYAnyEzAJwi&#10;PgCZI0gAlyRRAJUkWQCTJWAAkiVnAJAmbgCOJnYAjSZ/AIsmiAGKJ5MBiCeeAYYnqwGEJ7sBgyjR&#10;AYAo7gF+Kf8BfSn/AXwo/wF8KP8BfCj/AXwo/wH1JAAA4y4AAM81AADBOAAAtDYAAKsxAAClLAAA&#10;oiYGAJ4mEwCZKCEAlSouAJIrOQCPLEQAjS1MAIstVACJLlwAhy5jAIYuagGELnIBgi56AYEvhAF/&#10;L48CfS+aAnsvpwJ6L7cCeC/MAnYw6gJ1MP4CczD/AnMw/wJzL/8Ccy//AnMv/wLwKgAA3DUAAMc7&#10;AAC6PwAArDwAAKI4AACcMwAAmC8AAJUuEACQMBwAjDIpAIkzNQCGND8AhDVJAII1UQCANVgAfjVf&#10;AX01ZgF7Nm4BeTV2Ang1gAJ2NYsDdDWXA3I2pANwNrQEbzbIBG025wRsNvwDazb/A2s2/wJqNv8C&#10;ajX/Amo1/wLqMAAA0zoAAMJBAACzQwAApUEAAJs+AACVOgAAkDYAAIw1DQCINxgAhDglAIE6MQB/&#10;OzwAfDtFAHo8TQB4PFUBdzxcAXU8YwFzPGoCcTxzAnA8fANuO4cDbDuUBGo7oQRoO7EFZzzFBWU8&#10;5QVkPPoEZDz/A2M7/wNjO/8DYzv/AmM7/wLlNQAAzT8AAL1GAACuRwAAn0UAAJVDAACOQAAAiTwA&#10;AIQ8CgCAPRQAfT4iAHo/LgB4QDgAdUFCAHNBSgByQVEBcEFZAW5BYAJsQWcCakFwA2hBeQNnQYQE&#10;ZUGRBWNBnwVhQa4GYEHCBl5B4gZeQfkFXUH/BF1A/wNdQP8DXUD/A11A/wPfOQAAyEMAALlKAACp&#10;SwAAm0kAAJBHAACIRAAAg0EAAH5BBgB6QhEAdkMeAHRFKgBxRTUAb0Y/AG1GRwBrRk8BakZWAWhG&#10;XQJmRmUCZEZtA2JGdgRgRoIEXkaOBVxFnAZbRawGWUa/B1hG3wZYRvcFV0X/BFdF/wRXRP8DWET/&#10;A1hE/wPaPQAAxEcAALVOAACkTgAAlkwAAItLAACDSQAAfUUAAHhGAgB0RxAAcEgbAG5JJwBrSjIA&#10;aks8AGhLRABmS0wBZEtTAWJLWgJgS2ICX0tqA11LdARbSn8FWUqMBVdKmgZVSqoHVEq9B1NK3AdS&#10;SvYGUkr/BVJJ/wRSSf8DUkj/A1NI/wPUQQAAwEsAALJRAACgUAAAkk8AAIdOAAB+TAAAeEgAAHJK&#10;AABuSw0Aa00YAGhOJABmTi8AZE85AGJPQgBhUEkBX1BRAV1QWAJbT2ACWU9oA1dPcgRVT30FU0+K&#10;BVJOmAZQTqgHTk67B01O2QdNTvUGTU7/BU1N/wRNTf8ETkz/A05M/wPORAAAvE4AAK5UAACcUwAA&#10;jlIAAINRAAB6UAAAck0AAGxPAABoUAsAZVEVAGNSIQBhUywAX1M2AF1UPwBbVEcAWlROAVhUVgFW&#10;VF0CVFRmA1JTbwNQU3sETlOIBUxTlwZLU6cHSVO6B0hT1QdIUvMGSFL/BUhR/wRJUf8ESVD/A0lQ&#10;/wPKSAAAuVIAAKpXAACYVgAAilUAAH9UAAB2UwAAbFEAAGdTAABiVAgAX1YSAF1XHgBbVykAWVgz&#10;AFhYPABWWUQAVVlMAVNZUwFRWVsCT1hkAk1YbQNLWHgESViGBUdXlQZFV6UGRFe4BkNY0gZDV/IG&#10;Q1b/BUNV/wREVf8ERFT/A0RU/wPGTAAAtVYAAKVaAACUWQAAhlgAAHtYAABxVwAAZlYAAGFYAABd&#10;WQQAWVoQAFdbGwBVXCYAU10wAFJdOQBRXkEAT15JAE1eUQFMXlgBSl5hAkhdawNGXXYDRF2DBEJd&#10;kgVAXaMGP122Bj5d0AY9XPEFPlv/BD5a/wQ+Wv8DPln/Az9Z/wPBUAAAsVoAAKFdAACQXAAAglsA&#10;AHZbAABtWwAAYVsAAFtdAABWXgAAUmANAFBhFwBOYiIATWIsAExjNQBKYz4ASWNGAEdjTgBGY1YB&#10;RGNeAUJjaAJAY3MDPmOBAzxjkAQ6YqEEOWK0BThjzQU4Yu8EOGH/BDhg/wM4X/8DOV7/Azle/wO8&#10;VQAArV8AAJxgAACLXwAAfV8AAHJfAABoXwAAXWAAAFViAABPZAAAS2YKAElnEgBHaB0ARWgnAERp&#10;MQBDaTkAQmpCAEBqSgA/alIAPWpbATxqZQE6anACOGp+AjZpjQM0aZ8DM2myAzFpywMxaO0DMWf/&#10;AzFm/wMyZf8DMmT/AzJk/wO3WwAAqWQAAJZkAACGYwAAeGMAAG1jAABkZAAAWWUAAFBoAABJawAA&#10;Q20EAEBuDgA+bxgAPW8iADxwKwA6cDQAOXE9ADhxRQA3cU4ANnFXADRxYQEycW0BMXF6AS9xigIt&#10;cZwCK3GvAipxyAIqcOsCKm//Aipt/wIqbP8CK2z/Aits/wKxYQAApGkAAJBoAACAZwAAdGcAAGln&#10;AABfaAAAVWsAAEtuAABDcQAAPHQAADd2CgA0dxIAM3gcADJ4JQAxeS4AMHk3AC95PwAueUgALHpS&#10;ACt6XAAqemgAKHp2ACZ6hwElepkBI3qsASJ6xQEieekBInf/ASJ2/wEidf8CInT/AiN0/wKsaAAA&#10;nW4AAIptAAB7bAAAb2wAAGVsAABabgAAUHEAAEV1AAA9eAAANnwAAC5/AgApgQ0AJ4IUACaCHgAl&#10;gicAJIIvACODOAAig0IAIYNLACCEVgAfhGIAHoRxAByEggAbhJUAGoSpABiEwQAYg+YAGIH9ABmA&#10;/wEZf/8BGX7/ARl+/wGmcAAAlXMAAIRyAAB2cQAAa3EAAF5zAABUdgAASXkAAD99AAA3gQAAL4QA&#10;ACeIAAAgiwUAG40OABqNFQAZjR4AGI4nABeOMAAWjjkAFY5DABSPTwATj1sAEo9qABGPewAQj48A&#10;D4+kAA6PuwANj+AADo36AA+L/wAQiv8AEIn/ABCJ/wChegAAjnkAAH53AABydwAAZHgAAFh7AABN&#10;fgAAQoIAADmGAAAvigAAJ44AACCRAAAYlQAAEpgFAA6aDgANmhQADJodAAuaJgALmjAACpo7AAma&#10;RgAImlMABpthAAWacgAEmoYAApqbAACasQABmc8AApnwAAKY/wAEl/8ABZb/AAWW/wCZgQAAh38A&#10;AHp+AABrfgAAXYEAAFCFAABFiQAAO40AADGSAAAolgAAH5kAABidAAARoAAADKMCAAalCgABpRAA&#10;AKUWAACmHwAApigAAKYyAACnPQAAp0oAAKdYAACnaAAAp3wAAKeRAACmqAAApsMAAKXpAACl/AAA&#10;pf8AAKT/AACk/wCRhwAAgoYAAHKGAABjiAAAVYwAAEmRAAA9lgAAMpoAACieAAAfogAAF6YAABCp&#10;AAALrAAABK8AAACxBgAAsQwAALIRAACyFwAAsx8AALMoAAC0MgAAtT8AALVNAAC1XQAAtXAAALWG&#10;AAC1nQAAtbYAALXcAAC09wAAtP8AALT/AAC0/wCLjwAAeo4AAGqRAABblQAATZoAAECfAAA1pAAA&#10;KqgAACCsAAAWsAAAD7QAAAm3AAABuQAAAL0AAAC+AAAAvgYAAL8MAADAEAAAwRYAAMIdAADDJwAA&#10;xTIAAMZAAADGUQAAx2MAAMd4AADHkQAAx6kAAMfHAADH7AAAx/4AAMf/AADH/wCDlwAAcZoAAGGe&#10;AABSowAARakAADiuAAAsswAAILcAABa6AAAOvQAABsAAAADDAAAAxwAAAMkAAADKAAAAzAAAAM0D&#10;AADOCQAA0A4AANITAADUGwAA2CUAANsyAADdQgAA3VQAAN5pAADegQAA3pwAAN+1AADf2QAA3/MA&#10;AN//AADf/wB3nwAAaKYAAFmtAABKswAAO7gAAC27AAAfvwAAFMIAAAzGAAADyQAAAMwAAADQAAAA&#10;1QAAANkAAADaAAAA3AAAAN4AAADgAAAA4gUAAOQLAADnEAAA6hgAAO0kAADwMgAA8UQAAPJYAADz&#10;bwAA9IoAAPSkAAD0vwAA9N8AAPTzAAD09ABqqAAAW68AAEy3AAA9vQAALcEAAB/GAAATygAAC84A&#10;AADSAAAA1wAAANwAAADgAAAA5QAAAOcAAADpAAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2BwAA+Q4A&#10;APwWAAD/IgAA/zMAAP9HAAD/XQAA/3YAAP+RAAD/qQAA/74AAP/YAAD/2wD/ABgA/wAWAP8AFQD/&#10;ABgA/wAeAP8AJwD/ADYA/wBDAP8ATwD/AFoA/wBkAP8AbQD/AHUA/wB9AP8AhAD/AIoA/wCQAP8A&#10;lgD/AJwA/wCjAP8AqwD/ALQA/gC/AP0AzwD7AOcA+gD4APkA/wD5AP8A+QD/APUA/wDuAP8A6QD/&#10;AOcA/wD/ABQA/wARAP8AEQD/ABIA/wAXAP8AIwD/ADEA/wA+AP8ASgD/AFYA/wBgAP8AaAD/AHAA&#10;/wB4AP0AfgD8AIUA+gCLAPkAkQD4AJgA9wCeAPUApgD0AK4A8gC5APEAxwDvAOAA7gDyAOwA/wDs&#10;AP8A7AD/AOsA/wDlAP8A4AD/AN4A/wD/AxAA/wAOAP8ADQD/AA0A/wATAP8AHgD/ACsA/wA4AP8A&#10;RQD+AFAA+wBaAPgAYwD1AGsA8wByAPEAeQDvAH8A7gCGAOwAjADqAJIA6QCZAOcAoADmAKkA5ACz&#10;AOEAwADgANMA3gDrANwA+wDbAP8A2gD/ANoA/wDZAP8A1AD/ANIA/wD/Bw0A/wAJAP8ABgD/AAkA&#10;/wAPAP8AGAD7ACUA+AAyAPUAPwDyAEoA7QBUAOoAXQDnAGUA5ABsAOIAcwDgAHoA3gCAANwAhgDa&#10;AI0A1wCUANQAmwDSAKQAzwCtAM0AuQDLAMkAyQDkAMgA9gDGAP8AxQD/AMYA/wDHAP8AxwD/AMcA&#10;/wD/CgYA/wEAAP8AAAD/AAQA/wALAPQAEgDvAB8A6gAsAOUAOADiAEMA3QBOANkAVwDUAF8A0QBn&#10;AM4AbQDMAHQAygB6AMgAgADGAIcAxQCOAMMAlgDBAJ4AvwCoAL0AswC6AMIAuQDbALcA8AC1AP8A&#10;tgD/ALUA/wC1AP8AtQD/ALUA/wD/DAAA/wQAAP8AAAD+AAAA9gADAOgADQDgABcA2QAkANEAMQDN&#10;ADwAygBHAMYAUQDDAFkAwABgAL4AZwC8AG4AugB0ALkAewC3AIIAtQCJALMAkQCyAJoAsACkAK4A&#10;rwCsAL0AqgDQAKgA6wCnAPsApgD/AKYA/wClAP8ApQD/AKUA/wD/DQAA/wcAAPQJAADqCQAA4gQA&#10;ANoABwDPABEAyAAcAMIAKQC+ADUAuwBAALcASgC0AFMAsgBbALAAYgCuAGgArABvAKsAdQCpAH0A&#10;qACEAKYAjQCkAJYAowCgAKEAqwCfAbkAnQPMAJwE6ACaBvkAmQf/AJgI/wCXCP8Alwj/AJcI/wD/&#10;EAAA9xAAAOgUAADcFQAAzhEAAMYNAADCBAsAvAAUALcBIQCyAy4ArgU6AKsGRACoCE0ApghVAKQJ&#10;XACiCmMAoApqAJ8LcQCdC3gAnAuAAJoMiQCZDJMAlwyeAJUNqgCUDbgAkg3MAJAO6gCOEPwAjBD/&#10;AIsQ/wCLEP8AixD/AIoQ/wD7EwAA7RoAAN0gAADMIQAAvx0AALcXAACzEQAAsgsNAKsNGQCnDiYA&#10;ow8zAJ8QPgCdEUcAmhFQAJgSVwCWEl4AlRNlAJMTbACSE3MAkBR8AI8UhQCNFY8AixWaAIoVpwCI&#10;FrUAhhbJAIQX5wCCGPsAgBn/AH8Z/wB/Gf8Afxj/AH8Y/wD1GgAA5CMAAM8pAADAKgAAsyYAAKoi&#10;AAClHAAApBUIAKAUEwCbFiEAlxgtAJQZOACRGkIAjxtLAI0cUgCLHFkAiR1gAIgdZwCGHm8AhR53&#10;AIMfgACCH4sAgB+XAH4gowB9ILIAeyDFAHkh5AB3IvkAdiL/AHUi/wB0If8AdCH/AHQh/wDvIQAA&#10;2ysAAMcxAAC2MQAAqS4AAKAqAACbJgAAmCEBAJUeEACQIBsAjSEoAIkjMwCHJD0AhSRGAIMlTgCB&#10;JlUAfyZcAH4mYwB8J2sAeydzAHknfAB4KIcAdiiTAHQooAFyKK8BcSnBAW8p4AFtKfcBbCn/AWsp&#10;/wFrKf8Bayj/AWso/wHoKAAA0DIAAMA4AACuNwAAoTUAAJgyAACSLQAAjikAAIsnDACHKBcAgyoj&#10;AIArLwB+LDkAfCxCAHotSgB4LlEAdy5YAHUuYABzL2cAci9vAHAveQFvL4MBbS+QAWsvnQFpL6wB&#10;aDC+AWcw2wFlMPUBZDD/AWMw/wFjL/8BYy//AWMv/wHiLgAAyjgAALo9AACoPAAAmjoAAJE3AACK&#10;MwAAhjAAAIMuCQB/LxMAezAfAHgyKwB2MzUAdDM+AHI0RgBwNE4AbzVVAG01XABsNWQAajVsAWg1&#10;dQFnNYABZTWMAWM1mgJhNqkCYDa7Al821gJdNvMCXTb/Alw2/wFcNf8BXDX/AVw0/wHcMwAAxTwA&#10;ALRBAACiQAAAlT4AAIs8AACEOQAAfzYAAHs0BAB3NRAAdDccAHE4JwBvOTIAbTk7AGs6QwBqOksA&#10;aDtSAGc7WQBlO2EBYztpAWI7cgFgO30BXjuKAlw7lwJbO6cCWTu4A1g7/+L/4klDQ19QUk9GSUxF&#10;AAYJ0gNXO/ECVjv/AlY7/wJWOv8BVjr/AVY5/wHUNwAAwEEAAK9EAACdQwAAkEIAAIVAAAB+PgAA&#10;eTsAAHQ6AABxOg4AbTwYAGs9JABpPi8AZz84AGU/QABkQEgAYkBPAGFAVwBfQF4BXUBmAVxAbwFa&#10;QHoCWECHAlZAlQJUQKQDU0C2A1JAzwNRQO8DUED/AlA//wJQP/8CUT7/AVE+/wHPOwAAvUUAAKpH&#10;AACZRgAAi0UAAIFEAAB5QgAAdD4AAG8/AABrQAwAZ0EVAGVCIQBjQysAYUM1AF9EPgBeREUAXUVN&#10;AFtFVABZRVwBWEVkAVZFbQFURXgCUkWFAlFEkwNPRKMDTUW0A0xFzANLRe0DS0T/AktE/wJLQ/8C&#10;TEL/AkxC/wLKPwAAuUgAAKZKAACVSQAAh0gAAH1HAAB1RQAAbkIAAGlDAABlRAkAYkUTAF9GHgBd&#10;RygAXEgyAFpIOwBZSUMAV0lKAFZJUgBUSVkBU0lhAVFJawFPSXYCTUmCAktJkQNKSaEDSEmzA0dJ&#10;ygNGSewDRkj/AkZI/wJHR/8CR0b/AkdG/wLGQwAAtkwAAKJMAACRTAAAhEsAAHlKAABwSQAAaUYA&#10;AGRHAABfSQYAXEoQAFpLGwBYTCUAVkwvAFVNOABTTUAAUk1IAFFOTwBPTlcATk5fAUxOaQFKTnMC&#10;SE2AAkZNjwNFTZ8DQ02xA0JNyANBTeoDQUz/AkFM/wJCS/8CQkr/AkJK/wLCRwAAs08AAJ5PAACN&#10;TgAAgE4AAHVNAABsTAAAY0oAAF5MAABaTQIAVk4OAFRPGABSUCIAUVEsAE9RNQBOUj0ATVJFAExS&#10;TQBKUlQASVJdAUdSZgFFUnEBQ1J+AkFSjQI/Up0DPlKvAz1SxgM8UukCPFH+AjxQ/wI9T/8CPU//&#10;Aj1O/wK+SwAArlMAAJpSAACJUQAAfFEAAHFQAABoUAAAXk4AAFhRAABUUgAAUVMMAE5UFABMVR8A&#10;S1YpAElWMgBIVjoAR1dCAEZXSgBEV1IAQ1daAEFXZAFAV24BPld7AjxXiwI6V5sCOFetAjdXxAI3&#10;V+cCN1b9AjdV/wI3VP8CN1P/AjhT/wK6TwAAqVYAAJVVAACFVAAAeFQAAG1UAABkVAAAWFQAAFJW&#10;AABOVwAASlkJAEdaEQBGWhsARFslAENbLgBCXDYAQVw+AD9cRgA+XU8APV1XADtdYQA6XWwBOF15&#10;ATZdiAE0XZkCM12rAjFdwgIxXOUCMVv8AjFa/wIxWf8CMln/ATJY/wG2VAAApFkAAJBYAACAWAAA&#10;c1cAAGlXAABgWAAAVFkAAE5bAABIXQAAQ18EAEBgDgA+YRcAPWEgADtiKQA6YjIAOWI6ADhjQgA3&#10;Y0sANmNUADRjXQAzY2gAMWN2AS9jhQEuY5YBLGOpAStjvwEqY+MBKmL7ASpg/wErX/8BK1//ASte&#10;/wGxWQAAnlwAAItcAAB7WwAAb1sAAGVbAABcXAAAUV4AAElgAABDYgAAPGUAADhnCgA1aBIANGgb&#10;ADNpJAAyaS0AMWk1AC9qPQAuakYALWpPACxqWQAra2UAKWtyAChrggAma5MAJGunACNrvQAiauAA&#10;I2n5ASNn/wEjZv8BI2b/ASRl/wGsYAAAmGAAAIVgAAB2XwAAal8AAGFgAABXYAAATWMAAERmAAA9&#10;aAAANmsAADBuBAAscA4AKnEVAClxHgAocSYAJ3IvACZyNwAlckAAJHJKACJyVAAhc2AAIHNtAB5z&#10;fQAdc5AAG3OjABpzuQAZc9wAGnH3ABpw/wAbb/8AG27/ARtt/wGmZgAAkWUAAH9kAABxZAAAZmQA&#10;AF1kAABSZgAASGkAAD9sAAA3bwAAMHMAACl2AAAieQgAH3sQAB57FwAcex8AG3soABp7MAAZfDkA&#10;GHxDABd8TgAWfFoAFXxnABR9eAASfYsAEX2fABB9tQAPfdUAEHv1ABF5/wAReP8AEnf/ABJ3/wCe&#10;awAAimoAAHppAABtaQAAYmkAAFdqAABMbQAAQ3AAADl0AAAxeAAAKXsAACJ/AAAbggAAFIUJABGG&#10;EAARhhcAEIcfABCHKAAOhzEADoc7AA2HRgAMh1MAC4dhAAqHcQAJh4QAB4eYAAaGrgAFhskABoXs&#10;AAeE/wAIg/8ACYL/AAmC/wCVcQAAg28AAHRuAABpbgAAXG8AAFByAABGdQAAPHkAADJ9AAAqgQAA&#10;IoUAABuJAAAUjAAAD48DAAqSCwAGkhEABJIYAAKSIAABkikAAJIzAACTPgAAk0sAAJNZAACTaQAA&#10;k3sAAJKQAACSpgAAkb8AAJHlAACQ+gAAj/8AAI//AACP/wCNdwAAfXUAAHB0AABidQAAVXgAAEl8&#10;AAA/gAAANIQAACuJAAAijQAAGpEAABOUAAAOlwAACZsAAAGdCAAAnQ4AAJ0TAACeGgAAniIAAJ8r&#10;AACfNQAAoEIAAKBQAACgXwAAoHEAAKCHAACfnQAAn7UAAJ7aAACd9gAAnf8AAJz/AACc/wCGfQAA&#10;eHwAAGl8AABbfwAAToMAAEGIAAA2jAAALJEAACOWAAAamgAAEp4AAA2hAAAGpAAAAKcAAACpAwAA&#10;qQoAAKoOAACrEwAArBkAAK0iAACuKwAArzcAAK9FAACvVAAAr2YAAK97AACulAAArqsAAK7JAACu&#10;7wAArf8AAK3/AACt/wCBhAAAcYQAAGGHAABTiwAARpAAADmWAAAumwAAI6AAABqkAAASqAAADKwA&#10;AASvAAAAsgAAALYAAAC3AAAAtwIAALgIAAC5DQAAuhIAALsYAAC9IQAAvisAAMA4AADASAAAwFoA&#10;AMFuAADBhgAAwaAAAMG6AADB4wAAwPkAAMD/AADA/wB5jQAAaJAAAFmUAABLmgAAPaAAADGlAAAl&#10;qwAAGq8AABGzAAALuAAAArsAAAC+AAAAwQAAAMQAAADFAAAAxgAAAMcAAADIBQAAygsAAMwPAADO&#10;FQAA0B8AANMrAADVOgAA1UwAANZgAADYdwAA2JIAANisAADZyQAA2ewAANn7AADY/wBwmQAAYJ4A&#10;AFGkAABDqgAANbAAACi2AAAcugAAEb4AAAnBAAAAxQAAAMgAAADLAAAAzwAAANIAAADTAAAA1gAA&#10;ANgAAADbAAAA3QAAAN8HAADiDQAA5RMAAOgdAADsKgAA7TwAAO1RAADuZwAA74EAAO+cAADwtwAA&#10;8NMAAPDsAADw9ABnpgAAWK0AAEm0AAA6ugAAKr4AABzCAAAQxgAAB8oAAADOAAAA0gAAANYAAADc&#10;AAAA4AAAAOMAAADkAAAA5gAAAOgAAADrAAAA7QAAAO8AAADyAgAA9QoAAPgRAAD8HAAA/ywAAP8/&#10;AAD/VQAA/24AAP+KAAD/pAAA/7oAAP/RAAD/4QD/ABQA/wASAP8AEgD/ABQA/wAZAP8AJQD/ADIA&#10;/wA/AP8ASwD/AFYA/wBgAP8AaAD/AHAA/wB4AP8AfwD/AIUA/wCLAP8AkQD/AJgA/wCeAP4ApgD9&#10;AK4A/AC5APoAyAD5AOIA+AD0APcA/wD2AP8A9gD/AO8A/wDnAP8A4gD/AN4A/wD/ABEA/wAOAP8A&#10;DgD/AA8A/wAUAP8AIAD/AC0A/wA6AP8ARgD/AFEA/wBbAP8AYwD+AGsA/ABzAPoAeQD5AIAA9wCG&#10;APYAjAD1AJIA8wCZAPIAoADwAKkA7gCzAO0AwQDrANYA6gDuAOkA/gDnAP8A5wD/AOUA/wDdAP8A&#10;1QD/ANEA/wD/AA0A/wAKAP8ACAD/AAkA/wAQAP8AGwD/ACgA/wA1AP8AQAD6AEsA9gBVAPMAXgDx&#10;AGYA7gBtAOwAdADrAHoA6QCAAOcAhgDmAI0A5ACTAOIAmwDgAKMA3gCtANwAuQDaAMoA1wDmANQA&#10;+ADSAP8A0gD/ANIA/wDOAP8AyQD/AMYA/wD/AAgA/wADAP8AAAD/AAMA/wANAPwAFgD3ACIA8wAu&#10;AO8AOgDsAEUA6ABPAOQAWADhAGAA3gBnANsAbQDZAHQA1QB6ANMAgADRAIcAzwCOAM0AlQDLAJ4A&#10;yQCnAMcAswDFAMIAwwDcAMEA8QC/AP8AvwD/AL4A/wC+AP8AvQD/ALsA/wD/AAAA/wAAAP8AAAD/&#10;AAAA9gAIAO4AEQDnABsA4QAnAN0AMwDZAD4A0wBJAM8AUgDLAFkAyABhAMYAZwDEAG0AwgBzAMAA&#10;egC/AIAAvQCIALsAkAC5AJgAuACiALUArQCzALsAsQDOALAA6gCvAPwArQD/AK0A/wCuAP8ArgD/&#10;AK4A/wD/AgAA/wAAAP0AAADyAAAA6AAAAN4ADADTABUAzAAhAMgALADEADgAwQBCAL0ASwC6AFMA&#10;uABaALYAYQC0AGcAsgBtALAAdACvAHoArQCCAKwAigCqAJMAqACdAKYAqACkALUAogDGAKEA4wCf&#10;APYAngD/AJ4A/wCeAP8AngD/AJ4A/wD/BgAA+wAAAO4FAADiBAAA1QAAAMsABgDDAA8AvQAZALgA&#10;JQC0ADEAsQA7AK4ARQCsAE0AqQBVAKcAWwClAGIApABoAKIAbgChAHUAnwB8AJ4AhQCcAI4AmgCY&#10;AJgApACWALAAlQDBAJMA3ACSAPIAkQD/AJAA/wCQAP8AjwD/AI8A/wD9CgAA8A4AAOERAADOEAAA&#10;wg0AALsHAAC3AAoAsQASAKwAHgCoACkApQA0AKIAPgCfAEcAnQBPAJsAVgCZAVwAlwFjAJYCaQCU&#10;AnAAkwN4AJEDgACQBIoAjgSVAIwFoQCKBa4AiQa+AIcI2ACGCfAAhAr/AIML/wCDC/8Agwv/AIML&#10;/wD2EAAA5hcAANIcAADAGgAAsxYAAKwSAACoDQAApgcNAKIFFgCdByIAmQkuAJYKOACUC0EAkgxK&#10;AJAMUQCODVgAjA1eAIsNZQCJDWwAiA50AIYOfQCFDocAgw6TAIEPnwCAEK0AfhC+AH0Q2wB6EfQA&#10;eBL/AHcS/wB3Ev8AdxL/AHcS/wDvFwAA2yEAAMYkAAC0IwAAqCAAAKAcAACbFwAAmREEAJgOEACT&#10;EBsAjxEnAIwSMgCJEzwAhxNEAIUUTACDFFMAgRVaAIAVYAB+FmgAfRZvAHsWeAB5F4MAeBePAHYY&#10;nAB0GKoAcxm7AHIZ1ABvGvEAbhv/AG0b/wBtGv8AbRr/AG0a/wDnIAAA0CkAALwrAACrKgAAnigA&#10;AJYkAACQIAAAjRwAAIwXDACIGBYAhBoiAIEbLQB+HDcAfB1AAHodSAB5Hk8Adx5VAHYfXAB0H2MA&#10;cx9rAHEgdABwIH8AbiGLAGwhmABrIacAaSK4AGgizwBmIu4AZSP/AGQj/wBkIv8AZCL/AGQh/wDg&#10;JgAAyC8AALQxAACjMAAAli4AAI0rAACHKAAAhCQAAIIgCAB+IBIAeyIeAHgjKQB1JDMAcyU8AHEl&#10;QwBwJksAbiZSAG0nWQBrJ2AAaidoAGkocQBnKHsAZSiIAGQplQBiKaQAYCm1AF8pywBeKuwAXCr/&#10;AFwp/wBcKf8AXCn/AFwo/wDYLAAAwzUAAK01AACdNAAAkDMAAIYxAACALQAAfCsAAHkoAwB2JxAA&#10;cikaAHAqJQBtKy8Aayw4AGosQABoLUcAZy1OAGUuVQBkLl0AYy5lAGEvbgBfL3gAXi+EAFwvkgBa&#10;L6EBWS+yAVgwyAFWMOkBVTD+AVUv/wBVL/8AVS7/AFUu/wDQMQAAvToAAKg5AACXOAAAijcAAIA2&#10;AAB6MgAAdTAAAHIuAABuLg0Aay8WAGkwIQBmMSsAZDI0AGMyPQBhM0QAYDNLAF80UgBdNFoAXDRi&#10;AFo0awBZNXUAVzWCAFU1kAFUNZ8BUjWwAVE1xgFQNecBTzX9AU81/wFPNP8BTzT/AU8z/wHLNgAA&#10;uD0AAKM8AACSPAAAhTsAAHs6AAB0NwAAbzUAAGwzAABoNAoAZTUTAGI2HgBgNygAXjcxAF04OgBb&#10;OEEAWjlIAFk5UABXOVcAVjpfAFQ6aABTOnMAUTp/AU86jQFOOp0BTDquAUs6wwFKOuUBSTr8AUk5&#10;/wFJOf8BSTj/AUo4/wHHOgAAs0AAAJ4/AACOPwAAgT4AAHc9AABwOwAAajgAAGY4AABiOQcAXzoR&#10;AFw7GwBaOyUAWTwuAFc9NwBWPT4AVD5GAFM+TQBSPlUAUT5dAE8/ZgBNP3AATD99AUo/iwFIP5sB&#10;Rz+sAUU/wQFEP+MBRD77AUQ+/wFEPf8BRD3/AUU8/wHDPgAAr0MAAJpCAACKQgAAfUEAAHNAAABr&#10;PwAAZTwAAGA8AABcPgQAWT4PAFc/GABVQCIAU0ErAFJBNABQQjwAT0JDAE5CSwBNQ1IAS0NaAEpD&#10;ZABIQ24AR0N7AUVDiQFDQ5kBQkOrAUBDwAE/Q+EBP0P5AT9C/wE/Qf8BQEH/AUBA/wG/QQAAqkUA&#10;AJZFAACGRQAAeUQAAG9EAABnQgAAYD8AAFtBAABXQgAAVEMNAFFEFQBPRR8ATkUoAExGMQBLRjkA&#10;SkdBAElHSABIR1AARkdYAEVHYQBDSGwAQkh4AUBIhwE+SJcBPEipATtIvgE6SN8BOkf4ATpG/wE6&#10;Rf8BO0X/ATtE/wG7RQAApkgAAJJHAACCRwAAdkcAAGtHAABjRgAAW0MAAFZFAABSRwAATkgKAExJ&#10;EgBKSRwASEolAEdKLgBGSzYARUs+AENLRgBCTE0AQUxWAEBMXwA+TGoAPEx2ADtMhQE5TJUBN0yn&#10;ATZMvAE1TN0BNUv3ATVL/wE1Sv8BNkn/ATZJ/wG4SQAAoksAAI5KAAB+SgAAckoAAGhKAABfSQAA&#10;VUgAAFBKAABMSwAASUwHAEZNEABEThkAQk8iAEFPKwBAUDMAP1A7AD5QQwA8UUoAO1FTADpRXAA4&#10;UWcAN1FzADVRggAzUZMBMlGlATBRugEvUdoBL1D2AS9P/wEwTv8BME7/ATBN/wG0TQAAnU0AAIpN&#10;AAB6TQAAbk0AAGRNAABbTQAAUU0AAEtPAABGUAAAQlIDAD9TDQA9VBUAPFQeADpVJwA5VS8AOFU3&#10;ADdWPwA2VkcANVZQADNWWQAyV2QAMFdxAC9XgAAtV5EAK1ejACpXuAApV9YAKVb1AClV/wAqVP8B&#10;KlP/ASpS/wGvUQAAmFEAAIVRAAB2UAAAalAAAGBQAABYUQAATlIAAEdTAABBVQAAO1gAADhZCgA1&#10;WhEANFoaADNbIgAyWysAMVszAC9cOwAuXEMALVxMACxcVgArXWAAKV1tAChdfAAmXY4AJF2hACNd&#10;tQAiXdIAIlzzACJb/wAjWv8AI1n/ACRY/wCoVQAAklQAAIBUAABxVAAAZlQAAFxUAABUVQAASlYA&#10;AENYAAA8WwAANl0AADBgBQAtYQ4AK2EVACpiHQApYiUAKGIuACdjNgAmYz4AJWNHACNjUQAiZFwA&#10;IWRpAB9keQAeZIoAHGSeABtkswAZZM4AGmPxABth/wAbYP8AHGD/ABxf/wChWQAAjFgAAHtYAABt&#10;WAAAYlgAAFlYAABQWQAAR1sAAD5eAAA3YAAAMWMAACpmAAAkaQkAIWoQACBqFwAfaiAAHmsoAB1r&#10;MAAcazkAG2tCABpsTAAZbFgAF2xlABZsdAAUbIYAE2yaABJsrwARbMoAEWvvABJp/wATaP8AE2j/&#10;ABNn/wCZXQAAhV0AAHVcAABoXAAAXlwAAFVcAABLXgAAQmEAADlkAAAyZwAAK2oAACRtAAAecAEA&#10;F3MLABV0EQAUdBgAE3QhABJ1KQARdTIAEXU7ABB1RgAPdVIADnVfAA11bgAMdYEAC3WVAAp1qgAI&#10;dMMACXTnAApz/QALcf8ADHH/AAxw/wCRYgAAf2EAAHBhAABkYQAAWmEAAE9iAABFZQAAPGgAADNs&#10;AAArbwAAJHIAAB12AAAXeQAAEXwEAA1/DAALfxIACn8ZAAl/IgAIfyoABn80AAV/PwAEf0sAAn9Y&#10;AAF/ZwAAf3kAAH+OAAB/owAAfrsAAH3gAAB99wAAfP8AAHv/AAB7/wCJZwAAeGcAAGtmAABhZgAA&#10;VGcAAElpAAA/bQAANXEAACx1AAAkeQAAHXwAABaAAAAQgwAADIYCAAaJCgABiQ8AAIkUAACKGwAA&#10;iiMAAIssAACLNwAAi0MAAItQAACLXwAAi3EAAIuGAACLnAAAirMAAInTAACI8wAAiP8AAIf/AACH&#10;/wCCbQAAc2wAAGhsAABabQAATm8AAEJzAAA4dwAALnsAACWAAAAdhAAAFYgAABCMAAALjwAABJIA&#10;AACUBgAAlQwAAJUQAACWFQAAlxwAAJgkAACYLgAAmTkAAJlHAACZVgAAmWgAAJl9AACZlAAAmKsA&#10;AJfIAACW7gAAlv8AAJX/AACV/wB7dAAAb3MAAGFzAABTdgAARnoAADt/AAAwhAAAJogAAB2NAAAU&#10;kgAADpYAAAmZAAABnAAAAKAAAAChAAAAogYAAKIMAACkEAAApRQAAKUcAACnJAAAqC8AAKg9AACp&#10;TAAAqV4AAKlyAACoiQAAqKIAAKi8AACn5QAApvsAAKb/AACl/wB3ewAAaHsAAFl+AABLggAAPocA&#10;ADKNAAAnkgAAHZcAABScAAAOoAAAB6QAAACoAAAAqwAAAK4AAACvAAAAsAAAALEEAACzCgAAtA4A&#10;ALUTAAC2GwAAuCQAALoxAAC6QAAAulIAALtlAAC7fQAAupcAALqxAAC60gAAuvMAALn/AAC5/wBv&#10;gwAAX4YAAFGLAABDkAAANpcAACqdAAAfogAAFacAAA2sAAAFsAAAALQAAAC3AAAAuwAAAL4AAAC/&#10;AAAAwAAAAMEAAADDAQAAxAcAAMUNAADHEQAAyhkAAM0kAADOMwAAz0QAANBYAADQbgAA0YgAANCk&#10;AADQwQAA0eYAANH4AADR/wBnjwAAV5QAAEmaAAA7oQAALqcAACGtAAAWswAADrgAAAa8AAAAwAAA&#10;AMMAAADGAAAAywAAAM0AAADOAAAA0AAAANEAAADUAAAA1gAAANoCAADcCQAA3w8AAOMXAADmJAAA&#10;5zYAAOhJAADpXwAA6ngAAOuUAADrrwAA68wAAOzoAADs9gBfngAAUKQAAEKrAAA0sgAAJrkAABm+&#10;AAAOwgAABMUAAADKAAAAzQAAANEAAADYAAAA2wAAAN8AAADgAAAA4gAAAOQAAADmAAAA6QAAAOsA&#10;AADuAAAA8QUAAPUNAAD5FgAA/CUAAP05AAD+TwAA/2cAAP+CAAD/nQAA/7UAAP/LAAD/5AD/ABEA&#10;/wAPAP8ADwD/ABEA/wAWAP8AIgD/AC8A/wA7AP8ARwD/AFIA/wBbAP8AZAD/AGwA/wBzAP8AegD/&#10;AIAA/wCGAP8AjAD+AJMA/QCZAPsAoQD6AKkA+AC0APcAwgD2ANoA9QDxAPQA/wDzAP8A8wD/AOkA&#10;/wDgAP8A2AD/ANMA/wD/AA4A/wALAP8ACgD/AAsA/wARAP8AHQD/ACoA/wA2AP8AQQD/AEwA/wBW&#10;AP4AXwD7AGYA+QBtAPcAdAD1AHoA9ACAAPIAhgDwAI0A7wCUAO0AmwDsAKQA6gCuAOkAugDnAM0A&#10;5QDpAOQA+wDjAP8A4gD/AN4A/wDRAP8AzAD/AMgA/wD/AAkA/wAEAP8AAQD/AAQA/wAOAP8AGAD/&#10;ACQA/QAwAPsAOwD3AEYA8wBQAO8AWQDsAGAA6gBnAOcAbgDmAHQA5AB6AOIAgADgAIcA3gCOANwA&#10;lQDaAJ4A1gCoANQAswDRAMMAzwDfAM4A9ADMAP8AywD/AMsA/wDFAP8AvwD/ALwA/wD/AAIA/wAA&#10;AP8AAAD/AAAA/QALAPcAEwDxAB4A7QAqAOoANQDnAEAA4gBKAN0AUgDZAFoA1QBhANIAZwDQAG0A&#10;zgBzAMwAegDKAIAAyACHAMYAjwDEAJgAwgChAMAArQC+ALsAvADQALoA7QC5AP4AuAD/ALgA/wC3&#10;AP8AswD/ALAA/wD/AAAA/wAAAP8AAAD5AAAA7gAFAOUADgDeABgA2AAjANIALgDPADkAywBDAMcA&#10;TADEAFQAwQBbAL8AYQC8AGcAuwBtALkAcwC3AHoAtQCBALQAiQCyAJIAsACbAK8ApwCsALQAqwDG&#10;AKkA5ACnAPgApgD/AKYA/wClAP8ApQD/AKQA/wD/AAAA/wAAAPUAAADqAAAA3gAAANAACgDIABIA&#10;wgAdAL4AKAC7ADMAuQA9ALUARgCyAE0AsABVAK0AWwCsAGEAqgBnAKgAbQCnAHMApQB6AKQAggCi&#10;AIwAoACWAJ8AoQCdAK4AmwC+AJkA2ACXAPEAlgD/AJYA/wCXAP8AlwD/AJcA/wD/AAAA9QAAAOcB&#10;AADUAAAAyQAAAMAABAC4AA4AswAWAK8AIQCrACwAqAA2AKYAPwCjAEcAoQBPAJ8AVQCdAFsAmwBh&#10;AJoAZwCYAG4AlwB1AJUAfQCUAIYAkgCRAJAAnACOAKkAjAC4AIsAzQCJAOsAiAD9AIgA/wCIAP8A&#10;iAD/AIgA/wD5BgAA6QwAANQOAADDDAAAtwkAALACAACrAAkApgAQAKIAGgCeACUAmwAwAJgAOQCW&#10;AEEAlABJAJIAUACQAFYAjgBcAI0AYgCLAGkAigBwAIgAeACHAIEAhQCMAIQAmACCAKUAgAC0AH4A&#10;yAB9AecAfAL5AHsD/wB7BP8AewT/AHsE/wDxDgAA3hUAAMUVAAC0FAAAqREAAKEOAACeCgAAmwMM&#10;AJcAEwCTAB4AkAEpAI0CMwCKAzwAiARDAIYFSwCFBlEAgwZXAIIHXgCAB2QAfwhsAH0IdAB8CH4A&#10;egmJAHgJlgB3CqMAdQqzAHMLxwByDOYAcA37AHAN/wBvDf8Abw3/AG8N/wDoFgAA0B4AALkdAACp&#10;HAAAnRoAAJUWAACQEwAAjw4DAI4KDgCJCxcAhgwjAIMNLQCADTYAfg4+AHwORgB7Dk0AeQ9TAHgQ&#10;WgB2EGEAdRBoAHMQcQBxEXsAcBGHAG4RlABsEaIAaxKyAGkSxwBoE+cAZhP9AGUU/wBlFP8AZRP/&#10;AGUT/wDfHgAAxiQAALAkAACgIwAAlCEAAIsfAACGGwAAgxcAAIISCAB/ERIAfBIdAHkUKAB2FDEA&#10;dBU6AHIWQQBxFkgAbxdPAG4XVgBsF10AaxhkAGkYbQBoGXcAZhmDAGQZkABjGp8AYRqvAGAaxABe&#10;G+QAXRz7AFwc/wBcG/8AXBv/AFwb/wDVJQAAvSoAAKgpAACYKQAAjCgAAIMlAAB9IgAAeR8AAHgb&#10;AwB2GQ8AchoYAG8cIwBtHS0Aax01AGkePQBoHkQAZh9LAGUfUgBjIFkAYiBhAGEgaQBfIXMAXSF/&#10;AFwhjQBaIpwAWSKsAFciwABWI+EAVSP5AFQj/wBUIv8AVCL/AFQi/wDNKwAAti4AAKIuAACSLgAA&#10;hS0AAHwrAAB2KAAAciYAAG8jAABtIQwAaiIVAGcjHwBlJCkAYyQxAGIlOQBgJkEAXyZIAF0mTwBc&#10;J1YAWyddAFknZgBYKHAAVih8AFQoigBTKZkAUSmqAFApvgBPKd4ATin3AE0p/wBNKf8ATSj/AE4o&#10;/wDIMAAAsDIAAJwyAACMMgAAgDEAAHYwAABwLQAAaysAAGgpAABmKAkAYygRAGApHABeKiUAXCsu&#10;AFsrNgBZLD0AWCxEAFctTABVLVMAVC1bAFMtYwBRLm4AUC56AE4uiABML5cASy+oAEkvuwBIL9sA&#10;SC/2AEcv/wBHLv8ARy3/AEgt/wDENAAAqzUAAJc1AACHNQAAezUAAHI0AABrMgAAZi8AAGIuAABf&#10;LQUAXC4QAFovGABYMCIAVjArAFUxMwBTMToAUjJCAFEySQBQMlAATjNYAE0zYQBLM2sASjN3AEg0&#10;hQBHNJUARTSmAEM0uQBCNNYAQjT0AEI0/wBCM/8AQjL/AEIy/wDAOAAApzgAAJM4AACDOAAAdzgA&#10;AG03AABmNgAAYTMAAF0yAABZMgIAVzMNAFQ0FQBSNR8AUTUoAE82MABONjgATDc/AEs3RgBKN04A&#10;SThWAEc4XwBGOGkARDh1AEM4gwBBOZMAQDmkAD45uAA9OdMAPDnzADw4/wA9N/8APTf/AD02/wC7&#10;OwAAojsAAI87AAB/OwAAczsAAGo6AABiOQAAXTcAAFg2AABUNwAAUTgLAE85EwBNORwASzolAEo6&#10;LQBIOzUARzs8AEY8RABFPEsARDxTAEI8XABBPWcAPz1zAD49gQA8PZEAOj2jADk9tgA4PdEANz3y&#10;ADc8/wA4O/8AODv/ADg6/wC2PQAAnj4AAIs+AAB8PgAAbz4AAGY9AABePQAAWDsAAFM6AABPOwAA&#10;TDwIAEk9EQBHPhkARj8iAEQ/KgBDPzIAQkA6AEFAQQBAQEkAPkFRAD1BWgA8QWQAOkFwADhBfwA3&#10;QY8ANUKhADRCtAAyQs4AMkHwADJA/wAzQP8AMz//ADQ+/wCxQAAAmkAAAIdAAAB4QQAAbEEAAGJA&#10;AABbQAAAVD8AAE4/AABKQAAARkEFAERCDgBCQxYAQEMfAD9EJwA+RC8APEQ3ADtFPgA6RUYAOUVO&#10;ADhGWAA2RmIANUZuADNGfAAxRo0AMEafAC5GswAtRswALUbvAC1F/wAuRP8ALkP/AC5D/wCsQwAA&#10;lkMAAINDAAB0QwAAaEMAAF9DAABXQwAAUEMAAEhDAABERQAAQUYBAD5HDAA8SBMAOkgcADlJJAA4&#10;SSwANkk0ADVKOwA0SkMAM0pMADJKVQAwS18AL0trAC1LegAsS4sAKkudAChLsQAnS8oAJ0vtACdK&#10;/wAoSf8AKEj/AClH/wCnRgAAkUYAAH9GAABwRgAAZUYAAFtGAABURgAATEcAAERIAAA/SgAAO0sA&#10;ADdMCQA1TRAAM04YADJOIAAxTygAME8wAC9POAAuT0AALFBIACtQUgAqUFwAKFBoACdQdwAlUIgA&#10;JFCbACJQrwAhUMgAIFDrACFP/wAiTv8AIk3/ACNN/wChSQAAjEkAAHpJAABsSgAAYUoAAFhKAABQ&#10;SgAASUsAAEBMAAA7TgAANVAAADFSBAAtUw0ALFQUACpUHAApVSQAKFUsACdVMwAmVTwAJVZFACRW&#10;TgAiVlkAIVZlAB9WdAAeVoUAHFaYABtWrAAZVsUAGVbpABpV/wAbVP8AG1P/ABxS/wCbTQAAhk0A&#10;AHVNAABoTQAAXU0AAFRNAABNTgAARU8AADxRAAA2UwAAMVUAACtYAAAmWgkAI1sQACJbFwAhXB8A&#10;IFwnAB9cLgAdXDcAHF1AABtdSgAaXVUAGF1hABddcAAVXYEAFF2VABNdqgARXcIAEV3nABJb/gAT&#10;Wv8AE1r/ABRZ/wCUUQAAgFEAAHBRAABkUQAAWVEAAFFRAABJUgAAQVMAADhWAAAyWQAAK1sAACVe&#10;AAAfYQMAGmMMABhkEQAXZBkAFmQhABVkKQAUZTEAE2U6ABJlRAARZVAAEGVdAA9lawAOZX0ADWWR&#10;AAxlpQAKZLwACmTgAAtj+QAMYv8ADWH/AA1h/wCNVQAAelUAAGtVAABfVQAAVlUAAE5VAABEVwAA&#10;PFkAADRcAAAsXwAAJmIAAB9lAAAZaAAAE2sFABBtDQAObhIADW4aAAxuIgAMbisAC240AApuPgAI&#10;bkoAB25XAAZuZQAEbnYAAm6KAABtnwAAbbYAAGzWAABs8wABa/8AAmr/AANq/wCFWgAAdFoAAGZa&#10;AABcWQAAU1kAAEhaAAA/XQAANmAAAC5jAAAmZwAAH2oAABltAAATcQAADnQDAAp3CgAFdxAAAXcV&#10;AAB3HAAAdyQAAHgtAAB4NwAAeEMAAHhQAAB4XgAAeG8AAHiEAAB4mQAAd7AAAHbNAAB18AAAdf8A&#10;AHT/AAB0/wB+XwAAbl8AAGJeAABZXgAATV8AAEJiAAA5ZQAAMGgAACdsAAAfcAAAGHQAABJ3AAAN&#10;ewAACH4AAAKACAAAgQ0AAIERAACCFwAAgx4AAIMmAACEMAAAhDsAAIRIAACEVwAAhGgAAIR8AACE&#10;kwAAg6oAAILFAACB6wAAgf4AAID/AACA/wB3ZQAAaWQAAF9jAABSZAAAR2cAADxrAAAxbwAAKHMA&#10;ACB3AAAYfAAAEX8AAAyDAAAGhwAAAIoAAACMAwAAjAkAAI0OAACOEQAAjxcAAJAeAACRJwAAkjIA&#10;AJI/AACSTgAAkl8AAJJzAACSiwAAkaIAAJG8AACQ5QAAj/wAAI7/AACO/wBxawAAZmoAAFhrAABL&#10;bQAAP3EAADR2AAAqewAAIIAAABeFAAAQiQAAC40AAASRAAAAlQAAAJgAAACZAAAAmgMAAJsIAACc&#10;DQAAnhEAAJ8WAACgHgAAoigAAKI1AACjRAAAo1UAAKNpAACigAAAopoAAKGzAACg2AAAoPYAAJ//&#10;AACf/wBucQAAX3IAAFF1AABEeQAAN34AACyEAAAhigAAF48AABCUAAAKmQAAAZ0AAACgAAAApAAA&#10;AKcAAACoAAAAqQAAAKoAAACsBgAArQsAAK8QAACwFQAAsh4AALQpAAC0OQAAtEoAALVdAAC1cwAA&#10;tY4AALWoAAC0xgAAs+0AALL/AACy/wBmegAAV30AAEmCAAA8hwAAL44AACOUAAAYmgAAEJ8AAAmk&#10;AAAAqQAAAK0AAACwAAAAtAAAALcAAAC4AAAAuQAAALsAAAC8AAAAvgIAAMAIAADCDgAAxBQAAMce&#10;AADILAAAyT0AAMpQAADKZgAAyn8AAMqbAADKuAAAyt0AAMr1AADK/wBehgAAT4sAAEGRAAAzmAAA&#10;J58AABulAAARqwAACbAAAAC1AAAAuQAAAL0AAADBAAAAxgAAAMgAAADJAAAAywAAAMwAAADOAAAA&#10;0AAAANIAAADUBQAA2QwAAN0SAADhHgAA4i4AAONCAADkVwAA5W8AAOaMAADmqAAA5cUAAOXnAADm&#10;9gBWlAAASJsAADqiAAAsqQAAH7AAABO2AAALvAAAAMEAAADFAAAAyQAAAM0AAADSAAAA1gAAANoA&#10;AADbAAAA3gAAAOAAAADiAAAA5AAAAOcAAADpAAAA7QAAAPAKAAD0EQAA+B8AAPkyAAD6SAAA+18A&#10;APx6AAD9lwAA/a8AAP3HAAD95AD/AA4A/wANAP8ADAD/AA4A/wATAP8AHgD/ACoA/wA2AP8AQgD/&#10;AE0A/wBXAP8AXwD/AGcA/wBuAP8AdAD/AHoA/wCBAP0AhwD8AI0A+gCUAPkAnAD3AKUA9QCvAPQA&#10;vADzAM8A8QDsAPAA/gDvAP8A7wD/AOMA/wDXAP8AzgD/AMoA/wD/AAoA/wAGAP8ABAD/AAgA/wAQ&#10;AP8AGQD/ACUA/wAxAP8APQD/AEcA/gBRAPsAWQD5AGEA9gBoAPQAbgDzAHQA8QB6AO8AgQDuAIcA&#10;7ACOAOoAlgDoAJ8A5gCpAOMAtQDiAMYA4ADjAN8A+ADdAP8A3QD/ANQA/wDJAP8AwgD/AL4A/wD/&#10;AAMA/wAAAP8AAAD/AAEA/wANAP8AFAD9ACAA+gArAPcANgDzAEEA7wBLAOwAVADoAFsA5gBiAOMA&#10;aADhAG4A3wB0ANwAegDaAIEA2ACIANQAkADSAJgAzwCiAM0ArgDLALwAyQDTAMcA8ADGAP8AxAD/&#10;AMQA/wC7AP8AtgD/ALMA/wD/AAAA/wAAAP8AAAD/AAAA9wAIAPAAEADrABoA5wAlAOQAMADhADsA&#10;3ABFANUATQDRAFUAzgBbAMsAYgDJAGcAxwBtAMUAcwDDAHoAwQCBAL8AiQC9AJIAuwCcALkApwC3&#10;ALUAtQDIALMA5gCyAPsAsQD/ALAA/wCuAP8AqgD/AKcA/wD/AAAA/wAAAP4AAADxAAAA5QACANwA&#10;DQDTABQAzQAfAMoAKgDHADQAxAA+AMAARwC8AE4AugBVALcAWwC1AGEAswBnALIAbQCwAHMArgB6&#10;AKwAggCqAIsAqACVAKcAoAClAK0AowC+AKEA2wCgAPQAnwD/AJ4A/wCfAP8AnQD/AJsA/wD/AAAA&#10;/AAAAO4AAADgAAAA0AAAAMUACAC+ABAAuQAZALUAIwCzAC4AsAA3AK0AQACqAEgAqABPAKUAVQCj&#10;AFsAogBgAKAAZgCfAGwAnQBzAJsAewCaAIQAmACOAJYAmgCVAKcAkwC3AJEAzACQAOwAjwD/AI4A&#10;/wCOAP8AjgD/AI8A/wD8AAAA7wAAANsAAADJAAAAvQAAALUAAgCuAAwAqQATAKUAHQCiACcAoAAx&#10;AJ0AOgCaAEIAmABJAJYATwCUAFUAkwBbAJEAYACQAGcAjgBtAI0AdQCLAH4AiQCJAIgAlQCGAKIA&#10;hQCxAIMAxACBAOQAgAD5AH8A/wCAAP8AgAD/AIAA/wD0AgAA4AkAAMcIAAC3BwAArAMAAKYAAACg&#10;AAcAmwAPAJgAFwCVACEAkgAqAI8AMwCNADwAiwBDAIkASQCHAFAAhgBVAIQAWwCDAGEAgQBoAIAA&#10;cAB+AHkAfACEAHsAkAB5AJ0AeACsAHYAvgB1AN0AcwD0AHMA/wBzAP8AcwD/AHMA/wDpDQAAzxAA&#10;ALkQAACpEAAAng4AAJcLAACTBgAAkAALAIwAEQCJABoAhgAkAIMALgCBADYAfwA+AH0ARAB8AEsA&#10;egBRAHkAVwB3AF0AdgBkAHQAbABzAXUAcQGAAG8CjQBuApoAbAOqAGsDuwBpBNYAaAbxAGgH/wBn&#10;B/8AZwf/AGcH/wDfFAAAwxcAAK4XAACeFgAAkxUAAIsSAACGEAAAhAwCAIMGDQCAAxQAfAUeAHkH&#10;KAB3CDAAdQg4AHMJQAByCUYAcApMAG8KUwBtC1kAbAthAGoLaQBpDHIAZwx+AGYMiwBkDZkAYg2p&#10;AGENuwBgDdgAXg7zAF0O/wBdDv8AXQ7/AF0O/wDUHAAAuR0AAKQeAACVHQAAiRwAAIEaAAB7FwAA&#10;eBMAAHgQBgB3DQ8Acw4YAHAOIgBuDysAbBAzAGoQOwBpEEIAZxFJAGYRTwBkEVYAYxJdAGESZgBg&#10;Em8AXhJ7AFwTiABbE5cAWROnAFcUugBWFNUAVRXzAFQV/wBUFf8AVBX/AFQU/wDKIgAAsCIAAJ0j&#10;AACNIwAAgSIAAHkhAABzHgAAbxsAAG4XAABtEwwAahQUAGcVHgBlFicAYxYvAGEXNwBgFz4AXhhF&#10;AF0YSwBcGVIAWhlaAFkZYgBXGmwAVhp3AFQahQBSG5QAURukAE8btwBOG9AATRzxAEwc/wBMHP8A&#10;TRz/AE0b/wDDJgAAqicAAJYnAACHKAAAeycAAHImAABsJAAAaCEAAGYeAABkGwgAYhsRAF8cGgBd&#10;HSMAWx4rAFoeMwBYHzoAVx9BAFYgSABUIE8AUyBXAFEhXwBQIWkATiF0AE0hggBLIpEASSKiAEgi&#10;tABHIs0ARiPvAEUj/wBFIv8ARiL/AEYh/wC8KgAApCsAAJErAACCLAAAdisAAG0qAABmKQAAYiYA&#10;AF8kAABdIgQAWyEOAFgiFgBWIx8AVCQoAFMkMABSJTcAUCU+AE8mRQBOJkwATCZUAEsnXABJJ2YA&#10;SCdxAEYnfwBFKI8AQyigAEEosgBAKMsAPyjtAD8o/wA/KP8AQCf/AEAn/wC3LQAAny4AAIwvAAB9&#10;LwAAcS8AAGguAABhLQAAXSsAAFooAABXJwAAVCcMAFIoEwBQKRwATiklAE0qLABLKjQASis7AEkr&#10;QgBILEkARixRAEUsWgBELGQAQi1vAEAtfQA/LY0APS2eADwtsAA6LcgAOi3rADot/wA6Lf8AOiz/&#10;ADos/wCyMAAAmzEAAIgyAAB5MgAAbTIAAGQyAABdMQAAWC8AAFUsAABRLAAATy0JAEwtEQBKLhkA&#10;SS8iAEcvKgBGMDEARTA4AEMwPwBCMUcAQTFPAEAxVwA+MWEAPTJtADsyewA5MosAODKcADYyrwA1&#10;MscANDLpADQy/wA1Mf8ANTH/ADUw/wCtMwAAljQAAIQ1AAB1NQAAaTUAAGA1AABZNAAAVDMAAFAw&#10;AABMMQAASTEGAEcyDwBFMxYAQzMfAEI0JwBANC4APzU2AD41PQA9NUQAPDZMADo2VQA5Nl8ANzZr&#10;ADY2eAA0N4kAMjeaADE3rQAvN8UALzfoAC82/gAwNf8AMDX/ADA0/wCpNgAAkjYAAIA3AAByOAAA&#10;ZjgAAF03AABWNwAAUDYAAEs0AABHNQAARDYDAEE3DQA/OBQAPjgcADw5JAA7OSwAOjkzADk6OgA4&#10;OkIANjpKADU6UwA0O10AMjtoADA7dgAvO4cALTuZACw7rAAqO8MAKTvmACo6/QAqOv8AKzn/ACw4&#10;/wCkOAAAjjkAAHw6AABuOgAAYzoAAFo6AABTOgAATToAAEY4AABCOgAAPzsAADw8CwA6PBEAOD0Z&#10;ADc9IQA2PikAND4wADM+NwAyPz8AMT9HADA/UAAuP1oALUBmACtAdAApQIQAKECXACZAqgAlQMEA&#10;JEDlACQ//AAlPv8AJj3/ACY9/wCfOwAAijwAAHg9AABqPQAAXz0AAFY9AABPPQAAST0AAEI9AAA8&#10;PgAAOT8AADZBCAA0QQ8AMkIWADFCHgAvQyUALkMtAC1DNAAsRDwAK0REACpETQAoRFgAJ0VjACVF&#10;cQAjRYIAIkWVACBFqAAfRb8AHkTjAB9E+wAfQ/8AIEL/ACFB/wCaPgAAhT8AAHRAAABnQAAAXEAA&#10;AFNAAABMQAAARkAAAD5BAAA4QwAANEUAADBGAwAtRw0AK0gSACpIGgApSCIAKEkpACdJMQAlSTkA&#10;JElBACNKSgAiSlUAIEphAB9KbwAdSn8AG0qSABpKpgAYSr0AF0rgABhJ+gAZSP8AGkf/ABpH/wCV&#10;QgAAgEIAAHBDAABjQwAAWEMAAFBDAABJQwAAQkQAADtFAAA1RwAAMEkAACtLAAAmTQkAJE4QACJO&#10;FgAhTx0AIE8lAB9PLAAeTzUAHU89ABxQRwAaUFEAGVBdABdQawAWUHwAFFCPABNQpAARULoAEVDe&#10;ABFP+AASTv8AE03/ABRN/wCPRQAAe0YAAGtGAABfRwAAVUcAAE1HAABGRwAAP0cAADdKAAAxTAAA&#10;K04AACZQAAAgUwMAHFUMABpWEQAZVhgAF1YgABZWJwAVVjAAFFY5ABNXQgASV00AEVdZABBXaAAP&#10;V3kADleMAA1XoAALV7YAC1bUAAtW9AAMVf8ADVT/AA5T/wCISQAAdkoAAGdKAABbSgAAUUoAAEpK&#10;AABDSgAAO0wAADNOAAAsUQAAJlQAACFWAAAbWQAAFVwHABFeDQAQXhMAEF4aAA5eIgAOXioADV4z&#10;AAxePQALXkgACl5UAAheYgAHXnMABV6GAANemwACXrEAAl3MAAJd7gADXP8ABFv/AAVb/wCBTgAA&#10;cE4AAGJOAABXTgAATk4AAEdOAAA+TwAANlEAAC5UAAAnVwAAIVoAABtdAAAVYAAAEGMDAAxmCwAI&#10;ZxAABmcVAAVnHAAEZyQAAmctAAFnNwAAZ0IAAGdOAABnXAAAZ20AAGeAAABmlQAAZqwAAGXHAABl&#10;6wAAZPwAAGT/AABj/wB6UgAAalMAAF1SAABUUgAAS1IAAEJTAAA5VQAAMFgAAChbAAAhXwAAGmIA&#10;ABRlAAAQaAAADGsBAAZuCQAAbw4AAG8SAABvGAAAcB8AAHAnAABxMAAAcTsAAHFIAABxVgAAcWYA&#10;AHF5AABxjwAAcKcAAG/BAABv5wAAbvwAAG3/AABt/wBzWAAAZVcAAFpXAABRVgAARlcAADxaAAAy&#10;XQAAKmEAACJkAAAaaAAAFGwAAA5vAAAKcgAABHYAAAB4BQAAeAsAAHkOAAB6EwAAexkAAHwgAAB9&#10;KQAAfTMAAH1AAAB9TgAAfV4AAH1yAAB9iAAAfKEAAHy6AAB74gAAevoAAHn/AAB4/wBtXQAAYFwA&#10;AFdcAABLXQAAQF8AADVjAAArZwAAI2sAABpvAAATcwAADncAAAh7AAACfgAAAIIAAACDAQAAhAYA&#10;AIULAACGDwAAiBMAAIkZAACKIQAAiysAAIs3AACMRgAAi1YAAItpAACLgAAAi5kAAIqzAACJ2AAA&#10;iPcAAIj/AACH/wBoYwAAXmIAAFFiAABEZQAAOGkAAC5uAAAkcwAAGngAABN9AAANgQAABoUAAACJ&#10;AAAAjQAAAJAAAACSAAAAkgAAAJQFAACVCgAAlw4AAJgSAACaGAAAmyEAAJwtAACdPAAAnUwAAJxf&#10;AACcdgAAm5EAAJurAACayQAAmvAAAJn/AACY/wBlaQAAV2kAAElsAAA9cQAAMHYAACV8AAAbgQAA&#10;EocAAAyMAAAEkQAAAJUAAACZAAAAnQAAAKAAAAChAAAAogAAAKQAAAClAQAApwcAAKkMAACqEQAA&#10;rRgAAK8iAACvMAAAr0EAAK9UAACvawAAroUAAK6hAACuvgAAreYAAKz8AACs/wBecQAAT3QAAEJ5&#10;AAA1fwAAKIUAAB2MAAATkgAADJgAAAOdAAAAogAAAKYAAACqAAAArgAAALAAAACxAAAAswAAALQA&#10;AAC2AAAAuAAAALoEAAC8CgAAvhAAAMEXAADDJAAAwzUAAMRJAADEXgAAxXcAAMWTAADFrwAAxdEA&#10;AMPyAADD/wBWfAAAR4IAADqIAAAsjwAAIJYAABSdAAANowAAA6kAAACuAAAAsgAAALcAAAC7AAAA&#10;vwAAAMIAAADCAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0ggAANUOAADbGAAA3ScAAN46AADf&#10;UAAA4GgAAOCEAADhoQAA4b0AAOHiAADg9ABOiwAAQJIAADKZAAAloQAAGKgAAA6vAAAFtQAAALoA&#10;AAC/AAAAxAAAAMgAAADOAAAA0QAAANQAAADVAAAA2AAAANoAAADdAAAA3wAAAOIAAADkAAAA5wAA&#10;AOsFAADvDgAA9BkAAPUrAAD2QQAA91gAAPhyAAD5kAAA+asAAPjEAAD44QD/AAsA/wAIAP8ACQD/&#10;AAwA/wASAP8AGgD/ACYA/wAyAP8APgD/AEgA/wBSAP8AWgD/AGIA/wBpAP8AbwD/AHUA/gB7APwA&#10;gQD7AIgA+QCPAPcAlwD1AKAA8wCqAPIAtwDvAMkA7QDmAOwA+wDrAP8A6wD/AN0A/wDOAP8AxgD/&#10;AMIA/wD/AAQA/wAAAP8AAAD/AAUA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/QBMAPkAVAD3AFwA&#10;9ABjAPIAaQDwAG8A7gB1AOwAewDqAIIA6ACJAOcAkQDkAJoA4gCkAOAAsADdAMAA2gDcANgA9ADV&#10;AP8A0wD/AMsA/wDBAP8AuwD/ALcA/wD/AAAA/wAAAP8AAAD/AAAA/wAKAP0AEQD5ABsA9gAnAPQA&#10;MgDwADwA7ABGAOgATgDkAFYA4QBcAN4AYwDcAGgA2QBuANUAdADSAHsA0ACCAM0AigDLAJMAyACd&#10;AMYAqADEALcAwQDMAMAA6wC+AP8AvQD/AL0A/wC0AP8ArgD/AKsA/wD/AAAA/wAAAP8AAAD6AAAA&#10;8gAFAOoADgDlABYA4AAhAN0AKwDbADYA0wA/AM4ASADKAE8AxwBWAMQAXADCAGEAwABnAL4AbQC8&#10;AHMAugB6ALgAggC2AIsAtACWALIAoQCwAK8ArgDBAK0A4ACrAPcAqgD/AKkA/wCmAP8AoQD/AJ8A&#10;/wD/AAAA/wAAAPcAAADoAAAA3AAAANAACgDKABEAxQAbAMIAJQC/AC8AvAA4ALgAQQC1AEgAsgBP&#10;ALAAVQCuAFsArABhAKoAZgCoAGwApwBzAKUAewCjAIQAoQCOAJ8AmgCdAKcAmwC4AJoA0ACZAO8A&#10;mAD/AJcA/wCWAP8AlAD/AJIA/wD/AAAA9gAAAOQAAADSAAAAxQAAALsABQC1AA4AsAAVAKwAHwCq&#10;ACkAqAAyAKUAOgCiAEIAoABJAJ4ATwCcAFUAmgBaAJgAYACWAGYAlQBsAJMAdACSAH0AkACHAI4A&#10;kwCMAKEAiwCwAIoAxQCIAOYAhwD7AIYA/wCHAP8AhwD/AIYA/wD4AAAA5QAAAM0AAAC9AAAAswAA&#10;AKoAAACjAAoAnwARAJsAGQCZACMAlwAsAJUANACSADwAkABDAI4ASQCMAE8AigBUAIkAWgCHAGAA&#10;hgBmAIQAbgCDAHcAgQCBAH8AjQB+AJsAfACqAHsAvAB6ANsAeAD1AHgA/wB4AP8AeAD/AHgA/wDt&#10;AAAA0QIAALsCAACsAQAAogAAAJsAAACWAAUAkQANAI0AFACLAB0AiAAmAIYALgCEADYAggA9AIAA&#10;QwB+AEkAfQBPAHwAVQB6AFsAeQBhAHcAaQB1AHEAdAB8AHIAiABxAJYAbwClAG4AtgBtAM4AbADu&#10;AGsA/wBrAP8AawD/AGsA/wDfCwAAwgwAAK4MAACeDAAAkwsAAIwHAACIAgAAhQAJAIEAEAB/ABcA&#10;fAAgAHoAKAB4ADAAdgA4AHQAPgBzAEQAcQBKAHAAUABuAFYAbQBdAGwAZABqAG0AaAB3AGcAhABl&#10;AJIAZAChAGMAsgBhAMkAYADpAGAA/ABgAP8AYAD/AGAA/wDQEAAAthEAAKISAACTEgAAiBEAAIAP&#10;AAB8DQAAeQkBAHgDCwB1ABEAcwAaAHAAIwBuASsAbAEzAGoCOQBpA0AAZwNGAGYETABlBFIAYwVZ&#10;AGIFYQBgBWoAXwZ0AF0GgQBcB48AWgefAFkHsABXB8YAVgnnAFYK+wBVCv8AVQr/AFYK/wDGFQAA&#10;rRcAAJkYAACKGAAAfxcAAHYWAABxEwAAbhAAAG0NBQBtCQ0AagkUAGcKHQBlCiYAYwsuAGIMNQBg&#10;DDwAXwxCAF4NSABcDU8AWw1WAFkNXgBYDmgAVg5zAFUOgABTDo8AUQ6fAFAOsQBODsgATRDqAE0Q&#10;/QBNEP8ATRD/AE0Q/wC8GwAApRwAAJIdAACDHgAAdx0AAG8cAABpGgAAZhcAAGQUAABkEAgAYg8Q&#10;AF8QGABdECEAWxEpAFoRMQBYEjgAVxI+AFYSRQBUEkwAUxNTAFETWwBQE2UAThRwAEwUfQBLFIwA&#10;SRScAEcVrgBGFcUARRXoAEUW/gBFFv8ARRX/AEUV/wC1HwAAniEAAIsiAAB8IgAAcSIAAGghAABi&#10;HwAAXx0AAFwaAABbFwIAWhUNAFcWFABVFh0AVBclAFIYLQBRGDQATxg7AE4ZQgBNGUgASxpQAEoa&#10;WABIGmIARxptAEUbegBDG4kAQhuaAEAbrAA/G8IAPhzlAD0c/AA+HP8APhv/AD4b/wCvIwAAmCQA&#10;AIYlAAB3JgAAbCYAAGMlAABdJAAAWSIAAFYfAABUHQAAUxwLAFEcEgBOHRoATR0iAEseKQBKHjEA&#10;SR83AEcfPgBGIEUARSBNAEMgVQBCIF8AQCFqAD8hdwA9IYcAOyGYADkhqgA4IsAANyLjADci+wA3&#10;Iv8AOCH/ADgh/wCqJgAAlCcAAIEpAABzKQAAZykAAF8pAABYKAAAVCYAAFEjAABPIgAATCIHAEoi&#10;EABIIhcARyMfAEUkJgBEJC4AQiQ0AEElOwBAJUMAPyVKAD0mUwA8JlwAOiZnADkmdQA3J4QANSeW&#10;ADQnqAAyJ74AMSfhADEn+QAyJv8AMib/ADMl/wClKQAAjyoAAH0sAABvLAAAZC0AAFssAABVKwAA&#10;UCoAAEwoAABKJgAARycEAEQnDQBCKBQAQSgcAD8pIwA+KSsAPSkyADwqOQA7KkAAOSpIADgrUAA2&#10;K1oANStlADMrcgAxK4IAMCyUAC4spwAsLLwAKyzeACws+AAsK/8ALSr/AC0q/wChLAAAiy0AAHku&#10;AABrLwAAYC8AAFgvAABRLgAATC4AAEgsAABFKwAAQSsAAD8sCwA9LBEAOy0ZADouIQA5LigANy4v&#10;ADYvNgA1Lz4ANC9FADMvTgAxMFgAMDBjAC4wcAAsMIAAKjCSACkwpQAnMLoAJjDcACYw9wAnL/8A&#10;KC//ACgu/wCcLgAAhzAAAHYxAABoMgAAXTIAAFUyAABOMQAASDEAAEQwAABALwAAPDAAADoxCQA3&#10;MRAANjIWADUyHgAzMyUAMjMsADEzMwAwNDsALzRDAC00TAAsNFYAKjVhACk1bgAnNX4AJTWQACM1&#10;owAiNbkAITXZACE09gAiNP8AIzP/ACMy/wCYMQAAgzMAAHI0AABlNAAAWjUAAFE1AABLNAAARTQA&#10;AEA0AAA6MwAANzQAADQ1BgAyNg4AMDcTAC83GwAuNyIALTgpACs4MQAqODgAKTlAACg5SQAmOVMA&#10;JTlfACM5bAAhOnwAIDqOAB46ogAcOrcAGznVABw59QAdOP8AHTj/AB43/wCTNAAAfzYAAG43AABh&#10;NwAAVzcAAE43AABINwAAQjcAADw3AAA1OAAAMjkAAC86AgAsOwsAKjwRACk8GAAoPR8AJj0mACU9&#10;LgAkPTUAIz49ACI+RgAgPlAAHz5cAB0/aQAbP3kAGj+MABg/oAAWP7UAFT7SABY+8wAXPf8AGDz/&#10;ABg8/wCONwAAejgAAGo5AABeOgAAUzoAAEs6AABFOgAAPzoAADk6AAAyPAAALj4AAClAAAAmQQgA&#10;JEIOACJCFAAhQhsAIEMjAB9DKgAeQzIAHEM6ABtEQwAaRE0AGERZABdEZwAVRHcAE0SKABJEngAR&#10;RLMAEETQABBD8gARQv8AEkL/ABNB/wCJOwAAdjwAAGY9AABaPQAAUD0AAEg9AABCPQAAPD0AADY+&#10;AAAvQAAAKkIAACVEAAAhRgMAHUgMABtJEQAZSRcAGEkeABdJJgAWSS4AFUo2ABRKQAATSkoAEUpW&#10;ABBKZAAPSnQADkqHAA1KmwAMSrAACkrKAAtJ7AAMSP8ADUf/AA1H/wCDPgAAcT8AAGJAAABWQAAA&#10;TUAAAEVAAAA/QAAAOUEAADJCAAArRQAAJkcAACFJAAAcSwAAFk4HABNQDgASUBMAEVAZABBQIQAP&#10;UCkADlAxAA1QOwANUUYAC1FRAApRXwAJUW8AB1CBAAVQlgADUKsAAlDFAANP6AADT/sABU7/AAZN&#10;/wB9QgAAa0MAAF1EAABSRAAASkQAAENDAAA8RAAANUUAAC5HAAAnSgAAIUwAABxPAAAXUQAAElQD&#10;AA5XCgALWBAAClgVAAhYHAAHWCQABlgsAAVYNgADWEAAAVhMAABYWgAAWGkAAFh8AABYkQAAV6cA&#10;AFfAAABW5QAAVvkAAFX/AABV/wB2RwAAZkcAAFlIAABPRwAAR0cAAEBHAAA4SAAAMEoAAClNAAAi&#10;UAAAHFMAABZVAAARWAAADVsCAAleCQAEXw4AAF8SAABfGAAAYB8AAGAnAABgMAAAYDsAAGBHAABg&#10;VAAAYGMAAGB2AABgiwAAX6IAAF+7AABf4gAAXvkAAF3/AABd/wBvSwAAYUwAAFVMAABMSwAAREsA&#10;ADtMAAAyTgAAK1EAACNUAAAcVwAAFlsAABFeAAANYAAACGMAAAJmBwAAZwwAAGcPAABoEwAAaRkA&#10;AGohAABqKQAAajQAAGpAAABqTQAAal0AAGpvAABqhQAAap0AAGm2AABo3QAAaPcAAGf/AABm/wBp&#10;UQAAXFAAAFJQAABKTwAAP1AAADVTAAAtVgAAJFkAAB1dAAAWYAAAEGQAAAxnAAAGagAAAG4AAABv&#10;AwAAcAgAAHENAAByEAAAdBQAAHUbAAB2IwAAdywAAHc4AAB2RgAAdlYAAHZoAAB2fgAAdpcAAHWx&#10;AAB00wAAc/UAAHP/AABy/wBjVgAAWFUAAFBUAABEVQAAOVgAAC9bAAAmXwAAHWMAABVnAAAQbAAA&#10;CnAAAARzAAAAdgAAAHoAAAB8AAAAfAMAAH4IAAB/DAAAgRAAAIIUAACEGwAAhSQAAIYvAACGPQAA&#10;hk0AAIVfAACFdQAAhY8AAISpAACDyQAAgvEAAIH/AACA/wBfWwAAVloAAElbAAA9XgAAMmEAACdm&#10;AAAeawAAFXAAAA51AAAJeQAAAX4AAACBAAAAhQAAAIgAAACKAAAAiwAAAI0BAACOBgAAkAsAAJEP&#10;AACTFAAAlRsAAJcmAACXNAAAl0QAAJdWAACWbAAAlYYAAJWiAACUwQAAk+oAAJL/AACS/wBdYQAA&#10;T2EAAEJkAAA2aQAAKm4AAB90AAAVeQAADn8AAAeEAAAAiQAAAI4AAACSAAAAlgAAAJgAAACaAAAA&#10;mwAAAJ0AAACfAAAAoQMAAKMIAAClDQAApxMAAKkcAACqKAAAqjkAAKpLAACqYQAAqXoAAKiZAACo&#10;tQAAp90AAKf4AACm/wBWaAAASGwAADpwAAAudgAAIn0AABeEAAAOigAAB5AAAACWAAAAmgAAAJ8A&#10;AACjAAAApwAAAKoAAACrAAAArQAAAK8AAACxAAAAswAAALUAAAC4BQAAugwAAL0SAADAHAAAwC0A&#10;AMBAAAC/VQAAv24AAL6LAAC+qAAAvskAAL3vAAC8/gBOdAAAQHkAADJ/AAAlhwAAGY4AABCVAAAH&#10;nAAAAKIAAACnAAAArAAAALAAAAC1AAAAuQAAALwAAAC9AAAAvwAAAMEAAADDAAAAxgAAAMgAAADK&#10;AAAAzQIAANALAADVEgAA1iEAANc0AADYSQAA2WAAANp8AADamgAA27UAANvZAADb8gBGggAAOIkA&#10;ACuQAAAdmAAAEqAAAAqnAAAArgAAALQAAAC5AAAAvgAAAMIAAADIAAAAywAAAM4AAADPAAAA0gAA&#10;ANQAAADWAAAA2gAAAN0AAADfAAAA4gAAAOYAAADqCgAA7xMAAPAlAADyOgAA81EAAPRrAAD0iQAA&#10;9aUAAPW/AAD13QD/AAYA/wADAP8ABQD/AAsA/wAQAP8AFwD/ACIA/wAtAP8AOQD/AEQA/wBNAP8A&#10;VQD/AF0A/wBkAP8AagD/AHAA/QB2APsAfAD5AIMA9wCKAPUAkgDzAJsA8ACmAO4AswDrAMQA6QDk&#10;AOcA+QDmAP8A5QD/ANMA/wDHAP8AvwD/ALsA/wD/AAAA/wAAAP8AAAD/AAIA/wALAP8AEgD/AB0A&#10;/wAoAP8AMwD/AD4A/ABHAPgATwD0AFcA8QBdAO4AYwDsAGkA6gBvAOgAdQDmAHwA5ACDAOIAiwDf&#10;AJUA3ACfANkAqwDVALsA0gDUAM8A8gDNAP8AzAD/AMUA/wC6AP8AtAD/ALAA/wD/AAAA/wAAAP8A&#10;AAD/AAAA/wAGAPkADwD1ABcA8wAiAPEALQDtADcA5wBAAOIASQDfAFAA2wBXANcAXQDUAGMA0QBo&#10;AM8AbgDMAHUAygB8AMgAhADFAI0AwgCYAMAApAC9ALIAuwDGALkA6AC4AP0AtwD/ALYA/wCtAP8A&#10;pwD/AKMA/wD/AAAA/wAAAP8AAAD1AAAA6wABAOQADADeABMA2QAcANMAJgDRADAAzAA6AMgAQgDE&#10;AEoAwABQAL0AVgC7AFwAuQBhALcAZwC1AG0AswB0ALEAfACvAIUArQCQAKoAnACoAKoApgC7AKUA&#10;2gCjAPUAowD/AKIA/wCeAP8AmgD/AJcA/wD/AAAA/gAAAO8AAADfAAAA0AAAAMcABwDBAA8AvAAX&#10;ALkAIAC3ACoAtQAzALAAOwCtAEMAqwBJAKgATwCmAFUApABaAKMAYAChAGYAnwBtAJ0AdACcAH0A&#10;mgCIAJgAlACWAKIAlACyAJIAyQCRAOsAkQD/AJAA/wCQAP8AjAD/AIoA/wD8AAAA7AAAANkAAADH&#10;AAAAugAAALEAAgCrAAwApwASAKQAGwChACQAoAAsAJ4ANQCbADwAmABDAJYASQCUAE8AkgBUAJAA&#10;WgCPAF8AjQBmAIsAbQCJAHYAiACAAIYAjACEAJoAggCqAIEAvgCAAOAAgAD5AH8A/wB/AP8AfwD/&#10;AH4A/wDxAAAA2AAAAMIAAACzAAAAqAAAAKAAAACZAAcAlQAOAJIAFQCQAB4AjgAmAI0ALgCKADYA&#10;hwA9AIUAQwCEAEkAggBOAIEAVAB/AFkAfgBgAHwAZwB6AG8AeQB6AHcAhgB1AJQAdACjAHIAtQBy&#10;AM8AcQDxAHAA/wBwAP8AcAD/AHEA/wDhAAAAxAAAALAAAACiAAAAlwAAAJEAAACLAAIAhgALAIMA&#10;EQCBABgAfwAhAH0AKQB8ADAAeQA3AHgAPQB2AEMAdABJAHMATgByAFQAcABaAG8AYgBtAGoAawB0&#10;AGoAgABoAI4AZwCdAGUArwBlAMYAZADoAGQA/QBjAP8AYwD/AGQA/wDPBQAAtgcAAKMIAACUCAAA&#10;iQcAAIIDAAB+AAAAewAGAHcADgB1ABMAcgAbAHEAIwBvACsAbQAyAGwAOABqAD4AaQBEAGcASQBm&#10;AE8AZQBWAGMAXQBiAGUAYABvAF8AewBdAIkAXACZAFsAqgBZAL8AWQDhAFgA+ABYAP8AWAD/AFkA&#10;/wDCDAAAqg0AAJcOAACJDgAAfQ4AAHYNAABxCgAAbwYAAG0ACgBrABAAaQAWAGcAHgBlACYAYwAt&#10;AGEAMwBgADkAXwA/AF0ARQBcAEsAWwBSAFoAWQBYAGIAVwBsAFUAeABTAIYAUgCWAFEApwBQALsA&#10;TwHbAE4C9ABOA/8ATgT/AE4D/wC4EAAAoRIAAI4TAAB/EwAAdBMAAGwSAABnEAAAZQ4AAGMLAwBj&#10;BgwAYQQRAF4DGQBcBCEAWwUoAFkGLwBYBjUAVgc7AFUHQgBUB0gAUwhPAFEIVgBQCV8ATglpAE0J&#10;dgBLCoQASQqUAEgKpgBHCroARgrYAEUL8wBFDP8ARQz/AEUM/wCwFAAAmRYAAIcYAAB4GQAAbRgA&#10;AGUXAABfFgAAXBMAAFoRAABaDgYAWgwNAFcMFABVDBwAUw0kAFINKwBQDTEATw44AE4OPgBNDkUA&#10;Sw5NAEoOVQBID14ARw9oAEUPdQBDEIQAQRCVAEAQpgA+ELsAPRDcAD0R9gA9Ef8APRD/AD4Q/wCp&#10;GQAAkhsAAIEcAAByHQAAZx0AAF8cAABZGwAAVRkAAFMWAABSEwAAUhEKAFAQEABOERgATBEgAEoS&#10;JwBJEi4ASBM0AEcTOwBFE0IARBNJAEMUUgBBFFsAPxRlAD4VcgA8FYEAOhWSADgVpAA3FbkANRXY&#10;ADUW9QA2Fv8ANhb/ADcV/wCjHAAAjR4AAHsgAABtIQAAYiEAAFohAABUHwAAUB4AAE0bAABMGQAA&#10;SxYGAEkWDgBHFxUARRccAEQYJABCGCoAQRgxAEAZOAA/GT8APRlGADwaTwA6GlgAORpjADcbbwA1&#10;G34AMxuQADIbogAwG7cALxvTAC8c8wAvG/8AMBv/ADAb/wCdHwAAiCIAAHcjAABpJAAAXiQAAFYk&#10;AABQIwAASyIAAEggAABGHQAARRwCAEMcDABBHBIAPx0ZAD4dIQA8HicAOx4uADofNQA5HzwANx9E&#10;ADYfTAA0IFYAMyBgADEgbQAvIHwALSGOACwhoAAqIbUAKSHQACkh8gApIf8AKiD/ACsg/wCZIgAA&#10;hCUAAHMmAABlJwAAWycAAFMnAABMJgAARyUAAEQkAABCIQAAPyEAAD0hCQA7IRAAOSIWADgiHgA2&#10;IyUANSMrADQkMgAzJDkAMiRBADAkSgAvJVMALSVeACslawAqJXoAKCWMACYlnwAkJbMAIyXOACMl&#10;8AAkJf8AJST/ACUk/wCUJQAAgCcAAG8pAABiKgAAVyoAAE8qAABJKQAARCgAAEAnAAA9JgAAOiUA&#10;ADcmBgA1Jg4ANCcUADInGwAxKCIAMCgpAC8oMAAtKTcALCk/ACspRwApKVEAKCpcACYqaQAkKngA&#10;IyqKACEqnQAfKrIAHirMAB4q7wAfKf8AICn/ACEo/wCQKAAAfCoAAGwrAABfLAAAVCwAAEwsAABG&#10;LAAAQSsAADwrAAA4KgAANSoAADIrAwAwKwwALiwRAC0sGAAsLB8AKi0mACktLQAoLTQAJy48ACYu&#10;RQAkLk8AIy5aACEvZwAfL3YAHS+IABwvmwAaL7AAGC/KABgu7QAZLv8AGy3/ABst/wCMKwAAeC0A&#10;AGguAABbLwAAUS8AAEkvAABDLwAAPi4AADkuAAA0LgAAMC4AAC0vAAArMAoAKTEQACcxFQAmMRwA&#10;JTIjACQyKgAjMjEAITM5ACAzQgAfM0wAHTNXABszZAAaNHQAGDSGABY0mgAUM64AEzPIABMz7AAU&#10;M/8AFTL/ABYx/wCHLgAAdC8AAGUxAABYMQAATjIAAEYyAABAMQAAOzEAADYxAAAxMQAAKzMAACg0&#10;AAAlNQYAIzYNACE2EgAgNxkAHzcgAB43JwAdOC4AGzg2ABo4PwAZOEkAFzlVABU5YgAUOXEAEjmE&#10;ABE5mAAQOa0ADjjHAA446wAQOP8AEDf/ABE2/wCDMQAAcDIAAGE0AABVNAAASzQAAEQ0AAA9NAAA&#10;ODQAADM0AAAtNQAAKDcAACQ5AAAgOgIAHTsLABs8EAAZPRUAGD0cABc9IwAWPSsAFT4zABQ+PAAS&#10;PkYAET5SABA+XwAPPm8ADj6BAAw+lQALPqkACj7BAAo95AALPfsADDz/AA07/wB9NAAAazYAAF03&#10;AABRNwAASDcAAEE3AAA7NwAANTcAADA3AAAqOQAAJTsAACA9AAAcPwAAF0EGABRDDQASQxIAEUMY&#10;ABFDHwAQRCcAD0QvAA5EOQANREMADEROAAtEWwAJRGoAB0R8AAZEkAAEQ6UAAkO9AAND4AADQ/YA&#10;BEL/AAZB/wB4OAAAZzkAAFk6AABOOgAARToAAD46AAA4OgAAMzoAAC07AAAnPQAAIUAAABxCAAAX&#10;RAAAE0YDAA9JCgANSg8ADEoUAAtKGwAJSiMACEorAAdKNAAFSj4ABEpJAAJKVgAASmUAAEp3AABK&#10;iwAASqEAAEm5AABJ3QAASfUAAEj/AABI/wByPAAAYj0AAFU+AABKPgAAQj0AADw9AAA2PQAALz4A&#10;AClAAAAjQgAAHUUAABdHAAATSgAAD0wCAAtPCQAHUA0AA1ERAABRFwAAUR4AAFEmAABRLwAAUTkA&#10;AFFEAABSUQAAUmAAAFFyAABRhwAAUZ0AAFG1AABQ2AAAUPUAAE//AABP/wBsQAAAXUEAAFFBAABH&#10;QQAAQEAAADlAAAAyQQAAKkMAACRGAAAeSAAAF0sAABJOAAAOUQAAC1MBAAZWBwAAVwwAAFgQAABY&#10;EwAAWRkAAFohAABaKQAAWjMAAFo/AABaTAAAWloAAFpsAABagQAAWZkAAFmxAABY0QAAWPQAAFf/&#10;AABX/wBlRQAAWEUAAE1FAABFRAAAPkQAADVFAAAtRwAAJUoAAB5NAAAYUAAAElMAAA5WAAAKWQAA&#10;BFwAAABeBAAAXwkAAGANAABhEAAAYhUAAGMbAABkIwAAZC0AAGQ4AABkRQAAZFQAAGRmAABkewAA&#10;Y5MAAGOtAABizAAAYfIAAGH/AABg/wBfSgAAU0oAAEpJAABDSAAAOUkAAC9MAAAnTwAAH1IAABhV&#10;AAASWQAADV0AAAhgAAACYwAAAGYAAABoAQAAaQUAAGoKAABrDQAAbREAAG4WAABwHQAAcSYAAHEx&#10;AABwPgAAcE4AAHBfAABwcwAAb40AAG+nAABuxgAAbe8AAGz/AABs/wBaTwAAUE4AAEhNAAA9TgAA&#10;M1EAAClUAAAgWAAAGFwAABFgAAAMZAAABmgAAABrAAAAbwAAAHIAAAB0AAAAdQAAAHcEAAB4CQAA&#10;eg0AAHwQAAB9FgAAfx4AAIAoAACANQAAgEUAAH9WAAB/awAAf4QAAH6gAAB9vgAAfOkAAHv/AAB6&#10;/wBWVAAATlMAAEJUAAA3VgAALFoAACJfAAAYYwAAEWgAAAttAAADcgAAAHYAAAB6AAAAfQAAAIAA&#10;AACDAAAAhAAAAIYAAACHAgAAiQcAAIsMAACNEAAAkBYAAJIfAACSLAAAkjsAAJJNAACRYgAAkXoA&#10;AI+XAACPtAAAjuEAAIz7AACM/wBVWQAASFoAADtdAAAvYQAAJGYAABlsAAARcgAACncAAAJ9AAAA&#10;ggAAAIYAAACLAAAAjgAAAJEAAACTAAAAlQAAAJcAAACZAAAAmwAAAJ0EAACfCgAAog8AAKQWAACm&#10;IQAApjEAAKZDAAClVwAApHAAAKOOAACjqwAAodAAAKD1AACf/wBOYQAAQGQAADNpAAAnbgAAG3UA&#10;ABF8AAALgwAAAIkAAACOAAAAkwAAAJgAAACdAAAAoQAAAKQAAAClAAAApwAAAKkAAACrAAAArQAA&#10;ALAAAACyAAAAtQgAALgOAAC8FgAAvCUAALw3AAC7TAAAumQAALmBAAC3ogAAt8AAALfqAAC3/ABG&#10;awAAOXAAACt3AAAffwAAE4YAAAuOAAABlQAAAJsAAAChAAAApgAAAKsAAACwAAAAswAAALcAAAC3&#10;AAAAugAAALwAAAC/AAAAwQAAAMQAAADHAAAAygAAAM0FAADRDgAA1BkAANQrAADUQAAA01gAANN0&#10;AADTkgAA0rAAANLTAADS8gA+eQAAMYAAACOIAAAXkQAADZkAAAOgAAAApwAAAK4AAACzAAAAuAAA&#10;AL0AAADCAAAAxgAAAMoAAADKAAAAzQAAAM8AAADSAAAA1QAAANkAAADdAAAA3wAAAOMAAADnBQAA&#10;6w8AAOwfAADtMwAA7ksAAO9kAADvggAA8J8AAPG5AADx2AD/AAAA/wAAAP8ABAD/AAkA/wAOAP8A&#10;FQD/AB4A/wApAP8ANAD/AD8A/wBIAP8AUAD/AFgA/wBeAP8AZQD9AGsA+wBxAPkAdwD4AH4A9gCF&#10;APMAjQDxAJcA7gCiAOsArwDoAMAA5gDgAOMA+ADiAP8A2wD/AMsA/wDBAP8AuQD/ALQA/wD/AAAA&#10;/wAAAP8AAAD/AAAA/wAJAP8AEAD/ABkA/wAjAP8ALgD9ADkA+QBCAPUASgDyAFIA7gBYAOsAXgDp&#10;AGQA5gBqAOQAcADiAHYA3wB9AN0AhgDZAI8A1QCaANEApwDOALYAywDOAMkA8ADHAP8AxQD/ALsA&#10;/wC0AP8ArQD/AKkA/wD/AAAA/wAAAP8AAAD/AAAA+wACAPYADQDxABMA7QAeAOwAKADpADIA4wA7&#10;AN0ARADYAEsA0wBRANAAWADNAF0AywBjAMkAaADGAG8AxAB2AMIAfgC/AIcAvACSALoAnwC3AK0A&#10;tQDBALIA5ACxAP0ArwD/AKwA/wClAP8AoAD/AJwA/wD/AAAA/wAAAPsAAADuAAAA5AAAANwACADT&#10;ABAAzwAYAMsAIgDJACsAxgA0AMEAPQC9AEQAugBLALcAUQC1AFYAsgBcALAAYQCuAGcArABuAKoA&#10;dgCoAH8ApgCKAKMAlgChAKUAnwC2AJ0A0QCcAPMAmwD/AJwA/wCWAP8AkwD/AJAA/wD/AAAA9gAA&#10;AOcAAADTAAAAxgAAAL0AAwC4AA0AswATALEAHACvACUArgAuAKkANgCmAD0AowBEAKEASgCfAE8A&#10;nQBVAJsAWgCaAGAAmABmAJYAbgCUAHcAkgCBAJAAjgCOAJwAjACtAIoAwwCJAOgAiAD/AIkA/wCH&#10;AP8AhQD/AIIA/wDzAAAA4wAAAMwAAAC8AAAAsAAAAKcAAAChAAgAngAPAJsAFgCZAB8AmAAnAJYA&#10;LwCTADcAkQA9AI4AQwCMAEkAiwBOAIkAVACHAFkAhQBgAIQAZwCCAG8AgAB6AH4AhgB8AJQAegCk&#10;AHkAuAB4ANgAdwD3AHgA/wB4AP8AdwD/AHUA/wDmAAAAywAAALcAAACoAAAAngAAAJYAAACPAAQA&#10;iwAMAIgAEgCHABkAhQAhAIQAKQCCADAAfwA3AH0APQB8AEMAegBIAHkATQB3AFMAdgBZAHQAYQBy&#10;AGkAcQBzAG8AfwBtAI0AbACdAGoArwBpAMgAaADtAGkA/wBpAP8AaQD/AGkA/wDSAAAAuAAAAKUA&#10;AACXAAAAjQAAAIYAAACBAAAAfAAIAHkADgB3ABQAdgAcAHQAIwBzACsAcQAxAG8ANwBuAD0AbABD&#10;AGsASABqAE4AaABUAGcAWwBlAGMAYwBtAGIAeABgAIcAXwCWAF0AqABdAL4AXADkAFwA+wBcAP8A&#10;XAD/AFwA/wDCAAAAqgEAAJgDAACJBAAAfwIAAHgAAAB0AAAAcAAEAG0ADABrABEAaQAXAGgAHgBm&#10;ACUAZQAsAGMAMgBiADgAYAA9AF8AQwBeAEkAXABPAFsAVgBaAF4AWABoAFcAcwBVAIEAVACRAFIA&#10;owBRALcAUQDWAFEA9QBRAP8AUQD/AFIA/wC2BwAAnwkAAI0LAAB+DAAAcwsAAGwKAABoBwAAZQMA&#10;AGMABwBhAA0AXwATAF0AGgBcACEAWwAnAFkALQBYADMAVgA5AFUAPwBUAEUAUwBLAFEAUgBQAFoA&#10;TwBkAE0AbwBMAH0ASgCNAEkAnwBIALIARwDMAEcA7wBGAP8ARwD/AEcA/wCsDAAAlQ4AAIMQAAB1&#10;EAAAaxAAAGMPAABeDgAAWwwAAFoJAgBZBAoAVwAPAFUAFQBTABwAUgAjAFEAKQBPAC8ATgA1AE0B&#10;OwBMAUEASgJIAEkCTwBIAlcARgNhAEUDbQBDA3oAQgOLAEADnAA/A68APgPIAD0E6gA9BfwAPQb/&#10;AD4G/wCkEAAAjhIAAHwTAABuFAAAZBQAAFwTAABWEgAAUxEAAFEOAABQDAUAUAkMAE8HEQBNBxcA&#10;SwgfAEkIJQBICSsARwkxAEYJOABECj4AQwpFAEIKTQBAC1UAPwtfAD0LawA8C3kAOgyKADgMnAA3&#10;DK8ANQzHADUM6QA1Df0ANQ3/ADYM/wCdEwAAhxUAAHYXAABpGAAAXhgAAFYYAABQFwAATRUAAEoT&#10;AABJEQAASQ4HAEgNDgBGDRMARA0aAEMOIQBCDigAQA4uAD8ONQA+DzwAPQ9DADsQSwA6EFQAOBBe&#10;ADYQawA0EHkAMhCKADEQnAAvELAALRDJAC0R7AAtEf8ALhH/AC8Q/wCXFgAAghkAAHEbAABkHAAA&#10;WRwAAFEcAABMGwAARxoAAEQYAABDFQAAQhMCAEESCwBAERAAPhIXADwSHgA7EyUAOhMrADgTMgA3&#10;EzkANhRAADQUSAAzFFEAMRRcADAVaAAuFXcALBWIACoVmgAoFa4AJxXHACYV6gAnFf8AKBX/ACkV&#10;/wCRGgAAfRwAAG0eAABgHwAAVh8AAE4fAABIHgAAQx0AAEAcAAA+GgAAPRgAADsXBwA5Fg4AOBcU&#10;ADYXGwA1GCIAMxgoADIYLwAxGTYAMBk9AC4ZRgAtGk8AKxpZACoaZgAoGnQAJhqGACQamQAiGq0A&#10;IRrFACAa6AAhGv4AIhr/ACMa/wCNHQAAeR8AAGkhAABcIgAAUiIAAEoiAABEIQAAPyEAADwgAAA5&#10;HgAAOBsAADUcBAA0HA0AMhwSADAdGAAvHR8ALh0lAC0eLAArHjMAKh47ACkfQwAnH00AJh9XACQf&#10;ZAAiH3IAIB+EAB8flwAdH6sAGx/DABsf5wAbH/0AHR//AB4e/wCJIAAAdSIAAGUjAABZJAAATyUA&#10;AEclAABBJAAAPCMAADgjAAA1IgAAMyAAADAgAQAuIQoALCEQACshFQAqIhwAKCIjACciKQAmIzAA&#10;JSM4ACMjQQAiJEoAISRVAB8kYQAdJHAAGySCABkklQAXJKoAFiTBABUk5QAWJPwAFyP/ABkj/wCF&#10;IgAAcSQAAGImAABWJwAATCcAAEQnAAA+JwAAOSYAADUmAAAxJQAALiQAACslAAApJQcAJyYOACUm&#10;EwAkJxkAIycgACInJwAhKC4AICg2AB4oPgAdKEgAGylTABkpXwAYKW4AFimAABQplAASKagAESnA&#10;ABEo5AARKPsAEyj/ABQn/wCAJQAAbicAAF8oAABTKQAASSoAAEIpAAA7KQAANikAADIoAAAuKAAA&#10;KigAACYpAAAkKgQAIisMACArEQAfLBYAHSwdABwsJAAbLSsAGi0zABgtPAAXLUUAFi5QABQuXQAS&#10;LmwAES5+ABAukgAOLqcADS29AA0t3wANLfkADiz/ABAs/wB8KAAAaioAAFsrAABQLAAARiwAAD8s&#10;AAA5LAAANCsAAC8rAAArKwAAJiwAACIuAAAfLwAAHDAJABoxDgAZMRMAFzEaABYyIQAVMigAFDIw&#10;ABMyOQASM0MAETNOABAzWwAOM2kADTN6AAwzjgAKM6IACDK5AAgy2QAIMvQACjH/AAsx/wB3KwAA&#10;Zi0AAFguAABNLwAAQy8AADwuAAA2LgAAMS4AAC0uAAApLgAAIzAAAB8yAAAbMwAAFzUFABQ2DAAS&#10;NxEAETcWABE3HQAQOCQADzgsAA44NQANOD8ADDhKAAs4VwAJOGUABzh2AAU4igADOJ8AATe1AAE3&#10;0wACN/EAAzb/AAU2/wBzLgAAYjAAAFQxAABJMQAAQTEAADkxAAA0MQAALzAAACswAAAlMgAAIDMA&#10;ABs2AAAXOAAAEzoCABA8CQANPQ4ADD0TAAs9GQAKPSEACT0pAAg9MQAGPjsABT5GAAM+UgABPmEA&#10;AD5yAAA+hgAAPZwAAD2yAAA90AAAPPAAADz/AAA8/wBtMgAAXTMAAFA0AABGNAAAPjQAADc0AAAy&#10;MwAALTMAACc0AAAiNgAAHTgAABg6AAAUPQAAED8CAA1BCAAJQw0ABkQRAANEFgACRB0AAEQkAABE&#10;LQAARDYAAERBAABETgAARFwAAERtAABEgQAARJgAAEOvAABDzQAAQvAAAEL/AABC/wBoNgAAWDcA&#10;AEw4AABDOAAAOzcAADU2AAAwNgAAKTcAACM5AAAeOwAAGD0AABNAAAAQQgAADUUBAAhHBwADSQwA&#10;AEkPAABKEwAASxkAAEsgAABLKAAASzIAAEs9AABMSQAATFcAAEtoAABLfQAAS5QAAEqsAABKygAA&#10;Se8AAEn/AABJ/wBiOgAAVDsAAEk7AABAOwAAOToAADM5AAAsOgAAJTwAAB8/AAAZQQAAE0QAABBH&#10;AAAMSQAACEwAAAJPBQAAUAoAAFANAABREAAAUhUAAFQbAABUIwAAVCwAAFQ3AABURAAAVFIAAFRj&#10;AABUdwAAVI8AAFOoAABSxgAAUu0AAFH/AABR/wBcPwAATz8AAEU/AAA+PgAANz0AAC8+AAAnQAAA&#10;IEMAABlGAAATSQAAD0wAAAtPAAAGUgAAAFQAAABXAgAAWAcAAFkLAABaDgAAWxEAAF0WAABeHQAA&#10;XyYAAF8xAABePQAAXkwAAF5dAABecQAAXYkAAF2jAABcwQAAW+sAAFr/AABa/wBWRAAAS0MAAENC&#10;AAA8QQAAMkIAAClFAAAhSAAAGksAABNOAAAOUgAAClUAAANZAAAAWwAAAF4AAABgAAAAYgIAAGMG&#10;AABlCgAAZg4AAGgRAABqFwAAax8AAGspAABrNgAAa0UAAGtWAABqagAAaoIAAGmdAABouwAAZ+cA&#10;AGb/AABl/wBRSAAASEgAAEFGAAA3RwAALEoAACNNAAAbUQAAE1UAAA5ZAAAIXQAAAWEAAABkAAAA&#10;ZwAAAGoAAABsAAAAbgAAAHAAAAByBQAAcwkAAHUNAAB3EQAAehgAAHshAAB7LgAAej0AAHpOAAB5&#10;YgAAeXkAAHiWAAB3swAAdeAAAHT8AABz/wBOTQAAR0wAADtNAAAwTwAAJlMAABxYAAATXAAADWEA&#10;AAZmAAAAagAAAG8AAAByAAAAdgAAAHkAAAB8AAAAfQAAAH8AAACBAAAAgwIAAIYHAACIDAAAixEA&#10;AI4YAACOJAAAjjMAAI1EAACMWAAAi28AAIqMAACJqgAAiM8AAIb3AACF/wBNUQAAQVMAADRVAAAp&#10;WgAAHl8AABRlAAANagAABXAAAAB2AAAAewAAAH8AAACDAAAAhwAAAIoAAACNAAAAjgAAAJEAAACT&#10;AAAAlQAAAJgAAACaBQAAnQwAAKARAACjGgAAoygAAKI6AAChTgAAoGUAAKCBAACeoAAAncEAAJvu&#10;AACa/wBGWQAAOVwAAC1hAAAhZwAAFm4AAA51AAAFewAAAIEAAACHAAAAjQAAAJIAAACWAAAAmgAA&#10;AJ0AAACfAAAAoQAAAKQAAACmAAAAqAAAAKsAAACuAAAAsQMAALQLAAC4EQAAuR4AALkvAAC4QwAA&#10;t1oAALV2AAC0lwAAtLUAALHiAACw/AA/ZAAAMWkAACVvAAAYdwAAD38AAAaHAAAAjgAAAJQAAACa&#10;AAAAoAAAAKUAAACqAAAArgAAALEAAACyAAAAtQAAALcAAAC6AAAAvAAAAL8AAADDAAAAxgAAAMkA&#10;AADOCgAA0hMAANIjAADRNwAA0E8AAM5qAADNigAAyqsAAMvLAADL7wA3cQAAKXgAAB2AAAARiQAA&#10;CJEAAACaAAAAoQAAAKcAAACtAAAAswAAALkAAAC+AAAAwgAAAMUAAADGAAAAyQAAAMwAAADOAAAA&#10;0gAAANUAAADaAAAA3gAAAOEAAADlAAAA6gsAAOsXAADqKwAA6kMAAOpeAADqegAA65kAAOu1AADr&#10;1QD/AAAA/wAAAP8AAQD/AAcA/wANAP8AEgD/ABsA/wAlAP8ALwD/ADoA/wBDAP8ASwD/AFMA/wBa&#10;AP0AYAD7AGYA+gBrAPgAcgD2AHgA9ACAAPEAiQDvAJIA7ACdAOkAqgDmALwA4wDcAN8A9wDdAP8A&#10;zAD/AL4A/wC1AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD/AAAA/wAGAP8ADQD/ABQA/wAfAP8AKQD7&#10;ADMA9wA9APMARQDvAE0A7ABTAOgAWQDlAF8A4wBlAOAAagDdAHEA2gB4ANYAgADSAIoAzwCVAMwA&#10;ogDIALIAxQDJAMIA7QDAAP8AuwD/ALAA/wCoAP8ApAD/AKEA/wD/AAAA/wAAAP0AAAD6AAAA+AAA&#10;APAACQDsABEA6AAZAOcAIwDlAC0A3gA2ANYAPgDRAEYAzQBMAMoAUgDIAFgAxQBdAMMAYwDAAGkA&#10;vgBwALwAeAC5AIEAtwCNALQAmgCxAKkArgC8AKwA4QCqAPwAqAD/AKAA/wCZAP8AlgD/AJQA/wD/&#10;AAAA+QAAAPIAAADnAAAA2wAAANEABADKAA0AxwAUAMQAHQDCACYAvwAvALsANwC3AD8AtABFALEA&#10;SwCuAFEArABWAKoAXACoAGEApgBoAKMAcAChAHkAnwCEAJ0AkQCaAKAAmACxAJYAzACVAPEAlAD/&#10;AJEA/wCLAP8AiAD/AIYA/wD3AAAA7AAAAN4AAADJAAAAvAAAALQAAACvAAoAqwAQAKkAFwCoACAA&#10;pwAoAKIAMACfADgAnAA+AJoARACYAEoAlgBPAJQAVQCTAFoAkQBhAI8AaACNAHEAiwB7AIkAiACH&#10;AJcAhQCoAIMAvgCBAOQAgAD/AIAA/wB8AP8AewD/AHkA/wDpAAAA1wAAAMEAAACxAAAApgAAAJ0A&#10;AACXAAUAlAANAJIAEgCQABoAjwAiAI4AKgCLADEAiQA4AIcAPgCFAEMAgwBIAIEATgB/AFQAfgBa&#10;AHwAYQB6AGkAeABzAHYAfwB1AI4AcwCfAHEAswBwANAAbwD2AG8A/wBvAP8AbQD/AGwA/wDaAAAA&#10;vwAAAKwAAACeAAAAkwAAAIwAAACFAAAAggAJAH8ADwB+ABUAfQAcAHwAJAB6ACsAdwAxAHUANwB0&#10;AD0AcgBCAHEASABvAE0AbgBTAGwAWgBrAGIAaQBsAGcAeABmAIYAZACXAGIAqgBhAMIAYADrAGEA&#10;/wBhAP8AYQD/AGAA/wDFAAAArQAAAJsAAACNAAAAgwAAAHwAAAB3AAAAcgAFAHAADABuABEAbAAX&#10;AGwAHgBrACUAaQAsAGcAMQBmADcAZAA9AGMAQgBiAEgAYABOAF8AVQBdAF0AXABmAFoAcgBZAIAA&#10;VwCQAFYAowBVALkAVADeAFQA+wBUAP8AVQD/AFUA/wC2AAAAnwAAAI0AAAB/AAAAdQAAAG4AAABp&#10;AAAAZgABAGMACQBhAA4AYAATAF8AGQBeACAAXQAmAFsALABaADIAWAA3AFcAPQBWAEMAVQBJAFMA&#10;UABSAFgAUQBhAE8AbABOAHoATACKAEsAnABKALEASQDOAEkA8wBJAP8ASQD/AEoA/wCqAQAAlAUA&#10;AIIHAAB0CAAAaggAAGMGAABeBAAAWwAAAFkABQBXAAwAVgAQAFQAFQBTABsAUgAiAFEAKABQAC0A&#10;TgAzAE0AOABMAD4ASwBFAEoATABIAFQARwBdAEYAaABEAHUAQwCFAEEAmABAAKsAQADFAD8A6gA/&#10;AP8AQAD/AEAA/wCgCAAAigsAAHkNAABsDQAAYQ0AAFoNAABVCwAAUgkAAFAGAABPAggATgANAEwA&#10;EgBLABcASgAeAEkAIwBHACkARgAvAEUANABEADoAQgBBAEEASABAAFAAPgBaAD0AZAA8AHIAOgCC&#10;ADkAlAA4AKcANwC+ADYA4wA2APkANgD/ADcA/wCYDQAAgw4AAHIQAABlEQAAWxEAAFMQAABOEAAA&#10;Sg4AAEgNAABHCgMARwcKAEUEDgBEAhMAQgIaAEECIABAAyUAPgMrAD0EMQA8BDcAOwQ+ADoFRQA5&#10;BU4ANwVXADYFYgA0BnAAMgaAADEGkgAwBqUALwW7AC4F3QAuBvUALQf/AC4H/wCREAAAfREAAGwT&#10;AABfFAAAVRQAAE4UAABIEwAARBIAAEEQAABADgAAQA0GAEAKDAA+CRAAPAkWADsKHAA5CiIAOAoo&#10;ADcLLgA2CzUANQs7ADMLQwAyDEwAMAxWAC8MYQAtDG8AKwx/ACoMkgAoDKUAJwy7ACUM3QAlDfUA&#10;Jg3/ACcN/wCLEgAAdxQAAGcWAABbFwAAURgAAEkXAABDFwAAPxUAADwUAAA6EgAAOREBADkPCAA4&#10;Dg0ANw4SADUOGAA0Dh8AMg4lADEPLAAwDzIALxA6AC0QQgAsEEsAKhBVACgQYQAmEG8AJBCAACMQ&#10;kwAhEKcAHxC9AB4Q4AAeEfcAHxD/ACAQ/wCGFAAAcxcAAGMZAABXGgAATRsAAEUaAABAGgAAOxkA&#10;ADgYAAA1FgAANBQAADMSBAAyEgsAMRIQAC8SFQAtEhwALBMiACsTKQAqEzAAKBM3ACcUPwAmFEgA&#10;JBRTACIUXwAgFW0AHxV+AB0VkQAbFaUAGRW7ABgV3gAYFfgAGRT/ABoU/wCCFwAAbxoAAF8cAABT&#10;HQAASh0AAEIdAAA8HQAANxwAADQbAAAxGgAALxkAAC4WAAAsFwgAKxYOACkXEwAoFxkAJxggACUY&#10;JgAkGC0AIxg0ACIZPQAgGUYAHhlRAB0ZXQAbGmsAGRp8ABcajwAVGqMAFBm6ABIZ2wATGfYAFBn/&#10;ABUY/wB9GgAAax0AAFwfAABQIAAARyAAAD8gAAA5HwAANB8AADEeAAAtHQAAKxwAACkbAAAnGwUA&#10;JRsMACQcEQAiHBYAIRwdACAdIwAfHSoAHh0yABweOgAbHkQAGR5OABceWwAWHmkAFB96ABIejQAR&#10;HqIAEB64AA4e2AAPHvUAEB3/ABEd/wB6HQAAZx8AAFkhAABNIgAARCIAADwiAAA2IgAAMiEAAC4h&#10;AAAqIAAAJyAAACQfAAAiIAIAICAKAB4hDwAdIRQAHCEaABsiIQAZIicAGCIvABciOAAVI0EAFCNM&#10;ABIjWAARI2cAECN4AA4jiwANI58ADCO0AAsj0AALIvAADCL/AA0h/wB2HwAAZCIAAFYjAABLJAAA&#10;QSQAADokAAA0JAAALyMAACsjAAAoIwAAJCMAACAjAAAdJAAAGyUHABkmDQAXJhEAFiYXABUnHgAU&#10;JyUAEycsABInNQARKD8AEChKAA4oVgANKGQADCh0AAoohwAJKJsAByexAAUnzAAGJ+wAByb+AAgm&#10;/wBxIgAAYCQAAFMmAABIJwAAPycAADcmAAAxJgAALSYAACklAAAlJQAAIiUAAB0nAAAZKAAAFioE&#10;ABQrCwASLBAAESwUABAsGwAQLCIADiwpAA4tMgANLTsACy1GAAotUgAILWAABi1wAAQtgwACLZgA&#10;ACyuAAAsyQAALOsAASv8AAIr/wBtJQAAXScAAE8oAABFKQAAPCkAADUpAAAvKAAAKygAACcnAAAj&#10;JwAAHygAABsqAAAXLAAAEy4CABAwCAAOMQ0ADTESAAwxFwALMR4ACjEmAAgyLgAHMjcABTJCAAMy&#10;TgABMlwAADJsAAAyfwAAMpUAADGsAAAxxwAAMOoAADD8AAAw/wBoKQAAWCoAAEwrAABBLAAAOSwA&#10;ADIrAAAtKwAAKSoAACUqAAAgKwAAHCwAABcuAAATMAAAEDICAA40BwAKNwwABzcQAAU3FAADNxsA&#10;AjciAAA3KgAAODMAADg+AAA4SgAAOFgAADhoAAA4fAAAN5IAADepAAA2xQAANuoAADb9AAA1/wBj&#10;LAAAVC4AAEgvAAA+LwAANi4AADAuAAArLQAAJy0AACItAAAdLwAAGDEAABQzAAAQNQAADjcBAAo6&#10;BwAGOwsAAjwOAAA9EgAAPhcAAD4eAAA+JgAAPi8AAD46AAA+RgAAPlQAAD5kAAA+dwAAPo8AAD2n&#10;AAA9wwAAPOkAADz9AAA7/wBeMAAAUDEAAEQyAAA7MgAANDEAAC4wAAApLwAAJDAAAB4yAAAZNAAA&#10;FDYAABA5AAANOwAACj0AAAVABQAAQQoAAEINAABDEAAARBQAAEUaAABGIgAARisAAEY1AABGQQAA&#10;Rk8AAEZfAABGcwAARYoAAEWkAABEwAAAQ+gAAEP+AABC/wBYNAAASzUAAEE1AAA5NQAAMjQAAC0z&#10;AAAmNAAAIDUAABo4AAAUOgAAED0AAA1AAAAJQgAABEUAAABHAwAASAcAAEoLAABLDgAATBEAAE4V&#10;AABPHAAATyUAAE8vAABPPAAAT0oAAE9aAABObQAAToUAAE2gAABMvAAAS+cAAEv+AABK/wBTOQAA&#10;RzkAAD45AAA3OAAAMTcAACk3AAAhOQAAGzwAABU/AAAQQgAADEUAAAdIAAACSgAAAE0AAABPAAAA&#10;UQQAAFIHAABUCwAAVQ4AAFcRAABZFwAAWh8AAFkpAABZNgAAWUQAAFlUAABYZwAAWH8AAFeaAABW&#10;twAAVeMAAFT9AABU/wBOPQAAQz0AADw8AAA1OwAALDwAACQ+AAAcQQAAFUQAABBIAAALSwAABU4A&#10;AABRAAAAVAAAAFcAAABZAAAAWwAAAF0CAABeBgAAYAsAAGIOAABkEgAAZxgAAGciAABmLgAAZjwA&#10;AGZNAABlYAAAZXcAAGSTAABjsQAAYd0AAGD8AABf/wBJQgAAQUEAADo/AAAwQAAAJkMAAB5GAAAV&#10;SgAAEE4AAApSAAADVgAAAFoAAABdAAAAYAAAAGMAAABlAAAAZwAAAGkAAABrAQAAbQUAAG8KAABy&#10;DgAAdRIAAHcbAAB2JgAAdjUAAHVGAAB0WQAAdG8AAHOLAAByqQAAcM0AAG/3AABu/wBGRgAAQEUA&#10;ADVGAAAqSAAAIEwAABdRAAAQVgAACVoAAAFfAAAAYwAAAGgAAABrAAAAbwAAAHIAAAB1AAAAdwAA&#10;AHkAAAB7AAAAfQAAAIADAACDCAAAhg0AAIkTAACKHQAAiisAAIk8AACITwAAhmYAAIWBAACEoAAA&#10;gsIAAIHwAAB//wBGSwAAOkwAAC5PAAAjUwAAGFgAABBeAAAJZAAAAGkAAABvAAAAdAAAAHgAAAB8&#10;AAAAgQAAAIQAAACHAAAAiAAAAIsAAACOAAAAkAAAAJMAAACWAAAAmQcAAJ0NAAChFAAAoCEAAKAx&#10;AACeRAAAnVsAAJx2AACZlgAAmbUAAJblAACV/gA/UgAAMlUAACZaAAAbYAAAEWcAAAltAAAAdAAA&#10;AHsAAACBAAAAhgAAAIsAAACQAAAAlAAAAJcAAACZAAAAnAAAAJ8AAAChAAAApAAAAKcAAACqAAAA&#10;rQAAALEGAAC1DQAAuBYAALcmAAC2OQAAtVAAALRqAACyiQAAsKoAAK7PAACt9QA3XAAAK2EAAB5o&#10;AAATcAAAC3gAAACAAAAAhwAAAI4AAACVAAAAmgAAAJ8AAACkAAAAqAAAAKwAAACtAAAAsAAAALMA&#10;AAC1AAAAuAAAALsAAAC/AAAAwwAAAMcAAADLBQAA0Q4AANEbAADQLgAAz0UAAM1fAADLfgAAyZ4A&#10;AMi+AADF6QAvaQAAI3AAABZ5AAANgQAAAYsAAACTAAAAmwAAAKIAAACoAAAArgAAALQAAAC4AAAA&#10;vQAAAMAAAADCAAAAxQAAAMgAAADLAAAAzgAAANEAAADWAAAA2wAAAN8AAADkAAAA6AYAAOsRAADq&#10;IwAA6joAAOlUAADncgAA5ZMAAOOzAADj1AD/AAAA/wAAAP8AAAD/AAQA/wALAP8AEAD/ABcA/wAh&#10;AP8AKwD/ADUA/wA+AP8ARwD/AE4A/wBVAPwAWwD6AGEA+ABmAPYAbQD0AHMA8gB7AO8AhADtAI4A&#10;6gCZAOYApwDjALkA3wDVANsA9wDWAP8AwAD/ALIA/wCqAP8ApQD/AKIA/wD/AAAA/wAAAP4AAAD8&#10;AAAA/AADAP4ACwD/ABEA/wAaAP0AJAD5AC4A9AA4APAAQADsAEgA6QBOAOYAVADiAFoA3wBfANwA&#10;ZQDYAGsA1AByANAAewDNAIUAygCRAMcAngDDAK4AwADFAL0A6wC7AP8AsAD/AKQA/wCcAP8AmAD/&#10;AJUA/wD/AAAA+gAAAPQAAADxAAAA8gAAAOoABQDnAA4A4gAVAOEAHgDhACgA2AAxANAAOQDLAEAA&#10;yABHAMUATQDCAFMAvwBYAL0AXgC7AGQAuQBrALYAcwC0AHwAsQCIAK4AlQCrAKQAqAC4AKYA3ACj&#10;APsAnwD/AJUA/wCPAP8AiwD/AIkA/wD5AAAA7wAAAOcAAADfAAAAzwAAAMgAAADBAAoAvwARALwA&#10;GAC7ACEAuQAqALQAMgCxADoArgBAAKsARgCoAEwApgBRAKMAVgChAFwAnwBjAJ0AagCbAHMAmQB+&#10;AJYAjACUAJsAkgCtAJAAxwCOAPAAjQD/AIYA/wCAAP8AfQD/AHwA/wDtAAAA4AAAANEAAAC/AAAA&#10;swAAAKoAAACmAAUAogANAKEAEwCgABsAnwAjAJsAKwCYADIAlQA5AJMAPwCRAEQAjwBKAI4ATwCM&#10;AFUAigBbAIgAYwCGAGsAhAB2AIIAggCAAJIAfgCjAHwAugB6AOEAeQD/AHcA/wByAP8AcAD/AG8A&#10;/wDdAAAAywAAALYAAACnAAAAnQAAAJQAAACOAAEAiwAKAIkAEACIABUAhwAdAIcAJQCEACwAggAy&#10;AH8AOAB9AD0AewBDAHkASAB4AE4AdgBUAHUAWwBzAGMAcQBuAG8AegBtAIkAbACaAGoArgBpAMwA&#10;aAD2AGcA/wBlAP8AZAD/AGMA/wDKAAAAtAAAAKEAAACTAAAAiQAAAIIAAAB7AAAAeAAFAHYADAB1&#10;ABEAdAAYAHMAHwByACUAcAAsAG4AMgBsADcAagA8AGkAQgBoAEgAZgBOAGUAVQBjAF0AYgBmAGAA&#10;cgBeAIAAXQCSAFsApQBaAL4AWQDpAFkA/wBZAP8AWAD/AFgA/wC5AAAAogAAAJAAAACDAAAAeQAA&#10;AHEAAABtAAAAaQABAGYACQBlAA4AZAATAGMAGQBjACAAYQAmAGAALABeADEAXAA3AFsAPABaAEIA&#10;WABIAFcATwBWAFcAVABgAFMAbABRAHkAUACKAE8AngBOALQATQDaAE0A+wBNAP8ATQD/AE0A/wCq&#10;AAAAlAAAAIIAAAB1AAAAawAAAGQAAABgAAAAXQAAAFoABQBYAAwAVwAQAFYAFQBWABsAVQAhAFMA&#10;JwBSACwAUQAxAE8ANwBOAD0ATQBDAEwASgBKAFIASQBbAEgAZgBGAHMARQCEAEQAlwBDAKwAQgDJ&#10;AEIA8QBCAP8AQwD/AEMA/wCeAAAAiQAAAHgDAABqBAAAYQQAAFoDAABVAQAAUgAAAFAAAgBOAAkA&#10;TQANAEwAEQBLABcASgAcAEkAIgBIACcARwAtAEUAMgBEADgAQwA+AEIARQBBAE0APwBWAD4AYQA9&#10;AG4AOwB+ADoAkQA5AKYAOAC/ADgA6AA4AP8AOQD/ADkA/wCVAwAAgAcAAG8JAABiCgAAWAsAAFEK&#10;AABMCAAASQYAAEcDAABGAAYARAALAEMADwBCABMAQQAYAEEAHgA/ACMAPgApAD0ALgA7ADQAOgA6&#10;ADkAQQA4AEkANwBSADYAXQA0AGoAMwB6ADIAjAAxAKEAMAC4AC8A3gAvAPkALwD/ADAA/wCMCQAA&#10;eAwAAGgNAABcDgAAUg4AAEsOAABFDQAAQQwAAD8KAAA+CAIAPQQIADwBDQA7ABAAOgAVADkAGgA4&#10;ACAANgAlADUAKwA0ADAAMwA3ADIAPgAxAEYALwBQAC4AWgAtAGcAKwB3ACoAiQApAJ0AKACzACcA&#10;0QAnAPIAJwD/ACcA/wCGDAAAcg4AAGMQAABWEQAATREAAEURAABAEAAAPA8AADkOAAA3DQAANgsE&#10;ADYICgA1Bg4ANAUSADIEFwAxBRwAMAUiAC8FKAAuBi4ALQY0ACsGPAAqBkQAKQdOACcHWQAmB2UA&#10;JAd1ACMHhwAiB5sAIAawACAGywAfBe0AHwb+AB8H/wCADgAAbREAAF4SAABSEwAASBMAAEETAAA7&#10;EwAANxIAADQRAAAyEAAAMA8BADANBgAwCwsALwoQAC0KFAAsCxkAKgsfACkLJQAoDCsAJwwyACYM&#10;OgAkDEMAIwxNACENWAAgDWUAHg11ABwNiAAaDZwAGQ2xABgMygAXDOsAFw38ABgM/wB7EQAAaRMA&#10;AFoVAABOFgAARRYAAD0WAAA4FQAAMxUAADAUAAAtEwAAKxIAACoQAwAqDwgAKQ4NACgOEQAmDhYA&#10;JQ8dACQPIwAjDykAIRAxACAQOQAeEEIAHRBMABsQWAAZEGYAFxB2ABUQiQAUEJ4AEhCzABEQzgAR&#10;EO4AEhD+ABIQ/wB3EwAAZRUAAFcXAABLGAAAQhkAADoZAAA0GAAAMBcAACwXAAApFgAAJxUAACYU&#10;AQAlEgQAIxILACISDwAhEhQAIBIaAB4TIAAdEycAHBMuABoTNgAZFEAAFxRKABYUVgAUFGQAEhR0&#10;ABEUhwAQFJwADhSxAA0UygANFOsADhP+AA4T/wBzFQAAYRgAAFMaAABIGwAAPxsAADcbAAAyGgAA&#10;LRoAACkZAAAmGAAAJBgAACIXAAAgFgEAHhYIAB0WDQAbFxIAGhcXABkXHQAYGCQAFhgrABUYNAAU&#10;GD0AEhlIABEZVAAQGWIADhlyAA0ZhAAMGZgAChmtAAkYxgAJGOcACRj6AAoX/wBvGAAAXhoAAFAc&#10;AABFHQAAPB0AADUdAAAvHQAAKhwAACYbAAAjGwAAIRoAAB4aAAAcGgAAGhsFABgbDAAWHBAAFRwV&#10;ABQcGwATHCIAEh0pABEdMQAQHTsADh1FAA0eUQAMHl4ACh5tAAkegAAHHpQABR2qAAMdwgADHeYA&#10;BBz4AAUc/wBrGgAAWx0AAE0eAABCHwAAOh8AADIfAAAtHwAAKB4AACQeAAAhHQAAHh0AABwdAAAY&#10;HgAAFR8CABMgCQASIQ4AECESABAhGAAOIR8ADiImAA0iLgAMIjcACiJBAAkiTQAHIloABSJpAAMi&#10;fAABIpEAACKoAAAhwAAAIeUAACD4AAAg/wBnHQAAVx8AAEohAABAIQAANyIAADAhAAAqIQAAJiAA&#10;ACIgAAAfHwAAHB8AABkgAAAWIQAAEiMCABAkBwAOJgwADCYQAAsmFQAKJhwACSYiAAgmKgAGJzMA&#10;BCc9AAMnSQABJ1YAACdmAAAneQAAJ48AACamAAAmvwAAJeQAACX5AAAk/wBjIAAAVCIAAEcjAAA9&#10;JAAANCQAAC4jAAAoIwAAJCIAACEiAAAeIQAAGiIAABcjAAATJAAAECYCAA4oBwALKgsACCsOAAYr&#10;EwAEKxgAAisfAAEsJwAALDAAACw6AAAsRQAALFMAACxjAAAsdgAALIwAACukAAArvgAAKuQAACr6&#10;AAAp/wBfIwAAUCUAAEQmAAA6JgAAMiYAACsmAAAmJQAAIyQAAB8kAAAbJAAAFyUAABQnAAARKQAA&#10;DisCAAstBgAHLwsABDAOAAAwEQAAMRUAADEcAAAxIwAAMiwAADI2AAAyQgAAMk8AADJfAAAycgAA&#10;MYkAADGiAAAwvAAAMOQAAC/7AAAv/wBaJwAATCgAAEApAAA3KQAALykAACkoAAAlJwAAISYAABwn&#10;AAAYKAAAFCoAABEsAAAOLgAACzABAAcyBQADNAkAADUMAAA2DwAANxIAADgYAAA4IAAAOCgAADgy&#10;AAA5PQAAOUsAADlbAAA4bgAAOIUAADefAAA3ugAANuQAADX8AAA1/wBVKgAASCwAAD0sAAA0LAAA&#10;LSsAACgqAAAkKQAAHioAABkrAAAULQAAES8AAA0xAAAKNAAABzYAAAI4BAAAOgcAADsKAAA9DQAA&#10;PhAAAEAUAABAGwAAQCQAAEAuAABAOQAAQEcAAEBWAABAaQAAQIAAAD+bAAA+twAAPeMAADz8AAA8&#10;/wBQLwAAQy8AADkvAAAyLwAALC0AACcsAAAgLQAAGi8AABUxAAARMwAADTYAAAk4AAAFOwAAAD0A&#10;AABAAQAAQQQAAEMHAABFCwAARg4AAEgRAABKFgAASh4AAEooAABKNAAASUIAAElRAABJZAAASHsA&#10;AEiXAABHtAAARuAAAEX8AABE/wBKMwAAPzMAADYzAAAwMQAAKjAAACMxAAAcMwAAFjUAABE4AAAN&#10;OwAACD4AAANBAAAAQwAAAEYAAABIAAAASgAAAEwEAABOBwAATwsAAFEOAABUEgAAVRkAAFUiAABU&#10;LgAAVDwAAFRLAABTXgAAU3QAAFKQAABRrgAAUNcAAE/7AABO/wBFNwAAPDcAADU2AAAvNAAAJjUA&#10;AB43AAAXOgAAET0AAAxBAAAHRAAAAEgAAABKAAAATQAAAFAAAABTAAAAVQAAAFcAAABYAgAAWwYA&#10;AF0LAABfDgAAYhMAAGIbAABiJwAAYjQAAGFFAABgVwAAYG0AAF+JAABdpwAAXMwAAFr4AABZ/wBB&#10;PAAAOjsAADQ5AAAqOgAAITwAABhAAAARQwAADEcAAAZLAAAATwAAAFMAAABWAAAAWQAAAFwAAABf&#10;AAAAYQAAAGMAAABlAAAAZwEAAGoFAABtCgAAcA4AAHMVAAByIAAAci0AAHE9AABwTwAAb2UAAG6A&#10;AABtnwAAa8EAAGnxAABo/wA/QAAAOT4AAC4/AAAkQgAAGkYAABJKAAAMTwAABFQAAABYAAAAXQAA&#10;AGEAAABlAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAeAAAAHsAAAB+AwAAgQoAAIUPAACHFwAA&#10;hiQAAIU0AACERgAAgl0AAIF2AAB/lgAAfrYAAHznAAB6/wA/RAAAM0UAAChIAAAdTAAAE1IAAAxX&#10;AAADXQAAAGMAAABoAAAAbQAAAHEAAAB2AAAAegAAAH4AAACBAAAAgwAAAIYAAACJAAAAiwAAAI4A&#10;AACSAAAAlQEAAJkJAACeEAAAnhoAAJ0pAACcPAAAmlIAAJhsAACWiwAAlKoAAJLUAACQ+gA4SwAA&#10;LE4AACBTAAAVWQAADWAAAANnAAAAbgAAAHQAAAB6AAAAgAAAAIQAAACKAAAAjgAAAJIAAACVAAAA&#10;lwAAAJoAAACdAAAAoAAAAKMAAACnAAAAqwAAAK8AAAC0CQAAuBAAALceAAC1MAAAs0YAALFgAACv&#10;fgAArKAAAKvBAACp7gAxVQAAJFsAABhhAAAOaQAABXEAAAB5AAAAgQAAAIgAAACPAAAAlAAAAJoA&#10;AACfAAAApAAAAKgAAACpAAAArAAAAK8AAACzAAAAtQAAALkAAAC9AAAAwQAAAMYAAADLAAAA0QoA&#10;ANMUAADRJQAA0DsAAM1UAADKcQAAyJIAAMWzAADD3gApYgAAHGkAABFxAAAHewAAAIQAAACNAAAA&#10;lQAAAJ0AAACjAAAAqQAAAK8AAAC0AAAAuQAAALwAAAC+AAAAwgAAAMUAAADIAAAAzAAAANAAAADU&#10;AAAA2gAAAN8AAADkAAAA6gAAAO4MAADtGgAA7C8AAOpJAADoZQAA5oYAAOSlAADixgD/AAAA/wAA&#10;AP8AAAD8AAEA/AAIAP4ADgD/ABQA/wAdAP8AJgD/ADAA/wA6AP8AQgD/AEkA/gBQAPsAVgD5AFwA&#10;9gBiAPQAaADyAG8A8AB2AO0AfwDqAIkA5wCVAOQAowDgALUA2wDQANUA9gDKAP8AtgD/AKgA/wCf&#10;AP8AmgD/AJYA/wD/AAAA+wAAAPYAAADzAAAA8wAAAPYACQD6AA4A/QAWAPsAIAD3ACoA8gAzAO0A&#10;OwDpAEMA5gBJAOIATwDeAFUA2wBbANYAYADSAGcAzwBuAMwAdgDJAIAAxgCMAMIAmgC/AKoAuwDB&#10;ALgA6QC2AP8ApwD/AJoA/wCSAP8AjQD/AIoA/wD6AAAA8QAAAOoAAADnAAAA5wAAAOQAAQDgAAsA&#10;2wARANoAGgDbACMA0QAsAMoANADGADsAwgBCAL8ASAC8AE4AugBTALgAWQC2AF8AswBmALEAbgCu&#10;AHcArACDAKkAkQCmAKEAowC1AKAA2ACeAPsAlQD/AIsA/wCFAP8AgAD/AH4A/wDvAAAA4wAAANoA&#10;AADTAAAAxgAAAL8AAAC5AAYAtwAOALQAFAC0AB0AswAlAK4ALQCrADQApwA7AKQAQQChAEYAnwBM&#10;AJ0AUQCbAFcAmQBeAJcAZQCVAG4AkwB5AJAAhwCOAJcAjACpAIkAxACIAO8AhQD/AHwA/wB2AP8A&#10;cwD/AHIA/wDgAAAA0AAAAMYAAAC2AAAAqQAAAKEAAACdAAEAmQAKAJgAEACYABYAlwAeAJQAJgCR&#10;AC0AjwA0AIwAOgCKAD8AiABFAIcASgCFAFAAgwBWAIEAXgCAAGYAfgBxAHwAfQB5AI0AdwCgAHUA&#10;tgBzAN8AcgD/AG4A/wBpAP8AZwD/AGUA/wDMAAAAvgAAAKsAAACdAAAAkwAAAIoAAACFAAAAggAF&#10;AIAADQB/ABEAfwAYAIAAIAB9ACYAegAtAHcAMwB1ADgAdAA+AHIAQwBwAEkAbwBPAG0AVgBsAF4A&#10;agBoAGgAdQBnAIQAZQCWAGQAqwBiAMkAYQD2AGAA/wBcAP8AWwD/AFoA/wC9AAAAqQAAAJcAAACJ&#10;AAAAfgAAAHgAAABzAAAAbwABAG0ACQBsAA4AawATAGsAGQBqACAAaAAmAGYALABlADIAYwA3AGIA&#10;PABgAEIAXwBIAF0ATwBcAFcAWgBhAFkAbQBXAHsAVgCOAFUAogBTALsAUgDpAFIA/wBQAP8ATwD/&#10;AE8A/wCtAAAAmAAAAIYAAAB4AAAAbgAAAGcAAABjAAAAYAAAAF0ABQBcAAsAWwAQAFsAFQBbABsA&#10;WgAhAFgAJgBWACwAVAAxAFMANgBSADwAUQBCAE8ASQBOAFEATQBbAEsAZgBKAHQASQCFAEgAmQBH&#10;ALEARgDYAEYA/ABFAP8ARQD/AEUA/wCfAAAAiQAAAHgAAABsAAAAYgAAAFsAAABWAAAAUwAAAFEA&#10;AgBPAAgATwANAE4AEQBOABYATQAcAEwAIQBKACYASQAsAEgAMQBHADcARQA9AEQARABDAEwAQgBV&#10;AEAAYAA/AG4APgB+AD0AkgA8AKkAOwDHADsA8wA7AP8AOwD/ADwA/wCTAAAAfgAAAG4AAABhAAAA&#10;WAAAAFEAAABMAAAASQAAAEcAAABFAAUARAALAEMADgBDABIAQwAXAEIAHQBAACIAPwAnAD4ALAA9&#10;ADIAOwA4ADoAPwA5AEcAOABQADcAWwA1AGgANAB4ADMAjAAyAKIAMQC8ADEA5wAxAP8AMgD/ADMA&#10;/wCJAAAAdgMAAGYFAABZBwAAUAcAAEkGAABDBQAAQAMAAD4BAAA8AAMAOwAIADoADQA6ABAAOQAU&#10;ADkAGQA3AB4ANgAjADUAKAA0AC4AMwA0ADIAOwAwAEMALwBMAC4AVwAtAGQALABzACsAhwAqAJwA&#10;KQC1ACkA3AApAPsAKQD/ACoA/wCBBAAAbggAAF8KAABTCwAASgsAAEILAAA9CgAAOQkAADYIAAA1&#10;BQAANAIGADMACgAyAA4AMQARADEAFQAwABoALwAfAC4AJAAsACoAKwAwACoANwApAD8AKABJACcA&#10;VAAmAGAAJABvACMAggAiAJcAIQCuACEAzAAhAPMAIQD/ACIA/wB7CQAAaAwAAFoNAABODgAARQ4A&#10;AD0OAAA4DQAAMw0AADAMAAAuCwAALQkDAC0GCAAsBAwAKwIPACoBEgApARcAKAEcACcAIQAmACcA&#10;JQAtACQANAAjAT0AIgFGACEBUQAfAV0AHgFsABwBfwAbAJQAGgCqABoAxQAaAOsAGQD/ABoA/wB1&#10;DAAAZA4AAFUPAABKEAAAQBAAADkQAAAzEAAALw8AACwOAAApDgAAJw0BACcMBQAnCgoAJggNACUH&#10;EAAkBhQAIgYZACEGHwAgByQAHwcrAB4HMgAdBzoAHAhEABoITwAZCFwAFwhrABYIfQAVB5EAFAen&#10;ABMGvwASBeQAEgX6ABIF/wBxDgAAXxAAAFERAABGEgAAPRIAADYSAAAwEgAAKxEAACgRAAAlEAAA&#10;IxAAACIOBAAhDQcAIQwLACALDgAfCxIAHQsXABwMHAAbDCIAGgwpABkMMQAYDDkAFg1DABUNTwAT&#10;DVwAEg1rABANfgAPDZIADg2nAA0MvgANDOAADQz1AA0M/wBtEAAAXBEAAE4TAABDFAAAOhQAADIU&#10;AAAtFAAAKBMAACUTAAAiEgAAIBEAAB4RAwAcEAUAHA8IABsPDAAaDhAAGQ8UABcPGgAWDyEAFRAo&#10;ABQQMAASEDkAERBEABAQUAAOEF0ADRBrAAwQfAALEJAACRClAAgQvAAHEN8ABxD0AAcP/wBpEQAA&#10;WBQAAEsVAABAFgAANxYAADAWAAAqFgAAJhUAACIVAAAfFAAAHRMAABoTAgAZEgQAFxIGABYSCgAV&#10;Eg4AFBISABISGAAREx4AERMlABATLgAOEzcADRRAAAwUSwALFFgACRRnAAcUeAAGFI0ABBSjAAMT&#10;uwACE90AARL0AAIS/wBlEwAAVRYAAEgXAAA9GAAANBgAAC0YAAAoGAAAIxcAACAXAAAdFgAAGhUA&#10;ABgVAgAWFQQAFBUFABIWCAARFg0AEBcQAA4XFQAOFxsADRciAAwXKQALGDIACRg8AAcYRwAFGFQA&#10;BBhjAAIYdQABGIsAABehAAAXuQAAF90AABb1AAAW/wBhFgAAUhgAAEUaAAA7GgAAMhoAACsaAAAl&#10;GgAAIRkAAB4YAAAbGAAAGBcAABYXAgAUFwMAEhgFABAZBwAOGwsADBsPAAsbEwAKGxgACBwfAAcc&#10;JgAFHC8ABBw4AAIcRAAAHVEAAB1gAAAdcgAAHIgAABygAAAbuQAAG94AABr2AAAa/wBeGAAATxoA&#10;AEIcAAA4HAAALx0AACkcAAAjHAAAHxsAABwaAAAZGQAAFxkBABQZAgASGgMAEBsEAA4dBwAMHgsA&#10;CR8OAAYgEQAFIBYAAyAcAAEhIwAAISsAACE1AAAhQAAAIU4AACFdAAAhbwAAIYYAACCeAAAguAAA&#10;H94AAB74AAAe/wBaGwAASx0AAD8eAAA1HwAALR8AACceAAAiHQAAHh0AABscAAAYGwAAFRsAABIc&#10;AAAQHQIADh8EAAwhBgAJIgoABSMNAAIkEAAAJRMAACUZAAAmIAAAJigAACYyAAAmPQAAJkoAACZa&#10;AAAmbAAAJoMAACWcAAAltwAAJN8AACP5AAAj/wBVHgAARyAAADwhAAAyIQAAKyEAACUgAAAgHwAA&#10;HR4AABodAAAWHgAAEx4AABAgAAAOIQAADCMCAAglBQAFJwkAACgLAAAqDgAAKxEAACwWAAAsHQAA&#10;LCUAACwuAAAsOgAALEcAACxWAAAsaQAALIAAACuaAAAqtQAAKd8AACn7AAAo/wBRIgAARCMAADgk&#10;AAAvJAAAKCMAACMiAAAfIQAAHCAAABcgAAATIQAAECMAAA4kAAALJgAACCgAAAQqBAAALAcAAC4J&#10;AAAwDAAAMQ8AADMTAAAzGQAAMyEAADMqAAAzNQAAM0MAADNSAAAzZQAAMnsAADKXAAAxswAAMN4A&#10;AC/7AAAu/wBMJQAAPyYAADUnAAAtJgAAJyUAACIkAAAeIwAAGSMAABQkAAARJgAADigAAAsqAAAH&#10;LAAAAy8AAAAxAgAAMwQAADUHAAA3CgAAOQ0AADoQAAA7FQAAOx0AADsmAAA7MQAAOz4AADtOAAA7&#10;YAAAOncAADmSAAA4sAAAN9sAADb8AAA1/wBHKQAAOyoAADIqAAArKQAAJScAACEmAAAbJwAAFSgA&#10;ABEqAAAOLAAACi8AAAYxAAABNAAAADYAAAA4AAAAOwEAAD0EAAA/BwAAQQoAAEMOAABFEQAARRgA&#10;AEUhAABFLAAARDkAAERIAABEWwAAQ3EAAEKNAABBqwAAQNIAAD/6AAA+/wBCLQAAOC4AAC8tAAAp&#10;KwAAJCoAAB0qAAAXLAAAES4AAA0xAAAJNAAABDcAAAA6AAAAPAAAAD8AAABBAAAARAAAAEYAAABI&#10;AwAASgcAAEwLAABODgAAUBMAAFAcAABQJwAATzQAAE9DAABPVQAATmoAAE2GAABMpAAASsoAAEn4&#10;AABI/wA+MgAANTEAAC4vAAApLgAAIC4AABkxAAASMwAADjcAAAk6AAACPQAAAEAAAABEAAAARwAA&#10;AEkAAABMAAAATwAAAFEAAABTAAAAVQEAAFgGAABaCwAAXQ4AAF8VAABeIAAAXiwAAF08AABcTgAA&#10;W2MAAFp+AABYnQAAV8AAAFXyAABU/wA6NgAAMzQAAC0yAAAkMwAAGzYAABM5AAAOPQAACEEAAABF&#10;AAAASQAAAEwAAABQAAAAUwAAAFYAAABZAAAAWwAAAF0AAABgAAAAYgAAAGUAAABoBQAAawsAAG8Q&#10;AABvGAAAbiUAAG00AABtRgAAa1sAAGp1AABolAAAZrYAAGTpAABi/wA4OQAAMjcAACg5AAAeOwAA&#10;FT8AAA5EAAAHSQAAAE0AAABSAAAAVgAAAFoAAABeAAAAYgAAAGUAAABoAAAAawAAAG0AAABwAAAA&#10;cwAAAHYAAAB5AAAAfQQAAIELAACFEQAAhB0AAIIsAACAPgAAflQAAH5rAAB7igAAeqoAAHfWAAB1&#10;/QA4PQAALD4AACJBAAAXRgAAD0sAAAdRAAAAVwAAAFwAAABiAAAAZgAAAGsAAABvAAAAdAAAAHgA&#10;AAB7AAAAfgAAAIAAAACDAAAAhgAAAIoAAACNAAAAkQAAAJYDAACbDAAAnRMAAJshAACaMwAAl0kA&#10;AJRiAACTfwAAkKAAAI7FAACM8wAxRAAAJUgAABpNAAAQUwAACFoAAABhAAAAaAAAAG4AAAB0AAAA&#10;eQAAAH8AAACEAAAAiQAAAI0AAACRAAAAkwAAAJYAAACZAAAAnQAAAKAAAACkAAAAqAAAAKwAAACy&#10;AwAAtw0AALcXAAC1KAAAsj4AALBWAACscwAAqpQAAKm0AACl5QAqTwAAHlQAABJbAAAKYgAAAGoA&#10;AABzAAAAewAAAIIAAACJAAAAjgAAAJQAAACaAAAAnwAAAKQAAACmAAAAqQAAAK0AAACwAAAAswAA&#10;ALcAAAC7AAAAwAAAAMUAAADLAAAA0QQAANUOAADTHQAA0DIAAM1LAADKZgAAxocAAMKpAADBywAi&#10;WwAAFmIAAAxrAAABdAAAAH0AAACHAAAAkAAAAJcAAACeAAAApAAAAKsAAACxAAAAtgAAALoAAAC8&#10;AAAAwAAAAMQAAADIAAAAywAAAM8AAADUAAAA2gAAAOAAAADmAAAA6wAAAPEGAADwEwAA7icAAOw/&#10;AADqWwAA53oAAOSbAADguwD/AAAA+wAAAPYAAADzAAAA9AAFAPYADAD6ABEA/wAZAP8AIgD/ACwA&#10;/wA1AP8APQD/AEUA/ABMAPoAUgD3AFgA9QBeAPMAZADxAGoA7gByAOwAegDpAIUA5QCRAOEAoADd&#10;ALIA2ADOANIA9gDBAP8ArQD/AJ4A/wCWAP8AkAD/AIwA/wD6AAAA8gAAAOwAAADpAAAA6QAAAOwA&#10;BQDyAAwA+AASAPcAGwD1ACUA8AAuAOsANwDmAD4A4gBFAN0ASwDYAFAA0wBWANAAXADNAGIAygBq&#10;AMgAcgDFAHwAwgCIAL4AlgC6AKgAtwC/ALQA6ACuAP8AnQD/AJAA/wCIAP8AgwD/AIAA/wDwAAAA&#10;5QAAAN4AAADaAAAA2wAAANwAAADYAAcA0QAOANEAFQDSAB4AywAnAMUALwDAADcAvQA9ALoARAC3&#10;AEkAtQBPALIAVQCwAFsArgBhAKwAaQCpAHMApwB/AKQAjQChAJ4AngCyAJsA1QCZAPwAjAD/AIIA&#10;/wB7AP8AdgD/AHQA/wDiAAAA0wAAAMoAAADHAAAAvAAAALYAAACwAAEArwALAKwAEQCtABgArQAg&#10;AKgAKACkAC8AoAA2AJ0APACbAEIAmQBHAJcATQCVAFMAkwBZAJEAYQCPAGoAjAB1AIoAgwCIAJQA&#10;hgCnAIMAwgCCAPAAfAD/AHMA/wBtAP8AagD/AGgA/wDPAAAAwQAAALkAAACtAAAAoAAAAJgAAACU&#10;AAAAkQAGAJAADQCQABIAjwAZAI4AIQCLACgAiAAvAIYANQCEADoAggBAAIAARQB+AEsAfABSAHoA&#10;WQB4AGIAdgBsAHQAeQByAIkAcQCdAG8AtABtAN8AbAD/AGUA/wBgAP8AXgD/AFwA/wC+AAAAsQAA&#10;AKAAAACSAAAAiQAAAIIAAAB8AAAAegABAHgACQB3AA4AeAAUAHcAGgB0ACEAcgAnAHAALQBuADMA&#10;bAA4AGsAPgBpAEQAaABKAGYAUQBkAFoAYwBkAGEAcABfAH8AXgCTAF0AqQBcAMgAWwD3AFcA/wBU&#10;AP8AUgD/AFEA/wCwAAAAnwAAAI0AAAB/AAAAdAAAAG4AAABqAAAAZgAAAGUABABjAAsAYwAQAGMA&#10;FQBjABsAYQAhAF8AJwBdACwAXAAyAFoANwBZAD0AVwBDAFYASwBVAFMAUwBcAFIAaABQAHcATwCJ&#10;AE4AnwBNALoATADpAEsA/wBJAP8ARwD/AEcA/wCiAAAAjQAAAHwAAABuAAAAZQAAAF4AAABZAAAA&#10;VwAAAFUAAQBUAAcAUwANAFMAEQBUABYAUgAbAFEAIQBPACYATgArAEwAMQBLADcASgA9AEkARABH&#10;AEwARgBWAEQAYQBDAHAAQgCBAEEAlwBAAK8APwDXAD8A/wA+AP8APQD/AD4A/wCUAAAAfwAAAG8A&#10;AABjAAAAWQAAAFEAAABNAAAASgAAAEgAAABHAAQARwAKAEYADgBGABEARwAWAEUAHABEACEAQgAm&#10;AEEAKwBAADEAPgA3AD0APgA8AEcAOgBQADkAWwA4AGkANwB6ADYAjwA1AKcANQDGADQA9QA0AP8A&#10;NAD/ADUA/wCIAAAAdAAAAGUAAABYAAAATwAAAEgAAABDAAAAPwAAAD0AAAA8AAIAPAAHADsADAA7&#10;AA8AOwASADoAFwA5ABwANwAhADYAJgA1ACwANAAyADMAOQAxAEEAMABLAC8AVgAuAGMALQBzACwA&#10;iAAsAKAAKwC7ACsA6gArAP8AKwD/ACwA/wB/AAAAbAAAAF0BAABRAgAASAMAAEADAAA7AgAANwAA&#10;ADQAAAAzAAAAMgAFADIACQAyAA0AMQAQADEAEwAwABgALwAdAC0AIgAsACgAKwAuACoANQApAD0A&#10;KABGACcAUQAmAF4AJQBuACQAggAjAJkAIwCzACIA3gAiAP8AIwD/ACQA/wB3AAAAZQQAAFYGAABL&#10;BwAAQggAADoIAAA1BwAAMAYAAC0FAAAsAwAAKwADACoABwApAAsAKQAOACkAEQAoABUAJwAZACYA&#10;HgAlACQAJAAqACMAMQAiADkAIQBDACAATgAfAFoAHgBpAB0AfAAcAJMAGwCsABsAzQAbAPYAGwD/&#10;ABwA/wBwBQAAXwgAAFEKAABGCwAAPQsAADULAAAwCwAAKwoAACgJAAAlCAAAJAcCACMEBgAjAgkA&#10;IgEMACIADwAhABIAIAAWAB8AGwAeACAAHQAmABwALgAbADYAGgA/ABkASgAYAFcAFwBmABYAeAAV&#10;AI8AFQCmABQAwwAUAO4AFAD/ABUA/wBrCAAAWwsAAE0MAABCDQAAOQ0AADENAAAsDQAAJw0AACMM&#10;AAAhDAAAHwsBAB4KBQAdCAgAHQYLABwFDQAcBBAAGwQUABkEGAAZBB4AGAQjABcEKwAWBDMAFQQ8&#10;ABQERwATA1QAEgNjABEDdQAQAooAEAGiAA8AvAAPAOUADwD+ABAA/wBnCwAAVw0AAEkOAAA+DwAA&#10;NQ8AAC4PAAAoDwAAJA4AACAOAAAdDgAAGw0BABkNBAAYDAcAGAsJABcJDAAXCQ4AFgkSABUJFgAU&#10;CRsAEwkhABIJKAASCTAAEQk6ABAJRQAPCVIADglhAA0JcwAMCIgACwifAAoHtwAKBtsACgX2AAoE&#10;/wBjDQAAUw4AAEYQAAA7EQAAMhEAACsRAAAlEAAAIRAAAB0QAAAaDwAAGA8BABYOBAAVDgcAFA0J&#10;ABMNCwATDA0AEgwQABEMFAAQDBkAEAwfAA8MJwAODS8ADQ05AAwNRQALDVEACQ1gAAgNcQAGDYYA&#10;BQ2dAAQMtAADDNIAAgzxAAIL/wBfDgAAUBAAAEMRAAA4EgAALxIAACgSAAAjEgAAHhEAABsRAAAY&#10;EQAAFRACABQQBQASEAcAEQ8JABAPCgAQDgwADg4OAA4PEgANDxcADBAdAAwQJAAKECwACRA2AAgQ&#10;QQAGEE4ABRBdAAMQbwABEIQAABCcAAAPtAAADtQAAA7zAAAO/wBcEAAATRIAAEATAAA2FAAALRQA&#10;ACYUAAAhEwAAHBMAABkSAAAWEgAAFBEDABIRBgAREQgAEBAKAA4QCwANEQsADBENAAsSEQAKEhUA&#10;CRIaAAgSIQAGEykABRMzAAMTPgACE0sAABNaAAATbAAAE4IAABKbAAAStAAAEdcAABH1AAAR/wBY&#10;EgAASRQAAD0VAAAzFgAAKxYAACQVAAAfFQAAGhQAABcUAAAUEwEAExIEABESBwAQEgkADhIJAA0S&#10;CQALEwoACRQNAAcVDwAGFhMABBYYAAMWHwACFicAABcwAAAXOwAAF0gAABdYAAAXagAAFoAAABaZ&#10;AAAVtAAAFdkAABT3AAAT/wBVFAAARhYAADoXAAAwGAAAKBgAACIXAAAdFgAAGRYAABYVAAATFAMA&#10;EhMGABATBwAPEwcADRQHAAsVCAAJFgkABhgMAAMaDgABGhEAABoWAAAbHAAAGyQAABstAAAbOAAA&#10;G0YAABxVAAAbZwAAG30AABuXAAAaswAAGdsAABj5AAAX/wBRFgAAQxgAADcZAAAuGgAAJhoAACAZ&#10;AAAbGAAAGBcAABUWAQATFQUAERUEAA8VBAANFgQACxcFAAkZBgAGGggAAhwKAAAeDQAAIBAAACAT&#10;AAAgGQAAICEAACEqAAAhNQAAIUIAACFSAAAgZAAAIHoAAB+VAAAfsQAAHtsAAB36AAAc/wBNGQAA&#10;PxsAADQcAAArHAAAJBwAAB4bAAAaGgAAFxgAABQXAgASFwIAEBgBAA0ZAQALGgIACBwDAAUdBAAC&#10;HwYAACEIAAAjCwAAJQ4AACYRAAAmFgAAJh4AACcnAAAnMgAAJz8AACZOAAAmYAAAJncAACWSAAAk&#10;rwAAI9oAACL7AAAh/wBIHQAAPB4AADEfAAAoHgAAIh4AAB0cAAAZGwAAFhoAABIaAAAQGwAADRwA&#10;AAsdAAAIHwAABCEAAAEjAgAAJQQAACcGAAApCQAALAwAAC4PAAAuEwAALhoAAC4jAAAuLgAALjsA&#10;AC5KAAAtXAAALXIAACyOAAArrAAAKtQAACn7AAAo/wBEIAAAOCEAAC4hAAAmIQAAICAAABweAAAY&#10;HQAAFB0AABAeAAAOHwAACyEAAAcjAAADJQAAACcAAAApAAAALAEAAC4DAAAwBgAAMwoAADUNAAA2&#10;EQAANhcAADYfAAA2KQAANjYAADZFAAA1VwAANW0AADSJAAAyqAAAMc8AADD6AAAv/wA/JAAANCQA&#10;ACskAAAkIwAAHyEAABsgAAAWIAAAESEAAA4jAAAKJQAABigAAAIqAAAALQAAAC8AAAAyAAAANAAA&#10;ADcAAAA5AwAAOwYAAD4KAABADgAAQRIAAEEaAABAJQAAQDEAAEBAAAA/UgAAPmcAAD2CAAA8ogAA&#10;OscAADn4AAA4/wA6KAAAMCgAACknAAAjJQAAHyMAABgkAAASJQAADigAAAoqAAAFLQAAADAAAAAz&#10;AAAANgAAADgAAAA7AAAAPgAAAEAAAABCAAAARQIAAEcGAABKCgAATQ4AAE0VAABMHwAATCsAAEs6&#10;AABKTAAASWEAAEh8AABHmwAARb8AAEPzAABC/wA2LAAALSsAACcpAAAjJwAAGygAABQqAAAOLQAA&#10;CjAAAAQzAAAANwAAADoAAAA9AAAAQAAAAEMAAABGAAAASAAAAEsAAABNAAAAUAAAAFMBAABWBgAA&#10;WQsAAFsQAABbGQAAWiUAAFk0AABYRgAAV1oAAFV0AABUkwAAUrUAAFDqAABP/wAzMAAALC4AACcs&#10;AAAeLQAAFi8AABAyAAAKNgAAAzoAAAA/AAAAQgAAAEYAAABJAAAATAAAAE8AAABSAAAAVQAAAFgA&#10;AABaAAAAXQAAAGAAAABjAAAAZwYAAGsMAABsEgAAax4AAGssAABpPQAAZ1IAAGZqAABkiQAAYasA&#10;AF/cAABd/wAxMwAALDEAACIyAAAZNQAAETkAAAo9AAACQgAAAEcAAABMAAAAUAAAAFQAAABYAAAA&#10;WwAAAF8AAABiAAAAZQAAAGgAAABrAAAAbgAAAHEAAAB1AAAAeQAAAH0GAACCDQAAghYAAIAkAAB+&#10;NQAAfEkAAHthAAB4fwAAdp8AAHPGAABw9wAxNgAAJjgAABw7AAASQAAAC0UAAAJLAAAAUQAAAFYA&#10;AABbAAAAYAAAAGUAAABpAAAAbgAAAHIAAAB2AAAAeQAAAHwAAAB+AAAAggAAAIUAAACJAAAAjgAA&#10;AJMAAACYBgAAnA4AAJsaAACYKwAAlkAAAJJZAACRcwAAjZUAAIu1AACI6AArPgAAIEEAABVHAAAN&#10;TQAAAlQAAABbAAAAYQAAAGgAAABuAAAAcwAAAHkAAAB+AAAAgwAAAIgAAACMAAAAjwAAAJIAAACV&#10;AAAAmQAAAJ0AAAChAAAApQAAAKoAAACwAAAAtwcAALgRAAC1IQAAsjUAAK9NAACqaQAAqIgAAKao&#10;AACi0QAjSAAAGE4AAA5UAAAEXAAAAGQAAABtAAAAdQAAAHwAAACDAAAAiQAAAI8AAACVAAAAmwAA&#10;AKAAAACjAAAApgAAAKkAAACtAAAAsQAAALUAAAC5AAAAvgAAAMQAAADKAAAA0gAAANoKAADWFgAA&#10;0ikAAM5BAADKXAAAxXwAAMKdAADBvQAcVQAAEVwAAAdlAAAAbgAAAHcAAAB/AAAAiAAAAJAAAACY&#10;AAAAnwAAAKUAAACtAAAAswAAALgAAAC6AAAAvgAAAMIAAADGAAAAygAAAM4AAADTAAAA2gAAAOAA&#10;AADnAAAA7QAAAPMAAAD0DgAA8h4AAO82AADsUQAA6G4AAOSQAADfsQAAAAAAAAAAAAAAAAAAAAAA&#10;AQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJ&#10;SktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CR&#10;k5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na&#10;293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////&#10;////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQl&#10;JigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xu&#10;b3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2&#10;uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/&#10;/////////////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAAB&#10;AwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lK&#10;S01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGT&#10;lJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb&#10;3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////&#10;//////////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywt&#10;Li8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVm&#10;Z2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6f&#10;oKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY&#10;2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADBCEAAAEAAAAA&#10;AAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBka&#10;GxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJT&#10;VFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouM&#10;jY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TF&#10;xsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+&#10;/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAg&#10;ISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpc&#10;XmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXG&#10;x8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v&#10;7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8P&#10;EBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3&#10;ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52f&#10;oaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d&#10;3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/&#10;/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcux&#10;nYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pw&#10;mcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/&#10;wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Ul&#10;Bv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLT&#10;q5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyy&#10;dKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF&#10;/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+k&#10;MA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ&#10;3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrD&#10;q3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNe&#10;WvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/&#10;pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3&#10;vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLE&#10;ZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY&#10;/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5&#10;wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDk&#10;wmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6UlBv+kMA7/pjoY/7FD&#10;I/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wrehfcuxnYLTq5qJ3KWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6UlBv+kMA7/pjoY/7FDI/+7SzL/wVVF/sNeWvLEZXDkwmyG17pwmcyydKrDq3a3vaZ5wreh&#10;fcuxnYLTq5qJ3KWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5Xm/6YlBv+kMA7/pzoY/7JDIv+8SzL/w1RF/MZdWvHIZHHjxmqH&#10;1sBvm8u4cqzCsXS6u613xLSpe82ro3/Uop6F25majuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZ&#10;mo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7h/6YlBv+lMA7/qDoX/7NDIv++&#10;SzH/xVRF+clcW+/NY3HjzGmI1cZtnMm/cK69tnK6tLB1w6uqeMqipXzRmaGB2JCdid2QnYndkJ2J&#10;3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYnd&#10;/6YlBv+lMA7/qjoX/7VDIv/ASzH9yFNF9s1bW+3RYXLh0GeJ0ctrncLAbq22t3G4rLFzwaOsdsia&#10;qHnOkqR+1ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2Img&#10;hdiJoIXYiaCF2ImghdiJoIXY/6clBv+lMA7/qzoX/7ZDIf/BSzH6y1JE89FaWurZYHLe1mWJy8xq&#10;nLvBbauvuXC2pbRyvpyvdMSUq3fKi6d7z4SkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU&#10;hKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHU/6clBv+mMA7/rToW/7hCIf7ESjD3&#10;zlJE8NZYWufgXnLW2mSIxM1pmrTDbKiou2+ynrZwupaycsCOrnbGhqp6yn+nf85/p3/Of6d/zn+n&#10;f85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/O/6gl&#10;Bv+nMA7/rjkW/7pCIPvGSi/001FD691XWuPmXHHO22SHvc9pmK7Fa6Wivm6vmLlvtpC1cbyIsXTB&#10;ga54xXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7&#10;rH3Je6x9yXusfcl7rH3J/6gkBv+nMA3/sDkV/71CH/fJSi/v2FBC5uNVWdzoW3DG3WOFttFolafI&#10;a6GcwW2qk7xvsYq5cbaEtXS7fbJ3v3ewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8&#10;wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzC/6kkBf+oMA3/szkU/sBCHvPNSi3p3U9A&#10;4elTWdPqW2+/32OCr9NnkaHLap2WxW2ljcBvq4a9cbB/unO1erd3uHS1e7t0tXu7dLV7u3S1e7t0&#10;tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7/6okBf+p&#10;Lw3/tjgT+cRBHe3SSSvi401A2+9SWMrtWm234WJ/qNZnjZvPapeRyW2fiMVvpYLCcal7v3Stdr13&#10;sHG7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uz&#10;cbt7s3G7e7Nxu3uz/6skBf+rLw3/ujgS88lBG+TaSSjY6ExAzvNRV8DvWWuu5GF6oNxnhpTUa5CL&#10;z26XhMxwnH3Jc6B4xnWjc8R4pm7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7C&#10;fKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnyp/60kBf+wLwv7wDgP6tBBF9riRijM7kxBw/lQ&#10;VbXzWGal6WF0l+Fnfo3ba4aF12+Mf9RykXrRdZR1z3iXcc17mmzMfpxszH6cbMx+nGzMfpxszH6c&#10;bMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6c/68jBP+2LQnx&#10;yDYM3dw9E83qRirB9ktAtv9PUar3WGCb72Frj+hodIXkbXt/4HGAed50g3XceIZy2nuJbth+i2vW&#10;go1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aC&#10;jWvWgo1r1oKN/7EjBPq/LAbj1C8HzuY7FsHzRSu0/0k9qP9OTJ79V1iR9mFhhvFpaX/tb2556nRy&#10;deh3dXHnendu5X15a+SAe2njhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp&#10;44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8/7UiA+vLIgLQ4ycHwvE6GbT+Qiqm/0Y5m/9NRZL/&#10;Vk+G/mJWfvpqXHf3cGBz9XVjb/N4ZW3yfGdq8X9oaPCCambvhWtm74VrZu+Fa2bvhWtm74VrZu+F&#10;a2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74Vr9sIbAdTfEQHC7yYL&#10;tfw6Gqf/PieZ/0Qzjf9LPYX/VUV8/2FLdf9qT3D/cFJs/3VUav55Vmj9fFdm/H9YZPyCWmP7hltj&#10;+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7&#10;hltj+4Zb1M8KAMTtEgK1+yYNqP82GZn/OyOM/0EsgP9KNHj/Uzpx/18/bP9pQ2j/b0Vl/3RHY/93&#10;SGL/e0lh/35KX/+BSl7/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RL&#10;Xv+ES17/hEte/4RLXv+ES17/hEte/4RL/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPu&#10;tG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hB&#10;Hv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDP&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKN&#10;iLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG93&#10;4qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+x&#10;SSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+&#10;iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1&#10;idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/&#10;tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58i&#10;Bf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/&#10;uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idik&#10;e5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8&#10;/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+d&#10;LQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nOm3+myJOEscKNiLm+iIy/uoOR&#10;xbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTR/58iBf+dLQz/njgV/6hBHv+xSSv/tlM8/7hdT/u2ZmPutG934qx1idike5nO&#10;m3+myJOEscKNiLm+iIy/uoORxbd/l8u0faDPrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR/58iBf+dLQz/nzgV/6pAHv+zSSv/uVI8/7tc&#10;T/q6ZWTtuG144bBzi9WoeZzMn32qxZeBtb+Rhb66jInFtoePzLKDltKvgaDWp36i06d+otOnfqLT&#10;p36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLT/58iBf+eLQz/&#10;oDcU/6tAHv+0SSv/u1I8/71bUPq+ZGTsvGx54LVyjdOtd57KpHqtwpx+ubyWgsO3kIfKsouM0q6H&#10;ldimg53aoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh&#10;1aGCodWhgqHV/6AiBf+eLQz/oTcU/6xAHf+2SCv/vVE8/8BaUPrBY2XswWp63rlwj9KxdaHIqHiw&#10;wKF7vLmbf8e0loTPsJSN1auRl9qgiZzcmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNea&#10;iKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDX/6AiBf+eLQz/ojcU/61AHf+3SCr/v1E8/8JaUPnE&#10;YmXrxWl73r5ukNG2c6PGrnazvqd5wLijf8m0oYbPrJyN1aOWlNqakZzclY6f2JWOn9iVjp/YlY6f&#10;2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/Y/6AiBf+fLQz/ozcU&#10;/65AHf+4SCr/wVA8/sVZUPfIYGbrymd83cNtkc+8caXFtHS1vbB5wLasf8iup4XPpaGK1ZyckdqV&#10;mZzcj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+U&#10;n9iPlJ/Y/6EiBf+fLQz/pDcU/7A/HP+6SCr/w1A7+8hYUPXLX2bpz2Z83Mlrks7Db6bBunK1trJ2&#10;wKyse8ikqH/OnKSF1JSgjdiNn5nbipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Y&#10;ipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Y/6EiBf+gLQz/pjYT/7E/HP+7SCn+xk87+MtXUPLQXmbn&#10;1GR92s9pk8jFbaa6u3C0rbNzv6OtdseaqHrNkqV/0oqihteEoJHZhKKc14SinNeEopzXhKKc14Si&#10;nNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzX/6EiBf+gLQz/pzYT/7M/&#10;HP+9Ryn8yE479c5WT+7VXWbk2mJ909JoksHGbKSzvG+xprVyvJyvdMSTq3fKi6d7z4OkgdR9oovW&#10;e6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7&#10;o5XV/6IhBf+gLQz/qDYS/7Q/G/+/Ryj5y0468tNVT+rcW2bg4GF9zNNnkbvIa6Ksvm6voLdwuJWy&#10;c8CNrnbFhap6yn6of854pofRdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP&#10;0nWlj9J1pY/SdaWP0nWlj9J1pY/S/6IhBf+hLAv/qjYS/7Y+G/3CRyj1zU457tlUTubjWWXY4mB7&#10;xdVmj7TKap+lwW2rmbpvtJC1cruIsXXAga54xXqsfcl0qoTLcamLzHGpi8xxqYvMcamLzHGpi8xx&#10;qYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvM/6MhBf+iLAv/rDUR/7k+GvnF&#10;Ryfw0U046eBSTOLpV2TO5F96vddmjK3MapufxGynk75vr4q5cbWDtnS6fLN3vnaxfMJxr4LEbq6H&#10;xm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofG&#10;/6QhBf+jLAv/rzUQ/7w+GPTJRiXq2E024udPTNzvVWPG5l94tNpliaXQaZaYyGyhjcNvqIW/ca5+&#10;u3SyeLl3tnO3e7lutYC8a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0&#10;hb5rtIW+a7SFvmu0hb5rtIW+/6UhBP+kLAv/szUP+8E+F+3PRiLh30s02OtPTM/zVGK86F50q95k&#10;hJ3UaZCRzm2Zh8lvoIDFcqV6wnSpdMB4rHC+e69rvICyaLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz&#10;aLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4Sz/6YhBP+oKwr/uDQN88c9FOTYRR7W&#10;5kk1y/FOTMT3U1+x7F1woeJkfZXbaYeK1W6PgtBxlXvNdJp2y3edccl5oG3HfaJpxYGlZsSFpmbE&#10;haZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWm/6gg&#10;BP+uKgj8vzML6c88ENfhQh7K7Uk1v/hNSrf7Ulum8V1pmOlldIzian2D3W+EfNpziXfXd4xz1XqP&#10;b9N9kWzRgJRo0ISWZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dl&#10;z4eXZc+Hl2XPh5dlz4eX/6ogA/+1KQbwyDEH2t0zDMvqQiG+9kg1sv9MRqn/UVWb911gjvBlaoXr&#10;bHF953F2d+R2enPieX1v4Xx/bN+AgWneg4Nn3YeFZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJ&#10;hmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImG/60fA/m/JQPf1iICy+gyD770QSKw/0Uz&#10;pP9KQZz/UU2P/l1WhflmXn30bmR28nNocu94a27ufG1s7X9vauyCcGfqhXJl6olzY+mMdGPpjHRj&#10;6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0/7YcAujN&#10;FAHM5h0EvvMxErH/PiKj/0Ivlv9IOo3/UESE/1xLe/9nUXT+blZv/HNZbPt4W2n5fF1n+H9eZviD&#10;X2T3hmBi9olhYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxi&#10;YfaMYmH2jGJh9oxi88QPAM7aCwC98x0Hsf8yFKP/Oh+V/z8qif9GM4D/Tzp4/1tAcf9mRWz/bUho&#10;/3NKZv93TGT/e01i/39OYf+CT2D/hVBe/4lRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/&#10;i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRzMsJAL7mDAGv/x4JpP8wE5X/NRyH/zwkfP9E&#10;K3P/TTFs/1g1Z/9jOWP/azth/3E9X/91Pl3/eT9c/3xAW/9/QVr/gkFZ/4ZCWP+IQlj/iEJY/4hC&#10;WP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hC/5kfBf+WKwv/&#10;lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5&#10;nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU&#10;1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+t&#10;ZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS&#10;/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXC&#10;dqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuM&#10;ns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4&#10;qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+&#10;Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5&#10;wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+F&#10;kabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+oRyb/rlE0/69bRf+tZVf4qW9o&#10;7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSqvL1xsr65b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G//5kfBf+WKwv/lTYS/6A+Gv+o&#10;Ryb/rlE0/69bRf+tZVf4qW9o7aN4eeObf4fbkoWU1IuMns+FkabLgJWsx3yZscV5nrXCdqO5wHSq&#10;vL1xsr65b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;/5kfBf+XKwv/lzYS/6E+Gv+qRiX/sFA0/7FaRf+wZFf3rG1p7Kd3e+GefYrZloOX0Y6JosuIjqvH&#10;gpOxxH6Xt8F6nLu+d6K/vHWqwrVxrsOzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNy&#10;r8Gzcq/Bs3KvwbNyr8Gzcq/B/5kfBf+XKgr/mDUS/6M9Gv+sRiX/s080/7RZRv+0Y1j2sWxr6q11&#10;fd+je43Vm4GczZKGqMeLirHChY+5v4CUvrt8msO5eaHHtXapyq11rMardq3Eq3atxKt2rcSrdq3E&#10;q3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3E/5ofBP+YKgr/mjQS/6U9Gf+uRiX/&#10;tU40/7dYRv+3YVn1tWps6bJzf92oeJDTn36gypaCrMSOh7e+iIy/uoORxbd/mMu0fKHPq3ilz6V5&#10;qsikeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazG/5of&#10;BP+YKgr/mzQR/6Y9Gf+vRSX/t040/7pXRv+7YFn0uWlt57ZxgdysdpPQpHujyJp/scCThLy7jInF&#10;t4iQy7SGmc6yhqTRpHyk0Z99qcqefarInn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsie&#10;farInn2qyJ59qsiefarI/5sfBP+ZKgr/nDQR/6c8Gf+xRST/uU00/7xXRv6+X1n0vWdu57pvgtqx&#10;dJXPqHmmxZ99tL6XgcC5lIrGtZGSy6+NmM+qiqHSnoKj05mBqMyYgqnKmIKpypiCqcqYgqnKmIKp&#10;ypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnK/5sfBP+ZKgr/nTQR/6k8GP+yRST/u00z&#10;/79WRv3BXlrzwWZv5r9tg9m2c5fNrXeoxKV7t76hg8C2m4nGrpWPzKiRlc+ijp7SmYei05SGp82T&#10;hqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjL/5sfBP+Z&#10;Kgr/njMR/6o8GP+zRST/vEwz/8FVRvvEXVrzxWVv5cNshNi7cZjMsnWrw618trmlgb+wnobGqJmM&#10;y6GVktCbkpvTlI6i1I+Kps6PiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMuPiqjL&#10;j4qoy4+KqMuPiqjL/5sfBP+aKgr/nzMQ/6s8GP+1RCP/vkwz/sNVRfnHXFrxyWRv5chqhdbBb5rK&#10;uXSqvrB6trOpf7+qooTGop2Ky5uakM+Vl5nSj5Si1IqQps6Kj6jMio+ozIqPqMyKj6jMio+ozIqP&#10;qMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jM/5wfBP+aKgr/oDMQ/6w8GP+2RCP/v0wy/MZU&#10;RfbKXFrvzWJw5M1ohtPFbZrFvHOqubR4ta6tfb6lp4LFnaKIy5Wfjs+PnJbSi5yi04aVps6GlKfM&#10;hpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfM/5wfBP+aKQr/&#10;ojMQ/607F/+3RCP/wUwy+clTRfPNWlrs0mBw4NBmhs7IbJrAv3GptLh3tamxfL6frIHFl6iGypCk&#10;jM6KopXRhaKh0oGcps6BmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8yBmqfMgZqn&#10;zIGap8yBmqfM/5weBP+bKQr/ozMQ/687F/+5RCL9w0sx9sxSRPDSWVno2l9w29VkhsnMapm6w2+o&#10;rbt0tKK0eb2Yr33DkKyDyImpicyDp5HPfqac0H2kps18oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8&#10;oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjL/50eBP+bKQr/pTIP/7E7Fv+8RCH6xksx89FRQ+va&#10;V1nj311v09tjhcLPaZexxG2npLxwspi1dLuOsXjChq19xoCrgsp6qYrNdqiUznapo8x3q6jKd6uo&#10;ynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jK/50eBP+cKQr/pzIP&#10;/7M7Fv++QyD1yksv7tZQQubhVlfc5Ftuy95jg7rRaJSpx2yjm75urpC4cbeGtHS9frB4wneufMZy&#10;rIPJbauMym2rmclurJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26s&#10;n8durJ/H/54eBP+dKQn/qTIO/7Y6FPrCQx/wzkou591PQOLpUlfS6FptweBigLHUZ5GhymuelMNu&#10;qIm9cbCAuXS2ebZ3unS0e71usoHAarCIwmewksNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbD&#10;ZrCWw2awlsNmsJbDZrCWw2awlsNmsJbD/58eBP+eKQn/rTEN/7o6E/THQh3o1Uor3+RMP9fsUVbJ&#10;7llrt+NhfKjYZ4uaz2uXjcluoIPEcad7wHSsdb14sHC7e7NsuYC2aLiGuGS3j7ljtpG6Y7aRumO2&#10;kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6/6AeBP+hKAj/sTAL+8A5&#10;EezOQhnf30co0+lMQMrxUVW+8lhoreZhd57dZ4SS1WyPh89vln7Lc5x4yHahcsZ5pG7EfKdpwoGp&#10;ZsCGrGK/ja1hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65h&#10;v4+u/6IdA/+mJwf/ty8J8sc4DeHYQRTS5kYqx/BMQL74UFOy9VdjouthcJXjZ3uK3W2Egdhxi3rU&#10;dZB00nmTcNB8lmzOf5lozIObZMuInWHKjZ9gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmP&#10;n2DJj59gyY+fYMmPn2DJj59gyY+f/6QdA/+tJgX7vi0G5tA0CNPiPBbH7kYru/lKPrD+T0+m+ldc&#10;mPFhaIzraHGD5m54e+JzfXXfeIFx3XuEbdt/h2rag4ln2YaKZNeLjGHWkI5g1ZGOYNWRjmDVkY5g&#10;1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGO/6ccA/+1IwPuySYD1d8pB8fs&#10;PBm6+EQrrf9IO6P/TUma/1dUjflhXYT0amV88HBqdu12bnHrenFt6X50a+iCdmjmhXdm5Yh5Y+SM&#10;emHjkXxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8&#10;/6sbAvfAHQHZ3BIBx+soCrr3Oxqs/0EpoP9GNpX/TEGN/1ZLg/9hUnv9a1d0+nFcb/h2X2z2e2Fp&#10;9X9jZ/SDZGXzhmZj8opnYfGOaF/wkmlf8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/w&#10;k2pf8JNqX/CTal/wk2pf8JNq/7cVAdbPCwDH6hMCufcpDaz/ORqe/z4mkv9EMIf/SzmA/1RAeP9h&#10;RnL/akps/3BNaf92UGb/e1Fk/39TY/+DVGH/hlVg/olWXv6NV139klhc/ZNYXP2TWFz9k1hc/ZNY&#10;XP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNY1sQIAMbUCQC49xQEq/8pDp7/NBiQ&#10;/zohhP9BKXr/STBy/1I2bP9eOmj/aD1k/29AYf90QV//eUNe/31EXf+ARVz/hEVb/4dGWv+KR1j/&#10;j0dY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIxMcH&#10;ALfbBwGp/xYGn/8qDZD/MBWD/zYcd/8+Im7/Ryhm/1AsYf9aL13/ZDFb/2wzWf9xNVj/dTZW/3k2&#10;Vv98N1X/fzdU/4I4U/+FOVL/iTlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS&#10;/4o5Uv+KOVL/ijlS/4o5/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6V&#10;gXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t&#10;/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarK&#10;bb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+Q&#10;KQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1Hig&#10;ntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfn&#10;jomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZ&#10;PP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6t&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/&#10;jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1&#10;pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+lZEz/oW5b95t4au6VgXfnjomC&#10;4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5IdBP+QKQn/jTUQ/5g7F/+gRCH/pk4t/6dZPP+l&#10;ZEz/oW5b95t4au6VgXfnjomC4YaPi9yAlZPYfJuZ1HigntF1pKLPc6mlzXGuqMxvtarKbb6tw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u/5MdBP+QKQn/jzQQ&#10;/5o7F/+iRCD/qU0t/6pYPP+oYkz/pGxc9Z92bOyZf3rkkYeG3omNkNiDk5jTfpmf0HqdpM12oqnL&#10;dKesyXGtr8dvtLLBbLm0vGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8bLuxvGy7sbxs&#10;u7G8bLux/5QdBP+RKAn/kTMQ/5w6Fv+kQyD/rEwt/61WPf+tYE3+qWpe9KV0buqffX3hloOL2Y6K&#10;ltOHkKDOgZWnynyarcd4n7LEdaW2wnKrucBwtLu3brW5s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1&#10;s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1/5QdBP+SKAn/kzIP/546Fv+nQyD/rkst/7FVPf+wX079&#10;rmhf8qpycOekeoHemoCP1ZKHnM6LjKbJhJGvxH6XtcF5nLu+dqO/vHSrwrRvrsOucrO8q3O2uKtz&#10;trirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4/5UcBP+SKAn/lTIP/6A6&#10;Fv+pQh//sEot/7RUPf+0Xk79s2dg8a9wcuapeIPbn36T0peDocuOiazEho61wICUvbx7msO6eqPF&#10;t3mrx6xzrMandbG/pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6pXe1uqV3tbql&#10;d7W6/5UcBP+TKAn/ljEP/6E5Ff+qQh//skos/7ZTPP+3XU77tmVh8LRudOStdYbZpHuWz5uApceS&#10;hbHBiou7vYeUwLuFncS2gqTHsH6qyKV3qsihebDBn3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qz&#10;vJ96s7yferO8n3qzvJ96s7yferO8/5UcBP+TKAn/lzEP/6M5Ff+sQh//tEos/7lTPP+6XE74umRi&#10;77hsdeOyc4jYqXmZzZ9+qcWYhLS/k4y8uI2TwbOJmcWuhqHIqoSpyZ98qcqbfa7CmX6yvZl+sr2Z&#10;frK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9/5YcBP+TKAn/mDAO/6Q5Ff+t&#10;QR7/tUks/7tSPP29W072vWNi7r1rduK2cYnVrneby6V8qsKdg7S5lom8spGQwayMlsaniZ3Io4em&#10;ypmAqMuWga7ElYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+&#10;/5YcBP+UJwn/mTAO/6U5FP+uQR7/t0kr/71RPPy/Wk70wWJi7MFpd+G7cIvSsXSdx6h7qryggbS0&#10;moe8rJSNwqaQlMagjZvJnIuky5WGqMuRha3FkIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CF&#10;sb+QhbG/kIWxv5CFsb+QhbG//5YcBP+UJwj/mjAO/6Y4FP+wQR3/uEkr/79RPPrCWU7yxGFj6cVo&#10;d92+bYzNtHOdwqt5qrekfrSunYS8ppiKwaCUkcaakZjJlo+hy5CLqMyMiazFjImwwIyJsMCMibDA&#10;jImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDA/5ccBP+VJwj/mzAO/6c4FP+xQR3/&#10;ukkr/8JQO/jGWE7wyF9j5shmeNjBa43Jt3Gdva93qbKnfLOpoYK7oZyIwZqYj8aUlpbJkJSfy4uR&#10;qMyHjqzGh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDB/5cb&#10;A/+VJwj/nS8N/6k4E/+zQB3/vEgq/MVPO/bJV07tzV5j4stkeNLEaozEu2+cuLJ1qa2re7OjpoC7&#10;m6GGwZSdjcWOm5TIipmdyoaZqMuCk6zGgpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8GC&#10;kq/BgpKvwYKSr8GCkq/B/5cbA/+VJwj/ni8N/6o4E/+1QBz/vkgp+chOOvPNVk3q01xi3s9ieM3H&#10;aIu/vm6bsrdzqKewebKeq366laeEwI6ji8SIoZLHg5+ayYCgp8p9mqzGfZivwX2Yr8F9mK/BfZiv&#10;wX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/B/5gbA/+WJwj/oC8N/6w3Ev+3QBv9wUgo&#10;9stOOe/TVEzm2Vpi2NRhd8fLZ4q5w2yarbxyp6G2d7GYsX24j62CvoiqicOCqJDGfaeZyHqnpcl3&#10;oqzFeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DB/5gbA/+X&#10;Jgj/oi8M/643Ev+5Pxr5xEcn8c5NOOrbU0vg31lg0NpfdsHQZYmzyWuZpsJwpZu9da+RuHu2iLWA&#10;vIGyhsB7sI3Ddq6WxXOuocZyra3EcqmwwHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMByqbDA&#10;cqmwwHKpsMByqbDA/5kbA/+YJgj/pC4L/7E2Ef69Pxn0yEcl69RNNuXjUEnZ41dfyd9edLrXZIas&#10;z2mWncdto5HAcayGu3Wzfrd6uXe0f71ysoW/bbGNwWqwl8JpsaXBbLSyvWy0sr1stLK9bLSyvWy0&#10;sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9/5obA/+ZJgj/py0K/7U2D/nBPxfuzkYj5NxM&#10;Mt3nT0nP6FZewORdcrLeZIKj1GmRlcttnInFcKV/wHOsd7x3sXC5fLVrt4G4Z7aHumO1kLthtZu8&#10;Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5/5sbA/+bJQf/&#10;qy0J/7k1DfLHPhXl1UYf2uNJM8/rTknG7VRdt+pcbqjiY32a2WmKjtJtlITMcZt7yHWhc8R4pm7C&#10;fKlpwIGsZb6HrmK9jrBfvZexXryesV68nrFevJ6xXryesV68nrFevJ6xXryesV68nrFevJ6xXrye&#10;sV68nrFevJ6x/5waA/+gJAb/sCwI+cA0C+nPPRDa30IdzulJM8TxTki78lJarfBbaZ7nY3aS4GmB&#10;h9pviX7Uc5B30XeVcc57mWzMf5xoyoOeZMmIoGHHjqJexpWkXMabpFzGm6RcxpukXMabpFzGm6Rc&#10;xpukXMabpFzGm6RcxpukXMabpFzGm6Rcxpuk/54aA/+lIwX/tyoF8MgyB9zbNQzO50IfwvFINLj5&#10;TEav91FVovVbYpXtZG2K52t2gOJwfXnedYJz23qHbtl+imvXgoxn1YaOZNSLkGHTkJJe0ZaUXNGb&#10;lVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuV/6EZAv+tIQP4vyYD&#10;4tQlA87lMw/C8EIhtvpHM6v+S0Ki/lBPl/tbWov1ZWOC8GxqeuxycHTpeHRv53x3bOWBemjjhHxm&#10;4oh9Y+GMf2DgkYFe35aCXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc3pqDXN6ag1ze&#10;moNc3pqD/6MZAv+2HQHpzBcBz+MeA8LwMxK1+kAiqf9EMJ3/ST2V/1BIi/9bUIL9ZVd6+W1ddPZz&#10;YW/0eWRr8n5naPGCaWbwhmpk74psYu6ObWDtkm5d7JdwXOubcVzrm3Fc65txXOubcVzrm3Fc65tx&#10;XOubcVzrm3Fc65txXOubcVzrm3Fc65tx/6wVAfPDEADR2gsAwe8fBrT7MxOo/zwgm/9CLJD/SDaH&#10;/08/f/9aRnj/ZUtx/21PbP9zUmn/eVVm/n5XZP2CWGL8hllh+4paX/qOW176klxc+ZddW/ibXlv4&#10;m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+Jte+rkOAM3LCQDA5g0Bsvwg&#10;CKf/MxOa/zkdjf8/JoL/Ri56/041c/9YOm3/Yz9p/2xCZf9yRGL/d0Zg/3xHX/+BSF3/hUlc/4hK&#10;W/+MS1r/kExY/5VNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X&#10;/5lNzcEGAL7QBwCx9g4Cpf8hCZn/LhKM/zQZgP87IHb/Qydt/0wsZv9UMGL/YDNe/2k1XP9vN1r/&#10;dDhZ/3k5WP99Olf/gDtW/4Q7Vf+HPFT/iz1T/5A9Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+T&#10;PlL/kz5S/5M+Uv+TPlL/kz5S/5M+vcUFALDXBQCj/xADmf8iCYv/KQ9+/zAVc/84Gmn/QB9i/0kj&#10;W/9RJlf/WihV/2IqUv9pK1H/byxQ/3MtT/93Lk7/ei5O/30vTf+AL0z/hDBL/4gwS/+LMEv/izBL&#10;/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4sw/4scBP+IKAj/hDQO/486FP+X&#10;Qhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222z&#10;lNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub&#10;/+L/4klDQ19QUk9GSUxFAAcJ/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4&#10;XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/&#10;nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNps&#10;uZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4sc&#10;BP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G&#10;4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn/55XNP+dYkL/mW1P/5N4XPiN&#10;gmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbYa8KY1WnMmsxly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+IKAj/hDQO/486FP+XQhz/nksn&#10;/55XNP+dYkL/mW1P/5N4XPiNgmfyiItx7IKTeeh8mYDkeJ6G4XSjit9xqI7db66R222zlNpsuZbY&#10;a8KY1WnMmsxly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcub/4scBP+J&#10;KAj/hTMO/5A5FP+YQhz/nksn/59WNP+eYUL/mm1Q/5V3XfePgWjxiYty64OSe+d9mILjeJ2I4HSj&#10;jN1yqJDbb62T2m6zlthsupjWa8Kb0WnKnMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypzKZsqc&#10;ymbKnMpmypzKZsqc/4wcA/+JJwj/iDIO/5M4FP+bQRz/okon/6RUNP+iX0P/n2pR/Zp0X/WUfmzt&#10;joh454ePgeKAlYrde5qQ2negltZ0pprUcaye0m+yodBtuaPPbMOmxWfDpsBpx6HAacehwGnHocBp&#10;x6HAacehwGnHocBpx6HAacehwGnHocBpx6HAaceh/40cA/+KJwj/ijEN/5Y3E/+eQBv/pUkn/6dT&#10;NP+nXUP/pGhT/KByYvKafHDqlIV944uLiN2EkpHYfpiY03qen9B1pKTNcqqoy2+wq8ltuK7Cabyw&#10;vGvAqrdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSl/40bA/+LJwj/&#10;jDAN/5g3E/+gQBv/p0gm/6tSNP+rXET/qWZU+qVwZPCfeXPnmIKB34+IjdmIj5fSgZWgznubp8p2&#10;oa3Hc6ixxXCvtcFtt7e5a7i1s269rrBwwaiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaiwcMGosHDB&#10;qLBwwaiwcMGo/44bA/+LJgj/jjAN/5o2Ev+iPxr/qUgm/65RNP+uW0T/rGRV+apuZe+ld3blnX+F&#10;3JSFktSMjJ3OhJKnyX2Yr8R4nrXCdae5wXSxu7hws7uxb7a4rHG7salzv6upc7+rqXO/q6lzv6up&#10;c7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+r/44bA/+MJgj/kC8N/5s2Ev+kPxr/q0cm/7FQNP+x&#10;WUT8sGNV9q5sZ+2qdXjjoXyI2ZiDltGQiaPKh4+txYKXtMJ/oLi+fKi7u3qwvbF0sr2pcrS7pnS5&#10;s6N2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6t/48bA/+MJgf/kS4M&#10;/502Ev+mPhr/rUcl/7NPNP+0WET6tGFW87JqaOyvc3rhpnqL1p2Ams2UhqfGjY2vv4eUtbqCnLm1&#10;f6S8sn2svqt5sb+jdrK9oHi4tZ55va+eeb2vnnm9r555va+eeb2vnnm9r555va+eeb2vnnm9r555&#10;va+eeb2v/48bA/+NJgf/ky4M/541Ef+oPhn/r0Yl/7ZOM/63V0T3t2BW8LZoaeizcHveqneN0J98&#10;nceXg6e/kIqvuIuRtrKGmLqtg6C9qYGpv6V+sMCcebG/mnu3t5h9u7CYfbuwmH27sJh9u7CYfbuw&#10;mH27sJh9u7CYfbuwmH27sJh9u7CYfbuw/5AaA/+NJgf/lC0M/6A1Ef+pPhn/sUYk/7hNM/y7VkT1&#10;u19W7btnaeO1bn3WrHOPyqN6ncGbgKe4lIewsY+OtquKlbumh52+ooWlwJ+Er8GWfrDBlH+2uJOA&#10;u7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuy/5AaA/+OJgf/lS0M/6E1&#10;Ef+rPRj/s0Yk/7pNM/q+VUTzv11W6r9lat+4a37Qr3GPxaZ4nLuffqeymIWvq5OLtqWOk7ufi5q+&#10;m4miwZiIrMKQgq/Cj4O1uY+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOPhLqzj4S6s4+EurOP&#10;hLqz/5AaA/+OJQf/liwL/6I1EP+sPRj/tUUj/7xMMvjBVEPww1xW58Njatq7aX7MsnCPwKp2nLai&#10;fKetnIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKLiK7Cioi0uoqIubSKiLm0ioi5tIqIubSKiLm0ioi5&#10;tIqIubSKiLm0ioi5tIqIubSKiLm0/5EaA/+PJQf/mCwL/6Q0EP+uPRj/t0Uj/79MMvbFU0PuyFtW&#10;48ZhatS/aH7Htm6Ou610nLGmeqanoICvn5uGtZiXjruTlZW+jpKdwYqSp8KGjq7ChI20u4WMubSF&#10;jLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0/5EaA/+PJQf/mSwL/6Y0D/+w&#10;PBf/uUQi/MFLMfTJUkLrzVlV38lgas/CZn3CuWyNtrFym6ureKaipX6umaCEtZKdi7qMmpO+h5ib&#10;wISXpcKAlq/Cf5KzvICRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1&#10;/5IaA/+QJQf/mywK/6c0D/+yPBb/u0Qh+cVLMPHOUUHn0lhU2s5eacrGZXy9vWuMsLZwmqWwdqWc&#10;qnytk6aCtIyjibmGoJC9gZ6Zv32eosF7nq/BeZmzvHqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqX&#10;uLV6l7i1epe4tXqXuLV6l7i1/5IZA/+QJQf/nSsK/6ozDv+1PBX8v0Qg9MhKLu3TUD/j2FZT09Jd&#10;aMXKY3u3wmmLqrtvmJ+2dKOVsXqsja2AsoWqh7d/p467eqaXvnemoL90pq2/c6G0u3SeuLV0nri1&#10;dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1/5MZA/+RJAf/nysJ/6wzDf+4OxT4&#10;w0Me781KLOfaTz3d3lVRzdhbZ77PYnqwyGeJpMJtl5m8cqGPuHiphrV+sH+yhbV5sIy4dK+Vu3Cv&#10;n7xur6y8bau1uW6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6nubRup7m0/5QZ&#10;A/+SJAf/oioI/7AyDP68OhLyx0Ic6NNJKeHhTDvU41NRxt1aZbfVYHipz2aHnclrlJHFcJ6HwXam&#10;f758rHi8hLFyuou0bbmTtmq4nLhnt6e4Z7e3tmiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7Fo&#10;sruxaLK7sWiyu7Fosrux/5UYA/+VIwb/pSkH/7QxCvjBOhDrzkIY4N1HJdXlSzvL51FQveNZY6/e&#10;X3Si2GWDltNqj4rOb5l/yHOhdcR4p27BfatpvoSuZb2LsWG8k7JfvJ2yX7yssWK/vq1iv76tYr++&#10;rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76t/5YYA/+ZIQX/qigG/7kwCPDIOA3h2EAT&#10;1ONFJsrrSzvB7E9Ps+hXYKblX2+a4mZ8jtxshoTVcY960HWVc816m2zKf59nx4SiY8aKpF/EkaZc&#10;xJmnWsOkp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCn/5gXAv+e&#10;IAT/ryYF+MAuBubQMwjV4TwUyepFKL/ySju18U5Mqe9WW53tX2iS6mdzh+NtfH7ecoJ22niIcNd9&#10;jGvUgpBm0oeSY9GMlV/PkpZczpmYWc6imVjNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5pYzaua&#10;WM2rmljNq5pYzaua/5oXAv+lHgP/tyMD7ckmA9beKQbJ6TsXvvNEKbP4STqo901In/ZVVZT1X2CJ&#10;8WhogOxvcHjodXVy5Xp5beJ/fWnghIBl34mCYt2OhF/ck4Zd25mHWtqhiVjZqIlY2aiJWNmoiVjZ&#10;qIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJ/5wWAv+tGwL2wR0B29oTAcnoKQm98zsZsv1D&#10;KKb+Rzac/UxDk/1VTYr9X1aB+WldefVwYnPydmdu8Hxqau6BbWfshm9k64txYeqPcl/plHRd6Jl1&#10;Wuegd1jmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4/6IVAf+3FQDY&#10;zwsAyucTArzzKQux/TsZpP9AJpn/RTKP/0s8h/9URH//X0t4/2lQcf9wVGz9dlhp+3xaZvqBXGP4&#10;hl5h94tfX/aQYV72lWJc9ZpjWvSgZFjzpWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWVY86VlWPOl&#10;ZVjzpWVY86Vl/60QANbDCADI0woAu/QVA6//Kg2j/zcYl/89Iov/QyyB/0o0ev9SOnP/Xj9u/2hD&#10;af9vR2b/dUlj/3tLYf+BTF//hU5d/4pPXP+PUFr/k1FZ/5hSV/+eU1b/o1RW/6NUVv+jVFb/o1RW&#10;/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NU2boFAMXHBwC52QgArP8XBaL/Kw2V/zMWif85Hn7/&#10;QCV1/0grbf9QMGf/WjRj/2U3YP9tOV7/cztc/3g9Wv99Plj/gj9X/4ZAVv+LQFX/j0FU/5RCU/+a&#10;Q1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59Dxr4FALfNBQCq5AgB&#10;n/8ZBpT/KAyH/y4Te/81GXH/PR5p/0UjYv9NJlv/VilY/18sVv9oLVT/bi9T/3MwUv94MVH/fDFQ&#10;/4AyT/+EM07/iDNN/4w0TP+SNEv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/&#10;ljVL/5Y1t8QDAKnUAgCc+QsCk/8bBYX/Iwp5/ykPbv8xFGX/ORhd/0EbV/9KHlP/UiBQ/1kiTf9g&#10;I0v/ZiRK/2slSf9vJUj/cyZH/3cmRv97J0X/fidF/4IoRP+HKEP/iylD/4spQ/+LKUP/iylD/4sp&#10;Q/+LKUP/iylD/4spQ/+LKUP/iylD/4sp/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/&#10;kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j&#10;2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4&#10;Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN9&#10;6Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofT&#10;YNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4&#10;nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+OQBn/k0ki/5VVLf+TYTn/kG1F&#10;/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5f+dowIHmZ8eD42XPhd1j2IbT&#10;YNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH/4McA/+AJwf/ezMN/4Y4Ef+O&#10;QBn/k0ki/5VVLf+TYTn/kG1F/4t4T/+GhFn8go5h932WaPR4nW7xdKNz7nGpd+xurnrqbLN96Wq5&#10;f+dowIHmZ8eD42XPhd1j2IbTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH&#10;/4McA/+AJwf/fTIM/4g3Ef+QPxj/lUki/5dULf+WXzn/k2tF/453Uf+Iglv6hIxk9X+Ua/F6m3Lu&#10;dqJ363Kne+lvrX/nbLKC5Wq4hORpv4fiaMeJ4GbPitZj1ozPYtiKz2LYis9i2IrPYtiKz2LYis9i&#10;2IrPYtiKz2LYis9i2IrPYtiK/4QbA/+BJwf/gDEM/4s2Ef+TPhj/mUci/5xSLf+aXTr/mGlH/5N0&#10;U/6Ofl/3iIlp8YKRcu19mHnpeJ9/5XSkhONwqojgbbCM3mu3j91qv5HbaciT1WbPlctk0ZPGZdSO&#10;xmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSO/4UbA/+CJgf/gjAM/441EP+WPRj/&#10;nEYh/6BQLf+fWzv/nGZI/5hxVvuTfGL0jYZt7oeOd+iAlYDkepyH4HWijN1yqJHab6+V2G23mdVr&#10;wJzSacmeyWXJnsJnzZi+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p0ZO+adGT/4Yb&#10;A/+DJgf/hS8L/5A0EP+ZPRf/n0Yh/6NPLf+jWjv/oGRJ/51vWPqYeWXxkoNx6ouMfOSDkobffZmO&#10;2nigldZ0p5rTcK6f0W22o89rwKXHZsKnwGjGortqy5u3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpa3&#10;bM6Wt2zOlrdszpa3bM6W/4YbA/+DJgf/hy4L/5M0EP+bPBf/oUUg/6dNLf+mWDv/pGJK/KFsWfec&#10;dmjvloB154+JgeCHkIzagJaV1XqendF1paPNcKyoy221rMdrvq29aL+suGvDprNtyJ+wb8yZsG/M&#10;mbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZ/4caA/+EJQf/iS0L/5UzD/+dPBb/pEQg&#10;/6pMLf+qVzv+qGBL+KVqWvOhdGrtnH555JOGhtyLjZLVg5Scz3ybpct3o6rHdKutxHO1r79wvLC1&#10;a7ywsG7BqaxwxqKpcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypypcsqc/4caA/+E&#10;JQf/iywK/5czD/+fOxb/pkQf/6xLLP+uVTv7rF9L9apoXO6mcWznoHp835eCitWOiJjNhY+hx4CX&#10;p8J7nqy9eKevunawsbd1urKtcLqyqXG/rKV0xKSjdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ6jdcme&#10;o3XJnqN1yZ6jdcme/4gaA/+FJQf/jCsK/5gyDv+hOxX/qUMf/69LLP+xVDv4sV1L8a9mXOqrb27h&#10;o3Z/1Zl9j8yRhJnFioyivoSTqLl/mq20fKOwsHqrs615trSmdLm0onW9r593w6adecegnXnHoJ15&#10;x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6Cdeceg/4gaA/+FJQf/jioK/5oyDv+jOhX/q0Ie/7FK&#10;K/21Uzv2tVxL7rNkXeWubG/bpXOBzp16j8WVgZm+joiit4iQqbGEl66sgJ+xqH6otKV9srWferi2&#10;m3m7sZl7waiYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMai/4kaA/+GJQb/&#10;kCoK/5wxDf+lOhT/rUIe/7RKK/u4UjrzuVpL6rhiXuGxanDTqXCByKB3j7+Zfpm3koWisIyMqaqI&#10;lK6lhJyyoIKktZ2BrraZf7e3lH26s5N/wKqSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/F&#10;o5J/xaOSf8Wj/4kZA/+GJAb/kSkJ/50xDf+nORT/r0Id/7ZJKvi8UDrwvVlL57xhXty1Z3HOrG+B&#10;w6R1jrmcfJmxloKiqpGKqaOMka6eiZmymYahtZaFq7eThba3joG5tI6Dv6uNg8SljYPEpY2DxKWN&#10;g8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8Sl/4kZA/+HJAb/kykJ/58xDf+pORP/sUEc/7lJKfbA&#10;TzntwldK5L9fXda5ZnDJsG2AvqhzjrSgepmrmoCipJWHqZ2Rjq6XjpaykouftY+KqbeMirS4iIa4&#10;tYiHvqyIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8Om/4oZA/+HJAb/lCkJ&#10;/6EwDP+rORL/tEEc/LtIKPTDTjjrx1ZK4MNeXdG8ZW/Es2uAuatxja+kd5imnn6hnpqEqJeWjK6R&#10;k5SyjJGctYiPpreFj7G4goy3toKMvq2DjMOmg4zDpoOMw6aDjMOmg4zDpoOMw6aDjMOmg4zDpoOM&#10;w6aDjMOm/4oZA/+IJAb/ligI/6MwDP+tOBL/tkAb+r5IJ/HHTjfnzFVI3MdcXMy/Y2+/t2l/tLBw&#10;jKmpdZego3ugmJ+CqJGbia2KmZKyhZaatYGVpLd+la+3e5K3tn2Rva59kMKnfZDCp32Qwqd9kMKn&#10;fZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKn/4sZA/+JJAb/mCgI/6UvC/+wOBH/uUAZ+MJHJu7LTTXk&#10;0FRG1ctbW8fDYm66u2h+rrRui6Ouc5aaqXqfkqWApoqhh6yEn4+xfp2YtHqcobZ4m6y2dZq3tneY&#10;va54lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKn/4wYA/+KIwb/micH/6cv&#10;Cv+zNw/8vT8Y88ZGI+rQTDLg1VJFz89ZWsHIYGy0wGZ8qLpsip20cpWUsHiei6x+pYOohap9poyv&#10;eKSVsnSjn7Rxo6q1b6S5tHCgvq1yncKncp3Cp3KdwqdyncKncp3Cp3KdwqdyncKncp3Cp3Kdwqdy&#10;ncKn/4wYA/+MIgb/nScH/6ouCf+2Ng73wT4W7cxGIOTYSy7Z3FBEydRYWLvNXmuuxmV6osBqiJe7&#10;cJKNt3WbhLN8on2xg6h2r4qsca2Tr22tnbFqramyaa23sWqpv6xrpsOma6bDpmumw6ZrpsOma6bD&#10;pmumw6ZrpsOma6bDpmumw6ZrpsOm/40YAv+PIAX/oCYG/64tCP27NQzxxz0T5dNEHN3gSC3Q4U9C&#10;wttWVrTTXWinzWN4mshohY/Dbo+FwHSYfb16nna6gaRwuYmoa7iSqme3nKxluKitY7i2rWS1wall&#10;sMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWk/44XAv+THwT/pCUF/7MsBvfB&#10;MwnozjwP3N5AGdDlSC7H5U1CueBVVKzbW2Wf1WF0ktBmgYfNbIt+ynKTdsh5mW/GgZ5qxYmiZcWS&#10;pGLEnaZfxKenXcS0p17DxKRfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcigX73IoF+9yKBfvcig&#10;/5AXAv+YHQT/qSME/7kpBO7IMQbd2jQK0ORBG8brRy686kxBsOZTUqPjWmGX4GFujN1oeYLbboJ6&#10;2XWJctV8j2vSgpNlz4iXYM2PmlzMl5xay6CdWMurnVfLup1ZzMyZWczMmVnMzJlZzMyZWczMmVnM&#10;zJlZzMyZWczMmVnMzJlZzMyZ/5IWAv+dHAP/ryAC9sAlAuLTJAPQ4zIMxexAHbrxRy+w70s/pe1R&#10;TprrWlqP6mJlhehqbn3ncnV143h7b+B+gGndhIRk24qHYNmRiV3YmIta1qCNWNaojlbVtI5U1cGO&#10;VNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGO/5QVAv+kGQL/txwB6csWAdHhHQLF&#10;7DEOuvVAHq73RS6j9Uo8mvRQSJDzWlOG82NbfvJsYnfxc2hx7nptbOuAcGfphnNj54x2YOaSeF3k&#10;mHpa4557WOOlfVbir35U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+VOG4flThuH5U4bh+/5gT&#10;Af+tFAHzww8A0tgLAMTsHgS49jERrf0+HqL9QyuX/Eg3jvxPQYX8WUl9/GNQd/xtVnD7dFpr+Xpe&#10;aPeBYWT1h2Nh841lX/KTZ13xmWha8J5pWO+la1bvrWxU7rRtVO60bVTutG1U7rRtVO60bVTutG1U&#10;7rRtVO60bVTutG1U7rRt/6MQAPG5DADOyQkAxN8LALb3Hwas/zISoP87HZT/QSeK/0cxgf9OOXr/&#10;WD9z/2JFbv9sSWn/c0xm/3pPY/+AUWD/hlNe/4xUXP+SVVr+mFdZ/Z1YV/ykWVX7q1pU+7FbVPux&#10;W1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7Fb8K8IAM2/BwDAzQgAtO4OAqn/IQif/zER&#10;kv83Gof/PiJ9/0Updf9NMG7/VTVp/2A5Zf9qPGH/cT5f/3dAXP9+Qlr/hENZ/4lEV/+PRVb/lEZV&#10;/5pHU/+gSFL/p0lR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR/61Kz7gEAL7D&#10;BQCy1AYApv4QA5z/IwiQ/y0PhP8zFnn/Oxxw/0Miaf9KJ2L/Uipd/1wtWv9lMFj/bTFW/3MzVP95&#10;NFP/fjVS/4Q2UP+JN0//jjhO/5M4Tf+ZOUz/oDpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjpL/6Y6&#10;S/+mOkv/pjpL/6Y6v7wDALDKAwCj3AMBmf8SA4//IgiC/ygNdv8vEm3/Nxdl/z8bXv9HHlj/TiFU&#10;/1cjUf9fJU7/ZSZN/2wnS/9xKEr/dilJ/3sqSP+AKkf/hStG/4krRf+OLET/lCxD/5otQ/+aLUP/&#10;mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otscIBAKPSAACV6wMBjP8TA4D/HAZ0/yMKaf8q&#10;DmD/MhJZ/zoVU/9CF07/SRlL/1EaSP9YHEb/XR1E/2MdQ/9nHkH/bB9A/3AfP/90ID7/eCA9/3wg&#10;PP+BITv/hyE7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wi/3odA/92KAb/&#10;cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhr&#10;tGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvm&#10;c91b5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT&#10;/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPd&#10;W+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML/3w3D/+EPxX/iEgd/4tTJ/+J&#10;YDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3abpp9WjBa/NmyG3vY81v7GHT&#10;cOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz/3odA/92KAb/cjML&#10;/3w3D/+EPxX/iEgd/4tTJ/+JYDH/hm07/4J5RP9+hkz/e5FT/3eaWP90ol38cahh+m6uZPhrtGf3&#10;abpp9WjBa/NmyG3vY81v7GHTcOdf3XHiXeVz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b&#10;5nPdW+Zz/3ocA/93Jwb/dDIL/382D/+GPRX/i0cd/45RJ/+MXjH/iWs8/4V3Rv+Bg07/fY9W/3mY&#10;XPx1oGH5cqZl92+tafVss2zzarlv8mjAcfBmyHPsZM116GHUduNf3nfbXeN51V3ldtVd5XbVXeV2&#10;1V3ldtVd5XbVXeV21V3ldtVd5XbVXeV2/3scA/93Jwb/dzAK/4I1Dv+KPBX/j0Yd/5JPJ/+RXDL/&#10;jmg9/4p0SP+GgFL/gYta/H2VYfh4nWf1dKRt8nGqcfBusHTua7Z37Gm+eupnx33nZc5/4mLWgNlf&#10;3YHQX+B+zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg43vMYON7/3wcA/94Jgb/ei8K/4Uz&#10;Dv+NOxT/kkQc/5ZOJ/+VWjL/kmU+/45xSv+KfVX+hYhe+YCSZ/R7mm7wdqFz7XKneOpvrn3obLSA&#10;5mm8g+RnxobhZc+I2WLXis9h2YjIYt2CxGPgf8Rj4H/EY+B/xGPgf8Rj4H/EY+B/xGPgf8Rj4H/E&#10;Y+B//30bA/95Jgb/fC4K/4gyDv+QOhT/lUMc/5pMJ/+ZWDP/lmM//5JuTP+Oelf8iYVi9YSPa/B+&#10;l3PseZ566HSlgOVwq4XibLOJ4Gq7jN5oxo/aZtGSzmLRksdk1YzBZduGvWbdgr1m3YK9Zt2CvWbd&#10;gr1m3YK9Zt2CvWbdgr1m3YK9Zt2C/30bA/96Jgb/fywK/4sxDf+TOhP/mEIc/51LJv+dVjP/m2FA&#10;/5dsTfuSdlr3jYFm8oiMcOyClHnne5uB43WiiN9xqY7cbbGS2Wu7ltdpyJnMZMubxWXOl8Bn0pG6&#10;aNiKtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduG/34bA/97Jgb/gSsJ/40xDf+V&#10;ORP/m0Ib/6BKJv+hVDP/n19B+5xpT/aXc13xkn5q7IyIdeeFkYDifpiJ3Xigkdhyp5fSba+dz2y5&#10;n8xrxaDDZ8egvGjLm7dq0JSybNWNr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJr2zZia9s2YmvbNmJ&#10;/34aA/97JQb/gyoJ/48wDP+YOBL/nkEb/6NJJv+mUjP9pF1B96FnUPGccV/rl3tt5Y+Det6Hi4bV&#10;fpKRz3iZl8p0oZzHcaqfw2+zocFuv6O6a8Wjs2vIn69tzZirb9KRqXDWjKlw1oypcNaMqXDWjKlw&#10;1oypcNaMqXDWjKlw1oypcNaM/38aA/98JQb/hikI/5IvDP+bOBL/oUAa/6dIJf+qUTL5qVtB86Zk&#10;UeyibmHlmnZw3JF+f9KJhovLgo2TxX2VmcB4nZ68daWhuXOupLZyuaWycMOmq2/Goqhxy5ukc9CT&#10;onTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSO/4AaA/98JQb/iCgI/5QvC/+dNxH/&#10;pD8Z/6pHJP2uTzL2rVlB76tiUuema2LennJz0pV6gcqNgovDh4qTvYGRmrd9mZ+zeaGjr3eqpqx2&#10;tKeqdsGoo3PDpaB1yZ6ed8+WnHfSkZx30pGcd9KRnHfSkZx30pGcd9KRnHfSkZx30pGcd9KR/4Aa&#10;A/99JQb/iicI/5YuC/+fNhD/pz8Y/61HI/uyTjHzsldB67FgUuKqaGTWonB0zJl3gcOSf4u8i4aU&#10;tYaOmq+BlaCqfp2kpnump6N6sKmhebypm3fBqJl5x6CYes2Yl3vRk5d70ZOXe9GTl3vRk5d70ZOX&#10;e9GTl3vRk5d70ZOXe9GT/4EaA/9+JAb/jCYH/5guCv+iNhD/qT4Y/69GI/i1TTDwt1ZA57VeUt2u&#10;ZmTQpW5zxp11gL2WfIu1kIOUroqLm6iGkqCjgpqln3+jqJt+raqYfbmrlHvAqpN9xqKSfsyZkX/Q&#10;lJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CU/4EZA/9+JAb/jSYH/5otCv+kNQ//rD0X&#10;/rJFIva4TDDtvFRA5LhdUdeyZGPLqWxzwKFzgLeaeouvlICTqI+Im6KKj6Cch5ell4SgqJSCqaqR&#10;grWrjYG/q42BxaSMgsubjILPlYyCz5WMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WMgs+V/4IZA/9/&#10;JAb/jyUH/5wtCf+mNQ7/rj0W/LVFIfO8Sy7qwVI/4LxbUdG1Y2PGrWpyu6Vxf7Ked4qpmH6TopOF&#10;mpuPjaCWjJWlkYmdqI2Hp6uKh7Ksh4e/rIaGxKWHhsqch4bOl4eGzpeHhs6Xh4bOl4eGzpeHhs6X&#10;h4bOl4eGzpeHhs6X/4IZA/+AIwX/kSUG/54sCf+oNA3/sTwV+rhEH/C/Sy3nxVE93MBaUM24YWLB&#10;sGhxtqlvfqyidYmknXySnJiCmpWUiqCPkZKlio6bqIaNpauDjLCsgY2+rICLw6aBi8mdgYvNmIGL&#10;zZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82Y/4MZA/+CIgX/kyQG/6AsCP+rMw3/tDwU97xD&#10;Hu7ESivkyVE71cRYT8i8YGG8tGdwsa1tfaenc4meonmSlp2AmY+aiJ+Jl5Ckg5SYqH+Toqp8kq2r&#10;epK7rHqRw6Z7kMmefI/NmHyPzZh8j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82Y/4MYAv+EIQX/&#10;lSQG/6IrCP+tMwv+tzsS9MBCHOrJSSjgzU850MdXTsPAXmC3uGVvq7JrfKGscYeYp3iQkKN+mImg&#10;hZ6CnY2jfZuWp3iZoKl1mauqc5m4q3OYw6Z1lsmedpXNmXaVzZl2lc2ZdpXNmXaVzZl2lc2ZdpXN&#10;mXaVzZl2lc2Z/4QYAv+HIAX/lyMF/6UqB/+xMgr7uzoQ8cVBGefPSCXb0k04y8tVTL3EXV6xvmNu&#10;pbhqe5uyb4aSrnaPiap8loKng5x7pIuhdqKUpXGhnaduoKmpbKG2qW2hw6ZvncmecJzNmHCczZhw&#10;nM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2Y/4UYAv+KHgT/miIE/6gpBv+1MAj2wDgO68tAFeHY&#10;RiDT2Es2xdBUS7fJW1yrw2Jsn75oeJS5boOLtXOMg7J6k3uvgZl1rYmeb6uSomuqnKRoqqelZqq0&#10;pmarxaRopsqcaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2X/4YXAv+NHAT/niEE&#10;/6wnBf26LwbvxzYK49Q+ENjfQx/L3ko0vtZSSLDQWlqkymBpmMZmdo3BbICEvnKJe7t4kHS5f5Vu&#10;t4eaabaQnWW1m6BitKahYLWzoV+2xaBhscyaYq7PlWKuz5Virs+VYq7PlWKuz5Virs+VYq7PlWKu&#10;z5Virs+V/4cXAv+RGgP/oiAD/7IlA/XAKwTmzzEG2N44D8zlQyDD4kkztt5RRqnYWFec0l5lkM5k&#10;cobLanx8yHCEdMZ3im7Efo9ow4eUY8KQl1/Bm5lcwaaaW8Kzm1rDxZpbvs+VXLrSkVy60pFcutKR&#10;XLrSkVy60pFcutKRXLrSkVy60pFcutKR/4kWAv+WGQL/qB0C/rghAuzJIgLZ3SUEzOU3EcLqQyK3&#10;50gzrORPRKDgVlOU3V1giNpja37WanV11HB9btJ3g2fRf4hi0IeLXtCRjlrQnJBY0KeRVtC1klXS&#10;x5FWzdSOVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaL/4sVAv+dFwH/rxkB9MEY&#10;Ad3YEQDM5SYFwe43E7bvQiOr7UcyoetMQJbpVU2L511YguZlYXnkbGly5HRvbON8dGfihHhi4o17&#10;XuKVflvgnoBY36eCVd6xg1PevoNS3tKDUdncglHZ3IJR2dyCUdncglHZ3IJR2dyCUdncglHZ3IJR&#10;2dyC/48TAv+kEwH+uBIA1swLAMzkEQHA7yYHtfU4Far0QCKf80YwlfJLPIzxVEaC8F1PevBmVnTw&#10;blxu73Zhae9+ZGXvhmhh745qXu6WbVvtnm9Y66VwVuuucVTquHJS6sdzUenVc1Hp1XNR6dVzUenV&#10;c1Hp1XNR6dVzUenVc1Hp1XNR6dVz/5gQAf+uDgDUwQkAyc8JAL7wEgKz+ScKqfs4FZ77PiGT+0Qs&#10;ifpKNYH6Uz55+l1FcvpmSm36b05o+nZSZPp+VWH6hldf+45aXPqWW1r5nV1X+KVeVfesYFP3tWFS&#10;9sFhUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spi/6MLANa4BgDGxAcAu9QJALD8&#10;FAOm/ykLnP81FZD/Ox6G/0Imff9JLnX/UTRv/1s6af9lPmX/bkFi/3VEX/98Rlz/g0ha/4tJWP+T&#10;S1b/m0xV/6JNU/+pTlH/sU9Q/7tQT//DUU//w1FP/8NRT//DUU//w1FP/8NRT//DUU//w1FP/8NR&#10;2q8CAMa8BQC5yQUArdsIAKP/FwSa/ysLjv8xEoP/OBp5/0AgcP9HJmn/Tytj/1gvX/9iMlz/azRa&#10;/3I2WP94OFb/fzlU/4Y7Uv+NPFH/lT1P/5w+Tv+jPk3/qj9L/7NASv+5QUr/uUFK/7lBSv+5QUr/&#10;uUFK/7lBSv+5QUr/uUFK/7lByLUCALjBBACr0AMAn+sJAZb/GgWL/yYKf/8tD3X/NRVs/z0aZf9E&#10;Hl7/TCJY/1QlVf9dJ1L/ZSlQ/2wqTv9zK03/eSxM/38tSv+FLkn/jC9I/5IwR/+ZMEX/oDFE/6ky&#10;Q/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yuLoCAKrIAACd2QAAkv8MAon/GgR9&#10;/yEIcv8oDGj/MBBg/zgUWv9AF1T/SBpP/08cTP9XHUn/XR5H/2MgRf9pIET/byFC/3QiQf96IkD/&#10;gCM//4YkPv+MJD3/kiU8/5klO/+eJjv/niY7/54mO/+eJjv/niY7/54mO/+eJjv/niY7/54mq8EA&#10;AJ3QAACP4QAAhv8OAnr/FQNu/xwGZP8jCVz/KwxV/zMPT/87EUn/QhNG/0kUQv9PFkD/VRY+/1oX&#10;PP9fGDv/ZBg5/2gZOP9tGTf/cho2/3caNf98GjT/gRsz/4gbMv+NGzL/jRsy/40bMv+NGzL/jRsy&#10;/40bMv+NGzL/jRsy/40b/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92&#10;iED/c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nv&#10;YOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9sKQb/aTMJ/3I3Df95PhL/fUcZ&#10;/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0U/9ou1X/ZsNX/2PHWfthzFv3&#10;X9Nc817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf/3AeA/9s&#10;KQb/aTMJ/3I3Df95PhL/fUcZ/4BRIf9+Xyn/fG0y/3l7Of92iED/c5NF/3CdSv9upk7/a61R/2m0&#10;U/9ou1X/ZsNX/2PHWfthzFv3X9Nc817dXfBc417rW+lf51nvYOVZ8V/lWfFf5VnxX+VZ8V/lWfFf&#10;5VnxX+VZ8V/lWfFf/3AeA/9sKAb/azEJ/3U2Df97PBL/f0YZ/4NQIf+BXir/fmsz/3t4O/94hkL/&#10;dZJI/3KbTf9wpFH/baxU/2uyV/9puVr/Z8Fc/GXHXvhizF/1YNNh8F7dYuxc5GPoW+lk4lrvZOBa&#10;8GLgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi/3EdA/9tKAb/bjAJ/3g0DP9/OxL/g0QZ/4dO&#10;If+GWyv/g2g0/391Pf98gkX/eY5M/3aZUv9yoVb/b6la/m2wXvxqt2H7aL5j+WbGZfRjzGfwYdNp&#10;61/ea+Zd5WzgW+lt2VzuaNZc72fWXO9n1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n/3IdA/9uKAb/&#10;cS4J/3syDP+DOhH/h0MY/4pMIf+KWSv/h2U1/4NyP/9/fkj/fItQ/3mWVv91n1z9cqZg+m6tZPhs&#10;tGj2abxr9GfFbfBkzHDrYdNy5V/fc95c5XTWXOhxz17tbM1e7mvNXu5rzV7ua81e7mvNXu5rzV7u&#10;a81e7mvNXu5r/3McA/9vJwb/dC0I/34xDP+GORH/i0IY/45LIf+OViv/i2M2/4dvQf+De0v/f4dT&#10;/nySW/x4nGH5dKRn9nCra/Ntsm/xarpz72jDdutlzHjmYtV63l/ffNNd43vNX+Z2x2DqcMZg7G7G&#10;YOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxu/3QcA/9wJwb/disI/4EvC/+JOBD/jkAY/5JJIf+T&#10;VCz/kGA3/4xsQ/+Hd037g4NX+H+OYPZ6l2fzdqBu8HKoc+1ur3jra7h86GjCf+ZmzYLfYtiE0V/c&#10;hcpg4H/FYeN6v2PodL5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+ly/3QcA/9wJgb/eSoI&#10;/4UuC/+NNxD/kj8X/5ZIIP+XUiz/lV44/pFpRPqMdFD1h39b8oKJZe59k27qd5t153KjfORuq4Hh&#10;arOG3me9itplyo3SYtSOyGLYisJj3IS8ZeB+t2bleLZm5na2ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm&#10;5na2ZuZ2/3UbA/9xJgb/fCgH/4gtCv+QNg//lj4W/5pHIP+cUCv/mls4+ZdmRfSScFLvjHtf6oWF&#10;auV+jXTgeJV923KdhdRtpIvQaq2OzWi3kMtow5HIZ9GSv2XUj7ln2Ym0aN2CsGnifK5q5HmuauR5&#10;rmrkea5q5HmuauR5rmrkea5q5HmuauR5/3YbA/9yJgX/fycH/4osCv+TNQ7/mT0W/55GH/+hTiv7&#10;oFk49ZxjRu+YbVTokHdi4oh/b9qAh3vSeo+DzXWXiclxn43FbqiRwmyxk79rvJW9a8uVtmnQlLFr&#10;1Y2sbNuGqG3gf6dt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8/3YbA/9zJQX/gSYH/40s&#10;Cf+WNA7/nTwV/6FEHv6lTCr3pVc48KJhR+mcalbhlHJl2Ix7c8+Fg3zJf4uEw3qTir92m4+6c6OT&#10;t3CslrRvt5exb8SYrG3NmKlv05ClcNiJoXHegqBx4H+gceB/oHHgf6Bx4H+gceB/oHHgf6Bx4H+g&#10;ceB//3cbA/90JQX/gyUG/5ArCf+ZMw3/oDsU/6VDHfupSynzqlQ47KheR+OhZ1famW9nz5F4c8eK&#10;gH3BhIiFu3+Pi7V6l5Cxd5+UrXSol6pzspmncr+apHLLmqFz0JOedNaMm3XchJp13oGadd6BmnXe&#10;gZp13oGadd6BmnXegZp13oGadd6B/3gaA/92JAX/hiMG/5IqCP+bMgz/ozoT/6hCHPitSijwr1I3&#10;56xcR96lZFjRnW1myJV1c8COfH25iYSFs4OMjK1/k5Gpe5uVpXmkmaF3rpuedrqcnXfKnJl3z5aX&#10;eNSOlXjbhpR43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YOUeN2D/3gaA/94IwX/iCMG/5QqCP+e&#10;MQv/pjoS/qtCG/WwSSfstVA247BaRtipY1fMoWtmwppycrqTenyzjYGFrIiJjKaEkJGhgJiWnX2h&#10;mpl7qpyWe7adlHvGnpJ7zZiRfNOQj3zZiI983IWPfNyFj3zchY983IWPfNyFj3zchY983IWPfNyF&#10;/3kaA/96IgX/iiIF/5YpB/+gMQv/qDkR+69BGvK0SCbpuU8037RZRdKtYVbHpWllvZ5wcrSXd3yt&#10;kX6FpoyGjKCIjZGahZWWloKempKAp52Pf7OejYDCnouAzJqLgdKSioDYiYmA24aJgNuGiYDbhomA&#10;24aJgNuGiYDbhomA24aJgNuG/3kaAv97IQT/iyIF/5goB/+jMAr/qzgQ+bJAGO+4RyTmvU4z27hX&#10;RM2wYFbCqWdkuKJuca+bdXunlnyEoJGDi5qNi5GUipOWj4ebmouFpZ2IhLCfhYS/n4WFy5uFhdGT&#10;hYXYioSE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2oeEhNqH/3oZAv99IAT/jSEF/5soBv+lLwn/&#10;rjcO9rY/F+y8RiLjwU4w1bxWQ8i0XlW9rGZjs6ZscKqfc3uhmnqEmpaBi5SSiJGOj5CWiYyZmoSK&#10;o52Biq6ffoq8n36Kypx/itCUf4nWi3+I2Yh/iNmIf4jZiH+I2Yh/iNmIf4jZiH+I2Yh/iNmI/3oZ&#10;Av9/HgT/kCEE/50nBf+oLgj+sjYN87o+FenBRR/fxUwv0L9UQsS3XVO4sGRirqpqb6SkcXqcn3eD&#10;lJt+io6YhpCHlY6VgpKXmX2QoJx6j6ueeI+5n3eRyp15kM+VeY7WjHmN2Il5jdiJeY3YiXmN2Il5&#10;jdiJeY3YiXmN2Il5jdiJ/3sZAv+BHQT/kiAE/6AmBf+rLQf7tTUL8L49EubHRBzayUkuy8NTQb68&#10;W1KztWJhqK9pbp+qb3iWpXWBjqF8iYeeg4+Bm4uUe5mUmHeXnptzlqmdcZa2nnCXyJ1yls+Vc5TV&#10;jHST2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJ/3wYAv+EHAP/lR8D/6MlBP+vLAb3ujMJ&#10;7MQ7D+LOQhjTzkgsxsdSQLnAWlGtumFfo7RnbJmwbXeQq3SAiKh6h4GlgY16oomSdaCSlnCem5ls&#10;nqebap60nGmfxZtsntCUbZrWjG2Z2IltmdiJbZnYiW2Z2IltmdiJbZnYiW2Z2IltmdiJ/30YAv+H&#10;GgP/mB4D/6YjA/+zKQTzwDEH58s4C93YOhbN0kYqwMxQPrPGWE+nwF9dnLtlapK3a3SJs3F9ga94&#10;hHqtf4p0qoePbqmPk2mnmpZmp6WYY6eymWKow5hlp9GTZqPWi2eh2YlnodmJZ6HZiWeh2YlnodmJ&#10;Z6HZiWeh2YlnodmJ/34XAv+LGAL/nBwC/6shAvu5JgPtxywE39UxBtPeORTG2EQoudFOO6zMVkyg&#10;x11alcJjZ4u/aXGCu295erh2gHO2fYZttIWLaLOOj2OymJJgsaSTXrKxlFyywpRestOQX6zZiWCq&#10;2oZgqtqGYKrahmCq2oZgqtqGYKrahmCq2oZgqtqG/38XAv+QFgL/oRoB/7EdAfTAIAHj0SAB098s&#10;BsniOxS+30QlstlMOKXTVEmZz1tXjsthY4TIaGx7xW51c8N1e2zBfIFnwISFYr+OiV6+mItavqSN&#10;WL6xjle/wo1Yv9eLWbjchVm23YNZtt2DWbbdg1m23YNZtt2DWbbdg1m23YNZtt2D/4EWAv+VFAH/&#10;pxYB/bgXAOnLEQDT3xYByOcsB77mOxaz5EQlqOFLNZzdUkSR2VlShtVgXXzTZmZ00W1ubM90dGbO&#10;fHlhzYV9XMyOgFnMmYNWzKWEVMyzhVPNxIVTzd2DU8bgflTD4X1Uw+F9VMPhfVTD4X1Uw+F9VMPh&#10;fVTD4X1Uw+F9/4cTAf+cEgH/rhEA2sIKANDSCgDH6BgBvOwsCrLrPBeo6kMlnehIM5LmUECI5FlL&#10;fuJgVHbhaFxv4G9iaN93aGPef2xe3ohwWt6Rc1fem3VU3qd3Ut+0eFDfxHhP4N54T9bldU/T53RP&#10;0+d0T9PndE/T53RP0+d0T9PndE/T53RP0+d0/48PAf+kDgDbuAgAzcUJAMXVCgC68RoDsPItDKbx&#10;Oxib8EEkke9HL4fuTjp+7lhDd+1hSnDtaVBq7HFVZex5WWHsgVxd7IpfWuyTYVftnWNV7adlUu2z&#10;ZlHuwGdP79RoTuvmaE3o6GhN6OhoTejoaE3o6GhN6OhoTejoaE3o6GhN6Oho/5kLAN2uBADMvAYA&#10;wckHALjbCgCt+BwEpPgvDZn4OReP+D8hhfhGKnz4TTJ191c5bvdgP2n3aUNk+HFHYfh5Sl34gUxa&#10;+IlPWPiSUVb5m1JT+aVUUfqvVVD6u1ZO+spXTfvjV0z76VdM++lXTPvpV0z76VdM++lXTPvpV0z7&#10;6VdM++lX5aUAAM60BAC/vwUAtM4GAKrrDQGg/x8Gl/8vDYz/NhWC/z0deP9EJHD/TCpq/1QvZf9e&#10;M2H/Zzdd/285Wv92PFj/fj5W/4Y/U/+OQVH/l0JQ/6BDTv+pRU3/s0VL/75GSv/QR0n/3EdJ/9xH&#10;Sf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xH0a4AAL+5AwCyxQMAp9UFAJz9DwKU/yIGif8rDH7/MhJ1&#10;/zoYbP9CHWX/SSJf/1ElWv9aKFf/YytU/2stUv9yL1D/eTBP/4AxTf+IMkv/kDRK/5g1SP+hNUf/&#10;qjZG/7M3RP+/OET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/xThE/8U4wbMAALK+AgClzAEAmd0D&#10;AJD/EgKG/x8Fe/8nCnH/Lg5o/zYTYf8+F1r/RhpV/00dUf9VH07/XSBL/2QiSf9rI0f/cSRG/3gl&#10;RP9/JkP/hidB/44oQP+WKD//nik9/6cpPP+wKjz/tCo8/7QqPP+0Kjz/tCo8/7QqPP+0Kjz/tCo8&#10;/7Qqs7gBAKXGAACX1QAAi+8EAYT/EwJ3/xoEbf8iB2T/Kgtc/zIOVf85EVD/QRNL/0gVSP9PF0X/&#10;VhhC/1wZQP9hGj7/Zxo8/20bO/9zHDn/eRw4/4AdNv+IHTX/jx40/5ceMv+gHzL/pB8y/6QfMv+k&#10;HzL/pB8y/6QfMv+kHzL/pB8y/6QfpsAAAJfOAACJ3gAAf/8HAXT/EAJp/xUDX/8cBVf/JAhQ/ywK&#10;Sv8zDEX/Ow5B/0EPPf9HEDr/TRE4/1IRNv9XEjT/XBMy/2ETMf9mFC//axQu/3EVLf93FSz/fRUq&#10;/4MWKf+LFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhYp/44W/2YgA/9hKgX/YTMI/2k2C/9u&#10;PQ//cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/ZLJC/2O5RP9hwkb/YMhH/17N&#10;SP9c1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN&#10;/2YgA/9hKgX/YTMI/2k2C/9uPQ//cUYV/3NRHP9zXiP/cG0p/258MP9riTX/aZY5/2ehPf9mqkD/&#10;ZLJC/2O5RP9hwkb/YMhH/17NSP9c1Er/W95L+1nkTPdY6kz0V+9N8FbzTexV+E3sVfhN7FX4TexV&#10;+E3sVfhN7FX4TexV+E3sVfhN/2YgA/9iKgX/YzEI/2s1C/9wPA//c0UV/3VPHP92XSP/c2wq/3B6&#10;Mf9thzb/a5Q7/2mfP/9oqEL/ZrBF/2S4R/9jwEn/YcdK/1/MTP9d0038XN5O+VrkT/VZ6lDxWO9R&#10;7Vf0UelX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ/2cfA/9jKgX/ZTAI/24zC/90Og//&#10;d0MV/3lOHP96WiT/d2gr/3R2M/9xhDn/bpA//2ybQ/9qpUf/aK1K/2e2TP9lvk7/Y8VQ/2HLUv1f&#10;0lT5Xd1V9FvkVvBa6lfrWPBY51j1V+NZ+lTjWfpU41n6VONZ+lTjWfpU41n6VONZ+lTjWfpU/2gf&#10;A/9jKQX/aC4H/3EyCv93OA//e0IV/31MHP9+WCT/e2Yt/3dzNf90gDz/cYxC/2+XR/9soUv/aqpP&#10;/2iyUv9nu1T/ZcRW/mLKWPlg0Vr1Xtxc8FzkXepa617mWfFf4lr1W9xb+VfcW/lX3Fv5V9xb+Vfc&#10;W/lX3Fv5V9xb+VfcW/lX/2keA/9kKQX/ay0H/3QwCv97Nw7/f0EV/4FKHP+CVSX/f2Mu/3twNv94&#10;fD7/dYlF/3GUS/9vnlD/bKZU/2quWP1ot1v8ZsBd+mTJYPVh0GLwXtxj6lzlZeVb7GbeWvBj2Fv0&#10;YNFd+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb/2keA/9lKAX/bisH/3guCv9/Ng7/gz8U&#10;/4VIHP+HUyX/hGAv/4BsOP98eUH/eIVJ/nSQUPtxmVb5bqJa+GuqX/ZosmL0Zrtl82TFaPBi0Gvq&#10;X91t413nbttb6m3TXO9ozV7zZMhf91/IX/dfyF/3X8hf91/IX/dfyF/3X8hf91/IX/df/2oeA/9m&#10;KAX/cSkH/3ssCf+DNQ3/hz4U/4pHG/+MUCX/iV0v/4VpOv2BdUT6fIBN93iLVfRzlVzxb51i72yl&#10;Z+1prWvrZrZv6GPAcuZhzHXjYN931lzkeM5e6XLJX+1txGDwaL9i9GO/YvRjv2L0Y79i9GO/YvRj&#10;v2L0Y79i9GO/YvRj/2sdA/9nJwX/dCcG/38rCP+HMw3/jDwT/49FG/+RTiX/j1ow/ItmO/iGcUbz&#10;gXxR73yHWux2kGLocZhp5WygcOFoqHXeZLB622K6fthhx3/UYdp/y1/hfsRh5Xe/Yulyu2PtbbZk&#10;8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFn/2wdA/9qJgX/dyYG/4IqCP+KMgz/kDsS/5ND&#10;Gv+WTCT9lVcw95FiPPKMbUnshnhU53+BX+J4imnccpJy1m2aeNJqonzOZ6t/y2a0gcllv4PHZM6E&#10;wWPdg7pk4ny2ZuZ2smfqca5o72quaO9qrmjvaq5o72quaO9qrmjvaq5o72quaO9q/20cA/9sJAX/&#10;eiQF/4UpB/+OMQv/lDkR/5hCGf+bSiT4m1Qw8pdfPeuSakvlinNY3oJ8ZNV8hW7Pdo11ynKVesZu&#10;nX7DbKWCv2qvhL1puYa6aMeHt2jah7Fo3oGtaeN6qWvodKZr7G2mbO1tpmztbaZs7W2mbO1tpmzt&#10;baZs7W2mbO1t/20cA/9uIwT/fSIF/4goB/+RMAr/mDgQ/5xAGPufSSP0oVIv7Z1cPeWWZkzdjm9a&#10;04d4ZcyBgW7Ge4l2wXeRe7xzmYC4cKGEtW6qh7JttImvbMGKrWzSiqhs3IWlbeF+om7ld59v63Cf&#10;b+twn2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+tw/24cA/9xIgT/fyEF/4snBv+ULwn/mzcP/6A/F/ik&#10;RyHwp08u6KJaPd+bY03UlGxay4x1ZcSGfW++gIV2uHyNfLN4lYGvdZ2Fq3Kliahxr4ulcLuMo3DL&#10;jaBx2Yidcd+Bm3Lkeplz6XKZc+lymXPpcplz6XKZc+lymXPpcplz6XKZc+ly/28bA/9zIAT/giAE&#10;/44mBv+XLgj/nzYO/aQ+FfSoRiDsrE0t46dYPNmgYUzNmGpZxZFyZb2Lem62hYJ2sICJfat9kYKn&#10;eZmGo3eiip91q42cdLeOmnTGj5h11ouWdt2DlHbifJN253SSduh0knbodJJ26HSSduh0knbodJJ2&#10;6HSSduh0/28bAv91HwT/hB8E/5AlBf+aLQj/ojUM+qg9FPGsRR7osEwr36tXO9KkX0vInGhZv5Vv&#10;ZLePd26win92qoWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjCkJF61Y2PetuFjnrhfo165naNeuZ2&#10;jXrmdo165naNeuZ2jXrmdo165naNeuZ2/3AbAv92HgP/hh4E/5MlBf+dLAf/pTQL96s8Eu6xQxzl&#10;tEsp2q9VOs2oXkrCoGZYuZptZLGTdW6qjnx2o4qDfZ6Gi4KZgpOHlICbi5B+pY6NfbCQin2+kYp/&#10;04+JftqHiH7ff4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3/3AbAv94HQP/iB4D/5Uk&#10;BP+gKwb/qDIK9K86Eeu1QhrhuEon1LNTOcirXEm+pGRXtJ5rY6yYcm2kk3l1no6BfJiLiIKSh5CH&#10;jYWZi4mDoo6Ggq6Rg4K8kYKDzpGDg9mIgoLfgYKC5HmCguR4goLkeIKC5HiCguR4goLkeIKC5HiC&#10;guR4/3EaAv96HAP/ih0D/5cjBP+iKQX8rDEJ8bM5D+i6QBfdvEglz7ZSOMOvW0i5qGJWr6JqYqec&#10;cGyfl3d1mJN+fJKQhoKMjY6Hh4qXi4OIoI5/h6uRfIe5kXuHy5F8iNiJfYfegn2G5Hp9huR5fYbk&#10;eX2G5Hl9huR5fYbkeX2G5Hl9huR5/3EaAv98GgP/jRwD/5oiA/+lKAT5ry8H7rg3DOS/PxTYwEYk&#10;yrpQN7+zWUe0rGFVqqZoYaGhbmuZnHV0kph8e4yVg4GGkouGgZCUi3yOno54jamQdoy2kXSNyJF2&#10;jtiKd4zdgneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43p3iuN6/3IaAv9/GQL/jxsC/50gA/+p&#10;JgP2sy0F6r01CeDGPBDSxEQjxb1PNbq3WEavsV9UpatmYJymbWqUonNzjJ56eoabgYCAmImFepaS&#10;iXWUm41yk6aPb5O0kG2UxZBwldiKcJLdg3GQ43txkON7cZDje3GQ43txkON7cZDje3GQ43txkON7&#10;/3MZAv+CFwL/khoC/6AfAv+tJALyuCoE5sMxBtvMNQ/MyEIhwMJNNLS8VkSptl5Sn7FkXpasa2iO&#10;qXFxhqV4eH+if355oIeDdJ2PiG+cmYtrm6SNaJuyjmebwo5pndiKapndgmuW43trluN7a5bje2uW&#10;43trluN7a5bje2uW43trluN7/3QZAv+FFQL/lhgB/6QcAfuyIAHtvyUC4cwqA9TRMg3HzEEfusdM&#10;Ma7BVEKjvFxQmbdiXJCzaWaHsG9ugK12dXmqfXtzqISAbaaNhWill4hlpKOKYqSwi2CkwYtiptmI&#10;Y6LegWWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43plnuN6/3YYAv+JEwH/mhYB/6kYAfa4GwHn&#10;xxoB29kcAc3WMAvA0j8dtM1KL6jIUj+dw1pNkr9hWIm7Z2KAuG1rebZ0cXKze3dssYN8Z7CMgGKv&#10;loNerqGGXK6vh1qvv4dbsNqEXazgf16n5Xhep+V4XqfleF6n5Xhep+V4XqfleF6n5Xhep+V4/3oV&#10;Av+OEgH/nxMA/7ATAO/AEADZ1AwAzt8cAcTdLwm52T0ardNILKHPUDuVy1hJi8dfVILEZV55wmxm&#10;csBybGu+enJmvYJ2YbuLely7lX1ZuqF/V7qvgFW7v4BVvNl/Vrjjeliy53VYsud0WLLndFiy53RY&#10;sud0WLLndFiy53RYsud0/4ASAf+UEAD/pg8A47gLANLGCgDM1wsAw+MeArniMQqv4D0YpN1GJ5nZ&#10;TjeN1FZEg9FdT3rPZFhyzWpfa8tyZWXKeWpgyYJvW8mLclfIlnVUyKJ3UsiveFHJwHhQytt3Ucbo&#10;c1LA629Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G9Sv+xv/4cOAf+bDQDfrgcA0LwIAMfJCADB2wsA&#10;t+ggA63nMQ2k5j0ZmeREJo7iTDOE4FQ+e95cR3PdY09r3GpWZdpyXGDaemBb2YNkV9mMZ1PZl2pQ&#10;2aNsTtmxbU3awm1M29xsTdjsak7P8GdOz/BnTs/wZ07P8GdOz/BnTs/wZ07P8GdOz/Bn/48LAOmk&#10;BADRtAYAxb8GALzNCAC06Q4Bqu4iBaLuMw6X7TsZjexCJIPrSS576lM2c+lcPmzpZERn6WxJYuh0&#10;TV7ofFFa6IVUVuiOVlPpmFlR6aNaTumwXE3qvlxM69JdS+rpXUrj81xK4/NcSuPzXErj81xK4/Nc&#10;SuPzXErj81xK4/Nc+ZkDANSsAgDFtwQAucMFALDSCACn9hEBnvUkBpX1Mg6K9ToXgfVBIHj1SCdw&#10;9VAuavRaNGX0Yzhg9Gs8XfV0P1n1fEJX9YREVPWNRlH2l0hP9qFKTfasS0v3uUxK98hNSfjgTUj3&#10;801I9/RNSPf0TUj39E1I9/RNSPf0TUj39E1I9/RN2qMAAMexAgC4uwMArckEAKPZBwCa/RQCkv0n&#10;B4f+Lw19/jcUdP8/G2z/RyBm/04lYP9XKVz/YC1Z/2kwVv9xMlP/eDRR/4A2T/+JN03/kjlL/5w6&#10;Sf+mO0j/sTxG/709Rf/MPUT/5j5E/+c+RP/nPkT/5z5E/+c+RP/nPkT/5z5E/+c+y6wAALm2AQCs&#10;wgEAoNACAJXlBwCO/xgDhP8kBnr/LAtw/zQQaP88FWH/RBlb/0sdVv9TIFP/WyJQ/2MkTf9rJkv/&#10;cydJ/3opSP+CKkb/iitE/5QsQv+eLUH/py5A/7EuP/+8Lz7/zTA+/80wPv/NMD7/zTA+/80wPv/N&#10;MD7/zTA+/80wu7EAAKy8AACfyQAAk9kAAIn8CwGA/xcCdv8gBWz/KAlk/zANXf84EFf/QBNR/0cW&#10;Tf9OGEr/VhlH/1waRP9jHEL/aR1A/3AeP/94Hj3/gB87/4ggOv+RITj/myI3/6QiNv+tIzX/uCM1&#10;/7kjNf+5IzX/uSM1/7kjNf+5IzX/uSM1/7kjrbYAAJ/EAACS0gAAhOEAAH3/DQFy/xMCaP8bBF//&#10;IwZY/ysJUf8zC0z/Og1H/0EPQ/9IEUD/ThI9/1QTO/9aFDn/XxQ3/2UVNf9rFjP/chYx/3oXL/+C&#10;Fy7/ixgs/5MYK/+cGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZob8AAJLMAACE3AAA&#10;ePcAAG7/CgFj/xACWv8VA1L/HQRL/yQGRv8sCEH/Mwk8/zoKOf9ACzX/RQwy/0oNMP9QDS7/VA4s&#10;/1kOKv9eDyj/ZA8m/2oPJf9xECP/eBAi/4ARIP+IER//kREf/5ERH/+RER//kREf/5ERH/+RER//&#10;kREf/5ER/1wiA/9XLQX/WDMH/182Cf9jPQ3/ZUYS/2ZQF/9lXhz/ZG4i/2F8J/9fiiv/XpYu/1yh&#10;Mf9bqjP/WrI1/1m6Nv9Ywzf/WM05/1fYOf9W4Dr/VeY7/1TsPP9T8Tz8UvU9+FL5PfVR/T3zUf89&#10;81H/PfNR/z3zUf8981H/PfNR/z3zUf89/1wiA/9XLAX/WjIH/2E1Cf9lPA3/Z0US/2hPF/9oXB3/&#10;Zm0i/2N7KP9hiCz/X5Qv/16fMv9dqTX/W7E3/1q5OP9awTr/Wcs7/1jVPP9X3z3/VuY+/1XrPv1U&#10;8D/5U/U/9lL5QPNS/UDwUv8+8FL/PvBS/z7wUv8+8FL/PvBS/z7wUv8+/10hA/9YLAX/XDAH/2Qz&#10;Cf9oOg3/a0MS/2xOF/9sWh3/amok/2d4Kf9khS7/YpEy/2GcNv9fpjj/Xq46/122PP9cvj7/W8g/&#10;/1rSQf9Z3UL/V+VD/VbqRPlV8ET1VPVF8VT6Re5U/kTsVP9C7FT/QuxU/0LsVP9C7FT/QuxU/0Ls&#10;VP9C/14hA/9ZLAX/Xy4G/2YyCf9sOAz/b0ER/29MF/9xVx7/bmcl/2t1K/9ogjD/ZY41/2SZOf9i&#10;ozz/YKs+/1+zQf9eu0L/XcRE/1zORv9a3Ef+WeRI+lfqSfVW8ErwVfZK7VX6SulW/kfnVv9F51b/&#10;RedW/0XnVv9F51b/RedW/0XnVv9F/14hA/9ZKwX/Yi0G/2owCP9vNgz/ckAR/3RKGP91VR7/cmQm&#10;/29yLf9sfzP/aYs4/2aWPP9loED/Y6hD/2GwRv9guEj/XsFK/13LS/9c2k36WuNO9VnqT/BX8VDr&#10;VvZR51f7TuRY/0vhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0nhWf9J/18gA/9aKwX/ZSsG/20uCP9z&#10;NQz/dz4R/3hIF/95Uh//d2An/3RuLv9wezX/bYc7/2qSQf9nm0X/ZaRJ/mOsTP1htE77YLxR+l7G&#10;U/ld1FX1W+NW71rqWOlY8lnlWfdW4Fr7U9tb/0/XW/9N11v/Tddb/03XW/9N11v/Tddb/03XW/9N&#10;/2AgA/9dKQX/aCkG/3ErB/94Mwv/fDwQ/31GF/9+UB//fV0o/3lqMP91djj/cYI//G2NRfpql0v4&#10;Z59P9mWnU/Rir1bzYLhZ8V/BXPBdzV7tXOBg6FrsYeFa8mDaW/Zb01z6V89d/VPMXv9RzF7/Ucxe&#10;/1HMXv9RzF7/Ucxe/1HMXv9R/2EfA/9gJwT/ayYF/3UpB/98MQr/gToQ/4NEF/+ETR//g1ko/39m&#10;Mvx6cjv4dX5D9XGIS/JtklHvaZpW7WaiW+pjql/oYLJj5l68ZuRcyGnhW9pr3Vrqa9Nc8GbNXvVh&#10;yF/5XMRg/FjBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lXBYf5V/2IfA/9jJQT/byQF/3koBv+BMAr/&#10;hTkP/4hCFv+JSx7/iVYo+oViM/WAbj3wenlH7HWDUOlwjFjla5Ve4WadZN5jpGnbYK1t11+3b9Re&#10;w3DRXtJxzV3nccdf7mvCYfJmvmL2Ybpj+Vy3Y/xYt2P8WLdj/Fi3Y/xYt2P8WLdj/Fi3Y/xY/2Mf&#10;A/9mIwT/ciIE/30nBv+FLgn/ijcO/41AFf+PSR76j1Mo9IxfNO6Gaj/pf3RL43h+Vd5yhl7YbY9l&#10;02qYas9noG3MZahwyWOxc8ZivHTEYcl1wWHgdrxj6nG3ZO9qtGXzZbBm9mCuZ/lcrmf5XK5n+Vyu&#10;Z/lcrmf5XK5n+VyuZ/lc/2MeA/9oIQT/dSAE/4ElBf+JLQj/jzUM/5I+FPyURx31lk8o7pFbNOeL&#10;ZkHghG9O2X15WNF3gmDMc4pnx2+TbMRsm3DAaaNzvWesdrpmtni4ZcJ5tmXVebJm5nauaOxvqmnw&#10;aahp9GOmavdfpmr3X6Zq91+mavdfpmr3X6Zq91+mavdf/2QeA/9rIAP/eB4E/4QkBf+NLAf/kzQL&#10;/5c8EviZRRvwm00n6JdZNOGQYkLXiWxOzoN1WMh9fmHDeIZovnSObblwlnK2bp51smyneK9qsXut&#10;ab18qmnNfahq43qlbOlyomztbKBt8maebvVinm71Yp5u9WKebvVinm71Yp5u9WKebvVi/2UdAv9t&#10;HgP/ex0D/4cjBP+QKgb/lzIK/Zw7EPSfQxnsoUsl45xWM9qWYEHPjmlOx4hyWMCCemG6fYJotXmK&#10;brF1knOscpp3qXCjeqZurH2jbbh+oW3Hf59u4H6ccOd1mnDrb5lx8GiXcfNkl3HzZJdx82SXcfNk&#10;l3HzZJdx82SXcfNk/2UdAv9vHQP/fhwD/4oiBP+TKQX/mzEJ+aA5D/CjQRjnpkkj3qFUMdKaXkDI&#10;k2dNwIxvWLmHd2Gzgn9orn2Hbql6jnOkd5Z4oHSfe51zqH6acbSAmHHCgZZy2IGVdOV4k3TqcZJ1&#10;72uRdfJmkXXyZpF18maRdfJmkXXyZpF18maRdfJm/2YdAv9xGwP/gBsD/4whA/+WKAX/ni8I9qQ3&#10;DeyoPxXjq0gg2KZSMMyeXEDDl2VNu5FtV7OLdGGthnxop4KDbqJ+i3Sde5N4mXmcfJV3pX+SdrCB&#10;kHW+go520YKOeON6jXjoc4x47WyLePFoi3jxaIt48WiLePFoi3jxaIt48WiLePFo/2ccAv9zGgL/&#10;ghoC/48gA/+ZJgT+oi4G86g1C+mtPRPfr0Ye0qlRL8eiWj++m2NMtZVqV66PcmCni3looYeBbpyD&#10;iHSXgJB4kn2ZfI58ooCLeq2CiHq7g4d6zYOHfOJ8h3zndYZ87G6GfPBphnzwaYZ88GmGfPBphnzw&#10;aYZ88GmGfPBp/2ccAv91GQL/hRkC/5IfAv+cJQP7pSwF8Kw0CeayOxDbs0Qdza1PLsOmWT65n2FL&#10;sJloVqiUcF+hj3dnm4t+bpaIhnOQhY54jIKWfIiAoICEf6uCgX+4g39/yoSBgeF9gYHmdoGA62+A&#10;gO9qgIDvaoCA72qAgO9qgIDvaoCA72qAgO9q/2gcAv94FwL/hxgC/5QdAv+fIwP4qSoE7LExB+K3&#10;OQ3Vt0IcybBOLb6qVz20o19Kq55nVaOYbl+clHVmlpB8bZCNg3OLiot4hoiUfIGGnoB9hKiCe4S1&#10;hHmEx4R6huB/e4Xmd3uF63B7hO5re4Tua3uE7mt7hO5re4Tua3uE7mt7hO5r/2kbAv96FgL/ihcC&#10;/5ccAv+jIQL0rScD6LUuBd69NQrQukAbxLRMLLquVjuvqF5JpqJlVJ6dbF2XmXNmkJV5bIqSgXKF&#10;kIl3f42SfHuLm393iqaCdImzg3KKxIN0jOB/dIvleHWJ6nF2iO1sdojtbHaI7Wx2iO1sdojtbHaI&#10;7Wx2iO1s/2saAv99FAL/jRYB/5oaAf+mHgHwsSMC5LspA9nCMAnLvT8ZwLhKKrWyVDqqrFxHoadj&#10;UpmjalyRn3Fkipt3a4SYf3F+loZ2eZOPe3SSmX5wkKSBbZCxgmuQwYJtkt1/bpHleG+P6nFwju1s&#10;cI7tbHCO7Wxwju1scI7tbHCO7Wxwju1s/24YAv+AEgH/kBUB/54XAfurGgHstx4B4MMhAdLGLQjG&#10;wT0YurxJKK+3UjilslpFnK1hUZOpaFqLpW9ihKJ1aX6ffG94nYR0c5uNeW6ZlnxqmKJ/Z5eugGWY&#10;v4Flmdh/aJjleGmW6nFqlO1sapTtbGqU7WxqlO1sapTtbGqU7WxqlO1s/3EWAv+DEQH/lBMB/6IU&#10;APWwFADmvhQA2cwVAMzKKwfAxjsWtcFHJqq8UTafuFhDlrNgTo2wZliFrG1gfqpzZ3enemxypYJy&#10;bKOLdmiilHlkoaB8YKCtfV+hvX5eotR9YaHmdmKd63Bjm+5sY5vubGOb7mxjm+5sY5vubGOb7mxj&#10;m+5s/3QTAf+HEAH/mBAA/qcQAOe3DQDWxQsA0NARAMXPKAW5yzkUrsdFI6PDTzOZv1dAj7teS4a4&#10;ZFR+tWtcd7JxY3GweGlrroBtZq2JcmGrk3Vdq554W6qseVmrvHlYrNJ5Wqvoc1yn7G5dpO9qXaTv&#10;al2k72pdpO9qXaTval2k72pdpO9q/3kRAf+MDgD/ng0A3K4IANK7CQDMyAkAx9YOAL3VJQSy0jYR&#10;p85CIJzKTC+Sx1Q8iMNcR3/BYlB3vmlXcLxwXmq7d2NluX9oYLiIbFy3km9Ytp5xVbarc1O3u3NS&#10;t9JzVLfrb1ay72pXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8WdXr/Fn/38OAf+TCwDhpQUA0rMHAMm+&#10;BwDCywgAvN0OALTdIwOq2jMNn9ZAHJTTSiqK0FI3gM1aQXjLYUpwyWhRashvV2TGdlxfxX9gWsWI&#10;ZFbEkmdTxJ5pUMSsak/EvGtOxdNqT8XtaFDA82RRvfVhUb31YVG99WFRvfVhUb31YVG99WFRvfVh&#10;/4YKAPCaBADUqgQAyLYGAL7BBQC3zwkAsOMRAKjjJQSf4jUNleA+GYveSCWB3FAweNpYOnDYX0Jp&#10;1mdJY9VuT17UdlNZ039XVdOJWlLTk11P06BfTdOtYEvUvmBK1dhgS9TtXkzR91xMzPlaTMz5WkzM&#10;+VpMzPlaTMz5WkzM+VpMzPla/48DANqiAADKrwMAvbkEALTGBQCr1AkApOoUAZzpKAaT6TQOieg9&#10;GH/nRCJ35k4qb+ZXMmnlXzhj5Wc9X+RvQlrkd0VW5IBJU+SKS1DklE5N5J9QS+WsUUnlu1JI5s9S&#10;SOboUkjk+FFI4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E9I4fxP4ZkAAM2pAAC+swIAs74DAKjLBQCf&#10;2gkAmPIYApDyKgeG8jMOfPE7FnTxQx1s8UsjZvFUKWHxXS1d8WYxWfFuNVbxdjdT8X86UPKIPE3y&#10;kj5L8p1ASfOpQUfztkJG9MdDRfTfQ0T08ENE8vpCRPL6QkTy+kJE8vpCRPL6QkTy+kJE8vpC0aIA&#10;AMCuAACyuAEAp8QCAJzSBACS7QwAjPscA4L7KAd5+zEMcPw5Emn8QRdi/EkcXPxQIFf8WSNU/WIm&#10;Uf1qKE/9cypM/nssSv6DLkj+jS9G/5gxRP+iMkP/rjNB/7s0QP/LND//4zQ//+81P//vNT//7zU/&#10;/+81P//vNT//7zU//+81xKoAALOzAACnvwAAmssAAI/aAgCG/w8Bfv8cA3X/JQZs/y0KZP82Dl3/&#10;PhJY/0UVUv9NGE//VRpM/1wcSf9kHkf/ax9E/3MgQv98IkH/hSM//48kPf+aJTv/pCY6/68mOf+6&#10;Jzj/yic4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Cg4/9wota8AAKe6AACaxgAAjdQAAIHmAQB6/xAB&#10;cP8YAmf/IQVf/ykHWP8xClL/OQ1N/0EPSf9IEUX/TxNC/1UUQP9cFT3/YhY7/2kXOf9wGDf/eRk1&#10;/4IZM/+MGjL/lxsw/6EbL/+qHC//tRwu/78cLv+/HC7/vxwu/78cLv+/HC7/vxwu/78cqbUAAJrC&#10;AACMzwAAf94AAHb/BQBs/w4BYv8UAlr/GwNT/yQFTf8rB0f/MwlD/zoKP/9BCzv/Rww4/00NNf9T&#10;DjP/WA8x/14PL/9kEC3/axEr/3MRKf98Eif/hhIl/5ATJP+ZEyP/oxQi/6sUIv+rFCL/qxQi/6sU&#10;Iv+rFCL/qxQi/6sUnL4AAI3LAAB+2gAAcOYAAGf/AABd/woBVP8QAU3/FQJH/x0DQf8kBDz/KwU3&#10;/zIGNP84BzD/PQgt/0MIKv9ICSj/TQkm/1IKJP9XCiL/XQsg/2MLHv9rCxz/cwwa/3wMGP+EDBf/&#10;jg0V/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ0V/5UN/1IlA/9NLwT/UTIG/1c1B/9aPAr/W0UO/1pP&#10;E/9ZXRf/WG0b/1Z7H/9ViSL/U5Ul/1KgJ/9RqCn/ULEq/1C4K/9PwSz/T8ot/07WLv9O5C7/Tu0v&#10;/07zL/9N+DD/Tfww/0z/MPxM/zD5TP8v+Ez/L/hM/y/4TP8v+Ez/L/hM/y/4TP8v/1MkA/9NLwT/&#10;VDAF/1k0B/9dOgr/X0MO/15OE/9dWhj/W2oc/1p5If9YhiT/VpIn/1WdKf9Upiv/U64t/1K2Lv9S&#10;vi//Uccw/1HSMf9Q4TL/UOsy/0/yM/9P9zP/Tvw0+07/NPhN/zT1Tv8y9E7/MvRO/zL0Tv8y9E7/&#10;MvRO/zL0Tv8y/1MkA/9OLgT/Vi8F/1wyB/9gOAr/YkEO/2JME/9gWBj/X2gd/112Iv9bgyb/WY8p&#10;/1iaLP9Woy7/Vaww/1WzMf9UuzP/U8Q0/1PONf9S3jb/Uuk3/1HxN/9R9jj7UPs490//OPRP/zfx&#10;UP818FD/NPBQ/zTwUP808FD/NPBQ/zTwUP80/1QjA/9QLQT/WS0F/18wB/9jNgr/ZkAO/2ZKE/9l&#10;VRn/Y2Ue/2FzI/9egCj/XIws/1uXL/9ZoTH/WKk0/1ewNf9WuDf/VcE4/1XLOf9U2jr/VOc7/1Pw&#10;PPtS9j32Ufs98lH/Pe9S/zvsUv8461L/OOtS/zjrUv8461L/OOtS/zjrUv84/1UjA/9SKwT/XCsF&#10;/2MuB/9nNAr/aj4O/2tIE/9qUxn/aGEf/2ZwJf9jfSr/YIgv/16TM/9cnTb/W6U4/1qtOv9YtTz/&#10;V70+/1fHP/9W00H8VeRC+VXuQ/VU9kTwU/xE7FT/QelV/z/mVf885VX/O+VV/zvlVf875VX/O+VV&#10;/zvlVf87/1YiA/9VKQT/XygF/2crBv9sMgn/bzwN/3BGE/9wUBn/bl0g/2trJ/9oeS3/ZYQy/2KP&#10;N/9gmTv+XqE+/VypQftbsUP6WblF+VjCR/dXzkj1VuBK8VbsS+5V9kzpVvxK5Vf/RuJY/0PeWf9A&#10;3Vn/P91Z/z/dWf8/3Vn/P91Z/z/dWf8//1ciA/9ZJwT/YyYE/2soBv9xMAj/dDkN/3VDE/91TRn/&#10;dVkh/3FnKf9tdDD9aoA2+maKPPhjlED2YZxE9F6kSPJcrEvxW7RN71m9UO1YyVLrV9pT51bpVeRX&#10;9VThWf1P21r/S9Vb/0jQXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c/0TPXP9E/1giA/9cJAP/ZiME/28m&#10;Bf92Lgj/ejcM/3tBEv97Sxn/e1Uh/ndjKvlzbzL2bns68mqFQe9mj0fsY5dM6mCfUOhdp1TlW69X&#10;41m4WuFXw13fV9Je2lbmXtZZ81rSXPxVzV7/UMle/0zFX/9JxF//SMRf/0jEX/9IxF//SMRf/0jE&#10;X/9I/1khAv9fIgP/aiEE/3QkBf97LAf/fzUL/4E+Ef+CSBn9glIh935fK/J5azXtc3U+6W6ARuVp&#10;iU3hZZFU3mGZWdpfolzWXapf01yzYdBbvmLOW8xjy1riY8hc8WDGX/pawWD+Vb1h/1G6Yv9NuWL/&#10;S7li/0u5Yv9LuWL/S7li/0u5Yv9L/1khAv9iIAP/bh8D/3gjBP9/Kwb/hDMK/4c8EP6IRRf3iE4h&#10;8IRbK+p+ZjbkeHBB33J6S9ltg1LTaYxYz2aVXMxknV/JYqVixmCuZMNfuGbBXsRnv17YaLxf62a6&#10;Y/dftmT7WbNl/lWwZf9Qr2X/T69l/0+vZf9Pr2X/T69l/0+vZf9P/1ogAv9lHgP/cRwD/3wiA/+E&#10;KQX/iTEJ/4w6DvmOQxbxjkwg6opYK+OEYjfbfmxD03h2TM1zf1PIb4dZxGuQXsBpmGK9ZqBlumWo&#10;aLdjsmq1Yr5rs2LObLBi5WuvZvRkrGf4Xalo/Finaf9Tpmn/UqZp/1Kmaf9Spmn/UqZp/1Kmaf9S&#10;/1sgAv9nHAL/dBoC/38gA/+IJwT/ji8H/ZI3DPSUQBTslUke5JBVKtuKXzfRhGlDyn1yTMR4e1S/&#10;dINaunGLX7Zuk2Sza5tnr2mkaq1nrWyqZrhuqGbHb6Vm32+lavFoomv2YaBs+VuebP1Wnmz+VZ5s&#10;/lWebP5Vnmz+VZ5s/lWebP5V/1wfAv9qGgL/dxkC/4MfA/+MJQT/ki0G+Zc1C++ZPhLnm0Yc3pZS&#10;KdKQXDfKiWZCw4NvTLx+d1S3eX9bsnWHYK5yj2WqcJdopm2fbKNsqW6ga7RwnmrCcZxq13Gcbu5r&#10;mm/zZJlv+F6XcPxYl3D9V5dw/VeXcP1Xl3D9V5dw/VeXcP1X/14eAv9sGQL/ehgC/4YdAv+PIwP/&#10;lisF9ZszCeufOxDioEUZ15tQKMyUWjbEjWNCvIhsTLWCdFSwfnxbq3qEYKZ3i2WidJNpnnKcbZtw&#10;pXCYb7BylW69c5Nv0HOUcutuk3PyZpJz9mCQc/pakHP7WZBz+1mQc/tZkHP7WZBz+1mQc/tZ/18d&#10;Av9uFwL/fRcC/4kcAv+SIgL9mikE8aAwB+ekOQ3epUMX0Z9OJ8eYWDW+kmFBtoxpS6+HcVSpgnlb&#10;pH+AYJ98iGWbeZBql3aZbZN1onGQc6xzjXO6dItzy3WMdudwjHfwaIt39WKKd/lcinf6Wop3+lqK&#10;d/painf6Wop3+lqKd/pa/2EbAv9xFgL/fxYB/4saAf+VIAL5niYD7aQuBeOpNgrYqUAWzKNMJsKc&#10;VjS5ll9AsZBnSqqLb1Okh3ZanoN+YJmAhWWUfY1qkHuWbox5n3GJeKp0hne2dYR3x3aFeuRyhnvv&#10;aoV79GSFe/hdhXv5XIV7+VyFe/lchXv5XIV7+VyFe/lc/2MaAv9zFAH/gRUB/44ZAf+ZHgH2oSMC&#10;6qkqBOCvMgfSrD4Vx6ZLJL2gVTO0ml4/rJVlSqWQbVKejHRZmIh7YJOFg2WOgotqioCTboZ+nXGC&#10;fad0f3y0dn18xXZ9fuBzf3/ua39/82V/fvdef374XX9++F1/fvhdf374XX9++F1/fvhd/2UYAv91&#10;EwH/hBQB/5EXAf+cGwHypSAB5q4mAtu0LgbOrz0Uw6pJI7mkUzGvnlw+p5lkSaCUa1GZkHJZk415&#10;X46KgGSJh4hphIWRboCDmnF8gqV0eYGydneBwnZ2gt10eYTtbHmD8mZ6gvdfeoL4XnqC+F56gvhe&#10;eoL4XnqC+F56gvhe/2cXAv93EQH/hxMB/5QVAP6fGADuqhwB4rMhAdW3KgXJszsTvq5IIrSoUjCr&#10;o1o9op5iR5uZaVCUlXBYjpJ3XoiPfmSDjYZpfouPbXmJmHF2h6NzcoavdXCGv3Zvh9d1c4ntbXOI&#10;8mZ0h/ZgdIf3X3SH9190h/dfdIf3X3SH9190h/df/2kVAf96EAH/ihEA/5cSAPmjFADqrhUA3bkX&#10;AM+6KATEtzkRubJGIK+sUC+mp1g7naNgRpWfZ0+Om25WiJh1XYKVfGN9k4RoeJGMbHOPlnBvjqBy&#10;bI2tdGqNvXVpjdJ1bJDtbW2O8WdujPZgboz3X26M919ujPdfboz3X26M919ujPdf/2wTAf99DwH/&#10;jRAA/5sQAPSoDwDltQ0A1b8QAMq+JgO/uzcQtLZEHqqxTi2hrVc5mKleRJClZU2JomxVgp9zW3yc&#10;emF3moFmcpiKam2WlG5plZ5xZpSrc2OUunNilc9zZpfsbGeV8WZok/ZgaJL3X2iS919okvdfaJL3&#10;X2iS919okvdf/28RAf+BDgD/kQ4A8qAMANqtCQDTuAoAzsMOAMTCIwO5vzUOr7tCHKS3TCqbs1U3&#10;kq9cQYqsY0qDqWpSfKZxWXakeF5won9ja6CIZ2eekWtjnZ1uX52pcF2duXBcnc1wX5/ra2Gd8mVi&#10;mvZgYpn3XmKZ915imfdeYpn3XmKZ915imfde/3MQAf+FDAD6lgoA26UGANGxCADLuwgAxscLAL3H&#10;IAKyxTILqMFAGZ6+SieUulM0i7ZaPoO0YUd8sWhPda9vVW+tdlpqq31fZamGY2GokGddp5tqWaeo&#10;a1enuGxWp8xsWKjpaFqn9GNbo/heXKP5XVyj+V1co/ldXKP5XVyj+V1co/ld/3gNAP+LCQDfnAMA&#10;0qkGAMm0BwDCvgYAvMwIALXNHAGryy8Jocg9FpfFSCONwlEvhL9YOny8X0N1umZKb7htUGm3dFVk&#10;tXxaX7SFXluzj2FXs5pkVLKnZVKyt2ZRs8xmUrPpY1Sy919VrvpbVq37Wlat+1pWrftaVq37Wlat&#10;+1pWrfta/34JAPKRAgDWoQIAyq0FAMC3BQC4wgUAss8JAKvUFwCj0ysGmdA6Eo/ORR+Fy04qfclW&#10;NHXHXT1uxWVEaMRsSWPCc05ewXtTWcGEVlXAj1lSv5tcT7+oXU2/uF5MwM1eTMDqXE6/+VlPvP5V&#10;ULr+VVC6/lVQuv5VULr+VVC6/lVQuv5V/4UCAN2YAADNpgIAwbEDALe6AwCuxgYAp9MKAKDdFQCZ&#10;3SgEkNs3DobZQhl91kskddRULW3SXDVn0WM8YdBrQVzPckZYz3tJVM6ETVDOj1BNzptSS86pU0nO&#10;uVRIz89USM7rU0nO+FBKy/9OSsr/TUrK/01Kyv9NSsr/TUrK/01Kyv9N548AANGfAADDqwEAt7QC&#10;AK2/AwCjywYAm9kKAJTlGgGN5SsGhOQ1DXvjPxZz4kgebOFSJmbhWixg4GIyW+BqNlfgcjpT33s9&#10;UN+FQE3fj0NK4JtFSOCoRkbguEdF4cxHReDoR0Xf9kZF3v9ERd7/REXe/0RF3v9ERd7/REXe/0RF&#10;3v9E2ZcAAMemAAC4sAAArLkBAKLFAgCY0QYAj+sNAInuHwKA7isGeO00DHDtPRNo7UYZYu1OHl3t&#10;VyNZ7WAnVe1oKlLtcS1P7XkvTO2DMkrujTRH7pg1Re6lN0PvszhC8MQ4QfDfOUHv7zhA7f04QOz/&#10;OEDs/zhA7P84QOz/OEDs/zhA7P84y6AAALqrAACttAAAocAAAJbMAQCL2QUAhPgRAXz4HwJ0+CkG&#10;bPgyCmT4Ow9e+UMTWPlLF1P5UxpQ+VsdTfpkH0r6bCFI+nQjRvp+JUT7iCZB+5MoQPueKT78qyo9&#10;/LkrO/3LKzv94is6/PQrOvz3Kzr89ys6/PcrOvz3Kzr89ys6/PcrvagAAK6wAAChvAAAlcgAAInU&#10;AAB+6AUAd/8SAW//HAJn/yYFYP8vCFn/NwtU/z8OT/9HEUv/ThNH/1YVRP9dFkL/ZBhA/2wZPf91&#10;Gjv/fhs5/4kcN/+UHTb/oB41/6wfM/+5HzP/yB8y/+IgMv/nIDL/5yAy/+cgMv/nIDL/5yAy/+cg&#10;sK0AAKK3AACVxAAAh9AAAHvdAABy/QkAav8RAWH/GQJa/yIDVP8qBU7/MgdJ/zoJRf9BC0H/SAw+&#10;/04OO/9VDzj/WxA2/2IRNP9pETL/chIv/3sTLf+GFCv/khUq/54VKf+pFij/sxYn/8IWJ//HFif/&#10;xxYn/8cWJ//HFif/xxYn/8cWpLQAAJbAAACHzAAAetoAAG3rAABk/wUAXP8OAVT/FAFN/xwCSP8k&#10;BEL/LAU+/zMGOv85Bzb/QAgz/0UIMP9LCS7/UQor/1cKKf9dCyf/ZAsk/2wMIv92DSD/gA0e/4wO&#10;Hf+XDhz/oQ4b/6wPG/+uDxv/rg8b/64PG/+uDxv/rg8b/64Pl7wAAIjJAAB51gAAa+MAAF/2AABW&#10;/wAATv8KAEf/EAFB/xYCPP8dAjf/JAMy/yoDL/8wBCv/NgUn/zsFJf9ABSL/RQYg/0oGHv9QBhv/&#10;VgcZ/1wHF/9kCBX/bQgT/3cIEf+BCRD/iwkQ/5UJD/+YCQ//mAkP/5gJD/+YCQ//mAkP/5gJ/0kn&#10;Av9EMQT/SzEE/1A0Bv9SOgj/UkML/1FOD/9PXBP/TWsW/0x5Gf9Lhxv/SZMd/0idH/9IpiD/R64h&#10;/0e1Iv9GvSP/RsYj/0bQJP9G4CT/Ruol/0bzJf9G+iX/Rv8l/0b/Jf9G/yX/Rv8k/Ub/I/1G/yP9&#10;Rv8j/Ub/I/1G/yP9Rv8j/0knAv9GLwP/TS8E/1IyBv9VOQj/VUIL/1RND/9SWRP/UGgX/093Gv9O&#10;hB3/TJEf/0ubIf9KpCL/Sqwj/0mzJP9JuyX/SMQm/0jNJv9I3Sf/SOgn/0jxKP9I+Sj/SP8o/0j/&#10;KP5I/yj7SP8n+Uj/JvlI/yb5SP8m+Uj/JvlI/yb5SP8m/0onAv9ILQP/UC0E/1UwBv9YNgj/WUAL&#10;/1hLD/9VVhP/VGYY/1J0G/9RgR7/T44h/06YI/9NoSX/Takm/0yxJ/9LuCj/S8Ep/0vKKv9K2Sr/&#10;SuYr/0rwK/9K+Cz/Sv8s/Ur/LPpK/yv3Sv8p9Ur/KPVK/yj1Sv8o9Ur/KPVK/yj1Sv8o/0smAv9L&#10;KwP/UisE/1guBf9bNAj/XT4L/11JD/9aVBT/WWIY/1dxHf9VfiD/U4oj/1KVJv9Rnij/UKYq/0+u&#10;K/9OtSz/Tr0t/03HLv9N0y//TOMw/0ztMPxM9jH6TP4x90z/MfVN/y/yTf8t8E3/K/BN/yvwTf8r&#10;8E3/K/BN/yvwTf8r/0smAv9OKQP/VikE/1wrBf9gMQf/YjsL/2JGD/9gURT/Xl8Z/1xtHv9aeiP/&#10;WIYm/1aRKf9Vmiz/U6Iu/1KqMP9RsTH/Ubkz/1DDNP5PzjX7T982+E7rN/VO9TjyTv048E//Ne5Q&#10;/zPrUf8x6VH/L+lR/y/pUf8v6VH/L+lR/y/pUf8v/0wlAv9RJwP/WiYD/2AoBf9lLwf/aDkK/2hD&#10;D/9nThX/ZVoa/2JoIP9fdiX/XYEq/1qMLv5YljH8V540+1WmNvlUrTj4U7U691K+O/VRyT3zUdo+&#10;8FDoP+xQ80DpUf0+6FP/O+ZU/zjjVf814VX/M+FV/zPhVf8z4VX/M+FV/zPhVf8z/00kAv9UJAP/&#10;XSMD/2UlBP9qLQb/bTYK/25ADv9tSxT/a1Yb/2hkIf5lcSj7Yn0t+F+HMvZckTbzWpk68lihPfBX&#10;qUDuVbFC7FS5ROtTxEbpUtJI5VHlSeJS8kjfVPxE3Vb/QNtY/z3WWf860ln/ONJZ/zjSWf840ln/&#10;ONJZ/zjSWf84/04kAv9YIQP/YSAD/2ojBP9wKwX/czQJ/3Q+Dv90SBT/clIb+29fI/ZrbCryZ3cx&#10;72OCN+xgiz3pXZRB5lqcReRYpEniVqxM4FS0Tt1Uv1DbVM1Q11PiUdJU8E7QV/tKzlr/Rc1c/0LJ&#10;XP8+xVz/PMVc/zzFXP88xVz/PMVc/zzFXP88/08jAv9bHwL/ZR0C/24hA/91KQX/eTEI/3o7DP96&#10;RBP6eU4b9HZbI+5xZyzpbHI15Wh8POFjhUPdYI5I2V2XTNVcn0/SWqdRz1mwU81YulTLWMZVyVfa&#10;VsVX7FXDW/lPwl7/SsBf/0a9YP9CumD/QLpg/0C6YP9AumD/QLpg/0C6YP9A/1IhAv9eHQL/aRoC&#10;/3MfA/96JgT/fi8G/4E4C/uBQRLzgEsa7HxXI+Z3Yy3gcW042m13QNNpgEbPZYlLy2ORT8hgmVLF&#10;X6FVwl2qV8Bcs1m+XL9avFvOW7hb5Vu3XvVVt2L/T7Vj/0qyZP9GsGT/Q7Bk/0OwZP9DsGT/Q7Bk&#10;/0OwZP9D/1UfAv9hGgL/bRgC/3cdAv9+JAP/hCwF/oc1CfWIPhDth0gY5YNUIt5+Xy7UeGk4znNz&#10;QMlufEfEa4RMwGiMUb1llFS6Y5xXt2KlWrRgrlyyYLlesF/HXq1f31+sYvFZrGX+U6pn/06oZ/9K&#10;pmf/RqZn/0amZ/9Gpmf/RqZn/0amZ/9G/1cdAv9kGAL/cBYC/3scAv+DIgL/iSoE+YwyB++OOw3n&#10;jkQW3opRIdSEXC3MfmY4xXhvQcB0d0i7cIBNt22IUrNqkFawaJhZrGagXKplqV+nZLRgpWPCYaNj&#10;1WKiZe1domn7V6Fq/1Gfa/9Mnmv/SZ5r/0mea/9Jnmv/SZ5r/0mea/9J/1kcAv9nFgH/cxUB/34a&#10;Af+HIAL/jScD9JIvBuqUOAvhlEIT1o9OIMyJWS3Fg2M3vn1rQLh5dEizdXxOrnKEU6pvjFenbZRb&#10;o2ucXqBppWCeaLBjm2e9ZJlnzmSYaehhmm35Wplu/1SXbv9Plm7/S5Zu/0uWbv9Llm7/S5Zu/0uW&#10;bv9L/1saAv9pFAH/dhQB/4EYAf+KHQH8kSQC8JcsBOWaNAjcmj8Rz5RMH8aOVyy+iGA3t4JpQLF+&#10;cUisenlOp3eAU6N0iFifcZBcm2+YX5htoWKVbKxkk2y5ZpFryWaQbeRkkXH2XJFy/laQcv9RkHL/&#10;TZBy/02Qcv9NkHL/TZBy/02Qcv9N/10YAf9rEwH/eRMB/4QWAf+OGwH4lSEB65soA+GgMAbVnj0Q&#10;yphKHsGSVCu5jF42sYdmP6uCbkemfnZOoXt9U5x4hViYdo1clHSVX5FynmOOcalli3C1Z4lwxWeI&#10;cOBminT0Xot2/FiKdv9SiXb/Tol2/06Jdv9OiXb/Tol2/06Jdv9O/18XAf9uEQH/exIB/4cUAP+R&#10;GAH0mR0B56AjAt2lKwTPoTsPxZxIHbyWUyq0kFw1rItkP6aHbEegg3NNm4B6U5Z9gleSeopcjniS&#10;YIp2nGOHdaZmhHSyaIJ0wmiAdNtog3jyYIR6+1mEef9UhHn/T4R5/0+Eef9PhHn/T4R5/0+Eef9P&#10;/2EVAf9wEAH/fhEA/4oSAP+UFQDwnRkA46UeAdeoKAPLpTkOwZ9GG7eaUSmvlVo0p5BiPqGLakab&#10;h3FMlYR4UpCBf1eMf4dciH2QYIR7mWOAeqNmfXmwaHt5v2l6edZpfHzwYX5++lp+ff5Vfn3/UX59&#10;/1F+ff9Rfn3/UX59/1F+ff9R/2MUAf9yDwH/gRAA/40RAPyYEgDsoRMA36oWANGsJgPHqDcNvKNE&#10;GrOeTyeqmVgzo5RgPZyQaEWWjG9MkIl2UouGfVeGhIVbgoKOX36Al2N6f6Fmd36taHV+vWlzftJp&#10;doHuYniC+lt4gv5WeYH/UXmB/1F5gf9ReYH/UXmB/1F5gf9R/2UTAf91DgD/gw4A/5AOAPWbDgDo&#10;pg4A2a8PAMyvJALCqzUMuKdDGa6iTiamnVYxnpleO5eVZkSQkW1Li450UYaMe1aBiYNbfIeLX3iG&#10;lWJ0hJ9lcYOraG6Dumltg85pb4brY3KH+Vxzhv1Wc4X/UnOF/1Jzhf9Sc4X/UnOF/1Jzhf9S/2gR&#10;Af94DQD/hg0A9pMMAN6gCQDWqQoA0rINAMeyIgK9rzMKs6tBF6qnTCSholUwmZ5dOpKaZEKLl2tJ&#10;hZRyUICSeVV7j4Fado2JXnKMkmJuip1la4mpZ2iJuGhnictoaYvpY2yN+VxtjP1XbYr/Um2K/1Jt&#10;iv9SbYr/Um2K/1Jtiv9S/2sQAf97CwD/igoA4pgGANajCADQrAkAy7ULAMG2HwG4tDEJrrA/FqSs&#10;SiKcqFMulKRbOIygYkCGnmlIgJtwTnqZd1N1ln5YcJSHXGyTkGBokptjZJGnZWKQtmZgkclmYpLn&#10;YmWU+Fxnkv1XZ5H/UmeR/1Jnkf9SZ5H/UmeR/1Jnkf9S/24OAP9/CQDxjgUA2ZsFAM+mBwDJrwcA&#10;xLkIALu6HAGyuC8HqLU9E5+xSCCWrlErjqpZNYanYD6ApWdFeqJuS3SgdVFvnnxVapyFWWabjl1i&#10;mplgXpmmYlyZtGNamcdjW5rlYF+b91tgmv5WYZj/UmGY/1JhmP9SYZj/UmGY/1JhmP9S/3ILAP+D&#10;BQDfkwEA0Z8EAMmqBgDBsgUAu70EALS/GACrviwFors6EZm4RR2QtU8oh7JXMoCvXjp5rWVCc6ts&#10;SG6pc01pp3pRZKaDVl+kjVlco5hcWKOkXlajs19Vo8ZfVaTkXVik9lhao/9UW6H/UFuh/1Bbof9Q&#10;W6H/UFuh/1Bbof9Q/3cHAPCJAADWmAAAy6QDAMGtBAC5tgMAssAEAKvFFACjxSgEm8I3DpHAQxmJ&#10;vUwkgLpVLnm4XDZytmM9bbRqQ2ezcUhisXlMXrCBUFqvi1RWr5dWU66jWFCusllPrsZZT67kWFGu&#10;9lRTrv9QVKz/TVSs/01UrP9NVKz/TVSs/01UrP9N/30AAN+PAADOnQAAw6gCALmwAgCwugIAqMQF&#10;AKHMDwCbzCMCksozConIPxWBxkkfecRSKHLCWjBrwWE3Zr9oPGG+cEFcvXhFWLyBSVS8i0xRu5ZP&#10;TrujUUy7s1JKu8ZSSrvkUUy79k5Nuv9LTrn/SU65/0lOuf9JTrn/SU65/0lOuf9J74UAANSVAADH&#10;owAAuqwBALC0AACnvwMAnskGAJXUCwCQ1R0BidQuBoDSPBB40EYZcc9PIWrOWClkzV8vX8xnNFrL&#10;bjlWync9UsqAQE/Ji0NMyZdFScmkR0fJs0hGyshIRsrmR0fJ90VHyP9DSMf/QkjH/0JIx/9CSMf/&#10;QkjH/0JIx/9C3o0AAMucAAC9pwAAsbAAAKa6AACcxAMAk88HAIrdDACF3x0Bft8sBXbeNwtv3kMT&#10;aN1NGmLcVSBd210mWNtlKlTabS5Q2nYyTdqANUraizdH2pc5RdqkO0PbtDxC3Mg8QtvlO0La9DpC&#10;2f46Q9j/OUPY/zlD2P85Q9j/OUPY/zlD2P850JYAAMGjAACyrAAAp7UAAJzAAACRygMAh9YHAIDp&#10;EQB56SACcuksBWvpNgpk6T8PXulIFFnpURlV6FocUeliIE7payNL6XQlSOl9J0bpiCpD6ZMrQeqg&#10;LUDqry4+68AuPezbLj3q7y496PwuPef/LT3n/y095/8tPef/LT3n/y095/8txZ8AALWpAACosQAA&#10;nLwAAJDHAACE0gEAet8GAHT0EwBt9CACZvQqBF/0NAha9T0LVPVFD0/1TBJM9VUUSfZdF0b2ZRhE&#10;9m4aQfZ3HD/3gR09940fO/eZIDn4piE4+LUiN/nIIjb54yI2+PMiNvf8Ijb3/CI29/wiNvf8Ijb3&#10;/CI29/wit6YAAKmuAACcuQAAkMQAAIPPAAB32wAAb/YKAGf/EwFg/x0CWv8nA1T/MAVP/zgISv9A&#10;Ckb/SAxD/08OQP9WDz3/XhA7/2USOP9uEzb/dxQ0/4IVMv+PFjD/mxcv/6kXLv+3GC3/yBgs/+EY&#10;LP/vGCz/7xgs/+8YLP/vGCz/7xgs/+8Yq6sAAJ61AACQwQAAgswAAHXZAABp5AAAYf8JAFv/EQBU&#10;/xkBTv8iAkn/KwRE/zIFQP86Bjz/QQc5/0cINv9OCTP/VAox/1sLLv9iDCz/awwp/3UNJ/+ADiX/&#10;jQ4k/5oPI/+mECL/sxAh/8EQIf/QECH/0BAh/9AQIf/QECH/0BAh/9AQn7IAAJG+AACDygAAddYA&#10;AGfiAABb8QAAVP8GAE7/DgBI/xQBQv8cAj3/JAI5/ysDNf8yBDH/OAQu/z4FK/9DBSj/SQYl/08G&#10;I/9WByH/XQce/2UIHP9vCBn/egkX/4cJFv+UCRX/nwoU/6oKFP+zChT/swoU/7MKFP+zChT/swoU&#10;/7MKk7sAAITHAAB10wAAZ+EAAFjoAABO+wAASP8AAEH/CgA7/xABNv8VATH/HAEt/yICKf8oAiX/&#10;LQIi/zIDH/84Axz/PQMa/0IDF/9IBBX/TgQT/1UEEf9dBQ//ZwUN/3IFDP99BQr/iQYK/5MGCf+c&#10;Bgn/nAYJ/5wGCf+cBgn/nAYJ/5wG/z8qAv8/MAP/RDAD/0gzBP9JOQb/SEII/0ZNC/9FWw7/Q2kR&#10;/0F3E/9AhRX/P5EW/z6bGP8+pBj/PasZ/z2zGv89uhr/PcMa/zzMG/882xv/POcb/zzwG/88+Bv/&#10;Pf8b/z3/G/89/xv/Pf8a/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/Pf8Z/0AqAv9BLgP/Ry4D/0oxBP9M&#10;Nwb/S0AI/0pLC/9IWQ//RmcR/0R1FP9Dghb/Qo8Y/0GZGf9Bohr/QKkb/0CxG/8/uBz/P8Ac/z/J&#10;Hf8/1h3/P+Ud/z/vHf8/9x7/P/4d/z//Hf8//x3/QP8c/kD/G/5A/xv+QP8b/kD/G/5A/xv+QP8b&#10;/0AqAv9DLAP/SSwD/00vBP9PNQb/UD4I/05JDP9MVg//SmQS/0hyFf9Hfxj/RosZ/0WWG/9Enxz/&#10;RKcd/0OuHv9DtR//Qr0f/0LGIP9C0SD/QuIh/0LtIf9C9SH/Qv0h/UL/IftD/yD6Q/8f+UP/HvlD&#10;/x75Q/8e+UP/HvlD/x75Q/8e/0EpAv9GKgP/TCkD/1EsBP9TMgb/VDwI/1RHDP9RUg//T2AT/01v&#10;F/9MfBn/Sogc/0mSHv9Imx//R6Mh/0erIv9GsiP/Rroj/0bDJP9FzSX/Rd4l/0XqJvxF9Cb5Rfwm&#10;9kX/JvVG/yT0Rv8j80f/IfNH/yHzR/8h80f/IfNH/yHzR/8h/0IoAv9JJwL/UCYD/1UoBP9YLwX/&#10;WjkI/1pEDP9XTxD/VVwU/1NqGP9Rdxv/T4Mf/06OIf9NlyP/TJ8l/0unJv9Krif/SrYp/km+Kv1J&#10;ySr6SNkr90jnLPRI8izxSPss70n/Ku1K/yjsSv8n60v/JetM/yXrTP8l60z/JetM/yXrTP8l/0Mo&#10;Av9NJAL/VCMD/1olA/9eLAX/YDYH/2BBC/9eTBD/W1cV/1lmGf9Xch7/VX4i/lOJJfxRkyj6UJsq&#10;+U+jLPdOqi72TbIv9Ey6MPNMxDLyS9Ez7kvkNOpK8DTnS/oz5U3/MORO/y3iT/8r4VD/KeFQ/ynh&#10;UP8p4VD/KeFQ/ynhUP8p/0YlAv9QIQL/WCAC/18hA/9kKgT/ZjMH/2Y9C/9lSBD/YlMV/2BhG/xd&#10;bSD4Wnkl9ViEKfNWjS3wVJYw7lKeM+1RpTXrUK036U61OedOvzvmTcw840zgPd9N7jzcT/k52VH/&#10;NdZS/zLUU/8w01T/LdNV/y3TVf8t01X/LdNV/y3TVf8t/0ojAv9UHgL/XBwC/2QfAv9pJwT/bDAG&#10;/206Cv9sRA/9ak8V+GdcHPNjaCLvYHQo611+LuhaiDPlV5E341WZOuBToD7eUqhA3FGxQdlQu0LW&#10;UMhD01DcRM9Q7EPMUvg/y1X/O8lX/zfIWP80x1n/MsZZ/zHGWf8xxln/McZZ/zHGWf8x/00gAv9X&#10;GwL/YBkC/2kdAv9vJQP/ci0F/3Q3CP1zQQ72cUsU8G5YHOpqZCTlZW4r4GF5M9xegjjYXIs801qU&#10;P9BYnELOV6NEy1WsRslVtUfHVMBJxVTQScJT5knAVvVFvln/QL1b/zy8XP85u13/Nbpd/zW6Xf81&#10;ul3/Nbpd/zW6Xf81/1AeAv9bGQH/ZBYB/20bAv90IgL/eCoE/3ozB/Z6PQzveEcT53VUG+FwXyXa&#10;a2ot02d0NM5kfTrKYYY/x1+OQsRdlkXBW55Iv1qmSrxZr0y6WLpNuFjITrZY3060WfBLs1z9RbJf&#10;/0CyYP88sGH/ObBh/ziwYf84sGH/OLBh/ziwYf84/1IbAf9eFgH/aBQB/3IZAf95HwL/ficD+YAw&#10;BfCBOQrngEMR4HxQGtZ3WyTPcmYuyW1vNcRqeDvAZ4FAvGSJRLlikUi2YJlKs1+hTbFdqk+uXLRR&#10;rFzBUqpc1FKoXetQqGD6Sahj/0SoZP9ApmX/PKZl/zumZf87pmX/O6Zl/zumZf87/1UZAf9hFAH/&#10;bBIB/3YXAf99HAH/gyMC9IYsBOqINQfhh0AO1oJMGc19WCTGd2ItwHNrNbtvdDy3bHxBs2mERq9n&#10;jEmsZZRMqWOcT6ZipVGkYa9TomC8VaBgzVWeYOZUnmT3TZ9n/0efaf9Dnmn/P51p/z2daf89nWn/&#10;PZ1p/z2daf89/1cXAf9jEgH/bxEB/3kUAf+BGQH7hyAB74wnAuSOMAXajT0Mz4dKGMeCVSO/fV8t&#10;uXhoNbN0cDyvcXhCq26ARqdsiEqkaZBOoGiYUZ1moVObZatVmGS4V5ZkyFiUZOFYlWj0UJZr/0qX&#10;bP9Flm3/QZZt/0CWbf9Alm3/QJZt/0CWbf9A/1kVAf9mEAH/chAA/30SAP+FFgD2jBsB6pEiAd+U&#10;KwPTkToLyYxHF8CHUyK5glwssn1lNa15bTyodXVCo3N9R6BwhEucboxOmWyVUpVrnlSSaahXkGm0&#10;WY5ow1mMaNxajWzyU49u/0yQcP9Hj3H/Q49x/0GPcf9Bj3H/QY9x/0GPcf9B/1sUAf9oDwD/dQ8A&#10;/4ARAP+JEwDykBcA5ZYcANmZJgLNlTgKxJBFFruLUSGzhlosrYJjNKd+azuhenJBnXd6Rpl1gUuV&#10;c4lPknGRUo5vm1WLbqVYiG2wWoZsv1uEbdVbhm/vVYhy/U6JdP9JiXT/RIh0/0OIdP9DiHT/Q4h0&#10;/0OIdP9D/10SAf9rDgD/eA4A/4MPAP2MEADtlBIA4JoVANOcJALImTYJv5RDFbaPTyCuilgrp4Zh&#10;M6GCaDucf3BBl3x3RpN5fkuPd4ZPi3WPUohzmFaEcqJYgXGuWn9xvFx9cdBcf3PsVoF2+0+DeP9K&#10;g3j/RYJ4/0SCeP9Egnj/RIJ4/0SCeP9E/18RAf9tDAD/eg0A/4UNAPKPDQDnmA0A258OAM6fIgHE&#10;nTQIuphCFLKTTR+qj1Yqo4pfMpyGZjqXg21AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+d6BZe3arW3l1&#10;ulx3ds1ceHfqWHt6+lF9fP9LfXz/Rn18/0V9fP9FfXz/RX18/0V9fP9F/2EQAf9vCwD/fQsA9YgK&#10;AN+TCADYmwoA06IMAMmjHwG/oDIHtpxAE62XSx6lk1Qono9dMZiLZDmSiGs/jYVyRYiDekqEgIFO&#10;gH+KUnx9k1V4fJ1YdXupW3J6uFxxespccnzoWHV++VF3gP9Md4D/R3eA/0Z3gP9Gd4D/RneA/0Z3&#10;gP9G/2QPAP9yCQD/fwgA5YwFANiWBwDRngkAzqUKAMSmHQG6pC8GsaA+EaicSR2gmFMnmZRbMJOQ&#10;YjiNjWk+iIpwRIOIeEl+hn9NeoSIUXaCkVVygZtYb4CnWmx/tVxrgMhca4HlWW6D91JxhP9NcoT/&#10;SHKE/0dyhP9HcoT/R3KE/0dyhP9H/2YNAP91BwD2gwUA3I8DANKYBgDMoQcAyKgIAL+pGgC1qC0F&#10;rKQ8EKSgRxucnVEllJlZL46WYDaIk2c9gpBuQ32Odkh5jH1MdIqFUHCIj1Rsh5lXaYalWWaGs1tl&#10;hsVbZYbjWWiI9lJriv9NbIr/SGyJ/0dsif9HbIn/R2yJ/0dsif9H/2kLAP94BADlhwAA1pIDAM2c&#10;BQDGpAYAwasGALmtFwCwrCsEp6k6Dp+mRRmWok8jj59XLYicXzWCmWY7fZdsQXiVc0Zzk3tLbpGD&#10;T2qPjVJmjpdVY42jWGCNsVlfjcNaXo3gWGKP9VJkkP9NZpD/SGaP/0dmj/9HZo//R2aP/0dmj/9H&#10;/2wIAP58AADeigAA0JYCAMifBADApwQAua4DALKyFACqsSgDoa83DJmsQxeRqE0hiaVVKoKjXDJ8&#10;oGM5d55qPnKccURtmnlIaJmBTGSXi1BglpVTXZaiVVqVsFdZlcFXWJXeVluW81Bdl/9MX5f/R2CW&#10;/0Zglv9GYJb/RmCW/0Zglv9G/3ADAOuBAADWjwAAypoBAMGjAwC5qgIAsbIBAKq3EQCjtyQCm7U0&#10;CpOyQBSKr0oeg61TJ3yrWi52qGE1cKdoO2ulb0Bno3dEYqJ/SF6hiUxaoJRPV5+gUVSfrlNTn8BT&#10;Up/dUlWf805XoP9KWaD/Rlmf/0VZn/9FWZ//RVmf/0VZn/9F/3UAAOCGAADPkwAAxJ8BALqnAQCx&#10;rgAAqbYAAKG9DQCbvSABlLwxB4u6PRCDt0gafLVQInWzWCpvsl8warBmNmWvbTtgrXU/XKx+Q1ir&#10;h0dVqpNKUaqfTE+qrk1NqsBNTarcTU6q8klQqv5GUqn/Q1Kp/0JSqf9CUqn/QlKp/0JSqf9C8nwA&#10;ANeMAADImQAAvaMAALKrAACpsgAAoLsCAJfECQCSxRsAi8QsBIPCOgx7wUQVdL9OHW69ViRovF0q&#10;Y7tkMF+6bDRauXQ5Vrh8PFO3hz9Pt5JCTLafREq2rUZItsBGSLfdRUm28kNKtf9BS7X/Pku0/z1L&#10;tP89S7T/PUu0/z1LtP894oMAAM2SAADBnwAAtKcAAKqvAACguAAAlsADAIzKBwCGzRQAgc0mAnrM&#10;NQhzy0EPbMpKF2bJUx1hyFsjXMdiKFjGaixUxnIwUMV8M03FhjZKxJI5R8SfO0XErjxExcE8Q8Xf&#10;PETE8ztEw/85RcL/N0XB/zdFwf83RcH/N0XB/zdFwf831YsAAMWaAAC3pAAAq6wAAKC0AACWvgAA&#10;i8cEAIHQCAB42Q4AddkgAW/YLwRp2DwJY9ZGEF7WUBVZ1VgaVdRgH1HUaCJO1HEmS9N7KUjThStF&#10;05IuQtSfL0HUrzA/1cIxP9XhMD/T8jA/0v0vP9H/Lj/Q/y4/0P8uP9D/Lj/Q/y4/0P8uypQAALuh&#10;AACtqQAAorEAAJa7AACLxAAAgM0DAHXYCABv5BEAauQgAWTkLQNe5DgHWeRBC1XkSw9R5FQSTeRd&#10;FkrkZRhH5G4bReR3HULkgh9A5I4hPuWbIzzlqiQ75rwkOubTJDnl7iQ54/ojOeL/JDni/yQ54v8k&#10;OeL/JDni/yQ54v8kv54AAK+mAACjrgAAl7gAAIrCAAB+zAAAc9YCAGnlCQBk7xQAX/AgAVnwKwNU&#10;8DUFT/A+B0vxRgpH8U4MRPFXDkLxXxA/8mcSPfJwFDryexU484cWNvOUGDX0ohkz9LEZMvXFGjH1&#10;4hox9PEZMfH+GTHx/xkx8f8ZMfH/GTHx/xkx8f8ZsqQAAKWrAACYtgAAi8AAAH7KAABx1QAAZd4A&#10;AF71CgBZ/BMAU/weAU78JwJK/TADRf05BUH9QAY+/kgHO/5PCTj/Vwo2/14LM/9nDDH/cA0u/3wO&#10;LP+JDyv/lhAp/6QQKP+0ESf/xxEn/+ERJv/yESb/9hEm//YRJv/2ESb/9hEm//YRp6kAAJmzAACL&#10;vgAAfskAAHDTAABk3gAAWOcAAFL/CQBN/xEAR/8ZAUP/IgE+/yoCOv8yAzf/OQMz/z8EMP9GBS3/&#10;TQUr/1QGKP9bByb/Ywcj/20IIf95CR//hwke/5UKHf+jChz/sQob/8ALGv/WCxr/3wsa/98LGv/f&#10;Cxr/3wsa/98Lm7EAAI28AAB+xwAAcNIAAGPeAABV5AAAS/UAAEb/BQBA/w4AO/8UADf/GwEz/yMB&#10;L/8pAiv/MAIo/zUCJf87AyL/QQMf/0cDHf9OAxr/VQQY/14EFf9oBRP/dAUR/4IFEP+QBhD/nQYP&#10;/6kGDv+1Bg7/ugYO/7oGDv+6Bg7/ugYO/7oGjroAAH/FAABw0QAAYt4AAFTlAABG6wAAP/4AADn/&#10;AAA0/wkAL/8OACv/FAAn/xoBI/8hAR//JQEc/yoBGf8vARb/NAIU/zoCEf9AAhD/RgIO/04CDP9W&#10;Agn/YAMH/2wDBP94AwP/hgMC/5EDAf+dAwH/oQMB/6EDAf+hAwH/oQMB/6ED/zYtAv85LgL/Pi4D&#10;/0AyA/9AOAT/PkEG/zxMCP86Wgr/OGgM/zZ2Dv81gw//NI8Q/zOZEf8zoRH/M6kS/zKwEv8ytxL/&#10;Mr8S/zLIE/8y0xP/MuMT/zLtE/8y9hL/M/4S/zP/Ev8z/xL/M/8R/zP/Ef8z/xD/M/8Q/zP/EP8z&#10;/xD/M/8Q/zYtAv87LAL/QCwD/0MvA/9DNQT/Qj4G/0BKCP8+Vwv/PGUN/zpzD/84gBD/N4wR/zeW&#10;Ev82nxP/NqcT/zauFP82tRT/NrwU/zXFFf810BX/NeAV/zbrFf829BX/Nv0U/zb/FP82/xT+N/8T&#10;/jb/E/02/xL9Nv8S/Tb/Ev02/xL9Nv8S/zcsAv8+KgL/QyoC/0YtA/9HMgT/RjwG/0VICP9DVQv/&#10;QWIN/z9wEP89fRH/PIkT/zuTFP87nBX/OqQW/zqrFv86shf/OrkX/znCF/85zBf/Od0Y/znpGP85&#10;8xj/OvsY/Dr/F/o6/xf5Ov8W+Dr/Fvg6/xX4Ov8V+Dr/Ffg6/xX4Ov8V/zkrAv9BJwL/RicC/0op&#10;A/9LLwT/TDkG/0tFCP9IUQv/Rl4O/0RsEf9CeRP/QYUV/0CPF/9AmBj/P6AY/z+nGf8+rhr/PrYa&#10;/z6+G/8+yBv/PdYc/j3mHPs+8Rz4Pvoc9T7/HPM+/xryP/8Z8T//GfE//xjxP/8Y8T//GPE//xjx&#10;P/8Y/z0oAv9FJAL/SiMC/04lA/9RLAT/UjYG/1FBCP9PTQz/TFoP/0pnEv9IdBX/R4AX/0aLGf9F&#10;lBv/RJwc/0OkHf5Dqx79QrIf/EK6IPpCxCD5QtAh9kHiIfJC7iLvQvki7UL/IOtD/x/qQ/8d6UT/&#10;HOhE/xvoRP8b6ET/G+hE/xvoRP8b/0AlAv9IIQL/TyAC/1MhAv9XKQP/WTMF/1g+CP9WSQz/UlUQ&#10;/1FjFP9Pbxf+TXsa+0uGHflKjx/3SZgh9kifIvRHpiTzR64l8Ua2JvBGvyfvRcso7EXeKehF7Cnl&#10;Rvgo4kf/JuFI/yTfSf8i3kn/IN1J/x/dSf8f3Un/H91J/x/dSf8f/0MiAv9MHgH/UxwC/1keAv9d&#10;JgP/XzAE/186B/9dRQv/WlAQ/VheFfhVahn1U3Yd8lGAIe9PiiTtTZMm60yaKelLoivnSqks5Umx&#10;LuRIuy/iSMcx4EjZMdxI6jHYSfYu1Ev/K9JM/ynQTf8mz07/Jc5O/yPOTv8jzk7/I85O/yPOTv8j&#10;/0cfAf9QGgH/VxgB/14cAf9jIwL/ZiwE/2Y2Bv9kQQr6YkwP9F9ZFe9cZRvrWXAg51Z7JeRUhCnh&#10;UY0t3lCVMNxPnTLZTqUz1k2tNdNNtzbRTMI3z0zROMxM5jjJTfQ1x0//McVR/y7EUv8rw1P/KcJT&#10;/yfCU/8nwlP/J8JT/yfCU/8n/0ocAf9UFwH/XBUB/2MZAf9pIAL/bCkD/20yBflsPQnyaUcO62ZU&#10;FeVjYBzgX2si21x1KNZZfy3SV4gwz1WQM8xUmDbKU6A4x1KnOsVRsDvDULs8wVDJPb9Q3z28UfA7&#10;ulP8N7lV/zO4V/8vt1j/LbdY/yu3WP8rt1j/K7dY/yu3WP8r/00aAf9XFAH/YBIB/2gXAf9uHQH/&#10;ciUC+3MuA/JzOAfpcUMN4m5QFNtpXBzTZWYkzmJwKslfei/GXIIzw1uKNsBZkjm9WJo7u1aiPrhV&#10;qz+2VbVBtFTCQrJU1EKwVepBrlf5PK5Z/zetW/8zrVz/MK1d/y6tXf8urV3/Lq1d/y6tXf8u/1AX&#10;Af9aEgH/ZBAA/20UAP9zGgH/dyEB9HkpAup6MwXieD8K2XRME89wWBzJa2IkxGhsK79ldTC7Yn01&#10;uGCFOLVejTyyXJU+r1udQa1apkOrWa9EqVm8RadYzEakWOVGpFv2QKNe/zujX/83o2D/M6Nh/zGj&#10;Yf8xo2H/MaNh/zGjYf8x/1MVAf9dEAD/aA8A/3ASAP93FgD7fBwB7n8kAeSALQPafzsIz3pJEsd1&#10;VBvBcV8ku21oK7ZqcDGyZ3k2r2WAOqtjiD2oYZBApmCYQ6NeoUWgXqtHnl23SJxdxkmaXN9Jml/y&#10;RJpi/z6aY/85m2X/Nptl/zObZf8zm2X/M5tl/zObZf8z/1UTAf9gDgD/aw4A/3QQAP97EgD1gRcA&#10;6IQeAN6HJwHRhDcHyH9GEcB7URu5dlsjtHJlK69vbTGqbHU2p2p8OqNohD6gZoxBnWSURJpjnUeX&#10;YqdJlWGyS5NhwUyRYdhMkWPvR5Jl/UGSZ/88k2n/OJNq/zWTav81k2r/NZNq/zWTav81/1cRAf9j&#10;DQD/bgwA/3cOAP9/DwDwhREA44kWANaLIwHLiDUGwoRDELqATxqze1kjrXdiKqh0ajGjcXE2n255&#10;O5xsgT+YaohClWmRRZJnmkiPZqNKjWWvTIplvU2JZdFOiWfsSopp+0OLa/8+jG3/Ooxu/zeMbv83&#10;jG7/N4xu/zeMbv83/1kQAP9lCwD/cQsA/3oLAPGCDADoiQ0A3Y4OAM+PIAHGjTIGvYlBD7WETRmu&#10;gFYip3xfKqJ4ZzCddW82mXN2OpVxfT+Sb4VCjm2ORotslkmIaqBLhWqsTYNpuk+BacxPgWroTINt&#10;+UWEb/8/hXD/O4Zx/ziGcf84hnH/OIZx/ziGcf84/1sPAP9nCAD/cwgA830IAN6GBwDZjAkA1ZEL&#10;AMqSHgDBkDAFuI0/DrCIShiphFQhooBdKZ19ZTCYemw1k3dzOo91ez6Mc4JCiHKLRoVwlEmCb55M&#10;f26pTnxtt097bclQem7mTXxx+EZ+c/9Bf3T/PYB1/zqAdf86gHX/OoB1/zqAdf86/10OAP9qBgD/&#10;dgYA5IADANmJBgDSjwgAz5QKAMWWGwC8lC4Es5E9DauNSBekiFIgnoVbKJiBYy+Tfmo1jnxxOYp6&#10;eD2GeIBCg3aIRX91kUl8c5tMeXKnTnZytVB0csZQdHLjT3Z19kd4d/9Cenj/Pnt5/zp7ef86e3n/&#10;Ont5/zp7ef86/18MAP9sBAD1eQIA3oMCANOLBQDNkgcAyZcIAMCZGQC3mCwDr5U7DKeRRxafjVAf&#10;mYlZJ5OGYS6Og2g0iYFvOYV/dj2BfX5BfXuGRXl6j0l2eJlMc3elTnB3slBud8RQbXfgT3B59Uhy&#10;e/9DdHz/PnV9/zt1ff87dX3/O3V9/zt1ff87/2EKAP9vAgDofAAA2YYBAM+OBADIlQYAw5oGALuc&#10;FgCznCoDqpk5C6KVRRSbkU4dlI5XJo6LXy2JiGYzhIZtOICEdD17gntBd4CERXR/jUhwfZdLbXyj&#10;Tmp8sE9ofMFQZ3zdUGp+80ltgP9DboH/P2+B/zxvgf88b4H/PG+B/zxvgf88/2QIAP9yAADhfwAA&#10;04kBAMqSAwDDmAQAvZ4EALagEwCuoCcCpZ02CZ2aQxOWl00cj5NVJImRXSuEjmQxf4xrN3qKcjt2&#10;iHlAcoaCRG6Fi0dqg5VKZ4KhTWSCrk9igr9PYYLaT2SE8klmhf9DaIb/P2qG/zxqhv88aob/PGqG&#10;/zxqhv88/2cEAPZ2AADcggAAzo0AAMWVAgC+nAMAt6ECAK+kEQCopCQCoKI0CJifQBGRnEoaiplT&#10;IoSXWyl+lWIweZJpNXWQcDpwj3c+bI1/QmiMiUZlipNJYYmfS16JrE1dib1OXInWTV6K8Ehgi/5D&#10;Yov/P2OM/zxjjP88Y4z/PGOM/zxjjP88/2oAAOZ6AADVhgAAyZEAAMCZAQC4nwEAsKUAAKipDgCi&#10;qSEBmqgxBpOlPg+Lo0gYhKBRIH6eWSd4nGAtc5pnMm+YbjdqlnU8ZpV9P2KUh0NfkpFGW5KdSVmR&#10;q0pXkbtLVpHTS1eS70dakv1CXJP/Pl2T/ztdk/87XZP/O12T/ztdk/87/24AAOB+AADOiwAAxJUA&#10;ALqdAACxowAAqakAAKGuCwCbrx0BlK4uBIysOwyFqkYVfqhOHHimViNypF0qbaJkL2mhazRkn3M4&#10;YJ57PFydhT9ZnI9CVZucRVObqkdRm7pHUJvRR1Gb7kRTm/xAVZv/PFab/zpWm/86Vpv/Olab/zpW&#10;m/868XQAANmDAADIkAAAvpoAALOhAACqpwAAoa4AAJe1BgCSthgAjLUqA4W0Nwl+skIRd7BMGHGu&#10;VB9srVslZ6tiKmKqaS9eqXEzWqh6N1angzpTpo49UKabQE2lqUFLpbpCS6bRQkul7T9Npfw8TqT/&#10;OU+k/zdPpP83T6T/N0+k/zdPpP835HoAAM+JAADClQAAtp8AAKylAACirAAAmLMAAI67AgCIvRIA&#10;g70lAXy8MwZ2uz8Nb7pJFGq4URplt1kfYLZgJFy1ZylYtG8sVLN4MFGzgjNNso02SrKaOEixqDpG&#10;srk6RbLROkax7TlHsPw2R7D/NEiv/zNIr/8zSK//M0iv/zNIr/8z24IAAMeQAAC7nAAArqMAAKSq&#10;AACZsQAAj7kAAITAAwB7xg0AeMYeAHPGLgNtxToIZ8RFDmLDThNdw1YYWcJeHVXBZiFRwW4kTsB3&#10;KEvAgStIv4wtRb+aL0O/qDFBv7oxQcDSMUG+7jBBvf0vQbz/LkG8/y1BvP8tQbz/LUG8/y1BvP8t&#10;zooAAL+YAACxoAAApqgAAJuwAACQuAAAhb8AAHrHBABvzwkAa9EVAGfRJgFj0TQEXtBACFnQSgxV&#10;z1MQUc9bFE7PYxhLzmsbSM51HkXOfyBCzowiQM6ZJD7OqCY8zromPM/UJjzN7yU7zPslO8v/JTvK&#10;/yU7yv8lO8r/JTvK/yU7yv8lw5MAALWeAACopgAAna4AAJG2AACFvwAAeccAAG/OBABk1gkAXt4R&#10;AFveIABX3i0CU986BFDfRAZM304JSd9XDEbfXw9D32gRQd9xEz7ffBU834kXOuCWGTjgpRo34Lca&#10;NuHNGjbf7Bo13vkaNN3/GzTc/xs03P8bNNz/GzTc/xs03P8buZwAAKqkAACeqwAAkrUAAIW+AAB5&#10;xwAAbc8AAGLWAwBY4QgAVeoTAFHrIABN6ysBSes1AkXsPgRC7EcFP+xPBz3tWAk67WAKOO1qDDbu&#10;dA0z7oAOMu6ODzDvnRAu760RLfDAES3w3hEs7vERLOz+ESzr/xAs6/8QLOv/ECzr/xAs6/8QraIA&#10;AKCpAACTswAAhr0AAHnGAABszwAAYNgAAFXeAABO8woASvcTAEb4HQBD+CcBP/gwAjv5OAI4+UAD&#10;NfpHBDP6TwUw+1cFLvtfBiv8aQcp/HQIJ/yCCSX9kAkk/aAKI/6wCiL+xAsh/+ALIf3yCiD8/Aog&#10;/PwKIPz8CiD8/Aog/PwKoqcAAJWxAACHuwAAecYAAGzPAABf2QAAUt8AAEjoAABD/wgAP/8QADv/&#10;GQA3/yEANP8pATD/MAEt/zcCKv8+Aif/RAIl/0sDIv9TAyD/XAMd/2YEG/9yBBn/gAUX/48FFv+f&#10;BhX/rwYU/8AGFP/WBhP/6QYT/+kGE//pBhP/6QYT/+kGl68AAIi6AAB6xQAAbM8AAF7aAABQ4AAA&#10;ROYAADz1AAA3/wQAM/8NAC//EwAr/xoAKP8hACX/JwEh/y0BHv8yARv/OAEZ/z8BFv9GAhT/TQIR&#10;/1YCEP9gAg7/bAIM/3sDC/+LAwr/mgMK/6gDCf+1Awj/wgMI/8IDCP/CAwj/wgMI/8IDirgAAHvD&#10;AABszgAAXtsAAE/iAABC5wAANuwAADH/AAAs/wAAJ/8HACP/DgAg/xIAHP8YABj/HQAV/yEAEv8m&#10;ABD/LAEO/zEBDf83AQr/PgEI/0YBBf9PAQH/WQEA/2YBAP90AQD/ggIA/5ACAP+cAgD/pgIA/6YC&#10;AP+mAgD/pgIA/6YC/y4vAv8zLAL/Ny0C/zgwAv83NgP/ND8E/zFLBv8vWAf/LGYI/yp0Cf8pgQr/&#10;KI0L/yiXC/8onwv/KKYM/yetDP8ntAz/J7sM/yfEDP8nzgz/KN4L/yjpC/8o8wv/KPsL/yj/Cv8p&#10;/wr/Kf8K/yn/Cv8o/wr/KP8K/yj/Cv8o/wr/KP8K/zAtAv82KgL/OSoC/zsuAv86NAP/ODwE/zZJ&#10;Bv8zVgf/MWMJ/y9xCv8tfgv/LYoM/yyUDP8snA3/LKQN/yyrDf8ssQ3/LLkN/yvBDf8syw3/LNoN&#10;/yznDf8s8Q3/LPoN/yz/DP4t/wz9Lf8M/S3/DP0s/wv9LP8L/Sz/C/0s/wv9LP8L/zIrAf85KAL/&#10;PSgC/z8qAv8+MAP/PToE/zxGBv85Uwj/N2AJ/zVtC/8zegz/MoYN/zGQDv8xmQ7/MaEP/zGoD/8w&#10;rg//MLUP/zC9EP8wxxD/MNQQ/zDkEP8x7xD+MfkP+zH/D/kx/w/4Mf8O9zH/Dvcx/w72Mf8O9jH/&#10;DvYx/w72Mf8O/zUoAf88JQH/QCQC/0MnAv9DLAP/RDcE/0JDBv9ATwj/PVwK/ztpDP85dg3/OIIP&#10;/zeMEP83lRH/Np0R/zakEv82qxL/NrIT/zW6E/81wxP/Nc8T/DXhE/k27RP2NvcT8zb/E/E2/xLw&#10;Nv8S8Df/Ee83/xHvN/8Q7zf/EO83/xDvN/8Q/zklAf9AIQH/RSAB/0ciAv9JKQL/SjQE/0k/Bf9G&#10;Swj/RFgK/0JlDf9AcQ//Pn0R/z2HEv89kRT+PJkV/TygFfw7pxb6O64X+Tu2F/g7vxf2O8oY9Dvc&#10;GPA76hjtO/YY6jv/F+g8/xfnPP8W5j3/FeU9/xTlPf8U5T3/FOU9/xTlPf8U/z0iAf9EHgH/SRwB&#10;/00eAf9QJgL/UTAD/1A7Bf9ORgj/S1ML/0hgDv9GbBH7RXgT+ESCFfZDjBf0QpQY80GcGfFBoxvv&#10;QKob7kCyHO0/ux3rP8Ye6T/VHuU/6B/iQPQe30D+Hd1B/xvbQv8a2UL/GNhC/xfYQv8X2EL/F9hC&#10;/xfYQv8X/0AfAf9IGgH/ThgB/1IbAf9WIwL/WCwD/1c3BP9VQgf/Uk0L+VBaDvVNZxLxTHIW7kp9&#10;GOtIhhvpR48d50aXH+VFniDjRKYi4USuI+BDtyTeQ8Il3EPQJtdD5SbTRPMk0EX+Is1G/yDMR/8e&#10;ykf/HMlI/xvJSP8byUj/G8lI/xvJSP8b/0QbAf9MFgH/UhQB/1gYAf9dHwH/XygC/14yA/1dPQb2&#10;WkkK8FdVD+pVYhPmUm0Y4lB3HN9OgR/cTIoi2UuSJNVKmibTSaEo0UmpKc9IsirNSLwry0jJLMhI&#10;3yzFSO8rwkr8KMBL/yW/TP8ivk3/IL1N/x+9Tf8evU3/Hr1N/x69Tf8e/0cYAf9PEwH/VhEA/14V&#10;AP9iHAH/ZSQB/mUtAvRkOAXtYUMJ5l9RDuBcXRTaWGga1FZyHtBUeyLMUoQmylCMKMdPlCrFTpss&#10;w06jLsFNrC+/TLYwvUzCMbtM0zK4TOkxtk74LbRQ/yqzUf8ns1L/JLJS/yKyUv8islL/IrJS/yKy&#10;Uv8i/0oVAf9TEQD/Ww8A/2ISAP9oFwD/ah8B9msoAexrMgPkaT4H3GZMDdNiWBTNX2MbyFxtIMRa&#10;diTBWH4ovlaGK7tVji65U5YwtlKeMrRSpjOyUbA1sFG8Nq5QyzesUOM3qlL0M6lU/y6oVv8rqFf/&#10;KKhX/yWoV/8lqFf/JahX/yWoV/8l/00TAP9WDgD/Xw0A/2cQAP9sEwD7cBkA73EiAeRxLALbcDoF&#10;0WxIDMloVBTDZV8bvmJoIbpfcSa2XXkqs1uBLbBaiTCuWJEzq1eZNalWoTenVqs4pVW2OqNVxTuh&#10;Vd07n1bwN59Y/jKfWv8unlv/K55c/yieXP8onlz/KJ5c/yieXP8o/1ARAP9ZDAD/YwwA/2sNAP9w&#10;EAD1dBMA6HYaAN13JQHRdjYEyHJEDMFuUBS7a1sbtmdkIbFlbSetYnUrqmB8L6dfhDKkXYw0olyU&#10;N59bnTmdWqY7mlmxPZhZvz6XWdM+lVrsO5Vd+zWWXv8xll//LZZg/yqWYP8qlmD/KpZg/yqWYP8q&#10;/1IPAP9cCgD/ZgkA/24KAPZ0DADveA4A4XsSANR8IADKezMEwXdBC7p0TRO0cFgbrmxhIalqaSem&#10;Z3EromV4L59kgDOcYog2mWGQOJZfmTuUXqI9kV6tP49du0CNXc1BjF7oP41h+TiNYv8zjmT/MI5k&#10;/yyOZf8sjmX/LI5l/yyOZf8s/1UOAP9fBgD/aQYA9HIGAOJ4BgDbfAkA2X8MAM2BHQDEfzADu3w/&#10;CrR4SxKtdVUaqHFeIaNuZiafbG4rm2p1L5hofTOVZ4Q2kmWMOY9klTyMY58+iWKqQIdht0KFYclC&#10;hGLkQYVk9zuGZv81h2f/MYdo/y6Haf8th2n/LYdp/y2Haf8t/1cMAP9hBAD+bAMA5HUBANt7BQDT&#10;gAgA0IMKAMeFGgC+hC0DtoE8Ca99SBKoeVIZonZbIJ1zYyaZcGsrlW5yL5FteTOOa4E2i2mJOoho&#10;kjyFZ5w/gmanQYBmtEN+ZsVEfGbhQ35o9Tx/av83gGv/M4Fs/y+BbP8vgWz/L4Fs/y+BbP8v/1kL&#10;AP9jAQD0bwAA33gAANR/BADOgwYAyocIAMKIGAC5hysCsYU6CKqBRhGjflAYnXpZH5h3YSWTdWgq&#10;j3NvL4txdzOIb342hW6GOoJsjz1/a5lAfGqlQnlqsUR3asJEdmrdRHhs8z55bv84em//NHtw/zB8&#10;cP8wfHD/MHxw/zB8cP8w/1sIAP9mAADncgAA2nsAAM+CAwDJhwUAxIoGALyMFQC0iygCrIk4B6WF&#10;RBCegk4YmH9XHpN8XySOeWYqindtLoZ1dDKCdHw2f3KEOXxxjT15cJdAdm+iQnNur0RxbsBFcG7Z&#10;RXJw8T9zcv85dXP/NXZ0/zF2dP8xdnT/MXZ0/zF2dP8x/10GAP9pAADidAAA1H0AAMuFAgDEigQA&#10;v40FALePEwCwjyYBqI01B6CKQg6ahkwWk4NVHY6BXSSJfmQphXxrLYF6cjJ9eHk1eneCOXZ2izxz&#10;dZVAcHSgQm1zrURrc71FanPVRWx070Budv46b3f/NnF4/zJxeP8xcXj/MXF4/zFxeP8x/18CAPds&#10;AADedwAA0IEAAMeIAQDAjQMAuZEDALKTEQCrkyMBo5EzBpyOQA2Vi0oVj4hTHImGWyKEg2IogIFp&#10;LXx/cDF4fnc1dHyAOHF7iTxuepM/a3meQmh4q0RmeLtFZHjRRWZ57kBoe/06anv/Nmt8/zJrfP8y&#10;a3z/Mmt8/zJrfP8y/2EAAOpvAADZegAAzIQAAMOLAAC7kQEAtJUBAKyXDgCllyEBnpYxBZeTPgyQ&#10;kEgUio5RG4SLWSF/iWAne4dnK3eFbjBzhHU0b4J9N2uBhztogJE+ZX+cQWJ+qUNgfrlEX37PRGB/&#10;7EBigPw6ZID/NmWB/zNmgf8yZoH/MmaB/zJmgf8y/2QAAOVyAADTfgAAx4cAAL6PAAC2lQAArpkA&#10;AKabDACgnB4AmZsuBJKZOwqLlkYShZRPGX+RVx96j14ldY5lKnGMbC5tinMyaYl7NmaIhDliho89&#10;X4WaP1yFqEFahbdCWYXMQlqF6j9chvs6Xob/Nl+H/zJfh/8yX4f/Ml+H/zJfh/8y/WgAAOB2AADN&#10;ggAAwowAALmTAACwmQAAqJ0AAJ+gCQCZoRoAk6ArA4yfOAiFnUMQf5pMF3mYVB10l1wicJVjJ2uT&#10;aixnknEwZJF5M2CPgjdcjo06WY2ZPVeNpj9UjbZAU43LQFSN6T1Wjfo5V43/NVmO/zJZjv8xWY7/&#10;MVmO/zFZjv8x7W0AANl7AADIhwAAvZAAALSYAACqnQAAoaEAAJemBACRpxUAjKcnAoWmNQZ/pEAN&#10;eaJKFHOgUhpun1kfaZ1gJGWcZyhhm28sXpp3MFqYgDNWl4s2U5eXOVGWpTtPlrQ8TpbJPE6W6DpP&#10;lvk2UZb/M1KW/zBSlv8wUpb/MFKW/zBSlv8w5nIAANCAAADCjAAAuJYAAK2cAACjoQAAmaYAAI6t&#10;AACIrhEAg64iAX2tMQR3rD0KcqpHEGypTxZnqFcbY6deH1+mZSRbpG0nWKR1K1Sjfy5RookxTqGW&#10;NEuhpDZJobQ2SKHIN0ig5zVJoPkySp//MEuf/y5Ln/8tS5//LUuf/y1Ln/8t3XkAAMmGAAC8kgAA&#10;sZoAAKagAACcpgAAkawAAIayAAB9tg0AebYdAHW2LAJvtTkGarRDC2WzTBFgslQWXLFbGliwYx5V&#10;r2shUa9zJU6ufShLrYgqSK2VLUWtoy5ErbMvQ63IL0Ks5y9Dq/ktRKv/K0Sq/ylEqv8pRKr/KUSq&#10;/ylEqv8p0YAAAMGNAAC1mAAAqZ8AAJ6lAACTrAAAiLIAAH24AABxvgYAbr8VAGq/JgFmvzMDYb4/&#10;B12+SAtZvVEPVb1ZE1G8YBdOvGgaS7txHUi7ex9FuociQrqUJEC6oiY+urMmPbrIJj266CY9uPkl&#10;Pbf/JD22/yM9tv8jPbb/Iz22/yM9tv8jx4gAALmVAACsnQAAoaQAAJarAACKsgAAf7kAAHO/AQBo&#10;xgUAYMoOAF7KHQBbyiwBV8o4A1TKQwVQykwITclVC0rJXQ5HyWYRRMlvFEHJeRY/yIUYPMiTGjrI&#10;ohs5ybMcOMnJHDjI6Bw3x/kcN8X/HDbE/xw2xP8cNsT/HDbE/xw2xP8cvpEAALCbAACkowAAmKoA&#10;AIyyAACAuQAAdMAAAGjHAABdzQUAU9MKAE/XEgBN2CIAS9gwAEnYPAJG2EYDRNlPBEHZWAY/2WEI&#10;PNlrCjrZdgw32YIONdqQDzTaoBAy2rERMdvHETHa5xEw2PYSMNb/Ey/U/xMv1P8TL9T/Ey/U/xMv&#10;1P8Ts5oAAKahAACaqQAAjbEAAIC6AAB0wQAAaMkAAFzPAABS1QMASNwIAEXlEgBD5R4AQeYqAD7m&#10;NQE75z4BOedHAjfnUAM06FkEMuhiBTDobQYu6XkHLOmHCCvqlgkp6qcKKOq6Cifr1gon6fAKJ+f9&#10;CSbm/wom5v8KJub/Cibm/wom5v8KqKAAAJynAACPsAAAgrkAAHTCAABoygAAW9EAAE/XAABF3QAA&#10;Pu4JADzyEQA58xsANvMlADT0LgAx9DcBLvU/ASz1RwEp9k8CJ/ZXAiX3YQMj92wDIfh6BB/4iQQe&#10;+ZoFHPmrBRv6wAUa+t4FGvnyBRr3/QUZ9v8FGfb/BRn2/wUZ9v8FnqYAAJGvAACDuQAAdcIAAGfL&#10;AABa0wAATdoAAELfAAA45QAANfsHADH/DwAu/xYAK/8fACn/JgAl/y0AI/80ACD/OwEe/0MBG/9L&#10;ARn/UwEW/10CFP9qAhL/eAIR/4gCEP+aAhD/qwMO/74DDv/VAw7/7QMO//ADDv/wAw7/8AMO//AD&#10;k64AAIS4AAB2wgAAZ8wAAFrVAABM3AAAP+EAADXmAAAt9AAAKv8CACb/CwAj/xEAIP8XAB3/HQAZ&#10;/yMAFv8pABT/LwAS/zUAEP89AA7/RQEM/04BCv9YAQf/ZQEF/3QBA/+FAQL/lgEB/6YBAP+1AQD/&#10;xgEA/8oBAP/KAQD/ygEA/8oBhrcAAHfBAABozAAAWtcAAEveAAA+5AAAMukAACftAAAj/wAAH/8A&#10;ABv/BQAX/wwAFP8QABH/FAAP/xgADf8dAAv/IgAI/ygABf8uAAL/NQAA/z0AAP9HAAD/UgAA/14A&#10;AP9tAAD/fgEA/44BAP+bAQD/qQEA/6sBAP+rAQD/qwEA/6sB/yotAf8uKwH/MCsB/zAuAv8uNQL/&#10;KT0D/yVJBP8jVwT/IWQF/x9yBv8dfwb/HYoG/x2UBv8dnAf/HKMH/xyqB/8csQf/HLgG/xy/Bv8c&#10;yQb/HNYG/x3lBv8d7wb/HfkF/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d/wX/Hf8F/ywr&#10;Af8wKAH/MygB/zMrAv8xMQL/LToD/ytHBP8oVAX/JmEF/yRvBv8ifAf/IocH/yKRB/8hmQf/IaEI&#10;/yGnCP8hrgj/IbUI/yG8CP8hxgf/IdEH/yHiB/8i7Qf/IvcH/yL/Bv0i/wb8Iv8G/CL/Bvwi/wb7&#10;Iv8G+yL/Bvsi/wb7Iv8G/y4oAf8zJQH/NiUB/zcnAf81LQL/NDgD/zJEBP8vUQX/LF4G/yprB/8p&#10;dwf/KIMI/yeNCP8nlgn/J50J/yekCf8nqwn/J7IJ/ye5Cf8nwgn/J80J/yfeCf8n6wn8J/YI+Sj+&#10;CPco/wj2KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj1KP8I/zIlAf83IgH/OiEB/zsjAf87KQL/OzQC&#10;/zlABP82TQX/NFoG/zFmB/8wcwj/Ln8J/y6JCv8ukgr/LZkL/y2hC/8tpwv/La4L/y21DP8tvgz+&#10;LckM+y3ZDPgt6Av0LvQL8S7+C+8u/wvuLv8L7S7/C+wu/wrsLv8K7C7/Cuwu/wrsLv8K/zUiAf87&#10;HgH/Px0B/0AfAf9CJgH/QjEC/0A8A/8+SAX/O1UG/zliCP83bgr/NnkL/zWEDP00jQ38NJUN+jSc&#10;Dvkzow73M6oP9jOyD/Uzug/zM8UP8jPSD+4z5Q/qNPIP5zT9D+U0/w/kNP8O4jX/DuI1/w3hNf8N&#10;4TX/DeE1/w3hNf8N/zkeAf8/GgH/QxgB/0YaAf9JIwH/SS0C/0g4A/9FRAX/Q1AH/0BdCfs+aQv4&#10;PXQN9Tx/DvM7iA/xO5AQ7zqYEe06nxLsOaYT6jmuE+k5thTnOcEU5jnOFeI54xXeOfEV2zr8FNg6&#10;/xPVO/8S0zv/EtI7/xHSO/8Q0jv/ENI7/xDSO/8Q/z0bAf9DFgD/SBQA/0wXAf9PHwH/UCgB/08z&#10;Av9NPwT7SkoG9UdXCfFGZAztRG8O6UN5EedCgxPkQYsU4kCTFuA/mxffP6IY3T6qGds+sxrYPr0a&#10;1j7KG9I+3xvOPu8byz/7GslA/xjHQP8XxkH/FcVB/xTEQf8UxEH/FMRB/xTEQf8U/0EXAP9HEgD/&#10;TBAA/1IUAP9WGwD/VyQB/1YuAvhUOQPxUUUG609SCeZNXgzhS2kQ3Ul0E9lIfRbVRoYY0kWOGtBF&#10;lhzORJ0dzESlHspDrR/IQ7YgxkPDIcVD0yHBQ+khvkT3H7xF/x26Rv8buUf/GbhH/xi4R/8XuEf/&#10;F7hH/xe4R/8X/0QUAP9LEAD/UQ4A/1cRAP9bFgD/XR4A+V0oAe9bMwLnWT8E4FdNCNpUWQ3TUmQS&#10;zlBuFspOdxnHTIAcxUuIHsJKkCDASpchvkmfI7xIpyS6SLAluEi8JrdIyye0R+MnsknzJbBK/yKu&#10;S/8frkz/Ha1M/xutTf8arU3/Gq1N/xqtTf8a/0cRAP9PDQD/VgwA/1wOAP9gEgD9YhgA8GMhAOZi&#10;LAHeYDoD1F5IB81bVA3HWF8Tw1ZpF79Uchu8UnoeuVGCIbZQiiO0T5Elsk6ZJ7BNoiiuTasqrEy2&#10;K6pMxCyoTNsspk3vKqRP/SakUP8jo1H/IKNS/x6iUv8dolL/HaJS/x2iUv8d/0oPAP9SCgD/WgkA&#10;/2ALAP9lDgD1ZxEA6GgYAN1nJADSZjUCymREB8NhUA29XlsTuVxkGLVabRyxWHUgrld9I6xVhCWp&#10;VIwop1OUKqVSnSyjUqYtoVGxL59RvjCdUdEwm1HqL5pT+iqaVf8mmVb/I5lW/yGZV/8fmVf/H5lX&#10;/x+ZV/8f/00NAP9VBgD/XQUA+2QHAO9pCQDpawwA4WwQANNtHgDJbDECwmpAB7tnTA21ZFcTsGFg&#10;GaxfaR2oXXEhpVx4JKJagCegWYcqnViQLJtXmC6ZVqIwllWsMpRVuTOTVcozkVXlM5FX9y2RWf8p&#10;kVr/JZFb/yORW/8hkVv/IZFb/yGRW/8h/08LAP9XAgD/YQIA6mgBAN5tBADYcAgA1XALAMtyGwDC&#10;cS4Cum89BrRsSQ2uaVQTqWddGaRkZR2hYm0hnWF0JZpffCiYXoMrlV2LLZJblDCQW54yjVqoNItZ&#10;tTWKWcY2iFnhNohc9DCIXf8riV7/KIlf/yWJX/8jiV//I4lf/yOJX/8j/1EJAP9aAAD1ZAAA4GwA&#10;ANdxAwDQdAYAzXUJAMR2FwC8dioBtHQ6Ba5xRgynblESomtaGJ5pYh2aZ2khlmVxJZNkeCiQYoAr&#10;jWGILotgkTGIX5ozhl6lNYNesjeCXsI3gF7cOIBf8jOBYf8tgmL/KYJj/yaCZP8lgmT/JYJk/yWC&#10;ZP8l/1MGAP9dAADnZwAA228AANB0AgDKeAUAxnkHAL56FQC2eigBr3g3Bah2RAuic04SnHBXGJht&#10;Xx2Ua2chkGpuJY1odSiKZ30rh2WFLoRkjjGBY5c0f2KiNnxirzh6Yr45eWLVOXlj7zR6Zf4ve2b/&#10;K3xn/yh8Z/8mfGf/Jnxn/yZ8Z/8m/1UDAP9gAADjagAA1XIAAMx4AQDFewMAwH0FALl+EgCxfiUB&#10;qn01BKN6QQqdd0wRl3RVF5JyXRyOcGQgim5rJIdsciiEa3orgWqCLn5pizF7Z5U0eGegNnZmrDh0&#10;Zrw5c2bROnNn7TZ0af0wdWr/LHZr/yl3a/8nd2v/J3dr/yd3a/8n/1cAAPZjAADfbQAA0XUAAMh7&#10;AADBfwIAu4ADALSBEACsgiMBpYEyBJ5+PwmYe0oQknlTFo12WxuJdGIghXJpJIFxcCd+b3cre25/&#10;LnhtiDF1bJI0c2ueN3Bqqjluark6bWrOOm1r6zdvbfwxcG7/LXFu/ypxb/8ocW//KHFv/yhxb/8o&#10;/1kAAOtlAADbcAAAzXgAAMR+AAC8ggEAtoQBAK6FDgCnhiAAoIUwA5qCPQiTgEgPjn1RFYl7WRqE&#10;eWAfgHdnI3x1bid5dHUqdnN9LnNyhjFwcZA0bXCcN2pvqDlob7c6Z2/LOmdw6Tdpcfoya3L/LWxz&#10;/ypsc/8obHP/KGxz/yhsc/8o/1wAAOdoAADVcwAAyXsAAMCCAAC4hgAAsYgAAKmJDQCiih0AnIku&#10;ApWHOwePhUUOiYJPFISAVxl/fl4ee3xlInh7bCZ0eXMqcXh7LW53hDBrdo4zaHWaNmV0pjhjdLU5&#10;YXTJOmF05zhjdvkyZXb/LmZ3/ytnd/8pZ3f/KWd3/ylnd/8p/18AAONsAADQdgAAxX8AALyFAAC0&#10;igAArIwAAKOOCgCdjhoAl44rApCMOAaKikMMhIdMEn+FVRh6hFwddoJjIXOAaiVvf3EpbH55LGh9&#10;gi9lfIwyYnuYNV96pDdderM4XHrHOVx65Tdee/gyX3v/LmB8/ythfP8pYXz/KWF8/ylhfP8p9WIA&#10;AN5vAADMegAAwIMAALeJAACvjgAAppEAAJ2SBgCXkxcAkZMoAYuSNgWFkEELf45KEXqMUhZ1ilob&#10;cYhhH22HaCNqhm8nZoR3K2ODgC5ggooxXYGWNFqBozZYgLI3VoDFN1aA4zZYgfcxWYH/LVuC/ypb&#10;gv8pW4L/KVuC/ylbgv8p7GYAANhzAADHfgAAvIcAALOOAACpkgAAoJUAAJaYAQCQmRMAipkkAYWY&#10;MgR/lj4JeZRIDnSTUBRvkVcZa5BeHWiOZSFkjW0lYIx1KF2LfitaioguV4mUMVSJoTNSiLA0UYjD&#10;NVCI4jRSiPYwU4j/LFSI/ylViP8oVYj/KFWI/yhViP8o5msAANB4AADCgwAAt4wAAK2SAACjlgAA&#10;mpoAAI6eAACHnxAAg58gAH6fLwJ4nTsHc5xFDG6bTRFpmVUWZZhcGmGXYx5elmohW5VyJVeUfChU&#10;k4YrUZKSLk6SoDBMkq8xS5LCMUqR4DFMkfUtTZH/Kk6Q/yhOkP8mTpD/Jk6Q/yZOkP8m3nAAAMl9&#10;AAC8iQAAspIAAKeXAACdmwAAk58AAIakAAB+pgwAeqYbAHWmKgFwpjcEbKVBCWejSg1jolISX6FZ&#10;FluhYRlYoGgdVJ9wIFGeeiNOnYQmS52RKUicnipGnK4sRZzBLEWc3ytFm/QpRpr/J0ea/yVHmv8k&#10;R5r/JEea/yRHmv8k1HcAAMKEAAC2jwAAq5YAAKGcAACWoAAAi6UAAH+qAAB0rgUAb68UAGyvJABo&#10;rzICZK49BV+tRglbrE8NWKxWEVSrXhRRqmYXTqpuGkupeB1IqYMgRaiPIkOonSRBqK0lQKjAJT+o&#10;3yU/pvQjQKX/IkCl/yFApP8gQKT/IECk/yBApP8gyn4AALuLAACvlQAApJsAAJmhAACOpgAAgqwA&#10;AHexAABqtgAAY7gOAGG4HQBeuCwBWrg4Ale4QgVTuEsIULdTC023Ww5KtmMQR7ZrE0S1dRZCtYEY&#10;P7WOGj21nBw7tawcOrXAHTm13xw5s/QcObL/HDmx/xs5sP8bObD/Gzmw/xs5sP8bwYYAALSTAACn&#10;mgAAnKAAAJGnAACFrQAAebMAAG24AABivQEAVsIHAFPDFABSwyMAUMQwAU3EOwJKxEUDR8ROBUXE&#10;VwdCw18JQMNoCz3Dcg07w34POMOMETbDmxI1w6sTM8PAEzPD4BMzwfUTMsD/FDK//xQxvv8UMb7/&#10;FDG+/xQxvv8UuJAAAKuZAACfoAAAk6cAAIeuAAB7tAAAbrsAAGPAAABYxQEATcoFAETPDABD0BcA&#10;QtAlAEDQMgA/0T0BPdFHATvRUAI50lkDNtJjBDTSbgUy0noHMNKICC7SmAkt06kJLNO+CizT3wkr&#10;0fMKKs/+CynO/wwpzf8NKc3/DSnN/w0pzf8NrpgAAKKfAACWpgAAia4AAHy2AABvvQAAY8MAAFfI&#10;AABMzQAAQtIDADnZCQA13xAANN8bADLgJwAx4TIAMOE9AC7iRwAt4lABK+JaASrjZQIo43ECJuR/&#10;AyXkjwMj5aEEIuW0BCHlzQQg5OwEIOL7BB/h/wUf4P8FH+D/BR/g/wUf4P8FpJ4AAJilAACLrgAA&#10;fbYAAHC+AABjxgAAVssAAEvQAABA1QAANtwAAC/lBwAt7RAAK+4YACnuIgAn7ysAJe80ACPwPAAh&#10;8EUAH/FOAB3yWAEb8mQBGfNxARjzgQEX9JICFfSlAhT1ugIT9dYCE/TvAhLy/AIS8P8CEvD/AhLw&#10;/wIS8P8CmqQAAI2tAAB/tgAAcb8AAGPHAABWzgAASdMAAD3aAAAz3wAAKuMAACb0BQAk+w0AIfwT&#10;AB79GwAc/SIAGf4pABf+MQAV/zkAE/9BABH/SgAQ/1UADv9hAAz/bwEM/4ABCv+TAQn/pgEI/7oB&#10;B//UAQf/6wEG//YBBv/2AQb/9gEG//YBj6wAAIC2AAByvwAAY8kAAFbRAABI2AAAO90AADDiAAAm&#10;5gAAH/AAABz/AAAZ/wkAFv8OABT/EwAR/xkAD/8eAA3/JAAL/ysACf8yAAb/OwAD/0QAAP9PAAD/&#10;XAAA/2sAAP99AAD/kAAA/6MAAP+0AAD/xgAA/9YAAP/WAAD/1gAA/9YAgrUAAHO/AABkyQAAVtMA&#10;AEfbAAA64AAALuUAACPpAAAa7QAAFf0AABL/AAAQ/wIADv8JAAv/DQAI/xAABP8TAAH/GAAA/x4A&#10;AP8kAAD/KwAA/zMAAP89AAD/SQAA/1YAAP9mAAD/eAAA/4oAAP+bAAD/qAAA/7EAAP+xAAD/sQAA&#10;/7EA/yUrAf8oKQH/KSkB/ygsAf8jMgH/HjsC/xpHAv8XVQP/FWID/xNwA/8SfAP/EocD/xKRA/8S&#10;mQP/EqAD/xKnA/8SrQP/EbQD/xG7A/8RxAP/Ec4D/xHfA/8R6wL/EvYC/xL+Av8S/wL/Ev8C/xL/&#10;Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/ygpAf8rJgH/LCYB/yspAf8oLwH/IjgC/yBEAv8dUgP/G18D&#10;/xhsA/8XeQT/F4QE/xeOBP8XlgT/Fp0E/xakBP8WqgT/FrEE/xa4BP8WwAP/FsoD/xbbA/8W6AP/&#10;F/QD/xf9A/wX/wL7F/8D+xf/A/oX/wP6F/8D+hf/A/oX/wP6F/8D/yomAf8uIwH/LyIB/y8lAf8s&#10;KwH/KjUC/ydBAv8kTgP/IlsD/yBoBP8edAT/HYAE/x2KBP8dkgX/HZoF/x2hBf8dpwX/Ha0F/x20&#10;BP8dvQT/HccE/x3UBP4d5gT7HfIE9x77A/Ue/wT0Hv8E8x7/BPMe/wTyHv8E8h7/BPIe/wTyHv8E&#10;/y4iAf8yHwH/NB4B/zMgAf8yJgH/MjIB/y8+Av8sSgP/KlcD/ydkBP8mcAX/JXsF/ySFBf8kjgb/&#10;JJYG/ySdBv8kowb/JKoG/SSxBvwkuQb7JMMG+STPBvYk4wbyJPAF7iX6Be0l/wbrJf8G6iX/Bukl&#10;/wbpJf8G6SX/Bukl/wbpJf8G/zIeAf82GwD/OBkA/zgbAf86IwH/OS0B/zg6Av81RgP/MlIE/zBf&#10;BP8uawX/LXYG/SyAB/osiQf5K5EH9yuZCPUrnwj0K6YI8yutCPErtQjwK78I7ivLCOsr3wjnLO4I&#10;5Cz6COIs/wngLP8J3iz/CN4s/wjdLP8I3Sz/CN0s/wjdLP8I/zUaAP86FgD/PRQA/z8XAP9BHwD/&#10;QSkB/0A0Af89QQL/Ok0D/DhaBfg2ZQb0NXEH8TR7CO8zhAntM40J6zKUCukymwroMqIL5jKqC+Qy&#10;sgzjMrsM4TLIDN8y3AzaMuwN1TP4DdIz/w3QM/8MzjP/DM00/wvMNP8LzDT/C8w0/wvMNP8L/zkW&#10;AP8+EgD/QRAA/0UTAP9IGwD/SCQA/0cvAf5EOwL3QkcD8T9UBew+YAboPGsI5Tt2CeI7fwvgOogM&#10;3TmQDds5lw7ZOJ4P1jimENQ4rhHSOLcR0DjDEs440xLKOOgSxzn3EsQ5/xHCOv8QwTr/D8A6/w6/&#10;Ov8Ovzr/Dr86/w6/Ov8O/z0TAP9CDwD/Rg0A/0sQAP9OFgD/Tx8A/U4pAfRMNAHsSEEC5kdOBOBF&#10;WwbbRGYJ1kJwDNJBeQ7PQIIQzUCKEco/kRPJP5kUxz6gFcU+qBbDPrEXwT68F8A+yxi9PuIYuj7y&#10;F7c//xa1QP8UtED/E7NB/xGzQf8Qs0H/ELNB/xCzQf8Q/0AQAP9GDAD/SwoA/1ENAP9TEQD/VBgA&#10;81QiAOlSLQHhUDsB2k9JA9JNVQfMS2ALyElqDsVIcxHCR3sTv0aDFb1Fixe7RZMYuUSaGbdDohq1&#10;Q6sbtEO2HLJDxB2wQ9kerUPtHatF/BqpRf8YqEb/FqhG/xWnR/8Tp0f/E6dH/xOnR/8T/0QOAP9K&#10;CAD/UAYA/1UKAP9YDQD3WREA6lgYAN9XJADUVzUBzFVEBMZUUAjBUlsMvVBlELlObRO2TXYWtEx9&#10;GLFLhRqvSo0brUmVHatJnR6pSKYgp0iwIaVIvSKkSM8ioUjoIqBJ+B6fS/8bnkv/GZ1M/xedTP8W&#10;nUz/Fp1M/xadTP8W/0cLAP9NAgD/VAIA91oEAOtdBwDnXQsA4VwQANNdHgDKXTABw1w/BL1aTAi3&#10;WFcMs1ZgEa9UaRSsU3EXqVF4GqdQgBykT4ceok+PIKBOmCGeTaEjnE2rJJpNuCWZTMgmlkziJpVO&#10;9SKUT/8flFD/HJRR/xqUUf8YlFH/GJRR/xiUUf8Y/0kIAP9QAAD7WAAA5V4AAN1iAwDWYwcA1GEK&#10;AMpiGQDCYywBu2I7A7RgSAivXVMMqltcEaZaZBWjWGwYoFd0G51Vex2bVIMgmVSLIpZTkySUUp0l&#10;klGnJ5BRsyiOUcMpjVHdKoxS8iaLVP8ii1X/HotW/xyLVv8ai1b/GotW/xqLVv8a/0wEAP9TAADs&#10;XAAA32IAANRmAQDOaAUAy2cIAMJnFgC6aCgBs2c4A61lRQeoY1AMo2FZEZ9fYRWbXWgYmFxwG5Va&#10;dx6TWX8hkFiHI45XjyWMV5kniVajKYdWryqFVb8rhFbVLINX7ymDWP4kg1n/IIRa/x6EWv8chFr/&#10;HIRa/xyEWv8c/04BAP9XAADlXwAA2GYAAM5qAADHbAMAw2sFALxsEgC0bSUArWw1A6dqQgehZ00M&#10;nGVWEZhjXhWUYmUYkWBsG45fdB6MXnshiV2DJIZcjCaEW5UogVqgKn9arCx9WrstfFrPLntb7Ct8&#10;XPwmfF3/In1e/x99Xv8dfV7/HX1e/x19Xv8d/1AAAPVZAADhYwAA0moAAMluAADCcAEAvXADALZw&#10;EACucSIAqHAyAqFuPwacbEoLl2pTEJJoWxSOZmIYi2VpG4hjcB6FYnghgmGAJIBgiSZ9X5Ipe16d&#10;K3heqS12XrgudV7ML3Re6S11YPondmH/I3di/yB3Yv8ed2L/Hndi/x53Yv8e/1IAAOxcAADcZgAA&#10;zm0AAMRyAAC9dAAAt3QBALB0DgCpdR8AonQvApxyPQWXcEcKkW5RD41sWRSJamAXhWlnG4Jobh5/&#10;ZnUhfWV9JHpkhid3Y5ApdWObLHJipy5wYrYvb2LJL25i5i5vZPkocGX/JHFm/yFxZv8fcWb/H3Fm&#10;/x9xZv8f/1QAAOhfAADXaQAAynAAAMB1AAC5eAAAsngAAKt4DQCkeR0AnngtAZd3OgWSdUUKjHJO&#10;DohwVhOEb14XgG1kGn1sax16a3Mgd2p7I3RpgyZyaI0pb2eZLGxmpS5qZrMvaWbGMGhm5C9qaPcp&#10;a2n/JWxp/yJsav8gbGr/IGxq/yBsav8g/1cAAORiAADSbAAAxnMAAL14AAC1ewAArXwAAKV8CgCf&#10;fRoAmXwqAZN7OASNeUMJiHdMDoN1VBJ/c1sWe3JiGXhwaR11b3Agcm54I29tgSZsbIspamyXLGdr&#10;oy5la7IvZGvEMGJr4S9kbPYqZm3/JmZt/yNnbv8gZ27/IGdu/yBnbv8g9lkAAOBlAADObwAAwnYA&#10;ALl8AACxfwAAqYAAAKCABwCZgRcAlIEoAY6ANQOIfkEIg3xKDX56UhF6eFkVdndgGXN2ZxxwdG4f&#10;bXN2I2pyfyZncYkpZHGVK2JwoS1gcLAvXnDCL11w3y9fcfUqYHH/JmFy/yNicv8gYnL/IGJy/yBi&#10;cv8g71wAANxpAADKcgAAvnoAALWAAACthAAApIUAAJqFAwCUhRQAjoYlAYmEMwODgz4HfoFIC3l/&#10;UBB1flcUcX1eGG57ZRtremweaHl0ImV4fSVid4coX3aTKlx2nyxada4uWXXALlh13S5ZdvMqW3b/&#10;Jlx3/yNcd/8gXHf/IFx3/yBcd/8g6mAAANVsAADFdgAAun4AALGEAACoiAAAn4kAAJSKAACNihEA&#10;iIshAIOKMAJ+iTsFeYdFCnSGTg5whFUSbINcFmmCYxpmgWodYoByIF9/eyNcfoUmWX2RKVd8nitV&#10;fKwsU3y+LVJ82i1TfPIpVXz/JVZ8/yJXfP8gV3z/IFd8/yBXfP8g5WQAAM9wAADBegAAtoMAAK2J&#10;AACjjAAAmY4AAI2PAACGkA4AgZEdAH2QLAF4jzgEc45CCG6NSwxqjFMQZ4paFGOJYRdgiGgbXYdw&#10;HlqGeSFWhYMkVIWPJlGEnChPhKoqTYS8Kk2E1ypNg/EnT4P/JFCD/yJQg/8fUIP/H1CD/x9Qg/8f&#10;3mkAAMl1AAC8gAAAsogAAKiNAACdkQAAk5MAAIWWAAB+lwsAeZcZAHWXKAFxlzUDbJY/BmiVSApk&#10;lFANYZNXEV2SXhVakWYYV5BuG1SPdx5RjoEgTo6NI0uNmiVJjakmSI27J0eN1CdHjPAkSIz/IkmL&#10;/yBKi/8eSov/HkqL/x5Ki/8e1W4AAMN7AAC3hQAArI0AAKKSAACXlgAAjJkAAH+cAAB1ngUAcJ8T&#10;AG2fIwBpnzABZZ47BGGeRQddnU0KWpxUDVebXBFUmmMUUZprF06ZdBlLmH8cSJiLHkWXmSBDl6gh&#10;Qpe6IkGX0yJBlu8gQpX+HkKV/x1DlP8cQ5T/HEOU/xxDlP8czHUAALyBAACxjAAAppIAAJuXAACR&#10;mwAAhZ8AAHmjAABqpwAAZacOAGOoHABgqCsBXag2AlmnQARWp0kGU6ZRCVCmWQxNpWAOSqVpEUek&#10;chREpH0WQqOJGD+jlxo9o6cbPKO5HDuj0hs7ou8bO6D+Gjuf/xk8n/8YPJ//GDyf/xg8n/8YxHwA&#10;ALaJAACqkgAAn5cAAJWcAACJoQAAfaYAAHGqAABkrgAAWrEIAFexFABVsiMAU7IwAVCyOwJNskQD&#10;S7FNBUixVQdFsV0JQ7FlC0Cwbw0+sHoPO7CHETmvlhM3r6YUNq+4FDWw0RQ1ru8UNK3+FDSs/xQ0&#10;q/8UNKv/FDSr/xQ0q/8Uu4UAAK+QAACjlwAAmJ0AAIyjAACAqAAAdK0AAGiyAABctgAAULoBAEm8&#10;DQBIvBkARr0nAEW9MwBDvT0BQb1HAT+9UAI9vVgDOr1hBTi9awY2vXcINL2ECTK9kwowvaQLL723&#10;DC6+0AsuvO4MLbr+DSy5/w0suP8OLLj/Diy4/w4suP8Os48AAKaXAACbnQAAj6MAAIOqAAB2sAAA&#10;arUAAF66AABSvgAAR8IBAD3HBgA4yRAAN8kbADbKJwA1yjMANMs9ADPLRwAxy1EBMMtbAS7MZQIs&#10;zHECKsx/AynMkAQnzKEEJs20BCXNzgQly+4EJMn8BiPI/wcjx/8HI8f/ByPH/wcjx/8HqZYAAJ6d&#10;AACSowAAhasAAHiyAABruAAAX74AAFLCAABHxgAAPcoAADTPBAAr1AkAJtkPACXZGQAl2iUAJNow&#10;ACPbOwAj20UAItxQACHdWwAg3WgAHt52AB3ehwEc35kBGt+sARnfxAEY3ucBGNz4ARjb/wIX2v8C&#10;F9r/Ahfa/wIX2v8CoJwAAJSjAACHqwAAebMAAGy6AABfwQAAUsYAAEbKAAA7zgAAMdMAACnZAAAh&#10;3gUAHugOAB3oFQAb6R4AGeknABjqMAAW6jkAFetDABTsTgAS7FoAEe1nABDudwAQ7ooADu+eAA7w&#10;swAN8M0ADO/sAAzt/AAM6/8ADOv/AAzr/wAM6/8Al6MAAImrAAB7tAAAbbwAAF/EAABSygAARc4A&#10;ADnTAAAv2AAAJd0AAB3hAAAY7AIAFvcLABT3EQAR+BcAEPgeAA75JQAN+S0AC/o1AAn7PwAH+0oA&#10;BPxXAAP9ZgAC/ncAAP2LAAD9nwAA/LUAAPzRAAD87QAA/PwAAPz9AAD8/QAA/P0Ai6sAAH20AABu&#10;vQAAYMYAAFLNAABE0gAAN9gAACzdAAAi4QAAGeUAABPqAAAQ+gAADv8GAA3/DAAK/xAAB/8UAAT/&#10;GgAB/yAAAP8nAAD/MAAA/zoAAP9FAAD/UwAA/2IAAP91AAD/igAA/58AAP+zAAD/xwAA/+UAAP/l&#10;AAD/5QAA/+UAf7QAAHC9AABhxwAAU9AAAEPWAAA23QAAKuIAAB/mAAAW6gAAEO0AAAz6AAAJ/wAA&#10;Bv8AAAL/BAAA/wkAAP8NAAD/EAAA/xQAAP8aAAD/IQAA/ykAAP80AAD/QAAA/04AAP9eAAD/cgAA&#10;/4cAAP+aAAD/qgAA/7kAAP+5AAD/uQAA/7kA/yApAf8iJwH/IicB/x8qAf8ZMAH/EjkB/xBFAf8N&#10;UwH/DGAB/wptAv8JeQL/CYQC/wmOAf8JlgH/CZ0B/wmjAf8JqQH/CbAB/wi3Af8IvgH/CMgB/wjW&#10;Af8I5gH/CPEB/wj7AP8I/wD/CP8A/wn/Af8J/wH/Cf8B/wn/Af8J/wH/Cf8B/yMmAf8lJAD/JSQA&#10;/yMnAf8dLAH/GDUB/xVCAf8SUAH/EF0C/w5qAv8OdgL/DoAC/w6KAv8OkgL/DpoC/w6gAv8OpgH/&#10;Da0B/w2zAf8NuwH/DcUB/w3RAf8N4wH/De8B/g36AfoN/wH5Dv8B+Q7/AfkO/wH4Dv8B+A7/AfgO&#10;/wH4Dv8B/yYjAP8oIAD/KCAA/yYiAP8iKAH/IDIB/xw/Af8ZTAH/F1kC/xVlAv8TcQL/E3wC/xOG&#10;Av8TjgL/EpYC/xKdAv8SowL/EqkC/xKwAv8StwL/EsEC/xLMAf0S3wH5E+0B9RP4AfMT/wHyE/8B&#10;8RP/AvAU/wLwFP8C8BT/AvAU/wLwFP8C/yofAP8sHAD/LBsA/ysdAP8pJAD/KC8B/yU7Af8iSAH/&#10;H1QC/x1hAv8bbQL/GncC/xqBAv8aigL/GpIC/xqZAv0anwL8GqYC+xqsAvkatAL4Gr0C9hrIAvMa&#10;2wLvGuoC7Bv3Aukb/wLoG/8D5xz/A+Yc/wPlHP8D5Rv/A+Ub/wPlG/8D/y0bAP8wFwD/MRUA/zAW&#10;AP8xIAD/MCoA/y42Af8rQwH/KE8C/yZcAv8kZwL8I3ID+SN8A/cihQP1Io0D8yKVA/IimwPwIqID&#10;7yKpA+0isQPsIrkD6iLFA+gi1QPkI+kD4CP2BN4j/wTbJP8E2ST/BNgk/wTXJP8E1iT/BNYk/wTW&#10;JP8E/zEWAP80EgD/NhEA/zcTAP85GwD/OCUA/zYxAf8zPQH9MUoB+C5WAvQtYgPwLG0D7St3A+or&#10;gAToKogE5iqQBOUqlwTjKp4F4SqlBeAqrQXeKrYF3CrCBdoq0gbVK+cG0Cv1B80s/wfLLP8HySz/&#10;B8gs/wfHLP8Gxyz/Bscs/wbHLP8G/zUSAP85DgD/Og0A/z4QAP9AFgD/PyAA/z0qAPk7NwHyOEQB&#10;7DZRAuc1XAPjNGcD4DNyBN0zewXaMoMG1jKLBtQykwfSMZoI0DGhCM4xqQnMMbIJyzG8CskxygrG&#10;MuELwjLxC78z/gu9M/8KuzP/Croz/wm6M/8JujP/Cboz/wm6M/8J/zkQAP89CwD/QAkA/0QNAP9G&#10;EQD/RRkA90QjAO5BLwDmPzwB4D5KAdo9VwLTPGIEzztsBsw6dQfJOn0JxzmFCsU5jAvDOJQMwTib&#10;DcA4ow2+OKwOvDi2D7o4ww+5ONcQtTjsELI5+w+wOv8Orzr/Da46/wytOv8LrTr/C606/wutOv8L&#10;/zwNAP9ABgD/RQQA/0kJAP9LDQD5ShEA7UkaAONGJgDaRjYA0UZFActFUQPGRFwFwkJmCL9Cbwq8&#10;QXcLukB/Dbg/hg62P44QtD6VEbI+nRKwPqYTrz6wFK0+vRSrPs0VqT7mFaY/9xOkQP8So0D/EKJA&#10;/w+iQP8OokH/DqJB/w6iQf8O/z8JAP9EAAD/SgAA904CAOxQBgDqTwsA40wQANZMHgDNTTAAxk0/&#10;AcBMTAS7S1cGt0lhCbRIaQyxR3EOrkZ5EKxGgBGqRYgTqESQFKZEmBakQ6EXokOrGKBDtxmfQ8cZ&#10;nUPgGptE8xeZRf8VmEb/E5hG/xGYRv8Ql0b/EJdG/xCXRv8Q/0IFAP9HAAD3TwAA5VMAAN1VAQDX&#10;VQYA1VILAMtTGQDDVCsAvFQ7AbZSSASxUVIHrVBcCqlOZA2mTWwPpEx0EaFLexOfSoIVnUqKF5tJ&#10;kxiZSZwal0imG5VIshyUSMEdkkjYHZBJ7xuPSv4Yj0v/Fo5L/xSOTP8Sjkz/Eo5M/xKOTP8S/0UA&#10;AP9LAADpUwAA3lgAANNbAADNWwQAylgHAMJYFQC6WicAs1o3Aa5YRASpV08HpFVYCqFUYA2eU2gQ&#10;m1FvE5hQdhWWUH4XlE+GGZJOjhqPTpgcjU2iHYtNrh+KTbwgiE3QIIdN6x+GT/wbhlD/GIZQ/xaG&#10;UP8UhlH/FIZR/xSGUf8U/0cAAPhPAADkVwAA1V0AAMxgAADFYAIAwV4FALpdEQCzXyMArF8zAaZe&#10;QAOhXEsHnVpUCplZXA6WWGQRk1ZrE5BVchaOVHoYi1SCGolTihyHUpQehVKeH4NRqiGBUbgif1HL&#10;In5S5yF+U/kdflT/Gn5V/xd+Vf8WflX/FX5V/xV+Vf8V/0oAAO5SAADeWwAAz2EAAMZkAAC/ZQAA&#10;umMCALNiDwCsYyAApmMwAaBiPQObYUgGll9RCpJeWQ2PXGERjFtoE4labxaGWXYYhFh+GoJXhxx/&#10;V5AffVabIXtWpyJ5VrUjd1bHJHZW5CR2V/cfd1j/G3dZ/xl3Wf8Xd1n/FndZ/xZ3Wf8W/0wAAOlW&#10;AADZXwAAy2UAAMFoAAC6aQAAtGgAAK1nDQCmaBwAoGgtAZpnOgOVZUUGkGNOCoxiVw2JYV4Qhl9l&#10;E4NebBaAXXMYflx7Gntcgx15W40fdlqYIXRapCNyWrIkcVrEJW9a4SVwW/YgcVz/HHFd/xpxXf8Y&#10;cV3/F3Fd/xdxXf8X/U8AAOVZAADTYgAAx2gAAL1sAAC2bQAAr2wAAKdrCwCgbBkAm2wqAZVrNwKQ&#10;aUMFi2hMCYdmVAyDZVsQgGNiE31iaRV6YXAYeGF4GnVggR1zX4sfcF6WIm5eoiRsXrAla17BJmle&#10;3iZqX/Qha2D/HWth/xtsYf8ZbGH/GGxh/xhsYf8Y9VEAAOJcAADPZQAAw2sAALlvAACxcQAAqnEA&#10;AKJvCACbbxcAlnAnAJBvNQKLbkAFhmxJCIJqUgx+aVkPe2hgEndmZhR1Zm4XcmV2GnBkfh1tY4gf&#10;a2OTImlioCRmYq4lZWK/JmRi2iZkY/IiZWT/HmZk/xtnZP8ZZ2X/GGdl/xhnZf8Y8FMAAN1fAADL&#10;aAAAv28AALZzAACudQAApnUAAJ1zBQCWcxQAkXQkAItzMgKGcj4EgXBHCH1vTwt5bVcOdmxeEXNr&#10;ZBRwamwXbWpzGmtpfBxoaIYfZmeRImNnniRhZqwlYGa9Jl9n1iZfZ/EiYGj/HmFo/xxiaP8aYmj/&#10;GWJo/xliaP8Z7FcAANliAADHawAAvHIAALN3AACqeQAAoXkAAJd3AQCQeBEAi3ghAIZ4LwGBdzsE&#10;fHVFB3h0TQp0clUOcXFcEW5wYxRrb2oWaG5xGWZuehxjbYQeYGyPIV5snCNca6olWmu7Jlls0yZa&#10;bO8jW2z/H1xt/xxdbf8aXW3/GV1t/xldbf8Z6FoAANJmAADDbwAAuHYAAK97AACmfgAAnX4AAJF8&#10;AACKfA8AhX0eAIF9LQF8fDkDd3pDBnN5SwlweFMMbHdaEGl2YRNmdWgWY3RvGGFzeBtecoIeW3KN&#10;IFlxmiJXcagkVXG5JVRx0CVUce4iVnH+Hldx/xxXcf8aWHH/GVhx/xlYcf8Z414AAM1pAAC/cwAA&#10;tHoAAKt/AACiggAAmIMAAIuBAACEgQ0Af4IaAHuCKQF2gTYCcoFABW5/SQhqflALZ31XDmR8XhFh&#10;e2YUXnptF1t6dhlZeYAcVniLH1N4mCFRd6YiUHe3I093ziNPd+whUHf9HlF3/xtSd/8ZUnf/GVJ3&#10;/xlSd/8Z3mIAAMhuAAC7dwAAsH8AAKeEAACdhwAAkocAAISHAAB9hwkAeIgWAHSIJgBwiDICbIc9&#10;BGiGRgZlhU4JYYVVDF6EXA9bg2MSWYJrFVaBdBdTgH4aUICJHE5/lh5Mf6UgSn+2IUl/zCFJfusf&#10;Sn78HEt+/xpLfv8ZTH7/GEx+/xhMfv8Y1WcAAMNzAAC2fAAArIQAAKKJAACYiwAAjY0AAHyNAAB1&#10;jgQAb48SAG2QIQBpkC4BZY85AmKOQgRejksHW41SCliMWQxWi2EPU4toElCKcRRNiXsXSomHGUiI&#10;lRtGiKMdRIi0HUOIyh1Dh+ocRIb7GkSG/xhFhv8XRYX/F0WF/xdFhf8XzW0AAL14AACxggAAp4oA&#10;AJyOAACSkAAAhpMAAHmVAABslwAAZpcOAGOYGwBhmCkAXpg1AVqXPgNXl0cFVZZPB1KWVglPlV4M&#10;TJRmDkqUbxBHk3kTRJOFFUKSkxdAkqIYPpKzGT2SyRk9kekYPZD6Fz6P/xY+j/8VPo//FT6P/xU+&#10;j/8VxXMAALd/AACsiQAAoY8AAJaTAACLlgAAf5kAAHOcAABknwAAXKAJAFmgFABXoSIAVaEvAFKh&#10;OQFQoUMCTaBLBEqgUwVIoFoHRZ9jCUOfbAtAnnYOPp6DEDuekRE5naASOJ2yEzeeyBM3negSNpv6&#10;Ejaa/xI2mf8RN5n/ETeZ/xE3mf8RvnsAALGHAACljwAAm5QAAJCYAACEnAAAd6AAAGukAABfpwAA&#10;UqoAAE2rDgBLqxoASqsnAEirMwBGqz0BRKtGAUKrTgJAq1YDPqtfBTuraAY5qnMIN6qACTSqjwsy&#10;qp8MMaqwDDCqxwwwqecML6f6DS+m/w0vpf8NL6X/DS+l/w0vpf8NtoQAAKqOAACelAAAlJkAAIee&#10;AAB7owAAb6gAAGOsAABXrwAAS7IAAEG1BgA+thEAPbYeADu2KQA6tzQAObc+ADe3RwA2t1ABNLda&#10;ATK3ZAIwt28DLrd8BCy3iwUqt5wFKbeuBii4xQUot+YFJ7X5Byaz/wcmsv8IJrL/CCay/wgmsv8I&#10;r40AAKKUAACXmgAAi6AAAH6mAABxqwAAZbAAAFm0AABNtwAAQrsAADi+AQAvwgkALcMSACzDHgAr&#10;wykAKsQzACnEPQAoxUcAJ8VRACbFXAAlxmgAI8Z2ASLGhgEgxpgBH8arAR7HwQEexuQBHcT4AhzC&#10;/wMcwf8DHMH/BBzB/wQcwf8EpZQAAJqaAACOoQAAgacAAHOuAABntAAAWrkAAE69AABCwAAAOMMA&#10;AC/HAAAmywQAHtAKABvREQAa0hoAGdIlABjTLwAY0zoAF9REABbUUAAV1V0AFNVrABPWfAAS148A&#10;EdikABDZuwAQ2d4AENXzABDT/wAQ0v8BENH/ARDR/wEQ0f8BnJoAAJGhAACDqAAAdbAAAGi3AABb&#10;vQAATsEAAELFAAA3yAAALcwAACTQAAAc1QAAFdoFABDiCwAQ4xEADuQaAA7kIwAN5S0ADOU3AAvm&#10;QgAK5k8ACeddAAjnbQAG5oAABeaVAATmqwAC5sQAAebmAADn+QAA5/8AAOb/AADm/wAA5v8Ak6EA&#10;AIWpAAB3sQAAabkAAFvAAABOxgAAQcoAADXOAAAq0gAAIdYAABnbAAAS3wAADeMAAAvxCAAJ8w4A&#10;B/MTAATyGgAC8iIAAPIqAADyNAAA8j8AAPJMAADyXAAA8m0AAPKCAADymAAA860AAPPGAAD05QAA&#10;9PYAAPT7AAD0+wAA9PsAh6kAAHmyAABqugAAXMIAAE7JAABAzgAAM9MAACjYAAAe3QAAFeEAAA/k&#10;AAAK6AAABfMAAAP9AQAA/AgAAPsNAAD7EQAA+xYAAPweAAD8JgAA/DAAAP08AAD+SQAA/loAAP5t&#10;AAD/ggAA/5gAAP+sAAD/wAAA/9gAAP/kAAD/5AAA/+QAe7IAAGy7AABdxAAAT80AAEDSAAAy2QAA&#10;Jt4AABviAAAS5gAADOoAAAXtAAAA9AAAAP8AAAD/AAAA/wAAAP8EAAD/CQAA/w4AAP8SAAD/GAAA&#10;/yEAAP8rAAD/NwAA/0YAAP9YAAD/awAA/4AAAP+VAAD/pgAA/7MAAP+7AAD/uwAA/7sA/xsmAP8c&#10;JAD/GiQA/xUnAP8QLQD/CjYA/wVDAP8BUAH/AF4B/wBrAf8AdgH/AIEA/wCKAP8AkgD/AJoA/wCg&#10;AP8ApgD/AKwA/wCyAP8AuQD/AMIA/wDNAP8A3wD/AOwA/wD4AP8A/wD9AP8A/QD/AP0A/wD9AP8A&#10;/QD/AP0A/wD9AP8A/x8jAP8fIQD/HiEA/xkjAP8TKQD/DjIA/wxAAP8JTQH/B1oB/wRnAf8DcwH/&#10;A30B/wOHAf8DjwD/ApYA/wKcAP8CogD/AqgA/wKvAP8BtgD/Ab4A/wHJAP8B2wD/AOoA/AD2APgA&#10;/wD3Av8A9wP/APYE/wD2BP8A9gX/APYF/wD2Bf8A/yIfAP8iHAD/IRwA/x4fAP8YJAD/FS8A/xI8&#10;AP8QSQD/DlYB/wxiAf8LbgH/C3kB/wuCAf8LiwH/C5IB/wqZAf8KnwD/CqUA/wqrAP8KsgD/CrsA&#10;/QrGAPsK1AD3CucA8wr0APAK/wDvC/8A7gz/AO0M/wHtDP8B7Qz/Ae0M/wHtDP8B/yUbAP8mGAD/&#10;JRcA/yEYAP8gIQD/HisA/xo3AP8XRQD/FFEB/xJeAf8RaQH/EXQB/xF9Af8QhgH9EI4B/BCVAfoQ&#10;mwH5EKEB9xCoAfYQrwH0ELcA8xDCAPEQ0ADtEOUA6BHyAOYR/gHkEv8B4xL/AeIS/wHiEv8B4RL/&#10;AeES/wHhEv8B/ykWAP8qEwD/KRIA/ycTAP8oHAD/JycA/yMzAP8gPwD/HUwA/xtYAfwZZAH4GW4B&#10;9hh4AfMYgQHxGIkB7xiQAe4YlwHsGJ4B6hikAekYrAHnGLQB5hi/AeQYzQHgGeMB3BrxAdga/gLU&#10;G/8C0hv/AtEb/wLQG/8C0Bv/AtAb/wLQG/8C/y0SAP8uDwD/Lg0A/y8QAP8vFwD/LiEA/ywtAP8p&#10;OQD5JkYA9CRTAe8iXgHrImkB6CFzAeYhfAHjIYQB4SGMAeAhkwHeIZoB3CGhAdohqQHYIbEC1SG8&#10;AtMiyQLQIt8CzCPwA8gj/QPGJP8DxCT/A8Mk/wPCJP8DwST/A8Ek/wPBJP8D/zAPAP8yCwD/MwgA&#10;/zYNAP82EgD/NRoA/TIlAPQwMgDtLT8A5yxMAOIrWAHdK2MB2SptAdUqdgLSKn8C0CqGAs4qjgPM&#10;KpUDyiqcA8kqowTHKqwExSq2BMMqwwXCKtUFvivrBbor+Qa4LP8Gtiz/BbUs/wW0LP8FtCz/BbQs&#10;/wW0LP8F/zQMAP82BQD/OQMA/zwIAP88DQD9OxMA8TgdAOg1KQDgNDcA2TNGANE0UgHNM10ByTNn&#10;AsYzcAPEMngEwTKABL8yhwW+Mo8GvDKWBroxnge4MaYHtzGwCLUyvAizMswJsTLlCa0z9QmrM/8J&#10;qjP/CKgz/weoM/8HpzP/B6cz/wenM/8H/zcHAP86AAD/PgAA+kEBAPFBBgDxPw0A5jwSANs6HwDQ&#10;OzEAyjxAAMQ8TQHAPFgCvDthA7k7agW2OnIGtDp6B7I5gQiwOYgJrzmQCq04mAqrOKELqTiqDKg4&#10;tg2mOMUNpDjeDqE58Q2fOv8Mnjr/C506/wqcOv8JnDr/CZw6/wmcOv8J/zsCAP8+AAD3RAAA5kcA&#10;AN9IAQDaRgYA2UALAM1CGQDFRCsAvkQ7ALlESAG1Q1MDsUJcBK5CZQarQWwHqUB0CaZAewqkP4ML&#10;oz+KDaE+kw6fPpwPnT6lEJs+sRGaPr8RmD7UEpY/7RGUP/wPk0D/DpJA/wySQf8LkkH/C5JB/wuS&#10;Qf8L/z0AAP9DAADpSQAA3k4AANNPAADNTgMAykkIAMJJFAC7SiYAtUs2AK9LQwKrSk4Dp0lXBaRI&#10;YAehR2cJnkZvCpxGdgyaRX0OmEWFD5ZEjhCURJcSkkOhE5BDrBSPQ7oVjUPNFYtE6BWKRfoSiUb/&#10;EIlG/w6IRv8NiEb/DYhG/w2IRv8N/0AAAPJHAADjTwAA1FMAAMtVAADEVAAAwFAEALlPEQCyUCIA&#10;rFEyAKdRPwKiUEoDnk9TBZtOXAiYTWMKlUxqDJNLcQ2RSnkPjkqAEYxJiRKKSZIUiEicFYZIqBaF&#10;SLUXg0jHGIFI5BiBSvcVgEr/EoBL/xCAS/8PgEv/DoBL/w6AS/8O/0MAAOxLAADdUwAAzlgAAMRa&#10;AAC9WgAAuFcBALFUDgCqVh4ApVYuAJ9WOwGbVUYDl1RQBZNTWAiQUl8KjVFmDItQbQ6IT3QQhk98&#10;EoROhROCTo4VgE2ZF35NpBh8TbIZek3DGnlN3xp4TvQXeE//FHhP/xJ4UP8QeFD/D3hQ/w94UP8P&#10;/UYAAOdPAADWVwAAyFwAAL9fAAC3XwAAsVwAAKpZDACkWhoAnlsqAJlbOAGUWkMDkFlMBYxYVQiJ&#10;V1wKhlZjDINVag6BVHEQf1N5En1TgRR6UosWeFKVGHZRoRl0Ua8bc1HAG3FR2xxxUvIZcVP/FXFU&#10;/xNyVP8RclT/EHJU/xByVP8Q80gAAONTAADQWwAAxGAAALpjAACzYwAArGEAAKReCQCdXxcAmF8n&#10;AJNfNQGOXkADil1KBYZcUgeDW1kKgFpgDH1ZZw57WG4QeFh1EnZXfhR0VogXclaTGG9WnxpuVawb&#10;bFW9HGtW1R1rVvAaa1f/F2tY/xRsWP8SbFj/EWxY/xFsWP8R8UsAAN9WAADMXgAAwGQAALdnAACu&#10;aAAAp2YAAJ9iBgCYYxQAkmQkAI1jMgGJYj0ChGFHBIFgTwd9X1YJel5dC3ddZA11XGsQc1xzEnBb&#10;exRuW4UXbFqQGWpanBtoWaocZlq6HWVa0R1lWu4bZVv+F2Zb/xVmXP8TZ1z/Emdc/xJnXP8S7U4A&#10;ANpZAADIYQAAvGcAALNqAACrbAAAomoAAJlnAgCSZxEAjWchAIhnLwGEZjsCf2VEBHtkTQZ4Y1QJ&#10;dWJbC3JhYQ1wYWkPbWBwEmtfeRRpX4MXZl6OGWRemhtiXqgcYV64HV9ezh1fXuwbYF/9GGFf/xVh&#10;X/8TYl//EmJf/xJiX/8S6lEAANRcAADEZAAAuWoAALBuAACncAAAnm4AAJRrAACNahAAh2seAINr&#10;LAB+azgCempCA3ZpSgZzaFIIcGdZCm1mYA1rZWcPaGRuEWZkdxRkY4EWYWOMGF9imBpdYqYcW2K2&#10;HVpizB1aYuocW2P8GFxj/xZcY/8UXWP/E11j/xNdY/8T5lUAAM9fAADBaAAAtm4AAKxyAACkdAAA&#10;mnMAAI5vAACHbw0Agm8bAH1wKQB5bzUBdW4/A3JtSAVubFAHa2xXCmlrXgxmamUOZGlsEWFpdRNf&#10;aH8WXGiKGFpnlhpYZ6QcVme0HVVnyh1VZ+gbVmf7GFdn/xZXaP8UWGf/E1hn/xNYZ/8T4VgAAMtj&#10;AAC9awAAsnIAAKl2AACgeAAAlncAAIhzAACBcwsAfHQXAHh0JgB0dDIBcHM9Am1zRgRqck4HZ3FV&#10;CWRwXAthcGMOX29qEFxucxJabnwVV22IF1VslBlTbKMbUWyzHFBsyBxPbOcbUWz6GFFs/xVSbP8U&#10;Umz/E1Js/xNSbP8T3FwAAMdnAAC5bwAAr3YAAKV7AACcfAAAkXwAAIJ4AAB6eQcAdXkUAHJ6IwBu&#10;ei8Ba3k6Amh5QwNkeEsFYXdSCF93WQpcdmAMWXVoD1d0cBFUdHoTUnOGFk9zkxhNcqEZTHKxGkpy&#10;xhpKcuUaS3L5F0xy/xVMcv8TTXL/Ek1y/xJNcv8S1GAAAMJrAAC1dAAAq3sAAKJ/AACXgQAAjIEA&#10;AHp+AABzfwIAbn8RAGuAHgBogCwAZYA3AWKAQANff0gEXH5QBll+VwhXfV4LVHxmDVF8bg9Pe3gR&#10;THuDFEp6kRZIep8XRnqvGEV6xBhEeuQYRXn4FkZ5/xRGeP8SR3j/EUd4/xFHeP8RzWUAAL1wAACx&#10;eQAAp4AAAJyEAACShgAAhoYAAHeGAABrhgAAZocNAGOHGQBgiCcAXogzAVuIPAJYh0UDVodNBFOG&#10;VAZQhlsIToVjCkuEbAxJhHYPRoOBEUSDjxNCg50UQIKuFT+DwhU+guIVP4H3Ez+B/xJAgP8RQID/&#10;EECA/xBAgP8QxmsAALd2AACsfwAAooUAAJeJAACMiwAAgY0AAHOOAABljwAAXY8JAFqQFABYkCEA&#10;VpEtAFOQOAFRkEECTpBJA0yQUARKj1gFR49gB0WOaQlCjnMLQI1/DT6NjQ88jZwQOo2sETmNwRE4&#10;jeEQOIv2EDiK/w85if8POYn/DjmJ/w45if8Ov3IAALJ9AACnhgAAnIoAAJGOAACGkQAAepMAAG2V&#10;AABflwAAVJkBAE+ZDwBOmhoATJonAEqaMgBImjwBRppEAUSaTAJCmlQDQJlcBD6ZZgU7mXAHOZh8&#10;CDeYigo1mJoLM5irCzKYvwwymN8LMZb1CzGV/wsxlP8LMZP/CzGT/wsxk/8LuHoAAKyFAAChiwAA&#10;lpAAAIuUAAB/lwAAcpsAAGadAABaoAAATqIAAEWkCQBCpBMAQKQfAD+kKgA+pTQAPKU+ADulRwE5&#10;pU8BN6VYAjWlYQIzpWwDMaV5BC+khwUtpJcGLKSpBiukvQYqpN4GKqL1Bymh/wcpoP8IKZ//CCmf&#10;/wgpn/8IsYIAAKWLAACakQAAkJYAAIOaAAB2nwAAaqIAAF6mAABSqQAARqsAADytAAA1rwwAM7AV&#10;ADKwIQAxsCsAL7A1AC6xPgAtsUgALLFRACuxWwApsWcBJ7F0ASaxgwEksZQCI7GmAiKyuwIhstsC&#10;Ia/zAyCu/wMgrf8EH6z/BB+s/wQfrP8EqosAAJ2RAACTlwAAh5wAAHqiAABtpwAAYKsAAFWvAABJ&#10;sQAAPrQAADO3AAAqugMAJLwNACK9FQAhvSAAIb0qACC9MwAfvj0AHr5HAB2+UgAcv14AGr9sABm/&#10;fAAYv44AF8ChABbAtgAUwNMAFb7xABW8/wEVu/8BFLr/AhS6/wIUuv8CoZIAAJaYAACKngAAfaQA&#10;AG+qAABirwAAVrQAAEq3AAA+ugAAM70AACrAAAAhxAAAGccFABPLCwARzBIAEcwbABDMJQAPzS8A&#10;Ds06AA7NRgANzVIADc5gAAzOcAALzoMACs6XAAnOrAAIzsYACM7oAAjN+wAJy/8ACcv/AAnL/wAJ&#10;y/8AmJgAAI2eAAB/pQAAcawAAGSzAABXuQAASr0AAD7AAAAywwAAKMYAAB/KAAAXzQAAEdEAAAzW&#10;BQAI2QwABtkSAAXaGwAE2iQAA9suAAHbOQAA3EUAAN1SAADeYgAA3nMAAN6IAADfnQAA37MAAN/O&#10;AADg7gAA3/oAAN//AADf/wAA3/8Aj58AAIGmAABzrgAAZbUAAFi9AABKwgAAPcUAADHJAAAmzAAA&#10;HdAAABTUAAAO2QAACd0AAAPhAAAA4wcAAOMNAADkEgAA5RkAAOYiAADnKwAA6TYAAOtDAADsUgAA&#10;7GIAAO12AADujAAA7qEAAO+3AADv0QAA7+sAAPD2AADw9gAA8PYAhKcAAHWvAABntwAAWb8AAEvG&#10;AAA8ygAAL84AACTSAAAa2AAAEtwAAAzgAAAF4wAAAOcAAADrAAAA6wAAAO0FAADuCwAA8BAAAPEV&#10;AADzHgAA9CcAAPczAAD5QAAA+lEAAPtjAAD8dwAA/Y0AAP2jAAD+tgAA/skAAP/fAAD/3wAA/98A&#10;d7AAAGi5AABawQAATMoAADzPAAAu1AAAItoAABfeAAAQ4gAACeYAAADpAAAA7AAAAPAAAAD2AAAA&#10;9gAAAPcAAAD4AAAA+gcAAPsNAAD9EQAA/xkAAP8jAAD/LwAA/z4AAP9PAAD/YgAA/3cAAP+NAAD/&#10;nwAA/64AAP+6AAD/ugAA/7oA/xYjAP8VIQD/EiEA/w4kAP8GKgD/ADMA/wBBAP8ATgD/AFwA/wBo&#10;AP8AdAD/AH4A/wCHAP8AjwD/AJYA/wCcAP8AogD/AKgA/wCuAP8AtQD/AL0A/wDHAP8A1gD/AOcA&#10;/gDzAP4A/gD9AP8A/AD/APsA/wD7AP8A+wD/APsA/wD7AP8A/xogAP8ZHgD/Fh4A/xAgAP8KJQD/&#10;BDAA/wA9AP8ASwD/AFgA/wBkAP8AcAD/AHoA/wCDAP8AiwD/AJIA/wCYAP8AngD/AKQA/wCqAP8A&#10;sQD9ALkA+wDDAPoA0AD4AOMA9wDxAPYA/AD0AP8A9AD/APMA/wDzAP8A8wD/APMA/wDzAP8A/x0c&#10;AP8cGQD/GRkA/xQbAP8O/+L/4klDQ19QUk9GSUxFAAgJIQD/DCwA/wk5AP8FRgD/AlMA/wBfAP8A&#10;awD/AHUA/wB+AP8AhgD/AI4A/wCUAP4AmwD8AKEA+gCnAPgArgD1ALUA8wC/APEAywDwAN8A7gDu&#10;AOwA+QDrAP8A6gD/AOoB/wDpAf8A6QH/AOkB/wDpAf8A/yAXAP8fFAD/HBMA/xcVAP8WHQD/EygA&#10;/xA0AP8NQQD/DE4A/wlaAP8IZgD/CHAA/gd5APwHgQD6B4kA+AeQAPYGlgDzBp0A8QajAO8GqgDt&#10;BrIA6ga7AOgGyADmBtwA5AbsAOII+gDgCv8A3gv/AN0L/wDdDP8A3Az/ANwM/wDcDP8A/yMSAP8j&#10;EAD/IQ4A/x4QAP8eGAD/HCMA/xgvAP8UOwD/EkkA/BBVAPgPYAD0D2oA8Q90AO8OfADtDoQA6w6L&#10;AOkOkgDnDpkA5g6gAOQOpwDiDq8A4A64AN4OxQDcDtoA1hDsANIR+gDPEv8AzRL/AcwS/wHLE/8B&#10;yhP/AcoS/wHKEv8B/ycPAP8nDAD/JQkA/yYNAP8lEwD/IxwA/yAoAPscNQD1GkIA7xhPAOoXWgDm&#10;FmUA4xZuAOAWdwDeFn8A3BaHANkWjgDWFpUA1BacANIXowDQF6sAzhi1AMwYwQDLGNIAxxroAcMb&#10;+AHAG/8Bvhz/Ab0c/wK8HP8CvBv/Arwb/wK8G/8C/ysMAP8rBQD/KwMA/y0JAP8sDgD/KRUA9yYg&#10;AO4jLQDnIToA4R9IANsfVADVIF8A0SBoAM4gcQDMIXkAyiGBAcghiAHGIY8BxCGWAcMhngHBIqYB&#10;vyKvAb0iuwK8I8oCuSPjArUk9AKzJP8DsST/A68k/wOvJP8DriT/A64k/wOuJP8D/y8GAP8vAAD/&#10;MgAA/zMCAPkyCAD3Lw4A6ysWAOEnIgDYJzIA0ClBAMsqTgDGKlkAwypiAcAqawG9KnMBuyp6Arkq&#10;ggK4KokCtiqQArQqmAOzKqEDsSqqA68rtQSuK8QErCvbBKgs7wSmLP4FpCz/BKMt/wSiLf8Eoiz/&#10;BKIs/wSiLP8E/zIAAP8zAAD5OAAA6TkAAOI5AADeNQcA3i4NANEvGwDJMSwAwzM7AL0zSAC5NFMB&#10;tjNcAbMzZQKwM20CrjN0A6wyewOrMoMEqTKKBKcykwWlMpsGpDKlBqIysAegMr4HnzLRB5wz6gea&#10;M/sHmDT/B5c0/waWNP8GljT/BZY0/wWWNP8F/zUAAP84AADqPgAA30IAANVCAADPPwMAzTgIAMU4&#10;FQC9OiYAtzs2ALI8QwCuPE4BqjtXAqc7YAOlOmcDozpvBKE6dgWfOX0GnTmFB5s5jQeZOJYImDig&#10;CZY4qwqUOLgKkznKC5E55QuPOvcKjTr/CYw7/wiMO/8HjDv/B4w7/weMO/8H/zgAAPE+AADjRQAA&#10;1EkAAMtKAADFRwAAwUEEALo/EQCzQSEArUIxAKhDPgCkQ0kBoEJTAp1BWwObQWIEmEBqBZZAcQaU&#10;P3gHkj9/CJA/iAqPPpELjT6bDIs+pg2JPrMNiD7EDoY/4A6EP/QNg0D/C4NA/wqCQP8JgkH/CIJB&#10;/wiCQf8I/zwAAOtDAADcSgAAzE8AAMNQAAC8TgAAt0kBALFGDgCqSBwApEksAKBJOgCbSUUBmEhO&#10;ApRHVwOSR14Fj0ZlBo1GbAeLRXMJiUV7CodEgwuFRI0Mg0SXDoFDog9/Q68QfkPAEHxE2hF7RPEP&#10;ekX/DXpG/wt6Rv8Kekb/CXpG/wl6Rv8J9T4AAOZIAADTTwAAx1QAAL1VAAC2VAAAsFAAAKlMCwCi&#10;TRgAnU4oAJhONgCUTkEBkE1LAo1NUwSKTFoFh0thBoVLaAiDSm8JgEp3C35Jfwx8SYkOekiTD3hI&#10;nxB3SKwSdUi8EnRJ0hNzSe4Rckr/D3JK/w1ySv8Lckr/C3JK/wpySv8K8kIAAOBMAADOUwAAwVgA&#10;ALhaAACwWQAAqVYAAKJSBwCbUhUAllMkAJFTMgCNUz4BiVJHAoZRUASDUVcFgFBeBn5PZQh7T2wJ&#10;eU5zC3dOew11TYUOc02QEHFNnBJvTakTbk25FGxNzhRsTesTbE79EGxP/w5sT/8MbE//C2xP/wts&#10;T/8L7kUAANxQAADJVwAAvVwAALReAACsXgAApFsAAJxWBACVVhIAkFchAItYLwCHVzsBg1ZEAn9W&#10;TQN8VVQFelRbBndUYgh1U2gJc1NwC3FSeA1vUoIPbVGNEWtRmRJpUaYUZ1G2FWZRyxVlUukUZVL7&#10;EWZT/w9mU/8NZlP/DGZT/wxmU/8M6kkAANVTAADFWgAAul8AALBiAACoYgAAn18AAJZaAACPWhAA&#10;ilseAIVbLACBWzgBfVtBAnpaSgN3WVEEdFhYBnFYXwdvV2YJbVdtC2tWdg1pVn8PZ1WKEWVVlxNj&#10;VaQUYVW0FWBVyBZfVecVYFb6EmBW/w9hV/8OYVf/DWFX/wxhV/8M50wAANFWAADBXgAAtmMAAK1m&#10;AACkZgAAm2QAAJBeAACJXg4AhF8bAIBfKQB8XzUBeF8/AnReRwNxXU8Eb1xWBWxcXAdqW2MJaFtr&#10;C2Zacw1kWn0PYlqIEV9ZlBNeWaIUXFmyFVtZxhZaWeUVW1r5Elta/xBcWv8OXFr/DVxa/w1cWv8N&#10;408AAM1ZAAC+YQAAs2YAAKlpAACgagAAl2gAAItiAACDYgwAfmMYAHpjJgB2YzIAc2M8AW9iRQJs&#10;YUwEamFUBWdgWgdlYGEIY19pCmFfcQxfXnsOXV6GEVpekxJYXaAUV12wFVZexBZVXuMVVl73ElZe&#10;/xBXXv8OV17/DVde/w1XXv8N3lMAAMhdAAC7ZAAAsGoAAKZtAACdbgAAk20AAIVnAAB+ZwkAeGcV&#10;AHRnIwBxaC8Abmc5AWtnQgJoZkoDZWZSBWNlWAZgZV8IXmRnClxkbwxaY3kOWGOEEFVikRJTYp8T&#10;UmKuFVFiwhVQYuEVUWL2ElFi/xBSYv8OUmL/DVJi/w1SYv8N2VYAAMRgAAC3aAAArG4AAKNxAACa&#10;cwAAj3EAAH9rAAB4awUAcmsSAG5sHwBrbCwAaGw3AWZsQAJja0gDYGtPBF5qVgZcal0HWWllCVdp&#10;bQtVaXcNU2iCD1BojxFOZ50TTWesFEtowBRLaN4US2f1Ekxn/w9MZ/8OTWf/DU1n/w1NZ/8N0loA&#10;AMBkAACzbAAAqXIAAKB2AACWdwAAinYAAHlxAABxcQAAa3EPAGhxHABmcigAY3I0AGByPQFeckUC&#10;W3FNA1lxVAVXcFsGVHBjCFJvawpQb3QMTW6ADktujRBJbpsRR22rEkZuvhNFbtwSRm30EUZt/w9H&#10;bf8OR2z/DUds/w1HbP8NzF8AALxpAACwcQAApXcAAJx7AACRfAAAhnsAAHV4AABrdwAAZXcMAGF4&#10;FwBfeCQAXXkwAFp5OgFYeUICVnhKAlN4UQRRd1gFT3dgB0x2aAhKdnIKSHV9DEV1ig5DdZkPQnWp&#10;EEB1vBBAddkQQHTzD0B0/w5Bc/8NQXP/DEFz/wxBc/8MxmQAALduAACrdgAAonwAAJd/AACMgQAA&#10;gYEAAHKAAABlfwAAXX8IAFl/EwBXgCAAVYArAFOBNgBRgD4BT4BGAk2ATgJLf1UDSX9dBUZ/ZgZE&#10;fnAIQn57CT9+iAs9fZcMPH2nDTp9ug46ftYNOnzxDTp7/ww6e/8LOnr/Czp6/ws6ev8LwGkAALJ0&#10;AACnfAAAnYEAAJKEAACHhgAAe4cAAG6HAABghwAAVYcBAFCIDgBOiBoATYkmAEuJMABJiToASIlC&#10;AUaJSgFEiVICQolaA0CIYwQ9iG0FO4h4BjmHhgg3h5UJNYemCjSHuQozh9MKM4bwCTOF/wkzhP8J&#10;M4P/CTOD/wkzg/8JuXAAAK16AACiggAAl4cAAI2KAACBjAAAdY4AAGiPAABakAAAT5EAAEeSCgBE&#10;khMAQ5MfAEGTKgBAkzQAP5M9AD2TRQA7k00BOpNWATiTXwI2k2kDNJN1AzKSgwQwkpMFLpKkBi2S&#10;twYsktEGLJHvBiuP/wYrjv8GK43/ByuN/wcrjf8Hs3gAAKeCAACciAAAkYwAAIeQAAB6kwAAbZUA&#10;AGGXAABVmQAASZsAAD+cAQA5nQ4AN50XADaeIgA0niwAM541ADKePgAxnkcAMJ9QAC6fWgAtn2QB&#10;K59xASmefwInnpACJp6hAiSetQIjns4CI53uAyOb/gMimv8EIpn/BCKZ/wQimf8ErIEAAKCIAACV&#10;jgAAi5IAAH+WAABymgAAZZ0AAFmgAABOowAAQqQAADemAAAuqAUAKakPACipGAAnqiIAJqosACWq&#10;NQAkqj8AI6pIACKrUwAhq14AIKtqAB6reQAdq4sAG6udABqrsQAZq8oAGarsARmo/QEYp/8CGKb/&#10;Ahim/wIYpv8CpYkAAJmPAACPlAAAg5kAAHWeAABoogAAXKYAAFCpAABErAAAOa4AAC+wAAAmswAA&#10;HrUGABm3DwAYtxcAF7chABa3KgAVtzQAFLg+ABO4SQASuFQAErliABG5cQAQuYMAD7mXAA65rAAN&#10;ucQADbjnAA62+wAOtf8ADrT/AA60/wAOtP8AnJAAAJKVAACGmwAAeaAAAGumAABeqwAAUq8AAEay&#10;AAA6tQAAL7cAACW6AAAdvQAAFcAAABDDBgALxg4ACsUVAAnFHgAIxSgAB8UyAAbGPQAFxkkABcZX&#10;AAPGZgACxncAAcaLAADGoAAAxbYAAMbSAADF7wAAxfwAAMX/AADF/wAAxf8AlZYAAImcAAB7owAA&#10;bakAAGCvAABTtAAARrgAADq7AAAuvgAAJMEAABvEAAATxwAADsoAAAjOAQAB0AoAANAQAADQFgAA&#10;0R4AANInAADTMQAA1DwAANVJAADWWAAA1mkAANZ8AADWkgAA1qcAANa/AADW4AAA1vMAANb+AADW&#10;/wAA1v8AjJ0AAH6kAABvqwAAYbIAAFS5AABGvQAAOcEAAC3EAAAixwAAGcsAABHOAAAM0gAABdUA&#10;AADbAAAA3AMAAN0KAADeDwAA3xQAAOEcAADiJAAA5C4AAOY6AADnSQAA6FkAAOhrAADpgQAA6ZgA&#10;AOmtAADpxQAA6eIAAOnyAADp9QAA6fUAgKUAAHGtAABjtQAAVbwAAEfCAAA5xgAALMoAACDOAAAW&#10;0gAAD9YAAAjbAAAA3wAAAOMAAADlAAAA5wAAAOgBAADqBwAA6w0AAO0RAADvGAAA8SEAAPMrAAD2&#10;OAAA90gAAPhaAAD5bQAA+oQAAPqbAAD6rwAA+sIAAPraAAD63wAA+t8AdK4AAGW2AABWvgAASMYA&#10;ADnLAAAr0AAAH9QAABTaAAAN3wAABeMAAADmAAAA6QAAAO0AAADvAAAA8QAAAPMAAAD1AAAA9gIA&#10;APgJAAD6DgAA/RMAAP8cAAD/KAAA/zYAAP9HAAD/WgAA/24AAP+FAAD/mgAA/6sAAP+5AAD/vAAA&#10;/7wA/xEgAP8QHgD/DB4A/wQhAP8AJwD/ADAA/wA+AP8ATAD/AFkA/wBlAP8AcAD/AHoA/wCDAP8A&#10;iwD/AJIA/wCYAP8AngD/AKQA/wCqAP8AsAD/ALgA/wDCAP8AzgD/AOIA/gDwAP0A+wD7AP8A+wD/&#10;APsA/wD6AP8A+gD/APoA/wD6AP8A/xQcAP8SGgD/DhoA/wgcAP8AIQD/AC0A/wA6AP8ASAD/AFUA&#10;/wBhAP8AbAD/AHYA/wB/AP8AhwD/AI4A/wCUAP8AmgD+AKAA/QCmAPwArAD7ALQA+QC9APgAyQD3&#10;ANwA9QDsAPMA+ADzAP8A8gD/APEA/wDwAP8A8AD/APAA/wDwAP8A/xcYAP8VFgD/ERUA/wwXAP8F&#10;HQD/ACgA/wA2AP8AQwD/AFAA/wBcAP8AZwD/AHEA/wB6APwAggD6AIkA+ACQAPcAlgD1AJwA9ACi&#10;APMAqADxALAA8AC4AO4AwwDsANMA6gDnAOkA9QDnAP8A5gD/AOUA/wDlAP8A5QD/AOUA/wDlAP8A&#10;/xoTAP8YEQD/FBAA/w8RAP8NGQD/CiQA/wUwAP8BPgD/AEsA/wBXAP4AYgD6AGwA9QB1APIAfQDw&#10;AIQA7gCLAOwAkQDrAJcA6QCeAOcApADmAKwA5AC0AOIAvwDgAM0A3gDjANwA8gDaAP0A2AD/ANYA&#10;/wDVAf8A1QH/ANUC/wDVAv8A/x4QAP8cDQD/FwsA/xUOAP8UFQD/ER8A/w4qAP8LOAD9CEUA+AZR&#10;APQEXADuBGYA6gRvAOYDdwDkBH8A4gSGAOAEjADeBJMA3QWaANsFoADYBagA1QWxANIFuwDQBskA&#10;zgfgAMwI8QDJCv8Axwv/AMYM/wDFDP8AxQz/AMUM/wDFDP8A/yEMAP8gBgD/HAMA/x0KAP8bEAD/&#10;GBgA/xQjAPYRMADvDj4A6g5KAOUNVgDhDWAA3Q1pANkNcQDVDXkA0w2BANENiADPDY8AzQ6WAMsO&#10;nQDKDqUAyA6uAMYPuQDEEMgAwhDfAL4R8gC7Ev8AuRP/ALcT/wG2E/8BthP/AbYT/wG2E/8B/yUG&#10;AP8jAAD/IwAA/yQDAP8hCgD9HREA8RobAOgWJwDhFDUA2hNDANMUTwDOFVkAyxVjAMgWawDFFnMA&#10;wxd7AMEXggDAGIkAvhiQALwYmAC7GaAAuRmpALcZtAC1GsIAtBrWALAb7QGtHPwBqx3/Aakd/wGp&#10;Hf8BqB3/Aagd/wGoHf8B/ygAAP8nAAD+KgAA7yoAAOcnAQDnIgkA5B0QANkbHQDPHS0AyR48AMQg&#10;SQC/IFMAvCFdALkhZQC3Im0AtSJ0ALMifACxIoMBsCKKAa4ikgGsI5sBqyOkAakjrwGnI7wBpiTO&#10;AaMk6AKgJfkCniX/Ap0l/wKcJf8CmyX/Apsl/wKbJf8C/ywAAP8tAADtMgAA4jQAANozAADTLgMA&#10;0iUKAMklFwDBJycAuyk2ALYqQwCyK04ArytXAKwrYACqK2cBqCtvAaYrdgGkK30BoyuEAqErjQKf&#10;K5UCniufApwrqgOaK7YDmSzHA5cs4gOULfUEki3/A5Et/wOQLv8DkC3/A5At/wOQLf8D/zAAAPIz&#10;AADkOgAA1j0AAMw8AADHOQAAwzEFAL0uEQC1MCEAsDIwAKszPQCnM0kApDNSAKEzWgGfM2IBnDNp&#10;ApozcAKZM3cClzJ/A5UyhwOTMpAEkjKaBJAypQWOMrEFjTPCBosz3AaJNPIGhzT/BYY0/wWGNP8E&#10;hTT/BIU0/wSFNP8E/DMAAOs6AADcQQAAzUQAAMNEAAC9QQAAuDsBALI3DgCrOBwApTkrAKE6OACd&#10;O0QAmjtNAZc6VgGUOl0CkjpkApA6awOOOXIDjDl6BIo5ggWJOYsFhzmVBoU5oAeDOa0Hgjm8CIE5&#10;0wh/Ou4IfTr+B3w7/wZ8O/8FfDv/BXw7/wV8O/8F9DcAAOVAAADSRwAAxUoAALxLAAC1SQAAr0MA&#10;AKk+CwCiPxcAnUAmAJhBNACUQT8AkUFJAY5BUQGLQFkCiUBgA4dAZwOFP20Egz91BYE/fQZ/PocH&#10;fT6RCHs+nAl6PqkJeD64Cnc/zQp1P+oKdED8CHRA/wd0QP8Gc0D/BnNA/wZzQP8G8TsAAN9FAADM&#10;TAAAv08AALZQAACuTwAAp0oAAKBEBwCaRRQAlUYiAJBGMACMRzwAiUZFAYZGTgGDRlUCgUVcA35F&#10;YwR8RGoEekRxBXlEeQZ3RIIIdUONCXNDmQpxQ6YLcEO1DG5EyQxtROcMbUX6CmxF/whsRf8HbEX/&#10;B2xF/wdsRf8H7D8AANhJAADHUAAAu1QAALFVAACpVAAAoVAAAJlKAgCSSREAjUofAIlLLACFTDgA&#10;gktCAX9LSgF8SlICeUpYA3dKXwR1SWYFc0ltBnFJdgdvSH8IbUiKCWxIlgtqSKMMaEiyDWdIxQ1m&#10;SeQNZkn4C2ZJ/wlmSv8IZkn/B2ZJ/wdmSf8H6EMAANJNAADCUwAAt1gAAK1ZAACkWAAAnFUAAJNO&#10;AACMTg4Ah08bAIJPKQB/UDUAe1A/AXhPRwF2T08Cc05VA3FOXARvTWMFbU1qBmtNcgdpTXwIZ0yH&#10;CmVMkwtjTKANYkyvDmFNwg5gTeEOYE32DGBO/wpgTv8JYE7/CGBO/whgTv8I40cAAM1QAAC+VwAA&#10;s1sAAKpdAAChXQAAmFoAAI1TAACGUgwAgFMYAHxTJQB5VDEAdVQ8AHNTRAFwU0wCbVJTAmtSWQNp&#10;UmAEZ1FoBmVRcAdjUXkIYVGECmBQkQxeUJ4NXFCtDltRwA5aUd4PWlH1DFpS/wpbUv8JW1H/CFtR&#10;/whbUf8I30oAAMlTAAC7WgAAsF8AAKZhAACdYQAAlF4AAIhXAACAVgoAelcVAHZXIgBzWC4AcFc5&#10;AG1XQQFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXcIXFWCClpVjgxZVZwNV1WrDlZVvg9VVdsP&#10;VVXzDVVV/wtWVf8JVlX/CVZV/whWVf8I200AAMVXAAC4XgAArWIAAKNlAACaZQAAkGMAAINcAAB7&#10;WwYAdVsSAHFbHwBuXCsAa1w2AGhbPwFlW0cBY1tOAmFaVQNfWlwEXVpjBVtaawZZWXUIV1mAClVZ&#10;jAtUWZoNUlmqDlFZvA5QWdgOUFnyDVFZ/wtRWf8KUVn/CVFZ/whRWf8I1FEAAMJaAAC0YQAAqmYA&#10;AKBoAACXaQAAjGcAAH1gAAB1XwMAb18QAGtfHABoYCgAZmAzAGNgPAFhYEQBX19MAlxfUwNbX1oE&#10;WV9hBVdeaQZVXnMIU15+CVFdigtPXZkMTV2oDUxeug5LXtQOS17xDExe/wtMXf8KTF3/CUxd/whM&#10;Xf8Iz1QAAL5eAACxZQAAp2oAAJ1tAACUbQAAiWwAAHhlAABvZAAAaWQOAGVkGQBiZCUAYGUwAF5l&#10;OgBcZUIBWmVKAlhkUQJWZFgDVGRfBFJkZwVQY3EHTmN7CUxjiApKY5cLSGOmDEdjuA1GY9ENRmPv&#10;DEZi/wpHYv8JR2L/CUdi/whHYv8IylgAALpiAACuaQAAo24AAJpxAACQcgAAhHEAAHRrAABpaQAA&#10;Y2kLAF9pFQBcaiEAWmotAFhrNgBWaz8BVWtHAVNqTgJRalUDT2pdBE1qZQVKaW4GSGl5B0ZphglE&#10;aZUKQ2ilC0FptwxAac8MQGjuC0Fo/wpBZ/8JQWf/CEJn/whCZ/8IxV0AALZmAACqbQAAoHMAAJZ2&#10;AACLdwAAgHYAAHByAABlcQAAXHAHAFhwEQBWcB0AVHEoAFJxMwBQcTwAT3JEAU1xSwFLcVMCSXFa&#10;A0dxYgRFcGwFQ3B3BkFwhAc/cJMIPW+jCTtwtQo7cM0KOm/sCTtu/gg7bv8IO23/Bztt/wc7bf8H&#10;v2IAALFrAACmcwAAnXkAAJJ7AACHfAAAe3wAAG16AABgeAAAVncBAFB3DgBOeBgATHgkAEt5LgBJ&#10;eTcASHlAAEZ5SAFEeU8BQnlXAkF5YAI/eGkDPHh0BDp4ggU4eJEGN3ihBzV4swc0eMsHNHfrBzR2&#10;/Qc0df8HNXX/BjV0/wY1dP8GuWgAAK1xAACieQAAmH4AAI2AAACCgQAAdoIAAGmBAABbgQAAUYEA&#10;AEiACgBFgRMAQ4EeAEKCKQBBgjIAQII7AD6CQwA9gksAO4JTATmCXAE3gmYCNYJxAzOCfwMxgY4E&#10;MIGfBC6BsQUtgcgFLYHpBC1//AUtfv8FLX3/BS19/wUtff8Fs24AAKh4AACdfwAAkoMAAIiGAAB9&#10;hwAAcIgAAGOJAABVigAAS4oAAEGKAgA7iw4AOYsXADiMIgA3jCwANow1ADSMPQAzjEYAMo1PADGN&#10;WAAvjWIBLYxuASuMewEqjIsCKIycAiaMrwIljMYCJYvoAiWK+wMliP8DJYj/AyWH/wMlh/8DrXYA&#10;AKOAAACXhQAAjYkAAIKMAAB2jgAAaZAAAFySAABQkwAARJQAADqVAAAxlggALZcRACyXGgArlyQA&#10;KpctACmXNgAomD8AJ5hIACaYUgAlmFwAI5hoACKYdwAgmIcAH5iZAR2YrAEcmMMBHJflARyV+gEb&#10;lP8BG5P/AhuT/wIbk/8Cp38AAJyGAACRiwAAh48AAHqSAABtlQAAYZgAAFWbAABJnQAAPZ4AADOf&#10;AAAqoQAAIaMKAB+jEQAeoxoAHaQkABykLQAbpDYAGqQ/ABmkSgAYpFUAFqVhABWlcAAUpYEAE6WU&#10;ABKlqAARpb8AEKTiABGi+AARof8AEaD/ARGg/wERoP8BoIYAAJWMAACMkQAAf5UAAHGaAABkngAA&#10;WKEAAEykAABApgAANacAACqpAAAirAAAGa4AABKwCQAQsRAAELEYAA6xIgAOsSsADbE1AA2xQAAM&#10;sUsAC7FYAAqxZwAIsXgAB7GLAAWxoAAEsLUABLDQAASw7wAFr/4ABq7/AAau/wAGrv8AmI4AAI+T&#10;AACCmAAAdZ0AAGeiAABapwAATqsAAEGtAAA1rwAAK7EAACG0AAAYtgAAEbkAAA28AwAHvgwAA70S&#10;AAG9GQAAviIAAL4rAAC+NgAAvkEAAL9OAAC/XAAAv20AAL+AAAC+lQAAvqoAAL7CAAC95AAAvfYA&#10;AL3/AAC9/wAAvf8AkpQAAIWaAAB4oAAAaqYAAFyrAABPsAAAQrMAADW2AAAquAAAILsAABe+AAAQ&#10;wQAAC8QAAATHAAAAyQcAAMkNAADJEgAAyhkAAMsiAADLKwAAzTUAAM5BAADOUAAAz2AAAM9yAADP&#10;hwAAz50AAM+zAADPzgAAz+sAAM74AADO/gAAzv4AiJsAAHqiAABsqAAAXq8AAFC1AABCuQAANbwA&#10;ACm/AAAewgAAFcYAAA7JAAAIzAAAANAAAADTAAAA1QAAANYGAADYDAAA2REAANsWAADcHwAA3igA&#10;AOA0AADiQQAA4lEAAONjAADjdwAA5I4AAOSkAADkugAA5dQAAOXqAADl8wAA5fMAfKMAAG6qAABg&#10;sgAAUbkAAEO+AAA1wgAAKMYAABzJAAATzQAADNEAAATVAAAA2gAAAN4AAADhAAAA4gAAAOQAAADl&#10;AwAA5wkAAOkOAADrEgAA7RoAAO8kAADyMQAA9EEAAPRTAAD1ZgAA9XwAAPaTAAD2qQAA97wAAPfO&#10;AAD33wAA998AcKwAAGG0AABTuwAARcMAADbHAAAnzAAAG9AAABHVAAAK2wAAAN8AAADiAAAA5QAA&#10;AOkAAADsAAAA7QAAAPAAAADxAAAA8wAAAPUEAAD3CgAA+hAAAPwWAAD/IQAA/y4AAP9AAAD/UwAA&#10;/2gAAP+AAAD/lgAA/6gAAP+2AAD/vwAA/78A/w0cAP8KGwD/AhsA/wAeAP8AJAD/AC4A/wA8AP8A&#10;SgD/AFYA/wBjAP8AbQD/AHcA/wB/AP8AhwD/AI4A/wCUAP8AmgD/AKAA/wCmAP8ArAD/ALQA/wC9&#10;AP8AyQD+AN0A/QDtAPwA+gD7AP8A+gD/APkA/wD6AP8A+gD/APoA/wD6AP8A/xAZAP8NFwD/BhYA&#10;/wAYAP8AHgD/ACoA/wA3AP8ARQD/AFIA/wBeAP8AaQD/AHIA/wB7AP8AggD/AIkA/wCQAP4AlgD9&#10;AJwA/AChAPsAqAD5AK8A+AC4APYAwwD0ANIA8wDnAPIA9gDwAP8A7wD/APAA/wDvAP8A7wD/AO4A&#10;/wDuAP8A/xIUAP8PEgD/CxIA/wASAP8AGgD/ACUA/wAzAP8AQAD/AE0A/wBZAP8AZAD9AG0A+wB2&#10;APkAfQD3AIQA9QCLAPQAkQDzAJcA8QCdAPAAowDuAKoA7ACzAOoAvQDoAMsA5wDhAOUA8QDjAP0A&#10;4wD/AOIA/wDhAP8A4QD/AOAA/wDgAP8A/xQQAP8RDgD/DQ0A/wcPAP8CFQD/ACAA/wAtAP8AOgD/&#10;AEcA+QBTAPUAXgDyAGgA8ABwAO0AeADrAH8A6QCFAOgAjADmAJIA5QCYAOMAnwDhAKYA3wCuANwA&#10;uADaAMUA1gDZANQA7ADSAPkA0QD/AM8A/wDOAP8AzgD/AM4A/wDOAP8A/xcMAP8UCAD/DwUA/w4L&#10;AP8MEQD/BxoA/wEmAPwANAD0AEEA7QBNAOkAWADmAGIA4wBqAOAAcgDeAHkA2wCAANkAhgDWAI0A&#10;0wCTANEAmgDPAKEAzQCqAMsAswDJAL8AxgDQAMUA6ADDAPYAwQD/AMAC/wC/A/8AvwP/AL8D/wC/&#10;A/8A/xsGAP8XAAD/FAAA/xMFAP8RDQD/DhQA+QofAPAGLADmAzkA4ANGANwDUQDWBFsA0gRkAM8F&#10;bADMBXMAygV6AMgFgQDGBYcAxQaOAMMGlgDBBp0AvwamAL0GsAC7B7wAuQjNALgK5QC1C/cAsw3/&#10;ALEN/wCwDf8AsA7/AK8O/wCvDv8A/x4AAP8bAAD/GwAA+hoAAPUWBQD2EQ0A6w4VAOILIgDYCzEA&#10;0Aw+AMsNSgDHDVUAxA5eAMEOZgC/Dm0AvQ50ALsPewC5D4IAtxCKALYQkQC0EJoAshCjALARrQCv&#10;EboArRHKAKoS5QCnFPcApRX/AKMV/wCiFf8AohX/AKIV/wCiFf8A/yIAAP8gAADwIwAA5iQAAOAh&#10;AADcGQUA2xAMANARGQDIEykAwhU3AL0WRAC5F04AtRdXALMYYACwGGcArhhuAKwZdQCrGXwAqRmE&#10;AKgajACmGpQApBqeAKMbqAChG7QAnxzFAJ4c3wCaHfMBmB7/AZce/wGWH/8BlR//AZUf/wGVH/8B&#10;/yYAAPQnAADmLQAA2i8AAM8tAADKJwAAxx8IAMEcEwC6HiIAtB8xAK8gPQCrIUgAqCJSAKYiWgCj&#10;I2IAoSNpAKAjbwCeI3cAnCN+AJsjhgCZJI8BlySZAZYkowGUJLABkiW/AZEl1gGOJu8BjCf/Aosn&#10;/wKKJ/8CiSf/Aokn/wGJJ/8B+ikAAOwwAADdNgAAzTgAAMQ3AAC+MgAAuisCALUlDgCuJx0AqCkr&#10;AKQqOACgKkMAnStMAJorVQCYK1wAlitjAJQragGSK3EBkCx4AY8sgQGNLIoBiyyUAoosnwKILKsC&#10;hiy6AoUtzgODLuoDgS78A4Au/wJ/Lv8Cfy7/An4u/wJ+Lv8C9C4AAOQ3AADSPQAAxT8AALs/AAC0&#10;PAAArzUAAKkvCwCjLxcAnjEmAJkyMwCWMj4AkjNIAJAzUACNM1gAizNeAYkzZQGHM2wBhjNzAYQz&#10;fAKCM4UCgDOPA38zmgN9M6cDfDO1BHozyQR5NOYEdzX5BHY1/wN1Nf8DdTX/A3U1/wN1Nf8D8DMA&#10;AN09AADKQwAAvkUAALVGAACtQwAApj0AAKA2BgCZNhMAlDghAJA5LgCMOTkAiTlDAIc5TACEOVMB&#10;gjlaAYA5YQF+OWgCfDlvAno5dwJ5OYADdzmLBHU5lgR0OaMFcjmxBXE5xAZvOuIGbjr3BW47/wRt&#10;O/8EbTv/A206/wNtOv8D6jkAANVCAADESAAAuUsAAK9LAACnSQAAn0QAAJg+AQCRPBAAjD0dAIg+&#10;KgCEPzUAgT8/AH4/SAB8P08Bej9WAXg/XQF2PmQCdD5rAnI+cwNwPnwDbz6HBG0+kwVrPqAGaj6u&#10;Bmk/wAdnP94HZz/1BmZA/wVmQP8EZkD/BGY//wRmP/8E5T0AAM9GAAC/TAAAtE8AAKpQAACiTwAA&#10;mUoAAJFEAACKQQ0AhEIZAIBDJgB9RDIAekQ8AHdERAB1REwBckRTAXBDWQFvQ2ACbUNnAmtDbwNp&#10;Q3kEaEODBWZDjwZkQ50HY0OrB2FDvQhgRNkIYETzB2BE/wZfRP8FX0T/BGBE/wRgRP8E4EEAAMpK&#10;AAC7UAAAsFMAAKdVAACeUwAAlU8AAItJAACDRwsAfUcVAHlHIgB2SC4Ac0g4AHFIQQBuSEkBbEhQ&#10;AWpIVgFoSF0CZkdkAmVHbANjR3YEYUeABWBHjQZeR5oHXEepCFtIuwhaSNQIWkjxB1pJ/wZaSf8F&#10;Wkj/BVpI/wRaSP8E20QAAMZNAAC4UwAArVcAAKNZAACaWAAAkVQAAIZOAAB9SwgAd0sSAHNMHwBw&#10;TCsAbUw1AGtMPgBoTEYAZkxNAWRMUwFiTFoCYUxiAl9MagNeTHMEXEt+BVpLigZYS5gHV0ynCFZM&#10;uQlVTNEJVEzvCFRN/wZVTP8GVUz/BVVM/wVVTP8F1UgAAMJRAAC1VwAAqlsAAKBcAACXXAAAjVkA&#10;AIFTAAB3TwQAcU8QAG5QHABqUCgAaFAyAGVQOwBjUEMAYVBKAV9QUQFdUFgCXFBfAlpQZwNYUHEE&#10;V1B7BVVQiAZTUJYHUlClCFBQtwlQUM4JT1DtCFBQ/wdQUP8GUFD/BVBQ/wVQUP8F0EsAAL9UAACy&#10;WgAAp14AAJ1gAACUYAAAiV0AAHxXAAByVAAAbFMOAGhUGQBlVCQAYlQvAGBUOABeVEAAXFRIAVpU&#10;TwFZVFYBV1RdAlVUZQNUVG4EUlR5BVBUhgZOVJQHTVSkCEtUtQhLVMwJSlTrCEtU/gdLVP8GS1T/&#10;BUtU/wVLVP8FzE4AALtXAACuXgAApGIAAJpkAACRZAAAhmIAAHdbAABtWAAAZlgMAGJYFgBfWCIA&#10;XVksAFtZNgBZWT4AV1lGAFZZTQFUWVQBUllbAlFZYwNPWWwDTVl3BEtYhAVJWJIHSFiiB0dZswhG&#10;WcoIRVnqCEZZ/QZGWP8GRlj/BUdY/wVHWP8Fx1IAALhbAACrYQAAoWYAAJhoAACOaQAAg2cAAHJg&#10;AABoXgAAYV0JAFxdEwBaXR4AV10pAFZeMwBUXjsAUl5DAFFeSgFPXlIBTl5ZAkxeYQJKXmoDSF51&#10;BEZeggVEXZAGQ16gB0FesQdAXsgHQF7oB0Bd/AZBXf8FQV3/BUFc/wVBXP8Fw1YAALRfAACoZgAA&#10;nmoAAJVtAACKbQAAf2wAAG9nAABkZAAAW2IFAFZiEABUYhsAUmMlAFBjLwBOZDgATWRAAEtkSABK&#10;ZE8BSGRXAUZkXwJFZGgCQ2RzA0FjfwQ/Y44FPWOeBjxjsAY7ZMYGO2TmBjtj+gU7Yv8FO2L/BTxh&#10;/wQ8Yf8EvlsAALBjAAClagAAm28AAJFyAACGcgAAe3EAAGxtAABgawAAVWkAAE9oDQBNaRcAS2kh&#10;AElqKwBIajQAR2o9AEVrRABEa0wAQmtUAUFrXAE/amUCPWpwAjtqfQM5aowEN2qcBDZqrgU1asQF&#10;NWrlBTVp+QQ1af8ENWj/BDVo/wQ1aP8EuWAAAKxpAAChcAAAmHUAAI13AACCdwAAd3cAAGl0AABc&#10;cwAAUXEAAEhwCgBFcBIAQ3EdAEJxJwBAcjAAP3I4AD5yQAA9ckgAO3JQADpyWQE4cmMBNnJtAjRy&#10;egIzcokDMXKaAy9yrAMucsEDLnLjAy5x+AMucP8DLm//Ay5v/wMub/8Ds2YAAKdvAACddgAAk3oA&#10;AIh8AAB+fQAAcn0AAGR8AABXewAATHoAAEJ5AwA8eQ4AOnoXADl6IQA4eioAN3szADZ7OwA0e0QA&#10;M3tMADJ7VQAwe18AL3tqAS17dwEre4cBKnuYAih7qgIne78CJnvhAiZ69wImeP8CJnj/Aid3/wIn&#10;d/8CrmwAAKN2AACZfAAAjn8AAISCAAB4gwAAbIQAAF+EAABRhAAAR4QAADyEAAAzhAkAMIQRAC+E&#10;GgAthCQALIUtACuFNQAqhT4AKYVHACiGUAAnhloAJoZmACSGcwAjhoMAIYaVACCGpwEehrwBHobe&#10;AB6E9QEegv8BHoL/AR6B/wEegf8BqHQAAJ59AACTggAAiYUAAH6IAABxigAAZYsAAFiMAABMjQAA&#10;QI4AADaOAAAsjwAAJZAMACOQEwAikBwAIZAlACCRLgAfkTYAHpFAAB2RSQAckVQAGpFgABmRbgAY&#10;kX4AFpKQABWSpAAUkbkAE5HYABOP9AAUjv8AFI3/ABSM/wEUjP8Bo30AAJiDAACOiAAAhIwAAHeP&#10;AABpkQAAXZMAAFCVAABFlwAAOZgAAC6ZAAAlmgAAHZsCABadDAAVnRMAFJ0bABOdJAASnS0AEZ43&#10;ABGeQQAQnkwAD55YAA6eZwANnncADJ6KAAudngAKnbIACZ3MAAmc7AAKm/4AC5r/AAuZ/wALmf8A&#10;nIQAAJGKAACIjgAAe5IAAG2WAABgmQAAVJwAAEifAAA8oAAAMKEAACajAAAdpQAAFacAABCpBQAL&#10;qw0ACKoTAAeqGwAGqiQABaouAASqOAACqkQAAapQAACqXgAAqm4AAKqBAACqlQAAqaoAAKnBAACo&#10;5AAAqPYAAKf/AACn/wAAp/8AlYsAAIyQAAB/lQAAcZoAAGOeAABWogAASqYAAD2oAAAxqgAAJqsA&#10;AB2tAAAUsAAADrIAAAm1AQACtgoAALYPAAC2FQAAtx0AALclAAC3LwAAuDkAALhGAAC4VAAAuGQA&#10;ALh2AAC4iwAAt6AAALe2AAC30wAAtu8AALb8AAC2/wAAtv8Aj5IAAIKXAAB0nQAAZqIAAFinAABL&#10;rAAAPq8AADGxAAAmswAAHLYAABO4AAANuwAABr4AAADBAAAAwgQAAMILAADDEAAAxBUAAMQcAADF&#10;JAAAxi4AAMg6AADJRwAAyVcAAMlpAADJfQAAyZQAAMiqAADIwwAAyOQAAMj0AADI/QAAyP0AhZkA&#10;AHefAABopgAAWqsAAE2xAAA/tQAAMbgAACW6AAAavQAAEcAAAAvDAAADxwAAAMoAAADNAAAAzgAA&#10;AM8DAADQCQAA0Q4AANMSAADVGQAA1yIAANotAADdOQAA3kkAAN5aAADfbgAA34UAAN+cAADfsgAA&#10;3ssAAN7mAADf9AAA3/QAeaEAAGuoAABcrwAATrUAAEC7AAAxvgAAJMEAABnFAAAQyAAACcwAAADP&#10;AAAA0wAAANkAAADcAAAA3QAAAN8AAADhAAAA4gUAAOQLAADmEAAA6BYAAOogAADtKwAA8DoAAPFL&#10;AADxXgAA8nMAAPOLAADzogAA87YAAPPJAADz4QAA8+EAbaoAAF6xAABQuQAAQb8AADLEAAAkyAAA&#10;F8wAAA7QAAAG1QAAANoAAADeAAAA4gAAAOYAAADpAAAA6gAAAOwAAADuAAAA8AAAAPIAAAD0BgAA&#10;9gwAAPkSAAD8HAAA/ykAAP86AAD/TQAA/2IAAP94AAD/kAAA/6MAAP+zAAD/wQAA/8EA/wcZAP8B&#10;FwD/ABcA/wAaAP8AIQD/ACsA/wA5AP8ARwD/AFQA/wBfAP8AagD/AHMA/wB7AP8AgwD/AIoA/wCQ&#10;AP8AlgD/AJsA/wChAP8AqAD/AK8A/wC4AP8AxAD+ANUA/ADqAPsA+AD6AP8A+QD/APgA/wD4AP8A&#10;9gD/APMA/wDxAP8A/wsVAP8FEwD/ABMA/wAUAP8AGgD/ACcA/wA0AP8AQgD/AE8A/wBbAP8AZQD/&#10;AG4A/wB2AP8AfgD/AIUA/gCLAP0AkQD7AJcA+gCdAPgAowD3AKsA9gCzAPQAvgDzAMwA8QDjAO8A&#10;8wDuAP8A7QD/AOwA/wDrAP8A7AD/AOwA/wDrAP8A/w0RAP8JEAD/AA8A/wAQAP8AFgD/ACIA/wAv&#10;AP8APQD/AEoA/wBVAP0AYAD6AGkA+ABxAPYAeQD0AH8A8wCGAPEAjADvAJIA7gCYAOwAnwDrAKYA&#10;6QCuAOcAuADlAMUA4wDaAOEA7QDfAPsA3gD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A/w8NAP8MCwD/&#10;AwkA/wAMAP8AEgD/AB0A/wApAPsANwD4AEQA9QBQAPIAWgDuAGMA7ABrAOkAcwDnAHoA5QCAAOMA&#10;hgDhAIwA3wCTAN0AmQDbAKEA2QCpANUAsgDSAL4A0ADOAM4A5gDMAPYAygD/AMoA/wDJAP8AyAD/&#10;AMgA/wDIAP8A/xEIAP8NAgD/BwAA/wUIAP8ADgD/ABYA9wAiAO8AMADrAD0A6ABJAOQAVADgAF0A&#10;3QBlANkAbQDVAHMA0gB6ANAAgADOAIcAzACNAMoAlADIAJsAxgCkAMQArQDCALgAwADHAL0A3wC8&#10;APEAuwD+ALkA/wC4AP8AuAD/ALgA/wC4AP8A/xQAAP8PAAD/DQAA/wwAAP8HCQD4ARAA6AAaAOMA&#10;KADdADYA2ABCANIATQDOAFcAygBfAMcAZgDFAG0AwwB0AMEAegC/AIEAvQCIALsAjwC5AJcAtwCf&#10;ALUAqACzALMAsQDCAK8A2ACuAu0ArAP7AKsF/wCqBv8AqQb/AKkG/wCpBv8A/xYAAP8SAAD3EgAA&#10;7BEAAOYOAADlBggA3QMSANQDIADNBC0AyAQ6AMMFRgC/BVAAvAZYALkGYAC3B2cAtQduALMHdQCx&#10;CHsArwiCAK4JigCsCZIAqgmbAKgKpQCmCrAApQu/AKMM1AChDe0Anw7+AJ0O/wCcD/8Amw//AJsP&#10;/wCbD/8A/xoAAPcZAADqHgAA3x4AANUaAADQEwIAzgwLAMcLFgDADSUAug4yALYOPwCyD0kArxBS&#10;AKwQWgCqEGEAqBFoAKYRbwCkEXYAohF9AKERhQCfEo4AnRKXAJwSogCaE60AmBO8AJcU0ACUFewA&#10;khb9AJAX/wCPF/8Ajhf/AI4X/wCOF/8A+h0AAO4jAADfKAAA0CoAAMcnAADBIQAAvRkFALkSEACy&#10;FR4ArRYsAKgXOACkGEMAoRlMAJ8ZVACcGlwAmhpiAJkaaQCXG3AAlRt3AJQbfwCSHIgAkBySAI8c&#10;nQCNHakAix23AIoeygCIH+cAhiD6AIQg/wGDIP8BgyD/AYIg/wGCIP8B9SQAAOUsAADTMQAAxjMA&#10;ALwxAAC2LQAAsCUAAKwdDACmHhgAoSAmAJwhMgCZIj0AlSJHAJMjTwCRI1YAjyNdAI0kZACLJGsA&#10;iSRyAIgkegCGJIMAhCWNAIMlmAGBJaQBgCayAX4mxQF9J+IBeyf3AXko/wF4KP8BeCj/AXgo/wF4&#10;KP8B7ysAAN0zAADKOQAAvjsAALQ6AACtNgAApi8AAKEoBwCbJxMAliggAJEpLQCOKjgAiytCAIgr&#10;SgCGK1IAhCtYAIIsXwCALGYAfyxtAH0sdQB7LH4BeiyIAXgslAF2LaABdS2uAnQtwAJyLt0CcS70&#10;AnAv/wJvL/8Cby//AW4v/wFuL/8B6DEAANM6AADDPwAAt0EAAK5BAACmPgAAnjgAAJcxAQCRLhAA&#10;jC8cAIgwKACEMTMAgTI9AH8yRgB9Mk0AezJUAHkyWwB3MmEAdTJpAXQycAFyMnkBcDOEAW8zkAJt&#10;M50CbDOrAmo0vAJpNNUDaDXxAmc1/wJnNf8CZjX/AmY1/wJmNP8C4jYAAMw/AAC9RAAAskcAAKhH&#10;AACgRAAAmD8AAJA5AACINA0AgzUXAH82JAB8Ny8AeTc5AHc4QgB0OEkAcjhQAHE4VwBvOF4AbThl&#10;AWw4bQFqOHUBaDiAAmc4jAJlOJkDZDmoA2I5uQNhOtADYDruA2A6/wNfOv8CXzr/Al86/wJfOv8C&#10;3TsAAMdDAAC5SQAArksAAKRMAACbSgAAkkUAAIk/AACBOgkAezoUAHc7IAB0PCsAcjw1AG89PgBt&#10;PUYAaz1NAGk9UwBoPVoAZj1hAWQ9aQFjPXIBYT19AmA9iQJePZYDXT6lA1s+tgRaPswEWj/sBFk/&#10;/gNZP/8DWT//Alk//wJZPv8C1j8AAMNHAAC1TAAAqlAAAKBQAACXTwAAjksAAIRFAAB6QAYAdT8R&#10;AHFAHABtQCgAa0EyAGlBOwBnQUIAZUFJAGNBUABhQVcAYEFeAV5BZgFdQm8CW0J6AlpChgNYQpQD&#10;V0KjBFVDswRUQ8kEVEPpBFND/QNTQ/8DVEP/A1RD/wJUQ/8C0EIAAL9KAACyUAAAp1MAAJ1UAACU&#10;UwAAilAAAH9KAAB1RQIAbkMOAGtEGQBnRSQAZUUuAGJFNwBhRT8AX0VGAF1FTQBbRVQAWkZbAVlG&#10;YwFXRmwCVkZ3AlRGgwNTRpEDUUahBFBHsQRPR8cETkfnBE5H+wROR/8DTkf/A09H/wNPR/8DzEYA&#10;ALtOAACvVAAApFcAAJpYAACRVwAAhlQAAHtOAABwSgAAaUgNAGVIFgBiSSEAX0krAF1JNABbSTwA&#10;WUlDAFdJSgBWSVIAVUpZAVRKYQFSSmoBUUp1Ak9KgQNOSo8DTEufBEtLsARKS8UESUvmBElL+gRJ&#10;S/8DSkv/A0pL/wNKS/8DyEkAALhRAACsVwAAoVsAAJhcAACOXAAAg1kAAHZTAABrTgAAZE0KAF9M&#10;EwBcTR4AWk0oAFhNMQBWTToAVE1BAFNOSABSTk8AUE5XAU9OXwFNTmgBTE5zAkpPfwJJT40DR0+d&#10;BEZPrgRFT8MERFDkBERP+QRFT/8DRU//A0VO/wNFTv8DxEwAALVVAACpWwAAn14AAJVgAACLYAAA&#10;gF4AAHJXAABnUwAAXlEHAFlREQBXURsAVFElAFJSLwBRUjcAT1I/AE5SRgBNU00ATFNVAEpTXQFJ&#10;U2YBR1NwAkVTfQJEU4sDQlObA0FUrARAVMEEP1TiBD9U+ANAU/8DQFP/A0BT/wNAUv8DwFAAALJY&#10;AACmXgAAnGIAAJJlAACIZQAAfWIAAG5cAABjWQAAWVYDAFRWDgBRVhgAT1YiAE1XLABMVzQASlc8&#10;AElYRABIWEsAR1hTAEVYWwFEWGQBQlhuAUBYewI/WIkCPViZAzxYqgM7Wb8DOlngAzpY9wM6WP8D&#10;O1f/AztX/wM7V/8DvFQAAK5cAACjYwAAmWcAAJBpAACFaQAAeWcAAGtiAABgYAAAVV0AAE5bDABL&#10;WxQASVwfAEdcKABGXTEARV05AENdQQBCXUgAQV5QAEBeWAA+XmEBPF5sATteeAI5XocCN16XAjZe&#10;qQM1Xr0DNF/dAzRe9QM1Xf8CNV3/AjVc/wI1XP8CuFkAAKphAACgZwAAlmwAAIxuAACBbgAAdmwA&#10;AGdpAABcZgAAUWQAAEhiCQBEYhEAQmIbAEFjJAA/Yy0APmM1AD1kPQA8ZEUAO2RNADlkVQA4ZF8A&#10;NmRpATVkdgEzZIUBMWWVAjBlpwIvZbsCLmXaAi5k9AIuY/8CL2P/Ai9i/wIvYv8Cs14AAKdmAACc&#10;bQAAk3EAAIhzAAB9cwAAcnIAAGRwAABYbgAATWwAAEJqAwA8aQ4AOmoWADlqIAA4aigANmsxADVr&#10;OQA0a0EAM2xJADJsUgAxbFwAL2xmAC5scwAsbIIBKmyTASlspQEobLkBJ23WASdr8gEnav8BJ2r/&#10;AShp/wIoaf8CrmQAAKNsAACZcwAAjnYAAIR4AAB5eQAAbXgAAGB3AABTdgAASHUAAD5zAAA0cgoA&#10;MXMRADBzGgAvcyMALnMrAC10NAAsdDwAK3REACl0TQAodVcAJ3VjACV1bwAkdX8AInWQACF1ogAg&#10;dbcAH3XSAB908QAfc/8BH3L/ASBx/wEgcf8BqWsAAJ5zAACUeQAAinwAAIB+AAB0fwAAZ38AAFp/&#10;AABNfgAAQ34AADh9AAAvfQIAKH0NACZ9FAAkfRwAI34lACJ+LQAhfjYAIX4/AB9/SAAef1IAHX9e&#10;ABx/awAaf3oAGX+MABd/nwAWf7MAFX/OABV+7wAWfP8AFnv/ABZ7/wAXe/8ApHIAAJp6AACPfwAA&#10;hYIAAHuEAABthgAAYIcAAFSHAABIiAAAPIgAADKIAAAoiAAAIIgFABqJDgAZiRUAGIkdABeKJgAW&#10;ii4AFYo3ABSKQQATikwAEotYABGLZQAQi3UAD4uHAA6KmwANiq8ADIrIAAyJ6gANh/wADof/AA6G&#10;/wAOhv8An3sAAJSBAACKhQAAgIgAAHOLAABljQAAWY8AAEyQAABBkgAANJIAACqSAAAhkwAAGZQA&#10;ABKWBgAOlw4ADZcVAAyXHQAMlyYAC5cvAAqXOQAJl0QACJdQAAaXXgAFl24AA5aAAAGWlAAAlagA&#10;AJW+AACU4AAAlPQAAJP/AAGS/wABkv8AmIIAAI6IAACFjAAAd48AAGqSAABdlQAAUJgAAESaAAA4&#10;mwAALJwAACKdAAAZngAAEqAAAA2iAgAHowsAAaMQAACjFwAAox8AAKMnAACjMQAApDwAAKRIAACk&#10;VgAApGUAAKN3AACjiwAAo6AAAKK2AACh0gAAofAAAKD7AACg/wAAoP8AkYoAAImOAAB7kgAAbZcA&#10;AGCbAABTngAARqEAADmjAAAtpAAAI6YAABmoAAARqgAADKwAAAWuAAAArwcAAK8NAACvEQAAsBgA&#10;ALAgAACxKAAAsTIAALI+AACyTAAAslsAALJsAACygQAAsZcAALGsAACwxgAAsOgAAK/3AACv/wAA&#10;r/8AjJAAAH+VAABxmgAAY58AAFWkAABHqAAAOqoAAC2sAAAirgAAGLAAABCzAAAKtQAAArgAAAC7&#10;AAAAuwAAALwHAAC8DQAAvREAAL4WAAC/HgAAwCcAAMEyAADCQAAAw08AAMNgAADDdAAAw4sAAMOh&#10;AADDuAAAwtcAAMLvAADC+gAAwf4AgZcAAHOdAABlowAAV6gAAEmtAAA7sQAALbMAACG2AAAWuQAA&#10;DrsAAAe+AAAAwQAAAMUAAADHAAAAyAAAAMkAAADKBQAAywsAAM0PAADOFAAA0BwAANMmAADWMgAA&#10;2EEAANhTAADZZgAA2XwAANmUAADZqwAA2cMAANnhAADZ8AAA2fQAdp8AAGemAABZrAAAS7IAADy3&#10;AAAuugAAIb0AABXAAAANxAAABccAAADKAAAAzgAAANIAAADVAAAA1gAAANkAAADbAAAA3QAAAN8H&#10;AADhDAAA4xEAAOYZAADpJAAA7DIAAO1DAADuVgAA72sAAO+EAADvnAAA77IAAO/GAADv3QAA7+QA&#10;aqgAAFuvAABMtgAAPrwAAC/AAAAgxAAAFMgAAAzMAAAC0AAAANQAAADZAAAA3gAAAOIAAADlAAAA&#10;5gAAAOgAAADpAAAA7AAAAO4AAADwAgAA8gkAAPUPAAD4FwAA/CMAAP8zAAD/RgAA/1oAAP9xAAD/&#10;iQAA/58AAP+xAAD/wAAA/8YA/wAVAP8AFAD/ABQA/wAXAP8AHQD/ACgA/wA3AP8ARAD/AFEA/wBc&#10;AP8AZgD/AG8A/wB3AP8AfgD/AIUA/wCLAP8AkQD/AJcA/wCdAP8ApAD/AKsA/wC0AP4AvwD9AM4A&#10;+wDmAPkA9gD4AP8A9wD/APcA/wD3AP8A8AD/AOwA/wDpAP8A/wMSAP8AEAD/ABAA/wARAP8AFwD/&#10;ACQA/wAyAP8APwD/AEwA/wBXAP8AYQD/AGoA/wByAP8AeQD9AIAA/ACGAPoAjAD5AJIA+ACYAPYA&#10;nwD1AKYA9ACuAPIAuQDwAMYA7gDeAO0A8ADrAP4A6gD/AOkA/wDpAP8A5wD/AOMA/wDgAP8A/wcO&#10;AP8ADQD/AAsA/wAMAP8AEwD/AB8A/wAsAP8AOgD/AEYA/gBSAPsAXAD4AGUA9QBsAPMAdADxAHoA&#10;7wCBAO4AhwDsAI0A6gCTAOkAmgDnAKEA5gCpAOMAswDhAL8A3wDQAN0A6QDaAPkA2QD/ANcA/wDV&#10;AP8A1QD/ANUA/wDUAP8A/wkKAP8BBQD/AAMA/wAJAP8AEAD/ABkA+wAmAPcANAD0AEAA8gBMAO4A&#10;VgDqAF8A5wBnAOQAbgDiAHQA4AB7AN4AgQDcAIcA2gCNANYAlADUAJsA0QCjAM8ArQDMALgAygDH&#10;AMgA4ADGAPMAxQD/AMMA/wDDAP8AwwD/AMMA/wDDAP8A/wsBAP8DAAD/AAAA/wADAP8ACwDzABIA&#10;7gAfAOoALQDmADoA4gBFAN4ATwDZAFgA1ABgANEAaADOAG4AzAB0AMoAewDIAIEAxgCHAMQAjgDC&#10;AJYAwACeAL4ApwC7ALIAuQDAALcA1AC1AOwAswD7ALMA/wCyAP8AsgD/ALEA/wCxAP8A/w0AAP8G&#10;AAD/AwAA9wAAAPQAAwDnAA0A4AAYANoAJQDTADIAzgA+AMoASQDGAFIAwwBaAMAAYQC+AGgAvABu&#10;ALoAdAC4AHsAtgCBALQAiACyAJAAsACZAK4AogCsAK0AqgC6AKgAywCmAOYApQD3AKQA/wCjAP8A&#10;ogD/AKIA/wCiAP8A/xAAAPsMAADvDgAA5g0AAN8JAADaAAYA0AARAMkAHQDEACoAvwA3ALsAQgC3&#10;AEsAtABUALIAWwCvAGIArQBoAKsAbgCpAHUAqAB7AKYAgwCkAIsAogCUAKAAngCeAagAnAK1AJsD&#10;xgCZBeIAmAb0AJYI/wCVCf8AlAn/AJQJ/wCUCf8A/BEAAPEVAADjGQAA1hkAAMwVAADHEAAAxAcK&#10;AL0DFAC3BCEAsgYuAK4IOgCqCUQApwlNAKQKVQCiClwAoApiAJ4LaQCcC28Amwt2AJkMfgCXDIYA&#10;lgyQAJQMmgCSDaYAkQ2zAI8NxQCNDuIAixD2AIkQ/wCIEf8AhxH/AIcR/wCHEf8A9hkAAOcgAADW&#10;JAAAyCUAAL8iAAC5HAAAtBQBALENDgCqDhkApQ8nAKEQMwCdET4AmhFHAJgSTwCVElYAkxJcAJES&#10;YwCQE2kAjhNwAIwTeACLE4EAiRSLAIcUlgCGFaIAhBWwAIMWwQCBF90Afxj0AH0Z/wB8Gf8AfBn/&#10;AHsZ/wB7Gf8A7yEAAN0pAADKLQAAvi8AALUsAACuJwAAqCAAAKMXCACeFhMAmRchAJQZLQCRGjgA&#10;jhpBAIsbSQCJG1AAhxtXAIUcXgCEHGQAghxrAIAccwB/HXwAfR2GAHwekQB6Hp4AeB+rAHcfvAB2&#10;INQAdCHwAHIh/wBxIv8AcSH/AHEh/wBxIf8A6CgAANIwAADCNQAAtzcAAK01AAClMQAAnisAAJgj&#10;AgCSHhAAjSAbAIkhJwCGIjIAgyM8AIEjRAB+I0sAfCRSAHskWQB5JF8AdyRmAHYlbgB0JXcAcyWB&#10;AHEmjQBvJpkAbianAG0nuABsJ84BaijtAWkp/wFoKf8BaCn/AWgo/wFoKP8B4S4AAMs2AAC8OwAA&#10;sT0AAKc9AACfOQAAlzMAAI8tAACIJwwAgycWAH8oIgB8KS0AeSo3AHcqPwB1KkcAcytOAHErVABw&#10;K1sAbitiAGwragBrLHIAaSx9AGgsiQBmLZYBZS2kAWQutAFjLsoBYS/pAWAv/QFgL/8BYC//AWAv&#10;/wFgLv8B2jQAAMU8AAC3QQAArEMAAKJDAACZQAAAkDoAAIg0AACALggAei0SAHcuHgBzLykAcTAz&#10;AG8wOwBtMEMAazFKAGkxUQBnMVcAZjFeAGQxZgBjMm8AYTJ5AGAyhQFfMpIBXTOhAVwzsQFbNMYB&#10;WjTmAVk1+wFZNf8BWTT/AVk0/wFZNP8B0jgAAMBAAACzRQAAqEgAAJ5IAACVRgAAi0AAAII7AAB5&#10;NQQAczMQAG80GgBsNCUAaTUvAGc1NwBlNj8AYzZGAGI2TQBgNlQAXzZbAF03YwBcN2sAWzd2AVk3&#10;ggFYOI8BVjieAVU4rwJUOcMCUznkAlM6+QFTOf8BUjn/AVM5/wFTOf8BzTwAALxEAACvSQAApEwA&#10;AJpMAACRSwAAh0YAAH1AAABzOwAAbDgNAGg5FwBlOSIAYzorAGA6NABeOjwAXTpDAFs6SgBaO1AA&#10;WDtYAFc7YABWO2gAVTxzAVM8fwFSPI0BUD2cAU89rAJOPsECTT7hAk0++AJNPv8BTT7/AU09/wFN&#10;Pf8ByUAAALhIAACsTQAAoVAAAJdRAACOTwAAhEsAAHlFAABuQAAAZj0LAGI9FABfPR4AXD4oAFo+&#10;MQBYPjgAVz5AAFU/RgBUP00AUz9VAFJAXQBQQGYAT0BwAU5AfAFMQYoBS0GaAkpBqwJJQr4CSELe&#10;AkhC9gJIQv8CSEL/AUhB/wFIQf8BxUQAALVLAACpUAAAnlQAAJVUAACLUwAAgFAAAHVKAABqRgAA&#10;YUIIAFxBEQBZQhsAV0IlAFVCLgBTQjUAUUI9AE9CQwBPQ0sATkNSAE1EWgBLRGMASkRuAUlFegFH&#10;RYgBRkWYAkVGqQJERr0CQ0bcAkNG9QJDRv8CQ0b/AUNF/wFDRf8BwUcAALJPAACmVAAAnFcAAJJY&#10;AACIWAAAflUAAHFPAABmSgAAXEYFAFdGDwBURhgAUUYiAE9GKwBORjMATEc6AEtHQQBKR0kASUhQ&#10;AEhIWABHSGEARUlsAERJeAFCSYYBQUmWAUBKpwI/SrsCPkvYAj5K8wI+Sv8CPkn/AT9J/wE/Sf8B&#10;vUoAAK9SAACjWAAAmVsAAJBdAACGXAAAe1kAAG1TAABiTwAAV0wBAFFKDQBOShUATEsfAEpLKABJ&#10;SzAAR0s4AEZMPwBFTEYARExOAENNVgBCTV8AQE1qAD9NdgE9ToQBPE6UATtOpQE5T7kCOU/UAjlP&#10;8gE5Tv8BOU7/ATlN/wE6Tf8Buk4AAKxWAAChWwAAl18AAI1hAACDYQAAeF4AAGlYAABfVgAAVFIA&#10;AExPCwBJTxIAR1AcAEVQJQBDUC0AQlA1AEFRPABAUUQAP1FMAD5SVAA8Ul0AO1JnADpScwA4U4IB&#10;N1OSATVTpAE0U7cBM1TRATNT8QE0U/8BNFL/ATRS/wE0Uv8BtlIAAKlaAACeYAAAlGQAAItmAACA&#10;ZQAAdGMAAGZeAABcXAAAUVgAAEdVBwBCVRAAQFUYAD9WIQA9VioAPFYyADtWOQA6V0EAOVdJADhX&#10;UQA3WFoANVhlADRYcQAyWIABMViQAS9ZogEuWbUBLVnPAS1Z7wEuWP8BLlf/AS5X/wEuVv8BslcA&#10;AKVfAACbZQAAkWkAAIdqAAB8agAAcWgAAGNlAABYYgAATV8AAENdAgA8Ww0AOlwUADhcHQA3XCYA&#10;NV0uADRdNgAzXT4AMl1GADFeTgAwXlcAL15iAC1ebgAsX30AKl+OAClfoAAoX7MBJ1/MACdf7QEn&#10;Xv8BJ13/AShd/wEoXP8BrVwAAKJkAACYagAAjm4AAINvAAB5bwAAbm4AAGBrAABUaQAASWcAAD9l&#10;AAA1YwkAMmMRADBjGQAvZCEALmQpAC1kMQAsZDkAK2VCACplSgAoZVQAJ2VfACZmawAkZnoAI2aL&#10;ACJmnQAgZrEAH2bJAB9m6wAgZf4AIGT/ACBj/wEhY/8BqWIAAJ5qAACVcAAAinMAAIB1AAB1dQAA&#10;aXQAAFxyAABPcQAARG8AADpuAAAwbQMAKWwNACdsFAAmbBwAJW0kACRtLAAjbTQAIm09ACFuRgAg&#10;blAAHm5bAB1uZwAcbnYAGm6HABlvmgAYb64AFm/GABZu6QAXbfwAGGz/ABhr/wAYa/8ApGkAAJpx&#10;AACQdgAAhnkAAHx7AABxewAAZHsAAFd6AABKeQAAP3gAADV4AAArdwAAInYHAB12DwAcdxYAG3ce&#10;ABp3JgAZdy4AGHc3ABd4QAAVeEoAFHhWABN4YwASeHIAEXiDABB4lwAPeKsADnjDAA535gAOdvoA&#10;D3X/ABB1/wAQdP8An3EAAJV4AACLfAAAgn8AAHeBAABqggAAXYIAAFCCAABEggAAOIIAAC6CAAAk&#10;ggAAHIIAABSCCQARgxAAEIMWABCDHgAOgycADoMwAA2DOQANg0QADINQAAuDXQAJg2wACIN+AAaD&#10;kQAFgqUAA4K7AASB2wAEgfIABYD/AAZ//wAGf/8AmnkAAJB+AACGgwAAfYUAAG+HAABiiQAAVYoA&#10;AEmLAAA9jAAAMYwAACaMAAAdjQAAFY4AAA+PAwAKkAwABpARAASPGAADjyAAAY8pAACPMgAAkD0A&#10;AJBJAACPVgAAj2UAAI92AACPigAAjp8AAI60AACNzwAAjO4AAIz7AACL/wAAi/8AlIAAAIuFAACC&#10;iQAAdIwAAGaPAABZkQAATJMAAECVAAA0lgAAKJYAAB6XAAAVmAAAD5oAAAqbAAACnAkAAJwOAACc&#10;EwAAnBoAAJwiAACdKwAAnTUAAJ1AAACdTgAAnVwAAJ1uAACcgQAAnJcAAJysAACbxgAAmugAAJn5&#10;AACZ/wAAmP8AjogAAIaMAAB4kAAAapQAAFyXAABPmgAAQp0AADaeAAApnwAAH6EAABWiAAAOpAAA&#10;CKYAAACoAAAAqQQAAKkKAACpDgAAqRMAAKoaAACqIgAAqysAAKw2AACsRAAArFMAAKxjAACsdwAA&#10;q44AAKukAACrvAAAqt4AAKn0AACp/QAAqf8AiY4AAHuTAABtlwAAX5wAAFGgAABEpAAANqYAACqo&#10;AAAeqQAAFKsAAA2uAAAGsAAAALIAAAC1AAAAtQAAALUDAAC2CQAAtw4AALgSAAC4GQAAuiEAALsr&#10;AAC8OAAAvUcAAL1YAAC9awAAvYEAAL2ZAAC9sAAAvcwAALzqAAC89wAAu/4AfpUAAHCbAABioAAA&#10;U6UAAEaqAAA4rQAAKq8AAB6xAAATtAAADLcAAAO5AAAAvAAAAL8AAADCAAAAwgAAAMMAAADEAAAA&#10;xgYAAMcMAADIEAAAyhYAAMwgAADPKwAA0DoAANFLAADRXgAA0nMAANKLAADSpAAA07sAANPYAADT&#10;7QAA0/YAc50AAGSjAABWqQAAR68AADmzAAAqtgAAHbkAABK8AAAKvwAAAMMAAADGAAAAyQAAAM0A&#10;AADPAAAA0AAAANIAAADUAAAA1gAAANkCAADbCAAA3g4AAOETAADkHQAA6CoAAOg8AADpTwAA6WQA&#10;AOp8AADrlQAA66wAAOvCAADs1QAA7OUAZqYAAFisAABJswAAO7kAACu8AAAdwAAAEcQAAAnIAAAA&#10;zAAAAM8AAADTAAAA2QAAAN0AAADgAAAA4QAAAOMAAADlAAAA5wAAAOoAAADsAAAA7gQAAPELAAD1&#10;EgAA+BwAAPsrAAD9PgAA/lMAAP5qAAD/gwAA/5sAAP+uAAD/vgAA/8oA/wASAP8AEAD/ABEA/wAT&#10;AP8AGQD/ACYA/wA0AP8AQQD/AE0A/wBYAP8AYgD/AGsA/wBzAP8AegD/AIEA/wCHAP8AjQD/AJMA&#10;/wCZAP8AoAD/AKcA/gCvAPwAugD6AMkA+QDhAPgA8wD3AP8A9gD/APUA/wDxAP8A6QD/AOQA/wDh&#10;AP8A/wAPAP8ADQD/AA0A/wAOAP8AFAD/ACEA/wAuAP8APAD/AEgA/wBTAP8AXQD/AGYA/gBtAPwA&#10;dQD7AHsA+QCCAPgAiAD3AI4A9gCUAPQAmwDzAKIA8QCqAO8AtADtAMEA6wDVAOoA7ADoAPwA5wD/&#10;AOUA/wDmAP8A4AD/ANkA/wDUAP8A/wALAP8ACAD/AAYA/wAJAP8AEAD/ABwA/wApAP8ANgD/AEIA&#10;+wBOAPcAVwD0AGAA8gBoAO8AbwDtAHYA7AB8AOoAggDoAIgA5wCOAOUAlQDjAJwA4QCkAN8ArgDd&#10;ALkA2gDKANcA5ADUAPYA0QD/ANAA/wDQAP8AzwD/AMsA/wDHAP8A/wADAP8AAAD/AAAA/wAEAP8A&#10;DQD6ABYA9gAjAPMAMADwADwA7QBHAOkAUQDlAFoA4gBiAN8AaQDdAG8A2gB2ANgAfADUAIIA0gCI&#10;ANAAjwDNAJYAywCeAMkAqADHALMAxQDBAMIA2ADAAO8AvwD+AL4A/wC9AP8AvAD/ALwA/wC8AP8A&#10;/wIAAP8AAAD/AAAA/wAAAPQABwDtABEA6AAcAOMAKQDfADUA2wBBANYASwDRAFQAzQBcAMoAYwDI&#10;AGkAxgBvAMMAdQDBAHsAvwCCAL4AiAC8AJAAugCYALgAogC1AKwAswC5ALEAywCvAOcArgD4AKwA&#10;/wCrAP8ArAD/AKwA/wCrAP8A/wQAAP8AAAD2AAAA7gAAAOcAAADfAAwA1gAVAM8AIgDKAC4AxwA6&#10;AMMARADAAE0AvABVALkAXAC3AGMAtQBpALMAbwCxAHUArwB7AK0AggCrAIoAqQCSAKcAnAClAKYA&#10;owCzAKEAwwCfAN4AngDyAJ0A/wCcAP8AnAD/AJsA/wCbAP8A/wcAAPYJAADpCwAA3woAANUEAADO&#10;AAUAxgAQAMAAGgC7ACcAtwAyALMAPQCwAEYArQBPAKoAVgCoAFwApgBjAKQAaACiAG8AoQB1AJ8A&#10;fACdAIQAmwCNAJkAlwCXAKIAlQCuAJMAvQCRANMAkADtAI8A/ACOAP8AjQH/AI0B/wCNAf8A+Q4A&#10;AOoSAADcFQAAzRUAAMQRAAC+DAAAugIKALQAEgCuAB4AqgAqAKYANQCiAD8AoABIAJ0BUACbAlYA&#10;mQJcAJcDYwCVA2kAkwNvAJEEdgCQBH8AjgWIAIwFkgCKBp4AiAaqAIYHugCFCM8AhArrAIIL/ACB&#10;DP8AgAz/AIAM/wCADP8A8RUAAOAdAADNIAAAwSEAALgdAACxFwAArBAAAKgJDQCiBxYAnQkjAJkK&#10;LgCVCzgAkwxBAJAMSQCODVAAjA1XAIoNXQCIDWMAhw1qAIUOcQCDDnoAgg6EAIAOjwB+D5sAfA+o&#10;AHsQuAB6EM4AeBHsAHYS/wB1Ev8AdBP/AHQT/wB0E/8A6B4AANMmAADDKgAAuCoAAK4oAACnIwAA&#10;oBwAAJsTAwCWDxAAkBAbAIwRJwCJEjIAhhM7AIQTQwCCFEsAgBRRAH4UVwB8FF4AexVlAHkVbAB3&#10;FXQAdhZ+AHQWigByF5YAcRekAG8YtABuGMkAbRnoAGsa/ABqG/8Aahv/AGob/wBqG/8A4CYAAMot&#10;AAC8MQAAsDMAAKcxAACfLAAAlyYAAJAfAACKFwwAhRgWAIEZIgB+GiwAexs2AHkbPgB3HEUAdRxM&#10;AHMcUwBxHVkAcB1gAG4dZwBtHnAAax56AGoehQBoH5IAZx+gAGUgsABkIcUAYyHkAGIi+gBhIv8A&#10;YSL/AGEi/wBhIv8A1ywAAMM0AAC2OAAAqjkAAKE4AACYNQAAkC8AAIgoAACAIQgAeyASAHchHQB0&#10;IicAcSIxAG8jOQBtI0EAayNIAGkjTgBoJFUAZiRbAGUkYwBjJWsAYiV1AGElgQBfJo4AXiadAF0n&#10;rQBbKMEAWyjgAFop9wBZKf8AWSn/AFkp/wBZKP8AzzIAAL45AACxPQAApj8AAJw/AACTPAAAijYA&#10;AIEwAAB5KgMAciYPAG4nGQBrKCMAaSgsAGYpNQBlKTwAYylDAGEqSgBgKlEAXipXAF0qXwBcK2gA&#10;WityAFksfQBYLIsAVi2aAFUtqgBULr0AUy7cAFIv9QBSL/8AUi7/AFIu/wBSLv8AyjYAALo9AACt&#10;QgAAokQAAJhEAACPQQAAhTwAAHs3AAByMQAAaywMAGctFQBkLR8AYS4oAF8uMQBdLjkAXC9AAFov&#10;RgBYL00AVy9UAFYwXABVMGQAUzFuAFIxegBRMYgAUDKXAE4yqABNM7sATTTYAEw08wBMNP8ATDT/&#10;AEwz/wBMM/8AxjoAALZCAACpRgAAnkkAAJVJAACLRwAAgUIAAHc9AABtNwAAZDIJAGAyEgBdMhwA&#10;WjIlAFgzLQBWMzUAVTM8AFM0QwBSNEoAUTRRAFA0WQBPNWEATTVsAEw2dwBLNoUASjeVAEg3pgBH&#10;OLgBRzjTAUY48QFGOP8BRjj/AEY4/wBGN/8AwT4AALJFAACmSgAAnE0AAJJNAACISwAAfkcAAHNC&#10;AABpPQAAXzcGAFo2EABXNxgAVDciAFI3KgBQNzIATzg5AE04QABMOEcASzhOAEo5VgBJOV8ASDpp&#10;AEc6dQBFO4MARDuTAEM8pAFCPLYBQT3QAUE98AFBPf8BQTz/AUE8/wFBPP8AvkIAAK9JAACjTgAA&#10;mVAAAI9RAACFUAAAe0wAAG9GAABlQgAAWj0CAFQ7DgBROxUATzsfAE07JwBLOy8ASTw2AEc8PQBH&#10;PEQARj1LAEU9VABEPlwAQz5nAEI/cwBAP4EAPz+RAD5AogA9QLUBPEHOATxB7gE8Qf8BPED/ATxA&#10;/wE9P/8BukUAAKxMAAChUQAAl1QAAI1VAACDVAAAeFEAAGxLAABhRwAAVkIAAE9ADABMPxMASUAc&#10;AEdAJABGQCwAREAzAENAOgBCQUIAQUFJAEBCUQA/QloAPkNlAD1DcQA7Q38AOkSPADlEoAA4RbMB&#10;N0XLATdF7AE3Rf8BN0T/AThE/wE4Q/8At0kAAKlQAACeVQAAlFgAAItZAACAWAAAdlYAAGhQAABd&#10;TAAAU0gAAEpFCQBGRBEAREQZAEJEIgBBRSkAP0UxAD5FOAA9RT8APEZHADtGTwA6R1gAOUdiADhI&#10;bgA2SHwANUiNADRJngAzSbEAMknJADFJ6wAySf4AMkj/ADJI/wAzSP8AtEwAAKdUAACcWQAAklwA&#10;AIhdAAB+XQAAc1oAAGVVAABbUgAAUE4AAEZKBQBASQ4APkkWAD1JHgA7SiYAOkouADlKNQA4Sz0A&#10;N0tEADZLTQA0TFYAM0xgADJMbAAxTXoAME2LAC5NnAAtTq8ALE7HACxO6QAsTf0ALU3/AC1M/wAt&#10;TP8AsFAAAKRYAACZXQAAj2EAAIZiAAB7YQAAcF8AAGJbAABYWAAATlUAAENRAQA7TwwAOE8TADZP&#10;GwA1TyMANFArADNQMgAyUDoAMVBCADBRSgAuUVMALVJdACxSaQArUngAKVKIAChTmgAnU60AJlPF&#10;ACZT5wAmU/wAJ1L/ACdR/wAnUf8ArFUAAKBcAACWYgAAjWYAAINnAAB4ZgAAbWUAAGBhAABVXgAA&#10;SlsAAD9YAAA1VggAMVUQADBWFwAuVh8ALVYnACxWLwArVzYAKlc+AClXRwAoV1AAJlhaACVYZwAk&#10;WHUAI1mGACFZmAAgWasAH1nCAB9Z5QAfWPoAIFj/ACBX/wAhV/8AqFoAAJ1iAACTZwAAimsAAH9s&#10;AAB1bAAAamsAAF1oAABRZQAARmMAADtgAAAxXgMAKl0NAChdEwAmXRsAJV4jACReKgAjXjIAIl46&#10;ACFeQwAgX0wAH19XAB5fYwAcYHEAG2CCABlglQAYYKkAF2DAABZg4gAXX/kAGF7/ABle/wAZXf8A&#10;pGAAAJloAACQbgAAhnAAAHxyAABycgAAZnEAAFhuAABMbAAAQWsAADZpAAAtZwAAI2YIAB9mDwAd&#10;ZhUAHGYdABtmJQAaZi0AGWc1ABhnPgAXZ0gAFmdTABVoXwATaG4AEmh/ABFokgAQaKYAD2i9AA5o&#10;4AAQZ/cAEGb/ABFl/wARZf8An2cAAJZvAACMcwAAgnYAAHh4AABteAAAYHcAAFN2AABGdAAAO3MA&#10;ADFyAAAncQAAHnEAABZwCgATcBAAE3AXABJwHwARcScAEHEvABBxOAAOcUIADnFOAA1xWwAMcWkA&#10;C3F6AApxjQAIcaEABnG2AAZw0gAHcO8ACG//AAlu/wAJbv8Am28AAJF1AACHeQAAfnwAAHR+AABm&#10;fgAAWX4AAE1+AABAfQAANX0AACp8AAAhfAAAGHwAABF8BAAMfAwACnwRAAl8GQAIfCEAB3wpAAZ8&#10;MgAEfD0AA3xIAAF8VQAAfGMAAHx0AAB8hwAAe5wAAHuxAAB6ywAAeesAAHn6AAB5/wAAeP8AlncA&#10;AIx8AACDgAAAeYMAAGyEAABehQAAUYYAAEWHAAA5hwAALYcAACOHAAAahwAAEocAAA2IAQAGiQoA&#10;AYkPAACJFAAAiBsAAIgjAACJLAAAiTYAAIlCAACITgAAiF0AAIhtAACIgQAAh5UAAIerAACGxAAA&#10;heYAAIT4AACE/wAAhP8AkH4AAIeDAAB+hwAAcYkAAGOLAABWjQAASY8AADyRAAAwkQAAJJEAABqS&#10;AAASkwAADZQAAAaVAAAAlgYAAJYMAACVEAAAlhUAAJYdAACWJAAAli4AAJY5AACWRgAAllUAAJZl&#10;AACWeAAAlY4AAJWkAACUvAAAk98AAJP1AACS/wAAkv8Ai4YAAIOKAAB1jQAAZ5AAAFmUAABMlwAA&#10;P5kAADKaAAAmmwAAG5wAABKdAAAMnwAABKAAAACiAAAAowEAAKMHAACjDAAAoxAAAKQVAACkHAAA&#10;pSUAAKYvAACmPAAApksAAKZbAACmbgAApYQAAKWbAACkswAAo9AAAKPvAACi/AAAov8Aho0AAHiR&#10;AABqlQAAXJkAAE6dAABBoAAAM6IAACajAAAbpQAAEacAAAqpAAABqwAAAK0AAACvAAAAsAAAALAA&#10;AACwBQAAsQsAALIPAACzFAAAtBsAALUkAAC3MAAAtz8AALdQAAC3YgAAt3gAALeQAAC2qQAAtsIA&#10;ALbkAAC29QAAtf4Ae5MAAG2YAABfnQAAUKIAAEKmAAA0qQAAJqsAABqtAAAQrwAACbIAAAC0AAAA&#10;twAAALoAAAC8AAAAvQAAAL4AAAC+AAAAwAIAAMEIAADCDQAAxBIAAMYZAADJJAAAyjIAAMtDAADL&#10;VQAAzGoAAMyDAADMnAAAy7UAAMzOAADM6QAAzPYAcJsAAGGhAABSpgAARKsAADawAAAnsgAAGrUA&#10;ABC4AAAHuwAAAL4AAADBAAAAxAAAAMgAAADLAAAAywAAAM0AAADOAAAA0AAAANIAAADVAwAA2AoA&#10;ANsQAADeGAAA4iQAAOM1AADkSAAA5VwAAOZzAADmjQAA5qUAAOa8AADm0wAA5+cAY6QAAFWqAABG&#10;sAAAOLUAACi5AAAavAAAD8AAAAXEAAAAxwAAAMsAAADPAAAA1AAAANgAAADcAAAA3QAAAN8AAADh&#10;AAAA4wAAAOUAAADoAAAA6gAAAO0GAADxDgAA9RYAAPglAAD5OAAA+U0AAPpjAAD7fAAA/JUAAPyq&#10;AAD8uwAA/csA/wAPAP8ADgD/AA4A/wAQAP8AFgD/ACMA/wAwAP8APQD/AEkA/wBUAP8AXgD/AGYA&#10;/wBuAP8AdgD/AHwA/wCCAP8AiQD/AI8A/wCVAP4AmwD9AKMA+wCrAPoAtQD5AMMA9wDbAPYA8AD0&#10;AP8A8wD/APIA/wDsAP8A4gD/ANwA/wDWAP8A/wAMAP8ACQD/AAgA/wAKAP8AEgD/AB4A/wArAP8A&#10;OAD/AEQA/wBPAP8AWQD+AGEA/ABpAPoAcAD4AHcA9wB9APYAgwD0AIkA8gCPAPEAlgDvAJ0A7QCl&#10;AOwArwDqALwA6ADNAOYA6ADkAPoA4wD/AOIA/wDgAP8A1QD/AM4A/wDLAP8A/wAGAP8AAQD/AAAA&#10;/wAEAP8ADgD/ABkA/wAlAP0AMgD7AD4A9wBJAPMAUwDwAFwA7gBjAOwAagDqAHEA6AB3AOYAfQDk&#10;AIMA4gCJAOAAkADeAJcA3ACfANkAqQDWALQA0wDEANAA3gDOAPMAzAD/AMsA/wDKAP8AyAD/AMIA&#10;/wC+AP8A/wAAAP8AAAD/AAAA/wAAAPsACwD2ABMA8QAgAO0ALADqADgA5wBDAOMATQDgAFYA3ABd&#10;ANkAZADVAGsA0gBxANAAdgDOAHwAzACDAMoAiQDIAJEAxgCZAMQAowDBAK0AvwC7AL0AzwC7AOsA&#10;uQD8ALcA/wC3AP8AtgD/ALQA/wCxAP8A/wAAAP8AAAD/AAAA9gAAAO4ABQDnAA8A4QAZANsAJQDV&#10;ADEA0gA8AM4ARgDKAE8AxwBXAMQAXgDBAGQAvwBqAL0AcAC7AHYAuQB8ALgAgwC2AIoAswCTALEA&#10;nACvAKcArQCzAKsAxQCpAOEApwD1AKYA/wClAP8ApAD/AKQA/wCkAP8A/wAAAPwAAADxAAAA6AAA&#10;AOAAAADUAAsAzAATAMcAHwDCACoAvwA1ALwAPwC4AEgAtQBQALMAVwCwAF4ArgBkAKwAaQCrAG8A&#10;qQB1AKcAfAClAIQAowCMAKEAlgCfAKEAnQCtAJoAvACYANIAlwDuAJUA/gCUAP8AlQD/AJUA/wCV&#10;AP8A/AEAAPAFAADjBwAA1QUAAMwAAADFAAQAvgAOALgAFwCzACMArwAuAKsAOACpAEEApgBKAKMA&#10;UQChAFcAnwBdAJ0AYwCbAGkAmgBvAJgAdgCWAH0AlACGAJIAkACQAJsAjgCnAIwAtgCKAMkAiADn&#10;AIcA+QCHAP8AhgD/AIYA/wCGAP8A9AwAAOQQAADREgAAxREAAL0OAAC2CAAAsQAIAKsAEQCmABsA&#10;oQAmAJ4AMQCaADoAmABDAJUASgCTAFEAkQBXAI8AXQCOAGMAjABpAIoAcACIAHcAhgCAAIQAiwCC&#10;AJYAgACjAH4AsQB9AMQAewLhAHoD9QB6Bf8AeQX/AHgG/wB4Bv8A6hMAANYaAADGHQAAuhwAALEZ&#10;AACqEwAApA0AAJ8FDACZABQAlQAfAJECKQCNAzMAiwQ8AIgFRACGBksAhAZRAIIHVwCBB10Afwdj&#10;AH0IagB7CHIAegh8AHgJhgB2CZIAdAqgAHMKrwBxC8EAcAzfAG8N9gBuDv8AbQ7/AG0O/wBtDv8A&#10;4RwAAMsjAAC8JgAAsSYAAKgkAACgHgAAmRgAAJMQAgCOCw4AiAsXAIQMIgCBDSwAfg01AHwOPQB6&#10;DkUAeA5LAHcOUQB1D1gAcw9eAHEQZQBwEG4AbhB3AGwQggBrEI8AaRGdAGgRrQBmEsAAZRLfAGQT&#10;9gBjFP8AYxT/AGIU/wBiFP8A1iQAAMMqAAC1LgAAqi8AAKAtAACYKAAAkCIAAIkbAACCEwgAfRES&#10;AHkSHAB2EycAcxQwAHEUOABvFT8AbRVGAGwVTABqFlMAaBZZAGcWYQBlFmkAZBdyAGIXfgBhGIsA&#10;XxiZAF4ZqQBcGbwAXBrYAFob8wBaHP8AWRz/AFkc/wBZHP8AzSoAAL0xAACvNQAApDYAAJs0AACS&#10;MQAAiSsAAIElAAB5HQMAcxgOAG8ZGABsGiIAaRsrAGcbMwBlHDsAZBxBAGIdSABgHU4AXx1VAF0d&#10;XABcHmQAWx5uAFkfeQBYH4cAViCWAFUgpgBUIbgAUyHSAFIi8QBSI/8AUiP/AFIi/wBSIv8AyC8A&#10;ALg2AACrOgAAoDwAAJY7AACNOAAAgzIAAHotAAByJgAAaiAMAGYgEwBjIR0AYSEmAF8iLwBdIjYA&#10;WyI9AFojRABYI0oAVyNRAFUjWABUJGEAUyRqAFEldgBQJYMATyaTAE4nowBMJ7UATCjOAEso7gBL&#10;Kf8ASyj/AEso/wBLKP8AwzQAALM7AACnPwAAnEEAAJJAAACJPgAAfzkAAHUzAABsLQAAYycIAF4m&#10;EQBcJhkAWSciAFcnKwBVKDIAVCg5AFIoQABRKEYAUClNAE4pVQBNKV0ATCpnAEsqcwBJK4AASCuQ&#10;AEcsoQBGLbMARS3LAEUu7ABELv8ARC7/AEUt/wBFLf8AvjgAALA/AACkQwAAmUUAAI9FAACFQwAA&#10;ez4AAHE5AABnNAAAXi4EAFgrDgBVKxYAUiwfAFAsJwBPLC8ATS02AEwtPABKLUMASS1KAEguUgBH&#10;LloARi9kAEUvcABDMH4AQjCNAEExngBAMrEAPzLIAD8z6gA/M/4APzL/AD8y/wA/Mv8AuzwAAK1D&#10;AAChRwAAlkkAAIxJAACDSAAAeEQAAG0+AABjOQAAWjQAAFIwDABPMBMATDAcAEowJABJMSsARzEy&#10;AEYxOQBEMUAAQzJHAEIyTwBBM1gAQDNiAD80bQA+NHsAPTWLADw2nAA7Nq8AOjfGADk36AA5N/wA&#10;Ojf/ADo2/wA6Nv8At0AAAKpGAACeSwAAlE0AAIpOAACATAAAdUgAAGpDAABgPgAAVjkAAE01CQBJ&#10;NBEARzUZAEU1IQBDNSgAQTUvAEA1NgA/Nj0APjZFAD03TQA8N1UAOzhgADo4awA5OXkAODmJADc6&#10;mwA1Oq0ANTvEADQ75gA0O/sANTv/ADU6/wA1Ov8AtEMAAKdKAACcTgAAklEAAIhSAAB+UAAAc00A&#10;AGdIAABcRAAAUj8AAEg6BgBEOQ8AQTkWAD85HgA+OSYAPDktADs6NAA6OjsAOTtCADg7SgA3PFMA&#10;NjxdADU9aQA0PXcAMz6HADE+mQAwP6sALz/CAC8/5AAvP/oAMD//ADA+/wAwPv8AsUcAAKRNAACZ&#10;UgAAj1UAAIZWAAB8VQAAcVIAAGRMAABZSQAAT0UAAEVAAwA/Pg0APD4TADo+GwA5PiMANz4qADY/&#10;MQA1PzgAND9AADNASAAyQFEAMUFbADBBZwAuQnUALUKFACxDlwArQ6oAKkPAAClE4gAqQ/kAKkP/&#10;ACtC/wArQv8ArkoAAKFRAACXVgAAjVkAAINaAAB5WgAAblcAAGFSAABXTgAATUsAAENHAAA6QwoA&#10;NkMRADRDGAAzQyAAMkQnADFELwAwRDYAL0U9AC1FRgAsRU8AK0ZZACpGZAApR3IAKEeDACZHlQAl&#10;SKgAJEi+ACNI4AAkSPcAJUf/ACVH/wAmR/8Aqk8AAJ9VAACUWgAAi14AAIFfAAB3XgAAa1wAAF9Y&#10;AABVVQAAS1EAAEBNAAA1SgcAMEkOAC5JFQAtSR0ALEkkACtKKwAqSjMAKEo7ACdLQwAmS0wAJUtW&#10;ACRMYgAjTHAAIUyAACBNkwAfTaYAHk27AB1O3QAeTfYAHkz/AB9M/wAgS/8Ap1MAAJxaAACSXwAA&#10;iGMAAH5kAAB0YwAAaWEAAFxeAABSWwAAR1gAADxVAAAyUgIAKlAMACdPEgAmUBkAJVAgACRQKAAj&#10;UC8AIlE3ACFRQAAgUUkAHlJTAB1SXwAcUm0AGlN9ABlTkAAYU6QAFlO5ABVT2QAWU/QAF1L/ABhR&#10;/wAZUf8Ao1kAAJhgAACPZQAAhWgAAHtpAABxaQAAZmcAAFlkAABNYQAAQl8AADhcAAAuWgAAJVgI&#10;ACBXDgAeVxQAHVccABxYIwAbWCsAGlgzABlYPAAYWEUAFllQABVZWwAUWWkAE1p6ABJajQARWqEA&#10;EFq3AA5a1QAQWfMAEFn/ABFY/wARWP8An18AAJVmAACMawAAgm0AAHhuAABubwAAYm0AAFVqAABI&#10;aAAAPmYAADNlAAApYwAAIGEBABhgCwAVYBAAFGAXABNgHgASYCYAEmAuABFhNwAQYUAAD2FLAA5h&#10;WAANYWYADGJ2AAtiiQAKYZ0ACWGyAAhhywAIYesACWD9AApf/wALX/8Am2YAAJJtAACIcQAAfnMA&#10;AHV1AABqdAAAXHMAAE9yAABDcAAAOG8AAC1uAAAkbAAAG2sAABNrBAAOagwADWoSAAxqGQALaiEA&#10;CmopAAlqMgAIajwAB2tHAAVrUwAEa2EAAmtxAABqhAAAapgAAGqtAABpxgAAaecAAGn4AABo/wAA&#10;aP8Al20AAI1zAACEdwAAe3oAAHB7AABjewAAVnoAAEl6AAA9eQAAMXgAACd3AAAddgAAFXYAAA92&#10;AgAJdgoABHYPAAB2FQAAdhwAAHYkAAB1LAAAdTYAAHVBAAB1TgAAdVwAAHVsAAB1fgAAdJMAAHSo&#10;AABzwAAAc+MAAHL3AABy/wAAcf8AknUAAIl6AACAfgAAdoAAAGmBAABbggAAToIAAEGCAAA1gwAA&#10;KYIAAB+BAAAWgQAAEIIAAAqCAAACgwcAAIINAACCEQAAghcAAIIeAACCJgAAgi8AAII7AACCRwAA&#10;glUAAIFlAACBeAAAgY0AAICiAAB/ugAAf90AAH70AAB9/wAAff8AjXwAAISBAAB7hAAAboYAAGCI&#10;AABSigAARYsAADmMAAAsjAAAIYwAABeMAAAQjQAACY4AAAKPAAAAkAMAAI8JAACPDgAAjxIAAJAY&#10;AACQHwAAkCgAAJAyAACQPwAAkE0AAJBdAACPcAAAj4UAAI6cAACOswAAjdAAAIzwAACL/gAAi/8A&#10;iIQAAICIAAByiwAAZI0AAFaQAABIkwAAO5UAAC6WAAAilgAAF5cAAA+YAAAImQAAAJsAAACdAAAA&#10;nQAAAJ0DAACdCQAAnQ0AAJ4RAACeFwAAnx8AAJ8pAACgNQAAoEMAAKBUAACgZgAAn3sAAJ6TAACe&#10;qwAAncYAAJ3pAACc+QAAnP8Ag4sAAHWOAABnkgAAWZYAAEuZAAA9nAAAMJ4AACOfAAAXoAAADqIA&#10;AAekAAAApgAAAKgAAACqAAAAqgAAAKoAAACrAQAAqwcAAKwMAACtEAAArhYAAK8eAACxKQAAsTgA&#10;ALFIAACxWgAAsW8AALGIAACxoAAAsLoAAK/dAACv8gAAr/0AeJEAAGqWAABcmgAATZ8AAD+jAAAx&#10;pgAAI6cAABepAAAOqwAABa4AAACwAAAAsgAAALUAAAC3AAAAtwAAALgAAAC5AAAAugAAALwDAAC9&#10;CQAAvg4AAMAUAADDHgAAxSsAAMU8AADGTgAAxmIAAMZ6AADGlAAAxq0AAMbIAADF5QAAxfMAbJkA&#10;AF6eAABPpAAAQagAADKsAAAkrwAAFrEAAA20AAADtwAAALoAAAC9AAAAwAAAAMQAAADGAAAAxgAA&#10;AMgAAADJAAAAywAAAMwAAADOAAAA0AYAANMNAADYEwAA3B4AAN4tAADfQAAA4FQAAOFrAADhhQAA&#10;4Z8AAOG3AADhzwAA4eYAYKEAAFKnAABDrQAANLIAACW1AAAXuQAADbwAAAG/AAAAwwAAAMcAAADK&#10;AAAAzwAAANMAAADWAAAA1wAAANoAAADcAAAA3wAAAOEAAADjAAAA5gAAAOkBAADsCwAA8BIAAPMf&#10;AAD0MQAA9kYAAPdcAAD4dAAA+I8AAPmmAAD5uAAA+MkA/wANAP8ACwD/AAsA/wAOAP8AEwD/AB8A&#10;/wAsAP8AOQD/AEUA/wBQAP8AWQD/AGIA/wBqAP8AcQD/AHcA/wB+AP8AhAD+AIoA/QCQAPwAlwD6&#10;AJ4A+QCnAPcAsQD2AL4A9QDSAPMA7ADxAP4A8AD/APAA/wDmAP8A3AD/ANIA/wDNAP8A/wAHAP8A&#10;BAD/AAIA/wAGAP8AEAD/ABsA/wAnAP8AMwD/AD8A/wBKAP4AVAD7AF0A+QBkAPcAawD1AHIA8wB4&#10;APIAfgDwAIQA7wCKAO0AkQDsAJkA6gChAOgAqwDmALYA5ADHAOIA4wDgAPcA3gD/AN0A/wDZAP8A&#10;zAD/AMUA/wDBAP8A/wAAAP8AAAD/AAAA/wABAP8ADQD/ABYA/AAiAPkALgD2ADkA8wBFAO8ATgDs&#10;AFcA6QBeAOYAZQDkAGwA4gByAOAAdwDfAH4A3QCEANsAiwDYAJIA1QCbANIApADPAK8AzQC+AMsA&#10;1QDJAO8AxwD/AMUA/wDEAP8AvgD/ALgA/wC1AP8A/wAAAP8AAAD/AAAA/gAAAPcACQDxABEA6wAc&#10;AOcAKADkADMA4QA+AN0ASADYAFEA0wBYANAAXwDOAGUAzABrAMoAcQDIAHcAxgB9AMQAhADCAIwA&#10;wACUAL4AngC7AKgAuQC2ALcAyAC1AOYAswD6ALEA/wCwAP8AsAD/AKwA/wCpAP8A/wAAAP8AAAD6&#10;AAAA8QAAAOgAAwDgAA0A2AAWANEAIgDNAC0AygA3AMYAQQDCAEoAvwBSAL0AWQC6AF8AuABlALcA&#10;agC1AHAAswB2ALEAfQCvAIUArQCNAKsAlwCpAKEApwCuAKUAvgCiANgAoADyAJ8A/wCeAP8AngD/&#10;AJ4A/wCcAP8A/wAAAPcAAADrAAAA4QAAANYAAADLAAkAxQARAL8AGwC7ACYAtwAxALQAOgCxAEMA&#10;rgBLAKsAUgCpAFgApwBeAKYAZACkAGkAogBwAKAAdgCeAH4AnACGAJoAkACYAJsAlgCnAJQAtgCS&#10;AMoAkADpAI8A/ACOAP8AjQD/AIwA/wCNAP8A+AAAAOkCAADbAwAAzAEAAMQAAAC9AAIAtgANALAA&#10;FQCrACAApwAqAKQANAChADwAngBEAJwASwCaAFIAmABYAJYAXQCVAGMAkwBpAJEAcACPAHcAjQCA&#10;AIsAigCJAJUAhwChAIUArwCDAMEAgQDgAIAA9QB/AP8AfwD/AH8A/wB/AP8A7goAANwOAADKEAAA&#10;vg4AALULAACvAwAAqQAHAKMAEACeABgAmQAjAJYALACTADUAkAA+AI4ARQCMAEsAigBRAIgAVwCG&#10;AF0AhQBjAIMAagCBAHEAfwB6AH0AhAB7AI8AeQCcAHcAqgB1ALsAdADUAHIA8AByAP8AcgD/AHEA&#10;/wBxAP8A4xEAAM0XAAC/GQAAsxkAAKoVAACjEAAAnQoAAJcBCgCRABIAjQAbAIkAJQCFAC8AgwA3&#10;AIAAPgB+AEUAfQBLAHsAUQB5AFcAeABdAHYAZAB0AWsAcgF0AHACfwBuAosAbAOYAGsDpgBpBLcA&#10;aAXOAGcH7ABmCP0AZgn/AGUJ/wBlCf8A1hoAAMQgAAC2IwAAqyMAAKEgAACZGwAAkhQAAIwOAQCG&#10;Bw0AgAQUAHwGHgB5BygAdggwAHQIOAByCT8AcAlFAG8KTABtClIAbApYAGoLXwBoC2cAZwtwAGUM&#10;egBjDIcAYgyVAGANpABfDbYAXg3OAFwO7QBcD/8AWxD/AFsQ/wBbEP8AzSEAALwoAACvKwAApCsA&#10;AJopAACSJAAAiR8AAIIYAAB7EQUAdQ0PAHENFwBuDiEAaw4qAGkPMgBnEDkAZRBAAGQQRgBjEE0A&#10;YRBTAF8RWgBeEWIAXBFrAFsRdgBZEoMAWBKSAFYTogBVE7QAVBPLAFMU7ABSFf8AUhb/AFIV/wBS&#10;Ff8AxigAALYuAACpMgAAnzIAAJUxAACMLQAAgycAAHohAAByGgAAaxMLAGcTEwBkFBwAYRQlAF8V&#10;LQBdFTQAXBU7AFsWQgBZFkgAWBZPAFYXVgBVF14AUxdnAFIYcgBQGH8ATxmOAE4anwBMGrAASxvH&#10;AEsb6QBKHP0AShz/AEoc/wBKHP8AwS0AALE0AAClNwAAmjgAAJA3AACHNAAAfS8AAHQpAABsIwAA&#10;ZBwHAF4ZEABbGhgAWRshAFcbKQBVGzAAVBw3AFIcPQBRHEQATx1LAE4dUgBNHVoASx5jAEoebgBJ&#10;H3wARx+LAEYgnABFIa4ARCHEAEMi5gBDIvwAQyL/AEMi/wBDIv8AvDIAAK04AAChPAAAlz4AAI09&#10;AACDOgAAeTUAAG8wAABmKgAAXiQCAFcgDQBUIBQAUSAdAE8hJQBOISwATCEzAEsiOgBJIkAASCJH&#10;AEciTgBGI1cARCNgAEMkawBCJHkAQSWIAD8mmQA+JqsAPSfBAD0n4wA9KPoAPSj/AD0n/wA9J/8A&#10;uDYAAKo9AACeQAAAlEIAAIpCAACAPwAAdjsAAGw2AABiMAAAWSoAAFElCwBNJREASyUZAEklIQBH&#10;JigARSYvAEQmNgBDJj0AQidEAEEnSwA/KFQAPihdAD0paQA8KXYAOyqGADkrlwA4K6kANyy/ADcs&#10;4AA3LPgANyz/ADcs/wA4LP8AtToAAKdAAACcRAAAkUYAAIdGAAB9RAAAc0AAAGg7AABfNgAAVTEA&#10;AEwrBwBHKQ8ARSoWAEMqHgBBKiUAPyosAD4rMwA9KzkAPCtBADssSAA6LFEAOS1bADguZgA2LnMA&#10;NS+DADQvlQAzMKcAMjC9ADEx3gAxMfcAMjH/ADIw/wAzMP8AsT4AAKREAACZSAAAj0oAAIVKAAB7&#10;SQAAcEUAAGVAAABbOwAAUjYAAEgxBABCLg0APy4TAD0uGwA7LiIAOS8pADgvLwA3LzYANjA+ADUw&#10;RgA0MU8AMzFZADIyZAAxMnEAMDOBAC80kwAuNKYALDW7ACw12wAsNfUALTX/AC00/wAuNP8ArkEA&#10;AKJIAACXTAAAjU4AAINOAAB5TQAAbkoAAGJFAABYQAAATjwAAEU3AAA9MwsAOTMRADczGAA2Mx8A&#10;NDMmADMzLQAyNDQAMTQ8ADA1RAAvNUwALjZWAC02YgAsN28AKzd/ACo4kQAoOKQAJzm5ACY52AAn&#10;OfQAKDn/ACg4/wApOP8Aq0UAAJ9LAACUTwAAi1IAAIFTAAB3UgAAbE8AAF9JAABWRgAATEIAAEI9&#10;AAA4OAgANDgPADI4FQAxOB0ALzgkAC44KwAtOTIALDk5ACs6QQAqOkoAKTtUACg7XwAnPG0AJTx9&#10;ACQ9jwAjPaIAIj23ACE+1AAhPvMAIj3/ACM9/wAjPP8AqEkAAJ1PAACSUwAAiVYAAH9XAAB1VgAA&#10;alMAAF1PAABTTAAASkgAAEBEAAA2QAUALz0NAC09EwArPRoAKj4hACk+KAAoPi8AJz43ACY/PwAk&#10;P0gAI0BSACJAXQAhQWoAIEF6AB5BjQAdQqAAHEK1ABtC0QAbQvEAHEL/AB1B/wAeQf8ApU0AAJpT&#10;AACQWAAAhlsAAH1cAAByWwAAZ1gAAFtUAABRUgAASE4AAD1KAAAzRwAAKkMLACZDEAAlQxYAJEMe&#10;ACNEJQAiRCwAIUQ0ACBFPAAeRUUAHUVPABxGWgAbRmgAGUZ4ABhHigAXR54AFkezABRIzgAVR+8A&#10;Fkf/ABdG/wAXRv8AolIAAJdYAACNXQAAhGAAAHphAABwYAAAZV4AAFlaAABPWAAARFQAADlRAAAv&#10;TgAAJksGACBKDgAeShMAHUoaABxKIQAbSygAGkswABlLOAAXS0IAFkxMABVMVwAUTGUAE011ABJN&#10;iAARTZwAEE2xAA5OzAAPTe4AEE3/ABFM/wARTP8AnlcAAJRdAACLYgAAgWUAAHdmAABtZgAAY2QA&#10;AFZhAABKXgAAP1sAADVYAAArVgAAIlQBABpSCgAWUhAAFVIWABRSHQATUiQAElIsABFSNAARUj4A&#10;EFNIAA9TVAAOU2IADVRyAAxUhAALVJgACVStAAhUxQAJVOcAClP7AAtS/wALUv8Am10AAJFkAACI&#10;aAAAfmsAAHRsAABrbAAAX2oAAFJnAABFZAAAOmIAADBgAAAmXgAAHV0AABVbBQAQWgwADloRAA5a&#10;GAANWyAADFsnAAtbMAAKWzoACVtFAAdbUQAGW14ABFttAANbgAABW5QAAFuoAABbwAAAWuIAAFr2&#10;AAFa/wACWf8Al2QAAI5rAACEbgAAe3AAAHJyAABncQAAWXAAAExuAABAbAAANWsAACppAAAhZwAA&#10;GGYAABFmAQAMZQoAB2UPAARlFAADZBsAAmQjAABkLAAAZDUAAGRAAABkTAAAZFoAAGRpAABkewAA&#10;ZI8AAGOkAABjuwAAYt0AAGL0AABi/wAAYf8Ak2wAAIlxAACAdQAAeHcAAG14AABgdwAAUnYAAEZ1&#10;AAA5dAAALnQAACNyAAAacQAAEnEAAA1xAAAGcQgAAHANAABwEgAAcBcAAG8fAABvJgAAbzAAAG87&#10;AABvRwAAb1QAAG9kAABvdQAAbooAAG2gAABttgAAbNYAAGvyAABr/wAAa/8AjnMAAIV4AAB9ewAA&#10;c30AAGV+AABYfgAAS34AAD5+AAAyfgAAJn0AABx8AAATfAAADXwAAAZ9AAAAfQUAAHwLAAB8DwAA&#10;fBMAAHwZAAB8IQAAfCkAAHw0AAB7QAAAe04AAHteAAB7bwAAeoQAAHqaAAB5sQAAeM4AAHfvAAB2&#10;/gAAdv8AiXoAAIF/AAB4ggAAa4MAAF2FAABPhgAAQocAADWIAAAphwAAHYcAABSHAAANiAAABokA&#10;AACKAAAAigAAAIkGAACJDAAAiQ8AAIkTAACJGgAAiiIAAIosAACKOAAAikYAAIlWAACJaAAAiXwA&#10;AIiUAACHqwAAhsYAAIXqAACF+wAAhP8AhYIAAH2GAABviAAAYYsAAFONAABFjwAAOJEAACuRAAAf&#10;kgAAFJIAAA2TAAAElAAAAJYAAACXAAAAmAAAAJcAAACXBQAAlwsAAJgOAACYEwAAmRoAAJkiAACa&#10;LgAAmj0AAJlNAACZXgAAmXMAAJiLAACYowAAl7wAAJbiAACW9wAAlf8AgIkAAHKMAABkjwAAVpMA&#10;AEiWAAA6mQAALJoAAB+bAAAUnAAADJ4AAAOfAAAAoQAAAKMAAAClAAAApQAAAKUAAAClAAAApgIA&#10;AKcIAACnDQAAqBEAAKkZAACrIwAAqzEAAKtBAACsUwAArGcAAKuAAACqmgAAqrMAAKrQAACp7wAA&#10;qfsAdY8AAGeUAABZmAAASpwAADyfAAAtogAAIKMAABOlAAALpwAAAakAAACrAAAArgAAALEAAACy&#10;AAAAsgAAALMAAAC0AAAAtQAAALYAAAC4BAAAuQsAALsQAAC9GAAAvyQAAL81AADARwAAwFsAAMBy&#10;AADAjQAAwaYAAMDBAAC/4wAAvvMAapcAAFucAABNoQAAPqUAAC+pAAAhqwAAE60AAAuwAAAAswAA&#10;ALUAAAC4AAAAvAAAAL8AAADBAAAAwQAAAMMAAADEAAAAxgAAAMcAAADJAAAAywAAAM4IAADRDwAA&#10;1RgAANgnAADZOQAA2k0AANtkAADbfgAA3JkAANywAADcyQAA3OMAXZ8AAE+lAABAqgAAMq8AACKy&#10;AAAUtQAACrgAAAC7AAAAvwAAAMMAAADGAAAAywAAAM4AAADRAAAA0QAAANQAAADWAAAA2QAAANsA&#10;AADeAAAA4AAAAOQAAADnBgAA6w4AAO8ZAADwKgAA8j8AAPNVAAD0bQAA9IgAAPShAAD0tgAA9McA&#10;/wAJAP8ABgD/AAcA/wAMAP8AEQD/ABwA/wAoAP8ANAD/AEEA/wBMAP8AVQD/AF0A/wBlAP8AbAD/&#10;AHIA/gB4APwAfgD7AIQA+gCLAPkAkgD3AJkA9gCiAPQArADzALkA8QDLAPAA6ADuAPsA7QD/AOwA&#10;/wDhAP8A0gD/AMkA/wDEAP8A/wABAP8AAAD/AAAA/wAEAP8ADgD/ABcA/wAjAP8ALwD/ADsA/QBG&#10;APoAUAD3AFgA9ABfAPIAZgDwAGwA7wByAO0AeADsAH4A6gCFAOkAjADnAJMA5QCcAOMApgDhALEA&#10;3wDBAN0A3QDbAPQA2QD/ANYA/wDPAP8AxAD/AL0A/wC5AP8A/wAAAP8AAAD/AAAA/wAAAP8ACwD8&#10;ABMA9wAeAPQAKgDyADUA7gBAAOkASgDmAFIA4wBZAOAAYADeAGYA3ABsANoAcgDXAHgA1AB+ANIA&#10;hQDQAI0AzgCVAMwAnwDJAKoAxwC4AMUAzQDDAOsAwAD+AL8A/wC+AP8AtgD/ALAA/wCtAP8A/wAA&#10;AP8AAAD/AAAA+QAAAPIABgDrAA8A5gAZAOEAJADeAC8A2gA5ANMAQwDPAEwAzABTAMkAWgDHAGAA&#10;xQBmAMMAawDBAHEAvwB3AL0AfgC7AIYAuQCOALcAmAC1AKMAswCwALEAwgCuAOAArAD3AKsA/wCq&#10;AP8AqAD/AKMA/wCgAP8A/wAAAP8AAAD1AAAA6wAAAOEAAADWAAwAzwATAMoAHgDGACkAwgAzAL8A&#10;PQC7AEUAuABNALYAVACzAFoAsQBfALAAZQCuAGoArABwAKsAdwCpAH8ApwCHAKUAkQCjAJwAoACp&#10;AJ4AuACcAM4AmgDuAJkA/wCXAP8AlgD/AJYA/wCTAP8A/QAAAPEAAADlAAAA2QAAAM0AAADEAAYA&#10;vQAPALcAGACzACIAsAAsAK0ANgCpAD4ApwBGAKQATQCiAFMAoABZAJ8AXgCdAGQAmwBqAJoAcACY&#10;AHcAlgCAAJQAigCRAJUAjwCiAI0AsACLAMMAiQDjAIgA+QCGAP8AhgD/AIYA/wCGAP8A8wAAAOMA&#10;AADRAAAAxQAAAL0AAAC2AAAArgALAKgAEgCkABwAoAAmAJwALwCaADcAlwA/AJUARgCSAEwAkQBS&#10;AI8AWACNAF0AiwBjAIoAagCIAHEAhgB5AIQAgwCCAI8AfwCbAH4AqQB8ALsAegDVAHgA8gB4AP8A&#10;dwD/AHcA/wB3AP8A5wcAANEMAADDDQAAuAwAAK4IAACoAAAAogAFAJsADgCWABUAkgAfAI4AKACL&#10;ADEAiAA5AIYAQACEAEYAggBMAIAAUgB/AFcAfQBdAHsAYwB6AGsAeABzAHYAfQB0AIgAcQCVAHAA&#10;pABuALQAbADKAGsA6gBqAPwAagD/AGoA/wBqAP8A2hAAAMYUAAC4FgAArRUAAKQSAACcDgAAlgcA&#10;AJAACQCKABAAhQAYAIEAIQB+ACoAewAyAHkAOQB3AEAAdQBGAHMATAByAFEAcABXAG4AXgBtAGUA&#10;awBuAGkAdwBnAIMAZQCRAGMAnwBiAK8AYADEAF8A5ABfAfgAXgL/AF4C/wBeAv8AzhgAAL0dAACw&#10;IAAApR8AAJscAACTFwAAixEAAIQMAAB+BAsAeQASAHUAGwByACMAbwArAG0BMwBrAToAaQJAAGcD&#10;RgBmA0wAZARSAGMEWQBhBGAAXwVpAF4FcwBcBn8AWgaNAFkHnABXCK0AVgjBAFUJ4QBUC/YAVAv/&#10;AFQL/wBUC/8Axh8AALYlAACpKAAAnigAAJQlAACLIQAAgxsAAHsUAAB0DgMAbgkNAGkIFABmCR0A&#10;ZAolAGIKLQBgCzQAXgs6AF0LQABbDEcAWgxNAFgMVABXDVwAVQ1kAFQNbwBSDXsAUA6KAE8OmgBO&#10;DqwATA/CAEwQ4wBLEPkASxD/AEsR/wBLEP8AvyYAALArAACkLwAAmS8AAI8tAACGKQAAfSQAAHQe&#10;AABsFwAAZREHAF8OEABcDxcAWhAfAFgQJwBWEC4AVBA1AFMQOwBSEUIAUBFIAE8RUABOEVcATBJg&#10;AEsSawBJEngASBOHAEYTlwBFFKkARBS+AEMV3wBDFvgAQxb/AEMW/wBDFv8AuisAAKsxAACgNAAA&#10;lTUAAIs0AACBMQAAeCsAAG8mAABmIAAAXhkBAFcUDQBUFBMAURQbAE8VIwBOFSoATBUxAEsWNwBJ&#10;Fj4ASBZEAEcXTABFF1QARBddAEMYZwBBGHQAQBmDAD8alAA9GqYAPBu7ADsb2wA7HPYAPBz/ADwc&#10;/wA8HP8AtTAAAKg2AACcOQAAkTsAAIc6AAB+NwAAczIAAGotAABhJwAAWSEAAFEbCQBMGRAAShoX&#10;AEgaHwBGGiYARRstAEMbMwBCGzoAQRxBAEAcSAA+HFAAPR1ZADweZAA7HnEAOR+AADgfkgA3IKQA&#10;NiC4ADUh1gA1IfQANSL/ADUh/wA2If8AsjQAAKQ6AACZPgAAjz8AAIU/AAB7PAAAcDgAAGcyAABd&#10;LQAAVCgAAEwiBQBGHw4AQx8UAEEfGwA/HyIAPiApAD0gMAA7IDYAOiE9ADkhRQA4Ik0ANyJXADYj&#10;YgA0I24AMyR+ADIkjwAxJaIALyW2AC8m0gAvJvIALyb/ADAm/wAwJv8ArzgAAKI+AACWQgAAjEMA&#10;AIJDAAB4QQAAbj0AAGM4AABaMwAAUS4AAEgoAQBAJAwAPSMRADskGAA5JB8AOCQmADYkLAA1JTMA&#10;NCU6ADMmQgAyJkoAMSdUADAnXwAvKGwALih7ACwpjQArKqAAKiq0ACkqzwApK/AAKiv/ACoq/wAr&#10;Kv8ArDwAAJ9CAACURgAAikcAAIBHAAB2RQAAbEIAAGE9AABXOAAATjMAAEQuAAA8KQkANygQADUo&#10;FQAzKBwAMigjADAoKQAvKTAALyo3AC4qPwAtK0gALCtSACssXQAqLGoAKC15ACctiwAmLp4AJS6z&#10;ACQvzQAkL+4AJS//ACUv/wAmLv8AqT8AAJ1FAACSSQAAiEsAAH5MAAB0SgAAakcAAF5CAABUPQAA&#10;SzkAAEE0AAA4LwYAMi0NADAtEwAuLRkALS0gACstJwAqLi4AKS41ACkvPQAoL0YAJzBPACUwWwAk&#10;MWgAIzF3ACIyiQAhMp0AHzOxAB4zywAeM+0AHzP/ACAz/wAhMv8ApkMAAJpJAACQTQAAhk8AAHxQ&#10;AABzTwAAaEwAAFxGAABSQwAAST8AAD87AAA2NgIALjIMACsyEQApMhcAKDIeACYyJAAlMysAJDMy&#10;ACM0OgAiNEMAITVNACA1WAAfNmUAHjZ1ABw3hwAbN5sAGjevABk4yAAZOOsAGjj/ABs3/wAbN/8A&#10;o0cAAJhNAACOUQAAhFMAAHtUAABxUwAAZlAAAFpMAABQSQAAR0UAAD1BAAAzPQAAKjkJACU3DgAj&#10;NxQAIjgbACE4IgAgOCgAHzgwAB45OAAdOUEAHDpLABo6VgAZO2MAGDtyABY7hQAVPJkAFDytABM9&#10;xgATPekAFDz9ABU8/wAWO/8AoEsAAJVRAACLVQAAglgAAHlZAABuWAAAZFYAAFhRAABOTwAARUsA&#10;ADpHAAAwQwAAJ0AFACA+DQAdPhEAHD4XABs+HgAaPiUAGT4tABg/NQAWPz4AFT9IABRAUwATQGAA&#10;EkFwABFBggAQQZcAD0GsAA5CxAAOQucAD0H8ABBB/wAQQP8AnVAAAJNWAACJWgAAgF0AAHZeAABs&#10;XQAAYlsAAFZXAABMVQAAQVEAADZOAAAsSwAAI0gAABtFCQAXRA8AFUQUABRFGwATRSIAEkUpABFF&#10;MQARRTsAEEZFAA9GUAAOR14ADUdtAAxHfwALR5MACUenAAhHvgAIR+AACUf2AApG/wALRv8AmlUA&#10;AJBbAACHYAAAfWIAAHNjAABqYgAAYGEAAFNeAABHWgAAPFcAADJVAAAoUgAAH1AAABdOBAARTAwA&#10;D0wRAA5MFwAOTB4ADU0lAAxNLgALTTcACk1CAAlNTQAHTloABk5pAAROewACTo8AAU6kAABNugAA&#10;TdsAAU3yAAFN/wACTP8AllsAAI1iAACEZgAAemgAAHFpAABoaQAAXGcAAE9kAABCYQAAN18AAC1c&#10;AAAjWgAAGlgAABJXAQANVgkACVUOAAdVEwAGVRoABFUiAANVKgACVTQAAFU+AABVSgAAVlcAAFZl&#10;AABVdwAAVYsAAFWgAABVtgAAVNQAAFTxAABT/QAAU/8Ak2IAAIpoAACAbAAAd24AAG9vAABjbgAA&#10;VmwAAElqAAA9aAAAMmYAACdlAAAdYwAAFWIAAA5hAAAJYAgAA2ANAABfEQAAXxcAAF8eAABfJgAA&#10;Xy8AAF86AABfRQAAX1MAAF9hAABecgAAXocAAF2cAABdsgAAXM8AAFzvAABb/QAAW/8AkGoAAIZv&#10;AAB9cgAAdXQAAGp1AABddAAAT3MAAEJyAAA2cAAAK28AACBuAAAXbQAAEGwAAApsAAACawYAAGsL&#10;AABqDwAAahQAAGoaAABqIQAAaSoAAGk0AABpQAAAaU4AAGlcAABpbQAAaIIAAGiYAABnrgAAZsoA&#10;AGXtAABl/AAAZP8Ai3EAAIJ2AAB6eQAAcHsAAGJ7AABVewAASHoAADt6AAAvegAAI3kAABl4AAAR&#10;dwAACncAAAN3AAAAdwIAAHcIAAB2DQAAdhAAAHYVAAB2GwAAdiMAAHYuAAB1OgAAdUcAAHVWAAB1&#10;aAAAdHwAAHSSAABzqgAAcsQAAHHpAABw+wAAcP8AhnkAAH99AAB2fwAAaIEAAFqCAABMggAAP4MA&#10;ADKEAAAlgwAAGoMAABGDAAAKgwAAAoMAAACEAAAAhQAAAIQDAACDCAAAgw0AAIMQAACDFQAAhBwA&#10;AIQmAACEMgAAhD8AAINPAACDYAAAgnUAAIKMAACBpAAAgL0AAH/jAAB++QAAfv8AgoAAAHqEAABs&#10;hgAAXogAAFCKAABCiwAANY0AACeNAAAbjQAAEY4AAAqOAAAAjwAAAJEAAACSAAAAkgAAAJIAAACS&#10;AQAAkgcAAJIMAACSEAAAkxUAAJMdAACUKAAAlDYAAJRFAACTVwAAk2sAAJOCAACSnAAAkbYAAJDY&#10;AACP8wAAj/8AfocAAHCKAABhjQAAU5AAAEWTAAA3lQAAKZYAAByXAAARmAAACZkAAACbAAAAnAAA&#10;AJ4AAACgAAAAoAAAAKAAAACgAAAAoQAAAKEEAACiCQAAow4AAKQUAAClHQAApioAAKY6AACmTAAA&#10;pWAAAKV4AAClkgAApKwAAKTJAACj6wAAovoAc44AAGSRAABWlQAAR5kAADmcAAAqngAAHaAAABGh&#10;AAAIowAAAKUAAACnAAAAqQAAAKwAAACuAAAArgAAAK4AAACvAAAAsAAAALEAAACyAAAAswYAALUN&#10;AAC3EwAAuR4AALkuAAC6QAAAulQAALtqAAC6hQAAuaEAALm7AAC63gAAufIAZ5UAAFiZAABKngAA&#10;O6IAACymAAAdqAAAEaoAAAesAAAArwAAALEAAAC0AAAAuAAAALsAAAC8AAAAvAAAAL4AAAC/AAAA&#10;wAAAAMIAAADEAAAAxgAAAMgDAADLCwAAzxIAANEgAADRMgAA0kYAANNdAADUdgAA1JIAANWrAADV&#10;xAAA1OIAW50AAEyiAAA9pwAAL6wAAB+vAAARsQAAB7UAAAC4AAAAuwAAAL4AAADCAAAAxwAAAMoA&#10;AADMAAAAzAAAAM4AAADQAAAA0gAAANUAAADYAAAA2wAAAN8AAADiAAAA5gsAAOsTAADsJAAA7TgA&#10;AO5OAADvZwAA8IIAAPCcAADwsgAA8cUA/wADAP8AAQD/AAQA/wAJAP8ADwD/ABgA/wAkAP8AMAD/&#10;ADwA/wBHAP8AUQD/AFkA/wBgAP0AZwD8AG0A+gBzAPkAeQD4AH8A9gCFAPUAjADzAJQA8gCdAPAA&#10;pwDuALMA7ADEAOsA4QDqAPgA6QD/AOcA/wDZAP8AywD/AMIA/wC9AP8A/wAAAP8AAAD/AAAA/wAA&#10;AP8ADAD/ABQA/wAgAP8AKwD+ADcA+gBCAPYASwDyAFMA8ABbAO4AYQDsAGcA6gBtAOgAcwDnAHkA&#10;5QB/AOMAhgDhAI4A3wCWAN0AoADbAKwA2AC7ANQA0QDTAPAA0AD/AM4A/wDIAP8AvQD/ALYA/wCy&#10;AP8A/wAAAP8AAAD/AAAA/wAAAP0ACAD3ABAA8wAaAO8AJgDtADEA6AA7AOMARQDgAE0A3ABVANkA&#10;WwDWAGEA0wBnANEAbADPAHIAzQB4AMsAfwDJAIcAxwCQAMUAmgDDAKUAwACyAL4AxQC8AOUAugD7&#10;ALgA/wC3AP8AsAD/AKkA/wClAP8A/wAAAP8AAAD+AAAA9QAAAOwAAwDlAA0A3wAVANoAIADUACoA&#10;0AA1AMsAPgDIAEcAxQBOAMIAVQDAAFsAvgBhALwAZgC6AGwAuAByALYAeAC1AIAAswCIALEAkgCu&#10;AJ4ArACqAKkAuwCoANUApgDzAKQA/wCjAP8AoQD/AJsA/wCYAP8A/wAAAPsAAADwAAAA5QAAANgA&#10;AADOAAkAxwARAMIAGgC+ACQAuwAuALcAOAC0AEAAsQBIAK4ATgCsAFQAqgBaAKkAXwCnAGUApQBr&#10;AKQAcQCiAHgAoACBAJ4AiwCcAJYAmQCjAJcAsgCWAMcAkwDoAJIA/gCRAP8AkAD/AI0A/wCLAP8A&#10;+QAAAOsAAADdAAAAzwAAAMYAAAC8AAQAtQANALAAFQCsAB4AqAAoAKUAMQCiADkAnwBBAJ0ASACb&#10;AE4AmQBTAJcAWQCWAF4AlABkAJIAagCQAHEAjgB6AIwAgwCKAI8AiACcAIYAqgCEALwAggDcAIEA&#10;9gCAAP8AfwD/AH8A/wB+AP8A7AAAANoAAADJAAAAvgAAALYAAACuAAAApwAJAKEAEACcABgAmAAi&#10;AJUAKgCSADIAkAA6AI0AQQCLAEcAiQBNAIcAUgCGAFgAhABdAIIAZACBAGsAfwBzAH0AfQB7AIgA&#10;eACVAHYAowB1ALQAcwDMAHEA7QBwAP8AcAD/AHAA/wBwAP8A3wUAAMoKAAC8CwAAsQkAAKgEAACh&#10;AAAAmwADAJQADACPABMAigAbAIcAJACEACwAgQAzAH8AOgB9AEEAewBHAHkATAB3AFIAdgBXAHQA&#10;XQByAGQAcABtAG8AdgBsAIIAagCPAGkAnQBnAK4AZQDDAGQA5ABjAPoAYwD/AGIA/wBjAP8A0A4A&#10;AL8SAACyEwAApxIAAJ0QAACVCwAAjwMAAIkABwCCAA4AfgAVAHoAHgB2ACUAdAAtAHEANABvADoA&#10;bgBAAGwARgBqAEwAaQBSAGcAWABmAF8AZABnAGIAcQBgAHwAXgCJAFwAmABbAKkAWQC8AFgA3ABY&#10;APQAWAD/AFcA/wBXAP8AxhYAALYaAACqHQAAnxwAAJUZAACNFAAAhQ8AAH4JAAB3AQoAcgAQAG4A&#10;FwBqAB8AaAAnAGUALgBkADQAYgA7AGAAQABfAEYAXQBMAFwAUwBaAFoAWABiAFcAbABVAHcAUwCF&#10;AFIAlABQAaUATwG4AE4C0gBNBPAATQX/AE0F/wBNBf8Avx0AALAiAACjJQAAmSUAAI8iAACFHQAA&#10;fRgAAHUSAABuDQIAZwYMAGMDEQBfAhkAXQMhAFsEKABZBC8AVwU1AFYFOwBUBkEAUwZHAFEGTgBQ&#10;B1UATgdeAE0IZwBLCHMASQmBAEgJkgBHCqMARQq2AEQL0ABEDO8AQw3/AEMN/wBEDf8AuSQAAKop&#10;AACeLAAAlCwAAIoqAACAJgAAdyEAAG4bAABmFAAAXw8FAFkLDQBVChMAUwsbAFELIgBPDCkATQwv&#10;AEwMNgBLDTwASQ1CAEgNSQBGDVEARQ5aAEQOZABCDnAAQA5/AD8PkAA+EKIAPBC2ADsQ0QA7EfEA&#10;OxH/ADsR/wA8Ef8AtCkAAKYvAACaMgAAkDIAAIYxAAB8LQAAcigAAGkjAABhHQAAWRYAAFERCABM&#10;DxAAShAWAEgQHQBGECQARRArAEMRMQBCETcAQRE+AEARRQA+Ek0APRJWADwSYQA6E20AORN8ADcU&#10;jQA2FJ8ANRWzADQVzQAzFu4ANBb/ADQW/wA0Fv8Ary4AAKI0AACXNwAAjDgAAII2AAB4NAAAbi4A&#10;AGUqAABcJAAAVB4AAEwYBABGFA0AQhQSAEAUGQA/FCAAPRUnADwVLQA7FTQAORY6ADgWQgA3FkoA&#10;NhdTADUXXgAzGGoAMhl5ADAZigAvGp0ALhqxAC0bygAtG+wALRz/AC4b/wAuG/8ArDIAAJ84AACU&#10;OwAAijwAAIA8AAB2OQAAazQAAGIvAABZKgAAUCUAAEcfAABAGgoAPBkQADoZFgA4GR0ANhojADUa&#10;KQA0GjAAMxo3ADIbPgAxG0cALxxQAC4dWwAtHWcALB52ACoeiAApH5sAKB+uACcgxwAmIOoAJyD+&#10;ACgg/wAoIP8AqTYAAJ08AACSPwAAh0EAAH1AAAB0PgAAaToAAF81AABWMAAATSsAAEQlAAA7IAcA&#10;Nh4OADMeEwAyHhkAMB4gAC8eJgAuHy0ALR80ACwgOwArIEQAKiFOACkhWAAnImUAJiJ0ACUjhQAj&#10;I5kAIiStACEkxQAhJegAIiX9ACIk/wAjJP8ApjoAAJo/AACPQwAAhUUAAHtEAAByQwAAZz8AAF06&#10;AABTNgAASjEAAEEsAAA4JgMAMSMMAC4iEQAsIhYAKiIdACkiIwAoIyoAJyMxACYkOQAlJUEAJCVL&#10;ACMmVgAiJmMAISdyAB8ngwAeKJcAHSirABspwwAbKeYAHCn7AB0p/wAeKP8Aoz4AAJhDAACNRwAA&#10;g0kAAHpJAABwRwAAZkQAAFo/AABROwAARzcAAD4yAAA1LQAALCgJACgnDwAnJxQAJScaACQnIQAj&#10;KCcAIiguACEpNgAgKT8AHypJAB4qVAAdK2AAGytvABosgQAZLJUAFy2pABYtwQAWLeQAFy36ABgt&#10;/wAZLf8AoUEAAJVHAACLSwAAgk0AAHhNAABuTAAAZEkAAFhEAABPQAAARj0AAD04AAAzNAAAKi8G&#10;ACQsDQAhLBIAICwYAB8tHgAeLSUAHS0sABwuNAAbLjwAGi9GABgvUQAXMF4AFjBtABUxfwATMZMA&#10;EjGoABEyvwARMuIAEjL5ABMx/wATMf8AnkUAAJNLAACJTwAAgFEAAHZSAABtUAAAYk4AAFZJAABN&#10;RgAAREMAADs/AAAxOgAAJzYDAB8yCwAcMhAAGzIVABkyGwAYMiIAFzMpABYzMQAVNDoAFDREABM0&#10;TwASNVwAETVrABA2fQAPNpEADjamAA03vAANN90ADTb2AA42/wAPNv8Am0kAAJFPAACHUwAAflYA&#10;AHVWAABqVQAAYFMAAFVPAABMTAAAQkkAADhFAAAuQQAAJD0AABw6CAAWOA4AFTgSABQ4GAATOR8A&#10;EjkmABE5LgAQOTcADzpBAA46TAANO1kADTtoAAs7egAKO40ACTyiAAc8uAAHPNUACDzwAAk7/wAK&#10;O/8AmE4AAI5UAACFWAAAfFsAAHJbAABoWgAAXlgAAFNVAABJUgAAPk4AADRLAAAqRwAAIUQAABhC&#10;AwASQAsAED8QAA4/FQAOPxwADUAjAAxAKwALQDQACkA+AAlBSgAHQVYABkFlAARBdgADQYoAAUGf&#10;AABBtAAAQdAAAUHuAAFB/AACQP8AlVQAAIxZAACDXgAAeWAAAHBgAABmYAAAXV4AAFFbAABFVwAA&#10;OlQAAC9RAAAlTwAAHEwAABRKAAAOSAgAC0cOAAhHEgAHRxkABkcgAAVIKAADSDEAAkg7AABIRwAA&#10;SFMAAEhiAABIcwAASIYAAEibAABIsQAAR8wAAEftAABH+wAAR/8AkloAAIlgAACAYwAAd2UAAG5m&#10;AABlZgAAWWQAAExgAABAXQAANVsAACpZAAAgVwAAF1UAABBTAAALUgcABVENAAFQEQAAUBYAAFAd&#10;AABQJQAAUC4AAFA4AABQQwAAUFAAAFBeAABQbwAAUIMAAE+YAABPrgAATskAAE7rAABN+wAATf8A&#10;j2EAAIZmAAB9aQAAdGwAAGxtAABhawAAU2kAAEZnAAA6ZAAAL2MAACRhAAAaXwAAEl4AAAxcAAAG&#10;XAYAAFsLAABaDwAAWhMAAFoZAABZIQAAWSkAAFkzAABZPwAAWUwAAFlaAABZawAAWH4AAFiUAABX&#10;qwAAV8UAAFbpAABV+wAAVf8AjGgAAIJtAAB6cAAAcnIAAGdyAABacQAATHAAAD9uAAAzbQAAKGsA&#10;AB1qAAAUaAAADWcAAAdnAAAAZgMAAGYJAABlDQAAZREAAGQVAABkHAAAZCQAAGQuAABkOgAAY0cA&#10;AGNVAABjZgAAY3oAAGKQAABhpwAAYMEAAF/mAABf+gAAXv8Ah28AAH90AAB4dwAAbngAAGB4AABS&#10;dwAARXcAADh2AAArdgAAIHQAABZzAAAOcwAAB3IAAAByAAAAcgAAAHEFAABxCgAAcQ4AAHARAABw&#10;FwAAcB4AAHAnAABwMwAAb0AAAG9QAABvYAAAbnQAAG6LAABtogAAbLwAAGviAABq+AAAaf8Ag3cA&#10;AHx7AABzfQAAZX4AAFd/AABJfwAAPH8AAC+AAAAifwAAF34AAA9+AAAHfgAAAH8AAAB/AAAAfwAA&#10;AH4AAAB+BQAAfgoAAH4NAAB+EQAAfhcAAH4gAAB+KwAAfTkAAH1IAAB9WQAAfG0AAHyEAAB7nAAA&#10;erYAAHnaAAB49QAAd/8AgH8AAHeCAABpgwAAW4UAAE2GAAA/iAAAMokAACSJAAAYiQAAD4kAAAeK&#10;AAAAiwAAAIwAAACNAAAAjQAAAIwAAACMAAAAjAMAAIwIAACNDQAAjREAAI0XAACOIgAAji8AAI4/&#10;AACNUAAAjWQAAIx7AACMlQAAi64AAIrNAACJ7wAAif8Ae4UAAG2IAABeigAAUI0AAEKPAAA0kQAA&#10;JpIAABmTAAAOlAAABpUAAACWAAAAmAAAAJoAAACbAAAAmwAAAJsAAACbAAAAmwAAAJwAAACdBQAA&#10;nQsAAJ4QAACfFwAAoCQAAKA0AACgRgAAoFkAAJ9wAACfigAAnqUAAJ7CAACd6AAAnPkAcIwAAGGP&#10;AABTkgAARJYAADaZAAAnmwAAGZwAAA+dAAAFnwAAAKEAAACjAAAApQAAAKgAAACpAAAAqQAAAKkA&#10;AACqAAAAqwAAAKwAAACtAAAArgEAALAJAACyDwAAsxgAALQnAAC0OQAAtU0AALRkAAC0fgAAs5oA&#10;ALO0AACz1QAAs/AAZJMAAFWXAABHmwAAOJ8AACmiAAAapAAADqYAAASoAAAAqwAAAK0AAACwAAAA&#10;tAAAALYAAAC4AAAAuAAAALkAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMMAAADFBwAAyQ8AAMoaAADL&#10;LAAAzEAAAM1WAADObwAAzYsAAMyoAADMwgAAzOIAWJsAAEmgAAA6pQAALKkAAByrAAAPrgAABLEA&#10;AAC0AAAAtwAAALoAAAC+AAAAwwAAAMYAAADIAAAAyAAAAMoAAADLAAAAzQAAAM8AAADSAAAA1QAA&#10;ANkAAADdAAAA4QUAAOYPAADnHgAA6DIAAOlIAADqYAAA63sAAOuXAADsrgAA7MIA/wAAAP8AAAD/&#10;AAAA/wAGAP8ADQD/ABUA/wAhAP8ALAD/ADgA/wBDAP8ATAD+AFQA+wBbAPoAYgD4AGgA9gBuAPUA&#10;dAD0AHoA8gCAAPEAhwDvAI8A7QCXAOsAoQDpAK0A5wC9AOUA2ADkAPMA4gD/AOAA/wDQAP8AxAD/&#10;ALwA/wC2AP8A/wAAAP8AAAD/AAAA/wAAAP8ACQD/ABEA/wAcAP0AJwD5ADIA9QA9APEARgDtAE8A&#10;6wBWAOgAXADmAGIA5ABoAOMAbgDhAHMA3wB5AN0AgADaAIgA2ACRANQAmwDSAKYAzwC0AMwAyQDJ&#10;AOkAyAD/AMcA/wDBAP8AtwD/AK8A/wCrAP8A/wAAAP8AAAD/AAAA/wAAAPgABQDyAA4A7gAXAOoA&#10;IgDmACwA4QA3AN0AQADYAEkA0wBQANAAVgDOAFwAzABiAMoAZwDIAG0AxgBzAMQAeQDCAIEAwACK&#10;AL4AlAC8AJ8AuQCsALYAvgC0AN0AswD3ALEA/wCwAP8AqAD/AKIA/wCeAP8A/wAAAP8AAAD5AAAA&#10;7wAAAOYAAADfAAsA1gASANAAHADMACYAyAAwAMQAOgDAAEIAvQBKALsAUAC4AFYAtgBbALUAYQCz&#10;AGYAsQBsALAAcgCuAHoArACCAKkAjACnAJgApQClAKMAtACgAMsAnwDuAJ0A/wCcAP8AmQD/AJQA&#10;/wCRAP8A/wAAAPYAAADqAAAA3QAAAM8AAADHAAYAwAAPALsAFwC3ACAAswAqALAAMwCtADsAqgBD&#10;AKcASQClAE8AowBVAKIAWgCgAF8AngBlAJ0AawCbAHIAmQB7AJcAhQCUAJAAkgCdAJAArACOAL8A&#10;jADiAIsA+gCJAP8AiQD/AIYA/wCDAP8A9AAAAOQAAADUAAAAyAAAAL8AAAC1AAEArgALAKkAEgCl&#10;ABsAoQAjAJ4ALACbADQAmAA8AJYAQwCUAEkAkgBOAJAAUwCOAFkAjQBeAIsAZACJAGsAhwBzAIUA&#10;fQCDAIgAgQCVAH8ApAB9ALUAewDPAHkA8QB4AP8AdwD/AHcA/wB1AP8A5QAAANEAAADDAAAAuAAA&#10;AK8AAACoAAAAoAAGAJoADgCVABUAkQAeAI4AJgCLAC0AiAA1AIYAPACEAEIAggBHAIAATQB/AFIA&#10;fQBYAHsAXgB5AGUAeABtAHYAdgBzAIEAcQCOAG8AnQBtAK4AbADEAGoA5wBpAP0AaAD/AGgA/wBp&#10;AP8A1QMAAMMHAAC2CAAAqwYAAKIAAACbAAAAlAAAAI0ACgCIABAAgwAYAH8AIAB8ACcAegAuAHcA&#10;NQB1ADsAdABBAHIARwBwAEwAbwBSAG0AWABrAF8AaQBmAGcAcABlAHsAYwCIAGIAlwBgAKcAXgC7&#10;AF0A3ABcAPYAXAD/AFsA/wBbAP8AyQ0AALkQAACsEQAAoRAAAJcNAACPCAAAiAAAAIIABQB7AA0A&#10;dwASAHMAGgBvACEAbAAoAGoALwBoADUAZwA7AGUAQQBjAEYAYgBMAGAAUgBfAFkAXQBhAFsAagBZ&#10;AHUAVwCCAFUAkQBUAKIAUwC1AFEAzwBQAO8AUAD/AFAA/wBQAP8AvxQAALAYAACkGgAAmRkAAI8W&#10;AACHEQAAfw0AAHcGAABxAAgAawAOAGcAFABkABsAYQAiAF4AKQBdAC8AWwA1AFkAOwBYAEEAVgBG&#10;AFUATQBTAFQAUgBcAFAAZQBOAHAATAB9AEsAjQBJAJ4ASACwAEcAxwBGAOkARgD7AEYA/wBFAP8A&#10;uBsAAKogAACeIgAAkyIAAIkfAACAGgAAdxUAAG8QAABoCwAAYQQKAF0AEABZABYAVgAdAFQAIwBS&#10;ACoAUAAwAE8ANQBOADsATABBAEsASABJAE8ARwFXAEYBYQBEAmwAQwJ5AEEDiQBAA5oAPgStAD0E&#10;xAA8BeUAPAf4ADwH/wA8B/8AsiIAAKUnAACZKQAAjikAAIQnAAB7IwAAcR4AAGkYAABhEgAAWg0D&#10;AFMIDABPBREATAUXAEoGHgBIBiQARwYqAEUHMABEBzYAQwg9AEEIQwBACEsAPglTAD0JXQA7CmgA&#10;Ogp2ADgLhwA3C5kANQusADQMwgAzDOQAMw35ADMN/wA0Df8ArScAAKAsAACVLwAAiy8AAIAuAAB3&#10;KgAAbSUAAGQgAABcGgAAVBQAAEwPBgBGDA0AQwwSAEEMGAA/DB8APgwlADwNKwA7DTIAOg04ADgN&#10;PwA3DkcANg5QADQOWgAzDmYAMQ90ADAPhQAuEJgALRCrACwQwwArEeUALBH6ACwR/wAtEf8AqiwA&#10;AJ0xAACSNAAAhzUAAH00AAB0MQAAaisAAGAnAABYIQAATxsAAEcWAABAEQkAOxAPADkQFAA3EBsA&#10;NhAhADQQJwAzES0AMhE0ADEROwAwEUMALhJNAC0SVwAsEmMAKhNxACkTggAnFJUAJhSpACUVwAAk&#10;FeMAJRb6ACYW/wAmFf8ApjEAAJo2AACPOQAAhToAAHs5AABxNgAAZzEAAF0tAABUKAAATCIAAEMd&#10;AAA7FwUANRQNADITEQAxFBcALxQdAC4UJAAsFCoAKxUxACoVOAApFkAAKBZKACcXVAAmF2AAJBhv&#10;ACMYgAAhGZMAIBmnAB8ZvgAeGuAAHxr4ACAa/wAgGv8AozQAAJg6AACNPQAAgz4AAHk9AABvOwAA&#10;ZTcAAFsyAABSLQAASSgAAEAjAAA4HgEAMBkKACwYDwAqGBQAKRgaACcYIAAmGScAJRktACQaNQAj&#10;Gj4AIhtHACEbUgAgHF4AHx1sAB0dfgAcHZEAGh6lABkevAAYH90AGR/2ABof/wAbHv8AoTgAAJU9&#10;AACLQQAAgUIAAHdCAABtQAAAYzwAAFk3AABPMwAARi4AAD0pAAA1JAAALSAHACcdDQAlHRIAIx0X&#10;ACEdHQAhHSQAIB4rAB8eMgAeHzsAHR9FABwgTwAaIVwAGSFqABgiewAWIo8AFSKjABQjugATI9oA&#10;FCP1ABUj/wAWI/8AnjwAAJNBAACJRAAAf0YAAHVGAABsRAAAYkEAAFc8AABNOAAARDQAADwwAAAz&#10;KwAAKiYDACMiCwAgIRAAHiEVABwiGwAbIiEAGiIoABojMAAZIzgAGCRCABYlTQAVJVkAFCZoABMm&#10;eQASJo0AESeiABAnuAAOJ9YAECj0ABEn/wARJ/8AnEAAAJFFAACHSAAAfUoAAHRKAABqSQAAYEYA&#10;AFVBAABMPgAAQzoAADo2AAAxMgAAKC0AACApCQAbJw4AGScSABgnGAAWJx8AFSglABQoLQATKDYA&#10;EilAABIpSwARKlcAECpmAA4rdwAOK4sADSyfAAwstQALLM8ADCzvAA0s/wANK/8AmUQAAI9JAACF&#10;TAAAfE4AAHNPAABpTgAAXksAAFNHAABKRAAAQkAAADk9AAAvOAAAJTQAAB0wBQAWLQwAFCwQABMt&#10;FQASLRwAES0jABAtKgAPLjMADi49AA0vSAANL1UADDBjAAowdAAJMIgACDGcAAYxsQAGMcsABjHr&#10;AAcw/AAIMP8Al0gAAI1NAACDUQAAelMAAHFUAABnUgAAXVAAAFJMAABJSgAAQEYAADVCAAArPgAA&#10;IjoAABo3AQASNAkADzMOAA4zEwANMxkADTMgAAw0KAALNDEACjU7AAg1RgAHNVIABTZgAAQ2cQAC&#10;NoQAADaZAAA2rwAANsgAADboAAA2+QABNf8AlE0AAIpSAACBVgAAeFgAAG9ZAABlWAAAW1UAAFFS&#10;AABHTwAAPEwAADFIAAAnRAAAHkEAABY/AAAQPAcACzoNAAk6EQAIOxcABjseAAU7JgAEOy4AAjs4&#10;AAE8QwAAPE8AADxeAAA8bgAAPIEAADyXAAA8rAAAO8UAADvnAAA7+AAAO/8AkVIAAIhYAAB/XAAA&#10;dl0AAG1eAABjXQAAWlwAAE5YAABCVAAAN1EAAC1OAAAjSwAAGkkAABJGAAANRAYAB0MMAANDEAAA&#10;QxUAAEMbAABDIwAAQysAAEM1AABDQAAAQ00AAENbAABDawAAQ34AAEOUAABCqgAAQsMAAEHmAABB&#10;+QAAQf8AjlgAAIZeAAB9YQAAc2MAAGtkAABiYwAAV2EAAEldAAA9WgAAMlgAACdVAAAeUwAAFVEA&#10;AA5PAAAJTQUAAk0LAABMDgAATBMAAEsYAABLHwAASygAAEsyAABLPQAAS0kAAEtXAABLZwAASnsA&#10;AEqQAABJpwAAScAAAEjkAABI+AAAR/8Ai18AAINkAAB6ZwAAcWkAAGlqAABeaQAAUGYAAENkAAA3&#10;YQAALF8AACFdAAAYWwAAEFkAAApYAAADVwMAAFcJAABWDQAAVRAAAFUVAABUGwAAVCMAAFQtAABU&#10;OQAAVEUAAFRTAABUZAAAU3cAAFONAABSpAAAUb0AAFDiAABQ+AAAT/8AiGcAAH9rAAB3bgAAb3AA&#10;AGVwAABXbgAASmwAAD1rAAAwaQAAJWgAABpmAAARZAAAC2MAAARiAAAAYgEAAGEGAABgCwAAYA4A&#10;AF8SAABfFwAAXx4AAF4oAABeMwAAXkAAAF5PAABeXwAAXXIAAF2IAABcoAAAW7kAAFrfAABZ9wAA&#10;WP8AhG4AAHxyAAB1dQAAa3YAAF11AABPdAAAQnMAADVzAAAocgAAHXAAABNvAAAMbgAABG4AAABu&#10;AAAAbgAAAGwCAABsBwAAawsAAGsOAABrEgAAahkAAGoiAABqLQAAajoAAGlJAABpWgAAaWwAAGiD&#10;AABnmwAAZrUAAGXYAABk9QAAZP8AgHUAAHp5AABwewAAYnsAAFR8AABGfAAAOXwAACx8AAAfewAA&#10;FHoAAA16AAAEegAAAHoAAAB6AAAAegAAAHkAAAB5AQAAeAYAAHgLAAB4DgAAeBMAAHgaAAB4JQAA&#10;eDIAAHdBAAB3UgAAd2UAAHZ8AAB1lQAAdK8AAHPOAABy8QAAcf8Afn0AAHWAAABngQAAWIIAAEqD&#10;AAA8hAAALoUAACGFAAAVhQAADYUAAAOFAAAAhgAAAIcAAACIAAAAiAAAAIcAAACHAAAAhwAAAIcE&#10;AACHCQAAhw4AAIgTAACIHAAAiCkAAIg4AACHSgAAh10AAIZzAACGjQAAhacAAITFAACD7AAAgv4A&#10;eIQAAGqGAABciAAATYoAAD+MAAAxjgAAI48AABaPAAANkAAAApEAAACSAAAAkwAAAJUAAACWAAAA&#10;lgAAAJYAAACWAAAAlgAAAJcAAACXAAAAlwcAAJgNAACZEwAAmh8AAJotAACaPwAAmlIAAJpoAACZ&#10;gwAAmZ8AAJi6AACX4gAAlvgAbYoAAF+NAABQkAAAQZMAADOWAAAklwAAFpgAAA2ZAAABmwAAAJ0A&#10;AACfAAAAoQAAAKQAAAClAAAApAAAAKUAAAClAAAApgAAAKcAAACoAAAAqQAAAKoEAACsDAAArhMA&#10;AK4hAACuMwAArkcAAK5dAACudgAArpMAAK6uAACtzQAArO8AYZEAAFOVAABEmAAANZwAACafAAAX&#10;oQAADaMAAAClAAAApwAAAKoAAACsAAAAsAAAALIAAAC0AAAAswAAALQAAAC1AAAAtwAAALgAAAC5&#10;AAAAuwAAAL0AAAC/AQAAwwsAAMUVAADFJQAAxjkAAMdPAADHaAAAxoUAAMaiAADGvAAAxt4AVZkA&#10;AEedAAA4ogAAKaYAABmoAAANqwAAAK0AAACxAAAAtAAAALcAAAC6AAAAvwAAAMEAAADEAAAAwwAA&#10;AMUAAADGAAAAyAAAAMoAAADNAAAAzwAAANIAAADWAAAA2wAAAOAMAADhGAAA4ysAAORBAADlWgAA&#10;5nQAAOaRAADlrAAA5cQA/wAAAP8AAAD/AAAA/wABAP8ACgD/ABIA/wAdAP8AKAD/ADQA/wA+AP0A&#10;SAD6AFAA9wBXAPUAXQD0AGMA8gBpAPAAbwDvAHQA7QB7AOsAgQDpAIkA6ACSAOYAnADkAKgA4gC3&#10;AN8AzQDcAO4A2QD/ANkA/wDKAP8AvgD/ALUA/wCwAP8A/wAAAP8AAAD/AAAA/wAAAP8ABgD/AA8A&#10;/AAYAPgAIwD0AC4A8AA4AOsAQgDoAEoA5QBRAOIAWADgAF0A3gBjANwAaADZAG4A1gB0ANQAewDR&#10;AIIAzwCLAM0AlQDKAKEAyACvAMUAwQDCAOMAwAD7AMAA/wC7AP8AsAD/AKgA/wCkAP8A/wAAAP8A&#10;AAD/AAAA+wAAAPMAAQDtAAwA6AATAOMAHgDgACgA2gAyANMAPADPAEQAzABLAMkAUQDGAFcAxABd&#10;AMIAYgDBAGcAvwBtAL0AdAC7AHsAuQCEALcAjgC0AJkAsgCnAK8AtwCtANAAqwDyAKoA/wCpAP8A&#10;oQD/AJsA/wCXAP8A/wAAAP8AAAD0AAAA6QAAAOAAAADVAAgAzgAQAMkAGADFACIAwQArALwANQC5&#10;AD0AtgBFALMASwCxAFEArwBWAK4AWwCsAGEAqgBmAKkAbQCmAHQApAB8AKIAhgCgAJIAngCfAJwA&#10;rgCZAMMAlwDnAJYA/wCVAP8AkgD/AI0A/wCKAP8A/AAAAPAAAADjAAAA1AAAAMgAAAC/AAMAuQAN&#10;ALMAEwCvABwArAAlAKkALgClADYAowA+AKAARACeAEoAnQBQAJsAVQCZAFoAlwBfAJYAZgCUAGwA&#10;kgB1AJAAfgCOAIoAiwCXAIkApgCHALgAhQDWAIQA9gCCAP8AgQD/AH4A/wB8AP8A7QAAAN0AAADM&#10;AAAAwQAAALgAAACuAAAApwAJAKIAEACeABcAmgAfAJcAJwCUAC8AkQA3AI8APQCNAEMAiwBJAIkA&#10;TgCIAFMAhgBZAIQAXwCCAGUAgABtAH4AdwB8AIIAegCPAHgAngB1AK8AcwDHAHIA7ABxAP8AcAD/&#10;AHAA/wBuAP8A3QAAAMkAAAC8AAAAsQAAAKkAAAChAAAAmQADAJMADACOABIAigAZAIcAIQCEACkA&#10;gQAwAH8ANwB9AD0AewBCAHkASAB4AE0AdgBSAHQAWAByAF8AcQBnAG8AcABsAHsAagCIAGgAlwBm&#10;AKgAZQC8AGMA4QBiAPoAYQD/AGEA/wBhAP8AzQEAALwFAACvBQAApQIAAJwAAACUAAAAjQAAAIYA&#10;CACBAA4AfAAUAHgAGwB1ACMAcgApAHAAMABuADYAbQA8AGsAQQBpAEcAaABMAGYAUgBkAFkAYwBg&#10;AGEAaQBfAHQAXQCBAFsAkABZAKEAVwC0AFYA0ABVAPIAVQD/AFQA/wBVAP8AwQwAALIOAACmDwAA&#10;mw4AAJILAACJBQAAggAAAHsAAgB1AAsAcAAQAGwAFgBoAB0AZgAjAGMAKgBhADAAYAA2AF4AOwBd&#10;AEEAWwBGAFoATABYAFMAVgBbAFQAZABSAG4AUQB7AE8AigBNAJsATACuAEsAxgBKAOoASQD+AEkA&#10;/wBJAP8AuRIAAKoWAACeFwAAlBYAAIoTAACBEAAAeQsAAHEDAABrAAYAZQANAGEAEQBdABgAWgAe&#10;AFgAJABWACoAVAAwAFMANgBRADsAUABBAE4ARwBNAE4ASwBWAEkAXwBHAGkARgB2AEQAhQBDAJcA&#10;QQCpAEAAvwA/AOIAPwD4AD4A/wA/AP8AshkAAKQeAACYHwAAjh8AAIQcAAB6GAAAchIAAGoOAABi&#10;CAAAXAEIAFcADgBTABMAUAAZAE4AHwBMACUASgArAEgAMABHADYARgA8AEQAQgBDAEkAQQBRAD8A&#10;WgA+AGUAPAByADoAgQA5AJMAOAClADYAugA2ANsANQD0ADUA/wA1AP8ArCAAAJ8kAACUJgAAiSYA&#10;AH8kAAB1IAAAbBsAAGQVAABcEAAAVAwBAE4GCgBKAg8ARwAUAEQAGgBCACAAQAAlAD8AKwA+ATEA&#10;PAE3ADsCPgA5AkUAOANNADYDVgA1BGEAMwRuADEFfgAwBZAALwWjAC0GuAAsBtQALAfwACwI/wAs&#10;CP8AqCUAAJsqAACQLAAAhi0AAHsrAAByJwAAaCIAAF8dAABXFwAATxIAAEgOBABBCgsAPgcQADsG&#10;FQA5BxsAOAchADYIJgA1CCwAMwgyADIJOQAxCUEALwlJAC4KUwAsCl4AKwtsACkLfAAoDI8AJgyi&#10;ACUMtwAkDNMAIw3wACQN/wAlDf8ApCoAAJgvAACNMgAAgzIAAHkxAABvLgAAZSkAAFwkAABTHwAA&#10;SxkAAEMTAAA8EAYANQ0MADMMEQAxDBYALwwcAC4NIgAtDSgAKw0uACoNNQApDT0AJw5GACYOUAAk&#10;DlwAIw9qACIPewAgEI4AHxCiAB0QtwAcENQAHRHyAB0R/wAeEf8AoS8AAJUzAACKNgAAgDcAAHY2&#10;AABtMwAAYy8AAFkqAABQJQAASCAAAD8aAAA4FQAAMBEIACwQDgAqEBIAKBAYACcQHgAlECQAJBAq&#10;ACMRMgAiEToAIRFDACASTgAeEloAHRNoABsTeAAaE4sAGBSgABcUtQAWFNEAFhXxABcV/wAYFP8A&#10;njMAAJM3AACIOgAAfjsAAHQ7AABrOAAAYTQAAFcvAABOKwAARSYAAD0hAAA0HAAALRcFACYTDAAj&#10;ExAAIhMVACATGgAfEyEAHhQnAB0ULwAcFTcAGxVBABoWSwAZFlcAFxdlABYXdgAUGIkAExieABIY&#10;swARGc4AERnvABIZ/wATGf8AnDYAAJE7AACGPgAAfD8AAHM/AABpPQAAXzkAAFU1AABMMAAAQywA&#10;ADonAAAyIgAAKh4BACIZCQAeFw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho+ABUaSQATG1UA&#10;EhtjABEcdAAQHIcADx2cAA4dsQANHcsADR3sAA4d/wAPHf8AmToAAI8/AACEQgAAe0QAAHFDAABo&#10;QgAAXj4AAFM6AABKNgAAQTIAADktAAAxKQAAKCUAACAgBgAaHQwAFxwQABUcFQAUHRsAFB0iABMd&#10;KQASHjIAER88ABAfRgAQIFMADiBhAA0hcQAMIYUACyKZAAoirgAJIscACSLnAAoi+wALIf8Alz4A&#10;AIxDAACDRgAAeUgAAHBIAABnRgAAXEQAAFI/AABJOwAAQDgAADg0AAAvMAAAJywAAB4nAwAWIwoA&#10;EiEOABEhEwAQIhkAECIgAA8iJwAOIy8ADSQ5AAwkRAALJVAACiVeAAkmbwAHJoIABiaWAAQmrAAD&#10;JsQABCblAAQm9wAGJv8AlUIAAIpHAACBSgAAeEwAAG9MAABlSwAAW0gAAFBEAABHQQAAPz4AADc7&#10;AAAtNgAAJDEAABstAAATKgcADygNAA0nEQANKBYADCgdAAsoJQAKKS0ACSk3AAcqQgAGKk4ABCtc&#10;AAMrbAABK38AACuUAAArqQAAK8EAACvjAAAr9gAAKv8AkkYAAIhLAAB/TwAAdlEAAG1RAABjUAAA&#10;Wk0AAE9KAABHRwAAPkQAADNAAAApPAAAIDgAABc0AAARMQUADC8MAAkuEAAHLhUABi8bAAUvIwAD&#10;LysAAjA1AAAwPwAAMEwAADFZAAAxaQAAMXwAADGRAAAxpwAAML8AADDhAAAw9QAAL/8AkEsAAIZQ&#10;AAB9VAAAdVYAAGtWAABiVQAAWFMAAE5QAABFTQAAOkkAAC9FAAAlQgAAHD4AABQ7AAAOOQUACTcL&#10;AAQ2DwABNhMAADYZAAA2IAAANikAADYyAAA3PQAAN0kAADdXAAA3ZwAAN3kAADePAAA2pQAANr0A&#10;ADbgAAA19QAANf8AjVAAAIRWAAB8WgAAclsAAGlbAABgWwAAV1kAAExWAABAUgAANU4AACpLAAAg&#10;SAAAF0YAABBDAAALQQQABEAKAAA/DgAAPhEAAD4WAAA+HQAAPiYAAD4vAAA+OgAAPkYAAD5UAAA+&#10;ZAAAPnYAAD2MAAA9owAAPLsAADzeAAA79QAAO/8AilcAAIJcAAB5XwAAcGEAAGhhAABfYQAAVF4A&#10;AEdbAAA6VwAAL1UAACVSAAAbUAAAEk0AAAxLAAAGSgMAAEkJAABIDQAARxAAAEcUAABGGgAARiIA&#10;AEYsAABGNwAARkMAAEZRAABGYAAARXMAAEWJAABEoAAARLgAAEPcAABC9QAAQv8AiF0AAH9iAAB3&#10;ZQAAbmcAAGdoAABbZgAATmMAAEFhAAA0XgAAKVwAAB9aAAAVVwAADlYAAAdUAAAAUwEAAFIGAABR&#10;CwAAUQ4AAFARAABPFgAATx4AAE8nAABPMgAATz8AAE9NAABOXQAATm8AAE6FAABNnQAATLUAAEvY&#10;AABK9QAASv8AhWUAAHxpAAB0bAAAbW4AAGJtAABUawAAR2kAADpnAAAtZQAAImQAABhiAAAQYAAA&#10;CV8AAABeAAAAXgAAAF0DAABcCAAAWwwAAFoPAABaEwAAWRkAAFkiAABZLQAAWToAAFlIAABYWAAA&#10;WGsAAFeBAABXmQAAVrIAAFXSAABU9AAAU/8AgWwAAHlwAABzcwAAaHMAAFpyAABMcQAAP3AAADJv&#10;AAAlbgAAGmwAABFrAAAJagAAAGoAAABpAAAAaQAAAGgAAABnAwAAZggAAGYMAABmDwAAZRQAAGUc&#10;AABlJwAAZDQAAGRDAABkUwAAZGUAAGN7AABilAAAYa0AAGDNAABf8QAAXv8AfXQAAHd3AABueQAA&#10;X3kAAFF5AABDeQAANngAACl4AAAcdwAAEXYAAAp1AAAAdQAAAHUAAAB2AAAAdQAAAHQAAAB0AAAA&#10;cwIAAHMHAABzDAAAchAAAHIVAAByIAAAciwAAHI7AABxTAAAcV8AAHF0AABwjgAAb6gAAG7GAABs&#10;7QAAa/8Ae3sAAHJ+AABkfgAAVX8AAEeAAAA5gQAAK4IAAB6BAAASgQAACoEAAACBAAAAggAAAIMA&#10;AACDAAAAgwAAAIIAAACCAAAAggAAAIIAAACCBQAAggoAAIIPAACCFwAAgiMAAIIyAACCQwAAgVYA&#10;AIFsAACAhgAAf6EAAH69AAB95gAAfPwAdoIAAGiDAABZhQAAS4cAADyJAAAuigAAIIsAABOLAAAK&#10;iwAAAIwAAACNAAAAjwAAAJEAAACSAAAAkQAAAJEAAACRAAAAkQAAAJEAAACSAAAAkgIAAJMJAACU&#10;DwAAlBkAAJQnAACUOAAAlEwAAJNiAACTfAAAk5gAAJKzAACR2AAAkPYAaogAAFyKAABNjQAAP5AA&#10;ADCSAAAhlAAAFJUAAAqWAAAAlwAAAJkAAACbAAAAnQAAAJ8AAACgAAAAoAAAAKAAAACgAAAAoQAA&#10;AKIAAACjAAAApAAAAKUAAACmBwAAqBAAAKgcAACoLQAAqUAAAKlWAACpbwAAqYsAAKioAACnxwAA&#10;puwAX48AAFCSAABBlgAAM5kAACOcAAAUnQAACp8AAAChAAAAowAAAKYAAACoAAAArAAAAK4AAACv&#10;AAAArwAAALAAAACwAAAAsgAAALMAAAC0AAAAtgAAALcAAAC6AAAAvQcAAL8QAAC/HwAAwDMAAMBJ&#10;AADAYgAAwH4AAMCbAADAtwAAv9gAU5cAAESbAAA1nwAAJqMAABalAAALpwAAAKoAAACtAAAAsAAA&#10;ALMAAAC2AAAAuwAAAL0AAADAAAAAvwAAAMEAAADCAAAAxAAAAMYAAADIAAAAygAAAMwAAADPAAAA&#10;0wAAANoHAADbEwAA3SUAAN47AADfUwAA4G4AAN+MAADdqQAA3cIA/wAAAP8AAAD/AAAA/wAAAP8A&#10;BwD/ABAA/wAZAP8AJAD/AC8A/AA6APkAQwD1AEsA8wBSAPEAWQDvAF4A7QBkAOsAaQDpAG8A5wB1&#10;AOYAfADkAIQA4gCNAOAAlwDdAKIA2gCxANUAxQDSAOgA0AD/AM8A/wDEAP8AuAD/AK8A/wCpAP8A&#10;/wAAAP8AAAD/AAAA/wAAAP8AAgD7AA0A9wAVAPMAHwDvACkA6gA0AOYAPQDiAEUA3gBMANsAUwDY&#10;AFgA1ABeANIAYwDQAGkAzgBuAMwAdQDKAH0AyACFAMYAkADCAJsAwACpAL4AugC7ANkAuQD3ALgA&#10;/wC0AP8AqQD/AKIA/wCdAP8A/wAAAP8AAAD/AAAA9gAAAO4AAADnAAoA4QARANwAGgDXACMA0AAu&#10;AMsANwDHAD8AxABGAMEATQC/AFIAvQBYALsAXQC5AGIAuABoALYAbgC0AHUAsQB+AK8AiACtAJMA&#10;qgChAKgAsQCmAMgApADtAKIA/wCiAP8AmwD/AJUA/wCRAP8A/wAAAPwAAADuAAAA4wAAANgAAADN&#10;AAUAxgAOAMEAFQC9AB4AuQAnALUAMACyADgArwBAAKwARgCqAEwAqABRAKcAVgClAFsAowBhAKEA&#10;ZwCfAG4AngB2AJsAgACZAIwAlwCZAJQAqACSALwAkADfAI4A+wCOAP8AiwD/AIYA/wCDAP8A+AAA&#10;AOkAAADcAAAAzAAAAMEAAAC4AAAAsgAKAKwAEQCoABgApQAhAKIAKQCeADIAnAA5AJkAPwCXAEUA&#10;lQBKAJQAUACSAFUAkABaAI8AYACNAGcAiwBvAIkAeACGAIQAhACRAIIAoACAALIAfQDMAHwA8QB7&#10;AP8AegD/AHcA/wB1AP8A5gAAANMAAADGAAAAuwAAALEAAACnAAAAoQAFAJsADQCXABMAkwAbAJAA&#10;IwCMACsAigAyAIgAOACGAD4AhABEAIIASQCBAE4AfwBTAH0AWQB7AGAAeQBoAHcAcQB1AHwAcwCJ&#10;AHAAmABvAKkAbQC/AGsA5gBqAP8AaQD/AGkA/wBnAP8A0wAAAMMAAAC1AAAAqwAAAKMAAACbAAAA&#10;kgAAAIwACgCHABAAgwAWAH8AHQB9ACQAegArAHgAMgB2ADgAdAA9AHIAQgBxAEgAbwBNAG0AUwBs&#10;AFkAagBhAGgAagBmAHQAZACBAGEAkQBfAKIAXgC2AFwA1QBbAPcAWwD/AFoA/wBaAP8AxQAAALYC&#10;AACpAgAAnwAAAJYAAACOAAAAhwAAAIAABQB6AAwAdQARAHEAGABuAB4AawAlAGkAKwBnADEAZgA3&#10;AGQAPABjAEEAYQBHAF8ATQBeAFMAXABbAFoAZABYAG4AVgB7AFQAigBSAJsAUQCuAFAAyABPAO4A&#10;TgD/AE4A/wBNAP8AuwoAAKwNAACgDQAAlQwAAIwIAACDAgAAfAAAAHUAAABuAAgAaQAOAGUAEwBi&#10;ABkAXwAfAF0AJQBbACsAWQAxAFgANgBWADsAVQBBAFMARwBRAE4AUABVAE4AXgBMAGgASgB1AEgA&#10;hABHAJUARQCoAEQAvwBDAOQAQgD8AEIA/wBCAP8AshEAAKUUAACZFQAAjhMAAIQRAAB7DQAAcwgA&#10;AGwAAABlAAMAXwALAFsADwBXABQAVAAaAFEAHwBPACUATgArAEwAMABLADYASQA8AEgAQgBGAEgA&#10;RQBQAEMAWQBBAGMAPwBvAD4AfgA8AJAAOwCjADoAuAA5ANkAOAD1ADgA/wA4AP8ArBcAAJ8bAACT&#10;HQAAiRwAAH8ZAAB1FQAAbBAAAGQMAABdBgAAVgAGAFEADABNABAASgAVAEcAGgBFACAARAAmAEIA&#10;KwBBADEAPwA2AD4APQA8AEQAOwBLADkAVAA3AF8ANgBrADQAegAyAIwAMQCeADAAswAvAM4ALwDv&#10;AC4A/wAuAP8Apx4AAJoiAACPJAAAhCQAAHohAABxHQAAZxgAAF8TAABXDgAAUAoAAEkDCABFAA0A&#10;QQARAD4AFgA8ABsAOgAhADkAJgA3ACwANgAyADQAOAAzAD8AMQBHADAAUAAuAFsALQBnACsAdgAq&#10;AIgAKACcACcAsAAmAMkAJQDqACUB+wAlAf8AoiMAAJYoAACLKgAAgSoAAHcoAABtJQAAZCAAAFsb&#10;AABSFQAASxAAAEMMAgA9BwkAOQMOADYBEgAzARcAMQEcADABIgAvAicALQItACwDNAAqAzsAKQRD&#10;ACgETQAmBVgAJQVlACMGdAAiBoYAIAaaAB8HrgAeB8YAHQfnAB0I+AAdCf8AnygAAJMtAACILwAA&#10;fi8AAHQuAABqKwAAYSYAAFghAABPHAAARxcAAD8SAAA4DgQAMQsKAC4IDgArBxIAKQcXACgIHQAn&#10;CCMAJQgpACQJMAAjCTcAIQpAACAKSgAfC1UAHQtiABsMcgAaDIUAGAyZABcMrQAWDMYAFQ3mABUN&#10;+QAWDf8AnC0AAJAxAACGNAAAfDQAAHIzAABoMQAAXywAAFUnAABMIwAARB0AADwYAAA0EwAALRAG&#10;ACYNCwAkDA8AIgwTACEMGQAfDB8AHg0lAB0NLAAbDTQAGg49ABkORwAXDlMAFg5hABQPcQATEIQA&#10;EhCYABEQrgAQEMYAEBDoABAQ+wAREP8AmTEAAI41AACEOAAAejkAAHA4AABnNgAAXTIAAFMtAABK&#10;KAAAQiQAADkfAAAxGgAAKhUBACMRBwAdEA0AGw8QABkPFQAYEBsAFxAhABYQKQAVEDEAFBE6ABMR&#10;RQASElEAERJfABASbwAOE4IADhOWAA0TqwALE8IACxTjAAwU+gANE/8AlzUAAIw5AACCPAAAeD0A&#10;AG89AABlOgAAWzcAAFIyAABJLgAAQCoAADclAAAvIQAAKBwAACAYAwAZFAoAFRIOABQSEgATExgA&#10;EhMfABEUJgARFC4AEBQ4AA8VQgAOFk8ADRZcAAwXbAALF38ACRiTAAgYqAAGGL8ABxjgAAcY9QAJ&#10;GP8AlTgAAIo9AACAQAAAd0EAAG1BAABkPwAAWjwAAFA4AABHMwAAPjAAADYrAAAuJwAAJyMAAB8f&#10;AAAXGggAEhcNABAXEQAPFxYADhgcAA4YIwANGSwADBo1AAsaQAAKG0wACRtaAAccaQAFHHwABB2R&#10;AAIdpgABHbwAAhzdAAIc8gADHP8AkzwAAIhBAAB/RAAAdUUAAGxFAABjRAAAWUEAAE89AABGOQAA&#10;PjYAADUyAAAuLgAAJSoAAB0lAAAUIQQADx0LAA0dEAAMHRQACx0aAAoeIgAIHioABx8zAAYgPgAE&#10;IEoAAyFXAAEhZwAAIXkAACGOAAAhpAAAIboAACHbAAAh8gAAIP4AkEAAAIZFAAB9SAAAdEoAAGtK&#10;AABiSQAAWEYAAE5CAABFPwAAPTwAADU5AAArNAAAIi8AABkrAAASKAQADSQKAAkjDgAGIxIABSMZ&#10;AAQkIAACJCgAASUxAAAlPAAAJUgAACZVAAAmZQAAJncAACaMAAAmogAAJrkAACbZAAAl8gAAJf4A&#10;jkUAAIRJAAB7TQAAc08AAGpPAABgTgAAV0sAAE1IAABERQAAPEIAADE9AAAnOQAAHjUAABUyAAAP&#10;LgMACiwKAAUrDgABKhEAACoWAAAqHgAAKiYAACsvAAArOQAAK0UAACxTAAAsYgAALHUAACyKAAAr&#10;oAAAK7cAACvWAAAq8gAAKv8AjEkAAIJOAAB6UgAAcVQAAGhUAABfUwAAVlEAAExOAABDSwAAN0cA&#10;AC1DAAAjPwAAGjwAABI4AAAMNgMABjMJAAAyDQAAMhAAADEUAAAxGwAAMSMAADEsAAAyNwAAMkMA&#10;ADJQAAAyYAAAMnIAADKHAAAxngAAMbUAADDUAAAw8gAAL/8AiU8AAIBUAAB4VwAAb1kAAGZZAABe&#10;WQAAVVcAAElTAAA+TwAAMkwAAChIAAAeRQAAFUIAAA5AAAAIPQIAATwIAAA7DAAAOg8AADkSAAA5&#10;GAAAOSAAADkpAAA5NAAAOUAAADlOAAA5XQAAOW8AADiFAAA4nAAAN7MAADfSAAA28gAANf8Ah1UA&#10;AH9aAAB2XQAAbV8AAGVfAABdXwAAUlwAAERYAAA4VQAALVIAACJPAAAYTAAAEEoAAApIAAADRgEA&#10;AEUGAABECgAAQw0AAEIQAABBFQAAQR0AAEEmAABBMQAAQT0AAEFKAABBWgAAQWwAAECBAAA/mQAA&#10;P7EAAD7QAAA98gAAPP8AhFwAAHxgAABzYwAAbGUAAGRmAABZZAAAS2EAAD5eAAAyWwAAJlkAABxW&#10;AAASVAAADFIAAARRAAAATwAAAE4DAABNCAAATAwAAEsOAABLEgAAShkAAEoiAABKLAAASjkAAEpH&#10;AABKVgAASWgAAEl+AABIlgAAR68AAEbNAABF8QAARP8AgWMAAHlnAAByagAAa2wAAGBrAABSaQAA&#10;RGYAADdkAAAqYgAAH2AAABVeAAANXQAABlsAAABaAAAAWQAAAFgAAABXBAAAVggAAFYMAABVEAAA&#10;VBQAAFQdAABUJwAAVDQAAFRCAABTUgAAU2QAAFJ5AABSkgAAUasAAFDKAABP7wAATv8AfmoAAHdu&#10;AABwcQAAZnEAAFhwAABKbwAAPG0AAC9sAAAiagAAF2kAAA5nAAAGZgAAAGUAAABlAAAAZQAAAGMA&#10;AABiAAAAYgQAAGEIAABhDQAAYBAAAGAXAABgIQAAXy4AAF88AABfTQAAXl4AAF50AABdjQAAXKcA&#10;AFvFAABa7QAAWf8Ae3IAAHV2AABrdwAAXXYAAE92AABBdQAAM3UAACZ0AAAZcwAAEHIAAAdxAAAA&#10;cQAAAHEAAABxAAAAcQAAAG8AAABvAAAAbgAAAG4CAABuCAAAbQwAAG0RAABtGgAAbSYAAGw1AABs&#10;RgAAa1gAAGttAABqhgAAaaEAAGi+AABn6AAAZv4AeXoAAHB8AABhfAAAU30AAER9AAA2fgAAKH4A&#10;ABt9AAAQfQAAB30AAAB9AAAAfQAAAH4AAAB/AAAAfgAAAH0AAAB9AAAAfAAAAHwAAAB8AAAAfAYA&#10;AHwMAAB8EgAAfB0AAHwsAAB8PAAAfE8AAHtlAAB7fgAAepoAAHm2AAB43wAAd/oAc4AAAGWBAABW&#10;gwAASIQAADmGAAArhwAAHYcAABGHAAAHiAAAAIgAAACJAAAAigAAAIwAAACNAAAAjQAAAIwAAACM&#10;AAAAjAAAAIwAAACMAAAAjQAAAI0EAACODAAAjhMAAI8hAACOMgAAjkYAAI5bAACNdAAAjZAAAIyt&#10;AACLzgAAivMAaIYAAFqIAABLiwAAPI0AAC2PAAAekAAAEZEAAAeSAAAAkwAAAJUAAACXAAAAmQAA&#10;AJsAAACcAAAAmwAAAJsAAACcAAAAnAAAAJ0AAACeAAAAngAAAJ8AAAChAwAAogwAAKIWAACjJgAA&#10;ozoAAKNPAACjaAAAooYAAKKiAACiwAAAoegAXI0AAE2QAAA/kwAAMJYAACGZAAASmgAAB5sAAACd&#10;AAAAoAAAAKIAAACkAAAAqAAAAKoAAACrAAAAqgAAAKsAAACsAAAArQAAAK4AAACvAAAAsQAAALIA&#10;AAC0AAAAtwEAALkNAAC5GgAAui0AALpDAAC6WwAAuncAALuUAAC7sQAAudIAUJUAAEGYAAAynAAA&#10;I6AAABOiAAAIpAAAAKcAAACqAAAArAAAAK8AAACyAAAAtwAAALkAAAC7AAAAugAAALwAAAC9AAAA&#10;vwAAAMAAAADCAAAAxAAAAMYAAADJAAAAzQAAANIBAADUDwAA1R8AANc1AADYTQAA2GkAANeGAADX&#10;owAA1r0A/wAAAP8AAAD/AAAA/wAAAP8AAwD/AA0A/wAVAP8AIAD8ACsA+AA1APQAPwDwAEcA7gBO&#10;AOsAVADpAFoA5wBfAOUAZADjAGoA4QBwAN8AdgDdAH4A2wCHANgAkQDTAJ0AzwCrAM0AvQDLAOAA&#10;yQD7AMcA/wC9AP8AsQD/AKkA/wCjAP8A/wAAAP8AAAD/AAAA/wAAAPwAAAD2AAsA8QARAO0AGwDp&#10;ACUA5AAwAN8AOQDaAEEA1QBIANEATgDPAFQAzQBZAMsAXgDJAGMAxwBpAMUAbwDDAHcAwAB/AL4A&#10;igC7AJUAuACjALYAtAC0AM0AsgDyALAA/wCsAP8AowD/AJwA/wCXAP8A/wAAAP8AAAD6AAAA8QAA&#10;AOgAAADgAAYA2QAOANIAFgDOAB8AyAApAMQAMgDAADoAvQBBALoASAC4AE0AtgBTALQAWACyAF0A&#10;sABiAK4AaQCsAG8AqgB4AKgAggCmAI4ApACbAKEAqwCfAMAAnQDmAJsA/wCaAP8AlAD/AI4A/wCK&#10;AP8A/wAAAPYAAADoAAAA3AAAAM4AAADGAAEAvwALALoAEQC2ABoAsgAiAK4AKwCqADQAqAA7AKUA&#10;QQCjAEcAoQBMAJ8AUQCeAFYAnABcAJoAYgCZAGgAlwBwAJUAegCSAIYAkACTAI0AogCLALUAiQDT&#10;AIcA9wCGAP8AhAD/AH8A/wB8AP8A8gAAAOMAAADSAAAAxQAAALoAAACxAAAAqwAHAKUADgChABQA&#10;ngAcAJoAJQCXAC0AlAA0AJIAOgCQAEAAjgBFAI0ASgCLAFAAiQBVAIgAWwCGAGEAhABpAIIAcgB/&#10;AH0AfQCLAHsAmgB4AKsAdgDEAHQA6wBzAP8AcwD/AHAA/wBuAP8A3wAAAMwAAAC/AAAAtAAAAKsA&#10;AAChAAAAmgACAJQACwCQABAAjAAXAIgAHgCFACYAgwAtAIEAMwB/ADkAfQA/AHsARAB5AEkAeABO&#10;AHYAVAB0AFoAcwBiAHAAawBuAHUAbACDAGoAkgBoAKMAZgC4AGQA3gBjAPsAYgD/AGIA/wBgAP8A&#10;zAAAALwAAACvAAAApQAAAJ0AAACUAAAAjAAAAIYABwCBAA0AfAASAHgAGQB1AB8AcwAmAHEALQBv&#10;ADIAbQA4AGsAPQBqAEIAaABIAGcATgBlAFQAYwBbAGEAZABfAG4AXQB7AFsAigBZAJsAVwCvAFYA&#10;ywBVAPIAVAD/AFQA/wBUAP8AvgAAALAAAACkAAAAmQAAAJAAAACIAAAAgQAAAHkAAgBzAAoAbwAP&#10;AGsAFABnABoAZQAgAGMAJgBhACwAXwAyAF4ANwBcADwAWwBCAFkARwBXAE4AVgBVAFQAXgBSAGgA&#10;UAB0AE4AgwBMAJUASgCoAEkAwABIAOgARwD/AEcA/wBHAP8AtAkAAKYLAACbDAAAkAoAAIYFAAB+&#10;AAAAdgAAAG8AAABoAAUAYwAMAF8AEABbABUAWAAaAFYAIQBUACYAUwAsAFEAMQBQADYATgA8AE0A&#10;QgBLAEgASQBQAEgAWABGAGIARABuAEIAfQBAAI4APwCiAD0AuAA9AN0APAD4ADwA/wA8AP8ArBAA&#10;AJ8SAACUEgAAiREAAH8PAAB2DAAAbgUAAGYAAABgAAEAWQAIAFUADQBRABEATgAWAEsAGwBJACEA&#10;SAAmAEYAKwBFADEAQwA2AEIAPABAAEMAPgBLAD0AUwA7AF0AOQBpADcAeAA2AIkANACcADMAsQAy&#10;AM4AMgDxADEA/wAxAP8AphYAAJoZAACOGgAAhBoAAHoWAABwEgAAaA4AAF8KAABYAwAAUQAEAEwA&#10;CgBIAA4ARAASAEEAFgA/ABsAPQAhADwAJgA6ACwAOQAxADcANwA2AD4ANABGADMATwAxAFkALwBl&#10;AC4AcwAsAIUAKwCYACoArQApAMYAKADqACgA/gAoAP8AoRwAAJUgAACKIQAAfyEAAHUfAABsGgAA&#10;YxYAAFoRAABSDQAASwcAAEQABgBAAAsAPAAPADgAEgA2ABcANAAcADMAIQAxACcAMAAsAC4AMwAt&#10;ADoAKwBCACoASwAoAFUAJgBhACUAcAAkAIEAIgCVACEAqQAgAMEAIADkAB8A+QAfAP8AnSIAAJEm&#10;AACGKAAAfCcAAHIlAABpIgAAXx0AAFcYAABOEwAARg4AAD8LAAA4BQcANAAMADEAEAAuABMALAAY&#10;ACoAHQApACIAJwAoACYALgAkADYAIwA+ACIARwAgAFIAHwBeAB0AbQAcAH4AGgCSABkApwAYAL0A&#10;FwDfABcB9QAXAv8AmicAAI4rAACELQAAeS0AAHArAABmKAAAXSQAAFQfAABLGgAAQxQAADsQAAA0&#10;DQIALQkJACkFDQAmAxAAJAETACICGQAhAh4AIAIkAB4DKgAdAzIAGwQ6ABoFRAAZBU8AFwZcABYG&#10;agAUB3wAEweQABIHpQARB7sAEAfbABAI8gAQCf8AlysAAIwvAACBMQAAdzIAAG4xAABkLgAAWyoA&#10;AFElAABJIAAAQBsAADgWAAAxEgAAKQ4EACMMCQAfCQ0AHQcQABsHFQAZCBoAGAggABcJJwAWCS4A&#10;FQo3ABMKQQASC00AEQtaABALaQAODHsADgyQAA0MpQAMDbsACw3ZAAsN8QAMDf8AlS8AAIozAAB/&#10;NgAAdjYAAGw1AABjMwAAWS8AAFArAABHJgAAPiEAADYdAAAuGAAAJxMAACAQBQAZDgoAFQwOABQM&#10;EQATDBYAEgwcABENIwAQDSsADw00AA4OPwANDkoADA9YAAsPZwAKEHkACBCNAAcQogAGELgABRDU&#10;AAUQ7wAGEP8AkjMAAIg3AAB+OgAAdDsAAGs6AABhOAAAWDUAAE4wAABFLAAAPScAADUjAAAtHwAA&#10;JhoAAB4WAQAXEwYAERALAA4ODgAODxMADRAZAA0QIAAMECgACxEyAAoRPAAIEkgABxJVAAYTZQAE&#10;E3YAAxOLAAEUoAAAE7YAABPRAAAT7gAAE/sAkDYAAIY7AAB8PgAAcz8AAGo/AABgPQAAVzkAAE02&#10;AABEMQAAPC4AADQqAAAsJgAAJSIAAB4eAAAWGgIAEBUJAAwTDgAKExIACRQXAAgUHwAHFSYABhUv&#10;AAQWOgADFkYAARdTAAAXYgAAGHQAABiJAAAYnwAAGLUAABfQAAAX7QAAF/sAjjoAAIQ/AAB7QgAA&#10;ckMAAGhDAABfQgAAVj8AAEw7AABDNwAAOzQAADMwAAAsLAAAJCkAABskAAATHwIADRsJAAkZDQAG&#10;GREABBkWAAIZHQABGiQAABotAAAbOAAAG0QAABxRAAAcYAAAHXIAAB2HAAAcnQAAHLMAABzOAAAb&#10;7QAAG/wAjD4AAIJDAAB5RgAAcEgAAGhIAABeRgAAVUQAAEtAAABDPQAAOzoAADM3AAAqMgAAIC0A&#10;ABcpAAAQJQIACyIJAAUgDQABHxAAAB8UAAAfGwAAICIAACArAAAhNgAAIUEAACFPAAAhXgAAInAA&#10;ACKFAAAhmwAAIbIAACHNAAAg7QAAH/wAikMAAIBIAAB4SwAAb0wAAGZNAABdSwAAVEkAAEpGAABC&#10;QwAAOkAAAC87AAAlNwAAHDMAABMvAAANLAIABykIAAEnDAAAJg4AACUSAAAmGQAAJiEAACYpAAAm&#10;MwAAJz8AACdNAAAnXAAAJ20AACeCAAAnmQAAJrAAACXMAAAl7gAAJP0AiEgAAH9MAAB2UAAAblEA&#10;AGVSAABcUQAAU08AAEpMAABBSQAANUQAACtAAAAhPAAAFzkAABA2AAAKMgEAAzAHAAAvCwAALg4A&#10;AC0RAAAtFgAALR4AAC0nAAAtMQAALT0AAC1KAAAtWQAALWsAAC2AAAAslwAALK8AACvLAAAq7gAA&#10;Kv4AhU0AAH1SAAB1VQAAbFcAAGNXAABbVgAAU1UAAEdRAAA7TQAAMEkAACVGAAAcQwAAEz8AAA09&#10;AAAGOgAAADgFAAA3CQAANg0AADUPAAA0FAAANBsAADQkAAA0LgAANDoAADRHAAA0VwAANGgAADR9&#10;AAAzlQAAMq0AADHKAAAx7gAAMP8Ag1MAAHtYAABzWwAAal0AAGJdAABbXQAAT1oAAEJWAAA2UgAA&#10;Kk8AACBMAAAWSQAADkcAAAhEAAAAQgAAAEEDAAA/BwAAPgsAAD0OAAA9EQAAPBgAADwhAAA8KwAA&#10;PDcAADxEAAA8UwAAPGUAADt6AAA6kgAAOqsAADnIAAA47QAAN/8AgVoAAHleAABxYQAAaWMAAGJk&#10;AABXYgAASV4AADxbAAAvWAAAJFUAABlTAAAQUQAACk8AAAFNAAAATAAAAEoAAABJBAAASAgAAEcM&#10;AABGDwAARhQAAEUcAABFJwAARTMAAEVAAABFUAAARGEAAER2AABDjwAAQqgAAEHGAABA7AAAP/8A&#10;fmEAAHZlAABvaAAAaGoAAF1pAABPZgAAQmQAADRhAAAoXwAAHV0AABJbAAALWQAAAlgAAABWAAAA&#10;VgAAAFQAAABTAAAAUgQAAFEJAABQDQAAUBAAAE8YAABPIgAATy4AAE88AABPSwAATl0AAE5yAABN&#10;iwAATKUAAEvCAABJ6gAASP8Ae2kAAHRsAABubwAAZG8AAFVtAABHbAAAOWoAACxpAAAgZwAAFGUA&#10;AA1kAAADYgAAAGIAAABhAAAAYAAAAF8AAABeAAAAXQAAAFwEAABcCQAAWw0AAFsSAABbHAAAWigA&#10;AFo2AABaRgAAWVgAAFltAABYhQAAV6AAAFa9AABV6AAAU/4AeXAAAHN0AABpdQAAW3QAAExzAAA+&#10;cwAAMHIAACNxAAAWbwAADW4AAARtAAAAbQAAAG0AAABtAAAAbAAAAGsAAABqAAAAaQAAAGkAAABp&#10;AwAAaAkAAGgOAABoFQAAZyEAAGcvAABnPwAAZlIAAGZmAABlfwAAZJoAAGO3AABi4QAAYfwAd3gA&#10;AG16AABfegAAUHoAAEJ6AAAzewAAJXsAABh6AAAOeQAABHkAAAB5AAAAeQAAAHoAAAB6AAAAegAA&#10;AHgAAAB4AAAAdwAAAHcAAAB3AAAAdwEAAHcIAAB3DgAAdxgAAHcmAAB2NgAAdkkAAHVfAAB1dwAA&#10;dJMAAHOvAABy0wAAcfcAcX4AAGN/AABUgAAARYIAADaDAAAohAAAGoQAAA6DAAAEhAAAAIQAAACF&#10;AAAAhgAAAIgAAACJAAAAiAAAAIcAAACHAAAAhwAAAIcAAACHAAAAiAAAAIgAAACIBwAAiRAAAIkc&#10;AACJLAAAiD8AAIhVAACIbQAAh4kAAIanAACFxwAAhO8AZoQAAFeGAABIiAAAOYoAACqMAAAbjQAA&#10;D40AAASOAAAAkAAAAJEAAACTAAAAlQAAAJcAAACYAAAAlgAAAJcAAACXAAAAlwAAAJgAAACYAAAA&#10;mQAAAJoAAACbAAAAnQcAAJ0RAACdIQAAnTMAAJ1JAACcYgAAnH8AAJycAACcuQAAm+IAWosAAEuO&#10;AAA8kQAALZMAAB6VAAAQlgAABJgAAACaAAAAnAAAAJ4AAAChAAAApAAAAKYAAACnAAAApgAAAKcA&#10;AACnAAAAqAAAAKkAAACqAAAArAAAAK0AAACvAAAAsQAAALMJAACzFQAAtCcAALQ9AAC1VQAAtXAA&#10;ALSOAAC0rAAAtMwATZIAAD+WAAAvmgAAIJ0AABGfAAAFoQAAAKMAAACmAAAAqQAAAKwAAACvAAAA&#10;swAAALUAAAC3AAAAtgAAALcAAAC4AAAAugAAALsAAAC9AAAAvwAAAMEAAADEAAAAxwAAAMsAAADN&#10;DAAAzhoAAM8vAADPSAAA0GIAANCAAADQnQAA0LgAAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0O&#10;DxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVX&#10;WFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6f&#10;oaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo&#10;6evs7e7w8fL09fb3+fr7/P7/////////////////////////////////////////////////////&#10;/wAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIz&#10;NDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8&#10;fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPE&#10;xsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////&#10;//////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4P&#10;ERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdY&#10;WVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+h&#10;oqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp&#10;6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////////&#10;AAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4&#10;OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3Bx&#10;cnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmq&#10;q6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj&#10;5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/21mdDEAAAAAAwEhAAABAAAAAAAAAAAAAAAAAAAA&#10;AQAAAAAAAAAAAAAAAAAAAAEAAAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIj&#10;JCUmJygpKissLS4vMDExMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpb&#10;XF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOU&#10;lZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3O&#10;z9DR09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQF&#10;BgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJico&#10;KSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0&#10;dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q&#10;0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT1&#10;9vb39/j4+fn6+/v8/P39/v7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUW&#10;FhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJD&#10;REVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cy&#10;s7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl&#10;5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+KB8ElDQ19QUk9GSUxFAAkJ////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////0/////////////////////////////////////////+vR&#10;//////////////////////////////////////////fp/v//////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////+HN1///&#10;////////////////////////////////////3a+Wt/T/////////////////////////////////&#10;////xYxop+f/////////////////////////////////////zJyJpOf/////////////////////&#10;////////////////+s67xvX/////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////9zFvfX/////////////////////////////////////&#10;v5N6hcX////////////////////////////////////bkFs9Zaj2////////////////////////&#10;//////////68dTQAVJvr/////////////////////////////////9OUfkksTprs////////////&#10;////////////////////2NTKs35lbaX5////////////////////////////////////9MWur8n/&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////////////////////////DW&#10;xuz////////////////////////////////////mu5F0Y6v3////////////////////////////&#10;////9sSac0UmNH3M////////////////////////////////tYBVMAoAGWCy////////////////&#10;///////////////PdDULAAAAClKn//////////////////////////////+WNAAAAAAAAE+n////&#10;//////////////////////////ZpHQAACQwGCVKx/////////////////////////////8s7DhM1&#10;TFtNTF7D/////////////////////////////6lgNmCGn7asqbjZ////////////////////////&#10;/////+CXjb7l///////////////////////////////////////t+f//////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////69nKvMf/////////////////////////////////&#10;/8+agW1aRojq////////////////////////////////xHw+JhAAAFSw////////////////////&#10;///////////ggzwAAAAAAC6H7f////////////////////////////+sUxAAAAAAABdt1v//////&#10;//////////////////////uAMQAAAAAAAAlhzP///////////////////////////9JaAgAAAAAA&#10;AABdzP///////////////////////////6g1AAAAAAAAAABc0///////////////////////////&#10;/30NAAAAAAAAAABU1v//////////////////////////7n1FAAAAAAAAAABE1P//////////////&#10;/////////////KpkLwIAAAQiN0lYzv///////////////////////////+mka0EoP2N/lae62v//&#10;////////////////////////////1bKssszk+v//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;5buXd2LI/////////////////////////////////9ueZzYKAAKM////////////////////////&#10;////////yH8/BQAAAABez//////////////////////////////ZgTkAAAAAAAA8qv//////////&#10;//////////////////+eTAAAAAAAAAAjkP///////////////////////////9xvGgAAAAAAAAAQ&#10;ffn//////////////////////////69IAAAAAAAAAAAAb+7//////////////////////////4QT&#10;AAAAAAAAAAAAZOb/////////////////////////7FEAAAAAAAAAAAAAV97/////////////////&#10;////////uBUAAAAAAAAAAAAASNb/////////////////////////dBQAAAAAAAAAAAAAOM//////&#10;///////////////////5oloTAAAAAAAAAAAAI8X/////////////////////////35tcLAAAAAAA&#10;AAAADbr//////////////////////////++xfVU5IhEHAQIRIrL/////////////////////////&#10;/////9+/pZmYmqCsvdr/////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////+O+nYB8+///////////////////////////&#10;//////K3hFcwDgAdrP//////////////////////////////0opMFQAAAAAAcvP/////////////&#10;///////////////WfzYAAAAAAAAAS8n///////////////////////////qRPgAAAAAAAAAAL6v/&#10;/////////////////////////8BaAAAAAAAAAAAAGpX//////////////////////////40kAAAA&#10;AAAAAAAACIT/////////////////////////514AAAAAAAAAAAAAAHf/////////////////////&#10;////tCUAAAAAAAAAAAAAAGr/////////////////////////fQAAAAAAAAAAAAAAAFv0////////&#10;///////////////9KwAAAAAAAAAAAAAAAEzr//////////////////////+lAAAAAAAAAAAAAAAA&#10;ADzh//////////////////////8wDAAAAAAAAAAAAAAAAC3Z/////////////////////5mKYScA&#10;AAAAAAAAAAAAACfX///////////////////////tvolVJwAAAAAAAAAAACXc////////////////&#10;//////////7KnXZdSjwyLSwwOUfe///////////////////////////////95t3W0tDT2eT/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////79S71v/////////////////////////////////nuI9qSy8Vb///////////////////&#10;////////////5KFnNAcAAAAAPMn////////////////////////////WgjsAAAAAAAAAEpf/////&#10;/////////////////////+2FMQAAAAAAAAAAAG///////////////////////////6ZCAAAAAAAA&#10;AAAAAFDh////////////////////////7GkAAAAAAAAAAAAAADfJ////////////////////////&#10;sy8AAAAAAAAAAAAAACK2////////////////////////eQAAAAAAAAAAAAAAABCn////////////&#10;///////////yNAAAAAAAAAAAAAAAAACZ//////////////////////+pAAAAAAAAAAAAAAAAAACM&#10;//////////////////////9GAAAAAAAAAAAAAAAAAAB//////////////////////98AAAAAAAAA&#10;AAAAAAAAAAB0/////////////////////5cAAAAAAAAAAAAAAAAAAABq////////////////////&#10;/84AAAAAAAAAAAAAAAAAAABj//////////////////////8pIgEAAAAAAAAAAAAAAABh////////&#10;//////////////+5o4BXNxcAAAAAAAAAAABo///////////////////////////6066Uhnx1cXBy&#10;d4GU////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////9u6nYJpadP//////////////////////////////8iTZT0ZAAAAHZ7/////////&#10;///////////////////bjkwTAAAAAAAAAG7//////////////////////////9t8LAAAAAAAAAAA&#10;AEXX/////////////////////////4sqAAAAAAAAAAAAACK0////////////////////////wkQA&#10;AAAAAAAAAAAAAAOX////////////////////////fQEAAAAAAAAAAAAAAAB/////////////////&#10;///////nNgAAAAAAAAAAAAAAAABq//////////////////////+dAAAAAAAAAAAAAAAAAABY////&#10;//////////////////9GAAAAAAAAAAAAAAAAAABH+P///////////////////+kAAAAAAAAAAAAA&#10;AAAAAAA16f///////////////////5YAAAAAAAAAAAAAAAAAAAAl2////////////////////7wA&#10;AAAAAAAAAAAAAAAAAAAYzv///////////////////+sAAAAAAAAAAAAAAAAAAAAPwv//////////&#10;//////////8AAAAAAAAAAAAAAAAAAAAKuf////////////////////8nAAAAAAAAAAAAAAAAAAAK&#10;tf////////////////////9wAAAAAAAAAAAAAAAAAAANuf/////////////////////gnIxwVUIz&#10;JhsUDw0OEhomv/////////////////////////////nk2NLOzMvMz9bg/P//////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////+vTvOP/////////////&#10;///////////////////SqYVlSCwSAYX////////////////////////////xq3E8DwAAAAAAAE/g&#10;/////////////////////////9V/NQAAAAAAAAAAAB+y////////////////////////43UdAAAA&#10;AAAAAAAAAACJ////////////////////////kCMAAAAAAAAAAAAAAABn////////////////////&#10;///VQwAAAAAAAAAAAAAAAABI9v////////////////////+KAAAAAAAAAAAAAAAAAAAu3f//////&#10;//////////////84AAAAAAAAAAAAAAAAAAAXyP///////////////////74AAAAAAAAAAAAAAAAA&#10;AAAEtv///////////////////5wAAAAAAAAAAAAAAAAAAAAApf///////////////////7oAAAAA&#10;AAAAAAAAAAAAAAAAk////////////////////9wAAAAAAAAAAAAAAAAAAAAAgv//////////////&#10;//////8AAAAAAAAAAAAAAAAAAAAAdP////////////////////8TAAAAAAAAAAAAAAAAAAAAaP//&#10;//////////////////9CAAAAAAAAAAAAAAAAAAAAYP////////////////////96AAAAAAAAAAAA&#10;AAAAAAAAXf/////////////////////RAAAAAAAAAAAAAAAAAAAAYf//////////////////////&#10;JAAAAAAAAAAAAAAAAAAAZv//////////////////////yayZiX12cWxpZ2Zna3B6jP//////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////+LFqpF5YXf/////&#10;////////////////////////3aZ3UCwMAAAAADHE/////////////////////////+CSThMAAAAA&#10;AAAAAACP////////////////////////0nAdAAAAAAAAAAAAAABg///////////////////////u&#10;bw8AAAAAAAAAAAAAAAA34v////////////////////+WHAAAAAAAAAAAAAAAAAAUwP//////////&#10;//////////9AAAAAAAAAAAAAAAAAAAAAo////////////////////64AAAAAAAAAAAAAAAAAAAAA&#10;if///////////////////54AAAAAAAAAAAAAAAAAAAAAcv///////////////////7wAAAAAAAAA&#10;AAAAAAAAAAAAX////////////////////9oAAAAAAAAAAAAAAAAAAAAATf//////////////////&#10;//oAAAAAAAAAAAAAAAAAAAAAO/////////////////////8OAAAAAAAAAAAAAAAAAAAAKvn/////&#10;//////////////8zAAAAAAAAAAAAAAAAAAAAG+n///////////////////9eAAAAAAAAAAAAAAAA&#10;AAAAD9v///////////////////+PAAAAAAAAAAAAAAAAAAAABtD////////////////////QAAAA&#10;AAAAAAAAAAAAAAAAAMr/////////////////////KwAAAAAAAAAAAAAAAAAAAMj/////////////&#10;////////gAAAAAAAAAAAAAAAAAAAAMv/////////////////////9xYBBQUDAQAAAAAAAQYNGMv/&#10;//////////////////////zr4djPzM3P0NLU19zi6v//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////x2sb///////////////////////////////HGo4RoTTIY&#10;ABWr//////////////////////////+5fEYYAAAAAAAAAABx////////////////////////13wv&#10;AAAAAAAAAAAAAAA74//////////////////////fZAkAAAAAAAAAAAAAAAAMtf//////////////&#10;//////90AwAAAAAAAAAAAAAAAAAAjf///////////////////8UVAAAAAAAAAAAAAAAAAAAAav//&#10;/////////////////5kAAAAAAAAAAAAAAAAAAAAAS////////////////////7YAAAAAAAAAAAAA&#10;AAAAAAAAMP3//////////////////9cAAAAAAAAAAAAAAAAAAAAAGef///////////////////YA&#10;AAAAAAAAAAAAAAAAAAAABdP///////////////////8OAAAAAAAAAAAAAAAAAAAAAMH/////////&#10;//////////8vAAAAAAAAAAAAAAAAAAAAAK////////////////////9SAAAAAAAAAAAAAAAAAAAA&#10;AJ7///////////////////95AAAAAAAAAAAAAAAAAAAAAI7///////////////////+lAAAAAAAA&#10;AAAAAAAAAAAAAID////////////////////YAAAAAAAAAAAAAAAAAAAAAHT/////////////////&#10;////NgAAAAAAAAAAAAAAAAAAAG3/////////////////////fAAAAAAAAAAAAAAAAAAAAGn/////&#10;////////////////1w0AAAAAAAAAAAAAAAAAAGj//////////////////////3AAAAAAAAAAAAAA&#10;AAAAAGH///////////////////////9QPEZOVFldYWRobHB2fon/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////+/Vu6OLc1qV///////////////////////////4v45k&#10;QSEFAAAAAABS/P//////////////////////951WGAAAAAAAAAAAAAAXwf//////////////////&#10;///lbBYAAAAAAAAAAAAAAAAAjf////////////////////9jAAAAAAAAAAAAAAAAAAAAXv//////&#10;/////////////50AAAAAAAAAAAAAAAAAAAAANfz//////////////////6EAAAAAAAAAAAAAAAAA&#10;AAAAEdn//////////////////8oAAAAAAAAAAAAAAAAAAAAAALv//////////////////+4AAAAA&#10;AAAAAAAAAAAAAAAAAKH///////////////////8MAAAAAAAAAAAAAAAAAAAAAIr/////////////&#10;//////8tAAAAAAAAAAAAAAAAAAAAAHb///////////////////9NAAAAAAAAAAAAAAAAAAAAAGT/&#10;//////////////////9vAAAAAAAAAAAAAAAAAAAAAFL///////////////////+UAAAAAAAAAAAA&#10;AAAAAAAAAED///////////////////+8AAAAAAAAAAAAAAAAAAAAADD////////////////////q&#10;DgAAAAAAAAAAAAAAAAAAACL/////////////////////RAAAAAAAAAAAAAAAAAAAABX/////////&#10;////////////gQAAAAAAAAAAAAAAAAAAAAv1////////////////////yAsAAAAAAAAAAAAAAAAA&#10;AALs/////////////////////14AAAAAAAAAAAAAAAAAAADl/////////////////////8kcAAAA&#10;AAAAAAAAAAAAAADa//////////////////////+dAQAAAAAAAAAAAAAHDhfF////////////////&#10;////////1bm8wcfO1dvh5u30+///////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////+N/P/////////////////////////////+zGpYhtVDshBwAy3v//////////////////////&#10;/9eSWSkAAAAAAAAAAAAAoP//////////////////////iTYAAAAAAAAAAAAAAAAAZ///////////&#10;//////////9mAAAAAAAAAAAAAAAAAAAAMvb//////////////////5UAAAAAAAAAAAAAAAAAAAAA&#10;A8j//////////////////6cAAAAAAAAAAAAAAAAAAAAAAKD//////////////////9cAAAAAAAAA&#10;AAAAAAAAAAAAAHz///////////////////8AAAAAAAAAAAAAAAAAAAAAAF7/////////////////&#10;//8lAAAAAAAAAAAAAAAAAAAAAEP///////////////////9IAAAAAAAAAAAAAAAAAAAAACz/////&#10;//////////////9qAAAAAAAAAAAAAAAAAAAAABj///////////////////+LAAAAAAAAAAAAAAAA&#10;AAAAAAXz//////////////////+vAAAAAAAAAAAAAAAAAAAAAADh///////////////////VAAAA&#10;AAAAAAAAAAAAAAAAAADP////////////////////JAAAAAAAAAAAAAAAAAAAAAC+////////////&#10;////////VAAAAAAAAAAAAAAAAAAAAACu////////////////////iwAAAAAAAAAAAAAAAAAAAACf&#10;////////////////////yw4AAAAAAAAAAAAAAAAAAACS/////////////////////1cAAAAAAAAA&#10;AAAAAAAAAACG/////////////////////6oKAAAAAAAAAAAAAAAAAAB5////////////////////&#10;//9tAAAAAAAAAAAAAAAAAABm///////////////////////3VQAAAAAAAAAAAAAAAABF////////&#10;/////////////////2ojKzU/SlVganV+h5Gc////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////oz7adg2lOuf/////////////////////////ssoNcOh0CAAAAAAAAe///////////////&#10;////////xW0pAAAAAAAAAAAAAAAAQP////////////////////+DGwAAAAAAAAAAAAAAAAAAB8v/&#10;/////////////////5IAAAAAAAAAAAAAAAAAAAAAAJj//////////////////6QAAAAAAAAAAAAA&#10;AAAAAAAAAGr//////////////////90AAAAAAAAAAAAAAAAAAAAAAEH///////////////////8O&#10;AAAAAAAAAAAAAAAAAAAAAB3///////////////////85AAAAAAAAAAAAAAAAAAAAAADo////////&#10;//////////9gAAAAAAAAAAAAAAAAAAAAAADO//////////////////+FAAAAAAAAAAAAAAAAAAAA&#10;AAC3//////////////////+oAAAAAAAAAAAAAAAAAAAAAACj///////////////////LAAAAAAAA&#10;AAAAAAAAAAAAAACQ///////////////////vFgAAAAAAAAAAAAAAAAAAAAB9////////////////&#10;////PgAAAAAAAAAAAAAAAAAAAABs////////////////////aQAAAAAAAAAAAAAAAAAAAABa////&#10;////////////////mQAAAAAAAAAAAAAAAAAAAABJ////////////////////0hYAAAAAAAAAAAAA&#10;AAAAAAA5/////////////////////1gAAAAAAAAAAAAAAAAAAAAp/////////////////////6IA&#10;AAAAAAAAAAAAAAAAAAAZ//////////////////////VWAAAAAAAAAAAAAAAAAAAE////////////&#10;//////////+7LwAAAAAAAAAAAAAAAAAA+P//////////////////////qykAAAAAAAAAAAAAAAAA&#10;z////////////////////////8lHAAAAAAcTIC4+UmiE7f//////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////TVyf//////////////////&#10;//////////rSsJJ3XUIoDAAASv///////////////////////8V9RRcAAAAAAAAAAAAAEdj/////&#10;///////////////EUAAAAAAAAAAAAAAAAAAAAJ///////////////////6IMAAAAAAAAAAAAAAAA&#10;AAAAAGj//////////////////5QAAAAAAAAAAAAAAAAAAAAAADb//////////////////9oAAAAA&#10;AAAAAAAAAAAAAAAAAAfs//////////////////8VAAAAAAAAAAAAAAAAAAAAAADE////////////&#10;//////9IAAAAAAAAAAAAAAAAAAAAAACi//////////////////91AAAAAAAAAAAAAAAAAAAAAACD&#10;//////////////////+dAAAAAAAAAAAAAAAAAAAAAABp///////////////////DAAAAAAAAAAAA&#10;AAAAAAAAAABS///////////////////nDwAAAAAAAAAAAAAAAAAAAAA+////////////////////&#10;MwAAAAAAAAAAAAAAAAAAAAAr////////////////////WAAAAAAAAAAAAAAAAAAAAAAY////////&#10;////////////gQAAAAAAAAAAAAAAAAAAAAAF////////////////////rAAAAAAAAAAAAAAAAAAA&#10;AAAA////////////////////3iIAAAAAAAAAAAAAAAAAAAAA8v///////////////////1wAAAAA&#10;AAAAAAAAAAAAAAAA3////////////////////58AAAAAAAAAAAAAAAAAAAAAzP//////////////&#10;/////+hKAAAAAAAAAAAAAAAAAAAAt/////////////////////+gFgAAAAAAAAAAAAAAAAAAnP//&#10;////////////////////egIAAAAAAAAAAAAAAAAAd////////////////////////3oLAAAAAAAA&#10;AAAAAAAFTP////////////////////////+iV2h0gI2cq7zQ5///////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////t4///////////&#10;////////////////0qN6WDopIxwWDgYAAJ//////////////////////rFIOAAAAAAAAAAAAAAAA&#10;AGn//////////////////+RDAAAAAAAAAAAAAAAAAAAAADT//////////////////3kAAAAAAAAA&#10;AAAAAAAAAAAAAADj/////////////////80AAAAAAAAAAAAAAAAAAAAAAACy////////////////&#10;//8TAAAAAAAAAAAAAAAAAAAAAACF//////////////////9PAAAAAAAAAAAAAAAAAAAAAABd////&#10;//////////////+DAAAAAAAAAAAAAAAAAAAAAAA6//////////////////+yAAAAAAAAAAAAAAAA&#10;AAAAAAAc///////////////////bAwAAAAAAAAAAAAAAAAAAAAAC////////////////////KgAA&#10;AAAAAAAAAAAAAAAAAAAA+///////////////////TwAAAAAAAAAAAAAAAAAAAAAA5///////////&#10;////////dAAAAAAAAAAAAAAAAAAAAAAA1P//////////////////mwAAAAAAAAAAAAAAAAAAAAAA&#10;wP//////////////////xAcAAAAAAAAAAAAAAAAAAAAArf//////////////////8DMAAAAAAAAA&#10;AAAAAAAAAAAAmv///////////////////2cAAAAAAAAAAAAAAAAAAAAAhv//////////////////&#10;/6MAAAAAAAAAAAAAAAAAAAAAcv///////////////////+NEAAAAAAAAAAAAAAAAAAAAXP//////&#10;//////////////+RBgAAAAAAAAAAAAAAAAAAQf/////////////////////rXwAAAAAAAAAAAAAA&#10;AAAAHf//////////////////////yksAAAAAAAAAAAAAAAAAAP///////////////////////8tX&#10;AAAMGCQxP05gdIunx///////////////////////////1+fy////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////69TNx8K+urezsK2pqKX////////////////////dflM/MCMZEQkC&#10;AAAAAAAAAADb/////////////////3YAAAAAAAAAAAAAAAAAAAAAAACn/////////////////7oA&#10;AAAAAAAAAAAAAAAAAAAAAAB1//////////////////8HAAAAAAAAAAAAAAAAAAAAAABG////////&#10;//////////9OAAAAAAAAAAAAAAAAAAAAAAAa//////////////////+MAAAAAAAAAAAAAAAAAAAA&#10;AAAA/f/////////////////BAAAAAAAAAAAAAAAAAAAAAAAA2//////////////////xGQAAAAAA&#10;AAAAAAAAAAAAAAAAvv//////////////////RAAAAAAAAAAAAAAAAAAAAAAApP//////////////&#10;////awAAAAAAAAAAAAAAAAAAAAAAjf//////////////////kQAAAAAAAAAAAAAAAAAAAAAAef//&#10;////////////////twAAAAAAAAAAAAAAAAAAAAAAZv//////////////////3iEAAAAAAAAAAAAA&#10;AAAAAAAAU////////////////////0oAAAAAAAAAAAAAAAAAAAAAP////////////////////3cA&#10;AAAAAAAAAAAAAAAAAAAAK////////////////////6wKAAAAAAAAAAAAAAAAAAAAFv//////////&#10;/////////+dFAAAAAAAAAAAAAAAAAAAAAP////////////////////+KAAAAAAAAAAAAAAAAAAAA&#10;AP/////////////////////WTQAAAAAAAAAAAAAAAAAAAP3/////////////////////py4AAAAA&#10;AAAAAAAAAAAAANX//////////////////////5gqAAAAAAAAAAAGGC1FYOD/////////////////&#10;//////+oY3SBj5yru83i+v//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////58u3&#10;qZ2VjomEgHx4dHBsaGWQ/////////////////7xqSC0ZCgAAAAAAAAAAAAAAAAAx////////////&#10;//////8AAAAAAAAAAAAAAAAAAAAAAAAD//////////////////9CAAAAAAAAAAAAAAAAAAAAAAAA&#10;3P////////////////+OAAAAAAAAAAAAAAAAAAAAAAAAsv/////////////////OAAAAAAAAAAAA&#10;AAAAAAAAAAAAjf//////////////////KQAAAAAAAAAAAAAAAAAAAAAAa///////////////////&#10;WgAAAAAAAAAAAAAAAAAAAAAATv//////////////////hgAAAAAAAAAAAAAAAAAAAAAANP//////&#10;////////////rgAAAAAAAAAAAAAAAAAAAAAAHv//////////////////1BcAAAAAAAAAAAAAAAAA&#10;AAAACv//////////////////+j0AAAAAAAAAAAAAAAAAAAAAAP///////////////////2UAAAAA&#10;AAAAAAAAAAAAAAAAAP///////////////////44AAAAAAAAAAAAAAAAAAAAAAP//////////////&#10;/////7wZAAAAAAAAAAAAAAAAAAAAAO////////////////////FOAAAAAAAAAAAAAAAAAAAAANj/&#10;//////////////////+LAAAAAAAAAAAAAAAAAAAAAL/////////////////////MQwAAAAAAAAAA&#10;AAAAAAAAAKH/////////////////////kRkAAAAAAAAAAAAAAAAAAHr/////////////////////&#10;8nQKAAAAAAAAAAAAAAAAEV///////////////////////+h0Ex8sOEVTYnKFm7TS9f//////////&#10;////////////////1+j0////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////79/Px7uzr6+zx///////////////////ZspmHeW1kXVZRS0ZBPDgyLSgjxP//&#10;//////////////9LJQsAAAAAAAAAAAAAAAAAAAAAkv////////////////+IAAAAAAAAAAAAAAAA&#10;AAAAAAAAZv/////////////////XAAAAAAAAAAAAAAAAAAAAAAAAPf//////////////////MwAA&#10;AAAAAAAAAAAAAAAAAAAAGP//////////////////bAAAAAAAAAAAAAAAAAAAAAAAAP//////////&#10;////////nQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////yQwAAAAAAAAAAAAAAAAAAAAA&#10;APb/////////////////8TUAAAAAAAAAAAAAAAAAAAAAAN///////////////////1sAAAAAAAAA&#10;AAAAAAAAAAAAAMv//////////////////4IAAAAAAAAAAAAAAAAAAAAAALf/////////////////&#10;/6kGAAAAAAAAAAAAAAAAAAAAAKP//////////////////9MvAAAAAAAAAAAAAAAAAAAAAI3/////&#10;//////////////9eAAAAAAAAAAAAAAAAAAAAAHf///////////////////+TBwAAAAAAAAAAAAAA&#10;AAAAAF7////////////////////NQwAAAAAAAAAAAAAAAAAAAED/////////////////////hxAA&#10;AAAAAAAAAAAAAAAAABz/////////////////////2F4AAAAAAAAAAAAAAAAAAAD/////////////&#10;/////////79OAAAAAAAOHCw+UmqGpcj////////////////////////CfIyap7bF1uj9////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////u4dfPycO+uraxramn&#10;pqanrv////////////////++hm1bTEA3LygiHBYQCwQAAAAAFP/////////////////XBQAAAAAA&#10;AAAAAAAAAAAAAAAAAP//////////////////NAAAAAAAAAAAAAAAAAAAAAAAAPb/////////////&#10;////dgAAAAAAAAAAAAAAAAAAAAAAANL/////////////////sAAAAAAAAAAAAAAAAAAAAAAAALL/&#10;////////////////4SQAAAAAAAAAAAAAAAAAAAAAAJb//////////////////1EAAAAAAAAAAAAA&#10;AAAAAAAAAHz//////////////////3kAAAAAAAAAAAAAAAAAAAAAAGb//////////////////6AA&#10;AAAAAAAAAAAAAAAAAAAAAFH//////////////////8cjAAAAAAAAAAAAAAAAAAAAADz/////////&#10;/////////+5LAAAAAAAAAAAAAAAAAAAAACf///////////////////90AAAAAAAAAAAAAAAAAAAA&#10;ABD///////////////////+jFgAAAAAAAAAAAAAAAAAAAAD////////////////////YTAAAAAAA&#10;AAAAAAAAAAAAAAD/////////////////////iA8AAAAAAAAAAAAAAAAAAAD/////////////////&#10;////y1MAAAAAAAAAAAAAAAAAAAD//////////////////////6U4AAAAAAAAAAAJHTROa4z/////&#10;//////////////////+ZOUNRX259jqC1y+X/////////////////////////////6/n/////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////68y5rKGZkYuGgXx4dHBraGZmaPH/////////////////&#10;YUUyIxgOBgAAAAAAAAAAAAAAAJ7/////////////////fgAAAAAAAAAAAAAAAAAAAAAAAHX/////&#10;////////////wwAAAAAAAAAAAAAAAAAAAAAAAFL/////////////////+zcAAAAAAAAAAAAAAAAA&#10;AAAAADL//////////////////2oAAAAAAAAAAAAAAAAAAAAAABb//////////////////5YAAAAA&#10;AAAAAAAAAAAAAAAAAAD//////////////////78bAAAAAAAAAAAAAAAAAAAAAAD/////////////&#10;/////+ZCAAAAAAAAAAAAAAAAAAAAAAD///////////////////9pAAAAAAAAAAAAAAAAAAAAAAD/&#10;//////////////////+QAgAAAAAAAAAAAAAAAAAAAAD///////////////////+5LAAAAAAAAAAA&#10;AAAAAAAAAAD0///////////////////oXAAAAAAAAAAAAAAAAAAAAADZ////////////////////&#10;kRgAAAAAAAAAAAAAAAAAAAC8////////////////////ylMAAAAAAAAAAAAAAAAAAACd////////&#10;/////////////5guAAAAAAAAAAAAABApRmbE/////////////////////+5/HQwaKDdGV2l+la/M&#10;7v/////////////////////////noKq5yNjp/P//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////318Ovm4t/b2NTS0dDS1+D/////////&#10;////////zp6KfHFpYVtWUUxIQz46NjIvLjH/////////////////0iURAwAAAAAAAAAAAAAAAAAA&#10;AAD//////////////////0IAAAAAAAAAAAAAAAAAAAAAAAD//////////////////30AAAAAAAAA&#10;AAAAAAAAAAAAAAD//////////////////7ALAAAAAAAAAAAAAAAAAAAAAAD2////////////////&#10;/905AAAAAAAAAAAAAAAAAAAAAADc//////////////////9iAAAAAAAAAAAAAAAAAAAAAADF////&#10;//////////////+JAAAAAAAAAAAAAAAAAAAAAACv//////////////////+vIgAAAAAAAAAAAAAA&#10;AAAAAACZ///////////////////WSAAAAAAAAAAAAAAAAAAAAACC////////////////////cgAA&#10;AAAAAAAAAAAAAAAAAABp////////////////////oSgAAAAAAAAAAAAAAAAAAABO////////////&#10;////////01wAAAAAAAAAAAAAAAAAAAAz/////////////////////5YuAAAAAAAAAAAAAAAVMlJ3&#10;/////////////////////+ByEwAAAQ8fL0JYcIuoyOz////////////////////////Kb25+jp6w&#10;w9jv////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////ng0sjAurWwrKilop+dm5ucoKf//////////////////4JkVktDPDYwKyci&#10;HRgTDgkEAADU/////////////////5IAAAAAAAAAAAAAAAAAAAAAAACt/////////////////8we&#10;AAAAAAAAAAAAAAAAAAAAAACL//////////////////tSAAAAAAAAAAAAAAAAAAAAAABt////////&#10;//////////+AAAAAAAAAAAAAAAAAAAAAAABR//////////////////+pGwAAAAAAAAAAAAAAAAAA&#10;AAA6///////////////////QQgAAAAAAAAAAAAAAAAAAAAAj///////////////////1aAAAAAAA&#10;AAAAAAAAAAAAAAAM////////////////////jxQAAAAAAAAAAAAAAAAAAAAA////////////////&#10;////uD4AAAAAAAAAAAAAAAAAAAAA////////////////////5W0DAAAAAAAAAAAAAAAAAAAA////&#10;/////////////////583AAAAAAAAAAAAAAAQL1B0/////////////////////91yFAAAAAAGFypB&#10;WnWUttr///////////////////////+8WERUZHWGmq/I4///////////////////////////////&#10;0s3h8f//////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////Pv6+/3//////////////////////+65qJ2W&#10;j4qGgn97eHZ0cnN1eH+Q/////////////////+tPOjAoIRsVEAsHAgAAAAAAAAAj////////////&#10;//////9pAAAAAAAAAAAAAAAAAAAAAAAA//////////////////+bCgAAAAAAAAAAAAAAAAAAAAAA&#10;///////////////////IOQAAAAAAAAAAAAAAAAAAAAAA///////////////////wYwAAAAAAAAAA&#10;AAAAAAAAAAAA////////////////////ig4AAAAAAAAAAAAAAAAAAAAA////////////////////&#10;sDQAAAAAAAAAAAAAAAAAAAAA////////////////////1VsAAAAAAAAAAAAAAAAAAAAA////////&#10;/////////////4UaAAAAAAAAAAAAAAAAAAAD7P///////////////////7FJAAAAAAAAAAAAAAAY&#10;OV2B/////////////////////+V7HgAAAAAADCE4Um+Ps9n///////////////////////+7WCk5&#10;SVpsgJewze3/////////////////////////////s560xdfr////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////+u/n4dzZ1tTS0NDQ0dPZ4Ov3//////////////////+4in53cWxoZGFeW1lYV1dZXmVx////&#10;//////////////+/MR8WEAoFAAAAAAAAAAAAAAAA///////////////////tVgAAAAAAAAAAAAAA&#10;AAAAAAAA6P//////////////////ggQAAAAAAAAAAAAAAAAAAAAAzP//////////////////qy8A&#10;AAAAAAAAAAAAAAAAAAAAs///////////////////0lcAAAAAAAAAAAAAAAAAAAAAm///////////&#10;////////93wQAAAAAAAAAAAAAAAAAAAAhf///////////////////6I3AAAAAAAAAAAAAAAAAAUr&#10;lP///////////////////8thAgAAAAAAAAAAAAwsUHae0f////////////////////WNMAAAAAAA&#10;DSM7V3aZvuX////////////////////////DYxgqO0xfdI2nxuf/////////////////////////&#10;////qH+WqLvQ5/////////////////////////////////////3/////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////3c7Fv7y5trSzsbKytbnA&#10;ydXj////////////////////l2xkXllVUU9MSkhHRkhLUFlmof//////////////////pyYOBwIA&#10;AAAAAAAAAAAAAAAAVv//////////////////zlAAAAAAAAAAAAAAAAAAAAAAOv//////////////&#10;////9HkLAAAAAAAAAAAAAAAAAAAAIf///////////////////58yAAAAAAAAAAAAAAAAAAAADv//&#10;/////////////////8RYAAAAAAAAAAAAAAAACDFahP///////////////////+l/HwAAAAAAAAAA&#10;BidLcZrC6f////////////////////+nSQAAAAACFy9KaIqu1fz////////////////////////T&#10;dR4mOEpedY+ry+//////////////////////////////rnKFmKzC2/b/////////////////////&#10;/////////////9/v////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////7+yqqajoaCfn6Gjpqy0wM3d7P//////////////////&#10;/4paU09LSEZEQ0JBQkNHTllpff///////////////////54uBgAAAAAAAAAAAAAAAAAAAP//////&#10;/////////////8NWAAAAAAAAAAAAAAAAAAAVQf///////////////////+d7GgAAAAAAAAAAAAAJ&#10;NGCLtP////////////////////+fPwAAAAAAAAAEJUpxmcLr///////////////////////GZg8A&#10;AAATKkRig6fN9f/////////////////////////rjjUrPlFogZ283v//////////////////////&#10;////////vnZ/lKnB3Pn//////////////////////////////////9LY8///////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////9vLw7+/v8fP4/f//////////////////&#10;//////////iwn5qXlpaWmJufpKy2wtHh7v////////////////////6OUEpHRUREREVGR0tRWmiD&#10;qf////////////////////+mQQEAAAAAAAAAAAc2Y4+64f/////////////////////GZQoAAAAA&#10;AAQnTHOcxOz////////////////////////liC8AABMqRGKCpsz0////////////////////////&#10;////q1A2SmF7lrTW+v//////////////////////////////0od8mLHL6f//////////////////&#10;/////////////////9TO7f//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////7eXj4+Tm6O3x+f/////////////////////////////9sZSSkpWZnaOp&#10;srzQ7f//////////////////////////nVNHSU1RVmBziq/W/P//////////////////////////&#10;slYAGjVQbYuu0vf/////////////////////////////zW8+X3uZt9f5////////////////////&#10;////////////7p+DpsLh/////////////////////////////////////+PO6///////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////8AAAD/7gAOQWRvYmUAZAAAAAAC/9sAhAAGBAQEBQQGBQUGCQYFBgkLCAYGCAsMCgoLCgoM&#10;EAwMDAwMDBAMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMAQcHBw0MDRgQEBgUDg4OFBQODg4O&#10;FBEMDAwMDBERDAwMDAwMEQwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAz/wAAUCADZAmQEAREA&#10;AhEBAxEBBBEA/90ABABN/8QBogAAAAcBAQEBAQAAAAAAAAAABAUDAgYBAAcICQoLAQACAgMBAQEB&#10;AQAAAAAAAAABAAIDBAUGBwgJCgsQAAIBAwMCBAIGBwMEAgYCcwECAxEEAAUhEjFBUQYTYSJxgRQy&#10;kaEHFbFCI8FS0eEzFmLwJHKC8SVDNFOSorJjc8I1RCeTo7M2F1RkdMPS4ggmgwkKGBmElEVGpLRW&#10;01UoGvLj88TU5PRldYWVpbXF1eX1ZnaGlqa2xtbm9jdHV2d3h5ent8fX5/c4SFhoeIiYqLjI2Oj4&#10;KTlJWWl5iZmpucnZ6fkqOkpaanqKmqq6ytrq+hEAAgIBAgMFBQQFBgQIAwNtAQACEQMEIRIxQQVR&#10;E2EiBnGBkTKhsfAUwdHhI0IVUmJy8TMkNEOCFpJTJaJjssIHc9I14kSDF1STCAkKGBkmNkUaJ2R0&#10;VTfyo7PDKCnT4/OElKS0xNTk9GV1hZWltcXV5fVGVmZ2hpamtsbW5vZHV2d3h5ent8fX5/c4SFho&#10;eIiYqLjI2Oj4OUlZaXmJmam5ydnp+So6SlpqeoqaqrrK2ur6/9oADgQBAAIRAxEEAAA/AI5qWkWW&#10;s+WAsUqmK4gDpc/ZX4RX4qg0BK/FmVl8LJGomf1fVP3fVH+b/Vb8l8VF9ExajcQanMkoPEbLCtGd&#10;qtQU3FaV7LkF0ry9qOk6zBZXrSQx3EcnwQyo37FeDt/u0UbkhVW5rlOPS/vOE/xD+AtmM7mKbW99&#10;bXtoLq1cSRH7LlSKEGhqCAylSNw32ck2k32kW1gjwyKGRDA5WNgGMRJKtEf21p9rNrpyIYxKA5Dh&#10;l/qk+FuMrFj/AI8oTWs0shJUmPmWUcqMNqVVh+yf5cVttUMOn3V7Nc3TTToogachfSjlNUUhNhyI&#10;/wCByMM4wwOQnJKWT+f/AAcX08f9ZaoV3qM2nRTXFtEscAtonMk0fAHlIm3cfs1rX+bD6/VV0myS&#10;qCVWWMqrck4svflU8UY8c13a2QSnEj+b9Li5z+827kB5fa6Gs6o5RxaSn1eLpwZZAePw02ZZVX1P&#10;9bENesmfQrWVb5rKQB7b1PV4x82b7D1orfEPgb+TKsMYHCSZGEuLv9P+cnGY9Qstb6P/ABbqFu8A&#10;crDFcoGT46FaepEd+3wyL9rnkcvG+s1srbjNLagSxc3AG54mWKY0Uptx9J/s/sZdlyEDhlUjAen/&#10;AIvxP5v9H+FyTLqnkShH+tMpUyKA1Aa0FSqsm+45faGBNQhV7izl1GSRtL4I9zJCVkkLrVQHUFuH&#10;Af8AC5h5onIAZfSI/wAPr/6R/pKCLPeqI7lJRCgWZWoA4ITfeoNNxhGfq0V5JAiNcgkoHD15ITsV&#10;p2Ip/q5r486q2wWRaJHQV2OSjRLrTZ7cWc9oYmenryqvELFUqORBGzU/Z/azdaLNi4TGUPq/veH6&#10;fDRfegr1LxWM8EnIqjCO3NAGc7g1pjbvy41xqSr6kdtaK6fVbHkWnaALzdwCxZF4jl8X2v2cw5Qx&#10;5M3CZ8OIH0/Vk4I/7th4wB7yprf8LbvLIqH1bjYR+qPhC8u9X+H4Q2S+a1dJuLwGpj+FBQUHIFX5&#10;Hrwryp/q5DVxAyEOHiOyF06+gvLNLiG4DpzoJCD8RoQyce1eP/G2Ond444ZB8ETlwzybg7EKSPx5&#10;fz/FlVEAFsXIYZp7i35l5oeBMaArx3qQG6H5A/Y+HAOvRn1GlmMbRtFygZgzHnASalQeK8g/28v/&#10;ACgOAZOL1Tlw8Ff5vql/DxfwsoR2812nzp65t0RxNAy+qP2Asq12YirBSv2ftZCYNH1R4opLZ/U9&#10;XkhMRBMIQcn5045hR08yaH/SPA5JMQd/+kkze4hRuLtxNVAr3LGgA8clfl23WPUkltl9WyNuwN4y&#10;COUyNTiCF+13+0ubvs/FKM+MD0cMvVLhYSukj8ySPLpywtxS4eVGaGvIFEPxbmgGBdTurq11VNQs&#10;5SIrlPqpilVgj0b4uRNU7+H7WYmtxTxZeIioz/hP93/VYxFij/WR0ENvPaC2ueDS23Fz6bVZCBVX&#10;FPiQ/wAuN1DU2u9Idv0cYpVdzcRivFGgIbp1WNq/aX/VbKsmYyhYHCfq/o/j8SZRiQebdlZm2nHq&#10;3TzgKEiMhAY8vEinInj3/wBbG2uvQtayXH6NMg9JgPUf4ElA3EdRuKbqf5v8rNhh7VmAfTdjr/O/&#10;ofzY/iLMijVrbnTruZoVjv2t1ilEkoiReUsYO0bsem/2iuFSy2TxJLBHHHesfU+M0Q0IqOWxGUyy&#10;YpRBjGEMv1f0P6TOzy6JgQ9TU1SnbrhlYW17bztJJbVRmZlmVxw+sOaD0+JqKLWv/DZsdHjzQmSR&#10;Csn+fxTl/N/H9ZBOyEnmtpaW/qcX4hpEZan0x1DBhgx7QpdxPJEzyKx9f6uFIMkvSIk/YWg+1mzj&#10;GpAH6t+71Tn/AAS/mxYk7UEOLwNARHKIy6FoBPUH04qcpPFuuFWqRrczXLWsRSSMLyQ1Zl4EJxbi&#10;eNXfNNq+z4aiU5QP70cP/EcMv6zOHzRlo7pBEJpFd5CSGXZSDVhxB3oFytNkMNheWqkSfupGlkRh&#10;+0V+FeXHj03OYGlnWLJiPD6RL+Lg9fFH6fp/4+me5BbuIlklgdhXi4ZF3G9DuafPARjh5xpFyZCS&#10;rzlRwANC3GtQvDK54YRIGMbS9M8vp/o8X9Xw2YKuCaGo+LrxwyuIEUm3jc2ZMpCykn03KipPL+fb&#10;/VzN1EYkcFnBEy9M4k8E/wAf6VrEt7I4lJXcDkf3nw1KgfEKnpTwwlnZA4RX9QKq/Fx4CtN9uv0n&#10;Oe1USJVvt3jgc7ByJ5WritNxTGhsxKci3Y5TU7Ur79PwycI77tU57WHYq3pcoyhKq9Kx1JZSe4p9&#10;oeGZPhwMh/S/hcfjkedEj+J2GFpJqkPwrGWU8iolqy8YxU1XalBvzzY6XHniLA7/AOlGHB/Oj9H+&#10;e0T4TyUpfSb7TcaEbjY7mg398Wu7671EhQEVYo/WYRI1CwFeLMSOwqGH2s3mSWXMAD/khxx/m8f4&#10;+hFAKFtbRWgI5s3NuI9RuVAT0FB4nBHGcxwy210skSAsxAB+KlWG4BWtfiXLtPgsCUfVGP8ANH8f&#10;+c1ki9w2HRnZJIijsQtD3HY1FcXmtpDD9dkm4JJE4t43UVMoO0Yrv8m/lx7QlOEYxHF+84uD+djn&#10;f0/8e/zWu966qMNyvrvaQoDJA6+t8VBwYE8/D/YYUyLdLbyM5SZmJkIY0ZGGzfAfD3+HNJm00scJ&#10;AyjPLL956/rh/P8A6H+94XJ4omQ5xH+6RqspbYEU2B7EU23wNG9xcyxpAvBkoztUgA1qZGY7Kuas&#10;DJklERjKJri6/wDK1vqMImUiK/HobdlRSWNa9B3+QGD5tPtGcLZ3JmYgB1lX0hKSas0ZJ7/srJxf&#10;+XM7UaCYIN+qvX/tn87/ADv9k4uLWAiiKjdx/i4EPBdXIQtdQiNSfh4HnxHYPt18ePw4BmWSGd4p&#10;EaN16qwowruKj5Zp9Zh4MhB/zXa6fKZQFf5yKR0dQ6MGU9GU1B+nGhz45h05Vt5YkOClBdj1k3wU&#10;ydjxJtkaW3Zi+NK7Ew/JlU14Mw26E1+Hv88zYAgCEhtL1OFkqzOJ5Dhccua1lRYwfjDMYyacfiU0&#10;I3/XmXl0ghRHq8T0y/o5GmOo4hz4eD/cLVcMT9B+g4yKBjLVpDGR9h+VQWFKBiPs/TlmlwVk9chH&#10;+bP6uHJ/DxMMsoGPpH/SLbGgrSvj8sHXnO3ayunk/eyIVZqbVTb23+f2s2OqEhKMuLiycPDxuLEg&#10;gj+G1KFgzSxcaBD49QwrhOhjmYcZeLklmLbAU3BLd+WajDjjKQs1/O4v4HKlk9NV/wAeVj06YNvi&#10;kc31eWRZfUBkPEMIoGUghw1OTclHFv5vhzcZYxEuEeqM+e3ox/zZw/nf75weiivNqOFKUp1pyYUO&#10;x+/AdvHKZ3EsbR/vmeRQOLlR8XIcvhcLQcUwDTzJ4ZempcX83i/H81I2KoW+Gq7+B7fhht9W0y3t&#10;ZH+tMkTEOfhq5IPFUUEDff4h/Lmyw4oQiP4OI8X+d/CkyvdRaaXmAIiWJ4gg/CBSpY+22G9j9aji&#10;jS6i4LCwiVwQyyOyVWvFqFW/Zpl8cdAcUql9P9dIigZpLeQsYXLtIpkKE8CqBqMVquxU/a5YIS2a&#10;41Cb65F+6EYgjWMmnI1anKpJkVhxyc80eGQJ5en+t/pf6TEkBDNK8dhE9jOfUdxO8kgArGpAZilF&#10;CoyfEMQ1H0rOCY20UtvM3FmjoB8KGvVjvX9r/JyjVRPhncS/m/w/j+kkBE2TTXLoZJY540rxmjO5&#10;ZhQ1FPhp2wDF9XkvJpnsY4vSHITIGp6jANyLCo478v5sxoipiU4QI+r0j+KX82SeKSKZHWNY45iz&#10;EgEPQkopowAPftXB9/d21zayxwycC4A+tUZDzVt1Yn7PLq/IZmagE2K4AY/XH0ZOPiSCRzCCsrO4&#10;SaKWUtSPkRbAqVow2I/1N1T/AGWRm9kLXKxW0jSemCPW5DkzEUc8xSqUHw/yrnN6zNxTEcZ4uEfX&#10;/O/z3JxwiBcgmsNSnJhx5b8aUoD0qPHxwqbTVkJZSELCorWrCtAB2+I5i4xIR3Y5IDiVMUSJI6rW&#10;tNvuzFmd3KxQADstlXr498iCzIDsoOi7DxxoqCHYnKY2IJAJ8Tk421zp2BmIMoV6UqKqvceAOWwc&#10;WbsMdKtp7WSK54epazv6SXKgeopB3VQ1QK92Yf6uZcAasDYnhcXJG77w024IHWm1emCNaS10pLaK&#10;1tnS8SNg8ZfkoVxUsT3ap+1T7OZepiMRAr1MeEqcDvIC3JWjqeJWo6H54W30DGGzmuITHK6HnIxB&#10;Mx5EmXboN+OYmcHhB72zAOi9KVZa1p28NumBVjQvRBQH7sxCTTkiAJXYJjDKtCdu2VlyIinY6vbt&#10;gZF2M5GvQU7jDTHd2O5AYKZh2bkMaV2UXGGkuyi9AT4YQEW7DyfSY7Py3DqaSB7maUGKZWI4IVB4&#10;/wCvyrmx8IQxcQ+p18cviSIP+lQi3TSalJa0AjSIMQRuWLEbf5IGF41qd7lbu+Z7p1VlRC3EVAor&#10;NsQwr9pcqlmMjxT9bZ4P8MeiusCRoEhAiUEHioFKdxTDT9P3/wCj+H6Tb6lw4+j6Zr6vH+69alPf&#10;r9jMj8zk8OuI8P4/icbw43XD6/x6uFD/AKO0/wDSH1v0E+t8aepXela1418f2qZ//9AMmo2sljJp&#10;55wiCBljMRBlFVO2wp6pPZv2sy/yVxHCTOMv4YhmYyJJIe5zaTdW2ofpKFVkuL2cfWmmLBBSillB&#10;Jb0goWjJ9nInJe/WbaysLxg92jg2OowRhJomBoVan7tl405IvH4v2VzOhi+mOSif4MkB+8j/AMV/&#10;VcwQuVp1b6QtrqFzqNtJJHFMhFzYyEGKQgf3tPtLJtxLftrlWWmiDVr9vVAvURojJwYRSFSWEjje&#10;LkP2csxzhGUyD6uEx/4mcv4E2ADSJN4s1naTrC/pThXpWjoGA2ps3ffC63025vLU23L61Mp5w8DS&#10;UBjXnINg380Vcr02Ezh4ciJ7f8lPV/P/AN5L6mdfYipp4LcmWVxHENmZun0eH+VksaZoNOjlVIXm&#10;kjkMxZwwMhXj6jfshuX8mantOIEwOtf7L+c4OezLY9Es02KSa4u42mm9OGeMwHgIgsYHIQqRu6fz&#10;8/i+LjiR1SxS2GmX9qbqCWzmuDE1DFyRt2+PdHA+zJlmgx+iUrHp/n/3f/HWWLkT/NQ+taPPcahB&#10;f2cgtryK4hRrlF/eejQ8o23pJGxYMUPH+bI35wsrJLIzaZdLHc3kMUvF2CwmBJPU5BtuVdlon7WZ&#10;Gr04n67F/wAcf4WzKL3THSby7uDMs8YWOCT0o5Nw7MB8XJN+O/2fi+znPRcypG6xI5aNPVuOSlSl&#10;WoR8VC/XNNLT2WIzUKTPJDo8OpQKkt1DHY2dFjmvrqPiWd/91xpUmXem6D/Wyfgyx2QPs+ps8U/x&#10;KTTxeoYlPOUCpRe3uf5cOtA8w6HFqXqWZMEzyMGursclIbcvHED6URiPxtXm3HBgMgbvw7/HF/mf&#10;zUcROxNf1f8Ai/8AiUJqVi11YzQ3AeWJkobeJjGXoKFC9QSr9/s4IivIn1G4vruQS3gt2QXiRvCZ&#10;JLhvSUEOK8+HJ1ZfhX/Vy4SgckeLma9cI8H4n/TbIgAADk5bXha2lvaIILaFlVokIKrHGuyADtUB&#10;cml+iSsv/LSYxECG2VFoeVdh/scw88ickv6x+9oQ+lxtbWqqm0H2wCp5Fmr8JG//AAWVFbXUwW0t&#10;63LRGnogqrACoPPxPE1FPtYceMz2AtBNblR1TWdJ0m1fUdUmSxtmKq91LyKVehXenwio7/Zwqub6&#10;W215LaONLpUtJbi1s4+LMCn21ZiPH4YxTM3R55wEogCcB62zHPZUuYormwdmeS2M7LG855IzgbKw&#10;oduQ/wBlgG8vbS1spBPB6UescZo7hWEbBCwBQ0BLSqf71fs/ZzIzy4T6uH96Yy9P8yVfzf4v57YL&#10;kf6q62U3N6AsxVtMAiltWSoLlarIKkfCV+w3+th/pklzDqtrA8YNrFbSLGG+KrGjNRwAPsfs/wA2&#10;ZWokQeE+mHhmKy5EpNq9rBLYXVzFKRdz3cLSvEChHAlYxIjE0UE/E38uEuv3McGsWVvOj3ZRZHWC&#10;OoRGZqqxI7biuavNqKyxsGXDAfX/ANNP+KWFkEp7pqCa0lnhpA9wQBMAGY8AF3B2O4bjmubiOC2i&#10;sbSZC925Qty5KJCeR4chQhg3F1Pw5la+WCWOAxc5S/h/2X/H4p2luF0aFp5Lu5UosS/ACN+A68gK&#10;78l5LgVI5724Gn6jF6csdPqQiZQCV+0i9WTmvVfi4/s5SLkeHIKnH+7lH+h9X/Hop2G4Xu0cMRuo&#10;GURtvM5r0P7XuR4nGr5cMt366LFBDz4qFYmMU2qof7S/zHNjp+zoZKmK3P8Ak/p9P8yLOM9nNqkE&#10;EZRjJNOic2QLVyaV4/D8IY9sH+Y3/R8zRmRLm3cRlXGxUqAC6di3cZstcIxlf8Nj+vH+d+PTwsqC&#10;E8vXDahp8V29tJZSln5W0n2wCxPF/wCOK6bqUVoeVvGoupCVmUsXV22pxYnYkEP/AJOH0yiRXCT9&#10;XCfq/wB9H+dJrnAkU1qGlm9XhdyEwRESQMgClQAftr+0P2aftYhFqF1cG49ONIeEjBHdd9t/TFP8&#10;vo3/AAWaqEM8biTwxBl4eSX+Ul/DD+hw/wC5UjhRIs4YxFyZ5KAFgDQVpxMhHywCNOItysqxRXbo&#10;EmjoDUM1VeooaMT8WMcXjQMDwePwjxDX9L/fNnEiFnBbklWi3KvXao6j6KbYlewTwWhSGP0oJKBQ&#10;KkBXPEEr15Fh9muDPo5CJhHhhilUfT6vxP8AnKNzZXxSRsxqaupIJO24FTT78bMH9PjwS4gWMReq&#10;dvgB+F3B/kP2/i+LKsxAj04eHwvV/BC/ROf9X+JA5uXY1JKszVIrXem4H0YU3qNFMITu8agSOTUM&#10;TvUf5PhnPauJjPhO5Hp/ncTlYa5q4NRXGMAFTqCQSag0O9AR45RlgBEbUa/0+7bjmST3OrlxNUqn&#10;STl8L1oN/H6cjDfbr/OY5Bw7n6f5rsVuTdLIUuDyYEuGJpXl+0pH2g1MslYPq3/H8LVGq9LSlT0+&#10;Rwwt7uwa24rHIJ2VY3ofgROVS3M+37ObXT63FGNCFcX95v8Au4R/3X+a1SjIHdTdJjIDUGMVNO52&#10;6eGGcf1I2xjRR+5fjUH4QSCEVN+fpmtVX9nNxgy4ckSK+k8MeCX+yjD+b/ncLUeK1DjKJkfkRyX7&#10;JHuCSduPL3xE6fNb/EZOMgLOzAhVLdaliDsOmZMZzxVGJJG/F/D/AEv6X0/xca2DzC9Zo5VPHdSK&#10;Ed6H2GCbjUo7q1Ykx3NxEaM0biOnqCgKVJ6MO2OtzcZhwSE5x4pcH0/X/T/3rVGNS5UEPbWn1aTg&#10;lUikAIUjl9g/EGPiwPVsASWokuBcTFf0fX0gRUNIyndYx9qZ615b8F/bfNVOEs2Sx6sf82f93/m/&#10;zv8Ac8TZPOID+l+P9KqteKjfVoh6l2RyKDogPQyEbIuD9C0LVvMsv1PSoxa6XbtSa8k+OOOh7v8A&#10;8fM4/ZX+6izbYNNGEb+mH49OP8cMXRa/tIY95byl9MI/xfj+ckPmbzZo3lSze91Wf6xfyJVLdDRm&#10;A/lUkiKKvVz/AMM3w5MNQ/KbQmtEGm3E1pqMa0e9kPqrOTufXjOx/wBj9nMXLqYSNCPp/wBl/wAe&#10;dbg1+UHinVfzY/wf5zyrTf8AnIfWF1Rnu7FLrTZZNoY/3ckadB6Tft/89Ptf5GQXWNM1XSJVt9et&#10;qRg8YLxGLQEeCTULR/8AGOX4cxdRoYZI2fUP9z/vo/7l6DR9o9YH8f0of76L2Dyx5s8veYbX6xo1&#10;yrN9qa2YcJkJ/wB+RHf/AGQ/4LANxYU+O1JnjAqVIpKB4lQSGX/Lj+HNFquzZQ3iOKP+z/H9V3um&#10;10ZfUeEn/SJ1FM1KTKEbxBqp+R/rgMP4HNUQ7G1XHB8FJt2OD4KSC7NzxpPE7Gc1A6Alq9a7e+ZW&#10;KQGxo8Xp/qOHmBrbYR9X9d2DLV5JJmVGM/FS0CTEmjIORBA/WM2OARnMgHjNejj/AJ0XAybDlwLG&#10;ooqaLU7ke+2IxwAryhLllPO5tkIZgp+H92f2+pqMj4cZXw7T/ix3/D/tf9L+ipn3/wCbL/imyxU7&#10;9Dsp9/fB7zX0q2auR6npSKC6c1HOTijbVCyUGbTS+KeEE/VCX+69Ljy61yQ4jQSzMSR8atseNeKj&#10;b3GE17blG5pyEYr1AZtjQEhf535VP82Yus00SOIA/j6W3FkPJEKex8Oow5SOW7MKKhhRv31rOCvR&#10;Cp7/ALdQ2x/ZzNjjlMRiRwxn64z4v5lf7NgovJGvqVYmlFcCu1Rt+vtgO+ju08zT2zvRZGYxBqlG&#10;DJyFNio4DKtTjn+YkOLr6f8AiUWKasZ1lsYpADuo277GnfE3khvrq3S0t+U9w4HIMQECP+9PBq8a&#10;8euJxyyyiBz/ABxoEidlR29KJmdvhUGtR92SWC7kghWMeo7RSCsMhjDtHISarWg9RP2l/ZzbiZxx&#10;G1z/AKX1f0uD+myq0tmtlmkLBVpMlBMofaRR+1Tqjf8ANuC4L2OSxR47e4NvPOiCMoGkBJ5B/g2p&#10;UcuQOUZsoyYhceGB/wBN/WRL3bIWSAR3QaeSFbuGBm58isVPs0YEk9D3xHzroc91LAWlhS5QkyPM&#10;DUB+yL0+18TZj5sX5gAQ24T/AF5IgQs8rX8LWpMMLfV2J9F1FUKqOpP0cVwp0K31ZJSksiPCoZmn&#10;k4khYm4bKPs8ui8sydHpZ4pUZcX+9/q/zWfVNb+5gEQBDl3ZUREqOTOKjfb4R1bFfNF2vrpFaoY9&#10;QkZRHxChmJ2JYHegUnJ67UmQGIb5P4f5/wDRTxGqUtIhljtf3kwkgNaVJIUezd/8+OALKxZIHa7R&#10;USWNxEQpAZAeJfluaRgcuPH4vtZrselGIE5OH+KP/SX+6UyKMlnDOUiPIxMPVA6jbkF3/mwn1HUZ&#10;5JGUNzFdpiCpKgUCheiqM1GfOZ9eJtxwIVkUKKAUHWnud8AGSStSa5i02kldlPNIQF/Z9+uIiFlO&#10;TsTD3J25cQehyVRYXJ2KLHJx4s1ffIkhmIl2Mjt7ozA24JkiBlB7jh8RO/hl+KydmjJCtu9xp3w+&#10;8uvFLcW9q9ZTNJHPJOVIMMwY/Ai14lX7tmXgljuj/F/sZNMxIblD3bOkMktP7tWogOzCnfBmo28l&#10;9rM5HxWyQxtcytQn0gQzcXPw136D7WSzAznfOIj9X/HmzlEd7oikMKR0CsSVjQAgV9gO2EWsXcV3&#10;ema3Qx2iosdvER9lF6Dv88ws2QSOzbjxkDdViRkQBjyc7sfc4HR6gACnHoOuY5DkQK/H88FNrsos&#10;fGmNMS7KDeJw0gF2bkMaTbsrljSXZReg36YaQ7BETem8lpPEX9UqpUHi6t+yy9ezdP2svgOH0kc3&#10;HnK6mC49iMPEt9Fg8v3M1873EMs/GzeAlGSVVp8UbdAfs8vs5tI4cUcBMwTxH0Sj/RcbHM+JsOnq&#10;/H8SAuJb59Qt4rYqixgvdCRCQyMeICONuQI5UwHpLaSLqKXVYBDAI6QxsxoT2dlI3Qf8lGyrS+EJ&#10;A5RtXp/4r8fUyyGQ2ib39SIvBctAfqrASA1NRWoHVQa/CT05fs4Yelqn1On/AEzX+9HqfVhwpXpx&#10;rz/HMrgy+FX/ACG/vPo/pf6f/ZMfRfFvxIX6xY/XafB+lfT4+h6nxUpWn+Yz/9GO6z5n1K9s5Ut9&#10;NghIKlCQXdmGzEEUDJH+1z/mzpuIQx1jjUv9ND+v/muXhwGP8XE948veSIdJ1JbqXWr+/naIxSxz&#10;Sj0PiNQRGd43bwjZVbjgJtHt7M6ZDeOpji53P1dWbmJmPI7rUekNh8X2vs5RPT1wR/Sf6zk3vX81&#10;M4b9743gsUPPmIjcMPg9NTTapX4/tf6uI+vOZ4NQWFor27MsZtVPw+kTvI6GvLx4/wCzTLDiNjIB&#10;+8PFDg/ofzuH+L+lFgY7UUYsURRrWQ87e14FZTVSGHRQwp026f6uK2c1ul7IjL6t6IkjlkiIEbUI&#10;oqUJk778v9jlWn1Eo5K4fXwiHF+P98mN23NHcyRhuSxQc+Y5LVgtCTyB26/Zw71KyjFtbW8saNDd&#10;gqUjUgcV+yG7injmr7ZgRKPucPN/eVz2SryzqsNxcatCplDWMqiR5ipUtKvMsjClQfA/Z+zj5tJs&#10;mit761um0kQo6S2vBJYQrAU5M37wKPtM1f2sj2dDLKMuEx4f4+NcfEAa5IK71bVbO8/Rs9oNXhKq&#10;yXHqelLIykk/CF9PnUURBx/1sL28u+Xbry/L5ahKmXgx4EemY5N25BqcQvL4lH7S5l/ljHHVXxfz&#10;ZcXqbZDaq2XvqusRammq3MbQ6YWEK8F9X1I23UlFYsrD4uTMvw/ZzmNz5U1qzJfWE42kp/0m+Mav&#10;6UiAlI1LHjSUgfCOPq/ZXMKGEE1I8P8AvZfzWoQ72Tw6jZTMixSqZJFLxxn4WZQaFgpo1B3wNNr+&#10;pS3c0eoXBubmMGIJOvpK8EbeoBEWH7ggr8KKmCGXgu/V/RQJVzVYreGKvpoE5sXcj9pjtU+Jxlvq&#10;fpTJJecI40ie809kCqXkeoUtUNzkB/mH+tgjIA3IdExlXNUIyS2XnC+vNOFjCk31qGWON5ZXZJWa&#10;U0iaPlyVOO/qR/Z4fYy4ZBPhiRxUfPi/o/8AHopBvkgxYQRzyzmgV1IZAoAoftVp9onxzpWsq31j&#10;agceiJpFIP7JDAKOrcyDmozUckq/nSSEt8t8v0XBXkIyJfTidClFD/B1JIXgPh/mxaxv0tlR4mMr&#10;LIFZ1IXi8Y/arVq0O+ESqND/ADv+OqaOyH1bRk1Qyw3cUZgMfERSL6nJXNSCNl+2qv8AzZHPM0Us&#10;UN5e2xM93FEpnhb4gyksy8QvHm3xcm+L7OZWmiThkAOI8X+lUctuaZ2lyjTQx8eMRDLbso/kAVgQ&#10;fsbigwqsdTFzcvpuo2aKLpI5ZTIVH1SIRqA6pui8lPLZueZvF6ZQMRWTr/qf9T+GLYJEFq6gZFju&#10;7WV3a1DgQqamah3RmO56fD+zyyRRrJaecoJBI/1NLeRYYkBKmZYwHop34BeNHP2spzgzyiusf3X+&#10;5lx/5yDZie9KF9S/8rotwIxJNIrT8pAX9B5mKfGu3qMnb9lua4B83CWSym4sVu5kYstQPUjjPJlW&#10;nfI6zFw4yIk8X8Xq4ozhH6v9l6mzGAD5JppDIAqRqv1aLisQUMGUsP2q/LIxplxbvaNbRTcrq4kD&#10;+jKOAqCAhjk7OKZr9OImHAJcMjIfV/vJfwzb5xPwTKUAOZHFFQH4hUmlNwR4Yc3Wna1FcqYLlrkw&#10;txMTsJSqt1J2qjLWiZtZ6KUZkQlYHo58f1fV/Uk1DhO3JQhu7WSESMpiV96uOIbvt41wTY2YtrRJ&#10;pJZKKSOAAUxJuSfTH7bAfFw+0vx8c2mkxjDH1Gf1fw/wf5v08Uv4kmW9Iee5Zrh4ljQAqDybpIai&#10;m4r8IrTf9r4ctLWyuQ9sZy4ehgaZG9Rd61XfgfBOTZkxxxiK9X/JT1T5/wA/6WQJDpbm8ihSRoaF&#10;amb02Uodj9rbn1+1xTHRpcDUvR06YQAjmqzqPVkIFGI2oo/ZaNMlKHHPaXD1/p/j+dwspHqslZFs&#10;BJqQWZqUk9En00BO3evevNsAas8cF0frStKtwzTMzIeKGvxEBae32vhzVdoakCQiY8Y/vJylGXo3&#10;+qMY/wC+UElGWar9XRYmAEYCAKa1CjYE74IsnS6bUJ+ZaO4CejIUKliu+xHwcV6LTj/JmNoYTmMk&#10;hfBkr+8+qW/1fzWNVsslVo2tlUD92Tzo1aAg9j8RrmTSndhDE/phpPt8qt1+zwGy1Xc5tIaQ448A&#10;PCb/ANN/vfpZWObb3ixo0jgtwWpAHWngT13wFq1souZTaqXuROx4RAMvpsBzJHf2/wBXNVrYmjwj&#10;18X8NemEvqTE96paO5hjLAqnDcvXlWu3XC+80+SK8aOaaklTV2qFC8a8uXTl/kZr9VpYxmaMv68/&#10;p+n+f/O/oM4z25bKySh0DgGh6ffTA7sDaxs9S7jjEDUUAbcgdADXMTJXhix6pfT/AKb+FnHaW3L+&#10;Jf3xCp8CcweEhyOMHZ2K/WGeOOCSnCEniaUYA7la/wDEVOTB6S/hYGNG49XUH34qf30jQo5mL1ER&#10;A4sxG4r+r/WzIx4/EPD9Uj9H8LXyo1X+yaJoKnYDrg2K7lUN6tsIyKGPYghm+HapHw9zX4c2mmll&#10;B4skRGN/1Yxl9PG1SgOhtaVFNifc/LDm4jubyOAeiqI1DM70JAX4QFAP7f8AwOdIcUZxAqo/Xx/1&#10;f9T4f9N/umkSAPNBo8cEjgyMxBPFd6b/ABGv+rge/h0OxEkl3bA3K1K2rsFUK1PiuKfFGu3wRf30&#10;n+SuUTxji2Ef+k/x9Dj5dUY7A7oYXd9fn0rGUJb14zX4FelaiCvwu3/Fn92n+Xh95U/LrUvMUiap&#10;r5ks9HKj0rYD0p7iMbhFQf7zW3+Qvxv+1l8oQxC5/wCk/wCL/wCqf+meZ13avCTDH68v+wx/1/8A&#10;iWFeffzW0PyhaSWWmstxqVaSSE8wrnqWPWab/iP7f8udYhtrK0gitLOFLe0gHGGBAFRR8sw8pnnl&#10;/QdHx8IMpnjyn6pPn3UL3XPNOqyXU000kU71LyfFIxpsTTam3wr+xhcryXTTMk7RiORo+Kqtfh9z&#10;mX+WhAC48V+beM1bEDlxMyuPLulaBb6aJdKW9mu4FlMjSP1O/wBmoA641IoriO4gmAuYKhJElAdW&#10;qOjAimVanFwGMojh/qtkc9UfpKnrVrd6VPpt9Yx/o66MbSobUtGVIcU+KtTUZCNc/LRE5XHl2UWz&#10;15HT5iTDX/ip/tQn/hcrkBL6hw/j8fS7PTdpkbT+f/FPQvKn5w3kaxW3maD1Y2FF1CBfip0/eRjZ&#10;v9ZP+AyE3kTJdmz1a3kstRH8wAdvcdI51/yl4vmt1fZccm/X+fH8er/dPSaTtEgbHij+P9K9R0/U&#10;LO+tUu9NuEubV/ssjcl+Veqn/JOAri0lgHNqPEdhKm618D3Vv8ls5vUaLJi5jb+c7zDqo5OXP+aj&#10;FkVjTo3gcRqPHMRyLXZqjxxW3Y8Ru0LSqvwRgKxAJqT3NfuNMzYYTLGZ/wA38cTiynU+G/q3/qtV&#10;ANO5xrBomDqeFArp8Rqa9wwwZMQieXQSH8X/AEiwGQyFHf8AH81vY4Kg+riWGRoJY5qrSWIinMkj&#10;ko2A/wBX9rMzHLEBRhxTl/F/S/H+mceUjXP0rCr0bcEH7II/Xg64uZk0pVQCGjPNbcPhqzHgxbch&#10;OP7MfJvibNhkgY4I8JH87+jxfxf0Yz/otIAMt0PHEn1t5N2kZFjkBaoULUjiD/NXdv8AJwJp7CL0&#10;5SAZLhUgjtQtSVXcycj9ncljjpshjAT5ymPDjCvT/WlL/ZMpR5+Ss6kmm/EfFzrTfwwdKk12J5bC&#10;X0/SlZpkIrUKKfASPijcj/gvhbMzFGea+AmHD/R+rh/1OX83i+qDEWoeqsLJHPU8qLE3iT2P+UuB&#10;NYivLi8Z/TK3NvcR/EOUYqEAQLHU8q/YbK9Tp8pzSv8AnR9f0/7H+sjhXWYgS1Tg/KJlLByak1JJ&#10;PL6cDrDqU0bajbzRwzqHhSTisTL+858hUcR1aq5jicpesSqcpS+v931+pZQAKqViI9Jl5Ky71+Ko&#10;6b4az6rNpVtG7lJ7qQq/qFl4q0zUZwlCwagJ5/CuZWp1Xh4xDijM8P1xkf4v4mIsiqQklnHdSFSo&#10;WBfgeMr9oKNlJBpw+L7OGP8AipI7JpBBLwMixwuAFheOQMTIStQFXg3KnxYJ641fDY/hnP8A339X&#10;+am0vk8vxy3qnklOPJ6jnIrIRx4se2/7Q+HGa9qVxNFayrFFc3d6hW2kY1iVXA/ecevT4V+H4syc&#10;GaMI1h/yn8Uh6f6X+b/NUGuSIsLGKFWgidooLdwzoKAniPss3cN9psDP5flhitJbGRopYoSouBSR&#10;JG5ktzr8TIv2acculj2oHh/pfj1M4mwuh1KKWa5ilYErIAYWBVkUqOI8OTHf7WAbi5nsNRcyRepf&#10;NIJJ5EoHKmnwsRz9IsP2c1muyjHL0Acd8WSUf99/NTQrZF231a4tFMBHoFSsYpVNu4BpWhwLdWOp&#10;X0ss8Vu0FoXaWNphwIDDeg+1Tt8IzCy4MmeZlEeHCXq9f44pf5rfCcY89yqRzRRokbSc5BRSRvVh&#10;sa+H04Xy2TAcVIMfASySsQBQV2H/ABqB9vMKWAgUP9N+P9ikTs2Vbl+umA5khZvgJ4L9ivWnvTMe&#10;ct9uTdHHtvzbFab9cbwXI2y4A7MUQ09sbUwDsvYYGQAdi1XgasTVZoqSVG45/Cy7/gcuox5dzRcZ&#10;jfvcQD1wbojzNqFrCIiYknj9VVHxdaGp+QOTxxnL0xDRnjUSb3I2WTlRDIWPEBTU+G2Ht1cXdgbh&#10;pZYk0n1GjtIZgT6iheI4Ivh9r4z9rM+JngJ3qP8ANl6v9i0gXy+r+JDD07gpyUrchVLunVASDTkf&#10;HwyMRJb/AF2KSaMw2Mh5ha1qi9qmu7UzBMQZAkcMS5UpHhobyRZrTbrgMkFiVHEEkhfAHtlEty3x&#10;FN5qnAm3ZVcVt2aoxRbsrlhQ7NyxpXZRbt44QFdh3pN2mparYx3cCn6uFUSRDixWM1q+/wAfhX+X&#10;M/TkZZgSDhZYmEaB2UJ0kS3nMLH1GDFOW4DEdq/qyRXmmldSVLGxS5uJZ3ezWMkBFEYCo5Y8eObe&#10;eklGY9PFv6Y/zdv4pSYc+u2yXx6lFBpjXeo3JghghAuppQqCo2Z9uhOJ6HoOsa1rF42sW0B409RZ&#10;fgWMIf8AdZBHFf8AieT0mlOXJKWorgH49DPIeEgAoHzJ5k0jy5olvdNJcMkrLHaLbRtcSSu+wqoD&#10;E7n4mOL8tH/SPq/WRz9X0fqHqJX0q+n6vp/3P/G3p/FkPFw+LxdOLh8H+j9PF/MYVvw1/nIv1dW+&#10;rej9X/ffV/V+sfF6Xrfa9OlfW/z45//SL/0Zc2mrSCeSxbSCz3EI4yQhFbahfibdnQijivL+bNrp&#10;e0ZiZ4z6I/zPT/yr/g4v6P1SbcWa8fqMjIPZF8yfW9ER7a21NdVHG2njjSOa7rGftOhdJfSl+2k0&#10;fwcHV/hxC50S/uIorzkl1CXMkdxbkETo9FUFUNfhUfa/4HMyGWWUgmv50djHxeL8epyYzuhyRWke&#10;ePLgvZdNMz2F5CvGW0u45IBDxJLuGmAXizEcd/2sIJrW9bUJYZLYW8gjMzzj1EZvS6BGZRx5KeOw&#10;yMdRI5TGQjE1xR4OJnEsohvrSS3SWKcXMbMsaxxlZApkp9viT06nkcD6JdfpS9P1qBrKYKv1eJAB&#10;VK8SeY3+P9kM3LJ6XN4s/wB4OGUfx9TZj35q1wTa2xYH1VHIzPIamg70G23/ABHJbc3U9nBay6ek&#10;iP6jEOQTOHYjkFVj8VeK5p+2seOMxwWOK3E1MRxbdQkOl2Vrdy6umqejPbypGs0Q4NbtCqsVLUG3&#10;U8w2AbabV/rdnawmCIXNxK95aXSl2MYccirL9lvtc6/tZX2ZhM7EZAD+b6vU14Y312ir+YksY9Ou&#10;dQPNfqluGtLm2I58iCEVB9k8iV4/s4nrXmbT7TUrqSysgzVgQukwQ8Za/GeQZKIqjrx5Zmg5I3GI&#10;rlxcUmz1IbQ9A1s6TZ22r34u2Sr3AaDjVh2FCvH7R+H41/kwjN6ieYPrkl3b3dvLBcR3OnTQlSVq&#10;v2ynNWVG4ei3+zynNmnYkRxD/Zfj+asySU2m0x7izjt2D2sltJG9vcQvyYFfAvQ7r8MitkZ1Hy5Y&#10;395Ld3TPbW90ZEs7uUlgoQco2Za8j8A5fEeTLmJG5eqfp4v4msR2uSZ+pxULUPKqgsooCexIGN8s&#10;+SJNRjuHWSO8j4SR27HkIXU04yBweMbKB9n9n9vM7R6QTBO3L8eptxYQQSo3uo2tnGJJ34LtUdW3&#10;/wAkVJ+jDM6frGj69BfSyyzW8cRRhDFVmUqRRviKfD+xJmXDDkx5hMeuI/mBJxSu+a7nBdQUBDK/&#10;RSSK9xUbHOkXkcUqToH9GaFY5Qp3rzjovxD7JFOTZzGf+8PT1y/3TVVbJTpU0qpalEa4imEiNNy4&#10;hAjkn4W+1yb4UxK2sZJafVmjEoPJDUGNmZQpPbehan8n2ss8IVd+niMI/wBL/N/hSW9R1RbaN3ni&#10;kaNFDyRxqxlVF3NAK896dPtYV+ZtSksdQ0yG8VLW5FyR6iU9MiMbIwbiH5Kx+z/xHNl2dqOCFWf7&#10;zj4v6bKE6Hk7T4ba/s5ZbeWSWyvLdTFG7FHXmDv/ADox9/iwj1SBlury3MqSXMsiTKI4y0UUbUS3&#10;YvU8m5v+7r8P2szs+SM7iTxSlIeqFcMN/T/ntnGJC+v+5RtrdQm3inb4YljPFnFJKrX1BxoD+z8W&#10;TW6028bVUvbecC7htzFOXHaNQDIK/C3P+WuT1UcOLIRP6J+n+rP8f0msSAFHkw/RNRtIdIGmTWcj&#10;Wss6yWoj3UG6leT0j6Y5J6J5fFx9P4ft4U6hcWq8We0VLtzIkDOGaojWrcacuPXen82YsM+MiQj6&#10;pGJ4PT9UG2J5smtbS7ScBrt5IEUM8I4KebnbkSAx+HpnPbhWsdSDQiq7TW/McgUbcVB68acf9jnL&#10;k8Mrj/muXE8UU5BqKV36Gnjh95evIri7WQyldQkdTHDyIV+KnkhU8lKt0Xl8WbbswiWTn+8vi/r7&#10;fR/N/qtMhSF1BR9WfnUQ0PIr9oEnZhSh+H7WSa0lknuP9HIe1B5FmUrMs4YcGoanii8lQZ05jPIR&#10;LHLb+d9Pr/HpYSo79UovYIUiEl0gSbhxZGPKMxU+Na7D4zxZ2+Fv+Bwrmt5baaK8tHliSOQLJaKq&#10;OJOPgu5HP7XD7OY0chsTJnAg+vHtwzn/AEY/0v8ApFMOVJjT1g9vORJGyFhJulA3+UKfZH7X2sdF&#10;L9b1iO01GBaGRoxewEK0LFeQYAfYEY+0cjk4vEEZerf0zh9Uf+J/rJmCAh7717PR5JtO5TSRoHjg&#10;kDOZRXdTXclx9nB2rFLeQC0ugsrKFjmZRIGEexFacfiJ8MyNbnERwXPHMj6uHi9Mf4eL+ksTtup6&#10;O1xd2am8t/SLEtJDUqQX36dfh+eL2lpHd2dxMJawSxIxZzyVCjEkMgoOuYenyjJGUrj6oxjxZP8A&#10;Jf5svTJrJohRv71rS7s4vSrP6rxpGo3kVlFGU1JG32j/AK2Aysv1W4WBVMzMU9NG4NQ1bixBryZf&#10;i+1gOpnkgRcZTuUOCP8AD/F/nehtvvTBzCJojctVFAeriq12GwPShP8ALhFqVYr5YgjSxkKyQ3Ib&#10;0kHDdi4p3zTaqMo5DzmPqj4o/dcHCzgNkbGS8W5AatCY/EH6cL7mZJmVo1eSZx60wDF4itBU0O6t&#10;y+Fv5chM8ZBiDKRHiS/1OUWYFKi7GmwXoOxy5oWeK39VTFEIjISqHYFiP+FoBlWUGVHIPTGP8Mfx&#10;/VSDV1zbDKSQDUg0PzpXKjtXuYjNbzKkSEqscrcSg60LdN8xskYz3B4B/DGX8KeIRNSDdaYJtLK5&#10;uLeT625EMRDQkjZ2J6ep/lj/ACsycMAcZjkO1+j+bxf1v6TAzAPpWO4VhQdftewHfBOn6ZOrs8Lf&#10;V54uLcGYEgVoSGpRXPb7OZmn0ZBPB+7yQqP1D/pp/CxlkvnupzzRKqrIOUcmzbbdK9MHWVverG0c&#10;1m9zcsdhHQjYlT6hf4O/J+P+tmwxRyYsVZIeLOX8X8EY/wBb+OX9VhI9QaioXd1bxIJWuFhhWnLl&#10;XvuvEDfkafCP2sVm1OO3eLTtCQ3N7M3CGaBebFuhS1Vq8uPe5f4F/YzPxQP0w2j/AEfR/wBIw/pS&#10;dbqNQKJJqP8ASSuRJbuGS91phY6XEvJraVwvJVNedwwoqKevoD/no37GTzyV+V9rYPHqfmMLdakD&#10;6lvYf3kMDnfm7H++n8XfJyzQxGh9f+5/qf8AF/U8jre0smYEYfTj/iyfzv6n9F5R+Y35327M+iaF&#10;JJb27qV+sRLSaSgoqqNvRjP/AAbL/Jk7mYhS7ttTcnsMxseCWQ2fqdacsYemI2eUaT5f1XXrz1Lh&#10;me6kbhEKUUEbnfoowsbVIo4yxPLiQDQbHfNpHTgRa5RJk9T078visMNuqiJyWbmG6Cmw2GRuy8wW&#10;Vu96JmYu9y7LGoLGlfYHLJRsDyc6WOW1fzWb655GuNUt9KSF44ltLZUeSTueIG33YJ0e/JF5JRuL&#10;SgpUFdqe4GRyQuNMcv8ACPJC+afLMFwdPhopMMBVn2YhgR4HvTDBbgMAT8BPYn6MxMuIS2HJEZ0x&#10;a98sGN1+rkzRQD4SorTjuOg3wNquk6Zq1r9W1G3juoD9kN9pfdGHxKflkI4zEEdG/FqZQNxKzS7r&#10;VdFupJ7GeS0kr8QC1R26kOh+E/TkC1jyBrWms1xosrajaCvK0kIFyi+Ck/DOv+S+UTwCQ7j+Pxwy&#10;d7pu1YnaXp/3P/HWf+XfzNsbwLba7Gun3RoBOCTbsT/ldYj/AK3w/wCXkRMVldF1j/0S6jP7yFwV&#10;UHuHQ/HF/wAMmaPV9jg7x9MnptN2kRtL1D/Zf8eZwkh4q6ESxMKqwIJp4gjZsB3EU9u4WZShO6nq&#10;rDxVhsw+WaDLp54zUg7fHmjMXEqiurfZNadR3GaO5eIlGAdGBV4nrx3ofH4Tt1yeKc8Zr/NMZfS0&#10;5YwkOIGj/ObIrg+GIXNmRBGRc2wq3qMOHos1eROy8RT9rM6R4sQAHDLH5/5OUnEMqludpf7tTZwj&#10;VcjixAUd+WIW2nX0sTzW6LdICI24EMoB61rQqf5cpwaacoyMfVX1fibZkywBA+ht5okYK7BWapUH&#10;vTDQWcVjopa+VpE9TkbV9vT33UN/M382bTEI4cF5BxAS+j/e/wC+cbxDLJ6VAStJdMqUUcARJsS1&#10;em3gMDNYJ6lnMLgPG8kfGgNVFAwqq78FFfi+1lngwmYzB2Eofu/6P9X+bH/TMuPYhUaRuLrwPIKS&#10;KdDuRsTtXBVne3a2t5NHOsfO7ISFm+LhyJYR0HL95/LTLMU5TMzE8Pr4uC/T9X8P9KUmuuijLBC8&#10;kEckZfitVPGoBFAC1dtu2CtWnuV9a1a/hgQyK73A+F4yByiCCh7EF+XxNmVr9TYlES68U+f+x/Hq&#10;WJBCGsYoJo4LsRyGkbosZII3NG5b0JNNsL7qKH0reG5ukmhuAZln4txkkWQ1j2Bfhv2Ga2c8dCMp&#10;cfF6uOI/jv8Au/53CygTui4pWdpD6ZVoyFCVFQpANf5cVNuZEtpbxDHbmFUZ2oIg4YigUgtyP7IO&#10;Ww0kAIzyXwkf5sN/o8L/AHPpSDS710DSRxsGlU14DruuxO+CoW0ebSJ/3iSWkTqJITIAsbmqBhQe&#10;P7GZEs+nlCiI98o/T4f9b/jq8QJ80PL9YW+iAWhZW/egVqooSnXqf2cMrw2qG3+rpGltZpFE14+7&#10;hAtVrTrQ1Xh9r9rK9ORhxcXP1fx/5L+nH+KcmEeR77Q0frIshn5NPcCRvqsRFGIJGxanbj8X2cAz&#10;a6Xv1t2tHZZJKWqkBjFHUKWkStaH4m/2WV/np3W/1en+j/m/xKL5r7XTTBaF2lHrsC1y6bBmHQBv&#10;bZa/5OBDpttcXGqWUEvNmk9WVQDyQDaOlDRmJP8AsVyfgwlmywP8X49P8P8Apmzi3CJF00dtbyyq&#10;AzBQd9hUVJqR0AGAZzDpjSCa5lkl5JFJGzASGLqyjc7f5SfZzFlHHggaJ4/p/wA3+jL/AIlI9WwV&#10;1YTIjKAVYcw1DSvY70xO8vP0j6y29ssNu8gkM1CZOEQ2VE6LQfsrmPPMcvEIgRia/rehnECJ33dF&#10;C0fEtIzkLxoTQEnqT4nCeeIpHHOP7ibkITsCeBoajxHfMDJj24hyLk453t1CqGBJHcdcR5ZTTa3l&#10;csNLbs1Tiiw7BFrerCrRyQRzxvWvIUYGlAVYdOPbL8ebhFUC0ThZsGmmUmlCRQ12/Vg7QnP1+GWO&#10;Fp0gcPwDcGDuQqsxr8fHtx+1lumkRMGuLhcfPsCFO5UPA6FuKsCGPXam+C2t7+LWBfXdsoSWeRi0&#10;5IiUElFZxvwp9oZkzw5BPxCNjL6p/T/nIMrjsViNEbYRxOTxRQOHWgG1MAGKC91Bo1uPStfWc8TU&#10;BQAKtyb4fiptmNwCU6v03+JM+PhF1urMxALcamn+YytXtHikt7VArPbwfvSnuxarHuaH7WT1OAxq&#10;Io0P4U45gWT/ABFqI8gW3ox2B7dsKuYzCpybX5XPGkW7NzxpbdlcjhpXZRfGkW7D7SIdOOlyySPa&#10;3UzfFJZ3EhhMe9A6tT4mp+zXM7DGIjzif6LiSkeP+aoySS+ukYRghP8AeAAjp0O/w4vLp+j2jWpm&#10;gurKeRef1qJzLFHyrwIYH4/8r7PHLeHEALEoy/nR+n+ijjMhvUgt9S4b1TGFkVfhRTVSSOoNen3Z&#10;ItJ1jVLXy0J0jOqReo0cTmMxTOxIC8CTyb/Kf+XMyGon4Iv1xvh/pf8AHnGjkj4pgDVer1fSkuo6&#10;Pp1zriSvcSW1ykQleJHBjdFJH75GDJwB3X7Px/F+zjIrO91e1b6+UW6Zuf1FA3FI1HxJKwO7vt9t&#10;v8nMvwpZMd5CIy/m/wA2P/Hm/qiPXTT50WKJmtW4q85pVmb7JjHdV/a4r+1hN+nJ/wDEv1HnZfVP&#10;T+rV9McPs/Z5/a5cvh51zXcQ8bhuFVw8m3h9NWjfqUX1atZq+p6/2258vvpT/iv7Gf/TIrnUxo3m&#10;aZ4IZZbe6kJu3duUJkQUaMxU+L4Ptcf5ueZGnzY41Hg2n6pS/pfz4QpzMIBgARUf9k93uvLcfmTy&#10;wlreypBdxx1sby2ZluLZqViljlLc0ZXC/wCQyr6fxLgi+aLS7O6RZZpbGeSK50Zo3HMwuSwKUAf4&#10;K8SjZtccrwiJ4r4vR/NlH8fw/wC9UEmgfrj6Zf1f+PJT5YuLjzObC/ubaKPVbKK50vzVbyR/B9aQ&#10;JyidWqjI7L6kcg5/A/8AlZrW+vzbOIQojEh+swcg60nUFJWjfk8JDbvHlmPGNogCUsfpnw/0/plL&#10;/UuFZRBIRd3oOhHVoprlXju/SZrGeMtFIGjr6sRkjMazK67RO/xfDgecvaXD30ym3SACnpoXt3U0&#10;qFjJJietW+D4OPH4cp8DJg9e1f50of6T+D/NZxjKG9/UmlpH69qtgly17HKDzM0nG5jABoWkVR6y&#10;7qnxfH/lvhnqZmeG3nhLCSFzKHT4nVuNasq/Y4/zD4c1fbWXilE7cv4XGzXx79yH8pW8CyahbzgG&#10;JwkJhdCsTCrCsbP/AHqPvsw5/wA2AdP1Fmt4oYYUnaX1ZecxaM8vUCt8YDdQTlnZECYzo1LZlhgT&#10;dbIrzHp1ZkuUupLaODhG0EarLG6cWIrE1N1YKfhb9nCy9+rO0n6QgBtLmGW3fUYysSpSp+qtGQf9&#10;IAH2xy5Lm18WEgeMSuX8f87+h/WbQehXWssxlNrDIfrMDpL9Vc+p6ivsLhH5VaE16fst9rC/QJ5N&#10;N11rH6qv6KpHBNdOhdyhXkAzEg1PIcfhyIJGQRI9AZ9fJG63bTXulNJayML2INLacHCD1V2FT04j&#10;ocHarq+naez2mom2+os4eN+JlDPXiEmQAtRSaKV+zgzyhjHDkI2+nh9XF/TYymAN1KG0luUW+QTi&#10;5MfpOrMEZelXi/YUvSv+Vi+irpttpmo/onUInsr0Ge1gRA6QyuoWYMvw8kJ+FdsowQhKMxCX2f7q&#10;LGIBCAvbW/utTsJbiwCz28vC4uOYUyRKWMZjYGuzUd1/2OFunjXLS9ktJYY7fThwe7CoGEtTu0a1&#10;/dLQfEtOPP4sy+zsWSEuE14cv9n/AMQyiJDkU5nitrhFnhkD3IDi1kJIAfjShp1pkv1HjHLG9uHl&#10;+AFwQOL80NDUnipRFzkNT/eS6eqX+6aQT1QPl+S4lsR9c4QuGokCVJQI3Egkjk/OSr8v8rC8XQik&#10;WSRkQFmkeenAIpU0Jr/d1G+QVM2iV4GXixCLxEdeVaGp6/b+nCbzNptpea5aSajen6sYTwtQrMZ5&#10;JW4iVQDQPFzH+x/ycztFEGJBO1/QmIUopZorblBbitWDryWkYjBp06h6dv5sNtGsbT02s2szazW7&#10;Laxxp9iZFYP8HbiG+JH/AGPiXOiw6IT3gOH1d/18A/g/zvpZnYWAkerXd1CVvYpElsHiknlklUKb&#10;ZvTPGRt6vyQ+nJD9pvtL/lHkcMqQz3E1uLeUoIgWq5Y8qn4un7P8uaftfMJxiLubXKVgboTRpbab&#10;U7eG2vfr8EYe4JjZY0iSRaKOC/F8Rb4eTf8AEcJb+5voVtpi1pdWk0bK9mUA+N29M8JNuLFdmVf9&#10;bKdHirHxHcSPD/Nn/m/jhZY4g2mzwQXt9dwqLywuLFkVbxZP7xVHqhilXV4qkqPVT+ZUyN6/Z6Rc&#10;rFY6ahinsXeJEkrGWVt3iikbaQxtVt/5/wBrMTViMslR9Nen+bxtsJSBs8kz0kX6w+rfSLJJKFJa&#10;OoTbYNxJPDkKcv8AKwDbWUGn36y3ttODbRIFkUckeQ/ZHL3XbNhptOMOS8gJqP1R9UOL+Jt47CJe&#10;T14isDqSTRuXUAbEgZKpLEyQF4AUnPFrcIQypxDVJIPxMF3/AMnOg8KMpem/6H/Hf5zGxzKVC8Au&#10;VindXgX1EuGlUhmLMoUAEABOW1MQtp4XWN1VmuoHPr0oZljJ5A8f2uY+Hkf2fhy7Hw8N1df3kZVx&#10;wZnbZWuYX5TRFgsUqD0UYlYudONCw+zSlQq/62CWsLL9IwX1vIR6NC8ifErE1/dAE8VX9l/5cE8Z&#10;4eIbzixANd6CFzqEunz208fGWYskUT/C6RgUaQkci7ftp9nn/k4Xav8A4gTlC0npRBC8aoOYLDcR&#10;pt/N/NmPq55AK+mNd3FxS/mxSKR2m/oiUfWLZA8zELM7Di9eNKsD7eGbTLsxafdG9dnmcM0xgJNW&#10;K9GUbVQCvHMXRxgMEjfjT9U57eX+7TXcqXlrI9xbvAsQEZ3aRRVUG5CHqOf2cAyJDAaxyvbw3Cog&#10;u05GdYh8QZwDyox2q3xLmNmwY+AcJOP6fp+uEP8AbP8AjyTuiG5SJyKeo8daxmnFmO1AT4Zb3cXq&#10;rHSUz+mxiLlSj8RQBo2PQ91ycwBKqInXpn/DxfT/AHX82SKpfwcg04hSdwNiPGhHfEpBbNbxzyx+&#10;u0YMMkUQVCFB+Nf9b9pf8nKZ5MdX9fD+7/hh/WTbfx8nVDTupap3P8MLbma4FosJHKCPdmZy1VZi&#10;67A+Df6uanUykI/zofj6vxws40T5qqqoJNACxqfnSmFzNJJxVVJUnjHGN6k+AHXNfPilX+xciFDn&#10;zbJAFTsB1OCoru906UROjwsh/ewmqM29dwwIyUJSxS7v9j/pmuUIz3Ba+B1qKMD0PUZJINU03WJ5&#10;ZJEW0gh4vI7LRPhXipYjlzev93Fx5O2dBpu0TnHBKP8AF3D/ADeP+fKH+Ti42S8QuSWyJLp1oBEJ&#10;byapEUfKrks1aBm+wn8zsfgX/Y4tY2+ueYrk6LosbSRLT63NL8Khf57tl2Vf5LRP+eubTBhlw+qR&#10;MY/xT/Hrn/R+mP8AE6XW62MBxS2H838fxJT5g1vQvLlquteYZkSXpa26fEef8sCGnOT+aY/s/wC+&#10;0zrXlLyZpHlqBmtibvVpQFutSlUcyP5Yx0jjH7KLjPU36cf/AEl+P9K8rq82TMby+jF/Dj/6qPnb&#10;z9+b2t+b7o21i5t7KN+MVnH8Ua0NBIzf7tl/yvsJ+x/Nh1PMsS1ZhvtU5dg0ZG5+p12TPxmh9Kh5&#10;X8hXsrCco8t3XnzI33O+7YXXOoIVdC606AUr/DNjw8IHe1Rxkm3qOj+WvqsUBWCQSfaZgwG/Qnrh&#10;LczzRIzGYhWACIi03+nLKoW5AAkeTNLG0gYRgQDmCxdnau30VwqkvpJGIBnIFW+EU6D2rgLfGNdy&#10;brYxRoGKwgnajHbc/RjIrmaQpWCWgpy5N0B+YyqRZUO90ttHGrlZYwTXjxWu4+RwckwLqSqheQox&#10;f+3K8QiNr5sZElLvqfCJow7NIyn4RH/ZgqO8ZOPMx0rSgNTSm3jh4CvutJ7zQYp1PES8qc9xx3rv&#10;4dsMkuYHUAOvIjt41pkDiBDAcQLE77QJ0Du8TsqyVoSD+7IqB1ws13yjoevor3kZS6A/dX8PwTrT&#10;/K/aHs2UyFbEcUXL0+snj5cv5qzTvNWv+V5mjtG9S0QcmsJSWiNd6L3jP+r/AMDnP9d8peZPLqtI&#10;8K6rpFTyuEj5hQe88HVf+MkWYuXSiXL1fj+b/F/mu/0fasJnY8Mvx9L0Xy5+YHl7zGBamRtO1Ugf&#10;6LIwVyf+KpB8Mv8Aq/8ACYSWum6HqHJ4bh7Z3P7qAMjxMf5Ulfjv/kSlGzS5OyIkki/x+P4nfR7Q&#10;NUQCyGe6vLRVMievEv25lBLAf5SKD/wScv8AVxOfQUjmlt5bx7ZlH9zLC9QCajlwLbZiz7LkOpr3&#10;Ng1w7t/81fHfvLbpPBELhHFQ0LqR978MSh0u9iBjt7m1kVjUsX4Nt7TenlH5PJEV6fx/WbJajHLc&#10;8Sp9bAALxSKaVPw8gPpWo+7Dr9E6mfLM1sIJbu8uJVkZVdJQOp+FkJ+Hof8AhctjpcnBwjnL6t/S&#10;0ePDxOKwAEE2q6ab1JZLlIkjVgokBj3YgdXCg4B0+3kN7bRTxvA8aRrHWNggZ0G7Haj1HH/Vy3SS&#10;jGceMH01w8P0/wBabcSEbJPH6LyIRIgBJ4kE0HWmGej6TbrbPcNblRIT6pkT1JRuTyTxU/8AEc2u&#10;mgSLrw4S/hyf5SMv6X49LGWxpB318VkSOM8p6ExoH4KTsOLmhp7V/axC90+W5l+rUBlkkVy1TzKr&#10;GTxNPhMhUcf5Mhr8Njhj/FKPDwD+Hg/HqknaleO4hiiMuyQxggigA+0BUGvSuJalazW9lp13dWK2&#10;skTNxjoWJkLEqo4Gp5Ec+P2cwcunnGEJGIhK/wCtxf75Nfass72zuLi6jiuPVIoWAP2QR92Ced5d&#10;WFtdRhrc+nJLCOakeqVrykRhy+D7fqL9jjmXMylGM5+mW558P+m/HExOwcxt47iRCwPIKshdSPhP&#10;whFYf8QwHp+mQcIjLcFwW+sFX2BDKaNSlN2PIcsysEY4xX1b+J/mswaV5JiARGhIX4fh3oQenWv3&#10;ZIGtLTT7G1lglaKCeSGOP06Sc3o1C/GvPvlOo1GKRj/FX08H1f8AHvUgzB6JRb3c1zeTQzQq80Ky&#10;8nYMnwkgBULdBTrgPUBPpyrNb3/1gqw9IOqBm5NyI5U5Lt4fDmVi0UYAkGf9Xb+NmIx7kRZMb1OF&#10;zZGF+JWQciyUX4R7N1+GuAL+WeSdoNStfQju4+TC1bgxLEN6bjYGT/iz/Y5iajFw3xR+qP8Apf8A&#10;a5/zv67CtkTaLG1qDaymVY9keUlhVary+WDLrTLV7OHTE9O3EcbCL1VHqsn2lIoDT4j9pmXKYCHh&#10;+H/O8uL0y/pUoNKUM0iXEkrB5w7Dl6ZJjjKji32iO37I5YWG30yzimguJTxI5GFW5RySKKlXZOPx&#10;tQqq/wB2qZiGOKFxJNf0f5/9L8cKbJKKDzShJEWqN0LDg4DdCA3gP9lkb1Av9ck5pHGSQRHCaxqC&#10;AaLmrzm5dP8AN+lysR2RKCigVJptU9TgbkMppstvK54aV2VzxpBLsH6YLb67S5HqWCNWaUDZK/Cr&#10;0777ccycHCJeocUQ4+QmgR9XctcvxPCnLtXph/Yy+mtnaQRJqEtzKssMlOEagNz7gGsXb9nlmdHP&#10;Hh4ABPjP9X/NceR2JULgVRpZGMSRhuVNzQd9uWxH+ywL5kSODU54LeSS6hJrexh29P1pGrRjTYLy&#10;XpkNZERmeG6/yn81sgdgeRW6bM09nHK0fpA7RKwo3AbAkdq4mkNvHeu95LBwto/7mNDxJgbj8B92&#10;2b/djYYRiJcUjtEd318CCdqFq/ImMUDVb7xX+mJ3cMr8pYj6zasCyKgaNFVDXcnsv8tcZRMtx6jl&#10;/wAyKg8j/NbQqBx/k2JJqcj7MtTxNR2PjmtI3coEr8rljSbdlcsaW3ZXLGkW7FrKJbi9t7diQs0i&#10;xkqKn4jTbJwjZosMkuGJLTGik+Arh/L5Km9G7aKdWeA0EUwaKVeJ+JuA5clIHwsuZf5UG+E/T/O9&#10;LAZN0P8AX4g8akGklaOo5JUbcSw6Nge1udQa5tzqMTmx9EW6WqwlUlSM/u4yp49XP2z8X7WRgTY4&#10;vp/3TVKIiNuYP1fzf5y9ogFb0vtluRYk7E7E717fs5Nra0uptDN5rCx2EdqxMMcPEiBNuHHchvs1&#10;r+1m5wwjLHxZPSYf3fDXoi60SAzmIFiQSKbUIYNRWzsUFxeXgPqGTkA/p15cm7ceX+xwh1N9JFnO&#10;kvmG7vIkHqR2MIAYk/tPKAFbiTy4/ZXMPNOBu8kp/wBH/j30uziRfJH2ovfraE2EcQ4kSXXIdv2U&#10;T7XE075Gv0Fd/V/rvor9Rpy9P1Y/V9L+elfte3/C5ifljw8f8P8AWHH/AKVl4wTD6xFz4VPLlw+y&#10;1OXXrTP/1AEnmmD9J3uk3EkUV7AWRYg5gl57VMcjExvswzZ49VhJMYSljA+j+v8A8S5MYxlEGL2F&#10;fJ0DRWOpw3U0tvcCMzmeCO5jaHiSQ4VUlir+1IC3xYq9vHrjSWF3e3VvNbN6lnISkNz6ikB/TcBo&#10;3if+R0Vlb4slLFMyuUpc+L0+mcv6X9T/AGSZRr1D8R/pJNe/X/JyQ61pWl24stR4W+rfURLc2Yto&#10;1ZorieIlZkmjUsnqx+p6qfA/2IuK9zpotXMKLJ9ZulpNdsOLVQURmZAKn9nNziMRlqJuco+uXq/z&#10;fE/p/wBNAlxH+imOg6/+lrb9JmS1fTrSQCztrf8AeF0b7agyu3aj8QiPhK+o2DTLp0k8XrXanh6h&#10;/wBHZ4j0L9UYsKHMfWZMdcAl6pR/5JT/AKH9Cbdko8v6zKJYJYkTUlgm4Wx2SIfvxHIADVN1k4Bu&#10;VK4H0dtRjtJrfUoTCwbjEsJSsgYFmNRQDrnIa2MxGMZjhr6WjKOVJ1GbeWX1rZlfkAX5E0FDtRe3&#10;3YbaZPaR6TG92YGaZyiE0HpH7IXi1Pib4dlPFs2PY3BZjPh9VeqX+9YYubG/NNtq9xrET2UtzbxW&#10;kdZUiqFm5GvLkvIrwXkOXBv5eOCLwFIhHcRx8piwIjTY/D8CFPiUkn4mzoM0CQf4wP8ANcrhsbbp&#10;VpEMc9y89nczyQWir6Zu5A7As9Z5hKQkoAUejH/k8uORLXtf0zTbR2FtJKbxTHco8ZdFkWnNgTXd&#10;Ph+EN/qZrc2olDeiRL+cPp/pf1mBkR8WWWdjeTTBbuRVS1mM1m0LcXMRqF5haKQ1f5f+G+LINFrf&#10;1CecRXTy2EMoksZRF600c0qnmirMOPxEfvOX+wXNfPLsYj1D+CX/AEk1GVf71N5IUcNVficBWNSP&#10;hr4jfJhpCxDU5JdKPGwEST3okZkCSygu/GPh9nl2/u8u02I8ZMRIQ/zuKP8AS5M+V1yQMruLT0rs&#10;L6rSNHAF35KG+A7nZitK78sOENrPeW7pdTcp/wB1FKic0q55Hmy1CEHYcl/aze48gnUYmjXDxR/3&#10;38xmZmtkFcz3FpZTFrSN4oVZ5YlYqxEQ/ZVh8Xwj+bDjW7ezjhjgSN3votmPM0JRVVkIFF+Ll9r9&#10;tmzis5BnKv5x/wB00Akm+iG8rS6rcE3812kmnXUKPaQLDwZRIWcSFyeZLLRWjZeMfDC95Le6RvQV&#10;Wc8kiqvNW4ELxZj1ZxyU/tfDlA2ZJ6VkjCgmqAgu1adakkAdhtiV6sH1BY5LOLUEpJxgd9wSyogR&#10;gVY1pyYcWXNr2aAYzuPH9P3rw35IO7id7lJEuZbJhQl1AKOoBdhIHBWlK78lZcD+adWlt4ZoLHgb&#10;iG3C368+HolVFFUH4lXfi0n87Ztp6r0TEa4T/wBIcX+9j/ObL2S/y1aNIJJbscrc3EsmmyFuZmjk&#10;NRLKQAnJjX046fu41T9rJB5aYXPlpPSMn7iGN24P9Y4kLsEdvtRj9r/KzWa+jEcuOAjw7/77+KLT&#10;k2KUX0n6N85Wgne3iXVnlt0SRTEkkYIJHwDe7/yvstG3xYR3L6lOWgktIUtGaOst0REHWaplMRJ5&#10;BlIqOI+LKsOa8BgRtxfxf0/U2wNBksx0+G85xSyG4VeHpQcnA9PZBIq18afGcK9dGim6sdPk1GVb&#10;iJaRXDUmYGY7eo7cY/hULwcfFkdQMJkIHj4h6JS9P+6/iizjxb7LtOOoiG4naJSXcFYqGNeKihKr&#10;8TB2NeS5I0sZptNSF2aaSKPmjT8OUjbLQvT+9bj8H+/P283eLSZYRHDIGJ+nxP4f+PMa4TYSW91i&#10;303U4pjEWikka3uZLcu3pKilxI0dd4Ia8Zaf3LOvHl+yWT+lp0N99XJt4Eo7QuKgOftNyUMyqejc&#10;V+HLcnHCEpCowj/ur/m/zP6jbEnbr/STmH/SfqlxKFmkZSVlQlQVP2fhPwnrUVwNb6LeX2pyRpK3&#10;q3giCBAAZBQGQBkP9yV+Lkf9nlmIASPHLnw/UP8Aif8AJy/3TKwBus1PzBpekaNLqWoukNhZh2mk&#10;ep4FTRFUMOTys3wIi/bf4Uw/e2m0uyl06wuodSWNhWUD4oyT8XqD9pVpRJPs4c+YcAjPixDi9OT+&#10;h/Ny8P8AdzahljM/zWP6Dffp6e11vWNKutAvJlZbeyu2UtLEaiPiVNEkdTykgb95/rYVanHrE7Rp&#10;PcSCVAEaK3+BFVzvv0+zTM3LgGWABkZCQ4efp/rcbkRjFkWmw6RBG8ltCFR2LvLKauzIK8jWrVG+&#10;VBpMVhpN5bGMO0jALEh/eFq0bk1eTf5TfyfDmn/IZIYziiOZEo8H82/5/wDH/votZJJDZvPrOo2s&#10;sTEW3FmZyDxYFaqanb/VwNDfRmRlv4k5qX9IRfEwjBpUtsSq/wAv7S/Fgjk4f70cUo/TPH9UMX9L&#10;+dw/zP5jNEywTAcrZyrMBy5fZJ7gLQhSf5su7vdFivo5F9NmRuM0tGAqdwqFRRvtb5Keqgchrfhl&#10;wSlIf7iSNytt4717d+TGPkP3a0BIHieQ64EtJ7S5mnktkR0XeJf5mqS3OteDKteLH4cxcefikSKI&#10;HpjH/dSn/FH0/TL6U79US4dI0DtvUBmHUdhTx3y5tIh1GezihZ0ab1HvIq8QQhKmZiTT00ULzbIz&#10;0kMk42dvqyQj/N/1SX+x/rMfE4bJQtzqf6PjuZbziIUdVtQnxO/JRxQIPiaRn5cVXELCzFrcxWOm&#10;RnU9YnJW3lgUhuJ6iHl/dxfz3L/888u0fZ8YD+dL+dL0+n/eQ/2bganW2CSeGCje6hbw2Larq8o0&#10;7TrdTJLHOygKOxmIJHLwiUt8X8zYJ8x+Wtb0YJF5gs1a1c/uru3ctEjNuVSY1MMg6Uk5RPk82lx5&#10;BuBIfznF0naEZfQfx/VS/wAp+ffK/myKV9DvuVxCSJLeVTHLQbBjE1CyN15Lg7y75Wh1/VUtba8j&#10;stMjHqNGPhukrsUjjNR6jftXXJv8jj9nIRGPBGyPT/R/4r/Jx/3TPUZpnceuSB/MPzxqHk7yzPqi&#10;aRcapep8IEKloV/4tlZfiES/yKvP/k5nZNJ0jTdJsEsNMgW1s4/2R1Zu7Ox3Zj4tglOebltH+bH/&#10;AHrzObLwy4snrn/sYf1XyfrfmDzP541ObUb66e4kkX4VUGgUn+6iQbJH/kD7X7fJsXubpLfZWU7V&#10;3ObbR6URjXV02fKcsrL0D8vfInp2ymSKRWD0ase9PpHjhFqGpN9ppI1jNStd/kdgczwKTDEK2G71&#10;7RdFSNwixzMV4hzULX+YdRhTNqqBlU3Kgk/sp4b+AwndsGMjoyKLR0ZWK2poBReb9/vOE15rKvIy&#10;etcPwJFAtBU7ePbKuE9zkRx9aCaWunLDGKQxJWla79PemBwzGUzCO6kJ2odh4++RnjsbtglW2yqy&#10;jhwLQoPv/pihNwZXKWrkuoHJm49D06DES2pGw6rQYuCqZkAU1+Ef2nHRs8QJkt0SlAnOTavX+bKx&#10;GpX1UmxQLThXdaTOe7UTqPnTBdrfOI3MphBqeHc1/H3y4mufVjw91oW7skaRfTE3QcqbCncdsHW+&#10;ooJdpU7dF8BU9sYDakSjslt1pAeEAwuTvUFutTRe/hh5ZaihcEyckVyCoFOu38cMoAhxpRLD9f8A&#10;KwltJY4oFjmkhAWVjWn7Vf8AhaYaxypT4STWu3tlU8OzTxElh2qeX5UhiRlj4xolWBp8VR8Q6ZFf&#10;Mv5YaHrHqXen/wC4rU3FWmiUGCQ/8Ww/ZP8ArLlGSI/i/wBN/F/x52ek7UyY9peuP+y/0yZaB+a/&#10;mLy7IttqROr6WpC0dh9ZjFafBIT8YH8sn/B5zbWdN1vy9NFa+Y9OhurJWpBLKGktWHhHOv7yCv8A&#10;Ix4/5OUzia2O387/AIqP8D0en1UM0bif+KeoaJr/AJZ8220txoGpNBeAVnWIhJ4yf9+wuCG/1uP+&#10;zyS6DpH5Za/xt4vrWj6g24thcvxPvHzLoy5h5Jyj9UYzj/Pj/voteY54C4njH+yYb5r1X87/ACl6&#10;l/DJZeZNJjJZq2pjnjTtyWFl5e9MNJ/yat1YtaaxKD1UTwxP/wAMnpt+OQHhSP0/aHFHa8+oYzY/&#10;85QX3MR6n5dik/n9C4ZCCOvwSo1P+CwLJ+XHnm0P+gapBMo6L6s8J/5KeqmHhxVzlFuh2rjPMfj/&#10;ADU4t/8AnIP8trwFdU0e8snfYkwRyj/g4m5YV6h5c/MRQv13S/rwRw6tGIZviXoeUZgkwS00J85R&#10;n+P6XA5kO04dJV+P6TI9H/M38pLkJFp/mBbJ3WnoyPNBSv8AxmHD8cC/pzU9PQx3mh+gKktyjuYD&#10;v1+IrKv/AA2ZnFnrv+Dl49eTyIPyTmK207VnE2neZ0vNgEVWtrhNumycan5nAOo+YNJ1d4gWubFI&#10;0ZDDbPDMOR6OPijkVhv+zlE55D9TcdZI86R2maTremGcF4L9pX5+tJzik403TYSLTb4d8Wnt/Ld0&#10;gc3byTsDteJJFQ9aVpxpsAu+V2DXHHiEfpZjUA8wqwX+sxMVuNMKQB6R/VmWb4fFqlKEH7X2v8nD&#10;fTrOL1XubeSKWVolVo4riNl+An4FQnaoPFvh+LDKAySMieGRj/C2ePjJsmkt1HXLUAQXPr26Gagk&#10;mtp1HxLT1C3Hhs3xD4sV15rTTvJ1vcPaHTxEYgkMZ4CMgkiMMytx/wBZV/1c0U+ME8Q4Y/Vw/wDH&#10;kRlZoLNFm9bzBJEmoreOquSzspLD4d+CEbCtErkZ07V5rq4+r3tstwk7RvJcVpWgpDGoIUs/uv8A&#10;lZstJrZCoSPFH+df+l/4a3CVMhu7MRp6sEnoPGjhNvhXkau5zaxeN613y424tWUXYnVZoXjfcBBy&#10;DVVhX7WX6nPcpRPp4fq24+OP/FJlKm7RAbeIKS8ZWscgHBqjuenWv8uEcOo6lqck5uLudLhvitlh&#10;+wwp8K+mvLjxUbfazU4xGR9Rn/Q4f9zwtUZolIooI1CABV6sx33NSanuTiMt7Y2IubO7F3BeyIvN&#10;yVZCGYN8ZUmoRT9lftNlU8QgSN/UP53+6ZeKb3C4MZODJxZKmpNa7bbfThM97bSSuUoik7KKgfjU&#10;5hZIG3KhmjVKgrTfrl8x2yum7idmLY0tuxaykC3UZaJJhWnpyNxUkigqe1MnA0bYZOXNx6YKt7eE&#10;u0MhUOy/u258UBp8LGnL4vn8OWAC92gzPNxxTR2u01S3t43WWN7iNGSqsrUcVpX/AI1ORAIOy5q4&#10;SeRpZMVETsTQBSSfamSaS3jfUb+8v2S5tGRo44KcIPTWSnxuOTEow+1m4OOXEZyPEPx6ZNYOwQvx&#10;NaxxwuY3AB50BYHjy6Gg3xGGOW8ugJYVa3lt1WBRGPq4Y1FVYEMdtyv7f+7MAvJIWPQY8MeEej8f&#10;iSbXsEijJVyGQ85CTVj7Gvj/ANc4prsdydFZ2aNnnI5yniqPFCtP3SCjKpY8+Kj9nLcoJxbEH+l/&#10;Rh/RRGrULUxm9CIxCwIQ0R5Eq8h5fE1SDQCnXITJDSRo6hViBBlNQGI8P9bouaUw3cjjTHEKnK2f&#10;E7KJxW3ZVRituxSFLluctujsYAHdo61QVoG2365OMSeTGRB2PVxI6Hvk10nVPNEWkWi3F5APrcvG&#10;xjvVdpmLbEq22w/ymXjmwxicMfEa9Z+mXq/znEIiLPRLJrTTXvjIsTCaNP3s0JoAqnkEcKd69acc&#10;IvNcpiuhHd6o+panCTHcR8AscQG4CsKhv9jlGeO259bYCAirGRZELxR8LdqNExqGbluSVIBX6ckO&#10;h6rOfLdpLcX0Vq0pMMMtwAYuKueCmMA8unhl+mkRVy4P6X8P+lcHgj4ktth+xQvoIqs627TMpLNH&#10;FsxLDj9olQP+Cwr0z9CGW40+e5OozXhLkwwcQkyktRmarqm3Kir6eWaYY+IxkPE8Ty4XKOXdVla6&#10;HpNGqxKjASCRjuhHam3Ku3xHDSvmn6l9arF9Yrxr6EVeFevp0p0/2XHN1/JuXwun+lH4/wB8z4T9&#10;N7LPS0/l9Xq1K8/7x6VrSleX/C5//9WA+c4dPvNevxbIL2syxz2sbt6izrQsHHRYX+xxxkISIkP3&#10;nEfPxOL/AI+5Ok/uw+j/ACqt7F5esI70hJkiBJUDjwNeG/8ANw4lv8rJZZ3ekweXYY7iWe2bS4kk&#10;nZ1aS5hEg5ADqZVQH03H8udCRjjhs8cJYxH01+P9N9P85sybGx/VYZe2OvQeaLq70+FLq31VisNk&#10;8vGzmEA4yK5o31eb4fWikTlyfl8OGOk6vZ6jFNcQJJNG5jWQOCFdACI3hf7JDAcvgb4f2scOSGf1&#10;gS4uL1R/nfzfV/F/pmPCO7hv1f56V65oF5p95bW0dzHZXECz3Fjdw0+CWXjJKlzHU+opB4j1I29X&#10;4f28i+r+XNLkuJ3t7/0roEm4hmKyB05clFdvTdS3wepxzAz4cQP1fvP63ixyfzoy/wBSyR/h4vqY&#10;wkY7Hf8Aqs60rXdYEVubixE1o8cY+sW4KmNiN2aM/ai784eXH+TBVlp81vpssMMLx2cEiKIJfgdV&#10;YUD0b4nLNXoc1HaFDhAjwcN+lGUg0mNrqeny30apKs09xG5WWKrx1jI5oXFVQrUfC/xYV3ui3dyu&#10;iTSBxaQymWU0+08dAkjjf/Yxn7eXdmYozlxEgcCMUd7vkrz31uHuLdXBuVX4Yz8JPIfsk0qB+037&#10;OG03mOKSzgSKh5uzvTkpho/Hk3KnxKPj+P4c6bHkiTt3fVf+8/ouTEb2kdt5b9PUrq7cHl6aQoz8&#10;T6448ivcKn7I4jl9rApkJjM9lctNAjLWdiONQKc1FP2vtSU+19lcpyWATHi/qy/3v4+pJTKJULLH&#10;dwqlxJH/AHKb/DWpTkKVCn7GQkeYp7fVY9Vt0aK3uTPwluY0U8w3wmLr0I+ItmqxamWOXH/OB+qv&#10;9i4/EbtM3t4poDbyfElArqDTanQ0w6bzlbXlq8Fu5ju7mL1IqEoBRjXYV+KT4vhzMjrRkjwj0zP+&#10;bD+r/nqakUOumKssL8uSRE/CyhiagAfEdxSlcfpkNiZkis2NvcfWFt7leTEmpDKeJqpYjbl+xlmL&#10;GIyPCKyD0y/pcPq/q+v+d/ms+S65YosskoDIiNIrED4SBuK/y5OdR9G2ktGCmSNRylkYncqUpzIG&#10;55U+HOWySByEhqB70m0sz3drdJOTDNJ+7iVNuKkP9iv2arvzwNqGpW95qAlsraOImJXjYVUPv8TB&#10;BtzWlcjPKZGyiESNrXeV/LcuhaINNn1C61BFkdvWupPUkUOSfTMh+IoK8cB3V1HbTfpJrZpZbdpG&#10;s7aMV/eykRwtHQHgwV6t/suObPs8yGKVR4pXGMf876v+k2cb5N6vZNeWQ05pUSKURi9klXlW3i+K&#10;ZHDEA+p9j/VfIna3UUUuoNeqz3y2bvcwyyhgrghS0rgGPl9n92nxf6uZGPUxjx+n+H+I/wAX8X4+&#10;lnGYFps684bX6s6pDzQpRTvGBsqgUpt3yc+WxanR5oLOE2SMIZHEfN+MXplyypRdv8nMbtUioAfw&#10;Dilt/PrhY5DVMeujPb6zDd3dxFdt6clpYrII4FNy8gpFyq55Mo8P2GwDrdra3GlpqEKRLcwyELPO&#10;zAGKpEVXU8hT4o2+1x5/5eWac3g2AuP4/wByjFOjTdjdahaearqwu5TJa3kMclpHElBHPGn+ko54&#10;BSZOSTRNX4+Mi/7rzn+u6xJJqkqz2SyXM6RtaigKGN0WgWn94OSso/lzWTjMz3HqLdGbJ7eNI4Vj&#10;jJ4pUb7nr3yc6fqGpzaEkF7E1rqFDx9WjBQFoNgSK0NFVs63Cck8Y4/TP8R/07Gt7SB9Ltk1g31r&#10;T0CvGWOKisXMnJjy60JFXp9rB1rbajqN2AkIgnURm9nkNIkjUVSR6/sgHj/l5ZjzHHI/0vTP+KX+&#10;bD+l+PSpkIjfYJZrnmDy75W0oSTyvcpcSSxaPp1sPUu7m5cn1ILeMfE7tJ8dacIf22XHX+qoJP0J&#10;5aje6vLn4JrwAepL4gH/AHXCv/EftZKq3NR4f+VeKP8AOlL+d/S/0jiTyGZ/o/zf+KSew0i4ijPn&#10;v8z7i3sINNDXGm6HzrZ6av8AvyVul1ft/vzjxjb4LZPiwNJ5E8x2P+n6Vc/WtRthW8giBVlY1/uS&#10;dplp9pcwDq8ZJr6T/O+nJ/m/zf67TizCZoL7r84fKLS2Vn5phTTdG8wCui3ly4ZJFCq3+lLxX6k5&#10;Lr6fNm/4yRtiNp5imkBWMpbXsZJks5wRBK3cITvbSk9v7v8A1Mq8HJhPFp5GP87D/k/8xyRMhkNz&#10;oQWjNz1HT5wPTvo2rdwoRVebA/6VD7/FLx+16v2sVj123k0++jvInW/tVJg0/ZZZCtCEjbv48v2s&#10;xcvbWQRqUfXxf1f+kW4S3FKx0V49Qt7qwcG3nJNxKNwCVNXKklf8ldvhwBBYaNLJBc2cAUXqFDCa&#10;hqkGQ0YAhT/lf637WZGnljErhH1TH/JP+f8AV/A38Z6o5rq+hglFzKoeFgRMikrTZd0NCd/tDCbX&#10;fqlvqZgYPZA8mgk4rIr7BVVQCFVh9kchmNrs370iXo+rhlD1cf8ANZiz5o6wkeS1jct6j0Ac04/F&#10;3O+Iafo93LCb+K+MEIDRz3TA05BuAiRQavJT7Mf2srxaIzAnGX1f6aX9GP8AmtWXNGA3U7zU7eCd&#10;LbiZruTeKBBVqfzt/JGP9+N/xLD/AE3TtT1+dNI0K3C29uojuryYBgi1ryupF/vJCd0tk+Bf2uWb&#10;uEBGIJNRj6f53+l/1XJ/sYOn1WrA9Uj/AFY/j/dMZ8zeaNE8mWEmueZL0zXkx/0SzQ1JcLT0rSI9&#10;Nv7yZv8AZsq/DnV/K3lDS/Lts0VmTPdzit5qMv8AfSnuCf2E/lRcrOYyPD9MfqjD+d/SyfzpfiLz&#10;mr1Msgs7CP8Apf8Ajz5w86fmN5h866yp1Am304UfS9GiJCrU8Q0n+/Jf+LT8P++lXDmWG3mgkilV&#10;JoHBWWNwGRgezA7HITw5LH87+FxsWoAO23mkMum+Y7HUbe5gkltdUjbnZmAtG8RH8pH4/wA2c18z&#10;flTPA/6R8qOVeM8xphfiynrW2lP2P+MT/BlsIk2Dz/2Lt8Ha8dhk/wBP/wAU9u/Lr89Z5w2jeeIl&#10;5p+7/S0afu2B2AuIh9n/AIyJ8H8yJgfy9+a11aM+m+Y4n5QnhJOyFJoj0/fx9f8AnovwZLD+6ND6&#10;f5rLW9lwz+uB4Z/7CbJdT/KfQ5phrfldo4kn/fNbw8Gilr0aF/sr/wARyXXOpR3caT27wvA4qsnL&#10;kGTx65tceSJFh5yWnliPDMEFEaNp8UAeGtwZY24yIU4lZOtD8I/5pwnuL+FQxllhKqdhwJ2p8smT&#10;TbGN8gWSwafIpHBJgWX4jzpvWvjhff6lB6AWO5Ecg6ukVOvh0zG8YS2otowkHcfai7W2l5kvCxQ9&#10;FeStP14Fm1NHIEctyxUbhEABqOuxy2UiaocljjrnwolLcgbxRqPdif4YBSZ2aq217IH+KpNOpr4H&#10;wzGnA3tTeJbc4rjxG3KFabdP7cVeOcMhWwckUZvUkpTentjLvJYiXS3eqKbzih2HFcGRR2pgLzLb&#10;pIhYhXmJ+mnL2y4cHf6mu5Dlde5Rkkf1AFeVgaVKR7D6SMTjlV0jTla+o9SeO/xDf3H2cskARuo2&#10;/nL2WhLfvio7dNuntgyHUILVuNxLGJTspRK7P07DI8XDzUwMuQQs1nJOtY0fh3DPT7P0nDKHWIGF&#10;I5zWQDYLSlDQmle+GzZ9zScZ6hL5tGfmS0CkJXdmrXaoHTtg3TdUCyn4pXBYmlNviFfwwmpMJ467&#10;kp8xeXY760ERjhjBVFDHcjg30dcPbbUxM7ExMpHY/KvhglgAceiBzYJr3kKG0t4lW4TgrBmcgDuV&#10;PfsDg10gubZ4biFZYpRSWCUBlYEd1OYXhGMrBZxymJFGqYDNpN/peqG+s7mSKaNS8F/b8kZHU048&#10;l/yRVlzmHmP8rYpdUmj8tOtvKkS3H6NnY+kSTT9zJ9qFvDJ5Ix4QT6ZSP+Z+P6r0em7RIweJk3HF&#10;wen/AHz13yv+bd1Z6Fp03mtTMl7dvZR6jCgU1VOatLFty5DvH/yLwDofn7zR5au/0XrVvLKsextL&#10;r4bhB4xSfYnXw/azXZNKQbHpl/sJOXkw4dTHiB5/xwR/mn8p/I3ne3/TGmPHbX01WXULShSRqdJU&#10;H4/tZ1bStc07U7GG+tpD6FwtUVhRvAgjxBFMsxaY5ASHmdTGeGfARZj/ABReI6p+VOuWV7ewS1dr&#10;ZzGStOBIo23zRlIwcJIySob4hTp2yGTSyA2DVDPyJSPUPJuqwQNJ6D8P2CaA0AH9ccTWqA9Ov+1l&#10;JwS2IHC2w1AG9pVN5fvVaJxbtAxYhZ1opFB4imAbzQdFvV/0vT7a4/4yQoT99MPFlj/FJyMesIOx&#10;I+KOtPMXnvSF/wBC13UbYAgcBcScT7UYsMI7j8tPJs+6WBtGPVrWWSH8FPH8MRqJ9RH/AEv/ABPC&#10;5v5+cetp/pf57fmvZhUfU47tVNGW7gifp4lRG/8Aw2FN5+T+jzV+r6jcxHsJViuB97KG/HJjUA7S&#10;j/pT/wAW5Ee05gCwyfTf+cofNMTcNR0Wyuwv95JbSyQMR4gN6q/jhY/5UeY7Wv1DVoJB/vthNBX5&#10;8WdP+Ex8TF1BH4/on/et0e1Inchkdj/zkx5PuJa6roF5aSEcecXo3Bof8qsbYFuPK35h27o72iXj&#10;RiiOr285A6/CJVR/xwkYT1jt/O/4/FyIa+B5Ej5p3Y/m9+Td2jxLqsmlmf43WRbq1BPSrMvwV/2W&#10;FdyNZtFlXUPLzKsu87fVpo+fb4jC0qn/AIHLhiG9fxfzf+OuVDW90v8Acsl0zWvLOocX0jzdHcHp&#10;FGbm3n7bfA4Elf8AZYWRTaAhKQxvYsVKcRIjlVbsnrLFInGuwDZhnQgXRMb/AB/F9LYNSfJPYodZ&#10;QKZZobxaVUlGiJ+fBnT8MIIvJNsXDDUgYwQoElvJslezRmReVMw5dmSPItw1A7kTJe3UYqbQvtuI&#10;5E2Ph+8MeDLjyHash+r6naSEv8Cx/u34AbCkzJ8RJ+LMfLoco5DZkNVEdCow61WguLK5tjSrc4+a&#10;j/Zx81/HA8nki3tQv1qW7TkaKwjjCsRuwV+TKdsxMmIx+oUv5odB9qKt762uf955VdqcuO4anQEq&#10;aN1xQeXNEWE0kuiw25M8YFa+AXKqHcyjrJDuVl9Svxcae1csaFo61IWSQLuV5mpB6AAAHb+bERCn&#10;W5PJdvgDWNLhtGguLUf6OxCsCSFDeHOv7Xc4JRHMORp9QZgg/U7DTy/YwmaNnb6xEJgGgX4nhlc8&#10;BIpFRJH0/e/ZzM0sYiVn1j+b/vlnNQupXSGRlFGVSyk9DQVocS9KK68wX1nLcraTPcH0LdeRWiN8&#10;XNVovJlHw8245KhLNLiPCZS9P+mQZ/8ASTlkKWqSAepRAxatTuK198NrJIrW6lslUXEe7I8Knmxd&#10;jzSlQrceSs/p/wDDZlwxnHkMQeL+lEf7H+l/OUndTeSRohKR6dBuJCAooftHr9FcJ70XT+hfR3Eb&#10;Ti1WOJJApcmpVuO/BfTVv9iuYkjdEH1Rjw/j+FmCOXmrRqF5KEoCxYkbCta1+nI291OsRtw49JiC&#10;6g1qVrQFuvw+GYRJApuiBzVaCte+By58chTIl2N9SpCrVmOwA6k4RG2s5gHYKgsbiWK7kIMZswDK&#10;hUk71pU7KF261y6OnJvyajn6OJAIHc9MQik1S1nVoDJDMSiqY2o1ZByUbeIOMYENUsl83EA9d8Pv&#10;L3mO3Cvb6zPcTTpKGtojGJiso+EGr/EpU/s5mYZRoifE1iQBKhNFICHt0TmTSQtUVU9fs98S1T0L&#10;S7eS60r0L64eRib5y8JqaBlCUCnvR+S5DLAwO8av+czkSOa+NhIvJHBQ04lfbDifTlbyfb6MsqXN&#10;9EwubZom9UuZTUxKErsgPw8vs5my0V4RUhI89v8AcsIYzZle0/4f6SGRqXb3A5LEQYpFYcACh+3v&#10;1r9nDDTNS0/y+qGC1dJ7WELNHIAJJJSOXD4R1Vf7z9lVzLx5cOmoxB8SI9X9OUm2G3vUb+xbU7Oa&#10;2mlAhmYem8dKhR3371+zi/8AysHUPqdf8Pv+ivWpz5/F48q8fHv9njmR/LWauLwv3fLq2eJK0t/w&#10;kP0h9f8A0g/6U9L0udBx9OlKenX7P/G2f//W5yPNlzJNcXmvWsjx3iSLb3sKmKQcZKJVqAhafBUr&#10;+zlsJ8JJyCXr+icfQ5WKHBGn0nbaLFYWVrY6O62tvZsq+gQXT0qbpQnav2ga5L1S11K4ty8pWJkM&#10;PpSISW9RAePqjwYI/wDrrnRnJxHh3lt3en/lZ/s3JJNnZI7xr3SrC7dLYSSwN9ZaWB0XiiOWLCBv&#10;8nmrH9tcMrDTbex0ttMgiUiSdnKhgAZWHIqFrVeTKx+HivLJ+iEhjFR4/wDScf8Ax5o47kP6IY3f&#10;3v1nzSPMjTG3tYLFFZQrnhD6xBnr9hv72L9h29Pl+zhPLZ6FPqct1cLHBqNueDeg/F+Ww+MEBu3x&#10;c+UWYWrGnM+KXD4n8XB6Jxl/O/pf7lkJdebKLV9YSyt4rRhe2cq+qJrlP2D8WzRngVYH4OI9T/Y4&#10;9p5JtFb0bhnaOeRGZ1IHBhyJSpZaBxvwznu1cpmY2b+rpwtGUDiB8kx0u1EGt3LrZRwLdW8Lyyxs&#10;hJkjLKEcAK5IQgq7/wCrhjpVraXMZs552fijTRSCvAcR8VSo+0PfMzsIkCZ/h24mMSQDIdEi/MXW&#10;dX0Q6fqem2S3DSzrZXKj0xNxlb4AvqMo4l/A/a/4LCbU9INjpl8lrbyS2cwrPPGQ7FVPTiCNt6t/&#10;NnSkjgPDGXAXNjOwmOn67Z39/ZG7nSC/VSIrB1eP42FHI5j42X7I4/ZyNzXUi6dJHYPPaW9m/qRT&#10;P8XqRxiihIqEIo8WZvizFySMobekQ9Uf+OrLl3UnsULmYyXHpszKE4IK8Cd2+M0LcttuK4T6yiXV&#10;7pzXVmOdxGGAdiyFAfiV1Qngz/tSfZj+1ms1OIynE8P1BqnGyNkQlArUJNCQdt8J9GEdpq90kkkI&#10;sgxWeNjyjKF6IV6EhWp/rZiYPTI3y/3TVEEFealdqgn6DnQNG1a0jjS71CdVlDxRwxxn4kj58Eqa&#10;cn5N/P8AFm4xZoRx3klvL0+g/RH+nt/pkzJpK9Rspnilt7VAElWRpC1WUsy9ACfh/wBj8OSLVLy5&#10;gmhhSKSeWj3HKIgKzRgGNRUfZHL4qf7szksorJIR72MeinpsMU9ssjqEQp6Bgk6gbiTkK9Wp8P8A&#10;kYmZxc3KmRuRkLSGIKOJVRR2Lndfh+E/st+zlQ3FJtFcBboAgCoq8Eap+En7Ip0Ir74E1vzHY6Tp&#10;6wSrJO8khjha33duIAej/ZjZEJ5fb5fF6eZ2l1k8VxH0yHq/h9H9FiTug5dGa6vFvQfTkWMqEZQY&#10;3LGv70VDOvIK/EFP8vCyxkWQaobKwg05GtWaOUp9ZnKsB6TENWI0I+JIxz+zyzZQxyyQnOjDhH8H&#10;w/03+azokWXT29yj2jXd49wzSopVf3MQYA8qBAW/4N8l2n3V5+jzDfMrXUcMXKSM+j8c0ILBgo+B&#10;VP2F/lzV63KJkivp9H+f6eKX9ZhLcpZa6RAl/wDWbJuCTv6hicfWfhgkb44/UZuLSftP+zyXC23G&#10;q2loqS241GyupY7aJVjSaOAEMJbgbfvF5lG41yePFPw9uU/4q/u2El2rSaPdaypF41pqFoiSyQi4&#10;khaQuOSROgYDdU8Gb/huRJqEVtel7W70lbm9tj6ccF1+4icI3Fvq9ypZqPtNHA3xfb+Jsyoav+dG&#10;Eyf4sv1f6aP1cP8AuWYn37plFHfIWYTkRzt8E0ShioPxAyxsOKv+wzr9v4eSJhpoFpp2uaGssTrZ&#10;6baSg3d2S78Wi2Ma8uPNm6J/w+bjHlx58YNev+bG4f539T8fUznkAHEf+kmPebfNl35f1aGzson1&#10;vzLqURj0fRI+MauvL47idxy9C3h/3bM/+pFzbF3udS8wXI0Dy1AYNLioZ5JCaU/37O/7R/lT/gct&#10;MhEcUjQHp4v+neOP44v43DyZL9Uv83+ilM/6C/Lyzm89fmBqCal5suUMKTRpsin4hZabAfsRj9t/&#10;ty/3txJnQvLXljTdAtvTt19W5kA+s3b/AG3PgP5U/wAkZptVrJZfSPTj/m/76f8AOl/sYtIzEbmu&#10;F8y/mp+aXmP8xNRJvXa00mFq6fpETVijHQPL/v2an7f7H+68MLOzFq0jBi7SNyJIAI+7MQnamGjI&#10;EzIH00gvzE88Xfm2DS4LmxisV06EwQwwu8getBWjiv2VC4UeZ/JOka8pmYfVtQA+C8jAqfaRf2x/&#10;w2X4dVKGx3i7OhIWEy/K389/OP5fyx2Lk6r5eBo+k3DkNEPG2lNTF/xjP7r/ACV+1nNdV0m70SZL&#10;PzDbNNbV/wBE1CFqMhG4aGQjZv8AiqTM7Jjx6gWef87+KP8AWaSenV9WeU/PXl/z7pX6U8m6msF9&#10;F8V3YXCDmD04XMNeQB/Zmib/AFXf7OIzQXNvCt7byre6arg/pNKpNbIx+KOWMV41J6/FF+0uaz99&#10;pT/Ql/yryf8AENsMpHNPrTV4bq5/R2pwmw1Qqf8ARHPKKcCnxwyUCyr/AJPwyp/uyNcdpUAvNPux&#10;cIdRWJy9rbqymeSM7BSaUHpFeUkg5NxzN0+vGQcMgCb+nJ/N/r/0f9M2ZNSALDWuXsunTW3plbeK&#10;5/dyXsm1vAVI3fcfFJy4xL9jl9pv5hnlnyjqnmeVLqb/AHG6GhbjJEhj51+0lqjfEvL/AHbcyfvJ&#10;MzZZI495fVL+D+KX9f8A1LH/ALObq8+YgWBxH8fjhYJ+Y/5w+Wfy/hfTbWQat5rnTkIXbnwJ3SS8&#10;kT7C7/BCn+wVF+POu6TpOn6Zp6WWn2621nCPhij7nuWPVmPdjkcM5ZpAnn/sMf8ARj+P6zy+uzkS&#10;snd8/wAOo675010X+rXf1rUrk0e4kIEcCAk8I0+yqj9lF/2XxYsZ+qqhqUJI7jtmzjpoiXE6mWUk&#10;Ue9ndh5DtLe9hvvrAbiyozleQbiK15UO9fDAKzCKN0Cbcvj5P03+eZdA72y3Jtmc2jQ3Usdw0h9Q&#10;J+7dIjWtOn2aeOLQ6jF6SiRlDb1+jrlU8YskLwyJ8kk1fySBNPLZRSpJL8VQBU8hRNyf5jkZ80eW&#10;9F8y63bW94DHcGzaS3vYDxmSjUBr+2v+Q+YOceHA/wAXDT0PZuaUcJI/1Th+xuw1/wAxflx5DvNS&#10;s0E6W2pwQyWFyxMRSRP3gQgn0zyFQy/7JWyLr5b87eUoXe3it9X0hXZriCIFZCCB+94dY2/m9Pkv&#10;+TlOn1UZGon1fzfp/wCOyc/OIZojiFf0mRaD+cn5b+d9RtraO9uPL3mV0CQtcAIrMGr6HqEmCcE9&#10;Fbi7f7r4vgmLUbXVLF7zT7mGGKL++ilhBniY/wAyqrAr/wAWfZzJzangI4uKj6fT6vV/S/mutHZ8&#10;hf8AF/ncPpZvb393b38enarZSi8kqIbiOelrMo7xl2VhJ/NA3x/y80+LAhvUUiJr1i5UiqRftePb&#10;MmI34a3cUxJ3rb3p8tvQbW1N/wBp6/1wHLK0shkSW7kFCDwHEGu/82GWM80iq/hVQoQcSsS06Cv9&#10;mKtBNJLzW1vXqoXduI3HjxOJiatAmB1isMiKKGWFd/Cv8cbFp1ypblpzF2DM/OUjpuP5cjwb0k5R&#10;zBbNxEfs3AAqAOIB/ricdjcCIObO3jjb4XZ5QetTT7f8uGI3tJy7VZb9ZDIU9Ry3XiFI9utMUjtt&#10;QjWMsLOKPxNG3bYdOXbJThKqQJxv+JpnRuQHqt8qjp4dMFG5h9JQ11AJAftCIkUGw349jjsIgMdy&#10;eRWiIg8hC5B7F6fhXDG1vYFuIoFuDyYkhxFQfZqB2y6MgSBXNoyQPCTX2oeWCRkLtbimy8S4Pfr3&#10;x00oFwiPcTEp+8PFeoNKftZHJj3plA7XQUxAfTfhBCA37scj4V8BgywuK3cSqJm5tUsR/LX2OTlv&#10;QQRQJ2S/V7QPp8iMYV4j57tSvcYd2928c4PFiTRSCewJAO1MJjtTjSiCGN6lo8d1YvAzKifEQ6ru&#10;WcdN64lZXzTeb7iNhxb6ijkf89M0va22MB33Z0QNOK/1SX3POfzx0hLP8qrAoxZY9XC8gOJK+g4H&#10;h4Ya6vo2k67ZGx1e1S7gp8HLZ0J7o4+JTmBpdfKPpl64/j/Tf7pGo0csMvExHw5fxf6nL+vj/wB8&#10;8y8g/mt5m8u3SejdyPECBxJBYqP2W5fDMv8Akv8AH/I+Rex06HR2u9CspZI4NPlHoeqS7mG4QSpV&#10;urfF6grm70gjImvpNT/3sv8AZRcTWZDKMMkh6pDhlX86D6N8pazD5otIddmjjnbUIA0vEFEWe1ka&#10;GVODE0YoYnYYOt9Ud4zE3qepEaGah+ICvbMoVL4OCcdG+/8AhTK88vWzur8IFhcE+k1KgtsDg2PU&#10;GhkiBaRozswNNge5yiZG1cmHh3Z2tJb/AMuW97ZSQelAvpnmpAqSw2oBXwwX+k2jiqFZlWtWYilP&#10;HLZYBPm08NHmls/kTT9TkKzqqcmUgJHvyUU6kYJt9SjkV22oNgSa1yqWlF8mMpEdUl1H8r7dLmMG&#10;Nj6nJp1EYBNT28Nsbb63p888kCMBNFtMld13oK5SdGAeTZKWUAEnb+FCah+TaWqC5jhkEE4AQgg8&#10;up2r7YMFzbE7MCcgNDztidTKhSRr+VF+skzzqxRiPRJIqKHvT2zc4W+JW2GUT0BvZvx601RCT6r+&#10;WOqW9zWP4o2HwitCPHHoy0oCR+rIfkCB5sjrDaXv+X9ykZdo19RSRy2B+E7muIXOn2N0tLm3inXw&#10;kjV+vzGIwziaBIHvbI60gbFdZweZNLuOFjqd3ZAcjWG4kTpuNlamRqfyR5KudWmt5dJhRkiWSsHK&#10;FgWPX4CMuy5ODGJS9RlI9ztYajMcInGX8R+r1fSzH/lZn5j6D5ZsNUfWprpbi9ltf3yxTVCIGAq6&#10;gn/gsQufyq8tyAm3u760PZfUEy/dKr5jHUxr+3/jzGHaOoBoiEv9ii7P/nJTzNBEWubW0umH2neG&#10;SFqf60TMv4ZzXztplnoupjTLe/N29v8AFLI0aRKkj9Eb09iypuds1XaOcTqPdu7zS5pZIcUhwvbP&#10;y280aj5p8txa7e6aunLdMfqiiVpTLCOktWVCqua8B/L8WEsczoaAn49gNgzAdWNdiPfNWCXIZXlG&#10;6iqwSrRu37takUVepr1APv8ADgIKQXYohhuEktpFqZlq0tNwBuqou6n/AGOSBTGdGw7CrTLe8tNS&#10;tBd2zujXScJY2ZIo1WQHoPhKn7XFyvHLCDRocTlkGUSQsmFUYV3odvHbJQ1lHPdXk6xxGwvrho7i&#10;QmjPFX4ZGfYstf2F/Z/mzaxw85EXf+5bgOp5oSORo4o42Ws0cQYIv8wFOKg9+2Vp2o2zXT2GlxRW&#10;aQkm5nuJBIOCmhVQCWZn7Ub/ACcRqAZ+HEDH/Ol9X4/3qeSlcwziBZrgPcutPTgiHE822BO9Ph/y&#10;vh/awj1+31ZJI7NBCiPGF9cKqfCw/uyaUjDBeVMx8uKcBwxIo/xf1v4WQobo6Jo2BK12JBG/Udci&#10;8kKc5hDOssUZ4RygECRj9kKOvxe+a84xfNJyqo6dKe2Br4cZ1jtyzVReSHdw9PiU09+2WeGA42TI&#10;S7BXlyK1udR9K5ne3PBmgmjZUZZR9k8mIGW4oAy3axLei05IWo6+9f4ZNNJuhHo1xFcwW0ljJxdr&#10;Pk/qLCHCPyO/LkwaTf8Ab/1sycGWQBAAlH+bJsjKiUNPbc7iORXKvHyC7AjkR139sA3bWcWnfV9R&#10;jW81CR2/RtvEwS5hfmW9SX9lfgCrR+XL+TJy4Yx9fql/DH+KH9ZZF1JnulMTNGqUM5IqkgoQFUnw&#10;rWq5H7+e4j1BdQuuf1zmHW45I1WUVAPFQjMu3MrmFKRu2JF7lEgDjQdMNvMN7b63aWeoyXkZ1C0t&#10;wbyNtuQryBVV5KKfZbMjNLxYiRl62Qlcd0PaWq2vKKJOMLMWRRvTxrXxOSjy+88+jrd3EMUbzSf6&#10;MIEdg8TrwKj4fg5b/F+zm804lPT3IbSPo4R9X8H+azgSR5IS+c/W1i5gxBB6oLqoQhuSudwxpQfD&#10;/Lg7R9PvoxKbS2l06CZ+dxbyxhxIV2YtKSW5FRT4cyNFp44hxCMoSv8Aj9f4/os48N3/ABIPUL/S&#10;DLC8s0U9zD8KOknFlMgoDwHwtv8AzYc/U4vQ5/VF+p8+fo0P2+v93Xp+1m78CXfHh+rw/wAels4z&#10;aX/XP9I+pfpE/pD06eryWvpVpX1uPHly+H/Wz//XiOqWWtSm0Go6IzxK6ljFKPWhYfDzLLWOZGWn&#10;w/tftZs56mczEzjfD/p4S/3znCd0dn0LpeuaHdxmbSdUhbnydI5WopBqeJQlZIuLdar8OSKKttAl&#10;1axvc2NXXiI/TKSk0LOC3Leo+Af5LJmyxaucaBHB/uuL+d/U/oJMydj6bSKe6i1LUJdKvbiLTtbK&#10;xSywtIJS9qasPSbgisilH4y/8ZFlXBGnW9pPF9Y9agWQFWZQJBKqEMGbbn8B+GvxLmwiSRZox/0v&#10;D/xSy9JtL/MeoavYaglqtlHP6kLpJEjn0WtZJAUdFofTcShA6r+7fl8PHCDzBqVvcyz2U1qCITEY&#10;r0PGqSlnFI2kow79G+Fs0+rl4wMZR+n6ZX/seL/csAL3ZL5c0ya1hS9iml4XKFmspA9YwBSqRk8l&#10;5U3/AOFxLRYLmPSZ47q8ukuGuWCpcKjbtU+khSiIpTfp/wADnLauPCRHf0/zmmQqgU9V2+txlI4p&#10;FkQNPKrUI4j4TSnxfEOP2uWG+mM2nxTySt9YICnjDWilFBZf5a/s8s2vYxNTN7eni/q2uPf5pH5q&#10;s5tUksrdeFuWMoHrAHkHBRT/ADf5XFf9liD+Yprwm+gu/SX1CrWJRVLso+EF/tR7n4zxbOmOSchx&#10;Rlxf0R9P9H+k5cYCIQlj5MsdPht9NNmt1GkJBvZHdigP2qKahuJA9McuWFGoW+o6k0sV9LGpZALK&#10;aORwDKw5NE6JT7P837eYxwTIPEd5fRw/zv4opI2T20W0sIQLOCQRhqyxsN6D4eYZz/xthZdaZqUT&#10;mkVLUIscvpRkxNHxPOKDjSTkznj8R+xmNqMcxdXw/j+5apEnkfSjYrqB6IHBl+0Y2Yc1/wAphga/&#10;1HT5I57OGT6q9tEsFuohWZC/AepyYpyXj0+L4f28x8uaJJEaG3D/ADv+GS5MSbDcNtIkgdx6jOTy&#10;krQgVqopXfDS38vWzNBFdRC55Ks7XEXESs0J+CrLSPgqn4UdeWE6YcEqHFXq/wA+P4/rMuHnSHnv&#10;j+8kgl9N43WIpKrcDyPhTnX3U8cP75bmN7FUhDR+kvGRXPBiu7mg+Ki0XOd1IJyy24f4uFruys0u&#10;SOSO7R5f3nrvUUAdA5+AGu3Ljvl3txBPFZsbVILpv3LyxMQKl6qTQCvJjvX+bDCMpk0OQ7vx9KK3&#10;Wadp8unzXzPezXME8nrrFO3PgeNGWMn7EYp8KD4VwPq096mlW76dDHJOkh+B+PIM4KhypFGIfl8A&#10;K5fhy5OMzHqlt0/0voUErhHCb2SOdmVZI/3MgcqCqnm6gg1/lauRTy9qdxPLqEC0TWPqs/1bhS2c&#10;L+07iT4U4PX4/wBhFy7JmMoSB51/U/i/o/xf9IqZWCir+OMxwc3CwiVKg1PLsFHjyyepClvot39c&#10;lWVp4FbmrcX5xwKFdmkoBy6rxHxLlGslewr8V9f+2f6Vjkl3Mch+s3Gr209nE9qLOf0Wdk5pJBI7&#10;+qqLESOPIJ+8f+7ZOXHAUcPr6PA9Z7ZzHH6lxEQFCIK0BYBN2b4s2Wi8I4qMjA8XFL+n/BHH6vT/&#10;AJrKJRd5LPFrjqr283IfubZ6GT1GoCzKtXoqrt8OP1ryvo2o2ml6tql1Ja6Vpy04KzpNcPHT01jU&#10;0KlacvW/11yc9PGeWwOGMAP6P4/q/wAX9FpmeE+Z+lhn+NPMEOt6l5N8u2K3vmieUXM00lH0/TYr&#10;gEtLdujVMnL7FonxyfB/lY+xsdV86ThIIxpnl2Byf3a0WpNW4j/dkz/tv/N9rM4nHghvy/hh/Hk/&#10;45+IuJPJw7neSH8x+avKf5P6VLNc3EnmDzxqiKZZZmH1m4KbIZSNrazirSKJfh/ZjV25NnSNJ0iw&#10;0qySy0+IRQruabs7d2dv2mOaXPnnllZ/zY/wx/quOcsDcj06Pl/zd5s8z+b9cbVdcufrV3J8MKJU&#10;Qwx12ihj34L/AMM/2nwxWMIN937DwyNCO31T/m/8U4BnLObJ8PBH6sn87+hiQ0dvHZLQr69+4rHA&#10;OiD+Z83DY1+/qMPh1uea5NbxVGA4Mf8AM/j/AM/+c1HpnDnNMxknNf3w3QDwUDdQMRDj1CldwKnK&#10;Rz3dlp88vCNbcMfT81mqaD6FpYX8gDx3spVqHrRa9cZd2lrd27211Es9vKKPE4DKR7jLIyMDcUw1&#10;YyCsg4Zfz4qel3mreX9Th1XQL2S0vITWKRG4uPFeQ2ZW7ow4t+0uc5138vtU0iZtS8sSvIm/qWJN&#10;XC9whO0qf5D/ABf62bTBqozFH/Sy+mTaMvD9W8f9U/h/46+kvy4/5yJ0HzPBHoPn2CKzv6qEvyON&#10;vI42Vm728tf92K3p/wCVH9nIxZ/Ury45WbjSdXjJItHJS3kk6H0yafVpv8k/u/8AUzC1fZ5+rGL/&#10;ANr/AOqf/EuQHrc02paVG31kNrXl6VCXnA9W5hjYftooP1uEg/aQerx+0k328m+gefLiGYafryMl&#10;yhVC0tEmWo/bWu6/5WYOLPR3cbUYOOND/pH/AIr+rJ5J56/5x38u66h80fl9cQ201wvqvp6Gtlc7&#10;/EY2WrW8h/yfg/yMnP6RiktfVt/jjZah0Ioa/wAc6jQTxT+k7/zf4vx/SeH12nywnWT/AE38KTeR&#10;fKkFldva3US2OpLIFm0+6QiVOFPiU14yxnqsiYRNfXEcxkEBLSJwYsaCm59s29bNZiCKt65BpVu9&#10;osLzrwikMihF/aqPngZZ3YJI8akPUykvsPx+WDhABpt61/pUVLZRqkkcUr1Q/AFQGv8AwvzzTXCl&#10;1ZTEUkIoxNag/bA3OPcsLFjdpLFTGFkWflGpDIAVpQ/AegxCyuVbz9YwhhR7KRVC7CgYmn4Zh6vG&#10;JCUf6H++dppshhpJSPSbFPzT0P6z+VerRIjc/rUExLbmoZQT38cl7Aq3WhzkpRou10+QSgXyPeQc&#10;JuDdCTXv3yO655Z0eG5GuRMLG93Enpj4Jww4kPGNt6/azo+y55ZfUOKH87+P/j7p9VrRRxD1H/cP&#10;on8hvM3n7U449F1SD9MeWogGgu7tqXFu8XxR+nIamVQR8PL40/Yk/ZyE6hIYrhlF/IRU0WKKlNq0&#10;6jNpKAB5NGPccvtfQMMdUB+rhfm9cAanrUWkQW08z393zdoxHEAm4XvUnxyrPk8MCVcTk6fTHMTE&#10;cMabeOR2+GOEdyW+I/hgEeb7qeKeOLQNQmWYAfG7bfdGcxDrwL9I383O/kiW3qG39FTkmtYWRpbq&#10;CAg9PhWv3kZcd95nkQra+U7hiQRykaU7EU/lXKTriOXCG0dkd8/9iEJceaPLcDVuddsYgOzzwr0+&#10;b4pFafmM8Swx+WFEdagvz60pX4nXtlMu1BE7yhFt/kmB6y+xC/468lSEyxa9byqPhJgkSVQR1FUD&#10;b4LOk/mrMqqdJs4UBHEP6fbp9qQ5VLtqJ/ykUx7Jxj+d81n+NvKankt7NMzbfu4bh/u4pljyx+Zz&#10;jgX022B229Hv/sWyo9sQ/n/Z+xsHZWPuPzk1/jPRN2jg1GanUC2uKbf6wUYl5b1HWYJtQi1PUxJL&#10;az/VqRxfZZV34kKvw75udDMzjxWS6ntPBCEhGMU69C2uoIpUt+SSKsq8zxpy33FeuGUt9JJH8V3P&#10;8O5YDr2oPi7ZlYsgmSIkHgPDLf8AicOWEwomP1fSujt0DHjbovan8emL2l6PTZi9zMVIjJPsa1FC&#10;csMjFHBf80KVzAeajjAg3NT7intguxaNbokW8zUXYt0PI7/s5OcqajEkc1G+LtbUM8SAntvuBt1O&#10;DtDn/wCQhyQcSnPTOSg9+MgzT9rCxtvsHZ6Q1pwf9teVf85B2Zm/KYOrLL9X1KGR3UbAEMh/4lk1&#10;ptnM8nfzw8URJ8kpNxkZD2PfIv5vhkS7hvoufOWBreT0zRmMTerGK/IyjN52Xm2IP8P+/wD+PRdP&#10;q9MBAiuUuL/i30X/AM4veZEmt9T0O6ZXa1mS7tTL8XGK6HozKv8Ak+qkLtXCiAQwQvcXUk0USoTI&#10;0siqo+ZPzzbDhluTTpyZcXDECRe9z1mKxx+hyLCnFCTTAB81eXIpGLX9uR8IqZq7L32GHjxD+Nu/&#10;KZz/AAS+SqdNlMYHIqfiOyAbnt1x7fmD5XWJ1N/bkGooDIxp9GD83GIoS+xH8l5ib4T/ALFRXRrl&#10;WQq7fDv0Qb/dh/ZanBNaQ3Fq8JsnVXErHiKP9mpboT2XLZ6iNX3hxIaLJKZjR4o/Uk+t3dlYyKt6&#10;9w15MSlvbwI0srhftMscYLcE/bk+wuFmoeefLelahPbzgw3ymkxSBviruCGP2h/lZWdZEbGy5Uey&#10;M8gOg/pSV7HTp9T0+GaG5NzZtvDyk2pSnRRsfb7WJf8AK1tHdqRxXci9uEI/rkTrI90mcewMvfH7&#10;W5PKEgQ1aMEkmrO1B+GGfl/ztb6rcSxRQ3MHoqGYyrSpY0CgDv3yWPL4kuVU0azs2WGIJMTxJfqn&#10;lNViWQmCbnWlD0A71PXD8TyFWmEshAHNYqd/DLpx2cAEXVf5yST6Hb8Uha3gArwaTrt05YtDqTkA&#10;8H6CoO3c5WACeSJ466pc3lGyJkUGJVZ+oWu/ELt8xhZpt/Lc+cdQRlC8bKFgv+yzUdrnhEQHquyd&#10;OJ6eI85sI/PzS7fQ/wAtNCW2o0Y1iXk5Xb44WHT/AGOK+dPM8flvQJb9qfWHPpWinoZCPtEfyoPi&#10;OaHxwDyc09n1uTt/Sr/YsD/JnyFc+fvNMVq6enolgRPq9wjkMYwarCFrWs5+Hl/LzzgUt4ZJpLia&#10;QySSAv6zHlyZjU7HqzE13/4HMXivc83KArk+2YIIYIY4IEWOGJQkUaiiqqiiqAOgAx0DMYkREqx3&#10;NTWp7DpSvu2RTa/FUglmLVRl9LoyKzlm7qa7H/ZfB/KuCidgEuJA6nMLa/ijZVglap2HFhyJ6dRu&#10;v83HjhGKfdL5JWiWI9HU/SMMPQuUuLKSVJI4PWijmh50V+TU+JDWoHRV/ay+EcsN6lAX/VbsU6sL&#10;JnQo3FgH4txbrTb2wRq2o3L6jFa6fbs9rDcPbo78QFljpxKo448evEty5ZsJ6ifFwgcpf7JzAdt0&#10;HZQD6mZrn4ZJk5zup3oevxj/AI1wLa6eJpgmpCNXtnl9GjLGOBkDPI1CHLVHw/D9vEYfVWTh24pf&#10;6b/ZJPmiJJeK84QWLU2G9SR8NO1PE4G1PTI3vL+SOZ/qUvFryGeoiLx1KIj1r8H/ABDIZNPEG9wP&#10;4v5n9RBC6F2ogko0m/FhStPH2wh1QJGkVl6aeqWSVo43X0XDJREZh9hkfqvL9v7WYx2iA1k7KwNT&#10;WntvhU7WdtDG8KyG+kjKsS4AjY0q44+I5KEbBsB5tcm98G6NodvJdJP6qXMCGkca0EjOw+FTEQ3/&#10;AAH7f2eWGA4igRWu3Fa7Cm5J6ADJw+iWUelSXFhSOdYgUIT02ajAorq9CDyX7LZtTpsZx7bS93r/&#10;AKrkCEaQK30jXKRyR0SQlR0PQVNCCch2paXqVisV7eKZp7lCbZQodxM3xO7A1rxIp8WYWXSzgAT6&#10;jL/dNcomrRscsbllQ/3Zow8MkGkactpe2eq6/Nbtpt3bCNBIeSQlxy4Ub4t1NTxH2v8AJzLwY4Yp&#10;Rlk4eCY/0n9ZMRVEoK+uZ5LW5SyV/rcQqigBSxH8pb4d+mDLCPTbd7q2SLlARP6EUCmGaSF2+Cvq&#10;hR6jeDfsZk6bNjjxAxuJ4vD24eL/AI8zBA9zUsl29pFIqiO5f0yVf95Gr0+KvA/ZXxGSvTopYtPk&#10;mvGjs7RFHIoSBGoIopZvg5d34jNvgmYwvKBAR/m/jhUED5Md1a+g/SMFtbJ9b1ElmjjkAbnVTV2V&#10;fjCcarH6j8P2McNcj5Nbae0TQIQUvDUfWJP5YyB18XyR1hly9Uf4Zfz/AOr/AMWigd5dUKnl9rpo&#10;dS1hbhZZ1K/o0MrpaxOPtSAdvhHwD7H2cEev8PP6zcepz4cKP9X59OPLjy6/8lP92fs4PzQ/nev+&#10;Z/T/ANT4/wDjy8YtC+jF9d4fVbH6tTl69I/rnp0p9mvp8v2/5fR/3T+3n//QI9H85S3M63FqyC2Z&#10;aSq4KtUEgBo3CvQr+0nNeXw5uNNmOaQBHDEj1y/H8LnCNjk9w138vtE1CwksrmGb1VZpLa5jZldC&#10;xrVJKn41P8xTJDp8s1/FcQTQpJBNT1WAMa81aikRkbb/ALYb/Y5tBgAH1+qP8Mvp/wBP/NapRoDf&#10;6fpYh5osdO0G80fUor6aO/0v1PqySMLiZrd4+c8TTgsJF9JHkEMkfxv/ALtwM+kvBbW/MtOYLgv6&#10;tRUkbAPvSqDbl+1+1kZSIodx4peL6P8ApJsjmiSPcnNj5ktL/U76BJEia5sFEdqUZaK/J1kiPHlS&#10;SteHxem32cL9S0uG1v2bS0NvG49WS34rwEjbVVSKf62HBOEieEen/Y+InFdUSm/lTUr260FYtfkj&#10;uLhJGhW5iZwZI03DM1Q3x9V/mXAxWSazSR7pZbi4nKyyvXizU4cVBqEoB8PH/Wzle18cYzjR4jIS&#10;lP8A0zTliBTI9LVYHlhit/QtoUT0YlA6NVjSnWvfBtjYadd6bHJb/WbZ+ShXbcNIpKBuBH2PhPL/&#10;AILLuyCPVZ29Pp/nNeMni96SeYdY1Ww1VFH1a6tyJXljoUeOCNFLJz5bysWUoAvxYvdeXboTqfrC&#10;yrEgJYqvqk15Hcg7N33+znT6eUiBMDj/AN05ePIO5J9K8/6bPa8zZTWkk87RKByaHipKdAVIYU/k&#10;+F8DSaWlujSopvFkosyp+7kDfstUkJ8P/DYdTlJ5Div+b6fxwtnGLpNI/ME11N9WdRp1xF+9tnlK&#10;yQSxA/Gu370MVPh8P2sjl1a6/aXXoQzFbaTkY5FVEi9ShqJEBq1OX21zWy0uWPUiNf5nEwiBvQZB&#10;bTaZd1l9MNKignkCXCFqruR3K145Hn03Vbq5eK7SR57WkqqwrGGZf7tCv71kqK05NmDDSZJcxL0/&#10;zvxxf73+cjh6o8TQemJVYcG6tWg+n5YewXd3DpUaEetcBgzxALCX5sFIANF/yf5s3lZMeMQPBkv1&#10;SgPqnxf7FBw78+ahJDGbgynoVoJPtAUBIPtkl1EPFa6XblBbQInJgzkUK/GsQPSvIfs5xmvHDqJ2&#10;KIaiN0u0IxyJezrL6wmnIICKKGgUuafEeQofi/ZxrvbmWOqsl28Zk5cv3ZYPRatvxkUD94irx+LI&#10;xzgwEAAJR/ykb4p/0ZfzkSJVkgvhNc8352ZlASJ0UsEKAOFpT4Cxqpb4vtfawF5psLm70+VbR1ju&#10;I5Hkjd34FH+GSL4FqzSK3Iqn+yzI0YMya4RKuL6vVxRl/D/S4ViLWwyiJ4oZVaSOXjGkaoXVVClW&#10;YsacYzQcm/2OR7TvK3mCKe6vL8yTyaus1jciNleUh4xxA+Gi0P22/m4JmVj0EyTx/T7/AOOPq9X/&#10;AB5Rj73XWs6MZTbGdInsY0vXaQERpEGZQxY7DkFfj/k/Fkt1qzEcclktxFFDdiMB5dzG0CJEylqH&#10;f/jH8K5rskPWR/S4v9P/ALr+t/E1TO9oLyzqa39l+kvRmaeJDHwpwMiOxkVxGxHFWBHp+rwk4/sr&#10;ywySSx8uaFBcayDDK0fGLS4mI9fiTxLA7rD+18XxZt9NHixxiLH8U/x/O/2MWM5V5y/3P9Z57qmr&#10;6x57823ekeTDbtZWMvp3/nF4UkSyJUCWKwY/397sqeoP3UP+tiGj+W9Z843iaz5g5QaSP95bNfgL&#10;oOioP2Iv8r7T5mZc0cAqrn/M/m/0sv8AxP1fznDyZYxNE+o96WedfzK8q/lPo8vk/wAi263vmLd7&#10;66kPrelM/wBue7kJ5XF032vTr/r8U+DOlWtokcUdvbRLFBEOMcaDiqqOwzUEzyzs3KRcLU5oYo3O&#10;Q4nzg8mteYNWmvLl5r29unL3V3MSWZvc9vZfsr+zgniI9lALjqewyRHCeGO8/wCd/Bj/AOPOAP3g&#10;8TKTHFL6Yf5XP/xOP+kimRbNzbWipJex/wB5N1ih+Z/afLC0G538TloxCAvqf4v+POPl1JykDlGP&#10;0Qj9MY/1f98iI7JbaMuSWlk3kmf4iWO9eS709sYz7/xH9mUzlu5GPF6UFcXH70kkkkbOp2+9cAxS&#10;E3069gBv9OY4O597s9OPQR3xLJvOlikP5d+T7wEGS4lJNNjxETYJO+TaY7cmFOQ27Ecj0NOJ/ocr&#10;A3QNbqTjp/MOnYjI75o8jaRr6tMy/V9QAot3GByPtIvSQf8ADZmYdYY7S3Dk4YTAuG4/m/8AEvRv&#10;y1/PvzJ5JmisbmQ6hoZIDWM7H92vcwvuYv8AV+KL/JX7Wc81SPVdEMeneZ7Q32mg8bO/jJEkfh6M&#10;3UU/3zLmTl0+PML/AIv5/wDF/n/zm+ExLlsf5r6P8r6x5Z82o+veR9TGnaq5Eupae6gpK3hdW1ft&#10;HoLqBlb/AIsk+xhhpGo6lp9rJd6bP+lNMAJnK7SRr4Sw1PGn86fBmoyYsmCQMuX8OSP49CMuCMxR&#10;TPU10TWLu2sPMNt+jNbRuWnzEgq8i7A21xRRJt/upuEv/FWHi3lnqUcclqpdlFZLcvxPHxXbfr45&#10;0Wj7ZEtsv+n/AOLed1HZUoEmDdvLqujs1trEitA5Ag1OOOoJp0mAPwnb7VMDJc3KI8BtkRhsqO9D&#10;T3+Ids3McoMbBBBddLF6t7TkC3kVJ1uWdG35otQT7UBwYiJEsCOkKMgDIpfvXt8R7ZGJJAvm1kgk&#10;80K7yyiR43mbkxDMEoaU26qO+Fsd2U/MnRCQpkazmLBOjMOXTKpb5aP8xzoxB0WQdOIf71C61bGT&#10;yrfQlmRGlQcpQGKpzStRnUEKTxLMNiQKq21D75rc2gBy30dXi10seMwt82eY/wAuq+bkpAXtJGPI&#10;Q0KkAU+GpGxyP+YNRRfUVrlY6iiUQtSnXtm5wxEQNmjHAy3p7p+X3l9LGxgSGxf0061cDYjbYN2w&#10;gisp9QeR4r6ojB9UFJAQoH7HAbuTT7WYerGawcYHP18f8X9D/fO0wSwwBGUHf6OGvqTzWtXu9JNu&#10;sOiNdCZlVClzboebNSjrMyn01WsjsmRDW5pDe6KvqT8xqluGWQFQCKnb4jku0v7rl+OF2HZI/enl&#10;9P6U9v1T9F3vwx8Tbyboa1HA+wydah54urbznB5dVY4YJ4vVe7Y8eFWKgUpxpt1JzzSWTJLczPCH&#10;ssOliRyeX6P+UvkqPykurDQ11LUkh9RLd2aRpn414j1C3xNgG4/MHVI9V1iK0ijudH0hQs+qmcxx&#10;rOwBEbvtG1TsPSyiUjICV/V9Mf4v6385vGminWnflZ5L+r2JuNKs7TULlfUaGK0hPQVIHNCycar9&#10;vH+atd1WPRo9TgT/AE+aGD004/WFBmFeSiv7xUr9r/hclixk7DdRjHFSbeXNN0WFbiztkigsbe5m&#10;V0i/dgPGwWkhFByO3Knw5IZNMuGvbAp6a25h530YHISOU/YP8vM8s2Onwk1M1wxr0/zv81p2APve&#10;Ka5+ayWPlrzRZyXV/Nrx1K4h0W8DcRbWomAQF6hfgCOn2GbH31hFb2rsYqEsvF1UkV5AUr2xzZIc&#10;NQ39X+lQYdUZ+XGtectb822l3qmo3FtaR2JH6Nu2p9YjaMssiqFjXnuj9Gfh8fLOW6YA+oeYoVnj&#10;gkOpuULoWPRelFbO17ImBgF/0fueQ7ZB8UbdH0BakrY2rem7j0EBKmg+z7kZK9Wm0+OzhjhuBA4P&#10;KQxQKnNjuSeFNzTNjg00MV8A4eJ1Pi5Zn1+uvp4j9KT6Do8lpeXcywSPHPQL691NPwVeiqJi3Bdy&#10;fhwnuNWgncus06mikoq8Qdxv9r3zKJ25IjjI7k9jtfTQL6cdN9ya/wAMEW18kZCiGeVjUfFSgrt4&#10;HfbMWRIPC2mJIuwhri1aXYvFGKg7Vrt9I8cvQ72T/la1sZOSK+lyLxfao59thmLnxXMA+q4t8p1o&#10;iR/DlDGPzE8vQah+X1/pw/ec3V1ZOgcEU5bn5Z0ptmI8DnJzFSIekwZbxQPk+G7mD07y4iYbo5Uj&#10;3BpgDW7WO40yUSqWCkMgBoeQ26n8c2nZOKRycX8Fep1naevgBwj65PT/APnHWz1iH8wrW9tZFis0&#10;hmivvUBbnG67KAOrcwrLX+XOdapYQSaZeRSWqsghkqjTV/ZNaio6UG2dEcfpI/hp1WHKRkib34u5&#10;9gxTMXX9+xUkdIqD76YX+VfLWiz2/lWFvK8N6dbVFuNVeR1SN+BeQtGCd+K8l+yueedo9o58c5iM&#10;wOH6YcPq/mvdwwgxtK9Wvlt7fUr241Ka1jsA8kkacOPBR8NOSN3+HBfnG08naXcXOnQ6ZaiJ4mji&#10;WBON96wI+JWasccAWv75v9jmz0MdTkmJzMo4v5suH996f4P+PelqnGAG31JT5KvfMeqaLY3t5cGT&#10;UZGaWdlY/VEiLsESiU9Sb0+HJeXwv9vj9nI3a2vmbzZOLbTbdbmG0XisY/d2NuoFAoJ4+pKRtzP+&#10;x/mzdTmIx3PCPx/pnFHDDki/MXmryR5CtFv9fv1tprtwgllrLdTEtU8VUNJ6afaIRfTjwRZ69rmi&#10;TtpuoRPDMq8BDcBDPGvb0JpAwYD9lX+H/KyGfTxyxAldfwyhL/cZGyMhzCLhtfL3mC2h1rRrmK5g&#10;nrIk8D+pbTFhv6sanizf5XwyriWt63+YP1X6xoutTXlvCGNxHFHFDdR1NV9SFUqeI25x5z2p7GML&#10;I4skf60+KP8AsnJjOJ96rBb6NFIIb/ToLWY7JKVVoZD/AJEhGx/yH4tkm0m8ml8wa9IXkZ2+oyP6&#10;e55PAKk5vvZ8n8rH+qP91J5nt8euP+crJDAtpCixxBFaYIGFFA9Q7Cgw9hu3EbRmO4kqee+29a+H&#10;tnQ8O7zpHXZTns42kVw0CBRx6V9vEZop50VgkLNtsWkA3J3HbphJrqyIB5lqaGEspMyruKBUrsBQ&#10;eOBtAnvm896mluoSQ6bCxVmBAPqU675qNecIyDxfor/ZPS9lmQwDhP8AFJ5x+fdt5PHkfS38zGWT&#10;S4dUSnoo/Is0cgpxTiae+GOveWtd1pYkvfqs6wktCJtwjMKEig8M1s8mj6R/2MnZcR33+1hHkn82&#10;/wAjfJiTfoO11W1a54if0YSfU4VK8vUY/Z5NTCH/AJVdr5IpfWUAX7Ijh6fcmVHLgB2H+xRxH8Fk&#10;kv8Azlj5Ajr6Ok6tMTuSREu/+ymxWP8AKnUzX1taFDv+7jYb/euSjq8Q/h/3KDMhC3H/ADl35dAP&#10;1fy3eyN29WaFP+ImTAOv/ltHpWkyXn6UnmePivpopUHkwH8x6VzL02eMxIgfQyxy4pCPenv5a/8A&#10;OQcnnnzVHokegCwjZGke4e6EhAVSaBREtSSP5s53cXEyCR1njjVCAEnMjyNUn4gqn7PH+bjmHl7Q&#10;kLoAV/O4uJzfy4vm9hAG3wdRUkUpiml6jYvq2lJb3CvcLOhmISTi7ctgnP7AK/8ADZgZ9fKcQLEf&#10;UPV8WzwREErLhDJbzIw+F0YU+YpgzVNGupfNdzMzzJyZ5Uk5BY6kU4xUDtsP2qL/AJOHPESzE7kX&#10;9TdYoUo2DRLp8CL0VAvFqA7Cm4xeOGyj1K0W/iikjKqQJUcvHw+FWWv2o2b7cjfabLjjlKiI8X9H&#10;f8Sj/OSbpc6s8UoidlZSRVWB8PuNOgxLWv0hcG8hF2ZbZ5fUu4I0qsSAfYX9p/UUfGw/a/kyWYT4&#10;ZC+f95D+Yhu2jiQKeFGVQiSGlWXr+s5z/VJPQSU26+gjOYmjkIMvJNyStOIFT8NOWYfhdWjJOuSJ&#10;wl/ekliTU9TXvk6DQ7J55P8ALdrqJt54X4ylSHYFxyKAcniKmqlWIV+a/wCVHk8WITNdWyEQVG7u&#10;Et4WkcVVRv4fTk0itmSN4dZQpPD6FIyRIjsj/F6dfs8VCcefxcmbM2OnzEG4nl/uJfw/j6nIEZcu&#10;lIAXEtwbeXTuElrKsjNOajjyT4CQdzV8jHnrzLRzY207xMrEvH6X74ACq1k+zxINOC/ZT+85NlGf&#10;UzkSLkI/zf4mvJM8kTp8EiJymA9UjdkJ4Ek1NB/HEPKGsXl3qkdpetI8ZLNBcXEaSelEFo+7UWNa&#10;8fsxs2RwkykBK/8AdcLCEze9r7yIJFJLEhMgHIonwlyOlaUqfDfJV5e1eFkuTL+8arKLpxwhkIqG&#10;Px/FxVeK8gPgzb4NRjjHc7w+mX0uSJD5ITUrV5hEYjwVCHdFBEgI3ULxIFa9Ub4Xww/SovZJ45b+&#10;F7eOMTQNGp4tGhpJ6lQAY6/Yr9v+bJDU+KCZGh/Nl/sv81EZb7cvx/sUBBYQWXo3FvZPymf96sjf&#10;GruPhK/aoezBTxT4vhw0N4s0CG4uHFsR6yJH8HqqBsnFRyb51y7JklsD9P1ellXdyS5dLW1uHbTr&#10;SM3dTA0rEyiBjQtJV24oprX01X4v9liNdU9D9LVm9L0/U5cW/l/3npT1OHH/AK5yziFcz9PF/m/1&#10;frY3H/jq/wBfy5636A5Wn1v1OX1XknOnKv1rh9jnz/Z48v8AKz//0Ydo0F3fXEbRRenCZo5I+DSL&#10;JBGhqYirU9Rj9nn9nNmIajIfiJc/p4f4HZQjIjd9J6rdQWli7Xk3ELGyuzqvGQkU5H5fa4/Dkl0i&#10;K9jjniuJOMyuT6ImNwwBbkrA0HCqH7P7OZ2g4gKIuXF9HFx/1vV/DGTAR2DFNbn0uZ7W5jtVeGRG&#10;T620KwRsrLx4OzU5jmvxLVfhw3iuG5XC3kojUSkhhVgVLUToPs/stmdlMJQ4Zji4Zf7Fpnj9Irmx&#10;K509YrTSZtD05ru4FusXoh0hkQhOUx5Oyt6i0EsfHi/D4s10qXKtHcIpmjSsbtVVbwZgD+OU48GP&#10;H6Y/1o8X0/1P6Mv5qRAxKrpcl1YyR3WnXk72V1cFLm15JNJD15wxSEGqrRm9Plx/lk44TS6XEbaC&#10;O/lkhgSVpJHiYPI4qCAh/ZJNOX+TnLdsiUc4sEen8f5rXllvtzeg2OpzXdtey6J6T3h9ONEuUkiR&#10;GUUbmB8RUDlx4/a/4bAmjSXkMMiKUlillWNmaX0/T9Mk7UU1qfhIyzs4T4TUeLePXh/zf85YUd13&#10;mu1tZrq0uHMvq2kU7rHFCsxdZVCN9ojdftD/AJtw1k8z2UTvFelgWHAMpUJyAIDVPErXp+1yzpcM&#10;5RAuJ/zeD/c+n/im7g6hhr/lnfcrW80WSGJIpfU4yq5k9KVgzRMCZUda/F0jdX/bbEVlikpLa3Ul&#10;q7LQRNX02Ubiux2OXy1eMUZCUT/SEm0gHmnctlcKfR1PTINUjjcH6zHxEySsaErUq3Jf8n/Y4hc/&#10;U2hkvISJ7iMVWJVFWUN8R37U64nUxkDOBEtuUP5qRAIu1k1ZLqKwuYvq9lKSrzlySjsh4p/rFviV&#10;qthXNqESXdrZ3PNVIYx8QjBhSoqSeYYV2X9nMPPqNuG5XSJhN4rR2Sa4swvqSN+8EhdKEbHYfD8V&#10;KlqfH9rC/TZ7iKW9vLq2M1vBMimH4ZJPUqF3jP2C1fUYq2YR1WQY+ED+MR9P1Q/4lBlsAERe+nMk&#10;drHKYZJULRyISoCjr8QoDT+XJFqEhW3t4JB8acA6xGqUkc8gp+1VV2Zv2c5/Xis8gfVXpl8mgjdQ&#10;0VOaS3cYYJcMxj9QUY8PhViuwXl9vBZhlaQzxxJ6CtwiuIiqx0KfHGRs6vQFqsOTfs5hGJqyWNhZ&#10;Hf2STfo6R3F5wWZraQM0m78VkU/Zdefw7HiuFN5psLaWfrdwxWFlN3cqRE0UaxsnrByRVDVW41+L&#10;MvS5IRvjMoxr+D+dP+d/F/mxZR2KtcXNyLlRCqB5lK24ckq5Uh2XiPskDkGbA/kkabaXljZWl5Jq&#10;LTPJfNMSzqR6f93Gp3LNxXZv5s3WmMIxkd5eicuC/r/os5jY7dEh8/8A1k+WNXuZPRsEeFbaKSeQ&#10;QhOUgBlklBAjRFZvsnl/lfFh9rmr6N5eiVprWO/8xzMJIrZgJPQc/Z50qOQO4jH7WGOmE5A1t/D/&#10;AD5f8dcSc9/T/pvx/EwjTLXzX+Ys5Sx1C50T8tIY/Qe9hLW9xq0akkmAMPVt7dgSj3NfUnj+z/Ng&#10;nyz5HvL+8HmDzYWnvJDzhsJNwvcGUe37MX/BZbn1YxemH1/zv4MX9T+n/sYuJOR5RYh+Z356aRom&#10;mf4J/LJY7OxtUNvPqtqAsaKPhaO0p9pv57n/AJF8m/eZ0KOJ5CNqL49BTNZDHKZdZqNXDFEj6pPD&#10;LHTLy9l9TcRklpJXY7kmrMzHqfHFzJsY4tlH2n8cyPEscGPaP8WT/iXXx0wxnxdQOLIf7vB/N/pZ&#10;f+ITh9QaSJtM0c+lbA0uL/py7UjP/G2VQIu1a+OECMBQYTyTzTuR/H9FqOO1sbfhCrcgKGVSRX3J&#10;FVJxMtXof4ZTKXcXIhj7wgprkULLIQK1J6En3I64EF/CRI7Vjjj2MrDiCfAYDjl8S5sdORQHqMv4&#10;frTW88n64k1rbxGO61G7UuLG1bnIkYFecjD4Avbk3/DYEsbmOfU7oxnknEEHx3G+U8JBIPQtwgYC&#10;iKl6mX/mdolzpv5V+SUvFK3UcxSZSV+H9waoGXbDHFMAev4/3zyZ2Tehp232/HocsKfowW52HS8W&#10;8ggri/SMlEcFu5qKDHcT2GRt2FUghIJG2PNj4bn8MQu7O0u4Ht7qJJYZBSSOQBlYe4OWY8xgbBaM&#10;2GE97qX85OvLeueZtDv4r7R2uobiE1jeBZAw8eLKDsf2l+w37S5zDWfIGpaXqUt95Pnk9a2Akksa&#10;/EA29ImO0q/8Vt8X+tm0x6mE478vp9X0OLDMRPgluf5z6t8q/nFp+p+TtLb8zbSCzstcke2tb6Ra&#10;QyPDsTcxkf6I/Ifu5a+ny+NfRwkh1/TZmZpIX0jWlcCYICLZ2B3LIfit5K/yjh/k5i5Oz97xnh/o&#10;y/4tvMRLm9G03T9cs5vSF2mueWZ4i0JnPO8jqKqolH7u7hdTs0nGZf8Afk2SEXFtdAfpSILIR8N7&#10;CR8SHbqtQ3Wlcqw6rLgPCfT/AEZfR+P6UHC1GkBbht57Xm+hzmSEV9XTJiSUalRx5fFGdvsN8OBr&#10;06/b63bOIormwIYJGpCfCFqKysyg/wA3837OdbotViy4ySeHIK/q8P8AvnVHRYxilxemX+qfw8/5&#10;n8KMs9QsLmzkCSSRTj++jKH1VatPsUO1cC+vNJ+ZPl5mhVC9tKPSRgSAeWxKltxkJH/CBRv0tIiB&#10;o8gBv1fqbvgi6JdVlYUIb1JVpvVexC7HOjaj5os9Ds4nvmdbaSRofrBQuEZVJAegJ+LopzOx6Y5Z&#10;ekb9zptN2fLUSIhXFGIlwfzv+kWASeWG1a+aSKGk0YWUwxScVkDkAulSoFP2gf8AhsLry9S9t4bq&#10;K5EMcql1SWAq4r4qRUH55CcSLScXhzMCLMf5smT6NZNarLE1rI5VgoYTVBH/AAXTLjufqtpM7Xr/&#10;ALz4axpxoemwFMBG10185AUrXGni7ubdhYRsICSBKwYknuKg5CfMCn635eZrqeflqcHFZhxXcncb&#10;nfNf2gf3PKuf+5d52Of30uXJNrxCul3w9GOL/R5BRDU/YO3QYz81vMj6Pd6pYxWZN1q1stvbampA&#10;aOLmTcRU3Zg4455xixmdb+kHil/S/mvdYpVBAeWbAT6TpM0jfDapyEJXYuUAR9+jJ8VP9bCz8t9L&#10;v9T8o6hYI1vp+nu7R6i8kZkurkBfUQxrJsvpEALwGHPGPiAkm/4Ix/30v+Kbockdqt3Fb39mWs57&#10;mUkmKdABDDWiMZHJHGqt4N9nDvSde8y2Pkm0vPqtzLf2Ej2MKsC0phQMkcjCQbKPtcR/scqMYgkR&#10;kI35/wCmixv1brLvStKvbuS0uraKa1lUTSQsqlGkDcuRX9o/PJdrfmvztYXOlTaNpS6uLiyj+swv&#10;G6JHM6hi7upHQ7cEPw/FywQxzyXwylH+l9XF/wAV/WYRA3Hm8utPy/8Ayv8A0Lq+n+Z2gsYYdYvL&#10;i353UcckUAkooUg84oWWnJGyMya35o8t3U+oecb1Wj1d+UVjbfYRoasIxyoqRD1OXFeTM/7WZum7&#10;I4zcfTw/xT/yjDPljVc2caTq3lLzHb/UvK93aX/6LVI5LhX9Uwo6cBRhV/UdE48mP2MKdCklkk1L&#10;UaR20Gq3RvLJ5QHaSFhx5IwVujqVb/LzvOzcBhio7vGdrzByCt69P9VkNq0DRi3VzNJZqsM6xtQK&#10;4UGjKSDuCCMO5dUWVaC7jRlb9mI7gCv8ubPFO3VeH5Nx2iof7h2qKfE9f44BuL1D6ym+lqgWoROI&#10;2PXqMlEG2wDbkFZIiCp9BQN9y1afhi1u0YgE7XN1JVh8I69eIP2jkckbUHeqislR+dBFCNju3y+W&#10;J6ZII/zJsN3odPmUiXZjxeu368x+CsoH9EuRllxaOX9cILVoC+jTRnhyZgR6f2Kns2dfCB2Djo1D&#10;T6M0OTS3mP8AWaceuMcAj3R4XxjrXlhv8Z6hERQC6ZioUt8JNeQp23rhXrzJJAYhwdVBPFn40IPf&#10;N/pcIhGnWRyEy4i90/KbQv0VbhlE8bStWog2KsKihp88gt9p87wXSwragyQuKeoSRVSCSS1F37nM&#10;iZ9Jc/T3LJEDikbeuNqVvbQJJcyzhQwVax0LMfsqqheTk/yqMg8WqR6VJaz2FwWv7SCO2gvwWMVu&#10;VThItmlf30jEtWU/u/izmo9nYzIymI5JE93p/o/15f7F7g5Nqal05tUgkgvouGnzMTJaNQtMpNaT&#10;EfZT/iv7X87fs5JfKv5Z6hqoF/rxls7GUh2tmP8Apdx3DTOd0X2/4FVy3NqOE0PVP8fV/wAS4OXV&#10;AbB5Z+Zn/OQmkeXidC8nRRaprKkQG4UVsrUk8Qo4U9aRf99R/Av7b/sZ1OysbaxtY7SxtUt7SMUj&#10;ijAVR7+5/wAo5jy0vEbnP1e51stfHufO+r22ra9qc+p69rbXepysVllnRiwp+yoNAka9FjQcVwPr&#10;Gh6VrVubPVbZJ1G6k/3iV7o4+JcHqwAGEjKEv50f3bdi1V7gUiNA8xeaPIl3FqflnVJo0mcpPE8Z&#10;+qzFVqQ8RPFzT9ocXX+fOZeYfy11/RW+uaM76lZxEsqKeF5COvwkfbH+r/wGZ2HPGe30S/my/wCn&#10;c3KxayMti+i/y/8A+chPK/mVE0zzJEmiatLSMiY8rK4Y9kkb7HL/AH3Nx/13wr0nzXC9y8l/EzTN&#10;QXN9AOF1RBxHrxdJOANOa5k458B2C6vSRzRq9x9L0N9GubGMtozoYqEx6dcEm3qTX924DPDXwHKP&#10;/IyUxw200Uc9nyvrJhQXKSig/wBcU+A/62bDHmjMbPM6jTZMJ9S2x8wQ3Fy1hcq2m6oo5/Up492H&#10;doXB4ToP5o/9mq4xIG4M31NQ32pFaYbEnevTtkjC9+rScvS/sTEtUr/pBp0XinYffi/ks8vzBvmH&#10;EBtLjqEbkKiXxqc0PbEbId3ocvBp/wDOk8j/AOco4Gk/LC3X4mZdWtiCwofsS9ts6OEFOu+aeOK2&#10;U9ZK+T5ai05GUEv8RFQOmPEAI3NMyI6TiGzhz7UlEkdEyt/LP1hEKc2koWdQNgN8sQLXLY6AtE+1&#10;ZIuDybI4DGOQq5AQgda/2ZDPzWuUtfLZ4yem7sFViduXNKVpmYMPg4Zn6eKIdl2LqjlnK+j2T/nH&#10;vyi9h5ouLowtHwhUMZBvWrBqffnDtf0m4jSSV2ikMrtI93K9AQGPCMfzOeX+xzR6rFW983q47bvo&#10;uNwVFAVptxPUU2wL5dFNSs7iVEKQTqAvGkjUoV4tQjiMxceHi282UtwQ3JUxsAeJoaN4e+SjWrHV&#10;LzVL+dZpmtZnURWNQq+oqfZbm0aEf5AObDLpZAnfu9N8MeJAhVIGwFtb2cCMVdo12kFXJBb7QO7f&#10;Ee+HFlarG8cSW0cCRhG5SuEVSVq6ugLM7L9r4fh+zmw05MAIEcH08KdwhLm8cQO4kklLgkRwpydh&#10;y4rwY0VB2+P/ACsCahYt9VlkmBjSZ2SVotqQqKsorRm9T+av28sljHETX1f7llsUZBcxvMIUb1DG&#10;gYg0+0x2BI2Ur4Zzm6k4JDcgIblV9OKAVcekrVUMfiVVH+7OXxSZqpyscV/1Yf0XGkj8C6bpV9dz&#10;zElIzcJylJALBJGqxRe3v/k5SAZFhGJJdkx8u6eki2zIJorqR1WK4s2VYTNGeJMqihUFVAkVkzNw&#10;YschRO/85thEIa7lKRsaK0ce86kEtxp+yB+1k3by5qMGmX81pIZbm7iReauoBJYBmX9lGWu9D8WZ&#10;MpY4RIgTxS/i4vxH+q2XHp9TF5vNOmXGrWdvPFJEbaaTmhRw6kIeBKjd0df8n+XITbQWugasf0xa&#10;JJxaRIr+NXk4SFRzESu1ZTvvIfg/ZTMDHl8KXrFsPpNkMkkkkvrFZbRyjMBIik8OQrUBjRioP/BZ&#10;m1KC78wWVhDbtFpw4iWsfp3Eg47tIzeIH7OWZNVeQAA8Pd9M0zkdqXrHdJbTOZOVy4JWu6K1Ngo8&#10;Bh/f2+pa8I1gtVtrW0vRSK7jZ1eCPczKGFUZh+x+0uXEyy8o+niZyBkCAEthkt9OiL3c6y3UyfvH&#10;UqjMxNFT4SAfiJCthroeqQw3t8FtLm6ilVvTt7tKNVBQmMU4+k328y44oyldZNv4Z/xcP1f5rGUD&#10;KQIJFf7JKvM+i3+p6Zag6smkTx3KGa5tzRCnMfBVjVZCB6fP/KwXHYXjRRRTExKaKUWlWr+yP2wo&#10;rmfMSnQiBED8eqTMz7m59Z0xZp7i3pMYqySSENxUBali20XMgV64aetdfof9H0/eV4cv918ufLjy&#10;6+38vL/Jyvilx1x/vL/va/yf49LhUeK/6XF/m8PCxX9E6T/jb/GPEf3Pq+nV/rHo+j6XqenTj0+L&#10;l/ecPg+1n//SKGOpabc29xcujaZcNII7i2A4lftLIQqklv2WUcV/2WbfhywyASPpj+OL/Odhjyb0&#10;eb3K2vtG8wWt5Y2it+ltP4JeadeFhLE7KaRHmf2h8ccnJ+WCrGDVGea6R3dpa8OXKF0BPfbiw2+A&#10;jNlCE42O/v8A4P50P+JZWIikNq155Yiig0+8WBILdxyACXKSempJAoS6unI8lb/Y4cAXHpLCwX1m&#10;YARcw3BWNeTVPx8fDJ6vfHZ2j/Var4pbMWWfSjfNqcPqLYxR1N6LZ4jNKilVjjAQtCrjf1Ptcfg+&#10;H4sLdaubvSrmOK6kjT6wrSHf4ioNF67fEfh45i4M2OW0D6f4v6SImMzt0TzyefLXmiwkutNSSZbF&#10;0toy4KoklKvwAAb4evqH4/s4D1CeCS3t5Hahk5BOAJUfzB1ryr0zRdtyvKPKP6WvJfFTLPLdtLbP&#10;fQgO3CRamYglvgHFlYDjw6j+bA0EU7WiODyRW9SSRQKlqfZoafD1zJ7I4vBmACd48v6LLF1RGpT2&#10;yahHHI9JpYyscRJA48t2FN+X2Rgi3s5pZvRufTktbpF4pOAGIG7OrdKf5IzpMUhIEVQ/my9LkghK&#10;b/UbaK3kuLVnN3pzN6i2dZAJDssUkVakt4vx/mxG50JbSRmt7hlDgkJzKfaFFPIdMhONbXum7Cpp&#10;3mNdUg43Vnuh4SfCJB6iH4lC9dq/aphfNZz+lOyRehPHGhMpZiZKtVlDkcQKcv8AZZhTiRE7C9vp&#10;tlvSaJdx+oi+qJ0lkKpGFUCOg+Hbqd8LZbWW21B5KgX9ujLFF6iytKuxDqtRsErXnmNqR6iB9cf4&#10;eL8fwtUgEVBcw3ECstTA4FCVKFfY1A74p5fWZJruWZCIEdJBaQsJeYeQP6gP+SBykr+1mBjgRjmA&#10;OL6fT9fq4vr/AKsGoyoKepgSokPAETCRDK3whSUK8d6fbrTJdqsl1JLGUtg0cbbsKK7hlV1qO9KZ&#10;pchPGePn/E0hLtCisobeUW07UmFeBLFEZGZHCqaFanr/AMFgMX0FwtrUGN/XRJW5BeMtSEDr/N+z&#10;lRG+yaTMRPF6xch1ZTwWlTTuA38uAtbtLnWfL8Nrb6cNWuGkSKGFZPTA4M3KRyacPT4qrjLcOKRm&#10;ABxEj/Scv90yBo2UFfapp2ixXWo3959TsLcvJcvKu29OKrT4m5Mf3aqGkkb4Fxtrd2Pl+KPR/K9s&#10;lz5jueS3N3b1kSN5P7yO2LbkdjKc6XTaQAb1t6v6v9KTj5cxnsNo/wC6/wCOsM1DSLnzU0vmDz83&#10;6J8jacVubDy7clY/V9P4lu9UPz+KKy5cY/h9blL8GS3yX5HTSdQN5qvG71pohM0pPJYWZqFVr9p/&#10;GT/gchqNVcZDGdvplk/in/V/mw/2UnAlqqnw/wALzP8AOn80p/M/5fRT+WLmbT/L8+ozaY8aqI3u&#10;4YYg3InZ4oeXwiL9tP7z+TJwACc1Ab8olKP7t88wekj0uG4qKcSAaADttijzFl4KOKjqMvlMzHCN&#10;ousxaSGmPiTPiZun83H/AMeTSfVLvUo0srWP6vZCnJRu0h/yj/L7YHkvliXiBX5ZaISA7nClHjlx&#10;cz5sr0LyhdXUSxu5gSlRwXen0nA0urOnRF9jU/wyuiyELZTpn5U6XcUae6uwNuRX01/GhwHNrtyv&#10;RUr/AKtSPxyBtvhi82S6f+SHk+arzi7lFPhYz8Op/wAlRhfd61eTUVijKpqvwAgH6cMZyibBpysW&#10;Ph3BILKPL/5Q+R9J9SSztbmKWZPTnJupQzpUGh402qMCLqF8k8k8c/CWTZmAAqPlTbpkTfU82fAK&#10;AZFe+S/KOoaTY6RqGkx3mm6ceVnbSs7iNgCKg8uTGjH7Ry21bUSd7qQ/IgfqyPAGQCjB+WvkOJQs&#10;XljT1HShtxJ+LcsTbUr1h8VzIaf5Z/rg4B3NnETzR9t5H8r2xH1by/YQnrVbSIf8a5cc7sAWd2J/&#10;yiceDyYSl5q09lZwllSC2h49aRxJ/AYOt3enRj9BOWRB7vsayQxzWksgrcrqCE7VImjj2798MtOE&#10;cE09zJzBkVQWKkKqpvWuXgegxI3k1jiGSMhyj/vnlX5oude0DTvL2nzWMxtJWkijF2jTySzGnBV6&#10;Ox+yoB5YA8weU/LPmuL1vURb6n7u/typfboJANpF+fxZOBzYRcong/H0yd0KluNixryT+ZH5qflJ&#10;cpZahp10+gB6S6PqCSRou4qbaVgfRb/J+KH/ACM5dr2g+c/KsMkS3kS2sjlUijnTnOrjiCkLfvBu&#10;RyZfiXNtpIjP9MfFiP8AJy/33/SSjESb4b4X0v5J/MfyJ+YjWt5plpcvd26maSWW1lRbWSOlYpLk&#10;D0S/xbRpK/NMIbHVNUknfTzczWd2GqYW5yJVgUZviBkXbZQfh4/5WbrTnCZ3LFU8Y+jH/c8/q8P/&#10;AGXqboGEr4o+qv8AN/0rOpIbevrmNHYLQPtWgPJQD4VxW8lvrHWpLyGdrkWUci28wdaoJFK1FPia&#10;jfEcytXpsEonJG/FIl4fD/Ft9GPHH+D/AHDXn0GLhIiNper+t/mtgCeBea8edGZGFfAlTlWXnTXI&#10;7YrdXaXayPE6/WfUlCNEeQPAGnX/AGXHBj7M4cfGJ5IcUfq+jhl/FxQ/3H+6a4dnYhUojhJBjxRj&#10;/O+pQk0ixYjhEITxdecQCGjihFRk/wDKXnHUdbtLma/uYeUDBi0UfLglCT6i9UX+Vs13aPZ+HGQI&#10;HJL+f++ycDou1ez8WAxGOvWPp4f5v83/AIhI9Q0sadLClhbS3AlKq/O59IAswVd2VuXuBhXqFzq6&#10;zNbXmovLZQvzivrZuUu4DBjECPhJNI1ZmX/Y5Zj08aM4w+uPpx8U5x/mfXP+L+nFzIYMQEZxiBKc&#10;f7qUP9//ALuaZWoSS2M0dmsV4609CQngGB4kc6e1fhXAl15jlvte0aC21B7iwF1bowcRiRnJoSRQ&#10;joPiMea3VaLHDSnJKPDLJxeHwmXBwxj6vrPFJs0ulELnKJhKZ9Mf4OFZJZPa6NfSNFHFeejN8UbO&#10;y0oSu7UbDL82PTttZikeS+WORY41it7hYYwWl4s1ODGtD/Nnm0IWeUP86PF9Pxd7jj6VnkuZ5dAt&#10;2dgzkAs1SSaqOpYkk5JfKkr3GlWs82noiw2Ei2pWeRpSTKVYzAheUrKit6q5bj0s9ztw/wBXh6fS&#10;5PCkvmbULa11CK3F7LG9xfRi4D/vAPhXgIxWkcalvskfF8WBbOy8vX+hXFte25a1kvLr9Jq0kxMc&#10;yNVuNWBoPhb4fh+LIYhK/dXc0y+pNNUn1KO6d7GRfrISMWkcgAjlLdnYDkobfJ8iLa21rFassNvF&#10;BHDbNXkVRV+GlTxNF8cux6Tjsky5f7Li4WrjO/veBah50VdRv9PudMi1K+bVpmv4mto0gmRrb1eM&#10;qkNLVpo/io6/CvHOV/nw0ssGkM7AiOSVR0qaotWPvnQ9l6bw4y3JHFwx/wA1xsvIPRP+cf8AU9Pv&#10;tPu7iDTo7G9u4La71D6vCsFuJJfUpFCB8TJGo/awB5CuUk8sQWsjNJBbq0sqlQ8ls3Mj6xCp/vIK&#10;bTx/9dZ12lj+7iR9TxXaR4dRL+l/s/8AiZ/zJPRNUtnS7S9tysd7tFGSSqTp19CQ9m/30/7Lf7JW&#10;NZ7W+tRKJZ7aEoocsiAhkIqsiEIeSMo2/wCB+1l1WNtnGEo7cz+P90q2V9bX8CzQxS1DFJYnYq8U&#10;i7NG6k7Mp/5qX4cZLfIyp/uQoGqQEiNelaGgXIyu2cY+SsISHP8Aou/izg/T1OJ2WqwkzwvfXRoC&#10;PhQgVPw9OWMZ1sQs8R2IEW5bY1Vktoi1dyxoQB/sTgCGdU/MLSqSSS0srhS0v2jxatV3bpTllZ/v&#10;Y+6TkUfyk/68Vt0haydSiqWI+GM1G/ZthnaopillEx4leIpU7ZWcYMyXnySdngd7odrJ5uvXDXKz&#10;sxoIkDAqw3oSD9qnT9lsinmDW7XSgLi6khVZQQIUHqSyE9kX3/4HMg5YxHm7XR9mzz8rjD+fL8ep&#10;6Lokqzr9QsIrq4voCocyERwQcRsZnA+6Nf3rf5P2s5zd3+vea79tL0y0BjJ5GwiNIkH891L0an8l&#10;eGYObNtcjt+PxwReoxYsWmjt/pv4pJ1qF55f8oaa2veZtSDSxKV+vXH2vi/3TbRLuK9lQNI37bNn&#10;Q/Kf5caZoZXUL4jUNXVaiZh+6hoteMKHp/rn/hc13HLLLhj6BL08X8X/AB112q7Q2Ncv+PcLwPzt&#10;+cHmr8wNRXy/oZfRPL93L9XJB/0mfkpIM7L/AHaNT+5j/wCejt9nD6DXLO/hvBCGDQxlmL032JHT&#10;5ZsI9leDIWeL1R/3TrMuWcZRv+I8LovyRvfLl1pkt5cx3AluYOKwhgF9OZK/aA6hsFWEwmsLeRtm&#10;ZBX7shrNLx5CQ0x1HhyI/pJf+YfkZz5nvPq60iKdQAKEs225xGzuVl1u6iP2Iok++tMty6a8UY93&#10;/ELLUGGPi6ymfv4k48weQh/gXy8qxcpTJK7UG+9sSOnvht6QpUdu+a/LpKi049YTJgeo+VGt7Ueo&#10;lUonqgitK7H78i3mn8vdB8wMbh0NnqI3jv4KK9aftgUEn/Ev8rCc04SMSOOA/wBPH+pN22k7RMYi&#10;92TeVPzV86+RdQk06NjquhQPxOl3TFiicQf3E1C0fX7B5R/5Ocu1fQPNflC5aecH6sxoNStl5wyK&#10;e1xEdvv4t/rZlQmDvE3/ANNI/wBeH8Tu8Opx5h3/ANGT37yt598j+fbZYLeQC/jUSvpdz+7uoqj7&#10;cZBqR/xbC2DdN1zSLxP38MFtdy0CTcm+qSH2K0MTH+V8ysepPX8fj+k4Gq7KvfGa/opy51vS60aX&#10;VLBf2VC/XIwPnRbhf+Bl/wCMmSHydB9T/MCUzxJawSaYFjYH90XMlQockqzEdg2YfaEoSnHdwpwy&#10;Q0psG/EYJ+dIh8y/l9GulmXUDFqEMsyQxs0sYjDhi8VA6BCfi5rnTGioNtq9K+GUw0ovls6Y6w9S&#10;8GsfKiTzfDBKUBAZTQGgHLcfM4HmukQsAd1FSAK0zY49OA45kTzZ3ofkiOkbiKREkPppWQDcCvY4&#10;Gn1AovPlxFKk8ammXjGAERjZplNr5MtQGT6vUIaKploASdiP9XIB+bcw/Q9tHLJUSSH4yCKAlSPf&#10;bMXX14Xk9N7Om5y+DNPy+06C2vbtoYBCvpICA/OrAnOTatJcoVt5Z1i06CUs/BVMgSp4Ecxx5MTu&#10;qj/Xzm9VD3APYkUzhVFeVKMeuVoGt3J1WwtJ2Ki6dIlnZBX02Y/YVRRS1ePL9nKMeplikJV/0j/R&#10;XioWsugRbyMBUqpYA9CQO+TG60rRBrVxDcyLHPYAKyMzMDzIIeSP7K/5Ds3L9rjm8kMM8ln+Ed4l&#10;/sP+PfU2RnxJNZatfXWnW13aQmZLhBJQELxFDsCftUP7Kri8tzpn1grBE0lzGV4OSsqUU7EEjgvE&#10;/ap8eZM5x58N1+P6sWVd66C21WSPnczr6UqnlCivAQSKHbkzl236txXEL/6xLOwuZRymiPpxKSJC&#10;dhsOPBfVr+19hcx80jxb85D/ADv+JSSAiLIRRRBLaMiKFqO1Ph8T8RJZvT9v2shPmJLyG7Fr9Y52&#10;ssccPoQsqmKJGqYuwejft/tfFmnznhlV7OPNH26pwLqnAuxY16k9OX00wDZeX5LhJKxyx3A+GJGA&#10;4kFiAWavwR/s8v2m+zlIwykarn+P9KogqFgMleieXJrtGbUL6V/S48oreYcRtX4ulWqtKZm4dBOr&#10;keX8MZf7pmMaDvb4Q8VCgPJsnMGhoRXoD45IobCzhtblrSVo7a5hXjboX5GaNy5LemSu9eD/AM2W&#10;HRnIeKN1w+qP+y+r/iU8AJukvM1w95B9Ytke4t5D/pAKhUjdaHjzo3xe2RrT7q81DVXXVo0FottI&#10;qoh9OR4wteYDVZEof2uPH+XKseTIZASFx4f87g/3SRdppODFAfQZUdnAVnBYciabhcXsf0G86XWk&#10;pHeeiRb+neIPUmXjVPTcmlB9lapyZclA4jK4R4wPTwz+qf8AVVQlW8ktjHdt6FVLNPbuV40Ow336&#10;bnfD+W81tbdJ/qkhWReAtLdkk5sfh5hyV5BVFOLceP7WbTHOcYkxxnH/ADv6Uv53qZg7Jf6Omeq6&#10;ySo08H7xpJF+JFHxcadF5MeXIfaw10eC/tL261Ce3llvWgWoYBQFRSUjT50/2TZlZctxJBJnwj0R&#10;/hRMiQG7G/OH6A1PSLbTI76GGyluOKhGY8m5gOTSn2eRLfH8C4NsL/V2SGe/tltZJ09UHdwa7iIs&#10;wX4v8nJY45JYxxiMJfj6v6aIxsb/APSKV6h5f8rTQT2VhdPcmzb6s9rFIENuCOP1hVWo+AGnqsr4&#10;70bvn6u3q/a9Kjc+VOXHrxrx+HNd4EvDuvX/AL3ia+Ec/wAcFoz9J6L6f1fk36O4+n9brH6fCvo+&#10;pXjy4+p8XLP/04t5YvvM9nriaRrC3E+iSqDDczJGGikApUiPbht4ski5maLNMT3sxj+IuRGzZ6x+&#10;l7j5u0SzuNPude0NIj5giiKN6bcfrKIeTWzsfsv19GQr6sLfY/ayUvLdb27xRySo26MSagn4diaB&#10;T2+LOlwHJOAJ2I/zvxJkNwCfxJJre20uRV1W3vLmCzmi5LNCqIFaND6h5KvN5AR8a8F/1sFme8ik&#10;jX6pWRiKMDRU7bk/5I6ZHNMGPDZHP8f6VlGt90iex0W/sriVNdYWkIf1UKgyT78tlUUX94yhJF+z&#10;+19vAOqabJc3wbUJRL9ZiKqsS1UBevxMfhrWv82YmjOMxMYxFR/nLikAKAT3y1rtnZaHJb6NZtGm&#10;nTq1wbtgj1kHZYwxkIpw5f3f+VhYQbCzWCOJEe5JX0zQBlUjd61oNuv+TnP9s5ePMB/Nj/pf6LDN&#10;LiLOLJob2SS5YtN9XIaJqfZYpuEpSvUjLsLe7FuYpfhQM7E259WJS+yjbdhtXMvsePFimAal09XD&#10;/pkYevegtcurOK8t7giL6zLGAsVyfSkMaHk/B3+FGAPxVwTdxXxjPrpyt1LNyBYLwUjsN1r+1wzf&#10;4OEjaNf7KLlCks0240MXDLZzKuoSKiMAqGb1JFNKsw/esFPJPVZ8NLi20+79KWNxy+0kVea8lAJ5&#10;If2l/wArJ5RjMgJfV/D/AEkR2O7EdM1PzHpX1mzvrdpIY29Oa94eg3pyOyoY5wDWNz+0v2eXw4X3&#10;0QtXLSSJKXUhowGqFDD4gv7LcjkZ8F0D6iP9z/F/RbLDJtCv11aELDbz2qQupSd2RkdmUgr6gP76&#10;PgCP2v8AYZzzXIZ72S9neESXEMYpb+rGZJJmYqslTxeN0qPhU/Fmh1mMkkmuIV/F9U5fxNGQbM3t&#10;xDbxxQxLSHcRhVIVVAqB8sF+StOit3kWdp4bh41mkhlb1UWQyUkUU+OpYftn/KzEhm8OEq51+lpA&#10;UtSeUpEI0Dqz0dqgFQVJ5An/AD45PdRhMkMa15xwpzkEjBQGLDfagPwn4VzTZiOcRQYgbpZpDypP&#10;O05UXFxKVhaFGPKNQeNSakFd+bH4f5cLLBHhuLZpWqZpY0NOMikuuxZTvTkOPX4cMZUfKmVI7VaT&#10;WU0cankFYoatGQVPVXX7J/aXCzzk0qaO11px9IrcrcXHotRikvJGqooTRCOaf8LmRpssvHjOR4q+&#10;r/SsJAnZuxhgKxwzIZDEFiX1VJq0FDyBevL4viV8mvkfTfKehWcJhulk1G8WjXdwpjd6KHKRBvso&#10;Aen/AAWbfU5pZPRj+j/ZZOH+Kf8AxH8LhSlMEiUfT/pnzZ+elt+dPmm/mgm0qSLy7ZMHt9NsJUuO&#10;QLFUnuAh5SOafCvHhF/r/FkxiWF3M0fEswCl13JXqAaZgRmQNlOCGU7jhA/03+a8U1DUPM2lWEei&#10;6g9zBawSvLHp9yjRRRyybO4DqvxvTscBa1q0WlWguHT1CzcFQHjvSvXMrSaXx5EXw0G2OMY+RtPP&#10;yx/L28/MTXpdLhuV06O1hFxc3PAy0QuEoqggciT3OXpmppqdqXRTE609RftUqK9cydTpjpq/jE/8&#10;1wpdnDJKzI/JM/Onlm+/LbWIbaX6vqVtdB2sbolomYRkKwePfiwr/NizWMTmrSGv0ZhHMe77WyHZ&#10;uPlxIGH82detF/caXbBfE822+gjN+i7anxFz8jkDlBa59mzH01L/AGKKi/PPzHyH7q2gIPaDmB97&#10;Vxp0bTyByRj/ALIjHYuNLFlhzj/vkZH+eHnggi31O3UsNwLaEfg4ON/Qml9Pq4b5kn+OROzdhE8h&#10;oBDXn52/magLHX2jHYRQwoT8gEx66NpQ/wCPWP7jg4y7WOlgBvukc/5zfmrKxP8Aii+RT+yrqv6l&#10;xVdO09Ps20Q/2Ix8SXey/L4+5Lbn8xvzBuq/WPMupSV6/wCkuv8AxEjFBbWw6Qxj5KP6YOM97IYY&#10;DoEvk8y+ZZT+81i/evXldTH/AI2xwVANlA+Qx4j3p4IjoPkhZLq9mNZbiWUnqXkdj+JOXUZFOwUw&#10;jEiu9fGpwPqTAabeeH1eX/k2clHmPexnLYp35Gh/53jy4QKn9KWfQb/365Afy0uVM80X8xSg/wBg&#10;TnT6g8WkyeVfe0y3kH1J/wA5T6e83kw3q1/0WNqkeDzRDD3z1b+W1003uqwRNOpVIZ+NbjiG5MsT&#10;ULcuPTMfsDJqPFrETwRBnOP8P9D/AGTm6Xj4tvU8k/5xyvvPs/m79FaDe3EWkQxXF1e253s0nkha&#10;OCSZfD1uLUU/vPTzltxe241eO70izksi77JIKsyceCPIwLn1P2pUL/7HO700PRx5P72cfX/0j/M/&#10;1L+N2mKPUjc/V/VfWWhabqcWjJBrl2uo3rx1vZkQJH6rbyJCtARArf3IflJx+07YRX1te2fqeoBF&#10;MJDHIWTkGU7kVIpWvhjjwUSBIzEj/nY/6PiOPLBVm/TabRSxyorxsGRhVWBqMDWdpFJLyuF3UlZZ&#10;oiAGYfFwIY05EYMuKceIj9/M/u5cP/TziScMt9vt4VxrTbr2rhzZ6S97crCqyICxjrXiWDioExQ8&#10;eCr8K0bMXJgnwx4vpmeKX08f9X+bP/NazgkKMwMm/o4gP3Pp9Xr/AMp/RUbm4jggaaanBBybavTw&#10;HzzXFnbxzetbrELJTzS2kQq6pTjRORpJ4quS/LjH6oegfRxw/h4/6H9KfDwemPC1SkJk8HF/MPD/&#10;AAcf8+P8H9GbaNKECvVnpQuBtXvWnTDN9BsbHVPL9xpx9W2a8tY5ZSgAZj8a+n149G9QA/5Oc92r&#10;ll4EschvGUv83hH0uh02uzSyTx5fTKJEuD+Z+P4Uvv7svpOoC4CwusE548q0UKRU9MnPnry/FqPm&#10;O2JLNHCIatQcaC4V2BP82eX4YnmP6T0WnPp3SDyHrQPk6C5uKQzND6hQbUUIeLAH/VyQerFGoCxn&#10;jHzIHavKgB9qZ0eLAQBHv8L/AKZn/ZM+Mc3l2pNPf6lcX0t3ClxcrLGGBYkJ6wcFAAadKGv2sJku&#10;LR45UjX0i17PbuoUAeqyDw8f5s1eDFI5eE85R/Swn9Yem6hM0Onpf8jLHbW9resKtyaJTVh8W/f7&#10;OGOk69Bq9y1vZgiPTgkcrPQxs4QVoV7rXNhixeHjkD1H8P8AXYSjwgk/xPKfzB8tW3lb1dc1Wlxd&#10;eY9RcxC3qksIaFh0k24sFbk2Qv8AOuEJpGnEnk31mQu3jWMUzcaefFE9BxlxMkrTT/nGvUzeanqE&#10;aAx2kGk6etrb9VQFpeXxHdyW/bwh8ozNH5csZWfjFF6gS9j3ktXLmiyL1aGTw+z/AC/F8OdDpP7s&#10;PGdpx/wiXw9P87b/AHT3CdVaVkA3YfFE32ZAO6ns4yXxcpdJaF3ht5VZSA45xgSCrNbtRv3M1K8P&#10;2XyeSJ6OBE+rrIfj6/6UUuMQj1NblYpZSyFHeJuJbifhEyErV4q/C/8ALgAJO1xFCNRgjO9KRkDb&#10;ff4PDbHhJ2bCQBdFHtx4OfqsrE0qCwqf+GxqX0cqyoupsGiB9VkiI6njXtktjsggijX2u9ChqLUG&#10;vi/cb++EclwLnz/ovpTPclreeOMuKMD1HDc7j7eYs/Tlj8XPxAnTTFfxRaunt7TT5pp+FrDGOcjE&#10;gLQdeRp9GS7zP+ZNvp9odO0/057qEcJ7k7wRN4ch9tvBVyOTJuabtB2KAePL1/yX/VT/AIlg2keS&#10;7nVNVl1ad57GwmPKNAzRzTg/tcD/AHCt3r8bf5GR7y15N8webJ/0lfyy2umyfavJh/pE6/ywodo4&#10;/f7P+vmBn1Ih5y/m/j6P907bPqYwFDmg/wAw/wA4vKfkC1bSNIgjv9cSoTTYDSKBj+3dSCvE/tcf&#10;imf/AIfOvaHoOlaNZLZabbrbwDc03Zz/ADO3VmzHx4Z5bMnmtdr9wXgF3ceb/PeoT6trd011KJAk&#10;K0IhhRhy4QRj4UXx/ab9tmwXcGMuIm2VkblTr4fxzZYtPwixzB/Q6g6gkX+P5zNPLPkua3Rbm1dI&#10;rq2uoZYpJE5rX0mUgiqnv44VS6fYWsUqWMAjkuY5FNG+0Qh47nbvmcJTlvI3XksdVKRBkfpIejQr&#10;rt28cmsX31tLWSKRAkATj+9BalCzNsuFMMvmO1gggjhhCIAg5SqT4VNAaZLhtypTwyJNndOrjR/K&#10;+o3Nxc3CTSSMCxrDIgIrWgBI5HfBGmx3sV3c3l16avMiIVjfnuHBr0GJjdBpzZIGIjHoXahbWtxa&#10;2djbxyLFal2UvGEXiYygT7ROHsOog8j14mop165VLC4PAQxrVPKcMnH4BUqAxpsduuCbZ/UgRj9o&#10;jf6CcxM2nBJbxn4TTAvNXkgvqN7NFRS7gjqf91r+vLdElV1cB42HB1YVUjvUHY5r8+EidjbhjF2G&#10;n1HDEV/OP6GD65o95ZarBMjSW9xDa28kM8bFJEb4iGVloUYU7ZzzzP8AlLaTO955dkXT7pwTJZNv&#10;ay+1N+H/ABHJR1VV4n8X+Uj/AL+Dv9J2ld8XR6P5J/5yJ1jR1s9P85Qvqlk6tTV4QPrUYU8ayxii&#10;zDxZOMn/ABkyDx6prvl66Om6lbmFf+WC6q0Dj+aCU14f8Ry6eOM471KP+x/zZfwO3jKMxYe02n+G&#10;PNdrFrug36vIaCPVbFgsop/uuZf2x/NDMuSbSfNFzRl0e4kjmUAvpU7VanfgjkrID/NEytmuOmy4&#10;d8Rsfzf4/wDiZ/5riZ+z8WU3OO/878f75A6vpGlTsB5msEYEkLrNqpRPAGVkpJD/AM9PUh/y8H2v&#10;5jq7LBdQSB1Yo721Gata1eBysqJ/lfHlmPtwR/vI/wCdH/iZOozdhEEmBB/oz/4pSP5f20YEuntF&#10;LG4VkSYmg2pVZEqrf8Dhrb61Y6lOPqd48xYGT0FIDqBtuhow/wCBzd4tXiy0ImLqcmmyYh648Kq+&#10;jS2luqT28CBAEM7A0Jb3yH/mpI40zTjIJQvrkkud9qdPurkO0o/unb+zxvJP3BO/L9vBE8vpmI/C&#10;AREKbHffIp5kSG5WOWO3S5k5KtuQvxJVR+9CL8bCq7L+1mn1XDwDbj/m/wDFfznta2TK1VkBDEih&#10;ZmqajdiaV6d8Q0jUNFHmbTba4tDM5mjSO9YCkTk81jUUFOB+LZs1WWUQaI44sMg2Knqq3X6Ou2gY&#10;CYRMYgenKh6n3yfazZ1uZ5WsvUkejg70cKBQttx+Q+18P7Ob7QiscZcFj+Hi+r/pFGI2Ktiuhakh&#10;RLddTQRRM0ToAvwvzPJUqebH+Y8fTTl+22FZktUuo7SGBpJT8KyJEzR7bmrnoFY/s88ys0juKEW2&#10;9t02Es5iM80wjjNZHjeRUcb8QCBseSjvwxHV7nUlluI4Lb9/MaRSVCOSifGy8gVp0VS+YM5dB9ck&#10;2rabFaC3gYSn0Y1JKBgynm1VDEftL4ZCb6C9sXe/1QW9y9uE9OBGCli3QNxNH+E/H8P+rmsnGQJl&#10;Mg8P+yY0m6OrrVKgGvUEdPY4B0WO9vZwZp3tdPUGGK9jVpWVCa8I6U+Ba/a4/u8pxGRltdf0fVwL&#10;7nTMyRsY09RxuEqBX78PdGs5LS4McHmCZYAnNHiQhGAqDyZ1+0KM3OuZOKMo7GU+D+j/AL5aQ90V&#10;liHqWvP4qcJOO21a0BavhTD+1ivZbaeC25XtncWR4snG3LSM5PqRSLQcj+18C/B9n7WZgxExAxyP&#10;hcJ/2vxJf1mVeeyBvmtE9JpnFvLHOvp7GTYrTiwG/Fq+P28Qg0+6jntJ7JbV4p4/q90lkFjnWZgO&#10;Tu7M+6N12/2OGGQgjg4fV6Z8A9f9aU0iXcuaZFW9WdpVEbGVXm+KPgBtwpwqCP2eX2sHadoSS2F5&#10;a2FyUez/ANHt9QjNeDp9sudm9bk3xH+XMjBhiYyhjJHD/lf91/nf71Y1dIK/1+OCexWRVZLxWeWy&#10;eplIZax8QKoU24/EePLI3LofmwzLYSXlvcMQJ4XWM8ZhXi8hlm2VujSIP8nNRm0+Ti4TLi4/p3+v&#10;/TMDY87TWO/s/Te44NG0VY5YgAXBAqAVSv8Asc6D5Nhs9BsLmCeX1LlpVN1cTTNLI7LUKTzA7Gir&#10;Gubb+SBj4TZlK/4P5v8AN/zWjLgNg285/MLSNX1/UtNk08u1kbeYxW4gWgMnDkfUVvhIozN6nw8s&#10;tmeC1a9kEZZXkZYauYudfh5cix6/7Fc3OSsOMmh/Vc2+Z/6STZYlnuTpEEkoZoYUlu6QpdNERVgO&#10;CoqCm/2WZvs4K+u3v1X6/wCkfrnH1fqPNOPrcacPVpx/41zX+Jm4OPh9df3X9Hi/nf79x+E8NV/0&#10;gk36E0v/AI4Xpr9R4eh9d+P1fqvL1f7qvL7fw8/tcviz/9SFeSJNdtIbWyuGR4Ed/WSRS8XpOC8Y&#10;iXYxMD1/yfhzPhERxm/7yPp/ncX83w3LMdt+cX0Xr+lafdJJKGe2uyAfrNrIIJ6IabvQh1H8rqy5&#10;N2EV5bWjyRLBMp+GFiKrGw+FedRyUnda/wB3m3xRyYRx7nlGUP6/4+r/ADUVKJvnt+Px/EwKyN/o&#10;2sayFuHu7O4jDTXcQf03uoWpLKYFVhDNwHGb0/3d1x5fu/iwrOpy22pPbPG6yy/CXYkDsefNqDf9&#10;pWyyMhPl9J/i/m/j/TORAxnuKpkx0TT9R0q2uFeKSC2ImjjRFIZQCPT4pXlTlRCuGmo+ZrKYhYDS&#10;6BaNVfaOop1P+V22zWjTmAkPr+P8TjwwGN9xYp5V/LTVtJaX62UfTHKThoxWem/wjqw4E/Z5YXan&#10;M11YxeoYUlZm5iGleSg7K9Pl8P2s0GtiRME/zWucaNeTPfK1rDZ/WIoVufSUrw+ss1aN34sTvy5f&#10;EPhw08orAlpIzlUOzEhqEkDfmG6df2cu0vF4UuEmJJ/03+a1S8t2F/nBLefpbR4Y7Y3VvKxjlQxs&#10;zAswKNE6VWvJePCQftfDi2oQwSqwlkYRqXeONKoxSm/LejezZ0cIzMbkK9Prr+L+b6fpg5UImrSj&#10;y5qOoQTA2NpCZJPSimvJXE0Mcpb4FQ8RJHxXj6sL/af+6wl1GOK1a1uIHWMkLErSNVJOey0ps7Gl&#10;MhkMoVHiGO/T/Oj6/wCH+s2QPQ82a6HdyX639pfKZAsjN6cQKSwsu7oVfeMBvij3+PAOq6rHHbmb&#10;iy3iPTgxNApFF5MASyg+GWajiELn/sf9jx/77/YthsBNdL0qZJDCpjbTXjBRkUD95UF6IKBK5Dp7&#10;e8n0+3SyWJZZJG4qwRxLHyqCsjHlEwpRVk+22aPOLhERIr4cX+m/3jWU+MvGWQtUogFaA7H5d8Of&#10;LXlbU7O+vSswiMiJ9Z5EM0bJIGViaUb938P82YxwGMJXKgDH6f4v6P8AnNchSX3usWRjtmRTO1yW&#10;W0QChkbiQQK0pTvyyZXM0LpDKxSaKBZQ8aqSCSBIrPSnI0Xkv+TmunuCWoc0FY2rw3l2qetDLcPE&#10;7GSRSAoHErGNwig/BT9rCq2+rxWEj3MYE7hHhKKTMsbOAG4k8C1G5fF+zmRGUBwx4eL/AFX+t/Q/&#10;o8LIkBG3a3812stpOwhiDgRVUQu/H/dhp6lAdhwP+VgTXtLRdPvHBKQtPHJNPGOA4RfCRuPhkL/s&#10;v8PHM3QxiQZ5b/2mPFw/vPpjxf0IwSCLW2+opJdw26sFuBGaxmhIdlDA1/bjoftJhnpBtZJrgL+8&#10;khueKOVICgJwKClRyUEKf5s2Gln+6lX14zKfFw/5vp/0vCwlySHXvrXr2vNlS2ntGjniRwWEgkWR&#10;W5H4iv2jgTzJqs1peSBLgxiNlZBGxX46AdunQZoZEcVxaSLTrRNOtLrRrb6/bJPI8fCT6wiuzKrM&#10;VB5Df7RxfzFr08+g2xlZ2pIKO9fiJjrUVzpdKIxAlykY/iSyjy9zHPJ/krQ9B87arc6bZ2tp9dtw&#10;XitVVeIWc0VgvTpy6Yd6Hrtxp8MnCBZ42VHkHPgygL1FQVpmX2hgGarPCI/xf1k4xYIthn5rflTp&#10;3na400zapJpd3avNDZn0BcQyvK4YqwDI4ZQvJf2WXDwec9GRXN0JbYRgGQshdVr48OX6s0ep0UsW&#10;98QZVQ2DyG+/5xn/ADFR0k0u4sNUimYiNo5zbOwH+TMFrUfythpBqOmz0ENzGzHcLy4tuKjY0OVT&#10;wZI8x/vmUcfCOtsF1vyP570kk6poF5bwpUGVoDLGApoSZI+a9f8AKwWFenXr45QSGcOKt2Nyy2nM&#10;rwKkdQDQ/wDAnGQzxSwiZdo99zt02P6sty4JQnwH6tv9kyBRmq6HqOmas2k3Khr5DGvpxtzBMyqy&#10;BT4kOuJfpKwpUTqR7VP8MyP5M1P8yX2MeMJqn5afmAxp+gLpSegYIv62GJ/pnTd6TVp4Kx/hlo7G&#10;1R/g/wBlFicgR0X5PfmU1C2hyRA9PVlhT9b4UeYvOuj6ZYM63ix3jg/VEeNnDsvYqKHj2Lfs5n6D&#10;2dz5MoE4/u/4+GYjLh/ot2GPGduTK/IH/OPHnPVPMNumu6SP0FXjqEsV7HFLGrdHjKh+Ui9QnHi3&#10;7WA9D/MTStQiSOcMl/w5yxRoWjFPtAPsCy/tZla72Wy45XiI8L+HjPrXPpzHcfSnPm7/AJxb802O&#10;qSNoEkMmh8+EU19OFmqd6lUU/BU+mnxM/wAPN/tYZ/4osCaLFMx/1R/XNeOwM386H2uIYpUP+ccv&#10;OqqGl1PTIQNzylkP/GmRTzh5w1aW0u7ezX9HWQV1e5mAEky04sqb80U7jmsf+yzd6P2dhCHFL/CM&#10;vD/dx/u8f83+tP8Ao8Tm48Mas7yp6p+U3/OP/lLRrqx1bWbk655gt2SdLeJiLO1lU8lZeIHqunwt&#10;+9f/AJ55Gfy71aPTr5ZpgIbWMcnDNRVURn9o/PMbNp5ylPBKXqn/ABV/vHEyA8XeXo/5v+U5fNXk&#10;TUtGgf07q7WOOCQLzIPrI32QRXZcMNS8/X1zrFytrMuoaTKESOB0ASNyezEKXJI/4HOg0nZGHTwi&#10;SPCy/wCq39fEP4f+I/nOwx4BQJ9J96R+RPyS8s6Bo9hL9VbT/MdshW61S0ldHnJWjMw5OvFuvp/s&#10;Phfd63q4so7Bba0ahLPJbxtuCx5bCqrVviMtV+HM3BCE5CfFMer+P+Lbg/EXOwmV30/pMu0zy5Bb&#10;6zLq4v7w+sRW1uJKrzEYjUbhSVVfsxnkvqfvPtYpdRw6hpfpXduovShiWYmvptHulN+LLKpALfa+&#10;HLMgomIO31cP87/ieD/fN043sUTHBqMOrEwzMmnJV/q3FSJfV60anOMwurEIPhb1MLdItrK7eRhG&#10;7hFQtHLSkjIaMu9Cn2V9Nq5jwz1Ejg4Qf+kfT+PU4UtWIemvqv6v6COv57mFAycfTJYOwrzWo+Fl&#10;H7VD9ofy4a/VJUtrq8tLeK2v3VI4vSIUoJPilrHUgM9PT/myGPLiOQEk8IHFxf0f5v8Apv6Lhy7U&#10;wHKRvGMQZSnIfu/3cY8Xh/6p6pICa2M09jbtMZrCNjNN6oLtK609IctgArfvD/qrjIbS3WweO/Jj&#10;Z6SJPJtJCSuyA/F8Lk/YYfDkcueWPLeI3jIPp+ri/p/5jj6/OYZI5tMTkEvRlxR+mcJR/vZ8Pq4s&#10;f8PEi2mZp2e2fkACqxjdHIccjTxXpywtiS6TVdGsTdym3OowSQotAFkLUL8d13+L7H7Wa7tujpzP&#10;IBKX0RlH3fx/jibMuGAAyTEfFqOOXB6pen6eOSnrrRR6NqV0IkeVLWYHkKhgEJ4tShpnbJLVHeVq&#10;/GpSpIrXia/F8/bPN9HhJjcefFP/AKZ/wuHk7S8GdSFw4eL+l9XA+ftW82X6Np9q6rJbTWYUIv7t&#10;lcz8CyMTwf4RT0X4/wCQ+IS2zNDIHZQv7wjfegcHtmwwZRxxoHnh/wCmUnZ8Q5pZJrMcN96tsrSO&#10;kNzyBjITkJRGwo3UYCt9CtLS9CW7si3d497OT8Y5sgDhenFW4/7HNXEkZQauoD0/zvUiU92Yal5x&#10;ur38sdcllWO3ltVOkwSyHikYjKmOZvtcwnL/AGWF3lzT7fS/MeqWNtR4USJldNlXkNkoWI5L+1m3&#10;I4sXFXCal9X9GX8LbMGUAeSB/M7W5/NP5d+TNTuwbKe5vQ3ovuJQkLcpY2CcuDL8S/Z5Lkd/Ouv6&#10;DsHZiSblia02/d+2Z+CqIA/iP87/AHzhZhWyt/zjS0a63qlvHBHGkWl2QSWMSfvF9WYbmSh+HpkR&#10;8qsI9EsJlJtLktLHDcsOVvOCxBimB2HX/V/nX9vOg0Y/dx+LyHaQvPIcx6f6z3mUcmYH94ooWQfa&#10;U9mXJzoaTyWMkMISGSBwXtLkBkiJ3b02avJG6gf9dY580IjeQh8XBGGUpWBKY/of75KdTvLO3lRr&#10;lpAsq0WaAtycdByVPiBX+bF5bC9dzxuLOOUkFTSMFR8uOYp7T045zDbHR5f5mRYus6Yo4iO7dVFC&#10;wWYg/ThfPbXOmWbXd3qltFbrUSTKBR/ALRKu3tk46zFIHhlxU2R7PzTlXAYj+l9P3r/8QWEjpBDa&#10;3Et5JulqVKuB/M/I0jT/ACm/2PLItqWuXeq38VlplrLJcSKYoQqj67KjbkEqP9Hhb+QfH/O2Y+TN&#10;f4/HC9DpdJDTQO/nJdMLbT7OXVdfuobe2tl9WQM3C1hCmoYl/tv/AJb/AOwRcnfk38pre19G/wDM&#10;IS6vI94NPXe2g77/AO/X/wCF/wBfMGecy2h/pv8AiHX6ztKiQHhP5jf85A6prPPSvJBez052aKXW&#10;SONxMBsfq6neFD/vxv3v8qx50hAoPE9qEDpQdhlmDSen1fznnNVrCTce5gPl3yVJc2hmulZSLiQv&#10;ITX1C1CSSfiO/wBpjiM04EoFaDjU0+dM2mPGANnXyJIsvTvLPl6G2tpVjSlJECneh+AYAmuS1wp7&#10;BDv8yBmRGFBHD6WaaZpkcVu4O9XWo7VAJ/jgZ5HMybEij7/7HLANlpOIYIvQkOw3T/iWJSmQmLru&#10;68qdxvkh1T3omARD1K8fsGlex2x9G9KtDQlR0Pj74OrG926KJqbUoT7DbFIC0cxqKLuoHY1yMqIY&#10;y3CnNDE8Y3JNASe48cE205jhXk4VgppUgftGta5XMAlZRJPJKNR0+1knkooKs4qaf5AG1MEW9/bq&#10;jcpUFZDXk6igND3OUZIi/g2CE9qEv9LJiPmLytBdXzELWlqipRSwPAtQbDvXFhf6cWb/AEqHbb+8&#10;Tv8ATmt1GC6roC5+GOWj6Z71/DJ5v5g8k6ksNgILGd3WOfmqwyGlZBQNRetMAaxbeW9VsWtNQNtd&#10;QE7KzKSte6sDyU/6uYkIZoD0CV3y4fqdxpfGE7qX09x+pJ9Hh/MLytOuoeXrfULC/aYcxHbytHLG&#10;B0ljZeEiV/m/2Ocs8yfl3c2AM+gXA1OxjPL6k70uYv8AjC605U/yfi/yWzYYYzmN4Sxn/Yf5sv4X&#10;fYMxP1Cnvf5f/nTNq3p6f5w0afQdSf4BfNE4sJj7s4rAT/LL8H/FmRyW+tNXAt9XSS6kt9kuF/d6&#10;hAw7kbLcBPf4so1Ojhl2kPV/s/8Aj/8AunJ4XoC6U1mPV0Z0tkc82tjVrWStfsgf3JateUfw/wCQ&#10;2LSW1/BDFPbTrqWnID6moIrFl9rgH41kH/AZodRoZ4t/qh/O/H0NZF7K1prEMsotL6I2F8xIS2lZ&#10;SJOP7UTj4ZFP/B/zIuXPfLeQGK4uHAZeUc1wPXWNz+0GJBiFP2aNj/KGYRq+If0vV/pWvDhjjlcQ&#10;B/VRv1dVcMnw0O6p8II9x3x8lrFFHFPGJZvTcObq2ccSi04u7GlKeGZOLXY5ARlE8TsY6mNbrC8j&#10;hwOIVgQscgoa99q7g4XQ60ZfNNnp5s0UyXCJG0kqhaykBZggHFm/1cOfXwhInh4uH+K/9l/NZzyi&#10;rW3EbLZSMWNAhJVa1oATxB+1k5ms9Rg1KSO1v44QApETAMWou5cN/L+z/KubPSS8QXYhf83/AH7E&#10;SBF0xOS702501JdR0yWZeRRZo/2eTbKhjPI8m+1t8cmBb+a5gnjk+uoHqFaJ3HAqDuoWp+L/ACsy&#10;8hgBtz/03+xbQj7CKxuLWVFsHjRtxKsZ5k02blRa08MI9auCt5dWluvrTvbPzikK/V+BWoDVZX+J&#10;vtH4c1mSfqIEbJH1fTHh/qoM/JNrNDJaxtIPTQEGMgUfkDTcKOI+jOdXqQj04NZX6tNG4oYKvwgF&#10;R6S7Pvz+zzbjmpMT1aTLvTL5Yo2s3ttqSw2qzzzxGipM8UcI5x8dxHROW6fFz+0uWRPCbFoMyOTR&#10;AIOT3yvqHmS+iaKSzRfTRQ6PKvpx0FI6BQzNz+Ji3qN/Nmbg1GQnY7gfxfS2wnJKtR+oQOJpWZGe&#10;tGUEu37RHWlOg6ZJtFa41HTr365BbiW2ieITw8jG5WTjxKvxbjwFTIDxyuWsyEgSEJRnxY/q4P8A&#10;YrHJK6SLUUFhfWLQz3Ho3U3ryWx6RjjX4WUH4qlfgPLlkM1TzVpmlG4ttJuLazi5+qT6bPcSvUBt&#10;hxXi1Nv8n+bKxk4CeA7fj/YoMgGQwafJcBJtRPqSlKeiNolr7Hctv9psEQ6vq/mK0ltoLe3CSHjH&#10;DLJLG7s1fglNB+6b4vi5JIrZdm1c9QOE16WRnxNfUrTT2N07N6aRnl8PILxH2lUAkbCnFBjvJttN&#10;+l10/VLi8e8it6+hcc3hgjBKtHGpIrUD4Hb9jIaPGZZhCV/1WoRo0g9euY7TR5b3To4maaRWqjrF&#10;6jsRRjIA2/jtyzoEGg6fdhZHiBlWMcVRi4AO3JifGmdRPUcEBXB/N4f6Vtks3DVcvpefar+YGsaN&#10;KbcThrY3DpLNPGIXLIA7RRIu/wAKsq86/a4/zYBvks00/wBEJJClvGTHGFYoSh3+GoLcv+Fy3Jjh&#10;wGxxuTwit92R6R+kv0kbv1IL2W7n/ez+pGJY45V+BQyqVX0l/YH22wL9Z8wc6+in1v6v6no8W9Lr&#10;/wAR4ftfz5Xwz4eHhHF+PQ18I4PJF/UvLH1H0/rA+rfWvR+seqPW9X+Sv2ufP9n7XHP/1SfR9LWy&#10;nSwnuZJZHr6chTgVUJXishPxJv8Atf5WdBPT/uKifUP5v+yc6X07dHu+oa1czWU+pwWsQhi4h45Z&#10;TKhIahJijHISgD4OP86/s4OfUtOWYQRoD6VYnutyE5GgoP8AWUdVzaGYgQD6vx/M/msomRS6DQdd&#10;aA39zcSD1+NymlfBGZClSVkcVIbgzM3B19R/t4OeKabTJoru3WUo37qVCeSqCKqeX2WU+zLxyr8r&#10;4hsnhnL1ej0y/wA+P0tRAEgQeE/7pI7a6gtfOVvLpWqta21xF/pGmSoDHLcOhKTp6YHqo6KyuqyI&#10;/rJ+8wuudBa8laMXZiaWrRRTIDyYbFkZfhZ/5fs5VOUxsfWP4duH/TR/30G6UyBZ3Tr/ABumlWSX&#10;MumG6toDHFc3dg9VgjfdTcRylZIYlJ/eGkirhVIlIZLKMQw8n5erNH6jRuSBsATQv/L9rOa7X4fH&#10;qNfT/C42U2dmY2wdkW9SR5iiFUjR6QyA78qkUag+y/2cHadaKkf1W5mka5R2AiiQEmvUtXag/ZGZ&#10;XY98JIEdj9U/4f6v9JOHfcJX5jvr+CQXNpFbmzMPqTXd1M0aLQ/CsYUM1T9pmp/w2Cnuq3C/V4PU&#10;vYgS5k+FQV6ECvHkRm9ucCeL/YHi/wBjP+c5AJHuSldLCWEyXl80GkXRCxi3+KQiUfEvqcWcoG3R&#10;mytQtJrq1HG0WoYODGwkVJV3PwkDj/kkYMujEgN7/i9STGuqzSb+z0/UPTudU51Xii3MRgZ4DsnG&#10;QV9Sh+1y/wApvgyO61f6hbQJ9eRZbZXFIpiqMQSeJaTYxBRvX/Y/tZg6vigAZG/6M0S23ZPp1lpb&#10;SSXGn0SZqiSWFiY+VBWgJKNv7YR6dJ5eiLJBdPeteSBkggQK0cwPVZBUkkVrXNVHHi5RPHf+bw/1&#10;Wu+5MJPrrMxHCJYz8Lklgy03JXboffD7yXqTNqNzYJafVnG4jMgcSxmqg9TV6jf/ACsojk9E4DYV&#10;9P1MSbFFLfMVpataw3d5LxW2dXE4HH0/iry5fsr2Y/y4fXUscdnbrHG/qJIBJEKiokJUimxWi/62&#10;azns19VW3in+v3czshglUGF6VoEANa1odyaU44CimuPSme4h5PcrJzIAWixfDFKrkbB22Yf5OHiN&#10;UFCs0YeeIxuFjtiApDGjFj8aFBsaLSlcG3EkJ0uN/VaOM8ZblEYclJZQ1GIoVLL+18WX4CDkHd/u&#10;U1ZCXCK8F3dho4zc/wB3bymoWRApIqo+IMqPxLJg9hZH1IbeNPrZT1Zkj+2wPwh3Yk7uvT/Vzoo4&#10;sYBgRy+v1cP1/wAP9L+d/nIhDvOzDLaTWra7F5e3ch01rr0bdp+HGN6bokEaLxSJ19PlybCLXbi7&#10;a4vrGExhJollKyUUHgo+As3gNx+0zZzuooTkB9PE1EM30KGIaXpd3cRma5jVoo5VVmp6rEFqAfCG&#10;p8TH7OFPnWe8j0jT0lcGJGKKoXiQViGx3NdumbrTEkAk3Y+n+bwlJXaLa6bDrGotbxMt1NxlmkLl&#10;1ZXZiCtfs/FyqMN5LswWDTREfWEhDgVJIQKOR4gEH3/5pzb6jNLGDOIG3f8A8SzxbWhWs0nvFiuR&#10;/obOQwKrRpORKVckMrD7SU/a/wArC/zB5ot5NGnltLoR306+lHEoDFi3UJXiD8I4hv8AgPizT63X&#10;DLjriPFI+qH9H+JA2sL9I0CSyvI4ZIvVtoayRXBO/IfzKSd2J5bfy4YW8FtZW+lxRowkSONEgmYh&#10;vhFd2PKp35Vb9rNzijCJhED1UPT+P4XJjEVSgJbq6TVYzJ/ojO/CeL49m+EgrUMCOPH4f2cV1PUf&#10;NdqrnQZoYXQh39eVywSnxVj3Vi25j+Hjmo10ZGZFw4Yn1Rj9UeXp/pf8S1GJ5JPN5L8ka7DHF5j0&#10;mDUmnIjDtaoq1DUBWVAJVp9luUudI0hxJpUBbcOhJ96k1yHa3p1Uq6cP+5i1CQGz5J/NeBrX8z9Y&#10;+rcozb3UAgI/Y4Rx8Kf6tBkV8xeXrq/0iK6sI5HleFomWO4aCiljVgqgiVj9k8/2fs51Gj7Txw1M&#10;4ZTX8308X8MZcPFf7v8AncTmaUwEfVze1+TvzN07SPzC1by/5lvUgiiv+dk81qJ1Kein7szll+rL&#10;EytIlI25fvGZ/srkV1sa8ktvZX87rJZ0WKaJTGvMU+F/SCl5R9hHb4G/Zzf6A4eEzhc45P5/q/z4&#10;8X0Q/nRc7Dix931PWPJNr5OubGbW9DVry011hchppmuAIpd/3ays3oRUPN7deLJ+3HgfRNWku5ZZ&#10;tetxqa2Ki3L3ClDFDdvQzcAv77i6r/wWY+oxCUo/lj4Zl/ef8ko8XD6/THxGIwgCoqHmfy8bIRWv&#10;la/k0S9v7g30iwJ6i3Rsoam25yEx2qzLx5vw/Z/m+1N9Gv8Ayhca5CbOGS1v4vWVY7iL0eSlVR+P&#10;7JCCPl/k/G2c9rYa8aeYyHix+nfHL+LiOT+t6uPh/q8LDJjycB4uTw/z1of536f+X+px6/PFqml3&#10;P1RpJ9PunuHi9Od50JV1Ev72SaOOsX+6ook/y8R1fzG2h+W45bS4hiubm5dYS6iUMKg14g8inaq5&#10;kHQR1Gr4ckZSjHFH+KUOBxNNj4rBDIYvy20vz1+buoQ+YbW4m0vT9FsfiSWa34zuCONUABf9rizr&#10;/qtnPdRurLV9OvNU1N3ufMP1hVlliUpFHBwPpqvT4XI4/wDXWb3Dj8KYxQHBhhjP+dL6/wB5L+bw&#10;OaIgCu4PXvLXl678tajY6Bo8EFn5LsdPKwR8jJcy3rS1YuW3oqfGzfF6jy/s8MKLfy/cz2C3FpZy&#10;+s8orGHHxIPttHU12Ycdz+1lQmYCXhciYev+L+dPglL1SRDHW7JZr2CGQrI6oAKlidgewPzxRdIn&#10;H1i9sHQxx3CJbw/GWO1RxJFGodiW4/Fmwy5p8FVt/vI/H6v4m/gqz0cbsLLFDJGwaVHdnPHivCle&#10;XxftV+GnLJp5Z0qwktbWCezcaiszRSRSM/pTcjVI3kU/Cp4/DH8XxZr9RmnCzGXBhjHxOLb93/Sx&#10;w/i+r+rwsbmCSP7uuL8fz2DeeNb1vTBqt9+k4LXQlsRdR3kSpNeWQjorzxWrqwuBWQM7sy8U+FPi&#10;w51jy1Jp+kXBdkfihu47VEJWORFP7tWqXaP4vt8cwtN23HMSYD6PTxTl9cP58v5v9Vh+dBNgf0WJ&#10;+RPzqs/NnmOL6lZyJHbSDTBfXE3Az28tCLh4+CxJMzx80h9Rm9N2/l45zrRYC8XqpdGCrmRU4h6K&#10;pB6/ZKlvh4fazNj2icuMSH87i4f4PC/r/wAH9HiYHIZjbv8A9j/X/g/ovZ7h3A4rF6m22/EVJpSv&#10;bbfJPF5x8v2iCPUQsWpR1LtBEwKmRQOQ2PGThxrT/Y5oNbrpxykY48Uf6byuq7ME8pkJHhEv8p+8&#10;4+H0+r+ikE+jawbiUWtyJLCTjwjm+IgK/PiCCKryO1f2fhbCa91vSr2KYJxZKrwVgXlkdhwUsx4k&#10;dOmbjFnwDGJy/ez29P08HGfp4f4vx6Xb6bR4cYE5TlOceHl6If50I/UnNpbXMIBlcO5J2UcEVSeV&#10;ONW3/wArG2/mby5EbQ3Eb/WbGaOeKiyELLFtQfEKBv26fA/8uc32nnnmlKMf7vilw/zpQ/p/71on&#10;hiMhlE+n8fiKGvtJuLqK6gMx9C7SSKRaKCFkFKj4d6fs1yVf8ros6M6wMWY7kR+3arZosfZ04RoH&#10;r/O/o8P81py6aOQ+ru7vPiYVc/kfoNy8fqSuYooxEqEKwKiT1BWqn9rviLfnVHQgWsrAA0oiDr/s&#10;j1wjs3z/ANlL+H6XK45d/wBiwfkZ5c5OWjicSeoJFZFoRMweQbKPtMobAk350Sc45FspCy9KmIfP&#10;scjHsoA3+mSTMnqnKfldoy6dPp4PC0nYySRIPhZzSrMtQpJp8W2Mk/N27SFLtNN4CYn4laME03qx&#10;Cb1zJHZm1ne/63/FJGSXKy035XaW8UcUt3PLHCQYI5GdkioOI9NS1E+Hb4cjPm/z1L5lsEtJrNon&#10;ilEsThw1NipFAq/aGZOHT8AYykTzKaeW/JWmaBdS3FkT6k8YjlJruFYsvUmnGrYe+S9Dks9Fhl1J&#10;HjgkZxNp84FJVY1jcd4zvt/uz+VuOZf8qRxYxGP1/wC5/rOl1OiOTMZHaO3q/iVNR1KW5nkstOdf&#10;XRardpRvScGjKV/b/wAr9lf28kk17NHbCCCF1jSixqqcfhHRUXeo+nNFn1EskrO7nYcAiKCBtdM0&#10;tLhry4uojJuZ2eYN8Z/ackih9uOB7218wxxpMdKnupm2t7dSFA7cpZSR6aew+Nv8nJ6bScW8jQ/m&#10;/wA5v4o8yUH/AI48oyvNZ6brVnE0blbm4LKzVHUQxb+q/blTgv8Al4QDyd511rU4xfhbKNAf9Lm4&#10;iGBO620Kkkt/lt8TZtTIQFAcv5o/3P8AxafFj3qeq/mD5U8vaTPcaWkuuX7sKWtoPUmmlYUUzTPx&#10;SNa7F5G4p+yv7GTrTbDy/wCUdOYaTIsl5IQJrqVQ00niWY9F/wAhclp6zS4ZwlGMR/OP+axOKGXn&#10;f+5eUy6X+Y35l+ZIR500l7Dy/GsjxWdteVijZQPT+CL+8kYneWX/AJ5qmALzz/rUdfSuEX2CIcy/&#10;DxQ+kOPPsnTz3Mf9lJ6Bov5E+RrSNFaxnIQll53Euxbc98J7n8wvNBYkX5B8VRP+acjLI1/yLpR/&#10;AP8AZMqtPy58oW8QjSw/d15cGkkYVIpXdvbCq589ebHJpqE9Tt8Kj7vs5A5z0ZDsrTD/ACcUxi8q&#10;+XIBSOxjUDfuegpXc4Am82ecXp/pt4fDiG/Ci4/mJd7Idnaf+ZBXj0vRoiSkMS9K9MCvr3nNyALr&#10;UWr4er/TIfmJd6fyOAfwQ/0oVhb6avRIhT2XEzdecpD9rUm/5HdMic/n9rIafEOQh8otMNLA+IQU&#10;Hjw65ltfOEh/uNRPz9b+uPjeafDxjpD/AGKx73Rk+3PbrXxdB/HF49H82t1sb5vmH/icA1A70gY/&#10;6P2LDrvl9Ot/ar85Yx/HBcPl/wA0t9rTrk+HL+1sfzQA6Mrh3hSbzR5YTrqdoPlKh/UcMbfyz5lN&#10;K6bJT3KfxOS/OjvR4sB/EhJ/Pfk6KofV7daeDV/UMM7byp5jG/1Pj83QfxyQ1se9P5mHeld9+av5&#10;fwqRLrCmnXhHK/6lw7s/LHmBacoo18f3i/wzIh2ljHVH5uHmw7Wfzs/LJAf9PuZCegS1mqf+CC4b&#10;W2havGQf3Sn/AF/6DJ/y3hj/ADj/AJrMZIyYXq352/ltOjI36QlU1G1pt+L4A8xeS9M1Sa2TUUWK&#10;9mbjFe25pKCP5tgH/wBlglrcObFOcQf3X870suE9ER5N/OB4NG13UvLYubnTtChE9xpmorwjYNU0&#10;hZS7RfZP+T/kZD9X8q+ZfK05u3ZprYbLqtqKnj4TxnZv8r1P+DzGxZo5B6fl/lP+rjjQ1EZkxIqU&#10;f4ZPTfJn5o+Q/wAwrBLSNkivpVDvo17xD1AqWhYfDJxPR4jzT+VMCSHTNSgb1PTsLlyCbqJa2krd&#10;hKlOduzfzL8OYWo7NhMXD0S/2H/HP9y2ix5hkccWt6Q6rbM+qafUl7Wdv9MiUnrFKx4zov8AvuT9&#10;5/xa32cCSWWo2VwXnV4mCj0nA+GhG3oOhKyf7M5oc2GeI8MxR/3X4/opBtNbHU7HUEY2svMoeMsb&#10;ArIh6EOjgOn0rlx3cjcXurc3Tw8Xh5DjcK6n4ZGIovJe32srBNUOSK81dohSikqCav0INeo3rg/9&#10;MG4eS7k9K4KirS3K8X5AABDKiqAtf+K8ztN2hPFUa4h/SHq/0zZHOYjolw0S3t4+Fo8lqDX9zAaR&#10;1Zql+Dd9/HFmksIWF3c2jJzKPaywkTK5anIJX3FG5Zs49q4pwPPHJyI6kEc91KSHV2jNtb3UUzJy&#10;juBKDGaMCRulex7YzXr/AEy31BrWT++9FrhgvH444wXfiqk8j8P7Zxjqsdijz/3f++bI5AertIjv&#10;haK8zAfGUWMljQV4qeTBTsv7IXOV3msXOsyNZ6VCbbT4qySlyHkoSWaRh8I2Y8hwHw/zZhcRlsA0&#10;mRlsE5QFR8TAk96U+WHOiQeVbYW7Xusp6kP72W0mtll6/FJGZK/alP8AzdxymPD/ABE/JMaHMoe6&#10;kvg3GGASKRTl6nAgnv0O2HEHnHy87xlNZ1SG1gbiY7K2it7f4gaVUDkT3bbl/Ll3iAAC5f7leMIC&#10;ewv5C0i2lqZGoazu8jDerAGm232aHJNoN5FHpkdtpCfubtLp51nYMFQPybgyAFQ9f2viX/WwY8UZ&#10;kX9XqkzhEE/FQ1C2reSz378Ehkt/qbW/IOXaqjmpqpPP7PH9n7WEOkzWOo2dx6k8UUa87aaXgyRw&#10;RGvHhK9GRzy/eMVbnluAY5CieX+lgzjSZXTTwkOqPKEXmQjDm7jYjhtXbf7WDNN8taFb2b6ZLqfK&#10;W8uKyxG4IJdEJBDoFLJx+P8Al5ZmYsOm4TET9UvPhUCI270FdaleLN9YGnyvFFD6kcnFeVXoCoQm&#10;ofscPtG0YyQ2csSR3CW4MWn6rJIZJZI91ZW/YHL9n4vhXLuztNGUuKuOGM/X/H/xPCiMLvqAkusa&#10;7a2b3KXk8iOIklvNOgRQIwwB9UORzf4vtcckGn28c0M89pLJDHG4inLJxdvRHHb/ACD+yw/ZzaQ1&#10;WA5Aa9cvTHb0+j+L/iU8URICW8mH65rotdQsbPWdNhvb64SWWx+Im1VbhwauXB/eCiKyuv2/5sdL&#10;pVvPH9f9cUMPH13YigXflvVVU5mZcwFxqiP4o/TwtvH0IU7fz1daZqk3l59IdLiO6V0trRY3R1lA&#10;BRVBjdpY/wCVvj/l+zgLlc+v6XBacOX1r1Ry8eXCnD0qdspqf808Nf3vFH8cLOhX9FkXpWn1T616&#10;j/VufD6j9Wfx48PU/vvX5f7sr/ss/9Yq0CQwSDSL/wBVGCu0Es4BUvWvGFxUUcH7P7P7Wb/NKEcR&#10;jfBMD/KD1/0o/wBWTsJSFbfUP9M9x8y82jXXNGg+tOZlju4YCVLRMOJknTYt6JUHpy9P7GKmyeOF&#10;DbW44NVZpXNXSvUsBX/hMyMu3DfX0sxLlxKi6tDJfSRXt4xnULNbW0Y4QuE2URuafE3Vllb/AGOD&#10;0vBapJGZQWRRxahpXoopUs1MyInhFxr+t/x5BgD7kkuNDGrS2k31Zo43kcSRggSKhqZCrECKMOQt&#10;af7BsFaxblbTlHHyMIWTn08KU2pv4DATxSEoeqUPVwD/AHrVGdS+zhSXyNq4n1c/WrkI9+80H1Mg&#10;tTizBuRqZPgX9uT93kS1UfpFGjWRVZXZ5W5H1OZ91/aXb4/5c5btjIJajiA/hDVliOLZ6vo9oLS2&#10;VFWiAKsaqKKEA24j9ke2C9HtLqfTx6ABuI3T15YgHXkq0BVSevTlmZ2WImBEjw8Uu/hZYCKNmkq8&#10;yapp9jqEX1+ZEilt5ViSQuinccubKCAKfZr9nKe41aGZZJbdOaSGpDqJXYildqKq7dGzcxkYip1K&#10;P4+pviQ1FbaLd28lvbSyPaywALVXaFUBB25fEWPKoKH9nBlzqN3bFNQLk2jyHnEQTGsQ6jio5Bxh&#10;hliLA/EFFVSVQaHpd5bz6R6Spf28KkXmxuGmbcOrsSrqQDWv/A4A12e0m0medIPrEQLh46c5WYrR&#10;E7mlT/rZh6uUeGX8X+1y+tB5Jro1reWl4trPMwkEK8eI4wkBjzcKAAJD3X7H8uQDRNY0nT1nm0mw&#10;d7hIS09vMCXgZTT+9r8Ce37S/wCVmkxZeG+Ec/q/6SaePbZkM9u0yqGfjRq0HRh4EHBn5Y6pdz+Y&#10;Jg85MLRcNlCxqWeoUEA+55f7LMSjw/7Fj0UNajjbT5HeL1jD+8VAATUeAJUH5HOlXdnNdaXBHOI1&#10;cTAEoeVa/EQ7Hqyj/Y8squAnE9Px/slCS2Nw0F/qTRNLKzp6qCf7KU+CNY1WgWJv5ft/zNhdPpEw&#10;mmhRi1Kx2i0DK5jjo3IGi8Qh+Jafa+zhsVIkGRPq/q/0lsI+DVYmtbWWRo0LiM3Qqaq0x+AKB8Xx&#10;v9mv7P2sAahLeLousNErC9hT04Io6s4XYBKD9tudVYL8PLK82IwPCN+XF/n/AFIREUsUrW0gZXha&#10;rh+PH3B36dOmAvJl7LLqmm2c07HU1tnF8kNSQ0NOCSv8X2EanE5mjJGzfr9I/wCJ+r+iy4ghtfjS&#10;PSJuCRIvMenyWoo7DkQBx+NqtQ/8FgzzQ6yXL29xWW8h+L1kDUAUHbiP2f2uWYcyCSRycex0ROjx&#10;wx2Vu8K/V7eRBxt2pUFtxuO/thF51lgbT7RYy6l2EqrJueJhAJU/ylh8I/Zzc6OHpFFkTsFSxFwZ&#10;5GlaNgOaExCgqHJUHuGCEcsl1i8gsqxhWk4qAjbBl4VYH7t83mezHY9/F/V4f5zLEEj1OOM38Xqq&#10;fSFWLqKlXD0Q0FSd2+Gg/wBlkYjtdKe4jubyISQQ263Dyh2L8fVJCfD8LIp/u/2vtZq9HphLiMh9&#10;MRKMvx+OFtEU8uJJ/RZLaTjMW9NDTkAQKkkbYfG8W4OmWFyBLBKIiZo/tqysGjSo/Ybp/k5mRlLI&#10;YwnuYcMo/wBKcP539BkAUin002sOp6lYlo5D6peFjSJ6rxeQKR8L7cvh+22M1SOAahdXJU19QetL&#10;Ur6kZH2Iyp+II22RhpRRlGB4jL/KenJLi/4n+m2RiCNkXo/r/o+1tywDCBVjFOXB06O6sBxLKeXE&#10;nOk+X7pDoVm7MF5IaAkDepoPnlGsxnJmkavl/uQ6XLKXGQLfJP5u6Hcz/mrr6QQGZhdxluALMFWK&#10;Is9FrxQV+02B5JI5fLdnZfWmtLi8icQOhKPVGLEgjsq/a3zLw45fnZ5eAZMeMx4v86EeH0/z/wCY&#10;7zSjcGuIBNr6wurf87tb8wfoaPWtJ0G9U6rFMqSqomCxRhYjVnmZ2X0OMcnx/s4Vw6Fpmml9Se9l&#10;v4nNIkaRTGQQeO5NG6+ObmXaOfMPBjjjgmB3H+H6v4XPlknKJiAIlnFv+ZPn3zRMnlKz0G38sXzx&#10;LNeOEmM0PGQev6cSxhk5DinMj+bIrNfafqKG4kinhWNljmlb+7VHP7zmgH8vxJRuStm9EMkIjkSf&#10;4f6X9b/dtuMSGMWfU9jhtNZsHSCC4tZSIZXWzIZZmZBSFhLy6V4pJzTI9qdlLbXo+sNcm1hdzGZR&#10;IQ5Ync9THzBQcv28nHMYxiSY+JLhjwx9UP8AetZjsCE10ua3uLGOeEw+rMi+qYeLDmooy1XZuDBh&#10;imiNaWizOrerOrQy27yqPhVSWlVHqQv2viXBqY5eIES/dfx7/wDSz+mjgkDY5NXtrPLcRMrGOJlm&#10;jmCMaEuoCMw2qVpt/Llana/pCW8WwlNzaRo8hMakBYlHL4wvThyIof2cpy58coEyJiRHg/2vxP8A&#10;dccvSuWQokujv47S0s21R0tbmd0tlV3BDTvsqKxA5M9MEaTEhvjO5kWxnt2hkKszM3EKoCxrsqsV&#10;+0MjOc4cJjwy/i/z/o9P8Mf6Sgk0QB/nLNXS5MEJt4o5p4Z0lWORuC9xXkQ24riMtjDEk5hlYqnx&#10;QoPhkVQT8K7df2W/mzLM/wB0DCP0/wAP9X8f6VulvG4ji/oo5HdkQSJuR8VKEf5nF9O8/a1YWXpW&#10;VqXtw3MRXAkcQbbcWABX35ZyGsJnO+Gsn0z4folH+H/N4f4HQaiXidOGX8XB/FFiXmL8rfKGv6qm&#10;qajGy6o8P1ee4hYRmePb4ZEIZXAp4YYaR5w1y/uJEiSM/W45InmCNJJ6kiMEXq3FAaf5OZU9Px49&#10;gYYeD6f9t/H8ac2MShvYhD1f50f90o615B8rWen2spUw2WkSR3EFmHSG3BjcFpGVQitKV/3Y/wAe&#10;CbD8vtItdPtwbm4imu5Yo7m1mClhL39MrTbr8WVmHgxMB9MzH1/7zh/nNGbLKECI1664Jf8AFJWv&#10;5oa4uu6ratptveaRa2cmoWWr2crMnooKqtxGRVJWqKR8uTfaX4cMH/Kvyszs8097JI5q7GVK1+fH&#10;JR0kff8ANxf3tc4fKTH0/OzzbICYtOsRHvxJE9SOxpy2rikX5ZeTo5Ek43TOhqpM4G/0Lkxph3D7&#10;WJGU/wAUf9L+1ZJ+bvnxhRIbJCe4hlbr83xR/wAufJTyNI9rMzMeTVuDSv0DE6UHmkRy/wA+P+k/&#10;asH5p/mEy/3lop6VFq5ofpkyx+X3khRQaexA7GeSn4HH8nH8BmMeT+f/ALB3/KxfzIcj/TIUX/Js&#10;hX8WOPj8j+SozVNNXl4maX/mrJjSR7vsQcUz/Gf9JFz+e/zFZjXUCFqKBLSMH7yrYDv/AC1+XunL&#10;E9zpcKiV1jUAyvuxpWgY7ZKHZ8ZmgG7HpckjXHL5RTHSNW/M7WDcCzv5f9HQyOzx28YqBsg5R/ab&#10;/gf8rDRfL3lIQhf0ZaekPiAcGgH+yO2HwAWsac/z5/7H9SUy+YPzBaZlfUr8yL8BSJIqFq9iiUb2&#10;45Hn1HycLxre00C3lU8+PKJUafgaA2xY8X+L9lijftLlw0Jokih/m+pyh2dKt5T/AB8GW23lnz5J&#10;ZpcXvmO6t7kFGWFG5oqn4mS4CqGV/Bl5KuRXTPK3mzVIGms9TRoFbjxN1IOB6gcWUdBmry9l5IGj&#10;TLJjlA7sn1nzXoGh3ggu7acTunqK8Ns0gZSaH40BHX7WGcf5eedG+3qyLtSv1mU/wyH8ny72CST/&#10;AJmeS1Vx+jLqQNuyizFG+fKmP/5Vn5lJqdVi6f7+mP8ADD+Ql3otS/5Wv5SqANIvSR0H1VB+tsWt&#10;vym8xTs4Gpw/AAT+8mPXMPVxGAAyJ9SDKt0q8wf85D+SdChtJrvS9RIvGkWMJBDUGL7VeUi+OTjy&#10;f5Wk8vaO9pePFd3TzNIZDV1CGnFV57jvXMDJqCdomXC6/Pn4jQOzynz5+Yzef/MttdaO2pafo1rb&#10;hEhQNBI8zMebyei7BgF4LH8WGUyxfswwAn/IX+mYeTLPvLXE+Z+1M/Ltizt++uNWmMW7FppwB97j&#10;bI9c+cvL0UjRNqVnG6MVkXjUgrtTZOxxvN/Sbhpj3H8fF6BY+QPg9Q6fqEnw/uw1zIPtdTUz+GA3&#10;8++W1NTq0H+xRj+qPBwZFOnPd9v7U0TyXccQBpdyR0o130FPAz4hL+Y3lxfsarWh7QyH9SDD4Uyk&#10;ac9yvB5Ok6TaO+4p/foaffIcQf8AMvQgDTUnPhS3l/oMfCmkaXyRCeSbYsA2kCncvMp/AVwO35l6&#10;IP8ApYXJ+UDj9bDCNPNl+W8gif8AB1tU8dFtAP8AKl7/APIs4w/mfoin/em8Ye0YH65MkcE1/K+Q&#10;WnyYhWo0iwD1FKuTsP8Anjjf+Vp6FUVN6w8AIx+uTB+Xkn8v7nHydcqh9Gx05H/Z5ciPwjGb/laW&#10;h/sxXbfNoR/xscfy0k/l5eTf+D9RP+69OXb/AH25/Vxxy/mfpRoFs7k/OSL+3JDSkr+WPeFN/Jer&#10;k1WWwU9v3Mp/5mDDvy755tNZ1IWMVpNCfTeXmZFb7FNqBe9crzYOENOTTmAuwx/XvJuo6Tp8l9Pe&#10;2BHJI/igdAObU+001Nsl0c4BFEf57/0yqOUhxDB55q/luO7id5dTsFY/sKkZp8qynBkdy3Tg3z3O&#10;XCYl1+xrqv7Xn2ueTFXk6X9qaE0CemNvHZmwv1m5VdV0daEepMRv8xmfp9sGX+kHZaKZNp3+XeiP&#10;F+X/AOZTF1fhpwaq0oaRyGu2SDsRsQRRlIqCD2IzSxkRyczPp4ZB6huP4v44vErO8ubV1kgcxsGD&#10;LuQAy9GBFCrD+ZTyyGa/+W2nXrvd6NINNvzXlFT/AEeSvYr+x/xH/Jza4O0Ok/8ATfxf8fdZKWTD&#10;uf3mP+dH64/14vfvy1/5yZ1jT/R0zzXHJqtl9lbmo+txj2c0W4H+vwm/4sfOf39pr2kpLpmo2slr&#10;DMQHQuBbkVr6kLE/C23SP7WW9oTicBII/o/j+GTlY8kJixu+iPLms+UvNUdvr+h3kV6EBVbiIlZl&#10;qCDFOvwttX+7mHwt8WBGt5J4vUEvGFB8EilFmND0EJIr/wANnN73X4/07KwyD1VHShJ99h9OaW2e&#10;QwycG9ONS3px1MrnqOaVBT/YnDv0tA3a9ZAGLMAo7kgD78Xtm1CNzOFeBmSlAXKBKdJgTt8vix4Z&#10;VsJV7kGAPNY0tm3FWdD8QKVI3PX4d8WhGnTxMLvTVDIrRI6pwchwQwj2ZWBr+1xxGLKDYEwfdLhb&#10;IEx5Kcko+Iw3Kc9vhchlFPGhBGA08j2ccTDT24D43+qyqVlZpF4lXkPFPT7mNGzYYoZQfolL/fMo&#10;ZiDuNlE6skbfvwvpKAWuEZXSvcKqlpPvXIrfeXpdAv4HubNbyOVTGWkoYWmIrRf2v3Yp9r7WU5sc&#10;4USDG/5zeKO4RdvdwXQPov0o2w7Hp1HfDawTQpL+GZbRbK5b4447dJBEOKmqS+pRRJ7ovxZsuzcd&#10;54k+nccO38X9NcsdnUuEWnL1BvyZqA7nqAO2Hmjahbx6NNYiZrqCcTPLIf3fESd2qa8F/adcjDS4&#10;43KZ45XLh/m/1pN8YxBvqg7yzkkuluQEjdSgVmHMkKxNB2DGvw5HLqy8upY3jauTHdWnpwyC1n9Z&#10;52YVEqt9j2f+TMUxxRBEvqj/ADfVxsaHVXjnunMZjUsk3Jw0i8OCigClftb9sLrb8vNYMK3S2jvb&#10;NELiECVWkkiO/FAoryp9r9nIDS5ZR4gPTXEwjjsW46xpqytE06h0kET1qArkVAJOwr2yb6DpWqaM&#10;FSw0qK1lJKxpdXpcMCBSSgB4+HD4cydLp8olGQgdv58+CKxjtaTape6Rf2F1HPdtLbKaTPFAWIQf&#10;ajDAH6W/ZzoViuoyQymf0zIvxq0nw0oKUr3GdLPNHHMXxRlP+H64/wCbH+iwJEJDpxel5F5nm8r2&#10;F5ZixW8S1kZbae3sR6iv6zhuRXqHB4sPi+zisEji3Mc5jnVgSkaKpAX+QjpmVPACaAlH4+n/AI85&#10;UpcJ3/SgNU0a0k1r65pEN9pUsLql5dXU9yizSbkXA6vIq0PFuXw8eTcVwvqf0px+pR1/m5D7NK/3&#10;fTnkvy+98R/m8me9Xe34/iZZ6En+EeX+Irv0KdfTbl6leNPrX2/q/Lflx5/5ef/XKYHsbyJjGZvr&#10;DMrBmCkhlIKkCtF4df8AVze63L42Ijp/Ol6OD+s7GdEbPoB4dYtLmIMlt9TVWUpEZA3xg8q/CS7P&#10;Sg/ysPbPTxNFIA3pTsGMke4aMuQTQ13X4fgfBLOJCJN8UDD/ADP4f87/AHyOMGvf/pWD615pm02/&#10;QTWzT6eq1iuUpJFcxwI/w8OIpOKmOWBf2sBN61tJJHcKrtHQB7ZRI9H7sQRQ5m4sZMTchxj+aeCX&#10;+dBnXmnNrd2Wq2kF5pkksUN18f1XU3ktlAj34rEys5HI0/4X7OHOpEzW1vMJnS3jVdmPHfj8RP8A&#10;lU8c1ujyDFMnh3h/uL/3UP8AZOJChKVjdhvlGCKw1jU7SWyhl1W9llaSZI+fJUcCJEJ/3Vy+IcF5&#10;LkXuoEu0dLmRyAJli9NCGI2ozhONEP8APml7UMvHPF9X4/3rGZs29d0sG3tYPqkIT1niNwssp4Ly&#10;U81jJ58nSnHh8P8ArYJ06Kzi076p9YCJMSahP1Fe+3+yzM0EJTxkREZT4v4x5fw/8SsCTyCV+Yvr&#10;q65Ffx2L3K2sJUrHME5b1UMsnwUqftNx/wBliluLEROILU3DeqWKMaNy2ClAx+L4c3OnjlkTGUuG&#10;vpx/T/peJuBl1KB1P9KNNE89+bCJYApnC81KAEyB3QfumD/5PD+XCjV5dUWQJMwWF5DxWKjyjYg8&#10;l+zQ7cq5kwwcBP8AO/i4W2Mdk70ZdLaH1LMEyRxJWaVWWNq0KkORXavw8cjkwWTylcWykWdxcTGa&#10;qOEEicSuxbfdl+zmi1mCUpg8rB/H9FpnE2nKxk6h63ItGsfpcd9n5VP4EZG9J09Y9Nuk+so9zMwi&#10;YgBmpIPh41oxJpTfMvs7szxhw9ZX6/4UiN7Ion4gO3Wvyw7/AC1ieHW7i1k5SXCRKWcKBw4uOPEq&#10;Qa1/nzX6zTywkwmfVjPD/m/zof8AHmJHRA61xNg4biUYEOjiqOpU8lYUJII/lzpmpW6/UnJuCVRj&#10;JLIuzITxVm6D4t80+SYBFbj+d/WYBj2h3U5unaWya1mlhjiitXIKkR+oVGxbih9/2cCNqKSpdDgl&#10;IYykRkTkVPqfsjr+8UNyb+bJxy5MdEEx46/zoJRzaFGbi3fm4k5s9z6LmNXb0woMlCOXptx9Ov2V&#10;/wBbAV/fW9sNRlklR7mK3L2pc8U9MgOA9RsUZftHMvIJRxx4fSCBPil/W8P/AEn82KSuggkf6sRC&#10;0cSzkTwqOkqcwWFCBRw3xEfD8OB/Kz2Ta1eLalJWjRJJCikMVeoUu5ADepT7XLl6fH/JzEiPT8Vk&#10;VTXWb9Hr6nwGQgcCeXEnqVVQeRUdqccZ5pV7bXFe3DRrI4hmcGnJHFOPLvud8rlVmuRaALCt5bkl&#10;n0G0kuyJJgpZtuhDGlBTbiNsjfnyflp+mQheKw8lANK14AkbeHzzeaGqG26SNge9FWNqYri5l5V9&#10;Zy1BWnXbqaVp7YeXSW82mJDMWjZgPRkQ8STxFUDVG58M2OryzsQjHiEoybcXVRj5JePIjAkLSSGv&#10;Yk0entvkd0WaR4ptOQH09PkaJAU9JUYmvpF6sGf9v4vtfFmJo5S6G4x9PF/A2wHRFn0kf1B9qWhN&#10;N6gd6ZJo5dVFnB6VsDJbpGQIqhgWPE8qb/ZzfY8Ijvu5HAB1SySHTVnmM0/w3LOrrMQUPHeig/DR&#10;TjryW3ilF5qUZRJk9No4U5ryViQ+x7/8I2XR0/FM8JEZSH8Z9P8An/1v9N/Cnhrkp2qTrbta6fK0&#10;3oSBo3mc8uJFeJJFaAH4f5kxs/mKK/0CDTjfRQWSqqqjonrrMrMzO7O6iFR0jf4vibNpotENOBOU&#10;T4h+ufF+64P9/wD0mjBpxGXH/Ef9ykNl5NtdN886h5mFnLJqN7I5nuVkf0hbNHHGiekqsJXZkqw/&#10;Y48v5cFaXdLLosMFhrMwaIiO5QRtOI0epkZJeLlWkj+Gg+H4cGeUIZTKeP0yh6eA8PqgRwR4I/zZ&#10;fznLGSMa2UtR0K3/AMW3l5d+WrSZJokeC/S4jhmuZIJA8MUsJMfIRS/F6snq/Eyf6mHGiDRNMjuj&#10;Y3V1f2EkJUQm2ZwswDVbl9lVoR8P7OafX9pZ9QIiUI4Z8f1eJ/k/5v8AxTVl1fEeVMV84Q+etfu9&#10;Gj1jTdM0TVLW/jninXVkR/qrOgaMIFWSViV/1W/Z+1hbFrNnN5as9EtrG6a8lEf16Q2pCMkbk+pF&#10;8X291T1M2GPHkjqjnnOEcML4OGf+qR4fB/qcXr8NuxZ6lxy5R/338KaWnlnVIPzS1LzXresW0ej6&#10;e0yaKn13jIsl3HGr290GCr6H7ozRW/L4Zf3mGGjw28CA3FndtOtRb/6OZRFWoJBYmvJP8n7WU6zt&#10;OMzwxrgP1+rg4/8AS/0v9NFq1WuBIOMbDn/D4n/Er/Omq3N/cpDp+raLFpasWvVfVRbG6XijRhvR&#10;AdGSZWDcZP3kX7WEcuhTOfqc8LcHdm4xRhiAwoaD4Sp/Z+NeK5sZavGMZnEccd/+kf8ApFvlq8cc&#10;ZmQa/pelmqeZ9JfTm1OC7gMXHgsssyrCXUE05rzQ/wA3wFnwzvWsNDtLiDTbOa2SaIvcpcAcyCoU&#10;MtKngFXjxzXdn5pZZE5a4BLjhKHFwxlD+fxNOn1XFL1j0/wy/mzj/O/rMX8rwXfmprfVNe1LT9T+&#10;oXivpsulNIbZZIdykgegeUE/C37P7HBsI9Ff6tdKkiSQwTW805eokjhV/s0r8I5tXiubOzKowj6Z&#10;er/Ov1R/6RbQSdhE8Mvq3/0zLtcWSe2jFoVeWO6h5RlzH6nBvjRmG+ynlgjzdqttfx2gs7N7KK2j&#10;+rRyW7oHZgqliftfCqU9NT/wWVaHs7Li4/EzEcUvE/2uHFL0/wDEyboxlGJs18Uk/L7ynqvlyTVk&#10;1DWptUuNRu5b705Q3pRJKzECOoADs/8Ae0+H+WNMLR5k05bS1tY4pdSct6l3FI9Crq3ALxUfvUpS&#10;n2v8pcvx6WFmZl6L9Mox/wBlwf1v81xowAlYTj9F6lJe3s8rw2aKDFZSwqXf0mAYuxanB+fMcU/Z&#10;/a5fZknkm3urjWJUawAtrhWjnlQqigI3JW9Po3H7LUC5V2xqBgwcQlHij6oR/wBjw8SdYaiN6P8A&#10;Cwv889bj8v8AkcatDqMdvqWnyxy2Am9RjOzKU9EMh5KZRUjnyTkvx4a+Z7VLXW7aYoZYYSkTyjYx&#10;8xyUbfZ/yc0Gk18swhsIG5f7H/jrowTGQx3/ADskUk/JfzBceZfy3uXKw2mpXhuZFgA5JK0bmN5C&#10;H3kB2WRGbJOvlyxkVXaWclgD9vxFfDNbPt7PGRFQ2P8AS/W5Ixh4dc/85A+dbO6ntI9P0kC2lkhD&#10;C2bf02K13f2y/wDC+m93nP8Az0OVHt7P/R+39a+GFFv+cjfzCP2IdMj8KWin9bYlP5c0eJQzidgx&#10;pQStl2m7R1OYmMTEVupACM0f88vzY1a4kgtLjTIXiT1GL2UVKVpt1xJdG0Ef7omb5yNmWZaz+fjC&#10;Nkzf8y/zoP2tc0qP3Wzh/pmbT/LkbBWtqOSBxaVuVW+ztWvxfs4wGsPKcK/qfzf+JSI30K+285fn&#10;rfxtLb6/C9uiSSNcQ2MXpBISBKwfjx/dV/eUP7v9rIz50ivYUb9BaXBGbRPXlvLrkxrQmkAJ4kxq&#10;P3tf5s2fZ/i855Bk4/TGMfTD/kp/H9X0uRihERs/xen/AKSei/k9qmr6jxn82+c5L+W+le3stLsh&#10;FFFw2j5XXBDIrSSuBb/Gn2f2sAaB5u0YWtzB5isrRL2KISxMHMS3EbVBFCWCt/wrZPVaHIJROLKc&#10;Y/ykdsng/wBL+d4f+5bJYYg3E7X/AKVNvPn5d/mU2vadL5T85ana6NdzGO+gKQ3P1MjdHjqI3aGo&#10;4MrNI6fa+Jci9xqMt7f29zqdjyseDvZ2tqvFkjRgwNSarGwHdufL/Wza4sc4bWesOLIfr/2z/jrl&#10;jCI+4vStP0V9M0r6pb6hLPelRHLqN6wkkkkCkeq6rwQvvXiqovw5LtP1G+1S4gj0Xglq1FF3JbEk&#10;ozU9OWNiSY4T+7SdH5cm/ZzT6keHGZmZRnX7uMJ/6l/HD+D1x+r/AGMXHniiIm9z/Red67Z6do+j&#10;anq3my6lXUEYzW+lwakEX1bRWd5YZAsIikvYOM09o3KL93xjV/2uh2tjbovpPbr8P2WKAch9Fc40&#10;67N0nP8A0zgQG275k82+atZvJP0xp2vytHcEfXLOG7nc28p/4yiN2SSlVKL6a/ZwQLW2HSJB/sRl&#10;Z1eU/wAc/wDTSZ0GMN5k8xP9vVbxvncS/wDNWEdlen/EWsW9AFhEPEdB8QzZZc3HhxiR+m3A1szE&#10;CnsOteW/0j+Tv5dXbNLLcTm9kmkAaRyCx6mjHamCLmYmrHh07t/bmDkn0dWDZ5Jj5P8ALMEEUSq1&#10;8GBJcrASPb/dZwBLK5TYw7dKmv8AHKbbhV9Wf6dp9rHOPi1Sj7N8BQf8m8hnlnyv5b1TzF5lj1Gz&#10;EiWEsZhCySKKy1LVIPxVOZGTLk4scYc8nk7fFvHdkP5h+cPM+heWdFudGuONxcROZfViQs/EJxry&#10;FEpyNfhyQf8AKvvIR3/RQb5zSn+OZuTSZYwM+P6R/MizjKJef235u/mrLcRwSSpGXYIx9GEkVPX7&#10;OPTyF5BX/pTQk9gzyH/jbInSZa2mf9LFqOaIlVISb84vzVKPJzVo0L1dURQOI6UCVwVJ5C8j29vF&#10;N+hbX95WlQxG3zbNXpMmTLqZYjIgQ8nIMRVppf8Anrz/ACeXrDULS/ne5uuBlgUqAishZqUUE8SM&#10;avljyavTRbPbqPSqfxObjU6CeONic95CP8P8R/qtfGKukrt/On5o3E/p/pCYIysUkEpoGA+HkAta&#10;cuuVFpPlENRNHs9q9YEPT55ky7I2/vJ/P/jrDxgOiKvdW/N2G0Mp1kliqnj6su7EVAGw8cM7nQfL&#10;tokLDSrMGVeQIt4ttv8AVznOyMeTV5Jx45Vj8/6TdlIgLpU8w6p5w9CzFjqk31hnK3nrzzMBRRsl&#10;GXo3LEI4dGUnjp1sCASaQRdvkubnP2TwUOKdynGP1n+Jqjlu0pDfmAXlM2sgrxYQ0acHmR8BNZeg&#10;3ri0Fxa8iotYkZQKUijH/GuTl2KLq5f6ef62H5n1VtSB1uHzzb2cdyus+oG5hzSRt16EAy0yKjjH&#10;+Y+tJUorWlu1I1Hfj22pmq/yML/pffJhrTsHsGletc/lpoTwxxTSLNLX6zIyoDymqa0c/wCrkhWa&#10;Opo8p2/kXf78oIFuro90f9MlbWWp+ivODS0JNeLTzEj3JCiuLxSrQFfVIHWoX+GIA82Er68KValZ&#10;XchaOR9KVn6cJJqbe5ZcLNalX9N6ACWqbggVp4rmxwH91P3OZoeu3cpaZZPb/l9+Ya/6OVbSnNLc&#10;s2/oy1qWZsmNZeRqop2od815EK57u2fKQS1KJxkZWNA1UJQV6nx2wh1pPO9yDHpQtLBD/u+R/Ulp&#10;7fDwX/hsysR08dzcz7vS05cXH0emeR5v+cf9FZJ/NN1q/mG6FCLSKyeCyB7jj6nqzb/zsqf8V5FZ&#10;vIHnu5fncaxG56kvIzU+9czJdoYz0/2IYxwcIoU9isv+cmfyQ063FvpujX9vCAAIYLCOJSBtUgSC&#10;v04mPyw82uaya3Hy8Q0v8AMrOvh5/Js8NZN/zlh+WcSskHl7UJErQj0LdAR3JBky4/yu8wPK6ya/&#10;8SjcqZq/ryyWrAiJer1MBHelKb/nLDyTBZQ3EflS9MMrMqClqo2/2eW35T6h6iI+uuxf2kI/4lhh&#10;qxKEpAS9Hmso0QO90H/OXHl2S0ubqLyrdrFaAFyZrdevyypfyogtwPrXmD0qn7LAgn5BnqcqGvvp&#10;L5pOM/Ffpn/OVN7rbtHoHkDUdSYCpaCQOo8SzJGygD/WyP3+j+SLG7js3164u7mblwjghBHwCrfE&#10;zAZZPVmNWPq/pf8AErLHOxyZ/wCXfNP5u6zGJpvJtloUDAlG1DUWaUjt+6ggcr/snXI3dW0Ny8M0&#10;Mj2NrbTsfVuQHdqfCpovwKrr45KWLx6v93GMvqrib44iAd2eQtc+gn1kIbgqPVWInhy/a4lqEjHa&#10;Qt02swLLdc0ZhAKJRSCCVqP5q7Fs2GiwmGUHiPCCPpi3CFjdu7k9O1kkpXgOTCtNhufwwy0IvD9e&#10;gu0EqtHMvo8FRXqCBy8KnsMxtTikBKN78Uv4f4P5zKUSCh9ShaWOBon4OsiMsm5IFRWi9D8P82Eu&#10;g6LeiwMsOmFNThPBZVQkFH6h1c7MV+H4M1Ok0s5gkR3Hk1Qxqs95bRMpmuI0jcEgMwB+HuPbxyUa&#10;RosM+ky6PcTM00D+rOGjIRH5fDBKA/8Acj/fcfHl+3mw0uhnmjLGfTR/0k/5vP8AiZCF2El1O9lg&#10;uoL63VJILkemtJaGRCvPnEAKep/lSN9n7OSTT/K06wKJpzcOXDoalgtDUoOVOKf5Ob7R6fHjgL+o&#10;efFCP/Cv6KwlEDdjGp/mXpNtNL+6NosKOtyXIUnkKKycK8iv7X+t8OSTS9MT6tLal2b1Wq7E9B14&#10;oP5e2artPWnHnxzHqEeKPq/pf8S4mtycEoyH8Lz7zR5ume9fW7eCJX0u0MtnCUPxOrgc522/eHkH&#10;4fa/1cBNotyiFviWSNXRSdzxrVWb+Y5vMevhLz39P9J2AkDy700s/wA2vLF7cxQRzxzQ3c0DniWA&#10;a4kFJIIqj93GeP2q8Wbll+gfQrT/AHVx/arxpWvj1y7+Lr8/Sw4d+X/E8SK/ScP6T9Pma/XefLlH&#10;6frcuPGnKlePw14/3nx5/9As0nTISsweaOONSsvoQgvxVTVSGoNmYfFvm97Y0koYJA/0f83+i7LM&#10;Kj8Xv1/rV1FqGnJHZTSNMxiNzLIkADFSXDJUtVV3A45IYYbJbhmUESLGfUnZqngdylAfsf8AEWzH&#10;yaQmAn9Rhwf1nHyG92AT6j5ikgR5vSSC4umjsrOKOgikDBUuPVdf78df2fUjf4cA3ot/qB421QKG&#10;kZ41AqPibvT/ACvs5n44+GTKUiJf9LJR/pN4Fb2nWjpfjzJzbU/3soMYFwFZlY8XAhSi8f8AYfFJ&#10;+19nBF+FFlaQCSQyKin6s32akfCS1N6dcxMMBLiMo+nil+8+nJH+tH+g0wjcya2/npf5cM7eY9b1&#10;A29qLSaRlj1WOjSssbcZESMsWVP2a8fh+Ll9nCG+R0aJIvhLELLIznhxNSQR15A/805oO0YRjnkA&#10;eKI/i/zWrIRxEB6VpErS2fqv8S/EYl4ANSuzCm1CKf8AEsONPsrySwRY7SO5C7loX9Mg9V4V2pxO&#10;ZXZ+eEARI8P+y/6RRikBzLEPOWqWFnrMcs+sPpcphIWKaETQvH+2XAPP4WHH4Wyn0y2Nvzt34yBj&#10;wCsSwJ3JrvRv5R9nNx4kxqBH+KUfTL8fxNwkbQ9t5g1H1HXUIS0C8BcGSIKsgJovAGgeEfC0r1eR&#10;f9lgCVraKznjlMUs8R6FSJANqKynd/i68TmRgy5Y5QJDxIy9Pp9f7z+b/Rl/sWyJ3TmCO8ub6C6t&#10;/rEME60BVw8LAgkyRsPhT4TxVnXlkJv4IdTsmWZG9eNwYk9Ij4WO4Dk1Unfij5uY6eGICZjx4pem&#10;fr8Tg/i+j+7lwy/jjL/NWjzPJliLJFOoqDEy0JLfEWG1aUp08MNfL3kax1FYZEvX5RbCQ0oCp+GM&#10;KRXkCf8AUza/nMWIeJGA5CPpuP8An/1XMx44Ve7HvOXndPK9m17cWUtzAtOaQ05qn7cpJI/dxruy&#10;qGf9rAer+Uf0PPNdNeoLlHDFhQFSXFeVCH6GvHjl0cmLJLiGI5OMcMp+mXp/z/qRkxAbphoXmWz1&#10;y1juLWGT6vMPgaRdmFDurCqOpp8LK/xZNdMjjPlyeEXMl7CIpArXIpzDBTReX7JNc8j7byyOqNwh&#10;hMZfRhr08P0/T/G66dA3yQkkAXW4JTCIJpGR5fRJO4DqedKA/sYGura2RJZLmVnmdhOqPEAsQMVf&#10;TUgnlGhNW/y+WJ1OOUIxxxP8zNOcvElklP8AymOH8H8XB/N4kXuvsU1I3byFVjtQvpwRxyt8YST7&#10;TghQsjgf8B8PLA97BHJobyBFnjntJAYujcmKswDk9j8UX+v8eXT1XikxiJRnwmHB6eHhj/08l6uP&#10;/Y+tSLagtpI9TlaV2SRLmM+orUEiFGVapTqUpG/+pyXCjyRdTNp8gi4wzRvZ29z6nGrTNIP3TFQF&#10;9QQLx2+1+38WYGQ2RXLi/wByDxoJ5IvWFgDKr8mb0p2UgklAycK0Hu9Af+NcHeb+a6tKTGtwhUEx&#10;Uem4LbAEU6rU5jd7EclXQCraNa8OaKFoAxBf4TT4j3rTIh5zQ/VNOc7rw4qy1CHig+ypApx+znRa&#10;CQoBEjsEZbmpkrseRqm1R86E9cPdQZxpZDlTZsiiaEn4ySvwvH/lL/xHM/VZ4xlRPq4fR/SbMdId&#10;II2uVkCkTIWCygdFJqUb/JbAnlvSucgtLtGVQDSdyQoAIA2Hj+y2OggDdx9P86X8H9FyMfLk1q98&#10;9pZvcQo08iD4YEpyb/Vr4ZLBa2NjcWkhQiWTgqryDdDQMO7Nmcdfj4zED1Q+qX8P+b/SZ+IDY7mP&#10;TTarqWm6ggkX6sol4yFWRiONSjD9haf7L9rL1m20oX8z3tynGJ+Js2SicAlRRloa8vib/Kyrs6cN&#10;QeKNyyyP0V/pOFjjPFy5oXQZfMUekWlrbWsjC4gE51b1Vkb1HkHIFXHRU+Ff+K8LvLXltNSskkub&#10;GO0tY0EyMKs1wxqC8naq0+xm6y9pHT46lMZc0vqjE/Rwx+nh/rfzUHVR0458c5f7Bf5l84poVzJH&#10;BI+o3d1ceiyfCotFolEoAGZW51V/i+L9r9nKbRfLzaXHJayTWU5FHWJnETMdw4UfEKVp/k5t8XiE&#10;/wAJjw+mvTwO5xY5EWakK/h9KZxf4nTzBMt5Da32lcQ1lKq8LiEAgMkhYsshanOqcMV0jVdW0HTZ&#10;7W3jjY3vW6nkqoBrHQBPtH4i688p7Q7Pw6oji+mP8Mfr/ncXG1ZMcZmj/ClXm78vND84eYtI1O/u&#10;JUOgv6qWscaBjIXWUEysCwFY1DKmGfl/zHfaVbWTT3puGt5GgGmBVk42/AVcSqAI19T4+DcmzWar&#10;sLFmM8cQYxnGM5ZuL/LfwQ4fqlKOP+L+k1/lRw0Axzz1+Vmn+Zb/AFbTrHSE0/8ASCw6hJ5ikYmN&#10;9QEtOLWpP75hbq/x/Cq8+OTXQfN8WsSBISoZeJZVPMMjmnJGov8AqsvH4GzlO0/Z4aWBlZnHfhl9&#10;PDwfwz/HrcfJp+AXzeGfmN+VuueR5LG4u3hvNMupWhivFt1tyjruY5kJcBmX4omVuMi/y4c6g6xK&#10;Jo4kaUgp6jBakE/Z5kHbNJ2eDM8EpSjDaXDHi/0/huMBxDhP0n8fSxoTS0g09b2W0sWnkmulSNp1&#10;hKConEEZUl15fs8PtZBGl1CCDXbhtJjt7iOB5xOX5RcKGi0AKy7ryZPg5Z3OtnjGHF++Mox9PDw+&#10;ueX+dLeM4t2oxQOMDiND+a9v+u6LqEv5eWtp54uNQ0yS4jsvqH1ZPrMt2gLNMzFo57TirKquVkaL&#10;+ZmfIf5Xmu9Sm+sySI9tfyNLArAVjeKIyyJsOPFJOAo3+6vsZZotXLHERv8Adj/TcH8f+llNxNDq&#10;jjIgT6Y/znrPmW8j0nTOCqzR2qRQzRrzLMlzOluGqn7wuUaVlZf92LyfE9XvoLWZ2+rNcAMS5DiC&#10;NW2ozUB+Df7Ob/MJSAJ+iPqd3OXEOhCdQQXUllAsEywBAqgkGZuCinEsxFW2+3kdkudWkMt5bhYX&#10;5NGixgSMgYV/bB/4L7WZQwmW5O4+n8fSjgkeR3R/pgoiuxYrQlulSPGmSLyVNeXUkskcspurWOit&#10;AeEjKoHxqo+FjGev83L48xu0o4oR9YjIVwy4/pl/RapmEYkzYz+YH6D/AEJ9V1n6r9RvZo4D+kEV&#10;7VmlcKIpC1eHqV4xleLc+PHDLU9SurnXY5Z25kPAhkH2WojKCNl6/wCquaLPpoYjDw+GMeKXo/j9&#10;Y4vxB1WsxgTBFdf+KQ3k/wAsaLoXlNtP0e1ayspGuZ0s3+3CZpQzRkcn4lPssvN/i/azrEH9xF/q&#10;L/xEZxGX6z/WP3qHwXrYprmpjwvLkf8AJZsUytUHga+NIU/4yJ+vNh2b/eS/4Xk/3LGXJPvJkfPU&#10;b0eGnXbfdHl3V3DA8cbSrHLLX0lYgFioqQB7DfKNPppZASImcY/X/RboQvohtF8valqdldXdtp09&#10;5Z2QU308SkpEsh4pyI/adjxVftZC/MFxoNlqNvq1tqEIuvUE0sUTKzXCRgt6bOG4qrP9jn8PLOu7&#10;N8fNgljnAiHBwRyS9MY8Xo/2P8+LkYscjE7bPoz8rI/PnmLybqfk3XPLd1b2Mdm+nWuq3Uf1ZbcT&#10;gxUjhkRJHMcTfvJI+bP+1kI1cp5g1lriS/uJLl5T+6NREqEDZRX4I0X4GP8AwWbzQ6KGlh6PTH/p&#10;7/Wr+H+FyoiEQKsW9r8oeVtD8m+W7bS9PsY7S1tYlVmUBpZXStXkZRWSV2+P/WbGxeXrNZfqrQS3&#10;zENITAGcnfoHoOQT7XpIv+VmRHgxgzJ/o3m/03+lYjJGPThj/STC51uCC0e9uJU062jIEkt6yxBQ&#10;SAOQJHDn0Vnb/Y4c6FJp8+svZa5NHYpaK7upcQtzoAOQHxVCheh4ZhdpSkMPHpwcs+L+t6f57LLI&#10;16BxS/3n85in5jan5k0/yZ+lPINo2tancywC2SELdRmCpZmAZgvpN9lmU8/3mDh5ufTvNA/RQhby&#10;9E4tPq8IjUycqFpVZqMvxsP8nl8Ga6XY0c2j4skj+ZI8X1f5PJ/qbT4AMNz6mEXH5P3nm/8AKnh5&#10;vnuk893KNqZvL1nZLa4HJUi9OIiP00hHp0b1JE5s/wDk5ItT8xxy32o2SavDZ/VVUxAskYem7r6j&#10;Etz/AGfhXj/Lmr0nZkcePHlnjnl8Q+v/AGv+bLw/4of7Jx446okcVsB8mflbYaZ5d8o69qvkm71x&#10;9bldNR5NJLJa82pBN9TQJGbQovrfvm9T4vj+HJDpk/q6dDOZ47hGXktxEaoydQa1Pb7WaDVRicxE&#10;BKO/0S+ri/H0tMhu8l88adbQec76w07TLzTT6qx/ou8CmeOdjRlXgFDRu+8HFfsN8Pw5EbW6R/Ov&#10;mFVIeMJb/ErCm6+Iy7NExhAEUYus14NCu99KeWLCeL8mPIsNwrWt1Ak4aKaIl1PN6goy1U/PDCYR&#10;GtUrTpV6fxzD2cAGScWEt0qJS9YE9Qlr4eB9PEGSOlAi/wDIz/m7DszEimEVxccuTXc/X4aW4APt&#10;/c4QeSQf8T+ckBovqWpNTt3775kEAZMW3F/R+DtcP0f5qn+ZkzfoHQZOZBaC4q3Cu3poaFPh8MlU&#10;ED7gyIoDHudvwzf5s0zjljGKZ4h/Q/i/zmGOhLmwa+1TSo5LaVvX9SSJHU+i5qQKFtmPhjzbv6i/&#10;vUpQfzdvownUTr+6n88f/FOPMR4uY+1CjUNI/R1wQkzAl+bLCyruO/Lww21iPjoliysDQn4twD8t&#10;s5LsXNIdpZTwkk8XouPo9X852kh6QjLQ2TaRpyM59IqpjohJb4G24n7JwjkjlEbVkT7Jod+4zrtV&#10;PLkA/d16o/xw/hLix4aO6tY3ei/XInjScOXWMRrGtDVgNySMAQLIZQS69OgB3HjmQZZbuOP/AGY/&#10;U1cMe9keqtYDTp1aGdAA3x0jNDsKUr7ZJfMtEtNPJk4AxUrxJrsPDOP9mDkGfNwRGQ3/ADuDh9Uv&#10;Jzc0AQLSPTEjuZEV4XnZWqiqVBoF6nkwGEdosdHBnNdx9gjqfnnVZcepNXCAqUZ/3n83/McWXDHe&#10;0frnpoYnjtJHBoSoaOmy1p9rFoYovXJ9YliNxwPQfTl056gSvgx8v55/4hoHDxc0r1u7f9BAGyPB&#10;KhT6kY3YV3ByPyOyfmbq5WTgGsLf4qE9k8M5Sj4MffL/AHUmet3AZh5fht7r8r9EElr9bC3MxWIl&#10;QK85dzyBHfD8XD7f6SffY/1zHsurMR3IY6HahSf0FEa/YXkn3V4HHi4cin1lvmBT9ZyQvvY8I7kJ&#10;No0A+IeX7ataUdlPX5RYSeYJ/wDc55crIX/0um/zX3zNwX4cnP0Qri2pE2+nrF5I89JHYQ2nq6VL&#10;8MRqGpBL1+FMn9eIZjsN6/fmvqyAObt3xvH67osMVX5hadq7DHKS6qRuKVGVEcJIPehE3kEgnWIk&#10;87eNVG9fiA5NT6TjauSRx2p1yzbnaqCwnirb8q7r2G+UvMt9ggU6n2wnhA57qRuumgYRncO/LcCn&#10;ffC+2uWbW7+Cu0SRkD/WzYZ99NiHnJxsuTglfezfzDoFtH+UflDUUQJPeXt8ksvdhH0Bwq88XksO&#10;nlIpZIJJY2VJISVcEkAcWH2Tv9r9nMns4RGHLxeSceTxJDbkzX/nGbyvYajqepNe2sN9Bby2zGOd&#10;Q6U4yHdWBBpQN/scgOow3Da3pF/6zvLb0rDI1RInR+TFaerv9r4co1GlE4gRkR/N4/8Aim6OL01b&#10;6b0xLSPT7yzhijt4ULAiBQqAsOojXotN8AGyL3stzJbgSRo8cUwVVO+5CsaU6/s/azL8GQPER4nC&#10;P6P4/wA9yyBtaZC4hCRokgZiV5rUkgHvTfw75H760E6F5WEaRsPTUGu6nqG+zkckpRmIEcvPiSQj&#10;AcONNsmu5f0nX4o5Yxcg0CvvtJQde/KmbXDHxPUfinogLm4jtyLAAgzRSG2Iqd0FStaUHX4eR+LF&#10;+Wm2F5PWYKpLExuxBVmqdmFe+Q7RxDjAif6X871MZg2v/wBIltk2+KgPIUIPboaYvpevGS3E9zfy&#10;rdRMpSNqem/LqASpLOF6VyeDBljEykZbFET80Be6LB6qwQWEBtJ42SZwKMhG6ClV/d8vtAY218wa&#10;Za3kkmmRPxd0JeekjMajnTluzEZm6XT4RxS53/O/iTk5W6fQrq/0tbTVZ1Zwrq5tucKkEEL0Pwge&#10;GTa31ESxxS2zOjty9SRjsQDQqO3IZaDEiq4o/wBVjGPQvO9R8rx+tfWWsW8F7py+kbO1jjHNJChP&#10;NyvxhG2HOv2v5cP9N4uW50fiw9OSlKinXbOc7aJxmHD6efFH/OdXr9gB0/mvLPM9sYoZFt/Vsi9r&#10;M91p4cSiOYSH4GZxzCjjyDfts/D4sZFzUem5BIJIqa7e30ZtcuMH1AdPx6f6LsZRo7IXV0tLgrql&#10;jbyxxyQxowjRY6SU/wB2oodZBHIOVOHwcvtYj6Uf1zj8Xp069vlx/CuS8SXh8vXX+az4xX9L/fJx&#10;+ldU/wAE/WvTt/0v041H2uvP1v5K/vfT5fa+HP/RDWl4Ay20CgfEQTuVpSte3w/5P2c6btnjjpzL&#10;+GBH9bn9cXZ6mBMbe8toxnuhd3bEhlARDQEGtDWlakj9v7eD7O0vUCuQKsWLJsQSfhX338MxzIyw&#10;CRJ9Uf4/9nwtMwOH4MX1zWdBfUJrKrBozHFDIoavFWLyV/Y4IQPi5f6vxYBvLyH6m9pErkhw/ByA&#10;W4mlTtxCD9lMmcGXhE5y7pQj/FJlGB2JKc6Zocw12DWbv0TN6LwieMFljWSjMkQJ9Qyv8Jlmb9n4&#10;Fwzkk0/6tCIjMJFoY0YFd1XetdqZia05TC6xx4v8pGXr/wBiwycR6RCQaDa+ZBrd/wDpf6jLbMH5&#10;fVwGVkeQ8Qa/GGpTmnwr9r48jrhJP7x5S7k/vFUENyYkde3IdftZzOePDMi2ginp9uWEMYiREVKB&#10;oyfsAAAjbvT/AGOSHRJ9OtrKOGYtwKg27hqJGGG6k1Br/lZn6fRyyYuKJFg+qH+UlFEYEiw888+2&#10;/mSfW1k0mOBoUT/SreRBJLI6tWN40dWjdexVjzT7WE8lpFZ6PdPaFpXaYNLuQ7Kd14MSQtPtZl4I&#10;f4TjhH+L/VP91L+i2j6gGUW1zdX+oI19GsCJEPSVWDospqskbqQCw6Kf9XCaPUNK1HTdRj1CjXsa&#10;gwB0YHkoJrv8PbOqzaXX4skMmGAjHi/eeFwyhkh/nepvnGWxATE2d3aajZLZKRp3FxMoK8VO3EUP&#10;xUpX7OK+WbbQbzT2hZ1MbEeqGJQKxHxGKp+H5ZvdRPKJCojHHf8AdyqfH/N/ouZHcDuQnma91yyZ&#10;JrKJ5CAwjSJeQZuyy7Nt/Kw44PhvtM0+OO2tbmO5gDBoo4mMs8oAJBCRn7AH7Unxcst8IyO8eAn/&#10;ADccf86X8X9VtBjVJcwvNXl5XNlNa3Po8WllVVhgqQGHqSq1ZW+y3oDhwb4ZMbCIdbe6t4vU+s20&#10;SxmSZFWahrQF+XxbinI/s5OcfCAJrhmfpj/d/wClZ8MZX0Vq2vleGFnjS2tJ5nkaKB3NujNSpji4&#10;n00p8fBP2+TZvJdu8WlXlnLDWUSRxMhYgBmakgPIn4eIBb/Wzg/bfhGfGQOcTPi/nwh+P6zqdRGp&#10;I/WUmfUra4huDHAsEjOqJzPIqfRcGmx5MeNftYaalL6cLzn7UM8ixPWiuHUqQa1CR9gW+HlnIYs9&#10;Q4PT+8jfL95GV+n1/wA7+i48TQ3U7PTgb31eUnxW8MVxFX4E9M8hRV2aRqnkw+JV/wAnELKNLu2k&#10;iPJzeQTNa8eIZKwgSfCR1qPhP2cuw5jxRFmAj6ZcH8e/87+GUkkqevyLZqLtlQelcWyzmRmANZT6&#10;e4605K3DjyZsDaP5dg0+OaaJFVLy8tZTbKKFaJ6ZdvtKeZq7cMyJYzjnwn+bOX9Xi/h/zWRjRpDz&#10;a8t48qxcgsVvPG10QFVnXizKpJDhl+zxdVbG+brS5W6naN+CKq+oENGC9eXj+zuf8rNdOXXvaRSa&#10;+U7qObRLSlWJVqMQQDRvfIR57VRbaaqLxRUYdTuxALHw+7N92cBwgj8cKy5BM7UOJLjnJ6jF6jYD&#10;ipGy7eHvh7JDPJBHwkEcfECQkVIDLSop0zY6nCJyBH95G+Fuxj5qaSojOpXkWNfu6DH+X7O6dSkh&#10;qqx8Jhx/aHRhQt8H+T+zktPhzcIqq/i4vT6v99/Nb8doXWr2C2RGc0kL1jAIBNBuATsG+eG+tqsF&#10;3poCmUQqCoP2dnA+1475haU8WbL/AA3wsI3xSpL9Fkku9DvGciB53m5EdQWFalRWn34C1SN7rW7p&#10;jSRGNU5rXfj0p0NOmbfsjSxliI5SifxOH83+pL1NungCjtICW+h2UdPT4RqGRTtSu58d+uSXylyb&#10;yvY/3gH1c9AKVq3jmj1s6n8IuhzH19ObzXzNBA3my7YixMpvl2mkk9WnCLfb4Qf5UwboulafN5e0&#10;qSSANJJbgvIBRjRz+117Z02i12XilHi2jw8P+ki9HpM8gKB5MM1/8wvN+n/mH5qsbXVDHa212wt4&#10;Z2rFGDGqniu4/bZsjcNvd31/cRPGvoWvNpR9lVAVmKcafE26f6ubzV6rFDTSlE3Kj/pvp4nNy5ox&#10;hKXMl7Fq3mDTtF8vWd1HOZrm/e2t7eb7bTSSOkYk5b0VhyauSjT9Hkn8q6Zc2qRGaW0UPEyhRIwP&#10;V2H2thSmcvpu2Iw1WSGUyrijLxPq4OKI9PB/vnB02eI3nd/znjV/+Zmn+XvzF8w2vmGe9XTjrkoi&#10;v4ZHla1QQKFSGEnjH+8ZmaRVb7X2MRu/LV3baTysTPazTKXuo7ZloC25+A/F8+LZnYe1cGXUmOQw&#10;ljh6cXH/ABf530f1ZN/jg5DvEx/h4v8AikTpX5w+VPMX5jTaZrg02/0uynWLyzeX8TsZGJ4MRKA0&#10;I9QgNDJLF+1x+DCry/fa7BqD2V06MWRVWJ2YshUA1VQKLQU5Iv8Assz+0tNgOPxK4IxlxcWMfV/X&#10;/wCKZaqMRHiN1/Q9TNvzG8oeRNV8vrq8UbwwWzy3b3dmIlFwstRJ6skjLyEhr6crtxX9jDjzAdRi&#10;0O9CXq8mgm9RjGOXFELheP2RyK/bzRePgIJ8MiWP95j4pcUeOXo/zuH+Z9Lr/wA1hkPSRf8AD/W/&#10;znnX5eReVpfONg48q3NsbS+gn01hePcWwnncQyTrPTm3poyP9Xp6fwM/P4c5p5B12+tbppFhUQf3&#10;yycQIfrSjiWZQVHxxPxYD4PhVsyMekOr2Poj/FOH+y/0zTiwyyZIkcv4/wCr/wAU9487eTNN8y6b&#10;NZXRkjFzELe5mgcpP9XWRZuKMA1CJY0b7DN/Lkl8w2dpbagZby0V5b0AwIXU24Mq0XjTaifFv9nN&#10;5p9TA4RES9MZeF6/7zj/AKf9Z3cMkYx8voSf8uNZj1fyykem6jcS2eky/Up5rqN/rrPaOwkM/qVb&#10;nMOH+UuEVtpl78dxHC11IrCtjEnpxLGTxrRT8W4/5qzZQMBGpem/P/Y/j6mcJRqyWWXmpWNnwS7u&#10;UtYZarFcSuAWehYrVtgeO/XDzy7cXeha5BcX9owtZ43l9aH4qlvtMUYjb+bNP2tphqYSGOQOSEfD&#10;8P8ApfV6XB1UBkl6SCYemUf6TA/za0aLz/5B1rQdAv7Z9SguYYWSZiipPC4b0SyglXb9hvs43Vb3&#10;RNR8wXl1byyoEt7eW3R1DByGovQ/u6V25ZoBpsuCoTIuNT6/xOj1OOeKcID6eL/SR4f9kjvyz0fz&#10;do3lDTtL1+K1uNV9aZdUuLWQgDmOQkbkAJJm/wB3emEVn+POpWz1t49uiJ+KA5zM5XKX9aTlGdB8&#10;W+bNGNprEspf/e2a7n9MjdFF5NGv0OI+a/5OKGQDqQPmaYiJPJj4qUR2TyEhFdyNyEUsQB1JpXb3&#10;wu124ljskeNQziaIKpNASWoBX3zM0J4ZknYcJv8Aqy+phDMJEBnn5M6JaX3m66tbuRoraXSdQ9WZ&#10;V5FFEQJcDuVX4qZEvPlh5qGmw3V7qEcUS/DOlvAVkT6x+7KK9WkZOJ4sR8WdX2Hk0kskseKOSA/n&#10;SnxeLHF/lP8Aa5/zXcYJQsiNh6z/AM4+61+U8/mDU9F8taJfRysFktLy8uXuIbwWB5pM6GkVtcep&#10;8caAN8P7SfYyNaX5O0W4gnPrvcgOsauFNWCN9pOYoNyqOfs8vs5vtZkqURKNen/ScH9P6vV9Tfkl&#10;yFbn+d9Ppezaz5v1PT7i2SSzEKzxSStLK4EcTIK+nJxrI8jIJJkWFH+CNuf82H1n5Oa7LQXGnyW1&#10;kjenzhYcCykFXYMVkJFCrsx4/wCTmt13asMYBjkjKcvX/W/z4ej/ADf4nHOUQF/XP/df72H9Fgvm&#10;r86tA0KzWaw8wWGo6rPCLyCC4Zi8kLAhhG9uskKMapJBCV5PH9tsKprSxj1+4ht9WubK7sA8kMIV&#10;5AHUAhULcftmn2ftZsZSySwg+HHLDMY+uUo/T/U/oN0shkLMebJ31XU9X8o6dP8A4dtdestd+rpq&#10;ZlmhjRraSgaaRQkqN6afFwLfD9n7WOGv3b6oIRax3n1gRRn64tZn5fbIduLuvqbcqZiR0dCjI444&#10;fX+7/u+Cv9T9Uf8Aif6zXjgBZvYer0um8h6ZD5XjibUZ9Ij0f1p0fSWEFukcfIrW3/eQikXDkn86&#10;81wTfaCJbuKzuLCOeRecSyK4ilDStzV5S398vLlVly2OrEY+LC+GRjOX9Dgj/D/NcgZQY+IBtL8f&#10;5ijZeZdPh0W681aXqkraTc+ldXDyA3VsltaxBZY7aJDW2kaML+7Y/wB78bR/FgKLy0+l3DLq1qZr&#10;FUM/wsOcJiAWQxmnHg3qBfT5ZaNaM44sJgJzMI+q5fVxcPo/n/xcXp/nMeMS3x8Nn+ciE8/6F5i0&#10;9b/yvq0KX87RWloLhJGjd7vk8CSQowkjLpE8vOiMsfxfZw5trbVrK2fTbezW5ttQle90eRGaKlQB&#10;JE6LX0VZS2/7OaqcsM8hzExhLDHwtRCXD6JfVjnx/wCVnGX8xoNE2SIyj6ZsNvdR8n3/AJmvPNVx&#10;q0OnX3lmzXRPN9lcqk8a1f1IZ/WdA9y9vOtU9NP3j/y/Zcu8rQiHzLrsS6dJYRqkPGxZ+XpkGjcX&#10;FeSE/En+TnPdsxkZCcp+N4n8f/FR/h9PC6PtEHY3zLKprq5n8oeXLiXzDBqss3Nv02sKIlyGUlXE&#10;QIWJuNOaj7LZJmjHLl9VY992OaJ1nF5qMV1J6TR/p2EE7VWGMEfLc4i8SlS31Zh/szkqSD5omG8k&#10;R0jOsxODTb0Ur4dcJvJo4+Z/N4ClQWtjQ9uubLTxvPh+P+5dniP7v4JX+Z9X0Ty7WQS8vWBdKDlV&#10;U3FMkgkpNIPHemdaQAfg4vFRYs+nxvp1ixFeHKMsBUgbHuMes4Z17VH8fnkMkaLVkFSUrnSDFYXQ&#10;UFq1JFAOq/6uH2sEny9p29SSR99c4nsKIPa2f/O/3Qdtkl+7il2mCJrbT1aoSKhCca04q3ahyMXD&#10;lmcV+ypAFT4fPO4ywqNgdXDhMCLJdOs0it4JFi3edGduKj/dg2FV2wPaKtVoTWm538MnjkerSZFN&#10;tekcW0wdBTfiBxrQn5ZKPMsanT9PLAgeiT+Azi/ZUn81qAP53+/k52plICPDzYd5aupI7tEWgkd6&#10;b9K0yPKEFSu1d6kb/qzt57blwJcV7smmd3oshDcPhZQTStD0+IYtE6esCBtTfbv92CUTaYQlxbpb&#10;qttcPpToSa1qvxb0p7nCCZpP+VoalwKITp1uat02C+xzh5R/dx98/wDdycjW1wi2Q+Vfqr/lRpn1&#10;iKadPrUq+nbkhv72QdQybD/WyQK15/v6Hw6D/mnMcguqIh3FDNB5dA/45upFq1pzfw958VWS7oAZ&#10;oqfL/m3CLYmMO4oSez8ukll0m/cnsZCAPvmyPea3f9L+WS8isDfgfDt3X2GZ+AEY5fjo52hr1V5I&#10;/RYbVPK3nJLSzltidLlqJWDFj6Mvg75PS0YNGb7LGo8d++YxjLoPqA/zXdSu3yAkU7RBooiBJFGQ&#10;xooWq7kE+JwTbPG6HhUKKihzC1WOUZDi3JqTHhI5rriGVLuT1CCZIldWU1BBSn/Bbb4DlupFlZRs&#10;BUU9+2bTFpISx3/E2Qx3Saad5dt59Ptp3UkzSIxNRw9IH95uBVSMbBOYz8bMa1rk9RpuM+gCtk5c&#10;fq25L9f0q2unI0y2ijhjCqOLHqxPWv7WANPc/wCLNYB6ejCRkCLwYx73SdpkjhZ7rlusn5E+RPjV&#10;St/f15b71cfwws88/vJLCMGnqc1r0PUb5bhB8KYidyy7MO597OP+cZUW0j8yyyUkERtnYIOo4yCl&#10;Mh15dC2azjk9QqJIy5/nANSabH7sx/AziJMfXAx/0rs4xkOLe7+l7zBHDcR3DxqqTUkQU6gkU3I6&#10;4SeZpdSuJS9srPaM/NXrvwrtUE0OZfZ+oIyAyl6v6Lk8NxHcitPtore3jQKqyKoVwP5qb7/PC68s&#10;NUcReiALSnMrTjIWH7NG982+uwDLLjhzr/cspQ2oIhZEJIqOQ6itcH6beTBoJHQoYgAVUfDUEEkC&#10;uT0GADck82UDssngWSKSNtxICDXvUUpg+/soJXNq0XrLKDJGzCilTufipXNlLFi8W+h/h/hZcNVa&#10;HgnUx+qSE9OkcsdfiVhsARWmR25tLu89OKFG9FNnFdix25eIzG1mpuFVUR9TXMDmjCwWpYgeHyyQ&#10;2fluEW0STSRsiDlKanmCdqGtKrT+XIxPFjrp7v8AdKDtSWz6wVkZEhlLMeMRoCrEV326f7LJJp+p&#10;afp8UcNE9ITCMRluRTbrQ7/dmWcPhYzZ4RX4g1ZhKMdvqLFPMXlzVNXeaSKWeK5NoT6kX7rnVtk5&#10;g8a0qaMftLkv02VGjAjlSUq1AFYbEjddvDOX7d+qBraX1Os1oBro8W8y2DR3uqXNxZT2BlsGaaWW&#10;Ms0ixvRZhU/aZR1/nwFckc35MQQCKqCAU6jrs3HOgxDhIofV/pvxJ28TRG3NkPlmEx21kYLf1Ip/&#10;SYC4dHkS5ZOMhooV4TcbclX91w+L93gL63B9b+p0l58a+pvxr15c/s1/ycyfFHHw9a4uXpZcG/n/&#10;ADmVfoy7+o/pDladefoemOXp/Z9L0ft8f+La5//SSakIkdFaZXJVHoPTqo6cs3+vzxz6Q1OPq/07&#10;scs+KHPze5afNcy6haRXHpwTW1JJ7X1G9ekm3IqBxK+G/wDssMNOYMYQzEsrB2SM82Pidv8APjmv&#10;y5yNOLv+79P83h/pNcjQ+DHvMFrIl/evGsYWU+hHdXAECx7/AAojbNT4m4cf7yX+bAiB77UJYIAi&#10;qtZeTqtTQ/Zah2FBlX5uoXL+ZwseOo2U3ngi0fTba4upJpJHkS29KKR9mdT8SBgWd991/wCFwVqx&#10;1EcVneJiKvEoWnWmwPy/aOWaXFpsgiI8XH/Fv6Yb/X/N/wA1cIidxzS3yymkQfW7mytJoBdP6d3O&#10;ziRnKhqM/wBP2EU8VwpvgkgjMkiwlBUooJoQeSsCNgKeOaPVEjLPe/V/F9TTIblnekVS2jWOMyRs&#10;oIlZhXpxKkHfthhajT47aOS7spnadVaEjcoStCCPnm77Nlm/L/u5xgIz9X8//Nk24hKvSQN2HeaH&#10;8w3OvcdJ1a1tILSJhfW0rUMrB+SNXwVK8sJbvVobSB4JbWSCORtpEUkVHTananWuZ8ezZZdRGeOQ&#10;nOP1Y8nplw/zo/xf7FsMSZCmUafZtOnqC7W7biKNUbnq3T+av2cZotnCWukgnjk+tjmgDVqy/a3H&#10;xVYfscvhbNpLtLNpjeSM44MP9Dj4uL+t/SbvFOPn9P8AE1qtzMDZP6UqiOX05TQALyBod9qKwXi/&#10;HDC20XRZRKzNLZkERrzk5J6hO70JPxZmHtzFl4RIQl/qYyCMZy/qt5zQPT/TMe1vzF5z054msrOP&#10;W4+DTzrFGyOsYG0fKnE1P2SPi/m+HDHS9H06Ofh9T4RoOQuzCFDAA/aH2l5d/wCbK5dsSnIwiJ8U&#10;eH0X6fV/MZDMOQG7GfOXnfXItChvLK5ibUb1ljXRILxZJopHkRJRFIq8JTHy4oF+xy/bwNfR2EF1&#10;JcRRTtdsoj9GLgUkiO/NmB+KP/JLfBm4x8cgATHh/wA70/0eH+e2mBknWiXHmfUba3jvDp40yKQv&#10;9bl9dLu3nAoIRHIq+nOhPwy0/eo3wri+l3st7FewrDJbPAIneNkAZ03CgMpNORpzb7Xw5wftpiMJ&#10;YpE8Qqcfu/H9J1usG4tNrPTYNO1C1Es63LXhl9CV5CQJKBpPhPHlxFfTT/K5YWetBI8TTKkiSfuX&#10;5gh2ab4HDdONKD/guWcxjMgJY9q2n/W4f5v/ABP9Fxa2pklxA7K7wvJC4U+mykMi8N1+Ho1a4pb2&#10;bIpljkkE0SlQoaodSHRtgOa8f5q/E3HN1o44pY4kDjHH/D9eOc/oll/g9X0xh/NZAJJrV7cPdGzu&#10;I4UtpVqZ5E6PEyMoXkeD1B5b/Z4viflfzLFeSR6e5kNxGEUOyhKhdmQKCfsjrX/iWdH7R9jSxyOY&#10;V4XBOEow/g/2yX9Hi/h/0rk58e99EJ5j8spZQXN5axxoslwbvhU8fXLVEjOd1Zq/8H/k/DgrzHBA&#10;2oujhJD0EZNAx41UMPCtM88lI04ITrylIZNBgNGRSDQmpIBYjZv45zvz7MZorCYqimT1GYRrxAfY&#10;MoH8tfs50HZsrgFlyCc2kaxl4gWPphV5OeRIA2NTvXxw+aINaBl/veIUUHxUoCRXvX+XNxPLH6Tf&#10;F9XDFvxKCs4uNx+5G5cmo5VPbt/rYZ6BbzSWxMUrxPX4ArAk13owI/2PxZb65AG+TlCJ6JD5svrK&#10;3lUXlrHPbBS0ryI9FUbVVgftd/hxTXoZZZNP9SqzAUoD+0H6k+wH+yzWaM/4RlNcW0ZNOL6pIjQJ&#10;LWPSJvq5DWhd2ViOqMoIH01xKxk9O9mJma1lZjR3AdGJNBXpxOdjjxA4Lj6fRxcMfd/snNxR9Pcv&#10;1OD19MhUW4vIQELxxP6bqooduvNf8n9rDrynIP8ACtkTwJ9B6lia/afwzhtXI8f+bH7nlM8byHnz&#10;YZ5htXbzRet6l0FN5GwWKNPSrwiG5IqffDfy2S3lfRmHe2Ff+CbNxpZATmD/AEf9xF6DTdfc8V88&#10;zQx/mb50SYkIblmAUV+Lim/0YyQsj3qFjQxzsoIFKcT075kZrlpjI/zf0rmPp+TKrX0rry55UveC&#10;c1m0qN5Q8jMW9SOgYH92G27fZw08ssf8IaIegNvQHOazi9Vk/wCSbVHk85/OSMnzt5nqpZV1p2U/&#10;OJK4cRsPXVuO6cQB8t675h5B+7IvnxKC88sSf0npylQqtLGSATU/EOvzy9Xs7aZkuFSNLhA0gloA&#10;QWoHNQOrbZT2Xq8kAcdz8M+jg+fB6f5sfqZiZ5Wz2+1W8tIWtZp7ifSb0+heaaklVlWKQNGoDH4e&#10;DMxXj9nlhFrnqf4f1AmhZbSYqabrRDRvbpm4mYiXp74p1Aib2U/y4f0vzV8tGzV7SxuNXiiCqxVJ&#10;PTclkPE8ZfT5KHryzlH5cXNze+Z7KyuitzA6SfDIgJ2iJoCKde9c235zJCEqP0hxRKQFRJg+qfzr&#10;1KfQ/wAtNZ1eymktbi09CRZYmKkf6THVvo6/8250Hz79SbyfG4X0Z3mjpdoOUnwK1IR/k/Dx45ha&#10;TiGqIlllDFwn939XHx+vj4f4pz/ia9Dl4sYlIni/jl/FxfxPLPyV1PVbb839X8sT0axs7a5u7NlL&#10;IrRXEkMiyGMkqWlEvqvIf3jM2RDQJZeDGCWVNQ9CsJJK1FSAGI/2LcuPL9n4s7snjxi4fu6/j/4h&#10;30ICUKMbh/S/4l7b5msrO4gjt9Rs4LvRnkP1uKcLIop8SuFP+UKf8Njhq1/Fe2s+rr9bjijk52k6&#10;jkYgVLB3A8d+bj4cryaHFZOEHFlMf72H0cUv6P8APig6XHGQ4BwSl6kuu/JmlLoOp2PlSb9BXWok&#10;NBqNoSyQ3HAqkkcZYJQD7SJ9rCzUNQkn8yahczQRWgkjg9COFVRBG7jgTxNC1B9r9rNTrwYCOKMp&#10;5Ywrilk9f77+L/N4fVwup1wIyRjfEL/3qZeSvLyaB5csdITUbrVntOYnvr6V5p5JSSZCWfdV5k8U&#10;/YXOzWvqraQ1AYlFOxI6qPHOLlEcR/rFwss65viPzQ+lX/mW/pNPai1mltE9VElB9GZxUmMqQGJP&#10;7LccjWvaDrU91NeQ6rcQBHWa3tioeMOn2AAaxpx3+0vxt9rOp7M7R00IRhLENx4eXL/R/i/p/vP4&#10;/pcrD2hiERHh9X0y/H+6etflt5u/L600/TNCby5Y3U9zbSWGtavby+jeGCYETMVkVLuYSbGX0m+C&#10;P7HJcKfMOsXFtp8WnXWpvqc9ywdp7aJFkgEW786EKsnFgVT/ACcvx6COXIJQxjBCH8+Xoz/zMcfr&#10;+r+f/G34cMZSBEPD4T/F9ORmP5YeTdGfzDea9pXk5/LB06CbT47S9uXlhvWmFFdKh6R/BwMg5q6S&#10;ftNhDJpfljULwSaLrdw0qRpIDJ6jyiUsoYtWo+GnOq5u8EssIfvcURUpR/dyHh+HIfwy/wA3w+F2&#10;RyiMSZR+m/pZb5f1HzzZaJLbeZvKthbSPdXEEh0+4hW0ktPTZomUNxcFz+44uFb/AHbx/YxW3m1r&#10;yxqckltftq8cki/Wo3VZlbkeUkbUIMb1q1V+HHLp8esw8MxKEo/RL+7ni/hjKH85MIeJAcQlGR/0&#10;0FmreWfLn5keT4bXUNOu9CktfUOkTMzWtxblF9KK4h4n4o5I+Pwyj+7bi0eGrTaXquow6p5d1ib9&#10;MyTqZbCVypaMEtIjKx4EU7A8eK/DmHDDLHA4dRjgNPjj6c2P1R4v4P6cfV/ncX8SRGgYzA4Yj6os&#10;Ks7DUdD0a68rfmH5R0638mWFifS8wWiCWFZwUihKhF+sIzt8fqMvreo3JmVMN/8AE/k64vri01AC&#10;C7llMcrzxFEMkWwVZd1+FT4/tZrJ6HXYuHwSeDHE+HG/qjL6pSj/ABcf8MWk480a4eUfpYrc+QPz&#10;y8u2Wl3vlC5kuND0q0ZtMtrS59SUxXPxyPLA4j9V5mPqBE5+lxVY/iXBNlouk3d7fySwKz212vpS&#10;D7QEaDgOX8q1zDHaGaMQAbMocMuJ1WfW5MZq/qUfNP5gedNF8u+UVsryg1by641CGdfgMk8zCVxH&#10;8IWY/wA1OS4b3elWV5OJ5U/0heIEw+1RW5gfKuY2m1+XBEwj9Bv0/wBYcPE42HXTxCgfT/NYB5W8&#10;++a/Kumz6Xplwv6KuRN6llJRk5zQmAyD/K4kN/LzXBbpHKR6iBwDVQwrQ/TmBG4fT6f6smgagx5F&#10;jVm99YLJ9SuZLQyJ6cxhlZC6eDFaeOPGwoOg6DKZRssxnvmUJNEzys8lXkc1d2YliSakk9zXOfKW&#10;H5heZG9Npf3VqQq9vhHscyMprFD3MNTK4jfq+tPyzjVvya8mR/W4rIenOpeUgA/vJNhVkwbJI52+&#10;oSt4eP8AxHMHiPc44A72WQxRIpp5gtVAAqaKRt33kyizmqmwlAUVBP8A1zkonyTQ72m4CjL5hs+T&#10;mhFF3H/IzCryjRfM/mwsrIp+rVTvuT8s2+ks58Px/wBw7DHvDbuST8yo3k0vyukU8c0vOYpNSsbc&#10;UUk0HLbbD0T8pjQ0oNt/D6c63NCgGjNiMRZS+TTRFp8SugPJwzUU0+MVqKrikLElTz3pvv7/ADwZ&#10;Bu1ZhuhNQhRY7hRBVTQLVak1WnYYfa1KqeWbAs23Iio+RziexY/675+n1f7qLtCLhFIPLcE1zeW8&#10;ccS0RieBoAooyjse/tkYLiSdwDWqncb/ALPzzvMm2PZoqsTNfSNvpkEhUKFlSqkEGvq7ivHbGQHg&#10;Uqd6dCvamMYWS1QxGRNBX1OM3EdyqR0Wv2g4oSSK/wDC5I/MnxWGnKCTzhp+AzjvZgVqtR/X/wB/&#10;JzskLo/zWDeSnQareS/Z+rsGXkagDkwp1GEK27gdegO5Ht8s7SRBcScQSy6bVbd2Hw1DFKhG2oW+&#10;eOtoApqWNAd6D+zIzO6zieOvJR1rUnkjKJEpdlooZ67Vp15ZHtav4bL8xb6Z2RDJpkKRNN9jnxFA&#10;dwO3jnHYtOZAbXESlxf1eOTLU4jIADyTH8vbCXUPyvsoRJNGI76YyNbGj8RMwNNm238MGaX5vsbu&#10;5Fm9ui3JZUXhRlaq1aQmv7uPl8K8j8WWans8xHFEiQ9R4f4vq9P9aUnAy6OUdwdkfqfki+tIXuF1&#10;S9e3RXkcmX4gFPwqAqEu5HtkhUct1SEjxBXf8c10oSiaIpwia52xYzQR1V7rVuY3o0c5p704DI15&#10;05pqPlo8EBGoADiQan4fDMjAPRK3O0BHq+Cd+WWt5dG80qs93IH05+X1lZF4gxyCq+oB+GdAcRq2&#10;6EM1agGmUjiIO9xi74WXx1D6r29BcLLDEF4uQTUewNOmL2lRE9evh8xmJq6MhTGXN0hQ3B4U48Cp&#10;YV+KgO9DgeWLldFm2SlSfYDM/DqOHDwj6yyEvT5phZauYvLzWMdDO7gJtvRia75UiowVY9wta44Z&#10;ygSZbcVMoGjut065exd5LhQryBONVDEDfoOmFNoxbzfqyAE/6PATTEf3MP8AOdF2ryj73rqKifkX&#10;5OkeWOGmoX1GlTmCS8nQV9sKfPDcbnSwSYvikPKT7IpQ5K5DDIxuUv4U9lcz7wz/AP5x7SOVPMZ9&#10;eG7RvqqN9XXgaEPWuQDU4tSnnhUxiSJiG5Kamqkjcrse/f4cn2dqo2OI+nh4ZcX8TuoESkQ9piEE&#10;Svw2A617be/tg/StGvorl7ZJ/UDNWKN4/DtyJp060zZR0WKeSoy2j6o/8eckR7vpS/UdYs4LFry4&#10;/d26KTLIGNVHjQDkfuyrgz2N26FkDyfCg3IFNqL2rluHHwna5R9349KJk2qwNbX1skq8mjFGrWha&#10;u9TgrRdPtJ4reU/vEPx8hUceLU3FNt83EscYASH+dvwsuUbQeu6rPaxTelRJKiNA1PjZlqAtSOR7&#10;f5OGN/bXoZ7RNm+yZAAW9NuvAnpXvxynNlHEAdrHFxfj+JJydClel6lpV3awaszkRMDIkbEoolQ0&#10;BlTr8P7PP7P2sIL7QLlWPpTloGqTJsCteode/wB+U+Acm4PpKmBLILLVo51AkT05+ybkN7q2M055&#10;Ir2MvVSTyE89FBotKooB6D4cyMEoRNAXf+awIqqF0uvRE9rLGqGfj8LQwn4tzWjEkU68jjb717ya&#10;sSmMhm2DULcvtEnq5Ph+xkcmSWaVH6YlJPEVS3jW3jCyPzFAB14qF2UAfs08f2slflW8FgiQSgn1&#10;OPOMqD7jiR/LTc5j9oaKOWowPDOI9P8Avv8ApJwc+lOTkam8+/NTymfMlqZYJPTurRXNnOsjJxdx&#10;wYSL+2r8tlI+HD6W55I8sdJopBsrbAMp3HT6d8yY4N6P8P8AD/vnIjGzv/CwLS/Lvpz2mmXvq6bq&#10;OmMPUaFw5mhlXjHI3x8SjMnBfT4sv8uFn6bt/rn1b0h6FftVFK9PlXMnwf8ATNnhG7v1fj0s2/wL&#10;qf6J+v8A15v0tw+1wbpWtKV9ThTtyz//0yrUDA7pbWks1wsUrSzPKQHJbqlEPEhafsfZzr9B7Ozx&#10;YyZz9VH6eHw8nF/O8SPFBzcGmkN3v+hrqUkUuoalFbW0ksaRWq21WRY0BblykRXUlmP2vh4qmCvL&#10;Wpj69DAqu8ih5PVpRQe6setKfZzB7T7NlpdFxHY7en0/7Dh9P++Tkhwx3QnnLy6L+KV5mVYpjGvp&#10;sS55R7xuidOfLjhm8F/Z6610trTS5GkiS5Rq8ZCvIKY/forHOWjCUgCd+P8Ai/h9P851nGDk8O/W&#10;Y8SXLqmi6noy6MboNq1lDb3V1ZtVJjETxMganL/X9Nvh/awBrLWytJJbseLLyf7RKoQeYJPTfOj0&#10;plICOYHwsQ+v6ePh/wCmkHZYuXq+mP4/zkb5ZS8MEQv1RZFkKwxDhx5IR6R6fEwX9v7ONlpJKT6K&#10;SQTQgyMdqhACtD9qucnqMnFkmRylMy/2TRI2bZDZwtFa26M7pNExUAUpV6g8h041wzUR29/DdR3A&#10;CNEgaEGsjKVP2U8flnQaHF4miMAP3nif3svTih/yUboj0EMK1q4XUUvtJuNOlYmVvTvGjpbR8WUF&#10;ZJqDiKqw4t9rInBr1jcW7wTckhkbh+8B4UBNOp5DlmyzdkavBqMeauMw9XFj+r/cs5Y5cQkzoWMk&#10;CO8ACytRhxpWuw8OO2DtH1zTLkJbXBjCsfTt41jApStORHTcUXjnQ6g544TKeM5Jfxf0v9M5csx4&#10;d48ZSPXND1SDndaYzpIf3tzK8zEDccuCHktKEtIGX4uP7OSi1uVaP/QbJZEhIjklekccZA+I8n3d&#10;l/a/4lmrnAZIwlMiE5+qMfqzcP8AR4YsT6gCaFvHvNliLe7EfmXzdcWb3zyXUWn2vqS3d9GJP3EQ&#10;hi5LDBtwhJ+0/wBpMBt5n0z9Im3aVryTeP0rSJ5gaEDc7L8Vf9T/ACs2GHsvJCEpxHDx8MuPNPgl&#10;y/6V8H82P+lbYxIugnL+RtcPlBJtM006YIQs0NxqdxHaTQhyzu20crR+j8LM7cJZOEfwLwx1tehr&#10;2S3k02Sy4irpO0aqeWygcSVNePxcfs/tZPOZ48YnAjPE/wCp8cpf1v6sf+kWRnOMb+oIn6net5at&#10;r+38xpqpmqbO7tYbq5KqtWZvVHOSq+p8Pq/b5fB6eCIyyzXV0ytHBWMgj4fUQBgwBpXiPtZyHtZM&#10;EQiRvWTr/U4Z/wDSTga2ZJjbIfKgVYdOsRItxfW8cgnV1WRoXkZSvLeiuR8Gx+x9rC28RI5bV/VD&#10;BYZ3oEoCpIUim3LiStWOcrGQAI3/AIP63/SLiswt3klWUGDhI0wDD1OVDGOQJI+yWUfYX7OAbOe5&#10;h0x0WN1uY2kt5IgaFnZwRxZqfAVavLOnxaSX5mI4onHLhyxn9EPDx/x5PD/ix/zP4v4mfVBanHpt&#10;1e+rcGNol4XHNlD8YwjAjiKsWZkPb9njiGhi7s9Vjs7u1C3s8iGO5UKCERquhp1DD9ofazpPajHK&#10;WIZo5P3EfTLFI+mUsv8AE5+qhKhK9l2sPZanoMl/a3P1ixW3kZUFd5CvJHFaFWU78Thz5jspJdQS&#10;RZFSMsrurEBmKGlVB8M8z4adas8m6ksuirGVLSxu8fwA8E/aAYjbflnOfzLLCazjf7YEjkHrQ0A+&#10;XSmb7s0HgvpbA8mRWPAq5SnGvHiOxHUYdCFpLXlUhQFAoadVFfuzZZs+OEhxD136Of8AnuThIWDk&#10;JdhUUJfbwO2HujB7VZpWCLB1kYsQQAKdTtQ5sccuMDhPFCX0/wA6X9H+FzQw/wA4pBfPbWnKX65X&#10;/R0VQ6F+u6qQxZOv8vHAtxHBcpG9rczRhEbkpAlQgsa0PxbZLQY5QzSMoRybR9eM+Hl/zoS/3TTA&#10;eo7JtaS3NvAI7uGKVmlHExn0qfAtCQwTdvCmGGn2rJGziWO4aUbK6lSwHuP4jNvlw4a4aOOUh/O9&#10;X+lcoQAHvSnWb9ZJooGt7izWFgzSxOjBCSKAo32/8pVbFPKrMPKtmKn+5k2EdQPif9rOH1P1H+rF&#10;5XLH94ff3pV5hijbzTdM0ac/rUQDPeGNjRYqUiGHflNOXlPRh/y7L/xJs2HimE5EeX+4i7jHOvk+&#10;f/zYv5bH8z/NEidXupEBA33iSo3xt26tc36jfjDPRiamgQ1FMzSR+TJr+AfezzH0D4M58uWb2/kn&#10;yo/FUM13ppkjiQKnJ5kIdj+0/H7TfzYP8sH/AJ0rQmp1gP8AHOeyb6vL/VxtceTA/wA30B89eZQT&#10;QHWG36jaGM9Bhq1xxuSF+L4kWnap22yI0xlhBO3FGc/9K2xgSAwfT9JuJNV0puAj9aXnbduYRh1r&#10;40xbUUchEZeoKiniDXfNf2ZIWZA/TwyahPhNsk1uc2kSXLhVAkugjbE1YcNga/ZY4R+ZXUaFqfoo&#10;SRbTo/8AlD0/E+GbXwJbTJH8Mv8ATSRkJq0X+TC085+X7TULhBHLqFlqFhxIYxXAd4ypQbr66D05&#10;P5f3L/Zzkn5XOv8AjKwqaVWULvSpMRzOyD0S/qlpfTH/ADkIsrfk/wCYRFGZX9OGkYUPX/SI9uJ2&#10;bJj+ZYeDyvcem6+mmowzW4blUK5Z1PhQsGzD02WVQPUX/sPp4/8ANaMM+GUoeYyf6diH5WJb3Hnz&#10;SL+VSdRl8uy6bqksCRi1N7p0sEM8YNfVV4l9NKN8DcW44SeUryS8t4pVCtcyKJLmM1A2kqGU9OPP&#10;rnRabX8M+LJI8Mh6v+kXLw6s45EyJ4C9L80xJDEplkeKJRIkJjIYsJIiki8DuzenUrT/AFsMmj1F&#10;9ftTAsM0pjmUwTI1JVWtRtTt7/Fm3lrMEIHHKUomQ44ZI1Lw/wClxf0XYDURieEyoS9UJR9XB/0i&#10;k2qXugW3krUBe31zpOno8DNqVs6tLaSSsgSRGYOF4yfa5x/B+0mE/mJbMTTwR2ptVSKxgjj3HAh3&#10;Zx8QDPXrXNPqNbmjmsTjOYkf3n8Mo5I/TL8el12qyzGeNS4q4v8AZRTD8vYdWWxklu9Yi1pbi9u5&#10;11CIJxmjbgIiBGzJF6YqjRj/AIXOpQ3z29pG90npRJEheX7UdOA+JWG4/wBVxnLiBM6/nS/S66dy&#10;NDm+W7/ybpOtatew6FdQ3mqy3t4ILQP6N2XFw9Irm3kHBzyBjW4tJn5L6bSRfb4xSRz5ovbr6vrE&#10;0drbMHpCXgWNA393T4Wd3A5MzfYzsIwjpBGJweqv7z6vGyS+r+rCP+ydoZDTxiDj4yf4v58/969U&#10;sdK0j8s/Lmjtd+UYrrW78+hIjpHdzz3RhBeQzUdYIUdvSijjb96v8vHCOV9C0iC3hhP6Rubz4r6W&#10;P41Vo3bm4Y0KPRviGZ2fBk1JArwMeKf7rH9HpocXFwfiLmSjPKaA8LHjl+7+zi4npGjSecdc1XUL&#10;i8gfR9OsJXi0eJvgaVJIY6eui80kRH5cWR/+C/ZIRfXIvw8WlW8cPIpHH6rGTYANVtuS7/y8P5c3&#10;UeLgqZ9P+w+52hBH1AUyq2tblLX0ru9e4nFS8/prGKMSV4qBxHAfD/N/Nkv0Py5pF3ejVZLmCOSR&#10;ayq0qhBKa8vhUqyih9Jo/wCXNT2n2kdPGjGcv5sa/wB99PF/H9TXn1EYb9Xnfnz8w9V0SGTS7DSN&#10;T1C5QsqPDbSmRURlQcZGjlikkZeU0U3LhzX94mSaLR/KgayuB9UiuLNQIqSpVeJagqOu7VzlZdra&#10;iJnEcU4zP1cH8MuH/S/7l1x1ctwDsXjOqeavzqYa3psEOo32k6u0hllm06dWImMYdkVlb0vgj4em&#10;n7pOUnpr8WK3Fh5aubeSO4ezZpGMrH1ENZCvEk/MYP5W1McnFA5OH6Pp/wAnfEj8zMHY/wDSKFsN&#10;Z/OXS9ZhutPTWPqsMH1EI1jMv+iCQyKgQxsA4LNwk+J0+z9nAvlc20LanbWz84YboRxlWB+FYwAa&#10;+9Mr1GU5Jccvqn9Tpu0CTMFPPzhXVtVt/Kmq6vbJbX9zpDS3MMkbR8ZXn5vGqmhX0w3Q/Fh+HNB9&#10;rfMex5OtsvMG05AzLSCo/apscwkP+VkaHkpaOnoFbeA+Fdtj9OKK23Q7+OQlH3NkZEpbd2yhgOUW&#10;3h3yCOP+d+1/4GcNb21VXY9B7HLsw/dx9zbk/u4+99O/ls/H8nvKJM8EDI9yEeYAr/eybAFk3wTJ&#10;EP8AfE5p4Mf+acwuFqB8wyyK9k7ajpoBG3KIEE/RLjfTFK+hMB03J/Vxw0U35heLrk/E3+nuSK/C&#10;i/Lr6mFflYA+Z/Na0IBFtsevU5tdIf3+I+//AHLscJ9ASb8w2kTTvKsgZXdZJ/jQDgaoO1W2w6EU&#10;Zb4SVrXcf0zr8kjXK0Zsh2sWhWu7sQgyRiUxlRwINN6b8htti0JUPxXoPl3yM+hcbUROxQV8HNu0&#10;kwNWB+Lf9n7skF9cBNEs0EaOHqvFhXffcZ51DsqOr7QzQnKceCXicUPg7MTMYAsb8oate6Zqks9v&#10;xUmErOHHIBOZ+LfI+9sqOHjVVqrFiPGmdrpdFjwfQZcJ4Y8HFxR/r/1nB/MGQIPO2SPr91fxNHfz&#10;PI4uI0jNAlUZxt8NML2kIdQSCQAKd65uYAUfe5en5H3slhtYzBMQrIrMzVrsB0ruckfmCYCz000+&#10;zHT6aDOO9nIf4TqP6/8Av5Nxea/l7CbjVtbhBAK8dzuG/eOPEYSC9UHejdegPf6M6842g4vNm7eX&#10;5GU8C0QBX7RHbrtXN9aSOL1ePKlfgJC9B2JyBh6uaxiZZNu5a+kXFxc/VBKIaqoWcKZPtNtyVTU7&#10;9c535wvbDU/Nd06yepbS28MSjdWLKoHHjQ/Eh7ZpxpeDbr/FH+vI+qLmCFFmv5b6JqOieTrPTr+M&#10;RXsMkxnUMHUlpnbkrD9l1IZcKb7SXDQwUEREEbV5+lzbk2x/ZJXwbHPCUCAf4f4mUgyOKdXEjAGi&#10;OUOx7eGdH8mtPaaWseoR8gwrCxlMhbffiF6LmkzwnlNiJke90uuxHJL0c/4tmB+doDd6jz07Ufq0&#10;0IAvEWGKihgSnNpB9o0NP8nEfP7tFceX5lgI4X4ISpPIjjt3yvHE8BBHC4+g/i3QfkVYbqLXbc6u&#10;l36tkFeb041ESurjkeIUMtDX4skLeZtVEhH6Ck2JpUy/805ccI/1T7IO1GpHePm8oj/I7yOLda/m&#10;TZGqAMRDYiu2/SXHf4q10A8dDeh6/wB5/wA05TLRYzzmf9ig6gd4WJ+Rn5Zc15fmPaiRa04izHXx&#10;HqGuIyebvMHby+xPj+9/pgGkiOU5f7Fh+aj3xR0P5C/lXxofP8Jpv8P1MdP9kcRPm/zJWqeXKfIT&#10;f0yUtKDznP8A2P6mX5uP86PzRJ/Iz8ra/vvPqMFFApayoKdOtcboN3rlx5lu729017WK6twjCjIo&#10;MRHEBm/mwyAjAAH6XA15jkiKIJBTPzLpHkjS/wAudL8vaJ5mt76bSrxpo3/c3MhFwzlz6UQNAnP4&#10;Sq/62F/5lybaf+7r/e1Rm5Kd122zO7Ml+8if6f6E9lDhJ5cwyH8g4wqa7/pS3HxWw9RYDbsKK43B&#10;VeWEEV1Hb6bDHKTPGpJRIwFCV3KGvucyNb2P4mYHGBH0+vj/ANUl/E70YwMpkOVep6fwdriX0wI3&#10;PHkX35UFARQ4ZS6ta29xb21wjw3FyiuI+QYBSlQvMnk1eOa3hy4jMQyYxCEuD+bOf8/hh/N/EWeK&#10;YjioHe/0pVFYi4hklRlnWGR0D0p8QehPAbfDXInbfX9claOAM0LsXWZSrANWqnkOpBza6PGB6Yni&#10;/pw+n+syHqPknU81pZwepMyxoqgHbsB0AGSDSvLer2GqwXNzeRvZhgJoo2YhlJ+Ibj4fi+1mbkxZ&#10;b4ifT/F/VY5scjA+5jur+YItQ0e9gsYZI730mNuZUAowHwsKnww4l1cTzB5X5PbllKIrK/EHYUNV&#10;3x12HHwAA8Hw4v8ApFOQAgUUusPKlrpenSWumwmFb3jKWmIliMzr8bE1V/8AKZcIb9dQe4lmso1g&#10;tYwWti6ly7H7X2jvQ/a+HjmTotDhjA7yP848XF/0iyhGxuWR2LQrbJb31ys15QLclKIByHwj4fsr&#10;T7FW54DtDe3krPqcZKcCROKK6EdBx/l/yfs5Xg00RMgfSP4lgBaLWGC1hSKyKxhT9g1KsDsak7lv&#10;8qvLAoW0kuXWS6eBAwcrUEMT1I775WP7w7+k+peqJcyKo4IGY7AHbOheSZLO6szGhLoh9OL1EC1C&#10;7sV8ak5idsZskQDDn6vUHXazIYEEF4r+edxq2lPBqcJMEEavLezW7kkM3wx8hSqhUH2vs/Fgpr+1&#10;s9SS3IkUSMxYgrx3NOPHrvm2OKWTFe10PxxOfkjLgvnLZz+Wtc8weTJL3naTzx20H1RiJGmrGA4l&#10;ac8VLr1XgnHEfQ071+P1aX0K09Hltxr9qv8ALXDc+CrHF/Or+L+qy4vTd/8ASSafXPOX6Ar+mrH9&#10;NcOX6S9A09fjX0vR+16vH9qn+wz/1CrTrq1ZCt8Ig0IDxmSQUHMV+H7Tb/PPV5QlE0CTf9H/AHX8&#10;Lu4kQoXuf6L6E1a3vo5I/qEsoMp4zelDychT+0SUjWny5tgF4GN2s0M8kSAhWX0yoBANKgbs3gco&#10;7Uhx6aUeDxZcPph/O/4lhmx33mXuTVHUxj1URm6q/MNVa7mp6D2wzttba6mb9+0tvBSoc8fXCAbK&#10;po1eQzVnsjw9JKEYiOTKNof6hkn/AE3Ejpo7zP1pBPoNpbrDM1oovppHSCRF5Nb+sW5Nz3HDh1rg&#10;bVtZSVkt5aBbkcZOinjyAANN1+j/AFcdP2CDCpekYjx/6p6/45f04y/mybvDHIovSdCFoJZlYhoq&#10;tHvyAbj8RXkd8OoYPUuVhI9FTJJAWoRRUUKjGn7Rb7IzyuUrJrz/AN04W6rNeNBp5uWVpCiRzcQV&#10;JIb43G/ZV+1guaPlfy2oSETLEjRzMQ0ilU3ZQfhf5Z2mgHhaKGQ8fD4nqx3+7n6/4v8AU2/HtHme&#10;bBLqSS4tYNQW8vJLOa7nt5rKKMpbSD1BRJWT95C1B/eftt9rjkHt11AX4+sad67b/Vo2X0oXY7B2&#10;L/D9nb4viz0XhgATGXD/AL3+q7GEaejXM1lLYytFeBQgrLLEwkdQBuBwqa+2Si1fVXtVj+oWJsT8&#10;NLaUKvEjcGq9AfD4swJeHf1T4/6UWwG+Ztg8q6HbaqeWp6pDqxQui3cUkpDKQvqKFAQMwX4VP7tv&#10;5MMdOY3NswnCiMO0ZjRxJGEK/ZowHIcfttXMLUyjCYr6iPTtwy/0zDIIgjkx3zcRpeqxm0iSS5kt&#10;47hZ7i3khnaRJqBmuUDJHI7cVgtmjT/fnw4ZWdtaWbwxwIlx6xA+GiqsdfiI2p32jTNLqs+fMJ3e&#10;Lwrl/W29Ef8Aj7RPLOW3008485eYvNnmjS9Tub97ry3H5eWSQxl3kmmuXjrBDRSCYeEfx3M5fi7c&#10;cq9sor+Ke3SSMu7CORVcAsFI+Fj8VSFHbLtPqfAEZyjPh+vi4TKMeL+b9PD6v6LLHloWRsu8reZ5&#10;vKh0zU9R07UxpsMcl5BdXFtJPDFJMG5y26VgMEckr8neSOT9pf2lwCNMg0lblYF4+qivM8rsysFc&#10;UUkklyeRFc0vtJrPzcIC/THil/vP8yTha3LEmNDq9H8keeR5qex1ARRMiXZs7BLZR60ReF5HndQF&#10;WABYv3samT4vsYAluoo4Lme6QxyGVbZJG3qENOPHoVVaLyzkRjyTiIjehKfD/umoPTbeGI6hFHaS&#10;KYREZ3iQU+OShD8xvViWbicqK0aO6aMzv++b62Ph5l41AVKk0+AJyVVPxJm+w9oDwPVGh/isOH+7&#10;j4n97P8AilLNP+8RdBJr4yyIZ7K3t5JbdGgMsr+iIpGLswWID7XqiPlRv3vL4WXCW2Fpfz31vHKW&#10;uIJAGlFxIZFYkhQ6gArUn4aftZ22LVafGYiRxVE+F6vXLxP6PiOzxThtfD/nJhLPLZw2M0gRLYwk&#10;3FmkKcPiQM7KxOypTi1W+zhpAupSwQTXnFGCrGk/qcy6rT4mqPhMlOWcJ7RYsOLVyGImiTxx4PDh&#10;il/qeL+fGLgaiERM0VfTjpsKz2toOUas0vocOO7s1aUO4U/D/wAR+HIF+ZMqtc2KfCgWFqKo8D1r&#10;35Zk9nxj4IkPrM5f6SPDwf75xzyHvTfT4zGJVLtIWcuXc7/F2+S9MOoLoW1vcSFPUaKKCQIaADci&#10;u+XajQ+NmxA/TkyeF/seNux8nULtwV+PIMKjffbBMGq215am2W49ORGK3Q2q21VQUrwqd+Wdp2b2&#10;ZDBZA8Th9MZ/xOwxgdUtl0uddTa8Mayxin1ZV2MbHZ3Nacjx+yM6T5e8jaFdaPZ3kskn1y5iUymN&#10;hxLkdQyrRs4TtX2i1mn1WTHi4Y4oy9PFH6I/53qa/Eol4f5g/PHV7PXdX0tI4Vg069mgtraWKXm4&#10;jfiqnlXgO+2DV8o6bBerA0rvcRAOfrDKnKNh1jZVVWIaquteWa2PtRqMhPEe+PpiPxwzh/EiRkRa&#10;XeYvNv5hTeT/ANNaVbwC2vGQcbeN5o4HViLmK59SUvG8TBGg+D0pUwhk0L9D2zWMDNLawrIIJvUo&#10;CpLMAe3Ja0zIhqDljZFS4RxD8fwuh1MDHJ5HyZPonnLT/M0sWqM0FveXE8X1uza0MkscqiNG/eHf&#10;i5XkjU+zxwV5OWEeTdJY/E4tRsCCftN2qMydTlmMhG/D6en9CLswXjn5wafq17+bGuwQukFub9m9&#10;Sc8EBMSfFUqxoQKbBsML/S9K+q3t0pZLj6vM6/EGQn0z8BU/Z9mrmDPtDViIx3xYieCfFD1cH8+G&#10;T/es5SBFFkfkTzhrNw2meXdW0uCKzWazGnXVmzK0M0U8dFmjJf1FcA/GDgPymGbyRoNBUmHb265k&#10;5JAarJf8yDGJ2ST82ii+f/MxlYLH+mDuxCj+4j2wbJK0N7Hzj+BpFIk6ctxt3zLhjObTy4TvDHL0&#10;X9EWYJrnsk/l7Qre+tEu4dUEt3p8bNLp1FcxKknIMDUfCePJcFeZ770IoHjABLmtBX7W1Ns1XYGm&#10;45Tv+bD72uQvknnlny9a+Z9QlsbpuaW8M9wpBRCTz5MzMQain7Pw5FvMupSr5d1JWqQLWWvhupHh&#10;nTZezxGJlIAFgTUaIpln5efl1pdv550jUoE4Kl1FJwNKq8Q5Ag1b36Zyz8tjJP5rtVgekzRzBSu5&#10;VvRNGAGY3pMZCR9PDJpvZ7v+aF7a2Pkq+vLtQ9tBJbPNGxAVl+sxgqSxApvk/wDzUt7q68qGb0uE&#10;cRid+INWRDTof5eVdsoEcUCYwkZfxeqvS0ZSPFhP+cDj/wB9F5V/zjmdO07XNa0VbiS4mSaa6UzC&#10;MlJJmCzBWRmPx+mp/efFhL+WkZSS3DDnG1v6YNaCrNUHf/Vw55XD4MdZ9G3QvRvzbD/4YaSGcQS2&#10;063BYoXqiji67UoPjFf+ByQakpXzRpqW0ZFyqyek4ICO3JRwp+yd6M2Ymnl6ZOPG/CNf6X+JI9Mf&#10;TZvy91qXXrlH0eSBZL1ZEZmgg9NuUrH+8lT4fViDH1Fj/a+zke/MKaP/ABDK9KiU2FVBJbo1Vav2&#10;eJ65laYjb3t+A8vj/SRn5C2F1Y+QILOdSDb3V4kcojjhjeP1f3ckSR/D6Ui/HH9r/KzqVqIxpsZf&#10;44vQDSN1BXhVvwzHnKpkjv8AS4+Qnivr73ydr7XUnnq+ji/0K9/SskVlHxZTG/1orEwrRvtn1OX7&#10;Wc51G38r2vo3lw5hf00nNvHyL85HDITv8LJH9hX+0udx2TqNVlxWa4fpjKXo6f7nj9Pp+l6LRTzS&#10;gdr3Pq+mP/Hn1homs+e7/wCv6faW630Nvdz2TapdFYYQLWH0iAoAkufWuFPrSRoiRc+Cc2jxC5it&#10;7q6N7pnqvbRsJpgkQQs52JIPx705NT9jNlHHcRHKBGX8Pq+n/O/HE7GELA8X079/++TrRp73T9Mh&#10;tfMbw2t7dH6vax+sZVCV2QSUVOQ5cEdlRnfDK40eeW0N1d2cXqcwqR8vjYg7ulANuP2QP5sxRqcc&#10;pnHGUuXrlw+jl9E5S/iR+ZxZJ8Ebuv3kv4f6MZyl9KSWXn7Q5tfj0LStRuPThia5vbswg28EfAhY&#10;p5ZNopC55Fm+Pknpt9rDeLyj5cuIY7pbNx6yK1TIwahGwPyzjtTkzQJwylKUMUpcP815PPrMsJHG&#10;TH0EvO7z84/zC07U7zTLvVbQXNjO8EgWz5ISjUqrA7qRvjX8m+X1AJtmArQn1T36fjmJ4kgwjrMh&#10;uqRNj+cfni6eeNdUtzKkZliQWX2uHxSAAn/fdWH+rlf4K0Dr9Vf3/enLPEl5p/Oz74rR+dfnEj/j&#10;r2gJWq1sXP6mwdpmjWWlI6WkRVrggvVyw+Ee/scHEerRLUnLVpL5w8zap5ovPV1a9Q2uloTCYoDE&#10;zfWAvFa1b7TDf+VFw0B7cNvmMRJqIYE8S9frY5DevpMPoplnlx+wafMYBJiK8mlWL1K/WkBH2Q0T&#10;fFXFUYkU40+nEn8UmIA/tSfUI1UlhOG+UZ/jnLvNfmOLQfOuqSyQmZbmKBOIkEZHFQa175fOHFCP&#10;uc/Hj48Y8n1D+Teirqv5SeWwzoGtzcMpkiVxvNIOjdMK3/NK0Br9Skr/AMxC/wBMxzg82X5bz+xm&#10;aeTo1XjW34nqPq6UxM/mrbf8sT/9JA/ph/L+afy3n9i9fKFuDWsI+UCDpgHSfzFhsdZ1XUDZ+smp&#10;+mPTE4Rk9L/LA3rlvhy2IPDKH8TlYxwiuajr3kiHVrHT7Y3Cw/o8uUrCsiMXFN0JA2w0X82NPFQN&#10;Kbff/e0/0zI8bUf6pL5RZy4TzCVyflrqMlK6zEKbCmnwdP8AgsUT82NOSrDSiCf+Xw/0wSy5z/lJ&#10;f7H9TGUYy5hZL+WWpyrxk1yNkpQKdPgp/wASwQ/5zWssMcD6UPTh3jpdUIPzpmJjwThklkjOQnP6&#10;pen1MzOxXRAw/kw8FzLcxa0BLOpSVWs4mj4neioWouB5PzW01uukHw/3sbv9GZcc2oH+Vl/sWAER&#10;yCNj/LTWozWPzEq9Dtp9ud16dSemJL+Zuig1GjEHsfrjf0yf5nUf6rL/AGLPiCIbyJ5pZeLeaeSH&#10;ZlOnW1CPvwXd/m9BcxRRzaSpWEcUAuSu3vQZi6fDLCZShOUZT+rkvGlmnfk3Jpl3c3Wn69JDNd0M&#10;xNpA+4JPwhtlHI9BgL/laGm9P0NHX3un/pmb+Yz/AOqT/wBigyTE/l/5lPTzXKN67WNr/TEr/wDM&#10;exubf000iNGBBDfWW2p4CmGGozRO+Scv6yYT4TaK0fyVr1hem4m8ySXUbKweFrS3TkT0qyjlQHtk&#10;di1dZ9Rkuo0EbsAQFIkKlP2uT5kYtUQbPNyIZ92VpFxhEbNz2oT0r92Hd1rsKp8ICs8QcoWEhavY&#10;0Wnvk8maOUVIE/zfUpkJKMVqR/eHmQx4kDjT8cC/pe7SK3EqpCEVnilRzTcH4NhSpbx+xgwYzEgy&#10;B4JHiSI1v3rjbRGR2pyElBKpANadDv7YMtvN66vcaHZXESwfUbuJllaQcm+IL8VQB/ss1+r9RnIb&#10;cf8AC66eEQMpD+NJLzy7DZQa7ewOzPfWsoMPEtRuDH4epPX7OdwlJLMQtdz+32+/NdQ83RRG24D4&#10;8sU4RRxteuhRVVgLHcGlCN4+1N8QPKv91Uf8ZP7cjXkUy/zU+tJIVTfWWRgNgNN6+w/d4mysTQwC&#10;nj6n9uNeSg+YTW3u4UUsuuT8qV4LpgqfCv7nGPH/AMUKa/8AFnT8ckB5JEvP7EbDf1ry1y7TiaA/&#10;o0fEPEUhxnpE7fV1p7yf25P4J8Tz+xUN+sfxL5gvOVNgungH/kzkK/MmMf7jl4CMN6qkrV9jx3oK&#10;9M2OhEeIX6Rxuy7ON3Z6h6f+SN29wusu15Nen/Rzymh9Bhs+w+FK5DnvdPj8vpp1W9YzmQPMrk05&#10;ArVvEUrmxx6aY1IyHi8KPq/039H+J3MMEhLiP0vSEtphqUlwaem0aooBHapP68AauC+oWmoLbvIt&#10;rVPgCychQjoDypSuZOtNmyOv8PDJsykRF7UrxoFUrUAkkmm25wR5d1u00YAi6LQEmIW7hlkXanNk&#10;A+Ef7L4syNHGwTGJjH+b6Ypx5OoQupafHqEHoyJRlKuGpXdTUAE9/ow9PneP69axGKGOGeRGDlGP&#10;IOeK7n7P82SzZjwfTz/h4gyy5riR3pXP5ZRbK4JurmWX0HVRzGxoTsABv+zhk19cnWbqzkjSKMFl&#10;iqAp6j4+RJ69crlAZqifph/P/j/qsKJAroELZ2du2g2d5FPNOVRJH3Ziw4kcOAA6E8cB3Go2vCVS&#10;o+rhvik4BixPWgauzdxmRDMK2lfD6Z/9IuQTXVNYbCZWjl5t9YCcQjOQgG1K8KVK9mxDTHtA4EUU&#10;sML1IcisbeFSNyfEZdGfHvEsBK5UP9Mr3YuCpAZHkShopo4r1pXpjr62sTcCOOarN8PpMAyiu9RU&#10;fs4PAhd9S2EAN2st16PKZBt0YfCTTbcb9cGaNerBZSQLeUuFkVovWNAEAK1Vq5gZs0Y5APqDjyiO&#10;LcbJNr+lC51aCaew+sWBgljuQnF2Z2ZWVXjKnmu3Wvw4KfVNJt7xppp0LcKgfzMvX1CK0G+bWV8H&#10;pFuTKVLZbDVpdLS1tojCpkKu4I/dxU6wqab/AMuM/wAWaNX6z+69eno139KtKVpWvpVyvwDVX6fx&#10;/smrf4fj8cSE/wAGap9S/R/1+b6j63r8/g+sU5cqcuPH1f8Ai37Wf//VJYlnk9F/qqWoikRlnanA&#10;qRUsdqty/b4jPXpEC9+Ox9L0hN830ZcSQxRXUbyy3hdZA9vEPjBB2RKkAH9leTfawXJHI+kFpJk4&#10;hKQ/V+TPIOW1XarCh98osCfI/wBLi/h/zWBAqyN0utriMa96MNpcSF5P9KedlSK3Pp9FiBXlzXuO&#10;fx5GUtCFljih9L1CF4uxYu1DUmvj1zIlqL5cw1mqZRzUUJatKksBSgxTStJYa3pzS0dVehY7oStS&#10;aH/mrNRq9ccemzf8Ll6mgmgT5IPVbuml3ZiYiVY/hCj4gW2GT+Nne6R/T/doVKEilCWLkH/KVeJa&#10;uePDGa8nXgpBLLBFYSw+vxnmRjKftkmixgqDT4GIIT9nC/Wr3S7HV1kvHMT+lE8Lg02NVJANf+Bz&#10;s9NkkdJHHDnIy9PD7pRh/R/rN+OW1JF5Tg1fUtBv4bfg0f6R1CG9jk+Is1ar8alR3HxJ9nCPzH5p&#10;0e6WY2AkuJ+kQlQrGoruxNdl/lzsNHmoxhMH/bOH8f7lyjMkbhOfy+8u+aNJ0m0tdZFtHNGCbh7V&#10;2Jkb9ktVQOZ/3ZT9r+bAdhqtybWT1GtYYufGipJI7yU3pQrT3JOZniYJ8uMeow9X7r/S/wA6LKJh&#10;L+in19p3O7ieNZnfozrIERUr0YEHkP8AY4aaXGVYyXYtTFcMUdvrALU2qqo7cKH+QfFlOWOEQEIk&#10;mvp4v+L+r/epqA2tJ/Md2UUwWiXguYlDQBbdzCXIIV3kjVnXj/P9lcmVpdTqkarbmQNKiKx/d0jb&#10;YyKp+LjH/lceWaTVYRPiIPDwA8X8f+Z/n/xRYz4TyeD+cPLulalc6ncLqv1GSxs7g3UKMLuN54hy&#10;S2llBaNJbpHd5IoWkWL7PLlzwQqQN6sNzbxqvqMwnjYBeSNUFuhDnMLiygRyQlP6f7nJ6vTMfwf0&#10;WESdiLY7c32v2iaXrPl7XL+6mFlDbnQ9RhkkmaK7iEbrACJEltweK8OfNE+NcA3wnYekbhDATWJu&#10;YL89iOnWlc0nbOPlUPDj6v8Akp/my+j+jFxdTEgjZ6l+WL6JFPJqEWjTW2s3Aji1RBbPDbiJOcfq&#10;cWI4cxH8VU54VvaXQR/UP1cgyQ2fxF3Z2VuNaiityDu32s00MuMZISP73iEPEjL0x/pw/qwx/SwB&#10;D0xrm2djBB/dBlnumVeKmNCpJWlWbkPTjoOPw4Bi1BpNOtL2Jo/rLO9u3qswrsC8ZY147jN7pOys&#10;ni5cEuKGLGfGjw+r+L93khD/ACnoXqqXrWq6lPbSRu8Qt45nWNQQKsUDcQRybev+Tgq8sbGe3a7j&#10;ggtNQcGQ3UbGM83WtQ4rzVq7lvhzuNJIgRjInLDb6h/vf4ZO20u8BY4qYj5dn1PT75bBrq91fSIz&#10;6MFtKiSMY1kIZZQVXhJER8Cf3vBP3mFut2EEWlpdTWsg1N4YzGYaFJiKc+LIv94R8X2V5Zo+1jq8&#10;gNGB00ZS8SEP72OP+Hj8T6ox/oOFrjk4bscI/m/UyDyp5gW81S/tbTUI7yytLieKdZCwubaUEUiZ&#10;WNPST4l5VduWR67Xy4fQ+u29zLKTxZ3eZuKDeiVX/hc5+GKF10/oupMLuiyMRat6k7QzRCIisKem&#10;CeRG/Ihhkxg8t+TptFF2kEsikBPSndw5IIB+Bvi478lzKx4KmOE18fJwxmywnwy/2LzNvOn5nDzt&#10;+gJRaQ23xyNcRQF1EXAtF+9L+mHqvCQN+19jlkT8l6h5fhur621CK5jidi9vHYRlg7V4/YkLleCj&#10;lWubzLPXR04jiMfEjKMeKX83L/W/pf7B6LGJRjTNvOaeborC1fy5HYTXCsRcvqsskaKnEkUaKhLO&#10;4WP/AGfLO1eXksotEt103V76OxaPnaxtHFujjkK1WorX4v5c4DtbT6mepkc8cU8oPDkl/U/HpRI7&#10;783zJ5m/NHTrbzLqw8x+WdNTzD68sepCCS9dfXiAjFeEqp0Xj8I+Jfjxl0NfnZV+vlrdBuZBzep7&#10;ig4jLsOHTwjvH1n+b6WmRN7cknt/zA/LySGWSXy3d3N0XJW2guJYbIJ+yGV5i7Nx/abC7UNGkmCJ&#10;c3bzcgwKn4QRx32G32cyceTGCTwj/OMnF1WSUADzZX5B/NKBIb5tG8txaVbW5t0WSDjcvznlIjV3&#10;dlccpPsVfj/q5G5fIOhKvwzzqPASH/mnMz82acAa2R6B6Zp/5red7ibhNokRb+b01BG9P9/nAtx5&#10;K0JbeaRZ5y8cbuo9Q0qqk/y4nVFmNTOxsnFn5783PeW0c+mRJFLNHG7emBRXcKTtMfHwyY+UlZ/J&#10;WiHwjrt4iuYGoA/NTJ/mwdrCVB87fm9q81l5786W8aoyXt+1vJ6ihqK8UTErX7LfD9oYtqkzq9rV&#10;CU51qOgII65sOzpREcu/qlDh68PqtvwyHDIyGzX5V6RGdO8yejIsUiQ8JYJ1Bl5+mzVSnVBX+Xmv&#10;+XleYnguLZI68mUGRgNiCKlcx+wsMpTmBy4R9X9H6WOmqZPuT/8ALOy1XS9VGpSAQGZvqiK4DRyR&#10;s6+ueQr0Uqi/5cn+RnN9Z0+KWW4Gp3N5NbNRYOVwyrJ6g+z6aKF2Oy5tNTkhuJyyEOtzylPIRGV1&#10;9XE+hfK6R/ULOW0srC2uzz+tCKOpj4EivNmDnkONa4S2ukeX7e5jMSahYNK6xxTciaux4U27ZiSw&#10;R/gMvi0gEDdO7ubUfqkpkFpdCMF5YKNQoPiHUtvT2w6tmtNOvbz1I5pI5a2EZnbkihzR6E/a9VR1&#10;/ZynDE73/F6WjUwM4iv4f3n+lQX1WbULfTZEnggkQC9mjgj4GQhD6Z41LKI3b4lLNz+zi/lxdDuY&#10;ZpP0e9lPaSoOUkgZCS/DiKNWorywyw7A9/44v6rKRkOXqCV+aLvzXYX0EaXq3OnXcEweGOACdGji&#10;MoflxkWjcPTXkqryfBPnSFYL3TEiFEigmHJXdSQpBJBX4qsRlelAN3f+azwRMoni70L+W15LqFlr&#10;Fxds8klzcxtJFLHH8HqIKJxHw8UBC/7HI4LaFruZpIpJZmDzG3lUgeqB8C8+THl2q32M6PV6EzkD&#10;GH1RHo4v83/Yuwz6ImQ4a5fzv96y5ZporKJYuCxgoqyRlacD9puPED/YjDfyxq8Ecd3bJZehMInE&#10;HoSu7I9KN6yswXiC32h8OOp7J4cXFEGBB4ZSn9P+a16ns8wgCTyPr4/pYj568vatdXekXL6jby6c&#10;moW51C2vLaCjwB+Z9CUIZFl+D4Ry/wBlg/W/K2nPOt1cepYyyIfSgkAkdp4/92uF5Hk9RQfs5udF&#10;ryY8AEc3h8PFw+jHw/zY/wDC3baHVGcOGNZTD+Z6IR/03+p/xfzkj/L/APMTWLyK507Tlt/Mcdjc&#10;q91e2n+i2sVrcsSkcLSBAy2iK3qM/wAcv7H7TKZeW9KtH1G0je/9cxxevxcCORmHwRqV+1yjo/qD&#10;MDtrtLLjwTMcZjKR4P58OD+OfF/Tjw8H81r1WfIeKABj/T/g9X1/0f5vD/NSv8zfOesQeWr8y6bJ&#10;plrfXf6MuLsK08ccBBlubkSrWMJcq0H1WRh9rn+1kultlUq3p83FQpC0+E+FTnD4O0TRErjHb0x9&#10;fqdHk0WQRqEo+o+qN8PF/NeSPpkEge107Xw9jOTJOLqYWo9SI0HJXAWTiGb4v2cQW0aGJYorcJEg&#10;+BarQb12+LMnJ2h4kjI8cpH6tmrJos0jxTlAk+avdXdjNezXmp+Z4Jb6chp5ldpSxChatwjP7KjF&#10;FsHk5IyoCR47CuY2bWyiLA/0zZh0H847/wBFrT/MXl0XqNFrd46xgSpcW8XJS0bf3Z5qtOQH/A41&#10;rdBbsW4l4zwcU/aHuPbfLcWUyNEbSYZMPDjJ6x2QD6zcL5qgt7Ge6Fpfj6zaScmYmE1I4o3JfhYG&#10;Ki/EjLgSKUO9EQGLjX1P2ajagJ+1mbOVARp1sI7knnfD/m/V9P8ACy/XLGa00uJbm7kivndXe1G8&#10;zBlILsgBCLHRV+I8mdn+HBHw02VcjZ7izvzYq0BJBae4JNagLU/hlEoQCQv45K/IqLajhlVjxkuN&#10;iBuq9KdemKROu42/HAD3WpHuS/UrGTYlp+vdRT8BnNvMV3o1v521g6q8KxtBbCETIZKtxFeIAYg0&#10;75lEXEf1XNBkMUeHvfRn5S2+oSflZ5bS1SYlXufVKuIyF9aT7QJAYYGD+T7397bNbSeip9SNY1Sv&#10;VqUZPiY9t8r8OUiOFMc84iiObMbZNZg9SOWGU+q44ScmkA2AFSGqgH7Xw4DvLOOcRNptgIyF5SI1&#10;vCS1acaFq0/4jkI6rh2l9zlRxmtymEMZjMn12ZShoqMJHBHWoNKDEp7C9is2uaWLIg5OJYI4SoPi&#10;xU/Z+zQDJxy8R/m9zUZb0GuNlHIAIp3J2XhLI426ft98BWtzZXC8b0W4o6tytkhSin4W5BoxVBWu&#10;WmYAuxH4LU+is9q8BraBi5U1EryMCeoFS3wnJNFH5TET6c5t2kjUUuzHChcVr9vpybpmIZHi4rPy&#10;YjJOhskE8XmEXEOpJC4R2rLaGaVwhYcSQijcJ14/Zx1r5e0R4Z/qkAkbgWSvozKpFaVp8Q+LrlkN&#10;ZKMvp/2KzMq3k3d61ewS2zXc8KRtII2ZhNCzcuygpxO2AodE1xODtpmmudiQ0fwt8gVyyWrBscNM&#10;RIc+JEXl95flilg/SE0fZ3imYPGQQalg3w/7L9nFIbHVJA/HStJjKkD44QG6+LHtgkYQo1JMc3Ea&#10;sqdzDpCPE0uq3zpICUEUzenQCtTw8e1cQ1aDUrS1FxJY6TGgPFWWKvLfoRxNNv2sjjyiRoXH+s2U&#10;TyK/SrXSJbmSGG7vrlmBkpJPIQlfBgw6/srkcu9VaZ2lSzs2ig4mltEhqexO1T8XambrCIDDLq7H&#10;DjqBtO7XT4IImX1JmD1qZZXYiopQEnbbB1pq8MskccunxW1FIkZrdHHOo7ADb3BzX5Y8qPD/AAtU&#10;cfDtz3UZNKjVHZWlleoKr60iUAFP5ji87r6jC2htpIwCJJVRVJYV2ReJWn+UzZbwTjw0b/nbD67+&#10;iPF9Tf4K+C3UIvqB1ruE9RyQNvtGu+CFt9LEa+rdQqhBpHPwPFqb9BWpG+2XY8sbJqpWf6jWJiJ2&#10;KhPcXaOaWskjKQvOGo5DqCCT0WtDXGXem6Zwgt4rmNQWJTgQ3Xfao645dQOD0ji3ZnODH+avsr28&#10;lMjSWskVAABIAu4+ROKw6HaWSGcxLNaGiPLcPCKSMdgegUV6N+1mBkzTP8HJ15lGZ2kpNqytOtpL&#10;KY7s1liWOKYho12NNt2/yc6ygYQRD0owBGlBy2+yNs1wka5On2vo+T7v0H1rUX/TGpcmu5yWS1LV&#10;Jkbtwxjc+0Mf/B/24OLyTQ70wtmtKAvrmqttTaxr+uM4mxlG3oRU8ef9uSB2Xhj3/YjoxZeoHGt6&#10;yGG1PqVB4CtIsTZWJ/uIRX/iz+3CE7d5+SYR3MKKT+nNYKj/AJce/wDyKzek1aejD/yM/tyQPkxM&#10;vM/Jd+kIeO+s6x8vqNPv/dZA/wA2o5BY26xgRyGOUI0bbg1TvXM3TRlIVHaRPpdh2fKxJ6R+Sdws&#10;y6wRdXF18UFTdRek42cbDimxzkj2d8AA93L0LKhJ3HTvmxGk1wo8eSy7OMsm1A7vUMPrHy0NUtY5&#10;45po5UokkkfUgig+E7H6MsOLNKF8c+OP+mcqIkRsN1Ge5jhIVyAWBK1NBt13wPf+XJtPuEhnvbh4&#10;yA9FjSvA/Zq3SreH7OYng6vGd55I2wmcsehbt7hZ0LJvxJVvDkuzD6Dg3y5JaPrFjZXBnmiWZUiM&#10;hjNCWBoPh+z/ADfFgiM38/IY/wATiz1ExEiihdaeeHSb6eDj6qQSMK16qhPbBvmRo4fM14wtypaZ&#10;xJOVLVNaVPT4P9XMvJHNKW3icP8AR9f+l/ouQMhAFDopeWiW8vaexIJa3jYAe6g++EeqahrMnGCO&#10;WVWjHWEsqf5JXpWoysYcx5SmP53Css0+5MlijBLBRyPU98PvLOpyWywJdzOFVCZXd6lie25PE9M2&#10;OhxzxiyTP+lxfzv4f6zbhOSwen8SGv7MTQOI0X1DTiaU38TShw2mvI7h2f8AdI5JCSMQobf7NNwK&#10;+2ZBmcosV/NjK/U5Pi8WwCnFA0ESoC7IoAKirEbdeR3b6cHXK+X3HC6+rlyitHIpClQftKQD7ZPH&#10;oJS9RH9WTMDqlFsNeD+pB6yRI8qSW8x5cyCeLqxFeLf8LkW1i19ed5NPmjWJQI4YF2qK/vHod+TK&#10;P5sxs+h1Ep8MZSjwfzfR6v8Aiv8AcuNljMnbmn9r6yxRrPyMpWshNDQn9mop0wj/AMNXfqc/USnq&#10;V9LenHrSnWuU/wAm5eP+8nz4eHxP4/5n/Hmjw8vFy+1XqM//1oMfOc0bNJ6ivKVqlAwVhTiRsRTP&#10;R55iT6AeH+H/AH/1fzXZ+IbNPpp9EsWiEISkYIPHZtweVfiDdxiZ813K/vYfTiMZ9MdwwO5VvEV/&#10;myWTUzibkJcP+bL1fT/m/wA/0qc8+vJUfTLeVSs3KUEhhyP2WAoGX+U/6uJv5jnmqz+mzNX1eIAK&#10;kj9itcjlyzIia68of8X/ADf50k+IeqpHZxRoiLXilKVPWnj44eeVtVgur62E5MbIzs6j4VCqm23z&#10;zVdqZMs8BhEGUpjhnwf5P/pJjORMSAlPmaC8TSbprNVeUqixKwqalxy337ZMmNvdtHLF+8aGvpxo&#10;QEMhJViTWhZq/wDC5xQ0WQyPDGW3k4RnwgX1Yh9fl0m1khv5RBDcMTc3bqXnEHEOnFEWohjpw+Je&#10;Xxr8PxZCvzLZH1uEhwaWqVeM1CMrNUEivjtnc9k45jHERj/S5f7KH9Vu0tm/ejfyWtriDytdGeCa&#10;EzahPLGbhSjyRsECScSF41VR8P7LYQRaFf3lqLz02jRmCepM7cWDdK0rxzfRGWOQxJjXDxRj/Sv1&#10;f8di5wxz9zOJL61juBbGQG4KGRYRTkVG1QMkFh5PRQLe7vI3ijjo5QkEK1Sxr269aZCcBttLq2eA&#10;UpvPMUkdt6kFjM0shKxo4CksNhtXxyTaRomh2F1G1rxkqhKyf3iVU7emzV/eAbEjMafFVfT/AEP9&#10;9JMcW/8AvWC+Ydd81atolzHcWrWYimiU2jEpMVaic7hFoBCWPNY+fFv2/gRuS8uh+Y727EsWqfVi&#10;6l9kAKClEjAr/smY5Cev0uHGQYcQif8ApKSZiMQUgvfzI/LDyt5euLCXRGvrW2ujbyRqhl9VyS00&#10;/N0VePMn0/i+P9nKXyNqYDONbUvGOJCxBj8XXkC1K5T/AKIsRIHgzqf8UvT+ItYygVtLdDS/85Oa&#10;P6lnEfJuoRW98PUtrmZliiZVFEZGpThXlWh/dqvLjgxNE061a3Ksi3QelzccAlYONX4gEpyr+1nO&#10;e0erz5QIkfud5RjxcU+P+BxNZkkSLTHyx568167darc3aCz076uiaJZGY3AN28jD1pZGCTceI+CD&#10;7LqrccASapbXEsrc1BtJ2kuvUFFWKNWpxYGvVutPizlMeHihxcJ4j6IcP+qf0o/xOJHkHoMdhdWb&#10;QxLIz21xbJFG8YBkM8jJyff7CcVrT9jCy1jVJZJIJvqGm3K+qiSlZGDyHgZFBFDGWqOLNy452ePI&#10;SRPNAnUwlj/u74vBxR+mf/HGz3oW7u7k2wtnh/Tep2kktvNNCrW8REYE3pOQxaOYx8eLqrR+p9pl&#10;xZbJ5pLq0XUryGB44zBw4eghApRI6Fm3HL9njm30kvFgMoBieI/xccpfV+JR/icjEJVxXsll5HdW&#10;dxZa8dF02e+ieVJ3cNHecZAav632EPEgSchJ6n8y5c7Pp1pbRRfWrsWy+kwm2DEksWkHUVr45j9o&#10;aDGYHLL6h/TPq42nW4AcR6SRmhwNe3N5czyWFpNqcguBNZsrykLGIxwkNUdl4sGb0/jXCG+urzV9&#10;Qt4LyyjiRXUF4PUZwgPL4WZuAoc0UJC7j/xTp44xjid/qZJY6d+irOaSG8knJBdVuPTVC9KAn00V&#10;t8mU1lZ6fJA627t8SRK7liVQL8S9yaj9rIwyG/d/D/Oa4SOTq8+03VtV1uG5iGq26IsUtxLBbiP4&#10;5jL+7lLbKtCOLRk/F9rOWG5vNP1dxHI4mmaZITHHyoOXWu3Dr9o5uJ+NjEBLJOU8vD6Yw+mP/HfT&#10;w8TugeEDd6kIobmyiSeMPGyozRvuNqHfsd87t5Ulebyzpcjnk7WyFm8TSlc5/taHDqpi7qX+9DIv&#10;gv8AOm3jtvzZ81RItFF+70qT/eKrn8Ww0IPJfxzAHJDDkZfSkU0qaFRhfrV6lmLORt+dwsZHYKwP&#10;ORv8mMb4IcZkIwHFx+mX9X/jzTmgJc+6X3PSPyZ8t/p+z84WxRmMGmLPCIifVedJOUMKDofWccf5&#10;/wCTERqOmEMPr8RpXfkn9c2g0uSton/Suglin/NmymPy350juInPlSZKqpP+9ZNepqeOAL+4smtL&#10;kRXiOTFIAqlNyUI8coyQlAeoM8cJ8QuJ5s58r2GvfpPTxc6AbcC4hLSt9Z+ACQEndKbYt5Q1fRov&#10;KemWl3eRQzQQAyIXAdSSRxYH2zC1hkc8pQ3sRj9jv4yYb+Zf5a+c9S8/+Yr2Hy7eXtje6iz2siKw&#10;R1SGP4wy1+BjVN/tYYXFxojyoF1GJlb+6JkXiGG5R+9Gp8DZHS6vUYroc/q/pRl/M/p4/wDZRT4t&#10;AjpINab5V8yxadJcny3e292EW3uqxSmaNgnpQ3cQIpKjLxivIvtfCky4HnvtKuo+DyIZ6kAl1ReI&#10;FFr47deIyeDPlwSJhyl/O9f1fzf5rj4pUOXqTfTvJfmzTri2uEt5ItOtoo/ggikmmZ6+pMTVQnL1&#10;KojyyKqrwznt3DpdnquoveXb3LBx6TwAJxcdgWPvm70882SAJHCP5/pcLPkHFt9T3fTZtYuvL+kv&#10;pVjDZxSRL61neszlImHQ8B8Tim4/a5YpJdaVdt691yhVF+CW4pxVkG5ZUYfa7tkjARiTY/qNcckh&#10;QDksdZ060CQok7eozSxwOyuySGtVeVXr6dfgjrx/YwFJCl9ZidraMLE7eiVesEcvGq8HFOXX4VzF&#10;MRAEEXL3txJJq0fBMsNzHbm4LTmNXYMv794w3El1Iqo/mbBCWbI99BbXCLCVWVmThR5aB+dD8VV+&#10;zX+bKCD0P08mOCVwFjf/AIlbcXVu72cs9nJ60paIK6OCqO3p8SRVQH2bi37GHfnWEOlgsEh9aWHh&#10;ExpT0mIZ2Zm3+L+XMrszS+JOUARHf+L+b/RbtFxZ5HlHdgH5QXl3PJrs15AEWO/LXFDQCZE9NI44&#10;46oFjC7t+19psjZtbwQsLQwsqioVFLOFOxo5PxPtnZR02LHGjxyEfXz9f4/ovRz0mOMauUgPX/T/&#10;AB/sXojzWgmBuWlQVH2m4rVd91H2V37/AGsG2uhQS2/6QsS1nf3XIKj0UkggGgf5VrmPi7awyymP&#10;qMK4vX9H+l/nOKNdAy4DvE/zv99w/wCl/mpNqfmf6neXFlqEIutMgTlczoryMqsjN8aRBtqfBQ/E&#10;/wDLg61l1bUrtYpXkt2dmg9WeRJWiMakyUO1Fd6f6y/ErZny8HT4jMAVXiekcPicX0/5zsYiGKJk&#10;AK+v0/xcX0seu/8ACvlPyzqGrabpUEsMEaakdPsbaa3F0s7hbcleL85EiLBv2UZvjjjXDD9FaKwS&#10;1nvVGpwSpIlxOSA21CEkNAENTT4s0+ftHMCMgxSyYDD1Y8Q8ScP8z+fH+P8AoycHT63JlnKVR8K+&#10;GMf4/wDO/p/0UjTzV5+lvItbh0SJPJt7YSxz2RkjRbVnc+kZYFEpe4QKiyfBw4PwyXIjFI+d8Jgm&#10;ytVDUD3Fc4qP1SIxSxcX1R4ZRdZlhchxEc/4R9LxDzTqMolvLcaXBL6g5NbQzahKInkX4igkjRVB&#10;Yc0/1P8AJxO8IigBipMymqAOigtU1HJgQMnAGUtw42SIhDvH9VT8pvd3+rX0V0y6bHcQ+lqEbxXU&#10;pSIInCVY4CJpFDbScP7vn/vt8ADVtVW3aVbehRFLo7IxqeoHGoY5kHTY5c7/ANlxMPGMTdc/4qZf&#10;a/l3+X0mo2lpc6wkcl3czi3S3WdFMQB48hKP3YCjlVvs5c7XTFbi8ooYr6sMTLwFB8Ltv8ZXo1fh&#10;yMIcH039vpatRI5AiPLaeW4JpNG8tg3DwJO2nalfwXAuWMjn6zaw/APqscvHnC8Qkdm+3weXji0b&#10;GUBxMKD4QNtu+4PTLZ4pGgP4XAwgAkkfV5LNaurfTjFp82iO7Khd5GkLV5E0VJFHF+NfjYf7s/1c&#10;fwciolByuWKY/BbxOPclMep6VUxyaLcAE/Cqy0p9JGVwmrvID2Hw5D1srh3Ir635dWJhHpUsbn46&#10;/WKsKCnxKSO+Pjin6cgfoycQQxM4pPq+r6G55xwTopXdfWVQGr9ofETnN/MMdq3nfWBdWRvzHbW7&#10;pEoBIIAFfiZKfQczZgmI9zl4/wC7j73v/wCU0kh/KvQDa3X1ON5Zw0jHk9PWkIA+F1bf+bC7UYoI&#10;rSVNP8v3NrcSFWeeeP1IlUAlifjYsae2VeMQKEotkcQkd92X6VPevdI1xrEF3bqGBClUkZyQFqqh&#10;QAP+JYU6Tr7o6xI6JGpD+kkPMMn7Y5khhX+YfDkRA5DRI3/3rLJjiBe6c3VosgJBYOdlbmRxNNiB&#10;0yRCbQ7GOTUrLlbzXdU9M8rgliCwpGpbv1xzD+EnZqgcnVKGh1KVltL7jdLHRxIh9ICh4mrfzUPb&#10;CuLzBrNzPDDPHzVmANLdo/hr8XIkUFR9nKIwBBDdOUQj4dN0229R7aiu/i7MOQHuTlXGjWBmaWey&#10;jieTk/CO4fm9TXYKhUZKEyOZYVxfSqLcSUCoXI2BYqOK08SSDgjT9Qg0tZUtNIuJXkYF+bRhiq/Z&#10;2NG41+zl8vWBu0yhK90LfWU13IjvcpGI1ZUaPlsW2J60+zhrH5n093PqyG2dGoebpwB8ADkeEjnu&#10;P6LE4CeRQb+X5oVKosM0TKAx4usrH/KZTv8AThT5hk026eBLT4J2fn61OUXEDqCpO7k98lCQEfSf&#10;V/TbY4Z85Hb+imOlrqMasLgL6CqPToSZK+DBqU4jH6LbWE9vcwvMkdvKSOAKs9QfiWrU41P8oy+O&#10;adVEcTDIeCQI5qerXNxAYZIo/UkRqVZzGlGFORUcufH+U4HutPt9Ol9Ow+siWodnhiZ4uLVr8aCu&#10;Tx6miSfSe52GHVcr+luLUUmi5XRgW3aoHNwrEr/ktt9rArvfvP8AVoLcFfSVHldHRuIPT94Orn2y&#10;WOZNER4mUs9olTb+mszSn0yzOvxAruPFf2V+eSS18vO1qrFlhYM5MLxgM3Ecu+4qBm0ji4og3X86&#10;Ven/AEs3NBJjYO385j1/5utre/8ARWNp4HWP/S4pKovNxHU0P7LMMXg8o2EipPJeRwuUBrD6bPES&#10;ATQtVwB/qtmt9YjHY/TxfT9LpdXlIqhZSq6/MO9+tz2Vvot5K8TvHE06PGk4UlQUYfuqtQ05tH6n&#10;7GAr7T9CtpS0mrFbmBSLYSvEGFQfs7bDKJ45ity1iUjVjYp3p2ra5cRxGXS1jS4Ia4YBiAKiu3Xl&#10;TC15bOazRDfJJNKCgjnK8WVqksVVTx4/s4iEyRXE34sdGqCcE3EdzT0eUI+IsleQIoAKkjly751u&#10;3mSSyt3X0iphj4kk9lA70zBnjlH0yHqdPLHwyI7i+UdRsJrbzHqsRfWQ63txyaBFAFZGI40LePjg&#10;a61FYpY4wsL8mo7V2A+/M7D2fKWMzPp29H9KTm4ezzOJkfTt6U70Ty1Le2d1dNc61B9XTlFHIFV5&#10;CTTYFfY9/wCXFS1eogP+yzXH4OHQ/pfJbFA/w8ZfMKg0/wB1Df8A4XA0t9bRyLG6w1JoWFSo+Zrt&#10;mVi0eScDMVwx/pOVj0c5wMxyH+m/0qb2WgX9xaT3cV7rdIRX0ZBGsr+PpoUJfiu5xckdkg+fL+3M&#10;aNuF80OYZADW+10VHT0Kn8I8hP5kxmZtNhCpyf1VAQ8galffNroZCJBl9In+h2fZpAs9LD0f8mKI&#10;NZY3F3MK25LX0fpsKB+lVTbIp/hqVZXKmEHtFIen8M6LJ2nhBs+IMR678HJ28tXAG/UIvRRfRsAV&#10;V2U/tKNsEabb67Z19H0kI+E9lFf2hT4eQ98oh2vpcewMp/0oxSNdAdbWXSWVygSZS6nenj7eNMCa&#10;idTmZo5Y1dwVZGc8uNNuvT4j2zaR1mGcCRI/j+a2z1mMg+rmrQiFVHp/CvgNvwwRo1s9pqtte6hB&#10;6cEDmQpGvI81BpWlfhzX/mhnjw4jx3/muNlmMkCIlAeYI7m80i5sbGREuriPgjSGgCsaN9PGtMBa&#10;nqF0dQupGLtDIxdtq1LDY7n7WZ0MGLa+f8Pq/i/m/wBKLkRjC0bZWkFvaQQRIqLCixoFFAAopQYD&#10;uyEjRlTkJ0qijdQwNCASa/RktPKJuJjwn/KcR4v6v+b/AEkxAB2VlapK1qV6+OBS0LlZAdjuyPsd&#10;tqbVrlghgjKUhEer0/zv9j/CyMxEk0uwTDArmRtljFakd9qgdtsy4z4Y2Ixj/RT4pAunYpNexFfS&#10;RQi7MCm9Gpv719sTkv8AeVxmP+5+pn4x500B9JzJqNrEOYQ+ohHxAqWJyM9YOIWD6vXwsfzNncHd&#10;xFflif108/Uo9a/a5Dr8sn+ajy4fVTZ4kb5b03n/1+M/WJI05Bf3YJ5EAGo/sz1GWmxSNSHoxyEv&#10;6XHD+l+OJ23BXufVOaO+epIUHn1FaV7KaeOZUoRO4H1JsAuyjc3fwgRjgDuepJpv0GY0sE74hGun&#10;8/8A2CJi+bsERXV7G5aLhQ7rIwrWnYHInSzogT2/5Vx/qej/ACf/ABKJQ25uwxXVrx4Vc3yoVSno&#10;AlQDXtxBHfxx8PhPHvOf+w/0n81xzghxcVGRU/QgD8vTBc9XIFfv+jATajLLK8MtyXo1K1Pfep7Z&#10;XixCU+I+nLjvw+H64+J9UfT/AAy/m/75vx0DdVIKgAHQYcxeZLuxiKJJFIhQo0KqSvxbU3oT2bLI&#10;zlK+Lqf3fCGQySlshrmwt7oo0qnnG6vHINmVl7g/TTFbXXNTvYViWe2jeJQCGPpuRWtCe/hxBzJg&#10;QPqPF+P5raM8g0ba3hd5ODN6rAsBVgD0rTtlS32pWk5uZrmK2JYB44iHPE7DiBUFV8Pt5Vk1McUR&#10;KQ44Tlw8Uv4OL/esvzJHP+JciwSxcArSIQalwRU+9aHDTTPNl5bXHFrlitWJ5VFV/Z4cT9qpr8WQ&#10;PhZOISHpv+Lh/wBKieeVEbJXrvlHQtYtjBe2EMy9VDoripABDBwy8Sqqpy382hLkTlpoZEIYG3IB&#10;YrvVg5oN8rBGSMqjxQ/h4/8AKf8AE+r0/wBJq8TLIdKauvK1jPpT6XNbQXtk6sgt7tQyKjihReI+&#10;zT4f9X4cONP1ezvtM1C5vZSYAkauX/dgSMwLjiKA/Zp8P2/s5oe1MmaMscoRjGfqjj/yv8Pqh/x7&#10;+Fxs5lY4vxFj+r6HcQa15fstOgEcUM1xLMEPMm3hhZIObuC325RxSvwt9n7GFhntZvMTTxkJNeQM&#10;1xbshYfECyJJ0CV/m/2OZB7MlDsvw5c8eSOTHP08cPUOOUf5/wDF/Wa6obskRrqHTVE0YcW0iRq6&#10;v1QAK0i0r0qaJ/k4M03ULbVLMaLaGSJkBLwOvEkgmRVDMAREwG2a/Jgy6HVDLk/eYfD+q+LxJf77&#10;J/RRyNpVqdra6VcSeYb5YpHSdF+tryHpxOFi5lRyBcMeLfs8ftZoL2/hZPqYlmht2IaJwFANK8i1&#10;d+Ibb+b/AFs3uE44iQFQGT99xfxfvfq9H+8+r/Nb4fTKPFwKt1p2n3Ec0eqGGK6ulCmZDyJTkAAo&#10;Kj7RTf8Aa/2OXa6/f3HK3NxFEwJeSeYhqEHiABWhH7Wa/tGXHgvhPT+Fxdb6oWfV+PqWz+VdEtrq&#10;K8is3+GI28NvbDgOJ+NiSoBU7sPtYEvNS053jEUMl5qCsBdSglEkHVqAOB9qnQZoME8gN7cLqPDH&#10;XYJjbWN+iyI84t7ER8baJQHaP+U1Zd+K/wA2S8W4MC6heW4laQRx8RVfiG1Nyf8ANcun9W87nf8A&#10;D+P85gCK4IDhDzd9Sd9Sk8t6PqBspbb15ppJAsh9MsDyPpInxJXZT/vzOe3Xmy2trye2h00O8bvG&#10;3JhQlWNdgCcun7RbenjP9Yxj/uXeRyWOT0uLS7qe3iZ7591U8kAB+yPH+mTO2/MWHTNN0uAww+m9&#10;qjSSO0iBJanlEFCMTwFPi/azndRqJ5cspkfUe/8AorxgvGfMv/OL9l5q8za35gv9Yu7Ke9vHkjto&#10;o4HBjCKqtyY9X4lsND+Znl9rOJ47yMXTcvUT0pXRf5aE8D9+U1InpSmbFrH/AJxSkXWbiO9i1CfS&#10;0dPqkq3VlA0icf3nq8VldTz+z6f7OEuq+dNJv4IFublmlgkaQOirGpDLx48DU5nafOcRsVy3a5G3&#10;p3kP8lIfJuqarcaPHHDp+p21vALaeaWeeOSF2d5PWPFTzLIVHD4OGEV1r/ljgogkZiCeQK1A8PDI&#10;6rV5stC+ED+ZxQ/0zExvk9F0201OJ5Gu2R6hQjKTWoryNOgrgOTWvLrUrO0TV3pG52+Q2zBOKRP1&#10;f7pgAQjuU4B+Dl4bgYwahoM0nH62W8TwZFI+Z75IYpD+IFPq7mw0tP7ulfcHFPrfl8OC0mzD4DR6&#10;Fl/lFOgwjGRvaDKRWlrg0AABr8W42Wv68yyaSR8Uu7bcquKD26DbKpcX4K2VT4617eGB7/SneBbi&#10;O+lit2HJloZIiDsvtvToftZttJmlCABOzCVE3/EoeuPXMYQFt6HkA21K7HfvhnZ6joklskQiR55a&#10;14pSnAdB8HIH6czNVKEoXch8A4sIT4/JBtZXwvBMjlYoxRFZmPItsSRz4EL2qmCr201uCSysImCw&#10;SKDNEUBi5dVf4vi/1mrlGfCIyA68PF/VZRnE3LuS/TtT0i9jvNYT94YHkhWVGBk4rsY9jx6/ZXDX&#10;Q4YZHMVxCG5qVe6iUlhJUgIK7KKVwSxDwxMEer8SRDbi3/zUq86ahqkFvFPpkyeulGWwu5Akbw0F&#10;ZG4fvHNSPhTA1lo7mzkmBDemCgVyW2baMg9vsmpzO0Oqn4kRAev6OOX8Lm4NQcc48JFy9KM1HzFB&#10;barb2Q/d/WP30bRDj/dn996nZt2Tig+Jvj5Ys8RiCfVJliWOixRL8ew+1yb4vHl/rZ10IAHhN/R9&#10;f4/ien4DGYiL+j1T/qf8Usg5TytDfW8s/qoXubqT9xyJNEVF+Ddacf8AU/1sfp0NvcT+lcB547dK&#10;vds4VSa1CgUAC0/lGclm7ROj4+HglKJ+rhHFLj/pPOnJPBOUIGNS/i4RKSG1T9M28afoq4isrm/l&#10;4patB6rooU85SeXJnqFX943Ff+BwQ1vpzzQKJEaCQMHXYggIWXp22zCHtJnMyaEf6LbLUzMzMHhM&#10;v9L6W7iPXIbG5kEkp1D92UkVeIUlwJOIYsN1zXul29qyKjK08RCixlpIjH7aLUmidK8v2c3ePtqP&#10;iDHkHh/7ZjPBwcX8UkaTXDPjEpDguX1w9H9HjSu013UNVsJ52hK6dOjN+nbRmgkQcRFLKEVS8hRi&#10;VVAOTcMMrOewngt1StpR2drVwtQQ3I7qSCv8tMwdb2iMWScSRllw8PiRMv1fUwy4zx8+P+kwqby1&#10;51gvtVuruIaw9zaJaR6tHMxonpNED6cvFxIUI58uTc+f7OLyNYG09I3Sco3PNaA/aYkBh88xx2lD&#10;iMpD0mPDz8muWMkUEs0/SfOyec3vodAufQubREtbgv6QBihjQtG/xUPBRtx+L7OARZ2Rjnm9XjbE&#10;qIWrUFwfiqP5R+xkMfa8Yy3BIviYDEb3ZtJcecTcaPaiwSW/X1zqisaPFCyH0jGx2aSRuPrj9j7G&#10;B9S+ppaktOqgCExNTZv2dqe5zIHa8SR6Tvxf6ViMXEaB2/i/H+6R/lqz1xdRBktST6t5FP8AH/d8&#10;2Eik1H7agU/4LCdbe3km9ITjmTRQBWp+g4R2vCZA4ZBOT0xMv5rL5G1C3tvV9BWjRSz1YAKB33H6&#10;sUufL+vc+FuiJ4NITU/caDHPq8/8EeH+lJ18e08R6oePzB5cWD1rm6VwBVgqkqPp41ONTQvOCCg+&#10;rhfEsw+nrmtng1MjZs/Fke1cNNf4n8lzOAtHc/DQQmtfDdcVbQvPStsbc7VCiVh+rJflNQOn2hrj&#10;2zgP/SKjJrvkHiWkhj4g0Zmtwdz/ALE5D7uTU18wXk8rO0rQQ+t6CmSlNv2gdtuuXY8fiRAl0djK&#10;e1sksorC3tIordVggJPpIKIKsSTQCnXLlumuLeVhNcGZk/eKY5IgR08R9r2yW2IbD+qxB4lRYo2k&#10;FYkov2WNCajfw7YItPKerXIhU3FvBFxLCRGPwqQCAVpVq98Hjitw1Hn6bQN/5ht7VGIt55nDcQiJ&#10;1NafaJCj54NtvI92l16ttqkUVyzB45fTbkpB6oCPhyk5DV0zkQRyQNz5qjELCbTJ3jpxkAaJlHsf&#10;j3wtGueYLO5mWS9uLz0T+7Voz6b0JB5ICCR/Lvlk5GwJNMcETuAE0Gl6dPAGFusfqKDyUAOKiuxH&#10;fBCeb750aOazYIVrziBRlLVo29VDbbVwY8UZnkykBHdTOjQxSLJHOVNfsyHkCO67mtD7YHDw6lfC&#10;cw3F3NJwh9WU1YGoCgBOGWzwbbelEJiI3RASKwtHIMcEMXOVguy03Zia1+eG0ugOsMkc2hxy0YEO&#10;ZmSjb7k8mOQy4JYhcjxQ2+n/AGLk5MBAsJVFr+nXs0aWesBXZS4j9MNyUUNRVR45G57G1s7tBfQA&#10;xM9WWpUFlH2AKcu37P2spmYiPLrw/wA3+kkRlXJPBIJoCYJASy1SQfEN+hwzaTyjG0cyWUjiQAmI&#10;qT7gqQhFDXvlsdUZAUL/AJrjjHL+cgVi18pIklzbKw/u5FielP8AKBfqPbH6XrGrRoLbSWEUIL0R&#10;EHFSfiNKryJWu4OOHAcmThIciGnE5ebd7pmlzfvb1FkYBRzc9xtUAmmB7awv77Wnkuo6zMxeSR1I&#10;HqH7LEA+IzdGMYT4OY/3v9VyDpBDkV09xZWOlBoqC2jUcFQrug6ha7dMn9pHILMiUtI5Q15DiSKd&#10;Cfn9rM+ZiMZJ5RuP44nL9PASf815nq1zbPqkbwLDFGlwixFHEoWV3CiRVI+I+meMfBWSP7OEGovH&#10;pd8FuopJIDEAFSkbCoqAZK/FmgxaiZjseH+dF0mep7imbaXPNrGlPPYXEaSGZqSmkqEoxWSifsNX&#10;/hsJL7TYNZuZrhB9W2qschUF0X7IL1YM2XQEpyALdpeEbdUzhnk02yt47nlM5IjeSJDxDt34AVVM&#10;AzaLFE4eZ+U5A4xoBxU/sLXairmbgEYEGTsowjEe9GRXBkHJF+AEjkdiQO4ydeW/NrpaGwNlI1xE&#10;oJdmV67UJANPh26ZVnwjPmo7T4eLg+n0f751+o0niZAb2/mxeWeffymOsa8NbfVVtLd/3ZgiEtvX&#10;csoLxsecjH9tv9jgs+btOMnL0mlUkkELGBUDiadMlw48mMRhIV6o8+Pr6vr9f/ErONx4R6f4f99/&#10;GgV/J/XhaJHDqK20iLwJ9e6YsrP6nxs3Lkw24/y5Y8+aY0jQm0cSfFxqqAHiAT0Pgc0eLHCWo8En&#10;hlfd9Xp8Rw46ORP1NL+SmvRrHINccRmgk43FwSKmnw1X4v8AhcLZPPOkmFJIYRMrGrGooV5fEykn&#10;l8IH2v5s22uz8Gl48friDwf0PT9f0+j0/wA3/fOed4kR+78R/wA1Prf8rtWa4dp9XlRAF9D03owK&#10;KQodePp+mzN8cfH40/a54K/5WPorUpauf5jwT4aDv8XXNJiljmYiPqlP+H/U/wCu6k6OXegF/J3z&#10;AK8talG37NxJ1r7x9MI9f8yadq99pzxxtCLZ2MnNeIIahFKE+GbjT4qIANer6nM0mI49r5kMp8m+&#10;TdT8vW2pRz3huzdrH6JZzIVKBgftKm3xY83dmzFjErd+NSCdqAnrm2n2ZmyD6/T+OL0O2OEzG5TZ&#10;LK/RAq3BB/mKggDqwAqMfayJFM8VIlSlHD7jif8AKYZq9R2fkjASj9RcWeAAcV/6ZTu09a3jllMz&#10;FSCjRGjch34oeuCLF7S9vwqASwRqRPEADHQ7FWoAadPjr8OZXZWgywPiS9H+6n/x3/dNmC72/hQG&#10;vtdWmiyMszW1xK6i1m5/vedOQMYkLKz0DfuuP7zK0y1W5uLmKC5aOG3DiRVI5FRtx5nqN/DMg+Hg&#10;lxker1fweiPF/s/9L9TPNljjIobyl3KfmPWTpun6fNPbCe6vZYY4WZSUWRqHlwBqrbfCOX2sL7m0&#10;9KFx6HJFP7XxVHUlS3xZiaeAyT4jLij/AEDw+mf83/ffzWqEZSkOL+L+b9MU9guUaVV9Yq56qNjW&#10;tPiAquMj+pM0dv6MRSUfCxWo5mlOvy75uo6DHCQMTLirh/zHP/LVyJXTxTqry+tJVDVkB/YANeg9&#10;+2F92lh8Tx28LS71HAx7dK9Qv45X4WWMiIzkf9L6vsa54ZjmURDHMtF5vwoKEkNv8z8WF1t+h7mQ&#10;xvdNDN0k9MEgmtOhqv8AsRmD/K2XARGcfEMzLrHj/wA7+h/uYtMzKPTiVpTOqkxqrEdAxp+OLz6R&#10;aCNQt67Ry7+mIwxqNixp1HyzYY+0wRwmEMca+mWT+9/owiyGQ77CPxU47idiymIBk78vhNfo65k8&#10;tswT6tMsvJwrqFJCtTYMF3Dd8o/lLHwkyxyh/nf8U0HMDdgjh83NfwozLJ+7KjkKkAFR1IJ7DL/w&#10;1qXrelwXl9jjVvn8sp/O6bnWSq4v81r48dX6nfpGz9L1fVXhSvKoz//Q55awQF/95WCRpwfhQj1O&#10;h5V/41GenYdVGXR28cpIfUzMRT4hUnYHwwJ9QR3QrHHGxQkVJYEnbYAD7slk1wiSD9P9FhIjqu5U&#10;996fLBi2UXMQsqGbiSXanEAd+KdWzFx68xuXEJR+n8R/3TDFlG5uwsLt1H2ew7n78bL5cZUQyMCH&#10;cq6A1ahBIbbptgydqjHsa3/H8P8AEyOaIFBYl4juUVWNF5ciKL1pSvjgxNC0W2dGcM0byCJ43kC0&#10;Yjko2XapzAye0FG/SAT6fSZR/ouONTO/4VB7i8dHVCEfjySQJzFK06VFcGL5e0dpgkNuvPl8Sfb/&#10;AM+uV5e2MwH0/V9M+HhTLUyAv6v6qiL64jhLzsONPtkcN/xyoIbAwyPb20IniYryqXYL+03AA8lq&#10;P2guUDX5rJuv83+L8fzWs5p872XSNcC4T1J5BE61KhUVa9hy2YN8jgSCwThzCruGPAqVLgncj4ac&#10;af8AA5l4tfLiPEPV7/p/zWY1Q3B5ot56MFoetCwIIU+Db9cbc2WmqQVhjHKMcFatedd6cugpmxOm&#10;yzAkD4nEf4v5n9KLb+853e7ULXBB5mpDGhFPs9q074IigiuIYvXt6woxAKNRpB0C8qbKvgMOascx&#10;YGTIIf6T8fxMpZeA+qpSU5mkR3EcwWRlFAwqqdSWptWvzwZbx6PbrxWyRQBUsW+JWUbVJH/XTZZD&#10;PIy4aof6Zsjq/JCyjU5GBiuuADAH90GVlJ3A+Ib+/wCzilnbotmzpEQfrCzTNI9FWONWKHcHkK/a&#10;b+bND2l2nE5BADcxlj4v4oy+n/N/3ziZcnEbUL4ytfiSSQNCkDQxxxoWdpJWAc9fhIFOK/y8sXaC&#10;K+nhsPVSEXMUMkdzIKl25EtECPi4nifhbDHtWWLIRIfuo+rh/il+74OLHD8cHCx4q+CAlvLmwtbn&#10;UVt5biS0nkheztyEQJ8PGRg/wO6ghuScftYy/vmuNTiuwx5WryGOAfEZFiHFyvHiWPH4euavU6wx&#10;0hs8c/T/ALv6vV6f63/ErdBFaNpFvZ6ebCID0J05MaGkfq1kK8XLUHNmff8Amwu1jUI722g9CsQJ&#10;5QfWGrKI9w3Nh1ANP8rJQ7f4oZpQ8QZYxjHhh6f8IieGWPH9X+T9f9JMZmjztGaFpM1hH+/kR7iQ&#10;VuDCpSIvt8aoS3Dl33+1gHTpYZZmUEFSm1QDGeJNadszdNm0eslwyy5OKMBk9eT+L6sn9Hhxp8KG&#10;TYmXzTOTZfb264IudRSKSE8YpJXJZWCK1Kb/ABVHwj3wdo6HDHFDJgM8+MnjycHr/cR+rw+H/KS9&#10;PD/Na8ugx1cTKSmIVKslXC9N2P4HMnnO6HqG4lkmq9AsJJirToFqOlMt0XYuCeASyTmeM8XDt6P4&#10;vD/0rPH2fExBsxPwQg8v6SkonitIEuAKGf0kMpFa7uQWwC9jZTzq6Syc5+UgUMgC79D4b9vtY5fZ&#10;zSj6ckv87h4f86TedLj5CRR/NgD347E0OGNvp1giR8o1md0J9ZyeVAdyami75ZD2VwnfxJf7FI7P&#10;gf4/9ipmRiWo3HiQKUrv7eOMnstMrwltlZ2NKrKwI8BxDVy3/Qvp6JGSXp/qsv5PgP4/saHqsQyz&#10;fCBuOI/XgaXStCSH1ZYXiJNOHqkNUEgilS3bMU+z+LwvFM8mKNcUo5IeqH9ZjLQjhsS/zeFcrSk0&#10;Dg968T0+/AjaVpRukhCyCF05I4diDXf5dMwcfZmGes/LeJf7sZOKvx/D9LR+V/eCAkK/nUqAvx3I&#10;JHXBMmgWKA8GeIggEmVdvvGbQeyoB3yE/wCY5R0FfxX/AJq0SN4177A4BubHTIkBjmeWTnxaFhSg&#10;BoxqPt8fbOc1ujxYMfieIJgT8Pg/yn82XX6IuBPGYi7DatMWIZAFA2YGtfowd+jQlzATO0tipYNH&#10;JEClKb8SvH0t8zJdjiE4RllxmOa/Dl/D+PU2HTUQDIepYzMVYKAspFdiK7dO2Fy2FoIZ7mW9HCOU&#10;oFkqaDlxBLDbf/Y5roaESjKQnExgeGX86PEeH6f5vp+pr8I0dwv9RuQHA7itdqD2w5gvlt42iPOS&#10;yip6TRufSAp/KoccuVft4xnj4/DOSP7u+Gf+Tlw+r/ZfR/WaDhuR3Ck0HJzKqqkjDizFatT51GDt&#10;J1yw1S/m1FbIEwsITbGZ+DbUEnFVBao982nZmnlq8cvD4Twn/KfwscOhyZPpI9KUXWk6oulrp8Or&#10;PauSWa9jhj5ha14r6haND/lFWwdf+bbGWeL1ZYIZYpo7cgLI5WMklnNKAqg2yjtTFPTzh4ojxZZc&#10;HPi4YR/ncP8AW9LTPs+eI7/x+f8AEhtO8uyaVZT2tr9ZullSS4rI0SVmIAEYoPhLUr04rhta34t7&#10;KbWraIz2DzNHFzIWtACzgAk9fs5nQw4sc5QzEwwj1cfDL8cH9JrGniNT4OSRj6OPjilWoWK6x9V8&#10;v3l2thrMcKS3QgUT8ULnhHWRQrBh1NP2cJ28y2lusZZSGcuFVakhQ3z+zm87P7Lxy4gCfRP+d/Md&#10;vpez8cpHiv8AdyT5vLpm5xSy8oyEJoqjkwXd+mz1+LDiCawudPe4ZDCUVZZPS6Mtdm/1V/aUZZqc&#10;8cOYCUtq+qf9L+D/ADnbZNVGOUAneUSkt2mu2PmC2toZlv7W59WNHuftQ8EDFagfE0h+FXb9rA3r&#10;2hspp3l5pJIix81qgjiQsTTsu/fMQdlafKATE8B/ef6Z1g00TO5cQjUp/wCmKKjhvk1q1to4TDFH&#10;azT3TRtRjNPIqqK78m+FsTgef61bJYpb8WlUFiirX2Uk8dwclk7B0sY3w/T/AA/77/NTl0eKMTIy&#10;nyRWoxQJpl5Le3V0gWFmZEkZytehCqA1aj/ZYEHmjTL/AFCWO7WESRvJ6zFfgLL8IJLDegzAn2Vp&#10;M2QgZLnXF/D/AEfU0YOz8YAjCcqr+Jfb6BPZ6ckdhcTBOEfpKzEMi9WUBSAOVcp9d06KeOO2ApKK&#10;ypFCGNPFiv2K9sq0/YunmQIZePj9Xpj/AAfTxf0I/wBKTIaEEj18SJXTbmRKXEhMiNWEmVyB4VB+&#10;0c1nq1lJH9YkMUaSPRaoAeQNBWp3P+tmfl9n9OAOGX+dtw8/xFuzaGOwjP8Arf1fx6XXenXICxW8&#10;8zPQk1lZRT5gVX/JpgfUNY43MVta0aYxuz3ACKsMagn4w3w1bsM1UtPosWohj+rxPP6YcP8AeT/r&#10;fwQ/m/5rjDDAkAkmP49X/ExXwWTFWNw8npMykpyZiW2Aow+ICv8AwWFdtezR8ry7uvrUfNWECfYC&#10;kEhuJI77UH2c2+DsrT5K4aPifRP+g5Y00SKBriRskAIMUSmPkpHrDYg1A+/3yS6P5l0mWaApHAJu&#10;VRGyrE3JRUmpyMvZeGM8XEdv6Lh6jsf0keJL5JDrOiXxsrgC9uApUipkkkHE9ii7tXJNe+adNs7Z&#10;5rp+LgKRwoQeRA2bpyFc1vaOGWmxSyy9cL/hHqj/AJrz+TsLJCuEgw/ilv8A7lhOn+UtWv7/AIxx&#10;sbGR2+KYlPTZAd3TZij/ALH/AA2MTzp5fVoGe7EaXMfqwSPsGAYq4PgyUrxzX6bVicobGs391/N9&#10;P1f1eFxp9l5TGgLLa+RteWSZhAj/AFd3hMCuX+GgkR0LUr6nLjWnP/Y4Il86eXIYo5mvlaGYgAhe&#10;oP7W/wCznRfkMw34dvKkR7A1XWPD/nLH8k+ZJmkRdNCTLGaTO4CmgqEqCakk7fy5zprrSJdcvZZZ&#10;+NsYU9K5QigNTQ7gimanDpMsZyhQ48fql/N4J/xPTnTT4a6h6Ug1OLTLb0o1NwoHrRSf6u+4I74E&#10;vbXRke3vINUjlUqZZUZwJAVOwC0H+xyERPJEy4omPvY48JtUstQu55bq3nspYDC4SOQiscistQVa&#10;u9P28Gw6vZ3KtwnVVQ0ZTIK161oStV/yszZaTMI3w/75yvy0gLpr6u8cn2AZCvLmENKdCKhTv7Yg&#10;8dhHIbxnjW4aStswkHIsPslqkr8Nd65bpuzck42Y7V/O/wBKgaSUgbVv3rhYSpKFf31VIUgihA2w&#10;HqXmrVpU9Npop1BrUIu/HY1I8Pb7WH+Q8ojxcI+fqah2ZMBqz0mxtW5wIykgihdiN/YnDTQdTcKL&#10;pYoRdPGIppBIsVQrEjjG5WnXMLJ2VmArhIP9D/cteXQyArh4kPqttE/BLhpXhLVVFjZwCRQcmUNQ&#10;YKnutNub+OYERxxoC3plWLFj8OytX7W3x5DT9kzMyMkZDb8ev+Fv02jIFS/H+cpxpqMFlLED9am5&#10;UT1SUFAN6krxpT+VcWvPM8VoiRgm5tyW5vE/7wMvWqE7jbr+zl+fLmwQEpQlPDEf3kPr0/8ARlH6&#10;vp/0v8TeeIDcf8dSk+UPrc8l21ILngqwwlIzHH3qjhOYbfcHkrfD8GEuo6rYanaRI06PLU/VuPIu&#10;WBp1YkCmYE56fWxlivfi4uOvV6f+K/j/AJrCokEc0803TPqE8xj5GOYhnrwCg034hQD18cL7C6jW&#10;F7eS6VBCSOUgcClNlBVhQZjdjafMYzxgcXgn+E/wz/i/qOIdIZk0L4UfKtdwta7ECn374bx+Y9JJ&#10;EkcEtupkDTzcgwAptty+Lc50Wk7Oyi5g/T/ObsOjycyR6UvfTr0oQ0kcwWMrGjKF+Lb9qh4ig7Ya&#10;/W9HFxHNDq0SfFzaBRxckHcvQ5HVY8hlLhj1/wBN/nNc8eTiNDZKv9yk0Mtld6M71Up6rSpLGFIr&#10;RKjpt4Yq3mLTaJai5M6St6Stbh92cbcuR7/8RzWa3VjHijjB8TJl9fhw9eSMP50v6DHgyiO5/wA1&#10;Qh8szPc/pA2kcNwvBwLoRyBQrcuKFAKcQKj/ACsK5vMdqZpVJF1DGgqXIlK0NCOLIx+H+XNjj7Nn&#10;Ejfp6rH7W78lQTRtA5W4WB/0e5kZ3+rAxci3Un02QEt/N/N8WJzappDQ8FMfqzKWokIPBhuPsx8d&#10;shmwS8QQjGpZeKOP+d6I+tidL6qA2dBpeppdAm4nMEDAqGkL+qvflV/+JYmNXLK8axO4I4j046yU&#10;36iQcRWuZGbRZp8I4ODgr+L1fiX1N2fDKVUPpR72fxJIH4lTyKliErt/Ke2H0OvaKtqbZtMnd1UM&#10;bhalmZUBBZAeS8jt/wAa5l6fRzMjZqUK6D+P+LHk/mfwS/pMsMTA/wAP9X/jzDLnyt54bXI9Ui8x&#10;qLBnYHR3hi4ojOdkmC/EVBH7PP8A4syMPrPoS+sNPYfGwCvIqAM43A7cX8Mxc/Z+HT5IcYPiXkzc&#10;WP0YeXr4v5nifww/z2ZxxO8h6mataO0PpmY1oBypuQKUP+sMDx6jqEzhXs1Ekpb06/EN1oen7PH4&#10;WLYnsqOWcfGhymZwlEjglCUfpyfx/QzhiiRRCt6Maj7RApTr71wCttqT2n1dqkLyrFuPSVmrQ0+D&#10;mT+zy/azG0/s/GWLgllnGuL93Cf7vgv0fV/QcaeM8m+cKSHcK8hAHQFjTt44Os9Dg4mGZB9XXixm&#10;duMi8tgE5V+n9jMvsvTY9LE4xWQj/LcHhf7L+f8A0+H+sxnjnAgVGQP1Kc9xwK8AWdqgU3UUFSWp&#10;0xaPSrOBFLXlwxUg1SPkV5Gi/E1AetMrlmHdir+KUp+v8fwsb7oj/OWtPctyVIkX+RpHoDTrsATg&#10;h7CShZLt5kVRy5IsTU7A+GR/lgGhKMaB9Moy/wBNFl+aAoSDopZKUkjCOSQACXHzG2J21k9yzPzu&#10;UKisr0QIsZ25FmPGtd/8nN3h1UcgBERy/wBL/VTlzEkCPCTL6eL6HT3CwuobgARRAKly3gABhnd6&#10;ME02kMksMrgKjRSVBRVPwsFoHB6nLZamdVEfGvp/puScU7qJPD7kvhvxc6h6bIkkcHxHmlCshNFZ&#10;S1eJ3pj7T65b2/oCrRXsZjkeIlGIU1+BVFW/ylGYYlkyY4mo+JKHFPxB6ITaNRIAxBFyl6mtTh06&#10;7uYZpeJk02UTL6i8grMpANWoEah+Fv2cKjZo2kx7sbtiamQuGZVB+NVbZSafDwwdq6eOLETjA4v6&#10;H956/wDUf6X8XqbTUfOX8SYRyOLuRdjCAKsANnJ+yaf8bYvY6iXMcXw+t3ZiOLHpv+zy8c1ml1We&#10;YFiccg/gmP7zb/YtsMprrbp7fiGcsxQbgKPiAG+1N8U1SSKOFIjCfVlLOGX4vh3WhHYVGZo1GSXo&#10;Efr/AIv53C3DJfRTsWkkmkf1OUaBYyhWnxAci3L9qoYYTWFtZ+sEmYxwSEh2XlwDAEg7fEa/5OaA&#10;6eUNTeYcfB9Evph+8/1SX8f9CEPT/OcDNIxlZHFSLuHlWFmiT1JAKqlQK+1TsMMZZtORiDdG4kii&#10;4goTUgHpVxxZj0dRmv7Q8TJPwsEI8WOsvHXFHBPi/wCI/wA7+i0SJltEf8dUbb1WUs0Rg5N8Smh7&#10;dQR/HElv9bs3ee2t47T11RPshi46VG9BxX/ZZmflc2bU8UozyXHv4+GX9X+DHP6ox/3LI4RKW9ya&#10;ltbO7jEMp9VY350qQag13plfp7UPrHpep+45V4cRx6fZpXl0365nfyNk4eZ8bh/u/wDJeJ/00/pt&#10;35Qc7PHS79H2n2vTHqUp6lBy++mf/9GBW15cTW6ihTh+3IaUC+Bz03FogCJWOH+L/iv6P9F2mMRG&#10;97PqT0kV+Xj1A7k4HvLjk3CORWkB+DhXqdjuvVhmVkxx4v538X+9/wBL/ObDS8AU/ridpqVvpt04&#10;nBkZh6clNxQ+JP2fHNdrtGJ7RHpj/sXFzR2oLJ4jKgCtxIIZW8CMZqV1p88aRRrIWQl/VQMABvuQ&#10;fi+WajX9mZs+PgB4KMZx2/3fC1jETTcYk6vsCPsnqPu2xa+1aK8jSNI/3kQBZQTQsP5wfGuZMOyp&#10;ZY8GXhl/Fxb/AFx/3rZDTAbBbBbmJnYuX5Go5U+EeC07ZSXN9PbJIHVPTT90ijiwAHxEAGn35mT7&#10;L4oUJSjtw8UvV6f4pR/3jcNFAjzXiGMVHGvI1au++X+lIorA28as0jAqpLbBag/FT3+zmp1fZ/gi&#10;McJ45yPDHj+v+d/0j/snGniAlsbWtDylDkinWlB16VqfbF9NvbqaIwvO6taq0wRmFeKDdQT1XvxX&#10;N7+TxmNVwyr1f1/5zOeKF3/plKeO1ibm0YrOyxvRSaltgWp/xI5cOpIbidljeQtbytGGA3I+ewbv&#10;mRZxio8mEtXCO0SumRgkSoeIEiVoabDthfealKltFKiENX4VeT4+p3AU7Lt1wTHGOIH1V/uf539F&#10;nxSmLAVuK8iCBU9dv14GfzHe3JFs04kUkU5t0NKBSd9/lmo/N45ajwo8NSjHJhl/qn8+H/EfznGE&#10;T5LI7W3icvHGqM1alRStTU4vd+bbmCG3gs1UXNoS7BQCq0ovHp8fLrvmk1GpxZOKcD68fEJRkJfT&#10;xfjhYYr3s2pPp1tIZvUUss4CyKWah/H4ev7OAX1QSvHGkkiSKfU9U7AyNUsB+10PfMnPkhPJjhhr&#10;JniY5PX9HD/lcUf6WOPr/nf5zeJHYVvaJCjpQU7D2w0stZto2cTxt6CKrwvE4D8yFqg5dtmb/Wy3&#10;tTSZ8uScZx4dPAHNhzQh/HX0/wC2fxx4P85llmTKiNlKWOYsDGVoaB1cbcd6kU79MZNq1lNOLd55&#10;rmFyWjRxQxhvtMKd/wDVzS+zOInLkhkGP/VOLH6uGWSP8H+b9a6fckFU4CvICjUAJ+WAbXUUWtsj&#10;lFX7FGqCT2r22y+GkljzY8elMJ6rBGWPLOY9HhZD/u8fF/WZwjVRh9QXYJuLh2NYnaRBSN/VpUr2&#10;B3r8s6nsHBqBAYcwHph/eR/u58U5+rj/ANU+lysMDyLQAHQUxKdXih5I3IuoDvQ0/wBrNlqNFhhE&#10;2RCUf1cTdIRA7i3jorq3s41PqBZuVDIqU+2KVDH4cw8vh8HiekRiP924sz1aYctiKjBOpeY1mdGj&#10;AIVaMyx05k0H2fEU2OafPkkZDNGZxwhxYfR6+OOT1eLj/wCFfxen6WiJI3JUre2EKlQzEV2DGtPp&#10;xOyvp7j6wkqBQ7mQ/CKLJx2odmCj+XHsvtGc9PkyR3mZZZwjH08XB/M/n/0mzDMkEjnuqGNaht6q&#10;Kde2KTTPCEPol5XJD0oGOw7ddqdMzdT2mMWljmyAx8SP9zvx5Mko/ROKcmUiIJbHz2wPbPerGSpq&#10;4BCgCq7t0+jwzI0um4+HIIiOQ4h/D9Pierh/o8P81siL3ro3QY+3u5JnMU5KtODGrFeXIb/armj9&#10;pRqARPTz2xxn4uHi9eT0/V/TlGH1Q+uLVkB/hLqDE5opEvXiHIXaUaOIDjGy08DspHtnJ6bs/wDO&#10;YYZYyMsX/In/AFTHwfxw/wA1xvBMhf8ApnYsdUvLdFkjDfvax3fqR81qwNCCB/Ltm40/ZwwAxiRm&#10;jfi6OcZcHh+JD95L1f6nH1f0m+MABVrWRGO/UeBp3wF/o/6PFpcE+oWJKgniwOyj79+uaLQdl6nJ&#10;n4fVDFM8E8lej93/ALr+jFohikTXT+cuxGzbUreLlAxSFSOaVPXp8W/L4ffNh2h2LHTzwiryZpcH&#10;9H8S/h/ossmn4aHe7Da180apBctKgidnArK8K9Bsfs8K7bZ2ek7E/KxMInisGf7zix8X/JWPp/d/&#10;j0t/5IAUEJeabBdQ+k7SIvX4HK9Bt44KmvLW/vjej9/9XPqXFiP3dFG3KEHcpTd4/tp/lrmkw9oR&#10;1GoOOcYSwwPjRnP64f6X64cf0OPHIb4T9P8AOl/vlkKPaW8drzJZqrFO45Hl1HMjv7/tYOtNUfU9&#10;D1YwAWyrtDEBwCxhSKFd/tD7T4cmSWsmDeSOKdw4/TD91H6vB+rh/pcbTnPHmhI3yMf+kVKS3WC6&#10;tjKxlJrWR+vPkpHyUb8Vwil1KSKPTpIU4EwFSnVSBIwBFfYfazI0py4MshpyDCWOPol6scOGX1f6&#10;X6v6Tl4CYykIlHREmScEggOAKdacVO+SLStVu7Kwt55OPK6uuFxC1AUTgVZetA3E88y555fmamJC&#10;/Rxf7mfp/gWUj4vWJr/jyU6xpUepSyx1eOWKJWglU0/eCRZEIIFftJxb/IxbUbiazjt7ZLeiRpNy&#10;HKtWlkVUZh+0rRjmv+txyc9VkxRlkxxMzDhgMP8AF/W4fqbYZ5WZAf0eFS0iM3d5d6kJSWuvQjUV&#10;qnG3RuQQfssJZJEf/Uwt8tTiPzH68kfp2dkZZ4WcNRKjgoA6dw2Y8NbqtRZy8WOV/u8fp/eYZfV4&#10;38cvD/o8LRq8eScJRr1T+kIrzBA8+lPbIOctzwjIFASAanf5DCi9hLTNFOAU+KQOu+/ItWu32vsb&#10;ZqMWbFOPh6qXhRI4cUv4fq4uL6eP+j/Q/jbISAHDk2H8Kap9kU7AbeGCLa21KCeSArzkvAqx8HVg&#10;R8Ieqr0223yyOj1elM8eOUf3/BLHP/acPql/sf8ATR+n1MjiliJ32l6v8xY8kfEyMaJHVmJ7Uyp7&#10;O8t0uG5lrOxDpbht0MpoJJCOpYfsZi48QniP5jNw4Y5DCUYiUsvq/i5enHxOKIiQ9Rr+d/P4FqPG&#10;7KwAWSRQxH7XEbjAEcV9DaxrII3EnGZQDuV3ojb7rmKNGJ5I55R/dCfpjH6smCH+UjD+jH65f5Rm&#10;YXueV/7FWBBrTBVrLdfUpqQLIisZiVHR4xyVSQfsnOp/lDDj1cNPHcHiy/50vV6Px/W9TkiVGlrI&#10;OQap2FKdt8BS3YmWJJI0JPIuV+0xY1BNDXavTMvtbVZpaCcfFjx/xyx/RGHF/nShHg9P0sssyYEW&#10;uGDDNclZf3cwkBHGVfhjBO5DIfhav/BZx2n7ZkAaM9Rw4j+4l9HBY8T93/FH1T4Z/wAEXCjm516u&#10;EfS1Q1FOg613OA47gG7Nq7FJnJ4KCSGWlWp2Xf8AlyOn0ePHqp45fR4UvyvP0ZdRESw+H/x9MccY&#10;yMT3ehvbr9+DFtyTGtyxktBzkl+1+7RehYiv7VF2+1nT6TXzwQjj1JiIY4CEcnEP76Ho8P8ApRci&#10;MuHaXJY70G32iaAdzmltnt4Zo2RkE6JKsRag4seW9PAds0vaHaE5eICOOMvDwceL+PPI8XhQyf8A&#10;Cv4YMcpIvqNvpXVqQRuBXfAlnxNvLE0SXAZg1UpzRd+XAeDbZrO0sWOM4RHFGMZ/Vg9cf3v8EvVK&#10;XjQ4PpaMhFgAbX/C3lIwPxSwBImJRAByYk70qD4ZtMvtJkGUThI8OPxP77/LR+iGPhxx4uPj/wB8&#10;2S1JJG/87n/uXY5NSklQRKo/dkqsYAUcu3Ko/wCCzqMuvwx05mZeu4/ucf7zJ42QcUcHBJypZIcP&#10;n/N/pfzXUwLbmVkRzwC8jyi3K8lNCtR3zRy7S4JY43LHKcxny4uP+H+P1/w/1f5jT43Lofqdgq1v&#10;QJCzQKSGDMkgqOFaMrAgk/5ObTX6vLDGDiBu+HJxfwR/1SXG25shrZp15KRUivcdRgibU7AwrPFb&#10;CK59RjCqKRGm3Qt0ZW8GGYWs1mOUxjOU6eQ4Jwn/AA5OP+PlwShH6Jx/nONOYJ4SeH+ksSNwQGYs&#10;AtCT3PjgOWcNK07SIjOfUVFAWMk0rUf8RyGfBHFlvSZoTllvjwSn6M8f4+v15Jf1GwxET6JX/R/n&#10;KgFAB1p3OV9ZlkZzxjFyzcXNR7Eb9v5a5HRdk4smPJqcN48h4vCww/yM4R+jg/n/AFf0VjhEgZR9&#10;J/muypCUmm+vxGOSAjlx+yR14g79t+mYOnzSz5cWeP7nHkgY6jgjw4/3cv6f/SXF/CxgSSJfTt6n&#10;YtZmxQvNIrSRtQcSvGhPgvjmz00NXj1EwR4mHJ6+L6OH/kmyiZCRvk41p4Yd6dLoQj9JYzGyVSR5&#10;OJcinwrvTjy6Zja2GplhIhWOc7hHjlwz9Xp9P+yWXJR4TeqXZqptxRRSh7knvh/ptlo0kYubW4pH&#10;al3BcCvqcCJHIA/3WN+WQ03Z0tDHgEQc+WoZJfzIR/u4/wDJX+JokTD01z/Ef9MkmralfxgW01sS&#10;Z3UARHbiZKRpzNPjlpxwin07RUkEllKggnj3I5kMzChYE04fEOmb7R9ZS9I/3f8AVi24coN2m1nN&#10;eNGfrEZR+RIX4dlr8I2J5fDhaZ7mJwtpcFHUAF46Oh23U8h8J3/ZyX5jHm1EcJHFlwD8xjnIfT4n&#10;1fT/AEGRPEeG+XqRVOQ3G3hguS+urdRN6v1iRutvLRFUEGoBHx1r25ZdrBkjGRx8c5xjxY+GP8f9&#10;P+dCX8Tj5MRHU/5qwxg7D4R/MOtcdda1FcSwr6LxFAA8E9Cj19235AfZrmu7H1UtVC5Hb+dH6ocP&#10;14pfzfV9MHH4LiZcUh/vVkVt6YcV2Y1BXYj7sfdvbXXqvcwqzyOrwgEOfhO9QPhHht8WbzUSxxlE&#10;S34R9P8AvpQ+n/TOdgrYSPH8f97/AArkQoEVT8CCjVwyi1u0F3HcpbCG5eMpQMoiYItOKAD7X+VJ&#10;ms1OPPZyYz4kicfh4v4Y4eL99/yU4fV/mtsshiTw/iKA/RU5hlt5LgvCzc0JqX5E8viNfs/s8U44&#10;qNe08yLcGaa0QqWkTiAgaReHE8ahuZH2uOZOYeGbJhHH6vV/N4f455foj/N4UDMTzO/49Sl+jbo2&#10;yxTxRTujr6cgZi1FbkrVbcFf5eWJRzyLpskxu0uXmc+uz8QyQLUhGShrybZi3w5GWDgj4mKNGfrl&#10;xfVkhL6ciBjkRxdfx6lYws98sZjMcECViCg0Mjbcg/SiL+z9rCOW5v7ON0jSO3SdRJKsTMVoNx6f&#10;Injt75jy0fiVPJAWLlLhqKTh4jdI5YkYISS5jqAzdfA1xSwvdVuZl/elJOnqEB2IbYf65UZXp+xo&#10;yP01H+n/AJP/AI9Fo/LRr6dv9yuZI1QilF60rQbb4P8AUMEIgWcFQQrIAQjxgkHY+/8Aw2XflJYs&#10;ko3KuHi40HBwz25fwzU2iV3DlPiG6saEhiMGmLUJkEiejNaxkNDHKzIWHVvgHFSyj3zNnnwccMeW&#10;Xqyg+Hw/x+H9f0fjiU6qXEARf4/jQkkkEciq0ciTSUWWaNQ3Hei8m+KgbDHQ7OaG6WWaCMovKQzK&#10;zMFZo/slSfsd9sYZJC4fwfwtP5MZt5D6h9H82fFxcWOf1RS7XtQL2MlvZzsl1LRY1oASokAcqSOP&#10;L9ni2B7m2F7HCHgSOKNiIo4WdGVK0flueanLc+YRHB9XifXxkfT/ADou1kbHD0KvaqLF5AbuaeR6&#10;GR7jg1WIJSnEJxP+x+LExpaT0S2iBhtmERg2BLt0Nf8AKpVMonwwoAVD+H0/zWMgICu5Xm1WG0al&#10;1JweVDMr0NBGnXb/ACK/HgvWoGEohiUuIisMY8V4/aIHjQ5sdPIAb9XPhICEQR+JIfy1cM+mR3Fw&#10;ojmuedxOB0Du52r/ADBSoYYRS6ZK4p6XAKwdiN23Oyj2r2yUsETAQ5w9/rj/ABcanFYronQkTb4v&#10;H8OpwJdaJfJIsUsBELVbjx6r/MT1UDwzVx7OhjMjj9Q4v7vb/O9X8/8Apz/zXAlj4CTELI7u2lqY&#10;5Vbi3A0I+14ZY0sNvEsk9wjhOIBCLvXZh1HbMjTY8k8nHkMcUK/uYev/ADp5/wCd/QxehYT4jZ/0&#10;kf8Ai/8AiV5kAJLEKtK1J398NP8ACOqelw+pr9j1ufIcfvp/Nmy/O4ud/wBHhcn8/jqut/T/AEv5&#10;qT/4z8tc/T+vR+r6/wBV9Lfn61K+nT+en7P2s//S55f/AO7P9Yf8Rz1vH195cnB1/rSfVA6/Rm07&#10;/eyz/wCMT/8AE2zVD/G4/wDCZ/7sNp6/1VNvsSfP+Awou/8Aew/66f8AEhm20nT3S+9GP6R7lXFY&#10;f+Ojc/I/qOUn+/8Ax/MbMHN2Uftt/n/uvLT9Z93+9cofj5OwVZdR/wAYV/4jhl9P+Z/vWvP19zj0&#10;wAvW7+Q/4kMw4/QP6zhYvqPudh/ov+9cH/MPL/xA5ZH6h7v0qeaF1D+5X/jLF/ycGIP0k/5hHyuf&#10;V1+P6pf5yrL+x/rjIqv92f8AP9o5Zi/upf1P+Kd9j/ux7lXAukf8dhf+Mw/XnA9i/wCOYv8AN/3R&#10;dfh5uwxX/euf/XH681GT/kR/X/6elqx/xOxC1/vX/wCYpv8AiWbzsH/G4/8AJX/euZg+sOy7r/et&#10;/wDWb9Wd4foH+f8A7lnP6nYJP99Z/wCpJ+s55z7N/wCP5f8APcbTc3Yj5d/uY/8AjI//ABI5mezf&#10;+Ny/4X/xTbg+r4OPTDOH/jon/nn/AMSGeg6H+4j/AFYuYOQd2wUv/HOm/wCYs5ovan/EM3w/6aRa&#10;M30Fr9r6Mjmof3P0n9eaXtX/ABef/CsX+7adR9B/qhvByfbl/wBcf8a45v8AFsH/ACU/6YyWPR2D&#10;Yv8AjvfQf+InNf7G/RD/AIaf96x0n1fFpvsnHaf/AMdOT5SfqOS9reWP/oYP+6Y6j6h/WLeCNC/4&#10;5Mn+s/8Axtno2k/u4+52UPpaPXCq7/uNN/4yH+Oeadq/TL/oazf7kOuydP6zffFNT/46Ev8Axgk/&#10;4jm/0/8Ai/8AyT/6duefp/zXZadLb5t/xIZgZv73Tf53+5aMn1h3jhhf/wC88X+uf1DOix/V8Gwc&#10;1qfaPyH8cQvf7/U/9b+Gajt7+/0n/D/+JZ5ucf6wdH9gYVv9q1/1k/VlXaf0j3z/ANzJokuxaw/4&#10;7Gj/APGVv+JnOGwf4wf6w+51k+ZWTf3TfLD/AMv/AGtU/wBRv+Zmdf2J/i+H/ks2nnFB6t/dRf66&#10;/wDE1wquP95NE+S/8nXwdn8o/wBfUf7nI2YPrPv/AEK9t/f3f/GQf8mkwdq3/HJi/wC2lL+oZtOz&#10;f7yP9WH/AE2cjF9f472o/wDe+T/jEn62w41v+/f/AJgNO/4mc2Gm/wAen/Wl/vm7Tf3uT/hkv0JR&#10;oP8Afy/8x17/AMTwZYf8dGX/AIyp+tct1X+M4/8AhJ/3TZqf7yH9UojVv957b5Sf8m2wp17/AJRa&#10;9+j/AImc5H2i/vR/Ul/vXH1H8SMT/e1f9X/jUYroP/HStP8AjGn/ABBs2o/xU/5n/TKK5P7ifuj+&#10;hT1r/jmT/Nf+JrhfqH93F/xll/4gM1fZP+Iy/wCGlqhyPvR3+7D8sJrv/df+t/xqMt1/9xH/AIVq&#10;P9xFmfpHukuw/wBE6W3+sf1HNJD69J7z/u2I5RU5/wC5k+WEJ/47d3/r50OD/kZ/0LSZR/i/qqg6&#10;DBf/AEqB/wAZP4Yewf8AGcn/AEJw/wBwG7TfUf6gdgVf7yx/5jH/AFZz2t/x7F/wrB/unGy/XH4O&#10;PTB8HXUP9WL/AJO4Par+9l/Xkw1fMrT9pfmf1YvqX2H/ANV/+Jrm67M/4w4/1p/75zMX+LBsdThP&#10;c9G/4xn9ec92bzj/AFsH+6yOBj5j/N/S3iv+6rf/AGX6se0P7/F+P8vJll+uP4/idhQf947r5H/i&#10;QzPn/fS/6HP97lYD6pf8Mdgg/wB3D/xl/wCNBlHbX+P/ABx/djRm+se92GNx0P8Aq/0z0Xtv/F8/&#10;/CZOwyfxf1XYB/49Z/8AX/41Oeadof4jpv8Akp/u3X5v7uLsLZ/7k/KTNf2f/fw/rwcfD9Qdg2X7&#10;Q/1F/UM9S7I5H+v/AL93WPq7F7//AHqh/wCMSfqGUZ/rH9ebKXNwy4vtD/jIP+InN+fq/wBL/uVP&#10;N2Puv96G+T/8SzhPaD/GsHvDg5+Ydhz5U+zqn/MDP+pc6XXf3v8Ayp/3zLLyKTeZeml/9tG3/WcA&#10;yfa/56N/xDMOH95/nQccc/knPfHQf7r/ANdv1jNXi/42sv8Awsf7xMPqLsU1D++h+Yzr+zv4v6v+&#10;+cnDyPuaXDO6/vdG/wCM6/8AEM5r2f8A73V/9Df6JOLi/i/HRC3/APvLcf8AGFv44Itvsy/8Z2/5&#10;OLm81397D3H/AHcGrH9A96yXpF/qD/iJwnsv7q4/13/4lgh9M/68v907Ac5Izuvyw5ver/8AMMn/&#10;ABLMXtL/AIz8v/CpMh/dH3KFr0P+ucjFr/vYn/GI/wAcxM//ABnf8kf96nN/dBEN2+Yypf8AeRv9&#10;X/jbN/h+j4w/3DfDl8m8N/K3/HWsfl/EZafoHuZYv0oXVP8AjnXH/GNv1Y7WP+Oze/8AGRP+JDOf&#10;7c/vIf8AQvqP+mbRrf7z/Nl9ypaf7yw/6g/Vitp/d2f+t/xu2bvR/VH/AIR/xLXpOUPx/Esl+3J/&#10;n2GVof8AfQf8w/8ATME/43i/4Xl/3cW/J/eD3Tbuv7tf+Mg/Wcl+j/8AHVj/AO2fe/8AEhmj7Y/4&#10;0sX/AAstGp/vMTz/APMr/jjt/wBtfSf+TqZFh1tPozs8f9x8v907I/SP6z0OT7Enyb9Qw+l/5SK/&#10;/wCYdP8Ak3iP7mP9b9LIc4pJYf8AHAs/+M4/5PHAK/71R/L/AJqy3J9Jbc/8KcS/3L/5+GGtn/vI&#10;v/GEfqOa08/k4UuQSC5/3qP/ABnH8ME+WP8Ajm3H/MKf+IZDUcof1gw0/RJfzB/46Wh/9tGL/k4M&#10;N/8ApQf9Gf8AzLyj/Lf8lHW/8i2Ef+VC/wDBh/5n5//ZUEsDBBQABgAIAAAAIQBmlXih3wAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXvJv6HzZh4Me1SimiQpTEkHkxPUk08btkRUHaW&#10;sEvBf+/0ZE8vk/fy5nv5brG9OOHoO0cKNusIBFLtTEeNgvfDy+oRhA+ajO4doYJf9LArrq9ynRk3&#10;0xueqtAILiGfaQVtCEMmpa9btNqv3YDE3pcbrQ58jo00o5653PYyjqJUWt0Rf2j1gGWL9U81WQXV&#10;lPb4effh9vbwup+/4xKTqFTq9mZ5fgIRcAn/YTjjMzoUzHR0ExkvegWr5J6TrBvWsx/H6QOIo4Jk&#10;u01AFrm8nFD8AQAA//8DAFBLAwQUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAGRycy9fcmVscy9l&#10;Mm9Eb2MueG1sLnJlbHOEj8sKwjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517u&#10;OUy7f9qJPSgm452ApqqBkZNeGacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hx&#10;nuRIFlPlA7nSDD5azOWMmgeUN9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2&#10;uAsQo6YswJIy+A6b6ho08K7lX491LwAAAP//AwBQSwECLQAUAAYACAAAACEA2vY9+w0BAAAUAgAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAD4BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBifTP+&#10;uAIAAPQFAAAOAAAAAAAAAAAAAAAAAD0CAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBh&#10;Tu2XDbcKAA23CgAUAAAAAAAAAAAAAAAAACEFAABkcnMvbWVkaWEvaW1hZ2UxLmpwZ1BLAQItABQA&#10;BgAIAAAAIQBmlXih3wAAAAoBAAAPAAAAAAAAAAAAAAAAAGC8CgBkcnMvZG93bnJldi54bWxQSwEC&#10;LQAUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAAAAAAAAAAAAAABsvQoAZHJzL19yZWxzL2Uyb0Rv&#10;Yy54bWwucmVsc1BLBQYAAAAABgAGAHwBAABdvgoAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId10" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00F73AD0">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:altName w:val="Century Gothic"/>
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AvantGarde Bk BT">
     <w:panose1 w:val="020B0402020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C78128E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B06D784"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2222,51 +2110,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122A03FF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EB2A5820"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21CB3038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29B0C0C8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2335,51 +2372,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33A2136B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="251A98F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2448,262 +2485,813 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451F7058"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7C007EE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="470B2D1A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0234FAEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="507866448">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="464280366">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1085804115">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1439301908">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="491531371">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="6" w16cid:durableId="513886889">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F73AD0"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="00364DCD"/>
+    <w:rsid w:val="005C5A1E"/>
+    <w:rsid w:val="00C01F84"/>
     <w:rsid w:val="00F73AD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1D02C138"/>
+  <w15:docId w15:val="{0EAD1EE5-8B3F-4074-BB78-0F1ECC780970}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00364DCD"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -2742,302 +3330,73 @@
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00364DCD"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00364DCD"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00364DCD"/>
+    <w:rsid w:val="005C5A1E"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...35 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3283,68 +3642,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
-  <Characters>11</Characters>
+  <Characters>10</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11</CharactersWithSpaces>
+  <CharactersWithSpaces>10</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>