--- v0 (2025-10-21)
+++ v1 (2026-06-01)
@@ -1,481 +1,1254 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="000B7AAA">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="29ADB3E4" w14:textId="3E2444C4" w:rsidR="00BD38D5" w:rsidRDefault="004830CC">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251587584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48675DB8" wp14:editId="07139750">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3402330</wp:posOffset>
+                  <wp:posOffset>247650</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8342468</wp:posOffset>
+                  <wp:posOffset>3067050</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2434855" cy="1233377"/>
-                <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+                <wp:extent cx="7371715" cy="616585"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="Text Box 15"/>
+                <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2434855" cy="1233377"/>
+                          <a:ext cx="7371715" cy="616585"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="000B7AAA" w:rsidRPr="008B73E7" w:rsidRDefault="000B7AAA" w:rsidP="000B7AAA">
+                          <w:p w14:paraId="4754765C" w14:textId="77777777" w:rsidR="009E0BD9" w:rsidRPr="00F54F4B" w:rsidRDefault="009E0BD9" w:rsidP="00F54F4B">
                             <w:pPr>
-                              <w:jc w:val="right"/>
-                              <w:rPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Tondu Beta"/>
+                                <w:color w:val="D12229"/>
+                                <w:sz w:val="58"/>
+                                <w:szCs w:val="58"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Tondu Beta"/>
+                                <w:color w:val="D12229"/>
+                                <w:sz w:val="58"/>
+                                <w:szCs w:val="58"/>
+                              </w:rPr>
+                              <w:t>Painlessly painting your home’s exterior</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0E4D8A1B" w14:textId="77777777" w:rsidR="009E0BD9" w:rsidRPr="00F54F4B" w:rsidRDefault="009E0BD9" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="48675DB8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:19.5pt;margin-top:241.5pt;width:580.45pt;height:48.55pt;z-index:251587584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtVXgIaAIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc6/UmsZ1aWUeuI1eV&#10;oiRqUuWMWYhXZRkKY++6vz4Du34o7SVVLzAw33zMk6vrtjZsq3yowBY8Hww5U1ZCWdmXgv94Wn66&#10;5CygsKUwYFXBdyrw69nHD1eNm6ozWIMplWdEYsO0cQVfI7pplgW5VrUIA3DKklKDrwXS0b9kpRcN&#10;sdcmOxsOx1kDvnQepAqBbm86JZ8lfq2VxHutg0JmCk6+YVp9WldxzWZXYvrihVtXsndD/IMXtags&#10;PXqguhEo2MZXf1DVlfQQQONAQp2B1pVUKQaKJh++ieZxLZxKsVBygjukKfw/Wnm3fXQPnmH7BVoq&#10;YExI48I00GWMp9W+jjt5ykhPKdwd0qZaZJIuJ+eTfJKPOJOkG+fj0eUo0mRHa+cDflVQsygU3FNZ&#10;UrbE9jZgB91D4mMWlpUxqTTGsoZIz0fDZHDQELmxEatSkXuao+dJwp1REWPsd6VZVaYA4kVqL7Uw&#10;nm0FNYaQUllMsSdeQkeUJifeY9jjj169x7iLY/8yWDwY15UFn6J/43b5c++y7vCU85O4o4jtqu0r&#10;uoJyR4X20M1AcHJZUTVuRcAH4anpqbY0yHhPizZAWYde4mwN/vff7iOeepG0nDU0RAUPvzbCK87M&#10;N0td+jm/uIhTlw4Xo8kZHfypZnWqsZt6AVSOnL4MJ5MY8Wj2ovZQP9O8z+OrpBJW0tsFx724wG60&#10;6b+Qaj5PIJozJ/DWPjoZqWN1Yq89tc/Cu74hkVr5DvbjJqZv+rLDRksL8w2CrlLTxgR3We0TTzOa&#10;2r7/T+IncHpOqOOvN3sFAAD//wMAUEsDBBQABgAIAAAAIQA0/i5s4wAAAAsBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJOWoiTEqapIFRKCQ0sv3DbxNomI1yF228DX457KbVYz&#10;mn2TrybTixONrrOsIJ5FIIhrqztuFOw/Ng8JCOeRNfaWScEPOVgVtzc5ZtqeeUunnW9EKGGXoYLW&#10;+yGT0tUtGXQzOxAH72BHgz6cYyP1iOdQbno5j6InabDj8KHFgcqW6q/d0Sh4LTfvuK3mJvnty5e3&#10;w3r43n8ulbq/m9bPIDxN/hqGC35AhyIwVfbI2olewSINU7yCx2QRxCUQp2kKolKwTKIYZJHL/xuK&#10;PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtVXgIaAIAAD0FAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA0/i5s4wAAAAsBAAAPAAAAAAAAAAAA&#10;AAAAAMIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA0gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4754765C" w14:textId="77777777" w:rsidR="009E0BD9" w:rsidRPr="00F54F4B" w:rsidRDefault="009E0BD9" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Tondu Beta"/>
+                          <w:color w:val="D12229"/>
+                          <w:sz w:val="58"/>
+                          <w:szCs w:val="58"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg" w:cs="Tondu Beta"/>
+                          <w:color w:val="D12229"/>
+                          <w:sz w:val="58"/>
+                          <w:szCs w:val="58"/>
+                        </w:rPr>
+                        <w:t>Painlessly painting your home’s exterior</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0E4D8A1B" w14:textId="77777777" w:rsidR="009E0BD9" w:rsidRPr="00F54F4B" w:rsidRDefault="009E0BD9" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Adelle Basic Rg" w:hAnsi="Adelle Basic Rg"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251611136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49617CEE" wp14:editId="0E85C690">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>285750</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3657600</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3508375" cy="4191000"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3508375" cy="4191000"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx id="2">
+                        <w:txbxContent>
+                          <w:p w14:paraId="1E88075E" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="2D98BC"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004830CC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
                                 <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="2D98BC"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Clean it up!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0EED35EF" w14:textId="00D81B0B" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t>Use a low-pressure hose to rinse weather stains, muck, webs, or other dirt off your home’s exterior. Be sure to move outdoor furniture, vehicles or other décor out of the way first. This is especially important when you’re paying someone else to do the job — pay them to paint, not redecorate.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D3AD8A2" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004830CC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Fix it up!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="250D0720" w14:textId="7D9224DF" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t>You may need to finish some other stuff on the “honey-do” list before you get to painting, such as fixing small holes in the siding and caulking cracks where moisture tends to collect. Be mindful whether the issue is crucial to the pre-painting process or a distraction that can wait until later.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7FD7126A" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="002060"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004830CC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="002060"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Scrape it up!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="78EA6AC2" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t>Tools required: 1) Paint scraper. 2) Sander. 3) Tenacity.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="540E973A" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t>When your house was built before 1978, the paint may contain lead you need to check out. Go to www.epa.gov/lead for information on how to safely remove lead paint.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4ECC648F" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004830CC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Prime it up!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="707123C8" w14:textId="0FE7CCAF" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t>Treat yourself: splurge and apply wood primer before the color topcoat — it makes your job easier and adds luster. Then the topcoat is far less likely to crack and peel as your home ages.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3F769D80" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004830CC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Talk it up!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="41A07523" w14:textId="4AA40BAC" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">When you plan to outsource your paint job, be sure you negotiate the details of the work with your contractor. Once you’ve reached an agreement about liabilities, delegations and pricing, make sure the contractor puts the details in writing. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="43BA9D00" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="92D050"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004830CC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="92D050"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Keep it simple!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6E4DFA56" w14:textId="44BC8930" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Think two-tone, not Picasso (and </w:t>
+                            </w:r>
                             <w:proofErr w:type="gramStart"/>
-                            <w:r w:rsidRPr="008B73E7">
-[...3 lines deleted...]
-                              <w:t>Your</w:t>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t>definitely not</w:t>
                             </w:r>
                             <w:proofErr w:type="gramEnd"/>
-                            <w:r w:rsidRPr="008B73E7">
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> Name</w:t>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Pollock!) Stick with colors and designs that won’t seem garish in a couple years.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="000B7AAA" w:rsidRDefault="000B7AAA" w:rsidP="000B7AAA">
+                          <w:p w14:paraId="20B13C47" w14:textId="77777777" w:rsidR="004830CC" w:rsidRDefault="004830CC" w:rsidP="00F54F4B">
                             <w:pPr>
-                              <w:jc w:val="right"/>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                              <w:t>CalBRE</w:t>
+                          </w:p>
+                          <w:p w14:paraId="71E8084C" w14:textId="1D0D4232" w:rsidR="009E0BD9" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:spacing w:line="192" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                              <w:t>Want to know more ways to prepare your home for a sale? Call me today for all your real estate questions.</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="49617CEE" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:22.5pt;margin-top:4in;width:276.25pt;height:330pt;z-index:251611136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjmgdlbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+20SR9BnCJrkWFA&#10;0RZLh54VWWqMyaImMbGzXz9Kdh7Idumwi02JH18fSU1u29qwjfKhAlvwwVnOmbISysq+Ffz7y/zT&#10;NWcBhS2FAasKvlWB304/fpg0bqzOYQWmVJ6RExvGjSv4CtGNsyzIlapFOAOnLCk1+FogHf1bVnrR&#10;kPfaZOd5fpk14EvnQaoQ6Pa+U/Jp8q+1kvikdVDITMEpN0xfn77L+M2mEzF+88KtKtmnIf4hi1pU&#10;loLuXd0LFGztqz9c1ZX0EEDjmYQ6A60rqVINVM0gP6lmsRJOpVqInOD2NIX/51Y+bhbu2TNsP0NL&#10;DYyENC6MA13Gelrt6/inTBnpicLtnjbVIpN0eTHKry+uRpxJ0g0HN4M8T8RmB3PnA35RULMoFNxT&#10;XxJdYvMQkEISdAeJ0SzMK2NSb4xlTcEvKUYy2GvIwtiIVanLvZtD6knCrVERY+w3pVlVpgriRZov&#10;dWc82wiaDCGlspiKT34JHVGakniPYY8/ZPUe466OXWSwuDeuKws+VX+Sdvljl7Lu8ETkUd1RxHbZ&#10;UuFHnV1CuaWGe+h2ITg5r6gpDyLgs/A0/NRjWmh8oo82QORDL3G2Av/rb/cRTzNJWs4aWqaCh59r&#10;4RVn5qulab0ZDIdx+9JhOLo6p4M/1iyPNXZd3wF1ZUBPh5NJjHg0O1F7qF9p72cxKqmElRS74LgT&#10;77BbcXo3pJrNEoj2zQl8sAsno+vYpDhyL+2r8K6fS6SRfoTd2onxyXh22GhpYbZG0FWa3chzx2rP&#10;P+1qGun+XYmPwfE5oQ6v3/Q3AAAA//8DAFBLAwQUAAYACAAAACEAPxYRpeIAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhKIdsoTaep0oSE4LCxCze3ydqKxilNthV+PeYE&#10;N9vv6fl7+WpyvTjZMXSeNNzOEhCWam86ajTs3zY3SxAhIhnsPVkNXzbAqri8yDEz/kxbe9rFRnAI&#10;hQw1tDEOmZShbq3DMPODJdYOfnQYeR0baUY8c7jrZZokc+mwI/7Q4mDL1tYfu6PT8FxuXnFbpW75&#10;3ZdPL4f18Ll/V1pfX03rRxDRTvHPDL/4jA4FM1X+SCaIXsO94ipRg1rMeWCDelgoEBU70zs+ySKX&#10;/zsUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCjmgdlbAIAAEUFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA/FhGl4gAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAMYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-next-textbox:#Text Box 4">
+                  <w:txbxContent>
+                    <w:p w14:paraId="1E88075E" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="2D98BC"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004830CC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="2D98BC"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Clean it up!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0EED35EF" w14:textId="00D81B0B" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t>Use a low-pressure hose to rinse weather stains, muck, webs, or other dirt off your home’s exterior. Be sure to move outdoor furniture, vehicles or other décor out of the way first. This is especially important when you’re paying someone else to do the job — pay them to paint, not redecorate.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3D3AD8A2" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004830CC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Fix it up!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="250D0720" w14:textId="7D9224DF" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t>You may need to finish some other stuff on the “honey-do” list before you get to painting, such as fixing small holes in the siding and caulking cracks where moisture tends to collect. Be mindful whether the issue is crucial to the pre-painting process or a distraction that can wait until later.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7FD7126A" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="002060"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004830CC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="002060"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Scrape it up!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="78EA6AC2" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t>Tools required: 1) Paint scraper. 2) Sander. 3) Tenacity.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="540E973A" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t>When your house was built before 1978, the paint may contain lead you need to check out. Go to www.epa.gov/lead for information on how to safely remove lead paint.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4ECC648F" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004830CC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Prime it up!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="707123C8" w14:textId="0FE7CCAF" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t>Treat yourself: splurge and apply wood primer before the color topcoat — it makes your job easier and adds luster. Then the topcoat is far less likely to crack and peel as your home ages.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3F769D80" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004830CC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Talk it up!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="41A07523" w14:textId="4AA40BAC" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">When you plan to outsource your paint job, be sure you negotiate the details of the work with your contractor. Once you’ve reached an agreement about liabilities, delegations and pricing, make sure the contractor puts the details in writing. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="43BA9D00" w14:textId="77777777" w:rsidR="00F54F4B" w:rsidRPr="004830CC" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="92D050"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004830CC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="92D050"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Keep it simple!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6E4DFA56" w14:textId="44BC8930" w:rsidR="00F54F4B" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Think two-tone, not Picasso (and </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t>definitely not</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Pollock!) Stick with colors and designs that won’t seem garish in a couple years.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="20B13C47" w14:textId="77777777" w:rsidR="004830CC" w:rsidRDefault="004830CC" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="71E8084C" w14:textId="1D0D4232" w:rsidR="009E0BD9" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:pPr>
+                        <w:spacing w:line="192" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Tondu Beta"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                        <w:t>Want to know more ways to prepare your home for a sale? Call me today for all your real estate questions.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251636736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C8007F3" wp14:editId="106EEE2B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3962400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3657600</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3510915" cy="4057650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3510915" cy="4057650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:linkedTxbx id="2" seq="1"/>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4C8007F3" id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:312pt;margin-top:4in;width:276.45pt;height:319.5pt;z-index:251636736;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnCgi2dAIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0gKbRkVKepATJMq&#10;QCsTz65jEwvHZ2y3SffX7+wkbcf2wrSX5Oz77ud358urttZkK5xXYAo6OskpEYZDqcxzQX883n76&#10;TIkPzJRMgxEF3QlPr+YfP1w2diZOoQJdCkfQifGzxha0CsHOsszzStTMn4AVBpUSXM0CHt1zVjrW&#10;oPdaZ6d5Ps0acKV1wIX3eHvTKek8+ZdS8HAvpReB6IJibiF9Xfqu4zebX7LZs2O2UrxPg/1DFjVT&#10;BoPuXd2wwMjGqT9c1Yo78CDDCYc6AykVF6kGrGaUv6lmVTErUi3YHG/3bfL/zy2/267sgyOh/QIt&#10;Ehgb0lg/83gZ62mlq+MfMyWoxxbu9m0TbSAcL88mo/xiNKGEo26cT86nk9TY7GBunQ9fBdQkCgV1&#10;yEtqF9sufcCQCB0gMZqBW6V14kYb0hR0eoYuf9OghTbxRiSWezeH1JMUdlpEjDbfhSSqTBXEizRf&#10;4lo7smU4GYxzYUIqPvlFdERJTOI9hj3+kNV7jLs6hshgwt64VgZcqv5N2uXLkLLs8NjIo7qjqJV5&#10;EeVju26x/Mgv8eL1iOc1lDuk30G3Gd7yW4UULZkPD8zhKiDjuN7hHj9SA1IBvURJBe7n3+4jHicU&#10;tZQ0uFoF9a8b5gQl+pvB2b0YjcdxF9NhPDk/xYM71qyPNWZTXwNyFFO3PIkRH/QgSgf1E74CixgV&#10;VcxwjF3QMIjXoVt4fEW4WCwSCLfPsrA0K8uj60hZHMDH9ok5209pwAG/g2EJ2ezNsHbYaGlgsQkg&#10;VZrk2PWuqz0buLlpwPtXJj4Nx+eEOryF818AAAD//wMAUEsDBBQABgAIAAAAIQDB89oz5AAAAA0B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJOIpCWNU1WRKiQEh5ZeuG1iN4lq&#10;r0PstoGvxz2V24x2NPumWE1Gs7MaXW9JQDyLgClqrOypFbD/3DwtgDmPJFFbUgJ+lINVeX9XYC7t&#10;hbbqvPMtCyXkchTQeT/knLumUwbdzA6Kwu1gR4M+2LHlcsRLKDeaJ1GUcYM9hQ8dDqrqVHPcnYyA&#10;t2rzgds6MYtfXb2+H9bD9/4rFeLxYVovgXk1+VsYrvgBHcrAVNsTSce0gCx5Dlu8gHSeBXFNxPPs&#10;BVgdVBKnEfCy4P9XlH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZwoItnQCAABTBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwfPaM+QAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADOBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent/>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F54F4B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251741184" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07DAF5A4" wp14:editId="7128A680">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1743074</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8143875</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3133725" cy="1676400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="15" name="Text Box 15"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3133725" cy="1676400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="64EDEA88" w14:textId="77777777" w:rsidR="000B7AAA" w:rsidRPr="008B73E7" w:rsidRDefault="000B7AAA" w:rsidP="00F54F4B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B73E7">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-                              <w:t>Lic</w:t>
+                          </w:p>
+                          <w:p w14:paraId="164B5B4B" w14:textId="7DDF837F" w:rsidR="000B7AAA" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:t>D</w:t>
                             </w:r>
-                            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> #</w:t>
+                            <w:r w:rsidR="000B7AAA" w:rsidRPr="00F54F4B">
+                              <w:t>RE Lic #</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="000B7AAA" w:rsidRPr="00F54F4B">
                               <w:br/>
                               <w:t>555.555.5555</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="000B7AAA" w:rsidRPr="00F54F4B">
                               <w:br/>
                             </w:r>
-                            <w:hyperlink r:id="rId5" w:history="1">
-                              <w:r w:rsidR="008B73E7" w:rsidRPr="005A138F">
+                            <w:hyperlink r:id="rId4" w:history="1">
+                              <w:r w:rsidR="008B73E7" w:rsidRPr="00F54F4B">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                 </w:rPr>
                                 <w:t>youremail@mail.com</w:t>
                               </w:r>
                             </w:hyperlink>
-                            <w:r w:rsidR="008B73E7">
+                            <w:r w:rsidR="008B73E7" w:rsidRPr="00F54F4B">
                               <w:br/>
                               <w:t>yourwebsite.com</w:t>
                             </w:r>
+                            <w:r w:rsidRPr="00F54F4B">
+                              <w:br/>
+                              <w:t>Broker name</w:t>
+                            </w:r>
                             <w:r>
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000B7AAA" w:rsidRPr="00F54F4B">
                               <w:br/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:267.9pt;margin-top:656.9pt;width:191.7pt;height:97.1pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPBQF9gAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtP3DAQvlfqf7B8L9kn0BVZtAVRVUIF&#10;FSrOXsdmo9oe157dZPvrO3aSZUV7oeolGc98835cXLbWsJ0KsQZX8vHJiDPlJFS1ey7598ebD+ec&#10;RRSuEgacKvleRX65fP/uovELNYENmEoFRkZcXDS+5BtEvyiKKDfKingCXjkSaghWID3Dc1EF0ZB1&#10;a4rJaHRaNBAqH0CqGIl73Qn5MtvXWkm80zoqZKbkFBvmb8jfdfoWywuxeA7Cb2rZhyH+IQorakdO&#10;D6auBQq2DfUfpmwtA0TQeCLBFqB1LVXOgbIZj15l87ARXuVcqDjRH8oU/59Z+XV3H1hdUe/mnDlh&#10;qUePqkX2CVpGLKpP4+OCYA+egNgSn7ADPxIzpd3qYNOfEmIkp0rvD9VN1iQxJ7Pp7HxOXiTJxpPp&#10;dHp2luwUL+o+RPyswLJElDxQ+3JVxe42YgcdIMmbg5vamNxC41hT8tPpfJQVDhIyblzCqjwMvZmU&#10;Uhd6pnBvVMIY901pKkbOIDHyGKorE9hO0AAJKZXDnHy2S+iE0hTEWxR7/EtUb1Hu8hg8g8ODsq0d&#10;hJz9q7CrH0PIusNTzY/yTiS26zZPwWTo7BqqPTU8QLcy0cubmppyKyLei0A7Qj2mvcc7+mgDVHzo&#10;Kc42EH79jZ/wNLok5ayhnSt5/LkVQXFmvjga6o/j2SwtaX7M5mcTeoRjyfpY4rb2CqgrY7owXmYy&#10;4dEMpA5gn+g8rJJXEgknyXfJcSCvsLsEdF6kWq0yiNbSC7x1D14m06lJaeQe2ycRfD+XSCP9FYbt&#10;FItX49lhk6aD1RZB13l2U527qvb1p5XO09+fn3Qzjt8Z9XIkl78BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDxN4Dj4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSP0P1lbiRp2HgtIQp6oi&#10;VUgIDi29cHPibRLhR4jdNvDrWU70trszmv2m3MxGswtOfnBWQLyKgKFtnRpsJ+D4vnvIgfkgrZLa&#10;WRTwjR421eKulIVyV7vHyyF0jEKsL6SAPoSx4Ny3PRrpV25ES9rJTUYGWqeOq0leKdxonkTRIzdy&#10;sPShlyPWPbafh7MR8FLv3uS+SUz+o+vn19N2/Dp+ZELcL+ftE7CAc/g3wx8+oUNFTI07W+WZFpCl&#10;GaEHEtI4pYks63idAGvolEV5BLwq+W2L6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCP&#10;BQF9gAIAAGwFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDxN4Dj4wAAAA0BAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="07DAF5A4" id="Text Box 15" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:137.25pt;margin-top:641.25pt;width:246.75pt;height:132pt;z-index:251741184;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD20HGobwIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51X0y2oU2QpOgwo&#10;2mLp0LMiS4kxWdQkJnb260fJdhJ0u3TYxabEj6+PpK5vmsqwvfKhBJvz4cWAM2UlFKXd5Pz7892H&#10;j5wFFLYQBqzK+UEFfjN//+66djM1gi2YQnlGTmyY1S7nW0Q3y7Igt6oS4QKcsqTU4CuBdPSbrPCi&#10;Ju+VyUaDwTSrwRfOg1Qh0O1tq+Tz5F9rJfFR66CQmZxTbpi+Pn3X8ZvNr8Vs44XblrJLQ/xDFpUo&#10;LQU9uroVKNjOl3+4qkrpIYDGCwlVBlqXUqUaqJrh4FU1q61wKtVC5AR3pCn8P7fyYb9yT55h8xka&#10;amAkpHZhFugy1tNoX8U/ZcpITxQejrSpBpmky/FwPL4aXXImSTecXk0ng0RsdjJ3PuAXBRWLQs49&#10;9SXRJfb3ASkkQXtIjGbhrjQm9cZYVud8Or4cJIOjhiyMjViVuty5OaWeJDwYFTHGflOalUWqIF6k&#10;+VJL49le0GQIKZXFVHzyS+iI0pTEWww7/Cmrtxi3dfSRweLRuCot+FT9q7SLH33KusUTkWd1RxGb&#10;dUOF53zUd3YNxYEa7qHdheDkXUlNuRcBn4Sn4ace00LjI320ASIfOomzLfhff7uPeJpJ0nJW0zLl&#10;PPzcCa84M18tTeun4WQSty8dJpdXIzr4c836XGN31RKoK0N6OpxMYsSj6UXtoXqhvV/EqKQSVlLs&#10;nGMvLrFdcXo3pFosEoj2zQm8tysno+vYpDhyz82L8K6bS6SRfoB+7cTs1Xi22GhpYbFD0GWa3chz&#10;y2rHP+1qGunuXYmPwfk5oU6v3/w3AAAA//8DAFBLAwQUAAYACAAAACEAJ8LUqOMAAAANAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiD1aRRiFNVkSokBIeWXrg5sZtE2OsQu23g&#10;61lO9La7M5p9U65nZ9nZTGHwKOFxkQAz2Ho9YCfh8L59yIGFqFAr69FI+DYB1tXtTakK7S+4M+d9&#10;7BiFYCiUhD7GseA8tL1xKiz8aJC0o5+cirROHdeTulC4s1wkScadGpA+9Go0dW/az/3JSXipt29q&#10;1wiX/9j6+fW4Gb8OH6mU93fz5glYNHP8N8MfPqFDRUyNP6EOzEoQq2VKVhJELmgiyyrLqV5Dp3SZ&#10;pcCrkl+3qH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9tBxqG8CAABFBQAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJ8LUqOMAAAANAQAADwAA&#10;AAAAAAAAAAAAAADJBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANkFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="000B7AAA" w:rsidRPr="008B73E7" w:rsidRDefault="000B7AAA" w:rsidP="000B7AAA">
+                    <w:p w14:paraId="64EDEA88" w14:textId="77777777" w:rsidR="000B7AAA" w:rsidRPr="008B73E7" w:rsidRDefault="000B7AAA" w:rsidP="00F54F4B">
                       <w:pPr>
-                        <w:jc w:val="right"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
                       <w:r w:rsidRPr="008B73E7">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
-                        <w:t>Your</w:t>
-[...6 lines deleted...]
-                        <w:t xml:space="preserve"> Name</w:t>
+                        <w:t>Your Name</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="000B7AAA" w:rsidRDefault="000B7AAA" w:rsidP="000B7AAA">
-[...5 lines deleted...]
-                        <w:t>CalBRE</w:t>
+                    <w:p w14:paraId="164B5B4B" w14:textId="7DDF837F" w:rsidR="000B7AAA" w:rsidRPr="00F54F4B" w:rsidRDefault="00F54F4B" w:rsidP="00F54F4B">
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:t>D</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                      <w:r w:rsidR="000B7AAA" w:rsidRPr="00F54F4B">
+                        <w:t>RE Lic #</w:t>
                       </w:r>
-                      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidR="000B7AAA" w:rsidRPr="00F54F4B">
                         <w:br/>
                         <w:t>555.555.5555</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="000B7AAA" w:rsidRPr="00F54F4B">
                         <w:br/>
                       </w:r>
-                      <w:hyperlink r:id="rId6" w:history="1">
-                        <w:r w:rsidR="008B73E7" w:rsidRPr="005A138F">
+                      <w:hyperlink r:id="rId5" w:history="1">
+                        <w:r w:rsidR="008B73E7" w:rsidRPr="00F54F4B">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                           </w:rPr>
                           <w:t>youremail@mail.com</w:t>
                         </w:r>
                       </w:hyperlink>
-                      <w:r w:rsidR="008B73E7">
+                      <w:r w:rsidR="008B73E7" w:rsidRPr="00F54F4B">
                         <w:br/>
                         <w:t>yourwebsite.com</w:t>
                       </w:r>
+                      <w:r w:rsidRPr="00F54F4B">
+                        <w:br/>
+                        <w:t>Broker name</w:t>
+                      </w:r>
                       <w:r>
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000B7AAA" w:rsidRPr="00F54F4B">
                         <w:br/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F54F4B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F255948" wp14:editId="3F88750F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>372110</wp:posOffset>
+              <wp:posOffset>5477510</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>9101455</wp:posOffset>
+              <wp:posOffset>9130030</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1562100" cy="572770"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="14" name="Picture 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1562100" cy="572770"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00F54F4B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62062BB0" wp14:editId="70FFA453">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>6049645</wp:posOffset>
+              <wp:posOffset>458470</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8250555</wp:posOffset>
+              <wp:posOffset>8164830</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1089660" cy="1583690"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1089660" cy="1583690"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B7AAA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...81 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BABF1BC" wp14:editId="0E65B12F">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BABF1BC" wp14:editId="4D1B54F0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4340860</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9830435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1143000" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rectangle 9"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1143000" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -499,63 +1272,63 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:341.8pt;margin-top:774.05pt;width:90pt;height:18pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDa7f8xlAIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7aztGuCOEWQosOA&#10;oi3aDj0rshQbkEVNUuJkXz9Kst2sK3YYdpFFkXwkn0kurg6tInthXQO6pMVZTonQHKpGb0v6/fnm&#10;0yUlzjNdMQValPQoHL1afvyw6MxcTKAGVQlLEES7eWdKWntv5lnmeC1a5s7ACI1KCbZlHkW7zSrL&#10;OkRvVTbJ84usA1sZC1w4h6/XSUmXEV9Kwf29lE54okqKufl42nhuwpktF2y+tczUDe/TYP+QRcsa&#10;jUFHqGvmGdnZ5g+otuEWHEh/xqHNQMqGi1gDVlPkb6p5qpkRsRYkx5mRJvf/YPnd/sGSpirpjBLN&#10;WvxFj0ga01slyCzQ0xk3R6sn82B7yeE11HqQtg1frIIcIqXHkVJx8ITjY1FMP+c5Ms9RN5lcXuAd&#10;YbJXb2Od/yqgJeFSUovRI5Nsf+t8Mh1MQjAHqqluGqWiYLebtbJkz/D3zvLL1XpA/81M6WCsIbgl&#10;xPCShcpSLfHmj0oEO6UfhURKMPtJzCQ2oxjjMM6F9kVS1awSKfw5ljlGD+0bPGKlETAgS4w/YvcA&#10;g2UCGbBTlr19cBWxl0fn/G+JJefRI0YG7UfnttFg3wNQWFUfOdkPJCVqAksbqI7YMBbSJDnDbxr8&#10;b7fM+QdmcXTwV+M68Pd4SAVdSaG/UVKD/fnee7DHjkYtJR2OYkndjx2zghL1TWOvz4rpNMxuFKbn&#10;XyYo2FPN5lSjd+0asB0KXDyGx2uw92q4SgvtC26NVYiKKqY5xi4p93YQ1j6tCNw7XKxW0Qzn1TB/&#10;q58MD+CB1dCXz4cXZk3fvB7b/g6GsWXzNz2cbIOnhtXOg2xig7/y2vONsx4bp99LYZmcytHqdXsu&#10;fwEAAP//AwBQSwMEFAAGAAgAAAAhAOoAldbfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SFwQdQIlMiFOhVA50qotH+DGJolqryPbTQNfz+YEx515mp2pVpOzbDQh9h4l5IsM&#10;mMHG6x5bCZ+H93sBLCaFWlmPRsK3ibCqr68qVWp/wZ0Z96llFIKxVBK6lIaS89h0xqm48INB8r58&#10;cCrRGVqug7pQuLP8IcsK7lSP9KFTg3nrTHPan50EfO7X2Xb82OwOP7m/4/YUN2Et5e3N9PoCLJkp&#10;/cEw16fqUFOnoz+jjsxKKMRjQSgZT0uRAyNEFLN0nCWxzIHXFf+/ov4FAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA2u3/MZQCAACFBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA6gCV1t8AAAANAQAADwAAAAAAAAAAAAAAAADuBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" fillcolor="#908ac0" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="36C5D557" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:341.8pt;margin-top:774.05pt;width:90pt;height:18pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRL7ehfQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nadcGdYogRYcB&#10;RVu0HXpWZCkxIIsapcTJfv0o+SNdV+ww7CJTIvlIPpO8vNo3hu0U+hpsyYuTnDNlJVS1XZf8+/PN&#10;p3POfBC2EgasKvlBeX41//jhsnUzNYENmEohIxDrZ60r+SYEN8syLzeqEf4EnLKk1ICNCHTFdVah&#10;aAm9Mdkkz8+yFrByCFJ5T6/XnZLPE77WSoZ7rb0KzJSccgvpxHSu4pnNL8VsjcJtatmnIf4hi0bU&#10;loKOUNciCLbF+g+oppYIHnQ4kdBkoHUtVaqBqinyN9U8bYRTqRYix7uRJv//YOXd7sk9INHQOj/z&#10;JMYq9hqb+KX82D6RdRjJUvvAJD0WxfRznhOnknSTyfkZyQSTHb0d+vBVQcOiUHKkn5E4ErtbHzrT&#10;wSQG82Dq6qY2Jl1wvVoaZDtBP+4iP18sB/TfzIyNxhaiW4cYX7JjLUkKB6OinbGPSrO6ouwnKZPU&#10;ZmqMI6RUNhSdaiMq1YU/pTLH6LExo0eqNAFGZE3xR+weYLDsQAbsLsvePrqq1KWjc/63xDrn0SNF&#10;BhtG56a2gO8BGKqqj9zZDyR11ESWVlAdHpAhdDPinbyp6b/dCh8eBNJQ0K+mQQ/3dGgDbcmhlzjb&#10;AP587z3aU6+SlrOWhqzk/sdWoOLMfLPUxRfFdBqnMl2mp18mdMHXmtVrjd02S6B2KGilOJnEaB/M&#10;IGqE5oX2wSJGJZWwkmKXXAYcLsvQDT9tFKkWi2RGk+hEuLVPTkbwyGrsy+f9i0DXN2+gtr+DYSDF&#10;7E0Pd7bR08JiG0DXqcGPvPZ80xSnxuk3TlwTr+/J6rgX578AAAD//wMAUEsDBBQABgAIAAAAIQDq&#10;AJXW3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHUCJTIhToVQOdKq&#10;LR/gxiaJaq8j200DX8/mBMedeZqdqVaTs2w0IfYeJeSLDJjBxuseWwmfh/d7ASwmhVpZj0bCt4mw&#10;qq+vKlVqf8GdGfepZRSCsVQSupSGkvPYdMapuPCDQfK+fHAq0RlaroO6ULiz/CHLCu5Uj/ShU4N5&#10;60xz2p+dBHzu19l2/NjsDj+5v+P2FDdhLeXtzfT6AiyZKf3BMNen6lBTp6M/o47MSijEY0EoGU9L&#10;kQMjRBSzdJwlscyB1xX/v6L+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANEvt6F9AgAA&#10;XwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOoAldbf&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA1wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#908ac0" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B7AAA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="069FD9A7" wp14:editId="3D6D8A20">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="069FD9A7" wp14:editId="3D6D8A20">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6630670</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9830435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1143000" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Rectangle 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1143000" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -579,56 +1352,56 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:522.1pt;margin-top:774.05pt;width:90pt;height:18pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBnq8XBkwIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2xtOuCOkWQIsOA&#10;oi3aDj0rspQYkEWNUuJkv36U7LhdW+ww7GKLIvlIPpG8uNy3hu0U+gZsxYuTnDNlJdSNXVf8x+Py&#10;0zlnPghbCwNWVfygPL+cffxw0bmpKmEDplbICMT6aecqvgnBTbPMy41qhT8BpywpNWArAom4zmoU&#10;HaG3Jivz/CzrAGuHIJX3dHvVK/ks4WutZLjV2qvATMUpt5C+mL6r+M1mF2K6RuE2jRzSEP+QRSsa&#10;S0FHqCsRBNti8waqbSSCBx1OJLQZaN1IlWqgaor8VTUPG+FUqoXI8W6kyf8/WHmzu0PW1PR2BWdW&#10;tPRG98SasGujGN0RQZ3zU7J7cHc4SJ6Osdq9xjb+qQ62T6QeRlLVPjBJl0Ux+ZznxL0kXVmen9GZ&#10;YLJnb4c+fFPQsnioOFL4xKXYXfvQmx5NYjAPpqmXjTFJwPVqYZDtBD3wcrmYn5YD+h9mxkZjC9Gt&#10;R4w3WaysryWdwsGoaGfsvdJECmVfpkxSO6oxjpBS2VD0qo2oVR/+lMo81jZ6pEoTYETWFH/EHgBi&#10;q7/F7rMc7KOrSt08Oud/S6x3Hj1SZLBhdG4bC/gegKGqhsi9/ZGknprI0grqA7UMQj9L3sllQ+92&#10;LXy4E0jDQ09NCyHc0kcb6CoOw4mzDeCv9+6jPfU0aTnraBgr7n9uBSrOzHdL3f61mEzi9CZhcvql&#10;JAFfalYvNXbbLoDagRqaskvHaB/M8agR2ifaG/MYlVTCSopdcRnwKCxCvyRo80g1nyczmlgnwrV9&#10;cDKCR1ZjXz7unwS6oXkDtf0NHAdXTF/1cG8bPS3MtwF0kxr8mdeBb5r21DjDZorr5KWcrJ735+w3&#10;AAAA//8DAFBLAwQUAAYACAAAACEA5BBmceEAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMW+D&#10;MBCF90j9D9ZV6pYYXJIgiomqSu2UpUkHujn4CijYRtgQ8u97TO12793Tu+/yw2w6NuHgW2clxJsI&#10;GNrK6dbWEr7O7+sUmA/KatU5ixLu6OFQPKxylWl3s584nULNqMT6TEloQugzzn3VoFF+43q0tPtx&#10;g1GB5FBzPagblZuOiyjacaNaSxca1eNbg9X1NBoJ4i72+6osp+OxK593H2N/3Z6/pXx6nF9fgAWc&#10;w18YFnxCh4KYLm602rOOdJQkgrI0bZM0BrZkhFi8y+KlSQy8yPn/P4pfAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGerxcGTAgAAhwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAOQQZnHhAAAADwEAAA8AAAAAAAAAAAAAAAAA7QQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAD7BQAAAAA=&#10;" fillcolor="#ffca52" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="6AF0D4B4" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:522.1pt;margin-top:774.05pt;width:90pt;height:18pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEvPB0ewIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2xtOuCOkWQIsOA&#10;oivWDj0rspQYkEWNUuJkv36U7DhdW+ww7CJTIvlIPpO8ut63hu0U+gZsxYuznDNlJdSNXVf8x+Py&#10;wyVnPghbCwNWVfygPL+evX931bmpKmEDplbICMT6aecqvgnBTbPMy41qhT8DpywpNWArAl1xndUo&#10;OkJvTVbm+UXWAdYOQSrv6fWmV/JZwtdayfBNa68CMxWn3EI6MZ2reGazKzFdo3CbRg5piH/IohWN&#10;paAj1I0Igm2xeQXVNhLBgw5nEtoMtG6kSjVQNUX+opqHjXAq1ULkeDfS5P8frLzbPbh7JBo656ee&#10;xFjFXmMbv5Qf2yeyDiNZah+YpMeimHzMc+JUkq4sLy9IJpjs5O3Qhy8KWhaFiiP9jMSR2N360Jse&#10;TWIwD6apl40x6YLr1cIg2wn6ccvlYn5eDuh/mBkbjS1Etx4xvmSnWpIUDkZFO2O/K82amrIvUyap&#10;zdQYR0ipbCh61UbUqg9/TmUeaxs9UqUJMCJrij9iDwCxhV9j91kO9tFVpS4dnfO/JdY7jx4pMtgw&#10;OreNBXwLwFBVQ+Te/khST01kaQX14R4ZQj8j3sllQ//tVvhwL5CGgn41DXr4Roc20FUcBomzDeCv&#10;t96jPfUqaTnraMgq7n9uBSrOzFdLXfy5mEziVKbL5PxTSRd8rlk919htuwBqh4JWipNJjPbBHEWN&#10;0D7RPpjHqKQSVlLsisuAx8si9MNPG0Wq+TyZ0SQ6EW7tg5MRPLIa+/Jx/yTQDc0bqO3v4DiQYvqi&#10;h3vb6Glhvg2gm9TgJ14HvmmKU+MMGyeuief3ZHXai7PfAAAA//8DAFBLAwQUAAYACAAAACEA5BBm&#10;ceEAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMW+DMBCF90j9D9ZV6pYYXJIgiomqSu2UpUkH&#10;ujn4CijYRtgQ8u97TO12793Tu+/yw2w6NuHgW2clxJsIGNrK6dbWEr7O7+sUmA/KatU5ixLu6OFQ&#10;PKxylWl3s584nULNqMT6TEloQugzzn3VoFF+43q0tPtxg1GB5FBzPagblZuOiyjacaNaSxca1eNb&#10;g9X1NBoJ4i72+6osp+OxK593H2N/3Z6/pXx6nF9fgAWcw18YFnxCh4KYLm602rOOdJQkgrI0bZM0&#10;BrZkhFi8y+KlSQy8yPn/P4pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAS88HR7AgAA&#10;XwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOQQZnHh&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAA1QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#ffca52" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B7AAA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E58B8C8" wp14:editId="1CB58B41">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5487670</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9830435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1143000" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Rectangle 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
@@ -659,63 +1432,63 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:432.1pt;margin-top:774.05pt;width:90pt;height:18pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOVI1BkgIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQphUFFiipQp0kI&#10;EDDx7Dp2E8nxeWe3affrd3bSwADtYdpL4vPdfXf3+e4uLnetYVuFvgFb8uIo50xZCVVj1yX/8bT8&#10;csaZD8JWwoBVJd8rzy/nnz9ddG6mJlCDqRQyArF+1rmS1yG4WZZ5WatW+CNwypJSA7YikIjrrELR&#10;EXprskmen2YdYOUQpPKebq97JZ8nfK2VDHdaexWYKTnlFtIX03cVv9n8QszWKFzdyCEN8Q9ZtKKx&#10;FHSEuhZBsA0276DaRiJ40OFIQpuB1o1UqQaqpsjfVPNYC6dSLUSOdyNN/v/BytvtPbKmorcjeqxo&#10;6Y0eiDVh10YxuiOCOudnZPfo7nGQPB1jtTuNbfxTHWyXSN2PpKpdYJIui2J6nOcELkk3mZyd0plg&#10;shdvhz58U9CyeCg5UvjEpdje+NCbHkxiMA+mqZaNMUnA9erKINsKeuDl8enyuBjQ/zAzNhpbiG49&#10;YrzJYmV9LekU9kZFO2MflCZSKPtJyiS1oxrjCCmVDUWvqkWl+vAnVOahttEjVZoAI7Km+CP2ABBb&#10;/T12n+VgH11V6ubROf9bYr3z6JEigw2jc9tYwI8ADFU1RO7tDyT11ESWVlDtqWUQ+lnyTi4bercb&#10;4cO9QBoeempaCOGOPtpAV3IYTpzVgL8+uo/21NOk5ayjYSy5/7kRqDgz3y11+3kxncbpTcL05OuE&#10;BHytWb3W2E17BdQOBa0eJ9Mx2gdzOGqE9pn2xiJGJZWwkmKXXAY8CFehXxK0eaRaLJIZTawT4cY+&#10;OhnBI6uxL592zwLd0LyB2v4WDoMrZm96uLeNnhYWmwC6SQ3+wuvAN017apxhM8V18lpOVi/7c/4b&#10;AAD//wMAUEsDBBQABgAIAAAAIQA7iMFh3gAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8Qw&#10;EITfBf9DWME3L2mpR6hNDxUOBEXwvB+Qa9am2Gxqk2t7/970SR935mN2ptotrmcTjqHzpCDbCGBI&#10;jTcdtQqOn/s7CSxETUb3nlDBBQPs6uurSpfGz/SB0yG2LIVQKLUCG+NQch4ai06HjR+QkvflR6dj&#10;OseWm1HPKdz1PBdiy53uKH2wesBni8334ewUvL/sJ7Q/Ih7z2fonJ8MFX9+Uur1ZHh+ARVziHwxr&#10;/VQd6tTp5M9kAusVyG2RJzQZ94XMgK2IKFbttGqyyIDXFf8/o/4FAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAjlSNQZICAACHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAO4jBYd4AAAAOAQAADwAAAAAAAAAAAAAAAADsBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAPcFAAAAAA==&#10;" fillcolor="#f36f31" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="2BF4B5E8" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:432.1pt;margin-top:774.05pt;width:90pt;height:18pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApT2Q0ewIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTtOuCOkXQIsOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpyuLXYYdpEpkXwkn0leXu1aw7YKfQO25MVJzpmyEqrGrkv+42n5&#10;6YIzH4SthAGrSr5Xnl/NP3647NxMTaAGUylkBGL9rHMlr0Nwsyzzslat8CfglCWlBmxFoCuuswpF&#10;R+itySZ5fp51gJVDkMp7er3plXye8LVWMtxr7VVgpuSUW0gnpnMVz2x+KWZrFK5u5JCG+IcsWtFY&#10;CjpC3Ygg2AabN1BtIxE86HAioc1A60aqVANVU+SvqnmshVOpFiLHu5Em//9g5d320T0g0dA5P/Mk&#10;xip2Gtv4pfzYLpG1H8lSu8AkPRbF9DTPiVNJusnk4pxkgsmO3g59+KqgZVEoOdLPSByJ7a0PvenB&#10;JAbzYJpq2RiTLrheXRtkW0E/bnl6vjwtBvQ/zIyNxhaiW48YX7JjLUkKe6OinbHflWZNRdlPUiap&#10;zdQYR0ipbCh6VS0q1Yc/ozIPtY0eqdIEGJE1xR+xB4DYwm+x+ywH++iqUpeOzvnfEuudR48UGWwY&#10;ndvGAr4HYKiqIXJvfyCppyaytIJq/4AMoZ8R7+Syof92K3x4EEhDQb+aBj3c06ENdCWHQeKsBvz1&#10;3nu0p14lLWcdDVnJ/c+NQMWZ+Wapi78U02mcynSZnn2e0AVfalYvNXbTXgO1Q0ErxckkRvtgDqJG&#10;aJ9pHyxiVFIJKyl2yWXAw+U69MNPG0WqxSKZ0SQ6EW7to5MRPLIa+/Jp9yzQDc0bqO3v4DCQYvaq&#10;h3vb6GlhsQmgm9TgR14HvmmKU+MMGyeuiZf3ZHXci/PfAAAA//8DAFBLAwQUAAYACAAAACEAO4jB&#10;Yd4AAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvEMBCE3wX/Q1jBNy9pqUeoTQ8VDgRF8Lwf&#10;kGvWpthsapNre//e9Ekfd+ZjdqbaLa5nE46h86Qg2whgSI03HbUKjp/7OwksRE1G955QwQUD7Orr&#10;q0qXxs/0gdMhtiyFUCi1AhvjUHIeGotOh40fkJL35UenYzrHlptRzync9TwXYsud7ih9sHrAZ4vN&#10;9+HsFLy/7Ce0PyIe89n6JyfDBV/flLq9WR4fgEVc4h8Ma/1UHerU6eTPZALrFchtkSc0GfeFzICt&#10;iChW7bRqssiA1xX/P6P+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAClPZDR7AgAAXwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADuIwWHeAAAA&#10;DgEAAA8AAAAAAAAAAAAAAAAA1QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="#f36f31" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B7AAA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EEDA059" wp14:editId="2D2D67C6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EEDA059" wp14:editId="2D2D67C6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3207385</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9830435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1143000" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Rectangle 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1143000" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -739,63 +1512,63 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:252.55pt;margin-top:774.05pt;width:90pt;height:18pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDu1EBkkgIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r469tGuDOkWQIsOA&#10;oivaDj0rshQbkEWNUuJkXz9KdtyuLXYYdrFFkXwkn0heXu1bw3YKfQO25PnJhDNlJVSN3ZT8x+Pq&#10;0zlnPghbCQNWlfygPL+af/xw2bmZKqAGUylkBGL9rHMlr0Nwsyzzslat8CfglCWlBmxFIBE3WYWi&#10;I/TWZMVkcpZ1gJVDkMp7ur3ulXye8LVWMnzX2qvATMkpt5C+mL7r+M3ml2K2QeHqRg5piH/IohWN&#10;paAj1LUIgm2xeQPVNhLBgw4nEtoMtG6kSjVQNfnkVTUPtXAq1ULkeDfS5P8frLzd3SFrqpLTQ1nR&#10;0hPdE2nCboxi55GezvkZWT24OxwkT8dY615jG/9UBdsnSg8jpWofmKTLPJ9+nkyIeUm6ojg/ozPB&#10;ZM/eDn34qqBl8VBypOiJSbG78aE3PZrEYB5MU60aY5KAm/XSINsJet5idbq8uBjQ/zAzNhpbiG49&#10;YrzJYmV9LekUDkZFO2PvlSZKKPsiZZKaUY1xhJTKhrxX1aJSffhTKvNY2+iRKk2AEVlT/BF7AIiN&#10;/ha7z3Kwj64q9fLoPPlbYr3z6JEigw2jc9tYwPcADFU1RO7tjyT11ESW1lAdqGEQ+knyTq4aercb&#10;4cOdQBodempaB+E7fbSBruQwnDirAX+9dx/tqaNJy1lHo1hy/3MrUHFmvlnq9Yt8Oo2zm4Tp6ZeC&#10;BHypWb/U2G27BGqHnBaPk+kY7YM5HjVC+0RbYxGjkkpYSbFLLgMehWXoVwTtHakWi2RG8+pEuLEP&#10;TkbwyGrsy8f9k0A3NG+gtr+F49iK2ase7m2jp4XFNoBuUoM/8zrwTbOeGmfYS3GZvJST1fP2nP8G&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsWFxL4AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMw&#10;EITvSLyDtZW4USe0qawQpwJUOCFVlD6AE5s4qn8i22lTnp7Nid52Z0az31bbyRpyViH23nHIlxkQ&#10;5Vove9dxOH6/PzIgMQknhfFOcbiqCNv6/q4SpfQX96XOh9QRLHGxFBx0SkNJaWy1siIu/aAcej8+&#10;WJFwDR2VQVyw3Br6lGUbakXv8IIWg3rTqj0dRsthXPUfK9Z87qnZ+6v+DcfXtNtx/rCYXp6BJDWl&#10;/zDM+IgONTI1fnQyEsOhyIoco2gUa4YTRjZslppZYuscaF3R2y/qPwAAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDu1EBkkgIAAIUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCsWFxL4AAAAA0BAAAPAAAAAAAAAAAAAAAAAOwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAA+QUAAAAA&#10;" fillcolor="#2f5c99" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="0F2AFE3F" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:252.55pt;margin-top:774.05pt;width:90pt;height:18pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8fokPewIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X/2xtGuDOkWQIsOA&#10;og3WDj0rshQLkEVNUuJkv36U7DhdW+ww7CJTIvlIPpO8vtm3muyE8wpMRYuznBJhONTKbCr642n5&#10;6ZISH5ipmQYjKnoQnt7MPn647uxUlNCAroUjCGL8tLMVbUKw0yzzvBEt82dghUGlBNeygFe3yWrH&#10;OkRvdVbm+UXWgautAy68x9fbXklnCV9KwcODlF4EoiuKuYV0unSu45nNrtl045htFB/SYP+QRcuU&#10;waAj1C0LjGydegPVKu7AgwxnHNoMpFRcpBqwmiJ/Vc1jw6xItSA53o40+f8Hy+93j3blkIbO+qlH&#10;MVaxl66NX8yP7BNZh5EssQ+E42NRTD7nOXLKUVeWlxcoI0x28rbOh68CWhKFijr8GYkjtrvzoTc9&#10;msRgHrSql0rrdHGb9UI7smP448rl+eLqakD/w0ybaGwguvWI8SU71ZKkcNAi2mnzXUiiasy+TJmk&#10;NhNjHMa5MKHoVQ2rRR/+HMs81jZ6pEoTYESWGH/EHgBiC7/F7rMc7KOrSF06Oud/S6x3Hj1SZDBh&#10;dG6VAfcegMaqhsi9/ZGknprI0hrqw8oRB/2MeMuXCv/bHfNhxRwOBf5qHPTwgIfU0FUUBomSBtyv&#10;996jPfYqainpcMgq6n9umROU6G8Gu/iqmEziVKbL5PxLiRf3UrN+qTHbdgHYDgWuFMuTGO2DPorS&#10;QfuM+2Aeo6KKGY6xK8qDO14WoR9+3ChczOfJDCfRsnBnHi2P4JHV2JdP+2fm7NC8Adv+Ho4Dyaav&#10;eri3jZ4G5tsAUqUGP/E68I1TnBpn2DhxTby8J6vTXpz9BgAA//8DAFBLAwQUAAYACAAAACEArFhc&#10;S+AAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFEntKmsEKcCVDghVZQ+&#10;gBObOKp/IttpU56ezYnedmdGs99W28kaclYh9t5xyJcZEOVaL3vXcTh+vz8yIDEJJ4XxTnG4qgjb&#10;+v6uEqX0F/elzofUESxxsRQcdEpDSWlstbIiLv2gHHo/PliRcA0dlUFcsNwa+pRlG2pF7/CCFoN6&#10;06o9HUbLYVz1HyvWfO6p2fur/g3H17Tbcf6wmF6egSQ1pf8wzPiIDjUyNX50MhLDociKHKNoFGuG&#10;E0Y2bJaaWWLrHGhd0dsv6j8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPH6JD3sCAABf&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArFhcS+AA&#10;AAANAQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="#2f5c99" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B7AAA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7577BA60" wp14:editId="0D35E412">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7577BA60" wp14:editId="0D35E412">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2134870</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9830435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1069340" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Rectangle 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1069340" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -819,63 +1592,63 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:168.1pt;margin-top:774.05pt;width:84.2pt;height:18pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNhEgNmAIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7tJA4GIDUpBVJUQ&#10;IKDi7Hjt7Epejzt2skl/fcfeDyhFPVTNwbE9b77ePs/5xb4xbKfQ12ALPjnKOVNWQlnbTcG/P11/&#10;OuXMB2FLYcCqgh+U5xfLjx/OW7dQU6jAlAoZBbF+0bqCVyG4RZZ5WalG+CNwypJRAzYi0BE3WYmi&#10;peiNyaZ5fpK1gKVDkMp7ur3qjHyZ4mutZLjT2qvATMGptpBWTOs6rtnyXCw2KFxVy74M8Q9VNKK2&#10;lHQMdSWCYFus/wjV1BLBgw5HEpoMtK6lSj1QN5P8TTePlXAq9ULkeDfS5P9fWHm7u0dWlwWfc2ZF&#10;Q5/ogUgTdmMUm0d6WucXhHp099ifPG1jr3uNTfynLtg+UXoYKVX7wCRdTvKTs88zYl6SbTo9PckT&#10;59mLt0MfvipoWNwUHCl7YlLsbnygjAQdIDGZB1OX17Ux6YCb9aVBthP0eef52ZfZcSyZXH6DGRvB&#10;FqJbZ443Weys6yXtwsGoiDP2QWmihKqfpkqSGNWYR0ipbJh0pkqUqkt/nNNvyB7lGz1SLSlgjKwp&#10;/xi7DzAguyBD7K7KHh9dVdLy6Jz/rbDOefRImcGG0bmpLeB7AQx11Wfu8ANJHTWRpTWUBxIMQveS&#10;vJPXNX23G+HDvUB6OvSpaRyEO1q0gbbg0O84qwB/vncf8aRosnLW0lMsuP+xFag4M98saf1sMosK&#10;CukwO55P6YCvLevXFrttLoHkMKHB42TaRnwww1YjNM80NVYxK5mElZS74DLgcLgM3YiguSPVapVg&#10;9F6dCDf20ckYPLIadfm0fxboevEGkv0tDM9WLN5ouMNGTwurbQBdJ4G/8NrzTW89CaefS3GYvD4n&#10;1Mv0XP4CAAD//wMAUEsDBBQABgAIAAAAIQAMtjgf4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BToNAEIbvJr7DZky8GLvQbglBlsaY1IQYDy16X9gRCOwsYbct+vRuT3qc+b/8802+W8zIzji7&#10;3pKEeBUBQ2qs7qmV8FHtH1NgzivSarSEEr7Rwa64vclVpu2FDng++paFEnKZktB5P2Wcu6ZDo9zK&#10;Tkgh+7KzUT6Mc8v1rC6h3Ix8HUUJN6qncKFTE7502AzHk5HwXpeiHExZDaKy+/Ln9fD59rBIeX+3&#10;PD8B87j4Pxiu+kEdiuBU2xNpx0YJm02yDmgItiKNgQVkG4kEWH1dpSIGXuT8/xfFLwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBNhEgNmAIAAIUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAMtjgf4wAAAA0BAAAPAAAAAAAAAAAAAAAAAPIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;" fillcolor="#709b45" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="49FD19C6" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:168.1pt;margin-top:774.05pt;width:84.2pt;height:18pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfYVtYggIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k6VdQp8hadBhQ&#10;tEXboWdFlmIDsqhRSpzs14+SP9J1xQ7DclAk8/GRfCJ1cblrDNsq9DXYgk+Ocs6UlVDWdl3w7883&#10;n84480HYUhiwquB75fnl4uOHi9bN1RQqMKVCRiTWz1tX8CoEN88yLyvVCH8ETlkyasBGBDriOitR&#10;tMTemGya5ydZC1g6BKm8p6/XnZEvEr/WSoZ7rb0KzBSccgtpxbSu4potLsR8jcJVtezTEP+QRSNq&#10;S0FHqmsRBNtg/QdVU0sEDzocSWgy0LqWKtVA1UzyN9U8VcKpVAuJ490ok/9/tPJu++QekGRonZ97&#10;2sYqdhqb+E/5sV0Saz+KpXaBSfo4yU/OP89IU0m26fTsJE9qZgdvhz58VdCwuCk40mUkjcT21geK&#10;SNABEoN5MHV5UxuTDrheXRlkW0EXd5qff5kdx7sil99gxkawhejWmeOX7FBL2oW9URFn7KPSrC4p&#10;+2nKJLWZGuMIKZUNk85UiVJ14Y9z+g3RY2NGj5RLIozMmuKP3D3BgOxIBu4uyx4fXVXq0tE5/1ti&#10;nfPokSKDDaNzU1vA9wgMVdVH7vCDSJ00UaUVlPsHZAjdjHgnb2q6t1vhw4NAGgq6ahr0cE+LNtAW&#10;HPodZxXgz/e+Rzz1Klk5a2nICu5/bAQqzsw3S118PpnFDgrpMDs+ndIBX1tWry1201wBtcOEnhQn&#10;0zbigxm2GqF5ofdgGaOSSVhJsQsuAw6Hq9ANP70oUi2XCUaT6ES4tU9ORvKoauzL592LQNc3b6C2&#10;v4NhIMX8TQ932OhpYbkJoOvU4Adde71pilPj9C9OfCZenxPq8C4ufgEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAAy2OB/jAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOg0AQhu8mvsNmTLwYu9BuCUGW&#10;xpjUhBgPLXpf2BEI7Cxhty369G5Pepz5v/zzTb5bzMjOOLvekoR4FQFDaqzuqZXwUe0fU2DOK9Jq&#10;tIQSvtHBrri9yVWm7YUOeD76loUScpmS0Hk/ZZy7pkOj3MpOSCH7srNRPoxzy/WsLqHcjHwdRQk3&#10;qqdwoVMTvnTYDMeTkfBel6IcTFkNorL78uf18Pn2sEh5f7c8PwHzuPg/GK76QR2K4FTbE2nHRgmb&#10;TbIOaAi2Io2BBWQbiQRYfV2lIgZe5Pz/F8UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ9hW1iCAgAAXwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAAy2OB/jAAAADQEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" fillcolor="#709b45" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B7AAA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B7426D5" wp14:editId="22027CBE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B7426D5" wp14:editId="22027CBE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1062355</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9830435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1069340" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1069340" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -899,63 +1672,63 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:83.65pt;margin-top:774.05pt;width:84.2pt;height:18pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDK+mfJmAIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7tJSQoRGxQFUVVC&#10;gICKs+O1syt5Pe7YySb99R17P6AU9VA1B8f2vPl6+zwXl4fGsL1CX4Mt+OQk50xZCWVttwX//nT9&#10;6YwzH4QthQGrCn5Unl8uP364aN1CTaECUypkFMT6ResKXoXgFlnmZaUa4U/AKUtGDdiIQEfcZiWK&#10;lqI3Jpvm+TxrAUuHIJX3dHvVGfkyxddayXCntVeBmYJTbSGtmNZNXLPlhVhsUbiqln0Z4h+qaERt&#10;KekY6koEwXZY/xGqqSWCBx1OJDQZaF1LlXqgbib5m24eK+FU6oXI8W6kyf+/sPJ2f4+sLgs+58yK&#10;hj7RA5Em7NYoNo/0tM4vCPXo7rE/edrGXg8am/hPXbBDovQ4UqoOgUm6nOTz88+nxLwk23R6Ns8T&#10;59mLt0MfvipoWNwUHCl7YlLsb3ygjAQdIDGZB1OX17Ux6YDbzdog2wv6vOsvs9nsKpZMLr/BjI1g&#10;C9GtM8ebLHbW9ZJ24WhUxBn7oDRRQtVPUyVJjGrMI6RUNkw6UyVK1aWf5fQbskf5Ro9USwoYI2vK&#10;P8buAwzILsgQu6uyx0dXlbQ8Oud/K6xzHj1SZrBhdG5qC/heAENd9Zk7/EBSR01kaQPlkQSD0L0k&#10;7+R1Td/tRvhwL5CeDn1qGgfhjhZtoC049DvOKsCf791HPCmarJy19BQL7n/sBCrOzDdLWj+fnEYF&#10;hXQ4nX2Z0gFfWzavLXbXrIHkMKHB42TaRnwww1YjNM80NVYxK5mElZS74DLgcFiHbkTQ3JFqtUow&#10;eq9OhBv76GQMHlmNunw6PAt0vXgDyf4WhmcrFm803GGjp4XVLoCuk8BfeO35preehNPPpThMXp8T&#10;6mV6Ln8BAAD//wMAUEsDBBQABgAIAAAAIQCnVhcj4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI8xT8MwEIV3JP6DdUhs1AlJ3SiNUwGiA10iShc2N3aTiPgcxW6T/nuuE2z37p7efa/YzLZnFzP6&#10;zqGEeBEBM1g73WEj4fC1fcqA+aBQq96hkXA1Hjbl/V2hcu0m/DSXfWgYhaDPlYQ2hCHn3Netscov&#10;3GCQbic3WhVIjg3Xo5oo3Pb8OYoEt6pD+tCqwby1pv7Zn62Ej/o9fItO7NLd61VsD2lVTVhJ+fgw&#10;v6yBBTOHPzPc8AkdSmI6ujNqz3rSYpWQlYZlmsXAyJIkyxWw422VpTHwsuD/W5S/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAMr6Z8mYAgAAhQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKdWFyPiAAAADQEAAA8AAAAAAAAAAAAAAAAA8gQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" fillcolor="#c7555d" stroked="f" strokeweight="2pt"/>
+              <v:rect w14:anchorId="611D2F1B" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:83.65pt;margin-top:774.05pt;width:84.2pt;height:18pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBd/VnggIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kTT+COkWQosOA&#10;oi3WDj0rshQbkEWNUuJkv36U/JGuK3YYloMimY+P5BOpq+t9Y9hOoa/BFnxyknOmrISytpuCf3++&#10;/XTBmQ/ClsKAVQU/KM+vFx8/XLVurqZQgSkVMiKxft66glchuHmWeVmpRvgTcMqSUQM2ItARN1mJ&#10;oiX2xmTTPD/LWsDSIUjlPX296Yx8kfi1VjI8aO1VYKbglFtIK6Z1HddscSXmGxSuqmWfhviHLBpR&#10;Wwo6Ut2IINgW6z+omloieNDhREKTgda1VKkGqmaSv6nmqRJOpVpIHO9Gmfz/o5X3uyf3iCRD6/zc&#10;0zZWsdfYxH/Kj+2TWIdRLLUPTNLHSX52+fmUNJVkm04vzvKkZnb0dujDFwUNi5uCI11G0kjs7nyg&#10;iAQdIDGYB1OXt7Ux6YCb9cog2wm6uNX5bDa7iXdFLr/BjI1gC9GtM8cv2bGWtAsHoyLO2G9Ks7qk&#10;7Kcpk9RmaowjpFQ2TDpTJUrVhZ/l9Buix8aMHimXRBiZNcUfuXuCAdmRDNxdlj0+uqrUpaNz/rfE&#10;OufRI0UGG0bnpraA7xEYqqqP3OEHkTppokprKA+PyBC6GfFO3tZ0b3fCh0eBNBR01TTo4YEWbaAt&#10;OPQ7zirAn+99j3jqVbJy1tKQFdz/2ApUnJmvlrr4cnIaOyikw+nsfEoHfG1Zv7bYbbMCaocJPSlO&#10;pm3EBzNsNULzQu/BMkYlk7CSYhdcBhwOq9ANP70oUi2XCUaT6ES4s09ORvKoauzL5/2LQNc3b6C2&#10;v4dhIMX8TQ932OhpYbkNoOvU4Edde71pilPj9C9OfCZenxPq+C4ufgEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKdWFyPiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAQhXck/oN1SGzUCUndKI1T&#10;AaIDXSJKFzY3dpOI+BzFbpP+e64TbPfunt59r9jMtmcXM/rOoYR4EQEzWDvdYSPh8LV9yoD5oFCr&#10;3qGRcDUeNuX9XaFy7Sb8NJd9aBiFoM+VhDaEIefc162xyi/cYJBuJzdaFUiODdejmijc9vw5igS3&#10;qkP60KrBvLWm/tmfrYSP+j18i07s0t3rVWwPaVVNWEn5+DC/rIEFM4c/M9zwCR1KYjq6M2rPetJi&#10;lZCVhmWaxcDIkiTLFbDjbZWlMfCy4P9blL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;wXf1Z4ICAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAp1YXI+IAAAANAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" fillcolor="#c7555d" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000B7AAA">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22E0A20C" wp14:editId="1EB57556">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251642880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22E0A20C" wp14:editId="56C9A7A4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-10160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9830435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1069340" cy="228600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1069340" cy="228600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -979,1207 +1752,89 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.8pt;margin-top:774.05pt;width:84.2pt;height:18pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLjf6ImQIAAIUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L7vZEkoiNigNoqqE&#10;AAEVZ8drJyt5Pe7YySb99R17P6C06qFqDo7tefP19nkuLg+NYXuFvgZb8slJzpmyEqrabkr+7en6&#10;wzlnPghbCQNWlfyoPL9cvH930bq5KmALplLIKIj189aVfBuCm2eZl1vVCH8CTlkyasBGBDriJqtQ&#10;tBS9MVmR52dZC1g5BKm8p9urzsgXKb7WSoY7rb0KzJScagtpxbSu45otLsR8g8Jta9mXIf6hikbU&#10;lpKOoa5EEGyH9W+hmloieNDhREKTgda1VKkH6maSv+nmcSucSr0QOd6NNPn/F1be7u+R1VXJp5xZ&#10;0dAneiDShN0YxaaRntb5OaEe3T32J0/b2OtBYxP/qQt2SJQeR0rVITBJl5P8bPbxlJiXZCuK87M8&#10;cZ69eDv04YuChsVNyZGyJybF/sYHykjQARKTeTB1dV0bkw64Wa8Msr2gz1tczWafV7FkcvkFZmwE&#10;W4hunTneZLGzrpe0C0ejIs7YB6WJEqq+SJUkMaoxj5BS2TDpTFtRqS79NKffkD3KN3qkWlLAGFlT&#10;/jF2H2BAdkGG2F2VPT66qqTl0Tn/W2Gd8+iRMoMNo3NTW8A/BTDUVZ+5ww8kddREltZQHUkwCN1L&#10;8k5e1/TdboQP9wLp6dCnpnEQ7mjRBtqSQ7/jbAv440/3EU+KJitnLT3FkvvvO4GKM/PVktZnk9Oo&#10;oJAOp9NPBR3wtWX92mJ3zQpIDhMaPE6mbcQHM2w1QvNMU2MZs5JJWEm5Sy4DDodV6EYEzR2plssE&#10;o/fqRLixj07G4JHVqMunw7NA14s3kOxvYXi2Yv5Gwx02elpY7gLoOgn8hdeeb3rrSTj9XIrD5PU5&#10;oV6m5+InAAAA//8DAFBLAwQUAAYACAAAACEAld/PmN8AAAAMAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyP30rDMBTG7wXfIZyBN7KllVq62nSIMMELHU4fIGuytCw5KU261rf39Eovz3d+fH+q3ewsu+oh&#10;dB4FpJsEmMbGqw6NgO+v/boAFqJEJa1HLeBHB9jVtzeVLJWf8FNfj9EwMsFQSgFtjH3JeWha7WTY&#10;+F4j/c5+cDLSORiuBjmRubP8IUly7mSHlNDKXr+0urkcRydgO5nRvN0f7EefvXq3lwrP23ch7lbz&#10;8xOwqOf4B8NSn6pDTZ1OfkQVmBWwTnMiSX/MihTYQuQ5jTktUpGlwOuK/x9R/wIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBLjf6ImQIAAIUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCV38+Y3wAAAAwBAAAPAAAAAAAAAAAAAAAAAPMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#2d99bc" stroked="f" strokeweight="2pt"/>
-[...993 lines deleted...]
-              </v:shape>
+              <v:rect w14:anchorId="57085A61" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.8pt;margin-top:774.05pt;width:84.2pt;height:18pt;z-index:251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqv57xggIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+14bdcEdYosRYcB&#10;RVusHXpWZCkxIIsapcTJfv0o+SNdV+wwLAdFMh8fySdSl1f7xrCdQl+DLfnkJOdMWQlVbdcl//50&#10;8+GCMx+ErYQBq0p+UJ5fzd+/u2zdTBWwAVMpZERi/ax1Jd+E4GZZ5uVGNcKfgFOWjBqwEYGOuM4q&#10;FC2xNyYr8vw8awErhyCV9/T1ujPyeeLXWslwr7VXgZmSU24hrZjWVVyz+aWYrVG4TS37NMQ/ZNGI&#10;2lLQkepaBMG2WP9B1dQSwYMOJxKaDLSupUo1UDWT/FU1jxvhVKqFxPFulMn/P1p5t3t0D0gytM7P&#10;PG1jFXuNTfyn/Ng+iXUYxVL7wCR9nOTn04+npKkkW1FcnOdJzezo7dCHLwoaFjclR7qMpJHY3fpA&#10;EQk6QGIwD6aubmpj0gHXq6VBthN0ccX1dPp5Ge+KXH6DGRvBFqJbZ45fsmMtaRcORkWcsd+UZnVF&#10;2Rcpk9RmaowjpFQ2TDrTRlSqC3+W02+IHhszeqRcEmFk1hR/5O4JBmRHMnB3Wfb46KpSl47O+d8S&#10;65xHjxQZbBidm9oCvkVgqKo+cocfROqkiSqtoDo8IEPoZsQ7eVPTvd0KHx4E0lDQVdOgh3tatIG2&#10;5NDvONsA/nzre8RTr5KVs5aGrOT+x1ag4sx8tdTF08lp7KCQDqdnnwo64EvL6qXFbpslUDtM6Elx&#10;Mm0jPphhqxGaZ3oPFjEqmYSVFLvkMuBwWIZu+OlFkWqxSDCaRCfCrX10MpJHVWNfPu2fBbq+eQO1&#10;/R0MAylmr3q4w0ZPC4ttAF2nBj/q2utNU5wap39x4jPx8pxQx3dx/gsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJXfz5jfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj99KwzAUxu8F3yGcgTeypZVautp0&#10;iDDBCx1OHyBrsrQsOSlNuta39/RKL893fnx/qt3sLLvqIXQeBaSbBJjGxqsOjYDvr/26ABaiRCWt&#10;Ry3gRwfY1bc3lSyVn/BTX4/RMDLBUEoBbYx9yXloWu1k2PheI/3OfnAy0jkYrgY5kbmz/CFJcu5k&#10;h5TQyl6/tLq5HEcnYDuZ0bzdH+xHn716t5cKz9t3Ie5W8/MTsKjn+AfDUp+qQ02dTn5EFZgVsE5z&#10;Ikl/zIoU2ELkOY05LVKRpcDriv8fUf8CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAar+e&#10;8YICAABfBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;ld/PmN8AAAAMAQAADwAAAAAAAAAAAAAAAADcBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#2d99bc" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009E0BD9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
-[...123 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02FA5FE8" wp14:editId="5B55D350">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-52867</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7846828" cy="3694176"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7846828" cy="3694176"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:blipFill dpi="0" rotWithShape="1">
-                          <a:blip r:embed="rId9">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </a:blipFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
@@ -2187,585 +1842,587 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.15pt;margin-top:0;width:617.85pt;height:290.9pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQArENvACgEAABQCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7DMBCE&#10;70i8g+UrShx6QAg16YGUIyBUHmBlbxKX+EdeE9q3x07ppSJIHO3dmW/GXm8OZmQTBtLO1vy2rDhD&#10;K53Stq/5++6puOeMIlgFo7NY8yMS3zTXV+vd0SOxpLZU8yFG/yAEyQENUOk82jTpXDAQ0zH0woP8&#10;gB7FqqruhHQ2oo1FzB68WbfYwecY2faQrk9JAo7E2eNpMbNqDt6PWkJMScVk1QWl+CGUSTnv0KA9&#10;3aQYXPxKyJNlwLJu7/sLnTa52d5jn1Ev6TWDVsheIcRnMCm5UIEErlzrZPk3NvcyVLiu0xLLNtB2&#10;Vp1rLHkr92UDTv81b5PsDaezu5j/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCI9zNfKQMAAM8GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtv2yAUfp+0/4B4&#10;T21nbi5WnSpL2mlS1VZtpz4TjGMkDAzIbdP++w5gJ1VbbdK0PJADHM7l4+PzxeW+FWjLjOVKljg7&#10;SzFikqqKy3WJvz1dDyYYWUdkRYSSrMQHZvHl7OOHi50u2FA1SlTMIAgibbHTJW6c00WSWNqwltgz&#10;pZmEzVqZljiYmnVSGbKD6K1Ihmk6SnbKVNooyqyF1WXcxLMQv64ZdXd1bZlDosRQmwujCePKj8ns&#10;ghRrQ3TDaVcG+YcqWsIlJD2GWhJH0MbwN6FaTo2yqnZnVLWJqmtOWegBusnSV908NkSz0AuAY/UR&#10;Jvv/wtLb7b1BvIK7w0iSFq7oAUAjci0Yyjw8O20L8HrU96abWTB9r/vatP4fukD7AOnhCCnbO0Rh&#10;cTzJR5MhkIDC3qfRNM/GIx81OR3XxrovTLXIGyU2kD5ASbY31kXX3sVnWwmur7kQqNIAL9ypUe6Z&#10;uyaA5dvonTq44LL/Tqp4EUtFNy2TLjLLMEEc0No2XFtIU7B2xQAo87WKSaBHqNCn892G2/45nMzT&#10;dDr8PFicp4tBno6vBvNpPh6M06txnuaTbJEtfvkSs7zYWHajKBFLzXvqZfmbat9lTPcIImkC+dCW&#10;BIpHwKCggHFfIsDtcfO1WkP9DYMf2M4wRxtv1gBptw7Ox43uoAfcewnpR6n8PGbyK4nnSGRFsNxB&#10;sOj9wGogF/BgGK4lPGu2ECZWSygFtCOYtiEVi8vnKfw6khxPhHaEhICnarvYXQAvGW9jxypjd+Eo&#10;C6pwLCz9U2EdmP2JkFlJdzzccqnMewEEdNVljv49SBEaj9JKVQd4esDewGKr6TWHB3BDrLsnBkQI&#10;qA3C6u5gqIXalVh1FkaNMj/eW/f+QCDYxWgHolZi+31DDMNIfJWgGtMsz70Khkl+Ph765/NyZ/Vy&#10;R27ahQJSgTJAdcH0/k70Zm1U+wz6O/dZYYtICrlLTJ3pJwsXxRYUnLL5PLiB8mnibuSjpv179Q/8&#10;af9MjO5UwAFzb1UvgKR4JQbRN3JxvnGq5kEpTrh2eINqBuJ0Cu9l+eU8eJ2+Q7PfAAAA//8DAFBL&#10;AwQUAAYACAAAACEAN53BGLoAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sK&#10;wjAQRfeC/xBmb9O6EJGmbkRwK/UDhmSaRpsHSRT79wbcKAgu517uOUy7f9qJPSgm452ApqqBkZNe&#10;GacFXPrjagssZXQKJ+9IwEwJ9t1y0Z5pwlxGaTQhsUJxScCYc9hxnuRIFlPlA7nSDD5azOWMmgeU&#10;N9TE13W94fGTAd0Xk52UgHhSDbB+DsX8n+2HwUg6eHm35PIPBTe2uAsQo6YswJIy+A6b6ho08K7l&#10;X491LwAAAP//AwBQSwMEFAAGAAgAAAAhAAD4OGrdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPg0AUhO8m/ofNM/HWLqVYEXk0jYlHSVptvC7sE4jsW2S3Bf31bk96nMxk5pt8O5tenGl0nWWE&#10;1TICQVxb3XGD8Pb6vEhBOK9Yq94yIXyTg21xfZWrTNuJ93Q++EaEEnaZQmi9HzIpXd2SUW5pB+Lg&#10;fdjRKB/k2Eg9qimUm17GUbSRRnUcFlo10FNL9efhZBB+JvpaT5vkJXnfV+74cCxLsysRb2/m3SMI&#10;T7P/C8MFP6BDEZgqe2LtRI+wSNchiRAOXdw4vk9AVAh36SoFWeTy/4HiFwAA//8DAFBLAwQKAAAA&#10;AAAAACEAJw9m7d0cGQDdHBkAFAAAAGRycy9tZWRpYS9pbWFnZTEuanBn/9j/4RObRXhpZgAATU0A&#10;KgAAAAgACgESAAMAAAABAAEAAAEaAAUAAAABAAAAhgEbAAUAAAABAAAAjgEoAAMAAAABAAIAAAEx&#10;AAIAAAAiAAAAlgEyAAIAAAAUAAAAuAITAAMAAAABAAEAAIKYAAIAAAAfAAAAzJybAAEAAACsAAAA&#10;64dpAAQAAAABAAABmAAAAcQALcbAAAAnEAAtxsAAACcQQWRvYmUgUGhvdG9zaG9wIENDIDIwMTUg&#10;KFdpbmRvd3MpADIwMTU6MDc6MTMgMDk6NDE6MTgAKGMpIFJvbWVvMTIzMiB8IERyZWFtc3RpbWUu&#10;Y29tAGgAdAB0AHAAOgAvAC8AdwB3AHcALgBkAHIAZQBhAG0AcwB0AGkAbQBlAC4AYwBvAG0ALwBy&#10;AG8AeQBhAGwAdAB5AC0AZgByAGUAZQAtAHMAdABvAGMAawAtAGkAbQBhAGcAZQAtAHAAYQBpAG4A&#10;dAAtAGMAbwBsAG8AcgAtAHMAdwBhAHQAYwBoAGUAcwAtAGkAbQBhAGcAZQAxADMANwAxADcANwA1&#10;ADYAAAAAAAOgAQADAAAAAf//AACgAgAEAAAAAQAACfagAwAEAAAAAQAABLwAAAAAAAAABgEDAAMA&#10;AAABAAYAAAEaAAUAAAABAAACEgEbAAUAAAABAAACGgEoAAMAAAABAAIAAAIBAAQAAAABAAACIgIC&#10;AAQAAAABAAARcQAAAAAAAABIAAAAAQAAAEgAAAAB/9j/7QAMQWRvYmVfQ00AAv/uAA5BZG9iZQBk&#10;gAAAAAH/2wCEAAwICAgJCAwJCQwRCwoLERUPDAwPFRgTExUTExgRDAwMDAwMEQwMDAwMDAwMDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwBDQsLDQ4NEA4OEBQODg4UFA4ODg4UEQwMDAwMEREMDAwMDAwRDAwM&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDP/AABEIAEwAoAMBIgACEQEDEQH/3QAEAAr/xAE/AAAB&#10;BQEBAQEBAQAAAAAAAAADAAECBAUGBwgJCgsBAAEFAQEBAQEBAAAAAAAAAAEAAgMEBQYHCAkKCxAA&#10;AQQBAwIEAgUHBggFAwwzAQACEQMEIRIxBUFRYRMicYEyBhSRobFCIyQVUsFiMzRygtFDByWSU/Dh&#10;8WNzNRaisoMmRJNUZEXCo3Q2F9JV4mXys4TD03Xj80YnlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW&#10;5vY3R1dnd4eXp7fH1+f3EQACAgECBAQDBAUGBwcGBTUBAAIRAyExEgRBUWFxIhMFMoGRFKGxQiPB&#10;UtHwMyRi4XKCkkNTFWNzNPElBhaisoMHJjXC0kSTVKMXZEVVNnRl4vKzhMPTdePzRpSkhbSVxNTk&#10;9KW1xdXl9VZmdoaWprbG1ub2JzdHV2d3h5ent8f/2gAMAwEAAhEDEQA/APVCYQX3EGCQ38qM7hVr&#10;qdx3AgEfS+CBUxfeCNJcfEqg9lwuO0E0WO3COGPd/OD+q93vV0GocD1D48BM+wxuc4NaO3Dfn+8g&#10;prXWAVPc06NaQ35Bci/OuZ9b8bHc4mm5ja3CdP0jXVg/5y7YPqyqrHVtba9g1rf7Z/65r7Hfm72L&#10;juo/XXoGFm205PTLsXKxXhpsupDwHDVjv0Nnq7f9E7/CM/m0qU9BRQ+prLWn03Bmxw/6K5/O6Vbd&#10;ZAdEN2tJ40Lj/wB+WxbnX2embMe/bksa5tfpkOBIn3MMPq/qXN3sQHZGeXeizp9lj+Gusc1g/rPj&#10;emir1DHl4v0TTVxcO3A6JkOuZ6lheGNAGpaeVmP6nlYT67cbGFFjSCHW95/MbU39I/1Poexi6HI6&#10;X9Y8rHFdeTj47G6ubQC50/1n+5zv+uUrMd07G6CDeX2XdVyAWsvvMmtv+FtqZ9Bj/wCX/O/8JsVj&#10;GCbAA1/l8rXzEwAMpGox37y/vtKvoXTOs5t911/7J6jkWzThlpeydv0rdf5//gq7K/sv6T9D6ln6&#10;O91n6t9Wp6fjYHT8Y347DNjq3Nlzhqwva8s/nHl9jkb6vYbK6rOqX6NLXNpnkVj+dt/rWu/RrG+s&#10;PVsqikmq+yi3Ks9R5qe5hDKoe36Bb9F3pNapxEg8EZXe/F36rcP62pziBLpw6en9H0tToHTeoYjM&#10;u3LxbqchwusNb63B0V1uaHBu36PrXq7jEMswmzBONYIOh9oxbl0NfVOrYn1dx325Dn5Yoqe+14aX&#10;F1nv93t2u2sfsTXdeyDmYGPkUY+QMpt259jPc0tq9Vra/wA3a+Nj1BmJJF1ppp/edjk5GJsR4te/&#10;DsHH69+iyGZg0DHV2uI/0do+z5H+ZYxliQeKrg5wHo3DbY3tqdv/AELPZ/mLoct/S7ceo3dOrtZa&#10;HVFswBpv2fR+g9yz6uo9MtwDZj9KpaayW2VXH1I2/orG8fu+nZ/LWXzOEHeQH+N9XWxZ5GAHtSNe&#10;g+rH/dH6f9VwDY3o2Y6q5w/Z2SZ3OJitx/w2nu9L2/rOz8xn2mv9JhfpeswGZmQPTurcC36N79Jj&#10;95zf8Oz6W6v+fr/Wav8ACIGL1kXUkMwsYX48gM2y0yd7H16bm7o/z1So+sGXnZLsLMDarHADHZSX&#10;VsftG4443Od6eRtZ9own/wDH43+A/S1J48OWJ4ickoj1CI4OKtp8Uv0o/vNTPjyAmXAIUddRKr6+&#10;n9Gbr39F6XbcH5rg93D2V+1tng27833f9b3/APBqjmdezsXJDG4uzEqbtNFZP2huz/Cs3n0sxjWf&#10;zmL+iv8A3Lv37WLl+r+htIdYWksdEC1g+k9rPzbq/wDtTj/9cYnyceq6vZb7mD6FvLmfuz+c+r/w&#10;WlMhz08EhHhAxH5T6pfTJLJxepoZeWsGUDWT9LT5n//Q9VQyiIbx3SU0c51mO0PrZua4wT2aTxLf&#10;5S5frH1pw8FzmPeczMboKKyNrD/w1v0Kf+LZvuXZuDLWOre0ODgWuadQ5p0c0rznr/1Iq6bkHKpy&#10;qsPohl1ltxLn0H/QVV/Ty9//AGm/wn5l3/CBRvo5bOrfWLqvVcd+JY85zHbsSjH9rK+zjscdnpbf&#10;bfblfmfzi9FpxMLPyce/Oqod1vDq2/aaWl7K3H6Ypfb9L03/AM36v81+k9L/AAi806R9ZXM61Rjd&#10;FBxOmHJx67GWbXW5DH2DHstzrf3rPW/mWfq+P/g/9IvSahkftDGZkYvo0P8AUoFW4EH2C/1rAyGO&#10;/SUenUgoBjk3UYE+rcwWv+lc9w+86lyB+1cOl7qa233XCwVXObS+GvJc33vt9P2tcx30N6t/YMDJ&#10;ynY5w3V16gvaXsII/ebZXWz03f6Si25Fqw6Zyd7Q52/buPIadP8AyL0gKWnGCbJKJtxrfOrXeO4T&#10;/wBHckb/AF6XUZgqzGOJIa6vQT+bt/k/vfTQaxY1rQSyfolobJke3x2pnNs1L32bW8guFbf/AAIM&#10;cqM+az2fVVdo/wDdM8eXxDofqdP8VlfRTbQMfa6qkAAMYA2A36DPefoLH6l9Vuj5bvUvtvLw3Y1g&#10;saBE7vo7D9LctEkHSlrXHx1eR/asLErNrGTa8sbOoYIkkfR3x/3xNHN8x0yELxhxDaIQdUxc3NwH&#10;vw6Ta0OEsbo6Gt/Nrftc76SzOp0ZVHWOjepTY0NuLXO2ktG9pp1e32fnLS+1W1M/ROfU4SQd2pnT&#10;Vv8A5JqJ1nrfUOm39PbQ9vpZGS2q9r27pY4tbo72ua5X8eX3MQmd9BL+9FfiEoy4YgH5qvToxed3&#10;THkHWlzXj5GFj4zm4/Vcmj/B5DReweOm20f263f+BrsWZJe1/qVMe4HadOf607lk5vVMHHrpzH9L&#10;psLXFjnDaHM9v5jvS/OZuUeaANkmqN/4zdwZsh4oDEZcfacPmPqj83D+44LrBg5e8uG1h22ebD7m&#10;vj+T9NLrPT3XNGTjNe4kiDVM7gd/6Oxn0bd7fWx7P9Oz/hV0eZ1W6mtjsSmmtkFp9u7n3McyNntQ&#10;cL6wZtwNT/TrtrMyxsBzT7WjYSfou9n/AGys2cMeLJx+5IV+7Di/7uLNLLlnAT9qO3DLinvHxjGD&#10;W6bjdQ6jii3JpfjXNcPWscw1S8AGvqOIx3ubvb/SKfzLPUq/wdfqa+PZhix2O+2u/NrbvtrrIggH&#10;b6zK/wA3/hGf4P8A7bXP5/X+sY2cx2VeHYj3Bu3a1rGP/N9RzW+o7Hvb++79D/Of4FH6hieuyrqW&#10;A51V1R3VuH02PHtfU9v0f+Ctr+hYz2fzb60+QxcPuQgJxkdeMCfAfDF8jRyYZiQEyI2LhwH0nw4/&#10;S//R9AyfrT9Xcb+e6jjiOzXh5+6vesrL/wAY/wBU6R7MizJd+7TU8/jY2pq8qsf0PGn7R1MXPHLM&#10;Wt1n/glno1f+CKues9MLtmLgX5RPHrWbR/21Q13/AJ9TuHuQPx/6KL8C991L/GzS0OHS8Bznfm25&#10;bwxoP/E0b3O/7eXBdd+sPV+u3i7qeQbdhPpUt9tbAf8AR1N9v9v+cTuwev5h3U9KFFZ4DGP/AOqu&#10;c9QPRup1OH23Ftrq/Oc1uv8AZc8emmFLVw7XVve5n0mtL2x+9X+lZ/0mL6Bdl4mTmYzKbGveP0kA&#10;6gObuY7+01eHW9LxMWh+dTk2PZU2X1PrAJDv0f6O6izIo3e76GT9n/4L1F6J0f6yZ/7LwBg9EL3u&#10;x8cPzbbK6RYWVNq9RrXbbr9vubWkNlPbHCxhkfaNoD+ToOf35jfu/tITqnHJvDf8KwOae276P/op&#10;c/6/11yyDvx8Jp5FNTnmP6+b6DP81Vc7E9NzbOsfWB1Qr1fS+5jQd2muPU02f9t2pb9Febs5V1VN&#10;76n2AEw/aCJG72ub/ntVR+RWPoyP6zST/wBL/wAiuXzLsfGy2M6Ffb9mcwnJtDLHF1hdMM+1fzVb&#10;Gfy1g3/WrduFGPlZLifp32+mw+fp0/mqnk5XLPIeGBN/t82WGbGI/MHvrM8tEa6eMN+e1VMnOY2s&#10;3ZFjKqmjW0jcfE+m1u127/ivUXG/aPrFlNDg+vDa8A7amy4AjT9JZveu/wDqx0f0ej4d2cftWZZX&#10;6lltw3O97nPrG4+720+mnD4dlABmQL6WuOYdA1MfB6ibWl+PbXQ5zQH2cuBLfd6dbWV1f5qX1xAb&#10;Rg28FuWD9w3/APfV1IvtFkTIOmqofWDPwsPBrtz8JudS60MLHBpLfa9/qN9UO93sU4xxxwMRsvwz&#10;l7sTw8R7A/8AfJmiLb2+BJ+4lZHUMf1KMzHAkt/SsHm07/8AqV0WzGNhdtgu7idQfcguxcA27yXB&#10;7hHJg/m/uozjxX4hlxcxwS4uGXQ7fpRec6a4ZXTm1E+5oNUnxbDqXf5npqiS6i5tzRq0w5viOHs/&#10;tN/6bFv4eL9XcbMtwKMiw5JPuoc52hYC/wBn6Nv+Dd+/9BEzqujUWBtmGbzYNxfuIBM6zLm+7+yq&#10;Gbl+KOsoivSdb/6LdHNRGSQGPIY5PXGJjwemX9+UfS5Ofj05mIXH3tc33Ed2n37m/wAr/DMVL6vZ&#10;9tGS/pl83EAA7QXbq4213t27vdSz22f6TF/4TEXRYPUenMDq6cP7OWt9nDhz7t37ux7lDqvW8/Bx&#10;D+z8Wr1WguaHTtO3+drZVV6f6T8+v3+9Qcv7eImE8wkJfoiM/wDB9UuFjySyTBxeyd7hKc4R4fH0&#10;8b//0l0v/Fnith11Rsd/whgf5rV1eB9UcXGaBWxlQ8K2gfiumbU0KYaAlSnIr6FitGolEPRcfsCF&#10;qJJUp5Lq/wBRum59T2hvoPsEOfWAWkSD76fa3t+Yr3Tel29N6dj9Px7HenjMFYeQGucB+9sW9ATF&#10;gKFKc04NdzNt4cf7RQ3fV7o73ix2LUbWgbbNoa8R/Lb/AN+Woa02xICjY3UaIo6hwep/V227Avx+&#10;nGuu25uzdbIhp/nNrmNd7nt/Rri3fVHqlF7Kb8SyHHmtvqNIA3Ha+rd+a1eokOHCQfHPdTw5mcRW&#10;hYjy8LsaPnQoa5/ohu217gwNIgguOwe0/Fd3sbW0Vs+hWAxvwaNjfyI9tVFpa62ttjmHcwvaCQRq&#10;C1x+imNdY1A/sn/ahPMJVpVMrWbrZ81j/XNs9Fb5Xt/FloW+Kat25sg+AP8AArP690i7qnTji0WN&#10;rs9RljXWTt9u6W+yf3lBLUGmzgyRjlgSaAIu2xjnfRS/96qs/exqa4cEdj+XVSxMbIpw8am3abaq&#10;mV2FplpcxoYS3cG+ClZXY5pAaSe3xCXZIlHi0Ip5b6yB+F1jF6nUPpNa8+bqTte3/rmO9i2uoVNu&#10;xvUr9wZD2HxYRu/6hB+sPT8nL6V+iqc/Ix3iytgEucP5uxjf+tv3f9aUugtzT0yunLx7KbKCaYsb&#10;G5g91T2z9L2O9P8A62q84euUa0lq3ZZIy5fDkEo8eEnFIXqYfof4P6LlO3V2Nsbzz8T3H9tq0drM&#10;nH2T2BY7uP8ARu/s/wA3Ylb0bNc5zGMArJljnOA+Gn0kbD6TnVAix1QgyG7iefpt+is7NyuUm4wk&#10;fouyZ8RiCMkeIba6v//T9VSSSSUpJJJJSkkkklKTQE6SSmO1MWKaSSkJqHaR8FE1vA0P4f6tVhMk&#10;prOrP7s/AwolrhwXD5SrZ2903sTTSdWl6l0ke5scFzQQfuTetkDSK3+erVd9ib9GlopqDJeNCwCf&#10;P/zlN9pMkBoB7ggq5+iS/Roqafr2HQAHy2uJ/KmDslw0DvhtDf8AqiVe9icbUkP/2f/tGs5QaG90&#10;b3Nob3AgMy4wADhCSU0EBAAAAAAAMhwBWgADGyVHHAIAAAIABBwCdAAeKGMpIFJvbWVvMTIzMiB8&#10;IERyZWFtc3RpbWUuY29tOEJJTQQlAAAAAAAQhlWBdsOflMngN+9ie+LqWDhCSU0EOgAAAAAA5QAA&#10;ABAAAAABAAAAAAALcHJpbnRPdXRwdXQAAAAFAAAAAFBzdFNib29sAQAAAABJbnRlZW51bQAAAABJ&#10;bnRlAAAAAENscm0AAAAPcHJpbnRTaXh0ZWVuQml0Ym9vbAAAAAALcHJpbnRlck5hbWVURVhUAAAA&#10;AQAAAAAAD3ByaW50UHJvb2ZTZXR1cE9iamMAAAAMAFAAcgBvAG8AZgAgAFMAZQB0AHUAcAAAAAAA&#10;CnByb29mU2V0dXAAAAABAAAAAEJsdG5lbnVtAAAADGJ1aWx0aW5Qcm9vZgAAAAlwcm9vZkNNWUsA&#10;OEJJTQQ7AAAAAAItAAAAEAAAAAEAAAAAABJwcmludE91dHB1dE9wdGlvbnMAAAAXAAAAAENwdG5i&#10;b29sAAAAAABDbGJyYm9vbAAAAAAAUmdzTWJvb2wAAAAAAENybkNib29sAAAAAABDbnRDYm9vbAAA&#10;AAAATGJsc2Jvb2wAAAAAAE5ndHZib29sAAAAAABFbWxEYm9vbAAAAAAASW50cmJvb2wAAAAAAEJj&#10;a2dPYmpjAAAAAQAAAAAAAFJHQkMAAAADAAAAAFJkICBkb3ViQG/gAAAAAAAAAAAAR3JuIGRvdWJA&#10;b+AAAAAAAAAAAABCbCAgZG91YkBv4AAAAAAAAAAAAEJyZFRVbnRGI1JsdAAAAAAAAAAAAAAAAEJs&#10;ZCBVbnRGI1JsdAAAAAAAAAAAAAAAAFJzbHRVbnRGI1B4bEBywAAAAAAAAAAACnZlY3RvckRhdGFi&#10;b29sAQAAAABQZ1BzZW51bQAAAABQZ1BzAAAAAFBnUEMAAAAATGVmdFVudEYjUmx0AAAAAAAAAAAA&#10;AAAAVG9wIFVudEYjUmx0AAAAAAAAAAAAAAAAU2NsIFVudEYjUHJjQFkAAAAAAAAAAAAQY3JvcFdo&#10;ZW5QcmludGluZ2Jvb2wAAAAADmNyb3BSZWN0Qm90dG9tbG9uZwAAAAAAAAAMY3JvcFJlY3RMZWZ0&#10;bG9uZwAAAAAAAAANY3JvcFJlY3RSaWdodGxvbmcAAAAAAAAAC2Nyb3BSZWN0VG9wbG9uZwAAAAAA&#10;OEJJTQPtAAAAAAAQASwAAAABAAEBLAAAAAEAAThCSU0EJgAAAAAADgAAAAAAAAAAAAA/gAAAOEJJ&#10;TQQNAAAAAAAEAAAAHjhCSU0EGQAAAAAABAAAAB44QklNA/MAAAAAAAkAAAAAAAAAAAEAOEJJTQQK&#10;AAAAAAABAAA4QklNJxAAAAAAAAoAAQAAAAAAAAACOEJJTQP1AAAAAABIAC9mZgABAGxmZgAGAAAA&#10;AAABAC9mZgABAKGZmgAGAAAAAAABADIAAAABAFoAAAAGAAAAAAABADUAAAABAC0AAAAGAAAAAAAB&#10;OEJJTQP4AAAAAABwAAD/////////////////////////////A+gAAAAA////////////////////&#10;/////////wPoAAAAAP////////////////////////////8D6AAAAAD/////////////////////&#10;////////A+gAADhCSU0ECAAAAAAAEAAAAAEAAAJAAAACQAAAAAA4QklNBB4AAAAAAAQAAAAAOEJJ&#10;TQQaAAAAAANfAAAABgAAAAAAAAAAAAAEvAAACfYAAAAVAGQAcgBlAGEAbQBzAHQAaQBtAGUAXwBt&#10;AF8AMQAzADcAMQA3ADcANQA2AAAAAQAAAAAAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAn2AAAE&#10;vAAAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAAAAABAAAAABAAAAAAAAbnVsbAAAAAIA&#10;AAAGYm91bmRzT2JqYwAAAAEAAAAAAABSY3QxAAAABAAAAABUb3AgbG9uZwAAAAAAAAAATGVmdGxv&#10;bmcAAAAAAAAAAEJ0b21sb25nAAAEvAAAAABSZ2h0bG9uZwAACfYAAAAGc2xpY2VzVmxMcwAAAAFP&#10;YmpjAAAAAQAAAAAABXNsaWNlAAAAEgAAAAdzbGljZUlEbG9uZwAAAAAAAAAHZ3JvdXBJRGxvbmcA&#10;AAAAAAAABm9yaWdpbmVudW0AAAAMRVNsaWNlT3JpZ2luAAAADWF1dG9HZW5lcmF0ZWQAAAAAVHlw&#10;ZWVudW0AAAAKRVNsaWNlVHlwZQAAAABJbWcgAAAABmJvdW5kc09iamMAAAABAAAAAAAAUmN0MQAA&#10;AAQAAAAAVG9wIGxvbmcAAAAAAAAAAExlZnRsb25nAAAAAAAAAABCdG9tbG9uZwAABLwAAAAAUmdo&#10;dGxvbmcAAAn2AAAAA3VybFRFWFQAAAABAAAAAAAAbnVsbFRFWFQAAAABAAAAAAAATXNnZVRFWFQA&#10;AAABAAAAAAAGYWx0VGFnVEVYVAAAAAEAAAAAAA5jZWxsVGV4dElzSFRNTGJvb2wBAAAACGNlbGxU&#10;ZXh0VEVYVAAAAAEAAAAAAAlob3J6QWxpZ25lbnVtAAAAD0VTbGljZUhvcnpBbGlnbgAAAAdkZWZh&#10;dWx0AAAACXZlcnRBbGlnbmVudW0AAAAPRVNsaWNlVmVydEFsaWduAAAAB2RlZmF1bHQAAAALYmdD&#10;b2xvclR5cGVlbnVtAAAAEUVTbGljZUJHQ29sb3JUeXBlAAAAAE5vbmUAAAAJdG9wT3V0c2V0bG9u&#10;ZwAAAAAAAAAKbGVmdE91dHNldGxvbmcAAAAAAAAADGJvdHRvbU91dHNldGxvbmcAAAAAAAAAC3Jp&#10;Z2h0T3V0c2V0bG9uZwAAAAAAOEJJTQQoAAAAAAAMAAAAAj/wAAAAAAAAOEJJTQQUAAAAAAAEAAAA&#10;AThCSU0EDAAAAAARjQAAAAEAAACgAAAATAAAAeAAAI6AAAARcQAYAAH/2P/tAAxBZG9iZV9DTQAC&#10;/+4ADkFkb2JlAGSAAAAAAf/bAIQADAgICAkIDAkJDBELCgsRFQ8MDA8VGBMTFRMTGBEMDAwMDAwR&#10;DAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAENCwsNDg0QDg4QFA4ODhQUDg4ODhQRDAwMDAwR&#10;EQwMDAwMDBEMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwMDAwM/8AAEQgATACgAwEiAAIRAQMRAf/d&#10;AAQACv/EAT8AAAEFAQEBAQEBAAAAAAAAAAMAAQIEBQYHCAkKCwEAAQUBAQEBAQEAAAAAAAAAAQAC&#10;AwQFBgcICQoLEAABBAEDAgQCBQcGCAUDDDMBAAIRAwQhEjEFQVFhEyJxgTIGFJGhsUIjJBVSwWIz&#10;NHKC0UMHJZJT8OHxY3M1FqKygyZEk1RkRcKjdDYX0lXiZfKzhMPTdePzRieUpIW0lcTU5PSltcXV&#10;5fVWZnaGlqa2xtbm9jdHV2d3h5ent8fX5/cRAAICAQIEBAMEBQYHBwYFNQEAAhEDITESBEFRYXEi&#10;EwUygZEUobFCI8FS0fAzJGLhcoKSQ1MVY3M08SUGFqKygwcmNcLSRJNUoxdkRVU2dGXi8rOEw9N1&#10;4/NGlKSFtJXE1OT0pbXF1eX1VmZ2hpamtsbW5vYnN0dXZ3eHl6e3x//aAAwDAQACEQMRAD8A9UJh&#10;BfcQYJDfyozuFWup3HcCAR9L4IFTF94I0lx8SqD2XC47QTRY7cI4Y9384P6r3e9XQahwPUPjwEz7&#10;DG5zg1o7cN+f7yCmtdYBU9zTo1pDfkFyL865n1vxsdziabmNrcJ0/SNdWD/nLtg+rKqsdW1tr2DW&#10;t/tn/rmvsd+bvYuO6j9degYWbbTk9MuxcrFeGmy6kPAcNWO/Q2ert/0Tv8Iz+bSpT0FFD6mstafT&#10;cGbHD/orn87pVt1kB0Q3a0njQuP/AH5bFudfZ6Zsx79uSxrm1+mQ4Eifcww+r+pc3exAdkZ5d6LO&#10;n2WP4a6xzWD+s+N6aKvUMeXi/RNNXFw7cDomQ65nqWF4Y0Aalp5WY/qeVhPrtxsYUWNIIdb3n8xt&#10;Tf0j/U+h7GLocjpf1jyscV15OPjsbq5tALnT/Wf7nO/65Ssx3TsboIN5fZd1XIBay+8ya2/4W2pn&#10;0GP/AJf87/wmxWMYJsADX+XytfMTAAykajHfvL++0q+hdM6zm33XX/snqORbNOGWl7J2/St1/n/+&#10;Crsr+y/pP0PqWfo73Wfq31anp+NgdPxjfjsM2Orc2XOGrC9ryz+ceX2ORvq9hsrqs6pfo0tc2meR&#10;WP523+ta79Gsb6w9WyqKSar7KLcqz1Hmp7mEMqh7foFv0Xek1qnESDwRld78Xfqtw/ranOIEunDp&#10;6f0fS1OgdN6hiMy7cvFupyHC6w1vrcHRXW5ocG7fo+teruMQyzCbME41gg6H2jFuXQ19U6tifV3H&#10;fbkOfliip77XhpcXWe/3e3a7ax+xNd17IOZgY+RRj5Aym3bn2M9zS2r1Wtr/ADdr42PUGYkkXWmm&#10;n952OTkYmxHi178Owcfr36LIZmDQMdXa4j/R2j7Pkf5ljGWJB4quDnAejcNtje2p2/8AQs9n+Yuh&#10;y39Ltx6jd06u1lodUWzAGm/Z9H6D3LPq6j0y3ANmP0qlprJbZVcfUjb+isbx+76dn8tZfM4Qd5Af&#10;431dbFnkYAe1I16D6sf90fp/1XANjejZjqrnD9nZJnc4mK3H/Dae70vb+s7PzGfaa/0mF+l6zAZm&#10;ZA9O6twLfo3v0mP3nN/w7Ppbq/5+v9Zq/wAIgYvWRdSQzCxhfjyAzbLTJ3sfXpubuj/PVKj6wZed&#10;kuwswNqscAMdlJdWx+0bjjjc53p5G1n2jCf/AMfjf4D9LUnjw5YniJySiPUIjg4q2nxS/Sj+81M+&#10;PICZcAhR11Eqvr6f0Zuvf0XpdtwfmuD3cPZX7W2eDbvzfd/1vf8A8GqOZ17OxckMbi7MSpu00Vk/&#10;aG7P8KzefSzGNZ/OYv6K/wDcu/ftYuX6v6G0h1haSx0QLWD6T2s/Nur/AO1OP/1xifJx6rq9lvuY&#10;PoW8uZ+7P5z6v/BaUyHPTwSEeEDEflPql9MksnF6mhl5awZQNZP0tPmf/9D1VDKIhvHdJTRznWY7&#10;Q+tm5rjBPZpPEt/lLl+sfWnDwXOY95zMxugorI2sP/DW/Qp/4tm+5dm4MtY6t7Q4OBa5p1DmnRzS&#10;vOev/UirpuQcqnKqw+iGXWW3EufQf9BVX9PL3/8Aab/CfmXf8IFG+jls6t9Yuq9Vx34ljznMduxK&#10;Mf2sr7OOxx2elt9t9uV+Z/OL0WnEws/Jx786qh3W8Orb9ppaXsrcfpil9v0vTf8Azfq/zX6T0v8A&#10;CLzTpH1lczrVGN0UHE6YcnHrsZZtdbkMfYMey3Ot/es9b+ZZ+r4/+D/0i9JqGR+0MZmRi+jQ/wBS&#10;gVbgQfYL/WsDIY79JR6dSCgGOTdRgT6tzBa/6Vz3D7zqXIH7Vw6XuprbfdcLBVc5tL4a8lzfe+30&#10;/a1zHfQ3q39gwMnKdjnDdXXqC9pewgj95tldbPTd/pKLbkWrDpnJ3tDnb9u48hp0/wDIvSApacYJ&#10;skom3Gt86td47hP/AEdyRv8AXpdRmCrMY4khrq9BP5u3+T+99NBrFjWtBLJ+iWhsmR7fHamc2zUv&#10;fZtbyC4Vt/8AAgxyoz5rPZ9VV2j/AN0zx5fEOh+p0/xWV9FNtAx9rqqQAAxgDYDfoM95+gsfqX1W&#10;6Plu9S+28vDdjWCxoETu+jsP0ty0SQdKWtcfHV5H9qwsSs2sZNryxs6hgiSR9HfH/fE0c3zHTIQv&#10;GHENohB1TFzc3Ae/DpNrQ4Sxujoa382t+1zvpLM6nRlUdY6N6lNjQ24tc7aS0b2mnV7fZ+ctL7Vb&#10;Uz9E59ThJB3amdNW/wDkmonWet9Q6bf09tD2+lkZLar2vbulji1ujva5rlfx5fcxCZ30Ev70V+IS&#10;jLhiAfmq9OjF53dMeQdaXNePkYWPjObj9VyaP8HkNF7B46bbR/brd/4GuxZkl7X+pUx7gdp05/rT&#10;uWTm9UwceunMf0umwtcWOcNocz2/mO9L85m5R5oA2Sao3/jN3BmyHigMRlx9pw+Y+qPzcP7jgusG&#10;Dl7y4bWHbZ5sPua+P5P00us9Pdc0ZOM17iSINUzuB3/o7GfRt3t9bHs/07P+FXR5nVbqa2OxKaa2&#10;QWn27ufcxzI2e1BwvrBm3A1P9Ou2szLGwHNPtaNhJ+i72f8AbKzZwx4snH7khX7sOL/u4s0suWcB&#10;P2o7cMuKe8fGMYNbpuN1DqOKLcml+Nc1w9axzDVLwAa+o4jHe5u9v9Ip/Ms9Sr/B1+pr49mGLHY7&#10;7a782tu+2usiCAdvrMr/ADf+EZ/g/wDttc/n9f6xjZzHZV4diPcG7drWsY/831HNb6jse9v77v0P&#10;85/gUfqGJ67KupYDnVXVHdW4fTY8e19T2/R/4K2v6FjPZ/NvrT5DFw+5CAnGR14wJ8B8MXyNHJhm&#10;JATIjYuHAfSfDj9L/9H0DJ+tP1dxv57qOOI7NeHn7q96ysv/ABj/AFTpHsyLMl37tNTz+Njamryq&#10;x/Q8aftHUxc8csxa3Wf+CWejV/4Iq56z0wu2YuBflE8etZtH/bVDXf8An1O4e5A/H/oovwL33Uv8&#10;bNLQ4dLwHOd+bblvDGg/8TRvc7/t5cF136w9X67eLup5Bt2E+lS321sB/wBHU32/2/5xO7B6/mHd&#10;T0oUVngMY/8A6q5z1A9G6nU4fbcW2ur85zW6/wBlzx6aYUtXDtdW97mfSa0vbH71f6Vn/SYvoF2X&#10;iZOZjMpsa94/SQDqA5u5jv7TV4db0vExaH51OTY9lTZfU+sAkO/R/o7qLMijd7voZP2f/gvUXonR&#10;/rJn/svAGD0Qve7Hxw/NtsrpFhZU2r1Gtdtuv2+5taQ2U9scLGGR9o2gP5Og5/fmN+7+0hOqccm8&#10;N/wrA5p7bvo/+ilz/r/XXLIO/HwmnkU1OeY/r5voM/zVVzsT03Ns6x9YHVCvV9L7mNB3aa49TTZ/&#10;23alv0V5uzlXVU3vqfYATD9oIkbva5v+e1VH5FY+jI/rNJP/AEv/ACK5fMux8bLYzoV9v2ZzCcm0&#10;MscXWF0wz7V/NVsZ/LWDf9at24UY+VkuJ+nfb6bD5+nT+aqeTlcs8h4YE3+3zZYZsYj8we+szy0R&#10;rp4w357VUyc5jazdkWMqqaNbSNx8T6bW7Xbv+K9Rcb9o+sWU0OD68NrwDtqbLgCNP0lm967/AOrH&#10;R/R6Ph3Zx+1ZllfqWW3Dc73uc+sbj7vbT6acPh2UAGZAvpa45h0DUx8HqJtaX49tdDnNAfZy4Et9&#10;3p1tZXV/mpfXEBtGDbwW5YP3Df8A99XUi+0WRMg6aqh9YM/Cw8Gu3Pwm51LrQwscGkt9r3+o31Q7&#10;3exTjHHHAxGy/DOXuxPDxHsD/wB8maItvb4En7iVkdQx/UozMcCS39KwebTv/wCpXRbMY2F22C7u&#10;J1B9yC7FwDbvJcHuEcmD+b+6jOPFfiGXFzHBLi4ZdDt+lF5zprhldObUT7mg1SfFsOpd/memqJLq&#10;Lm3NGrTDm+I4ez+03/psW/h4v1dxsy3AoyLDkk+6hznaFgL/AGfo2/4N37/0ETOq6NRYG2YZvNg3&#10;F+4gEzrMub7v7KoZuX4o6yiK9J1v/ot0c1EZJAY8hjk9cYmPB6Zf35R9Lk5+PTmYhcfe1zfcR3af&#10;fub/ACv8MxUvq9n20ZL+mXzcQADtBdurjbXe3bu91LPbZ/pMX/hMRdFg9R6cwOrpw/s5a32cOHPu&#10;3fu7HuUOq9bz8HEP7PxavVaC5odO07f52tlVXp/pPz6/f71By/t4iYTzCQl+iIz/AMH1S4WPJLJM&#10;HF7J3uEpzhHh8fTxv//SXS/8WeK2HXVGx3/CGB/mtXV4H1RxcZoFbGVDwraB+K6ZtTQphoCVKciv&#10;oWK0aiUQ9Fx+wIWoklSnkur/AFG6bn1PaG+g+wQ59YBaRIPvp9re35ivdN6Xb03p2P0/Hsd6eMwV&#10;h5Aa5wH72xb0BMWAoUpzTg13M23hx/tFDd9XujveLHYtRtaBts2hrxH8tv8A35ahrTbEgKNjdRoi&#10;jqHB6n9XbbsC/H6ca67bm7N1siGn+c2uY13ue39GuLd9UeqUXspvxLIcea2+o0gDcdr6t35rV6iQ&#10;4cJB8c91PDmZxFaFiPLwuxo+dChrn+iG7bXuDA0iCC47B7T8V3extbRWz6FYDG/Bo2N/Ij21UWlr&#10;ra22OYdzC9oJBGoLXH6KY11jUD+yf9qE8wlWlUytZutnzWP9c2z0Vvle38WWhb4pq3bmyD4A/wAC&#10;s/r3SLuqdOOLRY2uz1GWNdZO327pb7J/eUEtQabODJGOWBJoAi7bGOd9FL/3qqz97GprhwR2P5dV&#10;LExsinDxqbdptqqZXYWmWlzGhhLdwb4KVldjmkBpJ7fEJdkiUeLQinlvrIH4XWMXqdQ+k1rz5upO&#10;17f+uY72La6hU27G9Sv3BkPYfFhG7/qEH6w9PycvpX6Kpz8jHeLK2AS5w/m7GN/62/d/1pS6C3NP&#10;TK6cvHspsoJpixsbmD3VPbP0vY70/wDrarzh65RrSWrdlkjLl8OQSjx4ScUheph+h/g/ouU7dXY2&#10;xvPPxPcf22rR2sycfZPYFju4/wBG7+z/ADdiVvRs1znMYwCsmWOc4D4afSRsPpOdUCLHVCDIbuJ5&#10;+m36Kzs3K5SbjCR+i7JnxGIIyR4htrq//9P1VJJJJSkkkklKSSSSUpNATpJKY7UxYppJKQmodpHw&#10;UTW8DQ/h/q1WEySms6s/uz8DCiWuHBcPlKtnb3TexNNJ1aXqXSR7mxwXNBB+5N62QNIrf56tV32J&#10;v0aWimoMl40LAJ8//OU32kyQGgHuCCrn6JL9Gipp+vYdAAfLa4n8qYOyXDQO+G0N/wCqJV72JxtS&#10;Q//ZADhCSU0EIQAAAAAAXQAAAAEBAAAADwBBAGQAbwBiAGUAIABQAGgAbwB0AG8AcwBoAG8AcAAA&#10;ABcAQQBkAG8AYgBlACAAUABoAG8AdABvAHMAaABvAHAAIABDAEMAIAAyADAAMQA1AAAAAQA4QklN&#10;BAYAAAAAAAcABwAAAAEBAP/hDpBodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvADw/eHBhY2tl&#10;dCBiZWdpbj0i77u/IiBpZD0iVzVNME1wQ2VoaUh6cmVTek5UY3prYzlkIj8+IDx4OnhtcG1ldGEg&#10;eG1sbnM6eD0iYWRvYmU6bnM6bWV0YS8iIHg6eG1wdGs9IkFkb2JlIFhNUCBDb3JlIDUuNi1jMDY3&#10;IDc5LjE1Nzc0NywgMjAxNS8wMy8zMC0yMzo0MDo0MiAgICAgICAgIj4gPHJkZjpSREYgeG1sbnM6&#10;cmRmPSJodHRwOi8vd3d3LnczLm9yZy8xOTk5LzAyLzIyLXJkZi1zeW50YXgtbnMjIj4gPHJkZjpE&#10;ZXNjcmlwdGlvbiByZGY6YWJvdXQ9IiIgeG1sbnM6eG1wPSJodHRwOi8vbnMuYWRvYmUuY29tL3hh&#10;cC8xLjAvIiB4bWxuczpkYz0iaHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8iIHhtbG5z&#10;OnBob3Rvc2hvcD0iaHR0cDovL25zLmFkb2JlLmNvbS9waG90b3Nob3AvMS4wLyIgeG1sbnM6eG1w&#10;UmlnaHRzPSJodHRwOi8vbnMuYWRvYmUuY29tL3hhcC8xLjAvcmlnaHRzLyIgeG1sbnM6eG1wTU09&#10;Imh0dHA6Ly9ucy5hZG9iZS5jb20veGFwLzEuMC9tbS8iIHhtbG5zOnN0RXZ0PSJodHRwOi8vbnMu&#10;YWRvYmUuY29tL3hhcC8xLjAvc1R5cGUvUmVzb3VyY2VFdmVudCMiIHhtcDpNb2RpZnlEYXRlPSIy&#10;MDE1LTA3LTEzVDA5OjQxOjE4LTA3OjAwIiB4bXA6Q3JlYXRvclRvb2w9IkFkb2JlIFBob3Rvc2hv&#10;cCBDUzMgV2luZG93cyIgeG1wOkNyZWF0ZURhdGU9IjIwMTQtMDYtMDNUMDg6MTk6MzQtMDc6MDAi&#10;IHhtcDpNZXRhZGF0YURhdGU9IjIwMTUtMDctMTNUMDk6NDE6MTgtMDc6MDAiIGRjOnJpZ2h0cz0i&#10;KGMpIFJvbWVvMTIzMiB8IERyZWFtc3RpbWUuY29tIiBkYzpmb3JtYXQ9ImltYWdlL2pwZWciIHBo&#10;b3Rvc2hvcDpDb2xvck1vZGU9IjQiIHBob3Rvc2hvcDpJQ0NQcm9maWxlPSJVLlMuIFdlYiBDb2F0&#10;ZWQgKFNXT1ApIHYyIiB4bXBSaWdodHM6TWFya2VkPSJGYWxzZSIgeG1wTU06SW5zdGFuY2VJRD0i&#10;eG1wLmlpZDo1MzViZjQ2ZC03YjczLTFjNGQtYTQxZi1iNTc2MTAzNmMyNGIiIHhtcE1NOkRvY3Vt&#10;ZW50SUQ9ImFkb2JlOmRvY2lkOnBob3Rvc2hvcDpmNGRiZTYzNC0yOTdkLTExZTUtOWEwZC1jZjM0&#10;NmViNDc4MWYiIHhtcE1NOk9yaWdpbmFsRG9jdW1lbnRJRD0ieG1wLmRpZDplOTllNGJiZC01YzJi&#10;LTIzNGMtODM2Mi1kYTdjNjIzNjEyMTAiPiA8eG1wTU06SGlzdG9yeT4gPHJkZjpTZXE+IDxyZGY6&#10;bGkgc3RFdnQ6YWN0aW9uPSJzYXZlZCIgc3RFdnQ6aW5zdGFuY2VJRD0ieG1wLmlpZDplOTllNGJi&#10;ZC01YzJiLTIzNGMtODM2Mi1kYTdjNjIzNjEyMTAiIHN0RXZ0OndoZW49IjIwMTUtMDctMTNUMDk6&#10;NDE6MTgtMDc6MDAiIHN0RXZ0OnNvZnR3YXJlQWdlbnQ9IkFkb2JlIFBob3Rvc2hvcCBDQyAyMDE1&#10;IChXaW5kb3dzKSIgc3RFdnQ6Y2hhbmdlZD0iLyIvPiA8cmRmOmxpIHN0RXZ0OmFjdGlvbj0ic2F2&#10;ZWQiIHN0RXZ0Omluc3RhbmNlSUQ9InhtcC5paWQ6NTM1YmY0NmQtN2I3My0xYzRkLWE0MWYtYjU3&#10;NjEwMzZjMjRiIiBzdEV2dDp3aGVuPSIyMDE1LTA3LTEzVDA5OjQxOjE4LTA3OjAwIiBzdEV2dDpz&#10;b2Z0d2FyZUFnZW50PSJBZG9iZSBQaG90b3Nob3AgQ0MgMjAxNSAoV2luZG93cykiIHN0RXZ0OmNo&#10;YW5nZWQ9Ii8iLz4gPC9yZGY6U2VxPiA8L3htcE1NOkhpc3Rvcnk+IDwvcmRmOkRlc2NyaXB0aW9u&#10;PiA8L3JkZjpSREY+IDwveDp4bXBtZXRhPiAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAg&#10;ICAgICAgICAgICAgICAgICAgICAgIDw/eHBhY2tldCBlbmQ9InciPz7/4v/iSUNDX1BST0ZJTEUA&#10;AQkACIBwQURCRQIQAABwcnRyQ01ZS0xhYiAH0AAHABoABQApADVhY3NwQVBQTAAAAABBREJFAAAA&#10;AAAAAAAAAAAAAAAAAQAA9tYAAQAAAADTLUFEQkUAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAApkZXNjAAAA/AAAAHRjcHJ0AAABcAAAACt3dHB0AAABnAAAABRB&#10;MkIwAAABsAAAogZBMkIyAAABsAAAogZBMkIxAACjuAAAogZCMkEwAAFFwAACOLRCMkExAAN+dAAC&#10;OLRCMkEyAAW3KAACOLRnYW10AAfv3AAAkJFkZXNjAAAAAAAAABpVLlMuIFdlYiBDb2F0ZWQgKFNX&#10;T1ApIHYyAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAHRleHQAAAAAQ29weXJpZ2h0IDIwMDAgQWRvYmUg&#10;U3lzdGVtcywgSW5jLgAAWFlaIAAAAAAAALVaAAC8ZwAAkjBtZnQyAAAAAAQDCQAAAQAAAAAAAAAA&#10;AAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAABAAACAAACJAQdBdoHaQjZCjYLhQzHDf8PMRBeEYsS&#10;txPiFQsWMhdXGHkZmBq1G9Ic7x4lH1kghyGyItoj/yUjJkQnZiiGKacqxyvoLQguKC9IMGkxiTKm&#10;M8I03jX7Nxg4NTlROm07iTylPcI+3j/4QRFCKUNCRFxFdUaPR6lIw0ndSvdMEk0sTkNPWVBvUYZS&#10;nFOyVMlV31b2WA1ZI1o6W1FcZl14Xopfm2CtYb5iz2PgZPFmAmcSaCNpM2pCa1JsXm1nbnFvenCD&#10;cYxylHOcdKN1qnaxd7d4vXnDesh7zXzOfc1+zH/LgMmBx4LFg8KEv4W7hreHs4iuiamKpIuejJiN&#10;kY6Gj3uQcJFkkliTTJRAlTOWJpcZmAyY/5nymuSb1pzInbuerZ+foI6hfKJqo1ekRaUzpiCnDqf8&#10;qOqp16rFq7Osoa2Prn2va7BZsUeyNrMktBK1ALXtttq3yLi1uaO6kLt+vGu9Wb5HvzXAIsEQwf7C&#10;7MPaxMfFtcajx5HIfslsylnLRMwuzRjOAc7rz9XQvtGn0pDTedRh1UnWMdcY2ADY5tnN2rLbmNx9&#10;3WLeR98s4BDg9OHY4rvjnuR75VfmM+cO5+jowema6nHrSOwd7PDtw+6W73bwVfEz8g/y6vPD9Jz1&#10;c/ZJ9x738/jG+ZX6Yfsp++v8p/1c/gv+tP9a//8AAAHoA6cFLAaEB78I5woECxYMHA0eDhwPGRAX&#10;ERQSEBMLFAQU/BXzFuYX2BjMGdYa3hvhHOEd3x7bH9Yg0SHLIsQjviS4JbMmrieqKKYpoiqgK54s&#10;nS2aLpUvkTCNMYkyhjODNIE1fzZ/N384gDmCOn87fjx8PXw+fD99QH9BgkKFQ4lEjUWSRphHmkib&#10;SZ1Kn0ujTKZNqk6vT7RQulHAUsdTzlTVVddW2VfbWN5Z4FrjW+dc6l3tXvFf9WD4YfxjAGQDZQFl&#10;/2b8Z/po+Gn1avNr8Gzubetu6G/lcOFx3nLac9Z0zXXDdrl3r3ileZt6kHuFfHp9b35kf1iATYFB&#10;gjWDKYQchRCF/obth9uIyom4iqaLlYyDjXGOYI9OkD2RLJIbkwqT+pTpldmWyZe6mKeZk5qAm22c&#10;Wp1InjafJaAUoQSh9aLmo9ikyqW9prGnpqibqZGqh6t/rHetb65nr2CwWrFUsk+zTLRJtUa2RbdE&#10;uEW5RrpIu0q8Tr1Svle/XcBjwWrCcsN7xITFisaQx5bIncmlyq3Ltsy/zcjO0s/c0ObR8dL71AbV&#10;EtYe1yrYN9lE2lHbXtxr3Xneht+U4JzhouKo463ksuW25rrnvejA6cPq1Ovl7PXuBO8S8CDxLPI4&#10;80P0TvVZ9mP3avhu+W/6bPtk/Fb9RP4v/xf//wAAAgUD2AVoBsYIBgkyClILZQxyDXgOeg96EHoR&#10;eRJ1E3AUaBVeFlIXRRg3GSkaNBs9HEAdPx46HzQgLCEjIhkjDyQEJPkl7ibjJ9gozCnBKrYrqyyf&#10;LZMuhy98MHAxZDJZM000QTU2Nis3ITgWOQs6ADr2O+084z3bPtM/y0DEQb1Ct0OyRKxFpkahR5xI&#10;l0mUSpBLjkyLTYpOiU+IUIhRiVKIU4hUiFWIVolXiliLWY1aj1uRXJNdll6YX5tgnWGfYqBjoWSj&#10;ZaRmpmenaKhpqWqqa6psq22rbqtvq3CpcahypXOjdKB1nXaZd5V4kXmMeod7gnx8fXZ+b39pgGGB&#10;WoJRg0iEPoU1hiuHIYgXiQyKAor3i+2M4o3Yjs2Pw5C5ka+SpZOclJKViZaAl3iYcJlqmmObXpxZ&#10;nVWeUp9QoE+hT6JQo1KkVaVZpl+nZqhuqXiqgquOrJytq667r8yw37Hzswm0ILU4tlG3bLiHuaS6&#10;wrvhvQG+Ib9DwGXBh8Kqw87E8cYVxznIXsmCyqbLysztzhDPMtBU0XTSlNOy1M/V69cG2B7ZNtpM&#10;22HcdN2H3pjfp+Cz4b7ix+PN5NHl0ubQ58zoxOm66qzrm+yH7W/uWO9c8FvxVvJM8z30KvUS9fb2&#10;1vez+I35Yvov+vT7sfxm/RH9s/5N/uH/cf//AAAB2QONBQkGVAd/CJYJoQqkC58Mkw2CDnAPXxBM&#10;ETcSIRMJE/AU1hW7Fp8XgxiBGX0adBtmHFUdQR4sHxcgACDqIdMivSOmJJAleiZkJ04oOSklKhAq&#10;/SvqLNctxC6xL54wjDF5MmczVTRENTI2IjcROAE48TniOtM7xDy1PaY+mD+KQH1Bb0JiQ1VESUU8&#10;RjBHI0gXSQtJ/0rzS+hM3E3QTsVPuVCtUaFSlVOIVHpVbVZfV1FYQ1k1WiZbGFwJXPpd617cX8xg&#10;vWGsYptjiWR4ZWZmVGdCaDBpHmoLavhr5WzSbb5uqm+WcIJxbHJWc0B0KXUSdft25HfNeLZ5nnqG&#10;e258Vn0+fiV/DX/0gNuBwoKog42EcoVXhjuHIIgFiOqJz4qzi5iMfY1ijkePLZASkPiR3pLEk6qU&#10;kZV4lmCXR5gvmRiaAZrqm9Scv52qnpafg6BxoV+iT6M/pDClIqYVpwin/ajzqeqq4qvbrNWt0K7L&#10;r8ewxLHCssGzwbTCtcW2yLfNuNO527rju+28+L4EvxHAIMEwwkDDUsRmxXrGj8emyL7J1srxzAzN&#10;Ks5Hz2PQgNGf0r/T4NUD1ifXTNhz2ZvaxNvv3RreRt9z4KHhz+MC5E3lmebn6DbphurY7CvtgO7X&#10;8DHxkPLv9E31qvcE+Fr5q/r2/Dr9e/67////AIAAgADltH/Nf1TMP3+lfsOyjH+UfmmYf3+efkx9&#10;43/BfmNiQX/+fpJEYYB/fwUfZIH+gBz8uH50i3nkD35XibLK235PiBSxPn5chrSXL36ChZt8k36+&#10;hLpg6X8Pg/RDAH+Wg3gdooDkg9/6o30llwjiSH0clDHJWH0lkXqvzn1Ljx6V1n2GjQ17Tn3Xizxf&#10;tH43iYlBy37AiC0cBH/PiBH4v3wXorDggnwXnsnHsnwrmxSuRXxbl6OUc3yrlKZ6Dn0MkeZelX13&#10;j09Atn3/jS0ajH7Ei8n3CXtHrnXe2ntEqXrGG3tdpMSs0nuWoGaTEHvqnFp42nxbmLtdiHzPlU0/&#10;uX1SkosZPH3GjvD1hXqqul3dWXqftEjEp3qzrourfHrwqT2R4ntMpE53snvAn7pci3w9m48+03y8&#10;mHYYF3zbkEn0OHovxnLcDXobvzvDYnonuHOqTXpksjaQ33rJrHF20ntEpxBbrnvAojA+DHw7nw8X&#10;HHwHj6DzHXnR0sja8Xm0ymHCSXm4wo2pP3nwu2GP53pZtM52BnrdrsZbBnteqYc9Y3vQpNMWSXtS&#10;jxHyKnmM34TZ/Xlm1dPBVXlgzO6oVnmUxOKPE3n+vZJ1S3qGtwdaaXsMsdw82nt6qSUVnnrIjp3t&#10;7YkTfivWfogAfbG+zYcFfVemtYYwfTOOGoWEfUh00IT8fYxaa4Sbfeg9joSffosYi4Z6gAHryYeu&#10;iQjVAIajh329jYW5hiGlfoT4hQOM0IRkhCpzfYP0g4hZD4Oogwc8OYO4guAW+YV3hAPp+4Zwk/jT&#10;U4V3kXW8EIScjxmkFIP1jROLiYN1i1ZyVYMXidVX/4LYiHw7LILrh5QViIR7h6joUoVznvjRsoSD&#10;m4G6f4OymDuioYMOlTqKOIKgkqFxKYJQkENW94Ibjhw6NIIujJYUOIOJisnmyISqqhjQMoO7pa25&#10;BoLxoYKhP4JVnaSI7oHjmhJwC4GjludWAoF1k/85U4GGkgwTFYKajOflY4QMtWLO1oMdsAO3tYJS&#10;quqgBYG5pi6H1YFOocZu/YEJnbxVH4DjmjM4iYDzmDgSH4G8jEHkL4OLwNrNrIKcuoK2koHOtHqe&#10;9IE2rt+G6IDTqbBuMYCTpO1UXIBloNg33YB0nlgRVIEDi7fjKYMkzJXMr4I2xTu1mIFlvkOeA4DK&#10;t8uGCYBpsd1td4AzrI1TxoAIqFY3TYAKo1wQroBsi0fiToLQ2LvL2oHm0E60xIETyGGdNYB0wRSF&#10;ToASunps1X/ftM1TPH+6sEg20X+8pRAQKn/0iu7dPJJhfJjHa5B6fEOxVo6yfBCax40afBGDl4u3&#10;fElrnoqCfLFSdYmIfTI2joknfgERMovWf97bRpEthsvGBY9ChYSwKo2DhG+Zsov8g5CCg4qtgvJq&#10;jImNgohRXoijgkA1eohJgmAQBIqYg4bZs5AAkSTEnY4iju2u/YxjjN+YgIrxiyaBVYmzibJpaoim&#10;iHxQSofLh3Y0dod5hwUO+olWhrvYR48Im5LDLo0ymHutgYuGlZeXHooTkv2AF4jokL5oU4fmjrxP&#10;W4cTjP8znYbCjB0OFIgoiYTW6Y5KphXB0Yx4oiasJIrUnnOV0olomwp+5ogyl+pnS4c+lS1OfYZv&#10;kswy2YYckcENTocliP/Vp42xsMfAm4virACq9oo+p3eUtIjWo0F94oekn1xmWIanm9pNtYXdmPky&#10;LIWKl/IMqIZLiI/UkI0zu6W/kotntgWp8onCsKaTvohbq6R9CocwpwhlnoY2oudNDIVfn68xnYUL&#10;nT8MHoWXiDHTo4zLxse+s4sDwEmpFoleuhSS54f0tEl8QobMrwRk9oXcqndMh4UFp2UxJISioToL&#10;roUEh+bS4Ixy0le9+4qwyvGoXYkNw+GSMYejvVN7nYZ6t3xkaYWLssdMDYS9rmcwt4RcoPALVYSO&#10;h6nM+5vye1u4k5lHeyGj9pa4ewmO3pRgeyZ5FZJFe3hiaZBle/lKco7afJMvY441fX4KfpAff8DL&#10;OprihP23Zpgjg+ejAZWZgvyN+pNNgkt4K5FDgdhhfI91gZpJfo33gYEueY1XgeMJz46bgwjJ05nf&#10;jq22HJcljMKh5ZSYiviM4ZJbiYl3IZBeiFRgg46eh15ImI0qhqAtp4yMhp0JNY1HhejIqJjnmI60&#10;45Y9lc6gp5O9kzSLu5FykO12A4+Gjv9ff43SjVJHsYxmi/ss3ovMi80Ir4wfhd/HfJgsooazxpWE&#10;nvqfe5MLm6yKhJDSmKp07I7ZlfRej40xk6BG7ovFkcQsO4snkb4IPIshhZHGX5ebrKWyspT1qFme&#10;bJJ+pEqJhJBKoI10AY5TnSNduIydmidGQYs0l/crroqUlzsH24pMhVDFZpcmtuyxyZSAsd6diZII&#10;rQ6Iqo/VqJpzQI3lpI9dE4wwoRNFsYq0ntMrOooSm8gHi4mbhRrEkpbDwXixB5Qeu6WcyZGnthaH&#10;7o9ysO5yj42FrFVcfYvaqJlFPopcpkEq2YmonPkHSokLhO7D4pZuzHmwZ5PKxdicKJFWv4WHTo8j&#10;ubNx/o02tKpcA4uNsRNE1YoarEIqfIlpnLoHFoiZhMu9P6XQenqqHKJoek2W0Z8cekWDFJwIenJu&#10;nZk4etRZLJaye2RCU5SifAon85PzfP0EqpN/f6a7s6Tig5SpKqFagpyWFZ4KgdCCYJr9gT5t25g6&#10;gOtYY5XCgM5BgpO8gNsnNJMLgXUEaJIDgpq6iKPrjMKoF6BoiwGVJJ0ViW6Ba5oXiCls8ZddhydX&#10;ipTvhmZAvJLuhegmjpI4hlsEL5C0gtS5fKMblfWm/Z+jk3qT/5xZkTmAX5lOjzNr9ZadjZFWrZQ0&#10;jDFAApI0izkl+ZF3i9kD/Y+SgrK4lqJVn2imCp7pnDOS/puqmT9/VpimlotrBJXYlC5V2ZN8kj8/&#10;UpF+kOwlbpC/kVYD046Zgpa3o6HIqQKlNZ5VpRWSLpsRoWt+gpgRnhlqOZVWmyJVIpLrmKw+w5Ds&#10;lz8lAZAnlgsDr43Ign22y6FXsr2kbZ3hrh6RbJqdqcZ9ypegpdFplpTrolJUlpKAn4M+T5BsnlQk&#10;rI+gmMwDkY0agmm2D6D+vLajxp2Ct2GQypo9slx9LJc/rcxpAZSOqeBUF5Itpw0975ASpMMkZY8w&#10;mJsDeYyNglm1caCvxyyjPJ0twReQQZnqu198pZbwtj9oiJRAshJTs5Hgr0c9m4/SqagkH470mGwD&#10;ZYwdgkyuHq/+eeScKaveebaKEKfeebJ3iqQXeeZkR6CYelBP+Z1zeuY6H5r2e40gKZqYfHEAAJXT&#10;f8qszq8ogoObaKrkgZmJfqbagOB2+6MTgGNjqJ+bgCZPU5x/gCM5dJoFgEwfoZmWgRcAAJSOgACr&#10;3649iy6aiqn+iY2IvaXtiBp2MaIwhvti5J68hiBOn5umhY441ZkshUsfLpirhkYAAJNwgACrEq1q&#10;k+eZqqk3kZqHzKUwj4R1UKFojb1iEp38jFFN6Jroizg4QZhqiqIeypfXi7MAAJJ4gACqQazKnLSY&#10;2qiYmcKG86SUlxd0daDPlMBhTZ1LkrBNQpo9kSg3v5e4kGsedZcUkGEAC5GSgAepkKwspcyYL6f8&#10;ojGGSKP5nuJzyqA1m+9gqpyymVxMr5mPl2s3TZcKluUeKJZflFgAG5DEgBKo4qu5rwOXoqd9qriF&#10;wqNypsNzQJ+so0NgKZw2oE9MQZkcnjs29paAnX0d85XIlEAAKJAZgBuoQqthuHSXGacbs3uFQ6MN&#10;rudyyJ9IquRfu5vWp6lL4ZjFpeM2sJYjousdzJVPlCYAM4+PgCKnuasVwl6WpqbEvKuE1qK2t3Fy&#10;Yp72svpfY5uGr7pLnJh1rR82e5XdpNYdp5UJlA0API8ggCifsLqEeXSO1bWreTp90bD8eTJsZKyL&#10;eWdaOKhkedRG76Suemox66HmewcX8KJye74AAJEogACeprm2gaSOQrTCgL19YrAFgA1r86uMf55Z&#10;uKdkf3JGbKOuf4MxbKDef8EXsKE7gLoAAJBugACd97jLidWNmrPeiEl8z68ahu5rVaqjhe1ZHqZ6&#10;hTRF4aLGhMww+p/shMQXgaAchgQAAI/LgACdaLfzkhCM+LMPj+d8Gq5SjftqqqnOjGNYfaWriy1F&#10;WaH2ilcwlZ8TiiwXXJ8cirAAAI8+gACc1bdGmmmMYrJhl6Z7e62mlTRqBqkkkxhX7aTwkV1E4aE/&#10;kDUwPp5SkCoXPp42jrgAAI7EgACcO7a/ou6L2bHRn5J6+q0PnI9pi6iPmfhXeaRal9ZEfaCSlnAv&#10;+J2elqQXJ51nj6gAAI5egACbyLY2q6CLcLFEp6V6mKyCpBNpL6gEoQVXJaPUnpdEOaAInUkvxJzw&#10;nCcXFZyoj5sAAI4KgACbSrXXtIyLIrDUr9t6V6wDq6to6ad5qDFW36NLpbBD/J+VpJ4vnJyGoDEX&#10;FZwXj5sAAI3FgACa2bWGveuKy7B0uIN6Dquhs7ZorKcbr+NWsqLvraBD3584qqcvkZwvoCkXH5u2&#10;j6IAAI2OgACR88VjeRiCH7/SeMtyFrp8eLlho7VpeOpQcbCneVM+C6xzeeQppqmWemoPZqtZewsA&#10;AI1DgACRN8SLgOaBtr7zf/hxwrmQf0phSrRtfuJQDa+efsQ9ratffuUpXahmfzIPhanDgEQAAIz+&#10;gACQzcOSiKiBR74IhydxXriehdxg27N1hPNPoa6fhFk9UqpahBkpI6dKhE4Pr6hPhO4AAIzBgACQ&#10;gcKpkGuA6L0jjl9w6be8jJVga7KGiyZPOq2yiiU9AKlqiZMo9qZIieMP2qcEiQIAAIyMgACQLMHo&#10;mE+AlLxblbVwkrbwk3RgC7G7kZVO6KzWkCY8w6iSj2ko16VjkBsQBKXhitQAAIxegACPx8FQoGKA&#10;Qru1nTdwTbZAmnNfz7EJmCxOrqwmlnE8lafQlbIowqSWlbwQK6Tjiu4AAIw4gACPZsDVqJR//Lsq&#10;pNBwFrWqoYdforBvnt9OiauTnQc8fac6nKwouKPgmm4QTqQGiwYAAIwZgACPJsBRsPV/zLqhrJNv&#10;9rUfqMtfja/jpdhOd6sJpBo8b6a8ov8os6NTm4UQbKNEixsAAIv/gACO1L/wucl/rrottJtv7bSb&#10;sC1fh69RrPpOe6pwq1w8gKYgp/Uo3KLIm6AQsKK4i0gAAIvrgACEtNCfePN118pZeINmrsRveFtX&#10;Eb7WeH1Gs7mTeNo1B7UIeVgg9rJ3ea4H67LZe0UAAIn5gACEYs+fgG51m8l+f2dmcMOMfq1Wzr3W&#10;fkRGcbh0fik02bPMflAg9rD+fp8IZ7Dqf+cAAIoWgACESs6Fh8V1b8h8hkFmQ8KFhPpWmby9hCFG&#10;P7dLg540vrKRg4EhC6+Vg/gI5q8og/4AAIovgACERs18jxZ1X8dsjRlmIMFyi2dWdrubihpGJLYo&#10;iUg0tbFmiP4hLK5JieQJXa2bhlUAAIpFgACEOcyYloV1WMZ4lAdmHcBwkfBWarqXkElGIbUVjyQ0&#10;xLBVjt8hWq0gj3sJzKxChqAAAIpYgACEHcvUniF1UMWkmxpmKL+OmJBWg7mvlplGOLQvlUs0469d&#10;lUohkqwYlEAKNKsbhuYAAIpogACD/ssspc91SsTvojlmN77MnztWobjpnP1GXLNum7k1Dq6am60h&#10;zasyltsKkaofhyUAAIp1gACD3MqaraZ1RcRUqXZmSr4opgFWwrg9o45GhLLCoqE1Pa34oOkiCqqC&#10;lwQK56lPh18AAIqAgACDvsoStcV1RcPFsOpmZL2TrPJW8rejqmZGwrIlqN81iK1WpDIiZanbl0EL&#10;R6iwh6AAAIqIgADyhntGeYra93uceaXC/Xv2edGqfXxYehyRcHzDeop3u307exZc9n3De6o/1n54&#10;fFwbFn/RfQ/wXHmQhO/ZOnoHg+jBcXqAgwSpFXr+gk6QHXuFgch2eXwXgWRbunyygQo+l31ngNQZ&#10;dX5fgNvuangmkHTXaHisjlG/13k3jFGnknnMip+OvHppiSV1N3sRh9VakXu6hpU9dnxrhYkX9nzv&#10;hRjsmHb4nAbVn3eFmNO+IHgaldGmAXi8kw2NUnlvkKZz9XonjmtZdXrbjE08bHuFioIWmnuIiN/q&#10;8HYFp6PUAHaTo2y8inctn2+khXfXm7mL73iRmEZyvnlalSxYZ3oXkjk7dXq3j9UVZHpXjBTpgnVL&#10;s1LSmXXVriK7KXZsqSijNXcZpH6KvXfaoCJxmHinnBNXbHlrmGY6lnoCla4UVnlnjcDoUHS5vx3R&#10;bXU9uPS5/nXOsv+iE3Z6rWSJuXdDqCxws3gWo05WkXjYnus51nlmnCoTcnimjSbnV3RMywvQeXTK&#10;w+q5BnVSvQChGXX5tnaIzHbEsGhv6HeequFV53hkphw5M3jjodESuXgIjKjmkXQD1ynPuHR5zwy4&#10;OnT2xzGgRXWUv8iH/3ZcuPdvL3c4suhVRngAri04pnh3pk0SJXeLjETh44Qud+XMM4OjeDu18oMu&#10;eJie/oLReQyHWoKLeZ1u8IJdektVYIJPewI5JoKZe9MT34SdfI7gH4Kggr3K94Ipgfe03YHFgU2d&#10;34F5gMyGI4FDgHRts4EpgEBUHoEwgB437oGDgCwSeIMggKbehIFKjavJToDhi96zUYCHii+cZ4BR&#10;iMOE1IAyh4xshoAuhoFTDIBAhY4254CNhOIRPIGyhHPc54AqmJfHpH/FldWxqn92kzqa6n9GkNSD&#10;fH88jsJrWH9IjN5SCH9kiyQ1+n+sieEQK4B1h8HbYH89o5LGJH7Yn+qwMn6QnGuZgX5pmSSCL35h&#10;lhdqOn5+k2hRFX6jkPM1IX7ij0oPQH9lilDaDX6Frq3E2n4gqiSu7X3Vpb2YS32xoY+BFX2wnalp&#10;Mn3LmhtQOH35lws0Xn4ylV8Oe36AicrY833zuerDyH2OtIGt2n0+rzGXPH0YqiCAI30epW9oYX0/&#10;oSdPfH1nnYwzuH2Zm2YN2H3DiVzYEH2FxVnC630fvw6s8nzIuNeWUHyZsuN/RHygrW1nnXzLqJVO&#10;2nz3pNkzLH0boFgNU30oiQLXZH010RfCPHzQyeesMHxuwsaVgnw0u/d+hHw4tc1m93xlsJdOVHyX&#10;rJYyuny3okwM6HytiLrRwY1RdpK9tYvrdwapA4qpd36TfomOeAl9MYiXeLJmBYfFeXpNnocoekky&#10;OIclezEM1okkfHnQPIvxgMe8fIqZgD6n2oljf86SaIhVf358H4duf1dk+4auf1FMlIYef1wxNYYa&#10;f5gL7IeLgFrO4oqpixu7IYlfiZymrIgriDeRL4cwhw168oZYhhNj4oWphUZLj4UmhJYwRIUhhEQL&#10;HoYkg8LNfomPlXW5sYhJkxelJoclkNqPzYYujs95sYVsjQtix4TMi3ZKnIRRihUvboRGiVkKa4Ts&#10;hrfMJoiwn9q4V4dsnKujzoZOmZ6OgYVdlsJ4hISYlB5hwoQIkdFJwIOTj9Aur4N+jvEJ0oPhhqTK&#10;9ogAqmi3L4a9pmqiqoWeooiNaISwntp3goPvm29g04NYmF5I+4LqleMuB4LQlQ0JUYMAhkzJ+Ydy&#10;tRm2N4YxsE6hsYUPq5eMdYQgpxp2p4NmovdgF4LSn0dIVYJYnHUte4I4mkkI5oJGhgTJLIcDv/+1&#10;bYXFumeg34SftN6LoYOpr5J13oLvqsJfZ4JmpqRHx4Hto/ktBIG6nnAIj4GuhcnIkYauyz20zYV0&#10;xNigL4RJvnqK6oNLuGh1NYKOswBe1YIGrrVHSoGTqtYsl4FeniYISoE1hZvCB5a9dYSvWZSKdguc&#10;DZKDdpeH8JCudzZy+I8Hd/NdBo2UeMtFuYxyeaYrA4xOeowGqYz/fJzAvJV9fyyuU5NQfsubFJFT&#10;fn6HAY+IflNyCY3tfk9cHIyIfm1EzotvfpkqJ4tDfvoGLItsgBe/jpRXiNitGJI0h52Z+5A2hnWF&#10;5I54hYlw/4zqhMZbKIuShC9D8YqBg7opY4pNg7kFvooKgya+b5NBkqer5JEokJmYuY83jqGEyI1w&#10;jONv64v0i2ZaMIqoihxDGYmeiREoqolliOcFX4jXg6G9R5JnnIWqz5BOmbKXmY5hlwODlYyqlIVu&#10;2YsokkFZQInrkFJCU4jkjscoCIigjsoFDYfQg2q8PJG/poapxY+poviWkI28n4eCl4wHnEpt8IqH&#10;mVFYbYlAlrtBp4g8lN8nfIfwlDsEyIbzgzy7W5E5sKeo6Y8lrF+VtI01qCyBwIt+pDRtLIoEoJhX&#10;xoi9nYNBGYepm5UnC4dVmL4Ej4Y8gxW6pJDPuwGoNo69tgCU+YzKsQ+BBIsOrF5seYmUqDBXKIhX&#10;pNdAnYdAotwmqobWmiQEYIWmgva6GpB8xbqnp45twAOUW4x4ulKAYIq2tPJr4ok3sE5Wp4f7rRJA&#10;LYbsqMQmSIaBmeIEO4Uvgt2yw6B6dMOhSJ2IdU6PPJrHdeJ8aJg9doxosZXpd1NT6JPaeDI9oZJF&#10;eQwjZ5JJedQBSpBZfLqxsJ9gfeagfZxrfZiOfJmsfWN7qpckfVFn7JTYfWZTJJLSfZ0825FAfeEi&#10;uZEzflQBLI7Mf92wu55Ghw6feZtchfSNj5ibhPl6tpYghDNnBZPdg5xSUJHhgzE8HZBTgu4iHpA1&#10;gzsBEY1vgLmvvJ1TkDGeaJptjmCMbpe0jLZ5t5UwizNmE5L6ifpRfpEFiPM7bo94iDkhlY9KiLMA&#10;+oxAgKmu1ZxwmYqddpmTlwSLcpbilKd4s5RlknNlMZIbkIJQtpAzju46yo6njdwhF45tji8A5os9&#10;gJyt85vMowicrJjun9GKqZY4nL534JO8meVkY5F9l1dP/4+KlT06OI3+lBIgqY23kuAA1opjgJGt&#10;MptNrKCb7JhvqMGJ6JW3pP53JZM6oX5jupD/nmZPbo8Km/E5wo1qmwIgVY0WldwAyImugIeskJrr&#10;tmqbUJgNseOJSJVRrXV2hZLOqVZjIJCTpctO5o6no0o5WY0AoVsgDIyQlasAvYkbgICsFJqcwJ2a&#10;05e+u2+IvpUAtlZ195J4saJin5A5rc1Oeo5Mq104/IyupmUfvow+lXYAtIilgHqkCaqRdDmTn6bs&#10;dLyCsaN8dU9xBaBFdfxec51KdsVKvJqod6I1V5i+eGsbQJlreOwAAI2efxGjMKmWfOOTC6XnfJuC&#10;JKJwfHNwdp80fHBd2pw5fJdKIpmbfN40v5etfS0a0Jg1fZgAAIxsgACic6iKhYiSP6TkhIWBbKFm&#10;g6Rvsp4xgv5dH5s8gohJeZijgkQ0LJaygisabZcZgsYAAItggAChsKeVji+RY6P2jIOAfaCAiv5u&#10;251EibJcVZpZiKtIy5fFh+EzoZXRh3gaE5YaiDgAAIp3gACg46bUluaQl6M1lJp/qZ/Ckn9uApyI&#10;kJ9bnJmJjvZILJb9jb8zJpUCjS8ZyJUtjO0AAImvgACgOqYin96P7aKJnPN+/J8WmjVtVpval7Za&#10;+JjalYZHoJY5k+Uyu5Q7k4kZhJRWkOoAAIkHgACfnaWhqPKPZ6IFpWd+d56KogZsyJtGnvNabphO&#10;nFtHKpWympMyYpOdmhAZUJOikR0AAIh8gACfFqVDsjSO5qGkrhB99J4jqhVsSJrapnpZ9Zfgo5RG&#10;vpVMog4yEZMun3QZJpMQkQEAAIgLgACeqqT5u96OfaFUtyF9hJ3Qsotr15qDrnpZkJeGq4NGbJTv&#10;qUIxzpLYoawY95K1kOEAAIewgACV8bUIc8SGfbC4dDd2kKyidMJl76jFdWxUZ6UrdjFBoqIIdwMs&#10;8J/4d6wSbqIcd6wAAIl+gACVVbQifAGGH6/Fe7R2NKuee5Bljqeye5ZT+6QRe8hBOKDpfBosj57J&#10;fGkSVKCdfK8AAIjEgACU1bMZhCyFjK7DgzR1sKqTgmVk/KapgdhTb6MHgX9AvZ/ggVssL520gWcS&#10;P58/ggkAAIghgACUTrIfjFOE7K3PisJ0+6mkiWBkWaWxiD9S1qIYh2hAPZ7yhtgr0py6hsESK54G&#10;hsoAAIeTgACTu7FTlJKEVK0EknB0WajckIhjsqTpjt9SSqFAjYQ/yJ4fjKErgZvbjKgSG5zuiuIA&#10;AIcZgACTKrC3nPmDy6xmmktz1Kg4l9VjL6RBla1RzqCUk+U/Zp1ZksMrQJsLkxMSEJvyjDYAAIaz&#10;gACSvrAlpYWDYKvVoktzaKeln0pixqOtnKdRbqABmo4/G5y/mXorEJpGmJQSCZsMjDIAAIZegACS&#10;U6/FrkWDG6tsqnhzJqcspuNieKMfo8lRHZ9toY0+zpw9oLoq2pnKnPkSB5pdjDEAAIYZgACR+696&#10;t2yCyqsXsxFy1abQrvFiKqK/q3xQ3J8JqXM+npvUps0qvJlknOUSBpnmjDAAAIXigACIdr/lc1F5&#10;4br1c61q2bZDdCtbJ7HKdMxKiq2edYc4k6oUdkYkUqgrdrcKWKoHdxcAAIYMgACIHr8Fey55uboI&#10;etRqrrU8eqxa9LCrerZKT6xueu44X6jVe0MkNKbHe4EKn6gufGIAAIW2gACH3r3ygul5Yrj9gfRq&#10;XrQmgS5alq+PgLVJ9qtMgHQ4GqesgGwkE6WBgJQK36aDgSYAAIVrgACHl7zniph5Abf1iRtp57Mi&#10;h9RaLK6BhtdJlKpBhi03z6adhdUj8qRbhhgLF6UHhVEAAIUpgACHPrwKkmB4pbcWkGJphLJBjqZZ&#10;wK2ejTNJP6lOjBw3j6Wsi5Yj16NWjD4LSqO5h6IAAITxgACG37timlN4ULZnl9ZpNbGIlZxZdazf&#10;k71I+aiMklU3XaTTkcYjw6JrkegLdKKUh78AAITCgACGh7reol94CbXan2Ro9bDvnK5ZOaw+mmtI&#10;wqfsmNs3OaQsmKojuqGYlqMLnKGUh9kAAISagACGTbpiqpV31bVapx5oxrBro/ZZD6uzoWVImqde&#10;n+U3FKOmnwojqqD8mB0LwKC0h/IAAIR7gACGDboRsz53wLT4rzlot6/zq4NY9asjqKhIiKa9pzk3&#10;E6L9pA8jwqBgmC0L8aAdiBMAAIRhgAB7bssxcv1tmcW2czdfWMB/c5pQc7uCdCdAnrbfdMsvRbMh&#10;dWQbBrH4dWsDb7BNd4kAAIMkgAB7aMpAeohtq8TCehFfXr9redlQcLpJedpAmbWHeg0vUrGoelYb&#10;R7Axel8EC64vfEYAAIMigAB7cskSgdltl8OegNhfR749gA9QTrkLf6BAfbQ6f20vULBHf3cbfa6S&#10;f6sEl6xJgHUAAIMhgAB7cMfoiRRtfcJzh55fF70RhmdQJbfUhYVAXrMBhQIvSq8ChN8bra0dhYQF&#10;Eqqbg24AAIMfgAB7W8bskGVtZcFwjoBe/rwEjOhQArbCi6VAT7Hfis8vUK3ciqwb36vQizAFgakk&#10;g7kAAIMegAB7OcYll+RtVMCalZBe97sfk45QA7XVkfZAT7DukOwvYazSkQEcFaqmkAsF5Kfhg/sA&#10;AIMdgAB7F8WEn3VtR7/qnLNe97pgmkdQCrUMmGZAW7All10veawAl3kcS6mjkyEGO6bOhDcAAIMd&#10;gAB69sUGpzBtP79bo/1e/LnBoSxQFrRhnxRAZ691nlkvjatWnNMceKjgk0AGh6XrhGoAAIMcgAB6&#10;3MSdrz5tPr7hq5NfCbk4qFtQKrPMpjNAha7XpM4vuaqwoEUcs6gxk2cGyKVGhJYAAIMcgADmH3Zw&#10;cxjQG3dLc/G5gHgfdMyiKnjqda+KJHmydqFxY3p/d6NXhntPeJ87L3wxeZYWnX0heejkD3SHfmjO&#10;a3WJfhu3+nZ8feWgy3dlfcqI3XhLfc1wLnkzfeRWW3oVffk6B3rvfhIVIHtUfcHiMXLwidLMmnQC&#10;iGS2X3UKhxKfRnYKhf2HfncIhRFu83gGhEJVPnj2g3k4+XnEgsQTxHnVggvgaXGTlTjKzXKukr+0&#10;nHPAkGydsXTRjkyGEXXmjHZtsnb2isJUKnfyiSE3/niyh7cSlHiLhezeyXB1oJ3JMnGSnS+zAnKr&#10;meecK3PFltWErnTlk/hsfHYHkWlTI3cLjvo3FXe7jP4Rj3dxiT/dbG+YrA3H2XC0p7qxqnHLo3+a&#10;23Lon3qDd3QPm7RrWHU1mDNSLnZBlQ82QnbhksUQtHaEi0vcTm7rt4zGwXAEsluwi3EVrTGZvnIw&#10;qDyCcnNdo5pqcnSKn0xRWnWUm3U1j3YlmSUP/nW/itDbb25twx7F5W+BvRWvo3CItwSYy3GbsSOB&#10;hXLJq6xppHP9prZQr3UJons09HWFnrUPanUfimzay24bzsbFRG8px+Su63AhwPOX/3EnujaAu3JP&#10;s/xo63ODrn1QCnSOqkk0Y3T9oygO9HSfihzWFX8OcbbB5X8Qcsqs9H8dc8+XH381dNGAdX9Wdd1o&#10;7n+IdvZQMX/PeAg0moBZeQcPWIHyeTzUjH1RfH/Asn1zfHqrzn2XfHyV/n3AfI9/U33zfLln0343&#10;fPdPHn6NfTQzkH8SfXIOQYBIfYPTAHvSh1C/B3wChkKqQXwzhUSUgXxxhG99/ny7g71mon0VgyZO&#10;C312gpgyk33tgiUNTH7SgYPRbnqGkhi9ZXq8kBmooXr3jjCTDXtAjGl8qnuhit1leHwMiXJNCXx2&#10;iCExrXzehx4MeH2NhPzP83lynOm773mqmgunLXntl0GRpHo/lJh7ZnqlkhxkW3sij+dMGXuTjeEw&#10;3HvqjH8Lwnx3h/POs3ibp9K6s3jUpB+l8nkVoHGQcnlqnOZ6SnnWmZFjVnpTloRLPnrMk+YwIXsV&#10;koILKXuNh4vNrnfxstO5sHgqrk6k6nhlqb+PbHi5pVR5WnksoTRihXmunXFKhHohmksvg3pcmHIK&#10;qnrLhzbM5HdzvfG443equKCkEHfcszWOi3gnret4gXibqQlhxHknpLdJ5XmcoWsu/HnBnU4KQnot&#10;hvDMVXceyT64SndRwyOjX3d3vOCNy3e1tsJ3yHgksS9hIHiwrHtJVHknqPIufXlBn28J8HmvhrjG&#10;fogYcIqz/Iczcb6gkoZyctqMG4XRc+52t4VHdQtgXITcdjVItISed1UtxYT0eFII3IZPeWDFRoaA&#10;eriy6oW7euqfc4UMexuLB4R1e1d1qoP5e6dfW4OcfAlHuoNofGks2IOyfMAIL4SqfXXEEoUOhPmx&#10;qIRchDGeX4Ozg3KJ2YMsgtJ0h4K6glReUYJrgfNGx4JEgZ8r+4KFgW4HmIM5gQvCrYPHjyqwMYMW&#10;jY2cyYJ8i/eIcYIAinxzQoGoiTZdNYFriBJF1YFKhxMrLIF4hn4HFIH4hCjBVIK9mWGu2IINlv2b&#10;dYF6lJ2HKYEFklFyG4CwkC1cNYCEjlRFAIBojLwqeICEjAkGo4DmhH3AMIHto76tuIFAoJaaV4Cr&#10;nWSGFIA4mkVxHH/nl1pbUX+2lMJERH+hkrQp13+wkhMGRH/+hD2/RIFJrjesy4Cfqk6ZZIAFpkuF&#10;IH+OoltwPX9Enrhakn8Ym4JDpn72mSIpUX74l0IF9n8/hAi+kIDOuNqsEIAmtDKYmX+Er2CETn8C&#10;qp9vc363pk5Z2H6VoqlDDH53oHAo335em4IFtn6jg9y+FIB4w8Grgn/TvmOX7H8kuMGDk36TszVu&#10;xn5ArklZRX4gqnNCk34HpzAoeX3mm14Fg34mg7q3XJFXb7GmNY+ecO2UIY4cchKA9IzJcy5sy4uY&#10;dFRXk4qVdYZA74ngdqQmgYo7d4EDKookeb22WI/heVOlQ45HeZ6THozUeel/+YuHej9r1opfeqlW&#10;qolmeyRACoi1e5glsoj6e/QC24iEfWm1SY6LguqkDI0Cgl2SA4uSgdN+14pTgWlqzIk3gRlVu4hK&#10;gOM/NoeegLok+ofOgLgClYcWgKK0LI1NjJWi1IvLiz6Qtopqieh9uYkqiLRpvYgfh6xUzoc+hsc+&#10;a4aYhg0kUIa2heYCWYXZgZazBYxLlkmhworLlDiPnIlvki18i4g6kDdosIcxjmtT34ZhjOU9pYW9&#10;i68js4XEi7kCJYTKgXOyBouFoB+gvooJnVmOmIismo97kod5l9pnyoZxlVtTEoWYkzE8/oT3ka4j&#10;LITskSEB+YPlgVaxNYrpqg6f64lxppaNwIgPow16vIbZn51nBYXVnHtSaoT9mdQ8dYRKmD4iwIQw&#10;lZ0B1YMngT2wkopytCefQIj+sAKNCYeWq756AoZWp5dmUYVQo+FRxoSDoPQ78IPOn18iYYOUlz8B&#10;uIKNgSmwIIoavouevIiqucKMboc7tMZ5XYXvr+5luYTiq8BRRIQTqOY7f4NkpTEh/4MilvwBoIIS&#10;gRmom5rpbwiYjphzcEGHpZY8cWl1sJQ8coxitZJoc7dOkpDVdOc41I/CdfQeo5CGdoQAAIpye0Wn&#10;ypmdeCeX0pc9eICG15UOeN105JMNeUdh65E7ecVN0I+selA4GY6VesweBo81ewsAAIjZfpOm75hX&#10;gTuW0ZYJgMqF6ZPbgGVz7ZHlgBxhBZAdf/FNAY6Yf983Y42Bf9Ydd43+f/MAAIdygACl9Zc2ikCV&#10;wpTqiR+ExpLHiA1y9pDNhw9gG48ThkFMOY2WhZU2wIx+hRsc/IzdhWYAAIY7gAClC5Yuk3GUzpPs&#10;kaODy5HQj+Jx9o/cjjNfRo4WjLNLfoyli302KouMiq4cj4vQiuMAAIUwgACkNJVvnMaUDZMvmlGD&#10;CpEOl95xJI8alYZed41ak2hKyovfka41mIrFkMccI4ryj5EAAIRPgACjgZTapi6TUpKeoxmCSpB6&#10;n/pwaI6BnPxdyYzDmlNKNotGmD81JYoWl5Qb0Yosks8AAIOVgACi8ZRpr7uSvZIxrAuBq5AHqEZv&#10;x44EpKddLYxEoYpJporPn2Q0tImYndkbi4mHkp8AAIL9gACiipQWuZqSSJHgtVuBI4+usPNvOI2h&#10;rL9cqovYqVJJN4pgp0g0UokwotcbN4kYkmcAAIKEgACaUqTbboSLPKG6b697WZ7dcNJqe5w4cfRY&#10;lZnGcxtFbpevdD8wcpZldSgV/5hNdSgAAIYgfmmZsqO7dy6KtKCkd4V6w53Bd+lp5JsReF5X/Jib&#10;eOdE3ZaCeXov6pUqee0VppbUedwAAIUAgACZC6KGf8GJ6p99f156CpyWfw1pH5ntfuBXRpd6ftBE&#10;O5VmftkvYpQHfugVVJV4fwgAAIQEgACYSqFliEqJDZ5jh0R5GJuGhlNoTpjZhYRWgJZzhONDk5Rk&#10;hGou3pL/hCsVB5Q+hIAAAIMogACXfqB8kN2IQ518j0J4R5qhjb1ndJf3jFhV0ZWBixpC/JN7ijUu&#10;bJIMidEUypMbiUAAAIJsgACW15+wmauHl5y5l3p3l5nflVdmyZcvk1NVL5S3kY1Ce5KbkEAuDJEn&#10;kA4UkpIUjUYAAIHOgACWRp8coo+HGJwon893FZlEnQ1mOZaKmnRUnZQVmEFB/5H8lskttJBtloUU&#10;YZE4jcgAAIFLgACVzp6xq5eGnZu9qE52kpjSpPlltpYOoddUHpOVn1FBh5GCnhAtWI/pm+AUOZCE&#10;jawAAIDggACVdZ5itPCGO5trsSl2Iph4rUZlQZWqqa5TtJMqpw5BL5ESpTotDo99nnYUApAMjYcA&#10;AICLgACMnK80bgB+V6t7bxdvXagDcC9feaTAcUtOjKG7cmg8QZ83c3cnzZ33dCQNL6C4c8UAAIJ/&#10;gACMLK45dkF+Bqp6do5vAKbtdvJfGqOVd2xOK6CDd/s76J30eIwnhJyZeOQNOp7ieNEAAIHFgACL&#10;uq0Nfl19c6lYff9ufKXCfbtei6JpfaJNp59Wfag7eZzHfcYnM5tXfd4NP502fjsAAIEhgACLMKvq&#10;hmd8z6g6hXdtw6SrhKJd66FNg/lNEZ5Dg4E7AJu0gzYm4Jo1gy0NP5u1gxEAAICTgACKm6r5joN8&#10;NKdNjQ1tHqPBi7RdQaBiioFMiZ1MiYk6jZrBiOwmlJkxiP8NP5pchz0AAIAagACKEKpBlsR7rqaW&#10;lM1smKMFkuxcup+hkTlMCZyFj9E6MpndjvQmW5g/j1sNQpkniPcAAIAAgACJqKmenyB7QKX4nKts&#10;JqJkmkZcSJ79mBhLoZvellw545kulYYmNpdelNwNSpgRiPwAAIAAgACJS6k0p6d7BaWKpL1r56Hk&#10;oc5b+J5inyNLSps5nTk5ipiZnKwl85bLmXINSpc5iPwAAIAAgACJA6josIJ6vKUzrSprlaGCqcBb&#10;o532pr1K/5rFpPo5TpgfosQlyJZRmYwNQ5agiPcAAIAAgAB/crn/bWxx4bXAbmljsbG9b3FUq63p&#10;cIBEmapgcY0zAaeTcngeu6bRcsEFvac/c20AAIAAgAB/M7kfdVBxx7TJdYxjkbCedelUiqypdmJE&#10;dqkJdvAy66Ymd3UexKUwd5IGIKUheMUAAIAAgAB++bfxfP5xb7OffJ1jRa9nfF5UM6tofFREKqfC&#10;fGsytqTVfJYeuaO1fKEGcqM2faMAAIAAgAB+qra/hJJxBbJxg7Bixq49gvFTyqo4gmZDyaaWghQy&#10;cqOkgfAepKJighYGtqF/geQAAIAAgAB+TLW/jDhwpLFyiuFiW60+ibBTVak3iK1DdKWGh/AyMaKT&#10;h54ekKE0iCsG8Z/6hLEAAIAAgAB98LT+lAZwT7CtkkBiCKxxkJdTAqhijyZDJaSqjhIx/qGdjbUe&#10;gaAjjeAHIZ6jhNIAAIAAgAB9n7Rpm+ZwC7ASmbZhxqvJl5lSvqevlcRC4qP2lIIx0qDelHoefp8u&#10;kqcHTp14hPEAAIAAgAB9arPpo+Vv2K+OoVBhkKs9ns1ShqcbnKlCrKNcm3AxnKBKmuIeZp58lI0H&#10;eZx2hQ4AAIAAgAB9NrObrEdv0K8rqVZhhKrBpl1SZKaCo+tCkKKtosMxlJ+Pn/Medp3JlJkHoJvF&#10;hSgAAIAAgAByr8VIbN5lpcCsbbRYHbw5bp9J07fsb5U6dbQBcIEpU7E0cS0UlrHpcLgAAKspdHsA&#10;AIAAgAByosR3dHBlw7+xdItYOrsEdNVJ8baGdUA6lrJ2db8pja9/diEVFa/EdbsAD6npeOcAAIAA&#10;gAByo8M6e7hlqr5ye0VYJrm1ev1J1rUkevc6iLEDexIpnq3yezgVbq3eewQAo6fTfS4AAIAAgABy&#10;lcHtgtplgL0mgfhX57hqgUJJqLPSgMw6Zq+tgJYpnKyKgJAVr6wwgMwBIaX4gMQAAIAAgABydsDS&#10;igtlX7wHiMhXwLdFh7ZJdbKohto6Ua5zhlEpnqtHhkkV7aqvhpABkaRVgQ8AAIAAgAByUb/5kWhl&#10;Srsfj8tXsrZOjlRJZ7GojSI6Qa1sjF4pqKohjIUWJ6lYi4MB8aLqgVAAAIAAgAByML9QmNNlP7pi&#10;luBXrrV/lQpJY7DPk406P6yQksIptqk4kwcWYKgtjyECR6G0gYoAAIAAgAByE77ToGBlPbnMnhpX&#10;sbTVm+5JZLAWmjo6OqvSmbYpt6h9mHkWhadNjzoCjaCzgboAAIAAgABx/r52qDZlQ7lQpaJXu7RD&#10;oyhJa693oWs6RaspoFEp0KfKnEUWqKaPj1ICup/zgdgAAIAAgADZtXGBbKrFDnLXbjevv3Qbb7eZ&#10;m3VJcS2CrHZrcqNq63eKdBtSBXigdYI2enmgdsASAnp5dq3Xt29Xd97DcHDceEeuSXJBeLeYS3OP&#10;eTSBdHTSeb5px3YOelFQ63c0etY1aHghez4QznjCeq3V4m2Egx3BpG8bgmestXCZgcKWzHIAgUmA&#10;HHNegOpok3SygJxP2XXlgEo0bHa8f+8PwHdBfyLUGWvqjkq/1W2OjJCq7m8ZivCVOnCXiXV+sHIO&#10;iDFnV3N2hwROzHS0heIzgHVyhNsO1nXzgzDSemqUmW++O2xAlsypVG3WlD+Trm9ekdV9UnDij5Rm&#10;JXJejZFNznOki6gypXRHihgODnTUhqjRJmmKpJ2862s4oSOoAmzPnaqSYW5cmlF8HG/olyplCnFo&#10;lD9M43K2kaYx4HM/j84NZXPjiQ7QFWi5r9S73Wpnq4qm62v5pyuRSW2Foud7GG8YnuZkJnCfmzNM&#10;GXHol+8xOnJalhQM2XMbiLDPR2gfuxW7EGnLtgGmDGtTsMOQXmzWq5h6L25qpsZjV2/4om1LcHFD&#10;nsgwqnGXm5AMZ3J5iGLOuWe8xmC6gGlhwH2lYWraumOPnGxNtGB5bW3ars9ip29oqe9KznCuplAw&#10;GnDrn+4MDHH3iCXKWnnka4u3fXpkbUujwXrmbuuPAntocHR5VXvucfpitXx8c39K0n0VdO4v4X3Q&#10;dh4LOX9kdjfI6Xfodjy2V3iRduSipHktd4ON7HnEeCJ4QnpdeMphr3r/eXpJ2Xuiehou9XxJepAK&#10;a32xeqjHZXYqgOS0rnbmgIehHHeVgCyMc3hDf+h28nj1f7lghXmtf5hIz3paf3MuB3rlf0AJtnwz&#10;ftbF03Sli3qzC3VrijOfeHYniPKLA3bkh8R1oneuhr9fX3h4hdBH1XkthO8tMHmchDQJGXrognfE&#10;W3NdlhOxl3Qqk/aeBHTwkdmJl3W3j810ZXaJjeFeSHdmjC1G7Xggip0sbHhyiYoIk3nMhZPDJHJb&#10;oMKwYnMsndecznPymt6IaHS+l/RzSnWXlTNdS3Z0kq5GG3c0kIsrvXdrj3oIInjdhYDCK3GPq36v&#10;ZnJhp8ybzXMjo/mHaHPuoDNyXXTPnKxcfXWxmXZFanZpltErLHaHlVcHxHgXhUDBbnD4tk2upHHH&#10;sdma+nKBrTGGjnNEqJNxh3QmpE1bvXURoIxEznXJncAqrnXHmiMHeHd2hQ3A8HCUwTauF3FevAOa&#10;UnIJtomF1nK+sR5w1XOZrCtbHnSEqAhEO3U7pRAqKnUjnIIHO3b2hOS7boKUapyqMYI4bHiX64H5&#10;biqEeYHRb79v/IG5cU1acIG4ctlDgIHddEcpBIKBdVMFPIO7do26TIC9dLOpEICNdY2Ws4BldlaD&#10;T4BLdxdu5YBCd91ZcIBQeKZCk4B4eVooLoD8ecgEyIIMetK5HH8Ofs2nwn75freVmH7ffpyCJH7Y&#10;foZtz37cfoNYeX74fo1Bun8nfpInbn+OfnwEYoCRfpK3vH2UiNWmXH2Gh+6UDn18hv6AyX2BhhVs&#10;kH2fhUxXYX3MhJhAzH3/g/YmqH5Eg4QECX9IgdS2bXxZkuGlC3xQkTiSv3xQj39/hHxdjchrd3yA&#10;jC1WaHy+isc//nz0iZAl/30YiQYDvn4vgoi1VXtinQyj83temqORqHtemB5+dXtulZtqeXuVkzxV&#10;invPkR4/RnwJj3UlaHwPjwADfn1Bgly0dXqep0mjDXqdpCaQvHqZoNV9inqnnYhpoHrUmnVUznsS&#10;l78+rHs+lcYk7HsqlCADSXx9gjmzzHoLsaCiWHoMrcaP+Hn/qa98wnoEpZlo3Hoxod1UGnp5nro+&#10;GXqjnOQkf3pqmFIDHnvdghyzXHmnvCCh0nmnt5iPVnmNsr58FHmDreloOXmoqZdTjHnupkE9l3oa&#10;o3wkC3nNmF8C/HteggSs2Iu9adqc+YqAa7uL/Yl+bXB5wIipbwhmaYfxcJhR7IdiciQ76Icgc4Uh&#10;sYf1dE4AAIeBdySr84oCc2WcB4j4dFWK7ogMdTJ4uYc/dghlcYaNduJRB4YGd7w7EYXAeHgg9oZq&#10;eMcAAIWVexWq8IhqfNua1Yd7fPmJ2YaYfQt3nYXafSFkcYU0fUZQKYS4fXU6UYRyfZkgVYT0fZAA&#10;AIPmfoqp0Yb2hlqZpIYPhbeIkIU+hQB2i4SGhFNjeYPtg8NPXIN5g0k5poM4guMfxoOYgrgAAIJv&#10;gACopYXDj9uYmITgjoqHg4QXjSJ1YoNni7Zib4LWimROa4J1iUo44YIyiG4fMoJmiHsAAIEugACn&#10;q4TXmX6XloP6l36GgYMwlVx0b4KAkzNhjIHxkTBNqoGGj3g4RYFFjlIetYFYjd0AAIAggACm4oQc&#10;ozKWyINFoIiFrYJ2naxzmYHCmspgxIE3mCZNAIDNlfI3x4B2lLoeUYBsklcAAIAAgACmSoOPrQiW&#10;I4K+qbqE+IHnpiZy4YEmooxgEoCXn1ZMU4A5nNk3N3/fm7Ud+H+nlEQAAIAAgACl44MttxqVpIJg&#10;szOEXoF8rutyPICpqqBffIAQpu9L13+vpHo2zX9YoXkdnn8NlAcAAIAAgACeppUeaU6P1JMmayN/&#10;7pF5bNRuzJADbmpcjY6wb/ZJD42dcXQz1o0QcrIZh46icvYAAIMWeryd7JOUclqPFpHIc01/FJAn&#10;dDNt+o6sdRRbxI1YdflIVYxFdtkzKIutd4oY/Y0Ad4MAAIGhfh+dGJITe06OEJBie31+IY7Ge6dt&#10;AI1Ye9ha4IwNfBhHjosBfF8yfopjfJEYfot8fGwAAIBagACcGZC3hCuM/Y8Lg7N89o1+gzVsCYwQ&#10;grhZ+orWglhGzonTggkx5Ykwgc0YEYoSgdkAAIAAgACbJo+EjSyMAI3ijBB7+IxeiulrCIr2ib9Z&#10;LYm1iLJGHIi+h9wxWYgXh1AXsIjGh1gAAIAAgACaUo6gllGLP40GlJh7N4t+ksRqNYoUkPBYXojV&#10;j0ZFbYfUjfEwy4cpjU0XSYesjAUAAIAAgACZpI3vn4KKh4xanTB6eYrNmrVpeolemD1XrYghlgpE&#10;1YcclFswXoZXk/QW/4ayj40AAIAAgACZHI1oqMyJ9YvYpel53IpEos1o3IjJn7dXEoeInQ9EQIaL&#10;m0kv5oW9mikWvoXhj2EAAIAAgACYvY0IslaJhIt7rvF5VoncqzloTohSp5BWkYcGpJRD1YYEovYv&#10;hoU4nx0Wa4VIjygAAIAAgACQ2J7haMyC15xMao1z35oCbDRjxJfvbcVSh5YLb0k/7JSGcLErSpPo&#10;cbMQbJbecS8AAIAAfdCQQJ2NcWOCSJsQclFzPJjDczpjJpajdCJR8JS2dQw/ZZMqdekq05J1dnoQ&#10;OJT1dfIAAIAAgACPmJwhedmBdZm6ehJyfZdtek1iYJVTepVRPZNqeuk+y5Hhe0AqWZEce3EQBpMv&#10;eyUAAIAAgACOz5rMgj2AkphugdtxhJYtgXlhkJQTgSZQe5I3gOo+KpCzgMIp3o/igKkP0pGSgKoA&#10;AIAAgACOAJm0iqh/xpdZiblwtJUdiMdgtJMHh95P1pEchww9m4+ghnopd47Bhj4PrZAWhXsAAIAA&#10;gACNVZjGk0d/F5Z4kctwAZQ8kEBgCpIfjrpPM5AzjWA9JY6fjGopIo22jF0Pi47AiZEAAIAAgACM&#10;xpgYm/d+mpXPmfhvgpOJl9RfepFglblOno91k/E8pY3iks0oz4zYksUPaY2dimsAAIAAgACMVZeZ&#10;pL9+IpVSokNvAJMDn5Ne9pDNnPFOHY7cmtQ8Jo1Pmdwoa4w4mBoPS4ysilcAAIAAgACMAZc9rcR9&#10;w5T0qtxukZKap6hegpBWpJFNtI5bolE7z4zGoPUoH4uvmyEPHIv5ijcAAIAAgACDiakTaDd2PKX2&#10;aeBoFaMea3hY4qB4bP5Ii54ObnI2spw1b7ciXpvjcFoIWJ2vcCAAAIAAgACDEqfycGd13qTWcUdn&#10;raHncixYgZ8ncxZIMJyrc/42Z5rDdMsiK5pHdR4IgJt0dTEAAIAAgACClqaWeGh1P6OIeKJnIqCT&#10;eOVX753SeT1HsJtUeaA2AJlnef4h65jMehUInZlneqcAAIAAgACCAKVCgFB0kKI6gABmX59Of7ZX&#10;TpyMf4JHHJoYf2k1i5gpf18hoZd1f1gIrpeLf5MAAIAAgACBZKQliEdz8KEkh3hltZ48hq1Wn5t5&#10;hfFGlpj6hVw1G5cPhQIhWpZChRQIvJXfg9EAAIAAgACA2KNLkF9zaKBOjxllLp1hjctWFZqYjI9G&#10;E5gSi4g0yJYHivEhK5Uki2IIzJRghfMAAIAAgACAbaKQmIdy95+Zls5kuJyolQJVnZnak01FppdR&#10;kfI0d5U8kVshFZQekOgI4pMOhgIAAIAAgACAFKIUoNNyw58bnrlkfpwXnG1VUZksmjhFUJaVmKY0&#10;F5SOmGEgxpNvlX8I6JIAhgYAAIAAgAB/0aG8qVxyfZ63puxkLpumpDJU+pitoaVFApYNoC0z2ZP8&#10;nnwgmZLYlgoI45E7hgIAAIAAgAB2tLPBZ39p9bA4aQhcgKzlaoxOGKm8bAI+h6bibVwtPaTrbmsY&#10;uaWXbmwBiaKqcAIAAIAAgAB2WrLQb1Jpyq8ocB1cV6umcPlN+ahUcd0+cKVecrwtOqNJc2oY46On&#10;c0YB/qA3dWEAAIAAgAB2DLF8duhpYK3YdxtcAqpHd2BNoKbrd8M+KKPseC0tEKHHeIQY7qHpeFQC&#10;Xp35elgAAIAAgAB1rLAdfl1o6ax9fhZbd6jzfd1NNKWUfcM9x6KZfcYs0KBqfdEY56BafbwCrJv6&#10;fq8AAIAAgAB1RK70heFof6tYhS5bBafPhIdMt6Rtg/M9cqFkg48skJ8yg2sY2Z73g78C7Zo7gfsA&#10;AIAAgAB05K4TjYpoKKp1jHJar6bji1hMX6N5ilg9HqBoiZosX54YiWgY0p22iYMDI5i2gh8AAIAA&#10;gAB0lK1llT1n5qnBk8pabqYjkkNMGKKtkN481J+aj+4sMJ07kAcY2pyVjlkDVpdqgkIAAIAAgAB0&#10;XazXnQJnsaktmztaMqWGmVZL2KIGl6M8lJ7slrUr65yTlnYYu5vGkLkDiZZTgmQAAIAAgAB0Lqx+&#10;pRdntKi+oxlaLqT8oNBLuKFdnsk8e54pnfMr65u+m5MY0ZrykMgDrJWMgnwAAIAAgABqMr8DZrRd&#10;zrtAaA5Q47eWaXBDI7QFasY0KrDoa/QjH68+bKIOIbFIa+MAAJ8Ec7AAAIAAgABp7b49bjJdz7o5&#10;bthQ9bZCb5xDRbJ3cG40W68ucTEjc61KcZwOta7ocOYAAJ3AeCkAAIAAgABpzbzndWRdnbjadYBQ&#10;1bTPdbhDJrDtdhk0Ua2QdnwjkauIdq4PHKzIdiYAAJyJfCIAAIAAgABpqLtyfGtdYbdmfB5Qh7Nd&#10;e+lC8q93e940LawUe/Ajk6nye/gPZ6rie9gAAJtof6EAAIAAgABperoxg39dNbYjgtpQVrIVgktC&#10;tK4rgdc0FKq3gZojlKiFgZ4Pqakwga4AAJpsgAAAAIAAgABpTrk8irtdHrUciclQRLEAiNxCnq0N&#10;iBAz/KmRh5Ijnac6h8AP5qerhrgAAJmQgAAAAIAAgABpKbh/kf5dFLRHkMhQP7AYj4JClKwbjmwz&#10;8aibjeEjp6YyjkUQIqZZiukAAJjfgAAAAIAAgABpDbfzmVldF7Oel+ZQRK9ZllVCkqtNlQgz5KfH&#10;lLYjnKVek8wQP6VZivwAAJhIgAAAAIAAgABo+rePoOtdI7MTn0lQUa61nXxClqqbnCUz6acLm24j&#10;saSUmCIQVqSDiwwAAJeygAAAAIAAgADNUGxtZkS5524waHWl02/YapCQ4HFjbJR7DnLfbo1kVXRP&#10;cH1MbHWkclAxrXapc9YNx3gxc7bLXGnucVS4WGvncmekbW22c3ePn29ndIZ543EGdZdjPnKWdqVL&#10;YXP6d5swsXTceFUM5nZ0d+XJiGfJfGC2kWncfFyi4WvLfF+OJm2ZfH14kW9WfKpiEnD/fN5KWXJv&#10;fQQvxnMrfQQMIXTufIPHu2Xih1C0wmgKhlChG2oLhWCMmmvyhId3Km3Ng9Ng22+Mgy9JVHEFgo0u&#10;6XGZgesLdnObgLjGGGRGkjSzKWZ8kFSfg2iNjn6LD2qDjLt112xuixdfsm5DiaJIYG/CiEEuHnAr&#10;hx8K5HJ4hFLExWMAnSGx3WU/mnCeOGdVl7WJymlTlQp0pmtHkoVepW0hkDNHgm6mjiktaW7mjMUK&#10;aHGEhwnDtmH9qBOw1GRApJedKmZVoPqIu2hUnWtzqWpSmhNdyGwzlv9Gx22xlFQs0m3LkvMKAnC5&#10;hsTC7WE8swmwDWN/rsScU2WNqkyH22eFpdtyymmEobhc/2ttngVGJGzqmv0sT2zZmFwJr3AUhozC&#10;amC7vf6vhWL6uOebsmT4s5OHJWbirk5yF2jaqXNcXWrCpT5Fi2w3oj4rxmwAnKgJbXAShl++r3SO&#10;ZWCtBHWCZ76abHZxae+Gvndaa/1yD3hCbftcWnksb+5FU3oPcbsrA3rfcxkHgH0Wc329RnI9b/Cr&#10;6XNmcTuZWnR1cnCFtnV2c5hxDnZzdL1bandxdd9EdnhdduQqOHkFd5AG9XtbeBS7wHAuemuqPnFy&#10;eraX03KaevmEP3O2e0JvwXTPe5VaRHXke+xDc3bWfDIpWHdOfD8GennWfGy6KW5dhMqomm+yhDOW&#10;MXDsg5aC13Ibgv5ueHNPgoBZJ3R4gg5ChXVugZ8okXW3gS4GD3iFgDG4rmzRjymnJ24yjcOUv298&#10;jFCBbHC4it9tRnH3iYRYGnM0iFJBqHQthzsn3nREhnkFtHdkg2y3eGuWmZql9Gz/l22Tj25NlSOA&#10;Q2+RktpsMHDZkK9XKXIWjrdA4nMTjRInPnL7jFYFZ3beg6e2gmqbpBSk/GwIoSSSkm1UngV/SW6a&#10;muZrR2/rl/lWYHEulVZAPnIfkzgmvHHekiMFJ3dKg3y1y2nfrpekPmtMqueRxWyRpvh+dm3PowZq&#10;d28in2FVo3BunDc/pnFdmfMmSXDqluIE9Hehg1m1VmliuSSjuGrJtLeRI2v+r/h9xm0vqz5pz256&#10;pvJVD2/Fo2c/GHCuoQ0lx3AVmYsEynfngz2wcHz/ZKygTX0dZx2PEX1UaVd8ln2ca2do/n3xbWVU&#10;RH5Wb1M+EX7VcQ8kAH+rciYB94FndAGvU3rRbqCfM3sncBON33t6cWh7dXvVcqln83w6c+NTU3yv&#10;dRQ9OH0sdh0jQ33Jdp8Btn+ueHGuHXjVeJGd4HlNeRmMvnm2eZF6S3omegBm5HqcenZSZnsfeu08&#10;cHude0winHwCe1QBfX4rfFesuHcQgmecc3eYgiWLN3gWgc94+niWgXJlrnkngSZRWnm8gOU7j3o6&#10;gKMh5npkgFYBS33Rf7qrZnWXjECbIHYqi0CJ5Xa0iiV3sXc/iQBknHfXh+tQZnh9hvs6x3j6hish&#10;SXjohcwBIH4YgMOqT3RpljKaCXUDlHiI0XWRkpZ2pHYjkKljoXbBjtZPkndjjTc6GXffi/kgv3eY&#10;i7YA/X5VgKupcHN4oC+ZJXQXnb6H6nSjmxZ1wXU1mGVizHXaleJO23aAk7E5inbrkiggUXZzkMwA&#10;336HgJeoynLBqjmYc3NipxaHK3Poo6x0/3RyoDliDnUYnRNOK3XHmng4/XYsmRAf73V6lPQAx36w&#10;gIaoXHJEtFiX8HLisIqGj3NbrGJ0WnPXqDhhc3R2pIFNpXUiobA4fHWDn4Yfd3SolUYAtH7RgHmi&#10;f4XFZBmToIUWZomDl4ScaMJyP4RHatFfuIQLbMpL8YPybqw2gYQgcEgcZYVhcOYAAIBMdrqhmIO4&#10;bYOSp4NFbwmCgILocG1xNYKfcb5ew4JrcwRLF4JadDs1wIJ9dTgbyINvdWYAAIAAermgi4HZdtWR&#10;ZoGId4uBXYE7eCtwEoEDeMBdwIDeeVVKOIDXeeQ1BYDzek8bN4GaeiwAAIAAfjqfZoAZgCWQM3/d&#10;gCKAF3+ngANvE395f95c239kf8JJgH9mf600eH9+f5Qayn/hf1cAAIAAgACeO36wiX2PJH59iM9/&#10;B35Qh/9t5H4rhx1b1n4ehkpIkX4yhZkzsn5ChQ0aOX5ZhQwAAIAAgACdRH2Qku6OJH1lkZV+Cn06&#10;kA9s8n0Zjnda9X0OjPhH130Zi7EzHH0kit0Zx3z7imYAAIAAgACcfXyqnGeNWXyGmml9PXxXmC5s&#10;Jnw0leRaNHwuk8lHNHw4kgoypXwrkSYZcXvHjtkAAIAAgACb5Xv7pfOMtnvco1V8jnunoGtrd3t5&#10;nXJZiXtxmslGj3uDmMMyH3ttl/kZIHrEkP0AAIAAgACbfXt/r5+MOXtirG57/HshqNlq3nrkpTxY&#10;/nrSoh1GGXrgoBoxr3rGnZ8YuHnykLcAAIAAgACU0Y8MY5KG8o2dZfF38Ix5aCBnn4uJaidWG4q7&#10;bBVDPYoqbeEudoopb0cTyIybbxQAAIAAekCUEI0tbHqGK4v3bf53Dorlb2hmy4n0cMBVWYklcgtC&#10;kYiTcz8t34h9dB4TYop9c6wAAIAAfbaTMYtfdUeFHIpNdg52GIlIdsRl1Ihkd3BUfYefeBpB14cT&#10;eLktSYbueR8TA4h/eJoAAIAAgACSLIm4ffuEC4iyfiR08ofBfjVk6obifjtTqYYufkdBLoWpflUs&#10;y4V2flQSuYagfgYAAIAAgACRMIhMhsyDD4dThldz/IZrhcNj9YWShR1S9YTZhIFAnIRchAwsW4Qg&#10;g78Sd4Tog4YAAIAAgACQV4c7j76CVIZKjrJzQ4VgjXdjIoSFjCdSJIPMivA/8oNEigAr0oL9iZ4S&#10;H4NniDoAAIAAgACPqIZimLWBmoV4lxdyhYSJlTliZ4Opk0ZRbYLykYo/VYJlkEIrb4H7kB0R5YIe&#10;jBkAAIAAgACPIIW8ob6BCYTZn5Zx6YPhnRthzIL0motQ1YI3mFo+uYGylvQq8IE6lkYRsoERi/cA&#10;AIAAgACOvoVFqveAl4RlqFdxY4NipUVhP4JioiFQWIGXn5g+VoEKnmUqm4COmzURcYBFi8sAAIAA&#10;gACHfJidYxV6aZaYZVlsRJTjZ3hc4ZNkaXJMSZIPa006NpEgbPUl2ZE4bgELPJOVbXQAAIAAfUaG&#10;1Zb9a4p5z5UfbQJrmZNpbmdcRZHbb79LvJB7cQY5vo+BcicleI92csgLLpEYckUAAIAAgACGIJVI&#10;c9t47pOIdKVq0pHZdWRbe5BRdh5LDI71dtQ5Lo36d3QlDo3Ud7sLHI7Id30AAIAAgACFSJOwfBZ3&#10;/pH8fExpzJBdfHNapo7afJdKS42MfMA4kYyUfOUknIxYfOYLAYy8fQwAAIAAgACEb5JdhFl3KpCx&#10;hAdo+I8Yg6FZxo2agzFJqIxBgsk4BYtRgockOIr+gmcK7Yrxge4AAIAAgACDupFHjMh2co+oi+9o&#10;P44PivRZGIyJietJBosuiP03nIoliFsj64nAiGsK2YlnhhQAAIAAgACDJpB0lUR18Y7dk/BnvI07&#10;kmJYhouokMVIa4pNj2g3FIlCjpgjnoiyjsYKxogdh0kAAIAAgACCsY/Wnc51do5CnAVnOoyXme9Y&#10;BIr2l8xH6omTlho2j4iMlWsjNIfplBUKtocQhz4AAIAAgACCWo9kpoR1Fo3OpFtmy4wXocdXkYpn&#10;ny9HhIj3nVI2PIflnHAi7oc5l54KlYZGhygAAIAAgAB6kKKlYnBuE6AmZJVgq53uZqBSIJvnaIpC&#10;WJoeak4w4pj+a8McgZnBbD8D35ihbL4AAIAAf9B5/KFBanttoJ7Ma+JgNJx/bUFRuZpdbpVCAZiA&#10;b9Iwo5dKcNQcZpfPcQcEIJYQcdIAAIAAgAB5a5+iclhs7p1CcyFfnZr0c+ZRIZjRdKxBgpbydWgw&#10;RJWxdf4cNpYFdfsEUpPFd00AAIAAgAB4xJ4Qeh1sMpu7emFezZl4epxQfJdYetxA7JWBex0v05Q8&#10;e08b95RnezEEdJHAfEwAAIAAgAB4G5y/ge9riJpygbleHpg1gXZPyJYTgS1AaJQ0gPgvZJLvgNwb&#10;tZL1gNgEjo/9gJ0AAIAAgAB3hpu6id9q+plziThdk5cwiHVPOpUJh60/4pMihwcvGZG5hrEbj5Gd&#10;hxYEqI52gyYAAIAAgAB3EZrdkddqgJiekMRdFZZYj4ZOupQrjkg/bZJAjU4uxJDKjPQbhpBljKQE&#10;x40pgzsAAIAAgAB2s5pFmetqS5gGmINc3ZWulstOc5NhlQw/HpFlk9YuY4/7k9IbMI+MkT0E1Ywc&#10;g0UAAIAAgAB2a5nWoitqApeNoHtci5UnnlxOHJLMnEQ+0pDEmxkuJ49LmfAbB47NkkYE2ItSg0YA&#10;AIAAgABuBq05YZNiA6pdY5JVOqe3ZYNHaaU7Z1c4TaMdaPcnNqIXahsSKqR/aacAAJjTbmIAAIAA&#10;gABtg6wQaT9huqkbao9U/aZGa+FHQKOgbSo4N6FgblMnP6AxbxsScaItbooAAJctc2kAAIAAgABt&#10;F6qBcLNhOaeTcXNUmKS0cjdG3qIDcwE37Z+5c7onG55ydC4SkqATc5gAAJWgeDAAAIAAgABsoajq&#10;eAhgr6YDeFNT/aMseJxGaqB6eO83iZ4zeUEm3ZzceWwSl54yePUAAJQwfGMAAIAAgABsKKeQf2xg&#10;OKSvf1BTgaHZfytF458mfwQ3MZzQfvQmnZtwfvISkpyGfuMAAJLogAAAAIAAgABrvaaHhvJf2aOl&#10;hndTJaDHheRFhZ4LhVA22JurhOUmb5oohNUSkpsDhLgAAJHGgAAAAIAAgABrZKW3jn1fkaLSja9S&#10;35/njLJFOp0ei7s2hpq8ixsmO5kli0oSpZmoiaEAAJDbgAAAAIAAgABrJKUPlhBfVKImlPVSnJ8z&#10;k59E85xfklk2QJn0kbMl6ZhhkbwSgpitjIMAAJAngAAAAIAAgABq8KShneNfVqGknKhSmZ6YmvdE&#10;2JuimVY2M5kXmM8l/JdqlucSqpepjJ4AC4+KgAgAAIAAgABhs7h8YIlV9LV8YlJJobKQZBg8Ya/D&#10;ZcMtu62MZyUckq1EZ7gIXK6kZ2sAAJNYctgAAIAAgABhMLeRZ9tVx7RPaQJJkrEVajg8b64La2Yt&#10;5aufbGQc8KsKbLoI8awJbGkAAJIXd24AAIAAgABg6rYLbuxVd7K/b5JJXa9ycEU8Q6xRcQct1qnO&#10;cacdFKkFcckJXKmlcZ0AAJDhe4AAAIAAgABgqrRkddhVJbEadhlI/a3QdmE8BKqrdrotqqggdwsd&#10;F6cydwYJqKd6dzgAAI+/fxYAAIAAgABgaLL1fNJU6a+sfL9IvqxdfK07uak0fJwtjqaVfKIdGaWO&#10;fJkJ6qWIfRkAAI7BgAAAAIAAgABgLrHag/FUx66Bg5dIo6skgyo7m6fxgsEtb6VIgoMdJaQQgqAK&#10;J6PMgjkAAI3jgAAAAIAAgABf/bD8ixRUta2Nin1ImKofibw7i6bhiQgtXaQxiLYdK6LeiSAKZaJK&#10;hogAAI0zgAAAAIAAgABf2bBXkkZUsqzLkX5ImKlIkHY7haX5j4ktS6NBj2UdGKHsjrwKfKEfhxcA&#10;AIycgAAAAIAAgABfwa/dmaBUu6wsmL1Io6iRl4E7h6U0loQtUqJtli0dM6EBk04KkqAihyYAAIwA&#10;gAAAAIAAgADBE2cVX+2u02k5YrSb7Ws+ZWCIIm0kZ+5zaW74amldt3C5bNFGx3JFbxAsz3MmcN0K&#10;BHYqcRS/IGQlatGtS2aKbIWajmi/biyG6GrSb8tyRmzPcWBcqG6xcutFyXBJdFMr6HDxdV0JbXRo&#10;dWu9SWGVdaerhmQgdk6ZB2Z9dvOFc2izd6Vw+GrSeFxbgWzQeRFEym5wea8rD27ZegoI6XLcei27&#10;d19LgF2puGH1gA+XQ2Rsf8iD7mbBf41vl2kBf2laUmsYf01Dz2y+fykqQmzkfu0IdnGzfoa5zF1V&#10;iwSoIGAXidyVsmKmiLWCaWUMh5duUmdiho5ZNWmQhadC52s5hM0piWsZhBoIFHJZgj+4cVvAlbOm&#10;1F6Sk7uUcGEtkbWBMWOij7ZtLWYDjdRYPGg3jB1CGmnjiqAo5Wl+ibEHwXLlhT63XFp5oGOlzF1W&#10;nZ6Tal/1mrqAMWJwl95sPWTelTFXamcaksBBcWi7kK8oYGgXj8oHfHNZhRC2jll/qw6lBVxip3yS&#10;nF7+o75/X2F2oAhrbmPnnJlWrWYsmY9A1mfJlycn7GbilSIHRHO4hOq2CljUtaykflu1sT+SA15E&#10;rKV+umCxqCFqz2MdpANWH2VgoH5ATWbwnh8nbmXImV8HGHQDhMyzN27sX0eimXBPYjGRDnGnZOl+&#10;aHL2Z3dqtHQ/ae1V6XWBbE0/vHakbncmAndab/wEMnsJcRKxwmwsaauhe23Pa4yQAG9QbVB9a3C9&#10;bv9pw3IgcJ9VDnN4cjI++HSgc5olV3UPdHgD4XlydcmwMWm1c/SfzWt+dN+Oe20gdbh79m6tdoxo&#10;enAwd2BT7XGheC49/nLJeNwkh3LmeSYDmXnrekaukmeCfh+eJmlmfi2M2mshfi56lWzHfilnOG5p&#10;fjBS2W/ufjs9HHEXfjwj0nDhfhADW3pTfiutEGWfiEecs2eYh4uLbGlphrp5LmsgheFmE2zRhRVR&#10;125shGc8S2+Sg8cjMG8Gg1MDJnqtgYKr1mQYkn2bgGYfkPyKQWf6j1l4Dmm/ja9lBWt6jBpQ9m0W&#10;iq87lG46iYgioG1diR8C+nr5ggOq3GLcnLWaiWTsmnKJS2bLl/53H2iVlYVkJWpckzVQNmv+kSY6&#10;/20Sj48iL2vqjtwC1Xs3geqqI2Hspu2ZzGP+o+mIhGXZoKh2VmefnWJjYGlqmmFPgGsUl9E6bmwh&#10;lhYhyWqqk5ACt3tqgdaprWFFsR+ZRmNUrVuH6GUiqU11sWbcpUVixWiioaRO+mpKnrY562tKnPoh&#10;T2mKloUCn3uTgcWlpHcVXsOWenevYbqGNHhcZHR0p3kUZvth8HnTaWdOBnqba7c4i3tmbb8ey3w7&#10;btMAAIAAcmCkeHR5aI2VWnVUao6FAXYlbGlzi3b2bidg7nfLb9VNInijcWw3w3lmcsceKHnYc1EA&#10;AIAAdwWjNnIXclCUAnMfc26D5HQOdHRyaHT4dWZf7HXgdlNMRnbHdzY3EXeFd+0dnXeSeAcAAIAA&#10;exihxG/1e/eSjXEXfE+CWHIffIxxGXMefLleuHQlfOlLPHUefRg2NXXVfTYc83V3fQMAAIAAfqKg&#10;bG4mhZyROG9ahTuBCHB1hLdv1HGDhB9dtHKUg5BKVXOfgxc1fHRNgq0canOFgm8AAIAAgACfUGyv&#10;j1aQIG3vjj5/+G8TjPduzXAsi51cvXFFilVJjXJMiTY023LyiGMb73HLiEsAAIAAgACebWuAmROP&#10;PGzIl0d/FG3ulT9t8G8Lkydb7nAukTRI3HE3j4g0WXHFjnEbkHBdjVgAAIAAgACdxGqWotOOimvj&#10;oFd+WG0FnZFtNW4dmrxbNm9CmCtIMHBSlhkz0XDUlR8bOm81kXoAAIAAgACdVGnxrJeOCGs9qXJ9&#10;wWxUpfJsl21fomtapW59n01HtW+KnQMzVm//m3gaxG5HkhkAAIAAgACYUH+XXlqKSX9wYUZ7GH94&#10;Y/hqln+eZnZY2H/XaNVFxoAuaw0w5YC+bN4WtYI9bTQAAIAAdlyXU30bZ5iJRn05aaR6AX1ka4dp&#10;kX2cbU1X7X3jbv5E+35BcI8wOX69cckWNn+zcbsAAIAAemeWOXrXcL6IAXsgcgF45XticydoeHuw&#10;dDdW+nwIdTpEL3xwdikvl3zbdtgVxX1IdoUAAIAAffOVBXjEeeeGvHkqenJ3l3mFettneXnhezlW&#10;EHpOe45DcXrAe9wvCXsbfAoVZnsde6YAAIAAgACT03cHgw6Frnd/gvN2hHfqgrBmTXhSglJVH3jH&#10;gftClnlIgbQuV3mSgXYU6XlNgVMAAIAAgACS1HWkjEuEqXYmi4d1hHaXipFlWHcGiYNUOnd+iINB&#10;4Hf2h64txngwhy0UgXfGhqYAAIAAgACSB3SClYmD23UMlCN0t3V9knxkkXXukMFTfXZsjylBQXbi&#10;jeEtWnb8jVMUOXZ+ixYAAIAAgACRanOgnsyDN3QwnMp0C3Semnhj53UImBNS13WGlfNAoXYAlGYs&#10;2nYHk/4T9XV3jX4AAIAAgACQ/XL9qByCunOPpYpzfXP0opNjVXRRn49SU3TGnP1AM3U5m2osbHUz&#10;mYwTi3S0jTcAAIAAgACLLIh+XfB+EYetYMdv04cdY2pgR4a4ZdtPdIZxaCc9K4ZmajsovIbta7kO&#10;Boj+a0cAAIAAedOKUYY0Zq19OoWkaLVu7IUtappfc4TObGJOuoSKbg88j4R8b48oQITfcI8N14ZJ&#10;b/UAAIAAfViJXoQHb1N8HYOkcKNt7YNCcdted4LzcvpN34K7dAs72IKxdPons4L3dYcNnoPndO8A&#10;AIAAgACIT4IUd+h6+oHFeJdsuIF4eSpdhIEyeahNAIENeh47I4EHeoEnLIEyeqsNZoHRel0AAIAA&#10;gACHSoBWgIt5/YAbgKNrwn/fgJZci3+mgG5MZ397gEk6qH99gC0m3H+OgBANUn/+f+gAAIAAgACG&#10;aH8HiU95Nn7YiNNrAn6biCNbwn5eh1ZLjX43hpc5/X4shgkmUX4khdkNDX56hKMAAIAAgACFsX3z&#10;khF4eX3MkQZqR32Nj7dbDX1OjlBK3H0pjQ85Zn0WjCwl9XzjjDoM6n0yiJYAAIAAgACFIn0dmtV3&#10;53z7mURpsHy3l19aeXxvlWJKSXxGk7I403w0krElgnvmkkoMy3wniKYAAIAAgACEuHx/o7F3dHxg&#10;oaxpL3wTnzhZ9nu8nLFJ1nuHmqw4dntrmeAlJnsMlyMMintfiHoAAIAAgAB+Q5H5XWZx2pCRYBpk&#10;aY9xYqZVuo6DZQdFvo3DZzk0H41yaRsf0o5WahcGTo6ZahQAAIAAfMt9e4/oZahxKo6wZ6Bjso2Z&#10;aX9VGYyka0NFNovcbOUztYt9bkUfjownbuAGaov2bvAAAIAAf958ro3XbdFwOozFbyNi5Iu8cGJU&#10;TorQcY5Ei4oNcqMzLompc4YfNoojc8wGd4mfdCsAAIAAgAB7yYvtdelvRIrudqph3on5d1RThYkT&#10;d/FD14hdeHsyo4f2eOce3YhGeO0GfIeSeb8AAIAAgAB66YpKfgVueIlYfkRhGYhrfmRSsIeOfmpD&#10;UYbLfm0yNoZnfncenYaMfmMGjIXGfq8AAIAAgAB6Ioj6hkRtuYgWhftgXocqhYdSC4ZChPhCuoV8&#10;hHEx8oT3hCAeboT5hDsGkYQ8gtsAAIAAgAB5g4f0joxtOocajc5f44YnjMpRd4Uwi6dCGYRpirIx&#10;YIPeijIeKYOjiokGi4LzhGwAAIAAgAB5BIcqlt1suYZUlbFfXYVZlCdQ9YRVknxBmoODkTEw1IL4&#10;kMgduIKbj9YGiYHlhGsAAIAAgAB4ooaSn01sUoW+ncte6oS4m8ZQgoOlmaJBNoLCmCUwhoIml7Yd&#10;gYGvk/MGfYEUhGMAAIAAgABxr5vYXLJl8Zn3X0JZO5hgYbRLTpb8Y/s8CpXaZgcq4pV9Z54WLpeF&#10;Z8cAAJMNab8AAIAAf0pw95oOZIxlZ5hHZm9YtJaiaEBK4ZUjafg7tpPqa4Mqr5NubKsWMJUXbJQA&#10;L5C+brYAAIAAgABwT5gTbEJkopZqbY5YDpTLbsxKP5NNb/s7NJIRcQkqVpGCccoWFZLccYUAc45w&#10;dDMAAIAAgABvk5Yxc+Nj0ZSWdK1XK5MHdWVJjZGPdhI6mZBbdqgp5Y/BdwkV3pDZdq0AooxreUQA&#10;AIAAgABu15Sbe5BjF5MMe+JWcZGCfB1I0JAJfEM6Eo7PfGcpdY4xfHwVnI8OfDoAw4qqfaYAAIAA&#10;gABuMpNbg1pifJHWgz5V3JBIgvtIO47KgqE5hI2GglYpMIy+gjcVdo1kgmgA4IkngJcAAIAAgABt&#10;rJJPiydh9ZDViqFVVI9FieRHs42/iRU5Box2iHYoz4udiFEVdYvjiAQBA4ffgK8AAIAAgABtQpGL&#10;kwphsZAXkjVVEo55kQFHaYzTj7E4vIt0jtMocIqejwQVGYrHjKABGobRgL4AAIAAgABs75D4mw5h&#10;X499mfhUuY3UmF9HEIwglrE4coqxldEoOYnFlScU/InJjjABJ4YDgMgAAIAAgABlYqZXW7BaEqQf&#10;XhVN8KIjYGVAq6BbYo0x8p8FZGgg558TZYoL+6G7ZRoAAI2UbdIAAIAAgABks6TMYydZpqKOZPFN&#10;k6BtZrBAbJ57aFYx0pz/ab8g85zVaooMT576af0AAIv7cswAAIAAgABkK6LoanVZDKC4a7hNGZ6U&#10;bPE/+Jyabh4xf5sRbxog0JrBb5UMfZxsbwYAAIp7d6IAAIAAgABjnaEHcatYa57icnpMaJzJczw/&#10;dZrRc/UxEZlIdI0gkJjedMMMjpoZdFUAAIkUe+UAAIAAgABjDp9uePBX4Z1TeVhL3ps7ea0+45k/&#10;eewwtJepeicgTZctejEMjpgBeioAAIfRf5wAAIAAgABikJ4sgFZXcZwWgGFLdZn4gEg+fJfzgBow&#10;VZZOf/ogJZWif/gMlZYegBEAAIa0gAAAAIAAgABiJp0th79XGZsYh3lLJJjwhvg+KJbchmYv+pUy&#10;hg4f5pRthkQMrJR0hQ0AAIXOgAAAAIAAgABh1ZxejytWzJpKjptK05gcjb492JX9jNsvrpREjHYf&#10;i5N+jK8MiZMliHoAAIUhgAAAAIAAgABhlZvLls1Wv5muliRKxZdslO89vZUok6wvq5NKk2cfsZJb&#10;ke8Mv5HsiJ8AAIScgAAAAIAAgABZI7GtWmROGq9SXI1CZK0ZXqo1nKsYYJ4nLKnjYiMVk6thYmgD&#10;Ram2Y1oAAIjncf0AAIAAgABYcLBnYX1Nuq3iYxtCI6tqZLk1f6kuZjonOqe9Z2AV6qjPZ3AD0qa/&#10;aFEAAIegdrIAAIAAgABYCK6SaGhNSqwLaZBB0KmJarQ1OKc4a84nGKWsbJoWCqZzbHwEOaPzbXgA&#10;AIZnet0AAIAAgABXrqynbzpM36omb/1BV6eocLk056VVcW0m36O8cewWCqROcasEhKFccvwAAIVB&#10;fooAAIAAgABXUqr9dhxMiqiCdopBBKX/duo0iqOmdzMmuqH1d20WCaJddykEwp8GeOEAAIQ+gAAA&#10;AIAAgABW/6mtfSNMUKcqfUpA1aSdfU40XqI3fT8mkqB0fTMWG6CXfRYE/5zvfhYAAINegAAAAIAA&#10;gABWuqighC1MKaYShBZAuaN1g8c0QaECg2wmdJ80g0cWHZ8tg4cFPpshgnoAAIKtgAAAAIAAgABW&#10;hafSi0NME6Uyiv1AqqKDimc0Mp/+ic8mXZ4hicoV/54RiTYFTZmrg5YAAIIWgAAAAIAAgABWYqc0&#10;kn5MDKR6kiJAp6G6kVU0Lp8jkKQmZ50vkJkWJpz2jeQFaphwg6kAAIGAgAAAAIAAgAC1JmFTWbKj&#10;/mPRXQOSNmYvYDd/hmhxY0xr3mqfZkZXKGyuaSVBKm5ia88n627abd0GuXSjbsWzKl3OZGGicWCa&#10;ZqyQ1GM2aOZ+S2WuaxBqumgNbShWHmpAby5ANWv8cQYnGGwScl4GY3U1c0GxTlqxbwGgql2zcEqP&#10;TWCDcYx81mMmcs5pbmWsdA1U+2f+dUM/Pmm7dlYmUWlldwoGF3W1eCKvdFfleYGe3VsWedyNjF4J&#10;ejl7WWDSepdoFGN/ewFT1GXqe2s+Tmeoe8Qll2bde+sF1XYkfJqtvlV4g/KdRljOg3WMBFvjgvZ5&#10;3l7Fgnlm4mGMgghSyGQRga89dmXKgVgk8mSEgREFnXaDgG2sUlN2jmab91bpjRiKzFoUi8B4uF0N&#10;implzl/kiShR52JwiAo8vmQlhxkkYmJ1hp0FbnbTg6arLVHPmNWa6lVYlraJ0FiRlIN3yluYkllk&#10;716AkFRRJGEUjoU8KWK4jQwj8GDIjKIFRncWg5GqUFCEozaaHlQboEOJCldanTd3DFpkmjtkN11U&#10;l4BQeF/xlR47nGGKk1Yjjl9skewFJndMg3upwU+YrXWZklM0qaCIeFZspbl2eVlwofhjsFxenplQ&#10;BF76m8U7KGB/mgUjIl5Flh4FDXd3g2qoF2jbWUmYY2qpXK+Hz2xrX+Z2JW4fYvBjZW/KZdxPf3Ff&#10;aKc6InKvayog6HLxbMwBTH3PbvOmgWWIY3eXNGelZeSGvWmaaDF1LWt2amNigG1CbH1Os27xbn85&#10;dHA+cEUgW3ACcUwBLn4Bc8ek3mKIbY6Vf2TZbw6FN2b7cHhzuGj/cdRhOGrvcyZNlmy4dGk4gW39&#10;dXwfnW0udfkBFH4teGWjNF/Xd4iT1WJQeDCDlmSUeMdyX2a4eVFf/mjNedxMjGqqemM3q2vmes8e&#10;+mqdeuEA/X5UfGahqF1/gX2SYGAZgV2CLWJ8gSZw/mS4gOJe6GbhgKRLl2jUgHc26GoDgEsea2h0&#10;gB0A6n51f9SgY1uQi3uRK15CipaBCWC4iZJv6WMJiINd5mVAh4JKyWc1hqM2Q2hYhfgd7marhdoA&#10;2X6RgJOfX1n5lXSQMly8k8yAGl8+kftvBmGbkCRdEWPijm9KE2XcjPM1v2bli+Edj2Uzi4wAzH6o&#10;gIqenVi7n2GPc1uInPd/WV4NmltuSmBsl79cWmK4lWFJaGS5k2k1N2WykjcdOmQEkDYAwX66gIKe&#10;HVfYqTaO6lqlpgx+w10joqdtsl97n05b0GHEnFhI9WPCmgc0w2SimOUcy2MNk3gAuH7JgHybNnCy&#10;WPeM1XHMXGB9Z3LxX5BsvHQbYoxa4XVEZWRHwXZnaBMy8ndoamAZXnfNa1oAAIAAch2Z4W2HYo2L&#10;o27uZQ98MXBBZ2lro3GMaaFZ5XLRa75G5nQHbboyOHT1b2AY0nTJb9wAAIAAdsiYhWqhbCCKP2xA&#10;bcd7EW29b1VqhW8mcMZY7nCDcihGGHHJc3QxmXKldHwYY3ImdJMAAIAAeuKXBGgFdZmIwWnLdn55&#10;g2tnd0ZpOmzsd/lXvm5seKNFFm/CeUEwx3CJebcXym/seYwAAIAAfnGVoGXGfw6HZ2emfzx4M2le&#10;f0Zn+Gr5fzlWxmyIfyxEOW3tfygwGm6efx4XUm4GfvAAAIAAgACUe2PqiJKGTGXfiAp3Jmemh1Zm&#10;92lThoxV1mrthcxDf2xOhSsviGznhL8W6WxyhMAAAIAAgACTj2JikhKFZWRmkNh2RmY2j2ZmIWft&#10;jeJVDWmSjH1C1mr0i1YvFWtqiqwWnWsjiccAAIAAgACS3mEum4mEsmM7maF1jmUOl3VlbmbDlTpU&#10;Xmhtkz1CL2nSkbIuk2oukSUWVmoVjeUAAIAAgACSZmBNpPOELmJdomd0+2Qpn4Rk2WXWnJxT2Gd6&#10;mhdBwWjZmFMuImkYl2AV5WlMjs4AAIAAgACOfHjnWLGBJ3lSXAlyt3nhXyhi/nqEYhNSAXsxZNQ/&#10;nXvvZ14rPHzFaVsQ3n5QaWAAAIAAdgmNUnXhYbqAEHaZZEBxnHdSZpth/XgPaNNRH3jPaus+3XmV&#10;bNMqn3pHbkAQiHuFbfYAAIAAeh+MHXMbarV+vXQJbHlwe3Tjbh1g5XW7b6JQMnaPcRI+Gnddcl0q&#10;C3ftc0UQPXkQcssAAIAAfbWK1XCTc7J9a3GodMBvKXKhda1f6HONdodPT3R6d0s9Z3VPd/spjnW9&#10;eGkQA3bsd/AAAIAAgACJk25rfK58UG+ZfRZuC3CpfVdeuHGlfXpOXXKefZo8inN9fboo3XPGfcMP&#10;oXUlfZ4AAIAAgACIiWykhbZ7R23jhXptDm7/hQxdx3AJhIJNf3EHg/8743Hbg5koW3H/g2UPWnOh&#10;gvoAAIAAgACHsmssjrp6dWx5jd5sQW2cjMNdAm6ri5FMxm+wins7SHB+iaYn+nBwiWkPLnJZh3AA&#10;AIAAgACHDGoCl7l5zWtYlkRrlWx8lIFcXW2JkqlMI26OkQ86qm9bj/YngG8nj+wPAHFQiiUAAIAA&#10;gACGl2kkoLN5T2p/nrRrCmuenFFb0Gyhmd5Lp22dl9I6RW5flq4nFW4JlWUOp3CRiegAAIAAgACB&#10;14GLWF11WIFYW5dnxoFaXqFY7IF9YXdIwYG4ZBs3A4InZnEi0YMdZ/gI54SkZ98AAIAAeXOAy362&#10;YOJ0aH7KY19m1H7tZbVYF38eZ+dIC39gafI2cH/Ka7kiZ4CEbMkI34HpbJoAAIAAfQZ/unwNaV1z&#10;OXxWayllzXyXbNhXGXzcbmZHMn0tb9g1vn2WcRMh5n4YcbYIxX+GcZsAAIAAgAB+mHmmccpyDnoN&#10;cvdklnpodAVWLnq7dPdGW3sgddM1F3uHdoghdHvUdtAIsn1wdwsAAIAAgAB9gHeJektw+XgLetxj&#10;jHh5e0lVLHjae5lFtHk/e+E0i3mpfBshGXnAfCAIqnuhfJYAAIAAgAB8j3XXgt5wLHZrgt9izXbh&#10;gq1UX3dGglxE5XesghAz8ngCgd8gn3fjgdUIg3ofgVwAAIAAgAB7y3Rxi2pvZnUQit5iDHWJihBT&#10;pXXxiShENHZYiF0zXHagh9kgSnY7iA8IcnjYhVUAAIAAgAB7MXNSk/BuznP7kuBhc3RzkX9TE3TV&#10;kARDo3U5jswyy3V6jisf3HTgjg0IY3fOhasAAIAAgAB6vnJ4nHxuV3Mnmv1g83ObmRBSk3Pylw5D&#10;NXRJlYEydHR6lRIfgXO2ktYILHcKhYYAAIAAgAB1Toq3V9ppgIn7WvBcsol8Xd5OpIknYJs/NIj+&#10;Yxst84lKZSkZf4r5ZfMB9YoUZxgAAIAAfF90WIgbX+dos4eZYlNb6IcuZJ5N+IbZZsU+qYaraLkt&#10;jobiaksZT4gwarsCLIdsa/oAAIAAf4NzaoWRZ+dnrIU+abNbC4Tpa2ZNI4ShbPk9+IR4bmQtB4Sh&#10;b30ZAIWZb6ACToUTcTYAAIAAgABycIM/b99moYMIcRlZ9oLHcjhMSoKMcz49NIJwdCMsbYKOdMoY&#10;nIM2dLICXYMKds0AAIAAgABxfYFCd+BluYEdeJFZDoDqeSJLXYC3eZg8mYCTefwr6ICpekIYSID/&#10;ehMCboFEe8AAAIAAgABwpn+Qf/Jk739/gCNYUn9VgCdKtX8hgAw8B374f/Ars37pf+UYM37zf+gC&#10;jX+9f/gAAIAAgABv9n45iAtkYX46h8ZXz34Nhz1KK33KhpQ7cn2bhgsrKX19hdQX930qhh0Cln52&#10;gcAAAIAAgABvaX0mkCRj130vj3JXRX0AjmdJqny1jTw69Xx8jGAqpHxRjDwXkHu0i1sCn31qgcYA&#10;AIAAgABu/XxTmEtjanxgl0JW03wslb9JO3vWlCI6l3uNkxIqW3tJkv8XUXp1j48CkHyggbwAAIAA&#10;gABpA5R/Vwpd0JNIWfdRrpJVXMVEUZGVX2I1eZElYbAkcpGiY1UPT5SMYycAAIgJaZoAAIAAftRo&#10;HZIjXqhdH5EUYP1RCZAhYzhDzI9RZU41F47MZx8kPo8caFsPaZFtZ/oAAIYibmQAAIAAgABnUY+2&#10;ZjdcQI7MZ/1QUI3naa1DHI0baz00jYyRbJUj4ozCbW4PXo6CbOkAAIRec6cAAIAAgABmfo1xbbxb&#10;Xoyebv9PYovJcCpCZYsFcTwz7IqAciAjb4qYcp0PN4vPcg4AAIK8eJoAAIAAgABlr4t9dUxaloq8&#10;dhVOm4nxdsJBnokud1AzZoifd8gjA4iid/0PDIlTd5QAAIFOfOUAAIAAgABk94nifPBZ7okwfUtO&#10;AIhnfXtBCYeffY0y3ocEfZki2YbMfaMPC4cSfbUAAIAbgAAAAIAAgABkWoiIhItZUofmhHdNaIcg&#10;hC9AdoZUg9AyWoWwg4oigIVYg4kPM4Uhg0cAAIAAgAAAAIAAgABj3oeAjEVZDYbvi+VNL4YfiyRA&#10;P4UsijsyL4RnibAiNoQGigEO5YOgh/IAAIAAgAAAAIAAgABjfIaxlBlYrYYhk3xMy4VNklM/4YRP&#10;kQYx44NzkG4iAoLtkCoO24JdigsAAIAAgAAAAIAAgABc4J7xVd9SQp1ZWJ9GwJwIW0U5+Zr7Xbgr&#10;iZp9X74aSZvNYLgGhJxKYQQAAIOjbUkAAIAAgABcBpzdXR1RrJtZX1VGN5n0YXk5lZjAY3IrUZgU&#10;ZQwaUJkRZbQG35jdZeMAAIIQcjEAAIAAgABbX5qFZENQ9ZkbZfxFn5e9Z6I5BZaEaSYq6pXFalYa&#10;JpaHarUHF5WcauQAAICXdxQAAIAAgABatphAa1pQOJbnbJ5E0ZWXbc44apRhbuMqapOfb7EZ3ZQz&#10;b84HLpKxcCMAAIAAe2UAAIAAgABaDJZMcoFPkpUEc1tEMJO3dBw3xpJ8dLcqApGrdS0ZlJIcdSEH&#10;MZAqdd4AAIAAfy4AAIAAgABZc5S3echPBpN9ekNDsZIuepU3UZDpesMpmJAEet8ZcZAteswHO434&#10;e9EAAIAAgAAAAIAAgABY8JNrgRNOlpI+gTtDTJDqgSM27Y+XgOwpLo6lgM4ZII6pgOsHUIwcgOAA&#10;AIAAgAAAAIAAgABYiJJciGBOL5E6iDtC54/mh8Q2kI6GhzYo3I1+hwYYt41zh0cHK4qjhNkAAIAA&#10;gAAAAIAAgABYN5GOj+VOCZByj6NCw48Vjs42b42Qjdso4oxXjcIY+YwIjKEHcolUhQkAAIAAgAAA&#10;AIAAgABQpqphVE1GYqiYVtI7TacNWT0u7KXkW2kghqXZXPcOl6ijXQgAAKAIYHwAAIAAcS4AAIAA&#10;gABPxqiUWypFxKbMXTc6v6UeXzIuhaPBYPcgW6NtYisOx6WyYgcAAJ1sZRUAAIAAdfgAAIAAgABP&#10;PaZTYe9FLaSWY446QaLrZRguEaF+ZnkgE6EHZ1YO0aLhZwoAAJreae4AAIAAejwAAIAAgABOx6QL&#10;aKdEo6JZad45pKC2awEtoZ9JbAAfwJ6/bJEOxqA/bCgAAJh3bysAAIAAff8AAIAAgABOS6ILb3FE&#10;K6BrcE45M57FcREtK51McaQfjJylcfYOwJ3ZcY4ANZYAdQkAAIAAgAAAAIAAgABN16BqdmBDyp7T&#10;dvA45J0od1Us65ued5EfWJrXd5wO2Jupd14AcZPaelQAAIAAgAAAAIAAgABNc58TfVVDf52DfaI4&#10;q5vPfbAst5o3fZ4fJpldfYwO0ZnlfbUAsJIJfs4AAIAAgAAAAIAAgABNJJ4DhFlDSpxzhHE4gZq2&#10;hDIsmZkIg98fCpgSg+QOqph3g3sAtZCZgHsAAIAAgAAAAIAAgABM8Z0pi49DKJuUi4Y4ZJnQiwgs&#10;hpgQio4fE5bziq8O2ZceiEQA3Y9ngJYAAIAAgAAAAIAAgACpzlrqU6mZrV3HV3yI82CGWzV3UGMs&#10;XsxkqGW6YkNQ4WgVZZU7wmndaKMjJWlwaukD53lnbMunwlajXiCYFFngYP6Hh1zuY8Z2DV/YZnhj&#10;gGKfaRBP1mUia40602bnbdAiZWXYb2wDyHmccWel3FLMaI2WR1ZVanOF+1mnbEx0lVzGbhxiMl+7&#10;b99OtmJecZA55WQYcxUhsWKxdBkDrXnKdmKj+U9Tct2UelMgc9qEPFahdNRzH1nxdchg4V0UdrtN&#10;mV/Qd6g5AWF8eHghCmAEePkDlXnyevWiMkxAfR2S4FBIfUSCvlP8fWhxr1dtfYZfxFqzfapMnl2I&#10;fdg4Ol8hfgEgel3Jfh0DgXoUft+gsEmkh1mRi03dhrCBkVG5hf9wnVVOhU5ew1iphKlL2FuJhB43&#10;mF0Ng7MgAVv0g6ADcHowgiufdkdxkYqQeEvTkA2Ank/PjodvxFN/jQpd91bxi6pLJ1nYinY3GltA&#10;iY8fpFp1iZYDYnpIgkmehEWsm6SPo0oumUx/4E4/lvBvGlH/lKtdV1V/kp9KjlhskN82m1m5j7Af&#10;VVlAjtUDVnpcgkKd4kRfpYaPD0jwokl/VU0JnxVum1DOnBZc61RTmXJKNVc/l0g2QFhpliAe/lhE&#10;kv8DTXprgjydh2ImU4COpGRlV1h+9maVWwZuOmi3XohcYWrFYeZJUWypZRc0s24GZ+0b122CaZsA&#10;AIAAbfCbxF4QXXSNXmCxYGR92mMnYzVtQmV+ZeZbhGe3aHdIkmm2auQ0F2sDbQEbZ2pNbiAAAIAA&#10;ctOaC1paZ1mLnl1DaWZ8T1/1a1xrzGJ+bTxaPGTibwlHd2b7cLwzK2gtci4aumeRcs8AAIAAd4OY&#10;Ulb9cSaJ7loicl96rl0Dc4dqeF+2dJ1ZCGJFdadGdWRxdqQyYWWFd3YaK2U7d7YAAIAAe5aWuFQF&#10;euyIdVdde195SVpqe71pHl0+fApYAl/qfFZFjmIofKQxrWMbfOUZsGNEfO4AAIAAfxKVZFGChLWH&#10;PFUBhGR4K1gxg/poFVslg4JXDF3jgxJE1WAkgrkxGmD0goEZSGGlgqEAAIAAgACUUU9ojnOGP1MG&#10;jV93Q1ZPjCtnP1laivJWQlwridREK15uiOYwqV8UiFIY/GBNiEkAAIAAgACTgU24mBqFe1FtlkR2&#10;iFTFlElmkVfbklJVnVq3kJNDjFz6jy0wLF14jnwYuV85jO0AAIAAgACS9Ex3oZeE7VA3nwR191OT&#10;nERmB1armZlVJVmIl0lDLFvGlY0vyVwTlPsYWV5mkHYAAIAAgACRWGmsU2KDnmtMVy9082zwWsxl&#10;G26QXjdUEHAjYXhBrHGYZIAtdXKlZwkT0XPGZ8cAAIAAceSPymXDXL6CU2fAX7dztmmhYolkA2tv&#10;ZTdTGW0nZ8BA2G6uahosx2+SbAITYXDnbFIAAIAAdpWOS2IqZiCA3WRyaElyj2aMaldi6GiBbENS&#10;KWpWbhdAFmvrb8UsOWylcRUTEm5dcQ8AAIAAerOMt17ob25/U2FocNdw/mOrciVhoWXGc1hQ/mfD&#10;dHg/G2ljdYArcWnrdkUSkmxHdgwAAIAAfkeLRVwMeLh98l61eWlvrWEgefxgYGNZenVQEGVseuY+&#10;R2cXe1Eq0Gdoe50SNGp6e28AAIAAgACKEVmgggh80lxqggduol7ygd9fZWFGgaBPJ2NngWQ9nWUL&#10;gTsqTWUkgSwR5mj3gTsAAIAAgACJGVeZi09751p9ip5txV0Yibxell9/iMhOZGGuh+08+mNLh0Ip&#10;6WMnhv8Rs2ewhkMAAIAAgACIXFX2lIJ7MVjtkydtEVuVkY5d7F4Cj+pNv2A2jns8W2HOjXEpb2Fu&#10;jUkRgmaqimIAAIAAgACH2VS6nZl6qle9m59sglpnmVZdXlzSlwhNRV8DlRY7+mCPk9MpCV/vk2gR&#10;JGXvi5cAAIAAgACFMHGSU0B4anKWVvNqpXOzWnhbpXTYXclLXnX3YOc5l3cOY7slmXf5ZdcLunrE&#10;ZgIAAIAAdcKDx23SXA53N28wXwNpgXCEYc5apXHNZHNKgnMGZu044XQiaSQlC3TIarYLjXf3aqoA&#10;AIAAeeGCcGpdZN110mwBZxdoWG2DaTJZjW7uaylJmHBAbP84I3Febp4kgnG8b7ILZXWCb4oAAIAA&#10;fYCBDmczbbB0cGkMbzdnAGq2cKFYlWxAcfJIvW2ucyI3fW7MdCskF27hdMsLTnNedLMAAIAAgAB/&#10;umRydoBzSGZzd2Nl3Gg+eCJXYGndeMFHz2taeVQ2pGx4edMjbWw5ehULCnGbemUAAIAAgAB+oGId&#10;f1lyN2Q5f5pk3GYbf61WcGfQf6NG9GlUf5g2Bmpff5gi92nKf6MK33AYf8cAAIAAgAB9vGAoiCZx&#10;XmJah8pkD2RMhzRVrmYNhoZGPWeYhes1cGiThYIipGekhYoKy27PhEMAAIAAgAB9Cl6RkOVws2DU&#10;j/ZjZGLQjrtVDGSUjWtFn2YejFA01GcKi6UiLmXYi+kKs23qhzwAAIAAgAB8i11XmZJwMl+omCBi&#10;22GllkpUhGNklGFFKWTlktY0eGW+khshyWRikVEKa25khwsAAIAAgAB4/XnuUv5tBHpiVo9gDXsA&#10;WfZR13uwXSlCR3xoYB8w/31BYq4c4n5sZCMEhIDpZO0AAIAAeSB3s3ZgW0hr9XcoXi9fDnfyYO9Q&#10;/3i4Y4VBlHl9ZeYwdHpHZ+ociHsFaPEEm34pabIAAIAAfMB2fXMNY5dqsHQXZdRd/HUJZ/NP/HXq&#10;aetAuXa/a7gvxXd9bTUcEHfLbdYEnHvFbrkAAIAAf+91RHAFa99pc3E6bX1cunJPbv5PEHNFcGA/&#10;4nQucZovIXTfcpYbpnS6cuIEn3mxdCgAAIAAgAB0E21XdDdoS26wdTpbom/edh1OBXDndt4/PHHW&#10;d4wumXJ7eBIbWHHueCIErXgZebMAAIAAgABzDmsYfJ5nb2yPfRNa2m3PfVpNMm7ifX4+am/OfZwu&#10;AHBSfb0a4W+IfcIEmHg8foIAAIAAgAByOmkzhPlmoWq+hORaFmwKhJFMeG0lhCI9um4Qg8Qtbm51&#10;g5camG2Ig94Emng4goMAAIAAgABxkmenjUZmAGlDjLFZeGqWi81L5Guwis49KGyTigYs3Gzfiboa&#10;K2v2icwEmXg6gxwAAIAAgABxFWZxlY1lhGgalI5Y92lwkyJLZWqDkZ48vWtYkIAsimuFkF8Z0Gq0&#10;jogEbHiHgv0AAIAAgABsxYLZUnthgoLNVedVSIL0WSxHy4M5XD041oOhXwEn2YR4YSwS9Ia7YZUA&#10;AIM6Za4AAIAAfANrln+EWk5gkH/BXSFUZoAHX9BHEIBVYlM4Q4C5ZJAndIFrZkQS14L7Zl8AAIEJ&#10;amIAAIAAfzZqhHxTYiNfb3zLZF5Tdn0yZnxGLn2QaG43i334aicm6n6Ka2cSlH+Jaz8AAIAAb3oA&#10;AIAAgABpbXlmafheTnoEa6FSUXqFbS1FS3r3bpg2v3tob84mTHvbcKESOXyPcEgAAIAAdP4AAIAA&#10;gABoY3bVcdNdVHeQcvVRXXglc/VEUXiidNE2I3kLdY0lyHlgdgMR9Xn4dZ4AAIAAeeIAAIAAgABn&#10;c3SgecVccHV4emJQiHYeetVDmnadeyU1f3b/e2QlfXcfe5IR13e5e2AAAIAAfgkAAIAAgABmrnLI&#10;gbNby3O9gdtP9nRrgcVDC3TjgYw06XU5gWMk93UvgWQRqXXagYkAAIAAgAAAAIAAgABmEnFJiZpb&#10;NHJNiVVPYnMBiL1CgnN0iAU0Z3O7h4skcnOJh5sRS3RqhsEAAIAAgAAAAIAAgABlmHAWkYZavnEo&#10;kOpO63Hgj9tCE3JLjrM0C3J+jgIkL3IhjjYREXM/ivAAAIAAgAAAAIAAgABgpoxvUZhWB4vtVNxK&#10;d4upV/09nIuVWuQvGovXXWUeCI0pXvoJgI5qXykAAIAAaWkAAIAAfnBfj4lSWP5VK4kRW7tJqoje&#10;XlU89YjEYLwuoYjuYsYdyYn5Y/gJpIqoY/0AAIAAbikAAIAAgABen4ZBYGNULYYxYphI14YXZK88&#10;L4YEZpYuBYYkaCkdYob1aP0Jo4dRaOsAAIAAc2QAAIAAgABdsINoZ8lTMoN3aXpH1YNxaw07Z4Nq&#10;bHotVYOJbZwc44QkbhgJhoRnbgwAAIAAeFsAAIAAgABcxoDobz1SToEScHFG9IEccYU6i4EVcm8s&#10;wIEncy0cZ4GOc2MJYYHjc4oAAIAAfKwAAIAAgABb9H7HdsRRiH8Kd4VGPX8feBw53X8XeI4sI38U&#10;eOIcJX8oePEJWn+0eZkAAIAAgAAAAIAAgABbPHzwfj1Q131PfpJFmX1vfrQ5R31kfrcrm31Pfrob&#10;0X0kfsQJjX3SfzMAAIAAgAAAAIAAgABarHt5hctQdHv5hc5FRnwbhXg5BnvxhP0rb3u2hMMbjXta&#10;hRsJUnxcg98AAIAAgAAAAIAAgABaO3pKjWxQBXrXjStE2Xr/jG04p3rNi5IrJ3p1i0gbYnnZizIJ&#10;THsqhkkAAIAAgAAAAIAAgABUpZbcUD1KjJXxU1U/iZVPVkozJpUCWPokz5V3WxYS75hSW6gBgpSl&#10;XY0AAIAAbRQAAIAAgABTnpP9Vz9JvJNEWeA+xZKnXF0yiJJEXpskZ5KIYE8S2JTnYJkB1JEKYmkA&#10;AIAAcfgAAIAAgABSy5EMXj9I3JB5YGc+Co/sYm0x2I+HZDkj5I+vZYcSm5GkZY4CBo3LZ2cAAIAA&#10;duQAAIAAgABSAI5CZUBIBo3IZvE9KI1LaIExL4zpaeEjVI0BatASSo6Tap0CH4rwbKQAAIAAezwA&#10;AIAAgABROYvIbFVHRItpbZY8a4r3brUwdIqPb54i44qKcD0R/ou+b+YCLYh4cloAAIAAfwYAAIAA&#10;gABQgomrc4BGmYlndFw70oj9dQ0v6oiMdY8iaYhoddcR4okfdYgCRYZVeEoAAIAAgAAAAIAAgABP&#10;4ofieqlGDIe4ey07WIdUe3UvgIbVe5ciBIaTe6YRqIble4sCcISCfVcAAIAAgAAAAIAAgABPYIZj&#10;gcRFiIZSgfA62IX2gdcvDIVwgachm4URgaYRL4UYgcMCYYMRgXUAAIAAgAAAAIAAgABO+IU0iTNF&#10;WoVGiUA6uYTziL0vEIQ4iBQh7YODiBoR5IMdhyQC14G0gewAAIAAgAAAAIAAgABIWKJxTl8+36E8&#10;UUI0aaBnU/YoWaAoVk4Zw6FzV78Io6MbWGUAAJGUX+QAAIAAcHoAAIAAgABHR5/mVP49+J7sV3cz&#10;eJ4aWcUnj52vW7wZRZ6hXNgIp59zXVkAAI7cZH4AAIAAdVEAAIAAgABGm50NW509NJwtXawywptv&#10;X44m25r5YSQYw5u9YeoIl5vOYlAAAIxDaVEAAIAAeakAAIAAgABGB5o8Yjo8hJlvY9wx9pi8ZVYm&#10;QJhHZosYR5jtZwYIgJhMZ18AAInebnwAAIAAfYAAAIAAgABFZJe4aOg73ZcMaikxXpZYa0AlqJXS&#10;bAoX+5ZMbEsIdZUPbK8AAIfGdC8AAIAAgAAAAIAAgABExZWTb747SpUKcKcw5JRbcV8lTJO+cdMX&#10;uJQAcdAIkpIpcmQAAIYQeWcAAIAAgAAAAIAAgABEO5PCdpw6z5NadzkwgpKud5Yk+JIBd7wXaJIe&#10;d5kIgo/SeJsAAISyfcoAAIAAgAAAAIAAgABDyZJBfZA6bZH2fe0wMpFPffgkw5CIfdoXQpBzfcgI&#10;Uo3wfngAAINFgAAAAIAAgAAAAIAAgABDgJEEhMY6JZDOhPQv8ZAyhLMkmY9ZhGUXSo8FhIcIhYxZ&#10;g1gAAIJxgAAAAIAAgAAAAIAAgACe+1PVTdWPyFcIUh2ABFoiVlBvXF0sWmNdpWAZXlFKv2K1YhE2&#10;cWRjZYEeX2OWZ/QBe32Aaxmc0U6FWAiOFFIuW29+hFWyXr5uCFkRYfJcb1xDZQZJq18HZ/Y1gGCY&#10;ap8drWAybHYBi31kb8+a2kmsYj6MO03AZLl871GcZyJsilVBaXtbIFioa75IjVuKbeg0mlzzb9od&#10;Dl1KcSQBmn1LdOKY6EU8bGSKa0mzbfl7Mk3Ub4hrH1G5cQ1Z2lVWcoVHflhOc/AzyFmFdTQcf1ra&#10;dgYBpn02eYuXCkE2dniIy0YKdzh5vkp5d/VpvU6PeKpY2FJceV5GnFVoehAzF1ZmerMcCljTeyoB&#10;sX0kfYiVZz2pgH6Ha0LUgGx4m0eLgFxow0vcgEtX70/GgD5F91LegEMykVOggFgbq1cpgKgBun0U&#10;gOWUCjqWinGGSkAPiYh3sUUGiKdoAUmJh9RXO02ThxVFXFCthnsyLlE1hiEbZ1XKhpIBwn0IgTCS&#10;9TgGlD+FZT3AknZ2+ULtkMRnbkeYjzVWuUu7jdZE3E7UjLYxw08YjBsbMVSvi8sByHz9gTSSMzYP&#10;nbSEvjvymwd2cUFCmIZnBEYJlktWbEo/lGNEpU1ZkuMxiU1eklAa91PPj/ABzXz1gTiTg1q+Te6F&#10;Q11hUiB2W1/9VjlmfWKKWi9VgWT5XftDPWcXYY8vT2hAZLEWqml1ZlQAAIAAbdKReVWZV5mD1Vi7&#10;Wv51LVu2Xkplf16NYXZUo2ExZHhCgGNqZ0ouuWRdabcWTmZgatoAAIAAcrCPmlDkYUmCAlRtY9dz&#10;mVe5ZlBkAlrPaK9TVl2lavJBY1/xbRAt0WCdbtoVsWPgb4oAAIAAd2KNykyTauuAR1BzbKdx9VQB&#10;blZitFdSb/JSKVpZcXhAalyvcuctE10KdBgVOGG4dHMAAIAAe3aMHEiudIZ+xUzbdXtwklCtdmNh&#10;YFQsdzxRNFdceA0/lFm7eNQscVm6eXsU1V/neawAAIAAfvOKsUVIfht9hEm4fk1vek3EfnJgZlF2&#10;foxQTlS/fqk+9FcdftQr9VbAfwkUh15kf1gAAIAAgACJiEJbh558fkcGhw1ul0tEhm1fnk8ehc1P&#10;lFJ+hUM+WFTUhN8rm1RMhMQUVV2ihPoAAIAAgACIoT/wkP97skTKj61t4kkwjkpfAU0mjPNPA1CV&#10;i9A9y1LcivkrLVJHisYUKl3riZsAAIAAgACH/z4Rmh57HEMMmBZtVkeKlfVehkuSk/JOoE8KkkU9&#10;glFFkR0q4VCtkRMT315pjUAAAIAAgACIHWHsTgx6w2QHUh1ssWYmVhddm2g5WexNVmouXZE7pGva&#10;YO8n8myYY6kOk3DrZGgAAIAAcbSGJ1z5Vxt5SF+LWndrY2H+XbZce2RRYNNMWWZyY8M6zGgpZnUn&#10;QmiHaJQOQ24RaP8AAIAAdmiEblhiYEZ3tFtbYt9qLV4cZWNbXGCjZ8VLaWLoagM6C2ShbA0muWSS&#10;bZkOE2uHbcUAAIAAeouCu1QwaWl2F1d5a0JolVp0bQtaFF0wbrpKP1+gcEo5FGFVcbQl+WDIcr0N&#10;uGl4cs8AAIAAfiOBMlBrcoh0qlP0c6pnQVcpdLlY1FoPdbJJXFyfdp04TF5Ld3ElZ12DeAkNfmkx&#10;eDoAAIAAgAB/600he6dzgFDhfBdmNlRHfG9X31dWfLVIe1n2fPk3sluQfUMk9lrMfYkNUml8fgkA&#10;AIAAgAB+4UpNhLRyjk48hHhlW1HKhBlXGFT4g7BHwFelg1k3GVkmgykkpliRg0QNPGmhgxMAAIAA&#10;gAB+E0f1jaVx0kwKjMNkqk+2i7JWd1L4ipxHJ1Wqibg2hFcKiSskN1bCiWINJWnIhzYAAIAAgAB9&#10;gkYglmdxSEpTlPJkH04RkzZV81FbkXpGulQLkBc2MVVPj1Ej31VQj2QM4Wo8iLUAAIAAgAB8lWlz&#10;ThNwBmsNUfxiumy3VdJUYW5YWYNExm/dXPszj3ErYBMf1HGsYjkHM3e2YxAAAIAAdYZ6s2SyVpFu&#10;nGa3Wdxhg2ipXQtTWGp9YBVD4mwhYuoy0m1lZWgfRG1PZwoHH3TqZ78AAIAAea15HWBFXyttF2Km&#10;YclgSWTaZE5SN2baZq9C8WiZaOQyEGnKas4eumlNa/cHDXQVbKUAAIAAfVJ3klwuZ9Nrml7aab5e&#10;5GFEa5dRO2NybVhCF2VLbusxbWZlcEUeWGXecQEHDnQTcc4AAIAAgAB2I1iHcHhqXltvcb1dtV4J&#10;cu1QAmBUdAFBLWJBdQAwmmM7ddYduGL7dj0G53RVd4QAAIAAgAB081VTeSFpQlhpecdcsFsrek5P&#10;EV2WerxAVF+JeyIwB2BYe4MdT2CJe7sG1nRyfOoAAIAAgABz/VKRgbloYFXPgcZb4VixgaZOUFsy&#10;gXM/oF0mgU8vdV3EgUsdDF5+gYgG2HRvgWkAAIAAgABzPVBDijlnr1OjiblbNlaeiPhNs1kqiCc/&#10;B1sWh4Yu3lt8h0EcnVzkh8UG03R4hJ0AAIAAgABys05wkppnLVHtkaJasFT1kEtNL1eCjuI+mFlh&#10;jdIuilmUjXkcQFuejRkGnXTThHkAAIAAgABw0XFzTeJlBnKTUaRYeHPNVVVK0XUGWN47zXYtXCAq&#10;53dDXtkWnXgwYBYAp37mYloAAIAAeNpvD2zrVdxju25qWRNXX2/cXC5J6XE2XyE7DXJqYdAqUnNa&#10;ZAMWQ3QJZNcAzn6kZyEAAIAAfIRtlminXfdiUmp4YJFWNmwjYxFI2G2dZWk6Jm7dZ4gpmm+faTcV&#10;x3B9aa0A4H6GbCoAAIAAf7xsNWS0Zhdg+GbEaBJU4micafdH3mo2a705RmuEbU0o8GwRboIVXW1u&#10;bqkA835lcZYAAIAAgABq42EjbkZfuGNmb6RTu2VkcO1GymcXchY4o2hucyIobWjDc+cVG2rJc9oB&#10;E34udx4AAIAAgABpxV4DdoBeyGB2d1BS52KWd/9F9GRceJA3zWWjeREn2WWqeXgUrmiaeWcBEn4w&#10;e/QAAIAAgABo3FtLfqtd7V3jfvRSG2AffwxFNmHyfws3G2MrfxMnR2Lefy8UcWa7f2YBJH4Tf/oA&#10;AIAAgABoJVkDhsBdRFu7ho9ReV4LhhdEoF/jhYk2iWEIhSkmtGBhhSYUBmVUhUQBMH3+gM4AAIAA&#10;gABnnlctjsZcxVoAjjNQ91xejTZEIl4yjCI2IF8/i2omZ15hi4kTsGQ4ifMBD341gLgAAIAAgABk&#10;43oMTVpZ3Hq4UPhOB3uIVIJBA3xkV90ydH1MWtshlH6AXQ0MzICgXXgAAIAAZZ0AAIAAe7RjRXXC&#10;VN9YqHbBWAJM/Xe6WwVAKnikXdgxyHmCYFMhHHpnYhEMtHysYj0AAIAAakgAAIAAfvRh8XGnXINX&#10;XXLuXxdL7nQSYZA/L3UPY9cw+nXmZdAggXZ4Zx4MfHlBZxoAAIAAb1YAAIAAgABgsG3VZDJWG29R&#10;ZjRKsHCXaB0+N3Gsad8wHnJ+a1kf1XKzbD8MMHZYbCAAAIAAdNEAAIAAgABfhGpca+hVA2wEbV9J&#10;pG1pbrw9LG6Lb/MveG9PcPkfS28dcYgL/nPQcW4AAIAAebIAAIAAgABedmdGc7JUBmkZdKRIvmqc&#10;dXQ8amvHdiIuz2x0drAfA2vbdv0L9HGZdx8AAIAAfdMAAIAAgABdmGSTe3hTS2aVe/NIG2gzfDo7&#10;0mlffGIuM2nofIseemkdfKwL12/CfT0AAIAAgAAAAIAAgABc52JKgzJSpGRtg0FHfWYhgwc7Q2dM&#10;grMtq2ezgood7GbqgrcLim5cgnsAAIAAgAAAAIAAgABcYmBtiuxSJmKqiqVG/2RuifU6zGWViS0t&#10;S2XYiMwdqGUmiSoLWW0+hqoAAIAAgAAAAIAAgABY84NcTGBOq4OWT91DhIQEUz43CoSaVmEovIWA&#10;WQIXVoeJWlwEcYfVW6IAAIAAaTUAAIAAfhpXeH9OU3xNhH/VVopCeYBgWXE2LIDxXBsoE4GxXkkW&#10;8YMzX0MEjYQIYG4AAIAAbfEAAIAAgABWSHtaWrNMVHwfXUBBe3zJX6o1Pn1fYdcnU34CY5EWa377&#10;ZC8EioC2ZVYAAIAAcyQAAIAAgABVK3eiYfVLMXiSY/1AVnlVZeQ0WHn3Z5omiHp/aOYV03r4aS8E&#10;c33cam8AAIAAeCAAAIAAgABUGnQ5aUdKKXVSas4/VXYvbDYzYnbQbWwl4nc3blgVR3eEbl4EWntp&#10;b+MAAIAAfHIAAIAAgABTJnEscKtJQ3Jvcbs+hHNkcqYyoXQGc2clN3Q9c+sVBXSHc9MEYnlDdd8A&#10;AIAAgAAAAIAAgABSUW53eApIc2/neKk9xHD2eRox9XGWeWskoXGbeZ8UonImeYAEkHhKe3MAAIAA&#10;gAAAAIAAgABRpmwnf3RH723Mf7g9WG73f7ExqG+Jf40kZW9Sf4kUQnA6f7AEXHiigCcAAIAAgAAA&#10;AIAAgABRJWo/hvJHb2wBhuk83G1BhngxOW3OhfMkEW1khdsUEG6khbgEUXi1gusAAIAAgAAAAIAA&#10;gABM742gStdDYI1qTjY41Y2DUWksvY3/VEQeVY9fVlcMgJHdVvYAAImKXDQAAIAAbK0AAIAAgABL&#10;k4nLUZRCOInmVIs3tYoXV1ArxYp/Wb4dmYuYW2wMOY0VW9YAAIZOYN8AAIAAcY4AAIAAgABKhYX6&#10;WGdBHIZLWuk2vIaUXTwq14bzXzsc3IfUYIQL5IieYL8AAINUZboAAIAAdogAAIAAgABJjYJUX0dA&#10;F4LIYU81q4MjYysqAYOBZL8cIIQxZasLiIS3ZcIAAICqat4AAIAAeusAAIAAgABIm37xZjw/J3+P&#10;Z840wn/+aTcpHoBPalcblYDBavgLO4Fgav0AAIAAcHkAAIAAfr4AAIAAgABHunvibUw+TXywbnAz&#10;/n02b2gocX19cCIa+32mcGwLE36GcIcAAIAAdlUAAIAAgAAAAIAAgABG+HkxdF09lXotdR0zXHrL&#10;dacn5nsFdgMacnrndhMK1Hw2dmwAAIAAe0cAAIAAgAAAAIAAgABGT3bQe2w863gDe9AyvXi8e/gn&#10;XXjtfAAZ+niEe/sKbXpvfK0AAIAAf3gAAIAAgAAAAIAAgABF03Tbgrw8h3ZEguAyb3cggp8nOnc5&#10;gksaJHZyglsKzni1ggYAAIAAgAAAAIAAgAAAAIAAgABAmZlFSKs3spitS+Uto5iUTtQhqplRUTsS&#10;eZwyUlMDUpm+VGAAAISyX4oAAIAAcA0AAIAAgAA/N5W8TwQ2VJWOUdksLJWZVGIgS5ZAVmYRbpih&#10;Vy8DCZUVWT8AAIGuZEAAAIAAdQEAAIAAgAA+QZIWVXg1OpIZV+ErHpI+WgIfOpLXW6AQoJTDXB8C&#10;0pDPXi4AAIAAaSMAAIAAeXQAAIAAgAA9b459W/00UI6fXfYqGI7VX6keZ49kYOgP/5DXYSoCqo0G&#10;YzoAAIAAblYAAIAAfVgAAIAAgAA8mosUYpozdItpZCYpRIutZXQdmYwiZksPp40QZmcCmYnFaIcA&#10;AIAAdAQAAIAAgAAAAIAAgAA7y4fyaV0ypoiHaoEokIjla2sdBolCa/EPP4mka9YCpocDbjAAAIAA&#10;eTsAAIAAgAAAAIAAgAA7FYUpcCkx9IX+cO8n+IZ3cXkcjYa/cbQO54aucYYCloTFdFMAAIAAfZgA&#10;AIAAgAAAAIAAgAA6fIK7dwoxXYPPd3wndoRld64cLoSXd6gOo4RJd5ICboMCeisAAIAAgAAAAIAA&#10;gAAAAIAAgAA6DYCqficw54H2fk8nC4KsfjEb44LMfgEOkYJcfi4CiYGIfv8AAIAAgAAAAIAAgAAA&#10;AIAAgAAAAP//AAD//wAA//8AAG1mdDIAAAAABAMJAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAA&#10;AAAAAAAAAAEAAAEAAAIAAAIkBB0F2gdpCNkKNguFDMcN/w8xEF4RixK3E+IVCxYyF1cYeRmYGrUb&#10;0hzvHiUfWSCHIbIi2iP/JSMmRCdmKIYppyrHK+gtCC4oL0gwaTGJMqYzwjTeNfs3GDg1OVE6bTuJ&#10;PKU9wj7eP/hBEUIpQ0JEXEV1Ro9HqUjDSd1K90wSTSxOQ09ZUG9RhlKcU7JUyVXfVvZYDVkjWjpb&#10;UVxmXXheil+bYK1hvmLPY+Bk8WYCZxJoI2kzakJrUmxebWducW96cINxjHKUc5x0o3WqdrF3t3i9&#10;ecN6yHvNfM59zX7Mf8uAyYHHgsWDwoS/hbuGt4eziK6JqYqki56MmI2RjoaPe5BwkWSSWJNMlECV&#10;M5YmlxmYDJj/mfKa5JvWnMidu56tn5+gjqF8omqjV6RFpTOmIKcOp/yo6qnXqsWrs6yhrY+ufa9r&#10;sFmxR7I2syS0ErUAte222rfIuLW5o7qQu368a71Zvke/NcAiwRDB/sLsw9rEx8W1xqPHkch+yWzK&#10;WctEzC7NGM4BzuvP1dC+0afSkNN51GHVSdYx1xjYANjm2c3astuY3H3dYt5H3yzgEOD04djiu+Oe&#10;5HvlV+Yz5w7n6OjB6ZrqcetI7B3s8O3D7pbvdvBV8TPyD/Lq88P0nPVz9kn3Hvfz+Mb5lfph+yn7&#10;6/yn/Vz+C/60/1r//wAAAegDpwUsBoQHvwjnCgQLFgwcDR4OHA8ZEBcRFBIQEwsUBBT8FfMW5hfY&#10;GMwZ1hreG+Ec4R3fHtsf1iDRIcsixCO+JLglsyauJ6oopimiKqArniydLZoulS+RMI0xiTKGM4M0&#10;gTV/Nn83fziAOYI6fzt+PHw9fD58P31Af0GCQoVDiUSNRZJGmEeaSJtJnUqfS6NMpk2qTq9PtFC6&#10;UcBSx1POVNVV11bZV9tY3lngWuNb51zqXe1e8V/1YPhh/GMAZANlAWX/Zvxn+mj4afVq82vwbO5t&#10;627ob+Vw4XHectpz1nTNdcN2uXeveKV5m3qQe4V8en1vfmR/WIBNgUGCNYMphByFEIX+hu2H24jK&#10;ibiKpouVjIONcY5gj06QPZEskhuTCpP6lOmV2ZbJl7qYp5mTmoCbbZxanUieNp8loBShBKH1ouaj&#10;2KTKpb2msaemqJupkaqHq3+sd61vrmevYLBasVSyT7NMtEm1RrZFt0S4RblGuki7SrxOvVK+V79d&#10;wGPBasJyw3vEhMWKxpDHlsidyaXKrcu2zL/NyM7Sz9zQ5tHx0vvUBtUS1h7XKtg32UTaUdte3Gvd&#10;ed6G35TgnOGi4qjjreSy5bbmuue96MDpw+rU6+Xs9e4E7xLwIPEs8jjzQ/RO9Vn2Y/dq+G75b/ps&#10;+2T8Vv1E/i//F///AAACBQPYBWgGxggGCTIKUgtlDHINeA56D3oQehF5EnUTcBRoFV4WUhdFGDcZ&#10;KRo0Gz0cQB0/HjofNCAsISMiGSMPJAQk+SXuJuMn2CjMKcEqtiurLJ8tky6HL3wwcDFkMlkzTTRB&#10;NTY2KzchOBY5CzoAOvY77TzjPds+0z/LQMRBvUK3Q7JErEWmRqFHnEiXSZRKkEuOTItNik6JT4hQ&#10;iFGJUohTiFSIVYhWiVeKWItZjVqPW5Fck12WXphfm2CdYZ9ioGOhZKNlpGamZ6doqGmpaqprqmyr&#10;batuq2+rcKlxqHKlc6N0oHWddpl3lXiReYx6h3uCfHx9dn5vf2mAYYFaglGDSIQ+hTWGK4chiBeJ&#10;DIoCiveL7YzijdiOzY/DkLmRr5Klk5yUkpWJloCXeJhwmWqaY5tenFmdVZ5Sn1CgT6FPolCjUqRV&#10;pVmmX6dmqG6peKqCq46snK2rrruvzLDfsfOzCbQgtTi2UbdsuIe5pLrCu+G9Ab4hv0PAZcGHwqrD&#10;zsTxxhXHOcheyYLKpsvKzO3OEM8y0FTRdNKU07LUz9Xr1wbYHtk22kzbYdx03YfemN+n4LPhvuLH&#10;483k0eXS5tDnzOjE6brqrOub7Iftb+5Y71zwW/FW8kzzPfQq9RL19vbW97P4jfli+i/69Pux/Gb9&#10;Ef2z/k3+4f9x//8AAAHZA40FCQZUB38IlgmhCqQLnwyTDYIOcA9fEEwRNxIhEwkT8BTWFbsWnxeD&#10;GIEZfRp0G2YcVR1BHiwfFyAAIOoh0yK9I6YkkCV6JmQnTig5KSUqECr9K+os1y3ELrEvnjCMMXky&#10;ZzNVNEQ1MjYiNxE4ATjxOeI60zvEPLU9pj6YP4pAfUFvQmJDVURJRTxGMEcjSBdJC0n/SvNL6Ezc&#10;TdBOxU+5UK1RoVKVU4hUelVtVl9XUVhDWTVaJlsYXAlc+l3rXtxfzGC9Yaxim2OJZHhlZmZUZ0Jo&#10;MGkeagtq+GvlbNJtvm6qb5ZwgnFsclZzQHQpdRJ1+3bkd814tnmeeoZ7bnxWfT5+JX8Nf/SA24HC&#10;gqiDjYRyhVeGO4cgiAWI6onPirOLmIx9jWKOR48tkBKQ+JHeksSTqpSRlXiWYJdHmC+ZGJoBmuqb&#10;1Jy/naqelp+DoHGhX6JPoz+kMKUiphWnCKf9qPOp6qriq9us1a3Qrsuvx7DEscKywbPBtMK1xbbI&#10;t82407nbuuO77bz4vgS/EcAgwTDCQMNSxGbFesaPx6bIvsnWyvHMDM0qzkfPY9CA0Z/Sv9Pg1QPW&#10;J9dM2HPZm9rE2+/dGt5G33PgoeHP4wLkTeWZ5ufoNumG6tjsK+2A7tfwMfGQ8u/0TfWq9wT4Wvmr&#10;+vb8Ov17/rv///8AgACAAOZPf85/WM2Zf6h+zbTaf5l+eZwUf6N+ZYNMf8Z+hWqFf/5+wFG/gGN/&#10;PTkAgRKAD/zFfnyLNOS1fmOJbMxAfl2HzLOafm6GZprYfpiFQ4IYftmET2lafy+DZ1Cuf6+CoTgU&#10;gHaB5vq8fTaWceL7fTCTksrLfT6Qz7I6fWmOXpmTfayMLIDvfgeKImhOfnWIE0/BfwyGADdBf+iD&#10;rPjjfC6ht+FBfDOdv8kzfE2Z8LDCfIWWV5hFfN+TGn/LfU+P82dWfdGMtU7vfnyJTTaHf2eFXPc3&#10;e2OtA9+le2an68eqe4ejCq9ge8meaZb4fCuZ+H6yfK+Vt2ZufUORQU4uff2MezXlfvSG7/W8esq4&#10;Vd4veseyFMZDeuSsFK4ZeyymYZXce5mg2n2kfCSbWWWVfMiVqE2CfZGPgTVbfpGIX/R3elLDqtzs&#10;eka8MsUJel21Cqz5eqeuO5Tpex+nm3zZe7ag6GTYfGCZ3UztfTWSUDTofj2Jp/NjeffPAdvYeePG&#10;QMP6efK95Kv3ejq17JQCeriuJHwge1umQGRIfBCd5UxvfOqU4zSJffeKxfJ1ebTaWtrreZfQMsMP&#10;eZ/GlKsYeeO9apM7emS0ant3ew2rQGPCe8yhlkwJfK+XMzQ9fb6Ltu5TiNt+NteGh8R9wsCfhsN9&#10;cKmMheZ9VZJShSp9dXsHhIZ9xmPEg/F+NUyPg3h+6TWSgyiAAOw9h32Iy9YUhnCHQL9rhYOF46hj&#10;hLuEwZEehBuD33nUg5SDLWKcgx2CjUuSgsOCFjTYgpCBwep6hkeTZdR0hU2Q2r38hG+Oc6cLg8SM&#10;WI/tgzmKd3jKgsqIvWG2gmmHA0rNgiaFTDQzggeDb+jbhU+d/tLghF+adLx6g46XFKWrgueT6I60&#10;gnKRC3e7ghWOQWDWgceLZEoYgZeIaDOigYuFBOdchIuooNFsg52kFbsQgtSfuqRbgjeblI2AgcKX&#10;lXa6gXiTu2AIgTmPskl1gRqLZTMkgR+Ge+YAg/GzS9AbgwSturnNgjqoWKMygaOjLYx7gTaeIHXI&#10;gO6ZFF9KgL6T20jkgK+OOjK5gMGHz+TVg3O9+M76goe3Vri1gbyw4qIvgSaqqIufgMSkinURgIOe&#10;VV6ngFSX0UhpgFOQ2TJggHKI++PWgw7Ipc4FgiTA4rfGgVe5U6FKgL+x+orQgGGqu3RrgC6jXF4p&#10;gAeblUgCgAeTOzIXgDCJ/uMAgr3TVM03gdbKWbb6gQfBmqCIgG65E4ojgBGwonPaf+KoBl23f8ae&#10;/Uerf9CVVjHcf/uK194SkeJ8sMjuj/F8Y7Oxjhh8Op47jGh8R4iNit58j3LFiWl9Cl0Rh/x9qEd7&#10;hpl+kzJRhTl/8dwqkLSGl8eUjsGFUrKSjPSEPJ02i1eDW4eOieSCtnHSiIiCPVwrhzOB2Ea5hemB&#10;ojHLhKKBndqjj46QlcY5jaiOV7Fyi92MPpwVileKcIZ4iPiI2XDQh7WHaFtIhneF/EYFhUaEnzFU&#10;hBmDNNlCjpual8TYjL+XbLAHiweUa5rIiYKRpIVSiDmPHW/ZhwWMqFqDhdiKJkVvhLqHjzDsg6CE&#10;r9fujeGklMOHjAmgga66ilucm5mPiN6Y5IQ6h42VT27whmuR1VnOhUqONETohD2KWzCRgzWGC9a1&#10;jUuunMJci3epna2ZicqkxJiCiFKgF4NMhwibfm4aheGW4lkrhM6SHURzg9CM/zBFgtqHRNWnjNC4&#10;o8Fciv+ysKyhiVGs2pebh92nKoKGhpuhim13hXqb0FihhGKV0EQSg3OPbDAFgo2IVtTCjGrCpsCG&#10;ip27sqvPiPG01JbRh3uuEoHOhj2nW2zjhSmgglg2hBaZTkPBgyeRnC/Rgk6JQdQEjBPMqb/Vik3E&#10;oKsfiKO8pZYnhy20voE3hfGs3mxnhOCk1VfUg9mcbUN4gvSThS+nghuKBc5Pmxt7gLqimFl7Uabv&#10;lax7RpMKkyd7c37okMZ72mqojnV8d1aIjCJ9OUKWicJ+UC9Ch0J/4sydmg+E0rmBlzyDvqYGlJeC&#10;1ZI0kiCCJH4Tj9OBrWnajZiBY1XGi1mBMUH8iRGBNy7vhqaBestCmRGOIbhElkWMLqT5k52KWpEu&#10;kTeI1X0gjvqHfWkCjNGGSlUOiqWFH0F0iHCECi6lhhuC+sohmB6XjrcYlWOUuaPLksmSAZAbkFeP&#10;jHwdji2NUWggjBSLKVRYifmI+UDyh9uGwS5lhZ+EXsj/l2ag9rYHlK2dRKKvkhuZv476j72WaXsg&#10;jYmTM2dRi3+QEVO+iW2MzUCKh12JYS4uhTSFocfsltiqYLT+lCKl16GukZKhcI4LjzmdMXpMjQmZ&#10;AmaXiviUzlM2iPCQdEAwhu+L0y3/hNiGwcb7lmSzv7Qgk66uVqDXkR+pBY1Bjsij0XmejKGep2YK&#10;ipOZY1LGiIKT4j/nho+ODS3YhIyHu8YulgO9GbNlk062xKAhkMCwfIySjmmqRHj+jEakEWWJikSd&#10;ulJriDaXFj+qhkGQCy24hEyIkMWFla/GcbLNkvy/HJ+JkHK3xov+jh2wd3h7i/upKGUgif6hslIa&#10;h/2Z7D9whhGRwi2fhBqJQL8gpId6razJoPp6jZp/nXx6logUmh962HVylt57VmK0k6V8DFAqkFt8&#10;6T3hjO5+ICxqiTt/072io5yDcKvin/KCfJnOnHOBtYdumR+BJXTFle+A0mIKkseArk+Jj4+Apj1u&#10;jDWA3CxJiJeBWbyDoqmMNqrcnwaKbpjsm4WIz4aMmEGHdXPzlRyGUGFSkgOFUE7zjtmEWz0Ki5CD&#10;hSwsiAWCxLuCod2U7KnQnkSSW5fZmsyP+YWVl36NwnMTlGSLzWCYkVSJ5k5mjjSH+jyyivuGECwT&#10;h4SEEbqloRqdw6jpnY6aZZbnmiGXNIShltqUJnI8k6mRP1/mkKmOa03hjZSLfTxhim+Idiv9hxWF&#10;Pbm8oI+mmqgenP2iaZYkmYyeYIPflkmaf3GIkyuWr19NkCKS2k12jRWO4zwiif6KtyvqhreGRbjt&#10;oCCvWqdgnIqqWJVumRqlcYM1ldugqnD3ksSb617Xj7+XFU0ejKeSCzvwiZuMwCvbhmiHKrg3n8e4&#10;CabBnC2yJ5TWmLysWIKllX6mnHBzkmug5F5tj3CbDEzXjFmU8zvHiUuOjCvPhiiH67egn3nAtKY+&#10;m9m53pRWmGqzDoIplTCsSnAIkiCliV4ajyqepEyZjCCXgTufiRyQFCvFhfSIibCdrih6Jp+Kqc16&#10;CY6OpX56G32AoUh6amxKnSF6+FsFmPB7wEoJlKB8sTlqkBF9/ynQixx/xK9crVKCZp7UqNmBgo4G&#10;pISA0Hz+oFCAWmu/nDKAIlp9mA+AHUmNk8qANjkhj0uAkyngimuBOa53rGuKn54Cp/eI941So52H&#10;e3xHn3OGR2sTm12FSFnpl0WEc0kakwuDrjjkjpuDECnuic+Cka20q5uSz50upzSQaoxzouOOMnt7&#10;nrGMNWpcmqOKcFlUlpKIwUiwkmCHEjivjf6Fbin6iUeDyaztqv2a9ZxqppaX1IuqokmU53q0nhmS&#10;LGmwmfmPg1jNlfKM+EhUkcWKVjiCjXGHpSoEiNGE4KxEqmKjN5vJpf2fUosLobCbmXoanYSYCGkj&#10;mWaUhVhWlVGRBUgCkTCNazhajPCJryoNiG6F1Kueqe+rXptEpYCmqIqOoS2iGHmdnQCdr2izmO+Z&#10;VFf9lOaU5UfFkLuQTTg+jIiLhyoUiByGpasGqZezaJrDpR+t2ooZoMqobHkxnJ6jH2hUmJOd21ew&#10;lJWYfEeTkGqS7DgqjDWNJSoZh9iHVKqDqUy7ZJpXpMm06Im0oHWuhXjVnE2oQWgHmEaiCVd4lEub&#10;tUdukC+VMzgXjAOOgioeh6OH46Lht/x5x5MBssx5o4M8rap5uHN1qJZ6EWOZo316rFO/nkh7g0RG&#10;mN98hjVKkxx95yd/jNl/tqHkty2BjZJ3seiAsILWrLyADHMRp6N/qGMroox/h1NYnV1/nkPxl/p/&#10;1jUskkSAVSe8jBmBHKE/tkaJQpHbsQmHsIJPq9iGTXKEpsKFOWKooa6EXFLrnIaDrkOllyqDFDUW&#10;kYOCqCfyi3CCYqC3tXKQ5pFEsD6OpYGpqxKMlXHspfKKxGIgoOeJLVKBm8aHsUNglnGGOjUFkNmE&#10;2ighit6DiKAstMeYh5C3r5KVlIEZqmmS2XFbpUyQT2GmoDON6VIjmxyLm0Mnlc6JQDT4kEOG5ChI&#10;imGEjZ+btEKgJZA3rwSceYCjqdaZAnDupLqVvGFEn6SSiVHVmn6PVUL5lTiMFDTtj7+IwShpifeF&#10;bp8us7qnsI/WrnqjQIBJqUyfA3CcpDWa8mD9nyWW7lGhmgKS20LWlKuOqjTlj0aKZiiFiaCGL563&#10;s1yvGY+NrgypzYAOqNKktHBeo7GfzWDCnqWa+lFxmZqWEUK8lFSRBTTlju6L2iibiVmGz55Nswq2&#10;Z488ra6wNH/LqHOqMHAoo1ekZGCcnlCetFFbmUiY70K0lBCTDTTqjraNEiitiSCHUZXswf15f4cy&#10;u/J5UHiRtfh5Ymn8r/95wltnqet6aEzso6F7Tz7rnQ58YjGFlgV90yV0jm9/qZU8wSaA2IbRuxh/&#10;+XhFtRR/XGmurw9/B1sVqPN+/Eymoqd/LD69nBN/gDGTlRaAHyXcjZ2BAZTZwDKID4ZrujOGi3fr&#10;tCuFO2lNriKEQVq8qAODhExiobyC+j6amy2CiTGllECCSyY2jOaCOJSRv1CPLoYUuVSNCHeCs0+L&#10;GWjtrTyJbVpopyWIAkwloOWGtT5+ml+FdDG4k4SEUyaEjEiDTpRCvpOWSIXGuJKTeXczsoqQ6miZ&#10;rHqOk1olpliMZUv4oCeKVD5rmayIPDHLkuKGMybHi8KEQpPkvf2dXYV7t/CZ3Hb1seGWm2hmq9KT&#10;kln2pbWQpUvWn32NwT5fmQ2K0zHdklWH5ib+i1KFFZOJvYOkToU6t2igD3bEsVGcEGg/q0GYS1nY&#10;pS+UokvEnvyQ8T5YmIONLTHskdyJZScsivWFxpNNvQGrE4UOtuWmCnansM2hRmgsqr+cv1nJpLOY&#10;Uku6npGT1T5VmBmPRDH6kXGKrydRiqmGWpMAvKKxtYTytnSrv3afsFGmEmgnqjmguVnMpCybjkvH&#10;nhKWVz5ul7qRETIYkTCLxidvim6G0YmVzCR5cHv1xTZ5KG5mvmh5L2Dst455j1OQsHh6PEZpqQl7&#10;LjnaoTd8TC4GmNR9ySOkj+F/nIlJyyqAZXu/xGJ/dm4vvY5+1WC0tpx+iFNbr3B+i0ZJp/Z+0TnZ&#10;oB1/PC5Dl8d/9CQzjvyA6YkzyhqHInuXw2qFoG4IvJOEV2CHtZWDcFM0rmGCy0Y2puqCYDnlnxeC&#10;Ei6AltaB/CSwjjaCE4kvyR2NvnuJwmeLp23ou5CJz2BqtIiIQFMfrVyG+kYwpfCF1zn3niyExS65&#10;lgWD3SUbjY2DGokjyEKUUHuCwYCRmm3mup+PLmBfs5qNAlMdrGqLBUY6pRKJKjoRnWCHUS7ulVGF&#10;lSV1jP2EAIkJx4Sa2Ht7wLaXd23wuc2UZGB1ssmRlVMvq6SO50ZQpE2MSTovnK+Jqy8flLmHICXB&#10;jIWExYjsxuGhL3t2wAqdGG39uRqZVGCOshiV2lNLqwCSf0Zuo7WPJzpQnBmLyC9LlDmIeSX/jCKF&#10;aojNxlSnUHtxv3eidm4NuIKd+GCqsYCZylNrqnCVwkaPozmRtjpym6qNpC90k9GJoSYyi9KF84ix&#10;xdCtMntxvvGnh24lt/qiPWDSsPmdV1ObqfCYo0bDosWT7jqkm0uPNy+hk4eKliZai5OGYfLPe2N5&#10;sNvde7x50sSofBx6B60lfIN6XpVxfPd63X2tfXx7gmXwfhV8Pk5Eftl9NDbLf+l+ffCyebmEz9ot&#10;ejSDysMqerOC6KvPezuCMpQ0e9CBqnyIfHaBQmThfS6A401VfhCAnzYBfzqAaO7MeFmQAthqeOWN&#10;2sGfeXiL0qpeehmKEJLqesmIfXtke4uHBWPkfF+Fhkx9fVuD/jVMfpuCP+0GdzObMdaud8iX77/4&#10;eGiU2KjgeRmR8pGYeeGPVHpBeruMw2Lye6eKGku4fLmHRzStfgyD/etpdkemVdUbdt6iA75yd4Wd&#10;3qd3eEGZ7JBNeRaWHXkoegaScmINewaOlksCfCyKbzQkfY2FneoEdZOxb9O/diesEb0eds2m16Y3&#10;d4+hz48veG6c5ngfeWmX/WE5enyS60pfe7KNbTOvfR+HF+jadQW8e9KddZW2Drv/djevuqUkdvup&#10;lI49d+SjjXdReOqdc2CBegaXDEnUe0uQMzNNfMKIaOfndJzHcdGwdSe/7rsQdcK4e6Q3doKxK41g&#10;d3Gp+HabeIOirl/yeaqa/EleevaSuzL8fHSJjOcndFXSQdD2dNnJm7pMdWrA/6NudiS4gIyidxOw&#10;FXX0eCuniF9qeVuejkj5erGU+jK8fDaKgeKZhBF4G82Ng4V4eLgcgw544aI4gqt5ZIwJglx6DHW8&#10;gh962V+AgfB7w0lVgeJ87DN8ggR+deDhgo6CqcxcgheB5rcSgbOBP6EogWWAwYrpgSuAa3SggQmA&#10;OV5zgP6AGUh1gRWAHzLggVqASd9RgUGNQcrBgNmLbrWWgIKJuJ/FgE2IPomygC6G8HOUgCmFvl2P&#10;gDWEike6gGSDWDJWgL+CB92/gCiXxcklf8eU9LQBf3ySQp5cf1CPuYh0f0uNbnKHf1yLMVy3f3+I&#10;40cTf8WGdDHdgDSDrNxEf0KiQcezfuKee7KafqCa0p0HfoCXSodBfoKT3XGJfqqQk1vvfuCNIEZ7&#10;fzmJbTF0f7qFMNr6fpCsvsZ0fjGoBLFjfe6jWJvjfdOexYY9fd+aSHCefgyV0Fs5flaRNkX0fsKM&#10;OzEbf1GGjtnofgK3MsVsfaSxfrBcfV6rx5rkfUOmIYVefVqgkW/mfZKa8lqefeGVF0WBflyO0TDQ&#10;fvmHw9kNfZfBmMSWfTq64q9/fO20FpoGfM2tTYSRfOemm285fS2f11oafYeYw0UhfgiRKzCTfq+I&#10;zthmfUrL7sPufO7EJ67FfJi8NZlEfG+0O4PgfIisWG6mfNWkYFmsfTucFETTfciTPTBjfnSJrdLv&#10;jOt22b+Si3x3V6u9ii133ZdfiP54fIKph+Z5Q23Rht56NFkYhd57RkR7hPF8oTBahBp+a9F1i5SA&#10;wb5kijWAPKqjiPR/0ZZah9V/hoGvhtJ/ZWzoheN/Z1hAhP1/e0PMhCx/ui/ug26AKtAmilSKub0W&#10;iQWJNamDh8mHypU0hr+Gk4CbhdCFg2vxhPmEkVdthCyDokMrg3eCvy+NgtSB0s7OiUKUpbu0h/iS&#10;N6gQhs6P4pPphcuNs392hPWLtGr6hDOJwlaqg3yHw0KdgtuFry85gkuDXc2BiGmehLpohyKbNKbJ&#10;hgCX+pKyhQaU2X5khDGRzmoWg4WO2lX6gt6LxEIfglCIeS7xgdOExsxbh76oablMhnqkNqW0hVeg&#10;CZGshGKb7X15g5WX32lHgumTzlVdglSPnEGygdiLFy6zgWyGC8tmhzOyRLhehfKtJ6THhM6n/5DJ&#10;g9qi33yygxedymikgnOYoFTZgd2TPUFXgXKNfi6AgRaHJ8qghse8D7echYq2AaQAhGOv1ZAEg2qp&#10;oXv8gqqjd2gLghSdMlRpgYeWpUELgR6Ppy5WgM6IGsoKhnXFzbcDhTy+wKNZhBC3fY9ZgxKwJXti&#10;glGo1GeNgcChaFQGgT+ZsEDFgOGRiC40gJWI5MO7lfh13rHKk7J2cp9vkZB3EIyUj5F3yXlcjal4&#10;qmX+i8t5uFLLiet66j/EiA18ay1phiR+YMJ8lMF/NLDQkoN+2J6EkG1+k4u2jnp+cniFjKJ+eWU1&#10;itl+pVIUiQ9+5z87h0d/Wy0rhXSADMFZk6KIf6+ikW+HQJ17j1qGEoqvjXeFG3eWi7CERGRlifyD&#10;ilFoiEaC1z7BhpSCNiz0hNeBncBFkpOR2K58kGyPupxLjmWNqomnjH2Lx3aeisyKDWORiSmIYlDC&#10;h4eGrz5Qhe+E8izFhEuDEL8nkb6bJq10j5iYMZs8jZeVUYiLi8CSiXWoig6P12LFiICNNVAphu2K&#10;dj3thWSHkCycg9KEYr4nkRukc6x2jvigq5pCjPic6IehiyWZNXTXiXiVi2ISh+eR3E+mhmKODj2Z&#10;hOuJ/ix5g2uFjr1OkJitrquljnipDZlzjHakYIbaiqSftnQoiP6bEmGFh3OWWE85hemRbD1VhIKM&#10;NSxcgxWGkryfkDG22ar6jhOxV5jDjBCrtYYtijmmB3OIiJagWmD/hxealE7bhZSUjj0bhCyOLixF&#10;gs6HcLwZj9+/96pyjca5hpgui8Cy24WWieWsF3MBiEGlU2CThsaedE6GhU+XVTzhg/OP3ywygpWI&#10;J7UOnz11MqRjnCh1zpNimTd2eoHxlmV3RXAsk6N4Ol5GkOF5XkydjhF6qDs2iyx8RCqtiB5+VLQH&#10;nil9/KOjmxR9t5KumCd9joFElVt9im9+kqR9sl2jj/J+AUwKjTJ+ajrUimB/Cyqdh2V/7rMdnReG&#10;vKKtmg2FoJHRlyCEoIBklGKD0W6ykbmDKVzzjxmCn0t+jGmCHzp9iamBuyqPhsGBa7IpnCmPYqGq&#10;mSWNf5DClkGLvH97k36KFG3dkOSInFxFjlGHLUr9i7GFvDoxiQSESiqDhjGCyLFMm0uYH6DFmFGV&#10;dI/XlXaS4n6PkruQYm0XkBSN+1ugjZSLpUqFiwOJODnsiGyGsip5hbSEA7B0mqug2qAGl7CdZY8d&#10;lNKZ+n3OkhmWoWxij4CTUlsKjPyP/0obineMkTmwh++I8ipwhUqFGK+7mi6peZ9RlzWlOo5plFWg&#10;830lkZ2csmvOjwmYdVqTjImUJknFif2PrDmCh4SK+SpphPKGCK8hmc6x/p69ltSs643Uk/KnvnyT&#10;kTaiiGtIjqSdVFojjC6YB0l6iaWShzlbhyuMxCpjhKqG0q6qmYG6dp5Gloi0gY1Uk6OuWXwSkOOo&#10;HGrXjlCh4VnLi92bjkk2iWGVCjkwhvKOSSpehHCHeKcBqLp0wZd+pNx1W4e4oR52DHebnXV24mc5&#10;mc535lbElhl5HEahkkV6eDbgjkR8Kigvif5+SKYyp8R9Cpbzo+B8z4c2oB18t3canHN8yWa1mNF9&#10;C1ZJlSd9eEY3kV5+ATaojW1+yChLiTh/0aV/pr+FPZYzouSEOoaNnx6DWHZqm3yCrGYUl+OCKlXB&#10;lEeBykXRkIyBejZ4jKuBTChkiIqBO6TGpc+NW5VmofyLnoWxnj6KAHWqmpmIjmVnlw6HRlU3k32G&#10;EEVxj9CE2zZMi/+Dryh6h/KChaQEpRGVapSmoT+S+ITunYWQpXTnmeOOcWTIlkqMSlS5ksiKO0Ud&#10;jyWIGDYoi2SF6iiNh3CDq6NjpGOdj5QHoJiaYIRPnN6XQ3ROmTyUOWQ8laaRN1RKkhmOOETUjoOL&#10;JzYIitmH9SichwGErKLPo+WllpOKoBehpIPUnFadtHPPmK+ZzmPGlSKV8lPtkZ+SCUSXjgKOADXv&#10;imeJzyiphqaFiaJOo4itepMRn7eowINdm/Kj9XNdmEafK2NflLqaZ1OYkUGVkERgjaeQljXbiguL&#10;bii0hluGQqHooz+1SJKun2qvuIL2m6Gp/3L4l/KkPmMJlGWeh1NXkO6Yv0QzjV+S1zXEic+Myii8&#10;hh+G2Zmssmx0aYs8rcd0+nydqTp1rW2+pLN2jF6woBp3nU+im2B44kD+lnZ6TzLckUR8FCX2i7d+&#10;PJkasYt8PIrlrNx8AXxKqEJ79G1po7F8GF5Wnxd8ck9RmmN8+0C/lYB9ozLRkFt+jCY8iuN/tpih&#10;sImD6opdq+KC9nvSp0KCKmzoorSBnV3hniCBPk7zmXeBBkCClJ+A4jLHj4qA5yZ6iimBEJgir5aL&#10;e4nJqvSJ23suplqIYmxZoceHG11inT+GA06SmKGFAUBHk9SEBjK/jtKDHyaviYiCR5eYrs6TA4k8&#10;qi+QunqcpZeOl2vHoQaMllztnHWKsU46l+SI4UATkyGHBzK4ji6FLybciP6DW5cQrjWahoi+qZOX&#10;kHojpPeUtGtVoGWR9FyHm9SPQk3wlzWMkT/qkn2J2DKzjZ6HECcCiIqES5arraWh8IhaqQaeRXnC&#10;pGqaqGr5n9iXHVw4m0qTmU24lq6QCz/NkeaMajKwjRyIuichiCqFF5ZHrUapN4gaqKCkzHmGo/Wg&#10;WWq1n1Gb8Vv1msKXmU1+ljqTOD+rkYOOwTKvjLuKMic7h9yFwpX0rPywYYfQqE2rKXk9o5yl1Gpx&#10;nvWghlu/mmWbUU1ald6WFD+YkTSQxzKvjHmLbCdPh52GTI0RvFJ0HH+ituN0oHIWsYR1UWRkrBd2&#10;N1acpn93VEjroK54qzu8mph6Ki8wlCN8AiQBjUl+MIy/u3h7gn99tgF7QnHwsI17O2Q5qw17b1Zt&#10;pWx730jGn518hTurmYt9TC9SkyN+VyRujGR/noyEum6Csn8utP+Bx3Gpr4SBDGPpqgKAmlYmpGOA&#10;XUiUnpyATTuYmJWAVC9wkj+AjCTNi52A6YxBuWyJvn7VtAGINXE/roqG2mOOqQKFulXXo26E0Ehf&#10;nbKEATuFl7eDPy+KkXWCnCUfivGCEYvvuJWQvn6CsyqOmHDnrbKMoGMyqCuK0lWUopCJKEgxnOOH&#10;mDt2lvSGBi+ikMaEgyVkil+DFYuXt/GXuH40sn+U8HChrQGSS2Lzp3iPyVVbod6NXkgOnCmK/ztq&#10;lkeInC+2kC2GPCWfieSD9otFt3CejH3zsfebG3BprG+XvmK/puCUf1UwoUyRVkf0m5yOKztlla+K&#10;9y/Ij6iHwyXOiX+EtIsQtvalMn3FsXyhD3A/q/Gc9mKbpl+Y81UQoM2VA0famymRDTtclTyNEC/Z&#10;jzWJEyX1iS2FUorUtqarvX2xsR6m03Axq4Gh2mKFpduc+lUCoD+YQ0fZmqGTkDtqlNOO3i/wjuuK&#10;LyYUiOuF0YENxmRz9nSKwDR0ZGf+ugV1C1tps6x1807crQd3GkKCpgt4fzbDnrR6DivKluV79SJF&#10;jrZ+JYEHxX96+XSZv096p2gEuQZ6nltnspF6207Yq9x7XkKLpNx8HTbjnYd9ACwalcl+KiLXjcB/&#10;h4EQxGCBsHSHvjuAwWfwt+yADVtKsW1/sU7DqrZ/kEKJo75/pTb+nHR/1ixglM2AOyNVjOqAxYEP&#10;w0SIN3RwvSCGumfGttKFdFspsFCEdE6sqaKDtEKForeDFTcWm32Ciiyek/CCJSPAjDOB34D7wlOO&#10;r3RbvCqMo2ewtdeKz1sMr1aJLU6gqKaHuUKJoc2GZTcvmqSFGCzWkzCD5iQci5iC1oDcwZSVH3RL&#10;u2CSfmeqtQSQCVsNroGNwk6gp9aLmEKUoPyJgzdKmeaHdS0HkoyFeyRoixaDqoC9wPmbYnRAurqY&#10;I2eqtFOVBVsTrc6SEE6ppyuPNUKkoFqMZDdlmUOJly0zkgGG3SSniqyEXICfwH6hcnQ5ujOdjGev&#10;s8KZu1scrTWWDk6zppeSgUKyn9eO+jd8mMqLeS1YkZCIDiTailWE74CHwBmnUHQ4ucCis2e6s0Se&#10;HlstrLKZtE7JphWVckLPn12RPTeamGONEy14kT2JCCUCihGFZea3drFzaNFVd5N0S7uGeHB1NKU6&#10;eUh2Ko6heiR3OXfvew94ZWFPfA95qkrPfT17KDSvfrt8/+S1dNd+c8+zdeF+K7oPduB9+qPtd9t9&#10;541weNt99Hbaeep+GmBTew5+Skn3fF9+ljQGfft+/OLlc02Jis3xdGmIGriFdX+GxKJ9dpWFqIwr&#10;d7OEr3W/eOKDy19keiaC4kk0e5WB9TNwfUyA5OEocfyUjcwzcyOSCLbUdEaPpaD9dXGNa4rYdqyL&#10;anSgd/eJc159eVeHaUiAeuGFPDLsfK+Cst+UcOifesqmchOb87VLc0GYiJ+MdHiVQomPdcSSF3OL&#10;dyqPCl2ieKKL1UfbekOIXzJ6fCSEXt5BcBOqVclZcT+l17QCcm6hYZ5Oc6ydBohwdQSYwHKHdneU&#10;fFzXeAaQGEdGebyLVjIZe62F490rb221GchKcJivpbLvccKqIJ1BcwKkqYd/dGWfR3G7deaZ1Vwn&#10;d4GUJUbIeUqOFTHJe0eHO9xSbvO/usd2cBu5TbIRcT6ytpxccnmsGYakc+GljnEDdXCe8luadxiY&#10;AEZceOuQlDGGevOIZtuzbqXKI8bab8bCsrFhcN27Apuccg6zO4Xqc3WrfnBgdQqjp1sTdr2bd0X3&#10;eJySxjFReq+JYdcgfxVyGsOafxlzOa+Afyh0TprJf0B1aIWqf2R2l3Bif5Z35Vszf9h5TkYegD56&#10;9TF+gN58/dWjfWZ8mcJyfYt8mq5ofbN8o5m4feJ8wYSefh58+29pfm19T1pRftF9skVmf11+NzEA&#10;gCF+5NQje/OHFMDXfCiGBKztfGCFAphSfKmEKINlfQGDa25cfXCCwllxffGCGES4fpiBcDCRf3WA&#10;tNKeerKRdL9Eeu+PaatgezWNbpb1e4yLjIIufAGJ1G1VfImIJViffSWGZkQdfeeEizAvftyCZ9Eu&#10;eaibxr3deeqYzan+ejmV3ZWiep2S/IEFex2QLWxbe8CNdFfdfHOKl0OQfUyHgS/aflWD98/5eNmm&#10;EryseR2iMKjSeW2eQpSDediaWoACemSWfWt3exCSnFcte9mOnkMTfMiKSS+SfeKFYc79eDWwTLuz&#10;eHqrfafXeMemjJOOeTShlH8necucpmrBeoSXpVaYe1aSbUKrfFeM2S9XfYGGn845d7y6aLrveAC0&#10;qqcIeEeurpK8eK+om35heUuijmoZehOcbVYYevGWBEJSe/qPKS8mfTCHsc2vd2rEXrpcd6y9pqZf&#10;d+i2lJIIeEWvWn25eOCoJGmJea+g1lWkepqZPEH/e7CRLi7/fO+IlcgJh9JxBbY6huhyRqO3hh9z&#10;dpB2hW90p3zBhM518GjfhDt3XFUlg7F46kGHg0N6vC57gvl8+cbchkd65bU0hX57H6KnhMl7Wo90&#10;hCl7pXvNg5t8CmgBgyF8i1RfgrR9IEDugmZ93C4ngjp+y8WzhOGEyrQAhC2EAqGig4GDQo5agvWC&#10;nnrFgnmCGmcbgheBrFOfgcqBREBhgZ2A5i3egY6Ag8Rag6WOjrKZgvSM5KAiglmLPI0MgdyJp3mf&#10;gX+INmYngTiGzlLigQOFXj/egO6D2C2dgPaCHsMOgqSYQLFOgfaVvp7ggWWTNovbgPKQsHiVgJ6O&#10;NmVLgHGL01I7gFGJUj9tgFOGoC1mgHGDlcH1gduh9bA7gTKem53SgKKbJIrbgDSXpHewf+mUKWSI&#10;f8CQrlGpf7eNGz8Jf86JOi03f/+E5MESgT2rm69ZgJinYpztgASi9on5f5eecXbnf1eZ8mPlfzqV&#10;ZVEufzOQrT63f16LnS0Qf6CGCcBkgMa1Kq6mgCWwDZwtf4uqoYk2fxalCXYyftmfeGNHfsyZ11C4&#10;ftKUAD5wfwKNwizwf1GHBL/tgHS+oa4ef9W4mJuKfzGyGoiJfq+rX3WWfm+kr2LKfmmd8lBbfn2W&#10;/D4yfruPnSzXfxKH1bl3kK5wRqkSjuZxkpf4jUxy0IYei9R0EXPRiml1bmFaiQd28k8Zh6V4mz0D&#10;hlB6jyumhQd887h+j0R5lagsjZx56pcFjBR6Q4U3iqd6rnL3iUp7NmCVh/x73U5shrB8mjyJhXV9&#10;iCt+hEN+srd6jfmCy6cEjGOCP5X7iuGBtoQsiYWBS3ILiDuA+V/NhwSAvk3MhdCAjDwdhK6Aaita&#10;g5OAVLZojMWMAKXbizmKnZTDiciJNoMmiHCH6XEahz2Gtl8GhhqFj000hP+EYju7g/mDLCs6gvmB&#10;17VOi8yVJqTXikOS9pO7iNmQwYISh4+Oj3AshmSMaF4+hVuKT0yghFKIHTthg16FyCsggnODNrRa&#10;iw2eSaPgiYmbTZLIiCCYOYEthtuVHG9ghbaSAV2UhK2O4Uwkg7eLqTsVgtmINCsJggCEbbOSinan&#10;VaMYiPejh5H/h4yfjIBqhkabfG6yhSmXal0JhCmTRku/gzKO+jrYgmaKaCr2gaGFfLL2igKwSKJ3&#10;iIirpJFUhxmmuX/Ahcyhpm4UhLGckVyAg8CXZ0tdgtKSCzqiggiMXirngVKGYrKIia65IaH6iDiz&#10;n5DChsKts38phWynj22OhE6halwWg2GbMEsJgoGUxDprgcSOCyragROHH6tamcBvu5wjlytxCoxO&#10;lMdyUXvSkoFzomrrkEN1EVnfjgJ2qUkai7Z4ZjiaiWR6cykGhwN87KqTmH94gZtxlgF454uPk6d5&#10;WHsakWV53mo6jy96hFlBjP57S0iUisJ8LDhIiIR9QikHhjV+manDl0OBLJp/lNiAvoqykoKAXno6&#10;kE+AGmlyjil/81iZjAt/5UgSieN/4jf+h7p/+SkIhX+AJ6jVliuJtJmAk8WIh4mlkXqHZXlbj0iG&#10;T2injTaFWVf3iyqEa0eeiRaDfTe/hwOCjikJhN+Bk6f2lSuSS5ibktCQXYi9kI+OcXh0jmaMhGfv&#10;jE+KpldgilmI1Uc1iFiG8jeIhl2E+SkKhFWC3KcqlHKa35flkhqYMYgLj9eVcHe3jbCSqWc8i6OP&#10;5FbQia2NHUbPh7yKQTdRhdSHOCkKg+CD/qZ/k+GjU5c2kY+f44daj0mcSXcOjSCYnWanixmU7lZY&#10;iSmRMUZ+hzWNUjcohV6JPikLg3+E96X3k3SrpZaqkSWnbIbHjtui8nZ9jKueVGYgiqaZslXliMGU&#10;/EYvhtKQIDcFhP2LCCkLgy+FyqWVkyOz3pY8kNeu1oZJjoepanX8jE6jymWvikSeJ1WNiGKYc0Xr&#10;hoGSmTbbhLmMiykLgu+Gd53NowtvW4+ln7Vwo4D5nItx7nHCmXNzSmI0llN0x1KRkyN2cENKj9h4&#10;PjRojHF6XyaiiOF85J02ofR3o48nnqp4DoBwm314jXE8mGB5J2GzlUJ55lIfkhx6y0Lvjt17zDRB&#10;i4Z9BibLiAh+gJyZoMl/xI5qnY5/aX/HmmB/InCOl0x/AGEZlDp+/1GikSR/GkKVjfZ/RjQdirJ/&#10;kibwh0h/+5vin7KHxo2dnH6Gt37qmVuFuG/VlkmE1GBzk0iEDlEgkEODWEI+jSaCpDP7ifWB+ycP&#10;hqGBVJsins+PtIzhm56N+X4smICMSG8UlXOKo1/fkmuJBFCrj3iHeEH0jGmF3jPgiUyEOScqhhGC&#10;iZqFngiXsYxCmuKVRH2Nl8aSzm5+lLeQVF9XkbKN3VBIjriLaEG1i7qI5zPJiLWGSCdAhZiDl5n8&#10;nXmfj4vMmlacbn0WlzKZKW3/lByV1F7dkR6Sg0/pji6PKUF8iyyLuDO0iDmIIydThTOEfpmMnRGn&#10;RItame+jaXyflsWfUG2Lk6abGV5zkKiW5E+OjcKSokFBisWORzOih9SJxCdihOGFQJk4nMSu2or/&#10;mZ+qPHw5lm6lQG0kk0igGV4akEaa9U9KjWGVxkEQinGQgjOLh46LISduhKCF35DurI5vBYO3qH5w&#10;QnYepI1xjmgboJpy9FnanIp0f0uYmFd2OT3Kk/l4GjCDj2V6TiSBipl825CFq5t22oNsp4l3Q3XK&#10;o4d3y2fJn4V4eFmKm3F5UEtXl0R6Uj2dku97cjCIjmp80CTQibF+aJAbqnl+eYLmpnJ+KXVVomt9&#10;9mdNnmx981kfmmB+FUsFlkF+Wj1tkfp+sjCLjYh/MyUViOZ/04+aqWCF8IJQpV6E+3SvoV+EHWbE&#10;nWGDZFimmWWCz0qslVSCTT07kR2B1TCKjL+BcSVRiDaBG48PqHaNWIHCpHmLw3QboH+KP2YxnIOI&#10;zVg3mIOHcUpZlIOGJT0OkFmE1DCKjA6DhiWEh5+CPY6Op8OUuYFHo8mSg3Okn8uQS2W9m82OG1fQ&#10;l82L8koWk8KJzDzsj6aHozCMi3KFbCWuhyGDOo4tpySb+4DiozCZHnM+nzGWK2VbmzKTMld8lzWQ&#10;Okndky2NPDzXjwSKMzCPiueHHCXShriEEY3Xpr2jGYCtosefkXMGnrib0mUXmqKX+1c3lqCULkmd&#10;kqyQXzyvjpWMhjCQinyImCXuhmOExY2TpnKqEoBqonKl1XK+nlmhP2TOmj2ch1b6ljeX30lxkkST&#10;NzyWjjqOijCMijGJ1CYFhh+FV4S7tkZuqnhhsYNv2mvGrMhxJl7pp+9yllHrot90MUUEnZN1/zin&#10;mAx39Sz0kjh6PSKijCd80oSBtW52FnhKsJl2eGurq753CF7Nps13x1HQobN4uET1nGt52Tislut7&#10;Gy0lkSd8nSMVizB+U4RMtE19O3f6r3188Wtoqpp8zl6FpaV86FGUoJB9L0TQm1V9njimleJ+Ji1O&#10;kDN+2yN4ilh/r4QDsyiELnebrlyDTWr5qX6CjV4tpIuB/FFKn4OBmESimlaBTTiblPSBES1vj1uA&#10;8iPNiZ6A54OtsjCLEXdDrWiJnmqcqI2IRl3Mo5qHBlEInpCF50R2mXSE3jiQlCCD2C2Mjp6C4CQW&#10;iP+B+4NZsXWR7Hb3rKuP5mpTp8qN5V2GotSL81DLncuKE0RTmKmIQDiIk2SGby2kjfiEoSRSiHqC&#10;6IMPsOWYnna6rBaWAGoapyuTUF1Ooi+QolCXnSqOA0Q2mA2LaDiHkr+IzC26jWmGLySEiA2DsoLe&#10;sGmfHnaMq5ib4WnrpqeYfF0goaaVDVBunKCRqkQRl5CORjh6kkKK5i3PjO+HhySth7SEWYKusByl&#10;gnaFqzuhoGngpjWdaV0DoRuZGVBYnAmU60QMlv2QyjiDkc+MtS3ijJuIpiTNh22E4XkawDBuZW19&#10;ustvgGHOtUpwx1YKr4ByPUpHqVxz5j64ouF1yTPKnBd31CmolO16MSD6jZF8yXkOv2l1b22XueR1&#10;wWHntDN2UVYirkd3HkpfqBR4Jz7boZt5ZzQBmth6yyoGk8J8cSGNjIh+PnkQvj58Hm2BuLl7z2HW&#10;sv97tVYMrQl76UpVpth8Uj7moGp87DQombV9oypVkrl+iyIMi6N/jnkDvQOCkG1ct4GBuWGhscmB&#10;D1Xnq9eAoko8pbGAbT7ln1KAWDRFmLCAWSqYkc+AfiJ5it+AuXjnu/WI7W0/tnOHlWGAsLqGYVW/&#10;qsmFUUotpKWEaz7mnlmDpjRgl8mC6irSkQKCSCLWijiBv3jGuyaPRG0ttZmNZ2F0r9iLmVW0qeWJ&#10;40oio8WIRz7snXmGwzR6lv2FSysFkFKD5SMjiayCoHiouoWVbG0ktOmTBmFwrxyQllWwqSWOMkog&#10;ow2L5T70nMqJpjSTlk6HcSsyj72FUSNiiTqDXXiOug2bYW0itF2YamFzroGVUFWxqIOSNkocom6P&#10;ND71nDuMPzSklcmJWStWj0KGiSOViN2D+nh7ubShJm0ns+qdkWF8rf6ZwFW2p/iV6EokoeOSLz8F&#10;m7iOiTS0lVmK9yttjuiHiSO+iJOEedqlcfBtKsamc1FuxLIrdKRwV50gdepx6Ye0dzBziXImeIV1&#10;Qly1efN3FUdte5R5IzKtfYp7k9i2b9t4GcUXcWt4ibDGcuN5BZvkdE95koaUdb56NHEidz1661vM&#10;eNR7r0atep58lDIlfLl9pNbvbhiDBcNbb7+CUa9EcVSBrpp7ct6BNYVXdG+A13ASdhSAilrqd9GA&#10;PUX9eb9/9DGte/t/ndU0bI+Nz8GdbkWMDa2Sb+yKY5kAcZGI1oQJc0OHdW77dQqGHFoPdumEtkVa&#10;ePiDODFEe1GBetOia0eYfcASbQiVxawKbr2TG5eMcHKQhYLIcjuOBW3tdCGLnFk/dh6JFETFeEqG&#10;WDDperyDMtJYakmjGL7PbA+fdqrIbcmbyJZUb4iYI4GrcV+UjGz0c1aQ9liAdW+NR0Q/d7WJSjCc&#10;ejuEwdFQaYGtl73La0mpDam/bQKkWJVNbsWfnYC+cKqa7mwtcrKWMlfddNqRQ0PPdzaMBDBbec+G&#10;ItCIaO+37L0Garayd6jrbGisuZRxbiem3n/pcBShDWt4ciubLVdVdGSVCENvds6OezAneXWHU8/+&#10;aJDCA7x8alO7lKhIa/e0xJO7ba2tx384b5imzWrecbifv1bSc/2YZ0MPdnaQoi/9eSyIU8vEehls&#10;JLmXep5t8qa9eyhvqJMse7ZxVH8ifExzDGrqfPF031bWfat20ELpfo95AC+af7d7mMpgeC92i7h9&#10;eOB3PKWteYh36ZInejB4nX4oeuJ5ZGoGe6l6QlYOfIl7MkJOfZd8SS85fud9k8jodoKA3bbld0mA&#10;gaQ5eAeAKpDHeMx/6nz2eZ9/v2kDeot/plU6e41/kEGyfLx/gy7jfit/c8dkdQ2LC7VTdeGJvKKr&#10;drCIcI9wd4mHMHvFeH2GEGgEeYeE9lR0eqmD00Eme/mCnS6YfYSBNcX5c9OVJ7PwdLCS8qFLdY6Q&#10;to4edneOfXqmd3uMT2cUeKSKMVO9eeGH90Cpe02FkC5YfPKC0sTOctyfObLHc7+cJKAmdKGY8Y0E&#10;dZSVtnmndqeSfmY6d92PQ1MYeTWL8EA6erqIVS4hfHWERsPdchqpMrHXcwClOp8zc+GhC4wWdNic&#10;x3jRdfiYhGWJdz6UMFKOeKKPrj/eej6K4C30fAuFjcMncYmzBbEdcm+uKJ5rc0uo+ItMdD+jn3gQ&#10;dWaeRmTldr2Y2lIUeDGTMT+PediNKi3Oe7SGpsKucSq8pbCWcgy22Z3NctywnIqhc8aqJ3dvdO2j&#10;rmRddkydIVGid86WUz89eYWPJC2xe26HkL1ggntrUqzdgh5tP5uJgdxvC4lega5wyHatgYxylGPI&#10;gXh0f1ERgXJ2iz6HgY143Syzgdh7m7xJgLZ1G6vJgId2AJpjgF922ohLgEZ3tnWygDt4omLugER5&#10;p1BbgF16wT4EgJp8BCx5gQZ9gLsmfxd+2aqMfwZ+xplYfvF+sIc2fu9+o3S5fvt+q2IcfyB+xU+0&#10;f1p+5j2Qf7x/FCxGgEl/SbnTfa2IdKk2faWHhZfmfaSGioX3fbSFkXOdfeGEr2EwfiWD1E7/fnuC&#10;9D0afvqCBCwZf6KA8riSfH+R/Kf2fH+QOZarfIuOYITMfKqMe3KifOSKnGBefUWIyE5ifbWG3jy2&#10;fk+EzCvyfxGCdreGe5Obgabse5qY6pWme6mWJ4PSe9CTT3HBfBaQc1+jfICNkk3YfQqKmzxdfbyH&#10;YyvSfpWD0Lavetik7qYSeuShf5TJevKdzYL7exuZ93EAe26WHV8Ge+aSMU1lfHiOHjwVfUCJwiu3&#10;fi2E/rYMekuuOKVmelqp7ZQRemSlRIJDeoigZnBTeuGbgl5we2uWikz2fAqRYDvWfNuL4CugfdeG&#10;AbWheey3V6TmefyyKpN6efqsfYGkehSmjG/CemuglF35evuaiEyWe6qURjuTfIuNsSuPfZOG169m&#10;iztqsqBOifRsqJBZiOBufn+Dh+5wR24phwdyI1yghil0I0tXhVF2STpAhJB4uyn7g+x7nK6KiZJz&#10;6p9qiH906Y9dh4R13H6Uhp921G1Phch34VvjhQB5CUq5hEF6SjnZg517uynngxN9ba2TiAp8/55I&#10;hxN9I45bhiV9Pn2RhVZ9YmxvhJR9mVssg+Z95Uotg0R+OzmCgr9+pCnWglJ/IKyChqWGC50ohbqF&#10;YI0phOGEoXyYhB6D52uWg3GDRFqEgtuCqUmxgliCDTk1gfaBaSnGgaiAsatjhX+O/pwshJqNlIwv&#10;g82MC3uMgxaKcWqtgnqI3Fm/ggOHVUkjgZaFvDjmgUqEBCm5gRaCHKp2hJ2X8Zs5g8CVwIs/gvWT&#10;XnqvgkOQ3WnogbGOWFkigT6L00izgOmJPTikgLaGbymugJiDX6m2g+qgx5p2gxWdzYp7gkiainnu&#10;gZeXGWk5gQ6To1iYgKeQIkhZgFSMgzhvgDiIoimlgDCEd6klg2SpgJnbgpWluInUgcOhinlIgQmd&#10;HGifgIOYqlgMgC6UKEfzf+mPhjhBf9KKlymef9uFZajEgwayF5lkgjytfYlFgWCoVXizgJii3Gge&#10;gA6dYleof76X3Ueof4mSNDgSf4OMQymYf5aGKaHllBRqTpPvkgJsP4UtkC1uGHWcjnZv7GWXjMFx&#10;1VVtiwlz5kWWiUx2HjYJh5d4pid2hel7m6E1kppzAZM+kLV0CIRlju51C3TgjTp2GWTqi413P1Ta&#10;ieZ4hUUfiD155jXHhp97fieIhQh9WaBskSl7jZJJj2B7xYOGjaN7/nQBi/98RWQoimR8o1Q8iNV9&#10;GESqh0R9nDWMhcB+PCeXhEB+9596j9uD75FIjhmDcoJ0jG6C7nMkitKCamNkiVCB+1Olh9iBlkRD&#10;hl+BNDVZhPeA1Sekg5GAcp6VjrSMWJBcjP+LI4GLi1+J23JAic+IhWK1iFCHNlMZhvGF80PkhZGE&#10;pDUshEODQyewgvqByJ3NjdqUv4+ojC6S04Daio6QvXGFiQCOjmIFh4uMXFKQhjCKKkOFhOSH6jT9&#10;g6yFgie6gnqC9Z0pjS+dAo78i4qaW4AtieiXcnDeiFmUYmFwhuyRTFIahZmOK0M8hE2K8jTbgyuH&#10;iSfCghCD+JypjK+lHI51ixChtn+diWid9HBSh9GZ+WDthmaV9VGmhSKR4kLsg9+NtjS+gsGJUyfI&#10;gbmE05xPjFOtE44Mireo7H8jiQekQW/Vh2WfTGCBhfSaUVFThLSVSUKtg4CQJjSYgnOK1ifNgXOF&#10;h5TjnSRp/Yfbml1r5Hotl8htv2vXlUNvnl0gkrJxlk5VkBBzuD/xjVt2ATH5ipl4myUrh8l7l5RV&#10;m91yM4dYmTBzPXmZlpx0TmtNlBJ1cFykkYN2r03vju14Ej+mjEZ5kjHiiZd7TCVhhtt9RZO3moF6&#10;OIaVl+t6gnjulVt602qgktx7O1wQkFt7vk18jdl8XD9ai0d9DDHMiK993yWQhgp+0JL7mTqCF4XE&#10;lq6BtXgNlC2BU2nrkbWA/1twj0qAwE0DjN2AkT8NimGAaDG1h+CATCW5hVSAOJI6mCyJ4IUJlaaI&#10;2ndSky2HymkskL2GtlrojlCFpkyYi/mEpj7NiZGDnjGkhyiCjyXbhLeBeZGal0iRs4RnlNCQA3ax&#10;klmONGiYj+mMUFpjjYGKa0xBiyeIij6ZiNSGojGVhoaEoiX5hDOCk5EVlqGZY4P1lDCXC3Y/kbKU&#10;dGgcjzqRuVnpjNmO/UviiouMPT5niDiJbzGGhf6GgCYRg8aDhJCrlieg5oOGk7id33XKkTSafGeq&#10;jrKW5FmAjFKTSkuEihCPpz4ph8SL9jF5hZCIIiYkg2yET5Bdlc6oP4Mvk16khnVnkNGgS2dGjkWb&#10;y1kqi+CXSUtEiaGSwT37h2OOLTFjhUCJgCY0gyWE9IiApmxpp3xRovhrgW+jn6VtXWJ2nElvR1UF&#10;mMpxUEeVlSlzhTqhkWZ14i47jX94kCMhiYB7k4gSpVdxbHv8oehyc29HnoJzjWIjmxZ0w1S8l5R2&#10;HEdfk/t3nTqEkEN5Pi5PjG97HCN5iIR9MYegpAp48ntroKp5RW7MnUR5q2Gomd16MlRXlmZ62UcX&#10;kt57ojpgjzh8gC5ci3p9hyPGh6h+rIcWosSASnrNn2yAAG4gnBJ/v2EgmLJ/llPilU1/iEbGkdh/&#10;jzo3jkd/oy5liqB/yyQIhumAAoaFobOHkXo8nmOGr22LmxCFy2CMl7OE61N5lFGEHkZ3kPCDXjoQ&#10;jXGCoC5sieCB5iRAhkaBMoYFoOGOznnCnZeNVG0VmkGLw2AYluSKKFMSk4OIkEY9kByG/jn3jK+F&#10;bS5ziTiD0iRvhbyCO4WioC2V5nlcnOuTz2ysmZSRiV+zljaPKlK8ktmMyUYFj3iKZTnqjAKH/S5+&#10;iKWFiCSWhUuDHIVQn7ac13ksnHSaKWx6mQ6XIF90lZiT5VJ6kjaQsEXDjumNfzm/i4WKTS6BiDCH&#10;CCS1hO+D2YUSn2GjnHjunBWgS2w0mKOcd18rlSSYYlI9kb6UV0WYjnOQUjmnix+MTy5+h9uIRiTO&#10;hKWEcny+r+tpP3FLq9drC2WLp8Js6Fl8o4Ju301InwRw/EEvmkxzSTWnlWN1vyrOkER4hCFXiwx7&#10;jXxtrwNwnXElqthxnWVopp1ywVliokJ0C003nbt1gUEtmQp3JTW7lCx46ysLjx967iHOigF9H3wl&#10;rb93rHDIqZl4BWUfpVh4fFkaoPx5JE0CnH158kESl9x66DXAkw97+Ss9jhp9NSI2iRl+i3vOrHF+&#10;hHBeqFF+TWSopBl+KljCn8R+LEy5m1V+U0DplsZ+kzW9kg1+5StmjTJ/VCKPiFB/0ntwq1WFSXAA&#10;pzyEimRHowiD01hdnraDJ0x6mkqCmEDAlc+CHzW3kSmBrCuHjGeBSSLbh6WA83sZqn6MBm+zpmWK&#10;vmP+oiyJZFgWndiICUw7mW+Gu0ChlPKFfTWzkF6ERSuji7aDESMahxaB7XrQqdeSlm95pbuQw2PG&#10;oXqOwVfcnR+MrUwEmLuKo0CDlEWIojW3j6yGpSu9ix2EpiNOhqGCwXqfqU+Y729LpS+WimOToOiT&#10;3VepnIiRDEvVmCSOQkBXk7yLfDWojyWIwCvXipyGBSN4hkGDcXp0qPmfJm9NpMmcOWOPoGyYx1eO&#10;m/KVF0vDl4KRgkBWkx+OADWzjqiKkSvpikCHKSOahfWEAHGBuaNo3GartQRqklvFsDFsbVDKqv9u&#10;cEXQpWlwojsNn4FzCzDymVh1nCejkul4eh/CjHJ7h3FEuORv12artBJwyFvUrwJx8VDkqapzTkXx&#10;pAh04zs9niV2rDE1mAZ4mSgKka56xCBXi1d9DXEot6J2c2aAssp2yVu6rbB3TFDMqE94E0XrorN5&#10;CjtOnN56MTFjltJ7dihfkJV86CDXimJ+bXEHtkN8z2ZMsW98olt5rFt8mVCjpwN8w0XSoXR9HztP&#10;m7J9mzGFlbx+Lyimj51+5CFFiZB/p3DetRSDFGYmsEKCcFtRqy+B4FB0pduBZ0XBoFOBGDtQmqaA&#10;6DGjlMaAwyjjjsSAtyGjiN6AunC4tCyJUmYTr0+INltCqjWHEVBjpOGF9UWwn2CE8DtVmbeEBTG+&#10;k+uDKikXjgiCXiHwiEiBp3CXs3mPYGYLrouNyFs+qWaMCVBbpBCKQUWpnpeIjDtamPiG6THZkzCF&#10;VSlGjWqD0iIwh86Cb3B+svWVN2YNrfCTIVtCqLyQwFBZo1+ORUWfnemL3DtUmFyJhTHmkqCHQylr&#10;jOeFEiJkh2qDFXBtspaa2WYXrXKYPVtNqCyVMVBcoseR/EWjnVOO3Dtgl9CL1DHwkieI5Sl9jISG&#10;FyKNhxyDm86hbRhm+rvobuxpPai1cK1rcZTqcl5tnIC1dBJvzmxWddpyF1ggd790f0Qded93JzDJ&#10;fFl6Psy+arRxxbpqbMFy5Kdgbq10BpO+cIt1MH+kcm52Z2tidGd3s1dJdn55EkN0eM96mzBie3h8&#10;Ysr5aKd8fri0atJ8gaXobOR8jZJebuZ8tn5wcPJ882pccxd9QVZ0dVt9lkLXd9p9+zAHeqx+bMk7&#10;ZteHDbb4aRuGCqQ5a0SFFpDrbWiENX0pb5yDdmlOceqCv1WldFiCA0JFdv+BPS+3efeAVsenZVCR&#10;e7VxZ6aPi6K2aeWNno98bB6Lu3v1bm+J6GhMcOOIKFTic3WGU0HBdkCEWi9yeViCG8ZfZByb1rQy&#10;Zn2ZA6F9aMaWGo5NaxCTL3rhbXSQTGdkb/6NalQzcrKKeEFLdZyHSS84eM+DtMVbYyamErM1ZY+i&#10;W6B9Z9yeco1Rai6aeHn9bKWWhmalb0SSiFOfcgyOZEDqdRKJ/i8IeFyFHcSZYnCwILJ2ZNyrgZ+y&#10;ZyWmlIyAaXehhHkza/iceWX4bqyXYlMfcYmSE0CXdKCMby7gd/2GVcQaYfe567H0ZGC0Up8ZZp+u&#10;V4vYaOioLXiRa2uiB2Vtbimb0FKncRWVXEA/dECOjC7Ad7CHWsCCdP9mNK+Pdf5opp3ldv9q9Yt4&#10;eAFtMHiKeQ5vc2Vrei5x0FJ8e2l0UD/EfNZ3FC3TfpB6S78ncshwe66Bc/9x1JzjdSNzHoqEdkZ0&#10;Z3ejd3R1vWSdeL53KlHPeiV4rj9Fe8R6Yi2Ofa98WL2vcNF6n6zqcid68ptzc2p7QIkodK97mXZ4&#10;dgV8A2Ojd3l8f1EHeQp9BD66etN9nC1SfOR+SLwobxeEmatZcIKD/pnpcd2DXofbcz2CwXVQdLqC&#10;O2KwdlOBvFBQeAuBPD5BefuAti0dfDCAGLq7bZ+Oe6n4bxuNBJiNcIuLeoaNcgCJ6HQ/c5OIXmHM&#10;dVGG4k+mdyuFVD3UeT6DqCzve5OBwrmSbHWYU6jUbfyWAJdvb3WThoV7cPqQ+XNHcqCObGEBdHGL&#10;3U8QdmuJPz10eJ2GaizJew2DQLima4iiC6fobRae3JaCbpKbbISWcB+X3XJ4cdiUTWBXc7yQr06T&#10;dciM7z0meBWI8Sypep2Ej7f3atermKc0bGeniJXBbeGjHIPUb22egnG/cTCZ5V+5cyqVOU4gdUmQ&#10;Xzzid6WLNiyPekCFr7eGamG06Kaza+2v7ZUpbVyqfIMybuCkz3EpcKWfIF88cqqZYE22dNqTbDyV&#10;d0qNKSx6efWGnrLVfSFlpKN1fURoLJM5fYFqiYIcfdBsz3Bwfi5vH16Sfp1xjkzwfyF0IjuNf893&#10;ASsIgLp6VbHEewxvS6Jqe2lwz5Ibe8dyPoETfDJzp2+EfK11HV3KfUB2rExPfep4VDsifsJ6LSrm&#10;f9V8TLCceSh44aEqeat5cpENeiR5+YACeqt6fm6Ve0R7FF0Fe/p7vEu6fMt8cjrDfc19PyrIfwl+&#10;Ja9Gd3qCS5/QeBGCB4+heKWBrn7PeUSBUW2FegOBAlwnet2AvEsVe9KAdzpefPiAMCquflR/264E&#10;dhWLoZ6PdrqKjo5md2CJXH2keBKIF2yVeOSG1VteeeGFnEqDevWEVjoHfDyC9iqXfbeBa6z6dPiU&#10;8J2IdaiTDo1mdlaQ+HywdxaOxmu4d/iMjlqweQWKUkoEejeIBzm8e5uFjCqEfTGC0KwmdBSeH5yx&#10;dMyba4yPdX2YbHvhdkSVRWr+dzeSFloaeFWO2EmdeZSLfDmAexOH5yp1fMGEB6uHc2inJJwJdCSj&#10;mYvddNOfq3sydZmbhWpZdpaXVlmLd8mTFUk3eRmOrjlLeqSKASpofGWFEKsfcvKv8ZuOc66riYtN&#10;dFSmonqcdRGhdWnSdg+cPlked0uW9kjbeK2RgjkLekyLzCpefByF7KWLhXxlO5d/hMhnyIiNhERq&#10;LHi2g95se2hRg4Nu2Fe9gzNxV0dygvBz/jdygsx29ChqgtR6XKSvg4huU5aVgxJv74eMgq9xdHfG&#10;glxy9md+ghh0iFcNgeV2NEbqgcF3/DcjgcB5+Shrgeh8PqOwgcB3RZVogXB4CYZ/gSN4u3bAgOl5&#10;b2afgL96L1ZagK17A0ZogKp75jbbgM185ChrgRZ+AaKbgBiAI5RIf9+AIIVTf66AA3Xcf4d/4mXa&#10;f3p/y1XHf4Z/vkYFf6Z/tTamf/F/rChrgF5/oKF/fsKI75NLfpaIL4RZfnOHSXTMfl2GSmT6fmSF&#10;TVUJfpKEWEV9fs+DWTZffzWCRyhrf7+BGKCWfbKRs5JcfZGQMYNxfXWOdnP0fWqMl2Q5fX6KsVR2&#10;fbeIx0UWfg+G0TYofpOEsShrfziCZZ/ZfNmaUpGefMKYDIK1fKeVdnM+fKCSsWOVfMKP4FP1fQqN&#10;AUTFfWuKCzX+fgmG4ihrfseDhp9KfDSiyJEGfCSfu4IUfAacQ3Kie/yYjGMDfCSUyFNzfICQ8kRq&#10;fPGNADXYfZiI1ChrfmuEe57oe8CrDJCRe7OnNIGOe42i0XIae3meHmKNe6GZX1MXfASUjkQefIeP&#10;njWnfUKKeShrfiGFRZidjjFk6YupjK5nbH3di2hp0G86ikFsKGAdiRxukVDeh/lxIEH6htdz2TNy&#10;hcl25iX/hNV6YZfojGpteYrwiyFvGn0QifJwrm5/iNNyRV96h7xz71BZhq91uUGYhah3oTNGhLh5&#10;xSYhg+B8MJcXirR134n1iZJ2uXwxiHR3im2mh2t4X17Dhmt5Rk/LhXp6REE2hJF7VTMdg8F8hyY+&#10;gwd93ZYiiSN+Goj5iBB+R3smhwx+X2zZhhB+cV4ShS5+j09KhFt+uEDmg5F+6jL9guN/JSZYgkl/&#10;ZpU1h8uGV4gQhsiF0npHhdKFK2wChOWEbl18hAyDsU7bg1aDA0CegquCUDLggh+BkyZugaaAyJRr&#10;hsmOj4djhdGNWnmghN6L7GtJg/aKVlzPgymIvE5agnyHKUBHgeqFjjK5gXmD1CaAgRyCAJPHhfuW&#10;n4a3hQ2Utnj1hBmSemqmgzOQClw3gnGNk03jgdCLGEAIgUOIkDKggOyF3SaPgKmDDJNHhV+egYYy&#10;hHmb4nhog4GY02ofgpOVflu5gdSSIU1ugUaOvD+4gMaLSjKKgHiHqSacgEuD75LshO+mOoXJhA6i&#10;5Xfvgw2e92mlghOar1tTgU+WZE0jgMeSFD+DgFmNtTJtgB6JLSamgACEqYwolwNkrYAelNBnIHNZ&#10;ktRpg2XfkOhr41gEjutuV0oZjOFw9jygis1zwC+ciLx23yPMhrd6Y4uOlXhswn+Rk25uYHLBkXdv&#10;/WVZj4dxpleSjY9zZ0nCi5d1TDxniZh3Uy+Vh6F5mSQOhbV8IYrmk9p0pH7EkfB1iXIQkAZ2b2Ss&#10;jiV3YVcFjEB4a0laimF5kDwpiH16zS+NhqN8MiRIhNN9u4oekld8XX3pkHx8nnEnjqd81WP2jNR9&#10;ElZpiwt9XkjqiUZ9vDvnh35+Ji+AhcJ+pSR5hA5/MYlVkRaEAn0pj0eDpXBrjXuDMWM3i7WCsVXn&#10;ifKCM0iFiEmBxzuthpuBWC93hPqA7CSkg2WAfoitkA+LqnyCjk6KqW/IjImJfWKkisOIMlVmiQmG&#10;5Eg7h2OFnzuBhc6EWi9thE2DAyTIgtaBooglj0eTLXwMjZKRjG9Ui8ePnmInifuNgVTriEqLYkfa&#10;hrSJRTtVhSOHIy9kg7qE5CTlgmCCnYe5jrOafnuejQGYOG7hizGVhWG6iV6SkVSFh6+Pmkd8hieM&#10;oTsZhKKJpS9dg0KGiST9ggCDb4dojkahnntGjJWesm5/irybMmFZiN+XXVQ0hyyTh0dChamPsTrx&#10;hDOL2C9NgueH6iUQgbOEG4BCoAxkW3T2nThmv2kkmoJpIVzLl8JrjVAtlN1uFUOUkdtwyzeAjr9z&#10;qywDi5V23iHYiG56ZH+6nrpr/XSQm/RtmWi9mTJvQVx2lmRw/0/rk39y3ENqkIp04jdzjYB3Ciwk&#10;im15cyI4h198En82nTJzY3PxmoN0U2g6l8d1Tlv4lQJ2YU+Jkix3kUMrj0144zdbjFt6Tiw+iWN7&#10;5SKMhnJ9nH6em7V6m3NJmRN682eHlmh7TFtwk7B7tU8XkPJ8NELgjit8yTc7i1N9byxPiHh+MCLV&#10;haR+/34EmnaBwXKxl+CBiGbvlT2BQlrcko2A9k6zj9mAu0KWjSqAkDcaimmAaixch6mAUCMShPWA&#10;O319mX6I3XI0lvGIEmZ4lE+HIlpokaCGH05NjvCFHkJljECEKDcHiZeDOCxphvWCQSNGhGGBTn0S&#10;mK6PznHHliqObGYLk4mMzVoAkNuLDE31jjKJSEIti4yHhjcCiN+Fxyx5hlmD/SNwg+eCOXy9mB2W&#10;lXGXlZ6UqGXbku+STlnGkCqPtU26jX2NIkHuiu2KmDbYiFWIFSyAhduFgSOSg4SC/Xx8l7SdKHFX&#10;lSyapmWVknOXjFl/j6aUIU2BjPaQvkHHimqNZTbDh+KKFyyBhX2GwyOugzWDnXTrqVBj6GpPpeNm&#10;PV9gonJooVQfntBrHki5mu5tvj1vltlwkDK+kp9zjCjAjkh22SAiifh6YnR1qDVrI2oQpLhsul8t&#10;oSRublP/nWpwREipmYNyQj10lXl0bjLdkU92vSkHjQ55TCCeiNt8A3QVprxyFGmfo0lzDV7Zn7V0&#10;HFOxm/11U0h0mCN2rT1flC54MDLrkBp5zilCi/Z7myEKh+J9fnOspTx40WknodR5P15Xnkx5uVNW&#10;mqJ6T0gtltx7BT06kv571jLujwR8vClwiv19wSFnhwt+03NAo/Z/fGjAoJd/Z13wnRZ/T1LtmXJ/&#10;OkfulbZ/QT0Uke9/XjLsjg5/hSmWiiR/viG1hlV//3LhovuGHmhun6CFhV2jnB2Ez1KjmHmEDkev&#10;lMKDWjz4kP+CuDLsjTOCICm0iWiBjiH3hbyBBHKSojeMj2gvntuLdV1qm1KKHFJol6qIpkd2k/qH&#10;OjzZkEGF2TL0jHaEgynSiMaDKiIthT2B4XJZoZmSxWf7njyRIl0ymq+PJFIxlwKM9kdEk1SKzzyp&#10;j6uIrzLli+SGoSnwiD+EkCJZhNeCmXIroTCY1Wf9nciWvV0vmiaUBFIclmCQ/Ec7kqaODDy0jwOL&#10;NDL2i16IdSoEh9qFuSJ8hIWDL2oJstdjal/8ruhlqVXhqrloDUuwpiRqm0GAoSttWDeJm+hwTS49&#10;lnRzayW9kNl20x6gi1x6YGmYsfJqQF/XrdJry1XWqWltiUu6pLFveEGcn65xmze5mnRz8y6FlQ//&#10;4v/iSUNDX1BST0ZJTEUAAgl2cCYoj415KB82ijB79WlbsIRwwl+TrGBxu1Wsp/Jy20uZozV0N0GS&#10;njx1wTfLmRV3ei64k8d5USaCjmN7Vh+3iSt9ZGkkrvl3CF9Pqtt3g1VfpnZ4Gktroch430F2nOF5&#10;0DfNl9J64y7dkp98DibMjVx9WyAniEt+qmjqraJ9OV8cqYt9QVUtpSl9VEs0oIF9d0Fkm6h9xDfO&#10;lrB+Li78kZd+pycLjHZ/NiCFh41/ymi3rJmDY18AqHqC+VUXpBWCe0sen2+B/kFPmp+BlzfUlbCB&#10;TC8ZkLCBEydBi7CA5iDThu6AwmiOq8qJW17xp56IflUOozCHaksSnouGRUFDmcSFMTfXlOKEMS83&#10;j+mDRCdyiwmCYiEUhmuBk2huqy+PG17vpvCNyVUPonWMG0sNncqKRUE4mQiIgTfNlDmG0C9Bj0+F&#10;NyeYin+DqyFIhgGCQWhaqr6UoV72pmKS2VUXodiQiEsPnSeN/UE8mGeLgzfbk6OJJC9Mjs2G3yeq&#10;ihSEtiFyha2CzcLPaA5g4LFKak5jv59RbHlmjIzCbplpTXnDcMNsE2aWcwhu8FOfdXJx8kDoeCB1&#10;PC8Ieyx5AsDuZUVrf6/TZ8htRZ4GaipvB4ufbIBwzHi8buNymmWucWR0f1LYdAp2fEBVdvV4sS7B&#10;ej17Ob8pYth2BK4iZYZ2t5yVaBh3bIpFapt4NnePbTB5EGSxb+Z5/FIRcsR69z/Mded8ES6BeWV9&#10;U71pYLCAWaxqY4OADprqZjZ/zIjdaON/lnZSa6l/eWOubpB/Z1FOcaF/WT9LdPh/Uy5KeKV/TLvP&#10;XtmKjKrmYcmJWZlxZJuIJYd2Z2aG9HUvak+FzmK8bWaEu1CbcKWDnT7ZdCiCby4ad/6BHLqBXV6U&#10;q6mpYGOSl5hDY0iQbIZWZiuOO3QpaTCMD2HobGSJ50/+b8yHtT50c3eFWy3yd26Cv7l3XC2epqiu&#10;X0GbrpdNYjCYiYVrZSOVU3NTaEGSIWE3a5GO5098bxSLkj4jcuGICy3QdvaEMLixW0SobqfwXmGk&#10;jJaLYVOgaISqZEycJXKbZ3uX52CYauWTn08HboKPLT3ccmaKdi21dpKFbbgzWqSx6qdwXcKtC5X7&#10;YK6n3IQSY6SijXINZtidQ2AgalKX606fbgKSYj2Rcf6Mji2fdkKGd7V+b65gXqWjcSZjY5UWcp1m&#10;QoPHdBhpC3H1daNr2l/0d0luxU4xeRFx2Dy4exZ1OCwtfXB5F7QYbRNqeaSUbs5scJQZcHRuUoLe&#10;chhwL3Efc89yFV87dah0FE2ed6d2MjxUeel4iSwEfH57NrKZar90bqL8bKZ1ZpKtbnR2VIGJcEV3&#10;Rm/8cit4Rl5KdDh5Wkzidmt6fzvbeOB7xSvge6Z9NrEMaK9+NKFsarZ+RpEobKZ+TIBGbpl+UW7f&#10;cLB+ZV1lcup+hkw6dU1+rTtzd/R+3yvAeuZ/FK+bZuqH4aANaQyHGo/SaxmGPH7/bSqFUm3eb1+E&#10;blyPcceDmEugdFWCujsXdyaBzyulekCAya5vZX6Rf57qZ7KP4I68adGOGH34a/mMOmzwbkiKW1vV&#10;cMqIfksZc4CGmTrGdneEjyuOebKCUa2BZFia+Z4BZpqYf43XaMKVx30favmS8GwsbWGQFls3b/6N&#10;NEqscsqKOjqGdeOHEyt7eTuDqKzQY3ikQJ1PZcCg540dZ+ydOXxoaiiZYGuAbKCVhVqhb1iRn0pC&#10;cj2NmDpOdWmJVCtreNmEzqxfYt6tP5zQZSao/oyNZ0qkUnvSaYOfcmr4bAKak1o0bseVp0njccKQ&#10;lDoKdQeLQStfeIqFw6iHd4hgBpoueDBjG4r4eO9mA3riecJo0Wo/eqZrp1lte6NunkjlfL1xwDiw&#10;fg11NSl9f6R5KadqdRFphJkfdf5rnoncduhtnnnhd99vlGleeOxxlVizehZzskhWe2B17ThafOR4&#10;ZSlyfq17MaY4ctNy7Zfbc/F0HIjUdQJ1O3jbdh12U2h/d053eVgBeKV4tUfYeh96BTgSe9d7eClo&#10;fdJ9GaTacNN8KpZ9chF8iIdmc0N8znetdH59Cmd0dd99UVcrd2N9pEc9eQp+ATe7eu5+ailgfRB+&#10;3aOSbyOFTpU9cHiE4oYxccWEU3aJcxuDrmaUdJaDC1ZydkWCcka7eBSB1jd0eiGBMClZfGmAeKKF&#10;bceOZ5Q3by2NL4U2cImLw3WdcfWKNmXAc4iIpVXSdU2HE0ZLd0CFfDc3eXKDxSlTe9qB5qGvbK2X&#10;W5NhbiCVVYRlb4WTBXTXcP6QjGUOcqiOC1VFdIWLgUXwdoyI5DcIeN6GHilOe2ODJaEPa9SgHZK7&#10;bU+dRIO4breaC3QwcDSWnGRxce2TJVS8c+SPo0WSdgKMBjbdeGSINSlKewGENqClazyonJJCbLmk&#10;7YMtbhugw3Ojb5WcV2P1cVOX5lRbc1eTaEU+dYqOyzajeASJ/ClHerOFF5vof51f0Y7Df3pi44C+&#10;f4NlzHHaf6lon2Jtf95rflLWgCRugUOXgH9xsTS5gQZ1Nyb4gcR5N5r6fUdov43TfWtq6X+/fZ9s&#10;+nDzfeJvBWGmfjhxHlI3fqVzVEMjfyp1qzSAf954QScMgMZ7KpnweyZxh4yke3ty4H68e850Jm/6&#10;fDJ1Z2DZfKt2tFGYfUF4FkK4ffF5jzROftJ7Licdf+V8+5jPeTZ6P4t3ea16032MeiF7TG8Yep97&#10;wWAUez98OVEFe/x8wEJafNV9UjQlfeN99Scsfx9+ppevd5iC3Yp8eCWCunySeLGCbm4QeUiCCV9K&#10;egCBplBdeuaBTEHme+WA8TPufReAkic5fnWAKZa/dk6Lb4mLduqKjXuqd4OJcW05eCuIMl6KePiG&#10;7E/SefGFp0GIexGEXjPBfGaC/CdDfeSBgJX/dUGT2IjMdeqSNXrxdoqQRWyKdz6OJl3teB6L/U9Y&#10;eSyJzEFCelyHjTOje9CFKydMfWyCqZVsdHGcD4g1dSOZqXpVdcWW3mv2dnuT111jd2iQxU7eeI+N&#10;pkDwedKKdjOFe1WHGydTfQmDpZUGc9qkBofBdJKg3nnUdTCdMWt2deKZOlz2dtKVOE6LeASRKkCp&#10;eVyNBjNXeveIvSdZfLqEdY+Xh+9fqYN3hxFir3aIhmlllmjNhdtob1qYhVJrWExFhM9uaT5bhFdx&#10;pjDlg/11PCSlg8t5Qo7LhcloEIKyhS5qQHW4hKZsXmgWhCxue1n/g7pwqkvRg1hy+j4PgwN1bDDQ&#10;gtF4ICTWgsN7IY3pg8BwUYGsg1ZxwHTVgutzIWc8go10gVlNgjt18UtLgf13eT26gc95GjC2gcR6&#10;5SUBgdp83Iztge94cICigZ55LnPBgVB52GZqgQh6eViYgNp7JUrGgMF73j1pgLh8pjCcgNR9gyUn&#10;gQ5+cov6gFCAgX+7gBmAlHLlf+KAhWWVf7OAXlgcf5SAO0ptf6CAIT05f7yACjCTf/9/9SVGgF9/&#10;34sofxmIj38GfvKH9XI6fsOHI2TpfpuGK1dsfpGFLknwfq6EODzmfuiDQDBzf0yCNiVhf8uBIIp/&#10;fhqQbn5aff+PJXGUfdSNi2ROfbWLwVbdfbuJ7kmDfemIFzywfjGGOTBjfrKEPyV3f1CCNYn6fVSY&#10;Fn3VfUKWHHEOfRiTuGPQfPiRElZofQiOYkkZfUyLqjxtfaSI6jBVfjSGCSWJfuyDHomYfMOfhH1s&#10;fLac3HCcfIiZpWNgfGOWHFYMfHOSiEjWfMGO7jw3fS2LSDA3fdSHiiWXfpyD3oOlkJxfc3hajwpi&#10;Y2xnjatlRl/LjFpoKVLQiv1rIUXIiZpuRDk7iDdxlC08huV1PiKJha95S4Ltjq1nWHe8jU9phGvH&#10;jAFrrV9Firht31JliWtwJ0V/iCRylDkXht91Ji1KhbB3/SLWhJt7F4IxjL5vFXbli4twkGsTilRy&#10;CV6biSFziVHgh+91HkUihsh2zzjohaZ4nS1QhJt6miMag6h8v4FgivZ2rnYIidt3iGoviL54Vl30&#10;h6B5J1FUho96AkTEhYp68Ti5hIx78i1Tg6Z9ECNVgtV+QYCTiXF+MHVRiGh+cmmDh1x+mV1ChlJ+&#10;rlDthU1+x0R6hGt+8jiXg45/Ii1agsx/XCOHgiB/mX/eiDmFrXSmh0OFTGjhhj+EvVy6hTiEDVB5&#10;hEKDWERLg2iCtTh/gqyCGC1dgg+BciOwgYiAx39Mh0aNBXQ1hl6MCmh3hVqKv1w/hE+JQE/9g2eH&#10;wUPpgqGGTjhage+E3y1agXGDVyPTgQqByn7YhoyUJ3PBhauSkGgChKWQhVvUg5eONE+cgrOL5kOL&#10;ggGJnjgggV6HXi1ZgO6FASPvgKOCo35/hgGbFHNlhSKY5GefhBeWElt1gwOS5k9PghyPwUNXgXGM&#10;pTgDgOCJjy1TgIiGZiQFgFGDVXgzmWZfKW2/lzJiCGLBlSFk6Vc6kwVn1ktvkMRq3j+vjmxuFzR9&#10;jAhxfSnpiap1PSCqh2h5UHeOl7hmn21GlaVoxWJOk5Bq91bikW1tPEsyjzNvnz+QjPFyLDR+iqd0&#10;3yoXiGl32iEShkZ7DXb3leFt4WyZk+9vZWHCketw8FZgj9ZykUrTjbN0Sj9Yi452KDRyiWV4Iyo8&#10;h0p6UyFthUh8pHZOlCB0+WvikkF16WECkFR22FXSjlZ300phjFF44D8Sikt6BzRZiER7QypVhkx8&#10;oyG7hG1+E3Wmkqd8AGtAkNl8YWBljvl8s1U7jQd8/Un/ixR9Vz7NiS99xDQ8h0Z+PSpmhW5+yCH+&#10;g7F/WnUTkX6C/Gq5j76Cz1/pjeOCe1TFi/aCEEmZig6Bqj6iiC+BVTQrhmSBCyp1hK6AwCI1gxSA&#10;d3SbkIaJympDjtSJC193jP2IDFRZixSG50k9iTaFwz5nh2eEqjQrhZ+DmyqIhAmCgSJjgpKBanQ8&#10;j9GQbGoIjimPKF8/jEqNdFQeik+LfUkJiG+Jkj4threHtjQDhQaF6SqUg4GECyKIgiiCNXPyj0mW&#10;1mnBjZ6VCF71i7mSmlPZibmP10jTh9iNIj4LhiWKfzP2hIaH7CqbgxmFUiKmgdOC221Com9esGN4&#10;n6RhgFlanNZkY07mmdpnYkRMlqJqhznRk0Ft4i/1j8lxaSbPjEt1Qh8HiPJ5VGypoPxlvWMcnjRn&#10;4lkPm1BqI062mERsg0Q2lQxvCjnYkbxxwTAcjlt0nicfivt3vh+Ih8J7AmwxnzpsjWKZnIVuHVis&#10;maxvwk5elqlxiUP+k4VzcDnFkE91gTAxjQx3sSdhic96FB/3hrl8imu1nXxzMGIRmth0OVgdmBF1&#10;TE38lSJ2d0O0khl3vjmijwF5IzA5i956oCeViMV8QSBXhdV96ms4nAB5w2GcmWx6Sletlq96zE2N&#10;k8t7UEN2kNN77jl+jdp8pTA5itV9aie9h95+RSCphRN/ImrKmtaAS2E9mEyAUldYlZKAOk1AkrKA&#10;FEM2j8R//DlojNN//DA8ieuACCfehxaAGyDthHCAMGptmemGpGDzl2aGLFcXlKqFdE0BkcmEnkL5&#10;juWD0zlGjAODGTBHiSGCbif+hmuBvyElg+mBFWonmSqMv2CylqyLw1bWk/CKaUzGkQ2I30LHji2H&#10;XjkVi12F6zA3iISEjigehd2DKyFSg3yB1GnvmKKSsmCnliKRSVbLk1mPO0yykGCM3ELFjXWKmTkq&#10;iq2IczBQh/SGZyg2hW+EWiF2gyWCcGKsq8peGll9qHNg11A3pONjvUbRoPFm0D1pnKVqGTQ4mB1t&#10;nSu1k3dxTSP6jsd1RR2VilR5VWIVqpBkwVkvpyJm4VAEo2dpMEa9n1xrrz1xmwpuYjRflo5xSyv8&#10;kft0WiRojWh3ox4tiRZ6+GG9qN5rJFjUpXRsvE/FocBueEaLnbhwaj1dmXdyhzRtlRN01SwxkJx3&#10;QCTFjCx52R6wiAJ8c2FwpxpxVlh9o7xyc09poBVzqUZTnCN1CT07l/p2kjRtk7V4PSxXj196ASUR&#10;ixV75h8ghxV9xWEjpZJ3eFg4okF4IU8pnqJ400YTmrl5lD0llqV6fjRskn17hix2jkd8nSVRiiN9&#10;yh9/hkt+72DdpF19klgKoQ59yk8GnXF97UX0mY1+ED0NlYR+SjR1kWl+pCyVjVF/DiWIiVJ/gh/P&#10;haN/8GCjo2aDelfqoBWDQU7wnHWC0UXgmJSCTzz7lJaB4TR1kIuBiSy0jH6BRSW5iKKBBiAQhRiA&#10;ymB2oqiJKlfYn0+IgE7lm6iHeEXWl8SGSjzuk8yFLzRoj9eEKiy8i9uDPiXgiBGCVyBEhKiBf2BZ&#10;ohiOpFfTnq+Nh07imv+L4UXTlxeKADzzkyGINDR5jzeGgyzKi1CE7SX1h5+DaSBuhE6CEbdZYrda&#10;6ab3ZV5eWJYrZ/ZhuYTOao1lDXL+bTpoZ2EAcA1r209Gcw1veT3cdltzaC1xegp347VyX2plVKV+&#10;YmRnuZTgZUNqF4OsaB5sdXH7axFu22Afbi1xW06McXhz+z1ddRN24C1GeQ56LLOpXIFvpKPOX7lx&#10;AZNxYtVyXIJWZetzxXDTaRt1PF8rbHp2yE3ScAp4bDznc+16QC0heCt8VbHkWel5xqIZXVZ6K5HN&#10;YKF6lYD5Y+t7B2+iZ1p7jV42avZ8I00ebsZ8xTx5cul9gi0Ad2N+W7BBV6uDxKCXW0WDRJBgXryC&#10;wX+fYi+CQG6UZcyByV1WaaSBZEx9ba2A/jwZcgiAnSzkdrSAN67lVdONqZ9bWY+MSI89XSaK1n6T&#10;YL6JXW2hZIGH6FycaH+Ge0v0bL2FCzvFcUmDhyzMdh+B463OVE+XZp5dWCeVH45TW9SSt327X4eQ&#10;Q2zdY22N01v7Z5CLX0uGa/GI2juEcKiGNCy5daKDW6z7UyGg552cVwudso2aWsaaT30NXoiW22w8&#10;YoeTbVttZs2P9ksea1CMYztMcCOImyypdTuEnqxzUkmqDJ0YVjyl2I0TWfihc3yIXb+dAWvFYcuY&#10;mFsNZiaUIkrKasOPhjsPb7WKrSycdOiFrKrcagxarJv6a/1eNYx2bfFhnnw8b+5k82uEcgRoUFqh&#10;dD9ry0oLdqRvdDnSeVNzdSqufFp4AKlaZvBkk5rdaTRnHIt3a2Rpk3tbbZlsAmq8b+hueln6cmRx&#10;DkmMdQ9zxjmFeAp2xyqfe1p6MKfMZCVuVplBZqZv64oNaQ1xdXoKa3py/2mfbgZ0l1kScMJ2REje&#10;c654DDkfdul6BSqRenZ8P6Y3Yah37ZexZFl4oYiNZu55SXjSaYp57WiObFF6n1g6b0h7YUhFcnF8&#10;MjjIdel9HyqFeax+KaS/X4GBaZZTYlqBR4c/ZRmBD3eVZ92Ay2eeas+Ajld0bf6AYEe7cV6ANTh9&#10;dQuADyp6eP1/6aOKXbyK0ZUxYLOJ2IYyY5CIu3acZneHi2a/aY2GW1bPbOGFMkdGcHGECDg8dE2C&#10;zipyeGiBeqKUXEmUD5RIX1iSO4VWYkmQNHXQZUqOE2YIaIKL8lY9a/mJzUbqb6iHnTgKc62FTypr&#10;d+uC2KHcWyidEZOVXkWaX4SkYUKXaHUoZFKUUGVrZ6OROVW0azuOHEaLbwuK6jfecyqHjCpld4WE&#10;BKFjWlmlvZMVXXyiKIQaYHqeO3SgY46aKWT1ZuyWHFVYapmSB0Y6boON1jemcsCJdSpgdzOE/p6l&#10;cZhajpEics1eH4LbdBhhinPEdXdk32Qodu5oPVRkeIdrv0T5ekZvcjX1fElzgSgWfpl4Gp1ibqVj&#10;2pAGcCxmfoG/ca9pCnLJc0FrjGNSdO5uGlO4dsNwx0R7eMBzmTWzewV2tCghfZN6MZwaa/VtFY65&#10;bbxu14C3b3JwinHMcTNyNGKAcxJz7FMWdSF1vUQPd1t3qTV/eeB5yCgrfKp8J5qwaY92Jo1Wa4R3&#10;Gn9MbWd3+XCmb1N4zmF/cW15rFJMc7R6nEOCdih7nTU4eOR8uygze91995lhZ4B/HIwVaZl/Sn4a&#10;a6J/V2+JbbV/UGCtb/V/TVGgcnF/WEMPdRh/aTUBeAZ/gSg6eyx/nZhMZc+IAosOaAOHZn0maiaG&#10;m26mbFqFtF/jbryEylERcVmD5kKudC2DBDTRd0iCFShAepWBFZdvZGyQvYo5ZrSPVXxaaOuNrG3q&#10;azaL3187bbiKDlCOcHWIO0Jic2WGYTSvdqeEbShFehiCW5bJY1WZPImTZayXB3uzZ+6UfG1NakaR&#10;wV6obN+PBVAOb72MREINcsqJdTSPdiSGgShJebGDcZZZYoqhbokZZOmea3suZyya92zJaYmXTF45&#10;bC2ToE+6bx6P8EHDckaMLDRddb2IRShNeV+EWJKueWFaiIZNedxeEHkien9hd2sqeztkzFyyfAto&#10;L04afPVruj/off1vdjIsf0BzkiWpgMJ4L5GXdpRjRIVNd2Fl83gjeDloi2pJeSFrHlv3eh9tv02J&#10;ez5wgT+GfH9zazIGffx2nyXPf7N6MJB4dAZr44QVdRBtx3cedhRvm2lWdyhxaFszeFZzQ0z3eat1&#10;Nz8peyN3STHlfNl5jyXwfsN8D49FcbR0coLecu11lXXvdBt2oWh7dVV3qFp5drV4s0xyeDx50T7c&#10;eel7AzHLe9Z8VSYMffF9xo4ab71854HbcRh9U3Twcmh9nWd0c8R90FmzdUh+CEvOdwN+TT5veOB+&#10;mjGfevl+8yYlfT1/VI0ibiGFSIDpb5OE+nQNcPyEeWakcnWD2Fj/dBeDNEtTde6CmD4gd/WB/zF/&#10;ejqBXiY5fKOAs4xabM6NfIApblSMcnNWb82LIWX7cVqJp1hpcxmIKErhdQ6Gpz3ldy2FJDFreZeD&#10;jSZKfCSB5IvBa8KVdn+QbVeTr3K9btqRimVtcHKPL1flckaMz0pudFmKbD2bdpKIAjFXeRGFeyZY&#10;e7yC5otUavqdJn8dbJmapnJBbh+XqGT0b7uUZ1eBcZeRIkokc7yN2j1bdhCKhjEveKyHGyZje2mD&#10;u4bwgW1ahHuCgThd/G9cgTJhXGJ+gURktVUvgV5oIEfOgYhrtjrhgcdvfi6AgjJzpiNsgs94QYX5&#10;ftBiuHqpfuhlaW6Hfw5oC2HJf0FqrlSff4JtY0dmf9pwPTqmgEpzQC58gOp2jiOsgbV6LoT+fGBq&#10;0nmXfLNsyG2gfQJutGDzfVxwnVPzfchymUbpflF0sTpefvR26C5wf8V5VSPjgL179oPzei5yy3iJ&#10;eqh0FGyPex51TWAue5h2flNLfDR3ukZ0fOx5Cjoffb96bi5nfsF79SQTf+R9l4LyeER6vXeQeOB7&#10;WWumeXV72F9Veg98RVLIesd8ukYTe659OzntfK19yC5jfd1+ZiQ8fyp/DoIVdryCnnbYd3GCkWsA&#10;eBmCU16peMmB9VImeZyBmEWpep2BRjmqe8OA+S5QfRuAqiRffo2AWIFhdXqKTnYmdkGJlWpXdvaI&#10;lF4Pd7iHalGceKOGPEVCeb6FEjl8evmD6i5IfHWCsyR7fguBdIDVdHmRwHWedU+QW2nRdg2OlV2U&#10;dteMmFEsd9SKlkTfeQqIlDlAelyGki5Be+2EfCSSfaGCZIBsc7eY73U0dJeW5GlidVmUVF0rdiWR&#10;fFDXdymOoESkeG6LxTkQedqI5y4me4aF/CSkfUyDKXt5icFaaXDkiOZdzWW2iDRhKVnth45kiE3K&#10;huBoAUGlhjVrqTYFhZRvgisHhRJzuSFkhLd4T3qbh1xiHnAuhsFkzmUKhi9nellihZ9qL01ihRBs&#10;/UFjhIxv8zXuhBZzEisjg8J2fCG9g5F6KXnEhQtpt29GhKVrvGRMhDZtv1i0g8dvx0zeg11x5kEM&#10;gwZ0JTXJgr12hSs1gpZ5HCIKgo973Xjhgu9xNG5bgqxymGNggl9z8lgEghF1TkxMgdJ2uUCqgaV4&#10;PDWagYl51Ss9gY97lSJNga59angHgSJ4nW2OgPp5ZGKbgMd6FldFgJN6vUvZgGx7bUBVgGx8LzVy&#10;gHh8/itGgKd94SKGgO5+zHdGf5t/9Gzdf4+AHmH7f3CAIVa+f02ACkttfz5/9EAzf1B/7zVpf4R/&#10;9StVf91//CK1gE2AA3anfmiHImxhfnOGtGGNfluGAFZQfjyFIksAfkGERz/cfm+DeTVMfrWCsyta&#10;fzOB4SLcf8eBDXYpfXKOF2vofYuND2EYfXqLolXpfWKJ+kqlfXSIVz+JfbqGvTUdfhWFLCtffqeD&#10;iyL8f1qB7HXIfLaUy2uIfNeTL2C4fMqRBFWQfLSOjUpgfMuMGz9bfR2JtDUAfY6HVStXfjuE7iMV&#10;fwOCo3B1kl5aHmaskNpdcFxtj3NgylGzjgRkNka5jHpnxDvPiuNrhjF6iU1veCfZh8tzxR+ZhnF4&#10;Wm+pkDRhYGYUjuBkDVvkjYlmxlFMjCRpkkZ0iq5sfTuxiTlvlzGGh8hy2SgUhnB2ZSAJhT56I272&#10;jf5ogGVVjNdqkltMi5xsrFDEilFu2EYUiP1xHzt8h69zjDGBhmd2GyhChTt44iBqhDF7xm47i/Bv&#10;gmSTiuZxAFqJiclyf1A3iJ10CkWlh291qTs6hkp3ZDFvhS15OShihCt7NSC+g0h9QG2Fiix2cGPo&#10;iT13XlnmiDZ4QU+fhx95IEVJhg16Ejr9hQ97GTFchBh8MCh9gz19XyEFgoF+kWzkiLp9TWNZh+J9&#10;r1lohul9708theF+HkTshOF+VTrmg/F+ojFcgx9+/CiXgm5/WiFAgdp/tmxah4WD8mLUhsKDwFjs&#10;hdeDWU69hNqC1kSSg+yCWDqzgxCB5jFugkaBgyiygb2BHCFxgVGAsGvuhpiKdWKaheyJxFi+hQGI&#10;qk6Ug/SHVUR1gwaGEzqKgkmE5zFLgZ6D0ijDgSqCqyGZgOCBgmuYheGQv2JJhTmPilhthFONuk5N&#10;g0iLnERBgluJmDptgaaHrTFGgQ+F1yjRgLiD9iG4gIeCLWXemzFZoVznmQhc5VOZludgQUntlJ9j&#10;v0AZkiJnaDZmj4lrTC1XjOdvXyUDildzxx4Hh/x4YmUimUdgfVxrlz9jKVMulRpl8Umlksxo2j/1&#10;kFhr6TZqjdlvKy2Ei1dylyVbiO52Sh6Mhrt6HWSUlydnLFvUlT9pTFK3kzNrgEk9kPlt1j+0jqFw&#10;SjZWjERy6i2fiel1rCWkh6x4ph8AhaN7sGQElRptt1s4k0tvUFIWkVlw90jNjz1ytT9kjQp0jjYy&#10;itV2hy2qiKR4miXchpF62B9jhLJ9G2Nzk1d0M1qwkaJ1SVGaj8B2YEhYjbZ3ej8ki6B4sDYPiZF6&#10;Ai2sh4d7ZCYHhZx84h+3g+R+W2Lwkep6pVo9kEt7OlE3jnV7uEgFjHd8Kz7iinB8sDX/iHJ9VC2w&#10;hot+BSYohMh+vx/9gzh/cmKCkMGA6VnijzWBAFDpjWeA30e+i22Apj6hiXaAfjXYh42Abi27hbOA&#10;biZIhBSAaSA3gqmAX2Iqj8+G8FmOjlOGhFCbjI6FwUd9ipiE1z5uiKiEADWmhtWDPS2phQmCkiZo&#10;g32B3SBmgjaBJGHljxiM01lvjaeL+FB/i+OKhEdmid2Iyz5yh+SHODXGhhiFxy3MhGyEcSaFgwaD&#10;ESCLgdqBxVuTpFxY+VNQoZRcMUrlnqZfkUJIm2ljJjmcl+Bm+DEnlCxrCylfkGtvTCJejL1z0xyl&#10;iV54aFraoqxfcFLUn/RiHkp9nPZk+kIEmatoBjmFliBrRzE9knxuwCmkjtNyYCLPi0d2Oh0+iA96&#10;FlproKJltVJenf1n5kohmxRqOEG4l9ZsvjlelGRvbTFBkOByTSnXjVp1SyMtifh4dx3Chux7nFoK&#10;npZr1VHznARti0mvmTFvW0FwlhNxUjkxksJzcTE8j2N1tCn8jAd4DiN6iNF6ix40hfJ8+FmlnMtx&#10;6FGVmlNzJklel450ckEjlH91zTkWkUx3VDE6jhJ4+iobit16rSO7h9J8dh6UhR5+LFlGm1R39FFL&#10;mPF4vkklljh5fED6kzN6PDj6kA97GDFFjOh8Fyo6idh9IyPxhvd+Nh7khGx/NVj2miJ90FERl89+&#10;J0j8lR1+UUDZkiF+cTjfjwx+qTFCi/p++ypciPh/YCQihj5/wh8mg9mAFli1mS+DelDnlueDW0je&#10;lDiC7kDFkT2CZTjQjjGB9TEwiziBnipfiEuBXyRKhaWBGh9bg2OA0ViLmG+I9VDNlimIYUjJk36H&#10;U0C5kIWGGTjWjXqE/DFFio2D/Sp0h7aDFSRjhSyCNB+FgwSBaax/XONVK50yX/1ZJo2FYxFdFX1M&#10;ZjBg+2yfaXRk51vEbOpo70s7cJVtKDsQdJlxuywHePp25aqLWO1fYZuwXG9iYIwzX99lV3wnY1do&#10;TGucZvRrSVroasZuYUqMbtBxojqlczR1NCv3d/J5Pqi9VWdpgJn9WT5rgIrEXP9tfnrRYMNvg2p4&#10;ZK9xlln8aNVzwUnebTd2DDpAcfV4livqdwd7dqbyUj1zc5hLVmN0gokmWmR1lHmAXmx2q2lTYqZ3&#10;0lkUZxt5DUk6a856XTnlcN572Svedjd9iKVCT3d9QpbLU+B9bofFWCJ9mXg0XGR9xGhbYNx9+FhJ&#10;ZZt+PkirapZ+jjmWb+x+9CvTdYN/bqPUTSCG8ZWLUcKGPYavVjiFf3c9WrGEu2d9X12D+1eoZFGD&#10;RUg4aY2CkjlUbyCB3SvKdOmBIqKpSymQc5SJT/uO14XPVJuNKnZ6WUCLdWbNXh6JxFcaY0OIEUfe&#10;aK2GVjkibnSEhyvDdGmCoaHESZeZsJPCTo6XJIUhU02UgnXiWBCR2mZEXROPN1afYmWMjUeEZ/uJ&#10;zzj5beaG6yu9dACD6aErSHCigZM3TXue94SgUkubXHVwVyGXxWXnXDuUOFZYYaqQnUdEZ2KM5DjK&#10;bXKI+iu5c6uE+6DVY/NVNZLUZmlZOoRJaOddJ3UZa3hhBmVxbixk7lWicRBo+UYvdChtNzcrd5Vx&#10;1ilbe1h3Cp8rYDBe5ZGjYw9h+4NFZeBlAnQ8aLxoAmS0a71rClUKbvVuMUXDcmVxgjbzdi91Kilj&#10;ekt5SZ2KXM5oeZABYABqpYHbYxtsx3LuZkFu52ObaY9xE1QqbRlzWkUhcN11wjaedPh4aylqeVt7&#10;ZZvqWcRx5Y5vXT1zNIBdYJd0enHAY/11u2KWZ5h3B1Nfa214aESXb3554TZYc+V7hilveIl9W5po&#10;Vxt7NY0PWtB7r38XXmd8GXCNYgV8eWG4Zdt831Kqafh9WEQdbk593DYdcvZ+dil0d9N/JZkoVN+E&#10;aovtWMSED34TXIuDmm+jYF6DFWDoZGaCkVIZaLaCGEO6bUmBpjXrciuBNCl5dziAvpgmUwGNcIsC&#10;Vw+MPH0/WvuK4m7lXveJdGA+YzCICFGVZ66GnUNubGyFMDXHcYCDsyl8dreCI5diUYWWMYpNVbCU&#10;InyVWbeR3m5NXdCPg1+zYiyNLFEaZtaK00Mba72IcDWncPOF7il/dk2DVZbdUGqej4nKVKebo3wS&#10;WL2Yc23TXOeVKl9PYVqR6lDQZiGOpkLZaymLTzV6cIOH1CmBdfmEUpVbazVVVoiUbQRZVnsnbupd&#10;PW0EcOdhFl5ncwNk+0+pdUxpB0FTd8RtSTN2eo1x8SbZfaJ3K5PmZ6NeaodiaddhkHoIbAlko2wO&#10;bkxnsF2ZcLFqyU8Ic0luBEDjdhNxazNGeS91Jyb4fI15UZKBZGFneIYJZuppxnj+aWFsB2sXa+Ru&#10;QlzTbo1wik51cXBy7kCIdIh1dDMjd/J4PCcTe5h7U5EHYXRwYYSfZEBx43eUZvRzV2n5abR0wlvc&#10;bKh2NU23b9N3v0AJczR5YjLrduN7MScqesF9Lo+tXul5LoNbYep563ZmZNV6kGjjZ8x7JVsYavd7&#10;wE0Zbmd8bD+kcgl9JjLDdfV9+Cc+egh+3o6PXMaB5IJSX/KB23V3YwmBrGgJZjGBZ1pZaYyBIkyZ&#10;bSuA6T9ScQaAuTKgdSmAiydPeWuAXY2pWv6KaYF7Xk2JmHSxYYaIkWdXZNSHbVm6aF2GSUwhbCiF&#10;KT8UcCqEDDKKdH2C4iddeOiBq4z5WZCSrIDUXPqREnQQYEyPL2bEY7WNJ1kzZ2CLIUura1WJHD7J&#10;b32HFDJ0c++E9SdpeH2Cxox/WHyalYBZW/mYN3OQX1mVdmZKYtKShljQZpKPm0tkaqKMsj6KbuyJ&#10;wDJLc4KGtidyeCeDsYoHcrZVgH5Mc95ZcXHndSldT2TQdo5hI1dGeAtlCEmmeaxpGTx6e3VtYS/X&#10;fYVyESSBf9R3R4i5b09eBX01cNlhL3DlcmxkSmP1dA5nYlaWdc1qikkjd7dt1zwnectxUi/CfCZ1&#10;IiS3frV5Vod9bDRme3vwbg5o42/eb95rP2MHcb5tl1Xac75v/Uibde5ygjvYeEp1Ki+veux4EyTm&#10;fbh7QIY2aWJu43qwa31wjW6ubYhyJ2I0b55zvlUscd91WkgldFF3DjuadvF43S+kedV62iUPfNx9&#10;AoT9ZvV3MXmkaUJ4JW2ta394/2EvbcZ5yVRwcDx6mUeLcvB7fDs5dcx8bi+EeOh9eiUyfB1+mYP6&#10;ZOp/Z3iuZ15/pGzMacJ/t2BkbDd/slPDbtl/rkcccbd/tzr2dMp/yy9weBt/5SVPe32AAIMpYzaH&#10;aXfrZcqG72wZaE2GOF/CauSFX1Mzba+Eh0aycLeDtDrIc+2C6C9nd2yCFCVoeveBN4KGYdWPK3dR&#10;ZISN+2uDZx6Mdl86ac2KxFK3bLiJE0ZGb+eHZjqGc0CFvS9bdtyEASV7eoqCP4IRYMeWm3bdY4qU&#10;vGsLZjKSZ17IaO+P11Jba+2NSkYGbzaKwjpOcrCIOC85dm+FoCWLejODGH7SenxVn3QEewFZfWib&#10;e7BdUVyPfHNhJVAgfUNlEEOofixpKjexfzRteyxXgHVyNCJYged3X32md0pdnXMTeCtgx2e/eRZj&#10;6Fvdeg1nDU+XexZqR0NLfEBtqTeEfYtxOixifxF1HyKkgL15WHyMdFJlj3HydYBoBmbSdqZqd1sI&#10;d9Ns6E7weRhvbULWeoRyEzdHfBF03ixjfdV36SLnf7d7LHtwcaRtZ3DYcwpvM2W9dGVw9FpGdcNy&#10;sk5Nd0h0fEJqePF2XzcSer54XixkfL56iiMhftN813pcb0x1NW/ScOJ2VGTOcmp3YFlsc/Z4Xk3Q&#10;dah5Z0IRd416gzbreZJ7sSxse8l8+yNTfg9+V3lxbVl8728Qbxd9aGQjcMF9uljAcnN9800zdE1+&#10;MUGtdlp+gTaxeJB+3Sxhevp/QiN8fWp/qHixa7eEdG5abZOERWN8b1qD2VgqcSyDS0yvcymCwEFP&#10;dVyCQDaNd7KByCxiekiBTCOefOGAy3gaamSLtW3NbFqK4WL1bjaJtVeycB2IW0xDcjeHA0DwdI6F&#10;sjZYdwSEaixiebWDFiO6fHKBwXepaVySrm1ga2aRO2KHbVGPTVdMb0WNIEvzcXCK9UC8c96I1DYs&#10;dnWGtyxLeUeElSPPfBmCinPMgoxVmmnfgnFZZ19sgntdNFRsgo9hDUkbgqFlBD3Rgr9pMDMWgvFt&#10;kSkLg09yVCBjg9R3c3K+f5JdHGkMf8pgRl6vgAZjb1PZgENmpUiygIRp9j2UgNttdDMKgUlxHyk0&#10;geN1GyDGgp15WXHKfL5kkGgSfTxnFl3nfaxpnVMnfhlsLEgufpBu0j1BfyJxnjLtf8x0kClQgKB3&#10;vyEbgY17GHDTei1r7mcZet5t1Vz0e31vt1J1fBtxnkeefMtzljzjfZd1qzLFfnt33Clgf4Z6OiFl&#10;gKF8rm/od/JzOGZBeM10g1wqeZR1wFGzelt29kcwezN4OTyWfDd5lDKnfVB7ASlyfo58iSGkf9Z+&#10;GW8Udgt6c2V9dw57IVt7d/d7sFEmeN58LEa9edt8sDxpewB9SzKafEh98ymEfbh+pSHZfyx/V25m&#10;dHiBfmTwdaCBlVsCdqKBclC3d52BL0ZUeLqA9TwcegOAzDKGe2iArymQfQKAjSIEfp+AaG3cczKI&#10;SmRvdHOHyVqJdYqG8VBOdpeF7EX6d8yE8TvPeTaEAzJceraDIimZfGyCOCInfi2BTW1ycjCO0mQK&#10;c4WNwFondKyMME/4dcaKY0W6dwmIoTuoeIeG7TJDeiWFRSmTe/uDmyJDfdGCCGkgiuRVXGAMiiNZ&#10;HFaNiX1c6UyZiNBgzUJliA9k2jhJh01pIC7JhpZtmyYJhf9ybx6ohZF3g2guiCBcbV9Uh6pfmVXp&#10;hypi0UwdhptmHkIWhgFpjjgphW9tLy7bhOtw/SZNhIp1FR8fhE15WGdfhWxja15/hTNmA1VBhOJo&#10;o0uLhH1rV0GxhBJuJjfzg7ZxIC7ag2l0PSaBgz93lR+GgzJ7BGaRgvBqU12vguRsWFR0gr1uYEr4&#10;goVwd0E+gk9yozeygil08C7MghJ3WSanghx57B/fgj18iGXHgMdxLFzxgONyoFPCgOB0DUpXgMp1&#10;ekDfgL53ADdzgMt4ni67gOZ6TibFgSB8GSAqgWx94WUTfvV38lxNfzV41lMzf095o0nZf1h6ZkB7&#10;f2p7NzdSf5R8Hy63f9x9FSbhgEV+FiBpgLx/DWR2fWR+fVu7fct+0lKyfgF++0ltfiF/EUAkflB/&#10;MDcofph/Xy7QfvR/nycEf4l/3CCdgCuADmP7fCiE31tqfLSEr1JxfPuEKkk+fRyDe0AIfVWC4TcG&#10;fb+CWy60fj2B6icXfu+BayDHf7WA5WOaeyqLBVsPe8qKT1IdfCOJGkj5fFGHrD/bfJWGVTbwfQ6F&#10;Fi6xfaaD6ickfniCtyDof1eBlF7jk4hU2VaekhVYk04KkKpcZkUdjyVgYTwEjX5kjjMUi8ho+irL&#10;ihZtmCNNiH9yhR0mhxx3kF4IkPtbg1X3j8Zet013jnZiA0SxjQZlcDvIi3lpCTMKieps2Cr2iGRw&#10;0iOqhv51DB2vhct5VV1YjmdiFVVFjWRkw0zrjD1ng0Q6iu9qYjt9iY1tZDLwiC5wlSsQhtlz5yP1&#10;had3bB4mhKV68lyxi/toklSbiyBquExDih5s60PIiPtvNjsrh8hxoTLMhpt0LisdhXp21iQwhHt5&#10;ox6Ng6h8ZVwNidpvA1QCiSZwoku3iEVyRUNLh0Fz8TrrhjV1vjKrhTh3pyskhEZ5oCRhg3d7sB7j&#10;gtB9rlt1iAt1YVN7h352fEtHhrp3iELvhdB4lTqmhOB5tjKfg/969isxgzd8QCSJgpd9kB8rght+&#10;zFryhod7jVMNhh98J0rthXN8mEKphJt8/jpug8N9dzKFgv5+CCtHgk1+pySwgdh/PB9ngYV/v1qH&#10;hUaBcFKlhP2BgUqPhGiBVEJcg6KBEjo0gt2A5TJQgjeAyis/gZOAxCTbgTKAsB+XgQyAilozhEiH&#10;SFKBhCeG60p5g6aGCUJfgs+E9DpigfuEDjKggVqDTSt8gN+CpST9gLKB6h+9gKyBL1TcnIZUI02L&#10;mlpX10X7mCBbrz4fla5fwDYmkv5kFi5gkDVosSdFjW1tfCDvisxyihvSiH53mlQEmjxaakzemFNd&#10;p0VVliphCj2kk7lknjXpkQ9oaC5hjl1sbCeFi7VwlSFhiT909xxthyB5UlN9l79glExMlfxjWkTZ&#10;k/1mPT05kadpUjWsjyFsjS5ajJlv+ye3ih9zhSHCh9x3Oxzyhe964VMIlVJmo0vJk69o7EROkdBr&#10;UTzcj6ht2jVyjVBwiy5OivpzXyfbiLN2SiIQhqZ5VR1khOl8RlKJkylspUtOkbNudEPnj+5wUzyD&#10;jd5yRTVOi7N0ZC5JiYt2oif3h3d46yJQhZp7Rh3FhAp9gVINkVRyo0rikAtz+EOWjmN1SjxNjGl2&#10;pjUvilR4Hy5XiEl5vSgYhmF7ZCKFhLR9DR4Wg1B+klGhj8p4dUqIjqx5UUNUjRt6EDwcizR6zzUL&#10;iTZ7qi5Qh0Z8oSg7hXN9piK1g/J+oB5Ygrd/eVFKjod+GUpBjY1+ekMfjBJ+oTv9ijV+ujT5iEV+&#10;9C44hnV/RSg4hLp/qiLdg1B//x6OgjqAOVERjX+Dm0oNjKCDfUL0iz2DADvliWuCazT9h3+B/C5R&#10;hbyBqShUhBuBaSL9gtGBIB65gdeA1aI1VptPqpPkWilUI4VCXb9YmHYdYXhdC2aHZWhhh1bGaZpm&#10;I0dmbgpq9jh3ctpwLSrHd/t2BKAoUcpZn5JNVdpdMIPhWexgunTsXhhkQ2V9Ynxn1FXqZyNrhUa+&#10;bA1vZzgacVhzpyrPdup4bJ5NTXFji5CTUflmKIJtVndow3OXWwtrYmReX9VuDlUGZOpw2EYdakRz&#10;yjfIcAB3CyrXdfh6sZx3SYNtVY7iTnxvBYDWU1hwunJUWEhycmNIXXl0OFQvYvJ2F0WMaLN4FTeA&#10;btR6TyredSJ8zpq0Rf52+41gS2B3yX+CUJx4m3EaVeB5bWJtW2Z6S1N9YT97PEUTZ1t8PzdEbdN9&#10;airjdGp+vZkqQu6AdowZSK+AZX54TkCAVHA8U9eAQmGoWaeANFL8X8mANES3ZjeAPDcVbPqAUyro&#10;c82AeZfiQEyJvYsNRmGIwn2kTD6HyW+RUhuG0WEPWDGF3FKDXpWE6kR0ZUGD9zbzbEOC/Crsc0qB&#10;/pbfPh+Ss4o5RHqQxnz9SpaO4G8PUKuNA2CiVvqLK1IfXZmJTEQsZH2HYjbYa62FXirvct6DS5Yo&#10;PHWbIYmeQwCYO3yBSUeVam6yT4aSsmBhVf6QA1H0XMeNQ0QEY9eKaza7azSHairycoiEYZdkXWVP&#10;/ooZYGFUaXxtY3NY0W47ZqldN1+cahBhq1DdbbZmRUKJcZlrGDS0ddxwVigvemd2MJV6WMdZaojH&#10;XElc/3tbX81gj21bY2tkHl7iZztntVBMa05rbkImb6FvWDSLdFhzqChMeU94fZO6VJpizIcYWJJl&#10;g3nuXHxoNmwNYH1q6l3MZLNtqk9yaTFwikGPbfBzkjRGcw127ChleFd6ppIIUNJsEIV/VTJt7Hhz&#10;WXdvyGrpXdFxpFzSYmtzik61Z0t1i0EUbG13qzQQceZ6CCh7d318ppB2TXV1N4QcUjB2P3czVs53&#10;Q2nBW3t4Q1wIYGh5TU4TZaR6bECsax57nzPmcOh8+SiOdsF+eY8jSo5+PIL1T5d+cXY4VIN+mmjo&#10;WX5+vVtKXrV+5U2aZDh/HUBdaf9/YjPEcBB/tyiediGAGY4PSBSHC4IGTWOGaHVtUpCFsmg7V82E&#10;9VqxXUeEPU0mYwqDjUAkaQyC4zOub1mCNSirdZ2BhI05RgyPi4FLS5OOEHTLUPaMeWezVmeK2Fo7&#10;XBaJQEy8YhSHqz/faEqGFjOcbsOEbii1dTCCu4yiRHqXloDBSiuVSHROT7SSz2dJVUuQTlnrWyGN&#10;20yGYUeLZj+vZ6qI6TN8bk6GUSi+dNmDvIy+ZF1QY4BwZslUt3O6aVRZDmZ+bAFdaFjebthh1Usl&#10;cehmbT3gdTFrPzEleNdwgCXAfL12WIrsX/hZMn8XYuVcyHKRZdtgWmWHaOhj7lgQbCRnkUqGb55r&#10;Wz12c1JvWDEBd19ztiXxe5t4i4lUW/FiDX2nX1Nk2HF9YqlnoGSRZhFqaFdPaahtP0n6bYRwNj0k&#10;cZ1zVzDrdgt2yiYcepx6mYfCWFFqznwvXBRsz3ATX8Buz2N6Y31wzVZgZ3dy1UlIa7J0+jyzcCh3&#10;PzDCdOt5wSZBebx8foZYVRpzdHrkWS10sG7nXSt142JqYTp3EVWqZYN4Ski4ahd5mDxdbuB6/DCo&#10;c+18iSZhePx+NoUqUlN7/HnXVq18dG38WvJ82GGaX0p9MlT4Y9p9kkhKaLF+BTwbbcN+iDCTcxR/&#10;HSZ7eFl/vYQ2T/eETXj9VIyEAm08WQ2Dk2DyXaSDFFRkYnSCnUfdZ4iCMjvtbNCB0jCJcluBciaR&#10;d9GBEIN5TgaMVHhUUs2LRmygV3+KAmBrXEWIp1PrYUmHV0d0ZpaGEDutbBCE0DB/ccSDgyajd2KC&#10;MIL0TIKT9HfXUXKSMGwnVkaQFl/8Wy+N3VOVYFeLskc6ZcuJkDt6a3KHcDBfcVGFQiaxdwqDH4Ib&#10;a45Qw3a2bW1U/mrub3BZQ16rcY9dlFIOc85h/kVldj5mlzk8eN9rai2te9JwryN7fvh2e4BiZ2FZ&#10;AHVxabhckmnfbBtgJV3ObpNjv1FdcS9nbkTkdAJrRzjvdwdvUy2jellzwCPAfcx4ln7vY4thSHQV&#10;Zk5kI2jPaQpm/lzea9dp3FCjbsxszkRgcf1v4zimdWBzIy2aeQl2sSP8fMN6i32IYA1piXLCYy1r&#10;qGeaZjttx1wOaVZv6k/7bKRyFkPycCt0YDhzc+R2zC2bd995diQxe918Vnw6XPxxsXGpYGdzGWaV&#10;Y8B0elsMZyZ11k9JasB3P0Nkbp14wDgfcqR6WC2IduR8GSRdexZ99XsnWlN5u3CtXf16cGW1YZh7&#10;DlpGZUR7oE6kaSF8PEMCbTx87TfqcYl9ry1/dgh+hSSCem9/Y3pIWA6Bjm/lW/CBkGUDX8KBaFmp&#10;Y6iBLU4cZ8CA+0KibBaA2DfHcJWAxC2AdUyAtCSheeSAoHmbVi6JGW9JWkCIbmRxXj+HflkpYlGG&#10;cE2pZpuFbkI+ayeEeTePb9SDkC19dLKCoCS6eXOBrXkeVLSQSm7WWO2O/WP+XQ6NRVi+YUCLYE1V&#10;ZauJiUIHal2HwTdgbzeGAi1jdECEPiTOeRiCindscwZRBWzxdFdVK2IcdcxZZFbVd1VdsUtCePBi&#10;HT+yerFmvTSvfJhrmCpXfsRw4CFkgRN2mXXYbxhYvWvPcNVcTGEucp5f4lYbdHNjhUq2dmJnQz9W&#10;eH5rMDSGesFvTypsfURzyyG9f9p4nXSHa3FggmqUbZJjamA0b61mVlVBcdFpS0oOdBNsWD7jdoZv&#10;jDRPeSFy7Cp1e/J2liIKfsh6e3NMaB5oOWlnapJqdV8XbPlstVR8b2Ru+0lscfxxUz57dMJzyzQh&#10;d652ZSp/esl5OCJNfdl8L3IfZSlv42hSZ+Vxc14gapBzAFOibUJ0i0j2cB52KT4qczJ34TQEdmZ5&#10;sCqQecR7qSKFfQx9t3EhYpx3dmeCZZd4YV1waH95N1L6a3B6BEhebol63j3Rcdh70jPVdUt82CqQ&#10;eOZ98iK1fGB/D3BTYGt+0mbFY5x/GVzHZrl/NVJlaeB/QEffbTF/Vz15cLV/gjO6dFd/vSqZeCh/&#10;/SLce9GAOG+wXpmF5WY0YfeFjVxBZUGE71HwaJOEM0d4bBGDhD0hb8mC5zONc5WCWSqgd4qBxyL8&#10;e12BMm85XSSMqmXHYKqLv1vWZBaKZVGOZ4iI20cuayWHYDzzbwCF+TNncviEnyqOdxeDRiMVewCB&#10;/2zSes1RFWNKe4dVLlltfGJZYE8pfUVdr0Skfi1iJTowfy1m1TBVgEprvic4gZpxDh+AgwR2smto&#10;dx9YVWJEeDxb5ViVeV5fg06EeoJjNUQve7NnCTnufQRrDzBKfnJvRydogBJz1h/sgb94ompAc6df&#10;oGEtdR9il1e7dotlmE3Gd/RoqEOleXBr1jmaexJvLzAwfNBysieKfrl2eyBJgKF6a2kocHpm32Ad&#10;cj1pOFa7c+1rl00NdZ5uBEMRd2hwiTk9eVdzMTANe2F1+iehfY14+CCZf6p8CmgkbaRuC18zb6lv&#10;xlXkcZlxgkxGc4xzQ0KkdZV1GDjzd853Di/2eht5GSe6fIZ7SCDeftd9fGc7ayp1Jl5fbW12RFUt&#10;b5l3VEu3ccR4YUI1dAd5fTjNdnJ6uS/yePp8BifUe6B9ZiEXfiV+wWZ8aQd8EV3Da4d8mFSrbed8&#10;+EtGcEF9S0HOcrV9sDiEdVR+Li/keAV+vifnet5/TyFGfZJ/12XkZz2CuV05ae6CrFQvbHyCXEre&#10;bv6B8kF2cZyBnDg6dGqBXC/Ad0KBLif1ej+A+yFsfRqAwWVyZcuJHFzQaKSIg1PLa1iHgEqHbfuG&#10;U0E4cLeFOzgXc6WEOy+pdqWDTCfxeciCXyGLfLqBgGKEgtxQ4Vn0gvFU91EUgyBZKkfTg0tdgz5b&#10;g25iDTUDg5tm1ixNg9tr2CRihENxNR3VhMR2x2FDf2pXt1kDf91bT1BHgEpe+0c2gKpixD30gQhm&#10;tjTVgXtq3yxbggJvOCSqgrFz3h5Sg3F4pWBDfB1ekFgMfOFhnk+EfZBkuUaPfi5n7D2AftBrQzSY&#10;f4xuySxagFxydiTigU92YR6+gkl6W19UeQ5lXlciehdn2U6lewNqX0Xwe+Rs+j0HfM5vsjRUfdJy&#10;kSxOful1jyUNgBx4ux8cgUl7515wdk9sH1ZOd5huBk3jeMFv80VGedxx6jylewZ0ADQXfE52NixC&#10;faN4gSUwfxF66h9rgG59R12lc+Ryy1WXdWx0IU1Hds51bkTCeCF2wTxBeX54KDP6evR5rixFfIF7&#10;RiVTfih86R+tf7d+elz0ccl5RFTyc496CEy3dSh6skROdqt7WTvqeDV8FDPQedh85ixde4V9yiV5&#10;fV9+rx/jfx9/gFxmcAJ/jFSIcgd/x0xnc9F/xkQZdXN/sjvHdxx/uzOmeOx/3SxCesGAFCWPfLyA&#10;QCAPfqSAXFv8bpCFmlQkcL+FTEwLcrSEnkPPdHiD0TuXdjyDIzOReCmCjyw9eiKCDyWbfEKBjCAy&#10;fkKBD1iKizpQYVD4ipRUgUkaigBYvkDdiV5dKzhxiKdh0zAyh+5mwSidh0Jr5CHYhrZxVRxghlF2&#10;2Vdxh/1W11AVh7hagUhMh1peRUA+huJiLjgQhlhmSDAShddqnii/hWZvICI1hRtz4hzthPF4p1aY&#10;hNVdSU87hNhgdUechLhjsz+ohHZnEzevhChqnC/qg+huWCjVg7lyNiKBg692Rh1ng756TFXSgd1j&#10;r052gh1mU0bcgjdpBz8jgjRr2DdQgihuzy+/gixx7Cjggj91JSK+gnJ4gR3QgrZ7x1URfylqDU3B&#10;f6tsJkY5f/5uTD6XgDFwgjcKgGFy4S+bgKR1XyjogPR37iLxgWB6kR4pgdR9F1RffMRwW00dfYpx&#10;6kWxfhdzej4tfnx1FTa+ftx2zS+If014pyjzf9J6iyMcgHR8dB5zgRd+O1PFerN2eUyUe7h3gEVC&#10;fHt4dD3ZfQx5bjZ7fZd6gy9rfjJ7sikIftZ87iNEf6p+IR6wgHt/M1NBeOd8WUwWei981kTVeyZ9&#10;LT2Ge+B9gjZAfIx98i86fVJ+eCkDfg9/DiNvfv9/lh7hf/2AA1Lgd3GCHkvMePaCF0Sgeh+Bvz1x&#10;eu2BWDZVe6OBGi9ofHyA+CknfWOA6COKfn6Azh8If5iArE7Yk/1Po0hKkoRT0kFxkRFYHTo9j4Vc&#10;pDLhjdlhdiu7jCNmkyVBinpr5B+UiPZxbxsZh7R2503MkPpVuUdSj+1ZfUCAjq9dXzl9jT9hcTJs&#10;i61lwSuWih1qTyVsiJ9vAyAAh1Jz5Ru1hkd4p00Ujfhby0aMjSxfHD/VjClihDjqiuhmHDIRiYlp&#10;4yt5iDFt4CWQhu1x9yBbhd12Lxw7hQl6Pkx4ixFh0EXqinxkpD8xia9njzh7iKxqnzHJh4lt4Ctl&#10;hm9xRiWvhWp0wCCohJd4TRyvg/h7qkvaiF5nzkVTiBBqIT6uh3tsiDgQhqhvCDGihb9xuStchOJ0&#10;iiXPhBd3YiDsg316QR0QgxB87EtBhe9tx0TGhfFvlT5AhZlxbjfEhPZzXjFzhDl1cCtjg4l3pCXw&#10;gvF52iEmgox8CR1hgk5+A0q8g9Bzk0RMhCB03D3khAJ2IjeGg4t3ezFMgvV48itagm16giYSgfd8&#10;FyFbgcB9nB2kga5+70pMggB5L0Pngpd58j2Vgq96nzdWgl57WDEtgep8MitFgYt9ICYagTJ+FiGE&#10;gRl++R3agSx/tEn7gHx+pUOXgVJ+2z1VgZ1+5jcxgWx++TEkgQ9/MCtUgMp/fCYogJZ/0SGagJ6A&#10;Gx4FgMSAVAAA//8AAP//AAD//wAAbWZ0MQAAAAADBCEAAAEAAAAAAAAAAAAAAAAAAAABAAAAAAAA&#10;AAAAAAAAAAAAAQAAAAECAwQFBgcICQoLDA0ODxAREhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKiss&#10;LS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElKS0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2Rl&#10;ZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKDhIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2e&#10;n6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX&#10;2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T19vf4+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJ&#10;CQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygpKSorLC0t&#10;Li8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2eXx+gYOG&#10;iYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW&#10;1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5&#10;+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8PEBARERITExQUFRYWFxcYGRka&#10;GhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpM&#10;TU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52foaOlp6iqrK2vsLKztba3ubq7&#10;vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp&#10;6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7//6Y5Mv+iRkr9oE1g8aRMcuan&#10;TITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9Cv&#10;nYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4&#10;u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITa&#10;qFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5&#10;Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjW&#10;q5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72n&#10;gcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCW&#10;z6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+i&#10;Rkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL&#10;3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6&#10;pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZ&#10;pselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9&#10;oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfG&#10;tqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpsel&#10;ZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g&#10;8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOH&#10;y7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRMcuanTITaqFCWz6ZZpselZLHE&#10;p2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm/6Y5Mv+iRkr9oE1g8aRM&#10;cuanTITaqFCWz6ZZpselZLHEp2+2wad4u72ngcC6pYfGtqOHy7Ogh9CvnYjWq5qL3aWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5Xm/6Y5Mv+iRUr9oUxg8qVLceapSoPaqk2Vz6lWpcioYbDFqmu1wqx1ur6rfb+6qoPFtqiHyrKm&#10;h9CroofWpJ6J3Jqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP4Zqaj+Gamo/hmpqP&#10;4Zqaj+Gamo/hmpqP4Zqaj+Gamo/h/6Y4Mv+jRUr9oktg8qZJceaqSILbrUqT0KxSo8msXa/Gr2ez&#10;w7FxuL+zeb24r4HEsqqHy6ymhtClo4bVnZ+G2pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96T&#10;nYvek52L3pOdi96TnYvek52L3pOdi96TnYvek52L3pOdi96TnYve/6c4Mv+jRUr9okpf8qdIcOes&#10;RoHcr0eS0rBOocqxV63ItmKwxbpstbqzeL6yroHFraqHy6enhc+gpITTmKGF14+fiNqPn4jaj5+I&#10;2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4jaj5+I2o+fiNqPn4ja&#10;/6c4Mv+jREv+o0lf86lGb+iuRIDds0OQ07ZIn8y3UarKwFysvbhst7OyeMCtroHGqaqGyqKohM6b&#10;pYTRlKOE1Iyhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yhh9eMoYfXjKGH14yh&#10;h9eMoYfXjKGH14yhh9eMoYfX/6c3Mv+jREv+pUde86pEbumxQX/fuD6O1r1Cm8/DSqTCvlyvtrds&#10;ua6xeMGproHGpauFyZ6phMyYp4PPkaWE0oqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU&#10;iqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bUiqOG1IqjhtSKo4bU/6g3Mv+kREv+pkZe9K1Cbeq0Pn3h&#10;vTuL2sY8lsrGSKS5vFyyr7Ztu6mxecGlroLFoayEyJuqg8uVqYPNj6eEz4mmhtGJpobRiaaG0Ymm&#10;htGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobRiaaG0YmmhtGJpobR/6g3&#10;Mv+kQ0v/qENd9a8/bOy4OnrkwzeH3dM1kMHESaexul61qbVuvKSxesCir4LEna2Ex5ishMmSqoTL&#10;jamFzYiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6IqIbOiKiGzoiohs6I&#10;qIbOiKiGzoiohs6IqIbO/6k2Mv+lQkv/qkFc9rI7au69NnfoyzOA0NIzk7jDS6iquWC2pLVwvKGy&#10;e8CesIPDmq6ExZWthMeQrITJi6uFyoeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobMh6qG&#10;zIeqhsyHqobMh6qGzIeqhsyHqobMh6qGzIeqhsyHqobM/6k1Mv+lQkv/rD1a+Lc3Z/HEMXHf1yx7&#10;xdA1lbDCTqmkuGO3n7VyvJ2zfL+bsYPBl6+Ew5KuhMWOrYXGiqyGyIesh8mHrIfJh6yHyYesh8mH&#10;rIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJh6yHyYesh8mHrIfJ/6o0Mv+m&#10;QEv/sDlY+b0xYufOLWnQ4CR/uc83l6fCUqmeuma1mrVzu5izfb6XsoPAlLGFwZCwhcONr4XEia6G&#10;xYauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofGhq6Hxoauh8aGrofG&#10;hq6Hxoauh8aGrofG/6szMv+qO0n/tjJT8McqWtjeIWbC3ySCrc48mJ/DVqeZvGiylrd1uJS0fb2T&#10;s4O+kbKFv46yhsCLsYbBiLCHwoawiMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjDhrCIw4aw&#10;iMOGsIjDhrCIw4awiMOGsIjDhrCIw4awiMOGsIjD/60xMv+wM0X4wClM39YjTcfoIGqz3iaEoc9B&#10;lpfGWaSTwGqskLx1so+5fbaPt4O4jLaEuoq1hbyItIa9hrOHvoSziL+Es4i/hLOIv4SziL+Es4i/&#10;hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i/hLOIv4SziL+Es4i//68vMv+5KT/o&#10;zh4/zOYbUrfuIW2l3iyDl9JFkpDLW52MxWuli8J1qoq/fK2Hvn+whLyAsYO8grKBu4Ozf7qEtH66&#10;hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqGtX66hrV+uoa1frqG&#10;tX66hrV+uoa1/7IqMvHGHDPR4hQ6vPMbVqjuJm2Y4TV/jthKjIjQXZWGzGubhMl0oIHHeKN+xXul&#10;fMR9pnvEfqd5w4CoeMKCqXfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3&#10;woOqd8KDqnfCg6p3woOqd8KDqnfCg6p3woOq+r4cKNbdDiPA8BQ/rP0eV5zwLWqP5T55ht5Og4HY&#10;X4t/1GuQetFwlHfPdJd1zneYc815mnLNe5txzH2bcMt/nG/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uA&#10;nW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cdb8uAnW/LgJ1vy4Cd2dILGMTtDimw/RZB&#10;n/8kVZH0NWWH60Zwf+VUeXvhYX923WiEcttuh2/ZcYlt2HSLa9h3jGrWeY1p1nqOaNV8jmfVfo9n&#10;1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fVfo9n1X6PZ9V+j2fV&#10;fo9n1X6P/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWL&#10;wrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTI&#10;nXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQ&#10;Ze+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/S&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQ&#10;jMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCw&#10;xZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+j&#10;UXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4&#10;jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/&#10;otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7&#10;tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXk&#10;pFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/&#10;otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5&#10;Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/J&#10;toiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOt&#10;f6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKc&#10;g7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i&#10;061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+fRkD/nVBV+qBQZe+jUXXkpFOG&#10;2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiSzLOEl8+ygZ/SrX+i061/otOt&#10;f6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT/6M5Kv+f&#10;RkD/nVBV+qBQZe+jUXXkpFOG2qJbltCgZaTInXCwxZx7tcKcg7m/mom+vJWLwrqQjMW4jI/JtoiS&#10;zLOEl8+ygZ/SrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LTrX+i061/otOtf6LT&#10;rX+i061/otOtf6LT/6M5Kv+fRkD/nk9U+qFOZO+kT3XlplGF2qVYldGiYqPJn22vxZ93tcKegLm/&#10;nYi+vJmJw7mUi8e2j43Ls4qQz7GGltSug6DXp4Gh1aeBodWngaHVp4Gh1aeBodWngaHVp4Gh1aeB&#10;odWngaHVp4Gh1aeBodWngaHVp4Gh1aeBodWngaHV/6M5Kv+gRkD/nk5U+qJNZPClTnTlqE+E26dV&#10;lNKlX6HKo2mtxaJ0tMKhfbm/oIW+u52Iw7iYici1k4vNsY6O066JltinhZ3aoYWg1qGFoNahhaDW&#10;oYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDWoYWg1qGFoNahhaDW/6M5Kv+gRkD/&#10;n01U+6NMZPCnTHTmqU6D3KpTktKpW6DLpmarxqVws8Oleri/pIK9u6KHw7idh8mzmInPsJSO1auS&#10;l9qgipzcm4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf2JuJn9ibiZ/Ym4mf&#10;2JuJn9ibiZ/Y/6M4Kv+gRUD/oExU+6RLY/GoS3Pmq0yD3a1QkdSsWJ7MqmKpx6psscSqdrbAqn68&#10;vKiEwrikhsmzoYjPrJyN1aOWlNqakZzclo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiW&#10;jp7Ylo6e2JaOntiWjp7Ylo6e2JaOntiWjp7Y/6Q4Kv+gRUD/oEtT+6VKY/GpSXLnrUqB3rBNkNWw&#10;VZzOsF6nybBor8ayc7PDsny4vbCAwbasgsmup4XPpaGK1ZyckdqVmZzckZSe2ZGUntmRlJ7ZkZSe&#10;2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7ZkZSe2ZGUntmRlJ7Z/6Q4Kv+gRUD/oUpT&#10;+6ZIYvKrSHHor0iA37NKjta1UZrQtlqkzLhlq8q9ca7BuXu2t7KAwK6shMimqIXOnaSH1JSgjtiO&#10;n5nbjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2YybntmMm57ZjJue2Yyb&#10;ntmMm57Z/6Q4Kv+hRUD/oklT/KdHYfKtRnDpskZ/4LdHjNm7TpfTv1ef0MVjpMXAcK26uHm3sLKA&#10;wKmthcegqITNl6WF0o6hideHoJLZh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY&#10;h6Gc2IehnNiHoZzYh6Gc2IehnNiHoZzY/6Q3Kv+hRED/o0hS/KlFYfOuRG/qtUN94rxEidzCSpPY&#10;ylSZysZipLy9brCytni5qrGAwaSthcebqYTMk6aE0Iqjh9SDoo7WgqKW1oKiltaCopbWgqKW1oKi&#10;ltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbWgqKW1oKiltaCopbW/6U3Kv+hREH/pEZS/apE&#10;YPSxQm7ruEF75MFCht/MRo3Tz1KXwcRhp7O7bbOrtXi7pbGAwZ+uhMaYq4TKkKiEzoimhtGCpIzT&#10;gKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOApJLTgKSS04CkktOA&#10;pJLT/6U3Kv+hREH/pUVR/qxCX/W0P2ztvD5458dAgeDWRofJzVGauMJgqqy6bbWltXi8oLGAwZuu&#10;hMWVrITIjqqEy4eohs6Cp4vPf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP0H+mj9B/po/Qf6aP&#10;0H+mj9B/po/Qf6aP0H+mj9B/po/Q/6U2Kv+iQ0H/p0NQ/64/Xfe3PGnwwjtz5tA/edPZP4q+y1Gd&#10;r8BhrKW5bragtXm8nLKBwJivhMOSroTGjKyFyIeqh8qCqYrMf6mOzX+pjs1/qY7Nf6mOzX+pjs1/&#10;qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7Nf6mOzX+pjs1/qY7N/6Y2Kv+iQkH/qUBP/7I7W/m9&#10;OGXsyzht3Nw1eMfWPo6zyVKgp8BjrZ+5cLaatXq8mLKBv5SxhcKPr4XEi66GxYath8eCrIrIf6uN&#10;yX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43Jf6uNyX+rjcl/q43J&#10;/6c1Kv+jQkH/rDxN/7c2V/LFM1/h1jZjzeMxfLrTP5GpyFShn8BlrZm6crWWtnu6lLOCvpKyhcCN&#10;sYbBibCHw4aviMSCrorFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCujMWArozFgK6MxYCu&#10;jMWArozFgK6MxYCujMWArozF/6g0Kv+mPj//sTdK+b4wUufPL1XR4ixowOEwf63SQpOgyFehmMFn&#10;q5S8c7KSuHy3kLaCuo60hbyLs4a+iLKHwIWxicGDsYrBgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC&#10;gbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzCgbCMwoGwjMKBsIzC/6kyKv+rOD3/uC9F7sgpSNbfJVLD&#10;7Clssd8xgqHSRZKXylqfkcNpp46/dK2NvHyxi7qBtIi5g7aFuIS4g7eGuYG2h7p/tYm7frWLvH61&#10;i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8frWLvH61i7x+tYu8/6sw&#10;Kv+xLzj2wiY83NofO8brI1ez7Cpvo981gpbUSpCPzV2ai8hroYnEdaaGwnuqg8B+rIG/gK5/voKw&#10;fb2DsXu8hbJ6u4ezebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5u4izebuIs3m7iLN5&#10;u4izebuIs3m7iLN5u4iz/60uKv67JTDj0hotyegbQbb3I1ql7C5vluE8f4zYT4uH0l+ThM1smYHK&#10;dJ5+yHihe8d7o3nGfaR4xX+ldsSBpnXDg6d0w4Soc8KGqXPChqlzwoapc8KGqXPChqlzwoapc8KG&#10;qXPChqlzwoapc8KGqXPChqlzwoapc8KGqXPChqlzwoap/7QkJezKFiPN5RMsufYbRqf6JluY7jVs&#10;jOVEeoTeU4OA2WKKfNVsj3jScZN10HWVc894l3HOephwzXyZb81+mm7MgJttzIKcbMuEnGzLhJxs&#10;y4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4ScbMuEnGzLhJxsy4Sc9cEVGdHf&#10;DBi88xMxqv8eR5r8LFmO8jxnhOpLcn3lWHp54GOAdN5qhHDbb4dt2nOJa9l2imrYeItp13qMaNZ8&#10;jWfWfo5m1YCOZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGPZdWBj2XVgY9l1YGP&#10;ZdWBj2XVgY9l1YGP0tIKCb/oDR2t/xUznf8jRZD/M1SF90NffvFRaHfsXG9w6WJ0a+dnd2jlbXlm&#10;5HB7ZeNzfWPidn1i4Xh+YuF5f2Hhe39g4H2AX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/g&#10;f4Ff4H+BX+B/gV/gf4Ff4H+BX+B/gV/gf4Ff4H+B/6A5If+cRjb/mlFK/51SWfefVGntoFd4459c&#10;h9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/&#10;mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyB&#10;m8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2&#10;wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qc&#10;Z5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK&#10;/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7&#10;fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6&#10;rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+P&#10;usCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG&#10;tXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XS&#10;mXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6&#10;rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51S&#10;WfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDE&#10;unymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1&#10;eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXChzJZ7q8aUhLPEk4u2wo+PusCL&#10;kry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqs&#10;xrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+cRjb/mlFK/51SWfefVGntoFd4459ch9qcZ5XSmXCh&#10;zJZ7q8aUhLPEk4u2wo+PusCLkry+h5W/vYOYwbyBm8O7fqDEunymxrd6rMa1eqzGtXqsxrV6rMa1&#10;eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzGtXqsxrV6rMa1eqzG/6A5If+dRjb/mlBK/55RWfeg&#10;UmjtoVZ45KFahtueZJTSm26gzJh4qsaVgbLElYm2wZGOur+MkL29iJPAvISXw7qBm8W5fqDHuHyn&#10;yLJ7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rIsHuqyLB7qsiwe6rI&#10;/6A4Iv+dRjf/m09K/59PWfiiUGjuo1N35aRXhdyiYJPTnmqfzZt0qceYfbHEl4a2wZSMur+Pjr68&#10;ipLCuoaVxbiCmsi3f6DLtHynzKx8qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9qcqqfanKqn2pyqp9&#10;qcqqfanKqn2pyqp9qcqqfanK/6A4Iv+dRTf/nE5K/6BOWPijT2fvpVF25aZVhN2lXZHUomadzZ9w&#10;qMicerDEmoK2wZiKur6SjL+7jY/EuIiTyLaDmcy0gKHPrH2lz6Z+p8ykf6jLpH+oy6R/qMukf6jL&#10;pH+oy6R/qMukf6jLpH+oy6R/qMukf6jLpH+oy6R/qMukf6jL/6E4Iv+dRTf/nU1J/6FMWPmlTWbv&#10;p0915qlTg96oWpDVpmKcz6Nspsmgdq7Fnn+1wZyHur6XisC6kI3GtouSy7SIms6yhqTRpoCk0aCB&#10;p82fgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafMn4GnzJ+Bp8yfgafM/6E4&#10;Iv+eRTf/nkxJ/6JLV/mmTGbwqU5056tRgt+rV47Xql+a0KhppMulc6zGo3yzwqCEub6ciMC5lozG&#10;tZGSy6+NmM+qiqHSoISj05uEps6ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82ahKfNmoSnzZqEp82a&#10;hKfNmoSnzZqEp82ahKfN/6E4Iv+eRTf/nktJ/6NKV/qnS2Xwq0xz6K1PgOCvVI3ZrlyY0q1moc2r&#10;cKnIqnmww6eBt76hhMC1m4nGrpWPzKiRlc+ijp7Smomi05aHpc+Vh6bOlYemzpWHps6Vh6bOlYem&#10;zpWHps6Vh6bOlYemzpWHps6Vh6bOlYemzpWHps6Vh6bO/6E3Iv+eRDf/n0pJ/6RJVvqoSWTxrEty&#10;6bBNf+GzUYvas1qV1LNjns+zbqXLs3irw6x8t7ilgb+vnobGqJmMy6GVktCbkpvTlY6i1JGMpdCR&#10;i6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bOkYumzpGLps6Ri6bO/6E3Iv+e&#10;RDf/oElI/6VIVvuqSGTyrklx6rJMfeK2T4ncuFeS1rphmtO9baDJuHWrvrB6trOpf7+qooTGop2K&#10;y5uakM+Vl5nSkJWi1I2QpdCMkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbPjJCmz4yQps+MkKbP&#10;jJCmz4yQps+MkKbP/6E3Iv+eRDf/oElI/6ZHVfurR2PzsEhw67VKfOS6Tobev1WP2sNgldLEbZzF&#10;u3OqubN4tq6tfb+lp4LFnaKIy5afjs+PnJbSi5yi04iVpNCJlKXPiZSlz4mUpc+JlKXPiZSlz4mU&#10;pc+JlKXPiZSlz4mUpc+JlKXPiZSlz4mUpc+JlKXP/6I3Iv+fRDf/oUhI/6dGVfysRWL0skZu7LhI&#10;eua/TIPhx1OK3M1ijs7IbJvAv3GqtLd3tamxfL6frIHFl6eGypCkjM6KopXRhqKh0oSbpdCFmqXP&#10;hZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXPhZqlz4Wapc+FmqXP/6I2Iv+fQzf/&#10;okZH/6hEVP2uQ2H1tURs7rxGd+nES3/jz1SE2dRliMjLa5q6wnCprrp3tKO0fL2ar4HDkqyFyIup&#10;isyEp5LPgKac0ICjpc+AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGmzoChps6AoabOgKGm&#10;zoChps6AoabO/6I2Iv+fQzf/o0VH/6pCU/6xQV/2uEFq8cFEc+rMS3ng2lZ8z9VejcDMaZuzw3Ko&#10;p7t5s561f7uXsYPCjq2FxoeriMqBqY3NfKiWznuoos17qabNe6mmzXupps17qabNe6mmzXupps17&#10;qabNe6mmzXupps17qabNe6mmzXupps17qabN/6M2Iv+fQzf/pUNG/6xAUv+0Pl35vT9m7shDbePW&#10;TW/V3U6BxNNZkbXJZp+pwXGroLt5s5m2gLqUsoXAjK+GxIatiMeAq4zJfKqSynqrnMp5q5/Keauf&#10;ynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/Keaufynmrn8p5q5/K/6M1Iv+gQjf/pkFF&#10;/689UP64O1nzxDxh5tFDZNnfQ3PI3EqFt9BXlarHZaKgwHCsmbp5tJS2gLqRs4W+i7GGwYWwiMOB&#10;rovFfa2Qxnqtl8Z6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqtmsZ6rZrGeq2axnqt&#10;msZ6rZrG/6Q0Iv+hQTf/qT1D/7M5Tfm+N1XqzDpZ2907YsvlP3e72UiJq85XmKDGZaSYwHGsk7t6&#10;s5C4gbiMtYS7iLOGvoWyicCBsYvBfrCPwnuwlMN6sJbDerCWw3qwlsN6sJbDerCWw3qwlsN6sJbD&#10;erCWw3qwlsN6sJbDerCWw3qwlsN6sJbD/6Q0Iv+jPjb/rTlB/7g0SPDGM03f2TZQzeU2Z77kO3ut&#10;10iMoM1YmZfGZ6SSwXKrjr17sIy6gbSIuIO3hLeFuYK1iLt/tIq9fLONvnqzkb96s5O/erOTv3qz&#10;k796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O/erOTv3qzk796s5O//6YyIv+mOjT/sjM998Au&#10;QuTSL0HP5C5Vv+8za6/hO36g1kqNls5bmZDIaaGMw3OoicB7rIa+f6+CvIGygLuEs326hrV7uYi2&#10;ebiLt3e3j7h3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3t5C5d7eQuXe3kLl3&#10;t5C5/6cxIv+sMzH/uSs26swmNtLhJkHB7yxasO0zbqHhPX+V102MjdBelonLa52Gx3Sig8R6pn/D&#10;fal8wYCresCCrHm/hK13voavdb6JsHO9jLFzvY2xc72NsXO9jbFzvY2xc72NsXO9jbFzvY2xc72N&#10;sXO9jbFzvY2xc72NsXO9jbFzvY2x/6kuIf+zKivyxSIs1t4cLcPtI0ey+Stdouw2b5XiQn2L2lKI&#10;hdRgkILQbJZ+zHObe8p3nnjJe6B2yH6idMeAo3PGgqRxxYSlcMSHpm7Eiqduw4unbsOLp27Di6du&#10;w4unbsOLp27Di6duw4unbsOLp27Di6duw4unbsOLp27Di6duw4un/6wqIPq9HyLc2RIbxesaM7T6&#10;I0qj+S5ele48bYrlSXmD31aCftpkiXrWbI5203GRc9J1lHHQeZVvz3uXbc5+mGzOgJlrzYKaas2E&#10;m2nMh5xozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIicaMyInGjMiJxozIic&#10;/7YeGOTQDhPI6REgtfkbN6X/JkuX+jRci/FCaILqT3J85Vt6d+Fkf3LeaoNu3HCGbNt0iGrZd4lo&#10;2XmLZ9h8i2bXfoxl1oCNZNaCjmPVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LVhY9i1YWPYtWFj2LV&#10;hY9i1YWPYtWFj2LVhY9i1YWP6ccNDMraCw+39xIkp/8dOZj/K0mM/jpXg/ZJYXzwVWl17F5vbulj&#10;dGrnaXdn5W55ZeRye2PjdXxi4nd9YeJ5fmDhe39f4X1/X+B/gF7ggoFd34OBXd+DgV3fg4Fd34OB&#10;Xd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBXd+DgV3fg4Fd34OBy9AJA7riCxOo/xQmmv8hN43/MUWE&#10;/0BQfPxOWHT4V19t9F1kZ/JiZ2PwaGph7mxsX+1wbV3tcm9c7HVvW+x3cFrreXFa63pxWep8cljq&#10;f3JY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9zWOp/c1jqf3NY6n9z/5w4&#10;Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3&#10;woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+Q&#10;hKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps&#10;7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/&#10;eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+a&#10;Ri3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGb&#10;ucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9&#10;u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTL&#10;joyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4&#10;s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7Jtf&#10;euSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9&#10;u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/5w4Gv+aRi3/&#10;l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyryIqQsMWHlLTDhJi3woGbucF/&#10;nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9u3iz&#10;vbt4s727eLO9/5w4Gv+aRi3/l1FB/5pTT/6cVV71nFps7JtfeuSZZ4fclnGS1ZN7nM+QhKTLjoyr&#10;yIqQsMWHlLTDhJi3woGbucF/nrrBfaK7wHumvMB5q72/eLK9u3izvbt4s727eLO9u3izvbt4s727&#10;eLO9u3izvbt4s727eLO9u3izvbt4s727eLO9/504Gv+aRS7/l1BB/5tRT/+dVF31nlhr7J1deeSb&#10;ZIbcmG6S1ZV4nNCSgaTLj4mrx42PscWJk7XDhZe4woKausF/nrvAfaK9v3unvr95rb67eLG+tnmy&#10;vrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+tnmyvrZ5sr62ebK+/504Gv+aRS7/mE9A&#10;/51QTv+fUlz2oFVq7aBaeOWfYIXdnGqR1phzm9CVfaTLkoWrx4+NscSMkbbCh5W5wYOZu79/nb6+&#10;faK/vXqowLx5r8G0ebDBsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6sMCwerDAsHqwwLB6&#10;sMCwerDA/503Gv+bRS7/mU5A/55OTv+hUFv3olNp7qNXd+aiXYPen2aP15xvmtGYeaPLlYKrx5KJ&#10;scSOj7bCiZO6v4SYvb2AncC8faPCu3uqxLR6rcSte67Dqnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B&#10;qnuvwap7r8Gqe6/Bqnuvwap7r8Gqe6/B/543Gv+bRC7/mk1A/59NTf+iTlv3pFFo76VVdeelWoLf&#10;o2KN2KBrmNKcdaHMmX6pyJWGsMSSjbbBjJG7voaWv7yBnMO6fqTFt3yrx617q8anfK3EpH2uw6R9&#10;rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7DpH2uw6R9rsOkfa7D/543Gv+bRC7/m0xA/6BM&#10;Tf+kTVr4pk9n8KhTdOioV4Dgp16M2qRoltOhcZ/OnXqnyZmDr8WVirXBj4+7vYmVwbqFncS2gqTH&#10;sICqyKd9qsiifqzFn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOff67Dn3+uw59/rsOf&#10;f67D/543Gv+bRC7/nEs//6FKTP+lS1n5qE5m8apRc+mrVX/iq1uK26lllNWmbp3Po3elyp+ArMWZ&#10;hrS/k4y8uI2TwbKJmcWuhqHIqoSpyaGAqcqcgazGm4GtxJuBrcSbga3Em4GtxJuBrcSbga3Em4Gt&#10;xJuBrcSbga3Em4GtxJuBrcSbga3E/542Gv+cRC7/nEo//6JJTP+mSln5qUxl8axPcequVH3jr1mI&#10;3a5ikdata5rRqnWiy6V9q8Gdg7S5lom8spGQwayMlsaniZ3Io4emypuDqMuYg6vHloStxZaErcWW&#10;hK3FloStxZaErcWWhK3FloStxZaErcWWhK3FloStxZaErcWWhK3F/542Gv+cQy7/nUk//6NIS/+n&#10;SVj6q0tk8q5OcOuxUnvks1eF37RgjtmzapbRsXWexqh7q7yggbSzmoe8rJSNwqaQlMagjZvJnIuk&#10;y5aHqMuTh6vIkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zFkoesxZKHrMWSh6zF&#10;/582Gv+cQy7/nkg//6NHS/+oSFf7rUlj87BMb+y0UHnmuFaD4btei9q7apLNtHOewat5qrekf7Su&#10;nYS8ppiKwaCUkcaakZjJlo+hy5GMqMyPiqrIjoqsxo6KrMaOiqzGjoqsxo6KrMaOiqzGjoqsxo6K&#10;rMaOiqzGjoqsxo6KrMaOiqzG/582Gv+cQy7/nkc+/6RGSv+qRlb8rkhi9LNLbe64T3fovVV/4cFe&#10;htbAbI7It3Gdva53qrKnfbSpoYK7oZyIwZqYj8aUlpbJkJSfy4ySqMyKj6rJio6sxoqOrMaKjqzG&#10;io6sxoqOrMaKjqzGio6sxoqOrMaKjqzGio6sxoqOrMaKjqzG/582Gv+cQy7/n0Y+/6VFSv+rRVX8&#10;sEZh9rZJa/C8TnTnwlV738hhgNHDao3EunCduLJ1qa2re7OjpYC7m6GGwZSdjcWOm5TIipmdyoaZ&#10;qMuGlKrJhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvGhpKrxoaSq8aGkqvG/581&#10;Gv+dQi7/oEU9/6dESf+tQ1T+s0Rf97pHaO/BTXDlyVZ13M5keszGaY2+vm6csrZ0qKewebKeq366&#10;laaEwI6ji8SIoZLHhJ+ayYCfp8qBmqrIgpirxoKYq8aCmKvGgpirxoKYq8aCmKvGgpirxoKYq8aC&#10;mKvGgpirxoKYq8aCmKvG/6A1Gv+dQi7/oUQ9/6hCSP+vQVP/tkJd975GZezHTWvj0lht1tNhesfK&#10;Z4y5wm2brLxyp6G2d7GYsX25j62CvoiqicOCqJDGfaeZyHqnpcl7oqvIfZ6sxn2erMZ9nqzGfZ6s&#10;xn2erMZ9nqzGfZ6sxn2erMZ9nqzGfZ6sxn2erMZ9nqzG/6A1Gv+dQi7/okI8/6pAR/+yPlH9ukBZ&#10;88NEYOjPTmPf3Flnz9hgecDPZoqyyGuapsJwppu8dq+RuHu3ibWBvIKyh8B9sI7DeK6WxXatocZ1&#10;rKzGd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3Fd6atxXemrcV3pq3F/6A0Gv+e&#10;QS7/pEA7/6w9Rf+1O073vz5V7MtEWeHaT1rU31FsxtpafbjTYourzmmYn8ZxpJXAd62Ou360h7eD&#10;uYG0h718soy/ebGTwXawm8J0sKbCcrCtwnKwrcJysK3CcrCtwnKwrcJysK3CcrCtwnKwrcJysK3C&#10;crCtwnKwrcJysK3C/6EzGv+eQS//pz06/7A6Q/26OErwxjtP49VFTtXhRl/I4ktxut1SgazVW4+f&#10;zGablsZwpI/AeKuKvH+xhLmDtYC3h7h8tou7ebSQvHe0l712tKG9dLOlvnSzpb50s6W+dLOlvnSz&#10;pb50s6W+dLOlvnSzpb50s6W+dLOlvnSzpb50s6W+/6IzGv+gPi7/qjk3/7Q1P/bANUTnzzlF1988&#10;UMnnQWS75UZ2rNxOhZ/TWpKVzGecjsZxpIrCeaqFv36ugLyCsn26hrR6uYq2d7iOuHW3k7lzt5q5&#10;c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5c7eguXO3oLlzt6C5/6MyGv+jOiz/&#10;rjQ0/roxOu3KMDva3TI/yuc4VbzsPWmt5UR5n9tOh5TTXJKNzGibiMhyoYTEeaaAwn2qfMCBrXm+&#10;ha93vYiwdLyLsnK7kLNwu5W0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qatG+6mrRvupq0b7qa&#10;tG+6mrRvupq0/6QwGv+nNSr/tC8w9MMqMd7YKy3M5i5FvfI1Wq3uO2yf5ER7k9tRh4vUXpCGz2qY&#10;gstznX7IeKF6xnykd8SApnXDg6hzwoapccGJq2/AjaxtwJKtbL+VrWy/la1sv5WtbL+VrWy/la1s&#10;v5WtbL+VrWy/la1sv5WtbL+VrWy/la1sv5Wt/6UvGv+tLSX8vCco5dAhJM7kJDO+8SxKrvgzXaDt&#10;PW2T5Ed6it1UhYPXYYx/0mySe89yl3fNd5p0y3uccsp+nnDJgaBuyIShbceHomvGiqNpxo6kaMWR&#10;pWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGlaMWRpWjFkaVoxZGl/6csGv+1JR/syRoc&#10;0OIZIb/wIjiv/StNoPg1XpPuQWyJ5k13geBYgH3cZIZ42GuLc9VxjnDTdZFu0nmTbNF8lGrQf5Zp&#10;z4KXaM+FmGbOiJllzYyaZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTNjppkzY6aZM2OmmTN&#10;jppkzY6a/64kFvXBFxTU3w4QwO8YJrD9Izyh/y1OlPk6XYnxR2iB61JxeuZdeHTiZH1w32uBbd1w&#10;hGrcdIZo23iIZtp7iWXZfYpk2ICLYtiDjGHWhY1g1omOX9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO&#10;X9WLjl/Vi45f1YuOX9WLjl/Vi45f1YuO/rkWDdTSCwbC7g4WsfwZKqL/JT2U/zJMifxAWYH2TWJ6&#10;8Fhpc+xfb2zpZHNo52p2ZuVveWTkc3pi43Z8YeN5fWDie35f4X5+XuGAf13gg4Bc4IWBW9+IgVvf&#10;iIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iBW9+IgVvfiIFb34iB1MgJA8TXCgey+xAZo/8c&#10;K5X/KDuK/zhIgf9FUnr8Ulpy91lga/ReZGbyZGhi8GlqYO5tbF7tcW1c7XRuW+x2b1rseXBZ63tx&#10;WOt9cVjqf3JX6oJzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW6YRzVumEc1bphHNW&#10;6YRzxM0IAbTdCAuk/xIal/8fKov/LjaB/z1Bef9KSXH/UlBp/1hVY/1dWF/7Y1tc+WddWvhrX1j3&#10;bmBX93FhVvZ0YVX2dmJU9XdjU/V5Y1P0fGRS9H5kUfSAZVH0gGVR9IBlUfSAZVH0gGVR9IBlUfSA&#10;ZVH0gGVR9IBlUfSAZVH0gGVR9IBl/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE&#10;3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+Z&#10;V1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWp&#10;sMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy&#10;/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabN&#10;fZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1&#10;u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498&#10;jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuy&#10;wXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/klE3/5dTRf+ZV1P9&#10;mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqpy3ueq8p5oa3Jd6WvyHWpsMd0&#10;rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LBdbuy/5Yz&#10;FP+VQyX/klE3/5dTRf+ZV1P9mVtg9Zhhbe2VaHnlknKE3498jtqMhZbVh4uc0YOQoc+AlabNfZqp&#10;y3ueq8p5oa3Jd6WvyHWpsMd0rrHHc7OyxnO6ssF1u7LBdbuywXW7ssF1u7LBdbuywXW7ssF1u7LB&#10;dbuywXW7ssF1u7LBdbuy/5YzFP+VQyX/k1E3/5dTRf+ZVlL9mVtg9Zhgbe2WZ3nlk3GE35B7jtqN&#10;hJbViIqc0YSQos+AlabMfZmpy3udrMl5oa7Id6WvyHaqscd0rrLHc7SyxHS6sr91urK/dbqyv3W6&#10;sr91urK/dbqyv3W6sr91urK/dbqyv3W6sr91urK/dbqy/5YzFP+WQyX/lVA3/5lRRP+bVFL+nFhf&#10;9ZtdbO2ZZHjmlmyD35N2jdqPgJbUjIid0YeOo82Dk6jLgJiryX2crsh6obHGeKWyxneqtMV1sLXF&#10;dLi1vXe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1uHe4tbh3uLW4d7i1/5czFP+W&#10;QyX/lk43/5pPRP+dUlH+nlVe9p5aau6cYHbnmmeC4JZyjNqSe5XUjoSd0IqLo82GkanKgpatyH6b&#10;sMZ7oLPFeaa1xHestsN2s7e+d7e3t3i2uLJ5triyeba4snm2uLJ5triyeba4snm2uLJ5triyeba4&#10;snm2uLJ5triyeba4/5gzFP+XQyX/l003/5tNQ/+fUFD/oFNd96BYae+fXXXonWSA4Zpui9uWd5TV&#10;kYCc0I6Jo8yJj6nJhJWux4CassV9oLXDeqe3wniuucB3tbm4eLW5sXm1uax6tbmserW5rHq1uax6&#10;tbmserW5rHq1uax6tbmserW5rHq1uax6tbmserW5/5gzFP+YQyX/mEw2/5xMQ/+gTk//olFc+KNV&#10;aPCiW3TpoWF/4p5qidyac5PWlXyb0ZGFo8yMjKnJh5OvxoKZs8N+oLfCeqi5wXixu7l4s7yxebO7&#10;q3q0u6d7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6p3u1uqd7tbqne7W6/5kzFP+YQyX/&#10;mUs2/55LQv+hTE7/pE9b+aVTZvGlWHLqpF5946Jmh92ecJHXmXiZ0pWBoc2PianJipGvxYOYtMJ/&#10;n7i9fKe7unqwvbJ6sr6re7K9pnyzvKN9tLqjfbS6o320uqN9tLqjfbS6o320uqN9tLqjfbS6o320&#10;uqN9tLqjfbS6/5kzFP+YQyb/mUo2/59KQv+jS07/pk5Z+qhRZfKoVnDrqFx75adihd+jbI7Zn3WX&#10;05p+n82ThqjFjY2vv4eUtbmDnLm1f6O8sX2svqx8sb+lfLG/oX6zvZ5+tLuefrS7nn60u55+tLue&#10;frS7nn60u55+tLuefrS7nn60u55+tLuefrS7/5kzFP+ZQyb/mkk1/6BIQf+kSU3/p0xY+qpQZPOr&#10;VG7trFp55qxgguCqaYvapnOUz598ncaXg6i+kIqwuIuRtrKGmLqtg6C9qYGov6WAsMCff7DAnICy&#10;vZqBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7moGzu5qBs7uagbO7/5ozFP+ZQyb/m0g1&#10;/6FHQf+lSEz/qUpX+6xOYvWvUmzusFh26LFef9+waIjVrHSQyqN6ncCbgai4lIewsY+OtquKlbum&#10;h52+ooWlwJ+Er8GZga/Bl4KyvpWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWDs7yVg7O8lYOzvJWD&#10;s7yVg7O8/5ozFP+ZQyb/nEc1/6JGQP+nR0v/q0lW/a9MYPayUWrutFdz5bdefN22aoPPr3KQxaZ4&#10;nbuefqeymIWwq5OLtqWOk7ufi5q+m4miwZiIrMKTha/Ckoaxv5GGs7yRhrO8kYazvJGGs7yRhrO8&#10;kYazvJGGs7yRhrO8kYazvJGGs7yRhrO8/5ozFP+ZQib/nEY0/6NFQP+oRUr/rUdV/rFKX/W1UGjr&#10;uVZw471ed9m7aoDLsnCQwKl2nbaifKetnIKvpZeJtp6TkLuZj5i+lI2gwZGMqcKNiq7CjYmxv42J&#10;sr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9jYmyvY2Jsr2NibK9/5szFP+aQib/nUU0/6RE&#10;P/+qREn/r0VT/LRJXfK5T2XpvlZs4cNgctO+aYDGtW6Pu610nLCmeqenoICvn5uGtZiXjruTlZW+&#10;jpKdwYqSp8KIkK7CiI6wwIiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2IjbK9iI2yvYiNsr2I&#10;jbK9/5szFP+aQib/nkQz/6VCPv+rQkj/sURS+rdIWvC9TmHmxFZn3slibc7BZ3/BuW2OtrFym6uq&#10;eKaipX6umaCEtZKdi7qMmpO+h5ibwISXpMKClq/Cg5OwwISRsr6EkbK+hJGyvoSRsr6EkbK+hJGy&#10;voSRsr6EkbK+hJGyvoSRsr6EkbK+/5szFP+aQSb/n0Iz/6ZAPf+tQEf/tEJP97tHV+3DTV3kzFhg&#10;2c1gbMnFZn68vWuNsLVxmqWvdqWcqnytk6aCtIyiibmGoJC9gZ6Zv32eosF7nq/BfZmwwH+Wsr5/&#10;lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+f5ayvn+Wsr5/lrK+/5wzFP+aQSb/oEEy/6g/PP+w&#10;PkX/t0FN9MBFU+rJTlbi1VpX0tFea8TJZH22wWqMqrtvmZ+1dKSWsHqsjayAsoaph7d/p467eqaW&#10;vneloL90pq2/d6Gxv3qdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+ep2yvnqdsr56nbK+&#10;/50zFP+bQSb/oj8x/6o8Ov+zPEL7uz5J8MZETebST03c3FdWzNVdar7NY3uwx2iLpMFtl5m8c6KP&#10;uHiqhrR+sH+yhbV5sIy4dK+Vu3Gun7xur6u9caqzvHSls7x0pbO8dKWzvHSls7x0pbO8dKWzvHSl&#10;s7x0pbO8dKWzvHSls7x0pbO8/50zFP+bQCb/pDww/605OP+2OT/1wTxD6c5ERN7dTUfS4FNYxdtc&#10;aLfTYXqpzWaJnMhrlZHEcZ+IwHanf719rXi7hLFzuou0b7iUt2y3nbhqt6i5aba2uG2vtbltr7W5&#10;ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5ba+1uW2vtbltr7W5/54yFP+dPiX/pzku/7E2Nfu8Njrt&#10;yTo84NpEOtLiR0zH4k1eud5UbqzZW3yf1GKIlNBok4rMb5uCx3eifMN+qHbAhKxyvoqvb7yRsW28&#10;mLJru6Gzarutsme6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0Z7q2tGe6trRnura0/58y&#10;FP+gOiT/qjQs/7UyMfPDMjPj1Dgw0+E8P8boQlK55UhjrOJNcp/fVH+T2V2KidJnk4PNcJp9yXef&#10;eMZ9pHTEg6dwwoipbsGOq2zAlKxqv5utab+lrWi/rq1ov66taL+urWi/rq1ov66taL+urWi/rq1o&#10;v66taL+urWi/rq1ov66t/6AwFP+jNiL/rzAo+7wtK+jNLCjV4DAwx+k4RLnsPles6UVnnudLdZLg&#10;U4CJ2V6JgtRokXzQcZZ4zHebdMp9nnDIgqFux4eja8WLpWnEkKZoxJanZsOeqGXDpahlw6WoZcOl&#10;qGXDpahlw6WoZcOlqGXDpahlw6WoZcOlqGXDpahlw6Wo/6EvFP+oLx//tSoi8MYkIdjdIyDI6S01&#10;uvI1SazxPFqe8ENpkuhMdYjhVX+B22GHe9dqjXbTcZFy0XeVb898l2zNgJpqzIWbaMuJnWbKjZ5l&#10;yZKfY8mYoGLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6hYsieoWLInqFiyJ6h/6MtFP+u&#10;KRr4vyAa3tYYE8noIiW69Cs6rPg0TZ73PFyS8UZpiOlQc3/jWXt632SCdNxrhnDZcYpt1naNatV7&#10;j2jTf5Fm0oOSZNGHlGPRipVh0I+WYM+Ul17PmZhez5mYXs+ZmF7PmZhez5mYXs+ZmF7PmZhez5mY&#10;Xs+ZmF7PmZhez5mY/6coEv+3HxLmzhENy+YVFrv0ISqs/is+nv80TpL6P1yI8kpmf+xVb3noXnVy&#10;5GR7buFrfmrfcIFo3nWEZdx5hWPbfYdi2oGIYNqEiV/Zh4pd2IuLXNeQjFvWlI1b1pSNW9aUjVvW&#10;lI1b1pSNW9aUjVvWlI1b1pSNW9aUjVvWlI1b1pSN/7AeC+3GDgjN2wsIu/MVGqz/IS6e/yw/kv83&#10;TYf9RFh/9k9hePFZaHHtX21q62RxZ+hqdGTnb3di5XR5YOR4el/je3td4358XOKBfVvhhH5a4Yh/&#10;WeCMgFjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+BWOCPgVjgj4FY4I+B870NBMzPCQG9&#10;5QwMrP8XHp7/JC+S/y89h/89SX//SVJ4/FRacPhaX2n0X2Rk8mVnYfBqaV7vbmtc7nJtW+12blrs&#10;eW9Y7HxwV+t+cFbrgXFV6oRyVOqIc1Ppi3RT6Yt0U+mLdFPpi3RT6Yt0U+mLdFPpi3RT6Yt0U+mL&#10;dFPpi3RT6Yt0zMYIAL3UCAOt9Q4Pn/8aH5P/Jy2I/zQ5fv9CQ3f/TUpu/1NQZ/9ZVWL8Xlhe+2Rb&#10;W/loXVn4bF5X93BgVvdzYVX2dmJU9XhiU/V7Y1L0fWRR9IBkUPODZU/zhmZP84ZmT/OGZk/zhmZP&#10;84ZmT/OGZk/zhmZP84ZmT/OGZk/zhmZP84ZmvcsGAK7bBgSf/xAQk/8dHYj/Kih+/zgydv9EOm3/&#10;S0Fl/1FGX/9XSVv/XUxY/2JOVf9mUFP/alFS/21SUP9wU0//clRO/3VUTf93VU3/eVVM/ntWS/5+&#10;V0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFXSv2BV0r9gVdK/YFX/40tDv+MPh3/ikwu&#10;/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3T&#10;b6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7Goshu&#10;xqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyR&#10;ktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsai&#10;yG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvv&#10;jXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81s&#10;xaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+MPh3/ikwu/5JT&#10;O/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5l5bYdpyZ1XOgm9RxpZ3Tb6mf&#10;0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLIbsaiyG7GoshuxqLI&#10;bsai/40tDv+MPh3/ikwu/5JTO/+UV0j/lVxU/ZNiYPWRamvvjXJ26Yl8f+SFhIbggIuN3HyRktp5&#10;l5bYdpyZ1XOgm9RxpZ3Tb6mf0m6uoNJts6HRbLmi0WvAo81sxaPIbsaiyG7GoshuxqLIbsaiyG7G&#10;oshuxqLIbsaiyG7GoshuxqLIbsai/40tDv+NPh3/jEwu/5RTO/+VVkf/lltU/ZVhYPaSaGvvj3B1&#10;6Yt6f+SHg4ffgoqN3H6Qktl6lpfWd5ua1XSgndNypZ/ScKmh0W6uotBttKPQbLqk0GzCpMpuxKTE&#10;b8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8SkxG/EpMRvxKTEb8Sk/44tDv+OPh3/jksu/5VROv+Y&#10;VEf/mFhT/pheX/aVZGrvkmx16Y52fuSKgIffhYeO24COlNh8lJjVeZqc03afn9FzpKLQcaqkz2+v&#10;pc5utqbObb2nym7Cp8Nwwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKnvXHCp71xwqe9ccKn&#10;/48tDv+OPh7/kEot/5dPOv+ZUUb/m1ZS/ppbXveYYWnwlWh06pFxfuSOfIbfiYSO24OLlNd/kprU&#10;e5ie0neeodB0pKTOcqqmzXCxqM1vuanLb8Gpw3HBqbxywKq3c8Cqt3PAqrdzwKq3c8Cqt3PAqrdz&#10;wKq3c8Cqt3PAqrdzwKq3c8Cq/48tDv+PPh7/kkot/5hNOf+bT0X/nVNR/51YXPibXmjxmWVy6pVt&#10;fOSRd4bfjIGO24eJldaBkJrTfZaf0Hmdo851o6bNcqupzHCzqstvvavFcr+rvXO/rLZ0vqyxdb6t&#10;sXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6tsXW+rbF1vq2xdb6t/5AtDv+QPh7/k0kt/5lMOf+dTkT/&#10;n1FQ/59WW/meXGbynGJx65hpe+WUc4Tgj32N24qGlNaEjZvSf5Wgz3qcpc12o6jLc6urynG1rcZx&#10;vq2+dL2utnW9rrB2va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72urHe9rqx3va6sd72u/5At&#10;Dv+QPh7/lUks/5tKOP+eTEP/oU9P/6JUWvqhWWXzoF9v7J1meeaYb4Pgk3mM246Ck9aHipvSgZKh&#10;z3yapsp4oqrHdautw3O0r79zvLC3dbywsHe7sKp4u7Cnebywp3m8sKd5vLCnebywp3m8sKd5vLCn&#10;ebywp3m8sKd5vLCnebyw/5EtDv+RPh7/lkgs/5xIN/+gSkL/o01N/6RSWPulV2P0pF1t7qFjd+ie&#10;a4DimHWJ3JJ+ktOMh5rMho+hxoCXp8F8nqy9eaavuXavsbd2urKvd7qyqnm6sqV6urKie7uxonu7&#10;saJ7u7Gie7uxonu7saJ7u7Gie7uxonu7saJ7u7Gie7ux/5EtDv+RPh7/mEcs/51HN/+hSEH/pUtM&#10;/6dQVvyoVWH1qFtr7adhdOWkaX7en3OH1Jh9kMuRhJrEioyivoSTqLiAmq20fKKwsHqrs615tbSo&#10;erm0pHu5tKB9ubOdfbqznX26s519urOdfbqznX26s519urOdfbqznX26s519urOdfbqz/5ItDv+S&#10;Ph7/mEYr/55GNv+jR0H/p0lL/6pOVfqrU17yrFlo6axgceKpaHrZpXODzZx6j8WVgZq9joiit4iQ&#10;qbGEl66sgJ+xqH6ntKV9sbWhfbi2nX64tZp/ubSZgLqzmYC6s5mAurOZgLqzmYC6s5mAurOZgLqz&#10;mYC6s5mAurOZgLqz/5ItDv+SPh7/mUUr/59ENf+kRUD/qUhJ/6xMU/iuUlzvsFhl5rFfbd6waXbS&#10;qXGCyKB4j7+Yfpq3koWisIyMqaqIlK6khZyyoIKktZ2BrraagLe3l4G3tpWCubSUgrmzlIK5s5SC&#10;ubOUgrmzlIK5s5SCubOUgrmzlIK5s5SCubOUgrmz/5MtDv+SPR7/mkQq/6BDNf+mRD7/q0ZI/65L&#10;UfWyUFnstVdh5Ldeadq0aXPNrG+CwqR2j7mcfJmxloOiqpGKqaOMka6eiZmymYehtZaFq7eThba3&#10;kYS3t5CFuLWQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0kIW5tJCFubSQhbm0/5MtDv+TPR7/&#10;m0Mq/6JCNP+oQj3/rUVG/LFKT/K1T1bpulZd4b1gZNS4Z3LIr22Bvad0jrSgepmrmoCipJWHqZ2R&#10;jq6XjpaykouftY+KqLeMirO4i4m3t4uIuLWLiLm0i4i5tIuIubSLiLm0i4i5tIuIubSLiLm0i4i5&#10;tIuIubSLiLm0/5MtDv+TPR7/nEEq/6NAM/+pQTz/r0RF+rRITPC6TlPnv1ZZ3sJgYM+7ZnHDs2yB&#10;uKtyjq6keJilnn6hnpqEqJeWjK6Rk5SyjJGctYiPpreFj7G4hY62t4aNuLaHjLi1h4y4tYeMuLWH&#10;jLi1h4y4tYeMuLWHjLi1h4y4tYeMuLWHjLi1/5QsDv+UPR7/nUAp/6Q+Mv+rPzv/sUJC+LhHSe2+&#10;Tk/lxldT2sZeX8u+ZHG+tmqAs69wjampdpigo3yhmJ+CqJGbia2KmZKyhZaatYGVpLd/la63fpS3&#10;t4GRt7aCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1gpC4tYKQuLWCkLi1/5QsDv+UPR7/nj8o&#10;/6Y9Mf+tPjn/tEFA9LxGRevETUnizlhL08pcXsbCY3C5umh/rrRujKOudJeaqXqfkqWAp4qhh6yE&#10;n4+xf52XtHucobZ4m6y3d5u3tnqXuLV8lbm0fJW5tHyVubR8lbm0fJW5tHyVubR8lbm0fJW5tHyV&#10;ubR8lbm0/5UsDv+VPR7/oD0n/6g7MP+wPDf9uD888cFEQOjLTkLe01VKzs1bXcDGYW60v2d+qLlt&#10;ip20cpWUr3iei6t+pYSohap9poyveKSVsnSjn7Rxo6q1cKO4tXOeubR2m7mzdpu5s3abubN2m7mz&#10;dpu5s3abubN2m7mzdpu5s3abubN2m7mz/5YsDv+XPB7/ojom/6o5Lv+zOjT5vTw47shDOePVUDfX&#10;2lJIyNJZXLrLX22txWV8ocBriZe6cJONtnachLN8on2wg6h3roqscq2Tr26snbFrrKiyaa22smyo&#10;u7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7uxb6O7sW+ju7Fvo7ux/5csDv+aOx3/pDcl/602&#10;K/+3NzDzwzox5tBDMNzfSjXP31JHwdhYWrPRXmumy2N6msdpho/CbpCGv3SYfbx6n3a6gaRwuImo&#10;a7eSq2i3nK1lt6euZLe0rmWzva5orb2uaK29rmitva5orb2uaK29rmitva5orb2uaK29rmitva5o&#10;rb2u/5gsDv+dORz/pzQj/7EzKPm9Mirqyzcp3N0+KdDjRjrF4k1LuN5VWqzZXGie02J3ks9ngojL&#10;bYx+yXOUdsd5mnDFgZ9qxImiZsOSpWLDnKdgw6aoX8O0qF/BwqhhusGpYbrBqWG6walhusGpYbrB&#10;qWG6walhusGpYbrBqWG6walhusGp/5ksDv+gNRr/qjEg/7YuI/DFLSLf2DMc0OM6LsToQkC45UlQ&#10;q+FOX57eVWyS21x3h9hjgX7Vaol21HGPb9F5lGvOgJhnzIibZMqQnWLJmJ9gyaGgX8mroF/JuZ9c&#10;yMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOiXMjDolzIw6JcyMOi/5ssDv+kMBj/rywb+L4nG+TR&#10;JhfR4i0gxOs3M7frPkWq6UVUnudMYpLlUm6G41h4feBgf3bcaYZw2HGLa9V4j2jTf5Jl0YaUYs+N&#10;lmDOlJhezpuZXc2jmlzNrZpbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbeaW823mlvNt5pbzbea&#10;/50sDv+oKxT/tyQV68ocEdPgHhPE6ysmt/E0OKrwPEmd70RXke5LY4btUm196Ft1deNifHDga4Fr&#10;3XKFaNp4iGTZfoti14SNX9WKjl7UkJBc05WRWtOcklnSpJNY0qyTWNKsk1jSrJNY0qyTWNKsk1jS&#10;rJNY0qyTWNKsk1jSrJNY0qyT/6ErDf+vIw/0whcM1t0QB8XrHhi39ikrqfczPJ32PEuR90RYhvZN&#10;Yn3wVmp2615xbudkdmrka3pm4nJ9ZOB3gGHffYJf3oKEXd2HhVvcjIZa25GHWNqWiFfZnYlW2aOK&#10;VtmjilbZo4pW2aOKVtmjilbZo4pW2aOKVtmjilbZo4pW2aOK/6gjCf25FgfW0QsDxuoQC7b3Hh2p&#10;/SkunP40PpD/PkuG/kdWffhRXnbzWWVu8F9qaO1lbmTqa3Jh6XF0X+d2dl3me3hb5X95WeSEeljj&#10;iHxX44x9VuKRflThl39T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx/U+Gcf1PhnH9T4Zx//7EV&#10;A9THCQHG1goDtvcSD6j/HyCb/yswkP82PYX/QEh9/0tRdf1UWG35Wl1n9mBiY/NmZV/ya2dc8HBp&#10;Wu90a1jueGxX7XxuVeyAb1TshHBT64hxUuuMcVHqkXJQ6ZVzUOmVc1DplXNQ6ZVzUOmVc1DplXNQ&#10;6ZVzUOmVc1DplXNQ6ZVz1r4HAMXLCAC32wkFqP8UEpv/IiGQ/y4uhf85Onz/REN0/05KbP9UUGX/&#10;WlRg/V9YXftlWlr6alxX+W5eVfhyX1T3dmBS9nlhUfZ9YlD1gGNP9IRkTvSHZE3zjGVM85BmTPOQ&#10;ZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmxMIGALbRBwCo7QsGm/8XE5D/JR+F/zEq&#10;fP88NHP/Rjtq/0xBY/9TRl7/WUla/15MVv9jTlT/aFBS/2xRUP9vUk//clNO/3ZUTP95VUv/fFVK&#10;/n9WSf6CV0j9hlhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYR/2KWEf9ilhH/YpYtskEAKjZ&#10;BAGb/w4Hj/8aEYX/Jxt7/zMkcf88LGj/QzJh/0o3W/9QO1b/Vj1T/1xAUP9gQU7/ZENM/2hESv9r&#10;RUn/bkZI/3FGR/90R0b/dkhF/3lIRP98SUP/gElC/4NKQv+DSkL/g0pC/4NKQv+DSkL/g0pC/4NK&#10;Qv+DSkL/g0pC/4NK/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fq&#10;eIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o&#10;0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45j&#10;VP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R&#10;3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+CORb/&#10;gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt953SSguRxmIXib52I4W2ii+Br&#10;p43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKSz2jS&#10;ks9o0pLPaNKS/4IoCf+CORb/gUgl/4pPMf+OVj3/j1xJ/45jVP6Kal74hXFo8oB6cO58g3fqeIt9&#10;53SSguRxmIXib52I4W2ii+Brp43faayO3mixkN1nt5HdZr2R3GXFktxlzZLUZtGSz2jSks9o0pLP&#10;aNKSz2jSks9o0pLPaNKSz2jSks9o0pLPaNKS/4IoCf+DORb/g0cl/4xOMf+QVT3/kVtI/5BhU/6N&#10;aF74iG9o8oN4cO1+gnjpeop+5naRg+Rzl4ficJ2K4G6ijN9rp47daqyQ3WiykdxnuJPbZr+T22bH&#10;lNlm0JTPaNCTy2nQlMtp0JTLadCUy2nQlMtp0JTLadCUy2nQlMtp0JTLadCU/4MoCf+DORf/hkYk&#10;/45NMP+TVDz/lFhH/5JeU/+QZV34jG1n8oZ1cO2Bf3jpfYd+5XmPhOJ1lYjgcpuM3m+hj91sp5Hc&#10;a6yT22mzlNpoupbZZ8OW2WbNl9BpzpbIas6XxGvNl8RrzZfEa82XxGvNl8RrzZfEa82XxGvNl8Rr&#10;zZfEa82X/4QoCf+EORf/iEUk/5FMMP+VUTv/llZH/5VcUv+TYlz5j2pm84pycO2Fe3jpgIR/5XuM&#10;heJ3k4rfc5qO3XCgkdttppTaa62W2Wm0l9hovZjYZ8iZ0WnMmclrzJnCbMyavW3Lmr1ty5q9bcua&#10;vW3Lmr1ty5q9bcuavW3Lmr1ty5q9bcua/4UoCf+FORf/ikQk/5NLL/+XTzr/mFRG/5dZUP+WYFv5&#10;kmdl845vb+6JeHfpg4F/5H6KheF5kYvedZiP3HGfk9puppbYbK6Y12q2mtZowZvTacubymvLm8Jt&#10;ypy7bsqduG/Knbhvyp24b8qduG/Knbhvyp24b8qduG/Knbhvyp24b8qd/4UoCf+GORf/jEQj/5VK&#10;L/+ZTTr/mlFE/5pWT/+ZXVr6lmRk9JJrbu6NdHbph35+5IGHheB8j4vdd5eQ23OeldhvppjWbK+a&#10;1Wq5nNRpxp3LbMmdw23JnrxvyJ+1cMifsnHIn7JxyJ+yccifsnHIn7JxyJ+yccifsnHIn7JxyJ+y&#10;ccif/4YnCf+GORf/jkMj/5dJLv+aSzn/nE9D/51UTv+cWlj7mmBi9ZZobO+Rb3Xqi3l+5YWDheB/&#10;jIzdeZWR2XSdltRwpZrQbq6dzWy3n8trw6DDbsegu2/HobVxxqGvcsahrHPGoaxzxqGsc8ahrHPG&#10;oaxzxqGsc8ahrHPGoaxzxqGsc8ah/4cnCf+HORf/kEIj/5hHLf+cSTj/n0xC/6BRTP+gV1b7nl5g&#10;9Jtlau2WbHPnkHZ84YqAhNuEiYvTfpGSzniZmMl0oZzGcamfwnCyosBvvaO6cMWjs3LFpK5zxaSp&#10;dMWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWjpnXFo6Z1xaOmdcWj/4cnCf+IOBf/kUEi/5pFLP+e&#10;Rzb/oUpA/6NQSv6jVVT2olxd76BiZ+icaXDhlnR52pB9gtGJhovKgo2TxX2VmcB5nZ68dqWhuHOt&#10;pLVyuKWycsOmrHTDpqd2w6ajd8SloXjEpaF4xKWheMSloXjEpaF4xKWheMSloXjEpaF4xKWheMSl&#10;/4gnCf+IOBf/k0Ei/5tELP+gRTX/o0k//6VOSPunVFHzplpb66VgZOOiaG3cnXN20ZV6gsmNgovC&#10;h4qTvIKRmrd9mZ+yeqGjr3eppqt2s6epdsCopHfCqKF5wqedesOnm3rDppt6w6abesOmm3rDppt6&#10;w6abesOmm3rDppt6w6abesOm/4gnCf+JOBf/lUAh/51CK/+iRDT/pUg9/6hMRviqUk/vq1hX56tf&#10;YOCoaWnUoXB1y5l4gcKSf4u7i4aUtYaOmq+ClaCqfp2kpnump6N6sKmgebyqnXrBqZp8wamYfcKo&#10;ln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKnln3Cp5Z9wqeWfcKn/4knCf+JOBf/lj8h/55BKv+jQjP/&#10;p0Y7/qtLRPWuUUzssFdU5LFeXNutaGbPpW51xZ11gbyWfIu1kIOUroqLm6iGkqCjgpqlnoCiqJt+&#10;rKqYfrirln7Aq5R/wKqTgMGokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKokoDCqJKAwqiSgMKo/4kn&#10;Cf+KOBf/mD8g/58/Kf+lQTL/qkU6/K5JQfKxT0nptVZQ4bdfV9WxZWXKqGx0wKFzgLeaeouvlIGU&#10;qI+Im6KKj6Cch5ell4SgqJSCqaqRgrWrj4K/q46DwKqNg8GpjYPBqI2DwaiNg8GojYPBqI2DwaiN&#10;g8GojYPBqI2DwaiNg8Go/4onCf+LOBf/mT4g/6E+KP+mQDD/rEM4+bFIP/C1TkXnulVL3rteVNC0&#10;ZGXFrGtzu6RxgLGeeIqpmH6TopOFmpuPjaCWjJWlkYmdqI2Hp6uKh7KsiIe/rIiHwKuIhsCpiIbB&#10;qIiGwaiIhsGoiIbBqIiGwaiIhsGoiIbBqIiGwaiIhsGo/4onCf+MNxf/mz0f/6I9J/+oPy//rkI2&#10;97RHPO26TUHkwFZG2b9cU8u3Y2TAr2lztqhvf6yidYqknHyTnJiDmpWUiqCPkZKlio6bqIaNpKuD&#10;jK+sgY29rIKMv6uDisCpg4rBqYOKwamDisGpg4rBqYOKwamDisGpg4rBqYOKwamDisGp/4snCf+O&#10;Nxf/nDwf/6M7Jv+qPS3/sUAz9LhFOOq/TDzix1VA08JaUse6YWO7s2dysK1tfqenc4meoXqSlp2A&#10;mY+aiJ+Jl5CkhJSYqH+Toqp8kq2repK6rHuRwKt9j8Gpfo7BqH6Owah+jsGofo7BqH6Owah+jsGo&#10;fo7BqH6Owah+jsGo/4wnCf+PNhb/nToe/6U6Jf+tOyv8tD4w8bxDNOfFTDbey1I/zsZZUcK+YGK2&#10;uGZwq7FsfaGscoiYp3iRkKN+mImghZ6CnY2jfZuWp3iZn6l1mKqqc5m3q3SYwKp3lMGpeJPCqHiT&#10;wqh4k8KoeJPCqHiTwqh4k8KoeJPCqHiTwqh4k8Ko/4wnCf+RNRb/nzgd/6c4I/+vOSj5uDws7sJC&#10;LuXNTC3Y0E89yclXULzDXmCwvGRvpbdqfJuycIaSrXaPiql8loKmg5x8pIuhdqKTpXKhnadvoKip&#10;baC1qW2gwahwm8KncpnCp3KZwqdymcKncpnCp3KZwqdymcKncpnCp3KZwqdymcKn/40mCf+UNBX/&#10;oTYb/6o2If+zNiX1vjkn6slAJuDWSSjR1U48w85WTrbIXF+qwmNtn71oepS4boSLtHSNg7F6lHyu&#10;gZp1rIiecKuRomupm6RoqaamZqmzpmaqw6VppMSla6HEpWuhxKVrocSla6HEpWuhxKVrocSla6HE&#10;pWuhxKVrocSl/44mCf+XMxT/ozQa/60zHv64MiDwxTUg49M/HNjeRSbK2006vdNUTLDOW12jyWFr&#10;mMRnd43AbIGEvXKJfLp4kHW4f5ZvtoeaarWQnWW0mqBis6WhYbSxomC1wqFir8aiZKvGomSrxqJk&#10;q8aiZKvGomSrxqJkq8aiZKvGomSrxqJkq8ai/5AmCf+bMRL/pjEX/7EuGve+LRrnzjEX2d45Gc3j&#10;RCjC4E04tdtTSqjVWVqc0F9okMxlc4bJa319xnGFdcR3i27DfpBpwYaUZMCPl2DAmppdwKWbW8Cx&#10;m1rBwZtbvMqcXbfKnV23yp1dt8qdXbfKnV23yp1dt8qdXbfKnV23yp1dt8qd/5EmCf+fLxH/qi0U&#10;/7coFe3IJhLa3CkOzOQ2HcHmQC6240g+quBOTJ7dVlmS2l1liNZjb37Uanh20nB/btB3hWjPf4lj&#10;zoeNX86QkFvNmpJZzaWTV86yk1bPwpNWy9CUV8XPlVfFz5VXxc+VV8XPlVfFz5VXxc+VV8XPlVfF&#10;z5VXxc+V/5MmCf+jLA7/sCYP9cAfDd/VGwfN5CcTwes0I7XqPTOp50VCneVLUJHjUlyG4lhmfOBf&#10;bnTfZnVs3m16Zt51f2HdfYJd3IaFWtuPiFjZmIpW2KGLVNisi1TYt4xT2MmLU9bWi1PW1otT1taL&#10;U9bWi1PW1otT1taLU9bWi1PW1otT1taL/5ckCf+pJgr+uBwJ5s4RBc7jFwjA7iYXtPAyKKjuOzic&#10;7UNGkexLUobsUlx861lkc+tea2rqZHBl6Gx1YeZ0eF7kfHtb4oN9WeCLf1bfkoFV3pqDU96ig1Ld&#10;qoRR3baEUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+EUd2/hFHdv4RR3b+E/58hBv+wGwXpxQ0D0NkL&#10;AsDuGAyz9iYcp/UxLJv1OzqQ9URHhfVMUXz1U1pz9Vlga/NfZmXwZmph7W1tXet0cFrqenNY6IF0&#10;VueHdlTmjXhT5ZR5UeSbelDkoXtP46p8TuOwfE7jsHxO47B8TuOwfE7jsHxO47B8TuOwfE7jsHxO&#10;47B8/6gcAuu8DAHNzAkAweAMBLL6GRCl/Ccgmv0yLo/9PTuF/kVFe/9NTnL/VFVr+1paZPhgX2D2&#10;Z2Jc9G1lWfJyZ1fxeGlV8H5qU++DbFHuiW1Q7Y9uTuyUb03rmnBM66FxS+qmckvqpnJL6qZyS+qm&#10;ckvqpnJL6qZyS+qmckvqpnJL6qZy97MNAMzDCAC/0QgAse8OBqT/GxOZ/ykhjv80LoT/Pzl7/0dB&#10;cf9OSGr/VE5j/1pSXv5gVlr8ZlhX+2xaVfpxXFP5dl5R+HpfT/d/YE72hGFM9YliS/WOY0r0lGRJ&#10;85plSPOeZkjznmZI855mSPOeZkjznmZI855mSPOeZkjznmZI855mzbsFAL3HBgCx2AcBo/8QCJj/&#10;HxSN/ywgg/83K3r/QTRw/0c7aP9NQWH/VEVc/1pJWP9fS1X/ZU1S/2pPUP9uUU7/clJM/3dTS/97&#10;VEn/f1VI/oRWR/6IV0b9jVdE/ZNYRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZRPyWWUT8lllE/JZZ&#10;vb8EALDOBACi4AYCl/8TCIz/IhOD/y4def84JW7/Pi1m/0UyX/9MN1n/UjtV/1g+Uf9dQE//YkJM&#10;/2ZDSv9qREn/bkVH/3JGRv92R0X/ekhD/35IQv+CSUH/hkpA/4tLP/+PSz//j0s//49LP/+PSz//&#10;j0s//49LP/+PSz//j0s//49Lr8YCAKLWAgCW9woCi/8WB4L/JA93/y0XbP8zHmP/OiRc/0IoVv9J&#10;LFH/Ty9O/1UxS/9aM0j/XjVG/2I2RP9mN0P/aThB/2w4QP9wOT//czo+/3c6Pf97Ozz/fjw6/4M8&#10;Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9Ov+GPTr/hj06/4Y9/3UkBv92NRD/d0Mc/4BKJ/+FUjP/&#10;hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhg&#10;u3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3Uk&#10;Bv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdzg2j0b4xu8WyTcu9qmnXtZ6B4&#10;7GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12LegdRj34HUY9+B1GPfgdRj34HU&#10;Y9+B1GPfgdRj34HUY9+B/3UkBv92NRD/d0Mc/4BKJ/+FUjP/hlk+/4VgSP+BaFL/fG9a/Hd5Yvdz&#10;g2j0b4xu8WyTcu9qmnXtZ6B47GWleutkqnzqYq996WG1fuhgu3/oX8OA51/LgeZe1YHgYNuB12Le&#10;gdRj34HUY9+B1GPfgdRj34HUY9+B1GPfgdRj34HUY9+B/3YkBv93NRD/eUIc/4JJJ/+HUTL/iFg9&#10;/4dfSP+DZlH/fm5a+3l3Yvd1gmn0cYpu8W2Sc+5rmXbsaJ9562ake+pkqn3pY69/6GK1gOdhvIHn&#10;YMSC5l/OguNf14PcYduD0mPdg89k3YPPZN2Dz2Tdg89k3YPPZN2Dz2Tdg89k3YPPZN2D/3ckBv94&#10;NRD/fEEc/4VIJ/+KTzL/jFY9/4tdR/+HZFH/gmxa+3x0Yvd4f2nzdIhv8HCQdO1sl3jrap576Wek&#10;fuhmqoDnZLCC5mK2g+VhvoTlYMeF5WDThd1i2YXTZNyFzGXbhsll24bJZduGyWXbhsll24bJZduG&#10;yWXbhsll24bJZduG/3gkBv94NRD/fkAb/4hHJv+NTjH/j1U8/45bRv+LYlD/hmlZ/IBxYvd7e2nz&#10;doVw73KOdexulXnqa5x96GmjgOdmqYLlZbCE5GO3heRiwIfjYcuH32LVh9Vk2ofNZdmIxmfZicRn&#10;2InEZ9iJxGfYicRn2InEZ9iJxGfYicRn2InEZ9iJ/3kjBv95NBD/gD8b/4pGJv+QTTD/klM7/5Fa&#10;Rf+PYE//imdZ/IRuYfd+eGnyeYJw73SLdutwk3vpbZt/52qiguVnqYTkZbCG42S5iOJiw4niYtCK&#10;2GTYis5m2IrHZ9eLwGjWjL5p1oy+adaMvmnWjL5p1oy+adaMvmnWjL5p1oy+adaM/3kjBv96NBD/&#10;gz4b/41FJf+TTC//lVE6/5RXRP+SXU7/jmVY/IhrYfeCdGnyfH9w7neIdutzkXzob5mA5muhhORo&#10;qYfiZrGJ4WS7i+Bjx4zcY9SMz2bWjMdo1Y3AadSOumrUjrhr1I64a9SOuGvUjrhr1I64a9SOuGvU&#10;jrhr1I64a9SO/3ojBv97NBD/hT0a/49EJP+WSi7/l044/5dUQv+VWkz/kmFW/I5pX/aHcGjygXpw&#10;7XuFd+p2jnzmcZeB422fhuBqqIndZ7CM2ma7jdZlx47RZtSPx2jTj79q05C5a9KRs2zSkbJt0pGy&#10;bdKRsm3SkbJt0pGybdKRsm3SkbJt0pGybdKR/3sjBv98NBH/iDwa/5JDJP+YSC3/mkw3/5pSQf+Z&#10;WEr8l19U9pNmXfCNbmbrh3dv5oCBduF7i33cdZOD13Gch9JupIvPa6yOzGm1kclowJLHaM+Tv2vR&#10;k7hs0JOybdCUrW/Qk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GTq2/Rk6tv0ZOrb9GT/3wjBv99NBH/ijsZ&#10;/5RBI/+aRiz/nEs1/51QP/+dVkj4m11R8ZhjW+uTa2TkjXVt3oZ+ddiAh3zReo+DzHaXicdyn43E&#10;b6eRwG2wk75su5W7a8iWtm3PlrBvzparcM+WpnHPlaVyz5Wlcs+VpXLPlaVyz5Wlcs+VpXLPlaVy&#10;z5Wlcs+V/3wjBv99NBH/jDoZ/5dAIv+cRSv/n0k0/6BOPPuhVEX0oFpO7J1hWOWZaWHek3Nq1Yx7&#10;dM6Fg33If4uEwnqTir52m4+6c6OTtnGrlrNvtpixb8KYrXDNmKhyzZikc82YoHTOl590zpefdM6X&#10;n3TOl590zpefdM6Xn3TOl590zpefdM6X/30jBv9/MxH/jjkY/5k/If+eQyn/oUcy/6NMOvilUkPw&#10;pFhL6KNfVOGfaF3XmHBozpF4dMaKgH3AhIiFun+Pi7V7l5Cxd5+UrXWnl6pzsZmnc72bpXPLm6B1&#10;y5qddsyamnfNmZl3zZiZd82YmXfNmJl3zZiZd82YmXfNmJl3zZiZd82Y/34iBv+AMhD/kDgY/5s/&#10;IP+gQij/pEYw/qZLOPSoUEDsqVdH5KldUNylZlrQnW5ox5V1c7+OfX25iYSFs4OMjK1/k5GpfJuV&#10;pHmkmaF3rZued7mcnHfInJl4ypyXecublXrMmpR6zJmUesyZlHrMmZR6zJmUesyZlHrMmZR6zJmU&#10;esyZ/34iBv+CMhD/kjcX/5w9H/+hQCf/pkQu+6lJNfGsTzzprlVD4a9dS9WoZFnLoWtnwplzc7mT&#10;en2yjYGFrIiJjKaEkJGhgJiWnX2gmpl8qpyWe7adlHvEnpJ8yp2Rfcqcj33Lm499zJqPfcyaj33M&#10;mo99zJqPfcyaj33Mmo99zJqPfcya/38iBv+EMRD/kzYX/548Hv+jPyX/qEIs+K1HMu+wTTnmtFQ/&#10;3bNbSdCsYlnGpGpmvJ1xcrSXd3yskX6FpoyGjKCIjZGahZWWloKempKAp52Pf7KejYDBnoyAyZ6L&#10;gMqdioDLm4qAy5uKgMubioDLm4qAy5uKgMubioDLm4qAy5uKgMub/38iBv+FMA//lTYW/587Hf+l&#10;PST/q0Eq9bBFL+y1TDTjulQ52LdZSMuvYVjBqGhmt6Fvcq+bdXynlXyEoJGDi5qNi5GUipOWj4eb&#10;mouFpZ2IhLCfhoS+n4WFyZ6FhMmdhYTKnIWEy5uFhMubhYTLm4WEy5uFhMubhYTLm4WEy5uFhMub&#10;/4AiBv+HLw//lzUW/6A6HP+nPCL+rT8n87NELOm6SzDhv1I107pYR8ezX1e8rGZlsqVtcamfc3uh&#10;mnqEmpaBi5SSiJGOj5CWiYyZmoSKop2Biq2ff4q7n36KyJ5/icmdgIjKnICIy5uAiMubgIjLm4CI&#10;y5uAiMubgIjLm4CIy5uAiMub/4EiBv+JLg//mTUV/6I4G/+pOiD7sD0k8LhCKOa/Sirdw080zr1W&#10;RsK2Xla3sGVkralrcKSkcXqcn3iDlJt+io6XhpCIlY6VgpKWmX6QoJx6j6ueeI+4n3eQyZ55jsqd&#10;eozLm3uMy5t7jMube4zLm3uMy5t7jMube4zLm3uMy5t7jMub/4EiBv+LLQ7/mzQU/6Q3Gf+sOB74&#10;tDoh7b1AI+TGSSPXx0wzycFVRb26XFWytGNjqK5pb5+pb3mWpXaCjqF8iYedg4+Bm4uUfJiUmHeX&#10;nZtzlqidcZa1nnCWxp1ylMqcdJLLm3WRy5p1kcuadZHLmnWRy5p1kcuadZHLmnWRy5p1kcua/4Ii&#10;Bv+NLA3/nTQT/6Y0GP+vNRv0uDcc6cM+HODNRR/Ry0syxMVUQ7i/W1OtuWFhorRobZmvbneQq3SA&#10;iKd6h4GkgY17oomSdaCRlnCem5ltnaabap2znGmew5xrnMubbpjMmm+XzJlvl8yZb5fMmW+XzJlv&#10;l8yZb5fMmW+XzJlvl8yZ/4MhBv+QKw3/oDMR/6kyFf2zMRfwvjQX5cs7FdrUPx3Lz0kwvslSQrLE&#10;WVGnv2BfnLpma5K2bHWJsnJ+ga94hXqsf4t0qoeQb6iPk2qnmZZnpqSYZKaxmWOnwZlkpc2YZ6DN&#10;mGifzZdon82XaJ/Nl2ifzZdon82XaJ/Nl2ifzZdon82X/4QhBv+TKQv/ojAP/60uEvi4LBLrxi8Q&#10;4NU4C9LaPRzF1EguuM9QQKzKWE+gxV5dlcFkaIu9anKDunB6e7d2gXS1fYdus4WLaLKOj2SxmJJh&#10;sKOUXrCwlV2xv5VdsdCUYKrQlGGo0JRhqNCUYajQlGGo0JRhqNCUYajQlGGo0JRhqNCU/4YhBv+X&#10;KAr/piwN/7EoDvLAJgzj0CgH1N8yC8nfPhm920cssdZPPaTRVkyZzVxZjsliZYTGaG57xG92dMF1&#10;fG3AfIJovoSGY72NiV+8l4xbvKKOWbyvj1i9vo5XvtSOWbbTj1q005BatNOQWrTTkFq005BatNOQ&#10;WrTTkFq005BatNOQ/4ghBv+cJwj/qicK/LghCenKGwXV3iAEyeUwD77jPR204UYsqN5OOpzaVUiR&#10;1ltVhtNhYHzQZ2l0zm5wbc11dmfLfHtiy4R+XsqNglrKl4RXyqOGVcqvhlTLvoZTzNWGVMTZiFXB&#10;2YlVwdmJVcHZiVXB2YlVwdmJVcHZiVXB2YlVwdmJ/40dBf+iJQb/sB8F8sIUA9nbDgHJ5iAHvegv&#10;FLLnOiKn5UMxm+NKPpDhUEqG31dUfN5eXXTdZWRs22xqZtt0b2HafHNc2YR2WdmOeVXZmHtT2qN8&#10;UdqwfVDbvn1Q3NN8UNTgflHQ4H9R0OB/UdDgf1HQ4H9R0OB/UdDgf1HQ4H9R0OB//5UaA/+pHwP7&#10;uhIC1M0LAMnmDwK87SALsO0uGaXsOSea60I1j+pJQYXpUEt76FdTcuhdWmrnY2Bk52plX+dyaVvn&#10;emxX54JuU+eLcVDnlXJO6J90TOiqdUvotXZK58N2Sujddkvk4HVL5OB1S+TgdUvk4HVL5OB1S+Tg&#10;dUvk4HVL5OB1/50WAf+xEgHTwwkAx9EKALvyEQSv8yEPo/MuHZnzOSqO80I2hPNKQXvzUkly81dQ&#10;afNcVmPzY1pd82leWfNwYVXzd2NS839mT/KHZ03wj2lL75hrSu+gbEnuqW1I7rNtR+3Abkbtx25G&#10;7cduRu3Hbkbtx25G7cduRu3Hbkbtx25G7cdu/6cPANO6BwDFxwcAutYJAK36Ewai+iISl/ovH437&#10;OiuD/EM1ev1MPnH9UUVo/VZLYf5bT1z+YlNX/mhWVP1vWFH7dVpO+nxcTPmDXUr4il9I95FgR/aZ&#10;YUb2oGJF9adjRPSxZEP0tWRD9LVkQ/S1ZEP0tWRD9LVkQ/S1ZEP0tWRD9LVk1rIEAMS+BgC3zAYA&#10;rNwJAaD/FgiV/yUUi/8yH4L/PCl5/0Uyb/9KOWf/Tz9f/1VDWv9bR1X/YUpS/2dMT/9sTk3/ck9L&#10;/3hRSf9+Ukf/hFNF/4tUQ/+RVUL+mFZB/Z5XQP2mWED8qVhA/KlYQPypWED8qVhA/KlYQPypWED8&#10;qVhA/KlYxrgEALbEBACq0wUAnvINApT/GgmK/ygTgf80HXf/PCVt/0IsZf9HMl3/TTZX/1M6U/9Z&#10;PU//Xz9M/2RBSv9pQ0j/bkRG/3NFRP95RkL/fkdB/4RIP/+KST7/kEo9/5VLPP+cTDz/n0w8/59M&#10;PP+fTDz/n0w8/59MPP+fTDz/n0w8/59Mt7wDAKnLAgCc2wMAkv8QAon/HQiA/yoQdf8xGGv/OB9i&#10;/z4kW/9EKVT/SixQ/1EvTP9XMkn/XDNG/2A1RP9lNkL/aTdB/244P/9zOT3/dzo8/3w7O/+CPDn/&#10;hz04/4w9N/+TPjb/lT42/5U+Nv+VPjb/lT42/5U+Nv+VPjb/lT42/5U+qsQAAJzSAACP5wIAhv8R&#10;Anz/GwVx/yQLaP8rEV//MhdX/zkbUf8/Hkz/RiFI/00jRf9SJUL/VydA/1soPv9fKTz/Yyo6/2cr&#10;Of9rLDf/byw2/3QtNf94LjT/fS4y/4IvMf+IMDH/ijAx/4owMf+KMDH/ijAx/4owMf+KMDH/ijAx&#10;/4ow/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N/215VP9qhFr+Zo1f+2OVYvlh&#10;nGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDpWeRw41rmcNxd6HDcXehw3F3o&#10;cNxd6HDcXehw3F3ocNxd6HDcXehw/2okBP9pMgr/bD4U/3ZGHv97TSn/fFUz/3pdPf92Zkb/cW5N&#10;/215VP9qhFr+Zo1f+2OVYvlhnGX4X6Jo916oavZcrWv1W7Ns9Fq5bvNZwW7zWMlv8ljUcO9Y4HDp&#10;WeRw41rmcNxd6HDcXehw3F3ocNxd6HDcXehw3F3ocNxd6HDcXehw/2ojBP9pMQr/bj4U/3dFHv98&#10;TSj/flQz/3xcPP95ZEX/c21O/294Vf9rglr9aItf+2WUY/lim2b3YKFp9l6na/VdrWz0XLNu81q6&#10;b/JZwXDyWcpx8VjYcexZ4XHmWuRx4Fzncdhd6HHYXuhx2F7ocdhe6HHYXuhx2F7ocdhe6HHYXuhx&#10;/2sjBP9qMQr/cTwU/3pDHf+ASyj/gVMy/4BaPP98YkX/d2pO/3F0Vf9uf1v9aolg+maSZPhkmWj2&#10;YaBr9V+nbfNerW/yXLNw8lu6cfFaw3LwWc1z7lndc+ha4nThXOVz2V7mc9Bf53TQX+d00F/ndNBf&#10;53TQX+d00F/ndNBf53TQX+d0/2wjBP9rMQr/czsU/31CHf+CSif/hFEy/4NZO/+AYEX/e2hN/3Rx&#10;Vf9wfFv8bIdh+WiQZvdlmGn1Y59s82Gmb/JfrHHxXbNy8Fy7dO9bxXXvWtB16lrfduJc4nbbX+V1&#10;0WDmdsph5XfKYeV3ymHld8ph5XfKYeV3ymHld8ph5XfKYeV3/20iBP9sMQv/djoU/4BBHf+FSCf/&#10;iE8x/4dXO/+EXkT/f2ZN/3huVf9zeVz8boRi+WqNZ/Znlmv0ZJ5u8mKlcfFgrHPvXrR17l28du5b&#10;x3ftW9Z45VzgeNxf43jSYOR4y2HkecRj43rEY+N6xGPjesRj43rEY+N6xGPjesRj43rEY+N6/24i&#10;BP9tMQv/eDgT/4M/HP+JRyb/i04w/4tVOf+IXEP/g2NM/31rVP92dVz8coBi+G2KZ/VplGzzZpxw&#10;8WOkc+9hrHXuX7R37V2+eexcy3roXNx63l/hetJh43vKYuJ8xGPifb5l4X29ZeF9vWXhfb1l4X29&#10;ZeF9vWXhfb1l4X29ZeF9/24iBP9uMAv/ezcT/4Y+HP+MRSX/j0wu/49TOP+NWkH/iGFL/4NpU/p8&#10;cVv3dnxi83GHaPBtkG3taZlx6mahdehjqXjmYbJ65GC7e+Jfx3zgX9p91GLhfcpj4H7DZOB/vWbf&#10;gLdn34C3Z9+At2ffgLdn34C3Z9+At2ffgLdn34C3Z9+A/28hBP9vMAv/fjYS/4k8G/+QRCT/k0wt&#10;/5NSNv+SWUD/jmBJ+YhmUvSCblrvfHlh63eDaOdyjG7kbZVz4Gqdd91npnraZa581mO4ftNiw4DR&#10;YtOBymTfgcFl3oK7Z92CtWjdg7Bp3YOwad2DsGndg7Bp3YOwad2DsGndg7Bp3YOwad2D/3AhBP9y&#10;Lwv/gTQS/4w7Gv+TQyL/l0sr/5dRNP+WVz36k11G845kT+6Ia1jognVg43x/aN53iW7ZcpF0026Z&#10;edBroX3MaKmAyWaygsdlvYPFZcuEwWbchLlo24WzaduFrmvbhals24WpbNuFqWzbhals24WpbNuF&#10;qWzbhals24WpbNuF/3EhBP90Lgr/hDMR/486Gf+WQyH/mkkp/5pOMvyaVDv1mFtE7pRiTeePaVXh&#10;iXNe24J8ZtN8hW/Nd411yXKVesVvnX/BbKWCvmqthbtpuIe5acSIt2nYiLBr2YirbNmIp23ZiKNv&#10;2oejb9qHo2/ah6Nv2oejb9qHo2/ah6Nv2oejb9qH/3EgBP92LAr/hjIR/5I6GP+ZQiD/nEcn/55M&#10;L/ieUjjwnVhA6ZpfSeKVZ1Laj3Bc0Yd4ZsqBgW/FfIl2wHeQfLt0mIC3caCEtG+ph7Fts4mubL+K&#10;rGzPi6hu14ukb9iKoHDYip1x2YmdcdmJnXHZiZ1x2YmdcdmJnXHZiZ1x2YmdcdmJ/3IgBP94Kwr/&#10;iDAQ/5Q5F/+bQR7/n0Ul/aFKLfSiUDTsolY85KBcRdybZU/Sk21cyox1ZsOGfW+9gYV2t3yNfbN4&#10;lIGudZyGq3OliadxroulcLqNo3DJjaBx1Y2cc9aMmnTWi5d02IqXdNiKl3TYipd02IqXdNiKl3TY&#10;ipd02IqXdNiK/3MgBP96Kgn/iy8P/5Y5Fv+dPxz/oUMj+qRIKvGmTjHop1Q44adcQNWfYk7LmGtb&#10;w5FyZryLem+2hYJ3sIGJfat9kYKmeZmGonehip91q42cdLaOmnTFj5h11I6VdtWNk3fVjZJ31ouS&#10;d9aLknfWi5J31ouSd9aLknfWi5J31ouSd9aL/3MgBP98KQn/jS8P/5g4Ff+fPRv/pEEh96hGJ+2r&#10;TC3lrVIz3KpZP9CjYU3GnGlavpVwZbaPd2+vin92qYWGfaSBjoKffpaHm3uei5d5qI6UeLOPknjB&#10;kJB505CPetSPjnrVjYx71oyMe9aMjHvWjIx71oyMe9aMjHvWjIx71oyMe9aM/3QfBP9+KAn/ji4O&#10;/5s4FP+hPBn/pz8f9KtEJOqvSinis1Eu1q5XPsunX03BoGdauZluZbGTdW6qjnx2o4qDfZ6Gi4KZ&#10;g5OHlICbi5B+pY6NfbCQin29kYl+0JGIftOPiH7Ujod+1Y2HftWNh37VjYd+1Y2HftWNh37VjYd+&#10;1Y2HftWN/3QfBP+AJwj/kC4O/503E/+jOhj8qT0c8a9CIOe0SCTft04s0bFVPceqXky9o2VZtJ1s&#10;ZKuXc26kk3p2no6BfJiLiIKSh5CHjoWZi4mDoo6Ggq2Qg4K7kYKCzJGCgtOQgoLUj4KB1Y2CgdWN&#10;goHVjYKB1Y2CgdWNgoHVjYKB1Y2CgdWN/3UfBP+CJgj/ki0N/582Ev+lOBb5rDsa7rM/HeW5Rh/a&#10;u0srzbRUPMKuXEu4p2NYr6FqY6accW2fl3d1mJN+fJKQhoKMjY6Hh4qWi4OIoI5/h6uQfYe4kXuH&#10;yZF8h9OQfIbUj32F1Y19hdWNfYXVjX2F1Y19hdWNfYXVjX2F1Y19hdWN/3UfBP+EJQj/lC0M/6A1&#10;EP+oNhT2rzgX67c9GOK/RRnVvkkqyLhTO72xW0qzq2JXqqZoYqGhb2yZnHV0kph8e4yVg4GGkouG&#10;gZCUi3yOno55jaiQdoy1kXSNxpF1jdOQdovUj3iJ1Y14idWNeInVjXiJ1Y14idWNeInVjXiJ1Y14&#10;idWN/3YeA/+GJAf/lywL/6IyD/+rMxHyszUT6Lw6E97FPxfQwUgpxLtRObm1WUiusGBVpapnYZym&#10;bWuUonRzjZ56eoabgYCAmImFe5aSiXaUm41yk6aPb5OzkG6Tw5Buk9OPcJHUjnKO1Y1yjtWNco7V&#10;jXKO1Y1yjtWNco7VjXKO1Y1yjtWN/3ceA/+JIgf/mSwK/6UwDfyuLw7vuDEO5MM3DdnKOxbLxUYn&#10;v79QOLO6WEeptV9Un7BlX5asa2mOqHJxhqV4eICif356n4eDdJ2PiG+bmYtsmqSNaZqwjmebwI5n&#10;m9WOaZjVjWyU1oxslNaMbJTWjGyU1oxslNaMbJTWjGyU1oxslNaM/3geA/+MIQb/nSsI/6gsCviz&#10;KgvqvysJ4MwyBtHOORXFyUUlucRONq6/VkWju11SmbZjXZCyaWeHr3BvgKx2dnmpfXxzp4SBbqWN&#10;hWmkl4hlo6KKY6OujGGjvoxgpNKLY6DXi2Wc2IplnNiKZZzYimWc2IplnNiKZZzYimWc2IplnNiK&#10;/3odA/+PIAX/oCkH/6wnB/K4JAblxyQE2dUnBcvTNxO/zkMjs8pMNKfFVEKcwVtPkr1iWom6aGSB&#10;t25sebR0cnOye3htsIN9aK+LgWOulYRfraCGXa2th1utvIdartCHXKrah1+l2odfpdqHX6Xah1+l&#10;2odfpdqHX6Xah1+l2odfpdqH/34aA/+UHwT/pSYF/bEgBOzBGgPf0xcB0NwlBMTZNRC41UEhrNBL&#10;MaDMUj+VyVlMi8VgV4LDZmB6wGxnc75zbWy8enNnu4J3YrqKe165lH5auJ+AWLisgVa5u4FVus+B&#10;Vrbegliw3YJYr92CWK/dgliv3YJYr92CWK/dgliv3YJYr92C/4QXAv+ZHAL/qh8D9bkVAt7NDADQ&#10;3xIAxeAmBbvfNg6w3UAdpNlJLZjVUTuN0VhIg89eUnvMZVpzy2thbMlyZ2bIeWxhx4FwXcaKdFnG&#10;lHZWxZ94U8aseVLGu3pRx895UcTjelO84nxTvOJ8U7zifFO84nxTvOJ8U7zifFO84nxTvOJ8/4oU&#10;Af+fGAH/sBQB2MMKAM7RCgDE5RQBueQmCK7kNBOk4j8gmeBHLY/eTzmF3FZEe9pdTHPZZFRs12ta&#10;ZtZyX2HVeWRc1IJnWNSLalXUlW1S1KBuUNStb07VvHBN1tBvTdXocE7M6XJOzOlyTszpck7M6XJO&#10;zOlyTszpck7M6XJOzOly/5IRAf+nEQDYuQkAy8YIAMLVCgC36hYDrOonDKLpNBiY6D4kjedHMIPm&#10;Tjp65VRDceRaSmnkYVBk42hVX+NwWVrjeFxW44BfU+OJYlDjk2RN5J1lS+SpZ0rltmdJ5cZnSObf&#10;Z0rg7GdK3+xnSt/sZ0rf7GdK3+xnSt/sZ0rf7GdK3+xn/5wNANuxBgDKvQcAv8oHALXaCgCq7xkF&#10;oPAoD5bwNRuM8D8mgvBHMXnwTjlw71RAaO9aRmHvYEtd72dPWO9uUlTvdVVR8H1XTvCFWUvwj1tI&#10;8ZlcRvGjXkTyr19D8rtfQvPMYEHz52BB8+hgQfPoYEHz6GBB8+hgQfPoYEHz6GBB8+hg3qcCAMu2&#10;BQC9wQUAss8HAKfqDQGd9xwHlPgrEor4NhyB+UAmePpIL2/6TTZn+lM8YPpYQFv7X0RW+2VHUvts&#10;SU/8cktL/HlNSPyBT0X9ilFD/ZNSQf6cUz/+plQ9/7FVPf68Vjz+zVY8/s5WPP7OVjz+zlY8/s5W&#10;PP7OVjz+zlY8/s5WzrACAL26BACxxwQApdYHAJv9EAKR/yAJiP8tEoD/ORt2/z8jbf9FKmX/SzBe&#10;/1E1WP9XOFP/XTtP/2M+TP9oQEn/bkFG/3VDQ/98RED/hEY9/4xHPP+USDv/nUk6/6VKOf+tSzj/&#10;uUs4/7lLOP+5Szj/uUs4/7lLOP+5Szj/uUs4/7lLvrUCALDAAgCkzgMAl94FAI//FAKG/yMIff8u&#10;EHP/NRhq/zweYv9CJFv/SChV/04sUP9UL0z/WjFI/18zRf9kNUL/ajY//3A3Pf92OTv/fDo5/4M7&#10;OP+LPDb/kz01/5o+NP+hPjP/qj8z/6o/M/+qPzP/qj8z/6o/M/+qPzP/qj8z/6o/sboBAKPIAACW&#10;1gAAi/QJAYP/FgJ5/yAGb/8oDGf/MBJf/zcXWP8+G1L/RB9M/0oiSP9QJET/VSZB/1onPv9fKTv/&#10;ZCo6/2krOP9uLDb/dC00/3ouM/+BLzH/iDAw/48wLv+WMS3/njIt/54yLf+eMi3/njIt/54yLf+e&#10;Mi3/njIt/54ypMIAAJbPAACI3wAAgP8MAXX/EgJq/xgDYv8hB1r/KQtT/zEPTf84Ekj/PhVD/0QX&#10;P/9KGTz/Txo5/1MbN/9YHDX/XB0z/2EeMf9lHzD/aiAu/3AgLf92ISv/fCIq/4IjKP+IIyf/kCQn&#10;/5AkJ/+QJCf/kCQn/5AkJ/+QJCf/kCQn/5Ak/2AlBP9bMAb/YToN/2pBFv9vSh//cVIp/29bMv9r&#10;ZDr/Z25B/2R6R/9ghEz/XY5Q/1qWU/9Ynlb/V6VY/1WrWv9UsVv/U7dc/1K+Xf5Rx178UdFf+1Dg&#10;X/hQ6V/zUe1f7lPwX+hU8V/kVvJf5FbyX+RW8l/kVvJf5FbyX+RW8l/kVvJf/2AlBP9bMAb/YjkN&#10;/2xAFv9xSR//clEp/3FaMv9tYzr/aG1B/2V4R/9hg03/Xo1R/1uWVP9ZnVf/V6RZ/1aqW/9VsVz/&#10;VLdd/lO/Xv1Sx1/8UdNg+lDiYPZR6WDxUu5g61TvYOVW8WDhV/Jg4VfyYOFX8mDhV/Jg4VfyYOFX&#10;8mDhV/Jg/2ElBP9cMAb/ZTgN/24/Ff90Rx//dVAo/3RYMf9wYTr/a2pB/2d2SP9jgU3/YItS/12U&#10;Vf9anFj/WKNa/1eqXP5WsF79VLdf/VO/YPxTyWH6UtZi+FHkYvNS6mLtVO5i5lbvYuBY8GLbWPFj&#10;21jxY9tY8WPbWPFj21jxY9tY8WPbWPFj/2IlBP9dLwb/ZzYN/3E+Ff93Rh7/eE4o/3dWMf90Xzr/&#10;bmhB/2pzSP9mfk7/YolT/1+SVv9cm1r/WqJc/lipXv1XsGD8Vbdh+1TAYvtTymP5U9pk9VLmZO9U&#10;62ToVu5k4VjvZNlZ8GXTWvBm01rwZtNa8GbTWvBm01rwZtNa8GbTWvBm/2IkBP9eLwb/ajUN/3Q8&#10;Ff96RB7/fEwn/3tUMP93XDn/cmVB/2xvSP9oe07/ZIZT/2CQWP9dmVv+W6Fe/VmoYPxYsGL7Vrhj&#10;+lXBZPlUzWX3U95m8lTnZupW62biWe5m2lruZ9Fb72jMXPBozFzwaMxc8GjMXPBozFzwaMxc8GjM&#10;XPBo/2MkBP9fLgb/bTMM/3c6FP99Qh3/gEom/39SMP98Wzj/d2NB/3BsSP9sd0//Z4JU/2ONWf1g&#10;llz8XZ9f+lunYvhZrmT3WLZm9VfAZ/RWy2jxVd1o7VbpaeNZ7GjaW+1p0Fzuasld7mvFXu5rxV7u&#10;a8Ve7mvFXu5rxV7ua8Ve7mvFXu5r/2QjBP9hLQb/cDIM/3s4FP+BQBz/hEkl/4RRLv+BWTf/fGFA&#10;/3ZpSP9wc0/7bH9V+GiJWvZkkl7zYZth8V+jZPBdq2buW7No7Fq8aupZx2voWdhr5Fnoa9pb62zP&#10;Xe1tyF7sbsJf7G6+YOxvvmDsb75g7G++YOxvvmDsb75g7G++YOxv/2UjBP9kKwb/czAM/342E/+F&#10;Pxv/iUgk/4lPLf+GVzb/gl4+/HxmRvh2cE70cXtV8G2FWu1pjl/qZZdj6GKfZuZgp2njXq9r4V25&#10;bOBcxG3eXNNu2V3mbs5e62/GX+pxv2Hqcbpi6XK2Y+lytmPpcrZj6XK2Y+lytmPpcrZj6XK2Y+ly&#10;/2YjBP9nKQb/dy4L/4I1Ev+JPhr/jUci/41OK/+MVTP8iFw89oNkRfF8bE3sd3dU6HKBWuRuimDh&#10;apNk3WabaNpko2vWYqxu02C1cNBfv3HOX81yy1/ic8Rh6HO9Yuh0t2TndLJl53SvZud0r2bndK9m&#10;53SvZud0r2bndK9m53SvZud0/2ciBP9qJwX/eiwK/4Y0Ef+NPRn/kUUg/5JNKP2RUzH2jlo68Ilh&#10;QuqDaUvlfnRT4Hh9WtpzhmDUbo9m0GuXasxon27JZqdxx2Svc8RjuXXCYsZ2wGLad7pk5nezZeV3&#10;rmbld6po5XeoaOZ3qGjmd6ho5neoaOZ3qGjmd6ho5neoaOZ3/2ciBP9tJgX/fSoK/4k0EP+RPBf/&#10;lUQe/5dLJviWUi7xlFg26pBeP+SKZ0jdhHFQ1X15Ws94gmHKc4pnxm+SbMJsmnC/aqJzvGiqdrln&#10;tHi2ZsB5tGbQerFn43qraON6p2rjeqNr5Hmha+R5oWvkeaFr5Hmha+R5oWvkeaFr5Hmha+R5/2gh&#10;BP9vJAX/gCkJ/4wzD/+UOxb/mUMc/ZtJI/SbTyrsmVUz5ZZcO96RZUXUiW1QzIN2Wsd9fmHBeIZo&#10;vXSObbhxlnK1bp11sWymeK5rr3usart8qmnKfahq4X2jbOJ8n23ifJxu4nuabuN7mm7je5pu43ua&#10;buN7mm7je5pu43uabuN7/2khA/9xIwX/gigJ/48yDv+XOxT/nEIa+Z5GIPCfTCfon1Iu4J1aNtaV&#10;YUTNjmpPxohyWb+CemK5fYJotHmKbrB2knOsc5p3qHCieqVvq32ibrZ+oG3Ff55u23+bb+B+mHDh&#10;fpZx4X2UceJ8lHHifJRx4nyUceJ8lHHifJRx4nyUceJ8/2khA/90IgT/hSgI/5ExDf+aOhL/nz8X&#10;9aJEHeykSiPkpFAp26FXNc+aX0PHk2hPv4xwWbiHd2Gygn9orX6Gbql6jnOkd5Z4oHWee51zqH6a&#10;crOAl3HAgZZy04GTc9+AkXTgf5B04H6PdOF9j3ThfY904X2PdOF9j3ThfY904X2PdOF9/2ohA/92&#10;IAT/hycH/5QwDP+dORH9oj0V8qVBGumoRx/gqk0l1KRUNMqdXULBl2VOupFtWLKLdWGshnxop4KD&#10;bqJ/i3SdfJN4mXmbfJV3pX+Sdq+BkHa9go52zoKNd96Bi3ffgIp44H+KeOB+injgfop44H6KeOB+&#10;injgfop44H6KeOB+/2ogA/94HwT/iSYH/5YwC/+fNw/6pDoT76k/F+atRRrcrkokz6hTM8ahXEG9&#10;m2RNtJVrWK2PcmCni3looYeBbpuDiHSXgJB4kn6ZfI58on+Leq2CiHq6g4d6y4OGe96ChXvegYV7&#10;34CFe+B/hXvgf4V74H+Fe+B/hXvgf4V74H+Fe+B//2sgA/96HgT/iyYG/5gvCv+hNQ33pzgQ7K08&#10;E+OyQhbXsUcjy6tSMsGlWkC4n2JMsJlpV6iUcGChj3dnm4t+bpaIhnORhY54jIKWfIiAn4CEf6qC&#10;gX+3g4B/yIR/gN2Df3/egX9/34CAfuB/gH7gf4B+4H+AfuB/gH7gf4B+4H+AfuB//2wgA/98HAP/&#10;jSUG/5ouCf+jMwv0qjQN6bE5D9+3PxLStEYix65QMb2oWT+zomBLq51nVqOYbl+clHVnlpB8bZCN&#10;g3OLiot4hoiUfIGGnYB+hKiCe4S1g3mExYR4hd2DeYTegXqD34B6guB/eoLgf3qC4H96guB/eoLg&#10;f3qC4H96guB//20fA/9+GwP/jyQF/50sB/6mMAnwrjEL5bY1C9u8ORHOt0Ugw7JPMLisVz6vp19K&#10;pqFlVZ6dbF6XmXNmkJV6bIqSgXKFkIl3gI2RfHuLm393iqWCdImyg3KJwoNyitqDc4negXSH34B1&#10;huB/dYbgf3WG4H91huB/dYbgf3WG4H91huB//28eA/+AGwP/kiME/6ArBvqpLAftsiwH4rwxB9XA&#10;NhDJu0MfvrZNLrSwVjyqq11JoaZkVJmial2RnnFlipt4a4SYf3F/loZ2eZOPenWRmH5xkKOBbpCv&#10;gmyQv4NrkdWCbY/egW+N34Bwi+B/cIvgf3CL4H9wi+B/cIvgf3CL4H9wi+B//3EcA/+DGQL/lSED&#10;/6MpBfatJwXotyYE3sMqA9DDNQ7Ev0EdubpMLa61VDulsFtHm6xiUpOoaVuLpW9jhaJ2an6ffG94&#10;nIR0c5qMeW+Zlnxrl6F/aJetgGaXvIFlmNGAZpbff2iT4H5qkeF+apHhfmqR4X5qkeF+apHhfmqR&#10;4X5qkeF+/3UaAv+HGAL/mCAD/6YlA/KyIAPkvh4C18kiAsrHMw2+w0Acs79KK6m6UzmftlpFlrJh&#10;UI2vZ1mFrG1gfql0Z3imem1ypIJybaKKdmihlHlkoJ98YZ+rfl+gun5foM5+X5/hfWKb4X1jmOJ8&#10;Y5jifGOY4nxjmOJ8Y5jifGOY4nxjmOJ8/3gYAv+LFwH/nR0C/aseAuy4FwHeyBEAz80fAsTMMAu4&#10;yD4ZrcVIKKPBUTaYvVhCj7lfTYa2ZVZ/s2tdeLFyZHKveWlsrYBuZ6yJcmKqknVfqZ14XKmqelqp&#10;uXpZqsx6WKnkeluk5HpdoeR5XaHkeV2h5HldoeR5XaHkeV2h5HldoeR5/30VAv+QFAH/oRgB9rEU&#10;ANnBCwDSzwsAyNIcAbzRLgmxzjsXpstGJZzITzORxFY/iMFdSYC/Y1J4vGpZcbpwX2u5d2Rmt39p&#10;YbaHbV21kXBZtZxyVrSpdFS0uHRTtct0U7XkdFSw53VWrOd1VqzndVas53VWrOd1VqzndVas53VW&#10;rOd1/4MSAf+WEQD/qBEA2bgKAM7ECQDH0goAv9kZAbTYKwep1jkUn9NEIpTQTS+KzVQ7gcpbRHjI&#10;Yk1xx2lTa8VvWWXEdl5gw35iXMKHZljBkWhVwZxrUsGobFDBt21PwsptT8LkbE+97G5QuexvULns&#10;b1C57G9QuexvULnsb1C57G9Quexv/4kQAf+dDgDarwgAzbsIAMTHBwC81gsAs98aAarfKweg3jkS&#10;lt1DHozaSyqC2FM1edVaP3HTYUZq0mhMZdFvUmDQdlZb0H5aV8+HXVPPkV9Qz5xhTs+pY0zPuGNL&#10;0MtjTNDlYkrO8mVLyPJmS8jyZkvI8mZLyPJmS8jyZkvI8mZLyPJm/5INAN6mBADOtAYAwr8GALnM&#10;CACw3QwAp+UdA57lLQuU5TkWiuRCIIHjSip34lAzb+FYO2ngX0Fj4GZGXt9uSlrfdU5W331RUt+G&#10;U0/fkFZN35tXS+CnWEngtVlI4cZZSOHfWUff8FlG3PVbRtz1W0bc9VtG3PVbRtz1W0bc9VtG3PVb&#10;7ZwEANGtBADCuAUAt8MFAK3RCACk7RABm+0gBZLtLg6J7DoYgOxDIXbsSipu7FAxZutWN2DrXDxb&#10;62RAV+trQ1PrckZQ63pJTeyDS0rsjE1I7JZORe2hUEPtrlFC7rxRQe/MUkHv5VJA7fFRQO3xUUDt&#10;8VFA7fFRQO3xUUDt8VFA7fFR1KUAAMSyAwC2vAMAq8kFAKDYCACX9BMBj/UkB4f1MQ9+9jsYdPZC&#10;IGz2SCdl9k8tXvdVMVn3WzVV92I4UfdoO034bz1K+HY/R/h+QUT5h0NC+ZFFQPqbRj76pkc8+7FI&#10;O/u+STr8z0k5/ONJOfzjSTn840k5/ONJOfzjSTn840k5/ONJx60AALe3AgCqwwIAntAEAJPjCQCM&#10;/RgChP4nB3v/MQ9y/zgWaf9AHGL/RiJc/00mVv9TKlL/WS1O/18wSv9lMkf/azRE/3E1Qf95Nz//&#10;gTg8/4o6Ov+TOzj/nTw2/6c9Nf+xPjT/vj4z/8o/M//KPzP/yj8z/8o/M//KPzP/yj8z/8o/uLIA&#10;AKq9AACdygAAkdgCAIj7DQF//xkCdv8kBm7/LQxm/zUSX/88F1j/QxtT/0keTv9PIUr/VSRG/1sm&#10;Q/9gJ0D/Zik+/2sqO/9yKzn/eS02/4EuNP+KLzH/lDAw/5wxLv+lMi3/rzMs/7czLP+3Myz/tzMs&#10;/7czLP+3Myz/tzMs/7czq7gAAJ7FAACQ0gAAg+AAAH3/DwFy/xYCaP8eBGH/Jwha/y8MVP83EE7/&#10;PhNJ/0QWRf9KGEH/Txk+/1UbO/9ZHDn/Xx02/2QeNP9pHzL/cCAv/3chLf9/Iiv/hyMo/5AkJ/+Z&#10;JSb/oSYl/6cmJf+nJiX/pyYl/6cmJf+nJiX/pyYl/6cmn8AAAJHNAACD2wAAePYCAG//DQFk/xIC&#10;XP8ZA1T/IARO/ycGSP8vCEP/Ngo//zwMPP9CDjj/Rw81/0wQM/9RETD/VhIu/1oTLP9fFCr/ZRQo&#10;/2sVJv9xFiP/eRci/4EYIP+JGB7/kRkd/5cZHf+XGR3/lxkd/5cZHf+XGR3/lxkd/5cZ/1YnBP9R&#10;MgX/VjUH/189Dv9kRRb/Zk4f/2RYJ/9hYi//Xm41/1p5O/9XhD//VI9D/1GYRv9PoEj/TqdK/02u&#10;S/9MtUz/S7xN/0rETv9Jzk//Sd5P/0jpUP9I8lD8SfZQ90v5UPFM+k/rTvtQ6k/7UOpP+1DqT/tQ&#10;6k/7UOpP+1DqT/tQ/1YnBP9RMgX/WDQH/2I7Dv9nRBb/aU0f/2dWJ/9jYC//YGs1/1x3O/9YgkD/&#10;VY1E/1OWR/9Qn0n/T6ZL/06tTf9NtE7/TLxP/0vFUP9Kz1H/SeBR/0nrUf5J8lL5S/dS8035Ue1P&#10;+lHmUPpS5VD6UuVQ+lLlUPpS5VD6UuVQ+lLlUPpS/1cnA/9SMQX/WjIH/2Q6Dv9qQhb/bEsf/2pU&#10;J/9nXi//Ymg2/150PP9agEH/V4tF/1SVSP9SnUr/UKVM/0+tTv9OtE//TbxR/0zFUf9L0VL/SuJT&#10;/0ntU/tL81P1TPdT7k/4U+hQ+VPhUvpU4FL6VeBS+lXgUvpV4FL6VeBS+lXgUvpV/1gmA/9UMAX/&#10;XTEH/2c4Dv9tQBb/b0ke/25SJ/9qXC//ZWY2/2FxPP9dfUH/WYhG/1aSSf9UnEz/UqRO/1CrUP9P&#10;s1H/TrtS/03EU/9Nz1T+TOBV+0zrVfhM9FXwT/dV6VH4VeJS+FbbVPlX2VT5V9lU+VfZVPlX2VT5&#10;V9lU+VfZVPlX/1kmA/9XLgX/YC8H/2o2Df9xPhX/c0ge/3JRJv9vWi7/amM2/2VuPP9hekL/XYVH&#10;/1qPSv9XmE3/VaBQ/1SoUv5Sr1P9UbdV/FDAVvpPy1b4T9xX9U/pV/JP81fqUvZX4VP3WNpV+FnR&#10;Vvhaz1b4Ws9W+FrPVvhaz1b4Ws9W+FrPVvha/1kmA/9aLAX/ZC0H/24zDf91PRX/eEYd/3dPJf90&#10;WC3/cGA1/2pqPP9mdkL/YoFH/l6LS/tblE/5WZ1S+FekVPZWrFb1VLRX81O8WPJTx1nwUtVa7FLm&#10;WulT8lnhVPVb11b2XM9X913IWfhdx1n4XcdZ+F3HWfhdx1n4XcdZ+F3HWfhd/1olA/9dKgX/ZyoG&#10;/3IyDP95OxT/fEUc/3xNJP96VSz/dV40/29nPPxqckL5Zn1I9mOHTPNfkFDxXZlT71uhVu1ZqFjr&#10;WLBa6le5W+hWw1zmVtFc41bkXN9W8F3VV/VfzFn2YMZa9mDAW/Zhvlz2Yb5c9mG+XPZhvlz2Yb5c&#10;9mG+XPZh/1slA/9gKAX/aygG/3cwC/9+OhP/gUMa/4JLIv9/Uyr/e1sz+XZkOvVwbkHxbHlI7WiD&#10;TepkjFHnYZVV5V+dWONdpVrhW61c3lq2XtxZwF/aWc5g1VniYNFZ72HKWvRiwlz0Y7xd9GS3XvNk&#10;tl/zZLZf82S2X/Nktl/zZLZf82S2X/Nk/1wkA/9jJgT/byYF/3svC/+CORH/hkEY/4dJIP+FUSj4&#10;glkw8n1gOO13akDocnVH5G5/TeFpiFLdZpFX2WOZWtVgoV3SX6hgz12xYs1cu2PLXMdkyVzbZcVd&#10;62W/XfJmuF/xZ7Ng8WevYfFnrmLxZ65i8WeuYvFnrmLxZ65i8WeuYvFn/10kA/9mJAT/ciQF/34u&#10;Cv+HNxD/iz8W/4xHHfmLTyXyiFYt7INdNuZ+Zz7geHFG23N7TdVug1PQaoxYzGeUXcllnGDGY6Nj&#10;w2GsZcFgtWe/X8FovV/Qabpg5mm1Ye9qr2Lvaqtj72qnZO9ppmXwaaZl8GmmZfBppmXwaaZl8Gmm&#10;ZfBp/14jA/9pIgT/diME/4IsCf+LNg7/jz4U/ZFFG/SRTCLtjlMq5opaMt+FZTvXfm1F0Hh2Tct0&#10;f1TGcIdawmyPXr9pl2K7Z59luGWnaLZksGqzY7trsWPKbK9j4WyrZO1tpmbtbKNn7WygaO5rn2ju&#10;a59o7mufaO5rn2jua59o7mufaO5r/18jA/9rIAP/eSIE/4UrCP+ONAz/kzwS+JZDGO+WSh7nlVAm&#10;4JFYLteKYTrOhGpFyH5zTcJ5e1W+dYNbuXGLYLVukmSybJpnr2qjaqxorGypZ7Zup2fEb6Vn2m+i&#10;aOtvnmnsb5tq7G6Za+1tmGvtbZhr7W2Ya+1tmGvtbZhr7W2Ya+1t/18jA/9uHgP/eyEE/4gqB/+R&#10;Mgv/lzoP9JpBFeubRxrjm00h2pZVLc+PXjnIiWdEwYNvTbt+d1W2eX9bsXaHYK1zj2WpcJZopm6f&#10;bKNsqG6ga7JwnWvAcZxr0nKabOlxl23qcJRt63CSbuxvkm7sbpJu7G6Sbuxukm7sbpJu7G6Sbuxu&#10;/2EhA/9wHQP/fiAD/4spBv+VMQn7mzgN8J4+EeegRBbfoEod05pSK8qTXDjCjWRDu4dtTbSCdFSv&#10;fnxbqnqEYaZ3i2WidJNpnnKbbZpwpHCXb69ylW+8c5NvzXOScOZzkHDpco5x6nGNcetwjHHrcIxx&#10;63CMcetwjHHrcIxx63CMcetw/2MgA/9yGwP/gB8D/44nBf+XLwj4njYL7aI7DuSlQBLapEYczp5R&#10;KsWXWje9kWJCtYxqTK+HclSpgnlbpH+AYJ98iGWbeZBql3eYbZN1oXCQc6xzjXO4dItzyXWKdOJ0&#10;iXToc4h16XKHdepxh3XqcId16nCHdepwh3XqcId16nCHdepw/2UfA/90GgL/gx4C/5AmBP+aLQb0&#10;oTQJ6aY3C+CqPQ7Up0QbyaFPKcCbWDa4lWBCsJBoS6mLb1Ojh3ZanoN+YJmAhWWUfY1qkHuWbox5&#10;n3GJeKlzhne1dYR3xXaDeN91g3jodIJ46XOCeOpxgnjqcYJ46nGCeOpxgnjqcYJ46nGCeOpx/2cd&#10;A/93GQL/hRwC/5MkA/+dKwXxpDAG5qozCNyuNwzPqkMaxaVOKLyfVzWzmV9Bq5RmSqSQbVOei3Ra&#10;mIh7YJOFg2WOgotqioCTboZ+nHGCfad0f3yzdX18w3Z8fdt2fH3odH186HN9fOlyfXzqcX186nF9&#10;fOpxfXzqcX186nF9fOpx/2kcAv95GAL/hxsC/5UjA/ugKQTuqCwE468vBdeyNAvLrUEZwahMJ7ej&#10;VTSvnV1Ap5lkSZ+Ua1KZkHJZk415X46KgGSJh4hphIWRbYCDmnF8gqR0eYGxdneBwHZ2gdZ2doHn&#10;dHeB6HN4gOlyeH/qcXh/6nF4f+pxeH/qcXh/6nF4f+px/2sbAv97FwL/ihoB/5ghAvijJgPqrCcD&#10;37QpA9K1MgrHsEAYvKxLJrOnUzOqols+op1jSJqZaVGUlXBYjpJ3XoiPfmSDjYZpfoqObXqJmHF2&#10;h6Jzc4audXGGvXZvh9J2cIfodHGF6HNyhOlyc4TqcXOE6nFzhOpxc4TqcXOE6nFzhOpx/20ZAv9+&#10;FgH/jRgB/5seAfSnIgLmsCAB2rohAc24MQnCtD4XuLBJJK6rUjGlplo9naJhR5WeaE+Om25XiJh1&#10;XYKVfGN9k4RoeJCMbHSPlXBwjaBybYysdGqMu3Vpjc51aY3odGuL6XNtiepxbYjqcW2I6nFtiOpx&#10;bYjqcW2I6nFtiOpx/3AXAv+BFQH/kBYB/54aAfCrGwHithYA070dAci7Lwi9uDwVs7RHI6mwUDCg&#10;q1g7mKhfRZCkZk6JoWxVgp5zW32cemF3mYFmcpeKam6Wk25qlJ5xZpSqc2STuHNjlMtzY5TmcmWS&#10;6nFnj+pwZ47qcGeO6nBnjupwZ47qcGeO6nBnjupw/3MVAv+FEwH/lBQA/KMVAOqwEgDZvgwAzcEb&#10;AcLALQe4vToTrrlGIaS1Ty2asVY5kq5eQ4qrZEyDqGpTfKVxWXajeF9xoX9jbJ+HaGiekWtknZxu&#10;YJyocF6ctnFdnMlxXZzkcF6a63BglutvYZXsb2GV7G9hlexvYZXsb2GV7G9hlexv/3cSAf+JEQH/&#10;mREA86gOANe1CgDPwQoAxsUYALzEKgWywjgRp79EHp67TSuUuFU2i7VcQISyYkl8r2lQdq1vVnCr&#10;dltrqn1gZqiGZGKnj2depppqW6WmbFiltW1XpsdtV6bibFek7Wxan+1sWp7tbFqe7Wxanu1sWp7t&#10;bFqe7Wxanu1s/3wQAf+OEAD2ng0A2K0JAM24CQDHxAgAvsoUALXKJwSryDYPocVBG5fCSyiNv1Mz&#10;hb1aPH26YUV2uGdLcLdtUWq1dFZltHxbYLKEX1yxjmJYsZllVbClZlOws2dSscZnUrHhZ1Gv8WhT&#10;qvBoVKnwaFSp8GhUqfBoVKnwaFSp8GhUqfBo/4IOAP+UDADbpQYAzrEHAMW7BwC9xwcAtdAQAKzQ&#10;IwOjzzMMmc0/GI/KSCT/4v/iSUNDX1BST0ZJTEUAAwmGyFEufcZYOHbEXz9vwmZGacFsS2TAc1Bf&#10;v3tUW76EWFe9jVtUvZhdUbykX0+8s2BNvcVgTb3gX0y88GFNt/ViTbb1Yk229WJNtvViTbb1Yk22&#10;9WJNtvVi/4kLAOGcAwDQqgUAxbUFALu/BACyywgAq9gNAKPZIAKa2C8JkNY8FIfURh9+0k8pdtBW&#10;Mm/PXjlozWQ/Y8xrRF7Mc0lay3pMVsqDT1LKjVJPyphUTcqlVkvKs1dKy8VXScvgVknJ8FhHx/pZ&#10;SMX7WkjF+1pIxftaSMX7WkjF+1pIxfta95EEANSiAgDHrwQAurkDALDEBQCn0AkAn+EQAJjhIQOP&#10;4DAJhuA7En3fRBt13k0kbt1VK2fcXDJi22Q3XdtrO1nacj9V2npDUtqDRU7ajUhM2phKSdqlS0jb&#10;s0xH3MRMRtzeTEba7UxE2PlPQ9j7T0PY+09D2PtPQ9j7T0PY+09D2PtP25oAAMqpAgC7swIAsL0D&#10;AKXJBQCb1gkAlOgUAYzpJQSE6DMLe+g8FHPoRBtr6EsiZOdSKF7nWS1Z52AyVedoNVLnbzhP53c7&#10;TOeAPUnniT9H6JRBROifQkLprENB6bpEQOrNREDq5ERA6PVEQOf4Q0Dn+ENA5/hDQOf4Q0Dn+ENA&#10;5/hDzaMAAL2uAQCwuAEApMQCAJnQBQCP4QoAifEaAYHxKAV48jIMcPI7E2nyQxli8kofXPNQI1bz&#10;VydS814rT/NlLUz0bDBJ9HMyRvR7NEP0hDZB9Y43PvWZOT32pDo79rA7Ove/PDn4zzw49+g8OPfs&#10;PDj37Dw49+w8OPfsPDj37Dw49+w8v6oAALGzAACkvwAAmMoBAIzYBACE+g4AfPsbAnT7JgVs/DAK&#10;Zfw4EF79QBVY/kcZU/5NHU//VCBL/1oiSP9hJUX/ZyZC/20oQP91Kj3/fSs6/4YtOP+RLjb/my80&#10;/6YwM/+yMTL/vjIx/9AyMf/WMjH/1jIx/9YyMf/WMjH/1jIx/9Yysq8AAKW6AACYxgAAi9IAAH/f&#10;AgB5/xEBb/8ZAmf/IgRg/ywHWv80DFT/PA9P/0MTSv9JFUf/TxdD/1UZQP9bGz7/YRw7/2YeOf9t&#10;Hzb/dCA0/30hMf+GIy//kSQt/5slLP+lJiv/ryYq/7snKf++Jyn/vicp/74nKf++Jyn/vicp/74n&#10;prYAAJjCAACLzgAAftsAAHX5BwBr/w8BYv8WAlv/HgNU/yYFTv8uBkn/NQhF/zwLQf9DDT7/SA47&#10;/04QOP9TETX/WBIz/14TMf9kFC7/ahUs/3IWKv96Fyf/gxgl/44ZJP+YGiP/oBoi/6obIf+tGyH/&#10;rRsh/60bIf+tGyH/rRsh/60bmr4AAIvKAAB+1wAAcOMAAGf/BABe/w0AVv8SAU//GQJJ/yADQ/8n&#10;BD//LgU6/zQGN/86BzP/Pwcw/0QILv9JCSz/Tgkp/1MKJ/9YCiX/Xgsj/2QLIf9sDB//dA0d/30O&#10;G/+HDhn/jw8Y/5kPGP+bEBj/mxAY/5sQGP+bEBj/mxAY/5sQ/0wqA/9IMwX/TzQG/1Q3CP9aQQ7/&#10;XEoW/1pUHf9XYCT/VGsq/1B4L/9NhDP/So82/0eZOf9GoTv/Rak8/0SwPv9Dtz//QsA//0LJQP9B&#10;1UH/QeRB/0HuQv9B9kL/Qf1C/0L/QflE/0H0Rv9C70f/Qu9H/0LvR/9C70f/Qu9H/0LvR/9C/00p&#10;A/9KMgT/UTIG/1c2CP9cPw7/XkkW/11THf9aXiT/V2kq/1N1L/9QgTT/TY03/0qXOv9Inzz/R6c9&#10;/0auP/9FtUD/RL1B/0TGQv9D0UL/Q+JD/0PsQ/9D9UP/Q/xD/ET/Q/VH/0PvSP9E60n/ROtJ/0Tr&#10;Sf9E60n/ROtJ/0TrSf9E/00pA/9MMAT/VDEF/1k0CP9fPQ7/YUcW/2BSHf9dXCT/Wmcr/1ZzMP9T&#10;fzT/T4o4/02UO/9LnT3/SqQ//0isQP9Is0H/R7tC/0bDQ/9GzkT/Rd9E/0XqRf1F80X7RftF90b/&#10;RPBJ/0XqSv9G5Uv/R+VL/0flS/9H5Uv/R+VL/0flS/9H/04pA/9PLgT/Vy4F/10yB/9jOw7/ZUYW&#10;/2VQHf9hWST/XWQr/1pwMP9WfDX/U4c5/1CRPP9Omj//TaJA/0upQv9KsEP/SrdE/0nARf9Iykb9&#10;SNtG+kjnR/hI8kf1SPpG8Un/R+pL/0jjTP9J3k3/St5N/0reTf9K3k3/St5N/0reTf9K/08oA/9S&#10;LAT/WiwF/2EvB/9nOg7/akQV/2pOHP9nVyT/YmEr/15tMf9beDb/V4M6/1SNPf9SlkD/UJ5C/k+l&#10;RPxOrUX7TbRH+ky8SPlMx0j2S9RJ80vlSfBL8EntTPlI6Uz/SuFO/0vaT/9M01D/TdNQ/03TUP9N&#10;01D/TdNQ/03TUP9N/1AoA/9VKgT/XSkF/2UtB/9sOA3/b0IU/29LHP9sVSP/aF4q/2NpMf9fdDb9&#10;XH87+1mJP/lWkkL3VJpE9VOiRvRSqUjyUbFJ8VC5Su9Pw0vuT89L60/iS+dP7kvkT/hN30/+TtVR&#10;/0/OUv9QyVP/UMlT/1DJU/9QyVP/UMlT/1DJU/9Q/1EnA/9YJwT/YScE/2osBv9xNgz/dEAT/3RJ&#10;Gv9yUiL/blsp/WhkMPllcDb2YXs7816FQPBbjkPuWZZG7FeeSOpVpkroVK1M51O1TeVTv07jU8xO&#10;4VPfTt1T7U/YUvdR0VP9UspU/lPEVv9Tv1f/U79X/1O/V/9Tv1f/U79X/1O/V/9T/1InA/9bJQP/&#10;ZSQE/24qBv92NAv/ej0R/3pGGP94TyD7dFgo9m9hL/FrbDbtZ3Y86WOAQOZgikXkXZJI4VuaSt9Z&#10;ok3dWKpP2leyUNhWvFHVVchS0lXbU85W61PLVvZVxlb9Vr9Y/Va6Wf1Xtlr9V7Za/Ve2Wv1Xtlr9&#10;V7Za/Ve2Wv1X/1MmA/9fIgP/aSED/3MoBf97Mgr/fzsQ/4BEFvt+TB70e1Ql7nZdLelxaDTkbXI7&#10;4Gl8QdxlhUbYYo5K1F+WTdFdnVDOXKVSzFqtVMlZtlbHWcJXxlnQV8JZ5li/WfNZu1r7WbVb+1qw&#10;XftarV37Wa1d+1mtXftZrV37Wa1d+1mtXftZ/1YkA/9iIAP/bSAD/3cmBP9/MAj/hDkN/YZBFPWF&#10;SRvuglEi531aKuF4ZDLcc2461G53QdBqgEfMZolMyGSRUMVimFPDYKBVwF6oWL5dsVm7XbxbuVzJ&#10;XLdc4Fy0Xe9csF75Xatf+V2oYPlcpWH5XKVh+VylYflcpWH5XKVh+VylYflc/1giA/9lHgP/cR8D&#10;/3skA/+ELgf/iTYL+Is+Ee+LRhfoiE4e4YRXJtl+YTHReGo6y3NzQsZvfEjCbIRNvmmMUbtmk1W4&#10;ZJtYtWOjWrNhrFywYLdermDEX6xg2F+pYetfp2H3X6Jj91+fZPdfnWT4Xp1k+F6dZPhenWT4Xp1k&#10;+F6dZPhe/1sgAv9oHAL/dB0C/34jA/+IKwX9jTQJ85A7DuqQQxTij0oa2opUJdCDXTDJfmc6w3hv&#10;Qr50eEi5cYBOtW6IUrJrj1avaZdarGefXKllqF+mZLJhpGS/YqJk0GKgZOdinmX1Yppm9WGYZ/Zg&#10;lmj2YJZo9mCWaPZglmj2YJZo9mCWaPZg/10fAv9qGgL/dxwC/4IhAv+LKQT5kTEH75U4C+aWPxDd&#10;lEcX0o5RJMqIWy/Cg2Q5vH5sQbd5dEiydXxOrnKEU6pvi1embZNbo2ubXqBqpGCdaK5jm2i6ZJlo&#10;y2WXaONklWnzZJNq9GORa/VikGv1YZBr9WGQa/VhkGv1YZBr9WGQa/Vh/18dAv9tGAL/ehsC/4Uf&#10;Av+OJwP1lS4F65k1COGcOwzWmEMWzJNPIsSNWC69h2E4toJpQbB+cUirenlOp3eAU6N0iFifcZBb&#10;m2+YX5huoWKVbatkkmy3ZpBsxmaPbN9mjm3xZYxu82SLbvRjim70Yopu9GKKbvRiim70Yopu9GKK&#10;bvRi/2EcAv9vFgL/fBoB/4geAf+RJALymSsE554xBd2gNgnRnEEVx5dNIb+RVi23jF83sYdnQKuC&#10;bkilfnZOoHt9U5x4hViYdo1clHSVX5FynmKOcahli3C0Z4lww2iHcNtnhnHuZoZy8mWFcvNkhHL0&#10;Y4Ry9GOEcvRjhHL0Y4Ry9GOEcvRj/2MaAv9xFQH/fxgB/4ocAfyUIQLunCcC46IsA9ikMgjMn0AU&#10;w5pLILqVVSyzkF03rItlP6WHbEegg3NNm4B7U5Z9gleSeopcjniSYIp2m2OHdaVmhHSxZ4J0wGiA&#10;dNVogHXsZ3928mZ/dfNlf3XzZH9182R/dfNkf3XzZH9182R/dfNk/2UZAv90FAH/gRcB/40aAfmX&#10;HgHroCMB36YmAtKnMAfIoz4Tv55JH7aZUyuulFs2p49jP6CLakabh3FNlYR4UpCBf1eMf4dciH2Q&#10;YIR7mWOAeqNmfnmvaHt5vWl6edFpeXrqaHp68mZ6efJlennzZHp582R6efNkennzZHp582R6efNk&#10;/2cXAv92FAH/hBYB/5AXAfWbGgHnpB0B26sfAc6qLwbEpj0SuqFIHrKdUSqqmFk0opRhPpyQaEWW&#10;jG9MkIl2UouGfVeGhIVbgoKNX36Al2N6f6Fmd36saHV9u2lzfs5pc37oaHR+8WZ0ffJldXzzZHV8&#10;82R1fPNkdXzzZHV882R1fPNk/2kWAf94EwH/hxQA/5MVAPGeFQDjqBYA1a4bAcqtLQbAqTsRtqVG&#10;Ha2hUCmlnFgznphfPJeUZkSQkW1Li450UYaMe1aBiYNbfIeLX3iGlGJ0hJ9lcYOqZ2+DuGltg8tp&#10;bYPmaG6D8mZvgvJlcIHzZHCB82RwgfNkcIHzZHCB82RwgfNk/2sUAf97EgH/ihIA/5YSAO2iEADe&#10;rQ4A0LEZAMWwKwW7rTkPsqlEG6mlTiegoVYymZ1eO5KaZEOLl2tKhpRyUICSeVV7j4Bad42JXnKM&#10;kmFuipxka4moZ2mJtmhnichoZ4njZ2iJ8mZph/NlaobzZGqG82RqhvNkaobzZGqG82RqhvNk/24S&#10;Af9+EAD/jRAA95oOANunCgDTsAsAyrQWAMC0KQS2sTcOra5DGqSqTCWbplUwk6NcOYygY0GGnWlI&#10;gJpwTnuYd1N2ln5YcZSGXGySkGBokZpjZZCmZWOQtGZhkMZmYZDhZmGQ8mVjjvNkZIz0Y2SM9GNk&#10;jPRjZIz0Y2SM9GNkjPRj/3EQAf+CDwD/kQ0A3p8JANOqCQDMswkAxLgTALq4JgOxtjUMp7NBGJ6v&#10;SiOWrFMujqlaN4emYT+ApGdGeqFuTHWfdVFwnXxVa5yEWmaajl1jmZhgX5ikYl2YsmRbmMNkW5je&#10;Y1uY8GNclfViXpP1Yl6T9WJek/ViXpP1Yl6T9WJek/Vi/3UOAP+GDQDrlggA1aMHAMytCADFtgcA&#10;vbwRALS9IwKruzIKobk/FZi2SCCQs1EriLBYNICuXzx6q2ZDdKlsSG+oc05qpnpSZaWCVmGjjFpd&#10;opZcWqKiX1ehsGBWocFgVaLcYFWh72BWn/dfV5z3X1ec919XnPdfV5z3X1ec919XnPdf/3oMAP2L&#10;CQDamwQAzqcGAMSwBgC8uQQAtcEOAKzCIAGkwTAImr88E5G9Rh2Juk8ngbhWMHq2XThztGQ/brJq&#10;RGixcUlksHlNX66BUVutilRYrZVXVKyhWVKsr1tQrMBbUKzaWk+r7ltPqvpbUab6W1Gm+ltRpvpb&#10;Uab6W1Gm+ltRpvpb/4AJAOGSAQDRoAQAxqsFALy0BACzvQMAq8cLAKTJHAGcyCwGk8c5D4rFRBmB&#10;w00jesFULHO/WzNtvmI5Z7xpPmK7cENeundHWrmAS1a5iU5TuJRQULigUk24rlRMuL9US7nYVEu3&#10;7VRKtvlVSrP+Vkqz/lZKs/5WSrP+Vkqz/lZKs/5W+ocCANaYAADJpQMAva8DALO4AQCpwgQAoc0I&#10;AJrQFgCS0CgEis82DIHOQRV5zEoecstSJmzKWi1myWEyYchoN1zHbzxYxnY/VcZ/Q1HFiUVOxZRI&#10;S8WgSknFrktIxb9LR8bYS0fF7UtGw/lNRcL/TkXC/05Fwv9ORcL/TkXC/05Fwv9O35AAAMyfAAC/&#10;qgEAs7MBAKm9AgCfxwUAltIJAI7aEgCI2yQCgNoyCHjZPhBx2EgYatdQH2TWWCVf1V8qW9RnL1fU&#10;bjNT03Y2UNN/OUzTiDtK05Q+R9OgP0XUrkBE1L9BQ9XYQETT7EBC0vZCQdH+REHR/kRB0f5EQdH+&#10;REHR/kRB0f5E0ZgAAMOlAAC1rgAAqbgAAJ7DAgCUzQYAitkKAITjGAF95CYDdeQyCG7jPA9n40UV&#10;YeNNG1zjVSBX410kVONkJ1DiaypN4nMtSuN8MEjjhjJF45A0Q+OcNUHkqTZA5Lg3P+XLNz/l5Dc/&#10;4/M2PeL7OD3i+zg94vs4PeL7OD3i+zg94vs4xqEAALerAACqtAAAnr4AAJPJAgCI1AYAf+4OAHnt&#10;GwFx7ScDau4yCGTuOw1e7kMTWO5LF1PuUhpQ71keTO9gIEnvZyNH728lRPB3J0HwgCk/8IoqPfGV&#10;LDvxoS058q4uOPK+Lzfz0C838+cvNvHzLzbx8y828fMvNvHzLzbx8y828fMvuacAAKuwAACfuwAA&#10;ksYAAIbQAQB73QUAdPcRAG33HAFm+CYDX/gvBlr5OApU+UAOUPpHEUz6ThRI+1UWRftbGEL7YhpA&#10;/GgcPfxwHTr9eB84/YIgNv2NIjT+mCMy/qQkMf+xJTD/vyYv/88mLv/jJi7/4yYu/+MmLv/jJi7/&#10;4yYu/+Mmra0AAJ+3AACSwgAAhs0AAHnaAABw8ggAaP8RAGH/GgFa/yMDVP8rBE//MwZK/zsIRv9C&#10;C0P/SQ1A/08OPf9VEDr/WxE4/2ETNf9oFDP/bxUw/3gWLv+CFyz/jRkq/5kaKf+kGij/rxsn/7oc&#10;Jv/HHCb/xxwm/8ccJv/HHCb/xxwm/8ccobQAAJO/AACGygAAeNYAAGziAABj/AcAXP8PAFX/FgFP&#10;/x4CSf8mA0T/LgRA/zQFPP87Bjn/QQc2/0YIM/9MCDH/UQku/1cKLP9dCir/ZAso/2wMJf91DSP/&#10;fw4h/4oPIP+VEB7/oBAe/6gRHf+xER3/sREd/7ERHf+xER3/sREd/7ERlbwAAIbHAAB50wAAa+AA&#10;AF7tAABW/wMAT/8MAEn/EgFD/xkBPv8gAjn/JwM1/y0DMv8zBC7/OAQr/z0FKP9CBSb/RwUk/0wG&#10;Iv9RBiD/VwYd/14HG/9lBxn/bggX/3gIFf+DCBP/jQkT/5YJEv+eCRL/ngkS/54JEv+eCRL/ngkS&#10;/54J/0ItA/9CMgT/SDIE/0w2Bv9OPAj/UEcO/1BSFf9OXxr/S2sf/0h3JP9Fgyf/Qo4q/0GXLP8/&#10;oC7/P6cv/z6uMP89tTH/Pbwy/zzFMv88zjP/O98z/zvqNP878zT/O/s0/zz/M/48/zP8Pf809j//&#10;NfU//zX1P/819T//NfU//zX1P/81/0MsA/9EMAT/SjAE/040Bv9ROgj/U0YO/1JRFf9RXRr/Tmkg&#10;/0t0JP9IgCj/RYsr/0OVLf9CnS//QaUw/0CsMf8/szL/P7oz/z7CNP8+zDT/Ptw1/z3oNf898TX/&#10;Pvo1/T7/Nfs//zT4P/828kH/N/BB/zfwQf838EH/N/BB/zfwQf83/0QsA/9HLgP/TS4E/1EyBf9U&#10;OQj/V0QO/1ZPFf9UWhv/UWYg/05yJf9LfSn/SIgs/0aSLv9FmzD/RKIy/0OpM/9CsDT/Qrc1/0G/&#10;Nv9ByTb/QNc3/0DlN/1A8Df6QPg390H/NvZB/zfyQf847EP/OepE/znqRP856kT/OepE/znqRP85&#10;/0UrA/9JLAP/UCwE/1UvBf9ZNwj/XEIO/1tNFf9YVxv/VmMg/1JvJf9Peir/TIUt/0qPMP9ImDL/&#10;R580/0amNf9FrTb/RbQ3/0S8OP5Exjj8RNI5+UPiOfZE7jnzRPc58UT/Oe9E/zrrRf875Eb/PONG&#10;/zzjRv8840b/PONG/zzjRv88/0YrA/9NKQP/VCkE/1ksBf9eNQf/YUAN/2FKFP9eVBr/Wl8g/1dr&#10;Jv9Udir/UYEu/06LMf5MlDT8S5w1+0qjN/pJqjj4SLE590i5OvZHwjv1R8078kffO+5H7DvrSPY7&#10;6Uf/PedH/z7hSP8/2kr/QNhK/0DYSv9A2Er/QNhK/0DYSv9A/0cqA/9QJwP/WCYD/14qBP9jMwf/&#10;Zj0N/2ZHE/9kURr/YFsg/1xnJv1Zciv6Vn0v+FOHM/ZRkDX0UJg38k6fOfFNpjvvTK087ky1PexL&#10;vj3rS8o+6UvcPuVM6j3iS/U/30v+QdxK/0LUTP9DzU3/Q8tO/0PLTv9Dy07/Q8tO/0PLTv9D/0oo&#10;A/9UJAP/XCMD/2MoBP9oMAb/bDsL/2xEEv9qThn+Zlgf+WFiJfVebSvyW3gw71iCNOxWizfqVJQ5&#10;6FObO+ZRoz3lUao+41CyP+FPu0DgT8dA3k/YQdlP6EHUT/RD0E7+Rc5O/0bIUP9GwlH/R8BR/0fA&#10;Uf9HwFH/R8BR/0fAUf9H/00lAv9XIQL/YCAD/2gmA/9uLgX/cjgK/3JBEP1wSxf3bVQd8mheJO1k&#10;aSrpYXQw5V5+NOJbhzjgWY873VeXPttVn0DYVKZC1VOuQ9JSt0TQUsJFzlLQRstS5UbIUvJIxVL9&#10;ScJS/0q8VP9Kt1X/SrZV/0q2Vf9KtlX/SrZV/0q2Vf9K/1AjAv9bHgL/ZB4C/20kA/9zKwT/dzUI&#10;/ng+DvZ3RxTwdFAb6m9aIuRrZSngZ28v22N5NdZggjrSXYo+z1uSQcxZmkPKWKFFyFepR8ZWsknE&#10;VrxKwlXJS79V30u8Vu5MuVb6TbdW/02yWP9Nrln/TaxZ/02sWf9NrFn/TaxZ/02sWf9N/1MgAv9e&#10;HAL/aBwC/3EiAv94KAP/fDEH+H46C/B9QxHpekwY4nZXH9xyYSjUbWsvz2l0NstlfTvHYoVAxGCN&#10;Q8FelUa/XZxIvFukS7parUy4WbdOtlnDT7RZ1U+xWupQrlr3UKxa/1CoW/9QpFz/UKRd/0+kXf9P&#10;pF3/T6Rd/0+kXf9P/1YeAv9hGQL/bBoC/3UgAv98JQP9gS4F84Q3CeqEPw7igUgV231THdF3XSfL&#10;cmcwxm5wN8JqeDy+Z4BBumWIRbdjkEi0YZhLsl+fTa9eqE+tXbJRq12+UqldzlOmXeVTpF70U6Je&#10;/1OfX/9SnGD/Uptg/1KbYP9Sm2D/Uptg/1KbYP9S/1gcAv9kFwH/cBkB/3kdAf+AIwL4hioD7Yky&#10;BuSKOwrciEUS0YJQHMp9WibEeGMvvnNsN7lvdD21bHxCsmqERq5njEqrZZNNqGSbT6VipFKjYa5U&#10;oWG5VZ9hyFadYeFWm2LxVZli/VWXY/9UlWT/VJRk/1OUZP9TlGT/U5Rk/1OUZP9T/1oaAv9nFQH/&#10;cxcB/30bAf+EIAHziiYC6I4uBN+QNgfUjEERy4dNG8SCVya9fWAvt3hpNrJ0cT2ucXhCqm6AR6Zs&#10;iEqjao9OoGiYUZ1noFOaZqpVmGW1V5VlxFiUZdtYkmbvV5Fm/FePZ/5Wjmf+VY1o/lWNaP5VjWj+&#10;VY1o/lWNaP5V/1wYAf9pEwH/dhYB/4AZAf2IHQHvjiIB5JMpAtqUMQbOkD8PxotLGr6GVSW3gV4u&#10;sX1mNqx5bjyndnVCo3N9R59whEucboxOmGyUUpVrnVSSaqdXkGmyWY1pwFqMadVaimrsWYpq+liJ&#10;a/1Xh2v9Vodr/laHa/5Wh2v+Vodr/laHa/5W/14XAf9sEgH/eBQB/4MXAPmLGgDrkh0B4JgjAdOY&#10;LwXKlD0OwY9JGbmKUySyhlstrIFkNaZ+azyhenJCnXd6R5l1gUuVc4lPkXGRUo5vmlWLbqRYiG2v&#10;WoZtvVuEbdBbg27pWoNu+FmCb/xYgm/9V4Jv/VeCb/1Xgm/9V4Jv/VeCb/1X/2AVAf9uEQH/exMA&#10;/4YUAPaPFgDnlhgA25wcAM+bLQTFlzsNvJNHGLSOUSOtilksp4ZhNKGCaTucf3BBl3x3RpN5fkuP&#10;d4ZPi3WOUohzl1WEcqFYgnGsWn9xulx+ccxcfXLnW31y9lp8cvxZfHL8V3xy/Vd8cv1XfHL9V3xy&#10;/Vd8cv1X/2IUAf9xEQH/fREA/4gSAPKSEgDjmhIA1Z8ZAMqeKwTBmzkMuJdFF7CSTyKpjlgroopf&#10;M5yGZzqXg25AkoB1RY1+fEqJfIROhXqMUoJ4lVZ+d59Ye3aqW3l1uFx3dcpcd3blXHd39Vp3dvtZ&#10;d3b8WHd2/Fd3dvxXd3b8V3d2/Fd3dvxX/2QSAf9zEAD/gBAA/4sQAO+VDgDfng0A0KIXAMahKQO9&#10;njcLtJpDFqyWTSCkklYqnY5eMpeLZTmSiGxAjYVzRYiDekqEgIFOgH+KUnx9k1V4fJ1YdXuoW3N6&#10;tlxxesdccXriXHF781pxe/tZcnr8WHJ6/FhyevxYcnr8WHJ6/FhyevxY/2cRAf91DwD/gw4A9I4N&#10;ANuZCgDUoQsAzKQVAMKkJwO4ojYKsJ5CFaeaTB+gl1QpmZNcMZOQYziNjWo/iIpxRIOIeEl+hn9N&#10;eoSIUXaCkVVzgZtYb4CmWm1/tFxrf8Vca4DfXGuA8lprgPtZbH78WG1+/FhtfvxYbX78WG1+/Fht&#10;fvxY/2kQAf94DgD/hQwA4pIIANWbCQDOowkAx6gSAL2oJQK0pjQJq6JAE6OfSh6bm1InlJhaMI6V&#10;YTeIkmg9gpBvQ36Odkh5jH1MdYqFUHGIjlRth5lXaoakWWeFsVtlhcJbZYXcW2WF8FpmhftZZ4P8&#10;WGeD/Fdng/xXZ4P8V2eD/Fdng/xX/2wOAP97DADyiQkA2ZUGAM+eCADJpggAwasQALirIgKvqjII&#10;pqc+Ep6kSByWoVElj55YLoibXzWCmWY8fZZtQXiUdEZzkntLb5CDT2uPjFJnjpZVZI2iWGGMr1lf&#10;jMBaX4zZWV+M7llfjPtYYYr9V2GJ/Vdhif1XYYn9V2GJ/Vdhif1X/28MAP9/CQDfjQMA0pgGAMqi&#10;BgDCqQYAuq8OALKwIAGpri8Goaw8EJipRhqRp08jiaRWLIOiXTN9n2Q5d51rP3KbcURumnlIaZiB&#10;TGWXilBhlZRTXpWgVVuUrVdalL1YWZTUV1mU7FdZk/lWW5H+VVuQ/lVbkP5VW5D+VVuQ/lVbkP5V&#10;/3MJAPWEBADYkQMAzJwFAMOlBQC7rQQAs7MMAKu1HAGjtCwFm7I5DpKwRBeKrU0gg6tUKX2pXDB3&#10;p2I2caVpPGykb0FoondFZKF/SV+fiExcnpJPWJ6eUladq1NUnbxUU53RVFOd61NTnPhTVJr/U1SZ&#10;/1NUmf9TVJn/U1SZ/1NUmf9T/3gGAOGJAADQlgIAxqEDALypAwCzsAEAq7gIAKS6GACcuikDlLk2&#10;C4y3QRSEtUodfLNSJXaxWixwr2Aya65nOGatbjxiq3VAXqp9RFqphkhWqJFKU6idTVGnqk5PqLpP&#10;TqjPT06n6U9NpvdPTaX/T06k/09OpP9PTqT/T06k/09OpP9P+n8AANiOAADJmwEAvqUCALStAQCr&#10;tQAAob8EAJvBFACUwSUCjMAzCIS/PhF8vUgZdbxQIW+6WCdquV8tZbhlMmC3bDZctnQ6WLV8PlW0&#10;hUFRtJBETrOcRkyzqUhKs7lISbTOSEmz6UhIsfZJSLD/Skiw/0pIsP9KSLD/Skiw/0pIsP9K4oYA&#10;AM6UAADCoQAAtqkAAKuxAAChugEAmMMFAJDJEACKySABg8kvBXvIOw10x0UUbsZOG2jFViFjxF0n&#10;XsNkK1rCay9WwXIzU8F7Nk/AhDlMwI88SsCbPkfAqD9GwLhARcDNQEXA6D9EvvZBQ73/QkO8/0ND&#10;vP9DQ7z/Q0O8/0NDvP9D1o0AAMabAAC4pQAAra4AAKK2AACYvwIAjcgGAIPRCwB/0hoAedIqA3LS&#10;Nwhs0UIPZtFLFWHQUxpcz1sfWM9iI1TOaSdRznEqTc56LUrOgzBIzo4yRc6aNEPOqDVCzrg2Qc/N&#10;NUHO6DVAzfU3P8v+OT7L/zk+y/85Psv/OT7L/zk+y/85ypYAALyiAACvqgAAo7MAAJi8AACNxgMA&#10;gs8HAHjZCwBz3hgAbt4mAmjeMwVi3j4KXd5ID1neUBRV3lgXUd5gG07eZx5L3W8gSN54I0begSVD&#10;3ownQd6YKT/epio+37UqPeDIKj3f4yo83fErO9z7LTrc/S463P0uOtz9Ljrc/S463P0uwJ8AALGn&#10;AACksAAAmLoAAI3DAACBzQIAdtcHAG7oDwBp6BsBY+gnAl7pMgVY6TsIVOlEDE/qTA9M6lMSSepb&#10;FUbqYhdE62oZQetyGz/rex0864YeOuyRIDjsniE37awiNu27IzXuzyM07uYjNOv1IzTr+CM06/gj&#10;NOv4IzTr+CM06/gjs6UAAKatAACZtwAAjcEAAIDLAAB11QEAaeEGAGTzEQBe8xwBWfQmAlT0MARP&#10;9TgGS/VACEf2RwpE9k4MQfdVDj/3XA8892MROvhqEzf4cxQ1+H0WM/mIFzH5lBgv+qEZLvqvGi37&#10;vhos+88bK/vnGyv76xsr++sbK/vrGyv76xsr++sbqKoAAJq0AACNvwAAgMkAAHTTAABn3gAAXvII&#10;AFn+EQBT/xoBTv8jAkn/KwNF/zMEQf86BT7/QQY7/0cHOP9OCDX/VAkz/1oJMf9hCi//aQss/3IM&#10;Kv99DSj/iA4m/5UPJf+hECT/rhEj/7oSIv/KEiL/0BIi/9ASIv/QEiL/0BIi/9ASnLIAAI68AACB&#10;xwAAc9EAAGfdAABZ4wAAU/0GAE3/DgBI/xYAQ/8eAT//JgI6/y0CN/8zAzP/OQMw/z8ELv9EBCv/&#10;SgUp/1AFJ/9WBiT/XQYi/2UHIP9uBx3/eQgb/4UIGv+SCRn/ngkY/6gJF/+zCRf/twkX/7cJF/+3&#10;CRf/twkX/7cJkLoAAILFAAB00AAAZ9wAAFjjAABN8AAAR/8CAEL/DAA8/xEAOP8YATT/HwEw/yUB&#10;LP8rAin/MAIl/zUCI/86AiD/PwMe/0QDHP9JAxn/TwMX/1YEFf9eBBL/aAQR/3IFD/9+BQ7/igUO&#10;/5QFDf+eBQ3/ogUN/6IFDf+iBQ3/ogUN/6IF/zkvAv88MAP/QTED/0Q0BP9EOgb/REUI/0VRDP9D&#10;XRH/QWkW/z52Gf88gRz/Oowe/zmWIP84niH/N6Uj/zerI/82siT/Nrkl/zbAJf81yib/Ndcm/zXl&#10;Jv817yb/Nfgm/zb/Jv42/yb8Nv8m/Db/J/o2/yj6Nv8o+jb/KPo2/yj6Nv8o/zkvAv8+LwP/RC8D&#10;/0YyBP9IOAb/SEMI/0hPDf9HWxL/RGcW/0JzGv8/fx3/PYof/zyTIf87myP/OqIk/zmpJf85sCb/&#10;OLYm/zi+J/84xyf/ONMo/zjjKP847Sj+OPco+zj+J/k5/yf4OP8p+Dj/KvY4/yr2OP8q9jj/KvY4&#10;/yr2OP8q/zovAv9BLAP/RiwD/0ovBP9MNwX/TUEI/0xMDf9LWBL/SGQX/0ZwG/9DfB7/QYcg/z+Q&#10;I/8+mCT/PaAl/z2mJv88rSf/PLQo/zu7Kf87xCn/O88p/jvgKvs76yr4O/Up9jz+KfQ8/yrzO/8r&#10;8jv/LO87/y3vO/8t7zv/Le87/y3vO/8t/zwtAv9EKQL/SikD/04sBP9RNAX/Uj4I/1JKDf9QVRL/&#10;TWEX/0ptG/9IeB//RYMi/0ONJP9ClSb/QZ0n/0CjKP9Aqin+P7Eq/T+4K/w/wSv6P8sr9z/cLPU/&#10;6SzxP/Qr7z/9LO0//y3sPv8v6z7/MOc//zDnP/8w5z//MOc//zDnP/8w/0AqAv9IJgL/TiYD/1Ip&#10;A/9WMgX/VzwH/1dHDP9VURL/Ul0X/1BpHP9NdCD/Sn8j/UiJJvtHkSj6Rpkp+EWgKvdEpyv1RK0s&#10;9EO1LfNDvS3yQ8gu8EPXLuxD5y7pRPMt5kP8MORC/zHjQv8y4UL/M9xD/zTcQ/803EP/NNxD/zTc&#10;Q/80/0MnAv9LIwL/UiIC/1gnA/9cLwT/XTkH/15DDP9bThH/WFgX/lVkHPpSbyD3UHok9E2EJ/JM&#10;jSnwSpUr70mcLe1Joy7sSKov6kexL+lHujDnR8Uw5kfSMOJI5TDfR/Iy20f7NNhG/zXVRv820kb/&#10;N81I/zfNSP83zUj/N81I/zfNSP83/0YkAv9PIAL/Vh8C/10kA/9hLAT/YzUG/2RAC/9iShD6XlQW&#10;9VtfHPFYayDuVXUl61N/KOhRiCvmT5Et5E6YL+JNoDDhTKcx30yuMt1LtzPbS8I02UrPNdVL5DXQ&#10;S/A2zUr7OMpK/zrISv86xkv/O8FM/zvBTP87wUz/O8FM/zvBTP87/0ohAv9THQL/WxwC/2IiAv9n&#10;KQP/aTIF/2o8CfloRg/yZVAV7WFbGuheZiDkW3El4Vh7Kd5WhCzbVIwv2FKUMtRRmzTSUKM10E+q&#10;N85OsjjMTrw5yk7JOshO3TrET+07wU75Pb5O/z28Tv8+uk//PrZQ/z62UP8+tlD/PrZQ/z62UP8+&#10;/00eAv9WGgH/XxoB/2cgAv9sJgL/by4E+XA4B/JvQgzrbEsS5WlXGd9lYh/aYWwl1F12KtBbfi/N&#10;WYcyylePNchWljfGVJ05xFOlO8FTrTy/Urc+vVLDP7xS0z+5Uug/tVL2QbNS/0GxU/9Br1P/QaxU&#10;/0GsVP9BrFT/QaxU/0GsVP9B/1AcAf9aFwH/ZBgB/2wdAf9xIwL9dSoD83YzBet2PQrjc0cP3G9T&#10;F9RrXh/OZmcmymNxK8ZgeTDCXoE0v1yJN71akTq6WZg8uFigPrZXqEC0VrJCsla9Q7BVzEOtVuNE&#10;q1bzRKhX/kSnV/9EpVj/RKJY/0SiWP9Eolj/RKJY/0SiWP9E/1MZAf9dFAH/aBYB/3AaAf92IAH3&#10;eiYC7XwuA+R8OAfcekQN0nVPFstwWh7GbGMmwWhsLL1mdTG5Y301tmGEObNfjDywXZQ/rlybQatb&#10;pEOpWq1Fp1q4RqVZx0ejWt5HoVrvR59b/EedW/9Hm1z/Rppc/0aaXP9Gmlz/Rppc/0aaXP9G/1UX&#10;Af9gEgH/axQB/3QXAP96HAHyfyIB54EpAt6CMwTTf0AMy3pMFcR2Vh6+cWAluW5oLLRrcTKxaHk2&#10;rWaAOqpkiD2nYo9ApWCXQ6JfoEWfXqlHnV60SZtdwkqZXdZKl17sSpZf+kmVX/9Jk2D/SJJg/0eS&#10;YP9HkmD/R5Jg/0eSYP9H/1gVAf9jEQH/bhIA/3cVAPt+GADtgx0A4ocjAdaHLgPMgz0LxX9JFL17&#10;Ux23dl0lsnNlLK1vbTKpbXU3pmp8O6JohD6fZoxBnGWURJljnEeXYqZJlGKwS5JhvkyQYdBMj2Lo&#10;TI5j+EuNY/9KjGT/SYtk/0mLZP9Ji2T/SYtk/0mLZP9J/1oTAf9mEAD/cREA/3oSAPeCFADohxcA&#10;3YscANCLLAPHiDsKv4RHE7h/URyxe1okrHdiK6d0ajGjcXI2n295O5ttgD+Ya4hClWmQRZJomUiP&#10;ZqJKjGatTIpluk2IZcxOh2bmToZn9kyGZ/9LhWj/S4Ro/0qEaP9KhGj/SoRo/0qEaP9K/1wSAf9o&#10;DwD/dBAA/30QAPOFEADkixEA1o8XAMuOKgLCjDgJuohEErOETxusf1gjp3xgK6F4aDGddW82mXN2&#10;O5VxfT+Sb4VCjm2NRYtslkiIa6BLhWqqTYNpt06BachPgGrjT4Br9E5/a/9Mf2v/S39r/0t/a/9L&#10;f2v/S39r/0t/a/9L/14QAf9rDgD/dg4A+4ANAOqIDQDbjwwA0JIVAMeSJwK+jzYItoxCEa6ITRqo&#10;hFYiooBeKpx9ZTCXemw1k3dzOo91ez6Mc4JCiHKLRoVwk0mCb51Mf26oTn1utU97bcZQem7gUHlv&#10;8k55b/5NeW//THlv/0t5b/9LeW//S3lv/0t5b/9L/2APAP9tDQD/eQwA7oMLANuLCQDUkQoAzJUT&#10;AMKVJQK5kzQHsY9BEKqMSxmjiFQhnYRcKZeBYy+Sfmo1jnxxOYp6eD2GeIBCg3aIRX91kUl8c5tM&#10;eXKmTnZys1B1csNQc3LdUHRz8E90c/1NdHP/THRz/0x0c/9MdHP/THRz/0x0c/9M/2IOAP9vDAD8&#10;ewoA3oYGANWOCADPlAkAx5gRAL6YIwG1ljIGrZM/D6aQSRifjFIgmIlaKJOGYS6Og2g0iYFvOYV/&#10;dj2BfX5BfXuGRXp5j0l2eJlMc3ekTnF3sVBvdsFQbnfZUG53709ud/xObnf/TW93/0xvd/9Mb3f/&#10;TG93/0xvd/9M/2QNAP9yCgDwfgYA2ogFANCQBwDKlwgAwpsQALmbIQGxmjAGqZc9DqGURxeakVAf&#10;lI1YJ46LXy2JiGYzhIZtOICEdD17gntBeICERXR/jUhxfZdLbXyiTmt8r09pe75QaHzVUGh87U9p&#10;fPtOaXz/TWp7/0xqe/9Manv/TGp7/0xqe/9M/2YKAP91CADhgQIA1IsFAMuTBgDEmgYAvZ4OALWf&#10;HwGsni4FpJs7DJ2YRRWWlU4ej5NWJYmQXSyEjmQyf4trN3qKcjx2iHlAcoaBRG+Fikdrg5VKaIKg&#10;TWWBrE5jgbxPYoHRT2KB605jgflNY4H/TGSA/0tkgP9LZID/S2SA/0tkgP9L/2kIAPt4BADchAEA&#10;z48EAMaXBQC/nQUAt6EMAK+jHACnoiwEn6A5C5ieQxSRm0wciphUI4SWXCp/lGIwepJpNXWQcDpx&#10;jnc+bY1/QmmLiEZlipJJYomeS1+Iqk1eiLpOXIjOTl2I6U1dh/hMXYf/S16G/0tehv9LXob/S16G&#10;/0tehv9L/20FAOp8AADViAAAypIDAMGaAwC5oAMAsaYJAKmnGQCipykDmqU2CZKjQRKLoUoahJ9S&#10;IX6dWih5m2AudJlnM2+XbjhrlnU8Z5R9QGOThkNgkZBGXJGcSVqQqUtYkLhMV5DMTFeQ50tXj/dK&#10;V47/SliO/0lYjv9JWI7/SViO/0lYjv9J/3EBAOCAAADPjAAAxJYCALueAgCypAAAqaoFAKKsFQCb&#10;rCYClKs0B4yqPw+FqEgXfqZQHnikWCVzol4rbqFlMGqfbDRlnnM5YZ17PF6bhEBamo5DV5maRVSZ&#10;p0dSmbZIUZnKSFGY5khRl/VIUZf/R1GW/0dRlv9HUZb/R1GW/0dRlv9H9ncAANiFAADJkQAAv5sB&#10;ALSiAACrqAAAobAAAJqyEQCUsyIBjbIwBYWxPAx+r0YUeK5OG3KsViFtq1wnaKljLGSoajBgp3E0&#10;XKZ5OFilgjtVpIw+UaOYQE+jpUJNo7RDTKPIQ0yj5ENLofRDS6D/REug/0RLoP9ES6D/REug/0RL&#10;oP9E430AAM+LAADClgAAt58AAK2mAACjrQAAmbUAAJC5DgCLuh4BhLotA325OQl3uEMQcbZMF2u1&#10;Ux1mtFoiYrNhJl6yaCtasW8uVrB3MlOwgTVPr4s4TK+XOkqupDxIrrM9R67HPUeu4zxGrfM9Rqv+&#10;PkWr/z9Fq/8/Rav/P0Wr/z9Fq/8/2oMAAMeRAAC7nAAAr6QAAKWrAACasgAAkLoBAIbBCQCBwhgA&#10;e8IoAnXCNQZvwUAMacBJEmS/URdfvlgcW75fIFe9ZiRUvG4nUbx2Kk27fy1Ku4owSLuWMkW7ozRD&#10;u7I0QrvFNUO74jRCufM1Qbj9N0C3/zdAt/83QLf/N0C3/zdAt/83zosAAL+YAACyoQAAp6kAAJyw&#10;AACRuAAAhsACAHvIBwB0yxIAcMwiAWvLMANmyzwHYctFDFzKThFYylYVVMpdGVHJZBxOyWwfS8l0&#10;IkjIfiRFyIgnQ8iVKEHIoio/yLErPsnEKz7J4So+x/IrPcb8LTzF/y48xf8uPMX/LjzF/y48xf8u&#10;xJMAALafAACppgAAna4AAJK3AACGvwAAe8cDAHDPBwBn1g0AZNcaAGDYKgFc2DYDWNhBBlTYSgpQ&#10;2FINTdhaEErXYhNH12kWRddyGELXfBpA2IccPdiTHjzYoR862bAgOdnDIDnZ3yA51+8gONX5IjfU&#10;/yM31P8jN9T/IzfU/yM31P8juZwAAKukAACfrAAAk7UAAIe+AAB7xgAAcM4DAGXWBwBd4w4AWuMb&#10;AFbjJwFS5DICTuQ8BErkRAZH5U0IReVVCkLlXAxA5WQOPuZsEDvmdhI55oAUN+eMFTXnmRY056gX&#10;Mui4GDLozBgx6OUYMeb0GDHl/Bgx5fwYMeX8GDHl/Bgx5fwYrqIAAKGqAACUswAAiL0AAHvGAABv&#10;zgAAY9YBAFjeBQBU7hAAUe8bAE3vJgFJ8C8CRfA4A0HxPwQ+8UcFPPJOBjryVQc38lwINfNkCTPz&#10;bQox9HcML/SCDS30jw4r9Z0PKvarECn2vBAo9s4RJ/fmESf18REn9fERJ/XxESf18REn9fERo6gA&#10;AJayAACIuwAAe8UAAG/OAABi1wAAVt4AAE7wBwBK+hAARvsZAEL7IgE//CoBO/0yAjj9OQI1/j8D&#10;Mv5GAzD/TAQu/1MFK/9aBSn/YgYn/2sGJP92ByP/gggh/5AIIP+dCR//qwke/7oJHf/JCRz/3Qkc&#10;/90JHP/dCRz/3Qkc/90JmLAAAIq6AAB8xAAAb80AAGLYAABV3gAASeQAAET7BQA//w4AO/8VADj/&#10;HAA0/yQBMf8rAS3/MQEq/zYCJ/88AiX/QgIj/0gCIP9OAx7/VQMc/10DGf9nBBf/cgQV/38EFP+M&#10;BRP/mgUS/6YFEf+yBRH/vAUR/7wFEf+8BRH/vAUR/7wFjLgAAH3CAABvzAAAYtgAAFTfAABH5QAA&#10;PvEAADn/AQA0/wsAMP8QACz/FgAp/xwAJv8iACL/JwEf/ywBHP8xARr/NgEY/zwBFf9BARP/SAIR&#10;/08CEP9XAg3/YQIM/2wCCv95Agn/hgMI/5IDB/+dAwb/pQMG/6UDBv+lAwb/pQMG/6UD/zExAv82&#10;LgL/Oi8C/zsyA/87OQT/O0MF/zlPB/84XAr/NmgN/zR0EP8ygBL/MYsU/zCUFv8wmxf/L6IX/y+o&#10;GP8urxn/LrUZ/y68Gf8uxRr/Ls8a/y7gGv8u6xr/LvQa/y78Gvwv/xn7L/8a+i7/G/ou/xz6Lv8c&#10;+i7/HPou/xz6Lv8c/zMvAv85LAL/PS0C/z4wA/8/NgT/P0EF/z1NB/88WQr/OmUO/zhyEf82fRP/&#10;NYgV/zSRF/8zmRj/M6AZ/zKmGf8yrBr/MbMa/zG6G/8xwhv/Mcwb/zHdG/8x6Rv9MfMb+jL7G/gy&#10;/xv3Mv8c9jH/HfUx/x71Mf8e9TH/HvUx/x71Mf8e/zUsAv88KgL/QCoC/0ItA/9DNAT/RD8F/0JK&#10;B/9BVgr/P2IO/z1uEf87ehT/OYQW/ziOGP83lhn/Np0a/zakG/81qhz/NbAc/zW3Hf81vx3/Nckd&#10;/DXYHfo15x33NfEd9DX6HfI1/x7xNf8f8DX/IO80/yHvNP8h7zT/Ie80/yHvNP8h/zgqAv8/JwL/&#10;QyYC/0YpAv9JMgP/STwF/0hHB/9GUwv/RF8P/0JqEv9AdhX/PoAY/zyKGf88khv/O5oc/TqgHfw6&#10;px37Oa0e+jm0H/k5vB/4OcYf9jnTH/I55B/vOfAf7Dr6H+o5/yHpOf8j6Dn/JOc5/yTnOf8l5zn/&#10;Jec5/yXnOf8l/zwnAv9DIwL/SCIC/0wmAv9PLwP/UDkF/05DB/9MTwv/SlsP/0hmE/9FcRb8Q3wZ&#10;+kKGG/hBjhz2QJYe9T+dH/M/oyDyPqog8T6xIfA+uSHuPsMh7T7PIeo+4iHmP+8h4z75I+E9/yXf&#10;Pf8n3j3/KNw9/yjcPf8o3D3/KNw9/yjcPf8o/z8jAf9HIAH/TB4B/1EkAv9VLAP/VjUE/1U/Bv9T&#10;Sgr+UFYP+k5iE/ZLbRfzSXca8EeBHO5Gih7sRZIg60SZIelDoCLoQ6cj5kOuI+VCtiTkQsAk4kPM&#10;JN9D4CTbQ+0l1kL4KNNC/yrRQv8rz0H/K85B/yzOQf8szkH/LM5B/yzOQf8s/0MgAf9KHAH/UBsB&#10;/1chAf9bKAL/XDID/1s7BvxZRgn2VlEO8VRdE+1RaBfpT3Ia5k18HeRLhSDiSo4h4EmVI95InCTc&#10;R6Mm2kerJ9hGsyjVRrwo00bIKdFG3CrNR+wqyUb3LMdG/y7ERv8vw0b/L8JG/y/BRv8vwUb/L8FG&#10;/y/BRv8v/0YdAf9OGAH/VhgB/1weAf9gJQL/Yi0D/GI3BfRgQQjuXUwN6FpYEuNYYxffVW4b21J3&#10;H9hQgCLUT4kk0U2QJ89MlyjNTJ4qy0umK8lKrSzHSrctxkrCLsRK0S/BS+cvvUr0MbtK/zK4Sv8y&#10;t0v/M7ZL/zO2S/8ztkv/M7ZL/zO2S/8z/0oaAf9SFQH/WhYB/2EbAf9mIQH+aCkC9GgyA+xnPAbl&#10;ZEgL32FUENleXhfSW2kczlhyIMtWeyTIVIMnxVKLKsNRkizBUJkuv0+hL71PqDG7TrEyuU68M7dO&#10;yjS1TuE0sk7xNa9P/TatT/82rE//NqtP/zarT/82q0//NqtP/zarT/82/00XAf9VEgH/XxQA/2YY&#10;AP9rHQH4bSQB7W4sAuVtNgTda0MI1GdPEM1kWhfIYGQdxF1tIsFbdia9WX4pu1eFLLhWjS+2VZQx&#10;tFScM7JTpDSwUq02rVK3N6xSxTiqUto4p1LtOaVT+jmjU/85olP/OaFU/zihVP84oVT/OKFU/zih&#10;VP84/08UAf9ZEAD/YxIA/2oUAP9vGQDych8A5nQmAd10MQLTcT8Iy21LD8VpVhfAZmAdu2NpIrdg&#10;cSe0XnkrsVyALq5biDGsWY8zqliXNadXnzelV6g5o1azOqFWwDufVtI8nVbpPJtX+DyaV/88mVj/&#10;O5hY/zuYWP86mFj/OphY/zqYWP86/1ISAf9cDgD/ZhAA/20RAPpzFADrdxgA4HkfANR5LQLLdjwH&#10;xHJIDr5vUxa4a1wds2hlIq9lbSesY3UrqWF8L6ZfhDKjXos1oV2TN55cmzmcW6Q7mVqvPZdauz6W&#10;Wsw/lFrlP5Jb9T6RW/8+kFz/PZBc/zyPXP88j1z/PI9c/zyPXP88/1URAP9fDQD/aQ4A/3EOAPV3&#10;EADmexEA2X0YAM59KgLFezkGvndFDrd0UBWxcFkcrW1iIqhqaSelaHEsoWZ4L55kgDObYoc2mGGP&#10;OJZgmDuTX6E9kV6rP49euECNXshBi17hQYpf80CJX/8/iWD/Pohg/z6IYP89iGD/PYhg/z2IYP89&#10;/1cPAP9iDAD/bAwA+HQMAOl6DADefgwA0oEVAMiBJwHAfzYGuHxCDbJ4TRWsdVYbp3JfIqJvZiee&#10;bG4sm2p1MJdofDOUZ4Q2kWWMOY5klTyMY54+iWKoQIditUKFYsVChGLeQ4Nj8UKCY/1BgmT/QIJk&#10;/z+CZP8/gmT/P4Jk/z+CZP8//1kOAP9kCwD/bgoA6ncIANt9CADUggoAzIQSAMOFJAG7gzQFs4BA&#10;DK18SxSmeVQboXZcIZxzZCaYcWsrlG9yL5FteTOOa4E2i2qJOYhokjyFZ5s/gmamQYBmskN+ZsFE&#10;fWbZRHxn70N8Z/xBfGj/QHxo/0B8aP8/fGj/P3xo/z98aP8//1sMAP9nCQD3cQcA3noFANSABwDO&#10;hQkAx4cRAL6IIgG2hzEEr4Q+C6iBSROifVIanHpaIJd3YSaTdWgrj3NvL4txdzOIb342hW6GOoJt&#10;jz1/a5k/fGujQnlqsEN4ar9EdmrURXZr7UN2a/tCdmv/QXZs/0B2bP9Admz/QHZs/0B2bP9A/10K&#10;AP9pBwDsdAMA2nwEANCDBgDJiAcAw4oPALqLIAGyii8Eq4g8CqSFRxKdgVAZmH5YH5N8XyWOeWYq&#10;indtLoZ1dDKCdHw2f3KEOXxxjT15cJZAdm+hQnRurkRybr1FcG7RRXBv60Rwb/pDcW//QXFv/0Bx&#10;cP9AcXD/QHFw/0BxcP9A/18IAP9rBADhdgAA1H8DAMuGBQDFiwYAvo0NALWPHgCuji0Dpow6CZ+J&#10;RRGZhk4Yk4NWHo6AXSSJfmQphXxrLYF6cjJ9eHk1eneCOXd2izxzdZU/cXSfQm5zrERsc7tFa3PO&#10;RWtz6URrc/hDa3P/Qmxz/0Fsc/9AbHP/QGxz/0Bsc/9A/2EFAPpuAQDdeQAA0IICAMeJBADAjgQA&#10;uZEMALGSGwCpkisDopA4CJuNQw+UikwXjohUHYmFWyOEg2IogIFpLXx/cDF4fnc1dXx/OHF7iDxu&#10;epI/a3mdQWh4qkNmeLhEZXjMRWV450RlePdDZnj/QmZ4/0FmeP9AZnj/QGZ4/0BmeP9A/2QDAO5x&#10;AADYfAAAy4UCAMOMAwC7kQMAs5QJAKyWGAClligCnZQ2B5aSQQ6Qj0oVio1SHISLWiJ/iWAne4dn&#10;LHeFbjBzg3U0b4J9N2yBhjtpf5A+Zn6bQWN+qENhfbZEYH3JRF995UNgffZCYH3/QWF9/0Bhff9A&#10;YX3/QGF9/0Bhff9A/2cAAON0AADSfwAAx4gBAL6PAgC2lQEArpgGAKaaFQCfmiYCmJkzBpGXPwyL&#10;lUgUhZNQGn+RWCB6j18ldo1lKnKLbC5uinMyaoh7NmaHhDljho48YIWZP12EpkFbhLRCWoTHQ1qE&#10;40Jag/RBW4P/QFuD/0Bbg/8/W4P/P1uD/z9bg/8//2oAAN54AADNgwAAwowAALmTAACwmAAAp50C&#10;AKCfEgCZnyMBk54xBYydPAuFm0YSf5lOGHqXVh51ll0jcJRjKGySaixokXEwZZB5NGGOgjdejYw6&#10;WoyXPViMpD9Wi7JAVIvFQFSL4UBUivM/VYr+P1WJ/z5Vif8+VYn/PlWJ/z5Vif8+728AANZ8AADI&#10;hwAAvZEAALSYAACqnAAAoKIAAJmkEACTpSABjKQuA4WjOQl/okMPeaBMFnSfUxtvnVogapxhJWaa&#10;aCljmW8tX5h3MFuXgDRYloo3VZWVOVKVojtQlLA9T5TDPU+U3zxPk/I8T5L9PE+S/zxPkf88T5H/&#10;PE+R/zxPkf885HQAAM+BAADCjAAAuJYAAK2cAACjoQAAmKgAAJCqDQCLqxsAhasqAn6qNgZ4qUEM&#10;cqhJEm2nURhpplgcZKRfIWCjZiVdom0pWaF1LFahfi9ToIgyT5+TNU2foDdLnq84Sp7BOEme3ThJ&#10;nfA4SZz8OEmb/zlJm/85SZv/OUmb/zlJm/8523oAAMiHAAC8kgAAsZoAAKagAACcpgAAkawAAIex&#10;CACBshYAfLMmAXayMwRxsj0Ja7FHDmawTxNir1YYXq5dHFqtZCBXrGsjVKxzJlCrfClNqoYsSqqS&#10;L0ipnzBGqa0yRam/MkSq2jJEqO8yQ6f7M0Om/zNDpf80Q6X/NEOl/zRDpf800IEAAMGOAAC1mAAA&#10;qZ8AAJ6lAACTrAAAiLIAAHy5AgB2uhEAcrshAG67LgJouzoGZLpDCl+6TA5buVMSV7haFlS4YRlR&#10;t2kcTrdxH0u2eiJItoQlRbaQJ0O1nSlBtawqQLa+Kj+22Co/tO4qPrP6LD2y/y09sf8tPbH/LT2x&#10;/y09sf8tx4kAALmVAACsnQAAoaQAAJarAACKsgAAf7gAAHO/AwBqxAwAZ8UaAGPFKAFfxTUDW8U/&#10;BVfFSAlUxFAMUMRYD03EXxJKw2YVSMNuF0XDeBpCw4IcQMOOHj7DnB88w6sgO8O8ITrD1SE7wu4h&#10;OcD5Iji//yQ4v/8kOL//JDi//yQ4v/8kvZEAALCbAACkogAAmKoAAIyxAACAuQAAdb8AAGrGBABe&#10;zAgAWc8SAFfQIQBV0C4BUdA5Ak7QQwRL0EwGSdBTCEbQWwtD0GMNQdBrDz7QdRE80YATOtGMFDjR&#10;mhY20akXNdG7FzTS0hc10OwWNM/3GDPO/xozzv8aM87/GjPO/xozzv8as5kAAKahAACaqQAAjrEA&#10;AIG5AAB1wAAAascAAF7NAwBU1AgATN0NAErdGABI3iYARt4yAUTfPAJC30UDP99NBD3gVQU74F0G&#10;OeBmCDfgbwk14XoKM+GGDDHhlA0w4qMOLuKzDi7jxw4t4+MOLeDyDizf+w8s3/0QLN/9ECzf/RAs&#10;3/0QqKAAAJynAACPsAAAg7gAAHbBAABqyQAAXs8AAFPVAQBJ3AYARekPAELpGQBA6iQAPeouADrr&#10;NgE47D4BNuxGAjPtTQMx7VUDL+5dBC3uZQUr7nAFKe97BijviQcm8JcHJfCnCCTxuAgj8cwIIvLl&#10;CCLw8wgi7/UIIu/1CCLv9Qgi7/UInqYAAJGvAACEuAAAd8EAAGrJAABd0AAAUdcAAEbdAAA/6gUA&#10;PPYOADn2FwA29yAAM/coADH4MAAu+TYBK/k9ASn6RAEn+koCJftSAiP7WgIg/GMDHvxuAxz9ewMb&#10;/okEGf6YBBj/qAQX/7cEFv/IBBb/4AQW/+QEFv/kBBb/5AQW/+QEk64AAIW3AAB4wAAAaskAAF3S&#10;AABQ2QAARN8AADrkAAA19wMAMv8MAC7/EgAr/xoAKP8hACb/JwAj/y0AIP8zAB7/OQEc/z8BGf9F&#10;ARf/TQEV/1UBE/9fARH/agIQ/3gCDv+HAg7/lgIN/6QCDP+wAgz/vgIM/8ICDP/CAgz/wgIM/8IC&#10;h7YAAHm/AABryQAAXtMAAFDbAABD4AAAOOUAAC/wAAAr/wAAJ/8IACT/DgAh/xMAHv8ZABv/HgAY&#10;/yMAFf8oABP/LQAR/zIAEP84AA7/PwAM/0YBCv9PAQf/WQEE/2UBAf9yAQD/gQEA/48BAP+bAQD/&#10;pwEA/6kBAP+pAQD/qQEA/6kB/ywvAf8wLAH/MiwC/zMwAv8xNgP/MEED/y9NBP8tWgb/K2YH/ylz&#10;CP8ofgr/J4gL/yeRDP8nmQ3/Jp8N/yalDv8mqw7/JrEP/ya4D/8mwA//JskP/ybXD/8m5g//JvAP&#10;/ib5D/sn/w/5J/8P+Sb/Efgm/xH4Jv8S+Cb/Evgm/xL4Jv8S/y4sAf8zKQH/NSoC/zYtAv82NAL/&#10;NT8D/zNLBP8yVwb/MGQH/y5wCf8sewr/LIUM/yuODf8rlg7/Kp0P/yqjD/8qqRD/Kq8Q/ym2EP8p&#10;vRH/KccR/ynTEf4p4xH7Ku8R+Cr4EPYr/xD0Kv8S9Cr/E/Mq/xTzKf8U8yn/FPMp/xTzKf8U/zEp&#10;Af82JgH/OSYB/zopAv87MgL/Oz0D/zlIBf83VAb/NWAH/zNsCf8ydwz/MIIN/zCLDv8vkw//L5oQ&#10;/y6gEf8uphH/LqwS/y6zEv4uuhL9LsQS+y7PE/gu4RL1Lu0S8S/3Eu8v/xPuLv8V7S7/Fuwu/xfs&#10;Lv8X7C7/F+wu/xfsLv8X/zQmAf85IwH/PSMB/z4mAv9BLwL/QTkD/z9FBP89UAb/O1wI/zloCv83&#10;cw3/Nn4O/zWHEP00jxH8NJYS+jOdE/kzoxP4M6kU9zOwFPYztxT0M8AU8zPMFPAz3hTtM+sU6TT2&#10;Fecz/xfmM/8Y5DL/GeQz/xrjMv8a4zL/GuMy/xrjMv8a/zgjAf89IAH/QR8B/0UjAf9HLAL/RzYD&#10;/0ZABP9ETAb/QVgI/z9kC/s+bw75PHkQ9juDEfQ6ixPzOZMU8TmZFPA4oBXuOKYW7TitFuw4tBbq&#10;OL0W6TjJFuc42xbjOeoW4Dj1GN04/xrbN/8c2Tf/Hdc3/x3WN/8e1jf/HtY3/x7WN/8e/zsgAf9B&#10;HAH/RRoB/0sgAf9NKAH/TjIC/008BP9KRwb6SFMI9kZfC/JEag7vQnQR7EF+E+pAhxToP44V5j6W&#10;FuU+nBfjPaMY4j2qGOA9shjfPbsZ3T3GGds92BrWPeka0j31Hc49/h/MPP8gyzz/Ick8/yHJPP8h&#10;yTz/Ick8/yHJPP8h/z8cAf9FFwH/SxcB/1AdAf9TJAH/VC0C/1M3A/dRQgXxTk0I7ExaC+hKZQ/l&#10;SG8R4kd5FN9FghbdRIoX2kORGdhCmRrVQp8b00GmHNFBrh3PQbcezkHBHsxB0B/JQuUfxULzIcJB&#10;/iPAQf8kvkH/JL1B/yW9Qf8lvUH/Jb1B/yW9Qf8l/0IYAf9JEwD/UBQA/1YZAP9ZIAH/WigB91oy&#10;Au9YPQToVUkH41NVCt5RYA7ZTmoS1Ex0FtBLfBjOSYQbzEiMHMpHkx7IR5ofxkahIcRGqSLCRbEj&#10;wUW8I79FySS9Rt8luUbvJrZG+ye0Rv8os0b/KLJG/yixRv8osUb/KLFG/yixRv8o/0YVAP9NEQD/&#10;VRIA/1sWAP9eGwD5YCMB72AsAeZeNgPfXEQF2FlQCtFXWw/MVGUUyFJuGMVQdxvDT38dwE6GH75N&#10;jiG8TJUjukucJLhKpCa2SqwntEq2KLNJwymxSdYprkrqKqtK+CupSv8rqEv/K6dL/yunS/8rp0v/&#10;K6dL/yunS/8r/0kSAP9QDgD/WRAA/18SAP9jFgDyZR0A52UlAN5kMQHUYj8FzWBLCsddVg/CWmAV&#10;vlhpGbtWcRy4VHkftlOBIrNSiCSxUJAmr1CXKK1PnymrTqgrqU6yLKdOvi2mTs4uo07mLqFP9S6f&#10;T/8unk//Lp1P/y6dUP8unVD/Lp1Q/y6dUP8u/0wQAP9UDQD/XQ4A/2MPAPlnEQDraRUA32ocANNq&#10;LAHLaDsExWVHCb9iUg+6YFwVtl1lGbJbbR2vWXUhrFh8I6pWgyanVYsopVSTKqNTmyyhU6Mun1Kt&#10;L51SuTCbUskxmVLiMZdT8jGWU/8xlVT/MZRU/zCUVP8wlFT/MJRU/zCUVP8w/08OAP9YCwD/YAsA&#10;+2YMAPBrDQDkbQ4A1m4WAMxvKAHEbTcEvWtECbdoTw+yZVgVrmJhGqpgaR6nXnAhpF14JaFbfyef&#10;WocqnFmOLJpYly6YV6AwlVaqMpNWtTORVsU0kFbdNI5X8DSNV/0zjFj/M4xY/zKMWP8xjFj/MYxY&#10;/zGMWP8x/1EMAP9bCQD/YwgA62oHAN1uCADYcQoAz3ITAMZzJQG+cjQDt3BBCLFtTA6salUUp2de&#10;GaNlZR6gY20inGF0JZpgeyiXXoMrlF2LLZJckzCPW5wyjVqmNItasjWJWsE2h1rWNoZb7TaFW/s1&#10;hVz/NIRc/zOEXP8zhFz/M4Rc/zOEXP8z/1MKAP9dBgD1ZgQA320DANVyBgDQdQkAyXYRAMB3IgC4&#10;djEDsXQ+B6txSQ6mblIUoWxbGZ1pYh2ZZ2oilmZxJZNkeCiQY38rjWGHLopgkDCIX5kzhV+jNYNe&#10;rzaBXr44gF7ROH9f6jd+X/o2fmD/NX5g/zR+YP80fmD/NH5g/zR+YP80/1UIAP9gBADoaQAA2nAD&#10;ANB1BQDKeAcAw3oPALt7HwCzei8CrHg8B6Z1Rg2hc1ATnHBYGJduYB2Ta2chkGpuJY1odSiKZ3wr&#10;h2aELoRkjTGBY5Y0f2OhNnxirTd6Yrs5eWLOOXhj6Dh4Y/g3eGT/Nnhk/zV4ZP81eGT/NXhk/zV4&#10;ZP81/1cFAP9iAQDhbAAA1HMCAMt4BADFewUAvn0NALZ+HQCvfiwCqHw5BqF5RAycd04Sl3RWGJJy&#10;XRyOcGQgim5rJIdsciiEa3orgWqCLn5pijF7aJQ0eGefNnZmqjh0Zrk5c2bLOnJm5jlyZ/c4cmf/&#10;N3Jo/zZyaP81cmj/NXJo/zVyaP81/1kCAPZlAADdbgAAz3YBAMd7AwDAfwQAuYAMALGCGgCqgioC&#10;o4A3BZ19QguXe0sRknhUF412WxuJdGIghXJpJIFxcCd+b3cre25/LnhtiDF2bJI0c2ucNnBqqDhu&#10;arc6bWrJOmxq5Dpta/U4bWv/N21r/zZta/82bWv/Nm1r/zZta/82/1sAAOtnAADZcQAAzHkAAMN+&#10;AgC7ggMAtIQJAK2FGACmhSgBn4Q1BZmCQAqTf0kQjX1SFol7WRuEeWAfgHdnI3x1bid5dHUqdnN9&#10;LnNyhjFwcZA0bXCbNmtvpzhpb7U6aG/HOmdv4jpnb/Q4aG//N2hv/zZob/82aG//Nmhv/zZob/82&#10;/14AAORqAADTdAAAyHwAAL+BAQC3hQEAr4cHAKiJFQChiSUBm4gzBJSGPgmOhEcPiYFQFYR/Vxp/&#10;fl4ee3xlInh6bCZ0eXMqcXh7LW53hDBrdo4zaHWZNmZ0pThkc7M5YnPEOmJz4Dpic/M4Y3P/N2Nz&#10;/zZjc/82Y3P/NmNz/zZjc/82/2EAAOBtAADPdwAAxH8AALuFAACziQAAqosDAKOMEwCcjSMBloww&#10;A5CLPAiKiUUOhIdOE3+FVRh7g1wdd4JjIXOAaiVvf3EpbH15LGl8gi9me4syY3qXNWB5ozdeebE4&#10;XXnCOVx53TldefE4XXj+N154/zZeeP81Xnj/NV54/zVeeP819WQAANxwAADKegAAwIMAALaJAACu&#10;jQAApI8AAJ2REACXkiAAkZEuA4qQOQeEjkMMf41MEnqLUxd1iVobcYhhIG6GaCNqhW8nZ4R3K2OD&#10;fy5ggokxXYGUM1uAoTZZf683V3/AOFd/2jdXf/A3WH79Nlh+/zVYfv81WH7/NVh+/zVYfv816WgA&#10;ANR0AADGfgAAu4cAALKNAACokQAAnpQAAJaWDgCRlxwAi5crAoWWNwV/lEEKeZNJEHSSURVwkFgZ&#10;bI9fHWiOZiFljG0lYYt0KF6KfSxbiYcvWIiSMVWHnzNTh601Uoe+NVGH1jVRhu41UoX7NFKF/zRS&#10;hf8zUoX/M1KF/zNShf8z42wAAM55AADBgwAAtosAAKyRAACilQAAl5kAAI+bCwCKnRgAhJ0nAX6c&#10;NAR5mz4Ic5pHDW+ZTxJqmFYXZpddG2OVYx5flGoiXJNyJVmSeyhVkYUrUpGQLlCQnTBOkKsxTJC8&#10;MkyQ0zJMj+0yTI76MkyN/zFMjP8xTIz/MUyM/zFMjP8x3HEAAMh+AAC7iAAAsZEAAKaWAACcmgAA&#10;kJ8AAIeiBgCBoxQAfKQjAXekMANyozsGbaJEC2ihTA9koFQTYJ9aF12eYRtZnWgeVp1wIVOceSRQ&#10;m4MnTZqOKUqamyxImqktR5m6LUaa0C1GmOstRpf5LkaW/y5Glv8uRpb/LkaW/y5Glv8u0XcAAMGE&#10;AAC2jgAAqpUAAKCbAACVnwAAiqQAAH2pAAB3qxAAc6seAG+sLAFqqzcEZatBB2GqSQtdqVEPWqlY&#10;E1eoXxZTp2YZUKduHE2mdh9KpYEhSKWMJEWlmSZDpKgnQqS4KEGkzidBo+onQKL4KECh/ylAoP8p&#10;QKD/KUCg/ylAoP8pyX4AALqLAACvlAAAo5oAAJigAACNpQAAgqoAAHWwAABsswwAabQYAGW0JwFh&#10;tDMCXrQ9BFq0RgdWs04KU7NVDVCzXBBNsmMTSrJrFkexdBhFsX4aQrCKHUCwlx4+sKYgPLC3IDyw&#10;zCA8r+ggO673ITqt/yI6rP8jOqz/Izqs/yM6rP8jwIYAALOSAACnmQAAnJ8AAJCmAACErAAAebEA&#10;AG23AABhvAUAXb0SAFq+IABYvi0BVL44AlG+QgROvkoGTL5SCEm+WQpGvmAMRL5oDkG9cRE/vXwT&#10;PL2IFTq9lRY4vaQXN721GDa9yhg3vOcXNbv2GTW6/xo0uf8bNLn/GzS5/xs0uf8buI8AAKqYAACf&#10;nwAAk6YAAIesAAB7swAAb7kAAGO+AABYxAQAUMgMAE3IFwBMySUASsoxAEfKOwFFykQCQ8pMA0HK&#10;VAQ+ylwGPMpkBzrLbgk4y3gKNsuFDDTLkg0yy6IOMcuyDzDMxw8wy+UOL8n1Dy7I/REux/8SLsf/&#10;Ei7H/xIux/8SrpcAAKGeAACVpQAAia0AAHy0AABwuwAAZMEAAFnGAABOywMARdAIAD7VDgA91RoA&#10;PNYmADvXMQA52DsAONlFATbZTQE12VYCM9peAjHaaAMw23MELtt/BSzbjQUq3J0GKdytBijdwQYo&#10;3d4GJ9vvBybZ+Qgm2P4JJtj+CSbY/gkm2P4JpJ0AAJilAACLrQAAfrQAAHG8AABlwwAAWckAAE3N&#10;AABD0wEAOtkGADXkDQAz5BYAMeQgADDlKgAu5jMALeY8ACvnRAAq50wBKOhUASfoXQEl6WcCI+lz&#10;AiLqgQIg6pEDH+uhAx3rsgMc7McDHOzhAxvq8QMb6fkDG+n5Axvp+QMb6fkDmqQAAI2sAAB/tQAA&#10;cr0AAGXFAABZywAATNAAAEHVAAA43AAAL+ECAC3xDQAr8RMAKPIcACbyJAAk8ysAIvQyACH0OQAf&#10;9UEAHfVJABv2UQAZ91oBF/dlARX4cgEU+YEBE/mSARL6ogIR+rMCEPvGAhD73QIQ++kCEPvpAhD7&#10;6QIQ++kCj6sAAIG0AABzvQAAZsYAAFnNAABL0wAAQNkAADXeAAAs4wAAJvEAACT+CgAh/xAAH/8W&#10;ABz/HAAZ/yIAF/8oABX/LgAT/zUAEv88ABD/QwAO/0wADf9WAAv/YgAJ/28ACP9/AQf/kAEF/6AB&#10;BP+uAQT/vAED/8cBA//HAQP/xwED/8cBg7QAAHW9AABnxgAAWs8AAEvVAAA/3AAAM+EAACnlAAAh&#10;7AAAHv0AABr/BQAX/wwAFf8QABL/FAAQ/xkADv8eAA3/IwAL/ygACP8uAAb/NQAD/z0AAP9GAAD/&#10;UQAA/10AAP9rAAD/ewAA/4sAAP+ZAAD/pQAA/6wAAP+sAAD/rAAA/6wA/ycsAf8qKgH/KyoB/you&#10;Af8mNAL/JT8C/yNLA/8hWAP/IGQE/x5wBP8dewT/HYUF/x2OBf8dlgX/HZwG/x2iBv8cqAb/HK4H&#10;/xy0B/8cuwf/HMMH/xzOB/8d3wf/HesH/B31B/kd/gb3Hv8H9x3/CPYd/wn2Hf8J9h3/CfYd/wn2&#10;Hf8J/ykqAf8sJwH/LicB/y0qAf8sMgH/Kz0C/ylJA/8nVQP/JWEE/yNtBP8ieAX/IoIF/yGLBv8h&#10;kwb/IZoH/yGgB/8hpQf/IasI/yGxCP8huAj/IcEI/yHLCPwh3Aj5IekI9iH0CPMi/QfyIv8J8SL/&#10;CvEh/wvwIf8L8CH/C/Ah/wvwIf8L/ywmAf8wJAH/MSMB/zEmAf8yLwH/MToC/y9GA/8tUgP/K14E&#10;/ylpBf8odQX/J38G/yeIB/8mkAf/JpYI/yadCP4mown9JqkJ/CavCfsmtgn6Jr4J+CbICfYm2Qny&#10;JugJ7yfzCe0n/QrrJv8L6ib/Dekm/w3oJv8O6Cb/Dugm/w7oJv8O/y8jAf8zIAH/NR8B/zcjAf84&#10;LAH/ODcC/zZCAv80TgP/MloE/zBlBf8ucAb+LXsH/C2ECPosjAn4LJMJ9yyZCvYroAr0K6YK8yus&#10;C/IrswvxK7sL7yvGC+4s1AvqLOYL5izyC+Qs/A3iLP8P4Sz/EOAs/xDfLP8R3yz/Ed8s/xHfLP8R&#10;/zMfAf83GwH/OhoB/z0gAf8/KAH/PzIB/z0+Av87SQP/OVUE+zdhBvc1bAf1NHYI8jN/CfAyhwrv&#10;Mo8L7TKWC+wxnAzqMaIM6TGpDOgxsA3mMbkN5THDDeMy0Q3fMuUM3DLxD9gx/BHVMf8S0jH/E9Ex&#10;/xTQMf8U0DH/FNAx/xTQMf8U/zcbAf87FwD/PxYA/0McAP9GJAH/Ri4B/0Q5AvxCRAP2P1AE8T1c&#10;Bu08ZwfqO3EJ6Dp6CuU5gwvjOIsM4jiSDeA3mQ3fN58O3TemDts3rQ/ZNrYQ1zbBENU2zhDRN+MR&#10;zTfxE8o3+xXIN/8Wxjf/F8U3/xjEN/8YxDf/GMQ3/xjEN/8Y/zsXAP9AEwD/RRMA/0kYAP9MIAD/&#10;TCkB+kszAfJIPgLsRkoE50RWBuNDYgjfQWwK3EB1DNk/fg3VPoYP0z2NENE9lBHPPJsSzTyiE8w8&#10;qRTKO7EUyDu7Fcc7yBbFPNwWwTztF748+Rm7PP8aujz/G7k8/xu4PP8buDz/G7g8/xu4PP8b/z4U&#10;AP9EEAD/ShEA/08UAP9RGwD7UiMA8VEtAelPOAHiTUUD3EtRBdZJXAjRR2YLzkZwDstFeBDIRIAS&#10;xkOHFMRCjhXDQpUWwUGcF79BpBi9QKwZvEC2GrpAwhq4QNIbtUHoG7JB9h2wQf8erkH/Hq1B/x6s&#10;Qf8erEH/HqxB/x6sQf8e/0IRAP9HDQD/Tw4A/1MRAP9WFQDzVxwA6FYlAOBVMQHXUz8Cz1JMBcpQ&#10;VwnGTmENw0xqEMBKchK9SXoVu0iCFrlHiRi3R5AZtUaXG7NGnxyxRacdsEWxHq5FvB+sRcwfqkXj&#10;IKdG8yGlRv8ho0b/IqJG/yGiRv8hokb/IaJG/yGiRv8h/0UOAP9LCgD/UwwA/1cNAPlaEADrWxQA&#10;31ocANRaKwDMWjsCxlhIBcFWUwm8VFwNuVJlEbVQbRSzT3UXsE58Ga5NhBqsTIscqkuSHqhKmh+m&#10;SqMhpEmsIqNJuCOhScYkn0reJJ1K8CSbSv0lmUv/JJlL/ySYS/8kmEv/JJhL/ySYS/8k/0gMAP9P&#10;CAD/VggA9VsJAOleCgDkXg0A1V8VAMtgJwDEXzYCvl5DBbhbTgm0WVgOsFdhEqxVaRWqVHAYp1N4&#10;GqVSfxyiUYYeoFCOIJ5PliKcTp8jmk6oJZhOsyaXTsInlU7WJ5NO7CeRT/snkE//J5BQ/yaPUP8m&#10;j1D/Jo9Q/yaPUP8m/0oJAP9TBQD4WgQA4l8DANpiBgDUYwkAzWMSAMRlIwC8ZTICtmNABbFhSwms&#10;XlQOqFxdEqVbZRahWWwYn1hzG5xWeh6aVYIgmFSKIpVUkiSTU5smkVKlJ49SsCmNUr4qjFLQKopT&#10;6SqJU/kpiFT/KYdU/yiHVP8oh1T/KIdU/yiHVP8o/0wFAP9WAQDpXQAA3GMCANFnBQDMaAcAxmgQ&#10;AL1qIAC2aS8BsGg8BKplRwmlY1ENoWFaEp1fYRaaXmkZl1xwHJVbdx6SWn4hkFmGI41YjiWLV5cn&#10;iVehKYZWrSuFVrosg1bMLIJX5iyBV/crgFj/KoBY/yqAWP8pgFj/KYBY/ymAWP8p/08CAP1ZAADi&#10;YAAA1WcAAMxqAwDGbAUAwGwOALdtHQCwbiwBqmw5BKVqRAigaE4Nm2ZXEZdkXhWUYmUZkWBsHI5f&#10;cx6LXnshiV2CJIZciyaEW5QogVueKn9aqix9WrctfFrJLnpa4y56W/Utelz/LHlc/yt6XP8qelz/&#10;Knpc/yp6XP8q/1EAAPJbAADeZAAAz2oAAMduAgDAcAQAunAMALJxGgCrcSkBpXA3A59uQgeabEsM&#10;lmpUEZJoXBWOZmMYi2VpG4hjcB6FYnghgmF/JIBgiCZ9X5Epe1+cK3hepy12XrUudV7GL3Re4S90&#10;X/MudF//LHRg/yt0YP8rdGD/K3Rg/yt0YP8r/1MAAOheAADZZwAAy20AAMNxAQC7cwIAtXMJAK11&#10;FwCndScBoXQ0A5tyPweVcEkLkW5SEIxsWRSJamAYhWlnG4Jobh5/ZnUhfWV9JHpkhSZ3ZI8pdWOa&#10;K3JipS1wYrMvb2LEL25i3i9uY/IubmP+LW5j/yxuY/8rbmP/K25j/ytuY/8r/1UAAOVgAADTaQAA&#10;yHAAAL90AAC3dwEAsHcHAKh4FQCieSQAnHgyApZ2PQaRdEcLjHJPD4hwVxOEb14XgG1kGn1sax16&#10;a3Mgd2p6I3RpgyZyaI0pb2eXLG1noy5rZrEvaWbBMGlm2zBpZ/AvaWf9LWln/yxqZ/8ramf/K2pn&#10;/ytqZ/8r/lgAAOFjAADPbAAAxHMAALt4AACzegAAq3oEAKR7EgCefCIAmHwvApJ6OwWMeEUKh3dN&#10;DoN1VRJ/c1wWe3JiGnhwaR11b3Agcm54I29tgSZtbIspamyWK2hroS5ma68vZGq/MGNr2DBja+8v&#10;ZGv8LWRr/y1la/8sZWv/LGVr/yxla/8s9FsAAN1mAADLbwAAwHYAALd7AACvfgAApn4BAJ9/EACZ&#10;gB8Ak4AtAo1/OQWIfUMJg3tLDX56UxJ6eFoWdndhGXN1ZxxwdG4fbXN2ImpyfyZocYkoZXCUK2Jw&#10;oC1gb60vX2+9L15v1C9eb+0vX2/7LV9v/yxgb/8sYG//LGBv/yxgb/8s614AANhpAADHcgAAvHkA&#10;ALN/AACrggAAoYIAAJmDDgCUhB0AjoQrAYiDNgSDgkAIfoBJDHl/URB1fVgUcnxfGG57ZRtremwe&#10;aHl0ImV4fSVid4cnYHaSKl11nixbdasuWnS7L1l10S9ZdOwuWXT6LVp0/yxadP8rWnT/K1p0/yta&#10;dP8r5mEAANFtAADDdgAAuX0AAK+DAACmhgAAnIYAAJSIDACOiRkAiYkoAYOJNAN+hz4HeYZHC3SF&#10;Tw9whFYTbYJdF2mBYxpmgGodY39yIGB+eiNdfYQmWnyPKVh7nCtWe6ksVHu5LVN7zi1UeuotVHr5&#10;LFR5/ytVef8qVXn/KlV5/ypVef8q4WUAAMxxAAC/egAAtIIAAKuHAAChigAAlYsAAI2NCQCHjhYA&#10;go8kAX2PMQJ4jjsFc41ECW+MTA1rilQRZ4laFWSIYRhhh2gbXoZwHluFeCFYhIIkVYSNJlKDmilQ&#10;gqcqT4K3K06CzCtOgugrToH4Kk+A/ypPgP8pT4D/KU+A/ylPgP8p22oAAMd1AAC6fwAAsIcAAKaM&#10;AACcjwAAj5EAAIaTBQCAlBIAe5UhAHeVLQFylTgEbZRCB2mTSgtlklEOYpFYEl6QXxVbj2YYWI5t&#10;G1WOdh5SjYAhT4yLI02LmCVLi6UnSYu1KEiLyihIiucnSYn3KEmI/ydJh/8nSYf/J0mH/ydJh/8n&#10;0W8AAMF7AAC1hAAAq4wAAKCQAACVlAAAiZcAAH6aAAB3mw4Ac5wcAG+dKQFrnDUCZpw/BWKbRwhf&#10;mk8LXJpWD1iZXBJVmGMVU5hrF1CXcxpNln0dSpWJH0eVlSFFlaQjRJSzI0OUyCNDlOUjQ5L1JEOR&#10;/yRDkP8kQ5D/JEOQ/yRDkP8kynUAALuBAACwiwAApJEAAJqVAACPmQAAg50AAHSiAABuowsAaqQX&#10;AGalJQBjpTEBX6Q7A1ukRAVYpEsIVaNTC1KjWg1PomEQTaJoE0qhcRVHoHsYRKCGGkKfkxxAn6Id&#10;Pp+yHj2fxh49n+MdPZ30Hj2c/x88m/8fPJv/IDyb/yA8m/8gwnwAALWIAACpkAAAnpYAAJObAACH&#10;nwAAe6QAAG+oAABjrAQAX60RAFytHwBarisAV642AVSuQANRrUgFTq1PB0utVwlJrV4LRqxmDUSs&#10;bg9BrHgRP6uEEzyrkRU6q6AWOauwFzirwxc4quEXN6nzGDen/hk2pv8aNqb/Gjam/xo2pv8auoQA&#10;AK6PAACilgAAl5sAAIuhAAB/pgAAc6sAAGevAABatAAAU7YMAFG3FwBPtyQATbgwAEq4OgFIuEMC&#10;RrhLA0S4UgRBuFoGP7hiBz24awk6uHULOLeBDDa3jg40t50PM7etDzK3wQ8xt94PMbbyEDC0/BEw&#10;s/8SMLP/EzCz/xMws/8Tso4AAKWVAACamwAAjqIAAIKoAAB1rQAAabMAAF63AABTuwAAR8AFAEPC&#10;EABCwhsAQMMnAD/DMgA+xDwAPMREATrETQE4xFUCNsRdAzXEZgQzxXAEMcV8Bi/FigYtxZoHK8Wq&#10;CCrFvggqxdoIKsTwCCnC+wkowf8KKMH/CyjB/wsowf8LqJUAAJ2bAACRogAAhKkAAHivAABrtQAA&#10;X7sAAFS/AABJwwAAP8gEADbNCQAzzhEAMs8cADHPJwAw0DEAL9A6AC7RQwAt0UwAK9JVACrSXwEo&#10;02kBJ9N2ASXThAIk1JQCItSmAiHVuQIh1dICINPrAiDS9gMf0f8EH9H/BB/R/wQf0f8En5sAAJSi&#10;AACHqQAAebEAAG24AABgvgAAVMMAAEnHAAA+ywAANdABAC3VBgAl2wsAJN4SACPeHAAi3yUAIeAu&#10;ACDgNwAf4UAAHuFKAB3iUwAc414AG+NqABrkeAAY5IgBF+WaARbmrAEV5sABFOfdARPl7wET4/oB&#10;E+P6ARPj+gET4/oBlqIAAImpAAB7sQAAbrkAAGHAAABUxgAASMoAAD3PAAAz0wAAKtkAACLeAgAe&#10;6woAHOwQABvtFwAZ7R8AF+4mABXuLQAU7zUAE/A9ABHwRgAQ8VAAD/JbAA7yaQAN83gADPSKAAv1&#10;nAAK9a4ACfbCAAn22QAI9e0ACPXtAAj17QAI9e0Ai6kAAH2yAABvugAAYsIAAFXJAABHzgAAO9IA&#10;ADHYAAAn3QAAH+EAABnoAAAW+AYAFPoNABL7EgAQ/BcADvwdAA39IwAM/SkACv4wAAj/OAAG/0EA&#10;A/9MAAD/WAAA/2YAAP93AAD/iQAA/5sAAP+rAAD/uwAA/84AAP/PAAD/zwAA/88Af7IAAHG6AABj&#10;wwAAVssAAEjRAAA61gAAL90AACXhAAAc5QAAFOkAABH3AAAP/wEADf8JAAv/DQAI/xAABv8UAAP/&#10;GAAA/x4AAP8jAAD/KgAA/zIAAP88AAD/RwAA/1QAAP9jAAD/cwAA/4UAAP+XAAD/pAAA/7IAAP+y&#10;AAD/sgAA/7IA/yIpAf8jJwH/IygB/yArAf8cMQH/Gj0B/xhJAf8WVgL/FGIC/xNuAv8SeAL/EoIC&#10;/xKLAv8SkgL/EpkC/xKeAv8SpAL/EqkC/xKvAv8StgL/Er0C/xLHAv8S1AL9EuUC+hLxAvcS+gL1&#10;E/8C9BP/A/QT/wP0E/8D9BP/A/QT/wP0E/8D/yQnAf8mJAH/JiQB/yQnAf8iLwH/IDoB/x5GAf8c&#10;UwL/Gl8C/xhqAv8XdQL/F38C/xeIAv8XjwL/F5YC/xecAv8XoQL/F6cC/xetAv8XswP+F7sD/RfF&#10;A/oX0QP3F+QC9BfvAvEY+gLvGP8D7hj/BO4Y/wTtGP8F7Rj/Be0Y/wXtGP8F/ycjAf8pIAD/KSAA&#10;/ygjAP8pLQH/JzcB/yVDAf8jTwL/IVsC/x9mAv8dcQL/HXsD/x2EA/8djAP+HZMD/ByZA/scnwP6&#10;HKQD+RyqA/ccsQP2HLkD9R3CA/MdzgPwHeED7B3uA+ke+QToHv8F5h7/BuUe/wblHv8H5R7/B+Ue&#10;/wflHv8H/ysfAP8tHAD/LRsA/y4gAP8vKQD/LzQB/yw/Af8qSwL/KFcC/yZiAv0lbQP6JHcD+COA&#10;A/YjiAP1I48D8yOVBPIjmwTxI6EE7yOoBO4jrgTtI7YE6yO/BOojzATnI+AE4yTtBOAk+QbeJP8H&#10;3CT/CNsk/wnaJP8J2iT/Cdok/wnaJP8J/y4bAP8xFwD/MhYA/zUcAP82JQD/Ni8B/zQ6Af8xRgH7&#10;L1IC9y1dAvMsaAPwK3ID7ip7BOwqhATqKosE6CqSBecpmAXmKZ4F5CmlBeMprAXhKbQF4Cq9Bd4q&#10;ygXbKt4F1irtB9Iq+AnPK/8KzSr/C8wq/wzLKv8Myyr/DMsq/wzLKv8M/zIXAP81EgD/OBIA/zsY&#10;AP89IAD/PCoA/js1Afc5QQHxNk0C7DRYAugzYwPlMm0E4zJ2BOAxfwXeMYcF3DCOBtowlQbYMJsH&#10;1i+iB9QvqQjSL7EI0C+6Cc8wxgnNMNgJyTHqCsYx9wzDMf8OwTH/D8Ax/w+/Mf8PvzH/EL8x/xC/&#10;Mf8Q/zYTAP85DwD/PhAA/0EUAP9DGgD/QiMA9UEuAO0+OgHnPUYB4TxTAt06XgPZOWgE1DhxBtE4&#10;egfPN4EIzTeICcs2jwrKNpYKyDadC8Y1pAzFNawMwzW1DcE1wA3ANs8OvTbmDrk29BC3Nv8RtTb/&#10;ErQ2/xOzNv8Tszb/E7M2/xOzNv8T/zkQAP89CwD/Qw0A/0cQAP9IFAD1RxwA60YmAONEMgDcREEB&#10;1ENNAs9BWATLQGIGyD9rCMU+dAnDPXsLwT2DDL88ig29PJAOuzyXD7o7nxC4O6cQtjuwEbU7uxKz&#10;O8kSsTvgE6488RSrPP0VqTz/Fqg8/xaoPP8Wpzz/Fqc8/xanPP8W/z0NAP9CCAD/SAoA/0sMAPpM&#10;DwDsTBQA4UodANZKLADOSzsByUpIAsRIUwTAR10HvEZmCbpEbgu3Q3YNtUN9DrNChBCxQYsRsEGS&#10;Eq5AmhOsQKIUqkCrFalAthanQMQXpkDZF6NB7RigQfsYn0H/GZ5B/xmdQf8ZnUL/GJ1C/xidQv8Y&#10;/0AJAP9GBQD/TAUA8U8HAOZQCQDjTw0A1U8VAMxRJwDFUTYBv1BDArpPTgW2TVgIs0xhCrBKaQ2t&#10;SXAPq0h4EalHfxKnR4YUpUaNFaNGlRahRZ4Yn0WnGZ5FshqcRb8amkXRG5hF6RuWRvgclUb/G5RG&#10;/xuTRv8bk0f/G5NH/xuTR/8b/0IFAP9KAQDyUAAA4VQBANlWBQDTVQkAzFUSAMNWIgC8VzIBt1Y/&#10;ArJUSgWtU1QIqlFdC6dQZA6kTmwQok1zEp9MehSdTIEWm0uJF5lKkRmXSpkalUmjG5NJrh2SSbse&#10;kEnMHo5K5R6NSvYei0v/HotL/x2KS/8dikv/HYpL/x2KS/8d/0UAAP9NAADlVAAA2VkAAM9bAwDK&#10;WwYAxFoPALtbHgC1XC4Br1s7AqpaRgWmWFAIolZZC59VYA6cU2gRmVJvE5dRdhWVUH0Xk1CEGZBP&#10;jRqOTpYcjE6fHopOqh+ITrcgh07IIYVO4iGET/Mgg0//IINP/x+CUP8fglD/HoJQ/x6CUP8e/0cA&#10;APNRAADfWAAA0V0AAMlgAgDDYAQAvV4NALVgGgCuYSoAqWA3AqReQwSfXU0Im1tVC5hZXQ6VWGQR&#10;kldrE49WchaNVXkYi1SBGohTiRyGU5IehFKcH4JSpyGAUrQif1LEI31S3iN8U/EifFP+IXtU/yF7&#10;VP8ge1T/IHtU/yB7VP8g/0oAAOlUAADaXAAAzGEAAMNkAAC8ZAIAtmMKAK9kFwCpZScAo2Q0Ap5j&#10;QASZYUoHlV9SC5FeWg6OXWERi1toE4labxaGWXYYhFh9GoFYhhx/V48efVaZIHtWpCJ5VrEjd1bB&#10;JHZW2iR1V+8kdVf9I3VY/yJ1WP8hdVj/IXVY/yF1WP8h/00AAOVXAADTXwAAyGQAAL9nAAC3aAAA&#10;sWcHAKloFACjaSQAnmgyAZlnPQSUZUcHkGRPCoxiVw2IYV4QhV9lE4NebBaAXXMYfV16Gntcgx15&#10;W4wfdluXIXRaoiNyWq8kcVq/JXBa1SVvW+0lb1v8I29b/yJvW/8ib1v/IW9b/yFvW/8h+k8AAOFa&#10;AADPYgAAxGcAALtrAACzbAAArGoEAKRrEgCebCEAmWwvAZRrOgOPaUQGimhNCYZmVQ2DZVwQgGRi&#10;E31iaRV6YnAYeGF4GnVggB1zX4ofcF+UIW5eoCNsXq0la168Jmpe0SZpXuwlal/7JGpf/yNqX/8i&#10;al//Impf/yJqX/8i8FIAAN1dAADLZQAAwGsAALduAACvbwAAp24BAKBvEACacB8AlHAsAY9vOAOK&#10;bUIGhmxLCYJqUgx+aVkPe2hgEndmZhR1Zm4XcmV1GnBkfh1tY4gfa2OSImliniRnYqslZWK6JmRi&#10;zyZkYuomZWL6JGVj/yNlY/8iZWP/ImVj/yJlY/8i61UAANhgAADIaAAAvG4AALNxAACrcwAAonEA&#10;AJtyDgCVcxwAkHQqAYpzNgKFckAFgXBICH1vUAt5bVcOdmxeEXNrZBRwamwXbWlzGmtpfBxoaIYf&#10;ZmeQIWRnnCNiZqklYGa5Jl9mzSZfZugmYGb5JGBm/yNgZv8jYWb/ImFm/yJhZv8i6FgAANNjAADE&#10;awAAuXEAALB1AACndwAAnnUAAJZ2DQCQdxkAi3gnAIZ3MwKBdj0EfHVGB3hzTgt1clUOcXFcEW5w&#10;YxRrb2oWaW5xGWZuehxjbYMeYWyOIV9rmiNda6clW2u3JlpryiZaa+clW2v3JFtq/yNcav8iXGr/&#10;Ilxq/yJcav8i41sAAM5mAADAbgAAtnQAAKx5AACjewAAmHkAAJB6CwCKexYAhXwkAIF8MQF8ezsE&#10;d3pEBnN5TApweFMNbHdaEGl2YRNndWgWZHRvGGFzeBtecoEdXHGMIFpxmCJYcKYkVnC1JVVwyCVV&#10;cOUlVXD2JFZv/yNWb/8iV2//Ildv/yJXb/8i318AAMppAAC8cgAAsngAAKl9AACffwAAkn4AAIp/&#10;BwCEgBMAgIEhAHuBLgF3gDkDcoBCBW5/SghrflELaH1YDmR8XxFie2YUX3ptF1x5dRlZeH8cV3iK&#10;HlR3liFSdqQiUXazI1B2xiRQduMjUHX1I1F1/yJRdP8hUXT/IVF0/yFRdP8h2GMAAMVtAAC4dgAA&#10;rn0AAKWCAACagwAAjYMAAISEAwB9hRAAeYYeAHWHKwFxhzYCbYY/BGmFRwdlhE8KYoNWDV+DXA9c&#10;gmMSWoFrFVeAcxhUf30aUX+IHE9+lB9NfqIgS32xIUp9xCJKfeEhS3z0IUt7/yBLe/8gS3v/IEt7&#10;/yBLe/8g0GcAAMByAAC0ewAAqoIAAKCGAACViAAAh4gAAHyKAAB2jA4Aco0aAG6OJwBqjjIBZo08&#10;A2ONRAVgjEwIXItTClqLWg1XimEQVIloElGIcRVPiHoXTIeFGkqGkhxIhqAdRoavHkWFwh5Fhd8e&#10;RYTyHkWD/h5Fgv8eRYL/HkWC/x5Fgv8eym0AALp4AACvgQAApYcAAJqLAACPjQAAgY4AAHSRAABu&#10;kwoAaZQVAGaVIgBjlS4BYJU4AlyVQQRZlEkGVpRQCFSTVwpRk14MTpJmD0ySbhFJkXgURpCDFkSQ&#10;kBhCj54ZQI+tGj+PwBo/j9waP43xGj+M/Rs/i/8bP4v/Gz+L/xs/i/8bwnMAALV+AACqhwAAn4wA&#10;AJSQAACIkwAAe5UAAGyZAABlmwQAYJwQAF2dHQBbnikAWJ40AVWePQJSnUUDUJ1NBU2dVAdLnFsJ&#10;SJxjC0acaw1Dm3UPQZuAET6ajRM8mpsUOpqrFTmavRU5mtkVOZjvFjmX/BY4lv8XOJX/FziV/xc4&#10;lf8Xu3oAAK+FAACkjAAAmJEAAI2VAACBmgAAdZ0AAGigAABbpAAAVqUMAFOmFwBRpyMAT6cvAEyn&#10;OAFKp0EBSKdJAkanUARDp1gFQadfBj+maAg9pnIKOqZ9Czimig02pZkONKWpDzOluw8zpdQPM6Tu&#10;DzKi+xAyof8RMqH/ETKh/xEyof8RtIIAAKiMAACdkgAAkpcAAIacAAB5oQAAbaUAAGGpAABVrAAA&#10;S68FAEewEABFsBwARLEnAEKxMgBBsjsAP7JDAT2ySwE7slMCObJbAzeyZAQ1sm4FM7J5BjGyhwcv&#10;sZYILrKmCC2yuAksstAILLDsCSuv+Qorrv8LKq3/Cyqt/wsqrf8LrYsAAKCSAACVmAAAiZ0AAH2j&#10;AABxqAAAZK0AAFmxAABNtAAAQrgAADu6CgA4uxMAN7weADW8KQA0vTIAM707ADK9RAAxvkwAL75V&#10;AS6+XgEsvmgBKr50Aim+ggInv5EDJr+iAyS/tAMjv8sDI77oAyO89wQiu/8FIrv/BSK7/wUiu/8F&#10;pJIAAJiYAACMngAAgKUAAHOrAABnsAAAW7UAAE+5AABEvAAAOsAAADDEBAAqxwsAKMgTACfJHQAm&#10;yScAJckwACTKOQAjykIAIstLACHLVQAgzF8AH8xsAB3NegAczYoAG82cABnOrgEYzsUAGM3kABjM&#10;9AEYyvwBGMr/AhjK/wIYyv8Cm5kAAI+fAACCpgAAda0AAGizAABcuQAAUL0AAETBAAA5xAAAMMgA&#10;ACjMAQAg0AYAGdULABbXEAAV2BkAFdkiABTZKwAT2jQAE9o9ABLbSAAR3FMAEd1fABDdbQAQ3n4A&#10;Dt+RAA7gpAAN4LgADODSAAvf7QAM3vcADN37AAzd+wAM3fsAkp8AAIWnAAB3rgAAarUAAF28AABQ&#10;wQAARMUAADjJAAAuzQAAJdEAAB7VAAAW2gEAEd4GABDnDQAO5xIADegZAAzoIQAL6SkACuoxAAnq&#10;OwAH60UABetRAATrXgAD624AAeuAAADqlAAA6qcAAOu8AADr0gAA6+kAAOzvAADs7wAA7O8Ah6cA&#10;AHmvAABrtwAAXr4AAFHFAABDyQAAN80AAC3RAAAj1gAAG9sAABPfAAAO4wAADO4CAAr2CgAH9g4A&#10;BfYSAAP2GAAA9R4AAPUlAAD1LgAA9TcAAPZCAAD2TgAA9l0AAPZuAAD2gQAA9pUAAPenAAD3twAA&#10;+McAAPjQAAD40AAA+NAAe68AAG24AABgwAAAUsgAAETNAAA30QAAK9cAACHcAAAY4AAAEeQAAAzn&#10;AAAH7wAABPoAAAH/AwAA/wgAAP8NAAD+EAAA/hQAAP8aAAD/IQAA/ykAAP8zAAD/PgAA/0sAAP9b&#10;AAD/bAAA/4AAAP+SAAD/oQAA/60AAP+zAAD/swAA/7MA/xwmAP8cJAD/GiUA/xUnAP8RLgD/EDoA&#10;/w5HAf8NUwH/C18B/wprAf8KdQH/Cn8B/wqHAf8KjgH/CpUB/wqbAf8JoAH/CaUA/wmrAP8JsQD/&#10;CbgA/wnBAP4JzAD8Cd4A+QnrAPUJ9gDzCf8A8gr/APEK/wHxC/8B8Qv/AfEL/wHxC/8B/x8jAP8f&#10;IQD/HiEA/xkkAP8XLAD/FTcA/xNEAP8RUAH/EFwB/w5nAf8OcgH/DnsB/w6EAf8OiwH/DpIB/w6Y&#10;Af8OnQH/DqMB/g6oAfwOrgH7DrUA+g6+APgOyQD1DtsA8g7qAO4O9QDsDv8B6w//AeoP/wHqEP8B&#10;6RD/AekQ/wHpEP8B/yIfAP8iHAD/IRwA/x8gAP8fKQD/HDQA/xpAAP8XTAH/FVgB/xRjAf8TbgH/&#10;E3cB/hOAAfwTiAH6Eo4B+RKVAfgSmgH2EqAB9RKmAfQSrAHzErMB8RK8AfASxwHtEtgB6RPoAeYT&#10;9QHkFP8B4hT/AuEV/wLhFf8C4BX/AuAV/wLgFf8C/yUbAP8mFwD/JBYA/yUcAP8mJQD/JDAA/yE7&#10;AP8fSAD/HVQB/RtfAfkaaQH3GnMB9Bl8AfIZhAHxGYsB7xmRAe4ZlwHsGZ0B6xmjAekZqgHoGbEB&#10;5xm6AeUZxQHjGdUB3xroAdwb9QLYG/8C1Rz/A9Qc/wPTHP8E0hz/BNIc/wTSHP8E/ykXAP8qEwD/&#10;KRIA/ywYAP8sIQD/LCsA/yk3AP0nQwD3JU8B8yNaAe8iZAHsIW4B6SF3AechfwHlIYYB5CGNAeIg&#10;lAHhIJoB3yCgAd4gpwHcIa8B2iG4AtghwwLVIdMC0SLnAs0i9APKI/8EyCP/Bccj/wbGI/8GxiP/&#10;BsYj/wbGI/8G/ywSAP8uDwD/MBAA/zMUAP8zGwD/MiUA+jAwAPIuPADsLEkA5ypVAeMqXwHgKWkB&#10;3SlyAdooegHXKIIC1SiJAtMokALRKJYDzyicA84oowPMKKsDyiizA8kovgTHKMwExSniBMEq8Qa+&#10;Kv4HvCr/CLoq/wi6Kv8IuSr/Cbkq/wm5Kv8J/zAPAP8yCwD/Ng0A/zgQAP85FQD5Nx4A7zUoAOcz&#10;NQDgMkIA2zJPANUxWgHQMWQCzTBtAsswdQPJMHwDxy+DBMUvigTEL5EFwi+XBcEvnga/L6YGvS+v&#10;BrwvuQe6L8cHuDDdB7Uw7gmyMPsKsDD/C64w/wuuMP8LrTD/C60w/wutMP8L/zMMAP82BgD/PAkA&#10;/z4MAP09EADvPBUA5DkfANs5LQDSOjwAzTpJAcg5VAHEOV4CwThnA783bwS9N3YFuzZ9Brk2hAe3&#10;NosHtjWSCLQ1mgmzNaEJsTWqCq81tAuuNcELrDXUC6k26gymNvgNpTb/DqM3/w6iN/8Oojf/DqI3&#10;/w6iN/8O/zcHAP87AgD/QAMA8kIFAOlCCQDlPw4A2D4WAM5AJwDHQTYAwkFEAb1BTwK5QFkDtj9h&#10;BLQ+aQaxPXEHrz14CK48fwmsPIYKqjuNC6k7lQynO50NpTumDaM6sA6iO7wPoDvND5475hCbPPUR&#10;mjz/EZk8/xGYPP8RmDz/EZg8/xGYPP8R/zoBAP9AAADvRQAA4UgAANlIBQDTRgkAzEUSAMRHIgC9&#10;SDEAuEg/AbNHSgKwRlQErEVdBapEZAenQ2wIpUJzCqNCeguhQYEMoEGIDZ5AkA+cQJgQmkChEZhA&#10;rBKXQLgSlUDIE5NA4RORQfMUkEH/FI9B/xSOQv8TjkL/E45C/xOOQv8T/zwAAPlEAADkSgAA2E4A&#10;AM5PAgDJTQYAw0sPALtNHQC1Ti0Ar046AatNRgKnTE8EpEtYBqFKYAieSWcJnEhuC5pHdQ2YRnwO&#10;lkaDD5RFixGSRZQSkEWdE45FqBSMRbQVi0XEFopF3BaIRvAWhkb9FoZG/xaFR/8VhUf/FYVH/xWF&#10;R/8V/z8AAOxIAADdTwAAz1MAAMZVAADAUwMAu1EMALNSGQCtUykAqFM2AaNSQgKfUUsEnFBUBplP&#10;XAiWTmMKlE1qDJFMcQ6PS3gPjUt/EYtKhxKJSpAUh0maFYVJpReDSbEYgknAGIFK1hl/Su0Yfkv8&#10;GH5L/xd9S/8XfUv/Fn1L/xZ9S/8W/0MAAOZMAADWUwAAyVgAAMBZAAC6WAEAtFYJAKxXFgCmWCUA&#10;oVgyAZ1XPgKYVkgElVVRBpJUWAiPUl8KjFJmDIpRbQ6IUHQQhU97EoNPhBOBTo0Vf06XF31OoRh7&#10;Ta4Zek69GnhO0Rp3Tusad0/6GXZP/xl2T/8Ydk//F3ZP/xd2T/8X+EYAAOJQAADQVwAAxFwAALte&#10;AAC0XQAArloGAKZbEwCgXCIAm1wvAJdbOwKSWkUDj1lNBotYVQiIV1wKhlZjDINVag6BVHEQflR4&#10;EnxTgBR6UokWeFKUGHZSnxl0UqsaclK6G3FSzRxwUugbcFP5GnBT/xpwU/8ZcFP/GHBT/xhwU/8Y&#10;70kAAN1TAADLWgAAwF8AALdiAACvYQAAqF4CAKFfEACbYB4AlmAsAJFgOAGNXkIDiV1LBYVcUgeC&#10;W1kKgFpgDH1ZZw57WG4QeFh1EnZXfRR0V4cWclaRGG9WnBpuVqkbbFa4HGtWyx1qVuYcalf3G2pX&#10;/xpqV/8Za1f/GWtX/xlrV/8Z60wAANhWAADIXgAAvGIAALNlAACrZQAAo2IAAJxiDgCWYxwAkWQp&#10;AIxjNQGIYj8DhGFIBYBgUAd9X1cJel5dC3ddZA11XGsQc1xyEnBbexRuW4QXbFqPGGpamhpoWqcc&#10;Zlq2HWVayB1lWuQdZVr2HGVa/xtlWv8aZVr/GWVa/xllWv8Z6E8AANNZAADEYQAAuWYAALBoAACn&#10;aQAAnmUAAJdmDQCRZxkAjGgnAIdnMgGDZj0Cf2VGBHtkTQZ4Y1QJdWJbC3JhYQ1wYWkPbWBwEmtf&#10;eRRpX4IWZ16NGWVemBpjXqUcYV60HWBexx1gXuMdYF71HGBe/xtgXv8aYV7/GmFe/xphXv8a5FIA&#10;AM9cAADAZAAAtmkAAKxsAACjbAAAmWkAAJJqCwCMahYAh2skAIJrMAF+ajoCemlDBHZoSwZzZ1II&#10;cGdZCm1mYA1rZWYPaGRuEWZkdhRkY4AWYmOLGGBilxpeYqQcXGKyHVtixR1bYuEdW2L0HFti/xtc&#10;Yv8aXGL/Glxi/xpcYv8a4FUAAMtfAAC9ZwAAsmwAAKlwAACfbwAAlGwAAIxtCACGbhMAgm8hAH1v&#10;LQF5bzgCdW5BA3JtSQVubFAHa2tXCmlrXgxmamUOZGlsEWFpdBNfaH4WXWeJGFtnlRpZZqIbV2aw&#10;HFZmwx1WZt8dVmbzHFdm/xtXZv8aV2b/Gldm/xpXZv8a21kAAMdiAAC6agAAr3AAAKZzAACacwAA&#10;j3AAAIdxBQCBchEAfHMeAHhzKgB0czUBcHM/A21yRwVqcU4HZ3FVCWRwXAtib2MOX29qEF1uchJa&#10;bXwVWG2GF1ZskxlUbKAbUmuvHFFrwRxRa9wcUWvxG1Jr/hpSav8aUmr/GVJq/xlSav8Z1FwAAMNm&#10;AAC2bgAArHQAAKJ3AACWdgAAiXUAAIF2AQB6dw8AdngbAHJ5JwBveTIBa3g8Amh4RARld0wGYndT&#10;CF92WgpddWEMWnVoD1h0cBFVc3kTU3OEFlFykBhPcp4ZTXGtGkxxvxtLcdkbTHHwGkxw/RpNcP8Z&#10;TW//GU1v/xlNb/8ZzmAAAL5qAACycgAAqHgAAJ17AACQegAAhHoAAHp7AAB0fAwAb34XAGx+JABp&#10;fy8BZn85AmJ/QgNffkkFXX1QB1p9VwlXfF4LVXxlDVJ7bg9QencSTnqCFEt5jhZJeZwXSHirGEZ4&#10;vRlGeNUZRnfvGEd2/BhHdv8YR3X/F0d1/xdHdf8XyWUAALpvAACudwAApH0AAJh/AACLfwAAfn8A&#10;AHOBAABsgwkAaIQTAGWFIABihiwAX4Y2AVyGPwJZhUYDV4VOBVSFVQdShFwJT4NjC02Daw1LgnQP&#10;SIJ/EUaBjBNEgZoVQoCpFkGAuhZAgNIWQX/tFkF++xZBff8WQX3/FkF9/xZBff8WwmoAALV1AACq&#10;fQAAn4IAAJKDAACFhAAAeYUAAGqJAABkigMAYIwQAF2NGwBbjicAWI4yAFWOOwFTjkMCUI5KA06N&#10;UgVMjVkGSYxgCEeMaApFi3IMQot9DkCKiQ8+ipgRPIqnEjuKuBI6is8SO4jrEjuH+hM7hv8TO4b/&#10;EzuG/xM7hv8TvHEAAK97AAClgwAAmYcAAIyIAAB/iQAAc4wAAGWQAABckwAAV5UMAFSWFgBSliIA&#10;UJctAE2XNgBLlz8BSZdHAkeXTgNFllUEQ5ZdBUGWZQY+lW8IPJV6CTqVhws4lZUMNpSlDTWUtg40&#10;lMwNNJPpDTSS+A40kP8PNJD/DzSQ/w80kP8PtXgAAKqCAACeiAAAk40AAIaOAAB5kAAAbZMAAGGX&#10;AABVmwAATZ4GAEmfEABHnxsARqAmAESgMABDoToAQaFCAT+hSQE9oVECO6FZAjmhYQM3oGsENaB2&#10;BTOggwYxoJIHMKCiCC6gswguoMkILp/nCC2d9wktnP8KLZv/Ci2b/wotm/8Kr4AAAKOJAACXjgAA&#10;jZMAAH+VAABymAAAZpwAAFugAABPpAAARacAAD6pDAA8qhQAOqofADmqKQA4qzIAN6s7ADWrQwA0&#10;rEsAMqxTATGsXAEvrGYCLaxxAiusfwMqrI4DKKyeBCessAQmrMUEJqvkAyWp9QQlqP8FJaf/BSWn&#10;/wUlp/8Fp4kAAJuPAACRlAAAhJkAAHieAABrogAAX6YAAFOqAABIrQAAPbAAADSzAwAvtQ4ALbUW&#10;ACy1IAArtikAKrYyACm3OgAot0MAJ7dMACa4VQAkuF8AI7hrACK4eAEguIgBH7iZAR25qwEcucAB&#10;HLjfARy28gEbtfwCG7T/Ahu0/wIbtP8Cn48AAJSVAACImwAAe6EAAG6mAABiqwAAVrAAAEqzAAA/&#10;tgAANbkAACy8AAAkvwYAH8INAB3CFAAcwh4AG8MmABrDLwAZxDgAGMRBABfESgAWxVUAFcVhABTG&#10;bwATxn8AEsaRABHHpAAQx7kAD8fUABDG7gAQxPoAEMP/ABDD/wAQw/8Al5YAAIucAAB+ogAAcakA&#10;AGSvAABYtAAAS7gAAEC7AAA1vgAAK8EAACPFAAAbyQEAFMwGABDQCwAO0READdEZAA3RIQAM0SoA&#10;DNE0AAvSPgAK0kkACdNVAAnTYgAI03IABtSEAAXUmAAE1KsAA9XAAAHV3AAB1e0AAdX2AAHV9gAB&#10;1fYAjp0AAICkAABzqwAAZrEAAFm4AABMvQAAP8AAADTDAAAqxwAAIcoAABnOAAAS0gAADdYBAAnb&#10;BQAG3A0ABNwRAAPdGAAB3iAAAN4oAADfMQAA4DwAAOFHAADiVAAA42MAAON0AADkiAAA5JsAAOWu&#10;AADlwQAA5dUAAObnAADm5wAA5ucAg6QAAHWsAABoswAAWrsAAE3BAABAxAAAM8gAACjMAAAf0AAA&#10;F9QAABDZAAAL3QAABeEAAADkAAAA5QcAAOYNAADnEQAA6BYAAOkdAADqJQAA6y4AAO05AADvRQAA&#10;8FMAAPFkAADxdgAA8ooAAPOcAADzrQAA9LsAAPTIAAD0yAAA9MgAd60AAGq1AABcvQAAT8QAAEDJ&#10;AAAzzQAAJ9EAAB3WAAAU3AAADuAAAAjjAAAB5gAAAOoAAADuAAAA7gAAAO8EAADwCgAA8Q4AAPMS&#10;AAD0GAAA9iAAAPgqAAD6NQAA/UMAAP5SAAD/YwAA/3YAAP+JAAD/mgAA/6YAAP+wAAD/sAAA/7AA&#10;/xYjAP8VIQD/ESEA/w0kAP8JKwD/BjcA/wNEAP8AUQD/AF0A/wBoAP8AcgD/AHsA/wCDAP8AigD/&#10;AJEA/wCWAP8AnAD/AKEA/QCmAPsArAD5ALMA9wC7APUAxQDzANEA8gDkAPEA8QDvAPoA7gD/AO4A&#10;/wDtAP8A7QD/AO0A/wDtAP8A/xkgAP8YHQD/FR0A/xAfAP8OKQD/DDQA/wpBAP8HTQD/BVkA/wRk&#10;AP8EbgD/A3cA/wOAAP8DhwD/A40A/QKTAPsCmQD5Ap4A9wKkAPUCqgDzAbAA8QG4AO8BwgDtAc8A&#10;6wHjAOoB7wDoAvsA5wT/AOYF/wDmBv8A5gb/AOYG/wDmBv8A/xwbAP8bGQD/FxgA/xUdAP8TJQD/&#10;ETAA/xA9AP8OSQD/DFUA/wtgAP8LagD9C3MA+wt8APkKgwD3CooA9QqQAPQKlgDzCpsA8QqhAO8J&#10;pwDtCa4A6wm2AOgJwADmCc0A5AniAOIK8ADfC/sA3gz/ANwN/wDcDf8A2w3/AdsN/wHbDf8B/x8X&#10;AP8eEwD/GxIA/xwZAP8bIgD/GCwA/xU4AP8TRAD+ElAA+RFbAPUQZgDzEG8A8BB3AO4QfwDsEIYA&#10;6hCMAOkQkgDoEJgA5g+eAOUPpQDjD6wA4Q+0AOAPvgDeD8wA2hDhANUR8ADSEvsAzxL/Ac4T/wHN&#10;E/8BzRP/AcwT/wHME/8B/yISAP8iDwD/IQ8A/yIUAP8iHAD/ICcA/x0yAPgbPgDyGUsA7hhWAOoX&#10;YADnFmoA5BZyAOIWegDgFoIA3haIANwWjwDbFpUA2RabANYWogDUFqkA0haxANAXuwDOF8kAzBje&#10;AMgZ7gHFGvsBwxr/AsEb/wLAG/8CwBv/AsAb/wLAG/8C/yYOAP8lCwD/KAwA/ykQAP8oFgD+JiAA&#10;9CQrAOwhOADmIEQA4R9QAN0fWwDZHmUA1R5tANIfdQDQH30Azh+DAMwfigHLH5AByR+XAcgfngHG&#10;H6UBxSCtAcMgtwHBIMQBwCHWAbwi6gK5IvgDtiL/A7Uj/wO0I/8EsyP/BLMj/wSzI/8E/ykLAP8q&#10;BQD/LggA/y8MAP8tEADzKxcA6CgiAOAmLwDZJj0A0idKAM0nVQDKKF8AxyhoAcUobwHDJ3cBwSd+&#10;Ab8nhAG+J4sCvCeSArsnmQK5J6ACtyepA7YoswO0KL8DsyjPA7Ap5gStKfYEqyr/Bakq/waoKv8G&#10;qCr/Bqgq/waoKv8G/y0FAP8wAAD/MwIA9jQGAO8yCgDoLhAA3CwYANEuKADLLzcAxjBEAMEwTwC+&#10;MFkBuzBiAbgwagK2L3ECtS94ArMvfwOxL4YDsC+NA64ulAStLpwEqy6kBakvrgWoL7oFpi/KBqQw&#10;4gahMPMHnzD/CJ4x/widMf8InDH/CJwx/wicMf8I/zAAAP81AADvOAAA4joAANs5BADWNQkAzjQT&#10;AMY2IgC/ODEAujg/ALY4SgGzOFQBsDddAq03ZAKrNmwDqTZzBKg2eQSmNYAFpDWHBaM1jwahNZcH&#10;nzWgB541qgicNbYImzXFCZk13QmWNu8KlDb9CpM3/wqSN/8Kkjf/CpI3/wqSN/8K/zMAAPY6AADk&#10;PwAA2EIAAM5CAQDJPgYAxDsPALs+HQC1PywAsT86AK0/RQGpP08Bpj5YAqM9XwOhPWcEnzxtBZ08&#10;dAacO3sGmjuCB5g7igiWO5MJlTqcCpM6pguROrILkDvADI471QyMPOwNijz7DYk8/w2JPP8MiDz/&#10;DIg8/wyIPP8M/zcAAOo/AADcRQAAzkkAAMVJAAC/RgIAukMMALNEGQCtRScAqEY1AKRFQQGgRUsC&#10;nURTAppDWwOYQ2IFlkJpBpRBcAeSQXYIkEB+CY5AhgqNQI4Li0CYDIlAog2HQK4OhUC8D4RAzw+C&#10;QekPgUH5D4BB/w+AQv8OgEL/DoBC/w6AQv8O+jsAAOVEAADTSwAAx04AAL5PAAC4TAAAskkJAKtJ&#10;FQClSyMAoEsxAJxLPQGYSkcClUlPA5JJVwSQSF4FjkdlBotHaweJRnIJiEZ5CoZFgguERYoNgkWU&#10;DoBEnw9+RKsQfEW5EXtFyxF6ReYReUb3EXhG/xB4Rv8QeEb/D3hG/w94Rv8P8D8AAN9JAADNTwAA&#10;wVMAALhUAACxUgAAq04FAKROEQCeTyAAmVAtAJVQOQGST0MBjk5MA4tNUwSJTVoFhkxhBoRLaAiC&#10;S24JgEp2C35Kfgx8SYcOekmRD3hJnBB2SagSdEm2EnNJyBNySuMTcUr1EnFK/xFxS/8RcUv/EHFL&#10;/xBxS/8Q7EMAANlMAADIUwAAvVcAALRYAACsVwAApVIBAJ5TDwCYVBwAk1QpAI9UNQCLU0ABiFNI&#10;AoVSUASCUVcFf1BeBn1QZAh7T2sJeU9yC3dOew11ToQOc02OEHFNmRFvTaUTbU2zFGxNxRRrTuEU&#10;a070E2tO/xJrTv8Sa07/EWtO/xFrTv8R6EYAANNQAADEVgAAuVoAALBcAACmWgAAn1YAAJhWDQCS&#10;VxkAjlgmAIlYMgCGWD0BgldFAn9WTQN8VVQFeVRbBndUYQh1U2gJc1NwC3FSeA1vUoEPbVKLEGtR&#10;lxJpUaMTZ1GxFGZRwxVlUt4VZVLyFGVS/xNlUv8SZVL/EmVS/xJlUv8S5EoAAM9TAADAWgAAtV4A&#10;AKxgAACiXgAAmlkAAJJaCwCNWxYAiFwjAIRcLwCAWzoBfVtDAnlaSwN2WVIEdFhYBnFYXwdvV2YJ&#10;bVdtC2tWdQ1pVn4PZ1aJEWVVlRJjVaEUYlWvFWFVwRZgVdsWYFbxFWBW/hRgVv8TYVb/EmFW/xJh&#10;Vv8S4E0AAMtWAAC9XQAAsmEAAKhjAACdYQAAlV0AAI1eCQCHXhMAg18gAH9fLAB7XzcBd15AAnRe&#10;SANxXU8Eb1xWBWxcXAdqW2MJaFtrC2Zacw1kWnwPYlqHEWBZkxJeWaAUXVmuFVtZvxZbWdgWW1nv&#10;FVtZ/RRcWf8TXFn/ElxZ/xJcWf8S3FAAAMdZAAC6YAAAr2QAAKRlAACZZAAAkGAAAIhhBgCCYhEA&#10;fmMdAHpjKgB2YzQBc2I9AW9iRgJsYU0EamFUBWdgWgdlYGEIY19pCmFfcQxfXnoOXV6FEFtekRJZ&#10;XZ4UWF2sFVddvRZWXdUWVl3uFVdd/BRXXf8TV13/Eldd/xJXXf8S1lMAAMRcAAC3YwAArGgAAKBo&#10;AACVZwAAimMAAINlAgB9Zg8AeGYaAHRnJwBxZzIAbmc7AWtmQwJoZksDZWVSBWNlWQZhZF8IXmRn&#10;ClxjbwxaY3gOWGODEFZijxJUYpwTU2KqFVJiuxVRYtIVUWHtFVJh+xRSYf8TU2H/ElNh/xJTYf8S&#10;0VYAAMBfAACzZgAAqWsAAJxrAACQagAAhWcAAH1pAAB3ag0Ac2sXAG9rJABsbC8AaWw4AWZrQQJj&#10;a0kDYWtQBF5qVwZcal0HWmllCVhpbQtVaHYNU2iBD1FnjRFPZ5oSTmepFE1nuRRMZ88UTGbrFE1m&#10;+xNNZv8STmX/Ek5l/xJOZf8SzFoAALxjAACwagAApW8AAJhuAACMbQAAgGwAAHdtAABxbgsAbW8U&#10;AGlwIQBmcSwAZHE2AWFxPgFecUYCXHBNA1lwVAVXcFsGVW9iCFNvagpQbnMMTm5+DkxtihBKbZgR&#10;SWynEkhsuBNHbM0TR2zqE0hr+hJIa/8SSGr/EUhq/xFIav8Rx14AALhnAACsbgAAoXIAAJNyAACH&#10;cQAAenEAAHFyAABrdAcAZnURAGN2HQBgdygAXnczAFt4PAFZd0MCVndLA1R3UgRSdlkFUHZgB051&#10;aAhLdXEKSXR8DEd0iA5Fc5YPQ3OlEEJzthFBc8sRQnLoEUJy+BFCcf8QQ3D/EENw/xBDcP8QwWMA&#10;ALNsAACocwAAm3YAAI51AACBdgAAdXYAAGl4AABjegIAXnwOAFx9GQBZfiQAV38vAFV/OAFTf0AB&#10;UH9IAk5+TwNMflYESn5dBUh9ZQZGfW4IQ3x5CkF8hgs/e5QNPnujDjx7sw48e8gOPHrmDjx59w48&#10;eP8OPHj/Dj13/w49d/8OvGgAAK9yAACkeQAAlnoAAIh6AAB8egAAcHwAAGN/AABcggAAV4QLAFOF&#10;FABRhiAAT4YqAE6HNABMhzwBSodEAUiHSwJGh1MCRIZaA0KGYgRAhmwGPoV2BzuFgwg5hZEKOISg&#10;CzaEsQs2hMYLNoPkCzaC9gs2gf8MNoD/DDaA/ww2gP8Mtm8AAKp4AACffwAAkH4AAIN/AAB3gAAA&#10;a4IAAF6HAABVigAATowGAEqOEABIjxoAR48lAEWQLwBEkDgAQpBAAECQRwE/kE8BPZBWAjuQXwI5&#10;kGgDN49zBDWPgAUzj44GMY+eBzCOrwcvjsMHL47hBy+M9Agvi/8IL4r/CC+K/wkviv8JsHYAAKV/&#10;AACYhAAAioQAAH2FAABwhwAAZYoAAFqOAABPkgAARpUAAEGYDAA+mBQAPZkfADuZKAA6mjEAOZo6&#10;ADeaQgA2mkoANZpSATOaWgExmmQBL5pvAi2aewIsmooDKpqaAymarAQomsAEJ5neAyeX8gQnlv0F&#10;J5X/BSeV/wUnlf8FqX4AAJ6FAACSiQAAhIoAAHaMAABqjwAAXpMAAFSXAABJmwAAQJ8AADeiBAAy&#10;ow4AMaMXADCkIQAupCoALaQyACylOgArpUMAKqVLACmlVAAopV4AJqVpACWldgEjpYUBIqWWASCm&#10;qAEfpbsBHqXXAR6k7wEeovsCHqH/Ah6h/wIeof8CooYAAJeMAACLjwAAfZEAAG+UAABjmAAAV50A&#10;AE2hAABDpQAAOKgAADCrAAAorgcAJK8QACOvFwAhryEAILApAB+wMQAesDoAHbFCAByxTAAbsVYA&#10;GrFhABmybwAYsn4AFrKQABWyogAUsrYAE7LOABOx6wATr/kAE67/AROu/wETrv8Bmo0AAJCSAACE&#10;lwAAdZoAAGifAABbowAAUKgAAEWsAAA7sAAAMbIAACe1AAAguAAAGLoHABS8DgATvBUAErweABG9&#10;JgARvS4AEL03ABC+QQAOvkwADr5XAA2+ZQAMv3QAC7+GAAq+mQAIvqwAB77CAAe+3wAIvvAACL36&#10;AAi9/AAIvfwAk5QAAIeZAAB6nwAAbKUAAGCqAABTrwAAR7MAADy2AAAxuAAAJ7sAAB++AAAXwQAA&#10;EcQBAAzICAAIyQ4AB8kUAAbJHAAFySQABMosAAPKNgACykAAAMtMAADLWQAAy2gAAMt5AADMjAAA&#10;y58AAMuzAADLyAAAzOIAAMzvAADM8QAAzPEAipoAAHyhAABvpwAAYq0AAFWzAABIuAAAO7sAADC+&#10;AAAmwQAAHcQAABXIAAAPywAACs4AAATSAgAA0woAANMPAADUFAAA1RoAANYiAADXKgAA2TQAANo/&#10;AADcSwAA3FoAAN1qAADdfQAA3ZEAAN2kAADetgAA3sgAAN7eAADe4gAA3uIAf6IAAHGpAABksAAA&#10;VrcAAEm8AAA8wAAAL8QAACTHAAAbywAAE88AAA3SAAAH1gAAANsAAADeAAAA3wMAAOAJAADhDgAA&#10;4hIAAOMXAADlHgAA5icAAOgxAADqPQAA7EsAAOxaAADtbAAA7oAAAO6UAADupQAA7rQAAO7CAADu&#10;xgAA7sYAdKoAAGayAABYuQAAS8AAAD3FAAAvyQAAJM0AABnRAAAR1gAAC9sAAAPeAAAA4QAAAOUA&#10;AADoAAAA6QAAAOoAAADrBgAA7QsAAO8PAADwEwAA8hoAAPQjAAD3LgAA+TsAAPtKAAD8WwAA/W0A&#10;AP2AAAD+kwAA/qIAAP6tAAD+rwAA/q8A/xAfAP8OHQD/Ch0A/wEgAP8AKAD/ADUA/wBBAP8ATgD/&#10;AFoA/wBlAP8AbgD/AHcA/wB/AP4AhgD8AIwA+wCSAPkAlwD4AJwA9wCiAPYApwD1AK0A8wC1APIA&#10;vQDxAMkA7wDcAO4A6wDtAPcA7AD/AOsA/wDqAP8A6gD/AOoA/wDqAP8A/xMcAP8RGQD/DRkA/wYc&#10;AP8DJQD/ADEA/wA+AP8ASgD/AFYA/wBhAP8AawD9AHMA+gB7APcAgwD1AIkA9ACPAPIAlADxAJkA&#10;8ACfAO4ApADtAKsA7ACyAOoAugDoAMYA5wDWAOUA6ADkAPUA4wD+AOIA/wDhAP8A4QD/AOEA/wDh&#10;AP8A/xUYAP8TFAD/DxQA/w0ZAP8LIgD/CC0A/wQ5AP8BRgD/AFEA/gBcAPoAZgD2AG8A8gB3AO8A&#10;fgDtAIUA6wCLAOoAkQDoAJYA5wCcAOYAoQDkAKgA4wCvAOEAuADfAMMA3QDRANsA5gDZAPMA1wD9&#10;ANUC/wDUAv8A1AP/ANQD/wDUA/8A/xgTAP8VEAD/Eg8A/xIVAP8RHQD/DigA/ww0AP8KQQD5CEwA&#10;9QZXAPEGYQDtBmoA6QVyAOYFegDkBYEA4gWHAOAGjQDfBpIA3QaYANsGngDZBqUA1watANQGtQDS&#10;BsAA0AfPAM4I5QDMCfQAygv/AMgM/wDHDP8Axwz/AMYM/wDGDP8A/xsOAP8ZDAD/GA0A/xgRAP8X&#10;GAD/FCIA+xEuAPMQOgDtDkYA6A1SAOUNXADhDWUA3g1tANsNdQDYDXwA1Q2CANMNiQDRDY8A0A2V&#10;AM4NnADNDqMAyw6rAMkOtADIDsAAxg7PAMMQ5gDAEfUAvRL/ALwS/wC7Ev8AuhL/AboS/wG6Ev8B&#10;/x8KAP8cBAD/HwgA/x8NAP8dEgD4GhsA7hYmAOYUMwDgEz8A2hNLANQTVgDQE18AzhRoAMsUbwDJ&#10;FHcAxxV9AMYVhADEFYoAwxWRAMEWmADAFp8AvhanALwXsAC7F7wAuRfLALcY4gCzGfIBsRr/Aa8b&#10;/wGuG/8Brhv/Aa0b/wGtG/8B/yIEAP8iAAD/JQIA/CQHAPchDADsHRIA4RocANgaKgDQGzgAyx1F&#10;AMcdUADDHloAwB5iAL4eagC8H3EAuh94ALkffgC3H4UAth+MALQfkwCzH5oBsSCjAbAgrAGuILcB&#10;rCHGAash3QGnIu8CpSL9AqMj/wKiI/8CoiP/AqEj/wKhI/8C/yUAAP8oAADyKgAA5SsAAN8oBQDc&#10;IQsA0iEUAMkkJADDJTIAviY/ALonSgC3J1QAtCddALInZACwJ2wAridyAa0neQGrJ38BqieGAagn&#10;jgGnJ5YCpSeeAqMoqAKiKLMCoCjBAp8o1QKcKewDmir6A5gq/wSXKv8Elyr/BJYq/wSWKv8E/ygA&#10;APUuAADlMwAA2jUAANAzAQDMLQYAxioQAL4tHgC4LiwAsy86AK8vRQCsME8AqS9YAKcvXwGlL2YB&#10;oy9tAaEvcwKgLnoCni6BAp0uiQKbLpEDmS6aA5gupASWL68ElS+9BJMvzwSRMOgFjzD4BY0x/wWN&#10;Mf8FjDH/BYwx/wWMMf8F/y0AAOo1AADcOgAAzj0AAMY8AADANwIAuzMNALM0GQCuNicAqTc0AKU3&#10;QACiN0oAnzdTAZ02WgGbNmEBmTZoApc1bwKVNXUDlDV8A5I1hASQNY0EjzWWBY01oAWLNasGijW5&#10;Bog1ygeHNuUHhTb2B4Q3/weDN/8Hgzf/B4I3/weCN/8H9DIAAOM7AADSQQAAxkQAAL1DAAC3PwAA&#10;sTsJAKo7FAClPCIAoD0wAJ09OwCZPUUAlj1OAZQ8VgGSPF0CkDxjAo47agOMO3EEijt4BIg6gAWH&#10;OogGhTqSBoM6nAeBOqgIgDq1CX47xgl9O+EJezzzCXs8/wl6PP8Iejz/CHo8/wh6PP8I7jcAAN1B&#10;AADLRgAAv0kAALZJAACuRgAAqUEEAKNBEQCdQh4AmEMrAJVDNwCRQ0EAjkJKAYxCUgGJQVkCh0Ff&#10;A4VBZgODQG0EgUB0BYBAewZ+P4QHfD+OCHo/mQl4P6UKd0CyCnVAwwt0QN0Lc0HxC3JB/wpyQf8K&#10;ckH/CXJB/wlyQf8J6TwAANVFAADFSwAAuk4AALBOAACnSwAAokYAAJtGDgCWRxoAkUgnAI5IMwCK&#10;SD0Ah0dGAYRHTgGCRlUCgEZcA35FYgR8RWkEekVwBXhEeAZ2RIEIdESLCXJElgpwRKILb0SvDG5E&#10;wAxtRdkNbEXvDGtF/QtrRv8La0b/CmtG/wprRv8K5UAAAM9JAADBTwAAtVIAAKtSAAChTwAAm0oA&#10;AJRKDACPSxcAi0wkAIdMLwCETDoAgUxDAX5LSwF7S1ICeUpYA3dKXwR1SWYFc0ltBnFJdQdvSX4I&#10;bUiICWtIkwtqSJ8MaEitDWdJvQ1mSdQOZUntDWVK/AxlSv8LZUr/C2VK/wtlSv8L4EQAAMtNAAC9&#10;UgAAslYAAKZVAACcUgAAlU4AAI5OCQCJTxQAhVAgAIFQLAB+UDcAe1BAAXhQSAF1T08Cc05VA3FO&#10;XARvTmMFbU1qBmtNcgdpTXsIZ02FCmVNkQtkTJ0MYk2rDWFNuw5gTdEOYE3sDmBN+w1gTf8MYE3/&#10;C2BN/wtgTf8L3EcAAMdQAAC5VgAArlkAAKJYAACYVgAAkFEAAIlSBgCDUxEAf1MdAHtUKQB4VDQA&#10;dVQ9AXJTRQFwU0wCbVJTAmtSWQNpUmAEZ1FnBmVRbwdjUXgIYlGDCmBRjwteUJsNXVCpDltRuQ5b&#10;Uc4PWlHqDltR+g1bUf8MW1H/DFtR/wtbUf8L1koAAMNTAAC2WQAAq1wAAJ5aAACTWQAAi1QAAIRW&#10;AwB+VhAAelcaAHZXJgBzWDEAcFc6AG1XQgFqV0kCaFZQAmZWVwNkVl4EYlVlBWBVbQdeVXYIXVWB&#10;CltVjQtZVJoNWFSnDlZVuA9WVcwPVlXpDlZV+Q1WVf8NV1T/DFdU/wxXVP8M0U0AAMBWAACzXAAA&#10;p14AAJpdAACPXAAAhlgAAH9ZAAB5Wg0AdFsXAHFbIwBuWy4Aa1s3AGhbQAFlW0cBY1pOAmFaVQNf&#10;WlwEXVpjBVxaawZaWXQIWFl/ClZZiwtUWZgNU1imDlJZtg5RWcoPUVnnDlFY+A1SWP8NUlj/DFJY&#10;/wxSWP8MzVEAALxZAACwXwAAo2EAAJZgAACLXwAAgVsAAHldAABzXgwAb14VAGtfIABoXysAZmA1&#10;AGNgPQFhX0UBX19MAl1fUwNbX1oEWV5hBVdeaQZVXnIIU159CVFdiQtQXZYMTl2kDU1dtA5MXcgO&#10;TF3mDk1d9w1NXP8MTVz/DE5c/wxOXP8MyVQAALlcAACtYwAAn2MAAJJjAACHYgAAfGAAAHRhAABu&#10;YgkAaWMSAGZjHQBjZCgAYWQyAF5kOwBcZEMBWmRKAlhkUQJWZFgDVGRfBFJjZwVQY3AHTmN6CExi&#10;hgpLYpQLSWKiDEhisg1HYscNR2LkDUhh9gxIYf8MSGD/C0lg/wtJYP8LxFgAALVgAACqZgAAm2YA&#10;AI1mAACCZQAAdmQAAG5lAABoZgUAY2cQAGBoGgBdaSUAW2ovAFlqOABXakABVWpHAVNqTgJRalUD&#10;T2ldBE1pZAVLaW0GSWh4B0dohAlGaJIKRGehC0NnsQxCZ8UMQmfiDEJm9QxDZv8LQ2X/C0Nl/wtD&#10;Zf8Lv1wAALFkAACmagAAlmkAAIlpAAB9aQAAcWkAAGdqAABibAEAXW0NAFluFgBXbyEAVXArAFNw&#10;NQBRcD0AUHBFAU5wTAFMcFMCSnBaA0hwYgRGb2sFRG91BkJvggdAbo8JP26eCj1urwo9bsIKPG7g&#10;Cj1t9Ao9bP8KPWv/Cj5r/wo+a/8KumAAAK1pAACgbgAAkW0AAIRtAAB4bQAAbG4AAGFwAABbcgAA&#10;VnQKAFJ1EgBQdh0ATncnAEx3MQBLeDkASXhBAEh4SQFGeFABRHdXAkJ3XwNAd2gDPndzBDx2fwY6&#10;do0HOXacCDd1rQg3dcAINnXeCDd08gg3c/4IN3L/CDdy/wg3cv8ItWYAAKlvAACacQAAi3EAAH5x&#10;AABzcgAAaHMAAFx2AABUeQAATnsFAEp9DwBIfhgARn8jAEV/LABDgDUAQoA9AEGARQA/gEwBPYBU&#10;ATyAXAI6f2UCOH9vAzZ/fAQ0f4oEMn+aBTF+qgYwfr0GMH7aBjB98AYwe/0GMHv/BjB6/wYwev8G&#10;sGwAAKR1AACUdQAAhnUAAHl2AABudwAAY3kAAFd9AABPgQAAR4QAAEKGDAA/hxMAPYgdADyIJwA7&#10;iTAAOok4ADiJQAA3iUgANolPADSJWAEziWEBMYlsAS+JeAItiYcCLImXAyqIpwMpiLoDKYjUAymG&#10;7gMphfwEKYT/BCmE/wQphP8EqnQAAJ57AACOegAAgHoAAHR7AABofgAAXYEAAFKFAABJiQAAQYwA&#10;ADmQBQA1kQ8AM5IXADKSIQAxkikAMJMyAC6TOgAtk0EALJNKACuUUgAqlFwAKJRnACeUcwEllIIB&#10;JJSTASKTpAEhk7cBIJPPASGS7AEgkPoCII//AiCP/wIgj/8CpHwAAJeAAACHfwAAe4AAAG6CAABi&#10;hQAAV4kAAE2OAABCkgAAOpYAADKZAAAqnAkAKJ0RACadGQAlnSIAJJ4qACOeMgAinjoAIZ5CACCe&#10;SwAfn1UAHp9gAByfbQAbn3wAGp+NABifnwAXn7IAFp/JABae6AAWnPcAFpv/AReb/wEXm/8BnYMA&#10;AI+GAACChgAAdIcAAGeLAABbjwAAUJMAAEaYAAA8nAAAM6AAACujAAAjpgAAHKgLABqpEQAYqRgA&#10;F6khABaqKQAVqjEAFKo5ABOqQwATq00AEqtYABGrZQAQq3QADquGAA6rmQANq6wADKvBAAyq3wAM&#10;qfIADaj8AA2o/wANqP8AlooAAImMAAB6jQAAbJEAAGCVAABUmgAASZ8AAD+jAAA1pwAAK6oAACOu&#10;AAAbsAAAFLMBAA+1CgANthAADLYWAAu2HwAKticACbYvAAi2OQAHt0MABrdPAAS3WwADt2oAArd7&#10;AAC3jgAAt6EAALa0AAC2ywAAtuUAALXxAAC19wAAtfcAj5EAAIGUAABylwAAZZwAAFihAABMpgAA&#10;QasAADevAAAssgAAI7UAABq4AAATuwAADr0AAAnABQADwQ0AAMERAADBFwAAwh4AAMImAADCLwAA&#10;wzkAAMREAADEUAAAxF4AAMVvAADFgQAAxZUAAMWoAADFvAAAxNEAAMTmAADE7gAAxO4AhpgAAHme&#10;AABrowAAXakAAFCuAABEswAAN7YAACy5AAAivAAAGb8AABHCAAAMxQAABsgAAADLAAAAzAcAAMwN&#10;AADNEQAAzRYAAM4dAADPJAAA0C0AANI4AADURAAA1FIAANVhAADVcwAA1ocAANabAADWrQAA178A&#10;ANjOAADY3QAA2N0Ae6AAAG6mAABgrQAAU7MAAEW4AAA4vAAAK78AACHCAAAXxgAAEMkAAArMAAAC&#10;0AAAANQAAADXAAAA2AAAANoFAADbCwAA3A4AAN4TAADfGQAA4SEAAOMqAADlNgAA50MAAOdTAADo&#10;ZAAA6XcAAOmMAADqnwAA6q4AAOq6AADqwwAA6sMAcKgAAGKvAABVtgAAR7wAADnAAAAsxAAAIMgA&#10;ABbMAAAO0AAAB9QAAADZAAAA3QAAAOEAAADjAAAA5AAAAOYAAADnAQAA6QcAAOsMAADsEAAA7hUA&#10;APAdAADzJwAA9jMAAPdDAAD4VAAA+WYAAPl6AAD6jgAA+p4AAPupAAD7sAAA+7AA/wsbAP8HGQD/&#10;ABkA/wAcAP8AJQD/ADIA/wA/AP8ASwD/AFcA/wBiAP8AawD/AHMA/QB7APsAggD6AIgA+ACNAPcA&#10;kgD2AJgA9QCdAPQAogDzAKkA8QCwAO8AuADuAMMA7ADRAOsA5gDpAPMA6AD+AOgA/wDoAP8A6AD/&#10;AOgA/wDoAP8A/w4YAP8KFQD/ARQA/wAYAP8AIgD/AC4A/wA7AP8ARwD/AFMA/QBeAPoAZwD3AG8A&#10;9QB3APMAfgDyAIQA8ACJAO8AjwDuAJQA7ACaAOsAnwDpAKUA6ACsAOYAtADkAL8A4wDMAOEA4gDf&#10;APAA3gD7AN4A/wDdAP8A3QD/ANwA/wDcAP8A/xATAP8NEQD/BhAA/wIVAP8AHgD/ACkA/wA2AP8A&#10;QgD6AE4A9ABZAPEAYgDuAGsA7AByAOoAeQDoAH8A5wCFAOUAiwDkAJAA4gCWAOEAnADfAKIA3QCp&#10;ANoAsQDYALsA1QDIANIA3QDRAO0A0AD5AM8A/wDOAP8AzQD/AM0A/wDNAP8A/xEPAP8ODQD/DA0A&#10;/wsSAP8HGQD/AiQA/wAwAPYAPADvAEkA6gBTAOcAXQDkAGYA4QBtAN8AdADdAHsA2wCBANkAhgDW&#10;AIwA1ACSANIAmADQAJ4AzgCmAMwArgDKALgAyADEAMYA1wDFAOoAwwD3AMIA/wDBAf8AwAL/AMAC&#10;/wDAAv8A/xQLAP8QBgD/EAkA/xAOAP8OFAD/Ch4A9QYpAOsENgDjA0IA3wNOANsEVwDWBGAA0wRo&#10;ANAEbwDOBXYAzAV8AMoFggDJBYgAxwWOAMYFlADEBZsAwgWjAMAGqwC+BrUAvQbCALsI1AC6CekA&#10;twv4ALUM/wC0DP8AtAz/ALQM/wC0DP8A/xcEAP8UAAD/FgMA/xQJAP8RDgDyDhUA6AwhAN4KLgDW&#10;CzsA0AxHAMwMUQDJDFoAxg1iAMQNagDCDXEAwA13AL8NfQC9DoMAvA6KALoOkQC5DpgAtw6gALYO&#10;qQC0D7QAsg/BALEQ1ACuEesAqxL6AKkS/wCoE/8ApxP/AKcT/wCnE/8A/xoAAP8bAAD5GwAA6xkA&#10;AOUUBgDlEA4A2Q4XAM8RJgDIEjQAxBNAAL8USwC8FFQAuRVdALcVZAC1FWsAtBVxALIVeACxFn4A&#10;rxaFAK4WjACsFpQAqxecAKkXpgCnGLAAphi9AKQYzwCiGucAnxr3AJ0b/wGcG/8BnBv/AZsb/wGb&#10;G/8B/x0AAPchAADoJAAA3SUAANQhAQDPGwgAyhcRAMIaIAC8HC0Atx06ALMeRQCwHk8ArR5XAKse&#10;XwCpH2YAqB9sAKYfcwClH3kAox+AAKIfhwCgII8AnyCYAJ0gogCbIKwBmiG5AZghygGWIuQBlCP1&#10;AZIj/wGRI/8BkCP/AZAj/wGQI/8B/yIAAOspAADdLgAAzy8AAMctAADBJwMAvSINALYjGgCwJSgA&#10;rCY0AKgmQAClJ0kAoidSAKAnWgCeJ2EAnCdnAJsnbQCZJ3QAmCd7AZYnggGVJ4sBkyeUAZEongGQ&#10;KKkBjii1Ao0pxgKLKd8CiSryAocq/wKGKv8Chir/AoYq/wKGKv8C9CgAAOMxAADRNgAAxTgAALw2&#10;AAC2MAAAsisJAKssFACmLSIAoi4vAJ4uOgCbLkQAmC9NAJYvVQCULlwAki5iAJAuaQGPLm8BjS52&#10;AYwufgGKLoYCiC6PAocumgKFL6UDgy+yA4IvwgOBMNoDfzDvA30x/gN9Mf8DfDH/A3wx/wN8Mf8D&#10;7S8AANs3AADJPQAAvj4AALM8AACsOAAApzMEAKIyEQCdNB0AmTUqAJU1NQCSNUAAjzVJAI01UACL&#10;NVcAiTVeAYc1ZAGFNGsBhDRyAoI0eQKANIICfjSLA300lgN7NaEEeTWuBHg1vgV3NtQFdjbtBXQ3&#10;/AV0N/8EdDf/BHQ3/wR0N/8E5zUAANI9AADDQgAAuEQAAKxCAACkPgAAnzkAAJo4DgCUOhkAkDom&#10;AI07MQCKOzsAhztEAIQ7TACCO1MBgDpaAX46YAF9OmcCezpuAnk6dQJ3On4DdjqIBHQ6kwRyOp4F&#10;cTqrBW87uwZuO88GbTvqBm08+gZsPP8FbDz/BWw8/wVsPP8F4jkAAMxCAAC+RwAAsUgAAKVGAACd&#10;QwAAlz8AAJI+CwCNPxUAiT8hAIVALQCCQDcAf0BAAH1ASAB7QE8BeUBWAXc/XQF1P2MCcz9qAnE/&#10;cgNwP3oDbj+EBGw/kAVrP5wGaT+pBmg/uAdnQMwHZkDoB2ZA+QZlQP8GZUD/BmVA/wVlQP8F3D4A&#10;AMdGAAC5SwAArEwAAKBKAACXRwAAkUMAAItDCACGQxIAgkQeAH5EKQB7RTQAeUU9AHZFRQB0REwB&#10;ckRTAXBEWQFuRGACbENnAmtDbwNpQ3cEZ0OBBWZDjQZkQ5kGYkOnB2FEtghgRMoIYETmCF9F+Adf&#10;Rf8HYEX/BmBE/wZgRP8G1kEAAMNJAAC2TgAAp08AAJtNAACSSwAAjEcAAIVHBACARxAAfEgaAHhI&#10;JgB1STAAc0k6AHBJQgBuSUkBbEhQAWpIVgFoSF0CZkhkAmVIbANjSHUEYUd/BWBHigZeSJcHXUil&#10;CFtItAhbSMcJWkjkCFpJ9ghaSf8HWkj/BlpI/wZaSP8G0UUAAL9MAACyUgAAo1EAAJdQAACNTgAA&#10;hkoAAIBKAQB6Sw4AdkwXAHJMIwBvTC0AbU02AGpMPwBoTEYAZkxNAWRMUwFiTFoCYUxhAl9MaQNe&#10;THIEXEx8BVpMiAZZTJUHV0yjCFZMsghVTMYJVUziCVVM9QhVTP8HVUz/B1ZM/wZWTP8GzEgAALxQ&#10;AACvVQAAoFQAAJNTAACJUQAAgU0AAHpOAAB1TwwAcE8VAG1QIABqUCoAZ1AzAGVQPABjUEMAYVBK&#10;AV9QUQFdUFgCXFBfAlpQZwNZUHAEV1B6BVVQhgZUUJMHUlChCFFQsQlQUMQJUFDhCVBQ9AhRUP8H&#10;UU//B1FP/wZRT/8GyUsAALlTAACrVwAAnFYAAI9VAACFVAAAfFAAAHVRAABwUgkAa1MSAGhUHQBl&#10;VCcAYlQxAGBUOQBeVEEAXFRIAVpUTwFZVFYBV1RdAlZUZQNUVG4EUlR4BVFUhAZPVJEHTlSgCExU&#10;rwhMVMIJS1TfCUxU8whMU/8HTFP/B01T/wZNU/8GxU4AALZWAACnWgAAmFkAAItYAACBVwAAd1QA&#10;AHBVAABqVgYAZlcQAGJXGgBgWCQAXVguAFtZNwBZWT8AV1lGAFZZTQFUWVQBU1lbAlFZYwJPWGwD&#10;Tlh2BExYggVKWI8GSVieB0hYrghHWMAIR1jdCEdY8ghHV/8HSFf/B0hX/wZIV/8GwVEAALJZAACj&#10;XAAAlFsAAIdbAAB9WgAAclgAAGtZAABlWgMAYFsOAF1cFwBaXCEAWF0rAFZdNABUXjwAU15EAFFe&#10;SwFQXlIBTl5ZAkxeYQJLXWoDSV10BEddgAVFXY0GRF2cB0NdrAdCXb4IQl3aCEJc8QdCXP4HQ1v/&#10;BkNb/wZDW/8GvVUAAK9dAACfXwAAkF4AAINeAAB4XQAAbVwAAGVdAABfXwAAWmAMAFdhFABVYh4A&#10;UmIoAFFjMQBPYzkATmNBAExjSABLY08BSWNWAUdjXgJFY2cCRGNxA0JjfQRAYosFP2KaBj5iqgY9&#10;YrwHPGLWBz1h7wY9Yf0GPmD/Bj5g/wY+YP8GuVkAAKthAACaYQAAi2EAAH9hAAB0YQAAaWEAAF9i&#10;AABZZAAAVGYJAFFnEQBOZxoATGgkAEtpLQBJaTYASGk+AEZqRQBFakwAQ2pUAUJqXAFAaWUCPmlv&#10;AjxpewM7aYkEOWmYBThoqAU3aLoFN2nTBTdo7gU3Z/wFOGb/BThm/wU4Zv8FtF4AAKdlAACVZQAA&#10;hmQAAHplAABvZQAAZGYAAFloAABSagAATWwEAEluDgBHbhYARW8gAERwKQBCcDIAQXA6AEBxQgA/&#10;cUkAPXFRADxxWQE6cWIBOHFsAjZweAI1cIYDM3CVAzJwpgQxcLgEMHDQBDFv7AQxbvsEMW3/BDFs&#10;/wQxbP8Er2QAAKFpAACPaAAAgWgAAHVpAABraQAAYGsAAFVuAABNcQAARnMAAEJ1CwA/dhIAPXcc&#10;ADx3JQA6eC0AOXg1ADh5PQA3eUUANnlNADV5VQAzeV4AMXloATB5dAEueYMCLXmSAit4owIqeLUC&#10;KnjMAip36gIqdvkDKnX/Ayp0/wMqdP8DqmoAAJptAACJbAAAfG0AAHBtAABmbgAAW3EAAFB1AABI&#10;eAAAQXsAADp+BQA2fw4ANIAWADOBIAAygSgAMIEwAC+COAAugkAALYJIACyCUAArgloAKoJkACiC&#10;cAAmgn8BJYKPASSCoAEjgrIBIoLJASKB5wEif/cBIn7/AiJ9/wIiff8CpXEAAJNxAACDcQAAdnEA&#10;AGxyAABgdQAAVngAAEx8AABDgAAAO4MAADOGAAAtiQoAKooRACmLGQAniyIAJosqACWMMQAkjDkA&#10;I4xCACKNSgAhjVQAII1eAB+NawAdjXkAHI2KABuNnAAZja4AGIzEABiM4wAZivUAGYn/ARmI/wEZ&#10;iP8BnXcAAIx2AAB9dgAAcncAAGV5AABafAAAUIAAAEaEAAA8iQAANIwAAC2QAAAlkwIAH5UMAB2W&#10;EgAclhoAG5ciABqXKgAZlzIAGJg6ABeYQwAWmE0AFZhYABSYZAATmHMAEZiEABCYlgAQmKkADpi/&#10;AA6X3QAPlvIAEJX8ABCU/wAQlP8AlX0AAIV8AAB4fAAAa34AAF+BAABUhgAASooAAECPAAA2kwAA&#10;LZcAACaaAAAenQAAF6ADABKiDAAQoxIAEKMZAA+jIQAOpCkADqQxAA2kOgAMpEUAC6RQAAqkXAAJ&#10;pGoAB6R7AAajjgAEo6EAAqO0AAOiywADouYAA6HzAAOh+wADofsAjYMAAH+CAABxhAAAZIcAAFiM&#10;AABNkQAAQpYAADiaAAAvngAAJqIAAB6lAAAXqAAAEasAAAyuBwAHrw0AA68SAAKvGQABryEAAK8p&#10;AACwMgAAsDwAALBHAACwUwAAsGEAALBxAACwgwAAr5cAAK+qAACvvwAArtkAAK7rAACu9AAArvQA&#10;h4kAAHiKAABqjgAAXZMAAFGYAABFnQAAO6IAADCmAAAnqgAAHq4AABaxAAAQtAAAC7YAAAW5AwAA&#10;ugoAALoOAAC6EwAAuxkAALshAAC8KAAAvDEAAL08AAC+SAAAvlYAAL5lAAC+dwAAvowAAL6fAAC9&#10;swAAvscAAL7eAAC96wAAvesAf5IAAHCVAABimgAAVZ8AAEmlAAA9qwAAMq8AACi0AAAetgAAFbkA&#10;AA68AAAJvwAAAsIAAADEAAAAxQQAAMYKAADGDgAAxxIAAMgYAADJHwAAyicAAMwwAADOPAAAzkkA&#10;AM9ZAADPagAAz34AAM+TAADPpgAAz7gAAM/IAADP2wAAz9sAd5wAAGihAABbpwAATq4AAEG0AAA0&#10;twAAKLoAAB29AAATwAAADcQAAAbHAAAAygAAAM4AAADQAAAA0QAAANICAADTCAAA1QwAANYQAADZ&#10;FQAA2xwAAN0kAADgLwAA4jwAAONLAADkXAAA5G8AAOWDAADlmAAA5akAAOW2AADlwwAA5cMAbKUA&#10;AF+sAABRsgAARLkAADW8AAAowAAAHMQAABLIAAAMywAAA88AAADTAAAA2AAAANwAAADfAAAA3wAA&#10;AOEAAADjAAAA5AMAAOYIAADoDQAA6REAAOwYAADuIgAA8S4AAPM8AAD0TQAA9V8AAPZzAAD3hwAA&#10;95kAAPilAAD4sAAA+LAA/wMXAP8AFQD/ABUA/wAYAP8AIwD/AC8A/wA8AP8ASAD/AFQA/wBeAP8A&#10;ZwD9AG8A+wB2APkAfQD4AIMA9gCIAPUAjgD0AJMA8gCYAPEAngDwAKQA7gCrAO0AswDrAL0A6gDL&#10;AOgA4QDnAPEA5gD9AOUA/wDkAP8A5AD/AOQA/wDkAP8A/wcTAP8AEQD/ABEA/wAVAP8AHwD/ACsA&#10;/wA3AP8ARAD+AE8A+gBaAPcAYwD0AGsA8gByAPAAeQDvAH8A7QCEAOsAigDqAI8A6ACUAOcAmgDl&#10;AKAA5ACnAOIArwDgALkA3gDGANwA2gDaAOwA2AD5ANYA/wDWAP8A1wD/ANgA/wDYAP8A/woQAP8D&#10;DgD/AA0A/wASAP8AGgD/ACYA/AAyAPcAPwD0AEoA8QBVAO0AXgDqAGYA6ABuAOUAdADjAHoA4gCA&#10;AOAAhQDeAIsA3ACQANsAlgDYAJwA1QCjANMAqwDRALUAzgDBAMwA0QDLAOcAyQD1AMgA/wDIAP8A&#10;yAD/AMgA/wDIAP8A/wwMAP8GCAD/AgoA/wAPAP8AFQD8ACAA8QAsAOwAOQDpAEUA5QBPAOEAWQDe&#10;AGEA2wBoANcAbwDUAHUA0gB7ANAAgADOAIYAzACMAMsAkgDJAJgAxwCgAMUAqADDALEAwQC8AL8A&#10;ywC9AOMAvADyALsA/QC7AP8AugD/ALoA/wC6AP8A/w4FAP8JAAD/CQUA/wYLAP8BEADwABkA5gAl&#10;AOEAMgDcAD8A1gBJANEAUwDOAFsAywBjAMgAagDGAHAAxQB2AMMAewDBAIEAwACHAL4AjgC8AJQA&#10;uwCcALkApAC3AK4AtQC5ALMAyACxAN8AsAHvAK8B+wCuAv8ArQP/AK0D/wCtA/8A/xAAAP8OAAD/&#10;DQAA9gsDAPIHCgDiAREA2wIdANIDKwDMAzcAyARDAMQETQDBBFYAvgVdALwFZAC6BWsAuAVxALcF&#10;dgC1BXwAswaDALIGiQCwBpEArweZAK0HoQCrB6sAqQi3AKgJxgCmCt0ApQvwAKMM/QCiDf8AoQ3/&#10;AKEN/wCgDf8A/xEAAPwSAADsEwAA4hMAANsPAwDWCQsAzggUAMYKIgDADDAAvA08ALgNRgC1DU8A&#10;sg5XALAOXwCuDmUArQ5rAKsOcQCqDngAqA5+AKcPhQClD40ApA+WAKIQnwCgEKkAnxC1AJ0RxQCb&#10;Ed4AmRLxAJcT/wCWFP8AlRT/AJUU/wCUFP8A/xUAAO0bAADgHwAA0h8AAMkbAADEFAUAwRAOALoS&#10;GwC0EykAsBQ1AKwVQACpFUkAphVSAKQWWQCiFmAAoRZmAJ8WbACeFnIAnBZ5AJsXgACZF4gAmBeR&#10;AJYYmwCUGKYAkxmyAJEZwQCQGtgAjRvuAIsc/QCKHP8Aihz/AIkc/wCJHP8A9B0AAOQlAADTKQAA&#10;xyoAALwmAAC2IAAAtBkLAK4aFQCoHCMApB0vAKEeOgCeHkQAmx5MAJkeVACXH1sAlR9hAJQfZwCS&#10;H20AkR90AI8gfACOIIQAjCCNAIoglwCJIaIAhyGuAIYivQCFItEBgiPrAYEk+wGAJP8BfyT/AX8k&#10;/wF/JP8B7CUAANstAADJMQAAvDEAALEuAACrKQAApyQFAKMjEQCeJB0AmiUqAJYmNQCTJj8AkSZH&#10;AI8mTwCNJlYAiydcAIknYgCIJ2kAhidvAIUndwCDJ38AgSeJAYAokwF+KJ4BfSmrAXspuQF6Kc0B&#10;eCroAXcr+QF2K/8Bdiv/AXUr/wF1Kv8B5SwAANA0AADBOAAAszgAAKg1AACiMQAAnS0AAJkqDgCU&#10;KxgAkCwkAI0tMACKLToAhy1DAIUtSgCDLVEAgS5YAIAuXgB+LmQAfS5rAHsucwF5LnsBeC6FAXYu&#10;jwF0L5sBcy+oAnEvtgJwMMkCbzDlAm4x9wJtMf8CbTH/Am0x/wJtMf8C3zIAAMk5AAC7PgAArD0A&#10;AKE6AACaNwAAlTMAAJAxCgCMMRQAhzIgAIQzKwCBMzUAfzM+AH0zRgB7M00AeTNUAHczWgB2M2EA&#10;dDNnAXI0bwFxNHcBbzSBAW40jAJsNJgCajWlAmk1swNoNcYDZzbiA2Y29QNmNv8CZjb/AmY2/wJm&#10;Nv8C2DcAAMQ+AAC1QgAApkEAAJs/AACTPAAAjTgAAIg2BwCENxEAgDccAHw4JwB6ODEAdzk6AHU5&#10;QgBzOUkAcTlQAHA5VwBuOV0AbDlkAWs5awFpOXQBaDl+AmY5iQJkOZUDYzqiA2I6sQNhOsMDYDvg&#10;BF878wNfO/8DXzv/A187/wJfO/8C0TsAAMBCAACwRQAAoUQAAJVDAACNQAAAhz0AAII7AgB9Ow4A&#10;eTwYAHU9IwBzPS0AcD02AG49PwBsPUYAaz1NAGk9UwBnPVoAZj1hAWQ9aAFjPXEBYT57Al8+hgJe&#10;PpMDXD6gA1s/rwRaP8EEWj/dBFk/8gRZP/8DWT//A1k//wNZP/8DzD8AALxGAACrSAAAnEcAAJFG&#10;AACIRAAAgkAAAHw/AAB3QAwAc0AVAG9BIABsQSoAakEzAGhBOwBmQkMAZEJKAGNBUABhQVcAYEJe&#10;AV5CZQFdQm4CW0J4AlpChANYQpADV0KeBFZDrQRVQ78EVEPaBFRD8QRUQ/4DVEP/A1RD/wNUQ/8D&#10;yEIAALhJAACnSwAAmEoAAI1JAACDRwAAfUMAAHZDAABxRAoAbUQSAGpFHQBnRScAZEUwAGJFOABg&#10;RT8AX0VHAF1FTQBbRVQAWkZbAVlGYwFXRmwBVkZ2AlRGgQNTRo4DUkecBFBHqwRQR70ET0fWBU9H&#10;7wRPR/0ET0f/A09H/wNQR/8DxEUAALVNAACjTQAAlUwAAIlLAAB/SgAAeEYAAHFHAABsRwcAaEgQ&#10;AGRIGgBhSSQAX0ktAF1JNQBbST0AWUlEAFdJSgBWSVEAVUpZAVRKYQFSSmkBUUp0Ak9KfwNOSowD&#10;TUqbBExLqgRLS7wESkvTBUpL7gRLS/0ES0r/A0tK/wNLSv8DwUgAALJQAACgTwAAkU8AAIVOAAB7&#10;TQAAc0kAAGxKAABnSwQAYkwOAF9MFwBcTSEAWk0qAFhNMgBWTToAVE1BAFNOSABSTk8AUE5XAU9O&#10;XwFOTmcBTE5yAktOfQJJTosDSE6ZBEdPqARGT7oERk/RBEZP7QRGTvwERk7/A0dO/wNHTv8DvUwA&#10;AK5SAACcUQAAjVEAAIFRAAB3UAAAbkwAAGdOAABiTwAAXVANAFpQFABXUR4AVVEnAFNRMABRUjgA&#10;UFI/AE5SRgBNUk0ATFNVAEpTXQFJU2UBSFNvAkZTewJFU4kDQ1OXA0JTpwRBU7gEQVPPBEFT7ARB&#10;UvsDQlL/A0JS/wNCUf8Duk8AAKpUAACYVAAAiVQAAH1TAABzUwAAaVEAAGJSAABcUwAAWFQKAFRV&#10;EgBSVRsAT1YkAE5WLQBMVzUAS1c8AEpXRABIV0sAR1hSAEZYWgFEWGMBQ1htAUFYeQJAWIYCPliV&#10;Az1YpQM8WLcEPFjNBDxX6gM8V/oDPVb/Az1W/wM9Vv8DtlMAAKVXAACUVwAAhVYAAHlWAABvVgAA&#10;ZVUAAFxWAABXWAAAUlkHAE5aEABMWhgASlshAEhcKgBHXDIARVw6AERdQQBDXUgAQl1QAEBdWAA/&#10;XWEBPV1rATxddgI6XYQCOV2TAjhdowM3XbUDNl3LAzZc6AM3XPkDN1v/Azhb/wM4Wv8DslcAAKBa&#10;AACPWQAAgVkAAHVZAABrWQAAYFoAAFZbAABRXQAATF4CAEhgDQBFYBQARGEeAEJiJgBAYi4AP2I2&#10;AD5jPgA9Y0UAPGNNADtjVQA5Y14AOGNoATZjdAE1Y4EBM2ORAjJjoQIxY7MCMWPIAjFi5wIxYfgC&#10;MWH/AjJg/wIyYP8CrlwAAJtdAACKXQAAfF0AAHBdAABmXQAAXF4AAFJgAABMYgAARWUAAEFmCgA+&#10;ZxEAPGgaADtoIgA5aSsAOGkyADdqOgA2akEANWpJADRqUgAzalsAMWplADBqcAEuan4BLWqOASxq&#10;nwErarABKmrGASpp5QEqaPYCK2f/Aitn/wIrZ/8CqWEAAJVgAACEYAAAd2AAAGxhAABiYQAAWGMA&#10;AE5mAABHaAAAQGsAADpuBQA2bw4ANHAVADNwHgAycSYAMHEuAC9xNQAucj0ALXJFACxyTQArclcA&#10;KnJhAClybQAncnsAJnKLACRynAEjcq4BI3LDASNx4gEjcPQBI2//ASNu/wEjbv8BoWUAAI5kAAB/&#10;ZAAAcmQAAGhlAABeZgAAVGkAAElsAABCbwAAO3IAADR1AAAueAoAK3kRACp5GAApeiEAJ3ooACZ6&#10;MAAlezgAJHtAACN7SAAie1IAIXtcACB7aAAffHYAHXyGABx7mAAbe6oAGnu/ABp73gAaefIAG3j+&#10;ABt3/wEbd/8BmWkAAIhpAAB5aQAAbWkAAGNqAABZbAAAT28AAEVzAAA9dwAANXoAAC59AAAngQMA&#10;IoMNACCEEgAfhBoAHYQiAByFKgAbhTEAGoU5ABmFQgAYhkwAF4ZWABaGYwAVhnEAFIaBABKGkwAR&#10;hqYAEYW7ABCF1gARg+8AEYL7ABKC/wASgf8AkW4AAIFtAAB0bgAAaW4AAF1wAABTcwAASXcAAEB8&#10;AAA3gAAAL4MAACeHAAAhigAAGo0GABWPDQATkBMAEpAaABKQIgARkCoAEJEyABCROwAPkUQADpFP&#10;AA2RXAAMkWoAC5F6AAqRjQAIkJ8AB5CzAAePyQAHj+YAB470AAiN/AAIjf8AiXMAAHtzAABvcwAA&#10;Y3UAAFd4AABNfQAAQ4EAADmGAAAwigAAKI4AACGRAAAalQAAE5cAAA6aCAALnA4ACZwTAAicGgAH&#10;nCIABpwqAAScMwADnD0AAp1IAACdVAAAnWIAAJxyAACchAAAnJcAAJuqAACbvwAAmtsAAJrsAACa&#10;9QAAmfgAgnkAAHZ5AABoegAAXH4AAFGCAABGhwAAPIwAADKRAAAplQAAIZkAABmdAAASoAAADqMA&#10;AAmmBQADpwwAAKcQAACnFQAAqBwAAKgjAACoKwAAqTQAAKk/AACpSwAAqVkAAKloAACpegAAqY4A&#10;AKmhAACotQAAqMsAAKfkAACn7wAAp/MAfYAAAG+BAABhhAAAVYkAAEmOAAA+lAAANJkAACqeAAAh&#10;ogAAGaYAABKpAAANrAAAB68AAACyAAAAswcAALMMAACzEAAAtBUAALQbAAC1IgAAtisAALc1AAC3&#10;QAAAuE4AALhdAAC4bgAAuIIAALiXAAC4qgAAt74AALfSAAC35gAAt+oAdogAAGeLAABakAAATpYA&#10;AEKcAAA3ogAALKcAACKrAAAZrwAAEbMAAAu2AAAEuQAAALwAAAC+AAAAvgAAAL8GAADACwAAwQ8A&#10;AMITAADDGQAAxCAAAMUpAADHNAAAyEIAAMlRAADJYgAAyXUAAMmKAADJnwAAyrEAAMrBAADJ0QAA&#10;ydkAbpMAAGCYAABTngAARqQAADqrAAAvsAAAJLUAABm4AAAQvAAACr8AAAHBAAAAxAAAAMgAAADK&#10;AAAAygAAAMwAAADNAwAAzggAANANAADREAAA0xYAANYeAADaKAAA3TQAAN5DAADfVAAA32cAAOB8&#10;AADgkQAA4KQAAOCyAADgvgAA4MMAZp8AAFmmAABMrQAAP7QAADK4AAAkvAAAGL8AABDDAAAIxwAA&#10;AMoAAADNAAAA0QAAANUAAADYAAAA2QAAANsAAADdAAAA3wAAAOEEAADjCgAA5Q4AAOcTAADqHAAA&#10;7ScAAPA1AADxRgAA8lgAAPNrAADzgAAA9JQAAPSjAAD0rgAA9LIA/wATAP8AEQD/ABEA/wAVAP8A&#10;HwD/ACwA/wA5AP8ARQD/AFAA/wBaAP4AYwD7AGsA+QByAPcAeAD1AH4A9ACEAPIAiQDxAI4A8ACT&#10;AO4AmQDtAJ8A7ACmAOoArgDoALgA5gDFAOUA2wDjAO0A4gD7AOIA/wDhAP8A4QD/AOEA/wDhAP8A&#10;/wAQAP8ADgD/AA0A/wASAP8AGwD/ACgA/wA0AP4AQQD7AEwA9wBWAPQAXwDxAGYA7wBtAOwAdADq&#10;AHoA6QB/AOcAhQDmAIoA5QCPAOMAlQDhAJsA4ACiAN4AqgDbALQA2QDAANYA0ADTAOgA0gD3ANEA&#10;/wDRAP8A0AD/ANAA/wDQAP8A/wANAP8ACQD/AAoA/wAPAP8AFgD7ACIA9wAvAPQAOwDwAEcA7QBR&#10;AOkAWgDlAGIA4gBpAOAAbwDeAHUA3AB6ANoAgADYAIUA1QCLANMAkQDRAJcAzwCeAM0ApgDLAK8A&#10;yQC6AMcAyQDFAOIAxADyAMMA/gDCAP8AwQD/AMIA/wDCAP8A/wMGAP8AAQD/AAYA/wAMAPkAEQDx&#10;AB0A6wApAOcANgDjAEEA3wBLANsAVADVAFwA0gBjAM8AagDNAHAAywB1AMkAewDIAIAAxgCGAMUA&#10;jADDAJMAwQCaAL8AogC9AKsAuwC2ALkAxAC3ANoAtgDtALQA+gC0AP8AtAD/ALQA/wC0AP8A/wQA&#10;AP8AAAD/AAAA/wAGAOwADQDlABYA3gAiANcALwDRADsAzQBFAMoATgDGAFcAxABeAMEAZAC/AGoA&#10;vQBwALwAdQC6AHsAuQCBALcAhwC1AI4AswCVALIAngCwAKcArgCyAKwAvwCqANEAqADoAKgA9wCn&#10;AP8ApwD/AKYA/wCmAP8A/wYAAP8FAADxAwAA6AAAAOEABwDVABAAzQAbAMcAJwDDADMAvwA+ALwA&#10;SAC5AFEAtgBYALQAXwCyAGUAsABqAK8AcACtAHYArAB8AKoAggCpAIkApwCRAKUAmgCjAKQAoQCu&#10;AKAAuwCeAc0AnQLmAJwE9ACbBP8AmgX/AJoF/wCZBf8A/woAAPEOAADkEAAA2Q8AAM4LAADIAwsA&#10;wgATALwCHwC3AywAswQ3ALAFQgCtBkoAqgZSAKgHWQCmB18ApQdlAKMHawCiCHEAoAh3AJ8IfgCd&#10;CIUAmwmOAJoJlwCYCqEAlgqsAJULugCTC8wAkgzlAJAN9gCPDv8Ajg7/AI4O/wCNDv8A9hEAAOYX&#10;AADWGwAAxxkAAL4VAAC5EAAAtwoNALELFwCsDSQAqA4wAKUOOwCiDkQAnw9MAJ0PUwCbD1oAmg9g&#10;AJgQZgCXEGwAlRByAJMQeQCSEIEAkBCKAI8RlACNEZ8AixGqAIoSuACIEssAhhPmAIUU9wCDFf8A&#10;gxX/AIIV/wCCFf8A7RoAANwhAADKJQAAuyIAALEfAACrGgAAqRQGAKUSEQCgFB4AnBUqAJkVNQCW&#10;Fj4AlBZHAJIWTgCQFlUAjhdbAIwXYQCLF2cAiRdtAIgXdACGGHwAhRiGAIMZkACBGZsAgBqnAH4a&#10;tQB9G8cAfBziAHod9QB5Hf8AeB3/AHgd/wB4Hf8A5SIAANApAAC/LAAAsCoAAKcnAACgIwAAnR8A&#10;AJoaDgCVHBgAkR0kAI4eLwCMHjkAiR5BAIcfSQCFH1AAgx9WAIIfXACAH2IAfx9pAH0gcAB8IHgA&#10;eiCBAHkhjAB3IZcAdSKkAHQisgBzI8MAciPfAHAk8wBvJP8AbyT/AG4k/wBuJP8A3SkAAMgwAAC3&#10;MgAAqDAAAJ4uAACXKgAAkycAAJAjCgCMIxMAiCQfAIQlKgCCJTQAgCY9AH0mRAB8JksAeiZSAHgm&#10;WAB3Jl4AdSZlAHQnbAByJ3QAcSd9AG8oiABuKJQAbCihAGsprwFqKcABaSrbAWcq8QFnK/8BZiv/&#10;AWYq/wFmKv8B1C8AAMI2AACvNgAAoTUAAJY0AACQMAAAii0AAIcqBgCDKRAAfyoaAHwrJQB5Ky8A&#10;dyw4AHUsQABzLEcAcSxNAHAsVABuLFoAbSxhAGstaABqLXAAaC16AGcuhQBlLpEBZC6eAWIvrAFh&#10;L70BYTDVAWAw7wFfMP0BXzD/AV8w/wFfMP8BzTQAALw7AACpOgAAmzoAAJA4AACJNQAAgzIAAH8w&#10;AQB7Lw4AdzAWAHQwIQBxMSsAbzE0AG0xPABrMUMAajFKAGgyUABnMlcAZTJdAGQyZQBiMm0AYTN3&#10;AF8zggFeM44BXTScAVs0qgFaNbsBWjXSAVk17QFZNfwBWDX/AVg1/wFZNf8ByDgAALc+AACkPgAA&#10;lj0AAIs8AACDOgAAfTcAAHg0AAB0NAsAcDUTAG01HQBqNScAaDYwAGY2OABkNj8AYzZGAGE2TQBg&#10;NlMAXjdaAF03YgBcN2oAWjh0AVk4fwFXOIwBVjmZAVU5qAJUObkCUzrPAlM66wJTOvsBUzr/AVM5&#10;/wFTOf8BxDwAALJBAACgQAAAkkAAAIY/AAB+PQAAeDoAAHM4AABuOQgAajkRAGc5GgBkOiQAYjos&#10;AGA6NABeOjwAXTtDAFs7SgBaO1AAWDtXAFc7XwBWPGcAVDxxAVM8fAFSPYkBUT2XAU89pgJOPrcC&#10;Tj7NAk4+6QJNPvoCTj7/AU49/wFOPf8BwD8AAK5DAACcQwAAjkMAAIJCAAB6QAAAcz0AAG08AABo&#10;PQUAZD0OAGE+FwBePiEAXD4pAFo+MQBYPjkAVz5AAFU/RgBUP00AUz9VAFJAXABQQGUAT0BvAU5B&#10;egFNQYcBS0GWAUpBpQJJQrUCSULLAklC6AJJQvkCSUH/AklB/wFJQf8BvUMAAKpFAACYRQAAikUA&#10;AH9FAAB2QwAAb0AAAGhAAABjQQEAX0ENAFxBFABZQh0AV0ImAFVCLgBTQjYAUUI9AE9CQwBPQ0sA&#10;TkNSAE1EWgBMRGMASkRtAUlFeAFIRYUBR0WUAUVFowJFRrQCREbJAkRG5wJERfgCREX/AkVF/wJF&#10;Rf8BukYAAKZIAACUSAAAhkgAAHtHAAByRgAAakIAAGNDAABeRAAAWkULAFZFEgBURhsAUUYjAE9G&#10;KwBORjMATEc6AEtHQQBKR0kASUhQAEhIWABHSGEARklrAERJdgFDSYMBQkmSAUFJogJASbMCP0rH&#10;Aj9K5QI/SfcCQEn/AkBI/wJASP8BtkkAAKJKAACRSgAAg0oAAHdKAABuSQAAZUUAAF5HAABZSAAA&#10;VUkIAFFKEABPShgATEohAEpLKQBJSzEAR0s4AEZMPwBFTEYARExOAENNVgBCTV8AQU1oAEBNdAE+&#10;TYEBPU2QATxNoAE7TrECOk7GAjpO5AI7TfYCO03/ATtM/wE8TP8Bs00AAJ5MAACNTAAAf0wAAHRM&#10;AABqTAAAYEoAAFlLAABUTAAAUE0FAExODgBJTxUAR08eAEVPJgBEUC4AQlA1AEFQPQBAUUQAP1FL&#10;AD5RUwA9UlwAPFJmADpScgA5Un8BOFKOATdSngE2Uq8BNVLEATVS4gE2UvUBNlH/ATZQ/wE3UP8B&#10;rk8AAJlPAACJTwAAe08AAHBPAABmTwAAXE4AAFRPAABPUQAASlIBAEZTDABDVBIAQVQbAEBVIwA+&#10;VSsAPVYyADxWOgA7VkEAOlZJADlXUQA4V1oANldjADVXbwA0V3wBM1eMATFXnAEwV60BMFfCATBX&#10;4AEwVvQBMVb/ATFV/wExVf8BqFIAAJVSAACEUgAAd1IAAGxSAABiUgAAWFMAAE9UAABJVgAARFcA&#10;AEBZCAA9WhAAO1oXADlbIAA4WycAN1wvADZcNgA1XD4ANFxGADNdTgAxXVcAMF1hAC9dbAAuXXoA&#10;LF2JACtdmgEqXasBKl2/ASld3gEqXPIBKlv+AStb/wErWv8Bo1UAAI9VAAB/VQAAclUAAGdWAABe&#10;VgAAVFcAAExZAABFWwAAP10AADpfBAA2YA0ANGETADJiHAAxYiMAMGIrAC9jMgAuYzoALWNCACxj&#10;SgAqZFMAKWRdAChkaQAnZHYAJmSGACVklwAkZKkAI2S9ACJk2gAjY/EAI2L9ASRh/wEkYf8BnFgA&#10;AIlYAAB6WQAAblkAAGNZAABaWgAAUFwAAEheAABBYAAAOmMAADRmAAAvaAoALGkQACppFwApah8A&#10;KGomACdqLgAmazUAJWs9ACRrRgAja08AImxZACBsZQAfbHIAHmyCAB1slAAcbKYAG2u6ABpr1AAb&#10;au4AHGn8ABxo/wAcaP8AlVwAAINcAAB1XAAAaV0AAF9dAABWXgAATGEAAENkAAA8ZwAANWoAAC9t&#10;AAAocAQAI3INACFyEgAgcxoAH3MhAB5zKAAddDAAHHQ4ABt0QAAadEoAGXRUABd1YAAWdW4AFXV+&#10;ABR1kAATdKIAEnS2ABF0zwASc+wAEnL6ABNx/wATcf8AjmAAAH1gAABvYQAAZWEAAFtiAABRZAAA&#10;SGcAAD5rAAA3bgAAMHEAACl1AAAieAAAHHsHABd9DgAWfRMAFX0bABR+IgATfioAEn4xABF+OgAR&#10;fkQAEH9OAA9/WgAOf2gADX94AAx/igALfp0ACn6wAAl9xgAKfeQACnz0AAt7/QALev8AhmUAAHdl&#10;AABqZQAAYWYAAFZoAABMawAAQm8AADlzAAAxdwAAKnoAACN+AAAcgQAAFYQAABCHCAANiQ4ADIkU&#10;AAyJGwALiSMACokrAAmJMwAIiT0ABolIAAWJVAAEiWEAAolxAAGJgwAAiZYAAIipAACHvgAAh9oA&#10;AIbsAACG9QAAhvoAfmoAAHFqAABnawAAW2wAAFBwAABGdAAAPHgAADN9AAAqgQAAI4UAAByIAAAV&#10;jAAAEI8AAAySBgAGkwwAApMRAACUFgAAlB0AAJQkAACVLAAAlTUAAJVAAACVTAAAllkAAJZpAACV&#10;egAAlY4AAJShAACUtQAAk8wAAJLmAACS8gAAkvcAeHAAAG1wAABgcgAAVHUAAEl5AAA/fgAANYMA&#10;ACyIAAAjjQAAG5EAABSUAAAPlwAACpoAAASdAwAAngkAAJ8OAACfEgAAoBcAAKAdAAChJQAAoi0A&#10;AKI3AACjQwAAo1AAAKNfAACjcQAAo4QAAKKZAACirQAAocIAAKHcAACh6wAAoPIAc3YAAGZ3AABZ&#10;ewAATYAAAEKFAAA4iwAALpAAACSVAAAbmgAAFJ4AAA6hAAAJpAAAAqcAAACqAAAAqwQAAKsKAACs&#10;DQAArREAAK0WAACuHAAAryQAALAtAACxOQAAsUYAALJVAACyZgAAsnkAALKOAACxowAAsrcAALHK&#10;AACx4AAAsekAbH4AAF+CAABShwAARo0AADuTAAAwmQAAJp4AAByjAAATpwAADasAAAeuAAAAsgAA&#10;ALUAAAC3AAAAuAAAALkCAAC5CAAAugwAALsQAAC8FAAAvRsAAL8jAADBLQAAwjoAAMJJAADDWgAA&#10;w2wAAMSCAADElwAAxKsAAMS8AADEywAAxNoAZYkAAFiOAABLlQAAP5sAADOiAAAoqAAAHa0AABSx&#10;AAANtgAABrkAAAC8AAAAvwAAAMMAAADEAAAAxQAAAMYAAADHAAAAyQQAAMoJAADLDQAAzREAAM8Y&#10;AADSIQAA1S0AANY8AADYTQAA2V8AANpzAADaigAA254AANuuAADbugAA3MMAXpYAAFGcAABEowAA&#10;OKoAACyxAAAgtwAAFbsAAA2+AAAEwgAAAMUAAADJAAAAzQAAANAAAADSAAAA0gAAANUAAADWAAAA&#10;2QAAANsAAADeBQAA4AoAAOIPAADlFgAA6CAAAOwtAADtPgAA7VEAAO5lAADvegAA748AAPCfAADw&#10;qwAA8LMA/wAQAP8ADgD/AA4A/wASAP8AHQD/ACkA/wA1AP8AQQD/AE0A/gBWAPsAXwD4AGYA9gBt&#10;APQAdADyAHkA8QB/APAAhADuAIkA7QCPAOsAlQDqAJsA6ACiAOYAqgDlALMA4wDAAOEA0gDgAOoA&#10;3wD5AN0A/wDdAP8A3QD/AN4A/wDeAP8A/wANAP8ACgD/AAkA/wAPAP8AGAD/ACQA/gAxAPsAPQD4&#10;AEgA9ABSAPAAWgDtAGIA6wBpAOkAbwDnAHUA5QB6AOMAfwDiAIUA4ACKAN4AkADcAJYA2gCdANgA&#10;pQDVAK8A0gC6ANAAygDOAOMAzQD0AMsA/wDLAP8AywD/AMsA/wDLAP8A/wAIAP8AAwD/AAUA/wAM&#10;APwAFAD3AB8A8gArAO8ANwDrAEIA5wBMAOQAVQDgAF0A3QBkANoAagDYAHAA1QB1ANIAegDQAIAA&#10;zwCFAM0AiwDLAJIAyQCZAMcAoQDFAKoAwwC1AMEAwwC/ANoAvgDuAL0A/AC8AP8AvAD/ALwA/wC8&#10;AP8A/wAAAP8AAAD/AAAA+QAHAPEAEADqABoA5AAlAN8AMQDbADwA1wBHANIAUADOAFcAywBeAMkA&#10;ZQDGAGoAxQBwAMMAdQDBAHoAwACAAL4AhgC8AI0AugCUALkAnAC3AKUAtQCwALMAvQCxAM8ArwDo&#10;AK4A+ACuAP8ArQD/AK0A/wCtAP8A/wAAAP8AAAD9AAAA7gABAOMADADaABQA0QAfAMwAKwDIADYA&#10;xQBAAMIASgC/AFIAvABZALoAXwC4AGUAtgBqALQAbwCzAHUAsQB6ALAAgQCuAIgArQCPAKsAmACp&#10;AKEApwCrAKUAuACjAMgAogDiAKEA8wCgAP4AoAD/AKAA/wCgAP8A/wAAAPYAAADqAAAA4AAAANMA&#10;BgDJAA8AwgAYAL0AJAC5AC8AtgA6ALQAQwCxAEwArgBTAKwAWQCqAF8AqQBkAKcAagCmAG8ApAB1&#10;AKMAewChAIIAoACKAJ4AkwCcAJ0AmgCnAJgAtACWAMMAlQDcAJQA7wCTAPsAkwD/AJMA/wCSAP8A&#10;+QUAAOoLAADcDQAAywoAAMIFAAC8AAoAtgARALEAHACuACgAqgAzAKcAPQCkAEUAogBNAKAAUwCe&#10;AFkAnABfAJsAZACaAGoAmABwAJcAdgCVAH4AkwCGAJIBjwCQAZkAjgKkAIwCsQCLA8AAiQXWAIgG&#10;7QCIB/oAhwj/AIYI/wCGCP8A7w8AAN4UAADKFQAAvBIAALMQAACuDAAAqwYNAKcDFQCiBSAAnwcs&#10;AJwINgCZCD8AlwlHAJUJTgCTCVQAkQpaAJAKXwCOCmUAjQprAIsKcgCKC3kAiAuCAIcLjACFDJcA&#10;gwyiAIENsACADcAAfw3YAH0O7wB8D/0Aew//AHsQ/wB7EP8A5hcAANEeAAC9HQAArxwAAKYZAACh&#10;FQAAnhAEAJ0NDwCYDhkAlA4lAJEPLwCPEDkAjBBBAIoQSACIEE8AhxBVAIUQWwCEEWEAghFnAIAR&#10;bgB/EXUAfRF+AHwSiAB6EpQAeBKgAHcTrgB1E74AdBTVAHMV7gBxFv0AcRb/AHEW/wBwFv8A3B8A&#10;AMYlAACzJQAApSMAAJwhAACWHgAAkhkAAJEUCwCNFBQAiRUfAIYWKQCDFjMAgRc8AIAXQwB+F0oA&#10;fBdQAHoXVgB5GFwAdxhiAHYYaQB0GHEAcxl6AHEZhABvGpAAbhqdAGwbqwBrHLsAahzQAGkd7ABo&#10;HvsAaB7/AGce/wBnHv8A0SYAAL0qAACrKgAAnSoAAJMoAACNJQAAiCIAAIYdBgCDGxAAfxwaAHwd&#10;JAB6HS4Adx42AHYePgB0HkUAch9LAHEfUQBvH1gAbh9eAGwfZQBrIG0AaSB2AGghgQBmIY0AZSKa&#10;AGMiqABiI7gAYSPNAGAk6QBgJPoAXyT/AF8k/wBfJP8AyiwAALYvAACkLwAAli8AAIwtAACFKgAA&#10;gCgAAH0kAAB6Ig0AdiMVAHMjIABxJCkAbyQyAG0kOgBrJUEAaiVHAGglTQBmJVQAZSVaAGQmYQBi&#10;JmkAYSZyAF8nfQBeJ4oAXSiXAFsppQBaKbUAWirKAFkq5wBYKvgAWCr/AFgq/wBYKv8AxTEAAK8z&#10;AACeMwAAkDMAAIYyAAB/LwAAeS0AAHUqAAByKAoAbygSAGspGwBpKSUAZyotAGUqNQBjKj0AYipD&#10;AGAqSgBfK1AAXitXAFwrXgBbLGYAWSxvAFgtegBXLYcAVi6VAFQuowBTL7MAUy/HAFIv5QBSL/cA&#10;Ui//AFIv/wBSL/8AwTYAAKo2AACZNgAAizYAAIE1AAB5MwAAczEAAG8vAABrLgYAaC0QAGQuGABi&#10;LiEAYC8qAF4vMQBcLzkAWy9AAFkvRgBYL00AVzBTAFYwWwBUMWMAUzFsAFIydwBRMoQATzOSAE4z&#10;oQBNM7EATTTFAUw04wFMNPYATDT/AEw0/wBMM/8AuzkAAKY5AACVOQAAhzkAAHw5AAB0NwAAbjQA&#10;AGkzAABlMgIAYTINAF4yFABcMx4AWjMmAFgzLgBWMzUAVTQ8AFM0QwBSNEoAUTRQAFA1WABONWAA&#10;TTZqAEw2dQBLN4IASjeQAEk4nwBIOLABRzjDAUc44QFHOPUBRzj/AUc4/wFHOP8BtzsAAKI8AACR&#10;PAAAgzwAAHg8AABwOgAAajcAAGQ2AABgNgAAXDYLAFk3EgBWNxoAVDcjAFI3KwBQNzIATzg5AE04&#10;QABMOEcASzhOAEo5VQBJOV4ASDpoAEc6cwBGO4AARTuOAEQ8ngBDPK4BQjzCAUI93wFCPPMBQjz/&#10;AUI8/wFCO/8Bsz0AAJ4+AACNPgAAfz4AAHU+AABsPQAAZjoAAGA5AABbOgAAVzoIAFM7EABROxgA&#10;TjsgAEw7KABLOy8ASTw2AEc8PQBHPEQARj1LAEU9UwBEPlwAQz5mAEI/cQBBP34AQD+NAD9AnAA+&#10;QK0BPUDAAT1A3QE9QPIBPUD/AT4//wE+P/8BrkAAAJpAAACJQQAAfEEAAHFBAABoQAAAYTwAAFs9&#10;AABWPgAAUj4FAE4/DgBMPxUAST8dAEdAJQBGQCwAREAzAENAOgBCQUIAQUFJAEBBUQA/QloAPkJj&#10;AD1DbwA8Q3wAO0OLADpEmwA5RKsBOUS+AThE2wE5RPEBOUP+ATlD/wE5Q/8BqkIAAJZDAACGQwAA&#10;eEMAAG5DAABlQwAAXUAAAFZAAABRQgAATUICAElDDABGQxIAREQaAEJEIgBBRCoAP0UxAD5FOAA9&#10;RT8APEZHADtGTwA6RlcAOUdhADhHbAA3R3oANkiJADVImQA0SKoANEi9ADNI2QA0SPAANEf9ADRH&#10;/wA1Rv8ApkQAAJJFAACCRgAAdUYAAGpGAABhRQAAWUQAAFFEAABMRgAASEcAAERHCgBBSBAAP0kY&#10;AD1JIAA8SScAOkouADlKNgA4Sj0AN0tEADZLTAA1S1UANExfADNMagAyTHcAMUyGADBMlwAvTagA&#10;Lk27AC5N1QAuTO8AL0z9AC9L/wAwS/8AoUcAAI5IAAB+SAAAcUgAAGZJAABdSAAAVUgAAExJAABH&#10;SgAAQksAAD9MBgA7TQ4AOU4VADdOHQA2TyQANU8rADNPMwAyUDoAMVBCADBQSgAvUVIALlFcAC1R&#10;ZwAsUXUAK1GEACpSlQApUqYAKVK5AChS0gApUe4AKVD8ACpQ/wAqT/8AnEoAAIlKAAB6SwAAbUsA&#10;AGNMAABaTAAAUUwAAEhNAABDTwAAPVAAADlSAgA1UwwAM1QSADFUGQAwVSEALlUoAC1VLwAsVjcA&#10;K1Y+ACpWRgApVk8AKFdZACdXZAAmV3IAJVeBACRXkgAjV6QAIle3ACJXzwAiV+wAI1b6ACNV/wAk&#10;Vf8Alk0AAIROAAB1TgAAaU4AAF9PAABWTwAATVAAAEVSAAA/UwAAOVYAADNYAAAvWggAK1sPACpb&#10;FQAoXB0AJ1wkACZcKwAlXDMAJF06ACNdQwAiXUwAIV1WACBeYQAfXm4AHl5+AB1ejwAcXqEAG160&#10;ABpdzAAbXekAG1z5ABxb/wAcW/8AkFEAAH5RAABwUQAAZFIAAFtSAABSUwAASlQAAEFXAAA7WQAA&#10;NVsAAC5eAAAoYAMAJGIMACJjEQAhYxgAH2QgAB5kJwAdZC4AHGQ2ABtlPgAaZUcAGWVRABhlXQAX&#10;ZWoAFmV6ABVliwAUZZ4AE2WxABJlyAASZOcAE2P3ABRi/wAUYv8AiVQAAHhVAABrVQAAYFYAAFdW&#10;AABPVwAARlkAAD1cAAA2XwAAMGIAAClkAAAjZwAAHWoHABlsDgAYbBMAFm0aABVtIQAUbSkAFG0w&#10;ABNtOQASbkIAEW5MABBuWAAPbmUADm51AA1uhwANbpoADG2tAAttwgALbOAADGvzAA1r/QANav8A&#10;glkAAHJZAABmWQAAXFoAAFRaAABKXAAAQV8AADljAAAxZgAAKmkAACRsAAAdbwAAF3IAABJ1CQAP&#10;dw8ADncUAA53GwANdyMADHcqAAt3MwAKdzwACXdHAAh3UgAHd18ABXdvAAR3gAADd5QAAXanAAB2&#10;uwABddUAAXTrAAJ09gACdPwAe10AAG1dAABiXgAAWV4AAE5gAABFYwAAPGcAADNrAAArbgAAJHIA&#10;AB51AAAXeQAAEnwAAA1/BgAJgQwABYERAAOBFgACgR0AAYEkAACBLQAAgjYAAIJAAACCTAAAglkA&#10;AIJoAACCeQAAgo0AAIGgAACAtAAAgMsAAH/nAAB+8gAAfvkAdGIAAGhiAABeYgAAU2QAAElnAAA/&#10;awAANnAAAC10AAAleAAAHnwAABeAAAARgwAADYYAAAiJBAACiwoAAIsOAACLEwAAjBgAAIwfAACN&#10;JgAAjS8AAI45AACORAAAjlEAAI5gAACOcQAAjoUAAI6ZAACNrQAAjMMAAIzfAACL7gAAi/YAbmgA&#10;AGRnAABYaQAATWwAAEJxAAA4dgAAL3sAACZ/AAAehAAAFogAABCMAAAMjwAABpIAAACVAAAAlgcA&#10;AJcMAACXDwAAmBMAAJkYAACaHwAAmyYAAJswAACcOwAAnEgAAJxXAACcaAAAnHsAAJyQAACbpQAA&#10;m7oAAJrQAACa5wAAmvEAam0AAF5vAABRcgAARncAADt8AAAxggAAJ4cAAB6MAAAWkQAAEJUAAAqZ&#10;AAAEnAAAAKAAAACiAAAAowEAAKMGAACkCwAApQ4AAKYSAACnFwAAqB4AAKomAACrMQAAqz4AAKxN&#10;AACsXQAArHAAAKyFAACsmwAAq68AAKvDAACr2QAAqugAZHUAAFd5AABLfgAAP4QAADSKAAApkAAA&#10;H5YAABabAAAQnwAACaMAAAGnAAAAqgAAAK4AAACwAAAAsAAAALEAAACyAwAAtAgAALUNAAC2EAAA&#10;txUAALkdAAC7JgAAvDMAAL1BAAC9UgAAvWQAAL55AAC+kAAAvaQAAL23AAC9xgAAvdcAXH8AAFCF&#10;AABEiwAAOJIAACyZAAAhnwAAF6QAABCpAAAJrgAAALIAAAC2AAAAuQAAAL0AAAC/AAAAvwAAAMAA&#10;AADBAAAAwwAAAMQFAADGCgAAxw4AAMkTAADLHAAAziYAANA1AADRRQAA0lcAANJrAADTggAA05cA&#10;ANOpAADSuAAA0sQAVYwAAEmTAAA9mgAAMKIAACWoAAAargAAEbQAAAm5AAAAvQAAAMEAAADEAAAA&#10;yAAAAMsAAADNAAAAzQAAAM8AAADQAAAA0gAAANQAAADYAAAA2gYAAN0MAADgEQAA4xoAAOYnAADn&#10;OAAA6EoAAOldAADqcgAA64gAAOubAADsqAAA7LIA/wANAP8ACwD/AAsA/wAQAP8AGgD/ACYA/wAy&#10;AP8APQD/AEgA+wBSAPgAWgD2AGIA8wBpAPEAbwDwAHUA7gB6AOwAfwDrAIQA6QCKAOgAkADmAJYA&#10;5ACdAOIApQDhAK8A3wC7AN0AywDbAOYA2QD3ANgA/wDYAP8A1wD/ANcA/wDUAP8A/wAIAP8ABAD/&#10;AAQA/wANAP8AFQD+ACEA+gAsAPcAOAD0AEMA8ABNAO0AVQDqAF0A5wBkAOQAagDiAHAA4AB1AN4A&#10;egDdAH8A2wCFANkAiwDVAJEA0wCZANEAoADPAKoAzQC1AMsAxADJAN0AyADxAMcA/wDGAP8AxgD/&#10;AMYA/wDHAP8A/wAAAP8AAAD/AAAA/wAKAPgAEQDxABwA7AAnAOkAMgDmAD0A4gBHAN0AUADZAFgA&#10;1QBfANIAZQDQAGoAzgBwAMwAdQDKAHoAyQB/AMcAhQDFAIwAwwCUAMEAnAC/AKUAvQCwALsAvQC6&#10;ANAAuADrALcA+wC2AP8AtgD/ALYA/wC2AP8A/wAAAP8AAAD9AAAA8wAFAOkADgDhABYA2wAhANUA&#10;LQDRADcAzgBBAMoASgDHAFIAxABZAMIAXwDAAGUAvgBqALwAbwC7AHQAuQB6ALcAgAC2AIcAtACO&#10;ALIAlwCwAKAArgCqAK0AtwCrAMgAqQDjAKgA9QCnAP8ApwD/AKcA/wCmAP8A/wAAAP4AAADxAAAA&#10;5QAAANcACgDNABEAxwAcAMIAJgC/ADEAvAA7ALoARAC3AEwAtABTALIAWQCxAF8ArwBkAK0AaQCs&#10;AG8AqgB0AKkAegCnAIEApgCJAKQAkQCiAJsAoAClAJ4AsgCdAMEAmwDaAJoA7wCZAP0AmAD/AJgA&#10;/wCYAP8A/QAAAPAAAADhAAAA0QAAAMYABAC9AA0AtwAVALMAIACwACsArQA1AKsAPgCoAEYApgBN&#10;AKQAVACjAFkAoQBfAKAAZACeAGkAnQBuAJsAdQCaAHsAmACDAJYAjACVAJYAkwChAJEArQCPALsA&#10;jQDPAIwA6QCLAPgAjAD/AIwA/wCMAP8A8wIAAOIHAADMBwAAvwQAALcAAACxAAgAqwAQAKcAGQCk&#10;ACQAoAAuAJ4ANwCcAEAAmgBHAJgATgCWAFQAlQBZAJMAXgCSAGQAkABpAI8AbwCNAHYAiwB+AIoA&#10;iACIAJIAhgCdAIUAqQCDALgAgQDKAIAA5QCAAPUAfwD/AH8A/wB/AP8A6A0AANAQAAC+EAAAsQ4A&#10;AKgNAACjCAAAoAIMAJwAEwCYAB0AlQAnAJIAMQCQADkAjgFBAIwBSACKAk4AiQJUAIcCWQCGAl8A&#10;hANkAIMDawCBA3IAgAR6AH4EhAB9BY4AewWaAHkGpwB4BrUAdgfIAHUI4wB1CfQAdAr/AHMK/wBz&#10;Cv8A3RUAAMQXAACxFwAApRYAAJwTAACWEQAAlA0EAJMIDQCOBxUAiwkgAIgJKgCFCjMAgws7AIEL&#10;QgCAC0kAfgtPAH0MVAB7DFoAegxgAHgMZwB3DG4AdQ12AHQNgAByDYwAcA2ZAG8OpgBtDrUAbA7J&#10;AGsP5gBqEPcAaRD/AGkQ/wBpEP8A0B0AALkeAACoHgAAmx0AAJIbAACLGQAAiBUAAIcRBwCFDhAA&#10;gQ8aAH4QJAB7EC0AeRA2AHcRPQB2EUQAdBFKAHMRUABxEVYAcBFcAG4SYgBtEmoAaxJzAGkTfQBo&#10;E4kAZhOWAGUUowBjFbMAYhXGAGIW4wBhFvYAYBf/AGAX/wBgF/8AxyIAALAjAACfJAAAkiMAAIki&#10;AACCIAAAfh0AAHwZAAB6FQ0AdxUVAHQWHwBxFigAbxcwAG4XOABsFz8AaxdFAGkYSwBoGFEAZhhY&#10;AGUYXgBjGWYAYhlvAGAZeQBfGoUAXRuSAFwboQBbHLAAWhzDAFkd4ABYHvQAWB7/AFge/wBYHv8A&#10;vycAAKkoAACZKAAAiygAAIInAAB7JQAAdiMAAHMgAABxHAkAbhwRAGscGgBpHSMAZx0sAGUdMwBj&#10;HjoAYh5BAGAeRwBfHk0AXh5UAFwfWwBbH2IAWSBrAFggdgBWIYIAVSGQAFQingBTIq4AUiPAAFEj&#10;3QBRJPIAUST/AFEk/wBRI/8AuSsAAKMsAACTLAAAhi0AAHwsAAB0KgAAbygAAGslAABpIgUAZiEO&#10;AGMiFgBhIh8AXyMnAF0jLwBcIzYAWiM9AFkkQwBXJEoAViRQAFUkVwBTJV8AUiVoAFEmcwBPJn8A&#10;TieNAE0onABMKKwASym+AEsp2gBKKfEASin/AEsp/wBLKf8Asy4AAJ4vAACOMAAAgTAAAHcvAABv&#10;LgAAaisAAGUqAABjJwEAXycMAFwnEwBaJxsAWCgkAFYoKwBVKDIAUyg5AFIpQABQKUYATylNAE4p&#10;VABNKlwATCplAEorcABJK3wASCyLAEctmgBGLaoARS68AEUu1gBFLu8ARS7+AEUu/wBFLf8ArjEA&#10;AJoyAACJMwAAfDMAAHIzAABrMQAAZS8AAGAtAABdLAAAWSwJAFYsEABULBgAUiwgAFAsKABOLS8A&#10;TS02AEwtPABKLUMASS1KAEguUQBHLlkARi9jAEUwbQBDMHoAQjGJAEExmABBMqgAQDK7AD8y0wA/&#10;Mu4AQDL9AEAy/wBAMv8AqjMAAJY1AACGNQAAeTYAAG41AABmNQAAYTIAAFwwAABXMAAAVDAGAFEw&#10;DgBOMBUATDEdAEoxJQBIMSwARzEyAEYxOQBEMUAAQzJHAEIyTwBBM1cAQDNgAD80awA+NXgAPTWH&#10;ADw2lgA7NqcAOza5ADo20QA6Nu0AOzb8ADs2/wA7Nv8ApjYAAJI3AACCOAAAdTgAAGs4AABjNwAA&#10;XTYAAFczAABTNAAATzQDAEs0DABJNBIARjUaAEU1IgBDNSkAQTUvAEA1NgA/Nj0APjZEAD03TAA8&#10;N1UAOzheADo4aQA5OXYAODmFADc6lQA3OqUANjq4ADU6zwA2OuwANjr7ADY5/wA3Of8AojgAAI45&#10;AAB+OgAAcjsAAGg7AABfOgAAWTkAAFM2AABONwAASjgAAEY4CgBEORAAQTkXAD85HwA+OSYAPDkt&#10;ADs6NAA6OjsAOTtCADg7SgA3O1MANjxcADU8ZwA0PXQAMz2DADM+kwAyPqQAMT62ADE+zQAxPuoA&#10;MT76ADI9/wAyPf8AnjsAAIs8AAB7PAAAbj0AAGQ9AABcPQAAVTwAAE46AABJOwAARTwAAEE9BwA+&#10;PQ4APD0VADo+HAA5PiMANz4qADY/MQA1PzgAND9AADNASAAyQFAAMUBaADBBZQAvQXIALkKBAC1C&#10;kQAtQqIALEK1ACtCywAsQukALEL5AC1B/wAtQf8AmT0AAIc+AAB3PwAAaz8AAGFAAABZPwAAUj8A&#10;AEk+AABEPwAAQEAAADxBBAA5Qg0AN0ISADVDGQAzQyEAMkMoADFELwAwRDYAL0Q9AC5FRQAtRU4A&#10;LEVYACtGYwAqRm8AKUZ+AChGjwAnR6EAJkezACZHyQAmRucAJ0b4AChF/wAoRf8AlUAAAIJBAABz&#10;QgAAZ0IAAF5CAABVQgAATkIAAEVCAAA/RAAAO0UAADdGAAA0RwoAMUgQAC9IFgAuSR4ALEklACtJ&#10;LAAqSTMAKUo6AChKQgAnSksAJktVACVLYAAkS20AI0t8ACJLjQAhTJ8AIUyxACBMxwAgS+YAIUv3&#10;ACJK/wAiSv8AkEMAAH5EAABvRAAAZEUAAFpFAABSRQAASkYAAEFHAAA8SAAAN0kAADJLAAAuTQcA&#10;K04OAClOEwAnTxoAJk8hACVPKAAkTzAAI1A3ACJQPwAhUEgAIFBSAB9RXQAeUWoAHVF5ABxRigAb&#10;UZwAGlGvABlRxQAZUeQAGlD2ABtP/wAcT/8AikYAAHlHAABrRwAAYEgAAFZIAABOSAAAR0kAAD5L&#10;AAA5TAAAM04AAC5QAAAoUwIAJFQLACJVEAAgVRYAH1YeAB5WJAAdViwAHFYzABtXOwAaV0QAGVdO&#10;ABhXWQAXWGYAFVh1ABRYhwAUWJoAE1esABJXwgASV+EAE1b0ABRV/wAUVf8AhEkAAHRKAABmSwAA&#10;XEsAAFNLAABLTAAARE0AADxPAAA1UQAAL1QAAClWAAAkWQAAHlsHABpdDQAYXRIAF10ZABZeIAAV&#10;XicAFF4uABNeNwASXkAAEV9KABFfVQAQX2IAD19xAA5fgwANX5YADV+pAAxevgAMXtoADV3wAA1c&#10;/AAOXP8Afk0AAG5OAABiTgAAWE8AAE9PAABIUAAAQFIAADhUAAAwVwAAKloAACRdAAAfXwAAGWIB&#10;ABNlCQARZg8AEGYUAA9mGwAOZyIADWcpAA1nMgAMZzsAC2dFAApnUAAJZ10AB2dsAAZnfQAFZ5AA&#10;BGajAAJmtwADZc8ABGXpAARk9QAEZPwAd1EAAGlSAABdUgAAVFIAAExTAABDVQAAO1gAADNbAAAr&#10;XgAAJWEAAB9kAAAZZwAAE2oAAA9tBgALcAwACHD/4v/iSUNDX1BST0ZJTEUABAkRAAdwFgAFcB0A&#10;BHAkAANwLAACcDUAAHA/AABwSgAAcFcAAHBlAABwdgAAcIoAAG+eAABvsgAAbsgAAG3lAABt8gAA&#10;bfkAcFYAAGNWAABZVgAAUVcAAEdYAAA+WwAANl8AAC5iAAAmZgAAH2oAABltAAATcAAADnMAAAt2&#10;BAAFeAsAAXgPAAB5EwAAeRkAAHkfAAB6JgAAei8AAHo5AAB6RAAAelAAAHpfAAB6cAAAeoMAAHqY&#10;AAB6rAAAecIAAHjfAAB47wAAd/cAalsAAF9bAABWWwAATFwAAEJgAAA5YwAAMGgAAChsAAAgcAAA&#10;GXQAABN3AAAOewAACX4AAASBAgAAgggAAIMNAACDEAAAhBQAAIUZAACGIAAAhigAAIcxAACHPAAA&#10;h0kAAIdXAACHaAAAh3sAAIeQAACGpQAAhboAAIXTAACE6gAAhPQAZWAAAFxgAABRYQAARmQAADxp&#10;AAAybQAAKXIAACF3AAAZewAAEoAAAA2DAAAIhwAAAooAAACNAAAAjgQAAI4JAACPDQAAkBAAAJEU&#10;AACSGQAAkyAAAJQpAACVMwAAlUAAAJZOAACWXwAAlXIAAJWIAACVnQAAlLIAAJTIAACT4gAAk+4A&#10;YWUAAFZmAABKagAAP24AADV0AAAreQAAIX8AABmEAAARiQAADI0AAAaRAAAAlAAAAJgAAACaAAAA&#10;mwAAAJwCAACdBwAAngsAAJ8OAAChEgAAohgAAKMgAAClKQAApjYAAKZEAACmVQAApmgAAKZ9AACm&#10;lAAApakAAKS9AACk0QAApOQAW2wAAE9wAABDdQAAOHsAAC2BAAAjhwAAGY0AABGSAAALlwAABJwA&#10;AACgAAAAowAAAKYAAACoAAAAqQAAAKoAAACsAAAArQQAAK4JAACwDQAAsREAALMXAAC1IAAAtisA&#10;ALc6AAC3SwAAuFwAALhxAAC4iAAAuJ0AALixAAC3wgAAt9AAVHYAAEh8AAA8ggAAMYkAACaQAAAb&#10;lwAAEp0AAAyiAAADpwAAAKsAAACuAAAAsgAAALYAAAC4AAAAuAAAALoAAAC7AAAAvQAAAL4AAADA&#10;BQAAwQsAAMMQAADGFgAAySAAAMouAADLPgAAzFAAAMxkAADNegAAzZEAAM2kAADNtAAAzcAATYMA&#10;AEGKAAA1kQAAKZkAAB6gAAATpgAADKwAAAOxAAAAtgAAALoAAAC+AAAAwgAAAMYAAADIAAAAyAAA&#10;AMoAAADLAAAAzQAAAM4AAADQAAAA0gEAANUIAADZDgAA3RUAAOEhAADiMQAA5EMAAOVWAADmawAA&#10;5oIAAOeWAADnpQAA5rAA/wAJAP8ABQD/AAYA/wAOAP8AFgD/ACEA/wAtAP8AOAD9AEMA+QBNAPUA&#10;VQDyAF0A8ABjAO4AaQDsAG8A6gB0AOkAegDnAH8A5gCFAOQAiwDjAJEA4QCZAN8AoQDcAKoA2gC2&#10;ANcAxgDVAOEA0wD0ANIA/wDRAP8A0QD/AM8A/wDKAP8A/wABAP8AAAD/AAEA/wAMAP8AEgD6AB0A&#10;9gAoAPMAMwDwAD4A7ABIAOgAUADlAFgA4gBeAN8AZADdAGoA2wBvANkAdADWAHoA1AB/ANIAhQDQ&#10;AIwAzgCTAMwAnADJAKUAxwCwAMYAvgDEANQAwgDuAMEA/gDAAP8AwAD/AL8A/wC+AP8A/wAAAP8A&#10;AAD/AAAA+gAHAPEADwDrABgA5gAjAOIALgDgADgA2wBCANUASwDRAFIAzgBZAMsAXwDJAGUAxwBq&#10;AMYAbwDEAHQAwgB6AMEAgAC/AIYAvQCOALsAlgC5AKAAtwCqALYAtwC0AMoAsgDmALEA+ACwAP8A&#10;rwD/AK8A/wCwAP8A/wAAAP8AAAD3AAAA6gACAOEADADXABMA0AAdAMwAKADJADIAxgA8AMIARQC/&#10;AE0AvABTALoAWQC4AF8AtwBkALUAaQC0AG4AsgB0ALEAegCvAIAArQCIAKwAkQCqAJoAqAClAKYA&#10;sQCkAMEAowDcAKEA8gChAP8AoAD/AKAA/wChAP8A/wAAAPcAAADoAAAA2QAAAMsACADDABAAvQAY&#10;ALkAIgC2ACwAtAA2ALIAPwCvAEcArABNAKsAVACpAFkApwBeAKYAYwClAGgAowBuAKIAdACgAHoA&#10;ngCCAJwAiwCbAJUAmQCfAJgArACWALoAlADPAJMA6wCSAPsAkgD/AJIA/wCRAP8A9wAAAOcAAADT&#10;AAAAxgAAALsAAgCzAAwArQASAKoAHACnACYApAAwAKMAOACgAEAAngBHAJwATgCaAFMAmQBYAJcA&#10;XQCWAGMAlQBoAJMAbgCSAHQAkAB8AI8AhQCNAI8AiwCaAIoApwCIALUAhgDHAIUA5ACEAPUAhAD/&#10;AIMA/wCDAP8A7AAAANMAAADBAQAAtAAAAKwAAACmAAcAoAAOAJ0AFgCaACAAlwApAJUAMgCTADoA&#10;kQBBAI8ASACNAE0AjABTAIsAWACJAF0AiABjAIcAaQCFAG8AgwB3AIIAgACAAIoAfgCWAH0AowB7&#10;ALAAegDCAHkA3QB4APEAdwD9AHgA/wB4AP8A3goAAMQLAACyDAAApgsAAJ0IAACZBAAAlQAKAJEA&#10;EQCOABkAiwAjAIkALACHADQAhQA7AIMAQgCCAEgAgABOAH8AUwB9AFgAfABeAHsAZAB5AGoAeABy&#10;AHYAewB0AIYAcwCSAHEAnwBwAK0AbgC+AG0B1gBtAu0AbAP6AGwD/wBsA/8AzhAAALcRAACmEgAA&#10;mhEAAJEQAACLDgAAiQsDAIcFDACEARMAgQEcAH4CJQB8Ay4AegM2AHgEPAB3BEMAdQVIAHQFTgBz&#10;BVQAcQVZAHAGXwBuBmYAbQZuAGsHeABqB4MAaAiQAGcJnQBlCawAZAm8AGMK1ABjC+wAYgz6AGIM&#10;/wBiDP8AwxYAAK0XAACdGAAAkBgAAIcWAACBFAAAfREAAHwOBgB8Cg4AeAoWAHULHwByCygAcAww&#10;AG8MNwBtDD4AbAxEAGsNSgBpDU8AaA1VAGcNXABlDWMAYw5rAGIOdQBgDoEAXw6OAF0PnABcEKsA&#10;WxC9AFoQ1gBZEfAAWRH9AFkR/wBZEf8AuRsAAKUdAACUHgAAiB4AAH4dAAB4GwAAdBgAAHEVAABx&#10;EQkAbxARAGwQGQBpECIAZxEqAGYRMgBkETkAYxE/AGIRRQBgEksAXxJRAF0SWABcEl8AWhNoAFkT&#10;cgBXFH0AVhSLAFQVmQBTFakAUha6AFEW0gBRF+0AURf9AFEX/wBRF/8AsiAAAJ4iAACOIgAAgSMA&#10;AHciAABwIQAAbB4AAGkbAABnGAQAZhUOAGMWFQBhFh4AXxYmAF0WLQBcFzQAWhc7AFkXQQBYGEcA&#10;VhhNAFUYVABTGFwAUhlkAFEZbgBPGnoAThuIAE0blwBLHKYAShy4AEodzwBJHesASR37AEkd/wBK&#10;Hf8ArCQAAJglAACIJgAAeycAAHEmAABqJQAAZiMAAGIhAABgHgAAXhwLAFsbEgBZHBoAVxwiAFUc&#10;KQBUHDAAUx03AFEdPQBQHUMATx1KAE0eUQBMHlgASx9hAEkfawBIIHcARyCFAEYhlABEIqQARCK2&#10;AEMizABDI+kAQyP6AEMj/wBDIv8ApicAAJMpAACDKgAAdioAAG0qAABlKQAAYCcAAFwlAABZIwAA&#10;VyEHAFUhDwBSIRYAUCEeAE4hJQBNIiwATCIzAEoiOQBJIkAASCJGAEcjTQBFI1UARCReAEMkaQBC&#10;JXUAQCaDAD8mkgA+J6MAPie0AD0nygA9KOgAPSj5AD0n/wA+J/8AoioAAI4rAAB/LQAAci0AAGgt&#10;AABhLAAAXCsAAFgoAABUJgAAUSYEAE4lDQBMJRMASiYaAEgmIgBHJikARSYvAEQmNgBDJzwAQSdD&#10;AEAnSwA/KFMAPilcAD0pZgA8KnIAOyqBADorkAA5K6EAOCyyADcsyAA3LOYAOCz4ADgs/wA4LP8A&#10;nSwAAIouAAB7LwAAbzAAAGUwAABdLwAAWC4AAFMrAABQKgAATCoAAEkqCwBGKhEARCoXAEIqHwBB&#10;KiUAPyosAD4rMwA9KzkAPCtAADssSAA6LFAAOS1ZADguZAA3LnAANi9/ADUvjwA0MJ8AMzCxADIw&#10;xwAyMOUAMzD3ADMw/wA0L/8AmS8AAIcxAAB3MgAAazIAAGIyAABaMgAAVDEAAE8vAABLLQAARy4A&#10;AEQuCABBLg4APy4UAD0uHAA7LiIAOS8pADgvLwA3LzYANjA+ADUwRgA1MU4ANDFXADMyYgAyMm4A&#10;MTN9ADAzjQAvNJ4ALjSwAC00xQAtNOMALjT2AC8z/wAvM/8AlTEAAIMzAAB0NAAAaDUAAF41AABX&#10;NAAAUTQAAEsyAABGMQAAQjIAAD8yBQA8Mg0AOTMSADgzGQA2MyAANDMmADMzLQAyNDQAMTQ7ADA1&#10;QwAwNUwALzZVAC42YAAtN2wALDd7ACs3iwAqOJwAKTiuACg4wwAoOOIAKTj1ACo3/wAqN/8AkjQA&#10;AH81AABxNgAAZTcAAFs3AABUNwAATTYAAEc2AABCNQAAPTYAADo2AgA3NwsANDcQADI3FgAxOB0A&#10;LzgkAC44KwAtOTIALDk5ACs5QQAqOkkAKjpTACk7XgAoO2oAJzt5ACY8iQAlPJsAJDytACM8wgAj&#10;POAAJDz0ACU7/wAlO/8AjTYAAHw4AABtOQAAYjkAAFg6AABROQAASjkAAEQ5AAA9OQAAOToAADU7&#10;AAAyOwgALzwOAC09FAAsPRoAKj0hACk9KAAoPi8AJz42ACY+PgAlP0cAJD9QACNAWwAiQGgAIUB2&#10;ACBAhwAfQZkAH0GrAB5BwAAeQd4AH0DzAB9A/gAgP/8AiTkAAHg6AABpOwAAXjwAAFU8AABNPAAA&#10;RzwAAEA8AAA4PQAAND4AADBAAAAtQQUAKkIMACdCEQAmQxgAJEMeACNDJQAiQywAIUQzACBEOwAf&#10;REQAHkVOAB1FWQAcRWUAG0V0ABpFhQAZRpcAGUapABhGvgAXRdwAGEXxABlE/QAaRP8AhDwAAHM9&#10;AABmPgAAWz8AAFI/AABKPwAARD8AAD1AAAA2QQAAMUMAACxEAAAnRgEAJEcKACFIDwAgSRQAHkkb&#10;AB1JIgAcSSkAG0owABpKOAAZSkEAGEpLABdLVQAWS2IAFUtxABRLggATS5QAEkunABJLvAARS9kA&#10;EkrwABNK/AAUSf8Afz8AAG9AAABhQQAAV0IAAE5CAABHQgAAQUIAADpDAAAyRQAALUcAAChJAAAj&#10;SwAAHk0GABtPDQAYUBEAF1AXABZQHgAVUCUAFFAsABNRNAASUT0AEVFHABFRUgAQUV8AD1JtAA5S&#10;fgANUZEADVGkAAxRuAAMUdEADVDsAA1Q+gAOT/8AeUMAAGpEAABdRAAAU0UAAEtFAABERQAAPkYA&#10;ADZIAAAvSgAAKUwAACRPAAAfUQAAGlMAABRWCQARVw4AEFgTABBYGQAPWCAADlgoAA1YMAANWDkA&#10;DFhDAAtYTgAKWFoACFhoAAdYeQAGWIwABVifAARYswAEV8oABVfmAAVX8wAGVvwAc0YAAGRHAABZ&#10;SAAAUEgAAEhIAABBSQAAOkoAADJNAAArUAAAJVIAACBVAAAaWAAAFVoAABBdBgAMYAwACmAQAAlg&#10;FQAIYBwAB2AjAAVgKwAEYDQAA2A9AAFgSQAAYFUAAGBjAABgcwAAYIYAAF+aAABfrgAAX8QAAF7i&#10;AABe8AAAXvgAbEoAAF9LAABVSwAATEwAAEVMAAA9TgAANVAAAC5TAAAnVgAAIFkAABpcAAAVXwAA&#10;EGIAAA1lBAAIZwsAA2cOAABoEwAAaBgAAGgfAABpJgAAaS4AAGk4AABpQwAAaU8AAGldAABpbQAA&#10;aYAAAGmUAABoqQAAaL8AAGfcAABm7gAAZvcAZk8AAFpPAABRTwAASk8AAEFRAAA4VAAAMFcAAChb&#10;AAAhXgAAGmIAABRlAAAQaAAADGsAAAduAwABcAkAAHANAABxEAAAcRQAAHIaAABzIQAAcygAAHMx&#10;AABzPAAAdEgAAHNWAABzZgAAc3kAAHOOAABzowAAcrkAAHHSAABx6wAAcPQAYVMAAFZTAABPUwAA&#10;RVUAADtYAAAyXAAAKmAAACJkAAAbaAAAFGwAAA9vAAALcgAABnYAAAB5AAAAegYAAHoKAAB7DgAA&#10;fBEAAH0VAAB+GwAAfyIAAIAqAACANQAAgEEAAIBPAACAXwAAgHEAAICGAACAnQAAf7IAAH7KAAB+&#10;5QAAffEAXFgAAFRYAABJWgAAP10AADVhAAAsZQAAI2oAABtvAAAUcwAADncAAAl7AAADfwAAAIIA&#10;AACEAAAAhgEAAIYGAACICgAAiQ0AAIoQAACLFQAAjBsAAI4iAACPLAAAjzgAAI9GAACPVgAAj2gA&#10;AI9+AACPlQAAjqsAAI3BAACN3AAAjOsAWV0AAE5fAABDYgAAOGYAAC5sAAAkcQAAHHcAABR8AAAO&#10;gQAACIUAAACJAAAAjQAAAJAAAACSAAAAkwAAAJQAAACWAwAAlwgAAJgMAACaDwAAmxMAAJ0aAACf&#10;IwAAoC4AAKA8AACgTAAAoF4AAKB0AACfjAAAn6IAAJ+3AACeywAAnuAAU2QAAEdoAAA8bQAAMXMA&#10;ACd5AAAdfwAAFIUAAA2LAAAGkAAAAJQAAACYAAAAnAAAAJ8AAAChAAAAogAAAKQAAAClAAAApwAA&#10;AKgEAACqCQAArA0AAK0SAACwGQAAsiMAALIxAACyQgAAslQAALJpAACygAAAspgAALGsAACyvwAA&#10;sc4ATG4AAEBzAAA1egAAKoEAAB+IAAAVjgAADpUAAAaaAAAAnwAAAKQAAACoAAAArAAAAK8AAACx&#10;AAAAsQAAALMAAAC1AAAAtgAAALgAAAC6AAAAvAYAAL4MAADAEQAAwxkAAMUmAADFNwAAxkkAAMZd&#10;AADHcgAAx4oAAMifAADIrwAAyLwARnoAADmBAAAuiQAAIpAAABeYAAAPnwAAB6UAAACqAAAArwAA&#10;ALMAAAC3AAAAvAAAAL8AAADBAAAAwgAAAMQAAADFAAAAxwAAAMkAAADLAAAAzQAAAM8DAADSCgAA&#10;1hAAANwaAADdKgAA3jwAAN9QAADgZQAA4XsAAOGRAADiogAA4q0A/wACAP8AAAD/AAMA/wAMAP8A&#10;EwD/AB0A/wAoAP4AMwD7AD4A9wBIAPMAUADwAFcA7QBeAOsAZADoAGkA5wBvAOUAdADjAHkA4gB/&#10;AOAAhQDeAIwA3ACTANkAnADWAKYA0wCxANEAwADPANoAzgDxAMwA/wDLAP8AywD/AMYA/wDBAP8A&#10;/wAAAP8AAAD/AAAA/wAIAPsAEAD2ABkA8gAkAO8ALgDtADkA6ABCAOMASwDgAFIA3QBZANkAXwDW&#10;AGQA0wBpANEAbgDPAHQAzgB5AMwAfwDKAIYAyACOAMYAlgDEAKAAwgCrAMAAuQC+AM0AvADqALsA&#10;/AC6AP8AugD/ALoA/wC2AP8A/wAAAP8AAAD+AAAA9AAEAOsADQDkABQA3wAfANsAKQDYADMA0wA9&#10;AM4ARQDKAE0AxwBTAMUAWQDDAF8AwQBkAL8AaQC9AG4AuwBzALoAeQC4AIAAtgCIALQAkACyAJoA&#10;sQClAK8AsgCtAMQArADhAKsA9gCqAP8AqgD/AKoA/wCqAP8A/wAAAP0AAADuAAAA4gAAANUACgDN&#10;ABEAxwAZAMQAIwDBAC0AvwA3ALsAPwC3AEcAtQBOALIAUwCwAFkArwBeAK0AYwCsAGgAqwBtAKkA&#10;cwCoAHoApgCBAKQAigCjAJQAoQCfAJ8ArACeALsAnADSAJsA7gCaAP8AmgD/AJkA/wCZAP8A/gAA&#10;AO4AAADeAAAAywAAAMEABQC5AA0AtAAUALEAHgCuACcAqwAwAKoAOQCnAEEApABIAKIATQChAFMA&#10;nwBYAJ4AXQCdAGIAmwBnAJoAbQCYAHMAlwB7AJUAhACUAI4AkgCZAJAApgCOALQAjQDIAIwA5gCL&#10;APkAigD/AIoA/wCLAP8A8AAAANsAAADHAAAAugAAALAAAACoAAoApAAQAKAAGACdACEAmwAqAJoA&#10;MwCYADsAlgBBAJQASACSAE0AkQBSAI8AVwCOAFwAjABhAIsAZwCKAG4AiAB1AIcAfgCFAIgAgwCU&#10;AIIAoACAAK8AfwDAAH4A3QB9APIAfQD/AH0A/wB9AP8A4AAAAMYAAAC1AAAAqgAAAKIAAACbAAUA&#10;lQANAJIAEwCQABwAjQAkAIsALQCKADQAiAA7AIYAQgCFAEcAgwBNAIIAUgCBAFcAfwBcAH4AYgB9&#10;AGgAewBwAHoAeQB4AIMAdgCPAHUAnAB0AKoAcgC6AHEA0QBwAOwAcAD7AHAA/wBwAP8AzQQAALcG&#10;AACnBwAAmwYAAJMEAACOAAAAigAIAIYADwCEABYAgQAeAH8AJwB9AC4AfAA2AHoAPAB5AEIAdwBH&#10;AHYATAB1AFIAcwBXAHIAXQBxAGMAbwBrAG4AdABsAH4AawCKAGkAmABoAKYAZwC2AGYAywBlAOcA&#10;ZQD3AGUA/wBlAP8AwAwAAKsNAACbDgAAjw4AAIYNAACBCwAAfgcBAHwBCwB5ABEAdwAYAHUAIQBz&#10;ACkAcQAwAG8ANgBuADwAbABCAGsARwBqAE0AaQBSAGgAWABmAF8AZQBnAGMAcABiAXoAYAGHAF8C&#10;lQBeAqMAXAOzAFwDxwBbBOQAWwX0AFsG/gBbBv8AtRAAAKESAACREwAAhRMAAHwSAAB2EQAAcw4A&#10;AHIMBABxBw0AbgQSAGwEGwBpBSMAZwUqAGYGMQBkBjcAYwY9AGIHQwBhB0kAXwdOAF4IVQBdCFwA&#10;WwljAFoJbQBYCngAVwqFAFYLkwBUC6IAUwuzAFIMxwBSDOQAUQ31AFEN/wBRDf8ArRUAAJkXAACJ&#10;GAAAfRkAAHQYAABtFwAAahQAAGcRAABnDgcAZgwOAGMMFQBhDB0AXwwlAF0NLABcDTMAWw05AFoN&#10;PwBYDUUAVw1LAFYOUQBVDlkAUw5hAFIOawBQD3YAThCDAE0QkgBMEKIASxCyAEoRyABJEeUASRH3&#10;AEkS/wBJEf8ApRkAAJIcAACDHQAAdh4AAG0dAABmHAAAYhoAAF8XAABeFAEAXhEKAFsQEQBZERgA&#10;VxEgAFURJwBUES4AUxE0AFEROwBQEkEATxJHAE4STgBMElUASxNeAEkTZwBIFHMARhSAAEUVjwBE&#10;FZ8AQxawAEIWxQBCF+MAQhf2AEIX/wBCF/8Anx0AAIwgAAB9IQAAcSIAAGgiAABhIQAAXB8AAFkc&#10;AABXGQAAVRYGAFQVDgBRFRQATxYcAE4WIwBMFioASxYwAEoWNwBJFz0ARxdDAEYXSgBFGFIAQxha&#10;AEIZZABBGXAAPxp9AD4bjQA9G50APByuADscwwA7HOEAOx31ADsc/wA8HP8AmiEAAIcjAAB4JAAA&#10;bCUAAGMlAABcJAAAVyMAAFMgAABRHgAATxwCAE0bDABLGhEASBsYAEcbIABFGyYARBstAEMcMwBC&#10;HDkAQBxAAD8dRwA+HU8APR5YADweYgA6H20AOR97ADggiwA3IZsANiGtADUhwQA1Id8ANSHzADYh&#10;/wA2If8AliMAAIMmAAB0JwAAaCgAAF8oAABYJwAAUyYAAE8kAABMIgAASSAAAEcgCQBEHw8AQh8V&#10;AEAgHAA/ICMAPiApADwgLwA7ITYAOiE9ADkhRAA4IkwANyJVADYjXwA0I2sAMyR5ADIliQAxJZoA&#10;MCWrADAmvwAvJtwAMCbyADAm/wAxJf8AkSYAAH8oAABxKgAAZSoAAFwqAABVKgAATykAAEsoAABI&#10;JQAARCQAAEEkBQA/JA0APSQSADskGQA5JB8ANyQmADYkLAA1JTMANCU6ADMmQQAyJkoAMSdTADAn&#10;XQAvKGkALil3AC0phwAsKZgAKyqqACoqvQAqKtoAKyrxACsq/gAsKf8AjSgAAHwqAABtLAAAYi0A&#10;AFktAABRLQAATCwAAEcrAABDKAAAPygAADwoAgA5KAsANygQADUoFgAzKBwAMigjADAoKQAvKTAA&#10;Lyo3AC4qPwAtK0cALCtRACssWwAqLGcAKS11ACgthQAnLZcAJi6oACUuvAAlLtgAJi7wACYu/QAn&#10;Lf8AiisAAHgtAABqLgAAXy8AAFYvAABOLwAASC4AAEMtAAA/LAAAOywAADcsAAA0LAkAMiwOADAt&#10;EwAuLRoALS0gACstJwAqLi0AKi41ACkvPQAoL0UAJzBOACYwWQAlMWUAJDFzACMxgwAiMpUAITKn&#10;ACEyuwAgMtQAITLvACIx/AAiMf8Ahi0AAHUvAABnMAAAXDEAAFMxAABLMQAARTEAAEAwAAA7MAAA&#10;NjAAADMwAAAwMQYALTENACsxEQApMhcAKDIeACcyJAAlMysAJTMyACQzOgAjNEMAIjRMACE1VwAg&#10;NWMAHzVxAB42gQAdNpMAHDalABs2uQAbNtIAHDbtAB02+wAdNf8AgjAAAHEyAABjMwAAWTQAAFA0&#10;AABJNAAAQjMAAD0zAAA3MwAAMTQAAC41AAArNQIAKDYLACU3EAAkNxUAIjcbACE4IgAgOCgAHzgw&#10;AB44NwAdOUAAHDlJABs6VAAaOmAAGTpuABg6fwAXO5EAFzukABY7twAVO9AAFjrsABc6+gAYOf8A&#10;fTIAAG00AABgNQAAVTYAAE02AABGNgAAQDYAADo2AAA0NgAALjgAACo5AAAmOgAAIzsIACA8DgAe&#10;PRIAHT0YABw9HwAbPiUAGj4tABk+NAAXPj0AFj9HABU/UQAUP14AFD9sABNAfAASQI8AEUCiABFA&#10;tgAQQM4AET/rABI/+QASPv8AeTUAAGk3AABcOAAAUjkAAEo5AABDOQAAPTkAADc5AAAxOgAAKzwA&#10;ACc9AAAiPwAAHkEEABpCCwAYQxAAF0MVABVEGwAURCIAE0QpABNEMQASRDoAEUVDABBFTgAQRVsA&#10;DkVpAA5FeQANRYwADUWfAAxFsgALRckADEXlAA1E9gANRP8AdDkAAGU6AABYOwAATzsAAEc8AABA&#10;PAAAOjwAADQ8AAAuPgAAKEAAACNCAAAfRAAAGkYAABVICAASSg0AEUoSABBKGAAPSx4ADkslAA1L&#10;LQANSzYADEtAAAtLSgAKS1YACUtkAAhLdAAHS4cABUuaAARLrgAESsQABUrgAAVK8AAGSfoAbjwA&#10;AGA9AABUPgAASz4AAEQ+AAA9PgAANz8AADFAAAAqQgAAJEUAAB9HAAAaSQAAFUwAABFOBQAOUQsA&#10;C1EQAApRFAAJURsACFEiAAdRKQAFUTIABFI7AANSRgABUlIAAFJfAABSbwAAUoEAAFGWAABRqQAA&#10;Ub8AAFDcAABQ7gAAUPcAaEAAAFtBAABQQQAASEEAAEFBAAA7QgAANEMAAC1FAAAmSAAAIEsAABtN&#10;AAAWUAAAEVMAAA5VBAAKWAoABlgOAAJYEgAAWRcAAFkdAABZJQAAWS0AAFk2AABZQQAAWU0AAFpa&#10;AABaaQAAWXwAAFmQAABZpQAAWLoAAFjVAABX7AAAV/YAY0QAAFZFAABNRQAARUUAAD9FAAA3RwAA&#10;L0kAAChMAAAiTwAAG1IAABZVAAARWAAADVoAAAldAwAEXwkAAGANAABgEAAAYRQAAGEZAABiIAAA&#10;YicAAGIxAABiOwAAYkcAAGJVAABjZAAAYnYAAGKLAABioAAAYbYAAGHPAABg6gAAYPUAXUgAAFJJ&#10;AABKSAAAQ0gAADpKAAAyTQAAKlAAACNTAAAcVwAAFloAABFdAAANYAAACGMAAANmAQAAZwYAAGgL&#10;AABpDgAAahEAAGsVAABsGwAAbSIAAG0qAABtNAAAbUAAAG1OAABtXQAAbW8AAG2EAABsmgAAbLAA&#10;AGvIAABr5gAAavMAWE0AAE5NAABITAAAPk4AADVRAAAsVAAAJFgAAB1cAAAWYAAAEGQAAAxnAAAH&#10;awAAAW4AAABwAAAAcgMAAHIHAABzCwAAdQ4AAHYRAAB3FgAAeBwAAHkjAAB6LQAAejkAAHpHAAB6&#10;VgAAeWgAAHp8AAB5lAAAeKoAAHjBAAB33wAAd+8AVFEAAExRAABCUgAAOFUAAC9ZAAAmXgAAHmIA&#10;ABZnAAAQawAAC28AAAVzAAAAdwAAAHoAAAB8AAAAfgAAAH8CAACABgAAgQoAAIMNAACEEQAAhhUA&#10;AIgcAACJJQAAijAAAIo+AACJTQAAiV8AAIlzAACIiwAAiKIAAIe5AACH0QAAhugAUlYAAEdXAAA8&#10;WgAAMl8AAChkAAAfaQAAFm8AABB0AAAKeQAAAn0AAACBAAAAhQAAAIgAAACKAAAAjAAAAI0AAACP&#10;AAAAkAQAAJIIAACTDAAAlRAAAJcVAACZHQAAmycAAJs0AACbRAAAmlYAAJpqAACZggAAmpoAAJiw&#10;AACYxwAAl94AS1wAAEBgAAA1ZQAAK2oAACFxAAAXdwAAEH0AAAmDAAABiAAAAIwAAACRAAAAlQAA&#10;AJgAAACaAAAAmwAAAJ0AAACfAAAAoAAAAKIAAACkBQAApgoAAKgOAACqFAAArR0AAK0qAACtOQAA&#10;rUsAAK1fAACtdwAArJAAAKunAACrugAAq8sARWYAADlrAAAucQAAI3gAABl/AAAQhgAACY0AAACT&#10;AAAAmAAAAJ0AAAChAAAApQAAAKgAAACrAAAAqwAAAK4AAACvAAAAsQAAALMAAAC1AAAAtwEAALkH&#10;AAC8DQAAvxMAAMIfAADCLgAAwkAAAMJUAADBawAAwYMAAMCbAADBrQAAwbwAPnIAADJ4AAAngAAA&#10;HIgAABKQAAAKlwAAAJ0AAACjAAAAqAAAAK0AAACyAAAAtgAAALkAAAC7AAAAvAAAAL4AAADAAAAA&#10;wgAAAMQAAADGAAAAyAAAAMsAAADOBQAA0Q0AANYUAADXIwAA2DUAANlJAADaXgAA23UAANuMAADc&#10;nwAA3KsA/wAAAP8AAAD/AAAA/wAJAP8AEAD/ABkA/gAkAPwALwD5ADkA9ABDAPAASwDtAFIA6gBZ&#10;AOcAXwDkAGQA4gBpAOAAbgDeAHMA3AB5ANoAfwDXAIYA1ACOANEAlgDPAKEAzACsAMoAuwDIANIA&#10;xgDuAMYA/wDFAP8AxQD/AL8A/wC6AP8A/wAAAP8AAAD/AAAA/gAFAPcADgDyABUA7gAfAOsAKgDp&#10;ADQA4wA9AN4ARQDZAE0A1ABTANEAWQDOAF4AzABjAMoAaADJAG0AxwBzAMUAeQDDAIAAwQCIAL8A&#10;kAC9AJsAuwCmALkAtAC3AMgAtgDmALUA+wC0AP8AtAD/ALMA/wCuAP8A/wAAAP8AAAD4AAAA7QAA&#10;AOUACwDdABEA1wAaANIAJADPAC4AywA3AMcAQADDAEcAwABOAL4AUwC8AFkAugBeALgAYwC2AGgA&#10;tQBtALMAcwCxAHkArwCBAK0AigCrAJQAqQCgAKgArQCmAL4ApQDbAKQA9ACkAP8AowD/AKMA/wCi&#10;AP8A/wAAAPYAAADmAAAA1wAAAMsABgDEAA4AvgAVALsAHwC5ACgAtwAxALQAOgCwAEEArQBIAKsA&#10;TgCpAFMApwBYAKYAXACkAGEAowBnAKEAbACgAHMAngB6AJ0AgwCbAI4AmQCZAJcApgCWALYAlQDM&#10;AJQA6wCTAP0AkwD/AJMA/wCTAP8A9wAAAOQAAADQAAAAwQAAALcAAgCvAAsAqwARAKcAGQClACIA&#10;owArAKIAMwCfADsAnABCAJsASACZAE0AlwBSAJYAVwCVAFsAkwBhAJIAZgCQAG0AjwB0AI0AfQCM&#10;AIcAigCTAIgAoACHAK8AhQDCAIUA4gCEAPcAhAD/AIQA/wCEAP8A5QAAAM0AAAC8AAAArwAAAKYA&#10;AACeAAcAmgAOAJYAFACUAB0AkgAlAJEALQCQADUAjQA8AIwAQgCKAEcAiABMAIcAUQCGAFYAhABb&#10;AIMAYACBAGcAgABuAH4AdwB9AIEAewCNAHoAmgB4AKkAdwC6AHYA0wB2AO8AdgD+AHUA/wB1AP8A&#10;0AAAALsAAACrAAAAnwAAAJcAAACQAAIAiwALAIgAEACGABcAhAAgAIIAJwCBAC8AfwA1AH0APAB8&#10;AEEAewBGAHkASwB4AFAAdwBVAHYAWwB0AGEAcwBpAHEAcQBwAHsAbgCHAG0AlQBrAKMAagC0AGoA&#10;yQBpAOgAaQD5AGkA/wBpAP8AwAAAAKwAAACcAgAAkAIAAIgAAACDAAAAfwAGAHsADQB5ABIAdwAa&#10;AHYAIgB0ACkAcwAwAHEANgBwADwAbwBBAG0ARgBsAEsAawBQAGoAVgBoAFwAZwBkAGUAbABkAHYA&#10;YwCCAGEAkABgAJ8AXwCvAF4AwwBeAOEAXgD0AF0A/wBdAP8AtAcAAKAJAACQCwAAhAsAAHwKAAB3&#10;BwAAdAQAAHEACQBvAA8AbQAVAGsAHABpACMAaAAqAGcAMQBlADYAZAA8AGMAQQBiAEYAYABMAF8A&#10;UgBeAFgAXQBfAFsAaABaAHIAWAB+AFcAjABWAJsAVQCrAFQAvgBUANoAUwDvAFQA+wBUAP8AqQ0A&#10;AJYOAACHEAAAehAAAHIQAABsDgAAaQwAAGcJAwBmBAsAZAAQAGIAFwBgAB4AXgAlAF0AKwBcADEA&#10;WgA3AFkAPABYAEIAVwFHAFYBTgBVAlQAUwJcAFIDZQBRA28ATwR7AE4EigBNBZkATAWpAEsFvABK&#10;BtQASgftAEoH+QBKB/8AoRAAAI4SAAB+FAAAcxQAAGoUAABkEwAAYBEAAF4PAABdDQUAXQkNAFoG&#10;EgBYBxkAVgcgAFUHJwBTBy0AUggzAFEIOABQCD4ATwlEAE4JSgBMCVEASwpZAEoKYgBIC20ARwt6&#10;AEYMiABEDJgAQwypAEINvABCDdUAQg3uAEIN+wBCDf8AmhQAAIcWAAB4GAAAbBkAAGMZAABdGAAA&#10;WRYAAFYTAABUEQAAVA4IAFMNDgBRDRQATw0bAE0NIgBMDSgASw0uAEoNNABJDToARw5BAEYORwBF&#10;Dk8ARA5XAEIPYQBBEGwAPxB5AD4QiAA9EZgAOxGpADsRvAA6EdYAOhHwADoS/QA7Ef8AkxgAAIEa&#10;AABzHAAAZx0AAF4dAABYHAAAUxsAAFAYAABOFgAATBMDAEwRCwBKEBAASBEXAEYRHgBFESQARBEq&#10;AEIRMABBETcAQBI9AD8SRAA9EkwAPBNUADsTXgA5FGkAOBR2ADcVhQA2FZYANBanADQWugAzFtMA&#10;MxbuADQW/AA0Fv8AjhsAAHwdAABuHwAAYyAAAFogAABTIAAATh4AAEodAABIGgAARhgAAEUWBwBD&#10;FQ4AQRUTAD8VGgA+FSAAPRUnADsVLQA6FjMAORY6ADgWQQA3F0kANRdRADQYWwAzGWYAMhlzADAa&#10;gwAvGpQALhulAC0buAAtG9AALRvsAC4b+wAuG/8Aih4AAHggAABqIgAAXyMAAFYjAABPIgAASiEA&#10;AEYgAABDHgAAQRsAAD8aAwA9GgwAOxkRADkZFgA3Gh0ANhojADUaKQA0GjAAMxs2ADEbPgAwHEYA&#10;LxxPAC4dWQAtHWQALB5xACsfgQAqH5IAKR+kACggtwAnIM4AJyDrACgg+gApH/8AhiAAAHQjAABn&#10;JAAAXCUAAFMlAABMJQAARyQAAEIjAAA/IQAAPR8AADoeAAA3HgkANR4OADMeEwAxHhoAMB4gAC8e&#10;JgAuHy0ALR8zACwgOwArIEMAKiFMACkhVgAoImIAJiJvACUjfwAkI5AAIyOiACIktQAiJMwAIiTp&#10;ACMk+QAkI/8AgiMAAHElAABjJgAAWScAAFAoAABJJwAAQycAAD8mAAA7JAAAOCIAADUiAAAyIgYA&#10;MCINAC4iEQAsIhcAKiIdACkiIwAoIyoAJyMxACYkOAAlJUEAJCVKACMmVAAiJmAAISdtACAnfQAf&#10;J48AHiihAB4otAAdKMoAHSjoAB4o+AAfJ/8AfiUAAG4nAABgKQAAVikAAE0qAABGKgAAQSkAADwo&#10;AAA3JwAANCYAADAmAAAtJgMAKycLACgnEAAnJxQAJScaACQnIQAjKCcAIiguACEpNgAgKT4AHypI&#10;AB4qUgAdK14AHCtrABsrewAaLI0AGSyfABgssgAYLMkAGCznABkr9wAaK/8AeicAAGoqAABdKwAA&#10;UywAAEosAABDLAAAPisAADkrAAA0KgAAMCoAACsqAAApKwAAJisIACMsDgAiLBIAICwYAB8sHgAe&#10;LSUAHS0sABwtMwAbLjwAGi5FABkvUAAYL1wAFy9pABYweQAVMIsAFDCeABQwsQATMMcAEzDlABQw&#10;9gAVL/8AdioAAGcsAABaLQAAUC4AAEguAABBLgAAOy4AADYtAAAxLQAALC0AACcvAAAkLwAAITAF&#10;AB8xDAAcMRAAGzIVABoyHAAZMiIAGDIpABczMQAWMzkAFTNDABQ0TQATNFkAEjRnABE1dwARNYkA&#10;EDWcABA1sAAONcYADzTkABA09QAQNP8AciwAAGMuAABXMAAATTAAAEUwAAA+MAAAODAAADMwAAAv&#10;MAAAKTEAACQyAAAhMwAAHTUCABo2CQAXNw4AFTcTABQ4GQATOB8AEjgmABI4LgAROTYAEDlAABA5&#10;SwAOOVcADjpkAA06dAAMOoYADDqZAAs5rAAKOcEACjneAAs58QAMOPwAbi8AAF8xAABTMgAASjMA&#10;AEIzAAA7MwAANjMAADEyAAAsMwAAJzQAACE2AAAdOAAAGTkAABU7BgASPQwAED4QABA+FQAOPhwA&#10;Dj4jAA0+KgAMPjMADD48AAs/RwAKP1IACD9gAAc/bwAGP4EABT+UAAQ/qAADPrwABD7XAAU+7AAF&#10;PvcAaTMAAFs0AABQNQAARzUAAD81AAA5NQAANDUAAC41AAApNwAAIzgAAB47AAAaPAAAFj8AABJB&#10;BAAOQwoADEQOAApEEwAJRBkACEQgAAdEJwAGRC8ABUQ4AANFQgACRU4AAEVbAABFagAARXwAAEWQ&#10;AABEpAAARLkAAETRAABE6gAAQ/UAZDYAAFc3AABMOAAAQzgAADw4AAA3OAAAMTgAACs5AAAlOwAA&#10;ID0AABpAAAAWQgAAEkQAAA5HBAALSQkAB0oNAARLEQABSxYAAEscAABLIwAASysAAEs0AABLPgAA&#10;TEkAAExXAABMZgAATHcAAEuMAABLoQAAS7UAAErOAABK6QAASvUAXzoAAFI7AABIOwAAQDsAADo7&#10;AAA0OwAALjwAACc+AAAiQQAAHEMAABZGAAASSQAADksAAAtOAwAHUAgAAlEMAABREAAAUhMAAFMY&#10;AABTHwAAUyYAAFMvAABTOQAAU0UAAFNSAABTYQAAU3IAAFOHAABSnAAAUrEAAFHKAABR5wAAUfQA&#10;WT4AAE4+AABFPgAAPj4AADg+AAAwQAAAKUIAACNEAAAdRwAAF0oAABJNAAAOUAAAC1MAAAZVAgAA&#10;VwcAAFgLAABZDgAAWhEAAFoVAABbGgAAXCEAAFwqAABcNAAAXD8AAFxNAABcWwAAXGwAAFyBAABb&#10;lwAAW60AAFrFAABa5AAAWfMAVEIAAEpCAABCQgAAPEIAADRDAAAsRgAAJUkAAB5MAAAXTwAAElMA&#10;AA5WAAAKWQAABVsAAABeAAAAYAQAAGEIAABiDAAAYw4AAGQRAABlFgAAZhwAAGcjAABnLQAAZzkA&#10;AGdGAABnVQAAZ2YAAGd6AABmkQAAZagAAGXAAABk3gAAZPAAT0YAAEdGAABARQAAN0cAAC9KAAAm&#10;TQAAH1EAABhVAAASWQAADVwAAAhgAAACYwAAAGYAAABoAAAAagAAAGsEAABsCAAAbQwAAG8OAABw&#10;EgAAchcAAHMdAAB0JgAAdDIAAHQ/AAB0TgAAc18AAHRyAABzigAAcqEAAHG4AABx1AAAcOwATEoA&#10;AEVKAAA7SwAAMk4AAClSAAAgVgAAGFsAABJfAAANZAAAB2gAAABrAAAAbwAAAHIAAAB1AAAAdgAA&#10;AHcAAAB5AgAAegYAAHwKAAB+DgAAgBEAAIIWAACEHgAAhCkAAIQ2AACERQAAhFYAAINqAACDgQAA&#10;gpkAAIGxAACAyQAAgOUASk4AAD9QAAA1UwAAK1cAACJcAAAZYgAAEmcAAAxsAAAFcQAAAHUAAAB5&#10;AAAAfQAAAIEAAACDAAAAhQAAAIYAAACIAAAAiQAAAIsEAACNCAAAjw0AAJIQAACUFgAAliAAAJYs&#10;AACWOwAAlkwAAJVgAACVdgAAlJAAAJOnAACSvQAAktUARFUAADlZAAAvXQAAJGMAABppAAASbwAA&#10;DHUAAAR7AAAAgAAAAIUAAACJAAAAjQAAAJEAAACTAAAAlAAAAJYAAACYAAAAmgAAAJwAAACeAAAA&#10;oAYAAKILAAClEAAAqBcAAKkjAACpMQAAqUMAAKlWAACobQAApocAAKeeAACmswAApccAPl4AADJj&#10;AAAnagAAHXAAABN4AAAMfwAAA4UAAACLAAAAkQAAAJYAAACbAAAAnwAAAKIAAACkAAAApQAAAKcA&#10;AACpAAAAqwAAAK0AAACwAAAAsgAAALUCAAC3CQAAuxAAAL4YAAC+JgAAvjgAAL5LAAC9YQAAvHoA&#10;ALuUAAC6qQAAurkAN2oAACtwAAAgeAAAFoAAAA2IAAAFjwAAAJYAAACcAAAAogAAAKcAAACsAAAA&#10;sAAAALMAAAC2AAAAtwAAALkAAAC7AAAAvQAAAL8AAADCAAAAxQAAAMgAAADKAAAAzggAANIQAADV&#10;GwAA1SwAANRAAADUVwAA024AANSGAADUmwAA06sA/wAAAP8AAAD/AAAA/wAFAP8ADgD/ABUA/AAg&#10;APkAKgD2ADQA8QA9AO0ARgDpAE0A5gBTAOQAWQDhAF4A3gBjANwAaADZAG4A1QBzANMAeQDQAIAA&#10;zgCIAMsAkQDJAJwAxgCnAMQAtwDCAMwAwADsAL8A/wC+AP8AvQD/ALcA/wCyAP8A/wAAAP8AAAD/&#10;AAAA+gABAPMACwDtABIA6AAbAOUAJQDkAC4A3wA4ANgAQADSAEcAzgBOAMsAVADIAFkAxgBeAMQA&#10;YwDCAGcAwABtAL8AcwC9AHoAuwCBALkAiwC2AJUAtAChALIArwCwAMIArgDjAK4A+gCsAP8ArQD/&#10;AKkA/wCmAP8A/wAAAP8AAADyAAAA5gAAAN0ABwDSAA4AzQAWAMoAIADIACkAxQAyAMAAOgC8AEIA&#10;uQBIALcATgC1AFMAswBYALEAXQCwAGIArgBnAKwAbACqAHMAqQB7AKcAhAClAI4AowCaAKEAqACf&#10;ALkAngDSAJ0A8gCcAP8AnQD/AJwA/wCZAP8A/AAAAO4AAADdAAAAzAAAAMEAAgC6AAwAtgASALIA&#10;GgCwACMArwAsAK0ANACpADwApgBCAKQASACiAE0AoABSAJ4AVwCdAFsAnABgAJoAZgCZAGwAlwB0&#10;AJUAfQCTAIcAkQCTAJAAoQCOALEAjQDGAIwA6ACLAP0AjAD/AIwA/wCMAP8A7QAAANgAAADFAAAA&#10;twAAAKwAAACmAAgAoQAOAJ8AFQCdAB4AmwAmAJoALgCXADUAlQA8AJMAQgCRAEcAkABMAI4AUQCN&#10;AFUAiwBaAIoAYACJAGYAhwBtAIUAdgCEAIAAggCMAIAAmgB/AKkAfQC8AHwA3AB8APUAfAD/AHwA&#10;/wB8AP8A2QAAAMEAAACxAAAApAAAAJwAAACUAAMAkAAMAI0AEQCLABgAiQAgAIkAKACHAC8AhQA2&#10;AIMAPACCAEEAgABGAH8ASwB9AE8AfABUAHsAWgB5AGAAeABnAHYAcAB1AHoAcwCGAHEAkwBwAKIA&#10;bwC0AG4AzABuAO0AbgD+AG4A/wBuAP8AxAAAAK8AAACgAAAAlAAAAIwAAACGAAAAgQAIAH4ADgB8&#10;ABQAewAbAHkAIgB4ACkAdwAwAHUANgB0ADsAcgBAAHEARQBwAEoAbwBPAG0AVABsAFsAawBiAGkA&#10;agBoAHQAZgCAAGUAjgBjAJ0AYgCtAGEAwgBhAOQAYQD4AGEA/wBhAP8AtAAAAKAAAACRAAAAhgAA&#10;AH4AAAB5AAAAdQADAHEACwBvABAAbQAWAGwAHQBrACQAawAqAGkAMABoADYAZgA7AGUAQABkAEUA&#10;YwBKAGEATwBgAFYAXwBdAF0AZQBcAG8AWgB6AFkAiABYAJgAVwCoAFYAuwBWANgAVgDxAFYA/wBW&#10;AP8AqAEAAJQFAACFBwAAegcAAHIGAABsBAAAaQEAAGcABwBkAA0AYwARAGEAGABgAB8AXwAlAF4A&#10;KwBdADAAWwA2AFoAOwBZAEAAWABFAFcASwBWAFEAVQBYAFMAYQBSAGoAUAB2AE8AhABOAJMATQCk&#10;AEwAtgBMAM0ATADrAEwA+gBMAP8AnQkAAIsLAAB8DQAAcA0AAGgNAABiDAAAXwoAAF0GAQBcAQkA&#10;WgAOAFgAEwBXABkAVgAgAFUAJgBTACsAUgAxAFEANgBQADsATwBBAE4ARwBNAE0ASwBVAEoAXQBJ&#10;AGcARwBzAEYAgABFAJAARAChAEMAsgBDAMgAQwDmAEMA9QBDAP8AlQ0AAIMPAAB0EAAAaREAAGAR&#10;AABaEAAAVg4AAFQNAABTCgQAUwYLAFEDEABPARUATgEbAEwBIQBLAScASgIsAEkCMgBIAjcARwM9&#10;AEUDQwBEA0oAQwRRAEIEWgBABWQAPwVwAD4GfgA9Bo4APAefADsHsQA6B8YAOgfjADoH8wA6CPwA&#10;jhAAAHwSAABuFAAAYhUAAFoVAABUFAAAUBMAAE0RAABLDgAASw0GAEoKDABJCBEARwgWAEUIHQBE&#10;CCMAQggoAEEJLgBACTMAPwk5AD4KQAA9CkcAPApPADoLWAA5C2MAOAxvADYMfgA1DI4ANA2fADMN&#10;sQAyDccAMg3jADIN9AAyDf4AiBMAAHcVAABpFwAAXhgAAFUYAABPGAAAShYAAEcVAABFEwAAQxAC&#10;AEMOCABCDQ4AQA0SAD8NGAA9DR8APA0kADsNKgA5DTAAOA43ADcOPQA2DkUANQ5NADMPVwAyD2IA&#10;MRBuAC8QfQAuEI4ALRGgACwRsgArEcgAKxHmACsR9gAsEf8AgxYAAHIZAABkGgAAWRsAAFEbAABL&#10;GwAARhoAAEIYAAA/FwAAPhQAADwSBAA7EQoAOhAQADgQFQA3EBsANREhADQRJwAzES0AMhEzADAR&#10;OgAvEkIALhJLAC0TVAArE18AKhRsACkUewAoFIwAJxWeACYVsAAlFcYAJRXkACUV9gAmFf8AfhkA&#10;AG4bAABgHQAAVh4AAE0eAABHHgAAQh0AAD4cAAA6GgAAOBgAADcWAAA1FQcANBQNADIUEgAwFBcA&#10;LxQdAC0UIwAsFSoAKxUwACoVNwApFj8AKBZIACcXUgAmGF0AJBhqACMZeQAiGYoAIRmcACAZrwAf&#10;GcQAHxniACAZ9AAgGf8AehsAAGoeAABdHwAAUyAAAEogAABEIAAAPh8AADoeAAA3HQAANBwAADIZ&#10;AAAwGQQALhgLACwYEAAqGBQAKRgaACcYIAAmGSYAJRktACQaNQAjGj0AIhtGACEbUAAgHFsAHx1o&#10;AB4ddwAdHYgAHB6bABserQAaHsMAGh7gABod8wAbHf8Adx0AAGcgAABaIQAAUCIAAEgiAABBIgAA&#10;OyIAADchAAAzIAAAMB8AAC0dAAArHQAAKB0IACYdDgAlHRIAIx0XACEdHQAhHSQAIB4qAB8eMgAe&#10;HzoAHR9DABwgTQAbIVkAGiFmABkhdQAYIocAFyKZABYirAAVIsEAFSLfABUh8gAWIf4AcyAAAGQi&#10;AABXIwAATSQAAEUlAAA+JAAAOSQAADQjAAAwIgAALCIAACkhAAAmIQAAJCEGACIhDAAgIRAAHiEV&#10;AB0iGwAbIiEAGyIoABojLwAZIzgAGCRBABckSwAWJVcAFSVkABQmcwATJoUAEiaYABEmqwARJsAA&#10;ECbdABEl8QASJf0AcCIAAGEkAABUJgAASiYAAEInAAA8JgAANiYAADElAAAtJQAAKSQAACYkAAAi&#10;JQAAHyUDAB0mCgAbJg4AGScSABgnGAAXJx8AFiclABUoLQAUKDUAEyk+ABIpSQARKVUAESpiABAq&#10;cQAPKoMADiqWAA4qqQANKr0ADSrXAA0q7gAOKfsAbCQAAF0mAABRKAAASCgAAEApAAA5KAAANCgA&#10;AC8oAAArJwAAJycAACIoAAAeKQAAGyoAABgrBwAWKw0AFCwRABMsFgASLBwAES0jABAtKgAQLTIA&#10;Dy48AA4uRgANLlIADS5fAAwvbgALL38ACi+SAAkvpQAJLrkACC7QAAku6QAKLvcAaCcAAFopAABO&#10;KgAARSsAAD0rAAA3KwAAMSoAAC0qAAApKgAAJCoAACArAAAbLQAAGC4AABUvBAASMQoAEDIOAA8y&#10;EwAOMhkADTIgAA0yJwAMMi8ACzM4AAozQgAJM04ACDNbAAY0agAFNHsABDOOAAMzogACM7YAAjPN&#10;AAMz5wAEMvMAZCoAAFYsAABLLQAAQi0AADotAAA0LQAALywAACssAAAmLAAAIi0AAB0vAAAZMQAA&#10;FTIAABI0AwAPNgkADDgNAAo4EQAJOBYACDgdAAc4JAAGOCwABDg0AAM4PgACOUoAADlXAAA5ZQAA&#10;OXcAADmLAAA4nwAAOLMAADjKAAA45gAAN/IAXy0AAFIuAABILwAAPzAAADgvAAAyLwAALS8AACkv&#10;AAAkMAAAHzEAABozAAAVNQAAEjcAAA85AwAMOwgACD0NAAU+EAADPhQAAD4aAAA+IQAAPigAAD4x&#10;AAA/OwAAP0YAAD9TAAA/YQAAP3MAAD+HAAA+nAAAPrAAAD3HAAA95AAAPfIAWjAAAE4yAABEMgAA&#10;PDIAADUyAAAwMQAAKzEAACYyAAAgNAAAGzYAABY4AAASOwAADz0AAAw/AwAIQQgABEMMAABDDgAA&#10;RBIAAEUWAABFHQAARSQAAEUtAABGNgAARkIAAEZOAABGXQAARm4AAEWCAABFmAAARK0AAETEAABD&#10;4wAAQ/IAVTQAAEo1AABBNQAAOTUAADM0AAAuNAAAKDUAACI3AAAdOgAAFzwAABI/AAAPQQAADEQA&#10;AAhGAQADSAYAAEkKAABKDQAASxAAAEwUAABNGQAATiAAAE4oAABOMgAATT0AAE5KAABOWAAATWkA&#10;AE19AABMlAAATKoAAEvBAABL4QAASvIAUDgAAEY4AAA9OAAANzgAADE3AAAqOQAAJDsAAB49AAAY&#10;QAAAE0MAAA9GAAALSQAAB0sAAAJOAAAAUAQAAFEIAABSCwAAUw4AAFQRAABVFQAAVhsAAFcjAABX&#10;LAAAVzgAAFdEAABXUgAAVmMAAFZ3AABWjgAAVaUAAFS9AABT3QAAU/AASzwAAEI8AAA7OwAANTsA&#10;AC08AAAmPwAAH0IAABlFAAATSAAADksAAAtPAAAFUQAAAFQAAABXAAAAWAEAAFoFAABbCAAAXAwA&#10;AF0OAABfEQAAYBYAAGIdAABiJgAAYjEAAGI+AABhTAAAYV0AAGFwAABgiAAAYKAAAF+3AABe1AAA&#10;Xe4AR0AAAD8/AAA6PwAAMUAAAClDAAAhRgAAGkoAABNOAAAOUQAAClUAAARYAAAAWwAAAF4AAABh&#10;AAAAYwAAAGQBAABlBAAAZwgAAGgLAABqDgAAbBIAAG4XAABvIAAAbyoAAG82AABuRQAAblUAAG5o&#10;AABtfwAAbZgAAGywAABrygAAaugAREQAAD5DAAA1RAAAK0cAACNLAAAbTwAAE1QAAA5YAAAIXAAA&#10;AmAAAABkAAAAZwAAAGsAAABtAAAAbwAAAHAAAAByAAAAdAIAAHUGAAB3CgAAeQ4AAHwSAAB+GAAA&#10;fyIAAH8uAAB/PQAAfk0AAH1hAAB9dwAAfJAAAHuoAAB6wAAAed8AQ0cAADlJAAAvTAAAJVAAABxV&#10;AAAUWwAADmAAAAdlAAAAagAAAG4AAAByAAAAdgAAAHkAAAB8AAAAfgAAAH8AAACBAAAAgwAAAIUA&#10;AACHAwAAiggAAIwNAACPEQAAkhkAAJIlAACSMwAAkkQAAJFXAACQbQAAj4YAAI6fAACNtQAAjM0A&#10;PU4AADJRAAAoVgAAHlwAABViAAAOaAAAB24AAAB0AAAAeQAAAH4AAACCAAAAhgAAAIkAAACMAAAA&#10;jgAAAJAAAACSAAAAlAAAAJYAAACYAAAAmwAAAJ4GAAChDAAApBEAAKYbAACmKQAApjoAAKVNAACl&#10;YgAApHsAAKOUAAChqwAAob8ANlcAACxcAAAhYgAAF2kAAA9wAAAHdwAAAH4AAACEAAAAigAAAI8A&#10;AACUAAAAmAAAAJsAAACeAAAAnwAAAKIAAACkAAAApgAAAKgAAACrAAAArQAAALAAAACzBAAAtwwA&#10;ALsSAAC7HwAAuzAAALtDAAC6WAAAuXAAALeLAAC3oQAAt7MAMGIAACVpAAAacAAAEHgAAAmAAAAA&#10;iAAAAI8AAACWAAAAmwAAAKEAAACmAAAAqgAAAK4AAACwAAAAsQAAALQAAAC2AAAAuAAAALsAAAC9&#10;AAAAwAAAAMMAAADHAAAAywMAAM8MAADTFQAA0iUAANI4AADRTgAA0GUAAM9+AADNlgAAzKkA/wAA&#10;AP8AAAD/AAAA/wADAP8ACwD8ABEA+QAbAPcAJQDzAC8A7gA4AOkAQADmAEgA4gBOAN8AVADcAFkA&#10;2QBeANUAYwDTAGgA0ABtAM4AcwDLAHoAyACCAMYAjADDAJcAwACjAL4AsgC8AMgAugDqALkA/wC4&#10;AP8AsQD/AKoA/wCnAP8A/wAAAP8AAAD7AAAA9gAAAO0ABwDnAA8A4gAWAN8AIADeACkA2QAzANEA&#10;OwDMAEIAyABIAMUATgDCAFMAwABYAL4AXQC8AGIAugBnALkAbQC3AHQAtQB7ALIAhQCwAJAArgCc&#10;AKwAqgCpAL0ApwDeAKYA+QClAP8AowD/AJ0A/wCbAP8A/QAAAPYAAADrAAAA3wAAANEAAwDKAAwA&#10;xQASAMMAGwDAACQAvgAsALkANQC2ADwAswBDALAASACuAE4ArABSAKsAVwCpAFwApwBhAKYAZwCk&#10;AG0AogB0AKAAfQCeAIgAnACVAJoAowCYALQAlgDNAJUA8QCUAP8AlQD/AJAA/wCOAP8A8wAAAOYA&#10;AADRAAAAwgAAALgAAACxAAgArQAPAKoAFgCoAB4AqAAnAKYALwCiADYAnwA8AJ0AQgCbAEcAmQBM&#10;AJcAUQCWAFUAlABaAJMAYACRAGYAkABuAI4AdgCMAIEAigCNAIgAmwCGAKwAhQDBAIQA5gCDAP0A&#10;hAD/AIMA/wCBAP8A5AAAAMsAAAC6AAAArAAAAKIAAACcAAQAmAAMAJYAEQCUABkAkwAhAJIAKACP&#10;ADAAjQA2AIsAPACJAEEAiABGAIYASwCFAE8AhABUAIIAWgCBAGAAfwBnAH4AbwB8AHoAegCGAHgA&#10;lAB3AKQAdQC3AHQA1ABzAPQAdAD/AHQA/wB0AP8AywAAALYAAACmAAAAmgAAAJIAAACKAAAAhgAI&#10;AIMADgCBABQAgQAbAIAAIwB/ACoAfQAwAHsANgB6ADsAeABAAHcARQB1AEkAdABOAHMAVABxAFoA&#10;cABhAG4AaQBtAHMAawB/AGkAjQBoAJ0AZwCuAGYAxwBlAOoAZgD/AGYA/wBnAP8AuAAAAKQAAACV&#10;AAAAigAAAIEAAAB8AAAAdgAEAHQADAByABAAcQAWAHAAHQBwACQAbgAqAG0AMABrADUAagA6AGkA&#10;PwBoAEQAZwBJAGUATgBkAFQAYwBbAGEAYwBgAG0AXgB5AF0AhwBbAJYAWgCoAFkAvQBZAN8AWQD4&#10;AFoA/wBaAP8AqAAAAJUAAACHAAAAewAAAHMAAABuAAAAagABAGcACABlAA4AZAASAGMAGABjAB8A&#10;YgAlAGEAKgBfADAAXgA1AF0AOgBcAD4AWwBEAFkASQBYAE8AVwBWAFYAXgBUAGgAUwBzAFEAgQBQ&#10;AJEATwCiAE4AtQBOANAATgDwAE4A/wBPAP8AnAAAAIkAAAB7AwAAcAMAAGgDAABiAQAAXwAAAF0A&#10;BABbAAsAWQAPAFgAFABXABkAVwAgAFYAJQBVACoAUwAwAFIANABRADkAUAA/AE8ARABOAEsATQBS&#10;AEsAWgBKAGMASQBvAEcAfABGAIwARQCdAEUAsABEAMcARADoAEQA+gBFAP8AkgQAAIAHAABxCgAA&#10;ZgoAAF4KAABZCQAAVQcAAFQEAABSAAcAUAAMAE8AEABOABUATQAbAEwAIABLACYASgArAEkAMABI&#10;ADUARwA6AEYAQABFAEYAQwBOAEIAVgBBAF8AQABrAD4AeAA9AIgAPACZADwAqwA8AMEAOwDgADsA&#10;9AA7AP8AiQoAAHgMAABqDgAAXw4AAFcOAABRDgAATQwAAEsLAABKCAIASQQJAEgADQBGABEARQAW&#10;AEQAHABDACEAQgAmAEEAKwA/ADEAPgA2AD0APAA8AEMAOwBKADoAUgA5AFwAOABoADYAdQA1AIUA&#10;NACWADQAqAAzALwAMwDYADMA7wAzAPsAgg0AAHEPAABkEAAAWREAAFERAABLEQAARxAAAEQOAABC&#10;DQAAQQsFAEEHCwA/BQ4APgMSADwCGAA7Ah0AOgMiADkDKAA4Ay0ANwMyADYEOQA1BD8ANAVHADMF&#10;UAAxBloAMAZmAC8HcwAuB4MALQeVACwHpwArB7oAKwfSACsH6wArB/cAfRAAAGwRAABfEwAAVBQA&#10;AEwUAABGFAAAQhMAAD4SAAA8EAAAOg4BADoNBgA6CgwAOAkQADYIFAA1CBkANAkfADIJJAAxCSkA&#10;MAkvAC8KNgAuCj0ALQpFACwLTgArC1kAKQxlACgMcwAnDIMAJg2VACUNpwAkDbsAIw3SACMN6wAj&#10;DfcAeBIAAGgUAABbFgAAURcAAEgXAABCFgAAPRYAADkVAAA3EwAANREAADMQAwAzDggAMg0NADAN&#10;EQAvDRYALQ0bACwNIQArDScAKg0tACkONAAoDjsAJw5EACUOTgAkD1kAIxBlACEQcwAgEIQAHxCW&#10;AB4QqQAdEL0AHBDYAB0Q7gAdEPkAcxQAAGQWAABXGAAATRkAAEUZAAA/GQAAOhgAADUXAAAyFgAA&#10;MBUAAC4TAAAtEQQALBAKACsQDgApEBIAKBAYACYQHgAlECQAJBAqACMRMQAiETkAIRFCACASSwAe&#10;ElYAHRNjABwTcQAaE4IAGRSVABgUpwAXFLsAFxPUABcT7gAYE/oAcBYAAGAZAABUGgAAShsAAEIc&#10;AAA8GwAANhsAADIaAAAvGQAALBgAACoWAAAoFAEAJhMHACUTDAAjExAAIhMVACATGgAfEyEAHhQn&#10;AB0ULgAcFTYAGxU/ABoWSQAZFlQAGBdhABYXcAAVGIEAFBiTABMYpgASGLoAEhfSABIX7AATF/oA&#10;bBkAAF0bAABRHQAARx0AAD8eAAA5HQAANB0AAC8cAAArGwAAKBoAACYZAAAkGAAAIhcEACAXCgAe&#10;Fw4AHBcSABoXFwAZGB4AGRgkABgZLAAXGTQAFho9ABUaRwAUG1IAExtfABIcbgARHH8AEBySABAc&#10;pQAPHLkADhzQAA4b6gAPG/gAaRsAAFodAABOHwAARR8AAD0gAAA2HwAAMR8AAC0eAAApHQAAJR0A&#10;ACMcAAAgGwAAHRsBABsbBwAZHA0AFxwQABYcFQAVHBsAFB0iABMdKQASHjEAER46ABEfRQAQH1AA&#10;DyBdAA4gbAANIHwADSCPAAwgogALILUACyDKAAsg5QAMH/QAZR0AAFcfAABMIQAAQiEAADohAAA0&#10;IQAALyEAACogAAAmHwAAIx8AACAeAAAdHgAAGSAAABYgBAAUIAsAEiEOABEhEwARIhkAECIfAA8i&#10;JgAOIy8ADiM3AA0jQQAMJE0ACyRZAAokZwAJJHgACCSLAAckngAHJLEABiTHAAYj4wAHI/EAYh8A&#10;AFQhAABJIwAAQCMAADgjAAAyIwAALCMAACgiAAAkIQAAISEAAB4hAAAaIQAAFiMAABMkAwARJQgA&#10;DyYNAA4nEQANJxYADCcdAAsnIwAKJysACSg0AAgoPgAHKEkABihVAAUpZAAEKXQAAymHAAIpmwAB&#10;KK8AACjFAAEo4QABJ/AAXiIAAFEkAABGJQAAPSUAADUlAAAvJQAAKiQAACYkAAAiIwAAHyMAABsk&#10;AAAYJQAAFCYAABEoAwAPKQgADCwMAAosEAAILBQABywaAAYsIQAFLCgAAy0wAAItOgABLUUAAC1S&#10;AAAuYAAALnEAAC2EAAAtmQAALa0AACzCAAAs4AAALPAAWiQAAE0mAABDJwAAOicAADMnAAAtJwAA&#10;KCYAACQmAAAhJgAAHSYAABknAAAVKQAAESsAAA8sAwANLgcACTAMAAYxDgADMRIAATIXAAAyHgAA&#10;MiUAADItAAAyNgAAM0IAADNOAAAzXQAAM20AADOBAAAylgAAMqsAADHBAAAx3wAAMfAAVicAAEop&#10;AAA/KgAANyoAADAqAAArKQAAJygAACMoAAAeKQAAGioAABYsAAASLgAADzAAAA0xAgAKNAcABTUL&#10;AAI2DgAANxAAADgUAAA4GgAAOCIAADgqAAA5MwAAOT4AADlKAAA5WQAAOWkAADl9AAA4kwAAOKgA&#10;ADe/AAA33gAANvAAUSsAAEYsAAA8LAAANCwAAC4sAAAqKwAAJSsAACAsAAAbLQAAFy8AABMxAAAQ&#10;MwAADTUAAAk3AgAFOgYAATsKAAA8DQAAPQ8AAD4SAAA/FwAAQB4AAEAlAABALwAAQDoAAEBGAABA&#10;VAAAQGUAAD94AAA/jwAAPqYAAD69AAA93AAAPfAATS4AAEIvAAA5LwAAMi8AAC0uAAAoLgAAIi8A&#10;AB0wAAAYMgAAEzUAABA3AAAMOgAACTwAAAU+AAAAQQQAAEIIAABDCwAARA0AAEYQAABHFAAASBkA&#10;AEghAABIKgAASDUAAEhBAABITwAASGAAAEdzAABHigAARqIAAEW5AABF2QAARPAASDIAAD4yAAA2&#10;MgAAMDEAACsxAAAlMgAAHzQAABk2AAATOQAAEDwAAAw/AAAIQgAAA0QAAABGAAAASAIAAEoFAABL&#10;CAAATAsAAE4OAABPEQAAURUAAFIcAABSJQAAUjAAAFI8AABRSgAAUVoAAFFtAABQhAAAT50AAE61&#10;AABN0gAATe4AQzYAADs2AAA0NQAALzQAACc1AAAhOAAAGjsAABQ+AAAQQQAADEQAAAdHAAACSgAA&#10;AE0AAABPAAAAUQAAAFMCAABUBQAAVQgAAFcLAABZDgAAWxEAAF0XAABdHwAAXSoAAF02AABcRAAA&#10;XFQAAFtnAABbfgAAWpcAAFmvAABYywAAV+oAPzkAADg5AAAzOAAAKzkAACM8AAAcPwAAFUMAABBH&#10;AAALSgAABU4AAABRAAAAVAAAAFcAAABaAAAAXAAAAF0AAABfAAAAYAQAAGIHAABkCwAAZg4AAGgS&#10;AABrGQAAayMAAGouAABqPAAAak0AAGlfAABodQAAZ48AAGaoAABlwgAAZOMAPT0AADc8AAAuPQAA&#10;JUAAAB1EAAAWSQAAEE0AAApRAAAEVQAAAFoAAABdAAAAYAAAAGMAAABmAAAAaAAAAGoAAABrAAAA&#10;bQAAAG8CAABxBgAAdAoAAHYOAAB5EwAAexsAAHsnAAB6NQAAeUUAAHhZAAB4bQAAd4YAAHafAAB1&#10;twAAdNIAPEEAADJCAAAoRQAAIEoAABdOAAAQVAAAClkAAAJeAAAAYwAAAGcAAABrAAAAbwAAAHIA&#10;AAB1AAAAdwAAAHkAAAB7AAAAfQAAAH8AAACCAAAAhAMAAIcJAACKDgAAjhMAAI8eAACOKwAAjjsA&#10;AI1OAACLYwAAinwAAIqVAACIrQAAh8UANkcAACxLAAAiTwAAGVUAABBbAAAKYQAAAWcAAABtAAAA&#10;cgAAAHcAAAB7AAAAfwAAAIMAAACGAAAAiAAAAIoAAACNAAAAjwAAAJEAAACUAAAAlwAAAJoBAACd&#10;BwAAoQ0AAKUUAACkIQAApDEAAKNEAACiWQAAoHAAAJ+LAACdogAAnbcAMFAAACVVAAAbWwAAEmIA&#10;AAtpAAABcAAAAHcAAAB9AAAAgwAAAIgAAACNAAAAkQAAAJUAAACYAAAAmgAAAJwAAACfAAAAoQAA&#10;AKMAAACmAAAAqQAAAKwAAACwAAAAtAcAALgOAAC6GAAAuicAALk5AAC4TgAAt2UAALZ+AAC1lgAA&#10;s6sAKVsAAB5iAAAUaQAADHEAAAJ5AAAAgQAAAIkAAACPAAAAlgAAAJsAAACgAAAApAAAAKgAAACr&#10;AAAArAAAAK8AAACyAAAAtAAAALYAAAC5AAAAvAAAAMAAAADEAAAAyAAAAM0HAADSEAAA0h0AANEv&#10;AADQRAAAz1sAAM1zAADLjQAAyqEA/wAAAP8AAAD7AAAA+gAAAPwACAD4AA8A9QAXAPQAIADxACoA&#10;6wAzAOYAOwDiAEMA3gBJANoATwDWAFQA0wBZANAAXgDOAGMAywBoAMkAbgDGAHUAwwB9AMEAhgC+&#10;AJIAuwCeALkArgC2AMMAtADoALMA/wCvAP8ApQD/AJ4A/wCbAP8A/QAAAPcAAADyAAAA8AAAAOcA&#10;AwDhAAwA3AASANgAGwDWACQA0gAtAMwANgDGAD0AwgBDAL8ASQC8AE4AugBTALgAWAC2AF0AtQBi&#10;ALMAZwCxAG4ArwB2AKwAfwCqAIoAqACXAKUApgCjALkAoQDZAKAA+QCeAP8AmAD/AJIA/wCPAP8A&#10;8wAAAOwAAADjAAAA0wAAAMgAAADBAAkAvQAPALsAFgC5AB8AtwAnALMALwCvADcArAA9AKoAQwCo&#10;AEgApgBNAKQAUgCjAFYAoQBbAJ8AYQCeAGcAnABvAJoAeACXAIMAlQCQAJMAngCRALAAkADIAI4A&#10;8ACNAP8AigD/AIUA/wCCAP8A5wAAAN0AAADGAAAAuAAAAK4AAACoAAQApQAMAKEAEgChABkAoAAi&#10;AJ8AKQCbADAAmAA3AJYAPQCTAEIAkgBHAJAASwCPAFAAjQBVAIwAWgCKAGEAiABoAIcAcACFAHsA&#10;gwCIAIEAlgB/AKcAfQC8AHwA4wB8AP0AfAD/AHgA/wB2AP8A1gAAAMAAAACvAAAAowAAAJkAAACT&#10;AAAAjwAJAI0ADgCLABQAigAcAIoAIwCIACoAhQAwAIMANgCCADsAgABAAH8ARQB+AEoAfABPAHsA&#10;VAB6AFoAeABhAHYAaQB1AHMAcwCAAHEAjgBvAJ8AbgCyAG0AzwBsAPQAbAD/AGsA/wBpAP8AwAAA&#10;AKsAAACbAAAAjwAAAIcAAACAAAAAfAAEAHoADAB4ABEAeAAXAHgAHgB3ACQAdQAqAHMAMABxADUA&#10;cAA6AG4APwBtAEQAbABJAGsATgBqAFQAaABbAGcAYwBlAG0AZAB4AGIAhwBgAJcAXwCqAF4AwgBe&#10;AOkAXgD/AF4A/wBdAP8ArAAAAJkAAACKAAAAfwAAAHcAAABxAAAAbQAAAGoACABpAA4AaAASAGcA&#10;GABnAB8AZwAlAGUAKgBjAC8AYgA0AGEAOQBgAD4AXwBDAF4ASABdAE4AWwBVAFoAXQBYAGcAVwBy&#10;AFUAgQBUAJEAUwCjAFIAuABRANwAUQD5AFIA/wBSAP8AnQAAAIsAAAB8AAAAcQAAAGkAAABkAAAA&#10;YAAAAF4ABQBcAAsAWwAPAFsAFABaABkAWgAfAFkAJQBXACoAVgAvAFUANABUADgAUwA9AFIAQwBQ&#10;AEkATwBQAE4AWABNAGIASwBtAEoAegBJAIsASACdAEcAsQBHAMwARgDwAEcA/wBHAP8AkAAAAH4A&#10;AABwAAAAZgAAAF4AAABZAAAAVgAAAFMAAQBSAAgAUAANAE8AEABPABUATgAaAE4AIABNACUATAAq&#10;AEoALgBJADMASAA4AEcAPgBGAEQARQBLAEQAUwBDAF0AQQBoAEAAdQA/AIUAPgCXAD0AqwA9AMMA&#10;PQDmAD0A+wA+AP8AhwAAAHUDAABoBgAAXQcAAFUGAABQBgAATAQAAEoBAABJAAQARwAKAEYADgBF&#10;ABEARQAWAEQAGwBDACAAQgAlAEEAKgBAAC8APwA0AD4AOgA9AEAAOwBHADoATwA5AFkAOABkADcA&#10;cQA2AIEANQCTADQApgA0ALsANADdADQA9QA1AP8AfgYAAG0JAABgCwAAVgwAAE4MAABICwAARAoA&#10;AEIIAABABQEAPwEHAD4ACwA9AA4APAASADsAFwA7ABwAOgAhADkAJQA3ACoANgAwADUANQA0ADwA&#10;MwBDADIATAAxAFUAMABgAC8AbQAuAH0ALQCPACwAogAsALYALADQACwA7gAsAPwAdwoAAGcMAABa&#10;DgAAUA4AAEkOAABDDgAAPg0AADsMAAA5CwAAOAkDADcFCAA2Ag0ANQEQADQAEwAzABgAMgAdADEA&#10;IgAwACcALwAsAC4AMgAtADgALABAACsASQAqAFIAKQBdACgAawAnAXoAJgGMACUAnwAlALIAJQDK&#10;ACUA6AAlAPcAcg0AAGIOAABWEAAATBEAAEQRAAA+EQAAORAAADYPAAAzDgAAMQ0BADALBQAwCAoA&#10;LwYNAC4FEQAsBBQAKwMZACoDHgApAyMAKAQpACcELwAmBTUAJQU9ACQFRgAjBlAAIgZcACEHaQAg&#10;B3kAHweLAB4HnQAeB7AAHQbGAB0G4wAdBfMAbQ4AAF4RAABSEgAASBMAAEATAAA6EwAANRIAADER&#10;AAAuEAAALA8AACoOAwAqDQcAKQsLACgJDgAnCREAJQgWACQIGwAjCSAAIgkmACEJLAAgCjMAHwo7&#10;AB4LRAAdC08AHAxbABsMaQAaDHkAGAyLABgMngAXDLAAFgzFABYM4QAWC/AAaRAAAFoSAABOFAAA&#10;RRUAAD0VAAA3FQAAMRQAAC0TAAAqEgAAKBEAACYQAQAkEAQAIw4IACMNDAAiDA8AIAwTAB8MGAAe&#10;DR0AHQ0jABwNKgAbDTIAGg46ABgORAAXDlAAFg9cABUPagATEHsAEhCNABEQoAARELMAEA/JABAP&#10;5AARD/IAZRIAAFcUAABLFgAAQhcAADoXAAA0FwAALxYAACoVAAAnFAAAJBMAACITAAAgEgMAHhEG&#10;AB0QCQAcEA0AGw8QABkQFQAYEBsAFxAhABYQKAAVETAAFBE5ABMRQwASEk4AERJaABASaQAQE3kA&#10;DhOMAA4TngANE7EADRLFAAwS4QANEvEAYhQAAFQWAABJGAAAPxkAADcZAAAxGQAALBgAACgXAAAk&#10;FgAAIRYAAB8VAAAcFAIAGhMEABkSBgAXEgsAFRIOABQSEgATExgAEhMfABETJgARFC0AEBQ2AA8V&#10;QQAOFUwADhZXAA0WZQAMF3UACxeHAAoXmgAJFq0ACBbBAAgW3QAJFe4AXxYAAFEYAABGGgAAPRoA&#10;ADUbAAAvGgAAKhoAACUZAAAiGAAAHxgAABwXAAAZFgEAFxYDABUWBAATFgkAERYNABAXEQAPFxYA&#10;DhccAA4YIwANGCoADBkzAAwZPAALGkcAChpTAAkaYQAHG3EABhuDAAUblwAEGqoAAxq/AAMZ2gAE&#10;GewAXBgAAE4aAABDHAAAOhwAADMcAAAsHAAAJxwAACMbAAAgGgAAHRkAABoZAAAXGAEAFRgCABIZ&#10;BAAQGwcADhsMAA0cEAAMHBMACxwZAAocHwAJHScACB0vAAceOQAGHkMABB5QAAMfXgACH24AAR+A&#10;AAAflQAAHqkAAB69AAAd2AAAHewAWBoAAEscAABBHgAAOB4AADAeAAAqHgAAJR0AACEcAAAeHAAA&#10;GxsAABgbAAAWGwEAExsCABEcBAAOHgcADB8LAAogDgAIIBIABiEXAAUhHQAEISQAAiIsAAEiNQAA&#10;IkAAACNNAAAjWgAAI2sAACN+AAAjkwAAIqcAACK8AAAh1wAAIe0AVR0AAEgfAAA+IAAANSAAAC4g&#10;AAAoIAAAIx8AACAeAAAdHQAAGh0AABYdAAATHgAAER8CAA4gBAANIgcACiQLAAYlDQAEJRAAAiYU&#10;AAAmGgAAJiEAACcpAAAnMgAAJz0AACdJAAAoVwAAKGcAACd7AAAnkAAAJ6UAACa7AAAm1gAAJe0A&#10;USAAAEUhAAA7IgAAMiIAACwiAAAmIQAAIiEAAB4gAAAbHwAAGCAAABQgAAARIgAADyMAAA0lAwAK&#10;JgYABigKAAMpDQAAKw8AACwSAAAsFwAALB4AACwmAAAtLwAALTkAAC1GAAAtVAAALWQAAC13AAAs&#10;jQAALKQAACu6AAAr1gAAKu4ATSIAAEEkAAA4JAAAMCQAACkkAAAkIwAAISIAAB0iAAAZIgAAFSMA&#10;ABIkAAAPJgAADSgAAAoqAgAGLAUAAi4JAAAvCwAAMA4AADIQAAAzFQAAMxsAADMiAAAzKwAAMzYA&#10;ADNCAAAzUAAAM2AAADNzAAAyigAAMqEAADG4AAAw1gAAMO8ASSUAAD4mAAA0JwAALScAACgmAAAj&#10;JQAAHyQAABslAAAWJgAAEigAABAqAAANLAAACi4AAAYwAQACMgQAADQHAAA1CgAANwwAADgOAAA6&#10;EgAAOhcAADofAAA6JwAAOjIAADo+AAA6TAAAOlwAADpvAAA5hgAAOJ4AADi2AAA31AAANu8ARCkA&#10;ADopAAAxKQAAKykAACYoAAAiJwAAHSgAABgpAAATKwAAEC4AAA0wAAAJMgAABTUAAAE3AAAAOQIA&#10;ADsFAAA8CAAAPgsAAD8NAABBEAAAQxQAAEMbAABDIwAAQy4AAEM5AABDRwAAQlcAAEJqAABBgQAA&#10;QJoAAD+yAAA+zwAAPu8APywAADYsAAAvLAAAKisAACUqAAAfKwAAGS0AABQvAAAQMgAADTUAAAg4&#10;AAAEOgAAADwAAAA/AAAAQQAAAEMCAABFBQAARggAAEgLAABKDgAATBEAAE0WAABNHgAATSgAAE00&#10;AABMQgAATFEAAEtkAABLewAASpQAAEmtAABIygAAR+wAOzAAADMvAAAtLwAAKC0AACIvAAAbMQAA&#10;FTQAABA3AAANOgAACD0AAAJAAAAAQwAAAEYAAABIAAAASgAAAEwAAABOAQAATwQAAFEHAABTCwAA&#10;VQ4AAFgSAABZGQAAWCIAAFguAABXPAAAV0sAAFZeAABWcwAAVY0AAFSnAABSwgAAUuYAODMAADEy&#10;AAAsMQAAJTIAAB01AAAWOAAAETwAAAxAAAAHRAAAAEcAAABKAAAATQAAAFAAAABTAAAAVQAAAFcA&#10;AABZAAAAWgAAAFwDAABeBwAAYQsAAGQOAABmEwAAZxwAAGYnAABmNAAAZUQAAGRXAABkawAAYoUA&#10;AGGfAABguQAAXtwANTcAADA1AAAoNwAAIDoAABg9AAARQgAADEYAAAZKAAAATwAAAFMAAABWAAAA&#10;WQAAAFwAAABfAAAAYQAAAGQAAABlAAAAZwAAAGkAAABsAQAAbgYAAHELAAB0DwAAdxUAAHcgAAB2&#10;LQAAdj0AAHVPAAB0YwAAc3sAAHKVAABwrwAAb8kANToAACs7AAAiPwAAGkMAABJIAAAMTQAABVIA&#10;AABXAAAAXAAAAGAAAABkAAAAaAAAAGsAAABuAAAAcQAAAHMAAAB1AAAAdwAAAHoAAAB8AAAAfwAA&#10;AIIEAACGCgAAig8AAIwXAACLJAAAijMAAIlFAACHWwAAhnIAAIWLAACDpQAAgrwAL0AAACVEAAAc&#10;SQAAE04AAA1UAAAEWgAAAGEAAABmAAAAawAAAG8AAAB0AAAAeQAAAH0AAACAAAAAgwAAAIUAAACH&#10;AAAAigAAAIwAAACPAAAAkgAAAJYAAACZAgAAngkAAKIQAACiGgAAoSkAAKA7AACfUAAAnWcAAJqB&#10;AACamQAAma8AKUkAAB9OAAAVVAAADlsAAAViAAAAaQAAAHAAAAB3AAAAfQAAAIIAAACGAAAAiwAA&#10;AI8AAACTAAAAlQAAAJcAAACaAAAAnQAAAKAAAACjAAAApgAAAKoAAACuAAAAsgAAALcKAAC7EQAA&#10;uh8AALkwAAC3RQAAtVwAALR0AACxjgAAr6QAIlQAABhbAAAQYgAAB2oAAABzAAAAewAAAIIAAACJ&#10;AAAAkAAAAJUAAACaAAAAnwAAAKMAAACmAAAAqAAAAKsAAACuAAAAsAAAALMAAAC2AAAAugAAAL0A&#10;AADCAAAAxwAAAMwBAADTCwAA1BUAANMmAADROgAA0FEAAM1oAADLgQAAypYA/AAAAPYAAADyAAAA&#10;8QAAAPMABQD0AAwA8gATAPAAHADtACUA6AAuAOIANgDeAD4A2QBEANQASgDRAE8AzgBUAMsAWQDJ&#10;AF4AxgBjAMQAaQDBAHAAvgB4ALwAgQC5AI0AtgCaALMAqwCxAMAArwDmAK4A/wClAP8AmgD/AJQA&#10;/wCPAP8A9AAAAOwAAADoAAAA5wAAAN8AAADZAAkA0gAQAM8AFwDPACAAzAAoAMYAMADAADcAvAA+&#10;ALkARAC3AEkAtQBOALMAUwCxAFcArwBdAK0AYgCrAGkAqQBxAKcAegClAIUAogCTAKAAogCdALYA&#10;mwDUAJkA+QCWAP8AjQD/AIgA/wCEAP8A6AAAAN8AAADZAAAAyQAAAL8AAAC4AAQAtQANALMAEgCx&#10;ABoAsAAiAK0AKgCpADEApgA4AKQAPQCiAEMAoABIAJ4ATACcAFEAmwBWAJkAXACXAGIAlQBpAJMA&#10;cgCRAH0AjwCLAI0AmgCLAKwAiQDFAIgA7gCGAP8AfwD/AHoA/wB4AP8A2QAAAM0AAAC7AAAArgAA&#10;AKUAAACfAAAAnAAJAJkADwCZABUAmQAdAJgAJACUACsAkQAxAI4ANwCMADwAiwBBAIkARgCIAEsA&#10;hgBQAIUAVQCDAFsAggBiAIAAawB+AHUAfACCAHoAkgB4AKMAdwC5AHYA4AB1AP8AcgD/AG4A/wBs&#10;AP8AxwAAALUAAAClAAAAmQAAAI8AAACJAAAAhQAEAIQADACCABEAggAXAIIAHgCAACUAfgArAHwA&#10;MQB6ADYAeQA7AHcAQAB2AEQAdQBJAHMATwByAFUAcABcAG8AZABtAG4AbAB6AGoAigBoAJsAZwCv&#10;AGYAzABlAPUAZAD/AGEA/wBgAP8AtAAAAKAAAACQAAAAhQAAAH0AAAB3AAAAcwAAAHAACABvAA4A&#10;bwASAG8AGABvAB8AbQAlAGsAKgBpADAAaAA0AGcAOQBmAD4AZQBDAGMASABiAE4AYQBVAF8AXgBe&#10;AGcAXABzAFsAggBZAJMAWACmAFcAvwBXAOoAVwD/AFYA/wBUAP8AoQAAAI4AAAB/AAAAdQAAAGwA&#10;AABoAAAAZAAAAGEABABgAAsAXwAPAF8AEwBfABkAXwAfAF0AJQBcACoAWwAvAFkAMwBYADgAVwA9&#10;AFYAQwBVAEkAUwBQAFIAWABRAGEAUABtAE4AewBNAIwATACfAEsAtQBKANwASgD6AEoA/wBKAP8A&#10;kgAAAIAAAAByAAAAZwAAAF8AAABaAAAAVwAAAFUAAQBTAAcAUgAMAFIAEABSABQAUgAaAFEAHwBP&#10;ACQATgApAE0ALgBMADMASwA4AEoAPQBJAEMASABKAEYAUgBFAFwARABnAEMAdQBCAIYAQQCYAEAA&#10;rgBAAMsAPwDyAEAA/wBAAP8AhQAAAHQAAABnAAAAXQAAAFUAAABPAAAATAAAAEoAAABIAAQARwAK&#10;AEcADQBGABEARgAVAEYAGgBFAB8ARAAkAEMAKQBCAC0AQQAzAD8AOAA+AD4APQBFADwATgA7AFcA&#10;OgBiADkAbwA4AIAANwCTADYApwA2AMAANgDoADYA/gA2AP8AfAAAAGsAAABeAgAAVAMAAE0DAABH&#10;AwAAQwEAAEEAAAA/AAEAPgAHAD0ACwA9AA4APAARADwAFgA8ABoAOgAfADkAJAA4ACkANwAuADYA&#10;MwA1ADoANABBADMASQAyAFMAMQBeADAAawAvAHsALgCOAC0AogAtALgALQDdAC0A+AAuAP8AcwEA&#10;AGQFAABXBwAATQgAAEYIAABACAAAOwcAADgFAAA3AwAANgAEADUACAA0AAwANAAPADQAEgAzABYA&#10;MgAbADEAIAAwACQALwApAC4ALwAtADYALAA9ACsARQAqAE8AKQBaACgAZwAnAHcAJgCJACYAnQAl&#10;ALMAJQDPACUA8AAmAP8AbQYAAF4JAABSCwAASAwAAEAMAAA6CwAANgsAADIKAAAwCAAALgYCAC4D&#10;BgAtAAoALAANACwAEAArABMAKgAXACkAHAAoACAAJwAlACYAKwAlADIAJAA5ACMAQgAiAEsAIgBX&#10;ACEAZAAgAHMAHwCFAB8AmQAeAK4AHgDHAB4A6QAfAPoAaAkAAFkMAABNDQAAQw4AADwOAAA2DgAA&#10;MQ0AAC0NAAAqDAAAKAsAACcJBAAmBggAJgQLACUDDgAkARAAJAEUACIBGAAhAR0AIQAiACAAKAAf&#10;AC4AHgE2AB0BPwAcAUkAGwFUABoBYQAaAXAAGQGCABgAlgAYAKoAGADBABgA4QAYAPQAYwwAAFUO&#10;AABJDwAAQBAAADgQAAAyEAAALQ8AACkOAAAmDgAAIw0AACIMAwAgCwYAIAkJAB8HDAAeBg4AHgUR&#10;ABwFFQAbBRoAGgUfABoFJQAZBSsAGAUzABcGPAAWBkYAFgZSABUHXwAUB24AEweAABIHlAASBqcA&#10;EgW8ABIE2QASA+8AXw4AAFEPAABGEAAAPBEAADURAAAvEQAAKhEAACYQAAAiEAAAIA8AAB0OAgAc&#10;DQUAGg0HABoLCgAZCg0AGAkQABcJEgAWCRcAFQkcABQJIgAUCikAEwoxABIKOgASC0UAEQtRABAM&#10;XwAPDG4ADgyAAA4MlAANC6cADQu6AA0K0gANCuoAXA8AAE4RAABDEgAAOhMAADITAAAsEwAAJxIA&#10;ACMRAAAfEQAAHBAAABoQAgAYDwQAFg4HABUOCQAUDQsAEwwNABIMEAASDBQAEQwaABENIAAQDSgA&#10;Dw0wAA4OOwANDkYADQ5RAAwPXgALD20ACg9/AAkPkwAJD6YACA65AAgO0AAHDugAWBEAAEsSAABA&#10;EwAANxQAADAUAAApFAAAJRQAACETAAAdEgAAGhIAABcRAgAVEQUAExAHABIQCQARDwoAEA4MAA4O&#10;DgAODxIADRAYAA0QHgAMECUADBAtAAsRNgAKEUEACRFNAAgSWgAHEmoABhJ8AAUSkAAEEqQAAxG4&#10;AAMRzwACEegAVRIAAEkUAAA+FQAANRYAAC0WAAAnFgAAIhUAAB4UAAAbFAAAGBMAABUSAwATEgUA&#10;EhEHABARCQAPEQoADRELAAwSDgALEhEAChIVAAkTGwAJEyIACBMqAAcUMwAFFD4ABBVKAAMVWAAC&#10;FWcAARV6AAAVjgAAFaMAABS3AAAUzwAAE+kAUhQAAEYWAAA7FwAAMhcAACsXAAAlFwAAIRYAABwW&#10;AAAZFQAAFhQBABQTBAASEwYAERIIAA8SCAAOEwkADBQKAAoVDQAIFhAABhYTAAUWGQAEFx8AAxcn&#10;AAIYMAABGDsAABlHAAAZVQAAGWQAABl3AAAZjAAAGKIAABi3AAAXzwAAF+oATxYAAEMYAAA5GQAA&#10;MBkAACkZAAAjGQAAHxgAABsXAAAYFgAAFRUCABMVBQARFAYAEBQGAA4VBwAMFggAChcKAAcZDAAE&#10;Gg4AAhsSAAEbFgAAGx0AABwkAAAcLQAAHDgAAB1EAAAdUgAAHWIAAB11AAAdigAAHKAAABy2AAAb&#10;0AAAGusATBgAAEAaAAA2GwAALRsAACYbAAAhGgAAHRkAABkZAAAXGAAAFBcDABIWBAAQFwQADhcE&#10;AAwZBQAKGgcABxwJAAMdCwAAHw0AACAQAAAgFAAAIRoAACEiAAAhKgAAITUAACJBAAAiTwAAIl8A&#10;ACJyAAAhiAAAIZ8AACC2AAAf0QAAH+0ASBoAAD0cAAAzHQAAKx0AACQdAAAgHAAAHBsAABgaAAAW&#10;GQEAExkBABEZAQAOGgEADBwCAAodAwAHHwUAAyEIAAAiCgAAJAwAACYOAAAmEgAAJhgAACcfAAAn&#10;JwAAJzIAACc+AAAnSwAAJ1wAACduAAAmhQAAJp0AACW0AAAk0QAAI+4ARB0AADkfAAAwHwAAKB8A&#10;ACMeAAAeHQAAGxwAABgbAAAUHAAAERwAAA4dAAANHwAACiEAAAYiAQADJAQAACYGAAAoCAAAKgsA&#10;ACsNAAAtEAAALRUAAC0cAAAtJAAALi4AAC46AAAuSAAALVgAAC1qAAAtgQAALJoAACuyAAAq0AAA&#10;Ke8AQCAAADYhAAAtIQAAJiEAACEgAAAdHwAAGh4AABYeAAASHwAADyEAAA0iAAAKJAAABiYAAAIo&#10;AAAAKwIAAC0EAAAvBgAAMAkAADIMAAA0DgAANRIAADUYAAA1IAAANSoAADU2AAA1QwAANVMAADRm&#10;AAA0fAAAM5YAADKvAAAxzQAAMO8APCMAADIkAAAqJAAAJCMAACAiAAAcIQAAFyEAABMjAAAQJQAA&#10;DScAAAkpAAAFKwAAAS4AAAAwAAAAMgAAADQBAAA2BAAAOAYAADoJAAA8DQAAPhAAAD4UAAA+HAAA&#10;PiYAAD4xAAA+PwAAPU4AAD1hAAA8dwAAO5EAADqrAAA5yQAAOO0ANycAAC8nAAAoJgAAIyUAAB8k&#10;AAAZJQAAFCYAABAoAAANKwAACS4AAAUwAAAAMwAAADUAAAA4AAAAOgAAADwAAAA+AQAAQAMAAEIH&#10;AABECgAARg0AAEkRAABJFwAASCEAAEgsAABHOgAAR0kAAEZbAABFcQAARIsAAEOlAABCwwAAQegA&#10;NCoAACwqAAAnKAAAIicAABwoAAAWKgAAES0AAA0wAAAJMwAAAzYAAAA5AAAAPAAAAD4AAABBAAAA&#10;QwAAAEYAAABIAAAASgAAAEwDAABOBgAAUAoAAFMOAABUEwAAVBwAAFMnAABTNAAAU0MAAFJVAABR&#10;agAAUIMAAE+eAABNuQAATOAAMC0AACssAAAmKwAAHywAABguAAASMgAADTUAAAg5AAACPQAAAEAA&#10;AABDAAAARgAAAEkAAABMAAAATgAAAFEAAABTAAAAVQAAAFcAAABZAQAAXAYAAF8KAABiDgAAYxUA&#10;AGMfAABiLAAAYTwAAGBOAABfYgAAXnsAAFyWAABbsAAAWc8ALzAAACovAAAiMAAAGjMAABM3AAAO&#10;OwAACD8AAAFEAAAASAAAAEwAAABPAAAAUgAAAFUAAABYAAAAWwAAAF0AAABgAAAAYgAAAGQAAABm&#10;AAAAaQAAAG0FAABwCwAAdBAAAHQYAABzJQAAcjQAAHJFAABwWQAAb3EAAG2LAABrpgAAasAALjMA&#10;ACU1AAAdOAAAFDwAAA5BAAAHRwAAAEwAAABRAAAAVQAAAFkAAABdAAAAYQAAAGUAAABoAAAAawAA&#10;AG0AAABvAAAAcgAAAHQAAAB3AAAAegAAAH4AAACCBAAAhgsAAIoRAACJHAAAiCsAAIY9AACEUgAA&#10;g2cAAIGBAAB/mwAAfrIAKToAACA9AAAWQgAAD0gAAAhOAAAAVAAAAFoAAABgAAAAZAAAAGkAAABu&#10;AAAAcgAAAHYAAAB6AAAAfQAAAIAAAACCAAAAhQAAAIgAAACLAAAAjgAAAJIAAACWAAAAmwMAAKAM&#10;AACiEwAAoCEAAJ8zAACdRwAAml4AAJh3AACXjwAAlacAI0MAABlIAAARTgAACVUAAABcAAAAYwAA&#10;AGoAAABxAAAAdgAAAHsAAACAAAAAhgAAAIoAAACOAAAAkQAAAJMAAACWAAAAmQAAAJwAAACgAAAA&#10;owAAAKcAAACrAAAAsAAAALYEAAC8DQAAuhcAALkoAAC3PAAAtFIAALJqAACvhQAArZwAHE4AABNU&#10;AAALXAAAAWQAAABsAAAAdAAAAHwAAACDAAAAiQAAAI8AAACUAAAAmgAAAJ8AAACiAAAApAAAAKcA&#10;AACqAAAArgAAALEAAAC0AAAAuAAAALwAAADBAAAAxwAAAM0AAADUBQAA2BAAANUeAADTMQAA0EgA&#10;AM1fAADLdgAAyI4AAAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQl&#10;JigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xu&#10;b3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2&#10;uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/&#10;/////////////////////////////////////////////////////wAAAAAAAAAAAAAAAAAAAAAB&#10;AwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFCREVGR0lK&#10;S01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqLjI6PkJGT&#10;lJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU1dbX2drb&#10;3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////////////&#10;//////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUm&#10;KCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5v&#10;cHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4&#10;ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//&#10;////////////////////////////////////////////////////AAECAwQFBgcICQoLDA0ODxAR&#10;EhMUFRYXGBkaGxwdHh8gISIjJCUmJygpKissLS4vMDEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElK&#10;S0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKD&#10;hIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrq+wsbKztLW2t7i5uru8&#10;vb6/wMHCw8TFxsfIycrLzM3Oz9DR0tPU1dbX2Nna29zd3t/g4eLj5OXm5+jp6uvs7e7v8PHy8/T1&#10;9vf4+fr7/P3+/21mdDEAAAAAAwQhAAABAAAAAAAAAAAAAAAAAAAAAQAAAAAAAAAAAAAAAAAAAAEA&#10;AAABAgMEBQYHCAgJCgsMDQ4PEBESExQVFhcYGRoaGxwdHh8gISIjJCUmJygpKissLS4vMDExMjM0&#10;NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RVVldYWVpbXF1eX2BhYmNkZWZnaGlqa2xt&#10;bm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2Oj5CRkpOUlZaXmJmam5ydnp+goaKjpKWm&#10;p6ipqqusra6wsbKztLW2t7i5uru8vb6/wMHCw8TFxsfIycrLzM3Oz9DR09TV1tfY2drb3N3e3+Dh&#10;4uPk5ebn6Onq6+zt7u/x8vP09fb3+Pn6+/z9/v8AAQECAgMDBAQFBgYHBwgICQkKCwsMDA0NDg8P&#10;EBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEyMjM0NTY3&#10;ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCSlZeZm52f&#10;oaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ2tvb3N3d&#10;3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8/P39/v7/&#10;AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUWFhcXGBkZGhobHBwdHh4fICAh&#10;IiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJDREVGSElKTE1PUFJTVVdYWlxe&#10;YGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cys7W2t7m6u7y9v8DBwsPExcbH&#10;yMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl5ebm5+jo6enq6+vs7O3u7u/v&#10;8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/9rLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7&#10;rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQ&#10;YNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2aud&#10;idyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvE&#10;taiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzI&#10;DpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyq&#10;nIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiI&#10;y7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLL&#10;ujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIve&#10;qJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Ol&#10;h9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKs&#10;xrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trL&#10;CRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN&#10;4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9Gw&#10;oofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWX&#10;kuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQ&#10;tMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5Lm&#10;pZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvo&#10;zQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZ&#10;j+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCzaLy7rnvEtaiIy7Olh9GwoofV&#10;rZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkual&#10;l5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5trLCRvozQ466cwQYNzIDpLLujKsxrdQtMCz&#10;aLy7rnvEtaiIy7Olh9GwoofVrZ+I2audidyqnIveqJqN4aeZj+Oll5LmpZeS5qWXkuall5LmpZeS&#10;5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5qWXkuall5LmpZeS5tnLCRvnzg05&#10;6M0QYNzJDZLLuzCrxrhPtMCzZ727rnvEtamIy7Kmh9Gvo4fVraCI2aueidypnIrep5uM4KWZj+Oh&#10;mJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGYkOShmJDkoZiQ5KGY&#10;kOShmJDkoZiQ5NnLCRrkzg05584OYNrKDJLLvC6rxblNtMC0Zr26rnrFtamHy7Gmh9Guo4fVrKCI&#10;2aqeidynnIrepZuL4KKajeKemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP456Zj+OemY/j&#10;npmP456Zj+OemY/jnpmP456Zj+OemY/jnpmP49jLCRrhzww55c8OYNnKDJHLviyrxblMtb60Z725&#10;rnvFtKqHzLCmh9Gto4fVq6CI2aieiNulnYndo5yK35+ai+GbmY7im5mO4puZjuKbmY7im5mO4puZ&#10;juKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4puZjuKbmY7im5mO4tjLCRrc0As549AN&#10;YNjLC5HLvyurxLpMtb2zZ764rnvFtKmHzLCmh9Gso4fVqaCH2KafiNujnYjdoJyJ3p2biuCYmo3h&#10;mJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGYmo3hmJqN4ZiajeGY&#10;mo3hmJqN4dfMCRra0Qs43tEMX9bLC5HLwCmswrlNtryzaL63rnvGs6mHzK+mh9Gqo4bVp6GH2KSf&#10;h9qhnofcnp2I3Zqcid6Vm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM&#10;4JWbjOCVm4zglZuM4JWbjOCVm4zglZuM4NbMCRnZ0Qs42tMMX9TMC5HJwCmtwLlOtrqzab+1rnzG&#10;sqmHzK2mhtGpo4bUpaGG16Kghtmfn4bam56H3JediN2TnIvek5yL3pOci96TnIvek5yL3pOci96T&#10;nIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3pOci96TnIvek5yL3tXMCRnY0gs32NMLXtLM&#10;C5PHvyutvrhQt7myar+0rXzGsKmHzKumhtCnpIXUo6KF1p+hhdicoIXZmJ+G2pSeh9yQnYrdkJ2K&#10;3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrdkJ2K3ZCdit2QnYrd&#10;kJ2K3dTNCRnW0gs31tQLXtDLCpXEvi2uvLhRuLeyasCzrXzGrqmHzKmmhtClpIXToKOE1Z2ihNaZ&#10;oYXYlaCF2ZGfh9qOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246eiduOnonbjp6J246e&#10;iduOnonbjp6J246eiduOnonbjp6J29PNChjV0ws21NQLX87LCZfBvjCvurdTuLWybMCwrX3HrKqG&#10;y6enhc+ipYTRnqSE05qjhNWWooTWk6GF14+ghtiLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZ&#10;i6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2YugidmLoInZi6CJ2dLOChfT1As10dMKYsvMCZm+&#10;vTOxt7dVubKxbcGtrX3GqqqGy6SohM6fp4TQm6WD0pekg9OTo4TUkKOF1YyihtaJoYjXiaGI14mh&#10;iNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI14mhiNeJoYjXiaGI&#10;19DPChbR1As3ztMKZcbKC525vDiytLZYuq2xbsGqrn3Gp6uFyaGphMycqIPOl6eDz5Omg9GQpYTS&#10;jaWF04qkhtOHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSHo4jUh6OI1IejiNSH&#10;o4jUh6OI1IejiNSHo4jUh6OI1M7QChXO1Ao6ytMKaMDID6G1uz60rbVbu6mxb8Gmr33Eo62Ex52r&#10;g8qYqoPLk6mDzZCohM6Np4TPiqeFz4emh9CFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI&#10;0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0YWmiNGFpojRhaaI0czQCRjK1Ao+xdMKbbjFFqWuuUS1&#10;p7Veu6OycMChsH3Dn66ExZmtg8eUrITJkKuEyo2qhcuKqoXLiKmGzIWph82DqInNg6iJzYOoic2D&#10;qInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzYOoic2DqInNg6iJzcjR&#10;CRvF1QpCv9MKcrHEHqeluUm2obZgu56zcL6dsX3Bm7CEw5WvhMSRroTGja2Fx4qthseIrIbIhqyH&#10;yISricmCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJgquKyYKrismCq4rJ&#10;gquKyYKrismCq4rJgquKycTSCCDA1glIuNQKeKnPF5ievkeumrZiupi1cbyXs3y+l7KEwJKxhcKN&#10;sIXDiq+GxIivh8SGr4jFhK6JxYOuisWBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6LxYGu&#10;i8WBrovFga6LxYGui8WBrovFga6LxYGui8WBrovFga6Lxb/UByW61wlOrtoLcKDbE4eXzTmaksNY&#10;qJG8bLKRt3q5krSDvY6zhr+LsofAiLGHwIaxiMGEsYnBg7GKwYKxi8KAsIzCgLCMwoCwjMKAsIzC&#10;gLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwoCwjMKAsIzCgLCMwvfAEBX4&#10;wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+K&#10;kNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjK&#10;tZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKj&#10;cLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx&#10;+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNau&#10;iJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJ&#10;zbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+&#10;on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0g&#10;U+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPY&#10;rYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOS&#10;itCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd&#10;2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/&#10;vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqs&#10;hZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3&#10;KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY&#10;2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCIw7mbiMa3mIjKtZWJzbOSitCx&#10;j4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyF&#10;ndqshZ3arIWd2qyFndqshZ3arIWd2vfAEBX4wBYx+b0gU+q3KHzMqESqxqVdtMKjcLq+on+/vKCI&#10;w7mbiMa3mIjKtZWJzbOSitCxj4vSsIyN1K+KkNauiJPYrYaY2ayFndqshZ3arIWd2qyFndqshZ3a&#10;rIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2qyFndqshZ3arIWd2vfADxX4wBYw+b0gU+q4J3zM&#10;qESrxqVdtMKkcLq+on+/vKCIw7mbiMe3mIjKtZWJzrOSitCxj4vTsI2N1a+Kj9etiJPZrYaY2quG&#10;ndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad2quGndqrhp3aq4ad&#10;2vfBDxX3wRYw+L4fU+q4JnzLqUOrxqZctMKkb7q+on6/u6CIw7mdh8i2mofMs5eIz7GUidKwkorV&#10;ro+M162NjtmsipLcq4mZ3aeInNuniJzbp4ic26eInNuniJzbp4ic26eInNuniJzbp4ic26eInNun&#10;iJzbp4ic26eInNuniJzbp4ic2/bBDhT3wRUw+L8eU+q5JXzLqUKrxqdbs8Klbrq+o36/u6GIxLie&#10;h8m1nIfNspmH0bCWiNSulInXrZKL2quQjdypjZLfqI2a36OLnNyji5zco4uc3KOLnNyji5zco4uc&#10;3KOLnNyji5zco4uc3KOLnNyji5zco4uc3KOLnNyji5zco4uc3PbBDhT2whUw978eU+q6JHzLqUGs&#10;xqdas8Klbbq+o32/u6OIxLegh8m0nYfOsZuH06+ZiNatl4naq5WK3KmTjd+nkpHipJGZ4KCOnNyg&#10;jpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3KCOnNygjpzcoI6c3PXC&#10;DhT1whQw9sAdU+q6I3zLqkGsxqhZs8Kmbbq+pH2/uqSHxbehh8qzn4fPsJ2H1K6biNirmYncqZiL&#10;36eYjuKll5LmoJaZ4JyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vdnJOb3ZyTm92ck5vd&#10;nJOb3ZyTm92ck5vdnJOb3fTCDRT1wxQw9sAcU+q7InzKqkCsxqhYs8KmbLq+pHy/uqWFxbajh8uz&#10;oYfQsJ+H1a2diNqqnYrdp5uM4KSajuKfmI/jnZqY4ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmX&#10;m92Zl5vdmZeb3ZmXm92Zl5vdmZeb3ZmXm92Zl5vdmZeb3fLDDRT0wxMw9cEbU+q8IXzKqz+txqlX&#10;s8Kna7q+pXu/uqaExbalh8uyo4fRr6GH1qufiNqnnYndpJyK36Cbi+Cbmo3il5qT4Zecm96XnJve&#10;l5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3pecm96XnJvel5yb3vDDDRT0&#10;xBMv9cIaUuq9IHzKqz6sxqpWs8Koa7q+p3m/uqiDxbanh8yypYfRrKKH1qigh9mknojcoZ2I3Zyc&#10;id6Xm4vgk5uP4JKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X3pKdl96SnZfekp2X&#10;3pKdl96SnZfekp2X3u3EDBPzxRIv9MIZUuq9H3zKrDysxqtVs8Koarm+qXe/uqqAxbWph8yvpYfS&#10;qqKH1qWghtihn4banZ6H25mdh92UnYnekJyN3o6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92O&#10;nZPdjp2T3Y6dk92OnZPdjp2T3Y6dk92OnZPdjp2T3erFDBPyxREv88MYUuq+HXzLrTqsxqxUs8Kp&#10;abm+rHO/uq1+xbKph8yspYbRp6OG1aKhhdeeoIXYmqCF2pafhtuRnojcjZ6L3Iuej9yLno/ci56P&#10;3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3Iuej9yLno/ci56P3ObFCxPxxhEv&#10;8sQXUurAG3zLrzisxq1SssKrZrm/sG++t61+xrCph82qpobRpKSF05+jhNWbooTWl6GF2JOghdmP&#10;oIfZi5+K2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oifjdqIn43aiJ+N2oif&#10;jdqIn43aiJ+N2uHGChPwxxAu8MYWUerBGXzLsDWrx69PssOwYLi8smy/sq1+x62phsynp4XPoaWE&#10;0pykhNOYo4TUlKOE1ZCihdaNoYbXiaGI2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvY&#10;h6GL2Iehi9iHoYvYh6GL2Iehi9iHoYvYh6GL2NvHCRLuyQ8u7sgUUevEFnzMszCrx7FMscS4Vre2&#10;sW7Brq1/x6mqhsujqITOnqeDz5mmg9GVpYPSkaSE046khdSLo4bUiKOI1YWjitWFo4rVhaOK1YWj&#10;itWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1YWjitWFo4rVhaOK1drICRLryw0t68oR&#10;UOvHEnzMtiqqyLdEsLq2WbqvsXDCqq1/x6arhcqgqoTMmqiDzZaog86Sp4PPj6aE0IymhdGJpYbR&#10;h6WH0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKFpYnShaWJ0oWlidKF&#10;pYnShaWJ0tjJCRHfzQss580PT+jLDnvNvCKowrw8sbG1XrypsXLCpq5/xaKthMecq4PJl6qDypOq&#10;hMuQqYTMjamEzYuohc2IqIbOhqeHzoSnic+Ep4nPhKeJz4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJ&#10;z4Snic+Ep4nPhKeJz4Snic+Ep4nPhKeJz9XJCRDYzwor2tMLTtjQC3rNwxaos7pGtam0Yr2ksXTB&#10;obB/w56uhMWZrYTHlKyEyJCrhMmOq4TKi6qFy4mqhsuHqYfMhamIzIOpicyDqYnMg6mJzIOpicyD&#10;qYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzIOpicyDqYnMg6mJzNLLCQ/U0Qop1dULTNDQ&#10;Cn64vyWuqLhPuKG0ZryesnW/nbF/wZuwhMOWroTFka6Exo6thceLrIXHiayGyIesh8mGq4fJhKuJ&#10;yYKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rKgquKyoKrisqCq4rK&#10;gquKys/MCQ3Q0gooztQKUsXRCoOqwy2onrdXuJu1aLuatHW+mbJ/v5exhMGTsIXCj6+Fw4yvhcSK&#10;robFiK6HxYauiMaErYjGg62KxoGti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gti8eBrYvHga2Lx4Gt&#10;i8eBrYvHga2Lx4Gti8eBrYvHga2Lx8zNCQzL0wotx9QKWbLYC4CezSuamMFQq5a4Z7eVtXW8lLR+&#10;vpSzhb+QsoXAjLGGwYqxh8KIsIfChrCIwoWwicODsIrDgq+Lw4GvjMOBr4zDga+Mw4GvjMOBr4zD&#10;ga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw4GvjMOBr4zDga+Mw8fPCBDF1Ak0uNkKW6LnEnaX&#10;2iWJkM9FmI7HXaONwW6rjb15sYy6gbSJuIO3hreFuYS2hrqDtYe7grWIvIG0ib2AtIq9f7SLvn6z&#10;jL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOMvn6zjL5+s4y+frOM&#10;vsLRBxa91gg6p/EOVZvxG2iR5i14id1AhYXVVo+Dz2eXgstznX7IeKF7xnykecR/pnfDgqh1woSp&#10;dMKFqnPBh6tywYircsCKrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xxwIusccCLrHHAi6xx&#10;wIusccCLrHHAi6xxwIusccCLrP+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6Z&#10;icC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KP&#10;x5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGy&#10;f6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4&#10;FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiR&#10;zLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8&#10;lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5ti&#10;scSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/&#10;uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWF&#10;k820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k&#10;0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrD&#10;upGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGw&#10;fqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSb&#10;crbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k&#10;0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB4n&#10;/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGLxriNjci3io/KtoiRzLWFk820&#10;g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0bB+&#10;pNGwfqTRsH6k0f+4FA7/uB4n/7QqRvevNmnep0KPx5tiscSbcrbCm3+5wJuIvb6ZicC8lYrDupGL&#10;xriNjci3io/KtoiRzLWFk820g5bPs4GZ0LOAndGyf6PRsH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTR&#10;sH6k0bB+pNGwfqTRsH6k0bB+pNGwfqTRsH6k0f+4FA7/uB0n/7UpRvewNWneqEGQx5xhscSccbbC&#10;m365v52Gvb2aicG7l4nEuZOKx7ePjMq1jI7MtImQzrOHktCyhJXSsYKZ07GBntSugKLUrICj0qyA&#10;o9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0qyAo9KsgKPSrICj0v+5Ew7/uRwn/7Yo&#10;RvewNGrdqECQx51gscSccbbCnHy6v56FvryciMK6mYjFuJWJybaRisy0jozPsouO0bGIkdOwhpTV&#10;r4SZ1q+Dn9eqgqHVp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOngqLTp4Ki06eCotOn&#10;gqLTp4Ki0/+5Ew7/uRwn/7YoRvexM2rdqT+Rx51gscSdcLbCnnu6v5+DvryeiMK5m4jHt5eIyrWU&#10;ic6zkIvRsY2N06+KkNauiJPYrYaZ2aqFntmlhKHVpISi1KSEotSkhKLUpISi1KSEotSkhKLUpISi&#10;1KSEotSkhKLUpISi1KSEotSkhKLUpISi1P+6Eg7/uhsn/7cnRvexMmrdqT6Rx55fscSdb7bBn3m6&#10;vqCCv7ugiMO4nIfItpmIzLOWiNCxkorTr4+M1q6MjtisipPbq4mZ3KaHndqihqDWoIai1KCGotSg&#10;hqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1KCGotSghqLUoIai1P+6Eg7/uhsm/7cmRvay&#10;MWrdqj2Rx55escSdb7bBoHi6vqGBv7uhiMS4nofJtZuHzbKYiNGwlYnVrpKL2KyPjduqjZLeqIya&#10;36KKndqeiaDWnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHUnImh1JyJodSciaHU&#10;nImh1P66EQ7/uxom/7gmRvayMGrdqjyRx55dscSebrbBoXa6vqJ/v7ujiMS3oIfKtJ2Hz7Gah9Ou&#10;mIjXrJWK26qTjd6okZLipJCZ4J6NnduajKDXmYuh1ZmLodWZi6HVmYuh1ZmLodWZi6HVmYuh1ZmL&#10;odWZi6HVmYuh1ZmLodWZi6HVmYuh1f67EQ7+uxom/7glRvazMGrcqzuSx59dscSfbLbBonS6vqR+&#10;v7qkh8W3oofKs5+H0LCch9WtmojZqpmK3qiYjuKll5Pmn5WZ4JqRnNuXj5/Xlo6h1ZaOodWWjqHV&#10;lo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1ZaOodWWjqHVlo6h1f27EQ7+uxom/7klRvazL2rc&#10;qzqSx59cscSgarbBo3O6vqV8wLqlhcW2o4fLs6GH0a+fh9asnonbqJyL36SajeGfmY/jnJqY4ZeW&#10;nNyUk5/Yk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg1pOSoNaTkqDWk5Kg&#10;1v27EQ39vBkm/rkkRva0LmrcqzqSx6BcscShaLbBpXG6vqd6wLqnhMW2pofMsqSH0a6ih9epn4jb&#10;pJ2J3qCbiuCamozhlpuT4ZWbm92Sl57YkZWg15GVoNeRlaDXkZWg15GVoNeRlaDXkZWg15GVoNeR&#10;laDXkZWg15GVoNeRlaDXkZWg1/y8EA39vBkm/rojRva0LWrcrDmSx6BbscSjZrXBpm66vql4wLqp&#10;gsW2qIjMsKWH0qqih9emn4faoZ6H3JudiN6WnIrfkZuQ35Gdmd2Pm57Zj5mf14+Zn9ePmZ/Xj5mf&#10;14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf14+Zn9ePmZ/Xj5mf1/y8EA38vBgm/boiRfa1LGrcrTeT&#10;x6FascWlY7XCqWu6vqx1v7qtf8WzqYfMraWG0qeihtaioYbYnZ+G2pieh9uSnYndjp2N3YyelNyN&#10;oJ7ZjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f14yen9eMnp/XjJ6f1/u9&#10;EA37vRcl/bsiRfa2K2rbrTaTx6JZscWnX7XCrWa5v7FwvretfsawqYfNqqaG0aSkhdSeooXWmaGF&#10;2JSghtmPn4fai5+L24ifkNuIoJjYiKGd14ihndeIoZ3XiKGd14ihndeIoZ3XiKGd14ihndeIoZ3X&#10;iKGd14ihndeIoZ3XiKGd1/q9Dg36vhYl/LwgRfa3KmrbrzSUyKRVscarWLTDs1+3u7Juv7Ktfses&#10;qYbMpqeF0KClhNKbpITUlqOE1ZGihdaNoYbXiaGJ2IahjdiEoZPXhKKX1oSil9aEopfWhKKX1oSi&#10;l9aEopfWhKKX1oSil9aEopfWhKKX1oSil9aEopfWhKKX1vm+Dgz5vxUl+r0fRfa4J2rbsDGUyKhN&#10;r8eyTrLBuFi4tLFwwa2tf8epqoXLoqiEzp2ng9CXpoPRkqWE0o6khdOLo4bUiKOI1YSji9WCo5DV&#10;gaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1YGjk9WBo5PVgaOT1fTADQz3&#10;wBMk+b8dRPa6JWrasi6Vyq9Arci9Pa+3tl26rrFywqmtf8alq4XJn6qDy5mpg82UqIPOkKeEz4ym&#10;hdCJpobRhqWH0oSlitKBpY3SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP0oClj9KApY/SgKWP&#10;0oClj9KApY/SgKWP0uzBCwz1whIk9sEaRPe9IWratCmWzbwoqbu7Q7OutWG8qLFzwaWuf8WhrYTH&#10;m6yDyZarg8qRqoTLjqmEzIuphc2IqIbOhqiHzoOoic6Bp4zPgKeNz4Cnjc+Ap43PgKeNz4Cnjc+A&#10;p43PgKeNz4Cnjc+Ap43PgKeNz4Cnjc+Ap43PgKeNz9/ECQvyxRAj88QWQ/TBHGnewhWPwcAjrK+5&#10;TLamtGW9orJ1wKCwgMOdroTFl62ExpOthMePrITIjKuFyYmrhsqHq4bKhaqIyoOqicuBqovLgKqM&#10;y4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy4CqjMuAqozLgKqMy9rFCArryQ0i&#10;7sgSQu/GFWjQ0gqHsb4vrqW4VLiftWi8nbN2v5uxf8GZsITClK+Ew5CvhcSNroXFiq6GxoithsaH&#10;rYfGha2Ix4OticeBrYvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Csi8eArIvHgKyLx4Cs&#10;i8eArIvHgKyLx9XGCAnZzAog5c8NQNjVC1+91guIpcQ0ppy3WriZtWu7l7R3vZazf76VsoXAkbGF&#10;wY6xhcGLsIbCibCHwoiwh8OGsIjDha+Jw4OvisSCr4vEga+LxIGvi8SBr4vEga+LxIGvi8SBr4vE&#10;ga+LxIGvi8SBr4vEga+LxIGvi8SBr4vEga+LxNLICAfTzwod1dQLPcLZC2Or3hCDm84zmZTEU6aR&#10;vmevkLp0tJC3fbmRtYS8jrOGvoyyhr+KsofAiLKIwIaxiMGFsYnBhLGKwYKxi8GBsYzCgLGMwoCx&#10;jMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMwoCxjMKAsYzCgLGMws7KCAbO0QocxtcK&#10;Qa/qDmGd5hx4kNoyiIvSTJSJy1+ciMZuo4jDeKiFwHyrg79/roC9gbB/vIOxfbyEsny7hrN7u4e0&#10;erqItHm6ibV4uYu1eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4uYy2eLmMtni5jLZ4&#10;uYy2eLmMtsnLCAbI0gkis98JQqD8FVqT8Chqi+Y5d4TfSYKB2FuLgNNpkXzQcZZ5zXaadst6nXTK&#10;fZ5yyX+gcciBoXDHg6Jvx4WjbsaGo23GiKRsxYqlbMWLpWzFi6VsxYulbMWLpWzFi6VsxYulbMWL&#10;pWzFi6VsxYulbMWLpWzFi6VsxYulbMWLpcTOBwq32Qcmo/sOPZb/Hk6N+i9bhvI/Z4DrTnF75Vt5&#10;duBlgHHdbIRu2nKIa9l3i2nXeo1n1n6OZtWAj2XUgpBk1ISRY9OGkWLTiZJh0ouTYdKMk2HSjJNh&#10;0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk2HSjJNh0oyTYdKMk/+xGAn/sSMe/64xOv+p&#10;Plntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICb&#10;yLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7&#10;iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7&#10;qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eF&#10;uMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlnt&#10;okt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+&#10;nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHup&#10;yv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLE&#10;uoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0&#10;e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGX&#10;i7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHup&#10;yrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+xGAn/sSMe/64xOv+pPlntokt5&#10;2Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaUxbmDlsa5gZnHuICbyLh+nsm3&#10;faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyv+x&#10;GAn/sSMe/64xOv+pPlntokt52Zpcl8iVcrDFlX21w5eFuMGXi7u/k4y9vo+OwLyMj8K7iZLEuoaU&#10;xbmDlsa5gZnHuICbyLh+nsm3faLKt3ynyrR7qcq0e6nKtHupyrR7qcq0e6nKtHupyrR7qcq0e6nK&#10;tHupyrR7qcq0e6nKtHupyv+xFwn/siIe/64wOv+pPVnso0p52JtbmMeVcrHFl3u1w5iDuMGZiru/&#10;lYu+vZGMwbuOjsO6ipDFuYeSx7iElcm3gpjKtoCby7Z+nsy1faPMs3ynza98qMuvfKjLr3yoy698&#10;qMuvfKjLr3yoy698qMuvfKjLr3yoy698qMuvfKjLr3yoy/+yFwn/siEe/68vOv+qPFnspEl62Jta&#10;mcaWcbLEmHi1wpmBucCbiLy+l4q/vJSLwrqQjcW5jI7Ht4iRybaFlMu1g5fNtIGazrR/n8+zfqTP&#10;rn2mzqt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozKt9qMyrfajMq32ozP+yFgn/&#10;syEe/7AuOv+rO1nspEh615xZmsaXb7LEmXa2wpt/ucCch729monAu5aKw7mSi8a3jo3JtoqPzLSH&#10;ks6zhJbQsoGa0bKAn9Kuf6PSqn+lz6Z/p82mf6fNpn+nzaZ/p82mf6fNpn+nzaZ/p82mf6fNpn+n&#10;zaZ/p82mf6fNpn+nzf+zFgn/syAe/7AtOv+rOlnspUd61pxZmsaYbbLEmnS2wpx9ub+dhb29nIjB&#10;u5iJxbiUisi2kIvLtIyOzrOIkdGxhZXTsIOa1LCCoNWqgaLTpoGl0KOBp82jgafNo4GnzaOBp82j&#10;gafNo4GnzaOBp82jgafNo4GnzaOBp82jgafNo4Gnzf+zFQj/tCAe/7EtOv+sOVnrpUZ71pxYm8aZ&#10;a7LEnHK2wp17ub+fg768nojCupqIxreWicq1korNs46M0LGKj9Ovh5TWroWa2KuDn9emg6LUooOk&#10;0J+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4OmzZ+Dps2fg6bNn4Omzf+0FQj/tB8e&#10;/7EsOv+sOVnrpkV71Z1Ym8eaabLEnXC2wp95ur+ggr68n4jCuZyIx7aYiMu0lInPsZCL06+Mjtat&#10;iZPZrIeb26aGntmihaHVnoWk0ZyFps6chabOnIWmzpyFps6chabOnIWmzpyFps6chabOnIWmzpyF&#10;ps6chabOnIWmzv+0FAj/tB8d/7EsOv+tOFnrpkV71Z1XnMebZ7LEnm62wqB3ur+hgL67oYjDuJ6H&#10;yLWah82yl4jRsJOK1a2PjdmrjJPdqIqb3qKIntmeiKHVm4ek0ZmHps6Zh6bOmYemzpmHps6Zh6bO&#10;mYemzpmHps6Zh6bOmYemzpmHps6Zh6bOmYemzv+0FAj/tR4d/7IrOv+tOFrrpkR71Z1XnMecZbLE&#10;n2y1wqF1ur6ifr+7o4fEuKCHybSdh86xmYjTrpaJ2KuTjNyokJLho46a356Mntqai6HVl4qk0ZaJ&#10;ps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzpaJps6WiabOlommzv+0FAj/tR4d/7Iq&#10;Ov+tN1rrp0N81Z5VncedY7LEoGq1wqNzur6kfL+7pIXEt6KHyrOfh9CwnYfVrJqJ26mYjOCll5Pm&#10;npSa35mRndqWj6DWlI2j0pOMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+TjKXPk4ylz5OMpc+T&#10;jKXPk4ylz/+1Ewj/tR4d/7MqOv+uNlrrp0N81Z9TnceeYLLFomi1wqVwur6mer+7poPFt6WHy7Oi&#10;h9GvoIfXqp6J3KSbi+CdmY7jmpuZ4JWWnNuTk6DXkZGj05CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+l&#10;z5CPpc+Qj6XPkI+lz5CPpc+Qj6XPkI+lz/+1Ewj/th0d/7MpOv+uNlrrqEJ81aBRncefXrHFpGS1&#10;wqdtub6pd7+7qYHEtqiIy7Glh9GroofXpZ+I256diN2Xm4vgkpuT35KcnNyPmJ/XjpWi042TpNCN&#10;k6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0I2TpNCNk6TQjZOk0P+1Ewj/th0d/7QpOv+v&#10;NVrqqEF81aJOnMehWrHFpmC0wqppub+tc767rn3EtKqHy62lhtGnoobVoKCG2JmfhtuSnYndjZ2O&#10;3YyemNuMnp/Yi5qi1IqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TRipek0YqXpNGKl6TR&#10;ipek0f+2Egj/txwd/7QoOf+wNFrqqUB91aRJnMikVbDGqluzw69jt8CzbL22rnzFsKmHzKmmhtCj&#10;pIXUnKKE1pWhhdiPn4faip+L24efktqIoZzXiJ+h1IecpNGHnKTRh5yk0YecpNGHnKTRh5yk0Yec&#10;pNGHnKTRh5yk0YecpNGHnKTRh5yk0f+2Egj/txsd/7UnOf+wM1rqqj591qhEm8moT6/HsFOyxbhZ&#10;tbmzbb+xrX3GrKqGy6Wnhc+fpoTRmKSE05KjhNWMoobXiKGK14WhjteDopbWhKSf1ISio9GEoqPR&#10;hKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0YSio9GEoqPRhKKj0f+3EQf/uBoc/7YlOf+xMVrq&#10;qzx+16w7mcqtRK3JuUWuvbhZuLKyb8Csrn7GqKuFyqGphM2bp4PPlaaD0I+lhNKKpIbThqOI1IOj&#10;jNSBo5HUgKSZ04CmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah0YCmodGApqHRgKah&#10;0f+4EAf/uRkc/7ckOf+zL1rprTl+2bQvlsy4MqnCvUCws7ZduqyxccGnrn7FpKyFyJ2rg8qXqYPM&#10;kqiEzo2nhM+Jp4bQhaaI0IKmi9GApo7RfqaU0H2nms99p5rPfaeaz32nms99p5rPfaeaz32nms99&#10;p5rPfaeaz32nms99p5rPfaeaz/+5Dwf/uhcc/7kiOf+1LVrsszB63cAfkMnDIai1uki0q7VivKay&#10;c8Cjr37DoK6Expmsg8iUq4TJj6qEyouqhcuIqYbMhamIzYKois2AqI3OfqiRzXypls18qZbNfKmW&#10;zXypls18qZbNfKmWzXypls18qZbNfKmWzXypls18qZbNfKmWzfy7Dgf8vBUb/rsfOP+3KVrwvSR0&#10;39MOhrnBKqqquU+2pLVlvKCydL+esX/Cm6+Ew5auhMWRrYTGja2Fx4qshsiHrIfJhauIyYKrisqA&#10;q4zKfquPynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSynyrksp8q5LKfKuSyvG9&#10;DAb5vhIa+r4bN/y6JVrnzhNoyNkLia3DMqehuFa4nbVou5uzdb6Zsn/AmLGEwZOwhcKPr4XDjK+G&#10;xImuhsWGrofFhK6IxoOtisaBrYvGf62Ox32tkMd9rZDHfa2Qx32tkMd9rZDHfa2Qx32tkMd9rZDH&#10;fa2Qx32tkMd9rZDHfa2Qx9/ACAX1wg8Z9sIWNu7IFVDN3AxmtdoPiKLJNqCavlawl7dquZW1dryU&#10;tH6+lLOEv5CyhcCNsYbBirGGwYixh8KGsIjChLCJwoOwisOBsIvDgK+Nw36vj8N+r4/Dfq+Pw36v&#10;j8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw36vj8N+r4/Dfq+Pw9nCBwXkxwsY78gQNNHaC0W66Q5opt4Y&#10;gpjRN5WRyFOhj8JlqY6+cq6NvHuyjLqBtYm4greHuIS4hbeFuYO2hrqCtoe6gbWIu4C1ibt+tYq8&#10;fbSMvHy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvXy0jb18tI29fLSNvdTEBwTW&#10;ywkV09QLJ73iDEmp9BRlmeYleI7cOYaI1E+Qhs9gl4TMbZyDyXWgf8d4on3Ge6R6xX2mecSAp3fD&#10;gah2woOpdcKEqnTBhqtzwYercsCJrHG/i61xv4utcb+LrXG/i61xv4utcb+LrXG/i61xv4utcb+L&#10;rXG/i61xv4utcb+Lrc/GBwLQzQkSwNkJLKz3D0ib+h5cj+8xa4bnQnaA4lB+ft1fhXvZaYp31W6P&#10;dNNzknHRd5Rw0HqWbs99l23Of5lszYGZa82DmmrMhZtpzIecaMuJnWfKjJ1nyoydZ8qMnWfKjJ1n&#10;yoydZ8qMnWfKjJ1nyoydZ8qMnWfKjJ1nyoydZ8qMncrICAHC0gcTruYJLZ3/FUGR/yhQh/o5XIHz&#10;SGZ87VRud+hedXHkZXpt4Wt+at9wgWjedYRm3HiFZdt7h2Pafohi2oGJYdmDimDZhYpg2IeLXtiK&#10;jF7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjV7WjY1e1o2NXtaNjcTKBwOx2gQV&#10;n/8NKJL/HTeJ/y5Dgv89Tnz9S1d3+FZfb/NdZWjwYmpk7WluYetvcV/pc3Nd6Hd1XOd7dlvmfnda&#10;5oB4WeWDeVjlhXpY5Ih6V+SLe1bjjnxW4458VuOOfFbjjnxW4458VuOOfFbjjnxW4458VuOOfFbj&#10;jnxW4458VuOOfP+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6Q&#10;usCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPP&#10;knilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5&#10;rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2&#10;L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvB&#10;vX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4&#10;ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCK&#10;kry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmv&#10;wrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+iREr6nVJl6pdfftyTbpPPknil&#10;xpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6ewbx9ocK8e6TCvHqow7x5rcO4&#10;ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwv+qHAX/qicX/6c2L/+i&#10;REr6nVJl6pdfftyTbpPPknilxpKCtMSSibbDkY64wY6QusCKkry/h5S9voSWv76CmcC9gJvBvX6e&#10;wbx9ocK8e6TCvHqow7x5rcO4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/CuHmvwrh5r8K4ea/C&#10;uHmvwv+qGwX/qicX/6c1L/+jREr6nVFl6ZdeftuUbZTPknemxZKBtMSTiLbDko24wY+PusCLkby/&#10;iJO+voWWv72CmMG8gJvCvH6ewrx9ocO7e6TEu3qpxLp5rcS1ea7DtXmuw7V5rsO1ea7DtXmuw7V5&#10;rsO1ea7DtXmuw7V5rsO1ea7DtXmuw/+rGwX/qyYX/6g0L/+kQ0r5nlBl6Zhdf9qVaZXNlHSoxZR+&#10;tMSVhrbClYy5wZGOu7+NkL2+iZK/vYaUwbyDl8O7gZrEun6dxbp9oca6e6XGuXqqxrV6rMaxeq3E&#10;sXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxLF6rcSxeq3EsXqtxP+rGgX/qyUX/6k0L/+kQkr5&#10;n09m6JlcgNqWZpbMlXGpxZV8tMSWg7fCl4u6wJOMvL6Pjr+9i5DBvIeTw7qElsW5gZnGuX+dx7h9&#10;oci4fKbJtXqqybB7q8ese63FrHutxax7rcWse63FrHutxax7rcWse63FrHutxax7rcWse63FrHut&#10;xf+sGQX/rCQW/6kzL/+lQUr5n09m6JlbgdmYY5bMlm+qxZZ5tMOXgbfBmIm6v5WLvb6RjcC8jY/C&#10;uoiSxbmFlce4gpjJt3+dyrZ9osu2fKjLsHupyqx8qsiofazFqH2sxah9rMWofazFqH2sxah9rMWo&#10;fazFqH2sxah9rMWofazFqH2sxf+sGQX/rCQW/6oyL/+lQUv5oE5n55pZgdmZYZfLl22rxZd3tMOZ&#10;f7fBmoe7v5eKvr2TjMG7jo7EuYqQx7iGk8m2gpjLtX+dzbR+o86xfKbOrH2oy6h9qsmlfqzGpX6s&#10;xqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxqV+rMalfqzGpX6sxv+sGQX/rSMW/6oyL/+mQEv4oE1n&#10;55xXgdmaXpfLmGqsxZl0tMOafbfBm4W7vpmJv7yVisK6kIzFuIyPyLaHksu0g5fOs4Cd0LJ/pNGs&#10;fqXPqH6nzKR/qcmhgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxqGArMahgKzGoYCsxv+t&#10;GAX/rSMW/6sxL/+mP0v4oE1n551VgdmcXJfKmWisxZpytMOcerjAnIO7vpyJv7uXicO5k4vHt46N&#10;y7SJkM6yhJbRsYGd06yAotOngKXQpICnzaCBqcqegavGnoGrxp6Bq8aegavGnoGrxp6Bq8aegavG&#10;noGrxp6Bq8aegavGnoGrxv+tGAX/rSIW/6sxL/+nP0v4oUxn555TgdmdWZfKm2WsxZxvtMOdeLjA&#10;noG8vZ6IwLuaiMS4lYnJtZCLzbKLj9GwhpXVroSe16eCodSjgqTRn4KnzZyDqcqag6vHmoOrx5qD&#10;q8eag6vHmoOrx5qDq8eag6vHmoOrx5qDq8eag6vHmoOrx/+tFwX/riIW/6swL/+nPkv4oUto559R&#10;gdmfVpfKnGKsxZ1stMOfdbjAoH68vaCHwbqdiMa3mIjLs5OJz7COjdStiZTZqIad2qKFodWehaTR&#10;m4WmzpmFqcqXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx5eFq8eXhavHl4Wrx/+uFwT/&#10;riIW/6wwL/+nPkv4okto6KFPgdmgU5fKnl+sxp9ptMOhcrjAony8vaKEwbmgh8e1nIfNspeI0q6T&#10;i9iqjpPfoouc3JyJoNaZiKPSl4imzpWIqcqUiKvHlIirx5SIq8eUiKvHlIirx5SIq8eUiKvHlIir&#10;x5SIq8eUiKvHlIirx/+uFwT/riEW/6wvL/+oPUv4okpo6KJNgNmiUJfLoFysxqFls8OkbrfApXi8&#10;vKWCwrikh8i0oIfOsJ2I1auZit2ll5Pmm5Gb3ZaPoNeUjaPTkoymz5GLqMuQiqvIkIqryJCKq8iQ&#10;iqvIkIqryJCKq8iQiqvIkIqryJCKq8iQiqvIkIqryP+uFgT/ryEW/60vL/+oPEv3oklo6KRKgNmk&#10;TZbLolirxqRhs8SnarfAqXS8vKl+wrioh8izpofPrKKH16Sdid2amo3hlZqb3pGVn9iPk6LTjpCl&#10;0I6PqMyNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyY2OqsmNjqrJjY6qyf+vFgT/ryEW&#10;/60uL/+pPEv3o0lp6KZIf9qnSJXMpVOqx6hcssSsZLbBrm67va94wLashMmup4fQpqOG1Z2ghtmT&#10;nYndjZ2U3Y2dn9iLmaHUi5ak0IqTp82KkanJipGpyYqRqcmKkanJipGpyYqRqcmKkanJipGpyYqR&#10;qcmKkanJipGpyf+vFQT/sCAW/64uL/+pO0v3pEdp6ahEfturQ5TNqUypyK1UsMazXLPCt2a5t7B3&#10;wrCrhMmpp4bPoaSE05eihNaOoIfZiJ+P2oehmtiHoKHUh5uk0YeYps6HlanKh5WpyoeVqcqHlanK&#10;h5WpyoeVqcqHlanKh5WpyoeVqcqHlanKh5Wpyv+wFQT/sCAV/64tL/+qOkv4pkRo6qtAfdyvPJLP&#10;r0KmyrVJrca8UrG5tWe7sLB4w6ushMmkqYTNnKaD0JOkhNOLo4bVhaKM1oKilNaDpJ3Ug6Kk0YOe&#10;ps6EmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy4SaqMuEmqjLhJqoy/+wFAT/sR8V/68s&#10;Lv+rOUv4qUBn6687e962M4/SujShzMI5qru6VbWwtGq9qrB5w6ethMefqoTLmKiDzZCnhNCJpYbS&#10;hKSK04CkkNN/pZfSf6ag0H+lps6AoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuAoKjLgKCoy4CgqMuA&#10;oKjLgKCoy/+xEwT/sh4V/7ArLv+sN0z6rDtl7bU0eOK/KYnYzCCYvr89rrC4Wbips2y+pbB6wqKu&#10;hMWbrIPIlKqEyo6phMyIqIbOg6eJz4Cnjc9+p5PPfKiaznypos18p6jLfKeoy3ynqMt8p6jLfKeo&#10;y3ynqMt8p6jLfKeoy3ynqMt8p6jLfKeoy/+yEgT/sx0V/7EpLv+tNkz8sTVi8b0qcubNH4DIzCGb&#10;sbxFsqi3Xrmjs2++oLF7wZ6vhMOXroTGkayEx4yrhcmHqofKg6qJy4CqjMx9qZDMfKqVy3qqnMp5&#10;q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukynmrpMp5q6TKeaukyv+zEQT/tBsU/7MmLv+v&#10;M0z9uStd68ofadLfEX+5zCecp71MsaC3YrmdtHG9m7J8v5qxhMGUsITDj6+FxYquhsaGrYfHg6yJ&#10;x4Csi8h+rI7IfKySyHusl8h5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7Hea2ex3mtnsd5rZ7H&#10;ea2ex/+1EAP/thkU/7UkLf+0LEnyxR9U1t0SYsHfE4GszS6an8BPq5q4ZbeXtXK7lrR8vZWyg7+R&#10;sYXBjbGGwomwh8OGr4jDg6+JxIGvi8R/ro3Ffa6QxXuulMV6r5nEeq+ZxHqvmcR6r5nEeq+ZxHqv&#10;mcR6r5nEeq+ZxHqvmcR6r5nEeq+ZxP+3DgP/uBYT/7cgLfm/H0Hc2RFExOsSZrHfGIGg0DOVl8ZQ&#10;o5PAY62Ru3Gzkbh7uJC2gruOtIW9i7OGv4iyh8CGsonAhLGKwYKxi8GAsY3BfrGPwnyxksJ7sZXB&#10;e7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwXuxlcF7sZXBe7GVwfS6CwP9uxIS/rsbLOXQDzLI&#10;6Q9KtPIVZ6LiIn2W1jeNj85PmIzIYaCKxG6misF4qoe/fa2EvoCwgbyCsX+7hLN9u4W0e7qHtXq5&#10;ibV5uYu2d7mNtna4j7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiTt3S4k7d0uJO3dLiT&#10;t9y+BgL4wA4R7sgOIsvbCy62+BFMpfUdY5foLHWN3z2Bh9hQi4PTYJKCz2yXf81zm3zLd515yXqg&#10;d8h9oXXHf6NzxoKkcsWEpXDFhqVvxIimbsSKp23Djadrw5Coa8OQqGvDkKhrw5Coa8OQqGvDkKhr&#10;w5Coa8OQqGvDkKhrw5Coa8OQqNfABgHbxggOy9MKFbjoDDKm/xVKmPomXI3wN2mF6UZ0f+RTe3zf&#10;YIF43GiFdNptiXDYcYtu1nWNbNV4j2rUe5Bp036RZ9OAkmbSg5Nl0oWUZNGHlGPQipVi0I6WYtCO&#10;lmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOlmLQjpZi0I6WYtCOltHCBgHNywkFutoHGaj+DjGZ/x1D&#10;jv8vUYX6P1x+9E1kefBYanPsX29t6mNzaedpdmflbnll5HJ7Y+N2fWLieX5g4Xx/X+B+gF7fgYFd&#10;34OCXN6Gg1vdiYRa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhVrdjYVa3Y2FWt2NhcvE&#10;BgC70QYHqecGGpr/EyuO/yQ5hf82RH7/RE15/1FVcftXW2v3XWBl9GJkYvJoZ1/wbWpd73FsW+11&#10;bVrteG9Z7HtwWOt+cVfqgXJW6oRyVemHc1TpinRT6I51U+iOdVPojnVT6I51U+iOdVPojnVT6I51&#10;U+iOdVPojnVT6I51U+iOdbzJBQCr2wEImv8LFo//GSOF/ystfv85N3j/RkBw/05Haf9UTWL/WlJe&#10;/mFWWvxmWVj7a1tV+XBdVPh0XlL3eF9R93tgUPZ+YU/1gWJP9YRjTvSHZE30i2VM85BmTPOQZkzz&#10;kGZM85BmTPOQZkzzkGZM85BmTPOQZkzzkGZM85BmTPOQZv+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJk&#10;Z+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7&#10;wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/&#10;oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKB&#10;m7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0&#10;u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2q&#10;x4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8&#10;eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ/6A7Jf+cSTz/l1dT+JJkZ+yQ&#10;bHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nBf566wX2hu8F7pLvAeqe7wHmq&#10;vMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u/+gGAP/oiwQ&#10;/6A7Jf+cSTz/l1dT+JJkZ+yQbHnij3WJ2Y5+l9GNh6LMjI2qx4qRscSIlLbDhZa4woOZucKBm7nB&#10;f566wX2hu8F7pLvAeqe7wHmqvMB4rrzAd7S7vHi0u7x4tLu8eLS7vHi0u7x4tLu8eLS7vHi0u7x4&#10;tLu8eLS7vHi0u/+hGAP/oysQ/6A6Jf+cSDz/l1ZT+JNjaOySaXrhkXOK2I98mNCOhKTKjoytxo2Q&#10;tMSKk7fDhpW4woSYucGBm7rBf527wH2gvMB7pLzAeqe9wHmsvcB4sL29eLO8uHizvLh4s7y4eLO8&#10;uHizvLh4s7y4eLO8uHizvLh4s7y4eLO8uHizvP+hGAP/oyoQ/6E5Jf+dSD3/mFVU95RhaeuUZnvg&#10;km+M1pF4ms6QgqbIj4mwxI+PtsOLkbfCiJS5wYSXusCCmrzAf529v32gvr97pL6+eqi/vnitv714&#10;sb64eLK+tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvbR5s720ebO9tHmzvf+iGAP/pCkQ/6E4&#10;Jf+dRz3/mVVU95ZeaeuVY3vglGyN1ZJ1nM2Rf6jHkYeyxJGOtsONkLjBiZO6wIaWvL+Cmb2/f5y+&#10;vn2gv717pcC9earAvXiwwLh5sMC0ebG/r3qyva96sr2verK9r3qyva96sr2verK9r3qyva96sr2v&#10;erK9r3qyvf+jGAP/pCkQ/6I4Jf+eRj3/mVRV95dcaeuXYHzflmmN1ZNyncySfKrFkoW0xJKMtsKP&#10;j7nBi5K7wIeVvb6DmL+9gJzAvX2gwbx7pcK8eavCuXmvwrR5r8GwerDArHuyvqx7sr6se7K+rHuy&#10;vqx7sr6se7K+rHuyvqx7sr6se7K+rHuyvv+jGAL/pSgQ/6I3Jf+fRj3/mlNV95laaeuZXnzfl2WO&#10;1JVvncuUeavFk4K0xJSKt8KRjrnAjJC8v4iTvr2El8C8gJvCu32gw7t7psS6eq3FtHquxK96r8Ks&#10;e7DAqHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv6h8sb+ofLG/qHyxv/+kGAL/pSgQ/6M2Jf+f&#10;RT3/mlNV95pXaeubW3zfmWKO1JdrnsuVdqzFlIC0w5WIt8GTjbrAjo+9vomSwLyFlcK7gZrEuX2g&#10;xrl7qMe0eqvHr3utxat7rsOnfK/BpH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/pH2xv6R9sb+kfbG/&#10;pH2xv/+kGAL/picQ/6M2Jf+gRD3/m1JW95xVaeucWHzfm16O1JlnnsqXc6zFlny0w5eFt8GWi7u/&#10;kY2+vYuQwbuGlMS5gZnHt36gybZ8qcque6rIqnysxqZ9rcSjfq/BoH6xv6B+sb+gfrG/oH6xv6B+&#10;sb+gfrG/oH6xv6B+sb+gfrG/oH6xv/+lGAL/piYP/6Q1Jf+gRD3/nFFW955TaeueVXvfnlqN1Jtk&#10;nsqZb6zFmHm0w5mCuMGZiru+lIy/vI6Ow7mIkse3gpjLtX6hza98p82pfanKpX6rx6J/rcSff6/C&#10;nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv52Asb+dgLG/nYCxv/+mGAL/pyYP/6Q1Jf+gQz7/&#10;nVBV959RaOugU3vgoFeN1J5fnsqba6zFm3W0w5t+uMCbh7y9l4rAupGMxbeKkMq0hJfPsoCj0qh/&#10;pc+jgKjLoICrx52BrcWbga/CmYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKxv5mCsb+ZgrG/mYKx&#10;v/+mGAL/pyUP/6U0Jf+hQz7/nk5V+KFOaOyiUHrgo1KM1aFbncueZqzGnXG0w556uMCehLy8m4jC&#10;uZWKx7WNjc6whpbUqYKg1qGCpNCdgqjLmoOqyJmDrcWXhK/CloSwwJaEsMCWhLDAloSwwJaEsMCW&#10;hLDAloSwwJaEsMCWhLDAloSwwP+mGAL/pyUP/6U0Jf+hQj7/n0xV+KJMZ+ylTXnhpk6L1aRWnMyh&#10;YarGoWyzw6J2t8CigL28oIfDt5qIyrKTitKsi5TboIef2JqGpNGXhqfMlYaqyJSHrMWTh67Dkoew&#10;wJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwJKHsMCSh7DAkoewwP+nGAL/qCQP/6YzJf+iQj7/oEpU&#10;+aRKZu2nSnjiqUuK1qhRms2mW6nHpWWyxKdwtsCnery8poPDtqKHy6+diNall5Xml4+e2pONo9KR&#10;i6fNkIuqyZCKrMaPiq7Dj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwY+JsMGPibDBj4mwwf+n&#10;GAL/qCQP/6YzJf+iQT7/okhU+aZHZu6qR3fjrUeI2a1LmM+sVKbIrF6vxq9os8Kxc7m+sn3AsqqH&#10;y6WihtWUnIvej5qd2o2VotOMkqbOi5CpyouOq8eLja3EjIyvwYyMr8GMjK/BjIyvwYyMr8GMjK/B&#10;jIyvwYyMr8GMjK/BjIyvwf+oGAL/qSQP/6cyJf+jQT7/pEZT+qlEZO+tQ3XksUKF27RElNK1SqHL&#10;t1Oryr5frb23briysHzCqaqGy5ylhNKNoIfYhqCX2YeeotOHmKXPh5Woy4eTqsiIka3FiJCvwoiQ&#10;r8KIkK/CiJCvwoiQr8KIkK/CiJCvwoiQr8KIkK/CiJCvwv+oGAL/qSMP/6cyJf+jQD7/pkNS+6tB&#10;Y/CxP3Pntz2C3r47j9bEP5rMxUqmvLxdsrG1b7uqsH3Do6uEyZang86KpIbTgaOQ1YGln9KCoaXP&#10;gpyozIOZqsmElqzGhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw4WUrsOFlK7DhZSuw/+pGAL/&#10;qiMP/6gxJf+kPz7/qEBR/K88YfO2OXDqvzd948o1h9TRN5W+wkupsLlgtai0cL2jsH7Cna2Ex5Kq&#10;hMuIp4bOgKaN0H2nmNB9qKTOfqSoy3+fqsmAm6vGgZitxIGYrcSBmK3EgZitxIGYrcSBmK3EgZit&#10;xIGYrcSBmK3EgZitxP+qFwL/qiIP/6gwJf+lPj7/qztP/7Q3Xfa9M2rryjF13NopgsTOOJmywU+r&#10;p7hjt6G0c7yesX/BmK+ExI+shMiHqofKgKmMzHypk8x6qpzLeaumynqnqsh8oqvHfZ6txH2ercR9&#10;nq3EfZ6txH2ercR9nq3EfZ6txH2ercR9nq3EfZ6txP+qFgL/qyEO/6kuJf+nPD7/sDZM/LowWe/I&#10;LGLe2Sdty9wmhrbMPJuowVSrn7lmtpu1dLyZsn+/lbCEwo2vhcSGrYfGgayLyH2skMh7rJjIea2f&#10;x3etp8d3qqzGeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxHmlrcR5pa3EeaWtxP+rFQL/rCAO&#10;/6stJP+rNjv/ti9I88QoUeDWJlbM5CJxu9ooiKrMQZufw1epmbxpspa3drmUtIC9kbKFwIuxhsGG&#10;sIjDga+LxH6uj8V7rpTFeq+axHivoMR1r6fEdK2uw3StrsN0ra7DdK2uw3StrsN0ra7DdK2uw3St&#10;rsN0ra7DdK2uw/+sFAL/rR8O/6wrJP+wLzf6vyVB5NEgRc7kHVu96SJ0rdosiZ/ORZmXxlqkk8Bq&#10;rZG7drOQuH+3jbaEu4m0hr2Fsoi/grGLwX+xjsF8sZLCerGWwXmxm8F4sqHAdLGnwXSxp8F0safB&#10;dLGnwXSxp8F0safBdLGnwXSxp8F0safBdLGnwf+uEgH/rx0N/64oJP+4JDHqyxo10OIXQ7/wHV6v&#10;6CV1oNsxh5bRSJSQylyejcVqpYvBdqqJvn2vhbyAsoK6g7R+uYa2fLiJt3m3jLh3t4+5draTunW2&#10;l7p0tp26c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuXO3pLlzt6S5c7ekuf+wEAH/sRoN/7El&#10;I/PEFyfU3xArwe8XSLD3IGCh6itzld85go3XTI2I0V2Vhsxqm4TJdKCAxnmkfcR9pnrCgKl3wYOq&#10;dcCGrHO/iq1xv42ub76Qr26+lK9svpmva76gr2u+oK9rvqCva76gr2u+oK9rvqCva76gr2u+oK9r&#10;vqCva76gr/+zDgH/tBYM/LwXGtbWCxbD7RAwsvwZSqL5JV6W7TNujOVBeoXeT4OB2V6Kf9Vqj3rS&#10;cJN2z3WXc855mXHMfZtvy4CdbcqEnmvJh59pyYqgaMiOoWfHkqJlx5aiZMeco2THnKNkx5yjZMec&#10;o2THnKNkx5yjZMeco2THnKNkx5yjZMeco/S2CgH/uBIL1cwKC8TbChmy/BEzo/8dSJb8LFiM8ztl&#10;hOxJb37nVXZ642B8dd9ngXHdbYRt23KHatl2iWjYeotm132NZNaBjmPVhI9h1IiQYNOLkV/Tj5Je&#10;0pSSXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk1zSmZNc0pmTXNKZk9y7BADYwwcExNEIB7Po&#10;Chyj/xQxlv8kQ4z/NFCE+0JaffZPYnjxWmhx7l9ta+tkcWfpaXRk5252YuZzeGDld3lf5Hp7XeN+&#10;fFzigX1b4oV+WuGIf1ngi4BX4JCAVt+VgVbflYFW35WBVt+VgVbflYFW35WBVt+VgVbflYFW35WB&#10;Vt+VgdS9BQDEyAcAtNkFCqP+DRyW/xosi/8rOoP/OkR8/0hNdf9SU279V1hn+l1cY/diX2D2Z2Jd&#10;9GtkW/NvZVnyc2dX8XdoVvF6aVXwfWpU74BrU++Ea1Luh2xQ7ottT+2Qbk/tkG5P7ZBuT+2Qbk/t&#10;kG5P7ZBuT+2Qbk/tkG5P7ZBuT+2QbsbABQC00AQBo+MCCpb/EBiL/yAkgv8wL3r/Pzdy/0g+av9O&#10;Q2T/VEhe/1lMW/9fT1j/ZFJV/2lUU/9tVVL+cVdQ/XRYT/x4WU77e1pN+39bTPqDXEv5hl1J+Yte&#10;SPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX0j4kF9I+JBfSPiQX7XHAgCk2gABlv8GB4r/FBGB&#10;/yQaef8zInD/Oypo/0IxYf9KNlz/UTtX/1c/U/9dQlD/YkRO/2dGTP9sSEr/cElJ/3RKSP93S0b/&#10;e0xF/39NRP+DTkP/h05C/4tPQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+RUEH/kVBB/5FQQf+R&#10;UP+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif&#10;0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrE&#10;ccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOG&#10;hIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDA&#10;q8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+REgH/lScL/5U7HP+TSy//j1lD&#10;/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0XicotB3n6TOdaKmzXSmqM1yqanM&#10;ca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCqxHHAqsRxwKrEccCqxHHAqv+R&#10;EgH/lScL/5U7HP+TSy//j1lD/4xkVPuMa2PyinJx6oh8feOGhIfegoqP2n+PltZ9lJvTepif0Xic&#10;otB3n6TOdaKmzXSmqM1yqanMca2qzHCyq8twtqvLb7yryHDAq8RxwKrEccCqxHHAqsRxwKrEccCq&#10;xHHAqsRxwKrEccCqxHHAqv+SEgH/licK/5Y7HP+USzD/kFlD/49jVPqOaWTxjXBy6Yt6fuKJgonc&#10;hYmS2IKOmdR/k57RfZeiz3ubps15nqjMd6Kqy3alrMp0qa3Jc62uyXKyr8lxt6/IcbyvwnO9rr50&#10;va++dL2vvnS9r750va++dL2vvnS9r750va++dL2vvnS9r/+TEgH/lycK/5g7HP+VSzD/kVlE/5Fg&#10;VfqQZmTwj21z6I13gOGMgIvbiIeU1YWNnNKCkaHPf5amzH2Zqct7nazJeaGuyHelsMd2qbHGda2y&#10;xnSys8ZzubPCdbqzvHW6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s7h2urO4drqzuHa6s/+UEQH/&#10;mCcK/5k7HP+WSzD/kllE/5JeVfqSZGXwkWp0549zgeCOfYzZi4WW1IiLntCFkKTNgpSpyn+Yrch9&#10;nLDHe6CyxnmktMV4qLXEdq62xHW0tsF2t7a8d7e2t3e3trN4t7azeLe2s3i3trN4t7azeLe2s3i3&#10;trN4t7azeLe2s3i3tv+VEQH/mScK/5k7HP+XSjD/k1hE/5RcVfqUYWXwk2d055Fwgt+Peo7YjYOY&#10;0ouKoM6Hj6fLhJOsyIGXsMZ/m7PEfZ+1w3ukt8J5qbnCd6+5wna1ubx4tri4eLa4s3i2t7B5t7ew&#10;ebe3sHm3t7B5t7ewebe3sHm3t7B5t7ewebe3sHm3t/+WEQH/micK/5o7HP+XSjH/lFVE/5ZZVfqW&#10;XmXwlWR055Nsgt6Rdo7Yj3+Z0Y2Ios2KjqnJh5KuxoSWs8SBmrbCfp+5wnukusF5qrrBd7G6vXi1&#10;urd4tbmzebW5r3m2uKx6tresera3rHq2t6x6tresera3rHq2t6x6tresera3rHq2t/+XEQH/myYK&#10;/5s7HP+YSTH/llNE/5hXVfqYW2Xwl2F055Zogt6Tco/WkXua0I+Eo8uNjKvHipGxxIaVtsODmbjB&#10;f566wXuku8B5q7y/d7O8uHizu7J5tLuuebW6q3q1uah7trioe7a4qHu2uKh7trioe7a4qHu2uKh7&#10;trioe7a4qHu2uP+XEQH/myYK/5w6HP+YSTH/mFFE/5pUVPqbWGTwml1055hjgt6WbY/Wk3ea0JGA&#10;pMqPiazGjY+zw4mUt8KEmLrAf568v3ulvr95rr65eLK+snmyva16s7ype7S6pnu1uaR8trikfLa4&#10;pHy2uKR8trikfLa4pHy2uKR8trikfLa4pHy2uP+YEQH/nCYK/5w5HP+ZSDH/mU9E/5xSVPudVWPx&#10;nVpz55tfgd6ZaY/WlnKaz5N8pcqRha3FkI20w4uSuMGFlru/gJ2+vXulwbt5r8GyerDArHuxvqh7&#10;s72lfLS7on21uaB9trigfba4oH22uKB9trigfba4oH22uKB9trigfba4oH22uP+ZEQH/nSYK/505&#10;HP+ZRzH/m01D/55PU/ufUmPxoFZy6J9bgN+dZI7Xmm2a0Jd3pMqUga3Fkoq1wo6Qub+Hlb29gJzB&#10;u3unxLN6rcSre6/Cpnyxv6N9sr2gfrS7nn+1uZx/tricf7a4nH+2uJx/tricf7a4nH+2uJx/tric&#10;f7a4nH+2uP+ZEQH/niYK/504HP+aRzH/nEtC/6BNUvyiUGLyo1Nx6aNXf+ChXozYnmeY0Jtxo8qY&#10;e63FlYW0wpKNur6Kkr+6gZvFt3ypyat8q8ekfa7DoH6wwJ1/sr2bgLO7mYG1upiBtriYgba4mIG2&#10;uJiBtriYgba4mIG2uJiBtriYgba4mIG2uP+aEQH/niYK/544HP+aRjL/nklC/6JKUf2kTWDzplBv&#10;6qdUfeGmWIrapGKW0qFrocuddavGmoCzwpiKuryOj8K2g5nLrH2mzqJ/qsmdgK3EmoGwwJiCsr6X&#10;g7O8lYO1upSDtriUg7a4lIO2uJSDtriUg7a4lIO2uJSDtriUg7a4lIO2uP+aEQH/nyYK/543HP+b&#10;RjL/n0dB/6RIUP6nSl/0qUxt66tQe+OsVIfcq1yT1Kllnc6mb6fIo3qww5+EuLuWi8SwjJnOoIOk&#10;0ZmEqcqWha3FlIWvwZOFsb6ShbO8kYW0upGFtbmRhbW5kYW1uZGFtbmRhbW5kYW1uZGFtbmRhbW5&#10;kYW1uf+bEQH/nyYK/583HP+bRTL/oUVA/6ZGT/+qR132rUlr7bBMeOazT4PftFWO2bVfl9O1aaDO&#10;tXanwat8trCfhcShlZLOlI6j0pCLqMuPiqzGjoqvwo6Jsb+OibK9joi0u46ItbmOiLW5joi1uY6I&#10;tbmOiLW5joi1uY6ItbmOiLW5joi1uf+bEQH/oCYK/582HP+cRDH/o0M//6hDTv+tRFv4sUVo8LZI&#10;dOm7TH7jwFGH38ZbjtbIa5TGvXGmtbN4taWogcOUn43NiZyi0oeUp8yIkavHiY+uw4mOsMCJjbK+&#10;ioyzvIqLtLqKi7S6iou0uoqLtLqKi7S6iou0uoqLtLqKi7S6iou0uv+cEAH/oSYK/6A2HP+eQjH/&#10;pUA+/6tATP+xQFn6t0Fk871Eb+7FSXflzlJ83dZif8zOaJK8xW6kq7t2tJqxf8GKqorLf6edz4Cf&#10;qMyCmavHg5WtxISTr8GFkbG/ho+zvYeOtLuHjrS7h460u4eOtLuHjrS7h460u4eOtLuHjrS7h460&#10;u/+dEAH/oiYK/6A1HP+gPzD/pz09/648Sv+1PFX6vT1g8MZCZ+bRSmze3k52zdpXh77QYpauxW6l&#10;obx5spW0g72GrYjGe6qUynirqMl7oqvHfpytxICZr8KBlrDAgpSyvoOSs7yDkrO8g5KzvIOSs7yD&#10;krO8g5KzvIOSs7yDkrO8g5KzvP+eEAH/oiYK/6E0HP+iPC7/qjo7/7I4R/y7N1HyxTpY5tFBXNve&#10;QmnN4kZ8vtdRjK7MX5uhw22omLx5spG1hLuFsYnCfK6RxXiun8V1razFeKWuxHqgr8J8nLDAfpmx&#10;vn+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvX+Wsr1/lrK9f5ayvf+eEAH/oyUJ/6I0HP+lOS3/rjU4&#10;/7gzQvTDM0rn0DhO2d45WsvmPW6+4EKArtRQkKHLX52Yw22okb15sYu4g7iDtIi9fbGQwXmxmsF1&#10;saXBcq+vwnWor8F3o7DAeZ+xv3ucsr17nLK9e5yyvXucsr17nLK9e5yyvXucsr17nLK9e5yyvf+g&#10;EAH/pCQJ/6MyHP+oNCv/sy80+b8tPOnNL0DZ3i9Kyuc0X73qOnOv3kGDodNRkZfLYJ2QxG6mjL96&#10;rYa7gbN/uIe4eraNu3e1lbx1tZ+8crSovW6zsr5xrLK+dKeyvnajsr12o7K9dqOyvXajsr12o7K9&#10;dqOyvXajsr12o7K9dqOyvf+hEAH/pSMJ/6QxHP+tLif/uSkv7sgmM9rcJjfK5yxPvfIyY6/oOXWh&#10;3UKEltRTkI/NYpqKx3CihsN6qIC/gK17vYWxdruLtHO5krVxuZq2cLmjtW25q7ZquLS4a7K2uG6s&#10;trhurLa4bqy2uG6strhurLa4bqy2uG6strhurLa4bqy2uP+jEAH/pyIJ/6UvG/+zJyL0wiEm3dgd&#10;JMvnIzy98ipTr/MyZqHnO3aV3kaDjdZWjYfQZJaEy3Gcf8h4oXrFfqV2woOpcsGJq2+/j61sv5au&#10;a76drmq/pq5ov66uZb24sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sGW5u7BlubuwZbm7sP+lEAH/&#10;qCAI/6wmF/y7HRrj0RMZzOUZKb3yIkGv/SpVofM0ZpbpP3SM4Ut/hdtZiIDVZo980W+Ud852mXPL&#10;fJxwyYGfbciHoWrHjKNoxpKkZsWZpWTFoKVkxailY8aypGDEu6ZgxLumYMS7pmDEu6ZgxLumYMS7&#10;pmDEu6ZgxLumYMS7pv+oEAD/qh4I/7MdEezJDg/O4w4VvvIYLa/+IkOh/y1VlvQ5ZIzsRW+E5VF5&#10;fuBcgHncZ4Z02W6KcNZ0jmzTeZFp0n+TZ9CElWTPipdizo+YYM2VmV/NnJpezaKbXc2rm1zNtJpc&#10;zbSaXM20mlzNtJpczbSaXM20mlzNtJpczbSaXM20mv+rDwD/rRoH8sANCM7TCga+8A4ar/4ZMKH/&#10;JEOV/zJSi/g/XoPxS2h97FZwd+hfdnHkZXps4Wx+ad9ygWbdeIRj3H2GYduCiF/ah4ld2YyLW9iS&#10;jFnXmI1Y1p6NV9aljlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjlbVrI5W1ayOVtWsjv+vDQD/tw4D&#10;zckIAb7YCQmu/RAcof8cL5X/KT+L/zdMgv5FVnz5UF519FlkbvFfaWjuZG1k62pwYepwc1/odXVd&#10;53p3W+Z/eFnlhHlY5Il7VuOOfFXik31U4ph+UuGeflHhpX9R4aV/UeGlf1HhpX9R4aV/UeGlf1Hh&#10;pX9R4aV/UeGlf/G0CADOwAYAvc4HAa7gBwug/xIclP8gK4r/LziB/z1Dev9JS3P/UlFs/ldXZftd&#10;W2H5Y15e92hgW/VtYlj0cmRW83dmVfJ7Z1PxgGhR8IRpUPCJak/vjmtO7pNsTO6ZbUvtn25L7Z9u&#10;S+2fbkvtn25L7Z9uS+2fbkvtn25L7Z9uS+2fbtG5AwC8xQUArdYDAZ/4CwuT/xYYif8kJID/NC95&#10;/0E3cP9IPmj/T0Ni/1VHXf9aS1n/YE1W/2VQU/9qUVH/blNP/3JUTv92VUz+e1ZL/X9XSf2EWEj8&#10;iFlH+41aRvuTW0X6mFxF+phcRfqYXEX6mFxF+phcRfqYXEX6mFxF+phcRfqYXL29AwCtzQEAnt8A&#10;AZL/DQiH/xkSfv8pG3X/NSNs/zwqZP9DL17/SjRY/1A3VP9WOlH/WzxO/2A+S/9kQEr/aEFI/2xC&#10;Rv9wQ0X/dERE/3hFQv99RkH/gUdA/4ZIP/+MST3/kUo9/5FKPf+RSj3/kUo9/5FKPf+RSj3/kUo9&#10;/5FKPf+RSq7FAACe1wAAj/UAAYb/DwR8/xsLcf8kEWf/LBdf/zUcWf89IVT/RSZP/0spTP9SLEj/&#10;Vy9G/10wRP9hMkL/ZjNA/2o1P/9uNj3/czc8/3c4O/98OTr/gTo4/4Y6N/+MOzb/kjw2/5I8Nv+S&#10;PDb/kjw2/5I8Nv+SPDb/kjw2/5I8Nv+SPP+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c&#10;+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLc&#10;ZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+DEwH/hCIG/4U1FP+D&#10;RiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLkcJqF426eiOFsoovga6eN32mr&#10;jt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o0pHOaNKRzmjSkc5o0pHOaNKR&#10;zmjSkf+DEwH/hCIG/4U1FP+DRiT/f1U0/4FeQv+BZlD/f25c+Xx3ZvN6gG/ud4h36nWPfedylYLk&#10;cJqF426eiOFsoovga6eN32mrjt5or5DdZ7SR3Wa6kdxlwZLcZcmS22XQktJn0pHOaNKRzmjSkc5o&#10;0pHOaNKRzmjSkc5o0pHOaNKRzmjSkf+EEwH/hSIG/4Y1FP+ERiT/gFU0/4RdQ/+FZVD/g21d+IB1&#10;aPJ9fnHseoZ56HeNf+V1k4XicpiJ4HCdjN9uoo7dbKaQ3Gurkttpr5TaaLWV2me7ldpmw5baZsyW&#10;02jPlsxpz5XIas+WyGrPlshqz5bIas+WyGrPlshqz5bIas+WyGrPlv+FEgH/hyIG/4c1FP+FRiT/&#10;hFQ1/4hcQ/+IZFH+h2te94NyafGAfHPrfYV753qMguN3kofgdJeM3nKcj9xwoZLbbqaU2Wyqltlq&#10;sJjYabaZ12i9mddoxprTaMyazGrMmcZrzJrCbMyawmzMmsJszJrCbMyawmzMmsJszJrCbMyawmzM&#10;mv+GEgH/iCEG/4g1FP+GRiX/h1M1/4tbQ/+MYlH+impe9odxavCEenTqgIN95X2KhOJ6kIredpaP&#10;3HSbktpxoJXYb6WY1m2rmtVrsJvVarec1Gm/ndRpyZ3Ma8qdxmzJncBtyZ29bsmdvW7Jnb1uyZ29&#10;bsmdvW7Jnb1uyZ29bsmdvW7Jnf+HEgH/iSEG/4o1FP+IRiX/ilI1/45aQ/+PYVH+jmhe9otvau+H&#10;eHXphIF+5ICIhuB8j4zdeZSR2naaldhzn5nVcKWb1G6qntNtsZ/Sa7ig0mvCoc1sx6HGbsehwG7H&#10;obtvx6G4cMehuHDHobhwx6G4cMehuHDHobhwx6G4cMehuHDHof+IEQH/iiEG/4s1FP+JRiX/jVE1&#10;/5JYQ/+SXlH+kGVe9o5sa++LdXboh36A44SGiN5/jY/be5OU2HiZmdV1npzTcqSf0XCqotBusqPQ&#10;bbqkzmzEpcZvxKS/cMSlunHEpbVxxKWycsSksnLEpLJyxKSycsSksnLEpLJyxKSycsSksnLEpP+J&#10;EQH/iyEG/4w0FP+KRiX/kE80/5RWQ/+UW1H+k2Fe9pFoa+6OcHboi3uA4oeDid2DipHZfpGX1XqX&#10;nNN3naDQdKSjz3Gqps5vs6fNbr2ox3DCqL5xwam4csGptHPBqa90wqitdMKnrXTCp610wqetdMKn&#10;rXTCp610wqetdMKnrXTCp/+KEQH/jCEG/400FP+LRib/k040/5ZTQv+XWFD+ll5e9pRkau6SbHbn&#10;j3aB4YyAityHiJLYgo+Z032Vn9B5nKPOdaOnzHKrqstwtKvIcL+sv3O+rLd0vq2ydb6srna/rKp2&#10;v6uod8CqqHfAqqh3wKqod8CqqHfAqqh3wKqod8CqqHfAqv+LEQH/jSAG/440FP+NRSb/lk0z/5lQ&#10;Qf+aVU//mlpd95hgae+VaHXoknCA4Y97ityLhJPWhoya0oCToc57mqbMd6KqynSrrshyuK/AdLyv&#10;t3W8sLB2vLCrd7yvqHi9r6V5vq2jeb6to3m+raN5vq2jeb6to3m+raN5vq2jeb6to3m+rf+LEAH/&#10;jiAG/480FP+PRCX/mEoz/5tNQP+dUU7/nVdb+JxcaPCaY3Tol2p/4pN1ityPgJPWiomb0YSQo81+&#10;mKnJeaKux3WtscR0urO3drmzr3i5s6p5urOmerqyo3u7saB7vLCffL2un3y9rp98va6ffL2un3y9&#10;rp98va6ffL2un3y9rv+MEAH/jyAG/5A0FP+SQyX/mkgy/51KP/+fTk3/oFNa+aBYZvGfX3LqnGV9&#10;45hviNyTepLWj4Sb0IiNo8uBlqvHe6GxxXawtbp3t7avebe2qHq4tqN8uLT/4v/iSUNDX1BST0ZJ&#10;TEUABQmgfLmznn26spx+u7Gbfrywm368sJt+vLCbfrywm368sJt+vLCbfrywm368sP+NEAH/jyAG&#10;/5E0FP+UQyT/m0Yx/6BIPv+iS0v/pFBY+qRVZPOkWnDromF75J9phd6ac5DXlX6Z0I6Io8qFk6zE&#10;faC0vXiwua95tbmme7a4oX23tp1+uLWbf7m0mX+6s5iAurKXgLuxl4C7sZeAu7GXgLuxl4C7sZeA&#10;u7GXgLuxl4C7sf+NEAH/kCAG/5E0FP+XQiT/nUMw/6JFPf+lSEn/qExV/KlRYfWqV2zuqV1356hj&#10;geGkbYvWnnmWy5WDosCLjq22g5q2rn6qu6R8s7yefrW6moC3t5iBuLWWgbm0lYK6s5SCurKTgrux&#10;k4K7sZOCu7GTgruxk4K7sZOCu7GTgruxk4K7sf+OEAH/kSAG/5I0FP+ZQSP/n0Ev/6RCO/+oRUf/&#10;rElT/q5OXvWwU2jsslpy5LNhe9uvboTMpnaUwJx+orSSiK6pipS3oIWkvZmCsb6Vg7S7k4S2uJKE&#10;uLaRhLm0kIS5s5CEurKQhLqykIS6spCEurKQhLqykIS6spCEurKQhLqykIS6sv+PDwH/kiAG/5M0&#10;FP+aPyL/oT8u/6dAOv+sQkX/sEZQ+bNLWvC3UmPou1lr371kctG2bILErHOTtqN6oaqZg66ekpC3&#10;lI2fvo6Lsb+MibO8jIm1uYyIt7aMiLi1jIe5tIyHurOMh7qyjIe6soyHurKMh7qyjIe6soyHurKM&#10;h7qyjIe6sv+PDwH/kh8G/5Q0FP+cPSH/ozwt/6o9OP+vQEL/tERM9bpJVey/UVzkxlph2MVib8m8&#10;aYG7snCSrap3oKChgK2Tm4u3iZabvYOVr7+EkbO8ho61uYeNtreHjLe2iIu4tYmKubSJirqyiYq6&#10;somKurKJirqyiYq6somKurKJirqyiYq6sv+QDwH/kx8G/5U0Ff+eOyD/pTkr/6w6Nf+zPT/7ukJH&#10;8cFITujJUVLf0VtZz8pgbcHCZ4CyuW2QpLF0n5eqfauKpIi1f6CXu3ifrL58mrO8f5W0uoGStriD&#10;kLe3hI+4tYSNubOFjbqyhY26soWNurKFjbqyhY26soWNurKFjbqyhY26sv+RDgH/lB8G/5YzFf+g&#10;OB//qDYp/7A4Mv+4Ojv2wD9B7MpHRePWVEXW2VdYx9Bea7jIZH6qwWuOnLpynI60eqiAroWydquU&#10;uG+rqbpypbW6d521uXqZtrd9lre2fpO5tH+RurKAkLuxgJC7sYCQu7GAkLuxgJC7sYCQu7GAkLux&#10;gJC7sf+SDgH/lR8G/5czFf+iNR7/qzMn/7Q0L/m+NjXtyT044tZIONngTUXN31ZWv9hcabDQYnuh&#10;yWiLk8NvmYW+d6R4uoOtbriTs2i4qLZpsri2b6e3tnOhuLV2nLm0eJm6s3qWu7F7lbywe5W8sHuV&#10;vLB7lbywe5W8sHuVvLB7lbywe5W8sP+TDgH/lh8F/5kzFP+lMBz/rzAj/bovKfDGMi3j1Dss1uBA&#10;OsvlSEzA4U5cs91WbKXYXXqY0mWIis5tlH3Jdp9zxIOnbMCRrGe+oa9lvravZrS7sWuru7Fupbux&#10;caC8sHOdva90mr2udJq9rnSava50mr2udJq9rnSava50mr2udJq9rv+UDgH/mB4F/50xEv+pLRn/&#10;tCoe9cIpIuTRLSHV4DMsyeg8P77oQ1Gx5UlhpOJPcJffVn2K2mCIgNNrknjNd5pwyIKhasWOpWbD&#10;m6hlw6ynYcK9qmO4v6tmsL+saaq/rGylv6ttosCqbaLAqm2iwKptosCqbaLAqm2iwKptosCqbaLA&#10;qv+VDQD/mh4F/6IsEP+tKBX7uyMY6M0gF9XfJR3I6DAxvO85RLDsQFWj6kZkl+hNcYvjVX2B3GGG&#10;edVsjnLRd5VszYGaZ8qLnmTIlqBhyKOhYMizoV3Hw6NfvsSlYbbDpWSww6VlrMOlZazDpWWsw6Vl&#10;rMOlZazDpWWsw6VlrMOlZazDpf+XDQD/nB4F/6YmDf+0IA/vxhcP1t0WDsjpIyK78y42r/Q2SKLy&#10;PliX8UZli+tPcIHlWHp632SCc9ptiG3Wdo1o03+SZNCIlWDPkphezp2ZXM2pmlvOuZlZzciaWsXK&#10;nFy9yZ1euMmeXrjJnl64yZ5euMmeXrjJnl64yZ5euMmeXrjJnv+aDAD/nx0F/6wfCPi+EwjY1gsE&#10;yOgVE7r0Iieu+i05ovo2Spb6P1iL9Uhjgu5SbXroXHVy5GR7beBtgGjddYVk2n6IYNiGi13Wj41a&#10;1ZiPWNSikFfUrpFW1LyQVtTNkFbN0ZJXyNGTV8jRk1fI0ZNXyNGTV8jRk1fI0ZNXyNGTV8jRk/+c&#10;CwD/ox0E/7USA9TJCgLI2gsGufQWF6z/Iyqh/y47lf84SYv/QlWC+ExfevJWZ3PuXm1r6mRyZuds&#10;d2LkdHpf4nx9XOGDf1rfi4JX3pODVd2chVTcpYZS3K+GUty7hlHczIVS2tqFUtrahVLa2oVS2tqF&#10;UtrahVLa2oVS2tqFUtrahf+gCgD/rRMB1MAIAMbOCAC54wsIq/8XGZ//JCqU/zA5iv86RYH/Rk96&#10;/VFYcvhYXmv1XmNl8mVoYO9sa13tcm5a63lwV+qAclXph3RT5492UeaWd1DmnnhO5ad5TeWvek3k&#10;u3pM5MV6TOTFekzkxXpM5MV6TOTFekzkxXpM5MV6TOTFev+kBwDYuAQAxMQGALfTBwGq8w0Lnv8a&#10;GpP/JyiJ/zM1gP8/P3n/Skdw/1FOaf9XU2L9XVde+2RbWvlqXlf3cGBU9nZiUvR8ZFDzg2VO8opn&#10;TPGRaEvwmGlK8J9qSe+na0jvsGxH7rdsR+63bEfut2xH7rdsR+63bEfut2xH7rdsR+63bN2vAADF&#10;vAQAtcoEAKjbBQKc/xALkf8dF4f/KiN+/zYtdv9BNm3/SDxm/09CYP9VRlv/W0pX/2FMU/9nT1H/&#10;bVFO/3JSTP94VEr/flVI/oRWR/2LWEX8kllE+5haQ/ufW0L6p1xB+qxcQfqsXEH6rFxB+qxcQfqs&#10;XEH6rFxB+qxcQfqsXMi2AQC1wQMAp9EBAJnrBQKP/xIJhf8gEnz/LBtz/zUjav89KmL/RDBc/0s0&#10;V/9SOFP/WDtP/149TP9jP0r/aEBH/21CRf9yQ0T/d0RC/31FQP+DRj//ikg9/5BJPP+XSTv/nko7&#10;/6NLO/+jSzv/o0s7/6NLO/+jSzv/o0s7/6NLO/+jS7a6AgCmygAAmNwAAIz/CAGD/xQFeP8eDG7/&#10;JhJl/y8ZXf83Hlf/PyJS/0YmTf9MKEr/UitG/1gtRP9dLkL/YS9A/2YxPv9rMjz/cDM6/3U0Of96&#10;NTf/gDY2/4Y3Nf+MODP/lDgz/5g5M/+YOTP/mDkz/5g5M/+YOTP/mDkz/5g5M/+YOafDAACX1AAA&#10;iOQAAID/CgFy/w4CZ/8TBV//HQlX/yYNUf8vEUz/NxVH/z4XQ/9FGUD/Sxs9/1AdO/9VHjn/WR83&#10;/14hNf9iIjT/ZyMy/2wkMf9yJS//dyYu/30nLf+EKCv/iykr/5EpK/+RKSv/kSkr/5EpK/+RKSv/&#10;kSkr/5EpK/+RKf92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//c2pJ/3B0U/9uflv8a4dh+WmP&#10;Z/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexcy3rrW9h65l3eet9e4XnYYON5&#10;1WDjedVg43nVYON51WDjedVg43nVYON51WDjef92FQL/cyAE/3IxDP9xQxn/cVAm/3VZM/91Yj//&#10;c2pJ/3B0U/9uflv8a4dh+WmPZ/Znlmv0ZZxu8mOhcfFipnPvYat17mCwdu5etXftXrt47F3Deexc&#10;y3rrW9h65l3eet9e4XnYYON51WDjedVg43nVYON51WDjedVg43nVYON51WDjef92FQL/cx8E/3Qx&#10;Df9yQhn/dE8n/3hYM/95YD//d2lK/3NxVP9xfFz7boZj92uOafRplG3yZ5tx8GWgdO9kpXbtYqp4&#10;7GGweetgtXvrX7x86l7EfepdzX3nXdl94V/efdpg4HzRYuF9z2Lhfc9i4X3PYuF9z2Lhfc9i4X3P&#10;YuF9z2Lhff93FQL/dB8E/3UxDf9zQhr/d00n/3tWNP98X0D/emdL/3dvVf5zel76cYNl9m6Ma/Nr&#10;k3DwaZlz7mefd+xlpXnrZKp76mKvfelhtX7oYL1/6F/FgOhe0IHiX9qA22HegNJi34DLY9+BymTf&#10;gcpk34HKZN+BymTfgcpk34HKZN+BymTfgf94FAL/dR8E/3YxDf90Qhr/ekwn/39VNP+AXUD/fmVM&#10;/3puVv52d1/5dIFm9XCKbfFtkXLua5h27GmeeetnpHzpZal+6GOvgOditoLmYb2D5mDHhOVf04Td&#10;YdqE02Pdg8xk3ITGZdyExWXchMVl3ITFZdyExWXchMVl3ITFZdyExWXchP95FAH/dh4D/3cwDf92&#10;Qhr/fksn/4JTNP+DXED/gmRM/39sVv16dGD4d39o83OIb/Bwj3TtbZZ56mudfOhoo3/nZqmC5WWv&#10;hORjtoXkYr+H42HJh+Bh1YfVZNqHzWXaiMdm2YjBZ9mIv2fZiL9n2Yi/Z9mIv2fZiL9n2Yi/Z9mI&#10;v2fZiP96FAH/eB4D/3kwDf94QRr/gUkn/4ZSM/+IWkD/h2JM/4NpV/x+cWH3e3tp8neFce5zjXfr&#10;cJR86G2bgOZqooPkaKiG42aviOJkt4rhY8GL4WLOi9hk1ovNZtaLxmfWjMBo1oy7adaMumnWjLpp&#10;1oy6adaMumnWjLpp1oy6adaMumnWjP97EwH/eR0D/3owDf98Pxr/hUgm/4pQM/+MWED/i19M/4hn&#10;V/yEbmH2f3hq8XuCcu13innpc5J+5m+Zg+RsoYfiaqiK4GevjN9luI7eZMSP22TSj85n04/GaNOQ&#10;v2rTkLpr05C1bNOQtGzTj7Rs04+0bNOPtGzTj7Rs04+0bNOPtGzTj/98EwH/eh0D/3swDf9/Phr/&#10;iUYm/49OMv+RVj//kF1L/45kVvyJa2H2hHNr8H9+c+x7h3rodpCB5HKXhuFun4rfa6eO3WiwkNxm&#10;u5LbZcqT0GjRk8Zq0JS+a9CUuGzQlLNt0JSvbtGTrm7Rk65u0ZOubtGTrm7Rk65u0ZOubtGTrm7R&#10;k/99EgH/exwD/3wvDf+DPBn/jUUl/5NNMf+VUz7/lFlK/5JgVf2PaGD2inBq8IR5dOt/g3zmeoyD&#10;4nWViN9xno3dbaeR22mxlNlnv5bUZ86Xx2vNmL1szZi2bs2YsG/NmKxwzpepcc6WqHHPlqhxz5ao&#10;cc+WqHHPlqhxz5aocc+WqHHPlv9+EgH/fBwD/34vDf+GOxn/kUMk/5ZLMP+YUDz/mFVI/5ZcVP2T&#10;Y1/3j2tp8Ip0c+uEf3zmfomE4XiSi91znJDabqaV2GqzmdZoxZvJa8ubvW7KnLRvypyuccqcqnLL&#10;m6Zzy5qjc8yZonTNmKJ0zZiidM2YonTNmKJ0zZiidM2YonTNmP9/EgH/fRsD/38vDf+JOhj/lEIj&#10;/5lHL/+bTDv/nFJG/5tYUv+ZX134lWZo8ZBucuuKeXvlg4SE4HyPjNx2mpPYb6aZ0mu1nc5qyJ++&#10;bsifs3HHoKxyx6CndMifo3XJnqB2yp2edsubnXbLmp12y5qddsuanXbLmp12y5qddsuanXbLmv+A&#10;EQH/fhsD/4AvDf+MOBj/l0Ai/5xELf+fSTn/oE5E/6BVT/yeW1r1nGJl7pdqb+iRdHnhin+D2YOK&#10;jM97lZXIdaCcw3Cuob5vv6OzcsWjqnTFo6R2xaOgd8ahnXjHoJt4yJ6ZecqdmHnKnJh5ypyYecqc&#10;mHnKnJh5ypyYecqcmHnKnP+AEQH/fxsD/4EvDf+PNxf/mj8h/59CLP+iRjf/pExC/6RSTPekWFfv&#10;o19h56Bma+CacXXVk3yBy4qFjcOCj5a7e5qetXanpLB0uKeodsKnoXjDpp15xKWaesWjmHvGopZ7&#10;x6CUe8melHzJnZR8yZ2UfMmdlHzJnZR8yZ2UfMmdlHzJnf+BEQH/gBsD/4IuDv+RNhb/nDwg/6FA&#10;Kv+lRDT/qEo/+qlQSfKqVlLqql1c4qlmZteib3LLmXiBwZCBjbiIipevgZWgqHyipqN6sqmeesGp&#10;mXzBqJZ9w6aUfsSkkn7Fo5F+x6GQfsifkH7JnpB+yZ6QfsmekH7JnpB+yZ6QfsmekH7Jnv+CEQH/&#10;gRsD/4QuDf+UNRb/njoe/6Q+KP+oQjL/rEc79q9NRO2xVE3ls1tV3LBlYc6obHHDn3SAuJZ8ja6P&#10;hpiliJGhnYOdp5eArauTgL+rkYHBqY+BwqeOgcOljYHFo42BxqKMgcifjIHIn4yByJ+MgcifjIHI&#10;n4yByJ+MgcifjIHIn/+CEQH/gRoD/4YtDf+WNBX/oDkd/6Y8Jv+rQC/7sEU48rRLP+m5U0bhvVxN&#10;07ZiYMataXC7pXF/sJ15jKWVgpebj42hk4qZp4yHqauIh7+siIfAqoiGwqiIhcOmiIXFpIiExqKI&#10;hMigiITIn4iEyJ+IhMifiITIn4iEyJ+IhMifiITIn/+DEAH/ghoD/4grDP+ZMhT/ojcb/6k5JP+v&#10;PSz3tUIz7btJOeXCUj7awlhMzLpgX7+yZ2+zq25+qKN2i52cfpeSl4mgiZKWp4KPpat+j7qsgI3A&#10;qoGLwqiCisOmg4nFpIOIxqKEh8ighIfIn4SHyJ+Eh8ifhIfIn4SHyJ+Eh8ifhIfIn/+EEAH/gxoD&#10;/4sqDP+cMRL/pTQa/6w2If6zOijzu0At6cNIMeHLUTfSx1ZLxcBeXbi4ZW6ssWx9oKpzipSke5WK&#10;n4aegJuSpXmYoqp0mLerd5XBqXqRwqd8j8OlfY3Fo36MxqF/isiff4rIn3+KyJ9/isiff4rIn3+K&#10;yJ9/isiff4rIn/+FEAH/hBoD/44oC/+fMRH/pzIX/7AzHfm5NiLuwj0m5s1HJtvTTDXLzFRJvsVc&#10;W7G+Y2ykuGp6mLJxh4yseZOBqIKcd6SPo3Cin6dsorSobp/Cp3KZw6Z1lcSkd5LGoniQx6F6jsif&#10;eo7JnnqOyZ56jsmeeo7JnnqOyZ56jsmeeo7Jnv+GEAH/hRkD/5EmCv+hLw//qy4V/7UvGfS/Mhzp&#10;yzoc39lEHdHaSjPE0lJHt8taWanGYWmcwGd4kLpuhIS2do95soCYb6+Nn2itnaNkrbKkZarFpGqi&#10;xaNtncaicJnHoXKWyJ90k8mddZPKnXWTyp11k8qddZPKnXWTyp11k8qddZPKnf+HDwH/hxkD/5Uk&#10;Cf+kKw3/rykR+rspE+zILBPe2DcQ0+FBHsnfSTC82lFEr9NYVqHNX2aUyGV0iMRsgHzAdIpxvX+T&#10;abuMmWK5nJ1eurGeXbjJnmKuyJ9mpsifaaHJnmudyp1umsubbpnLm26Zy5tumcubbpnLm26Zy5tu&#10;mcubbpnLm/+IDwH/iRkD/5ojB/+oJwr/tSIM8cQgDODVJAnR4TAUx+Y9JL3jRjSy4E5EptxWUpnX&#10;XWGM0mNvgM9renTMc4Rryn6LYsiMkVzInJVZyLGWV8jOllu7zZhessyZYavMmWSmzZlnos2YZ6DN&#10;l2egzZdnoM2XZ6DNl2egzZdnoM2XZ6DNl/+KDgH/ixgD/58hBf+uIAb4vRgG49ETBNDhHgnF6i4Z&#10;uuk6KbDnQzmk5EpImOJQVozgV2KA3V9sdttodWzacn1j2H6DXNiMiFfYnYtU17CNVNjNjFXL049X&#10;wNKRWrjRk1yy0ZNfrNGTYKrRk2Cq0ZNgqtGTYKrRk2Cq0ZNgqtGTYKrRk/+MDgH/jxYC/6UeA/+1&#10;FQPaygsC0OEOAsTrHg247ywdre43LqLsQD2X60hKjOlPVoHoVmB2515pbOdlcGTmcHde43x8WeCJ&#10;gFbel4NT3aaEUdy4hVHd1IRT0NqHVMbYiVa/14pYuNaLWbbWi1m21otZttaLWbbWi1m21otZttaL&#10;WbbWi/+ODQD/lxIB/60VAdm/CQDMzgkAw+sOBLb1HhGr9SwhofQ3MJbzQD6L80hKgfNQVHfzV11t&#10;811kZfBmal/tcG5a6npyVueFdlPlkXlR5J57T+OsfE3jvXxN49l8UNjgfFHO4H9Sxt6BU8TegVPE&#10;3oFTxN6BU8TegVPE3oFTxN6BU8Tegf+SDAD/oA0A27cGAMrDBwDA0gkAtfQQBqn7HxSf/CwjlPw3&#10;MYr8QT2B/UlHeP1RUG79V1dl+l5cYPZmYVv0b2VW8XhoU++Ca1DujG1O7JdvTOujcUrqsHJJ6sFy&#10;SOrYckvj5HJO2OZzTtXndE7V53RO1ed0TtXndE7V53RO1ed0TtXndP+WCgDerAIAy7oFAL3HBgCy&#10;2AgBp/8SCJz/IRaS/y4jif85L4D/Qjl3/0pCbf9QSWX/Vk5f/15TWv5lVlX8bVpS+nVcT/h+X0z3&#10;h2FK9ZFiSPScZEbzpmVF8rNmRPLBZ0Py1GdF7udnRuvoZ0br6GdG6+hnRuvoZ0br6GdG6+hnRuvo&#10;Z+6iAADNtAIAvL4EAK/NBACk3gcBmv8VCZD/JBWH/zAgfv87KnT/QjJr/0g5Y/9OP13/VUNY/11H&#10;U/9kSlD/a01N/3JPSv95UUf/glNF/4tUQ/6UVkH9nldA/ahYP/yzWT78v1o++9FaPfvbWj3721o9&#10;+9taPfvbWj3721o9+9taPfvbWtKtAAC9uAIArsUCAKHVAgCW9wsCjf8YCIT/JhF8/zEacf84Imj/&#10;Pilg/0UvWv9MM1T/UzdQ/1o6TP9gPEn/Zj5G/21ARP90QkH/e0M//4NFPf+MRjv/lUc6/55JOf+n&#10;Sjj/sUo3/75LN//CSzf/wks3/8JLN//CSzf/wks3/8JLN//CS7+zAACuvgAAoM0AAJLeAACJ/w0B&#10;gf8aBXf/Iwxt/yoTZP8xGVz/OB5V/0AiUP9IJkz/TylI/1UrRP9bLUL/YS8//2cxPf9tMjv/czM5&#10;/3o1N/+CNjX/izcz/5Q4Mv+cOTH/pDow/687MP+yOzD/sjsw/7I7MP+yOzD/sjsw/7I7MP+yO7C4&#10;AACgxwAAkdgAAITvAAB8/w0Bb/8RA2b/GQZe/yEKVv8pD1D/MhNL/zoWRv9BGUL/SBs//04dPP9T&#10;Hjn/WSA3/14hNf9kIjP/aSMx/3AkL/93JS3/fiYs/4cnKv+PKCn/lyko/6AqKP+jKij/oyoo/6Mq&#10;KP+jKij/oyoo/6MqKP+jKqHCAACR0QAAguEAAHj/AABs/wgBYP8NAlf/EQNP/xgFSP8gBkP/KQg/&#10;/zEKO/84DDj/Pg41/0QPMv9JEDD/ThEu/1MSLP9YEyr/XRQp/2MVJ/9pFiX/bxck/3cXIv9+GCH/&#10;hRkf/48aH/+RGh//kRof/5EaH/+RGh//kRof/5EaH/+RGv9oGQL/ZCME/18vBv9eQBD/Y0sa/2dU&#10;Jf9oXS//Zmc5/2RyQf9ifUj/YIdO/12QUv9bmFb/Wp5Z/1ikW/9Xql3+VrBf/VW1YPxUvGH8VMRi&#10;+1PNY/lS3GP2UuZj8VPqY+xU7WPmVu9i4FfwY+BX8GPgV/Bj4FfwY+BX8GPgV/Bj4FfwY/9pGAL/&#10;ZSME/2AuBv9fQBD/Zkka/2pTJf9rXDD/aWU6/2dwQv9ke0n/YoVP/1+OVP9dllj/W51b/1qjXf1Y&#10;qV/8V69h+1a1YvpVvGT6VcRl+VTOZfdT3WbzU+Zm7lXqZudW7WXhWO5l21nvZttZ72bbWe9m21nv&#10;ZttZ72bbWe9m21nvZv9qGAL/ZiIE/2EuB/9gPxD/aUgb/21RJv9uWzD/bGQ6/2luQ/9neUv/ZINR&#10;/2GMVv9flVr/XZxd/VuiYPtaqWL6Wa9k+Vi1ZflXvGf4VsVo91XPaPVU4GnwVeZp6VfqaOJZ7Gjb&#10;Wu1p01vuadNb7mnTW+5p01vuadNb7mnTW+5p01vuaf9qGAL/ZyIE/2IuB/9jPhD/bEYb/3FQJv9y&#10;WTH/cGI7/2xrRP9pdkz/Z4FS/2SLWP9hk1z9X5tg+12hYvpbqGX5Wq5n+Fm1aPdYvGn2V8Zq9VbR&#10;a/JV4WzsV+ds5Fnpa9xb62vUXOxszV3tbM1d7WzNXe1szV3tbM1d7WzNXe1szV3tbP9rFwL/aCED&#10;/2MtB/9nPBD/cEUb/3ROJv92VzH/dGA7/3BpRf9tc03/an5U/2aIWv5jkV77YZli+V+gZfhdp2j2&#10;XK1q9Vq0bPRZvW30WMdu8lfUb+5X4m/mWeZv3VzpbtNd6m/NXutwx1/rcMdf63DHX+twx1/rcMdf&#10;63DHX+twx1/rcP9sFwL/aSED/2UtB/9rOhD/dEMb/3lMJv96VTH/eV08/3VmRf9wcE7/bXtW/2qF&#10;XPxmj2H6ZJdl92GfaPZfpmv0Xa1t81y0b/JavXHxWcly71jac+ha43PeXeZy017oc8tf6HTGYOh0&#10;wWHodMFh6HTBYeh0wWHodMFh6HTBYeh0wWHodP9tFgL/aiAD/2YtB/9vOBD/eEEa/31KJf9/UjH/&#10;fls8/3tjRv92bE//cXdX/m2CXvtqjGP4ZpVo9WSdbPNhpG/yX6xx8F20c+9cv3XuW8t26lvdd+Bd&#10;43bTYOV3ymHleMRi5Xi+Y+V4umTleLpk5Xi6ZOV4umTleLpk5Xi6ZOV4umTleP9uFgL/ayAD/2gs&#10;B/9zNhD/fT8a/4JHJf+EUDD/hFg7/4FgRf98aU//dnJX/nF9X/ltiGX2apJq82abb/Fjo3LvYat1&#10;7V+1eOxdwXnsXNB6413fe9Rh4nvKYuJ8wmThfbxl4X23ZuJ8s2fifLNn4nyzZ+J8s2fifLNn4nyz&#10;Z+J8s2fifP9wFQH/bB8D/2ksB/93NA//gTwZ/4dFJP+KTS//iVU6/4ddRf+CZU//fG5Y/XZ4YPhy&#10;hGf1bY5t8WmYcu9moXbsY6t562C2fOlexH7nXth/2GHffspj34DBZd6BuWfegbRo3oGwad+ArGnf&#10;f6xp33+sad9/rGnff6xp33+sad9/rGnff/9xFQH/bR8D/2srB/97Mg//hjoY/4xDIv+PSy3/j1M4&#10;/41aQ/+JYk3/g2lX/XxyYPh2f2f0cYpu8GyVdO1on3nqZKp96GG3gOZfyILdYduDzGTchMBm3IW4&#10;aNuFsWrbha1r3ISpbN2DpmzdgqZs3YKmbN2CpmzdgqZs3YKmbN2Cpmzdgv9yFAH/bx4D/28pB/9/&#10;MA7/ijgX/5FBIf+USiz/lVE2/5NYQf+QYEv7i2dV9YRvX/B9emfrd4Vv53KQduNtm3zeaKaB2mWz&#10;hNVjxIbPZNqHwWfZiLdp2Imva9iJqm3ZiKZu2oejbtqGoG/bhaBv24Wgb9uFoG/bhaBv24Wgb9uF&#10;oG/bhf9yFAH/cB4D/3IoB/+CLg3/jjYW/5VAH/+ZSCn/mU80/5hVPvqWXEn0kmRT7YxrXeeFdmbh&#10;f4Fv23iMd9Nyln7NbaGEyWqticVou4vBaNCMtmvVja5t1Y2nb9aMo3DWi59x2IqdcdmJm3Lah5ty&#10;2oebctqHm3Lah5ty2oebctqHm3Lah/9zFAH/cB0D/3UmBv+GLA3/kTYV/5lAHf+cRif/nUwx/J1S&#10;O/ScWUXtmWBP5pRoWd+Oc2PVhn1uzX+HeMZ4kYDAc5uHu2+njLZttI+zbMiRrG7SkaVw05CgctSP&#10;nHPVjZl01oyXdNiKlnXZiZZ12YmWddmJlnXZiZZ12YmWddmJlnXZif90EwH/cR0D/3gkBv+JKwz/&#10;lTUT/5w+G/+gQyT/okku96NQN++iVkHnoV1K351nVNSVb2LLjXhuw4WCebt/jIK1eZaJr3Whjqpy&#10;r5KmccGUoXPQlJx00ZKYdtKRlnfTj5R31Y2Sd9aMkXjYipF42IqReNiKkXjYipF42IqReNiKkXjY&#10;iv91EwH/chwD/3sjBv+MKQv/mDQS/588Gf+jQSL7pkYq8qhNM+qpVDziqVtE16NjU8yabGLCk3Vu&#10;uot+ebKFh4Oqf5GKpHuckJ54qpSadruWl3fPlpR50JSRetGSj3rTkI561I+NetWNjHrXi4x614uM&#10;eteLjHrXi4x614uMeteLjHrXi/91EwH/cxwD/30hBf+OKQr/mzQQ/6I5F/+mPh/3qkQm7q5KLuWx&#10;UjXcr1lBz6hhUsWgaWG7mHJusZF6eamLg4OhhY2LmoGYkZR+pZaQfLaYjX3Nl4x+z5WKftCTin7S&#10;kYl+04+JfdWNiH3Wi4h91ouIfdaLiH3Wi4h91ouIfdaLiH3Wi/92EgH/dBwD/4AgBf+RKAn/njMP&#10;/6Q3Ff6qOxvzr0Ei6rRIKOK5UC7UtFZAya1fUb6lZ2C0nm9tqpd3eKGRgIKZjIqLkYeVkYuEopaG&#10;g7KZg4TLmISDzpaEg9CUhILSkoSB05CEgdSOhIDWjISA1oyEgNaMhIDWjISA1oyEgNaMhIDWjP93&#10;EgH/dBsD/4IeBP+UJwj/oDIN/6c0E/quOBjvtT0c5rxGIdy/TCzOuVQ/w7FdULeqZV+tpGxso510&#10;d5mYfIGRk4aKiY+SkYKMn5Z9iq+YeovHmHyJzpZ9iNCUfobSkn+F05B/hNSOgIPWjICD1oyAg9aM&#10;gIPWjICD1oyAg9aMgIPWjP94EgH/dRsD/4UcBP+XJgf/oy8L/6swEPWzNBTruzoX4sREGNXESCvI&#10;vVM9vLZbTrGwY12mqmpqnKRxdpKfeoCJmoOJgZaOkHmTnJV0kqyXcZLDmHORz5Z2jtCUeIvSkXmK&#10;05B6iNWOe4fWjHuH1ox7h9aMe4fWjHuH1ox7h9aMe4fWjP94EgH/dhsD/4gbA/+aJQb/pisJ/q8s&#10;DPG5Lw7mwzYP3c08Fs7IRynCwlE7trxZTKq2YVufsGholatvdIumd36BooCGeZ+LjXGcmZJsm6mV&#10;aZu/lmuZ0JRulNGScZHSkXOP1I91jdWNdovWi3aL1ot2i9aLdovWi3aL1ot2i9aLdovWi/95EQH/&#10;eBoC/4wZA/+eIwT/qiYG+LQlCOvAKAjhzTAH1NI3FMjNRSe7yE85r8JXSqO9X1iYuGZljbNtcYOv&#10;dXt6q36DcaiJimqmlo9lpaeSYqa9kmOj0pFnndOQapjUj22V1Y1uktaMcJDYinCQ2IpwkNiKcJDY&#10;inCQ2IpwkNiKcJDYiv97EQH/fBcC/5AXAv+iIQP/riAE8rsdBOXKHgPa2yQDzNk1EsDTQyS0zk02&#10;qMlVR5zEXVWRwGRihrxrbXu4c3ZytXx+arOHhWOxlYpesKWMW7G8jVuv1Y1fp9WNY6HWjGac14to&#10;mdiKapbZiGqW2YhqltmIapbZiGqW2YhqltmIapbZiP98EAH/gRQC/5UVAf+nHQL8tRYC68YQAdrb&#10;DwDN4CUEw982D7jbQSGs1UszoNFTQ5TNWlGJyWJdfsZpZ3TDcXBrwXt4ZL+Gfl2+lIJYvaWFVr67&#10;hlW924ZYs9qHXKvah1+m2odhoduGY53bhWOd24VjnduFY53bhWOd24VjnduFY53bhf9+EAH/hxEB&#10;/5oRAP+tFADavgoA0c0KAMvkEAHB5CUHt+M1E63hQCGj3kkvl9tSPovXWUuA1GBXdtFoYW3PcGll&#10;zXpwXsyGdVjMlXlUzKZ7Uc28fFDM4nxTweB/VbffgFix3oFaq96BXKbfgVym34Fcpt+BXKbfgVym&#10;34Fcpt+BXKbfgf+ADwH/jg4B/6INANu1CADOwQgAxtAJAL7pEgK06SUKqugzF6DmPiWW5Ucyi+NO&#10;P4DhVUl24F1Tbd5mW2Xdb2Fe3XpnWNyGa1PclW9Q3aZxTd67ck3f4XFO0ed0UMbmd1K+5HhTuOR5&#10;VbLjelWy43pVsuN6VbLjelWy43pVsuN6VbLjev+DDgH/lgsA3asEAM24BgDCxAYAutQJALHvFAOn&#10;7iUNnu4zGpTtPSeK7EYzgOtOPnbrVUds6ltOZOpjVV3qbVpY6ndeU+qDYk7qkWVK66FnR+yzaUbt&#10;0GlI5uhpS9nrakzP7G1Ox+tvT8DqcE/A6nBPwOpwT8DqcE/A6nBPwOpwT8DqcP+JCwDpoAEA0LEE&#10;AMG8BQC3yQYArtoJAKT1FwWb9ScQkvU0HIj2Pid/9kcydvZOO2z2VEJk9lpIXfZiTVf2a1FS9nVV&#10;TfeAWEj4jVpF+JtcQvirXkH3vl9A999gQ+7sYEfj8V9I2/FhSdLyY0nS8mNJ0vJjSdLyY0nS8mNJ&#10;0vJjSdLyY/6VAADUqQAAwrUDALXBAwCqzwUAoOcLAZj9GgaP/ikQhv81G37/QCV0/0Yta/9MNWP/&#10;Ujpc/1k/Vv9gQ1D/aEdM/3FKR/97TEP/h05A/5RQPv+hUj3/sFQ7/8NVO/7hVTz58FVA8PRVQ+f3&#10;VEPn91RD5/dUQ+f3VEPn91RD5/dUQ+f3VNuhAADFsAAAtboCAKjHAgCd1gQAk/wOAYv/HQaD/ysP&#10;ev81F3H/PB9o/0ImYP9JLFn/TzFT/1Y1Tv9dOEn/ZTtF/209Qf92Pz7/gEE7/4tDOf+YRTj/pEY2&#10;/7JHNf/ESDX/3Uk0//BJN/74STf++Ek3/vhJN/74STf++Ek3/vhJN/74ScmrAAC2tAAAqMEAAJvP&#10;AACO3wEAh/8RAX7/HQR1/ycLbP8vEmT/Nxhc/z4dVv9FIlD/SyVL/1IoRv9YK0H/Xy0+/2cvO/9v&#10;MTj/eDM2/4I0M/+NNjH/mTcw/6U4L/+yOi7/wDsu/9M7Lf/rPC3/6zwt/+s8Lf/rPC3/6zwt/+s8&#10;Lf/rPLiwAACovAAAmskAAIzZAACB9QMAef8QAW7/FgNl/x8GXv8nC1f/MA9R/zcTS/8+F0b/RRlB&#10;/0wbPf9SHTn/WB82/18hNP9mIjH/biQv/3clLf+AJiv/jCgp/5cpKP+iKif/rSsm/7ksJv/JLSb/&#10;yS0m/8ktJv/JLSb/yS0m/8ktJv/JLaq3AACaxQAAi9MAAH3iAAB1/wUAaf8MAV//EQJX/xcDUP8f&#10;BUn/JgdE/y4JP/82Czv/PQ03/0MPM/9JETD/TxIu/1UTLP9bFCr/YhUn/2kWJf9yFyP/exgh/4YZ&#10;H/+RGh7/nBse/6UcHf+wHR3/sB0d/7AdHf+wHR3/sB0d/7AdHf+wHZzAAACMzgAAfN4AAHD1AABl&#10;/wAAWv8GAVH/DQFJ/xECQ/8XAz3/HwQ4/yYFNP8tBjD/Mwct/zkHKv8+CCf/Qwgl/0kJI/9OCSH/&#10;VAkf/1oKHf9hChv/aQsZ/3IMF/98DRb/hg0U/48OFP+aDxT/mg8U/5oPFP+aDxT/mg8U/5oPFP+a&#10;D/9cHAL/VyYD/1EyBv9OPAj/V0UQ/1tOGf9cWCL/W2Mr/1lvMv9Xejj/VIU9/1KQQf9QmUX/T6BH&#10;/06nSf9Nrkv/TLRM/0u7Tf9Kw07/Sc1P/0ndUP9I6VD/SPJQ+0n2UPZL+VDwTftP6k/7UOdP/FDn&#10;T/xQ50/8UOdP/FDnT/xQ50/8UP9cHAL/WCYD/1IyBv9ROgj/WkMQ/19NGf9fVyP/XmEr/1xtM/9Z&#10;eTr/V4Q//1SOQ/9Sl0f/UJ9J/0+mS/9OrU3/TbRP/0y7UP9Lw1H/S85S/0rfUv9J6lP9SvJT+Ev2&#10;U/FN+FLrT/pS5VD6U+JR+lPiUfpT4lH6U+JR+lPiUfpT4lH6U/9dGwL/WSYD/1MxBv9UOQj/XUIQ&#10;/2JLGv9iVSP/YF8s/19rNP9cdzv/WYJA/1aMRf9UlUj/Up5L/1GlTv9QrE//T7NR/067Uv9NxFP/&#10;TM9U/0vgVf9L61X6TPJV9E32VexQ+FTmUfhV31L5VtxT+VbcU/lW3FP5VtxT+VbcU/lW3FP5Vv9e&#10;GwL/WiUD/1QxBv9YNwj/YUAR/2VJGv9mUyP/ZF0t/2JoNf9fdDz/XH9C/1mKR/9Wk0v/VJxO/1Ok&#10;UP9Rq1L/ULNU/0+6Vf9OxFb/TdBX/03iWPxM7Vj2TvJY7lD1WOZT9ljfVPdZ11X4WdNV+FnTVfhZ&#10;01X4WdNV+FnTVfhZ01X4Wf9fGgL/WyUD/1UwBv9cNAj/ZT0R/2pHGv9rUST/aVot/2ZkNv9jcD3/&#10;X3xD/1yHSf9ZkU3/V5pQ/1WiU/9TqlX/UrJX/1G6Wf9QxVr/T9Jb/E7kW/hP7VzwUfJb51T0W95V&#10;9VzVVvZdzlj3XctY913LWPddy1j3XctY913LWPddy1j3Xf9gGgL/XCQD/1YvBf9gMgj/ajsQ/29E&#10;Gv9wTiP/b1ct/2thNv9nbD7/Y3hF/2CDS/9cjk//WphT/1egVv9WqVn/VLFb/1O6XP5Rxl78UNZf&#10;+VDnX/JS7l/nVfFf3VfyYNJY82HLWfVixVv1YsNb9WLDW/Viw1v1YsNb9WLDW/Viw1v1Yv9hGQL/&#10;XSMD/1otBf9lLwj/bzgQ/3RBGf92SyP/dVQt/3FdNv9sZz//aHNG/2R/TP9gilL/XZVW/1qeWf9Y&#10;p1z+VrBf/VS6YPxTx2L5Utxj81PoY+lV7mPeWPBk0FrxZchc8mbCXfJmvV7yZrte8ma7XvJmu17y&#10;Zrte8ma7XvJmu17yZv9iGQL/XiMD/14qBf9pLQj/dDUP/3o+GP98SCL/e1Es/3haNv9zYz//bW1H&#10;/2l6Tv9khlT/YJFY/12cXP1apWD7WLBi+la7ZfhVymb1VOBn7FbqZ99a7WfQXO9pxl3var9f72q5&#10;YO9qtWHvarNh72qzYe9qs2HvarNh72qzYe9qs2Hvav9jGAL/YCID/2InBf9uKgf/eTIO/388F/+C&#10;RiH/gk8r/39YNf97YD7/dWlH/290TvtqgVX4Zoxb9WKXX/NfoWPwXKtm7lq2aexZxGrpWNpr4Vrq&#10;a9Bd7G3FX+xuvGHrb7Zi7G+xY+xurWTsbqtk7W2rZO1tq2Ttbatk7W2rZO1tq2Ttbf9kGAL/YSID&#10;/2YlBP9yJwf/fjAN/4U7Fv+IRR//iE0p/4ZVM/+CXj37fWZG9nZwTvJyfFXubYdc6miSYuZknGbj&#10;YaZq4F+ybd1dv2/aXdNw0l7qcMRg6XK6Yuhzs2Toc61l6XOpZulypmfqcaRn6nCkZ+pwpGfqcKRn&#10;6nCkZ+pwpGfqcP9lFwL/YiED/2kjBP93JQb/gi8M/4o5FP+OQx3/j0wm/41TMPmKWzrzhWNE7X9s&#10;Teh5d1XjdIJd3m6NY9lpl2nTZqFuz2OsccthuXTIYcp1xWHldrlk5newZuV3qmjmd6Vp5naiaud1&#10;n2roc55r6XOea+lznmvpc55r6XOea+lznmvpc/9mFwH/YyED/20gBP97IwX/hy4L/484Ev+TQRr/&#10;lUoj+pRRLfORWTfsjWBB5YdpSt+BdFPWen5dz3SIZcpvkWzFa5txwWimdb1msni6ZcJ6t2Xde65o&#10;43unauN7omvkep5s5XibbeV3mW3ndphu53WYbud1mG7ndZhu53WYbud1mG7ndf9nFgH/ZCAD/3Ae&#10;A/9+IgX/iywJ/5M3EP+YQBj9mkgg9JpOKeyYVTPllV083Y9mR9OIb1PLgXlexXuDZr91jG65cZZ0&#10;tW6heLBrrHytart+qmrSf6Rs4H6ebeF9mm/ifJdw43qVcOR5k3Dld5Nx5neTceZ3k3Hmd5Nx5neT&#10;ceZ3k3Hmd/9oFgH/ZCAD/3McA/+BIAT/jisI/5c1Dv+dPhX4n0Qc76BLJeefUi3fnVo305VjRsqO&#10;bFPDh3Veu4F+Z7V7iG+vd5F1qnOceqVwqH6hb7aBnm/Kgptw3oGWcd+Ak3LhfpFz4nyQc+N6jnPk&#10;eY5z5XiOc+V4jnPleI5z5XiOc+V4jnPleP9pFgH/Zh4D/3YaA/+EHwP/kioH/5s0DP6gOxLzo0EY&#10;6qZIIOKnTyfYolY2zJpgRcOTaVK7jXJes4Z6Z6yBhG+mfY12oHmYfJt2o4CXdLGDlHTFhJF13YOP&#10;dt6BjXbgf4t34X2Kd+J7iXbkeol25HmJduR5iXbkeYl25HmJduR5iXbkef9pFQH/aR0D/3gZAv+H&#10;HgP/lSgG/54yCvqkNw/vqD0U5qxEGt2tSyTQplQ1xp9eRLyZZlK0km9drIx3Z6SHgG+egop3mH6U&#10;fZJ7oIGNeq2EinnAhYh63ISHet2ChnrfgIZ64H6FeuJ8hXnjeoV55HmFeeR5hXnkeYV55HmFeeR5&#10;hXnkef9qFQH/axsC/3sXAv+KHAL/mCYF/6IwCPWoMwzrrjkQ4rNBFNaxRyPKq1I0wKRcQ7aeZFGt&#10;mGxcpZJ0Zp2NfW+WiIZ2j4WRfYqCnIKFgKqFgX+8hoCA24WAgN2DgH/egYB+4H+AfeF9gH3je4B8&#10;5HqAfOR6gHzkeoB85HqAfOR6gHzkev9rFQH/bRkC/34VAv+NGwL/myQD/qUsBvGsLwjnszQL3bo6&#10;ENC1RiHFr1EyuqlaQrCjYk+nnWpbnphyZZaTem6Pj4N2iIuOfIKImYF8hqeFeYa5hneH14V4hd2D&#10;eoPegXqC4H97geF9fIDje3x/43p8f+N6fH/jenx/43p8f+N6fH/jev9rFAH/cBgC/4EUAf+QGQH/&#10;nyIC+qkmBO2xKQXiui8G1r82D8q6RCC/tE8xtK5YQKqoYE6ho2damJ5vZI+ad22IloB1gJKLe3qP&#10;loB0jqSEcY22hW+O0YVxi92Dc4nfgXWH4H52heF9d4Tje3eD5Hp3g+R6d4PkeneD5Hp3g+R6d4Pk&#10;ev9sFAH/cxYC/4UTAf+UFgH/oh4B9a0gAue4IQLdwyYC0MM0DcS+Qh65uU0vrrNWPqSuXkyaqWVX&#10;kaVtYomhdWuAnX5yeZqIeXKXlH5tlqKCaZWzhGeWzYNpk96CbI/fgG+M4X5wiuJ8cojjenKH5Hly&#10;h+R5cofkeXKH5Hlyh+R5cofkef9tEwH/dhMB/4gSAf+YEwD/pxkB77MWAeLAFQDVyh4ByccyDL7D&#10;QByzvkssqLpUPJ61XEmUsGNViqxrX4Gpcmh5pXtvcqOFdmugkXtmn59/Yp+xgWCfyoBinOB/ZZfh&#10;fmiT4nxqkON7bI3keW2M5XhtjOV4bYzleG2M5XhtjOV4bYzleP9uEwH/exEB/40QAP+dEAD6rBEA&#10;2rsLANXJCwDNzhsBwswvCrfJPRmsxUkpocBSOJe8WkaNuGFRg7VoW3qycGRyr3lra6yDcWSrj3Zf&#10;qZ56W6mvfFmqyXxap+J7XqDje2Gb43pjl+R5ZpTld2aS5ndmkuZ3ZpLmd2aS5ndmkuZ3ZpLmd/9w&#10;EgH/gA4B/5IOAPKjCwDZswkAz74JAMvMCQDE0xcAutIsB7DPOxalzEYmmshQNY/EWEGFwV9NfL5n&#10;VnO8b15ruXdlZLiCa162jnBZtZ1zVbWudVS2yHVTs+d2V6vmdlqk5nZcoOd1X5zndGCa6HRgmuh0&#10;YJrodGCa6HRgmuh0YJrodP9yEgH/hgwA+5gJANmpBgDOtQcAxsEHAMDPCQC62xMAsdopBafYNxKc&#10;1EQhktFNMIfOVTx9y11HdMllUGzHbVdlxXZeXsSBY1nDjmhUw51rUcOubE/EyG1Owu1tULjrb1Ow&#10;63BVq+pwWKbrcFmj63BZo+twWaPrcFmj63BZo+twWaPrcP93DwH/jQgA3qACAM+uBQDEuQUAu8UG&#10;ALXTCgCu4RYBpuEpBp3gNxGT3kIdidxMKX/aVDV111w/bdVkSGXTbE9f0nZUWdKBWVTRjl1Q0Z1g&#10;TdKwYkvTyWJK0u1iS8jyZk2/8WhPuPBpUbLwaVKv72lSr+9pUq/vaVKv72lSr+9pUq/vaf9/CgDt&#10;lgAA0qYBAMSyAwC5vAMAsMkGAKnYCgCh5xkCmecqCZDnNxSH5kIffeVKKXTkUTNr41k6ZOJhQV7i&#10;a0dY4nVLU+GAT0/ijVNL4ptVSeOsV0fkxFdG4+lXRt32WUfQ91xJyPdeSsH2YEu99mBLvfZgS732&#10;YEu99mBLvfZgS732YP+JAADZngAAx6wBALm2AgCuwQMApc4GAJzkDACV7x0Dje8sC4XvORV870Ee&#10;c+9JJ2ruUC9i7lc1XO5fOlbuaD9S7nFCTe98RknviUlG8JZLQ/CmTUDxuU4/8ttPPvD3TkLm+09D&#10;3ftRRNT8U0XP/FRFz/xURc/8VEXP/FRFz/xURc/8VOGVAADLpgAAu7AAAK67AQCiyAIAmNUFAJD4&#10;DwGJ+CAEgvguC3n5NxNw+T8baPlGImD6TSha+lQtVPpcMU/7ZTVL+204R/x3O0P8gz0//ZA/PP2f&#10;QTr+r0M4/8ZEN//qRTb8/UU78v9EPur/RD7m/0Y+5v9GPub/Rj7m/0Y+5v9GPub/RtCfAAC9rAAA&#10;rrUAAKLCAACVzwAAit0DAIT/EgF7/x4DdP8qCWz/Mw9k/zsWXf9DG1f/SiBR/1EkTP9YJ0j/YCpE&#10;/2gsQP9xLjz/ezE5/4gyNf+WNDP/pDYx/7Y3L//QOC7/7zkt//85Mf//OTP8/zkz/P85M/z/OTP8&#10;/zkz/P85M/z/OcGoAACvsQAAor0AAJTKAACH2AAAffMHAHb/EgFt/xoDZf8kBV7/LQpY/zYPUv89&#10;E0z/RRZI/0wZQ/9TGz//Wh48/2EgOP9pITX/ciMx/30lLv+KJiv/mSgp/6cpJ/+5Kyb/0iwl/+8s&#10;JP//LST//y0k//8tJP//LST//y0k//8tJP//LbGuAACjuQAAlMYAAIbTAAB54QAAcf8IAGf/DwFf&#10;/xUCV/8eA1H/JgVL/y4HRv82CkH/PQw9/0QOOf9LEDb/URIy/1gTL/9fFSz/ZxYp/3EXJv98GCP/&#10;iRog/5gbH/+mHB3/tx0c/8oeHP/mHxv/8B8b//AfG//wHxv/8B8b//AfG//wH6S1AACVwgAAhs8A&#10;AHfeAABr9AAAYv8DAFn/CwFR/xEBSv8XAkT/HwM//yYEOv8tBTb/NAYy/zoHLv9ACCv/Rggo/0wJ&#10;Jf9SCSL/WQog/2ILHf9rDBr/dg0X/4QOFf+SDxT/oBAT/60RE/+6ERP/wxIT/8MSE//DEhP/wxIT&#10;/8MSE//DEpe+AACGzAAAd9sAAGnnAABc/QAAVP8AAEv/BQBD/wwBPf8RAjf/FwIy/x4DLv8kAyr/&#10;KgQl/y8EIv81BR//OgUd/z8FGv9FBhj/SwYW/1IGFP9aBxL/YgcQ/2wHD/93CA3/hAgM/5AIDP+c&#10;CAz/oggM/6IIDP+iCAz/oggM/6IIDP+iCP9QIAL/SyoD/0Q2Bf9HOgb/Sj8I/05JD/9PVBf/T2Ae&#10;/01sJP9KeSr/SIUu/0aQMv9EmjT/Q6I3/0KqOP9BsTr/QLk7/0DBPP8/yz3/Ptw+/z7oPv898z7/&#10;Pfs//z7/Pv9A/z76Q/899ET/Pu5G/z/uRv8/7kb/P+5G/z/uRv8/7kb/P/9QIAL/SyoD/0U1Bf9K&#10;OAb/TT0I/1FID/9SUhf/UV4e/09qJf9Ndyv/SoMv/0iOM/9GmDb/RKE4/0OpOv9CsDz/Qrg9/0HB&#10;Pv9Ayz//QNxA/z/pQP8/9ED/Pv1B/0D/QP1C/0D2Rf9A8Eb/QelI/0HpSP9B6Uj/QelI/0HpSP9B&#10;6Uj/Qf9RHwL/TCkD/0c0Bf9NNgb/UTsI/1VGEP9WUBj/VVwf/1JoJv9QdCz/TYAx/0qMNf9Ilzj/&#10;RqA7/0WoPP9EsD7/Q7g//0PBQf9CzEH/Qd5C/0HrQ/9A9UP/QP1D/0P/Q/hG/0LwSP9D6kn/RONK&#10;/0XjSv9F40r/ReNK/0XjSv9F40r/Rf9SHwL/TSkD/0oyBP9QMwb/VTkI/1lDEP9aTRj/WVgg/1Zk&#10;J/9TcS3/UH0z/02JN/9LlDr/SZ49/0emP/9GrkH/RbdC/0TBRP9EzEX/Q99F/0LtRv9C90b/Q/1G&#10;+Ub/RvBJ/0bpS/9H4kz/SNtN/0jbTf9I203/SNtN/0jbTf9I203/SP9THgL/TigD/04vBP9UMAb/&#10;WjYI/15AEP9gShj/XlUg/1tgKP9YbS//VHk0/1GFOf9OkT3/TJtA/0qkQv9JrUT/SLZG/0fBR/9G&#10;zUj/ReFJ/0TvSv9F+Er7R/1K8Ur/SehN/0vfTv9M10//TM9R/0zPUf9Mz1H/TM9R/0zPUf9Mz1H/&#10;TP9UHQL/UCcD/1IsBP9ZLQX/XzII/2Q8EP9mRxj/ZFIg/2FcKP9daDD/WnU2/1aBO/9SjT//T5hD&#10;/02iRf9Mq0j/SrVJ/0m/S/9IzEz/SOFN/0juTfxI+U7yS/xN5079T91Q/VDSUv5QzFP/UcZU/1HG&#10;VP9RxlT/UcZU/1HGVP9RxlT/Uf9VHQL/UScD/1YpBP9eKgX/ZC8I/2o6D/9sRRf/bE8g/2hZKP9k&#10;YzD/YHA3/1x8Pf9YiEL/VZNG/1OdSf9Rpkv/T7BN/066T/1NxlD6TdlR9kzqUfJN91HnUPpS21L7&#10;VM5U/FXHVv1VwVf+VbxY/lW8WP5VvFj+VbxY/lW8WP5VvFj+Vf9XHAL/UiYD/1omBP9iJgT/aiwH&#10;/3E3Dv9zQhb/c0wf/3BWKP9rYDD/Zms4/2N3Pv5fg0T7W45I+ViYTPdWoU/1VatR81O1U/FSwVTv&#10;UdBV61HnVeZS9lbaVPlYzFb6WcNY+1q8Wvtat1v7WbNc+1mzXPtZs1z7WbNc+1mzXPtZs1z7Wf9Y&#10;GwL/UyUD/14jA/9nIwT/cCoG/3c1Df96QBX/ekod/3hTJv9zXC/8bmY3+GlyP/RlfkXxYYlK7l6T&#10;TutcnVLoWaZV5liwV+RXvFjiVsxZ3lbkWdhW9FvKWPddwFr4Xrhc+F6zXfherl74Xatf+VyrX/lc&#10;q1/5XKtf+VyrX/lcq1/5XP9ZGwL/ViMD/2IgA/9sIAP/dSgF/30zC/+APRP/gUcb/39QJPl7WS30&#10;dmI27nFtPupseUXmaIRL4mSOUd5hmFXbXqJZ1lysW9NbuF7QWsZfzVrfYMha8mG+XPVitV70Yq5g&#10;9WKqYfVhpmL2YaNj91+jY/dfo2P3X6Nj91+jY/dfo2P3X/9aGgL/WSEC/2YdAv9wHgP/eiYE/4Ix&#10;Cf+GOxD/iEQZ+YZNIfKDVivrfl405XlpPeB0dEXab39M02qJU89mkljLY5xdx2GmYMRfsWPBXr9k&#10;vl7SZbpf7GayYPJmq2LyZqVk8mWhZfNkn2X0Y5xm9WKcZvVinGb1Ypxm9WKcZvVinGb1Yv9bGgL/&#10;XB8C/2kbAv91HAL/fiQD/4cuCP+MOA77jkIW8o5KHuuLUifkh1sw3YFmOtN6cEXNdXpOyHCDVcNs&#10;jVu+aZZgumagZLdkq2e0Y7hpsWLKaq5j5mqoZO9qombvaZ1n8GiaaPFnmGnyZpZp82SWafNklmnz&#10;ZJZp82SWafNklmnzZP9bGQL/XxwC/2wYAv95GwL/gyED/4wsBv+RNgv1lD8S7JVHGeSTTyLcjlgt&#10;0odiOsqBbEXDe3VOvnZ/VrhyiF20bpFir2ubZqtppmqoZ7NspWfDbqJn4G6eae1tmWrubJZr72qT&#10;bPBpkmzxZ5Bs8maQbPJmkGzyZpBs8maQbPJmkGzyZv9cGQH/YhoC/3AWAv98GQL/hh8C/5ApBPqW&#10;MwnwmjwO55tEFd+aSx3TlFUsyo1fOcKHaUW7gXFPtXx7V694hF6qdI1jpXGXaKFuomydbK5vmmy+&#10;cJhs2XGVbetvkW7sbo9v7WyNb+9qjG/waYtv8WeLb/Fni2/xZ4tv8WeLb/Fni2/xZ/9dGQH/ZBkC&#10;/3IUAf9/GAH/ih0B/5QmA/abMAbrnzgK4qI/ENifRxzNmVIrxJJdObuMZkS0h25OrYJ3V6d9gF6i&#10;eYlknXaTaZhznm2UcapxkHG6co5x0XOMcupxinPrb4hz7W2Hc+5rh3PvaoZy8GiGcvBohnLwaIZy&#10;8GiGcvBohnLwaP9eGAH/ZxcB/3UTAf+DFgH/jhoB/pgjAvGfLATnpTMH3ag5DNGjRRvHnVAqvpda&#10;OLWSY0StjGxOpod0V6CDfF6af4ZklXyPapB5mm6Ld6ZyiHa2dIV2zHSEd+lyg3fqcIJ37G6Cdu1s&#10;gnbvaoF28GmBdvBpgXbwaYF28GmBdvBpgXbwaf9eGAH/aRUB/3gSAf+GFAH/kRgB+pwfAe2kJwLi&#10;qiwE1qw0C8unQxrBok4puJxYNq+XYUOnkWlNoI1xVpmIeV6ThYJkjYGMaoh/l2+DfaRyf3yzdH18&#10;yHV8fehzfHzqcXx77G99eu1tfXnua3158Gl9efBpfXnwaX158Gl9efBpfXnwaf9fGAH/axMB/3sR&#10;Af+JEwD/lRUA9aAaAeipIAHdsCQB0LAyCsasQRi8pkwns6FWNaqcX0Gil2dMmpJvVZOOd12Mi4Bk&#10;hoiKaYGFlW58g6Fyd4KwdHWCxXV0g+dzdYHqcXZ/6293fu1teH3ua3h88Gl4fPBpeHzwaXh88Gl4&#10;fPBpeHzwaf9gFwH/bhIB/34QAP+MEQD/mREA8aQTAOOuFgDWthwBy7QwCMGwPxe3q0slraZUM6Sh&#10;XUCcnWVKlJhsU4yVdFuGkX1if46HaHmMkm10ip5xcIitdG2IwXRtieRzb4fqcXCE7G9yg+1tc4Hu&#10;a3SA8Gl0gPBpdIDwaXSA8Gl0gPBpdIDwaf9hFwH/cRAB/4IOAP+QDgD1nQ0A46kMANm1DADPuRoA&#10;xbguB7u0PRWxsEkjp6tSMZ6nWz6Wo2NIjp9qUYabcll/mHpgeJWEZnKTj2xtkZxvaZCqcmaQvnNl&#10;keFyaI7rcGqK7G5siO1sbYbva26E8GluhPBpboTwaW6E8GluhPBpboTwaf9jFQH/dQ4B/4YNAPiU&#10;CwDcoggA1K0JAM+4CgDJvRcAv7wrBrW5OxOrtkchobFQL5itWTuPqmFGh6ZoT3+jcFd4oHhecp6B&#10;ZGubjGlmmpltYpmob1+ZvHBemd9vYJbsbmOR7W1mju5rZ4vvammJ8GhpifBoaYnwaGmJ8GhpifBo&#10;aYnwaP9nEgH/eQwA/4oKAN+aBADTpgcAzLEIAMe7CADBwhMAuMIoBK6/OBClvEQem7hOLJG1VziI&#10;sV5CgK5mS3irbVNxqXZaa6d/YGWlimRgo5doW6Oma1mjumxYo9xrWaDua1ya72pflvBpYZLxaGOP&#10;8WZjj/FmY4/xZmOP8WZjj/FmY4/xZv9rEAH/fgkA8ZAEANaeAwDMqgYAxLQGAL6+BQC4yBAAsMgk&#10;A6fGNQ2dw0Ibk8BMKIq9VDOBulw+ebdkRnG1a05rs3RUZLF+Wl+wiV9ar5ZiVq6lZVOuuWZSr9tl&#10;UqvyZlWk8mZYn/JmWpvzZVyX82Rcl/NkXJfzZFyX82Rcl/NkXJfzZP9wDQD/hAQA3ZYAAM6jAwDE&#10;rgQAu7cEALTCBQCuzQwAp84gAp7NMQqVyz4Wi8hJI4LGUi56w1o4csFiQGvAakdkvnNNXr18U1m8&#10;iFdUu5VbULulXU67uV5NvNtdS7n3X06x9mBRqvZgU6X2YFWh9mBVofZgVaH2YFWh9mBVofZgVaH2&#10;YP93CADrjAAA05sAAMaoAgC7sQIAsrsCAKrHBgCi0woAndYaAZXWLAaM1DoRg9JGHXrQTydyzlgx&#10;as1gOGTLaD9eynJFWMp8SVTJiE1PyZVRTMmlU0rJuVRJytxTR8j3VUjA/FhKuPtZTLL7Wk6t+lpO&#10;rfpaTq36Wk6t+lpOrfpaTq36Wv9/AADckwAAyqIAALysAQCxtQAAqMADAJ/LBgCW2QsAkeAbAYrf&#10;LAaC3zkOed5DF3HdTSBq3FYoY9tfL13aZzVY2XE6U9l7Pk/ZiEJL2ZZFSNmmR0baukhF29tHRNj0&#10;SULT/01Eyf9PRcL/UEe7/1JHu/9SR7v/Uke7/1JHu/9SR7v/UuaKAADPmwAAv6cAALKwAACnuwAA&#10;nMYDAJPRBgCL6g4AhegfAn7oLQZ26DgObuhBFmbnSh1f51IjWedbKVXnZC1Q520xTOd4NUnnhDhG&#10;6JE6Q+igPEDpsj4/6ss+PujvPj3m/z894P9CP9f/REDO/0ZAzv9GQM7/RkDO/0ZAzv9GQM7/RtaT&#10;AADEowAAtKwAAKe2AACbwQAAkMwCAIbZBgCA8hIAefIfAnHyKwZq8jYMY/M/El3zRxhX808dUvNX&#10;IU30YCRJ9GkoRvRzKkL1fi0/9YsvPPaZMTr2qTM49740NvjhNTb1+TU18/80N+z/Njnl/zg55f84&#10;OeX/ODnl/zg55f84OeX/OMieAAC2qQAAqLIAAJu9AACPyAAAg9QAAHnoBwBz/BIBa/0dAmT9JwRe&#10;/jEIWP47DVP/QxFN/0sVSf9TGEX/WhpB/2MdPv9sHzv/diE3/4IjNP+QJTL/nycw/7AoLv/IKS3/&#10;6ios//8qLP//Ki/5/yov+f8qL/n/Ki/5/yov+f8qL/n/KrmmAACqrgAAnLkAAI7FAACB0QAAdd4A&#10;AG36CQBl/xEBXv8aAlf/IwNS/ywFTP80B0j/PApD/0QMP/9MDjz/UxA4/1sSNf9jFDL/bBYv/3cX&#10;LP+EGSn/kxon/6IcJf+0HST/zB4j/+0eIv/9HyL//x8i//8fIv//HyL//x8i//8fIv//H6yrAACd&#10;tgAAj8IAAIDOAABz3AAAZ+kAAF//BgBY/w4AUf8VAUv/HQJG/yYDQf8tBDz/NQU4/zwGNP9CBzH/&#10;SQgu/1AJK/9XCij/Xwol/2kMI/90DSD/gg4d/5IPG/+iEBr/shEZ/8gSGP/lExf/+hQX//oUF//6&#10;FBf/+hQX//oUF//6FJ+zAACQvwAAgMwAAHLaAABk5AAAWPUAAFH/AQBK/wsARP8QAT7/FwE5/x4C&#10;NP8lAjD/LAMs/zIEKP84BCX/PgUi/0QFH/9KBRz/UQYa/1kGF/9jBxT/bgcS/3wIEP+MCA//nAgO&#10;/6wJDv+7CQ3/0wkN/9MJDf/TCQ3/0wkN/9MJDf/TCZG8AACByQAActcAAGTkAABU6wAAS/8AAET/&#10;AAA9/wQAN/8MADH/EAEs/xYBKP8cAST/IgIg/ycCHP8sAhn/MQMW/zYDE/88AxH/QgMP/0kEDf9R&#10;BAv/WgQJ/2YEBv9zBQP/gQUC/5AFAf+cBQH/qwUB/6sFAf+rBQH/qwUB/6sFAf+rBf9EJAL/Py4D&#10;/zw2BP9AOAT/QT0G/0FFCP9BUQ3/QF0T/z9qGP88dxz/OoQg/zeRI/82myX/NaQn/zSsKP80tSr/&#10;M74r/zLIK/8y1Sz/MeUt/zHxLf8x+y3/MP8t/zD/Lf8z/y3/Nv8s/jj/Lfk6/y72O/8u9jv/LvY7&#10;/y72O/8u9jv/Lv9FIwL/Py4D/z40A/9CNgT/RDsG/0RDCP9FTw3/RFsT/0FoGf8/dR3/PIIh/zqP&#10;JP84mif/N6Mp/zasKv82tCz/Nb0t/zTILv801i7/M+Yv/zPyL/8y/DD/Mv8w/zP/L/82/y//Of8v&#10;+Tv/MPQ9/zHxPf8x8T3/MfE9/zHxPf8x8T3/Mf9GIwL/QC0D/0EyA/9GMwT/SDgG/0hACP9JTA7/&#10;SFgU/0VlGv9Cch//QH8j/z2MJv87mCn/OqEr/zmqLf84sy7/N70v/zbHMP821TH/NuYy/zXxMv81&#10;+zL/Nf8y/zb/Mv86/zH6Pf8z8z7/NO1A/zTqQf806kH/NOpB/zTqQf806kH/NP9HIgL/QSwD/0Uv&#10;A/9JMAT/TDUG/009CP9OSA7/TVQV/0thG/9IbiD/RXsl/0KIKP8/lCv/Pp4u/z2nL/88rzH/PLgy&#10;/zvDM/86zzT/OuE1/zruNf86+DX/Ov81/zr/Nfs+/zXyQf8360L/OOVE/zjhRf844UX/OOFF/zjh&#10;Rf844UX/OP9IIgL/QywD/0gsA/9OLQT/UTEF/1M5CP9VRQ7/U1EV/1FdHP9OaiH/S3cm/0iDK/9F&#10;jy7/RJkw/0KiM/9BqzT/QbQ2/0C9N/8/yTj/P9s4/z/qOf8/9Tn/P/85+0D/OPFD/zroRf884Uf/&#10;PNpI/z3VSf891Un/PdVJ/z3VSf891Un/Pf9JIQL/RCoD/00oA/9TKQT/Vy0F/1k2CP9cQg7/W04V&#10;/1hZHP9VZSL/UnIo/09+Lf9MijD/SpQz/0ieNv9Hpjj/Rq85/0W4O/9FxDz/RNI8/ETlPfhE8j31&#10;Rf488UX/PuZI/0DcSv9B0kv/QcxN/0HJTf9ByU3/QclN/0HJTf9ByU3/Qf9KIAL/SCcC/1ElA/9Y&#10;JQP/XSoE/2AzB/9jPw7/YkoV/2BVHP9cYSP/WW0p/1V5Lv9ShDP/UI82/U6ZOftMojv6S6o9+Eq0&#10;P/dKvkD1ScxA8UnhQe1K8EHqSvxC5Er/RNhM/0XMT/9GxlD/RsBR/0a+Uf9GvlH/Rr5R/0a+Uf9G&#10;vlH/Rv9MIAL/TCQC/1UhAv9dIQP/YycE/2cxBv9qPAz/akcU/2dSG/9jXCP/X2gq+1x0MPdZfzX1&#10;Voo58lSUPPBSnT/uUaZB7FCvQ+pPukToTsdE5k/dReFP7kXdTvtI1E//SchR/0rAU/9KulT/SrZV&#10;/0q0Vv9KtFb/SrRW/0q0Vv9KtFb/Sv9NHwL/UCEC/1oeAv9iHgL/aSUD/20tBf9xOQv/cUQS/29O&#10;GvtrWCL1ZmMp8WNvMO1gejbpXIU75lqPP+RYmELhVqJE31WrRtxTtkjaUsNK1lLYStFT7EvMU/pN&#10;xVT/TrxW/0+1V/9PsFj/TqxZ/02qWv9Nqlr/Tapa/02qWv9Nqlr/Tf9OHgL/Ux4C/14bAv9nGwL/&#10;biID/3MqBP93NQn/eEAQ+XdKGPJzVCDsb14o52tqMOJndTbeY4A82V+KQdRdk0bRW51JzlmmTMtY&#10;sE7IV7xQxlbNUcNX5lG+V/dSuFj/U7Ba/1OrXP9Sp13/UqNd/1GiXf9Qol3/UKJd/1CiXf9Qol3/&#10;UP9PHgL/VxsC/2IXAf9sGQL/dCAC/3knA/9+Mgf5gDwN8X9GFep7UB3kd1sm3XNmLtVtcDfQaXo+&#10;y2WERMdijknEYJdNwF6gUL1dqlO7W7ZVuFvFVrVb31ayXPNXrF39V6Ze/VahYP5VnmD/VJxh/1Oa&#10;Yf9TmmH/U5ph/1OaYf9TmmH/U/9QHQL/WhkB/2UVAf9wFwH/eB0B/38kAv2ELgXzhjgK6oZCEeOE&#10;Sxnbf1cj0XliL8t0bDjFb3ZAwGx/RrxoiEu4ZpFQtWObU7FhpVauYLBZq1+/Wqlf1FumYO9bomH6&#10;Wp1j+1mZZPxYlmT9V5Vl/lWUZf5VlGX+VZRl/lWUZf5VlGX+Vf9QHQL/XRcB/2kSAf90FQH/fRoB&#10;/4QhAfeJKgPtjTQH5I09DdyLSBbRhVQjyX9eLsJ6aDi8dXFAt3F6R7JuhE2ua41SqmiWVqdmoFmj&#10;ZatcoGS5Xp5kzV6bZOpemGb4XZRn+VySaPtakGj8WY5o/VeOaP1Wjmj9Vo5o/VaOaP1Wjmj9Vv9S&#10;HAH/XxQB/2wRAf94EwH/gRcB/4gdAfKPJQLnky8E3pU4CdOQRRXKi1EiwoVbLruAZTi0e25Br3d3&#10;SKp0f06lcIhToW6SV51rnFuZaqdelmm1YJRoyGGSaeZgj2r3X41r+F2La/lciWz7Wohs/FiIa/xY&#10;iGv8WIhr/FiIa/xYiGv8WP9UGgH/YhMB/28QAf97EgD/hRQA+o0ZAO2THwHimSgC2JkzCMyVQhTE&#10;kE4hvItZLbSFYjeugWtAqHxzSKJ5fE6ddoVUmXOOWJVxmFyRb6RgjW6xYottw2OJbuJih2/2YYZv&#10;91+Fb/ldhG/6W4Nv+1mDb/xYg2/8WINv/FiDb/xYg2/8WP9WGAH/ZBEB/3IOAP9+EAD/iBEA9ZEU&#10;AOiYGQDdniAB0Z4xB8eaQBO+lUwgtpBWLK6LYDenhmhAoYJwSJx+eU6We4JUkniLWY12lV2JdKBh&#10;hXOuY4Jyv2SAc95kgHT1Yn909mB/c/hefnP5XH5y+lp+cvtZfnL7WX5y+1l+cvtZfnL7Wf9YFwH/&#10;ZxAB/3UOAP+BDgD/jA4A8ZUQAOOdEQDWoxsAy6EvBsKePhK5mUoesJRUK6mQXTaii2Y/m4duR5WE&#10;dk6QgH9Ui36IWYZ7kl2BeZ5hfXirZHp4vGV5eNlleHn0Ynl49mB5d/heeXb5XHl1+lp5dftaeXX7&#10;Wnl1+1p5dftaeXX7Wv9aFQH/aQ4A/3gMAP+EDADvkAsA3ZoKANmiCwDQphgAxqUsBb2iPBC0nkgd&#10;q5lSKaOVWzSckWM+lY1rRo+Jc02JhnxThISFWH+BkF16f5thdn6oZHN9uWVxftNlcX7yY3J99mBz&#10;e/dedHr5XHR5+lt1eftadXn7WnV5+1p1eftadXn7Wv9dEwH/bA0A/3sLAPaICQDckwYA1Z0JANGl&#10;CgDKqhUAwakqBLemOg+uokYbpp5QKJ6aWTOWlmE8j5NpRImPcUyDjXlSfYqDV3iIjVxzhplgb4Sm&#10;Y2yEt2RqhM9kaoTwYmyC9mBtgPdeb3/5XG99+ltwfPtacHz7WnB8+1pwfPtacHz7Wv9fEQH/bwoA&#10;/34IAOOMAwDWlwUAz6AHAMqoCADErhMAu60nA7KrNw2pp0QZoKROJpigVzGRnF86iplnQ4OWb0p9&#10;k3dQd5GAVnKPilptjZZeaIujYWWLtGNji8xjY4vuYWWJ919nhvheaYT5XGqC+lprgftaa4H7WmuB&#10;+1prgftaa4H7Wv9iEAD/cgcA+IIDANuPAgDPmgUAyaMGAMOsBgC9shAAtbIkAqywNQujrUIXm6pM&#10;I5KmVS6Ko104g6BlQH2dbEd2m3RNcJl9U2uWiFhmlZRcYpShX1+TsmBdk8lgXZPtX16Q+F5hjPlc&#10;Y4r6W2SH+1plhvtZZYb7WWWG+1llhvtZZYb7Wf9mDQD/dwMA44cAANOTAQDKngQAwqcEALuvBAC1&#10;tg0ArrchAqW2Mgmdsz8VlLBKIIytUyuEqls0fahjPHalakNwo3JKaqF7T2WghlRgnpFYW52fW1id&#10;sF1WncddVp3rXFea+ltalfpaXJH7WV6O/FhfjfxXX438V1+N/FdfjfxXX438V/9qCgD/fAAA3IwA&#10;AM2YAADDowMAuqoCALOzAQCsvAoApr0dAZ68LwaWujwRjbhHHIW1UCd9s1kwdrFgOG+vaD9prXBF&#10;Y6t5Sl6qhE9aqZBSVaieVVKnr1dRqMZXUKfqV1Cl/FdTn/1XVZr9VleW/lZYlf5VWJX+VViV/lVY&#10;lf5VWJX+Vf9vBADmggAA0pEAAMadAAC7pgEAsq4AAKq3AQCiwgUAnMQYAJXDKgSNwjkNhcBEGH2+&#10;TiF1vFYqbrpeMmi5Zjhit24+XbZ4Q1i1gkdUtI9LULSdTk2zrlBLtMVQS7PqUEqx/1FMq/9STqX/&#10;UlCh/1JRnv9RUZ7/UVGe/1FRnv9RUZ7/Uf92AADdiQAAypcAAL6iAACzqgAAqbMAAKC8AgCYxgYA&#10;kcwSAIvMJQKEyzQJfMlAEnXIShttx1MjZ8VcKmHEZDBcw202V8J2OlPCgT9PwY5CS8GdRUjBrkZH&#10;wcVGR8HqRkS+/0lFuf9KR7P/S0mt/0xKq/9MSqv/TEqr/0xKq/9MSqv/TOl/AADRkAAAwp4AALWn&#10;AACqrwAAoLgAAJbBAgCMywcAhNUNAIDVHgF51S4FctQ8DGzTRxRl0lAbX9FZIVrRYidV0GssUdB1&#10;ME3PgTRJz443Rs+dOUTQrjtC0MY7Q9DqOkDN/T4+y/9AQMP/QkG9/0NCuf9EQrn/REK5/0RCuf9E&#10;Qrn/RN2IAADHmAAAuKMAAKurAACgtAAAlb4AAIvIAwCA0QcAeOENAHThHQFu4SsDaOA3CGHgQg5c&#10;4E0UV+BWGVPgXx1P4GkiS+BzJUfgfihE4IsrQuCaLT/hqy8+4sEvPuLlLzzf+jE53v80Odn/NjrQ&#10;/zg7zP85O8z/OTvM/zk7zP85O8z/Oc2SAAC8oAAAragAAKGxAACVuwAAicUAAH7PAgB02gYAbusR&#10;AGjrHgFi6yoDXew1BlfsPwtS7EgPTexRE0rtWhZG7WMZQ+1tHEDteB497oUhOu6TIzjvoyQ28LYm&#10;NfHSJjTv8yY07P8mMuv/KDLn/ysz5P8sM+T/LDPk/ywz5P8sM+T/LMGcAACwpgAAo64AAJa4AACJ&#10;wwAAfc0AAHHYAABn5gYAYvYRAFz3HQFX9ycCUvcxBE34OgZI+UIJRPlLC0H6VA4++lwQO/tlEjj7&#10;bxQ1+3sWMvyJGDD9mBku/aobLP6/HCv/4x0q/PodKvr/HSr3/xwq9/8dKvf/HSr3/x0q9/8dKvf/&#10;HbOjAACkqwAAl7YAAInBAAB7ywAAb9YAAGPfAABb9QYAVf8QAFD/GQFL/yMCRv8sA0L/NAQ+/zwF&#10;Ov9DBjf/Swc0/1MIMf9bCS7/ZAor/28MKP98DSb/iw4k/5wQIv+uESH/xRIg/+kTH//8Ex7//xMe&#10;//8THv//Ex7//xMe//8THv//E6apAACYswAAir8AAHvKAABu1QAAYN8AAFTnAABO/wQASf8OAEP/&#10;FAA//x0BOv8lAjb/LAIy/zMDL/86Ayv/QQQo/0gEJf9PBSL/VwUg/2AGHf9sBxr/eQcY/4oIFv+b&#10;CBX/rQkU/8MJE//jCRP/+AkT//8KE///ChP//woT//8KE///CpqxAACLvQAAfMgAAG3UAABf4AAA&#10;UeYAAEf1AABB/wAAPP8JADf/EAAy/xUBLv8dASr/IwEm/ykBIv8vAh//NQIc/zsCGf9CAxb/SQMT&#10;/1EDEf9aAw//ZgQN/3QEC/+FBAr/lgUJ/6gFCP+5BQf/0AUH/+MFB//jBQf/4wUH/+MFB//jBY26&#10;AAB9xwAAbdMAAF/gAABQ5wAAQu0AADr/AAA1/wAAL/8CACr/CgAm/w8AIv8UAB7/GgEa/x8BFv8j&#10;ARP/KAEQ/y0BDv8zAQz/OQIK/0ECB/9JAgP/UwIA/14CAP9sAgD/fAMA/40DAP+dAwD/rAMA/7UD&#10;AP+1AwD/tQMA/7UDAP+1A/85JwL/MzIC/zU0A/84NgP/ODsE/zZDBf8zTgf/MVsJ/y9oDf8tdhH/&#10;K4QU/ymRFv8pmxj/KKQZ/yitGv8otRv/J74c/yfIHP8n1B3/J+Qd/yfvHv8n+R7/J/8e/yf/Hv8n&#10;/x3/KP8d/yv/Hv8t/x/8L/8f/C//H/wv/x/8L/8f/C//H/86JwL/NDEC/zgxA/87NAP/OzkE/zpB&#10;Bf83Swf/NVgK/zNlDv8xcxL/L4EV/y2OF/8tmBn/LKEb/yyqHP8rsh3/K7se/yvEH/8r0B//KuEg&#10;/yrtIP8q9yD/Kv8g/yv/IP8r/x//LP8f/y//Ifwx/yL3M/8i9zP/Ivcz/yL3M/8i9zP/Iv87JgL/&#10;NTAC/zsvAv8+MQP/PzYE/z49Bf88SAf/O1UL/zliD/83bxP/NX0X/zOKGf8ylRv/MZ4d/zCnHv8w&#10;rx//MLcg/y/AIf8vyyL/L9wi/y/qI/8v9SP/L/4j/y//Iv8w/yL/MP8j+zP/JfU1/yXwN/8m8Df/&#10;JvA3/ybwN/8m8Df/Jv88JgL/OS0C/z8sAv9DLQP/RDIE/0M5Bf9DRQf/QlIL/0BfEP8+axX/O3gY&#10;/zmFG/83kB7/N5og/zajIf81qyL/NbMj/zS8JP80xiX/NNQl/zTmJv808Sb/NPsm/zX/Jf41/yb6&#10;Nv8o8zj/Kew6/ynmPP8q5jz/KuY8/yrmPP8q5jz/Kv89JQL/PSoC/0MoAv9HKQP/SS0E/0o2Bf9K&#10;QQf/SU0M/0daEf9FZxb/QnQa/0CAHf8+jCD/PZUi/zyeJP87pib/O64n/zq3KP86wSj/Os0p/zrh&#10;Kf467in7Ovkp9zv/KfY6/yvwO/8t6D3/LuE//y7bQf8u20H/LttB/y7bQf8u20H/Lv8+JQL/QSYC&#10;/0gkAv9MJQL/TykD/1IzBf9RPgf/UUkM/09WEv9MYhf/Sm8c/0d7IP9FhiP/Q5El/0KaJ/9Boin/&#10;Qaoq/UCyK/xAvCz7P8gt+D/bLfRA6y3wQPct7UD/L+s//zHkQf8y20P/M9FE/zPLRv8zy0b/M8tG&#10;/zPLRv8zy0b/M/9AJAL/RSMC/0wgAv9SIQL/ViYD/1kvBP9ZOgf/WUYM/1ZREv9UXRj/UWod/k51&#10;IfxMgSX5Soso90mVK/VHnSzzR6Yu8kauL/BFuDDvRcQx7UXTMehG6DHlRvYy4kX/Nd9E/zbTR/83&#10;ykj/OMRK/zi/S/83v0v/N79L/ze/S/83v0v/N/9BIwH/SR8B/1EcAf9XHAL/XCMC/2AsA/9gNgb/&#10;YEEL/15NEf1bWBj4WGQd9FVwI/FTfCfuUIYr60+QLulNmTDnTKEy5UyqM+NLtDTiS8A14EvPNdtL&#10;5jbVSvQ40Ur/Os5K/zzETP88vU3/PLhP/zy0T/87tE//O7RP/zu0T/87tE//O/9CIgH/TBwB/1UY&#10;Af9cGQH/YyAC/2YoA/9oMgX/aD0J+mZIEPRjUxfuYF8d6l1rI+ZadijiV4Et31WLMNxTlDPZUZ02&#10;1VCmONNPrzrQT7s7zk7JPMtP4T3HT/I+w0//QMBP/0G3Uf9BsVL/QK1T/0CqVP8/qlT/P6pU/z+q&#10;VP8/qlT/P/9GHwH/UBkB/1kVAf9iFwH/aB0B/2wkAv9vLgP5bzgH8W5EDutrThXlaFsc32RnI9pg&#10;cSrUXXsv0FuFNMxYjjjJV5c7x1WgPcRUqT/CU7RBv1PCQr1T1kO5U+1EtlP9RbNU/0WsVv9Ep1f/&#10;RKRY/0OhWP9CoVj/QqFY/0KhWP9CoVj/Qv9IHQH/UxYB/10SAf9mFAH/bRkB/3IhAft1KQLydjMF&#10;6XY+C+JzShLbb1ca0mtiI81nbCvIZHYxxGF/N8BeiTu9XJI+uluaQbdZpES1WK5Gsle7R7BXzUit&#10;WOhIqlj6SadZ/0ihWv9InVv/R5tc/0aZXP9FmVz/RZlc/0WZXP9FmVz/Rf9LGgH/VxMB/2EQAP9r&#10;EgD/chYA/3gcAfV7JAHrfS0D4n45B9l7RhDQdlMayXFeJMNtaCy+anEzumd7OLZkgz2yYoxBr2CV&#10;Raxen0epXalKply2S6Rcx0yiXOJNn133TJxe/0yYX/9KlWD/SZNg/0iRYP9HkWD/R5Fg/0eRYP9H&#10;kWD/R/9OGAH/WhEB/2QOAP9vEAD/dhMA/H0XAO+BHgHkhCcC24Q0BdCBQw/IfE8ZwXhaI7tzZCy1&#10;cG0zsWx2Oq1qfz+pZ4hDpWWRR6Jjm0qfYqVNnGGxT5lgwVCXYNxQlWHzT5Ni/06QY/9MjmT/S4xk&#10;/0qLZP9Ii2T/SItk/0iLZP9Ii2T/SP9QFgH/XBAA/2gNAP9yDgD/ehAA9oESAOmGFwDeiiAB0oow&#10;BMmGQA7Bgk0Zun1XI7R5YSyudWo0qXJyOqRve0CgbIREnWqNSJlol0yVZ6FPkmatUZBlvVKOZdRT&#10;jGbwUYtn/1CIZ/9Oh2j/TIZo/0uFZ/9JhWf/SYVn/0mFZ/9JhWf/Sf9SFAH/Xw4A/2sLAP91DAD5&#10;fg0A8IUOAOOLEADWjxoAzI4uBMOLPQ27h0oYtINVIq1+Xiune2czondvOp10eECZcoBFlW+JSZFt&#10;k02NbJ5QimqqU4dquVSFas9UhGvuU4Ns/1GCbP9PgWv/TYBr/0yAa/9KgGv/SoBr/0qAa/9KgGv/&#10;Sv9UEgH/YQwA/24KAP14CQDogggA3IkJANiPCwDQkxcAxpMrA76QOwy2jEgXrohSIaeEXCuhgGQz&#10;nHxtOpd5dUCSd31FjnWGSopykE6GcZtRgm+nVH9vtlV9b8tWfG/rVHxw/1J7cP9Qe2//Tntv/017&#10;bv9Le27/S3tu/0t7bv9Le27/S/9XEQD/YwoA/3AHAPB8BQDchQUA1IwIANCTCQDKlhQAwZcpA7mU&#10;OQuxkEYWqY1QIKKJWiqchWIyloJqOZF/cj+MfHpFh3qDSoN4jU5/dphRe3WkVHh0s1Z2dMhWdXTo&#10;VXV1/VN1dP9RdXP/T3Zy/012cf9MdnH/THZx/0x2cf9MdnH/TP9ZEAD/ZgcA/3MEAOF/AQDWiAQA&#10;z5AGAMqWCADEmhIAvJsmArSYNwmslUQUpJFOH52OVyiWimAxkIdoOIuEcD+GgnhEgX+BSX19i014&#10;e5ZRdHqiVHF5sVZvecVWbnrmVW56/FNvef9RcHf/T3F2/01xdf9McXX/THF1/0xxdf9McXX/TP9b&#10;DgD/aQQA9ncAAN2CAADQiwMAyZMFAMSZBgC+nhAAtp8kAq6dNAimmkETn5ZMHZiTVSeRkF4vi41l&#10;N4WKbT2AiHVDe4V+SHaDiExygpNQboCgU2t/rlVof8JWZ3/jVWiA+lNpfv9Ranz/T2t7/01sef9M&#10;bHn/TGx5/0xsef9MbHn/TP9eDAD/bAEA5noAANaGAADLjwIAxJcEAL6dBAC4og4AsaMhAamiMgeh&#10;nz8RmZxKG5KZUyWLllwthZNjNX+Razt6jnNBdYx8RnCKhUtriJFPZ4edUmSGrFRihr9VYYbhVGGG&#10;+VJjhP9QZYH/T2Z//01nfv9MZ37/TGd+/0xnfv9MZ37/TP9hCgD/bwAA4H4AANCJAADGkwEAv5sD&#10;ALihAgCxpgsAqqgeAaOnLwWbpT0PlKJIGYyfUSKFnFkrf5phMnmYaTl0lXE/b5N5RGqSg0hlkI5M&#10;YY+bT16OqlJbjr1SWo7eUluN+FBci/9PXoj/TmCF/0xhg/9LYYP/S2GD/0thg/9LYYP/S/9kBQD1&#10;dAAA2oIAAMuOAADBlwAAuJ4BALGlAACpqwcAo60aAJysLASVqzoMjahFFoamTx9/pFcoeaJfL3Og&#10;ZjVtnm47aJx3QGOagUVfmYxJW5iZTFeXqE5Vl7tPVJfcTlSW9k5VlP9NWJD/TFmN/0tbiv9KW4r/&#10;SluK/0pbiv9KW4r/Sv9oAADleQAA0YcAAMWSAAC7nAAAsaIAAKmpAAChsQIAm7MVAJWzKAKOsjYJ&#10;hrBCEn+uTBt4rFQjcqpcKmyoZDFnp2w2YqV1O12kf0BZo4pDVaKXR1Ghp0lPobpKTqLZSU6g9UlO&#10;n/9JUJn/SVKW/0hUkv9HVJL/R1SS/0dUkv9HVJL/R/9uAADefwAAyo0AAL6YAACzoAAAqqcAAKGu&#10;AACXtgAAkboQAIy6IwGFuTIGfrg+Dne2SRdxtVIea7NaJWWyYitgsWowW7BzNVevfTlTrok9T62W&#10;QEytpUJKrblDSa7YQkir9UNHqv9ESaX/REug/0RNnP9ETZz/RE2c/0RNnP9ETZz/ROp1AADShgAA&#10;w5MAALedAACspAAAoqsAAJizAACOuwEAhcEMAIHCHQB7wi0DdcE6CW/ARRFpv08YY75XHl69XyNZ&#10;vGgoVbtxLVG7ezBNuoc0SrqVN0e6pTlFurg6RLrXOUO49TtCtv89QrP/PkSu/z5Fqf8+Ran/PkWp&#10;/z5Fqf8+Ran/PuB9AADJjQAAu5oAAK6iAACjqQAAmLEAAI65AACEwQIAeckHAHTLFABwzCYBa8s1&#10;BWXLQApgyksQW8pUFlfJXRpSyWUfTshvI0vIeiZHyIYpRMiULELIpC5AyLgvP8nXLz/H9TA9xP8z&#10;O8P/NTy+/zY9uP83Pbj/Nz24/zc9uP83Pbj/N9GGAADAlQAAsp8AAKWnAACarwAAjrcAAIO/AAB4&#10;xwMAbs8HAGXXDQBj2B0AYNgtAlvYOgRX2EYJU9hQDU/YWRFL12IVR9dsGETXdxtB14QePtiTIDzY&#10;oyE72bciOtrVIjrW8iM31P8nNtL/KTTR/ys2yv8tNsr/LTbK/y02yv8tNsr/LcWQAAC2nQAAqKUA&#10;AJytAACPtgAAg74AAHfHAABszwIAYtYHAFrkDgBY5BwAVOQpAVDkNQNM5T8FSOVJB0XlUwpC5lwN&#10;P+ZmDzzmcRI6534UN+eMFjXnnBcz6K4ZMunGGTLo6hkx5f4ZL+T/HC7k/x4t4v8gLeL/IC3i/yAt&#10;4v8gLeL/ILqaAACqowAAnasAAJC0AACDvQAAd8YAAGvPAABf1gAAVN4EAFHwEABN8BsASvAmAUbx&#10;MAJC8joDPvJDBDvzSwU481QHNvRdCDP0aAkw9XQLLvWBDCz2kQ4q9qIPKPe3ECf41hEn9vQRJvP/&#10;ESbx/xEl8f8TJfH/EyXx/xMl8f8TJfH/E62hAACgqQAAkrMAAIS8AAB2xgAAac8AAF3YAABR3wAA&#10;Se4EAEb8DgBC/RcAPv4hADv+KgE3/zMCNP86AjD/QgMt/0oDK/9TBCj/XAUl/2YFIv9zBiD/gwcf&#10;/5QIHf+mCBz/vAgb/+IJGv/5CRr//wkZ//8JGf//CRn//wkZ//8JGf//CaKnAACTsQAAhbsAAHbG&#10;AABp0AAAW9oAAE7gAABD5QAAPvsBADr/DAA2/xMAMv8bAC//IwAr/yoBKP8xAST/NwEh/z8CH/9G&#10;Ahz/TgIZ/1gDFv9jAxP/cAMS/4EEEf+TBBD/pwQP/70FDv/gBQ7/9gUO//8FDv//BQ7//wUO//8F&#10;Dv//BZWvAACGugAAd8UAAGjQAABa2wAATOEAAEDnAAA38wAAMv8AAC7/BwAq/w4AJv8TACP/GgAf&#10;/yAAG/8mABj/KwEV/zIBEv84ARD/QAEO/0gBDP9SAQn/XQIG/2sCBP99AgL/kAIB/6MCAP+2AgD/&#10;zQMA/+wDAP/sAwD/7AMA/+wDAP/sA4i5AAB4xAAAadAAAFvdAABL4wAAPukAADLuAAAr/wAAJv8A&#10;ACH/AAAd/wgAGv8NABb/EQAT/xYAEP8aAA7/HwAL/yQACf8qAAb/MAAC/zcBAP9AAQD/SgEA/1YB&#10;AP9kAQD/dQEA/4gBAP+aAQD/qgEA/7sBAP+7AQD/uwEA/7sBAP+7Af8vKwH/KzIC/y8xAv8wNAL/&#10;LzkD/ytBA/8nTAT/I1gF/yFmBv8gdAf/HoIJ/x6OC/8emAz/HqEN/x6pDv8esA//HbgP/x3BEP8d&#10;yxD/HdsR/x3oEf8d8hH/HfwR/x7/Ef8e/xD/Hv8Q/x//Ef8f/xL/If8T/yL/E/8i/xP/Iv8T/yL/&#10;E/8vKwH/LjAC/zIvAv8zMQL/MjYD/y8+A/8rSQX/KVYG/ydjB/8lcQj/JH4L/yOKDP8jlQ7/Ip4P&#10;/yKmEP8irRH/IrUR/yK9Ev8ixxL/ItQT/yLlE/8i8BP/IvoT/yL/E/8j/xL/I/8S/yP/FP8k/xX+&#10;Jv8W/Cf/Fvwn/xb8J/8W/Cf/Fv8wKgH/MS0C/zUrAv83LQL/NjID/zQ6A/8yRQX/L1IG/y1gB/8s&#10;bQr/KnoM/ymGDv8okRD/KJoR/yiiEv8nqhP/J7EU/ye5FP8nwxX/J88V/yfhFf8n7RX/J/gV/yj/&#10;Ff8o/xX/KP8W/yf/F/wp/xj2K/8Z9Cz/GfQs/xn0LP8Z9Cz/Gf8xKQH/NCkB/zkoAv87KgL/PC4C&#10;/zo2A/85QgX/N08G/zVcCP8zaQv/MXYO/zCCEP8vjRL/LpYU/y6eFf8tphb/La0W/y21F/8tvhj/&#10;LcoY/y3cGP8t6hj/LfUY/S7/GPou/xj5Lf8a+S3/HPMv/xztMf8d6jL/Heoy/x3qMv8d6jL/Hf8z&#10;KQH/OCYB/z0kAf9AJQL/QSkC/0IzA/9BPgX/P0oG/z1XCf87ZAz/OXAP/zd9Ev82iBT/NZEW/zWa&#10;F/80ohn/NKkZ/zOxGv8zuhv/M8Ub/TPTG/oz5hv3NPMb8zX+G/E0/x3wM/8f7jP/IOc2/yHhN/8h&#10;3jj/Id44/yHeOP8h3jj/If81JwH/PSIB/0IgAf9GIAH/SCUC/0ovA/9JOgT/R0YG/0VSCf9DXw3/&#10;QWsR/z93FP89ghf+PIwZ/DyVGvs7nRz5O6Ud+DqtHvY6th71OsAf8zrOH/A64x/rO/Ef6Dr9IeY6&#10;/yPkOv8l4Tr/Jdg8/ybQPf8mzT7/Js0+/ybNPv8mzT7/Jv85JAH/QR4B/0cbAf9LGwH/TyIB/1Er&#10;Av9RNgT/T0EG/0xNCf9LWg78SWYS+EdyFvVFfRnzQ4cb8UKRHe9CmR/tQaEg7EGpIepAsiLoQLwi&#10;50DKI+RB3yPgQe8k3ED8J9hA/ynUP/8qz0D/KsdC/yrCQ/8qwEP/KsBD/yrAQ/8qwEP/Kv88IAH/&#10;RRoB/0sXAf9RFwH/Vh8B/1gnAv9YMQP/VzwF/FVICfZSVA7yUGET7k5tF+pMeBvnSoIe5UmMIOJI&#10;lSLgR50k3kelJdxGribaRbkn2EXGKNRF3CnPRu4qy0X7LchF/y7FRf8vwEb/L7pI/y+1Sf8utEn/&#10;LrRJ/y60Sf8utEn/Lv9AHQH/SRYB/1ATAf9WFAD/XBsB/18jAf9gLAL6XzcE811CCO1aTw3nWFwT&#10;4lZoGN5TchzaUX0g1k+GJNJOjyfQTZgpzUygK8tLqS3JSrMux0q/L8VK0DDCS+gwvUv4MrpK/zO4&#10;S/8zs0z/M65N/zOqTv8yqU7/MqlO/zKpTv8yqU7/Mv9DGgH/TBMA/1QQAP9cEgD/YRcA/2UeAftm&#10;JwHyZjED6mU9BuNjSgvcYFcS1V1iGdBabR/MV3cjyFWAJ8VUiSvCUpIuwFGaML5QozK7T600uU+5&#10;NbdPyDa0T+I2sU/0N65Q/zisUP84p1H/N6NS/zagU/81n1P/NZ9T/zWfU/81n1P/Nf9GFwH/UBEA&#10;/1gNAP9gEAD/ZhMA/2oZAPRsIQHqbSsC4Ww3BNlqRQrQZ1ISymNeGsVgaCDBXnImvVx7KrpahC63&#10;WIwxtFeVNLFVnjavVKg4rVSzOqpTwjuoU9o7pVTwPKJV/zyhVf87nVb/OppX/zmXV/84l1f/N5dX&#10;/zeXV/83l1f/N/9JFAD/Uw4A/1wMAP9lDQD/aw8A+m8TAOxyGQDidCMB2HMyA85xQgnHbU8SwWpa&#10;GrtnZCG3ZG0ns2J2LK9ffzCsXoc0qVyQN6dbmTqkWaM8oVmuPp9YvT+dWNFAmlnsP5hZ/j+XWv8+&#10;lFv/PJFb/zuPW/86j1v/Oo9b/zqPW/86j1v/Ov9MEgD/Vg0A/2AJAP9oCgD6bwwA83MOAOV3EQDa&#10;eRsAz3kuAsd3Pgm/dEsRuXBWGrNtYCGvamkoqmdyLadlejKjY4M2oGGMOZ1glTyaXp8/l12qQZVd&#10;uEKTXctDkF3oQ49e/EGOX/9Ai1//Popf/z2IX/88iF//O4hf/zuIX/87iF//O/9OEQD/WAoA/2MH&#10;APpsBgDncwYA3XgIANp7CwDRfhcAyH4rAsB8Owi5eUgRsnZTGaxyXSGnb2Yoo21uLp9qdzObaH83&#10;mGaIO5VlkT6RY5tBjmKnQ4xhtEWJYcdFiGLlRYZi+kOGY/9ChGP/QINj/z6CY/89gmP/PIJj/zyC&#10;Y/88gmP/PP9QDwD/WwcA/2YDAOxvAgDcdgMA1HwHANGACQDKghQAwoMoArqBOQezfkYQrHtRGaZ3&#10;WiGhdGMonHJrLphvczOUbXw3kWuEO41qjj+KaJhChmejRIRmsUaBZsNHf2bhR39n+EV+aP9Dfmj/&#10;QX1n/z98Z/8+fGf/PXxn/z18Z/89fGf/Pf9SDgD/XQMA/WkAAOFyAADWegIAzn8FAMqDCADFhhIA&#10;vIcmAbWGNgaug0MPp4BOGKF8WCCbeWAnlndpLZJ0cDOOcnk3inCBPIZuiz+DbZVDf2yhRXxrrkd6&#10;a79IeGvdSHhs9kZ4bP9Ed2z/Qndr/0B3av8/d2r/Pndq/z53av8+d2r/Pv9UDAD/XwAA8mwAAN12&#10;AADQfQIAyYMEAMSHBgC/ihAAt4wjAbCKNAWpiEEOooVMF5yBVR+Wf14mkXxmLYx5bjKId3Y3hHV/&#10;O4B0iD98cpJDeHGeRnVwrEhzb71JcXDZSXFw9Edxcf9EcnD/QnJv/0Fybv8/cm7/PnJu/z5ybv8+&#10;cm7/Pv9WCgD/YgAA5m8AANd5AADMgQEAxYcDAL+LBAC5jg4AspAgAauPMQWkjD8NnYpKFpaHUx6R&#10;hFwli4FkLIZ/azGCfXM2fnt8O3p5hj92d5BCcnacRW91qUhsdbpJa3XUSWt18kdrdf9FbHX/Q21z&#10;/0Ftcv8/bXL/P21y/z9tcv8/bXL/P/9ZBwD/ZQAA4nIAANF8AADHhAAAwIoCALmPAgCzkgwArJQd&#10;AKaTLwSekTwLmI9IFJGMURyLiVokhodiKoGFaTB8gnE1eIF6OnR/gz5wfY5CbHyaRWl7p0dmerhI&#10;ZHvQSGR78Edle/9EZnr/Q2d4/0Fodv8/aHb/P2h2/z9odv8/aHb/P/9bBAD3aQAA3XYAAM2AAADD&#10;iAAAu44AALSTAQCtlwkAp5gaAKCYLAOZljoKkpRFEoySTxqGj1cigI1fKHuLZy52iW8zcod3OG2F&#10;gTxphItAZoKXQ2KBpUZggbZHXoHNR16B70Zfgf9EYH//QmF9/0Fie/8/Y3r/P2N6/z9jev8/Y3r/&#10;P/9eAADpbQAA1nkAAMiEAAC+jAAAtpMAAK6XAACmmwQAoJ0XAJqdKQKTnDcIjJpDEIaYTRiAllUf&#10;epRdJnWSZSxwkGwxbI51NmeNfjpji4k+X4qVQVyJo0RaibRFWInLRViI7URYiP9DWYb/QVuD/0Bd&#10;gf8+XYD/Pl2A/z5dgP8+XYD/Pv9iAADkcQAAz34AAMOIAAC5kQAAsJcAAKebAACeoQAAmKMTAJOj&#10;JQGNojQGhqFADYCfShV5nVMcdJtaI2+ZYihqmGouZpZyMmGVfDddlIY6WZKTPlaSoUBTkbJBUpLJ&#10;QlKR60FSkP9AUo//P1WL/z5WiP89V4f/PVeH/z1Xh/89V4f/PflnAADddgAAyYMAAL2NAACzlQAA&#10;qZsAAKCgAACWpwAAj6kPAIuqIQGFqTAEf6g8CninRxJzpVAYbaNYHmiiYCRkoWcpX6BwLlueeTJX&#10;nYQ2U5yROVCcnztOm7A9TJzHPUyb6jxMmf88TJj/PE2V/zxPkf87UI//O1CP/ztQj/87UI//O+tt&#10;AADTfAAAw4kAALeTAACsmgAAop8AAJmlAACOqwAAhbALAIGxGwB8sSsCd7A4B3GvQw1rrk0UZq1V&#10;GWGsXR5dq2UjWapuJ1WpdytRqIIvTaePMkqnnjVIp682R6fGNkam6TZFpP43RaP/N0ag/zdInP83&#10;SZr/N0ma/zdJmv83SZr/N+J0AADKgwAAvI8AALCYAAClngAAm6QAAJCrAACFsQAAergEAHa5FABy&#10;uSUBbbkzBGi4PwhjuEkOXrdSE1q2WhhWtmIcUrVrIE60dSRLtIAnSLOOKkWznSxCs64tQbPFLkGz&#10;6S1AsP4vP6//MT6t/zJAqP8yQab/MkGm/zJBpv8yQab/MtV8AADCigAAtZYAAKidAACdowAAkqoA&#10;AIexAAB8twAAcL4DAGjCDgBmwx0AY8MtAV7DOQRaw0QIVsJODFLCVxBPwV8US8FpF0jBcxpFwH4d&#10;QsCMID/AmyI9wK0jPMHEIzzA6SM6vv4mOLz/KDe7/yk4uP8qOLb/Kzi2/ys4tv8rOLb/K8mFAAC5&#10;kwAArJwAAKCiAACUqgAAiLEAAHy4AABxvgAAZsUDAFvLCABXzRMAVs4jAFPOMgFQzj4DTc9IBUnP&#10;UghGz1sLQ89lDkDPbxA+z3sTO8+JFTnPmRc3z6sYNtDDGDbP6Bg0zfsbMsv/HTHK/x8wyf8hL8j/&#10;IS/I/yEvyP8hL8j/Ib6PAACvmgAAoqEAAJapAACKsAAAfbgAAHG/AABmxgAAW8wCAFDSBwBH2gwA&#10;RtwYAEXcJwBE3TUBQd1AAj/eSwM93lUEOt9fBjjfaQc133YJM+CECzHglAwv4aYNLuG8Di3i4A4t&#10;3vgPK93/Eirc/xQp2v8WKNr/Fija/xYo2v8WKNr/FrOYAACloAAAmacAAIuwAAB+uAAAccAAAGXI&#10;AABZzgAATtMAAETbBAA/6Q0APekXADvqIwA56i4ANus4ATTrQgEx7EsCL+1VAy3tXwMq7msEKO54&#10;BSbviAYl75oHI/CuByLxyAci8O0HIez/ByHr/wgg6/8KH+r/Cx/q/wsf6v8LH+r/C6ifAACbpgAA&#10;ja8AAH+4AABxwQAAZMoAAFjQAABM1gAAQd0AADjkAAA19gwAM/cUADD3HgAu+CcAK/kwACj5OAEm&#10;+kABI/tJASH7UgEe/F0CHP1pAhr9eQMY/osDF/+eAxX/swQU/9MEFP70BBP8/wMT+v8DE/n/AxP5&#10;/wMT+f8DE/n/A52lAACPrgAAgLgAAHLCAABkywAAVtMAAEnaAAA+3wAANOQAAC70AAAr/woAKP8Q&#10;ACX/FwAi/x8AH/8mABz/LQAZ/zQAF/88ABT/RAES/04BEP9ZAQ7/ZwEM/3cBC/+KAgr/nwIJ/7UC&#10;CP/VAgf/9AIH//8CB///Agf//wIH//8CB///ApGtAACCuAAAc8IAAGTMAABW1QAASN0AADviAAAw&#10;5wAAJ+4AACP/AAAg/wQAHP8MABn/EQAW/xYAE/8bABH/IQAO/ycADf8uAAr/NgAH/z4ABP9IAAD/&#10;VAAA/2IBAP9zAQD/hwEA/50BAP+yAQD/ygEA/+oBAP/zAQD/8wEA//MBAP/zAYS3AAB0wQAAZcwA&#10;AFbYAABH3wAAOeUAAC3qAAAj7gAAHP0AABj/AAAV/wAAEf8EAA//CwAN/w4ACf8RAAb/FQAD/xoA&#10;AP8gAAD/JgAA/y4AAP83AAD/QQAA/00AAP9cAAD/bQAA/4IAAP+WAAD/qAAA/7oAAP/DAAD/wwAA&#10;/8MAAP/DAP8kLwH/JS8B/ygvAf8nMQH/JDYC/yA+Av8aSQP/F1YD/xVkA/8TcgT/En8E/xKKBP8S&#10;lAT/Ep0F/xKkBf8SrAb/ErMG/xK6Bv8Swwb/E84H/xPfB/8T6wf/E/YH/xP/B/8T/wb/E/8G/xT/&#10;B/8U/wj/E/8I/xX/Cf8V/wn/Ff8J/xX/Cf8lLgH/KS0B/yssAf8rLgH/KTMC/yQ7Av8fRgP/HVMD&#10;/xthBP8ZbgT/F3sE/xeHBf8XkQX/F5oG/xehBv8XqQf/F7AH/xe3CP8XwAj/GMoI/xjbCP8Y6Aj/&#10;GPQI/xj9CP8Z/wj/Gf8I/xn/Cf8Z/wr/GP8L/xr/C/8a/wv/Gv8L/xr/C/8mLQH/LCkB/y4oAf8v&#10;KgH/LS8C/yk3Av8nQwP/JFAD/yJdBP8gagX/HncF/x6DBv8ejQf/HpYH/x6eCP8epQn/HqwJ/x6z&#10;Cf8evAr/HsYK/x7TCv8e5Qr/HvEK/x/8Cv4f/wr9H/8L/B//DPwe/w38H/8O9yH/Dvch/w73If8O&#10;9yH/Dv8qKgH/LyYB/zIkAf8zJQH/MioB/zE0Av8vPwP/LUwD/ypZBP8oZgX/JnIG/yV+B/8liQj/&#10;JZIJ/yWaCv8loQv/JagL/ySwDP8kuAz/JcEM/yXODf8l4Q38Je8N+Sb6DPYm/w31Jv8P9CX/EPQl&#10;/xHyJv8S7Sf/Eu0n/xLtJ/8S7Sf/Ev8uJgH/NCIB/zcgAf85IQH/OCUB/zkvAv84OwL/NUcD/zNU&#10;Bf8xYQb/L20H/y55Cf8thAr/LY0M/yyWDf8snQ3/LKUO/SysD/wstA/7LL0P+SzJEPYs3RDzLewP&#10;7y34D+0t/xLrLP8U6iz/Feks/xblLf8W4C7/FuAu/xbgLv8W4C7/Fv8yIwH/OB0B/zwbAf8+GwH/&#10;QCIB/0ErAf9ANgL/PkID/zxPBf85XAb/OGgI/TZzC/s1fgz4NYgO9zSRD/U0mRDzNKAR8jOoEvAz&#10;sBLvM7kT7jPFE+s01xPnNOoS4zT3FOE0/xfeM/8Z3DP/Gtsz/xrUNP8azjX/Gs41/xrONf8azjX/&#10;Gv82HwH/PBkB/0EWAP9EFgD/Rx4B/0knAf9IMgL/Rj0D/0RJBfpCVgf2QGIJ8j9uDO89eQ/tPIMQ&#10;6jyMEug7lBPnO5wU5TukFeM6rRXiOrYW4DvCFt870hbaO+gX1Dr2GtA6/xzNOv8eyzr/Hso6/x/E&#10;O/8fwDz/HsA8/x7APP8ewDz/Hv85GwH/QBUA/0URAP9KEwD/ThkA/1AiAf9QLAH9TjcC9ktDBPBJ&#10;UAfrSF0K50ZpDeNFdBDgRH4T3UOHFdtCkBfYQZgY1UCgGdNAqRvRQLIcz0C9Hc1AzB3KQeQexkD0&#10;IMJA/yK/QP8jvUD/I7tA/yO2Qf8js0L/IrNC/yKzQv8is0L/Iv89FwD/RBEA/0oOAP9QEAD/VBUA&#10;/1YdAP1WJgHzVTEB61M9A+VSSwbfUFgK2k5jDtRMbhPQSngWzUmBGctIihvIR5IdxkeaH8RGoyHC&#10;RqwiwEW3I75FxSS8RdwkuEbwJbVG/yeyRv8nsEb/J65G/yeqR/8mp0j/JqdI/yanSP8mp0j/Jv9A&#10;FAD/SA4A/04LAP9VDgD/WREA/1wWAPRdHwDqXCoB4ls3AtpaRgXSV1MLzFVeEMhTaBXEUXIZwVB7&#10;HL5PhB+8TYwiuU2VJLdMnSa1S6cns0uxKbFKvyqvStEqrEvrK6lL/CymS/8spUz/K6NM/yqfTf8q&#10;nU3/KZ1N/ymdTf8pnU3/Kf9DEQD/SwwA/1MIAP9aCwD/Xg0A+WAQAOthFgDhYiEA1mIxAc5hQQXH&#10;X04LwlxZEb1aZBe5WG0btlZ2H7NVfiKwU4clrlKPKKtRmCqpUKIsp1CsLaVPuS+jT8svoFDmL55Q&#10;+TCcUP8vmlH/LphR/y2WUv8slFL/K5RS/yuUUv8rlFL/K/9GEAD/TgkA/1YFAP5eBgDvYgcA52UK&#10;AORmDgDWZxkAzWgtAcVnPQW/ZUoLuWNVErRgXxewXmkcrFxxIalaeiSmWYIopFiLK6FWlC2fVZ0v&#10;nFWoMZpUtDOYVMUzllThNJNV9jOSVf8ykVb/MY9W/zCNVv8ujFf/LYxX/y2MV/8tjFf/Lf9JDgD/&#10;UQUA/1oBAO5iAADfZwMA2GoGANVrCgDNbRUAxW4pAb5tOQS3a0cLsWhSEaxmXBioZGUdpGJtIqFg&#10;dSaeXn4pm12GLZhcjy+VWpkyk1mkNJBZsDaOWcA2jFnbN4pZ8zaJWv80iFv/M4db/zGGW/8whVv/&#10;L4Vb/y+FW/8vhVv/L/9LDAD/VAAA+14AAOJlAADYawEAz24FAMxwCADGchIAvnMmAbdzNgSxcEQK&#10;q25PEaZrWRihaWEdnWdqIpllcieWY3oqk2KDLpBgjDGNX5U0il6gNoderTiFXbw5g13UOYJe8DiB&#10;X/82gF//NIBf/zN/X/8xfl//MH5f/zB+X/8wfl//MP9NCQD/VgAA7mEAAN1pAADRbwAAynMDAMV1&#10;BgDAdhAAuHgjALF4MwOrdkEJpXNMEJ9wVhebbl8dlmxnIpNqbyePaHcrjGd/L4lliDKFZJI1gmOd&#10;N4Biqjl9Yrk6e2LPO3pi7jl6Y/84emP/Nnlj/zR5Y/8yeWL/MXli/zF5Yv8xeWL/Mf9PBwD/WQAA&#10;5mQAANdsAADMcwAAxHcCAL95BAC5eg4AsnwgAKx8MQOlej4Jn3hKEJp1UxeVc1wdkXFkIo1vbCeJ&#10;bXQrhWx8L4JqhTJ/aY81fGibOHlnpzp2ZrY7dGbMPHNn6ztzZ/84c2j/NnNo/zVzZ/8zc2b/MnNm&#10;/zJzZv8yc2b/Mv9RBAD/XAAA4mcAANJwAADHdgAAwHoAALp9AgC0fwwArYEdAKeBLgKgfzwImn1H&#10;D5V6URaQeFoci3ZiIYd0aSaDcnErf3F6L3xvgzJ4bo01dW2YOHJspTtwa7Q8bmvJPG1r6TttbP45&#10;bWz/N25s/zVua/80bmr/Mm5q/zJuav8ybmr/Mv9TAAD0XwAA3moAAM1zAADDegAAu34AALWBAACu&#10;gwkAqIUaAKKFKwKbhDoHlYJFDpB/TxWKfVgbhntfIIF5ZyV9d28qenZ3LnZ0gDJzc4s1b3KWOGxx&#10;ozppcLI8aHDGPGdw5ztncfw5aHH/N2hw/zVpb/80aW7/M2lu/zNpbv8zaW7/M/9WAADrYgAA2G4A&#10;AMl2AAC/fQAAt4IAALCFAACohwYAookXAJyKKQGWiTcGkIdDDIuFTROFglUZgIBdH3x/ZSR4fW0p&#10;dHt1LXB6fjFteYg0aXeUN2Z2oTpjdrA7YXbEPGF25Tthdvs5Ynb/N2N1/zVjc/80ZHL/M2Ry/zNk&#10;cv8zZHL/M/9YAADmZgAA0nEAAMV6AAC7gQAAsocAAKuKAACijAIAnI4UAJePJgGRjjQFi4xAC4WK&#10;ShGAiFMYe4ZbHXaFYyJyg2onboJyK2qAey9nf4YzY36RNmB9njldfK46W3zBO1t84zpbfPo4XHv/&#10;N117/zVeef80X3f/M193/zNfd/8zX3f/M/5cAADhagAAzXUAAMB+AAC2hgAArosAAKWOAACbkQAA&#10;lZMRAJCUIgGLkzEDhZI9CX+RSA96j1EWdY1ZG3GMYCBsimglaIlwKWSHeS1hhoMxXYWPNFqEnDZX&#10;g6w4VYO/OVWD4ThVgvk3VoL/NVaB/zRYf/8zWX3/Mll9/zJZff8yWX3/Mu9gAADbbgAAx3oAALuD&#10;AACyiwAAqJAAAJ+TAACUlgAAjZkOAImaHgCEmi4Cfpk6B3mXRQ10lk4Tb5VWGGqTXh1mkmUhYpFt&#10;Jl6PdipbjoEtV42NMFSMmjNRjKo1T4y9NU+M3jVPi/c0T4r/M1CJ/zJRhv8xUoT/MVKE/zFShP8x&#10;UoT/MeplAADScwAAwn8AALaIAACskAAAopQAAJiYAACMnAAAhJ8KAICgGQB8oSkBd6A2BXKfQQpt&#10;nksPaJ1TFGScWxlgm2MdXJprIViZdCVVmH4pUZeKLE6WmC5LlqgwSpa8MUmW3DBJlPYwSZP/MEmS&#10;/zBKkP8vS43/L0uN/y9Ljf8vS43/L+JrAADKeQAAvIUAALGPAACmlAAAm5kAAJGdAACGogAAeqYD&#10;AHanEwBzqCQAbqgyA2qoPQZlp0cLYaZQD12lWBRZpGAYVaNoHFKjcR9OonwjS6GIJkihlihFoKYq&#10;RKG6K0Oh2ipDn/UrQp3/K0Kc/yxCm/8sRJf/K0SX/ytEl/8rRJf/K9dyAADDgAAAtowAAKqUAACf&#10;mQAAlJ4AAImjAAB+qAAAcK4AAGqwDgBosR0AZbEsAWGxOANdsEMGWbBMClWvVA5Sr10RTq5lFUuu&#10;bxhIrXkbRa2GHkKslSA/rKUiPq25Iz2t2CI9q/UjPKn/JTun/yY7pv8mO6T/Jjuk/yY7pP8mO6T/&#10;Jsx6AAC7iAAArpIAAKKZAACXngAAjKQAAICqAAB1rwAAabQAAF65BgBbuhQAWbskAFa7MQFTuz0D&#10;ULtHBU27UAdKulkKR7piDUS6bBBBuncTPrmEFTy5kxc5uaMYOLm3GTe61hk3uPQaNbb/HDS0/x4z&#10;s/8fM7L/IDOy/yAzsv8gM7L/IMGDAAC0kQAAppgAAJueAACPpQAAgqsAAHaxAABrtgAAX7wAAFTB&#10;AwBMxQ0AS8UZAEnGKABIxjUARcdAAUPHSgNAx1MEPsddBjvHZwg5x3MKN8eADDTHkA0yx6EOMci1&#10;DzDI0w8wxvQQLsT/Ey3C/xUswf8WK8D/FyvA/xcrwP8XK8D/F7iNAACqlwAAnp4AAJGlAACErAAA&#10;eLIAAGu5AABgvwAAVMMAAErIAgBAzQcAOtIOADnSGwA40ygAN9M1ADbUQAA01UsBM9VVATHWYAIv&#10;1mwDLdd6BCvYiwUq2J0FKNmxBifazQYn1+8GJtT/CSXS/wsk0f8MI9D/DSPQ/w0j0P8NI9D/Da6W&#10;AACgnQAAlKQAAIasAAB5tAAAbLsAAGDCAABUxgAASMsAAD7QAAA11QQALd0KACzhEwAr4h8AKeMq&#10;ACjkNQAn5D8AJuVKACTmVQAj5mEBIeduASDnfgIe6JACHemkAhvpvAIa6uICGub8Ahnl/wMZ5P8E&#10;GOP/BRjj/wUY4/8FGOP/BaOdAACWpAAAiKwAAHq1AABsvQAAX8QAAFPKAABHzgAAPNMAADLaAAAq&#10;3wAAJe4JACPwEQAh8RkAH/EiAB3yKwAb8zQAGfQ+ABf0SAAV9VIAE/ZfABL2bgER94ABEPiUAQ/5&#10;qgEO+cYBDvntAQ32/wEN9P8BDfP/AQ3z/wEN8/8BDfP/AZmjAACLrAAAfLUAAG2+AABfxgAAUs0A&#10;AEXSAAA52AAAL94AACbiAAAf6gAAHPsGABn/DgAX/xMAFP8aABL/IQAQ/ygADv8wAA3/OQAL/0MA&#10;Cf9OAAb/XAAE/2wAAv+AAAH/lgAA/60AAP/KAAD/8AAA//8AAP//AAD//wAA//8AAP//AI2rAAB9&#10;tQAAbr8AAGDIAABS0AAAQ9cAADfdAAAr4gAAIuYAABnqAAAV+QAAEv8AABD/CAAO/w4ADP8RAAn/&#10;FgAG/xwAA/8iAAD/KgAA/zMAAP89AAD/SQAA/1cAAP9pAAD/fgAA/5UAAP+sAAD/xwAA/+gAAP/6&#10;AAD/+gAA//oAAP/6AIC1AABwvwAAYckAAFLTAABD2wAANeEAACnmAAAe6gAAFe4AABD4AAAO/wAA&#10;C/8AAAj/AAAE/wYAAP8KAAD/DgAA/xEAAP8VAAD/GwAA/yMAAP8rAAD/NgAA/0MAAP9TAAD/ZQAA&#10;/3oAAP+RAAD/pgAA/7gAAP/PAAD/zwAA/88AAP/PAP8cLwH/ICwB/yEsAf8eLgH/GjMB/xQ8Af8P&#10;RgH/DVQC/wthAv8JbwL/CXsC/wmGAv8JkAL/CZkC/wmgAv8JpwL/Ca0C/wm0Av8JvAH/CcUB/wnR&#10;Av8J4wL/Ce8C/wn5Af8K/wH/Cv8B/wr/Av8K/wL/Cv8C/wv/A/8L/wP/C/8D/wv/A/8fLQH/IykB&#10;/yQpAf8iKwH/HjAB/xg4Af8UQwH/EVAC/xBeAv8OawL/DncC/w6DAv8OjQL/DpUC/w6dAv8OpAL/&#10;DqoC/w6xAv8OuQL/DsEC/w7NAv8O3wL/DuwC/w74Av8O/wL/Dv8C/w//A/8P/wP/D/8E/xD/BP8Q&#10;/wT/EP8E/xD/BP8jKgH/JiYB/yglAf8nJwH/IysB/x4zAf8bQAH/GU0C/xZaAv8UZwL/E3MC/xN+&#10;Av8TiQP/E5ED/xOZA/8ToAL/E6cD/xOuA/8TtQP/E74D/xPJA/8T2gP/FOkD/hT2A/sU/wP5Ff8D&#10;+RX/BPgV/wX4Ff8G+BX/BvgV/wb4Ff8G+BX/Bv8mJgH/KiIB/ywgAP8rIgH/KCYB/ycwAf8kPAH/&#10;IkkC/x9VAv8dYgL/G24D/xt6A/8ahAP/Go0D/xqVA/8anAT/GqME/xuqBP8bsgT/G7oE/xvFBPwb&#10;0wT5G+cE9Rz0BPIc/wXxHP8G8Bz/B+8d/wjvHf8J7xz/Ce4c/wnuHP8J7hz/Cf8qIgH/Lh0A/zAb&#10;AP8wHAD/MCIA/zAsAf8uNwH/K0QC/yhRAv8mXQP/JGkD/yN1BP8jfwT+I4gE/SORBfsjmAX6I6AF&#10;+COnBvcjrgb1I7cG9CPBBvIkzwbuJOQG6iXyBugl/gjmJP8K5CX/C+Ml/wzjJP8M4iT/DOEk/w3h&#10;JP8N4ST/Df8uHgD/MxgA/zUWAP81FQD/OB0A/zgnAf83MwH/ND8B/zJLAv8vWAP7LmQE+C1vBPUs&#10;egXzLIMG8SyMBu8slAftLJwI7CyjCOosqwjpLLMI5yy+CeYszAniLeII3i3xCtss/gzWLf8O1Cz/&#10;D9Is/xDRLP8Qzyz/EM4t/xDOLf8Qzi3/EP8yGQD/NxQA/zoRAP88EgD/PxkA/0AiAP8+LQH/PDkB&#10;+jpFAvQ4UgPwN14E7DZqBek1dAbmNX4I5DSHCOI0kAngNJgK3jSfCtwzpwvaM7AM2DO7DNUzyQ3S&#10;NN8NzjTwD8o0/RLHNP8TxTT/FMM0/xXDM/8VwDT/Fb80/xS/NP8UvzT/FP82FQD/OxAA/z4NAP9D&#10;DwD/RhQA/0YcAP9GJgD2RDIB70I/AelATAPkP1kE3z5kBts9bwjYPHkK1DyCDNE7iw3PO5MPzTqa&#10;EMs6ohHJOqsSyDq1E8Y6whPEOtUUwDvrFbw6+xe5Ov8Ytzr/GbY6/xm1Ov8Ysjv/GLE7/xixO/8Y&#10;sTv/GP85EgD/Pw0A/0MJAP9IDAD/SxAA/0wVAPVMHwDrSioA5Ek3Ad1JRgLVR1ME0EZfCMxFaQvJ&#10;RHMNxkN8EMNChBLBQowTv0GVFb1BnRa7QKYXukCwGLhAvBm2QMwas0HmGq9B9xytQf8dq0H/HalB&#10;/xypQf8cpkH/G6VB/xulQf8bpUH/G/89EAD/QgkA/0gFAP9NCAD/UAsA+VEPAOtQFQDhTyAA2FAx&#10;AM9QQQLJT04FxE5aCcBMZA29S20Qukp2E7dJfhW1SIcXs0ePGbFHlxuvRqAcrUaqHqtFth+pRcYf&#10;p0bgIKRG9CChRv8hn0f/IJ5H/yCeR/8fm0f/HppH/x6aR/8emkf/Hv9ADQD/RgQA/0wAAPhSAgDo&#10;VQQA4VUIAOJVDQDVVRkAzFcsAMVXPAK/VkoGulVVCrZTXw6yUmgSr1BxFaxPeRiqToEaqE2KHaVM&#10;kh+jTJwgoUumIp9LsSOdS8Akm0vYJZlL8CWWTP8klUz/JJRM/yOTTP8ikU3/IZFN/yGRTf8hkU3/&#10;If9CCgD/SQAA/1EAAOZXAADdWwEA1VwFANJbCQDLXBQAw14oALxeOAK2XUYGsVtRCq1ZWw+pWGQT&#10;plZsF6NVdBqgVH0dnlOFH5tSjiKZUZckl1ChJpVQrSeSULwokVDQKI5Q7CiNUf4ni1H/JotR/yWK&#10;Uv8kiVL/I4hS/yOIUv8jiFL/I/9FBwD/SwAA8FUAAN9bAADTYAAAzGEDAMhhBgDDYREAu2QkALVk&#10;NAKvY0IFqmFOCqVfVw+hXWAUnlxoGJtbcBuYWXgelViBIZNXiiSQVpMmjlWeKItVqSqJVLcrh1TL&#10;K4VV6SuEVfwqg1b/KINW/yeCVv8lgVb/JIFW/ySBVv8kgVb/JP9HAwD/TwAA51gAANlgAADNZAAA&#10;xmYBAMFmBAC7Zg4AtGkgAK5pMQKoaD8Fo2ZKCp9lVA+aY10Ul2FlGJNgbRyQXnUfjl19IotchiWI&#10;W5AohVqaKoNZpiyAWbQtf1nHLn1Z5i18Wvose1r/Kntb/yh7W/8ne1r/Jnpa/yV6Wv8lelr/Jf9J&#10;AAD7UgAA41wAANJjAADHaAAAwGsAALprAgC1aw0Arm0dAKhuLgGjbTwFnWtICplqUQ+UaFoUkGZi&#10;GI1lahyKY3Igh2J6I4RhgyaBYIwpfl+XK3teoy15XrEvd13EL3Ve4i91XvktdV//K3Vf/yl1X/8o&#10;dV7/JnVe/yZ1Xv8mdV7/Jv9LAADwVQAA3l8AAM1nAADDbAAAu28AALVwAACvbwoAqHEaAKNyKwGd&#10;cjkEmHBFCZNuTw6PbVgUi2tgGIdpZxyEaG8ggWd3I31mgCZ6ZIopd2OULHVjoS5yYq8vcGLBMG9i&#10;3zBuY/cub2P/LG9j/ypvY/8ob2L/J29i/ydvYv8nb2L/J/9NAADrWAAA2WMAAMlqAAC/cAAAt3MA&#10;ALB0AACpdAcAo3YXAJ53KAGYdjcEk3VCCI5zTA6JcVUThXBdGIFuZRx+bWwfe2x0I3hqfSZ0aYcp&#10;cWiSLG5nni5sZ6wwame+MWln3DBpZ/UuaWf/LGln/ypqZ/8pamb/KGpm/ydqZv8namb/J/9QAADn&#10;WwAA02YAAMVuAAC7cwAAs3cAAKt5AACkeAMAnXoUAJh7JQGTezQDjnpAB4l4Sg2EdlMSgHVbF3xz&#10;Yht4cmofdXFyInJveyZvboUpbG2QLGlsnC5mbKowZGy8MWNs2TBjbPQvY2z/LWRs/ytka/8pZWr/&#10;KGVq/yhlav8oZWr/KP1TAADjXwAAzmkAAMFxAAC3dwAAr3sAAKd9AACefQAAmH4RAJOAIgCOgDEC&#10;iX8+BoR9SAx/fFERe3pZFnd5YBpzd2geb3ZwIWx1eCVpdIIoZnOOK2Nymi5gcagvXnG6MF1x1DBd&#10;cfIuXnH/LF5w/ytfcP8pYG//KGBu/yhgbv8oYG7/KPFVAADeYgAAym0AAL11AACzewAAq4AAAKKC&#10;AACYgQAAkYMPAI2FHwCIhS4Cg4Q7BX6DRQp6gU4PdYBWFHF/XhhufWYcanxtIGd7diNjeoAnYHmL&#10;Kl14mCxad6YuWHe4L1d30S9Xd/EuWHb/LFh2/ypZdf8pWnT/KFp0/ydadP8nWnT/J+1ZAADXZgAA&#10;xXEAALl6AACvgAAApoQAAJ2GAACRhwAAiokMAIaKGwCCiysBfYo4BHiJQgh0iEwNb4dUEmyFWxZo&#10;hGMaZINrHmGCdCFdgX0kWoCJKFd/lipVfqQsUn62LVF+zi1Rfe8sUn3/K1J8/ylTe/8oVHr/J1R6&#10;/ydUev8nVHr/J+heAADQawAAwHYAALR+AACrhQAAoYkAAJeLAACJjQAAg48IAH6QFwB7kScBdpE0&#10;A3KQPwZtj0kLaY5RD2WNWRNijGAXXotoG1uKcR5XiXshVIiGJFGHlCdPhqIpTYa0KkuGzCpLhe4p&#10;TIT/KUyD/yhMg/8nTYH/Jk6B/yZOgf8mToH/JuFjAADJcAAAu3sAALCEAACmigAAm44AAJGRAACE&#10;kwAAepUCAHWXEgBymCIAb5gwAmqXOwRml0UIYpZODF+VVg9blF0TWJNlF1WTbhpRkngdTpGEIEuQ&#10;kSNJkKEkR5CyJkWQyiZFj+0lRY3/JUWM/yVGi/8kRor/JEaK/yRGiv8kRor/JNhpAADDdgAAtYEA&#10;AKuKAACfjwAAlZMAAIqWAAB+mgAAcJ0AAGufDgBonxwAZqAqAWKgNwJfn0EFW59KCFieUgtUnloO&#10;UZ1iEk6caxVLnHUYSJuBGkWbjx1Cmp8fQJqwID+ayCA/mesfP5j/ID6W/yE+lf8hP5T/IT+U/yE/&#10;lP8hP5T/Ic1wAAC8fQAAsIgAAKSPAACZlAAAjpgAAIOdAAB3oAAAaaQAAGCnCABdqBQAW6kkAFmp&#10;MQFWqTwCU6lFBFCoTgZNqFcJSqhfDEenaA5Ep3MRQaZ/FD6mjRY8pp0XOqavGDmmxxg5peoYOKP/&#10;Gjeh/xs3oP8cN5//HDef/xw3n/8cN5//HMR4AAC1hQAAqY8AAJ2VAACSmgAAhp8AAHqjAABuqAAA&#10;YqwAAFWwAABQsg4ATrIbAE2zKABLszUASbM/AUazSQJEs1IEQbNbBj+zZAg8s28KOrN7DDezig41&#10;spoPM7OtEDKzxRAysukQMbD+EjCu/xQvrf8VL6z/Fi+s/xYvrP8WL6z/FruBAACujgAAoZUAAJaa&#10;AACJoAAAfaYAAHGrAABlrwAAWbQAAE63AABDvAUAQL0RAD+9HgA+visAPL42ADu/QQA5v0sBN79U&#10;AjXAXwIzwGoEMcB3BS/AhgYtwJcHK8CqCCrBwggqwOcHKb39Cii8/wwnuv8NJ7n/Die5/w4nuf8O&#10;J7n/DrKMAACllAAAmZoAAI2hAAB/pwAAcq0AAGazAABauAAAT7sAAES/AAA6xAIAMMkIAC7KEQAt&#10;yh0ALMspACvLNQArzEAAKs1KACjNVgAnzmEAJs5vASTOfwEjz5ECIc+lAiDQvQIgz+QCH836Ax7L&#10;/wQeyv8FHcn/Bh3J/wYdyf8GHcn/BqiUAACcmgAAkKEAAIKoAAB0rwAAZ7YAAFu8AABOwAAAQ8MA&#10;ADnHAAAvzAAAJ9AEAB/WCgAb2hAAG9saABrbJgAa3DEAGd08ABjdSAAY3lUAF99iABbgcgAV4IUA&#10;FOGaABPisQAS488AEuD0ABLe/wER3f8BEdv/AhHb/wIR2/8CEdv/Ap6aAACSoQAAhKkAAHaxAABo&#10;uAAAW78AAE7EAABCyAAAN8wAAC3QAAAk1QAAHNsAABXfBQAU6Q4AEuoUABHrHQAQ6yYADuwwAA7t&#10;OgAN7kYAC+5TAArvYgAJ8HQACPGJAAfyoAAF8roABPHkAALx/QAC7/8AA+3/AAPt/wAD7f8AA+3/&#10;AJWhAACGqQAAeLIAAGm6AABbwgAATcgAAEDMAAA00QAAKtYAACHbAAAZ4AAAEuQAAA/wAQAN+QoA&#10;C/oPAAn7FQAH+xwABPwkAAH8LAAA/DcAAPxCAAD8UAAA/GEAAP11AAD8jAAA/KQAAPzBAAD86wAA&#10;/P8AAP3/AAD9/wAA/f8AAP3/AImpAAB5sgAAarsAAFzEAABOzAAAP9EAADLXAAAn3QAAHeEAABXl&#10;AAAO6AAACvEAAAj9AAAF/wMAAf8JAAD/DgAA/xIAAP8XAAD/HwAA/ycAAP8xAAD/PgAA/00AAP9f&#10;AAD/dQAA/40AAP+mAAD/wgAA/+cAAP/8AAD//wAA//8AAP//AHyzAABsvAAAXcYAAE7PAAA/1gAA&#10;Md0AACXiAAAa5gAAEeoAAAzuAAAF8gAAAP8AAAD/AAAA/wAAAP8AAAD/BQAA/woAAP8OAAD/EgAA&#10;/xgAAP8hAAD/KwAA/zkAAP9KAAD/XQAA/3MAAP+MAAD/pAAA/7kAAP/UAAD/3gAA/94AAP/eAP8Y&#10;LAD/GSkA/xkoAP8VKwD/EDAA/ws4Af8DRAH/AFEB/wBeAf8AbAH/AHgB/wCCAf8AjAH/AJQB/wCc&#10;AP8AogD/AKgA/wCvAP8AtgD/AL4A/wDIAP8A1wD/AOcA/wDzAP8A/QD/AP8A/wD/AP8A/wD/AP8A&#10;/wD/AP8A/wD/AP8A/wD/AP8bKQD/HSYA/xwlAP8ZJwD/EywA/w40AP8LQAH/CE4B/wVbAf8DaAH/&#10;AnQB/wJ/Af8CiAH/ApEB/wKYAf8CnwH/AaUA/wGsAP8BsgD/AboA/wHEAP8B0QD/AOQA/wDxAP8A&#10;/AD8Af8A/AL/APwD/wD8BP8B/AX/AfwF/wH8Bf8B/AX/Af8fJgD/ISIA/yAhAP8eIwD/GCcA/xMw&#10;AP8RPAH/DkoB/w1XAf8LYwH/Cm8B/wp6Af8KhAH/Co0B/wqUAf8KmwH/CqIB/wqoAf8KrwH/CrcB&#10;/wrAAP8KzAD/CuAA+wrvAPcK+gD1C/8B9Qz/AfQN/wH0Df8C9A3/AvQN/wL0Df8C9A3/Av8iIgD/&#10;JB0A/yQcAP8iHQD/HiIA/xwsAP8ZOAD/FkUB/xNSAf8SXgH/EGoB/xB1Af8QfwH/EIgB/xCQAf8Q&#10;lwH/EJ4B/xClAf0QrAH8ELMB+hC9AfkRyQH1Ed0B8RHtAe4R+QHsEv8C6xP/AuoT/wPpE/8D6RP/&#10;A+kT/wPpE/8D6RP/A/8mHQD/KBgA/ygWAP8mFgD/Jh0A/yYoAP8jNAD/IEAA/x1NAf8bWQH/GWUB&#10;/hlwAfwYegH5GIMB9xiMAfYYkwH0GJoB8xihAfEZqAHwGbAC7hm6Au0ZxgLqGtkC5hrrAeIb+QLg&#10;G/8D3hz/BN0c/wXcHP8F3Bz/Bdsc/wXbHP8F2xz/Bf8qGQD/LRMA/y0RAP8tEQD/LhkA/y0iAP8s&#10;LgD/KToA/yZHAfokVAH2I2AB8iJrAe8idQLtIn4C6yKHAukijwLnIpYC5SKeAuQipQLiIq0C4SO3&#10;At8jwwLdI9YC2CTqA9Ik+QXPJf8GzSX/B8sl/wjKJf8IyiT/CMok/wjKJP8IyiT/CP8uFAD/MRAA&#10;/zINAP80DgD/NRQA/zUcAP8zJwD6MTQA8y9BAO4tTgHpLFoB5SxlAuIscALfK3kC3SuCA9oriwPY&#10;K5IE1SuaBNMrogTRK6oFzyuzBc0rvwbMLM8GyC3nB8Qt9wnBLf8Kvy3/C70t/wy8Lf8MvCz/DLss&#10;/wy7LP8Muyz/DP8xEQD/NQwA/zYHAP86CwD/PBAA/zsVAPg5HwDvNysA5zY5AOE1RwDcNVQB1TVg&#10;AtE1agPONHMEzDR8Bco0hQbINI0HxjOUCMQznAnCM6UJwTOuCr8zuQu9M8gLuzThC7c08w20NP8P&#10;sTT/D7A0/xCvNP8QrjT/D640/w+uNP8PrjT/D/81DgD/OAcA/zwCAP9ABgD/QQsA+kEPAO0/FgDj&#10;PCIA2j0xANI+QQDMPk8CyD5aA8Q9ZAXBPW4Hvzx2CLw8fgq6O4cLuDuPDLc7lw21Op8OszqpD7E6&#10;tBCvOsIRrjrZEao77xKnO/8TpTv/FKQ7/xOjO/8Tojv/E6I7/xKiO/8Sojv/Ev84CgD/PAAA/0EA&#10;APVFAADmRgIA4UUHAONCDQDVQxkAzEUsAMZHPAHBR0kCvEZVBLlFXwa1RGgJs0NxC7BDeQ2uQoEP&#10;rEKJEKpBkRKoQZoTp0CkFKVArxWjQLwWoUDQFp5B6hecQfwXmkH/F5hB/xeYQf8Wl0H/FZdB/xWX&#10;Qf8Vl0H/Ff87BgD/PwAA+UYAAOVLAADcTgAA000EANFKCQDKShQAwk0nALxONwG3TkUCsk1QBa9M&#10;WgirS2MKqEpsDaZJdA+kSXwRoUiEE59HjBWdR5UXm0afGJlGqhmXRrgalkbKG5NG5huRR/kbj0f/&#10;Go5H/xmOR/8YjUf/GI1H/xeNR/8XjUf/F/8+AgD/QwAA60sAAN1RAADRVAAAylQBAMZSBQDBUREA&#10;uVMiALNVMwGuVEECqlRMBaZTVgiiUV8Mn1BnD51PbxGaTncUmE5/FpZNiBiTTJEZkUybG49Lph2N&#10;S7Mei0vFHolL4h6HTPcehkz/HYVM/xyFTf8ahUz/GYVM/xmFTP8ZhUz/Gf9AAAD8RwAA5VAAANVW&#10;AADKWQAAwloAAL1YAwC4Vw4AsVkeAKxaLwGnWj0CollJBZ5YUwmbV1sMl1ZkEJVVaxKSVHMVj1N7&#10;F41ShBqLUY0ciFGXHoZQox+EULAgglDBIYBQ3SF+UfQgfVH/H31R/x19Uf8cfVH/G31R/xp9Uf8a&#10;fVH/Gv9CAADwSgAA31QAAM5aAADEXgAAvF8AALZeAACxXAsAq14aAKVgKwCgYDoCnF9FBZdeUAmU&#10;XFgMkFtgEI1aaBOLWXAWiFh3GIVXgBuDVokdgFaUH35VnyF7Va0ieVS9I3hV1yN3VfIidlb/IHZW&#10;/x92Vv8ddlb/HHZW/xt2Vv8bdlb/G/9FAADsTgAA2lgAAMleAAC/YgAAt2QAALFjAACrYQgApGMX&#10;AJ9kKACaZTcClmRDBZFjTQiOYVUMimBdEIdfZROEXmwWgV10GX5cfRx8W4YeeVqRIHdanSJ0Waok&#10;clm6JXFZ0iVwWvAjb1r/Im9a/yBwWv8ecFr/HXBa/xxwWv8ccFr/HP9IAADnUgAA01sAAMViAAC7&#10;ZgAAs2gAAKxoAAClZgUAn2cUAJppJQCVaTQCkGhABIxnSgiIZlMMhGVbEIFkYhN+Y2oWe2JyGXhh&#10;ehx2YIQec1+OIXBemiNuXqglbF24JWpeziZpXu4kaV7/Impe/yBqXv8fal7/Hmpe/x1qXv8dal7/&#10;HflKAADjVQAAz18AAMFlAAC3agAAr2wAAKdsAACfagEAmWsRAJRtIgCQbjEBi209BIdsRweDa1AL&#10;f2pYD3xoYBN4Z2cWdmdvGXNmeBxwZYEebWSMIWpjmCNoYqYlZmK2JmRizCZkYuwlZGL/I2Ri/yFl&#10;Yv8fZWL/HmVi/x1lYv8dZWL/HfJMAADfWAAAymIAAL1pAACzbgAAq3AAAKJwAACZbgAAk3AQAI9y&#10;HwCKci4BhnI7A4JxRQd9cE4Lem5WDnZtXhJzbGUVcGttGG1qdRtqaX8eZ2mKIWVoliNiZ6QlYGe0&#10;Jl9nySZeZ+olXmf+I19n/yFfZv8fYGb/HmBm/x5gZv8eYGb/Hu9PAADaXAAAxmUAALptAACwcgAA&#10;p3UAAJ10AACUcwAAjXQNAIl2HACFdysBgXc4A3x2QwZ4dUwJdHRUDXFzWxFucmMUa3FrF2hwcxpl&#10;b3wdYm6HIF9tlCJdbKIkWmyyJVlsxyVYbOglWWz9I1lr/yFaa/8fW2v/Hltq/x5bav8eW2r/HutT&#10;AADTYAAAwmkAALZxAACsdgAAo3kAAJl5AACNdwAAh3kLAIN7GAB/fCgAe3w1And7QAVzekkIb3lR&#10;DGx4WQ9od2ETZXZoFmJ1cBlfdHocXHSFH1pzkSFXcqAjVXKwJFNyxSRTcuckU3H8IlRx/yBUcP8f&#10;VXD/HlVv/x1Vb/8dVW//HeVXAADNZAAAvm0AALJ1AACoewAAn34AAJN9AACHfQAAgH8HAHyAFQB4&#10;gSQAdYIyAXGBPQRtgEYHaYBPCmZ/Vg1jfl4RYH1mFF18bhdae3caV3qCHVR6jx9ReZ0hT3muIk55&#10;wyJNeOUiTXf7IU53/x9Odv8eT3X/HU91/x1Pdf8dT3X/Hd9cAADIaAAAuXIAAK56AAClgAAAmoIA&#10;AI6CAACAgwAAeYUCAHSGEQBxiCAAboguAWqIOQJnh0MFY4dMCGCGUwtdhVsOWoRjEVeEaxRUg3UX&#10;UYKAGk6BjRxLgZseSYGsH0iAwSBHgOMfR3/6Hkh+/x5Iff8dSXz/HEl8/xxJfP8cSXz/HNZhAADC&#10;bgAAtHgAAKqAAACfhQAAlIcAAIiHAAB7iQAAcIwAAGuODQBojxoAZo8pAGKQNQFfjz8DXI9IBVmO&#10;UAhWjlgLU41gDlCMaBBNjHITSot9FkiKihhFipkaQ4qqG0KKvxtBiuEbQYj5G0GG/xtBhf8bQoX/&#10;GkKE/xpChP8aQoT/Gs1nAAC8dAAAr34AAKWGAACaigAAjowAAIKNAAB1kAAAZ5QAAGGVCABelxQA&#10;XJcjAFqYLwBXmDoBVJhEA1KXTAVPl1QHTJdcCUmWZQxHlm8ORJV6EUGViBM/lJcVPZSoFjuUvRY7&#10;lN8WOpL4FzqQ/xc6j/8XOo7/FzqO/xc6jv8XOo7/F8VuAAC2ewAAqoUAAJ6LAACUjwAAiJIAAHuU&#10;AABulwAAYpsAAFeeAABSoA4AUaAbAE+hKABNoTQAS6E+AUmhRwJHoVADRKFYBUKhYQc/oGsJPaB3&#10;CzqghQ04oJQONqCmDzWguxA0oN0PNJ33EDOc/xIzmv8SM5n/EzOZ/xMzmf8TM5n/E713AACvgwAA&#10;o4sAAJiRAACNlQAAgZkAAHOcAABnnwAAW6IAAE+mAABHqQgARKoSAEOqHwBBqysAQKs3AD+sQQA9&#10;rEoBO6xTAjmsXAM3rGcENaxzBTKsgQYwrJEHLqyjCC2suAksrNkILKr1Ciuo/wsqpv8MKqX/DSql&#10;/w0qpf8NKqX/DbWAAACoiwAAnJEAAJGWAACFnAAAeKAAAGulAABfqAAAU6wAAEivAAA9sgAANrUL&#10;ADS1FQAztiEAMrYsADG3NwAwt0EAL7hLAC64VQAsuGABKrhtASm5ewInuY0CJbmfAyS5tAMjudID&#10;I7f0BCK1/wUhtP8GIbP/ByGy/wchsv8HIbL/B62KAACgkQAAlZcAAIidAAB7owAAbqgAAGGtAABV&#10;sQAASrQAAD+3AAA0uwAAK74DACTCDAAiwhQAIsMfACHDKgAgxDQAH8Q/AB7FSgAdxlYAHMZjABvH&#10;cwAax4UAGceZABjIrgAXyMsAF8bxARfE/wEWw/8CFsH/AxbB/wMWwf8DFsH/A6ORAACYmAAAi54A&#10;AH2lAABwqwAAYrEAAFa2AABKuQAAPr0AADTAAAAqxAAAIsgAABnMBAAT0AoAEdIRABDSGgAQ0yUA&#10;D9MwAA7UPAAO1EgADdVWAA3VZQAM1ngADNaNAAvYpAAK2L4ACdnmAArW/gAL1P8AC9L/AAvS/wEL&#10;0v8BC9L/AZqYAACOnwAAgKYAAHKtAABktAAAV7oAAEm/AAA9wgAAMsYAACjJAAAfzQAAF9EAABHW&#10;AAAM2wUACN4LAAbfEQAF3xoABOAkAALhLgAB4joAAONHAADkVgAA5GcAAOV7AADmkgAA5qoAAOfI&#10;AADn8AAA6P8AAOj/AADo/wAA6P8AAOj/AJGfAACCpwAAdK8AAGW3AABXvgAAScMAADzHAAAwywAA&#10;Jc8AABzUAAAU2QAADt0AAAnhAAAC5QAAAOkGAADpDQAA6REAAOoYAADrIQAA7SsAAO83AADxRQAA&#10;8lYAAPNoAADzfgAA9JcAAPWwAAD20AAA9/MAAPf/AAD3/wAA9/8AAPf/AIWnAAB2sAAAZrgAAFjB&#10;AABKyAAAO8wAAC7RAAAj1gAAGdwAABHgAAAM4wAABOcAAADqAAAA9QAAAPQAAAD1BQAA9QsAAPYP&#10;AAD2FAAA+B0AAPonAAD8NAAA/0MAAP9VAAD/aQAA/4EAAP+aAAD/sgAA/88AAP/tAAD/+QAA//kA&#10;AP/5AHiwAABougAAWcMAAEvLAAA70QAALdgAACHdAAAW4gAADuYAAAjqAAAA7QAAAPAAAAD4AAAA&#10;/wAAAP8AAAD/AAAA/wAAAP8GAAD/DAAA/xAAAP8YAAD/IgAA/zAAAP9AAAD/UwAA/2kAAP+BAAD/&#10;mQAA/68AAP/DAAD/1QAA/9UAAP/VAP8TKAD/EyUA/xElAP8NJwD/Bi0A/wA1AP8AQQD/AE8A/wBc&#10;AP8AaQD/AHQA/wB+AP8AiAD/AJAA/wCXAP8AnQD/AKQA/wCqAP8AsAD/ALcA/wDAAP8AzAD/AN8A&#10;/wDsAP8A+AD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8A/wD/AP8WJQD/FiIA/xQhAP8QIwD/&#10;CigA/wAwAP8APQD/AEsA/wBYAP8AZAD/AHAA/wB6AP8AhAD/AIwA/wCTAP8AmgD/AKAA/wCmAP8A&#10;rQD/ALQA/wC8AP4AyAD9ANkA+wDpAPoA9gD5AP8A+AD/APgA/wD4AP8A+AD/APkA/wD5AP8A+QD/&#10;AP8aIgD/Gh4A/xgdAP8THgD/DiIA/wosAP8HOQD/A0YA/wBTAP8AYAD/AGsA/wB2AP8AfwD/AIgA&#10;/wCPAP8AlgD/AJ0A/wCjAP4AqQD8ALAA+gC5APcAxAD1ANIA8wDmAPIA9ADxAP8A8AD/AO8A/wDv&#10;AP8A7wD/APAA/wDwAP8A8AD/AP8eHQD/HhkA/xwXAP8XGAD/Ex4A/xEoAP8ONAD/DEEA/wpOAP8I&#10;WwD/B2YA/wZxAP8GegD/BoMA/gaLAPwGkgD6BpkA+AafAPYGpgD0Bq0A8ga1APAFwADtBc4A6wXk&#10;AOkG8wDmCP8A5Qr/AOQL/wDkC/8B5Av/AeQL/wHkC/8B5Av/Af8hGAD/IRMA/yARAP8bEgD/HBoA&#10;/xokAP8WLwD/EzwA/xFJAP8QVQD8DmEA+Q5rAPYOdQD0Dn4A8g6GAPAOjgDuDpUA7Q6bAOsOogDq&#10;DqoA6A6zAOYPvQDlD8wA4Q/jAN0Q8wDZEf8B1hL/AdQT/wHTE/8C0hP/AtIT/wLSE/8C0hP/Av8l&#10;EwD/JRAA/yQNAP8jDgD/IxQA/yIeAP8fKQD/HDUA+RlDAPQYTwDvF1sA7BdmAOkXcADmF3kA5BeB&#10;AOIXiQDgF5EA3xeYAN0XnwDbF6cA2RixANYYuwDUGcoA0BrhAcwb8wHJHP8Cxhz/AsQc/wPDHP8D&#10;wxz/A8Mc/wPDHP8Dwxz/A/8oEAD/KQsA/ygGAP8rCwD/KxAA/ykXAP0mIgD0Iy4A7CE7AOYgSQDi&#10;IFUA3iBgANohagDWIXQA0yF8AdAhhAHPIowBzSKTAcsimwHJIqMByCOsAsYjtgLEI8QCwiTbAr4l&#10;7gO7Jf4EuCX/BbYl/wW1Jf8GtSX/BrUl/wW1Jf8FtSX/Bf8sDQD/LQUA/y4BAP8xBQD/MQsA/S8Q&#10;APErGADnKSUA3ygzANgoQgDRKk8AzStaAMkrZQHHK24BxCx2AsIsfgLALIYDviyOA70slgO7LJ4E&#10;uSynBLgssQW2LL8FtS3RBbEt6gauLvsHqy7/CKku/wioLv8IqC3/CKgt/wioLf8IqC3/CP8vCAD/&#10;MQAA/zUAAPY3AADqNgIA5zMIAOQvDwDZLhsAzzEsAMkzPADENEkAwDVVAbw1XwK6NWgCtzVwA7U0&#10;eASzNIAFsTSIBrA0kAauNJkHrDSiCKs0rAmpNLkJpzTKCqU15QqhNfgLnzX/DJ01/wydNf8LnDX/&#10;C5w1/wucNf8LnDX/C/8zAgD/NQAA9joAAOU+AADcQAAA1D0EANI3CQDLOBUAwzomAL09NgC4PkQB&#10;tD5QAbE9WgOuPWMErD1rBak8cwanPHsIpjyDCaQ7iwqiO5QLoDudDJ47qA2dO7QOmzvFDpk74A6W&#10;O/QPlDz/D5I8/w+SPP8OkTz/DZE8/w2RPP8NkTz/Df81AAD/OQAA6kEAAN1GAADQRwAAyUYAAMZB&#10;BQDAQBEAuUIhALNEMgCvRUABq0VLAqdFVQOkRF4FoURmB59DbgidQ3YKm0J+C5lChg2XQY8OlUGZ&#10;D5NBpBGRQbASkEHAEo5B2RKLQfESiUL/EohC/xGIQv8Qh0L/EIdC/w+HQv8Ph0L/D/84AADzPQAA&#10;40cAANJMAADITgAAwE0AALtKAgC2Rw4AsEkdAKtLLQCmTDsBokxHAp5LUQSbS1oGmUpiCJZJagqU&#10;SXEMkkh5Do9Igg+NR4sRi0eVEolGoBSHRqwVhUa7FoRG0RaCR+4WgEf/FX9H/xR/R/8Sf0f/EX9H&#10;/xF/R/8Rf0f/Ef87AADuQwAA3EwAAMxRAADBVAAAuVQAALRRAACuTQsAqE8ZAKNRKQCeUjcBmlJD&#10;ApdRTgSUUVYGkVBeCY5PZguMTm0NiU51D4dNfhGFTYcTgkyRFYBMnBZ+S6kXfEu4GHtLzRh5TOsY&#10;eEz+F3dM/xV3TP8Ud0z/E3dM/xJ3TP8Sd0z/Ev8+AADoRwAA1VAAAMZWAAC8WAAAtFkAAK1WAACn&#10;UwcAoVQVAJxWJQCYVzQBlFdAApBXSgSNVlMGilVbCYdUYwuEVGoOglNyEIBSehJ9UoMUe1GOFnhQ&#10;mRh2UKYZdFC1GnNQyRpxUOgacFH8GHBR/xdwUf8VcFH/FHFQ/xNxUP8TcVD/E/VAAADkSwAAz1QA&#10;AMFaAAC3XQAAr14AAKdbAAChWAMAm1kSAJZbIgCSXDEBjlw9AopcRwSHW1AGg1pYCYFZYAx+WWcO&#10;e1hvEHlXdxN2VoAVdFaLF3JVlhlvVaMabVSyG2xUxhtqVeYbalX7GWpV/xdqVf8WalX/FWtV/xRr&#10;Vf8Ua1X/FPJDAADfTwAAy1gAAL1dAACzYQAAq2IAAKJgAACbXAAAlV4QAJBgHwCMYS4AiGE6AoRg&#10;RQSBYE4Gfl9WCXteXQt4XWUOdlxsEHNcdBNwW30VblqIF2talBlpWaEbZ1mwHGVZwxxkWeMcZFn6&#10;GmRZ/xhkWf8XZVn/FWVZ/xRlWf8UZVn/FO9GAADaUgAAxlsAALphAACwZQAApmYAAJ1jAACVYQAA&#10;j2IOAItkHACHZSsAg2U3AX9lQgN8ZEsGeGNTCHVjWwtzYmIOcGFqEG1gchNrYHsVaF+GF2ZekRlj&#10;Xp8bYV2uHGBdwRxfXeEcX134Gl9d/xhfXf8XYF3/FmBd/xVgXf8VYF3/FetKAADUVgAAw14AALZl&#10;AACsaQAAomkAAJhnAACPZQAAiWYMAIVoGQCBaSgAfmo1AXppPwN2aUkFc2hRCHBnWQptZ2ANa2Zn&#10;EGhlcBJlZHkVY2SDF2BjjxleYp0bXGKsHFpivxxZYt8cWWL3Glpi/xlaYf8XW2H/Flth/xVbYf8V&#10;W2H/FedNAADPWQAAv2IAALNoAACpbQAAnm0AAJNrAACJaQAAg2sJAH9tFQB8biUAeG4yAXVuPQJx&#10;bkYEbm1PB2tsVglobF4MZWtlD2NqbRFgaXYUXWmBFltojRhYZ5saVmeqG1VnvRxUZ9wcVGf2GlRm&#10;/xhVZv8XVWX/FlZl/xVWZf8VVmX/FeJRAADKXQAAu2YAAK9sAACmcQAAmXAAAI5vAACDbgAAfXAF&#10;AHhyEgB1cyEAcnMvAW9zOgJsc0QEaXJMBmZyVAhjcVsLYHBjDV1waxBbb3QTWG5/FVVuixdTbZkZ&#10;UW2oGk9tuxtObdkaTmz0GU9r/xhPa/8XUGr/FlBq/xVQav8VUGr/Fd1VAADFYQAAt2oAAKxxAACi&#10;dQAAlHQAAIl0AAB8cwAAdnUAAHF3EABveB0AbHkrAGl5NwFmeUADY3lJBWB4UQddd1gJW3dgDFh2&#10;aA5VdXERUnV8E1B0iBZNdJcXS3OmGElzuRlIc9UZSXLzGElx/xdKcf8WSnD/FUtw/xRLcP8US3D/&#10;FNRaAADAZgAAs28AAKh2AACdeQAAj3gAAIR4AAB3eQAAb3wAAGp9DQBnfhkAZH8mAGKAMgFfgD0C&#10;XIBGA1p/TgVXf1UHVH5dCVJ9ZQxPfW8OTHx5EUp8hhNHe5QVRXukFkR7txZDe9IWQ3ryFkN5/xVD&#10;eP8URHf/FER2/xNEdv8TRHb/E81fAAC7awAArnQAAKR8AACXfgAAin0AAH9+AAByfwAAZoMAAGGE&#10;CABehhMAXIchAFqHLgBYhzgBVYdCAlOHSgNQh1IFToZaB0uGYglJhWwLRoV3DUOEgw9BhJIRP4Si&#10;Ej2EtRM8hM8TPILwEjyB/xI9gP8SPX//Ej1+/xE9fv8RPX7/EcVmAAC1cQAAqnsAAJ+CAACSggAA&#10;hYIAAHmDAABthgAAX4oAAFiNAQBUjg8AUo8bAFCPJwBPkDMATZA9AUuQRQJJkE4DRpBWBESPXwVC&#10;j2gHP49zCT2OgAs6jo8MOI6gDTeOsw42jswONo3vDjWL/w41if8PNYj/DzaH/w82h/8PNof/D75t&#10;AACweQAApYIAAJmHAACMiAAAf4gAAHKKAABmjQAAWpEAAFCVAABJlwkAR5gTAEWYIABEmSsAQ5k2&#10;AEGaQABAmkgBPppRAjyaWgI6mmQDN5pvBTWZfQYzmYwHMZmdCC+ZsAgumcoILpjtCC6W/wotlP8K&#10;LZP/Cy2S/wstkv8LLZL/C7Z1AACqgQAAnogAAJONAACGjgAAeI8AAGuSAABflQAAVJkAAEmdAABA&#10;oAAAOqINADijFwA3oyIANqQtADWkNwA0pEEAM6VLADGlVAEwpV4BLqVqASyleAIqpYgDKKWaAyel&#10;rQQmpcYDJqTrBCWi/wUloP8GJJ//BiSe/wcknv8HJJ7/B69+AACjiAAAl44AAI2TAAB+lQAAcJgA&#10;AGObAABXnwAATKIAAEKmAAA4qQAAL6wDACquDgAprhgAKK8jACevLQAmsDcAJbBBACSwSwAjsVYA&#10;IrFjACGxcQAfsYIAHrKUARyyqQEbssEBG7HnARuv/gIarf8CGqz/Axqr/wMaq/8DGqv/A6iIAACb&#10;jwAAkZQAAISaAAB2nwAAaKIAAFulAABPqQAARK0AADmwAAAvswAAJrYAAB65BQAYuw4AF7sWABe8&#10;IAAWvCoAFb01ABS9QAATvksAEr5YABK+ZwARv3gAEL+MABDAogAOwLoADsDhAA+9+wAPvP8AELr/&#10;ARC6/wEQuv8BELr/AZ+PAACUlQAAh5sAAHmhAABrpwAAXqwAAFKxAABFtAAAOrYAAC+5AAAlvAAA&#10;Hb8AABXDAAAPxgUAC8oNAAnKFAAIyh0AB8onAAfKMgAGyz4ABctLAATMWgADzGoAAsx+AAHMlAAA&#10;zKsAAM3IAADM7QAAzP8AAMv/AAHK/wAByv8AAcr/AJeWAACKnAAAfKMAAG6qAABgsAAAUrYAAEW5&#10;AAA5vAAALr8AACPDAAAbxgAAE8oAAA3NAAAI0QAAAdQJAADUDgAA1RUAANYeAADYJwAA2TEAANs+&#10;AADcSwAA3VsAAN5uAADehAAA35sAAN+0AADe2QAA3/cAAN//AADf/wAA3/8AAN//AI2dAAB/pQAA&#10;cKwAAGGzAABTugAARb8AADjCAAAsxgAAIckAABjNAAAQ0QAAC9UAAATaAAAA3gAAAOABAADhCQAA&#10;4g4AAOQTAADlGwAA5yQAAOkvAADrPAAA7UsAAO5dAADucQAA74kAAPCiAADwvAAA8OMAAO/5AADw&#10;/wAA8P8AAPD/AIGlAAByrQAAY7UAAFS9AABGxAAAN8gAACrMAAAf0AAAFdUAAA7aAAAH3gAAAOIA&#10;AADmAAAA6QAAAOoAAADsAAAA7gUAAO8MAADxEAAA8xcAAPUgAAD4KwAA+zkAAP1KAAD+XgAA/3QA&#10;AP+NAAD/pgAA/8AAAP/hAAD/9QAA//UAAP/1AHSuAABltwAAVsAAAEfIAAA4zQAAKtIAAB3YAAAT&#10;3QAADOIAAAPmAAAA6QAAAOwAAADwAAAA8wAAAPQAAAD2AAAA+AAAAPoAAAD9BwAA/w0AAP8SAAD/&#10;GwAA/ygAAP83AAD/SgAA/14AAP92AAD/jwAA/6YAAP+6AAD/0QAA/9EAAP/RAP8PJAD/DiIA/wsh&#10;AP8DJAD/ACkA/wAyAP8APgD/AEwA/wBZAP8AZQD/AHAA/wB6AP8AhAD/AIwA/wCSAP8AmQD/AJ8A&#10;/wClAP8AqwD/ALIA/wC6AP8AxQD/ANMA/wDnAP8A9AD/AP8A/gD/AP8A/wD+AP8A/gD/AP4A/wD+&#10;AP8A/gD/AP8RIQD/EB4A/w0dAP8HHwD/ACMA/wAtAP8AOgD/AEgA/wBVAP8AYQD/AGwA/wB2AP8A&#10;fwD/AIcA/wCOAP8AlQD/AJsA/wChAP8ApwD+AK4A/QC2APwAwAD7AM0A+QDiAPgA8AD3APwA9gD/&#10;APUA/wD1AP8A9QD/APUA/wD1AP8A9QD/AP8VHQD/ExoA/xAZAP8LGQD/AB0A/wApAP8ANgD/AEMA&#10;/wBQAP8AXAD/AGcA/wBxAP8AegD+AIMA/ACKAPoAkQD5AJcA+ACdAPcAowD1AKoA9ACyAPIAuwDx&#10;AMgA7wDcAO4A7ADtAPoA6wD/AOoA/wDqAP8A6gD/AOoA/wDqAP8A6gD/AP8YGQD/FhUA/xMTAP8O&#10;EwD/CxoA/wckAP8CMAD/AD4A/wBLAP8AVwD/AGIA/ABsAPgAdQD1AH4A8gCFAPEAjADvAJMA7gCZ&#10;AOwAoADrAKYA6QCuAOcAtwDmAMMA5ADUAOIA6QDhAPcA3wD/AN0A/wDdAP8A3QD/AN0A/wDdAP8A&#10;3QD/AP8bEwD/GhAA/xYOAP8SDgD/EhUA/w8fAP8MKwD/CTgA/wZFAPsDUQD3AlwA8gJmAO4CcADq&#10;AngA5wKAAOYDhwDkA44A4gOVAOEDnADfBKMA3QSrANsEtADYBcAA1gXQANMG5wDQCPgAzgr/AMwL&#10;/wDLDP8Aywz/AMsL/wDLC/8Aywv/AP8fEAD/HgsA/xoHAP8ZCwD/GBEA/xYZAP8SJAD6EDAA8w4+&#10;AO4NSgDpDFYA5QxhAOIMagDeDXMA2w17ANkNgwDWDYoA1A2RANINmQDQDqAAzw6pAM0OswDLDr8A&#10;yg/QAMYR6QDCEvkAvxP/AL0T/wG8E/8BvBP/AbwT/wG7E/8BuxP/Af8iDAD/IQQA/yAAAP8hBQD/&#10;HwwA/xwRAPYYHADsFSgA5RM2AN8SQwDZE08A0xRaANAVZADNFm0AyxZ1AMkXfQDHF4UAxRiMAMQY&#10;lADCGZwAwBmlAL4ZrwC9GrsAuxrLALgb5QG0HPYBsh3/ArAd/wKvHf8Crh3/Aq4d/wKuHf8Crh3/&#10;Av8mBgD/JQAA/yYAAPsnAADxJQMA8CELAOgcEgDeGR0A1BstAM0dPADIH0kAxSBVAMEhXwC/ImgA&#10;vCJwALojeAC5I38BtyOHAbUjjwG0JJcBsiSgAbEkqgKvJLYCrSXGAqsl3wKoJvMDpSb/A6Mm/wOi&#10;Jv8EoSb/A6Em/wOhJv8DoSb/A/8pAAD/KAAA9i0AAOcwAADfLwAA2SsEANYiCgDOIxYAxiYnAMAo&#10;NgC7KkQAuCtPALUsWQCyLGIBsCxqAa4tcgGsLXoCqi2BAqktigKnLZIDpS2bA6QtpQSiLbEEoC3A&#10;BJ8t2AScLu8FmS7/Bpcv/waWL/8GlS7/BZUu/wWVLv8FlS7/Bf8sAAD/LgAA6jUAAN05AADROQAA&#10;yjYAAMcvBgDBLREAujAhALQyMQCwND4ArDVKAKk1VAGnNV0BpDVlAqI1bQKgNXQDnzV8BJ01hASb&#10;NY0FmjSXBpg0oQaWNK0HlDW7CJM10AiQNewIjjb+CIw2/wiLNv8Iizb/B4o1/weKNf8HijX/B/8v&#10;AADyNAAA4jwAANJBAADHQgAAwEAAALs6AQC2Ng4AsDkcAKo7LACmPDoAoz1GAJ89UAGdPVkCmj1h&#10;A5g9aASWPHAFlDx3BpI8gAeRPIgHjzuSCI07nQmLO6kKiTu3C4g7yguFPOgLgzz7C4I8/wqBPP8K&#10;gTz/CYE8/wiBPP8IgTz/CP8zAADsOgAA2kMAAMpHAAC/SQAAt0cAALFCAACtPgoApkAXAKJCJwCe&#10;QzUAmkRCAZdETAGURFUCkUNdA49DZAWNQ2sGi0JzB4lCewiHQoQKhUGOC4NBmQyBQaUNf0GzDn5B&#10;xg58QeQOekL5DXlC/wx4Qv8LeEL/C3hC/wp4Qf8KeEH/CvY2AADmQAAA0UgAAMNNAAC5TgAAsU0A&#10;AKlJAACkRQYAn0YTAJpIIwCWSTIAkko+AY9KSAKMSlEDiklZBIdJYAWFSWgHg0hvCIFIdwp/R4AL&#10;fUeKDXpHlQ54RqIPdkawEHVGwhBzRuAQckf3D3FH/w5xR/8NcUf/DHFH/wtxRv8LcUb/C/M5AADg&#10;RAAAzEwAAL5RAAC0UwAAqlIAAKJOAACdSgEAl0sRAJNNIACPTy4AjE86AYhPRQKFT04Dg09WBIBO&#10;XQZ+TmQHfE1sCXlNdAt3TH0MdUyHDnNMkg9xS58Rb0utEm1LvxJsS9wSa0z1EWpM/w9qTP8Oakv/&#10;DWpL/wxqS/8Makv/DPA9AADbSAAAx1AAALpVAACwWAAApVYAAJxTAACXTwAAkVAOAIxSHACJVCsA&#10;hVQ3AIJUQgF/VEsDfFRTBHpTWgZ4U2IIdVJpCXNScQtxUXoNblGED2xQkBBqUJwSaFCrE2ZQvBNl&#10;UNgTZFDzEmRQ/xBkUP8PZFD/DmVP/w1lT/8MZU//DOxBAADUTAAAw1QAALZZAACsXAAAoFoAAJdX&#10;AACRVAAAi1UMAIZXGQCDWCcAgFk0AH1ZPwF6WUgDd1hQBHRYWAZyV18Hb1dmCW1WbgtrVncNaFWB&#10;D2ZVjRFkVJoSYlSpE2BUuhRfVNMUXlTyE15U/xFfVP8PX1T/Dl9T/w1fU/8NX1P/DedEAADPUAAA&#10;v1gAALNdAACoXwAAnF0AAJJbAACLWAAAhVoKAIFbFgB9XCQAel0xAHddPAF0XUYCcV1OBG9cVQVs&#10;XF0HalxkCWhbbAtlWnUNY1p/D2FZixFeWZgSXFinFFtYuBRZWdAUWVjwE1lY/xFaWP8QWlj/DlpX&#10;/w1aV/8NWlf/DeNIAADLUwAAu1sAALBhAACkYgAAl2EAAI5fAACFXAAAf14HAHtfEwB4YSEAdWIu&#10;AHJiOQFvYkMCbGFLA2phUwVnYVoHZWBiCWNgagtgX3MNXl59D1teiRFZXZYSV12lE1VdthRUXc4U&#10;VF3uE1Rd/xFVXP8QVVz/DlVb/w5WW/8NVlv/Dd5MAADHVgAAuF8AAK1kAACgZQAAk2QAAIljAAB/&#10;YQAAeWIDAHVkEQByZR4Ab2YrAGxnNwFqZ0ACZ2ZJA2VmUQRiZVgGYGVgCF1kZwpbZHAMWWN7DlZj&#10;hhBUYpQSUmKjE1BitBNPYswTT2LtEk9h/xFPYf8QUGD/DlBg/w5QYP8NUGD/DdlPAADDWgAAtGMA&#10;AKlpAACbaAAAj2cAAIRnAAB5ZQAAc2cAAG9pDgBsahsAaWsoAGdsNABkbD0BYmxGAl9rTgRda1YF&#10;WmpdB1hqZQlWaW4LU2l4DVFohA9OaJIQTGehEktnshJJZ8kSSWfrEklm/xBKZv8PSmX/Dktl/w1L&#10;ZP8NS2T/DdFUAAC+XgAAsWcAAKZtAACXbAAAimsAAH9rAABzawAAbW0AAGhuDABlcBcAYnEkAGBx&#10;MABecToBXHFDAllxSwNXcVMEVXBaBlJwYgdQcGsJTm91C0tvgg1Jbo8PR26fEEVusBFEbscRQ23q&#10;EERs/w9Ea/8ORWv/DUVq/w1Fav8NRWr/DctYAAC6YwAArWwAAKFxAACScAAAhW8AAHpvAABucAAA&#10;ZXMAAGB1BwBddhIAW3cfAFl4KwBXeDYAVXg/AVN4SAJReE8DT3dXBEx3XwVKd2gHSHZzCUV2fwtD&#10;dY0MQXWdDj91rg4+dcUOPXXoDj5z/Q0+cv8NPnH/DD9x/ww/cP8MP3D/DMVeAAC1aQAAqXEAAJx1&#10;AACNdAAAgHQAAHV0AABpdgAAXnkAAFh8AQBUfQ4AUn4aAFF/JgBPfzEATYA7AEyAQwFKgEsCSH9U&#10;AkZ/XARDf2UFQX9wBj9+fAg8fooJOn6aCjl+rAs3fsMLN33mCzd7/As3ev8LN3n/Cjh4/wo4eP8K&#10;OHj/Cr5kAACwbwAApXgAAJZ5AACHeQAAe3kAAHB6AABkfAAAWIAAAFCDAABLhQoASIYUAEeHIABF&#10;iCsARIg1AEOIPgBBiUcBQIlPAT6IWAI8iGEDOohsBDeIeAU1iIcGM4iYBzKHqgcwiMAHMIfkBzCF&#10;+wgwg/8IMIL/CDCB/wgwgf8IMIH/CLdrAACqdgAAoH8AAJB+AACCfgAAdn8AAGqAAABegwAAU4cA&#10;AEqLAABBjgIAPZAOADuQGAA6kSMAOZEtADiSNwA3kkAANpJJADSTUgAzk1wBMZNnAS+TdAItkoMD&#10;K5KUAyqSpwMokr0EKJLhAyeQ+gQnjv8FJ43/BSeM/wUnjP8FJ4z/BbF0AAClfgAAmYUAAIqEAAB9&#10;hAAAb4UAAGOIAABYiwAATY8AAEOTAAA6lwAAMpoHAC6bEAAtmxoALJwkACucLgAqnTgAKZ1BACid&#10;SwAnnlUAJp5hACWebgAjnn4BIp6QASCeowEfnrkBHp7dAR6c+AIemv8CHpn/Ax6X/wMel/8DHpf/&#10;A6p9AACehQAAk4sAAIWKAAB1iwAAaI4AAFuRAABQlQAARpkAADudAAAyoAAAKqMAACKmCQAfpxEA&#10;HqcaAB2oJAAcqC0AG6g3ABqpQQAZqUwAGKlYABeqZgAWqnYAFaqJABSqngATq7QAEqvTABKo9QAT&#10;p/8BE6X/AROl/wETpP8BE6T/AaOGAACXjAAAjZEAAH2SAABtlQAAYJgAAFScAABIoAAAPqQAADSn&#10;AAAqqwAAIa4AABmxAAASswcAD7UQAA61FwAOtSEADbUrAA21NgAMtkEAC7ZOAAq2XAAJtmwACLZ/&#10;AAe2lAAGtqoABbbFAAa26gAHtf8ACLT/AAiz/wAJsv8ACbL/AJqNAACQkwAAhJgAAHScAABloAAA&#10;V6QAAEuoAABArAAANbAAACqzAAAhtQAAGLgAABG7AAAMvgIABsALAALAEQABwRkAAMEiAADCKwAA&#10;wjYAAMNCAADDUAAAxF8AAMRxAADEhwAAxJ0AAMS1AADE2gAAxPYAAMP/AADD/wAAw/8AAMP/AJOU&#10;AACHmgAAeKAAAGqmAABcrAAAT7EAAEG1AAA1twAAKboAAB+9AAAWwAAAEMMAAArGAAADygAAAMwF&#10;AADMDAAAzREAAM4YAADOIQAA0CoAANE1AADTQwAA1FIAANRjAADVeAAA1Y8AANWnAADWwgAA1ukA&#10;ANb9AADW/wAA1v8AANb/AIqbAAB7ogAAbKkAAF6wAABQtgAAQroAADS9AAAowQAAHcQAABTHAAAN&#10;ywAABs4AAADSAAAA1wAAANkAAADaBQAA3AsAAN0QAADfFQAA4R0AAOMnAADlMwAA50IAAOhUAADo&#10;ZwAA6X4AAOmXAADqrwAA6s4AAOvvAADr/gAA6/8AAOv/AH2jAABuqwAAX7IAAFG6AABCwAAANMMA&#10;ACfHAAAbywAAEs8AAAvTAAAC2AAAAN0AAADhAAAA5AAAAOUAAADnAAAA6QAAAOsHAADtDQAA7xEA&#10;APEZAAD0JAAA9zEAAPlBAAD6VQAA+moAAPuEAAD7nQAA/LYAAPzSAAD97QAA/fQAAP30AHGsAABh&#10;tQAAUr0AAETEAAA0yQAAJs0AABrSAAAQ2AAACN0AAADhAAAA5QAAAOgAAADsAAAA7wAAAPEAAADz&#10;AAAA9QAAAPcAAAD5AQAA+wgAAP4OAAD/FQAA/yEAAP8vAAD/QQAA/1YAAP9tAAD/hwAA/6AAAP+2&#10;AAD/ygAA/9QAAP/UAP8LIAD/Bx4A/wAdAP8AIAD/ACUA/wAuAP8AOwD/AEkA/wBWAP8AYgD/AG0A&#10;/wB2AP8AfwD/AIcA/wCOAP8AlAD/AJoA/wCgAP8ApgD/AK0A/wC1AP8AvgD/AMsA/wDhAP8A8AD+&#10;AP0A/QD/AP0A/wD9AP8A/QD/APwA/wD5AP8A+QD/AP8NHQD/CxoA/wQZAP8AGgD/AB8A/wAqAP8A&#10;NwD/AEUA/wBRAP8AXgD/AGgA/wByAP8AegD/AIIA/wCJAP8AkAD/AJYA/wCcAP4AogD8AKkA+wCw&#10;APkAuQD4AMYA9gDZAPUA6wD0APkA8wD/APIA/wDzAP8A8wD/APMA/wDzAP8A8wD/AP8QGQD/DhUA&#10;/wgUAP8AFAD/ABkA/wAlAP8AMgD/AEAA/wBMAP8AWQD/AGMA/gBtAPwAdQD6AH0A+QCEAPcAiwD2&#10;AJEA9ACXAPMAngDyAKQA8ACsAO4AtADtAMAA6wDPAOkA5gDoAPUA5gD/AOcA/wDmAP8A5QD/AOUA&#10;/wDlAP8A5QD/AP8SFAD/EBAA/wwPAP8DEAD/ABUA/wAgAP8ALAD/ADoA/wBHAPoAUwD3AF4A9ABn&#10;APEAcADvAHgA7QB/AOsAhgDqAIwA6ACTAOcAmQDlAKAA4wCnAOEAsADfALoA3QDJANsA4ADYAPAA&#10;1wD+ANUA/wDUAP8A0wD/ANMA/wDTAP8A0wD/AP8VEAD/EgwA/w4JAP8LDAD/CRIA/wMaAP8AJgD9&#10;ADMA9ABAAO8ATQDrAFgA6ABhAOUAagDiAHIA4AB6AN4AgADcAIcA2gCOANgAlQDUAJwA0gCjANAA&#10;rADOALYAzADEAMoA2QDIAO0AxwD7AMUA/wDEAf8AwwH/AMQB/wDEAf8AxAH/AP8YCwD/FQUA/xAA&#10;AP8QBgD/Dw0A/wwUAPwHHwDxAysA5wA5AOIARgDeAVEA2gJbANUCZADSA2wAzwN0AM0EewDLBIIA&#10;ygSJAMgFkADGBZgAxAWgAMIGqQDBBrQAvwbBAL0I1QC7CewAuAv9ALYM/wC1Df8AtA3/ALQN/wC0&#10;Df8AtA3/AP8bBQD/GAAA/xcAAP8WAAD7EwYA+hAOAO4MFgDjCSIA2gkwANMKPgDOC0oAygxVAMcN&#10;XgDFDWcAwg5vAMEOdgC/Dn4AvQ+FALwPjQC6EJUAuBCdALcQpwC1EbIAsxHAALIR1QCuE+4AqxT+&#10;AKkV/wCnFf8ApxX/AKYU/wGmFP8BphT/Af8fAAD/HAAA+h4AAOseAADjHAAA3xUFAN4ODQDTDhgA&#10;yxEoAMUTNwDAFEQAvBZPALkXWQC3F2EAtBhpALMZcQCxGXgArxqAAK4aiACsG5AAqxuZAKkbowCn&#10;HK4Aphy8AKQdzwChHuoBnh78AZwf/wGbH/8Bmh//AZoe/wGZHv8BmR7/Af8iAAD/IQAA7CcAAOAq&#10;AADUKQAAzSQAAMocCADEGRIAvRwiALceMQCzID4AryFJAK0iUwCqI1wAqCRkAKYkbACkJHMAoyR6&#10;AKElggGgJYsBniWUAZ0lngGbJqoBmSa3AZgmyQKVJ+YCkif5ApAo/wKPKP8Cjif/Ao4n/wKOJ/8C&#10;jif/Av8mAADyKQAA4zEAANI0AADINAAAwDAAALspAgC4Iw4AsSYcAKwoKwCoKjgApCtEAKEsTgCf&#10;LVcAnS1fAJstZwGZLW4BmC51AZYufQKULoYCky6QApEumgOPLqYDjS6zA4wuxQOKL+EEhy/2BIUv&#10;/wSEL/8DhC//A4Mv/wODL/8Dgy//A/spAADrMQAA2TgAAMk8AAC/PAAAtjkAALAyAACsLQsApy8X&#10;AKIxJgCeMzQAmjRAAJg1SgCVNVMAkzVbAZE1YgGPNWkCjTVxAow1eQOKNYIDiDWLBIY1lgSENaIF&#10;gjWvBYE1wAZ/NtwGfTb0Bns2/wV7Nv8Fejb/BHo2/wR6Nf8EejX/BPUtAADkNwAA0D8AAMJDAAC3&#10;RAAArUAAAKc6AACjNgYAnTcTAJk5IgCVOi8Akjw7AI88RgCMPE8BijxXAYg8XgKGPGUChDxtA4I8&#10;dQSAPH0EfzyHBX08kgZ7O54HeTusB3c7vAh2PNUIdDzxCHM8/wdyPP8Gcjz/BXI8/wVyO/8Fcjv/&#10;BfEyAADePQAAyUQAALxIAACwSQAApkYAAJ9BAACbPQEAlT0QAJE/HQCNQSsAikI4AIdDQgCEQ0sB&#10;gkNTAYBDWwJ+QmIDfEJpBHpCcQV4QnoGdkGEB3RBjwhyQZsIcEGpCW9BuQptQdAKbEHuCWtC/whq&#10;Qv8HakH/BmpB/wZqQf8FakH/Be03AADWQgAAxEkAALdNAACrTQAAoEoAAJhHAACTQgAAjkMNAIlF&#10;GgCGRigAg0c0AIBIPwB+SEgBe0hQAnlIVwJ3SF8DdUhmBHNHbgVxR3YGb0eAB21GjAlrRpgKaUam&#10;C2dGtgtmRswLZUbsC2RH/wlkRv8IZEb/B2RG/wZkRf8GZEX/Bug7AADQRgAAv00AALNRAAClUQAA&#10;mk4AAJJLAACNRwAAh0gLAINKFgB/SyQAfUwxAHpNPAB3TUUBdU1NAnNNVQJxTVwDb01jBG1MawVr&#10;THMHaUt9CGZLiQlkS5YKYkukC2FLtAxfS8oMXkvqC15L/gpeS/8JXkr/CF5K/wdeSv8HXkr/B+M/&#10;AADLSQAAvFEAALBVAAChVAAAllIAAI1QAACHTAAAgU0IAH1PEwB6UCEAd1EuAHRSOQByUkIBb1JL&#10;AW1SUgJrUVkDaVFhBGdRaAZlUHEHY1B7CGFQhgpfT5MLXU+hDFtPsg1ZT8cNWU/oDFhP/QtYT/8J&#10;WU//CFlO/wdZTv8HWU7/B99DAADHTQAAuFQAAKxZAACdVwAAkVUAAIhUAACBUAAAe1IEAHdTEQB0&#10;VB4AcVUrAG9WNgBsVkABalZIAWhWUAJmVlcDZFZeBGJVZgVgVW8HXVV4CFtUhApZVJELV1SgDFVT&#10;sA1UU8UNU1PmDFNT/AtTU/8JVFL/CFRS/whUUv8HVFL/B9pGAADDUAAAtVgAAKhbAACZWgAAjVgA&#10;AIRXAAB7VAAAdlYBAHFXDwBuWRsAbFooAGlaMwBnWz0BZVtFAWNbTQJhWlUDX1pcBF1aZAVbWWwG&#10;WFl2CFZZgglUWI8LUlieDFBYrg1PWMMNTljkDE5Y+wtPV/8JT1f/CE9W/whQVv8HUFb/B9NKAADA&#10;VAAAslwAAKNeAACVXQAAiVwAAH9bAAB2WQAAcFoAAGtcDQBoXRgAZl4kAGRfMABiXzoAYF9DAV5f&#10;SwJcX1ICWl9aA1hfYQVVXmoGU150B1FdfwlPXY0KTV2cC0tdrAxKXcEMSV3jDElc+gpJW/8JSlv/&#10;CEpa/whKWv8HSlr/B85OAAC8WAAArmAAAJ9hAACRYAAAhV8AAHtfAABwXQAAal8AAGVhCgBiYhQA&#10;YGMhAF5kLQBcZDcAWmRAAVhkSAFWZFACVGRXA1JkXwRQZGcFTmNxBkxjfQhJYosJR2KaCkZiqgtE&#10;Yr8LRGLhC0Rh+QpEYP8JRGD/CEVf/wdFX/8HRV//B8hSAAC4XAAAq2QAAJtkAACMYwAAgGMAAHZj&#10;AABqYgAAY2QAAF9mBgBbZxEAWWgdAFdpKQBWajMAVGo8AFJqRQFQakwBTmpUAkxqXANKamUESGlv&#10;BUZpegdEaYgIQmiYCUBoqQo/aL0KPmjeCT5n9wk+Zv8IP2X/Bz9l/wc/ZP8HP2T/B8NXAACzYQAA&#10;p2kAAJZoAACHZwAAe2cAAHFnAABlaAAAXGoAAFhsAQBUbg4AUm8YAFBvJABOcC4ATXA4AEtxQQBK&#10;cUkBSHFRAUZxWQJEcGIDQnBsBEBweAU+cIYGPG+VBzpvpgg4b7sIOG/bBzhu9gc4bf8HOGz/Bjlr&#10;/wY5av8GOWr/Br1cAACvZgAAom0AAJFsAACCawAAd2sAAGxsAABhbgAAV3AAAFBzAABMdQoASXYT&#10;AEd3HwBGdykARXgzAEN4PABCeEQAQXhNAT94VQE9eF4CO3hoAjl4dAM3eIIENXiTBTN3pAUyd7kF&#10;MXjXBTF29QUxdP8FMXP/BTFy/wUycv8FMnL/BbdjAACqbQAAnHEAAItwAAB9cAAAcnAAAGdxAABc&#10;cwAAUXcAAEp6AABCfQMAP34OAD1/GAA8fyMAO4AtADqANgA5gT8AOIFIADaBUAA1gVoBM4FkATGB&#10;cAEvgX8CLYGPAyyBoQMqgbYDKYHSAyl/8wMpff8DKXz/Ayl7/wMpe/8DKXv/A7FqAACldAAAlXYA&#10;AIV1AAB4dQAAbXUAAGF3AABXegAATH4AAEOBAAA7hQAANYgJADKJEQAxiRsAMIklAC+KLwAuijgA&#10;LYtBACyLSgAqi1QAKYtfACiLawAmi3oBJIuLASOLngEii7MBIYzOASGK8QEgiP8CIIb/AiCF/wIh&#10;hf8CIYX/AqtyAAChfAAAj3sAAIB6AABzegAAZnwAAFt/AABQggAARoYAADyKAAA0jQAALJEAACaT&#10;DAAklBMAI5QcACKVJgAhlS8AIJU4AB+WQgAelkwAHZZYAByWZAAal3QAGZeGABiXmQAXl64AFZfJ&#10;ABaV7gAWk/8BFpL/ARaR/wEWkP8BFpD/AaV7AACZgwAAiYEAAHuAAABsggAAX4QAAFSIAABJiwAA&#10;P5AAADWUAAAtlwAAJZoAAB2eAQAWoAwAFKESABShGwAToSUAEqEuABGiOAARokMAEKJPAA+iXAAO&#10;o2sADaN9AA2jkgAMo6cACqLAAAui5gAMoP4ADZ//AA2e/wANnf8ADZ3/AJ6EAACSiQAAg4gAAHOI&#10;AABliwAAWI4AAEySAABBlwAAN5sAAC6eAAAkogAAHKUAABWoAAAPqwQACq4MAAetEgAGrRsABa0k&#10;AASuLgACrjkAAa5FAACuUgAArmEAAK5zAACuhwAArp0AAK60AACu1QAArfQAAK3/AACs/wAAq/8A&#10;AKv/AJaLAACMkAAAe5AAAGuSAABdlgAAUJoAAESfAAA5owAAL6cAACWrAAAcrgAAFLEAAA60AAAJ&#10;twAAAbgJAAC4DgAAuRQAALkcAAC6JQAAui8AALs6AAC8RwAAvFYAALxnAAC8ewAAvJEAALypAAC8&#10;xAAAvOsAALv+AAC7/wAAu/8AALv/AJCSAACDmAAAc5sAAGOfAABVowAAR6gAADutAAAwsQAAJbQA&#10;ABu3AAASugAADL0AAAW/AAAAwwAAAMQCAADFCgAAxQ4AAMYUAADHGwAAyCQAAMouAADMOgAAzUkA&#10;AM1ZAADNbAAAzoMAAM6bAADNtQAAztoAAM72AADN/wAAzf8AAM3/AIaZAAB3oAAAaaYAAFqsAABM&#10;sgAAPrYAADC5AAAkvAAAGb8AABHCAAAKxQAAAskAAADMAAAA0AAAANEAAADSAQAA0wgAANUNAADX&#10;EQAA2hgAANwhAADfLAAA4ToAAOJKAADjXQAA5HIAAOSLAADlpQAA5cAAAOXmAADl+AAA5f8AAOX/&#10;AHqhAABrqQAAXK8AAE22AAA/vAAAML8AACPDAAAXxwAAD8oAAAfOAAAA0QAAANYAAADcAAAA3wAA&#10;AOAAAADiAAAA5AAAAOYDAADoCQAA6Q4AAOwVAADuHgAA8SsAAPQ6AAD1TQAA9mEAAPd5AAD4kwAA&#10;+K0AAPnGAAD55AAA+fMAAPnzAG2qAABesgAAT7oAAEDBAAAxxQAAIskAABbOAAAN0gAABNgAAADd&#10;AAAA4QAAAOQAAADoAAAA6wAAAO0AAADvAAAA8QAAAPMAAAD2AAAA+AMAAPoLAAD9EQAA/xsAAP8p&#10;AAD/OwAA/08AAP9mAAD/fwAA/5kAAP+vAAD/wwAA/9YAAP/WAP8EHAD/ABkA/wAZAP8AHAD/ACIA&#10;/wArAP8AOAD/AEYA/wBTAP8AXgD/AGkA/wByAP8AegD/AIIA/wCJAP8AjwD/AJUA/wCbAP8AoQD/&#10;AKgA/wCvAP8AuQD/AMUA/wDZAP4A7AD9APsA+wD/APsA/wD7AP8A+gD/APQA/wDwAP8A8AD/AP8H&#10;GAD/ARUA/wAUAP8AFgD/ABsA/wAmAP8ANAD/AEIA/wBOAP8AWgD/AGQA/wBtAP8AdQD/AH0A/wCE&#10;AP8AigD9AJAA/ACWAPoAnQD5AKMA+ACrAPcAtAD1AL8A9ADOAPMA5gDxAPYA8AD/AO8A/wDvAP8A&#10;7gD/AO4A/wDqAP8A6gD/AP8LFAD/BhEA/wAQAP8AEAD/ABYA/wAiAP8ALgD/ADwA/wBJAP8AVAD+&#10;AF8A+wBoAPkAcAD3AHgA9QB/APMAhQDyAIsA8ACSAO8AmADtAJ8A7ACmAOoArgDoALkA5wDHAOUA&#10;3gDjAPAA4gD+AOAA/wDgAP8A4QD/AOEA/wDhAP8A4QD/AP8NEAD/CQ0A/wEMAP8ADAD/ABIA/wAc&#10;AP8AKAD8ADYA+QBDAPYATgDyAFkA7wBiAOwAawDqAHIA6AB5AOYAgADkAIYA4gCMAOEAkwDfAJoA&#10;3QChANsAqgDYALQA1QDAANIA0wDQAOoAzgD6AM0A/wDNAP8AzQD/AMwA/wDMAP8AzAD/AP8QDAD/&#10;DAcA/wMCAP8ACAD/AA4A/wAWAPYAIgDwAC8A7AA8AOkASADlAFMA4QBcAN4AZQDbAGwA1wBzANQA&#10;egDSAIAA0ACHAM4AjgDMAJUAygCdAMgApQDGAK8AxAC7AMIAywDAAOUAvgD1AL0A/wC8AP8AvAD/&#10;ALwA/wC8AP8AvAD/AP8RBQD/DgAA/woAAP8IAQD/BAoA+AAQAOkAGgDjACgA3gA1ANkAQQDTAEwA&#10;zwBWAMsAXwDJAGYAxgBuAMQAdADCAHsAwQCCAL8AiQC9AJAAvACYALoAoQC4AKsAtgC3ALQAxwCy&#10;AOAAsQHyAK8C/wCuA/8ArQT/AK0E/wCtBP8ArQT/AP8UAAD/EAAA/w8AAPINAADqCgAA6QMJAN0A&#10;EgDUAB8AzQEtAMgCOgDEA0UAwANQAL0EWQC7BWEAuQVoALcGbwC1BnYAtAd9ALIHhACxCIwArwiV&#10;AK0JngCrCagAqgq1AKgKxQCmC98ApA30AKIO/wCgDv8Anw7/AJ8O/wCfDv8Anw7/AP8XAAD/EwAA&#10;7xgAAOQZAADbFgAA0hACAM8JCwDICBYAwQokALwMMgC3DT4AtA5JALEOUwCvEFsArRBjAKsQagCp&#10;EXEAqBF4AKYRgAClEYgAoxKRAKESmwCgE6YAnhOzAJwTwwCbFN4Alxb0AJUW/wCUF/8Akxf/AJIX&#10;/wCSFv8Akhb/AP8aAAD0HQAA5SMAANUlAADKJAAAwh0AAL4WBAC7EBAAtBMdAK8VKwCrFjgApxhD&#10;AKUZTQCiGVYAoBpdAJ4bZQCdG2wAmxxzAJocewCYHIMAlx2NAJUdlwCTHqIAkh6vAJAevwCPH9gA&#10;jCDxAYkg/wGIIP8BhyD/AYcg/wGGIP8BhiD/AfoeAADrJgAA2i0AAMowAAC+LgAAtSgAALAiAACu&#10;GwwAqB0XAKMfJgCfITMAnCI+AJkjSACXJFEAlSRZAJMlYACSJWcAkCZuAI4mdgCNJn8AiyaIAYon&#10;kwGIJ54BhierAYQnuwGDKNEBgCjuAX4p/wF9Kf8BfCj/AXwo/wF8KP8BfCj/AfUkAADjLgAAzzUA&#10;AME4AAC0NgAAqzEAAKUsAACiJgYAniYTAJkoIQCVKi4Akis5AI8sRACNLUwAiy1UAIkuXACHLmMA&#10;hi5qAYQucgGCLnoBgS+EAX8vjwJ9L5oCey+nAnovtwJ4L8wCdjDqAnUw/gJzMP8CczD/AnMv/wJz&#10;L/8Ccy//AvAqAADcNQAAxzsAALo/AACsPAAAojgAAJwzAACYLwAAlS4QAJAwHACMMikAiTM1AIY0&#10;PwCENUkAgjVRAIA1WAB+NV8BfTVmAXs2bgF5NXYCeDWAAnY1iwN0NZcDcjakA3A2tARvNsgEbTbn&#10;BGw2/ANrNv8Dazb/Amo2/wJqNf8CajX/AuowAADTOgAAwkEAALNDAAClQQAAmz4AAJU6AACQNgAA&#10;jDUNAIg3GACEOCUAgToxAH87PAB8O0UAejxNAHg8VQF3PFwBdTxjAXM8agJxPHMCcDx8A247hwNs&#10;O5QEajuhBGg7sQVnPMUFZTzlBWQ8+gRkPP8DYzv/A2M7/wNjO/8CYzv/AuU1AADNPwAAvUYAAK5H&#10;AACfRQAAlUMAAI5AAACJPAAAhDwKAIA9FAB9PiIAej8uAHhAOAB1QUIAc0FKAHJBUQFwQVkBbkFg&#10;AmxBZwJqQXADaEF5A2dBhARlQZEFY0GfBWFBrgZgQcIGXkHiBl5B+QVdQf8EXUD/A11A/wNdQP8D&#10;XUD/A985AADIQwAAuUoAAKlLAACbSQAAkEcAAIhEAACDQQAAfkEGAHpCEQB2Qx4AdEUqAHFFNQBv&#10;Rj8AbUZHAGtGTwFqRlYBaEZdAmZGZQJkRm0DYkZ2BGBGggReRo4FXEWcBltFrAZZRr8HWEbfBlhG&#10;9wVXRf8EV0X/BFdE/wNYRP8DWET/A9o9AADERwAAtU4AAKROAACWTAAAi0sAAINJAAB9RQAAeEYC&#10;AHRHEABwSBsAbkknAGtKMgBqSzwAaEtEAGZLTAFkS1MBYktaAmBLYgJfS2oDXUt0BFtKfwVZSowF&#10;V0qaBlVKqgdUSr0HU0rcB1JK9gZSSv8FUkn/BFJJ/wNSSP8DU0j/A9RBAADASwAAslEAAKBQAACS&#10;TwAAh04AAH5MAAB4SAAAckoAAG5LDQBrTRgAaE4kAGZOLwBkTzkAYk9CAGFQSQFfUFEBXVBYAltP&#10;YAJZT2gDV09yBFVPfQVTT4oFUk6YBlBOqAdOTrsHTU7ZB01O9QZNTv8FTU3/BE1N/wROTP8DTkz/&#10;A85EAAC8TgAArlQAAJxTAACOUgAAg1EAAHpQAAByTQAAbE8AAGhQCwBlURUAY1IhAGFTLABfUzYA&#10;XVQ/AFtURwBaVE4BWFRWAVZUXQJUVGYDUlNvA1BTewROU4gFTFOXBktTpwdJU7oHSFPVB0hS8wZI&#10;Uv8FSFH/BElR/wRJUP8DSVD/A8pIAAC5UgAAqlcAAJhWAACKVQAAf1QAAHZTAABsUQAAZ1MAAGJU&#10;CABfVhIAXVceAFtXKQBZWDMAWFg8AFZZRABVWUwBU1lTAVFZWwJPWGQCTVhtA0tYeARJWIYFR1eV&#10;BkVXpQZEV7gGQ1jSBkNX8gZDVv8FQ1X/BERV/wREVP8DRFT/A8ZMAAC1VgAApVoAAJRZAACGWAAA&#10;e1gAAHFXAABmVgAAYVgAAF1ZBABZWhAAV1sbAFVcJgBTXTAAUl05AFFeQQBPXkkATV5RAUxeWAFK&#10;XmECSF1rA0ZddgNEXYMEQl2SBUBdowY/XbYGPl3QBj1c8QU+W/8EPlr/BD5a/wM+Wf8DP1n/A8FQ&#10;AACxWgAAoV0AAJBcAACCWwAAdlsAAG1bAABhWwAAW10AAFZeAABSYA0AUGEXAE5iIgBNYiwATGM1&#10;AEpjPgBJY0YAR2NOAEZjVgFEY14BQmNoAkBjcwM+Y4EDPGOQBDpioQQ5YrQFOGPNBThi7wQ4Yf8E&#10;OGD/Azhf/wM5Xv8DOV7/A7xVAACtXwAAnGAAAItfAAB9XwAAcl8AAGhfAABdYAAAVWIAAE9kAABL&#10;ZgoASWcSAEdoHQBFaCcARGkxAENpOQBCakIAQGpKAD9qUgA9alsBPGplATpqcAI4an4CNmmNAzRp&#10;nwMzabIDMWnLAzFo7QMxZ/8DMWb/AzJl/wMyZP8DMmT/A7dbAACpZAAAlmQAAIZjAAB4YwAAbWMA&#10;AGRkAABZZQAAUGgAAElrAABDbQQAQG4OAD5vGAA9byIAPHArADpwNAA5cT0AOHFFADdxTgA2cVcA&#10;NHFhATJxbQExcXoBL3GKAi1xnAIrca8CKnHIAipw6wIqb/8CKm3/Aips/wIrbP8CK2z/ArFhAACk&#10;aQAAkGgAAIBnAAB0ZwAAaWcAAF9oAABVawAAS24AAENxAAA8dAAAN3YKADR3EgAzeBwAMnglADF5&#10;LgAweTcAL3k/AC55SAAselIAK3pcACp6aAAoenYAJnqHASV6mQEjeqwBInrFASJ56QEid/8BInb/&#10;ASJ1/wIidP8CI3T/AqxoAACdbgAAim0AAHtsAABvbAAAZWwAAFpuAABQcQAARXUAAD14AAA2fAAA&#10;Ln8CACmBDQAnghQAJoIeACWCJwAkgi8AI4M4ACKDQgAhg0sAIIRWAB+EYgAehHEAHISCABuElQAa&#10;hKkAGITBABiD5gAYgf0AGYD/ARl//wEZfv8BGX7/AaZwAACVcwAAhHIAAHZxAABrcQAAXnMAAFR2&#10;AABJeQAAP30AADeBAAAvhAAAJ4gAACCLBQAbjQ4AGo0VABmNHgAYjicAF44wABaOOQAVjkMAFI9P&#10;ABOPWwASj2oAEY97ABCPjwAPj6QADo+7AA2P4AAOjfoAD4v/ABCK/wAQif8AEIn/AKF6AACOeQAA&#10;fncAAHJ3AABkeAAAWHsAAE1+AABCggAAOYYAAC+KAAAnjgAAIJEAABiVAAASmAUADpoOAA2aFAAM&#10;mh0AC5omAAuaMAAKmjsACZpGAAiaUwAGm2EABZpyAASahgACmpsAAJqxAAGZzwACmfAAApj/AASX&#10;/wAFlv8ABZb/AJmBAACHfwAAen4AAGt+AABdgQAAUIUAAEWJAAA7jQAAMZIAACiWAAAfmQAAGJ0A&#10;ABGgAAAMowIABqUKAAGlEAAApRYAAKYfAACmKAAApjIAAKc9AACnSgAAp1gAAKdoAACnfAAAp5EA&#10;AKaoAACmwwAApekAAKX8AACl/wAApP8AAKT/AJGHAACChgAAcoYAAGOIAABVjAAASZEAAD2WAAAy&#10;mgAAKJ4AAB+iAAAXpgAAEKkAAAusAAAErwAAALEGAACxDAAAshEAALIXAACzHwAAsygAALQyAAC1&#10;PwAAtU0AALVdAAC1cAAAtYYAALWdAAC1tgAAtdwAALT3AAC0/wAAtP8AALT/AIuPAAB6jgAAapEA&#10;AFuVAABNmgAAQJ8AADWkAAAqqAAAIKwAABawAAAPtAAACbcAAAG5AAAAvQAAAL4AAAC+BgAAvwwA&#10;AMAQAADBFgAAwh0AAMMnAADFMgAAxkAAAMZRAADHYwAAx3gAAMeRAADHqQAAx8cAAMfsAADH/gAA&#10;x/8AAMf/AIOXAABxmgAAYZ4AAFKjAABFqQAAOK4AACyzAAAgtwAAFroAAA69AAAGwAAAAMMAAADH&#10;AAAAyQAAAMoAAADMAAAAzQMAAM4JAADQDgAA0hMAANQbAADYJQAA2zIAAN1CAADdVAAA3mkAAN6B&#10;AADenAAA37UAAN/ZAADf8wAA3/8AAN//AHefAABopgAAWa0AAEqzAAA7uAAALbsAAB+/AAAUwgAA&#10;DMYAAAPJAAAAzAAAANAAAADVAAAA2QAAANoAAADcAAAA3gAAAOAAAADiBQAA5AsAAOcQAADqGAAA&#10;7SQAAPAyAADxRAAA8lgAAPNvAAD0igAA9KQAAPS/AAD03wAA9PMAAPT0AGqoAABbrwAATLcAAD29&#10;AAAtwQAAH8YAABPKAAALzgAAANIAAADXAAAA3AAAAOAAAADlAAAA5wAAAOkAAADrAAAA7QAAAO8A&#10;AADxAAAA8wAAAPYHAAD5DgAA/BYAAP8iAAD/MwAA/0cAAP9dAAD/dgAA/5EAAP+pAAD/vgAA/9gA&#10;AP/bAP8AGAD/ABYA/wAVAP8AGAD/AB4A/wAnAP8ANgD/AEMA/wBPAP8AWgD/AGQA/wBtAP8AdQD/&#10;AH0A/wCEAP8AigD/AJAA/wCWAP8AnAD/AKMA/wCrAP8AtAD+AL8A/QDPAPsA5wD6APgA+QD/APkA&#10;/wD5AP8A9QD/AO4A/wDpAP8A5wD/AP8AFAD/ABEA/wARAP8AEgD/ABcA/wAjAP8AMQD/AD4A/wBK&#10;AP8AVgD/AGAA/wBoAP8AcAD/AHgA/QB+APwAhQD6AIsA+QCRAPgAmAD3AJ4A9QCmAPQArgDyALkA&#10;8QDHAO8A4ADuAPIA7AD/AOwA/wDsAP8A6wD/AOUA/wDgAP8A3gD/AP8DEAD/AA4A/wANAP8ADQD/&#10;ABMA/wAeAP8AKwD/ADgA/wBFAP4AUAD7AFoA+ABjAPUAawDzAHIA8QB5AO8AfwDuAIYA7ACMAOoA&#10;kgDpAJkA5wCgAOYAqQDkALMA4QDAAOAA0wDeAOsA3AD7ANsA/wDaAP8A2gD/ANkA/wDUAP8A0gD/&#10;AP8HDQD/AAkA/wAGAP8ACQD/AA8A/wAYAPsAJQD4ADIA9QA/APIASgDtAFQA6gBdAOcAZQDkAGwA&#10;4gBzAOAAegDeAIAA3ACGANoAjQDXAJQA1ACbANIApADPAK0AzQC5AMsAyQDJAOQAyAD2AMYA/wDF&#10;AP8AxgD/AMcA/wDHAP8AxwD/AP8KBgD/AQAA/wAAAP8ABAD/AAsA9AASAO8AHwDqACwA5QA4AOIA&#10;QwDdAE4A2QBXANQAXwDRAGcAzgBtAMwAdADKAHoAyACAAMYAhwDFAI4AwwCWAMEAngC/AKgAvQCz&#10;ALoAwgC5ANsAtwDwALUA/wC2AP8AtQD/ALUA/wC1AP8AtQD/AP8MAAD/BAAA/wAAAP4AAAD2AAMA&#10;6AANAOAAFwDZACQA0QAxAM0APADKAEcAxgBRAMMAWQDAAGAAvgBnALwAbgC6AHQAuQB7ALcAggC1&#10;AIkAswCRALIAmgCwAKQArgCvAKwAvQCqANAAqADrAKcA+wCmAP8ApgD/AKUA/wClAP8ApQD/AP8N&#10;AAD/BwAA9AkAAOoJAADiBAAA2gAHAM8AEQDIABwAwgApAL4ANQC7AEAAtwBKALQAUwCyAFsAsABi&#10;AK4AaACsAG8AqwB1AKkAfQCoAIQApgCNAKQAlgCjAKAAoQCrAJ8BuQCdA8wAnAToAJoG+QCZB/8A&#10;mAj/AJcI/wCXCP8Alwj/AP8QAAD3EAAA6BQAANwVAADOEQAAxg0AAMIECwC8ABQAtwEhALIDLgCu&#10;BToAqwZEAKgITQCmCFUApAlcAKIKYwCgCmoAnwtxAJ0LeACcC4AAmgyJAJkMkwCXDJ4AlQ2qAJQN&#10;uACSDcwAkA7qAI4Q/ACMEP8AixD/AIsQ/wCLEP8AihD/APsTAADtGgAA3SAAAMwhAAC/HQAAtxcA&#10;ALMRAACyCw0Aqw0ZAKcOJgCjDzMAnxA+AJ0RRwCaEVAAmBJXAJYSXgCVE2UAkxNsAJITcwCQFHwA&#10;jxSFAI0VjwCLFZoAihWnAIgWtQCGFskAhBfnAIIY+wCAGf8Afxn/AH8Z/wB/GP8Afxj/APUaAADk&#10;IwAAzykAAMAqAACzJgAAqiIAAKUcAACkFQgAoBQTAJsWIQCXGC0AlBk4AJEaQgCPG0sAjRxSAIsc&#10;WQCJHWAAiB1nAIYebwCFHncAgx+AAIIfiwCAH5cAfiCjAH0gsgB7IMUAeSHkAHci+QB2Iv8AdSL/&#10;AHQh/wB0If8AdCH/AO8hAADbKwAAxzEAALYxAACpLgAAoCoAAJsmAACYIQEAlR4QAJAgGwCNISgA&#10;iSMzAIckPQCFJEYAgyVOAIEmVQB/JlwAfiZjAHwnawB7J3MAeSd8AHgohwB2KJMAdCigAXIorwFx&#10;KcEBbyngAW0p9wFsKf8Bayn/AWsp/wFrKP8Bayj/AegoAADQMgAAwDgAAK43AAChNQAAmDIAAJIt&#10;AACOKQAAiycMAIcoFwCDKiMAgCsvAH4sOQB8LEIAei1KAHguUQB3LlgAdS5gAHMvZwByL28AcC95&#10;AW8vgwFtL5ABay+dAWkvrAFoML4BZzDbAWUw9QFkMP8BYzD/AWMv/wFjL/8BYy//AeIuAADKOAAA&#10;uj0AAKg8AACaOgAAkTcAAIozAACGMAAAgy4JAH8vEwB7MB8AeDIrAHYzNQB0Mz4AcjRGAHA0TgBv&#10;NVUAbTVcAGw1ZABqNWwBaDV1AWc1gAFlNYwBYzWaAmE2qQJgNrsCXzbWAl028wJdNv8CXDb/AVw1&#10;/wFcNf8BXDT/AdwzAADFPAAAtEEAAKJAAACVPgAAizwAAIQ5AAB/NgAAezQEAHc1EAB0NxwAcTgn&#10;AG85MgBtOTsAazpDAGo6SwBoO1IAZztZAGU7YQFjO2kBYjtyAWA7fQFeO4oCXDuXAls7pwJZO7gD&#10;WDv/4v/iSUNDX1BST0ZJTEUABgnSA1c78QJWO/8CVjv/AlY6/wFWOv8BVjn/AdQ3AADAQQAAr0QA&#10;AJ1DAACQQgAAhUAAAH4+AAB5OwAAdDoAAHE6DgBtPBgAaz0kAGk+LwBnPzgAZT9AAGRASABiQE8A&#10;YUBXAF9AXgFdQGYBXEBvAVpAegJYQIcCVkCVAlRApANTQLYDUkDPA1FA7wNQQP8CUD//AlA//wJR&#10;Pv8BUT7/Ac87AAC9RQAAqkcAAJlGAACLRQAAgUQAAHlCAAB0PgAAbz8AAGtADABnQRUAZUIhAGND&#10;KwBhQzUAX0Q+AF5ERQBdRU0AW0VUAFlFXAFYRWQBVkVtAVRFeAJSRYUCUUSTA09EowNNRbQDTEXM&#10;A0tF7QNLRP8CS0T/AktD/wJMQv8CTEL/Aso/AAC5SAAApkoAAJVJAACHSAAAfUcAAHVFAABuQgAA&#10;aUMAAGVECQBiRRMAX0YeAF1HKABcSDIAWkg7AFlJQwBXSUoAVklSAFRJWQFTSWEBUUlrAU9JdgJN&#10;SYICS0mRA0pJoQNISbMDR0nKA0ZJ7ANGSP8CRkj/AkdH/wJHRv8CR0b/AsZDAAC2TAAAokwAAJFM&#10;AACESwAAeUoAAHBJAABpRgAAZEcAAF9JBgBcShAAWksbAFhMJQBWTC8AVU04AFNNQABSTUgAUU5P&#10;AE9OVwBOTl8BTE5pAUpOcwJITYACRk2PA0VNnwNDTbEDQk3IA0FN6gNBTP8CQUz/AkJL/wJCSv8C&#10;Qkr/AsJHAACzTwAAnk8AAI1OAACATgAAdU0AAGxMAABjSgAAXkwAAFpNAgBWTg4AVE8YAFJQIgBR&#10;USwAT1E1AE5SPQBNUkUATFJNAEpSVABJUl0BR1JmAUVScQFDUn4CQVKNAj9SnQM+Uq8DPVLGAzxS&#10;6QI8Uf4CPFD/Aj1P/wI9T/8CPU7/Ar5LAACuUwAAmlIAAIlRAAB8UQAAcVAAAGhQAABeTgAAWFEA&#10;AFRSAABRUwwATlQUAExVHwBLVikASVYyAEhWOgBHV0IARldKAERXUgBDV1oAQVdkAUBXbgE+V3sC&#10;PFeLAjpXmwI4V60CN1fEAjdX5wI3Vv0CN1X/AjdU/wI3U/8COFP/ArpPAACpVgAAlVUAAIVUAAB4&#10;VAAAbVQAAGRUAABYVAAAUlYAAE5XAABKWQkAR1oRAEZaGwBEWyUAQ1suAEJcNgBBXD4AP1xGAD5d&#10;TwA9XVcAO11hADpdbAE4XXkBNl2IATRdmQIzXasCMV3CAjFc5QIxW/wCMVr/AjFZ/wIyWf8BMlj/&#10;AbZUAACkWQAAkFgAAIBYAABzVwAAaVcAAGBYAABUWQAATlsAAEhdAABDXwQAQGAOAD5hFwA9YSAA&#10;O2IpADpiMgA5YjoAOGNCADdjSwA2Y1QANGNdADNjaAAxY3YBL2OFAS5jlgEsY6kBK2O/ASpj4wEq&#10;YvsBKmD/AStf/wErX/8BK17/AbFZAACeXAAAi1wAAHtbAABvWwAAZVsAAFxcAABRXgAASWAAAENi&#10;AAA8ZQAAOGcKADVoEgA0aBsAM2kkADJpLQAxaTUAL2o9AC5qRgAtak8ALGpZACtrZQApa3IAKGuC&#10;ACZrkwAka6cAI2u9ACJq4AAjafkBI2f/ASNm/wEjZv8BJGX/AaxgAACYYAAAhWAAAHZfAABqXwAA&#10;YWAAAFdgAABNYwAARGYAAD1oAAA2awAAMG4EACxwDgAqcRUAKXEeAChxJgAnci8AJnI3ACVyQAAk&#10;ckoAInJUACFzYAAgc20AHnN9AB1zkAAbc6MAGnO5ABlz3AAacfcAGnD/ABtv/wAbbv8BG23/AaZm&#10;AACRZQAAf2QAAHFkAABmZAAAXWQAAFJmAABIaQAAP2wAADdvAAAwcwAAKXYAACJ5CAAfexAAHnsX&#10;ABx7HwAbeygAGnswABl8OQAYfEMAF3xOABZ8WgAVfGcAFH14ABJ9iwARfZ8AEH21AA991QAQe/UA&#10;EXn/ABF4/wASd/8AEnf/AJ5rAACKagAAemkAAG1pAABiaQAAV2oAAExtAABDcAAAOXQAADF4AAAp&#10;ewAAIn8AABuCAAAUhQkAEYYQABGGFwAQhx8AEIcoAA6HMQAOhzsADYdGAAyHUwALh2EACodxAAmH&#10;hAAHh5gABoauAAWGyQAGhewAB4T/AAiD/wAJgv8ACYL/AJVxAACDbwAAdG4AAGluAABcbwAAUHIA&#10;AEZ1AAA8eQAAMn0AACqBAAAihQAAG4kAABSMAAAPjwMACpILAAaSEQAEkhgAApIgAAGSKQAAkjMA&#10;AJM+AACTSwAAk1kAAJNpAACTewAAkpAAAJKmAACRvwAAkeUAAJD6AACP/wAAj/8AAI//AI13AAB9&#10;dQAAcHQAAGJ1AABVeAAASXwAAD+AAAA0hAAAK4kAACKNAAAakQAAE5QAAA6XAAAJmwAAAZ0IAACd&#10;DgAAnRMAAJ4aAACeIgAAnysAAJ81AACgQgAAoFAAAKBfAACgcQAAoIcAAJ+dAACftQAAntoAAJ32&#10;AACd/wAAnP8AAJz/AIZ9AAB4fAAAaXwAAFt/AABOgwAAQYgAADaMAAAskQAAI5YAABqaAAASngAA&#10;DaEAAAakAAAApwAAAKkDAACpCgAAqg4AAKsTAACsGQAArSIAAK4rAACvNwAAr0UAAK9UAACvZgAA&#10;r3sAAK6UAACuqwAArskAAK7vAACt/wAArf8AAK3/AIGEAABxhAAAYYcAAFOLAABGkAAAOZYAAC6b&#10;AAAjoAAAGqQAABKoAAAMrAAABK8AAACyAAAAtgAAALcAAAC3AgAAuAgAALkNAAC6EgAAuxgAAL0h&#10;AAC+KwAAwDgAAMBIAADAWgAAwW4AAMGGAADBoAAAwboAAMHjAADA+QAAwP8AAMD/AHmNAABokAAA&#10;WZQAAEuaAAA9oAAAMaUAACWrAAAarwAAEbMAAAu4AAACuwAAAL4AAADBAAAAxAAAAMUAAADGAAAA&#10;xwAAAMgFAADKCwAAzA8AAM4VAADQHwAA0ysAANU6AADVTAAA1mAAANh3AADYkgAA2KwAANnJAADZ&#10;7AAA2fsAANj/AHCZAABgngAAUaQAAEOqAAA1sAAAKLYAABy6AAARvgAACcEAAADFAAAAyAAAAMsA&#10;AADPAAAA0gAAANMAAADWAAAA2AAAANsAAADdAAAA3wcAAOINAADlEwAA6B0AAOwqAADtPAAA7VEA&#10;AO5nAADvgQAA75wAAPC3AADw0wAA8OwAAPD0AGemAABYrQAASbQAADq6AAAqvgAAHMIAABDGAAAH&#10;ygAAAM4AAADSAAAA1gAAANwAAADgAAAA4wAAAOQAAADmAAAA6AAAAOsAAADtAAAA7wAAAPICAAD1&#10;CgAA+BEAAPwcAAD/LAAA/z8AAP9VAAD/bgAA/4oAAP+kAAD/ugAA/9EAAP/hAP8AFAD/ABIA/wAS&#10;AP8AFAD/ABkA/wAlAP8AMgD/AD8A/wBLAP8AVgD/AGAA/wBoAP8AcAD/AHgA/wB/AP8AhQD/AIsA&#10;/wCRAP8AmAD/AJ4A/gCmAP0ArgD8ALkA+gDIAPkA4gD4APQA9wD/APYA/wD2AP8A7wD/AOcA/wDi&#10;AP8A3gD/AP8AEQD/AA4A/wAOAP8ADwD/ABQA/wAgAP8ALQD/ADoA/wBGAP8AUQD/AFsA/wBjAP4A&#10;awD8AHMA+gB5APkAgAD3AIYA9gCMAPUAkgDzAJkA8gCgAPAAqQDuALMA7QDBAOsA1gDqAO4A6QD+&#10;AOcA/wDnAP8A5QD/AN0A/wDVAP8A0QD/AP8ADQD/AAoA/wAIAP8ACQD/ABAA/wAbAP8AKAD/ADUA&#10;/wBAAPoASwD2AFUA8wBeAPEAZgDuAG0A7AB0AOsAegDpAIAA5wCGAOYAjQDkAJMA4gCbAOAAowDe&#10;AK0A3AC5ANoAygDXAOYA1AD4ANIA/wDSAP8A0gD/AM4A/wDJAP8AxgD/AP8ACAD/AAMA/wAAAP8A&#10;AwD/AA0A/AAWAPcAIgDzAC4A7wA6AOwARQDoAE8A5ABYAOEAYADeAGcA2wBtANkAdADVAHoA0wCA&#10;ANEAhwDPAI4AzQCVAMsAngDJAKcAxwCzAMUAwgDDANwAwQDxAL8A/wC/AP8AvgD/AL4A/wC9AP8A&#10;uwD/AP8AAAD/AAAA/wAAAP8AAAD2AAgA7gARAOcAGwDhACcA3QAzANkAPgDTAEkAzwBSAMsAWQDI&#10;AGEAxgBnAMQAbQDCAHMAwAB6AL8AgAC9AIgAuwCQALkAmAC4AKIAtQCtALMAuwCxAM4AsADqAK8A&#10;/ACtAP8ArQD/AK4A/wCuAP8ArgD/AP8CAAD/AAAA/QAAAPIAAADoAAAA3gAMANMAFQDMACEAyAAs&#10;AMQAOADBAEIAvQBLALoAUwC4AFoAtgBhALQAZwCyAG0AsAB0AK8AegCtAIIArACKAKoAkwCoAJ0A&#10;pgCoAKQAtQCiAMYAoQDjAJ8A9gCeAP8AngD/AJ4A/wCeAP8AngD/AP8GAAD7AAAA7gUAAOIEAADV&#10;AAAAywAGAMMADwC9ABkAuAAlALQAMQCxADsArgBFAKwATQCpAFUApwBbAKUAYgCkAGgAogBuAKEA&#10;dQCfAHwAngCFAJwAjgCaAJgAmACkAJYAsACVAMEAkwDcAJIA8gCRAP8AkAD/AJAA/wCPAP8AjwD/&#10;AP0KAADwDgAA4REAAM4QAADCDQAAuwcAALcACgCxABIArAAeAKgAKQClADQAogA+AJ8ARwCdAE8A&#10;mwBWAJkBXACXAWMAlgJpAJQCcACTA3gAkQOAAJAEigCOBJUAjAWhAIoFrgCJBr4AhwjYAIYJ8ACE&#10;Cv8Agwv/AIML/wCDC/8Agwv/APYQAADmFwAA0hwAAMAaAACzFgAArBIAAKgNAACmBw0AogUWAJ0H&#10;IgCZCS4Algo4AJQLQQCSDEoAkAxRAI4NWACMDV4Aiw1lAIkNbACIDnQAhg59AIUOhwCDDpMAgQ+f&#10;AIAQrQB+EL4AfRDbAHoR9AB4Ev8AdxL/AHcS/wB3Ev8AdxL/AO8XAADbIQAAxiQAALQjAACoIAAA&#10;oBwAAJsXAACZEQQAmA4QAJMQGwCPEScAjBIyAIkTPACHE0QAhRRMAIMUUwCBFVoAgBVgAH4WaAB9&#10;Fm8AexZ4AHkXgwB4F48AdhicAHQYqgBzGbsAchnUAG8a8QBuG/8AbRv/AG0a/wBtGv8AbRr/AOcg&#10;AADQKQAAvCsAAKsqAACeKAAAliQAAJAgAACNHAAAjBcMAIgYFgCEGiIAgRstAH4cNwB8HUAAeh1I&#10;AHkeTwB3HlUAdh9cAHQfYwBzH2sAcSB0AHAgfwBuIYsAbCGYAGshpwBpIrgAaCLPAGYi7gBlI/8A&#10;ZCP/AGQi/wBkIv8AZCH/AOAmAADILwAAtDEAAKMwAACWLgAAjSsAAIcoAACEJAAAgiAIAH4gEgB7&#10;Ih4AeCMpAHUkMwBzJTwAcSVDAHAmSwBuJlIAbSdZAGsnYABqJ2gAaShxAGcoewBlKIgAZCmVAGIp&#10;pABgKbUAXynLAF4q7ABcKv8AXCn/AFwp/wBcKf8AXCj/ANgsAADDNQAArTUAAJ00AACQMwAAhjEA&#10;AIAtAAB8KwAAeSgDAHYnEAByKRoAcColAG0rLwBrLDgAaixAAGgtRwBnLU4AZS5VAGQuXQBjLmUA&#10;YS9uAF8veABeL4QAXC+SAFovoQFZL7IBWDDIAVYw6QFVMP4BVS//AFUv/wBVLv8AVS7/ANAxAAC9&#10;OgAAqDkAAJc4AACKNwAAgDYAAHoyAAB1MAAAci4AAG4uDQBrLxYAaTAhAGYxKwBkMjQAYzI9AGEz&#10;RABgM0sAXzRSAF00WgBcNGIAWjRrAFk1dQBXNYIAVTWQAVQ1nwFSNbABUTXGAVA15wFPNf0BTzX/&#10;AU80/wFPNP8BTzP/Acs2AAC4PQAAozwAAJI8AACFOwAAezoAAHQ3AABvNQAAbDMAAGg0CgBlNRMA&#10;YjYeAGA3KABeNzEAXTg6AFs4QQBaOUgAWTlQAFc5VwBWOl8AVDpoAFM6cwBROn8BTzqNAU46nQFM&#10;Oq4BSzrDAUo65QFJOvwBSTn/AUk5/wFJOP8BSjj/Acc6AACzQAAAnj8AAI4/AACBPgAAdz0AAHA7&#10;AABqOAAAZjgAAGI5BwBfOhEAXDsbAFo7JQBZPC4AVz03AFY9PgBUPkYAUz5NAFI+VQBRPl0ATz9m&#10;AE0/cABMP30BSj+LAUg/mwFHP6wBRT/BAUQ/4wFEPvsBRD7/AUQ9/wFEPf8BRTz/AcM+AACvQwAA&#10;mkIAAIpCAAB9QQAAc0AAAGs/AABlPAAAYDwAAFw+BABZPg8AVz8YAFVAIgBTQSsAUkE0AFBCPABP&#10;QkMATkJLAE1DUgBLQ1oASkNkAEhDbgBHQ3sBRUOJAUNDmQFCQ6sBQEPAAT9D4QE/Q/kBP0L/AT9B&#10;/wFAQf8BQED/Ab9BAACqRQAAlkUAAIZFAAB5RAAAb0QAAGdCAABgPwAAW0EAAFdCAABUQw0AUUQV&#10;AE9FHwBORSgATEYxAEtGOQBKR0EASUdIAEhHUABGR1gARUdhAENIbABCSHgBQEiHAT5IlwE8SKkB&#10;O0i+ATpI3wE6R/gBOkb/ATpF/wE7Rf8BO0T/AbtFAACmSAAAkkcAAIJHAAB2RwAAa0cAAGNGAABb&#10;QwAAVkUAAFJHAABOSAoATEkSAEpJHABISiUAR0ouAEZLNgBFSz4AQ0tGAEJMTQBBTFYAQExfAD5M&#10;agA8THYAO0yFATlMlQE3TKcBNky8ATVM3QE1S/cBNUv/ATVK/wE2Sf8BNkn/AbhJAACiSwAAjkoA&#10;AH5KAABySgAAaEoAAF9JAABVSAAAUEoAAExLAABJTAcARk0QAEROGQBCTyIAQU8rAEBQMwA/UDsA&#10;PlBDADxRSgA7UVMAOlFcADhRZwA3UXMANVGCADNRkwEyUaUBMFG6AS9R2gEvUPYBL0//ATBO/wEw&#10;Tv8BME3/AbRNAACdTQAAik0AAHpNAABuTQAAZE0AAFtNAABRTQAAS08AAEZQAABCUgMAP1MNAD1U&#10;FQA8VB4AOlUnADlVLwA4VTcAN1Y/ADZWRwA1VlAAM1ZZADJXZAAwV3EAL1eAAC1XkQArV6MAKle4&#10;AClX1gApVvUAKVX/ACpU/wEqU/8BKlL/Aa9RAACYUQAAhVEAAHZQAABqUAAAYFAAAFhRAABOUgAA&#10;R1MAAEFVAAA7WAAAOFkKADVaEQA0WhoAM1siADJbKwAxWzMAL1w7AC5cQwAtXEwALFxWACtdYAAp&#10;XW0AKF18ACZdjgAkXaEAI121ACJd0gAiXPMAIlv/ACNa/wAjWf8AJFj/AKhVAACSVAAAgFQAAHFU&#10;AABmVAAAXFQAAFRVAABKVgAAQ1gAADxbAAA2XQAAMGAFAC1hDgArYRUAKmIdACliJQAoYi4AJ2M2&#10;ACZjPgAlY0cAI2NRACJkXAAhZGkAH2R5AB5kigAcZJ4AG2SzABlkzgAaY/EAG2H/ABtg/wAcYP8A&#10;HF//AKFZAACMWAAAe1gAAG1YAABiWAAAWVgAAFBZAABHWwAAPl4AADdgAAAxYwAAKmYAACRpCQAh&#10;ahAAIGoXAB9qIAAeaygAHWswABxrOQAba0IAGmxMABlsWAAXbGUAFmx0ABRshgATbJoAEmyvABFs&#10;ygARa+8AEmn/ABNo/wATaP8AE2f/AJldAACFXQAAdVwAAGhcAABeXAAAVVwAAEteAABCYQAAOWQA&#10;ADJnAAAragAAJG0AAB5wAQAXcwsAFXQRABR0GAATdCEAEnUpABF1MgARdTsAEHVGAA91UgAOdV8A&#10;DXVuAAx1gQALdZUACnWqAAh0wwAJdOcACnP9AAtx/wAMcf8ADHD/AJFiAAB/YQAAcGEAAGRhAABa&#10;YQAAT2IAAEVlAAA8aAAAM2wAACtvAAAkcgAAHXYAABd5AAARfAQADX8MAAt/EgAKfxkACX8iAAh/&#10;KgAGfzQABX8/AAR/SwACf1gAAX9nAAB/eQAAf44AAH+jAAB+uwAAfeAAAH33AAB8/wAAe/8AAHv/&#10;AIlnAAB4ZwAAa2YAAGFmAABUZwAASWkAAD9tAAA1cQAALHUAACR5AAAdfAAAFoAAABCDAAAMhgIA&#10;BokKAAGJDwAAiRQAAIobAACKIwAAiywAAIs3AACLQwAAi1AAAItfAACLcQAAi4YAAIucAACKswAA&#10;idMAAIjzAACI/wAAh/8AAIf/AIJtAABzbAAAaGwAAFptAABObwAAQnMAADh3AAAuewAAJYAAAB2E&#10;AAAViAAAEIwAAAuPAAAEkgAAAJQGAACVDAAAlRAAAJYVAACXHAAAmCQAAJguAACZOQAAmUcAAJlW&#10;AACZaAAAmX0AAJmUAACYqwAAl8gAAJbuAACW/wAAlf8AAJX/AHt0AABvcwAAYXMAAFN2AABGegAA&#10;O38AADCEAAAmiAAAHY0AABSSAAAOlgAACZkAAAGcAAAAoAAAAKEAAACiBgAAogwAAKQQAAClFAAA&#10;pRwAAKckAACoLwAAqD0AAKlMAACpXgAAqXIAAKiJAACoogAAqLwAAKflAACm+wAApv8AAKX/AHd7&#10;AABoewAAWX4AAEuCAAA+hwAAMo0AACeSAAAdlwAAFJwAAA6gAAAHpAAAAKgAAACrAAAArgAAAK8A&#10;AACwAAAAsQQAALMKAAC0DgAAtRMAALYbAAC4JAAAujEAALpAAAC6UgAAu2UAALt9AAC6lwAAurEA&#10;ALrSAAC68wAAuf8AALn/AG+DAABfhgAAUYsAAEOQAAA2lwAAKp0AAB+iAAAVpwAADawAAAWwAAAA&#10;tAAAALcAAAC7AAAAvgAAAL8AAADAAAAAwQAAAMMBAADEBwAAxQ0AAMcRAADKGQAAzSQAAM4zAADP&#10;RAAA0FgAANBuAADRiAAA0KQAANDBAADR5gAA0fgAANH/AGePAABXlAAASZoAADuhAAAupwAAIa0A&#10;ABazAAAOuAAABrwAAADAAAAAwwAAAMYAAADLAAAAzQAAAM4AAADQAAAA0QAAANQAAADWAAAA2gIA&#10;ANwJAADfDwAA4xcAAOYkAADnNgAA6EkAAOlfAADqeAAA65QAAOuvAADrzAAA7OgAAOz2AF+eAABQ&#10;pAAAQqsAADSyAAAmuQAAGb4AAA7CAAAExQAAAMoAAADNAAAA0QAAANgAAADbAAAA3wAAAOAAAADi&#10;AAAA5AAAAOYAAADpAAAA6wAAAO4AAADxBQAA9Q0AAPkWAAD8JQAA/TkAAP5PAAD/ZwAA/4IAAP+d&#10;AAD/tQAA/8sAAP/kAP8AEQD/AA8A/wAPAP8AEQD/ABYA/wAiAP8ALwD/ADsA/wBHAP8AUgD/AFsA&#10;/wBkAP8AbAD/AHMA/wB6AP8AgAD/AIYA/wCMAP4AkwD9AJkA+wChAPoAqQD4ALQA9wDCAPYA2gD1&#10;APEA9AD/APMA/wDzAP8A6QD/AOAA/wDYAP8A0wD/AP8ADgD/AAsA/wAKAP8ACwD/ABEA/wAdAP8A&#10;KgD/ADYA/wBBAP8ATAD/AFYA/gBfAPsAZgD5AG0A9wB0APUAegD0AIAA8gCGAPAAjQDvAJQA7QCb&#10;AOwApADqAK4A6QC6AOcAzQDlAOkA5AD7AOMA/wDiAP8A3gD/ANEA/wDMAP8AyAD/AP8ACQD/AAQA&#10;/wABAP8ABAD/AA4A/wAYAP8AJAD9ADAA+wA7APcARgDzAFAA7wBZAOwAYADqAGcA5wBuAOYAdADk&#10;AHoA4gCAAOAAhwDeAI4A3ACVANoAngDWAKgA1ACzANEAwwDPAN8AzgD0AMwA/wDLAP8AywD/AMUA&#10;/wC/AP8AvAD/AP8AAgD/AAAA/wAAAP8AAAD9AAsA9wATAPEAHgDtACoA6gA1AOcAQADiAEoA3QBS&#10;ANkAWgDVAGEA0gBnANAAbQDOAHMAzAB6AMoAgADIAIcAxgCPAMQAmADCAKEAwACtAL4AuwC8ANAA&#10;ugDtALkA/gC4AP8AuAD/ALcA/wCzAP8AsAD/AP8AAAD/AAAA/wAAAPkAAADuAAUA5QAOAN4AGADY&#10;ACMA0gAuAM8AOQDLAEMAxwBMAMQAVADBAFsAvwBhALwAZwC7AG0AuQBzALcAegC1AIEAtACJALIA&#10;kgCwAJsArwCnAKwAtACrAMYAqQDkAKcA+ACmAP8ApgD/AKUA/wClAP8ApAD/AP8AAAD/AAAA9QAA&#10;AOoAAADeAAAA0AAKAMgAEgDCAB0AvgAoALsAMwC5AD0AtQBGALIATQCwAFUArQBbAKwAYQCqAGcA&#10;qABtAKcAcwClAHoApACCAKIAjACgAJYAnwChAJ0ArgCbAL4AmQDYAJcA8QCWAP8AlgD/AJcA/wCX&#10;AP8AlwD/AP8AAAD1AAAA5wEAANQAAADJAAAAwAAEALgADgCzABYArwAhAKsALACoADYApgA/AKMA&#10;RwChAE8AnwBVAJ0AWwCbAGEAmgBnAJgAbgCXAHUAlQB9AJQAhgCSAJEAkACcAI4AqQCMALgAiwDN&#10;AIkA6wCIAP0AiAD/AIgA/wCIAP8AiAD/APkGAADpDAAA1A4AAMMMAAC3CQAAsAIAAKsACQCmABAA&#10;ogAaAJ4AJQCbADAAmAA5AJYAQQCUAEkAkgBQAJAAVgCOAFwAjQBiAIsAaQCKAHAAiAB4AIcAgQCF&#10;AIwAhACYAIIApQCAALQAfgDIAH0B5wB8AvkAewP/AHsE/wB7BP8AewT/APEOAADeFQAAxRUAALQU&#10;AACpEQAAoQ4AAJ4KAACbAwwAlwATAJMAHgCQASkAjQIzAIoDPACIBEMAhgVLAIUGUQCDBlcAggde&#10;AIAHZAB/CGwAfQh0AHwIfgB6CYkAeAmWAHcKowB1CrMAcwvHAHIM5gBwDfsAcA3/AG8N/wBvDf8A&#10;bw3/AOgWAADQHgAAuR0AAKkcAACdGgAAlRYAAJATAACPDgMAjgoOAIkLFwCGDCMAgw0tAIANNgB+&#10;Dj4AfA5GAHsOTQB5D1MAeBBaAHYQYQB1EGgAcxBxAHERewBwEYcAbhGUAGwRogBrErIAaRLHAGgT&#10;5wBmE/0AZRT/AGUU/wBlE/8AZRP/AN8eAADGJAAAsCQAAKAjAACUIQAAix8AAIYbAACDFwAAghII&#10;AH8REgB8Eh0AeRQoAHYUMQB0FToAchZBAHEWSABvF08AbhdWAGwXXQBrGGQAaRhtAGgZdwBmGYMA&#10;ZBmQAGManwBhGq8AYBrEAF4b5ABdHPsAXBz/AFwb/wBcG/8AXBv/ANUlAAC9KgAAqCkAAJgpAACM&#10;KAAAgyUAAH0iAAB5HwAAeBsDAHYZDwByGhgAbxwjAG0dLQBrHTUAaR49AGgeRABmH0sAZR9SAGMg&#10;WQBiIGEAYSBpAF8hcwBdIX8AXCGNAFoinABZIqwAVyLAAFYj4QBVI/kAVCP/AFQi/wBUIv8AVCL/&#10;AM0rAAC2LgAAoi4AAJIuAACFLQAAfCsAAHYoAAByJgAAbyMAAG0hDABqIhUAZyMfAGUkKQBjJDEA&#10;YiU5AGAmQQBfJkgAXSZPAFwnVgBbJ10AWSdmAFgocABWKHwAVCiKAFMpmQBRKaoAUCm+AE8p3gBO&#10;KfcATSn/AE0p/wBNKP8ATij/AMgwAACwMgAAnDIAAIwyAACAMQAAdjAAAHAtAABrKwAAaCkAAGYo&#10;CQBjKBEAYCkcAF4qJQBcKy4AWys2AFksPQBYLEQAVy1MAFUtUwBULVsAUy1jAFEubgBQLnoATi6I&#10;AEwvlwBLL6gASS+7AEgv2wBIL/YARy//AEcu/wBHLf8ASC3/AMQ0AACrNQAAlzUAAIc1AAB7NQAA&#10;cjQAAGsyAABmLwAAYi4AAF8tBQBcLhAAWi8YAFgwIgBWMCsAVTEzAFMxOgBSMkIAUTJJAFAyUABO&#10;M1gATTNhAEszawBKM3cASDSFAEc0lQBFNKYAQzS5AEI01gBCNPQAQjT/AEIz/wBCMv8AQjL/AMA4&#10;AACnOAAAkzgAAIM4AAB3OAAAbTcAAGY2AABhMwAAXTIAAFkyAgBXMw0AVDQVAFI1HwBRNSgATzYw&#10;AE42OABMNz8ASzdGAEo3TgBJOFYARzhfAEY4aQBEOHUAQziDAEE5kwBAOaQAPjm4AD050wA8OfMA&#10;PDj/AD03/wA9N/8APTb/ALs7AACiOwAAjzsAAH87AABzOwAAajoAAGI5AABdNwAAWDYAAFQ3AABR&#10;OAsATzkTAE05HABLOiUASjotAEg7NQBHOzwARjxEAEU8SwBEPFMAQjxcAEE9ZwA/PXMAPj2BADw9&#10;kQA6PaMAOT22ADg90QA3PfIANzz/ADg7/wA4O/8AODr/ALY9AACePgAAiz4AAHw+AABvPgAAZj0A&#10;AF49AABYOwAAUzoAAE87AABMPAgAST0RAEc+GQBGPyIARD8qAEM/MgBCQDoAQUBBAEBASQA+QVEA&#10;PUFaADxBZAA6QXAAOEF/ADdBjwA1QqEANEK0ADJCzgAyQfAAMkD/ADNA/wAzP/8AND7/ALFAAACa&#10;QAAAh0AAAHhBAABsQQAAYkAAAFtAAABUPwAATj8AAEpAAABGQQUAREIOAEJDFgBAQx8AP0QnAD5E&#10;LwA8RDcAO0U+ADpFRgA5RU4AOEZYADZGYgA1Rm4AM0Z8ADFGjQAwRp8ALkazAC1GzAAtRu8ALUX/&#10;AC5E/wAuQ/8ALkP/AKxDAACWQwAAg0MAAHRDAABoQwAAX0MAAFdDAABQQwAASEMAAERFAABBRgEA&#10;PkcMADxIEwA6SBwAOUkkADhJLAA2STQANUo7ADRKQwAzSkwAMkpVADBLXwAvS2sALUt6ACxLiwAq&#10;S50AKEuxACdLygAnS+0AJ0r/AChJ/wAoSP8AKUf/AKdGAACRRgAAf0YAAHBGAABlRgAAW0YAAFRG&#10;AABMRwAAREgAAD9KAAA7SwAAN0wJADVNEAAzThgAMk4gADFPKAAwTzAAL084AC5PQAAsUEgAK1BS&#10;ACpQXAAoUGgAJ1B3ACVQiAAkUJsAIlCvACFQyAAgUOsAIU//ACJO/wAiTf8AI03/AKFJAACMSQAA&#10;ekkAAGxKAABhSgAAWEoAAFBKAABJSwAAQEwAADtOAAA1UAAAMVIEAC1TDQAsVBQAKlQcAClVJAAo&#10;VSwAJ1UzACZVPAAlVkUAJFZOACJWWQAhVmUAH1Z0AB5WhQAcVpgAG1asABlWxQAZVukAGlX/ABtU&#10;/wAbU/8AHFL/AJtNAACGTQAAdU0AAGhNAABdTQAAVE0AAE1OAABFTwAAPFEAADZTAAAxVQAAK1gA&#10;ACZaCQAjWxAAIlsXACFcHwAgXCcAH1wuAB1cNwAcXUAAG11KABpdVQAYXWEAF11wABVdgQAUXZUA&#10;E12qABFdwgARXecAElv+ABNa/wATWv8AFFn/AJRRAACAUQAAcFEAAGRRAABZUQAAUVEAAElSAABB&#10;UwAAOFYAADJZAAArWwAAJV4AAB9hAwAaYwwAGGQRABdkGQAWZCEAFWQpABRlMQATZToAEmVEABFl&#10;UAAQZV0AD2VrAA5lfQANZZEADGWlAApkvAAKZOAAC2P5AAxi/wANYf8ADWH/AI1VAAB6VQAAa1UA&#10;AF9VAABWVQAATlUAAERXAAA8WQAANFwAACxfAAAmYgAAH2UAABloAAATawUAEG0NAA5uEgANbhoA&#10;DG4iAAxuKwALbjQACm4+AAhuSgAHblcABm5lAARudgACbooAAG2fAABttgAAbNYAAGzzAAFr/wAC&#10;av8AA2r/AIVaAAB0WgAAZloAAFxZAABTWQAASFoAAD9dAAA2YAAALmMAACZnAAAfagAAGW0AABNx&#10;AAAOdAMACncKAAV3EAABdxUAAHccAAB3JAAAeC0AAHg3AAB4QwAAeFAAAHheAAB4bwAAeIQAAHiZ&#10;AAB3sAAAds0AAHXwAAB1/wAAdP8AAHT/AH5fAABuXwAAYl4AAFleAABNXwAAQmIAADllAAAwaAAA&#10;J2wAAB9wAAAYdAAAEncAAA17AAAIfgAAAoAIAACBDQAAgREAAIIXAACDHgAAgyYAAIQwAACEOwAA&#10;hEgAAIRXAACEaAAAhHwAAISTAACDqgAAgsUAAIHrAACB/gAAgP8AAID/AHdlAABpZAAAX2MAAFJk&#10;AABHZwAAPGsAADFvAAAocwAAIHcAABh8AAARfwAADIMAAAaHAAAAigAAAIwDAACMCQAAjQ4AAI4R&#10;AACPFwAAkB4AAJEnAACSMgAAkj8AAJJOAACSXwAAknMAAJKLAACRogAAkbwAAJDlAACP/AAAjv8A&#10;AI7/AHFrAABmagAAWGsAAEttAAA/cQAANHYAACp7AAAggAAAF4UAABCJAAALjQAABJEAAACVAAAA&#10;mAAAAJkAAACaAwAAmwgAAJwNAACeEQAAnxYAAKAeAACiKAAAojUAAKNEAACjVQAAo2kAAKKAAACi&#10;mgAAobMAAKDYAACg9gAAn/8AAJ//AG5xAABfcgAAUXUAAER5AAA3fgAALIQAACGKAAAXjwAAEJQA&#10;AAqZAAABnQAAAKAAAACkAAAApwAAAKgAAACpAAAAqgAAAKwGAACtCwAArxAAALAVAACyHgAAtCkA&#10;ALQ5AAC0SgAAtV0AALVzAAC1jgAAtagAALTGAACz7QAAsv8AALL/AGZ6AABXfQAASYIAADyHAAAv&#10;jgAAI5QAABiaAAAQnwAACaQAAACpAAAArQAAALAAAAC0AAAAtwAAALgAAAC5AAAAuwAAALwAAAC+&#10;AgAAwAgAAMIOAADEFAAAxx4AAMgsAADJPQAAylAAAMpmAADKfwAAypsAAMq4AADK3QAAyvUAAMr/&#10;AF6GAABPiwAAQZEAADOYAAAnnwAAG6UAABGrAAAJsAAAALUAAAC5AAAAvQAAAMEAAADGAAAAyAAA&#10;AMkAAADLAAAAzAAAAM4AAADQAAAA0gAAANQFAADZDAAA3RIAAOEeAADiLgAA40IAAORXAADlbwAA&#10;5owAAOaoAADlxQAA5ecAAOb2AFaUAABImwAAOqIAACypAAAfsAAAE7YAAAu8AAAAwQAAAMUAAADJ&#10;AAAAzQAAANIAAADWAAAA2gAAANsAAADeAAAA4AAAAOIAAADkAAAA5wAAAOkAAADtAAAA8AoAAPQR&#10;AAD4HwAA+TIAAPpIAAD7XwAA/HoAAP2XAAD9rwAA/ccAAP3kAP8ADgD/AA0A/wAMAP8ADgD/ABMA&#10;/wAeAP8AKgD/ADYA/wBCAP8ATQD/AFcA/wBfAP8AZwD/AG4A/wB0AP8AegD/AIEA/QCHAPwAjQD6&#10;AJQA+QCcAPcApQD1AK8A9AC8APMAzwDxAOwA8AD+AO8A/wDvAP8A4wD/ANcA/wDOAP8AygD/AP8A&#10;CgD/AAYA/wAEAP8ACAD/ABAA/wAZAP8AJQD/ADEA/wA9AP8ARwD+AFEA+wBZAPkAYQD2AGgA9ABu&#10;APMAdADxAHoA7wCBAO4AhwDsAI4A6gCWAOgAnwDmAKkA4wC1AOIAxgDgAOMA3wD4AN0A/wDdAP8A&#10;1AD/AMkA/wDCAP8AvgD/AP8AAwD/AAAA/wAAAP8AAQD/AA0A/wAUAP0AIAD6ACsA9wA2APMAQQDv&#10;AEsA7ABUAOgAWwDmAGIA4wBoAOEAbgDfAHQA3AB6ANoAgQDYAIgA1ACQANIAmADPAKIAzQCuAMsA&#10;vADJANMAxwDwAMYA/wDEAP8AxAD/ALsA/wC2AP8AswD/AP8AAAD/AAAA/wAAAP8AAAD3AAgA8AAQ&#10;AOsAGgDnACUA5AAwAOEAOwDcAEUA1QBNANEAVQDOAFsAywBiAMkAZwDHAG0AxQBzAMMAegDBAIEA&#10;vwCJAL0AkgC7AJwAuQCnALcAtQC1AMgAswDmALIA+wCxAP8AsAD/AK4A/wCqAP8ApwD/AP8AAAD/&#10;AAAA/gAAAPEAAADlAAIA3AANANMAFADNAB8AygAqAMcANADEAD4AwABHALwATgC6AFUAtwBbALUA&#10;YQCzAGcAsgBtALAAcwCuAHoArACCAKoAiwCoAJUApwCgAKUArQCjAL4AoQDbAKAA9ACfAP8AngD/&#10;AJ8A/wCdAP8AmwD/AP8AAAD8AAAA7gAAAOAAAADQAAAAxQAIAL4AEAC5ABkAtQAjALMALgCwADcA&#10;rQBAAKoASACoAE8ApQBVAKMAWwCiAGAAoABmAJ8AbACdAHMAmwB7AJoAhACYAI4AlgCaAJUApwCT&#10;ALcAkQDMAJAA7ACPAP8AjgD/AI4A/wCOAP8AjwD/APwAAADvAAAA2wAAAMkAAAC9AAAAtQACAK4A&#10;DACpABMApQAdAKIAJwCgADEAnQA6AJoAQgCYAEkAlgBPAJQAVQCTAFsAkQBgAJAAZwCOAG0AjQB1&#10;AIsAfgCJAIkAiACVAIYAogCFALEAgwDEAIEA5ACAAPkAfwD/AIAA/wCAAP8AgAD/APQCAADgCQAA&#10;xwgAALcHAACsAwAApgAAAKAABwCbAA8AmAAXAJUAIQCSACoAjwAzAI0APACLAEMAiQBJAIcAUACG&#10;AFUAhABbAIMAYQCBAGgAgABwAH4AeQB8AIQAewCQAHkAnQB4AKwAdgC+AHUA3QBzAPQAcwD/AHMA&#10;/wBzAP8AcwD/AOkNAADPEAAAuRAAAKkQAACeDgAAlwsAAJMGAACQAAsAjAARAIkAGgCGACQAgwAu&#10;AIEANgB/AD4AfQBEAHwASwB6AFEAeQBXAHcAXQB2AGQAdABsAHMBdQBxAYAAbwKNAG4CmgBsA6oA&#10;awO7AGkE1gBoBvEAaAf/AGcH/wBnB/8AZwf/AN8UAADDFwAArhcAAJ4WAACTFQAAixIAAIYQAACE&#10;DAIAgwYNAIADFAB8BR4AeQcoAHcIMAB1CDgAcwlAAHIJRgBwCkwAbwpTAG0LWQBsC2EAagtpAGkM&#10;cgBnDH4AZgyLAGQNmQBiDakAYQ27AGAN2ABeDvMAXQ7/AF0O/wBdDv8AXQ7/ANQcAAC5HQAApB4A&#10;AJUdAACJHAAAgRoAAHsXAAB4EwAAeBAGAHcNDwBzDhgAcA4iAG4PKwBsEDMAahA7AGkQQgBnEUkA&#10;ZhFPAGQRVgBjEl0AYRJmAGASbwBeEnsAXBOIAFsTlwBZE6cAVxS6AFYU1QBVFfMAVBX/AFQV/wBU&#10;Ff8AVBT/AMoiAACwIgAAnSMAAI0jAACBIgAAeSEAAHMeAABvGwAAbhcAAG0TDABqFBQAZxUeAGUW&#10;JwBjFi8AYRc3AGAXPgBeGEUAXRhLAFwZUgBaGVoAWRliAFcabABWGncAVBqFAFIblABRG6QATxu3&#10;AE4b0ABNHPEATBz/AEwc/wBNHP8ATRv/AMMmAACqJwAAlicAAIcoAAB7JwAAciYAAGwkAABoIQAA&#10;Zh4AAGQbCABiGxEAXxwaAF0dIwBbHisAWh4zAFgfOgBXH0EAViBIAFQgTwBTIFcAUSFfAFAhaQBO&#10;IXQATSGCAEsikQBJIqIASCK0AEcizQBGI+8ARSP/AEUi/wBGIv8ARiH/ALwqAACkKwAAkSsAAIIs&#10;AAB2KwAAbSoAAGYpAABiJgAAXyQAAF0iBABbIQ4AWCIWAFYjHwBUJCgAUyQwAFIlNwBQJT4ATyZF&#10;AE4mTABMJlQASydcAEknZgBIJ3EARid/AEUojwBDKKAAQSiyAEAoywA/KO0APyj/AD8o/wBAJ/8A&#10;QCf/ALctAACfLgAAjC8AAH0vAABxLwAAaC4AAGEtAABdKwAAWigAAFcnAABUJwwAUigTAFApHABO&#10;KSUATSosAEsqNABKKzsASStCAEgsSQBGLFEARSxaAEQsZABCLW8AQC19AD8tjQA9LZ4APC2wADot&#10;yAA6LesAOi3/ADot/wA6LP8AOiz/ALIwAACbMQAAiDIAAHkyAABtMgAAZDIAAF0xAABYLwAAVSwA&#10;AFEsAABPLQkATC0RAEouGQBJLyIARy8qAEYwMQBFMDgAQzA/AEIxRwBBMU8AQDFXAD4xYQA9Mm0A&#10;OzJ7ADkyiwA4MpwANjKvADUyxwA0MukANDL/ADUx/wA1Mf8ANTD/AK0zAACWNAAAhDUAAHU1AABp&#10;NQAAYDUAAFk0AABUMwAAUDAAAEwxAABJMQYARzIPAEUzFgBDMx8AQjQnAEA0LgA/NTYAPjU9AD01&#10;RAA8NkwAOjZVADk2XwA3NmsANjZ4ADQ3iQAyN5oAMTetAC83xQAvN+gALzb+ADA1/wAwNf8AMDT/&#10;AKk2AACSNgAAgDcAAHI4AABmOAAAXTcAAFY3AABQNgAASzQAAEc1AABENgMAQTcNAD84FAA+OBwA&#10;PDkkADs5LAA6OTMAOTo6ADg6QgA2OkoANTpTADQ7XQAyO2gAMDt2AC87hwAtO5kALDusACo7wwAp&#10;O+YAKjr9ACo6/wArOf8ALDj/AKQ4AACOOQAAfDoAAG46AABjOgAAWjoAAFM6AABNOgAARjgAAEI6&#10;AAA/OwAAPDwLADo8EQA4PRkANz0hADY+KQA0PjAAMz43ADI/PwAxP0cAMD9QAC4/WgAtQGYAK0B0&#10;AClAhAAoQJcAJkCqACVAwQAkQOUAJD/8ACU+/wAmPf8AJj3/AJ87AACKPAAAeD0AAGo9AABfPQAA&#10;Vj0AAE89AABJPQAAQj0AADw+AAA5PwAANkEIADRBDwAyQhYAMUIeAC9DJQAuQy0ALUM0ACxEPAAr&#10;REQAKkRNAChEWAAnRWMAJUVxACNFggAiRZUAIEWoAB9FvwAeROMAH0T7AB9D/wAgQv8AIUH/AJo+&#10;AACFPwAAdEAAAGdAAABcQAAAU0AAAExAAABGQAAAPkEAADhDAAA0RQAAMEYDAC1HDQArSBIAKkga&#10;AClIIgAoSSkAJ0kxACVJOQAkSUEAI0pKACJKVQAgSmEAH0pvAB1KfwAbSpIAGkqmABhKvQAXSuAA&#10;GEn6ABlI/wAaR/8AGkf/AJVCAACAQgAAcEMAAGNDAABYQwAAUEMAAElDAABCRAAAO0UAADVHAAAw&#10;SQAAK0sAACZNCQAkThAAIk4WACFPHQAgTyUAH08sAB5PNQAdTz0AHFBHABpQUQAZUF0AF1BrABZQ&#10;fAAUUI8AE1CkABFQugARUN4AEU/4ABJO/wATTf8AFE3/AI9FAAB7RgAAa0YAAF9HAABVRwAATUcA&#10;AEZHAAA/RwAAN0oAADFMAAArTgAAJlAAACBTAwAcVQwAGlYRABlWGAAXViAAFlYnABVWMAAUVjkA&#10;E1dCABJXTQARV1kAEFdoAA9XeQAOV4wADVegAAtXtgALVtQAC1b0AAxV/wANVP8ADlP/AIhJAAB2&#10;SgAAZ0oAAFtKAABRSgAASkoAAENKAAA7TAAAM04AACxRAAAmVAAAIVYAABtZAAAVXAcAEV4NABBe&#10;EwAQXhoADl4iAA5eKgANXjMADF49AAteSAAKXlQACF5iAAdecwAFXoYAA16bAAJesQACXcwAAl3u&#10;AANc/wAEW/8ABVv/AIFOAABwTgAAYk4AAFdOAABOTgAAR04AAD5PAAA2UQAALlQAACdXAAAhWgAA&#10;G10AABVgAAAQYwMADGYLAAhnEAAGZxUABWccAARnJAACZy0AAWc3AABnQgAAZ04AAGdcAABnbQAA&#10;Z4AAAGaVAABmrAAAZccAAGXrAABk/AAAZP8AAGP/AHpSAABqUwAAXVIAAFRSAABLUgAAQlMAADlV&#10;AAAwWAAAKFsAACFfAAAaYgAAFGUAABBoAAAMawEABm4JAABvDgAAbxIAAG8YAABwHwAAcCcAAHEw&#10;AABxOwAAcUgAAHFWAABxZgAAcXkAAHGPAABwpwAAb8EAAG/nAABu/AAAbf8AAG3/AHNYAABlVwAA&#10;WlcAAFFWAABGVwAAPFoAADJdAAAqYQAAImQAABpoAAAUbAAADm8AAApyAAAEdgAAAHgFAAB4CwAA&#10;eQ4AAHoTAAB7GQAAfCAAAH0pAAB9MwAAfUAAAH1OAAB9XgAAfXIAAH2IAAB8oQAAfLoAAHviAAB6&#10;+gAAef8AAHj/AG1dAABgXAAAV1wAAEtdAABAXwAANWMAACtnAAAjawAAGm8AABNzAAAOdwAACHsA&#10;AAJ+AAAAggAAAIMBAACEBgAAhQsAAIYPAACIEwAAiRkAAIohAACLKwAAizcAAIxGAACLVgAAi2kA&#10;AIuAAACLmQAAirMAAInYAACI9wAAiP8AAIf/AGhjAABeYgAAUWIAAERlAAA4aQAALm4AACRzAAAa&#10;eAAAE30AAA2BAAAGhQAAAIkAAACNAAAAkAAAAJIAAACSAAAAlAUAAJUKAACXDgAAmBIAAJoYAACb&#10;IQAAnC0AAJ08AACdTAAAnF8AAJx2AACbkQAAm6sAAJrJAACa8AAAmf8AAJj/AGVpAABXaQAASWwA&#10;AD1xAAAwdgAAJXwAABuBAAAShwAADIwAAASRAAAAlQAAAJkAAACdAAAAoAAAAKEAAACiAAAApAAA&#10;AKUBAACnBwAAqQwAAKoRAACtGAAAryIAAK8wAACvQQAAr1QAAK9rAACuhQAArqEAAK6+AACt5gAA&#10;rPwAAKz/AF5xAABPdAAAQnkAADV/AAAohQAAHYwAABOSAAAMmAAAA50AAACiAAAApgAAAKoAAACu&#10;AAAAsAAAALEAAACzAAAAtAAAALYAAAC4AAAAugQAALwKAAC+EAAAwRcAAMMkAADDNQAAxEkAAMRe&#10;AADFdwAAxZMAAMWvAADF0QAAw/IAAMP/AFZ8AABHggAAOogAACyPAAAglgAAFJ0AAA2jAAADqQAA&#10;AK4AAACyAAAAtwAAALsAAAC/AAAAwgAAAMIAAADFAAAAxgAAAMgAAADKAAAAzQAAAM8AAADSCAAA&#10;1Q4AANsYAADdJwAA3joAAN9QAADgaAAA4IQAAOGhAADhvQAA4eIAAOD0AE6LAABAkgAAMpkAACWh&#10;AAAYqAAADq8AAAW1AAAAugAAAL8AAADEAAAAyAAAAM4AAADRAAAA1AAAANUAAADYAAAA2gAAAN0A&#10;AADfAAAA4gAAAOQAAADnAAAA6wUAAO8OAAD0GQAA9SsAAPZBAAD3WAAA+HIAAPmQAAD5qwAA+MQA&#10;APjhAP8ACwD/AAgA/wAJAP8ADAD/ABIA/wAaAP8AJgD/ADIA/wA+AP8ASAD/AFIA/wBaAP8AYgD/&#10;AGkA/wBvAP8AdQD+AHsA/ACBAPsAiAD5AI8A9wCXAPUAoADzAKoA8gC3AO8AyQDtAOYA7AD7AOsA&#10;/wDrAP8A3QD/AM4A/wDGAP8AwgD/AP8ABAD/AAAA/wAAAP8ABQD/AA0A/wAVAP8AIQD/ACwA/wA4&#10;AP8AQwD9AEwA+QBUAPcAXAD0AGMA8gBpAPAAbwDuAHUA7AB7AOoAggDoAIkA5wCRAOQAmgDiAKQA&#10;4ACwAN0AwADaANwA2AD0ANUA/wDTAP8AywD/AMEA/wC7AP8AtwD/AP8AAAD/AAAA/wAAAP8AAAD/&#10;AAoA/QARAPkAGwD2ACcA9AAyAPAAPADsAEYA6ABOAOQAVgDhAFwA3gBjANwAaADZAG4A1QB0ANIA&#10;ewDQAIIAzQCKAMsAkwDIAJ0AxgCoAMQAtwDBAMwAwADrAL4A/wC9AP8AvQD/ALQA/wCuAP8AqwD/&#10;AP8AAAD/AAAA/wAAAPoAAADyAAUA6gAOAOUAFgDgACEA3QArANsANgDTAD8AzgBIAMoATwDHAFYA&#10;xABcAMIAYQDAAGcAvgBtALwAcwC6AHoAuACCALYAiwC0AJYAsgChALAArwCuAMEArQDgAKsA9wCq&#10;AP8AqQD/AKYA/wChAP8AnwD/AP8AAAD/AAAA9wAAAOgAAADcAAAA0AAKAMoAEQDFABsAwgAlAL8A&#10;LwC8ADgAuABBALUASACyAE8AsABVAK4AWwCsAGEAqgBmAKgAbACnAHMApQB7AKMAhAChAI4AnwCa&#10;AJ0ApwCbALgAmgDQAJkA7wCYAP8AlwD/AJYA/wCUAP8AkgD/AP8AAAD2AAAA5AAAANIAAADFAAAA&#10;uwAFALUADgCwABUArAAfAKoAKQCoADIApQA6AKIAQgCgAEkAngBPAJwAVQCaAFoAmABgAJYAZgCV&#10;AGwAkwB0AJIAfQCQAIcAjgCTAIwAoQCLALAAigDFAIgA5gCHAPsAhgD/AIcA/wCHAP8AhgD/APgA&#10;AADlAAAAzQAAAL0AAACzAAAAqgAAAKMACgCfABEAmwAZAJkAIwCXACwAlQA0AJIAPACQAEMAjgBJ&#10;AIwATwCKAFQAiQBaAIcAYACGAGYAhABuAIMAdwCBAIEAfwCNAH4AmwB8AKoAewC8AHoA2wB4APUA&#10;eAD/AHgA/wB4AP8AeAD/AO0AAADRAgAAuwIAAKwBAACiAAAAmwAAAJYABQCRAA0AjQAUAIsAHQCI&#10;ACYAhgAuAIQANgCCAD0AgABDAH4ASQB9AE8AfABVAHoAWwB5AGEAdwBpAHUAcQB0AHwAcgCIAHEA&#10;lgBvAKUAbgC2AG0AzgBsAO4AawD/AGsA/wBrAP8AawD/AN8LAADCDAAArgwAAJ4MAACTCwAAjAcA&#10;AIgCAACFAAkAgQAQAH8AFwB8ACAAegAoAHgAMAB2ADgAdAA+AHMARABxAEoAcABQAG4AVgBtAF0A&#10;bABkAGoAbQBoAHcAZwCEAGUAkgBkAKEAYwCyAGEAyQBgAOkAYAD8AGAA/wBgAP8AYAD/ANAQAAC2&#10;EQAAohIAAJMSAACIEQAAgA8AAHwNAAB5CQEAeAMLAHUAEQBzABoAcAAjAG4BKwBsATMAagI5AGkD&#10;QABnA0YAZgRMAGUEUgBjBVkAYgVhAGAFagBfBnQAXQaBAFwHjwBaB58AWQewAFcHxgBWCecAVgr7&#10;AFUK/wBVCv8AVgr/AMYVAACtFwAAmRgAAIoYAAB/FwAAdhYAAHETAABuEAAAbQ0FAG0JDQBqCRQA&#10;ZwodAGUKJgBjCy4AYgw1AGAMPABfDEIAXg1IAFwNTwBbDVYAWQ1eAFgOaABWDnMAVQ6AAFMOjwBR&#10;Dp8AUA6xAE4OyABNEOoATRD9AE0Q/wBNEP8ATRD/ALwbAAClHAAAkh0AAIMeAAB3HQAAbxwAAGka&#10;AABmFwAAZBQAAGQQCABiDxAAXxAYAF0QIQBbESkAWhExAFgSOABXEj4AVhJFAFQSTABTE1MAURNb&#10;AFATZQBOFHAATBR9AEsUjABJFJwARxWuAEYVxQBFFegARRb+AEUW/wBFFf8ARRX/ALUfAACeIQAA&#10;iyIAAHwiAABxIgAAaCEAAGIfAABfHQAAXBoAAFsXAgBaFQ0AVxYUAFUWHQBUFyUAUhgtAFEYNABP&#10;GDsAThlCAE0ZSABLGlAAShpYAEgaYgBHGm0ARRt6AEMbiQBCG5oAQBusAD8bwgA+HOUAPRz8AD4c&#10;/wA+G/8APhv/AK8jAACYJAAAhiUAAHcmAABsJgAAYyUAAF0kAABZIgAAVh8AAFQdAABTHAsAURwS&#10;AE4dGgBNHSIASx4pAEoeMQBJHzcARx8+AEYgRQBFIE0AQyBVAEIgXwBAIWoAPyF3AD0hhwA7IZgA&#10;OSGqADgiwAA3IuMANyL7ADci/wA4If8AOCH/AKomAACUJwAAgSkAAHMpAABnKQAAXykAAFgoAABU&#10;JgAAUSMAAE8iAABMIgcASiIQAEgiFwBHIx8ARSQmAEQkLgBCJDQAQSU7AEAlQwA/JUoAPSZTADwm&#10;XAA6JmcAOSZ1ADcnhAA1J5YANCeoADInvgAxJ+EAMSf5ADIm/wAyJv8AMyX/AKUpAACPKgAAfSwA&#10;AG8sAABkLQAAWywAAFUrAABQKgAATCgAAEomAABHJwQARCcNAEIoFABBKBwAPykjAD4pKwA9KTIA&#10;PCo5ADsqQAA5KkgAOCtQADYrWgA1K2UAMytyADErggAwLJQALiynACwsvAArLN4ALCz4ACwr/wAt&#10;Kv8ALSr/AKEsAACLLQAAeS4AAGsvAABgLwAAWC8AAFEuAABMLgAASCwAAEUrAABBKwAAPywLAD0s&#10;EQA7LRkAOi4hADkuKAA3Li8ANi82ADUvPgA0L0UAMy9OADEwWAAwMGMALjBwACwwgAAqMJIAKTCl&#10;ACcwugAmMNwAJjD3ACcv/wAoL/8AKC7/AJwuAACHMAAAdjEAAGgyAABdMgAAVTIAAE4xAABIMQAA&#10;RDAAAEAvAAA8MAAAOjEJADcxEAA2MhYANTIeADMzJQAyMywAMTMzADA0OwAvNEMALTRMACw0VgAq&#10;NWEAKTVuACc1fgAlNZAAIzWjACI1uQAhNdkAITT2ACI0/wAjM/8AIzL/AJgxAACDMwAAcjQAAGU0&#10;AABaNQAAUTUAAEs0AABFNAAAQDQAADozAAA3NAAANDUGADI2DgAwNxMALzcbAC43IgAtOCkAKzgx&#10;ACo4OAApOUAAKDlJACY5UwAlOV8AIzlsACE6fAAgOo4AHjqiABw6twAbOdUAHDn1AB04/wAdOP8A&#10;Hjf/AJM0AAB/NgAAbjcAAGE3AABXNwAATjcAAEg3AABCNwAAPDcAADU4AAAyOQAALzoCACw7CwAq&#10;PBEAKTwYACg9HwAmPSYAJT0uACQ9NQAjPj0AIj5GACA+UAAfPlwAHT9pABs/eQAaP4wAGD+gABY/&#10;tQAVPtIAFj7zABc9/wAYPP8AGDz/AI43AAB6OAAAajkAAF46AABTOgAASzoAAEU6AAA/OgAAOToA&#10;ADI8AAAuPgAAKUAAACZBCAAkQg4AIkIUACFCGwAgQyMAH0MqAB5DMgAcQzoAG0RDABpETQAYRFkA&#10;F0RnABVEdwATRIoAEkSeABFEswAQRNAAEEPyABFC/wASQv8AE0H/AIk7AAB2PAAAZj0AAFo9AABQ&#10;PQAASD0AAEI9AAA8PQAANj4AAC9AAAAqQgAAJUQAACFGAwAdSAwAG0kRABlJFwAYSR4AF0kmABZJ&#10;LgAVSjYAFEpAABNKSgARSlYAEEpkAA9KdAAOSocADUqbAAxKsAAKSsoAC0nsAAxI/wANR/8ADUf/&#10;AIM+AABxPwAAYkAAAFZAAABNQAAARUAAAD9AAAA5QQAAMkIAACtFAAAmRwAAIUkAABxLAAAWTgcA&#10;E1AOABJQEwARUBkAEFAhAA9QKQAOUDEADVA7AA1RRgALUVEAClFfAAlRbwAHUIEABVCWAANQqwAC&#10;UMUAA0/oAANP+wAFTv8ABk3/AH1CAABrQwAAXUQAAFJEAABKRAAAQ0MAADxEAAA1RQAALkcAACdK&#10;AAAhTAAAHE8AABdRAAASVAMADlcKAAtYEAAKWBUACFgcAAdYJAAGWCwABVg2AANYQAABWEwAAFha&#10;AABYaQAAWHwAAFiRAABXpwAAV8AAAFblAABW+QAAVf8AAFX/AHZHAABmRwAAWUgAAE9HAABHRwAA&#10;QEcAADhIAAAwSgAAKU0AACJQAAAcUwAAFlUAABFYAAANWwIACV4JAARfDgAAXxIAAF8YAABgHwAA&#10;YCcAAGAwAABgOwAAYEcAAGBUAABgYwAAYHYAAGCLAABfogAAX7sAAF/iAABe+QAAXf8AAF3/AG9L&#10;AABhTAAAVUwAAExLAABESwAAO0wAADJOAAArUQAAI1QAABxXAAAWWwAAEV4AAA1gAAAIYwAAAmYH&#10;AABnDAAAZw8AAGgTAABpGQAAaiEAAGopAABqNAAAakAAAGpNAABqXQAAam8AAGqFAABqnQAAabYA&#10;AGjdAABo9wAAZ/8AAGb/AGlRAABcUAAAUlAAAEpPAAA/UAAANVMAAC1WAAAkWQAAHV0AABZgAAAQ&#10;ZAAADGcAAAZqAAAAbgAAAG8DAABwCAAAcQ0AAHIQAAB0FAAAdRsAAHYjAAB3LAAAdzgAAHZGAAB2&#10;VgAAdmgAAHZ+AAB2lwAAdbEAAHTTAABz9QAAc/8AAHL/AGNWAABYVQAAUFQAAERVAAA5WAAAL1sA&#10;ACZfAAAdYwAAFWcAABBsAAAKcAAABHMAAAB2AAAAegAAAHwAAAB8AwAAfggAAH8MAACBEAAAghQA&#10;AIQbAACFJAAAhi8AAIY9AACGTQAAhV8AAIV1AACFjwAAhKkAAIPJAACC8QAAgf8AAID/AF9bAABW&#10;WgAASVsAAD1eAAAyYQAAJ2YAAB5rAAAVcAAADnUAAAl5AAABfgAAAIEAAACFAAAAiAAAAIoAAACL&#10;AAAAjQEAAI4GAACQCwAAkQ8AAJMUAACVGwAAlyYAAJc0AACXRAAAl1YAAJZsAACVhgAAlaIAAJTB&#10;AACT6gAAkv8AAJL/AF1hAABPYQAAQmQAADZpAAAqbgAAH3QAABV5AAAOfwAAB4QAAACJAAAAjgAA&#10;AJIAAACWAAAAmAAAAJoAAACbAAAAnQAAAJ8AAAChAwAAowgAAKUNAACnEwAAqRwAAKooAACqOQAA&#10;qksAAKphAACpegAAqJkAAKi1AACn3QAAp/gAAKb/AFZoAABIbAAAOnAAAC52AAAifQAAF4QAAA6K&#10;AAAHkAAAAJYAAACaAAAAnwAAAKMAAACnAAAAqgAAAKsAAACtAAAArwAAALEAAACzAAAAtQAAALgF&#10;AAC6DAAAvRIAAMAcAADALQAAwEAAAL9VAAC/bgAAvosAAL6oAAC+yQAAve8AALz+AE50AABAeQAA&#10;Mn8AACWHAAAZjgAAEJUAAAecAAAAogAAAKcAAACsAAAAsAAAALUAAAC5AAAAvAAAAL0AAAC/AAAA&#10;wQAAAMMAAADGAAAAyAAAAMoAAADNAgAA0AsAANUSAADWIQAA1zQAANhJAADZYAAA2nwAANqaAADb&#10;tQAA29kAANvyAEaCAAA4iQAAK5AAAB2YAAASoAAACqcAAACuAAAAtAAAALkAAAC+AAAAwgAAAMgA&#10;AADLAAAAzgAAAM8AAADSAAAA1AAAANYAAADaAAAA3QAAAN8AAADiAAAA5gAAAOoKAADvEwAA8CUA&#10;API6AADzUQAA9GsAAPSJAAD1pQAA9b8AAPXdAP8ABgD/AAMA/wAFAP8ACwD/ABAA/wAXAP8AIgD/&#10;AC0A/wA5AP8ARAD/AE0A/wBVAP8AXQD/AGQA/wBqAP8AcAD9AHYA+wB8APkAgwD3AIoA9QCSAPMA&#10;mwDwAKYA7gCzAOsAxADpAOQA5wD5AOYA/wDlAP8A0wD/AMcA/wC/AP8AuwD/AP8AAAD/AAAA/wAA&#10;AP8AAgD/AAsA/wASAP8AHQD/ACgA/wAzAP8APgD8AEcA+ABPAPQAVwDxAF0A7gBjAOwAaQDqAG8A&#10;6AB1AOYAfADkAIMA4gCLAN8AlQDcAJ8A2QCrANUAuwDSANQAzwDyAM0A/wDMAP8AxQD/ALoA/wC0&#10;AP8AsAD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA+QAPAPUAFwDzACIA8QAtAO0ANwDnAEAA4gBJAN8A&#10;UADbAFcA1wBdANQAYwDRAGgAzwBuAMwAdQDKAHwAyACEAMUAjQDCAJgAwACkAL0AsgC7AMYAuQDo&#10;ALgA/QC3AP8AtgD/AK0A/wCnAP8AowD/AP8AAAD/AAAA/wAAAPUAAADrAAEA5AAMAN4AEwDZABwA&#10;0wAmANEAMADMADoAyABCAMQASgDAAFAAvQBWALsAXAC5AGEAtwBnALUAbQCzAHQAsQB8AK8AhQCt&#10;AJAAqgCcAKgAqgCmALsApQDaAKMA9QCjAP8AogD/AJ4A/wCaAP8AlwD/AP8AAAD+AAAA7wAAAN8A&#10;AADQAAAAxwAHAMEADwC8ABcAuQAgALcAKgC1ADMAsAA7AK0AQwCrAEkAqABPAKYAVQCkAFoAowBg&#10;AKEAZgCfAG0AnQB0AJwAfQCaAIgAmACUAJYAogCUALIAkgDJAJEA6wCRAP8AkAD/AJAA/wCMAP8A&#10;igD/APwAAADsAAAA2QAAAMcAAAC6AAAAsQACAKsADACnABIApAAbAKEAJACgACwAngA1AJsAPACY&#10;AEMAlgBJAJQATwCSAFQAkABaAI8AXwCNAGYAiwBtAIkAdgCIAIAAhgCMAIQAmgCCAKoAgQC+AIAA&#10;4ACAAPkAfwD/AH8A/wB/AP8AfgD/APEAAADYAAAAwgAAALMAAACoAAAAoAAAAJkABwCVAA4AkgAV&#10;AJAAHgCOACYAjQAuAIoANgCHAD0AhQBDAIQASQCCAE4AgQBUAH8AWQB+AGAAfABnAHoAbwB5AHoA&#10;dwCGAHUAlAB0AKMAcgC1AHIAzwBxAPEAcAD/AHAA/wBwAP8AcQD/AOEAAADEAAAAsAAAAKIAAACX&#10;AAAAkQAAAIsAAgCGAAsAgwARAIEAGAB/ACEAfQApAHwAMAB5ADcAeAA9AHYAQwB0AEkAcwBOAHIA&#10;VABwAFoAbwBiAG0AagBrAHQAagCAAGgAjgBnAJ0AZQCvAGUAxgBkAOgAZAD9AGMA/wBjAP8AZAD/&#10;AM8FAAC2BwAAowgAAJQIAACJBwAAggMAAH4AAAB7AAYAdwAOAHUAEwByABsAcQAjAG8AKwBtADIA&#10;bAA4AGoAPgBpAEQAZwBJAGYATwBlAFYAYwBdAGIAZQBgAG8AXwB7AF0AiQBcAJkAWwCqAFkAvwBZ&#10;AOEAWAD4AFgA/wBYAP8AWQD/AMIMAACqDQAAlw4AAIkOAAB9DgAAdg0AAHEKAABvBgAAbQAKAGsA&#10;EABpABYAZwAeAGUAJgBjAC0AYQAzAGAAOQBfAD8AXQBFAFwASwBbAFIAWgBZAFgAYgBXAGwAVQB4&#10;AFMAhgBSAJYAUQCnAFAAuwBPAdsATgL0AE4D/wBOBP8ATgP/ALgQAAChEgAAjhMAAH8TAAB0EwAA&#10;bBIAAGcQAABlDgAAYwsDAGMGDABhBBEAXgMZAFwEIQBbBSgAWQYvAFgGNQBWBzsAVQdCAFQHSABT&#10;CE8AUQhWAFAJXwBOCWkATQl2AEsKhABJCpQASAqmAEcKugBGCtgARQvzAEUM/wBFDP8ARQz/ALAU&#10;AACZFgAAhxgAAHgZAABtGAAAZRcAAF8WAABcEwAAWhEAAFoOBgBaDA0AVwwUAFUMHABTDSQAUg0r&#10;AFANMQBPDjgATg4+AE0ORQBLDk0ASg5VAEgPXgBHD2gARQ91AEMQhABBEJUAQBCmAD4QuwA9ENwA&#10;PRH2AD0R/wA9EP8APhD/AKkZAACSGwAAgRwAAHIdAABnHQAAXxwAAFkbAABVGQAAUxYAAFITAABS&#10;EQoAUBAQAE4RGABMESAAShInAEkSLgBIEzQARxM7AEUTQgBEE0kAQxRSAEEUWwA/FGUAPhVyADwV&#10;gQA6FZIAOBWkADcVuQA1FdgANRb1ADYW/wA2Fv8ANxX/AKMcAACNHgAAeyAAAG0hAABiIQAAWiEA&#10;AFQfAABQHgAATRsAAEwZAABLFgYASRYOAEcXFQBFFxwARBgkAEIYKgBBGDEAQBk4AD8ZPwA9GUYA&#10;PBpPADoaWAA5GmMANxtvADUbfgAzG5AAMhuiADAbtwAvG9MALxzzAC8b/wAwG/8AMBv/AJ0fAACI&#10;IgAAdyMAAGkkAABeJAAAViQAAFAjAABLIgAASCAAAEYdAABFHAIAQxwMAEEcEgA/HRkAPh0hADwe&#10;JwA7Hi4AOh81ADkfPAA3H0QANh9MADQgVgAzIGAAMSBtAC8gfAAtIY4ALCGgACohtQApIdAAKSHy&#10;ACkh/wAqIP8AKyD/AJkiAACEJQAAcyYAAGUnAABbJwAAUycAAEwmAABHJQAARCQAAEIhAAA/IQAA&#10;PSEJADshEAA5IhYAOCIeADYjJQA1IysANCQyADMkOQAyJEEAMCRKAC8lUwAtJV4AKyVrAColegAo&#10;JYwAJiWfACQlswAjJc4AIyXwACQl/wAlJP8AJST/AJQlAACAJwAAbykAAGIqAABXKgAATyoAAEkp&#10;AABEKAAAQCcAAD0mAAA6JQAANyYGADUmDgA0JxQAMicbADEoIgAwKCkALygwAC0pNwAsKT8AKylH&#10;ACkpUQAoKlwAJippACQqeAAjKooAISqdAB8qsgAeKswAHirvAB8p/wAgKf8AISj/AJAoAAB8KgAA&#10;bCsAAF8sAABULAAATCwAAEYsAABBKwAAPCsAADgqAAA1KgAAMisDADArDAAuLBEALSwYACwsHwAq&#10;LSYAKS0tACgtNAAnLjwAJi5FACQuTwAjLloAIS9nAB8vdgAdL4gAHC+bABovsAAYL8oAGC7tABku&#10;/wAbLf8AGy3/AIwrAAB4LQAAaC4AAFsvAABRLwAASS8AAEMvAAA+LgAAOS4AADQuAAAwLgAALS8A&#10;ACswCgApMRAAJzEVACYxHAAlMiMAJDIqACMyMQAhMzkAIDNCAB8zTAAdM1cAGzNkABo0dAAYNIYA&#10;FjSaABQzrgATM8gAEzPsABQz/wAVMv8AFjH/AIcuAAB0LwAAZTEAAFgxAABOMgAARjIAAEAxAAA7&#10;MQAANjEAADExAAArMwAAKDQAACU1BgAjNg0AITYSACA3GQAfNyAAHjcnAB04LgAbODYAGjg/ABk4&#10;SQAXOVUAFTliABQ5cQASOYQAETmYABA5rQAOOMcADjjrABA4/wAQN/8AETb/AIMxAABwMgAAYTQA&#10;AFU0AABLNAAARDQAAD00AAA4NAAAMzQAAC01AAAoNwAAJDkAACA6AgAdOwsAGzwQABk9FQAYPRwA&#10;Fz0jABY9KwAVPjMAFD48ABI+RgARPlIAED5fAA8+bwAOPoEADD6VAAs+qQAKPsEACj3kAAs9+wAM&#10;PP8ADTv/AH00AABrNgAAXTcAAFE3AABINwAAQTcAADs3AAA1NwAAMDcAACo5AAAlOwAAID0AABw/&#10;AAAXQQYAFEMNABJDEgARQxgAEUMfABBEJwAPRC8ADkQ5AA1EQwAMRE4AC0RbAAlEagAHRHwABkSQ&#10;AARDpQACQ70AA0PgAAND9gAEQv8ABkH/AHg4AABnOQAAWToAAE46AABFOgAAPjoAADg6AAAzOgAA&#10;LTsAACc9AAAhQAAAHEIAABdEAAATRgMAD0kKAA1KDwAMShQAC0obAAlKIwAISisAB0o0AAVKPgAE&#10;SkkAAkpWAABKZQAASncAAEqLAABKoQAASbkAAEndAABJ9QAASP8AAEj/AHI8AABiPQAAVT4AAEo+&#10;AABCPQAAPD0AADY9AAAvPgAAKUAAACNCAAAdRQAAF0cAABNKAAAPTAIAC08JAAdQDQADUREAAFEX&#10;AABRHgAAUSYAAFEvAABROQAAUUQAAFJRAABSYAAAUXIAAFGHAABRnQAAUbUAAFDYAABQ9QAAT/8A&#10;AE//AGxAAABdQQAAUUEAAEdBAABAQAAAOUAAADJBAAAqQwAAJEYAAB5IAAAXSwAAEk4AAA5RAAAL&#10;UwEABlYHAABXDAAAWBAAAFgTAABZGQAAWiEAAFopAABaMwAAWj8AAFpMAABaWgAAWmwAAFqBAABZ&#10;mQAAWbEAAFjRAABY9AAAV/8AAFf/AGVFAABYRQAATUUAAEVEAAA+RAAANUUAAC1HAAAlSgAAHk0A&#10;ABhQAAASUwAADlYAAApZAAAEXAAAAF4EAABfCQAAYA0AAGEQAABiFQAAYxsAAGQjAABkLQAAZDgA&#10;AGRFAABkVAAAZGYAAGR7AABjkwAAY60AAGLMAABh8gAAYf8AAGD/AF9KAABTSgAASkkAAENIAAA5&#10;SQAAL0wAACdPAAAfUgAAGFUAABJZAAANXQAACGAAAAJjAAAAZgAAAGgBAABpBQAAagoAAGsNAABt&#10;EQAAbhYAAHAdAABxJgAAcTEAAHA+AABwTgAAcF8AAHBzAABvjQAAb6cAAG7GAABt7wAAbP8AAGz/&#10;AFpPAABQTgAASE0AAD1OAAAzUQAAKVQAACBYAAAYXAAAEWAAAAxkAAAGaAAAAGsAAABvAAAAcgAA&#10;AHQAAAB1AAAAdwQAAHgJAAB6DQAAfBAAAH0WAAB/HgAAgCgAAIA1AACARQAAf1YAAH9rAAB/hAAA&#10;fqAAAH2+AAB86QAAe/8AAHr/AFZUAABOUwAAQlQAADdWAAAsWgAAIl8AABhjAAARaAAAC20AAANy&#10;AAAAdgAAAHoAAAB9AAAAgAAAAIMAAACEAAAAhgAAAIcCAACJBwAAiwwAAI0QAACQFgAAkh8AAJIs&#10;AACSOwAAkk0AAJFiAACRegAAj5cAAI+0AACO4QAAjPsAAIz/AFVZAABIWgAAO10AAC9hAAAkZgAA&#10;GWwAABFyAAAKdwAAAn0AAACCAAAAhgAAAIsAAACOAAAAkQAAAJMAAACVAAAAlwAAAJkAAACbAAAA&#10;nQQAAJ8KAACiDwAApBYAAKYhAACmMQAApkMAAKVXAACkcAAAo44AAKOrAACh0AAAoPUAAJ//AE5h&#10;AABAZAAAM2kAACduAAAbdQAAEXwAAAuDAAAAiQAAAI4AAACTAAAAmAAAAJ0AAAChAAAApAAAAKUA&#10;AACnAAAAqQAAAKsAAACtAAAAsAAAALIAAAC1CAAAuA4AALwWAAC8JQAAvDcAALtMAAC6ZAAAuYEA&#10;ALeiAAC3wAAAt+oAALf8AEZrAAA5cAAAK3cAAB9/AAAThgAAC44AAAGVAAAAmwAAAKEAAACmAAAA&#10;qwAAALAAAACzAAAAtwAAALcAAAC6AAAAvAAAAL8AAADBAAAAxAAAAMcAAADKAAAAzQUAANEOAADU&#10;GQAA1CsAANRAAADTWAAA03QAANOSAADSsAAA0tMAANLyAD55AAAxgAAAI4gAABeRAAANmQAAA6AA&#10;AACnAAAArgAAALMAAAC4AAAAvQAAAMIAAADGAAAAygAAAMoAAADNAAAAzwAAANIAAADVAAAA2QAA&#10;AN0AAADfAAAA4wAAAOcFAADrDwAA7B8AAO0zAADuSwAA72QAAO+CAADwnwAA8bkAAPHYAP8AAAD/&#10;AAAA/wAEAP8ACQD/AA4A/wAVAP8AHgD/ACkA/wA0AP8APwD/AEgA/wBQAP8AWAD/AF4A/wBlAP0A&#10;awD7AHEA+QB3APgAfgD2AIUA8wCNAPEAlwDuAKIA6wCvAOgAwADmAOAA4wD4AOIA/wDbAP8AywD/&#10;AMEA/wC5AP8AtAD/AP8AAAD/AAAA/wAAAP8AAAD/AAkA/wAQAP8AGQD/ACMA/wAuAP0AOQD5AEIA&#10;9QBKAPIAUgDuAFgA6wBeAOkAZADmAGoA5ABwAOIAdgDfAH0A3QCGANkAjwDVAJoA0QCnAM4AtgDL&#10;AM4AyQDwAMcA/wDFAP8AuwD/ALQA/wCtAP8AqQD/AP8AAAD/AAAA/wAAAP8AAAD7AAIA9gANAPEA&#10;EwDtAB4A7AAoAOkAMgDjADsA3QBEANgASwDTAFEA0ABYAM0AXQDLAGMAyQBoAMYAbwDEAHYAwgB+&#10;AL8AhwC8AJIAugCfALcArQC1AMEAsgDkALEA/QCvAP8ArAD/AKUA/wCgAP8AnAD/AP8AAAD/AAAA&#10;+wAAAO4AAADkAAAA3AAIANMAEADPABgAywAiAMkAKwDGADQAwQA9AL0ARAC6AEsAtwBRALUAVgCy&#10;AFwAsABhAK4AZwCsAG4AqgB2AKgAfwCmAIoAowCWAKEApQCfALYAnQDRAJwA8wCbAP8AnAD/AJYA&#10;/wCTAP8AkAD/AP8AAAD2AAAA5wAAANMAAADGAAAAvQADALgADQCzABMAsQAcAK8AJQCuAC4AqQA2&#10;AKYAPQCjAEQAoQBKAJ8ATwCdAFUAmwBaAJoAYACYAGYAlgBuAJQAdwCSAIEAkACOAI4AnACMAK0A&#10;igDDAIkA6ACIAP8AiQD/AIcA/wCFAP8AggD/APMAAADjAAAAzAAAALwAAACwAAAApwAAAKEACACe&#10;AA8AmwAWAJkAHwCYACcAlgAvAJMANwCRAD0AjgBDAIwASQCLAE4AiQBUAIcAWQCFAGAAhABnAIIA&#10;bwCAAHoAfgCGAHwAlAB6AKQAeQC4AHgA2AB3APcAeAD/AHgA/wB3AP8AdQD/AOYAAADLAAAAtwAA&#10;AKgAAACeAAAAlgAAAI8ABACLAAwAiAASAIcAGQCFACEAhAApAIIAMAB/ADcAfQA9AHwAQwB6AEgA&#10;eQBNAHcAUwB2AFkAdABhAHIAaQBxAHMAbwB/AG0AjQBsAJ0AagCvAGkAyABoAO0AaQD/AGkA/wBp&#10;AP8AaQD/ANIAAAC4AAAApQAAAJcAAACNAAAAhgAAAIEAAAB8AAgAeQAOAHcAFAB2ABwAdAAjAHMA&#10;KwBxADEAbwA3AG4APQBsAEMAawBIAGoATgBoAFQAZwBbAGUAYwBjAG0AYgB4AGAAhwBfAJYAXQCo&#10;AF0AvgBcAOQAXAD7AFwA/wBcAP8AXAD/AMIAAACqAQAAmAMAAIkEAAB/AgAAeAAAAHQAAABwAAQA&#10;bQAMAGsAEQBpABcAaAAeAGYAJQBlACwAYwAyAGIAOABgAD0AXwBDAF4ASQBcAE8AWwBWAFoAXgBY&#10;AGgAVwBzAFUAgQBUAJEAUgCjAFEAtwBRANYAUQD1AFEA/wBRAP8AUgD/ALYHAACfCQAAjQsAAH4M&#10;AABzCwAAbAoAAGgHAABlAwAAYwAHAGEADQBfABMAXQAaAFwAIQBbACcAWQAtAFgAMwBWADkAVQA/&#10;AFQARQBTAEsAUQBSAFAAWgBPAGQATQBvAEwAfQBKAI0ASQCfAEgAsgBHAMwARwDvAEYA/wBHAP8A&#10;RwD/AKwMAACVDgAAgxAAAHUQAABrEAAAYw8AAF4OAABbDAAAWgkCAFkECgBXAA8AVQAVAFMAHABS&#10;ACMAUQApAE8ALwBOADUATQE7AEwBQQBKAkgASQJPAEgCVwBGA2EARQNtAEMDegBCA4sAQAOcAD8D&#10;rwA+A8gAPQTqAD0F/AA9Bv8APgb/AKQQAACOEgAAfBMAAG4UAABkFAAAXBMAAFYSAABTEQAAUQ4A&#10;AFAMBQBQCQwATwcRAE0HFwBLCB8ASQglAEgJKwBHCTEARgk4AEQKPgBDCkUAQgpNAEALVQA/C18A&#10;PQtrADwLeQA6DIoAOAycADcMrwA1DMcANQzpADUN/QA1Df8ANgz/AJ0TAACHFQAAdhcAAGkYAABe&#10;GAAAVhgAAFAXAABNFQAAShMAAEkRAABJDgcASA0OAEYNEwBEDRoAQw4hAEIOKABADi4APw41AD4P&#10;PAA9D0MAOxBLADoQVAA4EF4ANhBrADQQeQAyEIoAMRCcAC8QsAAtEMkALRHsAC0R/wAuEf8ALxD/&#10;AJcWAACCGQAAcRsAAGQcAABZHAAAURwAAEwbAABHGgAARBgAAEMVAABCEwIAQRILAEAREAA+EhcA&#10;PBIeADsTJQA6EysAOBMyADcTOQA2FEAANBRIADMUUQAxFFwAMBVoAC4VdwAsFYgAKhWaACgVrgAn&#10;FccAJhXqACcV/wAoFf8AKRX/AJEaAAB9HAAAbR4AAGAfAABWHwAATh8AAEgeAABDHQAAQBwAAD4a&#10;AAA9GAAAOxcHADkWDgA4FxQANhcbADUYIgAzGCgAMhgvADEZNgAwGT0ALhlGAC0aTwArGlkAKhpm&#10;ACgadAAmGoYAJBqZACIarQAhGsUAIBroACEa/gAiGv8AIxr/AI0dAAB5HwAAaSEAAFwiAABSIgAA&#10;SiIAAEQhAAA/IQAAPCAAADkeAAA4GwAANRwEADQcDQAyHBIAMB0YAC8dHwAuHSUALR4sACseMwAq&#10;HjsAKR9DACcfTQAmH1cAJB9kACIfcgAgH4QAHx+XAB0fqwAbH8MAGx/nABsf/QAdH/8AHh7/AIkg&#10;AAB1IgAAZSMAAFkkAABPJQAARyUAAEEkAAA8IwAAOCMAADUiAAAzIAAAMCABAC4hCgAsIRAAKyEV&#10;ACoiHAAoIiMAJyIpACYjMAAlIzgAIyNBACIkSgAhJFUAHyRhAB0kcAAbJIIAGSSVABckqgAWJMEA&#10;FSTlABYk/AAXI/8AGSP/AIUiAABxJAAAYiYAAFYnAABMJwAARCcAAD4nAAA5JgAANSYAADElAAAu&#10;JAAAKyUAACklBwAnJg4AJSYTACQnGQAjJyAAIicnACEoLgAgKDYAHig+AB0oSAAbKVMAGSlfABgp&#10;bgAWKYAAFCmUABIpqAARKcAAESjkABEo+wATKP8AFCf/AIAlAABuJwAAXygAAFMpAABJKgAAQikA&#10;ADspAAA2KQAAMigAAC4oAAAqKAAAJikAACQqBAAiKwwAICsRAB8sFgAdLB0AHCwkABstKwAaLTMA&#10;GC08ABctRQAWLlAAFC5dABIubAARLn4AEC6SAA4upwANLb0ADS3fAA0t+QAOLP8AECz/AHwoAABq&#10;KgAAWysAAFAsAABGLAAAPywAADksAAA0KwAALysAACsrAAAmLAAAIi4AAB8vAAAcMAkAGjEOABkx&#10;EwAXMRoAFjIhABUyKAAUMjAAEzI5ABIzQwARM04AEDNbAA4zaQANM3oADDOOAAozogAIMrkACDLZ&#10;AAgy9AAKMf8ACzH/AHcrAABmLQAAWC4AAE0vAABDLwAAPC4AADYuAAAxLgAALS4AACkuAAAjMAAA&#10;HzIAABszAAAXNQUAFDYMABI3EQARNxYAETcdABA4JAAPOCwADjg1AA04PwAMOEoACzhXAAk4ZQAH&#10;OHYABTiKAAM4nwABN7UAATfTAAI38QADNv8ABTb/AHMuAABiMAAAVDEAAEkxAABBMQAAOTEAADQx&#10;AAAvMAAAKzAAACUyAAAgMwAAGzYAABc4AAATOgIAEDwJAA09DgAMPRMACz0ZAAo9IQAJPSkACD0x&#10;AAY+OwAFPkYAAz5SAAE+YQAAPnIAAD6GAAA9nAAAPbIAAD3QAAA88AAAPP8AADz/AG0yAABdMwAA&#10;UDQAAEY0AAA+NAAANzQAADIzAAAtMwAAJzQAACI2AAAdOAAAGDoAABQ9AAAQPwIADUEIAAlDDQAG&#10;RBEAA0QWAAJEHQAARCQAAEQtAABENgAAREEAAEROAABEXAAARG0AAESBAABEmAAAQ68AAEPNAABC&#10;8AAAQv8AAEL/AGg2AABYNwAATDgAAEM4AAA7NwAANTYAADA2AAApNwAAIzkAAB47AAAYPQAAE0AA&#10;ABBCAAANRQEACEcHAANJDAAASQ8AAEoTAABLGQAASyAAAEsoAABLMgAASz0AAExJAABMVwAAS2gA&#10;AEt9AABLlAAASqwAAErKAABJ7wAASf8AAEn/AGI6AABUOwAASTsAAEA7AAA5OgAAMzkAACw6AAAl&#10;PAAAHz8AABlBAAATRAAAEEcAAAxJAAAITAAAAk8FAABQCgAAUA0AAFEQAABSFQAAVBsAAFQjAABU&#10;LAAAVDcAAFREAABUUgAAVGMAAFR3AABUjwAAU6gAAFLGAABS7QAAUf8AAFH/AFw/AABPPwAART8A&#10;AD4+AAA3PQAALz4AACdAAAAgQwAAGUYAABNJAAAPTAAAC08AAAZSAAAAVAAAAFcCAABYBwAAWQsA&#10;AFoOAABbEQAAXRYAAF4dAABfJgAAXzEAAF49AABeTAAAXl0AAF5xAABdiQAAXaMAAFzBAABb6wAA&#10;Wv8AAFr/AFZEAABLQwAAQ0IAADxBAAAyQgAAKUUAACFIAAAaSwAAE04AAA5SAAAKVQAAA1kAAABb&#10;AAAAXgAAAGAAAABiAgAAYwYAAGUKAABmDgAAaBEAAGoXAABrHwAAaykAAGs2AABrRQAAa1YAAGpq&#10;AABqggAAaZ0AAGi7AABn5wAAZv8AAGX/AFFIAABISAAAQUYAADdHAAAsSgAAI00AABtRAAATVQAA&#10;DlkAAAhdAAABYQAAAGQAAABnAAAAagAAAGwAAABuAAAAcAAAAHIFAABzCQAAdQ0AAHcRAAB6GAAA&#10;eyEAAHsuAAB6PQAAek4AAHliAAB5eQAAeJYAAHezAAB14AAAdPwAAHP/AE5NAABHTAAAO00AADBP&#10;AAAmUwAAHFgAABNcAAANYQAABmYAAABqAAAAbwAAAHIAAAB2AAAAeQAAAHwAAAB9AAAAfwAAAIEA&#10;AACDAgAAhgcAAIgMAACLEQAAjhgAAI4kAACOMwAAjUQAAIxYAACLbwAAiowAAImqAACIzwAAhvcA&#10;AIX/AE1RAABBUwAANFUAAClaAAAeXwAAFGUAAA1qAAAFcAAAAHYAAAB7AAAAfwAAAIMAAACHAAAA&#10;igAAAI0AAACOAAAAkQAAAJMAAACVAAAAmAAAAJoFAACdDAAAoBEAAKMaAACjKAAAojoAAKFOAACg&#10;ZQAAoIEAAJ6gAACdwQAAm+4AAJr/AEZZAAA5XAAALWEAACFnAAAWbgAADnUAAAV7AAAAgQAAAIcA&#10;AACNAAAAkgAAAJYAAACaAAAAnQAAAJ8AAAChAAAApAAAAKYAAACoAAAAqwAAAK4AAACxAwAAtAsA&#10;ALgRAAC5HgAAuS8AALhDAAC3WgAAtXYAALSXAAC0tQAAseIAALD8AD9kAAAxaQAAJW8AABh3AAAP&#10;fwAABocAAACOAAAAlAAAAJoAAACgAAAApQAAAKoAAACuAAAAsQAAALIAAAC1AAAAtwAAALoAAAC8&#10;AAAAvwAAAMMAAADGAAAAyQAAAM4KAADSEwAA0iMAANE3AADQTwAAzmoAAM2KAADKqwAAy8sAAMvv&#10;ADdxAAApeAAAHYAAABGJAAAIkQAAAJoAAAChAAAApwAAAK0AAACzAAAAuQAAAL4AAADCAAAAxQAA&#10;AMYAAADJAAAAzAAAAM4AAADSAAAA1QAAANoAAADeAAAA4QAAAOUAAADqCwAA6xcAAOorAADqQwAA&#10;6l4AAOp6AADrmQAA67UAAOvVAP8AAAD/AAAA/wABAP8ABwD/AA0A/wASAP8AGwD/ACUA/wAvAP8A&#10;OgD/AEMA/wBLAP8AUwD/AFoA/QBgAPsAZgD6AGsA+AByAPYAeAD0AIAA8QCJAO8AkgDsAJ0A6QCq&#10;AOYAvADjANwA3wD3AN0A/wDMAP8AvgD/ALUA/wCwAP8ArQD/AP8AAAD/AAAA/wAAAP8AAAD/AAYA&#10;/wANAP8AFAD/AB8A/wApAPsAMwD3AD0A8wBFAO8ATQDsAFMA6ABZAOUAXwDjAGUA4ABqAN0AcQDa&#10;AHgA1gCAANIAigDPAJUAzACiAMgAsgDFAMkAwgDtAMAA/wC7AP8AsAD/AKgA/wCkAP8AoQD/AP8A&#10;AAD/AAAA/QAAAPoAAAD4AAAA8AAJAOwAEQDoABkA5wAjAOUALQDeADYA1gA+ANEARgDNAEwAygBS&#10;AMgAWADFAF0AwwBjAMAAaQC+AHAAvAB4ALkAgQC3AI0AtACaALEAqQCuALwArADhAKoA/ACoAP8A&#10;oAD/AJkA/wCWAP8AlAD/AP8AAAD5AAAA8gAAAOcAAADbAAAA0QAEAMoADQDHABQAxAAdAMIAJgC/&#10;AC8AuwA3ALcAPwC0AEUAsQBLAK4AUQCsAFYAqgBcAKgAYQCmAGgAowBwAKEAeQCfAIQAnQCRAJoA&#10;oACYALEAlgDMAJUA8QCUAP8AkQD/AIsA/wCIAP8AhgD/APcAAADsAAAA3gAAAMkAAAC8AAAAtAAA&#10;AK8ACgCrABAAqQAXAKgAIACnACgAogAwAJ8AOACcAD4AmgBEAJgASgCWAE8AlABVAJMAWgCRAGEA&#10;jwBoAI0AcQCLAHsAiQCIAIcAlwCFAKgAgwC+AIEA5ACAAP8AgAD/AHwA/wB7AP8AeQD/AOkAAADX&#10;AAAAwQAAALEAAACmAAAAnQAAAJcABQCUAA0AkgASAJAAGgCPACIAjgAqAIsAMQCJADgAhwA+AIUA&#10;QwCDAEgAgQBOAH8AVAB+AFoAfABhAHoAaQB4AHMAdgB/AHUAjgBzAJ8AcQCzAHAA0ABvAPYAbwD/&#10;AG8A/wBtAP8AbAD/ANoAAAC/AAAArAAAAJ4AAACTAAAAjAAAAIUAAACCAAkAfwAPAH4AFQB9ABwA&#10;fAAkAHoAKwB3ADEAdQA3AHQAPQByAEIAcQBIAG8ATQBuAFMAbABaAGsAYgBpAGwAZwB4AGYAhgBk&#10;AJcAYgCqAGEAwgBgAOsAYQD/AGEA/wBhAP8AYAD/AMUAAACtAAAAmwAAAI0AAACDAAAAfAAAAHcA&#10;AAByAAUAcAAMAG4AEQBsABcAbAAeAGsAJQBpACwAZwAxAGYANwBkAD0AYwBCAGIASABgAE4AXwBV&#10;AF0AXQBcAGYAWgByAFkAgABXAJAAVgCjAFUAuQBUAN4AVAD7AFQA/wBVAP8AVQD/ALYAAACfAAAA&#10;jQAAAH8AAAB1AAAAbgAAAGkAAABmAAEAYwAJAGEADgBgABMAXwAZAF4AIABdACYAWwAsAFoAMgBY&#10;ADcAVwA9AFYAQwBVAEkAUwBQAFIAWABRAGEATwBsAE4AegBMAIoASwCcAEoAsQBJAM4ASQDzAEkA&#10;/wBJAP8ASgD/AKoBAACUBQAAggcAAHQIAABqCAAAYwYAAF4EAABbAAAAWQAFAFcADABWABAAVAAV&#10;AFMAGwBSACIAUQAoAFAALQBOADMATQA4AEwAPgBLAEUASgBMAEgAVABHAF0ARgBoAEQAdQBDAIUA&#10;QQCYAEAAqwBAAMUAPwDqAD8A/wBAAP8AQAD/AKAIAACKCwAAeQ0AAGwNAABhDQAAWg0AAFULAABS&#10;CQAAUAYAAE8CCABOAA0ATAASAEsAFwBKAB4ASQAjAEcAKQBGAC8ARQA0AEQAOgBCAEEAQQBIAEAA&#10;UAA+AFoAPQBkADwAcgA6AIIAOQCUADgApwA3AL4ANgDjADYA+QA2AP8ANwD/AJgNAACDDgAAchAA&#10;AGURAABbEQAAUxAAAE4QAABKDgAASA0AAEcKAwBHBwoARQQOAEQCEwBCAhoAQQIgAEADJQA+AysA&#10;PQQxADwENwA7BD4AOgVFADkFTgA3BVcANgViADQGcAAyBoAAMQaSADAGpQAvBbsALgXdAC4G9QAt&#10;B/8ALgf/AJEQAAB9EQAAbBMAAF8UAABVFAAAThQAAEgTAABEEgAAQRAAAEAOAABADQYAQAoMAD4J&#10;EAA8CRYAOwocADkKIgA4CigANwsuADYLNQA1CzsAMwtDADIMTAAwDFYALwxhAC0MbwArDH8AKgyS&#10;ACgMpQAnDLsAJQzdACUN9QAmDf8AJw3/AIsSAAB3FAAAZxYAAFsXAABRGAAASRcAAEMXAAA/FQAA&#10;PBQAADoSAAA5EQEAOQ8IADgODQA3DhIANQ4YADQOHwAyDiUAMQ8sADAPMgAvEDoALRBCACwQSwAq&#10;EFUAKBBhACYQbwAkEIAAIxCTACEQpwAfEL0AHhDgAB4R9wAfEP8AIBD/AIYUAABzFwAAYxkAAFca&#10;AABNGwAARRoAAEAaAAA7GQAAOBgAADUWAAA0FAAAMxIEADISCwAxEhAALxIVAC0SHAAsEyIAKxMp&#10;ACoTMAAoEzcAJxQ/ACYUSAAkFFMAIhRfACAVbQAfFX4AHRWRABsVpQAZFbsAGBXeABgV+AAZFP8A&#10;GhT/AIIXAABvGgAAXxwAAFMdAABKHQAAQh0AADwdAAA3HAAANBsAADEaAAAvGQAALhYAACwXCAAr&#10;Fg4AKRcTACgXGQAnGCAAJRgmACQYLQAjGDQAIhk9ACAZRgAeGVEAHRldABsaawAZGnwAFxqPABUa&#10;owAUGboAEhnbABMZ9gAUGf8AFRj/AH0aAABrHQAAXB8AAFAgAABHIAAAPyAAADkfAAA0HwAAMR4A&#10;AC0dAAArHAAAKRsAACcbBQAlGwwAJBwRACIcFgAhHB0AIB0jAB8dKgAeHTIAHB46ABseRAAZHk4A&#10;Fx5bABYeaQAUH3oAEh6NABEeogAQHrgADh7YAA8e9QAQHf8AER3/AHodAABnHwAAWSEAAE0iAABE&#10;IgAAPCIAADYiAAAyIQAALiEAACogAAAnIAAAJB8AACIgAgAgIAoAHiEPAB0hFAAcIRoAGyIhABki&#10;JwAYIi8AFyI4ABUjQQAUI0wAEiNYABEjZwAQI3gADiOLAA0jnwAMI7QACyPQAAsi8AAMIv8ADSH/&#10;AHYfAABkIgAAViMAAEskAABBJAAAOiQAADQkAAAvIwAAKyMAACgjAAAkIwAAICMAAB0kAAAbJQcA&#10;GSYNABcmEQAWJhcAFSceABQnJQATJywAEic1ABEoPwAQKEoADihWAA0oZAAMKHQACiiHAAkomwAH&#10;J7EABSfMAAYn7AAHJv4ACCb/AHEiAABgJAAAUyYAAEgnAAA/JwAANyYAADEmAAAtJgAAKSUAACUl&#10;AAAiJQAAHScAABkoAAAWKgQAFCsLABIsEAARLBQAECwbABAsIgAOLCkADi0yAA0tOwALLUYACi1S&#10;AAgtYAAGLXAABC2DAAItmAAALK4AACzJAAAs6wABK/wAAiv/AG0lAABdJwAATygAAEUpAAA8KQAA&#10;NSkAAC8oAAArKAAAJycAACMnAAAfKAAAGyoAABcsAAATLgIAEDAIAA4xDQANMRIADDEXAAsxHgAK&#10;MSYACDIuAAcyNwAFMkIAAzJOAAEyXAAAMmwAADJ/AAAylQAAMawAADHHAAAw6gAAMPwAADD/AGgp&#10;AABYKgAATCsAAEEsAAA5LAAAMisAAC0rAAApKgAAJSoAACArAAAcLAAAFy4AABMwAAAQMgIADjQH&#10;AAo3DAAHNxAABTcUAAM3GwACNyIAADcqAAA4MwAAOD4AADhKAAA4WAAAOGgAADh8AAA3kgAAN6kA&#10;ADbFAAA26gAANv0AADX/AGMsAABULgAASC8AAD4vAAA2LgAAMC4AACstAAAnLQAAIi0AAB0vAAAY&#10;MQAAFDMAABA1AAAONwEACjoHAAY7CwACPA4AAD0SAAA+FwAAPh4AAD4mAAA+LwAAPjoAAD5GAAA+&#10;VAAAPmQAAD53AAA+jwAAPacAAD3DAAA86QAAPP0AADv/AF4wAABQMQAARDIAADsyAAA0MQAALjAA&#10;ACkvAAAkMAAAHjIAABk0AAAUNgAAEDkAAA07AAAKPQAABUAFAABBCgAAQg0AAEMQAABEFAAARRoA&#10;AEYiAABGKwAARjUAAEZBAABGTwAARl8AAEZzAABFigAARaQAAETAAABD6AAAQ/4AAEL/AFg0AABL&#10;NQAAQTUAADk1AAAyNAAALTMAACY0AAAgNQAAGjgAABQ6AAAQPQAADUAAAAlCAAAERQAAAEcDAABI&#10;BwAASgsAAEsOAABMEQAAThUAAE8cAABPJQAATy8AAE88AABPSgAAT1oAAE5tAABOhQAATaAAAEy8&#10;AABL5wAAS/4AAEr/AFM5AABHOQAAPjkAADc4AAAxNwAAKTcAACE5AAAbPAAAFT8AABBCAAAMRQAA&#10;B0gAAAJKAAAATQAAAE8AAABRBAAAUgcAAFQLAABVDgAAVxEAAFkXAABaHwAAWSkAAFk2AABZRAAA&#10;WVQAAFhnAABYfwAAV5oAAFa3AABV4wAAVP0AAFT/AE49AABDPQAAPDwAADU7AAAsPAAAJD4AABxB&#10;AAAVRAAAEEgAAAtLAAAFTgAAAFEAAABUAAAAVwAAAFkAAABbAAAAXQIAAF4GAABgCwAAYg4AAGQS&#10;AABnGAAAZyIAAGYuAABmPAAAZk0AAGVgAABldwAAZJMAAGOxAABh3QAAYPwAAF//AElCAABBQQAA&#10;Oj8AADBAAAAmQwAAHkYAABVKAAAQTgAAClIAAANWAAAAWgAAAF0AAABgAAAAYwAAAGUAAABnAAAA&#10;aQAAAGsBAABtBQAAbwoAAHIOAAB1EgAAdxsAAHYmAAB2NQAAdUYAAHRZAAB0bwAAc4sAAHKpAABw&#10;zQAAb/cAAG7/AEZGAABARQAANUYAACpIAAAgTAAAF1EAABBWAAAJWgAAAV8AAABjAAAAaAAAAGsA&#10;AABvAAAAcgAAAHUAAAB3AAAAeQAAAHsAAAB9AAAAgAMAAIMIAACGDQAAiRMAAIodAACKKwAAiTwA&#10;AIhPAACGZgAAhYEAAISgAACCwgAAgfAAAH//AEZLAAA6TAAALk8AACNTAAAYWAAAEF4AAAlkAAAA&#10;aQAAAG8AAAB0AAAAeAAAAHwAAACBAAAAhAAAAIcAAACIAAAAiwAAAI4AAACQAAAAkwAAAJYAAACZ&#10;BwAAnQ0AAKEUAACgIQAAoDEAAJ5EAACdWwAAnHYAAJmWAACZtQAAluUAAJX+AD9SAAAyVQAAJloA&#10;ABtgAAARZwAACW0AAAB0AAAAewAAAIEAAACGAAAAiwAAAJAAAACUAAAAlwAAAJkAAACcAAAAnwAA&#10;AKEAAACkAAAApwAAAKoAAACtAAAAsQYAALUNAAC4FgAAtyYAALY5AAC1UAAAtGoAALKJAACwqgAA&#10;rs8AAK31ADdcAAArYQAAHmgAABNwAAALeAAAAIAAAACHAAAAjgAAAJUAAACaAAAAnwAAAKQAAACo&#10;AAAArAAAAK0AAACwAAAAswAAALUAAAC4AAAAuwAAAL8AAADDAAAAxwAAAMsFAADRDgAA0RsAANAu&#10;AADPRQAAzV8AAMt+AADJngAAyL4AAMXpAC9pAAAjcAAAFnkAAA2BAAABiwAAAJMAAACbAAAAogAA&#10;AKgAAACuAAAAtAAAALgAAAC9AAAAwAAAAMIAAADFAAAAyAAAAMsAAADOAAAA0QAAANYAAADbAAAA&#10;3wAAAOQAAADoBgAA6xEAAOojAADqOgAA6VQAAOdyAADlkwAA47MAAOPUAP8AAAD/AAAA/wAAAP8A&#10;BAD/AAsA/wAQAP8AFwD/ACEA/wArAP8ANQD/AD4A/wBHAP8ATgD/AFUA/ABbAPoAYQD4AGYA9gBt&#10;APQAcwDyAHsA7wCEAO0AjgDqAJkA5gCnAOMAuQDfANUA2wD3ANYA/wDAAP8AsgD/AKoA/wClAP8A&#10;ogD/AP8AAAD/AAAA/gAAAPwAAAD8AAMA/gALAP8AEQD/ABoA/QAkAPkALgD0ADgA8ABAAOwASADp&#10;AE4A5gBUAOIAWgDfAF8A3ABlANgAawDUAHIA0AB7AM0AhQDKAJEAxwCeAMMArgDAAMUAvQDrALsA&#10;/wCwAP8ApAD/AJwA/wCYAP8AlQD/AP8AAAD6AAAA9AAAAPEAAADyAAAA6gAFAOcADgDiABUA4QAe&#10;AOEAKADYADEA0AA5AMsAQADIAEcAxQBNAMIAUwC/AFgAvQBeALsAZAC5AGsAtgBzALQAfACxAIgA&#10;rgCVAKsApACoALgApgDcAKMA+wCfAP8AlQD/AI8A/wCLAP8AiQD/APkAAADvAAAA5wAAAN8AAADP&#10;AAAAyAAAAMEACgC/ABEAvAAYALsAIQC5ACoAtAAyALEAOgCuAEAAqwBGAKgATACmAFEAowBWAKEA&#10;XACfAGMAnQBqAJsAcwCZAH4AlgCMAJQAmwCSAK0AkADHAI4A8ACNAP8AhgD/AIAA/wB9AP8AfAD/&#10;AO0AAADgAAAA0QAAAL8AAACzAAAAqgAAAKYABQCiAA0AoQATAKAAGwCfACMAmwArAJgAMgCVADkA&#10;kwA/AJEARACPAEoAjgBPAIwAVQCKAFsAiABjAIYAawCEAHYAggCCAIAAkgB+AKMAfAC6AHoA4QB5&#10;AP8AdwD/AHIA/wBwAP8AbwD/AN0AAADLAAAAtgAAAKcAAACdAAAAlAAAAI4AAQCLAAoAiQAQAIgA&#10;FQCHAB0AhwAlAIQALACCADIAfwA4AH0APQB7AEMAeQBIAHgATgB2AFQAdQBbAHMAYwBxAG4AbwB6&#10;AG0AiQBsAJoAagCuAGkAzABoAPYAZwD/AGUA/wBkAP8AYwD/AMoAAAC0AAAAoQAAAJMAAACJAAAA&#10;ggAAAHsAAAB4AAUAdgAMAHUAEQB0ABgAcwAfAHIAJQBwACwAbgAyAGwANwBqADwAaQBCAGgASABm&#10;AE4AZQBVAGMAXQBiAGYAYAByAF4AgABdAJIAWwClAFoAvgBZAOkAWQD/AFkA/wBYAP8AWAD/ALkA&#10;AACiAAAAkAAAAIMAAAB5AAAAcQAAAG0AAABpAAEAZgAJAGUADgBkABMAYwAZAGMAIABhACYAYAAs&#10;AF4AMQBcADcAWwA8AFoAQgBYAEgAVwBPAFYAVwBUAGAAUwBsAFEAeQBQAIoATwCeAE4AtABNANoA&#10;TQD7AE0A/wBNAP8ATQD/AKoAAACUAAAAggAAAHUAAABrAAAAZAAAAGAAAABdAAAAWgAFAFgADABX&#10;ABAAVgAVAFYAGwBVACEAUwAnAFIALABRADEATwA3AE4APQBNAEMATABKAEoAUgBJAFsASABmAEYA&#10;cwBFAIQARACXAEMArABCAMkAQgDxAEIA/wBDAP8AQwD/AJ4AAACJAAAAeAMAAGoEAABhBAAAWgMA&#10;AFUBAABSAAAAUAACAE4ACQBNAA0ATAARAEsAFwBKABwASQAiAEgAJwBHAC0ARQAyAEQAOABDAD4A&#10;QgBFAEEATQA/AFYAPgBhAD0AbgA7AH4AOgCRADkApgA4AL8AOADoADgA/wA5AP8AOQD/AJUDAACA&#10;BwAAbwkAAGIKAABYCwAAUQoAAEwIAABJBgAARwMAAEYABgBEAAsAQwAPAEIAEwBBABgAQQAeAD8A&#10;IwA+ACkAPQAuADsANAA6ADoAOQBBADgASQA3AFIANgBdADQAagAzAHoAMgCMADEAoQAwALgALwDe&#10;AC8A+QAvAP8AMAD/AIwJAAB4DAAAaA0AAFwOAABSDgAASw4AAEUNAABBDAAAPwoAAD4IAgA9BAgA&#10;PAENADsAEAA6ABUAOQAaADgAIAA2ACUANQArADQAMAAzADcAMgA+ADEARgAvAFAALgBaAC0AZwAr&#10;AHcAKgCJACkAnQAoALMAJwDRACcA8gAnAP8AJwD/AIYMAAByDgAAYxAAAFYRAABNEQAARREAAEAQ&#10;AAA8DwAAOQ4AADcNAAA2CwQANggKADUGDgA0BRIAMgQXADEFHAAwBSIALwUoAC4GLgAtBjQAKwY8&#10;ACoGRAApB04AJwdZACYHZQAkB3UAIweHACIHmwAgBrAAIAbLAB8F7QAfBv4AHwf/AIAOAABtEQAA&#10;XhIAAFITAABIEwAAQRMAADsTAAA3EgAANBEAADIQAAAwDwEAMA0GADALCwAvChAALQoUACwLGQAq&#10;Cx8AKQslACgMKwAnDDIAJgw6ACQMQwAjDE0AIQ1YACANZQAeDXUAHA2IABoNnAAZDbEAGAzKABcM&#10;6wAXDfwAGAz/AHsRAABpEwAAWhUAAE4WAABFFgAAPRYAADgVAAAzFQAAMBQAAC0TAAArEgAAKhAD&#10;ACoPCAApDg0AKA4RACYOFgAlDx0AJA8jACMPKQAhEDEAIBA5AB4QQgAdEEwAGxBYABkQZgAXEHYA&#10;FRCJABQQngASELMAERDOABEQ7gASEP4AEhD/AHcTAABlFQAAVxcAAEsYAABCGQAAOhkAADQYAAAw&#10;FwAALBcAACkWAAAnFQAAJhQBACUSBAAjEgsAIhIPACESFAAgEhoAHhMgAB0TJwAcEy4AGhM2ABkU&#10;QAAXFEoAFhRWABQUZAASFHQAERSHABAUnAAOFLEADRTKAA0U6wAOE/4ADhP/AHMVAABhGAAAUxoA&#10;AEgbAAA/GwAANxsAADIaAAAtGgAAKRkAACYYAAAkGAAAIhcAACAWAQAeFggAHRYNABsXEgAaFxcA&#10;GRcdABgYJAAWGCsAFRg0ABQYPQASGUgAERlUABAZYgAOGXIADRmEAAwZmAAKGa0ACRjGAAkY5wAJ&#10;GPoAChf/AG8YAABeGgAAUBwAAEUdAAA8HQAANR0AAC8dAAAqHAAAJhsAACMbAAAhGgAAHhoAABwa&#10;AAAaGwUAGBsMABYcEAAVHBUAFBwbABMcIgASHSkAER0xABAdOwAOHUUADR5RAAweXgAKHm0ACR6A&#10;AAcelAAFHaoAAx3CAAMd5gAEHPgABRz/AGsaAABbHQAATR4AAEIfAAA6HwAAMh8AAC0fAAAoHgAA&#10;JB4AACEdAAAeHQAAHB0AABgeAAAVHwIAEyAJABIhDgAQIRIAECEYAA4hHwAOIiYADSIuAAwiNwAK&#10;IkEACSJNAAciWgAFImkAAyJ8AAEikQAAIqgAACHAAAAh5QAAIPgAACD/AGcdAABXHwAASiEAAEAh&#10;AAA3IgAAMCEAACohAAAmIAAAIiAAAB8fAAAcHwAAGSAAABYhAAASIwIAECQHAA4mDAAMJhAACyYV&#10;AAomHAAJJiIACCYqAAYnMwAEJz0AAydJAAEnVgAAJ2YAACd5AAAnjwAAJqYAACa/AAAl5AAAJfkA&#10;ACT/AGMgAABUIgAARyMAAD0kAAA0JAAALiMAACgjAAAkIgAAISIAAB4hAAAaIgAAFyMAABMkAAAQ&#10;JgIADigHAAsqCwAIKw4ABisTAAQrGAACKx8AASwnAAAsMAAALDoAACxFAAAsUwAALGMAACx2AAAs&#10;jAAAK6QAACu+AAAq5AAAKvoAACn/AF8jAABQJQAARCYAADomAAAyJgAAKyYAACYlAAAjJAAAHyQA&#10;ABskAAAXJQAAFCcAABEpAAAOKwIACy0GAAcvCwAEMA4AADARAAAxFQAAMRwAADEjAAAyLAAAMjYA&#10;ADJCAAAyTwAAMl8AADJyAAAxiQAAMaIAADC8AAAw5AAAL/sAAC//AFonAABMKAAAQCkAADcpAAAv&#10;KQAAKSgAACUnAAAhJgAAHCcAABgoAAAUKgAAESwAAA4uAAALMAEABzIFAAM0CQAANQwAADYPAAA3&#10;EgAAOBgAADggAAA4KAAAODIAADk9AAA5SwAAOVsAADhuAAA4hQAAN58AADe6AAA25AAANfwAADX/&#10;AFUqAABILAAAPSwAADQsAAAtKwAAKCoAACQpAAAeKgAAGSsAABQtAAARLwAADTEAAAo0AAAHNgAA&#10;AjgEAAA6BwAAOwoAAD0NAAA+EAAAQBQAAEAbAABAJAAAQC4AAEA5AABARwAAQFYAAEBpAABAgAAA&#10;P5sAAD63AAA94wAAPPwAADz/AFAvAABDLwAAOS8AADIvAAAsLQAAJywAACAtAAAaLwAAFTEAABEz&#10;AAANNgAACTgAAAU7AAAAPQAAAEABAABBBAAAQwcAAEULAABGDgAASBEAAEoWAABKHgAASigAAEo0&#10;AABJQgAASVEAAElkAABIewAASJcAAEe0AABG4AAARfwAAET/AEozAAA/MwAANjMAADAxAAAqMAAA&#10;IzEAABwzAAAWNQAAETgAAA07AAAIPgAAA0EAAABDAAAARgAAAEgAAABKAAAATAQAAE4HAABPCwAA&#10;UQ4AAFQSAABVGQAAVSIAAFQuAABUPAAAVEsAAFNeAABTdAAAUpAAAFGuAABQ1wAAT/sAAE7/AEU3&#10;AAA8NwAANTYAAC80AAAmNQAAHjcAABc6AAARPQAADEEAAAdEAAAASAAAAEoAAABNAAAAUAAAAFMA&#10;AABVAAAAVwAAAFgCAABbBgAAXQsAAF8OAABiEwAAYhsAAGInAABiNAAAYUUAAGBXAABgbQAAX4kA&#10;AF2nAABczAAAWvgAAFn/AEE8AAA6OwAANDkAACo6AAAhPAAAGEAAABFDAAAMRwAABksAAABPAAAA&#10;UwAAAFYAAABZAAAAXAAAAF8AAABhAAAAYwAAAGUAAABnAQAAagUAAG0KAABwDgAAcxUAAHIgAABy&#10;LQAAcT0AAHBPAABvZQAAboAAAG2fAABrwQAAafEAAGj/AD9AAAA5PgAALj8AACRCAAAaRgAAEkoA&#10;AAxPAAAEVAAAAFgAAABdAAAAYQAAAGUAAABoAAAAawAAAG4AAABxAAAAcwAAAHUAAAB4AAAAewAA&#10;AH4DAACBCgAAhQ8AAIcXAACGJAAAhTQAAIRGAACCXQAAgXYAAH+WAAB+tgAAfOcAAHr/AD9EAAAz&#10;RQAAKEgAAB1MAAATUgAADFcAAANdAAAAYwAAAGgAAABtAAAAcQAAAHYAAAB6AAAAfgAAAIEAAACD&#10;AAAAhgAAAIkAAACLAAAAjgAAAJIAAACVAQAAmQkAAJ4QAACeGgAAnSkAAJw8AACaUgAAmGwAAJaL&#10;AACUqgAAktQAAJD6ADhLAAAsTgAAIFMAABVZAAANYAAAA2cAAABuAAAAdAAAAHoAAACAAAAAhAAA&#10;AIoAAACOAAAAkgAAAJUAAACXAAAAmgAAAJ0AAACgAAAAowAAAKcAAACrAAAArwAAALQJAAC4EAAA&#10;tx4AALUwAACzRgAAsWAAAK9+AACsoAAAq8EAAKnuADFVAAAkWwAAGGEAAA5pAAAFcQAAAHkAAACB&#10;AAAAiAAAAI8AAACUAAAAmgAAAJ8AAACkAAAAqAAAAKkAAACsAAAArwAAALMAAAC1AAAAuQAAAL0A&#10;AADBAAAAxgAAAMsAAADRCgAA0xQAANElAADQOwAAzVQAAMpxAADIkgAAxbMAAMPeACliAAAcaQAA&#10;EXEAAAd7AAAAhAAAAI0AAACVAAAAnQAAAKMAAACpAAAArwAAALQAAAC5AAAAvAAAAL4AAADCAAAA&#10;xQAAAMgAAADMAAAA0AAAANQAAADaAAAA3wAAAOQAAADqAAAA7gwAAO0aAADsLwAA6kkAAOhlAADm&#10;hgAA5KUAAOLGAP8AAAD/AAAA/wAAAPwAAQD8AAgA/gAOAP8AFAD/AB0A/wAmAP8AMAD/ADoA/wBC&#10;AP8ASQD+AFAA+wBWAPkAXAD2AGIA9ABoAPIAbwDwAHYA7QB/AOoAiQDnAJUA5ACjAOAAtQDbANAA&#10;1QD2AMoA/wC2AP8AqAD/AJ8A/wCaAP8AlgD/AP8AAAD7AAAA9gAAAPMAAADzAAAA9gAJAPoADgD9&#10;ABYA+wAgAPcAKgDyADMA7QA7AOkAQwDmAEkA4gBPAN4AVQDbAFsA1gBgANIAZwDPAG4AzAB2AMkA&#10;gADGAIwAwgCaAL8AqgC7AMEAuADpALYA/wCnAP8AmgD/AJIA/wCNAP8AigD/APoAAADxAAAA6gAA&#10;AOcAAADnAAAA5AABAOAACwDbABEA2gAaANsAIwDRACwAygA0AMYAOwDCAEIAvwBIALwATgC6AFMA&#10;uABZALYAXwCzAGYAsQBuAK4AdwCsAIMAqQCRAKYAoQCjALUAoADYAJ4A+wCVAP8AiwD/AIUA/wCA&#10;AP8AfgD/AO8AAADjAAAA2gAAANMAAADGAAAAvwAAALkABgC3AA4AtAAUALQAHQCzACUArgAtAKsA&#10;NACnADsApABBAKEARgCfAEwAnQBRAJsAVwCZAF4AlwBlAJUAbgCTAHkAkACHAI4AlwCMAKkAiQDE&#10;AIgA7wCFAP8AfAD/AHYA/wBzAP8AcgD/AOAAAADQAAAAxgAAALYAAACpAAAAoQAAAJ0AAQCZAAoA&#10;mAAQAJgAFgCXAB4AlAAmAJEALQCPADQAjAA6AIoAPwCIAEUAhwBKAIUAUACDAFYAgQBeAIAAZgB+&#10;AHEAfAB9AHkAjQB3AKAAdQC2AHMA3wByAP8AbgD/AGkA/wBnAP8AZQD/AMwAAAC+AAAAqwAAAJ0A&#10;AACTAAAAigAAAIUAAACCAAUAgAANAH8AEQB/ABgAgAAgAH0AJgB6AC0AdwAzAHUAOAB0AD4AcgBD&#10;AHAASQBvAE8AbQBWAGwAXgBqAGgAaAB1AGcAhABlAJYAZACrAGIAyQBhAPYAYAD/AFwA/wBbAP8A&#10;WgD/AL0AAACpAAAAlwAAAIkAAAB+AAAAeAAAAHMAAABvAAEAbQAJAGwADgBrABMAawAZAGoAIABo&#10;ACYAZgAsAGUAMgBjADcAYgA8AGAAQgBfAEgAXQBPAFwAVwBaAGEAWQBtAFcAewBWAI4AVQCiAFMA&#10;uwBSAOkAUgD/AFAA/wBPAP8ATwD/AK0AAACYAAAAhgAAAHgAAABuAAAAZwAAAGMAAABgAAAAXQAF&#10;AFwACwBbABAAWwAVAFsAGwBaACEAWAAmAFYALABUADEAUwA2AFIAPABRAEIATwBJAE4AUQBNAFsA&#10;SwBmAEoAdABJAIUASACZAEcAsQBGANgARgD8AEUA/wBFAP8ARQD/AJ8AAACJAAAAeAAAAGwAAABi&#10;AAAAWwAAAFYAAABTAAAAUQACAE8ACABPAA0ATgARAE4AFgBNABwATAAhAEoAJgBJACwASAAxAEcA&#10;NwBFAD0ARABEAEMATABCAFUAQABgAD8AbgA+AH4APQCSADwAqQA7AMcAOwDzADsA/wA7AP8APAD/&#10;AJMAAAB+AAAAbgAAAGEAAABYAAAAUQAAAEwAAABJAAAARwAAAEUABQBEAAsAQwAOAEMAEgBDABcA&#10;QgAdAEAAIgA/ACcAPgAsAD0AMgA7ADgAOgA/ADkARwA4AFAANwBbADUAaAA0AHgAMwCMADIAogAx&#10;ALwAMQDnADEA/wAyAP8AMwD/AIkAAAB2AwAAZgUAAFkHAABQBwAASQYAAEMFAABAAwAAPgEAADwA&#10;AwA7AAgAOgANADoAEAA5ABQAOQAZADcAHgA2ACMANQAoADQALgAzADQAMgA7ADAAQwAvAEwALgBX&#10;AC0AZAAsAHMAKwCHACoAnAApALUAKQDcACkA+wApAP8AKgD/AIEEAABuCAAAXwoAAFMLAABKCwAA&#10;QgsAAD0KAAA5CQAANggAADUFAAA0AgYAMwAKADIADgAxABEAMQAVADAAGgAvAB8ALgAkACwAKgAr&#10;ADAAKgA3ACkAPwAoAEkAJwBUACYAYAAkAG8AIwCCACIAlwAhAK4AIQDMACEA8wAhAP8AIgD/AHsJ&#10;AABoDAAAWg0AAE4OAABFDgAAPQ4AADgNAAAzDQAAMAwAAC4LAAAtCQMALQYIACwEDAArAg8AKgES&#10;ACkBFwAoARwAJwAhACYAJwAlAC0AJAA0ACMBPQAiAUYAIQFRAB8BXQAeAWwAHAF/ABsAlAAaAKoA&#10;GgDFABoA6wAZAP8AGgD/AHUMAABkDgAAVQ8AAEoQAABAEAAAORAAADMQAAAvDwAALA4AACkOAAAn&#10;DQEAJwwFACcKCgAmCA0AJQcQACQGFAAiBhkAIQYfACAHJAAfBysAHgcyAB0HOgAcCEQAGghPABkI&#10;XAAXCGsAFgh9ABUHkQAUB6cAEwa/ABIF5AASBfoAEgX/AHEOAABfEAAAUREAAEYSAAA9EgAANhIA&#10;ADASAAArEQAAKBEAACUQAAAjEAAAIg4EACENBwAhDAsAIAsOAB8LEgAdCxcAHAwcABsMIgAaDCkA&#10;GQwxABgMOQAWDUMAFQ1PABMNXAASDWsAEA1+AA8NkgAODacADQy+AA0M4AANDPUADQz/AG0QAABc&#10;EQAAThMAAEMUAAA6FAAAMhQAAC0UAAAoEwAAJRMAACISAAAgEQAAHhEDABwQBQAcDwgAGw8MABoO&#10;EAAZDxQAFw8aABYPIQAVECgAFBAwABIQOQAREEQAEBBQAA4QXQANEGsADBB8AAsQkAAJEKUACBC8&#10;AAcQ3wAHEPQABw//AGkRAABYFAAASxUAAEAWAAA3FgAAMBYAACoWAAAmFQAAIhUAAB8UAAAdEwAA&#10;GhMCABkSBAAXEgYAFhIKABUSDgAUEhIAEhIYABETHgAREyUAEBMuAA4TNwANFEAADBRLAAsUWAAJ&#10;FGcABxR4AAYUjQAEFKMAAxO7AAIT3QABEvQAAhL/AGUTAABVFgAASBcAAD0YAAA0GAAALRgAACgY&#10;AAAjFwAAIBcAAB0WAAAaFQAAGBUCABYVBAAUFQUAEhYIABEWDQAQFxAADhcVAA4XGwANFyIADBcp&#10;AAsYMgAJGDwABxhHAAUYVAAEGGMAAhh1AAEYiwAAF6EAABe5AAAX3QAAFvUAABb/AGEWAABSGAAA&#10;RRoAADsaAAAyGgAAKxoAACUaAAAhGQAAHhgAABsYAAAYFwAAFhcCABQXAwASGAUAEBkHAA4bCwAM&#10;Gw8ACxsTAAobGAAIHB8ABxwmAAUcLwAEHDgAAhxEAAAdUQAAHWAAAB1yAAAciAAAHKAAABu5AAAb&#10;3gAAGvYAABr/AF4YAABPGgAAQhwAADgcAAAvHQAAKRwAACMcAAAfGwAAHBoAABkZAAAXGQEAFBkC&#10;ABIaAwAQGwQADh0HAAweCwAJHw4ABiARAAUgFgADIBwAASEjAAAhKwAAITUAACFAAAAhTgAAIV0A&#10;ACFvAAAhhgAAIJ4AACC4AAAf3gAAHvgAAB7/AFobAABLHQAAPx4AADUfAAAtHwAAJx4AACIdAAAe&#10;HQAAGxwAABgbAAAVGwAAEhwAABAdAgAOHwQADCEGAAkiCgAFIw0AAiQQAAAlEwAAJRkAACYgAAAm&#10;KAAAJjIAACY9AAAmSgAAJloAACZsAAAmgwAAJZwAACW3AAAk3wAAI/kAACP/AFUeAABHIAAAPCEA&#10;ADIhAAArIQAAJSAAACAfAAAdHgAAGh0AABYeAAATHgAAECAAAA4hAAAMIwIACCUFAAUnCQAAKAsA&#10;ACoOAAArEQAALBYAACwdAAAsJQAALC4AACw6AAAsRwAALFYAACxpAAAsgAAAK5oAACq1AAAp3wAA&#10;KfsAACj/AFEiAABEIwAAOCQAAC8kAAAoIwAAIyIAAB8hAAAcIAAAFyAAABMhAAAQIwAADiQAAAsm&#10;AAAIKAAABCoEAAAsBwAALgkAADAMAAAxDwAAMxMAADMZAAAzIQAAMyoAADM1AAAzQwAAM1IAADNl&#10;AAAyewAAMpcAADGzAAAw3gAAL/sAAC7/AEwlAAA/JgAANScAAC0mAAAnJQAAIiQAAB4jAAAZIwAA&#10;FCQAABEmAAAOKAAACyoAAAcsAAADLwAAADECAAAzBAAANQcAADcKAAA5DQAAOhAAADsVAAA7HQAA&#10;OyYAADsxAAA7PgAAO04AADtgAAA6dwAAOZIAADiwAAA32wAANvwAADX/AEcpAAA7KgAAMioAACsp&#10;AAAlJwAAISYAABsnAAAVKAAAESoAAA4sAAAKLwAABjEAAAE0AAAANgAAADgAAAA7AQAAPQQAAD8H&#10;AABBCgAAQw4AAEURAABFGAAARSEAAEUsAABEOQAAREgAAERbAABDcQAAQo0AAEGrAABA0gAAP/oA&#10;AD7/AEItAAA4LgAALy0AACkrAAAkKgAAHSoAABcsAAARLgAADTEAAAk0AAAENwAAADoAAAA8AAAA&#10;PwAAAEEAAABEAAAARgAAAEgDAABKBwAATAsAAE4OAABQEwAAUBwAAFAnAABPNAAAT0MAAE9VAABO&#10;agAATYYAAEykAABKygAASfgAAEj/AD4yAAA1MQAALi8AACkuAAAgLgAAGTEAABIzAAAONwAACToA&#10;AAI9AAAAQAAAAEQAAABHAAAASQAAAEwAAABPAAAAUQAAAFMAAABVAQAAWAYAAFoLAABdDgAAXxUA&#10;AF4gAABeLAAAXTwAAFxOAABbYwAAWn4AAFidAABXwAAAVfIAAFT/ADo2AAAzNAAALTIAACQzAAAb&#10;NgAAEzkAAA49AAAIQQAAAEUAAABJAAAATAAAAFAAAABTAAAAVgAAAFkAAABbAAAAXQAAAGAAAABi&#10;AAAAZQAAAGgFAABrCwAAbxAAAG8YAABuJQAAbTQAAG1GAABrWwAAanUAAGiUAABmtgAAZOkAAGL/&#10;ADg5AAAyNwAAKDkAAB47AAAVPwAADkQAAAdJAAAATQAAAFIAAABWAAAAWgAAAF4AAABiAAAAZQAA&#10;AGgAAABrAAAAbQAAAHAAAABzAAAAdgAAAHkAAAB9BAAAgQsAAIURAACEHQAAgiwAAIA+AAB+VAAA&#10;fmsAAHuKAAB6qgAAd9YAAHX9ADg9AAAsPgAAIkEAABdGAAAPSwAAB1EAAABXAAAAXAAAAGIAAABm&#10;AAAAawAAAG8AAAB0AAAAeAAAAHsAAAB+AAAAgAAAAIMAAACGAAAAigAAAI0AAACRAAAAlgMAAJsM&#10;AACdEwAAmyEAAJozAACXSQAAlGIAAJN/AACQoAAAjsUAAIzzADFEAAAlSAAAGk0AABBTAAAIWgAA&#10;AGEAAABoAAAAbgAAAHQAAAB5AAAAfwAAAIQAAACJAAAAjQAAAJEAAACTAAAAlgAAAJkAAACdAAAA&#10;oAAAAKQAAACoAAAArAAAALIDAAC3DQAAtxcAALUoAACyPgAAsFYAAKxzAACqlAAAqbQAAKXlACpP&#10;AAAeVAAAElsAAApiAAAAagAAAHMAAAB7AAAAggAAAIkAAACOAAAAlAAAAJoAAACfAAAApAAAAKYA&#10;AACpAAAArQAAALAAAACzAAAAtwAAALsAAADAAAAAxQAAAMsAAADRBAAA1Q4AANMdAADQMgAAzUsA&#10;AMpmAADGhwAAwqkAAMHLACJbAAAWYgAADGsAAAF0AAAAfQAAAIcAAACQAAAAlwAAAJ4AAACkAAAA&#10;qwAAALEAAAC2AAAAugAAALwAAADAAAAAxAAAAMgAAADLAAAAzwAAANQAAADaAAAA4AAAAOYAAADr&#10;AAAA8QYAAPATAADuJwAA7D8AAOpbAADnegAA5JsAAOC7AP8AAAD7AAAA9gAAAPMAAAD0AAUA9gAM&#10;APoAEQD/ABkA/wAiAP8ALAD/ADUA/wA9AP8ARQD8AEwA+gBSAPcAWAD1AF4A8wBkAPEAagDuAHIA&#10;7AB6AOkAhQDlAJEA4QCgAN0AsgDYAM4A0gD2AMEA/wCtAP8AngD/AJYA/wCQAP8AjAD/APoAAADy&#10;AAAA7AAAAOkAAADpAAAA7AAFAPIADAD4ABIA9wAbAPUAJQDwAC4A6wA3AOYAPgDiAEUA3QBLANgA&#10;UADTAFYA0ABcAM0AYgDKAGoAyAByAMUAfADCAIgAvgCWALoAqAC3AL8AtADoAK4A/wCdAP8AkAD/&#10;AIgA/wCDAP8AgAD/APAAAADlAAAA3gAAANoAAADbAAAA3AAAANgABwDRAA4A0QAVANIAHgDLACcA&#10;xQAvAMAANwC9AD0AugBEALcASQC1AE8AsgBVALAAWwCuAGEArABpAKkAcwCnAH8ApACNAKEAngCe&#10;ALIAmwDVAJkA/ACMAP8AggD/AHsA/wB2AP8AdAD/AOIAAADTAAAAygAAAMcAAAC8AAAAtgAAALAA&#10;AQCvAAsArAARAK0AGACtACAAqAAoAKQALwCgADYAnQA8AJsAQgCZAEcAlwBNAJUAUwCTAFkAkQBh&#10;AI8AagCMAHUAigCDAIgAlACGAKcAgwDCAIIA8AB8AP8AcwD/AG0A/wBqAP8AaAD/AM8AAADBAAAA&#10;uQAAAK0AAACgAAAAmAAAAJQAAACRAAYAkAANAJAAEgCPABkAjgAhAIsAKACIAC8AhgA1AIQAOgCC&#10;AEAAgABFAH4ASwB8AFIAegBZAHgAYgB2AGwAdAB5AHIAiQBxAJ0AbwC0AG0A3wBsAP8AZQD/AGAA&#10;/wBeAP8AXAD/AL4AAACxAAAAoAAAAJIAAACJAAAAggAAAHwAAAB6AAEAeAAJAHcADgB4ABQAdwAa&#10;AHQAIQByACcAcAAtAG4AMwBsADgAawA+AGkARABoAEoAZgBRAGQAWgBjAGQAYQBwAF8AfwBeAJMA&#10;XQCpAFwAyABbAPcAVwD/AFQA/wBSAP8AUQD/ALAAAACfAAAAjQAAAH8AAAB0AAAAbgAAAGoAAABm&#10;AAAAZQAEAGMACwBjABAAYwAVAGMAGwBhACEAXwAnAF0ALABcADIAWgA3AFkAPQBXAEMAVgBLAFUA&#10;UwBTAFwAUgBoAFAAdwBPAIkATgCfAE0AugBMAOkASwD/AEkA/wBHAP8ARwD/AKIAAACNAAAAfAAA&#10;AG4AAABlAAAAXgAAAFkAAABXAAAAVQABAFQABwBTAA0AUwARAFQAFgBSABsAUQAhAE8AJgBOACsA&#10;TAAxAEsANwBKAD0ASQBEAEcATABGAFYARABhAEMAcABCAIEAQQCXAEAArwA/ANcAPwD/AD4A/wA9&#10;AP8APgD/AJQAAAB/AAAAbwAAAGMAAABZAAAAUQAAAE0AAABKAAAASAAAAEcABABHAAoARgAOAEYA&#10;EQBHABYARQAcAEQAIQBCACYAQQArAEAAMQA+ADcAPQA+ADwARwA6AFAAOQBbADgAaQA3AHoANgCP&#10;ADUApwA1AMYANAD1ADQA/wA0AP8ANQD/AIgAAAB0AAAAZQAAAFgAAABPAAAASAAAAEMAAAA/AAAA&#10;PQAAADwAAgA8AAcAOwAMADsADwA7ABIAOgAXADkAHAA3ACEANgAmADUALAA0ADIAMwA5ADEAQQAw&#10;AEsALwBWAC4AYwAtAHMALACIACwAoAArALsAKwDqACsA/wArAP8ALAD/AH8AAABsAAAAXQEAAFEC&#10;AABIAwAAQAMAADsCAAA3AAAANAAAADMAAAAyAAUAMgAJADIADQAxABAAMQATADAAGAAvAB0ALQAi&#10;ACwAKAArAC4AKgA1ACkAPQAoAEYAJwBRACYAXgAlAG4AJACCACMAmQAjALMAIgDeACIA/wAjAP8A&#10;JAD/AHcAAABlBAAAVgYAAEsHAABCCAAAOggAADUHAAAwBgAALQUAACwDAAArAAMAKgAHACkACwAp&#10;AA4AKQARACgAFQAnABkAJgAeACUAJAAkACoAIwAxACIAOQAhAEMAIABOAB8AWgAeAGkAHQB8ABwA&#10;kwAbAKwAGwDNABsA9gAbAP8AHAD/AHAFAABfCAAAUQoAAEYLAAA9CwAANQsAADALAAArCgAAKAkA&#10;ACUIAAAkBwIAIwQGACMCCQAiAQwAIgAPACEAEgAgABYAHwAbAB4AIAAdACYAHAAuABsANgAaAD8A&#10;GQBKABgAVwAXAGYAFgB4ABUAjwAVAKYAFADDABQA7gAUAP8AFQD/AGsIAABbCwAATQwAAEINAAA5&#10;DQAAMQ0AACwNAAAnDQAAIwwAACEMAAAfCwEAHgoFAB0ICAAdBgsAHAUNABwEEAAbBBQAGQQYABkE&#10;HgAYBCMAFwQrABYEMwAVBDwAFARHABMDVAASA2MAEQN1ABACigAQAaIADwC8AA8A5QAPAP4AEAD/&#10;AGcLAABXDQAASQ4AAD4PAAA1DwAALg8AACgPAAAkDgAAIA4AAB0OAAAbDQEAGQ0EABgMBwAYCwkA&#10;FwkMABcJDgAWCRIAFQkWABQJGwATCSEAEgkoABIJMAARCToAEAlFAA8JUgAOCWEADQlzAAwIiAAL&#10;CJ8ACge3AAoG2wAKBfYACgT/AGMNAABTDgAARhAAADsRAAAyEQAAKxEAACUQAAAhEAAAHRAAABoP&#10;AAAYDwEAFg4EABUOBwAUDQkAEw0LABMMDQASDBAAEQwUABAMGQAQDB8ADwwnAA4NLwANDTkADA1F&#10;AAsNUQAJDWAACA1xAAYNhgAFDZ0ABAy0AAMM0gACDPEAAgv/AF8OAABQEAAAQxEAADgSAAAvEgAA&#10;KBIAACMSAAAeEQAAGxEAABgRAAAVEAIAFBAFABIQBwARDwkAEA8KABAODAAODg4ADg8SAA0PFwAM&#10;EB0ADBAkAAoQLAAJEDYACBBBAAYQTgAFEF0AAxBvAAEQhAAAEJwAAA+0AAAO1AAADvMAAA7/AFwQ&#10;AABNEgAAQBMAADYUAAAtFAAAJhQAACETAAAcEwAAGRIAABYSAAAUEQMAEhEGABERCAAQEAoADhAL&#10;AA0RCwAMEQ0ACxIRAAoSFQAJEhoACBIhAAYTKQAFEzMAAxM+AAITSwAAE1oAABNsAAATggAAEpsA&#10;ABK0AAAR1wAAEfUAABH/AFgSAABJFAAAPRUAADMWAAArFgAAJBUAAB8VAAAaFAAAFxQAABQTAQAT&#10;EgQAERIHABASCQAOEgkADRIJAAsTCgAJFA0ABxUPAAYWEwAEFhgAAxYfAAIWJwAAFzAAABc7AAAX&#10;SAAAF1gAABdqAAAWgAAAFpkAABW0AAAV2QAAFPcAABP/AFUUAABGFgAAOhcAADAYAAAoGAAAIhcA&#10;AB0WAAAZFgAAFhUAABMUAwASEwYAEBMHAA8TBwANFAcACxUIAAkWCQAGGAwAAxoOAAEaEQAAGhYA&#10;ABscAAAbJAAAGy0AABs4AAAbRgAAHFUAABtnAAAbfQAAG5cAABqzAAAZ2wAAGPkAABf/AFEWAABD&#10;GAAANxkAAC4aAAAmGgAAIBkAABsYAAAYFwAAFRYBABMVBQARFQQADxUEAA0WBAALFwUACRkGAAYa&#10;CAACHAoAAB4NAAAgEAAAIBMAACAZAAAgIQAAISoAACE1AAAhQgAAIVIAACBkAAAgegAAH5UAAB+x&#10;AAAe2wAAHfoAABz/AE0ZAAA/GwAANBwAACscAAAkHAAAHhsAABoaAAAXGAAAFBcCABIXAgAQGAEA&#10;DRkBAAsaAgAIHAMABR0EAAIfBgAAIQgAACMLAAAlDgAAJhEAACYWAAAmHgAAJycAACcyAAAnPwAA&#10;Jk4AACZgAAAmdwAAJZIAACSvAAAj2gAAIvsAACH/AEgdAAA8HgAAMR8AACgeAAAiHgAAHRwAABkb&#10;AAAWGgAAEhoAABAbAAANHAAACx0AAAgfAAAEIQAAASMCAAAlBAAAJwYAACkJAAAsDAAALg8AAC4T&#10;AAAuGgAALiMAAC4uAAAuOwAALkoAAC1cAAAtcgAALI4AACusAAAq1AAAKfsAACj/AEQgAAA4IQAA&#10;LiEAACYhAAAgIAAAHB4AABgdAAAUHQAAEB4AAA4fAAALIQAAByMAAAMlAAAAJwAAACkAAAAsAQAA&#10;LgMAADAGAAAzCgAANQ0AADYRAAA2FwAANh8AADYpAAA2NgAANkUAADVXAAA1bQAANIkAADKoAAAx&#10;zwAAMPoAAC//AD8kAAA0JAAAKyQAACQjAAAfIQAAGyAAABYgAAARIQAADiMAAAolAAAGKAAAAioA&#10;AAAtAAAALwAAADIAAAA0AAAANwAAADkDAAA7BgAAPgoAAEAOAABBEgAAQRoAAEAlAABAMQAAQEAA&#10;AD9SAAA+ZwAAPYIAADyiAAA6xwAAOfgAADj/ADooAAAwKAAAKScAACMlAAAfIwAAGCQAABIlAAAO&#10;KAAACioAAAUtAAAAMAAAADMAAAA2AAAAOAAAADsAAAA+AAAAQAAAAEIAAABFAgAARwYAAEoKAABN&#10;DgAATRUAAEwfAABMKwAASzoAAEpMAABJYQAASHwAAEebAABFvwAAQ/MAAEL/ADYsAAAtKwAAJykA&#10;ACMnAAAbKAAAFCoAAA4tAAAKMAAABDMAAAA3AAAAOgAAAD0AAABAAAAAQwAAAEYAAABIAAAASwAA&#10;AE0AAABQAAAAUwEAAFYGAABZCwAAWxAAAFsZAABaJQAAWTQAAFhGAABXWgAAVXQAAFSTAABStQAA&#10;UOoAAE//ADMwAAAsLgAAJywAAB4tAAAWLwAAEDIAAAo2AAADOgAAAD8AAABCAAAARgAAAEkAAABM&#10;AAAATwAAAFIAAABVAAAAWAAAAFoAAABdAAAAYAAAAGMAAABnBgAAawwAAGwSAABrHgAAaywAAGk9&#10;AABnUgAAZmoAAGSJAABhqwAAX9wAAF3/ADEzAAAsMQAAIjIAABk1AAAROQAACj0AAAJCAAAARwAA&#10;AEwAAABQAAAAVAAAAFgAAABbAAAAXwAAAGIAAABlAAAAaAAAAGsAAABuAAAAcQAAAHUAAAB5AAAA&#10;fQYAAIINAACCFgAAgCQAAH41AAB8SQAAe2EAAHh/AAB2nwAAc8YAAHD3ADE2AAAmOAAAHDsAABJA&#10;AAALRQAAAksAAABRAAAAVgAAAFsAAABgAAAAZQAAAGkAAABuAAAAcgAAAHYAAAB5AAAAfAAAAH4A&#10;AACCAAAAhQAAAIkAAACOAAAAkwAAAJgGAACcDgAAmxoAAJgrAACWQAAAklkAAJFzAACNlQAAi7UA&#10;AIjoACs+AAAgQQAAFUcAAA1NAAACVAAAAFsAAABhAAAAaAAAAG4AAABzAAAAeQAAAH4AAACDAAAA&#10;iAAAAIwAAACPAAAAkgAAAJUAAACZAAAAnQAAAKEAAAClAAAAqgAAALAAAAC3BwAAuBEAALUhAACy&#10;NQAAr00AAKppAACoiAAApqgAAKLRACNIAAAYTgAADlQAAARcAAAAZAAAAG0AAAB1AAAAfAAAAIMA&#10;AACJAAAAjwAAAJUAAACbAAAAoAAAAKMAAACmAAAAqQAAAK0AAACxAAAAtQAAALkAAAC+AAAAxAAA&#10;AMoAAADSAAAA2goAANYWAADSKQAAzkEAAMpcAADFfAAAwp0AAMG9ABxVAAARXAAAB2UAAABuAAAA&#10;dwAAAH8AAACIAAAAkAAAAJgAAACfAAAApQAAAK0AAACzAAAAuAAAALoAAAC+AAAAwgAAAMYAAADK&#10;AAAAzgAAANMAAADaAAAA4AAAAOcAAADtAAAA8wAAAPQOAADyHgAA7zYAAOxRAADobgAA5JAAAN+x&#10;AAAAAAAAAAAAAAAAAAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIz&#10;NDY3ODk7PD0+QEFCREVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8&#10;fX6AgYKDhYaHiIqLjI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPE&#10;xsfIycvMzc/Q0dLU1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////&#10;//////////////////////////////////////8AAAAAAAAAAAAAAAAAAAAAAQMEBQYICQoLDQ4P&#10;ERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBBQkRFRkdJSktNTk9QUlNUVVdY&#10;WVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iKi4yOj5CRk5SVlpiZmpydnp+h&#10;oqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS1NXW19na293e3+Di4+Tm5+jp&#10;6+zt7vDx8vT19vf5+vv8/v//////////////////////////////////////////////////////&#10;AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwdHyAhIiQlJigpKistLi8wMjM0&#10;Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2VmZ2lqa2xub3Bxc3R1d3h5enx9&#10;foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2vsLGztLW2uLm6u72+v8HCw8TG&#10;x8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3+fr7/P7/////////////////&#10;/////////////////////////////////////wABAgMEBQYHCAkKCwwNDg8QERITFBUWFxgZGhsc&#10;HR4fICEiIyQlJicoKSorLC0uLzAxMjM0NTY3ODk6Ozw9Pj9AQUJDREVGR0hJSktMTU5PUFFSU1RV&#10;VldYWVpbXF1eX2BhYmNkZWZnaGlqa2xtbm9wcXJzdHV2d3h5ent8fX5/gIGCg4SFhoeIiYqLjI2O&#10;j5CRkpOUlZaXmJmam5ydnp+goaKjpKWmp6ipqqusra6vsLGys7S1tre4ubq7vL2+v8DBwsPExcbH&#10;yMnKy8zNzs/Q0dLT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Dx8vP09fb3+Pn6+/z9/v9t&#10;ZnQxAAAAAAMEIQAAAQAAAAAAAAAAAAAAAAAAAAEAAAAAAAAAAAAAAAAAAAABAAAAAQIDBAUGBwgJ&#10;CgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFC&#10;Q0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9gYWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7&#10;fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZmpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0&#10;tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt&#10;7u/w8fLz9PX29/j5+vv8/f7/AAEBAgIDAwQEBQYGBwcICAkJCgsLDAwNDQ4PDxAQERESExMUFBUW&#10;FhcXGBkZGhobHBwdHh4fICAhIiIjJCQlJiYnKCkpKissLS0uLzAxMjIzNDU2Nzg5Ojs8PT4/QEJD&#10;REVGSElKTE1PUFJTVVdYWlxeYGJkZmhqbW9xdHZ5fH6Bg4aJi46QkpWXmZudn6Gjpaeoqqytr7Cy&#10;s7W2t7m6u7y9v8DBwsPExcbHyMnKy8zNzc7P0NHS0tPU1dbW19jZ2drb29zd3d7f3+Dh4eLj4+Tl&#10;5ebm5+jo6enq6+vs7O3u7u/v8PDx8vLz8/T09fb29/f4+Pn5+vv7/Pz9/f7+/wABAQICAwMEBAUG&#10;BgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwcHR4eHyAgISIiIyQkJSYmJygp&#10;KSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BSU1VXWFpcXmBiZGZoam1vcXR2&#10;eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/AwcLDxMXGx8jJysvMzc3Oz9DR&#10;0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr7Ozt7u7v7/Dw8fLy8/P09PX2&#10;9vf3+Pj5+fr7+/z8/f3+/v//pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZ&#10;zLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/B&#10;VUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG&#10;/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOr&#10;moncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0&#10;qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+&#10;w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6Qw&#10;Dv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmonc&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOr&#10;dre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a&#10;8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+m&#10;Ohj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9&#10;pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRl&#10;cOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/&#10;sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnC&#10;t6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTC&#10;bIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV&#10;5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj&#10;/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleal&#10;l5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbXunCZzLJ0qsOrdre9pnnCt6F9&#10;y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleall5Xm&#10;pZeV5qWXleall5XmpZeV5qWXleb/pSUG/6QwDv+mOhj/sUMj/7tLMv/BVUX+w15a8sRlcOTCbIbX&#10;unCZzLJ0qsOrdre9pnnCt6F9y7GdgtOrmoncpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWX&#10;leall5XmpZeV5qWXleall5XmpZeV5qWXleall5XmpZeV5qWXleb/piUG/6QwDv+nOhj/skMi/7xL&#10;Mv/DVEX8xl1a8chkcePGaofWwG+by7hyrMKxdLq7rXfEtKl7zaujf9SinoXbmZqO4ZmajuGZmo7h&#10;mZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuGZmo7hmZqO4ZmajuH/&#10;piUG/6UwDv+oOhf/s0Mi/75LMf/FVEX5yVxb781jcePMaYjVxm2cyb9wrr22crq0sHXDq6p4yqKl&#10;fNGZoYHYkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J3ZCdid2QnYndkJ2J&#10;3ZCdid2QnYndkJ2J3ZCdid3/piUG/6UwDv+qOhf/tUMi/8BLMf3IU0X2zVtb7dFhcuHQZ4nRy2ud&#10;wsBurba3cbissXPBo6x2yJqoec6SpH7UiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2ImghdiJ&#10;oIXYiaCF2ImghdiJoIXYiaCF2ImghdiJoIXYiaCF2Imghdj/pyUG/6UwDv+rOhf/tkMh/8FLMfrL&#10;UkTz0Vpa6tlgct7WZYnLzGqcu8Ftq6+5cLaltHK+nK90xJSrd8qLp3vPhKSB1ISkgdSEpIHUhKSB&#10;1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdSEpIHUhKSB1ISkgdT/pyUG&#10;/6YwDv+tOhb/uEIh/sRKMPfOUkTw1lha5+BectbaZIjEzWmatMNsqKi7b7KetnC6lrJywI6udsaG&#10;qnrKf6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+nf85/p3/Of6d/zn+n&#10;f85/p3/Of6d/zn+nf87/qCUG/6cwDv+uORb/ukIg+8ZKL/TTUUPr3Vda4+Zccc7bZIe9z2mYrsVr&#10;paK+bq+YuW+2kLVxvIixdMGBrnjFe6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcl7rH3J&#10;e6x9yXusfcl7rH3Je6x9yXusfcl7rH3Je6x9yXusfcn/qCQG/6cwDf+wORX/vUIf98lKL+/YUELm&#10;41VZ3OhbcMbdY4W20WiVp8hroZzBbaqTvG+xirlxtoS1dLt9sne/d7B8wnewfMJ3sHzCd7B8wnew&#10;fMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfMJ3sHzCd7B8wnewfML/qSQF/6gw&#10;Df+zORT+wEIe881KLendT0Dh6VNZ0+pbb7/fY4Kv02eRoctqnZbFbaWNwG+rhr1xsH+6c7V6t3e4&#10;dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0tXu7dLV7u3S1e7t0&#10;tXu7dLV7u3S1e7v/qiQF/6kvDf+2OBP5xEEd7dJJK+LjTUDb71JYyu1abbfhYn+o1meNm89ql5HJ&#10;bZ+IxW+lgsJxqXu/dK12vXewcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7&#10;s3G7e7Nxu3uzcbt7s3G7e7Nxu3uzcbt7s3G7e7P/qyQF/6svDf+6OBLzyUEb5NpJKNjoTEDO81FX&#10;wO9Za67kYXqg3GeGlNRrkIvPbpeEzHCcfclzoHjGdaNzxHimbsJ8qW7CfKluwnypbsJ8qW7CfKlu&#10;wnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKluwnypbsJ8qW7CfKn/rSQF/7AvC/vA&#10;OA/q0EEX2uJGKMzuTEHD+VBVtfNYZqXpYXSX4Wd+jdtrhoXXb4x/1HKRetF1lHXPeJdxzXuabMx+&#10;nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6cbMx+nGzMfpxszH6c&#10;bMx+nGzMfpz/ryME/7YtCfHINgzd3D0TzepGKsH2S0C2/09RqvdYYJvvYWuP6Gh0heRte3/gcYB5&#10;3nSDddx4hnLae4lu2H6La9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo1r1oKNa9aCjWvW&#10;go1r1oKNa9aCjWvWgo1r1oKNa9aCjWvWgo3/sSME+r8sBuPULwfO5jsWwfNFK7T/ST2o/05Mnv1X&#10;WJH2YWGG8Wlpf+1vbnnqdHJ16Hd1ced6d27lfXlr5IB7aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8&#10;aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHxp44R8aeOEfGnjhHz/tSID68siAtDjJwfC&#10;8ToZtP5CKqb/Rjmb/01Fkv9WT4b+YlZ++mpcd/dwYHP1dWNv83hlbfJ8Z2rxf2ho8IJqZu+Fa2bv&#10;hWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+Fa2bvhWtm74VrZu+F&#10;a2bvhWv2whsB1N8RAcLvJgu1/Doap/8+J5n/RDON/0s9hf9VRXz/YUt1/2pPcP9wUmz/dVRq/nlW&#10;aP18V2b8f1hk/IJaY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hltj&#10;+4ZbY/uGW2P7hltj+4ZbY/uGW2P7hlvUzwoAxO0SArX7Jg2o/zYZmf87I4z/QSyA/0o0eP9TOnH/&#10;Xz9s/2lDaP9vRWX/dEdj/3dIYv97SWH/fkpf/4FKXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+E&#10;S17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEte/4RLXv+ES17/hEv/nyIF/50tDP+eOBX/qEEe&#10;/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+u&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2I&#10;ub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3fi&#10;rHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJ&#10;K/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/&#10;nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6I&#10;jL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ&#10;2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2&#10;Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF&#10;/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6&#10;g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7&#10;mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTR&#10;rnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/&#10;uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55&#10;pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50t&#10;DP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HF&#10;t3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P+7ZmY+60b3firHWJ2KR7mc6b&#10;f6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk&#10;0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+eOBX/qEEe/7FJK/+2Uzz/uF1P&#10;+7ZmY+60b3firHWJ2KR7mc6bf6bIk4Sxwo2Iub6IjL+6g5HFt3+Xy7R9oM+ueaTRrnmk0a55pNGu&#10;eaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNGueaTRrnmk0a55pNH/nyIF/50tDP+f&#10;OBX/qkAe/7NJK/+5Ujz/u1xP+rplZO24bXjhsHOL1ah5nMyffarFl4G1v5GFvrqMicW2h4/MsoOW&#10;0q+BoNanfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLTp36i06d+otOnfqLT&#10;p36i06d+otP/nyIF/54tDP+gNxT/q0Ae/7RJK/+7Ujz/vVtQ+r5kZOy8bHngtXKN0613nsqkeq3C&#10;nH65vJaCw7eQh8qyi4zSroeV2KaDndqhgqHVoYKh1aGCodWhgqHVoYKh1aGCodWhgqHVoYKh1aGC&#10;odWhgqHVoYKh1aGCodWhgqHVoYKh1aGCodX/oCIF/54tDP+hNxT/rEAd/7ZIK/+9UTz/wFpQ+sFj&#10;ZezBanreuXCP0rF1ocioeLDAoXu8uZt/x7SWhM+wlI3Vq5GX2qCJnNyaiKDXmoig15qIoNeaiKDX&#10;moig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNeaiKDXmoig15qIoNf/oCIF/54tDP+iNxT/&#10;rUAd/7dIKv+/UTz/wlpQ+cRiZevFaXvevm6Q0bZzo8audrO+p3nAuKN/ybShhs+snI3Vo5aU2pqR&#10;nNyVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f2JWOn9iVjp/YlY6f&#10;2JWOn9j/oCIF/58tDP+jNxT/rkAd/7hIKv/BUDz+xVlQ98hgZuvKZ3zdw22Rz7xxpcW0dLW9sHnA&#10;tqx/yK6nhc+loYrVnJyR2pWZnNyPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9iP&#10;lJ/Yj5Sf2I+Un9iPlJ/Yj5Sf2I+Un9j/oSIF/58tDP+kNxT/sD8c/7pIKv/DUDv7yFhQ9ctfZunP&#10;ZnzcyWuSzsNvpsG6crW2snbArKx7yKSof86cpIXUlKCN2I2fmduKnJ/Yipyf2Iqcn9iKnJ/Yipyf&#10;2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9iKnJ/Yipyf2Iqcn9j/oSIF/6AtDP+mNhP/sT8c&#10;/7tIKf7GTzv4y1dQ8tBeZufUZH3az2mTyMVtprq7cLSts3O/o612x5qoes2SpX/SiqKG14SgkdmE&#10;opzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14SinNeEopzXhKKc14Si&#10;nNf/oSIF/6AtDP+nNhP/sz8c/71HKfzITjv1zlZP7tVdZuTaYn3T0miSwcZspLO8b7GmtXK8nK90&#10;xJOrd8qLp3vPg6SB1H2ii9Z7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XVe6OV1XujldV7o5XV&#10;e6OV1XujldV7o5XVe6OV1XujldX/oiEF/6AtDP+oNhL/tD8b/79HKPnLTjry01VP6txbZuDgYX3M&#10;02eRu8hroqy+bq+gt3C4lbJzwI2udsWFqnrKfqh/znimh9F1pY/SdaWP0nWlj9J1pY/SdaWP0nWl&#10;j9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9J1pY/SdaWP0nWlj9L/oiEF/6EsC/+qNhL/tj4b/cJH&#10;KPXNTjnu2VRO5uNZZdjiYHvF1WaPtMpqn6XBbauZum+0kLVyu4ixdcCBrnjFeqx9yXSqhMtxqYvM&#10;camLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8xxqYvMcamLzHGpi8z/&#10;oyEF/6IsC/+sNRH/uT4a+cVHJ/DRTTjp4FJM4ulXZM7kX3q912aMrcxqm5/EbKeTvm+virlxtYO2&#10;dLp8s3e+drF8wnGvgsRurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6Hxm6uh8ZurofGbq6H&#10;xm6uh8ZurofGbq6Hxm6uh8b/pCEF/6MsC/+vNRD/vD4Y9MlGJerYTTbi509M3O9VY8bmX3i02mWJ&#10;pdBplpjIbKGNw2+ohb9xrn67dLJ4uXe2c7d7uW61gLxrtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5r&#10;tIW+a7SFvmu0hb5rtIW+a7SFvmu0hb5rtIW+a7SFvmu0hb7/pSEE/6QsC/+zNQ/7wT4X7c9GIuHf&#10;SzTY609Mz/NUYrzoXnSr3mSEndRpkJHObZmHyW+ggMVypXrCdKl0wHiscL57r2u8gLJou4SzaLuE&#10;s2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLNou4SzaLuEs2i7hLP/piEE&#10;/6grCv+4NA3zxz0U5NhFHtbmSTXL8U5MxPdTX7HsXXCh4mR9ldtph4rVbo+C0HGVe810mnbLd51x&#10;yXmgbcd9omnFgaVmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbEhaZmxIWmZsSFpmbE&#10;haZmxIWmZsSFpmbEhab/qCAE/64qCPy/MwvpzzwQ1+FCHsrtSTW/+E1Kt/tSW6bxXWmY6WV0jOJq&#10;fYPdb4R82nOJd9d3jHPVeo9v032RbNGAlGjQhJZlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eX&#10;Zc+Hl2XPh5dlz4eXZc+Hl2XPh5dlz4eXZc+Hl2XPh5f/qiAD/7UpBvDIMQfa3TMMy+pCIb72SDWy&#10;/0xGqf9RVZv3XWCO8GVqhetscX3ncXZ35HZ6c+J5fW/hfH9s34CBad6Dg2fdh4Vl3ImGZdyJhmXc&#10;iYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYZl3ImGZdyJhmXciYb/rR8D+b8l&#10;A9/WIgLL6DIPvvRBIrD/RTOk/0pBnP9RTY/+XVaF+WZeffRuZHbyc2hy73hrbu58bWztf29q7IJw&#10;Z+qFcmXqiXNj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj6Yx0Y+mMdGPpjHRj&#10;6Yx0Y+mMdGPpjHT/thwC6M0UAczmHQS+8zESsf8+IqP/Qi+W/0g6jf9QRIT/XEt7/2dRdP5uVm/8&#10;c1ls+3hbafl8XWf4f15m+INfZPeGYGL2iWFh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaM&#10;YmH2jGJh9oxiYfaMYmH2jGJh9oxiYfaMYmH2jGLzxA8AztoLAL3zHQex/zIUo/86H5X/PyqJ/0Yz&#10;gP9POnj/W0Bx/2ZFbP9tSGj/c0pm/3dMZP97TWL/f05h/4JPYP+FUF7/iVFe/4tRXv+LUV7/i1Fe&#10;/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1Fe/4tRXv+LUV7/i1HMywkAvuYMAa//&#10;Hgmk/zATlf81HIf/PCR8/0Qrc/9NMWz/WDVn/2M5Y/9rO2H/cT1f/3U+Xf95P1z/fEBb/39BWv+C&#10;QVn/hkJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hCWP+IQlj/iEJY/4hC&#10;WP+IQlj/iEL/mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTU&#10;i4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61l&#10;V/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/&#10;oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2&#10;o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4ye&#10;z4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5&#10;b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ip&#10;b2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a&#10;/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nA&#10;dKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lv&#10;sb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WR&#10;psuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/&#10;uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jt&#10;o3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lv&#10;sb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//mR8F/5YrC/+VNhL/oD4a/6hH&#10;Jv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuAlazHfJmxxXmetcJ2o7nAdKq8&#10;vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb//&#10;mR8F/5YrC/+VNhL/oD4a/6hHJv+uUTT/r1tF/61lV/ipb2jto3h545t/h9uShZTUi4yez4WRpsuA&#10;lazHfJmxxXmetcJ2o7nAdKq8vXGyvrlvsb+5b7G/uW+xv7lvsb+5b7G/uW+xv7lvsb+5b7G/uW+x&#10;v7lvsb+5b7G/uW+xv7lvsb//mR8F/5crC/+XNhL/oT4a/6pGJf+wUDT/sVpF/7BkV/esbWnsp3d7&#10;4Z59itmWg5fRjomiy4iOq8eCk7HEfpe3wXqcu753or+8darCtXGuw7Nyr8Gzcq/Bs3KvwbNyr8Gz&#10;cq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8Gzcq/Bs3KvwbNyr8H/mR8F/5cqCv+YNRL/oz0a/6xGJf+z&#10;TzT/tFlG/7RjWPaxbGvqrXV936N7jdWbgZzNkoaox4uKscKFj7m/gJS+u3yaw7l5oce1dqnKrXWs&#10;xqt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcSrdq3Eq3atxKt2rcT/mh8E&#10;/5gqCv+aNBL/pT0Z/65GJf+1TjT/t1hG/7dhWfW1amzpsnN/3ah4kNOffqDKloKsxI6Ht76IjL+6&#10;g5HFt3+Yy7R8oc+reKXPpXmqyKR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5rMakeazGpHmsxqR5&#10;rMakeazGpHmsxqR5rMb/mh8E/5gqCv+bNBH/pj0Z/69FJf+3TjT/uldG/7tgWfS5aW3ntnGB3Kx2&#10;k9Cke6PImn+xwJOEvLuMicW3iJDLtIaZzrKGpNGkfKTRn32pyp59qsiefarInn2qyJ59qsiefarI&#10;nn2qyJ59qsiefarInn2qyJ59qsiefarInn2qyJ59qsj/mx8E/5kqCv+cNBH/pzwZ/7FFJP+5TTT/&#10;vFdG/r5fWfS9Z27num+C2rF0lc+oeabFn320vpeBwLmUisa1kZLLr42Yz6qKodKegqPTmYGozJiC&#10;qcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcqYgqnKmIKpypiCqcr/mx8E/5kq&#10;Cv+dNBH/qTwY/7JFJP+7TTP/v1ZG/cFeWvPBZm/mv22D2bZzl82td6jEpXu3vqGDwLabicaulY/M&#10;qJGVz6KOntKZh6LTlIanzZOGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuThqjLk4aoy5OGqMuT&#10;hqjLk4aoy5OGqMv/mx8E/5kqCv+eMxH/qjwY/7NFJP+8TDP/wVVG+8RdWvPFZW/lw2yE2LtxmMyy&#10;davDrXy2uaWBv7CehsaomYzLoZWS0JuSm9OUjqLUj4qmzo+KqMuPiqjLj4qoy4+KqMuPiqjLj4qo&#10;y4+KqMuPiqjLj4qoy4+KqMuPiqjLj4qoy4+KqMv/mx8E/5oqCv+fMxD/qzwY/7VEI/++TDP+w1VF&#10;+cdcWvHJZG/lyGqF1sFvmsq5dKq+sHq2s6l/v6qihMainYrLm5qQz5WXmdKPlKLUipCmzoqPqMyK&#10;j6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMyKj6jMio+ozIqPqMz/nB8E/5oqCv+g&#10;MxD/rDwY/7ZEI/+/TDL8xlRF9spcWu/NYnDkzWiG08VtmsW8c6q5tHi1rq19vqWngsWdoojLlZ+O&#10;z4+cltKLnKLThpWmzoaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfMhpSnzIaUp8yGlKfM&#10;hpSnzIaUp8z/nB8E/5opCv+iMxD/rTsX/7dEI//BTDL5yVNF881aWuzSYHDg0GaGzshsmsC/cam0&#10;uHe1qbF8vp+sgcWXqIbKkKSMzoqildGFoqHSgZymzoGap8yBmqfMgZqnzIGap8yBmqfMgZqnzIGa&#10;p8yBmqfMgZqnzIGap8yBmqfMgZqnzIGap8z/nB4E/5spCv+jMxD/rzsX/7lEIv3DSzH2zFJE8NJZ&#10;WejaX3Db1WSGycxqmbrDb6itu3S0orR5vZivfcOQrIPIiamJzIOnkc9+ppzQfaSmzXyiqMt8oqjL&#10;fKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMt8oqjLfKKoy3yiqMv/nR4E/5spCv+lMg//&#10;sTsW/7xEIfrGSzHz0VFD69pXWePfXW/T22OFws9pl7HEbaekvHCymLV0u46xeMKGrX3GgKuCynqp&#10;is12qJTOdqmjzHerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uoynerqMp3q6jKd6uo&#10;ynerqMr/nR4E/5wpCv+nMg//szsW/75DIPXKSy/u1lBC5uFWV9zkW27L3mODutFolKnHbKObvm6u&#10;kLhxt4a0dL1+sHjCd658xnKsg8ltq4zKbauZyW6sn8durJ/Hbqyfx26sn8durJ/Hbqyfx26sn8du&#10;rJ/Hbqyfx26sn8durJ/Hbqyfx26sn8f/nh4E/50pCf+pMg7/tjoU+sJDH/DOSi7n3U9A4ulSV9Lo&#10;Wm3B4GKAsdRnkaHKa56Uw26oib1xsIC5dLZ5tne6dLR7vW6ygcBqsIjCZ7CSw2awlsNmsJbDZrCW&#10;w2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsNmsJbDZrCWw2awlsP/nx4E/54pCf+tMQ3/ujoT&#10;9MdCHejVSivf5Ew/1+xRVsnuWWu342F8qNhni5rPa5eNyW6gg8Rxp3vAdKx1vXiwcLt7s2y5gLZo&#10;uIa4ZLePuWO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2kbpjtpG6Y7aRumO2&#10;kbr/oB4E/6EoCP+xMAv7wDkR7M5CGd/fRyjT6UxAyvFRVb7yWGit5mF3nt1nhJLVbI+Hz2+Wfstz&#10;nHjIdqFyxnmkbsR8p2nCgalmwIasYr+NrWG/j65hv4+uYb+PrmG/j65hv4+uYb+PrmG/j65hv4+u&#10;Yb+PrmG/j65hv4+uYb+PrmG/j67/oh0D/6YnB/+3LwnyxzgN4dhBFNLmRirH8ExAvvhQU7L1V2Oi&#10;62FwleNne4rdbYSB2HGLetR1kHTSeZNw0HyWbM5/mWjMg5tky4idYcqNn2DJj59gyY+fYMmPn2DJ&#10;j59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj59gyY+fYMmPn2DJj5//pB0D/60mBfu+LQbm0DQI0+I8&#10;FsfuRiu7+Uo+sP5PT6b6V1yY8WFojOtocYPmbnh74nN9dd94gXHde4Rt23+HatqDiWfZhopk14uM&#10;YdaQjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY5g1ZGOYNWRjmDVkY7/&#10;pxwD/7UjA+7JJgPV3ykHx+w8Gbr4RCut/0g7o/9NSZr/V1SN+WFdhPRqZXzwcGp27XZucet6cW3p&#10;fnRr6IJ2aOaFd2bliHlj5Ix6YeORfGDjknxg45J8YOOSfGDjknxg45J8YOOSfGDjknxg45J8YOOS&#10;fGDjknxg45J8YOOSfGDjknz/qxsC98AdAdncEgHH6ygKuvc7Gqz/QSmg/0Y2lf9MQY3/VkuD/2FS&#10;e/1rV3T6cVxv+HZfbPZ7YWn1f2Nn9INkZfOGZmPyimdh8Y5oX/CSaV/wk2pf8JNqX/CTal/wk2pf&#10;8JNqX/CTal/wk2pf8JNqX/CTal/wk2pf8JNqX/CTal/wk2r/txUB1s8LAMfqEwK59ykNrP85Gp7/&#10;PiaS/0Qwh/9LOYD/VEB4/2FGcv9qSmz/cE1p/3ZQZv97UWT/f1Nj/4NUYf+GVWD+iVZe/o1XXf2S&#10;WFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1hc/ZNYXP2TWFz9k1jWxAgA&#10;xtQJALj3FASr/ykOnv80GJD/OiGE/0Epev9JMHL/UjZs/146aP9oPWT/b0Bh/3RBX/95Q17/fURd&#10;/4BFXP+ERVv/h0Za/4pHWP+PR1j/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/kEhY/5BIWP+QSFj/&#10;kEhY/5BIWP+QSFj/kEjExwcAt9sHAan/Fgaf/yoNkP8wFYP/Nhx3/z4ibv9HKGb/UCxh/1ovXf9k&#10;MVv/bDNZ/3E1WP91Nlb/eTZW/3w3Vf9/N1T/gjhT/4U5Uv+JOVL/ijlS/4o5Uv+KOVL/ijlS/4o5&#10;Uv+KOVL/ijlS/4o5Uv+KOVL/ijlS/4o5Uv+KOVL/ijn/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/&#10;p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qspt&#10;vq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5Ap&#10;Cf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe&#10;0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7D&#10;ab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eO&#10;iYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8&#10;/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3D&#10;ab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+N&#10;NRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWk&#10;os9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2u&#10;w2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLh&#10;ho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNp&#10;va7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/mDsX/6BEIf+mTi3/p1k8/6Vk&#10;TP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9zqaXNca6ozG+1qsptvq3Dab2u&#10;w2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7/kh0E/5ApCf+NNRD/&#10;mDsX/6BEIf+mTi3/p1k8/6VkTP+hblv3m3hq7pWBd+eOiYLhho+L3ICVk9h8m5nUeKCe0XWkos9z&#10;qaXNca6ozG+1qsptvq3Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9rsNpva7Dab2uw2m9&#10;rsNpva7/kx0E/5ApCf+PNBD/mjsX/6JEIP+pTS3/qlg8/6hiTP+kbFz1n3Zs7Jl/euSRh4beiY2Q&#10;2IOTmNN+mZ/Qep2kzXaiqct0p6zJca2vx2+0ssFsubS8bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7G8&#10;bLuxvGy7sbxsu7G8bLuxvGy7sbxsu7H/lB0E/5EoCf+RMxD/nDoW/6RDIP+sTC3/rVY9/61gTf6p&#10;al70pXRu6p99feGWg4vZjoqW04eQoM6BlafKfJqtx3ifssR1pbbCcqu5wHC0u7dutbmzb7i1s2+4&#10;tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLWzb7i1s2+4tbNvuLX/lB0E/5IoCf+TMg//njoW&#10;/6dDIP+uSy3/sVU9/7BfTv2uaF/yqnJw56R6gd6agI/VkoeczouMpsmEka/Efpe1wXmcu752o7+8&#10;dKvCtG+uw65ys7yrc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtztrirc7a4q3O2uKtz&#10;trj/lRwE/5IoCf+VMg//oDoW/6lCH/+wSi3/tFQ9/7ReTv2zZ2Dxr3By5ql4g9uffpPSl4Ohy46J&#10;rMSGjrXAgJS9vHuaw7p6o8W3eavHrHOsxqd1sb+ld7W6pXe1uqV3tbqld7W6pXe1uqV3tbqld7W6&#10;pXe1uqV3tbqld7W6pXe1uqV3tbr/lRwE/5MoCf+WMQ//oTkV/6pCH/+ySiz/tlM8/7ddTvu2ZWHw&#10;tG505K11htmke5bPm4Clx5KFscGKi7u9h5TAu4WdxLaCpMewfqrIpXeqyKF5sMGferO8n3qzvJ96&#10;s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7yferO8n3qzvJ96s7z/lRwE/5MoCf+XMQ//ozkV/6xC&#10;H/+0Siz/uVM8/7pcTvi6ZGLvuGx147JziNipeZnNn36pxZiEtL+TjLy4jZPBs4mZxa6GociqhKnJ&#10;n3ypypt9rsKZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr2ZfrK9mX6yvZl+sr3/&#10;lhwE/5MoCf+YMA7/pDkV/61BHv+1SSz/u1I8/b1bTva9Y2LuvWt24rZxidWud5vLpXyqwp2DtLmW&#10;ibyykZDBrIyWxqeJncijh6bKmYCoy5aBrsSVgbG+lYGxvpWBsb6VgbG+lYGxvpWBsb6VgbG+lYGx&#10;vpWBsb6VgbG+lYGxvpWBsb7/lhwE/5QnCf+ZMA7/pTkU/65BHv+3SSv/vVE8/L9aTvTBYmLswWl3&#10;4btwi9KxdJ3HqHuqvKCBtLSah7yslI3CppCUxqCNm8mci6TLlYaoy5GFrcWQhbG/kIWxv5CFsb+Q&#10;hbG/kIWxv5CFsb+QhbG/kIWxv5CFsb+QhbG/kIWxv5CFsb//lhwE/5QnCP+aMA7/pjgU/7BBHf+4&#10;SSv/v1E8+sJZTvLEYWPpxWh33b5tjM20c53Cq3mqt6R+tK6dhLymmIrBoJSRxpqRmMmWj6HLkIuo&#10;zIyJrMWMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMCMibDAjImwwIyJsMD/lxwE&#10;/5UnCP+bMA7/pzgU/7FBHf+6SSv/wlA7+MZYTvDIX2PmyGZ42MFrjcm3cZ29r3epsqd8s6mhgruh&#10;nIjBmpiPxpSWlsmQlJ/Li5GozIeOrMaHjbDBh42wwYeNsMGHjbDBh42wwYeNsMGHjbDBh42wwYeN&#10;sMGHjbDBh42wwYeNsMH/lxsD/5UnCP+dLw3/qTgT/7NAHf+8SCr8xU879slXTu3NXmPiy2R40sRq&#10;jMS7b5y4snWprat7s6OmgLuboYbBlJ2NxY6blMiKmZ3Khpmoy4KTrMaCkq/BgpKvwYKSr8GCkq/B&#10;gpKvwYKSr8GCkq/BgpKvwYKSr8GCkq/BgpKvwYKSr8H/lxsD/5UnCP+eLw3/qjgT/7VAHP++SCn5&#10;yE46881WTerTXGLez2J4zcdoi7++bpuyt3Oop7B5sp6rfrqVp4TAjqOLxIihkseDn5rJgKCnyn2a&#10;rMZ9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8F9mK/BfZivwX2Yr8H/mBsD/5Yn&#10;CP+gLw3/rDcS/7dAG/3BSCj2y04579NUTObZWmLY1GF3x8tnirnDbJqtvHKnobZ3sZixfbiPrYK+&#10;iKqJw4KokMZ9p5nIeqelyXeirMV4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4n7DBeJ+wwXifsMF4&#10;n7DBeJ+wwXifsMH/mBsD/5cmCP+iLwz/rjcS/7k/GvnERyfxzk046ttTS+DfWWDQ2l92wdBlibPJ&#10;a5mmwnClm711r5G4e7aItYC8gbKGwHuwjcN2rpbFc66hxnKtrcRyqbDAcqmwwHKpsMByqbDAcqmw&#10;wHKpsMByqbDAcqmwwHKpsMByqbDAcqmwwHKpsMD/mRsD/5gmCP+kLgv/sTYR/r0/GfTIRyXr1E02&#10;5eNQSdnjV1/J3150utdkhqzPaZadx22jkcBxrIa7dbN+t3q5d7R/vXKyhb9tsY3BarCXwmmxpcFs&#10;tLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr1stLK9bLSyvWy0sr3/mhsD/5kmCP+n&#10;LQr/tTYP+cE/F+7ORiPk3Ewy3edPSc/oVl7A5F1yst5kgqPUaZGVy22cicVwpX/Ac6x3vHexcLl8&#10;tWu3gbhntoe6Y7WQu2G1m7xjt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5Y7emuWO3prljt6a5&#10;Y7emuWO3prn/mxsD/5slB/+rLQn/uTUN8sc+FeXVRh/a40kzz+tOScbtVF236lxuqOJjfZrZaYqO&#10;0m2UhMxxm3vIdaFzxHimbsJ8qWnAgaxlvoeuYr2OsF+9l7FevJ6xXryesV68nrFevJ6xXryesV68&#10;nrFevJ6xXryesV68nrFevJ6xXryesV68nrH/nBoD/6AkBv+wLAj5wDQL6c89ENrfQh3O6UkzxPFO&#10;SLvyUlqt8FtpnudjdpLgaYGH2m+JftRzkHfRd5VxznuZbMx/nGjKg55kyYigYceOol7GlaRcxpuk&#10;XMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6RcxpukXMabpFzGm6T/nhoD/6UjBf+3KgXw&#10;yDIH3Ns1DM7nQh/C8Ug0uPlMRq/3UVWi9Vtile1kbYrna3aA4nB9ed51gnPbeodu2X6Ka9eCjGfV&#10;ho5k1IuQYdOQkl7RlpRc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGblVzRm5Vc0ZuVXNGb&#10;lVzRm5X/oRkC/60hA/i/JgPi1CUDzuUzD8LwQiG2+kczq/5LQqL+UE+X+1tai/VlY4LwbGp67HJw&#10;dOl4dG/nfHds5YF6aOOEfGbiiH1j4Yx/YOCRgV7floJc3pqDXN6ag1zemoNc3pqDXN6ag1zemoNc&#10;3pqDXN6ag1zemoNc3pqDXN6ag1zemoP/oxkC/7YdAenMFwHP4x4DwvAzErX6QCKp/0Qwnf9JPZX/&#10;UEiL/1tQgv1lV3r5bV109nNhb/R5ZGvyfmdo8YJpZvCGamTvimxi7o5tYO2Sbl3sl3Bc65txXOub&#10;cVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3Fc65txXOubcVzrm3H/rBUB88MQANHaCwDB7x8G&#10;tPszE6j/PCCb/0IskP9INof/Tz9//1pGeP9lS3H/bU9s/3NSaf95VWb+fldk/YJYYvyGWWH7ilpf&#10;+o5bXvqSXFz5l11b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4m15b+JteW/ibXlv4&#10;m176uQ4AzcsJAMDmDQGy/CAIp/8zE5r/OR2N/z8mgv9GLnr/TjVz/1g6bf9jP2n/bEJl/3JEYv93&#10;RmD/fEdf/4FIXf+FSVz/iEpb/4xLWv+QTFj/lU1X/5lNV/+ZTVf/mU1X/5lNV/+ZTVf/mU1X/5lN&#10;V/+ZTVf/mU1X/5lNV/+ZTVf/mU3NwQYAvtAHALH2DgKl/yEJmf8uEoz/NBmA/zsgdv9DJ23/TCxm&#10;/1QwYv9gM17/aTVc/283Wv90OFn/eTlY/306V/+AO1b/hDtV/4c8VP+LPVP/kD1S/5M+Uv+TPlL/&#10;kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz5S/5M+Uv+TPlL/kz69xQUAsNcFAKP/EAOZ/yIJi/8p&#10;D37/MBVz/zgaaf9AH2L/SSNb/1EmV/9aKFX/YipS/2krUf9vLFD/cy1P/3cuTv96Lk7/fS9N/4Av&#10;TP+EMEv/iDBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izBL/4swS/+LMEv/izD/&#10;ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4&#10;nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXL&#10;m8xly5vMZcubzGXLm8xly5v/4v/iSUNDX1BST0ZJTEUABwn/ixwE/4goCP+ENA7/jzoU/5dCHP+e&#10;Syf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5&#10;lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE&#10;/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobh&#10;dKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xl&#10;y5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2C&#10;Z/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcub&#10;zGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4goCP+ENA7/jzoU/5dCHP+eSyf/&#10;nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK33Gojt1vrpHbbbOU2my5lthr&#10;wpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5v/ixwE/4go&#10;CP+ENA7/jzoU/5dCHP+eSyf/nlc0/51iQv+ZbU//k3hc+I2CZ/KIi3HsgpN56HyZgOR4nobhdKOK&#10;33Gojt1vrpHbbbOU2my5lthrwpjVacyazGXLm8xly5vMZcubzGXLm8xly5vMZcubzGXLm8xly5vM&#10;ZcubzGXLm8xly5v/ixwE/4koCP+FMw7/kDkU/5hCHP+eSyf/n1Y0/55hQv+abVD/lXdd94+BaPGJ&#10;i3Lrg5J7532YguN4nYjgdKOM3XKokNtvrZPabrOW2Gy6mNZrwpvRacqcymbKnMpmypzKZsqcymbK&#10;nMpmypzKZsqcymbKnMpmypzKZsqcymbKnMpmypz/jBwD/4knCP+IMg7/kzgU/5tBHP+iSif/pFQ0&#10;/6JfQ/+falH9mnRf9ZR+bO2OiHjnh4+B4oCVit17mpDad6CW1nSmmtRxrJ7Sb7Kh0G25o89sw6bF&#10;Z8OmwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6HAacehwGnHocBpx6H/jRwD/4onCP+K&#10;MQ3/ljcT/55AG/+lSSf/p1M0/6ddQ/+kaFP8oHJi8pp8cOqUhX3ji4uI3YSSkdh+mJjTep6f0HWk&#10;pM1yqqjLb7CryW24rsJpvLC8a8Cqt23EpbdtxKW3bcSlt23EpbdtxKW3bcSlt23EpbdtxKW3bcSl&#10;t23EpbdtxKX/jRsD/4snCP+MMA3/mDcT/6BAG/+nSCb/q1I0/6tcRP+pZlT6pXBk8J95c+eYgoHf&#10;j4iN2YiPl9KBlaDOe5unynahrcdzqLHFcK+1wW23t7lruLWzbr2usHDBqLBwwaiwcMGosHDBqLBw&#10;waiwcMGosHDBqLBwwaiwcMGosHDBqLBwwaj/jhsD/4smCP+OMA3/mjYS/6I/Gv+pSCb/rlE0/65b&#10;RP+sZFX5qm5l76V3duWdf4XclIWS1IyMnc6EkqfJfZivxHietcJ1p7nBdLG7uHCzu7Fvtriscbux&#10;qXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6upc7+rqXO/q6lzv6v/jhsD/4wmCP+QLw3/&#10;mzYS/6Q/Gv+rRyb/sVA0/7FZRPywY1X2rmxn7ap1eOOhfIjZmIOW0ZCJo8qHj63Fgpe0wn+guL58&#10;qLu7erC9sXSyvalytLumdLmzo3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+raN2vq2jdr6to3a+&#10;raN2vq3/jxsD/4wmB/+RLgz/nTYS/6Y+Gv+tRyX/s080/7RYRPq0YVbzsmpo7K9zeuGmeovWnYCa&#10;zZSGp8aNja+/h5S1uoKcubV/pLyyfay+q3mxv6N2sr2geLi1nnm9r555va+eeb2vnnm9r555va+e&#10;eb2vnnm9r555va+eeb2vnnm9r555va//jxsD/40mB/+TLgz/njUR/6g+Gf+vRiX/tk4z/rdXRPe3&#10;YFbwtmhp6LNwe96qd43Qn3ydx5eDp7+Qiq+4i5G2soaYuq2DoL2pgam/pX6wwJx5sb+ae7e3mH27&#10;sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7CYfbuwmH27sJh9u7D/kBoD/40mB/+ULQz/oDUR&#10;/6k+Gf+xRiT/uE0z/LtWRPW7X1btu2dp47Vufdasc4/Ko3qdwZuAp7iUh7Cxj462q4qVu6aHnb6i&#10;haXAn4SvwZZ+sMGUf7a4k4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOAu7KTgLuyk4C7spOA&#10;u7L/kBoD/44mB/+VLQz/oTUR/6s9GP+zRiT/uk0z+r5VRPO/XVbqv2Vq37hrftCvcY/Fpnicu59+&#10;p7KYha+rk4u2pY6Tu5+Lmr6biaLBmIiswpCCr8KPg7W5j4S6s4+EurOPhLqzj4S6s4+EurOPhLqz&#10;j4S6s4+EurOPhLqzj4S6s4+EurP/kBoD/44lB/+WLAv/ojUQ/6w9GP+1RSP/vEwy+MFUQ/DDXFbn&#10;w2Nq2rtpfsyycI/AqnactqJ8p62cgq+ll4m2npOQu5mPmL6UjaDBkYypwouIrsKKiLS6ioi5tIqI&#10;ubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubSKiLm0ioi5tIqIubT/kRoD/48lB/+YLAv/pDQQ/649&#10;GP+3RSP/v0wy9sVTQ+7IW1bjxmFq1L9ofse2bo67rXScsaZ6pqeggK+fm4a1mJeOu5OVlb6Okp3B&#10;ipKnwoaOrsKEjbS7hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubSFjLm0hYy5tIWMubT/&#10;kRoD/48lB/+ZLAv/pjQP/7A8F/+5RCL8wUsx9MlSQuvNWVXfyWBqz8JmfcK5bI22sXKbq6t4pqKl&#10;fq6ZoIS1kp2Luoyak76HmJvAhJelwoCWr8J/krO8gJG4tYCRuLWAkbi1gJG4tYCRuLWAkbi1gJG4&#10;tYCRuLWAkbi1gJG4tYCRuLX/khoD/5AlB/+bLAr/pzQP/7I8Fv+7RCH5xUsw8c5RQefSWFTazl5p&#10;ysZlfL29a4ywtnCapbB2pZyqfK2TpoK0jKOJuYagkL2Bnpm/fZ6iwXuer8F5mbO8epe4tXqXuLV6&#10;l7i1epe4tXqXuLV6l7i1epe4tXqXuLV6l7i1epe4tXqXuLX/khkD/5AlB/+dKwr/qjMO/7U8Ffy/&#10;RCD0yEou7dNQP+PYVlPT0l1oxcpje7fCaYuqu2+Yn7Z0o5WxeqyNrYCyhaqHt3+njrt6ppe+d6ag&#10;v3Smrb9zobS7dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLV0nri1dJ64tXSeuLX/kxkD&#10;/5EkB/+fKwn/rDMN/7g7FPjDQx7vzUos59pPPd3eVVHN2Ftnvs9ierDIZ4mkwm2XmbxyoY+4eKmG&#10;tX6wf7KFtXmwjLh0r5W7cK+fvG6vrLxtq7W5bqe5tG6nubRup7m0bqe5tG6nubRup7m0bqe5tG6n&#10;ubRup7m0bqe5tG6nubT/lBkD/5IkB/+iKgj/sDIM/rw6EvLHQhzo00kp4eFMO9TjU1HG3Vplt9Vg&#10;eKnPZoedyWuUkcVwnofBdqZ/vnyseLyEsXK6i7RtuZO2aricuGe3p7hnt7e2aLK7sWiyu7Fosrux&#10;aLK7sWiyu7FosruxaLK7sWiyu7FosruxaLK7sWiyu7H/lRgD/5UjBv+lKQf/tDEK+ME6EOvOQhjg&#10;3Ucl1eVLO8vnUVC941ljr95fdKLYZYOW02qPis5vmX/Ic6F1xHinbsF9q2m+hK5lvYuxYbyTsl+8&#10;nbJfvKyxYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq1iv76tYr++rWK/vq3/lhgD/5kh&#10;Bf+qKAb/uTAI8Mg4DeHYQBPU40UmyutLO8HsT0+z6FdgpuVfb5riZnyO3GyGhNVxj3rQdZVzzXqb&#10;bMp/n2fHhKJjxoqkX8SRplzEmadaw6SnWsSwp1rEsKdaxLCnWsSwp1rEsKdaxLCnWsSwp1rEsKda&#10;xLCnWsSwp1rEsKf/mBcC/54gBP+vJgX4wC4G5tAzCNXhPBTJ6kUov/JKO7XxTkyp71Zbne1faJLq&#10;Z3OH4218ft5ygnbaeIhw132Ma9SCkGbSh5Jj0YyVX8+SllzOmZhZzqKZWM2rmljNq5pYzauaWM2r&#10;mljNq5pYzauaWM2rmljNq5pYzauaWM2rmljNq5r/mhcC/6UeA/+3IwPtySYD1t4pBsnpOxe+80Qp&#10;s/hJOqj3TUif9lVVlPVfYInxaGiA7G9weOh1dXLlenlt4n99aeCEgGXfiYJi3Y6EX9yThl3bmYda&#10;2qGJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIlY2aiJWNmoiVjZqIn/nBYC/60bAvbB&#10;HQHb2hMByegpCb3zOxmy/UMopv5HNpz9TEOT/VVNiv1fVoH5aV159XBic/J2Z27wfGpq7oFtZ+yG&#10;b2Tri3Fh6o9yX+mUdF3omXVa56B3WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4WOameFjmpnhY5qZ4&#10;WOameFjmpnj/ohUB/7cVANjPCwDK5xMCvPMpC7H9Oxmk/0Ammf9FMo//SzyH/1REf/9fS3j/aVBx&#10;/3BUbP12WGn7fFpm+oFcY/iGXmH3i19f9pBhXvaVYlz1mmNa9KBkWPOlZVjzpWVY86VlWPOlZVjz&#10;pWVY86VlWPOlZVjzpWVY86VlWPOlZVjzpWX/rRAA1sMIAMjTCgC79BUDr/8qDaP/NxiX/z0ii/9D&#10;LIH/SjR6/1I6c/9eP27/aENp/29HZv91SWP/e0th/4FMX/+FTl3/ik9c/49QWv+TUVn/mFJX/55T&#10;Vv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1RW/6NUVv+jVFb/o1TZugUAxccHALnZCACs&#10;/xcFov8rDZX/MxaJ/zkefv9AJXX/SCtt/1AwZ/9aNGP/ZTdg/205Xv9zO1z/eD1a/30+WP+CP1f/&#10;hkBW/4tAVf+PQVT/lEJT/5pDUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+fQ1H/n0NR/59DUf+f&#10;Q1H/n0PGvgUAt80FAKrkCAGf/xkGlP8oDIf/LhN7/zUZcf89Hmn/RSNi/00mW/9WKVj/XyxW/2gt&#10;VP9uL1P/czBS/3gxUf98MVD/gDJP/4QzTv+IM03/jDRM/5I0S/+WNUv/ljVL/5Y1S/+WNUv/ljVL&#10;/5Y1S/+WNUv/ljVL/5Y1S/+WNUv/ljW3xAMAqdQCAJz5CwKT/xsFhf8jCnn/KQ9u/zEUZf85GF3/&#10;QRtX/0oeU/9SIFD/WSJN/2AjS/9mJEr/ayVJ/28lSP9zJkf/dyZG/3snRf9+J0X/gihE/4coQ/+L&#10;KUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iylD/4spQ/+LKUP/iyn/gxwD/4AnB/97Mw3/hjgR&#10;/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33p&#10;arl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng&#10;2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9Hid&#10;bvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH&#10;02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/&#10;i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg&#10;2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/97Mw3/hjgR/45A&#10;Gf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0o3Pucal37G6ueupss33parl/&#10;52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2ofTYNqH02Dah9Ng2of/&#10;gxwD/4AnB/97Mw3/hjgR/45AGf+TSSL/lVUt/5NhOf+QbUX/i3hP/4aEWfyCjmH3fZZo9HidbvF0&#10;o3Pucal37G6ueupss33parl/52jAgeZnx4PjZc+F3WPYhtNg2ofTYNqH02Dah9Ng2ofTYNqH02Da&#10;h9Ng2ofTYNqH02Dah9Ng2of/gxwD/4AnB/99Mgz/iDcR/5A/GP+VSSL/l1Qt/5ZfOf+Ta0X/jndR&#10;/4iCW/qEjGT1f5Rr8Xqbcu52onfrcqd76W+tf+dssoLlariE5Gm/h+Jox4ngZs+K1mPWjM9i2IrP&#10;YtiKz2LYis9i2IrPYtiKz2LYis9i2IrPYtiKz2LYis9i2Ir/hBsD/4EnB/+AMQz/izYR/5M+GP+Z&#10;RyL/nFIt/5pdOv+YaUf/k3RT/o5+X/eIiWnxgpFy7X2Yeel4n3/ldKSE43CqiOBtsIzea7eP3Wq/&#10;kdtpyJPVZs+Vy2TRk8Zl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7GZdSOxmXUjsZl1I7/hRsD&#10;/4ImB/+CMAz/jjUQ/5Y9GP+cRiH/oFAt/59bO/+cZkj/mHFW+5N8YvSNhm3uh4536ICVgOR6nIfg&#10;daKM3XKokdpvr5XYbbeZ1WvAnNJpyZ7JZcmewmfNmL5p0ZO+adGTvmnRk75p0ZO+adGTvmnRk75p&#10;0ZO+adGTvmnRk75p0ZP/hhsD/4MmB/+FLwv/kDQQ/5k9F/+fRiH/o08t/6NaO/+gZEn/nW9Y+ph5&#10;ZfGSg3Hqi4x85IOSht99mY7aeKCV1nSnmtNwrp/Rbbajz2vApcdmwqfAaMaiu2rLm7dszpa3bM6W&#10;t2zOlrdszpa3bM6Wt2zOlrdszpa3bM6Wt2zOlrdszpb/hhsD/4MmB/+HLgv/kzQQ/5s8F/+hRSD/&#10;p00t/6ZYO/+kYkr8oWxZ95x2aO+WgHXnj4mB4IeQjNqAlpXVep6d0XWlo81wrKjLbbWsx2u+rb1o&#10;v6y4a8Oms23In7BvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJmwb8yZsG/MmbBvzJn/hxoD/4Ql&#10;B/+JLQv/lTMP/508Fv+kRCD/qkwt/6pXO/6oYEv4pWpa86F0au2cfnnkk4aG3IuNktWDlJzPfJul&#10;y3ejqsd0q63Ec7Wvv3C8sLVrvLCwbsGprHDGoqlyypypcsqcqXLKnKlyypypcsqcqXLKnKlyypyp&#10;csqcqXLKnKlyypz/hxoD/4QlB/+LLAr/lzMP/587Fv+mRB//rEss/65VO/usX0v1qmhc7qZxbOeg&#10;enzfl4KK1Y6ImM2Fj6HHgJenwnuerL14p6+6drCxt3W6sq1wurKpcb+spXTEpKN1yZ6jdcmeo3XJ&#10;nqN1yZ6jdcmeo3XJnqN1yZ6jdcmeo3XJnqN1yZ7/iBoD/4UlB/+MKwr/mDIO/6E7Ff+pQx//r0ss&#10;/7FUO/ixXUvxr2Zc6qtvbuGjdn/VmX2PzJGEmcWKjKK+hJOouX+arbR8o7CwequzrXm2tKZ0ubSi&#10;db2vn3fDpp15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6CdecegnXnHoJ15x6D/iBoD/4UlB/+O&#10;Kgr/mjIO/6M6Ff+rQh7/sUor/bVTO/a1XEvus2Rd5a5sb9ulc4HOnXqPxZWBmb6OiKK3iJCpsYSX&#10;rqyAn7Gofqi0pX2ytZ96uLabebuxmXvBqJh8xqKYfMaimHzGoph8xqKYfMaimHzGoph8xqKYfMai&#10;mHzGoph8xqL/iRoD/4YlBv+QKgr/nDEN/6U6FP+tQh7/tEor+7hSOvO5WkvquGJe4bFqcNOpcIHI&#10;oHePv5l+mbeShaKwjIypqoiUrqWEnLKggqS1nYGutpl/t7eUfbqzk3/AqpJ/xaOSf8Wjkn/Fo5J/&#10;xaOSf8Wjkn/Fo5J/xaOSf8Wjkn/Fo5J/xaP/iRkD/4YkBv+RKQn/nTEN/6c5FP+vQh3/tkkq+LxQ&#10;OvC9WUvnvGFe3LVncc6sb4HDpHWOuZx8mbGWgqKqkYqpo4yRrp6JmbKZhqG1loWrt5OFtreOgbm0&#10;joO/q42DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKWNg8SljYPEpY2DxKX/iRkD/4ckBv+TKQn/&#10;nzEN/6k5E/+xQRz/uUkp9sBPOe3CV0rkv19d1rlmcMmwbYC+qHOOtKB6mauagKKklYepnZGOrpeO&#10;lrKSi5+1j4qpt4yKtLiIhri1iIe+rIiHw6aIh8OmiIfDpoiHw6aIh8OmiIfDpoiHw6aIh8OmiIfD&#10;poiHw6b/ihkD/4ckBv+UKQn/oTAM/6s5Ev+0QRz8u0go9MNOOOvHVkrgw15d0bxlb8Sza4C5q3GN&#10;r6R3mKaefqGemoSol5aMrpGTlLKMkZy1iI+mt4WPsbiCjLe2goy+rYOMw6aDjMOmg4zDpoOMw6aD&#10;jMOmg4zDpoOMw6aDjMOmg4zDpoOMw6b/ihkD/4gkBv+WKAj/ozAM/604Ev+2QBv6vkgn8cdON+fM&#10;VUjcx1xczL9jb7+3aX+0sHCMqal1l6Cje6CYn4KokZuJrYqZkrKFlpq1gZWkt36Vr7d7kre2fZG9&#10;rn2Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqd9kMKnfZDCp32Qwqf/ixkD/4kkBv+YKAj/pS8L&#10;/7A4Ef+5QBn4wkcm7stNNeTQVEbVy1tbx8Nibrq7aH6utG6Lo65zlpqpep+SpYCmiqGHrISfj7F+&#10;nZi0epyhtnibrLZ1mre2d5i9rniWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iWwqd4lsKneJbCp3iW&#10;wqf/jBgD/4ojBv+aJwf/py8K/7M3D/y9PxjzxkYj6tBMMuDVUkXPz1lawchgbLTAZnyoumyKnbRy&#10;lZSweJ6LrH6lg6iFqn2mjK94pJWydKOftHGjqrVvpLm0cKC+rXKdwqdyncKncp3Cp3KdwqdyncKn&#10;cp3Cp3KdwqdyncKncp3Cp3Kdwqf/jBgD/4wiBv+dJwf/qi4J/7Y2DvfBPhbtzEYg5NhLLtncUETJ&#10;1FhYu81ea67GZXqiwGqIl7twko23dZuEs3yifbGDqHaviqxxrZOvba2dsWqtqbJprbexaqm/rGum&#10;w6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6ZrpsOma6bDpmumw6b/jRgC/48gBf+gJgb/ri0I/bs1&#10;DPHHPRPl00Qc3eBILdDhT0LC21ZWtNNdaKfNY3iayGiFj8Nuj4XAdJh9vXqedrqBpHC5iahruJKq&#10;Z7ecrGW4qK1juLatZLXBqWWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaRlsMWkZbDFpGWwxaT/&#10;jhcC/5MfBP+kJQX/sywG98EzCejOPA/c3kAZ0OVILsflTUK54FVUrNtbZZ/VYXSS0GaBh81si37K&#10;cpN2yHmZb8aBnmrFiaJlxZKkYsSdpl/Ep6ddxLSnXsPEpF+9yKBfvcigX73IoF+9yKBfvcigX73I&#10;oF+9yKBfvcigX73IoF+9yKD/kBcC/5gdBP+pIwT/uSkE7sgxBt3aNArQ5EEbxutHLrzqTEGw5lNS&#10;o+NaYZfgYW6M3Wh5gttugnrZdYly1XyPa9KCk2XPiJdgzY+aXMyXnFrLoJ1Yy6udV8u6nVnMzJlZ&#10;zMyZWczMmVnMzJlZzMyZWczMmVnMzJlZzMyZWczMmVnMzJn/khYC/50cA/+vIAL2wCUC4tMkA9Dj&#10;MgzF7EAduvFHL7DvSz+l7VFOmutaWo/qYmWF6GpufedydXXjeHtv4H6Aad2EhGTbiodg2ZGJXdiY&#10;i1rWoI1Y1qiOVtW0jlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY5U1cGOVNXBjlTVwY7/lBUC&#10;/6QZAv+3HAHpyxYB0eEdAsXsMQ669UAervdFLqP1Sjya9FBIkPNaU4bzY1t+8mxid/FzaHHuem1s&#10;64BwZ+mGc2PnjHZg5pJ4XeSYelrjnntY46V9VuKvflThuH5U4bh+VOG4flThuH5U4bh+VOG4flTh&#10;uH5U4bh+VOG4flThuH7/mBMB/60UAfPDDwDS2AsAxOweBLj2MRGt/T4eov1DK5f8SDeO/E9BhfxZ&#10;SX38Y1B3/G1WcPt0Wmv5el5o94FhZPWHY2HzjWVf8pNnXfGZaFrwnmlY76VrVu+tbFTutG1U7rRt&#10;VO60bVTutG1U7rRtVO60bVTutG1U7rRtVO60bVTutG3/oxAA8bkMAM7JCQDE3wsAtvcfBqz/MhKg&#10;/zsdlP9BJ4r/RzGB/045ev9YP3P/YkVu/2xJaf9zTGb/ek9j/4BRYP+GU17/jFRc/5JVWv6YV1n9&#10;nVhX/KRZVfurWlT7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVtU+7FbVPuxW1T7sVvwrwgAzb8H&#10;AMDNCAC07g4Cqf8hCJ//MRGS/zcah/8+In3/RSl1/00wbv9VNWn/YDll/2o8Yf9xPl//d0Bc/35C&#10;Wv+EQ1n/iURX/49FVv+URlX/mkdT/6BIUv+nSVH/rUpR/61KUf+tSlH/rUpR/61KUf+tSlH/rUpR&#10;/61KUf+tSlH/rUrPuAQAvsMFALLUBgCm/hADnP8jCJD/LQ+E/zMWef87HHD/QyJp/0onYv9SKl3/&#10;XC1a/2UwWP9tMVb/czNU/3k0U/9+NVL/hDZQ/4k3T/+OOE7/kzhN/5k5TP+gOkv/pjpL/6Y6S/+m&#10;Okv/pjpL/6Y6S/+mOkv/pjpL/6Y6S/+mOkv/pjq/vAMAsMoDAKPcAwGZ/xIDj/8iCIL/KA12/y8S&#10;bf83F2X/Pxte/0ceWP9OIVT/VyNR/18lTv9lJk3/bCdL/3EoSv92KUn/eypI/4AqR/+FK0b/iStF&#10;/44sRP+ULEP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi1D/5otQ/+aLUP/mi2xwgEAo9IAAJXr&#10;AwGM/xMDgP8cBnT/Iwpp/yoOYP8yEln/OhVT/0IXTv9JGUv/URpI/1gcRv9dHUT/Yx1D/2ceQf9s&#10;H0D/cB8//3QgPv94ID3/fCA8/4EhO/+HITv/jCI7/4wiO/+MIjv/jCI7/4wiO/+MIjv/jCI7/4wi&#10;O/+MIjv/jCL/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/&#10;d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b&#10;5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lg&#10;Mf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw&#10;51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/eh0D/3YoBv9yMwv/&#10;fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY/3SiXfxxqGH6bq5k+Gu0Z/dp&#10;umn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nPdW+Zz3Vvm&#10;c91b5nP/eh0D/3YoBv9yMwv/fDcP/4Q/Ff+ISB3/i1Mn/4lgMf+GbTv/gnlE/36GTP97kVP/d5pY&#10;/3SiXfxxqGH6bq5k+Gu0Z/dpumn1aMFr82bIbe9jzW/sYdNw51/dceJd5XPdW+Zz3Vvmc91b5nPd&#10;W+Zz3Vvmc91b5nPdW+Zz3Vvmc91b5nP/ehwD/3cnBv90Mgv/fzYP/4Y9Ff+LRx3/jlEn/4xeMf+J&#10;azz/hXdG/4GDTv99j1b/eZhc/HWgYflypmX3b61p9WyzbPNquW/yaMBx8GbIc+xkzXXoYdR241/e&#10;d9td43nVXeV21V3ldtVd5XbVXeV21V3ldtVd5XbVXeV21V3ldtVd5Xb/exwD/3cnBv93MAr/gjUO&#10;/4o8Ff+PRh3/kk8n/5FcMv+OaD3/inRI/4aAUv+Bi1r8fZVh+HidZ/V0pG3ycapx8G6wdO5rtnfs&#10;ab566mfHfedlzn/iYtaA2V/dgdBf4H7MYON7zGDje8xg43vMYON7zGDje8xg43vMYON7zGDje8xg&#10;43v/fBwD/3gmBv96Lwr/hTMO/407FP+SRBz/lk4n/5VaMv+SZT7/jnFK/4p9Vf6FiF75gJJn9Hua&#10;bvB2oXPtcqd46m+ufehstIDmabyD5GfGhuFlz4jZYteKz2HZiMhi3YLEY+B/xGPgf8Rj4H/EY+B/&#10;xGPgf8Rj4H/EY+B/xGPgf8Rj4H//fRsD/3kmBv98Lgr/iDIO/5A6FP+VQxz/mkwn/5lYM/+WYz//&#10;km5M/456V/yJhWL1hI9r8H6Xc+x5nnrodKWA5XCrheJss4ngaruM3mjGj9pm0ZLOYtGSx2TVjMFl&#10;24a9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YK9Zt2CvWbdgr1m3YL/fRsD/3omBv9/LAr/izEN/5M6&#10;E/+YQhz/nUsm/51WM/+bYUD/l2xN+5J2WveNgWbyiIxw7IKUeed7m4HjdaKI33GpjtxtsZLZa7uW&#10;12nImcxky5vFZc6XwGfSkbpo2Iq2aduGtmnbhrZp24a2aduGtmnbhrZp24a2aduGtmnbhrZp24b/&#10;fhsD/3smBv+BKwn/jTEN/5U5E/+bQhv/oEom/6FUM/+fX0H7nGlP9pdzXfGSfmrsjIh154WRgOJ+&#10;mIndeKCR2HKnl9Jtr53PbLmfzGvFoMNnx6C8aMubt2rQlLJs1Y2vbNmJr2zZia9s2YmvbNmJr2zZ&#10;ia9s2YmvbNmJr2zZia9s2Yn/fhoD/3slBv+DKgn/jzAM/5g4Ev+eQRv/o0km/6ZSM/2kXUH3oWdQ&#10;8ZxxX+uXe23lj4N63oeLhtV+kpHPeJmXynShnMdxqp/Db7OhwW6/o7prxaOza8ifr23NmKtv0pGp&#10;cNaMqXDWjKlw1oypcNaMqXDWjKlw1oypcNaMqXDWjKlw1oz/fxoD/3wlBv+GKQj/ki8M/5s4Ev+h&#10;QBr/p0gl/6pRMvmpW0HzpmRR7KJuYeWadnDckX5/0omGi8uCjZPFfZWZwHidnrx1paG5c66ktnK5&#10;pbJww6arb8aiqHHLm6Rz0JOidNSOonTUjqJ01I6idNSOonTUjqJ01I6idNSOonTUjqJ01I7/gBoD&#10;/3wlBv+IKAj/lC8L/503Ef+kPxn/qkck/a5PMvatWUHvq2JS56ZrYt6ecnPSlXqByo2Ci8OHipO9&#10;gZGat32Zn7N5oaOvd6qmrHa0p6p2waijc8OloHXJnp53z5acd9KRnHfSkZx30pGcd9KRnHfSkZx3&#10;0pGcd9KRnHfSkZx30pH/gBoD/30lBv+KJwj/li4L/582EP+nPxj/rUcj+7JOMfOyV0HrsWBS4qpo&#10;ZNaicHTMmXeBw5J/i7yLhpS1ho6ar4GVoKp+naSme6ano3qwqaF5vKmbd8GomXnHoJh6zZiXe9GT&#10;l3vRk5d70ZOXe9GTl3vRk5d70ZOXe9GTl3vRk5d70ZP/gRoD/34kBv+MJgf/mC4K/6I2EP+pPhj/&#10;r0Yj+LVNMPC3VkDntV5S3a5mZNClbnPGnXWAvZZ8i7WQg5SuioubqIaSoKOCmqWff6Oom36tqph9&#10;uauUe8Cqk33GopJ+zJmRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JSRf9CUkX/QlJF/0JT/gRkD/34k&#10;Bv+NJgf/mi0K/6Q1D/+sPRf+skUi9rhMMO28VEDkuF1R17JkY8upbHPAoXOAt5p6i6+UgJOoj4ib&#10;ooqPoJyHl6WXhKColIKpqpGCtauNgb+rjYHFpIyCy5uMgs+VjILPlYyCz5WMgs+VjILPlYyCz5WM&#10;gs+VjILPlYyCz5X/ghkD/38kBv+PJQf/nC0J/6Y1Dv+uPRb8tUUh87xLLurBUj/gvFtR0bVjY8at&#10;anK7pXF/sp53iqmYfpOik4Wam4+NoJaMlaWRiZ2ojYenq4qHsqyHh7+shobEpYeGypyHhs6Xh4bO&#10;l4eGzpeHhs6Xh4bOl4eGzpeHhs6Xh4bOl4eGzpf/ghkD/4AjBf+RJQb/niwJ/6g0Df+xPBX6uEQf&#10;8L9LLefFUT3cwFpQzbhhYsGwaHG2qW9+rKJ1iaSdfJKcmIKalZSKoI+RkqWKjpuoho2lq4OMsKyB&#10;jb6sgIvDpoGLyZ2Bi82YgYvNmIGLzZiBi82YgYvNmIGLzZiBi82YgYvNmIGLzZj/gxkD/4IiBf+T&#10;JAb/oCwI/6szDf+0PBT3vEMe7sRKK+TJUTvVxFhPyLxgYby0Z3CxrW19p6dziZ6ieZKWnYCZj5qI&#10;n4mXkKSDlJiof5OiqnySrat6krusepHDpnuQyZ58j82YfI/NmHyPzZh8j82YfI/NmHyPzZh8j82Y&#10;fI/NmHyPzZj/gxgC/4QhBf+VJAb/oisI/60zC/63OxL0wEIc6slJKODNTznQx1dOw8BeYLe4ZW+r&#10;smt8oaxxh5ineJCQo36YiaCFnoKdjaN9m5aneJmgqXWZq6pzmbirc5jDpnWWyZ52lc2ZdpXNmXaV&#10;zZl2lc2ZdpXNmXaVzZl2lc2ZdpXNmXaVzZn/hBgC/4cgBf+XIwX/pSoH/7EyCvu7OhDxxUEZ589I&#10;JdvSTTjLy1VMvcRdXrG+Y26luGp7m7JvhpKudo+JqnyWgqeDnHuki6F2opSlcaGdp26gqalsobap&#10;baHDpm+dyZ5wnM2YcJzNmHCczZhwnM2YcJzNmHCczZhwnM2YcJzNmHCczZj/hRgC/4oeBP+aIgT/&#10;qCkG/7UwCPbAOA7ry0AV4dhGINPYSzbF0FRLt8lbXKvDYmyfvmh4lLlug4u1c4yDsnqTe6+BmXWt&#10;iZ5vq5Kia6qcpGiqp6VmqrSmZqvFpGimypxppM2XaaTNl2mkzZdppM2XaaTNl2mkzZdppM2XaaTN&#10;l2mkzZf/hhcC/40cBP+eIQT/rCcF/bovBu/HNgrj1D4Q2N9DH8veSjS+1lJIsNBaWqTKYGmYxmZ2&#10;jcFsgIS+col7u3iQdLl/lW63h5pptpCdZbWboGK0pqFgtbOhX7bFoGGxzJpirs+VYq7PlWKuz5Vi&#10;rs+VYq7PlWKuz5Virs+VYq7PlWKuz5X/hxcC/5EaA/+iIAP/siUD9cArBObPMQbY3jgPzOVDIMPi&#10;STO23lFGqdhYV5zSXmWQzmRyhstqfHzIcIR0xneKbsR+j2jDh5RjwpCXX8GbmVzBpppbwrObWsPF&#10;mlu+z5VcutKRXLrSkVy60pFcutKRXLrSkVy60pFcutKRXLrSkVy60pH/iRYC/5YZAv+oHQL+uCEC&#10;7MkiAtndJQTM5TcRwupDIrfnSDOs5E9EoOBWU5TdXWCI2mNrftZqdXXUcH1u0neDZ9F/iGLQh4te&#10;0JGOWtCckFjQp5FW0LWSVdLHkVbN1I5WyNaLVsjWi1bI1otWyNaLVsjWi1bI1otWyNaLVsjWi1bI&#10;1ov/ixUC/50XAf+vGQH0wRgB3dgRAMzlJgXB7jcTtu9CI6vtRzKh60xAlulVTYvnXViC5mVheeRs&#10;aXLkdG9s43x0Z+KEeGLijXte4pV+W+CegFjfp4JV3rGDU96+g1Le0oNR2dyCUdncglHZ3IJR2dyC&#10;UdncglHZ3IJR2dyCUdncglHZ3IL/jxMC/6QTAf64EgDWzAsAzOQRAcDvJge19TgVqvRAIp/zRjCV&#10;8ks8jPFURoLwXU968GZWdPBuXG7vdmFp735kZe+GaGHvjmpe7pZtW+2eb1jrpXBW665xVOq4clLq&#10;x3NR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XNR6dVzUenVc1Hp1XP/mBAB/64OANTBCQDJzwkAvvAS&#10;ArP5Jwqp+zgVnvs+IZP7RCyJ+ko1gfpTPnn6XUVy+mZKbfpvTmj6dlJk+n5VYfqGV1/7jlpc+pZb&#10;WvmdXVf4pV5V96xgU/e1YVL2wWFQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymJQ9spiUPbKYlD2ymL/&#10;owsA1rgGAMbEBwC71AkAsPwUA6b/KQuc/zUVkP87Hob/QiZ9/0kudf9RNG//Wzpp/2U+Zf9uQWL/&#10;dURf/3xGXP+DSFr/i0lY/5NLVv+bTFX/ok1T/6lOUf+xT1D/u1BP/8NRT//DUU//w1FP/8NRT//D&#10;UU//w1FP/8NRT//DUU//w1HarwIAxrwFALnJBQCt2wgAo/8XBJr/KwuO/zESg/84Gnn/QCBw/0cm&#10;af9PK2P/WC9f/2IyXP9rNFr/cjZY/3g4Vv9/OVT/hjtS/408Uf+VPU//nD5O/6M+Tf+qP0v/s0BK&#10;/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUFK/7lBSv+5QUr/uUHItQIAuMEEAKvQAwCf6wkBlv8aBYv/&#10;Jgp//y0Pdf81FWz/PRpl/0QeXv9MIlj/VCVV/10nUv9lKVD/bCpO/3MrTf95LEz/fy1K/4UuSf+M&#10;L0j/kjBH/5kwRf+gMUT/qTJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjJD/64yQ/+uMkP/rjK4ugIA&#10;qsgAAJ3ZAACS/wwCif8aBH3/IQhy/ygMaP8wEGD/OBRa/0AXVP9IGk//TxxM/1cdSf9dHkf/YyBF&#10;/2kgRP9vIUL/dCJB/3oiQP+AIz//hiQ+/4wkPf+SJTz/mSU7/54mO/+eJjv/niY7/54mO/+eJjv/&#10;niY7/54mO/+eJjv/niarwQAAndAAAI/hAACG/w4Cev8VA27/HAZk/yMJXP8rDFX/Mw9P/zsRSf9C&#10;E0b/SRRC/08WQP9VFj7/Whc8/18YO/9kGDn/aBk4/20ZN/9yGjb/dxo1/3waNP+BGzP/iBsy/40b&#10;Mv+NGzL/jRsy/40bMv+NGzL/jRsy/40bMv+NGzL/jRv/cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/&#10;gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df&#10;01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2wp&#10;Bv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9zk0X/cJ1K/26mTv9rrVH/abRT&#10;/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5VnxX+VZ8V/lWfFf5VnxX+VZ8V/l&#10;WfFf5VnxX+VZ8V//cB4D/2wpBv9pMwn/cjcN/3k+Ev99Rxn/gFEh/35fKf98bTL/eXs5/3aIQP9z&#10;k0X/cJ1K/26mTv9rrVH/abRT/2i7Vf9mw1f/Y8dZ+2HMW/df01zzXt1d8FzjXutb6V/nWe9g5Vnx&#10;X+VZ8V/lWfFf5VnxX+VZ8V/lWfFf5VnxX+VZ8V//cB4D/2woBv9rMQn/dTYN/3s8Ev9/Rhn/g1Ah&#10;/4FeKv9+azP/e3g7/3iGQv91kkj/cptN/3CkUf9trFT/a7JX/2m5Wv9nwVz8Zcde+GLMX/Vg02Hw&#10;Xt1i7FzkY+hb6WTiWu9k4FrwYuBa8GLgWvBi4FrwYuBa8GLgWvBi4FrwYuBa8GL/cR0D/20oBv9u&#10;MAn/eDQM/387Ev+DRBn/h04h/4ZbK/+DaDT/f3U9/3yCRf95jkz/dplS/3KhVv9vqVr+bbBe/Gq3&#10;YftovmP5ZsZl9GPMZ/Bh02nrX95r5l3lbOBb6W3ZXO5o1lzvZ9Zc72fWXO9n1lzvZ9Zc72fWXO9n&#10;1lzvZ9Zc72f/ch0D/24oBv9xLgn/ezIM/4M6Ef+HQxj/ikwh/4pZK/+HZTX/g3I//39+SP98i1D/&#10;eZZW/3WfXP1ypmD6bq1k+Gy0aPZpvGv0Z8Vt8GTMcOth03LlX99z3lzldNZc6HHPXu1szV7ua81e&#10;7mvNXu5rzV7ua81e7mvNXu5rzV7ua81e7mv/cxwD/28nBv90LQj/fjEM/4Y5Ef+LQhj/jksh/45W&#10;K/+LYzb/h29B/4N7S/9/h1P+fJJb/HicYfl0pGf2cKtr822yb/FqunPvaMN262XMeOZi1XreX998&#10;013je81f5nbHYOpwxmDsbsZg7G7GYOxuxmDsbsZg7G7GYOxuxmDsbsZg7G7/dBwD/3AnBv92Kwj/&#10;gS8L/4k4EP+OQBj/kkkh/5NULP+QYDf/jGxD/4d3TfuDg1f4f45g9nqXZ/N2oG7wcqhz7W6veOtr&#10;uHzoaMJ/5mbNgt9i2ITRX9yFymDgf8Vh43q/Y+h0vmPpcr5j6XK+Y+lyvmPpcr5j6XK+Y+lyvmPp&#10;cr5j6XL/dBwD/3AmBv95Kgj/hS4L/403EP+SPxf/lkgg/5dSLP+VXjj+kWlE+ox0UPWHf1vygoll&#10;7n2Tbup3m3XncqN85G6rgeFqs4beZ72K2mXKjdJi1I7IYtiKwmPchLxl4H63ZuV4tmbmdrZm5na2&#10;ZuZ2tmbmdrZm5na2ZuZ2tmbmdrZm5nb/dRsD/3EmBv98KAf/iC0K/5A2D/+WPhb/mkcg/5xQK/+a&#10;Wzj5l2ZF9JJwUu+Me1/qhYVq5X6NdOB4lX3bcp2F1G2ki9BqrY7NaLeQy2jDkchn0ZK/ZdSPuWfZ&#10;ibRo3YKwaeJ8rmrkea5q5HmuauR5rmrkea5q5HmuauR5rmrkea5q5Hn/dhsD/3ImBf9/Jwf/iiwK&#10;/5M1Dv+ZPRb/nkYf/6FOK/ugWTj1nGNG75htVOiQd2LiiH9v2oCHe9J6j4PNdZeJyXGfjcVuqJHC&#10;bLGTv2u8lb1ry5W2adCUsWvVjaxs24aobeB/p23ifKdt4nynbeJ8p23ifKdt4nynbeJ8p23ifKdt&#10;4nz/dhsD/3MlBf+BJgf/jSwJ/5Y0Dv+dPBX/oUQe/qVMKvelVzjwomFH6ZxqVuGUcmXYjHtzz4WD&#10;fMl/i4TDepOKv3abj7pzo5O3cKyWtG+3l7FvxJisbc2YqW/TkKVw2Imhcd6CoHHgf6Bx4H+gceB/&#10;oHHgf6Bx4H+gceB/oHHgf6Bx4H//dxsD/3QlBf+DJQb/kCsJ/5kzDf+gOxT/pUMd+6lLKfOqVDjs&#10;qF5H46FnV9qZb2fPkXhzx4qAfcGEiIW7f4+LtXqXkLF3n5StdKiXqnOymadyv5qkcsuaoXPQk550&#10;1oybddyEmnXegZp13oGadd6BmnXegZp13oGadd6BmnXegZp13oH/eBoD/3YkBf+GIwb/kioI/5sy&#10;DP+jOhP/qEIc+K1KKPCvUjfnrFxH3qVkWNGdbWbIlXVzwI58fbmJhIWzg4yMrX+Tkal7m5WleaSZ&#10;oXeum552upydd8qcmXfPlpd41I6VeNuGlHjdg5R43YOUeN2DlHjdg5R43YOUeN2DlHjdg5R43YP/&#10;eBoD/3gjBf+IIwb/lCoI/54xC/+mOhL+q0Ib9bBJJ+y1UDbjsFpG2KljV8yha2bCmnJyupN6fLON&#10;gYWsiImMpoSQkaGAmJadfaGamXuqnJZ7tp2Ue8aeknvNmJF805CPfNmIj3zchY983IWPfNyFj3zc&#10;hY983IWPfNyFj3zchY983IX/eRoD/3oiBf+KIgX/likH/6AxC/+oORH7r0Ea8rRIJum5TzTftFlF&#10;0q1hVselaWW9nnBytJd3fK2RfoWmjIaMoIiNkZqFlZaWgp6akoCnnY9/s56NgMKei4DMmouB0pKK&#10;gNiJiYDbhomA24aJgNuGiYDbhomA24aJgNuGiYDbhomA24b/eRoC/3shBP+LIgX/mCgH/6MwCv+r&#10;OBD5skAY77hHJOa9TjPbuFdEzbBgVsKpZ2S4om5xr5t1e6eWfISgkYOLmo2LkZSKk5aPh5uai4Wl&#10;nYiEsJ+FhL+fhYXLm4WF0ZOFhdiKhITah4SE2oeEhNqHhITah4SE2oeEhNqHhITah4SE2of/ehkC&#10;/30gBP+NIQX/mygG/6UvCf+uNw72tj8X7LxGIuPBTjDVvFZDyLReVb2sZmOzpmxwqp9ze6GaeoSa&#10;loGLlJKIkY6PkJaJjJmahIqjnYGKrp9+iryfforKnH+K0JR/idaLf4jZiH+I2Yh/iNmIf4jZiH+I&#10;2Yh/iNmIf4jZiH+I2Yj/ehkC/38eBP+QIQT/nScF/6guCP6yNg3zuj4V6cFFH9/FTC/Qv1RCxLdd&#10;U7iwZGKuqmpvpKRxepyfd4OUm36KjpiGkIeVjpWCkpeZfZCgnHqPq554j7mfd5HKnXmQz5V5jtaM&#10;eY3YiXmN2Il5jdiJeY3YiXmN2Il5jdiJeY3YiXmN2In/exkC/4EdBP+SIAT/oCYF/6stB/u1NQvw&#10;vj0S5sdEHNrJSS7Lw1NBvrxbUrO1YmGor2lun6pveJaldYGOoXyJh56Dj4Gbi5R7mZSYd5eem3OW&#10;qZ1xlraecJfInXKWz5VzlNWMdJPYiXST2Il0k9iJdJPYiXST2Il0k9iJdJPYiXST2In/fBgC/4Qc&#10;A/+VHwP/oyUE/68sBve6MwnsxDsP4s5CGNPOSCzGx1JAucBaUa26YV+jtGdsmbBtd5CrdICIqHqH&#10;gaWBjXqiiZJ1oJKWcJ6bmWyep5tqnrScaZ/Fm2ye0JRtmtaMbZnYiW2Z2IltmdiJbZnYiW2Z2Ilt&#10;mdiJbZnYiW2Z2In/fRgC/4caA/+YHgP/piMD/7MpBPPAMQfnyzgL3dg6Fs3SRirAzFA+s8ZYT6fA&#10;X12cu2VqkrdrdImzcX2Br3iEeq1/inSqh49uqY+TaaealmanpZhjp7KZYqjDmGWn0ZNmo9aLZ6HZ&#10;iWeh2YlnodmJZ6HZiWeh2YlnodmJZ6HZiWeh2Yn/fhcC/4sYAv+cHAL/qyEC+7kmA+3HLATf1TEG&#10;0945FMbYRCi50U47rMxWTKDHXVqVwmNni79pcYK7b3l6uHaAc7Z9hm20hYtos46PY7KYkmCxpJNe&#10;srGUXLLClF6y05BfrNmJYKrahmCq2oZgqtqGYKrahmCq2oZgqtqGYKrahmCq2ob/fxcC/5AWAv+h&#10;GgH/sR0B9MAgAePRIAHT3ywGyeI7FL7fRCWy2Uw4pdNUSZnPW1eOy2FjhMhobHvFbnVzw3V7bMF8&#10;gWfAhIViv46JXr6Yi1q+pI1YvrGOV7/CjVi/14tZuNyFWbbdg1m23YNZtt2DWbbdg1m23YNZtt2D&#10;Wbbdg1m23YP/gRYC/5UUAf+nFgH9uBcA6csRANPfFgHI5ywHvuY7FrPkRCWo4Us1nN1SRJHZWVKG&#10;1WBdfNNmZnTRbW5sz3R0Zs58eWHNhX1czI6AWcyZg1bMpYRUzLOFU83EhVPN3YNTxuB+VMPhfVTD&#10;4X1Uw+F9VMPhfVTD4X1Uw+F9VMPhfVTD4X3/hxMB/5wSAf+uEQDawgoA0NIKAMfoGAG87CwKsus8&#10;F6jqQyWd6EgzkuZQQIjkWUt+4mBUduFoXG/gb2Jo33doY95/bF7eiHBa3pFzV96bdVTep3dS37R4&#10;UN/EeE/g3nhP1uV1T9PndE/T53RP0+d0T9PndE/T53RP0+d0T9PndE/T53T/jw8B/6QOANu4CADN&#10;xQkAxdUKALrxGgOw8i0MpvE7GJvwQSSR70cvh+5OOn7uWEN37WFKcO1pUGrscVVl7HlZYeyBXF3s&#10;il9a7JNhV+2dY1Xtp2VS7bNmUe7AZ0/v1GhO6+ZoTejoaE3o6GhN6OhoTejoaE3o6GhN6OhoTejo&#10;aE3o6Gj/mQsA3a4EAMy8BgDByQcAuNsKAK34HASk+C8Nmfg5F4/4PyGF+EYqfPhNMnX3Vzlu92A/&#10;afdpQ2T4cUdh+HlKXfiBTFr4iU9Y+JJRVvmbUlP5pVRR+q9VUPq7Vk76yldN++NXTPvpV0z76VdM&#10;++lXTPvpV0z76VdM++lXTPvpV0z76VflpQAAzrQEAL+/BQC0zgYAqusNAaD/HwaX/y8NjP82FYL/&#10;PR14/0QkcP9MKmr/VC9l/14zYf9nN13/bzla/3Y8WP9+Plb/hj9T/45BUf+XQlD/oENO/6lFTf+z&#10;RUv/vkZK/9BHSf/cR0n/3EdJ/9xHSf/cR0n/3EdJ/9xHSf/cR0n/3EfRrgAAv7kDALLFAwCn1QUA&#10;nP0PApT/IgaJ/ysMfv8yEnX/Ohhs/0IdZf9JIl//USVa/1ooV/9jK1T/ay1S/3IvUP95ME//gDFN&#10;/4gyS/+QNEr/mDVI/6E1R/+qNkb/szdE/784RP/FOET/xThE/8U4RP/FOET/xThE/8U4RP/FOET/&#10;xTjBswAAsr4CAKXMAQCZ3QMAkP8SAob/HwV7/ycKcf8uDmj/NhNh/z4XWv9GGlX/TR1R/1UfTv9d&#10;IEv/ZCJJ/2sjR/9xJEb/eCVE/38mQ/+GJ0H/jihA/5YoP/+eKT3/pyk8/7AqPP+0Kjz/tCo8/7Qq&#10;PP+0Kjz/tCo8/7QqPP+0Kjz/tCqzuAEApcYAAJfVAACL7wQBhP8TAnf/GgRt/yIHZP8qC1z/Mg5V&#10;/zkRUP9BE0v/SBVI/08XRf9WGEL/XBlA/2EaPv9nGjz/bRs7/3McOf95HDj/gB02/4gdNf+PHjT/&#10;lx4y/6AfMv+kHzL/pB8y/6QfMv+kHzL/pB8y/6QfMv+kHzL/pB+mwAAAl84AAIneAAB//wcBdP8Q&#10;Amn/FQNf/xwFV/8kCFD/LApK/zMMRf87DkH/QQ89/0cQOv9NETj/UhE2/1cSNP9cEzL/YRMx/2YU&#10;L/9rFC7/cRUt/3cVLP99FSr/gxYp/4sWKf+OFin/jhYp/44WKf+OFin/jhYp/44WKf+OFin/jhb/&#10;ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww/2uJNf9pljn/Z6E9/2aqQP9k&#10;skL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703wVvNN7FX4TexV+E3sVfhN7FX4&#10;TexV+E3sVfhN7FX4TexV+E3/ZiAD/2EqBf9hMwj/aTYL/249D/9xRhX/c1Ec/3NeI/9wbSn/bnww&#10;/2uJNf9pljn/Z6E9/2aqQP9kskL/Y7lE/2HCRv9gyEf/Xs1I/1zUSv9b3kv7WeRM91jqTPRX703w&#10;VvNN7FX4TexV+E3sVfhN7FX4TexV+E3sVfhN7FX4TexV+E3/ZiAD/2IqBf9jMQj/azUL/3A8D/9z&#10;RRX/dU8c/3ZdI/9zbCr/cHox/22HNv9rlDv/aZ8//2ioQv9msEX/ZLhH/2PASf9hx0r/X8xM/13T&#10;Tfxc3k75WuRP9VnqUPFY71HtV/RR6Vf5UOlX+VDpV/lQ6Vf5UOlX+VDpV/lQ6Vf5UOlX+VD/Zx8D&#10;/2MqBf9lMAj/bjML/3Q6D/93QxX/eU4c/3paJP93aCv/dHYz/3GEOf9ukD//bJtD/2qlR/9orUr/&#10;Z7ZM/2W+Tv9jxVD/YctS/V/SVPld3VX0W+RW8FrqV+tY8FjnWPVX41n6VONZ+lTjWfpU41n6VONZ&#10;+lTjWfpU41n6VONZ+lT/aB8D/2MpBf9oLgf/cTIK/3c4D/97QhX/fUwc/35YJP97Zi3/d3M1/3SA&#10;PP9xjEL/b5dH/2yhS/9qqk//aLJS/2e7VP9lxFb+YspY+WDRWvVe3FzwXORd6lrrXuZZ8V/iWvVb&#10;3Fv5V9xb+VfcW/lX3Fv5V9xb+VfcW/lX3Fv5V9xb+Vf/aR4D/2QpBf9rLQf/dDAK/3s3Dv9/QRX/&#10;gUoc/4JVJf9/Yy7/e3A2/3h8Pv91iUX/cZRL/2+eUP9splT/aq5Y/Wi3W/xmwF36ZMlg9WHQYvBe&#10;3GPqXOVl5VvsZt5a8GPYW/Rg0V34W9Fd+FvRXfhb0V34W9Fd+FvRXfhb0V34W9Fd+Fv/aR4D/2Uo&#10;Bf9uKwf/eC4K/382Dv+DPxT/hUgc/4dTJf+EYC//gGw4/3x5Qf94hUn+dJBQ+3GZVvluolr4a6pf&#10;9miyYvRmu2XzZMVo8GLQa+pf3W3jXedu21vqbdNc72jNXvNkyF/3X8hf91/IX/dfyF/3X8hf91/I&#10;X/dfyF/3X8hf91//ah4D/2YoBf9xKQf/eywJ/4M1Df+HPhT/ikcb/4xQJf+JXS//hWk6/YF1RPp8&#10;gE33eItV9HOVXPFvnWLvbKVn7Wmta+tmtm/oY8By5mHMdeNg33fWXOR4zl7pcslf7W3EYPBov2L0&#10;Y79i9GO/YvRjv2L0Y79i9GO/YvRjv2L0Y79i9GP/ax0D/2cnBf90Jwb/fysI/4czDf+MPBP/j0Ub&#10;/5FOJf+PWjD8i2Y7+IZxRvOBfFHvfIda7HaQYuhxmGnlbKBw4Wiodd5ksHrbYrp+2GHHf9Rh2n/L&#10;X+F+xGHld79i6XK7Y+1ttmTxZ7Zk8We2ZPFntmTxZ7Zk8We2ZPFntmTxZ7Zk8Wf/bB0D/2omBf93&#10;Jgb/gioI/4oyDP+QOxL/k0Ma/5ZMJP2VVzD3kWI88oxtSeyGeFTnf4Ff4niKadxyknLWbZp40mqi&#10;fM5nq3/LZrSByWW/g8dkzoTBY92DumTifLZm5nayZ+pxrmjvaq5o72quaO9qrmjvaq5o72quaO9q&#10;rmjvaq5o72r/bRwD/2wkBf96JAX/hSkH/44xC/+UORH/mEIZ/5tKJPibVDDyl18965JqS+WKc1je&#10;gnxk1XyFbs92jXXKcpV6xm6dfsNspYK/aq+EvWm5hrpox4e3aNqHsWjega1p43qpa+h0pmvsbaZs&#10;7W2mbO1tpmztbaZs7W2mbO1tpmztbaZs7W3/bRwD/24jBP99IgX/iCgH/5EwCv+YOBD/nEAY+59J&#10;I/ShUi/tnVw95ZZmTN2Ob1rTh3hlzIGBbsZ7iXbBd5F7vHOZgLhwoYS1bqqHsm20ia9swYqtbNKK&#10;qGzchaVt4X6ibuV3n2/rcJ9v63Cfb+twn2/rcJ9v63Cfb+twn2/rcJ9v63D/bhwD/3EiBP9/IQX/&#10;iycG/5QvCf+bNw//oD8X+KRHIfCnTy7oolo935tjTdSUbFrLjHVlxIZ9b76AhXa4fI18s3iVga91&#10;nYWrcqWJqHGvi6Vwu4yjcMuNoHHZiJ1x34GbcuR6mXPpcplz6XKZc+lymXPpcplz6XKZc+lymXPp&#10;cplz6XL/bxsD/3MgBP+CIAT/jiYG/5cuCP+fNg79pD4V9KhGIOysTS3jp1g82aBhTM2YalnFkXJl&#10;vYt6braFgnawgIl9q32Rgqd5mYajd6KKn3WrjZx0t46adMaPmHXWi5Z23YOUduJ8k3bndJJ26HSS&#10;duh0knbodJJ26HSSduh0knbodJJ26HT/bxsC/3UfBP+EHwT/kCUF/5otCP+iNQz6qD0U8axFHuiw&#10;TCvfq1c70qRfS8icaFm/lW9kt493brCKf3aqhYZ9pIGOgp9+loebe56Ll3mojpR4s4+SeMKQkXrV&#10;jY9624WOeuF+jXrmdo165naNeuZ2jXrmdo165naNeuZ2jXrmdo165nb/cBsC/3YeA/+GHgT/kyUF&#10;/50sB/+lNAv3qzwS7rFDHOW0Synar1U6zaheSsKgZli5mm1ksZN1bqqOfHajioN9noaLgpmCk4eU&#10;gJuLkH6ljo19sJCKfb6Rin/Tj4l+2oeIft9/h37ld4d+5XeHfuV3h37ld4d+5XeHfuV3h37ld4d+&#10;5Xf/cBsC/3gdA/+IHgP/lSQE/6ArBv+oMgr0rzoR67VCGuG4SifUs1M5yKtcSb6kZFe0nmtjrJhy&#10;baSTeXWejoF8mIuIgpKHkIeNhZmLiYOijoaCrpGDgryRgoPOkYOD2YiCgt+BgoLkeYKC5HiCguR4&#10;goLkeIKC5HiCguR4goLkeIKC5Hj/cRoC/3ocA/+KHQP/lyME/6IpBfysMQnxszkP6LpAF928SCXP&#10;tlI4w69bSLmoYlavompip5xwbJ+Xd3WYk358kpCGgoyNjoeHipeLg4igjn+Hq5F8h7mRe4fLkXyI&#10;2Il9h96CfYbken2G5Hl9huR5fYbkeX2G5Hl9huR5fYbkeX2G5Hn/cRoC/3waA/+NHAP/miID/6Uo&#10;BPmvLwfuuDcM5L8/FNjARiTKulA3v7NZR7SsYVWqpmhhoaFua5mcdXSSmHx7jJWDgYaSi4aBkJSL&#10;fI6ejniNqZB2jLaRdI3IkXaO2Ip3jN2Cd4rjeneK43p3iuN6d4rjeneK43p3iuN6d4rjeneK43r/&#10;choC/38ZAv+PGwL/nSAD/6kmA/azLQXqvTUJ4MY8ENLERCPFvU81urdYRq+xX1Slq2ZgnKZtapSi&#10;c3OMnnp6hpuBgICYiYV6lpKJdZSbjXKTpo9vk7SQbZTFkHCV2Ipwkt2DcZDje3GQ43txkON7cZDj&#10;e3GQ43txkON7cZDje3GQ43v/cxkC/4IXAv+SGgL/oB8C/60kAvK4KgTmwzEG28w1D8zIQiHAwk00&#10;tLxWRKm2XlKfsWRelqxraI6pcXGGpXh4f6J/fnmgh4N0nY+Ib5yZi2ubpI1om7KOZ5vCjmmd2Ipq&#10;md2Ca5bje2uW43trluN7a5bje2uW43trluN7a5bje2uW43v/dBkC/4UVAv+WGAH/pBwB+7IgAe2/&#10;JQLhzCoD1NEyDcfMQR+6x0wxrsFUQqO8XFCZt2JckLNpZoewb26ArXZ1eap9e3OohIBtpo2FaKWX&#10;iGWko4pipLCLYKTBi2Km2Yhjot6BZZ7jemWe43plnuN6ZZ7jemWe43plnuN6ZZ7jemWe43r/dhgC&#10;/4kTAf+aFgH/qRgB9rgbAefHGgHb2RwBzdYwC8DSPx20zUovqMhSP53DWk2Sv2FYibtnYoC4bWt5&#10;tnRxcrN7d2yxg3xnsIyAYq+Wg16uoYZcrq+HWq+/h1uw2oRdrOB/XqfleF6n5Xhep+V4XqfleF6n&#10;5Xhep+V4XqfleF6n5Xj/ehUC/44SAf+fEwD/sBMA78AQANnUDADO3xwBxN0vCbnZPRqt00gsoc9Q&#10;O5XLWEmLx19UgsRlXnnCbGZywHJsa756cma9gnZhu4t6XLuVfVm6oX9Xuq+AVbu/gFW82X9WuON6&#10;WLLndViy53RYsud0WLLndFiy53RYsud0WLLndFiy53T/gBIB/5QQAP+mDwDjuAsA0sYKAMzXCwDD&#10;4x4CueIxCq/gPRik3UYnmdlON43UVkSD0V1Pes9kWHLNal9ry3JlZcp5amDJgm9byYtyV8iWdVTI&#10;ondSyK94UcnAeFDK23dRxuhzUsDrb1K/7G9Sv+xvUr/sb1K/7G9Sv+xvUr/sb1K/7G//hw4B/5sN&#10;AN+uBwDQvAgAx8kIAMHbCwC36CADrecxDaTmPRmZ5EQmjuJMM4TgVD573lxHc91jT2vcalZl2nJc&#10;YNp6YFvZg2RX2YxnU9mXalDZo2xO2bFtTdrCbUzb3GxN2OxqTs/wZ07P8GdOz/BnTs/wZ07P8GdO&#10;z/BnTs/wZ07P8Gf/jwsA6aQEANG0BgDFvwYAvM0IALTpDgGq7iIFou4zDpftOxmN7EIkg+tJLnvq&#10;UzZz6Vw+bOlkRGfpbEli6HRNXuh8UVrohVRW6I5WU+mYWVHpo1pO6bBcTeq+XEzr0l1L6uldSuPz&#10;XErj81xK4/NcSuPzXErj81xK4/NcSuPzXErj81z5mQMA1KwCAMW3BAC5wwUAsNIIAKf2EQGe9SQG&#10;lfUyDor1OheB9UEgePVIJ3D1UC5q9Fo0ZfRjOGD0azxd9XQ/WfV8Qlf1hERU9Y1GUfaXSE/2oUpN&#10;9qxLS/e5TEr3yE1J+OBNSPfzTUj39E1I9/RNSPf0TUj39E1I9/RNSPf0TUj39E3aowAAx7ECALi7&#10;AwCtyQQAo9kHAJr9FAKS/ScHh/4vDX3+NxR0/z8bbP9HIGb/TiVg/1cpXP9gLVn/aTBW/3EyU/94&#10;NFH/gDZP/4k3Tf+SOUv/nDpJ/6Y7SP+xPEb/vT1F/8w9RP/mPkT/5z5E/+c+RP/nPkT/5z5E/+c+&#10;RP/nPkT/5z7LrAAAubYBAKzCAQCg0AIAleUHAI7/GAOE/yQGev8sC3D/NBBo/zwVYf9EGVv/Sx1W&#10;/1MgU/9bIlD/YyRN/2smS/9zJ0n/eilI/4IqRv+KK0T/lCxC/54tQf+nLkD/sS4//7wvPv/NMD7/&#10;zTA+/80wPv/NMD7/zTA+/80wPv/NMD7/zTC7sQAArLwAAJ/JAACT2QAAifwLAYD/FwJ2/yAFbP8o&#10;CWT/MA1d/zgQV/9AE1H/RxZN/04YSv9WGUf/XBpE/2McQv9pHUD/cB4//3gePf+AHzv/iCA6/5Eh&#10;OP+bIjf/pCI2/60jNf+4IzX/uSM1/7kjNf+5IzX/uSM1/7kjNf+5IzX/uSOttgAAn8QAAJLSAACE&#10;4QAAff8NAXL/EwJo/xsEX/8jBlj/KwlR/zMLTP86DUf/QQ9D/0gRQP9OEj3/VBM7/1oUOf9fFDf/&#10;ZRU1/2sWM/9yFjH/ehcv/4IXLv+LGCz/kxgr/5wZKv+nGSr/pxkq/6cZKv+nGSr/pxkq/6cZKv+n&#10;GSr/pxmhvwAAkswAAITcAAB49wAAbv8KAWP/EAJa/xUDUv8dBEv/JAZG/ywIQf8zCTz/Ogo5/0AL&#10;Nf9FDDL/Sg0w/1ANLv9UDiz/WQ4q/14PKP9kDyb/ag8l/3EQI/94ECL/gBEg/4gRH/+RER//kREf&#10;/5ERH/+RER//kREf/5ERH/+RER//kRH/XCID/1ctBf9YMwf/XzYJ/2M9Df9lRhL/ZlAX/2VeHP9k&#10;biL/YXwn/1+KK/9eli7/XKEx/1uqM/9asjX/Wbo2/1jDN/9YzTn/V9g5/1bgOv9V5jv/VOw8/1Px&#10;PPxS9T34Uvk99VH9PfNR/z3zUf8981H/PfNR/z3zUf8981H/PfNR/z3/XCID/1csBf9aMgf/YTUJ&#10;/2U8Df9nRRL/aE8X/2hcHf9mbSL/Y3so/2GILP9flC//Xp8y/12pNf9bsTf/Wrk4/1rBOv9Zyzv/&#10;WNU8/1ffPf9W5j7/Ves+/VTwP/lT9T/2UvlA81L9QPBS/z7wUv8+8FL/PvBS/z7wUv8+8FL/PvBS&#10;/z7/XSED/1gsBf9cMAf/ZDMJ/2g6Df9rQxL/bE4X/2xaHf9qaiT/Z3gp/2SFLv9ikTL/YZw2/1+m&#10;OP9erjr/XbY8/1y+Pv9byD//WtJB/1ndQv9X5UP9VupE+VXwRPVU9UXxVPpF7lT+ROxU/0LsVP9C&#10;7FT/QuxU/0LsVP9C7FT/QuxU/0L/XiED/1ksBf9fLgb/ZjIJ/2w4DP9vQRH/b0wX/3FXHv9uZyX/&#10;a3Ur/2iCMP9ljjX/ZJk5/2KjPP9gqz7/X7NB/167Qv9dxET/XM5G/1rcR/5Z5Ej6V+pJ9VbwSvBV&#10;9krtVfpK6Vb+R+dW/0XnVv9F51b/RedW/0XnVv9F51b/RedW/0X/XiED/1krBf9iLQb/ajAI/282&#10;DP9yQBH/dEoY/3VVHv9yZCb/b3It/2x/M/9pizj/ZpY8/2WgQP9jqEP/YbBG/2C4SP9ewUr/XctL&#10;/1zaTfpa4071WepP8FfxUOtW9lHnV/tO5Fj/S+FZ/0nhWf9J4Vn/SeFZ/0nhWf9J4Vn/SeFZ/0n/&#10;XyAD/1orBf9lKwb/bS4I/3M1DP93PhH/eEgX/3lSH/93YCf/dG4u/3B7Nf9thzv/apJB/2ebRf9l&#10;pEn+Y6xM/WG0TvtgvFH6XsZT+V3UVfVb41bvWupY6VjyWeVZ91bgWvtT21v/T9db/03XW/9N11v/&#10;Tddb/03XW/9N11v/Tddb/03/YCAD/10pBf9oKQb/cSsH/3gzC/98PBD/fUYX/35QH/99XSj/eWow&#10;/3V2OP9xgj/8bY1F+mqXS/hnn0/2ZadT9GKvVvNguFnxX8Fc8F3NXu1c4GDoWuxh4VryYNpb9lvT&#10;XPpXz139U8xe/1HMXv9RzF7/Ucxe/1HMXv9RzF7/Ucxe/1H/YR8D/2AnBP9rJgX/dSkH/3wxCv+B&#10;OhD/g0QX/4RNH/+DWSj/f2Yy/HpyO/h1fkP1cYhL8m2SUe9pmlbtZqJb6mOqX+hgsmPmXrxm5FzI&#10;aeFb2mvdWupr01zwZs1e9WHIX/lcxGD8WMFh/lXBYf5VwWH+VcFh/lXBYf5VwWH+VcFh/lX/Yh8D&#10;/2MlBP9vJAX/eSgG/4EwCv+FOQ//iEIW/4lLHv+JVij6hWIz9YBuPfB6eUfsdYNQ6XCMWOVrlV7h&#10;Zp1k3mOkadtgrW3XX7dv1F7DcNFe0nHNXedxx1/ua8Jh8ma+YvZhumP5XLdj/Fi3Y/xYt2P8WLdj&#10;/Fi3Y/xYt2P8WLdj/Fj/Yx8D/2YjBP9yIgT/fScG/4UuCf+KNw7/jUAV/49JHvqPUyj0jF807oZq&#10;P+l/dEvjeH5V3nKGXthtj2XTaphqz2egbcxlqHDJY7FzxmK8dMRhyXXBYeB2vGPqcbdk72q0ZfNl&#10;sGb2YK5n+VyuZ/lcrmf5XK5n+VyuZ/lcrmf5XK5n+Vz/Yx4D/2ghBP91IAT/gSUF/4ktCP+PNQz/&#10;kj4U/JRHHfWWTyjukVs054tmQeCEb07ZfXlY0XeCYMxzimfHb5NsxGybcMBpo3O9Z6x2uma2eLhl&#10;wnm2ZdV5smbmdq5o7G+qafBpqGn0Y6Zq91+mavdfpmr3X6Zq91+mavdfpmr3X6Zq91//ZB4D/2sg&#10;A/94HgT/hCQF/40sB/+TNAv/lzwS+JlFG/CbTSfol1k04ZBiQteJbE7Og3VYyH1+YcN4hmi+dI5t&#10;uXCWcrZunnWybKd4r2qxe61pvXyqac19qGrjeqVs6XKibO1soG3yZp5u9WKebvVinm71Yp5u9WKe&#10;bvVinm71Yp5u9WL/ZR0C/20eA/97HQP/hyME/5AqBv+XMgr9nDsQ9J9DGeyhSyXjnFYz2pZgQc+O&#10;aU7HiHJYwIJ6Ybp9gmi1eYpusXWSc6xymnepcKN6pm6sfaNtuH6hbcd/n27gfpxw53WacOtvmXHw&#10;aJdx82SXcfNkl3HzZJdx82SXcfNkl3HzZJdx82T/ZR0C/28dA/9+HAP/iiIE/5MpBf+bMQn5oDkP&#10;8KNBGOemSSPeoVQx0ppeQMiTZ03AjG9YuYd3YbOCf2iufYduqXqOc6R3lnigdJ97nXOofppxtICY&#10;ccKBlnLYgZV05XiTdOpxknXva5F18maRdfJmkXXyZpF18maRdfJmkXXyZpF18mb/Zh0C/3EbA/+A&#10;GwP/jCED/5YoBf+eLwj2pDcN7Kg/FeOrSCDYplIwzJ5cQMOXZU27kW1Xs4t0Ya2GfGingoNuon6L&#10;dJ17k3iZeZx8lXelf5J2sIGQdb6CjnbRgo5443qNeOhzjHjtbIt48WiLePFoi3jxaIt48WiLePFo&#10;i3jxaIt48Wj/ZxwC/3MaAv+CGgL/jyAD/5kmBP6iLgbzqDUL6a09E9+vRh7SqVEvx6JaP76bY0y1&#10;lWpXro9yYKeLeWihh4FunIOIdJeAkHiSfZl8jnyigIt6rYKIeruDh3rNg4d84nyHfOd1hnzsboZ8&#10;8GmGfPBphnzwaYZ88GmGfPBphnzwaYZ88Gn/ZxwC/3UZAv+FGQL/kh8C/5wlA/ulLAXwrDQJ5rI7&#10;ENuzRB3NrU8uw6ZZPrmfYUuwmWhWqJRwX6GPd2ebi35uloiGc5CFjniMgpZ8iICggIR/q4KBf7iD&#10;f3/KhIGB4X2BgeZ2gYDrb4CA72qAgO9qgIDvaoCA72qAgO9qgIDvaoCA72r/aBwC/3gXAv+HGAL/&#10;lB0C/58jA/ipKgTssTEH4rc5DdW3QhzJsE4tvqpXPbSjX0qrnmdVo5huX5yUdWaWkHxtkI2Dc4uK&#10;i3iGiJR8gYaegH2EqIJ7hLWEeYTHhHqG4H97heZ3e4XrcHuE7mt7hO5re4Tua3uE7mt7hO5re4Tu&#10;a3uE7mv/aRsC/3oWAv+KFwL/lxwC/6MhAvStJwPotS4F3r01CtC6QBvEtEwsuq5WO6+oXkmmomVU&#10;np1sXZeZc2aQlXlsipKBcoWQiXd/jZJ8e4ubf3eKpoJ0ibODcorEg3SM4H90i+V4dYnqcXaI7Wx2&#10;iO1sdojtbHaI7Wx2iO1sdojtbHaI7Wz/axoC/30UAv+NFgH/mhoB/6YeAfCxIwLkuykD2cIwCcu9&#10;PxnAuEoqtbJUOqqsXEehp2NSmaNqXJGfcWSKm3drhJh/cX6WhnZ5k497dJKZfnCQpIFtkLGCa5DB&#10;gm2S3X9ukeV4b4/qcXCO7Wxwju1scI7tbHCO7Wxwju1scI7tbHCO7Wz/bhgC/4ASAf+QFQH/nhcB&#10;+6saAey3HgHgwyEB0sYtCMbBPRi6vEkor7dSOKWyWkWcrWFRk6loWoulb2KEonVpfp98b3idhHRz&#10;m415bpmWfGqYon9nl66AZZi/gWWZ2H9omOV4aZbqcWqU7WxqlO1sapTtbGqU7WxqlO1sapTtbGqU&#10;7Wz/cRYC/4MRAf+UEwH/ohQA9bAUAOa+FADZzBUAzMorB8DGOxa1wUcmqrxRNp+4WEOWs2BOjbBm&#10;WIWsbWB+qnNnd6d6bHKlgnJso4t2aKKUeWShoHxgoK19X6G9fl6i1H1hoeZ2Yp3rcGOb7mxjm+5s&#10;Y5vubGOb7mxjm+5sY5vubGOb7mz/dBMB/4cQAf+YEAD+pxAA57cNANbFCwDQ0BEAxc8oBbnLORSu&#10;x0Ujo8NPM5m/V0CPu15LhrhkVH61a1x3snFjcbB4aWuugG1mrYlyYauTdV2rnnhbqqx5Wau8eVis&#10;0nlaq+hzXKfsbl2k72pdpO9qXaTval2k72pdpO9qXaTval2k72r/eREB/4wOAP+eDQDcrggA0rsJ&#10;AMzICQDH1g4AvdUlBLLSNhGnzkIgnMpML5LHVDyIw1xHf8FiUHe+aVdwvHBeart3Y2W5f2hguIhs&#10;XLeSb1i2nnFVtqtzU7e7c1K30nNUt+tvVrLvalev8WdXr/FnV6/xZ1ev8WdXr/FnV6/xZ1ev8Wf/&#10;fw4B/5MLAOGlBQDSswcAyb4HAMLLCAC83Q4AtN0jA6raMw2f1kAclNNKKorQUjeAzVpBeMthSnDJ&#10;aFFqyG9XZMZ2XF/Ff2BaxYhkVsSSZ1PEnmlQxKxqT8S8a07F02pPxe1oUMDzZFG99WFRvfVhUb31&#10;YVG99WFRvfVhUb31YVG99WH/hgoA8JoEANSqBADItgYAvsEFALfPCQCw4xEAqOMlBJ/iNQ2V4D4Z&#10;i95IJYHcUDB42lg6cNhfQmnWZ0lj1W5PXtR2U1nTf1dV04laUtOTXU/ToF9N061gS9S+YErV2GBL&#10;1O1eTNH3XEzM+VpMzPlaTMz5WkzM+VpMzPlaTMz5WkzM+Vr/jwMA2qIAAMqvAwC9uQQAtMYFAKvU&#10;CQCk6hQBnOkoBpPpNA6J6D0Yf+dEInfmTipv5lcyaeVfOGPlZz1f5G9CWuR3RVbkgElT5IpLUOSU&#10;Tk3kn1BL5axRSeW7Ukjmz1JI5uhSSOT4UUjh/E9I4fxPSOH8T0jh/E9I4fxPSOH8T0jh/E/hmQAA&#10;zakAAL6zAgCzvgMAqMsFAJ/aCQCY8hgCkPIqB4byMw588TsWdPFDHWzxSyNm8VQpYfFdLV3xZjFZ&#10;8W41VvF2N1PxfzpQ8og8TfKSPkvynUBJ86lBR/O2Qkb0x0NF9N9DRPTwQ0Ty+kJE8vpCRPL6QkTy&#10;+kJE8vpCRPL6QkTy+kLRogAAwK4AALK4AQCnxAIAnNIEAJLtDACM+xwDgvsoB3n7MQxw/DkSafxB&#10;F2L8SRxc/FAgV/xZI1T9YiZR/WooT/1zKkz+eyxK/oMuSP6NL0b/mDFE/6IyQ/+uM0H/uzRA/8s0&#10;P//jND//7zU//+81P//vNT//7zU//+81P//vNT//7zXEqgAAs7MAAKe/AACaywAAj9oCAIb/DwF+&#10;/xwDdf8lBmz/LQpk/zYOXf8+Elj/RRVS/00YT/9VGkz/XBxJ/2QeR/9rH0T/cyBC/3wiQf+FIz//&#10;jyQ9/5olO/+kJjr/ryY5/7onOP/KJzj/3Cg4/9woOP/cKDj/3Cg4/9woOP/cKDj/3Ci1rwAAp7oA&#10;AJrGAACN1AAAgeYBAHr/EAFw/xgCZ/8hBV//KQdY/zEKUv85DU3/QQ9J/0gRRf9PE0L/VRRA/1wV&#10;Pf9iFjv/aRc5/3AYN/95GTX/ghkz/4waMv+XGzD/oRsv/6ocL/+1HC7/vxwu/78cLv+/HC7/vxwu&#10;/78cLv+/HC7/vxyptQAAmsIAAIzPAAB/3gAAdv8FAGz/DgFi/xQCWv8bA1P/JAVN/ysHR/8zCUP/&#10;Ogo//0ELO/9HDDj/TQ01/1MOM/9YDzH/Xg8v/2QQLf9rESv/cxEp/3wSJ/+GEiX/kBMk/5kTI/+j&#10;FCL/qxQi/6sUIv+rFCL/qxQi/6sUIv+rFCL/qxScvgAAjcsAAH7aAABw5gAAZ/8AAF3/CgFU/xAB&#10;Tf8VAkf/HQNB/yQEPP8rBTf/MgY0/zgHMP89CC3/Qwgq/0gJKP9NCSb/Ugok/1cKIv9dCyD/Ywse&#10;/2sLHP9zDBr/fAwY/4QMF/+ODRX/lQ0V/5UNFf+VDRX/lQ0V/5UNFf+VDRX/lQ3/UiUD/00vBP9R&#10;Mgb/VzUH/1o8Cv9bRQ7/Wk8T/1ldF/9YbRv/Vnsf/1WJIv9TlSX/UqAn/1GoKf9QsSr/ULgr/0/B&#10;LP9Pyi3/TtYu/07kLv9O7S//TvMv/034MP9N/DD/TP8w/Ez/MPlM/y/4TP8v+Ez/L/hM/y/4TP8v&#10;+Ez/L/hM/y//UyQD/00vBP9UMAX/WTQH/106Cv9fQw7/Xk4T/11aGP9bahz/Wnkh/1iGJP9Wkif/&#10;VZ0p/1SmK/9Tri3/UrYu/1K+L/9RxzD/UdIx/1DhMv9Q6zL/T/Iz/0/3M/9O/DT7Tv80+E3/NPVO&#10;/zL0Tv8y9E7/MvRO/zL0Tv8y9E7/MvRO/zL/UyQD/04uBP9WLwX/XDIH/2A4Cv9iQQ7/YkwT/2BY&#10;GP9faB3/XXYi/1uDJv9Zjyn/WJos/1ajLv9VrDD/VbMx/1S7M/9TxDT/U841/1LeNv9S6Tf/UfE3&#10;/1H2OPtQ+zj3T/849E//N/FQ/zXwUP808FD/NPBQ/zTwUP808FD/NPBQ/zT/VCMD/1AtBP9ZLQX/&#10;XzAH/2M2Cv9mQA7/ZkoT/2VVGf9jZR7/YXMj/16AKP9cjCz/W5cv/1mhMf9YqTT/V7A1/1a4N/9V&#10;wTj/Vcs5/1TaOv9U5zv/U/A8+1L2PfZR+z3yUf8971L/O+xS/zjrUv8461L/OOtS/zjrUv8461L/&#10;OOtS/zj/VSMD/1IrBP9cKwX/Yy4H/2c0Cv9qPg7/a0gT/2pTGf9oYR//ZnAl/2N9Kv9giC//XpMz&#10;/1ydNv9bpTj/Wq06/1i1PP9XvT7/V8c//1bTQfxV5EL5Ve5D9VT2RPBT/ETsVP9B6VX/P+ZV/zzl&#10;Vf875VX/O+VV/zvlVf875VX/O+VV/zv/ViID/1UpBP9fKAX/ZysG/2wyCf9vPA3/cEYT/3BQGf9u&#10;XSD/a2sn/2h5Lf9lhDL/Yo83/2CZO/5eoT79XKlB+1uxQ/pZuUX5WMJH91fOSPVW4ErxVuxL7lX2&#10;TOlW/ErlV/9G4lj/Q95Z/0DdWf8/3Vn/P91Z/z/dWf8/3Vn/P91Z/z//VyID/1knBP9jJgT/aygG&#10;/3EwCP90OQ3/dUMT/3VNGf91WSH/cWcp/210MP1qgDb6Zoo8+GOUQPZhnET0XqRI8lysS/FbtE3v&#10;Wb1Q7VjJUutX2lPnVulV5Ff1VOFZ/U/bWv9L1Vv/SNBc/0TPXP9Ez1z/RM9c/0TPXP9Ez1z/RM9c&#10;/0T/WCID/1wkA/9mIwT/byYF/3YuCP96Nwz/e0ES/3tLGf97VSH+d2Mq+XNvMvZuezryaoVB72aP&#10;R+xjl0zqYJ9Q6F2nVOVbr1fjWbha4VfDXd9X0l7aVuZe1lnzWtJc/FXNXv9QyV7/TMVf/0nEX/9I&#10;xF//SMRf/0jEX/9IxF//SMRf/0j/WSEC/18iA/9qIQT/dCQF/3ssB/9/NQv/gT4R/4JIGf2CUiH3&#10;fl8r8nlrNe1zdT7pboBG5WmJTeFlkVTeYZlZ2l+iXNZdql/TXLNh0Fu+Ys5bzGPLWuJjyFzxYMZf&#10;+lrBYP5VvWH/Ubpi/025Yv9LuWL/S7li/0u5Yv9LuWL/S7li/0v/WSEC/2IgA/9uHwP/eCME/38r&#10;Bv+EMwr/hzwQ/ohFF/eITiHwhFsr6n5mNuR4cEHfcnpL2W2DUtNpjFjPZpVczGSdX8lipWLGYK5k&#10;w1+4ZsFexGe/XthovF/rZrpj91+2ZPtZs2X+VbBl/1CvZf9Pr2X/T69l/0+vZf9Pr2X/T69l/0//&#10;WiAC/2UeA/9xHAP/fCID/4QpBf+JMQn/jDoO+Y5DFvGOTCDqilgr44RiN9t+bEPTeHZMzXN/U8hv&#10;h1nEa5BewGmYYr1moGW6Zahot2OyarVivmuzYs5ssGLla69m9GSsZ/hdqWj8WKdp/1Omaf9Spmn/&#10;UqZp/1Kmaf9Spmn/UqZp/1L/WyAC/2ccAv90GgL/fyAD/4gnBP+OLwf9kjcM9JRAFOyVSR7kkFUq&#10;24pfN9GEaUPKfXJMxHh7VL90g1q6cYtftm6TZLNrm2evaaRqrWetbKpmuG6oZsdvpWbfb6Vq8Wii&#10;a/ZhoGz5W55s/VaebP5Vnmz+VZ5s/lWebP5Vnmz+VZ5s/lX/XB8C/2oaAv93GQL/gx8D/4wlBP+S&#10;LQb5lzUL75k+EuebRhzellIp0pBcN8qJZkLDg29MvH53VLd5f1uydYdgrnKPZapwl2imbZ9so2yp&#10;bqBrtHCeasJxnGrXcZxu7muab/NkmW/4Xpdw/FiXcP1Xl3D9V5dw/VeXcP1Xl3D9V5dw/Vf/Xh4C&#10;/2wZAv96GAL/hh0C/48jA/+WKwX1mzMJ6587EOKgRRnXm1AozJRaNsSNY0K8iGxMtYJ0VLB+fFur&#10;eoRgpneLZaJ0k2mecpxtm3ClcJhvsHKVbr1zk2/Qc5Ry626Tc/JmknP2YJBz+lqQc/tZkHP7WZBz&#10;+1mQc/tZkHP7WZBz+1n/Xx0C/24XAv99FwL/iRwC/5IiAv2aKQTxoDAH56Q5Dd6lQxfRn04nx5hY&#10;Nb6SYUG2jGlLr4dxVKmCeVukf4Bgn3yIZZt5kGqXdpltk3WicZBzrHONc7p0i3PLdYx253CMd/Bo&#10;i3f1Yop3+VyKd/painf6Wop3+lqKd/painf6Wop3+lr/YRsC/3EWAv9/FgH/ixoB/5UgAvmeJgPt&#10;pC4F46k2CtipQBbMo0wmwpxWNLmWX0CxkGdKqotvU6SHdlqeg35gmYCFZZR9jWqQe5ZujHmfcYl4&#10;qnSGd7Z1hHfHdoV65HKGe+9qhXv0ZIV7+F2Fe/lchXv5XIV7+VyFe/lchXv5XIV7+Vz/YxoC/3MU&#10;Af+BFQH/jhkB/5keAfahIwLqqSoE4K8yB9KsPhXHpkskvaBVM7SaXj+slWVKpZBtUp6MdFmYiHtg&#10;k4WDZY6Ci2qKgJNuhn6dcYJ9p3R/fLR2fXzFdn1+4HN/f+5rf3/zZX9+915/fvhdf374XX9++F1/&#10;fvhdf374XX9++F3/ZRgC/3UTAf+EFAH/kRcB/5wbAfKlIAHmriYC27QuBs6vPRTDqkkjuaRTMa+e&#10;XD6nmWRJoJRrUZmQclmTjXlfjoqAZImHiGmEhZFugIOacXyCpXR5gbJ2d4HCdnaC3XR5hO1seYPy&#10;ZnqC9196gvheeoL4XnqC+F56gvheeoL4XnqC+F7/ZxcC/3cRAf+HEwH/lBUA/p8YAO6qHAHisyEB&#10;1bcqBcmzOxO+rkgitKhSMKujWj2inmJHm5lpUJSVcFiOkndeiI9+ZIONhml+i49teYmYcXaHo3Ny&#10;hq91cIa/dm+H13Vzie1tc4jyZnSH9mB0h/dfdIf3X3SH9190h/dfdIf3X3SH91//aRUB/3oQAf+K&#10;EQD/lxIA+aMUAOquFQDduRcAz7ooBMS3ORG5skYgr6xQL6anWDudo2BGlZ9nT46bblaImHVdgpV8&#10;Y32ThGh4kYxsc4+WcG+OoHJsja10ao29dWmN0nVskO1tbY7xZ26M9mBujPdfboz3X26M919ujPdf&#10;boz3X26M91//bBMB/30PAf+NEAD/mxAA9KgPAOW1DQDVvxAAyr4mA7+7NxC0tkQeqrFOLaGtVzmY&#10;qV5EkKVlTYmibFWCn3NbfJx6YXeagWZymIpqbZaUbmmVnnFmlKtzY5S6c2KVz3Nml+xsZ5XxZmiT&#10;9mBokvdfaJL3X2iS919okvdfaJL3X2iS91//bxEB/4EOAP+RDgDyoAwA2q0JANO4CgDOww4AxMIj&#10;A7m/NQ6vu0IcpLdMKpuzVTeSr1xBiqxjSoOpalJ8pnFZdqR4XnCif2NroIhnZ56Ra2OdnW5fnalw&#10;XZ25cFydzXBfn+trYZ3yZWKa9mBimfdeYpn3XmKZ915imfdeYpn3XmKZ917/cxAB/4UMAPqWCgDb&#10;pQYA0bEIAMu7CADGxwsAvccgArLFMguowUAZnr5KJ5S6UzSLtlo+g7RhR3yxaE91r29Vb612Wmqr&#10;fV9lqYZjYaiQZ12nm2pZp6hrV6e4bFanzGxYqOloWqf0Y1uj+F5co/ldXKP5XVyj+V1co/ldXKP5&#10;XVyj+V3/eA0A/4sJAN+cAwDSqQYAybQHAMK+BgC8zAgAtc0cAavLLwmhyD0Wl8VII43CUS+Ev1g6&#10;fLxfQ3W6ZkpvuG1Qabd0VWS1fFpftIVeW7OPYVezmmRUsqdlUrK3ZlGzzGZSs+ljVLL3X1Wu+ltW&#10;rftaVq37Wlat+1pWrftaVq37Wlat+1r/fgkA8pECANahAgDKrQUAwLcFALjCBQCyzwkAq9QXAKPT&#10;KwaZ0DoSj85FH4XLTip9yVY0dcddPW7FZURoxGxJY8JzTl7Be1NZwYRWVcCPWVK/m1xPv6hdTb+4&#10;XkzAzV5MwOpcTr/5WU+8/lVQuv5VULr+VVC6/lVQuv5VULr+VVC6/lX/hQIA3ZgAAM2mAgDBsQMA&#10;t7oDAK7GBgCn0woAoN0VAJndKASQ2zcOhtlCGX3WSyR11FQtbdJcNWfRYzxh0GtBXM9yRljPe0lU&#10;zoRNUM6PUE3Om1JLzqlTSc65VEjPz1RIzutTSc74UErL/05Kyv9NSsr/TUrK/01Kyv9NSsr/TUrK&#10;/03njwAA0Z8AAMOrAQC3tAIArb8DAKPLBgCb2QoAlOUaAY3lKwaE5DUNe+M/FnPiSB5s4VImZuFa&#10;LGDgYjJb4Go2V+ByOlPfez1Q34VATd+PQ0rgm0VI4KhGRuC4R0XhzEdF4OhHRd/2RkXe/0RF3v9E&#10;Rd7/REXe/0RF3v9ERd7/REXe/0TZlwAAx6YAALiwAACsuQEAosUCAJjRBgCP6w0Aie4fAoDuKwZ4&#10;7TQMcO09E2jtRhli7U4eXe1XI1ntYCdV7WgqUu1xLU/teS9M7YMySu6NNEfumDVF7qU3Q++zOELw&#10;xDhB8N85Qe/vOEDt/ThA7P84QOz/OEDs/zhA7P84QOz/OEDs/zjLoAAAuqsAAK20AAChwAAAlswB&#10;AIvZBQCE+BEBfPgfAnT4KQZs+DIKZPg7D175QxNY+UsXU/lTGlD5Wx1N+mQfSvpsIUj6dCNG+n4l&#10;RPuIJkH7kyhA+54pPvyrKj38uSs7/csrO/3iKzr89Cs6/PcrOvz3Kzr89ys6/PcrOvz3Kzr89yu9&#10;qAAArrAAAKG8AACVyAAAidQAAH7oBQB3/xIBb/8cAmf/JgVg/y8IWf83C1T/Pw5P/0cRS/9OE0f/&#10;VhVE/10WQv9kGED/bBk9/3UaO/9+Gzn/iRw3/5QdNv+gHjX/rB8z/7kfM//IHzL/4iAy/+cgMv/n&#10;IDL/5yAy/+cgMv/nIDL/5yCwrQAAorcAAJXEAACH0AAAe90AAHL9CQBq/xEBYf8ZAlr/IgNU/yoF&#10;Tv8yB0n/OglF/0ELQf9IDD7/Tg47/1UPOP9bEDb/YhE0/2kRMv9yEi//exMt/4YUK/+SFSr/nhUp&#10;/6kWKP+zFif/whYn/8cWJ//HFif/xxYn/8cWJ//HFif/xxaktAAAlsAAAIfMAAB62gAAbesAAGT/&#10;BQBc/w4BVP8UAU3/HAJI/yQEQv8sBT7/MwY6/zkHNv9ACDP/RQgw/0sJLv9RCiv/Vwop/10LJ/9k&#10;CyT/bAwi/3YNIP+ADR7/jA4d/5cOHP+hDhv/rA8b/64PG/+uDxv/rg8b/64PG/+uDxv/rg+XvAAA&#10;iMkAAHnWAABr4wAAX/YAAFb/AABO/woAR/8QAUH/FgI8/x0CN/8kAzL/KgMv/zAEK/82BSf/OwUl&#10;/0AFIv9FBiD/SgYe/1AGG/9WBxn/XAcX/2QIFf9tCBP/dwgR/4EJEP+LCRD/lQkP/5gJD/+YCQ//&#10;mAkP/5gJD/+YCQ//mAn/SScC/0QxBP9LMQT/UDQG/1I6CP9SQwv/UU4P/09cE/9Naxb/THkZ/0uH&#10;G/9Jkx3/SJ0f/0imIP9HriH/R7Ui/0a9I/9GxiP/RtAk/0bgJP9G6iX/RvMl/0b6Jf9G/yX/Rv8l&#10;/0b/Jf9G/yT9Rv8j/Ub/I/1G/yP9Rv8j/Ub/I/1G/yP/SScC/0YvA/9NLwT/UjIG/1U5CP9VQgv/&#10;VE0P/1JZE/9QaBf/T3ca/06EHf9MkR//S5sh/0qkIv9KrCP/SbMk/0m7Jf9IxCb/SM0m/0jdJ/9I&#10;6Cf/SPEo/0j5KP9I/yj/SP8o/kj/KPtI/yf5SP8m+Uj/JvlI/yb5SP8m+Uj/JvlI/yb/SicC/0gt&#10;A/9QLQT/VTAG/1g2CP9ZQAv/WEsP/1VWE/9UZhj/UnQb/1GBHv9PjiH/Tpgj/02hJf9NqSb/TLEn&#10;/0u4KP9LwSn/S8oq/0rZKv9K5iv/SvAr/0r4LP9K/yz9Sv8s+kr/K/dK/yn1Sv8o9Ur/KPVK/yj1&#10;Sv8o9Ur/KPVK/yj/SyYC/0srA/9SKwT/WC4F/1s0CP9dPgv/XUkP/1pUFP9ZYhj/V3Ed/1V+IP9T&#10;iiP/UpUm/1GeKP9Qpir/T64r/061LP9OvS3/Tccu/03TL/9M4zD/TO0w/Ez2MfpM/jH3TP8x9U3/&#10;L/JN/y3wTf8r8E3/K/BN/yvwTf8r8E3/K/BN/yv/SyYC/04pA/9WKQT/XCsF/2AxB/9iOwv/YkYP&#10;/2BRFP9eXxn/XG0e/1p6I/9Yhib/VpEp/1WaLP9Toi7/Uqow/1GxMf9RuTP/UMM0/k/ONftP3zb4&#10;Tus39U71OPJO/TjwT/817lD/M+tR/zHpUf8v6VH/L+lR/y/pUf8v6VH/L+lR/y//TCUC/1EnA/9a&#10;JgP/YCgF/2UvB/9oOQr/aEMP/2dOFf9lWhr/Ymgg/192Jf9dgSr/Wowu/liWMfxXnjT7VaY2+VSt&#10;OPhTtTr3Ur479VHJPfNR2j7wUOg/7FDzQOlR/T7oU/875lT/OONV/zXhVf8z4VX/M+FV/zPhVf8z&#10;4VX/M+FV/zP/TSQC/1QkA/9dIwP/ZSUE/2otBv9tNgr/bkAO/21LFP9rVhv/aGQh/mVxKPtifS34&#10;X4cy9lyRNvNamTryWKE98FepQO5VsULsVLlE61PERulS0kjlUeVJ4lLySN9U/ETdVv9A21j/PdZZ&#10;/zrSWf840ln/ONJZ/zjSWf840ln/ONJZ/zj/TiQC/1ghA/9hIAP/aiME/3ArBf9zNAn/dD4O/3RI&#10;FP9yUhv7b18j9mtsKvJndzHvY4I37GCLPeldlEHmWpxF5FikSeJWrEzgVLRO3VS/UNtUzVDXU+JR&#10;0lTwTtBX+0rOWv9FzVz/Qslc/z7FXP88xVz/PMVc/zzFXP88xVz/PMVc/zz/TyMC/1sfAv9lHQL/&#10;biED/3UpBf95MQj/ejsM/3pEE/p5Thv0dlsj7nFnLOlscjXlaHw84WOFQ91gjkjZXZdM1VyfT9Ja&#10;p1HPWbBTzVi6VMtYxlXJV9pWxVfsVcNb+U/CXv9KwF//Rr1g/0K6YP9AumD/QLpg/0C6YP9AumD/&#10;QLpg/0D/UiEC/14dAv9pGgL/cx8D/3omBP9+Lwb/gTgL+4FBEvOASxrsfFcj5ndjLeBxbTjabXdA&#10;02mARs9liUvLY5FPyGCZUsVfoVXCXapXwFyzWb5cv1q8W85buFvlW7de9VW3Yv9PtWP/SrJk/0aw&#10;ZP9DsGT/Q7Bk/0OwZP9DsGT/Q7Bk/0P/VR8C/2EaAv9tGAL/dx0C/34kA/+ELAX+hzUJ9Yg+EO2H&#10;SBjlg1Qi3n5fLtR4aTjOc3NAyW58R8RrhEzAaIxRvWWUVLpjnFe3YqVatGCuXLJguV6wX8derV/f&#10;X6xi8VmsZf5Tqmf/Tqhn/0qmZ/9Gpmf/RqZn/0amZ/9Gpmf/RqZn/0b/Vx0C/2QYAv9wFgL/exwC&#10;/4MiAv+JKgT5jDIH7447DeeORBbeilEh1IRcLcx+ZjjFeG9BwHR3SLtwgE23bYhSs2qQVrBomFms&#10;ZqBcqmWpX6dktGClY8Jho2PVYqJl7V2iaftXoWr/UZ9r/0yea/9Jnmv/SZ5r/0mea/9Jnmv/SZ5r&#10;/0n/WRwC/2cWAf9zFQH/fhoB/4cgAv+NJwP0ki8G6pQ4C+GUQhPWj04gzIlZLcWDYze+fWtAuHl0&#10;SLN1fE6ucoRTqm+MV6dtlFuja5xeoGmlYJ5osGObZ71kmWfOZJhp6GGabflamW7/VJdu/0+Wbv9L&#10;lm7/S5Zu/0uWbv9Llm7/S5Zu/0v/WxoC/2kUAf92FAH/gRgB/4odAfyRJALwlywE5Zo0CNyaPxHP&#10;lEwfxo5XLL6IYDe3gmlAsX5xSKx6eU6nd4BTo3SIWJ9xkFybb5hfmG2hYpVsrGSTbLlmkWvJZpBt&#10;5GSRcfZckXL+VpBy/1GQcv9NkHL/TZBy/02Qcv9NkHL/TZBy/03/XRgB/2sTAf95EwH/hBYB/44b&#10;AfiVIQHrmygD4aAwBtWePRDKmEoewZJUK7mMXjaxh2Y/q4JuR6Z+dk6he31TnHiFWJh2jVyUdJVf&#10;kXKeY45xqWWLcLVniXDFZ4hw4GaKdPRei3b8WIp2/1KJdv9OiXb/Tol2/06Jdv9OiXb/Tol2/07/&#10;XxcB/24RAf97EgH/hxQA/5EYAfSZHQHnoCMC3aUrBM+hOw/FnEgdvJZTKrSQXDWsi2Q/podsR6CD&#10;c02bgHpTln2CV5J6ilyOeJJginacY4d1pmaEdLJognTCaIB022iDePJghHr7WYR5/1SEef9PhHn/&#10;T4R5/0+Eef9PhHn/T4R5/0//YRUB/3AQAf9+EQD/ihIA/5QVAPCdGQDjpR4B16goA8ulOQ7Bn0Yb&#10;t5pRKa+VWjSnkGI+oYtqRpuHcUyVhHhSkIF/V4x/h1yIfZBghHuZY4B6o2Z9ebBoe3m/aXp51ml8&#10;fPBhfn76Wn59/lV+ff9Rfn3/UX59/1F+ff9Rfn3/UX59/1H/YxQB/3IPAf+BEAD/jREA/JgSAOyh&#10;EwDfqhYA0awmA8eoNw28o0Qas55PJ6qZWDOjlGA9nJBoRZaMb0yQiXZSi4Z9V4aEhVuCgo5ffoCX&#10;Y3p/oWZ3fq1odX69aXN+0ml2ge5ieIL6W3iC/lZ5gf9ReYH/UXmB/1F5gf9ReYH/UXmB/1H/ZRMB&#10;/3UOAP+DDgD/kA4A9ZsOAOimDgDZrw8AzK8kAsKrNQy4p0MZrqJOJqadVjGemV47l5VmRJCRbUuL&#10;jnRRhox7VoGJg1t8h4tfeIaVYnSEn2Vxg6toboO6aW2Dzmlvhutjcof5XHOG/VZzhf9Sc4X/UnOF&#10;/1Jzhf9Sc4X/UnOF/1L/aBEB/3gNAP+GDQD2kwwA3qAJANapCgDSsg0Ax7IiAr2vMwqzq0EXqqdM&#10;JKGiVTCZnl06kppkQouXa0mFlHJQgJJ5VXuPgVp2jYlecoySYm6KnWVrialnaIm4aGeJy2hpi+lj&#10;bI35XG2M/Vdtiv9SbYr/Um2K/1Jtiv9SbYr/Um2K/1L/axAB/3sLAP+KCgDimAYA1qMIANCsCQDL&#10;tQsAwbYfAbi0MQmusD8WpKxKIpyoUy6UpFs4jKBiQIaeaUiAm3BOepl3U3WWflhwlIdcbJOQYGiS&#10;m2NkkadlYpC2ZmCRyWZikudiZZT4XGeS/Vdnkf9SZ5H/UmeR/1Jnkf9SZ5H/UmeR/1L/bg4A/38J&#10;APGOBQDZmwUAz6YHAMmvBwDEuQgAu7ocAbK4LweotT0Tn7FIIJauUSuOqlk1hqdgPoClZ0V6om5L&#10;dKB1UW+efFVqnIVZZpuOXWKamWBemaZiXJm0Y1qZx2NbmuVgX5v3W2Ca/lZhmP9SYZj/UmGY/1Jh&#10;mP9SYZj/UmGY/1L/cgsA/4MFAN+TAQDRnwQAyaoGAMGyBQC7vQQAtL8YAKu+LAWiuzoRmbhFHZC1&#10;TyiHslcygK9eOnmtZUJzq2xIbqlzTWmnelFkpoNWX6SNWVyjmFxYo6ReVqOzX1Wjxl9VpORdWKT2&#10;WFqj/1Rbof9QW6H/UFuh/1Bbof9QW6H/UFuh/1D/dwcA8IkAANaYAADLpAMAwa0EALm2AwCywAQA&#10;q8UUAKPFKASbwjcOkcBDGYm9TCSAulUuebhcNnK2Yz1ttGpDZ7NxSGKxeUxesIFQWq+LVFavl1ZT&#10;rqNYUK6yWU+uxllPruRYUa72VFOu/1BUrP9NVKz/TVSs/01UrP9NVKz/TVSs/03/fQAA348AAM6d&#10;AADDqAIAubACALC6AgCoxAUAocwPAJvMIwKSyjMKicg/FYHGSR95xFIocsJaMGvBYTdmv2g8Yb5w&#10;QVy9eEVYvIFJVLyLTFG7lk9Ou6NRTLuzUkq7xlJKu+RRTLv2Tk26/0tOuf9JTrn/SU65/0lOuf9J&#10;Trn/SU65/0nvhQAA1JUAAMejAAC6rAEAsLQAAKe/AwCeyQYAldQLAJDVHQGJ1C4GgNI8EHjQRhlx&#10;z08has5YKWTNXy9fzGc0WstuOVbKdz1SyoBAT8mLQ0zJl0VJyaRHR8mzSEbKyEhGyuZHR8n3RUfI&#10;/0NIx/9CSMf/QkjH/0JIx/9CSMf/QkjH/0LejQAAy5wAAL2nAACxsAAAproAAJzEAwCTzwcAit0M&#10;AIXfHQF+3ywFdt43C2/eQxNo3U0aYtxVIF3bXSZY22UqVNptLlDadjJN2oA1StqLN0falzlF2qQ7&#10;Q9u0PELcyDxC2+U7Qtr0OkLZ/jpD2P85Q9j/OUPY/zlD2P85Q9j/OUPY/znQlgAAwaMAALKsAACn&#10;tQAAnMAAAJHKAwCH1gcAgOkRAHnpIAJy6SwFa+k2CmTpPw9e6UgUWelRGVXoWhxR6WIgTulrI0vp&#10;dCVI6X0nRumIKkPpkytB6qAtQOqvLj7rwC497NsuPervLj3o/C495/8tPef/LT3n/y095/8tPef/&#10;LT3n/y3FnwAAtakAAKixAACcvAAAkMcAAITSAQB63wYAdPQTAG30IAJm9CoEX/Q0CFr1PQtU9UUP&#10;T/VMEkz1VRRJ9l0XRvZlGET2bhpB9nccP/eBHT33jR8795kgOfimITj4tSI3+cgiNvnjIjb48yI2&#10;9/wiNvf8Ijb3/CI29/wiNvf8Ijb3/CK3pgAAqa4AAJy5AACQxAAAg88AAHfbAABv9goAZ/8TAWD/&#10;HQJa/ycDVP8wBU//OAhK/0AKRv9IDEP/Tw5A/1YPPf9eEDv/ZRI4/24TNv93FDT/ghUy/48WMP+b&#10;Fy//qRcu/7cYLf/IGCz/4Rgs/+8YLP/vGCz/7xgs/+8YLP/vGCz/7xirqwAAnrUAAJDBAACCzAAA&#10;ddkAAGnkAABh/wkAW/8RAFT/GQFO/yICSf8rBET/MgVA/zoGPP9BBzn/Rwg2/04JM/9UCjH/Wwsu&#10;/2IMLP9rDCn/dQ0n/4AOJf+NDiT/mg8j/6YQIv+zECH/wRAh/9AQIf/QECH/0BAh/9AQIf/QECH/&#10;0BCfsgAAkb4AAIPKAAB11gAAZ+IAAFvxAABU/wYATv8OAEj/FAFC/xwCPf8kAjn/KwM1/zIEMf84&#10;BC7/PgUr/0MFKP9JBiX/TwYj/1YHIf9dBx7/ZQgc/28IGf96CRf/hwkW/5QJFf+fChT/qgoU/7MK&#10;FP+zChT/swoU/7MKFP+zChT/swqTuwAAhMcAAHXTAABn4QAAWOgAAE77AABI/wAAQf8KADv/EAE2&#10;/xUBMf8cAS3/IgIp/ygCJf8tAiL/MgMf/zgDHP89Axr/QgMX/0gEFf9OBBP/VQQR/10FD/9nBQ3/&#10;cgUM/30FCv+JBgr/kwYJ/5wGCf+cBgn/nAYJ/5wGCf+cBgn/nAb/PyoC/z8wA/9EMAP/SDME/0k5&#10;Bv9IQgj/Rk0L/0VbDv9DaRH/QXcT/0CFFf8/kRb/PpsY/z6kGP89qxn/PbMa/z26Gv89wxr/PMwb&#10;/zzbG/885xv/PPAb/zz4G/89/xv/Pf8b/z3/G/89/xr/Pf8Z/z3/Gf89/xn/Pf8Z/z3/Gf89/xn/&#10;QCoC/0EuA/9HLgP/SjEE/0w3Bv9LQAj/SksL/0hZD/9GZxH/RHUU/0OCFv9Cjxj/QZkZ/0GiGv9A&#10;qRv/QLEb/z+4HP8/wBz/P8kd/z/WHf8/5R3/P+8d/z/3Hv8//h3/P/8d/z//Hf9A/xz+QP8b/kD/&#10;G/5A/xv+QP8b/kD/G/5A/xv/QCoC/0MsA/9JLAP/TS8E/081Bv9QPgj/TkkM/0xWD/9KZBL/SHIV&#10;/0d/GP9Gixn/RZYb/0SfHP9Epx3/Q64e/0O1H/9CvR//QsYg/0LRIP9C4iH/Qu0h/0L1If9C/SH9&#10;Qv8h+0P/IPpD/x/5Q/8e+UP/HvlD/x75Q/8e+UP/HvlD/x7/QSkC/0YqA/9MKQP/USwE/1MyBv9U&#10;PAj/VEcM/1FSD/9PYBP/TW8X/0x8Gf9KiBz/SZIe/0ibH/9HoyH/R6si/0ayI/9GuiP/RsMk/0XN&#10;Jf9F3iX/Reom/EX0JvlF/Cb2Rf8m9Ub/JPRG/yPzR/8h80f/IfNH/yHzR/8h80f/IfNH/yH/QigC&#10;/0knAv9QJgP/VSgE/1gvBf9aOQj/WkQM/1dPEP9VXBT/U2oY/1F3G/9Pgx//To4h/02XI/9MnyX/&#10;S6cm/0quJ/9Ktin+Sb4q/UnJKvpI2Sv3SOcs9EjyLPFI+yzvSf8q7Ur/KOxK/yfrS/8l60z/JetM&#10;/yXrTP8l60z/JetM/yX/QygC/00kAv9UIwP/WiUD/14sBf9gNgf/YEEL/15MEP9bVxX/WWYZ/1dy&#10;Hv9VfiL+U4kl/FGTKPpQmyr5T6Ms906qLvZNsi/0TLow80zEMvJL0TPuS+Q06krwNOdL+jPlTf8w&#10;5E7/LeJP/yvhUP8p4VD/KeFQ/ynhUP8p4VD/KeFQ/yn/RiUC/1AhAv9YIAL/XyED/2QqBP9mMwf/&#10;Zj0L/2VIEP9iUxX/YGEb/F1tIPhaeSX1WIQp81aNLfBUljDuUp4z7VGlNetQrTfpTrU5506/O+ZN&#10;zDzjTOA9303uPNxP+TnZUf811lL/MtRT/zDTVP8t01X/LdNV/y3TVf8t01X/LdNV/y3/SiMC/1Qe&#10;Av9cHAL/ZB8C/2knBP9sMAb/bToK/2xED/1qTxX4Z1wc82NoIu9gdCjrXX4u6FqIM+VXkTfjVZk6&#10;4FOgPt5SqEDcUbFB2VC7QtZQyEPTUNxEz1DsQ8xS+D/LVf87yVf/N8hY/zTHWf8yxln/McZZ/zHG&#10;Wf8xxln/McZZ/zH/TSAC/1cbAv9gGQL/aR0C/28lA/9yLQX/dDcI/XNBDvZxSxTwblgc6mpkJOVl&#10;bivgYXkz3F6CONhcizzTWpQ/0FicQs5Xo0TLVaxGyVW1R8dUwEnFVNBJwlPmScBW9UW+Wf9AvVv/&#10;PLxc/zm7Xf81ul3/Nbpd/zW6Xf81ul3/Nbpd/zX/UB4C/1sZAf9kFgH/bRsC/3QiAv94KgT/ejMH&#10;9no9DO94RxPndVQb4XBfJdprai3TZ3Q0zmR9Osphhj/HX45CxF2WRcFbnki/WqZKvFmvTLpYuk24&#10;WMhOtljfTrRZ8EuzXP1Fsl//QLJg/zywYf85sGH/OLBh/ziwYf84sGH/OLBh/zj/UhsB/14WAf9o&#10;FAH/chkB/3kfAv9+JwP5gDAF8IE5CueAQxHgfFAa1ndbJM9yZi7JbW81xGp4O8BngUC8ZIlEuWKR&#10;SLZgmUqzX6FNsV2qT65ctFGsXMFSqlzUUqhd61CoYPpJqGP/RKhk/0CmZf88pmX/O6Zl/zumZf87&#10;pmX/O6Zl/zv/VRkB/2EUAf9sEgH/dhcB/30cAf+DIwL0hiwE6og1B+GHQA7WgkwZzX1YJMZ3Yi3A&#10;c2s1u290PLdsfEGzaYRGr2eMSaxllEypY5xPpmKlUaRhr1OiYLxVoGDNVZ5g5lSeZPdNn2f/R59p&#10;/0Oeaf8/nWn/PZ1p/z2daf89nWn/PZ1p/z3/VxcB/2MSAf9vEQH/eRQB/4EZAfuHIAHvjCcC5I4w&#10;BdqNPQzPh0oYx4JVI799Xy25eGg1s3RwPK9xeEKrboBGp2yISqRpkE6gaJhRnWahU5tlq1WYZLhX&#10;lmTIWJRk4ViVaPRQlmv/Spds/0WWbf9Blm3/QJZt/0CWbf9Alm3/QJZt/0D/WRUB/2YQAf9yEAD/&#10;fRIA/4UWAPaMGwHqkSIB35QrA9OROgvJjEcXwIdTIrmCXCyyfWU1rXltPKh1dUKjc31HoHCES5xu&#10;jE6ZbJVSlWueVJJpqFeQabRZjmjDWYxo3FqNbPJTj27/TJBw/0ePcf9Dj3H/QY9x/0GPcf9Bj3H/&#10;QY9x/0H/WxQB/2gPAP91DwD/gBEA/4kTAPKQFwDllhwA2ZkmAs2VOArEkEUWu4tRIbOGWiytgmM0&#10;p35rO6F6ckGdd3pGmXWBS5VziU+ScZFSjm+bVYtupViIbbBahmy/W4Rt1VuGb+9ViHL9Tol0/0mJ&#10;dP9EiHT/Q4h0/0OIdP9DiHT/Q4h0/0P/XRIB/2sOAP94DgD/gw8A/YwQAO2UEgDgmhUA05wkAsiZ&#10;Ngm/lEMVto9PIK6KWCunhmEzoYJoO5x/cEGXfHdGk3l+S493hk+LdY9SiHOYVoRyoliBca5af3G8&#10;XH1x0Fx/c+xWgXb7T4N4/0qDeP9Fgnj/RIJ4/0SCeP9Egnj/RIJ4/0T/XxEB/20MAP96DQD/hQ0A&#10;8o8NAOeYDQDbnw4Azp8iAcSdNAi6mEIUspNNH6qPViqjil8ynIZmOpeDbUCSgHVFjX58Sol8hE6F&#10;eoxSgniVVn53oFl7dqtbeXW6XHd2zVx4d+pYe3r6UX18/0t9fP9GfXz/RX18/0V9fP9FfXz/RX18&#10;/0X/YRAB/28LAP99CwD1iAoA35MIANibCgDTogwAyaMfAb+gMge2nEATrZdLHqWTVCiej10xmItk&#10;OZKIaz+NhXJFiIN6SoSAgU6Af4pSfH2TVXh8nVh1e6lbcnq4XHF6ylxyfOhYdX75UXeA/0x3gP9H&#10;d4D/RneA/0Z3gP9Gd4D/RneA/0b/ZA8A/3IJAP9/CADljAUA2JYHANGeCQDOpQoAxKYdAbqkLwax&#10;oD4RqJxJHaCYUyeZlFswk5BiOI2NaT6IinBEg4h4SX6Gf016hIhRdoKRVXKBm1hvgKdabH+1XGuA&#10;yFxrgeVZboP3UnGE/01yhP9IcoT/R3KE/0dyhP9HcoT/R3KE/0f/Zg0A/3UHAPaDBQDcjwMA0pgG&#10;AMyhBwDIqAgAv6kaALWoLQWspDwQpKBHG5ydUSWUmVkvjpZgNoiTZz2CkG5DfY52SHmMfUx0ioVQ&#10;cIiPVGyHmVdphqVZZoazW2WGxVtlhuNZaIj2UmuK/01siv9IbIn/R2yJ/0dsif9HbIn/R2yJ/0f/&#10;aQsA/3gEAOWHAADWkgMAzZwFAMakBgDBqwYAua0XALCsKwSnqToOn6ZFGZaiTyOPn1ctiJxfNYKZ&#10;Zjt9l2xBeJVzRnOTe0tukYNPao+NUmaOl1VjjaNYYI2xWV+Nw1pejeBYYo/1UmSQ/01mkP9IZo//&#10;R2aP/0dmj/9HZo//R2aP/0f/bAgA/nwAAN6KAADQlgIAyJ8EAMCnBAC5rgMAsrIUAKqxKAOhrzcM&#10;maxDF5GoTSGJpVUqgqNcMnygYzl3nmo+cpxxRG2aeUhomYFMZJeLUGCWlVNdlqJVWpWwV1mVwVdY&#10;ld5WW5bzUF2X/0xfl/9HYJb/RmCW/0Zglv9GYJb/RmCW/0b/cAMA64EAANaPAADKmgEAwaMDALmq&#10;AgCxsgEAqrcRAKO3JAKbtTQKk7JAFIqvSh6DrVMnfKtaLnaoYTVwp2g7a6VvQGejd0Rion9IXqGJ&#10;TFqglE9Xn6BRVJ+uU1OfwFNSn91SVZ/zTleg/0pZoP9GWZ//RVmf/0VZn/9FWZ//RVmf/0X/dQAA&#10;4IYAAM+TAADEnwEAuqcBALGuAACptgAAob0NAJu9IAGUvDEHi7o9EIO3SBp8tVAidbNYKm+yXzBq&#10;sGY2Za9tO2CtdT9crH5DWKuHR1Wqk0pRqp9MT6quTU2qwE1NqtxNTqrySVCq/kZSqf9DUqn/QlKp&#10;/0JSqf9CUqn/QlKp/0LyfAAA14wAAMiZAAC9owAAsqsAAKmyAACguwIAl8QJAJLFGwCLxCwEg8I6&#10;DHvBRBV0v04dbr1WJGi8XSpju2QwX7psNFq5dDlWuHw8U7eHP0+3kkJMtp9ESratRki2wEZIt91F&#10;SbbyQ0q1/0FLtf8+S7T/PUu0/z1LtP89S7T/PUu0/z3igwAAzZIAAMGfAAC0pwAAqq8AAKC4AACW&#10;wAMAjMoHAIbNFACBzSYCesw1CHPLQQ9sykoXZslTHWHIWyNcx2IoWMZqLFTGcjBQxXwzTcWGNkrE&#10;kjlHxJ87RcSuPETFwTxDxd88RMTzO0TD/zlFwv83RcH/N0XB/zdFwf83RcH/N0XB/zfViwAAxZoA&#10;ALekAACrrAAAoLQAAJa+AACLxwQAgdAIAHjZDgB12SABb9gvBGnYPAlj1kYQXtZQFVnVWBpV1GAf&#10;UdRoIk7UcSZL03spSNOFK0XTki5C1J8vQdSvMD/VwjE/1eEwP9PyMD/S/S8/0f8uP9D/Lj/Q/y4/&#10;0P8uP9D/Lj/Q/y7KlAAAu6EAAK2pAACisQAAlrsAAIvEAACAzQMAddgIAG/kEQBq5CABZOQtA17k&#10;OAdZ5EELVeRLD1HkVBJN5F0WSuRlGEfkbhtF5HcdQuSCH0DkjiE+5ZsjPOWqJDvmvCQ65tMkOeXu&#10;JDnj+iM54v8kOeL/JDni/yQ54v8kOeL/JDni/yS/ngAAr6YAAKOuAACXuAAAisIAAH7MAABz1gIA&#10;aeUJAGTvFABf8CABWfArA1TwNQVP8D4HS/FGCkfxTgxE8VcOQvFfED/yZxI98nAUOvJ7FTjzhxY2&#10;85QYNfSiGTP0sRky9cUaMfXiGjH08Rkx8f4ZMfH/GTHx/xkx8f8ZMfH/GTHx/xmypAAApasAAJi2&#10;AACLwAAAfsoAAHHVAABl3gAAXvUKAFn8EwBT/B4BTvwnAkr9MANF/TkFQf1ABj7+SAc7/k8JOP9X&#10;Cjb/Xgsz/2cMMf9wDS7/fA4s/4kPK/+WECn/pBAo/7QRJ//HESf/4REm//IRJv/2ESb/9hEm//YR&#10;Jv/2ESb/9hGnqQAAmbMAAIu+AAB+yQAAcNMAAGTeAABY5wAAUv8JAE3/EQBH/xkBQ/8iAT7/KgI6&#10;/zIDN/85AzP/PwQw/0YFLf9NBSv/VAYo/1sHJv9jByP/bQgh/3kJH/+HCR7/lQod/6MKHP+xChv/&#10;wAsa/9YLGv/fCxr/3wsa/98LGv/fCxr/3wubsQAAjbwAAH7HAABw0gAAY94AAFXkAABL9QAARv8F&#10;AED/DgA7/xQAN/8bATP/IwEv/ykCK/8wAij/NQIl/zsDIv9BAx//RwMd/04DGv9VBBj/XgQV/2gF&#10;E/90BRH/ggUQ/5AGEP+dBg//qQYO/7UGDv+6Bg7/ugYO/7oGDv+6Bg7/ugaOugAAf8UAAHDRAABi&#10;3gAAVOUAAEbrAAA//gAAOf8AADT/CQAv/w4AK/8UACf/GgEj/yEBH/8lARz/KgEZ/y8BFv80AhT/&#10;OgIR/0ACEP9GAg7/TgIM/1YCCf9gAwf/bAME/3gDA/+GAwL/kQMB/50DAf+hAwH/oQMB/6EDAf+h&#10;AwH/oQP/Ni0C/zkuAv8+LgP/QDID/0A4BP8+QQb/PEwI/zpaCv84aAz/NnYO/zWDD/80jxD/M5kR&#10;/zOhEf8zqRL/MrAS/zK3Ev8yvxL/MsgT/zLTE/8y4xP/Mu0T/zL2Ev8z/hL/M/8S/zP/Ev8z/xH/&#10;M/8R/zP/EP8z/xD/M/8Q/zP/EP8z/xD/Ni0C/zssAv9ALAP/Qy8D/0M1BP9CPgb/QEoI/z5XC/88&#10;ZQ3/OnMP/ziAEP83jBH/N5YS/zafE/82pxP/Nq4U/za1FP82vBT/NcUV/zXQFf814BX/NusV/zb0&#10;Ff82/RT/Nv8U/zb/FP43/xP+Nv8T/Tb/Ev02/xL9Nv8S/Tb/Ev02/xL/NywC/z4qAv9DKgL/Ri0D&#10;/0cyBP9GPAb/RUgI/0NVC/9BYg3/P3AQ/z19Ef88iRP/O5MU/zucFf86pBb/OqsW/zqyF/86uRf/&#10;OcIX/znMF/853Rj/OekY/znzGP86+xj8Ov8X+jr/F/k6/xb4Ov8W+Dr/Ffg6/xX4Ov8V+Dr/Ffg6&#10;/xX/OSsC/0EnAv9GJwL/SikD/0svBP9MOQb/S0UI/0hRC/9GXg7/RGwR/0J5E/9BhRX/QI8X/0CY&#10;GP8/oBj/P6cZ/z6uGv8+thr/Pr4b/z7IG/891hz+PeYc+z7xHPg++hz1Pv8c8z7/GvI//xnxP/8Z&#10;8T//GPE//xjxP/8Y8T//GPE//xj/PSgC/0UkAv9KIwL/TiUD/1EsBP9SNgb/UUEI/09NDP9MWg//&#10;SmcS/0h0Ff9HgBf/RosZ/0WUG/9EnBz/Q6Qd/kOrHv1Csh/8Qrog+kLEIPlC0CH2QeIh8kLuIu9C&#10;+SLtQv8g60P/H+pD/x3pRP8c6ET/G+hE/xvoRP8b6ET/G+hE/xv/QCUC/0ghAv9PIAL/UyEC/1cp&#10;A/9ZMwX/WD4I/1ZJDP9SVRD/UWMU/09vF/5Nexr7S4Yd+UqPH/dJmCH2SJ8i9EemJPNHriXxRrYm&#10;8Ea/J+9FyyjsRd4p6EXsKeVG+CjiR/8m4Uj/JN9J/yLeSf8g3Un/H91J/x/dSf8f3Un/H91J/x//&#10;QyIC/0weAf9THAL/WR4C/10mA/9fMAT/XzoH/11FC/9aUBD9WF4V+FVqGfVTdh3yUYAh70+KJO1N&#10;kybrTJop6UuiK+dKqSzlSbEu5Ei7L+JIxzHgSNkx3EjqMdhJ9i7US/8r0kz/KdBN/ybPTv8lzk7/&#10;I85O/yPOTv8jzk7/I85O/yP/Rx8B/1AaAf9XGAH/XhwB/2MjAv9mLAT/ZjYG/2RBCvpiTA/0X1kV&#10;71xlG+tZcCDnVnsl5FSEKeFRjS3eUJUw3E+dMtlOpTPWTa010023NtFMwjfPTNE4zEzmOMlN9DXH&#10;T/8xxVH/LsRS/yvDU/8pwlP/J8JT/yfCU/8nwlP/J8JT/yf/ShwB/1QXAf9cFQH/YxkB/2kgAv9s&#10;KQP/bTIF+Ww9CfJpRw7rZlQV5WNgHOBfayLbXHUo1ll/LdJXiDDPVZAzzFSYNspToDjHUqc6xVGw&#10;O8NQuzzBUMk9v1DfPbxR8Du6U/w3uVX/M7hX/y+3WP8tt1j/K7dY/yu3WP8rt1j/K7dY/yv/TRoB&#10;/1cUAf9gEgH/aBcB/24dAf9yJQL7cy4D8nM4B+lxQw3iblAU22lcHNNlZiTOYnAqyV96L8ZcgjPD&#10;W4o2wFmSOb1Ymju7VqI+uFWrP7ZVtUG0VMJCslTUQrBV6kGuV/k8rln/N61b/zOtXP8wrV3/Lq1d&#10;/y6tXf8urV3/Lq1d/y7/UBcB/1oSAf9kEAD/bRQA/3MaAf93IQH0eSkC6nozBeJ4PwrZdEwTz3BY&#10;HMlrYiTEaGwrv2V1MLtifTW4YIU4tV6NPLJclT6vW51BrVqmQ6tZr0SpWbxFp1jMRqRY5UakW/ZA&#10;o17/O6Nf/zejYP8zo2H/MaNh/zGjYf8xo2H/MaNh/zH/UxUB/10QAP9oDwD/cBIA/3cWAPt8HAHu&#10;fyQB5IAtA9p/OwjPekkSx3VUG8FxXyS7bWgrtmpwMbJneTavZYA6q2OIPahhkECmYJhDo16hRaBe&#10;q0eeXbdInF3GSZpc30maX/JEmmL/Pppj/zmbZf82m2X/M5tl/zObZf8zm2X/M5tl/zP/VRMB/2AO&#10;AP9rDgD/dBAA/3sSAPWBFwDohB4A3ocnAdGENwfIf0YRwHtRG7l2WyO0cmUrr29tMapsdTananw6&#10;o2iEPqBmjEGdZJREmmOdR5dip0mVYbJLk2HBTJFh2EyRY+9HkmX9QZJn/zyTaf84k2r/NZNq/zWT&#10;av81k2r/NZNq/zX/VxEB/2MNAP9uDAD/dw4A/38PAPCFEQDjiRYA1osjAcuINQbChEMQuoBPGrN7&#10;WSOtd2IqqHRqMaNxcTafbnk7nGyBP5hqiEKVaZFFkmeaSI9mo0qNZa9MimW9TYll0U6JZ+xKimn7&#10;Q4tr/z6Mbf86jG7/N4xu/zeMbv83jG7/N4xu/zf/WRAA/2ULAP9xCwD/egsA8YIMAOiJDQDdjg4A&#10;z48gAcaNMga9iUEPtYRNGa6AViKnfF8qonhnMJ11bzaZc3Y6lXF9P5JvhUKObY5Gi2yWSYhqoEuF&#10;aqxNg2m6T4FpzE+BauhMg235RYRv/z+FcP87hnH/OIZx/ziGcf84hnH/OIZx/zj/Ww8A/2cIAP9z&#10;CADzfQgA3oYHANmMCQDVkQsAypIeAMGQMAW4jT8OsIhKGKmEVCGigF0pnX1lMJh6bDWTd3M6j3V7&#10;PoxzgkKIcotGhXCUSYJvnkx/bqlOfG23T3ttyVB6buZNfHH4Rn5z/0F/dP89gHX/OoB1/zqAdf86&#10;gHX/OoB1/zr/XQ4A/2oGAP92BgDkgAMA2YkGANKPCADPlAoAxZYbALyULgSzkT0Nq41IF6SIUiCe&#10;hVsomIFjL5N+ajWOfHE5inp4PYZ4gEKDdohFf3WRSXxzm0x5cqdOdnK1UHRyxlB0cuNPdnX2R3h3&#10;/0J6eP8+e3n/Ont5/zp7ef86e3n/Ont5/zr/XwwA/2wEAPV5AgDegwIA04sFAM2SBwDJlwgAwJkZ&#10;ALeYLAOvlTsMp5FHFp+NUB+ZiVknk4ZhLo6DaDSJgW85hX92PYF9fkF9e4ZFeXqPSXZ4mUxzd6VO&#10;cHeyUG53xFBtd+BPcHn1SHJ7/0N0fP8+dX3/O3V9/zt1ff87dX3/O3V9/zv/YQoA/28CAOh8AADZ&#10;hgEAz44EAMiVBgDDmgYAu5wWALOcKgOqmTkLopVFFJuRTh2UjlcmjotfLYmIZjOEhm04gIR0PXuC&#10;e0F3gIRFdH+NSHB9l0ttfKNOanywT2h8wVBnfN1Qan7zSW2A/0Nugf8/b4H/PG+B/zxvgf88b4H/&#10;PG+B/zz/ZAgA/3IAAOF/AADTiQEAypIDAMOYBAC9ngQAtqATAK6gJwKlnTYJnZpDE5aXTRyPk1Uk&#10;iZFdK4SOZDF/jGs3eopyO3aIeUByhoJEboWLR2qDlUpngqFNZIKuT2KCv09hgtpPZITySWaF/0No&#10;hv8/aob/PGqG/zxqhv88aob/PGqG/zz/ZwQA9nYAANyCAADOjQAAxZUCAL6cAwC3oQIAr6QRAKik&#10;JAKgojQImJ9AEZGcShqKmVMihJdbKX6VYjB5kmk1dZBwOnCPdz5sjX9CaIyJRmWKk0lhiZ9LXoms&#10;TV2JvU5cidZNXorwSGCL/kNii/8/Y4z/PGOM/zxjjP88Y4z/PGOM/zz/agAA5noAANWGAADJkQAA&#10;wJkBALifAQCwpQAAqKkOAKKpIQGaqDEGk6U+D4ujSBiEoFEgfp5ZJ3icYC1zmmcyb5huN2qWdTxm&#10;lX0/YpSHQ1+SkUZbkp1JWZGrSleRu0tWkdNLV5LvR1qS/UJck/8+XZP/O12T/ztdk/87XZP/O12T&#10;/zv/bgAA4H4AAM6LAADElQAAup0AALGjAACpqQAAoa4LAJuvHQGUri4EjKw7DIWqRhV+qE4ceKZW&#10;I3KkXSptomQvaaFrNGSfczhgnns8XJ2FP1mcj0JVm5xFU5uqR1GbukdQm9FHUZvuRFOb/EBVm/88&#10;Vpv/Olab/zpWm/86Vpv/Olab/zrxdAAA2YMAAMiQAAC+mgAAs6EAAKqnAAChrgAAl7UGAJK2GACM&#10;tSoDhbQ3CX6yQhF3sEwYca5UH2ytWyVnq2IqYqppL16pcTNaqHo3VqeDOlOmjj1QpptATaWpQUul&#10;ukJLptFCS6XtP02l/DxOpP85T6T/N0+k/zdPpP83T6T/N0+k/zfkegAAz4kAAMKVAAC2nwAArKUA&#10;AKKsAACYswAAjrsCAIi9EgCDvSUBfLwzBna7Pw1vukkUarhRGmW3WR9gtmAkXLVnKVi0byxUs3gw&#10;UbOCM02yjTZKspo4SLGoOkayuTpFstE6RrHtOUew/DZHsP80SK//M0iv/zNIr/8zSK//M0iv/zPb&#10;ggAAx5AAALucAACuowAApKoAAJmxAACPuQAAhMADAHvGDQB4xh4Ac8YuA23FOghnxEUOYsNOE13D&#10;VhhZwl4dVcFmIVHBbiROwHcoS8CBK0i/jC1Fv5ovQ7+oMUG/ujFBwNIxQb7uMEG9/S9BvP8uQbz/&#10;LUG8/y1BvP8tQbz/LUG8/y3OigAAv5gAALGgAACmqAAAm7AAAJC4AACFvwAAescEAG/PCQBr0RUA&#10;Z9EmAWPRNARe0EAIWdBKDFXPUxBRz1sUTs9jGEvOaxtIznUeRc5/IELOjCJAzpkkPs6oJjzOuiY8&#10;z9QmPM3vJTvM+yU7y/8lO8r/JTvK/yU7yv8lO8r/JTvK/yXDkwAAtZ4AAKimAACdrgAAkbYAAIW/&#10;AAB5xwAAb84EAGTWCQBe3hEAW94gAFfeLQJT3zoEUN9EBkzfTglJ31cMRt9fD0PfaBFB33ETPt98&#10;FTzfiRc64JYZOOClGjfgtxo24c0aNt/sGjXe+Ro03f8bNNz/GzTc/xs03P8bNNz/GzTc/xu5nAAA&#10;qqQAAJ6rAACStQAAhb4AAHnHAABtzwAAYtYDAFjhCABV6hMAUesgAE3rKwFJ6zUCRew+BELsRwU/&#10;7E8HPe1YCTrtYAo47WoMNu50DTPugA4y7o4PMO+dEC7vrREt8MARLfDeESzu8REs7P4RLOv/ECzr&#10;/xAs6/8QLOv/ECzr/xCtogAAoKkAAJOzAACGvQAAecYAAGzPAABg2AAAVd4AAE7zCgBK9xMARvgd&#10;AEP4JwE/+DACO/k4Ajj5QAM1+kcEM/pPBTD7VwUu+18GK/xpByn8dAgn/IIJJf2QCST9oAoj/rAK&#10;Iv7ECyH/4Ash/fIKIPz8CiD8/Aog/PwKIPz8CiD8/AqipwAAlbEAAIe7AAB5xgAAbM8AAF/ZAABS&#10;3wAASOgAAEP/CAA//xAAO/8ZADf/IQA0/ykBMP8wAS3/NwIq/z4CJ/9EAiX/SwMi/1MDIP9cAx3/&#10;ZgQb/3IEGf+ABRf/jwUW/58GFf+vBhT/wAYU/9YGE//pBhP/6QYT/+kGE//pBhP/6QaXrwAAiLoA&#10;AHrFAABszwAAXtoAAFDgAABE5gAAPPUAADf/BAAz/w0AL/8TACv/GgAo/yEAJf8nASH/LQEe/zIB&#10;G/84ARn/PwEW/0YCFP9NAhH/VgIQ/2ACDv9sAgz/ewML/4sDCv+aAwr/qAMJ/7UDCP/CAwj/wgMI&#10;/8IDCP/CAwj/wgOKuAAAe8MAAGzOAABe2wAAT+IAAELnAAA27AAAMf8AACz/AAAn/wcAI/8OACD/&#10;EgAc/xgAGP8dABX/IQAS/yYAEP8sAQ7/MQEN/zcBCv8+AQj/RgEF/08BAf9ZAQD/ZgEA/3QBAP+C&#10;AgD/kAIA/5wCAP+mAgD/pgIA/6YCAP+mAgD/pgL/Li8C/zMsAv83LQL/ODAC/zc2A/80PwT/MUsG&#10;/y9YB/8sZgj/KnQJ/ymBCv8ojQv/KJcL/yifC/8opgz/J60M/ye0DP8nuwz/J8QM/yfODP8o3gv/&#10;KOkL/yjzC/8o+wv/KP8K/yn/Cv8p/wr/Kf8K/yj/Cv8o/wr/KP8K/yj/Cv8o/wr/MC0C/zYqAv85&#10;KgL/Oy4C/zo0A/84PAT/NkkG/zNWB/8xYwn/L3EK/y1+C/8tigz/LJQM/yycDf8spA3/LKsN/yyx&#10;Df8suQ3/K8EN/yzLDf8s2g3/LOcN/yzxDf8s+g3/LP8M/i3/DP0t/wz9Lf8M/Sz/C/0s/wv9LP8L&#10;/Sz/C/0s/wv/MisB/zkoAv89KAL/PyoC/z4wA/89OgT/PEYG/zlTCP83YAn/NW0L/zN6DP8yhg3/&#10;MZAO/zGZDv8xoQ//MagP/zCuD/8wtQ//ML0Q/zDHEP8w1BD/MOQQ/zHvEP4x+Q/7Mf8P+TH/D/gx&#10;/w73Mf8O9zH/DvYx/w72Mf8O9jH/DvYx/w7/NSgB/zwlAf9AJAL/QycC/0MsA/9ENwT/QkMG/0BP&#10;CP89XAr/O2kM/zl2Df84gg//N4wQ/zeVEf82nRH/NqQS/zarEv82shP/NboT/zXDE/81zxP8NeET&#10;+TbtE/Y29xPzNv8T8Tb/EvA2/xLwN/8R7zf/Ee83/xDvN/8Q7zf/EO83/xD/OSUB/0AhAf9FIAH/&#10;RyIC/0kpAv9KNAT/ST8F/0ZLCP9EWAr/QmUN/0BxD/8+fRH/PYcS/z2RFP48mRX9PKAV/DunFvo7&#10;rhf5O7YX+Du/F/Y7yhj0O9wY8DvqGO079hjqO/8X6Dz/F+c8/xbmPf8V5T3/FOU9/xTlPf8U5T3/&#10;FOU9/xT/PSIB/0QeAf9JHAH/TR4B/1AmAv9RMAP/UDsF/05GCP9LUwv/SGAO/0ZsEftFeBP4RIIV&#10;9kOMF/RClBjzQZwZ8UGjG+9AqhvuQLIc7T+7Hes/xh7pP9Ue5T/oH+JA9B7fQP4d3UH/G9tC/xrZ&#10;Qv8Y2EL/F9hC/xfYQv8X2EL/F9hC/xf/QB8B/0gaAf9OGAH/UhsB/1YjAv9YLAP/VzcE/1VCB/9S&#10;TQv5UFoO9U1nEvFMchbuSn0Y60iGG+lHjx3nRpcf5UWeIONEpiLhRK4j4EO3JN5DwiXcQ9Am10Pl&#10;JtNE8yTQRf4izUb/IMxH/x7KR/8cyUj/G8lI/xvJSP8byUj/G8lI/xv/RBsB/0wWAf9SFAH/WBgB&#10;/10fAf9fKAL/XjID/V09BvZaSQrwV1UP6lViE+ZSbRjiUHcc306BH9xMiiLZS5Ik1UqaJtNJoSjR&#10;Sakpz0iyKs1IvCvLSMksyEjfLMVI7yvCSvwowEv/Jb9M/yK+Tf8gvU3/H71N/x69Tf8evU3/Hr1N&#10;/x7/RxgB/08TAf9WEQD/XhUA/2IcAf9lJAH+ZS0C9GQ4Be1hQwnmX1EO4FxdFNpYaBrUVnIe0FR7&#10;IsxShCbKUIwox0+UKsVOmyzDTqMuwU2sL79MtjC9TMIxu0zTMrhM6TG2TvgttFD/KrNR/yezUv8k&#10;slL/IrJS/yKyUv8islL/IrJS/yL/ShUB/1MRAP9bDwD/YhIA/2gXAP9qHwH2aygB7GsyA+RpPgfc&#10;ZkwN02JYFM1fYxvIXG0gxFp2JMFYfii+VoYru1WOLrlTljC2Up4ytFKmM7JRsDWwUbw2rlDLN6xQ&#10;4zeqUvQzqVT/LqhW/yuoV/8oqFf/JahX/yWoV/8lqFf/JahX/yX/TRMA/1YOAP9fDQD/ZxAA/2wT&#10;APtwGQDvcSIB5HEsAttwOgXRbEgMyWhUFMNlXxu+Ymghul9xJrZdeSqzW4EtsFqJMK5YkTOrV5k1&#10;qVahN6dWqzilVbY6o1XFO6FV3TufVvA3n1j+Mp9a/y6eW/8rnlz/KJ5c/yieXP8onlz/KJ5c/yj/&#10;UBEA/1kMAP9jDAD/aw0A/3AQAPV0EwDodhoA3XclAdF2NgTIckQMwW5QFLtrWxu2Z2QhsWVtJ61i&#10;dSuqYHwvp1+EMqRdjDSiXJQ3n1udOZ1apjuaWbE9mFm/PpdZ0z6VWuw7lV37NZZe/zGWX/8tlmD/&#10;KpZg/yqWYP8qlmD/KpZg/yr/Ug8A/1wKAP9mCQD/bgoA9nQMAO94DgDhexIA1HwgAMp7MwTBd0EL&#10;unRNE7RwWBuubGEhqWppJ6ZncSuiZXgvn2SAM5xiiDaZYZA4ll+ZO5Reoj2RXq0/j127QI1dzUGM&#10;Xug/jWH5OI1i/zOOZP8wjmT/LI5l/yyOZf8sjmX/LI5l/yz/VQ4A/18GAP9pBgD0cgYA4ngGANt8&#10;CQDZfwwAzYEdAMR/MAO7fD8KtHhLEq11VRqocV4ho25mJp9sbiubanUvmGh9M5VnhDaSZYw5j2SV&#10;PIxjnz6JYqpAh2G3QoVhyUKEYuRBhWT3O4Zm/zWHZ/8xh2j/Lodp/y2Haf8th2n/LYdp/y3/VwwA&#10;/2EEAP5sAwDkdQEA23sFANOACADQgwoAx4UaAL6ELQO2gTwJr31IEqh5UhmidlsgnXNjJplwayuV&#10;bnIvkW15M45rgTaLaYk6iGiSPIVnnD+CZqdBgGa0Q35mxUR8ZuFDfmj1PH9q/zeAa/8zgWz/L4Fs&#10;/y+BbP8vgWz/L4Fs/y//WQsA/2MBAPRvAADfeAAA1H8EAM6DBgDKhwgAwogYALmHKwKxhToIqoFG&#10;EaN+UBidelkfmHdhJZN1aCqPc28vi3F3M4hvfjaFboY6gmyPPX9rmUB8aqVCeWqxRHdqwkR2at1E&#10;eGzzPnlu/zh6b/80e3D/MHxw/zB8cP8wfHD/MHxw/zD/WwgA/2YAAOdyAADaewAAz4IDAMmHBQDE&#10;igYAvIwVALSLKAKsiTgHpYVEEJ6CThiYf1cek3xfJI55ZiqKd20uhnV0MoJ0fDZ/coQ5fHGNPXlw&#10;l0B2b6JCc26vRHFuwEVwbtlFcnDxP3Ny/zl1c/81dnT/MXZ0/zF2dP8xdnT/MXZ0/zH/XQYA/2kA&#10;AOJ0AADUfQAAy4UCAMSKBAC/jQUAt48TALCPJgGojTUHoIpCDpqGTBaTg1UdjoFdJIl+ZCmFfGst&#10;gXpyMn14eTV6d4I5dnaLPHN1lUBwdKBCbXOtRGtzvUVqc9VFbHTvQG52/jpvd/82cXj/MnF4/zFx&#10;eP8xcXj/MXF4/zH/XwIA92wAAN53AADQgQAAx4gBAMCNAwC5kQMAspMRAKuTIwGjkTMGnI5ADZWL&#10;ShWPiFMciYZbIoSDYiiAgWktfH9wMXh+dzV0fIA4cXuJPG56kz9reZ5CaHirRGZ4u0VkeNFFZnnu&#10;QGh7/Tpqe/82a3z/Mmt8/zJrfP8ya3z/Mmt8/zL/YQAA6m8AANl6AADMhAAAw4sAALuRAQC0lQEA&#10;rJcOAKWXIQGeljEFl5M+DJCQSBSKjlEbhItZIX+JYCd7h2crd4VuMHOEdTRvgn03a4GHO2iAkT5l&#10;f5xBYn6pQ2B+uURffs9EYH/sQGKA/DpkgP82ZYH/M2aB/zJmgf8yZoH/MmaB/zL/ZAAA5XIAANN+&#10;AADHhwAAvo8AALaVAACumQAAppsMAKCcHgCZmy4Ekpk7CouWRhKFlE8Zf5FXH3qPXiV1jmUqcYxs&#10;Lm2KczJpiXs2ZoiEOWKGjz1fhZo/XIWoQVqFt0JZhcxCWoXqP1yG+zpehv82X4f/Ml+H/zJfh/8y&#10;X4f/Ml+H/zL9aAAA4HYAAM2CAADCjAAAuZMAALCZAAConQAAn6AJAJmhGgCToCsDjJ84CIWdQxB/&#10;mkwXeZhUHXSXXCJwlWMna5NqLGeScTBkkXkzYI+CN1yOjTpZjZk9V42mP1SNtkBTjctAVI3pPVaN&#10;+jlXjf81WY7/MlmO/zFZjv8xWY7/MVmO/zHtbQAA2XsAAMiHAAC9kAAAtJgAAKqdAAChoQAAl6YE&#10;AJGnFQCMpycChaY1Bn+kQA15okoUc6BSGm6fWR9pnWAkZZxnKGGbbyxemncwWpiAM1aXizZTl5c5&#10;UZalO0+WtDxOlsk8TpboOk+W+TZRlv8zUpb/MFKW/zBSlv8wUpb/MFKW/zDmcgAA0IAAAMKMAAC4&#10;lgAArZwAAKOhAACZpgAAjq0AAIiuEQCDriIBfa0xBHesPQpyqkcQbKlPFmeoVxtjp14fX6ZlJFuk&#10;bSdYpHUrVKN/LlGiiTFOoZY0S6GkNkmhtDZIocg3SKDnNUmg+TJKn/8wS5//Lkuf/y1Ln/8tS5//&#10;LUuf/y3deQAAyYYAALySAACxmgAApqAAAJymAACRrAAAhrIAAH22DQB5th0AdbYsAm+1OQZqtEML&#10;ZbNMEWCyVBZcsVsaWLBjHlWvayFRr3MlTq59KEutiCpIrZUtRa2jLkStsy9DrcgvQqznL0Or+S1E&#10;q/8rRKr/KUSq/ylEqv8pRKr/KUSq/ynRgAAAwY0AALWYAACpnwAAnqUAAJOsAACIsgAAfbgAAHG+&#10;BgBuvxUAar8mAWa/MwNhvj8HXb5IC1m9UQ9VvVkTUbxgF068aBpLu3EdSLt7H0W6hyJCupQkQLqi&#10;Jj66syY9usgmPbroJj24+SU9t/8kPbb/Iz22/yM9tv8jPbb/Iz22/yPHiAAAuZUAAKydAAChpAAA&#10;lqsAAIqyAAB/uQAAc78BAGjGBQBgyg4AXsodAFvKLAFXyjgDVMpDBVDKTAhNyVULSsldDkfJZhFE&#10;yW8UQcl5Fj/IhRg8yJMaOsiiGznJsxw4yckcOMjoHDfH+Rw3xf8cNsT/HDbE/xw2xP8cNsT/HDbE&#10;/xy+kQAAsJsAAKSjAACYqgAAjLIAAIC5AAB0wAAAaMcAAF3NBQBT0woAT9cSAE3YIgBL2DAASdg8&#10;AkbYRgNE2U8EQdlYBj/ZYQg82WsKOtl2DDfZgg412pAPNNqgEDLasREx28cRMdrnETDY9hIw1v8T&#10;L9T/Ey/U/xMv1P8TL9T/Ey/U/xOzmgAApqEAAJqpAACNsQAAgLoAAHTBAABoyQAAXM8AAFLVAwBI&#10;3AgAReUSAEPlHgBB5ioAPuY1ATvnPgE550cCN+dQAzToWQQy6GIFMOhtBi7peQcs6YcIK+qWCSnq&#10;pwoo6roKJ+vWCifp8Aon5/0JJub/Cibm/wom5v8KJub/Cibm/wqooAAAnKcAAI+wAACCuQAAdMIA&#10;AGjKAABb0QAAT9cAAEXdAAA+7gkAPPIRADnzGwA28yUANPQuADH0NwEu9T8BLPVHASn2TwIn9lcC&#10;JfdhAyP3bAMh+HoEH/iJBB75mgUc+asFG/rABRr63gUa+fIFGvf9BRn2/wUZ9v8FGfb/BRn2/wWe&#10;pgAAka8AAIO5AAB1wgAAZ8sAAFrTAABN2gAAQt8AADjlAAA1+wcAMf8PAC7/FgAr/x8AKf8mACX/&#10;LQAj/zQAIP87AR7/QwEb/0sBGf9TARb/XQIU/2oCEv94AhH/iAIQ/5oCEP+rAw7/vgMO/9UDDv/t&#10;Aw7/8AMO//ADDv/wAw7/8AOTrgAAhLgAAHbCAABnzAAAWtUAAEzcAAA/4QAANeYAAC30AAAq/wIA&#10;Jv8LACP/EQAg/xcAHf8dABn/IwAW/ykAFP8vABL/NQAQ/z0ADv9FAQz/TgEK/1gBB/9lAQX/dAED&#10;/4UBAv+WAQH/pgEA/7UBAP/GAQD/ygEA/8oBAP/KAQD/ygGGtwAAd8EAAGjMAABa1wAAS94AAD7k&#10;AAAy6QAAJ+0AACP/AAAf/wAAG/8FABf/DAAU/xAAEf8UAA//GAAN/x0AC/8iAAj/KAAF/y4AAv81&#10;AAD/PQAA/0cAAP9SAAD/XgAA/20AAP9+AQD/jgEA/5sBAP+pAQD/qwEA/6sBAP+rAQD/qwH/Ki0B&#10;/y4rAf8wKwH/MC4C/y41Av8pPQP/JUkE/yNXBP8hZAX/H3IG/x1/Bv8digb/HZQG/x2cB/8cowf/&#10;HKoH/xyxB/8cuAb/HL8G/xzJBv8c1gb/HeUG/x3vBv8d+QX/Hf8F/x3/Bf8d/wX/Hf8F/x3/Bf8d&#10;/wX/Hf8F/x3/Bf8d/wX/LCsB/zAoAf8zKAH/MysC/zExAv8tOgP/K0cE/yhUBf8mYQX/JG8G/yJ8&#10;B/8ihwf/IpEH/yGZB/8hoQj/IacI/yGuCP8htQj/IbwI/yHGB/8h0Qf/IeIH/yLtB/8i9wf/Iv8G&#10;/SL/Bvwi/wb8Iv8G/CL/Bvsi/wb7Iv8G+yL/Bvsi/wb/LigB/zMlAf82JQH/NycB/zUtAv80OAP/&#10;MkQE/y9RBf8sXgb/KmsH/yl3B/8ogwj/J40I/yeWCf8nnQn/J6QJ/yerCf8nsgn/J7kJ/yfCCf8n&#10;zQn/J94J/yfrCfwn9gj5KP4I9yj/CPYo/wj1KP8I9Sj/CPUo/wj1KP8I9Sj/CPUo/wj/MiUB/zci&#10;Af86IQH/OyMB/zspAv87NAL/OUAE/zZNBf80Wgb/MWYH/zBzCP8ufwn/LokK/y6SCv8tmQv/LaEL&#10;/y2nC/8trgv/LbUM/y2+DP4tyQz7LdkM+C3oC/Qu9AvxLv4L7y7/C+4u/wvtLv8L7C7/Cuwu/wrs&#10;Lv8K7C7/Cuwu/wr/NSIB/zseAf8/HQH/QB8B/0ImAf9CMQL/QDwD/z5IBf87VQb/OWII/zduCv82&#10;eQv/NYQM/TSNDfw0lQ36NJwO+TOjDvczqg/2M7IP9TO6D/MzxQ/yM9IP7jPlD+o08g/nNP0P5TT/&#10;D+Q0/w7iNf8O4jX/DeE1/w3hNf8N4TX/DeE1/w3/OR4B/z8aAf9DGAH/RhoB/0kjAf9JLQL/SDgD&#10;/0VEBf9DUAf/QF0J+z5pC/g9dA31PH8O8zuID/E7kBDvOpgR7TqfEuw5phPqOa4T6Tm2FOc5wRTm&#10;Oc4V4jnjFd458RXbOvwU2Dr/E9U7/xLTO/8S0jv/EdI7/xDSO/8Q0jv/ENI7/xD/PRsB/0MWAP9I&#10;FAD/TBcB/08fAf9QKAH/TzMC/00/BPtKSgb1R1cJ8UZkDO1Ebw7pQ3kR50KDE+RBixTiQJMW4D+b&#10;F98/ohjdPqoZ2z6zGtg+vRrWPsob0j7fG84+7xvLP/sayUD/GMdA/xfGQf8VxUH/FMRB/xTEQf8U&#10;xEH/FMRB/xT/QRcA/0cSAP9MEAD/UhQA/1YbAP9XJAH/Vi4C+FQ5A/FRRQbrT1IJ5k1eDOFLaRDd&#10;SXQT2Uh9FtVGhhjSRY4a0EWWHM5EnR3MRKUeykOtH8hDtiDGQ8MhxUPTIcFD6SG+RPcfvEX/HbpG&#10;/xu5R/8ZuEf/GLhH/xe4R/8XuEf/F7hH/xf/RBQA/0sQAP9RDgD/VxEA/1sWAP9dHgD5XSgB71sz&#10;AudZPwTgV00I2lRZDdNSZBLOUG4Wyk53GcdMgBzFS4gewkqQIMBKlyG+SZ8jvEinJLpIsCW4SLwm&#10;t0jLJ7RH4yeySfMlsEr/Iq5L/x+uTP8drUz/G61N/xqtTf8arU3/Gq1N/xr/RxEA/08NAP9WDAD/&#10;XA4A/2ASAP1iGADwYyEA5mIsAd5gOgPUXkgHzVtUDcdYXxPDVmkXv1RyG7xSeh65UYIhtlCKI7RP&#10;kSWyTpknsE2iKK5NqyqsTLYrqkzELKhM2yymTe8qpE/9JqRQ/yOjUf8go1L/HqJS/x2iUv8dolL/&#10;HaJS/x3/Sg8A/1IKAP9aCQD/YAsA/2UOAPVnEQDoaBgA3WckANJmNQLKZEQHw2FQDb1eWxO5XGQY&#10;tVptHLFYdSCuV30jrFWEJalUjCinU5QqpVKdLKNSpi2hUbEvn1G+MJ1R0TCbUeovmlP6KppV/yaZ&#10;Vv8jmVb/IZlX/x+ZV/8fmVf/H5lX/x//TQ0A/1UGAP9dBQD7ZAcA72kJAOlrDADhbBAA020eAMls&#10;MQLCakAHu2dMDbVkVxOwYWAZrF9pHahdcSGlXHgkolqAJ6BZhyqdWJAsm1eYLplWojCWVawylFW5&#10;M5NVyjORVeUzkVf3LZFZ/ymRWv8lkVv/I5Fb/yGRW/8hkVv/IZFb/yH/TwsA/1cCAP9hAgDqaAEA&#10;3m0EANhwCADVcAsAy3IbAMJxLgK6bz0GtGxJDa5pVBOpZ10ZpGRlHaFibSGdYXQlml98KJhegyuV&#10;XYstkluUMJBbnjKNWqg0i1m1NYpZxjaIWeE2iFz0MIhd/yuJXv8oiV//JYlf/yOJX/8jiV//I4lf&#10;/yP/UQkA/1oAAPVkAADgbAAA13EDANB0BgDNdQkAxHYXALx2KgG0dDoFrnFGDKduURKia1oYnmli&#10;HZpnaSGWZXElk2R4KJBigCuNYYgui2CRMYhfmjOGXqU1g16yN4JewjeAXtw4gF/yM4Fh/y2CYv8p&#10;gmP/JoJk/yWCZP8lgmT/JYJk/yX/UwYA/10AAOdnAADbbwAA0HQCAMp4BQDGeQcAvnoVALZ6KAGv&#10;eDcFqHZEC6JzThKccFcYmG1fHZRrZyGQam4ljWh1KIpnfSuHZYUuhGSOMYFjlzR/YqI2fGKvOHpi&#10;vjl5YtU5eWPvNHpl/i97Zv8rfGf/KHxn/yZ8Z/8mfGf/Jnxn/yb/VQMA/2AAAONqAADVcgAAzHgB&#10;AMV7AwDAfQUAuX4SALF+JQGqfTUEo3pBCp13TBGXdFUXknJdHI5wZCCKbmskh2xyKIRreiuBaoIu&#10;fmmLMXtnlTR4Z6A2dmasOHRmvDlzZtE6c2ftNnRp/TB1av8sdmv/KXdr/yd3a/8nd2v/J3dr/yf/&#10;VwAA9mMAAN9tAADRdQAAyHsAAMF/AgC7gAMAtIEQAKyCIwGlgTIEnn4/CZh7ShCSeVMWjXZbG4l0&#10;YiCFcmkkgXFwJ35vdyt7bn8ueG2IMXVskjRza543cGqqOW5quTptas46bWvrN29t/DFwbv8tcW7/&#10;KnFv/yhxb/8ocW//KHFv/yj/WQAA62UAANtwAADNeAAAxH4AALyCAQC2hAEAroUOAKeGIACghTAD&#10;moI9CJOASA+OfVEViXtZGoR5YB+Ad2cjfHVuJ3l0dSp2c30uc3KGMXBxkDRtcJw3am+oOWhvtzpn&#10;b8s6Z3DpN2lx+jJrcv8tbHP/Kmxz/yhsc/8obHP/KGxz/yj/XAAA52gAANVzAADJewAAwIIAALiG&#10;AACxiAAAqYkNAKKKHQCciS4ClYc7B4+FRQ6Jgk8UhIBXGX9+Xh57fGUieHtsJnR5cypxeHstbneE&#10;MGt2jjNodZo2ZXSmOGN0tTlhdMk6YXTnOGN2+TJldv8uZnf/K2d3/ylnd/8pZ3f/KWd3/yn/XwAA&#10;42wAANB2AADFfwAAvIUAALSKAACsjAAAo44KAJ2OGgCXjisCkIw4BoqKQwyEh0wSf4VVGHqEXB12&#10;gmMhc4BqJW9/cSlsfnksaH2CL2V8jDJie5g1X3qkN116szhcesc5XHrlN157+DJfe/8uYHz/K2F8&#10;/ylhfP8pYXz/KWF8/yn1YgAA3m8AAMx6AADAgwAAt4kAAK+OAACmkQAAnZIGAJeTFwCRkygBi5I2&#10;BYWQQQt/jkoReoxSFnWKWhtxiGEfbYdoI2qGbydmhHcrY4OALmCCijFdgZY0WoGjNliAsjdWgMU3&#10;VoDjNliB9zFZgf8tW4L/KluC/ylbgv8pW4L/KVuC/ynsZgAA2HMAAMd+AAC8hwAAs44AAKmSAACg&#10;lQAAlpgBAJCZEwCKmSQBhZgyBH+WPgl5lEgOdJNQFG+RVxlrkF4daI5lIWSNbSVgjHUoXYt+K1qK&#10;iC5XiZQxVImhM1KIsDRRiMM1UIjiNFKI9jBTiP8sVIj/KVWI/yhViP8oVYj/KFWI/yjmawAA0HgA&#10;AMKDAAC3jAAArZIAAKOWAACamgAAjp4AAIefEACDnyAAfp8vAnidOwdznEUMbptNEWmZVRZlmFwa&#10;YZdjHl6WaiFblXIlV5R8KFSThitRkpIuTpKgMEySrzFLksIxSpHgMUyR9S1Nkf8qTpD/KE6Q/yZO&#10;kP8mTpD/Jk6Q/ybecAAAyX0AALyJAACykgAAp5cAAJ2bAACTnwAAhqQAAH6mDAB6phsAdaYqAXCm&#10;NwRspUEJZ6NKDWOiUhJfoVkWW6FhGVigaB1Un3AgUZ56I06dhCZLnZEpSJyeKkacrixFnMEsRZzf&#10;K0Wb9ClGmv8nR5r/JUea/yRHmv8kR5r/JEea/yTUdwAAwoQAALaPAACrlgAAoZwAAJagAACLpQAA&#10;f6oAAHSuBQBvrxQAbK8kAGivMgJkrj0FX61GCVusTw1YrFYRVKteFFGqZhdOqm4aS6l4HUipgyBF&#10;qI8iQ6idJEGorSVAqMAlP6jfJT+m9CNApf8iQKX/IUCk/yBApP8gQKT/IECk/yDKfgAAu4sAAK+V&#10;AACkmwAAmaEAAI6mAACCrAAAd7EAAGq2AABjuA4AYbgdAF64LAFauDgCV7hCBVO4SwhQt1MLTbdb&#10;Dkq2YxBHtmsTRLV1FkK1gRg/tY4aPbWcHDu1rBw6tcAdObXfHDmz9Bw5sv8cObH/Gzmw/xs5sP8b&#10;ObD/Gzmw/xvBhgAAtJMAAKeaAACcoAAAkacAAIWtAAB5swAAbbgAAGK9AQBWwgcAU8MUAFLDIwBQ&#10;xDABTcQ7AkrERQNHxE4FRcRXB0LDXwlAw2gLPcNyDTvDfg84w4wRNsObEjXDqxMzw8ATM8PgEzPB&#10;9RMywP8UMr//FDG+/xQxvv8UMb7/FDG+/xS4kAAAq5kAAJ+gAACTpwAAh64AAHu0AABuuwAAY8AA&#10;AFjFAQBNygUARM8MAEPQFwBC0CUAQNAyAD/RPQE90UcBO9FQAjnSWQM20mMENNJuBTLSegcw0ogI&#10;LtKYCS3TqQks074KLNPfCSvR8woqz/4LKc7/DCnN/w0pzf8NKc3/DSnN/w2umAAAop8AAJamAACJ&#10;rgAAfLYAAG+9AABjwwAAV8gAAEzNAABC0gMAOdkJADXfEAA03xsAMuAnADHhMgAw4T0ALuJHAC3i&#10;UAEr4loBKuNlAijjcQIm5H8DJeSPAyPloQQi5bQEIeXNBCDk7AQg4vsEH+H/BR/g/wUf4P8FH+D/&#10;BR/g/wWkngAAmKUAAIuuAAB9tgAAcL4AAGPGAABWywAAS9AAAEDVAAA23AAAL+UHAC3tEAAr7hgA&#10;Ke4iACfvKwAl7zQAI/A8ACHwRQAf8U4AHfJYARvyZAEZ83EBGPOBARf0kgIV9KUCFPW6AhP11gIT&#10;9O8CEvL8AhLw/wIS8P8CEvD/AhLw/wKapAAAja0AAH+2AABxvwAAY8cAAFbOAABJ0wAAPdoAADPf&#10;AAAq4wAAJvQFACT7DQAh/BMAHv0bABz9IgAZ/ikAF/4xABX/OQAT/0EAEf9KABD/VQAO/2EADP9v&#10;AQz/gAEK/5MBCf+mAQj/ugEH/9QBB//rAQb/9gEG//YBBv/2AQb/9gGPrAAAgLYAAHK/AABjyQAA&#10;VtEAAEjYAAA73QAAMOIAACbmAAAf8AAAHP8AABn/CQAW/w4AFP8TABH/GQAP/x4ADf8kAAv/KwAJ&#10;/zIABv87AAP/RAAA/08AAP9cAAD/awAA/30AAP+QAAD/owAA/7QAAP/GAAD/1gAA/9YAAP/WAAD/&#10;1gCCtQAAc78AAGTJAABW0wAAR9sAADrgAAAu5QAAI+kAABrtAAAV/QAAEv8AABD/AgAO/wkAC/8N&#10;AAj/EAAE/xMAAf8YAAD/HgAA/yQAAP8rAAD/MwAA/z0AAP9JAAD/VgAA/2YAAP94AAD/igAA/5sA&#10;AP+oAAD/sQAA/7EAAP+xAAD/sQD/JSsB/ygpAf8pKQH/KCwB/yMyAf8eOwL/GkcC/xdVA/8VYgP/&#10;E3AD/xJ8A/8ShwP/EpED/xKZA/8SoAP/EqcD/xKtA/8RtAP/EbsD/xHEA/8RzgP/Ed8D/xHrAv8S&#10;9gL/Ev4C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/Ev8C/xL/Av8S/wL/KCkB/ysmAf8sJgH/KykB/ygv&#10;Af8iOAL/IEQC/x1SA/8bXwP/GGwD/xd5BP8XhAT/F44E/xeWBP8WnQT/FqQE/xaqBP8WsQT/FrgE&#10;/xbAA/8WygP/FtsD/xboA/8X9AP/F/0D/Bf/AvsX/wP7F/8D+hf/A/oX/wP6F/8D+hf/A/oX/wP/&#10;KiYB/y4jAf8vIgH/LyUB/ywrAf8qNQL/J0EC/yROA/8iWwP/IGgE/x50BP8dgAT/HYoE/x2SBf8d&#10;mgX/HaEF/x2nBf8drQX/HbQE/x29BP8dxwT/HdQE/h3mBPsd8gT3HvsD9R7/BPQe/wTzHv8E8x7/&#10;BPIe/wTyHv8E8h7/BPIe/wT/LiIB/zIfAf80HgH/MyAB/zImAf8yMgH/Lz4C/yxKA/8qVwP/J2QE&#10;/yZwBf8lewX/JIUF/ySOBv8klgb/JJ0G/ySjBv8kqgb9JLEG/CS5Bvskwwb5JM8G9iTjBvIk8AXu&#10;JfoF7SX/Busl/wbqJf8G6SX/Bukl/wbpJf8G6SX/Bukl/wb/Mh4B/zYbAP84GQD/OBsB/zojAf85&#10;LQH/ODoC/zVGA/8yUgT/MF8E/y5rBf8tdgb9LIAH+iyJB/krkQf3K5kI9SufCPQrpgjzK60I8Su1&#10;CPArvwjuK8sI6yvfCOcs7gjkLPoI4iz/CeAs/wneLP8I3iz/CN0s/wjdLP8I3Sz/CN0s/wj/NRoA&#10;/zoWAP89FAD/PxcA/0EfAP9BKQH/QDQB/z1BAv86TQP8OFoF+DZlBvQ1cQfxNHsI7zOECe0zjQnr&#10;MpQK6TKbCugyogvmMqoL5DKyDOMyuwzhMsgM3zLcDNoy7A3VM/gN0jP/DdAz/wzOM/8MzTT/C8w0&#10;/wvMNP8LzDT/C8w0/wv/ORYA/z4SAP9BEAD/RRMA/0gbAP9IJAD/Ry8B/kQ7AvdCRwPxP1QF7D5g&#10;Bug8awjlO3YJ4jt/C+A6iAzdOZAN2zmXDtk4ng/WOKYQ1DiuEdI4txHQOMMSzjjTEso46BLHOfcS&#10;xDn/EcI6/xDBOv8PwDr/Dr86/w6/Ov8Ovzr/Dr86/w7/PRMA/0IPAP9GDQD/SxAA/04WAP9PHwD9&#10;TikB9Ew0AexIQQLmR04E4EVbBttEZgnWQnAM0kF5Ds9AghDNQIoRyj+RE8k/mRTHPqAVxT6oFsM+&#10;sRfBPrwXwD7LGL0+4hi6PvIXtz//FrVA/xS0QP8Ts0H/EbNB/xCzQf8Qs0H/ELNB/xD/QBAA/0YM&#10;AP9LCgD/UQ0A/1MRAP9UGADzVCIA6VItAeFQOwHaT0kD0k1VB8xLYAvISWoOxUhzEcJHexO/RoMV&#10;vUWLF7tFkxi5RJoZt0OiGrVDqxu0Q7YcskPEHbBD2R6tQ+0dq0X8GqlF/xioRv8WqEb/FadH/xOn&#10;R/8Tp0f/E6dH/xP/RA4A/0oIAP9QBgD/VQoA/1gNAPdZEQDqWBgA31ckANRXNQHMVUQExlRQCMFS&#10;Wwy9UGUQuU5tE7ZNdha0TH0YsUuFGq9KjRutSZUdq0mdHqlIpiCnSLAhpUi9IqRIzyKhSOgioEn4&#10;Hp9L/xueS/8ZnUz/F51M/xadTP8WnUz/Fp1M/xb/RwsA/00CAP9UAgD3WgQA610HAOddCwDhXBAA&#10;010eAMpdMAHDXD8EvVpMCLdYVwyzVmARr1RpFKxTcRepUXgap1CAHKRPhx6iT48goE6YIZ5NoSOc&#10;Taskmk24JZlMyCaWTOImlU71IpRP/x+UUP8clFH/GpRR/xiUUf8YlFH/GJRR/xj/SQgA/1AAAPtY&#10;AADlXgAA3WIDANZjBwDUYQoAymIZAMJjLAG7YjsDtGBICK9dUwyqW1wRplpkFaNYbBigV3QbnVV7&#10;HZtUgyCZVIsillOTJJRSnSWSUacnkFGzKI5RwymNUd0qjFLyJotU/yKLVf8ei1b/HItW/xqLVv8a&#10;i1b/GotW/xr/TAQA/1MAAOxcAADfYgAA1GYBAM5oBQDLZwgAwmcWALpoKAGzZzgDrWVFB6hjUAyj&#10;YVkRn19hFZtdaBiYXHAblVp3HpNZfyGQWIcjjlePJYxXmSeJVqMph1avKoVVvyuEVtUsg1fvKYNY&#10;/iSDWf8ghFr/HoRa/xyEWv8chFr/HIRa/xz/TgEA/1cAAOVfAADYZgAAzmoAAMdsAwDDawUAvGwS&#10;ALRtJQCtbDUDp2pCB6FnTQycZVYRmGNeFZRiZRiRYGwbjl90HoxeeyGJXYMkhlyMJoRblSiBWqAq&#10;f1qsLH1auy18Ws8ue1vsK3xc/CZ8Xf8ifV7/H31e/x19Xv8dfV7/HX1e/x3/UAAA9VkAAOFjAADS&#10;agAAyW4AAMJwAQC9cAMAtnAQAK5xIgCocDICoW4/BpxsSguXalMQkmhbFI5mYhiLZWkbiGNwHoVi&#10;eCGCYYAkgGCJJn1fkil7Xp0reF6pLXZeuC51XswvdF7pLXVg+id2Yf8jd2L/IHdi/x53Yv8ed2L/&#10;Hndi/x7/UgAA7FwAANxmAADObQAAxHIAAL10AAC3dAEAsHQOAKl1HwCidC8CnHI9BZdwRwqRblEP&#10;jWxZFIlqYBeFaWcbgmhuHn9mdSF9ZX0kemSGJ3djkCl1Y5sscmKnLnBiti9vYskvbmLmLm9k+Shw&#10;Zf8kcWb/IXFm/x9xZv8fcWb/H3Fm/x//VAAA6F8AANdpAADKcAAAwHUAALl4AACyeAAAq3gNAKR5&#10;HQCeeC0Bl3c6BZJ1RQqMck4OiHBWE4RvXheAbWQafWxrHXprcyB3ansjdGmDJnJojSlvZ5ksbGal&#10;Lmpmsy9pZsYwaGbkL2po9ylraf8lbGn/Imxq/yBsav8gbGr/IGxq/yD/VwAA5GIAANJsAADGcwAA&#10;vXgAALV7AACtfAAApXwKAJ99GgCZfCoBk3s4BI15QwmId0wOg3VUEn9zWxZ7cmIZeHBpHXVvcCBy&#10;bngjb22BJmxsiylqbJcsZ2ujLmVrsi9ka8QwYmvhL2Rs9ipmbf8mZm3/I2du/yBnbv8gZ27/IGdu&#10;/yD2WQAA4GUAAM5vAADCdgAAuXwAALF/AACpgAAAoIAHAJmBFwCUgSgBjoA1A4h+QQiDfEoNfnpS&#10;EXp4WRV2d2AZc3ZnHHB0bh9tc3YjanJ/JmdxiSlkcZUrYnChLWBwsC9ecMIvXXDfL19x9Spgcf8m&#10;YXL/I2Jy/yBicv8gYnL/IGJy/yDvXAAA3GkAAMpyAAC+egAAtYAAAK2EAACkhQAAmoUDAJSFFACO&#10;hiUBiYQzA4ODPgd+gUgLeX9QEHV+VxRxfV4YbntlG2t6bB5oeXQiZXh9JWJ3hyhfdpMqXHafLFp1&#10;ri5ZdcAuWHXdLll28ypbdv8mXHf/I1x3/yBcd/8gXHf/IFx3/yDqYAAA1WwAAMV2AAC6fgAAsYQA&#10;AKiIAACfiQAAlIoAAI2KEQCIiyEAg4owAn6JOwV5h0UKdIZODnCEVRJsg1wWaYJjGmaBah1igHIg&#10;X397I1x+hSZZfZEpV3yeK1V8rCxTfL4tUnzaLVN88ilVfP8lVnz/Ild8/yBXfP8gV3z/IFd8/yDl&#10;ZAAAz3AAAMF6AAC2gwAArYkAAKOMAACZjgAAjY8AAIaQDgCBkR0AfZAsAXiPOARzjkIIbo1LDGqM&#10;UxBniloUY4lhF2CIaBtdh3AeWoZ5IVaFgyRUhY8mUYScKE+EqipNhLwqTYTXKk2D8SdPg/8kUIP/&#10;IlCD/x9Qg/8fUIP/H1CD/x/eaQAAyXUAALyAAACyiAAAqI0AAJ2RAACTkwAAhZYAAH6XCwB5lxkA&#10;dZcoAXGXNQNslj8GaJVICmSUUA1hk1cRXZJeFVqRZhhXkG4bVI93HlGOgSBOjo0jS42aJUmNqSZI&#10;jbsnR43UJ0eM8CRIjP8iSYv/IEqL/x5Ki/8eSov/HkqL/x7VbgAAw3sAALeFAACsjQAAopIAAJeW&#10;AACMmQAAf5wAAHWeBQBwnxMAbZ8jAGmfMAFlnjsEYZ5FB12dTQpanFQNV5tcEVSaYxRRmmsXTpl0&#10;GUuYfxxImIseRZeZIEOXqCFCl7oiQZfTIkGW7yBClf4eQpX/HUOU/xxDlP8cQ5T/HEOU/xzMdQAA&#10;vIEAALGMAACmkgAAm5cAAJGbAACFnwAAeaMAAGqnAABlpw4AY6gcAGCoKwFdqDYCWadABFanSQZT&#10;plEJUKZZDE2lYA5KpWkRR6RyFESkfRZCo4kYP6OXGj2jpxs8o7kcO6PSGzui7xs7oP4aO5//GTyf&#10;/xg8n/8YPJ//GDyf/xjEfAAAtokAAKqSAACflwAAlZwAAImhAAB9pgAAcaoAAGSuAABasQgAV7EU&#10;AFWyIwBTsjABULI7Ak2yRANLsU0FSLFVB0WxXQlDsWULQLBvDT6weg87sIcROa+WEzevphQ2r7gU&#10;NbDRFDWu7xQ0rf4UNKz/FDSr/xQ0q/8UNKv/FDSr/xS7hQAAr5AAAKOXAACYnQAAjKMAAICoAAB0&#10;rQAAaLIAAFy2AABQugEASbwNAEi8GQBGvScARb0zAEO9PQFBvUcBP71QAj29WAM6vWEFOL1rBja9&#10;dwg0vYQJMr2TCjC9pAsvvbcMLr7QCy687gwtuv4NLLn/DSy4/w4suP8OLLj/Diy4/w6zjwAAppcA&#10;AJudAACPowAAg6oAAHawAABqtQAAXroAAFK+AABHwgEAPccGADjJEAA3yRsANsonADXKMwA0yz0A&#10;M8tHADHLUQEwy1sBLsxlAizMcQIqzH8DKcyQBCfMoQQmzbQEJc3OBCXL7gQkyfwGI8j/ByPH/wcj&#10;x/8HI8f/ByPH/weplgAAnp0AAJKjAACFqwAAeLIAAGu4AABfvgAAUsIAAEfGAAA9ygAANM8EACvU&#10;CQAm2Q8AJdkZACXaJQAk2jAAI9s7ACPbRQAi3FAAId1bACDdaAAe3nYAHd6HARzfmQEa36wBGd/E&#10;ARje5wEY3PgBGNv/Ahfa/wIX2v8CF9r/Ahfa/wKgnAAAlKMAAIerAAB5swAAbLoAAF/BAABSxgAA&#10;RsoAADvOAAAx0wAAKdkAACHeBQAe6A4AHegVABvpHgAZ6ScAGOowABbqOQAV60MAFOxOABLsWgAR&#10;7WcAEO53ABDuigAO754ADvCzAA3wzQAM7+wADO38AAzr/wAM6/8ADOv/AAzr/wCXowAAiasAAHu0&#10;AABtvAAAX8QAAFLKAABFzgAAOdMAAC/YAAAl3QAAHeEAABjsAgAW9wsAFPcRABH4FwAQ+B4ADvkl&#10;AA35LQAL+jUACfs/AAf7SgAE/FcAA/1mAAL+dwAA/YsAAP2fAAD8tQAA/NEAAPztAAD8/AAA/P0A&#10;APz9AAD8/QCLqwAAfbQAAG69AABgxgAAUs0AAETSAAA32AAALN0AACLhAAAZ5QAAE+oAABD6AAAO&#10;/wYADf8MAAr/EAAH/xQABP8aAAH/IAAA/ycAAP8wAAD/OgAA/0UAAP9TAAD/YgAA/3UAAP+KAAD/&#10;nwAA/7MAAP/HAAD/5QAA/+UAAP/lAAD/5QB/tAAAcL0AAGHHAABT0AAAQ9YAADbdAAAq4gAAH+YA&#10;ABbqAAAQ7QAADPoAAAn/AAAG/wAAAv8EAAD/CQAA/w0AAP8QAAD/FAAA/xoAAP8hAAD/KQAA/zQA&#10;AP9AAAD/TgAA/14AAP9yAAD/hwAA/5oAAP+qAAD/uQAA/7kAAP+5AAD/uQD/ICkB/yInAf8iJwH/&#10;HyoB/xkwAf8SOQH/EEUB/w1TAf8MYAH/Cm0C/wl5Av8JhAL/CY4B/wmWAf8JnQH/CaMB/wmpAf8J&#10;sAH/CLcB/wi+Af8IyAH/CNYB/wjmAf8I8QH/CPsA/wj/AP8I/wD/Cf8B/wn/Af8J/wH/Cf8B/wn/&#10;Af8J/wH/IyYB/yUkAP8lJAD/IycB/x0sAf8YNQH/FUIB/xJQAf8QXQL/DmoC/w52Av8OgAL/DooC&#10;/w6SAv8OmgL/DqAC/w6mAf8NrQH/DbMB/w27Af8NxQH/DdEB/w3jAf8N7wH+DfoB+g3/AfkO/wH5&#10;Dv8B+Q7/AfgO/wH4Dv8B+A7/AfgO/wH/JiMA/yggAP8oIAD/JiIA/yIoAf8gMgH/HD8B/xlMAf8X&#10;WQL/FWUC/xNxAv8TfAL/E4YC/xOOAv8SlgL/Ep0C/xKjAv8SqQL/ErAC/xK3Av8SwQL/EswB/RLf&#10;AfkT7QH1E/gB8xP/AfIT/wHxE/8C8BT/AvAU/wLwFP8C8BT/AvAU/wL/Kh8A/ywcAP8sGwD/Kx0A&#10;/ykkAP8oLwH/JTsB/yJIAf8fVAL/HWEC/xttAv8adwL/GoEC/xqKAv8akgL/GpkC/RqfAvwapgL7&#10;GqwC+Rq0AvgavQL2GsgC8xrbAu8a6gLsG/cC6Rv/Augb/wPnHP8D5hz/A+Uc/wPlG/8D5Rv/A+Ub&#10;/wP/LRsA/zAXAP8xFQD/MBYA/zEgAP8wKgD/LjYB/ytDAf8oTwL/JlwC/yRnAvwjcgP5I3wD9yKF&#10;A/UijQPzIpUD8iKbA/AiogPvIqkD7SKxA+wiuQPqIsUD6CLVA+Qj6QPgI/YE3iP/BNsk/wTZJP8E&#10;2CT/BNck/wTWJP8E1iT/BNYk/wT/MRYA/zQSAP82EQD/NxMA/zkbAP84JQD/NjEB/zM9Af0xSgH4&#10;LlYC9C1iA/AsbQPtK3cD6iuABOgqiATmKpAE5SqXBOMqngXhKqUF4CqtBd4qtgXcKsIF2irSBtUr&#10;5wbQK/UHzSz/B8ss/wfJLP8HyCz/B8cs/wbHLP8Gxyz/Bscs/wb/NRIA/zkOAP86DQD/PhAA/0AW&#10;AP8/IAD/PSoA+Ts3AfI4RAHsNlEC5zVcA+M0ZwPgM3IE3TN7BdoygwbWMosG1DKTB9IxmgjQMaEI&#10;zjGpCcwxsgnLMbwKyTHKCsYy4QvCMvELvzP+C70z/wq7M/8KujP/Cboz/wm6M/8JujP/Cboz/wn/&#10;ORAA/z0LAP9ACQD/RA0A/0YRAP9FGQD3RCMA7kEvAOY/PAHgPkoB2j1XAtM8YgTPO2wGzDp1B8k6&#10;fQnHOYUKxTmMC8M4lAzBOJsNwDijDb44rA68OLYPujjDD7k41xC1OOwQsjn7D7A6/w6vOv8Nrjr/&#10;DK06/wutOv8LrTr/C606/wv/PA0A/0AGAP9FBAD/SQkA/0sNAPlKEQDtSRoA40YmANpGNgDRRkUB&#10;y0VRA8ZEXAXCQmYIv0JvCrxBdwu6QH8NuD+GDrY/jhC0PpURsj6dErA+phOvPrAUrT69FKs+zRWp&#10;PuYVpj/3E6RA/xKjQP8QokD/D6JA/w6iQf8OokH/DqJB/w7/PwkA/0QAAP9KAAD3TgIA7FAGAOpP&#10;CwDjTBAA1kweAM1NMADGTT8BwExMBLtLVwa3SWEJtEhpDLFHcQ6uRnkQrEaAEapFiBOoRJAUpkSY&#10;FqRDoReiQ6sYoEO3GZ9DxxmdQ+Aam0TzF5lF/xWYRv8TmEb/EZhG/xCXRv8Ql0b/EJdG/xD/QgUA&#10;/0cAAPdPAADlUwAA3VUBANdVBgDVUgsAy1MZAMNUKwC8VDsBtlJIBLFRUgetUFwKqU5kDaZNbA+k&#10;THQRoUt7E59KghWdSooXm0mTGJlJnBqXSKYblUiyHJRIwR2SSNgdkEnvG49K/hiPS/8Wjkv/FI5M&#10;/xKOTP8Sjkz/Eo5M/xL/RQAA/0sAAOlTAADeWAAA01sAAM1bBADKWAcAwlgVALpaJwCzWjcBrlhE&#10;BKlXTwekVVgKoVRgDZ5TaBCbUW8TmFB2FZZQfheUT4YZkk6OGo9OmByNTaIdi02uH4pNvCCITdAg&#10;h03rH4ZP/BuGUP8YhlD/FoZQ/xSGUf8UhlH/FIZR/xT/RwAA+E8AAORXAADVXQAAzGAAAMVgAgDB&#10;XgUAul0RALNfIwCsXzMBpl5AA6FcSwedWlQKmVlcDpZYZBGTVmsTkFVyFo5UehiLVIIaiVOKHIdS&#10;lB6FUp4fg1GqIYFRuCJ/UcsiflLnIX5T+R1+VP8aflX/F35V/xZ+Vf8VflX/FX5V/xX/SgAA7lIA&#10;AN5bAADPYQAAxmQAAL9lAAC6YwIAs2IPAKxjIACmYzABoGI9A5thSAaWX1EKkl5ZDY9cYRGMW2gT&#10;iVpvFoZZdhiEWH4agleHHH9XkB99Vpshe1anInlWtSN3VsckdlbkJHZX9x93WP8bd1n/GXdZ/xd3&#10;Wf8Wd1n/FndZ/xb/TAAA6VYAANlfAADLZQAAwWgAALppAAC0aAAArWcNAKZoHACgaC0Bmmc6A5Vl&#10;RQaQY04KjGJXDYlhXhCGX2UTg15sFoBdcxh+XHsae1yDHXlbjR92WpghdFqkI3JasiRxWsQlb1rh&#10;JXBb9iBxXP8ccV3/GnFd/xhxXf8XcV3/F3Fd/xf9TwAA5VkAANNiAADHaAAAvWwAALZtAACvbAAA&#10;p2sLAKBsGQCbbCoBlWs3ApBpQwWLaEwJh2ZUDINlWxCAY2ITfWJpFXphcBh4YXgadWCBHXNfix9w&#10;XpYibl6iJGxesCVrXsEmaV7eJmpf9CFrYP8da2H/G2xh/xlsYf8YbGH/GGxh/xj1UQAA4lwAAM9l&#10;AADDawAAuW8AALFxAACqcQAAom8IAJtvFwCWcCcAkG81AotuQAWGbEkIgmpSDH5pWQ97aGASd2Zm&#10;FHVmbhdyZXYacGR+HW1jiB9rY5MiaWKgJGZiriVlYr8mZGLaJmRj8iJlZP8eZmT/G2dk/xlnZf8Y&#10;Z2X/GGdl/xjwUwAA3V8AAMtoAAC/bwAAtnMAAK51AACmdQAAnXMFAJZzFACRdCQAi3MyAoZyPgSB&#10;cEcIfW9PC3ltVw52bF4Rc2tkFHBqbBdtanMaa2l8HGhohh9mZ5EiY2eeJGFmrCVgZr0mX2fWJl9n&#10;8SJgaP8eYWj/HGJo/xpiaP8ZYmj/GWJo/xnsVwAA2WIAAMdrAAC8cgAAs3cAAKp5AACheQAAl3cB&#10;AJB4EQCLeCEAhngvAYF3OwR8dUUHeHRNCnRyVQ5xcVwRbnBjFGtvahZobnEZZm56HGNthB5gbI8h&#10;XmycI1xrqiVaa7smWWzTJlps7yNbbP8fXG3/HF1t/xpdbf8ZXW3/GV1t/xnoWgAA0mYAAMNvAAC4&#10;dgAAr3sAAKZ+AACdfgAAkXwAAIp8DwCFfR4AgX0tAXx8OQN3ekMGc3lLCXB4Uwxsd1oQaXZhE2Z1&#10;aBZjdG8YYXN4G15ygh5bco0gWXGaIldxqCRVcbklVHHQJVRx7iJWcf4eV3H/HFdx/xpYcf8ZWHH/&#10;GVhx/xnjXgAAzWkAAL9zAAC0egAAq38AAKKCAACYgwAAi4EAAISBDQB/ghoAe4IpAXaBNgJygUAF&#10;bn9JCGp+UAtnfVcOZHxeEWF7ZhReem0XW3p2GVl5gBxWeIsfU3iYIVF3piJQd7cjT3fOI0937CFQ&#10;d/0eUXf/G1J3/xlSd/8ZUnf/GVJ3/xneYgAAyG4AALt3AACwfwAAp4QAAJ2HAACShwAAhIcAAH2H&#10;CQB4iBYAdIgmAHCIMgJshz0EaIZGBmWFTglhhVUMXoRcD1uDYxJZgmsVVoF0F1OAfhpQgIkcTn+W&#10;Hkx/pSBKf7YhSX/MIUl+6x9KfvwcS37/Gkt+/xlMfv8YTH7/GEx+/xjVZwAAw3MAALZ8AACshAAA&#10;ookAAJiLAACNjQAAfI0AAHWOBABvjxIAbZAhAGmQLgFljzkCYo5CBF6OSwdbjVIKWIxZDFaLYQ9T&#10;i2gSUIpxFE2JexdKiYcZSIiVG0aIox1EiLQdQ4jKHUOH6hxEhvsaRIb/GEWG/xdFhf8XRYX/F0WF&#10;/xfNbQAAvXgAALGCAACnigAAnI4AAJKQAACGkwAAeZUAAGyXAABmlw4AY5gbAGGYKQBemDUBWpc+&#10;A1eXRwVVlk8HUpZWCU+VXgxMlGYOSpRvEEeTeRNEk4UVQpKTF0CSohg+krMZPZLJGT2R6Rg9kPoX&#10;Po//Fj6P/xU+j/8VPo//FT6P/xXFcwAAt38AAKyJAAChjwAAlpMAAIuWAAB/mQAAc5wAAGSfAABc&#10;oAkAWaAUAFehIgBVoS8AUqE5AVChQwJNoEsESqBTBUigWgdFn2MJQ59sC0Cedg4+noMQO56RETmd&#10;oBI4nbITN57IEzed6BI2m/oSNpr/EjaZ/xE3mf8RN5n/ETeZ/xG+ewAAsYcAAKWPAACblAAAkJgA&#10;AIScAAB3oAAAa6QAAF+nAABSqgAATasOAEurGgBKqycASKszAEarPQFEq0YBQqtOAkCrVgM+q18F&#10;O6toBjmqcwg3qoAJNKqPCzKqnwwxqrAMMKrHDDCp5wwvp/oNL6b/DS+l/w0vpf8NL6X/DS+l/w22&#10;hAAAqo4AAJ6UAACUmQAAh54AAHujAABvqAAAY6wAAFevAABLsgAAQbUGAD62EQA9th4AO7YpADq3&#10;NAA5tz4AN7dHADa3UAE0t1oBMrdkAjC3bwMut3wELLeLBSq3nAUpt64GKLjFBSi35gUntfkHJrP/&#10;Byay/wgmsv8IJrL/CCay/wivjQAAopQAAJeaAACLoAAAfqYAAHGrAABlsAAAWbQAAE23AABCuwAA&#10;OL4BAC/CCQAtwxIALMMeACvDKQAqxDMAKcQ9ACjFRwAnxVEAJsVcACXGaAAjxnYBIsaGASDGmAEf&#10;xqsBHsfBAR7G5AEdxPgCHML/AxzB/wMcwf8EHMH/BBzB/wSllAAAmpoAAI6hAACBpwAAc64AAGe0&#10;AABauQAATr0AAELAAAA4wwAAL8cAACbLBAAe0AoAG9ERABrSGgAZ0iUAGNMvABjTOgAX1EQAFtRQ&#10;ABXVXQAU1WsAE9Z8ABLXjwAR2KQAENm7ABDZ3gAQ1fMAENP/ABDS/wEQ0f8BENH/ARDR/wGcmgAA&#10;kaEAAIOoAAB1sAAAaLcAAFu9AABOwQAAQsUAADfIAAAtzAAAJNAAABzVAAAV2gUAEOILABDjEQAO&#10;5BoADuQjAA3lLQAM5TcAC+ZCAArmTwAJ510ACOdtAAbmgAAF5pUABOarAALmxAAB5uYAAOf5AADn&#10;/wAA5v8AAOb/AADm/wCToQAAhakAAHexAABpuQAAW8AAAE7GAABBygAANc4AACrSAAAh1gAAGdsA&#10;ABLfAAAN4wAAC/EIAAnzDgAH8xMABPIaAALyIgAA8ioAAPI0AADyPwAA8kwAAPJcAADybQAA8oIA&#10;APKYAADzrQAA88YAAPTlAAD09gAA9PsAAPT7AAD0+wCHqQAAebIAAGq6AABcwgAATskAAEDOAAAz&#10;0wAAKNgAAB7dAAAV4QAAD+QAAAroAAAF8wAAA/0BAAD8CAAA+w0AAPsRAAD7FgAA/B4AAPwmAAD8&#10;MAAA/TwAAP5JAAD+WgAA/m0AAP+CAAD/mAAA/6wAAP/AAAD/2AAA/+QAAP/kAAD/5AB7sgAAbLsA&#10;AF3EAABPzQAAQNIAADLZAAAm3gAAG+IAABLmAAAM6gAABe0AAAD0AAAA/wAAAP8AAAD/AAAA/wQA&#10;AP8JAAD/DgAA/xIAAP8YAAD/IQAA/ysAAP83AAD/RgAA/1gAAP9rAAD/gAAA/5UAAP+mAAD/swAA&#10;/7sAAP+7AAD/uwD/GyYA/xwkAP8aJAD/FScA/xAtAP8KNgD/BUMA/wFQAf8AXgH/AGsB/wB2Af8A&#10;gQD/AIoA/wCSAP8AmgD/AKAA/wCmAP8ArAD/ALIA/wC5AP8AwgD/AM0A/wDfAP8A7AD/APgA/wD/&#10;AP0A/wD9AP8A/QD/AP0A/wD9AP8A/QD/AP0A/wD/HyMA/x8hAP8eIQD/GSMA/xMpAP8OMgD/DEAA&#10;/wlNAf8HWgH/BGcB/wNzAf8DfQH/A4cB/wOPAP8ClgD/ApwA/wKiAP8CqAD/Aq8A/wG2AP8BvgD/&#10;AckA/wHbAP8A6gD8APYA+AD/APcC/wD3A/8A9gT/APYE/wD2Bf8A9gX/APYF/wD/Ih8A/yIcAP8h&#10;HAD/Hh8A/xgkAP8VLwD/EjwA/xBJAP8OVgH/DGIB/wtuAf8LeQH/C4IB/wuLAf8LkgH/CpkB/wqf&#10;AP8KpQD/CqsA/wqyAP8KuwD9CsYA+wrUAPcK5wDzCvQA8Ar/AO8L/wDuDP8A7Qz/Ae0M/wHtDP8B&#10;7Qz/Ae0M/wH/JRsA/yYYAP8lFwD/IRgA/yAhAP8eKwD/GjcA/xdFAP8UUQH/El4B/xFpAf8RdAH/&#10;EX0B/xCGAf0QjgH8EJUB+hCbAfkQoQH3EKgB9hCvAfQQtwDzEMIA8RDQAO0Q5QDoEfIA5hH+AeQS&#10;/wHjEv8B4hL/AeIS/wHhEv8B4RL/AeES/wH/KRYA/yoTAP8pEgD/JxMA/ygcAP8nJwD/IzMA/yA/&#10;AP8dTAD/G1gB/BlkAfgZbgH2GHgB8xiBAfEYiQHvGJAB7hiXAewYngHqGKQB6RisAecYtAHmGL8B&#10;5BjNAeAZ4wHcGvEB2Br+AtQb/wLSG/8C0Rv/AtAb/wLQG/8C0Bv/AtAb/wL/LRIA/y4PAP8uDQD/&#10;LxAA/y8XAP8uIQD/LC0A/yk5APkmRgD0JFMB7yJeAesiaQHoIXMB5iF8AeMhhAHhIYwB4CGTAd4h&#10;mgHcIaEB2iGpAdghsQLVIbwC0yLJAtAi3wLMI/ADyCP9A8Yk/wPEJP8DwyT/A8Ik/wPBJP8DwST/&#10;A8Ek/wP/MA8A/zILAP8zCAD/Ng0A/zYSAP81GgD9MiUA9DAyAO0tPwDnLEwA4itYAd0rYwHZKm0B&#10;1Sp2AtIqfwLQKoYCziqOA8wqlQPKKpwDySqjBMcqrATFKrYEwyrDBcIq1QW+K+sFuiv5Brgs/wa2&#10;LP8FtSz/BbQs/wW0LP8FtCz/BbQs/wX/NAwA/zYFAP85AwD/PAgA/zwNAP07EwDxOB0A6DUpAOA0&#10;NwDZM0YA0TRSAc0zXQHJM2cCxjNwA8QyeATBMoAEvzKHBb4yjwa8MpYGujGeB7gxpge3MbAItTK8&#10;CLMyzAmxMuUJrTP1Casz/wmqM/8IqDP/B6gz/wenM/8HpzP/B6cz/wf/NwcA/zoAAP8+AAD6QQEA&#10;8UEGAPE/DQDmPBIA2zofANA7MQDKPEAAxDxNAcA8WAK8O2EDuTtqBbY6cga0OnoHsjmBCLA5iAmv&#10;OZAKrTiYCqs4oQupOKoMqDi2DaY4xQ2kON4OoTnxDZ86/wyeOv8LnTr/Cpw6/wmcOv8JnDr/CZw6&#10;/wn/OwIA/z4AAPdEAADmRwAA30gBANpGBgDZQAsAzUIZAMVEKwC+RDsAuURIAbVDUwOxQlwErkJl&#10;BqtBbAepQHQJpkB7CqQ/gwujP4oNoT6TDp8+nA+dPqUQmz6xEZo+vxGYPtQSlj/tEZQ//A+TQP8O&#10;kkD/DJJB/wuSQf8LkkH/C5JB/wv/PQAA/0MAAOlJAADeTgAA008AAM1OAwDKSQgAwkkUALtKJgC1&#10;SzYAr0tDAqtKTgOnSVcFpEhgB6FHZwmeRm8KnEZ2DJpFfQ6YRYUPlkSOEJRElxKSQ6ETkEOsFI9D&#10;uhWNQ80Vi0ToFYpF+hKJRv8QiUb/DohG/w2IRv8NiEb/DYhG/w3/QAAA8kcAAONPAADUUwAAy1UA&#10;AMRUAADAUAQAuU8RALJQIgCsUTIAp1E/AqJQSgOeT1MFm05cCJhNYwqVTGoMk0txDZFKeQ+OSoAR&#10;jEmJEopJkhSISJwVhkioFoVItReDSMcYgUjkGIFK9xWASv8SgEv/EIBL/w+AS/8OgEv/DoBL/w7/&#10;QwAA7EsAAN1TAADOWAAAxFoAAL1aAAC4VwEAsVQOAKpWHgClVi4An1Y7AZtVRgOXVFAFk1NYCJBS&#10;XwqNUWYMi1BtDohPdBCGT3wShE6FE4JOjhWATZkXfk2kGHxNshl6TcMaeU3fGnhO9Bd4T/8UeE//&#10;EnhQ/xB4UP8PeFD/D3hQ/w/9RgAA508AANZXAADIXAAAv18AALdfAACxXAAAqlkMAKRaGgCeWyoA&#10;mVs4AZRaQwOQWUwFjFhVCIlXXAqGVmMMg1VqDoFUcRB/U3kSfVOBFHpSixZ4UpUYdlGhGXRRrxtz&#10;UcAbcVHbHHFS8hlxU/8VcVT/E3JU/xFyVP8QclT/EHJU/xDzSAAA41MAANBbAADEYAAAumMAALNj&#10;AACsYQAApF4JAJ1fFwCYXycAk181AY5eQAOKXUoFhlxSB4NbWQqAWmAMfVlnDntYbhB4WHUSdld+&#10;FHRWiBdyVpMYb1afGm5VrBtsVb0ca1bVHWtW8BprV/8Xa1j/FGxY/xJsWP8RbFj/EWxY/xHxSwAA&#10;31YAAMxeAADAZAAAt2cAAK5oAACnZgAAn2IGAJhjFACSZCQAjWMyAYliPQKEYUcEgWBPB31fVgl6&#10;Xl0Ld11kDXVcaxBzXHMScFt7FG5bhRdsWpAZalqcG2hZqhxmWrodZVrRHWVa7htlW/4XZlv/FWZc&#10;/xNnXP8SZ1z/Emdc/xLtTgAA2lkAAMhhAAC8ZwAAs2oAAKtsAACiagAAmWcCAJJnEQCNZyEAiGcv&#10;AYRmOwJ/ZUQEe2RNBnhjVAl1YlsLcmFhDXBhaQ9tYHASa195FGlfgxdmXo4ZZF6aG2JeqBxhXrgd&#10;X17OHV9e7BtgX/0YYV//FWFf/xNiX/8SYl//EmJf/xLqUQAA1FwAAMRkAAC5agAAsG4AAKdwAACe&#10;bgAAlGsAAI1qEACHax4Ag2ssAH5rOAJ6akIDdmlKBnNoUghwZ1kKbWZgDWtlZw9oZG4RZmR3FGRj&#10;gRZhY4wYX2KYGl1iphxbYrYdWmLMHVpi6hxbY/wYXGP/Flxj/xRdY/8TXWP/E11j/xPmVQAAz18A&#10;AMFoAAC2bgAArHIAAKR0AACacwAAjm8AAIdvDQCCbxsAfXApAHlvNQF1bj8Dcm1IBW5sUAdrbFcK&#10;aWteDGZqZQ5kaWwRYWl1E19ofxZcaIoYWmeWGlhnpBxWZ7QdVWfKHVVn6BtWZ/sYV2f/Fldo/xRY&#10;Z/8TWGf/E1hn/xPhWAAAy2MAAL1rAACycgAAqXYAAKB4AACWdwAAiHMAAIFzCwB8dBcAeHQmAHR0&#10;MgFwcz0CbXNGBGpyTgdncVUJZHBcC2FwYw5fb2oQXG5zElpufBVXbYgXVWyUGVNsoxtRbLMcUGzI&#10;HE9s5xtRbPoYUWz/FVJs/xRSbP8TUmz/E1Js/xPcXAAAx2cAALlvAACvdgAApXsAAJx8AACRfAAA&#10;gngAAHp5BwB1eRQAcnojAG56LwFreToCaHlDA2R4SwVhd1IIX3dZClx2YAxZdWgPV3RwEVR0ehNS&#10;c4YWT3OTGE1yoRlMcrEaSnLGGkpy5RpLcvkXTHL/FUxy/xNNcv8STXL/Ek1y/xLUYAAAwmsAALV0&#10;AACrewAAon8AAJeBAACMgQAAen4AAHN/AgBufxEAa4AeAGiALABlgDcBYoBAA19/SARcflAGWX5X&#10;CFd9XgtUfGYNUXxuD097eBFMe4MUSnqRFkh6nxdGeq8YRXrEGER65BhFefgWRnn/FEZ4/xJHeP8R&#10;R3j/EUd4/xHNZQAAvXAAALF5AACngAAAnIQAAJKGAACGhgAAd4YAAGuGAABmhw0AY4cZAGCIJwBe&#10;iDMBW4g8AliHRQNWh00EU4ZUBlCGWwhOhWMKS4RsDEmEdg9Gg4ERRIOPE0KDnRRAgq4VP4PCFT6C&#10;4hU/gfcTP4H/EkCA/xFAgP8QQID/EECA/xDGawAAt3YAAKx/AACihQAAl4kAAIyLAACBjQAAc44A&#10;AGWPAABdjwkAWpAUAFiQIQBWkS0AU5A4AVGQQQJOkEkDTJBQBEqPWAVHj2AHRY5pCUKOcwtAjX8N&#10;Po2NDzyNnBA6jawROY3BETiN4RA4i/YQOIr/DzmJ/w85if8OOYn/DjmJ/w6/cgAAsn0AAKeGAACc&#10;igAAkY4AAIaRAAB6kwAAbZUAAF+XAABUmQEAT5kPAE6aGgBMmicASpoyAEiaPAFGmkQBRJpMAkKa&#10;VANAmVwEPplmBTuZcAc5mHwIN5iKCjWYmgszmKsLMpi/DDKY3wsxlvULMZX/CzGU/wsxk/8LMZP/&#10;CzGT/wu4egAArIUAAKGLAACWkAAAi5QAAH+XAABymwAAZp0AAFqgAABOogAARaQJAEKkEwBApB8A&#10;P6QqAD6lNAA8pT4AO6VHATmlTwE3pVgCNaVhAjOlbAMxpXkEL6SHBS2klwYspKkGK6S9Biqk3gYq&#10;ovUHKaH/Bymg/wgpn/8IKZ//CCmf/wixggAApYsAAJqRAACQlgAAg5oAAHafAABqogAAXqYAAFKp&#10;AABGqwAAPK0AADWvDAAzsBUAMrAhADGwKwAvsDUALrE+AC2xSAAssVEAK7FbACmxZwEnsXQBJrGD&#10;ASSxlAIjsaYCIrK7AiGy2wIhr/MDIK7/AyCt/wQfrP8EH6z/BB+s/wSqiwAAnZEAAJOXAACHnAAA&#10;eqIAAG2nAABgqwAAVa8AAEmxAAA+tAAAM7cAACq6AwAkvA0AIr0VACG9IAAhvSoAIL0zAB++PQAe&#10;vkcAHb5SABy/XgAav2wAGb98ABi/jgAXwKEAFsC2ABTA0wAVvvEAFbz/ARW7/wEUuv8CFLr/AhS6&#10;/wKhkgAAlpgAAIqeAAB9pAAAb6oAAGKvAABWtAAASrcAAD66AAAzvQAAKsAAACHEAAAZxwUAE8sL&#10;ABHMEgARzBsAEMwlAA/NLwAOzToADs1GAA3NUgANzmAADM5wAAvOgwAKzpcACc6sAAjOxgAIzugA&#10;CM37AAnL/wAJy/8ACcv/AAnL/wCYmAAAjZ4AAH+lAABxrAAAZLMAAFe5AABKvQAAPsAAADLDAAAo&#10;xgAAH8oAABfNAAAR0QAADNYFAAjZDAAG2RIABdobAATaJAAD2y4AAds5AADcRQAA3VIAAN5iAADe&#10;cwAA3ogAAN+dAADfswAA384AAODuAADf+gAA3/8AAN//AADf/wCPnwAAgaYAAHOuAABltQAAWL0A&#10;AErCAAA9xQAAMckAACbMAAAd0AAAFNQAAA7ZAAAJ3QAAA+EAAADjBwAA4w0AAOQSAADlGQAA5iIA&#10;AOcrAADpNgAA60MAAOxSAADsYgAA7XYAAO6MAADuoQAA77cAAO/RAADv6wAA8PYAAPD2AADw9gCE&#10;pwAAda8AAGe3AABZvwAAS8YAADzKAAAvzgAAJNIAABrYAAAS3AAADOAAAAXjAAAA5wAAAOsAAADr&#10;AAAA7QUAAO4LAADwEAAA8RUAAPMeAAD0JwAA9zMAAPlAAAD6UQAA+2MAAPx3AAD9jQAA/aMAAP62&#10;AAD+yQAA/98AAP/fAAD/3wB3sAAAaLkAAFrBAABMygAAPM8AAC7UAAAi2gAAF94AABDiAAAJ5gAA&#10;AOkAAADsAAAA8AAAAPYAAAD2AAAA9wAAAPgAAAD6BwAA+w0AAP0RAAD/GQAA/yMAAP8vAAD/PgAA&#10;/08AAP9iAAD/dwAA/40AAP+fAAD/rgAA/7oAAP+6AAD/ugD/FiMA/xUhAP8SIQD/DiQA/wYqAP8A&#10;MwD/AEEA/wBOAP8AXAD/AGgA/wB0AP8AfgD/AIcA/wCPAP8AlgD/AJwA/wCiAP8AqAD/AK4A/wC1&#10;AP8AvQD/AMcA/wDWAP8A5wD+APMA/gD+AP0A/wD8AP8A+wD/APsA/wD7AP8A+wD/APsA/wD/GiAA&#10;/xkeAP8WHgD/ECAA/wolAP8EMAD/AD0A/wBLAP8AWAD/AGQA/wBwAP8AegD/AIMA/wCLAP8AkgD/&#10;AJgA/wCeAP8ApAD/AKoA/wCxAP0AuQD7AMMA+gDQAPgA4wD3APEA9gD8APQA/wD0AP8A8wD/APMA&#10;/wDzAP8A8wD/APMA/wD/HRwA/xwZAP8ZGQD/FBsA/w7/4v/iSUNDX1BST0ZJTEUACAkhAP8MLAD/&#10;CTkA/wVGAP8CUwD/AF8A/wBrAP8AdQD/AH4A/wCGAP8AjgD/AJQA/gCbAPwAoQD6AKcA+ACuAPUA&#10;tQDzAL8A8QDLAPAA3wDuAO4A7AD5AOsA/wDqAP8A6gH/AOkB/wDpAf8A6QH/AOkB/wD/IBcA/x8U&#10;AP8cEwD/FxUA/xYdAP8TKAD/EDQA/w1BAP8MTgD/CVoA/whmAP8IcAD+B3kA/AeBAPoHiQD4B5AA&#10;9gaWAPMGnQDxBqMA7waqAO0GsgDqBrsA6AbIAOYG3ADkBuwA4gj6AOAK/wDeC/8A3Qv/AN0M/wDc&#10;DP8A3Az/ANwM/wD/IxIA/yMQAP8hDgD/HhAA/x4YAP8cIwD/GC8A/xQ7AP8SSQD8EFUA+A9gAPQP&#10;agDxD3QA7w58AO0OhADrDosA6Q6SAOcOmQDmDqAA5A6nAOIOrwDgDrgA3g7FANwO2gDWEOwA0hH6&#10;AM8S/wDNEv8BzBL/AcsT/wHKE/8ByhL/AcoS/wH/Jw8A/ycMAP8lCQD/Jg0A/yUTAP8jHAD/ICgA&#10;+xw1APUaQgDvGE8A6hdaAOYWZQDjFm4A4BZ3AN4WfwDcFocA2RaOANYWlQDUFpwA0hejANAXqwDO&#10;GLUAzBjBAMsY0gDHGugBwxv4AcAb/wG+HP8BvRz/Arwc/wK8G/8CvBv/Arwb/wL/KwwA/ysFAP8r&#10;AwD/LQkA/ywOAP8pFQD3JiAA7iMtAOchOgDhH0gA2x9UANUgXwDRIGgAziBxAMwheQDKIYEByCGI&#10;AcYhjwHEIZYBwyGeAcEipgG/Iq8BvSK7ArwjygK5I+MCtST0ArMk/wOxJP8DryT/A68k/wOuJP8D&#10;riT/A64k/wP/LwYA/y8AAP8yAAD/MwIA+TIIAPcvDgDrKxYA4SciANgnMgDQKUEAyypOAMYqWQDD&#10;KmIBwCprAb0qcwG7KnoCuSqCArgqiQK2KpACtCqYA7MqoQOxKqoDryu1BK4rxASsK9sEqCzvBKYs&#10;/gWkLP8Eoy3/BKIt/wSiLP8Eoiz/BKIs/wT/MgAA/zMAAPk4AADpOQAA4jkAAN41BwDeLg0A0S8b&#10;AMkxLADDMzsAvTNIALk0UwG2M1wBszNlArAzbQKuM3QDrDJ7A6sygwSpMooEpzKTBaUymwakMqUG&#10;ojKwB6AyvgefMtEHnDPqB5oz+weYNP8HlzT/BpY0/waWNP8FljT/BZY0/wX/NQAA/zgAAOo+AADf&#10;QgAA1UIAAM8/AwDNOAgAxTgVAL06JgC3OzYAsjxDAK48TgGqO1cCpztgA6U6ZwOjOm8EoTp2BZ85&#10;fQadOYUHmzmNB5k4lgiYOKAJljirCpQ4uAqTOcoLkTnlC4869wqNOv8JjDv/CIw7/weMO/8HjDv/&#10;B4w7/wf/OAAA8T4AAONFAADUSQAAy0oAAMVHAADBQQQAuj8RALNBIQCtQjEAqEM+AKRDSQGgQlMC&#10;nUFbA5tBYgSYQGoFlkBxBpQ/eAeSP38IkD+ICo8+kQuNPpsMiz6mDYk+sw2IPsQOhj/gDoQ/9A2D&#10;QP8Lg0D/CoJA/wmCQf8IgkH/CIJB/wj/PAAA60MAANxKAADMTwAAw1AAALxOAAC3SQEAsUYOAKpI&#10;HACkSSwAoEk6AJtJRQGYSE4ClEdXA5JHXgWPRmUGjUZsB4tFcwmJRXsKh0SDC4VEjQyDRJcOgUOi&#10;D39DrxB+Q8AQfETaEXtE8Q96Rf8Nekb/C3pG/wp6Rv8Jekb/CXpG/wn1PgAA5kgAANNPAADHVAAA&#10;vVUAALZUAACwUAAAqUwLAKJNGACdTigAmE42AJROQQGQTUsCjU1TBIpMWgWHS2EGhUtoCINKbwmA&#10;SncLfkl/DHxJiQ56SJMPeEifEHdIrBJ1SLwSdEnSE3NJ7hFySv8Pckr/DXJK/wtySv8Lckr/CnJK&#10;/wryQgAA4EwAAM5TAADBWAAAuFoAALBZAACpVgAAolIHAJtSFQCWUyQAkVMyAI1TPgGJUkcChlFQ&#10;BINRVwWAUF4Gfk9lCHtPbAl5TnMLd057DXVNhQ5zTZAQcU2cEm9NqRNuTbkUbE3OFGxN6xNsTv0Q&#10;bE//DmxP/wxsT/8LbE//C2xP/wvuRQAA3FAAAMlXAAC9XAAAtF4AAKxeAACkWwAAnFYEAJVWEgCQ&#10;VyEAi1gvAIdXOwGDVkQCf1ZNA3xVVAV6VFsGd1RiCHVTaAlzU3ALcVJ4DW9Sgg9tUY0Ra1GZEmlR&#10;phRnUbYVZlHLFWVS6RRlUvsRZlP/D2ZT/w1mU/8MZlP/DGZT/wzqSQAA1VMAAMVaAAC6XwAAsGIA&#10;AKhiAACfXwAAlloAAI9aEACKWx4AhVssAIFbOAF9W0ECelpKA3dZUQR0WFgGcVhfB29XZgltV20L&#10;a1Z2DWlWfw9nVYoRZVWXE2NVpBRhVbQVYFXIFl9V5xVgVvoSYFb/D2FX/w5hV/8NYVf/DGFX/wzn&#10;TAAA0VYAAMFeAAC2YwAArWYAAKRmAACbZAAAkF4AAIleDgCEXxsAgF8pAHxfNQF4Xz8CdF5HA3Fd&#10;TwRvXFYFbFxcB2pbYwloW2sLZlpzDWRafQ9iWogRX1mUE15ZohRcWbIVW1nGFlpZ5RVbWvkSW1r/&#10;EFxa/w5cWv8NXFr/DVxa/w3jTwAAzVkAAL5hAACzZgAAqWkAAKBqAACXaAAAi2IAAINiDAB+YxgA&#10;emMmAHZjMgBzYzwBb2JFAmxhTARqYVQFZ2BaB2VgYQhjX2kKYV9xDF9eew5dXoYRWl6TElhdoBRX&#10;XbAVVl7EFlVe4xVWXvcSVl7/EFde/w5XXv8NV17/DVde/w3eUwAAyF0AALtkAACwagAApm0AAJ1u&#10;AACTbQAAhWcAAH5nCQB4ZxUAdGcjAHFoLwBuZzkBa2dCAmhmSgNlZlIFY2VYBmBlXwheZGcKXGRv&#10;DFpjeQ5YY4QQVWKRElNinxNSYq4VUWLCFVBi4RVRYvYSUWL/EFJi/w5SYv8NUmL/DVJi/w3ZVgAA&#10;xGAAALdoAACsbgAAo3EAAJpzAACPcQAAf2sAAHhrBQByaxIAbmwfAGtsLABobDcBZmxAAmNrSANg&#10;a08EXmpWBlxqXQdZaWUJV2ltC1Vpdw1TaIIPUGiPEU5nnRNNZ6wUS2jAFEto3hRLZ/USTGf/D0xn&#10;/w5NZ/8NTWf/DU1n/w3SWgAAwGQAALNsAACpcgAAoHYAAJZ3AACKdgAAeXEAAHFxAABrcQ8AaHEc&#10;AGZyKABjcjQAYHI9AV5yRQJbcU0DWXFUBVdwWwZUcGMIUm9rClBvdAxNboAOS26NEElumxFHbasS&#10;Rm6+E0Vu3BJGbfQRRm3/D0dt/w5HbP8NR2z/DUds/w3MXwAAvGkAALBxAACldwAAnHsAAJF8AACG&#10;ewAAdXgAAGt3AABldwwAYXgXAF94JABdeTAAWnk6AVh5QgJWeEoCU3hRBFF3WAVPd2AHTHZoCEp2&#10;cgpIdX0MRXWKDkN1mQ9CdakQQHW8EEB12RBAdPMPQHT/DkFz/w1Bc/8MQXP/DEFz/wzGZAAAt24A&#10;AKt2AACifAAAl38AAIyBAACBgQAAcoAAAGV/AABdfwgAWX8TAFeAIABVgCsAU4E2AFGAPgFPgEYC&#10;TYBOAkt/VQNJf10FRn9mBkR+cAhCfnsJP36ICz19lww8facNOn26Djp+1g06fPENOnv/DDp7/ws6&#10;ev8LOnr/Czp6/wvAaQAAsnQAAKd8AACdgQAAkoQAAIeGAAB7hwAAbocAAGCHAABVhwEAUIgOAE6I&#10;GgBNiSYAS4kwAEmJOgBIiUIBRolKAUSJUgJCiVoDQIhjBD2IbQU7iHgGOYeGCDeHlQk1h6YKNIe5&#10;CjOH0wozhvAJM4X/CTOE/wkzg/8JM4P/CTOD/wm5cAAArXoAAKKCAACXhwAAjYoAAIGMAAB1jgAA&#10;aI8AAFqQAABPkQAAR5IKAESSEwBDkx8AQZMqAECTNAA/kz0APZNFADuTTQE6k1YBOJNfAjaTaQM0&#10;k3UDMpKDBDCSkwUukqQGLZK3BiyS0QYske8GK4//BiuO/wYrjf8HK43/ByuN/wezeAAAp4IAAJyI&#10;AACRjAAAh5AAAHqTAABtlQAAYZcAAFWZAABJmwAAP5wBADmdDgA3nRcANp4iADSeLAAznjUAMp4+&#10;ADGeRwAwn1AALp9aAC2fZAErn3EBKZ5/AieekAImnqECJJ61AiOezgIjne4DI5v+AyKa/wQimf8E&#10;Ipn/BCKZ/wSsgQAAoIgAAJWOAACLkgAAf5YAAHKaAABlnQAAWaAAAE6jAABCpAAAN6YAAC6oBQAp&#10;qQ8AKKkYACeqIgAmqiwAJao1ACSqPwAjqkgAIqtTACGrXgAgq2oAHqt5AB2riwAbq50AGquxABmr&#10;ygAZquwBGaj9ARin/wIYpv8CGKb/Ahim/wKliQAAmY8AAI+UAACDmQAAdZ4AAGiiAABcpgAAUKkA&#10;AESsAAA5rgAAL7AAACazAAAetQYAGbcPABi3FwAXtyEAFrcqABW3NAAUuD4AE7hJABK4VAASuWIA&#10;EblxABC5gwAPuZcADrmsAA25xAANuOcADrb7AA61/wAOtP8ADrT/AA60/wCckAAAkpUAAIabAAB5&#10;oAAAa6YAAF6rAABSrwAARrIAADq1AAAvtwAAJboAAB29AAAVwAAAEMMGAAvGDgAKxRUACcUeAAjF&#10;KAAHxTIABsY9AAXGSQAFxlcAA8ZmAALGdwABxosAAMagAADFtgAAxtIAAMXvAADF/AAAxf8AAMX/&#10;AADF/wCVlgAAiZwAAHujAABtqQAAYK8AAFO0AABGuAAAOrsAAC6+AAAkwQAAG8QAABPHAAAOygAA&#10;CM4BAAHQCgAA0BAAANAWAADRHgAA0icAANMxAADUPAAA1UkAANZYAADWaQAA1nwAANaSAADWpwAA&#10;1r8AANbgAADW8wAA1v4AANb/AADW/wCMnQAAfqQAAG+rAABhsgAAVLkAAEa9AAA5wQAALcQAACLH&#10;AAAZywAAEc4AAAzSAAAF1QAAANsAAADcAwAA3QoAAN4PAADfFAAA4RwAAOIkAADkLgAA5joAAOdJ&#10;AADoWQAA6GsAAOmBAADpmAAA6a0AAOnFAADp4gAA6fIAAOn1AADp9QCApQAAca0AAGO1AABVvAAA&#10;R8IAADnGAAAsygAAIM4AABbSAAAP1gAACNsAAADfAAAA4wAAAOUAAADnAAAA6AEAAOoHAADrDQAA&#10;7REAAO8YAADxIQAA8ysAAPY4AAD3SAAA+FoAAPltAAD6hAAA+psAAPqvAAD6wgAA+toAAPrfAAD6&#10;3wB0rgAAZbYAAFa+AABIxgAAOcsAACvQAAAf1AAAFNoAAA3fAAAF4wAAAOYAAADpAAAA7QAAAO8A&#10;AADxAAAA8wAAAPUAAAD2AgAA+AkAAPoOAAD9EwAA/xwAAP8oAAD/NgAA/0cAAP9aAAD/bgAA/4UA&#10;AP+aAAD/qwAA/7kAAP+8AAD/vAD/ESAA/xAeAP8MHgD/BCEA/wAnAP8AMAD/AD4A/wBMAP8AWQD/&#10;AGUA/wBwAP8AegD/AIMA/wCLAP8AkgD/AJgA/wCeAP8ApAD/AKoA/wCwAP8AuAD/AMIA/wDOAP8A&#10;4gD+APAA/QD7APsA/wD7AP8A+wD/APoA/wD6AP8A+gD/APoA/wD/FBwA/xIaAP8OGgD/CBwA/wAh&#10;AP8ALQD/ADoA/wBIAP8AVQD/AGEA/wBsAP8AdgD/AH8A/wCHAP8AjgD/AJQA/wCaAP4AoAD9AKYA&#10;/ACsAPsAtAD5AL0A+ADJAPcA3AD1AOwA8wD4APMA/wDyAP8A8QD/APAA/wDwAP8A8AD/APAA/wD/&#10;FxgA/xUWAP8RFQD/DBcA/wUdAP8AKAD/ADYA/wBDAP8AUAD/AFwA/wBnAP8AcQD/AHoA/ACCAPoA&#10;iQD4AJAA9wCWAPUAnAD0AKIA8wCoAPEAsADwALgA7gDDAOwA0wDqAOcA6QD1AOcA/wDmAP8A5QD/&#10;AOUA/wDlAP8A5QD/AOUA/wD/GhMA/xgRAP8UEAD/DxEA/w0ZAP8KJAD/BTAA/wE+AP8ASwD/AFcA&#10;/gBiAPoAbAD1AHUA8gB9APAAhADuAIsA7ACRAOsAlwDpAJ4A5wCkAOYArADkALQA4gC/AOAAzQDe&#10;AOMA3ADyANoA/QDYAP8A1gD/ANUB/wDVAf8A1QL/ANUC/wD/HhAA/xwNAP8XCwD/FQ4A/xQVAP8R&#10;HwD/DioA/ws4AP0IRQD4BlEA9ARcAO4EZgDqBG8A5gN3AOQEfwDiBIYA4ASMAN4EkwDdBZoA2wWg&#10;ANgFqADVBbEA0gW7ANAGyQDOB+AAzAjxAMkK/wDHC/8Axgz/AMUM/wDFDP8AxQz/AMUM/wD/IQwA&#10;/yAGAP8cAwD/HQoA/xsQAP8YGAD/FCMA9hEwAO8OPgDqDkoA5Q1WAOENYADdDWkA2Q1xANUNeQDT&#10;DYEA0Q2IAM8NjwDNDpYAyw6dAMoOpQDIDq4Axg+5AMQQyADCEN8AvhHyALsS/wC5E/8AtxP/AbYT&#10;/wG2E/8BthP/AbYT/wH/JQYA/yMAAP8jAAD/JAMA/yEKAP0dEQDxGhsA6BYnAOEUNQDaE0MA0xRP&#10;AM4VWQDLFWMAyBZrAMUWcwDDF3sAwReCAMAYiQC+GJAAvBiYALsZoAC5GakAtxm0ALUawgC0GtYA&#10;sBvtAa0c/AGrHf8BqR3/Aakd/wGoHf8BqB3/Aagd/wH/KAAA/ycAAP4qAADvKgAA5ycBAOciCQDk&#10;HRAA2RsdAM8dLQDJHjwAxCBJAL8gUwC8IV0AuSFlALcibQC1InQAsyJ8ALEigwGwIooBriKSAawj&#10;mwGrI6QBqSOvAacjvAGmJM4BoyToAqAl+QKeJf8CnSX/Apwl/wKbJf8CmyX/Apsl/wL/LAAA/y0A&#10;AO0yAADiNAAA2jMAANMuAwDSJQoAySUXAMEnJwC7KTYAtipDALIrTgCvK1cArCtgAKorZwGoK28B&#10;pit2AaQrfQGjK4QCoSuNAp8rlQKeK58CnCuqA5ortgOZLMcDlyziA5Qt9QSSLf8DkS3/A5Au/wOQ&#10;Lf8DkC3/A5At/wP/MAAA8jMAAOQ6AADWPQAAzDwAAMc5AADDMQUAvS4RALUwIQCwMjAAqzM9AKcz&#10;SQCkM1IAoTNaAZ8zYgGcM2kCmjNwApkzdwKXMn8DlTKHA5MykASSMpoEkDKlBY4ysQWNM8IGizPc&#10;Bok08gaHNP8FhjT/BYY0/wSFNP8EhTT/BIU0/wT8MwAA6zoAANxBAADNRAAAw0QAAL1BAAC4OwEA&#10;sjcOAKs4HAClOSsAoTo4AJ07RACaO00BlzpWAZQ6XQKSOmQCkDprA445cgOMOXoEijmCBYk5iwWH&#10;OZUGhTmgB4M5rQeCObwIgTnTCH867gh9Ov4HfDv/Bnw7/wV8O/8FfDv/BXw7/wX0NwAA5UAAANJH&#10;AADFSgAAvEsAALVJAACvQwAAqT4LAKI/FwCdQCYAmEE0AJRBPwCRQUkBjkFRAYtAWQKJQGADh0Bn&#10;A4U/bQSDP3UFgT99Bn8+hwd9PpEIez6cCXo+qQl4PrgKdz/NCnU/6gp0QPwIdED/B3RA/wZzQP8G&#10;c0D/BnNA/wbxOwAA30UAAMxMAAC/TwAAtlAAAK5PAACnSgAAoEQHAJpFFACVRiIAkEYwAIxHPACJ&#10;RkUBhkZOAYNGVQKBRVwDfkVjBHxEagR6RHEFeUR5BndEggh1Q40Jc0OZCnFDpgtwQ7UMbkTJDG1E&#10;5wxtRfoKbEX/CGxF/wdsRf8HbEX/B2xF/wfsPwAA2EkAAMdQAAC7VAAAsVUAAKlUAAChUAAAmUoC&#10;AJJJEQCNSh8AiUssAIVMOACCS0IBf0tKAXxKUgJ5SlgDd0pfBHVJZgVzSW0GcUl2B29IfwhtSIoJ&#10;bEiWC2pIowxoSLINZ0jFDWZJ5A1mSfgLZkn/CWZK/whmSf8HZkn/B2ZJ/wfoQwAA0k0AAMJTAAC3&#10;WAAArVkAAKRYAACcVQAAk04AAIxODgCHTxsAgk8pAH9QNQB7UD8BeE9HAXZPTwJzTlUDcU5cBG9N&#10;YwVtTWoGa01yB2lNfAhnTIcKZUyTC2NMoA1iTK8OYU3CDmBN4Q5gTfYMYE7/CmBO/wlgTv8IYE7/&#10;CGBO/wjjRwAAzVAAAL5XAACzWwAAql0AAKFdAACYWgAAjVMAAIZSDACAUxgAfFMlAHlUMQB1VDwA&#10;c1NEAXBTTAJtUlMCa1JZA2lSYARnUWgGZVFwB2NReQhhUYQKYFCRDF5Qng1cUK0OW1HADlpR3g9a&#10;UfUMWlL/CltS/wlbUf8IW1H/CFtR/wjfSgAAyVMAALtaAACwXwAApmEAAJ1hAACUXgAAiFcAAIBW&#10;CgB6VxUAdlciAHNYLgBwVzkAbVdBAWpXSQJoVlACZlZXA2RWXgRiVWUFYFVtB15VdwhcVYIKWlWO&#10;DFlVnA1XVasOVlW+D1VV2w9VVfMNVVX/C1ZV/wlWVf8JVlX/CFZV/wjbTQAAxVcAALheAACtYgAA&#10;o2UAAJplAACQYwAAg1wAAHtbBgB1WxIAcVsfAG5cKwBrXDYAaFs/AWVbRwFjW04CYVpVA19aXARd&#10;WmMFW1prBllZdQhXWYAKVVmMC1RZmg1SWaoOUVm8DlBZ2A5QWfINUVn/C1FZ/wpRWf8JUVn/CFFZ&#10;/wjUUQAAwloAALRhAACqZgAAoGgAAJdpAACMZwAAfWAAAHVfAwBvXxAAa18cAGhgKABmYDMAY2A8&#10;AWFgRAFfX0wCXF9TA1tfWgRZX2EFV15pBlVecwhTXn4JUV2KC09dmQxNXagNTF66Dkte1A5LXvEM&#10;TF7/C0xd/wpMXf8JTF3/CExd/wjPVAAAvl4AALFlAACnagAAnW0AAJRtAACJbAAAeGUAAG9kAABp&#10;ZA4AZWQZAGJkJQBgZTAAXmU6AFxlQgFaZUoCWGRRAlZkWANUZF8EUmRnBVBjcQdOY3sJTGOICkpj&#10;lwtIY6YMR2O4DUZj0Q1GY+8MRmL/Ckdi/wlHYv8JR2L/CEdi/wjKWAAAumIAAK5pAACjbgAAmnEA&#10;AJByAACEcQAAdGsAAGlpAABjaQsAX2kVAFxqIQBaai0AWGs2AFZrPwFVa0cBU2pOAlFqVQNPal0E&#10;TWplBUppbgZIaXkHRmmGCURplQpDaKULQWm3DEBpzwxAaO4LQWj/CkFn/wlBZ/8IQmf/CEJn/wjF&#10;XQAAtmYAAKptAACgcwAAlnYAAIt3AACAdgAAcHIAAGVxAABccAcAWHARAFZwHQBUcSgAUnEzAFBx&#10;PABPckQBTXFLAUtxUwJJcVoDR3FiBEVwbAVDcHcGQXCEBz9wkwg9b6MJO3C1CjtwzQo6b+wJO27+&#10;CDtu/wg7bf8HO23/Bztt/we/YgAAsWsAAKZzAACdeQAAknsAAId8AAB7fAAAbXoAAGB4AABWdwEA&#10;UHcOAE54GABMeCQAS3kuAEl5NwBIeUAARnlIAUR5TwFCeVcCQXlgAj94aQM8eHQEOniCBTh4kQY3&#10;eKEHNXizBzR4ywc0d+sHNHb9BzR1/wc1df8GNXT/BjV0/wa5aAAArXEAAKJ5AACYfgAAjYAAAIKB&#10;AAB2ggAAaYEAAFuBAABRgQAASIAKAEWBEwBDgR4AQoIpAEGCMgBAgjsAPoJDAD2CSwA7glMBOYJc&#10;ATeCZgI1gnEDM4J/AzGBjgQwgZ8ELoGxBS2ByAUtgekELX/8BS1+/wUtff8FLX3/BS19/wWzbgAA&#10;qHgAAJ1/AACSgwAAiIYAAH2HAABwiAAAY4kAAFWKAABLigAAQYoCADuLDgA5ixcAOIwiADeMLAA2&#10;jDUANIw9ADOMRgAyjU8AMY1YAC+NYgEtjG4BK4x7ASqMiwIojJwCJoyvAiWMxgIli+gCJYr7AyWI&#10;/wMliP8DJYf/AyWH/wOtdgAAo4AAAJeFAACNiQAAgowAAHaOAABpkAAAXJIAAFCTAABElAAAOpUA&#10;ADGWCAAtlxEALJcaACuXJAAqly0AKZc2ACiYPwAnmEgAJphSACWYXAAjmGgAIph3ACCYhwAfmJkB&#10;HZisARyYwwEcl+UBHJX6ARuU/wEbk/8CG5P/AhuT/wKnfwAAnIYAAJGLAACHjwAAepIAAG2VAABh&#10;mAAAVZsAAEmdAAA9ngAAM58AACqhAAAhowoAH6MRAB6jGgAdpCQAHKQtABukNgAapD8AGaRKABik&#10;VQAWpWEAFaVwABSlgQATpZQAEqWoABGlvwAQpOIAEaL4ABGh/wARoP8BEaD/ARGg/wGghgAAlYwA&#10;AIyRAAB/lQAAcZoAAGSeAABYoQAATKQAAECmAAA1pwAAKqkAACKsAAAZrgAAErAJABCxEAAQsRgA&#10;DrEiAA6xKwANsTUADbFAAAyxSwALsVgACrFnAAixeAAHsYsABbGgAASwtQAEsNAABLDvAAWv/gAG&#10;rv8ABq7/AAau/wCYjgAAj5MAAIKYAAB1nQAAZ6IAAFqnAABOqwAAQa0AADWvAAArsQAAIbQAABi2&#10;AAARuQAADbwDAAe+DAADvRIAAb0ZAAC+IgAAvisAAL42AAC+QQAAv04AAL9cAAC/bQAAv4AAAL6V&#10;AAC+qgAAvsIAAL3kAAC99gAAvf8AAL3/AAC9/wCSlAAAhZoAAHigAABqpgAAXKsAAE+wAABCswAA&#10;NbYAACq4AAAguwAAF74AABDBAAALxAAABMcAAADJBwAAyQ0AAMkSAADKGQAAyyIAAMsrAADNNQAA&#10;zkEAAM5QAADPYAAAz3IAAM+HAADPnQAAz7MAAM/OAADP6wAAzvgAAM7+AADO/gCImwAAeqIAAGyo&#10;AABerwAAULUAAEK5AAA1vAAAKb8AAB7CAAAVxgAADskAAAjMAAAA0AAAANMAAADVAAAA1gYAANgM&#10;AADZEQAA2xYAANwfAADeKAAA4DQAAOJBAADiUQAA42MAAON3AADkjgAA5KQAAOS6AADl1AAA5eoA&#10;AOXzAADl8wB8owAAbqoAAGCyAABRuQAAQ74AADXCAAAoxgAAHMkAABPNAAAM0QAABNUAAADaAAAA&#10;3gAAAOEAAADiAAAA5AAAAOUDAADnCQAA6Q4AAOsSAADtGgAA7yQAAPIxAAD0QQAA9FMAAPVmAAD1&#10;fAAA9pMAAPapAAD3vAAA984AAPffAAD33wBwrAAAYbQAAFO7AABFwwAANscAACfMAAAb0AAAEdUA&#10;AArbAAAA3wAAAOIAAADlAAAA6QAAAOwAAADtAAAA8AAAAPEAAADzAAAA9QQAAPcKAAD6EAAA/BYA&#10;AP8hAAD/LgAA/0AAAP9TAAD/aAAA/4AAAP+WAAD/qAAA/7YAAP+/AAD/vwD/DRwA/wobAP8CGwD/&#10;AB4A/wAkAP8ALgD/ADwA/wBKAP8AVgD/AGMA/wBtAP8AdwD/AH8A/wCHAP8AjgD/AJQA/wCaAP8A&#10;oAD/AKYA/wCsAP8AtAD/AL0A/wDJAP4A3QD9AO0A/AD6APsA/wD6AP8A+QD/APoA/wD6AP8A+gD/&#10;APoA/wD/EBkA/w0XAP8GFgD/ABgA/wAeAP8AKgD/ADcA/wBFAP8AUgD/AF4A/wBpAP8AcgD/AHsA&#10;/wCCAP8AiQD/AJAA/gCWAP0AnAD8AKEA+wCoAPkArwD4ALgA9gDDAPQA0gDzAOcA8gD2APAA/wDv&#10;AP8A8AD/AO8A/wDvAP8A7gD/AO4A/wD/EhQA/w8SAP8LEgD/ABIA/wAaAP8AJQD/ADMA/wBAAP8A&#10;TQD/AFkA/wBkAP0AbQD7AHYA+QB9APcAhAD1AIsA9ACRAPMAlwDxAJ0A8ACjAO4AqgDsALMA6gC9&#10;AOgAywDnAOEA5QDxAOMA/QDjAP8A4gD/AOEA/wDhAP8A4AD/AOAA/wD/FBAA/xEOAP8NDQD/Bw8A&#10;/wIVAP8AIAD/AC0A/wA6AP8ARwD5AFMA9QBeAPIAaADwAHAA7QB4AOsAfwDpAIUA6ACMAOYAkgDl&#10;AJgA4wCfAOEApgDfAK4A3AC4ANoAxQDWANkA1ADsANIA+QDRAP8AzwD/AM4A/wDOAP8AzgD/AM4A&#10;/wD/FwwA/xQIAP8PBQD/DgsA/wwRAP8HGgD/ASYA/AA0APQAQQDtAE0A6QBYAOYAYgDjAGoA4ABy&#10;AN4AeQDbAIAA2QCGANYAjQDTAJMA0QCaAM8AoQDNAKoAywCzAMkAvwDGANAAxQDoAMMA9gDBAP8A&#10;wAL/AL8D/wC/A/8AvwP/AL8D/wD/GwYA/xcAAP8UAAD/EwUA/xENAP8OFAD5Ch8A8AYsAOYDOQDg&#10;A0YA3ANRANYEWwDSBGQAzwVsAMwFcwDKBXoAyAWBAMYFhwDFBo4AwwaWAMEGnQC/BqYAvQawALsH&#10;vAC5CM0AuArlALUL9wCzDf8AsQ3/ALAN/wCwDv8Arw7/AK8O/wD/HgAA/xsAAP8bAAD6GgAA9RYF&#10;APYRDQDrDhUA4gsiANgLMQDQDD4Ayw1KAMcNVQDEDl4AwQ5mAL8ObQC9DnQAuw97ALkPggC3EIoA&#10;thCRALQQmgCyEKMAsBGtAK8RugCtEcoAqhLlAKcU9wClFf8AoxX/AKIV/wCiFf8AohX/AKIV/wD/&#10;IgAA/yAAAPAjAADmJAAA4CEAANwZBQDbEAwA0BEZAMgTKQDCFTcAvRZEALkXTgC1F1cAsxhgALAY&#10;ZwCuGG4ArBl1AKsZfACpGYQAqBqMAKYalACkGp4AoxuoAKEbtACfHMUAnhzfAJod8wGYHv8Blx7/&#10;AZYf/wGVH/8BlR//AZUf/wH/JgAA9CcAAOYtAADaLwAAzy0AAMonAADHHwgAwRwTALoeIgC0HzEA&#10;ryA9AKshSACoIlIApiJaAKMjYgChI2kAoCNvAJ4jdwCcI34AmyOGAJkkjwGXJJkBliSjAZQksAGS&#10;Jb8BkSXWAY4m7wGMJ/8Ciyf/Aoon/wKJJ/8CiSf/AYkn/wH6KQAA7DAAAN02AADNOAAAxDcAAL4y&#10;AAC6KwIAtSUOAK4nHQCoKSsApCo4AKAqQwCdK0wAmitVAJgrXACWK2MAlCtqAZIrcQGQLHgBjyyB&#10;AY0sigGLLJQCiiyfAogsqwKGLLoChS3OA4Mu6gOBLvwDgC7/An8u/wJ/Lv8Cfi7/An4u/wL0LgAA&#10;5DcAANI9AADFPwAAuz8AALQ8AACvNQAAqS8LAKMvFwCeMSYAmTIzAJYyPgCSM0gAkDNQAI0zWACL&#10;M14BiTNlAYczbAGGM3MBhDN8AoIzhQKAM48DfzOaA30zpwN8M7UEejPJBHk05gR3NfkEdjX/A3U1&#10;/wN1Nf8DdTX/A3U1/wPwMwAA3T0AAMpDAAC+RQAAtUYAAK1DAACmPQAAoDYGAJk2EwCUOCEAkDku&#10;AIw5OQCJOUMAhzlMAIQ5UwGCOVoBgDlhAX45aAJ8OW8Cejl3Ank5gAN3OYsEdTmWBHQ5owVyObEF&#10;cTnEBm864gZuOvcFbjv/BG07/wRtO/8DbTr/A206/wPqOQAA1UIAAMRIAAC5SwAAr0sAAKdJAACf&#10;RAAAmD4BAJE8EACMPR0AiD4qAIQ/NQCBPz8Afj9IAHw/TwF6P1YBeD9dAXY+ZAJ0PmsCcj5zA3A+&#10;fANvPocEbT6TBWs+oAZqPq4GaT/AB2c/3gdnP/UGZkD/BWZA/wRmQP8EZj//BGY//wTlPQAAz0YA&#10;AL9MAAC0TwAAqlAAAKJPAACZSgAAkUQAAIpBDQCEQhkAgEMmAH1EMgB6RDwAd0REAHVETAFyRFMB&#10;cENZAW9DYAJtQ2cCa0NvA2lDeQRoQ4MFZkOPBmRDnQdjQ6sHYUO9CGBE2QhgRPMHYET/Bl9E/wVf&#10;RP8EYET/BGBE/wTgQQAAykoAALtQAACwUwAAp1UAAJ5TAACVTwAAi0kAAINHCwB9RxUAeUciAHZI&#10;LgBzSDgAcUhBAG5ISQFsSFABakhWAWhIXQJmR2QCZUdsA2NHdgRhR4AFYEeNBl5HmgdcR6kIW0i7&#10;CFpI1AhaSPEHWkn/BlpJ/wVaSP8FWkj/BFpI/wTbRAAAxk0AALhTAACtVwAAo1kAAJpYAACRVAAA&#10;hk4AAH1LCAB3SxIAc0wfAHBMKwBtTDUAa0w+AGhMRgBmTE0BZExTAWJMWgJhTGICX0xqA15McwRc&#10;S34FWkuKBlhLmAdXTKcIVky5CVVM0QlUTO8IVE3/BlVM/wZVTP8FVUz/BVVM/wXVSAAAwlEAALVX&#10;AACqWwAAoFwAAJdcAACNWQAAgVMAAHdPBABxTxAAblAcAGpQKABoUDIAZVA7AGNQQwBhUEoBX1BR&#10;AV1QWAJcUF8CWlBnA1hQcQRXUHsFVVCIBlNQlgdSUKUIUFC3CVBQzglPUO0IUFD/B1BQ/wZQUP8F&#10;UFD/BVBQ/wXQSwAAv1QAALJaAACnXgAAnWAAAJRgAACJXQAAfFcAAHJUAABsUw4AaFQZAGVUJABi&#10;VC8AYFQ4AF5UQABcVEgBWlRPAVlUVgFXVF0CVVRlA1RUbgRSVHkFUFSGBk5UlAdNVKQIS1S1CEtU&#10;zAlKVOsIS1T+B0tU/wZLVP8FS1T/BUtU/wXMTgAAu1cAAK5eAACkYgAAmmQAAJFkAACGYgAAd1sA&#10;AG1YAABmWAwAYlgWAF9YIgBdWSwAW1k2AFlZPgBXWUYAVllNAVRZVAFSWVsCUVljA09ZbANNWXcE&#10;S1iEBUlYkgdIWKIHR1mzCEZZyghFWeoIRln9BkZY/wZGWP8FR1j/BUdY/wXHUgAAuFsAAKthAACh&#10;ZgAAmGgAAI5pAACDZwAAcmAAAGheAABhXQkAXF0TAFpdHgBXXSkAVl4zAFReOwBSXkMAUV5KAU9e&#10;UgFOXlkCTF5hAkpeagNIXnUERl6CBURdkAZDXqAHQV6xB0BeyAdAXugHQF38BkFd/wVBXf8FQVz/&#10;BUFc/wXDVgAAtF8AAKhmAACeagAAlW0AAIptAAB/bAAAb2cAAGRkAABbYgUAVmIQAFRiGwBSYyUA&#10;UGMvAE5kOABNZEAAS2RIAEpkTwFIZFcBRmRfAkVkaAJDZHMDQWN/BD9jjgU9Y54GPGOwBjtkxgY7&#10;ZOYGO2P6BTti/wU7Yv8FPGH/BDxh/wS+WwAAsGMAAKVqAACbbwAAkXIAAIZyAAB7cQAAbG0AAGBr&#10;AABVaQAAT2gNAE1pFwBLaSEASWorAEhqNABHaj0ARWtEAERrTABCa1QBQWtcAT9qZQI9anACO2p9&#10;AzlqjAQ3apwENmquBTVqxAU1auUFNWn5BDVp/wQ1aP8ENWj/BDVo/wS5YAAArGkAAKFwAACYdQAA&#10;jXcAAIJ3AAB3dwAAaXQAAFxzAABRcQAASHAKAEVwEgBDcR0AQnEnAEByMAA/cjgAPnJAAD1ySAA7&#10;clAAOnJZAThyYwE2cm0CNHJ6AjNyiQMxcpoDL3KsAy5ywQMucuMDLnH4Ay5w/wMub/8DLm//Ay5v&#10;/wOzZgAAp28AAJ12AACTegAAiHwAAH59AAByfQAAZHwAAFd7AABMegAAQnkDADx5DgA6ehcAOXoh&#10;ADh6KgA3ezMANns7ADR7RAAze0wAMntVADB7XwAve2oBLXt3ASt7hwEqe5gCKHuqAid7vwIme+EC&#10;Jnr3AiZ4/wImeP8CJ3f/Aid3/wKubAAAo3YAAJl8AACOfwAAhIIAAHiDAABshAAAX4QAAFGEAABH&#10;hAAAPIQAADOECQAwhBEAL4QaAC2EJAAshS0AK4U1ACqFPgAphUcAKIZQACeGWgAmhmYAJIZzACOG&#10;gwAhhpUAIIanAR6GvAEeht4AHoT1AR6C/wEegv8BHoH/AR6B/wGodAAAnn0AAJOCAACJhQAAfogA&#10;AHGKAABliwAAWIwAAEyNAABAjgAANo4AACyPAAAlkAwAI5ATACKQHAAhkCUAIJEuAB+RNgAekUAA&#10;HZFJAByRVAAakWAAGZFuABiRfgAWkpAAFZKkABSRuQATkdgAE4/0ABSO/wAUjf8AFIz/ARSM/wGj&#10;fQAAmIMAAI6IAACEjAAAd48AAGmRAABdkwAAUJUAAEWXAAA5mAAALpkAACWaAAAdmwIAFp0MABWd&#10;EwAUnRsAE50kABKdLQARnjcAEZ5BABCeTAAPnlgADp5nAA2edwAMnooAC52eAAqdsgAJncwACZzs&#10;AAqb/gALmv8AC5n/AAuZ/wCchAAAkYoAAIiOAAB7kgAAbZYAAGCZAABUnAAASJ8AADygAAAwoQAA&#10;JqMAAB2lAAAVpwAAEKkFAAurDQAIqhMAB6obAAaqJAAFqi4ABKo4AAKqRAABqlAAAKpeAACqbgAA&#10;qoEAAKqVAACpqgAAqcEAAKjkAACo9gAAp/8AAKf/AACn/wCViwAAjJAAAH+VAABxmgAAY54AAFai&#10;AABKpgAAPagAADGqAAAmqwAAHa0AABSwAAAOsgAACbUBAAK2CgAAtg8AALYVAAC3HQAAtyUAALcv&#10;AAC4OQAAuEYAALhUAAC4ZAAAuHYAALiLAAC3oAAAt7YAALfTAAC27wAAtvwAALb/AAC2/wCPkgAA&#10;gpcAAHSdAABmogAAWKcAAEusAAA+rwAAMbEAACazAAActgAAE7gAAA27AAAGvgAAAMEAAADCBAAA&#10;wgsAAMMQAADEFQAAxBwAAMUkAADGLgAAyDoAAMlHAADJVwAAyWkAAMl9AADJlAAAyKoAAMjDAADI&#10;5AAAyPQAAMj9AADI/QCFmQAAd58AAGimAABaqwAATbEAAD+1AAAxuAAAJboAABq9AAARwAAAC8MA&#10;AAPHAAAAygAAAM0AAADOAAAAzwMAANAJAADRDgAA0xIAANUZAADXIgAA2i0AAN05AADeSQAA3loA&#10;AN9uAADfhQAA35wAAN+yAADeywAA3uYAAN/0AADf9AB5oQAAa6gAAFyvAABOtQAAQLsAADG+AAAk&#10;wQAAGcUAABDIAAAJzAAAAM8AAADTAAAA2QAAANwAAADdAAAA3wAAAOEAAADiBQAA5AsAAOYQAADo&#10;FgAA6iAAAO0rAADwOgAA8UsAAPFeAADycwAA84sAAPOiAADztgAA88kAAPPhAADz4QBtqgAAXrEA&#10;AFC5AABBvwAAMsQAACTIAAAXzAAADtAAAAbVAAAA2gAAAN4AAADiAAAA5gAAAOkAAADqAAAA7AAA&#10;AO4AAADwAAAA8gAAAPQGAAD2DAAA+RIAAPwcAAD/KQAA/zoAAP9NAAD/YgAA/3gAAP+QAAD/owAA&#10;/7MAAP/BAAD/wQD/BxkA/wEXAP8AFwD/ABoA/wAhAP8AKwD/ADkA/wBHAP8AVAD/AF8A/wBqAP8A&#10;cwD/AHsA/wCDAP8AigD/AJAA/wCWAP8AmwD/AKEA/wCoAP8ArwD/ALgA/wDEAP4A1QD8AOoA+wD4&#10;APoA/wD5AP8A+AD/APgA/wD2AP8A8wD/APEA/wD/CxUA/wUTAP8AEwD/ABQA/wAaAP8AJwD/ADQA&#10;/wBCAP8ATwD/AFsA/wBlAP8AbgD/AHYA/wB+AP8AhQD+AIsA/QCRAPsAlwD6AJ0A+ACjAPcAqwD2&#10;ALMA9AC+APMAzADxAOMA7wDzAO4A/wDtAP8A7AD/AOsA/wDsAP8A7AD/AOsA/wD/DREA/wkQAP8A&#10;DwD/ABAA/wAWAP8AIgD/AC8A/wA9AP8ASgD/AFUA/QBgAPoAaQD4AHEA9gB5APQAfwDzAIYA8QCM&#10;AO8AkgDuAJgA7ACfAOsApgDpAK4A5wC4AOUAxQDjANoA4QDtAN8A+wDeAP8A3QD/AN0A/wDdAP8A&#10;3QD/AN0A/wD/Dw0A/wwLAP8DCQD/AAwA/wASAP8AHQD/ACkA+wA3APgARAD1AFAA8gBaAO4AYwDs&#10;AGsA6QBzAOcAegDlAIAA4wCGAOEAjADfAJMA3QCZANsAoQDZAKkA1QCyANIAvgDQAM4AzgDmAMwA&#10;9gDKAP8AygD/AMkA/wDIAP8AyAD/AMgA/wD/EQgA/w0CAP8HAAD/BQgA/wAOAP8AFgD3ACIA7wAw&#10;AOsAPQDoAEkA5ABUAOAAXQDdAGUA2QBtANUAcwDSAHoA0ACAAM4AhwDMAI0AygCUAMgAmwDGAKQA&#10;xACtAMIAuADAAMcAvQDfALwA8QC7AP4AuQD/ALgA/wC4AP8AuAD/ALgA/wD/FAAA/w8AAP8NAAD/&#10;DAAA/wcJAPgBEADoABoA4wAoAN0ANgDYAEIA0gBNAM4AVwDKAF8AxwBmAMUAbQDDAHQAwQB6AL8A&#10;gQC9AIgAuwCPALkAlwC3AJ8AtQCoALMAswCxAMIArwDYAK4C7QCsA/sAqwX/AKoG/wCpBv8AqQb/&#10;AKkG/wD/FgAA/xIAAPcSAADsEQAA5g4AAOUGCADdAxIA1AMgAM0ELQDIBDoAwwVGAL8FUAC8BlgA&#10;uQZgALcHZwC1B24Aswd1ALEIewCvCIIArgmKAKwJkgCqCZsAqAqlAKYKsAClC78AowzUAKEN7QCf&#10;Dv4AnQ7/AJwP/wCbD/8Amw//AJsP/wD/GgAA9xkAAOoeAADfHgAA1RoAANATAgDODAsAxwsWAMAN&#10;JQC6DjIAtg4/ALIPSQCvEFIArBBaAKoQYQCoEWgAphFvAKQRdgCiEX0AoRGFAJ8SjgCdEpcAnBKi&#10;AJoTrQCYE7wAlxTQAJQV7ACSFv0AkBf/AI8X/wCOF/8Ajhf/AI4X/wD6HQAA7iMAAN8oAADQKgAA&#10;xycAAMEhAAC9GQUAuRIQALIVHgCtFiwAqBc4AKQYQwChGUwAnxlUAJwaXACaGmIAmRppAJcbcACV&#10;G3cAlBt/AJIciACQHJIAjxydAI0dqQCLHbcAih7KAIgf5wCGIPoAhCD/AYMg/wGDIP8BgiD/AYIg&#10;/wH1JAAA5SwAANMxAADGMwAAvDEAALYtAACwJQAArB0MAKYeGAChICYAnCEyAJkiPQCVIkcAkyNP&#10;AJEjVgCPI10AjSRkAIskawCJJHIAiCR6AIYkgwCEJY0AgyWYAYElpAGAJrIBfibFAX0n4gF7J/cB&#10;eSj/AXgo/wF4KP8BeCj/AXgo/wHvKwAA3TMAAMo5AAC+OwAAtDoAAK02AACmLwAAoSgHAJsnEwCW&#10;KCAAkSktAI4qOACLK0IAiCtKAIYrUgCEK1gAgixfAIAsZgB/LG0AfSx1AHssfgF6LIgBeCyUAXYt&#10;oAF1La4CdC3AAnIu3QJxLvQCcC//Am8v/wJvL/8Bbi//AW4v/wHoMQAA0zoAAMM/AAC3QQAArkEA&#10;AKY+AACeOAAAlzEBAJEuEACMLxwAiDAoAIQxMwCBMj0AfzJGAH0yTQB7MlQAeTJbAHcyYQB1MmkB&#10;dDJwAXIyeQFwM4QBbzOQAm0znQJsM6sCajS8Amk01QNoNfECZzX/Amc1/wJmNf8CZjX/AmY0/wLi&#10;NgAAzD8AAL1EAACyRwAAqEcAAKBEAACYPwAAkDkAAIg0DQCDNRcAfzYkAHw3LwB5NzkAdzhCAHQ4&#10;SQByOFAAcThXAG84XgBtOGUBbDhtAWo4dQFoOIACZziMAmU4mQNkOagDYjm5A2E60ANgOu4DYDr/&#10;A186/wJfOv8CXzr/Al86/wLdOwAAx0MAALlJAACuSwAApEwAAJtKAACSRQAAiT8AAIE6CQB7OhQA&#10;dzsgAHQ8KwByPDUAbz0+AG09RgBrPU0AaT1TAGg9WgBmPWEBZD1pAWM9cgFhPX0CYD2JAl49lgNd&#10;PqUDWz62BFo+zARaP+wEWT/+A1k//wNZP/8CWT//Alk+/wLWPwAAw0cAALVMAACqUAAAoFAAAJdP&#10;AACOSwAAhEUAAHpABgB1PxEAcUAcAG1AKABrQTIAaUE7AGdBQgBlQUkAY0FQAGFBVwBgQV4BXkFm&#10;AV1CbwJbQnoCWkKGA1hClANXQqMEVUOzBFRDyQRUQ+kEU0P9A1ND/wNUQ/8DVEP/AlRD/wLQQgAA&#10;v0oAALJQAACnUwAAnVQAAJRTAACKUAAAf0oAAHVFAgBuQw4Aa0QZAGdFJABlRS4AYkU3AGFFPwBf&#10;RUYAXUVNAFtFVABaRlsBWUZjAVdGbAJWRncCVEaDA1NGkQNRRqEEUEexBE9HxwROR+cETkf7BE5H&#10;/wNOR/8DT0f/A09H/wPMRgAAu04AAK9UAACkVwAAmlgAAJFXAACGVAAAe04AAHBKAABpSA0AZUgW&#10;AGJJIQBfSSsAXUk0AFtJPABZSUMAV0lKAFZJUgBVSlkBVEphAVJKagFRSnUCT0qBA05KjwNMS58E&#10;S0uwBEpLxQRJS+YESUv6BElL/wNKS/8DSkv/A0pL/wPISQAAuFEAAKxXAAChWwAAmFwAAI5cAACD&#10;WQAAdlMAAGtOAABkTQoAX0wTAFxNHgBaTSgAWE0xAFZNOgBUTUEAU05IAFJOTwBQTlcBT05fAU1O&#10;aAFMTnMCSk9/AklPjQNHT50ERk+uBEVPwwREUOQERE/5BEVP/wNFT/8DRU7/A0VO/wPETAAAtVUA&#10;AKlbAACfXgAAlWAAAItgAACAXgAAclcAAGdTAABeUQcAWVERAFdRGwBUUSUAUlIvAFFSNwBPUj8A&#10;TlJGAE1TTQBMU1UASlNdAUlTZgFHU3ACRVN9AkRTiwNCU5sDQVSsBEBUwQQ/VOIEP1T4A0BT/wNA&#10;U/8DQFP/A0BS/wPAUAAAslgAAKZeAACcYgAAkmUAAIhlAAB9YgAAblwAAGNZAABZVgMAVFYOAFFW&#10;GABPViIATVcsAExXNABKVzwASVhEAEhYSwBHWFMARVhbAURYZAFCWG4BQFh7Aj9YiQI9WJkDPFiq&#10;AztZvwM6WeADOlj3AzpY/wM7V/8DO1f/AztX/wO8VAAArlwAAKNjAACZZwAAkGkAAIVpAAB5ZwAA&#10;a2IAAGBgAABVXQAATlsMAEtbFABJXB8AR1woAEZdMQBFXTkAQ11BAEJdSABBXlAAQF5YAD5eYQE8&#10;XmwBO154AjlehwI3XpcCNl6pAzVevQM0X90DNF71AzVd/wI1Xf8CNVz/AjVc/wK4WQAAqmEAAKBn&#10;AACWbAAAjG4AAIFuAAB2bAAAZ2kAAFxmAABRZAAASGIJAERiEQBCYhsAQWMkAD9jLQA+YzUAPWQ9&#10;ADxkRQA7ZE0AOWRVADhkXwA2ZGkBNWR2ATNkhQExZZUCMGWnAi9luwIuZdoCLmT0Ai5j/wIvY/8C&#10;L2L/Ai9i/wKzXgAAp2YAAJxtAACTcQAAiHMAAH1zAABycgAAZHAAAFhuAABNbAAAQmoDADxpDgA6&#10;ahYAOWogADhqKAA2azEANWs5ADRrQQAzbEkAMmxSADFsXAAvbGYALmxzACxsggEqbJMBKWylAShs&#10;uQEnbdYBJ2vyASdq/wEnav8BKGn/Aihp/wKuZAAAo2wAAJlzAACOdgAAhHgAAHl5AABteAAAYHcA&#10;AFN2AABIdQAAPnMAADRyCgAxcxEAMHMaAC9zIwAucysALXQ0ACx0PAArdEQAKXRNACh1VwAndWMA&#10;JXVvACR1fwAidZAAIXWiACB1twAfddIAH3TxAB9z/wEfcv8BIHH/ASBx/wGpawAAnnMAAJR5AACK&#10;fAAAgH4AAHR/AABnfwAAWn8AAE1+AABDfgAAOH0AAC99AgAofQ0AJn0UACR9HAAjfiUAIn4tACF+&#10;NgAhfj8AH39IAB5/UgAdf14AHH9rABp/egAZf4wAF3+fABZ/swAVf84AFX7vABZ8/wAWe/8AFnv/&#10;ABd7/wCkcgAAmnoAAI9/AACFggAAe4QAAG2GAABghwAAVIcAAEiIAAA8iAAAMogAACiIAAAgiAUA&#10;GokOABmJFQAYiR0AF4omABaKLgAVijcAFIpBABOKTAASi1gAEYtlABCLdQAPi4cADoqbAA2KrwAM&#10;isgADInqAA2H/AAOh/8ADob/AA6G/wCfewAAlIEAAIqFAACAiAAAc4sAAGWNAABZjwAATJAAAEGS&#10;AAA0kgAAKpIAACGTAAAZlAAAEpYGAA6XDgANlxUADJcdAAyXJgALly8ACpc5AAmXRAAIl1AABpde&#10;AAWXbgADloAAAZaUAACVqAAAlb4AAJTgAACU9AAAk/8AAZL/AAGS/wCYggAAjogAAIWMAAB3jwAA&#10;apIAAF2VAABQmAAARJoAADibAAAsnAAAIp0AABmeAAASoAAADaICAAejCwABoxAAAKMXAACjHwAA&#10;oycAAKMxAACkPAAApEgAAKRWAACkZQAAo3cAAKOLAACjoAAAorYAAKHSAACh8AAAoPsAAKD/AACg&#10;/wCRigAAiY4AAHuSAABtlwAAYJsAAFOeAABGoQAAOaMAAC2kAAAjpgAAGagAABGqAAAMrAAABa4A&#10;AACvBwAArw0AAK8RAACwGAAAsCAAALEoAACxMgAAsj4AALJMAACyWwAAsmwAALKBAACxlwAAsawA&#10;ALDGAACw6AAAr/cAAK//AACv/wCMkAAAf5UAAHGaAABjnwAAVaQAAEeoAAA6qgAALawAACKuAAAY&#10;sAAAELMAAAq1AAACuAAAALsAAAC7AAAAvAcAALwNAAC9EQAAvhYAAL8eAADAJwAAwTIAAMJAAADD&#10;TwAAw2AAAMN0AADDiwAAw6EAAMO4AADC1wAAwu8AAML6AADB/gCBlwAAc50AAGWjAABXqAAASa0A&#10;ADuxAAAtswAAIbYAABa5AAAOuwAAB74AAADBAAAAxQAAAMcAAADIAAAAyQAAAMoFAADLCwAAzQ8A&#10;AM4UAADQHAAA0yYAANYyAADYQQAA2FMAANlmAADZfAAA2ZQAANmrAADZwwAA2eEAANnwAADZ9AB2&#10;nwAAZ6YAAFmsAABLsgAAPLcAAC66AAAhvQAAFcAAAA3EAAAFxwAAAMoAAADOAAAA0gAAANUAAADW&#10;AAAA2QAAANsAAADdAAAA3wcAAOEMAADjEQAA5hkAAOkkAADsMgAA7UMAAO5WAADvawAA74QAAO+c&#10;AADvsgAA78YAAO/dAADv5ABqqAAAW68AAEy2AAA+vAAAL8AAACDEAAAUyAAADMwAAALQAAAA1AAA&#10;ANkAAADeAAAA4gAAAOUAAADmAAAA6AAAAOkAAADsAAAA7gAAAPACAADyCQAA9Q8AAPgXAAD8IwAA&#10;/zMAAP9GAAD/WgAA/3EAAP+JAAD/nwAA/7EAAP/AAAD/xgD/ABUA/wAUAP8AFAD/ABcA/wAdAP8A&#10;KAD/ADcA/wBEAP8AUQD/AFwA/wBmAP8AbwD/AHcA/wB+AP8AhQD/AIsA/wCRAP8AlwD/AJ0A/wCk&#10;AP8AqwD/ALQA/gC/AP0AzgD7AOYA+QD2APgA/wD3AP8A9wD/APcA/wDwAP8A7AD/AOkA/wD/AxIA&#10;/wAQAP8AEAD/ABEA/wAXAP8AJAD/ADIA/wA/AP8ATAD/AFcA/wBhAP8AagD/AHIA/wB5AP0AgAD8&#10;AIYA+gCMAPkAkgD4AJgA9gCfAPUApgD0AK4A8gC5APAAxgDuAN4A7QDwAOsA/gDqAP8A6QD/AOkA&#10;/wDnAP8A4wD/AOAA/wD/Bw4A/wANAP8ACwD/AAwA/wATAP8AHwD/ACwA/wA6AP8ARgD+AFIA+wBc&#10;APgAZQD1AGwA8wB0APEAegDvAIEA7gCHAOwAjQDqAJMA6QCaAOcAoQDmAKkA4wCzAOEAvwDfANAA&#10;3QDpANoA+QDZAP8A1wD/ANUA/wDVAP8A1QD/ANQA/wD/CQoA/wEFAP8AAwD/AAkA/wAQAP8AGQD7&#10;ACYA9wA0APQAQADyAEwA7gBWAOoAXwDnAGcA5ABuAOIAdADgAHsA3gCBANwAhwDaAI0A1gCUANQA&#10;mwDRAKMAzwCtAMwAuADKAMcAyADgAMYA8wDFAP8AwwD/AMMA/wDDAP8AwwD/AMMA/wD/CwEA/wMA&#10;AP8AAAD/AAMA/wALAPMAEgDuAB8A6gAtAOYAOgDiAEUA3gBPANkAWADUAGAA0QBoAM4AbgDMAHQA&#10;ygB7AMgAgQDGAIcAxACOAMIAlgDAAJ4AvgCnALsAsgC5AMAAtwDUALUA7ACzAPsAswD/ALIA/wCy&#10;AP8AsQD/ALEA/wD/DQAA/wYAAP8DAAD3AAAA9AADAOcADQDgABgA2gAlANMAMgDOAD4AygBJAMYA&#10;UgDDAFoAwABhAL4AaAC8AG4AugB0ALgAewC2AIEAtACIALIAkACwAJkArgCiAKwArQCqALoAqADL&#10;AKYA5gClAPcApAD/AKMA/wCiAP8AogD/AKIA/wD/EAAA+wwAAO8OAADmDQAA3wkAANoABgDQABEA&#10;yQAdAMQAKgC/ADcAuwBCALcASwC0AFQAsgBbAK8AYgCtAGgAqwBuAKkAdQCoAHsApgCDAKQAiwCi&#10;AJQAoACeAJ4BqACcArUAmwPGAJkF4gCYBvQAlgj/AJUJ/wCUCf8AlAn/AJQJ/wD8EQAA8RUAAOMZ&#10;AADWGQAAzBUAAMcQAADEBwoAvQMUALcEIQCyBi4Argg6AKoJRACnCU0ApApVAKIKXACgCmIAngtp&#10;AJwLbwCbC3YAmQx+AJcMhgCWDJAAlAyaAJINpgCRDbMAjw3FAI0O4gCLEPYAiRD/AIgR/wCHEf8A&#10;hxH/AIcR/wD2GQAA5yAAANYkAADIJQAAvyIAALkcAAC0FAEAsQ0OAKoOGQClDycAoRAzAJ0RPgCa&#10;EUcAmBJPAJUSVgCTElwAkRJjAJATaQCOE3AAjBN4AIsTgQCJFIsAhxSWAIYVogCEFbAAgxbBAIEX&#10;3QB/GPQAfRn/AHwZ/wB8Gf8Aexn/AHsZ/wDvIQAA3SkAAMotAAC+LwAAtSwAAK4nAACoIAAAoxcI&#10;AJ4WEwCZFyEAlBktAJEaOACOGkEAixtJAIkbUACHG1cAhRxeAIQcZACCHGsAgBxzAH8dfAB9HYYA&#10;fB6RAHoengB4H6sAdx+8AHYg1AB0IfAAciH/AHEi/wBxIf8AcSH/AHEh/wDoKAAA0jAAAMI1AAC3&#10;NwAArTUAAKUxAACeKwAAmCMCAJIeEACNIBsAiSEnAIYiMgCDIzwAgSNEAH4jSwB8JFIAeyRZAHkk&#10;XwB3JGYAdiVuAHQldwBzJYEAcSaNAG8mmQBuJqcAbSe4AGwnzgFqKO0BaSn/AWgp/wFoKf8BaCj/&#10;AWgo/wHhLgAAyzYAALw7AACxPQAApz0AAJ85AACXMwAAjy0AAIgnDACDJxYAfygiAHwpLQB5KjcA&#10;dyo/AHUqRwBzK04AcStUAHArWwBuK2IAbCtqAGsscgBpLH0AaCyJAGYtlgFlLaQBZC60AWMuygFh&#10;L+kBYC/9AWAv/wFgL/8BYC//AWAu/wHaNAAAxTwAALdBAACsQwAAokMAAJlAAACQOgAAiDQAAIAu&#10;CAB6LRIAdy4eAHMvKQBxMDMAbzA7AG0wQwBrMUoAaTFRAGcxVwBmMV4AZDFmAGMybwBhMnkAYDKF&#10;AV8ykgFdM6EBXDOxAVs0xgFaNOYBWTX7AVk1/wFZNP8BWTT/AVk0/wHSOAAAwEAAALNFAACoSAAA&#10;nkgAAJVGAACLQAAAgjsAAHk1BABzMxAAbzQaAGw0JQBpNS8AZzU3AGU2PwBjNkYAYjZNAGA2VABf&#10;NlsAXTdjAFw3awBbN3YBWTeCAVg4jwFWOJ4BVTivAlQ5wwJTOeQCUzr5AVM5/wFSOf8BUzn/AVM5&#10;/wHNPAAAvEQAAK9JAACkTAAAmkwAAJFLAACHRgAAfUAAAHM7AABsOA0AaDkXAGU5IgBjOisAYDo0&#10;AF46PABdOkMAWzpKAFo7UABYO1gAVztgAFY7aABVPHMBUzx/AVI8jQFQPZwBTz2sAk4+wQJNPuEC&#10;TT74Ak0+/wFNPv8BTT3/AU09/wHJQAAAuEgAAKxNAAChUAAAl1EAAI5PAACESwAAeUUAAG5AAABm&#10;PQsAYj0UAF89HgBcPigAWj4xAFg+OABXPkAAVT9GAFQ/TQBTP1UAUkBdAFBAZgBPQHABTkB8AUxB&#10;igFLQZoCSkGrAklCvgJIQt4CSEL2AkhC/wJIQv8BSEH/AUhB/wHFRAAAtUsAAKlQAACeVAAAlVQA&#10;AItTAACAUAAAdUoAAGpGAABhQggAXEERAFlCGwBXQiUAVUIuAFNCNQBRQj0AT0JDAE9DSwBOQ1IA&#10;TURaAEtEYwBKRG4BSUV6AUdFiAFGRZgCRUapAkRGvQJDRtwCQ0b1AkNG/wJDRv8BQ0X/AUNF/wHB&#10;RwAAsk8AAKZUAACcVwAAklgAAIhYAAB+VQAAcU8AAGZKAABcRgUAV0YPAFRGGABRRiIAT0YrAE5G&#10;MwBMRzoAS0dBAEpHSQBJSFAASEhYAEdIYQBFSWwAREl4AUJJhgFBSZYBQEqnAj9KuwI+S9gCPkrz&#10;Aj5K/wI+Sf8BP0n/AT9J/wG9SgAAr1IAAKNYAACZWwAAkF0AAIZcAAB7WQAAbVMAAGJPAABXTAEA&#10;UUoNAE5KFQBMSx8ASksoAElLMABHSzgARkw/AEVMRgBETE4AQ01WAEJNXwBATWoAP012AT1OhAE8&#10;TpQBO06lATlPuQI5T9QCOU/yATlO/wE5Tv8BOU3/ATpN/wG6TgAArFYAAKFbAACXXwAAjWEAAINh&#10;AAB4XgAAaVgAAF9WAABUUgAATE8LAElPEgBHUBwARVAlAENQLQBCUDUAQVE8AEBRRAA/UUwAPlJU&#10;ADxSXQA7UmcAOlJzADhTggE3U5IBNVOkATRTtwEzVNEBM1PxATRT/wE0Uv8BNFL/ATRS/wG2UgAA&#10;qVoAAJ5gAACUZAAAi2YAAIBlAAB0YwAAZl4AAFxcAABRWAAAR1UHAEJVEABAVRgAP1YhAD1WKgA8&#10;VjIAO1Y5ADpXQQA5V0kAOFdRADdYWgA1WGUANFhxADJYgAExWJABL1miAS5ZtQEtWc8BLVnvAS5Y&#10;/wEuV/8BLlf/AS5W/wGyVwAApV8AAJtlAACRaQAAh2oAAHxqAABxaAAAY2UAAFhiAABNXwAAQ10C&#10;ADxbDQA6XBQAOFwdADdcJgA1XS4ANF02ADNdPgAyXUYAMV5OADBeVwAvXmIALV5uACxffQAqX44A&#10;KV+gAChfswEnX8wAJ1/tASde/wEnXf8BKF3/AShc/wGtXAAAomQAAJhqAACObgAAg28AAHlvAABu&#10;bgAAYGsAAFRpAABJZwAAP2UAADVjCQAyYxEAMGMZAC9kIQAuZCkALWQxACxkOQArZUIAKmVKAChl&#10;VAAnZV8AJmZrACRmegAjZosAImadACBmsQAfZskAH2brACBl/gAgZP8AIGP/ASFj/wGpYgAAnmoA&#10;AJVwAACKcwAAgHUAAHV1AABpdAAAXHIAAE9xAABEbwAAOm4AADBtAwApbA0AJ2wUACZsHAAlbSQA&#10;JG0sACNtNAAibT0AIW5GACBuUAAeblsAHW5nABxudgAabocAGW+aABhvrgAWb8YAFm7pABdt/AAY&#10;bP8AGGv/ABhr/wCkaQAAmnEAAJB2AACGeQAAfHsAAHF7AABkewAAV3oAAEp5AAA/eAAANXgAACt3&#10;AAAidgcAHXYPABx3FgAbdx4AGncmABl3LgAYdzcAF3hAABV4SgAUeFYAE3hjABJ4cgAReIMAEHiX&#10;AA94qwAOeMMADnfmAA52+gAPdf8AEHX/ABB0/wCfcQAAlXgAAIt8AACCfwAAd4EAAGqCAABdggAA&#10;UIIAAESCAAA4ggAALoIAACSCAAAcggAAFIIJABGDEAAQgxYAEIMeAA6DJwAOgzAADYM5AA2DRAAM&#10;g1AAC4NdAAmDbAAIg34ABoORAAWCpQADgrsABIHbAASB8gAFgP8ABn//AAZ//wCaeQAAkH4AAIaD&#10;AAB9hQAAb4cAAGKJAABVigAASYsAAD2MAAAxjAAAJowAAB2NAAAVjgAAD48DAAqQDAAGkBEABI8Y&#10;AAOPIAABjykAAI8yAACQPQAAkEkAAI9WAACPZQAAj3YAAI+KAACOnwAAjrQAAI3PAACM7gAAjPsA&#10;AIv/AACL/wCUgAAAi4UAAIKJAAB0jAAAZo8AAFmRAABMkwAAQJUAADSWAAAolgAAHpcAABWYAAAP&#10;mgAACpsAAAKcCQAAnA4AAJwTAACcGgAAnCIAAJ0rAACdNQAAnUAAAJ1OAACdXAAAnW4AAJyBAACc&#10;lwAAnKwAAJvGAACa6AAAmfkAAJn/AACY/wCOiAAAhowAAHiQAABqlAAAXJcAAE+aAABCnQAANp4A&#10;ACmfAAAfoQAAFaIAAA6kAAAIpgAAAKgAAACpBAAAqQoAAKkOAACpEwAAqhoAAKoiAACrKwAArDYA&#10;AKxEAACsUwAArGMAAKx3AACrjgAAq6QAAKu8AACq3gAAqfQAAKn9AACp/wCJjgAAe5MAAG2XAABf&#10;nAAAUaAAAESkAAA2pgAAKqgAAB6pAAAUqwAADa4AAAawAAAAsgAAALUAAAC1AAAAtQMAALYJAAC3&#10;DgAAuBIAALgZAAC6IQAAuysAALw4AAC9RwAAvVgAAL1rAAC9gQAAvZkAAL2wAAC9zAAAvOoAALz3&#10;AAC7/gB+lQAAcJsAAGKgAABTpQAARqoAADitAAAqrwAAHrEAABO0AAAMtwAAA7kAAAC8AAAAvwAA&#10;AMIAAADCAAAAwwAAAMQAAADGBgAAxwwAAMgQAADKFgAAzCAAAM8rAADQOgAA0UsAANFeAADScwAA&#10;0osAANKkAADTuwAA09gAANPtAADT9gBznQAAZKMAAFapAABHrwAAObMAACq2AAAduQAAErwAAAq/&#10;AAAAwwAAAMYAAADJAAAAzQAAAM8AAADQAAAA0gAAANQAAADWAAAA2QIAANsIAADeDgAA4RMAAOQd&#10;AADoKgAA6DwAAOlPAADpZAAA6nwAAOuVAADrrAAA68IAAOzVAADs5QBmpgAAWKwAAEmzAAA7uQAA&#10;K7wAAB3AAAARxAAACcgAAADMAAAAzwAAANMAAADZAAAA3QAAAOAAAADhAAAA4wAAAOUAAADnAAAA&#10;6gAAAOwAAADuBAAA8QsAAPUSAAD4HAAA+ysAAP0+AAD+UwAA/moAAP+DAAD/mwAA/64AAP++AAD/&#10;ygD/ABIA/wAQAP8AEQD/ABMA/wAZAP8AJgD/ADQA/wBBAP8ATQD/AFgA/wBiAP8AawD/AHMA/wB6&#10;AP8AgQD/AIcA/wCNAP8AkwD/AJkA/wCgAP8ApwD+AK8A/AC6APoAyQD5AOEA+ADzAPcA/wD2AP8A&#10;9QD/APEA/wDpAP8A5AD/AOEA/wD/AA8A/wANAP8ADQD/AA4A/wAUAP8AIQD/AC4A/wA8AP8ASAD/&#10;AFMA/wBdAP8AZgD+AG0A/AB1APsAewD5AIIA+ACIAPcAjgD2AJQA9ACbAPMAogDxAKoA7wC0AO0A&#10;wQDrANUA6gDsAOgA/ADnAP8A5QD/AOYA/wDgAP8A2QD/ANQA/wD/AAsA/wAIAP8ABgD/AAkA/wAQ&#10;AP8AHAD/ACkA/wA2AP8AQgD7AE4A9wBXAPQAYADyAGgA7wBvAO0AdgDsAHwA6gCCAOgAiADnAI4A&#10;5QCVAOMAnADhAKQA3wCuAN0AuQDaAMoA1wDkANQA9gDRAP8A0AD/ANAA/wDPAP8AywD/AMcA/wD/&#10;AAMA/wAAAP8AAAD/AAQA/wANAPoAFgD2ACMA8wAwAPAAPADtAEcA6QBRAOUAWgDiAGIA3wBpAN0A&#10;bwDaAHYA2AB8ANQAggDSAIgA0ACPAM0AlgDLAJ4AyQCoAMcAswDFAMEAwgDYAMAA7wC/AP4AvgD/&#10;AL0A/wC8AP8AvAD/ALwA/wD/AgAA/wAAAP8AAAD/AAAA9AAHAO0AEQDoABwA4wApAN8ANQDbAEEA&#10;1gBLANEAVADNAFwAygBjAMgAaQDGAG8AwwB1AMEAewC/AIIAvgCIALwAkAC6AJgAuACiALUArACz&#10;ALkAsQDLAK8A5wCuAPgArAD/AKsA/wCsAP8ArAD/AKsA/wD/BAAA/wAAAPYAAADuAAAA5wAAAN8A&#10;DADWABUAzwAiAMoALgDHADoAwwBEAMAATQC8AFUAuQBcALcAYwC1AGkAswBvALEAdQCvAHsArQCC&#10;AKsAigCpAJIApwCcAKUApgCjALMAoQDDAJ8A3gCeAPIAnQD/AJwA/wCcAP8AmwD/AJsA/wD/BwAA&#10;9gkAAOkLAADfCgAA1QQAAM4ABQDGABAAwAAaALsAJwC3ADIAswA9ALAARgCtAE8AqgBWAKgAXACm&#10;AGMApABoAKIAbwChAHUAnwB8AJ0AhACbAI0AmQCXAJcAogCVAK4AkwC9AJEA0wCQAO0AjwD8AI4A&#10;/wCNAf8AjQH/AI0B/wD5DgAA6hIAANwVAADNFQAAxBEAAL4MAAC6AgoAtAASAK4AHgCqACoApgA1&#10;AKIAPwCgAEgAnQFQAJsCVgCZAlwAlwNjAJUDaQCTA28AkQR2AJAEfwCOBYgAjAWSAIoGngCIBqoA&#10;hge6AIUIzwCECusAggv8AIEM/wCADP8AgAz/AIAM/wDxFQAA4B0AAM0gAADBIQAAuB0AALEXAACs&#10;EAAAqAkNAKIHFgCdCSMAmQouAJULOACTDEEAkAxJAI4NUACMDVcAig1dAIgNYwCHDWoAhQ5xAIMO&#10;egCCDoQAgA6PAH4PmwB8D6gAexC4AHoQzgB4EewAdhL/AHUS/wB0E/8AdBP/AHQT/wDoHgAA0yYA&#10;AMMqAAC4KgAArigAAKcjAACgHAAAmxMDAJYPEACQEBsAjBEnAIkSMgCGEzsAhBNDAIIUSwCAFFEA&#10;fhRXAHwUXgB7FWUAeRVsAHcVdAB2Fn4AdBaKAHIXlgBxF6QAbxi0AG4YyQBtGegAaxr8AGob/wBq&#10;G/8Aahv/AGob/wDgJgAAyi0AALwxAACwMwAApzEAAJ8sAACXJgAAkB8AAIoXDACFGBYAgRkiAH4a&#10;LAB7GzYAeRs+AHccRQB1HEwAcxxTAHEdWQBwHWAAbh1nAG0ecABrHnoAah6FAGgfkgBnH6AAZSCw&#10;AGQhxQBjIeQAYiL6AGEi/wBhIv8AYSL/AGEi/wDXLAAAwzQAALY4AACqOQAAoTgAAJg1AACQLwAA&#10;iCgAAIAhCAB7IBIAdyEdAHQiJwBxIjEAbyM5AG0jQQBrI0gAaSNOAGgkVQBmJFsAZSRjAGMlawBi&#10;JXUAYSWBAF8mjgBeJp0AXSetAFsowQBbKOAAWin3AFkp/wBZKf8AWSn/AFko/wDPMgAAvjkAALE9&#10;AACmPwAAnD8AAJM8AACKNgAAgTAAAHkqAwByJg8AbicZAGsoIwBpKCwAZik1AGUpPABjKUMAYSpK&#10;AGAqUQBeKlcAXSpfAFwraABaK3IAWSx9AFgsiwBWLZoAVS2qAFQuvQBTLtwAUi/1AFIv/wBSLv8A&#10;Ui7/AFIu/wDKNgAAuj0AAK1CAACiRAAAmEQAAI9BAACFPAAAezcAAHIxAABrLAwAZy0VAGQtHwBh&#10;LigAXy4xAF0uOQBcL0AAWi9GAFgvTQBXL1QAVjBcAFUwZABTMW4AUjF6AFExiABQMpcATjKoAE0z&#10;uwBNNNgATDTzAEw0/wBMNP8ATDP/AEwz/wDGOgAAtkIAAKlGAACeSQAAlUkAAItHAACBQgAAdz0A&#10;AG03AABkMgkAYDISAF0yHABaMiUAWDMtAFYzNQBVMzwAUzRDAFI0SgBRNFEAUDRZAE81YQBNNWwA&#10;TDZ3AEs2hQBKN5UASDemAEc4uAFHONMBRjjxAUY4/wFGOP8ARjj/AEY3/wDBPgAAskUAAKZKAACc&#10;TQAAkk0AAIhLAAB+RwAAc0IAAGk9AABfNwYAWjYQAFc3GABUNyIAUjcqAFA3MgBPODkATThAAEw4&#10;RwBLOE4ASjlWAEk5XwBIOmkARzp1AEU7gwBEO5MAQzykAUI8tgFBPdABQT3wAUE9/wFBPP8BQTz/&#10;AUE8/wC+QgAAr0kAAKNOAACZUAAAj1EAAIVQAAB7TAAAb0YAAGVCAABaPQIAVDsOAFE7FQBPOx8A&#10;TTsnAEs7LwBJPDYARzw9AEc8RABGPUsART1UAEQ+XABDPmcAQj9zAEA/gQA/P5EAPkCiAD1AtQE8&#10;Qc4BPEHuATxB/wE8QP8BPED/AT0//wG6RQAArEwAAKFRAACXVAAAjVUAAINUAAB4UQAAbEsAAGFH&#10;AABWQgAAT0AMAEw/EwBJQBwAR0AkAEZALABEQDMAQ0A6AEJBQgBBQUkAQEJRAD9CWgA+Q2UAPUNx&#10;ADtDfwA6RI8AOUSgADhFswE3RcsBN0XsATdF/wE3RP8BOET/AThD/wC3SQAAqVAAAJ5VAACUWAAA&#10;i1kAAIBYAAB2VgAAaFAAAF1MAABTSAAASkUJAEZEEQBERBkAQkQiAEFFKQA/RTEAPkU4AD1FPwA8&#10;RkcAO0ZPADpHWAA5R2IAOEhuADZIfAA1SI0ANEmeADNJsQAySckAMUnrADJJ/gAySP8AMkj/ADNI&#10;/wC0TAAAp1QAAJxZAACSXAAAiF0AAH5dAABzWgAAZVUAAFtSAABQTgAARkoFAEBJDgA+SRYAPUke&#10;ADtKJgA6Si4AOUo1ADhLPQA3S0QANktNADRMVgAzTGAAMkxsADFNegAwTYsALk2cAC1OrwAsTscA&#10;LE7pACxN/QAtTf8ALUz/AC1M/wCwUAAApFgAAJldAACPYQAAhmIAAHthAABwXwAAYlsAAFhYAABO&#10;VQAAQ1EBADtPDAA4TxMANk8bADVPIwA0UCsAM1AyADJQOgAxUEIAMFFKAC5RUwAtUl0ALFJpACtS&#10;eAApUogAKFOaACdTrQAmU8UAJlPnACZT/AAnUv8AJ1H/ACdR/wCsVQAAoFwAAJZiAACNZgAAg2cA&#10;AHhmAABtZQAAYGEAAFVeAABKWwAAP1gAADVWCAAxVRAAMFYXAC5WHwAtVicALFYvACtXNgAqVz4A&#10;KVdHAChXUAAmWFoAJVhnACRYdQAjWYYAIVmYACBZqwAfWcIAH1nlAB9Y+gAgWP8AIFf/ACFX/wCo&#10;WgAAnWIAAJNnAACKawAAf2wAAHVsAABqawAAXWgAAFFlAABGYwAAO2AAADFeAwAqXQ0AKF0TACZd&#10;GwAlXiMAJF4qACNeMgAiXjoAIV5DACBfTAAfX1cAHl9jABxgcQAbYIIAGWCVABhgqQAXYMAAFmDi&#10;ABdf+QAYXv8AGV7/ABld/wCkYAAAmWgAAJBuAACGcAAAfHIAAHJyAABmcQAAWG4AAExsAABBawAA&#10;NmkAAC1nAAAjZggAH2YPAB1mFQAcZh0AG2YlABpmLQAZZzUAGGc+ABdnSAAWZ1MAFWhfABNobgAS&#10;aH8AEWiSABBopgAPaL0ADmjgABBn9wAQZv8AEWX/ABFl/wCfZwAAlm8AAIxzAACCdgAAeHgAAG14&#10;AABgdwAAU3YAAEZ0AAA7cwAAMXIAACdxAAAecQAAFnAKABNwEAATcBcAEnAfABFxJwAQcS8AEHE4&#10;AA5xQgAOcU4ADXFbAAxxaQALcXoACnGNAAhxoQAGcbYABnDSAAdw7wAIb/8ACW7/AAlu/wCbbwAA&#10;kXUAAId5AAB+fAAAdH4AAGZ+AABZfgAATX4AAEB9AAA1fQAAKnwAACF8AAAYfAAAEXwEAAx8DAAK&#10;fBEACXwZAAh8IQAHfCkABnwyAAR8PQADfEgAAXxVAAB8YwAAfHQAAHyHAAB7nAAAe7EAAHrLAAB5&#10;6wAAefoAAHn/AAB4/wCWdwAAjHwAAIOAAAB5gwAAbIQAAF6FAABRhgAARYcAADmHAAAthwAAI4cA&#10;ABqHAAAShwAADYgBAAaJCgABiQ8AAIkUAACIGwAAiCMAAIksAACJNgAAiUIAAIhOAACIXQAAiG0A&#10;AIiBAACHlQAAh6sAAIbEAACF5gAAhPgAAIT/AACE/wCQfgAAh4MAAH6HAABxiQAAY4sAAFaNAABJ&#10;jwAAPJEAADCRAAAkkQAAGpIAABKTAAANlAAABpUAAACWBgAAlgwAAJUQAACWFQAAlh0AAJYkAACW&#10;LgAAljkAAJZGAACWVQAAlmUAAJZ4AACVjgAAlaQAAJS8AACT3wAAk/UAAJL/AACS/wCLhgAAg4oA&#10;AHWNAABnkAAAWZQAAEyXAAA/mQAAMpoAACabAAAbnAAAEp0AAAyfAAAEoAAAAKIAAACjAQAAowcA&#10;AKMMAACjEAAApBUAAKQcAAClJQAApi8AAKY8AACmSwAAplsAAKZuAAClhAAApZsAAKSzAACj0AAA&#10;o+8AAKL8AACi/wCGjQAAeJEAAGqVAABcmQAATp0AAEGgAAAzogAAJqMAABulAAARpwAACqkAAAGr&#10;AAAArQAAAK8AAACwAAAAsAAAALAFAACxCwAAsg8AALMUAAC0GwAAtSQAALcwAAC3PwAAt1AAALdi&#10;AAC3eAAAt5AAALapAAC2wgAAtuQAALb1AAC1/gB7kwAAbZgAAF+dAABQogAAQqYAADSpAAAmqwAA&#10;Gq0AABCvAAAJsgAAALQAAAC3AAAAugAAALwAAAC9AAAAvgAAAL4AAADAAgAAwQgAAMINAADEEgAA&#10;xhkAAMkkAADKMgAAy0MAAMtVAADMagAAzIMAAMycAADLtQAAzM4AAMzpAADM9gBwmwAAYaEAAFKm&#10;AABEqwAANrAAACeyAAAatQAAELgAAAe7AAAAvgAAAMEAAADEAAAAyAAAAMsAAADLAAAAzQAAAM4A&#10;AADQAAAA0gAAANUDAADYCgAA2xAAAN4YAADiJAAA4zUAAORIAADlXAAA5nMAAOaNAADmpQAA5rwA&#10;AObTAADn5wBjpAAAVaoAAEawAAA4tQAAKLkAABq8AAAPwAAABcQAAADHAAAAywAAAM8AAADUAAAA&#10;2AAAANwAAADdAAAA3wAAAOEAAADjAAAA5QAAAOgAAADqAAAA7QYAAPEOAAD1FgAA+CUAAPk4AAD5&#10;TQAA+mMAAPt8AAD8lQAA/KoAAPy7AAD9ywD/AA8A/wAOAP8ADgD/ABAA/wAWAP8AIwD/ADAA/wA9&#10;AP8ASQD/AFQA/wBeAP8AZgD/AG4A/wB2AP8AfAD/AIIA/wCJAP8AjwD/AJUA/gCbAP0AowD7AKsA&#10;+gC1APkAwwD3ANsA9gDwAPQA/wDzAP8A8gD/AOwA/wDiAP8A3AD/ANYA/wD/AAwA/wAJAP8ACAD/&#10;AAoA/wASAP8AHgD/ACsA/wA4AP8ARAD/AE8A/wBZAP4AYQD8AGkA+gBwAPgAdwD3AH0A9gCDAPQA&#10;iQDyAI8A8QCWAO8AnQDtAKUA7ACvAOoAvADoAM0A5gDoAOQA+gDjAP8A4gD/AOAA/wDVAP8AzgD/&#10;AMsA/wD/AAYA/wABAP8AAAD/AAQA/wAOAP8AGQD/ACUA/QAyAPsAPgD3AEkA8wBTAPAAXADuAGMA&#10;7ABqAOoAcQDoAHcA5gB9AOQAgwDiAIkA4ACQAN4AlwDcAJ8A2QCpANYAtADTAMQA0ADeAM4A8wDM&#10;AP8AywD/AMoA/wDIAP8AwgD/AL4A/wD/AAAA/wAAAP8AAAD/AAAA+wALAPYAEwDxACAA7QAsAOoA&#10;OADnAEMA4wBNAOAAVgDcAF0A2QBkANUAawDSAHEA0AB2AM4AfADMAIMAygCJAMgAkQDGAJkAxACj&#10;AMEArQC/ALsAvQDPALsA6wC5APwAtwD/ALcA/wC2AP8AtAD/ALEA/wD/AAAA/wAAAP8AAAD2AAAA&#10;7gAFAOcADwDhABkA2wAlANUAMQDSADwAzgBGAMoATwDHAFcAxABeAMEAZAC/AGoAvQBwALsAdgC5&#10;AHwAuACDALYAigCzAJMAsQCcAK8ApwCtALMAqwDFAKkA4QCnAPUApgD/AKUA/wCkAP8ApAD/AKQA&#10;/wD/AAAA/AAAAPEAAADoAAAA4AAAANQACwDMABMAxwAfAMIAKgC/ADUAvAA/ALgASAC1AFAAswBX&#10;ALAAXgCuAGQArABpAKsAbwCpAHUApwB8AKUAhACjAIwAoQCWAJ8AoQCdAK0AmgC8AJgA0gCXAO4A&#10;lQD+AJQA/wCVAP8AlQD/AJUA/wD8AQAA8AUAAOMHAADVBQAAzAAAAMUABAC+AA4AuAAXALMAIwCv&#10;AC4AqwA4AKkAQQCmAEoAowBRAKEAVwCfAF0AnQBjAJsAaQCaAG8AmAB2AJYAfQCUAIYAkgCQAJAA&#10;mwCOAKcAjAC2AIoAyQCIAOcAhwD5AIcA/wCGAP8AhgD/AIYA/wD0DAAA5BAAANESAADFEQAAvQ4A&#10;ALYIAACxAAgAqwARAKYAGwChACYAngAxAJoAOgCYAEMAlQBKAJMAUQCRAFcAjwBdAI4AYwCMAGkA&#10;igBwAIgAdwCGAIAAhACLAIIAlgCAAKMAfgCxAH0AxAB7AuEAegP1AHoF/wB5Bf8AeAb/AHgG/wDq&#10;EwAA1hoAAMYdAAC6HAAAsRkAAKoTAACkDQAAnwUMAJkAFACVAB8AkQIpAI0DMwCLBDwAiAVEAIYG&#10;SwCEBlEAggdXAIEHXQB/B2MAfQhqAHsIcgB6CHwAeAmGAHYJkgB0CqAAcwqvAHELwQBwDN8Abw32&#10;AG4O/wBtDv8AbQ7/AG0O/wDhHAAAyyMAALwmAACxJgAAqCQAAKAeAACZGAAAkxACAI4LDgCICxcA&#10;hAwiAIENLAB+DTUAfA49AHoORQB4DksAdw5RAHUPWABzD14AcRBlAHAQbgBuEHcAbBCCAGsQjwBp&#10;EZ0AaBGtAGYSwABlEt8AZBP2AGMU/wBjFP8AYhT/AGIU/wDWJAAAwyoAALUuAACqLwAAoC0AAJgo&#10;AACQIgAAiRsAAIITCAB9ERIAeRIcAHYTJwBzFDAAcRQ4AG8VPwBtFUYAbBVMAGoWUwBoFlkAZxZh&#10;AGUWaQBkF3IAYhd+AGEYiwBfGJkAXhmpAFwZvABcGtgAWhvzAFoc/wBZHP8AWRz/AFkc/wDNKgAA&#10;vTEAAK81AACkNgAAmzQAAJIxAACJKwAAgSUAAHkdAwBzGA4AbxkYAGwaIgBpGysAZxszAGUcOwBk&#10;HEEAYh1IAGAdTgBfHVUAXR1cAFweZABbHm4AWR95AFgfhwBWIJYAVSCmAFQhuABTIdIAUiLxAFIj&#10;/wBSI/8AUiL/AFIi/wDILwAAuDYAAKs6AACgPAAAljsAAI04AACDMgAAei0AAHImAABqIAwAZiAT&#10;AGMhHQBhISYAXyIvAF0iNgBbIj0AWiNEAFgjSgBXI1EAVSNYAFQkYQBTJGoAUSV2AFAlgwBPJpMA&#10;TiejAEwntQBMKM4ASyjuAEsp/wBLKP8ASyj/AEso/wDDNAAAszsAAKc/AACcQQAAkkAAAIk+AAB/&#10;OQAAdTMAAGwtAABjJwgAXiYRAFwmGQBZJyIAVycrAFUoMgBUKDkAUihAAFEoRgBQKU0ATilVAE0p&#10;XQBMKmcASypzAEkrgABIK5AARyyhAEYtswBFLcsARS7sAEQu/wBELv8ARS3/AEUt/wC+OAAAsD8A&#10;AKRDAACZRQAAj0UAAIVDAAB7PgAAcTkAAGc0AABeLgQAWCsOAFUrFgBSLB8AUCwnAE8sLwBNLTYA&#10;TC08AEotQwBJLUoASC5SAEcuWgBGL2QARS9wAEMwfgBCMI0AQTGeAEAysQA/MsgAPzPqAD8z/gA/&#10;Mv8APzL/AD8y/wC7PAAArUMAAKFHAACWSQAAjEkAAINIAAB4RAAAbT4AAGM5AABaNAAAUjAMAE8w&#10;EwBMMBwASjAkAEkxKwBHMTIARjE5AEQxQABDMkcAQjJPAEEzWABAM2IAPzRtAD40ewA9NYsAPDac&#10;ADs2rwA6N8YAOTfoADk3/AA6N/8AOjb/ADo2/wC3QAAAqkYAAJ5LAACUTQAAik4AAIBMAAB1SAAA&#10;akMAAGA+AABWOQAATTUJAEk0EQBHNRkARTUhAEM1KABBNS8AQDU2AD82PQA+NkUAPTdNADw3VQA7&#10;OGAAOjhrADk5eQA4OYkANzqbADU6rQA1O8QANDvmADQ7+wA1O/8ANTr/ADU6/wC0QwAAp0oAAJxO&#10;AACSUQAAiFIAAH5QAABzTQAAZ0gAAFxEAABSPwAASDoGAEQ5DwBBORYAPzkeAD45JgA8OS0AOzo0&#10;ADo6OwA5O0IAODtKADc8UwA2PF0ANT1pADQ9dwAzPocAMT6ZADA/qwAvP8IALz/kAC8/+gAwP/8A&#10;MD7/ADA+/wCxRwAApE0AAJlSAACPVQAAhlYAAHxVAABxUgAAZEwAAFlJAABPRQAARUADAD8+DQA8&#10;PhMAOj4bADk+IwA3PioANj8xADU/OAA0P0AAM0BIADJAUQAxQVsAMEFnAC5CdQAtQoUALEOXACtD&#10;qgAqQ8AAKUTiACpD+QAqQ/8AK0L/ACtC/wCuSgAAoVEAAJdWAACNWQAAg1oAAHlaAABuVwAAYVIA&#10;AFdOAABNSwAAQ0cAADpDCgA2QxEANEMYADNDIAAyRCcAMUQvADBENgAvRT0ALUVGACxFTwArRlkA&#10;KkZkAClHcgAoR4MAJkeVACVIqAAkSL4AI0jgACRI9wAlR/8AJUf/ACZH/wCqTwAAn1UAAJRaAACL&#10;XgAAgV8AAHdeAABrXAAAX1gAAFVVAABLUQAAQE0AADVKBwAwSQ4ALkkVAC1JHQAsSSQAK0orACpK&#10;MwAoSjsAJ0tDACZLTAAlS1YAJExiACNMcAAhTIAAIE2TAB9NpgAeTbsAHU7dAB5N9gAeTP8AH0z/&#10;ACBL/wCnUwAAnFoAAJJfAACIYwAAfmQAAHRjAABpYQAAXF4AAFJbAABHWAAAPFUAADJSAgAqUAwA&#10;J08SACZQGQAlUCAAJFAoACNQLwAiUTcAIVFAACBRSQAeUlMAHVJfABxSbQAaU30AGVOQABhTpAAW&#10;U7kAFVPZABZT9AAXUv8AGFH/ABlR/wCjWQAAmGAAAI9lAACFaAAAe2kAAHFpAABmZwAAWWQAAE1h&#10;AABCXwAAOFwAAC5aAAAlWAgAIFcOAB5XFAAdVxwAHFgjABtYKwAaWDMAGVg8ABhYRQAWWVAAFVlb&#10;ABRZaQATWnoAElqNABFaoQAQWrcADlrVABBZ8wAQWf8AEVj/ABFY/wCfXwAAlWYAAIxrAACCbQAA&#10;eG4AAG5vAABibQAAVWoAAEhoAAA+ZgAAM2UAACljAAAgYQEAGGALABVgEAAUYBcAE2AeABJgJgAS&#10;YC4AEWE3ABBhQAAPYUsADmFYAA1hZgAMYnYAC2KJAAphnQAJYbIACGHLAAhh6wAJYP0ACl//AAtf&#10;/wCbZgAAkm0AAIhxAAB+cwAAdXUAAGp0AABccwAAT3IAAENwAAA4bwAALW4AACRsAAAbawAAE2sE&#10;AA5qDAANahIADGoZAAtqIQAKaikACWoyAAhqPAAHa0cABWtTAARrYQACa3EAAGqEAABqmAAAaq0A&#10;AGnGAABp5wAAafgAAGj/AABo/wCXbQAAjXMAAIR3AAB7egAAcHsAAGN7AABWegAASXoAAD15AAAx&#10;eAAAJ3cAAB12AAAVdgAAD3YCAAl2CgAEdg8AAHYVAAB2HAAAdiQAAHUsAAB1NgAAdUEAAHVOAAB1&#10;XAAAdWwAAHV+AAB0kwAAdKgAAHPAAABz4wAAcvcAAHL/AABx/wCSdQAAiXoAAIB+AAB2gAAAaYEA&#10;AFuCAABOggAAQYIAADWDAAApggAAH4EAABaBAAAQggAACoIAAAKDBwAAgg0AAIIRAACCFwAAgh4A&#10;AIImAACCLwAAgjsAAIJHAACCVQAAgWUAAIF4AACBjQAAgKIAAH+6AAB/3QAAfvQAAH3/AAB9/wCN&#10;fAAAhIEAAHuEAABuhgAAYIgAAFKKAABFiwAAOYwAACyMAAAhjAAAF4wAABCNAAAJjgAAAo8AAACQ&#10;AwAAjwkAAI8OAACPEgAAkBgAAJAfAACQKAAAkDIAAJA/AACQTQAAkF0AAI9wAACPhQAAjpwAAI6z&#10;AACN0AAAjPAAAIv+AACL/wCIhAAAgIgAAHKLAABkjQAAVpAAAEiTAAA7lQAALpYAACKWAAAXlwAA&#10;D5gAAAiZAAAAmwAAAJ0AAACdAAAAnQMAAJ0JAACdDQAAnhEAAJ4XAACfHwAAnykAAKA1AACgQwAA&#10;oFQAAKBmAACfewAAnpMAAJ6rAACdxgAAnekAAJz5AACc/wCDiwAAdY4AAGeSAABZlgAAS5kAAD2c&#10;AAAwngAAI58AABegAAAOogAAB6QAAACmAAAAqAAAAKoAAACqAAAAqgAAAKsBAACrBwAArAwAAK0Q&#10;AACuFgAArx4AALEpAACxOAAAsUgAALFaAACxbwAAsYgAALGgAACwugAAr90AAK/yAACv/QB4kQAA&#10;apYAAFyaAABNnwAAP6MAADGmAAAjpwAAF6kAAA6rAAAFrgAAALAAAACyAAAAtQAAALcAAAC3AAAA&#10;uAAAALkAAAC6AAAAvAMAAL0JAAC+DgAAwBQAAMMeAADFKwAAxTwAAMZOAADGYgAAxnoAAMaUAADG&#10;rQAAxsgAAMXlAADF8wBsmQAAXp4AAE+kAABBqAAAMqwAACSvAAAWsQAADbQAAAO3AAAAugAAAL0A&#10;AADAAAAAxAAAAMYAAADGAAAAyAAAAMkAAADLAAAAzAAAAM4AAADQBgAA0w0AANgTAADcHgAA3i0A&#10;AN9AAADgVAAA4WsAAOGFAADhnwAA4bcAAOHPAADh5gBgoQAAUqcAAEOtAAA0sgAAJbUAABe5AAAN&#10;vAAAAb8AAADDAAAAxwAAAMoAAADPAAAA0wAAANYAAADXAAAA2gAAANwAAADfAAAA4QAAAOMAAADm&#10;AAAA6QEAAOwLAADwEgAA8x8AAPQxAAD2RgAA91wAAPh0AAD4jwAA+aYAAPm4AAD4yQD/AA0A/wAL&#10;AP8ACwD/AA4A/wATAP8AHwD/ACwA/wA5AP8ARQD/AFAA/wBZAP8AYgD/AGoA/wBxAP8AdwD/AH4A&#10;/wCEAP4AigD9AJAA/ACXAPoAngD5AKcA9wCxAPYAvgD1ANIA8wDsAPEA/gDwAP8A8AD/AOYA/wDc&#10;AP8A0gD/AM0A/wD/AAcA/wAEAP8AAgD/AAYA/wAQAP8AGwD/ACcA/wAzAP8APwD/AEoA/gBUAPsA&#10;XQD5AGQA9wBrAPUAcgDzAHgA8gB+APAAhADvAIoA7QCRAOwAmQDqAKEA6ACrAOYAtgDkAMcA4gDj&#10;AOAA9wDeAP8A3QD/ANkA/wDMAP8AxQD/AMEA/wD/AAAA/wAAAP8AAAD/AAEA/wANAP8AFgD8ACIA&#10;+QAuAPYAOQDzAEUA7wBOAOwAVwDpAF4A5gBlAOQAbADiAHIA4AB3AN8AfgDdAIQA2wCLANgAkgDV&#10;AJsA0gCkAM8ArwDNAL4AywDVAMkA7wDHAP8AxQD/AMQA/wC+AP8AuAD/ALUA/wD/AAAA/wAAAP8A&#10;AAD+AAAA9wAJAPEAEQDrABwA5wAoAOQAMwDhAD4A3QBIANgAUQDTAFgA0ABfAM4AZQDMAGsAygBx&#10;AMgAdwDGAH0AxACEAMIAjADAAJQAvgCeALsAqAC5ALYAtwDIALUA5gCzAPoAsQD/ALAA/wCwAP8A&#10;rAD/AKkA/wD/AAAA/wAAAPoAAADxAAAA6AADAOAADQDYABYA0QAiAM0ALQDKADcAxgBBAMIASgC/&#10;AFIAvQBZALoAXwC4AGUAtwBqALUAcACzAHYAsQB9AK8AhQCtAI0AqwCXAKkAoQCnAK4ApQC+AKIA&#10;2ACgAPIAnwD/AJ4A/wCeAP8AngD/AJwA/wD/AAAA9wAAAOsAAADhAAAA1gAAAMsACQDFABEAvwAb&#10;ALsAJgC3ADEAtAA6ALEAQwCuAEsAqwBSAKkAWACnAF4ApgBkAKQAaQCiAHAAoAB2AJ4AfgCcAIYA&#10;mgCQAJgAmwCWAKcAlAC2AJIAygCQAOkAjwD8AI4A/wCNAP8AjAD/AI0A/wD4AAAA6QIAANsDAADM&#10;AQAAxAAAAL0AAgC2AA0AsAAVAKsAIACnACoApAA0AKEAPACeAEQAnABLAJoAUgCYAFgAlgBdAJUA&#10;YwCTAGkAkQBwAI8AdwCNAIAAiwCKAIkAlQCHAKEAhQCvAIMAwQCBAOAAgAD1AH8A/wB/AP8AfwD/&#10;AH8A/wDuCgAA3A4AAMoQAAC+DgAAtQsAAK8DAACpAAcAowAQAJ4AGACZACMAlgAsAJMANQCQAD4A&#10;jgBFAIwASwCKAFEAiABXAIYAXQCFAGMAgwBqAIEAcQB/AHoAfQCEAHsAjwB5AJwAdwCqAHUAuwB0&#10;ANQAcgDwAHIA/wByAP8AcQD/AHEA/wDjEQAAzRcAAL8ZAACzGQAAqhUAAKMQAACdCgAAlwEKAJEA&#10;EgCNABsAiQAlAIUALwCDADcAgAA+AH4ARQB9AEsAewBRAHkAVwB4AF0AdgBkAHQBawByAXQAcAJ/&#10;AG4CiwBsA5gAawOmAGkEtwBoBc4AZwfsAGYI/QBmCf8AZQn/AGUJ/wDWGgAAxCAAALYjAACrIwAA&#10;oSAAAJkbAACSFAAAjA4BAIYHDQCABBQAfAYeAHkHKAB2CDAAdAg4AHIJPwBwCUUAbwpMAG0KUgBs&#10;ClgAagtfAGgLZwBnC3AAZQx6AGMMhwBiDJUAYA2kAF8NtgBeDc4AXA7tAFwP/wBbEP8AWxD/AFsQ&#10;/wDNIQAAvCgAAK8rAACkKwAAmikAAJIkAACJHwAAghgAAHsRBQB1DQ8AcQ0XAG4OIQBrDioAaQ8y&#10;AGcQOQBlEEAAZBBGAGMQTQBhEFMAXxFaAF4RYgBcEWsAWxF2AFkSgwBYEpIAVhOiAFUTtABUE8sA&#10;UxTsAFIV/wBSFv8AUhX/AFIV/wDGKAAAti4AAKkyAACfMgAAlTEAAIwtAACDJwAAeiEAAHIaAABr&#10;EwsAZxMTAGQUHABhFCUAXxUtAF0VNABcFTsAWxZCAFkWSABYFk8AVhdWAFUXXgBTF2cAUhhyAFAY&#10;fwBPGY4AThqfAEwasABLG8cASxvpAEoc/QBKHP8AShz/AEoc/wDBLQAAsTQAAKU3AACaOAAAkDcA&#10;AIc0AAB9LwAAdCkAAGwjAABkHAcAXhkQAFsaGABZGyEAVxspAFUbMABUHDcAUhw9AFEcRABPHUsA&#10;Th1SAE0dWgBLHmMASh5uAEkffABHH4sARiCcAEUhrgBEIcQAQyLmAEMi/ABDIv8AQyL/AEMi/wC8&#10;MgAArTgAAKE8AACXPgAAjT0AAIM6AAB5NQAAbzAAAGYqAABeJAIAVyANAFQgFABRIB0ATyElAE4h&#10;LABMITMASyI6AEkiQABIIkcARyJOAEYjVwBEI2AAQyRrAEIkeQBBJYgAPyaZAD4mqwA9J8EAPSfj&#10;AD0o+gA9KP8APSf/AD0n/wC4NgAAqj0AAJ5AAACUQgAAikIAAIA/AAB2OwAAbDYAAGIwAABZKgAA&#10;USULAE0lEQBLJRkASSUhAEcmKABFJi8ARCY2AEMmPQBCJ0QAQSdLAD8oVAA+KF0APSlpADwpdgA7&#10;KoYAOSuXADgrqQA3LL8ANyzgADcs+AA3LP8ANyz/ADgs/wC1OgAAp0AAAJxEAACRRgAAh0YAAH1E&#10;AABzQAAAaDsAAF82AABVMQAATCsHAEcpDwBFKhYAQyoeAEEqJQA/KiwAPiszAD0rOQA8K0EAOyxI&#10;ADosUQA5LVsAOC5mADYucwA1L4MANC+VADMwpwAyML0AMTHeADEx9wAyMf8AMjD/ADMw/wCxPgAA&#10;pEQAAJlIAACPSgAAhUoAAHtJAABwRQAAZUAAAFs7AABSNgAASDEEAEIuDQA/LhMAPS4bADsuIgA5&#10;LykAOC8vADcvNgA2MD4ANTBGADQxTwAzMVkAMjJkADEycQAwM4EALzSTAC40pgAsNbsALDXbACw1&#10;9QAtNf8ALTT/AC40/wCuQQAAokgAAJdMAACNTgAAg04AAHlNAABuSgAAYkUAAFhAAABOPAAARTcA&#10;AD0zCwA5MxEANzMYADYzHwA0MyYAMzMtADI0NAAxNDwAMDVEAC81TAAuNlYALTZiACw3bwArN38A&#10;KjiRACg4pAAnObkAJjnYACc59AAoOf8AKDj/ACk4/wCrRQAAn0sAAJRPAACLUgAAgVMAAHdSAABs&#10;TwAAX0kAAFZGAABMQgAAQj0AADg4CAA0OA8AMjgVADE4HQAvOCQALjgrAC05MgAsOTkAKzpBACo6&#10;SgApO1QAKDtfACc8bQAlPH0AJD2PACM9ogAiPbcAIT7UACE+8wAiPf8AIz3/ACM8/wCoSQAAnU8A&#10;AJJTAACJVgAAf1cAAHVWAABqUwAAXU8AAFNMAABKSAAAQEQAADZABQAvPQ0ALT0TACs9GgAqPiEA&#10;KT4oACg+LwAnPjcAJj8/ACQ/SAAjQFIAIkBdACFBagAgQXoAHkGNAB1CoAAcQrUAG0LRABtC8QAc&#10;Qv8AHUH/AB5B/wClTQAAmlMAAJBYAACGWwAAfVwAAHJbAABnWAAAW1QAAFFSAABITgAAPUoAADNH&#10;AAAqQwsAJkMQACVDFgAkQx4AI0QlACJELAAhRDQAIEU8AB5FRQAdRU8AHEZaABtGaAAZRngAGEeK&#10;ABdHngAWR7MAFEjOABVH7wAWR/8AF0b/ABdG/wCiUgAAl1gAAI1dAACEYAAAemEAAHBgAABlXgAA&#10;WVoAAE9YAABEVAAAOVEAAC9OAAAmSwYAIEoOAB5KEwAdShoAHEohABtLKAAaSzAAGUs4ABdLQgAW&#10;TEwAFUxXABRMZQATTXUAEk2IABFNnAAQTbEADk7MAA9N7gAQTf8AEUz/ABFM/wCeVwAAlF0AAIti&#10;AACBZQAAd2YAAG1mAABjZAAAVmEAAEpeAAA/WwAANVgAACtWAAAiVAEAGlIKABZSEAAVUhYAFFId&#10;ABNSJAASUiwAEVI0ABFSPgAQU0gAD1NUAA5TYgANVHIADFSEAAtUmAAJVK0ACFTFAAlU5wAKU/sA&#10;C1L/AAtS/wCbXQAAkWQAAIhoAAB+awAAdGwAAGtsAABfagAAUmcAAEVkAAA6YgAAMGAAACZeAAAd&#10;XQAAFVsFABBaDAAOWhEADloYAA1bIAAMWycAC1swAApbOgAJW0UAB1tRAAZbXgAEW20AA1uAAAFb&#10;lAAAW6gAAFvAAABa4gAAWvYAAVr/AAJZ/wCXZAAAjmsAAIRuAAB7cAAAcnIAAGdxAABZcAAATG4A&#10;AEBsAAA1awAAKmkAACFnAAAYZgAAEWYBAAxlCgAHZQ8ABGUUAANkGwACZCMAAGQsAABkNQAAZEAA&#10;AGRMAABkWgAAZGkAAGR7AABkjwAAY6QAAGO7AABi3QAAYvQAAGL/AABh/wCTbAAAiXEAAIB1AAB4&#10;dwAAbXgAAGB3AABSdgAARnUAADl0AAAudAAAI3IAABpxAAAScQAADXEAAAZxCAAAcA0AAHASAABw&#10;FwAAbx8AAG8mAABvMAAAbzsAAG9HAABvVAAAb2QAAG91AABuigAAbaAAAG22AABs1gAAa/IAAGv/&#10;AABr/wCOcwAAhXgAAH17AABzfQAAZX4AAFh+AABLfgAAPn4AADJ+AAAmfQAAHHwAABN8AAANfAAA&#10;Bn0AAAB9BQAAfAsAAHwPAAB8EwAAfBkAAHwhAAB8KQAAfDQAAHtAAAB7TgAAe14AAHtvAAB6hAAA&#10;epoAAHmxAAB4zgAAd+8AAHb+AAB2/wCJegAAgX8AAHiCAABrgwAAXYUAAE+GAABChwAANYgAACmH&#10;AAAdhwAAFIcAAA2IAAAGiQAAAIoAAACKAAAAiQYAAIkMAACJDwAAiRMAAIkaAACKIgAAiiwAAIo4&#10;AACKRgAAiVYAAIloAACJfAAAiJQAAIerAACGxgAAheoAAIX7AACE/wCFggAAfYYAAG+IAABhiwAA&#10;U40AAEWPAAA4kQAAK5EAAB+SAAAUkgAADZMAAASUAAAAlgAAAJcAAACYAAAAlwAAAJcFAACXCwAA&#10;mA4AAJgTAACZGgAAmSIAAJouAACaPQAAmU0AAJleAACZcwAAmIsAAJijAACXvAAAluIAAJb3AACV&#10;/wCAiQAAcowAAGSPAABWkwAASJYAADqZAAAsmgAAH5sAABScAAAMngAAA58AAAChAAAAowAAAKUA&#10;AAClAAAApQAAAKUAAACmAgAApwgAAKcNAACoEQAAqRkAAKsjAACrMQAAq0EAAKxTAACsZwAAq4AA&#10;AKqaAACqswAAqtAAAKnvAACp+wB1jwAAZ5QAAFmYAABKnAAAPJ8AAC2iAAAgowAAE6UAAAunAAAB&#10;qQAAAKsAAACuAAAAsQAAALIAAACyAAAAswAAALQAAAC1AAAAtgAAALgEAAC5CwAAuxAAAL0YAAC/&#10;JAAAvzUAAMBHAADAWwAAwHIAAMCNAADBpgAAwMEAAL/jAAC+8wBqlwAAW5wAAE2hAAA+pQAAL6kA&#10;ACGrAAATrQAAC7AAAACzAAAAtQAAALgAAAC8AAAAvwAAAMEAAADBAAAAwwAAAMQAAADGAAAAxwAA&#10;AMkAAADLAAAAzggAANEPAADVGAAA2CcAANk5AADaTQAA22QAANt+AADcmQAA3LAAANzJAADc4wBd&#10;nwAAT6UAAECqAAAyrwAAIrIAABS1AAAKuAAAALsAAAC/AAAAwwAAAMYAAADLAAAAzgAAANEAAADR&#10;AAAA1AAAANYAAADZAAAA2wAAAN4AAADgAAAA5AAAAOcGAADrDgAA7xkAAPAqAADyPwAA81UAAPRt&#10;AAD0iAAA9KEAAPS2AAD0xwD/AAkA/wAGAP8ABwD/AAwA/wARAP8AHAD/ACgA/wA0AP8AQQD/AEwA&#10;/wBVAP8AXQD/AGUA/wBsAP8AcgD+AHgA/AB+APsAhAD6AIsA+QCSAPcAmQD2AKIA9ACsAPMAuQDx&#10;AMsA8ADoAO4A+wDtAP8A7AD/AOEA/wDSAP8AyQD/AMQA/wD/AAEA/wAAAP8AAAD/AAQA/wAOAP8A&#10;FwD/ACMA/wAvAP8AOwD9AEYA+gBQAPcAWAD0AF8A8gBmAPAAbADvAHIA7QB4AOwAfgDqAIUA6QCM&#10;AOcAkwDlAJwA4wCmAOEAsQDfAMEA3QDdANsA9ADZAP8A1gD/AM8A/wDEAP8AvQD/ALkA/wD/AAAA&#10;/wAAAP8AAAD/AAAA/wALAPwAEwD3AB4A9AAqAPIANQDuAEAA6QBKAOYAUgDjAFkA4ABgAN4AZgDc&#10;AGwA2gByANcAeADUAH4A0gCFANAAjQDOAJUAzACfAMkAqgDHALgAxQDNAMMA6wDAAP4AvwD/AL4A&#10;/wC2AP8AsAD/AK0A/wD/AAAA/wAAAP8AAAD5AAAA8gAGAOsADwDmABkA4QAkAN4ALwDaADkA0wBD&#10;AM8ATADMAFMAyQBaAMcAYADFAGYAwwBrAMEAcQC/AHcAvQB+ALsAhgC5AI4AtwCYALUAowCzALAA&#10;sQDCAK4A4ACsAPcAqwD/AKoA/wCoAP8AowD/AKAA/wD/AAAA/wAAAPUAAADrAAAA4QAAANYADADP&#10;ABMAygAeAMYAKQDCADMAvwA9ALsARQC4AE0AtgBUALMAWgCxAF8AsABlAK4AagCsAHAAqwB3AKkA&#10;fwCnAIcApQCRAKMAnACgAKkAngC4AJwAzgCaAO4AmQD/AJcA/wCWAP8AlgD/AJMA/wD9AAAA8QAA&#10;AOUAAADZAAAAzQAAAMQABgC9AA8AtwAYALMAIgCwACwArQA2AKkAPgCnAEYApABNAKIAUwCgAFkA&#10;nwBeAJ0AZACbAGoAmgBwAJgAdwCWAIAAlACKAJEAlQCPAKIAjQCwAIsAwwCJAOMAiAD5AIYA/wCG&#10;AP8AhgD/AIYA/wDzAAAA4wAAANEAAADFAAAAvQAAALYAAACuAAsAqAASAKQAHACgACYAnAAvAJoA&#10;NwCXAD8AlQBGAJIATACRAFIAjwBYAI0AXQCLAGMAigBqAIgAcQCGAHkAhACDAIIAjwB/AJsAfgCp&#10;AHwAuwB6ANUAeADyAHgA/wB3AP8AdwD/AHcA/wDnBwAA0QwAAMMNAAC4DAAArggAAKgAAACiAAUA&#10;mwAOAJYAFQCSAB8AjgAoAIsAMQCIADkAhgBAAIQARgCCAEwAgABSAH8AVwB9AF0AewBjAHoAawB4&#10;AHMAdgB9AHQAiABxAJUAcACkAG4AtABsAMoAawDqAGoA/ABqAP8AagD/AGoA/wDaEAAAxhQAALgW&#10;AACtFQAApBIAAJwOAACWBwAAkAAJAIoAEACFABgAgQAhAH4AKgB7ADIAeQA5AHcAQAB1AEYAcwBM&#10;AHIAUQBwAFcAbgBeAG0AZQBrAG4AaQB3AGcAgwBlAJEAYwCfAGIArwBgAMQAXwDkAF8B+ABeAv8A&#10;XgL/AF4C/wDOGAAAvR0AALAgAAClHwAAmxwAAJMXAACLEQAAhAwAAH4ECwB5ABIAdQAbAHIAIwBv&#10;ACsAbQEzAGsBOgBpAkAAZwNGAGYDTABkBFIAYwRZAGEEYABfBWkAXgVzAFwGfwBaBo0AWQecAFcI&#10;rQBWCMEAVQnhAFQL9gBUC/8AVAv/AFQL/wDGHwAAtiUAAKkoAACeKAAAlCUAAIshAACDGwAAexQA&#10;AHQOAwBuCQ0AaQgUAGYJHQBkCiUAYgotAGALNABeCzoAXQtAAFsMRwBaDE0AWAxUAFcNXABVDWQA&#10;VA1vAFINewBQDooATw6aAE4OrABMD8IATBDjAEsQ+QBLEP8ASxH/AEsQ/wC/JgAAsCsAAKQvAACZ&#10;LwAAjy0AAIYpAAB9JAAAdB4AAGwXAABlEQcAXw4QAFwPFwBaEB8AWBAnAFYQLgBUEDUAUxA7AFIR&#10;QgBQEUgATxFQAE4RVwBMEmAASxJrAEkSeABIE4cARhOXAEUUqQBEFL4AQxXfAEMW+ABDFv8AQxb/&#10;AEMW/wC6KwAAqzEAAKA0AACVNQAAizQAAIExAAB4KwAAbyYAAGYgAABeGQEAVxQNAFQUEwBRFBsA&#10;TxUjAE4VKgBMFTEASxY3AEkWPgBIFkQARxdMAEUXVABEF10AQxhnAEEYdABAGYMAPxqUAD0apgA8&#10;G7sAOxvbADsc9gA8HP8APBz/ADwc/wC1MAAAqDYAAJw5AACROwAAhzoAAH43AABzMgAAai0AAGEn&#10;AABZIQAAURsJAEwZEABKGhcASBofAEYaJgBFGy0AQxszAEIbOgBBHEEAQBxIAD4cUAA9HVkAPB5k&#10;ADsecQA5H4AAOB+SADcgpAA2ILgANSHWADUh9AA1Iv8ANSH/ADYh/wCyNAAApDoAAJk+AACPPwAA&#10;hT8AAHs8AABwOAAAZzIAAF0tAABUKAAATCIFAEYfDgBDHxQAQR8bAD8fIgA+ICkAPSAwADsgNgA6&#10;IT0AOSFFADgiTQA3IlcANiNiADQjbgAzJH4AMiSPADElogAvJbYALybSAC8m8gAvJv8AMCb/ADAm&#10;/wCvOAAAoj4AAJZCAACMQwAAgkMAAHhBAABuPQAAYzgAAFozAABRLgAASCgBAEAkDAA9IxEAOyQY&#10;ADkkHwA4JCYANiQsADUlMwA0JToAMyZCADImSgAxJ1QAMCdfAC8obAAuKHsALCmNACsqoAAqKrQA&#10;KSrPACkr8AAqK/8AKir/ACsq/wCsPAAAn0IAAJRGAACKRwAAgEcAAHZFAABsQgAAYT0AAFc4AABO&#10;MwAARC4AADwpCQA3KBAANSgVADMoHAAyKCMAMCgpAC8pMAAvKjcALio/AC0rSAAsK1IAKyxdACos&#10;agAoLXkAJy2LACYungAlLrMAJC/NACQv7gAlL/8AJS//ACYu/wCpPwAAnUUAAJJJAACISwAAfkwA&#10;AHRKAABqRwAAXkIAAFQ9AABLOQAAQTQAADgvBgAyLQ0AMC0TAC4tGQAtLSAAKy0nACouLgApLjUA&#10;KS89ACgvRgAnME8AJTBbACQxaAAjMXcAIjKJACEynQAfM7EAHjPLAB4z7QAfM/8AIDP/ACEy/wCm&#10;QwAAmkkAAJBNAACGTwAAfFAAAHNPAABoTAAAXEYAAFJDAABJPwAAPzsAADY2AgAuMgwAKzIRACky&#10;FwAoMh4AJjIkACUzKwAkMzIAIzQ6ACI0QwAhNU0AIDVYAB82ZQAeNnUAHDeHABs3mwAaN68AGTjI&#10;ABk46wAaOP8AGzf/ABs3/wCjRwAAmE0AAI5RAACEUwAAe1QAAHFTAABmUAAAWkwAAFBJAABHRQAA&#10;PUEAADM9AAAqOQkAJTcOACM3FAAiOBsAITgiACA4KAAfODAAHjk4AB05QQAcOksAGjpWABk7YwAY&#10;O3IAFjuFABU8mQAUPK0AEz3GABM96QAUPP0AFTz/ABY7/wCgSwAAlVEAAItVAACCWAAAeVkAAG5Y&#10;AABkVgAAWFEAAE5PAABFSwAAOkcAADBDAAAnQAUAID4NAB0+EQAcPhcAGz4eABo+JQAZPi0AGD81&#10;ABY/PgAVP0gAFEBTABNAYAASQXAAEUGCABBBlwAPQawADkLEAA5C5wAPQfwAEEH/ABBA/wCdUAAA&#10;k1YAAIlaAACAXQAAdl4AAGxdAABiWwAAVlcAAExVAABBUQAANk4AACxLAAAjSAAAG0UJABdEDwAV&#10;RBQAFEUbABNFIgASRSkAEUUxABFFOwAQRkUAD0ZQAA5HXgANR20ADEd/AAtHkwAJR6cACEe+AAhH&#10;4AAJR/YACkb/AAtG/wCaVQAAkFsAAIdgAAB9YgAAc2MAAGpiAABgYQAAU14AAEdaAAA8VwAAMlUA&#10;AChSAAAfUAAAF04EABFMDAAPTBEADkwXAA5MHgANTSUADE0uAAtNNwAKTUIACU1NAAdOWgAGTmkA&#10;BE57AAJOjwABTqQAAE26AABN2wABTfIAAU3/AAJM/wCWWwAAjWIAAIRmAAB6aAAAcWkAAGhpAABc&#10;ZwAAT2QAAEJhAAA3XwAALVwAACNaAAAaWAAAElcBAA1WCQAJVQ4AB1UTAAZVGgAEVSIAA1UqAAJV&#10;NAAAVT4AAFVKAABWVwAAVmUAAFV3AABViwAAVaAAAFW2AABU1AAAVPEAAFP9AABT/wCTYgAAimgA&#10;AIBsAAB3bgAAb28AAGNuAABWbAAASWoAAD1oAAAyZgAAJ2UAAB1jAAAVYgAADmEAAAlgCAADYA0A&#10;AF8RAABfFwAAXx4AAF8mAABfLwAAXzoAAF9FAABfUwAAX2EAAF5yAABehwAAXZwAAF2yAABczwAA&#10;XO8AAFv9AABb/wCQagAAhm8AAH1yAAB1dAAAanUAAF10AABPcwAAQnIAADZwAAArbwAAIG4AABdt&#10;AAAQbAAACmwAAAJrBgAAawsAAGoPAABqFAAAahoAAGohAABpKgAAaTQAAGlAAABpTgAAaVwAAGlt&#10;AABoggAAaJgAAGeuAABmygAAZe0AAGX8AABk/wCLcQAAgnYAAHp5AABwewAAYnsAAFV7AABIegAA&#10;O3oAAC96AAAjeQAAGXgAABF3AAAKdwAAA3cAAAB3AgAAdwgAAHYNAAB2EAAAdhUAAHYbAAB2IwAA&#10;di4AAHU6AAB1RwAAdVYAAHVoAAB0fAAAdJIAAHOqAAByxAAAcekAAHD7AABw/wCGeQAAf30AAHZ/&#10;AABogQAAWoIAAEyCAAA/gwAAMoQAACWDAAAagwAAEYMAAAqDAAACgwAAAIQAAACFAAAAhAMAAIMI&#10;AACDDQAAgxAAAIMVAACEHAAAhCYAAIQyAACEPwAAg08AAINgAACCdQAAgowAAIGkAACAvQAAf+MA&#10;AH75AAB+/wCCgAAAeoQAAGyGAABeiAAAUIoAAEKLAAA1jQAAJ40AABuNAAARjgAACo4AAACPAAAA&#10;kQAAAJIAAACSAAAAkgAAAJIBAACSBwAAkgwAAJIQAACTFQAAkx0AAJQoAACUNgAAlEUAAJNXAACT&#10;awAAk4IAAJKcAACRtgAAkNgAAI/zAACP/wB+hwAAcIoAAGGNAABTkAAARZMAADeVAAAplgAAHJcA&#10;ABGYAAAJmQAAAJsAAACcAAAAngAAAKAAAACgAAAAoAAAAKAAAAChAAAAoQQAAKIJAACjDgAApBQA&#10;AKUdAACmKgAApjoAAKZMAAClYAAApXgAAKWSAACkrAAApMkAAKPrAACi+gBzjgAAZJEAAFaVAABH&#10;mQAAOZwAACqeAAAdoAAAEaEAAAijAAAApQAAAKcAAACpAAAArAAAAK4AAACuAAAArgAAAK8AAACw&#10;AAAAsQAAALIAAACzBgAAtQ0AALcTAAC5HgAAuS4AALpAAAC6VAAAu2oAALqFAAC5oQAAubsAALre&#10;AAC58gBnlQAAWJkAAEqeAAA7ogAALKYAAB2oAAARqgAAB6wAAACvAAAAsQAAALQAAAC4AAAAuwAA&#10;ALwAAAC8AAAAvgAAAL8AAADAAAAAwgAAAMQAAADGAAAAyAMAAMsLAADPEgAA0SAAANEyAADSRgAA&#10;010AANR2AADUkgAA1asAANXEAADU4gBbnQAATKIAAD2nAAAvrAAAH68AABGxAAAHtQAAALgAAAC7&#10;AAAAvgAAAMIAAADHAAAAygAAAMwAAADMAAAAzgAAANAAAADSAAAA1QAAANgAAADbAAAA3wAAAOIA&#10;AADmCwAA6xMAAOwkAADtOAAA7k4AAO9nAADwggAA8JwAAPCyAADxxQD/AAMA/wABAP8ABAD/AAkA&#10;/wAPAP8AGAD/ACQA/wAwAP8APAD/AEcA/wBRAP8AWQD/AGAA/QBnAPwAbQD6AHMA+QB5APgAfwD2&#10;AIUA9QCMAPMAlADyAJ0A8ACnAO4AswDsAMQA6wDhAOoA+ADpAP8A5wD/ANkA/wDLAP8AwgD/AL0A&#10;/wD/AAAA/wAAAP8AAAD/AAAA/wAMAP8AFAD/ACAA/wArAP4ANwD6AEIA9gBLAPIAUwDwAFsA7gBh&#10;AOwAZwDqAG0A6ABzAOcAeQDlAH8A4wCGAOEAjgDfAJYA3QCgANsArADYALsA1ADRANMA8ADQAP8A&#10;zgD/AMgA/wC9AP8AtgD/ALIA/wD/AAAA/wAAAP8AAAD/AAAA/QAIAPcAEADzABoA7wAmAO0AMQDo&#10;ADsA4wBFAOAATQDcAFUA2QBbANYAYQDTAGcA0QBsAM8AcgDNAHgAywB/AMkAhwDHAJAAxQCaAMMA&#10;pQDAALIAvgDFALwA5QC6APsAuAD/ALcA/wCwAP8AqQD/AKUA/wD/AAAA/wAAAP4AAAD1AAAA7AAD&#10;AOUADQDfABUA2gAgANQAKgDQADUAywA+AMgARwDFAE4AwgBVAMAAWwC+AGEAvABmALoAbAC4AHIA&#10;tgB4ALUAgACzAIgAsQCSAK4AngCsAKoAqQC7AKgA1QCmAPMApAD/AKMA/wChAP8AmwD/AJgA/wD/&#10;AAAA+wAAAPAAAADlAAAA2AAAAM4ACQDHABEAwgAaAL4AJAC7AC4AtwA4ALQAQACxAEgArgBOAKwA&#10;VACqAFoAqQBfAKcAZQClAGsApABxAKIAeACgAIEAngCLAJwAlgCZAKMAlwCyAJYAxwCTAOgAkgD+&#10;AJEA/wCQAP8AjQD/AIsA/wD5AAAA6wAAAN0AAADPAAAAxgAAALwABAC1AA0AsAAVAKwAHgCoACgA&#10;pQAxAKIAOQCfAEEAnQBIAJsATgCZAFMAlwBZAJYAXgCUAGQAkgBqAJAAcQCOAHoAjACDAIoAjwCI&#10;AJwAhgCqAIQAvACCANwAgQD2AIAA/wB/AP8AfwD/AH4A/wDsAAAA2gAAAMkAAAC+AAAAtgAAAK4A&#10;AACnAAkAoQAQAJwAGACYACIAlQAqAJIAMgCQADoAjQBBAIsARwCJAE0AhwBSAIYAWACEAF0AggBk&#10;AIEAawB/AHMAfQB9AHsAiAB4AJUAdgCjAHUAtABzAMwAcQDtAHAA/wBwAP8AcAD/AHAA/wDfBQAA&#10;ygoAALwLAACxCQAAqAQAAKEAAACbAAMAlAAMAI8AEwCKABsAhwAkAIQALACBADMAfwA6AH0AQQB7&#10;AEcAeQBMAHcAUgB2AFcAdABdAHIAZABwAG0AbwB2AGwAggBqAI8AaQCdAGcArgBlAMMAZADkAGMA&#10;+gBjAP8AYgD/AGMA/wDQDgAAvxIAALITAACnEgAAnRAAAJULAACPAwAAiQAHAIIADgB+ABUAegAe&#10;AHYAJQB0AC0AcQA0AG8AOgBuAEAAbABGAGoATABpAFIAZwBYAGYAXwBkAGcAYgBxAGAAfABeAIkA&#10;XACYAFsAqQBZALwAWADcAFgA9ABYAP8AVwD/AFcA/wDGFgAAthoAAKodAACfHAAAlRkAAI0UAACF&#10;DwAAfgkAAHcBCgByABAAbgAXAGoAHwBoACcAZQAuAGQANABiADsAYABAAF8ARgBdAEwAXABTAFoA&#10;WgBYAGIAVwBsAFUAdwBTAIUAUgCUAFABpQBPAbgATgLSAE0E8ABNBf8ATQX/AE0F/wC/HQAAsCIA&#10;AKMlAACZJQAAjyIAAIUdAAB9GAAAdRIAAG4NAgBnBgwAYwMRAF8CGQBdAyEAWwQoAFkELwBXBTUA&#10;VgU7AFQGQQBTBkcAUQZOAFAHVQBOB14ATQhnAEsIcwBJCYEASAmSAEcKowBFCrYARAvQAEQM7wBD&#10;Df8AQw3/AEQN/wC5JAAAqikAAJ4sAACULAAAiioAAIAmAAB3IQAAbhsAAGYUAABfDwUAWQsNAFUK&#10;EwBTCxsAUQsiAE8MKQBNDC8ATAw2AEsNPABJDUIASA1JAEYNUQBFDloARA5kAEIOcABADn8APw+Q&#10;AD4QogA8ELYAOxDRADsR8QA7Ef8AOxH/ADwR/wC0KQAApi8AAJoyAACQMgAAhjEAAHwtAAByKAAA&#10;aSMAAGEdAABZFgAAUREIAEwPEABKEBYASBAdAEYQJABFECsAQxExAEIRNwBBET4AQBFFAD4STQA9&#10;ElYAPBJhADoTbQA5E3wANxSNADYUnwA1FbMANBXNADMW7gA0Fv8ANBb/ADQW/wCvLgAAojQAAJc3&#10;AACMOAAAgjYAAHg0AABuLgAAZSoAAFwkAABUHgAATBgEAEYUDQBCFBIAQBQZAD8UIAA9FScAPBUt&#10;ADsVNAA5FjoAOBZCADcWSgA2F1MANRdeADMYagAyGXkAMBmKAC8anQAuGrEALRvKAC0b7AAtHP8A&#10;Lhv/AC4b/wCsMgAAnzgAAJQ7AACKPAAAgDwAAHY5AABrNAAAYi8AAFkqAABQJQAARx8AAEAaCgA8&#10;GRAAOhkWADgZHQA2GiMANRopADQaMAAzGjcAMhs+ADEbRwAvHFAALh1bAC0dZwAsHnYAKh6IACkf&#10;mwAoH64AJyDHACYg6gAnIP4AKCD/ACgg/wCpNgAAnTwAAJI/AACHQQAAfUAAAHQ+AABpOgAAXzUA&#10;AFYwAABNKwAARCUAADsgBwA2Hg4AMx4TADIeGQAwHiAALx4mAC4fLQAtHzQALCA7ACsgRAAqIU4A&#10;KSFYACciZQAmInQAJSOFACMjmQAiJK0AISTFACEl6AAiJf0AIiT/ACMk/wCmOgAAmj8AAI9DAACF&#10;RQAAe0QAAHJDAABnPwAAXToAAFM2AABKMQAAQSwAADgmAwAxIwwALiIRACwiFgAqIh0AKSIjACgj&#10;KgAnIzEAJiQ5ACUlQQAkJUsAIyZWACImYwAhJ3IAHyeDAB4olwAdKKsAGynDABsp5gAcKfsAHSn/&#10;AB4o/wCjPgAAmEMAAI1HAACDSQAAekkAAHBHAABmRAAAWj8AAFE7AABHNwAAPjIAADUtAAAsKAkA&#10;KCcPACcnFAAlJxoAJCchACMoJwAiKC4AISk2ACApPwAfKkkAHipUAB0rYAAbK28AGiyBABkslQAX&#10;LakAFi3BABYt5AAXLfoAGC3/ABkt/wChQQAAlUcAAItLAACCTQAAeE0AAG5MAABkSQAAWEQAAE9A&#10;AABGPQAAPTgAADM0AAAqLwYAJCwNACEsEgAgLBgAHy0eAB4tJQAdLSwAHC40ABsuPAAaL0YAGC9R&#10;ABcwXgAWMG0AFTF/ABMxkwASMagAETK/ABEy4gASMvkAEzH/ABMx/wCeRQAAk0sAAIlPAACAUQAA&#10;dlIAAG1QAABiTgAAVkkAAE1GAABEQwAAOz8AADE6AAAnNgMAHzILABwyEAAbMhUAGTIbABgyIgAX&#10;MykAFjMxABU0OgAUNEQAEzRPABI1XAARNWsAEDZ9AA82kQAONqYADTe8AA033QANNvYADjb/AA82&#10;/wCbSQAAkU8AAIdTAAB+VgAAdVYAAGpVAABgUwAAVU8AAExMAABCSQAAOEUAAC5BAAAkPQAAHDoI&#10;ABY4DgAVOBIAFDgYABM5HwASOSYAETkuABA5NwAPOkEADjpMAA07WQANO2gACzt6AAo7jQAJPKIA&#10;Bzy4AAc81QAIPPAACTv/AAo7/wCYTgAAjlQAAIVYAAB8WwAAclsAAGhaAABeWAAAU1UAAElSAAA+&#10;TgAANEsAACpHAAAhRAAAGEIDABJACwAQPxAADj8VAA4/HAANQCMADEArAAtANAAKQD4ACUFKAAdB&#10;VgAGQWUABEF2AANBigABQZ8AAEG0AABB0AABQe4AAUH8AAJA/wCVVAAAjFkAAINeAAB5YAAAcGAA&#10;AGZgAABdXgAAUVsAAEVXAAA6VAAAL1EAACVPAAAcTAAAFEoAAA5ICAALRw4ACEcSAAdHGQAGRyAA&#10;BUgoAANIMQACSDsAAEhHAABIUwAASGIAAEhzAABIhgAASJsAAEixAABHzAAAR+0AAEf7AABH/wCS&#10;WgAAiWAAAIBjAAB3ZQAAbmYAAGVmAABZZAAATGAAAEBdAAA1WwAAKlkAACBXAAAXVQAAEFMAAAtS&#10;BwAFUQ0AAVARAABQFgAAUB0AAFAlAABQLgAAUDgAAFBDAABQUAAAUF4AAFBvAABQgwAAT5gAAE+u&#10;AABOyQAATusAAE37AABN/wCPYQAAhmYAAH1pAAB0bAAAbG0AAGFrAABTaQAARmcAADpkAAAvYwAA&#10;JGEAABpfAAASXgAADFwAAAZcBgAAWwsAAFoPAABaEwAAWhkAAFkhAABZKQAAWTMAAFk/AABZTAAA&#10;WVoAAFlrAABYfgAAWJQAAFerAABXxQAAVukAAFX7AABV/wCMaAAAgm0AAHpwAABycgAAZ3IAAFpx&#10;AABMcAAAP24AADNtAAAoawAAHWoAABRoAAANZwAAB2cAAABmAwAAZgkAAGUNAABlEQAAZBUAAGQc&#10;AABkJAAAZC4AAGQ6AABjRwAAY1UAAGNmAABjegAAYpAAAGGnAABgwQAAX+YAAF/6AABe/wCHbwAA&#10;f3QAAHh3AABueAAAYHgAAFJ3AABFdwAAOHYAACt2AAAgdAAAFnMAAA5zAAAHcgAAAHIAAAByAAAA&#10;cQUAAHEKAABxDgAAcBEAAHAXAABwHgAAcCcAAHAzAABvQAAAb1AAAG9gAABudAAAbosAAG2iAABs&#10;vAAAa+IAAGr4AABp/wCDdwAAfHsAAHN9AABlfgAAV38AAEl/AAA8fwAAL4AAACJ/AAAXfgAAD34A&#10;AAd+AAAAfwAAAH8AAAB/AAAAfgAAAH4FAAB+CgAAfg0AAH4RAAB+FwAAfiAAAH4rAAB9OQAAfUgA&#10;AH1ZAAB8bQAAfIQAAHucAAB6tgAAedoAAHj1AAB3/wCAfwAAd4IAAGmDAABbhQAATYYAAD+IAAAy&#10;iQAAJIkAABiJAAAPiQAAB4oAAACLAAAAjAAAAI0AAACNAAAAjAAAAIwAAACMAwAAjAgAAI0NAACN&#10;EQAAjRcAAI4iAACOLwAAjj8AAI1QAACNZAAAjHsAAIyVAACLrgAAis0AAInvAACJ/wB7hQAAbYgA&#10;AF6KAABQjQAAQo8AADSRAAAmkgAAGZMAAA6UAAAGlQAAAJYAAACYAAAAmgAAAJsAAACbAAAAmwAA&#10;AJsAAACbAAAAnAAAAJ0FAACdCwAAnhAAAJ8XAACgJAAAoDQAAKBGAACgWQAAn3AAAJ+KAACepQAA&#10;nsIAAJ3oAACc+QBwjAAAYY8AAFOSAABElgAANpkAACebAAAZnAAAD50AAAWfAAAAoQAAAKMAAACl&#10;AAAAqAAAAKkAAACpAAAAqQAAAKoAAACrAAAArAAAAK0AAACuAQAAsAkAALIPAACzGAAAtCcAALQ5&#10;AAC1TQAAtGQAALR+AACzmgAAs7QAALPVAACz8ABkkwAAVZcAAEebAAA4nwAAKaIAABqkAAAOpgAA&#10;BKgAAACrAAAArQAAALAAAAC0AAAAtgAAALgAAAC4AAAAuQAAALoAAAC8AAAAvQAAAL8AAADAAAAA&#10;wwAAAMUHAADJDwAAyhoAAMssAADMQAAAzVYAAM5vAADNiwAAzKgAAMzCAADM4gBYmwAASaAAADql&#10;AAAsqQAAHKsAAA+uAAAEsQAAALQAAAC3AAAAugAAAL4AAADDAAAAxgAAAMgAAADIAAAAygAAAMsA&#10;AADNAAAAzwAAANIAAADVAAAA2QAAAN0AAADhBQAA5g8AAOceAADoMgAA6UgAAOpgAADrewAA65cA&#10;AOyuAADswgD/AAAA/wAAAP8AAAD/AAYA/wANAP8AFQD/ACEA/wAsAP8AOAD/AEMA/wBMAP4AVAD7&#10;AFsA+gBiAPgAaAD2AG4A9QB0APQAegDyAIAA8QCHAO8AjwDtAJcA6wChAOkArQDnAL0A5QDYAOQA&#10;8wDiAP8A4AD/ANAA/wDEAP8AvAD/ALYA/wD/AAAA/wAAAP8AAAD/AAAA/wAJAP8AEQD/ABwA/QAn&#10;APkAMgD1AD0A8QBGAO0ATwDrAFYA6ABcAOYAYgDkAGgA4wBuAOEAcwDfAHkA3QCAANoAiADYAJEA&#10;1ACbANIApgDPALQAzADJAMkA6QDIAP8AxwD/AMEA/wC3AP8ArwD/AKsA/wD/AAAA/wAAAP8AAAD/&#10;AAAA+AAFAPIADgDuABcA6gAiAOYALADhADcA3QBAANgASQDTAFAA0ABWAM4AXADMAGIAygBnAMgA&#10;bQDGAHMAxAB5AMIAgQDAAIoAvgCUALwAnwC5AKwAtgC+ALQA3QCzAPcAsQD/ALAA/wCoAP8AogD/&#10;AJ4A/wD/AAAA/wAAAPkAAADvAAAA5gAAAN8ACwDWABIA0AAcAMwAJgDIADAAxAA6AMAAQgC9AEoA&#10;uwBQALgAVgC2AFsAtQBhALMAZgCxAGwAsAByAK4AegCsAIIAqQCMAKcAmAClAKUAowC0AKAAywCf&#10;AO4AnQD/AJwA/wCZAP8AlAD/AJEA/wD/AAAA9gAAAOoAAADdAAAAzwAAAMcABgDAAA8AuwAXALcA&#10;IACzACoAsAAzAK0AOwCqAEMApwBJAKUATwCjAFUAogBaAKAAXwCeAGUAnQBrAJsAcgCZAHsAlwCF&#10;AJQAkACSAJ0AkACsAI4AvwCMAOIAiwD6AIkA/wCJAP8AhgD/AIMA/wD0AAAA5AAAANQAAADIAAAA&#10;vwAAALUAAQCuAAsAqQASAKUAGwChACMAngAsAJsANACYADwAlgBDAJQASQCSAE4AkABTAI4AWQCN&#10;AF4AiwBkAIkAawCHAHMAhQB9AIMAiACBAJUAfwCkAH0AtQB7AM8AeQDxAHgA/wB3AP8AdwD/AHUA&#10;/wDlAAAA0QAAAMMAAAC4AAAArwAAAKgAAACgAAYAmgAOAJUAFQCRAB4AjgAmAIsALQCIADUAhgA8&#10;AIQAQgCCAEcAgABNAH8AUgB9AFgAewBeAHkAZQB4AG0AdgB2AHMAgQBxAI4AbwCdAG0ArgBsAMQA&#10;agDnAGkA/QBoAP8AaAD/AGkA/wDVAwAAwwcAALYIAACrBgAAogAAAJsAAACUAAAAjQAKAIgAEACD&#10;ABgAfwAgAHwAJwB6AC4AdwA1AHUAOwB0AEEAcgBHAHAATABvAFIAbQBYAGsAXwBpAGYAZwBwAGUA&#10;ewBjAIgAYgCXAGAApwBeALsAXQDcAFwA9gBcAP8AWwD/AFsA/wDJDQAAuRAAAKwRAAChEAAAlw0A&#10;AI8IAACIAAAAggAFAHsADQB3ABIAcwAaAG8AIQBsACgAagAvAGgANQBnADsAZQBBAGMARgBiAEwA&#10;YABSAF8AWQBdAGEAWwBqAFkAdQBXAIIAVQCRAFQAogBTALUAUQDPAFAA7wBQAP8AUAD/AFAA/wC/&#10;FAAAsBgAAKQaAACZGQAAjxYAAIcRAAB/DQAAdwYAAHEACABrAA4AZwAUAGQAGwBhACIAXgApAF0A&#10;LwBbADUAWQA7AFgAQQBWAEYAVQBNAFMAVABSAFwAUABlAE4AcABMAH0ASwCNAEkAngBIALAARwDH&#10;AEYA6QBGAPsARgD/AEUA/wC4GwAAqiAAAJ4iAACTIgAAiR8AAIAaAAB3FQAAbxAAAGgLAABhBAoA&#10;XQAQAFkAFgBWAB0AVAAjAFIAKgBQADAATwA1AE4AOwBMAEEASwBIAEkATwBHAVcARgFhAEQCbABD&#10;AnkAQQOJAEADmgA+BK0APQTEADwF5QA8B/gAPAf/ADwH/wCyIgAApScAAJkpAACOKQAAhCcAAHsj&#10;AABxHgAAaRgAAGESAABaDQMAUwgMAE8FEQBMBRcASgYeAEgGJABHBioARQcwAEQHNgBDCD0AQQhD&#10;AEAISwA+CVMAPQldADsKaAA6CnYAOAuHADcLmQA1C6wANAzCADMM5AAzDfkAMw3/ADQN/wCtJwAA&#10;oCwAAJUvAACLLwAAgC4AAHcqAABtJQAAZCAAAFwaAABUFAAATA8GAEYMDQBDDBIAQQwYAD8MHwA+&#10;DCUAPA0rADsNMgA6DTgAOA0/ADcORwA2DlAANA5aADMOZgAxD3QAMA+FAC4QmAAtEKsALBDDACsR&#10;5QAsEfoALBH/AC0R/wCqLAAAnTEAAJI0AACHNQAAfTQAAHQxAABqKwAAYCcAAFghAABPGwAARxYA&#10;AEARCQA7EA8AORAUADcQGwA2ECEANBAnADMRLQAyETQAMRE7ADARQwAuEk0ALRJXACwSYwAqE3EA&#10;KROCACcUlQAmFKkAJRXAACQV4wAlFvoAJhb/ACYV/wCmMQAAmjYAAI85AACFOgAAezkAAHE2AABn&#10;MQAAXS0AAFQoAABMIgAAQx0AADsXBQA1FA0AMhMRADEUFwAvFB0ALhQkACwUKgArFTEAKhU4ACkW&#10;QAAoFkoAJxdUACYXYAAkGG8AIxiAACEZkwAgGacAHxm+AB4a4AAfGvgAIBr/ACAa/wCjNAAAmDoA&#10;AI09AACDPgAAeT0AAG87AABlNwAAWzIAAFItAABJKAAAQCMAADgeAQAwGQoALBgPACoYFAApGBoA&#10;JxggACYZJwAlGS0AJBo1ACMaPgAiG0cAIRtSACAcXgAfHWwAHR1+ABwdkQAaHqUAGR68ABgf3QAZ&#10;H/YAGh//ABse/wChOAAAlT0AAItBAACBQgAAd0IAAG1AAABjPAAAWTcAAE8zAABGLgAAPSkAADUk&#10;AAAtIAcAJx0NACUdEgAjHRcAIR0dACEdJAAgHisAHx4yAB4fOwAdH0UAHCBPABohXAAZIWoAGCJ7&#10;ABYijwAVIqMAFCO6ABMj2gAUI/UAFSP/ABYj/wCePAAAk0EAAIlEAAB/RgAAdUYAAGxEAABiQQAA&#10;VzwAAE04AABENAAAPDAAADMrAAAqJgMAIyILACAhEAAeIRUAHCIbABsiIQAaIigAGiMwABkjOAAY&#10;JEIAFiVNABUlWQAUJmgAEyZ5ABImjQARJ6IAECe4AA4n1gAQKPQAESf/ABEn/wCcQAAAkUUAAIdI&#10;AAB9SgAAdEoAAGpJAABgRgAAVUEAAEw+AABDOgAAOjYAADEyAAAoLQAAICkJABsnDgAZJxIAGCcY&#10;ABYnHwAVKCUAFCgtABMoNgASKUAAEilLABEqVwAQKmYADit3AA4riwANLJ8ADCy1AAsszwAMLO8A&#10;DSz/AA0r/wCZRAAAj0kAAIVMAAB8TgAAc08AAGlOAABeSwAAU0cAAEpEAABCQAAAOT0AAC84AAAl&#10;NAAAHTAFABYtDAAULBAAEy0VABItHAARLSMAEC0qAA8uMwAOLj0ADS9IAA0vVQAMMGMACjB0AAkw&#10;iAAIMZwABjGxAAYxywAGMesABzD8AAgw/wCXSAAAjU0AAINRAAB6UwAAcVQAAGdSAABdUAAAUkwA&#10;AElKAABARgAANUIAACs+AAAiOgAAGjcBABI0CQAPMw4ADjMTAA0zGQANMyAADDQoAAs0MQAKNTsA&#10;CDVGAAc1UgAFNmAABDZxAAI2hAAANpkAADavAAA2yAAANugAADb5AAE1/wCUTQAAilIAAIFWAAB4&#10;WAAAb1kAAGVYAABbVQAAUVIAAEdPAAA8TAAAMUgAACdEAAAeQQAAFj8AABA8BwALOg0ACToRAAg7&#10;FwAGOx4ABTsmAAQ7LgACOzgAATxDAAA8TwAAPF4AADxuAAA8gQAAPJcAADysAAA7xQAAO+cAADv4&#10;AAA7/wCRUgAAiFgAAH9cAAB2XQAAbV4AAGNdAABaXAAATlgAAEJUAAA3UQAALU4AACNLAAAaSQAA&#10;EkYAAA1EBgAHQwwAA0MQAABDFQAAQxsAAEMjAABDKwAAQzUAAENAAABDTQAAQ1sAAENrAABDfgAA&#10;Q5QAAEKqAABCwwAAQeYAAEH5AABB/wCOWAAAhl4AAH1hAABzYwAAa2QAAGJjAABXYQAASV0AAD1a&#10;AAAyWAAAJ1UAAB5TAAAVUQAADk8AAAlNBQACTQsAAEwOAABMEwAASxgAAEsfAABLKAAASzIAAEs9&#10;AABLSQAAS1cAAEtnAABKewAASpAAAEmnAABJwAAASOQAAEj4AABH/wCLXwAAg2QAAHpnAABxaQAA&#10;aWoAAF5pAABQZgAAQ2QAADdhAAAsXwAAIV0AABhbAAAQWQAAClgAAANXAwAAVwkAAFYNAABVEAAA&#10;VRUAAFQbAABUIwAAVC0AAFQ5AABURQAAVFMAAFRkAABTdwAAU40AAFKkAABRvQAAUOIAAFD4AABP&#10;/wCIZwAAf2sAAHduAABvcAAAZXAAAFduAABKbAAAPWsAADBpAAAlaAAAGmYAABFkAAALYwAABGIA&#10;AABiAQAAYQYAAGALAABgDgAAXxIAAF8XAABfHgAAXigAAF4zAABeQAAAXk8AAF5fAABdcgAAXYgA&#10;AFygAABbuQAAWt8AAFn3AABY/wCEbgAAfHIAAHV1AABrdgAAXXUAAE90AABCcwAANXMAAChyAAAd&#10;cAAAE28AAAxuAAAEbgAAAG4AAABuAAAAbAIAAGwHAABrCwAAaw4AAGsSAABqGQAAaiIAAGotAABq&#10;OgAAaUkAAGlaAABpbAAAaIMAAGebAABmtQAAZdgAAGT1AABk/wCAdQAAenkAAHB7AABiewAAVHwA&#10;AEZ8AAA5fAAALHwAAB97AAAUegAADXoAAAR6AAAAegAAAHoAAAB6AAAAeQAAAHkBAAB4BgAAeAsA&#10;AHgOAAB4EwAAeBoAAHglAAB4MgAAd0EAAHdSAAB3ZQAAdnwAAHWVAAB0rwAAc84AAHLxAABx/wB+&#10;fQAAdYAAAGeBAABYggAASoMAADyEAAAuhQAAIYUAABWFAAANhQAAA4UAAACGAAAAhwAAAIgAAACI&#10;AAAAhwAAAIcAAACHAAAAhwQAAIcJAACHDgAAiBMAAIgcAACIKQAAiDgAAIdKAACHXQAAhnMAAIaN&#10;AACFpwAAhMUAAIPsAACC/gB4hAAAaoYAAFyIAABNigAAP4wAADGOAAAjjwAAFo8AAA2QAAACkQAA&#10;AJIAAACTAAAAlQAAAJYAAACWAAAAlgAAAJYAAACWAAAAlwAAAJcAAACXBwAAmA0AAJkTAACaHwAA&#10;mi0AAJo/AACaUgAAmmgAAJmDAACZnwAAmLoAAJfiAACW+ABtigAAX40AAFCQAABBkwAAM5YAACSX&#10;AAAWmAAADZkAAAGbAAAAnQAAAJ8AAAChAAAApAAAAKUAAACkAAAApQAAAKUAAACmAAAApwAAAKgA&#10;AACpAAAAqgQAAKwMAACuEwAAriEAAK4zAACuRwAArl0AAK52AACukwAArq4AAK3NAACs7wBhkQAA&#10;U5UAAESYAAA1nAAAJp8AABehAAANowAAAKUAAACnAAAAqgAAAKwAAACwAAAAsgAAALQAAACzAAAA&#10;tAAAALUAAAC3AAAAuAAAALkAAAC7AAAAvQAAAL8BAADDCwAAxRUAAMUlAADGOQAAx08AAMdoAADG&#10;hQAAxqIAAMa8AADG3gBVmQAAR50AADiiAAAppgAAGagAAA2rAAAArQAAALEAAAC0AAAAtwAAALoA&#10;AAC/AAAAwQAAAMQAAADDAAAAxQAAAMYAAADIAAAAygAAAM0AAADPAAAA0gAAANYAAADbAAAA4AwA&#10;AOEYAADjKwAA5EEAAOVaAADmdAAA5pEAAOWsAADlxAD/AAAA/wAAAP8AAAD/AAEA/wAKAP8AEgD/&#10;AB0A/wAoAP8ANAD/AD4A/QBIAPoAUAD3AFcA9QBdAPQAYwDyAGkA8ABvAO8AdADtAHsA6wCBAOkA&#10;iQDoAJIA5gCcAOQAqADiALcA3wDNANwA7gDZAP8A2QD/AMoA/wC+AP8AtQD/ALAA/wD/AAAA/wAA&#10;AP8AAAD/AAAA/wAGAP8ADwD8ABgA+AAjAPQALgDwADgA6wBCAOgASgDlAFEA4gBYAOAAXQDeAGMA&#10;3ABoANkAbgDWAHQA1AB7ANEAggDPAIsAzQCVAMoAoQDIAK8AxQDBAMIA4wDAAPsAwAD/ALsA/wCw&#10;AP8AqAD/AKQA/wD/AAAA/wAAAP8AAAD7AAAA8wABAO0ADADoABMA4wAeAOAAKADaADIA0wA8AM8A&#10;RADMAEsAyQBRAMYAVwDEAF0AwgBiAMEAZwC/AG0AvQB0ALsAewC5AIQAtwCOALQAmQCyAKcArwC3&#10;AK0A0ACrAPIAqgD/AKkA/wChAP8AmwD/AJcA/wD/AAAA/wAAAPQAAADpAAAA4AAAANUACADOABAA&#10;yQAYAMUAIgDBACsAvAA1ALkAPQC2AEUAswBLALEAUQCvAFYArgBbAKwAYQCqAGYAqQBtAKYAdACk&#10;AHwAogCGAKAAkgCeAJ8AnACuAJkAwwCXAOcAlgD/AJUA/wCSAP8AjQD/AIoA/wD8AAAA8AAAAOMA&#10;AADUAAAAyAAAAL8AAwC5AA0AswATAK8AHACsACUAqQAuAKUANgCjAD4AoABEAJ4ASgCdAFAAmwBV&#10;AJkAWgCXAF8AlgBmAJQAbACSAHUAkAB+AI4AigCLAJcAiQCmAIcAuACFANYAhAD2AIIA/wCBAP8A&#10;fgD/AHwA/wDtAAAA3QAAAMwAAADBAAAAuAAAAK4AAACnAAkAogAQAJ4AFwCaAB8AlwAnAJQALwCR&#10;ADcAjwA9AI0AQwCLAEkAiQBOAIgAUwCGAFkAhABfAIIAZQCAAG0AfgB3AHwAggB6AI8AeACeAHUA&#10;rwBzAMcAcgDsAHEA/wBwAP8AcAD/AG4A/wDdAAAAyQAAALwAAACxAAAAqQAAAKEAAACZAAMAkwAM&#10;AI4AEgCKABkAhwAhAIQAKQCBADAAfwA3AH0APQB7AEIAeQBIAHgATQB2AFIAdABYAHIAXwBxAGcA&#10;bwBwAGwAewBqAIgAaACXAGYAqABlALwAYwDhAGIA+gBhAP8AYQD/AGEA/wDNAQAAvAUAAK8FAACl&#10;AgAAnAAAAJQAAACNAAAAhgAIAIEADgB8ABQAeAAbAHUAIwByACkAcAAwAG4ANgBtADwAawBBAGkA&#10;RwBoAEwAZgBSAGQAWQBjAGAAYQBpAF8AdABdAIEAWwCQAFkAoQBXALQAVgDQAFUA8gBVAP8AVAD/&#10;AFUA/wDBDAAAsg4AAKYPAACbDgAAkgsAAIkFAACCAAAAewACAHUACwBwABAAbAAWAGgAHQBmACMA&#10;YwAqAGEAMABgADYAXgA7AF0AQQBbAEYAWgBMAFgAUwBWAFsAVABkAFIAbgBRAHsATwCKAE0AmwBM&#10;AK4ASwDGAEoA6gBJAP4ASQD/AEkA/wC5EgAAqhYAAJ4XAACUFgAAihMAAIEQAAB5CwAAcQMAAGsA&#10;BgBlAA0AYQARAF0AGABaAB4AWAAkAFYAKgBUADAAUwA2AFEAOwBQAEEATgBHAE0ATgBLAFYASQBf&#10;AEcAaQBGAHYARACFAEMAlwBBAKkAQAC/AD8A4gA/APgAPgD/AD8A/wCyGQAApB4AAJgfAACOHwAA&#10;hBwAAHoYAAByEgAAag4AAGIIAABcAQgAVwAOAFMAEwBQABkATgAfAEwAJQBKACsASAAwAEcANgBG&#10;ADwARABCAEMASQBBAFEAPwBaAD4AZQA8AHIAOgCBADkAkwA4AKUANgC6ADYA2wA1APQANQD/ADUA&#10;/wCsIAAAnyQAAJQmAACJJgAAfyQAAHUgAABsGwAAZBUAAFwQAABUDAEATgYKAEoCDwBHABQARAAa&#10;AEIAIABAACUAPwArAD4BMQA8ATcAOwI+ADkCRQA4A00ANgNWADUEYQAzBG4AMQV+ADAFkAAvBaMA&#10;LQa4ACwG1AAsB/AALAj/ACwI/wCoJQAAmyoAAJAsAACGLQAAeysAAHInAABoIgAAXx0AAFcXAABP&#10;EgAASA4EAEEKCwA+BxAAOwYVADkHGwA4ByEANggmADUILAAzCDIAMgk5ADEJQQAvCUkALgpTACwK&#10;XgArC2wAKQt8ACgMjwAmDKIAJQy3ACQM0wAjDfAAJA3/ACUN/wCkKgAAmC8AAI0yAACDMgAAeTEA&#10;AG8uAABlKQAAXCQAAFMfAABLGQAAQxMAADwQBgA1DQwAMwwRADEMFgAvDBwALg0iAC0NKAArDS4A&#10;Kg01ACkNPQAnDkYAJg5QACQOXAAjD2oAIg97ACAQjgAfEKIAHRC3ABwQ1AAdEfIAHRH/AB4R/wCh&#10;LwAAlTMAAIo2AACANwAAdjYAAG0zAABjLwAAWSoAAFAlAABIIAAAPxoAADgVAAAwEQgALBAOACoQ&#10;EgAoEBgAJxAeACUQJAAkECoAIxEyACIROgAhEUMAIBJOAB4SWgAdE2gAGxN4ABoTiwAYFKAAFxS1&#10;ABYU0QAWFfEAFxX/ABgU/wCeMwAAkzcAAIg6AAB+OwAAdDsAAGs4AABhNAAAVy8AAE4rAABFJgAA&#10;PSEAADQcAAAtFwUAJhMMACMTEAAiExUAIBMaAB8TIQAeFCcAHRQvABwVNwAbFUEAGhZLABkWVwAX&#10;F2UAFhd2ABQYiQATGJ4AEhizABEZzgARGe8AEhn/ABMZ/wCcNgAAkTsAAIY+AAB8PwAAcz8AAGk9&#10;AABfOQAAVTUAAEwwAABDLAAAOicAADIiAAAqHgEAIhkJAB4XDgAcFxIAGhcXABkYHgAZGCQAGBks&#10;ABcZNAAWGj4AFRpJABMbVQASG2MAERx0ABAchwAPHZwADh2xAA0dywANHewADh3/AA8d/wCZOgAA&#10;jz8AAIRCAAB7RAAAcUMAAGhCAABePgAAUzoAAEo2AABBMgAAOS0AADEpAAAoJQAAICAGABodDAAX&#10;HBAAFRwVABQdGwAUHSIAEx0pABIeMgARHzwAEB9GABAgUwAOIGEADSFxAAwhhQALIpkACiKuAAki&#10;xwAJIucACiL7AAsh/wCXPgAAjEMAAINGAAB5SAAAcEgAAGdGAABcRAAAUj8AAEk7AABAOAAAODQA&#10;AC8wAAAnLAAAHicDABYjCgASIQ4AESETABAiGQAQIiAADyInAA4jLwANJDkADCREAAslUAAKJV4A&#10;CSZvAAcmggAGJpYABCasAAMmxAAEJuUABCb3AAYm/wCVQgAAikcAAIFKAAB4TAAAb0wAAGVLAABb&#10;SAAAUEQAAEdBAAA/PgAANzsAAC02AAAkMQAAGy0AABMqBwAPKA0ADScRAA0oFgAMKB0ACyglAAop&#10;LQAJKTcABypCAAYqTgAEK1wAAytsAAErfwAAK5QAACupAAArwQAAK+MAACv2AAAq/wCSRgAAiEsA&#10;AH9PAAB2UQAAbVEAAGNQAABaTQAAT0oAAEdHAAA+RAAAM0AAACk8AAAgOAAAFzQAABExBQAMLwwA&#10;CS4QAAcuFQAGLxsABS8jAAMvKwACMDUAADA/AAAwTAAAMVkAADFpAAAxfAAAMZEAADGnAAAwvwAA&#10;MOEAADD1AAAv/wCQSwAAhlAAAH1UAAB1VgAAa1YAAGJVAABYUwAATlAAAEVNAAA6SQAAL0UAACVC&#10;AAAcPgAAFDsAAA45BQAJNwsABDYPAAE2EwAANhkAADYgAAA2KQAANjIAADc9AAA3SQAAN1cAADdn&#10;AAA3eQAAN48AADalAAA2vQAANuAAADX1AAA1/wCNUAAAhFYAAHxaAAByWwAAaVsAAGBbAABXWQAA&#10;TFYAAEBSAAA1TgAAKksAACBIAAAXRgAAEEMAAAtBBAAEQAoAAD8OAAA+EQAAPhYAAD4dAAA+JgAA&#10;Pi8AAD46AAA+RgAAPlQAAD5kAAA+dgAAPYwAAD2jAAA8uwAAPN4AADv1AAA7/wCKVwAAglwAAHlf&#10;AABwYQAAaGEAAF9hAABUXgAAR1sAADpXAAAvVQAAJVIAABtQAAASTQAADEsAAAZKAwAASQkAAEgN&#10;AABHEAAARxQAAEYaAABGIgAARiwAAEY3AABGQwAARlEAAEZgAABFcwAARYkAAESgAABEuAAAQ9wA&#10;AEL1AABC/wCIXQAAf2IAAHdlAABuZwAAZ2gAAFtmAABOYwAAQWEAADReAAApXAAAH1oAABVXAAAO&#10;VgAAB1QAAABTAQAAUgYAAFELAABRDgAAUBEAAE8WAABPHgAATycAAE8yAABPPwAAT00AAE5dAABO&#10;bwAAToUAAE2dAABMtQAAS9gAAEr1AABK/wCFZQAAfGkAAHRsAABtbgAAYm0AAFRrAABHaQAAOmcA&#10;AC1lAAAiZAAAGGIAABBgAAAJXwAAAF4AAABeAAAAXQMAAFwIAABbDAAAWg8AAFoTAABZGQAAWSIA&#10;AFktAABZOgAAWUgAAFhYAABYawAAV4EAAFeZAABWsgAAVdIAAFT0AABT/wCBbAAAeXAAAHNzAABo&#10;cwAAWnIAAExxAAA/cAAAMm8AACVuAAAabAAAEWsAAAlqAAAAagAAAGkAAABpAAAAaAAAAGcDAABm&#10;CAAAZgwAAGYPAABlFAAAZRwAAGUnAABkNAAAZEMAAGRTAABkZQAAY3sAAGKUAABhrQAAYM0AAF/x&#10;AABe/wB9dAAAd3cAAG55AABfeQAAUXkAAEN5AAA2eAAAKXgAABx3AAARdgAACnUAAAB1AAAAdQAA&#10;AHYAAAB1AAAAdAAAAHQAAABzAgAAcwcAAHMMAAByEAAAchUAAHIgAAByLAAAcjsAAHFMAABxXwAA&#10;cXQAAHCOAABvqAAAbsYAAGztAABr/wB7ewAAcn4AAGR+AABVfwAAR4AAADmBAAArggAAHoEAABKB&#10;AAAKgQAAAIEAAACCAAAAgwAAAIMAAACDAAAAggAAAIIAAACCAAAAggAAAIIFAACCCgAAgg8AAIIX&#10;AACCIwAAgjIAAIJDAACBVgAAgWwAAICGAAB/oQAAfr0AAH3mAAB8/AB2ggAAaIMAAFmFAABLhwAA&#10;PIkAAC6KAAAgiwAAE4sAAAqLAAAAjAAAAI0AAACPAAAAkQAAAJIAAACRAAAAkQAAAJEAAACRAAAA&#10;kQAAAJIAAACSAgAAkwkAAJQPAACUGQAAlCcAAJQ4AACUTAAAk2IAAJN8AACTmAAAkrMAAJHYAACQ&#10;9gBqiAAAXIoAAE2NAAA/kAAAMJIAACGUAAAUlQAACpYAAACXAAAAmQAAAJsAAACdAAAAnwAAAKAA&#10;AACgAAAAoAAAAKAAAAChAAAAogAAAKMAAACkAAAApQAAAKYHAACoEAAAqBwAAKgtAACpQAAAqVYA&#10;AKlvAACpiwAAqKgAAKfHAACm7ABfjwAAUJIAAEGWAAAzmQAAI5wAABSdAAAKnwAAAKEAAACjAAAA&#10;pgAAAKgAAACsAAAArgAAAK8AAACvAAAAsAAAALAAAACyAAAAswAAALQAAAC2AAAAtwAAALoAAAC9&#10;BwAAvxAAAL8fAADAMwAAwEkAAMBiAADAfgAAwJsAAMC3AAC/2ABTlwAARJsAADWfAAAmowAAFqUA&#10;AAunAAAAqgAAAK0AAACwAAAAswAAALYAAAC7AAAAvQAAAMAAAAC/AAAAwQAAAMIAAADEAAAAxgAA&#10;AMgAAADKAAAAzAAAAM8AAADTAAAA2gcAANsTAADdJQAA3jsAAN9TAADgbgAA34wAAN2pAADdwgD/&#10;AAAA/wAAAP8AAAD/AAAA/wAHAP8AEAD/ABkA/wAkAP8ALwD8ADoA+QBDAPUASwDzAFIA8QBZAO8A&#10;XgDtAGQA6wBpAOkAbwDnAHUA5gB8AOQAhADiAI0A4ACXAN0AogDaALEA1QDFANIA6ADQAP8AzwD/&#10;AMQA/wC4AP8ArwD/AKkA/wD/AAAA/wAAAP8AAAD/AAAA/wACAPsADQD3ABUA8wAfAO8AKQDqADQA&#10;5gA9AOIARQDeAEwA2wBTANgAWADUAF4A0gBjANAAaQDOAG4AzAB1AMoAfQDIAIUAxgCQAMIAmwDA&#10;AKkAvgC6ALsA2QC5APcAuAD/ALQA/wCpAP8AogD/AJ0A/wD/AAAA/wAAAP8AAAD2AAAA7gAAAOcA&#10;CgDhABEA3AAaANcAIwDQAC4AywA3AMcAPwDEAEYAwQBNAL8AUgC9AFgAuwBdALkAYgC4AGgAtgBu&#10;ALQAdQCxAH4ArwCIAK0AkwCqAKEAqACxAKYAyACkAO0AogD/AKIA/wCbAP8AlQD/AJEA/wD/AAAA&#10;/AAAAO4AAADjAAAA2AAAAM0ABQDGAA4AwQAVAL0AHgC5ACcAtQAwALIAOACvAEAArABGAKoATACo&#10;AFEApwBWAKUAWwCjAGEAoQBnAJ8AbgCeAHYAmwCAAJkAjACXAJkAlACoAJIAvACQAN8AjgD7AI4A&#10;/wCLAP8AhgD/AIMA/wD4AAAA6QAAANwAAADMAAAAwQAAALgAAACyAAoArAARAKgAGAClACEAogAp&#10;AJ4AMgCcADkAmQA/AJcARQCVAEoAlABQAJIAVQCQAFoAjwBgAI0AZwCLAG8AiQB4AIYAhACEAJEA&#10;ggCgAIAAsgB9AMwAfADxAHsA/wB6AP8AdwD/AHUA/wDmAAAA0wAAAMYAAAC7AAAAsQAAAKcAAACh&#10;AAUAmwANAJcAEwCTABsAkAAjAIwAKwCKADIAiAA4AIYAPgCEAEQAggBJAIEATgB/AFMAfQBZAHsA&#10;YAB5AGgAdwBxAHUAfABzAIkAcACYAG8AqQBtAL8AawDmAGoA/wBpAP8AaQD/AGcA/wDTAAAAwwAA&#10;ALUAAACrAAAAowAAAJsAAACSAAAAjAAKAIcAEACDABYAfwAdAH0AJAB6ACsAeAAyAHYAOAB0AD0A&#10;cgBCAHEASABvAE0AbQBTAGwAWQBqAGEAaABqAGYAdABkAIEAYQCRAF8AogBeALYAXADVAFsA9wBb&#10;AP8AWgD/AFoA/wDFAAAAtgIAAKkCAACfAAAAlgAAAI4AAACHAAAAgAAFAHoADAB1ABEAcQAYAG4A&#10;HgBrACUAaQArAGcAMQBmADcAZAA8AGMAQQBhAEcAXwBNAF4AUwBcAFsAWgBkAFgAbgBWAHsAVACK&#10;AFIAmwBRAK4AUADIAE8A7gBOAP8ATgD/AE0A/wC7CgAArA0AAKANAACVDAAAjAgAAIMCAAB8AAAA&#10;dQAAAG4ACABpAA4AZQATAGIAGQBfAB8AXQAlAFsAKwBZADEAWAA2AFYAOwBVAEEAUwBHAFEATgBQ&#10;AFUATgBeAEwAaABKAHUASACEAEcAlQBFAKgARAC/AEMA5ABCAPwAQgD/AEIA/wCyEQAApRQAAJkV&#10;AACOEwAAhBEAAHsNAABzCAAAbAAAAGUAAwBfAAsAWwAPAFcAFABUABoAUQAfAE8AJQBOACsATAAw&#10;AEsANgBJADwASABCAEYASABFAFAAQwBZAEEAYwA/AG8APgB+ADwAkAA7AKMAOgC4ADkA2QA4APUA&#10;OAD/ADgA/wCsFwAAnxsAAJMdAACJHAAAfxkAAHUVAABsEAAAZAwAAF0GAABWAAYAUQAMAE0AEABK&#10;ABUARwAaAEUAIABEACYAQgArAEEAMQA/ADYAPgA9ADwARAA7AEsAOQBUADcAXwA2AGsANAB6ADIA&#10;jAAxAJ4AMACzAC8AzgAvAO8ALgD/AC4A/wCnHgAAmiIAAI8kAACEJAAAeiEAAHEdAABnGAAAXxMA&#10;AFcOAABQCgAASQMIAEUADQBBABEAPgAWADwAGwA6ACEAOQAmADcALAA2ADIANAA4ADMAPwAxAEcA&#10;MABQAC4AWwAtAGcAKwB2ACoAiAAoAJwAJwCwACYAyQAlAOoAJQH7ACUB/wCiIwAAligAAIsqAACB&#10;KgAAdygAAG0lAABkIAAAWxsAAFIVAABLEAAAQwwCAD0HCQA5Aw4ANgESADMBFwAxARwAMAEiAC8C&#10;JwAtAi0ALAM0ACoDOwApBEMAKARNACYFWAAlBWUAIwZ0ACIGhgAgBpoAHweuAB4HxgAdB+cAHQj4&#10;AB0J/wCfKAAAky0AAIgvAAB+LwAAdC4AAGorAABhJgAAWCEAAE8cAABHFwAAPxIAADgOBAAxCwoA&#10;LggOACsHEgApBxcAKAgdACcIIwAlCCkAJAkwACMJNwAhCkAAIApKAB8LVQAdC2IAGwxyABoMhQAY&#10;DJkAFwytABYMxgAVDeYAFQ35ABYN/wCcLQAAkDEAAIY0AAB8NAAAcjMAAGgxAABfLAAAVScAAEwj&#10;AABEHQAAPBgAADQTAAAtEAYAJg0LACQMDwAiDBMAIQwZAB8MHwAeDSUAHQ0sABsNNAAaDj0AGQ5H&#10;ABcOUwAWDmEAFA9xABMQhAASEJgAERCuABAQxgAQEOgAEBD7ABEQ/wCZMQAAjjUAAIQ4AAB6OQAA&#10;cDgAAGc2AABdMgAAUy0AAEooAABCJAAAOR8AADEaAAAqFQEAIxEHAB0QDQAbDxAAGQ8VABgQGwAX&#10;ECEAFhApABUQMQAUEToAExFFABISUQAREl8AEBJvAA4TggAOE5YADROrAAsTwgALFOMADBT6AA0T&#10;/wCXNQAAjDkAAII8AAB4PQAAbz0AAGU6AABbNwAAUjIAAEkuAABAKgAANyUAAC8hAAAoHAAAIBgD&#10;ABkUCgAVEg4AFBISABMTGAASEx8AERQmABEULgAQFDgADxVCAA4WTwANFlwADBdsAAsXfwAJGJMA&#10;CBioAAYYvwAHGOAABxj1AAkY/wCVOAAAij0AAIBAAAB3QQAAbUEAAGQ/AABaPAAAUDgAAEczAAA+&#10;MAAANisAAC4nAAAnIwAAHx8AABcaCAASFw0AEBcRAA8XFgAOGBwADhgjAA0ZLAAMGjUACxpAAAob&#10;TAAJG1oABxxpAAUcfAAEHZEAAh2mAAEdvAACHN0AAhzyAAMc/wCTPAAAiEEAAH9EAAB1RQAAbEUA&#10;AGNEAABZQQAATz0AAEY5AAA+NgAANTIAAC4uAAAlKgAAHSUAABQhBAAPHQsADR0QAAwdFAALHRoA&#10;Ch4iAAgeKgAHHzMABiA+AAQgSgADIVcAASFnAAAheQAAIY4AACGkAAAhugAAIdsAACHyAAAg/gCQ&#10;QAAAhkUAAH1IAAB0SgAAa0oAAGJJAABYRgAATkIAAEU/AAA9PAAANTkAACs0AAAiLwAAGSsAABIo&#10;BAANJAoACSMOAAYjEgAFIxkABCQgAAIkKAABJTEAACU8AAAlSAAAJlUAACZlAAAmdwAAJowAACai&#10;AAAmuQAAJtkAACXyAAAl/gCORQAAhEkAAHtNAABzTwAAak8AAGBOAABXSwAATUgAAERFAAA8QgAA&#10;MT0AACc5AAAeNQAAFTIAAA8uAwAKLAoABSsOAAEqEQAAKhYAACoeAAAqJgAAKy8AACs5AAArRQAA&#10;LFMAACxiAAAsdQAALIoAACugAAArtwAAK9YAACryAAAq/wCMSQAAgk4AAHpSAABxVAAAaFQAAF9T&#10;AABWUQAATE4AAENLAAA3RwAALUMAACM/AAAaPAAAEjgAAAw2AwAGMwkAADINAAAyEAAAMRQAADEb&#10;AAAxIwAAMSwAADI3AAAyQwAAMlAAADJgAAAycgAAMocAADGeAAAxtQAAMNQAADDyAAAv/wCJTwAA&#10;gFQAAHhXAABvWQAAZlkAAF5ZAABVVwAASVMAAD5PAAAyTAAAKEgAAB5FAAAVQgAADkAAAAg9AgAB&#10;PAgAADsMAAA6DwAAORIAADkYAAA5IAAAOSkAADk0AAA5QAAAOU4AADldAAA5bwAAOIUAADicAAA3&#10;swAAN9IAADbyAAA1/wCHVQAAf1oAAHZdAABtXwAAZV8AAF1fAABSXAAARFgAADhVAAAtUgAAIk8A&#10;ABhMAAAQSgAACkgAAANGAQAARQYAAEQKAABDDQAAQhAAAEEVAABBHQAAQSYAAEExAABBPQAAQUoA&#10;AEFaAABBbAAAQIEAAD+ZAAA/sQAAPtAAAD3yAAA8/wCEXAAAfGAAAHNjAABsZQAAZGYAAFlkAABL&#10;YQAAPl4AADJbAAAmWQAAHFYAABJUAAAMUgAABFEAAABPAAAATgMAAE0IAABMDAAASw4AAEsSAABK&#10;GQAASiIAAEosAABKOQAASkcAAEpWAABJaAAASX4AAEiWAABHrwAARs0AAEXxAABE/wCBYwAAeWcA&#10;AHJqAABrbAAAYGsAAFJpAABEZgAAN2QAACpiAAAfYAAAFV4AAA1dAAAGWwAAAFoAAABZAAAAWAAA&#10;AFcEAABWCAAAVgwAAFUQAABUFAAAVB0AAFQnAABUNAAAVEIAAFNSAABTZAAAUnkAAFKSAABRqwAA&#10;UMoAAE/vAABO/wB+agAAd24AAHBxAABmcQAAWHAAAEpvAAA8bQAAL2wAACJqAAAXaQAADmcAAAZm&#10;AAAAZQAAAGUAAABlAAAAYwAAAGIAAABiBAAAYQgAAGENAABgEAAAYBcAAGAhAABfLgAAXzwAAF9N&#10;AABeXgAAXnQAAF2NAABcpwAAW8UAAFrtAABZ/wB7cgAAdXYAAGt3AABddgAAT3YAAEF1AAAzdQAA&#10;JnQAABlzAAAQcgAAB3EAAABxAAAAcQAAAHEAAABxAAAAbwAAAG8AAABuAAAAbgIAAG4IAABtDAAA&#10;bREAAG0aAABtJgAAbDUAAGxGAABrWAAAa20AAGqGAABpoQAAaL4AAGfoAABm/gB5egAAcHwAAGF8&#10;AABTfQAARH0AADZ+AAAofgAAG30AABB9AAAHfQAAAH0AAAB9AAAAfgAAAH8AAAB+AAAAfQAAAH0A&#10;AAB8AAAAfAAAAHwAAAB8BgAAfAwAAHwSAAB8HQAAfCwAAHw8AAB8TwAAe2UAAHt+AAB6mgAAebYA&#10;AHjfAAB3+gBzgAAAZYEAAFaDAABIhAAAOYYAACuHAAAdhwAAEYcAAAeIAAAAiAAAAIkAAACKAAAA&#10;jAAAAI0AAACNAAAAjAAAAIwAAACMAAAAjAAAAIwAAACNAAAAjQQAAI4MAACOEwAAjyEAAI4yAACO&#10;RgAAjlsAAI10AACNkAAAjK0AAIvOAACK8wBohgAAWogAAEuLAAA8jQAALY8AAB6QAAARkQAAB5IA&#10;AACTAAAAlQAAAJcAAACZAAAAmwAAAJwAAACbAAAAmwAAAJwAAACcAAAAnQAAAJ4AAACeAAAAnwAA&#10;AKEDAACiDAAAohYAAKMmAACjOgAAo08AAKNoAACihgAAoqIAAKLAAACh6ABcjQAATZAAAD+TAAAw&#10;lgAAIZkAABKaAAAHmwAAAJ0AAACgAAAAogAAAKQAAACoAAAAqgAAAKsAAACqAAAAqwAAAKwAAACt&#10;AAAArgAAAK8AAACxAAAAsgAAALQAAAC3AQAAuQ0AALkaAAC6LQAAukMAALpbAAC6dwAAu5QAALux&#10;AAC50gBQlQAAQZgAADKcAAAjoAAAE6IAAAikAAAApwAAAKoAAACsAAAArwAAALIAAAC3AAAAuQAA&#10;ALsAAAC6AAAAvAAAAL0AAAC/AAAAwAAAAMIAAADEAAAAxgAAAMkAAADNAAAA0gEAANQPAADVHwAA&#10;1zUAANhNAADYaQAA14YAANejAADWvQD/AAAA/wAAAP8AAAD/AAAA/wADAP8ADQD/ABUA/wAgAPwA&#10;KwD4ADUA9AA/APAARwDuAE4A6wBUAOkAWgDnAF8A5QBkAOMAagDhAHAA3wB2AN0AfgDbAIcA2ACR&#10;ANMAnQDPAKsAzQC9AMsA4ADJAPsAxwD/AL0A/wCxAP8AqQD/AKMA/wD/AAAA/wAAAP8AAAD/AAAA&#10;/AAAAPYACwDxABEA7QAbAOkAJQDkADAA3wA5ANoAQQDVAEgA0QBOAM8AVADNAFkAywBeAMkAYwDH&#10;AGkAxQBvAMMAdwDAAH8AvgCKALsAlQC4AKMAtgC0ALQAzQCyAPIAsAD/AKwA/wCjAP8AnAD/AJcA&#10;/wD/AAAA/wAAAPoAAADxAAAA6AAAAOAABgDZAA4A0gAWAM4AHwDIACkAxAAyAMAAOgC9AEEAugBI&#10;ALgATQC2AFMAtABYALIAXQCwAGIArgBpAKwAbwCqAHgAqACCAKYAjgCkAJsAoQCrAJ8AwACdAOYA&#10;mwD/AJoA/wCUAP8AjgD/AIoA/wD/AAAA9gAAAOgAAADcAAAAzgAAAMYAAQC/AAsAugARALYAGgCy&#10;ACIArgArAKoANACoADsApQBBAKMARwChAEwAnwBRAJ4AVgCcAFwAmgBiAJkAaACXAHAAlQB6AJIA&#10;hgCQAJMAjQCiAIsAtQCJANMAhwD3AIYA/wCEAP8AfwD/AHwA/wDyAAAA4wAAANIAAADFAAAAugAA&#10;ALEAAACrAAcApQAOAKEAFACeABwAmgAlAJcALQCUADQAkgA6AJAAQACOAEUAjQBKAIsAUACJAFUA&#10;iABbAIYAYQCEAGkAggByAH8AfQB9AIsAewCaAHgAqwB2AMQAdADrAHMA/wBzAP8AcAD/AG4A/wDf&#10;AAAAzAAAAL8AAAC0AAAAqwAAAKEAAACaAAIAlAALAJAAEACMABcAiAAeAIUAJgCDAC0AgQAzAH8A&#10;OQB9AD8AewBEAHkASQB4AE4AdgBUAHQAWgBzAGIAcABrAG4AdQBsAIMAagCSAGgAowBmALgAZADe&#10;AGMA+wBiAP8AYgD/AGAA/wDMAAAAvAAAAK8AAAClAAAAnQAAAJQAAACMAAAAhgAHAIEADQB8ABIA&#10;eAAZAHUAHwBzACYAcQAtAG8AMgBtADgAawA9AGoAQgBoAEgAZwBOAGUAVABjAFsAYQBkAF8AbgBd&#10;AHsAWwCKAFkAmwBXAK8AVgDLAFUA8gBUAP8AVAD/AFQA/wC+AAAAsAAAAKQAAACZAAAAkAAAAIgA&#10;AACBAAAAeQACAHMACgBvAA8AawAUAGcAGgBlACAAYwAmAGEALABfADIAXgA3AFwAPABbAEIAWQBH&#10;AFcATgBWAFUAVABeAFIAaABQAHQATgCDAEwAlQBKAKgASQDAAEgA6ABHAP8ARwD/AEcA/wC0CQAA&#10;pgsAAJsMAACQCgAAhgUAAH4AAAB2AAAAbwAAAGgABQBjAAwAXwAQAFsAFQBYABoAVgAhAFQAJgBT&#10;ACwAUQAxAFAANgBOADwATQBCAEsASABJAFAASABYAEYAYgBEAG4AQgB9AEAAjgA/AKIAPQC4AD0A&#10;3QA8APgAPAD/ADwA/wCsEAAAnxIAAJQSAACJEQAAfw8AAHYMAABuBQAAZgAAAGAAAQBZAAgAVQAN&#10;AFEAEQBOABYASwAbAEkAIQBIACYARgArAEUAMQBDADYAQgA8AEAAQwA+AEsAPQBTADsAXQA5AGkA&#10;NwB4ADYAiQA0AJwAMwCxADIAzgAyAPEAMQD/ADEA/wCmFgAAmhkAAI4aAACEGgAAehYAAHASAABo&#10;DgAAXwoAAFgDAABRAAQATAAKAEgADgBEABIAQQAWAD8AGwA9ACEAPAAmADoALAA5ADEANwA3ADYA&#10;PgA0AEYAMwBPADEAWQAvAGUALgBzACwAhQArAJgAKgCtACkAxgAoAOoAKAD+ACgA/wChHAAAlSAA&#10;AIohAAB/IQAAdR8AAGwaAABjFgAAWhEAAFINAABLBwAARAAGAEAACwA8AA8AOAASADYAFwA0ABwA&#10;MwAhADEAJwAwACwALgAzAC0AOgArAEIAKgBLACgAVQAmAGEAJQBwACQAgQAiAJUAIQCpACAAwQAg&#10;AOQAHwD5AB8A/wCdIgAAkSYAAIYoAAB8JwAAciUAAGkiAABfHQAAVxgAAE4TAABGDgAAPwsAADgF&#10;BwA0AAwAMQAQAC4AEwAsABgAKgAdACkAIgAnACgAJgAuACQANgAjAD4AIgBHACAAUgAfAF4AHQBt&#10;ABwAfgAaAJIAGQCnABgAvQAXAN8AFwH1ABcC/wCaJwAAjisAAIQtAAB5LQAAcCsAAGYoAABdJAAA&#10;VB8AAEsaAABDFAAAOxAAADQNAgAtCQkAKQUNACYDEAAkARMAIgIZACECHgAgAiQAHgMqAB0DMgAb&#10;BDoAGgVEABkFTwAXBlwAFgZqABQHfAATB5AAEgelABEHuwAQB9sAEAjyABAJ/wCXKwAAjC8AAIEx&#10;AAB3MgAAbjEAAGQuAABbKgAAUSUAAEkgAABAGwAAOBYAADESAAApDgQAIwwJAB8JDQAdBxAAGwcV&#10;ABkIGgAYCCAAFwknABYJLgAVCjcAEwpBABILTQARC1oAEAtpAA4MewAODJAADQylAAwNuwALDdkA&#10;Cw3xAAwN/wCVLwAAijMAAH82AAB2NgAAbDUAAGMzAABZLwAAUCsAAEcmAAA+IQAANh0AAC4YAAAn&#10;EwAAIBAFABkOCgAVDA4AFAwRABMMFgASDBwAEQ0jABANKwAPDTQADg4/AA0OSgAMD1gACw9nAAoQ&#10;eQAIEI0ABxCiAAYQuAAFENQABRDvAAYQ/wCSMwAAiDcAAH46AAB0OwAAazoAAGE4AABYNQAATjAA&#10;AEUsAAA9JwAANSMAAC0fAAAmGgAAHhYBABcTBgAREAsADg4OAA4PEwANEBkADRAgAAwQKAALETIA&#10;ChE8AAgSSAAHElUABhNlAAQTdgADE4sAARSgAAATtgAAE9EAABPuAAAT+wCQNgAAhjsAAHw+AABz&#10;PwAAaj8AAGA9AABXOQAATTYAAEQxAAA8LgAANCoAACwmAAAlIgAAHh4AABYaAgAQFQkADBMOAAoT&#10;EgAJFBcACBQfAAcVJgAGFS8ABBY6AAMWRgABF1MAABdiAAAYdAAAGIkAABifAAAYtQAAF9AAABft&#10;AAAX+wCOOgAAhD8AAHtCAAByQwAAaEMAAF9CAABWPwAATDsAAEM3AAA7NAAAMzAAACwsAAAkKQAA&#10;GyQAABMfAgANGwkACRkNAAYZEQAEGRYAAhkdAAEaJAAAGi0AABs4AAAbRAAAHFEAABxgAAAdcgAA&#10;HYcAABydAAAcswAAHM4AABvtAAAb/ACMPgAAgkMAAHlGAABwSAAAaEgAAF5GAABVRAAAS0AAAEM9&#10;AAA7OgAAMzcAACoyAAAgLQAAFykAABAlAgALIgkABSANAAEfEAAAHxQAAB8bAAAgIgAAICsAACE2&#10;AAAhQQAAIU8AACFeAAAicAAAIoUAACGbAAAhsgAAIc0AACDtAAAf/ACKQwAAgEgAAHhLAABvTAAA&#10;Zk0AAF1LAABUSQAASkYAAEJDAAA6QAAALzsAACU3AAAcMwAAEy8AAA0sAgAHKQgAAScMAAAmDgAA&#10;JRIAACYZAAAmIQAAJikAACYzAAAnPwAAJ00AACdcAAAnbQAAJ4IAACeZAAAmsAAAJcwAACXuAAAk&#10;/QCISAAAf0wAAHZQAABuUQAAZVIAAFxRAABTTwAASkwAAEFJAAA1RAAAK0AAACE8AAAXOQAAEDYA&#10;AAoyAQADMAcAAC8LAAAuDgAALREAAC0WAAAtHgAALScAAC0xAAAtPQAALUoAAC1ZAAAtawAALYAA&#10;ACyXAAAsrwAAK8sAACruAAAq/gCFTQAAfVIAAHVVAABsVwAAY1cAAFtWAABTVQAAR1EAADtNAAAw&#10;SQAAJUYAABxDAAATPwAADT0AAAY6AAAAOAUAADcJAAA2DQAANQ8AADQUAAA0GwAANCQAADQuAAA0&#10;OgAANEcAADRXAAA0aAAANH0AADOVAAAyrQAAMcoAADHuAAAw/wCDUwAAe1gAAHNbAABqXQAAYl0A&#10;AFtdAABPWgAAQlYAADZSAAAqTwAAIEwAABZJAAAORwAACEQAAABCAAAAQQMAAD8HAAA+CwAAPQ4A&#10;AD0RAAA8GAAAPCEAADwrAAA8NwAAPEQAADxTAAA8ZQAAO3oAADqSAAA6qwAAOcgAADjtAAA3/wCB&#10;WgAAeV4AAHFhAABpYwAAYmQAAFdiAABJXgAAPFsAAC9YAAAkVQAAGVMAABBRAAAKTwAAAU0AAABM&#10;AAAASgAAAEkEAABICAAARwwAAEYPAABGFAAARRwAAEUnAABFMwAARUAAAEVQAABEYQAARHYAAEOP&#10;AABCqAAAQcYAAEDsAAA//wB+YQAAdmUAAG9oAABoagAAXWkAAE9mAABCZAAANGEAAChfAAAdXQAA&#10;ElsAAAtZAAACWAAAAFYAAABWAAAAVAAAAFMAAABSBAAAUQkAAFANAABQEAAATxgAAE8iAABPLgAA&#10;TzwAAE9LAABOXQAATnIAAE2LAABMpQAAS8IAAEnqAABI/wB7aQAAdGwAAG5vAABkbwAAVW0AAEds&#10;AAA5agAALGkAACBnAAAUZQAADWQAAANiAAAAYgAAAGEAAABgAAAAXwAAAF4AAABdAAAAXAQAAFwJ&#10;AABbDQAAWxIAAFscAABaKAAAWjYAAFpGAABZWAAAWW0AAFiFAABXoAAAVr0AAFXoAABT/gB5cAAA&#10;c3QAAGl1AABbdAAATHMAAD5zAAAwcgAAI3EAABZvAAANbgAABG0AAABtAAAAbQAAAG0AAABsAAAA&#10;awAAAGoAAABpAAAAaQAAAGkDAABoCQAAaA4AAGgVAABnIQAAZy8AAGc/AABmUgAAZmYAAGV/AABk&#10;mgAAY7cAAGLhAABh/AB3eAAAbXoAAF96AABQegAAQnoAADN7AAAlewAAGHoAAA55AAAEeQAAAHkA&#10;AAB5AAAAegAAAHoAAAB6AAAAeAAAAHgAAAB3AAAAdwAAAHcAAAB3AQAAdwgAAHcOAAB3GAAAdyYA&#10;AHY2AAB2SQAAdV8AAHV3AAB0kwAAc68AAHLTAABx9wBxfgAAY38AAFSAAABFggAANoMAACiEAAAa&#10;hAAADoMAAASEAAAAhAAAAIUAAACGAAAAiAAAAIkAAACIAAAAhwAAAIcAAACHAAAAhwAAAIcAAACI&#10;AAAAiAAAAIgHAACJEAAAiRwAAIksAACIPwAAiFUAAIhtAACHiQAAhqcAAIXHAACE7wBmhAAAV4YA&#10;AEiIAAA5igAAKowAABuNAAAPjQAABI4AAACQAAAAkQAAAJMAAACVAAAAlwAAAJgAAACWAAAAlwAA&#10;AJcAAACXAAAAmAAAAJgAAACZAAAAmgAAAJsAAACdBwAAnREAAJ0hAACdMwAAnUkAAJxiAACcfwAA&#10;nJwAAJy5AACb4gBaiwAAS44AADyRAAAtkwAAHpUAABCWAAAEmAAAAJoAAACcAAAAngAAAKEAAACk&#10;AAAApgAAAKcAAACmAAAApwAAAKcAAACoAAAAqQAAAKoAAACsAAAArQAAAK8AAACxAAAAswkAALMV&#10;AAC0JwAAtD0AALVVAAC1cAAAtI4AALSsAAC0zABNkgAAP5YAAC+aAAAgnQAAEZ8AAAWhAAAAowAA&#10;AKYAAACpAAAArAAAAK8AAACzAAAAtQAAALcAAAC2AAAAtwAAALgAAAC6AAAAuwAAAL0AAAC/AAAA&#10;wQAAAMQAAADHAAAAywAAAM0MAADOGgAAzy8AAM9IAADQYgAA0IAAANCdAADQuAAAAAAAAAAAAAAA&#10;AAAAAAAAAQMEBQYICQoLDQ4PERITFBYXGBobHB0fICEiJCUmKCkqKy0uLzAyMzQ2Nzg5Ozw9PkBB&#10;QkRFRkdJSktNTk9QUlNUVVdYWVtcXV5gYWJjZWZnaWprbG5vcHFzdHV3eHl6fH1+gIGCg4WGh4iK&#10;i4yOj5CRk5SVlpiZmpydnp+hoqOkpqeoqqusra+wsbO0tba4ubq7vb6/wcLDxMbHyMnLzM3P0NHS&#10;1NXW19na293e3+Di4+Tm5+jp6+zt7vDx8vT19vf5+vv8/v//////////////////////////////&#10;////////////////////////AAAAAAAAAAAAAAAAAAAAAAEDBAUGCAkKCw0ODxESExQWFxgaGxwd&#10;HyAhIiQlJigpKistLi8wMjM0Njc4OTs8PT5AQUJERUZHSUpLTU5PUFJTVFVXWFlbXF1eYGFiY2Vm&#10;Z2lqa2xub3Bxc3R1d3h5enx9foCBgoOFhoeIiouMjo+QkZOUlZaYmZqcnZ6foaKjpKanqKqrrK2v&#10;sLGztLW2uLm6u72+v8HCw8TGx8jJy8zNz9DR0tTV1tfZ2tvd3t/g4uPk5ufo6evs7e7w8fL09fb3&#10;+fr7/P7//////////////////////////////////////////////////////wAAAAAAAAAAAAAA&#10;AAAAAAABAwQFBggJCgsNDg8REhMUFhcYGhscHR8gISIkJSYoKSorLS4vMDIzNDY3ODk7PD0+QEFC&#10;REVGR0lKS01OT1BSU1RVV1hZW1xdXmBhYmNlZmdpamtsbm9wcXN0dXd4eXp8fX6AgYKDhYaHiIqL&#10;jI6PkJGTlJWWmJmanJ2en6Gio6Smp6iqq6ytr7Cxs7S1tri5uru9vr/BwsPExsfIycvMzc/Q0dLU&#10;1dbX2drb3d7f4OLj5Obn6Onr7O3u8PHy9PX29/n6+/z+////////////////////////////////&#10;//////////////////////8AAQIDBAUGBwgJCgsMDQ4PEBESExQVFhcYGRobHB0eHyAhIiMkJSYn&#10;KCkqKywtLi8wMTIzNDU2Nzg5Ojs8PT4/QEFCQ0RFRkdISUpLTE1OT1BRUlNUVVZXWFlaW1xdXl9g&#10;YWJjZGVmZ2hpamtsbW5vcHFyc3R1dnd4eXp7fH1+f4CBgoOEhYaHiImKi4yNjo+QkZKTlJWWl5iZ&#10;mpucnZ6foKGio6SlpqeoqaqrrK2ur7CxsrO0tba3uLm6u7y9vr/AwcLDxMXGx8jJysvMzc7P0NHS&#10;09TV1tfY2drb3N3e3+Dh4uPk5ebn6Onq6+zt7u/w8fLz9PX29/j5+vv8/f7/bWZ0MQAAAAADASEA&#10;AAEAAAAAAAAAAAAAAAAAAAABAAAAAAAAAAAAAAAAAAAAAQAAAAECAwQFBgcICAkKCwwNDg8QERIT&#10;FBUWFxgZGhobHB0eHyAhIiMkJSYnKCkqKywtLi8wMTEyMzQ1Njc4OTo7PD0+P0BBQkNERUZHSElK&#10;S0xNTk9QUVJTVFVWV1hZWltcXV5fYGFiY2RlZmdoaWprbG1ub3BxcnN0dXZ3eHl6e3x9fn+AgYKD&#10;hIWGh4iJiouMjY6PkJGSk5SVlpeYmZqbnJ2en6ChoqOkpaanqKmqq6ytrrCxsrO0tba3uLm6u7y9&#10;vr/AwcLDxMXGx8jJysvMzc7P0NHT1NXW19jZ2tvc3d7f4OHi4+Tl5ufo6err7O3u7/Hy8/T19vf4&#10;+fr7/P3+/wABAQICAwMEBAUGBgcHCAgJCQoLCwwMDQ0ODw8QEBEREhMTFBQVFhYXFxgZGRoaGxwc&#10;HR4eHyAgISIiIyQkJSYmJygpKSorLC0tLi8wMTIyMzQ1Njc4OTo7PD0+P0BCQ0RFRkhJSkxNT1BS&#10;U1VXWFpcXmBiZGZoam1vcXR2eXx+gYOGiYuOkJKVl5mbnZ+ho6WnqKqsra+wsrO1tre5uru8vb/A&#10;wcLDxMXGx8jJysvMzc3Oz9DR0tLT1NXW1tfY2dna29vc3d3e39/g4eHi4+Pk5eXm5ufo6Onp6uvr&#10;7Ozt7u7v7/Dw8fLy8/P09PX29vf3+Pj5+fr7+/z8/f3+/v8AAQECAgMDBAQFBgYHBwgICQkKCwsM&#10;DA0NDg8PEBARERITExQUFRYWFxcYGRkaGhscHB0eHh8gICEiIiMkJCUmJicoKSkqKywtLS4vMDEy&#10;MjM0NTY3ODk6Ozw9Pj9AQkNERUZISUpMTU9QUlNVV1haXF5gYmRmaGptb3F0dnl8foGDhomLjpCS&#10;lZeZm52foaOlp6iqrK2vsLKztba3ubq7vL2/wMHCw8TFxsfIycrLzM3Nzs/Q0dLS09TV1tbX2NnZ&#10;2tvb3N3d3t/f4OHh4uPj5OXl5ubn6Ojp6err6+zs7e7u7+/w8PHy8vPz9PT19vb39/j4+fn6+/v8&#10;/P39/v7/////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////4oHwSUNDX1BS&#10;T0ZJTEUACQn/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////T/////////////////////&#10;////////////////////69H/////////////////////////////////////////9+n+////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////4c3X///////////////////////////////////////dr5a39P//////////&#10;///////////////////////////FjGin5//////////////////////////////////////MnImk&#10;5//////////////////////////////////////6zrvG9f//////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////3MW99f//////////////&#10;//////////////////////+/k3qFxf///////////////////////////////////9uQWz1lqPb/&#10;/////////////////////////////////rx1NABUm+v/////////////////////////////////&#10;05R+SSxOmuz////////////////////////////////Y1MqzfmVtpfn/////////////////////&#10;///////////////0xa6vyf//////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////8NbG7P///////////////////////////////////+a7kXRjq/f/////&#10;///////////////////////////2xJpzRSY0fcz///////////////////////////////+1gFUw&#10;CgAZYLL//////////////////////////////890NQsAAAAKUqf/////////////////////////&#10;/////5Y0AAAAAAAAT6f/////////////////////////////9mkdAAAJDAYJUrH/////////////&#10;////////////////yzsOEzVMW01MXsP/////////////////////////////qWA2YIaftqypuNn/&#10;////////////////////////////4JeNvuX//////////////////////////////////////+35&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////r2cq8x///////////&#10;////////////////////////z5qBbVpGiOr////////////////////////////////EfD4mEAAA&#10;VLD//////////////////////////////+CDPAAAAAAALoft////////////////////////////&#10;/6xTEAAAAAAAF23W////////////////////////////+4AxAAAAAAAACWHM////////////////&#10;////////////0loCAAAAAAAAAF3M////////////////////////////qDUAAAAAAAAAAFzT////&#10;////////////////////////fQ0AAAAAAAAAAFTW///////////////////////////ufUUAAAAA&#10;AAAAAETU///////////////////////////8qmQvAgAABCI3SVjO////////////////////////&#10;////6aRrQSg/Y3+Vp7ra///////////////////////////////VsqyyzOT6////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////lu5d3Ysj/////////////////////////////////255nNgoAAoz/&#10;///////////////////////////////Ifz8FAAAAAF7P/////////////////////////////9mB&#10;OQAAAAAAADyq/////////////////////////////55MAAAAAAAAACOQ////////////////////&#10;////////3G8aAAAAAAAAABB9+f//////////////////////////r0gAAAAAAAAAAABv7v//////&#10;////////////////////hBMAAAAAAAAAAABk5v/////////////////////////sUQAAAAAAAAAA&#10;AABX3v////////////////////////+4FQAAAAAAAAAAAABI1v////////////////////////90&#10;FAAAAAAAAAAAAAA4z/////////////////////////miWhMAAAAAAAAAAAAjxf//////////////&#10;///////////fm1wsAAAAAAAAAAANuv//////////////////////////77F9VTkiEQcBAhEisv//&#10;////////////////////////////37+lmZiaoKy92v//////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////476dgHz7////&#10;////////////////////////////8reEVzAOAB2s///////////////////////////////SikwV&#10;AAAAAABy8////////////////////////////9Z/NgAAAAAAAABLyf//////////////////////&#10;////+pE+AAAAAAAAAAAvq///////////////////////////wFoAAAAAAAAAAAAalf//////////&#10;////////////////jSQAAAAAAAAAAAAIhP/////////////////////////nXgAAAAAAAAAAAAAA&#10;d/////////////////////////+0JQAAAAAAAAAAAAAAav////////////////////////99AAAA&#10;AAAAAAAAAAAAW/T///////////////////////0rAAAAAAAAAAAAAAAATOv/////////////////&#10;/////6UAAAAAAAAAAAAAAAAAPOH//////////////////////zAMAAAAAAAAAAAAAAAALdn/////&#10;////////////////mYphJwAAAAAAAAAAAAAAJ9f//////////////////////+2+iVUnAAAAAAAA&#10;AAAAJdz//////////////////////////sqddl1KPDItLDA5R97/////////////////////////&#10;//////3m3dbS0NPZ5P//////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////v1LvW/////////////////////////////////+e4j2pL&#10;LxVv///////////////////////////////koWc0BwAAAAA8yf//////////////////////////&#10;/9aCOwAAAAAAAAASl///////////////////////////7YUxAAAAAAAAAAAAb///////////////&#10;////////////pkIAAAAAAAAAAAAAUOH////////////////////////saQAAAAAAAAAAAAAAN8n/&#10;//////////////////////+zLwAAAAAAAAAAAAAAIrb///////////////////////95AAAAAAAA&#10;AAAAAAAAEKf///////////////////////I0AAAAAAAAAAAAAAAAAJn/////////////////////&#10;/6kAAAAAAAAAAAAAAAAAAIz//////////////////////0YAAAAAAAAAAAAAAAAAAH//////////&#10;////////////3wAAAAAAAAAAAAAAAAAAAHT/////////////////////lwAAAAAAAAAAAAAAAAAA&#10;AGr/////////////////////zgAAAAAAAAAAAAAAAAAAAGP//////////////////////ykiAQAA&#10;AAAAAAAAAAAAAGH//////////////////////7mjgFc3FwAAAAAAAAAAAGj/////////////////&#10;//////////rTrpSGfHVxcHJ3gZT/////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////27qdgmlp0///////////////////////////////&#10;yJNlPRkAAAAdnv///////////////////////////9uOTBMAAAAAAAAAbv//////////////////&#10;////////23wsAAAAAAAAAAAARdf/////////////////////////iyoAAAAAAAAAAAAAIrT/////&#10;///////////////////CRAAAAAAAAAAAAAAAA5f///////////////////////99AQAAAAAAAAAA&#10;AAAAAH///////////////////////+c2AAAAAAAAAAAAAAAAAGr//////////////////////50A&#10;AAAAAAAAAAAAAAAAAFj//////////////////////0YAAAAAAAAAAAAAAAAAAEf4////////////&#10;////////6QAAAAAAAAAAAAAAAAAAADXp////////////////////lgAAAAAAAAAAAAAAAAAAACXb&#10;////////////////////vAAAAAAAAAAAAAAAAAAAABjO////////////////////6wAAAAAAAAAA&#10;AAAAAAAAAA/C/////////////////////wAAAAAAAAAAAAAAAAAAAAq5////////////////////&#10;/ycAAAAAAAAAAAAAAAAAAAq1/////////////////////3AAAAAAAAAAAAAAAAAAAA25////////&#10;/////////////+CcjHBVQjMmGxQPDQ4SGia/////////////////////////////+eTY0s7My8zP&#10;1uD8////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////69O84////////////////////////////////9KphWVILBIBhf//////////////////////&#10;//////GrcTwPAAAAAAAAT+D/////////////////////////1X81AAAAAAAAAAAAH7L/////////&#10;///////////////jdR0AAAAAAAAAAAAAAIn///////////////////////+QIwAAAAAAAAAAAAAA&#10;AGf//////////////////////9VDAAAAAAAAAAAAAAAAAEj2/////////////////////4oAAAAA&#10;AAAAAAAAAAAAAC7d/////////////////////zgAAAAAAAAAAAAAAAAAABfI////////////////&#10;////vgAAAAAAAAAAAAAAAAAAAAS2////////////////////nAAAAAAAAAAAAAAAAAAAAACl////&#10;////////////////ugAAAAAAAAAAAAAAAAAAAACT////////////////////3AAAAAAAAAAAAAAA&#10;AAAAAACC/////////////////////wAAAAAAAAAAAAAAAAAAAAB0/////////////////////xMA&#10;AAAAAAAAAAAAAAAAAABo/////////////////////0IAAAAAAAAAAAAAAAAAAABg////////////&#10;/////////3oAAAAAAAAAAAAAAAAAAABd/////////////////////9EAAAAAAAAAAAAAAAAAAABh&#10;//////////////////////8kAAAAAAAAAAAAAAAAAABm///////////////////////JrJmJfXZx&#10;bGlnZmdrcHqM////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////4sWqkXlhd//////////////////////////////dpndQLAwAAAAAMcT/////////////&#10;////////////4JJOEwAAAAAAAAAAAI/////////////////////////ScB0AAAAAAAAAAAAAAGD/&#10;/////////////////////+5vDwAAAAAAAAAAAAAAADfi/////////////////////5YcAAAAAAAA&#10;AAAAAAAAABTA/////////////////////0AAAAAAAAAAAAAAAAAAAACj////////////////////&#10;rgAAAAAAAAAAAAAAAAAAAACJ////////////////////ngAAAAAAAAAAAAAAAAAAAABy////////&#10;////////////vAAAAAAAAAAAAAAAAAAAAABf////////////////////2gAAAAAAAAAAAAAAAAAA&#10;AABN////////////////////+gAAAAAAAAAAAAAAAAAAAAA7/////////////////////w4AAAAA&#10;AAAAAAAAAAAAAAAq+f///////////////////zMAAAAAAAAAAAAAAAAAAAAb6f//////////////&#10;/////14AAAAAAAAAAAAAAAAAAAAP2////////////////////48AAAAAAAAAAAAAAAAAAAAG0P//&#10;/////////////////9AAAAAAAAAAAAAAAAAAAAAAyv////////////////////8rAAAAAAAAAAAA&#10;AAAAAAAAyP////////////////////+AAAAAAAAAAAAAAAAAAAAAy//////////////////////3&#10;FgEFBQMBAAAAAAABBg0Yy////////////////////////Ovh2M/Mzc/Q0tTX3OLq////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////////////////////Haxv//////////////////&#10;////////////8cajhGhNMhgAFav//////////////////////////7l8RhgAAAAAAAAAAHH/////&#10;///////////////////XfC8AAAAAAAAAAAAAADvj/////////////////////99kCQAAAAAAAAAA&#10;AAAAAAy1/////////////////////3QDAAAAAAAAAAAAAAAAAACN////////////////////xRUA&#10;AAAAAAAAAAAAAAAAAABq////////////////////mQAAAAAAAAAAAAAAAAAAAABL////////////&#10;////////tgAAAAAAAAAAAAAAAAAAAAAw/f//////////////////1wAAAAAAAAAAAAAAAAAAAAAZ&#10;5///////////////////9gAAAAAAAAAAAAAAAAAAAAAF0////////////////////w4AAAAAAAAA&#10;AAAAAAAAAAAAwf///////////////////y8AAAAAAAAAAAAAAAAAAAAAr///////////////////&#10;/1IAAAAAAAAAAAAAAAAAAAAAnv///////////////////3kAAAAAAAAAAAAAAAAAAAAAjv//////&#10;/////////////6UAAAAAAAAAAAAAAAAAAAAAgP///////////////////9gAAAAAAAAAAAAAAAAA&#10;AAAAdP////////////////////82AAAAAAAAAAAAAAAAAAAAbf////////////////////98AAAA&#10;AAAAAAAAAAAAAAAAaf/////////////////////XDQAAAAAAAAAAAAAAAAAAaP//////////////&#10;////////cAAAAAAAAAAAAAAAAAAAYf///////////////////////1A8Rk5UWV1hZGhscHZ+if//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////79W7o4tzWpX/////////&#10;//////////////////i/jmRBIQUAAAAAAFL8///////////////////////3nVYYAAAAAAAAAAAA&#10;ABfB/////////////////////+VsFgAAAAAAAAAAAAAAAACN/////////////////////2MAAAAA&#10;AAAAAAAAAAAAAABe////////////////////nQAAAAAAAAAAAAAAAAAAAAA1/P//////////////&#10;////oQAAAAAAAAAAAAAAAAAAAAAR2f//////////////////ygAAAAAAAAAAAAAAAAAAAAAAu///&#10;////////////////7gAAAAAAAAAAAAAAAAAAAAAAof///////////////////wwAAAAAAAAAAAAA&#10;AAAAAAAAiv///////////////////y0AAAAAAAAAAAAAAAAAAAAAdv///////////////////00A&#10;AAAAAAAAAAAAAAAAAAAAZP///////////////////28AAAAAAAAAAAAAAAAAAAAAUv//////////&#10;/////////5QAAAAAAAAAAAAAAAAAAAAAQP///////////////////7wAAAAAAAAAAAAAAAAAAAAA&#10;MP///////////////////+oOAAAAAAAAAAAAAAAAAAAAIv////////////////////9EAAAAAAAA&#10;AAAAAAAAAAAAFf////////////////////+BAAAAAAAAAAAAAAAAAAAAC/X/////////////////&#10;///ICwAAAAAAAAAAAAAAAAAAAuz/////////////////////XgAAAAAAAAAAAAAAAAAAAOX/////&#10;////////////////yRwAAAAAAAAAAAAAAAAAANr//////////////////////50BAAAAAAAAAAAA&#10;AAcOF8X////////////////////////VubzBx87V2+Hm7fT7////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////438//////////////////////////////7MaliG1UOyEHADLe&#10;////////////////////////15JZKQAAAAAAAAAAAACg//////////////////////+JNgAAAAAA&#10;AAAAAAAAAABn/////////////////////2YAAAAAAAAAAAAAAAAAAAAy9v//////////////////&#10;lQAAAAAAAAAAAAAAAAAAAAADyP//////////////////pwAAAAAAAAAAAAAAAAAAAAAAoP//////&#10;////////////1wAAAAAAAAAAAAAAAAAAAAAAfP///////////////////wAAAAAAAAAAAAAAAAAA&#10;AAAAXv///////////////////yUAAAAAAAAAAAAAAAAAAAAAQ////////////////////0gAAAAA&#10;AAAAAAAAAAAAAAAALP///////////////////2oAAAAAAAAAAAAAAAAAAAAAGP//////////////&#10;/////4sAAAAAAAAAAAAAAAAAAAAABfP//////////////////68AAAAAAAAAAAAAAAAAAAAAAOH/&#10;/////////////////9UAAAAAAAAAAAAAAAAAAAAAAM////////////////////8kAAAAAAAAAAAA&#10;AAAAAAAAAL7///////////////////9UAAAAAAAAAAAAAAAAAAAAAK7///////////////////+L&#10;AAAAAAAAAAAAAAAAAAAAAJ/////////////////////LDgAAAAAAAAAAAAAAAAAAAJL/////////&#10;////////////VwAAAAAAAAAAAAAAAAAAAIb/////////////////////qgoAAAAAAAAAAAAAAAAA&#10;AHn//////////////////////20AAAAAAAAAAAAAAAAAAGb///////////////////////dVAAAA&#10;AAAAAAAAAAAAAEX/////////////////////////aiMrNT9KVWBqdX6HkZz/////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////+jPtp2DaU65/////////////////////////+yyg1w6HQIA&#10;AAAAAAB7///////////////////////FbSkAAAAAAAAAAAAAAABA/////////////////////4Mb&#10;AAAAAAAAAAAAAAAAAAAHy///////////////////kgAAAAAAAAAAAAAAAAAAAAAAmP//////////&#10;////////pAAAAAAAAAAAAAAAAAAAAAAAav//////////////////3QAAAAAAAAAAAAAAAAAAAAAA&#10;Qf///////////////////w4AAAAAAAAAAAAAAAAAAAAAHf///////////////////zkAAAAAAAAA&#10;AAAAAAAAAAAAAOj//////////////////2AAAAAAAAAAAAAAAAAAAAAAAM7/////////////////&#10;/4UAAAAAAAAAAAAAAAAAAAAAALf//////////////////6gAAAAAAAAAAAAAAAAAAAAAAKP/////&#10;/////////////8sAAAAAAAAAAAAAAAAAAAAAAJD//////////////////+8WAAAAAAAAAAAAAAAA&#10;AAAAAH3///////////////////8+AAAAAAAAAAAAAAAAAAAAAGz///////////////////9pAAAA&#10;AAAAAAAAAAAAAAAAAFr///////////////////+ZAAAAAAAAAAAAAAAAAAAAAEn/////////////&#10;///////SFgAAAAAAAAAAAAAAAAAAADn/////////////////////WAAAAAAAAAAAAAAAAAAAACn/&#10;////////////////////ogAAAAAAAAAAAAAAAAAAABn/////////////////////9VYAAAAAAAAA&#10;AAAAAAAAAAT//////////////////////7svAAAAAAAAAAAAAAAAAAD4////////////////////&#10;//+rKQAAAAAAAAAAAAAAAADP////////////////////////yUcAAAAABxMgLj5SaITt////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;9NXJ////////////////////////////+tKwknddQigMAABK////////////////////////xX1F&#10;FwAAAAAAAAAAAAAR2P///////////////////8RQAAAAAAAAAAAAAAAAAAAAn///////////////&#10;////ogwAAAAAAAAAAAAAAAAAAAAAaP//////////////////lAAAAAAAAAAAAAAAAAAAAAAANv//&#10;////////////////2gAAAAAAAAAAAAAAAAAAAAAAB+z//////////////////xUAAAAAAAAAAAAA&#10;AAAAAAAAAMT//////////////////0gAAAAAAAAAAAAAAAAAAAAAAKL//////////////////3UA&#10;AAAAAAAAAAAAAAAAAAAAAIP//////////////////50AAAAAAAAAAAAAAAAAAAAAAGn/////////&#10;/////////8MAAAAAAAAAAAAAAAAAAAAAAFL//////////////////+cPAAAAAAAAAAAAAAAAAAAA&#10;AD7///////////////////8zAAAAAAAAAAAAAAAAAAAAACv///////////////////9YAAAAAAAA&#10;AAAAAAAAAAAAABj///////////////////+BAAAAAAAAAAAAAAAAAAAAAAX/////////////////&#10;//+sAAAAAAAAAAAAAAAAAAAAAAD////////////////////eIgAAAAAAAAAAAAAAAAAAAADy////&#10;////////////////XAAAAAAAAAAAAAAAAAAAAADf////////////////////nwAAAAAAAAAAAAAA&#10;AAAAAADM////////////////////6EoAAAAAAAAAAAAAAAAAAAC3/////////////////////6AW&#10;AAAAAAAAAAAAAAAAAACc//////////////////////96AgAAAAAAAAAAAAAAAAB3////////////&#10;////////////egsAAAAAAAAAAAAAAAVM/////////////////////////6JXaHSAjZyrvNDn////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////+3j///////////////////////////So3pYOikjHBYOBgAAn///////////////////&#10;//+sUg4AAAAAAAAAAAAAAAAAaf//////////////////5EMAAAAAAAAAAAAAAAAAAAAANP//////&#10;////////////eQAAAAAAAAAAAAAAAAAAAAAAAOP/////////////////zQAAAAAAAAAAAAAAAAAA&#10;AAAAALL//////////////////xMAAAAAAAAAAAAAAAAAAAAAAIX//////////////////08AAAAA&#10;AAAAAAAAAAAAAAAAAF3//////////////////4MAAAAAAAAAAAAAAAAAAAAAADr/////////////&#10;/////7IAAAAAAAAAAAAAAAAAAAAAABz//////////////////9sDAAAAAAAAAAAAAAAAAAAAAAL/&#10;//////////////////8qAAAAAAAAAAAAAAAAAAAAAAD7//////////////////9PAAAAAAAAAAAA&#10;AAAAAAAAAADn//////////////////90AAAAAAAAAAAAAAAAAAAAAADU//////////////////+b&#10;AAAAAAAAAAAAAAAAAAAAAADA///////////////////EBwAAAAAAAAAAAAAAAAAAAACt////////&#10;///////////wMwAAAAAAAAAAAAAAAAAAAACa////////////////////ZwAAAAAAAAAAAAAAAAAA&#10;AACG////////////////////owAAAAAAAAAAAAAAAAAAAABy////////////////////40QAAAAA&#10;AAAAAAAAAAAAAABc/////////////////////5EGAAAAAAAAAAAAAAAAAABB////////////////&#10;/////+tfAAAAAAAAAAAAAAAAAAAd///////////////////////KSwAAAAAAAAAAAAAAAAAA////&#10;////////////////////y1cAAAwYJDE/TmB0i6fH///////////////////////////X5/L/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////r1M3Hwr66t7Owramopf//////////&#10;/////////91+Uz8wIxkRCQIAAAAAAAAAANv/////////////////dgAAAAAAAAAAAAAAAAAAAAAA&#10;AKf/////////////////ugAAAAAAAAAAAAAAAAAAAAAAAHX//////////////////wcAAAAAAAAA&#10;AAAAAAAAAAAAAEb//////////////////04AAAAAAAAAAAAAAAAAAAAAABr/////////////////&#10;/4wAAAAAAAAAAAAAAAAAAAAAAAD9/////////////////8EAAAAAAAAAAAAAAAAAAAAAAADb////&#10;//////////////EZAAAAAAAAAAAAAAAAAAAAAAC+//////////////////9EAAAAAAAAAAAAAAAA&#10;AAAAAACk//////////////////9rAAAAAAAAAAAAAAAAAAAAAACN//////////////////+RAAAA&#10;AAAAAAAAAAAAAAAAAAB5//////////////////+3AAAAAAAAAAAAAAAAAAAAAABm////////////&#10;///////eIQAAAAAAAAAAAAAAAAAAAABT////////////////////SgAAAAAAAAAAAAAAAAAAAAA/&#10;////////////////////dwAAAAAAAAAAAAAAAAAAAAAr////////////////////rAoAAAAAAAAA&#10;AAAAAAAAAAAW////////////////////50UAAAAAAAAAAAAAAAAAAAAA////////////////////&#10;/4oAAAAAAAAAAAAAAAAAAAAA/////////////////////9ZNAAAAAAAAAAAAAAAAAAAA/f//////&#10;//////////////+nLgAAAAAAAAAAAAAAAAAA1f//////////////////////mCoAAAAAAAAAAAYY&#10;LUVg4P///////////////////////6hjdIGPnKu7zeL6////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////ny7epnZWOiYSAfHh0cGxoZZD/////////////////vGpILRkKAAAAAAAA&#10;AAAAAAAAADH//////////////////wAAAAAAAAAAAAAAAAAAAAAAAAP//////////////////0IA&#10;AAAAAAAAAAAAAAAAAAAAAADc/////////////////44AAAAAAAAAAAAAAAAAAAAAAACy////////&#10;/////////84AAAAAAAAAAAAAAAAAAAAAAACN//////////////////8pAAAAAAAAAAAAAAAAAAAA&#10;AABr//////////////////9aAAAAAAAAAAAAAAAAAAAAAABO//////////////////+GAAAAAAAA&#10;AAAAAAAAAAAAAAA0//////////////////+uAAAAAAAAAAAAAAAAAAAAAAAe////////////////&#10;///UFwAAAAAAAAAAAAAAAAAAAAAK///////////////////6PQAAAAAAAAAAAAAAAAAAAAAA////&#10;////////////////ZQAAAAAAAAAAAAAAAAAAAAAA////////////////////jgAAAAAAAAAAAAAA&#10;AAAAAAAA////////////////////vBkAAAAAAAAAAAAAAAAAAAAA7///////////////////8U4A&#10;AAAAAAAAAAAAAAAAAAAA2P///////////////////4sAAAAAAAAAAAAAAAAAAAAAv///////////&#10;/////////8xDAAAAAAAAAAAAAAAAAAAAof////////////////////+RGQAAAAAAAAAAAAAAAAAA&#10;ev/////////////////////ydAoAAAAAAAAAAAAAAAARX///////////////////////6HQTHyw4&#10;RVNicoWbtNL1///////////////////////////X6PT/////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;//////////////////////////////////////v38/Hu7Ovr7PH//////////////////9mymYd5&#10;bWRdVlFLRkE8ODItKCPE/////////////////0slCwAAAAAAAAAAAAAAAAAAAACS////////////&#10;/////4gAAAAAAAAAAAAAAAAAAAAAAABm/////////////////9cAAAAAAAAAAAAAAAAAAAAAAAA9&#10;//////////////////8zAAAAAAAAAAAAAAAAAAAAAAAY//////////////////9sAAAAAAAAAAAA&#10;AAAAAAAAAAAA//////////////////+dAAAAAAAAAAAAAAAAAAAAAAAA///////////////////J&#10;DAAAAAAAAAAAAAAAAAAAAAAA9v/////////////////xNQAAAAAAAAAAAAAAAAAAAAAA3///////&#10;////////////WwAAAAAAAAAAAAAAAAAAAAAAy///////////////////ggAAAAAAAAAAAAAAAAAA&#10;AAAAt///////////////////qQYAAAAAAAAAAAAAAAAAAAAAo///////////////////0y8AAAAA&#10;AAAAAAAAAAAAAAAAjf///////////////////14AAAAAAAAAAAAAAAAAAAAAd///////////////&#10;/////5MHAAAAAAAAAAAAAAAAAAAAXv///////////////////81DAAAAAAAAAAAAAAAAAAAAQP//&#10;//////////////////+HEAAAAAAAAAAAAAAAAAAAHP/////////////////////YXgAAAAAAAAAA&#10;AAAAAAAAAP//////////////////////v04AAAAAAA4cLD5SaoalyP//////////////////////&#10;/8J8jJqntsXW6P3/////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////+7h18/Jw766trGtqaempqeu/////////////////76GbVtMQDcvKCIcFhALBAAAAAAU////&#10;/////////////9cFAAAAAAAAAAAAAAAAAAAAAAAA//////////////////80AAAAAAAAAAAAAAAA&#10;AAAAAAAA9v////////////////92AAAAAAAAAAAAAAAAAAAAAAAA0v////////////////+wAAAA&#10;AAAAAAAAAAAAAAAAAAAAsv/////////////////hJAAAAAAAAAAAAAAAAAAAAAAAlv//////////&#10;////////UQAAAAAAAAAAAAAAAAAAAAAAfP//////////////////eQAAAAAAAAAAAAAAAAAAAAAA&#10;Zv//////////////////oAAAAAAAAAAAAAAAAAAAAAAAUf//////////////////xyMAAAAAAAAA&#10;AAAAAAAAAAAAPP//////////////////7ksAAAAAAAAAAAAAAAAAAAAAJ///////////////////&#10;/3QAAAAAAAAAAAAAAAAAAAAAEP///////////////////6MWAAAAAAAAAAAAAAAAAAAAAP//////&#10;/////////////9hMAAAAAAAAAAAAAAAAAAAAAP////////////////////+IDwAAAAAAAAAAAAAA&#10;AAAAAP/////////////////////LUwAAAAAAAAAAAAAAAAAAAP//////////////////////pTgA&#10;AAAAAAAAAAkdNE5rjP///////////////////////5k5Q1Ffbn2OoLXL5f//////////////////&#10;///////////r+f//////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////rzLmsoZmRi4aBfHh0cGto&#10;ZmZo8f////////////////9hRTIjGA4GAAAAAAAAAAAAAAAAnv////////////////9+AAAAAAAA&#10;AAAAAAAAAAAAAAAAdf/////////////////DAAAAAAAAAAAAAAAAAAAAAAAAUv//////////////&#10;///7NwAAAAAAAAAAAAAAAAAAAAAAMv//////////////////agAAAAAAAAAAAAAAAAAAAAAAFv//&#10;////////////////lgAAAAAAAAAAAAAAAAAAAAAAAP//////////////////vxsAAAAAAAAAAAAA&#10;AAAAAAAAAP//////////////////5kIAAAAAAAAAAAAAAAAAAAAAAP///////////////////2kA&#10;AAAAAAAAAAAAAAAAAAAAAP///////////////////5ACAAAAAAAAAAAAAAAAAAAAAP//////////&#10;/////////7ksAAAAAAAAAAAAAAAAAAAAAPT//////////////////+hcAAAAAAAAAAAAAAAAAAAA&#10;ANn///////////////////+RGAAAAAAAAAAAAAAAAAAAALz////////////////////KUwAAAAAA&#10;AAAAAAAAAAAAAJ3/////////////////////mC4AAAAAAAAAAAAAEClGZsT/////////////////&#10;////7n8dDBooN0ZXaX6Vr8zu/////////////////////////+egqrnI2On8////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////////////////////////////////////////////fXw6+bi&#10;39vY1NLR0NLX4P/////////////////Onop8cWlhW1ZRTEhDPjo2Mi8uMf/////////////////S&#10;JREDAAAAAAAAAAAAAAAAAAAAAP//////////////////QgAAAAAAAAAAAAAAAAAAAAAAAP//////&#10;////////////fQAAAAAAAAAAAAAAAAAAAAAAAP//////////////////sAsAAAAAAAAAAAAAAAAA&#10;AAAAAPb/////////////////3TkAAAAAAAAAAAAAAAAAAAAAANz//////////////////2IAAAAA&#10;AAAAAAAAAAAAAAAAAMX//////////////////4kAAAAAAAAAAAAAAAAAAAAAAK//////////////&#10;/////68iAAAAAAAAAAAAAAAAAAAAAJn//////////////////9ZIAAAAAAAAAAAAAAAAAAAAAIL/&#10;//////////////////9yAAAAAAAAAAAAAAAAAAAAAGn///////////////////+hKAAAAAAAAAAA&#10;AAAAAAAAAE7////////////////////TXAAAAAAAAAAAAAAAAAAAADP/////////////////////&#10;li4AAAAAAAAAAAAAABUyUnf/////////////////////4HITAAABDx8vQlhwi6jI7P//////////&#10;/////////////8pvbn6OnrDD2O//////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////+eDSyMC6tbCsqKWin52bm5ygp///////////&#10;////////gmRWS0M8NjArJyIdGBMOCQQAANT/////////////////kgAAAAAAAAAAAAAAAAAAAAAA&#10;AK3/////////////////zB4AAAAAAAAAAAAAAAAAAAAAAIv/////////////////+1IAAAAAAAAA&#10;AAAAAAAAAAAAAG3//////////////////4AAAAAAAAAAAAAAAAAAAAAAAFH/////////////////&#10;/6kbAAAAAAAAAAAAAAAAAAAAADr//////////////////9BCAAAAAAAAAAAAAAAAAAAAACP/////&#10;//////////////VoAAAAAAAAAAAAAAAAAAAAAAz///////////////////+PFAAAAAAAAAAAAAAA&#10;AAAAAAD///////////////////+4PgAAAAAAAAAAAAAAAAAAAAD////////////////////lbQMA&#10;AAAAAAAAAAAAAAAAAAD/////////////////////nzcAAAAAAAAAAAAAABAvUHT/////////////&#10;////////3XIUAAAAAAYXKkFadZS22v///////////////////////7xYRFRkdYaar8jj////////&#10;///////////////////////SzeHx////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////8+/r7/f//////&#10;////////////////7rmonZaPioaCf3t4dnRyc3V4f5D/////////////////6086MCghGxUQCwcC&#10;AAAAAAAAACP//////////////////2kAAAAAAAAAAAAAAAAAAAAAAAD//////////////////5sK&#10;AAAAAAAAAAAAAAAAAAAAAAD//////////////////8g5AAAAAAAAAAAAAAAAAAAAAAD/////////&#10;//////////BjAAAAAAAAAAAAAAAAAAAAAAD///////////////////+KDgAAAAAAAAAAAAAAAAAA&#10;AAD///////////////////+wNAAAAAAAAAAAAAAAAAAAAAD////////////////////VWwAAAAAA&#10;AAAAAAAAAAAAAAD/////////////////////hRoAAAAAAAAAAAAAAAAAAAPs////////////////&#10;////sUkAAAAAAAAAAAAAABg5XYH/////////////////////5XseAAAAAAAMIThSb4+z2f//////&#10;/////////////////7tYKTlJWmyAl7DN7f////////////////////////////+znrTF1+v/////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////67+fh3NnW1NLQ0NDR09ng6/f//////////////////7iKfndx&#10;bGhkYV5bWVhXV1leZXH//////////////////78xHxYQCgUAAAAAAAAAAAAAAAD/////////////&#10;/////+1WAAAAAAAAAAAAAAAAAAAAAADo//////////////////+CBAAAAAAAAAAAAAAAAAAAAADM&#10;//////////////////+rLwAAAAAAAAAAAAAAAAAAAACz///////////////////SVwAAAAAAAAAA&#10;AAAAAAAAAACb///////////////////3fBAAAAAAAAAAAAAAAAAAAACF////////////////////&#10;ojcAAAAAAAAAAAAAAAAABSuU////////////////////y2ECAAAAAAAAAAAADCxQdp7R////////&#10;////////////9Y0wAAAAAAANIztXdpm+5f///////////////////////8NjGCo7TF90jafG5///&#10;//////////////////////////+of5aou9Dn/////////////////////////////////////f//&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///dzsW/vLm2tLOxsrK1ucDJ1eP///////////////////+XbGReWVVRT0xKSEdGSEtQWWah////&#10;//////////////+nJg4HAgAAAAAAAAAAAAAAAABW///////////////////OUAAAAAAAAAAAAAAA&#10;AAAAAAA6///////////////////0eQsAAAAAAAAAAAAAAAAAAAAh////////////////////nzIA&#10;AAAAAAAAAAAAAAAAAAAO////////////////////xFgAAAAAAAAAAAAAAAAIMVqE////////////&#10;////////6X8fAAAAAAAAAAAGJ0txmsLp/////////////////////6dJAAAAAAIXL0poiq7V/P//&#10;/////////////////////9N1HiY4Sl51j6vL7/////////////////////////////+ucoWYrMLb&#10;9v//////////////////////////////////3+//////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////v7KqpqOhoJ+foaOmrLTA&#10;zd3s////////////////////ilpTT0tIRkRDQkFCQ0dOWWl9////////////////////ni4GAAAA&#10;AAAAAAAAAAAAAAAA////////////////////w1YAAAAAAAAAAAAAAAAAABVB////////////////&#10;////53saAAAAAAAAAAAAAAk0YIu0/////////////////////58/AAAAAAAAAAQlSnGZwuv/////&#10;/////////////////8ZmDwAAABMqRGKDp831/////////////////////////+uONSs+UWiBnbze&#10;//////////////////////////////++dn+UqcHc+f//////////////////////////////////&#10;0tjz////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////////////////////////////28vDv7+/x&#10;8/j9////////////////////////////+LCfmpeWlpaYm5+krLbC0eHu////////////////////&#10;/o5QSkdFRERERUZHS1FaaIOp/////////////////////6ZBAQAAAAAAAAAABzZjj7rh////////&#10;/////////////8ZlCgAAAAAABCdMc5zE7P///////////////////////+WILwAAEypEYoKmzPT/&#10;//////////////////////////+rUDZKYXuWtNb6///////////////////////////////Sh3yY&#10;scvp////////////////////////////////////1M7t////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;///////////////////////////////////////////t5ePj5Obo7fH5////////////////////&#10;//////////2xlJKSlZmdo6myvNDt//////////////////////////+dU0dJTVFWYHOKr9b8////&#10;//////////////////////+yVgAaNVBti67S9//////////////////////////////Nbz5fe5m3&#10;1/n////////////////////////////////un4OmwuH/////////////////////////////////&#10;////487r////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////AAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAD/////////////////////////////////////////////////////////////////&#10;////////////////////////////////////////////////////////////////////////////&#10;/////////////////////////////wAAAP/uAA5BZG9iZQBkQAAAAAL/2wCEAAEBAQEBAQIBAQID&#10;AgICAwMDAwMDAwQEBAQEBAQFBAQEBAQEBQYFBQUFBQYHBwcHBwcICAgICAgICAgICAgICAgBAQIC&#10;BAIEBwQEBwgHBwcICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgICAgI&#10;CAgICP/AABQIBLwJ9gQBEQACEQEDEQEEEQD/3QAEAT//xAGiAAAABgIDAQAAAAAAAAAAAAAHCAYF&#10;BAkDCgIBAAsBAAAGAwEBAQAAAAAAAAAAAAYFBAMHAggBCQAKCxAAAgECBQIDBAYGBQUBAwZvAQID&#10;BBEFBiESAAcxQRMIUSJhFHGBMpEJoSPwwUKxFdEW4fFSMxckYhhDNCWCChlyUyZjkkQ1olSyGnM2&#10;wtInRTdG4vKDk6OzZFUow9MpOOPzR0hWZSo5OklKV1hZWmZ0dYSFZ3Z3aIaHlJWkpbS1xMXU1eTl&#10;9PWWl6antrfGx9bX5uf292lqeHl6iImKmJmaqKmquLm6yMnK2Nna6Onq+Pn6EQABAwIDBAcGAwQD&#10;BgcHAWkBAgMRAAQhBRIxBkHwUWEHEyJxgZGhscEIMtEU4SPxQhVSCRYzYtJyJILCkpNDF3ODorJj&#10;JTRT4rM1JkRUZEVVJwqEtBgZGigpKjY3ODk6RkdISUpWV1hZWmVmZ2hpanR1dnd4eXqFhoeIiYqU&#10;lZaXmJmao6Slpqeoqaq1tre4ubrDxMXGx8jJytPU1dbX2Nna4+Tl5ufo6ery8/T19vf4+fr/2gAO&#10;BAEAAhEDEQQAAD8A+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9XuZVhduw5aKtFe5JSjY/a05cJrcV7k2GmiX7XHUpq8V7jhGETS3&#10;H9MU/Fe5JFu444BW4r3MqbjqRxzTFWr3JSwuw10HK7K1XuZVpR2XXl5pk417nfywQ2Op5qtV7nvL&#10;C3B789Xq9zG1rjnqrXuOdDtWVW8QeK2zVFCa9wwvTLFVo8Uil7C48eHTWNLmMK9y7zoLjsGZsptg&#10;U1tYyuvxHjwwnUIoVgxAphxcCBo68E+4eVeeqrp7NlXOlQsafoiSQwFhwHO4GiZ9vQcKeYpBJGso&#10;7MBwokba2GluNg0lCZrLzOVBGvNqM0pr3IbLc82KrXuYjH7O/NGkyhjXucNh32HLDGrCvcf8LpPM&#10;cG2nDNAgVavcESiURRAHiwGngYr3HeG1xx01cGvcyOfDlDVyZr3MJDAWPNbKoMK9zgxUC/HtU1Ym&#10;vcwXANvA80TVK9zgVBW45ea3XuRqhBt05Wt17iGxp0RtnLGkilV7iFlFzrpxGaTkxXuYVJHvAcpS&#10;YqINe5ng96VR8eWpSk6q9wQcOw+No7nx56lQE17nCso0iN114mVVymK9xnLBJPs8SaqZnGvc5llf&#10;QC3G5mnSK9yM9MDduamKbIivc4LCbDXnq9o1V7nYi3X8Lc8KqE17nHyZBoB35VQrZRNe4vcuwVUA&#10;D67eO4xSxAIr3BQonDAK/PUqr3FLFhkdQQTpflDV4mvcwz5eMZ3K3Naq0RFe5g/lrQC4sw5sGa1X&#10;uO1HhFJUXL6G3Kg1uK9waemuAoaxAdQeWFKkCvcP1kXI+FtGDVFQzLpxgmjMCmyurHgQNGpP0cU9&#10;VlSgopzbaU9lhfnpq0VghrZJY9wuD7D4cbZcMpVQiEG3sA5oqivRUpZZNFbkVo6dCE8g3Hjt5vVW&#10;ornra+7kpaCj8rcIiS3ht5XUa3WLc19zHvwOs0Zeo/lppo/ZqPjxUhM00oYVMikLHaRyv7qXRtDV&#10;SQ3sFJ04aowoLvHGKzcAeokJk2nw4aUgNe4vsmPJLMEubXHFCaM7cdde4a7LKxUsKNc8dGFHqBFe&#10;4LmERQTOXX3RpY8Ws7aXJrixsOPNT81CT5fvrxbqp3bXAbT8OBvmmunjTyyoF+Uk9FVUYrKNOBBP&#10;I5cnbpy2PGma9zHBWMr2CXPKFcV6Yr3FHSYi5gaNgACNb8SKXqFe1ahjXuBLjFQIsaVqRVcsdeJq&#10;RV7gl4VUGoiVJAF9vNU6K9x0khhi3MLm/PU5Ne4zVWLQ0ql9tzz0xVdle4EWcsaixGJ4YkG72gc1&#10;M0kVjXuFZzLE0O7y7bjy00SOeGvcDaqpEji8+pKgHXmtlFwWIr3ExFVSux+WiULrY7SeMDEyK1qG&#10;2vcco1ElmJUH6OORNIz4q9wQsqU7rKB5lzfj4BjbSptJNe4bbpxsp57oSxOh+HE6hNCNtOkV7h+O&#10;mUC/LHcL2FxbjZT0UeNprBOdLDgmZgwqaqwwyH3V9nGnEYUsU3hUWGdfO2cCLDMBtO04bdYnlQgL&#10;pME6sKnlrC/EX1Co3joZmlVnO07R8fD6uOLt9ONXdaUkY12CG1HAJ6J12LnN5gqEBKt2QW48zAIJ&#10;pFbqKV47K81ra9uWrZeWpdoUkTUhdPZwVtsziNhqTmmZSVcKRGMPEkEjhrBQe3DX4bHagSIjsOJG&#10;kiZoDPJkmih45UXxOSRW7m/IlVTgKxWxPstwUJAGFEhwrnRVryMoJIA78S8tJWiUEDTjoxp1ELpa&#10;xVtA0Hl3Ab8+ToqVto80a88DSYmCabp65VY+Sfv4+QUSbRpb6eKB4q1GrZSUrMUmRiosQb8cVjhB&#10;GtrcUTpFKtBpPtUzyMwRDc8meXGVuvKA0ng02/MVCSMklwR4ckrDtHHRhtrUU0z1jvqT9OvJiR3F&#10;iONFYFPaJppefefdN+d+S99RpwvcdpSE6akpMpjBPftbmdRZAt9PbzX5jprRRNQZIG3br/Udeek+&#10;WVbseIl3CSKdDdZ6OlxOWUFEsB4340O8O4gcDq144U+QRS7p46kQp5nb28TGJujXXT6OIFHVT6Uc&#10;aELA4HQKfaOB3iCU/mGSQajjiEkYTRuy30UKeHSzNEI429nEtXTxQp5y9vp40kwYpdohWFKyjgeV&#10;hGTc8DnHMQE6AlwFPc37cSus95gTEVRy3J24UsMPgWnuoW9+BfjGKy0qsYmv9fAo83jPCg46ANhp&#10;/hQW1HC651xiqk3Fm3m+tjxpJg0RL8VSeAjNiJSYtILnlONIwqvc4JNV1j2XRfbypp0Ga9xxjjSG&#10;RTu3H4cUJRRiyK9wWsmVJE6l9ACBfjNwQBUk2YEGRtr3DcZYrSq7FNjbgQfOEUKrcTUaZSTpwZ8F&#10;rmjAkd76aDgZVhtoRobIM0x1dP5w2AduLKDGCzAk6nhO+pMQKNkJSNtNy4e4vc6ePHIV5qCWBPCl&#10;JAwNKQRsrl8qFsF1HOBr/LJQnXlyU04QE121MzG6jkGfFWZvcYgDx40syaK3QVcayxUSoNdSecTi&#10;SbLXFz7eJfKa93mkRhUgU7L35COIe9Yn7uPJMnaabjXtrvyBtJtyJNiKppvvf48cK9NMFscK5iDd&#10;rbjNU40wNozbw4rRpcxNLNA6akJAupPjyC+LSo2xj344lCasAdlc/JHIdRihkBAb4cqP2dOpSQay&#10;CE341y1aKNx8OOairZT3d6jhWVYwNAeIDNE61lNLGLH3T48VMvlk0ieaASRUqNNovyrLrJhZjxGa&#10;caAsdPZyWW3O9QDxAx66x4z1jQoK9tZOFXqo2jkP08NU+ITUcKEGvckU4B1IseVIimgca9xTYdUe&#10;WwIOoPEJFKga9ww+QM0vSuHZrKPadeE90x3yZqS8mzJTKoPIr3D4dNs9RVoSn3a2AUk8gLNMuJxT&#10;ETx21lzlOYhaRXuHEyrDLXOroARYAnkbKtVMgzhNSa2vWJFR5pFHunvwxuT8oiskDONxOov8OIPz&#10;Hdp08RxozZMYmk5i2ICmi3A24cvp7kOScRyxqqqpFyR7eBe7fSDiD6GrqfIwot+ec8ClV45JF7NY&#10;H2jtw6+Tss0lAqtt1FiAOR+7NwSNg6aIySdtEZ6hdQJrNPN9rU2v91vZwcqGlmip7ILBddvib8bt&#10;m0lUHbsnhSZOBojHU/OExhkrJHXUFrk3PwHHw1pWMLONosR7eC+1sYlSMSKv3fEURzNea58cxKGn&#10;rbxwgnVTcE+BN/DgYZvxqhpaSSucm8YbaRpqPDkm5Y06paURgYkbfbR4lZt2yaVGSsqQ1DiSlYNN&#10;LJ2I7jw+rlb3VnqDPidRO80gEEVywvqfr5lzlOWIs0BRGJ6oHnFY4bz7wFQ0IiTh1efrVpPRLpw0&#10;Kw09MnmVlRsBNidq/T7OFXwCjxPqBmSOZ0ZqZW9xPb/rcFBaKjAgk4TWNDsvKnAmjz57zPlToJ03&#10;qKyrqlgaOJmllJGmmq/TyzHpRkOLCKCN5Y2svvXA/h8OXzC4TZIDTZGoiCDjM/OpsyfLihIMASK0&#10;wfXZ6ncZ9QHUiWp81zhlI5WBUbvYn3yvx4YNamKlozVOw3gaD2D4fHkFZi4baZH4mKm+xs8dlA16&#10;dukWK9Ys/wBHlygVzSxuHmcLpdj7oNvE8KX1RznJila9DHJvRT2vyAnXC45qGE++p7tLT8ukEca3&#10;SPSZ0Kw3pX06pKURgTBBcWAsLW4BUu2VryeHHwSn7aPo40cZUVU5gb3vet241JVWvuqao2jbfQdu&#10;SoB2DanlTgKc2VGncXueLLB6MB9wJHs4CM1vtCYgbKSOLKThXKgoGqJd1yCtiLdjxXD3fe77u2nI&#10;LfUHjpnzimIkY0IdKj0sLTstxyUJwkBkCjcuuvEqGyDBMikSjwFY55BMN1j8Po4X/qDmhtshZgFU&#10;EkjwA4OLK3GwmD10hPWaVuE0YjRXA7/DlE3q360T5ixmXDKWT9DGSqgfD28mDK8ugTRatGrrpZou&#10;1AOV4TTPMxle5PJDADYinkr7sRXPkYve9uKKdSmRjXucNT3ueXNPJIr3OYUKQW4wpVb1V7kmNLkL&#10;2B14kcXFaKoxia9wd+iGSJ83Zzp6NBvAYGwF/HgcuXJHh2nCkLiyUyK4n235s9dAskU+UcpU9Kq7&#10;JNqntfw9vA1dFVunRh1nn3VB+cPFZ0nhRSerGYocbxoUUcl44CRtA9nc34Y1FjCeWNNb8CSyVGTt&#10;oAqEUEQKRsWVe/t7fVzpYI1k3KAbC97ccKydprwrov8Aobxg27WJ5lWM3BJIt2HHC74YgVo02mG1&#10;SEDG3cjkkBfsuxNh4cZSNW0VZImuqpZIwzKbEkWA405proqHAHWElZZ/0a39p4aWbSlK1EeETViO&#10;7Sa6wenTEMagogSGB3MPCwPDY+lHKNVRRrW1UQsoG4EeJ9nMed571D58KsemofvHQ4SQaQPqHxb3&#10;vkSpCOfLFrBdvLDo6DyXtIfc0sOY/G5Lg2Y40Fj4qJbLglNHVFr2jsut72IH8DydC8BVUB2leMrC&#10;9vCt8Ki08dFNKwWZQE0IC635MiRB2Nj2vxESQZIq4IFSJEoKlfKjBQ373/PXkeqjl2hktuHj3HF7&#10;Lg47OjjXgoUmKylSR7xAM6ki57aePH3BRKZ1eVV07Fe+vN6kkwCR51oaeFBxn1qykoZKtI1ceW19&#10;jWsfjflKP4lOdqmpzJLhiSBlhURgfx5M2VoQlAOwnGnCscKuL/DRyHU5R6DQVGIKBNXSyTkjUWc3&#10;Av4m3KhqaMCPte/FLiipR1xFPpEbaseAtpyUoUsFB1HEbgB2VYprvj3RwEFQjA+PCtcJGPtrUQK9&#10;wV8aqFwrpni2IqbMtM4BPbUeHCW2Op1KSJg4UpbJSkkba4m+4W5QNnKreszPO7m/vnmXdinS0KgO&#10;6WXFqk8a5cyYLGPMJtfX2cafOFFLhhNe5b16S8OSHCkksAzKPq5IG5DRWVL2jUag3eRyWttA71sq&#10;lhyg0LHaZGFj9HD5KATfXw+jmUsFfVWNSlCYoi7ssZubOz6mxvb6uTaeRXe47g8o4lSTjsphSZFQ&#10;5JI9h93d4X9nEl1sn8jp2xJ273H5cojAGhPkyAXPSnH07wyVXW+Yge7DTsb29ptytDCpPPxCpka9&#10;i/jyILvxKJpXcqkk7KtCUWQAeFuKMgre3YcIguinvCDFc+cSwJGnHQkpxFKCjpr3IOY4UbLc+/sC&#10;Lg68tOtJ9aUtO6kxXH9/6uBv0uCwdS0a9iyLb6LjkWMkhYjpoL5kSEGMa8wBFj2OnNizpHUNLk2j&#10;tY/oxr/ZzNzLj+xSBXPLP2wl9XTNVhdZY6iDqFiG7RWbcOCmovuL9iCLDh4gqQeFAsYEUDNepnpH&#10;CXVtLA/TzXy9Y9JFR53xGBFI2zSaj4k/lzHfeNB73b01lCpzvmEKPQKtz6fStNkbCZWN91JDrb/U&#10;HCW5JmMGIqz+B5AeZ+ACgfmadSKWQ4aSkqDPEHYWvwCKRGFQS4nSa9xzpv8AKhu/18TkTgaRL2V7&#10;iG61YW9bBS16Lb9EVJ+IPMh9z7ju1aRjQ13duNMp669wD8sectGYR3QnnRbLXNbCSamZ06oNe4T7&#10;rXRfLZjnZVO1tfrPI93mYCVSOIqcd3nNbde4G+Ht5tOp5BisDQodGlVe4scDxI0FfFIOwIvxGtrW&#10;k0HrlnvEEV7luvpjzGKyhNEzbgVDj+HDLKXNEpieNc9997Lu1aus17hx95UhgL34JwoGsbomvcC/&#10;rng8mL5EaphsWpWD/QPHhu6g3DOgcKHe6tz+Wu9J/iEV7hWOieYflsztQuRaVdB8RxdlBNuNHE1P&#10;O89n3jGocDXuGhzzHIiUeMw33xttfXTb4ckh1agApIBI2ztqDcqWJU2fMV7lifo/zQK3CqnA5H1Q&#10;rMgPsYWIHMptx70vtlvZGIFBfOGQDIFBzn6kvHFWD4of4jh6oSQe3J+igBtoIZQduzjpimEU+Z8r&#10;VuXqxbpUwunt8NPz4TuJE47DgfI0qt3e5WFddB1itd/V7H6LNEandRyruI/wMbMPu5rxdSsv1+SM&#10;9SQzLsNNMysLa23WI5jFmlmqxuTpwxj9ayHb0vNlI/iEijxU80dTEtTC25JAGBHsI04IVJIk9Mk8&#10;Z0IHBW2qRiZiosdToUUms/FDhlU0FQspHb2c3MGiZ9vUmK9xB9bctxVUMGZII7q42SEe22l+GN61&#10;3qUup28aF27F4UFTKjsxFe4TjEmNFOGjGl9RxSh1S0+VZFsftBXuDv0qx1KqNqBz72hA5LeR3veD&#10;QqKirPrQo8Qr3B4gZo2VhyQ+iopUNQNe4JHyEebcpz4M5/TICyfT34M2g3etqYVx2edA7vjl1wlz&#10;hxr3CtUk8mWccWUgqY2s/wBF9eQk0Tlz2hQiD7anRaRetR07K9w1OD18ddSRzodwZQb8mdJ1pkVA&#10;1w0WlEGvcUdNOY3DDuOPDA0TKRqFe4NOVsQgrqU0NUoaJwVcHxB04vWCRqG0VHl0lVsvWnbXuVR+&#10;qbprU5KzdUwUcf8Ao1Sxlie2ljr+XA1mChbuouU4JIxjgrjWfG4+cJzFgEnEYEV7gbdPcytW0ywT&#10;aSwHb93jyccnvRfNbcaF2cWXdKkbDXuCb1CynBn7KZqYVHzdIpt7SOCe6s/5k13asDwoE5PmJym4&#10;g/aqvcII8c+XsY897hVba625F2V3BsXC2doPHorLEKF43A6JBr3BpwjEh7lWh93w+j48n9h0KhaT&#10;h0VGtw1Mp417meqdsHrUxCmJannNz8D7ORFvbkpg3SBhx6qaQBco0H7hXuHU6C9SQxXLdc1ltuic&#10;nuPZyN8ozAAdysgn4VCedZeUS4PWuDjS/DntDRZkwmTBMSjEkU4tr4X8RwWut6TO0cRwIoFWlwqw&#10;WHEU0VMTX82M7Svs4WGqoqvp1mR8Ln3KFYNTyHxAOlj7RzELefI/5e93jX9zXjA4HorKXL79OZta&#10;k4n+KsNVTw4lSFJBdWBDqRcfEcs96FdWKbPmX0p5n/0ymASVT3Nv3voPFljcJuEaT9yRj5VFmc5Y&#10;qyVIEpOM9FVs9dumMmVMcbF6ZSlJVfYsNFP+E+z4cHHMOAUGbMCqMAxNBJFUIQQdfDvw6bc7lWrb&#10;wPlQZsbw2TqXEkiDwouMNZXZexaHGKJ9ssJDKQbH6PoPKkeouTcW6R5uOF1W5KdjvppB2Ova/wAO&#10;Ysb4bvKyx385b4oUZP8AennhXRfdrO052xqTt2KqwXJGZ8F6q5QImjRprbJoiNb21BB8D4cPN6fe&#10;sEOeMKXLONPbEKcWS5+2g7cA7L4uUxOO3z6hQWzSw/kr3fNiWyZMfwmtYb8XX8PUZVqpur+RqZlw&#10;6rlJkSNNInbuDbsCeKXrn0fwvq1k6fLOIxgvq0T21VuSruXvL/Z18oeB7p3BSeidh8xU0buZ+LRY&#10;cmUkQZ6OmqbvQp6uc8/h/eo+m6g4Qkr4XVOtPitACQJIr/at2LLe4PNVT1Q9Asf6dZtqqGrhaGWn&#10;kba1iLi/f6DzM5hw5Y+FIMtrxQobINTreW6bpvvm/Ek4ivo49A+tuR/UL0vwnqlkGsSsoMTgSVSp&#10;uVJGqt7GU6EcAzLONGtiEE5/Sw+6wvzI2zuhcpCuPEVErjZEg7aGjgzYBi0sD97WItY/x4IGlFuC&#10;KDb7Xd4jGvcN702zzJE8aO19ttL9xwXpWm5TBw4UDn7fUZGBphxvC4q+maOUAqdLW9vHvrh0fw/q&#10;tgBx/B1UV0KFrDu30+3gfubYXKe4WYUPsV0HoPUakTIM6IhlfHCaDzAsVmyfiAwTEyflZWsjn90n&#10;w+jlUWK4FjWR8bM0aGOaFrOp/eHFeR5i7lK9CxCpxB2frUkPtBpPeIOCjsoX0YOodTcEaHhhcl5s&#10;p8aw6OspnA8GW+oYd+ZQIWm7QFp40HnVd2qI9a8wuLcMlk7M80DIN5BFvHgLvrQHhRe6EudRpjxP&#10;DoKhSJACPZbhv8rZjw3NGEvl/HAs0Mq7WDfEd/q5CF5bLtF943gRSVtxWXOh1BIj49dFQz9krFcH&#10;xH+smWX8mqhbepAtoNbfXyr71dekmXLzSY/lqPzaOoJa6i9vG3CW+tkZokvsiHE/ekbT/fD5isp8&#10;nzdvN0TxA8QPTQ39LeqNHnyiajqx5GJUoAmiOl/9Zfhyrt6WuylXmlrQxiY2F/3eF2XXpwQrhxpQ&#10;pBbVhsoXR29vH+OVZVDIdDySgrUMKNY1Cu+TBKUYNGe3jx9JHGk6miRXuCZlfMqeUaCuUSRObMp7&#10;cF1reqtwBgR10hUO7r3EXn3p+tIrYphA82kfUbRcgnwPw4IHEd1+1YMg7RSR+3Dokba9wG6Otq8C&#10;ns5LQsbkW+zyZ8gzgAaVmgC9b6TEQa9wSaSrirIhPFqDyaEOBYwoiETpOBr3Jot245NbNe57aDe3&#10;HQac9a9zygr35YmtYivcyK20X5rbTJTO2vcfMNxKSCQG9hxC8yFikzgj7a9wcsn54no508t7KLeP&#10;I/vsvDgNOBIWnxba8QD34NOP4Dlvqrg3y1SFSrAO2QW+48i1xs2kocGptW0Hh1jrpXbOm1MLxTWG&#10;5jNre7yurqr0XxjLFfLFUQlVF9kg7EfVwKKsVWH7Vo60H2p6j+NSXbOp0hSTIPCsqsGFxwC6HFK7&#10;CJxR1xO0dmv/AB4P8uzjYDwo5UpJE8Qa74oajDoMVT5mgssnfv34J8yy5nN28RCuBFCK0zEsiK9z&#10;rCcdqsPqBHOSkiGyt2IPx5jJe5e9lDkEHqIqc8oznSRjjztr3DYdPurbwyRUmJN+k0s3YH435Idh&#10;niX0htzE9PVWUOW5wm5wr3DULPgmdKYQ1pVZwPdlA7fT7eH17YIfRpUApB4bfZQ9LSLoQv3baxsC&#10;vvL93EVieD4ll6fyKwGSI/YlXt9XMRc73RXZKLtv4kRj0igTd5aBimcOHGuSsGGnBcyB1Sq8uiOi&#10;xOQz0ulnPdb+36OAjLs1XZ4EyAcRRC3cFnA40mMay9T4krTRDbJ/HhwsBzNR4jTJWYdOGVxcFT/H&#10;k2MuovEhSOPChIh4nZNAzi+BSxSmKeI3OmvBVwzH6OvpTh2LoJ4X8G1I+jha7blB1IwIo+YdKeMG&#10;gWxzJlfhGIDMGV52o6tCSdmga2tmHjwEeqHQKkxGBsaysN8epMfcj28Cl5Zpv8RDbvT/AAq8+vro&#10;RMZgZGqEn40K3TbrvHX1KZczyq0NcNA50ST2a+B4RHHcv45k7FDUYaGglQ329gbeBHEllnD2ULLT&#10;uB69hqVcvzlVueOyjNQzJPGJFIYEXBB0I4L/AE460rWzjDsUPk1SH7J0BPw5ONpdNZuiU4K4j8Ky&#10;AyzO03aRjB2RWKalSaM3Fr8HzFsMy9n6lbRYKsiwcC1z8eJLq0Cklp9IW2doPCeI6KEr1om6TO3q&#10;pjRanCBdCZYCdQe4+jhc82ZFxfLFSIa2PzV7JIo09t+Yn53uQbFJftPG2MSn+IelRLdZR+XlSR6U&#10;90tVT1kYkhN/h4/XxR5A6qZhyUwiqWappCdQTqv0chdh5WoR4eEcP0o3y7PHLAhKtlNuLYJSYqoD&#10;e4/tH7eH46ddZMPx2lWpw+qDggApezKfiODRm6LydM+Kdn4GsgbPMmr9IMweIoBc59MqSvj21MCs&#10;Rca9iD7OGbp8Wy5nLCP5Rj8S1Mci2dHUEWP08Ftu6u3VLRiNvPGqX+VtXYJIFEyzN0zzTkbH/wCt&#10;WQJ2oqiI3DRsR2/dYDQg8rT9Uf4cmAZvopsxdM0UPZnaA+PjZTwJZ5urZb0JJUA08dihglR6+isT&#10;c+3NmVNjbRjOknq2osUrIsp9VYhhmIMdiVAB8mQjT3v8B/Lmvn1f9PGY8h4tJSVtLLTTRMwIZLf3&#10;85/bybo3e7q+7uEeHgoYgjpmsSszyV6yMqEQaOrBUQ1ECVEDq6OAVZTcEe0EacL0z1WFOIMRQrbx&#10;5CFxa6TKcaDevuzCzWUacd6bH1pwGifTw4H1s6topw3CUia74oqLqXXULLskIAPt4VKaCBMUH3sy&#10;017gm4d1OhxynNDi9pFYWBbW3FVtmDtirwnCgPc5grga9wOs15Ahrg2IYMBIj6lRa45JDbzOapxU&#10;Eq+JoNuf5Tidte4AOJ4FU0LksCCDwOP2q7dWlQ9eFEq2yivcao6gppICOEam5pNFe46RVCkbW1B4&#10;0l5TFUIr3MkkCSx2jN/hw7beRc4EQaumvcZpKZ0140tvTtqhGNe50kjowLduMzFWmK9xwiO8WQ8o&#10;ATXtVe44wjTXhkwwVGk6l9Fe47QHba/BSloAUTOLxr3HoVB8krr29vE4aosr3P/Q+f8A89Xq3+Oe&#10;56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue&#10;56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue&#10;56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e53YnsOerde5mWB28Dy0VuK9yStE&#10;P3jx0ImtxXuSkgjU6a8eDdbivczdvDjmmr17nr+zlwK9Fe5mWLsbHlqcivclpCzC/PVaa9yYkGva&#10;/LATXiJr3J8cVj2I05uYpoGK9yYke0c0catNe5ksbi3NVWvcxvqe+g56txXuQZXsTzVeivciGTaL&#10;83WwK9zyTEH3ex5sGrRXuCbkvFGiqFO61iOHFusjbTzeG2vctf8ATP1AWGoiR5bWtcX78OEmj9tQ&#10;NYKiFZoDERcEW4OHqu6bR5vyoMw4ehaQJuYgXuOFV23A1CnXkymRTbhM52tRP9qLQfRylHFsOmwu&#10;vkppRbaT34RiiUDGnnkVWsLd+ORTle526qRfmxhW69yKUNr+PNEVWK9ydR4e85DDS/FLaCqtaa9x&#10;bYZhohsD2tw1SmNtWAivcUcaBfdXtx4gU8ca9zmhCd9OWAArwwr3M4ZWuTxoma3INe50U3nvzwqk&#10;V7mGRNvx5cCK9Fe5g2W1HNxWor3ODWT3uWivV7jfVy2Qt488BNOzNe4HWKy75COaNFLijtr3E3Kt&#10;tRrxoik6TNe5hCBjY8Zp3zr3HXC499QANeXinU417glU8RSPbbjZpckYV7jbXM6NYa/DiZVVJr3G&#10;iRQ47W4irde5h8qxuOemvV7mURN481VSJr3MLQFu/hz1eivc7ENuw5qKbIivclQINwDcejGnRXuC&#10;rlmNSFjsGB5tRpWmvcEVaWjR1PifAcap6K9xQwUd3XyzYfHlDTwr3J9XQWhBYn6uM1s17jGtCfMs&#10;hP18uMKrXuPEFExWx0PK1evcHno/hDyYqs9QGaNGGg8ePppS2Ma4kkAnloGT8u5WqYkeZWRgB4nj&#10;BozFBrmTF8eobmiVHHstxS4306wSQiajqGa4va/KDGlEUncHzzijAxYlTbGB78TKZUXCpCw9+/tH&#10;NimiKVIx9K1Rb3foPHE4PSywh2AjHido544VSIqGuJzpMUBL+wX5h/qlTzqTRyBrjmgatWY5jaD/&#10;AHri22tbgXZryxJBRyWUHQ+I4+3txplYkUqMOxGGpsyGwOvY8rO6sYNLPikqyLs2nuPHhymgo8gk&#10;jopRg3F+FZxGnajqjGjG3jwzFFpTpr3FDll5IqwFfp48KebMGvcNNlbEGEab1va2vFO2hMlWFe4N&#10;OH14eLeg08OLGRRijEV7nKoxTy7G514YzSgGK9wOcyz7yZXa/s5qabWqvcDGpxOmVtDfXjZxpMTN&#10;e5hSrPuvGbX55KdVWSa9x2ilkqYzt7co6xo406pvTtr3Em2WjV4j5xm8s37EcQaaRaca9wX8FwgR&#10;wCFRvaw97ir8sqJpeGCBjXuT6jDpwDCvc8SgRTYTXuIbEsOrE3KUuBxte2KYcB2V7gZ45SU8LG6B&#10;N2hIHGopHHCvcBTNmDUE11hcFtfhy4ovcTXuAViOBLT33Av9fNxNEbjRFe4mXMhdqcuFA7WH5c1s&#10;wFJSnDCvcm08MAS4s0jeFueqwFe4I+T6ORKgCcBQeWGGyl1uJNe4bvp5SxX3RDU+3txOTJo+RXuH&#10;q6es9PQgKutxqOKEJCjBoQNCTUSfUkHtwVcYqZanCDAtgba8YciYAOFLXEiagwRhJzJ7dOBpSYdP&#10;HcRPsY80y2VelVYbJM05l10B4k86YHiJwueQneAul9dfhxa/JGNOXIkSa7jdW7cADpRRV+G5sdoy&#10;FLPcm3x4jtk6zFFNukKUJ4msjaqeWfZNZ2lhcsN2gN+SinS4gp2YVNaUJW16UGeZ1AppAL9idOGm&#10;oLtRKx7+3gMT+zMVFj6QlUCik4sV/mrpusL/AF2527R2uw14cIVhNFqsKwIswbbESR7eN1RU7fdV&#10;QF8bcMkvDjWkp04gU5UmGknzHc7u4ufHmGOVAdsK3+nm1OAUmUgqqU9LLtDVLgH4ccY1kaOxOvPJ&#10;cKtlbSmKZZxRRzbm3ADmdaORr69+O6VKFPAU3PjdPBJ7i315KigZF2g8TkkbKvEVBqKuOdi0i3vr&#10;yaPPIAte3HEumqRTNUQUCEE+PJ8TTEWk0+jjCyTTwE00TCkRtsVzfvyTFSPIwc6cS/bTndxtpuqc&#10;VpqdfJXW/wDHk8Ycu3e3jxGpZOyvACm0ZhdZTFGASNfHjXVUC7SyeHEi25p/u6VeE5iYssMx23se&#10;JeqiKHcDa/t5dNvqEmjJu2JFCLRVyTALt3qfu+niNxRlF92p73HGA3GyTStFtxxoScB8xkBUBV7W&#10;4HmJVDMnvaAffx/uyT0UfItydmFCfhkEaH3Te4sOB3mGaIqEiYgeOvEbpIT4hjRh+XLoxwNLzCoz&#10;Ylxr9HASxisjgke7nhCtJdwOzhSB9jCJpWxKSLjga4jVo6llkJJ9vEzzelJBoKXKdKdlSeAtmWr7&#10;2vrfTgUGNAk4V7gdxxpJL5mwse9gNOOzScba9yNiGIVaAQ2EQHs5qacNe5Awqrc1W0C/xvy6QVbK&#10;UtIKzhXuDnlNg0qRE+IuRxm7OrDiKlyxSSmvcNNl+eOliWMG5sNeBl6Ik0N7cDjhWJgWOg4KeH16&#10;FVXdtGnhwIOFSjQiQyScajPF7OKmmximFow1yDoTwoXb6jS8s9VYDC32jx2TGFUjabX4j0QMaQlE&#10;Vh+X8T35hqcZjVw17kd+J1JkVszFc0gN7W05DTFVb7TCx55Le0nhTgRNZWhJAA8ORKnEg3urrxbI&#10;TtrUBJgiuliYjXt8eRTiL3ADW5pSwk08qOFZViA18eQpq42K3+vmu+AOyaaK+quSRaXF+QBVGSxL&#10;A24wrSgzTcAnGsoU2tbkCpr2vtB5YrC8af7uca5LH9XIi4gsYsTc+HHg4ONaQCK5bNeN81c8zbZD&#10;oeeCjtTgKUAwcK5hQDccTeLVMMNPIAdSPu5oqJONacMjEV3wj/VnBfPWWeMeZ7eSjZvpWnbUQ59Z&#10;pfSSPQV7hKMZo9kzXHY8EqCYqAFpI27a9xhUgDao1HHdtJIr3HyjZRa54ycKfSIr3FZQ4hJAVETa&#10;D2HiQ4SKWMr7tU17g9ZIzzJh00e1zuuLnXTgZu7JLgwipdyvNA0RB2V7lrnp6zzDmHyqSR9pawN+&#10;x+jkQX+X4EETONZIZXm+uBIpvxFnSnaRNNovy1zp5l/z1jCr/lLWPIVvWktTtwjCpgaPeJmgAzXm&#10;iYMQbbQCSOx4f3IGU2pMPUhD7oudBr8LciZ64lUE9XlSJbuOIoiXVDNIqpZZIywNr9rggezXQ8Hf&#10;AqOCnj8xgPeA09nt5tSVPGAJj30nB1miJdRM20uH3kq6gppuG4nx/o49tcMGWRmW9w3b6hwd2dto&#10;HiSB0g0oCDxohXUbPIxOp+XopPO36kBtLeAJHt9nGfG8ZhpKR5qmTYUW4B9ntPBNZ2pcXpAkE7R0&#10;0btN6MdoptwLBaivkW4LPdBtt+X1cIr1T6j1WIGejpX2QqSe9hzKTI8kRbaXFiekioL3lz0NShM4&#10;7SPhR8ulOQo6ZIi8QlqHsUQLqCeEjxaapznjC4XQqRAjDeQPtHknuL1GBiOA6KxQuHi+oqVjOzqq&#10;z3KOHYb0aybLmbMM6ismjZxuI9xbXI+FuHK6QdKYsNEdTLGCNLtbw9h4ZquRljZIMLVs6h1VIWTZ&#10;apRBUNvsitbX8R3111/VGvl6d5PqGjpI3ZZWU/aIPa99Rw5mGUscO1wBHEg8Bb6vr5CN69gQSFHb&#10;JPE8ayAYaxDacKptwfCsSzFmSLB6T3q2qZVCW7g/R24Duf8APUGFRTYYsYBa+34cgXP7py5Unu1T&#10;09cfKpwsLItgHj0VtW/hlejrCMhZVjxvGqXbUNtYORrci578KXWzComaQm9/HgcbWUjH8aHCSRV3&#10;lNQpT06wxaKvbw42GMKSbniwvyIinwZqZHAb3JtztV173B042CAOunhArI7vuAJHHbD6U+aoa+34&#10;cKrpwISTgD10ypJOIrDG/mzKHBIv4cECng8tLA9/b/DkCX1yHVRgaQgwaXWGUhiQ2uPje/J8ZVQr&#10;N+94cCOnWTAxHGvKVNPbPaLYSb24mM3ZigoKRkRgCRa3De0tyozjM0Xnw1JoqZqiQXtttysf1PdX&#10;qbKeWp4IJbVFQpAAOoB/p5L1tbayMPOiO6giTt6qXlDTCKME8ohzhmCoxzGJqmZi1ydeTFZtBpMC&#10;mmUBIxpw4jt7ajhiBFLDHCvc4l7nliJM1YgKxr3OaX7g9+MKINXIBr3Mu7Wx0PGAKoBXuS6cFpBH&#10;/i0Ht4mWYp0kpGFe5cN6DOj6SSjMlSu5rXG5eBtB79wawIBwnYf1oFX1yptMdBpH55xsYDl6etvY&#10;2sLd9eXm4JTQU2HpGV2hVAJHw4FL0rC9IJMzhUEXCtSyZokZq4q2aaulsjkm5NyL+0fTx/iEosVI&#10;Kd+3CdSkkYgg0hBk41g2yljIWG1vZ/RzOCGAMh268TKwMDGvHCuX+TUiwsdNeZmYbtRrxtGNUrjO&#10;rIA4Hf4fwPM9O4BCnuTxSpsgYGrU0SVUbNttc28OJzGYFx3NNLgkSnZCQ7Ef4tLc0XzZtFRMzw6q&#10;Ir1/QITSvyzTQ0uC1WM1As5IRX8dPZ7OWy9E8uNhWWIpaiM3IBFwOYa52/3jpCTUTPYKNEr6o462&#10;M448c26RYnYbS2l/o4O0MyNJ5Lg7rW17cAxQRjNFpxoKZnjU+RErAsLe38+Zo1CNd4wCO3stzal6&#10;hgauVTTAKKKGRmkXVjcDt9fO5Yqcrf7BbxX9o5ZC1JPTVRWKohoHAS7RlvHX7hzqGN43Y+aNvhcX&#10;4oWoK/hPpT0A0xsoo1ASdVDHQSa6ez4cVeEyUlBRT4iSCyIzn2DaLniMpcdWlPAGraQdlB9nhKGp&#10;RMFpD5tZiEkcSqvtY+A9nNZH1o53/rV1IqpVI9+Zj30tfw5PNokISUKmAMPOtkyQmtkLoLlWDJ3S&#10;nBsDhXb5dNECLW1Cjw4T0GwsOJCeNXxoYxyRDGCwHcX8eaUZFOg4V3xUYUhknRbW18PZwsdJUDNU&#10;1k4V7k7rxW/yroxVm9vOIUa6W8ePZQod9iOEU688Wmj5GuJ1YW5RJXyrV43US+1jzKpoaGwOqoAc&#10;OskmuXFbgl43Ua3JAHCZ/EUXO4Jxr3LpPTBhzDLUUpUHaoN/y19vJl3F/Zszj4ifXGsaN5nQBAov&#10;XX+pKYTS0ykjczH4dvHhu0ARQhv93MjVEL2VBtEwCvFMZCBc6XA44U0CeaGuPu4WOOkiIqqjwqNI&#10;oEDuoG7XQ8Cz1GzGHItPAhN2ck/dxWyRFDHJGTqUoEYUs/Sqr1PVTFqiRdoSCNQQfEsdOV05duZp&#10;2/xOR93InvCKU3Q1KMVZSNBrxVsBY624GsKKyAnbXfOIG0C2vHSdQjZTSx3hr3PY0ElyvV97+6dP&#10;hzaJ2RT6Gyk1jYkOLePATyHcdUKdo72MY1+vkTIXpc8lUGsykCuZ5sadE0Q5Eo5DcnYNOZuZWdTA&#10;6IFc+t5VE3BqtXrqwi6hYgi6X2G31a24M8W2+vbh2mNUVHWygKr130sjDQhSRf4coi9ceCyUmdcR&#10;Y9nmJH0E6chPelktrBwFZPWzmq0R1VaX0SxJMW6V4JVIb/6LEp+kKAeV84EiQ4kVawKyAcx2zIkA&#10;GQfSg/eiUx1UKvDPUSAQAr7OAdxwSYqCHTJr3HGPcWHhbXiInVSM17nLqDCtTkxai1zExH38kfdd&#10;0od0jppdk6yl0pr3CtZcqT81UQroF9vfnTTI39TISeFZDKwQDXuAL6gMJRKmDEAv+USzfVfnt4Gw&#10;43NSbu07Eo6MRXuFqwoBYtvsPMYHDBqV7jEzXuKSnsRa/Gx0USrr3LF/StjrQ1dOrG28BDrxq0eN&#10;u7CeOFYc7+WmpKiOGNe5ZtEQwDD2cG4IVgawiV4a9z2KUC4vgNZhTjcJonW3xtpwQ2KwpWnpwqtu&#10;8bZ5LnQRXuVh4c8+Wc4xmdNvkzFW8PG3Elunu3QJ2Gs43wL62McRIr3LB44RjeV3hFnZ03KfEW5M&#10;bbXfgp9ZrEVSvyz4PQca9waPTDmE4PmqjVyQC3lPr4HsT9B5IW59wq2fCTgJx9ePlSrNEd4nCmbH&#10;6YVeFTQW3HbuA+I10+PLcoHWojWQdm1uOZsDZ01EhGkxRepyu8iPS3e/e/FDhUvlTBOFzydQqo20&#10;kMx0nzVE8AUWYEE2+GnKwvXh00gw7GUzbSpaOuW5Kj94d+RNvFZlxAeHkfT9KlnJrgxHRQw9C80f&#10;zzKX8qqGvUYa3ktc6le6H7uEmyPiLVGF/Ltq0JKm/AXlyg83A4GlWashDkjYcaGzghQyEa+PDdQi&#10;geoTXuK0US5ky5UYK4DMyErf/EBccPLA97LZG0YUQ94bJ4OjpE+Ve4QHN2Cy0c8lPMLOhYH6jwoZ&#10;PcOFpXTWWuX3AcAI2EV7jRknF5cIxaOXVfesfo4LLB78s9hsowzO3Fw2RXuHPoKlKqnjqUP2gDpz&#10;IRCu8Eisa3kd2opr3BAytib0VcpU2BIvxe0tTKgQJigjfM94mvcRXWjKi0lemYqRf0NZ9oDsD7OF&#10;efWgcAuU+tCjdq/7xBYV9ydnlXuYOmGYHkBwmc+9Fqt/8PFWU3yXk6PUVfPLOP2g4/GvcHeMmwZv&#10;y4KTiMKilQr3FbgOISUs6i9geGLSuBohu2tYr3M3WvpvRdU+n8uxd1bRIXht3a3deVU2HZaVsVsP&#10;Qrh7ae3Xzo5HdCftUYP417lLtcKrKOZC/wBlVbZKv+HW2vx4gynMfyTgbVgdhrpE1pzBmNuEg17h&#10;lcqY3ANssbbkbuPAg8yeZXICumoUv7YgEEY17gD9fMhDDKo4/h0Y+UqvtWHZj7eRtvFZHC6RwwUB&#10;xnjUrbp5t347pf3J+Fe4A+TcceGY4PU/u/ZvwzyHMg8nQqpUzK11J7xPrXuDDRWr4Hwye1n0HwPg&#10;eS7oDqS2vFJGNR0sd0oLHCvcn5Uqq/AcU+Xdtk0LbkN+9vZzETN8p/k1xqGwnD9aYv0puUagMDtr&#10;3LP+lub6fNOCRTq95owA4J1BHBXbPh5G3HjWNd7bm3WoHZwqLOo+1a/FZ1Iyh/X7AiKcha2mAaE+&#10;23cfXwovrBF60WF4A7D0HhR7u/m38rd/vTtqD/vNLu7q3fgZdJM44pkzHVroi0LwNsmQ6bgNCPjb&#10;mHTtq7klwWVbQZnpHRPXWRlzpvGo2g4iOHnSG6g5NwzOuBS4TXi4lB2/BvA8tvypmKjzFhMGJUMg&#10;kSVQbg9idSDyR0rDw1jnqrH25aVbr0kVVVnDJ8+W8TnwuqXbLEStj3IB0I9vET1u6UYd1UydJhdg&#10;lXEC8MniGGtge9jzxbbuUFh4ShXuPTQ13Z3gVkFwHP4SYI4Vx6fZzxPp1mWHGaJjJTMbVMV+6+LA&#10;e0cq1y5/Wjp5m35afdT1+HyWubi9j+YPMNM2yxW7t2ppQ8BxSdvkRXRRL7WZsak+JKx8aOn1BwPJ&#10;fWvprPhuIrHV4bicJVwwHZhofgRy2Xp9nalz9l+HEUI+YCgSoNCG+PGisXTWoCSMD0z01Cjc5Q73&#10;avt4TjhWj9+Ib6MMc6GdRq2mpoGkw6Z2kp5lH20J9vtHCp+sT01Yd1eyhPiFBCP5rTISDbV1Gtvp&#10;5khuJvILpJyy6VA2tqP8J4JnoNZXbr52lqGHPsVx/on9aGD8GH8STHPR71gj6I9VcQf+pGOTCNPO&#10;N1o6hztV1J+yjHRvDx5qu9UsiY30+zJJKsTRNHJaRCLdjzJ/LrtzLng26cRgej9aGed5Z3SypBkR&#10;t6a34cGxnD8fwuDGcJlWamqUWSN1IKsrC4II8OOmAY7BiUK1MTd+9vA+w8yMauQ+gEVGLiQNtOvB&#10;nyxj0tPZ00II7HW3D+0uNCttBl9uDhXRAYWPDh9N89MRHvNxcAr7eCBaE3IInHpoHOJLRlNJHM2X&#10;4MYpXil0NrgjwPt4mvUX0WoM4YQ2ccqRqtSg3SIo7+3TgWftjep0KP7RP2np6vwqWMizTvk926Or&#10;H5UlMp5hqcIrTlvHTp2hlPj8DyrSOorsiY81QFYRM9pYzfT2kcPN3M+XaK7pfAwRQxu7fR4UnChZ&#10;vw1OU8xwYjTJWUslwRpY8yVc0vpC0GQeNB4nT0GuEigjhjMn5oaJ1KvtbTx5H99aBXCkLoB8QFJv&#10;FcLSrhaKRbhhw2OXcwYRmnCjl/MkazU8o2gNra+lx7OQ1dWq7NfeNGCK0w+uxWHWjiNo6aKjn3Jm&#10;MZexNcyZWYw1UPvqV03eO1vhytP1X+k5sBklzBgMHm0E123KLhT7PhxO8wnNUl1mEuD7k7J6wKyc&#10;yzNU5k2QIkRhxE0N/SfqzRZ+oPkK61Pi1OLTQNoTbu6+0HlVE9PXZWrmoa0HytxFz4cTWV6U4L8v&#10;WhMT3Xh6sKGZSSNeKBPLkAkTVfA8GeJE1RLpWMcK75ljd0bzFPbihLmnbVV47a9wSss5lRY/5fXW&#10;ZG0ZT2t9HBFl97+VkH7TRKQUqmvcTGfun8cdP/PcAG+nc+8i67eDZaSYeZxA2im3mA8mABPXtr3A&#10;Tpayoy/MSxJiY6j2clPJs8jA+VAG4tCrbtGyvcEWjqYayFZ4TuBHhycErCxqTiDRKFKTgqvcmBQR&#10;x2lE17nfbQjjoFOjxCvc6PcAa8tW9Ne5zA2/rpy01TjXuO1BWzU0gdT48RuNhQpOvEbK9wYsp5yl&#10;opFMb7WB4Br2wDoxFJNAVgrGvcMZBW4F1AwlsJxxVcspAbS4+IPIqdZXYK1I2cRwPnSpl02Z4kVh&#10;KbG3p49+EQ629Bq7Ksz1tKnnUbn3XUdr+23Ard2gKS9b4RipHR5dVSExdJdAjbWRWDC44U1GxDAK&#10;lUnJaO+nwHFeU56UHGY4jooRIfBkVy4sbUGOwAyMA3gw7/XyZUttZkjSuDOw/Kji2ulW55xr3G6K&#10;pr8EmFJUndGT7r/0cxvzrIXcqWVJB09VS5lmcFkhU17hhch9UZsMKU9dMZYDaz+I+nnspzo28pXs&#10;66ykyjPQoY17h0cuZzwzH6EUdcVmhkAsR+78QeSUEpuE940Z6qlxq5S+NUVjZBa69+NmYMrVOFj5&#10;zC3+ZpDqSNSPgRyA94t003oL1sAhwYlHBXlQczCx1+NvCu1JOh7845Rz9jOUqoT0Lb4mI3QsdLeN&#10;vZzGBnM3sudKVDSUnEUAQ4tkxJqBiOFUeKQmGpW/sI7jh2cjdScGzZRpJQsBMB76E2ZT9Hs5PFhm&#10;7OYCJhXQaEVu+FCZM9dBFjuV5qJm85rxn7JtwcsDzNU4ewUm9+47ji9+0DtHSHCvEHZsmgSzZkei&#10;xuA+4dym6sNCD7b8h546Z5V6lUzTUYWCtAv7Ax4F7lhL6e7uBKeCh9yfXooSovHE+JWPTUPJvU7O&#10;HTF1wvNqtW4dcBJRq6D4+0DhAOoPR/EsuVbfMRGN42NmFxc+0EcBSmn8lOtJKm+Chw8+g0ObLMFs&#10;bD+6jjYDmbC8x0i12FSrNFIAQVN7fT7OJfKvUbGsq1i4bj26SMGyybu308nHLN4m75IS9A6/xrIr&#10;KN4NQAUafWVZP6eG8y9mzCMy4WlNiQFRC4+sfXwUO2xbOto4HoxBqSO8TebTINMlVh7xy+fRsI28&#10;dND9I4is7dK3SlOJZWHnwC7FAfeH1ePIUzndVjOZUiGnfYhX4GgfmGTBBlJJjZXOkxTzJTT1q+XI&#10;Ox8G+I4ANHXY7lbExWYVK9PNGbkG9j7Qw5h9fZbc5M4UXAKYOB4EdRqO2HHLJycRFO00MNREY5gG&#10;VuHU6WeoiLFZI8Mxdvlahbasfdf6Dw4tr8twTiOqp+yfeQPp0OGg1zBkiCSN5YVDIbkrbt8eHnyr&#10;1CDAF5Ayn4304NGX+8xMmdlSetlF0Ado4UUvqH0UwrHYX8yD3idCNDfve414mer3QXpX19wd6fGa&#10;VErCp2zKArD2XI78PQtF0gsXCe8RxBxjyNQ7nO7TV0Jj5g0H+ROonU3ojXfy2rMmJ4Ir2MTgsUXx&#10;2MdRzXZ9XnolzN0orpqhYWno/e8uZBdSvhew05iZvZ2ZlsKusvxb4p2lNYU7y7pLtFKUgYbasRyR&#10;nvL2fcITF8BluGA3RuLOh8Qy8qOxrD6vBqt6eS/uk6f0cwTzG2XbEhQg7Kw6zQrt5jAUtONaVxkX&#10;YWsRwIKSSKAhfUrjXuOdJiMsBBueFim4pNqJ217gkZfztU0Tqt7g9xfw4kTLRkU6FV7ggTR5fzZD&#10;qFimb2e3g7tM41ANveIdJpaHdWBr3AhzNkSqw8ltnu+BXUcO3LJLg1NGeqtLaB2V7gZS0dRQybTc&#10;j48DS0HYoRReQRXuSqapJN/skHhWprSJFUivceadY6slH0J7cbF73B8QkVYHGvcflyZXzReeibk9&#10;q68UIuG7nFBg9BpUGS5iIr3GifAKil8Dfhqy4EmDFIXWlDZXuYF/RELNpbgsSocKDhcUgwa9xyj2&#10;sAT24sA10nJCsDXuSd5Atbvyumr6BXuf/9H5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nIKzdhzdbr3Mwp5DqQeOBBNWivclR0qX15cIr0V7kqOKNRcDj4RV69zITbl9Ir1e57v2145Fbiv&#10;c5rFJ7Dz1Wivc5inc9webrcV7k2KmsLkc8avNe5JEK9+eqhM17kiOMA38BzYqgr3JCAbgSdOWp4G&#10;vckAjuDxs02a9zmJVta9uaBqor3O/MJ+zy1bivcwPIT7vNUor3ILXN781Xq9yIwJGnPVqvc93sPy&#10;5ut17ijwOUxTgg2+niltUGtjbXuHB6R5xlwfEI2LAdgOHyVRRkhVe5c70uzBS57yg2EVpDfoyvf2&#10;ji/TrSaPG0ziaTuJ7qKoSshH2j73KlfU30oqcl5nnljQ+Wzkg/AnTgNUjQYooeSUGn+ORZUDrqCL&#10;8KUjbX2Np9PPTSSYrnyYAbWty9OV7jjTUDVDduOoTqrde4tKDDmgVbrw1TgK3Ne49JHtbXmwa0MK&#10;9z1iPDl9Vbma9zpgWtfmyZrZwr3O03E2HhxwCtCvcyBttwD35fZTpr3OJvbTXlhTde5wcqfp5o16&#10;vcgyAn3yCONAmq17jFiMzRqeOg15RgV7ge1pdj5gPKERRSpPXXuNjajvrz22tRFe5jCANu4nUIrT&#10;le4osDRRJu8eOjZSprCvcEMTL5Yv4cT0tmK9xkqmV5Pd4lWJrUTXuRSoI14irde5gaMX+nnq0cK9&#10;zkoIHt5WmtVe5jsl/e05anq9zkkPvXB44kiqkTXuZ5IJA624+Ma8a9wWMoUc0kYePXbxKcKWoxr3&#10;BPpadJpF85NpHKgzT1e4sKWgjUBwDrxomn4r3JskB22+7la9XuQTRMWDgX5qtgV7jhHSIWG/ufbz&#10;dWivcNb0Fw8VVciqALML/RzwMUrbFRqyXyaZ5LXsOWAYVRJBXRxwxnbpqOaNGFBVilZvo5JHf6jw&#10;ZqLDKEw2nUqfbzwFPA0BuKY3iqzAUrK1j/DiaxnAYo0eaF93K7Kbg0rsAzPNVSJTVERjI7nT7xxs&#10;oYKeWIR1UNz2v4fWOerUU8YnPVQyiSkm2KNSLi/FPh1Nk6BWir4HRrWul+bkDbWqQ2MVHUibbLgt&#10;RDIt72kt29nEBnbLGCPSyNhxcKwOpHfjsV5QwoSMk5jx+TbFjaRhwbEIb/dyqvrNgf8ALq+YOfeB&#10;P3cPWzqoPvYYUPEbB0DDxHCL5idVrGZiBwxTQfcMqrnyPhle9PMDGQdRxRVEmDXuGbyfUtPDGHIu&#10;QNOOxFCdo4V7g8YY3lRgMvbtwzbAAo1RXuYMWndgY9lvo4omlIMV7gP5krFhjdJL8opWmmlGvcB2&#10;vqhH70fieON+KmRXuZ6DEQZNjN34caEgSaXBISK9wQMNZXIjjaxt4cROrGkk7K0pUivcc4MIV6jz&#10;p5QCuvCIIUMemkIbIxr3FJHXzQHy6Z7jtccOQ1Kdpo1DZUK9zyVlXe8rWF+U7ggVsNRXuRq2tqUH&#10;lo/f8+JBpB8VJhEwa9wP80Uhki82bTS9+Fbm2i5xIJwr3Cw5teaCpLQo7Xv2HK0SPSK9xH4biFoG&#10;Soprk3uzjtx1BpMDO0V7jLXwULgvEilidbac8SKTLiK9zFHgEFYnnwR22+NzyoE0yWdWM17ipyzQ&#10;CmluBdr9tTx0+EUrZTpr3DZdPXnQIrrtP0cR8aOEia9w9mR5ov5ckbPqLaccBgxR40YqNMpvuHF/&#10;WPFHRtNqbDjyUqmKMUpKz51EW5e3biBhximkvG5PfmmULQqnGEKSammPs3fkbMeJ0z4W0aN7Rb8u&#10;GKk6hRk4gFJJrqOMhr8L3lVBDmnyoTcBxf6zxJaskrEcaIbVjU4JHGs57HlhOWpPI8tgfsgcklkR&#10;ECpoYRpRAFIbGY/OjaO1734anL9TLU4MBIdth9/AreIKFGcKjfMWyhyYopuZqaClzAXiXeWNj8Lc&#10;ygo7aXY8RNq0ig6UzXKVJV942jW3OAR3YkpbhokkitlFYvMSJBG0t+S4oI1F7anvx4HpFbAimmqq&#10;pH+y32ex5mEcgcFRpypk7MKsUzWAzQmEiY3Y8eIaZ9m4nXikao21XSaR9ViFHHUeXHGe/fnNIgDZ&#10;jry0xTwTNYqiokKlo1sP48d0ihSLfJxqasWyKS0tRWS1fy1Ov1nkRaqLeFHt5bSXNgp1LevZTq1B&#10;UrEzSaEjTjk+Jx0ybARzSbPUYJpUi1KziKTSYLPXT+e6EbeZExISw7HAKn2cUKy+TCTS4WJUcKxy&#10;YLLBULNECDfuf6OY5qoeRsWM2Pjy7VgsGNQ9uNGTeXKnEipFNSM1UJmlUEHse9uIDFFLsXJOnDFd&#10;uUUKmrZSRAFDfl2TbCkKqBfTiIrhKxYRj6zwsP7MGjENKQmIoVcMWONVaU6drcDPGJJPO1P1cCzj&#10;pg9NPtsnaRQuYRBGIBYCx4HmKzhgUNg2vAdd3awdKcadUgxppb0cCouuo+PACzpJYGRnFh4Dhci9&#10;0baDLrBmafI/s8BGvzANzQw9xoL8MnlqXiOIoE3qccK58QuIzSzv5tQQtuBqI21HxGNe4nKzNFJh&#10;v6IEXbTTx5SapMV7iSrcReubzY1AA8eVJimlGvcxUcv6UuzBR34paVpPVS62WW1TXuDRk3EwrxpE&#10;QToTxNdztqZ7Izjwr3DO5axdGFj7xI4BXiZg0Pmm9Ve4JVHVSEjbprwvcUlQwGNHQ8Iwmsfl/Hiq&#10;p5FCGQ6/TwNqCgaeHirEwB05wOIOzXPEnVTpQK5rGttw5yarQj3mA9uvFKkECRTKklNeUe9yDJic&#10;SgIW3WPhxYyUwZ40oRhtrl5evfmBsdg3bbgHhcooRspOSkYV15d+55HXGkMgUC/188p9K9lNFOvh&#10;XflgaDnGuxCPYDe5v24xJBr321zAtyCMWRItbA8vqSsidteVC4rvxvyMMSjlG9dPbpyy2wKcCYr3&#10;GKtxhKdiS1gOVCJ2VtQ6K9xmfMnnKFXsB34pSydhpe01rGFe40mo+b3bDu+vQ8UFAQIp9TUCK9wI&#10;c/0gmiZAPu4dWTmggGgddMJcGmK9wjmcMIaKd02kXJOnJKQsKxFYwZpb9yskdNe4FEsTQSWItbig&#10;mgmca9znGzE6HlNtNkkGvcfqYkWIPKqEilNe4s8IqZY3FtPjxEU0obWUGRXuHd9P3UJ8tYvDEze6&#10;7C5vwkuLYLBJqU8nzMoMExWOSNZEKNqDzYl9NXUbC8x09NRSyAbbW1738eY95/lam0lxAx4furMX&#10;J8zFw3pBxFE761YDX4Uz16lvJa4O0cteykA0KwQS2UqpuTzGpdoojWpJJk0dqleKqq16pZzhpqme&#10;jhmCxqt2INyG9nw4I1Cqhl9wykH6CB8RwTNsd0nbpn1+FPNIEdFVz57zdNidQ/m/pFQHaCbHvbx7&#10;353i2MQ4fEaqdSqJcXuLDh/bWqn/AAhUk7RBk+VHKG6CrBMGSvxIb6QiU66WPj9xPCX9WOrAqK+T&#10;CsPlDKCSzA9/p+HMkMgyNTKNakxsGOwfiTUW7wZ/+SToQQKPN0t6Rg0S47WRnbI4Cows1/Yo+J4S&#10;vNmPzZiqxhOG+/ub9I3hb4cmsXJaT3aNg24baxGu8yW+YmRPRVg3SbppRZCo5M9Zt/RNtLQRu2oH&#10;cFhwa+kPS8QstVMAQe1uHKALMd44OuPhR5leXm4UCU4bZqqL8Rn1yFqOs6eZJqAKqRTvlVvsgm21&#10;R7Tw8mA4MaOhFOgUbdbkd/hyL8xvu+cKungMYrI22YDQ6a1zcRr6/Eamoxiuk8wK3uCT7TSH2fSe&#10;dZtzRT5ewp5WIV9trX7m3gOQDnV5pPdoM/EedSLltmSZIx49VXH/AIaHo4xDPeY4Opma6K0kpDJu&#10;FwoGosD7eEVzPmKoxzEpKqX3iSdOAhDOkQTMbP1qZ2Wg0I21tfZSy1Q5ZwuOgo4FiSw3Be17ezia&#10;btpp9PKDxmlSUzS0Cgd/ZppzGTc99ONFcVfZUkRfvP48m00Xmspte3LLd0D0ptZHCm+VCWso4IGE&#10;0Sg9rfDkP5pmBQDxFJ9WnjT7heGiWRLLZv2cdpEWJfebQG4+nkU6++k9OFJ1AgyKXEUbQbUAvtGo&#10;56erjo6U1MrbRbx4j0CYSmT00gUYqYoaV7eaRf8AdtwqfUvONPRwz4jVOPLgBa9x4DtyW8uYKtgx&#10;PupNqxpR4fRhNE0B1tzX/wDUl1Sqc35rqXaW67iqi+gHJqsmBA+NEBPfHCYpRqoUWHCjSMXJN+x4&#10;LtlLCYrvmBm9up5WapqkV7nithuB+ricL4U1rOyvc7UXN+bOFKgqvczXAPNA0sTExXuCf0rylVZt&#10;zXS4dEu4M4v9F+Et06Eg40xcHCBXubOnpq6eUeU8p0tM6+WZFBOnw7cJ3nSwiAAYqG81fKjpNFc6&#10;zY2uIYkmEK7COIXJXtfxvw2EdWVQQoOxsNNLDgSctiYcV5+2o1U2AZoBUqo7/JqFJsdb6/TyYnmx&#10;udLgi+nETulQwrZA4VkpkZWIl0HgL87FlJVRcN3B4niR0ddWIqWr+/8AprMvx5kj3CYF109gPEqk&#10;lSYB91U09dZUkp1JOwtrbQ/08cA5iL1eirGLnd8OPN/tISr203Sfr6djUAUiXLtbb438OTOhNBJm&#10;7Ob4tIgaN5B9VjwJ7zKTbthCNoG3zqPszuEgxSrzxiC5MyawrLIkMZZh7WI1F+XFZfpWpMNip4hZ&#10;VA76fXzEC6KVLJNANSwarWr6sVlYcRCk+c5fU30J04/ypHt84kiT4duFKCdnCmAa5znfYlmV3FmA&#10;0A9ludyRM0YET38eeS6MZFaFYZ8LdgsiS6jtfkqGJ0G8G+moty5dC8BV9tNFRhtTSo0juH1vY87h&#10;pwSqnuTrfitLhSMKqk0isTgppp90rEW4muruJYXlrppidWjNHKYmVSCQLnv9VuHWVha1SqCKWIGF&#10;NvS3KuHZ89S2Vct04dxTSmpkC3tZVJ2t9J5ql9T8UkxzPNbUSnRZDa59p8OTc6sBqRhh7aaPjM9F&#10;bPOG0vylBFTnuiqPy4jR7pB+HAfGo40/U/k2EBvdte2vLABJqh6q9xaZcRHq0uCF0vxBcqCdhp2v&#10;cDz1nYuuEdMKTDYiQ0zM9h7AOHG7o716iu/V3bRmsaaknlLlKpkkaVu5JPMnl4CKhNVZOCFl+MyV&#10;tOn+KRf48DdwYSfKiy48SSOqvcvI9OWGClyukhY22rp4duZMbqtpRaJw2isU95VwQnjRU/UJXn52&#10;noluSsZNvDXhkFG/s2h5LpgYiomx4iipF7r+k5KhjVXHmG9u2vK95OwVVXiwptrVPkO41JuOBF6k&#10;5xFkujgmFmZ2Kn4W4qXoKNSPWhrkiNBUZkUu/R0s8/UHHpmN1hWJGt7bkjlfGWVbY7udN7chm+TB&#10;HXVJmrMDrxXMdxsRcD4cItNJlo1ma8OY2DKLjjcTWpCDXucMTXbl6r8PcuOK9Ej8KVJkbawv/lF4&#10;CmTaiOm6jUZW92A/jyGnTpe/zqB1+uRFZT7ObE/QqoFTkakkW99oB+7mbORKBthWAG8wP5gmq2/U&#10;VA0HUeYWFnjRhfv21PBuQkNr2PBYEiZqONtADVyGWIog0seU4+v2njhzLUPs1O1h8dOQ9vcgxqBn&#10;CayOytBXZBXRVj3piqRP0lok/wCKmkT6LMdOVN0kpgxmQHvuB5jHmUrSIiIqtwjUj0owv08Njhcg&#10;ehjf2qOR0tGNY8vphZFe46RH37keHGRjSFQwr3HjGKRq/JVdAouUs4H0cHG77uh4R01eyUG3ga9w&#10;ndCjUeYJIW0BFvr50e3ZWH2pBx6KyMbV3rYivcRvXHC2qstrVLqYmsTbwI5JF/b9+wT0UMcidDbs&#10;E7cK9wk1CfLqWiPt7cxVfaxJqenTqE17impgplAPCnZRMrAV7htvTvifyWMwo0lhE4Nvr4UpSEuB&#10;XXWPu+DPeNkgbRXuXGYNKKnD4pgbhlBvyTlgTPVXOK5ToWR117j1TOEk0420vSqRRYsSK9wgHXXL&#10;pwHPc85W0U4WRfr7/nwxfb7tWoccQay53Wu/zVqBxGFe4ZPo/jQxDAaedjuKgIb/AAFjyScvuYQF&#10;Hy86hTeK27l0gdM17ipwLGJ8t50eno7gLLvX6Cb8E9rdptngRtnEdVWQgPsg9VcCt738eXWZDxlc&#10;bytR4ghF5IwWt7ba8z3y978w0lXSNtRC6iF40XfNFGtBiMkEWoUn7u44vKeQh1BNhw0UKLlpmaTk&#10;u7y7r7wOhHAk9UuUBnLotXTot5qFTMttSAB735cB1833rS0dU+zH4ULsmfKXI4HCk70vxP8Aqn1S&#10;/lDsFpsTjK66fpAbr9/blC+VcRnw3NL0Ep/Ry3vf/EOY5WTvcvFOxKtlTNmNuHGNXEUdDg+pGNo4&#10;OYKaiMmvcU+X6w0lShOlzxU2opUDRFdt60mvcAzrrlQUeMnEqNLw1g3dtA1tRxZmaO5Ul5Gw7fOp&#10;U3Wvg61oUcU8ivcK1UwmjqFkUWUEX4qKy6nWOqp3bUHQRXuGe6b4wtdhnyx1aO3j4cm3KLn8wiCd&#10;lQZnNt3S9XTXuCrTyNHKGbS3BgCW1QMaASxNe4Kr0sGc8pzYLKLyBSU+kDS3BOgJvmlMH0oDJcOW&#10;3Ad2DjXuFAop6vK2YhJL7rQvtcH/AA35DbCl2L5SYEGPSsh3UpvmYGwiQeuvcN3hVXHX0SVMZuHA&#10;7cmtPBQxBrHi4bLSyk17j9C7I6lfDnkTRSoSK9wYco4uAqqW7aW4tWnvE1H16xpOoV7leXrA6LRY&#10;JjhzThEf+i4gSWsNA51PbgVzFlThFyBiAEqA+PrWY/Z/vH+Za7lZxRs8uiurjtwrHTzGpaYtg1T/&#10;AJSI2Q+0cmbIL4vt6VHZsqbs5tw5+1TsO2u+GLeho855bny5Xa710v4MOxHJLSkPIIXiDhUOJeXl&#10;jweTh+Fe5XZnDKuJZUx6SORSstO5+AIv4e2/IMVbqyp/ScOI6xWYeXX6L9kRsIr3F5l3EvnqVKyM&#10;+8vf6eZB2Nym4RqBxoJ3jHdKKTsNe4uZ4WxKlStpf8vCbn2kcbzjLkZqxpV9ycR+FBdB7hRQdhr3&#10;Bk6Q9QJMt4slXI5EEhCSqfDXvzFa2cVYukKwjAzw8qBGc5d36YjH410RcW5ZDgmMRVUcdXTG6sAR&#10;b2HkkrQFJw2GoNW2GzpPCoEkV1K+3gfdVMsyUm3OGDR3jB/0hR7fFuQ7vNk/8za7xP8AdWxh1p/S&#10;pq3bzHWe7cOOxP61BjcG9JJcnuDwUvTl1cTCcTjwKvltR1lhGT2VvZ9fIDyq5KToXxPvobZxl/ft&#10;lQ+4UWj1B9NBmTCP57QQ3q6S5O0asniOWMwzCRRLF4+PB0oRgahMHTIqt/FKB4J2idSD3t+zhaPU&#10;F0aps14e+csEXZX0gLSBR9tR8B3I4UZllqc7Z7hQGsf3NXGeieg1Pe5u85yxQYdMoOA6jQk9K+oV&#10;TlXEUy9iTbsOqiAATcRsdNPYDwo/TDq1V5Cx+KScs0O8JOg8PC/1cwySpeVvFl7wkEg8ZrL3McrT&#10;mrB4GJBpR+qv0oYD6iem1ZgsKI9a0TNRSOBZZLdr97HlnFLiNDmTC4cWo2EkUyggjtY+B4/dIxDr&#10;eB4dVADKLs28snBSTiD1bK0UfVR0BzT0p6g4hl/M1KaeajkKF0UgAqx94H8+VF+vr0l0OYMOn6gZ&#10;RprulzUIo/5OHM3d1c+G89sGVn/KWk+H+/SOnpIrNfI82/mbQt7iNYBCTw8jWyX+A5+KVLmGKD0e&#10;9dcR3V9IoTBKudvemiHaJmbuyjt8NOa6+K4fWdP8xOtQCtPK5U37C3jydMhzcq8KpwMHqPXQdzCx&#10;W2qIxrbJEgYBl1B7EePBXwrEVCxzQuDuFwR2+/k9ApViKAzidQiufBmypmOWllWRX26g3vw9t7gA&#10;RQZuGcIrg67lI4dHp7nczxilqgrxOPeU63HDR9hLqZG3hQRda/LrCkkzOHRQf5qy8mI0jNGLSpqr&#10;DQ3HC4epXoBE8M2e8qRb4JbmVFF9vje3A49bfmzrSIdTtGzUB8/jU+5Rmib1IacgkDyrBkzNj1D/&#10;ANX8a92si0Un98fD48IDgOP1WR8Y+Wqb/KSEAj/CfbySd2s60fsnftJ29B8qMri3DMpAw2zQkXJ0&#10;ItfhtMvZgSZEqIWBBAII5NbzIUJHGg8SOFY5IwRc/RwxGTc0vEV2tZuRrfWYVSNxPdmRjNJTHMHi&#10;xCnaOUXW3s4bDLuM4PmzBJss45aWGdbHdrY+BHIaurddk4HW8CKrb3S8vdDzeEbesdFFBz3knFst&#10;YzFm/LJaKspjuXbpvHip+rlSXrA9LVZlWefFsFi82jl94FQdL8Q31v8AnU/mGBj/ABoHA9I6umsp&#10;8tzBGajw4yPWaM10s6nYd1FwQTraKth92aEmxBGhI+HKz6Z63LtV/K8TBaI6I3s+B41l2YKUCF8K&#10;WLSUmDtoUw1zY6cVqsjgNGdODtKgoTVQCNtcuSI32Hf2N78VIUVYCmikr2V7gl5XzS1OTDUbXjcW&#10;Kt7Po4LLK9Vaq24HaOBpgAowFe4keomQoUp3x/AF82nk1kQalb+NvZwVutKcSH7fCPuApgWxuNmE&#10;e+vcAWhxCrwKt0BMZOo9nJEyPP8AR4ScJxHRQPetgCQK9wVKKvhroRLCftcyBbcS+NSMRQdKa9yZ&#10;fXiuryIwr3PLYHlttWAFe5zJB90c1VVV7nk0BPNmtySK9xypKxobW4lWjVSNYr3BOyzmd6SQBHsf&#10;p4EruzDgpouEYGvcM1l/NWF5kw1sGx1VlSUWIbXv7ORPdWa7ZWtvCKZStTStQ4VhZCNU+7hWOtnp&#10;2bD42xzLCmejfUqBcr8OBF+0F6e8ZhDnFOwK6x0GpCsr/vcdh6K5JIG0Oh4RWvoMQyxXF4wdoJ0I&#10;9nw41l+ZKtlaVYHiDwoZNrCh76ycUNDilDi1JtlAIbvpqp+HJyaumr5EK8QpcytTQlJBr3Gyrp8Q&#10;wScyU92hf7vr+PIJzzdpSB3tuJHEdFSNl+cKbA8Ve4LWQ+olTgyqySHy7jch7j6OR/ZZo5YK8WzY&#10;R0VkhlGflRAOIr3Du5B6k0dfSK0MiyRN9pSf2cm9l5vM06kbany1vA5sriVvrxT43kylxaM4tlg2&#10;lvuaL2+3byM94N2mc6TDgCVjYsDb5/jXryxbugSMDXW+2jcSeC1+J4PXiqpWaCojNjcWv8COYa3O&#10;XXOSOlDsgA4KqPiyphXinz4VwlgiqIzFMAyn28ODkHqnS4uq4firiCq7C5sG+g8lLLc5CkhDmPQa&#10;MmboHAmg1x7LDQj5inUyRdyB3H1cMBhONzwMH3W1B+kckBxpLokUdI0g40FmOZdpa6NonQMGBBNv&#10;v4IM82BZyoDhmOxq9xZXI95fr4GVMqtzIxB2jgR5UYhXdj9mcOigbTDMz9NsQ/meTZmWEG8kDElG&#10;HiLcKH1T9Ps2EiXEcOTzqdtQwF7fVwFP5Xj3lpgdpbPy/ChnZ35BAFGf6ddY8Azui0ZPy9aos8L6&#10;EEd9vtHCkLiGY+n9YWoy8sF7vF9fh7OH2TbyqZJQ4MQYKThUz5ZnamlQeFDIGV+44aPp71dosSpU&#10;amkCyC26Mn3gfYw5NYQ3mKdTZnq4isgbDMkXgkGekU31mHRVa7GH3eHBIzHkzLmfk+ZoytPWlb3U&#10;e63wI9vAff2Ld40WLpOtGwH+JPkaS3GXJukkp9lMsNTW4TdZ7ywA2HtHCpZryliuW6pqStQqVPuu&#10;AR9G08xI3h3OcydPeMSts8Rw6iOFRVd2a7MgbKUsM8VREJachgf114s8g+oXEclyLQZmk82lFrOD&#10;qtvb9HIxtdU4T1iaF2U54u2VpWZTTNi+XaPE0JI2t/Hg4Y967On2VKD5imrlmIW4CnW/s4OBnjOW&#10;iXIA6JqV3t77KzQVEgno6KR6dM8JqL/PIGDaEWvf6b8Id1o/Ebkz5SS5cqoY2opQRrYmx+PIhzjt&#10;R/KEotwIO3oisQd7O0Jm7GlsDoxpSYBkjL2WZjUYPD5TtoSPEcqV6gRYVmCukxTBWHlyEkr4i/gO&#10;YpZnm1vn84AH51gPmt8i+JwApW21vwB6ugaGUle9+3IYubRVudlRY4NJw2V3yPHVPH7so7ePA8tv&#10;VTczXuOsUxWzA8QKbitV7ijwzGJaWUSRtYj48L1J6KeSoivcGXAc3R1iCjxELIrdweP2165aGQaU&#10;IVBr3M2M9PqTG4TVYMV3dynj9/JGZvmMwELwVRmEh0V7gJYvk3EMOqSHRgV9o4X3dkWElQMiqmyW&#10;cYr3OeE4fNT1A+bQhT425GN9K0+HbTCbYpONe4OmW6+OkssJBW32T25FtwlaVTiCOij9DaU8K9xc&#10;SZfwDMEe5bQzN9x4IbLeBSSEXAw6a2plKtle4F2ZOm1XRBm8ssh7MBccme2u0OjU0ZHRRC9Zz117&#10;gSVuF1mGOVUHTg3YfDg6KCjlv3Zr3I3zRK2t74HbimRSIiCBXuf/0vn/APPV6t/jnuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;uZFiduw5cJmtxXuZhTHx44EE1uK9yUtIi2Lce0RTkV7mdY1X7I054JrVe5ltftx+Irde50FPgOWi&#10;txXuZ1gdvDnqtFe5mWiP2jz0VqK9ySlKLX5atTFe5mVB481W5r3MoVR25Sa9qr3OR5um69zraDzV&#10;XGNe57eE7Hlqvpr3PecQbDw56vaa9zmJr8rWwmvc7DG/L04BXuZlcrzVWmK9ztjfXmq1XuYWFzz1&#10;ar3IrrYac9Xq9zEoHhz1er3HSjk2m4/PmxXq9wZ8qYgaaRJFPa3D1vEY0pRhtr3LLvTr1NehrKen&#10;lewYqO/8eGTSuFHTSzsrBUQJURGN/Zw2vqL6UwdRMifzylUPPEl/dHgR7eI7tmfEPWjBxvWmaTmD&#10;1ojqXwmXQqfdPt5RRmXLlVgWLSUc6ndGxH58DgONBlW2lSL+PM2G4TLUsGk0B4YJRIp+K74vqHC0&#10;hUX14vSNIpyIr3HZqfaoI1txzbVSK9zA0difjysVWK9zARrzwrYMV7nOyuLeI46dlOHGvc78vb8O&#10;OCqCvcjFCe/LV417nRBA005etRNe5iuSfo57ZW4ivciTuNQdObNUr3Efjk4Hug8oqkjyoEV7iGmc&#10;7iPDiei4V7kXQtrzQpQB017mZFDae3jxx21qZNe4qcJpwCDzcAUuRA217ipFwthxOo09E17jVP8A&#10;asOJjXhXuRDr2PGSK1M17nkDsdvKxWhXuZ2WwsONqTGNeKeivciyRsQL8bFaNe5mQqgF+emvaq9x&#10;wjRqhgB4ccE05tr3B46f07ooSRdDxk0vRXuCxJQQ7bKCDxmlEV7kyCPyogt/Dla9Xudu7bAp1A56&#10;vV7ndKqtLtY6cuKsDXuOUmGyyAPE9+W2U5XuGq6CYLWRzx1E99pOlvbxs0rRUOtcLTsPEg25Zrlu&#10;loxHHMurG3fm4HGjBOBxor+bK/Ei80T2EeoGvBfjlwKWBYq0BD2vxTA4U+ROIos81PnqlrZpcNbz&#10;oTqL+Ht47fyHAaykIpVDkc8FeVVCqSEmd85YPit8VkaJPDTv9HGytyfO1IIqSJV9nLd2tQkJwq+l&#10;SxIGFKLDOseX6fEWfF61r2Asb2vxJS4OMPfysRFnH3cbiBJFUAgUK1HmpMwQCrwGXfCw8PHiQzRU&#10;wQUDJa4ANtOMJVBwqhxFCPlCkqaivWR9DppflVHX+mSapmlS4BJ/u4fpPE0GXU+LGjV0YIpkUm5A&#10;tyuzMGFbqphvJ14YJohIxqTyDhmGmOUXYdx34vSaVIbBNe4POUfNgkBLAi45cGaNWvDXuGOwqfzI&#10;1Z+KkJjbRumvc9iNY6IyRkEeHFMCn69wDc01lSWaV1Uj2c2BjTZr3AUxSp8yQvoNe3DdASmlCSBX&#10;uQqecJIJW1tx3BZinJkxXuL7CsaMA3INRxvFOECKtOnhXuOj4nFPUodrEnv3txIsh2Z4VRR7yRsi&#10;vcV+GYiYfc8se8fEnmjMQDT0n+GvcVsKwzITNYG2nFh1cKWKmvciPBhUj7pQ4YeztxMtGrgPOka0&#10;Hor3EfXUclfIRG1xcix/bwPlspwMUV90Qa9wN825HWotVVFWsP8AqX7j6OMHCkTiK9wHsW8qgg+T&#10;ijEgBtcjU8uFUhVhsr3E3NgfnKBS0rbzqSAeWUvqpOUzwr3PJlzEqIbTJs3fuM37OMY00UlO2vcV&#10;uUsGvXKKiVbg3sOeUZq6BXuGby9A6uqqAAPHjXGjdFe4afJhpUVGmfW1zY82D4hRs2YNY5ASmnBZ&#10;qcQoHo2RSTcWHFyUrQqjkIUk1ACPv14FzRqJmVNLHThkMaOAmankkKCOc6nDGqaYs3j34rCRGNKl&#10;ISUwquhIN20cQeBYfS0eM/oSA7MPpPHrMhK6LrXSFgTxrKe2vDqZUiaSlQta9gSeCoucD7OmpobC&#10;VpAww2ikHjbKp3IdRfhncsIZKLy5G02jTiC8tyIWDh18OoVHOb2+hWomedlFXzvVinxH9GLksTf4&#10;8eo5KGJ/KhBFu44RFBRBoDqbIpPuuJVkRlkYai3fnGapLH3BpzRdim9RGFd02HBF3StufX488lTt&#10;BuOb7w8KrjNcpKBZLFnIt4Ac5LUVl99gF8NeNd4o8atFY2osNCbd7X8Tbx44LibpHtdQTwxaQ45O&#10;NPJbKtlJ2oy/TSVAkjc2H8ORUxD9JZlvc3078VItO8H3GeqlAttQmany4YPLtTmwHck8faZTWa2N&#10;h4HgqZZKEaV40IGrYhMGkBi0wwli4YMTrcfs51PRANqQvHkWoQZTTzVnBwFdUWOSTQBVUzWGth+3&#10;kmHCY5It7te3jxxKClewUeN2xQrppuqc1T08vkwRFSfA/t5najMYAQjTw4sXapCvFxoRoy064UIr&#10;jHick5MlTGxGt7HmeSoijUQsDoNeFpSlsnSPWlqbJIVGNYYcGqqmQ1Kn3Sbi/GSvp6doy4HfhG7c&#10;qWYBA9aPE2ykfaKEjAhWxSrCx1Fv1vwOcVLxAuo+8cAN4+AdKjjW12x9aH7LtI8wSaQacCnHFWNf&#10;NexY+zgCeujMJPtppLJGFDNg8N49tvd0HAWzJU+Vve2nt4VlZAnjW3WNAwpawICAvhwt2c8QuGub&#10;6agd+VblzaONA19zSNJ9tOHbQcLvXY15NQWABHh7eHbyikeGoiv1aVeE17iJxfHJZEKbrA8JRjQH&#10;Ua9xF0gpp6vzKqS4voOPlOFM17itL0ZhAhvbtYc2CIpWINe5GeOMqQptxaW9ImjptmINe4ImT0kQ&#10;xlvE97W04G3xhtqU8sIA+Ve4aLL81LDD78lrWseBJxQQeTUnM7Jr3BKw7ERUR3iuQPHhZ3hVgBjR&#10;qJGyvcUMGJRw3EhueMKBjGnQDWNlJOnINXirPqmg8OFkJGyrFMmuYFhbjTLiUh7d+aDh2U2TFd8g&#10;SVUpe4B3flwvwWfFTI8Rr3G2dsRlbag4+QkY0pIAr3JlJWQU3uVMg3+I5op4gVQoFe51iGNQp7qC&#10;5NuXS3qE41dtnXXuQJKsxxeZUW11txUlgrOFO9zjXuMM2bzGxi1sOb7kjbTmgg17idrMaavm2gMR&#10;8e3FSPBwpTGjYK9zJLJIka7B7lubCdRmmQNZ24ivc7XEzGmyI9h28ONFJnGtEjjjXuJKvWprX98a&#10;Hv8A2cWjUPtotUVK2V7gI5zykal2miU69zbg4tFa/CaiXOsvCgSBXuFhzBgM1HK28dj+XD4jTsqA&#10;H2u7VFe4loacr3Gt+aGNIQK9x1iVha3NHGnK9x/pZWTTjGyvbK9wTcqYtNRyJIpN7j6uNGKWNulB&#10;kV1qdOWfemDrrV4FXwUksp3KRYk+Hs4F7y3CkwqpayfOlWqgqaTeaMuUWZcMkw+sFwyn6fq5sc9E&#10;OumC41hkM1XIDIyBSu7Tta/IPusiLnhT0zPRWX+XXqL5AVOPGqKvVT0AzLgmL1lXg8LNTSMToD73&#10;024cmizfQ1OHLUQzAADuW8OAU5cptwp0n2Yec0N2mwRIqsTGMm4tSTNTVMbO5Y301H+r9A4VbrH1&#10;ndt2C4GVeQnadSPpJ5PW7uQIaJLxI4nCSPKoyz/eVOWDSg8+dGl6LdB5CEzdmGJo6ZACgJPvk+Fu&#10;EsxvGKutnbDKNy80x/SP7PgOTe6tKQEpOAwHCes1iHmN+b9eo4jhVheRMm0OFIM15jiWKmpgDTw2&#10;+Hc34LXS7pleRJZxdm13d7nitlsso75RwB2RtrdjZG5VqOHptqt317eu7Dsp4dPlfL0oeqlVlVQb&#10;FB2voeHuyhlimwegaqG1gAFIK9ifZyLM7zRVw4GoMnEQYwHTU+ZdZloQTWtNmLMdfnbF6jMWM1JZ&#10;WkLGSUm9zrtHtA4+1uIUuEUbzzOqgrfUaDkcZre/k0x/FxANSjl9qoqEjCjNejf0zY56juo9PWTQ&#10;SfyqnkRUutg7A6kA9xwnHUnO7Y9XtDA1410uO31cgBgqdJW4NuypwtGO5HwrdH6HdF8C6TZPpMCw&#10;iIK0KrubaBrYaacCFnJchNR7eGUSKEARAowcaiJAX8e3MTtcbmJ09nGEbTNeSrTUkqoClLcyIDts&#10;p+/jqfEfjWyqeFYKtrKbizA6AHiswakM5UE2F+BLNLkMJJHRRasxsr1BG1ROI37X78EKBIqeFYGb&#10;3r97cxsuX1XCirhSXSDtoSaWmSljtYA97nkWaoXeUZdF7HlmrcqAg07oAEipEk4X37DX2cCTPOaY&#10;1VqKnbWxB4MbG0LB1RRavHCnGhpxUnzn7eHw5U/6vusUeB4S2XKCQebILyG+v0cmmwtSqCkbdtFb&#10;jo2J20rqaLYu5u/KZcWr3xWtkqqg6sfbyRkANCE0Wg6BG2pXG4qOwPPajVdcV7mElRry1OV7nFXC&#10;myePe/NHrqxk17klQACTxMTVJr3OwFLWv354GjRpMjGvctC9CHSc41jkWNV0fughg1tbD6eELqS4&#10;sYYDbRLmL3dimPMWKx4NhE+IOQDGpt9PNhjB8KTD6KJaYAqqi3wFv48CSnkmUK21Bb7/AHyiTRH8&#10;ZrqzEMROJINxc2Ps1+PFCm0KJB38R4X4TqSVnSDgNlB+DMU0wBIN07R+/wBjYC/McfzkkpENwpGo&#10;PFQS20McTVinTtrHNLPPqFKgfDXkmKIatYqfHiZxz2UyaxQRLYswJufHnOOBL3uSQeNlya3E1kkg&#10;MS2jNvH7+NGcMVGF4I9OB+kqLKv19xxXbW3fSo4AUneVoRq4VLy1FLUZohjcbkT3iTw3fpDyarRC&#10;sEdtoA18Cdb8x73pu9JKpqHLles40FnqbzK0sQyvTS7mnb7JF/dGp1HjyylFZIwjJdlFr8xuJBJM&#10;7aJYCsaJ0YlukMiX2fvMdPqI8OcyA53SeywA4zBGKa1iK4hvMbyZBduwN9Pq52sZjO4H3QO2vNKO&#10;rbWtVTNjg+aDqPd2n4f08zeaixFy1jbsebSgk1vUaZcXrEMAF7bu/ja3MFNLJNWrEh1IB7cOi0EJ&#10;xB9tX6zQWYtVzmp8qmYEKpa5U8Lr64czQZd6O/KRv78u7UGx+z/DggydsuL2e/hSkEgUZL8OzLZz&#10;N17xnM9SNwoYUQMF90Mx7A+3msFVzNUYlUVbncGdtfHv8eSa+ouYcBTaQdtX6DQW52j6hbXHt4VY&#10;inxjhXfHGFXLbRb4Hx54qwxrcca9wRMpU0klSu4XBI4HLpU7KsgBZxr3CqevzGvJ+QwlTbyYDp/x&#10;L4ckndRokyaCudOaUQaxx9r+3lWWHoTYtyfHKieZrJwXMkUvzOO0UfgHB4E7vFJHTAonujAriSb2&#10;HL4ej9CcOypTlh/lFF/u5l7u+yn8slP9GPbWIG8Ky49HAUTLr3iDrmYRoCbR27i3bguooJ7WA5IK&#10;5ThUeAgUW/dFKNwJ18PjybTqHkG7XXiAmMKegVDrZZRTsUFrA9+AP6pd4wCgU6qFksL+B4rWQlGH&#10;RQxyMy2vpmhX9FySSY3mSpZVAM8a6eNhwh+U4m+SLN2LE8iO6M7dtJ1E1YmOLBQFN+w8eEijFIVO&#10;EY13zGV2kldRxuauFpXtr3MWJx78Aqj2ujW+7ixsgYA40asicNtYX/yi8Lnl10PUagcs3YgE+FuR&#10;Q8hPfEqP8VBe/SEg1m5sV+nKYvkOnJ1sO/MxMi0qthHTWAW9qSi4j21XZ6k0P9fZZn1JijVQPgPA&#10;8MSm0te9vHguJjZUVY7KLTIDtEQa2hvfvypr8RCi216VNr+dDe35cjDetoOpHDD21kHkA760KZPh&#10;NWAekereo6YyRuB+iqpFH12PKbpo448UG4mzBTYcxauklKcBStZJTRqeGoy5MJcJiK+CjkdqJ1Y1&#10;j7eDS4a9x+jYnUcbMCio17i0wWL5ykqaJ9BJE4/LhtljndOg0UE6Fg17hN8ejSkx1UA/eN786Nbo&#10;kAgA8KyQy5QWmerCvcx59oXxLKNVEigrsv8Adrydy0kJWOkUIbA9y8DxmvcrmniWmxYltPr5ixmA&#10;KVEDprJxKtbde4oItGBHfgVJmiZVe4N/SvFv5fjsW7988LnPD4uioyz6375o9Ve5dP00xNMTytT1&#10;Cnd7tvu04N2FFxsE1zRztjuH1Drr3BEicXu3t4qQZOOHlQNUK9wvXqiwpJst0WPRr78bGMm3h3HB&#10;FdKK2kLTwMY9FTHuLcFLymjsIkV7gZ+nrMAVp8Lc3ZfeH0Hvw9yZwq1CJG3yNDXe+0mHPSvcMfmZ&#10;Y6KqosbHdm2t9XJAfCTCz01EGXrJ1NngJFe5Zv6Xc4Q47lubD2+3Slf+QW7HmYe6t6Llotp4UFs0&#10;a0mRQQ9RaJIZoqtR/lfdPsuOGtjT37Hkok0E1HooMW10YW4pFo6fGsKqMFrRuiqUeNh8GFjwoc8B&#10;1VW3cLSwRQb5yjnwyqp8x0NjPRSLMpI77SDbmv16jem03TLqNWUlOCBHJvQ/6pOluY659l4snytP&#10;2nEdU/hWRNjeC7TB44GjqZYxuDMeAUmNwfZqY1fTwJ7j6jx0wSrGIYbFUqftKPv4Zsu60A1Gd033&#10;SynrpQce4JHjcMT24qkgUWLAUK9xQ5rwmPNuTZo1/wAtTKXXT2d+CRgi6ZU0eAminL7g5fcg8FYG&#10;vcIBjtIE3ooudfy4V5Y7qBbVzFZa2jk417jp08x2ShxaMbtquQpvwa5RcG2dCTxwpDm9qHWz7a9w&#10;28cwlCuNbjk7A6hNY9qTGFe4u8pYi1HXo/YHTi63WW1AjhQUzBnvUGvcDzrnliKgr0zFSL+iqwCx&#10;8L8Kd47MOAXCRM7aGe616XUllRxTXucOlGZZ6iE4RUWLx/Z/4jy2SXQdTo2R01vP7IJPeDj8a9we&#10;g0g07cGow41E9e4pMGrmpplPhx5pRGFE1y1rFe4JeaMt4f1MyRUZarkBdkLRHxDAactgwuT9qsFe&#10;X6UGstvlZNchaemuBFju5SHn7LOK5GzNMXUxS0rspHa+vCqzUrK3tHCZE8R010wyq9RmbIG0KFc+&#10;C1lTMDOsFdAfdYDX9nMnbV1L6NYqPL+0A1JPTXuddackx5ry4uZMPQfMQg7wPFfb9I4U5lYi/aIG&#10;KkiUnp6qtu1mZy97uVnwnZ1GvcJFhVaMAxYQS6RykKfgeA/Kbz8srSrDh61k3cNfnG5G0V7gz4fW&#10;ilnEiPdSfv5OKFxBqN3mu8GO2vcwY9UyYJWxVtHcQ1A97TS9+QPvvlYSPzDW0/cBT9ogXKSlWJFe&#10;4dX069TkroBlzFZd0iAeQSe6/wCH6uR9kmZd9+yUduz8KhbeDLO5OpAwO2uDrfUcO7QSU1VTvR1Q&#10;DxSghge1jwYuog6hUbNOm3UHBOFNFTC7rdNHHCq5owio6b5hNGQ3yVQ5eCQeGt9D8OYx73ZKLVYv&#10;WZg/cB/Cf1rKzJbxOaNgk4p9/nXBljrICCAT2IP0aj6+WPenXq3Dm/BBgmJzf6bSqB7x1dB2YcJM&#10;vvvzaQk/cB7RUf55lhYXrQMD7qrz9QPS05brmx7D1YUU5vouiNf7PDSRlJIyXAZSCPpB4dbMaj0H&#10;QdXGin4lTNMnluLE63BtqNRyuX1C9Ep8oY8+fMsRb8PqTeeMD7LHx+i/Io3t3bGdN/mWcHUYqH9I&#10;Dj51mruVvSLxAtXz4xglXTRr+iPWFsUwr+peZdqVcQ/QyHs6eGvtHs4o/T71bgwGqXKmLSE01QQI&#10;1J+yx8LntzHS0ehJQ4ZkwZwIqRM+ywvj8w2PEnbHHzqur8TH0Rw9Z8tVfUHLFHfFaOPdMiICZUGu&#10;4Adzbh1cewWjxijkpahRLBOhVgRoQR48O2H3skuUXLW1JlJHEdfVSrd/OSkJ0mFAyfOtNfN2X84d&#10;HupcOasvGbD6/BalJaaojJVkkRtwNx4XHbmuR6//AEjVOTMUlzDgsBfDKosykLol+405nYxmqc3Y&#10;GY2oxiHmxwP9LyNZm2ty1n7CiP7oNoB21vtfhC/iRZf9cPRSHBsySpT51wCNYcQpi3vyBfdWoQHu&#10;rjv7DypXLeJzZfrny9XklVa0RPs9nMg9380D6EpV0VE97bdy4Bswq4z6eDdhuIPCwsdD4clNpQma&#10;DakhdeBB7cHHJWaJKKZbPaxvbgrafCoGygpcMyNJ21jljDrYcOvkXNVFilC1BiADwVC2ZT/DXlLy&#10;3ODiNooLBX5dzUg4igrzhlyeS1dh1kniO5W8Qfbwhfqf9PtTl2rkzHgsRkoahi2g0S/hpwJXiJ/y&#10;lr7h96fmKyKsL9vMmRqwIpQZOzZFj1N8pUHbWQC0inxt+8OFTyVm2syxiAwXFJd1MbbGPh4Wvybt&#10;2s9F2kNunqSflTJb0HTHlS4Nux4bPAMbChZYn9nJNuGJpAoacKwSQq32jpwxuT80OrLIhsdL69+R&#10;fe2moRRa4AgztFIzHcChxGlMUg+v2fRw0uH1OA9QcCky1mdVlikWwNhcXHtPIheQ5lzneNYfCn7P&#10;MV5e53zWzj0RRPs45XzFkDH1zhk5vKniN3S/uuPEED28pz9XPpVrckYnJiGDQs9FIWZXA7fdwvzC&#10;zReN/mmPDH3oHA9IHR8Kynsb9vN29Qx4+VGs6W9S8N6j4EtbHaKsjFp4L6qw7kD2HlctNV1GBV/8&#10;qxRrjsre34cvlt+HPAdtKgIwIjrNCfuHb28WqkMBKnjwcpVGyrg6ug+Vd8yq3lvvJH38fSrWaYcS&#10;FDZXuCBlzM3kS/KVADRvowbsR7DwW2t8q0kg+HiKRt6kiRhHDpr3Ej1C6ewLE2OZebzIXuXTuV9v&#10;1cPHWUrT37GB4ii9aU3YMgg+zGvcAWjxGswSqV0BaG9tpPJGyHeHQQg49NBG4twcOPTXuCzh9dDX&#10;RCaA3v3Hs5kay4HhqSZFECUlOBr3HIgE3HFQNOV7nHUXPLzTor3OY1Hw5Sa1Fe5zGhv7eWnophYn&#10;ZFe5IhneJt4PGynVSf8AuhivcX+A5jkpSHJ1BFuB25tQuvQGzjsr3DO5N6hU8lMKKts8bizK2oPI&#10;jvssKTqTtGykym1NHWjbWN4w2o0I4GfV30+0GaIJMzZQCguCXiFv+TeA+5YRmGDvhdH2r6epX40N&#10;bPMkrEKEKHGulkHZtDyufMeUMTy3iMvlK0ckfdSLcJ7e6cy5zS54Ve4/vobpdw4Vl53hmNpUA09X&#10;9s6EEacmnL8xTcJ+Ip5CoEpr3IWJ4W9LJ8/hZuqm7LfUf0jgIz7dpN7+0YGlQ4cDUhZfmCmzJ2V7&#10;ipydnWqwypSSNtsim5F7A8gRh1/KnCDgZ2VO+TZ8pBgnCvcOr0/6pRYgV2SFZo7EqTbk35fmKMxE&#10;K29dZLZdmSLlO3bXRAIseD9twbN0RM58upK6MOxPhfibM8pbvEd28kKT7x1ihW6hNwnSrhXBtyC6&#10;68DnGKHE8Cn8itjsAfdfX6iDzDzeDdx3KFd634m+kcPPoqOL6zVbnCux72oPBp6f9XqzDduHZhfz&#10;IdAsvcgeAPCexzooIQTspM0/owVSWxnLUFYpnpQFk728Dw2uCY3S1sCVVDIHjYA3B/hyZLV4XaZB&#10;oRISHhOzyoJcUwl2ZoatbNroB3+ngq4NmNHiNDiCiWFhZlbUEcLnrbV4kmD1U624oGE+2gOzPkiX&#10;zkxTBHNPVxncjpo1xwI+qPQrC800b4zlNdsxBJjt4eNuBi8sWsx/uvgc4LHHz/GhozcFrBXHjQmd&#10;PutNXQVK5c6gEI4ACVJ0Un/C3x+PK6c05MxzJ+NtUwBoJ473NiAbe3gQt764yJ7unyU8UqGINDmy&#10;zI2hmSPLGjSU9RFUxLUREMrAEEG4I+B4vMj9eY4NmHY4TDUJpcnRvr9vMicvzdjMgA4QlXuJrIjK&#10;M/RdEJcgHpmK7khSQbWHBMzX1uyZW4Q1Fmhk8pVJVrjcD4W4InmGbEFa1oCTtBIII6xQ4zG8skJl&#10;xQ2VEhw6KCTzYTa/h4cq660dVaOGScZZn82BidR3t7DznZv/AJhYMLV/LSATtj3xWFG8e8TbMhgi&#10;KcLe3hAMfzhi9VUNOsjBXPa5tzmjm2cuvKKZ9TWHeZZ+66o6SceuvfHiWGLTSm0rG/08ix5S3MSo&#10;mgG5eOPfcZrvjpQYtPTHch+riMOKb20XhRr3H55aTFlBttl9vt4LLXNAfA6NteDk4GvcTOIYUUYp&#10;aw+A4pfshGpvEV4tj+GvcaNslK2gJHbXgXcT00mxFe5OhmRtVOvCpaIq017jzR1zRnT29+IlInZR&#10;iyyXThXuDLlLM8lNIpv7PHhWoqYocWuXFQxFe4ZLClyzm+nAxZAHtYOtvz4ZWWeKYGleIqRLWzCh&#10;Br3GHNHRmWliNTQjzoCLgrrwThlnMgV25AV0Vu5ysT4RXuAnW4BiOESkxBgV8D25HN7ZqSqHBHX0&#10;0BbiyUya9xwwzHTHIEm/RuvhwDO2kY0hkoGyvcFbCc27lFNiVpIn8DrpwkSXLJWts4inCgR4a9zH&#10;jORcJzDA1TghFzclD+zkrZbn4uCEP+EjjRM9b6/uia9wCpen9cuNRUnltuZiO3wPJZF0IJkR08AK&#10;D5siVbK9z//T+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nYBPbm4r1e5mSnkcXA46E1uK9zMtKf3uW0VuK9yRHTxjUjlwmrAV7mcIB245pAq8V7&#10;nahzpa/Nia3Fe5JELsNRx6rCvcyrSMdDzcVuBXuS0orC9ubq0V7kxKZR9vla1OFe5yEaofdHNiqz&#10;Ne5zKk689WjXuYmA8eaNUr3OPu8rNbr3OBkAGp5uKtFe5iaW45vZW4r3MQlsbA89NXGFe57cSb80&#10;TWpr3OSEk83Vq9ySmnfnqtXuZVNueivV7mX3ieer1e50feNvAc1Wq9zi1wbX56vV7mJhcd+er1e5&#10;FYewc3W69yVTE3sTywFer3BGwGsKER314ZNqp4GvcMj08zNLhldHPEfslf48MEnSaWtqg17lzPQf&#10;qbRZiy+MFxEhw67NTfvw3BCxQhQZpJZgwt3kTFKQ7ZYj4eI4Ur1J9AIKbF5sfoIt0UhLaD7N+Btb&#10;EGkDzMmRT/h9YtZTiQfa8R8eEifCf5dMYXW1tNeK0kRSCIqdzPGthpyxq5r3JO0FbcpWq9xtljsb&#10;DvzYxr1e5CkAvY89FUIr3O4xrrywFVFe5mdC2o148RVzjXuRHVgL8a2VXZXuYG3Dvry+utTXuRJH&#10;YD3Tx5JrUxXuN1Y7JGXvxyvaor3A8xSYySG+tuNqotdM17jE5HjygFJAJr3OFlJuBykVeIr3MsY3&#10;nTlgIradte4tsPpnVQRyiqMAK9xwkV1B4kIp8mBXuNjbjzVbFe5iIA7coTXq9zu5Asuh8eMk1uJr&#10;3OK7y173vz22qaa9yVYnQ8qU1aYr3OdrnXQcZqoFe45UBbzgIxftz1PgV7hlMm0zNSK9rHTmjS9I&#10;r3BWhoGeAkkX4xSmK9zFLA20Ig5uK3pr3MBpCNPHnoqu2vcmUdEN+4rfjkVaK9yarM0yxQtqGGnG&#10;zW69w8PRKlnfyUiUsotcDlpnClzdM2NypDRtI7bSL2PLD8u5arPl1mKlLAW05Qo66XqiidZyz7hc&#10;NW9ErLLckH4cW8ODCcDzCSR3uOPhBOwU4BOygorM4/J7mi2qp7agcV2C4WsJOwMAB9kfx4Zd0p/h&#10;pjiaeKSvCI86BXOudLKGmKTs2oGl/otxdYfhsdSNxYrb28NEd4zgkyKeWksiNoos+cs5xYdKUaBS&#10;7i4sNfq4y47hlL5jxyRCVjpf4cKi2CAZjEzIjGqaZAVPuoUOm2c8YlpYJqaZoFUA7CdeBBmuhwqk&#10;oZIHgUXHckacL5CDSJVHI6dYvmXFa2OraokKhh7u0C/1jlX/AF6wSgWCR4LMh3E24ZteKg86rbVg&#10;eAzzzUamoBDbRccq5zSsEOJMraLc8NxRCsRT5xPwGm3gqTxQkRTQJFe4J+VatnkCD2+PHhRg0Sa9&#10;wxWC1EhiCHtxcg4UJUnCvcnV8LTRMbafTxRTxr3AZzNBBFuMjiw8CeJIIM0kUK9wD8aFNuLQk8OW&#10;1HCnxXuJdNpb3XIA4tBKcTxpR9pr3FRhdQ40B0v35fAbaWkcTXuK3+YyB1uLA6X4SaNBlJovA0mU&#10;mvcU9NUyIRJusR2t24aMEnbRq1Jr3FrS10UsO6RxutpwxXCaMDXueaYOCfMueJVHUcNlNqxr3IMe&#10;E1U83uyWBPhwsWwNtIFtjbXuYsYyVQtB85ikwO3UXbhQ80ls0UuNJ2ivcLdnOJsPqPmsNkS6HQbb&#10;8LqJViMRXuOGXM1YnJEv83Ksp8PLAPNkzXgonbXuc8y4XhlcjYtBMA1vsE/w5WabXiK9xP5Zwtaz&#10;EQYpgm2xPN0nbEma9wyGCs9Ps8oeYB3/AL+Ma6NwIr3DF5PENXtuhVnFu/LJXJowQcRXFzZeDXHS&#10;U0FPZrXAtw4Dk40JO9kzUIu+74cS70AWZmXse2vFSVUYJINZd91s3PT7xTeWrAaHhskJAxo8SBBN&#10;cFuXvwHEwcrmP5tHPt76Dm7Zrx6qJrdH7WY91TeHCybXCKjhWSS5A14InFAGal22GBwFJLFaYym4&#10;W4Itf48Mxl3McYpbxR7rWB4reV3zemKIcza7wRRbs35RllrRLLLtF7jjr/NpWn8xo9pPAmpvwwSa&#10;jVTWkR101rgcS03lI5IF+R6nF2ka+ot24YJYgD30+GQnE1lpsGCD3QD48gR1NTUShQ20X7nh2GkD&#10;hS5LSeFOMtLR00G8pub/AAjjslY9Iys0m8Dw4gWyknCmCwk0n3ohXoyLD5Zv3t4c7kxeslJ8lLKP&#10;G3HRbqQMEkzT4szhCTXcOXsOjNquS5PhfnKGbEJStm8e9uHzNiECVYetCZnLw3ivbWGqpsHiR/NQ&#10;Wtbv/Hirw2s8kss8hV+HrbSYmjf8sJkA0HeP4TLWBXoqZWjXQADv9fOqqq+YltExf6NeOoTOylrd&#10;qViQCIrJhmFfI0peaFYUtfXT8+Q6fE8wQ1skVQhWFLBBa1x8eJklSVSsCKNmrFaVBSxTzV5WylV4&#10;ZBU0jLJO9y7Br/dxT0+JyVJ22UEePGrm4STqFDxDIcIVFJifKkNGWdtzbr3Ufx44CN5TeMAk9/Zw&#10;KKvUkEbDwNGTVlqxrDBQpACsl0QDQDvf2nkKvKU6GSQ6nwHhwDXDpfASOG00u/LadtK/AqUTGyIf&#10;LWxDHuT8eBvipDId2qt9/I8vxLmBx49FEq28YFDllvzFQKq2t4A9+BLmAKRtBtwjUnQemkTloW8T&#10;iKFrCUYJdha/AVzGI5Q0ffTiNbkUUvAgYUrYVIHCfdQZ3pvNRT7wJt+ziprUTUeXiihJqbwruLVM&#10;3mE3IB4elOGNQjdyrbFe4iMTxCOnFtwLfHhUcMKBy/DhXuJhKu9QGmc2J8DygpOK9xf0uIR00S+G&#10;mn93L93r2UZpRqr3FTg0cUkvmTG+7w4vQgqEcaEtognaca9wZ8EoUQKYVtbhK+3pFShYtEV7go4M&#10;qkH5gaL2PAK8NO2pPaGlO0mvcXlPjlPTbQzjwFhxAn9ocKNW1Bde4qxVedT3i0B1HC9xQBg08UgG&#10;vcbZ6iRU2RDcx4lKRXlSnGvcy4bRyEiSrO0cZWoGmCoLr3H7/Qo9F1sPHiYJAFJwmvcDHMGaXhqG&#10;pqclRexI4vaZ1AYUtDYIg17jVHiCTJ5rMCbePfi8oKTCadW0E/ZXuc6eGeeYSuxC9/bz0BOBNaQQ&#10;RiYr3HquniSDa4AJ8SdSONoTJraFCcDXuB5UrI04C+PhxdAq6XNRr3FNh2EXQSzrb4cTOK6aUmvc&#10;44kDUP8AL0q/Z9nGUoMzRelBaMnjXuPWBZXkkG+rUk66Hw444J2UZqbBE17it/qijruVOw9mnGQ4&#10;pFF8RXVxxnrem8dXStZLFgdLcft7paFTRFcNKWMcRXrjhU+pPSqppondYiNt9bd/r5KVu+HhFQfm&#10;uWazKdg9td8KHiWDy0NSyyKe/FR8NQ84jujBr3ICRuDfw5WmZivcnQBi9hzRFb217ggYFTOCrN7e&#10;IljhVgmvcHvKeLHCJkqUfayG442QYijJp0smRFesOHm6R+pPFcIqkp2lYKLDv34VXDGs/hUt5dny&#10;mSIMUmswZWwfMdKaXEoFcG/cDlq+TvUpjWKZeipKYlpXUAWP2Rbvx6yypCTK9h6amhW9oab0zwqv&#10;Hql6SsmzZkbGxEIaeJt7Ko+0w1tznPjs1XL5NI5kqpdXc62vwRoIakIEA1jbeXpvVlaunYDhTTT5&#10;IpqMfzPG41hoKX/IxL2NuxYcGvpn0/8AmnSoqE3MxuCdLnx78fQ0lAKl4RTFtZKeVp6arg9bvq5b&#10;JVDU4Dl6a1QqbSEIsAR7ug7acPNk3KsWFxq7Qgttvtv2Hjbkf5pm35gBKVQlJjZgTwNZA5Xl6WgC&#10;eGHrxrWb6i49mnP2aKrEcTcVAlBZ5mY3Avfbb+jghMzfLNLGoQaMV3fdpwHLeRZDvFqxGAMdPRUk&#10;W1p+YVH8PE0H2ROneP8AWnO1H09ypG/kGQGodLmwvbTw14VjqznlKmSTDaUjZc7rfda/IKurxV44&#10;RM+dZAWdoltM+yt0T0IelDB+iuQsPnkh2VIjW24e927n4nhb5pPMkLLax8OFgCkiKEiU41ZdAqIf&#10;eFtORWbYPcGp442J20tSkmpclwobuo56EM7Hee3hyqxoOGM8TTJMddedgYu3bj1Q07zyiIA8QXDo&#10;tklZptSsKg6TyLGupOhPBRo6ARU662KjTmO9/mRUogyZotnTtpY4fhgCAxjb8faeTHXzAro+q97j&#10;gHLiQTA214dVKZUYLskN9OJvMeLQYTQyS3BPx768MLe3L6gCSONFyyeNS6dBKwKLuGgt+3hJerGf&#10;6TLmD1WPVsm3YGK6+PhyXrK2VgBjRc4vQJpUUkK3tt2geHNf7rT1BrM35kqKppN4dj91+TNZ24aT&#10;IwNEKFEgmnTgGOSFDLw8SCaeSma9zCJmN7DlimNteKdO2vcxX0vy0U/tr3OY8CDrxk16vckAkDXx&#10;78TGvA17iryhgs+PY7T4ZANxlcAafHjDh0ilShhjXvo5s0ekzpJDlTJNNUWCSyIN24fDw4GlXn5a&#10;UrGO0RUS5ldKMp9/VRfOsWMzTquBUjWA1k+JPDw0YkVBTvZgo0b6OBF91K1FY48KjlTZTRcqeirI&#10;lMchuoNwTyXuXdvtdR8eJR4BVNtZDH50pa5VmsAfC45Gkq56cKX93cbDj7SEO7D6VbRIma7qoKqn&#10;jDi2hF2J0N+O8NpY/Mvf6DwoUBMJkR00kNdySeUqCQKfgPHmZY3kbtfXTlpAGNXw41Ddttyfs2vw&#10;NMytPmPOlHgkBusLKSo8D7TwQlKbS3Uf6Q20HcwdS0jSTtNLbJpTD8JnxeVCrEttvf7I8Ty5LoRl&#10;hcvZXpldV3uu7QWtp4+3mDGe3f5hRFRG4ZUaIt1UxSpxzOc9fCbxkFQfAe3hgo3V0JZraeHI7WNJ&#10;pEEacRQavDI0V4SHI0/p5Hlg1DXsv08XNrkQafk8aYK2Mwujn3QD2Jt9fMgKgAX0Pe/KlE02VVj+&#10;eLEmJwbnUN4fRzEJoC53rp2vxQlpREJqoE1CxCupEkDTaKB71tLadzxT4HDT/MK4uQCLE+PC641k&#10;QTTgxwpL4ridHSYe9SgDkpqxt2PKmPxRc+NFIuAQPYRRDai6D3j2P0cmPdxnSkKPEU8TAqyb8M/J&#10;nyPT7E83TQCJ8RrHZbi52r7qm/KMKa7+9Ib38fjwRXavEYrYOFWi8cLe/ZNeFYUTVpivcc6QrpfU&#10;jjKpO2rA17gw5CpvPrV2/wCIcI7vZFKGxNdN2PKzPXrmf+Z9SqihVrmDbFb2WHJ23TahsE8BUe58&#10;93kDorjH9gcI9QGxA9vJPcqO658HTpXAJ810kZ/dYafSeBt0eJI6VD4igxmClNwRXWnfl9mQKY0u&#10;WKRSoJKDx+HM0MqaGiThBkVh5nL2t4zRAetFe0+cZkvuVQR/SOLdSyH3xwVlvvMQaB4FA8XRF8sR&#10;kAdiD7eTKSzygqPZxKpOjA1skcabMTkeSjfYNCCP7b8Lp6r6xYMPo4mP+4sbdvHx4lu1ANKGzDbQ&#10;/wApGhpUbKHH0R4a6R4/XS92qgo19iDhKcq7xhSsfduT9/IsuFd4Rhw20WyAnbVgXFPc6K+p+HCf&#10;SKLStJ669zpzZdNeaAjyqhIJr3M1SDJgNcBoRGQL8s0EpJpZbmCYrFJ9tfp4WjC1X+vuHufBv7+R&#10;bcfeoj+lRXeAqQayG/hzYf8ATS4lyHA0Z015lbu4pSreT01gbvZ4XzNV9+qCNhnmJ1GnkISB4fHh&#10;lFA7kckNONQ8uiw7wS4i1NrcrK/EIw3zaWkrbkF4WUC2mh4Et5kBTIUnoqft2HD+WWnnGjt+jeqc&#10;5SxTDJNHhq95H/ElH9HKQK10SqhkvqdD9R5iJek6Y6qMigwRRyOGYyZKsmERkdrcjd5rSZ6agbMk&#10;6XDXuKwJa+tuJD4jRBNe4rMtMoqwrtowI+8W4pYcCVjzopfwI869woPUNmoczyRsD+jlIFh8eZ87&#10;oPbB0VkNlAC2h5V7jxOgrsKeBtTIhGnxHMskiDHA7aOUp7twGvcrjzfSLhuNNG2myQqQRr35jZn1&#10;upl1QrJrL19836V7naEhr35HEba0a9xa5XrXpsTgnDdmH8eJHkyigxfNd4gjqr3Ll/Tzi7VmANS7&#10;r+Xb8xwQ5Y4XEwraK5u74W3dO6umvcMgoW/vcEOiTUMGvcTfUjL65p6dYjhhW7qhlj+BTXgiskd4&#10;hTZ8x86O8luzY3ra+EwfWvcr66WYn/JM6wxSHaJbof7eey9zunITxwrLrPWPzVqT0Y17h+MXpVxP&#10;Kk4XV4QJIzbsR3/LkrkBxshXDGsUrZfcPieOBr3B59ImapKLM8dLUN7lSnlv4DcNRyVtxL7S7oGw&#10;0aZs2CmRSWzjQ/PYJIFF3jsy+3lr6EtGpXmXh21EFF8kDKxDdxx3w+Rkm3DS/ETokU0sYYUwYvTr&#10;WwNTyjcjAgi/geER9efTKPEsIps70Ue5gpilNvrBPI/zy2F1bTxQfcf1qUcmucNPRj+NKv055o86&#10;HEcj1Ohw6TfCp7+W97/ceVldPsRleOXCJBtNOf48iDL3YToPA0Ic3ZAhwfxUaDgnLe4sdOCcigMR&#10;XuLjLNeI6jyZD+jYEN9B4Y2bhZVQXvGpEjaNle4UjqzlV8v5kmXbtjlJkT2FTrpzz6DZPhQ2KrIX&#10;Ib/84wDxGB9K9wCWkNDXLKmitqPq4fvq7ohxNSiB3qCDXuG5yLi4xbBY2Y3ZRZvp5NGXXQebEetY&#10;+5rb/l3DXuCHSStFKGBtwWNmKBridQr3BXqcPp865OqMEkAaTZeO/cN8ODJoJumy2dhGE+6gGh05&#10;bcpcGyca9wleHVNdlLMaOQVaFysgt3W9jzHtpS7B8iMUnHrFZLPITmDJHSJFe4crCq2GupEqY23X&#10;APJz7wOAEdFY33DRaUQa9x5gbaQw5cAii1QmvcFfKmMeQVBbUcN1I1oxoBXzE4ivG3jwt/rB6UR4&#10;thi9Q8Li9wrtnsPb2Y8InmzcNwPvb2daej0qd+z7Py2s2yzJ4VwGh2X15WzlHFJMJxM4FVk7GJZL&#10;+32ckXd/MUqGk+orMHMGBcI71PDbXPhm8s4tEy/IVR3QzDaR378mkJgApwqEb1g/cnAjGvcJv1wy&#10;BPlvMEjwpanqbvEQPy5C2eW6rNffIA0KPsPGskN2M2F4yJ2jA17iUybjf8wp/wCXT3+Yh0t8PbyT&#10;cnvPzTYE4xR/mVqWVaxsNe4KipDjVAcIqexHun2N4cGQabuUKacEhVR+SbZXeJ9fKvcasn1+J5cx&#10;1VDbKilcFT23AHTmFGcZS5kNzEQkmUkUZ5g2i6bngoew17lr/TfOdLmrL8WIwt7+gkXxDDQjkoWz&#10;wvGwsVjDf2pt1lHCokqMNeLjOeWKTPmWHwmqH6eIFoW8Qw7D6OFF3apuEKZWPCsQfxoxyW+VlroU&#10;MAdtNMhanm8+3usfeHC0ZAzbjHTzM6tVXiq6FrMmvvLfUfQeYXXtmrdq57tX+aeBB6aykWlrM28M&#10;QR76ac25cos2YJPhNYN0M6ka2IB8D9N+XI5Bzph+d8vU+N4a6sjqLi4uD4gj4ckZl5FwjWnj8ax3&#10;vrVVqspPDnCqneoWSMQyZmGXB8QjKMrXU+BXwIPFjiNFRYzQTYViKLJDMpUhhpqPDj6SUGaL2XVM&#10;EOJwIM0G0s9VhlelbQsySQMrLr2IN+VJ9WshY30pzpLRTqfkZn8ylmGgA72J9o5i9vnu8u3dN6wJ&#10;bV9w6FdFdHd188RnTAg+MCFCrA+mGccG6m5TjklUSVkYaOeM2udLHQ/u+zhzvT11gjzdhS5Yxmff&#10;VwINt+7D2/HgMYeTdIEfcPZ5UG85y45W6H2hCTt6jWth+LD6CJMtV9V1WyZRkYVXM5mjQCySHUiw&#10;7XPBL6rdNcF6k5XqcrY1EJY5FO0t+6xHBluzvE7uveFYEoV4XU8Ck1MG7OfflFhc7doHGqA/Tz6h&#10;Oqfod6/UHWHptM8L0cipXU9yEqKcm0kTjsdO3x15qqerz0y430szjU08kLIsbl4JFBAIvcWPx5nI&#10;ytNoRcsHUy7ik8Uzw9NlZG5jbM37HeteKcfI8RX0gPR96qunXrB6I4R1h6e1Cyx1kS+fCCN8MwA8&#10;yN1HYhuFiylmBqvdRV52zx6EHTmQ2WZiLlACdsY1DTg7s6eijUgWHBfwfE5YagLoRwaDEzRK60FY&#10;8a74YfI+b/ltgkfsR49jwW26xpAM0ELlsjAbPKotRTrMpFrk8ODgmJ4ZnTA3y9je2WKVSNbaXHfh&#10;W+0bZXeI9euim3uDYOakTtxoG8yZercLrhmDBhsqItSB+8BrY/TyrX1F9Ca7ImLyzrEz0EpJjkUe&#10;06D4cC923+XWLhr7OIH8KvwrJdDyM0QlaCNQHvoRsrZlpszYYtZF7kg92SM91bx+rgXdOs7y0U65&#10;exdv0gNo2bxX2E+3mRe7+djMW9Dh8XDrohdQQYIpT2BFjw2WX8cSMq1z8BwWXNvSBaZw9tRJoT4e&#10;PDDZQzU8UySJJ7ORle2eobKROJ7rZspCZny/BitO8cq304aJY8udTsryZczIqypIlgT3W/s5EKw5&#10;lbveN+o4EVqyvnsocC0E6CcaJpj+EZg6Y5oOb8q7kdDuliAO2RfEEDlI3qr9KmK5DxiappacyUbF&#10;mjlAPbw4iusvS5/lVqcP40/0Tx9KywsrprNEa2zPAz00dDp11EwTqLgUeK4W4EyqvnQk+9GxGoI9&#10;nCH0WIz4TUDCsTuCbhWYd/hw7sboOjSTVkp8UbI4dNCFxW7gx3jx7cE+yl+EbK9zifMDXI04obVF&#10;JdI4HbXuL/LGZPk2+VqgHjYWIPYg6EHh3bXKmPLo6qL1pKMTXuMHUDprFU0rZgy0PMjtukQa7bnw&#10;Hs4MCwlY75jDpHTTB0viNhr3AFo66rwKpLwgmMmzKeSVk2eFsaD6igXdW8YbIr3BUosSpK+BZKZr&#10;6a/A8yAt3U3CAsbDQbRgYNe5PJFt3DCaUjCvc5BgO/GqotQr3O+9iO3NzFNo417nrm23jsTVQmvc&#10;kQytGQQe3KqE0pcAO2vcV2DY7LTMFvb6eEtxbhdJDqQZOyvcMbkfqBJSqqSSe5oCORdmGW69lJnW&#10;kk6htrg0aMbnjzn7pblrqdQyYlhKiCuZSbC21jbx+ngBebS4O6uRKeCv4k+VHdpfkHQvZWIM0Zs/&#10;blX/AFE6e41ljE3iqY/ImjJtobG3jwNPFzKTpUZQdihxqSWDAgVnuLX4k8GxqdJBT14Cva1/A8k3&#10;Lc3DyQCT+NL9WEyR1V3x0r8Hjryamj9yRdQBpfhxmOTtZqjVsVwNCq0vQwJPlXuY8GzLU4NVhZna&#10;GVD9r+n4cxku7V7J1weHHpqbsnz3RsOzrr3DfdOuqkdX5dLiEtpB2btf6OSPlOeC48C6yYyrMxdT&#10;iJ869w1uG47QY3SnDcaAlRho/iv18F1xahQJTBB2g4g1IOpDgiQRWJkI1Q2+HEpmXJlbgcDVdEfm&#10;KWTsR4fSOYtZ/uYFkvWIhQxKPwoGXuXBWLfrXo5Q5IOhHccnZF6i4rk6dEjYy0ptujJ1A9qk8grL&#10;szdsV6TgRtB/Cguy53C8NopuxPCafEYzuFnHZuHayjnbCM0Uy1eGTg6e8pPvA+y3J6y7Mm8wTwCu&#10;ihMh4OieNBLjeBVFGds0d9fdYdvv4K+D5inoWBVyR9PDN+1DnClPeK2HZQU5lyfS41A0NTGCDqTb&#10;W/w4nOo+Wsi59wpziLpTVYU7ZLgA/Twncte9T3b6QpHXtSekHhR+3eKQAPeacunlZnvJtWuGSRtW&#10;4WxFlIJdB4WPKQvUHImQ8WqKNJAWS/lshupHtB5j7n12d19RQsKTtGMx605cZwllMA+/YaNdHJ5k&#10;QdQRuAOvflfuaOrOZK5zA1Q7Je2rHmBe8faNc3RKNZNQnf72PKVp1E+tZuB1HmOslYs8ha51udOY&#10;uXGavvuFYJFRfcX7lwZ4V7mObyq0bhYN3+HKovE3I0uiD00VFfTXuMc1K6GxGvC9xnTiMRSPjXuc&#10;Y5JYQVfx4VKAVVpr3HKnqCLMh14gU3xFbIr3FFR4j5i/L1Q3A+PiOGVreuW5w2dFUiMRXuTJcDWp&#10;G+mIcezgz1s34wwVT33iTXuJmfCpqeXdtKm/CN6zU3hShDMmvX5nptyMBICPpHCJTZSakeytwNor&#10;3FjRyCEBojpwPvAqqRGkhAwr3BIy9meakZbNtt4eHAu9bqSZFG6FFvw7Zr3DOZI6pinKU9XZoj3B&#10;7W+jhMjWwoKSYI2RR8ysp2417gw1mTcpZ6oDU4WVjqH126WPJNtc7buRou0jz+dUfs0XYmvcKtnX&#10;pVX4VUSRywkOCbWv99+Wu8lKU940dSOEY1Hl1lakDDZXuBR52I4NL5M4ui6XPfkauWoXI40AFtls&#10;mvcW2CZlkjKvSya314EH7YpJpOPFtr3BH/rJTS03zUoXz4hZGtrc6H8jxKm6fS2WZwPD31YSca9z&#10;/9T5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xuc1Rm7cvprcV7mZaWQn&#10;XmwmtxXuSkoR+9x8Iq0V7kpaeNdANePBNOaa9zPstaw44BXor3OQhZxoObiatE17mdKJzzWmvaa9&#10;yUmH6XIvfloq2yvckpRovhzYwrWqvcz+QgHNxVK9zJ5ajsO3t5WvTXueFr+7zZNb1V7nXxtylVGN&#10;e5xDAH3ub2U4BXuY2kubDw5qtkTXuR2e+vbnq9pr3MJkPhpz1W2V7mEm+p4wVE0yTNe5xse3LgzW&#10;xXuYiNeXmtE17mVdwFzylaFe5njJvx2lFe5JX7R3c1W69zKlr+9zeNer3M/NVqvc9YDnq9XucGF+&#10;w56vV7mFrW15uvV7mPynfQDXnhW69ydR4fO57aHjyUk1uvcWmHUTQDzB34bMs9NXivcGrJqKzWN7&#10;2HDDRT6FCvcOD0wzrV5YxCMxEgXFteXSdFGQc0xFcWVWUq3Y8sOw7Eoeo+XWoqhdzFLHXx9vFKoU&#10;KMEq10zmJcNfzE0UnUcry6zdLK/LGKuXUhbkqfaOEukpNI3Eaad45ElQPGbg8ABYWib3u/HRSaK5&#10;8zE30PNERXq9yM8Z8Oarde5Fen9vt4/WjjXudGEjQctW4r3OnUgWA7cps201sr3MTGJ0t29nNmtk&#10;zXuNrixKnjeFUr3I0qKF948UCBVtNe4lsarPKiKL9fHqTqOkV7geVEoJLC+vx4yTFFhVNe5CZwwt&#10;ymurJFe50CV+jjYHGtlMV7k2lF5BbtfigdNeSDXuCLQD3LDvbXjKjRkmvc51cbBd3ExrZE17jG2h&#10;sRysV4Gvc4Egiw4wa9Ne5mTYR214yRTkxXud7ATZRrzQMVU17nZDdiee1VqJr3O9e9+ekGtgRXuK&#10;TBYVlqAwNteeink17hpcqU5golLaggcYVS9M17i/pXhuFub8apQK9yc8YC3AuObBq1e5CkTcQ0Z1&#10;5YmvV7jhSIQutx7OaVsr2Br3HGkokNQsi2uSDylbr3D6+nxJ/Mj2KDf4c2OqjBONIrPLQjBZfONl&#10;A15YnhOK1yRK08YKgez2ccKTxpZoogGaMuYFV1LpQTlJGOpBB78XOCZhoKmT5eSAK50t+3i1pSEE&#10;QMadwTBFF66idNs2U0P8whxIvSpdtNLfDi7w+npFDISBfx4I13iiYVs+dG3fEjHZRWMxjGCI6unk&#10;eV4ib3+B15mnwiuRDJQy6d7cIVg6pSfbRVJnDGp2D9R8qVTCmzbh9n+zuH7fZxkbD8Q8h5LXb4/s&#10;4+6y6uAcfKrr1nAx6UvqPOnTiKsjjp5RAtwBY9vhwIs65exGuopZHFrA8JS0QceukKsMKOn0jz/l&#10;mjrYKKjlEm4r7xblcPWfKzpRSpuNlB/U8PmEwKLnUQKsWyxi8OJ0++PlTvUXDhT1zOfA8ME7aCzg&#10;xpV8C5KpIyCh4rBpLNe4IuVK1HkBVvevxwUvZXwr3DHYFVSLECfHx4qbGNCRtXCvcUdVMXpTY+Hf&#10;iuIpVXuALm9433XJ3dubAxmmTtr3ALqqieCUpNqDe3DJUGBT61ARFe42R1QU2t34s0pHGnhtr3He&#10;lrmjvs7c9t2Utk17ihiqzLtjbw1HE/dkkqpoI2ma9x/pp5HAUPt8NeMlopMzVkNEYzXuKGklkSMI&#10;LH2njRJSdtO4jjXuOq1Ct7oJFuUKzWtRmvcdf5x5UFj3Hbj3eYRVlq8Ne4y41ixrKRaQE2OvCi5X&#10;rPlRW8fFAr3EjJDuQwCmjlJGhPClNFGmvcCfHhjFPO0RRUI0AXlqRLnhXuJZaDEaobaoOoPjfTmi&#10;JpMlJO2vcUOAUWI4bUL8qN1jqddeeiKeQgivcNTkyoasCxVg2A204n6qOEHpr3DNZeGH4em5b3tp&#10;x5rBWFGrOCq4uCy2HFWMQaVCLGzfHgkBCjhQwaIVtrBstYHw5lSWUx7iCT4cZSBNbEExXQVQdONF&#10;ZUTkEbCOHbSRRu23HGsixruuDwP45pExPYVt8eCZoJFGzfhUKzcNTkqjjXD45pGBJA04mVoNSDa6&#10;XRSaxKeS+2IcHjDZqaig3ISbi9hwzQpKRpGM0jvUahIoJcapavEJ9pAHhc8cf5sJR+gBJ+PGywOm&#10;gKtgHbhTA2CGE7qhrLfWx5wSediWnUrr49uPG21DbVF2iSNtZJKemC/6M4tbQclJWJqi6c0ljSdt&#10;aRbaahSYe+kjG/s05Op5qFbPOQeGDCEpOONGdsyAYMGm2rpcSdSlL7nxA4rVxXC0hCQgW4KEMQJm&#10;hi1lpVjqwpBnKmYqipaarlOh0J9nGv8Am0Ml1Vgig9+VK0I20etWjaTBx86UkeWWgYbwZXYDQ6jk&#10;N8QpJJVCsb+328uh1AxGyjxllsAgU/wYNUQQMzRgAdha33cVuESsKiNKYWJF7kcLgdRlOHzo5YtN&#10;RxG2kRjWHRy08s2Inco7IT+wcl4xBWVM5jllOn+HxPChTqgrSSMRRgbBa8BEVhy1DhtLSh6OnFhe&#10;wbw+jkvCMuSpD57MbD2nvwhuX228EmTsijVrK0pPGYrvGcfjlq0pdg3kWAA4qKWtjpV8jZpfUkX5&#10;H11dknSmDQjTbBswMaaJcuT1TioeTuewNtPo5Cr/AJCSQzyXF/17cCztw82mBFaVZ0qMIwyrgjWm&#10;itYHU38OBvjk0IIiRQDrbgX0Le8Sjt9lF67ZLeJoXMGpRANy+8BbgL4+81ySBpwsLWkSeJoI3CCU&#10;wBxoUcMMToFW+nAGzTI4jkkQgEX4jcU2kYzQXfYCRpVSqiDDU8Jnn+pkYyyE2Ouo+HDK3MAY1FuY&#10;tgDbhWbhU8YxZBOVvf6/Hh8s9dQHfwhcA17iAxetjkktbU8QnGgkTFe4ywvI84LHx7cpFUGNe4JW&#10;GLJVIkfivjxQg6jFGrOJr3BZy9hyrteRgTwyHgG2hrbN92Zr3BtwSpjEflRAE6DgYuHAThPXUm2R&#10;JFe4u6WjnmQpGbFteBN5UcJqSWUxtr3FHh+CpBZ3YFjrrwhfUEYn3UbSlHCvcVFNOwS1rAacKFQv&#10;EUwrxY17jgSFhLIupHjyoJBrQUeFe4wV2MphtOTIwD9+LG0lZM7KXBJAxFe4gxmHEsQqDFTE2Y6W&#10;78XdyIphPiMCvcbMRw6eF91SbMTe3LJTpFPhBTia9zlToY1DAX46mK1rHGvcd3xaqjXbEAABr/fx&#10;laQcaoVJIr3Gxp6qpczTEaeA7c0CBspGkgGvc50W2SuUuCfZyq5irmUGvcXvlz1IFNEttxH08YHh&#10;q5Cl7ZAr3FThOT2dw8x9069uNpUVT0A+2nAnCIJg8a4s23gqYZlRXsiarb2cupSk8I9aMUyrYIrA&#10;1Qq6k8XFBlCYoIgv5cS6wo+KliWdRiaiSVwF28LcVFPkRI1/0pL348kyfCYFbXZ6jgabJcYRdVYE&#10;jiLzh0xp8Tp3iMIYMDb4fHgit3u62njQQvbGRhtrLRYvFILHQnlWHW/pPV5axORlhujG4Yf0ckgO&#10;puPOsd87ywt+L3UoEdXXcvCrSYayTeUwtrxNsONRNonE1y4+4dhaht725RS42VavcWdGggjuOJ1b&#10;K9XuTxWzOwjjufYBxPt2V6vcNV0V6a4/mGtiqXRtSCPYPiePoSSaNGUk1Fq6uCigaoqGCqovc8s+&#10;ythlRgdJHguEnfUGwaS2ijxtwxNG5JjDHqoGsx1dHibHFMUPl0seqx31YjW5+HDl9L8geREtbiTW&#10;Ui+5u54Ysslw69MgdOApY2gubBIqp71eepeHBPNyvlT9LXyhlSOPUL7L28eGRTP2UclxK1VJuaKw&#10;VRbU8bvXlKSUpAA99D7L3WmcFjTOJG2qiKH0YdbPUjjvzlfFLTpVSGaR3Yjavx+HBtyj1MoqrD3z&#10;FiUgooEXcrMwAH38ih62DiBIkTUt2l8m4TpMeY2R10VDr56Kc15azfB0b6PxVGNY/XNsZkUnb4Ek&#10;D7IHt4gs2+oDLuIUs1Nl+vilkYlW2HUX5Ee8AU/+zQlRA9lZDZPbNwNCgr59dXK/hzfhg476faGL&#10;MHVCitiUgVpC66EnU2J4WStx162oklEnmE3vfkeBggCRFSwlvTt2VebQYXBRU6QIuiaDTt7ByKla&#10;gsN19Lk8q42Y41vRNTUpyWct9XMyT+a1hcg8oEFPGlcQK6kjESe9b6OONKoka0ZtxlxMYk0iECSa&#10;bXm8v3dt9/x4IGCYaYohJMDb2/s5EWeZkn7UmT0UjWsK2U9YNhbyvvlWwt34qJCqKFj+0eQ2He8J&#10;K6YPipaimMaqkelvhzG9UaeEyy6be9+Jg2l1UJphUDZUoeaFtb4cL91BzMaotDGQEHb4fG/JDsbV&#10;AM8aLl+MxT1QU8qx3bS/blL3rF61efUvlmgkukRKsFPc8m7L7IJTMURvspUCcTSiiTYgv38eVc1V&#10;VJJMZ27sb+3g+SkFMUVJGtMVl5GMu73r82lOmnEJKDXuYkIZiO3x44scaecTqxr3MllIv34xMU2k&#10;lNe5zCHT2cbKqc1kmvck22rfjQxNK2hJr3D+eiTpQ2a84QYvVRkxpIutvC/x4RPlSzCeFE+YPaRA&#10;wpvxKujw7D5a6XQRqT9fhzZGy7hcWE4YlBTLtROxHstwHuqCzqOJjZUMPOazJNEzzBitXieJyTSE&#10;jcxIJ14qkdok3EbxoBrrwqgLMzApOfFspnJkRbRhXPjfnGYlfetYt8eWGOAMxSBQBrGqqrBXHvHw&#10;9nIsxklBjkAY+GvH2JbUFJrQEVzqUpZIjHUKdq+HJ+ER1MaX1VD4E314qzBxKugnjhFNLiKT1JSl&#10;JXDAhLe7ftxQysFgaaY2CKSbcImxKhHTSeJqNUPZDAhJ32Xtrcnw5E9PmV2zNnZ8S2+duluB3O0G&#10;/CPeq77psJSoDp6BUa5ndFxRMDbh6bKWWf8AF48tZMFNLHdlisLG24kdjy7XL9FHSYXEix7CBoD4&#10;D2cwXvVlTpkyOkUCtWqq+xUpXxs/lsJGZrqToB9Pt47+ZHfZa19eJYkTM1qaY7SxStG6AAfZIPML&#10;v5rfLn7J04rT4ROyvU1T0ktXJ+mAIOnbk0iOOIxxDdpa5PEwWVqk4U1tqNLh8NHSl40u7EaHmFaK&#10;QQ+YxB9gI4Yh6DhNeiKTeLUTySiRgiqVN76/XbipwlREh+yBGL/lc81AdOIPnFKUyeFAf1AqzQJH&#10;BTukskzJGsQNh7xtqDzW+/ECz/UZo6r1dErCSJJCq27WXseTvl1ullgKBggRHnV8NhrYv9KeTWyT&#10;0SwXC2QRs0COQPawvrwhCElQfs69uFq/ETWgkUZDk5WAawFxxnTIp0RXuOtFt3DYPq4nVIrREV7h&#10;gemlGplSSYe6LsSPgOBG+WSYG3CnGjJgVxb7PKRPVXjIxrqniU99wNTJZr6kA2GnMrt32e5ZHkKi&#10;bOVHvSnrrlwDKGO+y3w4JXDtoIKkV7hkeh2F/O51ht3DLb4a+PClolT7aOlQoH5m7KD5RWNz5aFh&#10;2AJ5e/lxFTBaZAQNqKPr5mraILQKccIrDm/P7RVVw5/q0r8dnqBoxkkJv9Nhx8ZCGFze/BGCAKIQ&#10;qaD0r5gDt4HwPHfDgNwVRrfhU7jjTC5NM+LShKR97FV2k2+HCp+rx3U0qsO1Ox+nXjN8kOMlI2mp&#10;Cy1qWVY0ZD0Os0mVMWqFsVeucX8bBRbhR8tr/vqjVfEAjkRrlJ27KKO6kbaPZxRKCDcfa8OJCqmw&#10;3Fe52SLbW78aBNaUqDBr3M1St8GrB3vExP0gcdbkzFOMjaRWGRgJEHCxUlSlPm7D2vt/SEXJ+HId&#10;vGilySTtojzJOGM49FZSQObCHpRq/men0ZbupsNOZebtnXbiJisGN8G0odBBohHqh/Q50p226SU4&#10;1v7Dw1SduSEkBNQwSTRWZ7KbR+OunK7fxB6fflXD572G2ReBjeBovW6cYGNTfumJacijf+jucI2Y&#10;KGT/ACnmQyD/AIiQQPz5QjjCELTvFfQup+o8xRvmS0On8KGWGIo747cMV03qGmwFIz3UnkV3G2oK&#10;zpGl0mvcElS1+FhE0CzXuPOEMVqUY6C45TXoUD0Gi96vcLn1zojQ5mlkiFhJ+kH1i/M2t0XdSQeJ&#10;ipw3eWHW69yLgjrPh0Ui2syi/M1gowD1ChS4SFSdg6K9wiXWvCmw7NFUo7bg4+sX5Du8qRrBE41k&#10;Hu+8HGgK9xD0khlgSQi1xyExgaEDo0kivcUOHTiA7j3B42tOrGiR5OrCvctC9LOavNkionb/ACif&#10;mOVysnviOmsHd+8vgFXQa9w/sYvr7eDJTmgmOmKxHNe470QWVWppveSVShH0jglsXg06Cdmw0hck&#10;eJO0Y17lT2eVnyd1GqqeIWFPVG30br/w4Wuyw6ojpkeVZ+5VGZWSSdqkV7liGS8XTFMHppxqk0a3&#10;/wCCHJnt1iEz/EBWHmZW5t3FA7QT7q9zBkfNUmSc8tTg2annVgL6Wvf+HDvLr3+XXA08CKFCmjcs&#10;BQxkVinhWeNon7MCD9fLy8rYvDjeA0uK0p3pURJICDpqAeZ8NOi5QlwbFAH21CTqNBiKLVi9N8lX&#10;y0jggxsQSfH2Hirp5tjAjTnljCkkTTBURxPEVcaAdx7ONXVbK8efOmOKYG672aB3j013KN1vrtwk&#10;LQcJQdihH4e+jnLX+5cE8DQc4DiUmTurGG4svuwVTCCT4h9Bf6Cea6sdVNljPLU06lFd2jb6QSBf&#10;mLyj+SudB44es1PVxbC4tz1Yjyo/upGnB0iYlASdDbg/GNRAoVy460VQYpgfDxtzykTSF1EivcYu&#10;t2Btj2UoMfpF3SUh2v8A8R7cEjoF1b6k4qGFG27F1+UuCyrYoYede4SGopUmiaMD3h7y/R489ar/&#10;ADLWk7RWTyHNBngdte4J/SrHTT1a0Ja6SaWPt4L8muO6JSqgPn1prTr4ivcM1EQwB9vJixKZqD1Y&#10;V7ggZQxZqGsWNj4/lw3tXCiFHb8qCuYW3epkV7gc9cMmpS18eZaFf0VSPeAGm728Kd5LQEC4RtOB&#10;/GhluvmXeILK9o2eVe5F6S5kM8b4TUN78eij4ctkN4lxGhW3YDTu8NloIcTsNe4PaBbADvwaOEHY&#10;aiY17j1htYaeVW1OvH2VQYNFbzesV7g3UsGG5uy3UZcxUBoatChB1sbacZeBZWFj9440AUuLsH0u&#10;oMQa4MNN3iOUhddOnGMZBzvVUTgp8tJeJvAr4H6+BpR/lbwUiSFYp8ug+VdM92M3bzO2SekY9Rrk&#10;CCLjjzk/MUdfRRzqbSCwb4Ecyfyy7/NICweGyinMbMsqI4V3wTc45fpuo+UJKJgGrKdC0Z9pHh9f&#10;DC5t0XrZaVsV7jwNAvLrxWT3AV/Cowa9yt7EBiWWMdacr5bRvskX4DvyDsvuF5ZcFCuBx8qzLZKL&#10;1qNoIkGvcG/CK5aiNK2na6sAR7OZLMvJdTrFRlcM6CUnhXuKfGaRsTo1xehH+kU494DxXxP1cJM+&#10;ysZzbQfuTJBoitnO5UW1/arZ517gndDuqhwLGoqWdiaWdgkgJ7N2vzEHKb1dg8Wl7Jg/iKI87yoq&#10;SSNoE+lcXXcLcs6wvEfNiSrgIIOoIN9PDkwKSFeRqAgAMDt402zx6lX7eHAg615Ikq6Vc94Il6in&#10;A89V8U/xfVyKd5slGcs6QBrRJSeMRs9KmHdnNyj9gvYTgajU7mKUUs32T9k/H2cUPpm6vnK2LrQY&#10;jJagrmAYE/ZbtfmLeUXf5NXdL4GDz1VJudZeb1Ep+4DDroD+u/TX+uOXnq6GNTW0wLDTV18Vv7fZ&#10;y1ikqY6mnWWM7kcAqR7OS6Uwax9UNBg1V/iOGtSSS0s6GKRDtJbvf2fVxAdXOm9B1SyhNgdUqrUK&#10;paCTxVh21+PGwht1JadEoXgofP0oa7uZ0vJLgOA4TiOmp2U804l07zHBmbD7mIkJURqdHS/cj4cq&#10;ao58ydOc6mnlVqatw+QKSbi4B8PgRzDXOcmd3XuShRltRlEcUnZPXXSu0daza3kwULHvo9GcMAyJ&#10;1z6azUFVGlbSYpAwZSOxYEXAPYqeWydLM/Yd1FyvHXwsrTBQsqX1DDvxO6lN0knj8uFQLcNKyW47&#10;tU6f4TWk/wDiD+izHehGf62heLzKGpZ5YJGWwKE3Fj424C/qi9P2A9ZskVFDLEv8xhQmCQgeA7cm&#10;3cbej8go2F0qWXMAT/Co7COrprJfdfO1MKCVf3NRgj50g/wufxDsyfh/dc6fDseq5Zsl45OkOJ01&#10;yUi3ttWeMdgV8fhzU6619Jse6aZtnMkLRT0rlXWxAYA8y8t3VZM/3RwSI0q4KB6KlfOMsCCVoGBx&#10;H6V9EfJGc8u9Qcq0Oc8p1SVmH4jCk8EsZDKyOoZSCPhxuy3j8WLUYniPvjRgPA+w8yNtbkXKfCai&#10;fSUzNKsfDgsYBiksHvG1weHbbsHbsoid0nZtrvhlsiZy+XdLm9rdjwWNu96IONBK4Y1nw03VtHHU&#10;IRJ48NPWYfgPVTKz4BjiK6yKQrG11NtOEC0mzUTEpO0HYRV8uvlZY5tjqoEMVocUynjf8+wkblB/&#10;SJ2DDx05Tb1u6MY508zNJRTRuoDFoJhppfTgb8WVOBxB/ZkyD0dXpWQSlpvW0uIG2hpwbGaPHMPT&#10;EKJrq3ceKnxB+jk7pvnh6pf5Zih2VUdhcn7VvEcyqyfNU5q3B+4DHroiWSg6TTqPeGvDSZex14HW&#10;504/dW+oUgcTrGONQp4bqVA1twyGUc1vTyKytpcXH9HIuvrLWKK3MDpGBoN80ZWpMTpmWaPcSOGP&#10;qqDLHVXLD5ZzHtYSAiORhcjTw5E8uZYvvEDD+JPA0py/Mnspd1JEj+IDAHrom+LYfmHpLmr+uOUd&#10;xVdJoL2V19hHKJPVr6X8X6dY7OsURamclopFHge2vEOY2x0C7tPs/iTxQfwrKW0um8zZDyPOOM9d&#10;Hj6fZ9wbqHl6LHsLO1iP0kRPvRt4g8JNguKz0U7YRip99fdViLcPbDMA8AFUvKtJ6uIpecWBLA+6&#10;d1+DBGNL0BLuwV7kqNwn08d1E0VOpINe4ucuZlqKFhTu10bQg9rew8PrO6NsrUDPVSMJ0Ga9xnz9&#10;09p6yB8wZdUbDZpIwNQfEjg3UkXP7ZjaNop5xCLhMK28OuvcLrT19Xl+t82JNyE2YcF+UZ+WVaTh&#10;0jgPKo/fsyB4uGyvcFPC8Uo8UhE9M1zYXX48yPtnk3A1JMig8dTZg7K9x11uQdfo4sVTqiTsr3Og&#10;LaA6csKsK9zlYX5fVTxMba9zla3fjk1dJ1bK9zLG9m+HKKphSSrjXuKPC8Xelk17XHCt5gLFIFAd&#10;de4OWUM/T0Ei7XO2/bkf32WhwU0poPdXXXRUHvwW8yZZyp1cwZqavREqtvuSgdj8eRqtBtZbcGpB&#10;2g/EddGFndLsleLZ51hO9Ne48eVndXujWL5Mr3hqomK3OyQCwPsI4A7yyVl579qVNef2+dSW3cpW&#10;JTgD61lUhhccB6hxipweVaavvtXTceDrKM8KvAv0xozQrVh8q5cU1XRU2NwCS+1jqH9v08kK7tms&#10;0TpXBw28aOba67hQFe4xU+IYhgNUKactsBJW38QeY6Zrkb2UkLRik8amTLM5VbKkeyvcMtkDqzNT&#10;BIMRe6mwD37D2HizK88LUIX7TWSmU5yl4AEivcOllTO0MlKqzkTQSeB1BvyUy2m7Gps49IqY2ng6&#10;YHGsbxhtRoecsyZNpsQpjjGWADa7PD/RyFc/3TZzbGNDvBQ2K86LbjLEvElMT0V0rkHY4+vgO0uf&#10;8SyVXmqoXannj1ZD9k28GHMPn2LjI3YcBSUnb5fKozW0u2PRFcKiniqozDOu5TzlmP1+w0eHtQ08&#10;IjrFBDEm4+lbcvmfaizljZKhKhs/GqO50hoeL2U0R5cw1JvNKbvYDa3CY559YWesw1D7K2RY7n3Q&#10;5A/LmD28fazdX5MKKUnYBQLu87WvYYFPMVPDAoSFQoHs4XzG+qmNZmvFjUjSo3+I3P38xsuN8Ll8&#10;+NRIPTQTXfrc2ms3AyxGgjnHnQm6n2cI3ljMDqTANFKlFzor3ExJA0LELpwKqCkbaSEkV7nOnqtQ&#10;AbW4lWicRWiZr3H2CeKYFZB9fFDN0pnA7K8DXuYKmj928et+HqmkXAlFKCBXuM5EkJup08RwnWgp&#10;wIqte45U9RcAg2PCxTcGq7a9xWYJU1TTqkHvG/EYCkYpwilbLKnsEg17h4ujvpsxPq86oYWika2o&#10;H3Ajk5bvMv5gQhSZB4xU5ZLuxcXmISfZUWsqYaKB6qpYLGguSdLD6+Cb1S/D46kZCwv+ZVuHP5BB&#10;YSAE3H7OTlnfZdcpY/MW4CxEkAeIeYk1Ldzuq9aoBjh0UnsvZ3ynmtpEy5iEFW8J2ukcgLKR7R34&#10;QXMeRcdypO6Sxt5answ5hzd2amVaFiCOBEVGakqt1QqaVIGuvE/T1m47h7vgRwMONxto7Q8FDZXL&#10;iqwzGZadwt9PA8JHbcO9RFGSHQRhtr3Btyd1FrMKlRo3Pun28DTzE4Hjtpa27GFe4bjL/UjAc4Ya&#10;uF5kiWVD+9ax+/4cfs8yfyxWnV4ejgRRhqS5gqvcSmeehkGJUZxXL9qmA3IVftD4W+HJTbctM9EJ&#10;8DnxjroN3WWoWk6a9wn+OZPr8GqGeBWR0JuLafdwDX1g7bmHR61FF1YLZVPCvcYxi2ICI0joROfs&#10;/H2/lwIKskhY6MfhRFqI9a9z/9X5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XuZFidu3LxXq9zP&#10;HSsx97lgmrRXuS0pEB144E1YCvclrFGNLceCatFe5mWFm45FWAr3M8dJI2g5vTFXCa9ySmHMxG7X&#10;jgTFW017k5aFU9wjmq9MV7mcQImgHPV6a9zOI1A056aamvc7C6gDlJqs17nAlVbUcvNbr3MW4X05&#10;omvba9zg8ilvjzVeivcxNL71h356raa9zC0jX783V4r3OBc31PPGrbK9zGzXGnKA1uvc4WOvN16v&#10;c4WJFzyhpkivc6txuJqgr3OB0IPNmtmvc7sDry6DWkmK9zw1PHKuMa9zMlwdOep6vclKbnXm63Xu&#10;ZB7vPE16vckKynmq1Xue2O5G3lgJqwE17k6DDqicduW0mr6a9x2gy87ayDilLJO2raYr3HqHBKeM&#10;AsoJ4uDIrxFe5NEMaD3VAtxRATsrwFe5IhsCFHjx9JirV7ggZVqvIqVHgSBxamminSZr3DBUTs8K&#10;1EZsVt24ytNGCFTXuGv6MZ/fDagJOxsSARyqDqowbOnGsM8SzxmNvHhqs95UwnqLlwzxkNLtup8T&#10;xt1Os4UrKA5jTVSSvRP8tKDtPY8rAz7k2sy9iskTRlQpIsRxIPDgaL1J009Agi44Gxbbry80xMV3&#10;zlCyML3uTy8inkqivc5yIhWzflzQqm2vcjBVHfl5rRwr3MToATt8eVJrVe5CkiAHs5bbVa9xvkRi&#10;bgW5VQqsV7jVXSeTCS3HIwptRivcDPFKozyMe/N0WOGa9xPu1215440mr3IxFhpxoiMaUjAV7nL7&#10;Nr89NVCq9xQYPTiR9dRfjqsBSxFe4IMUaolrW4lmlEV7jfWSkPtv24yTVq9xoc7m18eVJpo417nD&#10;aAdOa4VUCvczqCBrxunDhXue3a7R39vGjVgqvc7LEHjVb2V7nYHt5qa0DNe4q8so0tckSjQkctM0&#10;oRXuGwwel8ikVe3bmqMU17irpYEY3J42cKer3H6JFC2HGa9XuYzFdyV8ebr1e5mjj0uDqeWrde45&#10;0iMkgYi/bnq2K9w9fp3xALLHFfUEfdy4Vppcg0heoFN8zgEy+G1uWbYTRvVU0TJYqQOKAC6YpeAV&#10;mOiqss349TYHXT+YxRkLHiiocBkEwkRQG9unFaG0oWJkgbYp5sQcaCfMvU+nlw4wtIwuBZCdCfbx&#10;UwSRU8Ijk+2NL8duVa1ykGOirrgq8M0DjUWI1kxnWRdh94qT2+gePJNDUVbPtUblJsLnnhaqUnAy&#10;ejnjVQyTx9lMeZkynTRmeoc07BRckCzEezimWmnSO5UOO/flA642QDIPspKkknGZHpQKVmLZPxiU&#10;/Ly+W8Ztu9vxtxCZnpvMjZPLtuuLcZVrSemrKTRp+jGI0UbRiOYM0ZBDX9nK7+uODysk0CKF3Ai3&#10;t09nFbaowNF68aum6NYrBXYLDNG28kam/KgOq2XoaWeVJ/tamx4bEUF3kQaHtdRwp00cUNSUBHFA&#10;osNd8WGXl8t1aM2JPHKfTtr3DK5dkkkhCH4cWoFCpgYV7i3eOVacjaNtuPkTS8ivcCjNEdMwLbbW&#10;5ReIpOsTXuF2x6SKWdthGh9nFLZPCrAmvcSTllb2cNUgqMmn0iTjXuSoUkPvAcuVjjSsKAwr3Hen&#10;meJrd+bnop4GK9xV0leI1DSoSfp4nUVKwmvSqdte48wYhLKbKLD2cQrBrxNe45JWtELtrbmtQ2Va&#10;vczJikMjiOUbfjfiXvUzSZToGBr3M70tFLN5xkJUd7co4EqE8aac0rGFe4zYhXUdKX8jco114TzR&#10;Yo6a9wL/AOc4bVYl5LhpGLasfbywwpADjXuLthSw028KCFGvNExTxr3MNLjFG7LBEgVvaDxMrGtA&#10;17ggYNMY5Ad92Px4xNOgxXuGKyvVGopo1c68dQqDRk2YNe4JtPFe3vD+jgmZxFDK1MisLtY8djXU&#10;tMPLZr/RwwQ33pijZpnvTjWPy5O6+POzitI8Z93ceGLduW9myjNu2KK47W8TwOsRk3Ve+OO1+HjY&#10;MUIWGZNS10UcHXKRqo6KMNf2/RwtWooOz1odsN6BTTVBCfeAvbgwUNbIsVyTwwbWDs9au+3hhSQr&#10;KQO+3T6uOlPjctOpVQAT48NQe8NAZy31GaZKjAoqhgX1A8CeQ6jFKyVRJNLa/hw2U2pG0eylKrMp&#10;xUMOo1Ip8Io4SUhiGnw5wSvlVwite/x4qahQxpQyyl7b0VlNCjx7itiO2nFJT4jGFEbr9PEiRrJE&#10;bKXMZcCZONJ6bB5DIZEbv2HJU9elMl1Ym40t4cfTcRgfZQsbZSjAGuVPhnmPscWt8O/GalrRNLab&#10;W/Y35VxxLm0AU6lkTsp3noJIorxWFvhwScFmo4ve2hyOeR3bYnbQ0tLYIIIE+dIXGKPEZm0Zgo7i&#10;4HFTV4kwkBhABYAG3C918qMkfpQseKlEAJAFJ2lwXzEPzAuoJI3a+Pbj/h1RSLEonBLcDN04doNC&#10;BFtEEGmyvwavMxeFwqW7C3biybEInpdgFltyP1rUFYUtS2OFJCLLrjEFka7Pf28ZFxGFNCN1+Ety&#10;SeMUZNthO2lzT4K8rhnFvh7eN9XUh/p4FVuK4mvLZINKikw8RNZdOIXGwsqlvYeFLiyrjQcftisa&#10;jhS2wqB4SCy8B/MbCMXII735crhECgk9blA1E0usPjsSxPfw4X3NMkawuV7i/wBHERT3iSTjNAW5&#10;WCDiKUytfThJM/tI6zR7gNTfhgy2QADUP5w7GEcMK58J5jjKs7ID4nXhwtJTtrGm8krxr3ErOyIC&#10;7G/E4NEigBXuYaCoj8/Qbjy0VpIr3Bny4B5O9hbi5gFRihBa4mvcFLDWkO2OEXvzzhCsKGFsEvKg&#10;TNe4MuV8FrWZZLWHY34GlJiZqYLNjSBXuDBRYfUQqpYA2Fvp4EFKUVGDQ3Zx417mStgq2a0YsR7O&#10;I0ox8WM9NG2grjGa9xTYfSSw0ivN37m+vGFpAURs668UwccK9ybJGsq6GwI/LiQtlJkQaqcdmFe4&#10;iMVwOmku+4n2+3h4lAUIpeAFwJxr3OeD4SlFuajUAGxF/tH268ROeDCK8pQbwg17kDEcHrq2ZnCh&#10;Qe1/H28S6+kmi3X3iucK9xhXCa6WTykU+zi9SkpxFOLQEY17igp8ClSLyZPtHXhcpcGi1IKjhXuP&#10;NFlVSCSN1zryqnCTShTSjtr3H+gypHFMSF+17OP90VitBBrxNhfgiYTlnZIpZBr+Xw5sp0CDRylK&#10;gIrC8yqDwTcNyxNJYRoAB7eJA4ECDShpkgeLpqBJUabr2+vgnYTltoYrhLaA34WuDV60apakbKT9&#10;RikRbaD2PBDwfBY5VBtc/RygSpPlQjtbY7YEUmsRxOxIv9x4s48Cj8v3hx1K9GIoQBpIFJOpxjcS&#10;F5Hkyh8yfsbh7fDhkm5CqJXbRLuFQmzAKSwZ7Hw4VDrr0cpsewya0YaTWxA7cHNmpUSDhtqNM9yX&#10;WmUkGhPyvmiGqC0076nQcp5zx0/rMu4nKk8WoNhp8eCt5JWAoVhnmuXqtlDChDBBFxwNXjMLFfZ4&#10;cKyZoGk13zqFZ6pxBTgsx8BxuK11V0TY8OX0J9PuIZqqIsQxBD5JsTcfXfiwJM0ZtMziabMWxekw&#10;akNXVnTwA7k+wctJyd09p8Ew9MIwGIR3ADyW1t48Mf7nRkrDCgEzLnaGR3rcVktHFqkQOn0twzGU&#10;sj4dgcC1+JBVQa692+J4kFOBMCaJX1T6wY7m2rfLWTdzzv7oZASqeFhzJnPq3DhtO0GGAKoG1QPu&#10;8OPquVpRHClJeIECmDpL6Q8OrsVTHs3KaurJ3O762J1Pf2cRGRsExzOuLfzjH3ZKWL9IQxsoA1uS&#10;eFYQu4MnZW0DvDJoe+sGfcn9FsrLlzKkKS4nVWp4YolBdnbQKAuvK+fX168pMun/ADcdOqy0FICs&#10;hQ/abse3C7MFIUnu0DEdFGl7mZtUBtHRw+dLj0r+mum6YUlT1DztTxTZrxw+bPIVDGBDqsKE9iB3&#10;tyqvp160s/Zfx35+Svlb3tRIxIP068DAZCR4hhxo6ynexzL1DH30ciWCKpjMU6hlPgRy3joh6/cs&#10;Zuip8OzK6xTPZGddBf6+Bm5yhFyNQMdArNDI99mrzBwjZSRxDKFOwM2H+6/gCdOWA4JnDBsdjWrw&#10;qdZo27FWB0+NuR5dWTjAJjDpqdGLhFwNSFA0lZsKmpW8qqXY/wB4P0cW2H4haQMh04FXEBW0UZat&#10;XCm6qonEVzYj6OL7BmEkyurD3SNPbwH376bdBCwcaYdKUjEbaZzQyTsog0YeJHBVinvT7OxHiOYw&#10;36tbpj2UTgg7KXOFweXRqJdfbzyM7nd3t48JCYO2tlQTtp2K6XXx7cQeecb+Tpfl43sX7ngqyy3D&#10;ipHCi9awTgKzUsJL/prfDhBuv/UqmyLlOerkkAmlVlTXXUd+S/ZsFagIpAsxwpR0sanW3blAWfc1&#10;VOaMcmqp5DIzMSSeTJbs90KJFKI9acOB4e1x3vwzBrQMV7nRv3a3NVWZr3OO5GbxHPQRtp4SK9zJ&#10;eUD3rcbkVvSBXuSYj2vrxKoRSeJNe4/4Ph02L4pBQwru3sP48RLOkE0taJTt2V0e1+bFnow6SQZX&#10;yfBXuoErgHUa69+ESllhJXGJwqPczuEpJ40EPVDHI0phgSHVwGf9g5YYZ5IadVT7IsLfx4FGUBaz&#10;O2o2OkGi+4gNy2jHbkmGbzbWva3Ycs6O7kUzMbKgxRBrSR30vfk0yeYDc/Z7ft4XpwGFbCZrzQ3f&#10;zBcHtzqVkVENib6cuyCTtimkoJrjVGMqQFYnxA78eKFS0QZQbePC15YnGm1COFQ2hUJuW4B/XXjZ&#10;m/FFwzB/lYt3mVfug97DxFuLbdnvfECBGMTtomul6Gidh2Vzy0vz2YDHWQEx0w3s23TTsRw5npFy&#10;KmGUa5gdB8LaG/gTzHfe7MC+ru/j8KiK6e1+lBH1/wAdedxhdNNbfq3tIv4ezlhaThIgJe7fdfmO&#10;q0EnCilKZxor6qm0hSNotcA87jb3ykTn6CeeKY2itwDwrlJ5X2l/Ru3YeHJokjgIYase45QIK8OF&#10;VKRTVM20khd7W1IHhzKjSOd403eHs5UgJwFaBqNc1EJLaMNNoHMkiVDR7d3ujw4sYWkGndtI7M2H&#10;VK0vnREBFFwLWN+cs1V1NlXp3iGP1Hu/LwSNcnxINhw4tXC49pHlTiVUB+E5TbqZ1Yy1lBY2Z6iu&#10;id2XT3I2DG9/Cw5qcdbMffM3Uesq2cOPMc/R73JwuEpQkJkjAUkWfFhW0zl7DocLwSmoIUCLFGi2&#10;HwHA3ZbjdbseExEbKUpBp5HbTkqDV7j28TGn674oaTaqjd38eJVRtpwxFe4POU5v5NgFTiTn3IoJ&#10;X1+CE8Cq/wBq6KogCuL6rb6P4817epmKPjWeaypf96Vzp9PMwstb7tgeVQvmCip4zXLjThiAOGPH&#10;ndlEsTXuG59MVEa3PKE9jIoHHMtaLl0iNqcajTOVAAxwqFiUy0+HzzObBY3JP1cu6o6f5enji0Nl&#10;HbmbtrIEnzrEB9ZWo+ZqsjM1RFPiMkiXYuzWv9Ps5OQXsF8PDi1bsTFFww20nY4R3fXW1uPWHgmo&#10;TUjXhWpepPirWmdlJ7MxEFE0gP2Qb8Jp6xq8U2JeUSbJAgsPC/CTMUgoSNmO3poe2Ai3MjGdtGz9&#10;DsTP0vqcRFgs9bMQB8LC/Cz5eRBg1OEIJCjXkWqxJnhScqmjqcfAzdjrYcTlIpsoFe5yAYgNa/G9&#10;lJFAJr3MskLNhNYFP+5Mfy4uYXBI6qMW1pUMKwyj31b48KQVBzJRytcjff8APw5EeZKIVp4zRNfq&#10;ASKzc2E/R7OZsgB7AKWv317cyk3YeJtwBwrBHfVKUu4caIt6pKcvmaimA1WnO746+HDjMbj3PHkm&#10;EEgGoMiiiQlQ5Rj43H9HCHevamL9NqKcgbvNZTp8OFWcNhdsSvhsqctzlBSlpT0Uab0hz7c5Y/TS&#10;faangYeywY/08188RI/lyuO6VDA/DmKF4cT8KGSk6VkGj/cHTphUh8LdL/vchi5EKNQlniIcBr3B&#10;XHa/C2KAJFe46YfIFlVvAEac0SE4mkLwkV7gY+oagjaalxAAjzIhqfGwtzJnc+7VjGzhUlbsPQCm&#10;vcCzJtT8xgqm2ie6LfA86A2ThUwJ21LdyIFe4Wj1F0AixOGqA/y0TfePbwK7xta20rqU92XZBHlX&#10;uF0wFi9CpY3K6cxydPiqS7vBde4p6X7QXwPGRgaI117h1PTJjrYbjVMHa4icDX46cK21ll5KusVj&#10;Rvvad+0qOIr3LcaOQS0qyjuwHJPdgEmMK57up0qivccaeTY4J9vKJUQZFIlia9wivqwyfHRZqgzN&#10;Ti0dbGN2n740/hwzzAlRS4kYEbeGFZVbg5l3tuWDtQfdXuL/AKAY6+IZUjo3Pv052G58B24NsufD&#10;rY4kHbQR3utAy+VD+LGvcELNWEJDmenxwfYmUKx+I04KHmkur730oMZbdkslo8D7q4nQg8t29M2P&#10;x4p08gw3duaj/R/8D+7zNfdZ8O2iRM6QBUdZq3pcmgU6gULQYt8yPszKPouNDwyQIjGg1PB+caCx&#10;xoPQACUIuDxWYTIrqYpNQRYj6e/Cd5MY003KVUGXUDDknwwz0w2ywe8jeIK6gj48ow9Y/SJsidRq&#10;uso12w1jfMRWGgub2H18hLeqxSgoeTsJn141kHld8HW0g8JBo2/S3N0Odsj0ONI+6Up5c1zqJE0a&#10;/wAT3+viBy9iQxHCYZk7hbH6eM2zqXEYUCrxnuXCKEXiiiZu58OGsgUTEV7i7wXysUopsFqheOdG&#10;U39pGh4aZcooWUcFUFriWFh0bUma9whWbsGqMtZgnoJ7AwuR/wADf+jhYys2NwUq2ExWWGX3IvWQ&#10;ocRXuJSgqXwbFleI6KwdLezgocm3dmIBo/dbFy3B4iDXuHHy/iCYphsNZHqWUbh7DyerN8XDQUKx&#10;vu2SwspNe4qKecwyq47jhq2qDREtGoRXuDDVUcecslVODOoMpQtGfHcB4cFCUi9QWl7CMD8Kjxtw&#10;5dcpc4TBr3CMYfiFXlHNCNL7rRPskHwvY8x+t3F5VcEHgYNZSPNJzBgxxGFe4dPC6xcRo0qojcMA&#10;dPo5PAVrAUONY0PtFlRSeFe4+xMBa3ccM0AUUqE17gh5UxdoZhva2vH1w4nTQQv7bUMK9wPPVl0v&#10;ps95I/rlhce+toltJtH2k9pHw4Rd0q4bLA27U+m0etSRuLn6rJ8MLwScKxqNh2+HKicCnqMtY+KO&#10;pP6GZiNe2748ON2swUhRQoxWel0gXrOpO0fCsnDL5Xxj5epWS3fT4cyHSoHHpqEr+21JivcBL1Dd&#10;OadVGbMOS0U5tIAOze36+R9n9lrAuECSnb1jpqUt0M5Kj+XVtTsmvcLlkvGBRzvgtSbAG8Z9o9nD&#10;DIMx1Du14dFTFmVv3g7wete4N2F1z0z2Y3Q6Ee0cl9lzu8Ki59oLFe4mMSpf6u42tTAD8rP7wI8C&#10;eYxb7ZH+VV+aaHhPDoNHrLn5xog/cMK9ywz0+9SGxnCRgWIyBqmnA2m/2oz2P0jhVkV8Lxvu1bU+&#10;+oDzqx/LK1pwSdo66wyorLu4bmhqImvBON8bjaw8CD34JHE8RtFAPVoOtG0U1Tx+dGQPtdx9XCjd&#10;QMqTdPM3efRKRh1YxaJh9lT4qfYeYub65CUD85bj/GA4Hy66yfyHMU3zUH7hh6Vlgf5qHy5CNwAD&#10;A+PLDfTL1XTMeFLlPFZR81TIPLJP2l8NT7OB/Kbw3CNLn3Cgln2XBk94gYfOiC+pPpc2GVr5wwdf&#10;9HqGPnIB9hvabeB4cFXdRufgniajMpJFE4khj2lZvesRoDwo/qm6MLm3BWzvl4AYhRDfIFGrxjuP&#10;p4U5jliM+tzbLEK2oPX0etZIbhbznL3RbOnwKwHUaF3oj1GXIePDLeJyFqCvf9HvOkTt4fQfZwj/&#10;AEQ60VuQM3RuxZaOZxHPGR2vpuPMLkrXljqmHgSUmI6RWb2d5OMzthBBVtSeNCN6xvSRlb1MdMKn&#10;CamJP5jFC8lJK1vtWuFv/hPLeKGrosx4XDidBteKVQwINxY/Hi64aSQHEAwevZUEZXmSrFfdqKgR&#10;gRWhf6ofTjmDpxm6vytjdMKaopZXVhYjVSf48rX9dnpSpepeBTZuytTgVlOhMqqurgD+PMuNy94k&#10;Z+yMvuF6XU/3JZxwH8J+VZobrZym5a/LvKxM6CdnlV0P4Fv4pEnRvNUHpD661znBcRlVcFq55NKe&#10;RtPJZmOiMfs+w81ls14HW9M8xvNICsKsVlRha2vs5kdleZLs3O5d2pME8T10kzewWwvxDDhFbrtP&#10;NFURLPC4dHAIYdiDqCOCVhGKRVkKTwPuUgMLezk/tr1pkelRuUDHDjWbgmZfxkwyDyiRbhky+UGK&#10;JHW9J668QD34afp/nSWBkLPqCOC8/t/Ceigs/bd5THilAlTA0RGjA9+DnnnJWAdaMnvRVgX55V/R&#10;Ppe/hwLFIt1FpwS2raOjrFHuT5qrLXO7Wf2fwNAitRiOQceNbEu6knP6VB9m3+IewjlK/VHIWYOn&#10;WbJaKWMxVNG+h1G+3Yj4cK7e5cyN4EHwnFKuBHRU7PMi4QHG8QdlD9QV1LiVHHW0b745FupHBW6c&#10;5/izBSCJ/cqE0dT4EezmV1heozNvWMDhIoHOEI4GaklQ3fhjcv460DgEkjiO5twaqEh4ddQKmAMD&#10;fhj8m5wWmkjkUmw5Ft9Y6poiWlSQU7fOgzzdlKnxaEggE29nB/zDgeVeteVJcv49EhmeP9G9r2Nt&#10;L8ixCl5S5IxScFJOwijfJcxcyRUapQTiOMdVE6qZMzdE83f1owASTUjMBUU37rKe5AHiOUCeqf0z&#10;410xzBULLEVhLExSeHw4hzC0/LAXNuZbJx6UHoI6OussLZxGZNJUggz7aPpkvOuB58wGLHsDlDxy&#10;D3lv7yN4qw7g8KVgONzRS/yrEW2ypoC3iPhw8y3MhcDSTj00zJaPgx6jSvHFxYN24MQaXAlQ2V7n&#10;a7kPHdVVWzqr3Fpl7Mk+HzeXMbowAIPYjh7Z3bludSdlF6m1N49Fe4zZ+6e0uMRNmXLIG06yx2+y&#10;faBwYvWv5xPfNYKGMdNNrQH0wcDw+de4XyGWsy/WfMQk7R9tbW/Lg0yPOzbeA4Y4g0CLu3A8Ne4K&#10;mE4tT4rAJoWHxA5khb3KLlOpJ9KC6oZOk17juLeHDIGnhhXudgHtzcTVzjXucwGPNTFe1RXudkN7&#10;eeGNb1Y17nf2NT48cJp2K9x4w/EZYGFjpfiJxoKFJlsjhXuDBlXOMtDKpVipHfXgIvLHvBTBhQ0r&#10;2V6wPfhgGqcudScFOEY+ivuFg9veU8jB1hdiSRiDgQdhFebeVZkEYp6KwbCh3DhAOtfQHEsp1ElX&#10;Ahno3Nw4F9PYfZwA3eUxL9rsGJQdqfLpFSQxdh6NB/TqrKrX4VuOqrMBqDHUXaEEAaduG+V53oGl&#10;frO2jsK8McZ41y4sxLRYzTbZQChHunx5NKFIu0RGpJpe073GMz5V7iVmhrcv1JkDF4G8RyBM/wB3&#10;lWx7y3Ejo6KlPLc5DUV7gx5C6svgkqwVErPCf3fEHgayzNXLEwrZxFZJ5TvANhO2vcMvh3XbDMKj&#10;+ZSrBFrkfs5Ll1m9ilsLcUB1dFTC3m6YkQa9bgI9VesOUc4Uzth58mrIILDTdzEPfffnJrhgsE6l&#10;YgK6KCN/m7TsyPKvcrwzRNUz1rvJfRtCOcaN6nlLWdCtSTMRUE3jhWSTXuI1KiSOTY3MfVA8aD4X&#10;017jgjk2cHiZYkU5tr3HGnqniNgdPZxGkloyKbiK9yTPTpWDcmh9nBIzcJuvCrb01cePCvcS1VRv&#10;E97WIPGHWe6ONIiCk17nKnqGU7G908Lyieunkma9x8pqolTfVfZyzLhZV4aUAV7iiosvSYvtNENz&#10;H923JgynK3M/UG0Ijp66EdtYOXo8Ca9xwTp1jJqVXyWVr+I0PBJd7iv2p8aSnrihnbbsrWQFba9w&#10;/npe9OGHZsxeCHMBWm3MBdxofhwb5NuElRlwYddZS7r7poKwHoGzog1ErKn5Snao2lto7DmyX6ev&#10;Txk3p9SQS0MaSMAp3WBueZg5Vu5b5YgFMTwrPzKckt7Fvwp/CiO9dur+JVGFz4ZhymNWDKQL3tax&#10;4fJ8Ay9mXCmwjG6aOoicbdrKLWPBCq4ctV6kEii7NbHvhKMDGyqJupebernSvOBzz0yxKooqiElw&#10;FY2fx2sOxHKtPVR+Gdl7OFDU4907jRJjuYwECx8fd4AM93YsN7EnWO5d4KA8Kj1jh51ivm2QodmR&#10;CvcfKrF/Sf8Ai6ZMz5X0/Tz1AQDAcYIWNK4XFNM3b3r/AGCfu5rpddvSvmzpnXyx4jRvBJGT+6Rb&#10;mAO8u5F1u8tQeB0/wqwII6iMKx4vMoctVEqBSKuew3EsPxmhixPCKhKmnlAZJImDqynsQykgjhRZ&#10;fmcMm+XxFSpB72/jyCVMBUwcaDSXQkwTjTjx1o6wqQyNcfDhGtknA0coWCOmvcEPAs1z0hUhiLHh&#10;A7baTS5CxXuGgyB1fqcOdLzEj2cDhZUyZSYNGrbgFe4PNbh2SOp9H5vuU1Wf3xbax+I5JuXZ8Anu&#10;roaxsniKdcZS+INe4AdX0DxWLN9Lh3lAJK7nzP3CAjNe/wBXD85baqULhCpaGK+kHgPUwKBS8k/a&#10;JPDH4V7n/9b5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer&#10;1e57nq9Xue56vV7nuer1e52AT25uK9XuZFiZuWitxXuSFpWvry2mrAV7klaaMHtxwJmrRXuSViB0&#10;XikJitgTXuTo6Rn76c2UzTumvclx0AOh8Phy2yvHCvcmpQi9v2ctNVmvclpTxr4flz1emvckCNVP&#10;urytb1V7njbxFubmt6q9zoFQuo5Umabma9zizActsr1e515gtblIrcV7mAz7dOeir6a9yOZ9bnw5&#10;uvBNe5hMuunNzV4r3OJJbnq3Xuceer1e50eerde5xtfvz1Vivc4lTzVer3OB9nKY1Wvc4k6ctNVm&#10;a9zq/KkRTde51p34yTNer3Otb+zngarNe5yGvbjoM1YV7nNRrY8tEUpr3JCKb+5ry0V6vcnxUksn&#10;YcvE1cCa9x8psHY6sdOPBsmrxXuKKnwmOK24X4sDUVYCK9x6hp4o1uBxSMKtNe5KI9z2ctJNama9&#10;zBJe1hywr1e5FcEa8tW69zhv9g56vV7ihwmoEbhm+HFaVVsV7hgsq4ossYp21Jtx6nk+E17gpYTW&#10;z4ZUCaA2PjxPOk4UYgivcOH076iAUscUrWGgIv248k15Jg1gmhWUajUcUHUrI1FnPCpMUoF/SIL2&#10;tqeJyicTS4gKFcIZCreS3K4M4YFU4HXPBMpUXPh24nmilYipXElGQuo8ebpoY17jlGbrrywpyvc7&#10;MJJ5Q16vcwugt8fbz1er3Iciabh+fLAxXq9xumG4drcsVTWq9xE45U7YyLXtxycKRqXFe4HFQwcN&#10;ywx2UjVCq9xvKnue/LRVQAK9zjbmopyvc7VNx2g8a040zor3F1g1EVUduXUMKXpTFe4qHUKtwOJT&#10;hT+yvcYapvf1FuMmqnGvcjLb7+aitA17nmS5788Mac417mRVI05QitV7nVh34yUxXuNe52VB4zFb&#10;ia9zsR99eUivRNe4tcnRXxOPZ4Ec2BShFe4bCjjkNOp9g5QmKMwK9x5pHk3AbSPjz1Xr3H6MkG54&#10;zWq9zpHcyHd25cVuvcnRKrdxbmjXq9x4oldmsR27c1V017h0OgYtNF7S33ceQnUdv6UZM4nGkjnQ&#10;lcEmI/wHlrmUmppcPgDNtJHBPbyjUU4wPbR80DiU/vqlTrkmIU+PzVMUbPFc+7roPjwSZcLf5dTT&#10;MLnxvz1u6QuFbDxpplRSSFYTRTHzlR/MyQYnELx6hS3JdNhcMUe2pNz7ePaEtqOgkg9NVc0oMppI&#10;491JxKulaTDE2KNFF9BYccIaGnpj50TWB8LcWttJAw2x07DS5DaVDDHrmIoOsXztjuNy/wApxGK4&#10;0JYdtvsH08ziWzXR9fZxPdsKUkasedlJrhCggasff6VFwuGli3F6Uornuw4l8bjlddwa9r624H1e&#10;AY0hmBjRoelclItSkVMAmo90Hv7RwkHV7D4nlkmY3YHvbnmVAjCi5VXQ9BsQmbCaeJE2JtFwDypP&#10;rdgVM9VUVMhAbXvw5Bmg24MaODTktECfZyvnHKBIq5rONTpxYKJDWbjngkj00qkEHXS/HThTia9w&#10;zOS6ppUVJDZri54sbNCZgyK9wVzGTAQGvpxbRttr3AezjTSeWwi9h4ng8KTrr3CxYqpikbzQQb+z&#10;i5DRma1pr3ExLKpNwDx9C9JitpXpOFe5mSpkjFlPfihbYVjS2ArGvcyJVKpBe/x148BFKgYr3H+O&#10;uiKAm/w5QCOFXr3FBhuIqR7bcTuTFbJr3Hk1oKXt34TGRTCyeFe5ikLFR8fHhcpOM0WlNe53LiXk&#10;U9iex78YMmmsQMa9xOu0tZOzElh7BxnTFITXuS6TDKNPfSJVb7z+fN6q8lNe5LxCOaeM00NxuHhx&#10;rVW1V7iepMvVEb+bvO4c8VU2lMV7gl4AsiFQ5ub68YJAp+vcMHluQLFdmPhxUzjRqzjXuCRFiy7R&#10;Gp8OCFsE0LLbVXRUHmOSvudgHfh+hMCRQxZbmvW55MQ8okNe3FiV0cpBNeIB78xJitOZh5gJtqPp&#10;49rPAGja3TCsZrvg75Mr/mERpFsG4WOKGsjGpAYgmm6uQbbpoeCwjnZ7gsOGVuvhG2la0kjDGkw6&#10;XPv8xSySbQX0Ht4cNrCFUH+44msSxpusBcnjTU1iquwG5HDIukmtLaCjE1Mip2LXIsOcqBmnkV5D&#10;YcUAQnaaWN26U13UIsUWmp4qTWw0kYBHKOLKExONHyEhKcDjTSlK07XBPG58Q847wbjxA4hJUBJp&#10;9CFTiKmpSmL3OxPjx6wqXDI0NRMbG3b+niIuKGyKEDTCRioiodZBVyMIotRx7oMejRyLgKe1uJHH&#10;3I20dswseEe+oNXgi1EYspLX9vF3hOMYRKu+ZyWHhwsN4EohXGhOwhGAUYikriGB4oJAKYKF4pJM&#10;2UEKH5SPUCxJ4EzdKKo2jyoQpdSDhjUCDKNU7D5mUlSdQONIzU9Qu2SSw+HG1eA9HVV0v92caeVy&#10;xTwSeYsd/j48zjMkKJ5S+/8AHgLuHNSscKWfm0q2Cpi4FJIwk2hfrH8OZJMWd036KOIHE4DjRmgB&#10;WNZ4cNRG2MLkcSGL4sqJdTrfiEJSvCKKHnUyRFKGhpGEliNPDgXZgxCKp3sx1HbiLuy0NNAC/cBb&#10;gUpqSEoq3A4B+YJ44aaRnANwe/N92dg2VGzjKQKdkAtfhGuok6GR9p7k24tZbKlYVCedqE4Vz4Tr&#10;ModqtmRvd1Pw4cuYiBtG2sdL9Qnrr3Ea/lkXkbTiCaDBjjXuTMNxGigmAVfMPs5eaulQ4V7gz4A0&#10;9REDBdb+A4YN+PbQnthrr3B6yXgsok86XT6eL3oSKlOzZEiMa9wx+AYbI1m3WAHj24C3lJAOraak&#10;9lAGJmvcEZMIk8sENfTw4EUpKScKFjJ017k6mw60m9jqPhyiQpRxFXDhNe45SxC221h9HELlvM40&#10;6lGsEmvcb5hIp2bdB424gSlCNhxpNo07K9zGmFtP7zD3W+HjxalBWfnS5KDztr3Hakwxo1CuLBRw&#10;2DZH2k1cNmJE1647c5T4Wk0RUDXw/s4XFJ1TVVEgzsrq/t5xp8smNg1OPiSeeWlJEKpOZVtrjvHH&#10;WLANz/pEufG440GmzimrobTMya6aQDirp8AjgVbRkkjjZ1LPRRsGFO7DFYDLuuT4cUWGZWeeTzPL&#10;0v34oU8GsCaM0sBG33VGkqykZB14KmBZRiYhnA04SPXBWcNlG6bfUrqpP1+LCAaD3j4cE+iytShw&#10;xF/q4kbGnZQgas0+lJCvzBJsYMLH4cWAwlPLEKi1h7OeIkzRr3IiABSaGKtuLk6Htr+fFLhOERlL&#10;6E+z2cSPqIw2U+E6MKYa/FphIRqQdb8VdLggawYW14lbX3uHvp1CNZxpI4ljYpv0m65N9PYeKaDC&#10;FWLabHhk2ENHHGjVu3Sk440H2JZinqXvexFjxMY9lClraJopIgQb6214JGFeLUkkRwpMvL0ueXRT&#10;vgmcayhq43DXN/E8rS9QnQmOujqJqFLt+6dvf4cHLDnhnjWPG8W6+MhIOEjE0cHJ+aocXo0R2Afl&#10;SuZem+P0mOHDxG4INvsn28M0+MTWHOZ5Wu1OIped+3Di9BvTC9aFxrMH6OEWa7DU/AX46lgkY0Qt&#10;MxiaS+Ys00eARAH9LO2ixqfzPsHLNcoZQoqSmjoMKg8qBQAulibeJtxeYQPDt6KX7KLhnHOskJar&#10;xKb3tfiqjwUfHg40j4Plmj8+otvt4+0caVgMdvRVAqdtFZxGPNfUnF/lMN3JRFtW1FxwIcy9Qq3F&#10;5jBATa9lUflxCpVWWSaMnkPo7gOV6NZHRVe25pT3+Op4pMh9Na7MdaMSxsHYtiFbsOMpQpWzCtpB&#10;pC9afUBl3pnhJwvBWD1DqQuw+8zdrAcLH68PVlg/RTKMnTXJU6ivqFtPJGwuq2+zxPdvdxgNtUfe&#10;7kddcfS10WxTMNYnXTqtBurqi7YdTS3/AEKE6Ssp/fYdr9u/NXvO2cMRzZjEuJV8rSM7M1yfaeEn&#10;3GaBTjpWZmrBgNOIZpir7gdePhGoU1NesOPuD5sxXBpVkpJWBX48aLZGIwo0t71y2MpNd8Op0S9Y&#10;+cshVkKfNuY9wBRm90jhUtox4sanfI99HbKMZ6qwT08M67ZVDD4jlteTvxEsiPgAqsygpUWsqx2O&#10;4/H2cB1zkgexThWXlnv6x3cuGDFJ+fLdO0oaFtq+IPDL9HPXH0szvULQvUClkdgB5jAAnwt7DyDM&#10;93dfewSQY2Ue2G+drmGAMSYE1xGXoqYmWH3ifC3D44NnWkxSnNTQziVBaxBBuPq5jddZYtpUOCCK&#10;k1A70YcawClEbbVG0W7HigxLNiUOGtK0oUkXXXhTb5elxYlM7aSu/szAxqOYZpZVVCAPo4XTNOck&#10;KS1tXJpGCxudCOD9poW6cEjHhxoicdKRIAp/gpNpA5SJ6r+tNRm/MstFTShoIyVVVOlhpyVsvtwl&#10;IkQaTF/WIPA07IgQWHCKPIHJfxPBolNMKBXia584FiBY683spMTHCvcxOWIsdOUFWQYNe5gsw0B4&#10;/M0rUQqvckK9wb+HGlCKbUgJNe5KjYqC37OIDjSYp1YV7hwvSN0ymz1nynneMmGNhfS/bhY8Co6Z&#10;iabunC0mBh0mo1VUpSUz1MmqxqSfq5szZFwKlwDAoaKmQKsShV0104Db/UF6DHtqDrhwqWcZopuO&#10;Y4uO4hNXkNdmtYjwGgtxaCJ9X9vccKkqCKQLwpOS7pbLfX2HksoVKoxGg7jlZB2TW9MiaigPH7t/&#10;dOlh/HmN++t7caDmnhTeoCs/lB1CqxH8eZX3IPLJv4i3LoVOMVcE1jML3K+YVPt5Poa6QSKhcG9h&#10;9fx4+5basYiqrxGNJyqniiRxKbsvYX78S9fNLj+eKPB1uyxuPs67Tyl2gWduXE7SONAzMXNKI40s&#10;MnMtLgVTitWu0Put3PujlyfSjLtNlvKMFPCt2YAtf2ka8wWzO5VcOnXhjUSuHxUSrqPX0+KZiqKy&#10;DUglBfUD2fUeC1RPOyElFsO1z4cClxpSYxqgNB/h1NOgEsyhVa9ySCLfRxyQx7g91u3s4hxSIqpr&#10;hVCN2KAqW1swIItyeEXSQm59nGNfCvETURaOcqZHYaDtzwjq0Lbh9HFAKTjWinCmqqWQt5Kjv+92&#10;5ngCykK5IcnxHbigHTiBIpudNI/GJpZIzT7jdAbm2mnC++uDO39SuglRQRyL5laQCb+Ci54Mt3rf&#10;vn9ZFKEAjEil56FssjOfqblxB0EsGB0xfeBcb3O0A+w81avnmxHEqrEpDvMrtYj6eSrmDutQERFM&#10;tpxrYCVQosOw5LAYn3msDwkUql8xXLk6EJoV1t48RY0ztr3FBQQM8ihdde1uJVkJr2Ir3BNzziLY&#10;B0Zxur3BP9GZQe32ltwltGw9cJMGlCwUpmuBPvW5r14lUGqx+pmOt278zNaTobAqBrpZdWSa58es&#10;OQFwQOIHThSIGa9w8/o8w1q3NAmYWCtc6cFm7SZu5iYAqJs6ISF+VJPPVQKbKNfKW2/omAP06cuL&#10;iKpCEPcDTmXzaysGcKxIIJUTVa2JRLHIHbuD3N+TYmZrEix4mKY402rCm8+8vmAWsOPeHK3ni3t4&#10;nwOFNFQGJpIZrJfC5JO3unhBvWZMGzVLTC4KpED8fjy2aIBQCTPR51JlkkCzCxxJo53ogWVOisHm&#10;Ae9UVBuPH3zqeA3gsITDoUUDVRr9XIZcBPR7aDipJxo4pNhc8dNEaw768QrSTTp8YwrvnZuBe5ue&#10;MoTRWBjXuTIyEw2rEZJPkyWH/Ani5pGtUdVGCcawzfu/SOE0md5cYomBI/Si9u3fXkX5mnu3TNJ7&#10;1ISDWU/TzYJ9F7PNkhkXsjeP0cyf3XSO4kdVYL77gJcFEi9VTrHjeHX13wuD9Td+HYBtyTUp08ag&#10;EmibyEPNZNDbw4T31vURqujTTg38qVSPhxLmLXeWqj0Gpb3PP7VQG0ijDeljEail6s1OGFTsqKEk&#10;t7SrAjmubiQUYVWoouY6kHT48w8ulJXIJ8VSaqdcKqyAcFLpLMWjmi1HY8iq8aO3bURbwJgg17g4&#10;gjt48IJqLTXuTYDqOMLE4Ck6q9xLddKf5zKFBVNe6MyE/C1+TzuhcFCwPShju2vQ4a9wuWRKgpTy&#10;UhY3VzoPjzo3lLqXWQSeRU63OPrXuID1EYer4FSYjbWPfGfrtz2cN9/bGMIoWbuvftCkV7hLsAlZ&#10;fMpmFgrEgfDmMFwlIxG2pzvBsVXuK2AgOANOFoPTQdVXuDt0jxo0ePiNDYgqdPaDwtfBTjUW7w2v&#10;eMyfKvcu4yfiC4ll+lqU/wB0jVvrtrySUHU2FDiMa5j5kz3Lyk9Br3FQp+PG9XTQdIr3Ae9SWXv5&#10;/wBMHxGNLyYcwce2x0PBcJurQ/3p9xqSdyrz8pfaCcFiK9wp/pxx56bMM+FTm6zJuF/aOPZM5oGg&#10;4HgKn3fK01sBwcDFe4eTH4FrMrvKFu1KRIAOSepH7OCeusYLRfdPAf0sK9wz/o6z35WMvg9Q9lrI&#10;rqD2DL/ZydNw7o6i0TgdnpSrOLeRqHCkTnygNXg/nKu4wm9vge/LLhKrkECw735kxEVGpwoByCp2&#10;jjtQSNFNvPbiJxMimVGmXEaNauleEkag9+FQ9c+RBmXppHmimTdLQsA7DuEP9vAFm7ffWqhElJkf&#10;A/KpByN3xwTt+IrP6ecXXA8yYlkSU2SYfMw/SNHHKf8Ap9iQjqpsHkNtuqg+w8g/LHCk6TQ3zdiU&#10;h0ccDRweDGAB8ODmOFRuTXuPOFVjU1SJI+45pClIIINFz7etONe4E/qCyqKkw5lp4/dnQLJb2jx4&#10;bZmzrCXx7tlSBujf6JYJxBwr3CpVi7qASwqC1MQrX728DwzQo3LGqZKanxr74P8AEJr3Bs6SZjSR&#10;Gw6difFT+zkh5DelSS3UZbwWcQsete4Pocd/DkmgVEkV7gg5OxpqKtQMdLjhk2tSFCKCOY23epMV&#10;7gS9f8kigxpc00KA01d9ogdm/t4Ht6LEPBNynDgr5GpE3SzPvmu4UfEj4V7jh0fzGKuhbCZ2PmQ6&#10;C/cjw4Y7vXH5hsoUZj4Uh3jsi2sOAYHbXuDzHqL8FyVRgKihVe450NQYZgRprxcl00hdRqFe4O2W&#10;MQp62kahrAHilUqynsQeIrlspIWnA7ajp4KtnNQwriwuOVDeq3o/U5DztNJSKVo6u8sDDsAdSB8R&#10;wgvW9Ck3TeAP3Af0v1210K3Gz8ZjbhKjKk4K6+ivKRtvwOcj4wK6ijiaS8sPusPHTx5PuR5j+aa8&#10;W0baE+aW/dKJjA1y4PNNDRZpwSbLmJ2KyrYFvb4Hg8gccQRs6RUUOKVYOh5HA17lePUXJ1flDMc1&#10;Iw2SU73QgaMvhyErq2cym41JxScR5VmDk+YozFkK4EY9Rr3FRgOKQ4nh0cy332117Ed+TnY3Yu2w&#10;sYdIoiumCwsivcXsSR45hb4VVWDnWNj4EcOXGUXbam146hQWJNq4HBs417mHIWY8Vyrjkc4JV6Zr&#10;Ee0X7fQeYQX+XuZBdkdc9UUozK3Rdt4cRga8RcW5a7kTNlNmrAocRpGFyo3LfsfEclpl5N2gOJ2H&#10;41jHdslhcEVBlTaSbcWePZfoM7YFNgWILdnX9E3sYdjwvuGUrBSsSk4KFLMvv1WDgWNnEU3SIYHW&#10;ohF/8Q+HCf5bx3MXTTOQpmZoq2ik072ZfAfQRzCXPLRzdu8MfYqCk8KyyZDeYsAk+Ej2VhxvCcNz&#10;Hg81BXRiSCoQqwI9ot9/Lk+lmf6PP+VqfF6R/fZQJVv9hx3HJIt3xdICxx2x01AeYWRsXCk+YPSO&#10;kVVB1Z6eVuSszPhxS0bHdER22/TwUzZomhlAZWFmBFwQfDjsYyOFBoSkynAigklpoatNtQl2Q3BJ&#10;tYj2H4cqt9TnQdsgZk/r7l1C2F1zAzRqNI3P/Mp5FG+W7wzhn83biHm/u6x0/jXQHcPfD+ZMi1dw&#10;cRgCf4hR2OgXWJcdgfIOZntV0qDyXP78fwPiR48X/pl6yfyuqTJuNy/oJD+gZm0W/wC7c8xrsr2f&#10;2agB00JN5MsKgbhsSR9wj31Xb+Kd6F6Hq9lGp6r5PpR/NaCPdUxovvSoP3wPE278sCrqeCthO73o&#10;2WxHcEHhmpK7FwOIwKcQoe2ibJ8xIGk+nUa0tOqORq/LWOtXUoamq6OUMGF1ZXQ3DKfaDygb8Rf0&#10;frR1U3UTLFOGo5yTOqLfae9yPjzPHJ81RvVbd+g/5Q0BrTP3D+lHxrOXJ79OfWulwQpMbdp8q3Rf&#10;wOfxPMO9SfTmP069W8RT+vOXYVWFpHG6tplFldT4yLoGH18pFwWsmyXizYPX7hDI1kY9gfZ9HJx3&#10;eznX4CfQ1F9/aLYXp662G13btb/RwcqGqbYHjb2duTjMYmgo4gKONZOCfl/HpKR0e/cjh/b3GIog&#10;eaGyuLKGFuGzyDnYxyo6uLrYEfDhw+0l9MUEXk6JkbaSuPYJDX05ikUWN78VfWjpFgnWzLj4jQKq&#10;4jBGSjWsWPe3AUUJ0m3fEpOw8Un8KHuQZwbYBpw4cKCPBMaren+MjC6tWkw+ocAN/gv4/RflLeZ8&#10;BzFkDMbMqtBPTuRIhFtwB143lmZOZG9pXsnDoIqWbhoD9qkSDRg4ZI5olliYMrC4IN7jhkMi53p8&#10;w0STwNtYD3hfW/MsmXUXrYcbxB29RoOKSAevo6K7db6jg+5ex8xkCQ+NrX4H7q2nZRe63ONQJ4Vc&#10;HThl8k5tNMURW2ka3B5FOYWWrhQfWCo6dsUEudcn0uJ0kpcAsR7ODFnbJOVeu+SpMu4wiGoZbJIR&#10;qD9PIzaWcsWQoakHBSTxFCLJc1cyJ7xYoO0Ts6xRSqLEcf6H5rOPYUHloZDapp76Ff8AEB4MPDmv&#10;x6mfTJmPpVmGWlnhPlhiY5QDa19LHhVd5cLIJubYlTZPqk9BFZbMrbzRsOsRMSRR9cm5zwLPeARZ&#10;gy/MJIZRqP3kbxVh4EcLPgOOP5xwnE9Jk0Un97gwy7MheJx21VKzEnhhSsXUXPFmqqxBGg9vBQad&#10;WqUyK753tZXJDXt24paWE8aTFQUJFe4scCzTVYZODe6mwIPa3xHDu0uVMGUnrot0nGvch59yJS5m&#10;pHx7L6gS/akiFrnxuvw4LXm05ikuNGFjaKb/ALuCDXuFujeuy7XGeEGyn30/jpwT5DnRtlBK9o2g&#10;0EnrcJmfhXuCvg2L02LwCWI7WPcezmTdvcpuk6k8aCoBSYONe4/AbjYcMprZwr3PfRyoM1U417nL&#10;v25qdNeBivc86qvbXl5mrzNe5wUhdV/jxynNUYV7k6lr2hcMptrxlbeqkC9s17giZfzg9LOFL7bd&#10;teBm5sgsU33s8K9wfMEz1h2NUDYXje2aCQbSGseRvc5aphWtvA1VKSCC0YIxrjt8RpwmfXXo5BQ+&#10;ZmDK9pKQm5UfaUH4cAWb5Mq8QXbdIDgxUngrrHXUhWlyVjxYH21y4SuPEKzL1TvU3W53K30+HI/y&#10;veNdkru14RgRQ0DYkgYx0V7irXNVHX0zNJZ4/FSeZLWud2z7WKk9f60raYWACmvcD/Ga5KV/mKOQ&#10;aeHMY987u0ZBcYWAeIFDe2cdSQca9wL67OeJ+cQjnbrpu5xt3v32fKlIbUYk8akRq6cGMkV7kGLH&#10;Zqlg+4j2i/MP7zNH7okkn20o78rwr3HMVvzMfl1Go8PbxAxmC2RpXiOs14Lr3GqsoQD7mqnx4ocb&#10;S+NSPZSRaQa9xqEklOxXuOEikxtpsK017jnHIHUG/fjJHVS1JmvcmRSkEbTa3EwlONeivcchHDWo&#10;RKdre32/TwQ219HhXs662FE4GvcbarBnSXbY7bXuBw/OXl3xI49Fb7knhXuKTK+Wpa6pCTgiMnvb&#10;k2bt7pJu3P2myh5l2X61DUK9w+XS7pdhEaR1TBWvbnVTcrcC1swHBHDzrMjd7I2yAYFe4bii6c5a&#10;xKlWJokSQWs9ux5mTd7u2V613bjYIjbxrJljd1h9GAE17gk5awWpyS6U9VGDH3Vx2+ojtzDDebs/&#10;dtZetDrbG1A2ig1fZG7biUnCRsrDKhkQqvt4dDpN19xjKdRFBUSGqoxowJuy/Ee0cxqbzBeWrKVT&#10;hwPyp2yz9zLVBCySn4UB3UjpHhGcqJxGogq7Ha6ro1/BuWXdPuqOCZtoI63C5w+7ut/eB9hHBqxf&#10;N3aeg9dZCWeYNZkiUkVVf1q6FVuEvLRYrAyuPsS7fdb6Dwe8NxdZh5cp3acs6xGIoqzDK03IxqqD&#10;rZ6dVl3ywRBZbkrIotr7DwIut3pv6b9dMCmocdpUSqK+7MqjcD+3jHfJdbLF0gONHgeHWDwNY+Zp&#10;lCmJSpOpJ5wrD6Y/Xp6hvRBmCPL+YXfMOTXcLJSVDMzwrfVoHvcEeztzW09YX4cOa+mtRNimGUzV&#10;NASxWVFJ0/1gOx5jDvZ2YJdQbrLCVAYqR/EkeXHzFY/5pu+FDUziBtwxHnW0d6avVx0Y9VOVkzF0&#10;xxNJJ1QGooZCFqISR2aM6kfEacpyzLkzHsp1rRSxsEW/ulTzBy7slNKKFAg8Jw85qI1INsqJozYJ&#10;trxoo8REg2k2YeHAo6yQJOylbbpVjXIX8eK7D8YmpmHw9nCBxgKxFHiVjhXfBiyrn+rwuRXjkKkW&#10;93wPA+4yeNLULJr3DRU/XCd8p1BlsZkRQjeIuwBt9XGklaElIJgxI6Yo4706Zmvc/9f5/wDz1erf&#10;457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XudgX56t17kmO&#10;C+rcsBNXivcmxwr34/Vq9zMSFNrc3Xq9zgTtOh5Wa9XuclclhftzYVXq9x6p1VgG4qSa8DFe48oo&#10;Cjm5pzVXuZwNLgX5qabJr3OQHNVqvc5gg6jTnq3XudNIvt5qq17mAy6kc3FOBNe5gM4AsPDm6vpr&#10;3I5mLm3NzV4r3Me8nT2cc21uvc4sxNrcbOFer3OB+PKRVYr3OI1PLCvCvc5ctVq9zxFuer1e51r4&#10;c2cK3Xue7cqK9XucGJtcctVZr3MRPPVU4V7mM99OJ5pgY17nI83ONWr3OiDa/bnq1XucR9q4PNAV&#10;sCa9yQkErm4HfjwFOaa9x2p8LlY378fDZNOV7j9S4UAbni0M9NPgV7j7BSxRWFuKQgCtkV7jqg1s&#10;tuPAV6vckprrfjJr1e5mQ+9yleGNe5ke9/p541qvcwG6+HflxhW69zCwO2/HQa3XuYSbHQccAmt1&#10;7kmlPvbuXGFar3BPyziXy0yuxv2HFqTIingK9wxOEVMdbEHB1AHG1ppaK9xR0WKVWFTiSInb9PKT&#10;pFaNe4bjph1CpMRhWir5L7ht768fSaVtrjbUeoiZxuTuONHWXo7HilK2OYOm4NqQBrxO630U4pAV&#10;srhT1IkPltow5XzjmC1OEVLxSjsbdu3EQEUWERUvkONgq6Hvx0VuvcmI9/jypwrde5zOxhc+PK16&#10;vchS7Rpbm69XuJnFaqOlhN/DjgimlGK9wLMQxH5hiOwPHqRahXuJ2ZT3PY83sppQFe5DkQqPhxs0&#10;mr3MWtrMOUJqxmvcmUUPnS/Ryyasgma9wSMNURp7w9nKqNGmyvccKiRQNBxOVTXiYr3GCrYs2vGN&#10;VeNe5Ej73B5aa8K9zmp2n3uVmK2K9zN7t7nlSZrde5x4zVTXudObacdjCrV7nJWubEcT1eK9wT8g&#10;QK+Iq9tLjniKfbr3DYUcYEQt2HGSKMhXuO0KCwPYHjc1uvcmImljrzRFer3OiBuvz1er3JkSqx78&#10;3W69x9oLBlPKzToFe4cPoNURQYigkJ1YcukwaWtnTSUzlBJPgUyxfa2nls2VqSOow2NotAoB4NrJ&#10;YSCeJwihDbqjj6VRx11xzEMLzRPSyNvUsd3fQfDgnUkiJAL3uLacTKbW3SJQM+KigY8lLiVaZkI3&#10;MAbmwPHSJmdTutrx5bUEEdFWKNMEUHNUxh3Qop23uT435zk3tGVHbm2hpMweunE+Go8bUNKY5JG3&#10;Sd1B78bWpmRrodTy5dJMoOHQemtl07AcKWlPi9DXURp8QhBtYqV0PMzJTNCY5u504ldUteJAplxR&#10;XjFRcMOK0eJpNgspVtwK6+zw4X3qVlfDaiF5FCm3t+jhED4pFF6gDVqfpv6h5iFPDR17MG07eOvf&#10;lOHqEy9Caup2p2JI0078PUigy4MatqwGpaqwuGZm3EqDyrzN9JTJiLgaEE6cXCiZYp44w0exSNex&#10;4q0zWhhXuDpk+ukkdUjP580kRRgyTNe4Y3CZJjS7JOxHFskihUk4V7iOzQiFjpflFGIFUVhXuFxz&#10;TSx+aW0A+jm8TTME17gU1kJDEr4Hi0ORVZjZXuNkjOPdPNBQHGratO2vc4JUObAL34s71J40t70K&#10;r3Jkc21RvNteKO8mn0rFe4/QVQVbodeJnjqp1WNe46xYgdoB4WE1qvcmjEkA1PbjUVSMca9yJPUt&#10;VHt7o4hdjYKL34r3I74rNQAmC1z/AIuFhVRWpVe5MocfcDfU7LgA9+UiaqFCK9zPPmSiqP0UJs3+&#10;qeaAmrahXuPdLVDygQd1+einK9xRYbO/2wAPhxhSCTFeia9wS8BxbZYOx76jwtxU1buThRrbNqVs&#10;wr3BOp66naISRWA4M2ARgaH9ps0k417jh80jJ7mp4I0jChk2NIr3OaTHbYcbKYpckajXuco513qS&#10;t7e3lgkgbcKEraDOOyvcGPLmJRLTqg0Pe1+B1wkqJFCJoBAwrBMhbXglUWKyghQfz4qZcKMBRshU&#10;iKa5KZCp5JqsQm2fa799eChLgUMaYcaTWCOljBudONE1UNhDHt4njock0kS3jIqSse5tB9fMa4wI&#10;VUK30cWDxYD20s7mThXjShiQ2pPMy4tUTMV3bvpPNrR4YozSgJTXXkKg7W+jmKXGpqdCCwAJ4Quy&#10;NlGaBrrNHArEX15zgx0D9G8mjcprHGlwKUHZ7a4tTgEWHbk6LGoAfdYk/TxlS0inu8g4YeVY2p2P&#10;hb6uO1BmCp+ZVDe3E5UkiPZQislEmKxvRx7PjxWnFp5PemJX4e36uFayBgaFehScTUdaJR9ldfbz&#10;PSVySyAbvr8OEClazwq1u13iq6NMba/fxZU9dHHEQWU+zgWfknT0eyh8i10iARNYGoQWDai3Mc+M&#10;RpGACSw4lDZ2qIimXU6BiRXNaOzF7aHjFVV6TD3teJljCQKD6wJkCpEMO19B4cQeNGMqZAdSeIlE&#10;nGgTmTQUmnKDQ7fZwAs4123fEwFrHjyDhsqJrtZapwAsLcJX1HqgWbS4F9eGDCeNQNnZEya74U3H&#10;nBJAOguebdOMisfbsyo17gezU/nuSDbjQNB8gKr3HnB6elgnV2a542asmBhXuGDyfMk9ogLWt28e&#10;H7CZGFD/AC1GsSK9w0mSsPrKuoWOLxsNeJ7oaU+KpSsGSkzXuG9wHLFLDCjVA3OQDfkfPgCdInzq&#10;ULa3gSDUd5dDt8OLA4ShX9F4eHCtsE7aElu2Tia4eafHTnOPCXMg3KAOKu6CkxMUapYwrxqAF9t+&#10;S5MCWqbTQ/RwsS2Gx006hiMNtdLUAC3PDK5JG8Gw54kL2AUoDHVXfzSg2Pf2c7XA2jfylHb4cc+0&#10;U2pkk7K6M1xu44HC2CBCgPECkrSZ+dMllQEQa4b7G1+drhEZsyrqD25dJI2irpaVxFcfOtp348Jh&#10;EscIMamx46Ww4ZOFGSLRJxIisXnLcg8ecNyvJLIsklgO5ueIVEMjSBNKEsJb66jy1iKvs4sIcIhI&#10;tIl7eziFLKlnbFKdJVtpslxAKuhvxW4RhMIjvbao8Oact0o+7E0ZItRGFMlbik1wqDvxU4dQS+aP&#10;JHNaBpia20yQqRSfrK0KpE38eCJh2GThQ4Umx7cZKdOw0MWmcJwpF4jiUJBAYDwv7OLOLDBINzDX&#10;x4VBZ1woYdNaSgnhSQrMXhgj/RyBmGnJtNhciP2Fvhw2LSOE+tK0MajjSZrMwFom8wWIHfiupaTY&#10;Lk9rW14q7lCExG2hGm2ERSDrMSlqXsTcXPHpAEj1H58LO7CaUJaimVpJKh9tjc8iYhVIU2ggEjmm&#10;xCppQWwMYp5w+gmQgH3hfgHZ4GArROKsBpGBG36eD7L7Zx9e3A7KAGdZs1lyD3pEnAD8aFvLWM4l&#10;RyCKlvtSxZvAW4UCt6TYPV4iMZrYVIBuiW94/TySnE6T3QGzj11zvz/NBduKAAHXQz0/UkSQrT0d&#10;3fs7eA+jgo4Fg0rKlOkQWNOyAaD6eNJM4VHq16qD3NGYYKYSVUsm5zf3ie/0cEqWvo8tYd7tmnYf&#10;SR93KwGjjiaTBXTQHx4TivULGw77koUOgOgYjub8D2T+a4/PuYEsx90H2fHiFUkzT4QDjQ20v8gy&#10;jRBYtkcca+8e50724KGSemcEdScQxBQxFiTbQfQOUAmnaLj1j9QcsFCMJwBrSSXVFH2j4eHt4k/U&#10;56istdA+nlVNROqVckbLCt9d1rXt34nddCaacOgTSR9OXp1xnqhmyLqJ1PBlpaJw8cTg2Zu6r8be&#10;PNSvrf1YxXqXmqrxfEpnkeV2a5J8TwNKHeETjFA59wuGrbEhjiVI4htVBYKOwA0At8OF8kcnU8WB&#10;uKSxNZeYw3+LjwFaia9ziSFOnbm5r1e52smw7lPGlpCxTk4RXrX78lvjdcUERlYAdgDxjuhTouFo&#10;2E17ihy91Ax3L9WtRSzMpUg3BPhxA7ZoIMcaMGMwcZMg17lj3QD8QLOmQJI6atqWnphYMkjEi3wv&#10;yM8y3favR4k49NZC5Fv65a4LJI6+FY3iSVdsgvwc8+/iiYzjeIomDqsMIIBUn7Vu5+vgVZ3Satxg&#10;DPTUgX3aRiNAw49NcI6eKP7I5Pxr1vHO2TWwuiQwVMi++wa+ltbePAzd7uJZEiT51JeV7xM5ggY4&#10;kVmAA7cI3i+OTYpWPUSsW3k9+/FDTOkAdFDNKwrZwrvjcT7odSL8UA8KMmnpGNe507aWJ5vbT+rV&#10;Xud6W28oBNVCSqvcwkj6ObmKdnCK9zmvbjZM1oqr3HGgpZq2ripoLlpGAA4yogCqDHCuLW0vzYT9&#10;B/RqLL2WIscqqfZLKgO4+3gOeWGpUTJHCgNml4E+Hk0GnUjGWo8PGGwX3Takg2sOWjxKsaqgA2j2&#10;cAoVrJJ2mow7zWaL5OG1c35wkkLSHSwPs4ZNs6BNPaYpslqA58sjmB4mVg7Mbe3ilLnCmpisbRBo&#10;w6XBHsPJEbkPub7J4ncAjCtyK7iRg25ySe9uO0EAmHmIQq2sOEK3C311SpvliVil9pUXsfHk9Zmo&#10;6eWpKRssaEknQ6Dv9PFzCUvKCVKUDVFIScZpK4vGQ6tBEG8xgh0va/s5n9NeW6vNOev51tDRmUvq&#10;L6X04FN7r1DDfdEmRsiokzC41OGKVPUWubLOTTFS7UYReWDew3Ea3ty5/B1NJTIlt1ha1u1uYV3a&#10;ErOE+dAtZxmq96HF6k1k7VUKFixHw799eKNRFKA0QCqRZhfhAlKkHGTTSMadKmooKiIxxxrE9tdb&#10;i/0cjBDEfeuAe1uGYVq2U/iKTDU9rEAg3Pbvp25np3cvbdf6eNuYcKa1Y1jFNvQsbq/c38b8efML&#10;gDUEDheAJq86ttelEu20hBC9vaOc6Qxy1UcbGxB14cNpKRNWoHs71saQMqt5ZYMNy9x7SSOVQfio&#10;5/FNhlBlSnmA2Rs+2/iTbXk25C1oTJG3op4rIFHd/CiyXLTZVzNn6b3vn64wxuRqyRD3rk9/e5R1&#10;hK7acFr+9c/fxdfnS4cZrYGmrfePCsdGGo4THGrGvcco7pqo1OvEQPCm+Ne4qsFllFQiyeBHEzqQ&#10;UmrKwE17mL1U422B+n2qSNgGq5ES3tFrnXird5kLuRxgY+taunQhs1w/f5Q1RAyTyyk3ueZbu4AC&#10;oDJkmufFnhw2qZT+6D/DhE50UmVhjXuWNeiOlWpxE1BFrAk/H4ckDdZhXfkjpioR3gMpUAaDnqrU&#10;pTZHrS1veUKL6eN+WtrGGVWHYduZOoVGB21jFJGFV6VrSu/mN2105mWUgXIuRzwbk04BO2myYLGo&#10;UabuPmD3eriT2nm1I6BNMk6QeIpB55Yrgcr79hVTp3vyvL1i1af18ngVrm8SX4W5nKWkyMRNDhhJ&#10;VaJ6NtH99HtOsXQ3C5UtaXe5t8WOvA5w8WoowNbKP4ciBWFIY0CjReNracmEX+14cZGOykanY2V3&#10;ziyljoe3LA6dtNIWEYqroAg3vydToBQVd9bwyafVxxCoUYpU2CsyeFYZ+y/SOEwmqfJxeEHQLJpb&#10;6eRbmapcUKbvFgynpFZfD7+X7eiKvE+T5I1PYg3+rmTe6R1MTI4Vg5vydShsomHqsog1Rh1YxI/R&#10;uug07+PD321+nkulQFY9baJGoIYxqb2+HC3+rDDlr+imJX1EW1vz4lfQVNKBNSZuk6E3QHTQ4enG&#10;uel6zUUN/wDeiCdDf4LfT6+a0OKoN2LwGwCsrWH08xCuUDUobMTUxXA/akjpqz3iw6Q1Z+akjYmx&#10;A5Ft+VA4bKi7eJHhFe4Y25I3DgWI6ahqvckQsd1hxhQCaaVjXucuodCK/pxK8Yu1PIGOvt05J+7V&#10;wELKZ20aZO4G3wOmvcJ9kdvKxmopu4b3udE93lhTMVkc/wCJE17mTrBQvieSalbX8s7gPo5JDzPf&#10;NKR1E0oyZzuX017leOH7IcclhAtuGnMV74BvAVk494mga9xZIb2IPA9soNnor3F5lCsFDjkFSpsN&#10;AeI7gSmgrmDfetFJr3LqeheLjE8mwpuv5Xu/t4KsvcDrOPAxXM/em37m5J6a9wclsNV4YE1Fpxr3&#10;M2J4XBmDLGJYHUf8jNPIoH+ta44NMpUkqKP6ST7a3bP/AJV9t0fwqBr3KkMr42+UuosUZ93yZzC3&#10;37TwMWrqmHoOBnDoiugV9bC/syelMj2TXuWj4NLHW0rRuQVmjI+m405O9vAUJ4isGXx3SgRtBr3G&#10;XonjlTlTPlO07eUKKo9/cf3b2P5cMshvF2d4kKwAUPZUgXyBcNFSeImotbTirpJKZv31I5edhtRF&#10;WUkc9NqjqrA/Ai+nM/NWoaumoOIgmiy4jHJT1DxyDVSVP1aceYXZGB4woUnKaapnVoffF9bcl5pw&#10;ClzrkrEMs1IDLVwOoB/xW90/fwmIAV4thwPkaW2ay0sGgnrcUmyXnTC84QaJTTBJhbvE/ut/Hmt9&#10;meikyB1JmoKjRqedoXv9NrcxjvEGwu1JVgAYHXWRmj82wU9IkVYXBURVMCVMJukihlPtBFxwcYX8&#10;6NZgdGFxwaoOE1C6xpMdFZuSA21gU4/wpPE17iuxPD4s1ZKq8Ib3nEbNHf8AxDh/YLDyCxxIJHnR&#10;DbvGxuUucJxr3K86iBaPFTRVg2rIWje/h7Pz4VZQ8WnS2vjgazASvvG9aeGIr3IeWsXmwDMCJ28p&#10;7W+HBDbOnL3j0T7qUXrAu2p6RXuHVw2qFXSRzobhwDzIhKtSQoVjM+33aik17j7SStHMrjwtxWh0&#10;g0UrEgivcGWtwynz3kqfBKgAyLGWj+DAacFjaUvtFpWMiPwqOmXjldyl0bJxr3CNYPXz5OzSGlYo&#10;0L+XIPaL2P3cx3YeVlN0UkEEGD0GspLloZixhjIkGvcOph1XFW0sdRCwZWUG/wBI5PqFJdAUONYz&#10;PNFtRB4YV7jioa9weKgikBNe4ucs4k1PMsZOnsvwwI1CKC98zrBNe449c+nVL1Z6aTJTxhq7D1aa&#10;E21Nhqv18JW0gFTK/tcw8jwNGG6ubqye5EnwqwPlWJrq4N9DyjuWOsyZmQzVK7FZzHKvsN/ZxRlF&#10;3/L3i0vDTgegjhXSoKTmbEJxMSOusvDB4Dim0x1Km6mx+rmSSF64Kah+6t9or3MPWzJ0Gdcs/wA/&#10;w1b1VKvvWGrJ4/dwpzKyN4yUfxDxJPWOFPbsZicte7pw+FRw869wguA4nLgWNGmmP6CVrWPgRyNs&#10;izA27hQradtZZXjH5puR9w+Fe4O9NIUKyqbX15kE0oHxRM1FLgnA17kvMtPJUUCY/h+ksNhIo0uv&#10;tPAVvRkyM0tyoDxI9ppiyWEqLS9h2ede4Mnp66tjCsbTCa1iaWqNgwOit4acxRyHMVWyy0vYSRHQ&#10;aCm8GUakFado4V0w3C3LN8Nq1kgSaNtDY6cmVaZrHum9lINhpwOusnT4ZrwgZrwUf78KJTvA7uv9&#10;I5H+dZUjN2S0oCRJQeIPRUr7s5ybVfdL+04eVQoJPlJzEx91jf6+NPp56sTZGxqKnr5D8pUMEnjO&#10;hVu27X2cxPyt5zLXlMPAiDBk+w1NWbWaMwZlIxGwigl6x9OIM94I4Sy1lMPMia2rW12X+PLbqGug&#10;rqZKqBg6SAEEG4sRoRyUVDjWOSmiiZwiqt8XoZsPr5KSpj2MGIIb2+I5gzDguF5rwafAsViEkUyl&#10;Dce0c0hXdmeBwI6RRhZXjmXuB1swQR7KYfNrMKxOlxXCJCk9M25GXw+B+B5Sb1byRmLo7nmXAW3r&#10;T7/Np5b91Jutj7RzF7fTIxlrwumf7ksf6UjaD1zXVLdbPGc8tQuZVEERVlvS7NmEdWcmCsmhVpwp&#10;hqadiDrazAg+3vyxr019ZIs95dXBcXl211KoUhu7W0DfR7eBBLpzBsQMRGzDD8ah7P7BWTv94keB&#10;R9lavP4sf4fdP07zJWdQ8j0zthOJM8hCLcQyHVkP7ODrnDKOF5swOpwLGYVkhqEZGDC/fivJs0f3&#10;au0vtH7TiOkcQfOh9kedFhSVhRMHZ1Vrr5Uzb1G9NHVbC+q3TiofD8awadZ4mjJG7adUf2qw0IPN&#10;Xj11ekyv6V5qlOHxFqGcs8MgGgHfv7RzPRF0i6aRmFnIQs+NPFKuM9ArLd5KM9Z79BxieGBr6Jv4&#10;bHrzyh68/T/RdQ8PKUuOUgFPitDuG6GoUAMbd9r91Ps4RTJeOVcEpwTF/dmjO0MT9oDtzIvJc4Te&#10;IgzhUNPN6TpO2rEN3t04MFFiDxNuOg8OSBqgzQfcQDXLgv5Vx+SmdTe5JHjw7ZuOFB5xsAxWN0DA&#10;8OH09zvJvVCwC+PF9xbC4RPGgQ83BnopBZpy9BidIyFbsVPEn6jOg+F9T8A/rjlqNY8QgBLhR/lA&#10;Br9fAg4wm8AYdOI+xXX0Hq+FSzk2cHBh4yD9s8DSDyNmqfLlb/VnHyRAWtDIx+yf8J+HKkZUxLp7&#10;mCSpdSiq1pIj9Ps4J8izpzK1ll2RGBHzFSC/bd2REmeih8BB1GoPDPZSzRR4vQJiNIwIa2h7jmSI&#10;Wi5QFo2GiF1pXCuLpuHBzy1mJkKh28OBe6tpovcb1iDTXUU25SQOGUyRnaakkQM9gLW15FGY5eFj&#10;ZRI9b6sBtoHs8ZMosXpW86JWJB4MHULIGV+vWTpMGxhFNXsPlyWFwbacju3uFZSsgiWz9w6f1oW5&#10;Dnasjc0q+w7aKHgmLZg6D5skxTCt0mF1Lqs9PqV1OrKPBh7ea4nqK6BZl6XZsqKKrp2QRu3lSgaE&#10;e2/A7mdmrLnA8xi2rEdXV5isrdacxSHWDPT01YvlzMGFZowiHG8GlEsE6hgQe3tB9hHAWy/jT1IF&#10;FXny5YhbX9748HuX5gm6TA20kQ6TgAZBp94srMRft9HBYTGFGGoJFe52gFiLnX28WMxTgAia9xV5&#10;fx6XC6hb3IGn1cNEOlpQIwogfTBkYV7mfO2RcMzTRvjuALarQbnQabh4kcGAbTmI7xB8Y2jpptJL&#10;o0nGvcLSRW4FWfMQXRkPvKfG3fTgmynOF2iwleGOygNdWpaVpPur3BOwXGqbF4PNhb3/AN4f2cyX&#10;trpN2gKT69VBtctGFV7j49xa3DBImtV7nAyqCLm1uXjVXk+KvcxNVxAanly2RXojbXuQpsSp4F3s&#10;33nihKemlISTsr3GGszZh9Mh3SL9/Ebl4ywfEsD1p8WSlnYa9xL1PUygp9Y2v9FuAO/3xy2wwW4k&#10;no40foyJ0wI217kL/PetHaOma1+53cg3Ne1/KLMwPEfZRy3u4rjXuKKg9RUrI1JUbXjcWIbUEfG/&#10;MZc27frS3P7JKZ86Pk5ERxr3Adz3h1JjAbGcvi6tcmMG5BPcgcxqzHtGaz9RcahC+o7aFtlaJJ07&#10;DEY17hccUrq6hcxx7gfH2fXyB857RruyJQkkUMEWmjCvcaUxeeqB94k+I5jJf7+XtwoypWPXR8hI&#10;TXuNFZAznzF0I1I5Gr1+b8ys40q04V7jXHLLE9hwLuIU2aS7K9x/pavzYxpYjiMoC6VJVNe49w1Y&#10;ttfUezlkOqtz4af2V7npaNXBki14IElF0Og00QDXuNJjkjN14XuNqa201JQa9yXSyPMSkYJI4wEl&#10;eyl6cTXuK/CMsYpiTgU8bG/hbgqy7IXsxUISaM27Jb5wFe4cLpH0PnzFtpcZhba1h7w5mFuj2dXW&#10;rUoGAdh6KHdrkbiSDt6q6JsL8M3ivowx3AIP5vgS/M04XcQn2h9I5n0ns8FqgKt1AKiSk/Cp1scv&#10;TAn2VDjxCld/KZwr/wCEnXiBpcNxrKlSEIaPZ3Go7e3h5YXj1gvQRpUOnYalGyKrUynDqqZfwHfg&#10;15TznHUFYZzsk8bnv9HMm8pzxLwCXMD7qm7K821mNh6674YnAM0xSxChxFRLCe4bXT4Hg7fttXiQ&#10;camS3fTcJ0qroj2acUb4M9Kq4pgT+bTrqVH2gPYfaOY1bybj2ucalJHdun/SqPyNAzMsj74Epx6v&#10;wrBKiy+4+nFHkzqnjOWMUWtwafyXQ+8t9G+FuYF5nltxu86W3k6SDtOw+RqIkPPZQuQCAOBpKZiy&#10;lg2Y6F8PxqnWeJtBcXK/Ecs36M+ozCc2Rx4ZipFNVhRcM9tx/wBUnvw/s8xS94D0bTU8ZRvG3fDS&#10;6YNVu9c/S5UYdDPimDJ8zSuSVsuqj424cvCMfDoChBHBE6yNtDt+1S6JwIqpbq76eIKmF0mg3k3s&#10;dtwD8eKLEaDAc2Ye2HYzBHPE4IKuLg/fwnR3lmvW2SDUPZrkunxtYHqG3zqvybK3WD0753i6gdHs&#10;TqMJraZt+6FiENj9mRR9oH2HlQ3qz/DHwDOsc+ZOmyCOVtztTi2p7+7wL53u9Yb2SXQGX4MKA8Kj&#10;19B66x5zTKG7hUKGlXlgT58Kvh9F/wCMxkfqDU0vTL1NhMvZgO2KPEdpWkqG7XY/7mSfq5rc9cPT&#10;LnHpxjU1HW0ckMkTEEFbHQ8wF3m3Mu921kPIMcFDFJHSIqDbzK12pMgjyxq9LD8RocVoosRwyZKi&#10;nmUPHLGwZGU6gqwuCDwrzTVeGTfJ4gpUg2v7eQW9bkY0RJdLQ8VTuPtJXPGBIp4UOMyKPAsKjHbX&#10;uK5MflWieHdobePxvwm7rxRSrVhFe5//0Pn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7mRE3d+erYFe5MjQDUcsKer3M/Hq1XucSwBtzder3OwbnjRNbr3P&#10;ePGxjXq9zmpPHQIrVe46UkqqR4cUoMVYV7j/AByAgajj0Voivckeat+airaa9zg05A90688BXgmv&#10;cwGXxHN7KdiK9zC0jXvzU1uvcwFri/Gia1Fe50FLajmoNar3O9h783Br0Gvc6BIJHblgYq1e53ew&#10;uOb1TXtte54g2ueOV6vcx2IPGpqhMGvc9fmxjTle5y45Wq9z1zax5UKrwNe50T4Dw5Ymt17mN+/K&#10;iqTFe5jI45W9te51tLdrnjBE00U17meOmnY9uWCa2E17jlBhMsxvY8WBulGmvceKfAQurH8uKQ1V&#10;gmvcd48OijAFu3w4rS0KsRXuSUjCGyjnhgarpr3JA28eNOV7khBpykV6vczqT4ccrde5LS/blCK1&#10;XuSBobcbiK1Fe5zN76crtq8V7nF1Pfm60RFe5jKm23w47srVe5GZdfc78tW69zECVIXlprVe4o8N&#10;q9jg37W5tJinkmvcH7J2MjYEftprwwBCqcTga9wYYoUrI94tc8YUiaMBjXuc6KsrcArUqEGikG/L&#10;Dw0ycK9w5+R+rtPjeDLhc5BkNlJPs7cUjx082omoT0imXz1NjwNeqXR5MYp5MWwoBr+81hbiV1vi&#10;KfWiRWdJQx2MdfZwkmNYFU4VUPHKpXafEcRDCkERWbjMrW17c3tr22vcylxbXvzQE1Wa9yFVVSwx&#10;FyQdOOAVs4V7gQ49iL1MxRToOWgUXKVqwr3Ek40txwYUwE9Ne5jkI22PbjmJq6sK9yFICdBxpaaT&#10;ESK9zBaQm1uNkTTAE17iowalJIbx5sGKMW0aTXuCFEhWMXHGVQaMsK9yBXLZDrxMaoRXuJ6VS1mJ&#10;4yabOFe5hKN3J05Wa1XuSIyri4PfTlqvXucSVBKk6c8cK0a9ztSjD3TxrZVRjXucCCDuB5UrIrQA&#10;Fe5mVixHK7aUg17g2dN6VfOD305vZT6BXuGPpZCFCnseJzRgK9x0hO82Xtz1Wr3HVGIG32crsr1e&#10;53u3aNytar3JEd27cvVq9x1piUZbcrTwM17hsuhk7fzOMKtzuX6uXilCcaT+ZQGwebcdoCnXlwGS&#10;XnOHQoyWUqBf2cP7ZBVs2ijlCcJqj/1Fx4bFj1XNNICwZrcFinpiEFr24eG4OIX5U735OB21X9jW&#10;IUz4gZKcgEfH9nMyRuWKr2HG0pBGJPyqwTqEmabq6vjWzsFXd3Pcn6uSC3lprrflUK04Aba8hcSC&#10;KZv5eMSqVqonAK9gT/DkaWdTqv8ADjqGDGNU0lInCnuGlqY3KMPeHe3s5glVre4m6/Ejq1JGmRTZ&#10;UU4ClPgX8vWrV55TGFOpBvrwKc4YTPXU0hdSoAPb6OEKBjRaaPx0Yzjh+DVFNDDKJGYhdfEE9+VX&#10;+obC1SKZFWxsdex4cIBTgaJHUk1cj08rPncEjkLbtBb6OUu9RKedMXl3C2p4YA0HHMDFCBxEYe/l&#10;Nq17cWBRpsGvcFrKNW4mWzWuR489BmjJkmvcNRl6sR4RG7X04rbONCVsmK9yHmBFZSYmB5ZSJM08&#10;rxV7hc8300u8uWGnhxMo440kUJr3AWxA3YqxH1culIJmmQIxxr3Ey27edrffyjvhNMrNe55n2fv2&#10;5dKgNop0Lr3O0q4V91zfhmh2aNELwr3HCGtVTuUcbWscat3kV7k+OtXaSWFz4cSDxU4PFXuc48RU&#10;N73E65phfhr3JPzzhfc4UqxNFasa9xlrXlqztLdzxLEUhVia9yfS0VND7077iRx0YU5Ar3JbUtCj&#10;q0IIJ788TWwmvcUtNVpGqxr3HExVFWFe4pKWtCgF2A5U4404Dpxr3FzgtdC24eJseCO2XrAxoVWT&#10;hNe4t6XE41UU/wCfBAlr+Kh003Pir3FFS14223cUhZFHjaTXuOQxWOJw24XA7cqXzwxoStI9a9zy&#10;4xHJJvBufjypeWRFChtkgV7i6wLEpU2u5stwTrxxCQuhWwlJ2ivcFyjxhAm4tfjBJBwo3U2D9oqO&#10;8JY6czSY9C32DqePaO86aa/Lk1xWAj2caZcVmkuq+6Bw7ZSThVg0BhFZfKXvxtfEJg5DyXTw4bst&#10;lONKEgDZWSw9nOMuL/LxXia9/E8SvoJxmm3EasK4sgcWYcTT5kmlclm7Ht4cTfbtFGCUoG0VysBx&#10;wXFnkW6Nb434kURwozb013yVSYzLC5bduHtJ4jUgrwijEIC9lcdotbikpc0+R+lRgW4iWzPA0YNn&#10;RBA2+2uJiUix49QZqmq1DFzYe09+FrjEYmaNC4VDGuPkKBpx0p8fk3fomK/w4VKZgTFOtkSCK4mn&#10;j7m547wZgq7gM2nCpQFG6bnuzMzXDyVvdQePdPjpWznxGvEDjSYpepaXRgK4NETpzliGLs0BWE/a&#10;HceHC4HTTLpOmBXaQ2sOBviOLVqOWdrqO3Ntsh3jjUcPtOLMFVS1XbwFs5YkojLswPf8+XW2EVHe&#10;YpSBidlcuFIzxiCTKyn3v2cVtJTp1RWOGdXKV8Nle4WPH6i7lD24VrOo1Ary9ZJr3A6mqGJKrzQN&#10;EhOOFe46YJA09Uiu1hzxBNPITJr3Df5Aw2HcopxcgC54KLdPhwqUMpRAr3DT5Ewp5cTWV32AHsO5&#10;4TXZKRA99TBaNHDzrpjtF+HOy/hf6BDqbiwJ4D1o1Y1Klox3hxkU2z1Gwm/FWmHKh90cZKI2Y0OW&#10;2Q3gBNRvPuvvW5Phwt3TzX1HCxxUGIp4CDBFcDUIDbjhS4WtxJ7PhxCtYSaXlA4VxeY7dp0vx6kw&#10;0zkHseImSoGNtJmUKRgcajfNCPUnnhhKxn3wG4rdVFL1t6cRXH5ku24duZUoYVYlBZh8OJCCsRWg&#10;0VCuJqdb305Np8DjkAdlAtxV3SgJNKU2SlYzUaTFNo8teTjhtjYcYKCrYKe/KqOArEtWgNyeTaWi&#10;sNii54YpbhOynkMKiIqDUVRDm504qaHB1CrI6+8PDjaAVEijBDA6KT1diQjtEvjqeKqlwwg7CLA+&#10;HESmkoxUaNUMJiTTHNiZK3UXt2vxTYZQCJtoUg34XPqA2GaZW2EHDGmDEKvcSTbXxJ4JNDRlIQ1t&#10;fv04UtKCzjRvbsjaRQb4tVt51lPui+vx+jjxFDZbcMzjiKOO7nZSTmkLNdvePJyhYxewF+MJM7ad&#10;DYTUWSKWb3EO4HTnKWuhVbnS3s4pQgqPD1pUMajphcsj7ALE8aarGI4kBBIB4pbYVcSBWyoJxUQK&#10;faTBjAby2F7HXv8AVwP8czbLNIaPDQJJDpceH18GVhkeqFrwGzGoU3h3sby/BtWNOe+noKdpq/8A&#10;RRgggEe839/A9qII1k82sk86Y6m5uF4NEL7lOlsDzjGsGs23gczNaiTh766TEqvFE2xxmnpgbBV7&#10;sPafhxtKirm2J7zHtpyqWNfGoyU4FGdtPT1Zwui3uNiAG4vxf4PgFQIlCIS59g4vbtnHT4IA6TgK&#10;OWLJy4xSnDp4UAuceo+A0s5mxGqHkx9lBuS3stxQf5vJQprKsWJGpb+g8UiwwkmfLGhk3kTgTKoF&#10;Bp/tPUM1SMGwKMkbrBB3t7Tbtzjh2C0VK24KFVftEnUjgeeYU2cZjhQUuLZTJg7KUmM57xTFIVp0&#10;fzKmRfdVbkLcdvp4GvV3rhl7p3gc9TPMAsKE2U+z+PESjpFIAgkUJnRb06VuZ8QTMOa49qD3gXFy&#10;fo5q9erL1JY71ezbUTyzsYVZlVLmwHh4+zgacV3h66B1y6oq0irJcKwqjwWgiwzDY1ihhUBQo/j9&#10;PCOSSu73JvxShMCiobKc+Y2a/fikVZNe5jZltu5ut9Ve5x3kjbfTlIrWyvcwyv7u0HjdJyqvcjq5&#10;vc/Vx9IBrQxr3Oy7D6+VKccK1Fe5ySaWIlkOp5QpmtgxXuYWndmG46jx57QCK9qJr3FRguYqvDpV&#10;ZZCCNO/hwiurEOpg4UN8pzlWXqHEV7gw4Nn5ZSI603v48jq5ymMU1lPlm9qHQArCvcEKkxWlqoy8&#10;Dhr9hwHuMKawIqbbTMm3xKTXuOUcxdQbWHEURR+3cztr3M/mBrAjtxsYUvQQCca9zOH3AezjBrRN&#10;e52pvYDS2vKmt7K9wzvpi6d1Ofs/U113RxOCbjThW+RITTLzgYThx6axyusaGVzYLqebO3TTL1Hl&#10;rL1JhlMAAiAezW3Aherxw+HCoUv3+8XRYc44jLjGKy1A+yp2rqe3BWgIMe1jqdOBhYkyNlEwxpGy&#10;e4fLZSdOelcRyXHZdLfHhmyiUmTShKJFM87/AKcJYg9/p/v5IMYfxHa/biUYDGmymsqzsotHoW9v&#10;fmGIC+6TS3ge3GVeE1vACnC5mjA23045RiJQCbi2vw4hEqMCmDBqPOfJgaRiBt+/jBnzE/k8EFNT&#10;PtlqTt7dwe/DGwbU2pSomOmiS7V3aCePRU7K9JFiuMRtIf0UALtr4+HD0+j3JD4fgBxOvQRkj3Db&#10;Ui1+Yx75X6XnDoMmYI4CohcUkyRt40EHXHH5qiqGXwwWMh5Hftqv2B9J4fujgMzldQvIOcXpGNFY&#10;8VFHlpySQpLE6n9fZye6U9JoxJJ04lGt3YKqlPHjXAmkijCzEgk27c8GhlBIOqdr8qQdhEU+VE7a&#10;kCVUIkjIJP2Q3O4o9VAPvH4/t5VSoHlTIrEIt8wmlewJJsCDxy2CO1tSO+vE4x21s4VCrooGDGD7&#10;Z7hj7OPmHxJNMJFXQDU34saBBiavtoCuqlfT0OXpWkiXsy6HW7aeGvNbL8SLOj5k601OHo4aKBxG&#10;tu1l0/jzJPL0dywFcT00nVNXfei7JKZF9OmXsL2BJJoPmHsLXMpL/frwkVKixRKE04Qu/tDJpaBN&#10;Gs5MTuG4lKZwFXImvcd4LvqdL8SmUUzBr3Fhl2k8/EI493fx+PCW5chJIp0Ca9wGPxBMwfyrprhG&#10;B3F5Wdzb4Cw4MNyWlOLKlcaD+a4NetcBqxPKc8IVjFc+J5k6+YNQ8kVz4uqVCKN9mrWtbhCvaKYW&#10;emvctY9EmB/L4dJVTAf5MduSxukmAV7JV7eFY7byOaEYUC3XKp8vKBpiCRI43W8AOWNQBAABpzId&#10;SCg1j8oycaIrK6zg3FlGgse/O/d32X77cU6inE1UiabbReW0djcH97X7uKPABvqFXsQe/G1eIikz&#10;yDBjZFB3nupgp8EnEi67WPb4duVlerGsNT1MqFBupmRe30cKM2bCvD0CaklqU2qMOFWQ+lanSn6G&#10;YCEsN8AfT2MSR/HjBR3jp1Qm4HIldSCcCaIMVY0YfW/w5lYldSdDxNFPkYV0Gv25zL+K9zxOoaaK&#10;jAONcuOVOf8ARakkaCKT/lU8Us7I40obT4qwzC+0fHhFWG/EA4J0e2v08jDMxC1dJql2NXCsttLc&#10;vt9CJ/4ys5VgbhQB8PbzIvc1QDMRFYV76oAIw40Tr1axyPh2G+UT7pc2Hjyw1TYW5NSiKxyI6KIv&#10;HHIZAWJHAp67YWmK9IMcpL6iBmH0jXjJT3iVTMAUMt33+4u0Hpw9tCJ0irmw3rDlyUpcSTPEWv23&#10;qR/HmrzmmhFNj2LUkPZ4mY3+HMQszY0uHVgRWQt4NDuFW1c49IahVxYxeJXkW3+yo73iRLc17hrE&#10;LHU9uBaKgQivcyKbNblFCapFe4pZ6cYhk7EqAqLtAzA/Fdb8EmVvFl4K4SOFUtIQ+lXQa9wiWBVS&#10;w5q8se6HUi/xHOk27F0CgJjrNZTJTLWNe4Iea6VcQy/V0SqSTC/b225MduorKusRSa0e0uD0r3Ku&#10;aoPR5kUv3uy8xgzRgpcUOgmssUEOsTXuLZDY6duAw4YUF1V7j1R1Twqrr3VgeJVeMRRW6nV7K9y2&#10;T0pY+9VRSUcjWDKrAfEDhhlSx4mz0+lYB7/WndqChwMV7h37WW3fguVgKxfr3HSgbyp0JN+L7RQb&#10;cSoHjSB3FJr3KnPUXlR8ndWK0Uo2xyyfMRnw94304szNKQ8SNh2V0A3Nv/5hl6NWJA0n0r3DxdIs&#10;wtjmUqHEGILBFB+kcka1cDzaT6eysXt4bT8rcLSOmvcUGYKaSkzpBiK2C1S3b2X4duMArDh6opPl&#10;72pgg7QY9K6PtHLhug+YTjfTmhZ3EksKiJ28SUFh+XM3sgdL9qkkyRhUbXzYacw40AeeqL5fGZGO&#10;gezLp7e/58G5dqkXPBacaKJpCvoBu8eKLCKn3tpP0cKX0cRTZMY0gM3YPHilFJBe28EH+N+Usev3&#10;pT/VvqK2Z6UbYMVUTLYfvr9ofTfkMb2WgcAfHGAf8ZOHvEVkBkN33rYnhh6UZPobmuLNGQqeNmDT&#10;4eTSyjxBTRSb+1bcBLIuJpi+X4pAbvGNrfSNOElg93yR1UEs0Y/LvEcDiKGIduLUAkWPD/bQXOFd&#10;8VGXsQNFUr2IvxRbull1JGGNEd213ia9woXqDy22C5skqqX3YqoGVNNNTc2+jm80R3D4dTsV8ayK&#10;3RvPzNuEqxKfCa9wA8xTu60WPRdpF2SW/wAa+36eCK9uE3DSHUjqV51K1miNbR4GR5GvcNF0ezR/&#10;OMGFDMbzQ+Hw8L8lTIbzv29J2ioM3jsfy7msbDXuDdE3vAnw4PFAVFyhXuCZkfGWpK0IxOpHjxey&#10;6EEUC8ytu8Sa9wDvUfk44Vi8eZMNj/QV5u1h2fufv4CN67SCl9AnpPX+tSnubmH5hruVnFPwr3Hz&#10;ozmd8Sw98LrSPMh/h4cEWQXP5hnSdo94oo3lsQysOJ2GvcHkWFrcGylRUUHGvcm0tQ0Mgfjza+mk&#10;q0hQivcHDJ2N7FQs2h7j+nia6a7wYVHF6xoVIriy7gVPK3/Wx0hXLePHOOHRWocTBdio0WTxGmgv&#10;wgvWy+134+5EBQ+BrNvs9z38433Cj4k7OsVxRrrY9xwonTrMwqInweqf9LAdL9yvhyXd3MzTcNBB&#10;OIqc86stJDqdh2+dZOGXypikcb/J1RukgKkHtY6clgYpkVCV+wT4k7RXuEm6/wDTWTK+Y3q6JdtH&#10;VEvGVGg1v9/IV3gsjbupuGsAdscDWTe6WdC+ZCV/cnA9de4nsi5gjxGkNDK5MsAAN+SjkmY/mmgD&#10;iRRvmtoWFagMFV7gr4fPHG7QVNmikFmX235IDb2mAdnGgC6icRtGyvcQ1RhU+V8ZHksRBId0RB7H&#10;v35ibvju8rL3/wAwz9hx9aFCHxft4/cMDXuWX9Aepa5mwaPDsQmvVQKFYHuQOx57JsxF82EH7hWN&#10;2d5f+VWSkYE1gmQkbl78NfhtcschPdHFj9HD55vV50AjKMRgRTbNCJgVY8KV1wyVLlHGlzPhis1D&#10;WH39umxj3HwvzH7fPJVXjf5tmNaMFAbSOn8ayc3Vzf8ANJ7pRAI6eNcqObzU8h7h07fV7OHA9JvW&#10;mOupEyPmKYmSNbUzu1yV8EJPs8ORnk2am5bDbm0VXeTKypXftxj9wGyiV+pTpSjRf1vwiEj3j56R&#10;r2Pi5+B8eH9hkIW44OiJ21DJFETrIvJTZa6668Bvrn0ewzq3lKaikULXQqXp5fEOBoPoPKLbRdNK&#10;tnRKF4Y8DwIqUN1t5XMhuAofYYCh0jppTdNc6Yz00zPDjlEzGkc/6TGNdy/4re0e3lO+X825n6V5&#10;5aNomgrMNlMcsTXAZQbH7/DmEea5c7u5cFo/b/CenoiumyWmc6t5kKSpMg1Ydnvp5kfr30zqMAxZ&#10;lqsNxeG4cKDtLD3XX2FTy6bpf1BwnqRlSnxyjmVpCo3pfUNbsR7RwxKjfDWImIIPSNtYqLZXk75a&#10;UDGMGtHj8Qv0Z490C6oVeC4mjGjLM1PKEJWWMn3WBt7O/Eb1z6M5d6uZTqMvY5CrllbynI1Vrdxw&#10;fbpbzryB4tu+JlZAcQej+kOgislN18/LBBJhP8Qiid+jT1k9Vfw9uvtN1EyNK8+E1U0ceKYeX/R1&#10;EG73jt7B1GoPNTz1R9D8x9J881WHTRmKWldijbSNyX0+8czaTdnK3khsgtL8SFDiDwNTVmloi5QH&#10;mcQcZ5419IjoF1vyP6iuk+C9Xen9UlVh2L08c6lGB2Fh7yNbsynQjgV5QzOuL0oj7TR6Mp76cyFs&#10;r9F4gKnZUSvAJ20Mt+Crhle8NgTrpwRtmDI2UVLZ1Yiu+DplPNDU88bbhcW04MW7ghMUGHmONYJ4&#10;hIhU+PDi5Dzip2wSvujYag6gfVxDeWweTrTtoIEqYOobeFBbnLKFJjVM5S6uLEW73HCz+rP08RYz&#10;Qy9QcnQhm27p4UGh/wBYDgZuGTmSRjDqNh/pAcPPorIHIM2GYIDTxhQwBqF09zfLDP8A1Rx5j58d&#10;xE5/eUdlJ9vKyMsY5i2SMW+XkRmopG95T+43jwWbp58q3JbdJMmCDtHXR5dW6mCRM87aGXdrbhvs&#10;Dx+GqjjqqdwVYdweZOON6hIxohLZTiY8xXFwSpA4NuWswdlDePARdW1I14bNtNFXSrKtmHDNZIzh&#10;PSyRqrW+N9ORNmFiF40VFIWCFR60BnUDJNPicLOI9/gRb28X/VTpZlPr7k+XD8RSNKwIdj2F729v&#10;AFbXBy9RbcGptW0fh0EULshzw5Q6NUlOzqoseWM0Zn6D5oLe/U4NUuBNB38sE/bW/YjmvL6hPT/m&#10;Hpbjj0lRCVMbHa4XRgO2vCm7s/5Oe+aMoVik9H96euslQtNwC8g4HhNWHZezFhGacJixnA5lnp5l&#10;BBU9vgfYRwE8v4388ppKj3J0FmBPs8eDawvk3acDjVWnNBg09X4rCvl6A304IyY2UvICxNd86RLG&#10;x04pC520ndRI217iowXGqnDZlA1W4uL8MG3i14knHqokIKemvc9nzJdHm6ifGcH/AN6gLtEum72k&#10;fHg2UkZmkLR4VpHtpxKC4IPHjxr3Cozz4hl2u8yP3ZUJBQ6cOcnzpyxXpXgePQaD1zYxIIMdNe4r&#10;qXqRhs8JZpAsiizA+B5ko3vBaFAWpQHqKKkZY5sA8q9xlxPqZQRqPKYMfbwC33aLluXfe4KELGQu&#10;K+6ca9xC4h1XYArCbfXzHfO+3WysZDcH1H40L2d29PGvcQ2J9ScSqNyh7jmGO8P1GOrSUtEDyoWs&#10;ZChraPZXuIuozPiM5DO/uk+3mHGadtWYXZOlRoVM5cloYD0Ne4yy4nNIxuxNz7eQPeb+Xt4TqUce&#10;v50bN2aUV7kc1chsG15HT+c3FwZUo+2lYYAr3JkFY6drcD6rhRMzSfuor3FngeYpaRgCxX4g8M7b&#10;MVNqno2UWv2wX59Ne47Y7g1Dj0RrqAgS295Pbya7fMm87b7u4MK4KpO2rgZr3AVxDC6iiqGABQjv&#10;ppyN8xy1VmTq9OujQK0ivchxStus1r/HgBWkppWlYUK9z01IsoOw2bihDmrwq2V7TXuNbpJA9ibW&#10;5RbWnFOym9le44UlXuIRzY8SxNKErr3FDBVtHYLxptJSZFP17jmKSPEADH9s68F9ktN2dKxWisTj&#10;XuKbK2WZMQrBcbNp1078yA3c3QU+4FFMgH0o8tWQpQjGvcsT6P5eyrAIqXFolWY2KsQLH6+dHN28&#10;is7IAKSJmdlTtl6GiIPr0ivcPBgeCYZQRq9GieFmHMjG0oRg2nDyqT2dKAO7GHXWB5DawHB5ydml&#10;qJkhk7djfW4+jghnvBCqUqjaMKS+OYPFXKZB7rWuCO4+vj5nPo1kzqZQNUYeiU1dqbgABj8eEl4y&#10;m4Gl8SOCh9w/Gjm3eCeNJGmzRiuXJhTY2DPSj/dAPeUfEePK8upfR/MOQ65xUxFAp0YA2+o8Cb1s&#10;vLgCPG3/AEhtHn0UJUOBZ8J9aFChxGixKmWroZBLG3Yr+32cTGX861OFyrTYqSUGgb+nkjZPvJ3M&#10;JcMp6aHllnJYIDhw6amXHDEZZze1M6VNDMCG8O4I9hHJt/Z5gmR6VOVnmCHADMzXioYWPBI+SwLN&#10;befSbaStIvobKx5G2dZEzmjRaukBY4KjxJ6waWXuWouU6hiTWI70sB7wPItPiOI4FWCLEFkikQjb&#10;IDaxHiCOYDby7jXOREv2/wC0R0jgOsVAF1lrlmolIqNNTxyoVFmUixUgEEfQeHX6Q+p6vy+I8JzW&#10;/n0wICzC5ZR/rcjjL877n9m4MPeKGmT71KtlBt8YdNFb6qenfBM2LLiGBxpTzsDuiK3Vz4kezlj2&#10;Ts+4VmSkjrsInWZJBcFT/HkgodRdAlFT20+zfJ1NkEGqmOsfQFcNkqaPEacpKpIKMLbgfFdOC/h+&#10;LxyqFkIHx9nCV631fGgTmOSputoqpHrd6a0rZWnw+Fo2B3R6aXHjpwEetvpg6Z9cMKkjx2jjWqdS&#10;FnUAMCfE25VF6Q3+Xu0960enaPI7RWP+ZZUu2GlQJT1bRSx9Kf4kvqR9EVdT5Hzq0mZcorKQ1PUX&#10;MsKX/wBxkOosOw7c1rfV9+HBm7ppUVOKYbTNUUF2ZJI1J0v+9Yacxo3n7MQ6g3eVnvE7SgnxAfP0&#10;qDMyyAkFTWPUdtbXPpm9XPRL1WZRizR0qxaOol2Az0TsFqIGtqrxnXQ+I05T9j+TcwZQq5Ip4yyg&#10;9iD+XMH7y2NusoUNPnwPRUSELZIwIxxHRRnSeNK4jAadnsbgDTxv7LcDf5cjDiaMu9w216/P/9H5&#10;/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nJRc256tgTXuTUQa&#10;X8eep2vc5H3RoeWrde52jeB48Ma1XucwA2pN+br1e56wBsOMmt17nfPV6vc5rob8vNVNe5lRrNp2&#10;45MV6vccYJ2t7OW1VcGK9xxRw3flwqaemvcyht2nNTWpmvc4Kthbjmma1Fe54qAeVCa2MK9zjtAH&#10;LEVevc70A5sCvV7nri3LbK9XucW7cqrGtGvc4gX7c1EV6vc5Am+vHYrde5iJ1ueMkTTRFe52BxyK&#10;cr3OrHnorde52Tcc1GFV2V7nViTZRzSa2K9zItLJLoO/HQJNbivcdKfBJptWHH+7JNbivcfYMACD&#10;3jp9HFKWRXor3HRcPgiGg4qCAmnQIr3JCRqi2Ud/ZxyrV7nK1tOeFer3OzYc9MVWa9zogWuOWitg&#10;17nlsDe3Gya9XuZgPYeXq1e5l2m3NY1qvckIwQWGvN1uvclI1zY9+UJr1e5JC63vzUVaJr3MhW4G&#10;7tz0zXjXuYpY7C454mtRXuQmQXuLg8uKrNe5HYXPx5at17kumNmHx5qtjCvcETLuJSQSWBA48lUG&#10;rg17g+Zex4sqoTY8WTNOpXG2vcFeijpsWo2Vmu/hzUTS7TqFe4kfnq3LOJCanYhAbkDjafCaTAaa&#10;9w1eQOsNPW0a4fiDLILWuf4cVzqpQlcmsDwIzbxo3GPqj08pMxQHEsMQAEX04hcQOFKFpCtlZVOl&#10;j34SDGcMmwmraCQEbSRc8RgRtpDp0mDXLjBLU+WLubDjxEVs4V7iAx7Gd5MdOeU1UiWca9xDSSmQ&#10;kt3PLTTJFe5EYXPfjgNa017mJ4tO+nFVaivcwkG9hxo0nVIr3M0FOZZAD+XKRNWbxONe4IGEUMca&#10;7mHh48ZUIoyiK9x7ckLZfDieasa9xOV0pHu378bUJrVe42j37A+PGdNer3OyPAa8oU16vc4AbTYj&#10;U88DAitV7nbC62try9aNe5Fs8Z+HGzIpvZtr3M8bGQ3HblNM1cY17mQllOnKca0DBr3DCdNKbegk&#10;XSwHfji8KMm69weoRsiAHGIpdXuO1NtS3hflKtXuOaG/unW/jylar3OZAU9u3LVuvckxOR2HPVuv&#10;cdqaVWIVxbmjTgr3DYdCnCYpEEHdhYjlgKVIpP5mXdg84JsAh15cT0/Ej0SQyE22i/w9nBI1LKdY&#10;44CjlsFoasKoi9UTUbYtO6Jdw+lh3vfgubzAoVToPHi1C0vpOEKO0kfCnUOakyoY1XvJQSviDTsC&#10;WJvbxF+wtzIsiN/kyPjy6AAMTNOIgYSeqolbTYhSSAVkNgex9n18xN5mttfZzSNW3hWlajt2VPDY&#10;PEY1VrPoWIP7ORxGb+/oOWSuTHxpKMTh76dXlh8oyQ7jpo19SeS3kCR2J4VPtFONNOJIrFgiPNXA&#10;xe837wPbgZ5hqdglcv7oB0+rjDgS2kEGq4AYUdzpJhRrKmnglpTob7x4G/t5Wf6h44KuKWS4B4vb&#10;XroodOqrrOjcE9LgUdPKSQFFie/KaOq+FU1PWyySd7kji+aC7ooaeF92wI/27XPFIxpFFe4tMs1q&#10;Q1ikkWBHNgwaVNq0mvcNBl2ZpIhPGd1xpbirEUJ2jIr3H6vjmmiJvYjm9SjSoGa9wAs0U03nMJdQ&#10;e3EutU0jJNe4DeJwqGJVbnlu8Iqms8a9xC1zyI+gt340BSaJNe41lmtYm/08dK8ZqpXXuc1mP+HQ&#10;c0FwasFxXuTo5Eaw7X5RfVTpPRXuT440vcntxkulIwqwcI2V7koKhtbjPfqr3fHjXuSwxVNpYAco&#10;pc02Vca9xsaqhBsGueJSaRzXuZ4avzD73blpinQqK9x6SYgWVbj28enVT4OqvccY4I5HWQk6ew8Z&#10;UmvaK9x7hkNjsF+bQkKMGnUia9xaYb5qxqx0BtfghtUhBgULrGEqr3FdQVCRtuJ+vgnVEVI6QIr3&#10;FbT1u6MiPQ8SLIAo2aITtFe5HNb4yEX+nlNE0LmEBQGmvc5xV0buCWHL6YoTFCgBNe4vcJxEMLbr&#10;gduXRhS1lJr3BGpcQtHde/NpwoUoIFe5lGK7JNzqB8eLm3TFKipJEGvcjSYpO5MiNofDi1LhovXE&#10;4V7jXUYnLu2ePHkdM0wMK9yFLXuV95u3hx6ZONOBWONe4nJ8QdD5sQJGvHiQaNwgGvc4U+YSqiOQ&#10;6+ztxBgduFKmhBx2V7kuTHht8tXAJ768bBSMcaWKd4JwFe5mOPrGwKG9u44lW/BgbaM2nUgR0V7i&#10;ho81bSETUfHThcpRXto4QA6K9xUUmaCbBxbhaog4CjENpFe4+U+ZEOoYX+J4UupJgDjSpKR0V7il&#10;ocaE1onYAHtxA6zBoSN6QBOFe5nqcwwQXVT7w/eJ7cL1MFVMXCkgEV7iDxXHg6MUe5N+VTbFAnjU&#10;c3g8JI217gJ5lrCUYvcn2HhYpCicTWPWYIWoma9wsGbqwRuyqNX4ZIbOmOFQRmiEwa9wBsaLSSHe&#10;NRwlqEVmvcQksfv2A5QYUXRjXuKfL0CCpVpu/tHHU7RS1Axr3Df9NleepQREm47cGCRAqY8mb1AA&#10;dNe4eTIGCx09TFU1B0A7Ad78C7zhdJEVOtmzpViKxykhNO/Dc4JNTLSCOIa/RwPupCAJ21MtkE6Y&#10;ik5UB3lJJuBx6iheofaBb48TEaNlCAo07DWGR0i95vHw4qabC2WEaEgcK1eJeNKEtajNNctbrZbc&#10;zLSiQhQun7eKUNiZp8MhR2VgNUV1Ym/Ji0aKt3NvDjRaAwGNLhbCuJq5DcW05l+WT7P3caUgcadX&#10;bAjxVwMr2v344UGHiS7Oth7TxGoBqtt2yG8YqNPU62W1+3figipIE0I4wXSujNNNrTSKxsbjkh6G&#10;N2ARb242idWJrSm0nZtrA1W0URa9r8k0+Ewwt7/09rcXLx40sFqOmoc1dK6du+nFRSUKS+5Gbewe&#10;PKKc0CaUhkikxVTskgZ9bePH2loqdFD1Bs4PChzUswNkUsUzwFQKisqG92EXU/Dj8DSswdTYnT7u&#10;FCUrYOImm0Mls4imaSOV1KP21+rjzTVSwC6CxPbXh2pSVjGB5DGjaARjSQqcNneVrk2H38zy4ysK&#10;FiRuOluJe6CThjTZTp2VigwCepYOVZQPH28a/wCsMUa+81+MvW4dEdNOEilHBl5kIsttdL9jxM4p&#10;nClhieVyLAG1zw6Rl5XHyoM5hmTdgjUVDCnWkwJlKwgAu3gB2+viMixqfMDsYXaCC2pJ7+3aOSDZ&#10;26LRPixPD9axF3i33U54Wj7KYsys+DKse3z6gtfaBe3s15Cr8bocJhNJTGy/4vEnhodb3i9wrFa7&#10;vluqlZJNMuFZYxDHKn5/FPek0O3wHs4x4dS4xmWoCUwIjva4H7eGyGgyemg/p1mnzMeN5cyVhj1W&#10;JOqSxqbKT7OGKyV0yeTakcd2Hdm7cXKabt/G9s2hPPwqRsqyVTpBIjq41W91w9XVFQRvBTT2Go2K&#10;bE8Huky1heXolSQAyWufp4RZhnAKZSABwGzDy6KyTtMnKEYAR0USHC8X6ldZMW+ap2eGlL9zcDb7&#10;eYcQhp6mIPUaAXNrfx4DbJTt6s6ZCfPh1eVDUZSHcI9KH/DMIiygY8PoAaiqYgNKB7xJ8L+zhJut&#10;WeqXKVHK1G4DsG0B/hwQ3t/3KdJ2cDNRJne7atJI4HAVZ/6bujdbjEMWOZiQonuttI1/PlW/UDC8&#10;1dXqCop0ZiTusCfbyMhel0kKMJGzromyfdJWYEpWCBFWK0dHS4bTrS0qhEUWA+jlQfV/oLmnK2LT&#10;vPAwIJ7g2I9o4dholOpOI6RQc3g3DdsfEhJjgR86m8K5WUFVQymKpQq3sPHm1yJrHS5tHGMFCvcb&#10;yT2PFKcaKNle5jcle/LnGt6sa9zGSLA9uVNNlde5hJvr35oAGmgK9zsAW5cAVuvc8bDvx8JI2Vuv&#10;ciGRu45sprVe5wB3c9oiq17koIVAv342pJO2vEV7kqOdoDdDxEpsGlrbxaM17ijwvMdTROCrEcJH&#10;svDgqQbDeN22O3CvcE3COoIIEVVrwB3OTkfbhWReVb2oeICjXuCbRYxS1sSvCwN/C+vAQ5bKbNTT&#10;a5ii58QIr3HdZje38OF5TQtadChNe51VYhT0UReoYKALm/s5ZtpThgU3e3ibRGsxHGvcss9CfVXp&#10;LhFSKPFapIJ2sQz2Fz7L8OlZGtQK04mKhq83oZulaEnZTTjcVXNhzxUX220t8OXv5XzdguJ0C1OF&#10;zJMhAKkMDYe3kR3tg8hY7weygwp8HEY0BeIYZPTbkqItrA319n08EigxkVDBotPp4GnbYoTCjT6V&#10;ldJNqYs+9EN+2vHdKlS9z49+USYThSxKikYUyz0TmRmlvcdgB+3jmJRLtPa/hyiB761rJpoq0s4X&#10;bYr7fZzmfLlayISeb0lO0iKcAmsay7WIAsb/AB5OpImI3ML28DwucOP4VrVGNZpJVMR3HcD30vbi&#10;EmgmzZnqlw9CTFTMoZLeJPFt9dps2DgNRG2o+zi5CoTGNLTK+HphuVZsTc7RLvILDuFv9fLpukeF&#10;wZfy7TUD2AKL4X768wTz1f5hwlI/fUYOjvTjhsokWYao4tjrT1lQ4V3fum4Ff2fDgyxzGmkZIZQy&#10;nU6W+7gHJ70AkbKfA0caSD4W1PPLEkgJI0LC3u/DkhJacyKHY2IJ9vHTqOwT7qZcMUmxQUzqZWkZ&#10;VjNybXH0fHkd0ikk8/d7o0NhxWklIgj31SaapFin3yeYxCHQW5KjjSSP3Pe26gjTjJOkxVJg16W6&#10;U29R7x7e3mUNKhIHsvx8AKrZM0y1XnKGD2JIFz48dajFRl/Ktdj9Uo200Mjdu42nx4uYQHHAkGng&#10;NWFAZmLCcTzJmzCMtUsRkbEq6nhAB0ALi5P0DmpD18zWc3dWcQq9wdTM7bj4XYm3MldAYYE+gquo&#10;k6SK2ZMr4VFgmXqLCIAFWnhjjAA9gA4H8Mm4FeAxa6dKop/44QLxIVVua9xzh3B7L71/bxtWNW21&#10;7gm5Kj82rAC630PA9deEYVsbRXuET/EdxvfmfD8GD6U1OgsNR72t+TLuQ3+xxGOONAvPZ7sDrriv&#10;j9PK58NTy4Vvrccmd0yai9IgVy4safcKbcl7sVH58JVYn20kekINe5dH6O6EUWUTMB7jWvf6OTtu&#10;ozqtkk7Sox1Y1i3vKswIouHqBq0FDS0pJvZm76HwseHQCq637D9dOTGlRBxqH1qI20TholjRvKax&#10;NyF5kVQLEduGBRqE0m1U2meVZDG62IHFPgEay1ILXGunx4XqCgoaa046UpJoNuo00NPgk0spBupB&#10;A+jlUvqcnEvU+qjg7GrIF/hxHmy16toOFSmF/wCTthXRVovp0phS9FMuQgEf6FDofit78jUaskaX&#10;1uBfkRKJkzQeobOTytvtcTkxwpGtwxXuYSqqST483gukIVNe460FjFMhNwY3v9x4obb0nCjBoyaw&#10;TW0+B4Rqvb5XEZTu0V2/jyN82TDhnbTFwkmYrMfby870EVvzGBzQaD9HGfja3Jx3PPeN6qw634EA&#10;T00Un1YB1wHD5EW+6Rl/K/LKIiLWXW55OOsKwiKxkUCKIgykC6NoO+nEp1DhapyBjFMFuTSzfft4&#10;uabUQQmjvKVBN0jzpzyfOaXqDl+uL+789DuHwLW5qw5oZ2z3XwyC/nRSKB7DrzE7OBpuVE1lBmg0&#10;rBq5PiV6ZSrBmNY/EMRyH8zSOFAXPE62Sa9w4URXaPG44CRNY7Kr3Mi2Nz256abr3FngKioilo3N&#10;vNjdfvHDGyVpcE9IouPgcB669yvuuh/l2c08xdqpK6/mRzolus9qUkf0o9nRWWVosOM+gr3BpREM&#10;fltc7gb/ABvzIIQhfrRCpRSvDyr3KxeqGHrg+bquIC3lVD2+jdyCt42Q28YwmsrsnX3rIHVXuSYm&#10;3ILewciY7cKRqwNe46UgLAp7e3GYhVF7mFe5YB6Vc1CDEqelZtHunGrJYbeNYl7+2GpCldGNe5aR&#10;A4dAR48HkQdJrBRQg17jhC4VxfTitMpHXwpEpMivcKb6y8rQTYRhmcoYwWUmGQ/wvwU3bYeZQ70Y&#10;Gsg+za/KHHLYnb4hXuIj0y5jNThNRg8hH6B7gfTwxyV4qSoEbNlCXfey7txLg4ivcNRmmFpsBGIA&#10;Xko2BX22J14OlOFxI4EQRUGZcvQ7p4Kroi+nDt+j7OorI6jLsrX3BZk9n+FhzJLcbNO+1sHhiB86&#10;TZszphXXQd9QsO86hjrVH+TNmPwPbh/F2lbnk/caAalRQHCMG669+OVE3lyAg2A4mcxqhVqptrKd&#10;PKfzNRY2twu/rM6cHqB0hkxOkQPU4VeZdP3Le9+XAdmFoLxhbR2wVJ8x+lDfJLnul6enD1pp6H47&#10;BlTqbVZUnbbFiyGRCdB5qa2HxI5Sb05qWwvGKnCpDtEgLBT4Ed+Y85Q5+VcLRqRs6b75tK+jA0d0&#10;C3BvT3QDfvySJnGovV4q75KgdlcOPA8Yc6aTKEiK9xi634CmacgLX06bqmgN7gamM/aH1cNrxP5y&#10;1gfcnHro53XuvyF3oJ8K/iNle4Q3DsLkqaWswGpN/OHmRE/4h4cSZGfzCFMr6JHn0VlY/caFIeHD&#10;A+Ve49dJ8xy4JmBYWO3cfLcfwvwS5Pcm2eCTgDgaLM/sxdMz6ivcPJTzLMoZTe4HMh9eoVi4tJSY&#10;Ne47YdUvDOJF02kajixCtGO2i55EiK9wXcwYVFn/ACFU4OwDTKheI+IYezglRovWVNkbQQR18PfU&#10;f2b/APKboOcJg+Rr3CCZUxasylmy8rlNj+VKp8dbcxvyx9eT3Xcq4GMeiayyzC3TmNvgJkSK9w+F&#10;FVrWU0c8ZuCAeZGagfENh2Vim633SiDXuOIbw5ZJk0hIr3FdgOJNSzKl9OGaSFCKD92xrE17i+z1&#10;kzDurXTqvyjWkF5Iy0DH92QarbhEoBlcK+1WCvLp9NtIcizNeS3SXBwPu4isUh2e/wDVygDNmEYh&#10;00zjJFiaGOWkkZJQfEXtfgfsnV5NcRtEx5g8fKuqmXvIzu3GjYoYedc1sdQb8MDl3G4K+lhr6VtH&#10;AYfRzLu2e71EyIqH7y1UyShXCuXF7m/L8HUTJE+Ey2+YiUvE3jcDt9fNvMpuEKbOxQjyPA0FMuvF&#10;ZPdJcH2nA17lZLw1mUMxkyAxmJysqkd7HXkC2bjmU3BQvbMfrWb2pOYs9MjA17hgMPrY8So46mMg&#10;hhe/MlWnA6kLFRC80WVFJr3FLU0seP4NJhk+kijdGR3uOLbi1TmbJYVtOzqolbWbRwLGzjXuMfTf&#10;PlfkbM0VbciSFgsqX7rfXTmBdy25u7eHVwOzqo/zPL03rXh44g11blvWTc00maMGgxbDiGjlUG4P&#10;j4i3w5ODLqblsOJP3Vi3d25aVpXtqDJGIiSp4uK+goM1YTUZexdBJFOhX3vA20I+viFbenrBwI6R&#10;XrO5Ng4FIPnTVUxurfNRGzLr9XiOEQ8nMXSbOwwyRik1NIHgc9nXuLHmFu8uTKyK671uS24ZHQPw&#10;iszMvum82ZiMCMay1dNTY7hjQ1SgxzqVdfCxFjfly3RDqlhvUrKkNVGwFXGAs637MPG3sPBjaXaL&#10;1vUCJGBFY75vlxy93Zgaq5619MazJOPvDGu6jl3PAwFht/w/SODgsnu2HhwxKZoIlOONAJLueNkj&#10;upYWPCI+rf0/NmrD/wDOPlCLbX0gJqUUf5VB3OncjhNm+Up3hY7lUBxP2E/D8Kyt7P8Ae38gr8o8&#10;ZQr7Z4GjE+nTq/PkzGxkfMjkYdUW+Xdm0jdu6/Qf48KP6derlf06zIpkDDDqlts6E6K3YEDmEbRc&#10;y5/8u79wJBHlx8qy8z7KE5uz4SNaRKSONLb1velzLHqW6U1FHURL/MqRC9JKFF2FrlCfjy4/DMSo&#10;cdw+OvoyGSRAwN79xwWXLAWDxnjWO2W3Dls5oWcQca0O/U/0NxDp/maswbFaJoZoHdCrLYggkaj4&#10;8Ij61vTRhfWbINVi+GUo/nNEjOhA1cW+z/RzILcLeAXif5Zd/aZ7pR/hV59BrM3dXN0lYtXVfs1/&#10;b1Gj3fglfiW456SOslL0F6q1jLkPMdQse+Z7pQ1D6JIL/ZjY2DAfT4c1Rs95Wxvpdm+Vp4nheNis&#10;qEHXXmSmV3zmVPFlzaDEHYR00Is8ycNmUY+XRW/Rh+I0eK0MOJ4dKs1PUIskciEEMrC4II0II4Je&#10;W8ZhxWjWrjbde3Mm2Vh9AUmoxUnThU/gj4TihifUjhs25JE0VONA17g/5Lzg9MVG7T28GTTiVQKB&#10;1zb6jIqHUU0bqQw0OnDe5OzLRYnSHDqthJE4synW9/bwivLcoOtG2g+HFWiwsbRQOZ0yk8w+ew0m&#10;KeLUMBqPiOEh9T3pvpMGWbOOV4y1HKxeREF9pPj8BwrcbTdy8gQ4keID+IDj51kVlmYnNWyg/dHt&#10;HVT7kDPH87X+S4z7ldDprp5gHiPjwimUc2T5axdcHxBiKeXRHbsp9h5Ke7G8KXgGlnA7J2g9dVUj&#10;RPQNo40KXDW4JjClVkhYEadjfky3DM0gU3OArFKgYa8G7LeY3BQbx4cAl1a7cKLVspWTqporKXcp&#10;IF/C1uGVybnN6V4232sQe/5cie/y/WKKu61nTwoC8/ZGpMVo5bx+8wOlu/x4putHSfK/qCya9O6I&#10;leiEo1tbj48BDCxaSxcDU0raOjrHQRQ13ezlWVr7p4nQTt6KLrkTNmNdCsw/I1Iaowaqf9Kl/wDJ&#10;k/vr9HNdvrx0QxrpRmaSkqqdoZYydrgaML978L7y2/ki0raVqQrFJ6ug9YrJvUh1PetmegcDVguD&#10;4zhuPYdFi2FSrNTzLuV1P668DbL2OR4jE1LN7k8ejhvH6ODXL70Xow20lTc4xhTpccVCyA+6CLDg&#10;jUnTS9RbiZxrvnZmSMksw5ZKoMUhKkqGFe444bmyLCW83zQoHx4tTeC1JOqPWkIlWAkV7iD6rR5U&#10;zVQyYxhMiR1m33kv9q3jxFmOd2byJLgCwDGO3zo9tJcICvfXuV647V1lJWyeSTcGzAc5e7676Xdo&#10;4UNKIHUdtD1u1A24V7jQMUlnsQT7CL8xCut67y6+9R28TQxabQkRXuczUyHS/AS9euP4qJpUGgK9&#10;zC0g7978QayeNKQTFe54uLfTxoddeGNe54Lc6HTlqtFe547l1HK1rZXucFLK3PVU417jpFUle3Gt&#10;NNaa9xT4bi8tMwsbW8Rxcy+Wj4ePuopdYCq9xXVVBR5opiW9ya2h8D9PJky/N0PoDNxjOE8aL1AN&#10;mDsr3AlxrLtVh1SyzLYjsfA8RZnkS2QVo8SOEdFP97pr3GOGUq2ybQ8ih1nTiJoxQ5qr3JUtOtQu&#10;uvx5ZlShhGFP6q9xteimhftdT4jgzYyR67GttBikilRjXuO+FUtRPIImB+H9vJDynca4vnANMCvI&#10;fxivcHjKvTqqxHZULY9udC9zewv8wErVjJnZQ0YtvzKYMEV7hsso9PsIemWCrQJMLDfzqNlPZ1YZ&#10;Xb6FthRIx4RUh2lj3aoiB1V7i5qstYhgQVHQtGfsuPAe2/Ic3h3KVZgvWcqSP4f4h59IoaJt48SR&#10;z117gq5G6myZeZKLFJDNTHRSdSp+Pw5DNnma7clCp2+yl1reLtzoOyZrgyBh7OGrwbF6LEqdKuid&#10;SCL7gb8klpxL3iSZHGKHKVhzxJxB4dFQ5I21U3IPBKwLM1TQyqpJ2ixvfh228lY0qpYkAUy1+GQV&#10;cZMqg3014M08uWuoGD/yjMcSyAghXNty8RFpVtijEHaDsNLWrhTJigqmocayXXtiWBMWhcjfD+6R&#10;7fhyvnr16cMVylK2K4HG09C3vKU1tf28A97lpcHe2m0YqTx9OmhKFF1Ex59HpQq5bzVQZjp91Odk&#10;y/bibuPo9o4VvBcTxnLFUEfdsB1U81kuduWi5k+R/CjbL7pdqcDKeilQAALDhhssZ0pMQjWSnfa4&#10;tcX1B5k/l+aNZknhPEVkFludIeAg49Fd8HzCc0UeM0wwzMKh17LJ+8vhflbixKZKIIO1PAjroeuN&#10;t3ycRWB4yvvx9xzDiWA1+Bba+hY1NE+m5dQP+JcxG3p7O2s1Spyz8Dgx7s8f8U/I1EuZZDiSj0HT&#10;WMbZNCNrfnwYelvVjHsizrLhU5aEkb4CdD9HMOEqfytwtvpKFJ2yINAnLsxfydZEYcR0eVBvnzp5&#10;gGeKRqbGYAXA9yYAblv9PLOOlnXLL+fKREEoiqho0TGzX8TyRrK9ReJiRq6OJrJXLs4YzFIAVjVY&#10;3Wz01VuXEdVhFRTG5So23+prdjwzmF45ZLXuulje/Lu280vurJL4iqnusfp7osSWWKenBL3vcaE+&#10;GvHvFMLwTNWGvhmLwpUQSqVZHUEEH6eBpKXbFfeMEpVOzgagnM8gW2dbZxn0quc5e60+mXPcXULo&#10;7ilTg9fRuHDwOwVwDfYwGjKfYeVDerL8MnL2cKOpzF02iSOazOYLdz393hDm+Q2G9wh1IZfP8UeB&#10;R6wNh6xUF3mWC4WUrhKunga2C/Qx+NbkjqjWU/Sz1PpHlzMN1iixH7NJUMdBv/4rY+3t9HNf7EPR&#10;vnil6v0GRjh0gqamaRAmw67UZtB49r8w4e7Or62vUWSk4uk6VfwwkFRM7NgNRerI1pdCOn99Xwfz&#10;zB/5N/WD5uH5Dy/N+Y8weV5dr7999trePP/S+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer&#10;1e57nq9Xue56vV7nuer1e5ngF25urivcmkhRz1OV7mEm5vz1er3OaAE2PHU16vcydjcduOHCtV7n&#10;Vy17cbmt17nhppxuvV7mVDY8uBWq9zOq+wccr1e5mjY7rHTnq9XuOkbKRz1WFe5IBtqOWTjTor3P&#10;E2F/HiiavXueF2FzxyvV7nuVr1e5xuLanm5Ar1e5xCqex5rbXq9zvaPE89Xq9zoCxvy0V6vc8SLX&#10;HKfbXq9zg9z28eb2V6vc7RGvYAk83Fer3J0NDPOfs8cCJr1e46Q4FKwBPHg0TTmmvceIMDiX7fFi&#10;WRFbivccocNpYPeUcd0gVavckodbDsObmK1Xucy55uYrde5xIJ5ut17nEXHu83Ner3OBFmJHLV6v&#10;c94a8rXq9zsEdvDlpmvV7nQ0+jlQK9XuSl2gX5et17mRiR256vV7naAAa80ca9XuSEN9Rxkiq17k&#10;xO2vjyop0Gvczrft4cvE05Fe50xFtONHbXor3IzBuWkimIxr3IsoIG7tx8GtV7nSsd3u+HLVuvcf&#10;qKoKOGPNVYV7gnYHioICXseKkqpz7q9wVcEzM0EypK+3jkzsp1Lmk17gg1NPDjEG+NrkjjSkEY0r&#10;gnjXuB7L/MMp1/zMJ9y9yObSqi9YKDXuGC6e9VYaoLTYg48ptLE9vjxZINK23RXrePFDnTI+FZlp&#10;jX4cybjc6ePEqkTiKUr8WwV7hBOoNLWYHWyUKAhUJHEWqiNbhBg17gNySvIdxN+OAV4Ga9zGS9rg&#10;c9Fbr3PKQdOVrde557WtbisGmjga9zHsDaAcsTWyma9xSYTQszgkaEd+M6qUJTpr3FvHDtUaduJF&#10;GlGFe56pKKlybcYmtKr3ElUgyOSfDjSlVWK9yLY39luaCuNar3OmDXuOWBmt17mS1xfjVar3MRIv&#10;blwRW69zvajfaPN16vc4AMgsnbjJkGtRXuZV1YX8eeGJqwgV7hnOmlMEohIb+F+acoxRXuDJCtvd&#10;7jvxulde5Ke6EFdRylaFe45wE7bn7uNVavcmFixFxbmzXq9zJEl2tzdbBivcd4E3EA9+aAmnq9w1&#10;/QuWOPEIwLhtw7Dj6cKVt0nszIz4PMFAJ2nvy3TJmISDDkECnWw+ng2Y0OJjZpEz0UfN6SNKvOqS&#10;uvmXI/60yT10oaNiSVH8OC9RmZ6cLILX8OJErCuk0nkT4TRGs009HS4v59Cyrs7Edj9PxHHKmj2e&#10;8D7deV7tE0pQNeBNITHsYr5UAZgzeGnM5Y/vH6+PlwJGgClCnJEUwRURqZPnFIDsNfZyPJKI2uOx&#10;4iUidgosIjZSswuCWeB1rCtgPdC+PxPOpJlcWtYn2cdCAVQuatJG2usPpa7DnNXTFbk9vE8Q+YcB&#10;WtgIfcd4NreHCy4QgfbScwnEUbPpD1PrMNrqemqVQAEEg63P0cr+655Qghgmu+4gE2PNsqPGipwV&#10;dN0PzlJmDDI5mi2bgbezlLPW3Bw1TIItQpPDbDjQWcE0ZAHwPfhQ6nbBOUbw4qAAovOFd8dcLrQk&#10;ysbGx5evAxXuGRydjvlQKIybEDjuqhMyvZXuLasxWomj0v8AVyhUaXSYr3AzzBIZF3SLqL68qKYr&#10;3ANxmokjLEi3fmjSdde4HFVWyO3vAcrNJSqvcbwxb3jzVVmvcyLNH9ljz1aFe5lOzQq3LhUUqSqK&#10;9ySJ1I2luIlVUmK9znHM4O0Npxg1SvckPL5kYVj35qtV7mBY4ywF9OaVjVCK9x9pIYVFr315sdFP&#10;JE17j75hjTZEAfaeGyGZo2Q1PVXuYjUyRSAKT73FndyKMA2OivcVeGwmcAsdoHGEMhvZjXkNacdt&#10;e4r6WQJ7iNpw8Za7w44ULrVnXBr3FDSSGwJ7+HDxadIihsE6cK9x2+ZcLdGsR34SrbM0ctInbXuY&#10;g20XbUnjgkUMG9kivc6NRp7o4sSoTjR606ONe4rsBr0G0KbHicpnGjlOImvcFKmxPaNyEduN7dtP&#10;YnbXuemr9zhQb7rccQsppUBPGvc4ip/xmx9nFutXCngCnZjXuQ6iojQFiePpWeNXI117jTJiAkcJ&#10;pYezvy5XFJVtFONe5GmxCw2Itj4cWhwFMUcIOoV7iRrIpjKJna3CwO8KXId07K9yF85TRG00gv8A&#10;DlsTSwOE17nX88eN90YuPDnu7B204lAUMdte47UuOyW3EgEduNFkjAcaXIQW8Adte47QYvXzC8b3&#10;A78LF4KgijRt4pOmvce4cbaEq7tci2g4hCQnDhS3vghWnhXuPkWa9AUe5F/q4iWk9MdHXS7vsIOz&#10;hXuenzEaone21T8eNuIUTM153EV7jW+MSHTuo4iIoEXCtJr3A/zJjDIrpa4t34hcbgioJzq4DInp&#10;MV7heMbq4ahy7G/fjSylEmaxlzF8FSsca9wJMYfcxYH4cIjUZrM17iSaASGzNbmqTV7iswSGJANh&#10;uRbiplOo0YtJ1GK9w4fReMT16tJ9kW4K/sTHwqd8la7sA17h5cFxijFUsC6+AH0cI1woyPfWQVqR&#10;hFY3W4JB4ZrK80RpleUlSRpbhC42CTsxqVLVvUmYApgrFe9oxe3fgkYbTmZvNtYHhO6jRhM/KhC2&#10;z3hiaYKmUWMZ7jirEdR5YjGns4iS2AcKECbTThTYSoBJ5IjiWMXc242QScKsLUmsbqzHcPAckJGp&#10;ksBcfHiVaZNWLU1xLbVt4fnzktKGO8A3J1+jloUMMIq/cKPlWNqjath49uOENOAojv7o8eUSCoya&#10;v3NQ5ZgPfXU8mxIgbadeW7sCSqlAaAqJK87qBHax5IDeQ2otyyEBxOBkH3UpCOqo0is3YX5NepZl&#10;DNbTngz3XHCngAKjiORnKqDyVFiYQXiHvDnnESMTgafkVFlwze9pRfkg4zGPeJ1OvE6WEqJSJrZJ&#10;4Vx/lUgGi+6NL+PIk2PoDuLW4YotsIp4qgVkjwZ9t9pv+zkRc2LIdgY+7fjfc6Bw28aTd6BtqQ2W&#10;4ls7Lq338a63NbqumpPHG2CuSKRuX6EelOEOCUsItL7oXvxM1GaKuabyUHvdhwR2uXhBxkdNQfm2&#10;9zdqCJxHCsdXBTQRmW/uDw7G3IVdVwQIGxeTzD3WMdvr4crUlI0oE9ZrDbN96HL8lMwKTtFBiOIO&#10;Rh6eWhOshGo+jjLLmTE55BT0XY6Kq+HGG09NRcpcfbiaeBlbC6WP5mu0I1Z28R48EPKnTfGcelSq&#10;xa4XuVPfh2yhazpaH4Dz6quxauXi4AmgE6o9fMldPKGRKORXmAsoW358OBlPp7TYXAvnKI0QDTx4&#10;fJuW7FJAgqxxmsh8m3eCUyseL4VUF1d6/wCaOomLyUmCb55JSV2LcgX+A4vZc20OGKcOwtQGPcry&#10;J7y7JGB1Hp4VkRl+SJbTJGOA6qj5A9JONZqqVzd1GcpACCIX728O/GYYqED1+ISE37A+HCT8qq5h&#10;a8CPfQzbtZwGBHTRn0y1R0Ihynk2nVVjG0lFtfw8O/CrdZ/UPg+VKSanhnANiSb68cuc1/LgJRAi&#10;RhR0hsJ2D166Or0I9KNNAYsz5yXfILMsbAW9ovyrjG+qlX1UzGaIF2hLXPsP0ci+7unFGZxGwUpX&#10;bB7FQirAsPw+jwynWkoYxHGgsABwZ8vwR4ZRpEi7AdLHvwrRdK4maPmbJDQGmpUybl5EzRlXK2cK&#10;CSgx+mSTeCL7RcD234ctX62cUqoyuGkPJiPbXREq/Z15XV1o9GlNU+ZiWV03oQTsAuw+I9o5Ittm&#10;DdygasD08DUFZ3uQxmaStIAV0RWUEHtytPO/RvM+Up2SohcBSe4N+LSsp21g/nm5z2XqJIrvgOT0&#10;s8LmOVSCD481rqD3rZTZiK9yK6yK9mU/dxRFJ1MqSJIivcxAgk8rFJSCK9znua1yNOa2V6vchyyC&#10;9h24owNbr3IrPpYdz7OPhM16vck06KdT35czWq9yaSO3LAVuvc4bf8XEsaq9XuciL2vy5ECtTXue&#10;SWSP7JseIFJB20pbdU3iDFe4+4fj1TQvdXItr34H7ixS9wqQrLeF22gYxXuCbhHUCVQFqCDp48AF&#10;zlcbKn3Ld7kLACzFe4m8852jxJPl6VyVHe2mvDbLctLZkii3efeZC29DZ217iJwHOGM4LUrUUMxS&#10;xGoJ5IQtDprFRVwsnVJmuj7eHk6L+urqX05qY4WrpJKZCLozE3Hs4RvWCXNqQaFdrnrtuRjIqPUU&#10;tNVRlKhA4PtHLqugX4lOTM5JFS5rkWklNgW3e7yJMw3WDgJRtqW8t3hQ8IXSJxXJFNKpfDbI3sPb&#10;lmOVOrOWc2QRVWC1aTqwB91x4/DkP3GSOWu0YVI7VwlwSDQdYpl+sot5qoitv3h24LFDjEcie64I&#10;F+EBQpO0UYJWDSKr8OjCDcCCe/8AHj/BiCFQLncfZ/TxggDE1ZRApOSYbOrnyluO+vHKvr4KDCpM&#10;Qnk2RxIWa58ALnlLQanICZr3Ammqpwupq54aCmZllndVAB73OtuJ70tY9lnNefWqKnEIWn85nKCR&#10;bgX90EX9nI+3zddYaISmMMcKhu/ug85HRQ3Zvy7V4VlgUlOj7YkCKRc3NrX08eXSYROUg2xElbWs&#10;NRbwIPMLXXe8OJA6xt8jQeWJNErxHLL0nm/NK5drkKwsPv4pafGqd1EEyv7pte9/z4yWSgEpjp6K&#10;ocNtIeqwgT1KPLG5RTYAt+XH6DE6dmENMLK3ie4PsPGBqOKjj09NWKuqk1iWWI0R4qffsY3WPxB/&#10;hx0py0I8qQABueU6HBIpOcMYpM1GC1kM5EwIUDW4t+fJyeah/Rdu2h4wFBQxFeHiptqqOSFVkiBs&#10;LmwNxx1hRZyqhwWItrzY8NWMjZSSxSVo0uptfvpwAfWTnqn6fen7EpfOEZqP0Me06sT34Pcgt1PP&#10;aokAU/3hQKefSJlWPPnqppPOPnQYNFJVtcXAYCyH7zzVJkm/meOVOIE38x21HjryYb184AcKbTK/&#10;FV/2oFhx+SMKtgb278CijNOFNcuTY33Wv35SBsq4ivceabYUD+IPjxKvorxwr3Bf6d0jVNcgPe4t&#10;+3gUv16SMCceFXSopxFcW+zyoD1vZlGPdasSo4W3R08qxL8Ngsfz5lRuxbFhgFQgxUW586SsJ6gf&#10;bXY7Dhb6SMhBcaAW4LVnGgZiBXfFJCJE+Xji13yKO/x4WRqJmi65JCT5V7l7HpdompcgQiUe+y+P&#10;fmUeTNG2YbCJwHT8qxP3iUVqSnbRSvUFUxS4rFTyEe5EAAfbcnhmwiCOykkeAHJCS4SccKi9e3Gi&#10;rGFSO17agk+Hw5yXzQVXuOOEhI2+ytABXVUd0Jfcb+zXiswCOX5lHQgFTfiMKCsFbKRuAEQKCrqe&#10;3lYQ/lEknTXQEG19eU89d69sQ6x1Cym3+nS2troD48KcxSAQQOFSu8wW2kg9A+FW89J6daXpll+n&#10;QWC0FL/0iXipgiVQqsfd9vIoWSSYwoKBRoQuZTuB2AA/x4wdmNWSgKGIr3ODixueUSQdlNBKeivc&#10;n4c9me3jG+h+g8MUuiRV2wAqsM4G2/CHYyzpWzqLsUkYn/kLkc5sod8Z6KcuD8KykX5dX+HTXTPh&#10;0yTEaxqR7eTJucrQ1HnWHW/CNTdFi9UMKvlOiqW+ylQfzXlsC2Gg5N81iyQTVfM0kW/ywB31/s41&#10;Y9TmrwKtoxc+bDIP+TeHlo4oK2bRRnZKCHkK6xUCVoqfEcOqXJRIaqFyym1grA6+3mq/1EpDQdXD&#10;TA3JaVAPoJB5idvEgl4wB11ljmyipOoDgKuxRldA6m4IBHAlylVQUmbljB95ZiPp15E181KAThQQ&#10;zFsuW5J6K5cOhAxMSsulxyOiZJrGtwQo17kpb/ZPjymoUmNe4p8uymKvj3aAkD7+eaJ14UWPCvcJ&#10;h1cgiwnPk8KkaTk6/TfmeO6L5SEKVjFZMZIS4xPVXuLyjqC1Oko1NgTfmWq4URNacaCSARhXuEE9&#10;R+GfKZsmmIA85RILcjzeoa1gxjFZJbsva246DFe4gcImaehilbxHMeVpINHFwjSoivcfYH2MDxNB&#10;NFChNe4YHoPmCTBszrEzWCSKw+i/EDp0KCx0ioo3qsxdMT0givcu+wSpFVh0M4O7egYW+IvySlDV&#10;4unGuX90jQsjoNe47KTcX5tJ0UWkV7iX6x5bXOHSPFMPA3PAnnR273XXg0sD+aZcQeAmj/dy8/l2&#10;YNrnAmD617lanp/x2XBs+Jh0ui1F0IPtHb6+EGVrU0sA8azV3utBc2msbRjXuWdUkCYpRTYfILie&#10;NlX6bacm1A1gg9FYS6u4WFHga9yR6bs0y5Pz7TpVMUtN5D37BWNr/VwW7rXn5a8THkaG+ZgPtgpH&#10;Caa8aoExLDJqN/3lNvpHbl1cDBkWS/2hcey3M3DhUK6iZBFFrnpvJYlTp2t9HJ6FwATa3GTVDFN7&#10;LvO0jvxStSU+NYNUYTV2eKpjeNhbwYWPCRf7NU09bPd2ZG2ZoGs+wT4HjFDmuj92SgqI5reJCsLj&#10;6Oa5fWnK1V0u6qVlBImwU1S63/1N2h+vmO+8FuLC6BGCSZB6qyMtSL1nSeIn1qwnBMUp8bwimxel&#10;N46mNJFPwYX4IVHUCrp46hNQwB04JWlakioldQUKINOnHAXvzykEmkG2vcVeCGCtjfCq6xjmUowP&#10;x04ssXCy5B2GiK5lohxG0Y17hGOpGX3yTmqWmiSzUz71I8VJvxpc2FyAk4bRWU+S3YzNhKv6Qg+Y&#10;r3AfzHGuDY2mI0zWp6zbIlv8XjfglzBOhaXkfaakeym5aKD9ycDXuHQ6d5hGPYFHOGBdAFb6hyZs&#10;puxdNgjEnA1jRnFn+UdI4HZXuCTCwF9h08eDAq0jyoEKFe4KORsZeGpWF2uvhw0t3e6UOg7aBOaW&#10;2oSNte4Xb1K5MOBZhjzNQL/o9cLkqNA/jfkdb4ZfBTdI2nwq/H1FTFuVmRumSwvaj3ivcU/RbOJx&#10;fBRhtW36WD3dfEeB4dbvXwvGIIxRh6dNEW82Xfl3dadhr3B9U+7pwfbMaiQia9yZBKYpA/FKHAmk&#10;y06hXuDPk/GdkkYDWIN9eeuUBxJNR5esEYiuiAwseEe9eXRVZwOq+CwB4ZQI6mw7N4MR8eBG8tjf&#10;NBQMONe9H6Vl12a7xlz/ACZZgzh59FYY22kxN3HK6+mWZ0o618vVRsRrESNCPED6OSfujnHeo7kn&#10;ZzhWVGeWHeJDyfXzrPw1GXcWNDVK97jxvycAe8OBqBry3DqYr3AU9RfTuOrVc9YXEGjk0nCjx/xc&#10;j3P8t/NAOpEqRt8uBqTtzs4KP8lcOI+2fhXuFnyPjgo6h8FnPjdL+z2cVbu5pq/ZKqa81tO8HeD1&#10;r3Bpo6ySmlFQpsV5LyCEkDZUZONhYivcZs8YKrrHmvDBYggTKPH/AFuRRvtkP80Z/MNDxp29Yozy&#10;u5glhz/Nr3DIemLqvHg+If1Zr5iKecjyix+w3iNfbzHDd2/NuosPHA7Oo0Ad5cqKv2gwI21jkQON&#10;eWUUdUHtNHrfU8mBaIrH6MINQGQAm3E71Q6ewdRMv/OUthiVEN0TW1IH7vAVmeXIzFo27mw4pP8A&#10;RV0+VD7JM5VYq7snwGmuEDDalnAJSY+8Pj/i4DXQ3qNWdOc0GpnBSMN5dSl7aA2Jt7RzDW3Q5u5d&#10;qaf8IG3DaPnWRt+wjMmRO2MDSP6oZEos+Zblwt1BmUFqdj4P8D7Dy4rAsbocfwuDFqCVZIqhVZSP&#10;YRyYELDiQpOIOINY5usm3UUq4GKqWzTgFflrFajDK1GjlhYh1P08fl8kq0UillYFWB7EHuLcqZ2i&#10;kcaSFDb00j6qN62LypG27bOrA2YMDcEHlU/qd6HTdPMwtnjLUZOFVxJljUf5Nye49gPIq3wyBOcN&#10;fmmk/tEDxRx66z93B3pRmbQtXzC04A/0hR6vT71kmzRhv9UMzODiVNpGSbh4xoDrqWHBD9MXWZcP&#10;nhyXjrmRZB+gdzfQ/uX/AIcxsy677waF7JiKEm82TqUnv2sIxPyquf8AFF9DGG9R8EqesGS6QHEY&#10;0IrYkWwkAH+U+kePLC6qKOoiDoLqdQPCxHjxU6yq1V3iZSZwIoJZJmRUduPzrTV6y9OqrAa2VJIz&#10;FJE3fsR7LHlK/wCIV6Noc1083U7J9MPMUH5iJV7+Jaw5mxu1ng3qtwys/wCUsjAnDvE9HWRWd2Q5&#10;sjM2Bbu/eBgYEEdFbQv4DH4q8OZsKp/Rr6gcRti1GNmBV9TJrPEBYUzsx+0v7p8RpzXsVa7p1jzY&#10;dVAiFnttt9kk9zzITJM2CPA4YPzoA5nZlhdbYQIIBGoPBlo61ZYVqQwZSARbk4herEUFlN9Irvi9&#10;wLGGV1UaA+HDZt8N7TRNcNBFdEA9+GMyZmk00i2bsRY8FDbodETQRetw7tqBWQLJc2vpw3OA4zhm&#10;Y8IbB8UAkhnXaynUfVwNvsqt1943tFB62fcy5comAcKBLN2WaiCtTGsIby6iJt6205Vd6o/TzVZB&#10;rpMYwuPzMLncsrAfYJ11twiumgk/m2sP6aRwPSOqsobO+bzhqZAUBQl5PzVBmWjIkGyqi0lj+PtH&#10;wPC/9N8+yYdV/wBX8XbT/cnvo3w15kDu1n6MwaDbihPA/I0UKQU4Kw+VLLw4avBsXVQssR5I77M0&#10;kKSMDWCRL/RwbMt5i3WjkIBFrcAN3a4UTuN6MaZqyiinTYRcG/DIZLzrNQyqrEke2/Ivv7AOCkLu&#10;l5MnaKAvPfTumxiBrRgkg6W5B9QHRXLnX3J8jKETEokJjYW1+BPAkwpKAbd8S2rjxSekVJG7efJy&#10;5Xcu4pOwnhQVdOsz4z0hxkYJiaNLg9S5uB3iJ/fHw9vNYnrllnMPSXN9Rh2IxvBVUzsmulwD+Y5A&#10;ec3bu6jytWCD4kkbCOB/SsjBY9/48Ak9Gyjv01TT1tPHVUrB4pAGRl1BB7EcCmLrjUPGYlUI47/T&#10;wLv9sCGGoVE0qayrVtNSuMFd1axepDBGNz7DyIb3tjWQQhXsoUNZOABXuJOo6gYvMm13YA9xuPIX&#10;ve067upxPto2RlKT517jT/W7FBIWVzf2n2ezkWP733lwZUT1Y0aJyxCeo17jXiD/AM4HnmwkHe3j&#10;xP8Azg5kO7eJmlJt+7wk17iImR4ZSV0t34DblooMcKcCsa9yVDKkgupueFZowQqcK9zLzdKK9zlY&#10;6Lz1br3MiggWPPV6vcyEad9Oer1e5xCgduerde5mA1JPNxXiIr3JkLPbcOM6ZOFMKgV7ilwuunin&#10;AhJHjYePD6ztluqwBPkKJn20wVK4V7gzYZgkecqQUdcvv29021HMr91srvLkBoIJSekGgS7fflRI&#10;r3EJm/oxj+CEzyQF4T9mRRpbkzZx2M3IR37KSARsiaozm7bgkGDxFe4HlFgctFN5FRfb4g8Vbtdl&#10;4B/bjE7eqj05iVdEV7i6oMCoGXzNSD25n5kfZ7ZWYwAIPVTBui7iNle5LGBJBN8zTW4Ol7mM2v7V&#10;kCeiKSocVqr3BKyvmeTDpECn3gRdPbwY5Pni8sXpOEbR01KGW3uggjb0V7hm8v5ipMSjWWmNm7Ee&#10;IPMo7O/bzNGpB8xxrIO0vEPAGvcGHBsfingGGYqPMjbTXiC4tiDqRtobpTAwr3GjMeTJ6ZP5jhA8&#10;6nbUhf3eY2bxbmt5nLttCHP6OwK8uikDtoCkKG2vcbcnZ2xrKVSWoy0kF7PGe1vh8eYmNvXGVOlt&#10;waSDCkmiVtxy3Or2iuLKGFjw4eUc8YZmijElM4DqPeQ6EHktWV4m6ThtoaWt4HsFYVFkiK/EcFDC&#10;scmo7GI6eI4J23Q3gcaNvtMim6opY5jd7Xt4jg15fznT1MXyVaFnicWZH1BB+njTrAX4kGD1U+FF&#10;ZoNsbylI0grcOY086m6upI1+kcBfq/6a8DzXSPj2RoxHIQWeL2aa24Gru2bvwQ5CHBsWMAepX40K&#10;G7mRonGp+Wc9SxSjBs1ssdReyyWsH+n2HlcWN5bx/JGItHOrQvG1rEEX4DG1v5W4A7KVbQeBFHLS&#10;126sDQqqQwDA3BHcduLvKnUGOWVaavPlv2uToeT/AJPvGm48C9vT01KmV59J0uGK5cMrlXO82HKE&#10;Y+ZTN3Qm4PJFubJNyNQwPAipwt70Ppgx51iZN666H28X9ThdBmGL+YZXIglOrRFtPqHIWz/dtjOk&#10;6LpPiH2rAxHn0ignmmSpuZV7KwkNt2VGo/xDnHAcZxfAcQUqz0tTEdJO3bmBWe7q3O7K9camyZCg&#10;JAHpsqHHLV2wXrSYppxPDKeuppIKmJZ4ZBYowBBHjoeH66T+qCFvIwbOTiNjZFl/dP0/HiCwzdLo&#10;hZgVLWVb1h4ht7CiR9XfS9R4kk2KZXj8yOxaSnsNw/4h/Rw+WAZopa+FamjkDo1iGU3B4LylLolJ&#10;mpdLaLhMpxBqqDq50F2xT0s8BDC4ZGXsP6RwSqLEoalLScCl1ZBXnUX5nkaXwYGPCqjutnpjillk&#10;qKCNkkBLAgagjsQR7DxF4n0nyNimd8N6hz0kf8ywwytFKEF/0kTxNf6mPKfzC4S1+WViD9qv6PTj&#10;wkAj1qGl5UtDoaOM7D0QCf0plwT1Z+qvLXRLGvR5VYrUVmCZkFPBDUSOxmpFp546l1ifuFkEewjt&#10;ZiOf/9P5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7kmmPvHlh&#10;VxXuZ2JJ15rZTle5x5uvV7nIMR245Ner3OQG83PNmtV7naLpflCK3XuZLc2BXq9zKq21PHK1Xuc+&#10;er1e5zW97jm69XuOER0ty+Bq6a9xxWxWw5sJp+vc5MqgacdIr1e5xFv3hzYr1e562mnNTFar3MBt&#10;u42RNe217nIW8RzSQQZrUV7nK49nFEmrV7nJUZ/sry2Jq0TXuT4cLq5f3dOXDZNb017jvBl2xvJx&#10;8Mk1cJAr3HeHB6aL7VjxWloCrV7jlHTwRjRe3HwAmtV7nMg/u6Dlpmt17nIqQN1781srVe5x3Ea2&#10;5UmvV7mPbbUePKTXq9zmRcW49GFbr3OhcjXlNuNer3PBbjTlYrVe54hQBu15ciK1tr3OiLrdTbm9&#10;MVuK9zj42PNTFer3Oan6+ak16vcyL3udOXr1e5zLew8tVq9zmmgsO/PThWq9yTG1xxk16vclJuPh&#10;pygq88a9zPfTjowqxM17nVj25ojjVQYr3Oyq9z481EVea9yLKgbsO3NjCmzXuRmiIsfbxyvV7kuF&#10;yjWPN1qvcVGG1bQuGJ7c1Vk4GvcV/wDMGcB4zrxRqmrLxr3BDyfnM0swpao99BflwoVttwJr3Bax&#10;Sgp8wUQMZF7XvyykzRgQFDGvcBPFsHxrAKrz6QkWN9PEc2BFFKkFuvcW2SuqlRTyrR4m5sDZgTy5&#10;ANXbdjbXuLvOOVMDz1SCrw9rSstwRY3+B5dSJFLlJCxXuE3zVkjFcvVDLLE2258Pz4jKYor0aDXu&#10;IM97NofZxuKvXucCBoRpyowqpFe52w0+jlwoit17jph1GaqQXHHAZq4E17gkUVB5CAheJThSivcn&#10;mNVuRxk05Fe4ncWawCA8SqNVIr3EwXcm54xVDXueJW3vDnk1YE17mJzppzdVmvc5RsCPevzW2tnG&#10;vc5keHHCIrQEV7mMrbUc9tqqq9zkLA3PKkk1sV7kunXzJlX4jnk06K9w2HT+BY8MUnx15o0Yowr3&#10;BLhBWTtpxsmlUzXuSBtP7OVmvV7k2Jxa3ZuUr1e5I3kMATfm69XuSomB7Gx56vV7jjTlxKCDzRq4&#10;r3DTdEZXbE1RT3PPbaVoplx7aMLlZ/AHlwvTpZ46GBXtbaDf2jgitmXPvHDDpo4bQZ1JqlX1S12C&#10;S1tVFv2uWIXabWPBnSNdgaLQDw4uD6iYUkBWyeir4kyvbVddUkIkDVEhdNSdb35nZXDWva2v08oy&#10;VoPAzVkq0nAzUOofBvk7uhLXP1cykFEvIbjnlr0nEY15RIppp6SDEDtwa7SeIH584usUiXBA5rvd&#10;Ik02VGstJDidJWCmZSRe31njc00UdyHF+XJNz9s08JWdlLijwWpgn21cbBCPtC/EpjGJV3ktHCbg&#10;eP8ARwveZU3BMeW2kq0lIk+yjDdOsuZZqaxaisjYSLoumv0/DhQ+sdRh7Uz+cl37X9vKNnUccKLV&#10;Catc9P1Di1FSR7Zf0J+yCPDlLnqDwPbUyVVCCoN9Pjw00xQZeRB6qOvESY1Ld7DlfGNxSQTNv7ji&#10;tNEZrJzBh1TZx9I5utivcHDKGIncsY7cvQhZgCvcGiLEYGh2KBcdueoyBwr3A7zNUTCNioHKk02T&#10;Fe4BONzqyMH783SRRr3AurnZCPjxukle5BjllbQHnqrXuSUidgd+v0cqTW69zmND37caUauDXuec&#10;m9+JJqle5IhdyQAdeerYr3HWJbi7a83T017mQwtIfd4ypM02RXuOVLdNGbtx5Ig0+ivcdElYDvcn&#10;2cE6RQqQia9yaxQMGbvx2NtLUpiZr3JMGISxvp2+HHEpgYU6huK9xWUNeTqFN9OHDCTQmsgRXuLG&#10;nrm2ArxerroXphW2vcnSVQVLseIlJ1bKM2pVXuN5xGW+1G4XOSnAUKWhhXuSIqh9m6UkX55smaNW&#10;/CRFe480NUAFKHtbisJk40K7cBeFe4uKaufZtB4icCkUqWNJivcnLiIVhcnTiZDpjhVQqvcmtjMY&#10;iupvxYlWqrjGvcZanEZHQ2OnFCsP1pUmE48a9xtWvWJfMP5cMUFRpQnU4INe421eNSvJeE6DilKC&#10;dtK22wK9xnqKueo+09ubKJNP6eivciCILq5780W8ZpQkAV7mKWsp4G2XueXJEU+pYQK9zPFiIC2J&#10;FuMq0gTxpS24hQmDXuSI8VnQ2jNh8OJxBFOd5GyvcxNXzs+rniXTNbD3TXuS6bEpUbaz2Ht4jU0J&#10;pWHOuvcdY8ZiQF2Yk+3jRZk4VYr4zXucTmfbG1u3KFoUHbi51ba9wPsx4oZA0ytt3C3ftwMEFS4O&#10;ysa86uu+JB4H217gJYjXxo7AkttuOFt0NB86xsv3CVGRtNe4ja2sMnu/s4RGgkvGvcbI0DMBe/LE&#10;RTQTjXuKrBZSkixKNSeG1s3qxoQWiCpWFe4cLpVVU9OiAGzG27gn+0SayIyZvSIVXuGfwvEIY62M&#10;xdyRc8IUgKJwqWLRtQVhXuGvynijvRhnNwALcInkkqxEVM1kFacabKmJb6DU8FDDsx+TdZSAOINC&#10;D0+tCZsY8BTJUYf5u3YOK+kzPDLaNWuT2AHGvyoBkK9KEzaTtBmmqTCmV/fsAPjx8E7ykb9OJFp0&#10;bONGJSeFRPJCX8bacnQ1EMKFpNW4lU0TjIqyW4xJqOYZJHKrovjzG+IyW8uM7b88UY6oxrzhKdgm&#10;siUiWO4XtzkmIBV1a59l+PRhjhTQOrbhWJ6It9ldOR5sfMN0RgL9j48Sq0jaJqi3QjZjWWPC1kIJ&#10;FrHkBcwkku0mnx4rZiCdMV5twxJqU+EMCF239lvD6eekzIttJCPhfli1rrzi9Sa8uElQSVF/o5Ck&#10;zfFAv6OT4cUhkJGIpEu47lNcv5OWYMU7cbWzmiAqRr9PHO6gSMKSqvjGFSBg97bvptxpqc21EgKw&#10;3tblEtn+LGkbl6pW2p8WFxLYvoBzDQ4tWSygudSOwvrw3FsHBgD5VHmYZ21YgycahV/y1NH79gAe&#10;/FxR0NVURiqqGEMXx7n6OKm0It8Np6Bs9axqzvfFTo0tmg2xrH1M3y1Cpmk7adh9POqzEKKghaHD&#10;htY9ydWP0Hl3VLegbPKoEubxdyrxmab8Pwysraj5nEmMgGthoo4zYVlPH8y11olKodSWv29t+PIb&#10;jbjRMG9a9mFOWZc+ZXydhpqKydUZQT4C9vADx4afI3SekoljkMYlcgXY+B+ngxYyxLY1umBtCfxq&#10;RMsyFd2NShAnCqzOunq8rKnz8OwOXyRchO+4jxsPjwwiwYDlSl82sI3f4bi9+Ed3mZbGlEJHRwVW&#10;SmU7uqaxI0ge/rolWBZQ6ndesZWSkjdaVm1kkBVrcQGJZ2xHMlWaTDLrFf7V+w5Hbz6rnBIjgYG2&#10;pntMuQwTAxjj8qPz019NuQujNF/NsY21FYQGIk1O723PhzjU1mGZYpPnsTnCtYk7jqeK7RpDMlwe&#10;lCltoITjSokpMx9SMRXC8rQkwXAJUG1r+3hFuvXqroMHpZqLDprbdLBgCeEl9eheDZmjIpSRgaOt&#10;0j6A4FkiFcTxKNZ6xgCSRex+vlSGdurON9RcaNN5rv5jG1j2F+3AP3WglZwpMlozgKMiiLGuxBYD&#10;sOGo6OZMOD0SYhUg+Y6i1x4ePCVyBtwJ49dDBpEJ8Qrk17acHs/DW3A+U+LA7a3ASK9cWF+Q5JHu&#10;Lix+PfjnchOBM+VbSgDGa75wWZgGv73a59g5dTpGCAcKUFZUIAr3A+zl04yrnpDBisC3I0IUffwW&#10;sZgpsAkSOiii5sG7tGlYBr3CP5n9FNJiGYlagG6mYkltuov2HDN7M20iT4Z6Kx9zHcBi7clACR0C&#10;vcjZ89AFRSYEtVgTCdttyLWb6BwnTvCw4rRJHD1pJf8AZolbXgxNev4crez70SzTkqseKsgZLE6b&#10;TwYt3U9YrDzPdyn8uVsMeVe4DD0FZ5rQlGLfQeGaXQqoYcslpOmDNe43VNLU0rFahSOK0qTSR23U&#10;wJUK9yEiuxvxelQNIq9xziS2o7nlTCsa9XuZbg+HKzXq9zo7RyuqK9XucSwA5Q9Ver3I7S8ZJqpN&#10;e5xMlxe+vKV6a9zBJVSR3se45rug5tp5Lym9hr3IHmPK25zfixtrTVFPKc+6vckIdh+HFkUyTXuZ&#10;wxHvLxLpmrgTXuPGHY7iGGyB6SQi2uh4lWxOyt6tOyvcM/0r9W3UbpxPH/La+UBSNNxtp7deE71s&#10;HBBFCizzd202H31iljSVdkgBU+B5br0E/FBpqjy6LPLDcbXcHv8AE8jjMMgRcDDZ86lax3kS4IXt&#10;6aTGJ5SwuvUvGvlSHxHb7uW29MvU9kLP9EkmB10TvJb3S63H1XvyFbrd51pUkEgdFSezeNuiUnVS&#10;BxXI9ZTxn5cbx8OAJ+IZ6mG6Q9B6gYLVKuIYqRDCVbUL+8R9XBvuxlAcKlLSaJc0vvyzKpw6KgZE&#10;yoWzKMWq0sKJCqafvt4/UL81msg+sXqjk3Ny5kwnE6iCdX3blkYE2PwPJBvd3m7hGkgEHqnDorFR&#10;L60kqmcaHZ1DjawuD3B5si+jb8ezGsDpKTK/V0nEICFUzkjzAO2pPfmCe9fZK2+S5bAoVtjgeuhX&#10;b5ukiFikTjuQcAx2JkeMRs3iAObCnRT8QX01dbY4hlzMNPBVTAfoJnVHufDU25hnmm7+ZZJJfaJQ&#10;Nihj+tCdL7b8BJigPx70/wBiXwSSw1uP7OHdw/FIqpFqMLnSeMC/ukG/1jgGazBtQheE9NK9KknC&#10;gKzN0tzFQ1BV1JEYPYakDino8VllmHzgtbQD48XrCU4Ix41Zwk7aCiTAHnG3EY2CLdStiPH7V/hx&#10;0bEhTtvj117X54AuDEx6UyBFJ2fBKenhKRqSiN2U+HwPx4qcMrJ5agOiiM2Hx5QAJTEya0eugxzZ&#10;g95WkpY9oIvbvYke3lT/AOLVn6rpMu4Nk+GQK2ySaRN3iTtGnMh91G2221LIraxqEUYr8NbI9XTV&#10;Gbc/YkoLT1KUcLbbHYg3tY/SRyjjLMD/ACId73OtvjxbekagpJrzSdKeNWt8Uisdw36X4RmKUGNl&#10;e5KisbgC/GFCKbAivcUFL5Z2r4Dheok1cY17g+9PIUpo2q5SFEas1z4AC/A8+CtYAp5sRJrhJqtv&#10;bzXq6v44M09V8UxJDvElTMwb2jebczTsGyywJ6BUM5i93jprmNBbjdCq7Qq9xxhW2iOK9xVYVtOO&#10;UEBW+9gfz4kSjvAesgUQZgsBEV7mwP0ToIqLIlChFi0YY+B1HMsspSWWkp4AYGsP89dl0hNEf68T&#10;x1GZ5djXkjABU9rAeHBgYkGwIsva3Ba2mcT+lA1XhigAZiCgTVfYP4c5LKL7SDyykADCmEnCumMu&#10;8yN9k6cV+AmMSWYE+61iPo5pppyZTFJXJOygX6r1lKcOELhgrug0W4+0OU0dTEiqOrk0qsD/AKVO&#10;3x+0eFWZq1DEYVLt8tUJHVVzmRIPl8lYTT+EdJTqPqjA4vIgUQAePIdUMTFAw+EERSs5mdl0a1zy&#10;gSa8iTxr3Ir7L7l05bR008Tp+7Guhe+vbknDWYSOf9Rh2+B44loTVmtOquEhtb48INVVDTYrWK49&#10;wPJ3OujcA2cp0uyOiqvfdJ9Kycue/DoqV8mRFIFoENvr5Km5xkHA41iTvoApsyONFp9UcW/ItOxb&#10;btqV/MHluRuy7r35P6lGYrE4wCKrySE+U5VgXubi3s5zZEkikie4DxsD9FuGlotesJFONK0qCusU&#10;xZlpw2He8L7Sr7R7QdOaqvXAtQ9cqm4K+XWyoL/8TPMaN52+5cOoYknyrMm/a1NBZ/iE1ddg03zG&#10;D0s/+OGNvvUcL7Aj4fnqSQ6BKoE3/wCJch+9SUJ8W2iO4Gq30/3ppy4fCjfdTIVN7gHkSLSVE1iW&#10;4IUa9yaNvYG/GUApEGkxr3HLDpGFQrDSxHNYpIPDjSF4YV7hWvUrhjU2dnrVH+XVJAfpHM2N0nkl&#10;KdJrIvdZ8Otaeivcl4HL8zgsMsh7qO4+HM00pUUyPSje4kaiOGyvcLL6mMHeSCjxWNQQ6mPQeI14&#10;Fs/bLrIc/okCpU3UuMSk17haMqyq2GiLxQkcxufkHGpUv0+OemvcViNpp34XDDCg4RXuLjJlTLR5&#10;khnubSgAfTxp5OpA6jQZzJHeMEdFe5el0lxZMVyXQyIblY1B+kacGVorvGgTXLXeK3/L3K+s17gm&#10;srJrax4YFWmgIDXuKDDFhq4JcMqRuSoUofrHD3KXwy6J2Gi12UKC07UkGvcpyzHhc3T7qzURBSgp&#10;KtrX/wAO69/u4luEm0uCE4QZrozZvjN8vBmdSPfFe5Z5lfFErsPp6+nP+UVGv9IvyYLdcgH21g/f&#10;MFpxSDwJr3ENmPEpMq58D0xslVslB+N9eOvPize1JMTQ1yxP5u2x2pwr3LvOkGbI865Bw7HCdzSR&#10;LuHsI0I+/md+U3f5+3Q7xIxqGr1o2rhTRfs04Y1Jik0S9t25foPBUBAN1/hw/ii6JFIpyQ10tccf&#10;8JmZWsdOFr6aSEaNlJXNVGMRpXjkUNdT3HKf/wAT3I9ThuY8Lzph6FYcRiMcjAaCVO1/pHIQ3xYU&#10;6whxIJIJST8KyO3UeStJB2jH0oTvTPmWpxPJs+Xa990+FTtGoPfym95NPYNRwpXR/G5sVy3HS1LX&#10;kpyUP1duBHJbn8yzjMpMY0UbxWoYfKk7DjRkR24LxsNeDATUc7a75LopxTyiTxvyi1xjTDqdYivc&#10;D/1DZdXFMBp83UYvJCvlyWH3HhxmaTcMpeHDAkUMNz73uHlWythxFe4R2upZsbyxUUZB+YoH8xLe&#10;KnuPq4cWUZhalo7U4jr8qyjZcFq+lY+1Yg+de4vOg+bfksS/lM1wlRe9zoG7cOd2r0tqKFbDgnqI&#10;/GgpvXl/eo7wfw/CvcOghULdR7p7cnVRKjJrGg9de494XVPTVCyX+yb2482uDtii19GsRXuCrmrL&#10;9H1J6f1ODy2M6r5kXt3AacEriP5iyps8RE9B4GgNl12cluw5w2Hyr3K+Mn4vVZKzesE902yeVMD2&#10;GtuY15Y+rKLrTBwOlU7Z/CsusyYTmdvKcZEivcP5QVUdVSpLGbhgDfmTGrWMONYlOtlskHaK9yej&#10;Ouh7cbSKRKxr3FbgmImKVRftbhqiIig/dM6hXuDPU4JhvUDJ9dk3FwHgr4mj+gns31HhC6fy6wuJ&#10;GwjpB2igvl14vLLgOJwgz6isMwbR07jlCHV3pBjPSfO9RhkysGpJWMTAfaS+hH0jhC3ZHK7kONn9&#10;moah1DoNdSMhz9vPLcKB2iFDoNZQQQD7eLvLWOLi+Hx1MZ94j3ge4I78ypy98PIC6Bt7afl1kcOF&#10;d8GLCjQ5gwqbL+Je9HKhXX4+zh86QDA2R7Qajp7VZuB5G0GvcrZ6sZRrshZskw5QQ0TGSN/8S3uP&#10;y5jxmDRyW5BR9pEp56qzR3fzBGbW4WdhEEdde4IuVsep8cwuOpU3cqNynwPiOZA5bfJvmwobYoHZ&#10;haKtHCnhXuL3DaqFkakq9Y5RtYfA8F7TukwdhFBN5BB1J2jEV7gX18NXkrHvIU2jdhJC47WvoL/D&#10;mFO++SnKLjv2/scxPUaHbKk5m1q47CK9y030/dUoc8ZcSkqXHzlMoWRb9wOzDgkyfMBmDQH8SRB6&#10;+g1i7neVmxdJH2nYemo08fu3Xvw02GVvysge9hw8dRrwoGKaGmRTVOrSgpwufqDyW2Gf83Cy9FaF&#10;yBVKo0BOge3x8eQnvRk38xa71AlxA9qf0rILc/OA8e4cxjZXCgcqf5fO1ytyh+Hs4LfpH63NRzLk&#10;bHZw0EnvU7Mfsk91+/kCZFmpP7B3A7B1GhZvLlPfp79G0bQKLB6iulC4zRvnDBolNTEu2cW+0vt+&#10;kcs1STcAb9+SmRFQCoEVXHJAPNZCBZbg242Ziy/hmbMDnwDGYxNBUKVNx2v4jm2190Z9COkdFLrG&#10;9csHQ62YIxrFBU4hl6uixzCP0dVTtuVr6MPZp7eU29WskYr0Vz02HMzCmZvMpJ9RfXQX9o5jFvdk&#10;Yyhab23kNkyY4HbBrprutnaN5LTVhq2KFWQdN824X1gyevmxq0jqYqmFtbXFmB+nlgfpt64U3UDL&#10;/wDJ8TcfPUoCsCQSf9Ye2/AezeIzETxOMVFm8GSKyh8OtfarZ+Fa1n4qHoQl6aYnPnXLdF52FV7N&#10;IrAaRt3Knw04YvF8LpsUpHpKhBJHKCrqfEEW7cS29w5lb6X2ipKkmQOqhZlGZLbTJMREHbjWstmD&#10;DMYyJnGmzPlSSSjxPDJ0qIZoWKOjxtuWzfTzW8/EI9HE2TMfqc34BTk4bWkuNi32N3IPM9rXMU7x&#10;24vrcgrSAHU9Cv6UdBrMSxdTvFak7XEgyI29db9P4Qf4kuW/W10Vpsq5qqUgz3lyGODEoGYBpgvu&#10;rOg7kMO/sPKosqYzVYNXNl7GNAGPlk+I5kFkWafmUJTImMaim4bLR04gjAmrkxe2vBopKrbZwb28&#10;eSbIBxxomWnVgca74JOXsdKuLNoOGzVwEnCiW4bCK6YblI4Y/JWb5VEa+ZYKb6ngjBC8DQWuGUt4&#10;xNM9bQR1CbGHhwylRBgXUXKkuW8fRZop1K37lTbQ8DTjarReobOIOwikOWXq7BzVs6QeigVxzD6/&#10;LGKpjmC6OCNy/usPEHlLnqG6GYp0tzJNE6MaZzvp5lB0F9NfhwNusHLHfzLP9yUdg2pPR+FZQJWn&#10;NGg60BAEkcSaGXAccpMwYetdSmxOjrfVW9nIXTLqEa5Vwivk/wBIhG0Em24Dx5lNkObpzNrSqAoe&#10;+gc673QhQwPHiOqn0ai3DJ4TmRI2DXFxbx4LXrWaLHHNQgbKxSRBu3BXwXPUUZBklF/geAx/LyeF&#10;EBIMxhUGooPO00t8eDdlXqthtIBumG3x3NYD6OAG8yZS+FINao2H2UHmZenNFjsdmUDuDwtPrI6K&#10;ZL9QuUJMawYxR4xBG7RuLXewvY24Csw3aRntqqyuhG3Qr+ifwPGsgtz951sr7i5B0cKz5JwnEsnQ&#10;jAqkmSlBvGf8F/D6OavueMsYnlLHKjDqtSk9M5VlIse+p5xU313Ve3bulMrHT4uB+VZituBMFGII&#10;29VChxPU9R5o3jX28gMpKaECFaq9zOHub8cGNLwa9zISW5WBWiJr3OKTNEbjw5YYbKaImvczVEEd&#10;fF5kejAduH1u+HBoXt6aQ6NNe4mCktM42i3tHC24ZLRnhTavBjXuOMUqSi6m4PC0HClDa9de5n2t&#10;a6jtxwKpTNe5ISJtLC45aa3IG2vczLGxuyjihthbuxJPpTJcT017kpKKVwCBqeC+03cu70gIQceq&#10;mS+kbTXuOtPl+sqCDtNm+HJwyfsuvsxVCkn2GiJzM0p4417irosjVsvuhWFhqfDmXGSdga1Qp0EH&#10;rFBp/PEt7TXuLvB8hLHIGk00HMz8i7E7SzAKwDhQHu87nFNe4POT8EpKJgAPeB78y2yfciyywDSg&#10;SBUVX+YqcMDZ617ho8vDB8Yov5disayxMLFT25I10yWkwkCOjhFBFm7cC8MK9wDeqvpu8mmfH8rR&#10;+bTm7FBqy/2cgPNd3kXRLltCV8U8D5VJVlm6nTpWQMMK9wmNXhmI4HUGNlO25uD3+OnAHZ3S7AlK&#10;gRG0GpIZf1jDGvcdaKoSWzIdbduS9a3QeTKfZQjaUFGvckVFMk36SI7ZV1B9vCnMMoF+JQYVto5D&#10;ugyNte49YHmWuwyqVJW8th4+3gHtr5/KnQFSCOND3L8zUgjVtr3DJ5ZztS4miRVDbZu3fv8ARzJr&#10;Ks6RfgJXCV+41kBY5sh6Adte4NuAZqqKICNm3qdLHtbh/c2gcodSHNle45YtlTDscjbFMAsk378X&#10;tPtHIcz7dxnOkw8IWPtWP9F01p5lFztwivcDqkrMXy9W+bETBPGba3ANvA8w1zPK393HAlUjoM+E&#10;jqPyoMKSq2VIJAr3DOZA6qUONKMPxJhBVdtezfQeCWxzdL40qwPHroYW18lwALwNR5IvEcHSgrXS&#10;z0508SODMLKTqFCEidlQ5Y799eCvlnOlRSSqrOVtb9bcXLQi6HXWgIxNI3HMr0GJwMsqXY9j7Pr4&#10;pc39O8k9X8NaOrjSnr9p2yrbX6RwPvo0JLbo1oPTtHkaPGXynhPnSFosezDkOcQVu+sw+9v9ZPiD&#10;7OVh9Wuh2Zun2IutTAwj3Hy5ADZh7RyNruzcy4BxolbfT0dRo4WkESMOeFDXhOMYfjdGldhkqyxt&#10;rodR8D7DxDZazjiGCSCjxI3jBtuPJIyPeFTMBSpT7xQ2yzOV23hc2dNOvDIZczaTsqsPmv8AFTzI&#10;hp5rMESCD1VkHZZoHAMZBrq1xZteDfh+O4TmqmSgx0iOoGiTez/iXw4ErywABGkKQdqTR/dW7d0C&#10;YE1GkjeM74tR4rxixPDsby9VLHMPMp2+y41Uj4ezmFm9PZ4V6rjLpIOJb4g/3vVUD5jkqmpUgYbf&#10;KuJVJVvF7r8Mh0g644/kh4oTK1VR31jJ+yP9XmNNk65YK0rwPFJwI6a9k+bPZYfGqUnDGgO6m9HM&#10;t5/glaSMQVbKQJlHc/6w8eWcZA6q4HnOjSrwucFrDcpNiD7COSgh1FwBHsO2si7O9azBMp6Kqi6y&#10;+m2pwCaSjxOmsrsfLkt7rj2qeDMmYW+QZri9hr9fKm18VXVYJLgPRVfdf6a6F+oNAWgG1HkAIXxK&#10;NcH6+f/U+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5mhba3P&#10;VcV7mQEsTry1OV7mZb9xzVer3OF789Xq9yQAB2PHxWq9zlzder3MiDW/PV6vcyc9Xq9zxIGp56vV&#10;7nasvfnpFer3JKOy+Nxz1br3HGFyOx78dBq4M17kvVrHmtUU9XudH7Jv4ceBrde5wG4gbeVgmqxN&#10;e5Ijo5ZDuUcdCTV4r3HCDBZ5P8px4JJq+mvcdoMvqNZD9HFAar0V7j1T4bSwjVbnihKYq1e5NAVP&#10;DTjmytV7nRfx5vVW69zy3Ivy4Ner3Ofu2sebImt17nrWA282BFbr3PFmBt25avV7nE7jyhqte51b&#10;26caFar3ORsePRW69zjt005oCvRXuctNtvHm4Ner3OBFx73NEVuK9zjtIGnbmsa9XudKLm1+U1Cv&#10;V7nJQLkDjgg16vc5G/hyxMVqvc705UVuvczIPAc3Wq9yVGR2PKGtivclqbacsBTmFe5nXbblTWxX&#10;ucmNu3jzc14ivc42Ld+VKq2E17mNlJPK1bTXuRmBAvx4U2a9ziTt1PLU3XuTKeqG4Ac1VwYr3FTQ&#10;VsYO1u3PVv7sK9xtxjHaXD5fMR/eGuh5RWFInRp2V7jzgvWTEII1hV7r2+PF6FVsPnjXuCpRZ4bG&#10;aHyqoBgR9fH4nGlBcKq9wI8webBUNPESpuSLcYJphSRtr3JeT+rOKYJVeRPKQtwNToeKkrmqJcg1&#10;7hm6TOmVM8YaKGvS8hFrD7V/aDx5TciaMwoLr3ADzt04loGNfhp3xXP0j6R4cL1oIpM4CnEV7gOS&#10;o0LbJ+/E4FNBU17maCAzONO/NkU+BNe4ImD4ctPGJSL6cZVhSkJivcU5OlxxPqpyvcb6ydokuovx&#10;omvV7iQq6h6hve4mmt17jeU9vPVWJr3Mdhe3PVuvc4kW0OvNU3XueA8Dz2yvV7nO2425cCa9XuZf&#10;l223HHRhVCma9zCVcHidUiqwa9ybh8MslWgUXsRzwpQivcN5laFoMMRRpYDjajRkBXuLNJS6gHvz&#10;Qp0Cvclxyr3A7c2RTpwr3HCI7juHG6br3MxjL9jY9zzdWr3MyEr8bc9Xq9xxp3uwA5qtivcNB0M1&#10;x6IJ/iHfjiYAmaXoNNGOAfyua/8AhP6jl0WS6ciggIIDBRf3tD9XBdauggJJiePXR6woJ2zjsiqK&#10;PULVSHMVbI1MzxLI1yF7X9vBOilldbAd+5HPPa7deJB6+NVc/ZKk4+dE5mw/Bp6aSQRHeSTbwH0c&#10;mQSFSFJBtzzzx+4bTXi5jNJqbBKWe7FGUAXI/LkoiOa4kblpKxIE07KlmdopLxNLgE/+gkICdpLe&#10;H18xsI4hdx7vCdxStkR7qTrUZxEUq8JhGI+/BKzTH7Ps+PIMj0fcWv8ARyiVxsBpJrIMilfQUWaq&#10;mf5apRtulm3fx4i8anjkVo1+zYi/G3UakBVKVDWnVRkenFFUUVZHJUWd123sP48In1mjxOSV0ge4&#10;Nx3/AD4lZUAqixwlQq4roxJhy4LHKU2yEC+nblW3XaHFIonSpGi9j8eCBBJTRA6CExRiI3V1uvbl&#10;b+at3zbE6d+KgYoNmsnEnTVHlyC545qqs17gnZdxaSLaVPL7aNWVxXuCzS46BEpc7bca140Ya69x&#10;lxrH6OenZGOvLTNKJmvcBzFZInDlTqeWBpIa9wPK6YIfe142TFME17jL80qNpxOVVqvczx1z9x48&#10;3qmvV7mdJHJueNE16vcl7wFseUrVe5kjeNSC2nLVuvceYNkoBU6/Hmgk06BXuPCU24aixtz22riv&#10;czJTIxOu0jhoy0FY0bMtBVe47xx0kVhrwRNNahM0JW0QNte44j5WQWIsRyu3ZTgBr3IrFN+2Eajh&#10;o23p2ijdpEcK9x5o6oIoQfbHfhmhJFCe3RBx2V7j/FWSDaRx0onjQkQ0K9xzaeRkHvfUeF62zS4C&#10;a9zEJgvur39vC5SaEDZAFe5LjqXddvf6eNERsoxQsbRXuOlFUhAEsDx9BINHLCygzXuKZcRlt7p0&#10;PhyjvioSCHMTXuZopZpjYHjXdgCae0AV7k75hIvcOluJ9MY0xpwr3IxrldtoawPFQOkY40sCNImK&#10;9zDUFPL0NwOGHeK6hSoLUMa9xqLR290W4+lUcaUahXuRDZX3X05WdWymzB2V7mCd7Ldr/VzQXjBr&#10;xXwr3E/VWJLXvx4qgSKTOOHA17mKG7sApP18SKJGJrzbhSZNe47vWwww+W32j480uEiQaXKdCeNe&#10;5ENce6ntzQXpFeD4Ne43PiZLW3a35oI1Ymvd6BiTXucji0iJtbjYUkcaYcu0xFe5AfFZHGw8LnJ4&#10;VHl3dxJk17iZxfF1ij8pjuPhr24XBvVjUHZm7rHXXuItoPPVppjtW338DN4qTFQjeL1qxr3ETVva&#10;UhToOEhogVXuQ453WzA9zzVUBr3FThMjpOjsbG/BJY4g0LcrB1GK9w1uQpoadELm/a3DspKhJNZN&#10;ZbZlcKJ4V7hjsFxOHzI1Xv7DxEgFJwFTXZNBKor3DI5ex1FpkS9tLGx4WvIIMg1IqFFsRWN4w5B9&#10;nFUMdhLC72HjwqVB2ijPTqGNY/J04r8KzdSIgUN9n2d+JAzB1CljP7LEVEkpPMJJ78VsefF8ksjf&#10;fyy20qxNCM3IAk1CbDIy4uNeRTn2SQgs9wOF5YB2UgTdd4JFZRhka3svfncvUDcRaTtx0NaRjVfz&#10;JAM1xXCY73KjkOTPZZw2+x9t+UQ1JxplFwpVZBh6bdVFuNEubJTL9vjykeVIFqUdpqQKLboAOcZ8&#10;1r5YYvbS/Npb1/pSNSzsmulpLG1uNM2dJJVsrC/HEtd3tpvUQKyCkAPw5Fix+onU7r6Hj6ljZWwt&#10;Ow41k+XUHw9nFBRfO1vvXKofE8qlkqwAk0hfdbth41R1VGkkiivfuPC/BAwjL1bUAbQUjPd2HDNL&#10;CbYSo1j9ne96GiUNGTSKxjM1JAGSKzuP3FN+LKGHCcEXzYQZpu1z2+oc8Xy5gkQOH61jFmObruzK&#10;jhSHk/m2Nv5dUwji77R3+s8kwUWYsdqFEakqbfV9HGEow2+dAlayrZUWtxbK2W6YtMyoyX7ka8GT&#10;K/SxXkSfEhdr32nh41bLdGpKYSOJ+VCW1y1y8jSJ6+FFU6m+paiwqGWgwOTfIw93b2+sjhhcMyzh&#10;eERLNU7IY1BJ8L8Ng+3YphAlR/iJn2VP2V7twPEMaIXjmd+oPUzFZMOoVmqpZDZFUEqAfEcTGYur&#10;GF4SvyGBKN50B4DbvMluDE7NtZCWWVJt0icSKMT0l9FzV+zMHUFjMzWfy2/d8bX4lMNocwZsmGJ4&#10;1IUiJuFueErIW+cRhxND5CQsQaNBjeK5K6bUa4JlqGNqlV2jYBcHt4ePOecepOUenOFPZ0MqggAm&#10;+o4ZrcFmSBt6aMwABGNJzJ/SrOnVjEVxLHxLSUFwDu7sPG1/A8qv69erieukmo8PqLtYj3T25H91&#10;eKuzEn15402tAOE4UevJuQMu5IoEosGgVNv71tT9PKx829RMTzDWs8shkZye54V6dAjjTZUlOApb&#10;qOD/AOnzp1JitWuLYrHdT7wPh9HC64iKGdna4apru1uWF0tIKaNUhsqqLAewcJHFp2GhIcOFe+HM&#10;rSLC7AE3PiOMpCFjE0wpsLroqD35HqGSQLInf6OFziggRFNJEiIrwAHbkcAu25tONIUUbKoG9Nd8&#10;kJE2mw+8ToeMre7sScatI2V7ihoKIRXJ1Pe/x5GN8/3isMBW0tAY17igWR2QK5v7BwNhQQYo5SQa&#10;6AA7cQmculeTM90rQY9TIzMp98KLj6+Ci2zZy0MgyBhFE19l7V4mHACK8TbhZcu+hnI0uYZKysUS&#10;wO11Tbaw+ng9O9SUgYQeNYy3u6Fql0rSMK4s+3t34T71z+nHJfSqmppcsFRLON3lmxKqPbb28HOV&#10;5ynMUFcEQagbezImUNy2INdRsWF2FuVNyUphka4P3ckxh2U1hw/aqtzjWTnvAa8XDhRaRXucGe3L&#10;EY1qvc4GXeLctGnGvV7mI/nxJpxmqnCvcjySAMQOX01uK9zAXIF242ca1Fe5CkcM2nFSG6ZNe5lS&#10;Oy2Pjxd9tOivcyncB305vbVSIr3OSudthxgppmTXueLDsNDy4p1Kpr3OgxuT25pSQaerogHvyZBi&#10;NRTMHjcix0seFzjIVWorvgx5G65Z0yZWx1WF1csZjNxZzwmdstVGjF2tj7SfKurDik67epjPHWWm&#10;o8OzJVvPFRLtjBbsT3PDa3tgykBIil99mS74AK4VxSNI77ABfU24WlGK6/w4tKYEUFa58dqXEaql&#10;cSUzlGHCx62S5goCnPurqw4LeS+t2dslVSVGG1ssTRkMGVjfTgEvsibuEkaRWw4pGw16w5bZ6Z/x&#10;l/UF0hqIIZsXlraSOwMUzFgR7NdeYw7wdlVpmYPgAO3AcaP2szWn7qhVWH0VarLURK4YWNxrzYZ9&#10;OH48vRbPUcVD1NpGw+oZVVpEkupPibWuOYgZn2SX1mqbVYI6CMRQuYzNp0eLbQWZk6P5fxmBjEhD&#10;6lRusNfq5cL0q9WHQzrDHFLkXH6adpBcRmVQx+Fj48hPMMlvcoB79tRjiBh50cBaV/aRRcsxdDMX&#10;w5makgZYSQC19wA8e3Da4Niksu+eN/8AJLvIOoKgdhwFMLbcWlMTqw6DVNM4Gi59Usn4th+Xq2Mb&#10;4vLX3RYHcToLW1vzWL/EC681PUvrvWYdFITBRyCniF76Idfz5mrYWKMvtgAIkYzSJbgQRjR//TRk&#10;AdOOjuD4FKP9Jli+YqGIsTJJ72v0Cw4X6gr/ACokRQB25GTgCjI2UvacBoe+PAqhI20an28ShNPw&#10;CZr3HGlkBbdbx5RYitkV7j9Ai7lPY9+FZURsrQ217gh5izLDlDpNjeYZnCCGklKsfBithbnsvZN1&#10;cpQBtNX1BAJNcWXcRzXOoMxUuNZknqVdS243Fx4635my7aqYaAisf7lQLkjiTXLgj0syub278Ci0&#10;xTRVFe4IOR4UxHqJh1IBfaVvfw147aJkpn+kKB2buJQMTwrx015sRZDpEo8s0sCgaIo7/DmWdv4A&#10;lJwIHxrEPMnu9cMVXp1RaavzbVVam8ZdgfgRpxXAWJ8L8Mu96aD5ECaDjyEAvEPs+3vzLtUm/c8V&#10;IUEiKbFQalJUYb9F4rsLtBh08vYrE5+iwPErQJWI6aaSnWsDpIoGupCmeroKSXWKaqgUkewuAeUm&#10;Y08lf1Xlmka6h5ib+0seEWarIWRUnZlAgdFXaYTCtPhdNAmipFGoHwCgDguQoqIF8PDkWzJNBPBX&#10;GnHnOQW94a80DV24B21x94/DkM2a99OWkzT628ZGyvXIBJ45YSt5ihFyQ38ObQSVR1TTDadCsaxz&#10;apuHt4Qyqo7Y7XIfB5yR9DHgDzhX7TSeIEV52dU1lN/DlvH4dMkilyfGEC3wvyYdzXtSCnorFHfN&#10;ZW2Y6aLv6laaKoyHE03ZahPzBty4aAA3KjXk+AbTWJSiTVds+2kmMEV7E6t8eTY7M/6T3R2Pt4rt&#10;TDiSn1poHThTHjsLth0hiO59ptY+PNWv1h0T4b1/xELokdezAWt3a9uQhvbbpQtRVIxMVm2s6rNu&#10;cfAPhVvPSzEHxbpvgeIyElpqKnYk977Be/C/43EkOcJZDr5hR/v5jxeglGBoFAlTXtpfDtrw5eDM&#10;ZMMglB7oLfdyKVKmRWL9x4Vkdde45kDw40SOmkM17kqluHBX2jniSrZSdde4A/qourYViJOkkBUn&#10;4qdOZNbmOlQgnZU17lnUFJ6xXuIXINSa3LMLMbnUfcedCsvWHGU9QqR7saFkV7iF6/YYarJfnL/y&#10;LyA/UdONZggOWygdm2jrdt0pe2YbJr3CK5Um2zVNKNCrbvv5indAwJrIbME4JV1RXuLxGsQx4TzF&#10;BTqr3HSnrnopYK1CbxuP488tOpJFIVtBwKSeIr3Lk/SlmaTF8rPSSHWMhl+gi9vv4f5StKGignEV&#10;zh3+sRbv6hx217hty5Y69+Husq4Vj1EV7jjhz+XOsnsPFaFaPSkro1iK9yuj1r5cOC5/hzJTiyYh&#10;ErXHYsuhv8eHmeHvQl1AEECf1rMbsyvRdWZYO1B91e4NXQHMjY3kOmDtueIbD/wP9nBRll4HWxge&#10;j2VGm91l+Wu1Rxxr3F51OwmOpwulx+K/m0rBG/4ie3Dy5Sl5sEjEcaDGR3BQtTX9LGvcsM9EueIM&#10;QyrU5aZ/fp2DgE30YeH18yj3CvO/ZLcbOugxntudYVQYdQcO3mOuTS4Kt7Phw+SSbhyfiIoEGgaM&#10;difp5PpJDDIG8DxMsSKTKGqodVEZ4WiUX/Xw4DPq26aQ9VOhWJ0KR+ZV0Kipg0ubpqwH0rfgVubc&#10;XKFtH+ISPMYj8PWh7u7em0eAJwOBpD9OsbOTetFPFcR0uLxtTy+zeNUJ+Nxb6+a/XS/F/wCr+Z5s&#10;FqRZZiQP+Jqbcxhslm1fLRwBPvqbM+tfzTQcG1Pwo+44adQbAnW/JRHhMGoCrvnMXXQeHLKANar3&#10;FTBQU+ZcBqsvVNv0ykLfwa2nDmwWl2WlHA0RqeNi6l4cDjXuVqYmkmU83vFXA2WRoZgf8LacDGWX&#10;P5C50KMCY9Ois2LdX5+3BTxGpPnXuI+rEmTc4NDTEhLq8R/1TrwWXRVZP6kYJJ1CflQgbjMbaVbd&#10;hHXXuWAZRxiLHcCp66E38xQT8CO/Mh7R4XCAscRNYj5jbm1dKCNhr3FjG/vgni/DjQeUK9wVMj40&#10;9NUKhPj2PDlh1TagOBoBZnbaxNe4Wv1J5AGA5oXMlAtqbEfeaw0V/Hkeb2ZWSRdo4YHz6fWpw3Lz&#10;YXbBYV9yMB5V7i26OZq/m2BjD6mTdJT2U3728OCfJMy/NtDpGFBLeSw/Lu60jBWNe4N4Nxrfg9wm&#10;KjA17kqmn8mS49vNp8JpM4jUK9wXMr40ysqgnl3m+8ThQBvGNOIr3Aw9X3S2HqB0/TOWExBq/D1J&#10;k2jUp4/dwptkd+ldsracUHrHD1qWtws8/IP90swlR99YEOx9jfVymzKeNPgOPPh1Tfy5zZfgw78O&#10;928z7pZZX7DwrP7MLUXTOsbU7fKs/DG4TiDRVKVKHtzIhOJxqGH2dQIr3GHr1kP/ADgZS/rLhke+&#10;tol1AH2k8eBHO8uTmDBSMFJ8ST8RRvupm38puO4cPgWfYa9whGUMTbLmN/J1JIjm0I8Fa/Iw3dzH&#10;8m7oWcDhWV+YsfnGtQ2j3ivcMUjqbSrp+3mT4jbtqHCmMK9ybjGER5swI0C6VUQ3RN4/RwszPK0Z&#10;0wWV7cdJPTSe2uTYO6v4TtFe5F6QdQKrp9miOquUCMI6hO24XseYHMJc3euSlckgwfKjTOsuGYNS&#10;MZxSa6IB78uLy3j9Hj+GQ4lRsJI5VDKfhyfUKS8kLQZBrFZxstKKTwptliKPYePFjEKLFaKXCMQA&#10;eCoUo6N21+niJ1GnGmWbhVmsLTt6qbKynLASpo0eoPCTZuyvX9Js4ilp22QMwlpZfhe4F/aOYmb1&#10;5KjL7gXjQ8CxiB/CrjWW+UZqjNGhIngoDhUoGLFKNlcA3G11bUajW4+PLVPTz1dg6jZXWGuZRX0q&#10;hJlB1PgGA9h4oy69/PInCRt66iXPcsNg5I+w7D8qrL699LP6kY7/ADGhQmiqyTHpYK3cr/RwxqvY&#10;bge3DoidtAWOFFwmv5nlnQeI78BTr30fw7rDkx8L91MQpwZKaUjs9rhfoPKLaRdNqYeEoVh5HpqT&#10;t1d4lZBcBxUlCjCgOjppXdM874n0xzpHmDDpC9LLaOsi8Cl77lH+IcqKyrj+Y+j+e2eUGGsoJdk8&#10;bX1UHX7/AA5hVmeXL3euu6WJTMpI2KFdKCtneC20oxSoeE1YJ1L6d5O9QnS+fA8VCVGH4nCfLIt+&#10;jcj3WF/EHlzvTfPmD9QMtU+M0cgZnQXAOoJ8Dxc4oPpKuPR1Vis+w9kr5bIwnjWkh66vSZiPRzPF&#10;fgWL0rQiF2EbqvuyISdri3I3U3p5gPUPKlVlbHofNiqEYAkAlSRoRwS7r7wO7tv99EoV4Vp/vTtq&#10;eN3s9XZuhxKoGw9B6ar46D9depHov64Yb1h6aSutZQSq00QJC1EII3xyDxBHNR71penjHOjmfqjD&#10;hGyIrtJTyAW3C9wL8zgcd/I6Lq3MsrGoRw6QesVlxmNknMLcXDGIO3q6a+j96PfVLkT1g9BME61Z&#10;EnV4sQhX5mENdoKhRaWJ7dircAbIubFxeiNPVDZURna6n4aX+vmQuU5im9SMcYqBHUqbMGPnRpBe&#10;2vBWoq8U0mh4LASKQOt95XfBOy/j5ja4NuCFpajHxoNvJANdEA9+GTyTnf5byyHt27nvw5UQsaFb&#10;OmgZdswrZM7KZ67DVqo2V1BvwV885cyt1hylNguLgecUPlP7GI0seFqW1MEoVihWBHV00dZPnC8v&#10;WlJOAOI6vKg1iw2vyljLYlhy3p5iBKnh9IHNfPrRhGOdH87T4XX3hlpXJRyLblvpb4ciW5vl7rvk&#10;mSn7knZIrJtVkm/BcRiFdHXQu088dVCs8JurC44jKP1VL8vskBMsYsbnS4/ZyXV9tthaMjWBqjGe&#10;mmP7JuLhMyKzcbKr1cYtu/QPtA0sL8hbM/qBQBLKEx00JLbckpFe40f7WGaqmcMlSw+A5jLmfb9f&#10;3JIbWEjqAobM7nxtiurDi5y96pM0GUE1jlfH3j49xyKne2LMXFmVqM9eFG6d3Es/wg9cV1sU9xxB&#10;dX8t0PVGnkzNhtlrrXdQPtjvc8T3e9Te+KO7uAArZq6TQ8sHA1DShs4n5Vy4Q7EcMnwmqeORSrA2&#10;Zf28xfzbL12DhSRAOyhprDZr3OEUoI334EiKMkq1V7ksHcAeeilMTXuY3Hx46IrZFe51FK0Rte1u&#10;NERjSc17kuopkrY96aNbt7eH9u+lwaVmmSAvBVe4nfImhqCF8O4PH05cVK0jjsouUoMCvcW+D4NU&#10;YkgMYP7eZL7tdk93ngBSPfFBx3Mw2YmvcXtBkGtnsSCL+J5l/lP09KMKdFEDufJOIr3FbRdN0QDz&#10;rHxPMm8p7DrW2+8AeVBi43gkwBXuKqkyLh0bAhQfbprzIzLuzqwy4CEAkdIoNOZu4ueFe4pqbAKC&#10;n0jQfWOS3aZUxaf3NKR6URLuXFmZr3HMUKoLKoA4IEthPCkRk7TXuSY6YIbkW4oGFMk8K9x7oqgw&#10;sNbHi9t3HGi5bMivcEvLuNtTyKSdPp4fqQHRQaeb0V7hjcn5tpkZY6g7lfQg6j7uAG+sicRSQ6lc&#10;a9xGdXPT9gudqOTH8oqFqNWeNbWY/Acj27tkX40uwlY2L/Hpob5bm5Z8KsOuuiQO/Kz8zZWxfK2J&#10;SQSRtHJGxDKRa3IzdDmVOaVSOg8COmprYeCgFIP613yNQYpHUjbJ7rjw4PLLME3PnQkaeDm3bXuO&#10;0iR1KhZQL+B4fv2aL0QqJ4GjYOE17nGmxCswqYakqDofZyHrm3dyZeMlM7RQrtL9SDhXuDzk/Pqy&#10;xLTYg1yPsv8A08nLI95A8kNv+ivxqccrzmUwuK9we8CzA9Ky1FO+5T7OSs8yl9MiCKlht0OgFJr3&#10;BLkpsFzvShJQIKoDR/b9PI1zHLkXLZaeTrQeHEdYPClSodTpXXuBbi2CYjl6rFNUKVKHRl/Ig8w8&#10;z/dF3Kf2zBK2+BjFP+NQZesizjtr3BZyP1YqKIphePEtGbKJfZ9PA5YZuPtWcOPTRkxeEGDs+FYX&#10;iDar34Z+groaiNaikkBUgEEG/wCfJMadS54hsoZJcChPCokibRZxwRcGzLLROo3EMCNQeG2tLoin&#10;UrAMxhTFiGFw1cbJKt1YWsRwY4cQy9nTD/5NmWFZ42H2mAJHCN23VbeJv2cDRsy6ADOzhQTVeCY3&#10;lKofFcsvs11h/dP1cJl1w9LUuFiXGsnqZ6M+8LC5W/Ae/lybn9pbAIc4oOxXl19VCFLiXUwkz1UI&#10;uT8/4dmZBS1P+jVyaPCx7n/Vv34SaGXG8mVtm3KFJBU9vu5XLM3csndJlJTtBo3tL1dgfDs4ihBu&#10;L24NWWs80OKqqoSkwtdb8yUy/PGczw2K6KnHLc6Tcpw29FeBuL8MJlrPc8KfKYmBUQWttbwB4sus&#10;vCzKMD0ipRZUm4EGJrE8KtqPdPgRxef1dgmhGKZUdpIzqYb6r7bfDmPm8e61vnsh4Bt0bFgbT10A&#10;szyQKBgCoLlSfLqxY+De3jzlbOuMZUrhW4VOYZkN2AOht4MOYTZjll1u05D87fugkEcCDsqKUKey&#10;pzCf0pK5hyth2P0pw7GIFngfQAi9v+InwPDjUPqoSfIlaZ12YrBHH5aEe65aRVJH0Ak8aTniVpKw&#10;cRt8yY+dSw3vYhxhWB1pgbNsmPnRSMS9LtIOoOHYhTkvhrPKZe3mIPKfat/ibC/P/9X5/wDz1erf&#10;457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nIaC/PVbZXuZks3N04DXuZb2&#10;5o1uvc5Dvry6RWq9zIFIb28er1e5k56vV7mQe7qO3PV6vc6Y6356vV7nZDAa9uer1e53Ybrc9Xq9&#10;zmHCnTm69XuOVMS7XA7csBNOJFe4+wUVVIRtGnFOilIFe48w4E7D9LxSlsmrRXuO8GBxpZjbigJi&#10;nMK9xzjpIYrbRx9IAqte5K2qANo5c41qvc7Eft5ut17nFht780BXq9zoDcbc0a9XucWUA680a9Xu&#10;da29g5cV6vc6BBNhy0zXq9zkpv48uDNbr3OytzYd+Wrde5xYFRrzRrVe54e8LcrWq9zvwIPLAVuv&#10;c7XXQ89W69zq+tuerVe55rEW5uvV7nFgRp93Gtlar3Ogth73NaZr1e54AW0PLiK9XucwQObrde5x&#10;5at17maK4Nxrfm69XuSgC3bjaq1XuZoyTxnVXq9yQt76nTm6cTXuSFbX3uWFXImvc89ibDTmjXoi&#10;vcxEWGvLCmpr3MBIFxy8iqzXuRpGUaseer1e40zYvT0uoO4j2c8TFUKq9xP12a6l7rBcDiJT0bKY&#10;Lhr3EZV19TUvdmPEhcKqYJr3MlDWNC92J4pbcimDXuDTk/NiUsiwzk624fNuTSlBjbXuGDXBMPzJ&#10;hxqKdgzAXsOKCmloTNe4AWcMpVVAz2W6i5078SKBSKL1oIr3A8wzOeJ5fmCSFtoOjXsy8s3cFG3Z&#10;VULKa9wweV+r8NfTLQ1EgYtoSfH6b8NEKQ99tL+9Cq9x7x/JlLjdL/Nqdkjc67VOn1DiJ1rhFeU3&#10;ImvcQVBhtRhdYI6tCbG39vEOmKebhO2vcX0MsFtqEH4cTOCluqa9zsyj28Taa1sr3E3X1bM/l+zi&#10;ZRNVNe4yEXPKVcV7nBkPe/N1avcxhTa/PVWvcxMCDYc9W69zmq+J5uvRXudgezngYrQFe5nikYi1&#10;+bmvGvc5uo782TNVr3H7LMYOKICL35SnBXuGqw11WBVXTQcZVtowFe4/Qk+Pt5YU/XuTo1sbe3Xm&#10;yauTNe5OgbaN1+3KGqRXuTwxIsPHlK3XuclYA6jXniK1XuT6dlD9uaqwr3DOdDd0uMoitaxGnPRF&#10;K0014wbYdMx8FOvLkckUTw0kE00u33RoeHrR0mY2UbtwMYmqceveMwVlTW4RFBvLSMCyi1z7b8Fx&#10;qmOOD7d/Dtwz70XKvtg47TS0HvT9p9tEViwCrgqysqs4c3t2A+vnBMShCbCdbgXPEIYUogDHCaTF&#10;BKoH4071WV6gz+a6CwGoHJ8UygBt5vwzTsEGrDUB1UHWJ4fK87wzUt1vYMRe3MdVVxGlIf3WPieM&#10;OIM4408lsqOJpzy1g9UuNR/JpoliwtpxEtiq0pO5jcX1PE6lJbw+8dWEVRagxhtoz1LkyszDtaP9&#10;FJYDaO3G+rr6OriO5gbjXhOpwOCNlI1HVspe5cyrjGWaxfcMj/R+3gM50y1g1dSNM+lgdeJgmDTB&#10;SU7aN50yzpmimqloWAO62nb6uVVepDL+HyUEs9HL7ykgqfhwSIVFEdxR98EnnnpFadbNYH7xyoXP&#10;GyKskVTqCeKaCihTzwOFlkV+bpkivcVuF4h5Ngb34oScKXtqivcWgxLzYxrpbjBpfFe5AeqBJ3mw&#10;5vVFOA8K9xP4m1OyEpoTzWBrxr3A1xCaIOd5OnEqjSBSoNe407oXF0J05qrBU17mWIte1tObp2vc&#10;cI72781W69yREbuFJvywrde47RrAyDcLNy8VaK9x6pIlW1tdOKoEU+Ma9xzG9l2g2Pa54sabCaNm&#10;kAba9yZRRAuS5+HDtASKEDcDhXuONTSMFKr7OCO3TIkUJ2ACK9xuWOeNgba/HhgUAjZS7uwa9xxh&#10;kJb3x73EpBFNxFe48wR77Mnfm0npo4ZM17jqlPMBe4FuPlIG2j5swdpr3O2kAFrknjKqNxXucRVb&#10;W8vhQujBFe5OWsQa3I4kNLUYV7jhS1Ku5YX5uaN23NNe4/09dGFu/KE0cpeI2V7kyLFYgbxkjjne&#10;4RRui5SRBr3PSVbyP7xJ4W4jCn9QIr3MkbqSGY8eBiqBwDpr3Mxqltfvxwqp/WK9yMkibiBygVjh&#10;VlHor3M4g3RmRiEA4t0naKW6CK9xqq1ijvZr35QgrNI1SDXuJ9yj/RwyQoRE04FAiBXuRHkZex54&#10;xSUqivcbZ5JiLudPDjZTOJphR1HGvcgu8ljYnXjJJqipGyvcjiYqbt9/K40m72K9yJVV7bbg68TQ&#10;BRc66Bsr3EvUYrUoxCk24nWCcBUb5g6pWANe5Fpt9ZL+l8Dc34ndAbTM1EN+tKBJNe5FxiqUKYYX&#10;svI9dXqNRQ+sKNe4i5HAJA14iJotWqK9zjGN/Yc0KqnGvcU2FU5kmjD+B4PLEaGyakvJ24BNe4ZH&#10;K5WGENu148lwk1lLk2pyExGFe4MWE1/lOrsb3HGCtQJE1LTCFGR0V7glYfmiSEAJIbDhao0MWvDt&#10;r3FImcTuXcfd57xHr8qEQTxr3HWmzasQ852u1+1+UK52pNUjVwr3JYz5PK+wH8+JVAEVsjCK9bx4&#10;8x5wbydpbt434xoAThtpMGwjZXuNc+dWQ+XGLjxJPNApKpNVJSOFe5HXObB7b7Dw14qVE4Cl4SlO&#10;Ne5PGclsNja+39nLHQrhWlISvZXuQ583SzkEMQx0Ps4mSe7mqBATgfhXibaninwP+aYvKqxIdulz&#10;xArEx7qJn3kWwlRrgXA1PbhicldNMQrpBM6lwD9o/Y4pSxqEnADbNRFnO9bNt4WjB6aReZs54XgE&#10;JSpceYeyLq5+rg9UmXMIwRAtTaaRdbD7IPHEvBAPdT5n5Vinmm8Lt+rA0EldmHGsxMGW9PEQRb94&#10;jk5VrMZn8mnG0dtBYfVx3uteKsajlS1KVTe1RQZdpfPqm8dbnU/SeLrAumjySiqribadx/Dilm1W&#10;6dKB7dlKmbRVyQEpJPTQLZ19QuEYZSPDQEPJcrtQ/t4YfAcAwvDaRSAkW0alrXPx4Lww1aJ/beI+&#10;z0qXst3XLn90FV151z91Hz3mJ1wfz2jLbVjjBI1PGnMvUPK2WIiKeRZJVBBPsPA27mHGMBsE/Gsh&#10;MsyBNsBOwcKF7ph6Vs+56nSvzSXpafcrBezEePf28AzEs3ZnzzUNT4fuWHSza24GFFdyrw++pQRb&#10;gQlA86sFyx0z6f8ASXD1eRIlkVdSbbjb48WuC5TwfK9IcVzNKrOBcMzDT6jxL3CW5UpXmAPhR8GR&#10;xpIZhz3mXO9YuX8jQOkbaF1Glu1yeF+6xeq3AcrUctBhEqqUBVdR733cQ3F8EYJGB2ClQIkD30Jf&#10;T30+0WFypjWbX+aqjqQewJ5UT1Z9SWPZoqZUWYhG3HQ+3gVcUpUlRMHga265o2GjNQU8NNEsMChE&#10;UAAD2cKBi2Zp69y0jEse5J4mJkUVOOzWUADQcX3SXJFdnHH4hGpZARf2W9p4yCEiaE+XWRd8RFd8&#10;tiyXl+ky5hkdDGn2B3HttwKO3QcPUKkBMDZXuLrcpX3RwrdUFVpZNdDd48jeZ7xVdL+3helGGNMp&#10;TO2u+YZz7wRTt55KoT01uMIr3OUZINybjty2rDGtq8G2vclUIlqJyy6KNACPz4FsxfCRhTaFaq9x&#10;UqREuoB9vI8cGvpoxgV7mSNiTuB+riErCTspxB4V7jhGGmkEai9+/KrXCSTSC7c0JNe4pa3EaTLm&#10;X5cVrjtSCNmYnQWAvxllpV2oAVD77hAKqifamvygP1LdU5+o2c6qplbdGWZEW9wEB0HMgcuaNq1o&#10;rH3NHzdLIOIqUBYW4UGvy3S1cZ8kAHg0auyjCo5u8pbcE4V3wP8AE8tT0raC/wARwTM3s4moezDd&#10;8pMpr3EpNTyRMVkH5cP0vauNRW/ZLY+4RXuQjdD8OGTfjopr3OJYW3HlSmTFVNe5DkYX3cdnCrV7&#10;kaSQHQan48b1A01qr3MMQu3x4pGFa217kxdBfjijNXr3PanXlBTZNe50CL2HL1Q17nZta/NV5Ig1&#10;7mEuR2HHNtKhXue3Bzt7cbIr1e57zGT6uN02oxXuRLs7XPFHCqjGvcmICFuOJ60TXuZt9hpxOU6q&#10;8DXucjKyr2145pBpw17mWN2uHXRuIygHbTe2vWvx8oMxYthb76eVl+AJ4VP2iHBWorq3DBdNvVL1&#10;P6eVkNVgmIz05jIIZZWH8DwB3+77VykhSQaWtvLQZBrxFxY8uw9OX463WzpxlqswnM9Y+KRNTSRq&#10;JiWa+0gWJ15jlmPZhZXL6HQ3pIM4UJGs1P8AFSMzH0/ytmiAU+KUy7Q6v7gC3IN9bcq8zR68eoGb&#10;Opc+daqc3mleTaSdLkmxHJjc3OYLegiaDzt2Vr1Ur4oY4I1iiFlQAAfACw4cDpn6/MNrhHR5kUAe&#10;LA+P18g3NezkHFqj1jMBsVWXh5MjeoDIecI1GHYjHuf91iBzHzMd2biyJ8MihOzeJXgK9wecOzDT&#10;TlXVwQe2035HLrKk4EUdd4Dsr3F1g+IRVEgBPvX0vwicTpFWGFe4Dnr/AM+/5v8A0kYpIsnlz18k&#10;cEZ+u5/Lk29muVC/zAleKUjCk11g2qeIriQSQR4c1TcD6nY3hmLy4gsz7ma/c2POj1xkqHkBMCoK&#10;WwpWyK5cM3kr1GzrMsOJ+8DbXtyIcw3VwlNFzgUjA17i5pvVpFlbOMOK4PtbynUnce9vDjmWbrEQ&#10;pwYCghmdqq4Gyvcus6E/ig9P8xUVNhuaFFFJZV3A3W/b6uTkrLm3U7YNQbc7tqMqBoFc19IKTGam&#10;Suw2by3kJYowuCT3seWX5L649P8APNKr4DiMMpexsJFJ1+F+ESrNTI1EAp6ttR7cZe5bHESKL7mn&#10;pHmbDiJhE1lOrJ7wI+rgxUlVFUx74WVh7bjgeUvQZM0HleEweNBviGA1UO5ZPAdvH7uP1fiP8oyt&#10;iNfIQFjppiTf/VPDWyQm6XAnpp+yR3lyhI2k7KAzMWX6zEc14NQU/vFsQpl2DxHmAnvyjLCc14fi&#10;3UqpV54wwVjYML6n2e3hJmbLgJKcakfMmlBZkHCrpUUINi9hYDhi6eeN4le4YW7jkSuNkGIINA4J&#10;n9a5czGQPoFuOMqAGw1dTJAmuIOu3mNlsCV8fDlAemkwUdlcuOWGBlqbE2Fj/DilsyrCroOpVYZh&#10;7nCHySNPnGsRNQZKkf8AJxPADnh0kHjSxcis3Lbvw7wBUOgNiIiB9TcknchySQaxP3wTLJgcaL76&#10;ktcgBTaxnjvf4XPLh4tfeX2cyOUusQjjVd80flOS7aG55IhUl1Fr68cTMynCtq2RTNVSRGnkjQWf&#10;Y9tPhzW5/ENw0Yb10xJ4lsGmjk7eJA5Du+aztPVWYVmsu2LZP9GKtB9O9X850ZwCTUEUwXXuNpI4&#10;R/PVW0OaIHAN3hjb8uQQ+kKSB1UmtUhTauoxQ0jtw6WUJWqMu0rk941/hyH14LNYr5inQ6odZrvi&#10;jtbvxGUJONEkV7kuJrnTQc1GmkyhXuBp6hsKOI5FoMQFj5Ezpr/rAnXk6bnXCWlEE+lSNuk93Tyk&#10;niK9wvPSiYvhslI5sI5GHbnRXJXe8Z8PCp5v0yqeqvcfOpFIuIZOxKD7TCPcB8RrwUaS42pC+NF2&#10;VrUw+BOEivcrTwZzBmSSFhbzFvzFi9bjVGwGKyvuhrZB669wRNBoO/ApNArjXuS0Alp3jPcLcfVz&#10;yDjTWxQr3LHfRlmZY51oi9xLHbb7SDxRYOpQ/pIwNYY9pNlI1RsNe5ZvFIrCxHBsCDsrCBQivc5o&#10;xDBh4cZdXIIFUPRXuAF6tcpnMvSZMehTdLhso3HxCuD+XBW2PzFhoMEtnbxg1L/Z9f8A5O/LR2LH&#10;vFe4W70qY/HDV1eAOTc7XXXT2G3DLJ3MS2fOpl3+tNSUujyr3Dr47Qy4xlivwynJ3yxMV/4kBdfz&#10;5ISRqSUHiKxrsnxbPJWdkifKuj2seOnomzP/AFb6m09LWyMoqFankUnTcdV/McFfZ9cm0utCzEyP&#10;bsod7xt983KfMUnc1UnzmAzpa5Vdw+rl3qGN1BTmchwrHoKjbRe6mFo5PKtr/ZzOr2II0tykU5sF&#10;QGVC+1xpxXUIhq6WSjqFDpIpVgfEEWPCRzwKkVplRbNBF1Hw+pgjXFKFjHLSMsyEWvdTe9+a5fqp&#10;6fN0f6z1lJTptjWbz4bf8Vsbj+PMa96bf8hcpeTsUdXodvsNZTZW6L1nSeIg+dHlyFmamzjk/D8x&#10;0zbhUwqzf8TAs4/5CB4tsDr0xPDIq2L7EiBh9Y4Jm3A8kKHGoUu2iyspO0Gldx1BvpxYTFF+yvce&#10;sIqWpahZAfHmkr7tYIotuEa017havUtkaGkr0zRSW8qu0cW7OP6eKs3aTCbhHkfOpu3JzQuJ7g7U&#10;bPKvcKxmgDEcpR4wBunw9hHIf9Tw+PBGtf5yz1gYow8hU62P7K4LfBeI869wZvTvnGWqWTBJj7Gj&#10;v/h8eCTdzNNX7FRwAkH5VG++OWhH7UeR869w3KsR2N+S993Gsej4q9x1wurenqkkudCOL7d2MCKL&#10;nmwtMV7gsZuwWk6g9OqzCZLNURIZIT4hgL24LXUJvmy30j38KA+XXRym8SvYCYPka9ytrp5nCvy1&#10;naKGpJWN3MUq+zWwPMXsrzBeW3eleAnSoH3RWZmcZci9tSobYlNe5YxQ1KVdMs0ZB3DmTESZFYbv&#10;I7tRFe5NA2m54YATtpLtr3FJg9cYJ19nH21zhRLcNahXuD9lytp6+lbDawCSGoRo3B9jCx4SXTZb&#10;OtO0Yio91G2c1Cscq7l07+HKTfVl0Vrel/UCpjpAVo5nNRSuo02nW1/geEV+oNLTeJ2KwUBtBG30&#10;6K6ZblZ+nNLcBWJA0q6+uuopBIu4fQeJLIOZo8bwtXLfpIvclHjccyPym+TeshQOMbKXZvZG2c6j&#10;iKy8HfKuMRK70tUbwyjaVPbXgxPVUU37BIBTtGNe4SX1A9NpMqZhauw2L/RKo+ZGR4H2chLeLLiw&#10;sXDew7QOCvwrKDdHOBmDWhR8ScCK9xkyHmA4hhwpKpv08RsQT4eHJUyS+F4yEq+4YUvzWz7lepP2&#10;mvcE/Dqt6WcSKTcHg8SdBBNAd1sLEGvcRXUDA4oaiLNlGCY5DaZR4G/c8hjfrIxetm5YGI+7yoTZ&#10;RdFQNuraNle4cb0r9UXjl/qdikt0cbqcse3tUcgrdnMAQWVenmKifeTLdJ7xI2nHz6awVEfmJp3H&#10;LA6aT98G/JdUmcKhNa4kdFQWRidO3Imf8l0PUnKUlA/u18Clqd/EMNQPoPAvc26XkKacEpWIPV10&#10;Jd382Vlj3QDtpuffRVAqF1Q2Dj4eH3cJ30h6k4z0sz3FXHejwSeTVQkkErex0Ps5gi/bvbuXhaOA&#10;CsJ2EVmBcMIze3I6RINNGfcmYZnvLk2D14VhILxvb7LDtry8fKWZ8OzdgsOOYS++KdFcG/a47H48&#10;nFKg4kKBkGsU7m3VarKFbRhVSudMrVmUsdnwbEIvLngYgjwIvoR8DxUhre/a/LkTRerZFIkIQ92t&#10;YjW/CHerroImP4bN1MyzEWrqZb1EaDWRB46eI4H86ylG8FsWMA4nFCuPlWWfZ3vUbRwWTxAQr7T0&#10;HoHnRi/T91cmyfisOScdkMlFVvtgdtRGzdlJ8AeFS9O/WyqyDmeKjrnIw2rISRT2jbsD/TzCJl1d&#10;m8pl6RGGzGss94MlTmjJKTKhjNKb1yeknCfUT0wnqMNp4hjlKjPTPtH6QWuUJ+jty4fDcSpMaw4Y&#10;pSkMjAHcDf6xwXvolAOqsZLC5Var7pXs4Vo7+pboLiuSsyV2HYpSsjwsym4sQVNrDhTvVn6Zctdf&#10;sjTU9TEExKBCYJbC5Psv8eTfuVvKi3BsbsEsLOB4oV0jq6ay93R3mVZK7hwy2rb1UMf4WH4i+bfw&#10;+us8eB5heSpyJmGeOHEqW5KwMTZaqMeDL4+0c0/+u2Vca6EZ0qIq9DSy0srK6kH31BtfmR4vju06&#10;Euzp/hPAjbt8tlSznGSl1XeNCUq2EbK+hblPNeAZ3yzQ5vytUpWYfiUEdRTzRsGV0kUMpBHwPAvp&#10;/U9lw05K6OdDc+zg3PaLZaaB39nLg7ZNKIMSbcxSeqvD6c74FOg8T/RwPP8AarbW2CRPrStO6rxw&#10;Iw+FcuZaX1n1kUm2Aqu3sSeBO47ZEtCAmlLe5Cj117i4wX115nppFWGo2gfdyPrntpuVE6CB0UZ/&#10;2IQVSU4msTwxSCzqCPjxJ9bepFJ6gsCE9XtXE4VO2T2j/DyjfaareNvubmJ2A9FSvkeTfy/w7QRG&#10;NdQwR067IhZfAeA5VBmKHEcMxOWOYlZEYqy9tOYtZ4y5bumTIJwqYmrZLfRWbmGnq2kUNfw5Gqpm&#10;DR+2E17jtT1G03BseNlNLCK9xR0FeYmF+UBKTIMRRY4gnZXuDXk7OU9LMis5sNPq+jhxbXHcmRga&#10;DTzECeNe5I6nZQpM00P8+wVQZgCXRVsT8eTvbXbefM9y4PGNiuujFh8aYjGvcKLUUFThk58wEW7q&#10;fDkPZlYLsl6VYUbhfdnGvcnRXlXch4HY6qMQ4DjXuZxTyMdBp7eK27dbmwGndQONe5KTDJJGuFJ+&#10;rhwzk1y9sT7qQl4bRsr3HajwWu8wERnXxPBmzubeOwqPdSB26AFe4u6DpvU45TCppgPOXwt35k/u&#10;7uU6qO8BJoDXV8kYTXuSMMwquwSpCMpilUncpFrjmce7Nw5u+8lCx5dFR9duatvpXuDNgmJQV0fv&#10;KFde6+P086LZTmSMxSNJg8RQDdRCoxx9le4qkhQjcF78GKjjjWhhXuZlhWxBHKGrTXuZPKUafnzw&#10;FUBJr3Pe42gH0cUhJFXgivcye6RrxmDTYBNe5jIs28HT2cXIEDGn5wg17jtQVjRsLXHF6HI2URXD&#10;M17gg4LjZhdSGPfhlAdGNBpTejA17hicl55eArGX07cAt/l4VjFJCok9PRXRF9Dx66gdJcpdW8L+&#10;bpwtPX2NpAosx/1uR3cNhY7p8ak8DxT5fhQqss2LKoOHVXAHZ7p7cq06mdKcx5ExeSjxGFkZDdWA&#10;0I8CDyLL6wcylQWgyg/aR8+sdFTdb3SbjFJE9FZAbi/A9w/Em3CmrfdY9jwW5dmgdGlZg9PTQqZu&#10;JwNe4o45IyNsmoOnB2Ql1OhzEGjdK9OIr3MSxy4dIJadi0ZOoHhyMMwyhy1VrZOpPV86ENtdBk17&#10;gqZTz61EywOxeM9we44Kcl3kNse7Xino4jyqYMuzju8Jwr3DFYLj0cqLU0MgKn2HtzIVtxF4gKRi&#10;DU229yl8AgzXuC5hmPYfjlIMLxwbhb3W8Qfp4GLizLUlOw7RwPpRqFlG3EfCvcSuZckVOCoKykPn&#10;08g0YHt8DzGLeDctu6l2zTCtqkdPWn8KKrm1C/EjEV7nWTuoOK5UnEJvPSjRo9Tt+g8x6ZzBdgvu&#10;nBBBgzRa1dKZInAdHXXFkDix4brLma8MzJSirw1w2g0vqPgRyVLa6TceJJocsO96AZqE8ZRu+nBI&#10;wrF5aRwWJ4IUPcFUu1EU21VKsylANP48G/K2erKKWpIkjb3WVtQRwvuLRLviQYNGTb4TswNBTmnJ&#10;FPVk1lKDDUJqrpob+3gd9X/TplzqRhj41lDZDU674/b9HA++hF0C3cCFfwuDb69IoRN3GrA1xyx1&#10;Jr8IqhgGd0K+EdSOx/4n7Pp5Vrmnp/mjIOMPBUI8DxEjUHwPf6OR6rv8pcAckdCk4ginGnFN+JGF&#10;DnDNFURLNTsHRxcMpuCPhxV5Vz+vmLRYq21/8R8eZEZNvMhwBLx24TUu5XnmohKzB6ayi/jwxuWc&#10;3VWGzJUUcht3tfQjkqv2yLpGEVO1vfJdTBxrhJEkoKyC4PhwaoKzBM+QtHvFNW6WIFgSPb9PIwzL&#10;K0rbLT6dbZBBB2ieIPCkt5lrd2mRwFQWjekuw96LxHs+jjf/ACPGIqn+VSx2kl+wfAganX2WF+Yj&#10;L7NGkXIKFk26jKukQCQD5kATUKqyJSXQkTBJk8emsJjjJE4a6jufEc//1vn/APPV6t/jnuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xuchrz1WFe52uh56t7K9zPe5vz1bmvcyr31&#10;44mr17kga8drVe57nq9Xud89Xq9zwBPbnq9Xucw23Q89Xq9znqVvz1er3HLD6ZKiQBvE8UNpBp1A&#10;mvcEOjwWlQBmF78O0NAUqCYr3FBDDDGAFW3FOAq9e5NCjtblJrVe5y2gH2c8RIr1e5hYFfv41Fer&#10;3Ojodee2V6vc5AkC/flxXq9zidRr25evV7nAEHtyler3PH3jrpxzbW69ziRr8OUrVe54+8NBz22v&#10;V7nhddBx1Iit17nNSSb8tW69zG4ue/KxNar3PAc3W69z1yLnlSKrXud7rjngK9XudG1uWNbr3OIJ&#10;7HlAa9XuePfty9er3OQsdeaBr1e56wvfm69Xudm3cc1Ner3OQ2g683Xq9zyXvppzdbr3JNyh9089&#10;Xq9zOuvc8Y016K9yRGW9unNRWwa9zN73h489Wia9zxJHx56Ktqr3Mc9TFAu5yOXNUNe4nKvMMEbW&#10;jF+NlQFNFVe4lKvGZZybHiRTnRTJVXuMksryak8TlRNNEzXuRbXNyeN1Q17mGQC9hz1Vivc4Rpc6&#10;ctXor3HqllkjHuHXhkhUinImvcF/I+eqrB5gHc7bgEX8OLEPcDW0LKTXuD5X4rg2aaIWA327+zTh&#10;j91LdWqvcL/mrIIqt8sIsddQPZxM43NJHEdFe4AOI02IYFVMF3Rn29uES9VucKTbK9wQMqdWsTwg&#10;LS1l3U6XJ/hw9YzSRpXSpLsba9wweXc04HmmAqHXey2sx1H0cOglD32kGlAINe4243RVuC/6ZREu&#10;lteIHWi3tFeUS3jXuM1Jm+CpURTe6/CxSQKeS6FV7nbVZmkJvp8OFagQaUg17mXzNL241Tte5zY2&#10;HPV6vcwFjbXmqZr3MV/p5unq9zmpJ0HPVqa9zlrzdbr3OSkKb89W69zLow56qmvcXuR6NZcRRnHi&#10;Tz1KECvcMtSwhEUDjBpdFe45oLEC/NVevcnxOVPLivV7k6Nhovx541sV7k9xZNw043Va9zEswBIH&#10;cc9Fbr3M8NTubW45uIrde4Zj0/VdszR7xoCL8vE0qbM0042GfCp1j7lSOXS5XxKhrcNhQXXao1PB&#10;Gw8hj7gMePEUetOBswQMeNU1dYMqZlpMdqqunUSFpCVB8R7Pp4oqnFYKVCyvuUHtfmrl9LZhPi64&#10;g0oWsNKgY0HWX8hYpmAXq4TDJYjtpzlh+K4bWOX3kkeHx5RF2nSExHXVQ7O0AddYc29O834RFalA&#10;s47249rXqJt4YgaC3HFvISiAJMzNXLg0aYpARZUxOem+XliCsftMe9/r4kcx41WxKTTe8Afu4Rh0&#10;zhNI0qmjA9NuneAzIi4goEhsDpY/f48D3+uCOXStFye1uJ1KM40zOnZRhW6TrC0c+CMEGhPe3O4M&#10;WoplLXKg+3lK1UjEMuY1TELZZdvew15ixYwzYe6I/cG3HSCKcUa45aFVTY9FPNCy2OtgeVjeonLt&#10;VDDNUAixvoCLEcM2zqFEVwJqwTK9fFXYajR30AvflLfUyJaTEpN4H2j24Y6poGrMGlLwHjVANpy0&#10;mm9Qr3HikqyWFjx4GnRtr3FJHiSpT6kc8TS1Jr3IsuKLJpe/18aKgackV7jZXVRMYK+PGSa0pVe4&#10;iat1BvJrxqkZxr3IkVRGW2oOemtA17jvHZhdRbj4xpaDNe5KCKDx+na9zmgAN15oia9XuO0MSuAW&#10;PHgmrDGvce4YXVVKtoeGSGtQoybRqr3HqngmdQp7fnx9CEoNGyGgjGvce6Khl3BV1B+Hbh2hvjFH&#10;zaBIMV7is+SVIyHF78FDaYGFCptEDCvcapqK92tpx0GrGU17jatOwe3a3LETTwE17jjTR+WwZm+r&#10;lAmKNGVaThXuSpaxEO1Sfp5YmaEc4V7mCOpSQkE8YLZFKiYr3OLTRQkE+PEigJpc2Co17nQq0Zfd&#10;4mcRq2UaDCvcdKVJJDuja3w4XFJG2rhWmvceBuiO1m1+HKxRm0rCK9yZFUouh140WxONGIIBr3JQ&#10;rUWwt7x5VcRsijPWCK9zgtXumA7a8aRGwVsGvcnPIi++D9XG4Oyn0ia9yGs7K5a/LJw4Uo217mU1&#10;8/YdvDl9Zp4Y17keRnl7ix8ePhRTTKlaa9zwhiVfeHPDqrQFe5Gnjp0U7deKNdOmEivcYJVW2vKp&#10;InbRZBJr3G6d9q2GvFahAppZNe43sGALML68S6qLysg7K9xmrZjYgac8qIoseVIr3ETXTshPEcHb&#10;UWXrxFe5CjxCWI2j8R34HbwwnGoRv3SZmvchzy7jeQ34CziaBZM17kBijPoeX0xSU4mvcm0sYBvY&#10;acocaeTXuKHCyBU7vEHg+aGloVMeVNAoFe4NeATMQu4i/C9BINZLZQotgCvcEGKplGjE6cVgajNS&#10;4wSo417ihgxNoowAfz4jCdRoWMEmvcnHGmYBd3blygp2UaTGyvcmLjpClFNgLcaKSBtqoJia9zKu&#10;Mzze7GbD2niOTxqqVY417jiuMyoAhcnTntRpycZr3G6XFp927cQD8eMRwplSq6JsL87gxiUNa+48&#10;2ozgKUFYjCvXuOLTAMKxrHmBoUZr/dxpXXSZy6Rb4qNd8MxkbohilfMklahlttY2BAH0nm0JI2bO&#10;k1FWbb4oswdHv+VMuJ4/huFwmSplVT2AvqT8Bw6eTemWBYVGsk6rK/cKtrD6eJw8lsnSMek/KsVc&#10;03qfuycTjQJ5sz7jdUDTUH+ixdi7faP/ABH2cFyGhnmUU9Em1RoFUWA5TunLgydlRW7cFw+IzQQV&#10;mN4VhQatxKb3/wDE7XY/fybS9OsQrJjPM3loO9+GyLdX2gSeApMlsvHSjj0UjMa9QGWcEiEEas8j&#10;DQDU8X+B5Xw/C2IRQ7/4j24JG8v7kAvH0FSVlu7a3jqV+tAXnXqfj2bafy8P3xwt3UanjjjubsHy&#10;zEWlZWcaW4+7epZ2DDnHzrJnLd327ZA+dYOn/QrM2ePLmqVMMbMSSwPb4jhfsb6nZgzPW/y/Aomc&#10;sSAEB/PgUfuy4YJkbTPzqTLcpa8KYNHsyZ0XyX0/wsVdWsYdFu7yWH13PHrAekuN1bnEc3SGOP7R&#10;Vj/G/CRbaXfED6Cj1NsZk7axY/1oy9QyfynJqipnJ27oxuAPwtzJm/q9kXpjQNS0MiGRFPcjv7OP&#10;u3aLURtPPRRmEhsRTLgfSnOOfqgYznKUwU7m4jvrb6OVi9cPWHimMSyU2G1Glzax0t9XAUbhLoJx&#10;x21ZShphRoz+XMn4DlWkFHg8CxgAAm2pt4k8rjzj1OxLHql5auYuW+PCtSyMEkR00SuXIQIBwpT2&#10;4EtRik87ks2h4XnpohVcFVe49Zdwiqx/EY6WmG7cQNOe0FZwo/sWTdKEV7lrvRTpvSZSwSKpkBSa&#10;QC+nYEcSXSiBoBGFTals2yNIr3DFw7YiFUi1uAhawnhTLeyvc8ZvKbTx781AcTNKdOoY17kZ5PMI&#10;8bcsg9NUCYr3JCq1wRa3GtONVWca9zxUtKKddC2p4lunAwmRTOPDZXQ1HFXQ0gjQMO/IlfdLhk0b&#10;IaHCu+S5F23BNzwvC6upHAV7nBU2ixIHxvxkuJgkUjK+6217i2wGhsPmCdT8OEDqitUdFR9eu61z&#10;M1ieTbpbhIfW/wBaIsvZdGRsKmBlmBMwRrEKOwP08lHKLFKv2hEdFQ5m193QiINcYUIG4+PKSa+s&#10;kq6p576sbnXktoECKiZKyrE1n5D81xfaeX01YpBr3OO5ZDaQbh48sSaTKZCxBr3E/iGCUtVcxDbf&#10;wPDJm5KNtBK5ylDszjXuITEsuyQfZX6+Ctm8B41Dl9u+oYo9le4lKmklg0A/Lhu26FGail6zcYMK&#10;Fe41OC3hrxchWo0W417mbB8LrMdxJMNolLM3s+PFYA2V5povK0p217gv4x0QzZgVIlVNSyKGUNqD&#10;xIpZ9lDBeRvNp1V7gW1eG1VJIUqEKkaduPodBGNBRxpSMDXuN17D28fBpCU17nEg+zjor0TXuY2a&#10;40045FKYr3MFzfXm4q1e565vc68bUabKq9zFKw7DjQpkma9zlTi+vHNlXTXuTQLLxut6a9zq+vLR&#10;FbCYr3OzqN3K1uK9zmp00HE6k14Cvcyq4Oh4jUINXr3MwFzrxo4VqJr3OU0xhiLxsQTpoeeS2CNl&#10;VOFe41Qli5a/DApkVQV7jrHVVEJvG5H0cQLZSraKvFe4vcudSsxYDKDSTspW1rN24GLjK23gZAqg&#10;JbxFe4bzpv60s75WZEq6kzxrb3WPIfzPcxi+BlPsoxbvFpNe5Yv0f9eeVcZaNMfAhe4BYG/Mac47&#10;Plt4tyRHrQoYzLgqvcD78Tr1DZezv0pwHLmWatZ0d3mkAbxAsLjksdm27a8qCluAyo1bMrlK0AJ4&#10;17lDsDkak6trzMeIFAQV7jkk0qEFND7b8YKQqnCJr3GuSZ6icNckg+3ixtuDNJtte4r8PxrFMOtJ&#10;SSspHsPNFsK2U2u2Q7tFe4OmQ/UVn7JVVHUUFdNEyWN1cjiNbZSZFBu7ypLuIA9lcSoII9vh4csq&#10;6Lfin5+y7UxUuZZvnIEFjv7/AH8RONJcHiGNRtdbuhY+31pKYvkjLGNI61lKgd/3091vpuOWXVH4&#10;mvTrOfRTMCpN8riHyEgRTYqWK245l9qhLp6KA9juyba5S5BIGPXQIz+nPC4s6YTmekn3x0FQJnV/&#10;tGwNrEaGx5rSH1CZuo88z4zTVMiM50ZW8L3vxW/bAzhtqaF5SFjUMSdtGYDXt8b8Ol0z9fua8E8m&#10;jxqZaqJbaSd/v4CbjK2ntqfWgRc7spX/AA+yufD85D9a/TvMkMaYm3y8rC5N/dH3cAT270f3M+6o&#10;6usjWz9pkV63jw0mXOomU8wwLVYZWRyBh2Di/wB3AG9lrrE6gceIxoEPWa2ZkV7gg4bUwPLvB7q1&#10;vu4S4tmKSMoKVY/GscoutuELar25zryDqrVQ08e/AfnCSVnzFK3En7h11k5Z1+GxizVOYXgcm3y7&#10;6fEMO/JH3MRCySYAmsZN8UlTBmgI9RYY9Npiq7rTQ/SLm1xy8eFhIAU1NuZBxWGCxp21W7IW8xob&#10;7rX8Py5LXUAG41HH0K2TTSjBmmyoh82mdQAWZDr2tcc17/xOMOem6vyVQG0SRwvqPZ3PI43tte8T&#10;HAgGsr8nUXbFCuGIqyH0rzPJ0WwyF2DNA08ZI+Eh5XH1FIjxHC6lQD5lOp007cgVbXgB6qV5cmUr&#10;86MXw3XTeoNVlekk/wCO1Fr+zkO3KO7Uaxpzpvu31DrNe4IZv9F+EaTqwoGivc5xMwIuNeWOG2qq&#10;r3GrqjT/AD3SrEXC3MDI4++1/wA+SBu26A+BQj3fVou0zxwr3CU9Ka6Vq6rgbXUEDnS3dx2WyfSs&#10;osxbASI8q9waa6njxCKandRaVGW30jkhtk0E8UQR07a9yqnGKcYXm8o2hR3TX6e3Me83a7l9aQMJ&#10;rLu2V31v6D4V7i/RgRfkVLBSSDQPOFe5Lpz71vbpyoxNJlYV7hqfSpj8mGZup4LgBZgh+hubQvuX&#10;Ar0qC9/bUPW5V0pn2V7l0tHMk1Osq9iOSCWy3ww2zXM91OkxXuZ7nw4n8KlQPOmor3O8y4PHmXIO&#10;L5ekG75imfaP9ZQSun08GGVOYraUPvTh8qvYXRsrpt0cFCa9yozo1iNZl3qbT007GP8ASPE47W1t&#10;rwssVFl4AnE4V0G3kZTd2KlJxwBFe5afQVFpEc6i4v8ARyYmzBB4isEnEiIr3ApwmOqyj1PaaJzH&#10;sqEqI2HiL7uIUhdrdgo2DGeeipQLwftknoEVwkjSWNonF1YEEfA8v0yhjK47lyixVCG86FHuPG45&#10;0QtnO+aSv+kkGseXE6XCD00XnMVAKOqeNdNhK/G19OKMSE2J4YxVSmKTg18Lke3j/htQytrpwseR&#10;IpJGmmHMlDHW0LJKL2Fj8QfDlZv4mXTX53DcL6l0ce4qPlJrD4FlJ+q/Ii3otPzFsFASUGPQ4/Kp&#10;53VugVFHlSg9MmLGiosUyJUMd9FMaiFW/wCKpfAfAN/HlevSDGzV4E2FuffpG2kX/dPa3I7yR4OI&#10;UP6OFK94rTundf8ASo1XBrsAR7eCycajCvczJYCxPPODCqGvccM25dgzzkWowtxumgUyx/SBwQsN&#10;/m2C0eOIpNl94crukuDYTB8q9yvTDaempsWmwLElAgrFaJrj97w/PifJLotOFk4gjSRWXzy1ONh1&#10;vamCPKvcSWUqmbImbPKkbyzTzWOtrqT+0cUsoOV3ASftBketCDMEDNbeRjqHvr3LDcLrYMQoY62E&#10;3V1B5ko0UrSNmOIrD64aUyopPCvcdUaxBHFg8NFxFe4KGR8cFPVrA591u/0ezh7akqVIoDZpba0z&#10;0V7hU/UX03XLGdRmLCI/LpcQBe4Ggk8RyJd9Mqgi6QOMGOB6fWp93Pzo31t3LhlSMI6q9wYOjuZj&#10;i2XoqOobdPCNjfV24NciuVXTcHaAMajreOy7h4qGw417gxkt4jg8nVhUcV7kmGYqwI5VOBphSa9w&#10;S8s4qylUY214rcT3goFXjHRXuNXqc6Xx9YOkVQ9Ct8Sw1DLDbuwH2l+7gWDYXqt17F7D0KGz27KH&#10;O5GeHKrwavtOB8v0qPYQvp2bw+PKG8Dr58m5v2VKmOGVvKnB0swNgbfTyu7N65Yvll0wCcPSumF0&#10;ynMreQZIEp6xWe/DS4fV2ZZY7Ed78y0ABGoHbUEvN9Nd8W2YsBouomTpsHmA85F3RnxDD2cSPsi5&#10;QW14hQjyPA0G7G6Vk9yHE7Dt8q9ysur8/JuaWSpBVon2yC3hfvyErS7Vkz/drOwweis2W4zK3BGw&#10;iRXuDvh1UlZTrUx6hxca8yTaUl5IUDM8aip5vulaTXuKihkpZ1bDcQUNFMCpB+PDBtYMoUJSRBFE&#10;bgKfGjAivcDyhmr8k5k8lCYzA4eFx2IBuOYLb15QvIbnvGhCTsoZuBOYsTtnA9Rr3LZejfUKkz3l&#10;qKviYGZQElXdqG9tvjySMuvBetAzJjGsXMxy42rpSahTqVGnB4oap6aVXjbUW4udQFjGgw4yDjsq&#10;FMokQxsLg+PC9eovp8pgHU3AIvejBFWijuP+LAPaPHkJb25J/N7eUiXGxIPEjiOvyqf9z85Uf8mc&#10;M9FRqCcU85oJD/xC/s9nFD6P/UTHg2NLkDHJi1HVkGndzYK5/cv8eY1ZBnKbcm3cB24eflUg7w5G&#10;bsd8gYjEjpovfqP6WDMeX3zThEQNZSpaQAXLR+JHxHLaopBKoKNe9uTZtrHAjScarVnpjDeLVSNf&#10;e9vx5kaOGaNqeoQPHICrKe1ux08eVEpxG0VVKimFJMEHAjaKiSR77g6WsVYdww7EfEcqE9UfQ1+l&#10;uaf605ejY4PiDlmKr7sUh126dgfDkIb67tpzBv8APW48Y+9IO2P4hXRTcXej+dMdy6R3iBh/fDpo&#10;/Xpx6xyZswo5OzO/+/GhUKjH/dU7Bh7SOx4KXpS9QMAmGRMyVH6Zb/LszD9Iviv0jmP+XXBCdJPm&#10;OijTejICpIuWR5xwquj8UT0M0ueKBusOUKFSYwRXxxR63IsJQB3v48soimp6+n8+O1iNB9PBW61o&#10;8SJ8qhayzBTStK5FakHWLodPhM0yLCQFYgAoRax0Ovt5Rp+L56KB1Q6Y1nU3JkFsWoYzJMIl0dB3&#10;Jt48ygym8G9mXG1dMutCWjxI4p9BsrpP2V71M5sn+X3MSn+5ztPVWwZ+A1698cy3jCei7rPWl6ap&#10;EkuX6mcn3HGrUhY/usNV+OnjzR5zRSYzlfH5qStDLsO11II2tzCq+bctVFCpHiPu6qy0dsUskAAV&#10;tkoLfD4cbTXTfa3n6b8I1KKttGQaTtgVz5JhqHNix+viQitltJ4V7j1R18kTDc2nhxookUkXbpVi&#10;K9wV8rZrko51LSWUEaeH180lRbMp2ztoOPs6dgr3MvUnK0GY6Q5hwwAuw/SgewePJ2tLpOfNd0fv&#10;SMJ/GnGXteERHCvcLK8E+HzFWPu+z2cjC+tlW6tBGI20bBRbMEV7jrDKGN07cJ9lHqTIr3HOByO/&#10;hxOTNeVXuKXDa+SFwQ1rcrNFLzYXXuDlk3NUkUmyRhb48OLe4LCgpJig44yWiCK9yV1D6cUuZ6Q4&#10;/gKqJre/GNAfjzIC1U1nrPdOHxDCaMG3ZEGZFe4X6ly78jNZ02rez99CODHJN2LfXpcMx0+80TPX&#10;BbMHHoFe4LuFZLwypphLGQQfZrzKy13MsSApAkUSHMicBhXuKulyhQQIAVB+PB2xkdvbCEpFJXrp&#10;cxsFe45rgFFEwZYwthwRtW6EQEppCX1rONe484XIaGoVoxbXTh00O6VMUXON8TXuCPV5YwjPuH7E&#10;VYcQQe6wsN/wPx5ISFIv06HIHQeNMaowVGmvcL9i2BYrlnE2pyrRVERt73Yj9o4IcvvXcpdAUfDw&#10;P40Tvsx/i9Ne4scv46mIRBJSBKv2l/o5lhlmZIvUSNtBlxGjZXuKwam/fgopPXudMm4aduOIMGnE&#10;mK9zAytGPhxclc0pnVXuZV7Hw9g5U0yo6SK9zjuIsu0XPNjGqxqxr3OUblTtOnFIEVRSCoYV7jlB&#10;UCNgVPFCVFNEjjejrr3Ftg+NSwSqVYi3DaQ6IorU3GyvcH7J2dp6WVbSWB7rfQ8BV9YBYpKUhW3b&#10;010QCODRj+XcqdXMvNhmMIvnFfckFtwPhryMnGzakpWNSDtB2efUadtb1ViqeusZ3Ja3Kvus/p9x&#10;3INc8piMtKSSsqg/mfA8jC9ydVoC9bHUjo2qTz01OtrfJfSDxNZAQRccLtBWz0Mny1SCU7BrcX5b&#10;m8gJV7TQ0ae0HGu+KeCpVgHQ3U+zksNXAAwxSdsUcg6hKa9zKlOA3zNGNfEcBd7kYdl2327YoQW1&#10;0UGvcWmW80VGFzALcWOqnx41lmauZWvT7UnjUn5fmJbOoT5V7hh8v5po8VjDU7hX8VJ5kJZZi1mS&#10;f2Zx4g1OtjmKbgY4GvcGjLmbzTr8rXASQEWKtqOJrqx1HUnA9VCUHSJSca9yVjmRKfEIXxjLDaEb&#10;ni8fiByDc93aYzme8AQ7sCxsPn+NJHLIXSdkGvcQeCYpjOWcQNVQEoUOqG9j7QR7eYjXNrc7vv8A&#10;cvCAOPAjpB40QpSu0WAdg210bePDY5J6jYdmaEQTssdSLXRjY3+HJJsb5Fxs99DVi5TcHD31CkgC&#10;tuHbgoUtbLAweP3bHh5qIP4UZwBjUSWMNo3BbyvnOekkQX7WPfvx1bYuR10aMKmZpD5hypRYxTus&#10;wH3cX2aMoZI6v4UaTFY0jrStklA1v7DwOKSq1BQsamztHR1g8KNLa6xjhQV0GKZr6aVexd1Zhl/e&#10;jbUqD+8p8OVldYPTdmTIddLV+Uzwm5WQdiPhwDPZYq2He2x1p4jinnpo2VpUfDRhMvZnwbM9EK3C&#10;JlkH7y395T7COA1l/NmJZdm+UryWjBtqdRyQMl3iVbQDJT0HhQ0y3N12eC9lKAEHTx4YDLeZ46qN&#10;avD5ve76HUcyLt7lrMmwtMEH3VPOX5iHRIMzXiARY8GyHqTVtgE1PMb1ChRHJ4i7AH8r8JFZWA4C&#10;BgdooX94hQ1dAqL8pH53mLoPEeB5/9f5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue5uvV7nua&#10;r1e57nq9Xud2PPVuK9zko56rgV7nbC45utmvc8rG+vNU2K9yWjAnvzdPV7mYDaOOk1qvc7LW5YV6&#10;vc7BvqObr1e54m3PV6vc5Fie/PV6vc5gmwFuer1e5LpJTFIG7ceQYq6TFe4J+D1gni2+I4ftLBFL&#10;Qa9xQxs3fjsRXq9yWrezmjhVq9zm9u/G5mtkRXuYVU6k8uBVa9ziy2BI8eaIivV7nEX22HNTXq9z&#10;zWPPV6vc62mwA5UCvV7ngCPe9nHhXq9zv3S2v08crde5we4JI5UivV7nAm5tzSTXq9zmB7DxwY16&#10;vc6IIGvPVuvcyb1CAc9Xq9zEWPNVWvc4nmq9XudqbnQc9W69zpk5uK9XudFTtLXtzRMV6vc5BTb3&#10;deVFer3OYNgVPHK3XueFz25qK9Xuciw7X56vV7nAWta/N16vcyqbi/PV6vclrYgKOer1e5zvs909&#10;uNnqrVe5GkxCmpQWdueiMSa1MV7iar82fu0+luJ1PAUnLle4lqjFqipJZmNjxEXSaYJJr3IW8sb8&#10;ZJmqkTXudk3PK1sV7nHm69XuYWBB156vV7nXc89Xq9zIg8ebr1e5Jjk8s6cdCtOytgxXudrO6MCp&#10;7crqJxqu2vcWOBZtmw5rSMQB8eLG39JqoJTXuClh/UHD6wLBLa3t4ch4LpUHZr3MOY8s4NmClM0F&#10;mY+Atx1QCxBp7SFivcLbmHJtfg0hZQXTuNNbcDD1oRiKRLRpr3ExSV1bhk4lpJGjYew24XNvLtzh&#10;TQJTXuC5hPVuskjWhx4GSPtuXuODFjNwfCsTSjvZwNe4pqr+VYhAs+FyAhtbDv8AXw1W2hwSg1Up&#10;nEV7kKmqsSpWK7SUHt/ZwpU3pFOIcKa9xUUuKwSi97HxBPC5Tc7KMA4FV7k9alZOx7cRxTk17nZk&#10;Pf28rVq9zmpP2hzdOTXuZ1Nxfmq0a9zkdRrz1eFe5ksbWPN1evcxXubDmxTVe4NOQUVGWVhfmqWJ&#10;wr3Bt+biGnbiaDSmvczx1KswIPLRTs17krzyGsO3K1aYr3JMFRtIB1P082DVpmvceUqN8ZB15uKq&#10;a9xqlnZX3dteW1RXpr3O/wCYjQAWtzRM1qvcMd0SxelixZGeTYbjx5ZKemlLZg1GqkMlO67d1wdO&#10;Wd5e6ixU9PGkMlzYKWB0+7ipL6kCBBHXR2lyRFFjzX0op8aqnqahT9rcB7P7+KSozbLIvmoxb69O&#10;JiogzhVVKIpP0XT2gp70jRqt9dwGo56izptf9JeMDxB5UuSZNaChXsU6awyQbIiJfH3hfj7Pnyqj&#10;iDwTFhxmaqpU0mKfpBg08rRVVOov425Jw/qJSFLYjttrrfU88FEU2DFN2N9F5gynAd0bKb6duMeI&#10;41luslMsEgHwB7ceUQafIpVYBl3OOEU4p6tfM2iwYg68yJmHBDT+UWW4/e54ERThIrHLlLM5rhVC&#10;5R9Slu3EVmHNVDFCY2qCqkEad/q4xqNJ9VCHlvKUwl8x6cF9NTwiXX/MFOMNZaadnLXuvs4saMGi&#10;x5dD9hFO1NTiN1CkC2nKauqdW0uJybddeHCTG2gKraSaduA35jbrnlQ5BpLqE17k2KUKlyOPhVLk&#10;9Ne55pjbxt7OVVTkxXuZIZF1A8ONRNUBmvckyAuuh0txwiKfr3E9XQEkW5WmzXuN8UZElgOapgA1&#10;7ijo6ZmW5NuKUCaMkbK9x2FJbTvpxTop6vcyrTqg1HHQmrRNe5nWNjYpxSkU8hNe4oaGCy7XNr8E&#10;lu1Qgt0yK9xT0cAJCg2vwyLIOwUdBqa9xXYZEiLuHvE8NNMQKE6URFe49onnEqBbh+lAAoRoQBXu&#10;Yp6BgfaOeLeqnFtyJr3Gx6NVuG8eJymKR93017jPWCGACNNb8qGyoTS1lvVsr3G/y3NogO/GiBRy&#10;BG2vcxeU8Jt48aI1Uu1xXueI8wgFrHjIQUnqpU2YOOIr3MiRsPeGtuXLeoUcCIwr3HGnnkiN1PEJ&#10;t5Mk04E9Ne46xzCRCzGx4WLBFekoM17nNJ/LO3iNQmjELKq9zMkm86d+NKaKhiaXnUBtr3M3mWNx&#10;wv044VZCyDXucxVPew49r4UaBw17mUSFhfigKJp7Wa9zMZCVCJoRrfntINPBfGvc4GoYe93PNFQT&#10;VgQrbXuZvMaUb21HFArc6a9yLMA2hNhzRxq5hQr3IDsFUqNeaCwDspgiNle4yzRsXsBxYVTTTgxr&#10;3IrRk6HjRMUVqUU7a9xiroU7txgiaIH4GJr3EZiMkYba3btx1X24VDObLMHTXuMEmxSTbT6eRhcu&#10;KJIJqBH3FKPir3GyaRmOnC8CaLFCa9zGPeAtxQRhTIFe5OpwwNieMRSkGvcU+DRbp/EWtc8HaE6m&#10;wRU45IgLSFV7gwYTE0aqRe7duJUScDWR1guvcW0crqBu8O/KFQGw1KaSBBr3PHEDfZxOg4mjq3di&#10;vcmxVLO3vHXjoGo7KN0vV7jisgUXvwy0wKMe8EY17klsQCIFXwHEi0AYmmyoDGvcxDEy/u8LFbcB&#10;FMFwGvfHj7hGBY7j0ogw+JzfsbcT64pE7fIaHCurjtw3vTT0vYxiTLPisbNusSewt9PHe6KsVYed&#10;Rbmu9rdumUxhtHXScxnNWCYJGXq51Lj9xTdvuHD55G6KZby3SqgiWoltYIg0B+niLv0t/bJPTWNW&#10;a72O3ajolIoGMx9TsSq5PLorUVOLku/2iPgOC3R5LxCptDTxmGI91UWv9PELxcuhKqix64U8ZXjN&#10;BhiHVHLOD7qipqhPOBfdIb2t4Ae3gjYRkJKCHfUAIP114b2ttOyVHoH40whCnMEgk9WNF5zr19p8&#10;UrflsKYvfxI7n4DippqXDqGwgXe/e/YcGLOXL2qOhPRxob2W7z1xBXhPCKCbFsax3MS7agNtIuDr&#10;ex8Pq404xmmhwdWarlBv+6Txet4MiECI41PuXbuItgDEUuMmdF8WzWsU7RtY92I1twDcydZp5HNB&#10;gClnOg2DUngQubtI2kk9NSa20m2AAo4eR/Tvg+DharFVVtovr2AHe/J+Qeh/UjqvXJU4iJKancgt&#10;v7n6OB+FXJOkExtgGjVQKvuMDppK+oD1ienv0q5XnxLNmKU0LQg7UDL4DhqMewDpd6bMrNLjEkTV&#10;wS53kXB+nhQ+61bRjKjw+VG9unVh0VXl0T629fvxIMySZkyZSSYH09hlKR1r3X5nabExg2uOVJdf&#10;vXKtZJPRZclAjBYXU6flwrful3PiiD1UfggCDNXHdM+iGUem+HRwUkYqKgAbppBclvEi/KreoHXD&#10;HMy1EktVOx3XsATwoWEJOM+tIlPhFDKALWA7cL3iuYKmrb3mJB42pzThwoNPXmvCuXGHzS5vrxIC&#10;DRbq1V7manheplEUerMbDjRpQ0gumBtr3LB/Th0nWCOHHMRjt+97w8eVcdDSCKyCy2wTbNSRjXuH&#10;6pyqQ7VWwGlvhwGKh7bR/AVsr3M4KW3E6eHE6wBgNtVPQK9zA7GT4cdSuBFeNe5zicg9wCOJVARj&#10;VTAxr3J9NqpII+g8SrcDImKpqr3HCgopPME0upvwB396HT4RApS2ONe4qrAXBNreHAU6qcMKNInZ&#10;XucVO+QE66e3hSUah860cK9x1ocO+cl1W4HKfanSTQfvHITjXTNt46Z3zfhvTzJtVmTEGCJTo23t&#10;cvb3R9/FNjb96sIGJ41EFxchuYqIA0j25rndaeotfn7NdVjFa5dppGY3PYX0A5kHbMBCQOisdr25&#10;N87J4YVLAsLDgKk3Hs+PDnTFMadOyu+YXOlu/HwK0SDXuYywtcac0BVBIr3O949nG6rjXuYW2OLP&#10;ry8xTKgDtFe4yVuCU1VdlFuLmrkooL3WUNXGIGNe4iqzLc5YRRjubXA4fNXkVEl9u0Vq8IIr3DVe&#10;lvojJX5rhxfEkbylYNqNDbXixV8GwTNOZbu6bdetVe5cnU5ay5jeGDDcVpI3j2bdVFwO3fgBTmy0&#10;knrqYFpBSBE17hUOo3o2ytj0T1WXGEUp1CsOCVnOUOfcDPVQUu8qautgg17ld/Un0v5xybUSeZTs&#10;UUkhlGn3jgvbfCxKffUQ3u7q2hqTsr3Cy4ll7EcLmaKpiZSPaDwzQ4eNR85ZuMfcIr3E04ZTtII4&#10;ZpVqpHNe5i26688TWya9zohjxqaZIr3HHDMv4tjj/wC++JnsbCwJ/hwsdu0sU0ATsrq4vbkmowXE&#10;8NvDWQstvaOMovUO4zT4BG2u+QSANCeGyVTjV69zhoDpry4Ua1Ne5kKnw5oqmrba9zrbt40K0TXu&#10;djvuPEqxNer3JCMLWPEpFbr3I9W3YHi5CabVXuYoVFtDx8zWhXuSQwBI7cSLEinhXuc1BPKARVSJ&#10;r3OWob3Tbic1WK9x4w/Fq2hfdTyEW+PELjKXNoFemK9zrNOZMQxsxpWyM4jWwBJPfm7e1S1sFUUo&#10;qr3E9ErbQv18Oi3xqwFe5yLEXJ78oEgVc17kSlG6f48XARSOvcUQGlu3NaQKW17nE2tYcpONer3O&#10;1LxsGUkfRxhaQaqUg17j5FmDE6LCqiGOZtki7WF+44y0gBeFIiykGRtro8R9HIZZmd+54ZrHRT7a&#10;Yxr1tbnjwrSKd6mx4iISfOnSkGu+PNJj2J0ThqeVlYeIOnEqmxFIl2qF8K9wV8s9dM3ZfmRoKuVA&#10;h0KueI1W2PSKC1zlCVyRx8or3DsdM/Xzm/BLU2JTCdSpX3yTbTgSdyZgmSkCo5uN2UTqCca9a/fg&#10;k9JOtVLnnMVVXVUixFoqp7E92IJ8fjyEd5Mm1EFsVGWYZeGjpA6a9w2Hox9enT/oX1FX+tJdqaRH&#10;iaRTopLd7cEO7uXm0BUR6VAG8261xm7OlvwxSYzhluDNuX5sEqDtEm0gnwINxzYp6Z+ur07dRKeO&#10;bCMw06tJb3JH2H6PetyXFvNkQBBj31hbfbnZhYGCgq8saJ7mD035ihdnw8RzKbm6tY/ceGrwjO2X&#10;8fp1qsKqoqiP2xuG/hxglS4j9aj520ct8FpI8xFArjXTTG8HY009PKjEE7iht9/KPfxW6mNeoNMU&#10;F99HGRbv34CN6LaWwCTjWT265mxCf740b/0ppVQdKUpqxNjx1VSLfDde/Ky8+RNU4LgddcEeXtPw&#10;+HMbHEKbBTzFKrAhKnE0ZMWtpwzvSWoQZWgTvtFu/IjukkqINY+7wIIfNd8FndcWHC1OO2o9iK9z&#10;IDbx78vqAxNUONe5JxWmGJZMxbDm94SU7nX/AFfeH8OCTI1hNwD00ry9fdXCD117ldnT6qSmzhLS&#10;owtKGA+rnSrdZzUjRxrMe8QSyCeZr3DOeUyRo2h7HTv8eTEnwwZqPUKOAnjXuVhdbcN/lOfasR/Z&#10;E+8fQeQrvGyWnjPEVlXu853tuAeAIr3JtJIslOsg8RyEXE40VOJKVEV7k5GKtu4nG2k0TXuCt0nx&#10;FsKzpGwbaHZH+48S3E4EcDNALP2RcWp9RXuXu5RrY8RwOnq4zuWRFI+7koJMpEHhXKzMm+5dUnoN&#10;e4pCADuB78bUMZokr3H3BZ1SpVW1B0P18NbFzS6CeBosuEymvcqU674cMg9aa/5Vdiip85D2+0d2&#10;nw4ozNHcXEp4mR5HGugu6r382y1Goz4YPpXuWB5RxgYtgtHXJqJI0JPxtyTbdwLEjZWImYW3cOrS&#10;eBNe4merk74U2H49Tr7zkxMfzF+WvHy2Er9CaEG7yBcBbR869y1D0aZ4kzf0ripZ2vPQu0Da/uj3&#10;lb7jbmXe52Zm9tAg7UYenVUe57bC2dwoIM+0Bhq/nAt0kUE6/vDQ8OCqabe/JiBoKbaC5nsdeS6a&#10;Qq30caUJpMtM1hkDMhU9jpxJdeMiw9T+jOM5Wdd0r07SQ6ah4/eFvptbgYfZD4LRMBQI/D30Kclu&#10;fyrwM8aDPB8WqMkdXMLxvdtpqljSVA7XEttpP0NbmtvkeoqcpZ3bCq26eaTEUPgVOnMWrf8AyK57&#10;sbDgenbWRmbNC9ttScdONH/GrXB4bNbOu/28k/VBisejhhXPmQHXmyqmq9xU5arvlKoK2qvoR8D4&#10;cU2rxYcBFEt613iZ6K9wjvqKy6cm5wlmpFtFNaeI+y5vofp4gzRBsXtadigFD5iso9zr3+ZWwCji&#10;PCa9wGc60Zxykos6wG0cyBJVHcMNNeC+/wD8vaQ+kfwieqpKy1z8opVsdoMjrFe4aXopmJcRy8uH&#10;SPdqYBbH2ckXIL0OoiZjCoG3nsu5e1jYqvcHQaC55JPe6TEVFZwr3HXC6tqapWVfDjwcjjFFz6Na&#10;Yr3BVzhgsOf+ndRhbKHqI18yI+O4DsD8eChbYzBlSDxEevA0CssuDlV4lcwk4GvcI309xqoypmYU&#10;1XdFlby3Unsb2vzHrKbhWWXPdKPGDWUGb2ycwY1JxgSK9w71JKrwiRdQRfmQZXWL7idJivcmxsAb&#10;r346FYUkIr3HahrnhlUrpqBxSh4pMbRRe63qBr3B/wAqYxEy+RP7yMLEfDx4gvGZEpqN3km3XqFc&#10;WUMNRflPHr26Mx5IzquO4BF5eH4upmSw0SS+ovwFZwVFKLlAxnSuOkcfWujvZln4v7bQsypGHpWO&#10;Fyy+9oR34CPSrM/84wcUFcdtRD7rX+HY/XzIXdrNvzrABxIob5/Yfl3NSftONZuD7gGJyUNYjk6A&#10;68lJY2ddRLds96k17hdPVJkGGB489YOm5Kv3ZlUfZbwJ5E29Nh3zYfSMU4KPSOB+VTNuJm5WDaOG&#10;NOI6+qvcLZ0+z5Q0CNguMzqhiPuknv8ADindTNw6nuXMCnYSdtTRnGVKeh1tMztr3BbTN+ClgUqU&#10;/wCQhyZS+jGCKjw5c7H2n2V7kfOGOYNjuXDU01QnzFJ76NuGq+Kngdz7L287tC3qBUnFOImlWX2j&#10;lo8ElJ0q24e+vczemv1EUeU85JTzzKaOsYRyqW+yb2DfVzAXKr5WS3HduKnxQROwfrRhvRusq4Z1&#10;AEFOM9Iroi4IPLtcHxalraRKyncNHIqsGv3BGh5lWCHQFIxB2VhctxIJQRBFNskLg+zXiwo6mirK&#10;WXDK4CSnqFKOG7WPfha62QdQ2ikDNz+WWHEGCDTfWUUkpDxmzDUHlSPXnBsS6H9RXo8PZ0oagmej&#10;lBNhrfbceI5hDv8A7vGxfF/biEr+7hpP61n1u7m6M5thr+6MadaWQ1UAMyi9trDw+PLKfTx+IV0Y&#10;xTJMVF1Gx2KhxaiURypIT7+0W3D6ePZVvCypkB4hJHvqNc23LvHnSu2RqSo8OFEp6jembEarME9f&#10;lVBLS1TmTy9ygxE91G4jT2cF3E/xEvS7hcZdsxRMBr7uvDRe8tija57qRM9nWaun+54eYoNovSl1&#10;BljsVjQOTo0i3UfUSNeAN1P/ABLvR/m3LFXlfGa96iCdGUMFGjW91te1jxAjfGwYPiJIOBGnhxqR&#10;si7OM3yx8XCIBBxx4dHrSvwP0rZ3wTFqHHcMroKeoo2Ddyb66jQeI5r7dRPXJl/Iec5VyjMz/Jze&#10;bST7rEgG4+/mK2csMMXK3LUktOYj+9ro3Z5U66gd5tI8SeFHofC4K/C2w3FoklSaPy5VIurAizac&#10;NZlD8fHF48LhoKvDYlniQKW3HUjS/G17w93pgAlIjz86Bq+yqzuFlZKgZmKrzzd+Fv6Zc6YrPiOL&#10;09SY53LmEOu0XNyASL25MzH+OBimb8KkwGupojTThkkjYXDA+B4py7fu4yh7vW9I6imRQyyvs4tc&#10;qeD7RUFjEGTgahZS/Cf9I2ScwUmbMBwuePEqCRZaeo87343U3DAi3Nfn1X12BZszhUZxy7EsdLiD&#10;F2jW3uMdbfRwW5pmzW9SfzCQAobQBGPGKzIauA6kYyQI86sopomggSBmL7FC7j3Nha5+J4Tenm8p&#10;/IY8iNaSNtLEr6az8c1YHvoeJ5pYFTXuToJwAPhyhFVIivcfKOuaEhlN+UiaTrRq6q9wWcp5o8t/&#10;l5feVtDftbiq3cLC9QMRQYfZKDIMV7kLqLkukeD+eYMB5b3MigduTY2tOeWxO1afaa204pQg417h&#10;fo/Mo5Cj6L4HkOPW62jpO2jlt3TXuPEMgYXv34XCjpJBr3HSJ2uNeU21SvcWOEVM0Dqwvxem3UoT&#10;FEj2INe4Y/JGN1W+NGHueII78FGXF1hUgERxoEqcKZ4GvcV2cukcmMUT5iy9E3mFS0kQGhHtA5mF&#10;kzTl+2FAEKHHp6RVXLhFwNKtv9Ljya9wDcNkxDLdSVnjIjvZ1PhbmQ+WXa2IS5hQdck4D0r3BUpa&#10;ulrIRNFYhhcEclpoB7EUylJP3HHor3JTJcAk34uBg4UYg8Yr3OOwXsvDBCumraQseKvcn4fXzYdU&#10;CWMkG+hvxQhRGyidxkKEba9wWp6LBupOFCgrysVao/RyeJ+B4Obe5DydDmPypDpLeG1PRXuFZzTl&#10;3FMp4u9LVKUliOhA0YeGvjw9s79eTqicDspA8wIw/dXuKbAcwxVy+XUHbKLAg6cymyrNE36Bsmgq&#10;tsp/GvcVwcWJHBcE40yBXudHt7o+vjgwqyRFe5x3Ai4N7cUAVopNe5xAB95jb2cUJq0nhXudqN5u&#10;/PExWlHTsr3M6GxtbmwuaSKBUJr3JkMzRtfitK9NF2nV1V7i1wnFzCR/Tw0EOCihbZJr3BpyrnOa&#10;lkQqxHbx4G7uxDgpIQIgia9wyGH4nl/PeEvguPxJPHICLMO3xHIqet12KtTfr19Ve71doQUYisRU&#10;oSy8IR169LWIZZR8ey2Pm6FyW0HvIDraw9nATd5Wi9ly18C+LfA9JT+FTPl2cC7IC8K7jkEl7dxw&#10;kcsNdgMhimBCX1BHbhRZXy7dWhWEbZqQLe404AkisnHukqxIBLAb6eHJXt7kLGpFCRKteIr3J7ol&#10;atx7kij7+N32Xt5kmRgujVp+Djwr3JeE4xV4XVKzyEFTpyMG3n8ocGrA9NDixvdCtte4YvKudIMW&#10;AhnIWRR9R+jmRmU5yjMhoVgr41O+W5ql0QTXuDnlzM9bhkyyxvddNDw5ubRLwiKkNC9QChjXuCbW&#10;4Xgmdovm6TbT1ttbaK59h+PIszHK27pBZuU607Af4k+Rrawi4wVt6a4i66d+AziGHYngVeY3Bp5o&#10;muD7fr9nMQc63buciWHGyVtTgro6jQadtlWqpGNd9xwcen3VqGdhhOPsFkGivfRuVsc4BOhwxR2x&#10;fFfhWRUeaDd7y9x4cMNS1SlUmha4bUWPhweJXpOFCUjhUGVLi20Di7wPMslHKqsSCD3B4ZBwLwIp&#10;xKo4UxYlhUVZCY3UMp9o4P8AhuY8FzPhjYRmWNaiKUbTuFyB7RwPO2q7ZWtox86N2X+7M0AeM5Nx&#10;rLGJjHcnzGnlVtzL+43tDDtY8JP1+9KbQRPmTJYM1NYkourD6u/Atc2IviVsnQ7/AEf4T0x0eVHw&#10;f1g9dCzkbqhh+ZR/LcWApMQjsrIdFY+1Cf4cIdEmPZMrSvvxgGzIw143l2aPWC4MpUNoPGjyyuXL&#10;IykyOihV3Kex7cFGHqFRSYLLUjSWML7viSSBzIVG87a2FOfxJAw6ScKllGeJUyojaIB9tcuf/9D5&#10;/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq3XuZQObp0V7nuerde5yHfXnq9&#10;XucSAG05qm69yQnvDlhTle5JGnc8eFar3O7jm69XueJAFzz1er3Ohc6nnq9XuZBe1tOer1e5y0YX&#10;P5c9Xq9zn9PN16vcUWDYi1NIBxc2qKeSZr3BLp5xLH5g9nDoGaV17jhCQVB54ma9Ne5nuG78Zrde&#10;57Z7OWBivV7nTA6c3trVe5gcfDXjVer3OzqvbXjoFer3PBm+nngK9Xuc7gm3Hq3XucCx7AXA40TF&#10;er3OyXK3PbjoM16vcwNY6DuOUrVe53caX5cGt17nYJHx5aa9XucTe+vPVqa9zrtrzRrde55T25oY&#10;Vqvc5bQTcc2K1Xud28NeWrc17nRUEdjz22t17mPab6G3NCvV7nrbT356t17nifbys1qvc7X3dV5a&#10;t17mQLdfjzder3PblRbswFvbzcxVSYr3Gqpx2jptAdx+HGS4KoVxXuJuszNPOSENh8OJFO9FJ1OT&#10;XuMEtdNUklyT9fEaiTTBNe5FAF+/KVWa9yUvvLYc1V69zkptoeerde5k56vV7nR9nPV6vc7Ki3PV&#10;6vc6tYac9Xq9zEbbvhz1br3JCRySqPLW9+erVe490GXKmqO+S4Hs46ESKdSgqr3O8ay3JBB5sN/H&#10;TjRTFbcb017iDhmqKKW+48oFEUiBr3BQy7muQERu3a3jw7aekUpSsivcEoYjQYlT+XVoCx7HhkVA&#10;ilesEY17gMZryvTtI09B3J7W4TvMhzZSA17gZ1VBVUrlZUIHt8OB5TZTTZEV7nqPEauhbfTuV9uv&#10;Ltvqa2V4GK9wRMHzxBsWLFVvb97gqZzBJwVToIr3FJNNQVyLLQPvDf4fD6Rxeopc2U2a9zLT4rW0&#10;ItJ7yeH0fTxEUaauFlNe4/0uM01T/qn2HiJSJoySua9x0FQLa8TERSrVFe5LSpULpxutapr3MoqA&#10;RqQebpxNe5z8/cNfDm6tXucVnUSAv2vxuaYnGvcGfLGI0yUoDOAfAcdpcmvcEJK9GAdWB+vidQpR&#10;MV7jvR1scguSObFeBr3Jq1ySN5YP58pV69yatSsJDXuOaq017kkYijJZe/N1qvcj/wA1jGluerc1&#10;7nXzsRbcpt9PPVqvcEXJ+O0uGTefMdtte/LzhTwVpr3B4w7qyvlrHSzlQO4vyoE0qDmrGsTRRM3v&#10;Lf6uDXlvqvDUU6xPOT9Lc1FPBRNNk+EU0jFgi6/DigxPqnQpaKKUA21F+eAmr6qiwYFDGxLqCfDT&#10;kWLqeqxqDOdh+PPRXtVZjglKzbjGt+cjn6gqbATi979+aivaq5JhyJ7qxi3IlT1Bo6FzJHU3PsHK&#10;xVSoca5nD1lG11AA4y1vVxBYwXNvadObiq6xXa4TAB73h8OJrHup1RidOUj9wgd789FeKqlU9DDT&#10;kldeFF6i5tqJ9/ny7hqL346nbRU4vGpgAHbhAc7V61Ve8i6anhqNlBF3j517gfBtb/t5aKSV7kmO&#10;RRcNx5JFK0uaa9zk1VCD3sePyKdLgr3PRzI72v39nPSDsrYVJr3JoGlhfjRFPxXuY5Ig478rW69z&#10;DHS7n+1rxwCa9XuLPDMKLRAs3DJsQKXNjCvccpaMQjQ34oApSEzXuQlp9176cfCaU6K9yTHTxolj&#10;39vFLaVE04lGNe450yi4DC44LmYFCZgYV7igp0HmEEdrW19vDDQQJo4SjCa9xZYbAREEa/DFsGRQ&#10;lZEqr3FZHTpGNOHiW5oToROyvc4TQXFrW5pbenGtuNxjXuMtREzSEW0A4hIketJICkyenCvcS1fB&#10;LfYbfC3fmkAtz10vtUFE9Fe5gjhYLulFgOx4lUDNLiYONe5GnqATt4yscK1qmvcib0U6rzYwpySB&#10;XuZBUksLG4Hcc1EjopaHOFe5Ih2E3J0HNBJFOJWa9yWlRCt1U38OUW3OFGiHQvCvcyGe6Kbd+/CF&#10;5qFUsJivc6SRgdo4kmKUh6Nte44xyA29659nEK00oDk17khSL+zjAFK0OV7mYyIw0Pbjk8BT4XNe&#10;50JApvxOJSae1RXueMo42oxjS4qwr3OmqGUEDl++wgUn16q9yO05PfnkuniJpUggdde5x91/e5cq&#10;mvOKFe5hdbrry6DScma9yDIt09zT48VmYwosdFe4xV8e0XJ3G3C1tRCjNBK6BivcDzFNwksLa9xx&#10;co6xhUQZmNQr3GCRQARyN7jBVQY9gTXuN5u2oHGk0WHGvc5xxm4tx041WvcdoRuYAaniVWFKEGvc&#10;XmX6WWWbYVsCBc8G9uYaFThu+ZQK9wY8Lw5ozHIfeVfAco1jMg1kRZYcK9x2r/0cZ2CxHh48eWkL&#10;2CKHq3dIFe4yU8E8z7kU8oG+Ao2Q/wAK9x/hwmqAWSRSR4G2nNKZIpel6vclxw1Er+WFN/hxkMFW&#10;M1ZbxjHZXr8ETLnSrM+Y7SQQsqHS5HEqlxhtii17N2bYSrH1rizBdSQAOGvyD6UaioaKpxb3VuN2&#10;4d/o4UqeGwmBURX++jSP7mPnSfxLM2G4epG7zHHZV/p4e7p/0EwDAo42paPzpdLFhpzS7tOxsY8S&#10;eioTvd5HryYJAoBM49X1p45IpKmOihUG+1rufpPDX4L0qxOsjRKlfKQDsBtAH0DhWdTuKsQajJxx&#10;SzhMnjNEdzx6tenuV5ZEw+Zamckjvva9uC3hHT7AMGiE0wBYC/aw4tbZUswgTTqEKWdIxNEizr6s&#10;eoGcq1qGgtSU8jWDXu5Hw9nMWKVGGUMTCmAB+jg0YsCYU8YSNgHHqob2GQOPq8eA41nyXTZ1zTVq&#10;1Q0rq97u5Pf4DgYYvm6hp4yJ5Bp+7wUJWGMGgETx6qnnLsiRaGUxJHGjc5I6G4rU1CVZjMjG1y3h&#10;9PAxqc7YjWyvBg1MzX0B9v0cBN3dBpRClFXuFDVtCbXwxPWKNlg3SLAcIpI58XmQMg3E37fDXneF&#10;dDc+9RMQWbEA6RMRrr93CVLTj+KdnWcBR6iHcdnrSd6m+s305+nnA5HxvE6dHgX/ACauu4kD2X78&#10;Oh0x9I2XcrRriWIwionGp3WP8eJ0qt2TDjknoiit/NmbJO2T0Vrket3/AIUL4pU0lblToLSd90a1&#10;BNvrG3iz6+da+n/pgyG2NV7Rx1xj/wBGphbcTb7bD4cKb/N3QghvAExhAOzZhT1g29mh71zwoGwc&#10;D1UTb8OD0P8AqS/F360/54PUriNfB04wWZZKhi7qlbJu3fKwjsQR9o+A5qeepj1j5u6u5pq66pqW&#10;MMjNZQdO/a3I0aZ7494smeupCLiUDw8K32cg5Byf0vyjQZEyHh8OGYThsSQ09PBGFRVUADQePtPj&#10;wh2JZhq66UksdTfvw7WoqVNFLt3qOFLIXtrxMT1DvIQ54wSCaDy3CTXfItxe/G1Jmk+qvc8sh3bB&#10;34i2U8FzhXuGW6FdLqvNeMxVlSv6JW1JHhxRHcDUambIstUP2qx5V7lrWD4RQ4Nh0dHRqAiCwA4G&#10;rp8rkGpRJnAV7j0vu69vhwjB4CqpMV7nIzl/tHt24oQxjNORXue3WIJ148WxONUUK9zPGGK+8OFb&#10;y07BVNte47U0DTkHsvAhfXIa8PVTzbZBr3FPEioqx+zkcKXxoxKQMa9yX5gc+y/GISqnuFe5z27n&#10;Cx9zpyiobxoluX+6TXuL7A6U08B8zRjrfgfcUHJqN7y67zHoqLKbtpyqn109doq+sPT/AAeW0NMS&#10;JSD9p+3h7OTBkuWlka9k8POoSzy8KcE8azRptHKqJpjIxdu5OvJQSiBUZIRpE1k5hLHj+yrERXuY&#10;ydbnnq8MK9zF2GvPCvHCvc4MfHlaZNe5gJvzxq+Ar3OFyTZeU1UtT017iuylhEuLYrHHGm7W3bx5&#10;4SqnHEaiDXuWzdIsophGBRMUCuFte1uFd66U4DjQdeAnDGvcG9QYvdOmnA0DSaK9ySKkxgezjhWK&#10;bmNle5iraXD8TiNPiEaSoe4YA/x4vauVN4zspwwRBFe4XTqJ6ZsiZzheakT5eax+yNODa1zopP7T&#10;ZQfeytD/AAFe5X71L9HWZMC3VGFoZ4xc6DX8uDlq+Q9ik1Gl/u4ZlNe4TnMfTvMWXZmirIXQqbWK&#10;nhyl9QqLrrLHLbbXuICrgmp1IcFWvt+vjyXNWNBdaSnbXubOn4Ifobyp1pSszB1Gw8VNEyrEu9b3&#10;Y9yPZzDjtO3nVkdmVtmFY4UNsnZg6ttB/nnNlRlw0VLQqHmq5dtrXsg+0bfXy2j1DfgE9Os8R1GI&#10;dOahaSYhmWCUe7r4AgX5gTkPbW9bKAuAdPVQ3ds2niQanU2bqYN5VYu03tddRzXj9Sn4OvXrpFVy&#10;zQYTPPTRFgJIkLJp/wARHM7sh7T7LMEj9oATwJxoIv5JH9zNKalr6SsG6mkV/o78qizh0Yzzk6d6&#10;bE6KVChIsYyO3Ml7PPWrjFKqCDlqtgwamcCuppaimcxVClWXwIPBgi6S5jSImK9zDttb48WkyK0a&#10;9zw9nhxCsEV4V7mVNTxsCrV7kOUlpdp4aAQK0a9yUikLxKswaqBXuZVW3flF07XudkW178YJmtV7&#10;nAOTpblTXq9yVCPeF+N9dV417jRWPvqmA9vDJsYUwRjXuS40sAfHllGKd417mOa6ox78YTjwqxr3&#10;MVDYsOGHCkwEmvcfhYduIFAjGlde5x3Hj4xrU17nBn1uBxlWNeJivcj1j/6Gyt4kDjjZxpg17kPD&#10;73Px4pKZFWRXuPVtOIe7Axp+vc6A97Xik7K1XucjpoO3N7a9XuY0mEb+4e3x40pANUIBr3JGE57x&#10;bAKjfTOykbh7rEd9DxO5aoWZigi/lqHlTFe40U2ZcWkrPmGmbcSfH2nmzaIOwRSgZc0U6SBXuCng&#10;nVfN2CMk1HUyIy/4XI/bwpXaCaJn932XOFddteGz6c/iAdcOn0kX8nxyrgEdrgSsR9FibcJl2JBk&#10;ADrBqMMy3BYvcVJSfSsUsEM67Z0VwfBlB/jwYeqn4kOe+q3yL5xkWrkii8sOwAYi/ieMXdkbtuFY&#10;xUaL7PW2QQ2nSOqotBhtDhcZiw+FYUZiSqiwue5txgzZ6vcMr8j0kSR+XNAwF1N7m3s5HKN2ytMm&#10;gBYdni2rhXEHjU8dud9LPXPi2XQaapZZYt1wGH5cDl5uYHU/bPupjPuy1u9EpBBjhXfDsZM9dOUc&#10;VYDGFEW4d1tp+fIautzXGjIPpWMuZdldzbf3PGvcMxl3r507zKq/JVqKTb7RAvyO7rJ37cnWmRwq&#10;FLvdK8sidSa9wcMCzJhGJRTw006ukkUiWDA3upHEVi0q3eRIO2o3dtXLVYUoHA9Fe5W3gc1HhvU5&#10;Yt4ASWWMffzotujcd2oA8azPXqctAqOCTXuG0FQPIDd2HbmQq0Y1Gmg6j7a9yvv1SUvy+b/mgP8A&#10;LRI5t7RyNN52MUr4xWR+6StTWnrr3EHl+f5jC4mHsHMentpnbRteJ0rNe4+AjseFpFFOyvcecMxF&#10;8OxqiqwbKWs2vKqQHEEdVFzzIeaUmvcvF9P2Y4MV6fUjyNcxjaNfZwRZen9mBMmK5fb32Rt7xQHH&#10;GvcHzzVcWBHD1OAEmol0xXuS6WUxMG9h4/rAxpOtOoRXuV7+vXLJix7Cs40ykJWQmJtdNy+J+NuD&#10;HN4dQhwdHw21l/2UXuply2VtSqR5GvcEb0yZikx3IEUMpvJSXj766duG2U3Het6Rt+VAzfiyFrdk&#10;jYrGvcH/ADhg0eP5RqKVxeSD9Mv/AAOp/LgqUgvNFBExj7KinLLk2r4I/iwr3Bm9CnUKkoM1zZRk&#10;/RiriJUX7svJX3BzUIe/Lj+IeuFG+8VoqNdJDONAtbhXmHXymDfV25bxHICtxbmX0VEAOFF+nhMU&#10;hWx7nnYIDhm5rbVVY1wG4E7hqOK7C5Q0XlPrfQ/QeEjwgyKqCUGRQR5/wlsQwySRbiSM+YjdrFdR&#10;zW59a2QK7pj6gcQkw9HippZRVQm2hWT3iB9BvzGfeu3XaXYfbA8QkefH3zWYOR3CL62g8RHrR0Ol&#10;2Zxm/IeG44TeR4Qkvt8xPce/xuL8X2VsXjxnBKetQmzopJ+NuCO3e79sExq4x01AF/b/AJZ1Seg0&#10;v+KImx0PFpolivclU0pjmDdrcbVhjTC06hFe4H/qRwCPMPThczwrvmw42YeJQ8ML9hN7ZqWvFSBh&#10;jsHpQz3KuzZ3vcHYvZ517hEunVemP4diWU5+7oZoidLMO68U7r3X5xlVuTtTs6IrKjOWTZrbuU8D&#10;pNe5D6XdQTlbN8dNWPsTzDFICbAG9uK8quF2L+lQMAxSrPMoF/bFSRjEivcsJoceoa2IGF1sRfvz&#10;JEqUodRrD920W0cRXuO0WI0o7OLjjKU6TjReWlHhXuCvknNMVLUCJzdXFrHgltrlSSKAWZ2BWJ41&#10;7hUfUbhMOVM2yYrTjbT1q+arDSx8R9/Ij3wslW7wuECArj18ayA3NuDfW4bP3IMY8RXuL3pJ1gwD&#10;NGXowapBNCBG6lhe66cHOS3wu2UyerroJbxbuu2LxOkwcRh017gyU+aMPmFxKtv+JDg51Jjw1Gq7&#10;FaeHur3HGnzNhwb3ZAdfaOXSONI1WS+ivcEjLOb6RJlUONT7Rxaj9p4TQLvcuURsr3HbrXlTBOsP&#10;TOqwSrAephQvTtcXVgNAPp4lTaA6mlfasQeo8D6VXdnNXd3btKgPCSAfI7a47dbjmvHNjVX05z66&#10;1l40SXyahDpaxsDbka5LmLmTXSmV4AGK66pthnNp4cZGpJ9K5cNjR5wweohSognXYQCDuGvM0WXg&#10;UBUyDWP7uXOJMEGvcXTY3lvNWXKnLOKOjJUxlbkjQ20I+jhi20HpQqCk8OkGgyLV+weS+2DKTXua&#10;6HqpxbMfTrPlXhlPI8YpXYKVOjJfQ/G/OZvaKu73YulttkgGCkjo212N3Et2c4tErIB1DEHga9ws&#10;UXXbNzqrCqcH2EnmP6t+bwHBSj61Pw3OYX/CK9x5p+v+blGw1JIbQjce3Eo34vUq1JWoRtE4UkXu&#10;M0f4dmyvcn5e63YhgeL/AD1RI3lO242PY8DTubu5g53wUQrj10S326Yeb0gCQIr3LRulP4qmNZRy&#10;/Dl7EUjmWnXYjPckqO2t+ZFZN2pry1kNLSDHtrCDPew5F86XUGJxMV7gh1P4uuNqT8tBGljcAg2/&#10;jwRO9r5QNXdgnqoJo7AxGJNdWB4A3Wv8SLHusmX/AOSYykSNFcxOgAZTbwPfgPvO1D+ZMqYeQCD1&#10;DjxqXd3OyIZE5qSSR0GulUL9kWHKos09Ys0VuKNVrUSBwbMASL66E25jDfoJX4VSnaOqs6sv3aYY&#10;TBGHCuXGw9Us01kZElS5F+248DamZ40PWsjZSMPhXVtb35Clzxj0gsZ317+8eaLOviaWDJ2tgrvj&#10;DimMV+JxFKmQu3gT34YMp7oATRgmwQgQAK9xGw1dVBJu3m473PKrZAp/uUjhXuLTD8UkkActY/Tw&#10;pW1pOAp8IHRXuLekxUVlI1BVsSCNAdeCDLrj8uqNgpkoDZ2R117gWYzQS0VTrrY6fRwSXzYc8SRh&#10;TgVNe51R1PmDZ4jgSIg9FOpNe5OXTlxjSsGa9xyhlAFjrxhWFaJr3FJhlS0UqsDxOpM0XPo1CvcG&#10;zK2NR1cZoaxdyOLEd7j2cOLC9XYr1oMUDFhTeIOzhXuIzqN0x+SH81wlGekmAOmu0+I05NrluM7a&#10;7xoQofcB8RRszch1J2TXuBXg+B17VPyko0J9w8IMu3UdzFYSJFMuZmGRNevftwa8vdKa+ulDTodv&#10;ifYeZEZN2UurX+0+2dtBG83h0pgca9wesvdG4yoZ/pOnMqrfsqtUpGqKANxni04EmvcH/J/SKgWZ&#10;Tcdx3HJBt+zOxBxFEa83WraK9w8PTTI2FRBYqlVYEAAWH58mHLN0LPLYKcdOwdNBt6+cHiEiPfUG&#10;smaOIsNLePA19SPpGoMSwiTOeQ6f9JGC0kKa39rAc1ne77Oap1NpCXQDHDUOjzodZRmYvBpcMKpn&#10;w7MUE9SKGqOyQ3238eVPSLW5RxRqaoVhHus6MCCp5jVbPuWCy0+NJB9aF5ZLQ8YA6DNKXQacEKlr&#10;YqqFXgO5W78kJp1DokVpK5Fd8lLGu2w0+nnivGKbLnCvc4Minw1HDFCtNOCvcc8PxGpw+YSxGxXh&#10;m2rHCmlDVXuC60OB9S8HTCcXIjqkH6OXs1/YT7ODO3fFye7e2dNFoUUGOFe4U7N2WMYyjjTU9Wpj&#10;dTdW8CPD7+G1vdO5S4APt4Hqpp5gEeGvce8u5nStBo6gbZV7DwPMoMpzpGYAJO2gm8wUY17i1ISw&#10;YHU68kZMqxpmvc8zi9z2I577q0K9zitjpew+PFIMVY4V7niNb7uOTVxjXudKCTfnjAraoTXuS0kN&#10;vYebCposcE7K9yTFIY2BHFKVkGi5Sa9xV4dirIwHb48Nw4F4Gi5wdFe4MWWM1SwOhD7SPYf48Ibq&#10;0C6Kkk6sa9w0eU860mJUpocUCyI4sVbUG+nbkSXtgpo6kYdYr2ooVKRs6KwyR3O5e44Wrr56YKTG&#10;aaTNWRIwdwvLCO/tG0cD1y0jNRC/C6B4TsCvPr66k3LM7U6NDsTwrtJL6PoeVmYvl7FssYg6VETR&#10;OhIaM3HbkeMuu5Y4UKkKG0cPSpWadBAIrLyVR1yVSB1NmHh48lm1vRcwU7eNCdtSVY17jzeKqXyq&#10;mw10PD99lvME6HhjwNLUPKbMcK9zjDU1WF1ARL28CORXdWj2UKn+HgRQxtb6CAmvcHbJ+e/MVKTE&#10;ToNA/wDTyXcm3iTcJCHjjsCunzqdctzkjwqr3B5wbHJ6VhUUz7lvca9+SQ8yl0Y8alZDocAIr3Bi&#10;p8YwnOVAuGY2o8z91/3gfifZwBXFkWZgSk4FJ2EUrkR4sa9wLMy5LxHL8wLKXhY3SRNfuPhzFTeH&#10;c3u0l+xxH8TZ2p6SOkUR3lr3Y1Jr3FRkfqbV5aYUWMuZae+jdyvIwy7NFM+BewYY1q2vVNDQrEfC&#10;sckYccNdg2NUOLUy1lC4dGtqLHvyT2Xw6JFCht1J2Gm6VSl1PYcXmF4xNTuASR8b24IEOgjGjLVq&#10;prqqVKiIhtb+HBwynnwxssM9nTsQ2o4R3diFjUKXA6RQO5z6dU+JRtVU5MU37rpoR7O3Ej1Z6AZW&#10;6q4XLi+WFjpa7axKAfbPA47pfAZugTH2r4p/EUbt3YQNPGmzKnU/FcoVMWW89h5IiwSOqtci+g3+&#10;0fHlYdR0SzfTZ8gyc1Kyz1MjIq2PvbVLEj6AL8C5yx1pwMKWIXiHOEDE+4bKWFMGJ24/OjHfzChN&#10;H/MRMnkW3GTcNtvbfn//0fn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nLmqvX&#10;ucx2vy9OV7nfNV6vc5KNwI56vV7nbrbtzder3Olaw5oVqvclj3l3cfr1e53cbbnvzder3OwLj3ue&#10;r1e5y56vV7nIW8eer1e5yux0Atz1er3O9Wb6Oer1e5njkKkEacuk14YV7ghYDiPmDyHPDllfClQV&#10;XuLFXse3FZp+vckBje/NATXq9yXGFY35eK3Xuc2jU6jldlXEV7kdkA78bMVoxXuR2O33Ry+yqV7n&#10;alQPZzwNer3PWubjw5aJr1e5xbd35aK9XueBPZjzwwrde5wJBJ5Wa1XucLi9vu5rVW69zolu45sG&#10;a1XucwLi5PH63XucSPDnq3XuesAdNeViq17nYNtRy1Wr3OZc35o03E17nSk/Rypxq9e5wY2JB5sm&#10;K1XueFiLnnq3XucCLG457TFaNe5HlrIKYbpGA57UBtqmqvcYqrMqxqRBp8b8aLoAwpguV7iYq8Yq&#10;6prs2nC4uE0yVk17jY0jMbk8aFUmvcxk25aa0K9ztG9njzRq9e5k43Xtle5lDsug7DmqqMa9zMrB&#10;zqebq9e5lXUa89Xq9zsEHtz1er3PfTz1er3OSQySuAik89WwJr3FHQZbnqGDyDQ+HHNNKktnjXuL&#10;mhwGmpRYLf6eP4DZS0IAr3HoQxobAW42TVzXuR6uJZk2ML8ptqpE17gR5lwMRN58A93W/GCk0UKR&#10;pNe4io5pKZgymxHG0rIpk17ilos11MICSdvbxeh+MDVK9xZUGIRV6bi2p8OLkkHZWoivcyVmHU9U&#10;m1l78sTwNXCor3AyxbLskTs9Op2g8LHbacRV9PRXuJOSCWI2dSOFCmynbTVe5npa+qozencr9HHk&#10;OlGyvV7i2w3OALLHiSbrdmB/Zw/avQcFVaZr3Fktfg9Vd4ZApAuCOG0oWMDTle5EXFq6CQml/Tx9&#10;zrxKpudmNbCiK9x0pMx005CTAxMe4PbiVTaVUoDgNe4oYKtJVAjIPExRFLEqmvckmcdweJSaqsxX&#10;uN82ICM7T3540yVV7jtSY/NCBsbt8ebBp5DkV7irpM21Kgb2/Pniqnu/r3FXh+cXWwZuUmnEuk17&#10;ilgzSpO9G1v356n9Zr3Hd82yBPdsfG9+bIira5r3ONHnSIMRLbXlav3le44PmmjcXiYX8eeq2uvc&#10;xrmNGPs+vnq9rr3GXF89TUjiOFhb2X5eDSZxcV7kjCOokiizvZm+PKQaaDle4JeEdRJIQfLmPb28&#10;2YpZ3vRXuP8AD1Enml8yVzp215uac73UK9yc/U2qjW7PofjzVbLxNe5kg6lyuvl+Zqde/Nya931e&#10;5kfqXUQqd7hR7Trz2o1YuzXuJqs6pwltqS7SPZ25X7qZL017kGTqnUlDeQm+mh5uvF+a9wKczZrm&#10;ropG36HlkiaSKVO2vcL1jk8s0jNfvw12UUO+I17iWRpd9zzwPTSYRxr3HMBjHqdTy89Vb14bK9yJ&#10;NC5vblgJpiZr3OqUSpMBbj6ZFKG1Qa9xaU9LJMoIvf2cd0k0aATXuSThZ3bdQeV01bTXuTIcCYMG&#10;1PHQgcauBFe4u8LwkLDfW/iOLxRggTXuTZ6BVQ7lI+PLgzT6a9xMyx+W+0Dx4bMtBZx2UuSma9zJ&#10;5Eclm4estaBtmjJCIr3HCmpUvYEgcNk4UZJOmvcf6WPQC/fx4cJxGyjxozXuKzDn923s4sSQkjCj&#10;lpQBr3FtTSQuoJF29nF4URso+Qs7Aa9zNMkb+924+TqoxLmqvcZ3jBZtvbiZxocK0toKGAr3G6po&#10;qeRDce9xKmU1RkrbNe4kqumINla1vjx9cESaO1ALxNe4ySRxxsS92vxKW5TOymgjSJGFe5jdoe4B&#10;4kA001sr3IwRVN2F+a+6n049Ve5JuAtlaynw5WeFXCxsivc5wvArEnseWC+FKEPBBr3JPnR7bDiV&#10;bYmjFKpM17ng7KQfE+3hQbcgzSiZr3JiShLEHhWUzOFOhcV7mYVEhGg4mUkUYIVXuZYpPeu5txjA&#10;DCnkqr3Jvmra9xxsDVtNK0417kZpkbQc0pIGApUSBxr3MoZdtzqOJykCtV7mIlR9HHIgU5sr3Org&#10;9u3GNUbRW+8ivcxvOqm414+kzXp417kNmLXAGg14o7wJpM6tPTXuJ3EZfLufy4XBwLVQEv3QK9wO&#10;K6dnlO7W3FDyylMCoazN0Qa9xsl98diOR85tnbUKrNe5iACaDXjaVGkUV7nJQL2Hjx8qrQr3H6ii&#10;ivcdx48anVSxKa9wYso0CSzpLbuQD7Dwa2i9TcdFSzkbmrCvcMHRYCs8QJSx+HD0jCayys0eDwnh&#10;XuOYyQZ1VmU3PY/s4mOpXRS0qJIETXuLrL/SWqxBUMUDlQddLX5srOwQKUOXgYGJHlXFnVftG1+C&#10;7g3QDE8clSmgjYW/dAJH38ROupUOigldZ6hnEEeVN1bi2H4enm1kip9J1P1cH/Kvpky/gkiVOLBR&#10;IbXFgzfUO3CtV42lHh29FRtd70qghGA6jSMq8+Ryb1wiBpQP90f3UH18NHlPpvh9IywYVQ7VNv0j&#10;C5+oeHA2bhx6UAbaim5zlx6dR20EWb+okWG0z4jjGIrGI7kohstvifHhncsdJKWNVqq0W7aN/Rxe&#10;3lpKQpZ66CKnioDCq4erXrmhoqifAcop58wuu5QSNfj4cF+kpcsZdA8wqSO3jb6vDhozaKfwbTPn&#10;gKXM2r1zikUR3MuY+uHVN2ZHlpoXOqoxBIPx5Ers+wb9tFYqNPZfhsMtbbVDxx6BsqTrLdgukd4Y&#10;mlDlP0x45U4eajEyyzOARu1IJ8b8SOJ52eVCkeo8LcE3etsiGkgfGpXtslbYSAkAqHGhyyN6X6PD&#10;6pKzFQJZFO68h014G9e2NYzIwiby0bx8eIEukEgj0/CpAt2lgwAB6UcfL+H5PyfTI7IjPHb2bRxQ&#10;Zd6JYjjsyS1Csyse7fx4XvuKSraJ6Pxo4NsWvEoz5UGPVb1vdN+k1BUS1VZGrxX9xCO4Gg4bXIvQ&#10;DL2CwrPWQCSTvr24E3b3xgKA29E0hduxGmqCPVZ+MR1FzV8xgHTOU0qHcgdL7jfT7XhwcqLCsGwy&#10;LyqULEFHZe+nhfitzMnFYQCBxIgeyiNQcuMNgmqSs3VXXHr5i5xDMtbV1AmfdYyMSD8deBp1f6/Z&#10;T6JZHq82Y9MqpCjeXEzDc720A+vgLvUNka1wVHo/ChFZZIhxQLoBE+tWA+gP8JLP3ql6q0WHYtC1&#10;HluF1kxOrKGyxg3ZVv3duwHNPT1lesDN/qCz7U4nV1LeUCypGrHaqg6KPq4BtqpA9vTQ2ddQwNLY&#10;gDhW/Z0Z6NdPegXTTDOk3S7D48MwXCIVhhiRQL2+07kfadjqSe54QiaqkmcvIdTxYlSjtoMuO6uN&#10;CsOQC5v35XTjNFpXXuYWPie/KbaYJr3OmYeHNKIArU17i4yDlKszVjUdNCpKEi5A4laRrNDvJstV&#10;euSftHGvct66X5Io8o4HFCkQWQqNzfG3jwnzBxUjSdlZGkBkaUnYK9wVU2279uEC/wBoJJxqmqca&#10;9z3mENdj240jrr33V7mPfd7nTjwWRsp0V7kjeCLjUeHGiZONOGvcnwks+xdbanhBcKDQJG2mtMV7&#10;ixpI9q+ABF9ORDePd4qFGR7xRok6Rsr3J42LoTe3E4EpgDCtzNe51fc1joBe3EykmcDspjXFe4p8&#10;Bw8VL/NP+4RYe348TPvBJA99BPMLgxCaxyMQNBfiK9QPVOm6WdParFQ4WqnUxwjsdx0v9XDnKrBL&#10;68cUzjUVZhdBkE1iQb2udLc1z86Zmrcz49PiVY/mGR2Ym97knU8nphoI2bOHlWPDzgeWTtHDqqTx&#10;IbwSQe3F8kikpXwr3OJI7jlhjtrQGrbXucSQdDy8Vaa9zpW1vfniK3XucCB278bNPBE17kdxt1HG&#10;pmqrRFe55ELSLt780RhSxI2V7hw/T5kv+YYpFUzRnbca25tI041V4mY2cK9y0Gioo6WlSnWwC+wc&#10;DNwvUoxQZVXuZWjYaNwvSK0lRFe5HkVr27/RzSkxWiIr3MIBUlmvrxuabNe5x+YZe57ezilJBprW&#10;U17nvOjmP6ZbpbxH8eKUuKREGnQoHbXuB5mzpDkjO8DCvp0Dve7hQDw/ts3UxgoSKZct0XA0kCvc&#10;JRnT0a0kmd8OwnCGV1qpA+0DXbfx4Ins5bS2VYjCokzrJkMgFIrq4BtzdA/C86D0nRPojSKIBA0i&#10;hj4FvjbnH3th3lGaLSyhWyfSilm1DaQU0D+L+Zi2cJHYHy6ZREh8LnVvz5bHBijq43mw9tvDmAGk&#10;kYg0a93pqbLTQJcRHQA9wNOZq3DMGxymNDiMUc0LX3b0DXv9PFIdLCgtIII64rWPCotO1XCojimt&#10;bUbbXPCFdevw0PTH1wjnqsUweKkrJgQZYFCWP+Kw05OGT9o+ZZbhrKgngej51chC/uE0+U2YayjK&#10;w1Nnue/flA3qa/4T5Yz5dVj3S6oSuiS7LEV2yfBR4Hma27fbk0Clq4JCjxOwUQ3OVMu4gRSrpsWp&#10;51u/ua/V9/Nfnrn+HR1y6Q4hNT4zg1TAIibFomtb6e3M7so37tsxA0LCp6CKBN1k7rWKBIp0R0cb&#10;kII+HCM4zkTMmXp2gr6WRdpsbjx5N1vmjVzsI9aDKmlo2iufE2kLrcSCwHhw6SoE4Gmk417jUqF5&#10;Nw14ZagK8a9xxAAFjxIrxY1sCK9zlYcpjVq9zpvH2c18a9XuYbEOGH0cbrVe5MXap+PK1qvcb4KG&#10;qrJmkjUkXPLquUtjGkqlY17k5oJYhZlIt7RyqXQ5iDTwVXuQqsHyCQfHigE1vVXuYsPjLHTtwy1w&#10;K8mvcfgoH3cRka6dr3MJB8OORFaivcxmx04jJM1oia9yLWf5CxOnFLAqsRXuY8OPgNeK1RFbTXuP&#10;B+HKJiNlXr3PcZ41uvc4v9njya9XuQCwBuDx1QiqHCvcTEpvISe9zz1Mba9zLRtaUc9Va9xRAgkc&#10;SHCnk17mQyFgbnlCJxirmvcbsRkLKmvYW4+MRSZQ1V7mCSrmak8ksStx3PKhIpEGUg17mbDpZEJ2&#10;6X44Ug7aVhCTgRXuKimxavga0DkW4TuWjav4aL3suZc2ivcWmFdSMyYUf0FS9hbseEL+Ssu4kY0D&#10;7rdm3f8A4a9wd8k+qbO+XJrQ1clhcfbPjyPrndpBII6eioTzXs8t7r+Aeyvc9F6mccocxriUsoaW&#10;OXf7x9pvwdZbYm0Mikp3HbWzoAIERXuHcyh62MKrI1TF4VUkC7Kfv0PJM/mWiAoVj7mHZ443ggn2&#10;V7gceofrllHOtJR4lhshR0V0IJ7nuDfibMyi9QNMiBxoSbr7tP2C1IUJGGNe4CeSOtWFx0K0NZoy&#10;aX5Cl5lalGaHuabtOKVqTXuC1R9Sss1Y96oF/ZfgcXlzg2VH7mSvt/w17jjmLOGHUmWXxWjnVngI&#10;cAHw43bWi3FQeNJbPLlrfCFJwOFe5G6V/iB5y6eVT4fDOHgBBVGAYcFrdgpmQlJpRn3ZDbZwkLKS&#10;FRtFe4eLK34pUdY6LjdJGQLXZW23+rjHdL4j3Vi1f9hJbB7pR9RXuGcyh+Ih0txqVPnWaEk+JBA4&#10;y8gEjVIqEcx7H7+2B0wa9x79S/XzpR1L6JyS4NiUctXQuJUXS9j34K2nRcWpSMVJPuNFu5O6eYZJ&#10;mYDjZCVCJr3AC9GfW7AqXE63AMSrURJdskYdh3PfizKNTUgjgPdUs9pO7Dq0JdSgkjAwK9y0/Dcw&#10;4JXRmKOojdJkKkhgdCLcHDDpWY6awRds3WDqKSIPRXuE0wD1D5X9OvVePFcy1W2OgqmuVN7xtoR9&#10;x5fK3Bk90HVmIOzqrKNO69xvLagsJxUmejGsM0aTxNC+qtoeXIZC/Ei9MebqKOWLMcMRZRcS+6QT&#10;4a8zWY3usXh90elYz3PZ5nFgdKmyaQ2JZLpaxy8a2+g8MNgPqk6JZjUHCcw0Uo07zqL/AH8EjGcW&#10;dx9rg9cKClxkGYW+KmVD0pPPkN0baC9z8Ljgy5d6mZTxSZRh2IU8u46bJlN/z4YqW09ghQPlQUea&#10;fZBKkKHmMKTGLdPWqKUwWvu73W9uV2/iz0OFUXSzB+qke3dSTtTSuLXKMt1uR7CORDvXaKctNQ/g&#10;UMePi/dWQnZ64cxe7hIxPujqqP0IwrFMp4hjGU60EU4eOop7j/Hu8wD6DblFfRz12dN8FppcrZgl&#10;aN6eRgvjoe3IByzOU2adC8SCceeNZSbx9lV7dEPsgEKA9tGP4ajBfWD0WxZAWxVYyewYEcGrWe2y&#10;9pg1Al12c5nbmO7Jr3BKwnrx01xb36LFqcj4uB/Hhsi/ZX/EKBNxupe2+Cm1eyvcFPDc25Jzjhk2&#10;X5cQgeGoRgQHFtRwQ2Nw2tRQTKTgaAr2X3OXLDoQoFJ6DXuVdZ8zNhXSTP5iaZQlNPZiD3Qn+FuB&#10;Bhacnu8MEztHEVnRldi5vBaYA+JOHnXuFB9XXVjB8uYpHmHJ9ZGY65RIDGez+zTx4Od47pKQl1hU&#10;iCSBw8+usiezzd928bLNwkyjDHor3CnZZ9d/UnDKdYWr5CVNtXPhpyGRvbejBKzA2DoFZA3vZRZ3&#10;JkNjHqr3BXwj8RnqJQuBJWEg+0X4qG+l8naZoB3PYtau/wAHyr3BUwD8TrOdHMrVMysPo8eCJjtF&#10;vGtqAfWgBedhtusQEkV7il6l/iIYt1RyI+DVBQVEYJRx9rt24cv9ojucs/lnEeU8D1UR5J2OoyO7&#10;7xMkHaK9ytem9VWe8vY89ZhlbLCsjHcA5ANvr5ErmeXFqsBCjh0E1mmrcG1vGghaASBhhXuDJQev&#10;PqjRgBcRl2kdi54vRvnfDYpQ9fxqP3eyWyd2tD2V7iqpPxDup0BstZKfb738OHze/d8gffxoOu9j&#10;dmr+AV7iwwv8SnqfQm/zz38ATfjo7Qb9J+6g6/2I2a/4BXuCxl78U/qrTsiSYg5H+E9uPs9qOZ26&#10;pJkdGFR7e9g1grEIHzr3Cx+oH1O43naufM0UgvVaybDb3uHdxvs/ncXEAEbRsmpw3R3FbyxAZI+3&#10;ZPRXuFowX1O54o1NIKuUeWbKDIbW+jiL+296yYC1DqBMVOD+4ls9jpGPVXuL/D/Vtn2lIENVJf8A&#10;4meXPaLfI/jXHTNBZ7s3tl7UD2V7gZ9VOqFb1LiGI4sxeoj0LE3uPp57M98Xd5UBL5KiBGO2htkW&#10;7oyTwtjwnhXuFtim8ucoDfcb68hJxOnAVP8AbmK9xwU219vGAJo4AmvckrKZYjC+oYfceONK0K6q&#10;RqaCzjXuJiR6imqLlz7p4++0AZFJzbpAOFe4+xVskq7gx1+PEQTO2nkMJI2CvcyNNJcOWNx2N+a0&#10;AY04LdCdgr3I2IXmj88G7ePDJtQcTpNNlkHZXuNNNOySWPY8SrGnZVgYr3HtTcX9vGU0vSK9zHLo&#10;LL344KuRXuM9YhZfMQa+PHCcKRrFe5xoKtoX2t24mNNhUV7iuo60qQRYcTFNXWAqvcfaiKLFqWzA&#10;bwOC2wugf2avSmEr0qg17iCaiqKWo2qPeB7cau7ctK6j0UnU7oBNe4ucMy1XYmokiBI8bDhtZZHc&#10;X2KE4baI1Zulr7or3FpQdN8XnW/lt9x4MWtyrl07DRC/vG2FYV7i9wjpJikjqzjvprwUNdnj52pN&#10;BO53mSmvcGzKfRqoV1eQG5I08ODi07L3XjwHUaBNxvEpacMK9w7XT3otheL0LYRjCq8Uq7SD4fQe&#10;ZDZDuELBQ1+WFBi53lUwoaa4sbKT7OF/63emGo6Y13z+HxmShm95JVW+0/4SfaOSZmu6ysoPfsiU&#10;cYo2RmpzBMpOPEVjhmSYEr3HccRGS8WSCoGEYmfeUe6xA19l+SVkmbi5RoVgaReJXVWbg74aIYyN&#10;moPbknNKxpzRO2vcEvAqtISNnfgubM08WkqwNe4YXKOM+Q6v8OH7QCjFB11raJqNUR7lN+x4bDKO&#10;P09VSiCWxR/A9uIry3IOoURJbLCtY4UF+acIdnM9Pfcuot309h4RL1heksY3E/UDIlPdWBaohQak&#10;+LAcineHJk5+jWn+7NjAcFj8anfJ8xRft6XI1AYTTllDN8WIEYNibBauPtu03j4fHlRsRrsn4g1N&#10;Vg+UxtZgbqb+I5jzYPuWqu6dTBBxo4dbKMY9nRQjcEOlmWohWQENcX07ckgKDmIq8d4Jiu+ZSCGv&#10;+XLzAimhXud2P2+x4sbeiBVU17k/Da6pop1kQ2seGyXAkzVFAGvcGMRYD1NwZcGxzatQoIim8QfA&#10;H2jgztrpD6e5f2cD0eVJ0L7g47ONe4U/N+RsYyXjElNWIybDeN17MPCx4ubedyhwEGUnYRSS5Z7w&#10;ak4zw6K9xzy5mP5q9NWaSLoLnv8ARzKzJ86TdJgnGgg6gt4cK9xagb1J8ODoE0kkg17mRY122I4o&#10;BNXk17nQj8Bp8OOgk05qI669z3e6jQjltJmqKE417nttjtv255RiqDZXuZYwVNzy6CeNJFjVXuSo&#10;pjGwPFU0WLRrFe4p8NxExvppb48M0Oa8DRCtspr3BVy/mKSB1Ja318Q3FsHBVwdNe4ZvJPUD3kpq&#10;lgwItrrfkVX2WQJFUcaIGtG0Gsbxh9fHjJ1i9P8Alzqrh7Y/gKJT4kF1UfZf7ux4CXSi4T3FzsH2&#10;rG1P4jqoWZdnCmVd077axJIye7J9/Klc9dPsbyXjM1HWQPBLEx0YEAj2j4cCj7LuUqAVsOxYxBH4&#10;1ObL3eeJJGypIIOo4lqHEvOby6j3XHhwc2GYpewJxoQMvhYr3FFHUKyiGosy+BvqODEOJWNDglPw&#10;owbJQZFe5zCVWHOJYTviOunAJfZSbb9q1ino6KE9leqSdte4JuVM9y0bLSVBLRn2ntw8yfeLuCG3&#10;JKfeKmfLM4U1gTIr3DCYTjCTolTRPuGnY8nBJQ+nUkyDxqaGblNwJEV7g05azmlTCcLxoCWGT3SG&#10;8Po9nAhd2Gk6kYGjBP7PE4ivcZ84ZAFFSnHMBbzqZr7lAuy/SOQBn+7DecytoBDwGwYJXHwNIHbd&#10;L8lEiK6uL24HmWs+Y3knEw9IWeBj78V9B8R7DzFD80/kzhbcBSQcUn5UHkOKZOIxFcXRXFmHDn5N&#10;zzhWaqNZ6OQF/FSdQfYRyXbHMEXw1A49FDe3uUvioE1Nt1Hbgo0OJtE41sLcGTT4Axo2SSjrqBLA&#10;GX2/VwTct5xqKGZTHJoLDvxO8wi5FK0rkjCkPmTKVDjNK0U8QO64vbUfRwW6jFMu4jJBnCohT+Z4&#10;eG8p7D/dFMbX/wCBY8CItnEEs7Uqx8oxw6NlLUvTIPTQHR5ZzPQGTI0UhfCq5wXDMfcCMJBsPxKg&#10;Hn//0vn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue5s16vc5gX5WnBXucgOWq1e53z1b&#10;r3OSk+HPV6vcyjXm69XuYWUqdeeiK9XuZo2JHHBXq9zne5tzc1qvcyroLHmtVer3OXL7a9Xud89X&#10;q9z1z7eer1e5zFwLnnq1Xucido08eer1e46YbVtFMG4oQqKunbXuClh9UKiEPw/SdQpfXuPMbEjX&#10;m9ler3JKaC45VWFbr3MlyeVGIrxr3MRNzZueAmtV7mFkBOvjy8V6vc4gKBu5WK9XucgwI9h46DFa&#10;r3OXukWY8ciatXuYyFW/NRXq9zgUY6njJE1qvc4lQBc8sRFer3PfAa88E16vc72sRcDjkxW69zoi&#10;wGnN1uvc9qp1HN16vc8QDqOar1e57S9z356tV7nma2h5qq17mOWWNBdjy2ytV7jPU4xTwqQCCeNq&#10;WBtqpVFe4navMEzi0Wg7cSF0nZScqmvcYJKuWXVjxEpU0nJr3IpJPfjQrQE17nHtpx0YVc4V7nID&#10;laar3OhzYreyvc5D3TpzxNOBVe5yGpLHlK3BNe5kU37ceitRXuZEYDT28aitV7mckDsebIirk17n&#10;OKKSd9kak/Rz0V4AmvcU9BlqachptOWAiliWq9xc4fgVPTAJblqVpTFe4+iARD3Rr254mlUV7nIk&#10;KOVr1e5iZwDc89VTXuQZalEvc81FNV7iaxSYTwtFb7QPKFVJV+KvcB2vpJYJWBGnEZovKYr3GzTW&#10;/G6aivcdKHEJaV1KN24qQ5pq22vcEnC8eiqkCSWvw6ZUHNtNxXuPb06S+8NQeKZIpw4V7ibr8Fgm&#10;u2wX142oBW0VXVFe4HmK4I1K+6HT4cJnWY2VqdVe4nJI3iNmFuFRSRWq9zuKokhN0PLpWU1sGK9x&#10;V4Nml8OYpKu5D3HDti80batqr3FbHXYLi6l7+W7eHDtK0P8AVVSJr3JcNFX0/wCkw9/MA8DzZaPD&#10;GngojZXuc3xuupU21sBU/wCrwudaq+ua9xokxcVMhCt31t/bwtia1qr3JiYg4AseaKYrwNe44xYw&#10;bjdr25WrzXuPsGLg2N/Hw54GKfB017jxFjTo3uN35cqpQHq9yYMwyMbMfhylMaya9zJ/PCNDrzVX&#10;1V7mWDH2jOhtz1eC4r3JpzDIU91u3HThTveV7iVrsceao8xzrrzYcik5XNe5JpsWAIJ46VBVWCq9&#10;xQ0+MuLSLJt40Eitg9Fe48Q5jnhF99yfjzxECne8ivc6lzfVmPyi3jxqa13te5gTNNcJv0Z/PnhV&#10;QeNe47Lmuqddk5uDz1W117mL5ylqT777eOJFbwNe529WYF2q+h+PHNHRVwQK9xjrq8OmxDfjkFNM&#10;lVe4kqqz9xrxUnCk6jFe43CFN9zfl9tF58Rr3JxhZUuNeKg3TuivcwGIse3HAkiqxXuTMPpyZrNx&#10;SBTgr3BPwihRiLC/H4woyQeFe4s0wJZSGA14zsNLor3JKYBIzgAWA55ImrATXuLKhwOOFLka8VjZ&#10;RiExXuQcZoQqMzL4acMGUgkSKUpTqr3A3npxvJfvwWBkJwFHIbCa9zGsKk2B+ripIingK9yZFGLb&#10;b24YtjjE0taFe4700UZNte3fhqhRo+QTXuKOlUwkEXPHNop+Jr3FLRzKTuOnFLRIozaURXuKKLy5&#10;R9PFMRtpeHI217klaOPZZux5VKSvjRk0CTINe4yYjTQIbItrePFgTIoQISViJr3EbW0DuST2PGyA&#10;acIr3E3V0LICE1PKFEbabI4V7jDJJs919fDhatvCdlIVAnhXucDLcX4iBFJgoivc6JZyB25RQFeU&#10;rVhXueiVoj72vflAyDStKEiK9ySpYjXw54opc27omvck7m2iWQ6D28TFOmqB3SZr3MT1drfDjC0h&#10;Ype09rr3JMOIAN24SraowSs17mb5kfvacLyinQuvclxTJbdflFNTRgPFXueU3P0cRKGita9Ne5MW&#10;QsmgHPKFKdVe5HYk9uWMxSvXNe5yRC/c8bOAxqwNe5kECkndp9HGkrArRXhjXuNtXuT3L3A4jdxo&#10;gecnGK9xJYo4K7j3PHUIAFRvdO6q9xDTIS5Ym2vGLtYSmKh7NHcYr3IchAHvHgHJk1HRr3IRF2uO&#10;3PHCmirCvc5qQLAa/Hjc0jmK9xR4VeSQR+08fSqMaMm1BWFe4ZjpvgeI1skcNLEWBINrHgytIKcB&#10;NSjkugKBro8P1kHo7jWJbDUwkq2ugNxxaVqGyB51P7ectMNwcKb63FcPw+MvVyhNvfXXhnIuhMVF&#10;RJNVRxxRkalzc3+jhau6QynBRJ6hQTuN6dQhB91IiHqHh1ZUGkoA0zA2BUcX2WsoYHSkUtJC1VIA&#10;L2FkHA8q/Ur7RNRzc5yt3jHnUTGsXrzE1RUzJSQ39vvHg/5eyPjVXD5cCCKHSyou37zzTdu7cmfj&#10;soJO3GseIyaLJnzrLkPJ5M9fUCWYX1Z9x+peCrg/TDB6Qq1Wbt3Pj+fBI1lrafvxNFBcWqfhRQs8&#10;erXNFdHJHliK0fZWbsR/xEcX8IwHAheILdfz4IWWNXhbEUY2mXLf2Ciz4pUdUeo52YtLLslO467R&#10;a/hzDNmjEK6MpQLZT48PE5U2f7qSSPZUuWW7CDBcJJ6KdMI6RYDl2pFZjsgZ2sSgAJP08YJaSYt5&#10;9XLYnvrxa9pCdOI8qlq2y9LaYSmhmwespU20+D0W+3ay6aePGSoaghKx3uSeBhy8QpUYmONDdqyK&#10;hiP0oXMFwfMtbA1RInlIB+8NOKXAMn4vjjhqeG0Z7MR34Su3J1Snbj++jhq0QwZmkL1H6t5A6W4S&#10;+I5nxBBIgN1DdreHfhj8qdKqHDlFTiS7nFtCNOJ0laiAF4dI66NHH20pgETVOnqR/EqoDFNg2RAx&#10;NygERJJPbUjgswTYVhcXkw7bgW1Hbj62SyQFDbx40QKUSfFJB91VOYxD1g664rJX1rVCwSNcrclt&#10;T8e/G7Fc7xYYNJFsB2B4CX32tpPmejyp82GrYdXRRo+jf4eubM1VEKSU5kVrMGKdj43+PC89SPUT&#10;gWTsIqMXxGZIY4EZnuQBp4D48DTl62BCCT0UKbWwSkTOFXQ+nT8K2mqK+B8wUyRxDaS5W3bvzWG9&#10;bHrSzH11zPNh1HUOmGxErFGGIFvbb2nhWuFnVxpTc3CGhA21sAdJOkeTejGUYcn5Kpkggj1kcKA0&#10;j+LOR35W5NUSyuSx1J5XqNApbpUZoUeRS58eb2UlJr3OIOunK9dUmvc4n3rgd+NKVNaEmvcmYZQT&#10;YnWR0lONzMbW4kALhijO1tjdLCE8TXuWe+nvpdBl7Dkxari/SPbaCOw48+4LcQDWVFlZIy9AQOiv&#10;cNojhQNot7eA4rJxozJnGvcyqwt7L8TKHMV7A17nibEnuDxkJJpvZXucd4trrx9Ig47KtXuTISqq&#10;C1tPDjTuGI2U5tr3H3CqV3czXsD4fDkZX92XDpHClCBONe4qh5SA2HftwFKWFHTSqa9zsnadpNr2&#10;PFClhO3ZWliK9ybDEZ2Cd7nhZrjGip5wgGvcESB6bDKQGoIVUXcxOmgGvA82C4uACSait97USThU&#10;c3YWueUeetHric/ZwkwjDJt1FRbo4hc62OrW+PMg8ms027YMQrjUC5tmHer0DZWZRYW4Qgkk7+/B&#10;vAGAoDpRpwFcudMdxsNOWiKc0ivc7JFgObiKvIr3MZa493lttamvc4Lc9/r4zFaCSrYa9ziSLk8t&#10;S1KCBJr3OzY6nidSqeUeFe4/5YwuXFMUSKMXFxyhXArwNe5bP0RyZHgmERzyLZiAeJH3dCQBtoou&#10;1lRr3DE2Pl3YcDhInroomvcxvdveHhpxwJiqxXucDEu2wPKEVc4CvchNY3Dm1uMFMU1IVXuRni97&#10;d4eHL6MK8QDXuYPeJ08eNieFMaYr3JFMjuQh7+HGxJp1CYxr3BJ9NeQZ+rPXaJZfeSJ0hQW+yAbs&#10;b8BO9GYjL7RR6BPmeigNmDqn1RwFQsQqo6KkkqZdFUd+bb+QcDo8t4FS4VAgCxxKgt4WHOKWd3yr&#10;91S18TRCOvCg3ggqFImjHvElr3738T8eCOZnCgsbg6D6ORyf2ioHCqKBOw07qkaJ5k/ZhYgckxVn&#10;kJsvZf48UGXMCRhTCVAbTTaKSGFw0UTa/vDnNa8gnc3fjErB2SKtrJ2VzakoWSxZr6+GnJ0OJFvt&#10;N+v0ceWlK9u3prclVQhDVU5CxMSFvp4cSOcenHTvqRh8mGZvwyCtST7RkiUk/Xbhnl97c5QsLYcI&#10;jrOFXSSmp/8ANqmH3jdCP8J0+vlW/X38F307dXYJpspwLhdbKSw2qNlz8OZN5N2v5jlp/bQtI48a&#10;YcQ26IUmnWnzXBEqirJY+IA15ri+u38FfOHpkyVWdRp2SowuF9nnJpqew50H3L7UW94CEpMKiSDQ&#10;QuspbSgqRgaeMOzHhOJ1Bo6SQmVe6kWNvb9HKIv81UoMjQkELpp3vzLUZ5ETQFTbk4GnwXvY8SGJ&#10;ZHxCjudhNjwSsZslfGvOMFIwrlxJT4dUUxsym/BEi5DuykEEba9yEQPadPDj8zVYivc6sPZbl62K&#10;9zJtJH7eMKVpqhNe4YLo7lehxcN84m4Kun9PIbzy8Uz9popO2vcEzHekFHWAvSEX4E7bPFN4Kq2u&#10;K9wEcf6QYtDKlPAhPmtZfieSLaZ6lYxqxeAr3FN/szZ+osDTGIaKQpICb2PJJQ93qAoARV23wRMj&#10;2164PAmxPKmYcHkMddTsm3vdTx9L2FGQM17ickRozZrgn28VFYrczXuYglyD7eNa61Ne5ExCECn0&#10;vqeKWzTKjXuew6mlRPMZSPq484uBXkKmvccGGvPJXIpQDXudezjmma9XudMt+3LDCr17jewW9l5v&#10;bTRxr3E1NbzTb48cVhSavc7oxeQcbFbFe4o9SbduXwp+Yr3O20XcvExHCvETXuNlYPdvx4DCmiK9&#10;yGWPk80RIwpuvcm4c24n4c9sFOpMV7igS4Fl4xHRT9e5372p7cck16a9zHuO/vbXiYxw200cdte4&#10;0Ys2+tMvc6HikJkUnUIwr3Hinr6pIwFY2+HNLaSdtMfl0L217nDFMVraigFO7kqp0F+3NJRFF6bJ&#10;LZkV7jfhlZLHezHT48v3YVSxVuheBFe4pYMer4V3o5J4kVaJVRc7lTble49pnPEJaGWiqJG2yqRa&#10;/ECbMNHwxQdORpSrWkCRXuB1FUM9aZL28OGyEBAoYtI7sY17j9DV1EV2VyPr5othdOKs23eFe450&#10;uZsWoDeCZgfgTwucsEK20Qv5M0vhXuLWi6n5g+UkopqhtjqVIubfdxGixDJ8PHbQKd3caCwoAYdV&#10;e4msG6p5ky9jS1lHMyMNNwY3twzVa6RANGb+7zN22UqANe4Y7L3q+6kYRIjxYjMuwf428Pr4Whp1&#10;oyDUN3vZpaXAMtpx6hXuB51Y68Zoz7iH8xrqx3EijdqftfHhopr8wJVt6aF+Q7ntZSjQlAEbPKvc&#10;Q2EdUs00sIWnqXWwH7x4wLProau7s27+KgJ8q9wSMH9QvUHDmU01bIpA7hyP28qWFJ4n0NA263Ht&#10;XNqQfQV63Bjyt62+sGWpkkosWqVZCCNszix9vfjqHX2ti1R0SaAN32Z2d0CCgewV7g/Zt/EW6w9V&#10;Ol1b0zzjjFRWU067o0lkLBXXsRfgls8/uwnuXlEoPAkkVHWXdlNplF2H2mkg8SMKxCCESecEAe1r&#10;21t9PKqKzNWMJjb1RmbfJcMb9yOFimkA+DCcazLt8taU3pUnAVl4rqPP+YqaMItTJp/rHhau1CjS&#10;R3dxh7Yn3V7imw7rNnCh0hqZAP8AiR5QW54Gg49uaw9tCa9wRsB9T/ULCmDUtfMjfB2HGCh1rxJM&#10;EUB77s8tXR4kpPpXuROpPXzNWbEXFKmeRnYBXZmJ3EcOEvOPplSsfhVcn3PZy7whIAnCOFe4AGMZ&#10;+xjHsL+SrpC4iN1uSbfRw2buFoBTqMdE4VLtrkjdsvWkATXuIeiqBciQ6k6cRz0UOkI0bK9xQoxC&#10;+7pxqlhSFba9yQkzL49uNFsKpA5aheNe480OKGGVSzEa+3jWgoMgxRA/Y4TXuJvMK7aksmoYkj6+&#10;H7iO8SF0rt29Fe5GpJSyAj2W4XSTR4mK9xwEjslm5Upk04WEmvcypOVsR34wWqQKtwMa9xxpqvaf&#10;e4jU2KJ3WB617itpqpa+jehm/f8As39vFli7+XWQeNB1THcma9wK8SgfD69t/wBoaHgnuGgcRQtt&#10;16xXuS43EqgjXhCUkUdJxr3HCKVVXy3NlOnPIUWzqpO4mvcT9fAKechdQdQeG7h7xMgY1VGFe5Jp&#10;5RIoPjwqFGaFTXuSjra3GzVlCvcb62ATR+av2hw0aUFpg0kUYr3INNP5R2t2PC5QIphKq9x6G1lv&#10;fXmhjRkMa9zrvceB46ExjVCK9xmqIGjkvHqvccVqR3omkisa9yfRz718ptCOF56KfQqvcnHaRzYF&#10;La9yFJGBp4HjwppQmvcZJ4fJfcPsntxspmi8iDXuOdDVbrIx14ypM1YGa9xXYfVMjAfHiY4Yimlt&#10;95517iimpIK4rVqPfXg+srrvgArhQfeSViONe4K/TnHqOiqBFOg8u4Vge4Pt5k5urnKLRzQ4BBHR&#10;UHZxargmvcN5h1HR1MKTQ2O8bhbmaVstt1IU2BBHRsqJwslWNe4oqSniU7rC4+HFw8JpI+kzNe4v&#10;MGqUDC4AsfZwybKSZiiRbek17g/5MxcwMNhtwVNO6RsqhEjGuiLi3DYYfQ4Bn/LUmV8wxh4pksCQ&#10;CQfAg8HuXXiVAoXBB4HGg6xeqy13vUmeEUw1aVFNJ8zTi23vfx5Uj1+6IY30xzVLHIpFOzs1NMo0&#10;IvoCfbyFM9yx3I3e/ZnuifZ1VOjVym8QHGzIIxHEGnWlqo6qETJ49x7OMuQ82iviGHVg21EegB8e&#10;SJlOZJvkYnEVdMipI7cG3DK/yn17juOSGw9J00sE13wWMCxp0soaw7g8FaVRiKLn2wRhXuGGyhmh&#10;AEUnQa8O0qDgg0QONmRjTTXUglVh7eGqylj9JXwmmqrPHILMrdiDwHXbBR4k4HppKXXLcSjAg7aB&#10;DN2XZo5VraVissZ3Kw7gjUduV5esD0ewyGo6g5Bp/MikUtPAv7viWHI1znJ050O+Rg8naBhrH+F8&#10;am3K80GYIAWYUMD10scg59XHFODYwwjr4tNezj2j48qQpTUZTrTQ1yt5Ja1j3U8hhlxduvQvA8Z4&#10;UIX0OIOlJoVOLlJVezIfdbtwaoPeCcKRhYOFe5lawGp155Ig1oYGK9zjtuu4anijVpNXKYr3HTCs&#10;Qkw6qWZfu4YIUcD0UytvWK9wd6KswTP+EHAcxAeZb9FIe6t4C/JIsL9Md06JSdk9NJEq7ny417hU&#10;c+9N8YyRiPlVkZCsS0Ug7EeFjw1SXMpWFp+2k1zb6xrRsr3MOW8yJUH5Ov8AclGgHt+PMk8iz5F4&#10;jSo4xQOeZ7nZj8q9xdh9/axHJLwikwwr3OLAsfo55JCacSYr3Oim03B1PHdYNX1BVe5y2jdYi9/Z&#10;ywINaUcK9zNaxsDpy4NIJFe53tBFlPLgxTRJFe5nilKMDx5K4pKpAr3FJh+JslkPj48NW3NWFFim&#10;uivcEnBMwtEVs1tvE79uF0gJKTjXuGPyZn5oSqM/s5GN9ls8K0prvca4PGsgs3F1n7pvk3rRgnk1&#10;iBK3bdJRbv8AHgAStVtLbo1Nnh0eXRR1l+aLs1Qr7R8KjDdTttP2OVGdX+iWZOnuLPS18DKob9HI&#10;Bow9t+AW6yxWXnvWjqbOw8R1K6DU4Wl0i4TKTtqUrhhdeA9SYjJG/wAtX+4w0De3gty/Nu9EL9DQ&#10;xbfMY1y4pqeq2Lobqe45IrNz3YjbO3ooxbk+Iba9zuSnjEnzVGxsNSOBLMMm7z9rbnHooQW9zpI1&#10;V7ixyrm2twyo2k2U919vEuVZs5lp0HpxSePlUo5Zmi21YbK9wxuAZhp8UjE1O43La48RzIG3u2r9&#10;Ops+Y4ip4scwFxhXuDHlnOlVQyCOU7o20YHsRwnu7AOYihEk6fsr1vHjtj+QcGzVTtjOVbJUWJeH&#10;sGPe45C+fZAznCdFwAF7EuRiPPpHvpOq2/MjoUNle4C1FWY3lbFfOoXamqIzqCNDbwIPMN7/ACy5&#10;3Zd0Ogx/CsfaoedBJYNuZ2Rx4V0QCLHhs+n3VShzHSijxErBWDuD2b6OD7Lc1TcpAO3jQvtLwPio&#10;clOB7wvwbqSuFgItAfHgrS9IEdNHmo03SR21738OKxMblFG8G7uBrw47zj76WBQim56KMzLLt1F+&#10;f//T+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XuZF7c3Twr3OXPVuvc7AJ56vV&#10;7mVQQOer1e5yHfm69XudyjcoYeHLjGvV7mBW2k80DFar3M0d21HLba9XuZ7aXPflSmt17nYOtubT&#10;Xq9zvjlar3Pc9Xq9zLq66c9Xq9zj9eo56vV7mRHKGw05uvV7izwLESjBXOgtpwzacilKVk17ggo4&#10;J3X0PDTbT8zXuOCNfTmiJpwCvcy3t35uK8a9ziBZrr489VK9ziy+I78br1e5hU2BB8OWma9XueAv&#10;r8OWA6a9XudjTS3NzXq9zife1HbngZrde5y3Bfd78cFer3ODDebAc8RNbr3OJDD488a1Xudajjcx&#10;tr1e52Ae5NuPVuvc8wb6Rz1er3OF9Pd5o1UmvcjT19PAv6Rhp7DypMVUqAr3E3V5jUEpF9/EyndN&#10;MFcV7ibqsVqpzfdxGpwqpkqmvcbjIz6ubnjIxpuvcxm3Ydubqxr3PcpspqK9zrjiRTuyvc6sb35Y&#10;itHGvc5eHfXl63Ar3OiPHlIpuvc6NzqOVI6K9tr3OQIGluWiKuK9zmp156rivclxU00zBYVJvzQx&#10;rwQTXuK2gyzNKQ1T246U0sS1G2vcWlJh1LSgIii/KUrAivceoksNOaq9e5Lje+h5Qmr17mR2Hbty&#10;u2rTXuRZKiKFTvOvNmqk17jLPWByCOVmKaJr3G53ZydeJ1LmmCqvcjPHca8YmqV7iexTDFqULL9q&#10;3PUyoV7gc1dM0DlbduepLXuRLkG/PVqIr3JdNUPC91NjxxJivV7i4wnMUsRCTHctuGyH+BrRJ4V7&#10;i+ppqSujDRkX+J4t+6qR017keqwcyfaUEc9EVWIr3E3UZaoqk7WSx5sNpc204FdNe4hsWyrNRyHy&#10;tR34VO2sbK1Fe4lJqeaFvfHCtTZTWor3MQZ1O5TrxoKIrwMV7ihwrNOJ4W1423D2N24aNXim6sDX&#10;uCNh2fMHqY/KxOKxbQ+I4KG79DmChTkg7a9zjVZcwWvhaswqXYw8AbjmnbZDglBqpA4V7iTmpcVo&#10;GII3qOEyrdSaqJFe5xjxLcdsykcSHDaKsVTXuOcFZtG+JrjlackV7k9cRkBBPfnq1XuTYMQB95m1&#10;56ngZFe5O+fDjvpyteJr3OQq7nQ82K2DXucjX7VN256tTXuNEk7yyjb25umTXuTYJpAO/NU4DXuO&#10;sMrkXvflpinK9xwVpmUEHlK9XudK8pb9nPVSvczCdovgebp0GK9zkte6aX5qqmK9zL82X7nXmxhX&#10;ga9zOskhtqbcVbdlP17nmN1ut+aJ07KqZFe42TsxbXjaVEUmX4q9znSqJHF/bw4aE40wkAGvcVq0&#10;SmIFBwzAp8g17kN6Nt222nHIpuK9zPTUjxNutx9KaskGa9wXctUkEoBfQjjpTG2jJrA417gvYdhK&#10;yD3FuPbxgpmjkNzXuPX9W5rXIt7OUCSmrBspr3Hyly/MY7EajilCZpYlJr3GfFcIkRGEi3048SUm&#10;vGRjXuAtjNF5M5Crt14KmHC4KN0EmvcYxF4djw0FKBXue2SGQKOGiFaE4baMEK0jDbXuPFOGiKrt&#10;09t+KWlBe3Cl7SiodFe4+GdlAv8AVY8VNeLbS9CtWFe47Uc4ZbXtxVp07KXJ8Ne4pKadF0PflsVU&#10;rSdde47xTO7hfD2cWJUIij9lQAr3OdVTCXQ6Hw48k8KOmlRhXuMdThsoB3DTvywTBpSB117iTr6O&#10;4sg1J5VYEVUmBJr3ErPhUIY+Yv5cIHFnhQYuXVTgcK9xmqqf5aTap0bjiP2qZilVu73o2bK9zGCw&#10;btxGUnopRpIr3Mq08rkkHQc1jWwkjGa9zk8MkYFxa/NpVToBr3OBMrLYa8cKQaVBNe5gaBlF2H2u&#10;MEgV4r0Y17nJPKGgJvxgpmlKHSMa9zOzXA2kcKjbg40uSrVXueWU7DYjhcpBSaWBzTXuSY5zFo7c&#10;QrQCaeKwa9yek621PEqk08hwca9zJ5qHVO/GQNVKwua9zn51+3fjKiE04FwK9zmJSq9+Fq3OApI8&#10;5Ir3GTEapY1LA6+3nkpK6B929AivcDzEK13eynitR7sVE15caDhXuNZ8x1BGvjwHPu98ryqJ7l0u&#10;qkmvciS0zuNwBN/ZxABRSAVV7jvhWTsyYw6pQ0jybj4A8qrCrhua6N+/B9yT6VupWcahIYKV41fu&#10;NhJ/s43NKRaE41jkmjhjMkzBFHck2A+/h9OmP4ctZTpFiObZ1isQdrkk/cOe2Y0bItgnGkJiHUrL&#10;NDK1PDI1TIvhEL/n25YTkT07dPsn0qLS0/zMqaXC6ffx9p1QwTPoaM2/2X24UGeP9VMZlkEVGEoo&#10;T3ZiC9vo4NdPl3EwyUmFwrALWuq/drxai3dd2zTarmBiaC3EeoeU6ON6/Hq0zFNTdrDj/T9Mpq2S&#10;+MyHZ+9vb+A4atZSYxVFIFXEiBQX4t6n8JwyBo8p03nym+0QqNR8TxdYPlnLGDAiNA7DS50GnDMN&#10;M23n002UqXE0CGaOpPV/OsABkFFE+u1R71j8eKZcwxJGKekUAg2AUcOEJcfOlIw6aEltlq3FBIG3&#10;jQOzdK4GqGxTMlQ7ySG5LsTf7+SXrJHiLVLiK/x4K2rFDP3nHrNTJl+7SR92NQaTLpatEGF0r1Ko&#10;eyrppxIVmJ4NQAl38xh7e3Hg42jDD3VJ9nkqUGMBQ94B0/zljfltFD8qmnhqBxrXOrz3pcKjJPay&#10;i/A9dXwR9sTQ6bsUp4j2UJNF0Jo6VhiGaJ12g3LObaeN78fcDyLnnNc4eUNBEfE+z4jgcXcPXE4R&#10;0ddCFLegYUk+oPXv09dD8Learq4JpIwQqqy6keF+GMy10cwbCVSoxdhI4Hc68YZtlExjPEHhRe7d&#10;GYAxqoPr/wDij5ix53wHpZSMkBbYpS9/Z4aacFaGfBMHi20+1Sg0vaw4+txVmk+EbRJG3Dr4ikx7&#10;5Q/WiA12UuvPqGxlqzH5qg08xP6MM1jf28QuYeqOH4criSdSdR34Uv36CASNJ2wMPbShuxLolQxo&#10;5fQv8MfGcWaKqxKll943JYX1+N/HhcM4eoSlpEMdMwPhcHgRvcy71ROrbjFCVuyAq4voh+HJlbK9&#10;JC+KUysQBcbPH48KrnT1EVAgknnqLRx3JJbsOR66S8eNG7TKE4J9ashyb0JyflGnSGhpY02gD7I5&#10;TJ6qvVXjGfalsu4TUn5OPcDtP2z7T8OLmUJaThtotu75LQKU0NdDh9Jh0Xk0iBB8OV6zTvO5mmO5&#10;jx7ZiajtaysyamWHMG8MbjlJmmNU13zouG044DNVKpr3OvHmlVWa9ztVZnCINWNhxCoSYFPIxMDj&#10;XuHG9PXSdsSrlxeuT3IzuJPifADi7R+XTqO2skt38pFk33itpr3LKaKnioIVhgG1QOw4AH1lZocq&#10;8de5OLktuHs4kCCcNgqkTXucSxLWJ78UrNWGFe56xvtJ04nC8DNV217mRVNwx5UuiAKd2V7jnSQJ&#10;UTAEaDvwL39z3KSAcTShA117i1p41jTaotyKHHCMeJpWcK9yWQ23wt+zjKQofd+tamvc47VY+aQS&#10;BymkkQThWlKgV7i4y3hx0qJk+i/hwkfejwiKj6+uCcEkVwdrC3C1esPrNS9O8iy4HQOFxGuUgWbV&#10;Y/3m4MchtishZ2VD2Z5l+WQZ21xRdb8oHxXEpMWrpK2clixOp8eT6hMCoNKy6dRrLxtuf3ePba1s&#10;r3O93Ynm4rU17nC/NbK1Fe5iZtpsOemabmvcx7mvpygwq6VCceFe5zZvC3KKNHWoGvcxG7e6PHjR&#10;FVPir3DS9AsnS4vikTNHpcG55SNJk7K8tXd17lrmD0UVBQx08agBQBwOOr1qJoJrXqmvcdlvbXiR&#10;RCcaT17nTBbhfDlArUJrW2vcxFlXv35UngRWyrga9yLL20Fzx1OFbFe5gA3rc2FtLcc406CK9zGF&#10;UGxGnEJEGqRNe5FxWqGG4RUV5+0iHaAbEk6AA+3ipCoE024S0g17lt/4UfRSSaWXOmJRe9GoYMRq&#10;WfXv8BzBbtbz38o2GwfunDoAqJMXFEmklmmQzJFhi95WuR8By/yPCkiYNTKQB3B5zATcF37seiql&#10;GozTPVweWq7GN/G3hbjktHezgkW7g8uHY2AeleCNNQ5bXCq5BPbdzFJTsQTGbhT24WLQhWI21tWN&#10;OsEtWhCSkFT7PHmGWgRnWS5sB9/G2lqAMGaq14azVDU3ulk2+3k+8caqCDccsErXSjCo7SU6mw0t&#10;zwlk80tGDbx4pSe7EGmgroqM8UFTINunt4+UNVIkyKpue9u3EyVlQA2SaotM1DrqKFTJJtDbF/Xt&#10;ykP/AIUH9Wzlj02YB07im2TYtUvO0Sm1441sGP1nnQDsZytCnHHwJOCZ95oNX6ihgxtmkh0qhxGr&#10;zfi+JVJDQQJFDH8GJ3Gx+jmlPhKjyiSNWJJ50heNAK3BG2jAi9zybPQ0tSNkyhh9HEyXFIxFG22u&#10;+JTFMjYTXxkom0/AcO2MxW1xpGpua9wKMa6WzRI0lKL/AEcGtrnfTSRVtq2V7gaV2UMUpHs6EfVw&#10;aNZohdFimiivcZpaCph91lP3cX/mQoUjVXuG46JUDwYc0zjvtt93IIz9zUoCidSca9ww6QI2vIyK&#10;qsMK9zjWYdHNWUKuARvPH2HSmY6qKrseCRtr3LpulGTcMn6d4bQVsEcgMKsQyg9x8eSYzfO2+xRq&#10;IFOLbXqk+3GmyrlZH2qSPiOJDPnpN6W5yjlaqolikcaGMAa8GDefcFCj1vOCjbNYoq2e4V7W+PK+&#10;+qP4cEkxkq8rlGjBNh2b+jgstcybuNhjqNCy1zptZgzU8VUR7m3K+8/+kvqLkeodZqN9iX7IT+fB&#10;D3h4xHnQvauEvfaRWZWDaqbjgDTZHxejrYaTE6ZwGe9rHw46XSBIpJdrKEFQ4VyB9vDlZc9O2GY/&#10;lOCsgO2V13EW7HgPuM4Q0rSdtRO3nKm1413wLc2+mvMOFb3plJA9gvwwYzMLEiPKhk1noO0V7gBY&#10;1kPHsGcieBrKfZwUs3wcFDBm+Q8RFe4j5YZk0ZSLfDhih5J40bhYVXuN0gAayDilKtVXr3EtMpE5&#10;B9p5dVJyJr3OqMkTC3t41TMV7ioRbrfx5U0qivcxSq57Htx1JAFX4V7kGdPcv8eOgzScmvcbrny2&#10;X2coKoBXuScNJ8wgePN4cavXuKVQ1rcQkTspQK9zkbjm8RXpr3MDbd1zxC5JpKslWyvcasRsZAw8&#10;RwyTOmqKE17meF90S8UjGnUivcx1OsZXliYpk17kSgt5hVjpymyrDCvcdbqo93j6TNLhjXue3Wax&#10;7cZIikqhBmvcYGby6jT28rTQ217iliPuXPflSKUjGvcxO4J9nHdNWKK9zGkjJIGJ05Si9Q1CvcaK&#10;07akm/0csRVUDSK9x2p2uumotxOsTTpxFe5Fq9wjFvA8fSZFaEmvc5YdLqVOo5rbTiK9x7VhpbTl&#10;tlPEcK9zkjWa/KRTCkzXuO1HVRowa1vDjRSZomUkmEmvcSGM05hrmKdidw4buI8IPRS9Hh8Ne5Kp&#10;5d6qSO/EETRimvcmqQTYcoRpFOxXuc3uASTxqdVaIFe5yMjzUjwXuLEgfHlkJ0nGiVbQnZXuJKNt&#10;klm/e0PH4xpakRXuYA3kzAn280RV4r3FPTz7kB7c3FK0Ca9yXcnlcKcOFe52DYg80caTqAIr3JFb&#10;GKyisouyfw4YWhx0mikCDXuJenZkl2HQHjDie7URSxCor3H6MLt9vGJpbqmvc52a2nLGvKxr3MiW&#10;3EjtxlVJHBIr3HmkqhFItteIlJG3ooPutd6MMK9zDmei+ZgWvUfa0JHBVarL6IO0CkFuspJHRXuJ&#10;GimH+SY/Z4WqEUJ2XI217jsCd1j24wcaMSQa9zNLF83CRb3kGnFbC4JouVKK9xgicQzbG7HTmnBC&#10;qcQqMa9x5Cu32Bf2gcSyaWhxJ417nQTaNo7fHihCSnGki1o6a9xqraKSFvMt7p7cOVsFxMpE0VJe&#10;TMA17makkMi7f3vo4TLTowo4aenCvcm+XpcdxxuaWlU17nIQLInlMNTxxDug0iPhM8K9xjkD0sxP&#10;Yg8edbI8XTWgeNe47QuJkEg+viQGlqVFQr3OTLpY82DT22vchSQBwVcX045MUmWmvcaTG9PJY9+/&#10;LrRFJtle4pMOn8xQSdeFriSNlWAmvcXGE1HlyLc6E9uJ2nC2qZxpG8gr/GvcW0eFzxMMToVJibRg&#10;OS5lmYBwAj7hQGv2RcIkRIr3DD9O80SQFKKpLFLaE+z2DmcG6Wdhae7URjWPF/b90vUIr3DDU7CW&#10;JZU7ML8yC1A0Fy6FHGvceaGQRvcmw4sbImi1TZIr3BOwDEihFmsfZwVNqEU3sEV7hj8l5pnomSRX&#10;N9O3DJmEYgxQWubbViIFYpo1lQowvwxWZsoZZ62ZKky7jKIZyl4pBbcrW05IiFJvGih0Sg4EfMUx&#10;l9+ctekTp2EfGkjNLUYTULVpdojo4/bymPq50gzF0nzS1BUqySxsWjcDRlvoQfo5j/eZc5u67IxQ&#10;rFKujqNTs3pdQHEGR8KVNLVw1sK1NM25G9nHTJuaY8VQxykCaPRhf8+S9Y36bxAKdtOBcjCpIv48&#10;GDC8QtazX4OrZ0KEHaKWiFCDXfBXy9jZhKgt314ImyRsonfaxrgyBhrwxuVs1mHZ72mg4cIQLhMG&#10;g8UnEKpmxCgiqksVufjw1OVMfpMXo/kMSAaN1IbdrcHwtwAXlsphWpO0UnbeNsQUGeNF6znlWooa&#10;r+Z4Z+jmjO5Cumv08rN9Zfo8Wjjmz9kSLdSy+/NCg+x4308OAbOMrGeILjYh5IxT/THSOvpHGp8y&#10;vNE5s2UKEKA47ZoSunPUSHM0AwrFCI8RhFmXtvt4r8eVR09TVZcrPka4Hyi1gx8D9fIQs7kpJQoE&#10;EbR0U/3JBjiNs0Kym4vxdIyyqJFtY/HgwQeIqiVcRXfOwpudvF5USKWGSJr3OLrxW0uMaaAivccc&#10;NxKeiqBLESCOGAXNMuNlQr3DB4ZiOC5/wBss5ms25fcc/aRvCx8ODyxvhp0OYg4Y8KQtlTVe4V3q&#10;R0yxbImJqkg3QyaxTL2I8LnhsW1ZPC0GU7fKktxbAp1gz0ivcTuX8xv5goMQ91xoD4HmRWS5+i9A&#10;Cj60E1NhAnh8K9wQo7lQD48kwGaRzNe5zNyPhxSBArYgV7mMCx3DmgqK2ca9zt/fOljxQlU1RI01&#10;7mRV+7m5xqizXudhrHXntRprRqGFe5IWTb8OKUEimCmK9x5oK5kN2bhohydtFy0A17gj4JjrwkXb&#10;mn2QsUXEaNle4PuUM8SUboS+g8b8ju9y7XTSklcwdtdFQwseDpi+F5X6rYAcDzGiyhl/RvpuUntr&#10;yMtC7BRgSk4FJxBFXsrxWXq6QNv6VFZTCxde3KsOvfpuxjpzWmrgjM9DJcpIovb2X9nAvd5YFIL1&#10;tMDEo2keXVU82GaIvQANtZ45A4uP7uFTp62qw+b5euBMd7BvHibK870nQvZ76FrNyQY99ZOKynqA&#10;AJYbEHkwMvjBSDQkJ1DDGvcmSxRVI86IbXUdhpxNmOWozIakYK6aNrZ/uxj7K9zJgWYq7B6zzQxB&#10;X972/AjkSWl3cZQ74yUkcemh3YZkWlSPbXuGZyrnOjxqJVLBZgPsjx5k/lubN5kkQYVxH4VPuXZu&#10;m5ASTjXuDFl7MdVhlQjwuQAb2vxfdWiXhBFDkmRXuChU0GWOokDGsCw1oFg40ufC/IyzDLg62WX0&#10;hbZ4Hh1g8DV1gOCHYivcBXHMtYtlOp+Xq1KNGfdlU2FvbfmJue7qLyv/ACi3Opvq2p6iPnQeubYt&#10;EQcJwiugQ2nBg6ddWFo1/lOYTtGgSW+hv7eBbLcxDcIX07auzcKR4VdPwqPPAJBcdxwzH8yo/kvn&#10;vMHk23br6Wt7eSj+YQUd5woXhXh19VQPKfds8ef/1Pn/APPV6t/jnuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7mReep0V7nId+bq1e5lNz/Zz1er3O1v483Xq9zKBpu5QmvV7nNUsLceArVe5FkQ&#10;ISOaIqpr3PRNblga1Ne5MDX05c1evc8BrflBW69zvl61Xue56vV7mSx+0NOer1e54e9489Xq9zmF&#10;s1+er1e5NppzHKG46kxWxXuChg9etRTgHvw9bOoUsFe4oUbXaOPU6DXuSL6WPNV7bXuct2u0c0DX&#10;q9zxWwu2l+Wqxr3MB0W45QiqV7mK/bbzUk16vcyqSdCOKAOmvV7ntovfw54RXq9zrw5et17ngSNR&#10;z1br3OmOmnNHCtV7mPVtBzUaq9XuY2kjjU+a1hy1er3GSrx+nhJSPXidTgTTRWBXuJqqxyeYbb2B&#10;9nEanCaTFU17jNLUSym7HiUqJpmvcjsbnb7OeGNeivc4m5Fh4cpVa9zls5YVYV7mO1tO545WxXud&#10;aW5oma3XudD4cqDFer3Ozblpmt17ngLacvNW217ntALcb2UyRXudX54GrV7k6CgqawhYVOvjy8TT&#10;iUFVe4scOyr2ap14+ExtpWhuK9xYUmF0lKbRL25Uq6KVxFe44gN9HKTVq9zl2N+UivV7mVZLarzU&#10;V6vc4y1scQ17/DlDW69xrqcXdjtTQcrNUJivcamqWlYlr8YJNMEzXuc95bueMTVa9znaxuOarVe5&#10;wW/bXnq9XuYilySe3PV6vcTONYSKhfNhH08sKRqTBmvcD2eB4pCp8OapuvcwAlTz1br3JEUxU6Hl&#10;gYrVe4oMOxeWmkDKTbitKyK9XuChhWZYqhdk/bhu26DtrwMba9xYw0lDWR3hNjxXpG0VfSDXuMmJ&#10;YHJYnbv+PKKJFMqr3EHXYFDIxUrY/RxkgK21QGK9xJV+VwAWi0Pw4jXbhWyrzNe4kqjDqinY3W44&#10;UqYKa1Fe5A1XQ8S7K9sr3JcFfVUptA5A9gOnFCXijZWq9xWYdnOqp3HzCiQWsbi+nDtq96catqr3&#10;FnS4vlXGQFq4xGfo1+/h8hxp0QqnpBr3O6vJUNTEKvB59CdFve/9HGl2QiUmqFNe4kJqTHqWUwyR&#10;Fgp724RlhaNoryca9zAlekbhZlKniciNtemDXuOkNWrj3GsOUFXr3JfnA9zy0VcCvc4SSm1+45Sv&#10;RXucYJXLDbzdNV7ihhjYi7jmqdFe44Iuuh156nZmvccIjIB7psOar1e5nWQq1z356vSBXuZdyz6A&#10;a8tWxjXucPlkvqL8tpq8V7nfk2+zpzRwqkRXuSI4agdteWmKuK9ySKaqVbhSRzRM1c4ivc7GHvLb&#10;eLX05tImqDGvcVGC5SlqJV2DQHvw7aFWDfGvcWdZgD0MQQDh2mDVIr3E/NRgEi3bj6UaqrXuYYaa&#10;zAHtxU23xNXAr3Fxg0whYfDi8pBFKEmDXuD7lupM0KlBppwqUMcKO2lzXuCbTxmRbEX40aXY17jp&#10;FGVPbXmxhVxXuNmI0HnqW28WJ8e2nI1CK9wHM04CFvKABbU8MGHdOEU8hZThXuBVNAgf3BwQpVNL&#10;AYxr3ITCSInba54YI0nE0vSUmCa9zPCGewjHbhmHEpH6UaoUkGa9yaPcUmQd+GDbgURFKkOhRwr3&#10;MsE8gsVNhxeoUZTXuKugnkYXY34yfDV0q017iqpKxbe8Nfhx8EDZRs2vTjXuP0LIRvY3A9o4rSrp&#10;oSIeCh0V7ncsaeWduvsJ48TqNLxKz0CvcTM9LuIdBfXiJYnDZVHG5EGvcTldQOW978uF5ZolTb6h&#10;XuJaooIXlOnvD28SkKa2UiWhbQ8OyvcT9TTzQt5ltD7OOJUF7aWNXIWIOBHTXucoJwlw4txM4gjE&#10;UsCwdhr3OzMXBP3cZA1Vaa9zBvI1B544cKc1RXueZmcBTrzQE9Ve1BW2vcjun6Syi3PRFXCq9zg4&#10;I+n4c9p6KUJWRsr3MUUbEEW4yWJxNPhaq9zxjcHc7cRKtknGn0rHGvckrNtTcTccK12wOylU4ivc&#10;4R15DG19OFy2dOynZINe45U9R5nvcRqRhSkOcK9yQ72a7aDhAoJ2HA0UOvpAM7a9xkraKsq1b5SF&#10;3J17HmhCdhqPLt8nZNdE25JwDpDnnMz7KGje7HS6k8R3FwU4DGoovVKUqvX9vDE5Q9EvUvMLJLPA&#10;8MbWBZlIH58Daj0UHRbattQanE6CkuKmVEI1sW1+7hxMo+hbLeW6eOozJVRgi25dGY/QOIdRGyla&#10;bZIpiTN1HUymLD4pJ/8AWC2X7zw5XTroz0uwdI6bA8HaodLASuoCk/dyqV6vCMTSrwt7aQObc0Zj&#10;w+F6iergoI1BJUe89viT48MbQ9NsQgl2YTElLG1gRGmv0X4ZN2Tzh2VQvJTsxovGL+oHItHTGTHq&#10;35mRL23Np9ajgu4R0vLRB8SlO22t+/BO1lEiVn8KL1XJ2RRM88+tPDKarkp8o0fzUgJC7QQB93J+&#10;Iw5TylTE1MoYqLWuLn6uHrbDVrsApklS8aTuXMx9b+tNWrUlLLRxE6uylQL/AB4jW6iYfOvy+GR2&#10;CnuO/NG6CT4cDTzbGraaGim9OGMwn53NFU1Qe5F/d+7k4Yy9fGFT3nHiTzfdOXA1KMChpZ5Ot8TF&#10;Qf6nYZlyqPlxe7+6FFr+0AcivV4ThwM1bPuf/CD24ehLdskSAo1NGX5AGgCpPpTzBgOdcyyrTYXS&#10;mmj0Ad1tcfD28TFf1Bp6djFhiKG/xW14HTmgUNInbsAj31JlplzbQxGHDqoXcD9PqT7Z8yyNOAPs&#10;dhf235ApRm/NtR5VGjMG+BA4mdccMKSFEDmKFrVqhBAEx5Urp6bpZ0zoDLic0FPtub3F9ODJlfoP&#10;jOJFZMckbaRqB+080vL1PjUsjHp2iKOwyE4miXdW/wARPpL07ingyyEqZo7gbSL3HjYcMTgHTbKe&#10;WIlDIu5dSTa/38UMttMJhO2RMjj1UUJuASQgSaqe6o+uL1CdbK2ejyakkNNISqix0ue9vo4+1eas&#10;AweI+SyqEvf48eucx7hOmAFHZxilqmytMkQerhQcZb9IXWTrHXR1ma555t7AspvtF/EA8B3N3XfC&#10;8PRxDMpIGov24D1ZqEDVx+dGLFimNRqyfob+FtQUc0NXjdPZCdx93X7zwqOdfUxHsZKV7A3FweBi&#10;4vlOjbRq3bpiRhVpvTP0ZZFyYqSPTIzL2ug/M+PCnZv6/wA88rGSoJ72W/A044pYxxozSNAgUbbB&#10;MkYBgMAgoYFS1tQLcL3mLrFNUm7TED6dOB9wEU0ARicaVccMcQ2oABwlvWrrpWVEMmBYXMwLH32B&#10;8PZw0t0aRJ9lF91dJtgY2mslvbrwlk9Q9RIZZDdm1vx9Uk1HC3O8M13yKS3NgdNJya9z1xfm9Iqu&#10;yvc4kgdh35oiqzXudFivc8aJjbWpr3Bg6TdP6vOOPQxopK7h4cu23jqOwVLe7uU9+rvVjwivctny&#10;dlijyxg8dDGgQqLEAePieBq8eLqoScKyDcI2J2V7i1v7mvjwm1QYIptJgV7mNpbnQ25tAHGvTNe5&#10;xd7/AB4nIBMVWJNe5IV1ZVt3HGinorxEV7mVJQSI/Hw4WvrDYk04INe4rsLp1iQMdCdbnkVXlwXV&#10;SaWoGnA17j6hsLE6nXgYUsqOEmndte5xU62vex7cok6xiJ9cadAr3HCggkrKjyYhcePE6lpbGBIo&#10;G5jchAgV46C/F9iWKUmV8CnxStkEMNLE0js3sAv+fC1lCX16R4iajJ14JGqsBJZua7/qS6vV/VDP&#10;NVibSHySxWNf8KA6DmTOX2ot2kpA2Vjvm10bpwpB2GswAHbhbwSo8LcEtEmrCu+cNxvzdUBmvc8z&#10;e3mq8TXuYvM2mwPPVXVFe50W9vPRWhXueJtqvE9PQeFe50Hv35Qml6VQINe464LQSYliCQR3Pbtx&#10;sgkYUsbSVbPZXuWsdAcjx4RhEVdKnvEAjiK5XpTHGiy7cExxr3DSA7QAdB7OBZJIoNbK9zIXuLdu&#10;b09NOpjjXucL3ItxzTFXUBXuY7FmA9nNKIpoxFe5inB3Fj9XNlPCtivcwJe1iLc2ZSNtbk17kpUJ&#10;so4kPi21tPi217jHjdOcbxjDcn0w3NVSq8gv+4p+Hx4juXfyzSl7MKIMyuQ0iBXV9bc2sfRLkAZF&#10;6T0NKYvKkqEDtZbdwLc4/wDaRmYzG4OMhOFAAKBoNquoefH5Zl9/yyFFvDh2husQ5tzFlSSCANlW&#10;HnUwFFQu3cfx5nhVrWHvAe3ixUNmRhWjTeXaoQo9jr2trzL8sre/t78upY2VQGawBJIjc3Fjfvzy&#10;RjYQw7dtOJVIAPhrdZxUzlSWsSPbzmYIpOwvy5SpJrVcRVJLGfMtcaaDmNqdbbVOo48TA2VvAVgR&#10;vfG59Qe3w484BQrXVyxyC1zqfhxL4kR7qbXIGFRMZrIY6KoERKWQ7iToPj8eagX/AAoj6oQY/wCo&#10;ahyPQzb4MIoYoSt9A7klgB4c679ktgbbLwpQgqUVH5UCMyd0wk4TwqV0aplTJ/8AMAbtWTSyk+0X&#10;2r3+A5rw0i+XGEFiQOZSOY0G0yKFjk3cL3Gh4npZqwwr3OxKQLLzUVWZr3OGj3DePLbK1Ne50cGw&#10;+uFpo78t+YUjYaaiRBr3EhmzJOF0+HCrhUBi1rHh5ZX61q0miq7SEN17i66e4elHg6hBbdrwO5m7&#10;rXQQRXuCZS97Hx4E108qvcUNJTJV5iw+lXUgjT6TyjOw9ZoNX64TFe5eXkOiFBlmhp37rBGP+TRw&#10;eqOoeVQ48oqONM1VrMR4ezizOw99Ryok0iONQwbfHmM0kcwGlxyskVUGNlZNwBu3GuvyjhGML5GI&#10;U6Sq5sQyg8NG711nEH20rbeU2dQJmuRqCoLA2twgfrW9P2SMsZawzMOCUqU800kglAAHhcW5Illm&#10;a71pRIgp4jYaFCczW8ypK/bXLB8QkrZZo5CD5ZX87/0cLb04pfl8tQIPsqNL8iHM7iVAk4mai5Sh&#10;MTPXT7xdTUUE6bXUG/e/CtFz3Z8JNXLhSQBXuIjHMgYDjERjq4F97xAHBDb5yu3OMmjhvMXGIM17&#10;hes4emfB8QidsMUIxubW4PLbPwrE0K7bPjxNe4WPMvpsx3D3MlPEWA/w6nkg22ZpcIAO2hqzneog&#10;TXuFMzFl+qwfFJKOZWujspuPEcHgeTsNDlm6D1e4qOmPS3MXUrGUwzAIXllkJAVVJNx8OWErJCcY&#10;oiv8zTZmDtr3BVzP6cupuVGK1+HzKE0JaMj+PCl14tGFbeikdvvA04MSK6v8DwIcTy3i2FvasgZC&#10;Da5B5ZFwFjChQi+bd2GvX0vxM1kLLASwtY+PF7KtVLgtKtleBvxpjTcGA78WRG2rA13z2H3FTbjJ&#10;x2Vua9xVxjjMFNLIivc5uNNOWFer3IchG72cYicabivcgVyFog58Dxag1RVe5wpCph2jwPHKbFe5&#10;knFkvbnhVK9xqpn/AE9j8eama9XuPqrf7PNgkUrSa9zHKNBbtykyaZXXuMtavlTaeOvN0xXuP1Oy&#10;NGHPs155UilKK9zp1F9w47JO2lBr3Irg9uapJEV7kOvT7M/tFjze0U1Fe5JoW3xgezjRrYAr3M00&#10;VyVbse3KpVWlCK9xupmMcoXtfl68K9xRqdLnmppyZr3PHvpxwU+E17mSOYo4F+UWJpG62F17nWMD&#10;5ilWo7Mmh+ji9pRUnSaQI8OFe4y0bMLp7D+XEpwNGyDXuOytbUcocaUjGvc5FzbjKU14Ca9zEjlW&#10;00HHSKaWmvcZa+ARS7l7HUctwpJEV7kSZd4Eq9vHntorYr3HHDpS3uNrbjeynkq07a9xQgDbf2cq&#10;Kd1Tsr3OBIIuDyxFeONe444e5T3W1HGNfdmRRO+CnGvcYsXoWo6vQaHUfXwQFIWkK20jbcr3JVMs&#10;xiB23v7OE6yE0s/NITgTXuS2ilUA7TrygVqpwXbauNe55UZTdhYcbJqi30kQMZr3JcQsQLG44ycc&#10;aLirjPpXuK2kihroDRP2YX+vl7O4LK8dhwoKqcLajFe4hcVwObDq0iNe2v08F140EDUKN2boKGJx&#10;Fe51F+lG49+BiZoZNrDicK9zMjeU9xr7eb8q2pOoY17nNsGSoqEl/cf8jwVWml9QB9aCV3dd3KRO&#10;Fe4abpd0go820DRvtE48B3I50D3R7N7XOWgSoY9dY455vIvL1TjFe4L/APstQtGHsNPaOS7/ALC7&#10;CNih7qjz+3pmJr3JKeltKyjlg2jdY7Pd8eHFr2O2yJGrhTB377tQPtr3CM9QciYlkvH5sPqV2PAS&#10;GFu4HOdO/m66t3LlSSCQdlZU5LnCb9pLiTM17iMQqyb17Hx5jwrwmKlZtwEV7mVSV1XTlFDDGnli&#10;BjXuerKUV0BniF2T8+GTKtXhV6UkV+zEk7a9yJhWG11ROsNMm7cQLfHiN2GcPfRYu+TbGVbK9wSY&#10;+mOb6r7FG9gO+08Q6yPOiNO8luMNQnomuibcnw9Gs7TyBI6R9f8AVPK98TwphzephAOOyvX0vxTw&#10;+mbqFi8W2mo5PMAJFkJ4dWiVunTBM0Elb6W84nbXfGDCeh2bY8Q+WqKWVWVtrjaQR7SRxq7s3WFa&#10;ThRiN4W3MQcOnhXV+H96bfh29Qc2QwYilO5ilAZWtoQdeMHKXjiMfIVRzeRtKfEsQOvbTRiWYMEw&#10;f/kqVUcFhf32A05Yb0p/CzxoQAY5DdZB2I/bfglynJrlLgVECdv6VHFzvpbMKOInjQN5t9S3SLKF&#10;O81biiSlASVjufztwvHqm9C2augFYuJQ07tQTi8cgGg+GnbmZDWQO2TKblrZhs6euNlWt3rfeFou&#10;sbRtFO3SDrx0762YdPWZJrUmlpG2zwk+/GfAkdyD7eFZynj00Uv8oxBrsui35kFkuZC8ToVtFRs6&#10;zBwFDKDfUcE6Iqing/ETBpC5jgK74o8KrNjArpbgiaXAiitQg17gs5exs08quW04bNkK200UhzbX&#10;uGjyBm9qWZGRgRcXvoeH7D5T9lBq5ZBEcab66kSoiKt24LfVPpngHXLJMkW1FroVJhktqDbtfgvc&#10;bRet9059qvXSemlmT5qrL1904fCaQ8VVPluv2st6Zj73w+I5RznzJeP9M82T0s8TRTUzncvbeB4j&#10;4cgghe71zoc2HZ0EdNTcYPiTsNCHFLHNEssJ3KwuDwSsr5ppsYo1qItGNgw8QfZyZ7O7TcJ1o9a2&#10;FEGst+CvheIkbd+pHB4w9IBBpZAVjXuC9l/HZYpVF79rX8OG7TkmaJHm9VY2jBHDJZRzU6Ku5rML&#10;X4YKQLgUTKgGU0mcXwiGshZGW978NFl3G8PxygbDMRAlimUqQ+oIPgeRxc26rdWtOBFaS+pleoGD&#10;x66LXm/KdXhFWuM4STFPCwZWQ2Onw5Un62fSBUZemmzvkunMlBL70iRj/JsdSdPDgDz3LjmqfzNu&#10;AHUjxp/pDpHX01PmVZgjMkaRGsDHjNDh066g0ubqEU9YRFXRaOh0LW/eUcrDwqtqsCqjh2Jn9GT7&#10;rMe3w5EFhegnQrAjh0U46gg9EUJ3BFSRHUMhuvtHbg51BWymQTsFe526tY344k1sGvcxKrqdeK0O&#10;JpS4rUMK9x2wvFJaKQSA2sRYji9KyDM0jUnVXuGHwLHsDzhhLZZzSvnQsLK/ipPiDwf5dfhtOh3F&#10;J91IAruVdNe4V3qp0qrcj4gZI7vSObwzAafQT4HitxLmVLDrWKDs6qZdZC8RXuJfLuYZVdaDEms4&#10;FlbwI5kJkOfovUeI9VAp5vRjwr3BCBG3T7+TGZiZpMBhNe5xtuNyOIA4SYrwM17niAoJ28MUkmlI&#10;r3OSspAHt5eIxpOQodde53c3IN+XCsK0oV7neoHw46lU7aagGvckRE6cdBikShjXuPNHVtG1mPDN&#10;Ls7aSKSDhXuLvDMbkitrYDl1thdE60aThXuDblPOEtEy2Y7TqeAe8sQoYUws96QeIrogEWPDK4Zj&#10;WAZ0wo4Dj8aTwSrZg4udfYeRS/buWSu8bMEe+qJWuxXrThUSSN4ryRcr89QnpQqsvPNmbJqmpw5y&#10;W2gXMY/o4GbjK2818bEIdGJTsCvLr6qm3Lc1F5CVmD0dNZYplcWPfhB5FqsBqDBOpKg+ztwPWeaq&#10;sl6HARBgg7RUitXAQMcKz8UdNWJUJ50DXHJmt7hLuKDR+lYWJFe5Mljir08skK3t4subZvNUFDgx&#10;4GlSF6Nkivcj0FVV4NU79xUg6W5DDjL2SOYzHA/rQzs7rQqZxr3DHZOzylaq02IkeZ2DX7/TzIXJ&#10;s7F8kNuEBXT0/rU/5Zm5dGlyvcGjDMWmpZBLA2vw4OHWAsQakhBBx217g04RmLCszUQwfMCiRbWB&#10;8Qfp5Ht1ZFklSOO0cD6UsQqMFca47SDcHgV52yRXZftWQjzqNz7rgX2/TbmNm8W56boF+xTCxipv&#10;p6dI+VFN5Y6xqa8zXLjXTZsxyny5U5dknZqedV2NfVdrhiB9IFuY4t3jqUqYIOokAJxmZHCg0FuA&#10;FGOPD1rjtF93jz//1fn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nO/LEVcGvc&#10;7vytWr3MgI7a83Vq9zmCLka89Xq9zmpNhrzRr1e5ljPccdBr1e53LHcX+HLHGqmvcgJo3G6b2V7k&#10;9Pbx0U5M17nMajm63Xue56vV7nuer1e5zDe7bnq9XudoP3jz1er3O1bwPPV6vc5gkd+brVe4qsBr&#10;vKkUMdOGTS4NKEmvcEyBw6718eHGqnwa9yWp3acaJpzbXuZQo78brde55rnTlgYrVe5j90naOOzN&#10;ar3MQAOg5WK9XudG4axPKTXq9zIFJNyePJFbr3OiLcdrde5iLW7kD6eaquyvcbqjFKWmG1mv9HKk&#10;gU2TXuJ+qzE+og04kLkbKaKq9xNTV88puWJPjxIpwqpMTNe5EdmOt+/GgKrFe50LdxzxNbNe57Qn&#10;XlQJrwxr3PG51HY8cAqxTXucbACwGvGzVNle55gdtr83Xga9zGbr8b81Thr3Owt+apuvc4kFdOer&#10;wM17nVvHm6vXueHvD3dbeHLgVoV7jtR4LWVp91doPt44Ek0+G9Ve4saHKcUIDzm7ceACdtKQzFe4&#10;qIKOCnUKqgc0T0UpAivclD2cbmr17mRDY3PKV6vc68wkctXq9zFLVpENTrypMVUmK9xrmxI3snNT&#10;NV1V7ja87yNcnje2m5mvc6TUEnjZqte5yuRqOVia9XuZVfTXiY1qvczDtoear1e57c3bnq1XuesS&#10;pe/j256vV7nTBWXaeXEVuvcSOOYUroZIgL8sTTCk17gfyQujFTxuk1e5jYW056vV7mVHI7c9Xq9x&#10;0p62SP7JItxQlVXBr3FvhGY5oSFZuLEOlNJ4r3BRwrM1LVARzW14ZocCttPivcf5MNwzEVLREA8v&#10;prUTXuJXFMqTopljFxbw5WIqhTFe4j2wuGQ+VUrf4ceTjtptKor3E5iGVaZnvFoD8OJ1spUavNe4&#10;mq7KcsSloTc+ziBVqDsrUTXuJeShqYCRIh+7iAslNaivcwXdfskjjGKa9XuO1FjWI0KkU8jKD3F9&#10;Dxa3cKRWwa9xXUme6zyvJqUDW7Hh4i+MRtq3lXuPtDnDBZn/AN+FKrDt27/E8VofQraKdQqNte4q&#10;zDkjFlAjjMDsP3TfjymUObMK0YJr3GyryWjC+E1Ifxse/EC7PoNNxXuJ+syzmClNvJZx8AeF62VD&#10;hVwemvc4UuH1Ucn6eMrbvccYLShVgRXuKmGEW/ZxrSadr3JsVOWPuLy2mntPRXuTo6CVlO0H6ONk&#10;RVIr3JlPg1RKR7pN/hywpwImvce6bLMzHQW5aAae7uvcUNLkupl123HK4mrhBNe44jIda9gIyPq5&#10;Wt9zXhryZB08xSnG90uPhxyRXu7r3Fdh+RKuVLSR25oCn0t17j3S9NZHm/SxkAHxHKiUmq93Fe4M&#10;WWOlG5A0QNvjw5aM7aUaJFe4nepeTKvCYQ6JdR7Bw+QKRLTFe4XmaBxuDAA8NkpG0UmivcgiEhvo&#10;4pit17jtRW7ePHRsqwMV7gv5MrvJmCbrDx4ysRRiyZr3DL4Q0U0SrpqOJNM0Ik417j5HRxliLacZ&#10;Ig1Yivc7loo2QgAceQcasK9xEZhwGJ6dtAdOLJitkca9wvGZcCNK2+EWA7gDi9l2DTqFkGvcQjI4&#10;JBGvx4e6tWNGAPTXucVR1+yxHDNDwSNlGaXdI2V7nalpGuxJHbhqyNQk4UYNpnGvceVjgAC24uAN&#10;LoJr3HukVYwLduNzVtU17jzG8a2bwHLTGynguvcUFNVLIoF+/LpWQaMWnikzXuOyeSy23cOAvUJF&#10;DJu4KxNe52EivtUA89ApclWsTXuRKihWYXsCeNHDCkpOg4V7iRrcBQMXe+vs4mWlR2U24FL+2vcT&#10;lZgsezcp7eHC1RMQRjRI4qRChJ6a9xOVFAdWUjUcQJGk40Sgd0cdte41GlaNrBrj6OPh1PERR0m8&#10;SfuEdde5HM6A7Nuo5RQ4jZRgVgiRjXudFy31dgOUTiaqlWqvc78wxN276a82RV1GK9yO93Nh4cqB&#10;BrSSQa9zKPdUG/fS/Nqx2mlwJVXuZhDUSg7UZh8BxBh00jHUa6Bvx5oso49iRCU9NISfDadeXKwr&#10;gKUh3TxGFeuD24u8H6FZzxZxEtO6kkfunseEr3hpxd2ECSa8WUC5OnDB5Z9IeZqiMPiymNPu+/ga&#10;W6hP8VFycxb+4moT4lRI20yAn2DX+HBsyv6UsrUQWbHqiMKupBbcfp4HXrxCSYxoMXOdoGwCajy4&#10;oQD8vE8h+i3Bewrph0cwZNlPSSYi47hUsp+Go4Qu5rqwQAKBV3mxf/SozS45MdBHAp8SbngsZYoa&#10;2ZlpcqZehpVU2Usl2A+gDhSXHHlYUF1OlwzTBjNRh2GUrT5gxTy47a3YKP6eDLhvS3qHj4X5yVoU&#10;J0VBtX+zhsmwfXgcKZW4UigPzL6g+jGTxI3zMc0iKSbHcx+jgz4B0IpKCNZMXkDvYE3Nz+fD5rJh&#10;/rip9KQh0r2UU7OXrrSulagyVRSOOwbbtH3Dgn09LkjK9OEITdH4sRp+zh4hlm1wEedX0LUYOzoo&#10;tuJ436iusNbcebT0sunlopBI9pPs4kcZ6zYDhELJRbXddQeMru0t/aKbLI4UKGUvRbm7MNStRmyp&#10;dKeQDdH4/HXgA5r665hronjo5PLDHuDwoXdqVgKTEA0dHIHpK6YZSeOQ0KSyRqAC43X+Jv34Gb5s&#10;q8ZJlxOpJ7X114XBSnlaBJPwo2t7ZT8AbeFD7T5UwzAoQmD00car2G0acW2DYrG0Q+UBRQO57ngj&#10;YYbYH7Q6j8KmvLN3NcFwUiscweoqqkrKdyta6jtxf0VTilZB8vQI7v7QDxVdXYiBgOAG2p3scqS3&#10;hsApCNgGBYVVmuxh4YlQ3/SMLj7+LHL/AEczjmB/NqrxI57HueEiyp4DUYHQaFyWgnCRQU599V3R&#10;bpmjw/MxzzxgmyMPDg+ZT6F5bwS0uJnzWH2t2uv0cEQsktAGccKVhSWdgk9FVz9VvxHc3ZkL4T04&#10;o33NfaUUm3wJ+Pt4LMNVlPLEB8oRqV7dhpxQ4803EGAJmDJnyppBdfMIOkUS2ryn6revmL3q6ieC&#10;CY3Is2inwv4cQmZ+uGCYXEWjmAA7gW4HHL5CRBMmjMWp/jVto0nSX8MTHq+ZKjNcbvIxv5jm5P3+&#10;HCx5x9TlIm5qd9D2u38eB9zO1LwHDj0jrpcw22yIG3pirOul3oAyFk2niesp0aTuzbRf6OFPzn6l&#10;qmpLxrPZh4g8B9zfLWZ6dvRRrEYpET7KOlljpHlDLMSpRUqDb7VHC15n641FQSIZmJ8STwiMqHii&#10;qLSeOHlQkw0dPTqEhQADsAOAbi/VKvqQQZLAk315co6Ke04VJsOBliWc5ZSXZi318cQzr415InjX&#10;fAmzj1BeioWp4mBkk+Pbj4YS2Z40kuXxbiZr3C1VVXLWSGWclmYk68ZUdRqNXXS9ia9yE0gGgHK0&#10;gKor3Me/Tnqpqr3OF+aqle564vrxpWFbBxr3FBlzBajMOKJQ06FrkcQIHfK0ihXlVgrMHQkDDjXu&#10;WudF+nVJlPBY5GS0rgEkjUaeHK3r+gaE+tZas24tEBCRAr3B9a1lHAcBOJryhXucHkIHjpzcFZqw&#10;Fe50JQ0m0juL8dLBitlMbK9zkSfM2p+fGEpA21UCvczxra7MBpxErZhTKq9x8wyiWSW5AtyNszvI&#10;8NLUI1YGvcWCQ7DuJ0PcHgCXKxI20uJwg17nTFb+6tyPjwuSlQ2etNzFe5lO0C0f2j24pSTPCkrr&#10;qkCa9wRsu0CxU3mv9ojhG8rWSeAqJrq571RVOysbt4DhBPXd1vGW8GPTrB5QJZlD1BB1A8F5Ku72&#10;Xz+1UfLCoyzm/LKCAdtdoLC55SlJPJUytPKbs2pPt5NgEVBok4nbXPnQ+zc89TnnXuYy4UfTzVUr&#10;3Oi+gvrykxVQZr3OBIOp5aZq9e5jc7dOUJnZVQZr3OgSb35qlSRXucRf28oafgivcMh0TyjPiOLx&#10;yMvu3DduMIOoUbg6U6oxFe5bNlnDYsLwqOCEeC3+HAlcK8VAxSiskmvcf9rlu3fjKV0kIr3PMp8D&#10;24+cRXor3Orm/um9uJlKwpyK9ziXIN14zt2VUpmvcjMd4GvFKsNlbSQBXuclZgbNrblCSaf017jj&#10;S2ZwDcAan6ONDCqtiBjXjwX/AEh9P5OrPX6KpEW6khnEYJHZEN215He+Gapy21Wk7dMj1qN79/Ws&#10;pNM+OVxw3CpatftBdPpOnNu3LOCU+E4NT0tGAsSIoUD4DnDTML03b69QnE40SCQaQ8FO8VJFJ5wW&#10;Qi/bXXxPFOIgRYC/CDUa3NZVCgbb3JOpPjzyiKNtdPbxtUuV4qiud44joLeI5I3nbZe3FQQBtqpp&#10;vaolkZtvPCJ7e25157UAYitzXtkhXzFJ54xujAr9k+zjyVA4E41Wo7pKqbguhPfmeNSx90Xt9/KK&#10;w21WYrirWPuqXB7/AA4+UmI0uWsLrc0VY/RUUbytceCi/BFlzH511DR4kV6Akg0F/UiWulw+XC8O&#10;bbNVWjTdewLaX586X8RvrLVdcfVXmPNdTcLJWTFFvcBFYqo+4c7ibu5enLbRDaeCQD5xjUfXz4fX&#10;s2GjJ5VwNMtZbocBRt3ykKRlvaQNT9Z4S9FFgw0PBUTRCTjT/wAykleNinUydle5w1F9OWpwIivc&#10;yIbNykVc17j9RJubtwuWYrSa9xhz6xjgpqNO8hLfdbhnluJKjwwoozFQSiK9xX5YpwuHxBfEcI7t&#10;UqNBFAwr3FlTxkMEtrwjUacr3FpkKmGJdTKKlAuEeEH6yDwxs2tekdJJoKZrgK9y8TB/0dBHEP8A&#10;CoH3cGTm2olWQvCmGe/ml27X48n3RbvxuaL6w2b28kqQwsvE8xtqgNdtbTdx7woXn2X1PieJnThJ&#10;qi8BUSoOxDcfDhTfxC3emyLgUJI3SPM3b2KP6eDLJgk2zgGB86MGzDRqDlCZ5sRxHcbhWiA0+DcI&#10;BkoKmAU/f3l7cBN2ATFBUDUKXnFewDeFvjwlUnTTHGvciygkbVN+eGNK69zDs3sVY25pDhJwpKFB&#10;W2vcjJRwS1KxlRqbX4Y9+tCgZp9K1JIivcLzl70xYH1X6nPhTP5L1FTKvbS9zb7+SmN4u4QNdCpn&#10;MywMZ210TYXPhw6voj9NeGdL/UXFhtdGj/K1jREEXBuCOC7Ks3754BOw9dR/vZmJ7lWkGSDjOykj&#10;nypnpslYnV0jlHjppWVh4WW99ObJ+ZvTZ0mzxR/L49hFNIGXU+Wt/vtyfHXErjwA9fGudVrvRe2K&#10;5S4TjxqtzCuv2dcEm8+GvkYDaPLf3k+mza68Id1V/CV6F5zWaTAovk5HuQAAQCfZpwucy9t0SMD1&#10;VMmXdqV0wZdE+VDrln1cQsyU2Y6RSxsN0ZKk/GxvypP1Tfg7Yr0z6d43nrApkqYsOhaUqq67Rqfr&#10;txPb5aoSZwA6cayZ3b7TGsxdDRGlR6aH3K3W/IObMWp8Dw6pK1VVu8tHFrlRcgcoXXpHia1UsEMT&#10;Bk7g8AD2cptyUqPGKyPG8iUCZ20MHFZkDobLjWJCmlsCxI1734F73eVLCZFBrNt6vyqNQ869wQ8w&#10;+mLHsPY/LIxHe9uBq23wQTj8aDth2hIVio+le4DWMdKM04QT5kLEDxtfg+Yz9l8YmJqWrTey3udp&#10;r3EBXYDiVKx82naw8bHgnZv23RE0NGs1Ze2Kr3Geqo5DSNuQgrqb8OGnArZS/wDMJXsNe400G27R&#10;jizbStI6a9yZMARt5sClCgAK9xgs0NQVI7HmyIpJXuKWI6DaPDltXClaa9zEy+6fh240SKquvca6&#10;0XVX8Rpy4FMRXuSKB28oLa+tuWiaUoxr3HFxfl8BSjZXuQ5F42TOykZr3MU0e+ldSLka8cBOymia&#10;9yHh8pWUp4EcZNaTBr3HgBTqdeM6YOFKokV7jRPGYpd5+BHFEUmIivcfIH3Lc+PL7aUJEjCvczle&#10;xPKk1YmMK9zraO/KU0RXuZ0USxvCexHHUKg0lcEV7icQGCot21I5peBrSVGvce0vYEa357ZRomvc&#10;6II788DW9le5jItcnx5RdaUCa9zjVQ+fSbxY7OPNnhRUolJg17jLHGWVofDuOUI07adBmvcFjoxl&#10;CDNeZ6agqSoR32Pf46Diy2aS+vQrjUWbz5irL2VKE4Y+yvcspf8AD2zBVQCqoomMbgEFdQQe1uSo&#10;vce6UJRBFYVJ7YW2zpKoNe4i8W9AOdqeUJDTyWHw4Sq3Nvm/tSDQntu1+3ViVD217iVn9EGfqGaz&#10;08t/A7OEz+69+kQW6P09qts8PuHtr3MGYvRlnqnwc4lNTyMKbU3Q9vE9uKLPIrxLZK0kRtrdn2l2&#10;zzgb1DxbMa9wZPTz6TsIzliQy9i7Is0qboww8fZwcbvZHb5s73S1EHy41G++O/7mXI71sGAYMGvc&#10;OhL+GBSvZ4zH93JlPZW2o/3SsaE9uKh017jFP+GBqwuhB+HGHOygbQ6KNU9ude4w134YeIqD8uqH&#10;2d+FbnZWuISsRz10atduKOM17kKg/DKzKJljWEHXuOBpzstugdSVYDopU723sQSTFe5g63fhpZqw&#10;bp3LmjD6NpJaNdzhBqVA1PBkz2aXTVmqcVQT0k07ux21291eBhawAswJ6a9ykrHsBq8u41LhtUpU&#10;biAT7R4cw8dbLJ0KwIMGRGPRXU3K8xTcthQM17jcEF9u09u/E5wobKfAGBFe470ALoY20B0H08eZ&#10;cLKsJx20Frw669wxXRzONRl7GoZWO5kYBh8PHmd3ZzvMu0WGycJrHbeTLRdtFNe5a3gs1LjWHRYh&#10;TWKSgNp8R251ZtLgXbYUMZFYDXQVbLKFbRXuPaUccTgxj4nhogacRRUXSoRXuF59SnQ+kzrlWTNm&#10;Cwj5ynX9IFGrD28hDtC3Rb3jtC4geNI9oqY9yt6F5a+Ld0+E7Oqvcrgy30MzDjOKihjiYeZfZYXF&#10;/ZbnH5e6D7i1IAgzgKzTu97WrNvVOzbXuC9H6MeoUh3R08lj7UPDRHZxmLpjQaAi+1O2iCoYdde4&#10;q8H9EPUGWoVBTS28fcNjy6OzTMZ+w0HLntVtkgkrHtr3BvwX0U4tkSWnxrHqOT5aZtW26A/H2cFO&#10;Z9ml1aMB50ApG3DZ+FRZddpKM0BQ0sT5416/LpPSL0O6G57wj+rGZcNT+YUyjaTb9IvtH0cNt27G&#10;zuJbdRs41iNnm9GYWhK214TTJjdbV0EInp13L46csHwz0XdDsPs1Pg8Tf8SQH7jyWE5FbNGEtDDi&#10;aiN7frMXTi5w4Ui5M41bFiotbsLW4usJ9NHSzDZ1mpsFpwVPfy1BI+m3DdOX27RBCEgjjFBt3ee9&#10;cAl01EfOM0gILkMRawHCK+sL0a4Ngsi9VOn9BGsT+7VwIn2b/vgDw9vANvdu6nNmC7bJAWkSUgbe&#10;vzrKfcDfldwfy1yrEbCeNOeVs2/NVr4LiTWk7xOT9oeI4h/TFneDKOIJlTHwPJlP6Ensp/w68xJy&#10;28calDnhIwg4Y1kzfI/NtnSdmNIH1AdPqvNuWHxHBNKumBJt+8gGo+rltmW3pamkjmjVSNLAfH2c&#10;Ebty40YxkxUCveFZSTFUddXcMxSmqJBUkhFVg3suPhyT1J6S5Z6zZBq8mZkgWRJUZUcqCytbQj6D&#10;yft1d5BZL7t3FC8FJOwULMgz1zdu6DzZkE+NPAjZRMMhepbPPpn6r0me8CnZ4UdRUx67Z4SffRgP&#10;G3Y809vVp6asz9BOoNXhVdCyJHMzQSgEB0vcEH4jko5hauZO+H2iC2vER8KzzfYbzFhN0zB1iYHD&#10;qNbY3Rjq/k3rp06w3qTkapWoosQiV7KwLRv+/G4HZlOnApypjseLQbJbiRAAwPJgsr5N8gK2HjUS&#10;vJKNsUKQNxfi1hl2PdfHggSukKkhQrvizwmtdWAJsOCBpVF8BO2vcGTK+OmmnRWN+HyFAVV5IWK6&#10;IuLcNv07zw0EyLI3uN3104J7V7QIJwoF3NvqHwpixXDlqIWFu/6/nzr1FdBsH60ZY/nuDRgYrTIx&#10;DAW3r32nhjeWTeaN905E/wACv6J6+qhXkWaqaUGXzI4GkphGKnAqz+WV7WgkI8s/4Se4v7OUq1tB&#10;jHTrMEsc8bLscrKhBFrG17chu2eXkr5ZdBHT19dS48jQqZmhGB8RqLcG7AsZirqZaqFwwftb+B5O&#10;1s+FDA4RNXSvhXK/BRwrFSltb2sOChpeEin1JkV3wZMuY8UZQzeI4JG3SdgoOvJnhFYZIwVNuGPy&#10;dmYwyhlY7T4Hw5e5aD4opcEiRtpK43hUVZCyugYka8NDguJYTmbDJcHxlVmhnUoysAQQR25Ftyyq&#10;2WFowIpEw+u0UFoJEdFFizZl3E8u4hHj2BOYpoGuLcpp9aXo6qMk1Mmc8pQeZhcrFiFFzET4W9nI&#10;8zvKk3oN3bjxgeNA4/3w+dZI2F8jMkSR4uND/wBNuo9BnjDvLkIir4PdmiOhuP3l+B5XFgmKVGES&#10;/wApxUnaDZXP8ORjZ3knSf3VRae7VgKE2/BD0cBx2PBoFdFPBPFPrXfOBAAuDfjqcKa0aTFe5jXv&#10;e3DGU1cpivcdcNxKailEkZt28eKUCCMaTLQDtr3DHZYzPheaMIbLuaFWSGQWBbXafAjkh2N+huWn&#10;MUn3UjKgydte4Vvqp0mxPJGIGaH9LQyndDMBoL+F+GVxbO5aQ6zijq+NMXDIeGtO3iK9xG5fzGyT&#10;Jh1cbHsrW0P18yEyPO03KQhw40DXWO7x5Fe4Ikcgkvt8Ox5KxQOFJYCa9zLra/HJit6q9ztkJTUc&#10;fQa2k417nQQKPHjqsdlNLOOFe572A/lxoGK9HRXuc1cXLDsOP6qZKZFe5lWQtop1PHQRSYoEV7jl&#10;T1RgYEm/FjbkUjKdQivcW+D428Nju04uWgOCitxvScK9wYss5rlgIaJrWtwI3dmFUlXsxxr3DS5V&#10;zpTYlTChxGzxyDaytqD9PIivLAtHUjAjjSLxsnUjbUWWAlvMQ68KT1/9KcGMefm/ISgoQXkpx7fE&#10;r8OBy8s283gq8Lw2HgrqPQeupiyrOe+SEuRq2Y1yjnufLfvysfFMMxLLNe8LxshRtroR2+rgQYu3&#10;csd7t4QeipSQ7oiCPKakcdKGtgq4xIhs3Yj2cl21uxdCUmhE06FV7jyrQT+5UD6/ZwSEJu0927iO&#10;ulwXBBE4V7mJpJMMm3wEsp1uPDkWXuWqys628U/ChbbXxmeuvcGHJ/UHbtpa47l0G6+o+nkh5PvH&#10;MNvGR08R51MuWZ2cEq9te4PNBiIYCeka9/EcmFSQ4OkHjUytOpeEjGvcGHK+dtkf8txdRLBJowYX&#10;FuAy8y/HWgwaW96W9myujfw47y5Cy8cTizDTFTh1y00Rbt7p22/4K3Iydytt26RcaQHkE4gYLlJG&#10;PWJkHpFULQ1Bc4x7q9cXtz//1vn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nf&#10;PVuvc5c1V69zny1Xr3MlwLHnq9XucgwJtz1er3OQPgDz0xXq9yQrXBB5cGa1XuQZU2tfmzTZr3M8&#10;bAgX5evCvcz342TTte53flwa1Xue5avV7nuer1e5kBsvfnq9Xud+wAfXz1er3Ojde+t+er1e5Ip5&#10;DE4ZbjjiTFbmK9wTsAxHzohFJ3HY8PWTqFKQZr3FWj+Fvr4pinxXuSFa/fjEVsY17nnYjniK9XuY&#10;W01t35sYVqvc4g6gLzc16vc5FSTf2cd0mvV7kOoq4IdS3b2HmyQmvTFe4w1WYkQFYBc+3iUvRScu&#10;RXuJyrxWpqL7j34mU4VUzrJr3Gh5JG+0358YI6artr3OCs3t5uqCvc5MABflK3EV7nAi4vz1amvc&#10;8o0056tV7nRbnqtsr3O7kjlprc17nXjbmqoa9zv435uqxXucWtytOV7nibeF+er1e5xWOV2tEL3+&#10;F+eia3pr3H6iy7U1NjJ7o4oSmnu6JFe4s6DLtHTC7rc+3j+yloRpr3FFFGkS7UW3GiqlAwr3Mp1F&#10;jryter3OJt2tfmq9XucQ4Ue935uqTXuYJapUF73+vjRNaJivcbZq12G1dPr43NNhRr3G8szauTfn&#10;q0TNe5xJANgOerVe5wvzxwrcV7mVLePjxgk1qvc5XA1txqarXuc1Nr+PKmvV7nMG4vywNbr3Mg0F&#10;x354ma9Xudhj25StV7nuer1e51JErptfW/PV6vcQ+N4UIyZYxofYOWimFJr3Ecy2NiOapPXuYmsp&#10;BHPV6vc5Bv3ubrRr3Jcc7Kbk8sDXq9x1pMTaEgqT34+ldbr3FrQ51bDl3StcfDixL2mqkV7kTF+p&#10;2LVkZp4Pcj9g782q6qs17jNhua6oSBqrXmk3E7a1Fe4vaKvosQQbWAJ9vDRJChW4r3HVcInlUmFd&#10;1/YL8fUmMavo6K9xulwaN28qePXx05qQdtaKYr3GLEOn8dX+lozqPDjS2AutkV7iGxTJWKUDf5Mk&#10;eBtwsVaEbKaivcTk+H1lIdsqMPqPEJaUirivc4wl0IvzYma3Ne4809RNooGvwPDVtaqpXuPtJimP&#10;U0nm0sjWF9LX4ZJK+FXSZr3BBwPqLj1FaPEYBMvt8bfRxY3cHiKt31e4p5uoGAVTBcSpQu6x0U3A&#10;+nmyoKxNOBY417ivp1yBiVJ5kVR5chF7dz93NKbSqnx3atle5jw/IlXM3n00ocE3XXuPDTiXuafS&#10;Y2V7iuo8q19MfMnpydvw4jW1FPTXuCFg1HhBAjqKXafEniRxsU8khVe4JOD5NyxiUy2lWFj/AIuM&#10;BulwQK9wZcv9E6XEm8rC6iGYn2sByxaUMRSpCBXB3VF3N24tx6eceiIBjVwP8NjxsyNtPpbrCKun&#10;I+1b6eLbCOgVUwAraY3+jvxoKmlIbjhWKTEqNBfzAfr4vYfTuIQJJKYFTroO3w5rVVtI6Kg/1gw0&#10;nasi3+kcVVJ0HwucqslOd19NDyk1otzwqNUZloqYbnZSPbuHF7hHQOkpXDrHYfH+jhg0sU2pIApM&#10;1vUXDoUJXX2WtwuvqG6UPh2FvUwILAG5APBGhVFLyAKVOXsep8cpvOhPbuDyqvH6E0tVJH7CeHLa&#10;tdEpwpRcTZQH6uGQVXor3MyyCMjS3LxNN6dVe4rMAxHyKgFjYXHLEahFKUqmvcNhlCsWogU7r7rc&#10;Lo0mKEbBgV7gnRoNov340ZNL69zOYwR7o5QEivCvcbq6m82Nk234+SRhVq9wL8cwHerMVB+rj20V&#10;QivcALHMNkpZiApGvs4ImXQoRS9C8K9xIybjdQL8MxhtpaDGJr3I6+43veHgOCZtWsUI2lahXuOF&#10;POJGsRrxUod2JNKD4K9x8pUMqkue3Ey3QmmVORXuTV2KO9+PBc0o1V7kpalYSGU9vbzeBp0Livce&#10;KHETMxEhGvH2tM4Gjy2dAOFe4qVQBAw8Rw0bIWaFds4Fqivc5xxgEgXPDM2wWPDQvVaa0yk17nPy&#10;BJoy3HCxTZTQcXbLb217jFiGERuTpbiRQjaKLSSnaJ9K9xF1+HxRRFVUlvDThOpOozROtvWdUe2v&#10;cROJUGITWWBCFHe3EGtKTjRZISYgGvcaUw6sL7SjM30cop2dlGDbgTsEV7jnBlzFpXBERUe08Ycu&#10;NGNPqeCca9x/psk1soBfcb/4ULH8uFLuZIRtpE5foTXuK3CujePYlPshpahwfEoV+4HhcrNURNF7&#10;mYIGONe4N+BenIiJJMYaCmUeEr6g/QPHhE5naE9JosOeAGsbOBYgXv7OCVljpNlSnxMQ4iDUxoQD&#10;5UR1+7hM5nwTgkEzRYc76BjXbMdt0tf48NbhWVcEwyNRl3L28kAKZB2+JvwPLzd1zwpEUSO5i4vC&#10;mCVnF/ma1UGugsOCLhmSuotbUhaSgho4mAsUiJP1niKbh7povU+4RM0jcUz108whCMTxWIsO6vMB&#10;2+BPBowboVmbFqfZjNQxJ+1+7wwZyl13FRI86aJMRNF2zh6v+leUZTFQFKgr2Ke9r9PF1hXpswah&#10;G6scNcd21+rXhujJ0pxWaTR040BOO/iBrWHyss4fI7A2J0Fj+3gjYV0hyBgsAlqIkcH2/s4YIsrd&#10;vYB604GyrZhQI5m9XXqCzTXChy3TtTewhCTryd/NsiZWLx0ESJtPcW7cUl5tnEAU8bcgYmsC5H9R&#10;HVSkjkzHXyyM1vdN1AueIfNHW3CsKpyaLaO9iNBxA5mSleFIpsADbQu9PvRTV1koqMz1TSWNyGYk&#10;/R9HC/Zq9QtX5BLVaQkjvuHbhUp5xfGmFvJRsFHAyr6YenuX5FdKFH2kE7l8faOFezP6gaRkdZq0&#10;y7b3949+NATiTRYu4mjAYZlLBcLRUo6aNNvYqoHARrPUPYFKY7217+PK94E0h72dlP3yNKNAtra8&#10;zZSzHnLPlcsdHFK6M12KqbD4DjCndeCcT1UYsoLpgY1zlampYTNMVjRRqWsAPrPLAunHp8zZi1DH&#10;UYhEY42sQzg3+7g5s7VRTpxB66yg3dyMFIUrCis9TPVF0syRWPQyYhFPPHoyRup+8jhuMpdAcGwl&#10;RNjc2647X04rbylSTiRtkT0VPDGXpa2mRwnCiJdTPXdimJJJQ9PcNeaS+1WC3OvYj28FyNsh5Spg&#10;hMQ2DXUA8TqWxaK1BWOOAx/dRiq1WT4FAUWaqwj1V9catjSrNQ08x03g6X76+PEXj/qCyxgYIo5E&#10;XSy2YacI7rOElOwE1T8gXcXDMbeE0JmQ/wANLMeP1C4h1Cq5apm1cOTY38Lezhcc2+qxYvM8mcD/&#10;AIIffwFv50XcDSlCEN4BM+tHz6d+hDphkuOIGkjdktclQb/DhV83ep7EKpmHzV11Ng3fgfVdlQ8I&#10;x66OG5QMBRs8u9MMoZbiWPDqONANNF4XLMfXrEKxD5cpJB3C7cQqUpRk09GrFdLuGkpoBtgjCgdr&#10;DgL451XrqtSs8pDE+B48hsrEpx6zTyT/AEB6mpAFuBpimd5pWJjJJ9pPHAifuNbBJ213xIz5iqZA&#10;dzd+XCE1sEaq9xkmxB5DcsbX9vFZMcKVKcivcYMYzHFhdM0jNdjoov4+3iEiMaLnn0tCTXuALiWI&#10;1FfUGaU3JPEhM1GFxcl417kHc/blaQajXucSTe3L16Zr3OuVrde57m61Xuc4opqmVYIBdmNtOJFm&#10;cBTzTSn1AJ6a9ywX07dJkp4VxzFYrkEbVYWP088tX5VuZg1ltkmWpy5sFW2vcPNBEkKeWgsBpwIr&#10;c7zGaFM6sa9zncfQOICTTRr3OSuG07X8OOkQKcJr3MJB3AIfp433pOFaKq9zNHqdxJNtOV1aa0nG&#10;vcnQQGoYRjVb68DmYPloSKdCJNe4v6OBKWIR92I5D1w53qpJowSAmvcnq4K7TqeBwOHVNbO2vc4h&#10;dbg/Tx1S9RwrWB217j5gmHtWTiXsAdOMXL8JgdFR/mN0UiEmvXA78n9R86Yf04ydV5oxFgiUkZZQ&#10;dNzHRQPab8rl9qbxYQnAcZqN3LlLYJV76wgEtrzW56tdQcR6iZyrsfxKQvJUSsx10sToB8BzKK1Z&#10;S02Ep4Vj7mFz+bVtwBrNwMQ3w4aUTA17nIsGF7c9VyJr3MRI7jmjTNe5jLgW5Wa2BFe5jMh7jTlT&#10;V4r3MlyVudeNCvJRFe5iLAiw45SkV7jrglAa6tSIC/vDiNxVKWUa1RXuWkenfIxoqJMRqI9LA6jx&#10;8OJ33e7TpFOXrmkaBXuG4WMR6X7cCpOvE0FAYr3MgYq17342RGylAE17mJnGvNgA1XSK9zgHPcd+&#10;aV1VudNe55gxa5PGwYNMJxOFe5j7C3HiZFbSmRXuZCVJAA5qlY2V7nHFZjh+ET1qv7wG1QPFjoOU&#10;DoRiaSXDvcomvcue/Cv6LS4Zgr5txGM+7a7Ealn1bnP3tWz9KQWkTqXO3gOqoheV3pn1pFZplE0k&#10;VFvAAYMw9vw5e3THdGAV2r4Ac5vrJQI2ztNMBU0xbI5Kh3NwygD6h8OTgFA94kHwHNY05UePY0jC&#10;5IGtue3K3u3B01PE6pGMRWqkwLGblzfwt3tzGIWWO0bc8XxtNWIrmKF93lkjX2clo5UbdfjxkJLg&#10;1GvHCuMsqQN5S6Ad+eZfMsFJF+GAGkyqKpqpud38sqhO3xuf6OY5y8ERdblvgeGIHebRXh4qafMZ&#10;WMSuQG1Nv4cQPqCzvJ0w9LeeOoOLEeVS4XUbLju7LtRdfieSruTZi8zJpA2hcnyFaSBiqdlBhm3z&#10;MXz3l/L1GzqKidC5DahI/ec/cOfNTzrjBzBnWvxJveLSsdx8bkkk87StI7tA68aix5ferJFHG4zA&#10;67bX5WkZFe543/eHPU6kxXuc7kGw05Wn/OvcyopZgQO/Kk4U1jXuKTD49zCxI4VOGnxXuJDOxeXH&#10;6elXsiD6ieHlgNLRV10FcyVMCvcE/C41gpUS1tB99uBR5WpRolThXuKCiQNKNv18K3DFbNe4MXp+&#10;wYYr1cgO3QSKxPs268EFgqFJ8j8KBeargCuLHapJ8By6CjiCQKLeFuChSTFRYtCiSTScklQsR4X4&#10;5bQOIgCaLa5lgBfmJSLnuOWitxXFyCB8eKDBVLVABF7fnxK9iKqvZUOqYRxk+ztwlH4j1VNHh2Xq&#10;K9h5M7kfSUGvB3lLSRarUobTzFGbRloioGRbu+ITnUtMB9w/t4SvKcDw4FTBtTsU/DgCuilKo4cP&#10;KgooacDS/wCKYlm14QKUAcKTyE17mA3vpyu3GnFHor3MLOyre2h78cCq8Rwr3M1EN9SrH2i3Eql6&#10;TSaCgxXuK7oPTrTdcKZ/EVlwPp4pzBctzHlSxeCR11xf7B+g8P506p6Gg9S88JF5WxGJifpW54Pd&#10;2DrdBOA6aj3eZwpYIjak+2KR+dw75FxTZqTSTW/5APL7KFENOiKBYjTmV+K1SDXNF0wTVLmJFg93&#10;Nywvf9n1ckzU6EHThmlwjCkgVFN0FQ5O5ja3bgWdcMp0mZeimasFlTf5+G1VhfxEbHXi9lwrSpKQ&#10;dlDfdq5LV+z1qA9pilZkHMBwbrDkyq80oJMUghdj4rK4S3580bqmgjoM6VuHFfdDN/G3ML8/AS6q&#10;J21n8+SlvbiDV3IBA1N+d5QpoqHOKqg2WlB7e3gGvVlTW3hRbmLhdtsccK74eZKSKanUlRqOxF+Y&#10;9qdKVHE1i0pwpNe4x12T8ExBStVTo3/A68Mmsxda2E0aNZk6z9qjXuBbmHoPlPGLlIthPw04MLXe&#10;V5ih1Z713FttNe4CeavSlSPhFXPhqgsiM31AX5JeV74KU6ElUT01KOX7+q7xIXgJr3CLU/RbFpMS&#10;mgpYyTYkWHMv7C7VdpmfWsrP7VJbQFE17jdivSfMVAL+USB8Dw/BUMTRsxvU29hNe4F+M5Wxehm3&#10;TwFdw9nHdUiaGbGZtPCQa9x0hy/XeQkm3uBxGF8acRmyAog17kKTDahTeRSLfDj5dFHn5ttwYEV7&#10;jbPSs0Dgr7wOnHC4EimHHQgjHbXuDl006F43nmjlmwxWYoqt7ovwPv3xQYAqGs53tRlKgFkDGvcd&#10;sa9O+dsIUmWFyBf93idGY/0hXrXf23f4j217gX1/TnNdDcS0zBR4lTxcnMW1GKHTO8lu9xr3E2mB&#10;4lGxhmia5v4Hi4XSNoNG6swaViDXuMUGE1prxDGh3Xt24ucWAJp782lAma9xUTZcxiEXkhYfUeIF&#10;vIThNMIzZlfGvcY8QwytVUZomve3Y8UpcESDNGH51Chgqa9xf5d6ZZsxfD/m6CmaVL+w8LzeY4Y0&#10;D395WLJelZE+de51WZEzRQj/AEijkXb/AKp46btPGjFG8Vs5sUDPWK9xP1OE4lTtaSB1+lTxQ28l&#10;Yo+azBlxMhQ9te51SwPHIPMBBPtHKlwCtLukGvcbMUwioNXuhHvOdNNOGS3krAimfzSU16/hxQ02&#10;UcwPTLULAzKR4Ke/C8vBNF5zxhCoJ99e5jly7jEQvLTMPq54vgUZIzhleEj217kB8JrQLtEwHxB4&#10;6bgClhzJk/xCvc409JNI7RshUHQ3HG++CT50y/dIOIIr3Gaqw6WGo2IpY38OLyZxpGi5G2vcEPIf&#10;84y7mmmrKaNlVyCdDYnuDxA4SFahQKzlTd+ypJIr3Npz0p56/r70vop6m5qKcCKQNa+g0P3czl3R&#10;zP8APWyQfuGH6Vwc3/yr+U36gPtViPnXuGd/lkcmmwa/DkrlMbKg78wRsr3OJwOmeytErEHxHKhP&#10;EmK3+aUONe4vMvZUwLFYpcNxKljaOoVkYEDswtwwsAEmFAEHDZ00Fbu/dYIWhRlJkele5W/m/pTi&#10;PRDqk5jUpDDMJ6Zh+8hNwL+zmNmdZOrd++LjchJMj1rM7Ls/RvRYicSU6VDoNe5Z90+zBSZ0y3SY&#10;1AQTInvW8GGhB5mDlFym9YS4NsCawdzezVljymzwPtFe4uhQpe1hwRKZG2gn3s17nB6CJhqByi7f&#10;TWw6emvccsJw9Y51JAtftzaGtJ27aSPukivcHLDMKw/FcPfD6+NZYZlKshFwQRYg8Mi4pmCk7KjF&#10;24XbOBxJggyK9zVX/EE9CtV0+6wVrYLB5eG1rGqpGsdoDG5S/bQ8xS3q3IbvLkXLZhDmJHAKG0V3&#10;p7J+1JObZejvDK0jSoccONe4UzLXpXGYaETQ7RJ+8B7fEcFlp2RIvkAoUNlT5e7+/lVwZjhXuKKD&#10;0d1UEyhVVlJvy7nYm4RIX7IolV2jhQxJr3FliHpTqsv4Z/WWki96nH6WwOo8TwbWXZY5lzPegyUn&#10;hQbZ38F4vuVH7tle4uuk2Y0wyX+rM/uq2qFj4+IHMnd2b9KE92dowoK5/Zd8O/HrXuGTVFb3jyco&#10;qFSYr3HnC5oA7UlWA8UgKsD7D34+g6ecPWi55BI1JwIxr3AbxHJlNkbNfnUEe2mnbzYWAvY3vb4c&#10;wi333cVlLyblr7VGT1GpJZzFWasQo+ICFCvcs76IYzgue8uJ8zHG1RAAsg2i+njyUcgzdGYMzA1D&#10;b19dYVbw2buW3BCSYOI6K9wwCZXwuNg8cSr/AMDwY95xjGgEFKXiT769xZRZQy9m3BZss4xEpjnU&#10;hTt1VvAjgavSVg6sUkQQdkca9avKsXAsTtxqLOzKu6M/Z1t7eERgw7M/RHqOUS8M1BLuibsJIr3t&#10;8bjnPvend9zd25DzWLSzqBHAcQeueFZXJCMyYCkwQoY9VeJhq6chvstoeXZdH+oGD9Rsp0+PYfIC&#10;0igSLfVWA95fhY8kzLL9N+0FIw86xczGzNqsjYJwoE8w4dPhNb5bFiGuQfDv24LYhXS3hw/86DQn&#10;jSbNSEBQGxbnKaioqyB8PxCMTU8ylWRhcEHTtx4EgyMDT7bqmSFpJBBqJOzyETRkiVOzjuCO3KYv&#10;Uz0Qq+kmc/5hhcbfymufzad1H2GvcoT4W5iZv7u5oP59gYT4kjgfw6K6S7lbyfzljQsjvEiD1ihn&#10;yRmpMyYaYqq3zcHuzJ/zNb2Hhk/TZ1cix6gOX8akK1VOAqn/ABL4Ee08i6xvfzCEpX9x99CvPLCY&#10;cbA/vqr59XXQGKmkqM5YNDuo6j7aC9o5D46eB5YLgFcm5NpDlRr9HF5MjUoR0+fTUNLBG2YNUJdc&#10;Mh1clRJHCgBhJt7uh9t+Fk9aXpSy96l+nc6JCseL0kbPTyAanS+2/Mqt2c6Yu2k2V0fCrBKuKT+B&#10;41kfuDvacoX+WfMtrMYnFJ2TXL8Pv1z4z6MOrzZRzy0kuR8wTrHUR3LCjlY7VqE9gv8AaHs5p/8A&#10;VbpjmfornabC8QhaGancpIGUjdY9x9XBohKsgeLLmI2g8I4Y1lBnGWpb8acUnEVuK5ex/Bs1YJS5&#10;ky7Ux1lDXRJNBPEwZHRhdWUjTtyZg2KU2K0wqIDfwPw5MbTqblGtNRqpHVFPXFDS1LRv4gX4YtuQ&#10;aQKRXuLrB8TbeAD2+PBilYUIEVWa9wb8rZjMKrGTY/TxU05pMGixbU7K6IDCx4cnpln2NAlPPJpo&#10;LE/rpwU272vwmgXdMqRiNtI3MGCQVsTArr4fTwGPVx6e6TPGCSZ+yXTgV8Khpo0H+UXxNh48vmWX&#10;/wA1a0j+6J+0/wBIdB+VSbkOaB1HdOnHgTTXljHJ6Wp/q/ize9/uTnx/1eVA4RiFbkrF3oqzcIWa&#10;zg/utfkR5Rmi7VXcvAgzEHhUiLSpBnpoRh34Y7CMXhmgWop23KwB+HMhLZ4RhTqVV3wSMIxYlrX1&#10;04J23SRtrykAgzXuDblbMTQOoZvp4ctPasDQYca08KjzRB104ZbKWafJs4fT28ZubcPCkJT0Uh8w&#10;4DFWQlXW4I4Y+iqMFzxgkuA49Es8EybWVtQRa3IxebXZLC0batb3TuXL1IMeeyiv5jwbGMn4zHmX&#10;L7+XLEdQBow9h9vKRfWn6Q63ppismZ8tRGXB6o712r/kyf3SR4cjrPMlTfIN5a+FQ/uiB8QOj4Vk&#10;Na3aM4a1p8KxtAozXTnqBQ56wvzhaKsi0mhvqD7QPYeEEwPGZ6Gf+T4qCpt7jE/keAnLruU6VU2l&#10;JZ6euhG4vLFrFOx4LpTE9NL2l6hqivc5eXbQm/KHbSJcLxr3OOzbqNTxV3kUnJmvcccPxGqoJlli&#10;P2T24ZtKB+6qKQFjEV7hjMqZswnNGEvlfM6+bBKLWbw+IPw4PcrzI240qxSdtMJHc4ivcLF1Z6QV&#10;2Sqxq2kvLh8jXjmTwHcA/EcU3Fu5ZQ8yZScRHCkjrQelScTXuIPLWZJkkGHYjoP3G9o+Px5kFu5v&#10;ALtIS4RJoIOs93iNle4JscglG5e3Jm20XCvc7bf4djxQjCnARXud7v8AEbjjs1vThhXucl3HjGk0&#10;lKSK9zoAXsBy4kbaZBIr3OYOlwO3FIwpzzr3MgJC/RywM00RXuTaao2EXPFza9NF60EV7irwrGGi&#10;N4za3DNQDgph1vWK9wX8u5nkiKtusfp4Fbm0CqQpWU4RXuGcyTnhXCwzvu3aEHsRyI7/AC+MRSRx&#10;vSrUmsE0QddND7eBl1w9NWX+pNBJmPKG2nr7FmjA0f8At4GnQi+T3V0MR9q+I6j0ih7lucwf2g9a&#10;xRyslo5vqP8ATypjNmSMayXiklPVRNFPExDKVIvbgRCHslc0q2bQeBHnUxWj2sa01M434fiCVfuk&#10;2fsQTyTLO+F0OuhU0vvMTh1V7j7DIiDypRuU8FbbiSNK8RxFGSVd2ZFe5FNLLSyGehN0OtvHkcZl&#10;kJal21OG0jooQ29yUY7K9wSMnZ4modsVQxZOxF+30cOskz5Vp+zdMjiOjyqWsrzgtROyvcMXhONw&#10;19OtRTPuW3h3HJ3bWi4TrQQQanC2fTcp1Jr3FzFmOsTDJaRWO1wARf2EcL1WqdQVRtqr3x5//9f5&#10;/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5y5qr17nfPVuvc5ctV69zvnq9XuZS&#10;ltRz1er3O7t7Oer1e5lRrac2K9XuemTct+OVo17kNWKNY8pNM17k9GDC457bT9e53435qYr1e5y4&#10;8DNar3Pc3Xq9zvnq9XuZvdXTnq9Xudbr9teer1e52NG3Dnq9XuPGFVhppgb6ezittZFOpMV7gr0U&#10;6zwrKns4fpMilte45xuvblDWq9znuBFuaGFbr3IryxRXaQgfXz0caoTFe4z1OP00NxF7x42XAmmi&#10;uvcTVVjtVUXEfujxseJy6eFNlde4zvNLJcsT9/E5UTTJJNe5FY/nyla217nEE7eOivV7nHbuN+eJ&#10;rc17nuw41Wq9z3NirV7nhYDl9NNkV7nV78rEV4V7nvHtytWr3OxpzUVqK9zsG/PVWIr3OBYDTjop&#10;2vckU9JU1JtEha/LRNaA1V7ipospzPZ52t8OOhEbaVJaPGvcWFLgdHTIAFF+WKhwpXpivccljWL3&#10;FHGpq4wr3OR7c1V69z19bc9Xq9zpiQNOarWyvcizVMaC3KzVdQr3GySsaQ2HKk1RVe5CYsx15Sqj&#10;Gvc6J1tbnq0RFe5x2k6eHPVqvc6Fgb89Xq9zxa4A5qtzXuev2BHblRjWq9zILdzyhivV7nIkX+jj&#10;cTWor3OXbjdar3Oalvp5qvV7nKzd76+znq9XuZ1awseer1e5xkHx789Xq9yJIiOpR9b83Nar3ERj&#10;WEGI+amg5qmVJmvcSbJqQfDm6T17nEsOwF+er1e51vPPV6vc7BLdjbnq9XucGUtodeWmtV7nG1jy&#10;teivc5biDpz1aiK9xwpa2WmYMhIv8ePJWRVq9wW8k9RJMGqUWrUSx3F78OW7ngafaVpNe5YV03yb&#10;0s61UawU0qUde4FgdLn6eGJSleINCVDKHx0GuDuVFwL8l5p9FefMN3VOB/6RH4Ff7OISVI9KSqsC&#10;jZjWEVFOzAFgD7L8ADMHRjqDgMpTEMPk2DvZCePC4KBspEq3WNoqQCD24HmI5J81DHX0TJ7CVtxW&#10;HgvbhSRTR413xLVHTrDGjJVCjfRy+lJ2xTJSBXuJmqyD8rZoNeb0DhTOma9yRSYHV0wt5V7eNuKE&#10;4U4EkV7i4wHD4JNorKa4Pu3282lfSKunyr3BSw/p3k7F12VCmI9rj4+3m1wafDQVXuOa+nLB687M&#10;Lq1XdfXsfovxopB407+WB2V7nTenjPuGyb8DqjIPALJrp7AeWCY2VtNqTsNe5HOTutGCgShJZNvf&#10;etxxoyDWi04nhIr3Oo8y56o9MXoN+06/o7fdzxw2itkKH3D2V7jnHn/bUf6ZSSR2Fjt0txOdKuqv&#10;B4Aca9xdYH1Jp8MlSc1klMT2UkjjOylSHh017g4YN1txyMK1BjI8PdL6co40SNtLg+BiDWPy0P2l&#10;H3cHPK3XDO0khK1UVQkf+sDc8aS0TtpcHSdlRpcOo5ftRjXTgrP6os24ftFThySKo94q3fjSmdAB&#10;20o70ik3JkfApSxKsC3+t2+jndL626enqkSqwwhr+9Zb2+HGMBtBqv5iKaJ+mmDTRtHHNKu4W+1e&#10;3DDZe9WGQ8TiRquneFiBu3LYcUBaTwp8rChQa4j0MxN3ZsNxMqPAOt+ILrL1m6X5jwd6GKUbihsC&#10;L624bIfQnAYUgeUDS36e5KzDlUucUqVmDeC8p7z1hElXisk+HJuRmNvv4ZIdFEakEmhbGnA3ly1j&#10;ESl2iNh48MO/FNYivcb5MMro9WjNvbbihLwpuSa9zlTQzCTdtP3cUh0GqRXuGO6cYnUF1pZEOh9n&#10;GFFJ40esL1V7hl6UHywzcTKUDso/nCvcyPcePE1er3OipeOwFxx9J6a9XuQKzDnngIRCTbUcUJWB&#10;VhhXuA7mnLsixu0kZH08c1gY1Q4Y17hb8WoqqGZljQ9/Dgmt7gLFGrLgWMa9xpjpa5ybobnXgkTc&#10;Jjoo974YDZXuTkoayMEOhFvhxaLpKkxRiHQRjXuTEpsUja8SlgeNm5aXtpMXULr3HuDDsQqCoYWJ&#10;tyhuUI2GnS6hOw17jomCVKuFmIUfE88b5sDaKt36ANte4+RZZeyyecgUn2j8uJjmTaMQZqyLpHA1&#10;7isosFqQyxO5IAPYX+njX84ZR4ifSj1i8aQfEYr3HWl/lbyikjjneW9tIzaw8b8ovelpskT7KPf7&#10;QJaGJwx2V7iukwKoYgR0E5sBYmwGvCZW9aUDwiZ6aLzvGDNe5Hqcq4tM1ko0VR4tIOEC96uig8d4&#10;NRr3I8WS/MnC1c9JEhNiC1zwoXvCtWzCiR3NyThxr3Hqp6f5IgaN3xBiXFysUV7W79+ELucrXxok&#10;XmCjXuNkFBkGkqRDTYbW1z309zavf2cJ1Zq500Wi+WdhNePBiwfK09dTJJhGVkU390zXb8vEcTfm&#10;1vf0q2H1q6fbWB3jjBMr7QPEm3BFwzpV1axujEOGUdPRq3ukpTgH6iRymh17YDTCkrXxphxDNWV8&#10;JTfiWIQwj/XkH8OCXlz0idRMZq1qMcrJggAuNwQf8m68MW7G4dmcBVyhXE0E+Z/Ut0iytETPiiTy&#10;D9yK5P39uGOy96QsEodslc6ylSDdrsfvPDVGRyAVKreAovuYvXVlqjL0+CUEkrEHaX0/hwymWvT/&#10;ANP6CIKVQObEkgdxw5bydlOMEmnBqUME0SfqX+IL1ohrJI8FwxlpxovlRMzfTci3FdJlzJmBSBVS&#10;I/d4cO27RCcAmOs1Zttbn8JpA0nVrr71Io5a6peqh3ge6pYXv8B243V+esuYU/y8G0i37o7cMAgI&#10;wBo1Rl2nadvClHgfQjqdm6NMQxeaRQf+LXNyPr4i8Y6xRUyH5WMC2motx1TQnAzRiMvbQcZNC1lL&#10;0d0083nY5UGSxuApvf8Au4G2M9Zq9IzO0yxqfjoPp4geWlA8Yx4U86htofaKMVlL0tZPoZRFT0xY&#10;DvuXv8eF8zd6lMIwwMtbX+YReyqT+zgVduSRsA+NB25u0JTgIoxuXuheXsJRXhgjjYeJUE8J7nv1&#10;ZtNKyYRfXQEsdeFgUjbtoLu3o4Ghfw3LeGYdCI4kUgeO3hcsx+oPPGY2+XMzCMGwC342p2BgKKlX&#10;KlbKe4qaCElo1Av8OJfDoOpucqopRJUS3+m3GQSqmE61ms2i6nQcMBkX0jdW87TL57mmja2pN/48&#10;sGFLICMZo2bsVLPnSRzLnvKeUqRq3HqyOFF11Nz9w4fPph+HxlyhWGtzVN8xNcbi+g+ockO03UuL&#10;jFUD8KkCz3eXt2Dqxol/Uv175FymZabKdDPi8yKSCgIW44ePCMndDuheFiuxE08e3srFRe3aw4Pr&#10;fLbPJE946ZOyal7JMoZZXiR1ztohuK9VPWn6yMWOWOntPJl7B2P6apCldqnwv2J4Eub/AFrZTw5m&#10;p8BkjCD7JUjkY5jvGSSGkwOmskLdlDOCMfh6UaPph+GrlXBfLxPqFiM2K1bWaXe5ILHufv4WbNXr&#10;Uq6pSsNRa9+2nI9evHHsSo+33UfhoqxkUdXK3py6W5T2Ghw2FilgCyA8LzmL1QYvWbmMzOD2Bc8D&#10;iu8XISY+NKw0qIFDBRYDg2HIIqKnjjC+AUDgJY51sxmunZ46iwbw3dvbzSWhHiJmnkMhO0GngKqi&#10;yi3AyxTqTidQDeTcfaTxzuEN4xTpSgY7K74jqrN9U5JeQn6Oa7lKh4aZkLxSfOvcTtRmGonU6kfX&#10;ygSUbKqpZGyvcZnxVr+8b28b8WwoCKsFKIxr3Ij17H3geJQiTNNV7kY1TM28a80RFeOBmvciVVdH&#10;BCZZjtA15UmMTWluBAk17gSYvisuJVZdj7o0A+HEajrqOL26L6uqvcYu30cT0S17nFnUHjdVKq9z&#10;rcvcc3VZr3PeZe4GnKxVdVe5wDt2OvEpVp21tJM9Ne4Z/oP0tqcz4rHW1SWiT3iT2sPD6+LUQga1&#10;VkZutk+mH3B5Cvcs7wjDYMMpEhgj2BAAAOBq7c701M61ajXuKCMBV7/fwpcT0CmpmvcxsVcWPNel&#10;UImvc899oJFjxg41YHCvc5IpPcW4kVVdte56eV6YBYxdnNh/TxM4sNgk7K3XuLLAcOaOnWaT7XIm&#10;vrjvlwdlLmARXuKdlIjFhwK+BNKCJNe5xEbD3joPp4mWykbDVSK9zntnaZYILG/c8TpSBxopvHAg&#10;EA17gr4VQx0FCpe27uTwkMvLhOPRUQPeNXGsTNfQcqD9e3XX+bYymQcBnL0tESJCD7pktqNO9u3J&#10;/wAhsO5RrUMTsqJM8vwkd2n1rmosOVc7yffI1PJKAqKjjsrlziWK2PN00K9zp2JXXm6sTNe5w3EC&#10;x5QmvJNe5jY6acpTle55Wvpz1e217ndiovzVO4pr3OJY205unQZ2V7g+dGcqvi+LQs63BI7jheRr&#10;PlQgZhsaq9y4DKmGx4LgkVEoC+6L6cDty4lZoJOuhZKq9x7MxU+0cK0nTSEqBNe5yVl3Bh35cSad&#10;Jr3PSOrC3x783ppNsNe5GNi1r8qrwUpKga9ztRe3GQArCkxGkV7nLTTjxATTiFaMK9zmFLHUacbk&#10;UoCwcDXucoop8bzhg+UaWPzPPcSSAeABAAPCa9dDTSicDwPCgrmbmkaJxr3NtL0sZIpcg9LcOwlI&#10;tkrxI8tx3JF+ccd/syOZXilaiQMBQFMRQV/NtWYhLLKF1dgt79r6W4ZanxESVBg22A8fDkCdyCmQ&#10;aRhc4AVNnkFPJYxanS4/p44kLLNcHw5fFKKfFQb/AOkFbd/hzKYzt00FuJ+8M441uszU8bC6e6WN&#10;zzw3xx2vfjSkhe0RWiYrPFIEO2+7w53Gjb7s1vZxUHSExWp6qhS0qMxl8R4ckx7lIJbx46JOwV6o&#10;DGFTulYqTpbk6GHzp1WxIJ9nHEKKMTVymRTfWlXQxw9wD25XV+N91OpOlHoJqMCjl2z5hqkgVAbe&#10;6g3sfo7cys7Jbb83mBXH2jb50TPkstK66DfpphDY51gkxqVi38opnXU3AaY7QPpsCefPthlM8zzt&#10;oXYt9/Osik6QBUcoijdjjh9rUHtxLW1V3zlp4681VAQDXuSY+5HGqUEzXuTI4ybEnjCjVYr3Ffg8&#10;G866a8Jn1RT6K9wNcRkatzy4bUIQoH0cFLQ7u3FAbMJKor3BdiUrEB48BajJpCMK9x7w5S0q8L3T&#10;hVomvcNV6Q6AVmf5qs3IiVydPboOHFmklz0qKc4UZrHKbIeWxxhkVVIB04LANXGgIVzScYDcR8ee&#10;LXa+v0cvEUxXYIA9t+Y47JewvyqjW65EbluOKvLz/wCkKQSbHwHCu4SSIFaXtpur3VICW7cIJ+JL&#10;Ug43glCwO40pI+gsOSZlpAtECOmaOG1hLdN/Tvc1PiEpvZ6t7ezsO3CqYBGIcNhiUX9wfw5Fl+vU&#10;vTGygO4Q550IvHVt3bseFWnCqhFe5gchV/jxuKe2V7nA2kG0C3H0DCtThXuSaBG85GvezDiJeO2k&#10;s6q9xW9F5CnW2Jjcj5tPp7c3ek6AOEVZx0iB11wk/wAm30Hh4cCleD1YzsCBesptfqF+SJu2sJ0j&#10;bjQZ3jUHGIjamaSuaUM2ScQjU2LUk4H1oebBGGq3ykZFjoNeZfrSIGnDprl9dYOEdZqkGqlD2EjH&#10;tY21vrxwC2XceePhE0XGoaOC/koNPjyFjVElZlnFqRxczUdQgH/EoyOKMucUpxQ6jR9ljvdXTJ/4&#10;Ikz5GmzG6qPCK7A8ZnfYaPE6CVbGxJWdSfy5or9VcLOC9YsXw63+SnlT2dmPMRd4W+7cPWTXRdwl&#10;bfrWwJTyedAk3+NQfvF+IehLx5tRhoNycjp3+4kUhdxtyPOs3D04aT8khJ8Ab8x7f+41i0+IVXuS&#10;y1jf28S0kr3ORtaxPPV6vcdcMpo6kSUzi6yoyfeONF0tKChwINIXXC3Cugg17hHqbChgueGoiLAS&#10;SIdPYTzo3und6kJJxkDCsoVv/mbUL6ga9wUqjL+F1N/OhRx8QOT7AUnGgMi8cbxBIr3AB6z9O8GT&#10;BYcXo4VTY2xrDvfjDiEhEVLW7WcOKcLalTONe4BmX8DwytwvZNEAUYrccjly40EgcKk+7unGnJB2&#10;417mKo6e4TNcKCL8uq8PEVdvOHE17ie/zU0kkjKmoPKG6kYUdf2gUAOqvcOl6QIafL2Y4sMdb+cG&#10;jII8RqOAa8dUhUk7fdWNXaIVXbJWOEGvcs/qspYDiUdqqliY/FBwJ/n3GjG0VgyjMHmD4VEete4H&#10;+NdDcg40rGWhRd3cgDhkjMNQkihfbb0XdvsWfbXuAti3pDybiFUyUCiMN7VB46MwRCZwqTLbtDuW&#10;UyvGOuvcJ91l9OlH0uzjFTGJWiljWWM7fYdeSELqGwvamsit298lZ9bFWIIJBr3DV5W6C9PM55Wp&#10;cSFOFaWNS3/Era6caW+kRht6KgTMN7LzLbhSNRIBw8q9xNY96PMtzYfNNhtmljBZVKjuNbcUtL7w&#10;kTFHVp2ivJWAvYTBx6a9w5Pof6RdOsUxcZVzPh0M6VEZAUqLiRfAckTdB5tx/uXwCDJHTWPXaXvB&#10;eNo75lZSQengdle5YzmP8PjoTmNLHDFhZze6aAfC3Mj17uWSsAnbWI1l2rZrZwO8mOmvcADNP4UH&#10;SXE2P8uZoSNBdBbhI5uVar+1RBqVrLtzzC3wVj617hfMc/BwwmSZzhNVETew3r7eAV7cQ/625jNS&#10;ra/UO4mA4D6GvcCXq3+Ehj3TfIr5+aFKiCjI8zy7Hap8SPZzS9ybq2YLxMx0VKeR9uiM2e7iSCrZ&#10;NcDIocIe54AvTXpTlCTzcvVtIm6L3lNtSDwmswCkpdSCU7MNtDnO8/uEw8hRg4GufF/X+nPIlWw/&#10;QKB7LDixyytztTjQSZ3xu0fxe+vcSOJekzJtaf0ahB/xEcT/AMuZIgAij5ntAuWtuNe4iK30Y5c8&#10;0PTFWv8ADiV7KEAYKIoUtdpT3Ga9xDZ89HFBgFJFjscW+HRZCo7ew8WoyhYb7xBCgPuHEUKcp7R1&#10;3ii0TjtFe5jwXoplbFMuSxQLatowWQ6agdhyTcqy5m/bKFCFRIq9zvM/bvAqPhVXuGl9IvUGHLOY&#10;IssTfo0q/wBG3wcduCPIiMsui1PhPxqCu0LKDesl8Y6cR5V7lt8HvIDc7SOZItuBePGueysK9zMs&#10;ZGo14s+3bTc17iowKqalqEJ8COaG3CiW5RrBr3OvUh02TqF05jzFh0e+uwo7tO7R/vA/Rwwz3LBn&#10;lp4fvbxHX01vczOv5ReFlw+BzDyPCvcL16ccxHB62XLdY58uf3o/9Vh3X6+RpuXmCmHFML4nDqqX&#10;d87P8wkPJGIwP417h247uAw7cy0jT11jErw4GvckiOx0155SgoUn1V7kqG0bB/ZxOExTKsa9wWMr&#10;10Ysp5Z5OoYUAr5qa9xB+qvotS9aukVXT0satiVAjSwNYXNhqoPA+2A5qZVsWIBP8Kun1oa7gbyq&#10;3cv0kkhCjChw866JtzXJwcTZIzi2GYhH5aSyFHB/dcaa8Nd2MyVYOG3c2jA9VdirmM0ttaDJABHW&#10;K74YpKSEsGPbQiw5k6jxpw41DinCMK9xb4FFQz082G1y74qhSjA+xhbhyhWmOjYR00GLpa0qC0YF&#10;OIr3CK9XOmlV07zMzUw90EyQv4Fb3+/kF3lh/I7rvW8UKxA6Kyo3ezxOcMeLbsI6DXuLzJuYkx7C&#10;UqAbuBZ7nW478nfL7gXKATtignmNkbVwjhw8q9xXiSzBk78Okmeqg3HTXuKGvw+PNmBnD5LCWMXi&#10;J7hh24WX+Xt5rbqt1/xTB6+FFTLxsHdQ2Hb5V7jd0fz9ieQ80r59wEcRzR3t49+YMWj7m7N4WFiB&#10;sM9FGOf5WjM2ZTtiUmvctwwPGYcYwyHEaYhlkAP3jmRqFJeSFJOBrC5TRZUUHaDXuKyiqGhmEgNt&#10;trW4w4jUKbWdQisWy528gdY+nlN1QyYcSw1AMVw5fMjYd3A1Kn235F2b5ajMGVWzgkKxSehXD20M&#10;t3M6Ni6W1HwqwptDSUlQCxHlP3+B8OF69MHVzEemuczh+JswoK5/Lnjb/c5L2DKPAcwmy7v8huyy&#10;9gOipb3iywXTeG3aI99YcfwmPFaBo9PNAujfHl0WHV8WIU0dVAwZHAII7EW0PMh0kKAUONYxuIDS&#10;ik7RRfqynnp5CsgvYkXItryd7/cdxxymMKiXYWJtbiYz7kLBupuVajK+OIrCVSY3Nrq4HukeziJa&#10;UOAocEoVgR1dVCHJs1cyZ8OoJ6xXoK2bBapcaw/3ZIiN6/418Ryj7OlHmjoZ1IkwmS8VRQSiRfZL&#10;HfT6b8wg3iyZWRXJWkSjajoFdTckzFrPLdLiT9w8Q40O0cWCZ9yu0VQFnpaqMqw8Rfv37EctI6G9&#10;UaHPmAU2K07hZmFpFvqG8RbiVlSLpskKxqPc3y8Wio4bRVG/q56B4lkrFqiOCn30zlnjkA7qe302&#10;8eG+wiuBi2kkgW/u4/Z3Bkez9ajUEpWCOJqjvrx04dqCaNIAhALE+P8AyDypv8TH0Y03VbKcnUzJ&#10;VMDiFKC00aLq4Hc29vMx8kzH+0lt+VejvUDwH+kBwnp6Kzu3C3lTftGwuVSv+Eno6Ks0/Bo/EBny&#10;tjS+kTrbXCOlmJOAVU7WCt3alZm7A/uX8dOatElHX9P8wS4diCskZchlYEFTexFuHGTXqrRw27sj&#10;5UM8ysVWy4gkCtocEXBTUH9b8FSCeGWJZozuDi45NYWkiRjQTUn0rJx7oakowtpx1l7QcaK3cDAr&#10;3BCwXEyCD4jgrSrWARTJSa9wecn5ieNkkU6jhs2opNF7iArA1jkXepXhzen2dErY1oqv3gRZvG49&#10;luC1l7vMOPCgS833B1J/dSDzLgnzMJaOyv8Aut7Pr8OEo9Xfpfh2VHUjJNPene7VEKi4X/WFvz4G&#10;c6ygZqnvUeF1Ix/vgOPnU45Vm38waDaz4tgrPlfMPzZOD4ibVUIsGP749o+PK4srZhny/iQwnEnI&#10;hJsGPZf9XhDkuYkgtuYRgOn1oQYtYHhS37nXw4YnCsRRkWWM3B7HkxW6xG2lYM1y4JmCYoVs9/Hg&#10;hS5FNLb1Dzrx104NmWsxbGAZtBrw8Yc1UH1JiPZUKeDfcWv8eGTyfmvygjRtYaa34lurYLGyi9zE&#10;+ITQe5ky6lbE0bW1+HDEqMv9Q8Aky5mOJKiGVCpDAG1/ZyMFoXl69aPZ0+fVVrS9XlqpSMDRWsaw&#10;rHcg48uZcvyNG6G7KOzjxBHjflE3rG9I+JdLcalxrBImkwmcl45V/cJPY8AWdZIl/wDy60w/44jo&#10;PSOqsjrJ9OYN6knxcRRs+nmf8Kz9gy19Edk6aTQnRkb+g8JBl7HZY5v5NiWkg0Vz4jgKtbwGAdvR&#10;SWe6xHTiKEHi9Rha3BUTq2UvXDgwr3OypVbcpSDQNpwr3MJChjrxQlZrxVwivcccMxCahnEiMV4b&#10;JWU4ikihXuGXyZnDCcdw18uZmjE1NKNpDakfFT4cHmWZj+XML8SDtFJPEz4k7ONdG9tOFi62dIqv&#10;JlWMTwpTNhc5LRyKL7b+DHw4a31ucv8A8ot8UHhxBryrdL3iTjXgQdOBhlnNDUz/AMuxJrgaI5/g&#10;eTJu5vMi6SEOHGgZcMFJ8PrXfBTjcOgdToR4cncL1UVhUGBXuZWXaAB248FVZBNe51tsNObmqlcm&#10;vc5KqoeOAzWlQcK9zk0lhbvxSKbSma9zgrX09nN1ZQivcyBte/PTSRQJr3JcEpjuRxShZTSMpBr3&#10;FRh+JlLEHUcNBCxRapsivcFPL+Y5UkUbip08eElzahQpoyMK9wy2TM/lXWOVtAPbyK77LcMKSqZB&#10;MisckYcfHmfqr0eyv1nwh6umRYMSVfckUD3j7CPHgN7wBBt7gSg7OlJ6QaFGWZsq1Olw4VGV2gbY&#10;+o9vKeuqHS3MnTzHZaDFIjC0be6233WHw4ALuyeyhYWg62ziFDh1Hoqdre5S4kKSZqYCGFxxFYfi&#10;xZvlqj3W5IdhmKLjaYoTNvd5hXfH+KXY+5dR7OD1l4o2Uvxr3PTUpmInozZl1twMZnlAvf2jOCuM&#10;Ud29wQfKvcVOWc21+FVAW+2x95T2PCLL82cylehR6iOBqTstzZxsz7RXuD3FnSjkwOXFE7oBuS+t&#10;yQB+Z5Oic1aWwXxw2p4gnCPKam1OaoUyV8RGHnXuf//Q+f8A89Xq3+Oe56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9XueHPVuvc5c1V69zkCR25qt17nLl6tXuZlNxz1er3OXPV6vc5xnW3Ng16vckA&#10;BlK8cBrVe42yoVJ40abNe5khk8DywrYr3JJue3Y89Tle5zAsLceGFar3Pc9Xq9zkAD3Nuer1e52N&#10;RtHPV6vc9t2nXnq9Xuc/e8eer1e53GWU37c3Xq9xdYBi6Ivkymw+J4bsu9NKUqmvcUlTmShpwqr7&#10;xHs4oW6KsV17jJU5mmlv5Xug+A413tNFZr3GR6+ec3Y8ZKzTMzXuYDc6nXjNaivc7vc6ac9Vq9zx&#10;0PPV6vcxk3NueqpM17mPmqar3Oxbx56vV7nAi4+HHAKuK9zy3vrzVWNe52sd9fHm5rYxr3O2Ujld&#10;lbiK9z2oGvLJE0ya9zwG82XU/DntMmKuK9xypMGr6sjYhF/aOX0mndJr3FbRZRjX3qk6jXjoAFK0&#10;s9Ne4q6aip6ZbRqOOFcUpSNNe5NF9vsPGCZpyvcx7zbtz1amvc6+PK16vc4swUam3N1omK9yJJWR&#10;IbePKzXtVe42zVTSnTTlSaaJmvchsGcjjdUr3PDtrz1er3MbKe/KnGtxXucrW0vblq8a9zq4PfXn&#10;q1XucLgd+bBivV7nRF+ar1e53Y3tzVer3OV7Htz1er3Mgt4m3KEV6vc73btOJSKbr3OxY9uercV7&#10;nIaHXmqtXuc19oHLxhXq9zvdoD7eUrVe52bH3eer1e5hqIUqIzG9teer1e4HeL4ZNC5KKSNfDlqS&#10;KTFe4nmvb3uapqa9zrYR9k83W69zntuv0c9Xq9ziVXvbmq9XudAAm/a3PV6vc4kXNxz1er3PKD35&#10;6qmvcyI20BvZzeyrbK9wScl5/wAWyjiMdfh8zKUIPuk8VpXFLkPaa9y4n07+reoxamgw3GZgZLC2&#10;5r/x4oUqaFlvczgahVFDT1S2kGvtGnLEsuZ5yRm2mVMSghck63Uc1MCjpKSoTE0lq/CsXpiZMNqH&#10;A9nccfq3oD0czvEz/KQrK3YKAPrvxwpO01pTAO0RSOrM7ZowSTbW04ljHdgNeBBmT0G5UrVaXDiA&#10;T9m2v8OUC6QG0SamUfV7AZ7JUo8TeNxwv+ZfQTiNMWeiAZSbgW146h3TSI2IpY0Wcst19lgqlJ9h&#10;78CwekXHaWrSGanspaxG3ioXNI/yek0oUrKWRd6SKR9I4fnp1+H/AJbxbAYqmupy0pHe3DYOJj7q&#10;MvyoGFFw6hepvI/T7Gv5NiDqz+J3gcm4z+HThMatLQBlcdgBxhS09NNi0FNeD+rnpjiUgE8wiH+L&#10;cCOBRj3oTzTh5LYWzLt+B5XTxB9tJ/yhGyhOwrrf01xggUeJx6n/ABDgZ1vpx6s5cP6JGe2oIB5Z&#10;K1Jpju1I4TS+o805dxBv9CrYpPoccTk+WupmGytHiFC728CLjmu9IxrRWpJp7SaKQXjYMPgRzgDO&#10;1oMVwlbHveMa/ly4dJ21tKyK56E3PfkOoynkCuF6vDgj/Acc1oqytBEGvdtBxOYr0V6cY6wlkUxg&#10;+3w57QlVNFptXRXLiLrfS5hFaLYHW2BHtI40WBVFWg2prosB34nz6aM8YWW/ktewFu6SED+PLhk8&#10;KS9ypGwxXW4WudONsvS7rhggH6eWUfE308ONFtYqwLhwBmuwynUHmCiwPq1QVXn1VN5yk+MfN90r&#10;bTaCtB8VeuPbwQf5/wBS4oP0uHh9osT5ZB+rjCkq6PdS/vVDZXrjjAK7OlTU/NV+G+Zb93aQOJhJ&#10;+5NbBNd/RxQQYvWkKtZgikA6gA340SoHAYU/qHRXuSKvM+FSqtFPgxVe5NrfVyqnVJwreoDhXr+H&#10;GufHOnRpWhrsLlViD7yk6Hl/zRAjGmypJ2ivcDCTFcgoWkSKoQA/4eNi6I40xCJr3JVLmrKlDJvp&#10;qiaJR/qnnjcq6aUBSE8a9ybVdXMtxU1osWmBBsbKeW/MrTgDT/fjpr3HFM90D0qyNjMh3D3dwN9f&#10;b8OUS+vprwd669xyp8ztVLemxiUX7aHTjxuV9NOd7117jXU5hqErUNbjE5jQWAFx73tNuIlXDnTV&#10;S5Gw17jmMyYNiLeVVYlOQ+l9p1ty35jrxpvVPGvcTWKYPlWuk3fPzk/AW4+m6ca+1VPIeLXGvc6w&#10;uHp5hErDEKmqfTxW/wB3H/zznTT35qdpr3HqXMHS2dG8n5u40BIGvKKzJydprX5wJ417jO+bsjUa&#10;G1JVS7b2C21+888cxUdpqv5oGvcZcNztgFVWkQ4PVE/60mnERu1HiaZ/MTXuOeK5oNRXpR4bgL7T&#10;a7ySHT42HE/fKUeNUDh4V7i+w05pWoh/lmCR2toWUtc/Rblta+unUrWnZXVtbjvwccGwXqfVI064&#10;fDD5g0tB246ltxeylA7xW2sT1EEYvI6j6SOKbDOkPU3EJBUTM6HufcC2+gDmjau7Yp0NrNQ5MXwy&#10;EWknQW+PBCj9NedcZi3VdVKAddHIHHUWi19VOhs8aY6vPWVqI7Z6tN3sHFzl70mTpGUq5mcnuWZj&#10;x1OWKCvFVwyAZNJav6wZRoFJ8xpPgPb7OClgXpEynSzL82ysxtfT9p4afyoK20+GknECg6xf1IYf&#10;RQvLR0LSBb2JJ1+oDg24d6X+n9CizyIrbR3NuLxkzacT++tFvTjFAVXesbMc9SaHDcOVZCSBdGPF&#10;pS9HeluEwisekhZreIBPDhOXNIH2zT3dgcKRNR6jetWOYs2G4eHplvqfLA+5vZxyGIdPsvKqxU0K&#10;lfs+6P6OL0sDZAilH5fVXUmC9bs2EvU4nUJv+1tc8ly9ScCp6ffSKt11sFHFGkpMJFWTbGaZIugW&#10;acVrGjxusmZWIuWkY3/PiUm6yzqjMgC27Di1TZSKWi0SMTS6pfS1lszIJkMltWJJPE4erOJTAh5t&#10;idzY8aCZpQGAjHjS9j9OmU6Mq3yau47XF9PDiKxPq+1BOJGrNG7Wfv8Anw/abWBgQaENu2op2x6U&#10;vqHolgFVThZcPiBXS5QcQ+Lde6LXfKZX9m7txv8ALuLOOFX/AC6zxilbhHRLCsMHl00aRKO4VRr8&#10;DpwNcQ69MJ90Vza4v7eLk24B8UGlCUf08aXVN07wmGExWFiQQOBJnDr/AI4SFpv3tNBfgXzC7aYV&#10;CdvQKDl7dtNYJxPRSkw7K+E4cm2KMX9vAMx7PPUvNkfk0EUxW+tri/I7duVOnEUALi6WvbT7HDDC&#10;LRKF+rjHhfRTqXmio86vDRK2p3NxEUFRk0SlBXia6knhT7bAfSeCjgvpBp5HSpx6u2a3tu04p7oG&#10;lCbdBGNNsuMU6X8oM5HgBp9/B0wHoz0kyqBNUbJGTsG1ufE682pAHTVu6bTsqC+JYxU2+TgAB8W4&#10;IC566aZUpgtDHCttOwB42OqmioJ2U3SYNj2Ik/P1RRT2VNOQW9XOCYDeKGVVRe223YceTclo7Y9K&#10;M03Gk9FJTFujGV8dO7FQ0zEa7iSOMWcPxG8p5RwCbFpJmllCkQxA6s3gD8OSRY72KtWyg48JqTLH&#10;eY2bZTtwpAL6VOnKVPmiBdjE7lCjx76/HlKHW/1o9T+r+a5MZr6x4YifdiRyEUeAA7cie5zJy5WS&#10;dhqLnM7cLhVPGjC5by1gmU8JiwXL9MlLTxCwVAB9Z9p4jsudfsXpwIcQk36WuSeFwKV1OeRb2lJ0&#10;rOFPvBbw7qMuKxK8U1762vxUhANZS5fnDdwnAivcdTj8k2u7X6eJFYKoVC4Ctte5wfFHuDc8bmaf&#10;72OOFe5hkxKR12sRyqkg02tyRhjXuN09YW1JtxsCNlJ+9jZhXuRfnXYXvy9NhxVe5jepa+h47MU5&#10;3p217mH5pr28bcTOmYitKdK9le5wNUVG5j25oAEY1XEjGvcQWN4y1WxgjPuDhStZVhQOu7wujSK9&#10;xOAkd+MA0HQa9ziWA7a8rNamvcwEnvylJzXucS1+3PGqk17nYYHvyuoca3tr3BD6d5Mq83Y9FSxR&#10;sYwwuQOVaQXFSdlSVu9lBzF3EeFOJNe5bjkHJlFlDCIqSFQdo1IGtz7eJ7x/vPCnCKyySAhISnAA&#10;RXuCIliCgBIAvfgQK1IOJFNbK9zkPesR2HHVHVtrVe52GcEbxxGuOFar3PSICQb/AHcbQsVuvczo&#10;So3N25RxQiqEV7kzDKP+Z1QqCLKh015HuZ3aQCkVdtGo17gjpGscQAGg8ByLlXOrZRgIHGvc5MS3&#10;f3R4cRKWDwq4icDNe5xJCJvJuRpx1C8dlVdOkTXuLDLWGtIfnm004WXDusxUV31z3hOMdVdH2Due&#10;Bv6k+rdD0s6a12KhwK2VfJp07Hew+19Cjh/kdmbi4EGExjxoBX75t0FROEVxCe3muRmfMNfmTF5c&#10;Qr33tI5a9/ab8yWbbCNlY1vOqeUpSjMmufGK9114pNV217mM3J7c1VJr3PEt25QmKsRNe5w0toeV&#10;q4EV7nEgkbvbzVbr3PWseeqk17nK4P2ubr2Kq9yZh9K1XVJCmtyONK2UZtNzhXuWS+nvIwgRK6YA&#10;MFBFxxG+oNtbcTS69dCEBI417h3o/cF2G63Ac8nEUFykEQa9znvBNrWHGJpGsaa9zpbLcHvx4K6K&#10;qCK9zh2PG51bK8pU17nT2vYduPxh4qsRIr3OGgFl4wE8KsoThXuczobeHGzMxXkz0V7kyEuzhEtY&#10;9+aU0ONX0xjNe4aX0NdLx1M63LjNWheGGZVQ202Idfz5B+/ubjLrNSUnGKja8dDq5mmnGqsUmHSS&#10;A6kbR9J5tcYPR0lJh8VPtChVUfDQW05xfu7tb7qlJxxoqApD09DEtKqymzdxbx46+VTxqTCNTwsE&#10;r+7CmyIrM8jBvLjW49vx5yjNj5gGo+HG3FQIq1ejjvL5nidNeTPNc/QdeNtkca3XU8TDSM7bdvZz&#10;sTo141btxSW07TVNmNQkaUsEW1/HmLajnebi3jymKcOBq01LvHIbj7XjyXC6OLMfhrxagK2iqTTL&#10;WlStpLEH7xxR4Nhk9RVx+U3cjw/Pll3AbwVVVKik9VxPLRyPAfKWxuxbWw5rAf8ACk/rN5+Ycr9H&#10;KWa6YdStNKim15JGte30DnSzsYysM26nyIKjh5UFcyfIbjpNc/T7TLJgWJ5jPvGvrJNr/wCJIhsU&#10;/ffmqRHHtgUDv8OZxKONAwUYMczdhrpxqrFMV7ngxOh5o0+E17jjH9niY1rZXuT4AGYW4mUavXuL&#10;nB4gq+cT2BPCJ5WoxT6BXuBPgamuzRNUt4u31cGD/wCzaA6qj24USs17gyRAkAEjgGNJq9x6oUVL&#10;k+APELhrWqK9w7nolwoyV1diDa7V2n43OnBbZwZwxMRUTZqrWdM1FrGCwG/LK0LfZt24eRQGiKYj&#10;qb86K6d78vqrZxriFt25kWIhtO3t4hJnGqVlL+zi0y1FucaW97iF37h1CaZXjgKZsWkC0Um8gez6&#10;+VxfiSOx6iYVTg6rSwhfhrySbZvRaJOOMnClgJS3UXpjKZcBmYm9qiUX+i3C6Yeu2kiAGqqORXeY&#10;roLOYGaEfktkJ+nvxCFcK2FV7kB7DXxPHCnTV69zwsq3I78UAxXtQr3MtIw+YRraXGnEDgmmFSa9&#10;xQdKMVUdd4IUX3Hq0BPs04qvWQWwodFKXUFWNcW0Un4cOzLUpTerJInbRpqRifptwaZA3oKVbaCu&#10;fIln/NNJ/GY/mMr1cRNt1PMP+TTzYew2xpY9uilQL/VzMJahHXhXLq5BC1eZqjarCh9ykHYWtYd7&#10;Hjt2tfjEqUY6aLTiIrAigOCFuDr9HJdJGKkSRsN29HH3i3DLLAQ6Ek7ZAqyVhlQOyCKQPU5vOyy1&#10;RSRhmhdZE3X02tca80gPVnhP8m9S2YaT7IWsnAH/AAR5itvYgpeUCIgkV0sbWXWQTxA+FbCOVK0Y&#10;llfDcQU3E9LA9x/rRg8AZw6Y7DMBa4HImOLZFJhi0RT/AMOzgcomwmBl/wAI5j/cp0rNYx3adLh8&#10;69x07mx4hovr3OVibc1Wq9x8weTbUoTrqOJHhhhRdcJkV7hVeqlNFhHUaR191Wm3/wDIXM2dxbol&#10;lCjjsqechWbmzA/vY9le4rlK7AAfDmYqSVDooPnbXuJPqHSCtyPWodTGoYfSDzygCIo+ydzurpPW&#10;Yr3CW5VqC89RSsf3rjkb3KACayYzBEBJ6q9xabdbcJIxNBivclU7bZBxKYFMLGFe4JnTLEocAzlH&#10;UM2330a/168Dt6kkUCs8ZN1bFPURXuW64bIKmhjnBvvUN9N+AkiK56Pp0rI6K9yagN7Hx4ycKSmv&#10;cmwRxrIreIPLK0nCTSVajFe4Avq/ydBjPT6jzVEl5qSXy2b/AFW5Jlq7qZAJ2VLnZ3mSra7Xbk4K&#10;TPsr3At9NOOGswGXBag/paZyACf3SL8uF4UOd9rXu3g6Nih769w1FGqrJfQX015YHSoddQO4omvc&#10;h9KKyXI3VWCpiFkgqVcAae63f+PBJlt0bK6ChsCh7DtpbniP5nYkcSn3ivcv0wSpirsOhqRYiRAw&#10;t8RfnQJBlIVwIrmU8goWQemvccjB5ncX5ZCdYwpnTXVx25wNKpkW9j7ebT4TSZQiu+C1SZRwrPOS&#10;a7KWIoGhxCneBgRfRgQD9XB5ZJS4yUq2EEHyNKrC4NncJdQYINJ/F6t6OM1aqT5JuQPEePNUzqrk&#10;DFujfWOswbEUMXydQ8LX8UJspP7OYkZnbHKbotqERiD0iuvuTZinPLAEbSJ9Rtp7jdJo1mQ3DC4+&#10;g8XcW2ZRIvYgHjBPeeLpoEK8Jg1lGmnObC3NA6abr3O41udOWW9NbmvcX1PhNLmnLdTl2psTPGwX&#10;/iQGn58McqUVFTf9Kgqq5VYPJeHA+6vcr+p8PqMnZxeirCVQs0Ulxbx04IcpBy5+F7DWXK3U5jbB&#10;SMdhFe4hqzDa7JnUf5+jYrFI6zRsO173PDbObc2zwcGwwRjQpaeTmdmEK2gFJr3Lpulmaoc2ZPos&#10;TV7u6Df8GtrzI3LLgXTKVceNc0M+sDYXC0HgcPKvcEojW414I6BE17jnSsEYMdLcYJpEsTXuGCyL&#10;ilNWU5w6rsySqUYHxBFjwZZc+EHExUR5qwpB1p2gyK9yvbq7lWu6WdTJIsLVo4BJ50JH7ysbkchH&#10;PmDk14FM7FQodXTjWYG718nPrId5iY0q8xXuHKyRj8WY8CgxCAizIu4X7G2vMlMuvE3jIc4nbWN2&#10;a2n5N5ST017iuZrdhbh2CKDQr3MqGw144ROwVRVe4rMFq/KcAHvyicMDRBcN6q9wd8uYhHOixygE&#10;eI9o9nA9dNlOIqMblBZVqFdMLi3KOPxBvTo2Qc6HOuDxFcPxl2lQqNEkvdl+HC24QDF2390gLHX0&#10;+vxrqd2Ub4DNbf8ALrPibAGPEfpXSnw9nCx9Osy/zjCflqr/AC8B2MCdRYaHmTORZh+eaEHEbamH&#10;ObH8s5qTsONcuChTTCnk3A3J4OAJONARadYr3OfU/LMPUbIMtPAL4hSrviNtdPD6+Jb60F8ypo+Y&#10;6Z6qtkV8cmuwSYQrA17leOU8Qq8p5jagriwjlba4Om1+RXkN6q3c0OYEYRWX2Yspv2dSdoGHWK9w&#10;z0L+Yokve/Mg0QsVByxGFe48UFQaacE6fRx2CjEcKLHUaxXuNefsIMSR5tw1TdvdnCi1j4NyE9+s&#10;h/mjAuWh40HHyozyi4km3XwxT8xXuGp9M3VkzRJlLEprnvET7PEXPIc3TzMOlVuv/N9NtQjvhkfd&#10;L/MIEDj+Ne4e6KUuodO3JpKYqCsDXuLPLOMSUVQLmynuPaOEN2wHBSFSQFSnaKi1MKzIQ2tuAF1/&#10;6axYLWp1BwCL/Rqo/pwo0R/A6cxt3yyU5kyX2/7q2BI/pJHGp53czf8AOI7pX3Co1DMyk0k3211H&#10;xH9nDIekvrK+L4b/AFHzBMHqaexhZj9uPwAv4ryKN3M1Lye4cwUNk8B0UFN4stKCHWxHSKRmccAW&#10;cDEItAB7ygdzw9ahz71rclgKnCotQrCaByYbWMai3MyLsbcO/NGtKM1xUXZW7nw/u4Wb1S9B6TrB&#10;lRsbwmJUxzDkZomA1lA1KG35cC2a5YjN7c27gkH7T0Gp03I3pVkrwbcMtk49XXThlLHnyhjTRVW7&#10;5GtcB/ZG50vb2e3lX3SLP+I9Is1omJblpzL5dRGbgoe19fYeYMKtnMlujbr8JAxHVXQtwIzVjVgZ&#10;6OFLrrB0zw3qtlCTCZQoqEBankPtte30Hlz2Q800mM4dDXwybkYBgQdCD24LGmkpOpJ2jaOmsdb6&#10;3NqvQcAK1w/Uj0WrsPqKqkrKfy54mdGvpqPb9XBq/wBCxLDzR1Kq0UilXB8QfDgisrxdisKQdKgZ&#10;8+ukNjcrtXdaDiDgdkGqfOrmQq7L1XDmDC701dSv5scsVwQUNxYjUa81uPxQvQ8+BYzL1PyLRH+X&#10;VVzMqi+x+5bTw5l0ojeW2F1bx3yP7oB/EI2jp666V7uZw3vPaaHFS8nbH8VbRP4Rn4glP6pOl3+b&#10;DqPWIM7ZbUQsJCFerp1ACTKD9plGjffykbL2IVGDVZwHFGI2XCE/wPBDk1+XEBtzDq4zQWzC0Uwq&#10;V4VcpbUEaW4JaNe1ja3bg+iMRRMcMa58UGHVTR9ze3DxhfhpNJr3BMwDFRGwG63D5sk0yBqr3DEZ&#10;PzQ9LURtG/0kHh025oMmid5sQZ2VHqIVmSxAP08OPlDNVBjtA+FYhaWORdpVuxuLG/Be2vvPEn7h&#10;QOH+TnUgnAyaDLMWB1EVSMRo/dkj95SPhysv1d+l8ZNqXzhlKPfhtQxZwov5TnXT2DgGzrLEvp/N&#10;sphY+5I+IqfMtzFOYN+L7/lSmyrmUY7TtFUr5dTFoy+3/WHCZ5OzbLRVC4Ni7W1tG/t+B4lyjNkv&#10;nulYECaN0FKDA9ZwpX8MPhWJIqjZ9k+J5LrDgV00p068Rsr3BLwbFijqyHghBIovcb1bK6IuLcG3&#10;LOZEVl8w6Dh+05qEGilwKSIFQqmnDpwymT80+QVYP34S3dr3gov0kiDQZ5qy5DXI1xcn2jg512H5&#10;a6nZany3mSFZoZ0KWIBtcd9eRq4ldkrUnEcQdhHRRhYXTmXKBQcONFjrIse6cZhGYMDJARvfj/dd&#10;fEEcoN9W3pLxzo9jcuIYfGz4ZIS0E6g+7fWx5F+b5AgTe2xOmZKBtSePp11PFqtu/QFoOPEddG/y&#10;LnnCM+YKmLYY/vjSWIn3kbxBHs9nCj5fzE0n++3EfdmXQX0vwntLkOYHbVSO6JjZS34tz7zXBvpw&#10;RaYFGChXucLACw42BTWma9zrYTqfDigK6aTpbJ217jjhuJVGHTCSM9teG6HAkxSdwRIBr3DLZPzh&#10;QY/hbZbzAqz0ky7GRvj4j6ODvL8x7k6Tik/d0UhaKmzOFe4V7rJ0SrslVRxTCgarDZ9UdBqv+qfo&#10;5W9y38qRc2pkTJ6uqnHWBcpC2+EyK9wNct5nkoSuH4ndo10Vj4X8Dyft3N5Evp0LwOygM+zXuCmk&#10;iSqCCCD7Pjyd0+ISKLhXuZR7o2+zimYpoia9zGe/LU6BXueG22v0csBXgnGa9zmI7C4HLETTKzqr&#10;3PbbEnw54JjGmjjXucwB9/HgaTFFe5mSTyzccVJciqFua9xR4fibJILG318XBwLwNI1JnbXuCfgG&#10;PsrWva3x78LbhgKov1BBr3DA5Oz3LSOiliAPjyN7/Lg5W3mkuSRGNcHTeLcFHOGSso9Z8BagxeNf&#10;mdv6OXS4NuR6harGULGpB2g9H40psMxXlqgk4ioh30xuBdT35UR1p6AZh6b4tJHVxsYg36OVRcMP&#10;pHiOA28y1Vse/t/E2fanqI+Bqe7W+TeQUGpaOrqCvbgFUeJSQv8AL1tx4Bvb9PBRl2bJcAQvChm0&#10;7OCtnTXPiphIFmRreN+SI25HiFHaQDsNe5nlhjrVsptJ/HiW/sWs2TOxY2UqS+WDpOw17mFKzEEg&#10;fCzcO9gPjY35E4tbhCvy0GVYT1Az8qF6b0hBTxr3P//R+f8A89Xq3+Oe56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nd+erde5zXnhTor3OXN1uvcypa3PV6vc589Xq9zkg156vV7khbX15&#10;sYV6vcxVEd9R48sRVTXuQQCja88Kbr3JiMTblopwV7mbl63Xue56vV7nJQD356vV7na3Bvz1er3M&#10;hKkc9Xq9zGN3fnq1Xucrndtvz1er3OQ3ILqdebBit7K9zsO51Y83NWmvcnRSErfw4rQZq1e5JVjr&#10;4cdNUr3JCn3dON1Svc8Bfm6vXudsNdOer1e5j26kgHnq1Fe5wPu2J5qtRXuev4jnqoRXucbeA7ce&#10;mvCvc7HbmgKtXucywC6kD4cpsrde53FBPO1oUJ48E6qd2ivcUVDlmqqtZdBy+iK2lua9xX0GXaSj&#10;Ha9uWBCdlLEoivcUUcaoBGo5rXNKa9zMAL6caONbr3MJDXvbm69XuYGeS9ueqte55pAO5HNE1ua9&#10;yDJXKgsup41qpnVXuN808k4uew56a0TNe5F3M2h5Wq17nRNh7ear1e5xuw7jm69Xue3Egnnq9Xue&#10;J56rTXueJHj356tTXudHcdRz1ar3OPwI5ut17nYNuarVe5xJ156vV7nZJPc81Xq9ztfe0PNEV6vc&#10;yrZfp41EVqK9zl4coa9XueBJ78oRXq9z2txbsOemvV7nLd4crWq9zkHubW1+HPRXq9x+wrLuI4rK&#10;scCEKfEjjgSThTyUFeFe4NGCdI6KaK2LahxrbuOOEBNLQyBga9wC+qXSuoypV/MU676d7lGHb6Dx&#10;NNFbzWkyK9wDDGyfbFuXpDXudC5FgOar1e5xFgCDz1er3OJHPV6vc42KiwHPV6vc8AB8eerVe5xJ&#10;JFiOerde55N3cG3PV6vcV2Wsz12AViVNNIw2kag24+lVKmnSk17ll/RTrxLiNLFTTTFZlHfdobcW&#10;J6aFdq+Jxr3w5YHknrHVx7FMuhAJ97Xmy4XfShMHO9wNQaqgpqpSsqg3+HDa5Q60RPEkcsm7w79h&#10;zWnCnizFBhmHplh2IhzEu2+umnB6wrP2E1+wSBWuPG3GEkcaRCFYCgSxvpfjVGGNBIyBe2pvwR8D&#10;yrhOaZ1enpxfcCTt8OPNpBVpV7acG2CI66A7qF1SxvpZg0tVX1gIjQkAtre3s4dzI2SMLocKjowq&#10;q1vEcN1NpTjw93rW+6K5PsrVm9bHrf6oSdRZsSwsNLSq+1fL9g1vxY1PTynf9JEtgO2nCUEOcROz&#10;qn8KK8U4ceuit5f/ABO8SwKpSnzLTyopPvNc2/v4nq7ptHICAl93wuPv4+lTnEek4+nVWwDGyKMx&#10;kz8UHIFS6EYm9PcbjuYj6uIfEel1I/uvTK4FwQF+7lEvr2faeut6kijqZH/EIwitgjrcPx5drWO0&#10;TWIvoO54H+I9FcvVW7zqJQf+IDi7v9OJq58XRRpctfiB5rgMa0eKrMumnm3Nvba/A0xX00ZQqw7y&#10;UsYJ1+xflg9xOPV86bKQaMjlr8SHHI3SKrkMnxYix+A9nA7xL0c5RrlZxCoNv8AH8OKUkKpsspIx&#10;oVKD8TOhimENVCj69r6n268C7HfRFhtQu2hBQH2fx5cd3wJpo24Oyhiy/wDiIZBrgBiqCEntr93j&#10;wNq30b43histGxOlgdfv5YK4A01+Wg7aGvBvWR0fxlUPzix373I0PA8r/TD1AomtSM7H6Dxw6hxp&#10;ksqGzGhNw3r50vxODz0xOIC/iwH7eJut6H9UqPaNjML+wnj4KxwrRbUmlTQdTMg4iCKTFKdra/5R&#10;eIvFsg9VsOnCpSFgNSdv9nNJcJ4U34uilDSZhwGui86kq4nW9tHHf7+ND0/UDDDtrcLLqP8AU/Pi&#10;wLJ2irAqHCnGOajmN4ZVY/BhzIc4VFAdlfhgBHe6D+jjsjoprWQa7al3jRyPo5Fq+omCogllw+O4&#10;8NgHNhPGr95FdLSMo0kbmClzfk3Foi82Hxbvio4+hCVnZTqXwcDXLyJh2lP18iSQdN8TcpLQxXbw&#10;t480phMwQKe1pFc2WoUXVr/SOYcQ6e9M3Vd+HIqkfunjKrZKtoq5WkjEVxV5z3tpxiq+j3S2tj2f&#10;KFD4EHif8og8KTw2a5eZIPAcbYvTR0uxCRbQuLC+lhrypsW+in0soI2ViapkQXZQOO0Pph6eyuIJ&#10;Q5A1F+b/ACbY206GEGsRxCybwL/XxRUXpv6d0huXkW3hfT7uN/lW9tb7lM4VHOJzm2yK/wBfHg+n&#10;TptUqZXZtO57ct+TbVwmnu7A4VhbF6kSCPydTx0pvTp0vanDIT9/bjgtED+Gt90noqG+O18chV4N&#10;PDmaP059KwDJCzNKBqN3E/5NHRWy2Dwro49iKsC9PZT48Tc/p76cPOSY9zH29+Ofk0dFeLAPCnJc&#10;TnZN/l25wX099Naecl6aw72J05b8sjoqgYFcjiUhQsii/hx3peg3TuWoUGkUqNR48e7hPQKcLIma&#10;xS4rNGl2XXitpOjPT6jYCLDoh8SvLBkdFOhrqqEcbqSt0t93BGwvp7kOkhDihhJHiUW/8OXS2OgV&#10;oNxSdrsfxvzGSE7fZYcWGG5Zy7FUKaWBFB07Dlw3NPhJ20yV+P4v8u25ju8LHiuK0FBLeCMEdrW4&#10;uZtivCjBLWoUkzU4jWRWmkKsde9xxzgxamT9wD6uKTYkiri2gTTLPQVZkO2Um/tPFNRV9ZVQbqEd&#10;vhxpNsUjEVXugBjIpGYrR4XTVQXEXHveJNjxumxDMwlKp7o8b8OGbHVjRki0CxNTo6PJ7wB1VZG8&#10;Nb/XyAKjGmkJmmIt8eLjbadlL+60iAKnfL5fjhCRU4f6uTjj1ZFAaWeptcW78UiyWvZSv8qpadlN&#10;i5awqarFdSUC7xqSVH9HGVswR08RSSZmGo78eVYKiqm0XGIFKWPLklVOtRBTInj9ngcYzjkJcvE1&#10;z8eG7djswozbsSqJE0JWDYNKqqkqWNvAcT9TmSoWn2xG7Edrcq7aTswqy7RQwAp7p8ApnlJl7X4F&#10;+L43nKQM1Cha3gFPESrQkQMaTKtlRhSugosKj+1tv278DnEJuqVd7tLTzbT/AIVOvKpbcZwgVVCH&#10;WsIBqepw2MaMnt1I5zwXpV1ezLPaSiZFPbefHhihC3ICfhR22hbhwFNGJZxytg6l8QroYh8XHBeo&#10;/Slmunw5sXzBOYIFBLHt9QvxVcTboJUI/GnnlhhPx6aDmLr909xDH0yxgVWtdXOf8nF71h7SRoOB&#10;1iOXsi4JK0FbWrZSBqdeRZcZwtQhIgRiTUf3Wa6vCnDroXYZayRPMaMLcaf0HiUrMx9I8Jb5lnST&#10;y/iOAvvEqxJxoCOuhQxqTao8SBxiqvUb07wKLy6GNCR2OnGkvJT10XouBxrG9KZdXc/VwO8Y9ZlL&#10;CSlCAuvccYNyFUnW/JroYfTeIv8ATwI8b9YuLShwkx1uACeJi9GyqF0cKkLDCgsigfVwHcY9T2Ya&#10;73WqGAN7e8eJC8SZmkxXWW1tBwLsU665hq5CTOxPxPGi5NNhyvcDzF+qeKlGkkmbXUe8eJ+8pkuG&#10;vcB/Fsy4jjM3m1EjH4Em3GyZpEpRVXVhe/GUPbmquBXfMyzsNBzc04DoMivcUOE4/V4fIHRyLeF+&#10;XSojZQ1y3eB6yMYxXuDfl3qBHWhYqo7W7X4Ykg+dZXZNvW3dAJVhXuCfS4l50YMbA88pAAwqbGn0&#10;uDUk17kv5hmUi99eJJmluqa9zkz7uOSBhVCqvcw3AGh042rDZjVCTXucToO/KDZVwZFe5xJB94Hi&#10;IrnCnEkGvcTWMYlcGCE6+J42pYAoiu3YwBr3EgyncXvfhaoyaC/XXucLknXmqrtr3MJ781TBr3MZ&#10;ueUps17nEjXTmops417jrg2FTYvXJRU4uWIB+HGwjvTAo8sLNV64G08a9y0boN0up8uYSlXPHaVw&#10;D73hxy4ue4ToTwrMzLrJOXMhCPWvcM7HGi+6fDtwGuuEnZRsozXuZASQAL6HiVSdQmtEV7nasrFt&#10;p2/Tx1MjbVTXueUltD37a8aew2VUmvcyKtrAcLVK4V6vcwqWqKgUKA7e7H9nCm6dDaeg8KulMmvc&#10;ErC6GKihUgWUePx9nIguFKeUZ9aM9OmvceTIVHwPAsUBW2mwJr3OCupNvAa68r9uAq2kJxr3MFIr&#10;YliYp1HuKdT7eLtICZnGgXmN5GCTFeJtqeDCqUuFYfdzsCKWJJ0sNeB7SpR0gYnjUdO+OSSKxE7i&#10;AOUI+tDrfL1NzxNhmHSn+XUBMUQB0a32nP0n8uZH5HYDL2tMYnaag7OcwDqi2nZGNZQLC3CO/Hg4&#10;Aio8r3Oe4aDlqtMV7nRa5+HNEVSvc5eNgeUpwKr3MJNjpylOTNe57cfHnq9Xudd9Tz1bFe51fXUc&#10;3VxjXuDR0pyrJjWKxkpuFwSLcTff5UJGG9Ik17lt+RMAiwPBIoYkAYgE+3gYullZgbBQRfUVr6hX&#10;uLoXHbx4XdU1o4mvc9723bft241FMmvc6sO51HHEmcBWiBGFe5zEt1sewPNlJBpMFjZtr3ODtu0Y&#10;du3LxFORNe5xDEtp4cYJIpRtwr3OS3c25pRxrZEbK9zvE5/5dhMlTD70je4g+LacbKgFY9FFtxcd&#10;0k10dBy9/wDDB6MfyLIQzTXRbWewU21Nzdm+/nNvtQz0LWWAcfdUXateI40hs0zSSVMNFFqoux9g&#10;5chDGUKj/CLC/MDnIX+leSYpriZ1QtfW9vq+HJwWNvdttJ8eJlkpE7a0ca4w/pZGAugH+I9+dRo4&#10;J3HvxC4roqpGNOEahlNxY3/PnMuUQ2PfTm0KCsDVQZwrFNC6HzFuTznFGqG3f+PFhcnAVdUVBNOF&#10;ctITe17D+HJfvF1F9OVEk4+ymhXBvJWO8d9ze3kiSFN25NbduOWyjiDhVag4iqhEcNdgdeCXkRGq&#10;cRiLn3VN2I8APb8OXU2Zw4wOmtIBUrqoLeoNfT0OXKiaYlCiNYhiPC1tPbzQB/Gs6wp1Y9cuampZ&#10;RLT0NW9JGQbgLCdmn1g87Y7hWX5HL2xEeEH1ONAfNXCtWkHAUNHRvADlzpjg2GuCH+XSVge4aUeY&#10;QfovyqddtgV7clkzRGEHbQnc4sNAL356raI417ngltRz1a1Y417kyO4ABPfic1XVXuO1MddttOI1&#10;VcGa9xb036HC5pv8CMb/AFcIleJYHXSkYAmvcDPJcazVElSR3PBVfGABUbrVqUT117gsRKTb2cBy&#10;sKbJr3H+BLUsjeG08LSfEKaOFe5Yv6NsKNPlaesddu5x9YseDrLZ0KPXUSXxlz0pvxEjydviTw9y&#10;qtrX4Yk0DzTN2O3newA2Go40VTVDXIi3O1I3WvyoEyK8ATXja1wOL3K8aNWp5Wuo4T3KigSaofCa&#10;YcVKyUslxew5WR+IlPG/V+lonILLBTjvrc68k1pSjbJjZ8qcfUQ0nnjXLphHsyqkgFt8szfT75HA&#10;Go0dadALWCjkV3QIUZoMumMKEPmckXtxIgpTwNNJEV7kBh7xBF+KyIpTFe5yYHaLcaMV4xXuZKYM&#10;KqNu9mH8eJVgGk+kdNe4o+mmHiLrpHMdD8xCwv8AEDm7l2GYpcpZSmum+yeHszBlh29UUeJAn3vk&#10;mHs0twY5DcEpRjxoJ5y7/k8no+VMuIELgFTfsIpf+VTzYAwJCmGxK5vZVP5czELuqAR0VzCvv7oY&#10;6TVHmLJEtWyQEKqs4/5O149fa0tx9UDH40SbKZSpF41Pf2fHjphLlasG3u28eXtP7uFDHT86YdEg&#10;edI/PrLBkytiIO5YzoDra/hzSx/EBR6X1dZjhK2DV0pt8G1HIC3yaDTpHXPtrpfYo02qOMtpPuq9&#10;DoTWGv6M5YrCbmTDaU3/AOhY4VSvV1rafbryAk/aaYZPhVNCxw5GVZUlwSBlP7ovyDr4Q4axxzBM&#10;Onzr3FC1gOE1Ete50Pbz1ar3J9DMVmVu2vGXEyKZcGBr3C7eoeA02Zoq1fsTIjX+KnXmT/Z+6ENj&#10;HYamLc9etgo6CffXuOdDIk9FFOv7yg/eOZ7tHUkGkLw0rIr3MlZTJX4VU0Mg0lidfy05c02053Li&#10;VDgRXuEKw6nWgzLLS2t9oG/wPI5vUwqssXld6wFV7iwJ3antwPGg1XuZYSA9hxggGm1bK9xQ4eJB&#10;jdPULax936+F1wPATRU7i0oV7lvHTzE/5rlSiqCbny1Vj8QLcACiV7BXPHOWe4uFjrmvcXRVe478&#10;SlJoK17k2EqrW8ePakoGw+ymFV7jjmvL0WdOnGKZcazM0LOgI7MASCOC/KHwT3ZEyDtwpJl94csv&#10;Wntnig+Rr3K2uhlaMBz7LhE52mXejfFl4ZKToVHDhWZ+9TX5q0DgxiD6GvcPapHusD8eWUsetYrH&#10;CvcaMwk0eMUeJw6F7KxHw4qTBIV6GjKz/atqQeFe5dF6ec0pmjptQVBfdJCgjf23XTme+QXYvLNC&#10;uIEeyufu89qbK6UmMJJHka9wwKEGx8PHgvGNAcGsX2gSfDnB0UH3dRy4QeFMqVBrmNV4LGSK/wAq&#10;ojgBIA+PBhYulX7OipwwZpvxCAy07qfEcpr/ABa+jclBnKg6mYVF+gxmIJKwGizRe0/Efw5EW+uW&#10;B1KbgbU4GuhHZRnCVNqZJ2Y+3bTRlarMtJJQTH9JSsVP/ETqp5XNkvFGxDBIzKQZIxsb6RyHGHFK&#10;RMzU45mx3LpjYcRSpHbisY3PH5nA0HhXuc09xtONQZqpr3FflusNJVo17bTxZbrLCwoUQXjXeJIr&#10;3AB9TGU2p8ZizLRABa1bkgaBxwb3rusJcQP0qW9ycw1tFhX8Jj0r3AYxWjXNGTocUjA+ZoSA3t07&#10;8Gi0DMbcKH3AVJLC/wAjcFB+1eyvcNf6UOoK+W+WZ2ALDegv94HDvda+OLBP76gLf/J/9fHDA17h&#10;9hr7x78nCsTlV7kiBiWsTfjZFMLGFe4vMqYkaOrQ7rC/FDS+7NBW+Y7xNe4++oTJsWeunBzBRoDW&#10;YbZtwF2aL94H6BwRZtaC/tSIkpxHT1j2UW7oZl/K73uVfY5w4BXCvcK30DzglDiMuWawkCb3ogT4&#10;juOALdLMglSmT6fOpz3ry7vUB5PDBVe4cpdpAJbmQwGo+GsbjXuZS4sD48UJVIqm2vcnU05RwRbi&#10;XjNJFpmvcE/K+JFJFVj30408jUmgNfMSK9yV1s6XYf1w6VV+Uqpd1UiGSkY/uuouLfT24GGyGVlC&#10;vsXgeroPoaMt0s8Xu/fIeGAmD1jjXA+6bjmtBjGFYj0szzNh+IoYgJTDKpFrEG1zw+yG5Vlr3cnp&#10;xB4+VdnLZ9GfWgWjHCRXPg7wTLPEs0ZDKygg8ysacDiZqKFp0kg7a9xT4Di0uHVKN3B7/HlgSaI7&#10;u378V7hUfUr0/jwnE0zXhS7aatuzkDtJ3/PkW7x235VSbpoYEwrz6an/AHLzf8w3+XX9ydnlXuJb&#10;pjmj+c4cKSqP6aE7SL+A7Hkh5Lei6RidlHee2P5depOw417gt9jddeDyCKjyvcVWE1EM8DYfXjfH&#10;KNpB9nKphPhVsVgRRE+gpOpGBFe4FyPivTzOCR0pKBSJIWPit+31cwX3type714XmfsUZEDYaHp0&#10;ZvbEqxkaVDr6a9y2jpbn2mzllmnrQw83aA4/1vHkxZZdjMGA4NvEdBrBfNMvVlb6mzsnCvcFmKZg&#10;414bxROrZXQGpPBLwaow/HMJny5i6CSGpUowbW1x3HxHAddslKtY/eOikVs6bRwLBiDTVXQyACeH&#10;SRO3x+HCC5uw7MHRLqUIYGZTE4mppP3XS99tx8OYWb2ZOrKHxdW32KxjoPEVlXbOJzdjWMeBqRDN&#10;HiFKSw0b3WHsPjy37ov1Nw3qbk+nxmkkHnFQJo76o4+0PqPBxll+L9oK/i4isdMysPyKykbCcPKg&#10;NzZg02G4i7bf0ZF1YDuD+3gx2a/BDNBs4UkoyZArKLWPfmaCUwyAjlFJ1CqfdXGqplqY2hk94MOV&#10;qetX0/iGdeqeVISaeUj52KNfst4OLeB8eRDvbkH87YLrYHfIG0n7k1m72bb0hf8Akjxg/wAJPHqp&#10;ddMs01UZOWMWYF4iRTsxNyncqT7R4fDge+mLq5V5fqo8k45Puif/AHnkc9rn7HMUMtfU0otODSei&#10;sjc3y5F4jvB9w2jp8qA71ddDYs8ZbmzdgFMslXAt5kA1dQPtfSOWqZexqOrVJCftDQeB4M1eIYYk&#10;VAa0luQkbK1xeu3SQQO4ljuTc2v24q8xZPy/1Fy3VZZx2Pz6eeNlKsARqPjwfZFnK8ldS61gOInA&#10;9IPVQhyjeJ7InkuoMGQD1iq4KCszx6fOqdD1c6a1UtDimETecrRuUDgG7RuPFWGhHNQb8QH0gYx0&#10;N6h1VRh0ROHzuZaeYKfsnXaT7RzJe/aDiU39rile0cEniK6XJcRvFaC7aEyIUOgjbW7t6HPV9kv1&#10;l9DMN6mZclSPEVRYcUo9w309Sos4I/wsdVPs4SHKmOmri+QqztmiFtfG3B9l1/8Am0Dp41Eq2lIw&#10;5FHJ4v43KDTx8OC1C9OykCh0Y17iiw2sdSAeGzTpOzGkJOnZXuCvl7GGikVgbAcPUqmmyJr3DGZR&#10;zRLSyKUa47jW3DZlzuzhRA42E4Rgah1VMs6m4vw4eEYhgmesvtl/G1SWGpTa4YA+FuC5K/8AXUbe&#10;IoKsPLy53vE4x7qCfHsIqsMq0xbCGKyob6HQ21IP08pk9VPpxxLpZmeStw5ScMqCXglUH3WJvYnw&#10;tyJ88yo2/wDldqMOI/on8OisjbO5TmLYdSZVx66EPLuYKfH6AVMQ2yL7siHurDv9R8OA3kPNwqP9&#10;82Jvsmj0BP73xHBRlebpvQP6XEUaA6YBEGlDwd8Nr1jKhWuD48ldh2NppSBpONe4KOC4mYyrX1+P&#10;DpK+IpA6mdldEXFjwbcuZiMZUbr8PGCp4Y0Rlum+ppldbEd/hfhlsqZpEbRsG1AHA7eWeqiQoLZP&#10;RQU5rytFiEDK63v7RwY8x5dyv1cyjPlXMsazRzxkAkaqfAjkcpUrLllQEgyFDgQdtL8szF3LnNQ2&#10;caLVE+MdK8yfzzBQTCGIlj/dZT3BHjzXk9VPpfzF0czUZIkZqRmLU8yg2t4AnkbZ3kwtk/mrWS3x&#10;/vD0H5GsjGXG71orRiDt6jR08qZswrOGEJi2EuGBA3p+8jeKkcLrl/HHqHNDV+5Ouh+IHjwttLkO&#10;iCcaTyW9uylTxYqqEe7rw2mKXJXIr3Mtj25sUkClV7kd1J0B7cc16ttNlOGIr3HTDMUloJAym1uK&#10;kOadlFqk417hnMkZ5wvFsPkwHMcYqKeZdpDeF/EfHkl5ZmZtuGpJ2ik8FnxJ4V0b+HC79beiE2Ur&#10;47gN6jC5yGDAXMd9bNbh9c2Pd/5VanwbdPRTC0C6TrSIPRXQa5twF8vZgnoJjh2IEFCRtc+HsvyX&#10;t3950vpDatvCge+jQJT7K5cFKKUTR3Q6e328nhC5FFKTXuY3Vi/ucUCONGCSBXuZVS3uk3PfXlCY&#10;2U2pR6K9zPcWvfjgVSbAcK9zi53XBI5earFe5wAtrzYEU1Fe55GUsTy81ciK9zOrFTpxwGkKxNe4&#10;80GIOjWJ4aoUF4UgW1OyvcEjB8wbCoDduJXmAqixSC2a9wdspZylpZUAk0vyPr2wChspxSA4Irpl&#10;DCx4YOpgyx1JwFsBzJCk0cg27iPeBt3B9vIwKXMvUVI9QdhHQa1a3a8vX4ScOHTUFkkpzvj1HiOV&#10;b9f/AEw410/rJcTw2Jp8OckpIBe3wPA9dZcLhJetseKkcR1jpFTrl2apvEQdvR0VLjlWRbjv7OFF&#10;pamfDJflavRL218OWy/Ny2QhQn5VIVusDjsrIOKaOUSgSxm/sPJVbUCJT7aPFL73bXuSjOTGA2rj&#10;s3jwwL+oBRHiGw+dOB2UGvc//9L5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7mRTpy1OA17nfNVevc5A256vV7mfnq9XucrhT7vN16vc5rr73NV6vcz6utvu49trV&#10;e41zX3XPfjVUIr3OUTeHHRWga9yeO3LU5Xue56vV7nYtfXnq9XuZAd1x4c9Xq9zohV056tV7nHce&#10;3PVqK9zmva556vRXucri1+eq1e5xQ3PPV6vczxvbS/HUmK9XuTo33C3Flbr3JMZA+1ytar3M17nT&#10;Tnq3Xud9wfbz1er3OiSBtXnq3Fe5iYbhbvz1V2V7nC1tPZz1UNe5wsSdObAqwFe44UuF1tW36Nbf&#10;Ty4p8ImvcV+H5RRWV6s7jxwJFKUtV7ivp8PpKVdiLxzVhFKgkCvcmKpXQduNVuvc5Dmq3XucraX5&#10;6tV7nAsBrzdbr3I7zJH3PK1U17jdJW30Qcrqquqa9yBJO7XHKTNNEzXuRxovx5qvV7mLcTz1ar3O&#10;QNhZuer1e52LDTnq9Xucjrz1er3OAWwseer1e51ZiLHnq9XucrAG/PV6vc61Hbm9lbr3OBBJ9vK1&#10;qvc4Fj3GvPV6vc8tmNydObmt17njp215qtV7nY56vV7nIMR25sQa3XuZAdt9eNlM1Wvc7DfdxtQr&#10;1e5xDDUHjcVqvccaHD6qvkCwLe+l+WCJp4IJr3Bgyx043fp8R0+rjkhIxpUluK9wa8PwvD6BBHTq&#10;BYezjWuaU17j/CVVhcWHKk0/M17mHFsLpcZonoa9Q0cgI7Xt8RzxUCK2oAjGvcI31M6bV2Wa5pYx&#10;uga5Rh2I9h9h5uMKD7zJRjXuAsyNGNr6crSCK9zGbeHPVqvc5Lp2789Xq9ziwJNzpz1er3MZF+er&#10;1e56xXUa89Xq9z32hoeer1e547ri3PV6vcUuXsy1+A1azwOVAIOhPH0qpQ2vSa9ywnpR1fpscgjp&#10;6iXZUWUa9j4d+GIVI2UMba6wivcOfkjH8ZxWvhw7CgZpn0AH7eJFpUvBNCtDurAY1xYqo3NoBry1&#10;Loj0OzHjKR4jjpbUA7eyi3FlpaqRiTGO00uLYRBGFE79Qvqhyb0toJaETo9XtJCggtf6OWYZNylh&#10;+C00USqCqrY6W/PiS6uO5B6ekY0ytlSDsieM/Ktf/rZ1ozP1OxCar3sKdnb3CSCVPw4J0FS8DBIf&#10;AaeHEbLwQklatvqPZTTbTbfmdtV/556a4dmWVo5KRR3IZtdbak8XWG4tO6bZm7C1uFC7pLStSRt9&#10;g9K2thJMxs2USHqn6UcOxdDDT0yx63uDofG/tvxQ09VSsxiOhOtuGRzBa0hWEUkcUScRwiiD529L&#10;2KYVVuKHzEK3ttBsBx1SKGoQbLADtu5Rd0Jhzj0USqSgSVY7KLziGWeoOWZZPkqioQR6kh2tp9B5&#10;inwSB1DjaVb2Ad/o4paebcwKdnsjppcLcFOpNSsL679a8oKGgxOe6drsbn4cZarLtGW0QbrWItxU&#10;0y2s6tg4dIppLJJ6vfQ05f8AX31pwREpquYyILXLEkkcZKjJcMoBX46ceCEgnSqrLRp8/PD99D3l&#10;z8T3G6aOOHF6MM4OpDHjdLkbaCY7X7X4klwGRBpBjwFGIwT8SvIWJbTXySQsbErcmx+HGqoyPVqt&#10;vLFvhbXitNwk9NWDgHChgwD1+5Krpi1Ji+3f9kO1v28ZpcqRxGz09m/4je/FqirAjZThEY0KeBes&#10;emx1Wp6PMADqfseaRf8APkCfJNBMgV6f/k3j6bhQ2KrwPRS2wj1hZloagikxUrbS6ykjTxOvGOo6&#10;Z4BO+6emW/xUcdTdLjbV9VC5h3r06h4dTrBQ18jKwvuWU2v8OMdd0fyxWKUko42FraoOKUXmOyfP&#10;bTUlXRS7wH8RzqXhDrNHjNR7puw8zsfZqeARnz0w5crqWVqGij32JuFH5cOW30OdXnTKmwsTVgfQ&#10;H8VKtrcQpqDOtd5kcpF3LWIHje+nKpeuXSoZDq3WvpzHFfvbi8KBOyKJ3BFXv9Meo+BdSstQZgwC&#10;pjqopVB3Ibj268LBBiWXYSwiW/x4oBB2YUyIoSQb8ifzfBo5hLoNdCOOkg1Wa74tIM7YKUCTtcjT&#10;m4Bp8LjbXApfUceqLOWXmcecwAuPHjobSadS4k1ieJz9k8GbKmK5WrWUxyKWPjfjRYG2jMOBzCmL&#10;Eo8SC3jsRbgo0OH4PJUB5b2PiOJykbDS5I0CklX1eKxU5SG28fDjzW5fwKSK6sQDxssg7KsYGyme&#10;gx3Hd4WWMEjxPIf9W8DekNP5mje3irRAq2qs7Y/i4qfMaLt7OSsMyRgcAYJNbd480hqdteSqoWJ5&#10;xxa4Zqe4U6jjRiWQmpJjU0sh2/TzfdBPRT5Ip1wvO0NdCI5I7N2t8eIqujjwl/NqbkC+vNkTsp2Z&#10;pXU0j1i7YrDifkzVgbliWJY6WJ46hpKjTghWypi0FYqhQQOc6LN+EwPdtG8NeGP5OaVd1WKfD55V&#10;Njf6uP5zphif5QD6eOmzAwmnO5FNn8jqmN0a3wvxjxHqFSD3IrKL9+OotkI66cS0BtqbT4E6e9KS&#10;3FFg3UKiliC7tR7OKEsI6KVBsT00z4hliaZ2ZTp8eKWbqbh8aj3QD8deKS0k4ACmFNg8IpgXIcu6&#10;7TE3/Xw4wVPVKmsStlHFDTZ2DHypSMUx0U6x5GhU3lJY+3ihwjqvU0cBWIkFuwXX7+OKJSABt99P&#10;a4H40xY10swnF6lXrVvttYk/0ca5+qePzTWMMjhjqTcfw4rF0TgYnyo1auteCoBpxg6a5bpIx5SJ&#10;G2ig6H7+KigxDH8WjDQRSWPhrfh03O3D2UJWinaSBTXW0eXsI/y0sageOnh+3j9BlvMFWLldh7an&#10;XhmlDisNJI8qME4mQJFJypzflmg7uZB390afRyeOl+LVLb55woGnfhy1lK3cSIo5TaaxiKaW6v4D&#10;THZSwO/j21490fRuiKD+YVII8SDwRoykwNRihKLUNARApO4l15qISUwygkLnwt93FZRdNMgUQBq5&#10;w23wuOKhlrSTKlUlS22k+Iz6UgcR6wdVK4k4Xhzhj4WN/wCHFDFRdL8LYMoRiPAkHT6+CBFvbAbM&#10;KXttMr4YeVJiXEOvmYIrESU4OosD917c6qs6dM8P92OGFrdgQvCh1q3TghIotVatkwE/GoEPSzrr&#10;jElqqvnjViPeWRv28SmbPU70w6dYBLjuKvBDFGLqgA3MfBVHCy4vUWacUp+dJCgs4FMDprqn9I2f&#10;MxYgsGOYlKYt12kaRrAeOnieUzeoD8Q7NnUjE5sOwKRqXDgSqRoSAB4E27nkFX+am4UdlBh5QdJI&#10;o7fSnofkHpFhq0eWqRTUNrLUuoMrse53HsPhwgeaOrea8T3StUuw+DEHkdX9o28NQ+6o4zLK0uDU&#10;nbQxW4EOI5/xyclZZnsfAk8jV1tTQxFQ8+04z9wrviZnzXWSA75CT9J4WFXRRRPRXuNb4/O5uzkn&#10;ntVemvchSYyzXF9eVmmiYxr3ITYnI2jHtxqK0FV7kSbEyEuTy1V2V7jNJUS1LXOvN1WeFe5zRCvf&#10;w56q17mUe7p356nJivc7B156tFU17nMEkX56vaq9yVBO8LB0JB5uaWM3K2TKTjXuCPl7Ok9IwilY&#10;lfieGTTwTtqf8j3uUzCXTXuDNhOYaOuUFH19l+K1JSrEVlHYZq3eCQa9xTR1e4FSdDxGpNCkEKr3&#10;MqyrtsvbjKiBsp3ZXucw+vvcTJXIMUpSqvcacXxFaSDy4zdj+XCtZI2iix+47kYba9xCGVpWLnx4&#10;k20DSsrM17mMuw05o1Umvc6X3rk8rTYr3ML2/d56mjXucbg9+VM8KrNe5yiR5G2Ri7E2A+njC5jC&#10;rtpKzA217h4/Tx0i+YqkxnFo7Io3dr3I8OGU/lEdZrLLd3JxlqO8WPEfdXuWG0ccVNEsQHuKLcA1&#10;workjbUhnGvcz7V3b1bv2HEiV6RCprVe5yKs4Ce3lAkTtqnGvcjlQp2MfHUcMiuBFP7a9yQpBCqe&#10;/hwPlJMk0wa9zjUTCmW41YmwHEhOE1YY17iqwHCgw+YkGjan6eRPml9rJjhStCIxr3FW11cRq1wP&#10;DgWbxEnjVlKUTXuSAGkAvoRxIrA4ClQIr3MNSy08ZY6s+i/TxUlSRsNJrh0NivcXeUsIWkphVzqN&#10;xHfgdec1nbA6ahK5cKycaxu3gOFb9ZfWqHp3keTAMKk2Yhiast1bVI+zG3gT24Pd3bJTitazI4UB&#10;czvfyqInFVdoPE8oRxGqkrKh6mQ3Lm5v4nmQCREVBCjrJKq58bAdbHjlJxXuesAbjmq8dte5xII0&#10;bm6rXuchbuOVJqwFe5xIvpxmnRXudABe/N04RFe569hfnq1qxr3JdBRNXVSQKO5HGHF6RS1pGtQH&#10;GvcsS9P2SPJ2Vbp7D9Q7cTgFCCRto8vT3SIFe4e2GPRdvZRbgWkmgJtr3OTkoxAPGhgZimsQcK9z&#10;iQxHt5Yqk1qZGO2vc920725Y4bKulNe5juwHNhZNW7sJr3OO4Ecc203sr3O7nvxI4rThWtUV7meE&#10;sxIXv4cY1cTSoSMa9x8wTA3zXnrBspQru3yLLLY9huAAPw4G81uPyzKnOkYUFM2VEJHGuErrHGZH&#10;7KLn6ubb3p8yWuR+n2H4HTqEEMKX7XLEXPOLm+OZfn7hSgP4jQDA0YUG0Zarr3qWku0hJHsA8LcH&#10;1Q97ge9e/IiJCRINXishE8shiksbHvzkzSb9pGvtPs480sGtzWGohZLsALg/TyUgW/ut9GvfhOPC&#10;cQa8DFOTSM8QEbDdYc7NySjrbxvxzQNoNbIwrGszg2ca20APO/LXwOvhxa3ChjTM031LTREkdzrr&#10;35JUOrAEAqOe0aMRhXttYxMk/uyi5BtpyZEUI949/bxxkkjHhWpptxRVD2U6E9vYfjx3zXmqk6Zd&#10;Jsz9QqpykeF4ZVTG3YssbFdfp4LshtFZldNNjYVD41UKEUDueBFimMYblpk3msqoIjY62uGb6rA3&#10;58xXrVnCq6gdW8azTiDlpKqqnkZr3uXcsbn6+d08uZFswlI6Kil5WtZo4yIsaCNBZVAAA8AOB8G9&#10;2w8OLqa1GuXObEWsvjytO6eNe5zQa7TrzRrQTjXuSxGCb8ZmvEV7jtRxkuFt4jiFZwpxONe4qswy&#10;GhynUPfaSth8bnhXajvHhXn3O7QRXuJPI9Oq0Zl/xHhvmCpVFRqjE17gixuv2OBk08a9x/J8rCpG&#10;HiANeFu1YptY8JNe5a56UMP+W6a08kw96RmbXvwf2oKGxGw1C9/KVaummvELe7fw4ahVb2/RxWTO&#10;FBimu+l+d2NrE8aIq812DY352kfv6ac2nCtAxXTE7TwTMpQo9TGe5uOB+5SXaTLg4zspL45ULTUU&#10;pICnabH2cqP9e8wrPUZJETfZ8sLfQnJi1hu2SnZIoxcVoaTxwpy6Yhjkihd73IlOvxkbgdU6gwAk&#10;WNuQ2+o6zNAlZkzS+5wlSysfHlEaa2lcV7kPaSRrYnjZM0YExXucJNAb+HPKgimZmvcz0TN54PtI&#10;4nIrxSK9xZZDhmHW6mJ7mWnLaeFhb7+NXAHd7Kec2RXR7Hli2ZYmXr1QyXtaKmYn2WIFuCHd8wpI&#10;icdlAzOsbeOqmSr3PglUq9ykoH3Hl42BAyYfDKNfdU2+rmcYBABiARXMi+MOKHWao6xVPJqpaMe8&#10;6u+treJ4+MWUgrp8ONOAHEcKJkimpZpEdl0J22LcmYc1qxdSDe3w4usyVOg7BFUXiKSudif6r1UZ&#10;a6mNvet7R25p/wD4q2WzgPrAxqawXzpIpBb/AFlHII30Y7t0qPGuie7j3f2DR2y2PdVynpIxAYn6&#10;b8oVAN9uHxxk/FCV/Zwh9YFUQyMbWYa8x1SNope1jI6qMZw2GSJ0ly/AV9luQzmKSHDNQBmiSl01&#10;7i1K2Ht4HKC817nEk9ubrde5lp7bxfwPKq2VReyvcCr1F0SzYdh1eRoVdSfo7W5N+474QSnjNSBu&#10;a5pWtHka9xK5SnFTgNM5OuwX+rnRmxVqaBo9zBOh1UdNe4qadwJACNO3DERONEKkyK9wiOd6Y4Tn&#10;+QEWHnOPqY34DcwAM+6srcsX+ZtB/ij3V7j5tJAt24AwZoor3O47gnTlF9VbNe4+xSbIEqD3idTw&#10;udTKSKKimSU9Ir3LNfTzjYxLJvlMw3RMRb4HgBWjSYEmsIt8LbuLnzFe4YDUAN48SmBURdVe5Ijd&#10;rjtxEXT0mqEV7i5yvMDWJG3+6e630HThzYOlDgNBa9T4SejGvcqjz9h8uQOutVFJeNIqzcPYVc6H&#10;klXUNqBNZ85S6M2ypJGMoj1Ar3D6YdUCooYp1sd6g/lxItWMisT3m9CiDwNe57GkNVg0pQe/BZx9&#10;A78caVgZxit2qu7cHXhXuH89DWckr6Csy/O20gLMo9o7HmVO4V033ampn+IfOsa+0PLu6WHB5c+l&#10;cSSLcsZRwdF0B5kMnTwrFcL1V0FtoPHmZW12jntlVVNcgLC3FNgFWIKxb6XtbhnaK0uCky0yKxTA&#10;ldPo4y+rvpnTdYfTpiuHRp5lZh8bVcGmt0GoH0i/D3NLMXjS2tsiR5jGpN3MzX+WXSFTA1QfI0i0&#10;DYbmdJLfo6pfKNvBhqt+auuUllwjHqrAptCxLAH2jQ8wuYHdrKSIxiK6gZiRcNJdT5UuuChbaAT2&#10;PDdxISYoC17nLcPDXjSjhXq9yfSymNw1+3flhETSRadQr3FdnbBFzv02qaGwaop7SQm3a3fgvy4/&#10;m0FonHhRBld1/LL5Kv4VYGvcIPkmrhpMcqMAmNo6ncCCfEaHgnyK4DK1NK4yKywzRoraS8Nqa9yP&#10;k7McvT3qIiqSPImVh8UJ7fdxl0qyq5BSJxmnsxshm9n5pj1r3LmMtYrBjeGw4hG90mQMv0Ecyft3&#10;xcoChxxrm5fW5tVlBGIMGvcUkVk0W3FxQTRIrGvcc6ObyZQ4PjzWwUhcTqFe4YfIuJw1lI+E1lmj&#10;nUoynxB0PBxl7wO2ogzRktKDicCDPsr3K1+rGXqnpH1SdYgdkEnzELDxRzfT6tOQDnFscmvQpvAH&#10;xAedZq5Bdp3hsRO1Q0nzFe4eHJ+Nw5lwOlxSmIZZ0V7g9rjUcygy+6TdMJWniJ9axdzG1Nk6ptW1&#10;JivcV4/wnh1toNV7mYDsFHGT4abr3FLhFUadwd2o48nxDGiW4RrFe4O2VsXbcrqe3Azds4VGF41o&#10;M14i4tyqP8SXoNT01fB1SwCDbBiPuVAUaLIOzH2bhxG4ovtB3+NrAkbSnh7NldCOx3esuJNm4cU4&#10;p8uj51xW40PK6emuYJKuhOFVn+Xpzt+lfbzIfdzMvzrQSTsrLTOrQIX3idisfWuXBXR9rhh7eSNN&#10;AEiRXuKmswShz1leoyviNm8wEoT+6w7HjC2UPoLTmxXxohbulZY+H0cNvWK9yuCvoa/pvnKWGb3f&#10;IkKSLbuCdDyIbAHKLgsudM+nCszmXkZzbAjiJFe4Yqhq1rqdKuMgo4BFuZGMvh0Aioceb7pRT0V7&#10;j1TVDQsGXw4+pAVPXRU4jVXuP+K4XHm7BypANXTjdEfbbuL8Is4yprNbctKGIGHnRXbvnL3P707a&#10;9x66FdTpcp5hjw3EG2wyvsa/ZT2vbmFuVXZyO6Uy5ITMK8+BpFvRkwvmS4nbEjrr3LRqStSrpkqI&#10;mBDqCCPG/J/wwI2GsOUyPCdor3FBhlbJSTrKje8OI3W+8EGmiOmuLKGFjryV1WyHRdX8jSJTqP5r&#10;RKXgbxYgar9fIyzLLkXjard0eFYMH+irgfxoebs5urKXdM+E7aZ3c0NV5jX8tyFsPA+3hYfTh1Jx&#10;jpbnRKTFiY6Sd/JqITcFWBtv19njzCBou7t3ZYdSRBx6I6fKpozy0RmbZKNu0Hq6K7xvCosWw9qd&#10;tW7qfj/by6rC65K+ljrIGEkbqGDL2sRzIYLDgCk7DWLioGB20X3EaV6Gpen2+WV/dOv3cc/tEkct&#10;spg4mofmCMAuPePt5zlipcSpJcHxWMS006lJEYXBUix4woR4htpSy+q0VrRII+NNmI4bLWiKekk8&#10;meJhIjLoVI1vymT1IdF8S6P55aqwpSMPq2MtHINBH4lSR4g/lzFnfXITbxfWwiT4wBgDXSfcveUZ&#10;2wkK+9MBU9PT5R76HbJWZ6fNODtDWWM8QMc6W0PgT9B4az03dYWzNgsODYrIFxGnAVgW7r4MOR1Z&#10;XSb0FSsADEfOjvO7HRLiRCTtjp6aqv8AWb6aoMHq2zHl2C9JWNuBt7sbHVlsP48PvlvF4ioCse+t&#10;v7eHratcycDhH4VDLqFkSPhVCfW7pfTCsldod4F/esQL+NuBT6jehWW/UB07rct18CGcxu0UjLqr&#10;20IPJy3T3hRl57h0nu1+EjbHX6VkFuPvUcheCXlHQvBQnCgW9H/qmzp6DvUFTZxwrzJMuV8qw4tR&#10;Ix2yQFtZNp03J3B5pheoLoZm3oT1CrMNxiFopKeRyLghWUHQg+w8lC4ZdyS5CgdTa8UqGyKzMze0&#10;DiRcNEFKhMjoPVW9h056jZQ6sZJw7qFkKtjr8KxSFJ4Jo2BBVhext2YdiPA8YcExmnxWFZ0FjbUX&#10;7Hx5L9tcpfQFJqLB4cKXPFXFJs95DfhklwtmRRaoSeqvcVGFYkIiqE6cPmn9VUPVwr3Bdy/jzJIo&#10;B0HBG2qaaIr3DK5Gzi1HVRBCSne3x4fMPd2aDN1bawRTXW0UcyEW7g8M5i2D5a6v5Qnyzj6CTz1I&#10;BIBKm2hBPa3BECEYjFChCh0iivLr1eWugj9KCevgxDKWJfzrDrtEx/SL7V8dOUV9fOhuYujmbpaW&#10;dHWNGL0swHuut+xPt5COY5avI3vzDXiZUcFcUnoNZGpWm7QHm4UDtxxB6qFnCsVpMYoUr6M7kcfW&#10;D7DzhkfNqYzTeVOQJowAy+IPJOyvMEXyZTWw5q2058GagxIqyR7vu5JzatOylwxFe4J2CYz5LBTq&#10;D34eNPFIopeRIwroi+nBwyzmJImBd+/a3DQud6MaIl44GmqtpvNUqRfhksn5vaDaGa54D72zC9lI&#10;SmTiKCHOeTosShYgXJ+jgn52yRlPrTk6bL+YIxIXSyOQLqfhwCNuqy9ZBAKFYKSdhFCDK8zcypYS&#10;ftO0cKLjhuMY70lzKcToSXo3ss0RvYr/AE+zmul6mfTlmnonnKSExN8uWLQT2sGU9hf225FG8WVH&#10;L0i5tsWyf9L1Gp3WpF2gLQZo8OWcy4VmzB4sZwaQSRSD61NtVb2EcBjLGPRYghp6g7Z0NmU9/p4j&#10;s7wXCR00WIV3e3ZSgU3HFc3sGl+HoPCnQrikV3zEACTbU8scKe7wKFe5jKuDxU2sJpEYr3HfCcUm&#10;o5BY2twzQ/3Z8PGqKwGFe4Z7IefaSpw98CxtVqKWYbZEbXQ6XF/Hg7sMyNqY/hO0UXmW1ak1wZL6&#10;jheetvQ+TLb/ANYstAz4TOdwKjVCf3W9luGl9ZqY/wApt8QdoHCtrZ/MplIGroFdgkmx8OAdgWPz&#10;YZULQYkTsJshPhyb93s+7xAQs+U7aCL7RA6xtrlwVoSkqB0NwexHJqDneCRRHrPRXucz954oTSiZ&#10;Fe51t8RywNUiNte50LkgW5bAV4gcK9zkoA144DNeEqr3PWsSB3PLg1Qq6a9zkdw19nLA01hXuco3&#10;YG/FAMUwpIGyvceqKsERHF6HJ20WrRNe4vsGxxkezHx5VxkLFJFN8RXuDblXOM1Ky7Hv9PALe2Ac&#10;GIpkkLGIxHGuiAdOGXwfHsIzRhTYNjqLPTzrtZXF+/08il62XaKC2zBFIkuG2WFIwqJLCye/Fccr&#10;79RPpTnwbzsz5QQ1NCbsyKLlPiPhwjucvRmkrZ8DvFOwK8uvqqa8qzhN7gTBmPOssUyyadjyv8y1&#10;uCVDU86kxDQjxXhJY5qu0V3boiOBqTWny2YUMOms+vjx+FZTmkNSGBAFyfZyVfzqC33vAUdB0Qei&#10;vc//0/n/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XudjnjVhXuc&#10;xprz1Xr3Oa6nm6tXuZuer1e52Oer1e5kBsAOar1e5mW97DlxXq9zBUxfvjx5YitV7kDVTygwpmvc&#10;nxPuHHgacFe5m5urV7nfPV6vc7XQ89Xq9zt7btOer1e52F0ueer1e5yuLW9vPV6vc47biw56vV7n&#10;ZuQF56vV7nNfdtzYr1e5KVrfXxSkzVhXuTFNzuHbj9eivczK3tPK1qvc5/Tz1er3OTEdubFeBr3M&#10;SRSSvtjUknnjVtpr3FFR5Yrqkh5bqp+HHUp6afSzNe4sKLLVFSD3xc/fx7AUrCAK9x+SnjjFo1A4&#10;3Twwr3JIAGjDXmq9XueYG9zz1er3MZJB1GnNV6vcxu47X05utV7keSoSEa8oaZNe43z17tpFyhM1&#10;4qmvcgmR3N2blapXuYmYk6c9WxhXudhfjryxxr1e50RbTlK1XucBpoObr1e5xJ96x7c1Xq9zmLWG&#10;3m69Xuev489Xq9zh73hzVer3O9CdOerde50CBodObrVe5xue/t56vV7nHnq9XudAAaDnq9XueIHb&#10;Wx56vV7ndrC/PRXq9zoc1Fer3PeGnNRFbr3OIcXv356tV7kymp5qlvKgQsx7WHGlCa3XuCZl3p5W&#10;11pq1dq8cAjbStCK9wdMJythWExKEjDMPEjjKnMMKVbNle4obAaLxNM7a3Ne5zHuanmgJrQr3JEb&#10;gG9+OGBVq9ybHJrYHQcbicK3tr3G7GMKocboHo61Q6Pe99eOERXlAnA17hJOo/TOsy/WNNTgtA2q&#10;t4fQeVBjbRG62RXuAqUKEq415ei+a9ziLeI56rV7ntSfbz1er3O+/Yduer1e5wAvpz1er3OigvqO&#10;er1e5xtcW156vV7nW2w56tV7jzgmYMQwKoWejYgg3GvjxwKIpwKKdle4b707erXMXTDP9JjGOsam&#10;nV13hhoVvqOLmXdJxFHVveFs41ErqWOto5KSUkLIpUkd9fEc3D/St6lOnXXLI1NieVpYo5FA3wgj&#10;cpt4jh5coDoCkkxGwGhwHiqCKoA9anpf6i5GzRU5yoXkxTCqm7LOwJMZv9hu9rcOjRTyTpdSLEd/&#10;A8jK6ZQ2viKeU+kGeNVytK8MbwTqWYD3iR245xIAS2o4gUtQw284U4ggmUyTSfqo6CeHUixuLgcn&#10;pNt+y2vjzWsxiKWhZSPFtpGVmAU1VMWvp246Q1Rc23e97eNBzuhI2U0QFGTQZZg6b0GJrJHJGq7r&#10;627/AE8fKXEZ1jEhbcVIuPo9vFX5hKlBIkTxpC7pVRUs7enLDZkmqkpzoL+6uh9l/p4qKPFoqpGB&#10;TywNQR7TxpS12/8AEVThj0Ck6XFpESAKJ1nT07U9RUFjSqkqd1C+J8Se3bj8JoKmONIhubxa2vK2&#10;90pqVKOHQaUhoKGKqK/mzoLVxVHkUcJYqDckafQOS3R1iDMRqSNBx1u5StUJ+NJl2/hlOPljQG43&#10;0or8Pf8ATQlBe17eHODrG67nW6j4cMm3wDAONJMUDGaD+ryViVIsklMGIHew5wlhRrBlt9HFDb4R&#10;iCK005o4ik78ljNESVLa+FyPz5ENHEzFj7oHiRw0/MSNszwp86VcJNSqfMeP4YAlHLIG9gY8yNR0&#10;7A+8Cfo4j/zaY7uBGmKUOGdWs/4YvkR1Uyhgezm/IdTgkEhEiAdvZy7TjacCPfXm0IG2aWOGepvq&#10;dRqsTV0vu9gTfTw5hOWaaRQCAPaBypuUo4fpTCkpBwpY0PrCz9FLvragva1hbvxtqMpUa3VgwBFt&#10;DwxbutR2jb0U4hsrwBpd4H6385U0paJVBIsAST9NvYeFt68emPLXVnK1RSV+yBwpKzaC3xPw4LLR&#10;wuL7uSSfdSNaYnUKuq/DW/Hizh0Hz/h2RM1YVU41hOIzR05o6UNLUO7kKBBGLkt8BzVr9Q2C9Nuk&#10;OdqnKmF44mJTQFhI0JBQNe20EGxtwZpRowmaIXVJQYr6AnTzNdVnjJuH5srMMqMHavhSYUlWu2eI&#10;MAQsq/utbuDqOAhQ4zgVegeGpAJ9p04qDU0lK00tOOopIKs2jnUj27uKfypIqw8XGvcnxZdrG1jn&#10;BPhY8p+WIpwp669xYZfpsw4PVLLDMQNNPDjotyaUNko411YEWPDn5KxtsQpEjqplDkDuQNeMuMTQ&#10;jZXIxNJrFqTyt08akj4C/BiocHqKxQUlVrf63GwwVbKWxQfVuO0VCxMsbA/8RPHlcrYixHlWPxB4&#10;2phU8a1TO+c8DVCZ32/ArbjmmUceDADT4jlwwrgDVwnCmWTP2V1U+ZILHj02UcwTxhP283+XV/Rq&#10;6hHCk+vUbJtNK0plGvjaw5jm6RVmJ0/lVSg378Uptl9FbBxpvk9QeU8NqLRTFtO1uAdm/wBKWY6q&#10;T5jAJO9yADr9HPG3WjGMOmnwqaXGBepzppWr5eI1Xy0g0O4acLrmnJVN08rf5bmfEo1rBqYw1z9D&#10;HwPDhkFWFGLJOw0OuCY7S5hoUxPCwzQSC6OwtuHtF+NtJiuU6uOxxFfv7cEQthxJFG/dTTm3mA6L&#10;x5gpcn1P2sRj17jcL8U/lEq/iNP9ylQjGsLTVg+yl+KfDMOyPT7R8+hN/Bxx9OXgjbVksAcY86hT&#10;1OKAfooLniyhh6erYzVSN8C3Kry8I/iFOKbAG0UzTT5kOkcA46U6dMFJeWSMg+BItw/Zt0tJgbeO&#10;NL0JCR4YNNs752bSJQB9HFDQ450yo1GyWNvhcX5ZTKCcU49NMnbJApjq8Pz9VKwB2E6XB4qIc/dM&#10;oIyZvKKL4lhpxWm3QnFIg08lOrECKSVbkrqXUEeTVlD2NjpwD+pfrEyvltWwzJ0KO66Bxbiw6UiT&#10;t9lDGysC6ZPwp6y70bRZv5jmyqermbXy/wBwfHgAD1iZskYyLILk+HNpu0gbSPWpFRYtJG30oRVy&#10;FlRUEYo0sPC3f6eem9WubZE3POwJ+PPfzAHAn3ml4bR0e+pUeTMsRqAtFELf6o42zeqvNkqlXqHt&#10;/wAS4nVeknBVPrbac6PZUoZZy+rb1o4g3t2C/wB/GWb1KZkqP93YD2luMqvDME+ytBSUmMPTCp64&#10;ZQIdyRID4e6OMdZ6gcxyAEzsCfHd3HFf5xIEST50vCkJG2s608KfZUfdxF4118xKjpHqa+pYC2i3&#10;1J8LcJF3gblRNFjl0GQVTWXaB9kDhJuo/VfNGf67fiU7GJDZEubKPo9p5EuZ5mq6VE4VE97fquTA&#10;wHvr1jwMVm26A9+A3UaJgvTXevOXmFhr25bWad1aq7401+HpUjcBrxlaA6INBy8skviDXuIbEcPm&#10;pW7ePAlcWpRs2VEN9lqmPtGFe4xsxub6HhCRp20Ep6a9zEWIF+VptVe5Hkn2+8x5qm4r3Im55Tz1&#10;ar3JUYCjXQ89Wq9zML2156t17nfPVYCa9zs9+erxEV7ngSO3PVSvc5bjbXnq3XueDEDnqfAjZXuP&#10;WGYzVYfMGVtBxUFxQwy3N3LFYINe4MuXs809SBFVNZvbxWDIrKzJd6kXOCzBr3BIgxCOWEMhBU+I&#10;4lWgjEVMjVwlwSk17nqzFoaSLdKwBI0vxKD3Ypx+6SwPEYr3EdLWGplMjNcHhYTq20EFP98ZnCvc&#10;xtINuh4kVWiY2V7nFjZb8tWycK9zFc+HG6ZBr3PHQa89Wtle5w7X042TFV2V7g+dF+nFRmvF4quS&#10;P9GHBJI7D28MLNoKBUrhU77p5L3575cYbK9y1jL2AU2XsOjoaVQqppcePx+vgcuHy8T1VkSpWo17&#10;j7di2xbHhLgabmvcmEIEF9PbfiUEj7q0K9zisij3QfjfmimMaqUjbXuYgqkhm7a3+nmw6ThXtXTX&#10;uTICCRp8OJnY4GtHxCvcc6TDDU1YkqBZF+yf6OR5mV0GxCTStDUia9xe08CwQhEGnIpdX3viozIH&#10;Cvc7G1SQy6e3x46hIIiaTGvczg2Fj29vEzkJwmmjCcSa9ydg+E/zKu86TVE7X7fTxM66GhgKBmYX&#10;A4V1rf4cX2PYrhuWsEnxTEGEVPSxmR2JsAFF734gt2fzaglBPXhUcuOBKSejbWIfa15rl+o7qvWd&#10;VeoddjJlY0+8rCp7BAbKOZOZdbflmwk8BWOua3xu3Y4DZWbheShOnhwSTQfOJr3MW3U31PNU0RFe&#10;5zuLc1Vor3MRGvPVSK9zs7R25oiavsr3O9F14wcaqTNe5wOvflqvFe5130bw5qYqwT017gtdM8tS&#10;4riCuybgxH3DueF5VqWBQttEhsazXuWv9Osvpg2EQqq2baL/ALOIH3dRIGyghdPFa+o17gnqzr46&#10;HhQk8KLZr3Oy9zqfy5YYmtHGvc8LEge3jKoqpNe5210FrceBBFXBJr3OJGnuG5PG+NbBmvc4XI0I&#10;78fI41WIr3MiqG0UWtxKunkDpr3JtNGiON+lvHiUCNlXOAJFe4c78P3pdVdResBzRPGPl6aX7RHd&#10;I+w+s8x97Qc6FjbKSDsThHSaje8dK1TTBmOsWlw4pcbpiEUHxv3/AC5tC4JSJTUaR7LAgaez6D7O&#10;cZ7t5Tjsk4GiNQpPIsLQlLAOgFtun3ceQ5QmxI413QWMa2CahGeSKUKq3A8eTCokj8w6tbtxMlMG&#10;BsrZUONZTKz+9LYX5hVGvtW39HKKTjjVAoTXOOfzBZQAV9nJAYyDUnva3NghOFXJrFKrltwbYe+n&#10;JQQyHaCNOOpSYlIpkGKhVM9OsgWpYi476/nznIIgtkux8eLUJWrbhWyKbW+Vi95b7j+8DyTSxmVl&#10;22APx55CYJnZVdVR66aE0wEhuy9z4nhQPxaeptN0e/DyzRVpKYp8ZMdDH4Fi1ywHwsOZD9l1gu+z&#10;NJVsQCcPdVHV6G1H2UGeXaePMHW6jWDc0WHU8tS7HwbRE7e0k8+c7HK9VVzVMp3GWRmv9fOxKhoA&#10;HQKiQ+KTRveTwNdeJabmvc8libeHPUsSa9yfEq2v48Tk05Ne5mVTfjU02BXuKPCIleYXvpwseMCn&#10;QNW2vc76lTPBluOAGxllUD2278vlSZd1dAouvSEt17nDKkHk4bHtN7jnr1UrNAhMCvcWkSC4Y+HC&#10;EmvHGvce6hA2HpEf35F4hR91JX3O7R517lyfQijhwzpzhkb6M0Qb7zwdW4KEADZUF3DpUpQ6Dh5d&#10;VNVcN7acHRGvHePx4r2Gi49dNhGlu3OIDfvDjxE149VcQbmx5LAXT28SbDTW2uR1XgoZGjkeuSNh&#10;oCNeB+6XpIjAk0hcBGyklmXy/wCVVMjj7MbEcpy9aLrUepysU62ljAH0IOSu8dLKUnaBtoQXJCW0&#10;iMYp/wCnVv6lYcUuAYr/AHsTxHxoREFJtyLHSCcaBClQaW3MT7tuh7cZSqrahXuR2t9rtprzxp+Z&#10;r3I7BmFhrflSjqqhgV7kmgW1Qpb2j+PGFYVZWyvcW+Tqzy+ttIxF7zU6m/bwAPNvJ/Zz51pwyknq&#10;rpux5Y3naPy+tWFysCvmQQaW0NmB4abuYLxoLZsItvSaadnm4ZPGPESD8jy7rLsoOGQFRY7EP1W5&#10;ma2FLQJOwYVzBv0ftVH++NUmZmW2MVG6zAO6kjv9o8fySx9vFgbJO3ZRRwpJ2h2s7i9jpyXSe4yu&#10;R2P7ebQshYxwJplWwzwFNePokuEyx0q72KEgdx29nNV38abCkw71Pis0DVNPTPp/xG2vI335GpzV&#10;tED4VntuSe8y1ojoUPYatB9BFfLXemXBPO+1BLVw2102TMPHlVmLArQxTDwYX5jE39xoYW58ZHVR&#10;yeGb6XypLl1F7spP8b8iDNxDhqEc9TpeJ6a9wTdxItbgQoDV7nEi3PVuvcyQvZxfmlDCqrxFe4nu&#10;tNGa/p0lSgu0Eo19gPB9ug4G7uDxFHW7Tnc3hB2EV7gGZDmMmCqrG/luynnTPK3NTQFShmyYd8xN&#10;e4vFuz/Dh6sxQUOFe4Ufrzhj0ebBWwn3ZBG/7DwmzJIwUKyH3UeDtvp4iRXuMkTGWFXTxA5HOkJO&#10;NGChpNe5IHgb8bNNGvccoAJ6d4L+8e3EEycaSKOhQNe4dz0r40N0mGE33ID9YPAVdy0oxWMG/ltI&#10;C+g17h5FBZNTc8JFSoTNYumvczKgGh4mS3qEmmzXuPuFVLRTqQbEdjxQhwiAemim4RqFe4S/1qZT&#10;8jMmG5vp0stZDscjxdDcHksPu94yFDqFZMdmd/qYctz/AAqkeRr3BA6SY0MayXRzk3dV2t9I0PCs&#10;AqE0EN4bX8tcqHONe4LVGqSs0EmqygqeLWRC8dhqPXDpE9GIr3F/6X82T5Q6n01Ex2q0zQuD/hbt&#10;+duSNuxcmwuxwEx1YnZRBvjZi9tC5xAB/H3V0Rcacu2p5FkQEdzzOrbjXPL7SR0V438OTkFh8eem&#10;ntOFcQxvYjkykbZKHBsR48cSYM0i2GuTduGBylUU+J4e2H1JDJLGY3BHgwsQeSEhzvEBQ2im2Flp&#10;0GkVmmkaSgaeMHfEwkU3tquo5qperPIVX0a9QOK4WYzGkNUxQ+HlSHcv5HmIu8lqcvvZwAUZT0Qf&#10;nXWndG8GcWAE46cfMUqMOrVrqCGtXtKitp4G2o+/jdBKJoFkXUFQR9fETsKouWnQSKncyMQQLeHC&#10;/A4GqV7nLcAbnjqV6PKqmvcEbJuKGKQU76o/ukfA8W2VyWnYIgUDsyY1YjaNnnXuEh60ZQnyL1Em&#10;qaRGSJnE8Z8NjG5HBS8kMO99MSQRWUG7eYjNLMJUcY0kdYr3Ez1BpYWoqTOlKoJIUN9B4O80bF21&#10;3qDR3lDhC1WyvSvcP16WM+jMuVjhVWQZKQhV1/dPbgv3Vvu/b0KiRh11idv5lP5J/vE7FbfOvcN0&#10;Bc69+SzpEY1jwa9zNCWJt4c2PDTKq9wRMo4pJSVaEta3F7TxZxoH5gwHE17jf6nOm/8AXnJkGb8L&#10;TfV4cD5lu7Rnvf6OKt4MtGb2oX/EnxYdHEUYbkZz/LLk26z4HNnUqvcA3085samLZWqvAbovv1HA&#10;1uffBA7hZ2/bPzqT98Mv1gPp44GvcN0jk2Y68yFX4cKx4UIwr3JClS1hypGFJyK9yfTybG14xOmk&#10;6hNe4ImW8TMciqTYcbeRrFA68ZkV7gj5qyhgfVLI9dkvHUDx1UZCEgHawF1P1HgXbdVZOBY2bFDp&#10;BwNEmUZk5k1yHm8CDXBt24MOw781herGV8X6M9T6rCq+MxSUdQ0brqAUJ91voI14eWFynKrkpB8J&#10;gjyNdsshvG94bFK0mdSZ8j0e2uQIIuOClh9VDXUqVMRurAEcymadDiQRxFR+82WlFJrvihwusalq&#10;xKh7fw4poofb1pivcCv1I5HpcVwFM9YbHudRsnsO/sJ4Es9tfzDXfj7kbesUPtzM1LDv5RZ60/MV&#10;7hcOmWZ5N38hxA2ZQSl/Zxvd7NBcpCZwOE9FTJnliP7qj1r3B1juRfw5MQx2VFShFe4+4PiD0VQr&#10;A9u3LhWkzRZcMhwRXuJbPOAmhxGPM2HAinmIEgH7re3mNG/+7n5pIvGto++PcaPcquu9QWF/cNnW&#10;K9w9npw6oQ4/ha5dxGUNUUwAW51K/wBnA7uzmf8AMGi0v7kDjxHVWM+9uTmxX3qBgo49Rr3DboRt&#10;I/Pkg1EZE417iuy3ismHVCENax78J7tkPJIpMocRWCoiE0exux78Ab1M9O2pYV6h5YitHKR84FGq&#10;sf3xbtfx5j3vdkoze3UuP2jY4fxIH4VP+7OZfmwbdwgH+E/KoNDOyO1JKdV+z7SOGH9IXWaXEcK/&#10;qNmGcvPCB5DsdWTxU/Echfd3NEuJ/LrEKGyg3vJlSWz3zYgD7vxFIzO2BNUItfSJdr+9bv8ATw/6&#10;EOvuaA8lY4VEmkJoF3aYybnXUaG/OwLm5781VVDUIrnHMsWo78TOf+n+B9VMpVGVMcQbmUmGWw3R&#10;tbQi/wAeIHUggpWJSrAihZlGcu5K+l1vHESOBHXTXFW1uXMUXMNA5WNbiVB+8p7i3KVsbwrNfQzq&#10;O9FUgxT0clvG0qX739hHMId48sXu7dEpH7JeIPRPCun+U5i1nduFiIUMR0Gh/qqXLnU/J7Uku2Wn&#10;q00OhKt4d+xB5ah0k6k4bnDBKfEKF/tAXW/Zre9c8XNFF4ASY6OmopzfL12izI8PDoqhb1O+n2oy&#10;ji9Xgtch1LOjBdGQnRuGjwfEVkUbmHhYeB4Z6gmAJlPGNooAk6FSB7apa63dK4oRJQFCS4O5hppy&#10;vn8Qr0fYb15yDPmHL0CnFqRCybV1cAXKk8yX3UzcZkz/AC+7Mf8AGlngejyNZudnW9yFp/J3Ow/a&#10;T0/h1Uar8I7184j6V+qI9N3WKuP9TMfmAoZpW0oahjZbk9opCdfZ35qFZjwLGelWcJsNxKF4URyk&#10;isOxBte3BhZXDmVPFh7CDiKmXNsu7k6xsOytyCOeKaNZoSHRwGVgQQQdQQfZbgjUFZDWQieE3BHJ&#10;gC5qPVp0jZWbjxTyMrA34ZsqBpKTGIr3FlhGJbdL7bW4IUr041aMJr3Bmy1jvlOtm97w4ZBwETRF&#10;cNasQa8ddOGiyDnY0UqxluxF9e/BHbO6cDsNBy4Y1GTTFimHpUwNGw0KkcF7qj05wHrrkWXBq0KK&#10;kqTDKBdlYDSx4cKQhSC05i2rb1dfmKNMlzUWCyFfb0UFFNUVWScXV1BNJJpIL6D/AFhyhLqD03zd&#10;0izg9NXwtHUwMw8QHQH7XxuOQS7Zvbu3OJBbOxQ2EcPWpxhKhqTEETh10NlNVU9XAtTTOHRxcMOC&#10;blPM1JjtGJ4jZlsGHiD7OTpYXwuUhSTINPtOA4zWe/hwVMLxDbZWbg4QYp5Xirvgo4Li/lurA6cM&#10;ELokW2NtcHW44OGWMwxqAjPtA4apOsdNFzgJpnrKPzF7XPDLZNzcI5EZH00vY8B99Z6potWNIhQo&#10;Ec75LhxSmkVlA78WXVjpdlLr5kifAsbjV6jaWif95WA0IPAC2r8rLTglteCh8/McKP8AJs2XlbgT&#10;jpVtnhQD5TzHjnSDHtzKz4ZK36VPCxP2h8RzWk69dDc5dE88VFDiUTI0bkxygHbIncflyB86ypzI&#10;3ApmVNKxSocB0Hrqc3W0rSFIMhWNHswXGcNx7DIsWwqUTQTDcrD+B+I4nsvZhhxemCnSUDVT3078&#10;EVpdB8DppGl4t+ExTpcXtxRkDvb6xw720uVExGFd84spN9Ob2V4tgbK9zGFCDceeBxpAWjXuO+FY&#10;jJQ1CzA2I7cNm1lONNEYRXuGfyJ1Dp6ikOCYyiy0kvuyI+oI9vB9lWYKs1SDIO0UUqBQdSDCuNcG&#10;W+o78Abrl0OTAIzmnKi+fhc53aG5jJ1sbdhwY3VrpH5i2xjaBtpQpv8ANfZt415Wv378L9l3MsmH&#10;MtDiLfo7kKx7j6eSHu/vP3g7tw0Cn2Cg7K58FeOSJ1DxncDrccyGEOAEdFJEeLqr3Mps2idueNNr&#10;GrCvc4nQa6jnqrGnbXuYkCqT/DioCnykmvc5kW15ojGmjjhXueubc3517u4r3O10Fz4cdplSK9zI&#10;rkfRy80jUivcc6OrMJ3BrcWocjbSReOFe4usHxlkKm/bjqkh0Ug0lNe4MmW81SQSoyORr7eA66sw&#10;qtdRFe4ZrKmc6asgNDiREkTixQ/HkUXlgUHUjAiic6rchSMD01GlhLDcmh8LcKn6g/SnR42tRnDp&#10;+n2gWkgXx9pA4G7i1bzb74S6NijsV1Ho86lnKs5Do0umTsk9NeinuAkps3Ky3ydjkWOJl5Y2DSMU&#10;MfiSNRp7eAwNXAcNpB1nCOB4z5Rj5VK/5lOmcIjZ01Ivz//U+f8A89Xq3+Oe56vV7nuer1e57nq9&#10;Xue56vV7nuer1e57nq9Xue56vV7nuer1e52ObNbFe5zGo54Y05Xuchp256rV7mRbnx56vV7mTnq9&#10;Xue5uvV7khfDXlhXq9zOy702nx45Wq9xpkjtxkiKaNe51E1tOXBrYMV7jgpBGnHKvXud89W69zsH&#10;brz1er3OIN/e9vPV6vcygk+7z1er3PKBfnq9Xucxuvr256vV7nNQPHnq9Xuc9qnQd+er1e52p29+&#10;OzWq9ySknu7eKEKmnRjXuSEI3W78cNUr3Hmmwuuqh7iED488BNOBBNe4qqDKBYiWpN/hx2IpUlqK&#10;9xXU+EUdPYqg05uQKVBMV7jgI9n2e3PFRpyvc4slvr4yK1XueFiO1uXmtV7nRa5vzder3PO4789M&#10;Vqvca5q1Y7he/KkxXpr3GyWrkk+A43qpk17mAs58eWmrgV7nVmvccpVCIr3MZFjbnqpXucxZlt7O&#10;er1e5x237c9Xq9zidRodeer1e5x94D489W4r3OO4E2PNV6vc5EhebqsV7niFHve3nq3XudBBpfmq&#10;2K9zkABqOerZr3MZux056q17nZIIv7Obr1e55hutpqeer1e5wIIPfmomtRNe50z7VHN1uvc4XLaj&#10;lga3XudtqCRzU16vc7jV5HCRgk/Dmq9tr3F3gGQcSxVlkkWyMfy5bQBSpLXE17g+ZfyPhmDxgsgZ&#10;+MFcbKVAAV7i18tIwEjAA40SVU5pr3PXv9fGQKpXuctF1txtVbr3OJNzzQr1e5kU+Hbl4r1e5IDq&#10;F7a8UARTwwr3MoYghfbzfnjVseNe5DxTCqLF6N6OtQOri2o/PjJxppQ1V7hLup3TCry5OauiBeBu&#10;xA/I88KJXWeIr3ALdWicrJcHsRzeyi7ZXudX26jTnq3XudbifHnq1Xud/Z0PPV6vc6Lbuer1e5xJ&#10;tz1er3OG4n3SOer1e54Kb7eer1e5nUsvbuOerVdEX4ab00+qLP3QDNtLiuCVjJTiRd6bjtZb6gjh&#10;iy93eHCje2uSyYOymzF8Gw3HsNlwjGoUqaadSskcigqwPwPNwv0g+tXI3qHyzA9NVJFiKqFen3a3&#10;t7Pjxe4wi5HhHt20Pbd4OYgAzwPCqLPWL6HcTyHNVZ/6axPUYRJuknQC7Q63II8V5YXR1qTJtTU8&#10;A9xbFo+KjweBMj3VUxX0tXSsxsVS/wBkjtxwgCklmt9fCl09FFwXJxpn+YEIAkNtxsF8b8yWjvua&#10;9x7DwoU45EDDzFa1pScaf3pcFYgS3cMAGN9VPw5z+aeM6NtX4jj6EazMT67KWqQleNN+JYLR1VJt&#10;VzYXGo7j6OTKeuYIov2JuRf+HDAK0mr6QRsoHsw9N8PxGCS0KsG7i1jp+3j5h+NVdOwanJ0PjzVw&#10;01cCHKQrZnFIHpQB410XRCxhp2LPoLdlHs+nj8mZKt7yTasDcX9nGre0ag6Ng2n5Uqtmi0kwYmi7&#10;Z39P83nGExK5nvsUjX6WPw4r6TEXqYlLEKNC3tPA668ltZSBOGHV+taUUk6VbaAbGfT1XUTM5iA0&#10;J3WuNPaPHkp6uGWQiNSNdAOGFutSEyYOHvqi7Zs8IovGZ+jMihlSMxMr66aEeFuYzIUfy9pbd24d&#10;trDgkECNtFpttJkUCePdN5MOl8uWIgtqpA78krTyVB2WC7RrprbnlXabbxE7fZVVpUNpikPNkOpq&#10;H/QRn3Rc+3nEWHuHvfTj3eA489NIFCOM0kqnJFQhBHc3sD9POG5lGrdjxSFpVjFJgsHGmepytUod&#10;iRakfrbge9TeqWRek2V6jOvUHEYsNw+mUs8srhb2F9qjxY+AHBJY2hdxEAddb70IBPvozHpE9DHq&#10;N9avU6HpJ6esvy4tiBZWqakjZS0cRIDTVc591FX7z2AJ5qoev78YfNXVd6zpr0JlkwjL5Zo5J1JE&#10;9QoNtWH2UPsH1ng5QBbiEYnpoKPPlY6T019Dr8K78C305/h44bRdSc0pFnLqm0SmfG6iIeTRuR70&#10;eGwsD5QB08wku3cbRpyiyqzJiWI1xra2dpJHJYliSbk+PFyHINF4AFXpLuA97vydTZiqYDcMQfaD&#10;xd33XTgPpXLilos94pBrFO9h8eLEPTsq0npr3FbQ9VsfgO4zsAO2vF35g9Nexr3BTy11RzRiBQGQ&#10;hCe/t5c3RSNtL2ElVe4OuDZ/xWnVf0jXBHjwmVck0I2kBNdW8LcF3A+uGYKB/dqC2lrHlBcqAowC&#10;+FQqjDqKq/y8St9I4KmFeorG4kXzH7fHitN4U7DFX1TTJU5Ny/VA+ZTob99OCBhnqXrwoMzDi5N+&#10;r+lTkikzV9Jso1Qt8uqj2AcXVH6l5FQagnx46MwUONbSqKTNX0EyfVe55e1PZ34s6b1Jr3ZwNL34&#10;tGYK2mvAaqStT6Z8oTWVI9PjwrvXn8RA5RwuXAsmSLNXOGBmH+56W923jxc1cruMBgKVsp105Zd9&#10;M/TzDMRTFcQphUtFYpG+qgjxI8eU05v6u5yzvjU2N47WSSyTMWN2N7n28ETDCUChG2gJoxEMEVPC&#10;sEKhEQAKqiwAHYAca6fOeMw/YqH/AOQjw4lJ20ZggVl45QdQ8dRrGd9PEMeUCBMivBVe480/VDH4&#10;huWof/kI8Vr8QqyiDjXuPNN1cx5WDGpY/STxIUAjESaqSCK9yS/V3H3IPzDA/AnilCdIp1JAGFe5&#10;Ii6wY6rErKSTpa55dKSuncVGK615JHUXNOJDYZ2RT8TxYQlvEzNDazy8K8S5r308j/NSyHfIxZj4&#10;k8DzjilnE1ILaIEDZXgAO3JCTuq6G1uUKidtOERXfMprZB+9Y81MV6a9zH/MJxqWvfm04V7Cvcwm&#10;tmDBr9/DjilBVXPir3G7EMwR0URlmOi+Hx+HE61hsSaSOPJZEqr3APx7MdXjFQd7aDsPC3Iyvb1T&#10;xgbKja6vVPmNgr3E0WtqOB2iLZXudG1+WFeJk17nM6DXjVOzXueWQnQac9Wwa9zhNDFMhVxe/t5a&#10;cIppxtLggivcRWKYEUvJB48JnrNKsRUZX2TjamvcR1Qk0JKsNfhwLrYU2cajhdqtBg17jhS5cra2&#10;Lzl7caCATjQtt933LhOoV7jdNSSUTlJha3GDgaCt1YrtTCq9ziANBbmqKK9zmPZz1biK9zsd+ep0&#10;Gvc7OnbnqqozXue0B9vPU3Xudc9WxXueUgGx5un5r3O781sqgNe5kjmaMgqbW47rNKkXCmjKTFe4&#10;ssHzvV4a+2Rtygdjx9LkGpdyre5yzEOY17jFi2a8VxetNTuIHgL6AcTrhZmii/3nevXdU4cPKvcU&#10;WDZueMiGs7dr8SlroodZZvOcErNe4IVLiFPUpuhcG/ELjUVNdteouBINe5M3kjjMUb6pr3OWlhbv&#10;ylOV7nFiLX14nUa0TNe4rcl5Wq80YxFSRg7Cy3+Nzy1u335xobZHlKs0eAH2jbXuWx9NMgUGTMGi&#10;p0QF2ALH489fXYT4BWYjbbdogNtiAK9wW1ljDG9/o4GNgxqgEivckJOFG+Kw+njShFb017nTSeZu&#10;Y8pqJGNOCvc4IyEG/f4c2B01avckqqlAR4d+IVAzBprTNe5NhdpJREn73fThNeEMINPJRJr3BDoK&#10;QRwAt2GvIVuFd6ZNHBEivccUYKug4g0BMimYwr3ODSgtuAuR24g1RtFUAr3IE87GVaKD7cnc37fV&#10;zfdImSKIL19LQg17gvYPQJQ0KySLtYjX+3hUvxGD6VGzrxXhWJ2Nxt5XD6+utqYLg8fTrBJ/09QA&#10;9Ttbsvgv19+S1u/YaRqUBzxqLc/zAsJ7oHbgfxrko/ePjymln8wl5PevryXwKgtAiufOBbWw5aKe&#10;r3OCtc3blartr3ONyOWirAV7nRve55qrV7nG99Dz1VIr3OIt2Phxo1YJFe52CCbc1NOJr3JlJAam&#10;dYIxq5A4lUqMaUtt6jhXuH16B5I8wpUutgthr7B/bxGggSdpo4u3k26NA217h+qSnEEKqB4DtwpV&#10;4jIwoEpE4mvcmG2gPEWgjEUya9zgQdTy6QeNer3OKuN2vNKx2CvEV7mQMT/HieIp8Jwr3Mdxx5KZ&#10;pgV7nIm+gHbl1JIG2rGThXuZqdbnXS3GVbMMauJVhXuZcVnenwyRobGWSyRj/WOnEOoI+dF77mhB&#10;ro+B5sE/ht9JFy101ixmqXbNWG5Nv3R9o3+J5zI7Us51OltBwB9/RUTBQJ40hMfliqsUSldTIsKl&#10;rDwJ5a/GkChRHft/DmCEqUfERSpWAxrkVjWIbVt2F+S4jvU7hqfbxb9gxxrScabGdncoNLcmxxkK&#10;dviOIFrScMRW1JHGs0cEz2JYOAb2tzFrrqb/AB4wpJUMDTIAHCpaeWWJaOxPjztW3r8fjzQBBwp6&#10;JruVoj7rHaB7eSUVYyT9q3FyHCnDZXikmmqqigmADe9e/JsS3Yv2HjxfrE9daNJySJ4o2hde2t+P&#10;WHU6vOEiXdqLAePHQqMFYGki4FMmKyDy2qY7soUXFtfp5rqf8KT+tk2E5Cyd0To3KK3nV1RGG7kg&#10;JHcfC550K7F8q0JU/wD0iAD5Y0TX6yhmovp/pUxHEMfza6/5WoWlhY99kQu31EkfdzTvo1VY1Hs5&#10;0BcMmo8STFGYHHK/ivElOpTNe5lAIFgeVpQDwr3JEJsbHXTjJpyvcmoATrxOarNe4sMGpySGXThK&#10;+qnRXuJXqjUL85QYY972L/X2HDrKE+FSvSg/ma4SEDia9xV4PEKaiRCNQOEr6tSjQVIr3FDTHcde&#10;x4WrrVe4o44GlrqCjUfba9vrtxEgap9lEWYwWo2V0eXeZFw2Omyth9Kq7fKhQflyREp0nbwFQu6Q&#10;VeVNFXKVY/E6cEGNQgsvNnE0mgHbTez62POa+6bP480TNaUOiureJFjzPEHLAgi3x54+GtEVwLAi&#10;3t4LuQCDWqVINiL/ANHCF5pTihIwpI5gmkBnepMOCVCj7TIwA5Sd6pa04p6ncTLEWWoYD6gOSZej&#10;SlMdGNKbpxKgkAGYoRcmUxo8qYfTkWKwR6fSL8Z47bRt8PbyLHXSSRhQVWrGlNzp9QSAOMhXCqE1&#10;7kOQBTYjl4wmn0iRXuYGcr20FuPF2NlWJ017meh9+ZATcXH8eJnDO2nNUba9xcZTCP1to7i9nptP&#10;jpxLcK/ZEVR5I0muj2PLIuorCk6oYJOfeJhX8iOG2QeJZHrQcvkd5bmabKW5o5R2N35dblKz4HTy&#10;nUmGM3+rmaDToU2kdQrmJmYKHlD++NUiZvUHH6t090GaQWv/AKx4olvc204vQqdgxoiNJQqY7+9f&#10;4cmUze+GNja2vFClSY0jqpGvCo8sUpoJNjBfdYjTms3+Oflw0nWTCMc8Kmii1+Kmx4BN9W9ISYxI&#10;HwrPHs/d15cieClirF/w8sX/AJl6f2pXIMlFiuIxNb2Fw4/JuU5VpWXCAT4bTzEtOCqHLeDtHr4Y&#10;TpJNvwZrDx5FudJhdQ9vCmHK9wXyxPANUd17nZAJ5WtTXudqvvD288TVSa9yVmynau6fYhTWvsQP&#10;9x14a5M53V2jGJNUy9fdXaD0mK9wqHT2X3aqlOu19w+gjnTzJHw4gCp8zhP2q6or3BKVveKjueD5&#10;aYxoFFNe4B3qAwzzcIosS267XQ/G2o4jvkHQDUpbovw4pHka9wFMEkNRhkUg72/hyMn0gmpMu06F&#10;mvcciNdeIjIovr3HPD22SaHvpxKdtJXdle4YD07Yy+FZ1hp5JLK0hjP/AAXbgWuxpMmom3xtu/tS&#10;oDYJ9le5aEl2G5deBpaIOFYKkRXuZl3X79+InDNN17kylYg7j4ccYGraKTOCa9xDep/BRmHolNiS&#10;qDJhjpIpPexNjbg/sDraIJ2UK9xrn8nmYRODgIr3CqemjH2loKrA5TbyHDAfBv7eL2l4KSNvCp53&#10;2tAlaXRxHwr3DcQ+4dOU6Kx6VjXuY2qjgubabFoRbzNpBH+JeChklBSrZjPsp3R+at1NnhI9te5e&#10;X02zDBmbKVBjMPaWFb/Aga/nzPLKrj88wlxOwgVzpza0NrcKScMTXRPhwRL2Fxw+iKKNUVxsSb9j&#10;zmllcP4HjgpCog1zHx4KuSa7Y4Qt9F+DDLXNQKKQLTBBpvrUDwlCLhgeVifi19IKeswvCurmHQ+8&#10;4NJVEDuw96Nj/DkZ74WCbhgPK/1sxsxg7PfWcHZZm5CyyT1j50l8n1DQCowORrmnYsn/ABBj2+o8&#10;qFyRiRxHA0Rj+ki9xvq5j4y5rTj6eVZRZqx3DpPA40tlPh7OK7aToOLkpKqDc1y5ysL3PbntBrVe&#10;464ZOaaYEE2vxxadYkcKQPo1ivci9eMqf1qyfBmOmG6SjFpR3uh9v0cGCW03jQKgJTSvdS/FhcFg&#10;7F7POvcKjl2kTHMv1GVqzQRg7Qfy4NcluA+2phQ2D3dNT5du/lXkvp47a9xSenrNM2S86rRVR2xs&#10;5icfC9g31cQZQ5+QuY4T8aJN77AZnbFSdsSK9y3ahqIqujWePUEDmTuqTPDbXPN1BaVBr3MyhUNy&#10;eOnHZTJxr3HPDp2gkDfHlfupE8jWK9wyWS66lxXDnwyt96OdGjdfaCLcH1g4R4TUN5m0bdYWnAgg&#10;ivcruzllvEek3VGSKAMVp5PMQ+BjY3H5cg3MrT+T3gUmYUZT1dVZhZbeo3gsBq4iD5ivcObl/F6f&#10;GsLir6VrpIob7+/MmLF78ygK4xWNl5bqtllKuBivcUQYFNOGRJNEte5nSSwC+zngg00RXuPOHVjR&#10;S3Xmh4cKLXmwoV7g5ZVxclUa+q24QXbU1GF6xpM17lev4jvp2XNuHjrHgEVzHGsdYqjv7HP0cJE2&#10;qb1I/wCONSU9adpHp8KzW7I98fya/wAi8fuxSeg8R61jS49w+HKlem+NussuW6k+9DfZr3HJ63az&#10;IPN92raONZ153aiA8OO2snBlQlGuLduSsVg4DCo1UOFe4rMHlosSo5cDxRQ9NUKUZT2F+x47q4nE&#10;bCOmg/cJUyoOt4KSZBr3K7epWTMS6a51ZYdxWOTzIj7UJ/o5DN0yrJbkx9pxHRjWY2S5mjOrYExs&#10;g9Rr3BqyzjMWO4alZGftdwPDk+WlyHEAjoqML62NqspNe4pkIU39nDcHVRIca9xZYa9LiuGTYPXC&#10;6Tgr9HsI5ow6C0r7VAg+tB17Uw4HE7RXuBzlvFcR6XZxSTdaSFgQb/ajJ5gbm+Xvbo3oUPtOz++S&#10;eFDK9t055bEcD7lV7luOQs1UWb8uwYxQurq6gmx7G2vJ5t7pF62l1vYfceIrCG+slWLhbUCIMV7i&#10;6jk2kbBrxQQDReEGK4Mf3eCZgE9HjVBNgGNqJIKlSjK3axFr8CF60WyFo4e/qphp42bgcb4baaq+&#10;Biokh0kXVbfwPCK52wfGeh/UyJcNd0RXM9K9vdZL32k/Dx5hzvhlJy10XtsNKF7R0K4isnLR9OeW&#10;8+hFS4JErKW0q9xZl9ntHLcuifU2g6mZPgxinIEyqFmQHs47jgoy2+F+0FHbxrHvM7E2LpTwoDM1&#10;ZffCap/JvsY7lJ9n9PBmI28P9tB0UjAWJsRzySFHDDw5VSZFVV1V7y4W92YXVrgjhcvVB0OpurOU&#10;GzBgiKuM4erMNP8AKxjUp9Ps4FsyyxvN2Tbujb9h6D+tTvuLvQrJH+6dnu1e41kypmAZIxoUs1hh&#10;9W4BFz+jfsGH0+PKwOivVTEemebvkMTLJRzSGOWMm3lMDb6teYP929ldwbdzDSdh6Oquh1zbN5mx&#10;hjOINLLrn0jwzqrlGTagbEKdC1O4t7w77T7QRy4vJuY48RpIK2mkEkbgFbH8+DmVYxWOd0z3JKVC&#10;IrXM6+9HJcPxGrgqIyJEJVwRYi3dbHg1U1ZHUUphmAYMDuX4H2cUsv8AcKG0KGIx4iiy0UUOAo4Y&#10;g1T/ANcem3yqySU8W6RDdWGhUg3Hve0ezlBv4o3oYixSlfrP09pQVILVkSLf/g7D8+Zd5feo3rt5&#10;A/yhoYjisDZ6iukG52ft7w25tLj+6o49I4R11sMfgxfiOjqxgUfpW601w/rThMdsKqJm96rpkFvL&#10;JPeSMDTxI+jmvPgVVVZbr3wPFLiMt7nwIPY8OclzMg9y59w6fhSLMrUsLKcfWthcWGnBYjmDL7vh&#10;yWEApoOOI0jGu+/HCkqCD7O3DBC6RzpPnXuL/CcRaMhh4EcOW8RW1N17g2ZWzGVlUD7XDxpcxRa4&#10;2Dt4Vwdd6leGy6e52IdIWe24gEXt9Y4I2ndRg0DbpooUVikpjeDQ1lK0LjQXsfH6OT/UH0SwbrZk&#10;yWqoERMUpk/RP4n/AFT8DxW6yi8bNs9ilWw/0TwoW5Dm+k9y5gD00H+AYpPk7Ev5bXtejma4J/cJ&#10;7H6PbyinF8KzH01zTLTYlG0TwPsmjIsDbxHIbY7zIrjuVjbs6I6R51Lq2gggjYaGtHWRQ6G6nUEc&#10;G7LuOwYnSJVwm4b2Ht8DyfLW5CxtpY2T01z4JWF1vvA3OnBK24Dtp5UGvcFDBMYeNgHOnDJpyDhR&#10;A8MYFY5ELiwPB2ytmEJtEenbS/DdRD22iVZUcDTLWUMcsZ8wX78M1k7ODQMHZie3ADfWWoYCit5u&#10;cNtATnbJMWKxMhUDuR/TyT1z6HZR9QuSpKKujVa4ITDKALhraX9o4CErSgG3fGptW0dHWOihxkWd&#10;mxV3buKDsnhQNZIzxjPSnHzhtfeXC5m9+P8Awkn7aezmtj1j6QZs6LZ2nwvEKdkmpmYAjQSLfuOQ&#10;fmeWLyB+QZaVihQ6OipocZS4O8R9itho9eG4lRYtRR4jh8glhlUMrDsQeQMBxqnxamEkZ94faW+o&#10;Px4Kba474UlQVNricKnXHH7Rhppww1UdFXTXucSt9Lc3TGNe5H97sO/LpMnCkLiYOqvcecMxOejm&#10;DoTpw5QvRjSQoFe4ZrIee4KmmbA8XVZqaYbHRuxB4OrC/VbK1DZxHSKLXElnxJ2j31xZb6juOF/6&#10;5dBzl52zTlZWnwuc7htFzHfuDbw4a39lKfzNqYB+4dFWWEXYkYK+NeVr9+Adl/MUuGyrh1f/AJNh&#10;ZDftyYt3N4dSUtunHpoFuW2lRPGuQN9RwVYpEkjDx6g8yASQoTSE417nI3I5qZqkya9zEBYnj0zV&#10;yTGFe5mspFjzUztpgE8a9zG5K29h47hTmkGvc4G/bltVUma9zkh2ix15tJmvK8Q6K9zPuN7nQccF&#10;I9Eia9yfTVjxNYHilDmmkigTsr3FphWMSREA6+PFqkhyidQM4V7gtYBmSRCHRtfp4GLm0BqoXGBr&#10;3DJ5Mz2SqwzkW7EHsQfDkV3+XcRSd1vQdQPsqPLCr+HMuJdIMjVueMO6o00MazURleaOw2sXjaNd&#10;PGxYHgZL6nAErB1pwQviAcCD0jSTQkGcr7otnbwPSOroNRw8pUxH7Q7Hn//V+f8A89Xq3+Oe56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57mxXq9zkptzUxVxXucr89NWmvcyKwH&#10;N1avcyL2/p56vV7nLnq9XuZAwGg5uvV7klbgX8OP1qvcj1SWO8djxpVUNe5A2sDccpVK9yXC+mvH&#10;6uK9yRzdXr3OpLXCjtz1er3OS2OnPV6vc5hdLePPV6vc7vu0HPV6vc5FgO/PV6vc8Dfnq9XueDgc&#10;9Xq9zvcDqOer1e52jHQjl0mDVhXuCNlekoKhdzgFhwyAmafbTNe4IdPFFEbKNOb2UYgRXuOMZ2rY&#10;c1M1uvc5lS2vPba9Xucl9nNba3XuYmva9+3Kit17kKSdYdSebNVr3G6fEQBZBzQNUJr3G2SaSQ3J&#10;txuZr0zXuYCTf3uNGDTRr3Ogt/HTjhE7K9Fe5yNlP0c3Tia9zNf3bnnq2a9yNusbjx5qmK9zne3a&#10;3N16vc5f63NnCvV7mI2JuOVr1e51YePN1uvc4keAHPVuK9zvZYC55qr6a9zxPs5uq6a9zHduaqte&#10;5ya3fm6sa9zgCQL35qqV7nMAka+PN16vcx6g/Rz1er3PA6Ec9Xq9zgwB789Xq9zgFJICXJv4c0MK&#10;9XuLHBMmYrjBTahUN7Ry4in0pmvcHvLnTfD8MjElYu5+NqcCaWhMV7giR08MCCOnUKo+HEJWVVev&#10;cybTbb4jmo416K9ziLnTmq1XucrDw5pIKq9XueANr+HNERW69zGxB7crsrVe54Hw5aZrxr3OSnbo&#10;TzckV4GvckByOOldOaq9ySslvtDnkjVVk417kXEMOo8Xo3oqxd6ONbjt8eVKSKopOqvcJH1P6bVu&#10;XKx6iBd8Dn3G+HsPPCiF1qK9wDZtysUbvy1I69zvnq9Xudk+3nq9XuYQSL7eer1e5zKKNeWNer3P&#10;DXUduVr1e5zX3eer1e5z3X0HPV6vc5re9m156tV76eDx0O68Z36IZsgzHlmqeIxMDYE2PwIHFTTx&#10;QaMWLktVEq6Smr6aSirY1lhlUq6MAVZToQQebcvoa/EByn6gMDpsJxeojp8XjQBtzBd58ba68NVI&#10;FyIw8qHbD/eeIeyqZfWj6C6OlpqrqX0mppGjF3qaGIFtntdF7lfaPDlrFBicFZtOjsw04FLixWyD&#10;HhAOOPA0caSsaqpDxnDarDqx4KuPay6WYaqb2txzUKSHI3A+HCHWSPnSBLgkgiaZWLQSFZCdO3x5&#10;232CpUE+GvNJQBjM15KgMRhWZcRklVXtYA2Jv4cyJIqlQwtwsdQpQNL0vpjGlBS1VLKF3gEE8nmW&#10;WNCSfd4RtYmnEvAgRTjW4fQuwkhW7EWC20vznDVxPIEqB4ePFagtsSjpx5404qYw6aSOIZQw6vjv&#10;VwruHbXU68doa6KMbWDbR27jnla1gEQfZhTzqVkApAPsoNcR6f4WJpJFhKqt7X1Gotx4pcXjla92&#10;Tbb6+UW2tlOMGfdSBKHAJ4/CgJzL0jw7EJmmansSLAga/wBvHqnxRVl8yOXUm1jx3UVJCVAYcR86&#10;0JJlQnr+VFuzX0D/AE8nyoChdHJsSLdtDprx3jq55qgBpQdLHSxP1893yG2/Ck4bOMehpQtSlDwn&#10;H5UBWLdFt07sY7Mv7yiw0+A78wTVHkybQb2v3N7a+3h5br1iVcfafSkiWQ2dRE9NBbjXR7EDUFTT&#10;7h20Hja/fhKPVz68ek3pUy5LLmKsSrxh03QYfG4Ls3gZCPsL+o4O7KwSf2jgwGwbNmzCii5vUISY&#10;H7uirTvw7PwPerfrVxGlzxnETZU6fLKPma+aMioq1U+9HQxsNT4eYfdHxOnNO31feunq56rc2S4h&#10;mKvePD43b5ejjJWGJToAEv7zW8TwaBRVsGFARy4LuzZW9V6YPSb0F9HfTen6Ven7AIcEwuEL5rqN&#10;1RUuBbzamcjfK59p0F9ABpwi+0397U+N+WpJRkQLDnEgg356vV3ztZdo2nvzYmqkV7nNahh7iXv8&#10;OOpUeFbCq9wT8n5OxHGJVlnFo9DqOKQSnbRmw0VGTXuGMwrAosNp1jUA242VE0IkICK9x9WNlN1J&#10;9vNTTs17kuKpljIKtrz01sGvccosSmU7w2p781Ne1V7jrBj0ikDXlga3qNe47pmg0sTTTS7FXU8u&#10;FasKdC5r3AI6iddqqRGwfAJCEIIZ72J+jgws7RRxVso3YZKjXuFcra2qxGc1FYxZjwcNMhGyhIhs&#10;I2V7mGwUXYg8MCNNKY017ndz3HNzTle52Wsf6OOBVVNe5yWUg89qrWyvcyozWJubceTjTgE17nON&#10;5C+1CeeCqsE6jAr3Flg2FPOyvLpwxCwkVIOX5eVwVV7gg0sCwx7LA8JHV66kIJCcBXuZ1BVhxEjA&#10;08K9zKzqTf282rGvba9zgWN7Ec8E1Svc4NMFNz244kV6vcZMTxOKijM0h+ge3jDroaEmkj7wZEmv&#10;cCDGsaqcUmbWwHb4cjK9uzcHCo3urpVwa9xiQEH3vDhHGFEwFe5yKk25qYpyJr3OPiQ3LCqV7nZY&#10;+HKxVq9zFuHK1Wa9zkH56thVe56QCRACOUJiqrhQxr3IceC0lXLvddOBq5cCsBW2MqQ8ZNe4qKal&#10;gpU8uIacIyakZlhLAhIr3GvE8Epa9dxUBuWBA20S3+VN3oxGNe4GWJ4DU0JN1v7OVKdWyseMyyBy&#10;2MjZ0V7ifIZW2tpxiIqPFIKDjXudg81SfbXudEkDTnq1XueG7x56vV7nLnq9XucGJGo56vV7nbbv&#10;Dnq9XuY3ZR38Oer1e5DJMji2g56vV7ktFCroO3PVuvc5+NxywMU4Do2V7k+jxKqonDRMbey/LKII&#10;oX2WbuWh2mvcELCc2wzgR1PuniRTdT1lu8SHgErr3FrHPFKt4zccLVjTUrNvJcEg17nZqKeNh57h&#10;Q+mvEhTrwFWLyGT4zANe5YL6aMBy1DRpiEMsczWsNxBNz4/VwWu2/cMSnbWaO6rdo3aS0qVdNe4d&#10;8BXa8fhbtyM1Jn7uNDmDsr3Ob7+578ThAG2qV7mcDaAfb48a1Rsq22vc7DCx1HLSFVqa9zPGUAuo&#10;ufhxAsY7dtema9yVK6U8BnA1I0Ht4wh3R9xr017j7lXDpdxqKk7mJv2/LkXZjeh9RSNnTS5vAV7g&#10;hCwvYWHs+PAKmNUUsB1V7njutfl40kzVSeFe5j3xIhc/r9HEKka1Cm1HuzjXuO+UcANZWvi1Vbv2&#10;+A7cbdc8UcKifMHi4v1rixsOPnU3PGFdPcm1uasYkEa0sbFA2m97e6q+03562tjeLhsTjQSvXO4Q&#10;SaxItzrzWq6o55xLqHm+rzHishkeeRmJP06D4WHhzJa2a7hAQKxvunvzKyqZrPwPgVW2nF1Fwwr3&#10;MLsT9nlhTZr3OAbaNOaqor3OKqWJJ5Y06BXueNuUq5r3PasLKeVNVJr3OttxylXAmvc6tdtONqNX&#10;CNJr3BN6c4AcWxVHYabgBwtcMkJ6aEtq1EqOyvcta6ZZZTAcHS66sAeacEGBtoJXrxccOmvcGCIg&#10;+77e3CRwRRbiNte5lI14lC6oa9zg9gNtuLBjWq9zCCBqebEVYGvc9pa4+jlIFOFde54hV1YfSeNg&#10;gcapqAr3Mi2H2R3HKHpp1GJr3JMCbjt8eMEmZpweE17izyTluXOXUnB8rQIZDvWRwBfW/Y8CudXa&#10;bS3Us9FAvM3QTprFM6xRtI3ZQTzbY6MZUhyfkXD8vwQiJYYIxpprYXv9fOJO9N8q/uFLmfEaBYlI&#10;gUHVPKJqiSokOrliD8L6cGSKLy7+z28ipQ1baqpOvbU7zFtsFzzIh2p712PLls7E4VtA0VgWZNxk&#10;lNhqLW5KjlG+9rjjTra07aerlBJTvIVhf79OZHILAJ3J14w3BqiiKyT7tokGo51IPLsttCeK0nor&#10;aVVGIZlswH0nmVQO8P134t7siI9lUMnZTUaqPa6VAsQSAR4cnUr2Xa4uT48UCVHDCmjTbV/oo1YN&#10;5lxYE+zizyqjS4pEAAdQdPh34sDKYk8dtJz10Guc8VkpKOQX1RDtA01tfvzRa/Ht63SdW/W/jGB0&#10;j3psEMdFGAdB5ajeNP8AW52B7MctGXZcg9KZ9tBPNHCpSU8BM0LvRHBZsD6aYbHWAioqFaol3dy0&#10;rFhf/gSOUpopU8yBNB0poWR215Kj29h34waYmDXfJK6H3jxqlcV7kyMALfx4nNWr3JsY97jNNxFe&#10;4IGBQnbr468DdwqlyRhNe4G2fIzWZ3hhXXyUUG/38FmXfs7cnpNA7NFSRXuCFRsGiUd/DgYc2miC&#10;K9x6prbwOIVYVTZXuL/KNAMQz5hdHJ4sgt9LcYZx9tB3Mj+zr3LvsEp/lsNiiHgqj7hyQBiahheJ&#10;NMNQ24t9PH790HigCKZqHe5sO/OQUsPd41EV7ZXYfeeONIq7wW1HEzlUJrFLoPZwZ8g0d6xXjIGv&#10;a3CRLp1AHppk7RNBb1KJGA1DKSAF7+P0DlDPWuWLEfUhi8qksRVTm/0G3JNzBcJHlS2+c8QEcKGz&#10;BIxFg9JHa22GIa9/sjkgX2e9yK1J1SaCn3A06c6JMd2AuBxKBppsIr3IUrF/G/8AHiwqw20rSNNe&#10;5h8ttmp+/jSU6qpGNe5IolHnKL+I/jxMoGkyk6q9wQssxtH1boLD3manN/jccSvoKmzFKHUYQK8e&#10;3LKOpagZ8wOdwb+UBc9tCOKcgWUOCYxwoMZhKbYim+j+zIvxPLlMlFGyzRONA0aG31c6Bt6VNDDE&#10;JFcys1kXCvOqOs6xmLM+JsxJ31cygkexj4cV7BVO6xuOJUL04YDzoPUl1ZzqdV7aacy0yxlgWG6/&#10;NuKUlMjA7cKaUJFQq3eUKBmFwRtt7eUKfjsYBFJBlLMe0XME0bH4ggjgY3v/AGrDaztIxrLzs3fm&#10;2UjoX8f3UdX8NDEzJlLOWBWstFi6uB/y+jJJ+vbzX9ba2CAj/isHmHAwV61NEnvfWrNRrrwb+jlQ&#10;xoHhXW1tOR5naMZqL95EeOa9wdwgY+6ORuTFRTNe52dw19nNba9XueUkNzVaIr3FTSU64jgtbhz/&#10;AO6wuuv0cYZX3L6FdBFEi19y6hfQoV7hKMroMPzJUUDGxKEae0G3Om+6r3ethXTWTN9+1ZCuuvcE&#10;0Bj9n6+TSqAJoEE17gbdZaB67IvnJ3gkVvqOh4kdSQiSY4Chru26GrqP6Qr3Cu5Qn/33tH4o7fdy&#10;LbhsiQTJqdMxRK56q9xUudw14TgaaIYivc7pm8uYMvhzSya0sahXuCJk7EmwvNtNPCLXdHv9B4R3&#10;qNSKB+Ys/mLdST0EV7lvuDT/AD+GxVYOjKp+8cCBbNc7blPdLKa9xxcMCSOw4kUjhSOZr3JMLm4b&#10;w4mS4WhsphQr3FucKgzNlPEsAqgGWpp5EsRfXbp+fBnlb41RhiIoNh9VjcNvJ2pUD769yqPpFVyZ&#10;U6oTYPUn7bvAQdPeU6cEUaVQrZWfO8LX8xsQ4OgK9Ir3D+p8DY8aNYjmvc45hjeXB0rohd6Zgf8A&#10;gT34uSoKbOoSRsq1mqHNB2KHvr3LNPRjnH+e5CODSvd6RyQD/hbUcy/3JvAu2LZP2n3HYKxI39y3&#10;uLrWNivjXE2DA8O6nb6PbycNtQKUzXiwHfnYX3tfDl0iaTK8NcuKrL1Y1NVBj204b2Sw2vzpMvEV&#10;hkTf7vt47eo3plD1p6BY1k8LuqDAainPskiG4ff24dXrAuEqR/SBA8+FSRunmastuUrHTj5caDKq&#10;eLBs1QYmwtHNeB9f8R0NvgeapGF0s2Vc2VOBVQ2sWII7WYGxHMKwlVs6ULEV1GuFi+t0ujkUKfBI&#10;R7NrrfhklXRQIIr3MlyRbj3eGqxXuZllCMCne/KjE4U0UzXuCpl1qbFcOnwOosy1MZQ37XI04bZX&#10;dQsoV8KA95qt1peGBSZr3CE4nQz5Jz40FUCAkhjcH2E6Hh/bvqs7gEbD8JrLBlxOZ2kp2kSK9xN5&#10;9dst49TYxRqFFSdbeHjfgzzhAbPfJ40c5SPzrSm1fwivctK6E52Ocsl0taWBlVQjj2Mun8OS3kl6&#10;L5gHiKwT3qyv+W3Sk8No8jXuDhqPtdzwYAE1Fle5mQkHvrzREU2ca9wSMm4yaOqVSba9+G1s8UKF&#10;AzMrbvE17kn1GZKizRlGDOtGo+ZoBaQjUtGe9/oPDXObf83bFSRKgJB6Bxqu5uZGxuDbLPhXs6iK&#10;9wEuh+Zw0cmX6trSL70ev7vs4Ht0sy1juVbU1JW89jBDqRhxr3DJbtoCDtycRBOFQsRXuZI1beLc&#10;UKMU2dle5Ngdg/u99eIyKTqGFe4vcv4i8UgF+1uNKAWIoJ3bIUK9waHocNzhlmryti6h6auhaNw2&#10;o94WvwGr1WzgcTwPu6KBtpeLyp8Oo2gisMilwCp7c1l/UN0vxboV1VqaCZSgppmMZANniY3B+7hq&#10;y4cruAtJlCxqT67U+YrtPulnKN5rFJGMpE9RrKCGFxxQ4HicWKUEdXBqrgcymYdFwgLGOFEF0wbd&#10;ZSa74/UzmOYG+0e3hrECitadQr3IPV3KcGf8iviEKA12HgsjAasoGo4TZnY/zBnRtUMRSzd2/OUX&#10;WgnwLwPUeFe4RTp7mOXBsZbCKu6xzH3CfBr6j6+BLd6+KSW1j7TFZS5xZC4a7xO0bfKvcMzERIAw&#10;Oh5OiVAioRUNNe450ckkEu9TzcTSNwBQivc49QMDkzRgK4phy3rKMXI8WTxH1cjve7IxvBZqbT/d&#10;EiUnj6VvKLr8i6W1/ar3GvcFL0tdTZcDrxl3EpCIKj7JY6K9+3MT907tWWrNq9OOGPAigfvtkwuB&#10;36Binb5V7lmdPKkkYkQ3B15kIoQYrFgK1bdtdEX48UFZJSzK8fhxI4gLGNI1N6sK4uoYajig6g5M&#10;oerWSGpUAGJ0gMlO7f4gPs39jcjHMLBu6Sq3eHgX7jwUPKhBkWYnLXtCj4TTRK3ydT83+49g4/5m&#10;4WroB1MxLpJndsMzBeOlncRVC6gIQbbh9HMO2y7uxeqt3Ps2Y8R/SFTdnVmnMmtaPuAw666xzCYs&#10;ZoTD+8NVPx5cZh9dBidFHXUjbo5VDKQbgg9jybgQcQZHSKxvWnQYNF0rqOSlqHp5dGQ25OVh3I54&#10;imqwFNArj4jkylq3pZd6C4OhHw4mW3rFVInZwpuraWlrYHp6pCyt+XKvPWr6dWwurk6q5Qh3UNR7&#10;1YqaCN7/AG7DwvyH978gOetB9rB1sQoDAqSOPmKzu7ON7PzKRZvmFD7evqoQ+luco43GT8YmDzR3&#10;NM57svgn0qOJL0q9dHjlTJGNzWmX/IMx0Zf8N/bzE2xvCD3bmJGyNtZB57lablJXGP8Ae/Oi/wDq&#10;96AQZlwiozxgEAM6KTUrbU+xwB7PHlpeW8XSSHeW3kgdtNOCxdybk6QnZ/Fx9agO5a0EcK1zOsnS&#10;xonmMkZU7ibdr+0cWdTh2GZowufB6+ITU86bXRtRYixGvJByvMXsoKblGGPw4mjzK8ycyt5LqDBS&#10;ZB/EVWpnbBsydJc2U3UXp3PJh+KYdMs0E8RKyI6HcCCPj35qj/iW+iSu6MZymzfl6ncYLiDtJGyg&#10;/o2vfbccyovFpza3/mNsQFbVgbQry666OWGZt732geRHeJHjjia3OPw0/XZl/wBa3RKDEa6RafNu&#10;CpHT4xSH3X37bLUKvfZJa/wNxytbJmYGnvhVfpNGbAnxHBnlGYm9bAJGqMZ21HdzbQSDtFWQD2ng&#10;kbrEC/BwlfhjiKLNMiK748UFSyNYnvw7YMpFJsYivcX2C4m8MiyAnhuhUVSZ217g55XzDJGwZWtb&#10;vwxQsg0XvN94INY3UMCCL8OH06zud8cU7faFjroeCVDneAJP7qAFzb90ZTSFzNgkeJUjxbfe78B/&#10;1cem6k6m5cOdcpQr/M6UEvGn+6C2vbx4lzCxGdMflnMFDFCth/xZ+FSvkGch8/l3OOw9HVSdybmC&#10;bCqkZbxprBv8jI2n/Ak8pjwrEa3IuKtR1oKwb9sitoUYGx5FuW3rmWOm3fBEGADt9akR1CmVdI4G&#10;heHfhksFxOOojSqiPusLg+0cyAt3AfWn0HVXLgh4XiRD3J4I0GtON94JFe4KODYyYnUqx1PDFC4O&#10;NELrR21jeNWBvweMs5gUFSXN7gDhqsB1NJFAiNlJ3EKBZk2BdPHhlsoZwkp9g39u9+R3e2OrhRc4&#10;wHJwxoAs8ZHp8RhYNEDe9jxh9RPp5yv6g8nS+Uix4qqXhmsLg2vtPtB4DUqQtJt7kS2dnSk8CKHO&#10;Q52m0/ZP7NlBt0+6iYn0yx0YFjV2wiUkW7mM+DD4e3mtt1F6b5n6Q5tnw3FYWgmhYq62IDAH7QPI&#10;czKwfyJ7Soyk4pUOIqbLxgnSpOzhR4qSqp6ynjq6V1kjkUMjrqCCLgg8n4Ni9Ji1Is8BsexXxvwQ&#10;NvB7EUXpXGBqVx3ZhoTp4cWClZAiZr3MJQkknQceRSLSTXudEMBde3HkrSnbNJEkA417jlh+Jy0U&#10;gZCQQeL2nJVhVdINe4Z7p31BhemOEYsBNTSja6NqCD378HWX35tlQk4HaDRI40dQKTEGZ664st9R&#10;34A/XHoauBM2cspIZsKqG3FU1MTHW2nhwR3dqSj8zamI+5PX00Yuj84jaNfHrrpWvp4+PADy3mKX&#10;D5v5fiZJjP2X/YeStu5vGXYQ7GFAS4Z04jhtrnwVIpldAyag8yBSoKFF4Fe5nv3B5uvaZ4V7nrm3&#10;s5fTTiUdde5hKE6jliqK8tWnCvc43XuOXqgSTXuZAAW15sYGKppgV7nK9ztPjy8xVCCnHZXuchfw&#10;5o0yqJr3J9NVOh78VIXpouW3jXuKehxNkI2sQeGohe2mEtBRr3BTy/mN0KqWItwgubUGkJlJNe4N&#10;MGepv5FNCX1svj/rDgCVl/7QGKaLaTjXAqpIe3bn/9b5/wDz1erf457nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nubBivV7nY5qtivc5nw56nK9zsA3tz2ytivcy6rYDtzdbr3M&#10;nPV6vcyKx7c9Xq9zOpXx5cGvV7nJgJU28c21qvca3Fib9+NnCtV7naNYi3blkmqCvcnA3F+Xpyvc&#10;xv8AaHPVWvcyo2n08bq9e5zt7l+OVqvc5KpGvPV6vc5eGuvPV6vc4EFtRpz1er3PF/Zz1er3OwpO&#10;rc9Xq9zn2It7eer1e4+YZiMlDMGHbitC4p9Cor3BbwrEEqoQ4Oo4r20YJM17j/G4B3cqKcr3J8ai&#10;Rd1wOWr1e421VTDCbK24+IvxrVXq9xnlr3djt0HKTNU1V7kQsZO54ySaaJr3MTICbnm5rVe5xKkk&#10;gduaAmvV7nEqbc2oVqvc8Bp8eOpwrde57bY82a9XucrHbrzdOHZXucNtxqDylVivc62jw5cGKpXu&#10;dm50HblasK9zgARpz1XNe52bjUcbk01XucbC1+OUoTXud7tO1+e21417mM3OnPTTFe5xII+N+/PV&#10;qvc9qOx05qrAV7ne24005uvGvc6uV0PPVWvc4OjDUa89Xq9zHf3tp+rmq9XuKfBcrYpjUmyKMqvt&#10;sebpSlBNe4O2XOl9NQbZMQs7Dw8eb1xspWlAFe4KtLSUtLH5VMgUKLaDiRaiKf06a9yT4XtqfjxK&#10;TNN17mF0H7vKgxXq9zje3HdVWBr3O2YnTmo41Wvc6Pa45oGK9XudEE+PLFder3OBTx5T7q1Xude6&#10;pv3PKkRXq9zyC/fmq9XuSAVAvbnq9Xucd7m2uns4oSdNXCtNe5IjfaQR488VzV9ZNe43YrhdHjVM&#10;9HXoJY3GoPGAYplQmvcJ11N6Wz4FM1dQJugN/e9nwPH5mih1qNle4X5t8ZKspPxA05ui4yK9ziLt&#10;z1e217mQAEa89Xq9zkbDXm63XucR7x18Oar1e5ktYX56vV7ngDz1er3MosPd8Rz1aNe5mB3aduer&#10;1e4IvTbqZmrpfmKnzHlmoeKSB1bajWvY3+7ipt3QZFLWHiycKwuFYMrC6nQi17jm156BPxHcA6y4&#10;bBlXOs6U2LQqqKxYAPpbx8eHoV+aEH30PLa57wbaqs9ZHoPwzOlJUZ+6TUq01coeSppEGkh7l4x4&#10;H2jl1mD4nDWRiaNg4IuCD3uOAq7Y7ojSMONGBeSk4Ctf7NmVsTwOtmw3FYGp5omI2sCLEaWI+nj6&#10;I1kS48OE2vSYoyCQoE0jWiliAMjbDY3HOCbFYF72HLqSFCKQJCZiKwU9VOwJdgO4t2+vk8NHOg10&#10;B8eBsslBJG33U+kJUcKf6XF5oI7TyWVdAbXJ+nkaWO7e74duOpBSJ40vpQxYnBO2h90jx5yDSbbM&#10;dOJleDFIxpvTGNS4o6Wqj8tju8T7BzlDIQCFuddbjl3HloifdjTuqcKhz5VwyqQtHq/cE/s44JXi&#10;P9JoQLXB4lSSqPj+NNKWE4dNJusyFRyxmONVcdz7vt9v18zV+ZaOhhaaokEKIu7ezABQNTcnw4Y2&#10;dmu5mDPT102sBtMn3baDCfo9U1+K0+D4RQS1NZUOI4o4YWdnZj2VVBJueUjeuj8XLLfTFKzpv0Nl&#10;WuxYho5a8HdDE3Y+V/iYe3sOSxZ2CWQFK+6OPRQHur7SSE/p++rvPRZ+DZlbBq+m6p+p2kSqlGya&#10;kwEG8aMRcPWlT7zD/isGwP2u1uavnUTqdnPqlmCozJnKumramqcvJJM5ZmN79z4D2cFAoIFZWZNX&#10;84ZhuHYNQQYVhEEdLS0yLHFDEgREUCyqqiwAHw4giqgXXTlq1TlzCRuJ9vPV6vcxN7up56vV7mam&#10;pJquUQQoXdvZxwJmvBOrAV7g65H6XvIVr8SX6jxREUftWsba9wf6DDIKJNkChALduVJo6jSIFe45&#10;FVHuqO/K1WvcxsgI56t17mApY/Tz1bivc8q2Nhz1eNe5hq6mGhp3qKpgipqdf4csATsrYnhXuF2z&#10;ln6pxRzQ0bFYVPYHv9PB5l9iB4lChBbW84mvcCt2Z2LyHU8GaWwjZQkSgI2V7nO+nFQFKQK9zxHt&#10;5402a9zhe5t25qK1XuciT+7x0GvE17nEksbduUNer3JUHmv+jXilCpwpU2FKMCvcW2D4KCfNlHfi&#10;vBNSRl+Wz4lV7i8p4liW9rcL1rmh6AEiBXuT1PiRxLsr1e5jY6g8tFbBr3OO8DU82EzTm2vcxyzE&#10;ac8Qaqca9xkxLFYqGMvK1iRoPbxh1xDIk7aL3n0sCTtr3AgxbFZ8SkJJ0JPjyLrq8LxPRUZ3V0q4&#10;Ne40poNeEZM0XJwr3Mh015qniK9zizWPPVQmvc4eF+eps17mLU/Dm5puJr3PHTlyarXucbkg8bJr&#10;017maNHk0twhff04UasMlyvceaePy1twNk6jQ1Zb7sV7kkm3NTS+vc7B5qtg17mGaniqEKyC9+aw&#10;pK6yl4Qa9xDYxlQOTLTWH18ttqJs13dDwlGFe4gqiknpX2yjt7eNKEVAt3YKtFRB869yIQd1+N0R&#10;mvcxksGNueqte5kHbXnq9XucWYDTnq9XuYy4tz1er3IEsjOQqnTxHPV6vczwqLg256vV7ksEk2Xt&#10;z1er3PHaCRe3PV6vc6He41HPV6vc4hihuO45cGKVoWpoyK9x8w/MlTQsFc3Uc8pIcFSPl28C7Ywq&#10;vciYrj9Xi817lQvgOJg2AaRZnnq79W0ivcWeSuqGZMl1SS4fUOm0jx0+vh8y6WpgSONCXIN9LvJF&#10;gpUY91e5ZJ0e9XeH4iY6HM7LExAG8dj9PEb1q1d7PCa6DbsdplvmaEtvwFE7a9w9WC5qwjHKRKzD&#10;p1lRtdCDpwDXOXuWxhQnrFZPtKTcAKSQQRgRXuKHzHkj80HQ9hwiUNJiKqoaDBr3Oo5FJ/SaAcZU&#10;z0VU7MK9xwhIFtugPCpRkxVR117jzh1Mayf9It4x208eA3NLkIGlNPgV7i+oYkhHuCw9nIscKiZF&#10;GRUIr3J7Mu6/GV9INXUZr3PM5PugHXjiVzVQa9ztKOXEKlKVUvH+8eMPKkYETQZzC4AECvcF6ggj&#10;w6mSGNfp4QBRiTt2VGjsqEk1HYb25Tp6/uvK47jUfTfA5P8ARqBy0xVr75fZ9Cjk2ZJYFpGtW01D&#10;e8d6pYDaThNZlFhysH3mO4nvqeSYlEVFqU6a5c7Ogvy0U5tr3MV9x005WqRXucbEccJr0RXucbkg&#10;243V69zjqTduaqhr3PAi+nKkVsJr3OY11HKUoQZr3MsUbyyCJO7G3GlHTjSlKZ2V7h4ugeSPPqYd&#10;yXCgEn4/2cLWVHFZo8fV+Xbjpr3LDqKlWnp0iW2gtxC46CZqPTAr3HBFNrniRatYr0zXuZwbCy68&#10;YS2DtqkdNe5jkN10146BpquyvcwBWv4W5sia2a9zvUfZF+VAiqkmvc7uL/A88R0CnkIJ6q9zLHtJ&#10;AA14yqno017jhSgbmdvdsCfu4lmqaxwr3LAvw2+mRzr1OmzzVxb4qd/c3DQ7dF/PmJ/adnQtbbuh&#10;tNRjeOBxwkUwZhqVgoTArBWmO3X2eP5c2UKCJIaJI2+0Ba48OcmH0qcUSDtNFBXNJVJooSoKXAFi&#10;Rx2RyCIyb2+/hapkpTJpwEGssdXHJOUQDUczllPu2txS1CRNVpuqhK8my9lJ150kDKC1/dvxtT+r&#10;hW6zClSA79/w7cyoQSVJIt8eJ1dPGqkTWVbgH3iB4f08yD/C+tuw4qQjvhMRWgoCoVXKKFwiMXDa&#10;8zKgVu5s2vHu7JOB2VVUGob1aeV+lQ3Pe2nHGm8t/dQar4ntxQUFJkmqqpnmq4mjERQ3Fze/18V8&#10;GJU2T8s4tnCoOyPDqOoqGY+GyMtp7OCPLrdV++2wMdSh8eNMJOs40CHUCZKiGLDVv5lbUwQKLXPv&#10;uBcc+ZF6pM+VPUz1A5lzbUSec1ZXVMpc633SE9+dxMltRZ2yW+gAeyo6vF63SaPHSwJS00dNH9mN&#10;VUfQBYcBBDZe3Ds0inUaz8yILmx7c0aeECvclAE6rxmaeCZr3J0SkCx4mUaZUa9ybCuovxgmvCvc&#10;EnA43VFP58DD5k0qTgJr3Ane9fnupmfUK5t9A4Mx+zt0igDeL7xyvcEeJduo7ezgUUZpDsr3HzDt&#10;rTKCO/ETmAqhxr3B06FYd/NeslGhG4RMp7X7a8UWKQSkHrNA/NFQIrptFJ5czToY4E08ODMjoqIF&#10;RSeJLk/Tyb7ltOeE1WsPOPjbw+HLzNWro6Hdx1o1MjBV0txEs6RjTBrBL2BGl+DlkG8JaQLuKK5J&#10;8BoeFSE94oE4Ck69o86CPqZKy4b8vHcmZ0X7yOa8ucJHq+t+LVZ1Jnn8fa58eSVmiQ2BBkaaMr+A&#10;ZowlIu2miX2Io/LiuRty3PfkUzroJpxNSOcWB78YKCKpFe5FYAkta3N04kkYV7mMm/jy4NKNPGvc&#10;7pAVnW3tHKrNMLMV7gm5aDf518O3mx/0ax+scRPglI6MZ9lOOo1Cuj2PLAet1e9JnHLTKSN0ZLH2&#10;2tze7iCtcrOw0TXiEqt6bqC15PpHLp+m84nyhh0x7NBGQPZ7o5nsykllJHEAGuY2doi5XHTVJ/Uq&#10;cw53xKBjqlZOBppq3BBsGS/c8pIQY+NA84UhYPMYMzDu2lucIwyyacVhSVjEVv7hWKvNRBCZ1v7o&#10;Olr8pw/HBwZJuh2XMaZbtHUSp94Fhwp3lZKrRBOyDWTnZovV3qOgpPxoz34bGIRx5r6g4UHF5nw6&#10;pCDv9mVSbHmtFh7efgwt3KEHmFbg0qrIV/wu+tWxDgrdEZm3TIfFR/HgKz4bPOgDvQmYPXXfDJH4&#10;ePIpNQtXuciTt5Wq17naqR7OaNbNe4q8uORVBH7MCPv4VvHTB6KIL1PhmvcJjiEBwzqVUU5H+6Ov&#10;586Lbl3PeNN+VZKtK7+ySeofCvcEMKWNhpfmTqhpFA+Yr3G7M9IuI5Sr6KSxPlkj6teMFOpJScaV&#10;2LhYuEKHTXuEWyzJ5FXVUp8CGFvz5F9zJUKynvRqSlXpXuKm5Pc8Kj50QV7maJtpvxKtJIgU2oSK&#10;9xQwVj01XS1cXfdtPCxTZKTNFCm9aVJNe5bV0hxc4rkWjqd3vBAp+rTgDW4Ugiufu8Vt+Xu1J6/j&#10;XuChqSLG/GFxNAavc5DcBYaHjKUFR0k4VXA17i/ynVvFVICLhzZh8DxQwoMLHEA0FL9uUnqxr3Kt&#10;+v2CzZA67zSQrtjkqEqIz2G1jc/nfkmOCPF01nTulcjNsqSDiQkpPmK9w62EVaVuGQ1Sm4dFN/pH&#10;EKhprGW4b7pZT0E17ikpIVq6aejk7SoR9fhxWw4mceIiiVau7UFDga9wwPo6zUcv55GDVDbBUq0L&#10;A+0G45M249yLW40LOC5A66jXfyz/ADLAdTwx9DXRF+W8wWeG9teZnJxxrCtIjZXB7jvzOVO4BADb&#10;vy+k7YpMvbXMGy3PJVMxjlFzb6OPNqhVNEYVwYAjdww+Ta5aimEUhuCNpB8R434ONWtAPRVGCW1g&#10;ikPnCgeswyWKP3XA3KfG/cc1hfX/ANN6vpN6kMTlpYvJo550qoDbRo5tWsfgbjmK+91qq2uu9H2q&#10;g+vH311R3DvU5lYBsmSAR7NlKLLtecTwWnrHN3ZAH/4kNG/McC+idainWdTfeAfv4HwkJE9NPupK&#10;DHRT1yUUKixPGj4aYGNe5xU208eWQJxmt17iowCuajqkYeB5vvEtmRhRDdtBxJr3Al9T2VzKtPm6&#10;lFo6oBHIHZwO/wB3Bhd/tgl30w6qkTce+06rcn7cR5HhXuAXJRU2eckjcbzU42699y+zki2SxmNs&#10;Qdo9dlSklxWV3WGxWPoa9wefSnnJsOxRsvVB0mvpf95dOb3cfNm4W+moq39y3vm++Tw+Br3LIo5F&#10;kG5TcW5kBqwrC5QIr3JKtYj48qQRScia9x0oZmilDr4HlEkg4UgdTqEV7hlMo1tJjmGSYNW2aOaM&#10;xsD8Rbg2sXiuUnZ0VDWYNKtVh1O0GfZXuV7Zvw2bpD1KalO4LDLofBkY6W+rkR3jQyC61o+0n3H8&#10;Ky8y98bxWWrpTj1EV7hxsKxGHE6CKsp2DLIoYWPt5kXZ3AfQFJrHG4ZLCylXA17j5Cw8vaRc8OIn&#10;GilW2vcyRCzX4ypVVONe470VSYpBbTjeqi91GoV7g0ZYxPQKe47cKbtqcajS+ZgzXuFm9d3Q2Hqn&#10;02/r1hEAbEMJU+aALl4T3+48JGUd8Cwds6kefEevyrIvsu3qVlVz+XcMJUYHUeBrCPccr4HXlE2R&#10;sWfB8Wly5Wiygkx30+r6uTBuvmIXLRwIMRXTfNWBcth5HrWbg0h/d1HJzjGox417ily/i3y1d5Uw&#10;DRONrL4WOnKwU4iia7Y1pkbRjXuE99QvTk5SxcY7gaEU9U29GHZWvcjkX5xa/lLhNyjBKh4gNgNZ&#10;F7n5x/MG+6dPiTgesV7k3p9mSLG8JVZzaePRhf8APkmZbeC6bB4j4UmzeyNq4SNh2V7ghN7p93gy&#10;SZoHba9xRYHibU9SAwup0IPG9WnGie6Z1ia9xIZmwtso4/Hi2H3EFU29Nv7r9+Yw78ZEm3WLxmQF&#10;ETHBX60JbF7+YMlte1Ig+Ve5Y/0F6kQ52y2IZ5AaqnG2QE6m3YjijJ8zGaMBZ+4YK644+tYlbxZW&#10;rLH4jwqxB6OqvcMHGSbFeCU0Bxsroi4txY5bxmTD6pCD7txf6OEd0wHRSB1M48ajVEAkiIbXgKep&#10;Hp5vB6kZdj3RuB80g7Lb98W8PbyAN6sk/m1sVDB1rEHipPR5ipv3UzMPJLLm0RpqJSSmCX5KU38U&#10;Pw9nBt9IPXSPHKBMg43L+lp1vTsx+0g/d+kchDdm/UqbdzaNk0XbxZT3ZLqenGkPnrBB5ZxWmXU6&#10;OLfcRywNTuFx468lsYVD4oIGewCeI57uQOWq9YdFFu5PMtXh+G47hFVlzGYxPSVaNHIhFxtYWPES&#10;pSdQ4UstbpyzdS6gwQRHpTDieHTMiYjh9o6qmcSxyeIYco49QHQzGPT9ntZ8OZmoppfNopluLC9w&#10;hPw7cxc3x3ZSwfztqDoUZUkT4VcR5HaK6l7o71p3jYg4KSIUNuPTRgsh5zpM/YC8dbFtnRTHUwnW&#10;xIsTb2N3HDzenbrTBnjCY4K1xFV0wCyITqbDvb2HgBsrrvWgpO0YEcaI88yosnWgTJ9n4VVP6w/T&#10;muXKifEsOi34dUFnRrXKsf3QeHfwTFUlKyxtb4A8Nre4OgyDUWuNlJKTVD/WPpjU05fbHcC4tYgH&#10;434w9bekuWuu/T6ryZmeJZEqEYRsRcq1tGHxHJO3V3iOTvSvFtWC08CDxqV9y9417t3IWnFBMLHS&#10;KKp0K9Q/UT0Q+oSi6xZHZmghkVMRo2YiOppmP6SNrdzbUHwNuaYPq19NuZvTr1QqsJqI2VY3Z4pb&#10;Ha6X0N+TxfW4yhSLljxNuQUkdfA+VZ7Zoyi/aFyxCkqxw+B8q3x/T311yN6kOkuEdXuns4mw/FYV&#10;faCC0Ulvfie3ZkOh4GWWcbhxmiE4srg7WH0cl62fFykLBHXHA1ELrRQT0dFDSL+PFSkjrw8Q7ppI&#10;Irvijw2uKMFHjwRNrCxVgAszsr3BFwbFDC1gT34vSspNJlJJr3B+ylmRopFcObi2l+HCDpxoPvs6&#10;6jzxLINeHC6f5wFVH5E7bgwttvqR8OCRJDwjiKBziFMK1Dk0G+acuR1sXmwgB11U+I+PCE+t30zr&#10;Uxv1SyNS3jmX/S4EF/pkCjxHAln2UqzlorbweQNv9ID51PeTZinMGwyowtOw9PVUrI+Y5KyM4Nir&#10;D5qDRSf319v0jlcOR8yVWXKtcGxRi0LHajHwPgPhwHbvZs5q7l7AjDHhQiSVNmDgejoFCIO+vDK4&#10;dWltkynRu2vMhWXSpVL2j3lcuCHhmJsANvtHDtK5qi0A17grYHjRiZSxHhp8eGrLumg64kzWCRFO&#10;luDxlvMjvZQex14rW2HRNFRSEmTM0nMRw1JlNwO3s4ZDJ+azG63Yjkc39nNUXiIgH50XbPuRoa2G&#10;TbGGNie3A89Tnppy319yhLiOExomMQoXiYL3Nux+ngU1IuEG0uR4T9quKT0jq6RQ+yTPjbqDFwDp&#10;iNXypJdMOp9XkDFEyrmdy2HTMFjdr/omJsP+B5rc5wytmfpXmiqoq6meKWmkKyxEHWxtcX5Bl1bu&#10;5Bcd27ik7CNhHTUsPtBsyn7TiDR3I5ElQTREMrAEEG4I9o4r8NxKLEqRamEg3Go8QeDFp1LokUnD&#10;iVGOFZOOLAAX8TxemeBpUW5Tga9zG3u6XvzaY400G9ImvcxAsdT24s1JTSclAGwmvcdcMxKSinDo&#10;Toe3FCHiNlICAuvcM5086hwCI4Vi6iemlFnjfsRwa2OZG0PSOPlRapBbMproqDwGutfQRMNgfOuU&#10;FMuGSXdkXVoidTcezgzetUqP5i2xAxUkbaudNyI2Hj11xVr6HvwuOXMyvhk/8vxEkx391z4clXd/&#10;eDUnunDHRQOurUowFc+CzE6yp5kZBB15OqVBYkY0Wgmvc5E3Fhy2o16Yr3MLEntxythIGJr3O1C/&#10;4dObIpScMZr3O/dJF9OXFUg8Ir3OwSTcc2aY0nYa9zxNjpzQxqobmvc7VtdOPinC3xr3JMU7I1+1&#10;vZxQhZTspEtk7RXuKjDcTZWG42PhwxCgsQaLzGw17i4ix5v5ZJH46ePxHERYGsGk+jxV7n//1/n/&#10;APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5zHLm&#10;rCvc5ePK05XuZEI7Hnq3Xuci9ja3PV6vc53I7c9Xq9zKjX05uvV7klLW+PHq1XuYKlLHfbQ8oRVT&#10;XuQANSvs5UU3Ne5Kha4PHqcmvcySGxB7X56t17nan3b8qa3XuZFN9G5oVuvc53bw1HL1qvc8CRrb&#10;Tnq9XucSw7Dnq9XueUagjnq9XuZgul78tWq9ztSAdeVrde5kNlN+ORXq9xSYJir00ix+3ihCqVtq&#10;ivcEyPEd0Y0txwmlWuvc7askI90n7+VJqxVXuR9SdxPK6qbmvc6PbTjINVr3OrHuBfltVer3Or/4&#10;uekV6vc8Wt257TArde5xYX5dIitV7mT92/LjCvV7mEgHQ81Ner3OS2Xlpqwr3OtutzzW2rDGvc6K&#10;681TkV7nE6nadOe1TTU17niApseXirTXudG19eVqpr3PMdNRzVVmvc4EBhppzdWmvc72gjd7Oaql&#10;e52ALEnnq9XuR/3dOWma9Xudg3Nj488cK9XueBt7vfmq3XuPmEZdxTGZ1ipIyQfE82BT6WyqvcHL&#10;K/SiGBRUYrqRrY88ohNLktAV7gyYbhNJh8QjpowqjxA4iLs07MV7kqQE3tp4cqDVa9zEtmBbtyqj&#10;Xia9zgWW30c0YrRNe5jJv257ThXor3MZtflK1XueAuOXKorde50TZreHGjWq9zIdBY9+arVe5wfX&#10;TjonhW69zGdDz3nXq9zmCt9OUNer3OW4bea2Vuvcw39nFAVNbmTXuZQfAHXntM1c4V7jjhtDX4nV&#10;rQ4ZEZZW0CrqePJZMSdlONtFZronw4efoz6E8ydSVjqM5Q7KOUXaM97H28NkWSlbBto7TY6hQS9S&#10;eteQOl2HyVuZa5FkjBPlKwLk+y3DM9T/AMJXpHmDpxJhmVI/k8YiVjBMBoTa4Vh7DxlbBEiMaYey&#10;5K/CBB6aKhlH19ZRx3Na4filL8rh0pCrNc7lN7BiPEc1muu/p+z70GzfU5YzfQyU7xOQpIO1h/iV&#10;uxB4UzBigE6wq3+6j94diFHi1HHiWGzLPTzKGSRCCpB7EEcAgCwv7eepJM1P57ae9+eq9e5xVhu7&#10;d+br1e5nJDH2c8a9Xudj/VN+ar1e5wvc3PPV6vcybyNbac9Xq9zNv9n8eer1e4rco5xxvI+Nw45g&#10;E7QSxEMNpI1H0cdS5B8qfQ6UmuB+PjzaL/Dr/Enw/PNDTdP+olUEr49qRSN+94WJPDwReDSo0OWH&#10;w+IJquX1jeiXL/V7DJ865KpkgxqJS8kagBZ7C9xbs/8AHl+eFYrBiVOtTSuGVwGvfTX2cBrlspg6&#10;SPWjZBjwitc7O2T8SyriMuF4rCYZoWZXjZSGVgdRrx7FpEBH5cTLQpox76eKSnCaDKOdJ3YsBcn6&#10;hydDKgg98WseFS2lKVhJp9oBPGujI6sE7BSe3iOZ0mjFyOJTbKO2lumOO2u2xumjICE3PtsNecAy&#10;ElW0v7OMuW5RB2mqzwp1wzG4Zy9PDLYMLnwIPjzDMiqe9tL35RKFEYQT0U0ZRJGPVT/h+Ox08i+a&#10;1kuApte9/jwKuq3VrIXSbKk+as818eG0kCkl5GALEdgi92Y+wcXWuVuOqnh8KSvPhAMn9KNJ0M6R&#10;Z165ZnTL+TMNatNwJZT7sUKH/dJJDoAPZ3PgOavfra/FGzn1okqMg9LJZcJy+CyMwYiae2l3YdlP&#10;go+vkv29mm1TCfbUdXd6VnSknzrYJ9OXpC6e9CKdcalijxPMMiASVzxj9GP8EAP2B7T3P5cp7qqy&#10;eunNTVsWkP8AiJP8eGgwojAo3Nh35iC6XB045FWru3OpGBW/K1uvcwCzt35sV6vcecMwSsxudael&#10;RrE6m3FITV0pKjFe4Z3JvTimwiFJqxQz2v8AH6+W2UKWrcIE17guRRKqBEUADlCZpZXudG41PK1q&#10;vc4WB56t17nGwCkc9Xtte5G2X54jCaeIivcbMWxnDcCpTV4g40vZAdTb4ceQ2p4wBTQBOyvcLNm/&#10;Odbj9Yzg+XF+6o7AckqzsgyMRjQrt7YDEivcQVxbXvwVJEUehOmvc8wBtbmq3Xud2bvy0RW5r3O7&#10;kC55qK3GFe54MD35sU2DXucL2aw5U4VWK9zPT08lU21BxxCSqlTbRdOFe4vcGwPy1Ekmh4YkBAqT&#10;8uyzQNSq9xb06KhHw4jUZoeBOmvckOQvZuNATWsTXucle6kX5UpIrZEV7nUkigW5oJmtCvcisUvo&#10;eOiRV5ivcacSxWnw+BpJfteA8eNPvJthJpHcXSbdMmvcCHE8TnxCcuxNvDkT3d0X1TUWXD6n1Sa9&#10;xo2dzwmONFgFe5x/et8eeiKar3M+pFjxqlde5i37T7eKQBSfVFe5xY318eNaeNaJr3OgdNeUNWFe&#10;5xtc9+NkRWtte5mihMrWvpwquHtGyjC3YLpr3HmOFUFl4F1L10OW2ggQK9yQBYcoKWxXueI7cqRV&#10;q9zrtzWytV7nK55qKtNe5xvpY8pMVWJr3GqvwikxBCki2bwPLTQfu8ubvAQRXuBximXaiiYsguvL&#10;6KgHMd3VW5JRXuJViVOo14zswqL1tKbMEV7nEtbmqTba9zGxvpbnqrXuRpZDew56vV7nUUZJB9nP&#10;V6vcmi1rHvz1er3O959mnPV6vc6t71l56vV7nEm3fnq9XuYnPPVuvcgySFjYeHPVqvckoPLXaOKU&#10;J416vc92PFwwqwr3JVJVT0kgkhYqeUI6KXM3K7cygwa9wwPTj1BZsyRPGkFQzRg2Ktci3Hg6U4HG&#10;sk93O0a6yohJUSno4V7lkfSz1VZbzPTJSYswhm01Y6X+HCe4s03Z8GBrPXId/LXOYS4QhR9le4a7&#10;Ccdw3F0EtJKrhhe4PAg/Zrt8FCp8gLxTiOmvcUtHIs0yxxkFjpbgJu3E2oJ+NeCMdhr3BQoacUsC&#10;pGPeOuo5CNw53pk0ZKBAwFe44o0qXvwqmk6Mdte5z84ONt9eMJEbRTgivc5mbykAUks2g4+SBSK4&#10;fDImvcEjLmHeRCJ5zuYi/wDbwjcUOFRo++HTWGR9dvt4FvqM6u0XSTp3V4+JNtXIpiph7XYWvb2D&#10;hpldgq6dBViKAt/di2SZ4iu0BB5rgZix2szDjM+M1ztJJO7MS5uSSbknmSCUBAgcKxwfd79UmsvG&#10;Ua9+Og1UeKvc7vfQeHLg1YYV7nRYHvyprYr3OJuRYcsapXuYhc9+N16vc5W8eVNWiK9zgwNzblZr&#10;1e5zXsD4cbnGn0jCvcX+Q8DbFsXRiLopH38Ln1zhQgs2SvxcBXuWudHMqpg2DCd195gLX8OJX16I&#10;SOig/mLpcVAOAr3BsWE9gbW4VRqoN17mSzDXjcxVSa9zirsunt49NKNde5wtuYk89MU2a9zmQBrf&#10;lprwr3OBUWuovxkoxmrRFe5xCqTZhxsnqpows17ktI7n4W4zTqRFe5lxEmkwto4riWodYlI11Y25&#10;RUITNFl04GUzXXjzYr/Du6WDJfS6CvnUiSr94MVtew1t9fOWvalmf5q5LfAdFRytOtRUONB9jtes&#10;+JhIWuIB7wI0ueWcQTIqbZNAR7PZzCJ63MygmkSkEVwhrkYEToDf8vo5wjnga8ii1j48aWlxIxpg&#10;KKeFZo1oWf8ARAE27nmSSpMfuk+63FrLZXtpWDIqFVyhDZAQOTRLtiXYd1+J1DQZ2VdONdRDz4wv&#10;2vp5IJRYQGWxPfXiMJLhkGvAxUgPHCNrLZR2HOcQFr3JtpxeCqNOHpWiabnERk89lI3dwfD6Oc1e&#10;PvfQai/FLajERXttNtXAqsWMhu3t47UUTM1z424tLg402owJpP1kMvklo3UkX+GvC6fiJdUKToj6&#10;Fs85jZ/Jqa2j+Tp7tb35jtJB/wCI35Om4NgrNcxQsbEnHDopggBJUeighwOgOOdZ8EwCYeaKITV8&#10;o72CjapP/BsLc+bdUVL4nilRiUrbmlcsT7b87EgaEgVE6T3hNHm5k1AuD240aV6Yr3PaE9rE89Xo&#10;r3HGFQRxIo1fYK9yYL9hximSJr3HGkj3Pr4cTLOFODCvcEvC/wBDTPMdFRSx+7gZdMqHnSzThPRX&#10;uAjlIGqxepqWN7u/5ng9vfCgDqFRq8dSyeuvcFRB+6TwGmk1e4/4Un6Vbi9iOFzxwpwpnZXuGp9K&#10;OGPXdUZq5P8AclY9vq4a2CZWOofGo9zhQHpWOY2jJ5bBF2Fza1uC8pqLdtJ4sSTfS/M4G/lgYFKQ&#10;MKwnR7DnWzW99BzyVUynCufHjDi5a6Lfhe5AxNNYGo8u4pZuDrlEmnwqrlOloJSf+QTwpY/auiNk&#10;01pBUnzFA/1BIRKeMNZmqYB273cc14MRcVXVDF6tbFhLIdPi54PM2SYinL86llNGOUWAHFega24/&#10;dyNQNFBsnu65c6bVe/1coSVU1rJr3IpIubcumZpQMNte5jIt9fHDjT+E17kmlQiYKe9xwvUuOFI1&#10;wa9wQsGWpHVzDlUbh/ov0WBBPFqmQW9R49NLVRgOmuj2PLB+utL5+YMrzWIVVZSPbex04W5AfGeo&#10;4UVXSdLBTtpuoBYyH2sOXOdMx5uTMNK6hYIx/wAm8z5tFuC3RAB9a5hZ2dNwsddUrdXaWnXqFjF3&#10;OtVMfo10twSVUK9x24aONlyCYHTQHUqgwSVEjCDd305lAF7juONKQNlVSca7qZg0ZVm23Xx5Vr+M&#10;7g7Yl6UKHELXNHW3BHhuW2vGM/SV2IJ4EiKyK7M16Xnk/wB6D76GH8OfEKen9QucsIBJafDKWRb+&#10;yOVgf+VuaqmXW34Qm73iQb8wZuTpXFZPXmDhq6ZfZ7OCV0dkEGJvDb7V/wCPAbniZQDQK3iGpsGu&#10;XDRKQF221HIgqCq9zg5PY83Vq9zoNpbnq9XuKLAW21anXXx4XXIlNE92JSa9wrnVenbCOqLykWWS&#10;RG/5CHM2+z58ONoHQKnnIHPzNiB0Aj2V7ijja1mHMzEExRGRNe5Np9tR5lM2okVl+8cbTKCTSZZ0&#10;Qegg17lf/lmgzpPRstvtrb6DwCXbZQop6+NZb6u/tkq8jXuKkggEHTgSO2iAGvc4oDfd7DzS8K2a&#10;9x7jBamLD90hh9XEJXgRRaTjHTXuWUemnGvncpvQ/wDFTBhr4ML8j15JE1hbvrbd3cBfSI9le4Zn&#10;d2sNeIiomoR217mQSi+3vxpURjTRTXuPuETNBUCUNxxtAbxmiq4TqEV7hUfXTl4VNPgucqdbEo0L&#10;kd7j3gTyT2l961MTFZAdll53Zdtj06gPPCvcmdDsxNj2RqaR2DPEoRvq056dYApPvRafk7pUbDiP&#10;WvcHGikMMytfx5oDQZ6Ki1xOsRXuOGBYxJlDqTTYjCdq+ZHMDf4i44JrS4/K3CXkzgQfxpPcW/8A&#10;MLJSTtAIr3L2ct4vHjOD0+IxkMk8auCP9YX50ItrsXDaSNhE+2ufFwgtrKTgRWEixtx7ubkHw4rm&#10;KJSMayAXW3OURBsb2tzaVD+KmjXdtLcFnJOICOXy73vrwZWjoWnSKQrTpxpsr4xNGQe9rW5Xp+LR&#10;0pOaenOE9ScPiu+HsaWdgNdklyhP0NyPt6rAXFtr4tmY6QeHtxrMjsszcMPlonaBHmKReTGkw3E6&#10;7A5jcM3nxD/VNla318pG6dYlJV4ItJU6yU942v8AA2B5jnbOAiDwrLzOLcNu6k7FY0I4FvHi8C7h&#10;uvccVYK2UE675jU2NrW55I6avXuTKecxyLY88tAUJIpKtMivcW+YcDjz10/qsFbWaNDJGR/iUdh9&#10;PBpljnfoKCOkgcaDdndHKrtLnAmD617hEcpVEmD4/Ng9Yu0T91PgV0/Ph9kz4tni1sBxrKrMEfmW&#10;g4jh8DXucnxifIOeUqaP3Fd1kUjTW/birMAbF0OpwG2qpthm9qUq6INe5bbkHMFPmPLVNXw2JkRX&#10;7+3mQVleC4bSsYzXPrN7RVk+pB4EivcXFrtuHhw/MJOJoLTXuSonKEa8Zmk6hXuChknFmp6kJewu&#10;L8PLV7uzPHjQHzO31pmvcTfqpyIMw5Rgz1hibqilYJNbuYz2b6uNbxWv5+2K0DxIx/zeNHm4Wa/k&#10;3zarwSoSnzr3Av6B5pkqsOfL9Y15Kf7BPip/o4xubmHfNlhe1HTQ43ssQhYdTsO3qNe4aBUKm4+/&#10;k0oXIqDTXueAueMqFVr3JMbBRfueN7aYImvcW+AYi0Mo44pOpNBe7Z1CvcHvBKimxGifDa4eZBUq&#10;Y5EI0KsLHgHuEFtQUnApMj0qPpNq4FpJBBrFIoK3Ottea7XrZ6IT9F+q9RNhKFaWZzPTOOxU6lb/&#10;AA7cOi+GFoum9jn3R/CobfbtrsF2dbxp3gswhZkjwqHHqNckbcobtfgf5VxqPHsIirYz3AuPYfEc&#10;yjsboPthQ6KPswtjZuFFc+KhJNkm61z7eHm0USETXuP2NYFR9RsnT5Zq7eailoW/1gNBxI62Hklk&#10;7F4eR6aKra6Vk1wl9OzYR1V7lclHW1XT3OMlBWoyqZPLlv8AdyKMueXl7paVtSYNZmONJze2Cknh&#10;Ir3DQUtTFVQrMn2WAIPMh21BwAjjUFOILZg17klJGUhge3FARtmk5Fe4sYaenzLg74JV2uwuh/ws&#10;O3EL9ui8aUy5sVhQdUs2TgdT6+Ve4z9Lc24t04zikdRdFicJKvgVvqeYQuWzm6l7oUPCTt6jRtnu&#10;Xozq3lO0iUnrr3LY8v45R43hsWIUEm+ORQwI9h5O0hYCkmQcRWFa2iysoUII217igjco4178oRWy&#10;nTjXC4PujgiYDW4fiVHJgGLoJaadGSRT4htOBK7YKTrTtpI08uzcLjZg0311MWRJF+1GbrwlWdMv&#10;4l0L6gQyYQWEYYTUsgFgy3vsJHs5h/vhkv8ALVi/t5CVHxAcFcfSsnrS4TnVtrXjGCqyQTRV1MQ4&#10;Fz7rD2ctl6NdTcO6m5Np8dpmAmttmS+quNCLcEeW36cxbDiax9zKx/JOlOMbQekUBWaMAkwivO0F&#10;kfVDbS3j93BcC2G4cEEzQfkikiWW+06kfDnYdkbcOaiRVVAK215QpUq99PHiW6pdMsB625Gqcp4r&#10;GFqAC1NL4pIOxv7OFchAKFiULwUD0dI6xQ43b3gc3bukujFJwI6RSZebEsnYwuasBLMFI8+EDSRP&#10;o9o5RfUYlmjoB1Qlp8RjaKagkMU6k28xL23D2/DmE+fZWrdm8KUz3asUq6Qa6rWD7Oc2wdbMpWnA&#10;ddGLxzAcu9XMi/JVYWWmrE3RkjVGtpf2EHvy3fpP1GwnOOAU2L0UivG6g3U9/h9I4oU4YlvHVtqC&#10;czy5dq4U49XlVDPqf6BVeV8cqcMliCNGCQSdCvgQPHho8IxKORVK+I7+HDAN4AqPVh86APiRIBql&#10;nrn0nw+QSiSJtrXIa3dvhwmnrk9KGBeo7p7Vth0SDFqVC8L7Rc2Fyt/jzITc/PUuIOXXihoV9iuK&#10;Twj51mV2e74JsFJs7n7F4A9CuHp00JH4Vvryxz0S9aJem3UWqd+nuPzqkwYkikmYhVqUB7AdmA8O&#10;abudso5h6P54qcJxWB4DTTNHKjC1rG2nJAYWvd+5LDg8J2E8eusgs3y78uskCQcRW8DhWKYdjeG0&#10;+MYTMlRS1UayxSxtuV0cBlZSO4IPF9R1lPW0y1NO25XFxybUL1AEYg1FpTp4U4cdaeXyWvbx4YtP&#10;AYRTE6q9xW0FcRZl9vBIlU7a2FdFe4JmA4u6SLc8MUuiKTLGoV7g/wCUMySQSrIjFbfHhiy9FBt5&#10;vAzjUSphDgEcONlDMlDjuHmjxMJLHINrKwvcHTUHgoBJGpJxFBcarNQKTHGgjzTgE8cwxLDmMc0Z&#10;3Lt015VP6yvS7NkrEJc85UpzJhdWxaRYx/kmOvb2cj/Pco/OpN3b4LGKwOP98PnWR9hfN5u0AT+0&#10;HtNLHJuaFx+j8mr9yriG119tv3hwouQc3ywP/IsXb31/ybN/TzeRZr34CFEBWzz6zS9D2kwBHXS0&#10;BFuGGw+v2WudDyZWnZMUsnXXLghYXiWtwfv4djCkDzU417goZfx5qdrgkm44bMxxNFDjAWnCo08Y&#10;f8+D5lzMraOh0046+wHBFFqm0nBW3hSUxTCkqIyg7kcMpkvOVyqO1gbaHkY39hxFFr7ZOMxRdM+5&#10;DjqIneNQWGt7a8AP1b+lTAetuW5MyZXhSPG4UZvct+kHezfHgXcabzJv8tc4f0F8UngPKpP3ezrS&#10;e5e8kk1G6S9VKzLFauT85yWpWNoJ3P2DewUn/DzXfx/A8e6XZimoMTiaLynKSIwNxra9uQo8w/kz&#10;/cuiIE9Sh1VJl0wpMKAge70o4ausi7kNwdQR4j4Hi2oa2nxCmFRTMCD8eDJpxL4nZVUOApg1l5N8&#10;sstvHjw66eSSn7sa9zGUJ7+HHdmykiusxNe5619L68cCiK2G+sV7jjhuIzUk67Ttt48OW3cKZEbI&#10;mvcM9096irGP5biYEtNKNjo2oIOnbgwy+/Var1J2cR00ULb0mRtrgyBtfHgHdfuiEWCU75uyWDNh&#10;s53PGO8RP7ODO+tg6gXbGHEp4U/pF2mTgrh112pvoe/C65bzPNh8i0NbrE2gb2fTyQ92d5A+O7cO&#10;yga4xpOO3orlwXEkSWMNCbr4EcyHSQoSONF+w417nJiCQAOOhOmtoQQK9zjsKj3jxzVThr3OWh09&#10;vNbaaT4q9zjexF+WIkUoKJr3PWX7VuNAxTQkYCvc5K1tALX4oBp3TNe5zuVPxPPAwab0V7kiN9jj&#10;igHGaJlt417jstc3kML66cUBzw0mCTXuf//Q+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer&#10;1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nd+e21uvc5ix5unBjXudjnq2K9zKtwL89W69zKh1ue&#10;er1e539o35sGK9XuZo3FxfjoM1qvczOodLctWq9xtYEfVxqabIr3OI019vL1qvcmMvmpcdxy1Xr3&#10;OEbe3mq2DXuZwbG45QVavc523G445Xq9zixIFgeerRNe50im5Y689W69zJ2I+PPVqvcyA+HPV6vc&#10;6Jty1br3Og1+UNaNe5LpbxyhvZx1Bitpr3F/h1Yk8Yufh34tmjAY17j2kh26DjZxq5wr3JCafHlA&#10;mK8BXudk7jY6c1Nar3OJsdOeOFar3OtwtblSa1XuclOnHKsK9z1vby9Paa9zzWIvz2yqEV7nC3s4&#10;0Mabr3OXhY8dq9e54ML2HPVsYV7nZF9Rrz1P17nE2tYjmqqRNe5iFrX9nKxTBr3PX3dtBy1a217n&#10;Hb8eeqwE17nY10HN05EV7nWre7z1M17nbaHnq3Fe5j7c9Xq9xzwzBMSxaXZSxE30vbTnoqwQVV7g&#10;35X6RkBZ8WNuemKMEtgba9wacNwHD8JjEVHGFA8ba8ot7hSqY2V7jod1+JcKrM17nFj9/wAOe216&#10;a9zHv157TFe2V7mMqA1zzRE03tr3PFRbTjFaivcjnQnlwdNer3OA+HNkTVor3OLaannk4HGtV7nI&#10;DcAe3NlNer3O95GnfjJEVWvc4OSRy4Ner3OBHNmK3XueHt8eXit17ntx7crprVe50TYX8RzZqs11&#10;cHtwY+lfRDO/VfEFhwOlkWEmzS7TYcXs2y1HDZRoxaqdPQKa8XxrC8AoXxLGZ0p4YwSzObCw5dR6&#10;c/RFlnIUUeI49D8xV2BZ3Gt/oPBo20lgSdvtFDVLQbwG2q3vUP65qDAYJMB6ayJNM11M/e3xHhyw&#10;vDsGo8HpFpqCEIigDQAduL21pcUJVHR0UatkSJqpnOGfcx5wxE4rmOqepZn3ksSe/sHHjy1lQKRo&#10;OFS21MmTjNOOslOJO2kxFiDNLaBmGpK8KR6qfSJ049TeTJcIzBCsVdErGlqVHvo1tNbai/hwPv2q&#10;0k4Y0DLhgO+Eij2elz1i4n0zxKLKWanapwaZgPe+1HfQsl+wHiOadfqd9LfUH06Z1qsv5mpHjhDs&#10;YZtp2SpfRlPCJR0GDUbXTX5Y41d9gOYMIzNhUGN4FOlTS1ChkdDcWPh8D8OFXsyjUc8DNIQQaeee&#10;vcXHLVuvc7uOerde5kUljcc9Xq9zzWLc9Xq9zwAtY6c9Xq9z25tOer1e5lDaW56vV1bW/FFljMuM&#10;5TxWPGMDnaCaJgwKEg3B44lUU824WzIrraPDmyn+HZ+JfFjS03TnqnV2kTakU0jW+ABJ78ESXO/E&#10;H29FDe3uQ6INEU9W3o1yx1zwabMGXYUpMeiUsCqhVnsPsvYfaPt5sUZezLh2PUMVXRSBkdQVZSCD&#10;fsdOBx+yUx/fDbR8J2DEVrZdVOl2Zun+Y58Dxikagkico6FbG9/DiuV9gN9be3+PA4U95iOPRhXl&#10;ATEUC1ZTyUszK3ur23HkhSb7Yx4DjaSB9x2VpL4RgQaZMQo7vuLEqba205lkd/LBSynt/fxLgSdp&#10;p3v5HRTlh6szeWWVVXxtp8deEW9Wvro6T+ljLszYtVJiGOhGEGHQupcsRo0mtlQH26+zg4tLEL8S&#10;htoPv3YbGMzVkPpK/D2z71/q4cz5rWTAsrBlZql1IlqlGu2mQ+3/ABnQfHtzUv8AVB6xeq3qhzZJ&#10;i+a6x46RSRBSoSsMS3vZUHcnxJ14MUjTgkQKAzrqnjJPPXWyH0s6UZD6N5Spsl9PqBKGiplAuBeS&#10;RvF5ZD7zufEn6BYWHCpKqqpBJYnx4+BNM0I4UL25jZR35ciK3XfMq3VdOODCtV7kdjubb24wBNeO&#10;Fe4tcp5NxDHqld0ZEd+9vDixLcYml7LJUZOyvcNTl3KeH4HEqwqN3tPNk0JUoCNle4sADe19Bxom&#10;adr3OaSbbjxPK16vc6dwRYc9Wq9zAS1wBywq4ivc5E6a8rXjhXuJLM2b8Ny1T7pWEk5+ygOt/bwz&#10;ZtFvbKUpaLmAr3CtZgzFX5grnq6lr7joB2HJGtLUMCDjQoYaCBXuMSixvwRACjWK9zojX282EzVo&#10;r3Otb9ubAr1e53e2nNlNUNe5wNieUAqya9zjpe3PGqHCvcl0tJLVSCOIX4+hvXS1lpTxhIr3BEwb&#10;BYqVNxHvcMYDYgVKmX5cGfEa9xUoiqu3iYmaGyRXuZ43F+3bidWNWNe5xkfXXnkitRXucRcLY/fy&#10;0U5tr3MLNt768rTM17jTieKQ4dESxuTqBxDc3AtxjRZcXCbcY17gSYnidRiMhaQ9zyLru6U+cThU&#10;W3Nwbg417jaAQn7eFPVSEDCvc5A8bIp5Jr3O+5sOWAmq4V7nFtdTypTXjXucNTzc6ab+417nZ7W9&#10;nGpp2K9zha2vNTTeyvcywxlzwseeCBS5hkuGvcd4Igg7cCil68aGzLPdivclX4zRnXuda3vz1ar3&#10;Pc3Wq9zrla9XueJty1aJivc47ueiqTXud3078pEVaa9zpkSQWcX56abWkLwNe4j8Zy1FU3lpxtPN&#10;qNRzmWRJuZKcK9wNq7Damha0o04zM1AF9lTtmcRNe40kSMCIxck8uEk0HksKUYivc4ilqFO6RSOW&#10;LZiRVl2y29or3JG3b7p4zSOvcyKR356q17nFtt789Xq9zjy0V6vc4FwNOVr1e5DlewsO/PV6vc7i&#10;Fhc8cSJr1e5kv48ME4V4V7nfLVs17niSbc3VhXue3hDpzUVvVXuOVHi1VQyianYqfgeMxpMpo1tr&#10;5y0UFIMRXuGa6Y+prNGS2SOqkM0EetmP5a8dCyR4sfOsqd2+1G6yvB1RUIwBr3BSyr66M002bf5n&#10;Wwr8sz6R20Cj4+3gLzCzavhpUkDyqSLbtqdW940gJnERXuWkdJ/VX056k00cJnFNVWAMbkA3+B8R&#10;yFL3dlduNTfiHR0VmZk++VnnaRoUEkjidte4ZOOSGqiFRSuGVu2t+RY4yUEg4VIhbK8Qa9zml0Fm&#10;0+PEakYUyFlO0V7j1gFAuKViysPcQ/VxG4dOE+6gZfvajArizWHBQllFBTswA2qLk3AAA7k8QspL&#10;pxoDrTolVYfhyhL1pdbJOpfUKTBsLlLYZhrNDFZvdYg+81vYTzIHKLNNqjrNQTnV73y4HCs6iwtw&#10;lJ1OvBYB00CJjCu+c7+zlTV+Fe5xNu/KDCmYivc4EnbblxTpr3Orka82a1XucLeHt43Va9zla9jf&#10;nqvNe5xtrb28aNWGNe5nhjaRxGuuvhxOTGNKtPAV7hyuh2TmmxGCIqD9kn6+FiPHJoTvH8q1p6a9&#10;yyzC6SGjpUgRdAAOFjjhUajXVqBNe48LfbtXiUqM6apBr3OMoLKNxtbiSdJgVoivcjspJ1/Li0Gt&#10;17nPRdSPDjBSdtaivc4jd2+vj0mnkia9zk4uATyxMinYmvc6RSwvxPqinO7Ar3J8Ee++tvDmlAnZ&#10;jVDXuLzpxlCbP3VvBcqUwLLE6PJpe5JsBwH59d/lbcqUIgE/rQGzFetWkVFrKlKOmepfsik820el&#10;eVkyxlCiwGJbLTRKq6fDX8+cVt48xN/crcGImgioGgsgF3eeY2epbcwPh7Po04KkaFUIK7vpHI0U&#10;J4lNJtM04rKqkx7BLbx7c5fYXYAAO507covHjNOhNdxKd++xTQ/HkKRS8qgm4PtGnDVsaRMRXi5w&#10;qFPIzNsuWHgbccoD5CjQE8L3Gu+2U0AayQ1Py62PbnGzuxcMNTx8aU+GKdOOFYSalx5wa697ckpq&#10;DG97+23LEadlaqNcyyXd2C25IRwnujXlSCTMxVprGSChiKl7ePHXDFmqJhFYjce/F0acabImkxij&#10;RRxMZBYAcov/AOFGHWE5X9P+WekUEhV6+dqqRb2OxFKKD9Jbmc/Y1lY7xb42nCfLGiS/lpuRtOFM&#10;/QVWxfNuYsySC6wNHRxPYdrCSQDx0IHNLGlQIoe1tO3OiizNARtMUabk73TYLxNSmvc7ub+WBbmo&#10;r1e5KiVh73hxlRrxr3J8Z4lNUr3HzD4y8oB8TxC6YFOAV7i9xWQUGW6qY+ERAPxPA6yO8dSOunFq&#10;0JPlXuBLkWkkkpnqVX7R4NMxcAIFRjBNe4IyqBJ27cCxNeiK9xT4OimQOw0GvCl41sGvcO56McNe&#10;XF6/Ez2Gl/pPBFl4IWTwgCoszRRBMcai1tvlzc27csoAtYr3+PBUTNAKaYGuex51ck7iOV0xTujC&#10;a6DC+3mQKx91tTxvhTFczYHQ8d8MiZZfMGg409iNO2nF+HAbagVDX949l4OOHkQ5Lxarv/k6SY/8&#10;mHgds0FDyR10gSqHAk9NBTnKdJsTw2nQi8lVBbx7ODzXUw5Wkzjikl72kI+n3ie/JBzFcqJn21u8&#10;JKiqjF31twQNRYWtbgA0lZogA1V3zG9iNvj7eWKSjhV4Ka9zgU2nibUTTeqvc4C32bcdJnbThxxr&#10;3MtKzmZSNNbcRLFNkAHGvcEvBXjh6q4Ujd2WDufiNeMOkpR50rfISQBXFu3LCOuYmWuyy8QLEFwD&#10;bwtpxnd8pbUobcRh60WrVLKz103UJIeW/tHLi+laWyHhbq2ggjv7b215n1aOA27aSMYrmNvCf8rc&#10;PXVK/V6JE6n43Gp3D5uba3Yd+CYLXIHY8Xk4nq4UAttBjGKiOMbvesTztACbDidb+kQK2BBrlNHu&#10;hPn2swt9Hx4Qf8VjBHxb0VYrKft09TAwtrYbgD/Hiq+cTd5csKnUFCKnPs8XF+tA4tmlj6EJjhPq&#10;9rKSVhetwWdRr32Sq3b6uagOXrGjaMm21mA5g1ej9oay1vBC/Sr1F7Wve3Ft0qnEOaJInNgWK8CW&#10;biWqDGfJ1MA1y4bVSba8hUisfDXuc2A8BytVFe5wJvpblqtXuO+GSlZVtxE6JBpA8JBr3AJ9RlIY&#10;cxUuJgW3RxNf/iJtzKLs6vNKNPRIqVdzHZZUjoJ99e5gg2yQJIvZgCPu5n1bL1tg04vAkV7jhSMY&#10;5Fe1zzxGONI3BqEV7hIOo9JLhPUqWVrgPL2/4kL8DN+iSTtrKLJ3PzNkPL4V7joyW766cj9Ug7KL&#10;wa9zgFA15ZY1CrTXuOlEDKGiPZgRwugppC54ca9w4vpSxsx4jJhMh+2oXU/4CeAq9ToVHA1jnv8A&#10;W0oCxwPxr3D+W8LcKSQdk1iVMV7nJIidQe3NhGuqlVe45UkmyQBuJC6EHGkLgkV7jH6gMsDOfRDE&#10;FiUPPQgTJ7bLqbfVySctIcbLZGO2jndG/wD5bmiCcAvwn1r3CQel/GWT57AJNNrBx9HjxS0QmQfS&#10;snt+radDo8q9w5kXu/HXjBlQg4VjYqvcz5kQSUdPi7DWIhWPwPDBDvhESI401ZGFKb6cRXuW6el/&#10;NseZemdJGWBejHktrrp9k/dzOLdK9N7aJEyUiD5VhRvZYGzu1K4EzXA33jhmV228tvDkp6YGNReR&#10;NdC/2h3POTtGg0F/Dm1RwplcV2u4m54/5fqVp6pZL2tw1tF6FCkbgwwrhMARY+PBC6p5HoerXR/G&#10;skViBxW0rhL+EirdCPiDwTPNIdlK8UqBB9ePocaGO7d8cvuEuAxBFBfmGoOBY/R42uqB/Kkt/gc2&#10;P3d+aka4dX5J6jVmXcSQxFXeJ1OhV0JHMIXrY2FwpC8IURHzrq0tacwtEuJxIg+hoU0YMN47HtwS&#10;gCNToD24vG2gIca584n3R35smDVq9zvvYlu3LLXIr1e4IOTsUWlqUjbtfX4jj1k+WHdU4UD8xY1p&#10;Jr3Cide8rS5Wz9Li9GCsMxWeO3sPccGN2gtOpdGw1kPulfC/tA2raBpNe4kc+Yb/AD/LlPmKk96W&#10;Ha49tvEckS9Cb63Ck7QPdQhyl/8AKPKZVsOFe4bj0l5/FXhUmX6prvCLxrfsCdfuPDbdZ5ak9yo7&#10;MQOqsfe0LKS24HkjA7a9w9KhhGGY3uL8mNJnbWK5xNe5yVrm/NERVThXuPmE1Zp51Yaa8uFYwaKr&#10;hGtJFe4ZPLktFmTCJcCxIB4qhDGQfjpyQbRwKEcPlUNXaVWSw8jaDNe5XbjdO3RvqbJh0zlVgm2+&#10;PvRudD9Q5B1wVZHfEgeA4jrBrMW1WN5LILH8SZ8lAY17h18JxCnr6KOphsyuAQQe9+ZKMLD6QpOw&#10;iaxiuGSyopNe44G2nFYNIq9zkrqGudOVArUTXuO9HUmNg1uX2UWuIkV7gvZaxZrLrwruWgoTUfXr&#10;EV7gT+sforF1x6OySYdFuxTCd00TD7TAD3kH0jgfZGoKtzsXs6lD4TsqXezfeU7vXgCj4FYK9dh9&#10;Kxn3XufHmu5lKeryfmmbAK9WSOVzZW/dcaEH48krda9Nue5c2jCDwNda8wSnMWA8jEgbekVk4Pay&#10;eYN6W5kVUSEaa9x0wuuloK5KiM2sQdOVKcIpHcNB1JFe4CPqR6eU9fSLn/DY77/dnVfA+DcBmeWH&#10;eIFw39yfu66k/czNy0r8os7MUz8K9wH+lmZmqI2warkvLDoL+I8OHOSZgLlAjhtqQ8+stP7VIwNe&#10;4MxJVr3vyTEkcKjTbXuOuG1jwy7gdp9vGlKjhNInm9Qr3MufMOnxPDlzPhi3lp9JbfvL8R8ORfvl&#10;k/8ANbXWkeJPDjFVyp8Mr7hzYrZ1GvcMZ6XeqEaKMnYpNfcC0TE/8m35j/urmBKfyzp8Q+3r6qir&#10;fLKO7V+ZQnqVHxr3D5wyAoGvcHkuHorH7XINcSoPHKiqWgmEiaWN+JnEahjTZBUIrpgLE8VOc8p0&#10;HVjJMmFSsErqcF6d7ahgL2v7G5G99ZIcSppwShe3qPA+lCPJc0OWPQqdKsCOFM0g+RqPmk0Q/bH/&#10;ADNwqXQrqlinSDPrYVil46eSTyKmI9kPbfY8wrLT27F6Wl4pnA7AZ6KnPOstRmLOsHhKY+FZMXw6&#10;LFqEoLbrXQ8uXwXE6XF6COvpWDJKoIINwQRcHk5IWHRIrGVxtTZ0q4UXnE6T5CreHaQfEn2/Djww&#10;vy9NU2BtL8yUtQ1NMGT29+aWjWKbcRqFcCA6nce/Ck+sn06RdY8rLnzK0CjGMMUmRVXWaMakW8SO&#10;AjNspRnVubVz7trajwPQeo1k/wBm2+AyZ38q+ToXsngf1qFkTN83TnHxg2LOThOISkpKx0hkbwPs&#10;UnldnQTqXP0rzEuXMQJFLO+0o9x5T3se/MMbZTthcKt3hpjA8BNZ+ZlaIzVoKGyMCPh60rfUF0ew&#10;/qnldq+jjU4hSqWjNgd699vx+HLgMn5iWthjmpnDpIAQb6D2cETziliBAHT01jLdW3cagvaMOs1r&#10;zddekTwYjUQbGDgkMhX7B8Tr7ODDBVl7GS1joVt+fDJLpZggCRiKQWrwQIEyNh66p662dH5zVSF1&#10;JFyVO3XTXw5Sr+J/6Ioc7YDL1ayDR7quBWNVEi/aUd3t425l9lN+ne20DLvhfbHgM4qHR1noroPu&#10;RvAnO2PyVwf2iR4VHb5Gr0fwWfxF569IfR512r0jrqQFMvVczW86Mf8AIozHuy/ufdzWjwavrMpY&#10;zJl/EbqgNgW8D7DfggyXMTbf5O9t2dYNKszy42qiFdNbL4Y3sRwYonEiiRGve3JXS2DhQO0aRXLk&#10;yKbyuxvbXh0n9kKcSkEHGvcWeF4hvI3Gx79+L0KwpjToxr3BXwDHGR1iv4d78OkL2AUidROIr1r8&#10;MZk3NXyk6EvobC/s4fMuFBkUGrm3KhTXW0ySqQRfhsaF8Hz5lyXL+Nqk8M6FCG17i3DsOd2daPWg&#10;5bXasudChQSY3hVZg9b/ADfCiyPE26w8faD9PKP/AFQem7GejWZXrKJS2FzuXp5hc7Lm+0n28iXP&#10;sr/JqF7bfaT4gNqVeXR11k6zct5mgON7YxA4R8aE3LmYKPMOHLW05s/aRPFW9nEHkLORxCMYZXHb&#10;UIBa9tR7eDnJM2F6ieI2/upxKtXVG2aUXBtw6sKMATySG3wvjSwKnbXuCBheJbGsx1PDtt3HCk7i&#10;ZxArqwPBTy9j5R1BNteCQLJ/holWjCSKjVEZYe6OD1lzMaoyhbn434jfY7wUTkH1pKYvhC1EZDDu&#10;LcM1kzOACqjka6HkXX1jGNFq2ioSAaLF1FyGlRvkiXtr24Uj1pekWh6t4HLnvI9Oq4rChZ0QD9KB&#10;qdPbwNvsIzlr8u8YWme7X/oSeidnRU05JnSLhAtrhUEDwnrp76M9VZ8OnGR84ybAp200zn7kY/wP&#10;NfmSHGMgY5LhuJRvEiSFJEYG6NfXTkAWzj2UuFi42g4z0dVDFbCgY9Zo2oP18FKmqIaqJZoGurC4&#10;PhySmVBwTRgwqRCq7Go5nN7W49NOnxYV3zBtYNY9+bMAUhW1jXucwpN2HHkL00i7sivccsOxOSil&#10;U37eF+GbbnRSdwSMK9wy2QM/0jD+VYuomppRZ0cXUg6HQ8HWX3yrOJxE4j9KLnErbGoRNcWF+3AN&#10;679DI8JBzjkxWlwyYkug1MZPwHYcEOZWYdT39pwxMVeRdiBgrjXSt4HhecvZkqsJkTDMSB8q/uv7&#10;B7DyVN2t5O+SEOcBBmgk+xpkiufBfjZJ41lX7LC4PMgkLChIMzRWgxXucjZdB24oFKYmvc77G/fn&#10;omqJTXucgAwuwtz0xgKdOFe5w2jVr8tMU3qr3OgAq3PNmtkA7a9zmx0BHjze2kxUE17ne5VtuP58&#10;eSY4UXKOOFe5i+bg3+Xf8+UCZ47KYgnGvc//0fn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7mUdueFPCvc5KxHbm63XuZ789Xq9z&#10;1j356vV7nNQe/LivV7k1DYDjtar3I9RGEYN4NykVQ17kPaDdTzQNUr3MsTbWHL1sGvcyTJ5bbk7H&#10;mq1Xucla4HKmnRXuZAbA8uK3XuY1a7WPYc3WiK9ySpAHt56qxXueIub89Vq9z2g789W69zGSW8NO&#10;er1e5mVRzcTWq9zPpbnjW69x0oatoXWx048lVPIVFe4uaWpWVA4PFBx2Uu217jlG5HbW/GMarsr3&#10;M/xPPKrxxr3OFvG1ueEVqvc722FzxqZrVe54AfHikVYV7nVrkgac0qnNVe5xN7XtflpqpM17nIAD&#10;XmxFar3OLBj25o14Y17nfYWGnPU8BFe5yAA7m3N1aa9zgWI7a81TWqvc4Mbmx8ebBqhM17nG1/dP&#10;hzUca8BNe53t8Oeq+yvc8RYbRy4rYVNe54FRq3K1o417k6gwfEcVmEdHGTfxtz1OAThXuDJlrpHU&#10;SEVOJ/SR/Zyp8NKEtRXuDvhWXcMwaJVo0AsPEcZLmrZSiIr3Hkm7gHiU1qZr3OLm2o1HNyDXq9zC&#10;SwNxyqRNar3OJuxva/LHCrRXucLKpvz2qa9Ne5xCeJ1vywVWwa9zpxrY6cqca0a9yM2nfm014V7n&#10;A2HL04a9zsGy2HPRNVr3Pb/dty3rW69zjqeJTtpqvc6JtywE16K9zifA89Far3OFxut35cGa3XuO&#10;mD4HieYa1cPwaBqiZjbaoJt9PHACadQkrriW5ZZ6d/QXjmaKiDHM6jbFowj26W9h4esWilwpQgce&#10;qhKxZ6PuounWn1MdO+jWGSPilSk9aB7lOjAknwv7OXMdN+juVOneGJSYXTpGUUD3VHBWp4W/gSAe&#10;s/KhKCE+ERVLHXT1WZ86yYhJBHO9Hh4LWiQkWA8D7eC3cEXB+F7cL+5JMkYdVXaaCVYiisipWFhd&#10;2d7H3Tr9Z5lLugsLW7cTaQTGwUtWlOqAK9IBJGzsbu3a3MYYo3u+Pfil4hZx9PKnFGazQoxi94HQ&#10;fXfnvLMieTEQvjyil6DqXJBwwpE4kMkE8aw74oX+ZjO510A8fbwtHqV9M2RPUfkafKecaZHlIJp6&#10;gL+kjfwIbvb4cJrhhDklAI440T3tu3cSAOFHc9MHqrxvpDjAosXc1OD1JUTQ7r7T/jS/Yjx9vNPH&#10;1d+jrqB6Ys6zYXjlM0lFI7GCoW+x18NfA27jgcBCcKip+0NtV62T85Zez3gEGZcs1C1NLUKCGU6g&#10;+KsPAjhLP3rdvge/HqLgQdlKjnRFxYc1Xq9ztbqLDnq9Xucx4W789Xq9ztrXG7nq9Xue0K27W56v&#10;V7nfbUDvz1ar3Mi6Gw8eerde46YVjGI4HWx4jhcrRSxMGBU2NxywWU1cKKcRXEqDb4c2Cvw9fxN6&#10;3Baim6ddU6i8J2xxTyN9kdhcnh4y4HPCrjQztbsrEGikeqD0nZM9QeX5ZXiWmxqJSYahRbeQNEkt&#10;3B9vNm/KOdsDzXhFPiOETrPFMoZXU3Fj8eB66tFMqUf4eFCNqZxMVrWdY+hOa+lOY58HzRRNDLC5&#10;Szg7SL/aB8QeKnE8Xo8JpJcSxGoWCngQu8rsFVQO5JPs4xaI74EaRjtkVUvaMFYjnjQFYZ0/zLmf&#10;MdNlvLVNLX1dS4SKmgVnkZidAqjvyjT1v/i3YDkpanp56f50rsQIaObEu8aHUEQ3+0fjwasWaGQD&#10;GNBK4vtBKU1e56PPwusIyn8v1F9RCLXYi22SLB73ghI1U1DA2kf2r9n235rYZzz5mrqHjlRmTN9X&#10;JWVlS7PJJIxYkk+08PgATNBWSsyqrnaamp6OnSlpI1iijUKiIoVVUCwVVGgA9g4lCqaEd+bNerOB&#10;bmMswPuHQ8T7K1XfOJLEcucatXuc1EjnykuSfZx1GNbAmvcFTJfTyXEpVrK9TtBuBbijRFG7Fvqx&#10;Ne4ZnCsIpMMgEcK2I9mnG1KJo+AgYV7jvobD48aNWr3MzOv2V05qvV7mLfbvrz1er3PbfFuerVe5&#10;ysV+kcsBNbr3A1zp1CpMBU0VCwkqCCL9wv8Abw4trRT5x2UraaLhr3C0YjiFVitQ1TVtucnvyS7e&#10;1SyKGDLPdivchdhbhlFLBXucyotccvFXr3OJGnHCIrVe5wIA7k8br2yvcxEA682BNUma9ztbjlxW&#10;xhXuTKWkmq32xrfjyUldLWmS8YFe4JeEYRHSRqSvve3i8+AQKl6wsQwATtr3FEsdhccRkzQrr3Mg&#10;93XlZqpJOFe50CDzwFXAr3ODsB9PNRVxIr3OPmBrKdeXma0ozhXuMuJ4nFhsJdtX8BfhZcvhhM8a&#10;J7m5FsMdte4EmIYhU18xlc6ezkYXN2q4MmorfeU8dRr3G6+vCvbSKTtr3OV/3Te3GjjV5r3MZ1Nu&#10;bOFUONe52Dbx5rVFeg17nixI5cCvFVe50rHx40a2nCvc9e+nGacmvc5RRmRtvC950IFKWmi6a9x3&#10;p4fL78CK16qG1uz3de5M0PGqNq9zsKLa8oRWor3O+OCrV7mMnm4pqa9zsc1Fbr3OiL81FeONe563&#10;NV6K9zE2nKFUU0cK9zhuJI4yRxpsGa9zL9oa88caeOO2vcb62ipamI+co56ii5tUPJhQr3E1RYBS&#10;x1BkK+7fThgygRjQFZytCFzGFe5OrsGpamMhFsfbxXPRS65y1t5MAV7iBxHA6imc7BdfbxKtIqHb&#10;7JVNyU7K9xgeNkJuOIymKjt1lTX3CK9zGRblKTRXucWNhy1ar3I0sltearVe5gjQu25uar1e5JI8&#10;BxehMVWZr3OyB4ccArYwr3Ovhy9WJmvc6N789VhXuYzqdeUJqhr3OJcgWHNVevcjySF/cPNRNUVj&#10;XuZksttOeiRVQIr3FDguY8TwOpFVQSvG6m91JvxOtkK2UI7HNHsvUFNqIivcPb0Y9bebspGLC8wt&#10;85SiwO5juA+ngEzDJWrpOIg9IwrNLdntadtglFwdQHTXuHJ6gevTJeA5No8UwFBU19VoYC32VH7z&#10;Hkat7rgk6iSKyFzrtSs2bbvG8VHEAHZXuC56e/Xx08zbEmDZlRcPqH+y9/dJ+niC/wB1oEt49VR9&#10;lHaDb5oRqASo9JrG8Zc3Btbiz9X3qMwPKnTo4dlGrWatxiNkVo3+xGR7xuPE+HA7lmTOW7v7UYD4&#10;0OM1zFKEeFQMivIviRyiiaeSrnNTMSS2uvJTGFQSTqMmsnOmI7+HNkzT5r3OKkA7gOe20zXueJ0N&#10;9OWiKvwr3MbN2HPRWia9zlrbTlTXpr3OK3BtylVr3OVha1uaJpzCvc6VdbHjRq7Yg17izybhYr8S&#10;EhUsIyD9d9Bwvdk4JoQWjZcVqjAba9y0DoNk84bh4xGpQB2FrnjNypKBgY6qLb5/vHI4V7hm12pZ&#10;ewtwO+HroMKIAgV7nrkdteVJ04insIr3OLPc6d+NhR4xScV7mIPa9+XAFPkV7ne4NoO3HhPCrwK9&#10;zttBu5oA9FbAr3O11APKkEU5XuSUj02rfXXjSiJirTXuO9AE1lcaICSbezlSvSKTOECvePLHvwze&#10;mEmas9VfUCuiLpGxdSw0BB2pbmIHannqcvti0FGVCKid93Ws0mMzNJJTx0UJF5WF/oGvNh6kp/LR&#10;TGdF/U85YOPd4TPHjSRRBwpIfLhEAB1vx2BLkWaxPCSSMQDh11sCKcFA22Drr7BrySEWO0hIPgba&#10;8Z1he0UwFTXNkaJdySAn2W7jkQqsjl7a+HFfeBEAk1UJ1VH+XaVTMALjw5luCLObXHFyT0Up2U3y&#10;RsVAfTXnSopW19SNLcZUog4iqRxqUihkJVr7fbyUL+WDu1tzSFEmIwps1GqYFji8xW1Px5kjXQEd&#10;/hw0MHZWjTGWkj99z34vslUUtTiye8AL9zxM+kEYU2o4ikVmfEUo8MmkmYKqqzXPgAO55psf8KL+&#10;rkee/VnBkWimDU+X6OGn0Om+25/ruedWOybLzZWAUsQVEmgnmjuATS79PlE0HTWmxOXbvxGSaquv&#10;irtZD/yCBzXwiUbBp25lCqgwgGhw5lAubW+jjdP6Yr3OQS1zbXmia1XuS4hpp4cZNaIr3JUYIs3f&#10;jJrRwr3FXg0ReW9r24UPmKUoEia9x56hVIosnSLfWZlQDiPLEd4/5SaT3fhaJ6a9xM5PiaiwpIz+&#10;9rwzvVd4uo5BNe4qk99tOFBwpyvcVeGAJC0g8FPCdzE1Uivcsd9HGFJFlSbEHFvNkIHtNuDnL2yE&#10;E9JqIL5SioxTdiDhYrEd/Zw8Kk+Phw2oGqB40zkgG3OR7bfaeakivaowriACb25mQqWO48ZiabIm&#10;u2Nhfj/hwDbQBxGuQaqcTNN8+0IQ/YA9uC3j1sN6Q4/X3sEoZ7j/AIA8L7B1argIjyPRVGNKnRO2&#10;gczCsEudMDjUks1Smg+AvzXXyiVqcVxGdtLy3H18F+aE4hUUzmBhVGc8eCGNyjtfgGTgMKIwQK75&#10;xb8uWVKxTqjIr3PBuJo6KS7K9zE6294Hvy8kU6DXuZqNSsygnueJ1rIqqjXuCHhtN5vVPCZpD9la&#10;ex8NGHHlrOk+VGilHbGyumGl+WX9XInlpcAn0NpR+a68Dm7ygtwhW2doolWiGl4U30lllkT6Dy2X&#10;pP72Q8NAPveSht9XM+8ubm3SoGSBXMveMgXS/OKpa61xuOqONBxsBq5bX8QfZwUAT9oDtyyRNAKg&#10;z8tfKESNp35xVySdOLg2cAapFYaspFSle7HXhYvX7hv839GWa4GVSI4RJY9xtYHh1cBKrNaRiRBm&#10;pW3CJGZgDCUkeeBrj6UJ46P1uZbm2Mhq6LEISb6EiF5APy5pUYAytHKF7LIf48wTvhpcPrWaV6II&#10;norYJW/FNkRhBnQJ4F+BrMBLNEWbDVbeld8OQlmiH5cgk4Gsbzga9zMbDjVNV7mE2B7cvTle5PpD&#10;tcAdweML2UmXXuB56iaUz5eoK+27aGU/x5NPZ67oeUjhM0Mdzl6Xlo9a9wO8CnE+D0z3udgvzpVZ&#10;L7xoRQxu0w4rzr3H1O4N7W4tOG2ig17hUvULStTZjp8RjGjoj3+I04R5mjTs41P25zmthSDwJFe4&#10;wU03mQLKSPeUHkaOt4ijVY0kjrr3O7FO3G1HhWq9xwonsQSdb8SHE0kcEivcHfoTjCYTn6OO9t8g&#10;Hw97TgZzBOwioq3qt+/tCegfCvctNgbfH7o4EyoTArBNQivcyqgsSb34yqRTJNe5IhN77tLcshKV&#10;HHrppVe4IGC09NieGVmD1C70qoJEI8NVI7cGOU3IaWB0giglcrLK0OjApUD7DXuVL9PZZMk9ZZsJ&#10;nXYvmTQEHTUE24dOJ0KjoOPTXQTNwMzy0OAyYSr27a9w/wDDICgYezm8JmsRVJgxXuO5iOJYHVUY&#10;Hvbd66+I7Di9hWBSeOyi8HuXUq64PrXuHH9DmaJIqury1WPbz0Eig99y6EcyE3CuSy6ps8RIFQb2&#10;h2YXpdSOr8K6I1v7OWaByRdrH6OZUEk41igZFcAQfdHhz3bw0Pcc8k00ayXv245UhELDZrfi1Kui&#10;tRWNxu90/Twfsl4tHUQiJv3ND8eDAKDyMNo2021DSpNIPNuHPXUEiRizMp+r2c12fxLekL9Oeu9R&#10;m2jj2UeLla2NgLDcdJB9/Mdd8bTu3UvpH3fEbfxrpR2d5mL217gmSJHpwp2yZiX8xy/B5h/SwDyp&#10;B/rJp+ffhX6GqWroopl1DKD+XI5QqUgnaaFjrfdqI66VXJR+Oo5vZTFe50WAHui/FCiCJBr1e444&#10;dP5FQrcLyYpI8nUkivc5dccHXMfTlcWp1vNREgsO+w/sHB00s3TB46a3uvc/krwtnYvZ5ivcKP07&#10;xI19DUZfrj7ybgu7xU9uSBu7cJUCyroNZB5wz3S0vI47fOvcaOlGZMU6e9UfJlJVY5iGF7AxueEL&#10;by8ruwZgT7qMc/s0ZvYSMZGHmK9y6DB8RjxKgjqYz7rKpBHiCOZSNKDiQpJmca5rXDJYWU9E17jr&#10;vJ1HHCTNFte5KjdgA3Yg8rxphQr3BWyTjT01QgJ8eHVs9oUBQBzO2C0mvcD31W9Olx3DKfqJQ3Jj&#10;URVKqNdv7rE/lxDvTlScwZ74EhTYw6xQ03Azn8qtVmvjijz6K9xNdB82JiOFPl+odvPojazf4fDi&#10;jdfN0XSAzjqT8KON7MuLLgeSMF/GvcMMm62+3fkxyNlQ6a9yQi7ha2vK7aaJivckQv4PpyqhG2mF&#10;CvcWOCV5ilAPa/NkBQig9ctahXuDvl3EEcBJLFG0IPax78BV20RiOFRk+ktGRtrg63X4jlFn4hHQ&#10;F+nPUR825bhKUGJEzxso0WQm7Lf6eGJfWpKbpP3AgLjp4E+ddWOyregZpai3cVKkCD5fpXUbErr3&#10;HCz5Nx5MawpJGP6VPddfiO/MnMqvhetAzjUs5naG2cPQcQaycWakaWNuCQyBNBmvcWmFGhxXDp8B&#10;xOzxVSFDuF7EjQ8oDPhOw7aDz4UwtLyMCkzXuVxZ1y5i/S7PUgdCBA11IFg6E6flyIFpVlV0U7Eq&#10;OHRFZm5Zet55aCDtGPUa9wfMGxSHGMOirYDdXUHT48ny0eDiaiO5YNuspPA17j8Aw1BuRw1mcKKT&#10;jXuK3A8TCXpqj/JPoy+0c2hRSrHEUQXTOrxDaNle4h8SSqyFmuGqw1isO7zYSO3e+08w631yheUX&#10;Kbu3HhVjP9E8aFLJTm1uQv7tih869y0TpP1Boc85Zhr1b9OqhZQPBhwfWF6nMmQ6mJO0dBrD/Nsu&#10;Vl75QRxw8q99HBdRie2vDIig8fDhFcCpOpPFbl/F3w+rV1sB24SXLHeCix5srEE1imjV12nUkW4C&#10;3qgyBFUYZH1Ty3Bd47CtVB3HhJYezx5BG8+Sfzi3KRi42JT1p4jzHCpy3WzYPf5M6Yg+GmzDpJae&#10;U0Uxuo+wT/Dglei/r1/OKUdPsxS3ngv8s5P20/wj4jkB7sZiQVWjuBSfD0Hq86S705KLdfeNg9fR&#10;6Uk875fWqpzXR+H2rD8+WVLIJE7cl3ZUHpM0DNTTNTvsPc9ucddvLirmsCASNZhcD2HjzhFcaecK&#10;+qm4I+B4WvtahSVYIxFNWOYVT4vQPRzICCLa8q39bnpx/q5i46n5Pi/331zf6Sqj/IyHXeLdgTyH&#10;N7d3jvAz37Q/atiVJ/pgbD59NdCOzfe0Zm3+UuD+0T9snaKVvRXP8kDv07zE5+ZowPl5X/3WIaAE&#10;n95eNHpj6zO0IyVjlT/pENhGxP2k8Pr5jxlV0m58CgNQ4HhUy55lIuAXGxJAx540Avq76DwYlTvn&#10;bBorQzAiqVRcqT2cAeHt5Zhl3GWqY9pbdcWHtPDr8sV+JzaDsFQC+O62SmPjVBXWbpJHGKiMAzOw&#10;NrE9vbwQZqGix/BZMIroRJFMpV1bXQixFuCPLr9dg6lxs6SkzRpleYry19LyVQZnzqqLqblHHsn4&#10;3R5ryc0tHX4TOlTT1KXVkkjO4EEa9xzVM/E+9ENT0mzXJ1CylTE4TiLs52rpE5PY+wcy4unEbwMC&#10;+t41D7wBiFdPka6cZXnDW99nrSf2iQARGMjb7a3IPwtfXvhXrQ6Kx0mYZVhznl5Ep8UgJG6Ww2rV&#10;KP8AC/j7DyrrJeY94OE1xAlh0Bva4+jgyyTMheIH9IbZ49dRvcNFGBBnrq0bdrYcE9WVzuXTg6de&#10;1GiGQia5cnU9SVIPDBDwXs21pBnCvcXOE4kysNRw5bJNVBINe4MmXcbVNqswvw5SSONFzrWquLAE&#10;a8MtkTOL0ky7WsTYH+nh7bXCRgrCgrdMpWI2R76Y8SoBUIyWJ3cH7NeVMudaMkT5Yx2NXWVDsY91&#10;a2jD4g8NQUtT/ElQgjpHOyt5VmSssdkYjj+lBBN8zkrGDiVGCImIDrbQr4j6ea/3WzpFmbodniTD&#10;qi6iJy1PLbSRL9h8eQnmNivdt8PtGW1Yg/I9YrIhZD6Q6nGdsfOhtw3E6XFaJK+jbdG4v9HwPx4s&#10;si5vizFQCS4EqaOL6j6uTPlV+m7QCiCaebMmBThwVcPryjBT2v34M0OEGlivFtr3BEwvEihANvv4&#10;eIdPTROtkkYV7gq5ezBtkGug78NG16ttErjZI6KhzwBgfbwdssZjl3AKRbw9vGblhKxTC4RBnGkd&#10;jOEJUwsNl7+3hncl5qjqI/LncXItqf2cie+sinEUVLSUmU44zRVuouRTGWqoEKspuCve/wDZwh3r&#10;T9GuHZ5w+o6k5Cp1FaFLzxINJAO5t7eEN/Zoz9ruXIDqfsVxMfwk/CpuyfOU3iDbumFDZ10JHR/q&#10;w87xZOzY+yoX3YJXP2x4Ix9vs5RrDHiuSsQkw7EI2WEOVZWGqG/s5C7Jcy5fdPSDMY0J3UdyJ2fO&#10;jO+HBFgniniEsZup4OhjsozQ4FAY413zKCb344BNWKe8217ntrH3r68oRFJVtkGa9zC6EncR34qb&#10;XppCUkGvcn0NfLRyqyk97d+GraztppJ07RXuGX6ddRI0DYViu2aCQbXjfUFToe/jwZZdmK7TxAyO&#10;jhRar9n4hXFlB4C3XToOKAtnbI6NPh8vvSRqLmMn4ezgqvLIXaRc22EYrSKfcUm6TGyK8CfHThec&#10;sZhmwmQYfiDs0YNgTrt+HJQ3e3gkd05s4dNAa7ti2qdnzrlwXYZY6n9Ih3IRcEePMhELDiQpJmkC&#10;VyPWIr3ORUA6HipMxNKZr3OW9VIUePt5vTq2UwSTXuYJJ4oxvfQDjfdqPCkuKjAr3G2oxmlpxvZg&#10;F4mcuWmB41AedGbdotzGDXuJKtz5hlMGHmA25GWY77ZflyZU4meiaPWsjdeEgRXuIPE+p6EstObX&#10;5jbnfbrl9inwHUQOmhtb7tRBVXuJJ+o2INWJJuFlJNvhbmKrv1IH82kgDu5M49R20JRu22EaY28a&#10;9z//0vn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7mQc9Tor3OXN1avcypa3PV6vczXBS3PV6vc8pJ93lhXq9zMpI49VK9zKyGSLa&#10;fDla2a9xua5F/EcaGFN17nEMLgjjs16K9ybGQ6FDy1WivcxAGN9rc1XhXuZSdDbnqvXucUH73N1q&#10;vczgMe2nPVuvc5C4GvPV6vcxbt3PV6vckRhQbc9Xq9zKQBqO/HJr1e5xuPs+HKV6vcyI4U6G/PAR&#10;Xq9x9wyu8pxGx0PFSDShCq9xcQyCVQyezjsUsONe5OicWAPGzVa9zI120txhQivRXuesSvs57CtV&#10;7nWyy7hc89qCeFar3OLW0tzwg1vbXue9g9nHgmKtFe52wvrzYFbivc4KDfvy0VcCK9zo2GvccqcK&#10;2TXucPs/HnhTNe50Sd2unN1qvc5hQ3vctVomvc5XG3XmqdAivcxlgup5uqqr3JlHh9diMoSkjLez&#10;Tmq8EE17gw5a6TyzWqMV0B128qTFLUtxtr3B2wXLOF4VCsdNEtxrfx40XBSkQK9xS7Y1HuC1uMa6&#10;3qr3OmsdBymqapM17nA+3lgBWxXucWHgO3GYqhr3MQQMbW47IFbmvc4ldn2dBzZVNW1V7mFtW2rq&#10;fjy2iraa9zskqN3jxop6KpE17kd2Y6E688BG2vRFe5xFnIvypqpr3O3iKC7duVqte5G156a3Xudh&#10;Ta47ctWq9zibn7PPATVq9zi1m0HfmwYrde50w2j3+OJRq2VYJ1V0CD24Yrot6ZeoHV/EYhBA1LRs&#10;QfNYHcw/1QeG6LRS4gGjRu0K+mOmk1mvOOW8k4VJjWZquOkp4xcs7AfcPHl3PQP0ZZQ6Ywx1VZCs&#10;0+l3ZQTf4nx4MW2W7VAUdpE0OGWENpkfhVVnX71+PWrPlnpYAqEsjVBazH4rbtw9FHhtHQxfL0qi&#10;KNPBQBzyFlfiUkKkYdXTRiwhQMqAUPhVUeZ81Y1j+INW4vPLUTsxLmRy1r/TzM0rK4VCLfR34qbs&#10;ELEnA9B2UpNojVNM/wA4fIMbX/4kO/M21/tEad+FDpSPCDTKloAKU1lp3BRpLhWfQe23PON40HEz&#10;SipWnhxJpK0TOkVJUJSqwve3e3s5wVQyXPYcMHFAmBFGpdClaYFRRJPTTiT7bNrYHnbvusgH0cql&#10;sIMg40+lhKcQRNSIPm0dmO0HW9u9jzEytICt9L8u+UgyBj7qTXLSU+KAfh7Kk0UYjb9ILEa9u59h&#10;9vAN66+n7IPXfJtRlPPNGtQkqkxyEDfG1jZ1PgRwPPth7YADQSuLdLyYIFG29N3qgzN0bx0QNN5+&#10;FSsqzUzD3SL919jDw5p9+tD0P5+9NObp5JYDUYPNIxpqpFO0re4VjbRrcDS0KaMKEVFlzYqtDgMK&#10;vqyB1Eyp1Ly/HmLKdUtRA4G5b+/GxH2XXuDwgDAgkHuOOUWRS3BB7cxsDz1Vrvnl90a89Xq9zMrb&#10;vC/PVuvc7Gutuer1e5321Hc8sBXq9zwuPp5Wt17mQFex781VZr3JNLWVFDMtVSyFHQ3BU635uYqw&#10;MbK9y570L/ifYt0OUZe6oVMtRhEa2FiWcW8FB78Pm3EqgKxFCxi7H8eyKL9199O+SevuWWwjMMSx&#10;1kYPy9UF99D4A27r8ORvWX+Kbn/1I+ZkzIzvg2Wrm0KsRLP7DOw8P9UacPEaB9golu71Vz4RgBh6&#10;UlvTx6SOmXp6pzXYLAK7G5k2TYjMimQDxSIf7mp8banxPKxlqZJ5TPOS7tqbm+vFxxiaJ0gJNGoA&#10;PjyVG+nu/XzaRT01yF/HniBu3e3l4r1e54ADvzxFer3M1JR1NfP5FGu9jzQTW0gq2V7g+5L6dJTK&#10;tXiOrm2nFM6RQhtmNOJr3B1oqWKnhEcYAA0FuJzJo4r3Je3XXnq1XudMCvfTlYr1e52j3PNkVqvc&#10;5WFt3N1uvc8WSOIySGyrqT7Oa0yYqte4B2euo8ce7CcEfQ/acd/oHw4JLO0KzJGFGzLBUZ4V7gDy&#10;zPUyedKbt3+vkhMMBGyhOhvTXucfp4ZwKW17nBrdh35oVuvc8GCjmlVqvc5BgRpx0V6vcwm/bxHK&#10;nCqE17nFVsOXSK0BFe454dh8tbIAo93x4pbRqo0trY3CsBXuCdhWExUseg18eLysNiBUw2lim3E8&#10;a9x7Che3hxCVaqEgr3MpAC2HjxOnGqmvc4MRbbzYrww217mO9x7wty+qr95XuYZNRcG/PTNaKpNe&#10;4xYrikGGxbm1e2gvwquHxb48aIbu6FuJ417gV19fPXTeZM178i65uFPKk1Gjz6nzJr3IdracKZmm&#10;gK9zGVIN15eqFNe5zFv3r82UxVRhXucdhHKgTVoNe5xYW143FVJr3OgQRrpzwNaFe5xPw5Sa1Xud&#10;xqZH2Dhe66Ein2Wy4YFe4908Koo9vAm4vWaHlux3Yr3JluNRRtXucfHlK1Xud3HKTWiYr3Pcdq1e&#10;50RrzVVIr3OJBHN1Uivc6BvxomK1Ir3O788DNXr3MMljrfXjC6YONe5wULbXmgabFe5zBA8eeq89&#10;Ne5DlfzDt4rbRRW65rwr3OV1AAHDbADCkwNe5wvYacT1avcxypFKLOL88aTKQlwY17iaxDL0FSu6&#10;EWI5sCgPfZOi4GFe4ha7CKuk8Lj28SKRxqILzJ125wxFe4wyy7FJPhxOSE0D1JKcIr3Jn8jxaWAV&#10;flHyiLg2PN6aECcnfcRr0mOmvcjNFJGNrC3Ntwqg+tstmFCK9zjYga8XDCmRXue05ut17nEm2vPT&#10;Xq9zjuYDXm69XuY2c242RWq9yPI+0ad+V2V6vc4xqftHx54GqnGvclrYHXlk4bapsr3PX78vAGyn&#10;U4V7nDcVOh5Qiat117nnnlqDeY7tAB9XGAB0V4qJwJr3JEFfUUUgmp5GQr2sTyqmk8KeaeWyQpBg&#10;ivcEjDM9YniqrHjNRJLtsBuYkC3svwMXVqVY1OOTbxEjS8SeivcWEFRBUKHibU8CSmdNTa1cpfEp&#10;Ne5M3X0GtuI9NGwmK9ziSbXtpzURWjNe5xN2W45sVrbXuebb3PK4iqmvc9fwPKxFXFe532Gnflau&#10;RXucgCTrypq4QSZr3MwTfbaLnjZMUtgEY17hp+j2T1qqmnhZSSSHb+jheglUmheCLVgn+lXuWd5f&#10;oIcKwxKGmBC2BseB99XeK8qjdayoyo7K9x/XT6uJiDTRSONe52QzHcDzaQaZWnHCvc87WF/bz2iK&#10;dmMK9zHa4N+OgxTcya9zo6Aaa80DNaUYr3Od2J05cCn0ivc5L34yDWyYr3JsILaDQ8aABNNFM8a9&#10;ybiHnR0KUVMLy1jrCvtuxtxl9YaRJ6aKb1Xdorq/NlH0G9KYsgdI6NzHaWpRWe/s8Ocmu0vN/wCY&#10;3SkA4JwqMtIONBtjFaJ8Vbafse6tj48P8u7YXXU+zmLWExVITtmm287X+Gl78yoxbXbYnv7ONLEV&#10;ZKgcK5LcC/b48yR2ZvK7E+A4ypOnGm0rCsDWRihkBJubdxzH/kJCDpbjBHeERXiY2VIEnlxkSfQD&#10;zg6uVMqe8eGoA2ca1M01+aTrIdOSaeaQAaAW4Wvszxp7YKm0ciFzpf27uSUjFy4sbntwxRCa1tpl&#10;qpC7G2mvYHkqMJvsRYHlhGNM1CYMqi9j4m54ImT6qmwxpcVqzZKSKSV/oRSeKrds3C0tp2kikxIJ&#10;oIeqzkYBMp0E+2FSNblyBYW9vPm8ev3qbUdYPVhm3OUknmLNiFSVub6CQhQPq5253atjaWaGzwSB&#10;7qAN+oKcgUcDL2FUuB4FR4NQrshpYIokHsCqABwoo2ga6cFpxpOMKeuZoxYAjjZq+2vclLHu1fTj&#10;RNNqwr3JOy441NeEmvckQobe9xsmtFNe4vMAp76rrwPXK6Uo6K9xp6rThaGhoVtd3JP1Di3Jk+JS&#10;ugUjzE6GwK9zPhERSgiVhY2HGXzKjUfjCvceI1feLDiImtE17ivowiYdIzaC2v08JV4qFMLPhIr3&#10;LXPTDhgounNLIy28zcdODyx8LQniZqF8xX4tNNteewHh34Z1NLbeGWygxTU5vztr31A3csDV64gj&#10;tzkqsTa2vNSBWyeg103bUacUeGG7KTpYjiZ0xV1GmedNysPGx4JfUueGk9P+Y6iRrA0bqT7AdOMZ&#10;UC5dAEVW1TLo6poGJnJ6o4FT79xMzm3sAjYnmvhkoIfm6iPW8pH1cNc5WFuEUW3y5XAGFGo8eL8/&#10;5Mg+PAqEpAoPHGu+YZB29g40QEYilCDjFe5jFz24xMmmVba9zzW5cginUjTtr3MlILzqWva/E7gk&#10;U9pmvcEvClb/ADnYPbT3Yfo0YcooSmDhIwpcUzhXR7a8s76rQyNgOCSr9lahQfoKnga3fXpeKdpm&#10;iK4UQhQ6ZpqpSoqZB4Ff7OWm9IChyFhhjG79Al2+HOg2WqcdtQrDDhHwrmZvH4bpYPTVN/Xmkij6&#10;v41GykAVBYXOmoBNuCn2W624Ytt6vFjQEoF5pCF2xkLe9rn+PPAMbfXxxaATgca2DjFYpZAkBkn1&#10;UAm/fgLeq3CXx30qZ3w0e8Thk7X/AOIrfgsbQfyriT0TNSNucrRmjZ849hpO9D8cTAvWL05qdwMd&#10;VV1VOST2MtLKoH3nmjngcXkV1dSAgiOYiw5gbnCNDx47azizAEaZ6K2NBx9wBvlM4xSkaFlOvAnc&#10;jW1RJd/tLYjqrvhz6YiWFCnsvyAliCZrGpeBM17mYXY2PGqar3OyoXtzVer3MsGrix5RVUVXuQer&#10;dGlf03aZrXgkB+ojg43Of7i9g7DwpXu873V7HSK9wu2SahajA42GoBYfRY9udScpUFsiOnZUw5mg&#10;odI8jXuLBb7tBw9c8VBo17gGeoTD/PwCkxNRrGWRvo7jhXcgONyeFStue9oeW304ivcBTBJlqcJg&#10;k9q+HIxcJ41Jl0jQ4R117joSQNeJPuNIIFe5ngezaacoUxTSxhXuLrKmJNh2ZKarXtdTf4g8D962&#10;SmgtfM9+ypB669y3zL1atdhEFbE1xIiE/WOAdSSDMYVzvvGy04pJ4E17j+WA8eUJBwooivc7Rrkj&#10;w4nmOFaVXuLbK1WtPWxkkjUduLLRakKC+jZQbvm9aDXuVo+qrCXyZ15GMUg8uOoeKp07Emwa3Jau&#10;EKUO8O0iTWbW4VwMyyru1YlIKPwr3Dc5frUxDBqatXQSxqw+sX4VyRwrHe8a7h1STwJFe4ssGmEV&#10;Wu7UE2+/jra9Cgqg3cI1Jr3F50dzNJkbq9TVEzlYxMFt/qubHg/yO+NhepVOBPuNEOe2gzCxMYkC&#10;fUV017aa8u2pHSaENGboQGDfSOdAUg6QeBE1gAW4UUk7K63e7fk0sptbw78YVJ2UyuukBHfklQAV&#10;N+eM8KZrq51t3vwSslVixVAVTYk6/HgqsAIIFJ1zTfiEKyRESi414U/8TTpYufOhaZypIw0+ByAy&#10;aXJhksp+5rHgX3jsheWi08UwofA+7H0rJrs8zj8tdJQdisPWg/yerYRmaswuQgJVqJox8V0I+7Xm&#10;vZ0+xF5qCXD59HgkK29gvpzFu2dBTBGys6s3ZCVhQ2ET60Ke4XtwQDoSdeGGuKCFd86UG5PhxkCe&#10;qvV7nayEPxSCE4e+tEYV7gn5ZNLilJJg1aAYalGRgw097QcEGVvhlZn7TgfWgPfBVuQ6nakyPSvc&#10;ITmSgHTzqNLQTjakUpRvipOh4eMn8jcxPH3VlnZO/wA4sgobSJ9RXuQ+pmHpRzU2aqVbncEYj2Hs&#10;TwbZ2yFthwYzxp/JHe8CmD0SK9yxH0154bM2S4YapgZaf9Gf+IjseSLuzed8yG+KRWHW+uVixuSU&#10;7FY+te4ZhSo78kI9VQlXuZA3vAryox21Qjpr3H3DKtoKhGGljyyToM0VvNhYNe4Y/BYaTN2XKjL9&#10;fZoqyNo2B+I0I+jkh2y0uoIOzYfIioauVKy95LyMCkzXuV20OG1/TDqVJRVm5DFJ5UhvoUvo3x5A&#10;6C5kV9AjScJ6QazHefTnlkFpxkSOo8RXuHew6sgqKdZEO4MLg8yeQQ4mUmsXX2ihRFe44qbXYajj&#10;wwpHtr3OA97Q8uUxW69xxpaoqwTmhhSNxEivcFnLWJnaFJ7cLn0ahNAK8Zr3OXXPphRdbOkmIZVm&#10;jVqxYzJSPbVXUXA+vgbtnO4cKVGErwV8j6Ud7oZ6rIL1Dg2Tj1jiKxNdH3Dx5rMfJ4l02z5PgeMq&#10;Yg7mKVWFtrqbfVyRsgvVWLymVHAfDhXZrvEZ1ah1vGBI8jWW/BsjkjmjDxajw5kOlRVjUYKBSca9&#10;yXRzPBJvXuO3HSKTuJ1iK9xN9dsk/wBfMjrj9AvmVuHi7D95ktqD9HCHNLQZgyf6SMU0e7q5p/Kb&#10;ruVYIXsPQeFe4T7pdjsmEVb4BiDbUdv0d/b7OBvIcxWfAsRGFZEZ7ai4T3qNvGvcMWrAdzyb0EKF&#10;QyRXuSYpfLkDDlzKdlMkSK9xW1lBBm3Lj4TcCoS7RP4hh2H18KMwskZswphwSIw86Im3zlzwc4HA&#10;ivc59B+o9RkLNIoMWvHTyny5kJ7G9t3MK7FS93rw268EkwZ9xq+9GUfzFnW3ioCQeror3LVMNqoa&#10;2lSsp2BRwCpBvccndVYiypHhO0dNcWtax47I5jNz4ePE5E0nUIwNeXb4cETLmKUddTSYLisYmgqF&#10;KMp1BBFiOBa7YKTrTgRRelxVssOIMRTdW0u9d6fbXUW+HK+epmUMW6CdS4sRwRmjp3l+YopB2Gtz&#10;H9XMN98snVl7qb21EJUfEB/Crp8uNZa5ZfDPbfEgmMRWSCWOupisoH+Fxy37oR1boOrGTIMZpXBn&#10;QBJ0vqrj7V/p4JcpvRfshRPiGCvPp9axxzTLjlzpBGB2UCecsDkoakbbsh1Dfs+rg6BQQTwRE0G6&#10;QTAxA7eckbYwYeHKkTWiJriruSGIuOP5pcLzPgtTlnH4VmpKpGR0cXFmFrjhOvUwoLTtHw6K9aXb&#10;mXuh5skKTsikRnHBq1lTGMFcxVUBDxMPBhrr7QfHlCXqB6R5n9P/AFSkejLrAkhnop7EK6E3C37X&#10;HYjmJu+ORqy9783bD9m5j/iKG0H4iute6Ofs7w2YJ2x4ukGjN9P834X1KyoY60KZwphq4CQ21rWP&#10;1HuDw+/p+6uQZ2y5DUqfLqkAWVL/AGSO/wB/A9bXIukBW0gYnyoI59lfcL/pJ2nqqqT1YdBZMq47&#10;UTUieXRVJ3wPa4t4r9I4d3BMZVoQY2NwNb9/q4uDiVjxH0qF1twrxDDhVLXWvp0FpqiaiIMut1Ya&#10;fWPDjF1g6a4B1wyDWZOzTEsizxlVBUHW3ut9I5Le62eHJ3uBQcFicCD86mHdDeBW7dyFN4pP3Cen&#10;zoj/AEY6ydS/Rh1yw/rlkqV4GpZNtVSAnZVU7G0sTgaEFe1/G3NK/wBXnpmzZ6buqNTQVsbLEsjy&#10;U8xWyvGToAe3bk4XtqrLFpftzLTmKSOHSD1iuhGYW7eYspumDKVcNsedb4Xp19QPTz1N9JsK6u9M&#10;6xKygxGJS4UjfDNYeZBIvdXRtCD9PA+yzj9NjNCrRj31HvD48ly0f/NI1AzUIOtlKsaHTimVrHvw&#10;6SsoxGNNFMV7j3RVW114btqCsYNeUjCa9wQcKxPYwYHh+2oGvRqEV7gx5bxrypBc6Wv/AHcXEaqD&#10;9wxOyMK4su4WPDR5CzjJAUUNddNCeCu2eBGlVBl9oHGI8qSmN4RHWUzRSa3v4cUvXLo9lv1AZJND&#10;MiJiNOpamltqrWv9x5dbKHUFh37Fe48CPnQmyLN1WR7pexW2g4wiuq8lYqYZrtQzH3h/hP8AiH7e&#10;UJ5pyxmTo/nSfDcQiMU1OxDixG5QftD235DSUPbuPlLn2n7Y2RwqanEwA63ik0N0M8NRCtRAwdGA&#10;IIN7g8GzLGYabG6GOtpTcN3+nk72t2l1IPTShK5HnWbgk0GIBgpJtwWINO6eFe4uMKxMxsNuvDFo&#10;gGTRQ42POumFx2vwWcv5h8uUEtw6C5orcTGGyoU9OHW1rcMDl3MDKqyKbD2+PEFwwF0h1aTBxpEY&#10;3gkdWpDa29vDL5SzVFU06007BlbRlbUHkU31kUnUMCNlFjjRbVrTt4Git59yPIlSamBSGQ3UjQg/&#10;D48rw9avo9ocewup6j9P6X/SLFqiFAPeXuSoHjwtvbVGftFCoDyR4VcVdR6+jpqbMmzkX6Cy7tGw&#10;9NDD0i6qnF9uVcySBayMBYnb/dANLH/W/jykSixOpytiLYZioIiLlVJ7qb2sfo5CzD5s1d04CCDB&#10;npoWFrRimaMNuF7cFOJlmi89Ps6cGoWDiDRiHAkRx6q7uL25yAH7puDzajG2trJFd86UEe9+6eMk&#10;TTLkEV7mNo7G41PFaFE0UEzXuTcPxGaik8xDbUcNA7GAqpivcMx096itDH8hXASxSja6tqpB0+/g&#10;0y7MDbLCk+zhSBbAGIPl51xZd2h4E/XjohTUtOc9ZHTzKKX3pYxqYz46Dw4Krxnvwbq2wPEfhSQD&#10;8wkhX3DnD8K8Cex78K1l7NrYPN8lXN+iNyCf3fhyRd296ED9k8QPWiN+zO1P765cXE+dMKSPfG6k&#10;kX78mi73gsrEaluJA86dZyl12SRh8a9xEYl1LpIwTG12HhzH/OO2PK8skBeo9VDi2yAnbXuB/iXU&#10;msqriE7eYV7x/UftTbCAMJmhxbZClG2K9xDV2aMQqiVeZrfTzBzPO2nMs0wCiNvGhm1l7bXXXuMM&#10;lbPK5d2Ovx5j3eb13l6ZWs4jpoz0pSAIr3I7Tuxsx3cAblwtweIk+tagV7mPd434X4U5Ne5//9P5&#10;/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e5kueep2vc5gA9+bq1e5yUm9l56vV7nMtbvz1er3OSN+8OWFer3MrNfReWJr1e5Jic2+&#10;jmkma1XuRapDE/wPNGvRXuRUFmsfHmxWhXuZoztbaeO16vclSL5iEnuOaNVNe5FDkAg89VZr3MkR&#10;uLc3VxXuSxoABz1Wr3McrWAC+PPV6vc8iEDTnq9XuSVX97nq9Xucza9jz1er3OIB/dPN16vc5e9f&#10;Tl4itCvczRNtN+3PTNW2V7imwvEAv6Jzp4cUJVSpKpr3FZFJ5iXHbllClAr3J8TBgb8bGNbGNe5k&#10;3INOVNUNe5w3a25UivV7nXck9uXGNbivc4C4OvNzW5r3O/tHQ8tTgNe5yO0eHNg1fbXueI0svKqp&#10;g17kck305YY1Wvc6B3Gx5utxXuSFKqptz1PCvcmUeGYhicoSkjLfG2g56r6SqvcF3LPSarqgtRiY&#10;sD3v+zm8Btp9DXTXuDnguVMJwdAsMY08SNeJlK4UpCYr3FJsTUJ240rHbVuqvc4bSrXtpxoGKar3&#10;M1jYnldter3OLKOw5oCvV7nDaR9nloivV7nEa+6dObnCvV7ngQpHG61XuYHIY2HPVuvcw7HBv43t&#10;xakyKUA17mdorC7caMjZTcxXuQplsbr25Yidtemdte5wAI140aoa9zIxYqAT241Far3MDf4iL81W&#10;q9zh46eHbjoirA17nrEnnlEcK9Xr8f8ALWUMx5vxFMNy5SvVSSED3QbC/iTx3VOFOpBXgnbXEkDU&#10;6Ad+Ws+nH8P+aZ48y9Ql80+6Vjb7I+o9+DG1y4OAKJgcYoZ22XpwJPionHXf1kdO+kMcmE4fKtfi&#10;pDBY0YFVYD94jlvWTOnuV8l0CUWDQLFtAG4AaWHD9ets6UDw+80K+7UgiMR0VSt1g9R2fer1Y1Vm&#10;WtYQKxC06fYUE3F1He3BASNUFrg+Nr8K1oUoAFJHRTCz3wjSRRdaidizR2uxIs4+Oup/ZzIzRED2&#10;e3mkBYEDCKeSlZwTgOusZRw+9/0htqttb8i7VDbo/Dvw4UtRToUfWlob0plRqTSyhI97Lqbe6dBz&#10;kxmnACgheNsJt2Np1HjNJWw20qa6nBp5fNXR2ve3b6ucwkpSzEqeFjq0FWAlNNrWlCtenCp1JKzM&#10;vmPuJ72GnMXmNbaovx9hhD55wp9plK1SRt2dVZqsmBhIzFX3aC1x9fOy/mRlwLH2ct3X5U7cPfT7&#10;IWwucI664U6tUVCo+1me4uPD6eY0U33Hx7cYceChh61s3RIKdO2cacD59NG0UwLa6E+z4czt7w2k&#10;3I4lVDeMYcaQuQ0JiscJO8GQbdfd4E3VnpBkvrNlCpyXnakSrpKgMCCBuUkaMp8COI7hoOjUCfjR&#10;G+0H8SMOmjK9BfULmzojmMYlQSebTTlVmhYna63/AHh8PA81KPXb+HpnL06Y9PmLLMElZl2R2MdQ&#10;q32XOiSAdvp4Fy2WttRXeWX5YlSZIq/LpN1dyl1fy3Hj2WplLhV86HcC8TW7Eez2HlWrRyRsUfRh&#10;3B56iOhUvzgQbg81W69zgd/PV6vcyhjttz1er3OV7gDmwa9Xudmzd9DzVer3OJv49+erVe54yeUR&#10;bvz1br3MDL5j7pBzWNVivcmUtQ9LIGU6cWsvFBpwEV7ghYdikcyXB1twWtvBdUivcfUmBG4Hi6ar&#10;Ne5MWVitr247NWmvcfMDwOux2qWKmQ7SdT/Rx8I1UrbaLpivcM9lHIlBg0SySqGl9vKkxhQlbZDd&#10;e4JiwqugGgHK0rivcyAe7Y89W69zwUA35qvV7nBytrnnomtV7nAN+6nG4rVe5hqq2moIGqqpwka9&#10;yeXq8V7hd87dRp8UlbDsMOyDsSP3uDGzsfFqNHLLGrbXuBOzszb3+1wfIbCcKEyUhAwr3PC/fjkR&#10;sq1e5xLEnjkRTle5yBLDcOUitk17nVj35WmNte5wJPFAp6vc8CAbnnh11QV7jrh2FS1rg9l4qS1q&#10;xo9tLJVweqvcEvDsMgpYgEHFZUE4CpgtLNLCeuvcfI73smnESjxo8Mca9zt0IXTjOuaanor3Metw&#10;zacsNtPJ217nHxsPDlq0cTXucJDtW478dGFaMAV7jDimMQYfCWb/ACngOFtxchhJokubwWyf76vc&#10;Cevr566cyym5PIofuO9VJqMX3lXB1Kr3Ihtt9p4VUxFe5yHujXjWw1evc7uD249NOV7nLegFiL8e&#10;1yK1qAr3OHmKe3GdBNaLor3MJYE28OaPhpOozXudEqew42arXuejQyNtA4hcdCBjShpoumK9x5p6&#10;ZYgCRrwIuOFZod29uGhXuS9fDiSjQivc5X5aavXudacrNbr3Orc1FVivc8e2nNGvV7nhblhXq9zz&#10;c2a8a9zhbSw4ycabgV7nhzWyrV7nEi9xxs402RJr3Oto7c1FaIivcizOSdi+HFSEyaLXVcBXuYwB&#10;38eGadlIQIr3On3bQeUIrRr3ON28eViK8K9zq9xr35qaqK9zHuIOnPE1Sa9yPLEswIYA8YONJlth&#10;e0V7nPK/TQ5rxhURbxgjdbtfiXjTmR7lnPrgQMJr3DuYbkTAqTA0weamR1AsSQOUeuwkgCummXbo&#10;Wtvai3U2CIxMV7gGZ79P1NUPLX5f0JBOz+jiJt5INYvb29kLb4U9a+yvcKVjuU8Xy/M0NZEy2NtQ&#10;eGqHZFc7M43YucoJS4kiOqvcSpUqQreHFgOrZUdqw6q9zib2I5QU2Ma9zGWN+XpwbK9zEWK6ntys&#10;03XuRh777j25Q41417kxQbW5YCq7K9zlrzZNaNe5wY219nNg1evciuxJsOeJr1e5kXQW5WtV7mIk&#10;s20coTNVJr3J8DFPs9+b0girzp2V7j7R4tU0rWjJ14XOWqXKF1nnD1rsNe4tcPzOjgJPp7TwKPWJ&#10;BwqZcu3oSsAOYV7irhq4KhbxtccI1NRUtsXaLgeEzXuekZ01HbjSUmvOqKMa9ztJS45pSTW23Nde&#10;5yBbs3EqhSkGa9zNYd+MnClOEV7nYJvflSaqgyYr3FZlPDHxHFFAF0QgniB46hpG00fWjAeUJ4V7&#10;ll/RHKUNPTfzOVQG7AHiVStAAiPnTF7dFxWg7BXuGgjYkd+wtwmGOJEUD3HdZivcz7zY+zm0o1GK&#10;VJg17mcyWUez2cspARsNXUoCvcwsXPftxrXwONakKr3PBmA2Dx4593CmJHCvc8Qze6Pr5Q4VTRON&#10;e52FNrpy2oU8K9yRGGA79u3E6omngma9xypopZZVCDXjZM1oivcGfonkifqN1gwrBaRC6UrK7aaB&#10;r/sHI73kzA2NsVSIEzUf5u8VKCBTfiVUtFRSzsbWU2+m2nNrLItFSYJlemweKyCFFT7hbnGbO3VX&#10;Vyp07FGaB+sExQUUVpIxNMNz3JP0k8VsE8ygRSFT4+w24FlJBxqqlaOus9huKD3ADqSRzJJXQ0T7&#10;ZGUAj2jm2mS99qST5Gk6V8TWCqqaemX9NUIq+0sONk+ZsDoT8xUV0ESjuWmQW+m504fs5Dd3mCGV&#10;mdkJP4VtTiFbKaZc15coiqS10Nz+6rXb7hxJV/WDp1S3aox2gCrqb1UX/NXBRb7iZq7gm2d89B/C&#10;kqrgHiPbXKbNmECHzBJJKLjRInY/cBxK1vqY6E4ahSqzXhysupHzKGw+o8FTHZhnbmy1X5waTi+Y&#10;YwUoT51gmzLSyuvk09XIrAWtSyWB+N14g6n11eluifyhnKikK3uEbd9Vxwd2/YdvG8JFsr2gUkuM&#10;3t2MFGKySYnjE7KsOF1hW9i3lW/I8SmJfiN+l3CNrNjbTsToqJ3Hw14OLf6eN5XRqU0lI4SaQJz6&#10;32JVWMHG6lvl6TB6rvYuxVQPiATwZunvqu6L58ww4rDi1PRQsRsFVKqMR4WueR3mvZdnG76i2plS&#10;/wDESSAeNGyL9p0YKpE47XyfzT+W1UM0ciXJsrMCLfAdxyd6lPU/0syF6Vc8Zqy7mCjqMTXDpoaa&#10;KCVWZnkGy4sb6X41u5uNmSswaU7brSgGSSDsqwWgkqB2Y0H2DynOOfcHyikdQYoaoVMxaJ1QLCN6&#10;6sPEgDnzl8crKzF8wVuK1u4yTzSOSfixN+dUEI7pISKA+vvVFVH3tb6ONoJD27jmjT4rlyWgHfjB&#10;rcV7kyP3l14nNUINe5LSPTtfjU1bUU17kyKO3GSaqnrr3BGwGMbRbQ8DFyaUpAFe4h+pB+azNRUQ&#10;7Itz9PBBlY0NKVQbzN2YFe4o6RQsYRu44VLMmgua9x0htut48SGmDXuKVo3XDBGv2pHUcLAZXSd9&#10;WhE17lzfRXDzhnT/AA2nb/ilCR9IvyR206UJHVUG3qtSyfSmmta8u3uNOC8m0sTfjpVRVTeynw5y&#10;3HcQBcjihKZFLw2kpmopkZDZj93MsYdz7vhxpWFI1ACuZOtm7+HFBhfuyKoG7UG3Ej8KA4VXTTZU&#10;ltrX9h7ePFV15lal9M+Yht2+bCiX9l2HHMlT3lwYMwK9aiXCeqgbpCJer2DoqgBVnc+2/lsP28oX&#10;yHEqYZJbuZGPGM1Ue8wogvFEro0Q734uXay2PA6JikAFcucPL3LuX6+WrQMKr3MZRbacoQJrxOo4&#10;17mMe73Nx7OPwDhS/SMK9yTTXWZdPEcSKIAraTjXuCvhKQpnzB5X0NowL/8AEtPz4jclScB00sAk&#10;10e3LLuqUSvlDCJgxQJULe/jdTwLZEvU8okezzovj9mokU1U5C1zxg91uD9fLOOhzAdOMMRToYQS&#10;fHnRXKSfyqQNn61zH3pTF6snbNU8eona3VfHNqkSedt07fZHBgAPbv7OCxYCjJFR5NFwkRISyTu1&#10;7aE6W+HOaizEHxF+Jl6EmeFamMa6o6CtqlNLv3I2p18B8eJzqnhC4z0Ozdh2p87DKsAf9Czw3tll&#10;1twDZBoU7vPd1mLJ6VR7aD3CJ4Mtdfen2OTLtWLMNDGSxvbzXEQt9bc0OflmoM24tRnukzj7mI5g&#10;1naVB4z0mugmYYgVs3eN+cxI0WZKeX/iP8eA9X9zNE8amFCu+HXomAo42Hio5AT2KjWMro8R869y&#10;bGG78Rmkxr3MjE/Vygqle50tg4tzZrZFe5LzjSvinTbFKaLVljDD6uGuRui3vUKNM5avuL1tR6a9&#10;wonThmjoamkkOsctx9B51QyB5LjeFZDZ0NSkqHEV7glx6tbg4XsoCmvcQ/V/DWxDpzVOuphdW09n&#10;Y8QOCWjQs3ce7m8T1iK9woOUJR/LTC2nlORyNrhJBish8xTC56QK9xV7r6DhdiKD9e5yGhvxqarX&#10;uP0LtenmuQEcXI+PEFyRoNFZw1DpFe5a90YxT+Y5GonHvFFKN49tByM1g9BrAfeZgs3Sh1zXuDBu&#10;HjzX2nZUb17nrm/b6+I1zXtte48YbMUYMvccsyCQaQPJnCvcLN67cqviGUMFznTprAzQyMBqd3a/&#10;JatnA8yOEYY1NvZXmAauHbY8fEB5V7jb0Kx9sZyJTIWu9P8Ao2v307cTJUpQ0jhSzeqz/LXav77H&#10;217g507MsgINrHjejT91RWsV7mXNUq4didBmCLXzLIfpXh44UISl7h9vrWsvR3yFsnhj7a9y6ror&#10;mqHN/TnDMYgcHzIlRhfUMg2m/wBfM/sgvReWqFTIisAc+sTYXKmz/SPs2iuA0O3gyAahSLm2vBYl&#10;YPGggoV0DY7j488zC928eammaycU2BVJp6hSNO3Da0XpVVSJrBMFKEn2W4MOZ8v0XUDp/imUMQAa&#10;PEaSWGxHiyHafqPBQ82DgdhwPkcDRzk90bV1KhtBBFBbmdThWI0mOxCzU7gMf9RtG/LmoNjWAYp0&#10;06sYllrGEMRWeWBlbT342Ivr7eYX39qbC6U2rZOA6uFda2n0ZrYpcTiQAfbQqxskiB0NwRcH6eCG&#10;rXH08sUiaA5EGsnOmvxtYrde5wFr80MatXuKjAK008yHdbUcrpUhQUNgoju2taTXuA/6qcmNVxUe&#10;c8OGkw8uUAfvr2a/B9cf5SkPGDhHlFSNuHmPdlVsvhiPLor3ArwNoM25NbD6kjz0Uo30jseD+xuE&#10;Xlt3Z8vWh5dTl9zqT9pM17i89Neamylmv+R4g+1JG8ux9oOh+vifJ3fyVzo2ThQU31y/+YW/eoGI&#10;x9ONe5aFDJ8xCJUOhF+ZEAEVgwsaDFe5JTce3bjmoUwTXuSo2KkHjJpORXuC3kLGvlpgjt46cP7F&#10;/u1Y7KAOa22sYV7iA9WmVWqcGpM/YVH75tDOR4f4WPC7ei1Nxb94jan4fpQt7P77u3F2jh60/MCv&#10;cT/Q/OEmOYAMPqXBnpfcb6PA8ON1rw3jWhR8SfhRtvTl35V7WNisRXuGEADAFvy5JIOk1EFe5x7D&#10;ce9+Pkk1uvcyxfbLA/VxuabVXuKvCK5oJQb8tpkQaILhoLFe4PGVsWG5Jifs+HAjeM8KjK6aLZkV&#10;xYXFuVCfiZ9BDQ4pB1Uy3DspsR0qdi6LMNQxt7eWS4p1sOfxN4HpKeBPlsrpD2Pb0B5BtHTJTime&#10;I4iscRsPLY6jhAunePtiuF+RUkCanshHibePMk8izEXbQnbWTec2f5dyRsViKzcEeMN3Oh4NlY0C&#10;jXuKrLuKpR1XkSgNHICrg9ip0I5oDSdXRRJeMFxMjaMfUV7hGfUHkSpyXnAYrhKbKOpJmgI0AbxW&#10;/I1z1g5Y6l9oeFRx6jxrKbdHNBmVvocxUBCvLpr3FjkjMMeY8GjqQf0i+64J7Ed+Sxl95+ZSDINB&#10;rNbI2bpHDh5V7i2XcrbTwSKoLGvcfMIxA0VUHJ040oFIworfZDgxr3IHUHA9sUebaECzWE1vC3Y8&#10;hPfvIP5o1+aawUj7o4jp9KXZRdGTbr4fbNe4cn019U48cwhMrYhITUU6jYWPceHI33bzM3iO5cPj&#10;Ts6x+NQNvXkps3S+nYr417hv0csvbXki1D0ya60A5OpJnp5BIjEMLcTOJ1iKYeQAcRXRPiOPufcn&#10;Yf1i6fy5fqSBXU3v0kpGqv8A28ju9tG1BTbglDgg9R4EeVHuRZkcpen+FRg00TbqSpFQPdj7OPb8&#10;fp4Sb0+9UsY6DdTZcHx5zFTySfL1kJ0969g4B+/mDT7Dm6V93ThwnCNiknYayTznLk5tbhSMTtBr&#10;rGMMhxrDzCe9tyMPby9TBcVpMYoIq6jbfFIoZWBvcEX5PiXA8kLSZBrE11CmlFJ4Gi74lQmgqWik&#10;U3Fwb+HHjTw45NMzTSVA0BseZIXeOQSAnlFAERSdwBYg1mU74yja273HGDrN0iwHrzkGTLWIqprY&#10;VL0kvij20+onvwLuNoUFMvCW1iFdXQR1ih/urvI5u5chaSdBwUOqg0fE8T6ZZlTN2GQ+ZAxAqok0&#10;Dx+0j2r3HKMMLxjMvQXqXJhuLb4ZKWUw1UIBCkBrBvu1vzCzOspd3Xui3MtmClQ4iuqrDzec2wcR&#10;ilQ20aTM+XssdacgiLcssNXH5lPKBqrEaH4WOh5bX09ztSY7QU+JUEu+ORQ1we44cKdTAWQFCMMK&#10;hXMLQtEpI8qoU69dEMTy/iVdh1bAY2R2DEi4K/3cMnhWNR3VifYAfp46h5CyYMDD21HgaVGE9dVC&#10;9dOmMK1cpCoUcEqCDf6vZwn/AK3fStgnqY6a1MfkouK0atJBILFrgaL9B5klufnrSUfkLr7F4JP9&#10;FXA+tZedne9KcvcFq9i2vp4HppUfhmeu7EfQl1tORs6vI+RczTpFWKb7KaZ2ASqQeFuze1foHNNv&#10;O+UMz9Gs+1OCY1C8Hy0rRyowI8bXtyQGi5kD/cuHAnAcCOBHUayEzrLAwouDEKOFbwuE4phuNYXT&#10;4zg8yVFJVRpNDLGwZXRwGVlI0II14v8AD66Cvplmp2DAgHTk7pcCxqTsqL9BNOAtbTjrFI62fTTi&#10;pLpHVSYgDbXfFDQVfa/DEKIFbUo17gh4LijRkXNuGqXJqqhqFe4NOWMw+U67W1B4bpURjRE63FYp&#10;Yy404bPIGcVLosj2sQOCZDvep0mgXdNFsyOikZj2Bw19M8bKAbXBHA99Vnp2wrrdlc5ky6gixihU&#10;lSot5i21Q+2/E13aDMWjbrMH+BXQejyPuqS8hzpVvpYc+1R9hpH5Sx6bL1W2CYy22Fz+iY9lPsPw&#10;5R9RVeL9Nsxy4fiEbxJG5SaJ7gqb6m3Iby65Xkzxt3pONSu6ypoicZxEUMykFQR24ZnCcUhrKVKq&#10;kbckgBFuZAWz+rEHbSgL7w4cK5cW2GV1rEHtwWpXW1AbK9xf4ZiViDGdfHhm05oxooUzBjbXRAPf&#10;g0Zdx0KgjZtCOHWsKojfTpM1AqIbk2HB3yzjiRW973hwmumNYpAVkRFIXMGBrXRFHQa34YjLeY4M&#10;TiNDWMHR1KkHtY9+Rhd2pZOocOjpprvCx+0bwINFhzlkmow+rTEKK8UkTb1cX0INxyoz1yeiySCa&#10;p6k9PqffRuS9VBGPs+JdQPjwOZtlX9oEd42YfAxH9OPn8ayKybM05u0EEwuMQcJowHS3qbDmikTB&#10;sYYR4nELEHTzANNw+PKqMv4/PgdZ/JcUYtG2kbm/u/6p5DWX3qmld05tB47RFKktqtVExt2ihmAA&#10;PBXgtLohHbuOD8RtNGCVJHi2jorlzMI2T7R0HH1BJHhqzpTEpNe50QGsV4mGG2icDGTXuRpAT7o4&#10;pSmTWjBFe464fiz4fINrEa8N2hp2U3twr3B+yX1FjgjagrCJYJRtaM6hge9+DTL79doY2jiDRSpO&#10;kzXuFP8AUj0niwv/AI1eT28zD5yWdF7xMe408OAnfGyceYVc2RAVGI4+lDPLlJvBpUII2V7hFY8Y&#10;r6WX5Wpfcv7p8ecfM83rzFSih5asCRBJFSRbthsV7k8VLN9o8hu4zB64VK1EzR9M7a9ziXPbvwo1&#10;1Wvc4Agm1uWOynJr3OQFuWFamvcxlbG/x56a1XudEGwHPTWq9z//1Pn/APPV6t/jnuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nPmqdr3OYJHb&#10;lqtXueBtqOer1e5lUF+556vV7mXyyNF5uvV7narrrpy2ma9XuSE90/TzYEVqvc5zRmRCD35civV7&#10;jZY2vftxnZWhXucwdw3DuOOba8RXuSoZTp7eWpuK9zqoiAPnL49+erRwr3I8TWPfnqsK9yeL2sO/&#10;fm6cr3MRAMlh4W56vV7kgAbt3PV6vczHd+7256vV7nX2dT356vV7nQYd+br1e5yIF7AfnzZNer3O&#10;YNj25416vcypIyuCOaBjGtgxXuK/C8QDrsc8Vg6qWpM17imjk0svLHw08K9yZ8eNGqV7nNQp1Pfj&#10;RM16vc8bD3SOOJwxq2yvcxsLd+3KjE1qa9zgLeA5UzWq9zxJOo44CE1eYr3OZ1tzxOqq7a9zC1iC&#10;fZzQNar3JNBhVbiUohokJJ7cUJp0JKq9waMr9I6qp21GKar4g6c9IFLkNAba9wd8MytheDReXSxK&#10;LW1txrX0UrA017ijVQFA7W7cYKp21onGvc4vqunKR0V6Jr3OA3n7J5QmdtNmvc56297XlDVa9zwJ&#10;AIHNCvV7nFhr7w78dirmvc7BsLLYc8YFUr3MRJI2gW+PKqFer3MI0Yk68bGFer3MTBlbS1uKtQpy&#10;RXuOVNFEAZCLm3NVWvchVcrFjYWB54J41sY17kEi+o5dScKsoRXudsCBbiUVUV7mIjjxMVYxXuYm&#10;0HNadVVCZr3OlUyOkUalnbQKBcn6OXCJFXSgq2V7hxOhHpBz91Yr4aqvgemw4kEllszD4X7cMWLE&#10;vbdnTwFGzNipYlWAoOeonVHJfS3CHxvOFYlOgB2KT7zH2Acu86K+lPIPSjDoilMj1AFyxW5vwa29&#10;ulsEI8R6cIoXsMp2IHrwqmr1CevzNmeKqfLfT4PheG6qZlf35B2+0ALA8NlBTUscCpCoVbWAA4XF&#10;5xJ2wRVgC2uRiRVcuLYlVVuINXVrtNJIQC7MSde+p52KaLsATbw8OKjfuxgR58aeNwrbxrHG8aPv&#10;kjCXGuv587MEKajQn8uVFy6jFWPnSlq6W0JOIrH50M7GniIuvvXHfmMRsBt3ADva3DN50XGlSkwr&#10;jHEUZLWl0BSgQfca6ic0kzTKpva1z/G3McJLSFW45eJHdgjbVLmQj1FdB5Y/0gAIHc+HJexgwsbL&#10;48D6HAhJwBNFbTiWgQoT0V1IWqlKM19ovp+fMNQp82wbU8MrUlxJ1DHhRpaE3Ik4VJpmSJFqYVLg&#10;HvbnahbiMd/HhYW1tzhPWDSQocQTx6Iqa8zOrVLsCH02W5gZWTQ+J4uU4p4GcY4AUoU8SIPJrPSp&#10;DDIstP2tr7QfZznEq6hvq4XKnhs4ikK1mRHrWasmneUSw+9rr7bc9rcq2nx42tRUBhFXWSdtZINl&#10;vMGpOp8bDmMDUsuuvDBTZAHvpctgFPVxruSbzmG4Xtrpp9HErnLJeXM9YFVZbzRSR1VLVIVkSRQw&#10;Nx7DwnfZD6cKJnLcPIhGzroX+knWDNfSTMcGP5crHR4zZo73Rl7lWHYg81YfxCvw0MX6OVNV1N6X&#10;QvVYDKxdkVbvT31sQP3fjwOuILeHRUXZhl6mjKYq/PoF6hspddMBWpw5lp8SiQGopS2oPYsl+63+&#10;7lKs8E1PMYagbXXQgjjQM0FRRhFN+/MDGw5ut1y52BYW56vV7nrge9z1er3ORck6+HPTNer3MRlF&#10;9q9/bz1er3OOra89Xq9zKTpz1er3PWA+nngK1sr3JMFTJCRsNrcVNuFBwr1e4rqHGonAVztA7k8E&#10;rVwFba2RXuCDk2CkzLXiFJRtHa+l/p4dMlKjtmlDSNZivcNfl/DKTDVCwp74tr/Rxc4qDFC5KA2I&#10;r3F7T1QRRu1PE1O17jpC/mAm/PV6vck2AF15uvV7mPd71uer1e5xK3+A5qvV7jTjOM4dgVKauucJ&#10;p7o/xfAceS2XNlX0k7K9wrucM7V2YqxkjYrAPsqD/Hg4sLIJErFHttb8VV7iMUG9/HgxAAEUIgkC&#10;vc9pe55eaer3OiWB056vV7nE+3jkVSJr3OwSBypNeJr3OTbj25UCmhXucLALfjwp417j9hOESVkq&#10;yOLIPDhg03OKtlCKysTcEE7K9wTqWggpUsFHHVqnZUv29oGhhXuTQutlHEU0ZJr3JEY2ix5Q41tW&#10;O2vc8/bceVSKoK9yM9yb/dx3ZT6Yr3IzMVOnjzxMUwa9xnxbGIsPh1N5CNB7OF1zdi2T0mii7u02&#10;6cdte4EtZWT10xlmYm/IsfuS8ZNRc64XjJNe5DKEcKj4qb0xXudqT35UwK8DXueJBN7c0YNe217n&#10;RKgaX5sCvKIFe50GubcfKaZBnCvc4gAc9PXWgK9zxBAu3GlDTXq9zpQzWUDhY453Yk0oQgrMCvce&#10;qaBUW578Cbzve0PLa3DYr3Jo4jo32V7nuWit17nVhypr1e5x7cpsrVe5yvfl5rde53zder3OJ42a&#10;1XuePsHK6q0TFe5wt7OaVWor3Pcbq1e57mq1XuYJX2iw7njqRNIXFxXuYFUAXPc8M0wmi0Ca9zog&#10;EbhzU9Far3OrXHHRjVYr3OEg5VYiqGvcxFjbjMxTZNe5wAJ15WqAV7kygop8Rq1o6Ybmc9reHEyj&#10;0baMLS2VeOBCcSa9w5eQsqUuXsJQFB5zak/TxK84ECBt410i3R3eRlLAw8Ve4vyB46cIiZ21NERX&#10;ucSLXDcrVCOmvcSmYMo4FmKBoK+FWv421473pQIqP823ctM5SUuoBmvcKfn7oDNRK1bgfvqey214&#10;aNrKtlc/N7uyI2wLttiOiK9wsGK4HieEVBp6yIoR7RwyDo2HA1gdmOTPZaopcSRHSK9xmI8TxWDN&#10;BPZXuRZLlvLXmiKptr3M0cdh256BXq9zPbw5qqHGvc615Sq17kWRto5YiKer3MMa+PKgTXq9zzSB&#10;dL9+NlUU2a9z0ZUnvzaQTsqle5OTb9ixv8Bx0A1bbXuSBHL9ry2I+g8dAjbTifDXuZViql99In1/&#10;1TymieBPpSidOyvcc6WrxKnYFEcG402nhe7Za+B9lCK1zR222ThXuLLD8eqqg+TUQOfqPA4/lzje&#10;wH2VMVjvMHwEuAivcU0STbxsjY38LcSIy993Yg0L275trxTXuOC0lU2ojYX9o41/J7g7Un2Uu/m7&#10;U+EzXuTYsKrnH2W17WUnjS8odRtBpUc0TXuOVPgdZcFoWYN2uLcTHK3l/ag+yqjNkIEyK9wcen+F&#10;YdhZiFYSjuQzXXQcPLfdS5fIJTHRTSt5kWoKZ29Ar3DqYF1IypgVJ8vR+fOVtu2pYX+vgrO5Ly0g&#10;qiejiKAzu8jSzJB9te4oZuvOWKeAD5GpZ+57cLx2fPuSQqPSnBvEhGJBFe5HT1BZb8m8lJMpPYl1&#10;H5cVjs6uIwV7v1pv+1KEmYNe54eorKJAVopAR7SDzQ7MrtZwIpMvexk7Qa9zAfUflC5Qwysb+Hbi&#10;/wD2KrzaT7qaO+TIwAPsr3OH+0flfzNkVLIwXuxcW/hxUjsouz/EKQt75NAxB9le5kHqNyyIg6xM&#10;CdO9+Gf+xU8RpJH40tO+jYwg+te4oqHrxkZqf5jEKkxX/cBueA687Mb5g+ASKMEb0sgSTFe5nl6/&#10;ZAjQSQyySD6LXI4w12Y3zgxgetbO9zJ2A+eyvcYKj1aZIwwl4aSaRl7e8APr4Jmuyd5YlSwKQPb5&#10;MpT4Rj1mvcUnRv8AEvi6L5gnzFgWXkqK523B5nNh9AHEF32I2+bILVy4SD/RqKbre+SSU4njSfzD&#10;gzY5RfJCokphe+6O1z99+Glxv8dbr1jYAwaCkw8+xVv/AB4HbD6ZN37Yyoav8Y0G17xlQ1Aj50jP&#10;81mFOoWsxCumI1X9MFt9G1R+fAqxH8W71I5lZpcSziaFXNv0SAbOSxbdge7lon9nbtgjiRPtomVn&#10;r7xwUAKcIumOT0h8mWGScE3JkmkJ++45HHrkxnOEggzJ1dxZS1iRHIVGvexHYcVr7NMvy8j8vbsG&#10;MMEJx91LTmZG1Z9KzjIuWqQbabDIZAvbzGLf8rX4qoOpXRfHVV8wZ/xnENw97/S2G76deL1bqOpG&#10;lpplPVA+Ww0lN4y74AtU9B+M1FlwzHYSww3C6CK32TYX+uyjj9DivpGkKisxevnBtu3VhsfgdeJ1&#10;bsZnEJCAKuH7ZA8RUfI02yRdUxc0kWHxt4Haf6eDJk7FPRriDrBEk0+3uDU6kfSeAvMd1c/ZH7DQ&#10;qfdSH8xaAyElXrjTLUx9bApklqKRAP8AiuIn+J4Jgzd6NctgxnAGIJ90mZPrPbiRnc7ep0eBxA6R&#10;FWVd2rZnu1K6jjFJsYH1vxKRpGxeNAASAke3+PjxUp1j9ClJTrNUYOxdR7x86Mi/3cDF5uXvgJ/b&#10;IjhAM0tRfWP/ABo9f6UzxZT9QTOVlxVAl/pJX7+Yz6iPQfXRmPGWlw+GMWUJJuJH1AcC/wDZDepv&#10;YtCuknp66MGL20CTpkedca7KXXXCqcS4NLTVdTIffLttUDw1NzfhQfWP6qvR2Oks2WOg+JTVOMzN&#10;Z/N3bBH7Ne5465kmfWqT+aDWkiPDtpSh5kbFbaUvSDAOslNmOvxbqmaVYNirSpTtubcT7xY27W7c&#10;pOizBUYjF5i2K9iQPbyJbzvmpQ4n3UZtwcQaMXyOQWe/t4EqWIr3JMam1uMmnZr3HCIKoAbiY1Wa&#10;9ydFrYLxg02a9xwp47ybTqeJlHCt+Ve4KuXqUrGGYA+HAhcrpahBiTXuBbmUtXZ7kIF/KAH0acGF&#10;r+ytx10DMyIK8K9xVwrYi/CQ0RmvccKZCZbkcSqMCma9xf0OHtX1VBRsftyLf7+E6FQo0gvEkNyK&#10;9y7LKNGaXLtJTaAJEg/5NHJRjZUF3Zlw+dMdQf8ASG4pUUrqBx9MUhGFRWYnklI9dTqebKsKdKyc&#10;KjlRe3s5JjQanW4PKSAYpwkKw4Vidn79yeKjB4EWoWR/G2nA3cOlWHCk5B2VgqAqws5N9PHjj6oZ&#10;Xh9M2LA6CTyxf4X4syIEOEg7AafsiQ4Rwg0EeXFiqesURkW7RUkrBh2BJUfwPKKcmIRhQPtJ/jxV&#10;mcFygzdQV4UZXx4r9GbaO/CPZSIJKa75xtYEDv48b1U7517mIvbv+XLqV0VYpIOGyvc47T341NPS&#10;BXuS6T3p1JNxfjSyAK8E17gu4fQxtn3Baoi42oNfbuFuJe91DTG2l5gE+VdN25Zz1No4sQyXQJKS&#10;ohniN/bpbgTyZIS+pUnbG2iXvSGyPOmWmfbXMm3unLIuhyqenuHCMggRgc6G5EFflkxXNPeoj80o&#10;47ap+9SLburWNXupMimw7aqODGXH2F7jvwfhsgTUbjposNe8jyCCRhraw9vOa+8LDueIHACDhXjU&#10;qBwSNilXTuB7OOk1HHiGU8Yw5xcTUVQgB+KHTh5lULCkn+iafs3O5umVjgtM+0UC3UTEjhecctYv&#10;OpCUmM4bOv0pUI37OaFefKAYX1fzDh+gMdVONPg50+rmEG8SSl4x010mvcUSNk1tJUsy1NNHUL2k&#10;VW+8X4m6xduJU8twLEfx4AtqSKJ2vEhQrPw52EFZcLhkAOqKdfo5A1z4VmsbLkQ4R117jgklzt4g&#10;IpARFe5mZrm3hygqte55Ab3HPGtmvcWOGRfPYPWYaRcTRSA/8gnlLZYauEKPTQddV3TqF9BHxr3C&#10;N5THyOY63Dje5A/Ikc6hbqvJLaQOIrKK/wD2zKF17gnA7fe5Myk8KA0TXuRcbpxiWVsQoH1DQu31&#10;gcRpiCk8aftllh9Cx/SFe4QvLbiOvqqK2ite3I1vEEGeisr74SlKq9xarcmwsOB6gxNe5z2E99Oa&#10;wNVmvcd4d70rqv7uv3cRkA+HpouVgqvcsH9LOYXrcvzYe7axkN9/AQ+jEgcKxG37sw06F9Ne4bxS&#10;G78LpnGsdor3Or7tBxGcTVoivcm0jMr6C/x5tCyg7KSuCRXuZerWXf67dFcYwk+/LBF58ft3Jrp9&#10;XJJypXfJU0rzFV3fvP5ZmbTmwE6T5HCvcrw9MeOPBiFdgUzE3IYA+3seOpOhXxrMLfi11pQ8K9w6&#10;8YIbd7OJYkzNYy4HbXuScwQjEsrSFrl6VlkW3fTvw2aIcQQdgM0zaK7i4HQoQa9ywf0LZzTF8nVO&#10;AVLWenl3qD/gcf08yz7P71LjC2+gyB1HZWMvaPl/5e4Dg/iHvFcSPeB5YMDb7N78nhKYrGoqr20W&#10;Hw55wBqvHSKYrlyVRVEsUysT46822stma9WOQAjg/ZNxJpgFY9uD9Ku9bmkiDoXNJXMdAlZh8kO3&#10;dcHS9r81+fxX+lFXlLrZF1BwxAlNi8aVAYCwEie7IPpPfmOe+tn427gGMIPmmumHZjmibq2VbqOI&#10;+B2VFyBiRxDAEgkv5lIzQOCf8J0P3cKBg9Z/MsOiqozcMin8uR8p3vACONDK4b7lZSemlxxwDC1j&#10;xudRg0jiK9zgVBN/AcqQJq017maCQxtdfA8dwWNNNKGqvcEerw2POmR67LsvvOYi8R9jrqAPp4J8&#10;qIEsk7QfSgg0+csukPDZMHyNe4QfKVRJgeaZ8IqFsspK7fYy8EOTuhp1TZ2CssL9sXbAcHD4Gvc7&#10;zTFUZczVT43Tm0UxUsf8LDgizhhTKg8njFay8i8YU0don1Br3LVulWaYc2ZWp8QicE7FDWPZgLEc&#10;m7LrwXrKVYzEHzFYG5/YHL31II44V7goK9jtPD8p6KAJE17nMswIHhxrZWhXuP2EVhpZ0YEgX4rb&#10;JR4qKbhvWCK9ww9NSUWecqVWWcQ96OqiZRfwYj3T9R5ITC0vtlJ4ggjqNRApxWVvpfTtSQfxr3K1&#10;ss10/SXqa+C4qSl5TBID2Ovut9fMfra4O798W1GBs9uz8azXvmhvBZd43j4dQ+Yr3D+0VZ8zTrKh&#10;Fm1FvZzKZshYBHRWJTzXdGDXuTG2toO54rII2UjE17nasoOmh4wUzWjjXuT6aVlYE+B5RJjbSVaZ&#10;r3BQy1iflsEv34zdN6xQIvGZFev4cW2fckYV1a6cYlkXFED/ADUL+Sxt7km33SPr4EG1/lnAo/ac&#10;FDpB201u9mrmS3SHEGIUD+PtrC4IYSL9fNV3MeC5h6OdUqvBcYjMQinaGZWHiDYEcEmUXxyu8LK5&#10;0mCmNhB2Y+VdwrO5a3isUuNmSUgp+YrKDcX4PdNUJUxpMhujqCCOZXNrDiQrp2VETiC2SDtBrvkl&#10;WMcgZdLcfpkiRFe48ZuyxRdScg1eXpl3VUSGWne2quNbD6eIX2hdIU2rYRh58KQZffLyS7S8D4SY&#10;UOkGvcriypXYjkXNj4did1WRzHIDpZr2BtyLMiunLNzunRABI9lZm5g0jNWNaOAkeVe4a9XWoiWZ&#10;Te45kS2rWJrH4jQYr3MoBVQw1PLEyKoca9xa4DUU9fA+EYhYwyja1+3LAgApIkHAjpoN3SFNKDiN&#10;o2V7iKo8UrulmcV+ULMsTLJGRoHW+q35hfvLlqt2rwPtYJUZT0dYNCdxhOe23i44HqPTXuWsZCzl&#10;QZyy9BitG1tyi4v421HJUYfTdIDqMQR7DWFd5Yry50tL2g4GvcXqyAi447RWqTtroADtxQYBi0lB&#10;WK9yFvwsuWQ4mKTKThhWGoiEiFSLg9+Ah6o+kyY7AnV7LUYaaJVFbGo+0o7SfSOY/wC9G7yc7YKY&#10;/atiUniRtip93RznUPyrpw4HiPPqpuopBTP8ix0/cJ8fhwUfRh1/ixWMdOMcm/TQAfLFj9tPYCfF&#10;eQNuzmOibR3Ap2efQKSbzZKUHvUDAczSSztgSVERxRNCgs4/byzdLsu8cl44VB5EYUB72jch7XHb&#10;nMtYjlYpspmu1YgEudDx2wvEpKSUMvh4cQPtaxSVbRioGJ01JXUzQOCARa/fhSfWf6eIuouXJOqG&#10;T6df5pRx3qERdZUAudPEgcAua5WnPGDbK/uiZLZP++nz4ddZW9m29psViyfV4VfaScBSX6YZ6qel&#10;2Z1ydmOW+DV8v+jSntDIx+yT4Bj2+PK3PTn1kqcnZgOUswO60k0loGY28tr22m/hfmHlm4q0Wpl7&#10;CJEHprPjNcuF22FpgGMIxnroR/Uj0Yo+o2V5MVwyMGuplLNbvIgGv0kDty3DLWPxVao8je61rW7f&#10;SeDa2QiRJEVjjc26m5A28a19+s/TBIZamCrpjsW/dbn+w8HPBq2mktFYe/33eI4rcd0HSkwZEHoo&#10;NB1xs6ycE9G2qjOtnSWnqzKlMoRveNmGgHfU/DlL/wCKH6GKHP2C1fWHIcINbToWqo0X7ajubDxH&#10;Mrsmv0702v5V0w+2DoUf4gOE9PRXQrcjehGf24sLqNYHgUfcKuf/AAUfxFGoVpfRV10rStXAzJl6&#10;smb/ACiXJFIzN3I/c+72c1ksvYjPlbGzgmJAxxElVLeBBtrwQ5Fmq2z3Dv3e/Cl2YWblqrSeFbPy&#10;rtFuDQHWRA62tyZlq1CONBF0cTXLkmCUqSRpbiy3XhjtpNtr3FVh9eVAudeHiMK9M17gg4LikkZD&#10;RnhogTxra0BwRXuDtlXMnkSIxJDcMmpHGg89bavCajyxbgbDvw3WRc5CaMQytcGwI+Hw4JU/tRB9&#10;DQReZ7pUg7KDjM2ArVU7PEt2Fzwn/rU9LkWcqdupeQ4gamJCaqNR9tQO4A8RwL5vlBztoJSQl1Ow&#10;/wBIdHnUw5Jmv5xHdOqgg+H8K9kzMkqkYBjBKzIAI3P7w9n0jlVOTMzz5WxJcJr93yzMVBPdSNLH&#10;gEyTM1Wy/wAu9tGE9dDkg2586E7hmaGtVwrxNdTqLcyDZe1iDtpaDrFd8WGH17qLqbePDxMIEU4Q&#10;Ir3BFwfGpEKtf6OGrCgduFETzQ410QGFjwXMuZiZZAC179/hw2EHCisthIpvnpd/hweMu5kMDKQb&#10;6jsfDhNc2ocFFKUgGTSFx7BFroGVgOxtwweE4rQ5hoHw+vCvG67WVtQQdLHkaPsqtlBScCKoi4Nu&#10;qUT09YotWYst4hgOJLi+H3jkjO5SvflKXrh9G9RlDEZ+oeQod2FzkvMijWFjqSLfungG3hyZObNG&#10;5txDyRKkj+L++HX0isjctzBOatYgah1/GjH9OeoFNm+hFPVEJXxD30/xW/eH7eV15SzcKGf+R4rJ&#10;ZhpGx8fgeRVld/rhleBHScT6VR5stmYoThqbj6+CVLi1IbqXW1r3vyQipDYlSgKUJUtaYFc+MNTm&#10;3B6W6PKDb48Dr+bWzHiUsCnE2q1ma9xNVfUjB4b7SW9mvA0/vtYW4+4Hyo5Rlql8a9xJ13VFWT/R&#10;wByNrntUtbckIE+tLGcpMmca9xiPVnFYSfl2Kj4cijMe19SwQ3to0bydMY17jvQ9YcWnjbDa5zNT&#10;yCzI3Y35E9x2oXy1EoVhGylSMr7nxJ2ivcB/POXI0mbEsLG6nfUW7qTwG3twN5Ud8mA5/EOvqo4b&#10;cLggjEbRXuBzTVMlOwgqPqPITcSW5SoYgxS5C+Fe4oIzu94cLDM0pr3OZ+Hfi8DCr17nIA+PKFUY&#10;V6vc8SRzUA16vc6A76c1I2V6vc//1fn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nJT4HnqsK9znzdO17nfPV6vczKQALc9Xq9zL&#10;v0+PPV6vc5Jqbnj4rVe5kvbtyhNbr3JEb3t7eeBrVe5BqIzHJc9jzxFer3MKe61j2PNAxW69zISU&#10;e47HjlVr3J0ToVs3Y83Xq9yFPCYZN37p7crFV2V7maOS66ctVq9zpO5Px56t17koD2c9Xq9zPYHt&#10;z1er3OBRvE83Xq9zw946duarVe5466r4c9W69zmuo56vV7nZIXnq9XuSqeVo23eA46kxTiTFe4ts&#10;Or1kjsx18OKNtK0qr3H9ZRbTTmopya9yUjDmoqyca9zkxte/KKqhr3MJa6689AFar3PXUHUac2oC&#10;tV7mNiAe/wAeNAE1uvcc6DDMQxOXyqOMufoPLBMU6EE17gx5Z6Q1MsS1OMEgHso/bx/AUuQzXuDh&#10;g2U8HwaJUgjBI8bcZLunZSoQmvcUdgp2roPZxGTNUNe52EbU+3lzW69zIQfoty2yrGvcwbWva/NJ&#10;NUTXucrbde1+NKrRr3PFrDUcdGIq017nYPuk+3jQwrU17nVr6nXijCnBjXuYnAHbx5WRVVV7mMkp&#10;7p42kxVBXudL7ov3BHNKM1qvc4jba1uNVWvc4GUobgm3HEmtivcjl2bXjhq1e5x+zc8rM1rbXuYm&#10;uBx0CrRXudCx7HvzxSeFbIr3BG6d9KM6dTcTXDctUrPc2aUqdi/X4nilhhTyoCSaWsW63zAqFX4h&#10;RYXSvX4jKsEMYuzuwCgfEnlx/p29AmDZXeDHc5J81VWB98C1/gLacGLFghqNZieHH16KFbNohrBR&#10;x6qrk9Qf4gOU8mU1Vl/pnbEcSS6GYfYQ+0e3lnmBZWwnL1CKPDIFiCgC4AHbhgpfeK0pACeij9LS&#10;THRxHCqYuofWDO/UnGGxzNuIz1EkjX2FjsXvoFPbihG7YCGuB8OaLKEmFQD/AAxR0W0JhBGHCPnQ&#10;Wz1BkksSwQ9x7PZzhsAYNf7WnFqlnTpjZT6hoGABrqGSSZiqMHHY30t9HMrtsHu624VoY7zE4TSJ&#10;Nn3hk4VkjkeZ/Kc3KnUjw5gjZTJd18eLHWi03AVPsph9kpGkH34fvqQxk3GWI9gO3bQ8zOvljcdb&#10;XP1cK2ka/Bx6aYYKVg6jjsFd+f5qlrWvpa/Y+3mHzIks6La/jxWbdTkpnEbOivJty74TM8OipaMz&#10;U5iQjwBHf6/p5j8xnNz7eKe4SiQqhCi0QlJChUqOEQILXLEeznZ3t71hfheO6TtBiiFbjLWBms6t&#10;ItgpKLbTnJI5T8Tzy1MjBI0+deF0yRGzrrhHNu1Yl9oI1HbmMgye74jvflwksjWMeiqFKUDVM1kM&#10;qMgSYlVHbb3J/o515bIu1e179+O940qCfu4jhNe1JIBUIMVxBq5JAVIZdLHt9XOxGGj2ubnw4nK/&#10;EFJgCqrVJBMRWceapZrCxOp+HPBXVtF09vNOlK/4pJ9lbkqG2ucEkLKodlY3I/o54G/jpwuANMnb&#10;U1mTV1UG/wCo4w41lzCcfw+bCcagWpp6hSrxyKCrA+BB4tfAuQAYjj0028A4NJjrpd9P+pmaOm2P&#10;Q4/l2qemqomBDKdPoI8QfjzWr/ES/DCrcvS1vVzotTeZQEtJUUMYu0J7koB3X4eHAY6x3JgbOFRn&#10;mGXluFJ2Vfd6b/VFlbrZhcOF1kiU+PRxgyw9llsNXi9vxHhygGvoKrD6t6GqXa8ZswI1B8Rr48Yo&#10;Gnw4GjX68hMdotz1ervnRBAtz1er3OLAv9nS/PV6vc8o001I56vV7nIf4j4c9Xq9zvuCfu56vV7n&#10;Qbwbm69XudMwX7R/p56a9XuYbu2nhz2qt17jvhGK1WD1K1FG5Ugi/wAeKWnS2Zq6VaTXuGwyD1Zg&#10;rglFiRtKLC54NGLnv/Ojtq4nbXuGEo8RjnRZEIIbseGREUdAg17j7S1RHc+PNVavcfEk3R6Hnq9X&#10;udCwYc1Xq9xPZmzbhuV6Fp6lg837sY739p4822pwwK8kFRgV7hUsw5nxLMlW1VWvpf3V8B8AOSLb&#10;WQbEmhQyxpr3E6EFrngjo4RXucgxA5enzXudag7uepmvc9cld3NTVa9z19BftzYrc17mUBWGl9eW&#10;IrYE17nYUjTmwa1XuP8AheBy1jLK/wBj2cNkMcTQts8tVcQTsr3BIo6NKRAqi1uXcXwFSzb2yWhF&#10;e44Ebu/hxGTRpMbK9ztQL35sCasBNe5JLHbxrTJqkY17kfcQe+nHdMU/EV7mGR9bcqa2UivcTuM4&#10;vDhyHUeYey+z48Lbm5FuOug9e3Qthht+Fe4FFZVSVkpllYknkY3Fx3pqL3XC8dRNe5HA193hSrA1&#10;UAV7nZ140cDVzXuYtmmnLkU1Fe57aQOUIrQFe53qO/Lpw214417nEWDX4+VCmgJr3OwAdBxoEVeD&#10;XueHfb34hddCadQgqMV7jlTU9huPhwIvO95QztrbRia9xwtwuij+vc9a3NVuK9z3LGtV7nRvyter&#10;3PDmq9XueHN16vc75avV7nuVImt17nBhrflIimyK9zocrNbFe5ysLcocavXuYnYIhPGUgzFMuLCB&#10;Ne5B+177cOEIoiJ1Y17ni4t7vLkxVNVe5xV9xse3LjGm9U17nPlgKdr3MRPGjTde51t5qK1Fe52E&#10;JIVQST2HGlnSJq6UajA417hkelORRToMWrR7zdgRxFIaTqO01mbuHuoEftnBjXuGFSFAumnA4pwK&#10;M1mY22AMK9zzhV8RzQBOwVtWG017kV5owNrsAfp5dLa3NiT7KLVvob+5QHqK9yO9RCBe9/jfikWr&#10;q8AgmihzMbdvatH+mFe5HM8RuD7w+ji5GWXIP2Gg2/vFYtjxOo9or3A6zVkjKuaIiK+LZIf3wLG/&#10;DpvJLpW1JrHzeVzIM2BDy0hRG0V7hTM49EMRo6xVwgCSKRrAjuB8RwxGT3QwCTXPLeHdy1ZcH5dw&#10;KTOEba9zBifQioocPWqpZxPMxF0HccVt5PcqMDA9dAm4yS37sqQrxDhXuIOfprmGmY/NPHCL9tSf&#10;y4eJyB9wSqBUbuWykfcR6V7jacpbGKS1EjN7IoSea/kS08Z8hRaUpHHzr3HOi6d1Ve/lwRVj37fo&#10;7fs4dp3aLuAKv9LVVEfw17j0OimPysClFVEX8bf0cN07lurH2qNNzHAmvcd4+hOaChEeEyP8GlC8&#10;Wp3Kd/oKrySVcPfXuZo+gefmuwwqlhA8ZKgf08MW9xLtWxpMdJVThOrgPbXuOa9Ec6U6/p5sMpF/&#10;5eKTw5TuHeI2JQPOtFRRhh8a9yYnSLG47/OZgo41Av7lj/DilO49wT4lpT10XOXMHaK9yRF0xwRI&#10;91bmVSfHaB+Qtw8b3FUTBeHsHzpxVylQ+4V7mb+o+R4fdbHJZGH+FCeGaNyWU4LdnyFFJzIHCT6R&#10;XuO+G5VyNEwInqJyP9Q6/lwyRunbMmQpRowN+GzMk17iniwrB6cA09HM2uhIH1eHD45AwRiCR5Vb&#10;+aBfFXsr3HOGoMLgrhztfvcacUNZNbN7Ee6tnNiMBOFe4+Q4jCE2PRIuh1YduGgyth0R3UzxpO3n&#10;DiT5V7nI1XmuGiATXsotwFP7oMrVIkdW2hAneEpHimvcnQtMgDLEGIv7zC5HBLZ7stsCNMjrosXn&#10;Dj2IJr3I1RW4kjB4rXHYDhmnJUJEFIFFys2eSPFXuQpMVzbINsDPt8bcfGStHgJ6aLUZqUTInrr3&#10;Gaoqc1kn7Vx/ie1+MJyhKDApJ/Nlivc4Jg2c8SkV2ZEXwvc8PW93XXR4QB7KcN8tf2zJr3Fbh/Tz&#10;OFTExNZEG9u08WJ3buEcU1RNyv8AiFe5wqMi5pg/RzYog/4io/byx3fuhxT6GlZuoEJwFe43R5Px&#10;RWPl11yNT2F/bxMvKX2cSaqXynadte5wbIuK1I3NiRjB7BRfm2souV/dFOB5ITEya9ydFkMQRj5i&#10;peRz3Yn+FuGD2QnDWoeVJO9UDM17k6kyfFUSeU8sjj2BjxIndtt7+L40w48o7VV7j6+QMLiBeOml&#10;dwO+4nh01uu2kQJNIEPgiVGvc6pcjT798GGlz/iIPKL3cCMAmvfnEf0RNe47Q5FxCncBsLQC+rN4&#10;8So3cK9iYpYm6So4pFe5kOQ6+orBIKKJU8VGvCte6rpVEiOgU8t5C9iYivWA4J1NkrD4qFYXw2FC&#10;BqwQfmTwwTug0MV1U3MDAV1YduJjFcj4eLsFEa9rJYfw4kVkjDRgCka5X92Fd24kHyZBJM1JSuul&#10;rkN2+njZy9lI4eU0lWggYV63hxSYRlBKBNy4mIDrZjMF1+/Xhe7lzBGB0+oqjLZGwGa9zNLRwyEU&#10;tRj4qHAJKLNf79dOFKLBto/3bDqNGAQoj9oTHVXuR6CiwSmmMc2IGXuftEj6LDhsLEKH90kU0mEb&#10;Jr3BJy3gs2PzeThFE1SNNSotbx78DD9kWzKRqHXh++j5l9SREA+dcHdY13MbDie6qdP8PwKoWDEK&#10;BIp2ALbbG1/o5DmeXFugaFiDRuUhyCUgYV6N1kXcmo4F0OVHqIdkJEca+Ha/MbrzLbO9nUsj0pY2&#10;8pvAVz5Dlyk0SkmoUgnT4cBytybFSdfe49GyjVF0sp2V7jI2G10MnlKdwHjwH3m6Vu0AW1T5UYh8&#10;geLCvcyxwViG0/ujw5D2ZZZ+TEwaVNupXsr3HaEWsD35H6qV8a9x/oINzg68LHFYUoThXuC9gcBW&#10;n8y2gH7OAq4VJoxb0mvcA6kcVmZKytbxcgfC3JCX4Gkp6qjS7VqcNe4tIhv4QqMUgJr3HqjWzheI&#10;FmmRia9wcunOFDFs8YTSWuAykj6+FdsNa46TRfmCtLRxiuj2vy4ugiEFOsEY0AAH3cleoFcGMzNJ&#10;+VizFj3vxwUHfY9h7OOlNVKdMVF37iR7eZFNm42cBXtMiutwHhrxyp10O3x4lUdlMgRE1gmbuAe3&#10;FZg8V5UVzcEjha8sJqxXOIpprhL5L7D2HGf1nVpwn00zQKdZpohp4gA6cU5E1rWpXp7adtcSqOig&#10;2yBIlV1ZrHN7w0JFvpkTlKOVYhHg8O8+82t/r7cUXzfdrPnQduvCs+dGRHFNsO7Tx4H1gik+rCu+&#10;YySpI78aIiqfdXuYSRe1ubp6Ir3OYDWv4c0a2YNe5JoorzC3tHKrwERT1e4MmHRAZvwViSdEFvju&#10;HES06k9FaUe82V46a8tHzwgmyDA7alJofq+nkdZYC3cADDbTKB4T1TTLAS2IMw8V5YP0KaIZAoXG&#10;u5AR8LE86YZK/wB5aoUOiuZ+9v8AxWrzqnn1IU8y9XMZh3gski6/AgHg1Bt5uBwXAwCrpqLhhReq&#10;qDzSI5EuynRj3H9nOaXV9O3GcFCJ21tRwqP8tOjCW+1idp9luKjB4/mKWpplHvywyKPZqpHDnLyk&#10;OGJJiCKRBZacQs7AofGgC61GOHD6auqJFAp6mGa5Pby3Dac0RfUPl05X9SWaMMc+8Kypv/0UPMMN&#10;6Ud2+oAQNWFdPHnO9aBGzA+0CtobJtemK5RwrE4zdaijppQf+JxK37eBRizCNqd2to/I1SJBontx&#10;qkDopScOBlOfz8Ap37jYOQdfiHDWPGYJ0unzr3H7TePjwpopr3M99NvGaZr3Owdmg57bW69xbZXd&#10;fmBH/j0+/hU94SFdBoMXqZE9Fe4SvEaQ4R1Tq8PbS7SD8786PbkvhbKCayYZc/MWCVdQr3FyUC2U&#10;6+PMnDJmKC0zXuOFAsc7NBIvuyKyn6xxMjBQ66RuEpgjga9yvivpjhGfauiOg3umn+q3ARfohRTW&#10;XzTn5m0SrqBr3FYSPtLwIKxwig5XuZd6kcSnCqxXuOuGNufym7NccQq20XvYY17hq/S5jJo8xPhl&#10;7CRWX673HAjegJVIqCN+7bvGdfQZr3LFUuEF+E42RWGx217mYAc3oJGEU1Ne5liYg/QRxE6iKoRX&#10;uCPlryqqOXDptVqY2jb6GFuCPKnVJWI2HA0D72UQsbUma9ynnBjL046/1eByXVFqpYCD7C11PBy+&#10;mF6hsrotdD+dZQl0YygK9Yxr3LDlYOoe9768RuN6fWsPVDThXuKDCCkwelk+zICp+vTl2V92YjbR&#10;RcSkhXRjXuDF6Scf/qj1PXAqhyqTloSPAnuvJi3NuDY3mk7FYUCd+GPz1p3wGzH8a9y5CCUFVJ7/&#10;AB5m0VzWCQE143tpyQ9tl2/LjZxrRwrw7cyIfKYAG9xxxPhNVmuiAe/BGydXvBMqMb3PBfYq1CKS&#10;OCoNVEsiFB48Lz+I30sg6k+nSfH4YvMq8BkWoXS5MTe5IPo1B+rgbz2xF9bLbImPEPMbR7PhWRfZ&#10;7m35G7SCcFYfhQeZfnfCs41GGyaR1ib1/wCJp7PpF+a5fTupaOlmwibRqZzb/iJ7cxStFmNHQaz9&#10;zlGpQcGxQ94oUNw+/ghnxI4uUI2UDa5cxagnngYq1e5kAsON7DNVr3F5lGtFHWRs1yL6ji63X3Kt&#10;RoK5g33iTXuFX9RWVZMq56THcN0hqtsy2Gl7+8OC+/V3K0ODYYOHwqedzr8Zhad0vamUn5V7jRmS&#10;gizTlUVVKf0mxZFtrqO/JYSBmVvqiYHTRjZPGxf0q2THpXuDj6Uc7hJpctVTAM/vJc+I0I4zuzdp&#10;bPdrJ41Fm/2WSA8nhtr3LBFYvYjx5OYGHTWIpGmvclkgAX4wZNJor3Mkbt5oCnm+utKGFe4MuQ8Z&#10;kglWN2tcjglsnyVQKjfNbXUJFe4WH1sZArP5hQdQ8DQ7KkCKoKjQOuqMbcAe+eX980LloYjBXlwJ&#10;qc+zLN06F2bp+3FPWDtFe4uuhGcp8x5QipsRYGqpbRyW9o7H6+SFuxmov7dIJ8SQBjx6/WgvvVlg&#10;srglP2qxTXuD6pA2htdOSWSaiE17nNCD9N+NnCtGvckK2w/HlgKaImvcUOE1ZilAJ47MiKJrhvUK&#10;9wcstYqBskv24ErtmZqM7pnSquiARblav4lnp1pcawaLrPlmG0h/R1oUX1/dlI/LiRBNy3A+9nEf&#10;3yej0+dZ5dj295aX+ScOE+Geno9awxsVJjPh25VX01xyaWjbBMQJE9Npr4r4HmRG7eZ/nG9B2jpr&#10;NLO7QBXeo2K+NZ+C0Nri3JLqPDhXuPeCV0uH1aSq1jcX40oFQouuWg8kivcAD1Q9MYJpo8/4Etop&#10;7CYKOzjsTb28AueW6nQLlr7k4H8alvcbPCkG0d2jZPEV7gd9M8znEcNOG1jfp4fdPxA7Hg3yq879&#10;sSdlDDO7HuV94jYa9wVFclhwZxqFACvcmU1S0Mnw5VXh8VMLRqFe4/5iwwZuy5tpz/ptKGaPT7Q9&#10;l+B7O8rRnVuW1CVRKfOi2yf/ACD3i+xW3zr3Fd6Z+pk2XMbXAcXcinmO2xP2H7W17cw33fu3cpeV&#10;aP7CqB5zRDvnkwum++b+5OPmK9yzenlFTEJI7WbXk+KTprFPUkbdte5MB22Hjxkiabia9a/F/ljF&#10;aWohkwjFUEtPOCjI3Yg6cDV4wQdacCK0lZYV3icCOimyvpjKgMRs66g+zlaXVLIeZugXVtMUwSRk&#10;o3n+YoZVva19xjJHsvbmD+/WQrsnk5hbeFKjjH8KuPoeFZkZXdNZ/a6SfFpiucEiV1MUnAa42uvh&#10;fx5dX6f+ruHdW8j02PUrL8yFVZ4wfsuB731cGGU5kMzZ1/xDBXnWL2c5erL3ikjA7KA/N2Xlwmcm&#10;JP0Y1Vu+h8DweLlve4KKCmykQQ1te3MgDAAjlK9NYiGGimw+PFZgeLJA5p5xuidSjKfEHS3CO5aJ&#10;xG0Ug8SVak7RiKSGdsq0mYMFemmF2I7juD4EH4cpq9cfpol6Z48/U7K6WwfEZgzBR/kZjrpbspPI&#10;W3v3cRnDRvGQQ42JcA4gfxAfGum/ZtvcjPGRaOn9qge0UJnQPqhWYzTt08zSytiuHoAjn/d4RoG/&#10;4ko0P38fPTF1ufMdCuW8ba1dTae9++o7MDyCcsuU3SRqwIHCpGz7Kwn9ogRtmi4+rjoJAolzdhER&#10;akqP8sg7I5/e08Dyx3LmNq5RWa5AGvBUpRI8KRHGdtQK/blGPTtqibrZ0yJiqNkAYre9ge3BQ+Uo&#10;MwYTNhNUFdJ1KOrC+4Hvxdlt27YvB9BI0Y4HAUoscxcy94PJnw9HVVUHUTJWI5PxynzdlWolo8Tw&#10;+VaiCRCQ0ciHcrAjXQjmrH+J36FajphmSfqJkiC+FVbl22DSNyb208OZivupz22F/bgBaQO8A/34&#10;DorpJlObM722nex+0SMfxrcR/C0/EAwr1l9IEwTNVRHDnnLsUUOJ05IVpgBtFUi9yGI963Y8qtyb&#10;j5nkOD4mxFTFpY+IHBfk2YfnWwmcR7TUfPWxRhFWpjtfglblKjaeDLSUmizQpNd8kwVARhw2Q8Dh&#10;VABXuLDDcQcj3T24JErAqgMV7gpYFjBjI19nFqVaqTqTIwxr3B3yrmVqZ1kRrduGrTuiiBxkOA6h&#10;hUKqgV1uRw2+TM10eJU3ytUA6yCzKfG/BJ/xQNSdooGqQplcgxGIoM8yYC0hSppfdkU3Vh4H28rC&#10;9avpZfAMQk6hZGpy1BUXeojjH+TYm+4AeHALnmTnNB+aZwcQPEB/FHEdfTU+5NmIzVsBeChtmlNl&#10;PMf83g+UqiBUxaMP8QHiOEvyDm1qSYYHirk2HuOfh4HiLIs5Lx7tzBQ6eNCRMtqKTSyBv24PdJW/&#10;ZIPu9+TClwHAHGjkALFd8W+GVqkgA8OUGkbidVe4vsKxQI4BOvDZs0UOMnZXTAkWHBfwHGwGBubC&#10;3DhBGyiYJgaabamEEWt34OmW8yFFspt24SXNqFUlUCiOPVSFx7AY6uIq3j24Ni1OFZvwCXBMaRZ4&#10;ahDG6sAbgi3jwALaVar1J4Va1ul2TveNGBOw/CgExHA8RyzjkeMYYTE0J3adj9P0811vXr6W8Z6M&#10;5hbMmWEaTBKxi6OguImJvsYjt8OY37/5Qtpo5hYpgj7xxCukdRrKrLXmszb7wRqPDoozOTc2UubM&#10;LWsiGyZdJU8QfaPgfDlbFNmjFCTRVsjbx2ue49t+cxb/AHyzBxRSVEGYoZ29uNhjypX8zyYlVyne&#10;WP38jp7PLl771n20dBlKOAr3MHmSEbideB1V44o7Zp4ACvcxknuTc8SlRViauEzXudEkC3Lapr1e&#10;52JGRtw4nKCdhr1e4p8IxlhanqNUbQg6jhla3C7QykxSNSYMivcS2aMvNEzVdIN0R7EeB5IFwEZs&#10;jvGfuH3Dpq5UHB4cCK9xN0NVJCRBNf6eRupMcMRtq6VTtr3H9Rc7geM95wp2vcyj4cocdtOCvc99&#10;nTloNaONe51cA29vHIqte5//1vn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nu&#10;er1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nY789WxXuZNObp6vc7NvDmhXq9zmpJ05uvV7nIXG&#10;p56tRXuZUfwvbjoNer3Mm647c8ca9XueRze440MK3XuZ5QJYj7Rx81qvcb9t108OMVuvc5Bg6lR3&#10;48K1XuZYn/dPflq9XuTtonj8l/tDtzwrRr3G5LxSbXFuapvZXuc42uxtzdbBr3JYcW156nK9zOnb&#10;nq9Xucg1xpzder3OJIHu9uar1e51b6eer1e5yACi3PVqa9zlz1br3OwbHvzder3J1NUmCQMp44k0&#10;4kxXuLmhrFqI7+I4o20sBmvcd4pLHlUjTTya9ySH3C/LHGtkV7nHQnaL69uMnGma9ydQYViOJy+T&#10;QxFz27ccANOpQVV7gx5W6O1FSRUYsxt328vIG2lyGo217g+4VlnCcFgWOjjCnx04lU50U/8Absr3&#10;H1QF4n1mvTXudFT35bCrxO2vc8VJNyObImqxXuZLi/GzhWjXucGNzblgZqwxr3OO1TrxwJNXiK9z&#10;G5bw5tScKoYr3OAUHQm3GYqgr3ORUaePKHbVa9zreD7vNTW5r3OBJvblxjXpmvc8BpY8tMV6vcwt&#10;Zbjw57bXq9zgGt2PKEVWvcwPpofHm4kYVuvc8FuLePNDbVor3MHY6a8VaYxq8RXuScPoK7E6xKDD&#10;4Hnlk0CopNz9XHm099sp9tsuYCuJJ5Yr6evQRmnPM0ON55Q0lGdrCLxP/Ej4fRw8tbBT/HZt/Sj1&#10;qzJxJxHCi3dcfVF016H0DHGalaqvIOyliYFv+Ct2HLpemfQ3JHTTC4qHBqOMGID37C9/aOC1g92k&#10;hBGB2HA0Kmm1DAECNuGJqkTr76yeovWGuekWpagw57haaEkKV8Cx7k8GiOKMgIhKhfhxU44pA1qC&#10;ceA40I0rSkSRRL56mpqJfMdyzX1LHv8ASRzKBtiIa7fG3Co/tlam8Oqk4JWdSYHVXTmZWAUAra/v&#10;HQW51dCoTUD6OKglQVMJNKElcyY9K63EnzI9XPfnPae4N7cSuPBJgpM00tyARFcIo/NLFmt2Nrft&#10;52dp1TX9vEw1LMHDopMgqWRiQOjorOQsNt62v4f0+3nABr68ccQlI6aeW2hM4k9FZo6n3t23UHnB&#10;5LqVfTw48hvulBScfhNUTbFkynb104JA8uu0HS/fw5wLgoARzS2zq1A+lKnUKQdUx1CskSinkO1d&#10;m/2cwAoX2hePXDRCS4SeAplxaj49XpU+lrJHOwEAH7QI7/RzmwKDdpwvZRrMGk9uAswRt6azzSpL&#10;GSBe30cxSM7LcXC/Trw1S0hgwrbwwmlJShk7AfSsUcjSgIqruBJLW7j2DnZVVUF24xrUFkJAMcf0&#10;phIV3kJThwr0ZFW+zyyrk6j+jnfmPJJtXQcTJQ2lvUoYmefOtoRoQVESedlSTC8Lrb3lWwIXw+m/&#10;OTxtaynXhehQwkbKRNrETUlZkl9wkbX0AHcfXzpGKizm/hwyUUrGpAGPCjYIS6mUGKhmGWOpDvay&#10;HnpApQJoLeJ4jQFI2STxgUUpSrUaywTwJO1Q+7Zc7V8Pp5wUMpHj9enLyCNJw86soh3ZUuYpOq1f&#10;YjuAL3Hx5hrqSkxCkaiq4w6OCGBANwe414VKQFYGkC0EiDjSjypmvMGVMaixvBKp6eWBw0bx6Ffh&#10;9HNfX8RX8Magxehr+rfRSj2VUe6apoYlvuHctEB4/AcIn2S0fDiOnooDZlYTi361ep6WvVxhHVuh&#10;hyvmx0psajUKHJCrORppfs/w8fDmtZjmB4plzEJMMxiFoZomKlWBDAjuCDqDxIMaj0KGop4ijycZ&#10;PeY2PN1evc5WC6Htz1er3OwQPHTnq9XueI3689Xq9zwDL8Rz1er3MbuB37+PPV6vcxhCx156vV7k&#10;gKq6Aduer1e564B115uvV7kyCd4XWSIlWU3uOWCiK9MV7g45F6p1OFulFibkx30JPBLb3YOCqOmn&#10;+Br3DX4NmGkxSnWenYFSAeCVInEY0eIVr2V7ivpKsswIOnPExTle4m829QKLAaUw0TCSpI0ANwOG&#10;trbF84UobbKzXuFmxHFK7FqpqmvkLljfU8kC2tg3woStMBFe5AIvqOHu2jMV7ndge5txutA17nRt&#10;YC/LVaa9zqxN/hx1IwqwM17nV9x05U1QV7nRBI57jXor3Oag6WPFQGFOg17ipwjBJJnWecXXvbi9&#10;toJxNDLL8uLytRGFe4I0MCxKNosOeWualttoNiBXuTY9h0J4midlKyOivc5NfvzQE14Qa9zoEW3N&#10;xvZTc6a9zkzaAE9+Xq0Gvcjt7e/L0pAivcYMZxiHDoTqDKRovs+PCm6uk2yZO3ooP3l4GAemvcCa&#10;orKirnM05vfkYvXBdMmoqU4p5Uqr3ITXLadhwnVVCJ2V7nEhhqOeFUPVXucxfbr35qnE17ngH78s&#10;Uk17Gvc5gg+7x9BBwrde5xC68oQeNUAFe5jOh4jUIpyIr3O1Bb3F78YWsIGNbSCswK9xxp4CBubw&#10;4E3ntdCy1t9OJr3HAAW4VjGhEK9zkOWp0V7nLmwatXuesOWNaivc9f280a9Ne5x5Wq17nVuerVe5&#10;3zdbr3Oj256a1Xue3DseMGtV7nGwHfjdORXudE7deXFNqMV7kJ2LnThghuiNxeuvcwlXvbjyvDSU&#10;gmvc5KNi+8OVGNbAgV7nC4C66c3FUmK9zKCrDvy8jhTgxG2vcxErusSDxo00T0V7nIK0n+SUsTpY&#10;DjyULX9omqKWBXuCBkjLstfiaSYjE4jQjQKbnhrbZO/dGVCBQ4yNy3S6FvnBJ2DEmvcNnT1NRR0w&#10;hpKVtum3dpp7Tw8Tu6HF+NcDyrJa47TU2CdFqyVDpOFe5AqsYljXdUsIgO5BHBG3u5bpOAKurGog&#10;vO1HMFEiUIHRxr3Ir47hdh+m3k6jWwv8eCxrdxah4GfaMKjm83/cUNT76h/inD0r3G9sfRriJFsT&#10;3vu/hwb2e6d0ftQB6VFV3v6hQlLiz5qmvcxtiLuN3mqoXwVDf8+SJZbkO7VlPsio2uN9Uqk+JU9J&#10;r3I9XiyyxhIt+vjcDgmVuo2gwVeygS9vapYwTXuJcpWNISm1S2t2c8MGt12FHE+2g/8A2jecOAr3&#10;MUy4oklkeIHwI14bjdq1Ttj20kXn9yDMivcjyU2Jy3E0g19hA5VG79oTIHuondzq4dOKtvVXuRWw&#10;HD47y10iljrYuLjgkRk9o0mIFIDdOkTOyvckxtl6nba8sS/Fe/NDL7ROzT7KQ/nFrr3JzZiy9Rkt&#10;HUHQfujiosWyDAMe+vLuCrCSDXuRhmKkqgJY6yX2gBtOIVLaA8JV7KRfm8I1Gvciy4wsl2eaU39p&#10;PH22C5tJimDcSMFGvchGTD6k7ZJyPbctwy/IIjFRr3eQMVGvccKTLmVpwxrJdwPtBP8AHnm8tZcG&#10;JmkocScdfxr3Jq4Dk2DsoZe1tnLHLmE1ZTjaRJVFe46UuF9PaaUNNR7viQOGrDVmyPEmT5VZt1o4&#10;kz1V7jhW1OXI4/JwPDYV0+1YXP18TXBQqO5QDWy8JwHyivcT5qK6BDtpEiB9lr8DamHOIAppd2Jx&#10;Pur3M1PiCkA1BC2+P5cVJtyNpFXNwE7Jr3HvD8y0EL7ZaISKTrc+HD9ptKOA9aqblQ4V7j9WY9lJ&#10;6QpDh6s9rnX+jip5La0wfdhTCnHFYkgdVe4kFxqmS85pIwR2Fzf7uEwaZRiR76uHlV7nFs1Bo2Ml&#10;NGgt4HhQ4+3MBPrOFKw+ocK9xvp8y4ck4NWyLprdhxEl5AWNeyk8rWa9zM2ccGLFIpU2/Bxrw5/P&#10;26TAE06t7vMAIivcxnqJhVEQ0VJA9uxYFjxMq/QDPdimdKjwr3HGLrNhb2iaMAexEtbisZ0hP8P4&#10;0/BSn517kmLqvDUP/o9O7AeF9oPN/wA4Qv8AhUaQ6SNpNe4/w9S2eO0eDxzEe1r/AH8WtZqV/Y0T&#10;60pBMYV7jDinU2eS8LYbDFfuFXUfXxK9nazh3YmkqllRAivcYRn5JVs6LHbS3Eqs1ddwgJpcXCDM&#10;V7jrT5lo5B5jyxoT7WFuIu/WropSLidor3HdM4YZSxbxitJTsNLkqT9w5RLykGdaE+dUW6F17kOb&#10;qfh9MGkqMfit2/Rpf+A4oVmZTtfT6Jquuf3V7jHUdYsBQbHx6oa//FcLWHw7cQOZoDiHlE+RptVe&#10;40Hqrh0ptDiGJVCk6ARHT7+E/wDMisyVrPkKslVe523U2CU+RRRYw7N4hLDiFeYgnDvfYacKk17m&#10;P+t+LVdDNWTmtEcA1DOQx+AHEiFOPSslyOinGblEyK9xrw3O1G8Yqa1p0aQfZd9VHbUeHNtsoSZW&#10;pRngas4vxYjCvcdocaw+ko5HoqaSoL+Pm205Z6xC/tk+tNB0or3ETVPV41ULSRKtPG32grFiB9PC&#10;sZMhQ8Uz1mrrvtAxFe4OuVsn5LpKaNqJUM5AMkskhF/q7cP0bttJAKY8ycK0cwScI91e4JE2KZfw&#10;iLyMNnpA1u8Sb2J9lzpx5doGDCCDFaF4lXD2V7i2y7jeEw0xr8dx2WmtqkVKnvf8FwvuWMJWrE9A&#10;pUp4REkEe+sb7vAXHs4lswYg2P1TVFOaiaM/ZeVSCfpPI6ustNwfs1DpilSbsjprkFC6LpxIz4Jj&#10;zfoxGw00Bvcj4cgvM8hdbJKWzHlRm1eAYmuXG3+r+JxJ5tUbDxubflyCrphxlWKD5Ufd+VRpr3Ga&#10;aSSjlMdxZjob34ErzeD+WYpZmjoNBzaa9z0tTJUpaS1vDTkLZvvO5mnhUkAeVGDNqEV7kuii3m4N&#10;zyJFmKNYr3FdhkV5QCOEjqsKUIE7a9wVI91Ng80qi22MnT6OA8+NYHXRhEAmvcATLsLXmmlGrOf4&#10;8ka6VMAdFRS7is17iwj2kgm/CM0kNe4osPQvIlvbwtcMCrIFe4avoPhi1XUike3uxDd9w4jy4a3h&#10;6miDNFeAiscpshPLUoiHhAQm411HJXjTtqEQIMmk1IdxLKdDzM4KqFXueaB1VQCTXG+3U205zi91&#10;rHllVpSSmvXVgSLHjnDKdl0734hI1GJpnZtrC6WGut+LnLhdq2NSBckcILpBUYTjTgCTTLXSrHQy&#10;SObaaWOp+HEL6+bU/QClF/8AKT2tf2KeHW7zoGse+l9mlSQs0GXSXfN1Hxeok7rSovx1cH6PDlPO&#10;CqkeGQr/AKouOazBJ1zQRuUyqaMx48cmLP8AZ4RqJOJ2UXkH9a9zja32u/GFY05OEV7nBgSu6/Hk&#10;gHbNOTO2vc4q17W8O/NRWwK9xyw5FNQu4juONqmnUeKvcGfD4GkzfgTE+6Cov49+J1GEn20YpEiK&#10;6PY8s9z9IIunG5hbY8Ph3FxwBZajvbgGixKtJIFMFMbYhtb/AAm3D5+nio3dOqCU6qyaX+k86HZG&#10;sJtwOjCucW+rcXih11U16nYhB1WxV2TRyjfWVHB+tpcduDJKkpGJqGjRXmmBl0Tbbvc/w5z8pttw&#10;e3K/mBGG2nARWCWlqZJ/Pjm90/dxWZZZTV7DcaFe/t9nDeycWh5MQJHrRbcTgeugA6/U9PUZIrHc&#10;gFEZla17Fdb80kvXfhX8l9YmbaZlsDVzFdPAm+vMV970lNyoHZJrpTbK720QocUp+FbKPQPEo8X6&#10;I5SxKJtyzYRh7A/9CE4VbFk82lST/C45D7eCjVbc6VR1ULfDWZAkWTLVOb+FuQrmaYdNQLm40vGv&#10;cW6oDqfDgdJoLzXucyvs5SarXucfG45at17iiwCdkrY2v4jhdcDw0T3adSTXuFS6uUz4R1qeQj3Z&#10;ZFbv4MvM69wngWEVkBkCw/lsDaAR7DXuKS99G7jmY6VUQ7K9ydSSBZlN7G44nO0dVJXRhXuEf6w0&#10;TYR1UeYe6JZN307hwNZi2QsnbhWUO7rv5iwA6BHsr3HFdhQFR34AymTNISca9zq69rcRLSQauK9y&#10;VRkCYG504iVIphzZXuDT0bxdsJ6g0zk7Q0iX9lmNuBzMRKZ66jTeRj8xaK8jXuWuU8m+BXBBvrwK&#10;I6TWAqxBIr3M4IQXbW/s47OE0zE17meJh34jX4hhTSq9xXZfrhS1qm/f28dt4QtJB2GaD921rTXu&#10;V1+s3LL5U6x02b6S0a16x1AIHcrYNyX7tSXEa0yQejprMns2vhf5aq2OOglPkDsr3DM5VxdccwKl&#10;xK9xLGrX+kcQKJVG2oPzG2/KPKb6Ca9xX0UwgqFYHS/GSONBx1OoV7kykxObLPUalx+nbaheOYH2&#10;EEXtwSMvm2WlwdR9lNLZF7ZqaO0Aj8K9y9TK+LwYxgtLicVmWojVwe/cc6HWryX2krHEA1zku2+4&#10;cKCIgxXWtuKwFWjCxnXx4rKppCa6G6+vbnRTxOvNimYrlx9wasaCpQqbWN+HVq7oIFNLwHlWKRQR&#10;YDU8HefDKHOWUqzLWKKHgxCnkhYEXHvqR/HgrWBIPD5caNsqufyzgV1yKCrOdLJSTQ4zTkh6V0a4&#10;9l/eH1jmo31HybW9H+ueJ5OxMMnkzywkEaEK10Iv7RzDTNrRVhdrQMBOE8QcZ9ldZMvuxnGXpcGJ&#10;AB/GhTgljqYEqItVkAYfQRfj+CXBK+PbjC0aTQZOFZ+eKi9zzQSQca9Ne5yAUm3Nlo1qvcc6Cc08&#10;wdTfUC3GFKKSJxpA6nWIr3JHWLLf9c+mj1lMl6nDTvHtK+P5cHbAN4zoB2An06K1u5e/yy+0q+1z&#10;D14V7hS+meJhoJcEl0aInaD4qe44Kt37kwWTwxrIDPGdJDo47fSvcZcOxSp6edTIpYbpH5iyKR2s&#10;x95eMXCjY3AcjDbRm+wnOLIhWJiPwr3LhcrYxS4vg9PX05uJUVvvHMlLe4/MICkxiOFc6L+2Nu4p&#10;CuBivcVJZW0HHzhRDEV7nSEqQ3LTNaImvcUeD1pgqVYHQcuhRQZoluGtaa9wws+G4b1ByVVZbrlD&#10;/MRMEJ/da2hHxB5ITOm6bKF4hQgiomQ+5lNyl5OGk+0cRXuVldN8Qxrpx1KmwTFAUid2gkBGgYN7&#10;rfXzH3K1LyO+7peCSYjgOis3c5ZazmyDqNsBQ8uIr3LCYJ0mjSRfFRzLMEECsPVIKZ869yWoAFua&#10;gqpPNe5ySwNzxxQiqmvcmxS7WsO/G04Gk6hNe4JGXMQ2EKT24w+jWKBd6zNe4LVRhWGZ3yxVZRxu&#10;NZaatjaNla1tRYH6uA0k2rgcTw+HRQZsrteWPBxswQQffWGUWtIPDmst6gOmWL9BOrlbhlUrCOnm&#10;baSPtxMfdI9otwbWl3+SuEuJ+xcEeR+YrtVuvm6N5rBJ/iIxHQobayIwdQw8eKbCauOtpEqoiCrg&#10;EcycQ6lYBB20GX2y0opNcuOLHawIGvLSKSDEV7i4wyOgzFgdRlfFgHjqVKi/YEjQ80lXDaDgRQXd&#10;KrR0Pt4FJn0r3K5804Fi3SrO0tLMpCwybb20dCdD93I0aQrKLnQftOI9azKsLtvP7YKHEew17g84&#10;ZXQ19FHWRHcrgEW+PJvZcCgCKiV9ksrKTwr3Jb/auvfi6kwr3FHgOJz0U6uD3019nNxog0T3bIdE&#10;V7iQ6lU1Rl3EYMz4KDHDUEeYVH2X9v18xl7RMmISL5gYjbHxoSZK4L1BYcxI2TxFe5YR6dOqa52y&#10;vHQVr3rKUbG/1gALHhbu9mwzVgT96dvX11i5vRk/8quCf4FYjqPRXuGcFwbk8G9Rpwwr3JlJKYJB&#10;Ih+yeJ3E6hFUKIwNdEXHFBnbJmGdYsiT5cxJf9KQF6eTxVwNNfYeR9e2iFpU04JQoQR8D5ij3Icy&#10;VlFwFSdPRTNUK9FMKiL7J+2B/HhI/T51QzF0L6otg2P7oIGlNPVxW90WNg9uYNv2rm6d+UKnSePA&#10;jpHyrJHOsuTmrHeo44jq6q443h0OM4a9IfeJG5D8fDXl62EYlTYtQRYlROJIplDIynQgi/J4bdS+&#10;kLQZBxmsTFo7tRREEYUXLEqKooJjFUAqVNj9PHbUjXjtM1CABN15ySQI1zrblSnVWjXAw+cp3Gx9&#10;nHvFcDy71FyfW5GzZCJ6WsjZPeF9pI0ZfYQeEK9VsvWnZsI4EHaD5ijXLMydye5TcMmCk+0dBoGs&#10;6YHiuD18GcMqsYa6icOjL+8B9pG+DDTlAvV7pjmz0y9TzTsX2RyGWlkt7s0JPYH6PDmLu9mQfyt5&#10;N5bH9kqf80n+Ejq6a68buZ6zvXaBaCJiFdIV0RRucgZzwDrRkVpJ4trSqYaumbVopRowP8QeWG9F&#10;+qmG56wWDEsPkF9oEik2KsO6kfDgRbeTcgKScZg1GuaZebcmaqh9THQbEsp4tU0kkYamO6SCRR9t&#10;WPYn2j2cOBlzHN6hlYaG39o4tPhVE7cY4elRS+zVN/WTpfFCJpfJLE37DsfHnHqp0+y51eyRW5Mz&#10;FCksVZGyncL2JFgV+PJd3dzheQXIXOpCvuAIgp4zUlbqbwOZE+HcdAMKHSKIR056ndQ/R316wnrp&#10;00mdJ6KS9RTgnZPCSPMhlA7qw/p5pletX0zZl9NfVGow8QsIA5eCa2joTe1+1xzIq/SMvKby1xbX&#10;iOgdKT5V0KvG2s2YTeMGUETh8DW+D6XPUjkX1W9GMI6x5AlBp8QiHnwEgyU84H6SCQeDKfvGvAZy&#10;xjkONUayKff7Efx5JNtcJukBaePxqFnkweijEC/jxUKDexHDhJCaQ9Vd8c6WcIdTYfDh40vVjXjs&#10;r3Fvh1edo26W+PDNpyeqmkGMK9wUMBxhFkUO1vbw1Sok0kWCdleIBFjwe8p5o+WkRo3IAI14cMPl&#10;kzQdfZKttN1VSrKpVhcHhqMHxnC8z4VJhWJqJoZ0KOrAEEEW4JAdULRtHCiJhxdsuQdlBjjeCTYf&#10;UjFsNujxG+ns8Rymf1eenWt6RY4+YsCQnCaxyySAG0bHXafZyMs8ysMp/OW+AB8aOg9PlWQuV3Kc&#10;3a1DBSdo6umhAwDG4MbpBPH7rro6HuD7bfHgNdPM8LiYGD4i22oiAHwYeBHDLJs5RmAjAKFHDLuk&#10;9VPxuDfg50VYYnAOmnJMbd1YUuWQqu+LOjrkIG0/nw+bURTRlQivcXGDYuI3G5jbiwOHbRG8jHAV&#10;xZd3BbwTMqx2UtuAPbh61+06KK14q66bqilLC+nBkyznKOJ1XcRYi/Ed1Z6xwNFLzRGOFJXF8vpW&#10;IUdQQeCDm/BMqdTspVWVs0QLU09VGVswB79iPYRwE9z3RhQBScCDsI6DRllWdO5W4FpOzb10G1Hh&#10;mJ5XxpcQw6+xjZ18CvstzWE9X/pmxjoZnySCkV3w2Yl6acDQgm+xj7RzmR2t9nH5BRvbQfs1mQAP&#10;sPEGPcazCy/M0Zq0HUbf4hx9KHfD6+PEaRauHQN3HiD4jhUMPrjMPIm9110P9POdbrZbMKoWoVIq&#10;fx1vt4kUIwpSa9zoqe/t5qYq017ndiOKErrUzXucdeUMGtV7ne7b256tzFe4ocLxURWhqBvRtCDx&#10;+3uFMHw+ZpGpviNpr3OWL5WpzGauhN4zckDuOSKEs5u3qHhV1V5qXMK9xEowppPKkY2PYngGcZUh&#10;UERSnYa9xxQk3268ThJXspya9yXDSVEhFlJvwX2e7t5f4NtnzpsrCdte45jAqsxlgvbv35NKeyvM&#10;zbl/RsE0XG6SONe5/9f5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9XucweepwV7nMc3V69zmpHYctXq9zkGA0PhzRr1e54E&#10;FtOar1e5nD2Fjzder3PE3G4actNer3JMJuNeW1RXq9yLPH5c1l7HlDWq9zEPcew54GvV7mVxrvHH&#10;a0a9zPE3iO47c3Fer3MlVF58Xmj7Y78soCqmvcakba3GhVNle45qxI93lqcBr3Mq+725urV7mUsD&#10;pz1er3PXtYDTnq9Xucdw7256vGvc5Abhc89VYr3Pbgug56t17nLUjTnq3XudbtvbU83Xq9x0oK16&#10;dre3j6VU6FV7i6pakTKPDj5pcMa9xT4XhWI4rII6SJmB8bcqcafCSa9wc8q9HnmK1OLnw+zflwQN&#10;tKkNdNe4O+C5VwvCIFhpIVU+22vGFODYKW4Jr3H63lnaPDiZWNeImvcxMLm/bjcU1pr3Omse/fmt&#10;Nb017nEA/Rx0+KvE17nYCAacoZqwr3MbXsbe3muNNkRXucLkNpxVAIxraa9zICTxk4bKcJr3OB77&#10;m+jmo1GqxNe5wZSWNtQONcaoa9zjuK6gX5Wm69ziyi9+3PV6vc8Rru5cA1YV7nQbX28ewNWNe5il&#10;Pew5VImtxXuYTu08eNmqEV7mFgxYga+OnLoVprwMV7nEn3gB+v1cqemrHGvcMT0b9M/UTq9XRtQ0&#10;z09Ex96R1INvaOGVuwu4IgSD7KM7e3U8aSWcM85VyHhUmNZsrYqOnjF7yMAT9A7nl1fp89FeR+l9&#10;DFV10AqK37W9xc35ICLZq2wXt6BQzYaS2dJwPTVRnqO/EOxGtafKnR8CCHVHrGHvEHQlPZw9NJhk&#10;FDCKanjVEUD3QNNPhw3kLAKDpIoYsWiInj09NVL49m7GcyYlLiOP1T1dRIzXZyTe511PHBCzm3YD&#10;twheaSmVTJ40ifa7sSfF18aZ45liXyjGbeN9T9XOHmCMlSCb/ly/cquUzMVQ6n8BKfOpCmFF8ztY&#10;2Atf7xzJruG06e3jWkpEGPTbSttlQGmB5zXBEgeP5hjrrcE6fUOY3MhvYbrc22lDSoWqPfSDShkw&#10;omerZWeKHcF8sBCfH+/mNQBqwt7bcNHXwEynEfOjdD2kSnHzrp4pfOEaEFwdfZzLHEy3JYe0cInb&#10;jUBgZ8tlEbl10beNZ5Cs7XlSzC+vO9qgFpLg82t4nSlOMdNXU8owEkddRIl8wGKNSF115iCMZN9v&#10;dPHXFgDTMHb+lLHXQpEa6dI3SOi8uD3nvrfQ/VzDL5dwt+/FNuXJkCRSNl9wJEeKpaToYRvQoyd/&#10;iD484iAE3Vx8eK15gdJBRx9hrxenDSa4xUjeYJZLqAdAR3HMVoiQpNiOx40kuoPeCCOIpc224oah&#10;B9YpzkSmlIji0JAANrWPMvl7wWv7vgeJw+G9gJJMkRs6qL3HNH2yTxG2o0kAjdBIdzC49w/mTzjE&#10;V7H3rcWvoKkz9p4A0alalJx8JjjWKMmGrawYC3ccystvf7D2cJES8QiBPTwopCiqEHb7qcA7xxbW&#10;JcH4ezmMyhgNp146q3AMzhs9aWItQozIA2etcoP0OpUC/wC6fj48xFmOnY8MWbZLJ1E4fGnu5Swf&#10;CZrnPNvTZTi57MT4c5xqzLZvuPE7ronwCBxPH0pKpcYCawXVFRXYbrECw0P08ybyv2tPgOEyk94c&#10;NvxpGsTimnSBGjjKpYADW+t+Yg/mNbtf2cYKVCQaRLPdplVPMFLvjTyjudiNoAuSfYAO/wAOVCev&#10;H8UDIXQqlqumXSKWHGc1MrRzTj34KS9wRcaPIPYNB488AZk+ygHe5jp8CYJ+HnVp3pN9FeLiam6k&#10;dVlkoobpNS4aG2yORqsk5Gqqe4Tv7bduareb8XxLPeY63NePv5tZXStNI3a7N9ogdhxpSArhUfKc&#10;UsydtW2KoRQi6AcD3EMPanbcouOE62tNOxXLjMyFTZtBxHWq9ztQB8earde52xA0PPV6vcwM5vtX&#10;nq9XudhCPePc89Xq9zKSO17c9Xq9zq2lydOer1e55dw8Oer1e5lBI15ut17mQPY3B15uarXuCFlD&#10;P2JZcqFRXLRX1ub8Pba6LVGDTpTXuD/U9VfnsNC4VpI4szf0cki1Y/NGQRQqZ/bGBXuB/JVz1cpe&#10;Y3JN+SLbsBkUMWWw0Ir3MxYdzwxFGYr3Ora/Ty1VOFe53e5sOw5WJqle51dQLA354GK3XueK2Pun&#10;vy2Nbmvc8fdFh35TbVa9zpQWa41Ps47E1sSo4V7iwwjBXbbNUL9XDhCAnbUgWGWqVClV7ggQwpGm&#10;2MWHPOGpQbQEYCvcljX6uJKV7DXudqPhywFOpr3MmoWx56IrWqOFe5juV43Fbia9zi779PZywqom&#10;Yr3ExjWNQ4cnlxm8n8OFN1dhgRxoP314GBA217gU1dXNVzGSU7i3e/IsuHy8qTUYuOF0yca9yPtH&#10;ieIkqmqFIAr3OgwJty6hqqqVRXuZDrxlR007sr3PA8Z21eK9zxIueO4iqTFe5j32vxSnw0yVV7nW&#10;4nseMrXNeAr3OSrcjiYqCMTSpKdVe45U9OAdxGvApdPazhQttLcJxr3HDbYcKjQiAivc605UV6vc&#10;5Wtz22rbK9z3KVuvc8dOWitE17nE689VDjXueA56vAV7nuVq1e50QRzRpua9ziO/fje2t17mS3w5&#10;pQg1YAmvc9Y8bBmna9yFM4d9oOg4tQjUJFEz7kmJr3MO9d21bk/AcMktLWcAaLC6lvaa9xzpsExq&#10;v/3jpJXv/qHgitsiu7s+BBPpSBy/aSNo9SK9x7hyFml9ZoPJHtkNvy5ILG4eYXAnRA6yKDTufWzW&#10;1Qr3HGPIVNCwOK4hDEe/2wf234NGOzN6R3i0jqJoJPb3W6D4ZNe5l/q9kykINXikZB7bVvr7ODK3&#10;7PWGj43BPVjRArfVB2Jr3FDRYZkiCS9DDLWOB28tmH1KBwasbl2LWOKj0R8KDFzvit3+5iK9ye8G&#10;IsobDcMq4lvoUp9v8RwUJ3TtQPA2R1xREned/VKxXuPVJW5tp1EVLSyofF5GUd/by53cYaEKSQeF&#10;L075XDP2ACvckzVGcJozHPIgvfTzv6ONsZLbs46RRLcbzXtydRcjyr3GsT4jCoNTHE+l9dzfkOH7&#10;aGbXEIB9KCjl+87ipRVXuOuHPmqqs+G4O0lwfeFO1/quOHbd6oJlLUDqBNExfU+CDB85r3FfRZT6&#10;qYkgK4P5ZHbdsjv9NyOGyTePf3NEDrwqqFE4pGA217jxD0k6u12ksNFTA/8AFlUlvyJ5VeXXrxxA&#10;A8xSz+6bY9tcdy8kv0RzwlKxq8cwimK/45b/AHdr24p/k1y2MVtjzM0lSVqVEpFdgg6jicqOi+IB&#10;mbEc24a3t8twBzSMqdHiW81HnVVahiVAV3xrm6cZJpfcq840wddf0e9v+ZeJ127CTi+k+QNJHFAY&#10;hWPl+Ne42y4B00iYRyZp84nwSGQn+FueQi2mC9MdANJNYX/FNe5FrcsdOYE8+SvqZAfFYW4uLdqk&#10;TrJ9K0QkDaa9zFR0vSiL9JLHUS/FlK/lxODaRKQonoNJhpIkY17jktZ0yhYJT4UGsO7yd/pueLxe&#10;MYaEgRxNWcJGKcK9yfT5n6f0snvU1PGNNN4Nvu4bJzJmIVp91VAKxBIr3ONZ1H6fUkhSGhinI9m6&#10;3EZzdoHSEhXWKZ7lf2xh017jHWdS8rV4EUWB3jvpsQ3v9PGF5qheHdk04WkjpNe4x12ZEqRuwzBZ&#10;FX+H08RN5iZ0paIpJ3aFbBFe41R12eKhf99mFJGjeMkgA4mduLo4Bsetb7hKcVDZXuRajDepFQAJ&#10;lpIh21mHCw/m3BBCB1TS1BSRhXuME2H5rpntVYxTQBe4W7W+7hN3Fw14isDyxpxCANgr3MMr43E/&#10;6TGEluO6x/082A6oz3kmrFAnYK9xvlqMWUlDiDkeAEY4y46pB+/3VYpPVXuYvOxioIZquob22IUa&#10;cSd6Rj4vbSXXBr3HCL5q482WRgO4aa31cNArDj7aeBA4V7mYTbCV9y3iXnv+3hapwfwjHzrRd6q9&#10;zN57FgIzAw+DMeOQpXAVseIV7nOQ1UaeY6REHS5jv/Hlu5UNgFX017ierZHkYKZlRf8AVQAcLylx&#10;B2Cn0R0Y17jY+IYdRqWndnP/ABIW+nlykjE/GlAbKq9zLQZmy3BJ+kiW/wDwTE/dx1LiB93u20nU&#10;2VHCvcm1eekW0eF0jKpP7sTH+PNl8D7QfZW+4PGvccabOOf5aPy8Fo6qOMaFxBYn6yOGLTlwgeAK&#10;x6qa7tKDia9xPzt1BrpN3yNfK7d/0ZA/LiNSLlStWhSp8h8afaaRMmvcyDKXUurH6LL9Y/8ArEH9&#10;p4nVa3U4sr9340+UobMzXudDp91PdbnL07W9pt9+vHPyN0TAaUfUfjWkutrwmvczR5K6h0zXky+A&#10;RpZ2T7/tcdGXPp2tR5kUy4EDjXuS3y91Lp11w+CnQ+BZP6eLRZvnY2kDrpNpQnHGvciR5UzirmSr&#10;lgT2qLGx+rilNo8nHw1YuJGwV7k4YLmqHaTXIpb/AArxxNo5OKh7KSd4Dsr3BVy1l7FqynvJjEdG&#10;wtrLr+Q4dBMDT3iUnrG2ixS1BUV7jjN01lrXJqc0JIrHUIpAPwPE7lgXh/dgOmBRoFADD1r3IadH&#10;sv00/nT4pHO48Cx/ZxH/ACfoUFetOKUSrbXuOslPhGBx7Zmpiid9TqPZbhwLX8qiYSfWm1p017kU&#10;9SMAgiMVFglMZF7OQQP7eJ1ZglsYIE+2kym+8GGFe424TjNDj+LrUY1G5pydYoFKgfRb28Dztz36&#10;gHNnQBFXI0/cQK9w1uUK3KTwLS4BlWpqVGhZoe/xufDgstl24OlLSldOBotUtI2GeeFe4/YlUVMN&#10;UI6XAIact9kyG5B+IHbi5xpSftZgdfCnUvoAiCPWvcb6mLO9MCzT00MYH7ibiD8B24UuN3CsEwn0&#10;p9t7+jXuBriJzK1T5tfiMu0k+8oA+7kf3ti4n+6rBo0StSuNe5Bq4qBqRgJZXk8WeTT6hyAs+ylN&#10;wmWB+0HXAoR2qxsMg17iTljwyNTJJJceHjr7eYrZvu7dXKf4R00OG30NjE49Fe56GohcBoNxU9tD&#10;zFjM92X7VRIg9ONCNp5LkEV7j/RklQpG0/Hx5FD7KmiZBozAr3Fng6F5VTxHA0+YE07ONe4JOMK8&#10;GV528WXb9/AsxCnRS51fdNmvcBXC4/LgCnuTwdvGTUVumVV7ikiYFQLfDhUaQRjXuKnBIfMqE1tr&#10;wpfVApQnw17h5/S9gnzGa6iukAtEgsfjx/JljvSDj4aBeckaTNRa0ladmHhyxGAHbcqSRyR1HGBs&#10;NREZVhScLrbXTmSMNI4sPv44qEVVQ0ca4Id5PjzmUaE3te/K652mm9erjXIqpUgDk6nYMQrAa8TL&#10;SBjWy3jWHfYWAuO3BGyxG3zkZUakj6eBpxcgpnhTU4UncdHl0TPa+l9f48BX8RebyelWEUakjzJC&#10;xH5a8EeQI0trG2jK1QVNqPSYpE9FZTW5jx2sYaoYY720Pc8qdwwMlEiNrovCe5dJWRsoHOjGKMUA&#10;QeOBAsB2PEaTOw0kCinCuXODKRqCBx0JJpQhIOJr3MZJOgPLHA1YJJr3OO0W57TNOKEV7jlQ2+YU&#10;keI4nI0ivISRXuD7g1D5mYcGkB0un/K3ETihoPlS9PTXFr2sOWbZzokqemsxmJCxPAPruORzk7+i&#10;4gbaQpMKmk8bx4pGoF7g6+zTh5/T+YU6fUEUJuqIQPb38edB93yosA9dc5t9UkXap6aqe9VEsrdV&#10;8RphfXy7k/BRc8HcBvs/HkmpVJkiIqHMNtFK+ZcSyUy6k3AJ5lDEMUHfjL3du/bx6KpE41xp3ngL&#10;RVvYEe6O3FPlsA10d77iw5u11d6k7SmkD6iBAoGutMEEuR6xADrHJYL27HmnN+KFhsGH+tXH0iBG&#10;+RmN/adeQDvxJfJ6zXRPJ1KVlzRP9BNbAvoyxKTFvSxkWvlsGbCaUGxuPdXb+zhEMRj8yjKKexB5&#10;A42zSlkwqjN8Ml0vmL5Zhj9l/wCPIjzjByoYz1MPk17gl/Y7ajgP20Cdte5y0bUcrsqkV7nRFteb&#10;mrV7jjhkm2oUtpqOMOiRSN4YV7hfPU5TJRZxoMXQG8sUJJHwa3Mp+zl0rbAnYamLchXeW62zwJ+F&#10;e5njKyRLIniAfy5n+0FRO2kqsCRXuSVPvq4PbiZwdFNHGvcKt6oaAx41h+MQ/vIhOnip1/LhffNA&#10;JT1jbU9bjugtLbPAn317iZppDNTxyjTcoPI2cUAqjpadKiOuvcysutzpxEsxVK9zNCxVgQbjiRw8&#10;KZVXuK/Aqt8PxekrY/aNfo1HCe4R3iYoPXTYebUivct2yhWfzLLtJXKb70U3+rgJUkjGuemYt9y8&#10;pB4E17ituRfx4zBPGg/XucAWJ07cp3Z2yIrcV7j3h83lyqynseVJg4DCi14SK9wFvWllX+sXSiiz&#10;bCu6bDpRGxtrsfko2q++ttI2gx+tSZ2Z3/5O/XbkwFiR5ivcCz0648cRyNHSzNuenOzX2A6flxgK&#10;JHlhQ73ytO4uiobFY17hg1b3tBy22ogr3JOPU4mwumxADcadrH6DwzaUVIA2wfdTVovStSD/ABCv&#10;ctr9L2ao8xdMqRHN3pLxHX2dr/VzNnc+8D9qmf4ZSfl7qwh3xsxaXZ/vsa6sb3vwzY3MosLD4clR&#10;UHZUXQa8TbnK3lHvyuyqGvA35IppAkgYceQQDVI6a6a9tODvkfE98Cq3caW4NGHO+R5UjCu7VNJj&#10;H6IVdC8JF7g35Rn+LT0lmy91Ioup+GR7YMViVnYDTzYtGH0kW5Be+lqohD6RgMFHy2e74V0V7L81&#10;DrarZR6wOo/hTdkGsmmwc4dUf5SidojfuR3U/dwhmCVgxLDIKxD9tQeRclwPJkVKl033ThSeml1x&#10;za+2/LARjSAV7mMX8eNhWONbNe5zRmBuh5ZUVqvcFLKVUlVC+G1fvRTKUYHxuLcMsqf7lyDsOFAb&#10;MGy2dadoMivcIfmTDJ+nnUyWCdCsSzMh9hVvsngltz+VutYMCYPrWVtm+nN7IEGTE+o2ivcd+oeD&#10;rW4dHjUAvJTkOCO+3ko3zCn0FYjCi/KLktr7s7Dh617hwfTFnqLHMvnCJ5Q0tKBYA/ungh3fvA6g&#10;tYSmsdd+crNs93gGCvjXuG+hO4XXkiKSU7ax1VhXuZTcDU8fAwpuvcz07sCCOa08KZWK9wa8g42Y&#10;HWG+o8eCyyc0Go1za21Ca9wC/V5kmGknpOoODx7RVALOUFgJF+yzW9o4Ed7bQlpNygYoMHrB2GpV&#10;7PMzLiVWbhnTimf6J4V7j/0azl/WzLEJnN5oAI3F/EeP18Fe7eZ/n2QDtFFO8uW/kHzGw4jyr3Bt&#10;j0tYa8kxJiovNe5ybU68tVRXueRSBcG/NkTWiZr3HzD6lomFjzQxoreRqr3BqyzibOim+o4H7tqo&#10;2vWdBro9teFO/EE6I03Urpj/AJwsJg34jhSWn2rctD4H47eIrBXfJVbnb9yJ6RtHrWT3ZTvT/LLs&#10;Wy1YOHjsCuHtrChKybPA6jlGvTXG5IJZss1ptLA3ufFfh9HJv3azTvEd2vEgxXSbO7UKAfTsO3zr&#10;PwZWcB7nkvbajQCvcn0NcaWoVo7gg340Ug7aTuNaxXuNfXbJMefcormSgQNWUS2kA7sltfrHCHML&#10;P84yY+5OI8qMN1Mz/lVx3Kj4VHDqNe4T7plmD5OofLdUdblo93w8ON5Le6khJ2isiM8s9YDyfWvc&#10;HZTcAnx5KAqKTXuc0kIYAa8djCKoRXuLagjpMcoXwbFFDxSqRr4HwPE60tvpU04JSoQZoNuqVbKD&#10;iMCK9wP8k51xXpJnxaWVjtRwHUabo2Oh+7mBOZtOboZjG1J2f4poY5nlje8VpI6MPOvct/yrj1Fm&#10;bBqfFqBt0cyA35PzTqX0BxGxQkVgy9bqtVltWBBiK9xSCwYBe3t45VQnDGse++luKLB8UkoagSox&#10;ABHCt9jvBFF7qa4Sxhk22uDoeBH6j+l1Jj9EvVnAEtU067atEGrr33Ee0chLePJBnNuWo/aIEoPS&#10;B/D+FTXuznJg26zgdk03UbGjkFC/2T9j+jgheiz1CUeKxHppjVRumhG6lZm7r/h18RzHfdy/7sfl&#10;XfCU4Ceqrby5Kpk98n1pF5+wEzwnFadNxUWcD8m+rllgvt3Dku1CkUCrMQ1j4c9uN+brUV0Gufd7&#10;nXk6hqGgkEgNrHiRxGoRTDiZrBPAJ4mVhe44gfUl0Swb1E9N3w6MCLGaFS9HKO+4C+w/BuBZy2be&#10;Qq2uP7m5gT/RPBQqW9xt6V7s3YKj+yXgofOgioMdreimcxm2kUzYbWkR10Cn7Iv7sqj2r/DlBmQO&#10;qOL9BepsuWsbikij8409XGf3HDW325hXmNivdm7NuokTsPAp4EeldVn0NZpbpW2JB8QPAjqo4HUH&#10;I+A9X8lKgKv5sYmppVt+8LjX2Hl0GR81wYtSw1tJIJEkVWXb4qdeCpiUHWnFJ4HZ7ax2v7UskoiD&#10;VE/XLpPV0FXU4bilOEkiYhge+lxe3DJ4LidO8aOzBr9wD2/t44EqQASBB6tlRsVLGE7KqO609H4X&#10;+YnWERwuDYC+h/t4VD1velzAPU30qq8NpoVbGKRGkpZdoDAgE7SfG55kjudngQFWNyqWnBAnHSeB&#10;6qyy7Pt7jlSha3JHdOYY8D09VOH4Z3rKxb0LeoFsu5yqZXyLmiSOnr4jcpTSlrR1ar4bb2b2jmmZ&#10;nbI+aOh+eKrBcfgenaCQpIhFtb2uBwe2yXchuO4dMg7DwjgRWTGd5bpOtEFJxFbv2CYxhOYMKp8c&#10;wOoSroquNZoZ42DI6OLqykdwRxe0WIw11OssTXFgeTKn9qJFRd3ZBmnW+tuOMZ8AbcMG3AMDSc13&#10;x4o6to7E+PDxtXTXkieFe4uMOryrgji1tzxQKqoRhXuChgWPlCI+wFuGqHccaQrRXiLi3DC5MzhJ&#10;RyAhtOH9u9oNBe5tg4ZNNdXTCVfLtob8HbMeDZf6s5HqcrZgjE0FRGV1sSpI0YfEcFLZTMxIOBB2&#10;EUny+9Vl74UDA4/hQfzU82X8Q+fo1JW/vL7Rygbrv0nzF0Cz02Hzqzwlt9LONA6eAJ9o5jXntivd&#10;y5RcsDwKJ8usHyrJIaLtIcbwB4DpoR6GshxCmSqh+y4+4+w8XWSs70ePYQspcCZPddSdfp5MWS5m&#10;nNW9YiejiKKS+WlaVCpvBAixynhGwsAbe3kktuaMKVi6BGFe5mOecNogBJKFsPbxYLtpG0ikaVqc&#10;2CvcmQ9asFw2zGdRf6+Mr3msrPBa0+2nBbreP210QD35Pi9UOB0DWWa7djbkfX/abl1mD4gryNL0&#10;ZCt7YD61xaNWFjx+w71lPTSeVT6i+lzyCsw7bbBswlINGCN1teJwqLLQU0wAdQbcgdSuo+Bdecpy&#10;5bx+FGLg7Xtdka2hBPA+52t2+atm3WgaFiDhPxoaZVl6socCpOniK5U1HFS38rS/ccpk6odNsU6d&#10;47LS1KEr3jk/dZfh8eYE74buBlf5hjFBE+VTi2oKEjZtqXxEUlQJx7ulh2PMbyI20aIWFivccAx0&#10;I4liDjTgFe542tY8seqtivc4ixNuNEVrZXuedb8ugzWhjXucU91uPEEbKtXuKTCcT+XcI+qnQg9r&#10;cV276rdeoYdNIlJ0Y17nWP5YZohX0o3xPqQP3TyXrW3ZzsbQFUXm41DSDjXuYsv0FM0/y1X758GB&#10;0+jmdvZxuFl1xpFwAT10C3sxU3x417g1Ybl6kRUZQCpHcDnT/K9zLHLkju0J9lBG4zVZJSDNe4/j&#10;C6XyjGB8D7eSQLRoAp0jT0RRMq7WY6q9z//Q+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer&#10;1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nNeeFOCvcyXI5Y1avc5BySB&#10;z1br3Oe0dzz1er3OwLaDla9Xuc1Bv25uvV7nO12v7Oer1e5yQ+9qLc9Xq9zPOgki3fvLxyJrVe43&#10;2JHxHKV6vcyr7y2vywNer3PR3Vtp44KqK9xwhfZr35atmvcgVtKUPnR6q3KEU3Fe5wgk8DzYqwwr&#10;3JpOtx7Obq9e5lVvdtz1er3MgAK89Xq9z3c3HLxFer3OXKV6vc6AF9eaqkV7ndwObq9e5wJA94d+&#10;br1e5wUhTc9+aGFer3FjlDFKaHE1jxAe4SAP28VoVStpWONe4f7JcWX1w1JsLCsunsve3HFmhAmv&#10;cEyFltdAAB4cK1KmrFVe5LUg68qBXtte542IuSOPhRTWwqK9zAyggBubK6d1Gvc4lVY3I7cY1U1q&#10;r3OiB3tzcxTZwr3ODMTqBx4GdtOA17nQsSCDrxtQrZE17nibaW1PNiq7K9zhc2178sTNV217njc/&#10;Rbl04U8K9zoE/fyigKbVXuR2BA7X43Tde52Ln3rcbFVr3OJW4uTxwk1uvc47raHtxuvV7nrfG3LC&#10;rA17mJgqkg/fyxHCtnHGuri9uKjJ+Rc258xRMIyzRyVDsftKDtA+LduPt263TAE0paYU+fCJ8qw1&#10;NVTUcDVNW6xxoLszEAAfEnltvp1/D4oqNoM0dRgs83ussZvZf+B8bcHFvlgiV/6Xp86FTdgBjBJq&#10;vj1DevrInTFpcv5IK4tiahgzKf0aH6fHlr+VMk4FlKjjo8Mp0RVAFwoF/u4dOLShGhvwHnChX3IC&#10;InSapO6tdeeoXWbF5sSzPVvKm4lIg5CKO+g7acWxhCX0sD24Xz3gxMx0jZS5pCCmJxoDErGYkO17&#10;fa/s5iCMX78WF3SNkmjLvO6TxNeQ07xhmJIB0sf485HaBZdbcSFQBxBApKpeMn2VJUVEpDkAEaD2&#10;Hkdl3kbhxe25onSYHWKulQWnUNvOFZ2IgUyMFO4WtzqQG/lg2HG2VlEqVEmm2UkeI8alRhSolVRu&#10;IHj/AB52JAFKd+JnWP49lI3LdJ2mKywENNuAufZfTTnAvZwCttOeFr4cDOEnzpIGNIlKprPPIJm8&#10;26prpYaacye4CL8RpStOPtrSLZSRJrBI6lCsnvSH7JvzIX2kaft4kIB2HGkSkgYTjXKGF2T3je3b&#10;wt/TzDI8qgMo05fW2cCCTEUqb7pBhQJJ6KdqGmlJ/Sn3TY9hpyIqtcyE2A4cF1KQloDzPRPRSx1Y&#10;ZhKRM7er1qXUmRWIjUPfRfq9vMgYyqCRt7n6RzS2U2p26pMD9afKfy0KRx9R61ASeVpmgkN3AvqT&#10;YfD6uYwHC71sPhbm1ujvNI8uqmXboBWkR51MU3iMNrge8Dfuf6OcVlIWxGnDBTQcOpOJG0TRsy4d&#10;oAHsrC7mMhZmAJFxYaX+nnYZdw8vhNdBW1QI9Zotula9op3w4RyQHzSCVHhppztzY+6Nw+njbLOo&#10;SVAUhZbJxkCu5J/MsoVlZbkEflziXjANwRwx7pbkgFJHXRiUrAjA1E3kFWm1fUm3f487RlZtOIXG&#10;1NAhXpGykQGgHCPKpca+Yo8km40Ynnm0NrHXtxhtyIBiOume8PAisu2ymZPeZdCLffxPY/j2CZXw&#10;iozHmisioKClUvNNO4SNFHcsx04YPKQlMJ28KZdukMjEUucj5PzTnzGabAMs0EtbVVLWSKJdfpbw&#10;UfE2HNcj15/iy4rmY1/SL01yNRYWd0NTjA92acdmFP4xofb3Pw4SqUdqsVdNRHf5kp9UJ9oq7P00&#10;+izLXSpKbN+e1jxLMIUMqH3oKViO0YIs7j/EdL/Z9vKF5ZKmqqXrKyVpZXJLMxLG51JJOtz7eNba&#10;CwSVUe3a3cHmZW2HcDc8pFbINc+du/mDbt0+jmiNW2thcV7iYrMOKkyIPjwtW1FPTNe4yMwU3Y2t&#10;wqOFVFe5iLeaTbsOar017nMKV1HN1eK9zJ3seaqte53rz1er3MZ3Mbeznq9XudgE2vpbnq9Xuds2&#10;3nq9XudKbC55utTXucTIWOxO3jzWyvV7iqwPGDSf6PJ28PhwYZZmH5VUHZR1Z3BZNe4JNNWw1CjY&#10;wJ5OdreIuBIqSGLgPCRXuO0cgbTtw6mjQKr3JYCXFzzxq9e5lA26jlaar3MdtDbj2mnwIr3MZUbf&#10;jykV417mIq7OFUXJ8AOWxVVQCrCvcXGB5dFhVVQ18Bw2abDOO01JGW5Vq8SxXuL6CIIunKqMmak8&#10;NgCK9yQQvKbaeA04V7nVhf3Tyu2rxjNe57afHTlZqpivcyA21Pfljsp1MGvcwyPfXjgE1UmK9xNY&#10;1j0eGxmNLGQ/lwkvLoWw240Hr3MAzgNte4FlTUy1TmZ2uSeRa8/3xk1Gq1F06jXuRyvvbvHhdNU0&#10;8a9zstrx3VFeONe5wIvxoqBquivc8gtpxpWNeAivc7sO/KU9XudNc6cdCopk417nSqALnioxFNhN&#10;e5xGhtxAVaadAmvccKamOjngWuHtRwoU2trxNe46qlu/CehQkaa9e3fnIgkXGvN07trrcOcQp5qa&#10;pFd85hfby1WGNdAg9ue281E1uvEgd+dFddo5vbWttd84EWIB8eOJbUrAAmk61hG2vXHOcaVErhYY&#10;nbwFlPDJGXPuYBB9lFTmYNNfcRXuT4sGxqZ1jhpJGZuwC8O293rtZwQfZRSvP7ZGGsT5169+3FJQ&#10;dNM+4nJspsNcX/x6fXwTW24+Y3WxsxRS5vPbN46ga6uPbxZ0PQHPNULz7YvgqM352HJBs+ye+ucV&#10;KCerjQSf34t0GACfIV644/xem3Ht27EKvYvwFv28GX+xERHePR6UGHt+wMUpNd8fKf074KotiFTP&#10;KT+6rBR/DguY7J7Jn71qX7qIHt9nncAIHnXuZY+j+UMLlEdNhs9S3+uXb+BA5JNluHl9tglonzoO&#10;Ob1OqMDCvcEPBsh0VJCflsvvuNh7wVSPiNx5KFtu7asCUMpBHSBjQbVnlw9IKz8q9x4xDK6CAxTV&#10;dLhKkWLSVKBvuBJ04bmyIO1tHTswoNrfcWTJmvcDXEMsdFqdg+ac3NVODqlN5sl/yA4G12FqFftX&#10;56kzRYop2lRn210b+HE/UVfQeiAXAMBrsWlvbzKgiND9RbiFTlig+FC1+ZwNJS6lfTPCu/p5KosT&#10;wqJ/MwzKuGUt/wDdKmdWt/wPFLb7DWKWkJ8zTS3CIgR5mvcd4s6Y5SPuTHsLwpT4U0KMw+ANjx1e&#10;ZlpWKkIH96AfZ0UyHCnjFe4n6zNmBVEzTYxmasxAjssQKrfx0A55eZtLxU6VdQpSleOqa9xoOY8o&#10;F1WnoqirF73k803+kcD68xYnBCj/AIxNVJSJjGemvcdabO09OoOC4Hcg6foO31sebRmJT9jQ9QTT&#10;aCBjsr3JFb1F6k/5HDqAQA6/5GMH+HKrzV9WCUJHpTinQrH4V7jK+d+slaVjglaMeN2C/wAOIfz1&#10;4cAY8sKRkCNpr3Giqpeq+LuWrcZ2Hvbzz+duWi/X/ESOmaUIUIgma9yE2Us6lvMrscjb2fpZCOWF&#10;rcHDvMesmtFKUjCvcgYhluuaPdimMJOF/dVX0/PjpYfKYWr50XrI6K9xup8PqZl8qCoQqND5i2H5&#10;8R/llRAINPKWkCIr3JAoMTpmI86jRB4yOg+4d+MoYdZOEDzp8kDhj7q9zNXVtLTRXfHqCnZv3o4g&#10;xHw7cVKYUTqDiBVAkpxEGvcRNdmKjVwsmaZqhR38uEAfULcK3FJ/ic9n6VdSZGyvcbnxPBcT91J8&#10;VrD/AMdx7bn6QOO6W3BgpZPUD8a8R3YgRXuYDl3EaoFaDL9bKD+9O7X5ZdmXPtSs+2tqcAG2vcda&#10;Xp1nRwDHhUdMBY3kf+N+GjeXvqEBvDrpOl8HhNe480+Qc2A7Zaqli+8/dYcNEZY8gfwDqqhX3eOz&#10;1r3HMZKzHEu6pxkRIP8AitBf8+KkWT7YxWB8aSB5KeNe5CnyrILGoxqdvH7YS3025X8momS6ZqiL&#10;kE4CPOvcZUytLVVbRUGJTTOO6iRrcZTZqJ0pWT60rD4G2vccjkfFEHk73ZmOtmYnhicmVHT7TTP5&#10;hI4V7k+Lp/mNQTQ071DePuMT/Dl05MtI8IJpn82OAr3JlR03z+0QZ6dYF8NwA++9uVOUPJOICfOr&#10;JfKjgCa9xPT5N+SdnzHj9LSqvdEcFvo0vxMvL0tD9q4kR60vJVGCZr3Isq9M0ZYaSpr8TbQ2p0cg&#10;n6bDhOtVkkQFKUf70E01pdOwAeZr3HnDcrYpmGUJl/JuI1Vx7rSzbPoJ3EADlA0HlQ0w4rzMD40q&#10;DSRx99e4ItB6cOrtcoZcFwvDYzr/AKTWoX/Inh0zkd09/raUD++UK1KBxNcdy8VMXpgzhSgz41i+&#10;F0qD92KdbffwRDd1bY1LcQPWi5bwmAa7BB7cTuIdL8gYcSmY8xLKR3WCfQfdxE/aWzIlboPkaqXT&#10;XfEy+X+g9IAkklbUMP8ACzNf49uIy3l5EkqPtpZqAGPHor3G75jpvSzbcHweolQaAyRsxP3jiVDl&#10;qk+BJPmCaqhSAZg+2vcWGE53xnDVEWX8sBl73NGpb4aleKjdKSrwM+sUmdWFHAkV7ivi6g9TnA8j&#10;LqRhtfepkH3acMUXlycO6jyEUhWZ4mvcxzYj1nxmPyYsOEaX3dlUD6hw4Sq8dEBJ9lJUrDeJmvcx&#10;UmVeuNSxeJYIATYl5QLc8LC/UZEesU8taU9ONe4oB056uxDzK/MFJTIO95v6OGQy29V9ziR5mmlK&#10;BHGvcgz5dxGMt/N81wgjwjMhv9w4lete6EOPj0maYKeMx8a9xhqcNy7Ddp8XkqD4kKwH0anhMkMn&#10;/XSr21VLkbFH1r3GCaTKSBpIqreR38yXQfVfjykW6RIc2dJpSdfXXucaWTKCKZJqyJnv9kBm/IDh&#10;QnMGEmJk9QmtNpM4mvcdpKPD6kqcPp6utduywUbBf+QntxOi8C1YpUeoCrJabSrxGTXuNFZR5moy&#10;QcLWlX21MyBv+QVueJXUKWqUNEeZFLShAMp+Ne4m5anMNTIadUhB9qjQfXbjXdPJxwnopzVoxr3F&#10;Bg2RWxD9NmTMUNEv/FUKMzH/AIKwHDi2ytb+LzqUjoFJlXRQNle4rsPyf0do6hYqiKuxR7+Jb3j7&#10;RbggRltin71LX6mio3Djn24fCvcEmlrei2Ax3rsDNNtH2qh7H/k4/s4aNOZZZYlBjpJmqS6qB8K9&#10;zhhnqK6JZSqZJKaijrX7LFFDvYfcLHjh3mymx8QRrPRE15WXvOnxbOs4VxbtbkXH/WLmTE0+Wynl&#10;qppYey6LFp8Te/A3d74OPeK3a0g/3sUaJyxDYBKvT8K4qgBueBvUdWOruPTmaCnpKVSezEu318Cy&#10;81vbpP2hPxo2TaNpEj41kvzImZup+IXGK40adPFYKUW+9geFAcuFnxrj0qjbqU7Iiur8TuIS11c4&#10;SZsRr5FvqAVQ/UoA4U3CCo4lS+ulYWlOKa75PwWjrWIkxKgqQgIAjAN/vPA2bQLOKTVSs8QfSvcF&#10;7Ca6KgpTHHgSxp4yT++b/QOFjuXNlODRx40YNuKivchVeYKtrwRUyRIe21AByHMwyW3xV3UkcTwo&#10;VNqUsCCBFe4lcRhxivQrRzLTE92t731DmGO8r9lZgp7oHq6KGNu2pyAo17gkZDwSopIBHUStM413&#10;N48wfze5bdVKE6RQ0S1GAM17gk53lWjy4kJ0Zz/DgLsBrdJ6KtekpbIOFe4EFPs2AAW4NFCouVXu&#10;OsA1tbiRdJjjXuL7K9OJKtb6cDd0qEmlQFe5Y36YsOEMVXVe0gX+rhvu9A1KI6qAOcLgCm7E7mn2&#10;g2Nxw58IKx3U3PJFUdVRStycIpPbfD4nnJVPmjW3PcKpPSK9uAUqOZtjD3lFiOMaQaaJmvK5GnYc&#10;zRxr5gC9yONqBIp4GRXBmC+74cE/JsROJRBe9xwMPCBJpsqBTSWzPJuonBPu2PC//iNo/wDU7BaM&#10;23OL/G24cEuSr0MrIxxoxaJQ0SJ28PKkh0CZZZsedCSPmEX7lPblVsKNHEkfbaLacKHBrUVGgT3p&#10;XJNGNtbmUOV929+ISJNNAaq9znuG3XilPhxNMaPOvcjuTawHj356ZpelNe5zQEdzfjSq0ozXuOmF&#10;kGdAxtc8pwp5vZXuGay1FB/MsMLm9yNfZrfhG+ISaXg6hXR9vLIsyU00vTWeKO7EeSbfWNTwAWag&#10;m5GzGOGNFYBmRSdUqMURhoQGvbh0/TzGYcg0ZkN2C2J50Z3cd7u2iuee/eN6TVT3qnhp5uqmIPC9&#10;iyx6k/DXg+qT9o/38GKJXInbUOqMCii+UsdSZYgzBddRe/MilSbHQDx44WAycceimSrAVwQ1EtUz&#10;QjRzY3Ht4ocAYGujI1Csvjbx4tsVkujrONFdwYSaDXrBQSSZQq4FfYfKk1Hf7Oo5qVfjC4QuEesq&#10;uqgAoqBG4+schzfxoN3CgBsNdBd2nO+ytnqbHzq7j8O7FY8X9GGQqqNtwXDzHf8A5dyun7OVuVMd&#10;6OVe3MaAcaMWzChR0+D10imSTANhOqsQORfnaIXNRPvCmHpr3BcuAtvHgFqPK9zGot35ar17nMEj&#10;Xla1Fe5NontONwuL8bXspM6JFe4FXqjpGly1hWKqt7b0P1WI5N3Z67pcWg9INSDuM5DrjfrXuIvA&#10;pjUYPSyg3vEl/u50lsHQpsEUILtGhxQ6zXuOpFyPC3FqsMaLxXuAx6icMWsybSYklyYnZG+safVw&#10;vumwtvbsqS9znu7uVI6RIr3AHwGb5jCoJRr7gHf2ci9yE8ale7TpcUOuvceG9vEcxRZXudIzA6cq&#10;RqrZE17j4sziiWRe6sD9XC1xqAaLI8UdNe5aZ0Fxb+Z9P6Ug3MV01+HI7WnbWCe9lv3F2rrxr3By&#10;K7he9+UwGyosmvc47CBrfiBQ1Y16vcmwMwNxzWASTFJ1ia9xTZswlc3dIsdy7Iu55KZmT4MvvD69&#10;OSHkhDhKDxGHUaJsvuTl2YMvDYFAHyOFe5Wd6a8cko8w1+Wp7jcm9QfaDY8M9OkmdtZt762ocZQ+&#10;On3cK9w7a+6L8Sa9Jg8axfNe4+0RFZQT0Q/fQ7fpHbhiwopJHSKLXB3awroNe4bn0M5snOOVmVax&#10;/wBHMgdQf8SGx/LmQvZ/fEOLZVxEgdYw+dQt2h2CVJS8BjMem2uLEgactQaFFUBGsTzLOIrFBWyo&#10;6Fy5bXkF7A38e2vNgxReoRUke3nEbVfQ35UKqtd8ETKVeKepVZNODCxc4dNIXW5qFU6xsD48Cj17&#10;9LY+q3puxF4Y/MqsG/0yK3cqotIPuN+FubWn523cZHESPMT8pqedws0NheI6zp9KDfC51wXOTU7X&#10;8uvXbfw3rqv3i/NZ/INZLTCfBpr/AOjubAnUA9uYfWYUFFuftrotmzYchwcRQp7he3BLbUX8OHCy&#10;aBNcuYil14wRIk1ua9zEE2kknTmkeI05M17ikwetaCoVwe1tOb7tSVSKJrhsLFe4HnqiwUV2GUOb&#10;6NLgjy5SB++OxPBq+oPMB1AJKcFUNNxbruXF26j1jyr3AnyzXjH8r/LzG8hUxt91uSbl9z+eYAnh&#10;BoeXzP5R/UNm0V7kDonjVR056hLSVLllZ/Lb2FGOh+rhJaOHK7o44Us3mthnVnqAxiR1EV7luGG1&#10;cNRGrq3ukAg+2/MkQC6nVtrnq+2UEivcdN6sSL35cSmi+Ir3MkbbRpx2Yqpxr3FLgNcaSrVhprza&#10;Xig0TXbXeJivcMBiuDUPULINZlyrAbzYW8snwe3un6jwdIQm9ZU0digR7dh9DUU2tyrKLtLwMQce&#10;sV7lZfSPGMV6edRKjAcZvDFNIYXU6AOp90/XyCciecyS9VbuwAcKzZ3htW84sw63iQNQPSDtFe5Y&#10;jSOJYw9+/Y+3mVKFBaQRWHDidJr3JQ7cdChTNe56O+6x0tyyoNaVhXuTo2UNbjYpKRXuLfL2JGCQ&#10;KDpxt5GsUGLtnVjXuDphk1Ji2Gz4RXqJIKqNonUi4KsLHTgCeQWVBadoM0CGnVWboWnaDWKVCyj2&#10;g81mPVr0VxT0+dZqgUqN8sz+fAwvZ4nN7A/Dtw1ZfGXXCbhBMOewHiK7U7i7wJ3osAlZGqNKuoxg&#10;fWuSuGF+S8CxeDHcNhxCCxWRQfr8RzLK1fTcNhaTM0WXdsbZZSeBiufHgvrdeGgTwosivcWWV8Xj&#10;hkanqwHjk91gexB05sygyKDt9blY1J2jGvcIp15yNUdPs5rieEKyU85MsB8LXuVP0cjrMkqyx7vU&#10;4oV0cDWVO6maDOLbQ6ZUkQofA17ggZPxynzBgsNdH9tls49hHfks2FyLhANBHMrRVm6pJ9K9xTqF&#10;BIXT4cPiaIDjXuOdDUvTSpIDY8aI6dlInUBwRXuSs8ZYjzNhceO0Z/0ymGpHdlHcHkc705CnPrY6&#10;RDjYlJ4nqpvK778i4WlfarZ1GvcHj0t9UhSj+p+Ky+4x/Q7+4PivMcd2b0slVo9IIPhnp4io43yy&#10;aFfmUD/Gr3D+RMJFuNeS+cKgY+MTWKxQ35Jjby278ocaQFJUJrlu+q/BAyzikDb8NxBQ8MylGU6g&#10;gi3AvdsH7k7RSNGplQWjAgzUKthLoWX7QtY+w8r16kdL8Z6H9So8fy7eOimkM9LKlwFudxjJ5h1v&#10;3kCmnBmNvMEwsD+FXl0GsubDNUZ5bBJA1DA9YrlDKlXCY5dTbay/t5cX0H6q0PU/JVNiQkBq0VUn&#10;j8VcDX7+HmU3wv2QobRgfOscM0sDYulI2E4UBmcMvvhVYZFH6Nvstb8vpHBwGovwSzQYpDEse3hz&#10;w07c3XjXaat7wuB34pMDxBqWe7aX+rhNcM6xFJV+E7JpNZnwCDHsIloJbbGUhjbWx5Xj67PR7R5r&#10;SXrvkSEPWRKPnoFH21A/ygA7kcjTP8kRvMx3asHmx4D/AEgP4T19HsrNzs0380gZddnj4CTs6qj9&#10;EOqE+RMch6S5puKBx/vvqT4Hv5Tk+3937uFA9NPWWXAq2PIeOTEJuIp3Y6j/AFSfhzE7LXu4Jt3p&#10;Chw6x0VmFnFgH094BjwHSOkUp/Uz0SgzrhUmbsIW1XCn6VQL71Hj9Q5a1lTMKqySbwwYC9vjyQ7Z&#10;0qltWwVjbeWfACDxqifq709mEzzMlwS1xt0IHt4N2H4jFKnum57H4jj6Hi0qdnCejroNtFTKoOzb&#10;jw8qqf639LYandUFNswLlAg7j46d+U1/in+iOHqVlebq1kSjL4jTITURotvMXuTYeI5lfkGZJ3ss&#10;/wAm6QHW/wC5q/iI6J+FdDdw96EZ5bfkLkjWn7DxI6DVtf4J/wCIFiGBYv8A7F/XGraNLl8uVlU1&#10;rlj71EWbw8Y/rHNYfAcRrcqYu+XcW3KFZlXcOxHcHgiyO+Uz/k7pxSYHTNL8yslWa4NbRQYX29+D&#10;PE3nIHSxFr6cltGBoHFGmTXLklSwFuw4dAq6KbxBwNe4+UdaEO2/Fba9PnTixpxmvcWeG4hstsPj&#10;w5SBE0ztr3BcwTGRYbj2t48WJVSJxMiuiL8MBk3Oj0LqGPumwtw4ZutBg0E32BJpqrqJZotpH18e&#10;Ou3SrLXX/p7JhM4VKyNGamlt7yP4fUeCF22azRpTK/tVx4pPSKPN3c3/ACDgQ4fCdtJmhSpwOuKm&#10;5hk+0L9j/iHNbPqNVZw6MZxq8DxCNoamkcxyLY2Zb6MPaDzBvN82e7PnloOw4z1dI86yzYypu+AP&#10;A4g/Kl0rKyhlNwdRxhPWbHq+ESpKQLW0OvIfu+2S6UYTgCKF7GQNA7Aa5cY6nP8AmCrN5Jm7aa8h&#10;LMO0e9vMAojrBoUtZMy3sAr3IJzPis3vSzMT278jW43kurgyVn20YiwbbxSkV7kymxiocgTSEj4n&#10;gYczB5wyVTThZjgK9xXUONsCDutbtryjbs7caYLAScfbXuDfkvOclMy+Y3Y9+HVrdFhzD4/CiN22&#10;ExXuCznDAMG6oZbOHVYAnAPlP4g+zmQWV5ym9HdOGUkRjSS3dNsrTOFe5Wzm3JeL5MxhqCujZGUm&#10;xPZh8ORTvBkJspcbxRO2hihYPiGyvcbqadZ1BB1HcciIpmjgK1iRXuSb6fTzwMU4Nle5yUMdAOXC&#10;dZgVoCa9zmIpXNgOGbVm4swlJNawHGvczw4fUSe8gJHstwV227tzc/wkUyVhO2vcm0+FVJluAQfj&#10;yRLPcG5fPiBikqrlKQa9wX8o0gUiCu/SIwAZfp5OmQ9nhtFhXt6aAF0+pWwYDiK9yVnHpnNhcf8A&#10;OsuIZKZ9XC6leZo2WSm3ZC2PuT7aDJUHxB217jPlrFZKALTVRJS+hY9vhzKPdbPlrHdPbdnl50Hb&#10;kFBIjGvcFLzITF5wI2gXJvzIDWNM8KKJ4V7n/9H5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue&#10;56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XuchzVXFe5yBN+bmrV7nLm&#10;6tXuZ1INiebr1e5yI105qvV7nJQxHfnq9XuchqLDQ89Xq9zipIOvKmvV7k6P2sbg8UitV7kGRRFI&#10;V8ONmvV7mMXR9o7Htytbr3M7C67h4ceGNar3MqMWHt5utTXuTItrIY37Hnq0a9xkniemk28b2U3X&#10;uS4nDrYnl6cBr3JIG0ac3Vq9zMpvp7OWmK9Xuef2jnpr1e51tN/hytamvc9f3rnnq3XucC1mvz1e&#10;r3ODOL2bnq9XucQT3Pfnq9XuZF1IJ7jjgNemK9weel3UWowapShrmuhNrk6EeH3cWA6xFGrLvA17&#10;h38FxOGsp1npmDKw7g/fxGpvTRoMa9xTRsDrxsnTTgOmvcz+63fS3GiZrxxr3OJLHQeHNjw1uvc7&#10;O0EW43TNe5wtftzdb217mNvduL9+P05XuYbAjb489q004K9zIF12+A8eNKxxqiq9zg4sebnCmq9z&#10;htuL+3mtVemvc4hmOh5fVNbFe547T48bIrxFe5hJI0B5Wq17mI6rrx3CvV7netgO9+eHVW69yVRU&#10;dViNUtBQxPNMxACILn8uOpbK6UIQVmBia68NOH16EehjOfUZ4sUzijUtGxBEdveI+J8OH1tZd5ir&#10;ADjR/b2BViugB6yeo/pp0Ww55sx1qPV7SUpo2Bdj8R4cui6T+njInS3CoqHBqKIOgALbRe/t+PBo&#10;wlq3EpP7xQ3tGAlM7B1bao59QHrq6kdWqmXC8KlbDMIuQscTbWb/AIkeD/FBHTqALey1ub/Ml5RJ&#10;mOrCPOjdBnHhRF6ysq6229jctcsTct4nXvrzm6Pf3e3E6FoUohfP61vvwTCoFdmo2xbEkAJFrW7/&#10;AF8kBLoCe44h1BKvCMCaTd6EqwGFNvnBCYXFgRb23+vmIk7SV8OGCdJVCjFKELgzO3hXl2ptAsCT&#10;p3tyMHDL3t7QRxe4wUETj0GlakSZNOQeTcigkgam3MpU+UGA4UodhcKO2kCXlFccKyHzjOEa223u&#10;3+nnENtBZrcstrWcKfdZ1mZis+51O6M3Y97cxFlB3XA4vCSQUgSIj91KCgRBxry75FBNwe9x2+vn&#10;mZHIBJ+nhaWFN4DAdVEyGQDHCpcUkb2NgWGgBFvr52sm4liNOMEiMDVFLA8OqpktKyhUcEP3F+c2&#10;DbNO/C4AE0XpCQuFYjqrkrqp/Sbe358wsZCu3fYHhihSJkIM9NGqCgqBSg1JTd5gkIYkD3tviPo5&#10;HFw3w8TxU8C7EbdlGr6A8JRgeqnFJEjp3lAungPG/t+POLNGCUKnv4H28fVbutpBQRHWPhRettbI&#10;2+hFYo5IJnIlNztvtAAN+ZI9sd2AJt2HC111TngIHTMQZolW6SCnw+zGvPDBNEBHKY2P7vw8decj&#10;IjR3bsfhyrTSwopGOzjE1RpRcwjzxgmuEkyJLaP3CoABbW48eYbA6xHw4ueV3apUkx0ThRsp3ugA&#10;QY6JqXTt+gZZGClG7+0eznGxbRj4+HNKTrXKE4ROOwUzBOIBrL8xFT0p965/w25yOwXVteF7ilKO&#10;2I4U4pStmypFJGzbamBCBYm/fnmCi5vtA4nU4pWBMmqF1TeAxnA1OooVVQsSks7Ek8BPrj6hel3p&#10;xyVPnrqliCUcCK3kU6kGeocC4SFO5JPj2HjyriQftnroN31w3ag4zG2h/wCifp4z/wBcMejwzLkP&#10;l0yMPmq51/QQKe9/8b27KO/w781MvWf+Id1V9WOKvgkJbBsqQyOYMOjc+94K9Qy28x7eHYeA8eNk&#10;BJw9tRG9dqvNn21e90S6A5H6G4L8jlyLz66ZVFTXSqPNlI8Lj7KexRp7bnleu3ub6nx5440gKBsF&#10;DiL/AEc7UkGwPKGqRFcudgjm63JFe52zm3ex5WmTJr3OkSSplFPCpd2IAUculJWYpxMqwFe4Yzph&#10;6cxmGQYpmRSsTfu28PhwyRZI/jFChizBHjr3GLq96eq7KMrYjgUbS0lr3A1H0jhXdWQTimmH7Qox&#10;Fe4VqVHgYRzAhvZwMkRRPEV7nEmw05StV7nSsT356vV7ndrG/PV6vc7vftz1ar3MRsoux56t17nC&#10;5f6D4c9VK9zIgKj2DnqvXuc1sDcX+vnq9XuPeHYrLSOAwuBw/tL5dv8AaaXs3CmThXuCRhuLw1aC&#10;za/Hk3ZdmKbhMTj0VI9peB4RXuKCOck68Foo+Cpr3JvmLa/LVWvc5FrkDtfj8wKUnZXudiKR2sgu&#10;eXSmRTraCvYK9xd4LgawxiapF3Ov0cNUANCpSy7LNI1L217i1VAqgLxhSpqQkggV7mXYANvt5SY2&#10;1YCBXud+S9rnjIVW9Y417najupFuXUrCvEiK9ztxtN78qFSKY2ivcwO5tfl6cSSK9xM41jqYfG0M&#10;RDSEfdwnurtLAw20RX193A0jE/CvcCqonepk82YlifE8i99fenUajJSy592Ne50u3aLC1uIpBp4C&#10;vc4nXTjKiKtXucCO1+MTTRr3PWPs56r17nrHnq0a9zoH268rVYr3PEeN+bqpr1xzHuBPvG3LKV01&#10;XbXr8dsOw+prplgpI3ndjYKiliT9A4Hn3C6YQCaElpbcdtevbU8MHlD00db86MseB4FIpOq+e6xk&#10;/U5B42MteWJiPOjpd0i3MKIT5mo1RV01LG0tS4RVFySdBwYaX8PX1Y1pAiy+gU+LVUQH/K3Pfy52&#10;YwpEczZ4rT76RFT1T6dUu5anGaVSpsf0o04u8D/DF9StfKq4x8lhsZOrNNvI/wCBTvxz+VuHaRSF&#10;3Obdr+P/AEok0zz9bOmMQPlYpFN/y697hhMufhH4i9DJNmbNHmzlGMYghKIXt7oYsSbX48jLUcSa&#10;DQ3la1RCj1zHupB4p6oOntFWrRxrNL7wDGwFge7Aa3t7OFNq/wAPf1KUmKzYemEs8aSMiSrqrqDo&#10;wb6OG2V7uvZoooaxg0YK3lZRjiKE7/Ot02CLJJjdGu9QwUzKGse11vcHisw/8OLrCFE2Yammw2L9&#10;7zZlDD42F9OTpbdl63AC4uOkUD3d8AJCY6prqPqrkyrk8nC52rm/6V42cffoOKij9C2UMFG/MGaK&#10;SQr9pY9zH89OSRl3ZvbNbTj7aj+83zdJ0ilDTZjkrCPl6GoAPjIoT9p5Kn9N3QrBlKyYw7MB9oRq&#10;AR9fJetN0bFlGkImOdpqO7neG4eTpKj7adIZq9x+lgCX/wBYH+HMNLlD0/YBd1aWrZDYgvp9w4OW&#10;cotrePCAeGFBT864oeJR9tSrVF7CwHM0udsgYNCRlzBY9yn7b2H/ACtw1a7tkkhKdm3DbSBbyp6v&#10;fWQI3ifu4icU6+4bQx3aelge/wBlSrNbxFlv24hfzRLO1xKQeivF/HaPlXLavE3iHqfimpitI9TV&#10;KCNIafYv/ITW4Wr3gYRgVE+Qq2pRwkfOvbQDcDgaYp6i6iomMlLQkEaWnl1+5QeE91vJqH2+ROyk&#10;PeFIg1y5Ei6y9YMYdafLOHIWbt5dM0n3MwtwuRn9yfChPsE0yt0GvcUFJQeqvMjaxmjiY2LMUh/g&#10;AeCEOZpfAaQQOmAK846iAidvlXuPcHQTPlTepzfmhIGJvtapY2Hj48UJyW6Jl96J6TTAeaRhjPur&#10;3I9X0X6Z095MXzfCXUWYKNx09nKqyFkH9pcVtB7wyTFe5AGV/T/gjXbF6usI7NHH3Pw49+Vsbcf3&#10;Qq6wKo6CjEQa9zuVOj89jhWCYpXv2vJIY0/I8ZU1YrB0ocUfOK0ACPkPka9xsnw7JlMzSpldKZD+&#10;9V1hI+7dfiRVq04AQyf85VW/L6h+Jr3GyTMuV6IkUOGYcrL/AIRv/M8Sfs2/taT6402UqTtAFe43&#10;v1TSm91Voqbv2hU/svxz85A+xCfJNPLlQ4V7jY3VmkB2zV3fv5UQH7OMHMCOI9gpo+L0r3Giq6t0&#10;8UheIzTr39n5DjqcwUMQfcKuia9znD1rrYo9lJhJnJ7F24u/mOoQUAzxqoTjjFe5wk6mZzrwHpcK&#10;ii07FSR9/EBW44fCkCqqEHYK9xmOM9RcRk2wLEg77VQX/PlkWrqtgimSlIxr3JH9VeqmJL5slQY0&#10;PZVVRxYLF09XlBporSK9ziel+ZKoF8XxeRV8Qp/o4pOUEYqWR5ClmtOEV7nCHpVhRnBnq6yrJ8F3&#10;W+/nv5M24PuUaZU8Dh7q9x/g6V5ZR7HD55RfvJLb8ieNt5Y0MClZ8zTaVrIkj91e4ocP6ZZdlfZT&#10;YHGz+G+UEcXoyhkfa3I6Jqq3+74E17ghYd08xyBBJQ4PhlOQRtaTa4sPEjhwjLu6+xpA86ZDwRsE&#10;z7a9xSjAs8bDFLiuGYcGNrQ063H5cNmmHgNqGx6GmkqIwTh1GvcT2L4BNGwGI5tkZR3ESKvCdduo&#10;n+7RSPFxWGHVXuIufBsoO96/HKiqCn3v02p+oc33LKR4nZPVTajwr3JEGBZKkIal+blGvvXY3H5c&#10;oTaEQSSafSlRTETXucKmm6cYed+LNNprtMnf7zxO4m0H3SfWrKtScQK9xifNnRWCfzJ6NpiNSDJc&#10;H2accburFGBBPrWxamvcd6Xrj0ywgCHBcs+a99w2jUn4seKRvBZsf3NqfIY1QWquJ6q9yY3qPzJU&#10;jycs5RoaJibLLUyAkH2nhijex5YPcsJHWo0YotxGKvnXuNtfn7rXmIGKszLRYRH+9HQQgsAf9YLf&#10;8+E680zDMMFuobT/AHgpWEN7dpHSfwr3EW2RaDE5XqMbxvFsWkOrACXa30a8DQtS6uXnnFnoEhJF&#10;bN2ECJjyr3HWgyJhsFpcGyjWV+3sZI7C/wAS/FbeXobVqQypU7OPuNIA6CZBMV7iipsG6sykUOCZ&#10;b/lYY6E7QV+NxxQ2zcE+FnT6RWu/E17jtF0i6sYpeTFselpLWBWOQ6fXfir+T3r6ZWrQP72qhbf8&#10;WFe4/wBH6esFdd2Ysw1c7+P+k7VH068YTu9xdcWfX9a2XW07BXG7ezioi6Z+nLAoTHjWIzVUijVR&#10;UM5v9F+OKyqztxKnCerUfhSZT6Z2RNdi/jzHHW+nzAV/32YSsoHYyJuY/TfhklqwIiBPlW1P6hgK&#10;75hq+oeHQoBl7AqeI+BMSXI8BYDit29ZYENtA+lIysq24V7jK/UDN2IyrDR4TEfYBGAt/qHEaM6d&#10;JhpoA9JGFbBr3BAw3GeumJQ7Eho8PhIAUlLsAPZppw+F7mL4+xKeukilgHbXuZKnCM5zRB8YzBsI&#10;P2Y4b/TrxIsXp+9Rj+9TPvr3eAbT7K9xOOlVTzlUbE8RK30QrGG+/lUF9Jj9orqplakEbSa9yPWQ&#10;5snp1ejwWKnjFyWrq65/5BXhkbW7dx0HzKtlOqfQRXuB3iNHm+olLCqpVjX7QRSw/wCQm4kXl1ws&#10;QVJnrNMm4SE4Ca9zBRiipJN+Ysfpo0P+5wx72t7Ljx5oZOGcXXU+W2nC4sgACK9zqsxro9HSPDLH&#10;W4pJ4gERD6uJrp2xYGmFEjiMK2CUHxCvcRL5tydhswkwDLNIrWsDUM0pJ+OvAGFt6v2TY/zsaVoK&#10;nPLzr3H2gzh1IrWVMEgpMPUa3go0On0leLbZ1wTCEjrA+FK0rQzgMTxr3Hb5PPFURU5lxqrK+IEg&#10;hT6NCOGAbW3ipwjqwAplSEuDCQa9zDT4jkXDJSs9VBMx+00k/mvcfeeN/mWkfcoe2aulgoGwz09N&#10;e5Mmzb0+P6KigqKtjqFggax+FzYcTHNbdHhGpR6gTTyGzBr3GOXMGNtNfBsuQwR30aunG76di6/n&#10;xMb1xR8DXkSflTywhI8fRXuKOkOesXjSKqxWLDkY/ZoacAgf8vGBPHW2by6wKgjqA/GmA8ngMOiv&#10;cV2EenvLeaJ/nsbqxWTE6yYnXNt0/wBQEcMk7qm48Sjq6STHuqn5wtggYelcGbaPE/QOCfh3pt6b&#10;0MiVFfnLBcKGg2U8Zdx7BwTMboIbElxtI9p9mFFS7zw4aleYj31EkqZhdY4Wf6bDith6I+nunqP+&#10;NBn1K0DUiONlJ+Gh4LmsgYbEruJA4QI+NbYuFrTgYI4Go/zeJdlpf+jg/o4M+Ucu+iTAYBTy4ysc&#10;n+N1Zjf7uOKYy9lWCiTz1UyrvVGUwPOmKvrc6xXfD6GGQf4TNY/fa3F+MB9ItS+7Dc207juVZDcD&#10;6xxoW9m5I1pHn+tFxS4mZHspupccz9IxSswVI/Yy1KniNzLj/pty/E8NBj0EhHbyorn8hwhuEWdt&#10;gFj2YUYstqUNsedKahqsclW9ZTLH8N4PAexHqH0b8l/latnY3KkQsP2cCr180gymD10dBtSTM+tP&#10;SGQ/bAH0cC1s7ZQxmqeiw6afZ8YrD6r8Atxfp1GZx6sKPUuDbJPnWTnCegwyRA1Ijufa2n1cibMm&#10;gZIkk49UUbITAxwnor3EviMDRx+dDEC19p05z+7Q8qQ+CsDTt9akHL1gwkmvcEfI8LgKrrcnnNHM&#10;hpJHRUmMJ1GQK9xDepHqBBkY0FBJYtMN/geCLdbK1X2pYoszKUpn91e4DuXuqmXcUj2O5RzbQ8GN&#10;1kzrHCo6ImvcFbDsTo6xFkp5VZfGx4DnWlIwIpopivcFPLEpDNKOyg68CN2mRFOoxr3LPfThStFk&#10;6OquLzNuv9XB3kCUoaJI41F2bPgmmnEizbYxbXhpoKuJiIz4DXw4IFNqMkcajtaCdlMzIsYseS1e&#10;Njpa/hryoCgKTKkVwZbaKND35lkUswUsLHjAVpExVNVe2diuvHWCIEhb304WlcYGmSrHGsT3UdvH&#10;gm5Cp1fFYyh7HhRdnSmnHV+GkTmqYrh8jE+B0twsv4jlTEseC0Jb3miBHw19nBJlaQ3aqJ4k0aNE&#10;pYVjFMPp3fzsLxeew1rGFwO9hyr9FunCoQRIoKpGFGL53sJbTiACDNIggzXudve9racUqVqI6Koo&#10;FBr3OOwFdO/KpVV0rr3MJQXKodeXONPCTXuONCrmVNpsbjtxK5gMKUJGnhXuGeyuKVcUwdQbFiun&#10;tN+Fwk0YtAhMTXFhdSOWcV8m3JM0rAj3Yzt+7ka2Zm7CY2GkiUagR50lJl/0tHUkj3gbH9nDd9B6&#10;qOfJVOx0sLE86I7uOKca2YYiueO/LSkXhkzVVnqapKWLqPXQqdzPGjkfUeD0pB90G9u3JIQVNmI9&#10;ahRfiFE9ibyiJA7aE+7b+HM4e517Hl3Gu8MzSE+GnKnLtEX2+/x9wF2WuXta+nxHs4jbSWXBpPGm&#10;bgBSKDzqPJPNgsyNFvAjf3Qe5t3vzWA/G/wanovUph+JKm3z6eEn8+R5v4hQVqVtUJNZ4bmK7zKm&#10;ztMKB9DVqX4UmNfzb0c4RTDRcPrsQpVHsCy+Zb/k/lR1Rualk26nabcxUFHqPuFWQ8GDoxIThksb&#10;d1a/38jzPfuFR3vKiFg9Ve4OOpIJPI6qLK9zxv356vV7nROmht9PPVavcl0zhHBHG1iRSdaZFe4x&#10;ddqWKu6UGrILPTze6P8AiQ5IO5LwYvSCYBAo43UX3V/p/pD4V7gAZIqmqsuU7trtG37udP8AKwkt&#10;iKljNW9DyhXuKzueCNQoPRXuJnqfhf8ANOnFdTxC7R2kB9ljxEdJSZo+yJ/8veoV0yK9wl2SZGGE&#10;eS2vlOy8i+4b8ZFZK5mmXNXSJr3FebHx4WrGmg5Fe5iUndrzYIq9e480ZDUsqd/dNvp4kV4jFFrm&#10;Cga9w9/pNxt6jCKvCpWuVKOF9ncHgKuYbUQKxX7QbQNuJcHGRNe4dQf5McDczWMp217nIEg2U6c1&#10;XjXuSovdYE6X5UnEUwrGvcEfKFRGak00+scgKke24twQ2DwbeSQDtoGZgg6ZG0Ga9yqTGaA9L/Un&#10;UUI0iaodVHhtkNxwaPgBWEjHaeg1n3bO/wA9yVK9pCRPmMK9w8MMvnQo/t14kMAxWLak6SRXuPWD&#10;yrBWIz9geXaSUGfWi24Epr3BK6OZgXI/Vymkv5ccky3N9Nsmh/jyTMivE2V6h09IHodtBPP7Y5jY&#10;k8QPhXuXTUshnRHQ7lcBr/VzOcDVj01gMpJSSDwrodvZxxBXywbXPiOKknCk1d8xooubac1Faivc&#10;UGF1D086DTW3DpmU9VarHIuhPB/o6enzHl6pwWrs0dXBJA4PYh1K/t4K1xgoUty64Nu8FDCDQXZ2&#10;ojFBHitOSHpJFlH1H+jmoR1TyNjPRf1B4plPF/0axVU8A3dmAcmMj6RbmG+Z2ispvCk4g+8EyPdX&#10;XfLbxGcZaladoAPug0JdNUw1lNHWU5ukqq6n4MLjiwVmOp7cdUQcTQKiKlc5sxtpxISF4VQV7mAj&#10;w5VKdNOV7kiJ2RrjjqlxTShNe4Ib4dBm/JlblmqUM0kZaO/g4FxwRZZdh1JaVhOyOmgml45bcofH&#10;A4+R217hB8mVz4JmOqwWYMjSOVCEdmU2IHD7KH9DvdHEGfOssczZFyyl0YwJJ6jXuPHUCnkw+qp8&#10;w04s6EK5Hs8L8GWbsJUhK4+2ivKVh5JZPHEV7li3QLOcObMlU3zR3TQjY/0jtf6RyS8iu1XLU4yK&#10;w83tyw5fcq07DiK9weUUaWFuDpPjqJCa9zICOMqkVSvck08pVgfDlNtMrE17g9dPsaMbJG7DTwvw&#10;ZWCynA1FOb2s4ivcK76venxw3HaTqFg42x1hUSlRYLKmoY29o5HO+OXKlN2iZEA+Q2H1qdezzNu+&#10;aVZubUYieKTwr3BM6Q5yTN2WIKgsC8QCuD3BGnJQ3fzI31sFbOBoE7x5b/LnyOBxHlXuDAC1toHf&#10;g8RANRvXuchZR8eWUqdle217ntx3X7c0NlaIr3HigqDHKCDpywNFzyJFe4NGWcU3KoU2PCG6aqNr&#10;1iDNe4Xj129DoetHRWox7CovMxjBEMyWHvNEB76/drwit0d7qtj/ABYpn+kOHrsrITst3nOR3yW1&#10;nwL8J+R9KwD9E9vBjzXt6VY7UYLisuUsUuu5iY9x7HxUX5JO52bqcBZdwIMRXVnP7VNy2LhHrWfh&#10;jGta3e3MkJqGK9zLTv5dtuhvflDjVFia9x1z7leDqf08qcHChq+nXfAx73A1W/sPCy4Y/MtKaPEY&#10;dRpDlF+cjvEufwKwVXuVw5Cx6syfmx8BxHdGkrEMrG21wbaD2cjjIMwVarLDvTxrM7NbROZW/fIg&#10;kDb0ivcNirhlDjx8eZCBWsAisfiCK9zODfQntxRFJ4r3FVl7EVppxHM10OhHLJVpPhieuiS8ZK04&#10;ba9xF55NRkLMMGNYYdsNSwkj2eB8QTzEPf3Kjljib+3EScepXH20KMsAzZktubUiDXuWXdD+pNB1&#10;AyfBVxveeMbZVvqGGnBFleYpzZhLyfJXUaxMzrKXMquC2ft2g9VdHtwarl1Nx24f0DleDCa6Fz9o&#10;clUszROH7FeNLTqpMfFXbKGFjxYZiy5hvVDJNTlbEbNPsZoG8VcD3dfp4ALu2QSUOCULGlQ6jx8x&#10;to7yvMTlroI2SJ8qZpYWpKn5yO9ibN9HK9+hPWbMXp+6svgeaWeOBphT1kR7DWyyC/8AHmBt007u&#10;dmBSr+5KOB4EHYfWsnc2ytvN2A63xxwrrGsMhxvD2g0J+0h+PL8cFxSlxnDIcToXEkU6K6sDcEEX&#10;HJ/aeS+kLTsOIrEZaS0ooPA0XTFqGXDpzDOtreHstx2I9nFFNmm1SNt7WvzmrlfevxsiaqpM1xQu&#10;vYbb8XWAYjBPDJhdeqywzAqysLhgRYgjgbuWlJOtOBFJUksKC07UmQaCLqbk9sdw41URaKaL3kdN&#10;CrDUEezlJvq/9L0nRTOH9fMtoWwjEJmlhZb2hc+8UJ8BftyB98t3k5gk5lbAhaP7qkf78OiePXXU&#10;XcLfAbxWybdZ/atjGdsdIoeOgnWaHqBhrZMzMojxehjWOVHt+mQDb5gHxHf48FD0/dZoM3YZHh1Y&#10;4WtpQqypfU+w/XyJsuu03iYxHntw6aE+b5YUgrRjONFW9UPQqDBKqXHcPhBoKrdYKNEY6kfDh7ss&#10;45GSEkPcggjhqWA3jqOG0VC9wwo9GG2qbOsfTamKyvEn6QagdgR7OCsJYMWw5sPxGISxTAqQdRtO&#10;h04e2N+bNYeQSCkymMPbSeyuVWDwdbVpUkjZVVHVTIOP4Ti8eY8AZ6XEaCVZ4ZkLBo3RgylWGtwR&#10;zVh/FP8ARBVdLMyTdTskUx/k9Y5dgi/5KQm/h2B5l/crTn9qm/toDqR+0A/34efGul+SZqzvdaBX&#10;+upGI4mttr8LD16UHq76QR5ZzpMsOecuRrBiEJNjURqAEqkHiG7N7D9PKrMi5neoUYViJ2zRafSO&#10;C7d3ORepAX92w0ALxgskpirWL8FO5ZhbtbknlwzFE5AAwr3O4ZCPeUhebQqTjTJgCvcd6fElh1Zx&#10;Yd9eHKHQMJrww2CvcUlFm6kp7XlWx8d2nFZuG2/uI9tXMnhXuK2g6qYHh9mmqgAPDdxKvN7VseJa&#10;R61o2inRCQa9wS8v+qLLeGSCE1PmAdxcW4SDfuwssNY9tIf7Muv+ICI99RJ6SOddrePCresfLuTO&#10;vWBJmzKyqmMUaktYgGVO+027kcBe9WeZTvpalpJ/ageEnZ5TWRO7BfsU927JB2V6npmgTyr3Uaj4&#10;fDlKsqz4JXSU9SCg3FWU/un2c5M5xlbmWOltWwGshWZb2bKlj48eY6gyLe/AtpFHoAr3JSuO68bI&#10;pw417jjDK2jX4zEUmIivcfaWpIPw5YGmyNQivcWWFYo1O4dT9XHwQDNE7jevA7a9wdsoZtnjdYy9&#10;xoRw+tLzuFyDRA62kCFCvcEHPOTMK6nYMVnUJVxreNwdb+w8yOyzMkZi33D0FJ41e0uAwdC8RXuV&#10;3Zgy9i+Wcckw2qhKtE5DafaHtHI7zPdQodPd/bwNHbjga8SNle4+4bhArovMQg+0ezkuZR2bC5bC&#10;yoY1VOYSMa9xR0+XoAt3vyYLPs7t7baAaTfmlLOHur3HNcFpY2AA8OSVa7r2tqcEimQ4tRr3JsVD&#10;TxkWFz+XBiiwab+1IHpXnAZr3JHy6gn3bfRxeGwOFFpSDXuTqV2gcbfv4aNnTgKYU1Ne4NOSs0rA&#10;/wAvPZoyAGQ6g/Tw+s7tVovA4UDn2u6MwR1ivcTHVbpwIYxmfKyF6OT3pUW5KN4m3s5IV2hVynvb&#10;fA/xRtPlTc97tia9wFIsdqkw2TC3kuXAVT4gBgTf424bMb0OG0cYM94IAP8AnCfdNIRbjVsr3P/S&#10;+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nu&#10;er1e57nq9Xue56vV7nuer1e5y5qnK9zmO3LVevcyKx7c9Xq9zMGPfnq9Xucla2h56vV7mQW8Oer1&#10;e51YDvyvGtV7meM+3tx4Gt17nqmMMvmDuP4c8RWq9yJo0evdeMzXq9znEwIKnx5cGvV7nX+Se19O&#10;PA1TZXuSlY+GvN1bbXuSJYhVx/64GnHImmyK9xiG6F7HvfjFar3HKN1cDXty1OAzXuZ727c3Vq9z&#10;s3Oo/Pnq9Xud3A0PPVWK9zg7MPo56rV7mJiEGh156qkxXudAE89W69zLawAHPVuvc7jIBJPN16vc&#10;lIzKw8s2PcHjoVpreqK9wxfSjqZJh0qYZibXBIFr6fSOKk+Ojdl6cK9w5uHYlBVRLLE25SLjiUpI&#10;o1Bmvcf4nEgseMFANXFe5lItqPHjRFUNe5zKhrcpTNe5gIsbDnq3XucG2nX2ccAq4r3OAvcEc350&#10;4DXudnTvyhrSjXucCVvrqOa20zXucDYix5fTW4r3MXiDy4HTV017nBiBpbm1mtqr3MZ2Lrxk01Xu&#10;cGPvgkd+2n7Oar1ePDI9HfTF1I6u1iGipmpaJiP0zqRcf6o4eM2vfYUds2Rd44Uis69Qco9PcIkx&#10;zN9bHRwRKWO5hcgewePLpug/opyD0vpIq7EKdamtFmZ3ALE/G/BlbWyWBBJJ6DsoX27IjSJgcSKp&#10;99Rv4j+L4jJNlno/F5FM10arc2kIPio8OHfoMMpMPjVaaMRqnYKAPo7ceN0lKSgDFQxJ+VHbaUIB&#10;AxPTw9lVV5ozZmTN1e2I5hrHqZyb+ZKxY39g46Nu7t34gbxEbROynWgIlRwpKylZJCzncB49teYy&#10;jbryAcX60xpTxow7xsJhFcUlRwyp2Hj4fVzKzeJ7DiZKZFaSkLGk7RWHyyCEOrHXmMO2jD28c0zh&#10;014DUCNpqWYlQGMAEkc5ia67QDr7eMrtigyYpKbeTq6BsqNBFeQbGK21IGt+YGiW/wAfZzwfVGGI&#10;rSLlxRkHDrp6iqm2K40IGhI8fYeedQo2nl21EkqEVpJ1HVNYnmlkdzLre3hbX4c4GyeFxx8HvE4m&#10;DStK9Y2iazpJ5dlYLf8AMc4iBL718fDjZuVJGkx50iTcFB07ayGR5XaIG8ZIFxpbnvLG67D7+ULp&#10;AMEmntQHiTiayySI2xV8NNO/186LeX9jW/hx1LQdHiEU4Gu9EqEVzLySMQ72bwv7OZGkDqGIA4UK&#10;QAYTQeUMYRjWaOlaNrH3gp5ElU3VgNBw1tXMCknhso3s7kpJBpyhYrdZCbsLA+P0fRztWE3u9uXe&#10;T3PjBxOEVd9zuVd4Bt864eWtMxcrYAAAX8edPGHO2+23GU3Cxskj4UgFwtRKgJFZKeSOICeRN7t4&#10;jQj6+cbTqRrp7RyynG1pJCcTwPxFMpDJkxB2xw8xXOOOIkTysAFve4tb+nnbbgQbXU+HE7cARiFe&#10;6vNpTiomCNn61JH6QC219v3m/t+jnmCq3uC1teOQtQxPtOFPtArkEz1V3DLHIQzpuOo2kDx+jmJn&#10;uCQPv4sWO7Ak7eijkvoZTpxnqrJRxUc02yZb+9ft25haJmI2D3tPv/o4iQvFWroomVcBRp/82nKi&#10;KFrC5uo7cr+9a34gfSr0k4JLhMcqY3m50Jp8OiYFIyez1Lg+6B4DueFglQk4fProEX2Z9yCkcffR&#10;9vTL6Ncx9XXizbnRJMJy0drJuUrUVfsEan7EZ8XPf90HuNTLr96iuqfqXz3Pn/qfiMlVUOSIYgxE&#10;EEd7iOGK9lUfeeUJwgbKil51VydSj6VdVk/JmWchZfp8r5Qo46GhplASOMWHxZj3Zj4k6ngJKBtt&#10;bTlRhXhgMKVI786sQAOWr0zXfPdteeirRXuY2aw056tARtNe5Mw2grcarFoMPQvIdLgXA46hBWaU&#10;BBcMJNe4cvpZ0SiwkR4njqeZLo1j+34cPkNBrbQpZtu5x217hr6LZSxpAqhQOwHs44VajRrNe44V&#10;CwV9O1PVqGRxYqRcfdzShNOKAO2vcJp1f9O9JVwzYzlRbPcsYwO/jcf0cI7i0C8U0QP2oOIr3CJ4&#10;rhFXhNS1PVqY3QkEMLcBq0FBg0GVJKTBr3GwfXyler3OtxJsOerVe5xZljGnfnq9XuYtrObtz1er&#10;3My7VHx56vV7ngxb3Tz1er3OQuT72luer1e5k0I+PPV6vcm0tbNTODH9PFbDymVagaUNuFvZXuL/&#10;AAzH4pbCY2PJcy3O9Y0roaWt/OCq9xWRTqy7kNweSmhwLEihklU17jjAfNfZ7e3FaYUaXoGvCvcE&#10;PCMMiiQOwufjwyBAwFSxl9gEAE17iwhQW07c8VzQ7A0V7jgFG3aNSeIjia3M17mQJtTcfDjOoqr0&#10;8K9zizEDl9MVbTFe5wdVAuNebBmnNte5GJN9oNr8U4CvfbhXuJXHsdWhjNPCbzH/AJN4R3l4GRA2&#10;0Hswvvy40JxV8K9wL55HkkMklyTqb8jl54q21GSjJkzXuYdykC+nC8kEV7VXuTKXD66tfy6KCSZv&#10;Yilj9w55LTh2JPpThr3MlThOLUh/0ukmi/4lGw/iOMKQsbUn2U5oPQa9xteQLo4b/kE8TkEbQfZT&#10;ZIG2fZXuZUjmmYR00bOx7AKb8ulClbAatJ4CvcELAekPVDM1jg+CVEgPYlCo+88V/k3AJIgddWIU&#10;BJEeZFe18eDZlj0R+onNcoho8JWO/izE/wDKoPGSzG1SfSk5WIkqT6GmrEsawfB4jUYvVRUyDW8k&#10;iqPzPDMZS/Cc9QGOsr4swplPfajfxYAcYPcj+I0hVeNIEaj7qBzMPqZ6DZXUnGc0UKNr7qTBz9y3&#10;PDc5A/Brp0nV82VJmde/mvZb/QnccZVctJOCZPSTNIFZm22fCgE9JMj2UA+cfxEvThlXDPnaOsqM&#10;UJvtjpoCWYj2brcOJlv8PnIHS6MFcQhp0C7mWlgRDp4GQ+8eMOZgteCAB5UXv5w66NIOkdAoO8rf&#10;iGDqSo/qPlKrjUvsBrHsx+OxB2490+D9G8kYmsWGqaicMNzyNdgfp8eFq9aiCoz1UElu6tuJ86HS&#10;nr+uWd8FlkxMRYfFIrGNYxckW7HhxMmYhhhgirmjV4WtZit9Phw2U8UY0XOEJxM1VF6g8lZpxV6v&#10;LuH4lPS4gpJIhk1HxZRrbgmGpwTFKd4kp1CC9iV7fHiV3vhiKSt3SHfCNtE0wvLOf8g47S12IY3N&#10;NVe6GgExYOt+9ie/AdxuWCnDUkJVtuoJ0+7jjdwuI40sAQTFWL5JwmbEHpsdrRKocDcoJJBPtHCY&#10;eorqV1Aw3C4qfJgaSGMe+xkCBSfafZyWt0bhYuFImJTPqKI81llHhPEUfboJ0X6fU8k+YscoIJMS&#10;qH0LDdde6nXtyqDO3VHqDVYj5OO45RULIb7FmMspH/ER35l+04QR4h6Y4+VRe6FI+7jRzaSgoqKM&#10;Q0cKxKPBVAA+7gAZqzZmzF5zHhlXiOIODbbT0hjXXtYnT6+KXcxLeAKlH+9EUWkrIhJJ6hhUy4Bt&#10;wKcVlz5TFmxKJaV/8VfU3a3/AC7W/Cp7M3QmCn2nH1qiGJGJ9DXLmSnizvX0YT+aTFF/doqQR9+w&#10;8x/DiYZhdXJ7tJgRt/fTJhvwgR8PSvc4J0nxvFpA9VIzI97tXVx0+ISK5P3cs3ld08II8PTPxFMJ&#10;SDhHt2V7ghYJ0QyRhsBnxvMEVMlwdtFTBm+I8yWx/LgkZ3eCB43EgHoE0ukpwBHswro38OK2nwP0&#10;/YQv+nirxe2tqmrWKPTTVIrX4vRlmXMHUpalnoMCkDwKthx91cSHIte3MjddOlmUiIMqZXwmNl0E&#10;hp/Of62YEnhknNrW1wbZRPX4qKVJPEn0rGYb/aZvqNv4cj1Hqd6l4sgp8vUhpotR/o9KsagfAkdu&#10;GI3gfSjQ0kJ60pAwp1TMcD8K5JGF9v1m/ArzF1dzJUzWzFXTI5Go+YA0+he3AtcZs+o/tSqOrCro&#10;ZAxUKy8D+fqTldW/0thUMDoWldz/AB4kL5djUZHQTS1LMD5GvciTdRMPlPzGB4QjE6AlQASfH28V&#10;E4ylHtEj21WSnARXuONDB1Mx9yKc0mGoQLEgkge3QcNEWr9xBQEppohM417j/wD5sc81wMGIZl8z&#10;2rGrKD9BHDBeUXDyv7ps6BTanEKwTXuNx6S4ZtLYziFTOQbfZY/xPPKyafEomRtxpvvkdB84r3Hr&#10;C+nvTSmTyqmrrtx/wxga/XyzeXMj7lKpMp8JPE89Fe5LnyR0rgnusNXUt4F9o/Ict/L7Y8VGlgeS&#10;vga9yZTZV6equ56GaW2oUtr9w55vLrdf8BNJwtSpCU+2vcfIMt5bZTJRZZl2kfacEfx4YGyZTgls&#10;zSZSlNxMTXuP9PlHNFZGKfAMBghQjRrAkfTfi8WqxilIB6TSzUSJ/dXuZqvp7mKigMuNQqo/wh1B&#10;+oDlUhcEOAeYwp8OSMZ+Fe4kYciYdUfpYokiYk3MlTtt+fKKbwEYDpJrXiOPCvc5HLGAQ7Vr8Zgp&#10;wp+ylTv/AG88soR/GPQ1YthXCK9xR0eXemXlgz5samLeAi3/AHcL+9a4unyikx0p/iw6BXuN+MHA&#10;cIpzDlvHKmrcdmMIUEcdAMShyfQU8EIiUzXuIsZoxGBT5+D09dIpuGepdCR7SBpxKu5cZGwK8zTq&#10;VaNsete5FOfaSqY0rVEGFONWRTu2+33m78qp4LE60oPUZNWUtS8DAHVXuQXxvKBvLV5grJm8RTqS&#10;p+jbwmU6yj7nFnypoIR0nyIx9te5AnzRkRNsdNHi1a99bBgT954mNzbbP2iqoEI2zXuY1xWSYH+r&#10;+TKmUnXfWTFVHxPHGyWD+zZUZ6ThXkpaRJUa9ydh79R5pS1JQYZh4PgF8xh9Z4Yi3uHDghCfOkqr&#10;hGASJr3FB/VTqbj8eyvx6Xy20KU4WNQPq4ZjJrp8wtcjoAA99NKu9B2e+vc5xenLD60ebWVLyuO5&#10;eRmJ+J48N0ir+InqJxpj8/jXuKzBvT1gcbiOdyALW8uEsf8Ak7Th21uolI8R9Ix9tVcfJxFe4KeG&#10;dHOnWFLtxOhqam2vvyLED9wvwQJ3ft2fEvHq2UhVcOL247K9zPXJ0yy+m6DBsIhC6hqqrDk29obj&#10;TiLJrAhA/wAZXupIrvFAhIA6q61v8ONMnWXI+FgiOrwaAH92GNXI+g25o5xZ2vBsR1TTwtXzBAFd&#10;8SONepzJsERjOL+7/wBK0C3PsHhwle3vtkD7xHQAKNGrZ44Ga9wKsT9UrV8pgwZK6pPZbC1/jYX4&#10;BX98+DYMeRpYbRSdqgPM17jKnUfq3mB70uDYlICLAbWH5niY7wXN8IQhZ6wDVTbNfxKHpjXuTRgH&#10;qDx6MeThL00baA1NWsf1kE8VIOa3eKUKHmYwpDptyqSsmOEGvcdMO6F9W6oE4ximG0S9zed5SPqU&#10;W5dvIL+4nWtKf8ZXyFVXcsKxg8+2vcV1D6fIIXFVjGaWqP8AElLS9/oLHipvdR4GVvAdMCaRi8Lm&#10;CUD517i7pem+R8IiHnQ1lW3bc7ql/Zfgwtsht7UYrWvrwEUnD60mDNe4+UqZSwy4gpoIiNLzTbiO&#10;CNtFqxgElXWT8qqXSrj7dle5gxDqJQYafKw4wm370agj7+PC+S1/c0D2U0cRir0r3E/P1PxWrkKr&#10;U7VHdV9nw46jMHnTqwFFyVpBknqwFe5EkznUTsGKSzG3fcQPy442pxeM7eGymtaVHwyTXuMmLZxx&#10;ryPKo4jTqdQVJ3E/SePLvQgQDj0zSxCD5dNe4F1fBmbFJvmq7ERCCSPfmC/xPAa/dOPE/tIHnRm3&#10;bE7BOO2vca6igy1ED/O8z00Z7FfOMh/5NvwD3V203976R5mjJq3dUICa9zNBXdAMLiD1uYpqmT95&#10;aamY/UGNuFys1y1X+vlR6Eg/GlxsHXMTXuTabqZ0Fok8jCMv4nibC92ldU+uw4pGd2CBDTbhP99s&#10;NeVaFsfdHrXuSE6nYsKcf1dyxh2FROfcmqEeplt8FOgPEaszeA8DCETsJlR9lMd2hOCjJ6h+Ne5h&#10;kzRnXEpNtXi+IrGb/osPphAvxFxY257W++PE4ojilIj2GlqUpAHgmvcy0+UsMxBv9IwarrpW969X&#10;O7E/UTbmkWDDhgoWf8Yz7aYU+ZkCK9xXYbkvFKOz4ZlxIfG/6NT8NTwQN5elGCGvh86bUsq2Gvce&#10;5qPHIHImpVQnvepjFvhoeGhT3eGj2kUwBrGMn1r3MJxSkw075oaRGI1YyGQ/TpwsevzbYaEg9INV&#10;S0pPQR117jfJmSeVTatZFJuRTU6nT2AnseNHM1qwTMdI/WlhSmMcK9xkkSuxGcjDKOsqQupeeTU/&#10;UunNC4uCYQhR86J3NM+ETXuc5sLzTLEUw/L4EjWBZmJIHtu3Hlfmn/8AWwI48fbW20az4hFe5Kwr&#10;K+bpZ2arNLTuCBtaZfztx9FrdvkHAHoJpStKTjOI4V7isq8qZhRAcXzBh1BABewUM1vpPHbjLbls&#10;SXUAcemmO8UjECa9xLVNJkGFJI63GZ6wt4QR7QT42I8OBa5DW1bhJ4xSggrxOFe5KwmgyN5IGX8H&#10;rZ5Dcb5H/j8OEAUz/AlXmafkoUCThXuOwyDmvHplNLGtGin7LX7fdzy2HHANAilSlj9RXuDhk3oN&#10;jNbh/wDpWLQUr977GJAHs0HH15a85GsgCtB8D7jHX01hmlMY0Ut9HJb9PZcLxX5YVctVEtveIsrH&#10;4cK3W27f7xMde2jZILmPs66yKSygnTjfmannhAgoEWIiwbTmGPaHmllo8SIMbBQwsWnNYrlxbZIo&#10;iAPOAZja9ucZd4nkOuqLcgSane0BRhXuV/esbG1xLqYuHJotNEqj7u/18yV3MtPy9qFRtonzZzxA&#10;DZXuFOgmmiN1YqfgeTCtpK+ugeoA17i0wPO+OYLIGp5mI9hJtwKXeUN3G0RSfu69wx2WfUFVUmET&#10;pVKGkKe79PIhu91e8cGnZNbSnSDhXuDt0a/EdzjkIR4LjFNHUUSHQWtYfTyUGMiaaa7sp9aCl3lo&#10;eTsrBPTxVAG/uOx5Z30r9fPR3qAYoK2oFBO1gRIdLn2nhbdbvaRKDHVUeXWVrYHhpubDXvdW3fTw&#10;7eB5ty/jcS1OD1UdSCLqVcEG/wBHI3ucvetxqWMKBK21tnERUR4XUlbFLePhxTQ1SSSEse/CVQMR&#10;FJoqO0ZsPytx9gqow/umx4WlkqM1oJPRUeQ+UhDdzwZOnciDEAwO6/gOB68XwpNcDDDpoPc408jY&#10;VI0hKixP0nw4RT8RjHIXz5hOEuwULChv9N+DvLmlflSQCcOFCABQtzHGuvT3SiDJM0vcy1c7E/WB&#10;wgcU6MAwII7X4HjqTtBHnQSjQcRQ7czqx+yO/EAOs41bDbXudgLoB9rlVgbKZ4417nROvvWHKgQM&#10;K0pPRXuYmB7DlhTyRhjXuOuGjbVKD4njDmyrHDGvcMllageqxjCapSFERUWPtvccL5KUlQ4UZMDX&#10;XR7Hlm2IN52QKyQany0JX6CO3IutxL4kcZmk3ckKIpKs5TEoFHYsb/dw2vp3CVGQ6YG3u3uPHnQL&#10;dwRbDR01zw3/AJRdqFVdeqCaem6u1oAUJLBD73Y+P6nhiGRCQALacmNkkJmagHUeNE/rkVpm2a97&#10;2t354syHtccq68EkA4VvT3lcqEvF7sxuviT+XHjB3LVQUGxHDNtIVjgcJpC8ClMmkNndo2w6pjIL&#10;FR4fEc1wfx3MP2dWsuYm19klPGoNu5DEHkab++JIJ/ois5twFasqTHBSvgKsW/CBqoJPS3iFDCb/&#10;ACuY8UjI9l44G/bylpVBVri1xpzDuRQqJiKtR4JHR6VofmID7RwE54iQDQK3kGrSeqvcMDd7XsOR&#10;hURV7nO5I+jlYqte5wAJ97m62a9zOhsw42aoa9xxzlRpivTPE6eQX8qPzf8AkEg8Osgc7q9T10my&#10;tws3qCOJj217hQenFYs+DSwRWPlSsNPYedUMhdDjc+lZDZy3pcCjxAr3BABuLjg6VjQRr3JlRTis&#10;wHEKEHWWncWPtAuOMtgLKkniMKYQvuXkK6FCvcr3yi+ytr6O2iuT+fIwuwUqxrLvMRKUK6q9xahF&#10;I3Dw4QuKoLzXudXBPGIq1e47Yc4EoUa30PGwdJxovdFe4ZL0y44+F51bDd3+Vulj944HLxMYioZ3&#10;2tQ/bBfRjXuWYIdyq3bTgN0nGdtYSHA17mRQF+PNCKpM17mQG3veziQnGm69xTYHUtDVJKNCDxU2&#10;vViBsNEly3qSRXuEf9dWBy4Nn3CM70ahUq4V3OB++hHj9HJXdUXkJc2yIrKTsruhc2jtso/adnUa&#10;9wZ8jYquNZTosTVtwmiQ3+NteI0L1gmNmFRlmtv+VuFt9BNe4soAVdW+PPExQbVsr3HTHnNPNQY7&#10;BqVIVvgVPunhqh6AkjaMKSWYCwtpXHZ869y6Ho3mRM0ZAwzE0bczwqHN+zAWI/LmfeTXgvrVKxtg&#10;A1gFndqbK6U3wk17gtKp7ngr2UEq9zGbq24c3VNle5KhmtIpHFPeThVZmvHtpwcMlYkrKtMTqtiO&#10;DVg6kY0g1aV0x4nTGanciwLgr205SJ+L70hmwzO2FdXcLi/QYhGFkcDtPF7fiV/hyCt9bMlCLgcD&#10;pOPsrot2TZulaF2xO3ET0Hb7DTHkepk/l0uF1JHmUcjIR7FPvL9XhyvvLeJJjGDQV6fvqL/TbXkT&#10;pX3ifjUvXrBtnSg8DS3F7a8fySBx7UAKKK75hc6X4wVVcV7nNXVbEa8soaxhWiJr3FpljEflq5ZF&#10;1+B4iZ1WrqTQavWdaINe4Vb1D5WXKOd48x0Q8unnImW3t7tyQn06FpeawnE1PG519/MLUsqxI8J+&#10;Ve5PkjpsyYALHzEmj3A99SNOS+habxoBWw/Gk0qsneggxXuKP0y5tqsu5mky5ijFVlYpt9jA+79/&#10;CrIrpVk+UK2Ex+FE+++XJvGA82NmPpxr3LOYG3RK5/eHJ72Vg8vAxXuZtbaa83E03XueRtTflIiv&#10;GvcWGXcRNJUob2HFTbhQaDV4z3iTXuDpmzLlJ1L6dVuV5QDJJEXiYi+111W30nTgxUkZiwppXER+&#10;B9DUZZfeqyS8Q+NgMEdIOBr3K3ejeYZOnOeJ8p4uzJ58jIQewkBtbkJ7urXk90q1VhJO08azN3ls&#10;xnNqm4ax0gH0r3LA4pVkTcpvpzKcINYiKTjXuZkJYfHmynTTUV7nYAA9vKk1WvckwHYbHTmhTahN&#10;e4tsAxFoZgL884nWmgvdsahXuDngldDPTmmqAGimBR1IuCDoQeAm4bKDI4Yio/Oq2XrTtFcJF3LY&#10;d/DlAP4g/p/g6LdRoc0ZYgKUWJM1RAyiwR73ZLjixFyhki7SPETC+jV0+oxrrf2WbzneC1LDxkpw&#10;808PUV0kgcfEacBjKOOxY/hcVYp95ls49jDuOZVZbei9ZCxz1UOMxtTaOFPDh5Vk4qjtB3jtw9FB&#10;7bXuPuA4tJSVi7Dp2P0c3pIxHCiq6tw4mvcKD6qulkuH48nUHBUHy1XYvt02SD6PbyJt5LEym8bn&#10;b4gOmsitws/DzRs3fuTsniP0r3OPS3Na5iwRKedh58HuOD3uOx5KeS5gLtkdNez6w/JulQ2HEV7g&#10;qhCNeDuIoAzXuZIpDE1xqeMKFVImvcVtVQUedMAfAcQHvW/RN4qw1BH18Lr2ybzNhVu7sVh5ddEL&#10;bq8sdDqNnEdIr3E10W6kz9Jc4/yfFCYxLIIZ1J0vfR+YHshe5t6bdwEoJieonbQg3kyYZ9b943wE&#10;pPyr3Lc8MxODEKOKtgIZJACDzIsQoSk4HEeVYTIb0kpO0YV0b2045EgkHwPPRTvd6RXW6+i8fMHx&#10;GegqllQ2seFz7QcEUkcSlQO2awyRl1IOvw4A3qt6Grnejj6rZWh3VsCbayNB9uMD7dvavIA3o3eG&#10;esFv/XEYon+LqPlwqeN0M/7o/l3DGwCabqOQ0spopOxJKsT4+zgw+h/ri1ThkXTDH5v0sCE00jH7&#10;Sj93XxHMeN28xU0o2j4hScAPjRdvVlWhZeQMJNJHPWXhVwfzKAe8tt4A7j28svSTcO3Jp0xUHxxN&#10;AlLGqysi3sOZLC9r89W5rq5GqnkimnemlV1734ytOoRTak6tlRJ4opFIkuR3txRZsyrgHV3IldkP&#10;MaBoayJ0UkAlHI91x7CDwKKH5dUkSk4KHAg7RR5k+cO5DcpfaOKSJ6xxFABm3BsVydmCDqLlKPbW&#10;0siyFO29L++ht4MOa7mb8k509LvVx6euVoXpmIV9ds8N9GHtuOYm7yZEvILjv2jLSzKT1dB6xXXj&#10;J75jeW0DrZBkbBtB2kUeTL+O5R66dPRUQgNT1abZYz9uKQd1I8Cp5ZV0o6jUGasAp8Ww6VXWQC+v&#10;2T48ZDiHRqxw21GmaWKmlQRFVL+oLolW5cxibCp4/dXcYjbRlPY34bXKuNebH5Urbio0/pHDTvda&#10;IGw9Q2VD17b6VgzFVedUum4FLURmHYWvdADcDx+/nupmRMu9Xsk1mSM1QpU09VCykMASpIsD9XJK&#10;3Wzd3JXkkYoUIKY/h41I26ufLyC5S+hR2wpPAp40QbJOfOp/pM61YZ1i6Y74arD5l3xgkpPCT+li&#10;lA0ZWX280jPW10EzT6UOqNZR1tOy0wmaSkltZZIib9+2nJgzW1GQui+t1S0vxDz4iujtxl6M9bF3&#10;bqlCwJ6Qeit47079eclepDpLhPVbI9QstNiEKmWIEF4JgP0sMg7hlb7xY8KZD6kaSopxJEm110P7&#10;b8Tr7TmW0zGJ+NB5jdJyY4UOPEziPX3EptIPdF+R1ddqqjIRHsoWN7pJjECvcRtb1kzJWOSJCi+F&#10;ieR0/wBpd07hMeVC9jdZpCYIr3GSbqXmOoYBpmA/4keAi83yubj+Iz50dJ3bYSMBjXuc4s6YvMCZ&#10;Zm1P+I8Bz2fvu7VYU+nKGWtg8+uvcf8ADs1Vm4PI97fHXhKq7U7gon215ywRtAgV7g65Mz1PCAvm&#10;XU9wT9/DfLsxXaqHiIk0RO2/dkTh0V7gW9a+l1PjiyZ0y7EPe1niX6PtDmQr7De8DUDBYHtoQ2r3&#10;eeCNnXXuFJgn+Uk+XnP0cxiurZVqsoVgQYoTtORhXuKCNifeXtwuJ6aOJr3JaOR25XA1WJr3HCmq&#10;Suh7cpVCK9xQ0VSFcXPKkxSRYFe4tsIxQwShk0+PFiSRjNF62tQkV7hickZnKMFd+/ie/BNZZjpU&#10;ADjQac8eEQRXuL/O3TbBOpeCGaNAtaqkxyDxPsPMpskzNFz4FnbSVl7RKTXuEIxLD8WyhjL4fVxl&#10;Jo2KsCNDbxHJmsL9WXrhRkcKTqSpKtQ2V7ixoamGvQTx+PcfHk6M3KXkhSeNLUPSMONe46CO4vbi&#10;gqrWvSYr3OzCtrgcsFRspUHOmvc47FIJHhyh2yKbOJwr3ODKFGnFqXK2TXuS6Sskp3BBtxUIVSF1&#10;oOV7g6ZIzl8tamqPfjf3WRtQwPw4JrLMDZqHEdFB65b7qFIr3GrEOkGExZ4oMyUg8zBpXklnH70b&#10;CNmVbf4S4A4MVNMqWL9J2YqTwnYPeRTAuQoFUiQYr3P/0/n/APPV6t/jnuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XuchzVXFe&#10;52O/PVYV7nPlqtXuZlFhz1er3MgK21HPV6vcyi1tObr1e5yC3OvGzXq9zsA3sOKBWq9yQh3CzeIt&#10;y9er3IDL5Uuw9hxORFar3OP2HsOerde5lkXevujXltlaIr3Oom02njorwr3J0bBG3Dlpr0V7mOvp&#10;/OT5mP6xyhFNkRXuNUMhja3NbK1XuOiOHW45enQZr3Mge62HPVuvcx6s3wHPV6vc9tHjz1ar3MP2&#10;3HsHPVoV7mXTXb356rV7nNSba89Xq9zIoueer1e5l07nm69XuZYpnR1ki0ZTcccSYrYMV7hm+lXV&#10;CSKRMLxqQBQRqeLJ10dNO17hxMPxCKqjEkZ90i4I8RwsUgg0vONe49oQRdu3GzXq9zJuD6X5YCac&#10;CZr3MLAEajXmiKvXuYHBBFueApo17naqbWPNEzTde50QCQo78pXq9zie5B5sCasmvcxSA290a8U4&#10;gUor3MbsoFz35bECqkxXuRmk26k29vE1M7a9xe5E6YZ46m18dDlGieZXNmkKnaPpPFiGi4qBtpa2&#10;wpw4VAxHEsPwijkxLFJkp4IgS7uwVQPiTy3L09/h6YVg3kZi6kH5mrAB8th7q/Qv9PBi1l5QJVG0&#10;YcaF7Nno6Cark9QP4hmRsiLLl7pwRieI2YCYWMSkez28tFy5k/AcsUUdHg8CRRoNoAFrW4JioJGg&#10;iI6DNCpFrqPiFUwdUOtnUXqvicmLZrxCSUOSdm4hVB8Avs4rPKcDcdRwm7xMwTT2tLZ0gxQSNUNI&#10;AQFLeF+/1c5nefdAOnFJAEYhQ8qf7oAgkj8ags8am8t7309nO03aEX40rwzs6qu54EnAV6UROPLF&#10;lA+HfnKQte/t4mkRSEFMYCK4UkMZXaptt8OcVd5RqNRx1UNYzNKQUIMzE12YlVuxZQdT425zjVmN&#10;xbT48acWBgqceimVmMOB4ivVTqL7b7WI7DnFmaXsbW8LcebIYxIJn3VZrS10kHjXJaYJGFQ7Gva5&#10;NzY84pdl3MNRxl1SQfDxxpOpxIMJrLEqxylZGLhbajtzuzswNuJEQkGZ9KoggfdPpU8urRmKM27W&#10;POtrM21rAcVqU2lMmafK20iYNRV81NUs7XuT4WHa3OmPvi338ohrWNR2cKbZt9UqVs86yXkZCHay&#10;vrYc6kaPftOp55IU2CsbJimklTJkbKzRKskN5CQVI5h2BSQwJ4vLpWAQYjpo3VcahIIAqd5y+YIy&#10;t2Yagd+ctkW0eHC6Vk6hRWrWFagfZXlldB5THS/8eYJGCDaCG460cZUCOuPnTQ8SsZEcY+dOUMVV&#10;VEOgFkuLkjQcwASRHfbXhi4tL47tGHWeMUrW8HRoT7TU2FIJIiahmYDQAez2i/OmlLDcy24qt7cM&#10;+HVJ4inrdJaEYedYJFQORChKAa9r85LIsy7CeJXmDakuDZSJbIQrWTWOIRqQsi718QecEhsdkg3e&#10;zXlHb8HFJ2jEEUncfJxR7xNTTRyuQ9OCuwk2tpbnjuY7VO36eF6lCJwPAcMaaC9OKkg+6naGCKBh&#10;IFYbh3AuA3hyNUusCPXTuI4YwzOzsFCqouSSdAB7eKzcNob0nbtg441T88gJJ91O2AYRiON4hDhe&#10;HU8k1TPIEVY0LO7NoFVRqSeUW+vL8WrCMjR1XSz011C1eK2aKpxfRo4yQQUpv8bD/H2HhfhAf2pl&#10;WB6Ki++zTgj7unhVwfpk9BuGZaihzh1lhSpq9yyU+H/aSPxU1J7M/wDqjQeJPYa2GPZgxzN+MVGY&#10;sz1MlZW1UjSyzTOXdmY3JZjqb8spWqgQvxGTtqz2NVRAiAKoAAAFgAPYONQsO/GhhTdc+cCQug5a&#10;KUpE17niwGvL05pr3ODMCNeamqk6RhXuKDK+UsazdWLS4bG2xiPeA/hxW0ypw47KVsW5e217h8um&#10;3SfDMqUavUIHqO5b2HghADWyhezbpZFe4NscYUWOluMqUVHGlte5lJAtbw43Xq9zMHNu/fmwYr1e&#10;5zG12O7Uctqr1e4AXVXorhGd4JKrD0WGrtcG2jW8D8eIHrYPCi15gLr3K6M25OxjKOJyUGIRsoU2&#10;FxwGO26mqCzrRQca9xHMQp+PEdJ69zgF/wAffmq9XuZwCND256vV7nlW3PV6vc6Fwp56vV7nICwt&#10;z1er3OQNtRz1er3OYAtduer1e53HM0Mm4HQcdSopOFbBivcVNHmv5KNtw3sdFHhwaW2dOW6dIo/Z&#10;zFTIgV7kXDsx4lT1prJnvc9h2txOxnT7bmqa1b5k6yvVXuGByvnSlxBFhmaz/Hk35fmzd+BJhXRW&#10;RWT7wIeAQowa9wUqeqO0EH7uC2Y2VMaHNYnbXuOaSjux78d08BSkQa9yQp8wfDifSU7a0a9zxMe6&#10;xHNaeivATXuYSWb3RxwAI207OmvcR+YMwQ4cppomBmPxGnCK9v024jaaDF/mAY8Kdvwr3Aukkmqp&#10;d7hmLG+gPI3eWtw4Amo5JLpkmvceqHK2ZcXZUoMPqJNx90iJrffbmw0teAEHr4U2VJMzw9K6PB3w&#10;HoRTZdwoZx6wV0WC4ap0Ez7ZH8dqL3J+jji1tWSZMKVxnYKDt1mbdsJ2n3frXfFdkn1VdEspZxos&#10;EyhTtT0QkEbVLxLZwSBuJOoB+PCFeaJulhJXA2dQqNXM3VcKxPpXFxcW7c2COmfTHK+cMFp6v9BV&#10;w1kaSBmiQ6MLixtqOLAhbJwJx9hozaulsE4kT0Gie9ZeuGI9PnqGeIxmmLG8bG5trc/TwUsZ9G/T&#10;ivpNkWEUPmsLl1p0J5Z1xwiNRFODNnkjFcDzom+WfxGYo8aL48kqQE2AkNl727gcROFelbonlEu2&#10;IUfn1R12vEqKD7FsO3C5V24E6Un2TS45mt0QFHr6aHOP1Q9V85SQ1WVqOjgw2btPE5le3tIOg04J&#10;uQMG6aYRiy4ccBpYQH912QHiJKHHQQ4T60gU8VcZ89tJLrhX9a6/J0mO5VzTWK6oT5cFo7H/AIE8&#10;NOuI5fwOALSwxQxnwVAPu4XpYJ2Uk1A1VTPlrqv1DxYNmKvrMQqYySPNndu/wvbmNs30dSwFPKVU&#10;ad9ONLaKKuMadaHoTjNEk02MxF5WIsrIbqPE3PA3z11GbLkPzKyizAixPLJamqKXFGg6G+mzBc3R&#10;tR11KT5MgcPb3hf936OElz115rqgSq0vutcDXtw3QMIpD3uFWi9P/TzlPKscElNSqrxW+v6fo4Sn&#10;F8412I4w9ZFL7pPurf46k8cAikeszNGXgpIqeFYUHuqOWe9Js44zinSimqqiRDHG4WMXFyABflXV&#10;+GjZEKE1Wv1g6X5Pj9Q0mIUNM4q66kD1EoJK2uQBbtwZsO6jwSYX8mWEZIs2nfjAuiRFEJy4OGTw&#10;2UWDMfpPiTOy5rhVp7MWUMdB9A8OB3juP0j72EhK20seIMVmRRwhrTjRpclZIrKCCOnZLNpcEdvr&#10;4SHrRRYZnenkwHFA8sdi6pHIVuR4Ejgoyt1VvcoVOEwfI0muW/CY88aO7kig/leGLMoVCbBiRc8J&#10;fWZLwPKCPLl7BKWGW27c9me/t3HmbNoNACmkweuorccU5gpIw40JUTeYLk3+PAfxvFcy1LlZK+mo&#10;4fFpWGtvZbvbggS67tKgD50XuzHhIBrNwI8XzPlunq2SSaTEqn954ae6n6C3G0ONqMqBUaKSCRNe&#10;4k5815gNO02FYU0Kkkb6ycIv07Rw5ZK3T4EAeZiabcQVKFe4HeIZzxyKQQV+NUcDN4Uqea4v4Dvx&#10;Q6t4+BS9PUK86Cdte5ESCfFn3QQYvibsfFDEjH2i/blfybj0J8avdNJlaQa9x2TJmdmmX5LL1NSX&#10;sAauo81j8SBwRNZItMEtAdZNMKuGx117ggYd0Z6oVUS1NdjOH4YhvpDCCR9ZHD1GSqQIK20eQk14&#10;3IAgAV7jvF0o6eYaPM6g5zr606loqZvLVvhuvwy/I2zeFy6oxwGFNKuFk4ivclCX0l5ag3RZdkxK&#10;QG5errHa/wBQ5UP5VbiAhaj/AHypFNKcX01j2yHXdb6uNlV1i6Oo3kZdyPQIF+yRTl20+J4X/wA5&#10;tEYIt0jrONOp1oxHH1rkq21JueYX6u41UIBl3LkFMG0H6FI/zPE6s1cXi22AOMDCrKbcJmYHlXLn&#10;A50zhiabMRqaCgW1jvbcR/wKA8Us3L7uIKUj302FBR0qx9Ma9yFV4xiYg/30YrJXzMRpTU+1B/wT&#10;C/KuPPpVCFFU/wBERFJEhIUQK9xtU5n2GXGXmYX+zf3vy4yW3Tg4ok++lCwPtVt+Ve52K+qjJEeD&#10;VFZa23dKEGv0AnmhrTsSTTDRQjCvckU+EdRMUY/yrL6wgk6yTSOfyTm+6unPtbAjpP6UZFxEQa9x&#10;Q0XTTrm8pmo9lHYD/ce3xBfjKbK+dIM6B0Ckwe1GBMdVe4512Q+qsiKuYMziBVF7F0QC3wB5Vyyu&#10;gZcdAA66Tq1KMx7a9xNS5DRmY4lniouCNIi5X6racaRaoVJNwo9ONKm1rjEAjh1V7kOfL/T+ikDY&#10;hj+K1hX7RDBd30FjwvLVs0DqcWaT+IAkmPSa9yLV4h0do4rxQyVTqCC1VX6f8gjilL1pp8MnzV8q&#10;ukrIw5669xIJmDKJnMmEUlIii1tkLyn7zxpD1uDqSnHyq6Vadu2vcd48YWpkETJKqnW0VEFFvpI4&#10;+46Hf4YHUKTOPhQgCvcVNNT4bWKrGmxKpJ0sBtH5DjzdqlzalZ91FaHIB/GvceKfIYxIGaDApwB2&#10;M0ra/AgcPfyGvYhXrjWnbnux017j2eluL4hTGlhwekgRgBfywX+p24sTkqnP4EjrpGHS7iMOuvcg&#10;YllbH8n0VquSnenjGqIUDr9I7n6uKTbotB4ykjowmrKcccwBmvcxZaxOnkc1SVmHRxHb7oW0o+m+&#10;t+MIuEI8UpA99OFtejGcK9xZVeZMvyVTfPMKtbaAXNz9Xbjn86t1bcaLUsq6TjXuM1bmbC4ISaPD&#10;mNh7qrb+PCu5zdJVKE0p7nSY1n1217icOfs2Uqj+SYHFuP8Axc9x9YHEhz27BPdJB86Vi2Qszt66&#10;9zJT5k66YvUFVqcMwyO1xshJZR9xvxD+dzS4xC0p9BSwpaSNJPwivcf6bA814jEWx/O1azdtlDS2&#10;H1E8MWLO7uf7o+vySDTXfNJw9vGvcSWKdFMxY25ahlxKuW/2qhiNPqPC97dy5uCACpQ9lNfmEk+H&#10;AeVe4+Yb6YpDRB58LpI28WqpSSP+B4bHcp2MQB1kzTa79aRhIPTXuOkHph6fUy+bmOrp7nukbKgA&#10;9gub88ncdsK/auJHUDRcq+eSRjt4zXuOdD0c6C4G4lSlgmZexJaQ/d24bM7tZZaqn7j7aorMHiCN&#10;c17gi4VLkTC1MmEUy0yDQeXTqp+m54O+6s2h4EDz00kLxKfEr3V7mDFOpeVKf/RV+ansdSXCj6rc&#10;dN2Gh4Eq9AAK2NJEzNe4lP8AOhl9agRxYZJMzdgWJBt4k8Y/MLWftPrVO8bT9x2bK9yPW9Q8VqRs&#10;w3BYIh7ZGN/4ajjS0Kc2IAPSZikxeBOAwr3EvNXdTMUjLU9THRJrpDEO3wJ4x+Rfc2qCfIUpTeaf&#10;DHrXucqfJ+PYoRJmDFJmsLm72H1jlEZYHD+0cM+cUoLyiRjPyr3IFdgeR8GkviWK06W+15k6bvuJ&#10;vyrqbW02rA8yK0lhbs6Qa9xJ1+fOieEMYI6tq6RfspToWv7de3Azc7w5dbGEHWf72loyx5YEpPmS&#10;BHtr3ElN1npyNmVMuDb282ra1/jtA4G3N51KB7lrbxVRsMuQzisz769xOYhnXqnjsIRaikw6nb/l&#10;GjVWH/BNrwPrvb+5/iCB0AUaMhhnZt68K9yPh+TqjGqlJMexysmU6nykdj+WnG27Rbh/auqHUKqb&#10;pIwKBXuKGq6bdJ4CVqpsTqpPYRtB+/ixeT2v8Slmk4u3BiAAOFe5kpcndNKUjycD3f61RMT+XDQZ&#10;VYNGe7B6ztp3864obYr3JqnAMPYrg+AUKm2hKbr/ABPDJCWbYQ20n2UnW65sJONe5xbGMwqL7MPo&#10;E8fKp7m3w4xqUsCAhPpW0ta/Ovc8ua8FgYHMWMu5XusCon8Ty7rqG41rPkAK2WFKMJk17jjJ1f6W&#10;0ce2mgqaiUabmqSL/GwU8TuZnbteFOoz10qNqtJgzHzr3E/XdaMNI/3z4fPGT43ZvzIHKHMm0jwJ&#10;UKeNtqHRXuI+o6j4vi7FRFVhD/hJH8OE5zJSjiFRTIttHEV7kmnr8bqo3kjw2RgCDaWUgfXfi3vC&#10;7jHtrakGdte42z5wxqlO2GioYbaWAMjf28ROXwRhpRh6mnkpb9dte474dnjOdRL5dJTSXcWBipTY&#10;+y2nE4zeTCQPIJptaUjbXuKmHBfUDmKX5fCsNxJ9w0sPLX9nFSnL66I7pDnoIrwZScZEV0SB34Le&#10;XfSp6lszKkuIRGmUroskx3a8PGcmzO7+9JA6yaKnX2UbIrC9TBH9tgOL2H0F9dqydWEyr2+zJfX7&#10;+GKt0b8gaVAetJvzjZHCoE2NYZB70soXigl/D661CZRicvun2spP0/a4kG6N6riT6j8afTdoQmfh&#10;USDNWA1V/JqFNtD34scH9AuM4QgrM04zHRhdQHkUE/UDx9rc91Elw6fM0ym+QodJ6BWRMdpJpfJp&#10;kklPtVTb7zbgjYP0JwPLcqQUOKrOq93d1C/meKk5MLXaQaq46riMOFOfzNl3MrD4Ea/lwR6LDenN&#10;DI1JjON0m+Me8omW9viB25cKbSMXE9QBpFinE4etR5aqqIBp4ib+23IFfmHJckgocvsZIRoZAjML&#10;fdwH3V0hR0t7OJO2lCQlQjbWSAVbRl6jRvYO3I656yFSYilDTU09S6j3n8ltoPsFxwIXZbKdhNCW&#10;3QpOM1weKrkUgkLxGZ6zjk+opilFhbJLckuy2I5htvXkFrfKLh28cakayuCkgAE+VZ6aKeMWmfd7&#10;OMuS42qWNeo2Iov2/ZzlRvym2tX0stgTMVLNkvUcZFSuVOeobEkxTqpiciHeEkKg9u3JuyBBbt0g&#10;dA91Fd+uVxXuApbw4P4FEle5ljAOh4wozjVwJr3HeMiOiYr46cRjbVwIr3GBbrcKe3hw0FNk17k2&#10;kraqikE1MxjYa6HljjtpOpAXga9wwHTv1K9UOnVTHNhGJShY7WUsSOI1NpVwmiF7K23dtdEBhY6g&#10;8sT6Z/ii4rQiOmzvRCcCwMi6H6+B9/KmXtqY8qCz2QJVjUGTD4H+xdCPZywXpt66uiWehEs1WKKV&#10;iBtlt3+ngFfyBSSS0rCgm7la2FQkk03VGFvtvCQ309+WLdIM+Zdx+oinwiriqI9w1jdTp9R5DeZZ&#10;G/bqkY40Eri1W1gRt9lB9nlSmAzmpRkKo+0AHvbTlA34xvW3HKP1Px4Flmo2RUlPDusexK8yOyfL&#10;EtWyUrwO2psssqbdYTOFZ+iFJPS9N6FqkEPMZZbEWPvObcr7yl6qc34GoGIn5kC1938eL7vKm7k4&#10;iaTXOQhzAAEULXDTZL9VeWcwOkOLgUrMBdvjyObrdYEygR5mo6vN3lNHD317hkMMzZgONRrJh1Sk&#10;itYixHIyuMtfs1bJoCuWjrMAivcUKyRMNyngcWlSPuovOoYGvcyI9zvU82MaUBU17jnQkCYE9wRb&#10;jCxAp2Jr3DOZLeQVeFyNawIBB/4lwvKlQY6KMmcK4tbab9uWdJD8zkypUj3RGNLeGnIttwfzIB9a&#10;8Pu9KRtXOkNXC8Rt7xGvDQenqSNcmxRIQNpb6+dEd1CkW485rnd2gI/yqRVXvqwDnqhUEJcNBFYt&#10;8L34ZBVFr3uTyVw6kCONY64zRQ6iCoZy4/R6842LaMdRwsWA4caWp8NQmqJ4o3hc6eJ8TxxwpwlU&#10;pBsSRfjiRo2maYeBKaR+Y98tI7AA6a38dO3KNfx3stwvhWVsxsbv9m9u3vXHAhvzBZT5Vlv2cP67&#10;BaehXyo5f4MmL1K5D6iZOmJMdDmN50B8PPp47gf8g818KdlKKe5I5h4QZqRVzNXScELpYQuJTQeN&#10;zwG5yCpAoH58JQDXuGHKMy8iuYqH9le50wBsDzYr1e5kXYLbfHlTWjXuZF+17OUqhr3FXS0n80y1&#10;iWFnXzaeQaePuk8raO9xcoV10RlzuH0L6FD417hE+nURoK3EsOcbdkhsOdTN3HAUJjiKylzlXeob&#10;X0ivcFJgOx5LCjQHr3HbDbSSmNW+0pX7xxhow4KLX5SJ9a9yvZqU4L1HrsKOl2kFvbZrngKzFOJP&#10;XWX4c/M2SHPL4V7ivcIfs8ByttBzZXuYSDf3eeBpyvclU77JVINteI3eqmFiRXuCV07xlMD6kUda&#10;xsrPG352PA7fpPdyPbQMzm2N1ZKT0AivcuCpJUqaaNxqCoP368Bm0441zqcSUKI64r3MxcLpcnjK&#10;wRsFNxNe55Ddvda44mVFaVXuPNA5EqsoOh4ygY4UWuiRXuBn6xsATMfQcYzEu6bDKhG01IVhYnkw&#10;5e4FWxSqZTj6UOuzi8/J5r3SjAcSR6jEV7gA+mTMD4rkJaCVrtRsyAfDuOVQNII66lffi0/L3Wsf&#10;xgH1r3DJgEEHjETtqFDXuOdar1+XqiGEXliAZfq4aWoEEdNJGldy8knYTB9a9ywH0P5xqMTytU5c&#10;q29+lfegv4MNdPpHMo9w7pTrKm1HFJn0NYzdodgm3fDqf4hB9K930PD9pIyr7x7/AF8yJxPXWOc6&#10;q6AA7c7uSRYX79uO4UkNd85KAbEG1jygrUYV7i2yxify9WlzpcDgrtn9J08KSO441HmjDRleB168&#10;OnL9VfS1jlHRIJKrDFWti0uf0Ru4H0rfiTOLYXNu43EymR5jEVOvZ7mgsL5BVsmD5Gg8itg+cIph&#10;7iVymJ/iw1Q/fpzWA6VYo0a1WXZj71K91HwJ5h3YqxKdv410tz5idLw/iHvFCXwZGG0/HhwpJThU&#10;b17nBtBrxOBFbr3OgN1yNOOkk7K3MV7k6kqDBJdr3+HEawo0lcRrr3O+smWTnzpgZks1ThjeYPaY&#10;z9ocHNjF3bqT/EnHzHRVt277+VX0H7XMPXhXuFY6XV+2kkwSVwWgOgv+6f6ODDJH+8bKFbU7KnbP&#10;GpUHUjA/GvczY4anLubqbHqc+XHIw19jKdPv5bNNSCl1Ixqtrpu7dTRxIHuO2vctP6fZoizTlumx&#10;KnbczoCR7D4/nyectuBdNpJ6KwPzixNk8pB4H3V7i8K/28ERI2CgjXucwNNNbcbqs17k2lmKMp7c&#10;8caSrTNe4YPIOOaCMt24MMvOnCdtRJm1qRjXuEe9Z+RJcpZ3peo2CXSCu2sxUaLMgufvHIt3ysyy&#10;U3bX3A+L041lJ2bZsMwtVWbmKkSMf6J/CvcMH0gz1R53ybR4pE43FQGHsYaEHk1ZBmQzRhKwqTGP&#10;nUQbxZUrK7hSOvDyr3BbUNsuvBhUdmvc8t+59vKmtkV7mUGxtfXlYps17k6knaKW/HKRuI1CvcGH&#10;LmJbkVGP0cJ7lqajy9ZjGvcYvUb0dwfrz0fr8v1cQfEKWJ5qN7ah1F9v/BcILVwMuaFfYvA9R4H0&#10;NDjcneJe716haTAJAUOBSdv41HYeW4b909+axOVsRxDIudanLmKqYYjIybX02uDYjX48HO7eZflH&#10;jbuYGSPwrtBmLKM0tkvN4mAcOis44ZJXEsAO64vpbmTINQoRpNd8yRhka6jlia0TXuKt8LwvPGWa&#10;rJ+NWaOdSVJ8GtoRxopDoKDsUCPKiEPuZW+m5a2g4+Ve5WZHT4t0v6hzUGIIUgSUxuPArf3WHIZy&#10;9xeUXJZVsnA9I6ums21Lbz2yCkGSRI6j0V7hsqOshrKZJoWDqwBBHs5ku08HRIqAHGy0og17khub&#10;ONJq9xwwuukp6hXDaKeU06aTPNhYivcauqWWaerpEz1hqkzRACdR3Kj9/wCkcg3frdsZ2x+ZR97Y&#10;xHSKMMhvS0o2jmw/b+Fe4bH0pdZKfMWHJk/E571MQvEWP2k/pHIh3QzcXTRt3MFI2DqqGd893/yL&#10;n5hCfCTj1Guj24eYFG94Hd/DkubKhMicKxD3W15mBQWsOUimA3O2u95v8OCJlTFo0DUdUN8cgKMp&#10;7FSLHgWvWf4hwxpkamVAp4U2YhRpVp7GBuD7D4cIR1ty1i3QfqFSY1lcMtJM/n08q9g17tHfmIW+&#10;WSfl1DMLcbVeMdB/A1lDkzqc8t/FiRgR1Vyw6sWvpzHKtnBKuD/H6+W4dBermEdVsj0uL0sgFSiq&#10;s6XuVcDW/F+UZknMmgr+IbR0Vjnm1grLnSg7DsoGc25bkw2sM6D9GT7p9t/Dg6aC5PBXQcAoP2Zg&#10;bW53caE8rWwIrpiWUhvq48YXXNRzqwbx4ieb1ikbiZpuxChhxKAwygm44DXq+6C0PqC6Xy1ODqn8&#10;+wxWlp2A1dQLtET7DwGXNijMGlWj2CVYpP8ARXwPkdhqe+zre47uXgbcnu3NvUemgdyHj2IdCeoh&#10;rahicvYtIEqlJ0icmyzD2AePw5RR0O6v1vR7O39Tc03gpJ5jE8baeTNexBv215hY627u/cqYfwg4&#10;zxrp/dWf8wb1oOqRIPVRyesPTag6nZUL0e01cS+ZTyLb3ha+2/iD4cuPylmiNqVJ45Q0bAMpB7/3&#10;8G+ouEFMEHbWPV9aJCo4jhVLXUjprifzk1M0JjqEYhtw7W01vwcMGzJTsLhwG7X4vQw88sETgmPX&#10;h7aj5y3jHhtqv/qR0OxCaSVoKdplkfabLa1/EcIT+JD6YMq+qroTiFJTzQjG8PRpqWS67rqL7f8A&#10;guZRbvPDNbVeXXOxQ8KuhfCPgazA7K98lZRc/kroK7pzYehWwUZb8NbMnUb0sdWDlXFaSpkyjmaX&#10;y6hNjEwTnSKo7WCg6N8OaDGdssYp07zdWYDisZikglaKVT2DA2vzBneDJnsoeKHBgOI410lVKDqw&#10;KVbK2dFZXUOpuCLg8bUlOhv39nAMmjMGa5clJILXv25Uia2RXuZ4qgObnmiKrGFe5NVyLG+nGdlM&#10;17jzSVLXFzypUKLl+GvcWmFYo0MqlDYjinWMBRRcgOAV7hgMp5mjlg8icgo2hHtB7g/Dg4yrMDaL&#10;GMigm413apFe4W3rT05TBcQOOYQt6Odi+g+wT+zkt5vYpzpn8y19ydo6fOhZbv8AfJk7a9wHcNrm&#10;LfL1B/SW7+B5jc813Rij5heEGvcfFYW4j2bKMK9zJGQp93jgBNWONe480shOo1tz3GmCmvcU9BIb&#10;XJ7ccSqFUiUQNhr3BLy1V1JkVYwxN/Dnly2QRxoMXaktGTExXuHI6ZR5ixF0SCGRgxt2+rksZIHX&#10;VgJSR0YGgbdXlu0ZJFe4Nee/RrmHqrgTYhhdN5dei7o32kEn2H6eZ55Dkl3mKBKPU4D0oL/2ttGz&#10;oMY4TTZUYvh1LJ5c8oU/E8qvzlkjNfSjMUuC43TSQSxMRKjgi9jbcoPBqbS5yJQbuBpB2dY6aGlu&#10;8Xk68IOyKnoysAyEEHUW1B5NoayKtgE0Bup/LgxbUHBq91HKYVWTktgx7ccHhp0pr3Mbjx42TjNa&#10;Hh2V7ngosQO/t5vXNVUqcTXuYmXU7tOPINVHTXuTKKtlppAymxHDJJCttNLbC9te4KtLm2dctVVK&#10;HO5gml/YwPDNFypKVJ4GBHlQUVb+MDCvc//U+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer&#10;1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq3XucxpzVXr3Of&#10;LVevczKbi55YV6vc5Dla9XucgSx56vV7mYEjtzUV6vcygXFxoePTXq9zuO+7aebmtV7nVSm5RINb&#10;d+eONer3Iu3ehI7rxmvV7mSNyNR4c3Ner3OpBsa48eOitV7kiMgC45at17kmN9drag83Xq9xqrKU&#10;wNcag9jykU0a9zFDMUNjz1aBr3HJDuW/LU9XucgABYc9Xq9zhIwVSeerVe5wiIsfhz1eivczC3cc&#10;9W69zsa9ubr1e5zsNPjy2mvV7mUjTngK9XucFJDWPhzVar3JUUzwTLNCbMpuDy6VaauDpr3Dc9JO&#10;psNTAuFV5O4aAk8V4Lo7adCtte4aikrFlQXPe1uFqk6TS4Y17jvGocXv25WnxXueYG9jzwxqkzXu&#10;YmILad+OaTWyg17nWo4nIimDXucWt3PNVWvcwNa9uOhE1cV7nAsw1v8ARxyIq+Ne5nw3DsQxuuTD&#10;cLgkqJ3IAVFJNz9HHEtleAxNPJaLhgY1xuO5PbljPQT0AZhzg8WNdQbwU7FWEINrjxDf2cENvlpU&#10;CpeAG39KP2bEJEuSKKv1v9W/TLotSPBWVK12JWOynia+vhuYduXLdNui+TumuEw4bl2ijiEagbtg&#10;7e0HgkY7i12ST08ZoT21u0nEkwOFUedevV91P62YhLTVFWaLDFJ200LELp2DHx4LyxNB9kC3Lm4D&#10;20efyo50tp2EUUZ9lTIZZCzEm9+d+WyrroOUS8BxpW28FYEyRWHzHkLJJq3ZfZb284Hdbvxw6CaV&#10;CJ2VJiKecGYBSAdfD7+c93/FnhxkkoxTWndSftriwjZSiHX+Px5mjXdoL2H5cQLVIHTxojLmvb61&#10;B2iGzEb1JI+sePMLSRgndwwLUpiR00ogKTE1lp0nlW8Km19SPAfHnJNhu50+HKrSSIBk0qWjwwCD&#10;51yk8yIxgEEE2LeNvo5i91tASAeXUsiBA2VcLKOAqaLwsZWswP7v0ePMo924uD8eVOO3A06F6jpO&#10;BqAXeRxKinax8R4cxGUD3deOhrVVShMycTTjsj94gbQPA85q43W4ieTGykNykIGHurgIAoWo7gG2&#10;nsPMm8lgQLDiMJ0JjjNFoTAia7MSFmvrYfR9XMFtx14b6g2Jxij6Q2mRXa+4NoIuPA88Qu46gniR&#10;bsjwjCi5xzDAYddZ44izLoQdfo+7nK7bfdNuIhG040XIKdpFZXjeKbeVHsB5hk+1r3HDVkEiEzBo&#10;+aHep24VmiZG3SqLMORioaQMgBI788rUhBBVhwBpGppLKPuJp3geKON4XJV3Hu7RcfXzzxlh7Dxq&#10;1UlskqomZV3RJ5iunmqCitAL7Br9HjzEy2sJWsOw4aIuEpOptOMYmjZKkqkjZxPRXJaaeRC08tgf&#10;eF9D9XO7pCLE3cd/o42tS7mTEJj2mm9ZdmNg4zFZYIUeW7CyWNvbfwJ5xBIk90+F+Fie7AlQJ4YH&#10;jSMLSgTBPXT1UNUvSrCtt2guO/ttxB9S+p+ROkGT6nPXUjEocKwylUs0srWLHwRF7szdgBxLhjAw&#10;NED10EyVQIxoT+k3R/qB1hzKmV8n0b1Elg0jsNsUK3sXlk7AD2dz4A81dPXP+KVnrr/UVXTzpO8m&#10;BZRsY2KMVnqwD9qVx2Q/4B9d+I9kk7TUZXmYqufCnAVe16evSlkLoVRR4oFGJY86/pq6UA7Se606&#10;29xR29p9vhyookyOZZSWY6knXlASaIQZo1YA5wNwLD6+brcV3zHcDTnomtgTXucWY2u3LxFPARXu&#10;cXlVBufT2c3E1Y17gnZB6YYznWtUyoY6ZTcm2pHDNi314mjG3tS4ZNe4f3J2RsKypQJTUsY3AC7W&#10;14elWgQKGKUBuvcXISxG3iGr17nfPGt17nIgKNdear1e5xZ/d156vV7nhKVS/PVqvc4CXd7o783V&#10;a9wqfqMzRlGnw2TBIIo6rFSANwsfK+n2n4cTXMKTsoquViIia9yvjyZUJMg97xvyPiCKChSRtr3P&#10;Eoe/GxXq9zkBbm69XueDX56vV7nv3rc9Xq9zsG+o56vV7nEBr689Xq9zssQPhfnq9XuYmdRcDUnn&#10;q9XueRdb25qtV7k6JCRcDl5q22vcc6arko2Esb2K68fad7szT7bndKmvcFzKXUqFWWhr5AxJAsAS&#10;fv5N2T7wBz9m5jU35PvL3aghwk17hg8PE9cEekikkDajahPJV7xIG0RWQacxaSJJrrx4JmCdM8/4&#10;46rQ4ZNYi4LKRe/CR7MWWtqqIrjeC2YEzNe/LgvZe9KHVzMK7hTLAAdd1zwtcz23R00Tu70tIjSk&#10;magVOJ0NHY1UyRg9tzDg7Ze/D7zXWqJsbrCgI7LYfV48Lnt4Uj7En1oif3rUcECKStZ1HyjRv5bV&#10;Qdr29wX4KuAfhzdN6TbVYuBNKW18xybngMdzVbhMJAPTQHVmiySQBJ9aYanq9gEbMtPFLLtFzYcM&#10;9kj0U9IqBkRcOp3e+33Y1/iQeIxdvafuikBvXf6RoI83epJ8HilmpaUQxRJuLy9/u9nB4xXoHkrI&#10;mEpXUOFxjZodyD2eGnEalrVEmemi9x1RxoK+mnqcxPqjmmbL8VUsQAVozGLaX1+nmpj688ex7Euv&#10;+KYZiFQ0tJSOwpk1CKpYmyr2+F+A29UdUcKjm5cUpRmrAqcFYVVu4Av9NuErubcJqLqzc28fw4c8&#10;VmYvTVlHEqpmZqSNqZ2ZtT5bED8uS0y+XWEE8MKG6DLYVx6aJ76hst0WKNX0jRh3q6ZSBtubrcHl&#10;q+E55wuCURVLe8CO57jhoy8EiDE1GeZbvOXh/ZuETxqpjOvpzzLicTy4PT7qYKdNvdvYeQM8th2Y&#10;aYVdGVVxc7r/AHcL3AFGRQmyi0dsEaXVAxAnppU+nOkzP0rqTlrGoZBTP2Uk7VufC/Cy4jic01aK&#10;el0njYX9pF+FK9STO2hsiZxqzHBMHoqfDHmqRemqEO3dqNR4cl56zxiQoIaVXP6IDQH4ePG1ORsE&#10;Vp9UbDTD0q6Q5doMTq8TWBGediSxX46W5FwDNcr4G1bUOVCW7Hx5pxQNVQuKe8z5BpnzJHS08KuZ&#10;PAgduF76rdWHrojBv+xcXJ9nNtpMzSZa5ocOnfTnC8pwE08QVpNTbtrwjmZM7tPPIvmXH08MAmi8&#10;mhgVQotxDPmWRYmRWtuB18eeNUmuXD0enHqBPXZJjwGR2M0ErBAToVPe/EbhkRRywZEUFWdsr01T&#10;ia48yKP0ex2A97Q3GvBlqM41tJUGNG1FwfZwqSIpXt203Jk+hrIQ8iixAIP7eM+I59eFG36i2vKT&#10;pNeUZpwosl0rbWH2h2PhwAMR6pUP9bqKlsIIqiQxzSy27kabPp4obuAhQVsjH300syKW8eFPDQNC&#10;LMwHugaDgKdU/wCZLVztheX6/FlUnYzzrBE303BNudBLBDl00lwAqlIIIw/fUP3SyyqBjU2hd/JQ&#10;PsU9iFN/z4SzM0PVCtkKw4Xg+CQglh50rTyL9VwL8Erdgp9QASlP+MaIFK1GTFOXAurMDzFCrSYv&#10;mpId/wC7TQqn8TpwSJsPy+BcTPEAYUmW8WxpGNe4ga2jyGKkjFsRmxFlOokqWI/5BXjhNsj71T5/&#10;pTHeOEYgg9PCvcUWD4nlzD4wcu4ZO7CxvDSFbj/l4/HWM0aaIDSdQ6QPmaSqQpzarDqr3F7HmLPk&#10;yeZhWDimFtGq6sC1/Hao4Yu5pdKxbRA6SY91bVboI+c17kb5vqnIS9RimG0FtR5SNI33k8TFy+dE&#10;rWANnTWilu3E7fOvcYqmLF6ptmYs1TzobkpTqFJv4H4cqbJbmLrk+Qqq1pCsRPWNle40zYT0/okL&#10;VC1dbJ3/AEkp7/Rxo5c3OJKh54UmcdlWHvroEHUckU9PHVMowPDIofANKC/124aCzZX9qZ99XWtP&#10;GvXI4s6DJ2OS7TUPKzHstNTEfcbcOG8vBGI9gqqbgREkV2PjxdRZGqKWmM0+EVUwOu6pcIo+JLEc&#10;V92hkSQY6zFMl5RwExw669xuqcYy3lcLFWNhVEw/daVZHJPwXceFr2YW9ttKfbPwrYK5mCK9xsXq&#10;bh0Ux/llFJV+N4KZwn0AkAcKlbxN/wCtgnrANVUkrVJ49Fe44Q9VKunj86TAEU9908yJb6VFzxN/&#10;aRQwLZ8/xq/c44cOnCvcdqXrpj9/9Bw+hTaNdkRmP0jQDnkbx3CjglJHTW16VGQY6umvc51nWTNk&#10;7LFJ87Kz67YIhEoH0jjis1uXoVJn+9FUUpK8FAg17jTV1HUDNTebh2FVzj93zJnN/jpx7Rc3p8KV&#10;E9ONFv5xCRp217mI9E+veJxAQ4YVDeL3J1+nhqjdy7dMkH1pv87NcN6+3txTT+mfNbQxS9QsYpsN&#10;JAHlmoAYj4IgJvwxVuosCHVBPqPlRY3cQrYca68xSdLnmd+hHSjALNj2JpUki4W0sjEfCxH8OKE7&#10;u2jQ8S/TbNLDcnZXMG4vyVQ5SyRDMKLLWCLUMfst8lqR7SzX55q1s2ZCQP8AS0yXXFHCYrvirhyx&#10;SUEl8UjjpFC9iqL+QHHQ4y3wwq6mlKxJr3IeMZ6yhl2m8jCqI4rVGw2E7VH124mdzhpjBtBUeimQ&#10;wCMFGvcS/wDnP6jOjfJ4RSUagaWFyOB5ec3awShAR5iaVNMDia9xllzZ1ermeWqrY6dCLgKVQcIf&#10;zuYuSrXpHupQpKUnGvcTEtNmPF59+MY+zbR9lZwoH3cQm1uHzK3ffFOKVGwCvc8+WcHm96prkkP+&#10;JpifvPDxOWFf3Lk9Zxq6ikfaoT0ca9yHNk/ItTWR/PYjT0866I6Enb8dO/F38lS9hqgjjM0VLdME&#10;GeuvcdxSZZy3UK8mIQ4vCbAinur/ABJvpzSstatyAs6x0pFJBcpSIHCvcV9Hmzpa8Hy9LTzLKPCU&#10;nv8AV34MmWLNxOqCPOmnLrCRHrXuS48ayVDtnZCQe6qL8EDTNuEyRNIS8tQxUIr3M03UXK8bD5Kl&#10;2m1hdL34YJW0yJSj1jZTPeRjt9K9zIOoVOhVo4J+3+5qBxT+aBG2B7K0VBWJr3OcnVHESoSGjqHA&#10;/wAcu231Ac2l5MwpRPVWkuiK9xknz/jVS5WGiUKTqXdm/bzxu0J2pJnzNM/mCRhAHvr3G2uxrMlR&#10;CQlHHYdzsP8AE8QBxvGEgeYpqdWCScerjXuJCoxSWjP+/bFIqUmxAUrp8NPHiZV41b+JRSmlyGzq&#10;wB64Fe43yZ6yJCAtfi0k51vs3G9vgBwqO8dmkwpZ+R8hRqizW4TAPVNe5j/zmZIDqmCYTV13x8hz&#10;f77cTf2wtgdLaFk9EbfdT38rWr71Aete4pVz1meSn8/DMpyxLb3XkkjiFviDc8Zc3leVGhhQ6zxp&#10;1GWBP3LBr3GSpzv1Uq59mH4PTIWH78pcj/kFRwtVm+YOmEtBJx4z7afTastmCqT0YbK9xumh9Q2L&#10;Ahqukw2I6DaACB9LHiF3+c3IgqQgdVKELtkTCSa9xq/zT47VJfOOby277UcUrE/GwXjCsgec8Nzc&#10;eoP4U4u/bR/c0geYmvcyS9H+kuFgSNU1Fex7s6nU/STyyN2rFg7SvrM/Ok/8ycc2GOoCvcWWF5R6&#10;d0yKMPw2SRvYGVfzFzwUMZfapwCPhRet9xatKlYdZr3BFo8s4LTxipGBU4Cj7U8pb8tOHrViEgqS&#10;0P8AOpEHinYZINe5CxDMmA5cUtNVYPQbdSixLI/1A315R0IbTqX3aI8iaMu9U5GlPrXuInEur+Wq&#10;8tFHidRWX7LT0wQfRYKNOBd2/tyZCyrpCBJ9KMFtuFUmvcTUmMTYsBJguXql/ZJPIFv7SRbQcSuu&#10;g/a2Y6/n10rUnu0wraa9xonps7VDeY/8vw+NbgGVjIfuuBfhUQ65sSkDr4UmGiOJ6tkV7kGXC6mc&#10;FMUzGDfstLCqj6AdeGyGSRi76AUYG5SMI9v417kc5Oy5Id0711UR3ZpCoP3DjAy5KziVKpGu7UBg&#10;Ir3OmyxkmlceVh6s3axu5v8AWeaXZW6NgM+2mTeLV4dVe4ucC6Z5uxZC2XsttIp/fMaoLfS1uKGb&#10;RZxQ0T6YUlDxUZkyPZXuK8dJc2wR7cTkosPHZgzB2H1DhgLB57BelNXLywY4njXuN/8AVLA6ObyM&#10;Ux1fLUe95aqv9PGjZpYMFzDjApt58tGDPpXG57cW2D5O6R1CK2IVUtUO4VN8m7/kEDixOX2Cz4lK&#10;Ptn3UhXeJJgzXrkngj4LgHR3AplkwzAJfMbs0kFhb4luHDFjl7av2aCfMY0+bgkwk1y4tDnbKuHz&#10;iOmwgqB9krGPDtrw3NzbtmEIiOoTTTrp1BJ2dNe4/J1WzHKPJy5h8llGl7AceVmDhEISR5UhdhRw&#10;2VxKK3ccesPx7rhjEKLh8Sgka/aLD6uJfzF894U+yqK7sDEVhdKdB+kAt8eT6eh63Yer1GY8fOFx&#10;nUXRhb7zxQLW7QYWvQPWqfs14J9gFY/KpJRoiuPZYcxS1uXWZqjM3UjEp5VGscAOvwXheCgnSu5U&#10;D0AU4AsHSlMedR2pzHpT00f5D+A43Yblnp5mOrLQ1mIT+K1GJ1TBNf8AVHhwldtWzJStSutRNLQV&#10;tSvA4R0VILTRxGRlvYfZTufo7cWUnS7pNSCKTOOeqWGOUkCnpEd2I9gY8KjlzQUO9fSkHYBOPVNI&#10;S+SBAMmk7LmDG2laKiwmVgOzSOqA/wATxQYbl/0wZOnWuypG2I1Z+1K9Ozk/TfT8uJ3rSxtD+yJW&#10;rymty84YJgVlgbM1YhFbFHT3/wAElz/DjjifU3L084pKTCqkqdAIYFQW9nbiZx4LwCZ9Io7SCkRt&#10;PTUylw2eAX3697kk8YsdzPg9BRb/AOXzxl9TudQw+m3AHmdoFpgFSZ4caU26nkmp8cUxPvuGt8CO&#10;AhimbMnTszVMUiudbMb8xJz7cf8AMJ1pcXJmQaku3ulpIwFS1Dj7R5Ho+oGX8OoJ3DqgZHtuNj20&#10;A5zoz/s/L1wlY1YHHHHzqV7PNIwgeu2ufKkM84ZX4jmmuxKSWM+fIzABrkC/s5I1vlirVsJkYe2k&#10;jyu+Vqr3A/aGRWKsDcfDl1IKNtIq9zklwbduJzspwCvccpmEdCfaTxEgSa9XuMgufe9vDDZTde5z&#10;BuNvPTXq9zKhIJ5ua3Xuc7ki3HJq1et48cKWuqaNxJTOyH4HjRTqFWIB217hn+jXqa6o9MMUjq8C&#10;xOZQjKdu82IHgRwkdaB4A0hXboXtFYZqeCpiaCdA6MCCCLjXiD9SXVTGes3U6fO2OvuqJkQH6hw6&#10;BJAmlqoACa40tLT0VOlJSII44xZVHYD2DgFKx3anlga0DFSOS4pJIzvjO0jliJ21VQDmBr3Ffg2f&#10;c0YDIGw+rdCPieI1sJc4Y0Tu5e06II9le4YPKnqrzXgxSLFCahRa/ArdZK3cbQKBl1u6lwymB1V7&#10;hm8n+qPKmOlYsUvA3jr+fADebtpA8GB6qAd1kPdTpkV7hkctZ6yxj8ifyurR9Qe+vI7u8pdthxIo&#10;LO2S2MTJr3DgZTxOGOswqFCCrOtyfieAhLCpOFXbRhM1xbtblolPiCx5SrIj3WG6g/VyMG2dLwPG&#10;aTKSVHCkdWxyHEKeMgbd9+GL9Otd5uUI2QXIc7r9j2vzOfdnWhnTB24TWBm/qEm4marx9VuHTTdQ&#10;maBQ6CnTcF+1rfXhooalXW4NyPDkxBrSJXhWMioSaJrXYU5UiJSoJv8AE/fzOZAdbd+LGgBsxHTV&#10;CCaY2oJCGUrb4nW/JVJLsnVz2BF+UUwEqB2irzIIpM5nph/LzoFIBvppb6eVG/jmYOKnorl3HHYf&#10;o5bW+sW4Tb5AG0QrprJbsvflh9uNhFGD/CErvIz51VwFXDKKnDqgKBYAujqf4DmtDRgGBGHsB5hG&#10;rbUxO4GryuLjpvKY8xyL2DXPAvmv9yoM50nUyK9wyyHT2ch81CZr3O+1xa/PV6K9zyCw0FuaNeNe&#10;52Llrc1Va9xbZWkdakxX+2pX7xbha4dCgroIoO3eyeuvcIhhtNPg3U3FMOlJs7y/k2nOm+6DwW2g&#10;9VZUvqFzZNrHACvcE6wI+PJ2WcaAte5yog6VSMna/KFPiBmKq7inGvcJb1foWwTrCawCyznd/wAh&#10;jvwOZoADFZMbuvfmsu09Hyr3M2+5sv8ADgAWKaIr3Oi1zbx4nAmvRXuZUvoRxrTGNUNe48qwhrqL&#10;ER/uRAP334XvjUCKLleJC0dNe5cX0/xL+a5RocSB3b4Y9fiByPQklRrnLm7H5e4WjoUa9xXtdrFR&#10;yqsKDgwr3OfvK/hbiIt6tlaivccKZnXnhpSCKRuCvcV9bhEecen2M5UnUSfNU0oUEfvbbj+HJByd&#10;zWruz/GKDzNycuvGnxhpWPZNe5Vh6ccXlwLOmJZVqrqxJG32FSVPF6kFCimdlZ4b52wu7VD6dnT5&#10;417h8lY25dOFYoERhXuPuCTstSY2sVcFSPpHFFr4HAaK7lMpnrmvcEf0g5prss9Y58JryUgqTJAA&#10;T490PJe3UvFWl+EcFAj8KDm/dki7sA4naBP417lz9MxlWx+m3MywoisAEiMK9bW/JY2qbLpx6Zq5&#10;TNe54uUPHUnSZFJYr3HbDanyJ1cjS/Dlh4oOymimRFcHW44YHBVo8wYNNg+IqJIKmNopF9quLEfd&#10;wVrV3gC6VZe8bV0HjNB/nGnnFEK6kFpKdlkUnwI1vzUt689LqvoD6lcWyq4MdMs8iRlhYNG7Foj9&#10;x5h/ndicsuyU/wARkf4prrnkeZDeDK0qmVJGPmNtLbD62PEKKKuh+xKgYfWOOSOGUMNeJ9WGNBY4&#10;VN5y0J14iBB216vcxMxB5cECrATXud7z+7yoxwq8V7gk5RqIpw+G1ZulQjIwPsI4Y5Y/+XdBOyf3&#10;0CswQUQ4n+Eg17lf2P4ZW9OOqtRROCtOZCl7d0Y3U8PmX/ylxKthOHlWXNo8nOcvSsHGJ9Rtr3BK&#10;znRnFctyNHrJEBIot4jXkv3bffMqSNsSKBOWu/l3gDsOBr3Bh9IHVNcQebKNY43W3xgd/Yw+rje7&#10;d9pWpg4GMKjrtDyIsgXCR1H5V7lhcfYMDcMNOTWNlYgHor3O9b7fbx0ECq17ngxWwHLyDWiK9xb5&#10;YxRqSqFzpccVWzmhWOygzfW/eJr3BJ6pZMg6udKMQy+AGq1jMtNfwkUXFvpGnBVfWqcztlNdIw8x&#10;s/CgdkOZHd6/Q6ftJ0q8jtr3K1PS/niXJmcKjp/jjFBUOyop/dkU2YfXzHTdHMF5ZcqtXMDJjzrN&#10;bfrLBmVuLtrGAJPSDsr3LN4LSxBk0vzMtJ1jCsHV+E17kgLbmimaZJmvc6Zb6cvFbBmvc4qzKfbf&#10;jRVXiJr3FfgWJ+VKq37copIWKD10xqFe4O2XsWXcHPbx+I4Dblio3dQWSCNo91cHVXUqeUj/AInX&#10;p1jyjmqDqplOn8uhxKxk8tbBJhqb2/xc0pxbzYfGCm8FdPUr5GupPY1vZ+eZNi6ZUkYSdqf0rjEx&#10;K7W0I4UHpzmZMx4GrtpMnuOp7gjS/MoskzL88yFHGANnTU4Z1Zfk3TGw4g+dZeCDskVrA8GkA0Dg&#10;Qa9x0wqukpKhZFOo40QEbKQPtBwRXuBp6mentPmfKS57wqIGpgASo299n+L6uBLN7P8ANtd4B40d&#10;HRQ63Izg2Fx+VcPhV9vn0V7haukGbfm0fAKhv0tNoCfFfDhpkuZB5ICiJqad4su7qHRsVj617g/7&#10;lKjxPJPHTUQ7K9zq+wXXlCONeia9xY4DidNVRSYdWC8UyFGB+ItxpvSJSrYdvXQfumVIIWnaMa9w&#10;vcQxbo11KhrqFtsUUm+Jr/bjbUr9I5gHvVkru6mYpu2B4FKk9EdFS+e73ksihW0iD1EcfWvcul6a&#10;56w/PuV6bGsOYMjou63cHxB5PFneIzBpL7ZkKHs6vSsD73Lzlryml7R8KxuD34I3bS+nF1FOqsfJ&#10;dNM0Ug1sPC3GFp1CmCDGFetfj5nXKGEdXci1WVMUt54QvTSfvJIo90j6+AW7tUkFtYlCxCh58fMU&#10;Y5LmKsqfCiYSTEU2TiWlmWphFwT7/wAR/ZyvT0+dacX6AdYjlfNLtDSvKKerQnRGvZXtzAm4tnd0&#10;r0t/wk4E8Umsls4yxGdWvetjrB6ayYth0OMYe0JAJIJU/HmwBhuNUWLUEOJU7hopUV1IPcEXB5kG&#10;0vv0BadhEisP3T3KylXCi8z4BWxyvF5Z90kH4Hk75qMm1weK9BikyngK6gy/XSLbyzb484PW08Lj&#10;e4H0nlg2VDZSNT42TTjDlquZT7nH/CM5YdhsjCeeNRbXcwAt48JrmyLmNNAlRGkHbSVzd0zmzJhM&#10;1HOg2upBsL6H2c1/PxccgZOyrWp116eVcHy9Z7uIxQuCUkHaQBT3PieRpvZu4rObX8zpBcaEHHFS&#10;eB9K6pdkWev5k0bV9KpQPDPEfpS96D02Zsu5dfJOZVkYYcdtLK4PvQ/uqSf8P8OUx5d/Fx6v5Ow2&#10;PKUJiljpvcila5ZlGgv9HMW2s9VlzfcaQVDbI2dVZ1NbltXRC3EyTt6qXWNdL8iZgrnxHFsPjllk&#10;+0x0v8Txqx78Wn1B4uzJBibwIe+zT+HCd/eV8DwYTQzY3BtWYlsHzrFTdJemlJYRYLSG3bdErf8A&#10;K1+B9N+Il1zxYqtTjFQUJuQHNjf268Cxzq71Ahwg8CDsoS/2VZEQhII2bKU1PlXLFISabDqaMm32&#10;YEHb6uFH63YjL1KqXzsQpq3H+ki32v8AW5KTeaq3haKHf7okYH+lQ6tUpCO6JxTsNPyqFG1ew4Wj&#10;DqgRSmnk8O3IocaLCin40IgqK74oQCAeJwaWTNe53G9iAeOHGvGvclxTHxOnG9NNFNe5PjkI99Db&#10;jVMqTJg17jzRVrltt+VKQKKnWcK9wQMExVqdgSTpbipt3GBQfeAIwr3BvwrEMOzDhr4ViwDRSC2v&#10;geSzkmbKtVAHYdtEXeKtzIOFe4U3qL03rsmYi06gmByWib4HwJ4Is8yMXCTcsjD+IdVDJh7X4h0V&#10;7iVwFanGWanp03yJ3A5A/wCXWpXhBNLl3yGgFLMDjXuCrg3SvOOK7fIpH97/AFToPjwZ2e7V5fqh&#10;ttR9DQTuN57dkxOFe4O+UfSlnvGypmiKbvs3Fr+29+TzlvZBmd6nWEEeYqO77flto+D317hqsk+h&#10;LFJVEmIuF3DsTfk75b9P7r3iuV6PKouut/lOfbh6VweRU+1w4fT30TZTwxklxH9I6+AH7eTjlnYt&#10;lmXQXyVxUa3W+L1wYBqBU4lDTpuPDyZB6JZLy+Ivl6RLpaxIF+TYxkVhlYhhpIjjEmo1vb64u5Cl&#10;GkHjuc2poSYdCL6cOhk7AMIjCqIl8PAcI715QEDDywoFOBaQEkmih9Ss6YoheeB2DG/h/DhJfXx6&#10;DcI675UfNmTYRFjlIpZSALSAa7TbvflG7hvOGvytztGLa/6J6PKsodxt6Eg/lLnD+iZrh0M9Sq4Z&#10;ioyhnqb/AEWY2gqHP2HJtZyf3T+XNVzNGV8w9KsyVGA4/A8ElPIVljfQqb9/o5Fbls7kbvcOjHge&#10;BHTWWaklJEccZ4VYTG4kQSRkMrAEEeIOtwePNHVpWQCeM3Da6cEOJxNGJNZOSSAVsBz0RWwdNe5w&#10;tb3Rz0CmjjXuYZA+nHRAp5BAr3OAuDftxzXFMKFe5LSqkFO6X72/jxd3mM1UoBUK9z//1fn/APPV&#10;6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nIa6c9VxjXucwOWq9e5yubW56t17mVSCOer1e5mBVe3LEV6vcyhTa&#10;/KxXq9zmH8Dzder3ORH7w5sV6vckIu73D2PHa1XuN2sEpQ6eB4wcKrNe5xYNHIRytWr3M9g4+J5Y&#10;Gt17mGNz9k8eBmtV7k4ac3Xq9yR5azwmJzr4Hm6biK9xPyxNGxVu440arXuSKea3u82DVwa9ycGB&#10;5er17mOf/JAe089Wq9zpB7pI8eerde5yW5BHPV6vc5qCO/N16vczix44a9XucmFxpys16vc6UW78&#10;pXq9zokXte3LbK3XuTaGtqqCdamlezKbjjiVRTiVaa9w6HSjqcmL08eG1zbZV0BJ/LikjXR80ua9&#10;wylNV+6LniApIpZjXuTg+47mN+aJq22vc7Pve8Bbjeo1RSq9zEdDqe/PfdVQJr3OmO0c1hXtNePI&#10;8rm2xFLyHsqgkn4ADjiUmthJroEnhtuh/o76l9WqmGvroXw7D3sSzLZivwv24fM2heO0AdMbPOjl&#10;i1Ln3nTQTdU+tnT7pBhD4rnGuSIqpKwhgZG+heXSdFfST056T4dEIKdZqhbF5HUEsfieDANC2+0a&#10;lfChaGe6ENiDxqmTrz+IjnTPks2A9PQcJw8hl3obyOPaT4cNnBRQ0aBKZFRBawAGnGFqU/h7fwo1&#10;baLvhJ9TVb+I5hxLGqqWtxaeSomuWJdib/HXx5LIDkBbWHERStvACfjShTLrJgRp6abIKiBFZqwM&#10;WYggW0+/nS32bt17eHHu7UB4kxjjV20FQxAE8a4ySpNULCpCRv8Alzym12BI+B5sqnh6ivFzgpPH&#10;hXCojLllK9j+74250wAG3xPFSRrx6KXaAMZwqOjyDclyV8OdGNQ93Hcc93yimE0mDhKZSeNZVZWC&#10;lL7QdeciPdshsBxhsnaoSD7R10wNSjjsrg+7cUj3dwR8ORWjX94a8NApSsAPbRm20JjH1p1op2iU&#10;xM594GwA9nt5z/Rt7t/etyrZW2SYEA02AtJIMRUSVkEgl7A+0c6iIQbGHj3vx1yHDKYM8Ixp0pKz&#10;gU1xql2ENKfsgFSNb+36uc2AJ0F7cKFBScFYTSJxKlYKGPTWSnfzEEiX2jwHhzJMoUD/AA8TMKUf&#10;OkjCiTE49dZ4vKYyi1mt48xkD93UDi5Lok9OzGlaXkIVB21wEbvFqCB7b6fVzsOGI04x3KvSvKaU&#10;ZNc5U+XiVg+p0I8eYiilixFuKu9UhOmlClFKQmpVojtKnc2tz468xJ78xGhBHbitwJbb1EYzt/Gl&#10;C1d2MBUgMYyHb3glr685Rs4YoO3CpwJWMNp2UVv6TEDbUlmjKrPLGQ4vbXvfx5yksCCx799OXt1a&#10;sEjHzim2XSPCE1GVFYqpfS9+/wDHmFREH8yMHXjzrzjiShRGGyqPKU4CnAU4fLyxWV/ZoQfDmWVg&#10;hDIN3CltnvZ1kJMYUUttKcEkivU7nzPMUWWxXvqT7BxvkmkaSziw8OCxi3CG/DB6aOmxoQSMRx66&#10;lNFTD9KULNqO+lv6eZpgC4YH3ragDvwPJeKUFtQ4z5UQByAUq2VKoaedbmD7FtN3Cf8Aqr9aHSX0&#10;kZbfE84zrW41MhNJhcTr5rnUK0g7xx37k/VxE6CIQJA2zQauswSwmBPl00dv03ekvOnXWUYzUbsJ&#10;wFXCyVjoby2Oop1NtzeBPYePs5qUeqb1idXPVhmpsbz3WGPD4mb5XD4iVp4VPYKt/eb2sdTxs+HC&#10;otffVdHx7OFXmdNel+S+kuW4sr5Ko1poEsXfQySt4vK/dmP3DwtwqShU0HGlY0zGFCDtHPBrdzbl&#10;YiqVy5wZvbzdbr3MehOnbmxTqRjXudFXZvLjG5j2A7k8vE7KcI1HCvcML0w6M1eP1CYpjy7IrghS&#10;P1vwQs24GKqEdvbTBNe4d7AsFw/BKcUWHxhFTS/t4qK+FCNI0iBXuKNWNteJq3Xuciw7jvzVer3M&#10;JOoHLVrZXudMTa9+3HkpB206INe5geYW97TlNNUIr3I6ykuB4Hmoxr0V7hcOr/XGLLMcuXcoyLLi&#10;DXWSZdRGPFV8N3x8OMlWmix54IwGJr3CTVFVU1dQ1VWMXkc3Yk3Nz8eKgMKslIjGvci1FMk6bWAu&#10;e3CV+0C8RRa6xOyvcTNTSPTvsYX4D1tFBoiUnTXuR293iYiKbr3OjqNOar1e54Agc9NeOFe52PZz&#10;Zqte5heSEH3m15Sa3XuZYVqKpxFQwyTMfBUJP3Dm62ATsr3jbgi5e6M9V8z2OBZdrZt3ZjCwH5ji&#10;hLSlbBSlLC1bBXuGCyr6DfUZmVRUz4fFhsWh3TygH7hc8XJslqEml6bBxW3CsL1EUZsx14YjK/4Y&#10;mP1bBs45rp6ZfFYFufvbTioWB4mlgy8cVCosmIRp9lHb6Bwx2Vfw4vT9hESS41X1WLSD7W6Sy3+h&#10;AOL02aEjE0sTatJqK+J1N9qQEewseGJyj6V/T1lJP982BREg33yrvY/W3FiGQjFNLE6G/tAqNLiG&#10;Ig7bKCfZfg7YNkjJWFRiWkw+nFvsgILD2cNC6o8ae/MKppqq7EXk8nzGUG3bggYVjWC4QfchiU27&#10;CNb/AMOJzjSZThOzCkxieC4riPuCoksP9Yj6tOTV6jwUW5YLX+i38OUIHRWu9VxNN83T754L827E&#10;dvtG/wBXINZ1OrqnaFYi/wDh7cqMNlXCiqpVH03wejv7u63t78mYTmypqkJqLkKb8bWrkVXUSZr2&#10;IZTooWPyoALKRoOGt6aYnQmJqqX32QK4v7OJlLSU7KXzRCfURlfH65ocLw9wsU5eOQAeAHa/FJnr&#10;MXz+C1tFVWaOSJmXv3A04+IGykriscCaDboV0wjyxmjC8VpSwqKacI9za6Me1vEDmoF62soPjvVF&#10;a+nAV6iR4w1vYfHiG4t++g0EbhslU1dGvb7uE0remdfRwSuZ1aSP90A6/XwtOWrCZpGpvSJrs8v5&#10;/DC6oULdIZcgSROtVRN5sIPiOz/ceC5tASwEGhfZuAojooKOo+XpcQlo8RSQJGm+Oa/cq3a318NT&#10;116lY9l6WCrw6ZoyQCQDb7+F4SD4uin3DpGBqdkjLWFUuFNE0KSXY6soN/jxE9M/VFmGTFhhWMTm&#10;SnNrcXIVNUTCsax5l6VZPx+J5RRxx1FtHVbHTg/4/mqV8ZocewhtiObuRrcH28RrCgcThTqVEmDT&#10;bgmVaaHAqrAq9d4HYey3a3HbHMVirW3yN9rX7+I1HUaZUZMGsOX8Ilw+EpGACNCOJ7Hsf/leWZae&#10;lJBe1ubnjT5I6adsPwj5rG0xGZReMWvwkedcZqZVcyNqb6cMEmRRWuhMjVQoK8LFi+Jv5rbjr8OK&#10;ZikpNZOMcWI1FiS+ns5qTTde4aj08Zs+UxeGlkmG6Zwgv2APjxK5so3tlThTdicC1FFIjC+hNh42&#10;8OGdzTminwbFKmCobe0banwseFLKtUg8KMY0ioNBSebRxNt2gqNPZwIMU6hVWMsaekG2wIFx4e3l&#10;1AAU0FU7QUscAsvKrvUR1mxqjzthxpGZaagqoyQrfaZW1vwk1aDRM+9oIHCazkC1uHnzdmDMeasG&#10;gx7EsZosKpq2nhkSMyvLMVKDtGnY8zb3ZzV65sUeIJCcOk4HD3UEMwtwpRc2fCo0SwxP5UcZUXJv&#10;bT7+FbrstU2KzE0f81xeViQfl6Z1T4at4clxA7yCpSlHoAigY60I2etS+J+o6L49Vf6ZU4MlMA3/&#10;ACP1YWw+Kjh6mx1nYU/4xworDKlHDAdJr3M0PTmjwyZpXxPDKAoBdKWHzG/5CPDpq1QBitAjqmqr&#10;QsD7ga9zDPh2FyHy5MUrJ+4uF2oR4aAduGjDbZP3GemMKs21xJr3GeWkwKmnD1PmS2GhZ7AcWkt/&#10;xGfWk0BWFe5npq3BxF+jeKCPwZjuPE67hnASIFNON97CRhXuSI8e6JUsgON1lbiUxIPkUENyfhut&#10;YcSHNLRrAlSj0JEmkjdqTio8a9xb0PULKeGp5eTul7TF/s1GL1rC5/xFQQAOLW89TH7C1Ur/ABzG&#10;NKyyn+JVYTHIxBLkfRa358eJOp3V+opmTCqfK2XYvakHnyr9bE80b7NHP7m20yPfSQuW6OOPs/Gv&#10;bFGrkk/SeIyox7qpibMmN52q5F1GzD6ZIAQf8LBb8KF2+YvqHePGDt0iKu5dNpGCZrNxgiyPjWZZ&#10;gWwutxiLW9RiVbM6/H3FI55vd9242ha+sqMeoqpvUnBOFeuB34o16aSYUFFGlLhrsO0NCCbf8Tku&#10;eC223dDAjSEk9CdntpKrMSgQqvcz02S8u0ztPmCoxGqjFtBMI1Pt91R24eNbvMMYvFU9WFFP58gY&#10;A17kUYfluGrLYPhiRoOzmMzSN9Ja45cWDCJ04j2mrG5LgKujhXuCFhM60dP/AKHg1TVk6ku3lrf4&#10;qttOKmmWEmAgn0ii4uqd2CK9xSU+eMWpY3WgwSkpSo1dmVj8b3ueCRFz3RltsDqMV5LayZ1V7jXD&#10;1u6lxSPHhEUUe3QFYbLf6+M/z91J8KRhTq2gT4sa930PJFb1U6v4osb4xiMcEbaMq3v+R04Xu5rc&#10;XBxVp8qqLdtOM1x2L3txEV2ZuoMNR5uD10DG9w8sIka/sBbhMtx1r7CCTxImn9COkRXYFuNU8/U2&#10;vY1FZiqrI2oaOFB/EcTq/MunxGTxMUykpQfma751RjPVVuhqMyVAQ6EBdPq2jj7eXPumSqfSng8k&#10;mJrrW/w450/SytxQiatxWtqSxu1lIJ+thw6RkOo+NZHpTYdnhXfHWl6RYHTk/MJWMT3LSan7hxan&#10;ImG1eKfhTHemcK9xUUnS7LxXcuH1MgHfdVPb+PFysntzsBPrTSlqJ8IgmvckVXTDA0T/AEbDYEHg&#10;JZmYfx4ycmYbH2Qf8bCmit1swqPQzXuYmyHgFHCZ6lcLo0Og8w3b7tTyqcuYbEqSiOs0zrcRiNnH&#10;qr3GGvwPIdOP9IxKGZvBKanJH36DlVi3Z8Q0qHQB86dSjvNpBHVXuJiqj6eYcvngFgD728Kv5cSJ&#10;zG2QPEkD2U60FzGPrXuNsuachBv9HijIt+7qfy4iXnduJwHpW1MFJOyvc9SVmB1bEjD5Sp7HYQOa&#10;VmbbmHd+sUiUMNJj0r3PSUOGsLwUpQ3v3sCeKu8JGyMMOFHCFYYpkV7jRUV8WD0ktXW4zR0rD7ED&#10;hSR8dNb8Crtw5bjF5I6tteQouYJSRj0V7gft1XggnbfKKwk6fLISfoHA0c6IMKBV5DGjL8qt3CI8&#10;4Fe49JnjGa945sHwOoZpALPUbgi/SF14rOcrn9k0qekjCir+WpJxWPSvcViy5pxVP9MxmGhI+3DS&#10;UoBH/By314pbcvbvHvQg9ATj6zNN90y0ZSJ8/wAK9xO1ceXam9NX4pX4g4sT5k1lNj22xADi9OXa&#10;j+0dWtR2gGKNkuBI1JSB1V7nqbDMtyyGLC8HV2NiWZGa/wBbcfbsGFbRMcdtM6yoY+le4oKnEsEy&#10;/SH+bU1HQW7FxGrfd3PDQrtLURCB5xNXU06sSiTXuM9N1Hy9iAahwmCvxKQm1qSAqn/IZsOFP86Z&#10;nS2grPUPnT6LRQTqWQD0E17ilSqzRUBQmFU9EDcj5qRp5LeHuqQAeLm3Ll8SlASOhW2ihfdJxCj7&#10;69xULU4hFSCCeed5mtdaemESfeQT+fDhLTsSVY9AHzpGt5J+0TP8Ve4zy4bixW9RSpGD3kqJbfkT&#10;yyrUgdY4k4eyk5eUogpGI49Ne4kq7Fsv4ZPslxCOSe9tlJGZD9Fxpxnv7e3TCyNXQBNKQ24obYr1&#10;+Yf5jiGIqVwXApZV/wCLKliov7QFF+NrfL4/Zo9Th7qdSz/EVRXuKnC8p55rWVJan5UEf5Ojo3kY&#10;D/iTX14rtrJ9Y1Hw+QmlC2UrxwJr3FcejZ2fN5jbEp1t2nlWnjI9u3Q8NP5SsmXFrI6yE0kQpScI&#10;wr3Gj+QdM8KrFpcPwajllItukk8w7vbvJ7cInLe0GCUAqHXNXVcKdEAn0wr3FXSUnTuiUPmTGqSg&#10;/wCOKClaV/8AiLECw42pbCQCtSUxsCU41tC3AnxYeW2uJLDsL/XyBLB0sx6u2YdHj+JE3AFPEsCN&#10;/wAE4J4XuXduvYHFdYEA0YHUMVEHorol/Cw+nikoum+BvBaHJUgI7PiWIqth/wARUC/F7VulaZFu&#10;R/fKVh7K8pQiYjrnbXJb21/LiFzDiFPlxZKdIsLw4IbBKdBKw/4I3551am06SG0x0VfVKZNd8QkV&#10;XiGP1Igo/MmJPcptUj+HCpsrfMJM+WFaC5xr3B5yr01xHC6Y19RiGD4YzLcvUyh2+kIPHgkYsVoP&#10;iUkeZE+ykanZMAHzrjvANuZsVkylCgjzJ1DkmW3vQ4dCbH4e3huotNYOXE9SBjT2srwAmvXa9uRM&#10;MxnoxCu6nwHFswldN08zwq3xJFtONIcsyftcd65gUyEqOAMVxdXYWU7fj48X2G58wjDqZ6jCMl5c&#10;wiJBYPWE1E3w+2Trx4uNNYhhCf8AGM+6rrSSdlQTQSu15aiRl/w6D+AvyMeqWL1FR/oUsKkrZlpK&#10;SKNVHwuOJ1XxcwGn/NAFJQ0tRx+FTkiSMWW+ntJP8eM1Rn1i5gkiaslY2vK+gP0LxD+fBMqGrr/S&#10;rG3KlY1k5FizBiddLsp44ohqSY4WYKB3uT7OU/OFRAER0xj606phO0GAK9yLQ55wSpZqdczJSuDY&#10;+anlC/suRfi5t0uKKUrAinEpQr7TNe4rcFx3ORmH8iztQhQdNtSug+JPfl0N3KTrS6n0IpKpmBJF&#10;YXVG1dbj6Oc80z1eJyXzVnday4sUgQtb6768LHtbplx+T0U0l/QYTh0iNtdqEQe6AL8RaSZYwXam&#10;Gy1NXJpaTyx7xPw8OFwLTZgGVeVLkXIXIVhWS2t+NdbinUmuf/fArLY+6JUAHwJ04icNyrBAMe6t&#10;qUlGAEj410Tc2HHfA36nwSK2Py0bTHVbotlPt55ti4B/aFB6OqrF0kYCvHXTiud+r9V+hwaqQR39&#10;4xQan6Dx91K2/tMeQp5l5Q+8QK6sP3u/MlRlXrXLGJoKl5pR+5LIseh+63A89b3DuLavMHClKXC5&#10;4knHo4V7eo1HAlxDHMWwqv8A5TnqhqImZtrPBOZQfYT8OAC61oOl9J8wZo8DumOB6q5dxx+xbDct&#10;VdIkFBVSGR/DaS55G2b2+pH7NR8uNHbRB8SjPVXrcDTHMoSxQuaaMygKTaRtb+HMVc0y94yUgyOm&#10;h3bOIWNR99d8KjiOUM+VFfLPQ0VNTRoT7xkXX7+RauzeT/D10alevAV7iDxnC8w4bKfn3R79ylrf&#10;lwNvNrTtinpnZXuJhUJcFuEqzFXBr3Jlcm2mX2cStqmvbBXuMYv4cWGm69zKO/NV6vcyKADfnq9X&#10;uZB305YCvV7mUEroeWFOjGvcfMLJEoP0cQLUBTiTjXuNOMOXr2Y9+K5kU0qZxr3IKmwF/HlgKbiv&#10;czg6W78dqwFe5z1IF+NxWtle5yBtoeamvV7nNZGT3gSD8OarygFcK9xWYFnHMGASrNh1S6bSDox4&#10;XO26XsDRY7Zod2ivcPl0K9VVfgmPYfWZ3q2NLTupN/YDyNb/ACYOgpSAOugTfZSNJKBXE9wPby9i&#10;g9bXR3NPTLF63AMViFXFSOyRSMASQugF+QXZboOs3UkyAZqNbfLHVuaVDCmiqoXkngcAEI1yfHlU&#10;PTP8Ynrb0xzHV0EZiqMOSY7YnW+gOtiPbzLu0tVWYASaLc67NLbOUypOPSDjTDmjp1k7OJ8zH6JZ&#10;pNu0OLq1vpHLV+kX46XTDHEgps+4bJRytZWkja4v7bHgl/OhYIUisUM17HHGSVsqIA4ET8KLjmj0&#10;jZcrpDNl6tenYkkLMNwHwBW38OWg9LvXp6ceqUSnBMw06TPb9HNIEbX6Twu1IcEJVp6jWPOYbjZj&#10;ZYlGodKfnQDZj9K2ecH3vRU6ViAaGE3J/wCBOvDdYBm3BscRKjB6uKoR/wB5HVvuseGaGXXB4YOF&#10;RNcWq7We8SRHSCKLbnbpdi9FBPS4hSyU8jKVAdCPr5W/+Ngol9L2EVkwvsqbfTci3C7ehku2KOqa&#10;n7sxUlf5gJEYprH+Frgldlb1HdT8IqRdJqTDJAf9ZWkBH3Ec1f8ADZA1DCxHdRzCJwQojoNTY+nx&#10;EddXqcVuTqhIM0R3IG+478D+Yo1NGiDMkFTB6q9w0KTK0YIAvyGFDGoMKca9znq2o78psprZXuZQ&#10;Lfa5SqV7ndx356vAV7ijy7KY69JPAMP48LnxhRPeJlJr3CgdSYGwjrjUB7hXJIt47xccz93DfDrC&#10;fKsjcnV3+WD091e4rrFdD7OZYJgigzXuZoVsb+I40sTTSzwr3Ct+qWnEGL4VjKe75iqpP/ETwtvE&#10;akianjcVettxvoJPtFe4jY5VkiWZezAEcjVVCJQgwa9zkW1vxHVa9zJHcG57coqmyK9xwqHH8tdx&#10;3jIYcSlM0kQPH54V7lnnpqzEca6f08Eh9+C6EfmOR68SlRArCHfaz/L3aiNhxr3DHjUAePEZ8VQt&#10;MV7nEK2728sDpxrc17ktLggg6X4gUZONMKr3BDybUtHiCxgja2hv7DpwS5e8GHUqHA7eigfmLepB&#10;PRXuVL9SsNfpZ6r6uFQUgqKosvgCkuo/jyQ30wqeT110DyV8Z7kCTtKUQfNNe4fSkkWenV0NwQD8&#10;eFo21ic4NJxr3HCBnilDoeUNJFgKEV7kl8SfK+esOzFGbb2jk3X/AHlIuOCS3uO4cS9xEGqBr87a&#10;uMnGJHoRXuXnZQxePG8ApcVga6zxo4PtuL8z6srgXTYWnYRhXOa7aNs4pB4EivcV0bMF1+/ghbhY&#10;pArqr3Oyu439nKkRtpMUkV64vbncLkG63BXjmvHCm8a9wYchYgTII768GdkvWgpJpGoaVTTXiMSv&#10;A0cguG5TH+Mz0vxWPHMv9UMGhIgqoTTzygdpoiWS5+K/w5DG+1q4ttDyBgklKvXEfOui/Y3mbZQt&#10;he3aOudtJnJE8iU1ThdRo1PM21f9RtV+rvyurJ2J/wA4y7TVjOCxFmt4EaHkOIV3qBNTDmTH5Z5S&#10;aXXFUw7KdebU3pNENe5wZQe/hxxIjbVga9zguvft8OOpBOFWNe4+4TUGCRZr218OJFsq1Tsii19O&#10;oRXuIL1LZUXGcBos80aWMI8mcjvcaq3B86PzLAdwlOB6eqhZuVf/AJZ1dqo7cU/OvcCzJGKjHMtr&#10;5jXaP3GB76aa8kLLXy6gHiBBFDzNLf8AKvkdOINe4hskUz9Kupy4jESInl8xSf8ACx94fRwOvoVY&#10;3SXBgPlQnzRz+fWJQdoTHqNle5cTlvFo8ZwqKvgbcjqGUg30PMjrV5LiQoYg7K5z31v+WcKTtG2v&#10;cfgwvcnhqoiiaK9zkFJA57CJr1e5Pp3Mbhwe3s4npItMivcMH08x4JtjJuAex8RwY5e/HhVs4VEu&#10;b2s417lYPrB6eYl0361RZ6y2pjpcQdaqMj7Kup99dPb35BO+Vg5Y3IvW4AVBJ6xt9u3zNZzdnmcN&#10;5zlhtXsVIGk+R2V7h7ek2eaXOmU6TGIGB8yNdwHg3j+fMhshzRN+wlQ4gTWKW8GVKyy4U2RsJjy4&#10;V7gsAjuLa8HXeSYqPiK9zp2stwL8vqrwFe5g3Ee8fHiRRp4V7manlaOQEHXlkqppadQr3BXy3ioW&#10;yX4lfQF7KAV4xXVuOPVnp/hfWjpZiXT/ABZQzVETNTsRqsoF1YE9teBpBDCzP2qGlXkaW7sZ0vIL&#10;1DyTgCJ8uI9axuCCHHNWdYMS6N9VKzKuOgw7ZmglDdw6mwIv7eCDIr3+TXBYUcOHWDsNdwlLRvJY&#10;Ifax8IUI6D+FZeGfgmjqI1mHjzK3vBA66gxaCgwa9zKbD3h4c3tpvbXuKrA6ynrIpMDxDWGqBRgd&#10;RY6duOoUEmT5UR3TamyHUbU4ivcqy6rYViPRLqJPPKuyBZCyMdA8RPf6uQs/bHIrwK2pXj1Y1ndk&#10;DyN57MAYkiCOhVe4J2GdcMoVdElStWhuAdD2+HJyYza0OJcSOokYUBbjde4bUU6ThXuZpOt2Ul3D&#10;5pD/AMEOUczyyQcXkf6YUyN17j+ia9yHH16yfTsJRVBSPG+nC47y2Ax75GHWKVq3TuViNNe42dRe&#10;teTc5ZSehpKpfnYPfjf97TuPr4A94N4sozizVbqdSVgeHpJpfk27VxltwFKSdCsCOFe4K3oc9UlH&#10;g+YP6oYtUkUtYSE3n7Eg8PZY8wt3O3mRll0bR1XgWYT1GgV2nbkrca/Mtp8SdscRXuXSRZ1wZ4El&#10;E6WcX+0OZxflVESNnCuda23RhpMjqrqw9nGyfqPl2Fyj1UakHxccU/kVcaU/krhQwSfZXto9nPYf&#10;1xyjh9bv+fiUjS28f08RvZaViJHtFaVk94RIQfZXFo0cbWFweEI9d2OZOxKODqtk+oiM8a7K5YpA&#10;SwHZ7DxHMce0Hc9Wb2BdSRqaxGOJT0YdFZddnIuH1G0uEkA/aSDt6PWuMUQiTyx28OFS6d/jPZ/6&#10;WYEMgqI61aQbYpJbsdvgL38OYIZbvu7kjXcOJ1EbCaySvewlvOFB/EatoFYZKGmkcyFfePjzDmH8&#10;bXrdiBdcPaGnB+yUT+m/GXO0q5eBhIEbIFG9j9PtqlMqBNdfIUlwdg04XnMv4s/qSxlmVcYliBvY&#10;DS9/o4Gne0C+cEBQHkKlWy7DMvYIPdj1rOkEMYsigfUOF/zX6++v2ZYytVjtX7CBM4H8eBW53qvr&#10;lJSpRx41K1n2VWVrgEJ9grkI0FyBa/AlxD1J9S8xwyYdjmITVFJUKVkjeQsCD8CeBlvObthQUHFR&#10;0TUqWm6LGXkKbSAR0ACuVr8LHmekMFV83Bez3K/DhleK/OjvDtO2pLaaKRJ217b7eccOrxLGDfXx&#10;HAepMijJJ1ba74/xVQsAL8LiNNXAivcVOFYxJGDG5JU6Ee0HhraXBtFhY2zjRYtpKTPTXuIbNmCr&#10;SVAq6Nf0T6j2gnw5IN6lN6jWnE14uCQK9yHhtaJYdjr7w05HZkYUvQuTFe5ONgb8UAzS/ZXuc1Gt&#10;h345W69ybFJfU9+JymTTCkzjXuTlkIIK6W43spkDVhXuKCjq33jaebOyid1sCvcE7LmIyQyKli27&#10;2eB4csLIGFBlxrvARhXuDu2BwZ8wF8HxJNwcAAnuD4EHk65BcLdJSrZEHroOt3PcYTsr3AdwHLJ6&#10;VZyFLilKGdCGRyNHX9vJKFojJnkXBRIJgpIiaA+dFd2jwnA17lyvRWTJGe8sJi2E00aSjaHSw0bx&#10;+POpW6F3YZoyFMISlQGIgTWMl20sLicBhWKWQoCRwyeHYFQ0rKPKUW0Jt4cm4K0JhOFBxdvGImah&#10;NVMRdTwQ8LpYIrCJQBwndUVbaRhA/i202VM7+3i3oGWNgCtrcIHUzWu5BpNV88jRnW2vBEwKVQdN&#10;bngYuBW3ERh1UGWPBpLkHUcGLL2ICnmWRWtYjTgIum9QojeQSKArN2GfOU7xEXZh48MTlrEKWqhM&#10;NSAQw09nIwu2i2ZFAq6SpogpMQZoj/UPAK2lklkiXaVve37OVTfiM/h44b1pwyXqL08gSPGaaNmk&#10;jVQBOLXsbeI8OCdl5rPWRa3J0rH9zc6P709XwrM7cXfJF4gWt2YOxK+nqozXpG9WsNEYulfVGo2H&#10;cEoquRtAOwikJ7D2Hmq5jWDY106zFNgWNQyU5hcxyRSAhkINux8OR8e9yl821wDI48POsnVtqaXB&#10;2DYemrUA4YXGoPbikhlSoiEsTXU+PBIDOylQVqrlzIADqeaxrxmvc8U1F+3NxqrwFe5jMfubh+fL&#10;xThFe5wvr25YLwrUjbXuf//W+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xudg256tjCvcyg6cvNO17nuV&#10;rde5lG7udeer1e5mUWFyOXr1e5nVj481Nar3Od1Xw5at17nGxN2HK7K9XuZUZgwvywNer3MlRAah&#10;Ny/aXl4qhE17jaxum09xxg1uvcyRHcNPDnqtXuelABDry4rVe5IjII178dr1e5nU2tftz1aNe56r&#10;iE8fzCD3h3Ht5qqaa9xhIIa405TZVa9ydBLe1+OU4K9zJNrCD7Dz1eNe53GwC6+PPVavcyKABY+P&#10;PV6vc8Esb83Xq9yRbxH8OWJmvV7nK9u/NgTXq9zuwvflRhXq9zo6mwtz2016vc8RpYC3NbK9XuOW&#10;GYlV4XUrVUr2KkcfSuKdSspr3DndMeqVPjUEeG17gTLpuPf4cVkaxR+07qFe4Y2nn3ILnvwuUmKW&#10;TXuT1cAcSmmyJr3PSMq2+PblxW0muJYDg09K+gHUPq7WxwYJSvDTMwBndCBb4X4vbYUsxB6qMG2F&#10;O4xhSdzPm3LmT8KkxnMtZHR08Q3MzsB29g7nlwXQX0E5OyF5WMZojWurDtYlxexHwOg4JmbVpoS5&#10;JUOAoSNWqUcDNVUdfvxI6GkWXL/SFLudymskAsLaXVeWD4dgOG4PAKfDIFhQAWVdOCFp3uxBw8h8&#10;TxoQNMAfdJ9KqCzt1Kzj1DxM4lmutlrZnJId20GvYDsOPQiK3JFrjx4gKynYqQff1UvJSmIPupDH&#10;yQFuPePe3f67e3nEDedDx4kNGQaX6ktmSa5edGi++pXcL35jkR0YX04sQ4Fgx7aUIX3o8PTXCCTz&#10;htU3sba88iJvFr8adeWUaVAEYbaSvqOwiflUjZTiRiSCRe3sHPSNa27XlFHWkxgNoH4U0pQ0Skbe&#10;Fd0cbiXvcMtj8OdmRWNyR8OF+pTYmCBGNFweKREVIalWICAEBnPPCTc+unF4aJTgQZoy7orbMY10&#10;yfLSvGo97S/w9vPGx8dONodUiABs4V5LqmxBT6V1NFGVDE2IFr/HnQVd2h5R10q+8EdFJnbgL2yD&#10;WaKNVjV4vtWOt+/OLF0Y7BxxkpUmVGD10qToKfEquT7JhukQEqLd/v52dpQk3DW78ToUW1AgzTHd&#10;lBlOIriYXaQRxtdFB0tr9HOOw7gA19NOKnrrvIChHWKo89r8IwrNFTrSgtEuh73POQkJ923383+U&#10;0QoEeXTWvyxEEfrUKWpUybpl/wCIm38ed6aa2A14iDoxlPxrYfKNqfXjUoq05C0h1728APr5xDKA&#10;d4v8ePNuFwwCBXhc95IBjzFd1NLMHSRWvpY9vv50D5o2ppzanEsGFEE1sXIP341x8lyfMU3W3s15&#10;wMAVh7fE8su5KsDspwXA9KmQOZFkNxusLbtDzgu0Nax05pxwq6D0VdxYOMA9FTQgeIM0t2QfZ/v5&#10;lYlWBLWtxhlIUcEz60mbKRiEz5VBYlh5cYAJPfmAMwQlNde/HihJV4zA6P1ppYCzIgdVOixNLqbI&#10;wHbwPOKiaSxY2v2PH1qt0YBE+tMuKZSBIk8YNdKjUzgqy7E1t3H3+3nKQbRcAEAe8xOgA7knwtwn&#10;S4W8JgfGiQOBAJBjHAU64fhrYnMu5maWQ7Yo1BJYnsFUalj4cpo9dn4q+TuigrOmfQeSHGczKDHN&#10;XXDU1I3Yhf8Ai2QfD3R8eJ1CRBwNAe9zfu/2acT8Jq3D0reg6rmjps+dcIfKiYLJBhJuGI7q1UR9&#10;m/8AgGvg1u3NXvPefs4dTczVWbs/182JYhWOZJZZnLMST+Q9gGg55WNAM6l+JWJq2uhw6iwujjw/&#10;DYkgghULHHGoVVUaAKo0AHEmEvzRq81MAtzrcA1l5StA13zExKm3f488TWia9ziCDc25SabJmvcz&#10;UdJVV9StFQoZZXOij9vFCElWyliAVCBXuG+6WdEoKbbi2PpulNjY9voHBU2wEJk7aF1va6RJ217h&#10;rYKaGkiEMQAUDQDm3FasBRseqvcl3NtOJK3Xudq4v35YiK9XucrnxPNprwr3Mat4njihNWIr3OLM&#10;bHmzGwVo17kJ2td5GCoouzE6AeJPHAI21bYJr3CjdXuubSRyZYyXLtU3SWoXuw7EIfAcSpVworU7&#10;qMCvcKXZi/mSEsxuST3PNhGiqpbA869znutf2HjoNPahXud+bCg95wPr54qA2mtKI6RXuYrJV3ip&#10;45JifCNCx/LhM/3Sh10XOFB6/KvcdKHpb1JxqRRg2Xq+VWIAY0zquvb3mAHAeWlH7QT6USFpSz4Q&#10;a9wX8I9HXW/EIlqMSgosKjfsaqthU/8AIIYnihNk4rhT4tVnor3BTwf0J1bVEUOZc3UMG/U+QDIA&#10;P+JGw4+mwVxIFKE2Y/iVXuCRgPo96B4dUsuZMwVGIGM7SInVAT/wOvFIskp240oFs2k410b204NW&#10;HdFPThl+nAy7lxa6dPs/NMz7z/wR4sTboHCloS2jYAa6G7x4I+DLhGCQq+EZcw+j22uiRC/1Hi4N&#10;JTsFKAueArsi/Y24I0OaMRxCl8mALQSDUGJQLezjmmqFZFcPLHc344UePYzJTiLE65tynwPf6eWA&#10;Fa1CveVHfdtF+SYcXYSEySF7nvfm4pg414JYWHH2mzP5cRiphp+9bx+PLAgVqTWMwbiS3HJc2Thf&#10;LW5B8b80TW5rGaVb7rC4+HJ1Nmio2hbsB8OMlRNbxNcDTRE3Ya8c/wCcSld7H7Xj48dBpQlBNcfJ&#10;W9gBpyE87yyFidONzNW0RXPYqAG3HOilkKhb22njZVFKEisTDx4ItFVhI44k+Ia38eF61TT4FM0s&#10;DeYzn6uGCyZjT0T0kcRF3Rle58BqOJdZ2U4OugG6h5agxahqzUIWEbo8YA1udDrxWZqzHJLl6qqI&#10;HBVUZT2728Bxck441qAaD7JWS6WgzPTQzxGN9yuLk6+PNbH1NVNDU53mpJBIZYJt+4qQo3f4W7Hi&#10;5JnZQNfSAqjyqLKAeANHg0cwJIv7T7eK0yKSJwxFePbhrfRRjE+XOtFHgFPP8tFVh0ubWLEEga+3&#10;miqjS0cKTpNNeNRRy4XMs0fmgC+32214f/1IrI2Fxz7t7hijHvwsB0kzRo6gpxNRcB2il2wrtU6g&#10;cJZhtRLSViy7rEEduK0qFMIVGNP/AA7+R80T4xlh4X9804196x5VWylgJx66bKinjjqBONN3u6cW&#10;1LmfesSVDgotgADwtONJykqqM1EiljEPebx4muo2caOO2GrMNxUXVTqL8bSrGvK8AmsuG0giQu3c&#10;8K7mSu+Zjdy2oHDQKxpMo07WHC8YpOGnJ9nFIM0jNd8b4ZGke3bj0ivTNe4qMJxaqy5Uw1cR8ohl&#10;N/hfhc8dIpUydONdWN/hwzWc880uKVlE1NIpE9Opax1vbx4G0GDR2pU1xjQRrtHtJ5goIWgoHrb9&#10;gRpr3HDdWIpPXPlWvVvAqauxqrjqtSJWZW9hve/E3dgiaI3BNdEcsW6LVtTU9H8JxOkqMLijpozF&#10;JPWFRJdfYW17duZL7j3JbZW2SkwZxHTRdmCdaEqFQpTGJRu3byOy3t/RxEZ06qYNhcjwV+ZUlkJ0&#10;iw+NpPq/Rg8nFWYNgQV+gBn0igpcBLgwwjaKmKABpwumJ5gxnHWdcNwnFK4sbrJUXgjN+x9+3FrF&#10;4XQNCFEevzomXcpnwmuXJmHZb6qYhGsUNBSYet7FwDM/1205IDOXXV0JgJHDponcdCRiR7K6vrbi&#10;gm6W4nDB81mHHIqVmBBM00cSX+CA34cryhxoDvHQB1kCil1ZVETPXXr8YsMyPkx6n5dcQqcVmJ0S&#10;ippHB/6GEbbcaU1atKjUVeQJ99Nl5QMRXr+PBTw/onjuMgRYTlCUrb3XrplUH6UU34sctNhbaJB6&#10;ecKTvurScSBXEyxrqzAfXwScP9MuboqdRV11Dg0f70cIRNv/AATa8PWsjfQNRCED30Vre7oYknGc&#10;Kxmoj8Ln6BfjrD0L6NYWd2ds2tOU+3HCzPr46jTh83YNpPjd8xsouVcYiAT5nCsLz1JH6CEtf/EQ&#10;Py471WNekjJ1L8th9LJiLAatK6jt4bV1PDYG0bTBlR4Yg0lcS65tSAOrGuES4mx/TGNB/q3P8eB1&#10;N17wZ5TB0+yc9UVPu+XRyOVHgdxG37+XOdMsDS22pR/xfidlPsoUQRPvqbtbxPMtR1D64Y5Shaim&#10;pMuUo1vPLGr2/wCXSajin+c3jxgNpbT0k4+wVVTJb4ya7C+3XiKqKeonmatxLF6ir3d/Kj2p8bM3&#10;Eb1yFHxLUfLAVUtLXwPnXLjVJi2UsNTeYvNcX/y0xc3+KqeBy4zVhjD7vMyR1U4pggbRPtr3OqTM&#10;VdPJvwyLyU9iR/wvyrObahAEDqGNGjiZRBjzr3HkzVeIDy46aad2tcmQhfrC8fJW+dUEnzimdKDi&#10;FY9Fe5LhypmyoF4kpqRe+rrfX6TwxasH1nxFCeomtLeM4Cvcz/1QiR1OYM0U1Mij3kDrc29h4vGX&#10;tNH9s8keRpCpxwkpj517jfX4t0IyvriGYY6pjqVSQOw/4Fbm/Eb15llp/rgUfOkzNs4+ZCTHkYr3&#10;Gs9ZPTVQyebMMRr7fu08Lhfvtxo7zZayJ0rMdCTR63l6+IEdZiujfsPv5Oi9TfSSORYMm5IrK+Rf&#10;secjuD8WFu/GjvwwCCxbFR4kgk+ykzmWkHFQHUTXDa/+L8uKyi689ZsbhNPlbpzDh8QF980EcQ+n&#10;dJbjjm81/dKlq2gdOAq/5NDOKljHok1x8hd267feeNGIZ29QNeVbEhg+GKdLtUqxH0JGeMjMMydn&#10;UlAHSTPwpahpDYmZn0rMBYW4icSrc8vb53NCKW7/AC9MAo+N5BwhdVcqPjdjyGHvotW2lKtUE17i&#10;PxLMPkLsxHM9dOw7rT2LH4BUHCd27KBC3VHo008G9fQK9yLSZlzF5fl5bwvEqq+gkq2K3+N21HEb&#10;V26ggIStQPFRine47syfdj8K9yXBR5pqH+YxnEMLwdCbMaipR5B/wJa/FzrTrnidWhsdagSPQVpa&#10;QeBNe40ViZLWo8uvzJJXlf3KKCRyfoKC3A84bYCVPqX1ISTNMtsuqMEaQemvcdKGky86l8NwCsqR&#10;fSWvZYEI8DZ7Hhww5bKxQ0tQ6VeEeynfyx1xq4dNe46LL8u4dYcKoRbtvMxHwshtfh2UqUMG0JHt&#10;pIbcbNWM17jdimJ11WnlNi0nbtBThAPoLjjgu3yIUrDoCauEIt9p28K9xFVFLTOAuIVc9QO36SUg&#10;/WF4VljvvuUojzpxTs9XXXuRqDAcmvNenwwyve4Ygkfe3Nt2DAVgkk9eNe/MuDDVw4V7i4ShxKjh&#10;EeBYdTwAfvOoP13PBM3alI8CUjzpAh4unxEivc7r85Y/hFNtfFFpmWxYQWBNvD3eFxu/y+C149Aj&#10;H2UqbC1DEQOA4nrr3EauNQ4lVGvrKabE2bU+8UUn2E9zfheq8DisEEkeY9/GlykAbRXuK+mnzvjT&#10;R/1cw2gwRV0UiMyMfi269zw0aN68qW0pQBxOJqinGW/uNe4o4emWaMX3TZgxeuqR4pDaCM/AbQOL&#10;VZE8/i84TOPh8I91V/mABhCZFe44U2S8i5cYVVRQwPN7ZpPOkB+JYnXihrKrW0MrSCeszPnSAXDy&#10;lECQOivcV9Fj0YsuHxQQ27X0H1AcECbptsQ2lIpA8y7sOPXXuS63M0iRsuJYnR0sMY/cQEj4kLry&#10;isy1fetIrSWnXBwA669wOq3qF0xlJhnzJjFU17MlHRBNP9VnF/r4H3c7tyrSXFnqQn50etWKUwZx&#10;j0ro38OQDn7oLQN8xNlXFMXkXUyV+IlAfpVCOIv53ZW6ZDS3MY8RilSGiRtxriQ9rXt8eONP6m8v&#10;0jrS5G6eYbDLYhGCyzv8Nb243/aYNq/Y2zY6yCqa0WO78RUPWuAjcNdnJ+r+jnOTqz6jsyR7MOw6&#10;hwqMn3U+VjU/SBbceUGc5o8qQEpHQECrS2jGZHUPxrIARqTfiRfFPUTWSFazGK420KUkIiUfDeFH&#10;LBzMn1SpxQHQBApOXml4ITj0k13uHMVPk7qPiVT8ziCVE8r6BqicufrFzbilNrcvGDqJnaTSN1be&#10;zCvAg8V9H0WzdIhqaurgh29tzWI/bw5Tkyh4lK0mqB9CDh4a6LAC55Er+nGI0LErjJqHFvcpYri/&#10;tZ24jdy7Vh3gHkKs5eADprsa68csHydmemfzKrMNLg6Nb9LVzXI+hF155uyWDHeaRxUaeBC4w29P&#10;CvfnxRYplSixN1ocIzhX5iqzYFKKlYR/8huO3Fi7MHBL6nP8UYUyYTgePqK4I1/tLt421fTvGsvx&#10;fMVUUNGRr/pLB5fp2jx48cvWyNUD/OIJrYSSnp56KyXHGetgqJkKy4uykagRQ2+4gcSFbjggr0jq&#10;ApSgjTXuYKPIuIY3IrQlqth+9UXQfXutxE1YrJn7uszW0qQOH4V7gmP01x2igjkpaWKGNUu708Bl&#10;J+g668Pk2yj/AK2POqquUp/AcK9xN4tBmGBRQUkFZOjj/KTERqvtAUWPC18OjwoSok+gFNIuwraK&#10;9x/wLIGSahFObZauVz3CMFAJ9hOvKW+UF0y+VeQOyrKfG0Y10d3hxQNkTIfnlsChnKRDUvM0h09o&#10;XhucptmvtKvb+FFxuSgzwPRwr3hryfTYVIZIaOIyU4nNo0FKQWPwLC/DDQhIATPVhBqi1rcOpIrr&#10;cL24ZXJ/pw6yT4SKrDsJKU02pnrqqCnUg+JDuDb6uGmosJgJBJ6SJ9m2mO7KhImeIpE4t1Hydg9W&#10;cPqKwS1K94YEeWT/AJAjBPENnHoDlWjjdOo2bMsYXa/mLDUpPOfaLRk3PA+62xcg94ptB4gHH1Ez&#10;7qdQ2D9ycak0WbVxUA4XQ1Tg63lhaH/pKFPAOk6bejmCUUcU2MY7KL3NFTtDH9Kuw4Sr/ljACVFa&#10;+tAIHto5ClJFPAkxmT3ljjj+Dkk/eunBHyxgvTPBMM/lmVsm1NYm66TYhWe8B4XsR24atLZA0oZJ&#10;6Co7K04hadpx4YCKmLHVtZncKfEKNPz5wmwuakqxiOIw0OHbb2iEwJA+i9+JQnSrUQB6zShDZdxU&#10;n1n5VK411uOdLKAmtzPjdZNIQbU1FGBf4A24U3Fy2nxOOK8k1ZaigR76xyecR+jt9f8AZxFnO+Wq&#10;1jDkrLFZGfCprHaRyfbYaDgZ/NJdVpaQrHidvpVkngBXkWTu519g7cUOD1fVfY8tBDNEgHd2EcQ/&#10;p4rSLqJT4fOrpJcH41ktf7XIWH5C6p58xBques8tVN5ZHkZUVfbfxtwNrt7q7XicRtIOFKNaW4IH&#10;nXB3SOwI+gAcWmYekWVMqwDE5s1mtnCjzFSIsg07KTqTxLe5epva5q6QBRmHgrD4CodHVVNRdpoG&#10;iAJAuQbj26cRtFkHMeLyfN5YpJpd1gskw2Ar7bcCtxb6tgOG3CjEYdNTWkRe55gxPpxj0NOy5mrb&#10;shJMcHYadi3I8zS3S0kqVJw2AbPOjJAJ2z6VyVgwuOEl6oQZXpKpqLD3ZZCT5hMx936BfmJ2aFKV&#10;khRAihyw0CoHhFd8LXWunntFDKzIp0ub8hx+UcaNyANle5xp03SgDtwgdVhTcxXuOmLKqU6DjDBk&#10;1ua9xPAA314bGvV7nNVtrxuvV7nYsNDzder3MikDU68vtq0TXuZAPA83tp0YV7j5h4YPfwHCtUKq&#10;gEmvcZcQO6rYnx4rSIFVNe5HtewHFCTXga9yQvx46cK1Xue7cb1Vua9zwN+a01Wvc8dwNx25cU4K&#10;9zIpG6/G1Vo17k+unc4ekYPEyUTtq20V7neG43idArx0szIrjaQGPbm+6SpWqIpGlAma9xmkbdOz&#10;juxueK4ilJFe1trzOGYajl9Mg1fTIn3V0PjxQ4ZmvMWESB8MrJYiO21iOIQ0noonVYtL/hH614C2&#10;g4abpn64/UP0zlhOAZgqo0iIsplJGnwPLBJZOpBIMRUdX+5tnfSVoSqeBFQq3DaDEojBiMEc6HuH&#10;UMPz4a7rv+J71Q69dD6fIfUGT5sUcquJGFje2nGHFuXzRYWcBsnpNRna9m9tl+tTCdJUZw2Ui8s9&#10;KsgZMzFXZqythkNFXYkqJUyRC28JfbcdtL8KLlvr1hTUkUdYm0KLXvyDbvdkye7NA++3PdSSUihB&#10;A1J4lupHWuqw7HaaqypOUVrEt/EcP7LddOiHBPVQiybdHvGil9Mmu+LnKXq6zXh/lw4raZB7bcDm&#10;Ybis3H2CD0UQ5j2XNugqbwJr3DDZe9XuVsQZBiKeUdAdeRLd7hutfbNQde9mt0xOjGvcHTB+tWRM&#10;bKmmro0LeDMByNbndu5tplJNRLdbsXdp9yDh1V7gkUeO4VXKHpZ43B9jg8Bzlm419wNApy1ca+5J&#10;HpXuKbCpo1qUcNrcHThK8nwmiJ9JKSK9ws/qWqocN6j4XiVwpqFjP06leZbdmrhLJB4Gpy3KbL9m&#10;4g8Jr3HuBxIm7vcDmdqR4QaJ1jSa9zMrIt/HnlY02RXuAJ6pqI1eRKHEo/dNNIVP1gnjVwklufSp&#10;b3Dc0XS0HiJ94r3ASytUR1eDU0h8UGvIgekAxwNSXfo7t1Q669x7cR7rKe3E6JjGisV7nlsp780o&#10;VuvcdaaNaiKWnv8AaRv4cSq8JFIVq0kHoNe4bb0YZmNWa7B5SboA4H0ErwLX7Okkisfu0mx7vQ4O&#10;OE++vcsSG3aL9+BtI07aw7r3OVrG446oVSa9zvsbg8LNEiTjWjjXuKbA6nyKxJCex44herBNElyj&#10;UkivcIV+Ijg0mG5pwHqDSDaJ4wjNb9+Nrrr7bcmXvA+2lQ/ogGssux65D7D1orgZA6jtr3Bq6Z4+&#10;mZMm0OKRsGEkSG/xtqOEoVFRjndobK5WjoJr3BFXav2ueOOygYca9yFneKOfKyYn3ahdWFu9iba/&#10;DhihYU2ZGw+6luVqKXu74LBr3LUfR9ndM3dMaWnll3SUZMbC/a2o/LmZO5N8m5tAmD4cKwt37y3+&#10;X3iiBgrH217hw0IKlQRbkxwBsqGBNe52Wse3KTFaNesO/OO7W/t5snVSYyK9xW5Vr/Jq1jY2AI14&#10;d2QlY6KaWmUzUeZdwuRfjT6yemEfWX00Y/gcaebVUUD1tMALkyQqW2j6Rpw0zO0/NtLaw8Qw8xiD&#10;Uv7i5sctvUKJgSAfI7aDdyuDZup63ULWfoHv21Pu/nzVE6SYrJS4hW5TqhteJyyKe4F9R9XMKbVc&#10;OFs4RXVDeBgLQi4TiCINChwwm2xsTfh5Cemogmvc6ZA+l7W5ZUV6Yr3MDpt1PGyI41cGvczwyeW1&#10;/DisDUIptQ1V7i5npRmrJeI5bc/5aFiv/ElF1+vgkylwqC2VbCPfwoMpc/IXLbw4EA+R217lZ/TH&#10;M8+C5zq8t4iGQSM42nwZTYjh1kzpadLZ49NZs55YJurZLyOAHsNe4LfVfD6qpy8uM0I9+kIY277P&#10;Hg2zRkvsykSUn3VH2QOpbeLStisPWvcN16TepK4/k1cFqXBnoza19djaqeG+6uYB1stE4pPxrHzf&#10;/JPytz3qR4VfHjXuHENZC/w5MpUeNY3d0RXuShUQqASw40FUwUE17kiOoiPYgk+zntpplSDXuLLA&#10;MUajqkbdbj7a+6O2g/dshxJEV7in64ZLo+rnSSsoI1BraRDPA4+1uQX2/QRpwU5hbJzi0UwdsSPM&#10;US7rZmrd7MEqOCFHSocIPGvcrk9KfWCmwnM1b0+xCTywzGSFW095TZ1+nkEblZkbd02yzCpOHlWZ&#10;G/u7irlhF4gTwV67DXuWT0+Y6KQeYri57C/MsA6qMRWFq7JaeFe45LjdGw0cH268vrjbRebVQ4V7&#10;nCbHaTZtBA+k8cInGnE2iq9yIuP0oa+/8+JFGDFPmzV0V7ijwnM0UM2sg0+PNBRB2Eiih+xKhsr3&#10;Boy/nOmAVxKL3A7887al0bDUa3WWqB2GvHUW5S1+Kn0cWkxin605dA8irISp2j7MqgbHNvbwG5wy&#10;4G0XCdrfhV/i8Pwrpj2EbzF5tWWv/cnFM8UnaK4gEADhPukPUelzNliP5udTUU36ORbgG48bHmUG&#10;62ZJzC3STtjjWQm8WSmxfJSDpViPWuXBYOYqJRZpAPhfkllhXCo+/JrPCvcwLmjD4nDiUC2o15dt&#10;pfRT35FZERXuAZ6vMBpuqHSGXEcLdDiOGjepB95kt7w9p4Bt68oVmNgtLUhaRKempU7PLpWR5gEO&#10;A6F4HoB4V7lAdDmDF8LqZcMlmb3WO0X7fDnDjN8zvbR5SVrUCDBFddvyDV3C4GIr3Hb+f4jILvMx&#10;+F+BJec3Ktqz7aXjKGhsAr3MRxuubtKwB+PKDNHh/EfbT38pa6BXuTqbHK6Jw5kYkfHw4gOYPJH3&#10;GaK7jKmxMV7jgucsbypULjODysoJ3Egm4b28E9pfqJCwfEIPs6KDrmUN3ydDgnhjXuD3hXrb6tVO&#10;FrhzYhIGiG3U62+nk9M9rWY2zYQFHDD0qI3eyux7zUGxjXuNtb6qeqNYpMmISX/4meFL3avmi9iz&#10;jR+32aWbexA9le4l5fUD1ClJLV8vveO834BV795i4rUXFT5mhMncC0SPsT7K9xsPWnOdfFJR4hXP&#10;LFL7roxNiD3FuIRvvfoMlaiOIkwaVDcy3tyFpSBGOGBkV7gAZhpZKHE2mHZyXQjXQ+HAjmT5vj3w&#10;9RUpWoKQIr3J9FWipiDg/fwJkzRy2Ywr3JtiO+vjfm5A2Us1TXudbif7ee21qa9zyNt15op1baoq&#10;vcmt5ddSmlm0HgfYeLbR0NYGmAQK9xDt52GVRjYW9v8ATxx5vQZ4GqHwmvcUdNUb1BB04VLSDSqv&#10;cdYZiBcG3GCnDGmFAKr3FBT1CV1O1HPYqwtrw7y67NsqOBouKNBmvcDnEqGXB6/bqApuD7Rw4vbd&#10;Ma0nA1tC52V7iioYpa5BLEt93CllhTw8AJ8gaXJukpwr3HmnwOuma6ISB48PkZLcvfak0XO5mhI2&#10;ivceqfKleXttOvBDbbp3T/3JjzoNqzhIBr3FPS5BrJQC5IB4LbfcVwjxGidWfd2OFe4usK6brcGR&#10;/DguZ3ITEKoI3O8SjsFe4KuA5Go6RkdrH+J4NrTdC3SNKhQSezdb+ya9wyWR8KwyiZFdQNo1v4nk&#10;rZVlFtYrACfbQUXdOajjXuDBnDo3lzq3lpadNsFdT6xSroR/qk+IPMhTY2+fW6mHQB/R2YdYpO1m&#10;CmjpWcK4s223AOyZj2M9Ac1/yzFQUkQhZIwfddfBhyP8oQvcK6xJKFdOwii+6tw8ZQZB24V5lVxY&#10;635aXkPN2EZ2wWHGcJlEkbAXsdb+II8OZ2ZdmSM2ZDrZGPAcKj95stUz1ETRMQPy4JcEoj1TS3DN&#10;QnbRYUg7abG3nQ68VVHUoQGBPbhS4mkQwprqISQb8XOEVvlmzNwPvNzTK4UMaQ+L0Ejx7kW+vBOw&#10;ysCkFdQbcCjrc0XlEg0FOMUTODvS3BfyxjTwyDa1hpwDXbGoUHrhsaZNF5z5lqOpRlC3Y38OGEwr&#10;EKaupgk4Eg7W5GjzRaMjCgP47dfhMYyDRCuo2TZsM82tRCpvfQag/DlHX4oP4dj57pKnrN0xplNa&#10;ilqqmjT/ACijW4t+8ODeW95mAw5g+gQ2o/xD+ievoPDZWfG429redNCzfP7RGCCT93VViHor9WlL&#10;mCmpuj3UScpiVOojoqmVh+mQDSNj/jA7e3msjF/McqYlLhOKxtEiuVIfQob2sQeRpZvqsXCw+Ckp&#10;wg9VT+AWSAqrON1tLcXUTJMgZCDfgyURwpcTOyuwbi/ORW1h2tywV014HprvmNwSNe3FIVhSua9z&#10;jZiL37cZ1UxFe5//1/n/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5yHPVYV7nIc9Tgr3MykXNub&#10;rde5lBIFhzder3M6G9ieer1e5zY3OnHa1XuclIUa8rW69zmbWv481E16vczwThLE6njk1qvczVVC&#10;KkCaCwPiOeImrlNe4xXeCWzi3GiIpvZXuThtb6G43NWr3IyEq2w9+KBjVNle5NHcE8tVq9zIj7H3&#10;Lrz1er3IdbAA4lTRW/I80RVThXuNx3RtfvymyqV7k5HMsDJ2tY82DNb217nKEgrr4ctVhXuZdQbn&#10;6ubq1e50CL3Pjz1er3Mye8bA82K9Xuczf7N9OO7dlar3OtpBvfjUV6a9zmCDry8RW69zhvIJ5TbX&#10;q9znu8BzVer3HKgxKqw2rSspGKuh7e3j6VYU6FlNe4cnpj1Vp8agjocQfZKugLHihSZGFHaHAa9w&#10;3vT/ACVnHqViS4PlOieokJAMlvcAPju7cYQyXFQBRwyyX1QKh19fRYZSvX4hMsEMYuzuQFAHtJ5b&#10;f0E/D3w7Cpocx9RnFTUAA+UTdFPewHjwa2+VlJlYwjpFCxixCdoqvHrz+IJkXIQlwPIKnE8QAYCX&#10;b+jUjTxtfXlpeVsk5dyrQR0mC0sUSoB9lAPq04ZNENiNgOwc8KELLIH3YdVUtdXOv3U3qzi0tZmb&#10;EZZVkLDyVJVFB9o9nFyj7AARf2cLvy+rYYpYbaZIMDqoA6y8q2QntY21OnfmGaNX94G3DJnUjE4n&#10;hS63CmxJFT6Ot+WjFKqD3tTcc8IHVQ4YsLcu5dBXh0iaTFwOKKYE9JqJHKsVcSPtyHsfDmZT7lx2&#10;4U6IwjH3U3oIMDb11xkldpSX73Hh4c4s4Vff15VJUDAplC1TpTUiOBpZfcbaDoBbx5jDDUjT6uOK&#10;1KpQdY2ipoVzUeXJa6jw8bcxIpTVzf6eGFy6HAkJGkjopQ8dQGmuccYad3T3UOo+B5yEaJ70el+F&#10;jj7ihpURh76J3XFHBVSAN58uQe+f3vZziN24W1HFy3SkR+lHoUUIwOO306K4/LmONpJCdxOp+HOT&#10;KpG7t9ffjDTqlHQKRpuCtXXWP9FBN5zncCL2HMMaql5GB18OHbxK4ggxS06VbMflWNpxUSJTobIt&#10;zft9XOnuJLre/wCXCdROnxBO319KJnVk4EDnop0o2iJLWPl6qSB+fMyM7XEutvDw48600keDDrNK&#10;S2lEQYJFNglmjmZCw230Ydz9POPmLe4Hb4cT/l1IxUoU2tkp8SiCazeY010AvfvYn7jzsxpfW+vH&#10;0XSgNgJ4VYPKiABNYWiG33rnUaDnlA1DHt48SruTOweyqC6PGKmmmYxhYbp7ADqecL7rodByxcjx&#10;DH02VtxzUNSRsqXHCUKNKSWU6hiOeip3Qhg1+Xcu0up0qSKqblK/uTNRJ3RmKR3UoT3Pe/gOZfMa&#10;1gdeFY0gjo6ONIwQojo6K5iIKnvAs50+/mBJpAxDrp4HhkppDuLZiNs0ocbSZCTEcDUoQpFTqzMH&#10;JNiPztzyGQ+8LfXxohIGBM9WynUqaCdpB6qyuaRFMTdmAIt3+jnGRmDbmIsdeJW0d5sBJorTCgMD&#10;51NVo2Kx2IcfZA1Pw4lM8Z/yj03yvU50z3iEOE4XRqXlqJ22rpqAo7sx8ALknjC0d3hM0WvOIt9v&#10;voSemfS/M/VfM0WVsm0M2I1c/wC6oskQ8ZJXPuoq+0/VrzWL9dP4secusvznS7oQZcDy1do56wEr&#10;V1i9juIP6ND/AIRr7eVCQnZUX3eYF/wJ2cTV6Ppn9FmSuh9PDmTMpjxvM1gTUsn6GmPitKhGnxc+&#10;8fDb25Sw7NJI0krF2c7iSbm59pPNKoOadIo7QHie/ONrtxua3qrlzzEAWHNTVa9zASG19nN1ua9z&#10;iy/vMbcvFOBM17j9lvLeL5qrloMIjLAmxcjQfRxY2yV8KWttFwwBhXuHf6ddIsMyhCtRUr5lRa5J&#10;AOv08EKAlgYbaFzTIYr3BtjZYrIB2HhywMmaMJnGvc5+aN4J4m21TbXuZw91uOVirbK9zGZgh97t&#10;y+rprc17nBancbX7eHPBM7Kawr3I9ZidPRR+dVusKDuzsAB9/LaeNWMgTXuAzmX1C9OsvVLUS1LV&#10;8691p1LA/C/bThcq6bbO2ixV0hHWa9yRFl7qB6j8F/l3TupTB4rbniqfdeUeGq3t9HFq+8cTqSMK&#10;opRfEzFdEhRdtBwPsd9CHW7KmDzZizDU4fDRwo0jymU/ZXubW4VB5Tf3Yelb7pTYmRWJKiGRzGjX&#10;Ze44VuoocjUG5MQx0zOpsVp4SQfoY6cYN4gbVT6UXKfB2q9lZueo8wdHKKUmtocQrgLWBmVFJ+Nt&#10;eITfNnaFH1pjv0dBNe4vcP6y9LsLpwmX8iwTVA0DVEjS/ePHlhdtfwpNbD6OCa9xdR+oLrVHGmH5&#10;Qy3R4SlhbyKFA1j294i/FqH1LMaPfVu/Wr7QB5V7i5U+qHO2FSNi2MTUoewMcW1DY+0jtxUrVxw8&#10;q2VuqwJr3H7I3RLM0NcTmjG5K1yLKsjlgpPjcnuObCI2mnUsgDEmvcXeAZWwQ1b0kc1U8tBKY5Hq&#10;FKKx8SntHs5YJB2yacSEjaCa9wWsv5ZyhhSuYQp3Esd2pJ9oJ5vSDTspr3H+bMlJRnyKVF90WB8e&#10;XAiqk17mJMxySDyoQAQLgn28vWpJr3JVBimKIAalgX7m3bvxua3Ne48R1k084klNz4gcrrq4xr3F&#10;JTyo4LWOvYcoVRV4r3H6mV1QW056lATXuT2nO1d3ui9r8bUYrWivczxVLIfdOg5sLwpwYYVxKg68&#10;dosUV4gL+8OULlOgVw2e98OOeG1JluoBJ78ZCoqwFdOg78U8c9jfsT7eMlU0/sqNYnivoa0PFZVs&#10;RoeJV7a2mojxkd9b8WWGYvVrCsiPtO63K950inpphq8MgmdlcFgdbHj7HjFR5L0jSF1kvcfT3PKr&#10;NNxFNzYVTNOlWUAeMWBtrym71f0ENDmeVBogkuungTwyYWDQZuW9JoRIW3xK3tA4A2H0lOfLhhIb&#10;eunDk4Ci9IrLzlgNbJlHqXgeNyM0MUNVGXZe6gHuONnGnEHQoGumF1I9vLW85YrSZtyi81O3mAfp&#10;AxGpBGh4WkCaFavEmocdOsTE9gRaw4UKRTHIbJex4pAHCi+B0VN4NHTPGjTVBpZTYTrtP9vLilCK&#10;4SKSunccXNbK1NWbIJCFB7X0PC5VXFdrqLnvzDniLDoMKXFFQJPIoLNbW/hb6eJQMa26mU1wi0BH&#10;sPAJxKctEzAaEdjw2mi1YisvAnrqCWWYlARc8cFIlV7jlhuX2LB5hqT38OORTyRXuR+pVLHR4Ay0&#10;x/SxbW+JHjbhfcHCnIgV7iIy9mmKvaNvNLSRKFFv4cDYNLEqmvcNdg+L06ZXkp1YmaZPdv3uBrw4&#10;B1Jp+a9wj/U7CRDi7SKCRIL/AEHxty6DhBoncwNdMdqk8Nr6LMq5JzvhOL5ZzlTU9TPh6xzRGpBK&#10;BWJGiXAJ5Om4CWn77unti0nyBTsmiq9MMqPFOIpNZjrqvDqeKopUeRS+1lTuQexvwyGbMtdOcuTN&#10;BSz0VJGBosSxIAR9GvM42LW1tFSAmRUJrun1jjzxqdhtRNLTB5UIv3BNzwCqyqyhU1DUuC4iBISQ&#10;Xho5J2A8QGZQo+ngrbuUNyW4B6dM0h0rWJ0nDbxmnRSxFrW+nidx7D8kUCiXMeL19REpF4lmjgNv&#10;iq68JlXaEYurUrqmJ9OFUFufu2xwPCuxvtra/IVNmb0/ZfRKymy+lS17+dWMzgfEmQ241+as0eJS&#10;J44mad7sxqxPVXAxytoXt9HPVnq3yfgkhp8Bp6eaZRZKbD6fzG+AuosPv4qTvHbMp8KMTwA/CkSr&#10;Z1eMwDw6K4inUCxufpPA/rOuPqHzrUM2WcAqKGFzcSVkwjAv2O3uOUZze9uye7aKRwKsPYBSxmyQ&#10;jFa56qy7FAsAOJatw3qziTM2d81U2GmQ/wCSpEaaZj7NbjhiG725xdcSkdA20wosqxgkjYCcK5W9&#10;mnO6XpZglUL4xLiNd7ZKifyw9/8AVXigZU0DqeUpXTJ/CixFxj4U6enjXgO1+LnDny505ptmHUtL&#10;RqR9p0EsmniC54uVmNrlp/ZJMRtPipSEqdVI9vCu+J3GOuMcr7IZZqgeP6ZIIx7dE7jhCveVTuCd&#10;W3bIAplFsRIJmfZXuIOTqtildUH5RoYQR9qKNp3A/wCJNe/C/wDmj1wYQAOsSZpWptDfUa9zCuN1&#10;uNm1Rg2NY1Iv2d14YT9QsLcQFxx4w4h1fl4U0yEdKhjXuO1NjmP4XGEpct0OHE/8X1AkkH1KTzZV&#10;3BBDSUnhJk/vqzjKUkcPKvcbazM3UCVdkM8VOWP+4U97fQWGvFZv7lY8A0+Qq2nHp+Ne5wgwfqpi&#10;o3U+IVMdxYkCw/5BXjiWb27MEqjnopEFISfEPD7z517jjH0Oz1jcSti+O1gU2O2MhL+3UkHi5G71&#10;y/JKyB5xSj821bkEJ1V7k/CvThkCCfz801rtYm5nq2Yn/gV4y3ug1q/auGD0qJqys3Un7UgA7IGI&#10;869wTMPyh6acpU4FVK0si9lpaVSdfa78GiMly6zA8Ux0J2+2ka7t5wzMj2GuDb72W3Jv+dDodl6I&#10;rl/KK1kwNxJXSC1/aUQAcUqu7C1xbZCj0qPyFIfGoyfnWNo5G0LWB8B/Txixf1UY4oNFgNJh+FIu&#10;lqWlRWt/xMgniFzeIN4tpQif6Ip425IkyevjXkgVe5J+k34DmK9ecWxqq21r1mISWPuqDtHw8BwN&#10;ubyFWBBPkKNkWg08BWfiUlzpnSvdpqLCWhXS3muq2+J7ngecza4XOhBA6f0pQu2SjaqAeNe40/IZ&#10;yxV2mrqukgJNyrNJJb4AAAcLP8quTKlQKurumsMVV7k6nwbEqQ7f5xUgHulDSpH3/wCPJO3F6LF1&#10;OBc29AHxpxDif4Ubdk17igiyzhEx8zEprIB/lK/Emc3/AOXcN/u4Y2uX65CjI61T8KSqdUDEAHqr&#10;3HGLDMEwuPdhXy8xtfzIcMkb6g84F+Kk5Qwg+FOo+RPxpMp3X0k9Ve5zGYcYLCOmkqli73/QwAfU&#10;uvDVpssjwJA8wBVVuSMZNe41SYpSTVFqxVnk9ksjuL+09hzaFQqTB9cKShQOIFe4oo8by5SU9ppI&#10;lJPvJTQF2H12t+fBCw6hskyAegCRVC2V4ggDor3GjGsZfFHCYfBLstYO67dPo4WuXJVgEkfP8Kro&#10;HHGvcZFpZISrbA8nYbzu+4DnkQkTpxqyUpAr3FnheA5/xWIjD6aVUFvfZBGlvgXtxc2H48AI9KsV&#10;d3jFe5OmyWYpQM1YnHGum5ROGA/5AJ15YZcCZdcAB24ikynMZwivXt35EnbpXgZ0lkqHTU+VH9r6&#10;S3G3PydqZSJ8hPvp9feuCE4D4V1cXtxuPVLDadduW8BaRr+68vj9IHEKs/0nTbtTFNKYJwKq9cHk&#10;d+pvUWoJampo6cntZAbfRxO5nF06DAHkKum1aT9xmu735GjTrvnKYQUJndX8LWF/q4lCb26GBUf7&#10;3opeVNNp1Jnyr3BAwr02daJUauzPiVBhkDAMTU1caEfSL34ZWe7146PGoI/xlAfGk5ukPDAEGsZl&#10;jVthOp+B5Pl6W5HwSQQY7nOPEagd4cNgmqGPwDBQo+/jyspaRg47qI/43JP4UWKUoDD3V2rMWsVt&#10;8eOWH9N8uuAcCy3X1ni0tfOIE+nbfdw2RljY/ubSlnjrOkU6i4AEKB9a5XHFFB6f8SzGxerrKPB4&#10;Wa5WnBdwvs3N48Nv7PqeMkpbSNukY0z35mQBFd8fsO9P3RvLcomxaonxaVT3lb3fp2iw4oRu7ZNY&#10;uqK8aYN4s/bXuC5g1bk7A4zQZPy+szgWBjhJufgAODVpu1tk9203J4fpSJZKsSrE8K4tttdtAOOt&#10;Llbqxj04kwPLjQBif0kyLCoHt3SEWHFC0uugd2mOkwBHtqq3MJUZ8tvsqK+IUaIXMgIHe3vH7hrx&#10;+Xo5igvU59zXhWGIbhohUByv/IAtf6+eFo4rFa0pHGIn3xTGtS/tTPuqEcWLm9JTyzA+IAUf8nkc&#10;TVVUelrKlQ0GIZtrcWkU+8lDTPtuB28xltrwpU/aNmFOk9WPxAj30qSh1wdHvritTjk1zHTxxDw8&#10;x9fuUH+PEVjeeOlbwNU5AyvJLa5+YxjENij4iGPU8I3LpiP2aST0qVhSxq0WD4yCPeal00WIqd1V&#10;IhH+FV0H1nhc8ZxvM2YK7yoKlFiJuYsMgKiw8A5ufr4D31u3O0iOhA+dHvcNo8SffU8C3BNyrkup&#10;qoEfC8rUcUr3JrMXmeok/wCJBL2H0cdtsvU4PC1j/SUo/CnCUJSTXTDcLcVy9HquW1Xi+cTh6MPf&#10;hw6FYhb2Bu4HDkZapQkvJT1JEe+g+bplJMAz7vZXEFiNB9/ONPkvozl5hLHWYhjlUf8Ai12cX9un&#10;E35O2szq7xSzxkyKdbuAnERBrtQ3jYfRzPDlTFcXmdMq5frZ1PZUgb+JFuG9qoK+1E+lVS+VSJFY&#10;p6ulpRuqZFjH+swH8eK2n9OnXzMaKYsuz0sB/wCLpFjFv9a7C3FCrN9ascB5j8aKlu6TCjTPLmrL&#10;sWhrI2PsRt5+5bni1Tot1Oy5TCkxfMOGYbDHYmNq+Nto8QbE6jggaZ7vYtI9aVk6QCKyU+YcPq22&#10;0vmP/wBCnUfewHAnzHiHTHL1Y1HieP8A83qr+8lFFJJr/wASC2+7hdc5iywIUvUehNK0krGAp4jd&#10;nW7KV+B4G2KVfTmrZq+swzFpVW9th8lSPpcg8CbuZNk6glRB9PjTqGIOMgfGsnFJljO2YsIwSSLp&#10;fhcOGSSaxtPJ8zP/AMSI7Dlba7exLCQPPE0sTbgnCR8DWN0SZdri4Phxix6j6x4jOuOZ9zcaR0Fw&#10;WaKIJ7dt7G3CG5t725ILz4HXgIpQoEYA11HDHEmyNbDgV4vnjKFOppcz5uxLHmGnkx1UrR/kbcIX&#10;WbdBh95Sz1KONXLBOJwPlWNaOkWXz0iQP/iCi/39+S8uZ4y3ZzlLKQq5Nuk1UrkD43bTl2n7dKZY&#10;a148dvma8BGCsT01nsSLHnPE8852qZxCKijoZALeVFHvK/AKnj9PKruHnyQjSjqGNPBlxQMxXIfH&#10;kehwDO+ZsQENbidRIjC95ZRBEoHja440ww8CNTivXZTKhp+de4JD5EylQYY0+O5gD7RqsbAjT2sT&#10;c8F38tQhMrdCePnVAsKGEjrro38OYsLzd0By1TrJDLXYvWrfbDS0jSC/sMjAL+fCVV5ZMnFRWroC&#10;ScfOIqkLOII9dtdHdcWA5Kk6rZ8mUyZQyvUJGTZfmSsffsT9HHU5o9cf3JogDYSIpzRrIJJrlfjN&#10;iPUvrFLTmLFzhVCt9UmnZ3/4FE4Sv3VyudQSnokzSkNtp2muIAHbjOmYOseY6B0XMNLTU+4rsiiK&#10;7h7ADrbhekXK8dQ9KdBSkTtru2t+J44FnuQBnzVIG3aKsShR9RHfgectLhvEL41fvQnECK8BYWHH&#10;Cqix1aVYmzviqt2ZVYD6bW8OFi0rdOK1TS9q4U5h8a9Yezj9lLL00UM0MGO1eIJJo7SsSbnw14SO&#10;WSoUQrVhSwOlB8KjPnhXfA+z50fytiFC7x+aao3I+J+J5g3vc3aWKjKiVHbQ0tLwz4hNe4TrHcj4&#10;thNQyeWSoJAsL8xp/mjLhhJoV96DXuNFHhtTHKI3Uqb+znnbpBEivEzXuTcw4XXbEmhhd0UWJCni&#10;i1c1UoKY217iNtY7GBFvaLcOQrVVRjiK9zJY20PL16vc8E2n283Fer3OQsebmtzFe5nUa/RyhOFK&#10;Aa9x+w1NzaePC1X3RTYNe4yYihSrZW7KeGSRIps17kUEWHLRXq9zMCD25qtV7niLi3NgV6vc8pA8&#10;OXmtxXudk+3jdbr3OSGx5qvV7kirb/RAPZxwGacia9xugYMb89FNbK9zi5G61uXr1e5mQAi3NVYV&#10;7ntzDS3K14ivczI2oDC/KE1WvcdJJCcKkhY6DtzSFY05wr3EoruACD246B00mEdFe5gxKcymIPrb&#10;ixKRpikxbCThXuTIrt71/hblFGMMKWAwK9yR5sgsUPGgARiK8UhRxFe5OpsYrqV/0UrA+2/C9y2Q&#10;raBRU9YMviFJFe4vMG6r5ywd70lY+0dhuPAo/kNvcbUio8u90bW6BlAr3B6yx6tc54S0fzbiYKAD&#10;uvyM7zcdh6YqEsx7M2HQSMK9x46r9e6XqFX4Li9WPL+WADEH2Nfh3u5kJysFCRGNEmS7pLyZtxsD&#10;7pivcNPlvPeWMboEkpKyMlgD9r2jmSjZhIE1jze5U/bKIUk+yvcVkNXTubxuHB9h4oIgTQfU2obR&#10;XuIHrqqV/SOvCgs8DKwNtBc24lE6TxxmhburLWYI/vq9wnfTvGKWXLUEUkoLoSp19h5HNwx90Vkb&#10;nVspL6oBivcEHejC4NweEsaKB0EV7nIGxsvblFHVjXq9x5w2REnVmPC5QKjRc8CU17io6AdT8D6Z&#10;9V5Y8w1KU8VQXQX00Oo43e2SnwlWwYyaJt7cjdzzLx3SSSmDXuWp4T1ayHiwDUWKwOdNN9u/08Bq&#10;rJxvBIBFYE3G793b/c2oele4uqPHMIqxup6mNgfEODxK5brb2g0FXLVxvApI9K9yfHVwubXv9A4X&#10;d4UdNJFNkV7jlSVQSQMh8eF5c0nARSFbciK9wJvWpl6DNfpzqcRVA9RhEqTg/wCqfdbkxZUsPI0H&#10;hJ91SL2aXirDOUtzAcBT617hZfR5m1cZ6drRO15KSR0I+Hcc24kYjhNTZ2jZeba81DYoA17hxBLu&#10;1+viJAiscimvccFpExjCqzCHt/pMLqL+BtcH7+GNstIUQeIik2s2y0uD+FQNe4K/4d3UVcPzTimS&#10;KyS7lNwVj4odpNvo5Nu49+LS4UwT9wkT0j9KB3a1lOthFykYdPnjXuXMLMkkYkRhr4cywbcK8awC&#10;Vwg17mXzfesxtxRqr0xtr3PeeLleeCwa0a9xwpKn5d1fx4uaXpM1rZXErcWHDF5SxCHEKD5epAaO&#10;VSjA+IIsQR8RyQEr7xAUNopKw73DoI2Ujsz4dLV0JFOQJoyHQ/6y6jmnp6nMjVHp/wDWHiuW5QY6&#10;U1kix30vFOd8ZHwAPMMt57f8hfEt4AmfQ12w3buhvDkqVDEhIPqnA0o8KrRiOHQ1vjIoJ+nsfz4K&#10;MFXFIgI7WGvE6RoxPGolW2UnGnDmQsv2l05dStKqbivcxMb2HflV48auK9zmrLa97EcunDZVYr3F&#10;ZlquenqADYgH+PLMvFhwGiG9a1ia9wi3qjyrT9PepVNmfChthrmWoBXtu08wHgvvXC26LkYAiR51&#10;lRuLfHOLFTDm1Hh9OFe4KOF4hSZmwQNcNFUQ6+yzC1uSjaOJu0JWZxGMbKA1wyqyd60n3ivcr0x/&#10;1FZn9M3UZ8Pw5SbNtbd2dDqv3cANzd/2ddK0g47RWX9nucxvtZ9457uB2GvcHOl/FIxsxqaqjjO1&#10;RoL/AJ68Vp7Rl7A3UWr7CW58KjXuKem/FL0HnUMf/Jw4bo7SiNrdEznYKraFK9le4pMP/FIwtSRL&#10;Qi/0nnj2ktcW/ZRC72EOHYv3V7ilwz8U3BlnJmowAP8AWPNDtGYViWj6HGiS47CHdMBXur3B9yV+&#10;K9k1pBT1dKVRgQw36EHTgny7tTs7VWKVR17aibMuwK5GKVSfKvcq49TnqUiy5n+XPPSsGBZ5GqIm&#10;U/ZLG7LwD5tnVsXzeWf8R1R0E8Kzs3H3KN5aC1v/ABQNJnj0GvcZcG/Ew6xpQpMaok2tbvxxPanf&#10;IhOGHVRw/wBh+XrXASK9x6j/ABMusgj3moJvxUO1a+OPh9lIT2E2B/gr3MMn4lXWSUj/AEpiBqLH&#10;iU9qeYdIjyFPJ7CrED+517mH/hy7rJfSrYfVyy+1K/UP4Y8qv/sF2H9CvckL+Jf1lDgLVstvj34m&#10;/wBlHMuGkDypMrsMsIxRXuLrL34pfWKgmS9UXsbm/KntXzNHEeygfedg+XrBOmK9wS80fiO5m6uZ&#10;Ircg5yCy09ZGQpK6o9vdYfXwQ2fbG+8Cy+2khfhniOugVYdjLG710m7tpCkn2jiK9ypis6yZ5ylm&#10;uZaeqaIPdWCmwNj7rWHw4XXG/d3lRBYMDgAemugCN27W/YGpIPn8K9xUt6j+ooYN89J2t9o8ux2t&#10;5oDBUfOkqNwLVz+ACvcyv6kOoEq7TVPa3e/Dz/ZkzNAgLpJ/YK2QftFe5ypvUXnhlaCWsdkkUqwJ&#10;PYixB4UK7YczTjqMceumHNyLdBBCNmNe4WXNoK4q2JRaiU7h9fcch3PMxOcq7+Nu2pry3woCejCv&#10;cyUtSKiMMORxQ0TjXuS9w281VK9zyuVNxqeaImmlp1iDXuShKlTA1HOPtDT6eKLZXdLnhRWpgoM8&#10;K9xEss2G1ZVidDY/RxRcIEyNm2jAGca9xSpIsihh4jiZJo0QZr3Myg9hofby22npmvc4aq11OvG1&#10;JpEtAVga9zupjWvpjC/2x9k8UsK0nSdhpAR3Z6q9xKUjtQzmBxoT4+HGnW+7NPbK9xWxsWXtpbic&#10;0s217nmtew5uKpEV7mIkX15rZW5Ne5ljkKCw4ypqTNU0zXucMSpBiNP8zEP0qD3h7R7eHLTnejQe&#10;FWIkV7iaoqhoJfJbt2F+Ilo7s02nDbXuKdJRoe1+JCjCnyNNe45U8rbwO3E5GmmuFe491tBDj1H5&#10;R92VPsn9nBhltyCdCo6pohJ7k17mfJ0kGHVQpatNFPvA/wARycsjeRYLhY2mgDmWsSUmvcMpR0WH&#10;SQLJSqpQi4sOZJtJQRqA21Gepcma9xxjpYUN0UD6uKlI1UmWkkba9ySoRSL978rE7KTqawwNe4+Q&#10;BGsRrzSSRtouVKcIr3FRh8/ljQXHFYOg02AEY17glYHXISoGh8bnhuhyaSKRBk17hhci5jNJIsbt&#10;7t+DuyfKYI4e+iq5akSK6IuLHj/1n6RU/VTBExfByExOjQmMj98WuVbkoXWWtbx2pQs+MDwnopZY&#10;XQaBSsjHCsCt5bbD48LV0Q6wYp0szG2AYyHSn8wJPEf3WvbcPhyK93s9e3SuvytwfDMGR76K7+y7&#10;sYjr9K5yxiVNt7ctqy/jtBj9DFX4e4ZJBuBHjzO1i4RdoDjZlJ4io4UhQEqxFMtRCY2txZUc2xgD&#10;480sTRcoEYim+ZQwtex4rqaU7vdOnfhMtNNpXO0Un6unBHfi2wjEW2hb+OnA+81VFgbKQmMYZuBd&#10;f4cE3BsQKyhwSPbwJvtUhcQCmDQQ5iwov2F/gRwdMsY/5DqwbS4vyPbu21UBrhjVgaLPnvKPzUTM&#10;qqd19CO54PlHUYfi9IYZ1EqyLYhxcW8RbkcrQtlUjCOigiy65ZuCCQQZBGBFV99QMo1+XcTOMYRu&#10;hmibcuwkEG/2gR2sea7H4of4cQf5rrT0lo7xkM9ZSxqNT3MigckpxKN6WNOCblA8J/44BwP990dN&#10;dKdy97E7xMBl4gPJ946fOraPRV6v4OqWHR9MOoVQI8yUaBYZn7VSAW79vNA7+3vzXWw6vq8CrDhW&#10;IKQqsV1FrHtY37W5G1ldqbV3TohQwM9PrUvCWjCtlWN3HieCDG6uN66rwULEY0oJmvAg9uZGVSLj&#10;nhNbEiu+RthvbiqlBr3P/9D5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9&#10;Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xudjvz1bFe5lU21HN09&#10;XuZG3Wsbc9Xq9zmuth256vV7mYE2156vV7nNL3F+WFer3Obe8dObNer3Oak215WvV7nJdTzQONar&#10;3JizGP6OKBhW5r3M0kEVdGb2BA0PHoChW4mvcYwXp2MUg4iKYNUmvcyTLuQOvccvsrRr3OULhl44&#10;Ma3XuZhbx56t17kmPYymKT7Lc2BVDhjXuNFRTtFIYH+o+3lSKaBmvcjxP5Egfv4cpspyvczE+W9x&#10;2Pbl62K9yWpJNzzdXr3OZswtz1er3O1Fhbnq9XuZrnw5aK9Xud2uNOaiK1Fe57W+vNzW69ziBe9+&#10;1+a2V6vc6Yac9Xq9zrzfZz2yvV7melxOtw+cT4edjjW45dKtBwqwWUma9y/T8Mf1q5Mw14umPUCG&#10;Klq3YCKoYKAxOgBJ8eDizdQYnBVDewugcONAJ6g+mmLdSclTYdgtS8U8alhErELJ/qm3jzZSwHGK&#10;WvgSamZJEdQbg6a+y3FSSpC/ESMcOg+fVUiW1wFGOTVAfVPp1WZflkpauneOqiYq3mAggDvcHi5p&#10;nGwED3bfnx9wTGPi6KEilAiEiD0GiqYvFItW8IBLLt+74nmUFCt/b25QhahpIivDWRBppYyRSgIu&#10;1F7kam/OOrG6jtzRCUjTONNeEJgnqqQsrMPmmA97QDmVPfBBY24kKe5AkQaTH9ikYVjqGYsssKLd&#10;TzwjAuR3A044XVLgRhTvekx0Vjd33EABbm7f2HnA7Cg3HU/DjISqSRhGFMpS4J2dXTFSGf3wYwSA&#10;ARfw55i2whGA5XSSRq91JC0oKlUkVIiKSvumUs57WPMAMxXWxvxYpbZ+wERxp0uhR8IM1mMYp2Yz&#10;n7VrLft7OdBbqbm1+NyNQO2PfTSk6lcakMXSILGoI07+Ht50kITUtxS9cF0gBIoxW6QQmKzA7h/p&#10;BNvyHMcYjaUlTxe5cK0YpA6xS5S0JTqKca6loyIt5c27C3a3fnKQXADE6dhylo6JJicOJphpwLBV&#10;s6qwsiRW8tbqwPvfD6OQKmeaWYRAEKPHxvwvtEpcWScOvoonYCXCQr0PRS8p8Mo8My9JXOd086kI&#10;ngAPb8TybHuUkSE2PF10UOABEYGjF9wEJSmJFIaOF7+YVCgC9vYeZ7pf3vDhY4CsbKYd1OCImskb&#10;v70kFvf1N9LfRzxcEkI17+HLtMBQgilQtkqAnbUV2mVrSjXtf6fo5xYzMLIBY8a0NJwVNFTiEJOk&#10;zWaElJFeRrlbam/MYmZUIce8O3Hm7NLih3ZJTxxraGEqUAknTxqVUqo1k98sdDzmhdVuW+14cefS&#10;hJ8CcBt/Wl6kaCSlOFQkiWV2EwO4fZuedIyyNsC6jx4mdZLadc4HGkr7cCQYnHCprBwqiQE7u/t+&#10;IHOAmZXKW4qVaFwa1bY9K2bdKxqJk8fxrxELjbHYRlha51B51uVrNC2hOoPE5V3M608MJpJKGsFj&#10;DganR0E1TvFiANGPaw9t+FJ9WHrK6NekjK8mK58q1q8YlQmiwqFwZ5mI0JA+wntJ+rhYi4UskDAc&#10;aBV3motEnHbsA+VHE9M/pEz716q0xaInCsvRt+lr5E1kANvLp0Orv7W+yPE9gdS/1XetTrN6tM1/&#10;zbOtYaXCYWYUeGU7laeFb3BKjR3t3J14yegVF71yu8xXgOj8avn6U9Gun3RbLq5byBQrSxmxllb3&#10;pp28XlkOrH4dh4AcKHsa10Fx482RTUTQqA6a8wPJHGSJXCfAkca21WCTXfIrYhQgkGVTb2X/AKOU&#10;JiqlMGvc5RzQzr5kLBh8OVBmtRXr87ZwASe3HgJp5Ir3BIyN0yxjO86eYjQ0p1LEWLD+jhuzb66O&#10;GbbvTNe4ezKWS8EyhQJTUMSqygAnxPDoENCBQrbSloRXuK2S7KWQGy8aUasqvcbKjFsNoot1ZVQw&#10;i3d5FH8TykAbTVCRGJivcQeLdZOmuDe5W4vCzKD7kN3Y/wDIPGVPob/iHlSZT6EbTXuB5iHqnyHS&#10;kxYVS1daw01Cxr95a/5cLlX7Y/SkhvUp2V7gdYn6tcQAZcKweCNb6iaUuxPtG22nES8zEylPtpMq&#10;/P8ARr3A1xz1N9TMUDQ0c8NAjD/kXiW4+trniBWarVsAHlSRV64egeVe4EtXnLE8XczZgmnr5G7m&#10;Sdtv/II04UKuFL2yaLy6VYqk17mCTNU6Upo8Op4aVW7si+8f+CNzxrXGzCqa42CvcNR6LJuoVX1h&#10;ojl+afyG/RyuSWjFzpcHS/BPlSnFK4kcccKNbMqKprHKUWJmk+yASfo5fB1H9K+asWyzX4bjmLTS&#10;0WI08kZidtP0i6Kh9t+3DO6bCpnDyo5db6eNB5gHUzKuP10mG4W+6aJmDgAe7t0JY+A5Rbmz0aYn&#10;lrE56GbEtgjdgN8eoAP72o14RjLwf4vdQcUxpNCKGDAMp044Zf8ATTkfDafz8w1r1kzdlHuIPiba&#10;nhg3l7aMSZp5LSRXLg1YPk7ImA0wh+XguLaqg7Dtc8MtKU7BFKIFe4t6bH8Bw5t1NCpsLAsAeOhV&#10;OBQTXuZHz6ZtKcWB7m1uUKxVSrjXuR2zJVHSnQm+vujmlKFb217nOmrq+p96Ulj2sTc8bC6UBB21&#10;7iqocGxKr0C2UAm9+aChXg2TXucI8MG9ld9xGn0fDmiuKuG69xQ4Xgk0j+Zt3BfZxoOinNE17ixX&#10;DoY3UTuF3ff7eV70GngkV7jSs0EVcYYnuRrxIHxsrf2mvcUWG1TiYrfQ9ieX70GndRr3FjBMvl7n&#10;IuPG/Lh3Cr17nD5gzNZDuse3Gyqa1XucxIXul7E9xygVW4r3MkV0TT28sDXor3FDRVU9OAUJUG3P&#10;KVWoiuLC4txWpVNKgUAkjiQmTTwNY9m36+O1BiF7gEqwHY8acVHVVxhWJ4QeKylkleiYyMVsdwAG&#10;t/hxMFattKKglQsgIHw+risoHWpSSIOFkCblP1corHZXo1CoNR+iKyBbgmx5XD6tqOHEqM1TJaYF&#10;lJI7+w8XW50mia6ThSjiAEYC9rcJpl6cPhcUyaurKn19uCkGRQdFZOOWcqCX5LzZ7Ax+8p+jjf3C&#10;nF4V7h6elGYnxfJ+HvO4kSSlCNY/vKLAcJSvQqhKgyivd9DxLYtTCPFXjU2U+HDRJwpOuvcdMtg0&#10;mIozA7bjv25tONVbBr3FnnrE3wTyqiIBw5BGv5Dhc6sNHETSrZXFdFHO8z5phx7DsNWlUW8s7/YC&#10;Dpf48KdeM7KfUJArpF23Hx4mThS1MJlBU+0Hvw4SukC0Sa58Yo8PpoJmnqFAQaAn28f7yqaQK9xO&#10;41juH4awVyvvahR3HGyutmBXuF0z5n6lxCOem80sdpQH4ey/EDi5pMpYr3Az6Z5lVcfq8P8AKJWK&#10;IPD4lmB976rcKlCK02rGvcNl81Xy5cjl2jWxLX2kcUIVwpYo4V7gYZ1MVbRQKJFMinW3s4aAcKL3&#10;InGvcUPp4zfhvT/PhxrF4vmaeWGSOSEvt3aXW59l+CPJ7oWN029/RVj0EGkg0AEHiKh11PLVUrwQ&#10;SeU7DRwLkH2jg0519R1diRekyVlvDqa5PvrTtUsPiCy9+Ze/zh51fgSATsgTQBdYS3JmR0cPZUSh&#10;w2akUGqqJKhva5H7LcLljlR1vzP+mhNYYX+1Zlo4Rf8AdsADbggbavrrBSlDrHhFFDgAxSTB9BTv&#10;xigyHmXytmI4nT0hQ7jHQxtVz/ENI4tf7+Ci2yZRBU4sA+pJpCbgJBiJr3F1gXTXI8LCuxvDK/FW&#10;Ot8TnKpfvcQqVX7xwdWuRMpAKkknpVs9lE7t2uOivcXYzXlXAaU0+E/JYKiXH+jU6NJ9Ggvf6+Cx&#10;DCGBCUpHkJ9aKFOSJJmvcCjH+rOGNO0OHyVc7AC8klyT8VXw5VLrbO0k88KQlsrG2POvcw4Rm7Mh&#10;kNbl3Ckp941qKsa/SN3bjDt+4cW0hI/pH50+6ySmDFe5krq+grJPms+ZvMQc6w0hQW+GgJvwsdW0&#10;rxOvaZ26cfxp9LZbT4RM8zXuJyLBehk7ComGNY45P2pJ3VB7NTtFuEoRl6VykuLHX9p86XG4dbEQ&#10;NnRhXuYsQxvIWCe5g2U6ckHRquqZrf8AElUm/Krv2UEi3t0z/fKw9lFyQHYlUHiK9zLQdRepFWfl&#10;cp4ZR4ZHb3TR0BZgP+XkmnNtZleLAShKE/4qaUhltsY49c17jhHQ9QcVlWXNWLS2bU+dVCMW8f0c&#10;fbixuxfujquHT07Y+FI1uITsB+Rr3H+OmwHDCENUHtpdUvf/AIJtTwRt21nbjUFknimPmaLYU/iB&#10;XuZ6nOeH4AqGmHnu32FRPMkJ9luw5Y5q3b/3JOrq4003aOLlSjXuTKbOHUGrjNW0MGE03ffXVKIw&#10;+Plqb82M3ul4ICUp46iAaVptBOBk17iHx3qBhEUpjxTNsdTKNNlEkj3+AsOFlxmSEGFvY9Akj3UY&#10;N5cTiBHnsr3EguL4vjMt8p4HiOIX086ZWjQ/8hcKkPreP7NC1dcED30rFqhrFSh5V7j2Mk9Rq6MP&#10;jRp8JhJ7tIot8Cb8ESMuuXsXAlA6ZFJi8gnw417jRV4DkHBJD/O8zRzSajZSq0rH4acouxtrY/tH&#10;pPQMfhT5dcc+1GFe5xpmyvM27LuBYpi58XdRCh+N2A0+viFQtlYNNLUfYDVEoWT4iAPP8K9xRJVZ&#10;6QeTh+C4fg0fi09QpYfcSeKND8AIaSkdahW1ADCT7OTXuR6rD6yocNj2ZqGLcNVp4nmb6Oyi/wBf&#10;HS05PjWlJ6saTpI4yfX3V7jfPQ5ZpULUtfiNYdLkJFAh9tidx4wLZvbqUTxgR8aqHQRCo/Cvc6eq&#10;EaEYNgDVBPaWtq5Cn1qpUH7uKwzhCEE9aj8aTd6kfccOjj6V7jaHzQlYK12pad1Hux01OCqfRuBu&#10;fjxSLdY8RwI/o0oU82keHYemvce46bM2OG9ZLVTEW3M77Rp7FWw4ZpaduBJJHmaSLfCPtxnor3O6&#10;rCMuYeBUZhqyWX/chJqfZoOXVY27Bl5cnoBmkgUtRiDXuNP9ccuEiHCMIkdjoWK3B9nfiRzMLZow&#10;03NGAbXtMRXuOFHUZqq0MVNSCmRr3CIL/eBy6bxT32t6a2pQVsr3HehyfmvEbAI8t/8AGbAceDLz&#10;uG2abSNVe4qYemXUCOQR0cyw38Yl3N95GnFX5K4QNJ8J4RjT5WE7cK9xRUfp66iY+xFZWV9UCBp5&#10;jBPotfl2smuFHxFR9cKL13SUkTFcSygXJ4KmXvRfmCqCCtiaODx3Mb3+JbhoN3H3DKhHQDxojXfA&#10;QZBwnZWJqmBRq1/o4N+GeiPJ9EhGLY7S06kXs0iBvo1J4IkbrBraseXCkr2amYQgmmuTGYtFihkk&#10;JPZV/p5gr+j3QvIFKZK2uhxKZO8cQeVz7LBbLyq8vtbIS5E/3gk0+zeOv4KTpqZDUyze6YWQf61h&#10;wNExLF8UxH5Tp/lelwylBt81iEdyfaVj14mZStZ/YoSB0qHyo1SVIwVhU1QRpxXw9Lc24zubHcw1&#10;zxsL7MPgSnT/AIiGC34ZNWLz0944YPBIA9h20Ud+E4Az8K6ZwvHij6E5Qgsz4PNiEp1MlbUvLr8Q&#10;zW/Li9GU26B4gpZ/viTFJe+L2Awjjwrj5gAuSDxf4X0txZIWiwZMOwqA3tqgYf8AIILcV902z4Eh&#10;CR6CrJVG2VeWFRpKxFayq7fQOT5Ol2VaCIS5xzbSUKgi58wFgPiCQeXdRhqcdSBwj8cKdWHnTsjo&#10;41DnxSpCE0tJJI3sNl/jxH45nX0X5Pv/ADXMeJZiqUGsOHRgKT7NzbVH38DNzmVuk6O8MjaU4z1d&#10;Hvp9Vs+sCdIpkFTnmsb/AEempqSP2yuzt/yCoA/PiCn9YnRbAbxZC6fRymMWWbFalpCfi0aaE/Xw&#10;gXnjTaf2SJ84BJ9dVPJy4/xH2HbXbYFmWrN8RxZ0HgKWJU+8vvPExiPq36vZopyMoUEWDxnQfy+j&#10;jiA+Adrt9fLHeK4Vg2icOAx9p6OoUamybbEyaeKTAKKmRTIXmdf35HYk/SL2/LgK4nVdes21LVdZ&#10;VV9Uz/uy1L3H1A24HRdZjcE6dQnpM1tJQnAcadUhiTWNQp+AA5nn6V9T6ynWbMdTS4fADu3Tzi/1&#10;i5PH/wAheO4PQnrJp0rDfWKy9z8Oehy1lHD4v9+WPnECujR0UJtf2XsCeL2LRlJhxyfLZTRuDjBg&#10;Vy4+4W+VomC4Ll+aoe9g9VIFX6DuJ4aoDDa4Q2T1k4Gi1x8ubK9xX/50FwGleCY0NAtrGOCLzGW3&#10;hdRx85ui2GISmNkD9KbCiPu2jZtr3A/rOsVPWVZSkpMUrpH7GGEIv/JzDTgYXvO2+rSAonqEDyox&#10;QyF8fSvcfKPOmaqZVrMLyo0hGjDEKgENf/VTw+vhaL952e7YI/xjgafFunYR61xcbhYEj6OLKk6+&#10;dfsBiEOE0GX8GiTWMLRo5HxLPdr8MW7y/I0pDSB0aZrSLZqfLh002VWD0dcrLWhpAdPtsP8AlUjj&#10;VivqL9V+PyrR0+aZyD2jw2gCIP8Aggn7eEn5u/K/7pHUhIj4VVNugnBPXUODLGAUx3pTLf8A1yzf&#10;8rE8SuOVHUDEI/5j1VzHitQNPcnxMwp8QUVhxEtClKKnlrn/ABtI91Km2wo4jHypzhw+gpzup4I0&#10;PtVAPzA4gJM95CwkvHg8cUzG4P6R5iT9LE34w3cssDwe/GjVwhtOIPsqZcj2/dyJQ5szRjUjrgNF&#10;JGToDTwruH/BG1uaavFvKhCSeuMKLVPggAiB1CK7W3hpxRR5R6gYmAa96LD92vn4tiC2Qe3y4yxv&#10;9XFTtpdL2qCf8dQHsp9CPZ510xIFwL2411eHZRwBZZMc6rIspFpIsIpG7f4UkYA/XwvNmlkeK5AP&#10;QmfjRxhHgE+fIrghZrNYj6e/A9TFfTvJWeYKXH81VA7eezFW+PfhCUW2rxFx0+sV7S51D2CsvF5h&#10;+NYqtOrZF6d0uHQnSOWulT72U68OWZA/Y24SelVVlttUkyfb8a9xkqsF6u4vUvNmnGKKjpwPcpqb&#10;3Y0P0IBfiddndrOpRSEngnCK06+n+FPnOFe5FGXJKRWeqx6zHv8AKQqhP0u4vxW3ZrZTCnMPIT7a&#10;bDwSMK9x4wfBcuyuTRYdXYu+l5Jp5Np+q48eLLeyZUr+JRP9ImPSihTs17gi0XTbNWPMtRLhaR0y&#10;G4hHb6D4ngi/lKn9iCAOBorceEyMB0ddeuB34M2CdKM6yQRtNJR5eo1FjIyKDt8CB3J4K28tWE4B&#10;KANpIHupUbudicawtMouF1PsHHKTpPkaomEtbjuJ47Y2YQ7ok+NuEymUlUBSldQOFJ1XZAw99cVe&#10;VlJZQt/aePmFdGsj1s5psv5ejppW93z6qUyy/wDEtTYcMUZWhZhLcH++MnzpA9eLQeB8uNdmRooi&#10;85Gns4qpuh2BZLoQMTliMj91UXYk+N+w45c2KcrSCoCTwBq7VyV447eisMFYk5tGpt7TxC43kLLW&#10;B0z1uI1cQ3glYYxvkJPbt24FLjShOskY8ONCBD3eGDUlJN5Ita3t4FIoY4KZqiGkEUDae8gaQj9l&#10;+AS9U2rEJ84wq6k6zArJzJl8BZ1TDcMdIgbliCCSfHkU5lchtB7tKsR60cpbCIwxFev4c7zvluuK&#10;vPC/y6EX99gtuc395d0r+5Up/wAUGYnooYWpE7K9wtMgpJZWVXWXUgkaj7+Ye3Vq7ZKKFggihK0U&#10;uDCvckYfk3C8XqRHLGNDrYd+Ezt8thMg0uAKK9wwOXsjYLFhPyMsCOg8Cvf6/hw/yzNHH9tEF64U&#10;EkmvcRGafTtk/HlNRBEaeRh3Ttf2kcHrWYqbxolYzAo2V7hYs1emnNGFeZNhTCeMdlHfgsbzIEeK&#10;hWnMB/FXuARiuV8wYNMYcRpXjK6XKnghS8lQmjlDiXBINe4xAXNux8b8U6hSwQK9yQo8AO/KKxqs&#10;17ipwynkjcBgde3CZZ1GK8Bxr3GXEsNrPmWmaM2J004ZIdERSdTwSYr3Glo3Q2cWPFW3GnAZ2V7n&#10;Y0Fuaq0V7nMWPHAZrVe50RccsasMK9z2oFueAq9e5zQganlFYVoivczVi3pBc80k1YmK9xrgFmuO&#10;XmqCvc7IIa55atEV7klQLX56tA17nIduNGt17naXuDzVeivcmEM1M4HgOURtqwFe4mjrqePkTTRw&#10;r3IteAVRvYeGDQwptQr3J8B9245RaBToFe5IBJGvEhwr1e5x2km3NhM16vc7IAB05VSYqpE17no5&#10;LH2cb0mmFJr3I2ZJnfAQoJFnHb2cXMpgUkLYmYr3JGCZjxSihT5WdhYDsSDxSU9FFL2Vs3WJFe4I&#10;2GdW834XYw1cmnxJ5bxDCaBVzujbPbQK9xb1vX/M2M5PxDLmIPvWoiIue9+K7d8oVpOw0BWtyWra&#10;5Q6gRpM17hbMt4/iFFA0MLkbST39vEjiQ6dVTY/l6Lkya9wRaLP+OwEBpmsPu4h/Lp2RNELu7bLg&#10;8Ixr3FhQ9V8QiAWSzfTwuVZJGMUC7jdXbFe4ssP6vUKv+nX3vhxE5ZYSKBj+7Sxsr3AT6w5ggxPM&#10;9LjuHEqGQHQ+N+CVLYCAD+lSdu3ZFhktOdNe5Cw/O2YqQh6erkBIH754kXZoVQleyC3e2geyvcEL&#10;CuufUXCXU02IShR/rn+niA5enhtoH3O49ncDFI9le4MeB+s3qxhG1RXO6Cwsxvf7+FjmVA7QDUV3&#10;3ZZYu/wD0r3Buy5+Ifm7DmRMUhjmHiba/lwPuZNqOwVEd72OMOg6CRXuD8/r0y5nnp7imTMcpLHE&#10;KWSMEH962h47ljH5dxSVIjhNREOyd7LLxu5aV9igfSvcJr6XPU3gXTHMNZg2YNwgnN7jwINuCS4y&#10;9LZnprJHfrch3O2EuM/cn4RXuWX4N6rOleKMAtcBv7AkacChswPtkedYSXO4N+x/BXuCpgXW/pzV&#10;1SSU+KRC1r3bjTbCkqGI86Ad1uveNiFNn2V7hWsG9UeXvTV6n3zVX1QmoJZiSIjcGOYfsPB/lzar&#10;N9L52J2jpqe7jcd/fTI+4QmFhPHpTXuXQZN/FF9MuOUcTvizUzEC4kW/0+PMm2d5LNXEprmvmPYd&#10;nloSA3q8jXuD9gXrp9OuYHHyOZqWxtbe4U/ceHTeeWbuHeJ9ai+67M86s/uYUY6pr3BCT1TdEJXH&#10;k5koGv4eev8ATwxF7bjFLiPbQVO5mabVW6/9Ka9wQsG6t5Nx2MT4RidNMrdikyH8r8MWnQ5ilaT5&#10;Ggrc5Pd2n3tKT5g17g95Czzh/mCNp1ZbgXDA3/Pg5y640qhew4baAty2toyQfYawzRrIpD9u3KBP&#10;x/MDqcl4/l3r3gkRda2D5aVl7CWAhoy1vapI+rkVb/ZYUtt3IEwdJ9MR8a7C/TfdJzxpyycIwOzq&#10;OBpmwOkOGxy4eCSqOWX6G1t9/KRcofiBYlLQQDFKRQFABtp2FjryAW8zKfCpMjprOzMeyFOs92o0&#10;/Dg34T68cqVRRcRpinxBBHKfzRtX8JFRdcdk9w3OlXuNd8X1N6zul1TbzGZL9+39PDUX7RiaCLnZ&#10;pfo2Ca9xQx+rbpHIoJq2W/tH9vFybllQPionPZ9mI/hFe4+Yf6quk6OJPn7W/PiBTzCpOrhRU9uF&#10;mBEaK9xGepHrV0y6hdKGqMHrUkrsPYOvtKnRgOCZi7ZuWNBXin7R86E+5e7F9k9/pcRCHBB8+Fe4&#10;TLpV6wsDwLCP6uYuhmkpyVVxaxU9vu4d2GeNWbfdqnAz5Gsk8/7OXbtzvmjAViR117hf/Vjn/KnU&#10;pqPMeEAidR5Un1ag8VZ9mFrnDRdSYUAOO2pa7P8AKLjIwplz7ZkV7hWqCsE0CsDqNDyBhJE1lE2j&#10;CD017jiGvre1uVNLtMDCvcyxzuvjzZFJygdFe5m89gd17240RVC2lXAV7k+ir5YzYEi/x4ncaBFE&#10;txZIVwr3FNicxx7L0lATueO7Lc38NQOG9g7B0KO3ZQTathauYdNe4EGGT+TI9C2ljcX5pxBbURUg&#10;NwrGvcUCNfva308SHClsAV7nPcQOODGnZAFe5jYk6dxz1NV7mdZUA1HGVA0XLSo7K9yXTy7G0A+r&#10;lSJwpA4gLEGvcUWHYk8Lhwex9vEhbCTNBS8swdgr3IfUCkOIUseMQL79rOR7fA8kRspvmcdoqmXK&#10;DR0Kr3ELh0++AJIfeHfgMnEp6KkJlfCvccN1+3KjCluBr3MRLIb8drRTqr3OdRH87RtT/vjVeGNu&#10;4Z0nZRcGtBmvcS2HTfKzGKS4F9OI3E6VUtBr3FaGBIt2PGavtr3OmYWuOairBNe5iuQwbltu2tFN&#10;e5gxSH56n81P8pGPvHDZlRcQUeykyhpr3GvCakq3y7nUe3hbBSYNPtrr3FLoVt/Djc0rmvcxkbRp&#10;qOXBmtRqr3MW3ady89prWkK217jZjNMZYxVxf8F7fp4Yg98mOIpKT7q9zDhlYGHkudV/Phbpq6VT&#10;XuPwsxs3Knw09sr3PbO9uaCqtXucdo541qvck08xjkuv1jjRBR4hWlYDGvcaMawsgith+we/wPBH&#10;pF0jUnaKSSk17mChrBJH5b6MvCQpjA0oQZ217j9CLG/EJNbr3FHQTeXKG8ON6tJkUgdSVjAV7j9j&#10;GHST04xXD/tr9oDxHJPyy5/NCCcQMKCjjXeyFV7i46f5kFhh9YbK1rG/Y+zmTORZqpYDTm2NtRdf&#10;Md0ZAr3BqURlbgaclbVqFB9KiR0V7nW3XTltlar3M8BCvpcHjoXHCvKIAxFe4+Uk2xjuPHTjRWpv&#10;ViK9xaYRWhZb/DithUGKL1gqEV7grYJibRAbTwRNPaKQfcINe4Zfp/mqSN0WVtCbEe0ckrLb8s48&#10;KIbhoDxAYfDrrFLGHXiE9RnRSDHcLfqPkiD/AH4wC88af7og1vYeI4M89yVreK378D9sBgekdFH9&#10;ndm5T3bpE8FdVYIZWVvJk7+HEF6XuulRgFWuVs0ORTSPZC5sYm7WN/DgB3L3ndsHPytz4QDEGgxm&#10;FiUkgVkqIRMth3HLUqKtiqIlmia97EfRzNLBWyo17tSeFMcqbCbnj/S1ljb28SLRWyiKa6iEsNDf&#10;iwoKny1v3vqOEjiJpGRrpO1tMW7jTgg4RiSyAAeFuBp5qKbUmKDjGsN23Nu9+Cbg+KtGw3Gw7cCb&#10;7M0VrbCsKBzMuBLKGQC9+3BwyzmNonS7XB7jkf3drM0Dri0kHpoq3UHJcdXCy+Tckam2tuDisOF5&#10;jwx8LxJEqIJ1KlHFwQeR6VKtVa0SCOIoLMXjuWupdaJSpB2jjHTRBcy4Dj+T8aXG8BkemqqWQSRy&#10;xEqyldQbj481kfxO/wANhspVNZ1m6U0pOHSl5KuCIE+We5dVHhySLm2Rva0FohNykSeHeAcf8bp6&#10;a6ebsb2Nb1shtZh4DFPAgcRV1Pov9YWHdcsFTJWdZVp810KAMGsq1SAW8yP/AFv8Q+scobwbFZcN&#10;qf5XiR3W0VzcaezXxHAJbX5UruV4EYR0edSUlWkxR/B8eLpWUre+nhbgnKSKXgzXLma2nHYq1e5/&#10;/9H5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XudgePPVsV7mQfDm6er3ORJPfnq9XuZh256vV7m&#10;ZDfvz1er3OfL7a9XucxYC99eWrVe5m2krc8tXq9zio26cZ2Gt17mQsCAo49M1qvclwuFBty4MVuv&#10;clz0sFWl3FjbQ8dI1U6U6q9xPypPRyGN9QdL8RkRTMEV7mBXVH2g6cuDVK9yapG0ctV69zKDr8Oe&#10;rRxFe5mmQ1kO23voLj4j2c1FUCYr3GFkLd9CPDlSKrXudxnePLbS3NCrivczpI6HY+nHKtXuStL3&#10;PPVuvc8SQ1xz1er3Mof3bDx5sV6vczKQRpy816vc6I1B43Xq9zjute405aa9XuY3a6+7zxM16vcj&#10;XLkAdhyter3JSqQNw54YV6vcnUNXVYfWR4jRSNFPEQyMpsbjUajitCtONXSrTiK4MLnl/P4e/wCI&#10;rJLUUfSnq7XPDMLRwVDt7p8AGPBYzcC58KjEUNbO71GCYPCgC609FcC6gYPUVtHQwPiYW4LIv6Sw&#10;+yT7T7ebF2VcxVFW8U0M61FJKAVkUggg/RxwairxyY2YxQ2adKj4jJqkrrZ0syxhuDTr/L3wzFqd&#10;yslOQbkjxv7OCpGwcBe9+GmCBqSY9+NChtyQYogVQlRC7pPEUAPc+32cyXZvcGh4lgN+LjVi33OO&#10;0VwChFFxdD+R/o5ykZBZUHbnm0lySrE1tpHeDGvUysl5GGmv588LEEhuJlgpEjhTLp7iAkVlVIHn&#10;WKUEjv8ADmLW+7vbnvzE8IHzpsXWMxTk1MSHvZBoB43HOt6A7ToTxamVDCjIPBVY5IZIwrwjcq27&#10;HU8xKSZPaB4ceU4lDYCNvHp9KYeeDYhHGuckF7iYbCR7t9bH485so36DThQk+GTtouSfDJ21Kp5J&#10;kiCPYsBa9tDzpi4F9CPZyoGswJ86olKlHT76zp5LIE13XudNOYdqj31AvccXh4pCkHHorbjimpBP&#10;UK5yxu7rs+yL6eBv48yMXU6666caaCD4jPXS9nQUyaxzfL7TFHq1gLePMEe1pNrCxPDM6Up1Nx6V&#10;pCQBqRjwwrlLLUJGFmJKr2BPb2c5Eusnui47XvyjDaNBWqR+NONwEkrG09FcKyaeoQBjoLe6q2v9&#10;fMhOy4YacTyXRqTJPltpJr1HwbflUZYVLrBKSoOov255UVtrp25X8yQSlQ5FPqvFJkER11leE0x0&#10;IJaxBHs8RzJfboBf6uJQsK29HvplDqV4q41xlpn3q19NO/MLReZICwueP6+7wQYmnV6GR+zianrP&#10;G1MUktodD+zmVrFrKLAcShZAVJ2iKQKcUmRONQo/mO7C+v2j/HmATEuwsLDxBseOvtBKRE8Nuytu&#10;takAzBwp4pqecvuchgQbW8fh9fI0sq08D1bMFRAWZnICqo1JJPYccNzr8B2AbemmXXEu+Fw6QNh6&#10;T109Yfll8TxCHDKaNpqiZrRJGhaRmPZFUak35Sr64vxaMo9IvmOnHpxaHG8w2ZJ8SWz09KdQRGO0&#10;kgP1D48LlqUraZFRrmGbKnQmFRVuHpk9ABkpqbOnXiMi5DxYPu8B9k1TKdb99g+hvZzWgzpnTPHV&#10;jOUmZM5VdXj2N4nLuO4tLM7t2CL3HsAGg5QQdgoCEqeMnE1bHQ0NBhNFFQYbClNTwKESONAiIqiw&#10;CqtgABw2/TP8On1PdQ4IcTxiggytQTDd5mIP+m2nW4p1u/0XtypQU7aOW7BS9uFMU2dctRS+THVL&#10;M4baRH71j2sSNB9/DI4T+FxBQzpHmvE8Wxjday0FMsEZ+G59x5oEGjH+XJRxJrk2b8ARHM9bTxFL&#10;33yrp9I4Kp9CFDlOgByD0gOM1yn3anGsQYr/AMSZN20j6uOyj+j7af7gI+1v3zSd/wA5uRfNMUmY&#10;KPevdY5EP39zxY4V0E654e1NhE2AZMwcllElEuFxSXUnX9LtJJt7eKsVnACrpaUTsSPSn6LMOAVt&#10;K2I00jzRKCS6brWGt/Di49Rv4PEed+mE3UXpTQRYRmyGBqlqSjuKersu4xohNkc+FrcYumw14gIJ&#10;99Jbu0TtTt6qJPgX4jXp3r+rNX0tqsYjp2pJjTST1BEYil8BLf7KMdA3YeOmvKG6/pxiPSRqHEet&#10;GFV9BVVDSiOjenMZ/RNtctv768bS8huCoSeiiNGlB8Qx6KPtR19HiNMtbh80dRFIAVkjcMrA6ggq&#10;SOKOT1N0GC0Py2VcBSFEFlM1Rcn47VX9vFKs4CMEJw66Nxfd2IAFOHEPifql6jVgK0IpqMWsAkW4&#10;/e9+FC80WrYkCkKr1auqvcDPFesHUjFlKVeMVW1r3VJNg+5LcLDfOq4mkan1K417iCqcUr6xzLVT&#10;PKx8Xdm/MniBTql7TSYqJr3IimQm6XufYONgzVK9x/w7KeaMYYDD6OaW/iFNvvPFSLZx37QTTgSV&#10;V7gn4D6eeoeNyASRR0qEX3SOO30Dhq3lritpA86fDJNe4/4/6fJcAgQz4ghlYa3Fl3eAvxUrK4/i&#10;FWUzp2mvcRK9HcwvKIhLFYnvfjH8tX0iKr3PXXuCHhXRPBqChc5in86d7BBG1rcMUZahI8Rmny2l&#10;Axxr3D8ejnDcNy7X0OG0JKeXXKN+l2BP73x4IGQm3TpTR3ZQNhrBVAmmkA191v4c2bYcdy5PRUtH&#10;iVMlS1OiOpdbgMBb7+euEgjSKPHCCDNU+yZA6i0uYsUxrAsSloVrZZEkWN7bl3dj7AeVE+uTp1T0&#10;FbJm7AVAgqCzEW/e7kHhMFaNtELqeirM+kOO1uL5OpqbGdKyjRIpfG9hZWv8eUuZiz2uDTyJiEuz&#10;bcgDtxlV0lOykcJFCsPjwPZ+ur0WyNYDICvu30Fvp4UrvzOFJ1PJThFe4yydfcYYCWOALr466cSm&#10;8VwNa74DhXuOcXXzFmovKiSPeb6FRp8eX/ME7TSlLkjCK9zNhfXLHoG+aeTaw0YjsR7LdhygenjS&#10;kLPSK9wR6Hq9VVKRzrJsUa7h3N/bx0pVtHxp/UT5dNe4MGV+rAatNNPWHbLE21mGge1wvxvzUk08&#10;VacDjXuQqbqvUVwgq8ONqiQlZkNgAVNr2PPYjbWxXuCdl7OWMNh0s0E5Tbdio7trqBfnpjZTuqa9&#10;yXT59KzRMxMnmOEcdzqe/wBPKSTWwa9xbrNh8NUZpTtLA+8T3HKTFWUeJr3I2FZtWXE/laVPMCoW&#10;3X0Fj/Hjwx2GrDHZXuCxU1VNFhxx4vuiVAzKvh7b/RzwURT5MV7kR8zYbDGs9FHoVBJLX0PjxzvK&#10;ZG2vceExKIQpUO2zcAxv7OVK6UV7kmTEaYxBoyrA67g37Ob7wmtivccv56KcRJGd4YfrryneEVWv&#10;cVeGVdQ8JqFYFl/dHPaya3XRse/FJTCerqVe/cey3KEzToEVjJCggjTixq8Raip/JnsoZPda9gfh&#10;xuatUNI/Mbd8ePWA4l588UqspRoil1INyOemrzhUWqiVV2m/e/wHCherrD6ejwZauTTzAfDvyyTB&#10;mi25AKacaSQvHr4crx6ePAaiSB7hFYsAddTwYtHUmgmjbjUrgoY7SRYlhjwsQwsde+vx4o2UrIBr&#10;3FR0UzIcIwilwmpcloahlCDtsbQE/XwO3AjGjFg+GK9wbsfWUV/zIX3b8MWlYUoWJr3HyWPfQxV8&#10;RsVYA/08Vba2hcfCvcTPVDFUOXoalzfyzpbTX2nhJeYCvExjXuAZBn6Skpo6UyAKrgrb2n28Juur&#10;pVONe4qI+r9HHTLEzpA0DHce+7ipLnRVSsHGvcC/HOtSNJLFG5ZCTt1FuOaj00mU4K9wF8ydRa7F&#10;ZgS99vbXmi4aSqVNe4G1ZibVYO86j48ZJpgma9xsy/imI4VmOLFqGURoqmKQ+JVzrbjM02CUGvcO&#10;hhuYTimWJHa7RXsGBOpHs4uZwNG0yMa9xCV8hDELchu1zwzopKTNe5FwHEkw/M1FXzIGjimRnVxd&#10;WAOoI8QeXbVpOFXG2DFdEXFuW0YtS42MEixSgSmoqWoRHSKjpk3FSNCD2HOlOWOl63aeSANSU7AP&#10;aaie/c7p3SZgdFNFOYRK8JLMU7lie/s4TbqDWZkpsRYNhtHKq3IkxDESoN/ExRjT7+CJbim1YCR0&#10;qOHsotU6pIgbPbTxwN6rqVUYcnyVdm/DsFUr78eD4eGf/iPnMCT9PDxi8CDHeNpn+imT76KVI1nC&#10;vcB7M+L5axgh8Glx7NErGxeeZooQ3tIUgnhNfXDYOCnVnpOA91XbYV1Dzx+Ne5BwnBcYpSzU9NHF&#10;OR7kUjNIb+w2H7eImr4hMIBnrpKlCFGNle4pKfKvV+dfOhMdJuGpWlQW+hpb8RLuL14Efb1gfOjE&#10;3DX2gTHTXuY8S6cYjVOr5qxo1Mh0Mb1R2D/gIrDiY5a4UQ6sknjOHsFMG9SjYkV7mKly5g2C38nY&#10;5vYfL0oY/wDIclzxXbZf3ewe7bRQq6Wv7dnRXuKJcBxCojCigmqVf7BnqNoB/wCIppw6btlgwlJj&#10;bjgPZTMa+J65+Ve4pKPLGMUkAjk+Rw9dCSI1d/pLOCeL+47rxEoHpJpoIjGZr3IuK4llHAKZv6w4&#10;7UVbL2hhdUBPwPh93Cxy/ZbHjUVdAGFLO5nBWM9Fe4HUmc3r5DFkjCo4w2nmyK1RKfbe9kB4W/zU&#10;uD9kg+uJpwNJGBBgcMK9zNT5PzfjEnn4tUrADrZ2F9PZGvbh83YP3J1KIE9FaXcIQIJ9BXuPlN00&#10;hgAq8Vx9cOh1u9wjf8CCSTw/byYoT4nEoHXxpv8AMqAhIr3GWpwnorRVAkaOtzLOt7sXlKk/GxAt&#10;wvVZ2VtJUS7/AEsTAqyXX5hIAHvr3JUHVOTLkPkZWyzhuEKp92WZIy4+8E8UDN2rUQyygDpMUtWw&#10;44MVGvcaMe61ZqxulWPH8w/KxqfsUcW38/7OEru8L7uGsI6dNNs2KQrZPnXuJCnxTLuMTXiwrE8a&#10;Y6755nCH42BA4RKvg9/C4vrnA0uW0GhgQPjXuCDhVbj1NGpo8KoMFiGg/RpJJb2kkE34J7QuKTKG&#10;0o6jxojcWBxJ+Fe434zmGpqLw4jilZUHVQkZ8tCPoXw4tU66rBS9PlhScOBOMV7idgXDZSHellYA&#10;aM1yT9Jbj7NsmdSiT61VSDEzia9xQ0lbDGx+UwlSQPtTPcfTYcEOtlAwTj00hQyobTXuYKqWWqbz&#10;KmSMiPUxwqTbiNV6hBxj2UqbY4CK9yDVZtwvDSqSrNIWttQm5+pRfhPcbwJt8AJHtmrIy/UNmPTO&#10;yvcEbLuXup+b0WfLGAtSQy/8jFafLT6Qv2jxba3V3mH9wbKQeKqUQxanFUj217gnR+nXMOJ/pM9Z&#10;inINgafDo/LH0bybn7uH6cguXUy86R1Db7aYXeJbxQkete4r8J9O3TbBrVy4HLUMn/IxX1rG/wAS&#10;ARw3ayRpoSEKURtUVfGtqvVOidnUNle4tMMwvISTrhSzYXTStZVjiQuV+LMwPDJDluk6Rp8xtFIF&#10;vq6MK6JsODjhHSPp0lqnGatpiy3CU4O0/H3bcFrWXtRrUqeqg8t53+EQahvJUb/0cf1k87qU6UZS&#10;l8tabeG0BmkA7eNtTywfZYGEHqmKskPuDGB1isqioZRuIHttx+wzqHglUNmWcOiYiwJjp3YD47iA&#10;OK0Zo0Bw+NJxblRxUSaxmEfZeUn4Xtx+hwvqPmJvMoqieFG1URwIgX6zxU3cKuB90DqphaAMIJV0&#10;1GlrMOpf96XVGHgTfmWXoFmHHHEuY8YqURdWU1zr9e1DbiqGlCFOT/nVdCVnYj1gTTdLmbCItYd0&#10;l/8AAn7Tbj5R+m3pvhy/P4hPPO2nvGVnB+jcdOB5VxZsCRqUfWnvy9wT4QOo8fWoYzQ00vk0sJv/&#10;AKwtxyly/wBIstLaYKWj7Asq/mTxKM8tGSfDNKDYXDn3KjqjGpyVeNVP+TjWMe0m/wDDiLxvrZ0c&#10;yopkqXoopU+yskquT9AW/Cxe9iEHwIA6zSxGUuDHUY66limr5E2zzWvrcC3AazJ6zsoFXo8vxvIy&#10;3A8mnuuvsYkcDT287z/2gRx07fSjJvKC1tMg1liw2GNruzufaTwteYvUrmOulE1NSCBbn36qpCae&#10;0Iup4FXMyfdOMgcNR/CjZuwQ3gMPOnIKq2A4Htd1kz3mMHD8OrJEEnf5dNg+qQ+9+fKKuVLETPUP&#10;xq6m2047Y6MK5cSM2AV2L1SvjVWLL9szyszH6e9+Mrty5ClEgdBNU1ahhhXuPUeW8qlBT4dTVVce&#10;zCmj2qD4e83hwxDTM4AnypgqA+817i9wTLGG0EYmq8Jgp2tcCeo3v/yCvDtmzQnxFGnzxqqlpbEk&#10;eRr3BUpsQNHSmLDYEDEAXRdB9F+DFCUJEhQ9KICuTMnGvcTWJHMWJTeV/N2pFB1WKym3xbiR3U79&#10;rgSPfW2dWM4g17jP/UXphRzfMZqxiorHJuyGYvc/WbacJ3bG1w751SuO2jXu1RAFe4usPzN0Xwin&#10;EWHUpcEWvLKqAW+jXikPWjYhsnz/ABpCbZSzAwHE1xs3t5Lq8+dMPJM1TNBDEB7yxxvIfvIPGXMx&#10;bA2pjqxpYqyIThBHVXLgcYh1r6PUSlMLoJauTUbzGEXT4HXgfXndt9uJ6DGzzp7uADx8jXuBziXX&#10;6sml2YFQeSr6AJHvOn8OEy88UDAQCOkATSwLBECBHvr3E5VZ2z/izbYYJo3fxlbb9YA4jVevvYpS&#10;fI0iOhGJ217gkZRk6kYBA1XBBQy1EliXnpzOVv43lun5cPLdF0gSAB17Y9tNoUgmRXFl3KVPjyfj&#10;UXWXNUwp8TzE9NCtxspdlOgHs2wBQeWVb3D5/umkcQAMfYKeU/GyuKoFUKNPpN+cKX0v4JjFIa7H&#10;8Rknc67qiViPp1PLt7vtPeNZM8ZJI9hpEL9bao2eVZONtb086NZJjFPX41DE6Dum0Cw9ncnj9xZW&#10;FoNKlgf4tLy647hBM17iBq85dOSxw7KVPiWMNe1oQ6q3xJFtOBQX1uTobStUdAONPItnNi4A8/lX&#10;uZsM6NdVc/Va1GA5YbDoPBpm3Nb2ncbDjScsuszV4GlR/fVoKbRIma4OwW1za/BLoPSnieEWr841&#10;mH0bA3PmzISAO52pwSM7qOtYrKRHAkU2btI+0yK9vBNgD93M9RhOTcCl/luFY383KNETDqRiT/wQ&#10;4dG2ZtBGuT0JFaU/Ht2cPbXPjrhPSfqNmJ/mqXDXo6a/+9OL1cdOtv8AEELbvy4rZtXrvFtMDpUQ&#10;Pcar38nYPwqPJUxREgm5HgBc/dxe0/SfpLhQP+cPPFPLIn2oMKieYg+zcdDwyOWttYvujrCcffwq&#10;q3Vp+1Mio5q6mQf6PCfpc7fy4psBwLp1XVCUvSbIuK5ikQ2NZXDbGfiIibffxhaWEeFhpTp6VbI6&#10;uFF7ilt7VJhXtFcHnemRpsQmSJPA9re29+GHwnoZ1txECqXAaPAKTbos7ruAPsVeGLDNyvAJSn5e&#10;tFBvGkYElR2YUxtnjLCy/LxVayv7IwW++2nOOJZLp8Dq0wWbHBWYk1gyUukcQ8d7ceuv2A0LX4j0&#10;Ux+ZKsNOzpp5pK+StQzrE0aeG4at9A4scN6SdPFrY3xFqrGpRZ5Hllfy0PeygmxHDBvLmQoaypzD&#10;GSdIouU89sTBn3VEesrtjMVWHX3R3J+niQ6i9ZMn5QrRk7ItDFWYzMfLSnRN3ljxeQrooHx4X3Gd&#10;MWau5YbTq2dYo3srJxwyuPbUiCkqJbPUSH22GnGHAq8Zcpx/MJDPiM3vPY7VUnuuvs4WouVpGM6u&#10;s0oWySdmznCnJ0Mgt2A5LxnLtVmtEq8ZxGmpE8FM43D6bHiJdobs6lLSOgasR6U4lbjX2isQlSNv&#10;LVWJHw4m6vJfTfK5XHMexyJ4I/ec+YNbeCjvwNu2bFsrUtfqTStsuqOOHnXHz6hrhIjf4niCxr1A&#10;dJ2ZqLJGHT4hKuiMISVY/TbgTu8wtZ8KSvr4UJG2SeNc446jdumfT2Dw4hZ859UM2LJHTUhwqFey&#10;rCAbfSeAu4W9cYNpgHj1Uftju6zhVDXGpPx4G+JZfir94xypq66Qasu42uPAAchPM7UJnvlKOMAD&#10;ZFG7SgnEVk40f1Vp4qDzaOmanTWylbH6+YYb7ZYHklTY8sI99H6HEpgowmvccMlUIWt8pls3x15z&#10;yzhpy18KxFHSVEnE17g7UNH8u2w6WPBDk/hY1DjQcvfFhwr3Hd1BW478EUzQMU1GyvciGnSRbOLn&#10;iwLKDJ2V4gpxr3E3i2U8ExiNosRp0kBuNVHDpF4QMaXt3CmxXuF/zd6ZsuYurz4SDTOdQATb+zhu&#10;xmhQYwPpR5bZidnxr3C6Y96d865eJmpovPjGoK+8eCFOYhwY4UKW70OYHCvcTOH5VxujqliraeRR&#10;cX3KR93NG5RGBk0ctlJB6q9wX48KpXgEUsatprdeBt59U4VEN8pRcJGFe4mq/IWDVis2wKx9nH2s&#10;wWmmGr9aDFe4HWK9M6mIE0LbiPDgjazQT4qFTOcYwqvcQFZgGLYe5E8RAHjbh+3cod40KmbtDuyv&#10;caCpT7XFsg7KMpB2V7nEhieXq+yvc7B1seNnZXq9yXUKTSBvjyqK1XuNcB94+zj5r1e5ykuHvxmq&#10;V7nMAW9h+HHBVhhXucrEd+UNaNe5yBXm62BXuT4gWhe3gvGk7atXuJtrLoB34q2UnNe5ErgfJVvY&#10;eGDRwrSq9yXARtAAPEziicKsJivclhRbUcT6yatXueIA19nNTXq9ziTdTzU16vcj+7fTjorVe51i&#10;KifB5V/wEHihkzgaYUmvcYcKfdApJ7cWzV0K4V7jwx90nmknVThE17mKJ7vt/wAQIJ+rlinxUlKA&#10;rbXuJzDGMdU8bDxtzRptIr3FShuvflIpcK9zmFbv4cbr0V7mGSQq1+/NT10nWAdsV7jVmB3mooWb&#10;/cyR9/LpECkKUgbBFe5JoXZolb4cuTSxNe44hr9+amlte50xuNee1RTKhXuYNxBvflZnbSNQr3Hn&#10;DMRaKZCf3SOIFNkGRQaubYba9xGY4hp8ySSLpubd39vDD7hJ40asgFEEV7igo8QqYQDE7KfaD25Q&#10;tpOBFWVZtO7UivceqXNmO0cgaCqkXb/rHXiJy1b07KJ7jJGHEnAeyvcaM+Y5iOYVpa+vkMhjXZck&#10;3NjcX4ZJMNgRWstsEWQISAATwr3IVBidX5KlZWWwA0bjRbSTso5Fm0raBXuKKmzPjlKCkVVIoP8A&#10;rniT8umZikDmSW7hkpHsr3HqPP2ao7eXXSi3sc8ubZI6aK17t2p/hHsFe4v8v+ofqnloKMKxeoiK&#10;G+kjeP18oGVJ2KPVjQHvdwrG9J7xtJ9BXuDjlL17eofLE6T0WYKq4I/3dvD4E8fbubq3MpcVI66i&#10;nM+x/KbtJCmU/wClFe4uuu3r560+orpDP036g1hr6eA+fDvILKwFjY/EcHtpvHd3DRtrlWtMykna&#10;DRFul2UWO6F339okInaNlcNih/MtqdOVg4ROxVoXNrG9uBLiQems3EQMYrnfw4oY5DtsOVKRSrQl&#10;e0V7mdZnX94i3sPGlAHhSc2jauFe5z+dqbAlzp215UIBpj8k0f4RXucP5jVi58xvv5osjZSZVg1/&#10;RFe484dmGtT9BLIxjbRgT7dOUaT+XWFJ4UQv5Y3tCRI2V7gdzqMPxh44vs7iL+0Hhk6rWqTxoQtj&#10;UmFV7kypleeBonJIOtvjy6QEjCnUspTsFe424XN5UzQtpfiEHhSkGK9xUpIWFr9+OATS4Y17mZQe&#10;x5s41VQmvcyBja44yRNJ4ivc5CRweeTBrUV7j7hVf5Tgsex4z9ihQeumZxFe4hcy05w7GjNGPdJ3&#10;A/A8EV140hQpTbnCvccY5FkjDLqBwoONHUzXuZwb681swrVe52Pjzder3PMbdhzwNbnor3MqyFdA&#10;ONqE0lcbBGG2vcnwVC7iCNBxgiihxskY9Fe4raKohrIDR1OqsLW9nFtvc/lVydh20Enmu4WD769w&#10;LsUomwjFHBv31Hw9vBFfshtWofxChhbO6oxr3JyOrIGHjwMEdNCCAa9zzXPs5YRsp3qr3MS3Rt1+&#10;3LzGymFiRFe4y43SGJhWR9m1+vhisd8jVSFBkV7jhhtSKmEbu68KqWJMV7jptB+yOWmlAJr3ODAr&#10;4c3NUJmvc4xHZKAezd/jzSVltU0kdwSa9xhxeieiqhPCPdOo4buth9OpNI2lg17j3Q1CVEYkX2aj&#10;hSRRkkzXuTNOw5rZSvEV7mNhYX56TVNVe5ziCMSjD3WFjxxLhQZpE4opxr3EzV4fJh1R5n7pPunh&#10;k80FeNJrwxxFe48Uk6zRAr38eFBxpUFTtr3JlxqeNhNKAK9zoLp7o5eTNWmvc7CbPf4mc8VMkTXu&#10;OlK6yg00o9xxrxy1e/LmdvVSNQCMZr3EniWF1OFVO7buB1UjxHBA8hKx3iNh91MawMZr3FRg+G4p&#10;i8atRU7uT7BfgUW6BWxdIHGvcEjA+mWdsUkVI6GQXPcg8K3Hz/DSRy/SivcNL0+9M/UTE3EclO2x&#10;rXG3w423duMKCm+HXQSeutStQMV0SANTbjr1q9I+bukuER5xhiZ6SX7e1dEJ8TbmV27b5v2dYwI9&#10;tB8pF9qKeG2ePlUdKylkmNPHIC69wDrwJcr42aiBaGsIEye09xzIPL73vxoIIigI433SsKk8WR7a&#10;8FeymyBtr3OKk305ama9xwgnOgbXmyaRuIAxr3FHST7PeB5sEpxFFc417i7wnEmbaxNyTw5QsqHX&#10;SNxE4ivcF/L2OSRMu02I4f27pHlSaJ2V7hpsiZtjmUUlWQUbT23H0cmTJs0LChxHQaClw2UGRUea&#10;HcC69+Fn9RnRAZcqJOp2Toi9NKQamFB9g994t4c3vXu4jM0C8t8FIxIFCth9N8gA/cnhwrjTzl7x&#10;yfaHBR9NnXWTE6eHKGZJrTKAIJGOjD2E+0cN9y96hdJ7h/BUwJqP7y2KCeiuFTTq6lwLn+PD40NQ&#10;soD7vu5kmtMUH3EwIphkTZ4W4qqOstYezhStFIAgcaaqmFraX4rsOrWSRTGfHXhK63hVFCBjSZxC&#10;iWZCrDdpwScKxDeLg+PAs83RYqBQZYxhVgQBc8E3A8WtIEYg24E7hmRRS80YkcaBnMuBrLG4I2ge&#10;PB5y1mIxssbv7pPfkd3drIwoHXVvxjZwonfUTIC19PKFFib9hwUcQw3BM4YRLguNRJNT1SNG6uLg&#10;qRYi3Ae265ZOBxBgjEedM5ZmL2VvB5kkKSZAFEVxunzV0lzRTZryrM9HX0UolinUkbSpuP7uaoX4&#10;nP4ctb0ZxmfqZ09pnfL9QzPIiD/IsTe4t+7wcX1mjeFs3lqAH0/3RA/iH9MD/fh61023X3ia3otw&#10;tBSHR96OIPSOo1fx6QvVpl/1GZVFBiMkdPmegQfO0w0Dj/i6If4W8R4H4cp2y9jDq/8AK8SNnUkK&#10;T48C2X3wfBQswoHjQ88SCZo5o7Dw4tt9l3e3gjHnSrVXLn//0vn/APPV6t/jnuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nY56tivc5c1V69zkO3LVevc7HfXnq9XuZgCOer1e5kW/PTXq9zNywNer3OSnwPLDGvV7mbeVP&#10;w5s16vc9e+o5U16vc4C5a/bmwa9XuS0Xd2HHK1XuS4pWGjajjgNXBr3JtopE2OAwPHYmrnGvcaqv&#10;BUAaWmJ01seMFMUnPVXuNsJuNrdxyteFe5IU3XnqtXucw+0gg6jm5r1e5hqotw+Zj1P7w9nPGqEV&#10;7jbItxuXjcU3XuZlZZx5bnUduWq9e5kicqdrc3Wwa9zP2sB489V69zkNDY89Xq9zIvfnq9XuZCdo&#10;5aZr1e5iZmGi68rXq9yJIxJ2Lz1er3M6IABbm69XuSrWGvNHCvV7nVze41HLzXq9yVTVMtPUJVU7&#10;GOWM3V1NiCO2vHUrKDhWwYM1xJHbl8P4d34kldlqvo+lHVuoMlPdYqeoc9rmwDX4LmXk3A0K9tDa&#10;0uwohJ28KLf1/wDT9gfWHApZacLT4uiHypgNHsNFf+nmzVlrNWG5jw2HE8NlEsUihkYWsQfjy35d&#10;TWwSBQ2tl9ySNvTWv31Z6VYrkbGKnL2YIGhqY2IYEaX8NfjxZ71cB7/2c2l3UYSDQgD8CCDjRbKi&#10;gqaKRo3Urbx8DzHcu5G24HiOHBTpTOrSeijVawkbYPWKxKEh9+Qat7eeYuDZe3EyAXsCaZaUpwSs&#10;g8MKk3gZv0q3PYEdu3I5B33sQTwzXiiMKUuBIScKyRyQjZtbdtawHMtn3b2Nx8eEBIIj50HUEDr8&#10;6ci0Vn8o2YadtOekNkUoD3148ykFR2Y7K8lIBMCZ6KhySySNunfaANB9HOzILD3bc93GuYIwrWkK&#10;OB2bZrjvMQ3sSfHtzjNA8lmjax+PFVs8hrwKE9EUrt3EpJB9KyJXFWPnFtvsA5HUlW2S/fxh9pC/&#10;G2fMHbSW5bCzKfUU8mSWWFXkA1ttA72+PM5jbQqL8pbuJMhRIEVVBCsJimtyBJviFm8T9Hhz0cYD&#10;FyNTzxeLSQlJ6caeK+6GkGfKvVLM7pcDawGp9vOWyLViLca79SRHCt/mCQMcK7gZwHRGAbuCB/D2&#10;cxSxoqbjcn2cX2jikHAeE9NKGdQWCNnGubPLNJ5JNtgvuNteeR/cMZWw+nnrwAkOIM9IjD9adu2l&#10;LUCkCK7pEZprSnaUF/pPs55m2DYG4j1ahqKdlIS6Ikp2dA6KlQwNK5qpL7ddB4c5WKtuGtvHjKVJ&#10;JBUBPuFJEPIglSR51jl88h0RbLf3dO55iaVhr2A78Um3BT4fEeqtrQhQGmceipcQQzinqENyALD2&#10;8DPql1X6cdE8o1PUDqbicWFYbTKSXkb3nPgsad3Y+AHKKuluJ7pQ2UU3V93AOqBHHnjQ3dJ+hXUL&#10;qzmSPAshUjVe7b50t9sMC+LSynQW9nc+APNXj1v/AIqHUP1DS1nTzpAZcAygSYmKsVqatL/amZfs&#10;q3+AH6TwsACsDtFRVdXyruQDhwq9r05ekvIvQamXFiBimYJFtLXSqP0e4WZKZSPcXwJ+0R3725U9&#10;h+G4pi+KU2CYBTyVuI18iwwQxgs8kjmwAHfvy6E44UTtt8BRsJJEiUysbAakk2AHcknw5sueiP0K&#10;YP6d8Mpc350oYsSzvWwLJNUuFdKHfr5FOD++Bozd73A04Yrm1ISMVEY0O7e1DGJxJ91FV6hdVMMz&#10;HQTwYbiBhw1HaJigs09vtHd3EYPs+19HLcMnZYpKyPy69VE7AkOw3MPbwtkqGNGhM4VWZ156vYzl&#10;KT5/Lu+egiZd8CSFEJ7L73t48ZrzVknpzBSLiCKJKhhFFtQtvkPYWA8eFa16NlbSkDCg96UZA63e&#10;ombFMQ+blpaWI7pUeTyxEh190nU29vKo/VN+JHgeDVk+UencgmxLC53grlihMksW0EsNg0H0niqC&#10;6BjsopevEtyEbePVVoPp79GuU+ldK+KYvO+Iz1XlyCNnJjU97gnU35S7lbqJ6vesGe6LGskYjUx0&#10;VdXCXcdyrGnm6q7t3uPDgptMuubzFlOoTtogbfWpQg7aO35NPDBsKqsSra1htAHw7W5vEdHKN6nI&#10;mBrPuMgp4izNe9wBckH2nh/n1q9ZBBdTpwgdZHGhctMECQZr5wP4n3UaDJnqy6xNgtdGJamodY0j&#10;O0FH7qCvivNcD/hSb0+xGgxfpr1BhiAo5Yq+ikdVCjzQ6yIDYdyt+Qpcul10k9FRA1crW84yqfAc&#10;JPA7K2Pf+EynX2m6t+ijF8lz1dTV4hlXFFjmNRI0hC1Ee+NY2Yk7RtOnhzVrjilmbbEpY+wC/E4B&#10;OyjaK2SuKvDMkZjxR0WGDYH7Fzb+3hi3Zrc4RToQTXuC5gXQHEa0h8SqCADqI18PpPD1vK8JWr2U&#10;qDQ417gnYV0AyxFIaivVrJ2V3uD9I4uFiynpNPd2kGvcXuHZLybgjqlDDCl9W/Rji1KUo+1I9lbi&#10;vcf/AJrDKVrU6KNvbw57XNOhNe5KTNku1adbH4HtykpNOQrhXuA91gx81lGKWy+YB7qjUE+Bv7eN&#10;FYTSN1HTXuJnDcpRpQ09ppTMyqzt5h0JF7AezjyMaY7sqFe4uaHLMr2CszH2k68fIp4ojCvcEvor&#10;mClybnKahxA2k8yKVdTYWOpt7eJ1OBOAoytlBBAro2trzY9yRj4x/K9HiXmFlmjUj7vH2ct3gPCh&#10;M4gHGiq5vwaLDcwTQ0aBLkub/E34APqXw5sVyHVUMwvtu668D9yTNF5Rh8KFbpx5Zjd47XYAP9XN&#10;VXq4aiPPFZTznSNmUC/gCeBTXroHukzQqj4cD+oqGmp4Ijr5YK/nz1J9te5g8wsNB4c9W5r3OSOS&#10;W2m2nhz0V4V7melqCiMj6gg9+ailCCBtr3FFT4vNFRw+W2o9wi+g9ht48dCyKXpdJSBNe4rosyNJ&#10;RQyu2145FB1sVt2YW4rS9FLUkETNe4osLzMkdfvRiWZjY31+ni5t8OGIo0C5VHCvcV0We6qKNw87&#10;IY/ssCdfaCByhcSTFUJSQQOmvcV+G53f5wTl2WKIpIxNwLeAueOFBA2xXigoOJr3Ftj3U8U1RR09&#10;ZKTLHKu5WPeNxpoPC/G1AExtqqjOzGvcU2D50w3CK56JJvKkkcsmh96+pUcZbRoOGHnV2kKGNe4L&#10;1P1PipqB6ITxCGdTG6t317gA8upKj1+VOq1dFe4wYVn6GGv/AJXTIr07oy7SbltuoUeznvCgeLbT&#10;gUlH3SDXuKCDPfzcscV1tIttpP2QPD48qFSKa7wqr3FTQZiFQkU9Ey2UhSO4J+PKk8RTpJivcFLF&#10;sReLDVFaY0ZRf3D8NAOXnVFPJGogV7kfCM4VWH0CwxSIDJbaWv2bvxRpB40vLUCONe4uqDO8WFVc&#10;CZgqEUBtylLi47Am/GUp21VLattcWXcLcWsWe8NxKSelWSOeGI6yD7Nj7BxkIj99bSjhWNYVX7JN&#10;uTMDx/AaHCaoQyFwH81D2Ye0KObWDIIpseKupI2eQH921iOFt9QGZYs0ZArJZ5vM+TXedwttufd1&#10;8eNLXBpJcp0pmuccaxrtXhBsmYk1y1OAWa1zwXWytSaCRxE1k4O+GwxNhrIVN2948NKVoGoV7jLg&#10;lKlNmqqEHuRilD99S6tcWHCS5TKacb8Jr3DJUuIpimFwVu6+5RcfEacZtlTRi5iK9xXYLNDU4ZU0&#10;EjbSFDL+3h2aolMmvcQmeoVnyhPHIReL3x8SBoOFF1Ch5U6owK9ytTF861tFJNHK6lwTtF7hTfgW&#10;L/i6q2hYCca9xDVWcZ6iZy0hewubH28UlYOzCiN1YJwr3Iq4zLL70j6ccBmk4VXuZBXTSx/Rxw04&#10;TXucfmZC20nTjdNTXuQKvEqnDVWoh7AgNfttJ1PKkxWiqK9w1OTsyl8Jp8OhJKBdD4HdrfitowaM&#10;gZFe5ircUl87y5O4JHDemfOvcix2d1dtba25YGKpgMa9ywvAsxZqzVkSjlwaV2RIhA/u3ChRttuO&#10;gtzKvdm7uLi0SlBgJwmaIr5lCzqg41jCRobganXhV+oOUsQXdNmXHqWggkaxjDedUv8A6qRppc/H&#10;kps2L9wZeUB0QZJ9KAzmlP24e+snEPgGSslBhLjsFU1LDchIlXz5/ZuZtEH0ckBhi3aEqBV1bDRG&#10;66k/aCfdjXuCamf8Ey5TpR5IynTQKo23r6hnIPtKdieCBecpaADTI2bVGY8unyouc1OYnaK4gG9y&#10;eYEzx1Kx2XyKSoEFx/k8NpQv1XUfnwrTdu3CtQMTt0JE+tU7kRicduHwrlzMuRM4Yu/zWJpISe71&#10;lRa3xIJ4aptXFCSP9MYoqW2UnGvcj1WH9PsugnNGZIA//FVNGZXB9mvFTi7e3gLcE/0UiacSya9x&#10;vp81YTOoGRsCxDE73tNMvlofiANPv4mGYoc/uSFq6J2fhRgWxjrE+Ve5zbCurGJsk8y0mDU5/ekk&#10;3svsO1deWS3d3I0wEdJmTFJQpIGmvcTuJZJoakM2ZMerMTcGx+WVYIh9LsbjiUZGFHU64Y9la/NB&#10;kiBXuMtFS9GcDqHlqUp5JAOzBq6XT2Brrfi4WNhagFagSNm1RNPLvH1YIED2TXuTsU6gWhWLLmFT&#10;Cn8HrHWmiUfCND48MLm+btQChs9WqAPZtqiLdTv3nHo/XZXuISu6iRRlvmcVEZ8YKGO5v7N54F17&#10;xKP3EJ6kDb1TV2sv0HEADpmvcRzZhrsTqvOwHBDM1/8AeisZpSD8V+yOB9zMHrswhHkVY0cItkN4&#10;kk9EbK9yRPVYtJuGZsbWkS2sEDhPq2R6nlAFzDrmkf0dnw21tS9ODSDPSca9znh9BlC7VFFR1lcV&#10;7Pt8tXJ7++3vcXptWlJkJKvcPfSJ55wbYHrMV7ixwimdqhJcKwCip5FOklSxqHX2EKwIvwUM2aTG&#10;lAB6VYx8qLzclHh1Hnrr3BMgwDOeJReXitbNLu1EdPTiNAPYAOCZNo6TiQT1CBRcshapFe5kiyBj&#10;aMZJ6UxoBrLUzpGtvjvI55VsvVCsOuYitrMV7nXy+UcOIhGIQV1VbWGgieoIP+Ey28v678bhgkpK&#10;9R6AJ99KVNkjD2HbXuOFXVYZ8j5j4fFBJqBJWVF2+qFNOL+8ZCYwHmaSBEmcevoFe4jqbAsSzCop&#10;8KSSp3mw8uLyorX8WPAm6tby9LI1EcAMPb00vW1G2D19Ne4OWXuhOEVtCk+aaiqAB96Gjj2rbxBk&#10;IvcfDhraZH3p/arPWkfcPbSMENHCQejaa4E3NlIvwV8Houk/TGxwzB6aFrG81V+kmNvazXPBi0zZ&#10;WMkBMj+JZx/fSVYcX1dddkE9jwRMAbqp1QdB01yjjmMI32DT0LxQH/odIAlvjfi5W8Ta0wjxAf0R&#10;A8ppxGXOqTjEdIwoPc+dW+l3S6nWp6j5iw7A0fVTXVkUFx/qiRgT9XBswP0SeuHNETVlVguG5Po+&#10;7TYhViSUL7dqjYCPieFIzd9xWlspQOuVH2AVru22FQjxH1NFmrvxE/SJDin8jwTNkeOVx0WnwqCW&#10;sdj/AKvkqVP387xr0p9N8holR1m6p4ZNUqLuhqGm18VSGO4vxP8AmW0ErccJPGTH+8k1tLBTKhI8&#10;/wAKEHA/URjWb9suT8i49PC50kq4Y6IW8G21DA2+jgc1dL0Vw6c0nTSKtzDN/wAXQ4eIYvp3PqeL&#10;EPtzLAUs9SfhVx4UlLivKh1wSvzJWwJVY1SR0G7vEZN7j6193kyDJPVXMqR0kVKMJor6yO4LgfQv&#10;bghat7y4TOkpBG0/OkYeYaThKjzsp5eupUvucEjS3FjRdPsg5IIxLO2JU0CRj355I42lJ9u6Q8R/&#10;kmWE6n3Up9/vpMh9bohKDj04U31NVXTRE4dEC4+yXYhfrtrxoxX1JemjBV/lGXpq3Gqi9/LpI2fc&#10;fohBHA05neXMgpbUtZ6EiZ9lL7ezcUfFEeeNNcdDmqoIlrKiCnb/AI7Utf62txpl62dUcaj8/JXT&#10;7EkoU/3bEpko4QPaTKQbDgedzd1yO6ZXpVhqVgJ66MBbtM4KVM8BUuOlpAxinqFkmt71lF/qHApz&#10;P6jM64DTEY5nHL+DPc7qbC4ZMRqV/wBXffYW+PCtdxdfa642jqGJpc3apjUmceBwrmuF0ExQmJnS&#10;5+0bfeul+FkzV116qZwMkOXq7G6sP/u9ZMtHCF9oijN/y4VrafuMELcjiftFG4abTimJp7go6SlF&#10;qeNU+gAcBWpwXNuIVbNjOJ1FVJJ3WKWSQknwDca/lamztKvfSJ24KMDUnmanyhi+ESCSDDFi3XJl&#10;qSAx+N214JPyy2wPB6k0jVclQgD517j5Dl+kJDY9W7F77IDqfoI4sbtAoST7KRfmFaSoHDorom2v&#10;FNSZGw2VFqcr4FJVyEf5V4nmP1A3seGAtUFOCCY6jRS5fJwTXh2vwQsH6J+oPMQSTBcp1WxjYF4D&#10;ELe3UAAcN2bS5cEBsjoBwFeVdJUIJjypuqMYwqlbZUVEaN7C4HFJiXQPqdgsPn5srsJwKNBqKuti&#10;RvuW5/LhkcruQJe0I6AVAfGqsu95tkelZxWQtbYSwPYhTb7+I2WbJWWm8mrzjTTygarQxyS3+Aaw&#10;B4TG4btjpU4meGmVfKlqmErMqPlUsajickjixZXqMt0WM4kxIs8VGyj/AJCPhwveLz32hZ64NOaC&#10;IHCvc6kwbOVJTmqxOJ8MRri9dWpCbe0qTfmksOJxUdP+MYFPqIUqUivcQOJVuVEmWHGs009/GOj8&#10;2pc38AUUi/18CL/dCSXk4f0ZUR7Kv+VcUZSkDzr3GCsxPImFoJqTD8Tri19slRtp4z7Nqklj93GQ&#10;piZGtZjafCPYcaWEaMCoHyxr3HfL9D1AztMf6mZaRF0vI5d1+ncRt04fMMvXnhZax4HhRb3zaR09&#10;Qr3HLMvT3EsrUrT9QMbp4ai3u0VLIrOSfBgh90fTz1zl67P/AIpUlB/opMzTRujsAgdVe4mct4dh&#10;dWRWRYbU1oQ/5OEfaPhvkbsPo4jtmwo4oUeofiaRBw6pJwr3BIooczoxkmpqHBoWBsm8NJb4sdeC&#10;FLb6JASlCfafbWgoaoSNte4u6XE6HCod0+LRK9tTDTGZ7eNnkACn6OGqFi3w1jHq2HzNOIbBOIg9&#10;eNe4ncVzVgldII42xHF5L2WJpLXP/EIdLfTwPXGYsj7ytSugfpSvuAjDp47a9x+w6DqnXAfyfDaD&#10;A6TxmxSrVNoPjsF3P3c21d3j4lloISP4lkD3UoDKTiflXFgPZfkuqyPlDEf0PULqdPiEpFjR4DRO&#10;UH+r5jWJ5dVoq7n8zdxP8LYPuNJPzCG8UojrUQfdUVJp2JRo9gHYlhrybhXRjoxg6/OZXyli2MyX&#10;3CoxFliT6SHPbh9bZTYWwlLa3Otf60/+dWv7jA4R+lZldr2cj6uO7ZhfC5SmEU1Dhsie6sUTiQgj&#10;wJUacErdx+XP7JCE9HE0H7hwpOpeHr76y6317ccok6zZqg+UwySqEcpswp4yv3MeG+q6uMJP+bhS&#10;NdxOJhQHtrizhdSQBx5ofTvmyWRJMzpsbuWq6gs1j47FJ48ckWcV4jjqONVVchapGI99cVkQ/YO7&#10;ggUPSfAcCQz12NR0Cr3aIJGP+Qu/HPyiGE+NQT1itKdgbK7ZyOwPGXFV6A4dGpq8WfG6xyAWMjOi&#10;e1iSbMfhwvfXZoxKis9APzrQDrxBSNnONcQZidQAPp4KnT/NfSHC0WDJ2T58SZDY1M0exW9pUW14&#10;y3mdu3g22VHjIqty24SJXhxjbNN1RT4lUXAqBB/xFbn678H09S8ZpIlfDo4cBpBr7kY3/G5PDr+Z&#10;OEQAltPHjhROLLvCSrxHppv/AJFRyg/NF6pvEO2n3duBzmjq1gGI1Cx5gx+qrIE+3HC9mb4A3sBw&#10;jevErVBcJT0DCaNGMvIGCQKl02E01DERh1NFCxtb3f424HlZ166aZaV0wuhhpAxvuZzLM/s3bfHi&#10;NeZsW/2IHriTR4LFZGJnqFSYqOoJ31M5c/AAAfRbgE5v9TnULMpfB8g/6F5vuColXaqg/vbRqbcI&#10;n8/dWClIKZG3ADyNGLFihsyRHnUpaSBR2ufjrzP0k6YY7QfNPimZWo/5gDLU1YgAklPcqjyagH4e&#10;HAQgKanvHBr2yno65o3W2MIOzoGHrXp3kRN8a7yCNB7ORqnBkrMXbLeQqSvzRXBju8qSSZSfDcw9&#10;0cVO3cEBBLpP8Qq+tKRqIEDjNdVNXT0dOamskWGNRdmchQPrPBIwD0g+pvNX6TGsPpsAo27JJMGk&#10;F/A+zixGVXeYYlKUjgSfF7KJzmLWOIHzpFz9TcjwP5KV6SsP+Krv9xUEcGnCPQvgOCiOrzniNNPU&#10;gWCuWlG4+ITtw0Tumsj9ooesk0QnMtZiJFYIuolLXzmHCKKonA1ZymxQP+C78ED/ADFwZaoylDiN&#10;Nh8IGr+VGgFvZfXideUqtE6QtIHTRkL8wBGE7BU6DN0NSSq00jG9rDX7/ZwGcabpth9W1FjOZWq2&#10;/wANMu+9vD3OR3c6GlaVOE/4opfqW4RgYpRRT1rxB44Al/BjrxMHG8iRwP8Ayek+UVNfOrLISPaN&#10;3AnmDCLtOlBjrUYo/bbcWMTAqagn7yn6gP28LznbqHg+J1LUNJW/MgG22njBFx/rDTmEW9mUXd4S&#10;226NAw6sOg0IGHUgQrGpHMWQQ1TXrMYmVrm2/wAR4X5zw3wyJ60Gp1YM0Jm3EqIJwEV7g0GFxMTI&#10;L/08IMsa7ljTQcuiP4Txr3Od0De8NOHoVAmaJ1SnGa9zg4AO+99ePLUXRFecc1iBhXucXBY7R25Z&#10;BJwNURNe5IjC2s3Gw4UYDCnYI2V7j3Q0cczhZFDL7OI3bknZVQsnAba9wS4OlmV8XwCqr6+iQtBE&#10;7q1vG178L0XKiqMRR4zcqHhJr3KxsdCJjdTFCoCiQ207Dg7GIE40HbmJxr3GjaB7w5cUmQQK9zGY&#10;9/fx8eNqxrTiQrGvch1OHU06bZow3HkuEbKshwjYYr3EfX5BwesuwTax9nDJq8cb40aNXrrfE+te&#10;4gcT6YToC9C1/geHzebcFUJGc4x8de4hq3KuL0LWkjJ+IHD1N82sYGhI3mDTnGK9yNV0NRDhm+RS&#10;NT4cMW1pVsM0cpWlewzXuJ6mTsri3jy+rGvccK9zhNsWXZfU8fAHCt7Zr3MqjSw1A5aJ2VvGvc72&#10;kDlIrUV7nSKWOo5Y1eYr3HqhVWRwfYeJ0jxVoV7iUdSHYH2nhkpIBpuK9zHUx+ZTe6e3HGzFaNe5&#10;zpyQlvE8ZWMatOFe5JGmh40U1qvc7+yfhyter3OJuRcdubivV7kZgQbDjZNer3OZBkop4/8AUJ+n&#10;i5nbXq9xL4R70BU9geLIpGjbXuPxXS1+apVFe5EJKSajTigdNUViK9xkuIsTI8DxmkyTFe4o4T4c&#10;0pZApSkyK9zOSR3PGyZFOGvcjzMSfdGnLAA1TTqr3GqvVpKJ0P7h3ccimSK9z2ESs1PoextxsmRX&#10;kqr3HZy2luOaQdtKa9zpm0157TFNq2V7mEttXlCnGmCMa9zAkjhweXOyqLRqFe5FzEN8sOID94AH&#10;6RzxGHlTCTwr3M1G++FR7QOaNKxXuTD7nvDW3t4mJ1YU8a9yLVK9VRyQN4e8LfDiv+GKS6Yr3GrD&#10;pAFK82NlOJr3FDG3bT7+eFKAZr3M5Kjx5uTTle53cg343pB21Qia9zoSAG4783piqFEjGvcesOrW&#10;jcA6hrg/XxOlASZoqdYCsa9xDVUH8uxZ4z2JNuGz6YVPTShNe46xuVYBuMxhRknZXuSLm2mvNDxV&#10;ua9zkuvbjZEV6vcjyWAN78dGNeia9zhHJssx4ytNI3USK9yDjiNKI6saW0NvbxyNQnopIgV7mKKR&#10;ZIVJOvjzwk40rFe42S3p5/OHGSONNkRXuKmnlEsQcePH00vbNe5NDW5QmKua9z2p7cocaYivc717&#10;8bAAreyvczxOQ429+NqovcTO2vcl45QHE8MEwHvwjw8Rw7tiHEaDRKhYbMTXuJHCZmANPJoU9vEK&#10;howo8QoV7j8NR7eNnGlZFe54n283TZr3OlF/HmqqkV7nMAyfVypVpphx3RgeNe5zjDK3G1GaYeUC&#10;ABXuPtDI6nd48ROAHA7KDd2jWMa9x6xrDIsYoDXd5Y1sR8ODOxcF23oWPtmDxohYf7tWmvcDSnez&#10;GBvtIfy4TOI0HGpFYcJEmvcnjvxMRFGWyvcxsvjbl4rZFe5zWNKhDTS6Bux9h442vuzjiKJlAonG&#10;vcTVNDLSYoKW19xsfh8eL/y5KoAJnZTve92nVtr3Bdo8h5kqoBJTwM6t7AeDtrc/MHhIbUZ6BQMd&#10;3mZaVpVA9a9x5/zT5ufa3yzj6uCG37PsyfGDavZRSd7mBxFe5KTo9m1yrCmYcEKey7NHNrZ9lF7m&#10;9zKpGoV7iopehGacYoWjli2lBdT8eDzKeyXMXFaFJI6KCTm97NuoYzXuF+xXA8Syjiz4ZiS7dpIO&#10;moPIE3m3ad3efLTySkj2VMdhfovUBaDtr3JPl6BvAjQ8i04Eg0MUPd4K9zxX3bcqDTica9zEyEC4&#10;5bbXlJmvczmmXEaQ0sre8fsn48V27mg6TsopKtJmCBXuJONnoavyZQSSdug8eXuGu7PVTqXYx4V7&#10;i9pMu45VorQUkj7vYh4H13KWztpA5nFuwTKhXXjxV0PSvP2IqDSYdKfjtNrfdxKb1B4GiF3eq0Z+&#10;5Q9td8X+C+mXrFjn+8WETt8RGx/ZxQLhSvsQo+lAq57Q8vZ/jHlNdcELCPRN1+xKoEFLgtSWJtpC&#10;39HG1tvufa0r2GgjcdqGWoTitI8yK74b/p9+FL6g+oWHvBUYTOjopZGZCvvAXt28eCXJstzC9X3K&#10;WjExjgKhy87YbBhYSXEiTAxmm+sxGjw9DNWyrGntJ4gMvdMK7oPnmTLGecN8oROYqhZIzuVgbbtR&#10;e3E+aZY9k73d3Demdk7D5VKuW5ycxAeQQUq2GcDUqOaOeMTQMHVhdSDoR9PD+5bwLLMcEVXhdPEE&#10;cAjaoIIPjfgScGnCB6UOg9IrKOD3lMwLOqxqqkC3bgdfUlKcdnVSVa8INQqtZNhKn6uGIGVst58y&#10;1UZTzJCs9NUxlCCAbEi1x8RwX7vbxOZJcpX9ydik9I6aKE3Zt1gg0D2aocTwmQY3hDbZ4jut4MPF&#10;T8DzXn9WPpxx708Z8ZadC2HzOz00pGhW99pPtHOgCXUlAu2VShYkfMeYoX3Num6QHU8do6KEfKea&#10;aDNuEJidBob7JEbujjup/ZwJ8FxGPE6ITFhvt7w9h4N7W6D6QeNR4VlJKYpUcdbezh1pNeFe5lQ7&#10;TzdeUnVXuOkM5vfjkUgcb0ivcUlDWFCGB7ccbVBov217giYPihYgk9rcEDS540hI07K9wYsu480E&#10;yOvdTwQsODppEtsOg17hssm4/SY3h5w7FVEsUy7WVtQR2seTbkmZ6JSrGcMeNBFYNudbe3oqDUQs&#10;HE8fccJh1p6V1vSXH1zNloXw2obzEZdBC172uPDgX3hyA2avz9oJG0jroTtxmaCoiDHv8qzQTiZd&#10;PtDvw2fQDrTR52w6PCsRcLXQgBhf7X+sOTJuzvEnOGg2sgOAbKjy5ZUg1Eq6UMPN9vccNYk9yGB0&#10;5KBTRABTQ0diVPfinoK3YbDW/Ctxua2oa6Y6ql2gnw4tsMrzE662B4QPNzSVTcTSPxGk89C4F+CR&#10;heIdmQ8CzzVF6hhQXY3hJcEMLA+B4KWAYuwKruvwIXLFFLrYUJoDs15e2q7ovB/yvmEEiKRvDQcj&#10;e7tsJqPru2IxTt6aJv1UyHFicLiZNyFSbW104rs7ZQy71JytUZXzNTR1NLVRsjowBFmFr2Pjwgsr&#10;xzLXQ42YI5jyo63dzh7JHg40YjpwHrRKaHM+cOhWfaPqFkaSSlqqJxbYdHS/vI47FWGhB5p0/iLe&#10;gHMPp1zrUZuypA0uXaqRpFlUE+S17hWI7DgtzqwGYti+shBGLjY4Hiof3vwrqFlebI3htkvNfeI1&#10;J6+OHRWx96ZvUvkr1I5Jjx7AZkixSnULXUJb34ZPE27lD4H6uVlw5gmfC5qVwRUIFVde92Av93Ae&#10;jMAtlRkahA9SQPnQkAMlNGWsb9+f/9P5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XucgdOeq4Ne&#10;5zHPVevc75ut17mRG8Dz1er3My62Hx5cV6vc5kkEDla9XuSF0XXlq9XudrubXw5avV7nI8oa9Xue&#10;PKCvV7khSdvFNar3MnmKNFHPV6vcyRzMpsNOOBUVaa9x0grFe19WB9nHZCqcACq9xgxOmFLUidP8&#10;nJ2+B8RxhQ00xGk17nBLMR7OVrQr3O7aX56rV7nSyeWdRoe/PV6vchyqIXNvsN256qRXuRnTY24a&#10;A9jyhwrde5JQrUr7HH58sMa1tr3O0kI0buObrwNe5mB3a+PPVevc5i/c89Xq9zjcm+3m69XucHew&#10;5qtGvc4RAE7jzYr1e5MS41I54CNtbr3OWttNeWVjXq9zsbQPYeUr1e52th483W69yRFLNFMlRC5S&#10;SMhlYGxBHHEnGvAxiK4sNOX4fhvfiJ1WEVVL0i6r1YWMWSnnkP1BSTwb212Fp0K8qHFpeBQ0nafb&#10;RZvUP6esv9ZMBkqo4FGLQp+ik0G//VY/w5ssZazHQY5SpWUcqyxzLuUqb3v7OGTgU3EYj2UPm39U&#10;QZ2e6qAOr/SnGcmYjNhuLU0lPPC5RgVOg9tuLLeI1C32n2fDiVCVPrKiMKOWf2ytRiKL3LT0xDQS&#10;e9s9n3c5KxKlzxQpsJVhIPxow0BKtQEVALJpECLL4D2/HnkIMZuTp25dxUKCQAaoXfEEiuvl5Awk&#10;0Uc7CWXvfhU+sFZIEAUVvGDBECpiKw7H3m+0ecC2gufG2nNtjViJ6qow4kfbUmppzE/lSi4K6E6/&#10;dzntjZhfX6DywcUg4CJ6q8lwoMpHtFRWeSRPJUm3iP6Oe9112Ncew8TgCSTB868kiSVRPXWYFqdl&#10;mBvYajnvLC+6deJwqFGi4KKTs21MWrDRiW4HwB0+/nBmYXCjx4tQ2mNSlRtw40YBpMSo+lYiqTE2&#10;DdhbXS/OkkHjfjK0pSdUgYYdJphYAOqK5lKidPlTrsOlvDnnI7EBr8dSnVidg21UCcBWCEyK23sw&#10;uDpzqJCbiU2A4vfcwTp29FG7qzoEbeqsbSooKqvvG+t+cSEXdsOh7cZuHF4JVt89lJH1loY7eiak&#10;0nv1HmSqPdHfx/LkWc7SG23P08U2g7wlIJjj0c9NI2QpatpjomneJHsHdwCb7Re3384MLjeilr6b&#10;R3vyiXCpRQDEcTVUrKyUkwOunCGmeRg1Q11Q9gdB9fCA+sT8Qnoz6SsPnwaeZMbza0V4MLp5AREz&#10;X2tVOL+WPh3Ps8eJTcKKSJ8jsoD3eai3JSDJ2R86Pv6bvRBnLq5WQZqzasmCZbJD75E/0ipHgIFP&#10;2VI/fP1A81S/UR6n+snqlzcc19VsSeaJCflaOIlaeBT+6kd7fSTqeIQknjUduLXcL1OH0q77IHTv&#10;JvS/LcOVckUMdDRRfuourt4u7d2Y+08L2x8sC0ZYuwVUUXZmJsFAHck8biKY09Hupa2Ki/NiP8Ov&#10;0SRdG8Kg63dWaRZM3Yiu+gpZBcYfBINGIPad1P8AwI0734ZmLcSdp4UO7O17hOpWM0VXq1n2XMrV&#10;GUMtTbaCEFa2oQ/5QjvAjf4f8RHft2vy5/LWG7iJZ1LM/t9vE8avETjRmrbPCq++qGaFpYWo6B1h&#10;poO9vG3gOCzgWHVyY9HBApR1jJL7bix8CfDiEuBZ014SaJL1gzrlfDOkNZmLM86VNJNUqnkebaQO&#10;Ozqo10+PEB1t6H5rz/hMYwDEGw2sp51mimRQSvtAB9vCnRCsffTeJGPu20KPpF9fvRXJDy4JmNJJ&#10;6WqgELtfcGPdQWPj4cKVhnoXyXliWtzLitHDXYtWStJU1flBXkZ/teYf3uSPl+Wm9bClkJB2HiaK&#10;VkIGCcTziaPDF+JZkHMGYqfLmToxEjIQEZlZrL7CNBYeHBDyF6XYcJxBJjhMNJBGwePyAArDwJUd&#10;uStauJsk6EqKQOj+KtshA8Skkn3Cgr6yfiddI8Oy1VUOXcxpUVQR46mFwBJCSLED229vLT+l+DVu&#10;GYMIq6TzBcBB/hUDsORRvZmBulIQdqAZHHHjRspIOKa0I/xKesmSeqHWuoxfp/hww9fLkWqkDEtU&#10;yliTK9+1+Vv/AI3/AEZpeqPoRxzGGpxNU5Uq8PxSJrXZV+YSCbb9Mcjcii1Xr2jjUX5ghDN2FBPj&#10;WB5QKtj/AOEqHqBmyb6vsQ6M4tiLxUOcsHrYKWiB/RyV9H/pokP+stNFL9/NS6m6M4HSJHWRKQJ0&#10;VwpABAKhhrweoCUcBNH3cxX0J+KnDMmUdBIZBCsaDVQ5uTxTqNP9zpr3H1VhpR+gsp7WvxuJp8JF&#10;e4jMexF/Mkgb3CBc2Ps9nEbjobqhQCa9wuOaeowopmkp9VHYDRuB5y7xgUypQRXuILHupmIpJE9K&#10;xMc0asCTqPAjiD8ySdtNF6K9xMDqfmfcB5w2g6Cw7fTxjv1UyHyK9xmnzVjGK1QFVKWUtdR7NePJ&#10;dJNNhwk17hxMkUpxXBkq4xue4H1W4MGlakzRsowJFe4OmB4DSgKZxt9vFYxqn3YmvcCrN+C1OBZu&#10;TMF0SlUbQd43k3093ha6SDSeIM17l6Po6zouaunsUdRKZHjAU/C3blGzI66GaDrTQM9VqKQRwYhA&#10;i+Ks3j9Z4JPXumVsqyyxi42srA+y3EVzASaaTiDNYel07meaCQdgGuPo5qh+oTDUwvqfXU6Cyk71&#10;PtB4C2DgaBVwmFUNg7cBEE7+K6QV7nG5AB56tV7nMWSxB56rCvcyxo0lraAm1z256tzXuOawSJG7&#10;tZkiNgQdL89TwPCvc6hm2RSg/aexAPtB56nAqBXuSIquUSeZE1nUX/p5rVFKEOwZr3FBRY/OZI0s&#10;FaQ7SwGv1culWM0Yh7jXuKOnzVibwS0dTIGVlCAsBoR2G3j5Xq2064e8Ink17mSXMNXiXlT1TKZE&#10;CrvA7FOx15oOQZpSkaeM17kzEcx1ddKtT5h8xLFWHdfbbjRc1badCydte4s4MzJjM8FZXSB1aPaD&#10;YizAW3H48UpUoiUkgUqCyRqxr3MVBmSrwfHY6mUfMRxW97dbbfS5HGdeNNzO3Hzr3H3As8zYdXQI&#10;5LGOWQe0lG8PpPt4pDxAmKUo8JwGFe4tcvZ8OGQzxOzpLNIzRaWVQD2ve5PGU3E4U6JVtr3FFifV&#10;VhiEOIVdSQFvY7r/AEAjty3eyeinCoIMmvcULdY6PGaimrGkSJY42BF7Ktj4+1jypMY0sSkq8RIr&#10;3OE3WhcWhSKeoVoo5dgZzqNNLW1txL3wp2cIFe47L1VpsOxSLFaOo81ZkCOFI2XU2NlHiOUJFJ9Z&#10;bVwM17ihwHqq+EUcu2o8+NamTzzJ9ryZewT6DypVpHVXg0U7CK9xtzHm/C67L0+Dee9YzJIyxmwB&#10;Hcbj7F9nGRJOOyvOtBwYwTXuFk6d4pGZ2ij1IZh37EHtwcWS8YoDQJIr3DbZYqRVWpT/AIL34IzV&#10;RhNe5Cjp48PzdQY/Xa0cLPBKt7EmQWB+NuFz2KDShB0ma9wTMnTeTRz0GoNPKygN/gJup+7hOwYN&#10;GkyK9wSMKIFYrE2Ug3tw9KqqNs17kbNcMcuEzQX2q4IueF7kQa8cBXuU89TT/L8fq6VVtskbT262&#10;vwBqIJiilb0JIFe4HWA1zRVhJG7fE4P3X4sCumicKr3HOin8wD3vdYXF+LWsauFTXuKalYjUnQ9h&#10;xaRNKRXuTnTcd2tue01avcg4nCr4fLEDxpQptadQr3BT6c5hhqsJo6RZP0tOojb7+5PNoONLGTIr&#10;3BAxgrHXuAd3Yj6xw8Sa0rbXuYKeoNtovflqbSqa9w63pswnE+oeVq/KWDU0+IVsLl0iSTYgBGrS&#10;fA8yP3AcVc95bgExCgB7KKr8laNXAU2YnimH4RSmuxKZYYgbbm7a9hwYJfStU5cmGP5skwzD62Ua&#10;S1cokaL4RR378yway/8AJ+JRA/xjMeVRobhO1KSfSoFJmbDsQbZh4km/1ljIX/kI2HArzVl3oxhg&#10;aTMGbajEpackmGhjWFSfEFzxgv2pnv3iT0J/GkSHS6dh+dPCS1Dm/l7R8Tr+XAohz103oJn/AKq5&#10;Tatk12zTs9Q30ktZb8TozK0Ti22VRsJk+6m1IUMaki/jxoxDqX1OxACnop6TB4G0CgjcB7NkQ7/T&#10;w3TmF1df3MBsew00plMSTFd8YmwIYw/m5gxOvxJzqY0Ip4vrN9xHLiyduv7s4o9QOFaUtCQB+Fe4&#10;84Bl/K+BTebTU1BhxuT5jjzpbd/tvpfhvbZcw0ZAAPWJmkL7sjA+6vcyZh6n4Thiinw+WbEpT2Xf&#10;pfwCogtbghS6hrwAk+Wz1pEjxHbXuB/iucuoOJ0zz/ys0UQtaSrkEMaj4bjc8afvFtmSkI/viYFL&#10;E2oUqdWPVXuBgmPUWIV7RYoJcblP/IvSbmjv4At2t8eAZ3M2nPAsl1U4BOCR67KNU2JiJj417jsP&#10;61wI/kDDsrU5/wAbBp7fUC1/q4VC4eUfClDQ6fuJ+QpUGEoMKkkeyvcZ5YMjyupxnF8Qx6pOrLDD&#10;tiv4AM5BA+NuJEIaWqHlqUfdV1CMcB1CvcfKLDsQqFVsp5ejpyNBLKrVEnwOoCjgi7lLcaEDzONI&#10;tSRtM11fS446p0xzRjNXHT4/WSSSO2kG/YO17bI9dOO/ki6ZUpXkMB7BWw8T9oA95rrU9uDRgPQv&#10;LWXIRiWPSiiVRfesC7reJ3TEHTh9b5ey0oyQkjpGPvoscW84Ykn3V2CD25nbG+kc9Z/KsCoq7M1Q&#10;mnl0qvOzHtcrEu1RxYrMbS3MCVHoGPwpIiwcTs49PCuJbaLsQOLqHL/Vqsp0/q/lely5TGw8zE50&#10;iNv9aMbnv9XFiL99WDTWkcCr8KeRZFsyo1x81SbD8hx4lyrh2D03mdTM/wAsbfvUuDU+1bWvZZJP&#10;eJ+rjpKlCXXdJ/vcPSrpbQk4CeuuBkmIPlqL+Fzz2Xej8HUytCdIem+Ys2vewq8VmcQXPjeTalj9&#10;PCVTbThlDbjp/pKPh/Cl4YUgeKAOkUm8czplfLAJzFiVPSMF3eW8qhyP9VL7m+ocF6P0VdUsM2P1&#10;mzjlDpfhn2jSiujmqwPYIISST9fLlxTaT3sNgcOJ8pii9tBOABUY4iB76Ayr9UeAVczUOQMt5gzR&#10;Upe6UeGtAot4+dXtTxEH2hjwVMndAfQvliQVqYtj/UfEF1LUdIKamLDxE07X2n4DiS3Wy6uUpU51&#10;kbPMYD3mnQwBiVDypnps5+rXOlUhwrK+EZSw2bTzcUxF6mvj+PylPH5F/wDoceGJyljfR3BGVMAy&#10;phuCKn2TOWr6kj6Gsit9HJBt13GAhDY4QMfWie4dbZwAUrq4elLD/N11JnhJzPmytxSa90FFEmHR&#10;L8H8suzD6+KbNXXzoXl+mBzJRy1sSalKmeKkgv7RGt2t8OK7q4RErWqf6WCQerbSdOpI1Nojr401&#10;r0z6w1PmHD8fpsBZvdEsVL83My/6zysov8bcCTDvWl09wzEGruj/AEow/EakG61C0LVC7h2bzqgb&#10;ByPwbd9ZUhpThJxgwPhFGQQ46Pu84wNITMHpFxfOsBos/dUc2VMc11eChr0oIZFPdWSFCxB/4lx4&#10;xL15+uTHkkp6KuwLJlM32dxSSRU+EUOgt7OHbOXKUZ7ptsHio6j50nLiSNJ1YcAeNBfhf4UHoLw6&#10;uGJYnkSHGqwNuabEppqp3b2sZnIJPAEzv1ers3qZeu/VbG8wns9FQE0tPr4DW5HF/wDL7O1Gi6eU&#10;rqQkAe3pplK3nY7tOPSeqja9NegPR/o5S/IdJco4Tl+G9/8ARaWONgfbdVv+fA9wrqD0KwWdk6cZ&#10;Blx/EhoGqC87hvBmJBA4pavMvZINowXFjAE4/jjVVsOOCVKk/wB7wPX00KstJiD61FZsXxCqB/yd&#10;fi7h6i+p16No8AyvgmWY5CT8zidSoKj4RprYDw4IVZlmWPdsoaH9JUCPSkKbBAJUslU84V6enpZn&#10;VJJJHsNApNjxE5oz6keHsOqvWGOnnNg0GDU67B7QtzfhDdIuH0f5VdhM7QmjNDWgeBuPP411FAUe&#10;9LShGH7zn+i/Cv4vmL05R1j4hhcOP53qybrNXEiAn/iLnaBwFKyrL8DrcdPXs+NCRnUMHIHVTvF5&#10;1v0oA+jjQ/qj6qZYX5LIsGG5Zh7LHTUkc01vC72sDy6b1VjHcISiDtgSaQrQgqlUn1rFUUNLVjbV&#10;JvHsPAkzjnXqb1Km83qFjOIYmh12TzskQB/46XS3ED9w9eK/aEkHaAcPOK2i4baP7P4VzhpaanQJ&#10;AgUD2DjPhdJ/JrPhwFPGNLxxAa/XqeJEWBaVrBj0xpM5cKOO3qqRxfYC1RiVb5dU09QP8ZB2qPYR&#10;24NLNoOLlRV8qJnrtSE6gK9wb6Clp6KmEQq4qMG1ipDOP+BXXg8Nq20PujyolWp1YkE+Qr3OWLDI&#10;FHCtbm+pqKhEHu7rRIT7d0hB+4cTKaYP3yfMwKVW9sp0wJkba9xJU/X7pjkqc1OWsv09fUroHk3T&#10;29l9wCcKhnLNmdLSEkj1FGq7Fxao2DZtrg6bxa5H0c4Yj62+t1TGaTLtZQ5eiINhHAu4DwsiAi/C&#10;m53xunMWtLaeiAT5063lbaCNU8+dRpKCkmsZ03keLa8TtT1m6wZ2oTFi+Y8x46G+1HC/ykH0XuGt&#10;9XAo7mD92fE66qeCfCKVflmkGQEgdZ1furmlFSRiyRKP+BHE5HgmaamYVWG5Np6iZ/8AdMRrJao3&#10;/wARDADlwy64fCzrP9JxRUaUF1pvBR9gqQAALDS3BMwLAOvSRB4p8Iy8g7mloYy4+gngkYs79Sv4&#10;ERxCfxoqdu2EmAkq9YrvknHsFYUf/Ny+oeI1Cgi8Uc/lqR4gKmo4cuZWog/mLlWPQY9gFNm6Kj4U&#10;p+JroADtwGcVrPTrgjNLQYTV5hqAdHqqh2U/C3fgPdtsuthgFOkbdZJHspam4fWImPYK74+4NmrP&#10;FevyWQcoxYLRSa+ZTUiq30mZxcfTxVZv9+IYY0D/ABRs86TrQVjFZJ6ya9xqnc4JiDS4nFTT1vch&#10;5fmpA3tKr7i8MFK/Kr8YTJ2A4n2UmU2rTBw9017ihhxbqJnGYUWI1tXBh+0bIKMeUCPYSLAD6OFy&#10;7m6uzp1KSnoGAqrDQaPhGPurqx9vHShyVhWFI1RV0UdOR+/NIZXb466k8eDTTY1LGI4qxpbAViTX&#10;Qa4vbi1wKWqxY/I5bw/EMQIFlVIjDGT7C1u3E7WZlZ0oSpXkMD+FFqyknUrD1wNd3tqeKCPoJ1wx&#10;eb5mOlwvAKdx9qVWqJhf/iVhxSvK8wuDqTpbHCZJpc3eW6cR7Aa4eah0BvzPi3pirMPhOK5tx2Ks&#10;2LcmedaeM/QoI04+5ulIKn3ZO2CrD0FJ/wA4Vg6U+Vdh9bHjTlyu6LZZqFw/F6ySRgdVwpzK9vYN&#10;gN/v4lbasrONZn/ExVTw7wJ6Omu33bDsFz4X4tzieRKqpb+onTrEMScH3anGqkgN/rGME2HBOhy3&#10;dI7i3WvrWSPdRem3UMVKEHo2isKJUHWRxbxAH7eKct1Z+SFRDHg2VaZRa1JSoZB8d7634bli5H7R&#10;XdMjhAE+014NpSCRJPCuSxAXDEtf2m/I2HZayhjFYtR1EzPLizta61GJLDEP+AUjTlPy7K4Fw7rM&#10;/wBLSn2VR5KtMAQZrkRtX3dPqvwVarNHp+6d0Uf8lxXB6KYiyrCnzMpP0LuJJ4Kl3FjYfYtCY6PF&#10;+NIe5efWScfhUUvLu2lHPxBFuIPFev8AUrHImA0+M4u9rptgFFTkfF5De31cCD29CF4tlax1JgUY&#10;JytKvCoe2pCoB3UDhfcZ6y9Xcz4iKHCqWnoZHO3YrtPL9DO1lAHAmnNbq8WUgR1Yn28BTsN2x0gC&#10;fLb68a5/Z7ADimwrp5lGrpjVeovqEokYgxYVh95Tc/8AFpTx+HDw2TSBpvHwCf4EifbT7jpPh06T&#10;5T+6octRVLIscERYHUuSAB+38uDXlis6dZdpkh6Z5YgrEWwWqxCHaunYm+p4sYUzajSwgKHSoVVp&#10;hS0kKn0rJJBJOBd2S3+E9+PuOdVMRoaYjMmaaPDk7Ckw2CMEfAN3HKOZmpCYKkojaEgTFWTYhJ1E&#10;e3GukpYVubFj7WNyeAbjGYsOzbIaXLtBi2PzObKWaRwSfgBt4BHMyQ/g2lxzrAONKg0G8Ij4VnZk&#10;iQs5CqBrfQffzknQDrlWUhrqjBqfBKQi4fEqgIR9EYu3N/k71wakNaU/8EMe7bTinUIAGB9agJi2&#10;HySiGnl8wn/B7w+8aDinyp6a+puYpvlaWZEw8C89clPtQ27iMvYtxMbS8dVpEeaRgKop9KDMxjs4&#10;V1VYxh1HKIJpV806BL3bX2gdhwx+T/TN0py6okrZJZpxc+bUSl7v7fLFlAvw9tt2VPHS4spO2VHb&#10;5CqKzFIxI1U3VGJYkXApED37rbsPbfguUmROlELrPmKjmzBLFbb8xN5VOgHYCNDqB8eDFvdW1ZOp&#10;1WtXA7BHXjRI5fOEnTInqplr4M34ivl0lVHhset9iea5+gtoDwZsN60YZkvC48IyxDhWERgWWKgi&#10;QG3sLD2/Hh823a2YhOnDakH4RRA5bLeJ1SfPZQcz9E8ExuuNfmGqxDE39tVOdi/8RjFgOIbM3qAx&#10;+ukanmqsMw+E95a6vQEj2iNTfiReckEd2EISf6SgDRmnKzAJTPnSmwrp1lrAZf8AQ4XZo+yRx2/5&#10;OPCg9QvUPFSVEpqs44dOoNkhw1S0n1PryNcwzpWrxvAD+920fMWndYqTp8+NCJh+G0qRbTCyDvZz&#10;/RpwvWJdYFxpGqMNwasxOqa4WauqWEf07eAxxxLytSEKcMbSaXkJCpketO8cKRC0YCj2AAcDzEsR&#10;6hvA+LYhWUmD00VyywRqoX/oY3EbrNwkSsJbHUBh60IG3wogAetZLeHASqepOVKqpamp6eqzVWht&#10;FaVhDf8A1m8R8ByKrtxD50p1Oq8oFGYhvFzZwmu+DXQ41iVRhdPPQ5diw6Xb74UbUU/C4ueNLskl&#10;kpcQEn3GkmsqwSIj317gm5RxNWq4fMN5SPf2+HMP96N2rW8bOrA8KMWXtQr3BZ/RS3liJNz2Pb7+&#10;YNXtqLI6AZpI+sERFe51Kr7fcFwfZwO6E9e2ikQdpivcxsQp2qPp+nj0TwpYW5EyDXudA7Tubmwh&#10;SugetXQlR2V7kmK7Pe1+KFjSMTT8lsV7iowqLc6gixJHCVwgCtAa8RXuGfoaH/jDV8lrWpnJ1+HC&#10;G1cUXY66dt8CRXFiQQOUwY972M1LeBlbx+J5KsRRXcxqrlxqGg1NhyuqirV0V7nj9naOVFOaa9zg&#10;WFtt+OR0UsS3xr3OG1iLKObw41YqAwJr3OccSsLSd+arekGvc4ijjlYeYoI5UkDbV9ANe5JzP01p&#10;8y5WSnw0COYsTflWMyNsZIwo5bvDa17gHVPQbOFFOohXzFBGvDtjeJpQxwwo5ZzxJ+8aeivH4cvX&#10;9Jf4W3S3rt0Whx7M6vRYm1rsvj9XD2xzBvM0EpVpI9lYgb5dozuROeASCTx6KDzNufUypidPQzU5&#10;lWdSQQbWIPbiU6u/gXZyw6SSq6ZYktTENVSQWb6OCgWzrZATBB4zRblHbRbqgOyDxPCseHdUcr1o&#10;tUO1O4Nirjx+kcrb6nfhueqLpnM5rcDnqY0v70SFhp8QDzSnlNfckislcv7RbC/EpWn2iaW9HiuH&#10;V6hqKZJb62VgT93fhQMe6aZ+ytUNFj2E1FMy6NujP9HKoukLO2pXYzZi5+1Qqfc8bsHoahpSrxlS&#10;bizAjjgdSo4EUfIdSoYEV7XiPq4ilZLEB9hiDwxUROBq0g8RXY5xaO9K9vAccbcgwaqSK9yJSxuI&#10;AzAg/HnlrkxTaVA4CK9yULHx43SiDXudFShu3NxVThXucS1xflz1VuvcjmxvflAmtV7kmlXzN0f+&#10;MEcu2vSYqkxtr3EZhl4qiSnbupOn18NRTAwNe4ozqNOUpTXuQphrp4ccHRSZVe4x1/u4gkngwHPE&#10;RVDXuKGE+J40caeQIr3JZO7ntNPxXuR3G1bnvxvTWjXuQHAdXjI+0COPikxNe41YVJ5YdD7eaThh&#10;VE17ijFjzZWRSsY17niqAdjx0kqGFWNe5hc2uRxgTxpuvcgsbd+OU3Ne5lrQarCGXxhN/q57hFN7&#10;BXuQMLlPlWJ5oCRW0GvcegVZLX40EEUpivcw/ZY28dOOzTZTXuMEB8isaM+23NcaTYpNe4o43uRb&#10;W3GlYUoBAr3M+7X3uOBJOynhjXucyWPujj2FbBr3I5Gt+bOyK1M17maKWxDXtbjKk8KTrTNe5FzL&#10;ApiixG/vNoR9HDI/tUT0YUkAivcw00omiDd7gcQFUDClyVYRXuOANrW05ZFPivc7F1Fjy2Brc17m&#10;GW7EePLpIFaFe5iZfdKnvyijNJ3MTXucnAqaZ6c97XH0jjaQaKwgpNe4nqGQo5gfvzYwpamvcyVy&#10;boj7QebUKecr3JWDSgqY9SV140FadtNheg417ijFpAGQX5XVjTpdSa9zkpQNa/fjhBVsq8zjXudl&#10;WN9O3GSobKT94gYTXudqGBvzeJpO44DgMa9xTYU6qQsuqtofoPGO8LKpFBS6WBiOFe4mMwYO+EYl&#10;upl3ISCLDuDwRXCC4AuImnre6Dg6POvceoMu47NEJY6WQqexCnUHhMMcMZ6Ip/8AnFuPCpUV7mX+&#10;rmObTupZAR/qnlSSOFMKzhiYChXucf5Di494U0lv+InlgY2g0/8AzZlP8Q9te5jGC4ve/kuL/wCq&#10;eV1g1pWaW6xiRXucThmJRye/BIQLahTxkqHCmResK2KFe5Op6KrVvMeN1HxU8RuuA4caQPXbSsEm&#10;vcW2CUtdJIyeS5RtD7p15di7TarC1HDYRQMuLhCf4hXuB7nPL1VlfFvMnjZfMG4aGxU+PBjdgPIC&#10;2/EMDNCnLL1N4nwmQDFe40qVeMMB3104HxNDlKiRXucbHsOO0Y7a9zmI2+17ONGi92Nhr3MlXSGY&#10;xYlEm5o/8oPaPbwXZdcQQJiDIoNrc0yg8dle5Yd6bMfwrMuCHBqvaKmEApfuU52E7Ot4kZlbJQQJ&#10;Th11hZvpaOWLveJ+07eo17hsFyzRKQTCDf4cyc74KwAqAPzyjxr3OL5dok93yVt9HHO9VWxeLPE1&#10;7nKiwmnpJbRoAL68Y/MLQoKTNecfUsYmvcL36qehdHj2Xf6+Zeg/SwqBUqg1t/jt8OY39qG6KN4c&#10;vVctiVp29NTBuFvSbV4WjxwP2z09Fe5WThVHWVksmHLGzyw9gBoR8OcXLu2ctlBKhjMGs+Pz6bYa&#10;lRBr3FjBkbNdWQYaKRr+AU34lTbrWYQkn0NFjm8ts1jqHtr3FBF0dz7VECGhkuddV4at5Tcq2Nq/&#10;0pokVvpat7VD217jxTdBupccoH8uk11+yeKjkN4sSGl+w0SPb9WahGse2vcFbLPpQzxXzxZgr6Fx&#10;FER5o2EaeJ4IE7o5lfNHQ0rAbCDMdNRXmPaFaiWkLEkYY8a9zYb/AA/ui/p0zvQjJucMIglxWnQF&#10;DJa8i/QfEcPN1sotLpX5e6T4x01y63/3hzS0cLrKyEE4xUarleGIyL4cuZwH0ldEMDiVcNy/Soo7&#10;ExC4/LmViN1rBkQGxWIdxvdmN0fG6qOGNJZ8ddHA3Xv7OCnhvRzI+HRiOkwunS3iI17fdw2Zyxi3&#10;EBCR6UFV5lcuYlxXtNN8+aFUlJLm3hxRQ9P8uwECGjiTTwQD9nDEWiBwFInLp5YgqJ9ahrmGK+4g&#10;69uL3LOH0mFyKkMSqNNQP48s62EphNFhBmZOPXSezBWviFFMn7pFtp5WN+KZ6Fo+rmUl619MKNRj&#10;OHJ/p0cS6zQ2+3Yd2Xkb59lad47YsLxdRi0Tx/vfwroh2M7/AH5Jz+XXSvCr+5lXBXRNBf0z6jyZ&#10;KzW2Qc1zf6BXHfQzu2iSE6wMT2B7r8dPHmvf0uxuuyjXNkzMBKbWtE7+2+q69rc573TS2FFtSYUC&#10;QR1iuuls9rSDwOAo3ykka8Nrgdb5UqTIdy/DgMdQSIOFGC9R+0VwkCstm4YfKeLhZI3iYi5HjxEU&#10;aBJpGW9IlUUisco/mY5Ihf3hbig67dGcv+o7pbV5VrlX52NC9NMRqsgGlvgTzIncLedNm7+Tufsc&#10;wE7EqPR51qwuzZuHVik4eVF4GJV3SjNP88Us+HT2SsjH+EHSUfFL81e86ZQzL0hz1WZdzDA0MlNI&#10;0bhgQDY2DD4HmXau8y10IiUnZR5mdl3Z1J2HZRtKSsgr6SOuopFkhmVXR11DKwuCPq4qaSrp6uFZ&#10;oWvfkhod7wSKBKVGYIqZzODY8ttq0E17meJilgTywxptSAqvcdKadgd3YcvtorcTpNe4q8Pr9hvf&#10;vxY0vTspIsYYV7gl4LiJSRTu04ftrii6CivcG7KeZHo6hWViLHt4Hgnt3SiMdlFTrWtNdEXFjw09&#10;FJgufstzZcxlVlhnQoykA9x3HstzIDJs0Fz+yc2HaOFBpD6rNwLHTTZMklK/nR9ideV1Z0y1mb09&#10;Z4jNMzLCX3U04HuuoN9pP5chPPstc3XuBdtSEKPDGKGN2wi7R3ieI99T4ZUmTcv18si6NdVsL6j4&#10;DHVQuvnqAJUvqrW109nMpsgzxvPGAtOCgMR86jS5Y7vET5U1VdKVbegPB2p5XX3x2NuDJQopEU0T&#10;ozrYjiupKuN4wASCOEriINJTIPTTDUUjD3iLcWmC4hsIjc9/HhE+3NJlpxmkfjVAHUkAacETC69k&#10;YMrcDLzcikhHCgsxvB0mU7l7/wAeC7gWMbVUlzf6eAq4Ymg4+3J2UX/NeWTMH/R6D4duDtlfMV7J&#10;Ib2015Hl5a9FAu6ZgTw6KJZ1V6YQVMUj00Nv3rgePJPVTptlDrRkWsyVmqmjnpaqJkZWANyRYEcQ&#10;ZbfuZS6HEHqI4EHaD5ihtutvDcbv3AcaUeEg7CnooqXT3qHnb0z9R6fqDlUkCnfbLEAQs0bGzRyA&#10;dwfy781TM0fhj41lv1t5Z6S1UTNl/MdVVyQ1IU7Vip6WaqeJj7bR2+vg8ey20S+i/bBLJkuI/orC&#10;SUz1FUQfTbXScZ7bLtv5igygCVJnEK2AHzURWwvQ+sPpvinpyrfUNh7mSlwyBDVUoP6SOeR1hSJh&#10;396R1APsN+f/1Pn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue&#10;56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e52OerYr3OV+epyvc5DXm6tXuZFB&#10;Gtr89Xq9zMDY8sDFer3Mw1a/LCvV7mZW0seaJr1e5zVgDpyuqtV7mQFex54Ca3XueAG61uOAVqvc&#10;73ACw05evV7ngVAsL89Xq9zs6G2vPV6vczxSBTdO/N7K3MV7jq8CV1G1Oftd1+nikp1CnjiK9xKw&#10;s8TGKTuDbiHZSYV7kwai1+O1avc4sptrzVer3OgiygxP4DTnq9XuQgpJMEvfw5qqTXuR7tG9uxHK&#10;TFVr3HFY/nYy0eki6ke3l60TXuYInB0bvzdXBr3M5NxYc9V69zse6Neer1e5hkufr56qmvcyopH0&#10;c9WxXuShuAs3LVuvc6UjsNOar1e54gA+9qTzVer3PALbcBy1er3MwYHsOeFer3MkMs8Ey1VI5imj&#10;IKuuhBHax46lZSZFeGFety8b8PX8SzEsk1tL0s6xVReiYqlNVuxJUnTaxPBjbXYcwXQztL3VgaLp&#10;169PuXOsmCSPsWDFUQiKa32rfuv7R7DzZ4yfm3Cs0YVBjGFVKTxVCBkYEEEe3TipwqYSRGBO0cKG&#10;qHdCNIFUFdYOjONZAzXPhOM0TU8tOSFstgy+Bv7D34t1cyAO5uPh/RzzT6WhgJHWePnR+28UCYJ6&#10;uFFtxTBZ4ZrNdCe2nfncbBGKX0Pw464/3g1gAHqp1bxIBAA8qxPQvdY5Gu+3Uck+YtvdBI4kS0XM&#10;emtJa1DUTt4VAZHhNlcKwNhfnC0bMSp09h9vLKQUJAAjHbTBaKUjCCJqSlTNby5rFwND37+3nW+N&#10;DYC3LrSte3EdNaTqdrFEr/acjxNhzwb3ggb48dS2otlUCOujJLatJJAMVgneMSAEH3+3s5kB3uTf&#10;t34V6SBhxosSjSNlZGYwp5Se6fDT+PMLvazg9uGCG/73htpX+XURsqSI/NdYy1nFjpzruNx7cLAI&#10;OFFZSZiKc/MEYaBjtY6ggannFpIh7t/r4bC1dUNRFGbdsViYPlUSJ40kC2LO50v+fOKTbgdrblHK&#10;PJCfuTHTBryoTtSR0Y1nXCw0iqgMbNrrrzxkYKRpcdz4cL2lSQr440WOKCVCPTjTlUYelORsY7Xv&#10;r43Hhxpxavw7CcNmx/F6qKjoKZWeWomcJGiqLszMxAAA4tTdFAU0Ewr30nNyGQpCxCunhSwypkvF&#10;sxY3TYDglJNX4lUsPJpokLu1+1gO30nTmv563/xgIIaer6X+lCXfKS0VRj3ftoflFP8AyufqHjwu&#10;S4VgFY2YRUYX2aKeEN7Rxq5f0z+gLAckzx556wLHiOJnbJBhwAampzbXzTr50l/+BH+t3GvXjOLY&#10;zmPFqnH8yVMtdXVbmWaaZy7u51JZjqSTypoIEYyrE1ZdHEiRLFGAqqAAoFgABoBbtbjXNULBGZJD&#10;Ze3xv7ByyeunQJxNZDoPby8L8O30LNhhpPUV16w39IyiXAcMnH2SdVrKhD4kfYB7d/ZxYEpYTrXt&#10;4ChdZWejxq28KLn1Wz/U108uR8mVOydSBXVCn/JJa5iVuwkbx8QPjy9PLOBT4pWCuq7tuYFR/ZxE&#10;ApY1nGhEoxsonvU7P2GZTwqTB8PZYljjO4ggW9p/4keGrybk4KnzE4u3gDpxxTUUjKpwqin1YesG&#10;kwd2wTA5lEa3DspuxI8ODFDhBjTZt2nxt48TwArCrCRVPmZeu09bPL8xWPMHO4ozll1Ps7ae3kWu&#10;w9ViYIDuHx0HLWwhaSoSAacA0iSRSmyv1beopRT0MsUfnnbYJoPE7T4H48YpMNpnjDSAyBu48NOC&#10;F+/SlyRhHDh5Cm1uF3bs6I20MGUMdztVQzLhKtBMze5It95Qj2jmTD1p1q1Ui309rcTfn3HRpB28&#10;B7qMW2VqGAjqrD1RynWrlabEljQhIwZHteUu3ck+PB0y8VWljjt7pJtbgEvFKJJO0QJ20W6dE8K1&#10;+PUtQpHm6aeJiARYk+0dweBH6r8oNn30/wCd8lmFahMQwDEVWI6F5ViZogD8GA4W2rujaeMetAvN&#10;3EtFBO3VAPpRz/wQM/5f6W+tLIPUiXzhi+HZnp6SKW48hKTEaeShqN69yW82wPsPNJTLNa9VlCgq&#10;MRIFRHF5br3s0Z2EX8bW5I7RBTJo0SqQD019WHjVW1DSkpH38OXJpuScK9xG5jxKLC6BpattpA3A&#10;/Rwsce00/p6a9wrvUvOsjJTtSzA+aDuKnUAeF/bwIPvFRik7pwkV7hcq/EaitcNOxbboD7R8eJwK&#10;JCrVXueqg0tFSsmtgy/WCT+3ngIrx2V7jXtJO3x5uqV7mWnYpOrew8unbVxtr3D4dFTVT4EPLuyq&#10;NTbxvwc2hlNHgBIr3DC0kVSVVWB4YmvdVe4FnVXCPNSCuqV92InXxvbTha/srxr3DmfhfdQMTmmx&#10;fLGJy6hi6K2hGugsfhwsaVCqObNZWKRud6EV+AOu2+0g6fny07qtSti+QMRnP+5Ifvtxh+Rt2GjM&#10;+AGkFkWaKhxpKFDbzFY+zQc1VvVHTSf5xpqpgFGwC30X4D2fCopoFXR8U0N/C0Cxa4/Pi+iivc7C&#10;6G/hz1Wr3OFvbz1ar3JKDcCDoO/PVuvczmULCEH2bg89Tk17nRtLP/xI6c9WzXudqVD+W3tI5qrp&#10;Ne5m94QCW9gWsPaLc8TTkyK9zOs7pUeahJsQ30/Txs0qUvGvccq7fFWvK48vcQwA7WYd+VGNLwUg&#10;yMMa9xwhdTUBJG2gm1/j4a/HjoSBSsdNe4p6ev8AlsBMaqt45veHf3SeXDoFPBZiBXuNddiarVuo&#10;YNFKrL8bDsD7eMlW2KYUTXuNK4w1PKWjJLEggk6/UeNAkCq95HGvccJMz1jgWJ11N28fp5qVEzSt&#10;VyVbDFe5GlxqSVyKr3oTa6r3APs55Ur2mk5d1DE17kymzEaSJoYlYRElRe3j4kc8qSKul8ca9znJ&#10;j5ZY6lVDFGBte2q+O3jQE0pTcxXuT6PHL01RLvaNUk37UH+PuR7OWkin0viYivcc0zhLNhlXQCTY&#10;05U7z3svYW5Qmac75KhXucqXNdWadXaUlD7r7vC4tcHjWM4VcLnZs417kDIOKChzWaUMwRpbgfAn&#10;vwWWKooJg+MivcsYyhU0U0SRspWRR4eI4OQadREmvcSXU+GpTBJamG5kpJEnUD4HW/1cTLGEVVQI&#10;ECvcWGCVjx5hkrYwWp62GCYWOgJW1uBonQaMkmvcFqjrTE+0Ei4uPgfDhqMRNO17jtiflY5RvToC&#10;ZVj0A0uR340pM1bbXuU99bTIuc6oyAg3tb6DwGuJhU9NBh8Qa9wI6CXyJ1m7bT+R0PNxNIQa9xzp&#10;pFhcKt73Nj4W4qThWxXuK6ikURi2pJ4YAk0uFe4pAT5a+y3bj9OV7kesjEtMyDxHKKE17aIr3IGR&#10;5ys81FH+iePuw/eHs4hb20wyYMV7g6U9WsqIzDuPz4etK1CjA17kkVEZ965FuKhSevHhkvSpnCPL&#10;vUiWHzKiNa6F4dtO5V3a11UH28k7dO6LF2EyRrBGBjrj21pwBaCk7KiVdLFU05hlVXGhAddwv9B4&#10;avOkdTiMx+WwSUtf3pKuYu33DS/MsmmVKVCp/wA40A2ytEgCKzRR+WgTSw7ACw4XXGsKnopbYj8r&#10;CpudkaKDb43JN/q4IW7NtI1AAEbaKlBS5UYHWKyW7/HiSrMRwyKP9CNynv5kuxLezatuCVpTJSPD&#10;PWfwoqK9I8RrwFucsFGYcbk8vI2W6mvdR3gi2xfSZn0twSMuKVghrUeB2J9porRcBYkj214kDvyD&#10;mfBcxYTEGz3mXBcpo6+9EsvzdWfaDHGbA8L7opaxecbajaJ1K9IptLAJxBUfKAK63rxDYdVdLBc5&#10;dwvGs51S6efOwpqcH2qoBNuFqc8tkf3JK3yBOo4Jo2Nit0eMhIHAVy4zYnm/N9DLLEpw3KcAsCsU&#10;YknA+Ltre3iAOB53Orm4+0paHQnb7TVzZtpMxPurq/EWkVHmWvMGERYjnDECwKkJLKl/H3QOESSm&#10;7AxU7PRJilulX+KBwrHJNHDG007BEUXLMbAD2kng9YP6bfVDjtJHUTZaly1hpF1kqwtMCP8AVDlX&#10;P1DggRbvLTp092BsnCtqSbgaU4n30zU+Z8v1rrHQVkVSXNh5LiQX+JS4H18XuUfRnnHMeIA4ZhVX&#10;mCdW2yzRIyQRnxLzy2AA9vDJiyUCJSVHqHh9tIktOAQqusWzTl7A0Z8Uq44ivdd12/5BW7flwbMU&#10;6GdJekMJl6mZyy/gUqjWlp3+fqSR4fo9A3BcnubcSpTaOo+JXoKt+WCh4Tj10y0eb63F2tg+F1LJ&#10;fSWcCGNh7VJux+7iUbP/AE1nCQdL8s4xmwrcCoqCaSmY+2yrfb9fFTd80sQ20tw9fhHnRcWUIPiN&#10;KyA1j61BVLjVV1t/wXj93GSsz/n6kdocWrsHyXDf3YMJpkmq9dCGqJSzhiPZxlTlw7gVIZT0J+72&#10;maVJDKDxHPTXko0FjIzylTcFj/RYcaFwzIlbMaytwmuzHUH3hNi9TLIpY+yIEAjicZa2tQWrUs/3&#10;xMGtOPIRiPxqVtPt4JFBV43h1KlPU1cWD0rWC0uHQpTqB4BpFG7T6eHKWwyDHhngAAPxp3vlER7a&#10;4mGMm7C/08ZcTxLpoteI8SxOetrD/uUO6ZgfixNgfr4iW6wzgVaieAkmky06RMjy8652toOPmUMG&#10;zXiuMovT3LMFPIG0xDGGNQy+xlhACj6yeUbS46qWGfJSsR7KL1FLR14Aj1HsrBKVEZ80/SB/DhqR&#10;kHHMXw7f126rYgtKgAkocMlWkiAHZVWPsOC4ZM68nVdXJR/ep8Meyin+YJST3SSqenYDSGrcIhV7&#10;4Zg8E8h1WWcKxB9t2Bb8+BDj/VP0Q9GpjDlXLUeZMe7RyVkrVk7t4Eqd1vy4T3S8rypfhSXXD/S8&#10;XPupYgXDviJ0jiK5x4Bm+ukV8UxTyIx/udNGF+rc1+MGOdfeuvUKkSjyjk3+V0O0bWmApqdPiUA3&#10;G31ccXmd1d4NMhI4EiE1ZtkIMqJPnzspVYfg9Lhy2jLSMe7yNuY/XwMcRpOo7UrHNGbYqDdq1Ph4&#10;WJbHuS7EueE5YfTi8+lBPRsjqqvepBNOZW5+HE5hdJ09wWsWpoqR8x4mSCHlWSqP1bzsB4lT+XaM&#10;hKnVdeI9JrwcKhgcK9tt24vMy5szJi2HCmxxUwmgWx8uprVp1BHthhN7cEKrp95EaUpHnEDy40mI&#10;04g+yuHkxmwIFh24GwzxlSnby6zEZ6yFRbycNp9gJ9hqJbkg/RxFpgaSomf6P608sFI1Jw89tZLa&#10;W4w1vVjLmFVBqcLy7SUU1rwyYjOamUt4Equ1R93He5ZbGKMRxWZ9wqpUpSQOPE1w2Ej3jwOK71H9&#10;RsBimo6HHUw/5k72SjpwhY/8SGtuIzmptY8QSP70RShhjvcRsrsxqxuwB4FtTnHPee5jJJJiOJvK&#10;baGQ3+ocIfzxvVHFauuSadUhLJiYNcgAosOCJl/oD1lxpEraHLwo4xa09Yyxrr4kyEcEbORXNwAU&#10;NEjpVh8aTF5C9hJro7R34pK7pJjuCkpnPONBR+Bhpmaoa/sCx2H58Wu5E8wB3rraB/RGJ91IluoV&#10;gMTXYtbTkahy1k7DifIqsUxRwdSlMtOtvgX3E8VHL2WQFKUpXQYwplxwxgIrvjm0GDwHdDDJED2E&#10;jF3+vTmnH2WBqOE4UXgqGBj0r3G+TNWC4E12p5qmU9yYiQPoAv8Aw42jMGkYgE0btoJxG3zr3ItP&#10;1QzDjFV8hgWXK2rUkBdtPId307VAtxn+eOrP7JskbMBRgq1w8ZA6q9wQv6sepLHqXyctYJFgUZ7y&#10;yR/pTf8A1mBtw0WMzuh+ya0TxO2kfeNNnGT1Cvca09NGe8QqBVdQMZS66kOGkYH4FjYfdyg3YuXv&#10;E+pI6eZrTl7KZRt869ydUdK+jeW4b5gzEqtY3CbTqPDauvLO5Ra2yYW97I5NFiLt1WyfjXuN1FmX&#10;08ZWTz8KoK3Fpb6yeUAunsLAW4jbTl1sNQCnD1iKe0ukyTHnsr3OE3XvFpd0WS8soq9l817k+y4A&#10;txavOyf7gzs2ztFaFoAPEQAejGvc50Ob+v2ZbJUzUmDU7anyYfe2+y9zrzTV1fvj+FHpjTymmkiE&#10;yo9JNdEgd+Tq+nwympmmzPmSola13HmCLT6L3twxK1tiHXceMkRRb3DizGkdUCa8TbgV1Od+kdJV&#10;Cmw2JsQkY27tKxbgSOZWZXpSQ4rqxo5RYuIxIw68K8CD24KOWssdVMxotRkjK4gjbUT1EISw9p3W&#10;4L22H7jxNNR1qFFjr6G1EKPptrvjhivSLOlbN8vn3MRkL2/0enn9wf6pWM68Su5S86YedjqGzywp&#10;wXisClIAHGK9wT8t+mnHoMN+cynQlgbfpqtkhQfHU7mtwzY3bW34kgx/SJw99E6rpBX4yrHZhhWF&#10;54kIVzqdOx4N2WMI9PmRaTd1VhxnFaqO3nGkdDCp8RGFsAPpPDX8i2ynU6VkjoxT7qSuIeWZbVTP&#10;iyZgeP8A3xSQo3/Hqsf4Ece5/VL6Lcrx/LZMypUVFSmoWoj3vfw9ovy383sGMVJkjgE4++aRIy+4&#10;cMKVh1YU1UWF5wk1xbEIwP8ADBFt/Mk8S+I+sPqHmMPS9Osk0uGQN9iprWCKPY3loLm308Sf2oed&#10;wtLcJSOK8I69mNGreTowC1EkcOin+LDo4yC0sjt7S3fgaV2deqebKhhnTNErB7XpcKgWED4ea5J/&#10;Lha5c3N0dVw95BAgUeItm28QIqcsUSr7o43UvT3CK6pMkuE/NsdTLite8p+nyx4fVwpRb27Q0kFZ&#10;6VKxpQSlKDGHlWQAHUcf6LLslNeNcyYTgUUemyhw7eyj4sbEnjyISCElCPISaSJUtKZ29dcGd9t4&#10;1ufYdOKejyfg+MjdPjWa8eHZjQ00dLDb/l49+LmWy+NLjryh/egJ99VQ9j5++ojTVJLBgqfHdu/5&#10;NsOOuIZT9O+UqP5zOOD1NSw18rE8dZ3b6UisOVXYWYkXKXFDgVOfIU0VO4pAEdYg1BWHGZtVqk2f&#10;6sVj95PAcxHrH0NwYSUmRen2FmY3CsYZJmI/4k7d+EyHbNkQhkHoJk+8mtp1rELOzqrPFhcqyCWS&#10;rmY97bl2/dt4F1ZNWYtUjFafAaXAyx3+YgVDfw+0dBzSrZLpkpCMOmKX/diMDwNOgBHfXiyw85Fq&#10;ofP6kZ8tMv8AyI4Wj1UjD/CSCFB4+25Z26v2j2H9FI1GfSkRDoOoGRx1bT5VwmeZRaFN58btb9h4&#10;JuX8By9j7ig6OdO8exueQaVVc/kxk+0qq3t9fDYXzbyf8kt3FHgpXhEezZVCpLQ1KVh0dFQ5qpaK&#10;82ITxRp/rELb6yeDnlP0r+pOWFq6rpcv5Mhc3JljWSUL4nc57jlxZXL/AIwlDf8AvR59a0m7SMES&#10;T5Uka3qJleGQQU7yVjk2tBGzj7wLcUGJ+mjo7QRnEuuHWGNoI9ZIqeohhFx3ACntyl1k4QkfmHyB&#10;5hA+JMelV/MPLwSk02VWec1v+jwTLlTKT9lpnWNfr0J4kMFyl6Cpq00vTuqxPMsym3m0tO0wv8ZC&#10;Ld+BtLuT26gmVLV0hRVPVsinxb3YjCJqdR4r1BeNZcVo6OjU971BJH/JoHBaqcjtlmi/mdDPNl3D&#10;QAyRkg1D/Sthtvy7ucJbOpnUhPCcDRm1YvLwck+tP0GMx1t6akC1cg+0y/5P79RxB4j1Liwyb5/B&#10;8DjxaouAtVjWJqEFv3hCm77uF6szLhnSVK6VqwFLFZO3Ez6TXZw2qqN0LTinj8UgQK1/ZuIOn1cQ&#10;2a+svWzHEE9fm/L2HQRggQRmRkQewKAo05dzNr1SSJSmCIjZT4sWxgkT51ywzBMJwtitLSkM2pkY&#10;bmP0sdeADjvVOlgjM2PdVqaSYXJioKJj/wACNW/PgVvc4eOLlwmRwSKdRbJGEAelPwH+FRb48AzH&#10;euFFXyPR0WNY3i1+wUCFbfR8eA17N7i7MIWpQ6IilwYajxGayBQNQLcSbYquO76amfFKR3tuvU7m&#10;+rbxv8u89ElST0A8xRc44hqCMYrsi/FhhPRjLeMQfzLFmr42t/lKyQkOfhfw4e2+7IfPjWr/ADsa&#10;QOXSliUbOqvW4IWG0nRvIdKaqpniDRC7MVCqDbtc9zwet2dllg1OkGKLg4494dprviNxbrxiGP3w&#10;7pjga1EaafN1N1iv7QuhYD4cD7m8xclFq3J4KjD9aMWsuQ14nD6HbXuR8E6PdR+q9ak2cZKnEU3A&#10;rDGpjph42WMd7e08KBk95mR13JJB4cPZSl2+TbmEgCuLMqDcxAHxPDUYZ0Tw7ptg5qcRo46QqPFQ&#10;pH38ECcqbtRIw6QRSa2d75WoHbXFJo5D+jO76OJnEsPxzM6EYJGRQrbfO2g+rkY5k2t8nRsHA7PS&#10;hCFk4CsnHSgy9SiiNCK5UItfylsWt4FvHmLudFLKi2pJUTtil4UlKZO2vcecMGIrWikhn3xKPfNu&#10;3w5jXvBZWjbZUlBChjj00kKyBh8K9xXqqxqEQWBPfmMBVpOoime9JMHGvc4uyl9iDU8TKJOIqwaU&#10;rHYK9zo31BFuMRGMmtaNOw17kqJQLN24nLZO2qAFe017ivwU7pwWF+3ELiYTFPgaeNe4ZyqlFL0q&#10;xWYdzSso1+FuE7Ah6JpU0DJrgxO5Ryk+vF8QlI1Bdv48lYEHjRM6NRIrnyGzKTp254gcKKNJFe5i&#10;OlieNg0qCuFe5yFuyC544KWAE9Ve50WAPfm4rSkTXuckPiOer2Cdte44QKpa4F+3EjpMYUoGFe4L&#10;+BxRnB99tVPA1cqjDqqj8aa9xYYNEryqzi4J7d+RXfHTs6KA1xII414/DmyL+HrK0nSuJVQAKQNf&#10;Dks7jnvklBrAftLRpIJ6TReOt36OpoJVcq4Dmw8QOWIiI3LbeZOlQBOH2+w1h3hEUX1aqZhcSX3m&#10;63Go431WB4fXKTWRLJv77gCObS53uG2lSHlMYIJHlU6LGK2ldZo5CHHcqSDwGs5+mnoznuNocxYD&#10;S1BYnUwrf77cbVbtqP2j4UOrDeu+sD4HFeUmlZS9TsyYWiyfNuUJFgw3a+zXhZMw/hMem7OVBW1O&#10;D4SlHWCORkMY0uFJGnEjeSsurOkkECYqY8s7Wr6zdSHTKSQJnrqHj/qpnyYsNRjkEc0TyojlfdZV&#10;ZgC31c1E+tPQWiyR1PxzKJUo9HVSR29gBIHIwvs0csVBHVXQtG8zygFTtFHSpKmGspo6ymO6OVVd&#10;T7QwuDwIB0pWOTepLLppwrO8ClCKNjvU4tOk1J4MmD9K8tYlhC/NxAMNLgcj5/Onm14E+2omuM/f&#10;t3PCT7a9xPYz6fsNnu+FyFT4C3Di23qdb+6hBab7vNnx/GvcCrGeieZKEloF8wcH1vvU2uNVSzZ7&#10;8NORrmvcDbEMnZiw4kVVOyjxIHBq3m7L+xQqSLfP7W5+1Xtr3EvLSzxt7yEfSOHqXUK40Jk3CFCQ&#10;RXuZKQ7Z1F+1uXSZOFVCwTtr3EjLAafHp4zpcnhyFcarMyRsFe49qoC25qliTqr3I0q3054VQpmv&#10;cZcYj/RRTjTaSOOHGkxr3HejO5FYjUjmzTyTXuTvEkDlAaUTwr3MDg2sdeXitGvciv7rKyduMpkb&#10;aTGE7a9xjCfL4m0Z7f068vVJmvcUMSkAG/PFc0rmvczMpZSBry6TNX217kdgv72nNEVo17kOa26y&#10;9uepLXuS6GFZ45ac/vqeeJikTitJBr3E5QEx1DQt4X0+jlAYpQk17ilWxXTTlTNKgqvcxyMBb4c0&#10;kzWpxr3GLEVEdQk6dm1PHThTBFe4807hlDLzTg1bKuBXuTFsVudb8eThhSkGK9zlc+B5anRXuYrt&#10;ci/NE4YVrrr3OksGHEqlaqRqONe5MqKY12GyRAXKjcv1d+GVurAp6aRleMV7iZwqRtrQN3U8RARI&#10;NKQqvcfoxdS3flZiluyvczjW1+a1V6vcxOrX104+kRVq9zEUa1u9+VONJl417mKItFKHA5adONJV&#10;YivcasTp/k6gTqLB9Rx5aRAUONVThhXuZSgdQTrccamlBMivcEfoVg2BY31CgwPMbbaapYR39hY2&#10;B4ZWLbLjmh3Yaizey5dtLRTjX3Jx9le5btB+HhglVGs9LUFlZQwsLaHt468npW4LbyQpDhx6q55K&#10;7YXWzpUMa9yRTfh0YSr7ppN234W42ns9Sn/XDTau2Z6PDI9a9z1b+HbhRuYZfDTig9niU4hz2D9a&#10;o12xuDaK9xPTfh1QkWimtfXXhers8Uf9cj0o5R2zKG0V7mem/DtqGCxwThifHtbhQ92buH7XJ4Ca&#10;aX2xJ2qBr3G3qR6HcUyHk9s21EHzC0BBcjX3Ce5+jh1bbkXOXsl1SgvSfYKMMl7UkZvcC3CoK9g6&#10;+ivcOF6Osg9J+pmUPkcTw6J6+iOxxtFyp+y3Jk3TTY5kFsqbSpxO2axy7Rs1zDJbnWhZCFiR59Fe&#10;4cab0l9JpJWP8ojI8BYcmU7uWHFlM8axuT2gZgkYumvchzej3pK62OFxgeNlHHDu1l7gjuU0qR2i&#10;5gMe8Ptr3ITeivo8R7mFR2OvYcLF7n5YvayKV/7JmYj/AFw17kB/RN0cN7YUg+PEP9i8rH+tAUoH&#10;afmX/HTXuYIfQt0ekfe+HKfhpb+HCdzcfLCcG6eV2qZkkQHK9xd4H6FOjswVY6FVIPaw4w32fZSV&#10;heiRxBoK3fapmIxK69wDPXF+HflfFOiFTm3p3R2xHBo3mkRVu0kQF2At7Brw+zvcOzfsVJtQAtIk&#10;RsIG0edSt2XdsL7GaJt7tf7N0hIJOxXTXuat8NNPTYnNhVQpDxFj2toNLfTzm49auMrKCMQYgV3m&#10;ZugUJVOBivccUw6qYXWM+3UcThlw/wAJ9lGf8yaG017mQYXVuP0aNf6OKk2TqiIQTPVTTmZMdM17&#10;j7heC4m8gjMDEPodND7eOCwuGFyEHDqoD3V+2ZIIr3BVyO+OdO80UtesTxxBwbkEBk8Rfmam4T1x&#10;lbiVKBAV7KjXNEtZwwpBIKo9hr3LU8s49Q5jwqHE6Q3jdQfr9nOpFk7+YbCtsisC760XZOFCtor3&#10;HqaBHN7cO04UVoVFe5hMKgbTxOoE05rr3FZhC01VTy4TiKB4KlDGynxBFjfiq3KdWlX2nAjhRG/q&#10;QoOIwUkyD1ivcKRUdE8F6W9RUqTSiWjmcyQMQLGMm7KfiOYFb5bqNZNd/mggFClzBGFZCN7zu59Z&#10;kaoWBCvMcfWvcs7yL006a47gkGNYXQQkuoN9o+vk85VldhctpcZaQNQxMCsGs0zu9tXVNuLVXuCd&#10;TdMcq02iUUTMfYg04Nm8raSCUoSI6hQIczx9zas+2vcdkyDl4td6NNw7EKOPLsG1JxSJ8hSBWbvf&#10;0zXuLjLWWsIRzRVECmKUFGUgaqRrxbbsflxOzgMOBoMXt84RqBMjGa9wsGJZNzN6fOq9NnLL8jpR&#10;NKJaZ7m1gbtGbc5z9pW5isrd/mFmMJnDgTtH4VkJbZo1vJZd0vFYEH8a4uoYFW7HvzYi6B9WMI6v&#10;ZBpMyYbIGlKhZkvqjjuDw5ybMk5mwlc+IABQ6DWE+bWKsseLahhOFBVmHCZKWpLo1lbVfo4Oe33Q&#10;RoeCiemgzNJYlllKvqD485BQNW789NemuMisOzW9nM6AxsCh7cocaoa6iLMT5uoPBIy5XQzRPR1o&#10;V45BtZSLgg9wRwK3TZSdScCNlaQtTKgpJiMcKAjqrk+LHaCQsNpGoZe4I+yw9h5rUfi5ej9OlGZ4&#10;+r/T6kMeD4o5d/LWy08/cg2/dbkKb25AMyYVfMpAWgQ4BtPQqOvYa7Qdje+Y3itvy9wr9o1EY4lP&#10;T6UKHpl6rYnmrCp8h5yl341hCi0jaGopybJIPay9m+OvjyvXoz1DXNOHikqyvzcFlkUaajxtzCW4&#10;QFxxPGeFZzpxHXRp/tdxw1uXMVEEqknueEq2tYgUo2iDTdWQqwJUfXwzGSsy/LyqA1hfXhWlBQQT&#10;OHu66Jl2gWCFUEuecDXFMPkp9gcMCCCOFr9e/pMw/rXkQ9RMoU4/nOHIXkCAAzRgXINu5HM/Nw95&#10;hvCz+QfUO9QP2ajtNG+TX3fpNo8Yn7D1jhQPdJM91PT3Mw6cZolYYfWufkJH7RP4w7j+63h7DzXN&#10;wesqMAxaTAsQBRUYr7wttYGxU/Hkw21wbVRQ5tGFMXdsWDKqOcD4cE1feUMo0IvwYAGiUTXfO9wJ&#10;7cvWzXuTI5ALNxyIpCtJVjNe49Uk277Pblp00UrwNe4sMMrmj2WPjrfixDxptXiFe4JeEYm0bKb6&#10;DgmYUeNIB4cDXuDxknNktBVx2YgE214LLV8oPRFFF2wHBXF1DjaeDpnbJeX+tOTZcDrwEmVbxSeK&#10;P4EfSeZBsdzndubZ/EEezoNFtpdG0XCsUnA+X402C9HJoLq3hyvLLeNZq9OvUL5DFro6MVZR2kj9&#10;o9unMblC43FvAVE90dnWKOL61Dw1oxT07JpxIWVfaDy2jIOeMIzxgUOMYNIJEdRcX1DeIPMz8szF&#10;vNGQ62ZnbUVvM90qDNMdTTvDe+oPbgl01YYbKbm3DVaNVJQ0FYjCmmePd7p8NeKihrLkAnvwqcRW&#10;iKTtXSlidLg8XOE4kPsX97geeami9aDMikZi+G3DNtAFtRwQsNxFomDE8DbrU0mWNQigtxrBvPR9&#10;g4LeA5iLSLtPYcBdxbUGnrdJFAHmrJ5aF0kUkHXXw4P+XscimgVZtDb28ja6tykyKAbiVIV4dnwo&#10;inVzpiJ4ZZqdNSNR7fjxRYll/LuLY1h2a6umSSqwrzWgkKi6GWJoWsfirEcJm33GUKZSTC4keRCh&#10;7xR5bZo/b2ztukwHNMidulSVD4UUXDMRzllyLE+luH1EiYZmFYVqorHa/wAvKtTGfgQ8Y5//1fn/&#10;APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9&#10;Xue56vV7nuer1e57nq9Xue56vV7nuer1e52O/N1sV7nPbbvzVWmvc5c3Tle5kABGhPPV6vc5qvhz&#10;1er3MouvbXnq9XuZ1IZb+PHYmtV7nIL435WBXq9zkoYHU88BW69yWtv3teO1qvc7IU9tOer1e5gJ&#10;Nve5qa9XuZe/PTXq9zkii+nN1uvccqZ2U6HihKoq6TFe5gxbDzKor4Bdh9q3j8eNuJ4iqkV7jNDK&#10;si2PfjQM1Svcz6lfjzdbr3OFuer1e5jnUzp5ij3l7/Hnqqa9yPb5hf8AWHGyJqor3I6yNG29TYjX&#10;mxhVa9x0aMVsRq4BZ1+0o/jxynInZXuRUk3H48rNaBr3MzG/N1evcxFbsL89VTXuSor3J8OerYr3&#10;M/cc9Jrde5H56vV7mVQSPdPPV6vc8Tt56tCvcyLYHnq3Xudk3Nxz1er3Mo90hiSLEEEdwfby46q2&#10;DFdAcuB9A34juYOjOLUnTzqbUtVYJIVjjlcktDc2Gp8ODC1vZAQrGhdZX5HhV7aBDrZ0Myr1ny++&#10;HYqgirUX9DUKPeB8Fb2qebT3TzqNlzPeAwZiwCpWpp6lFdHRgQb/AEcPnUaYKIKeipEadJSBOHxq&#10;hzrf0DzV06x2XA8chMdpD5coFwyeDKexvwU4pBIRtNyeFjjoWnARS5J1DAYUU+swirwipleofcvb&#10;dbk1Ta59nLJxSMMDs86MmzricKS1Wt3WIMTv9p8B/DnSk3LWA46pqMCo4e6n1W4QMVV35jggobXN&#10;tPED486Y6XNuNFJCoSSR08KQpRrVCdnTUmCNJDpo3e40+r48wSMSbmwv7OHLIDXHZwNHCG0tYAzW&#10;JkWqW0d7qTp256JlH2hwouJTgNm0UVvoCBM7NlOywrKysCN47g+POJQobpqOGAe1tkRj+laU9rRh&#10;UUKZKra9+9wO3O12hSznQ68J0J17MOmeNEiF6zxpymlnMyrTQ3KjsfH+/jfSYlBXO3yyllQkE7ba&#10;/Xw0bKXElKVEHoPxoQa0KGjUQaUWZsjY7lQUkmNBYXq0EoRHDHawuO3Y/DmUybAb+Paw/LiBSVOq&#10;iRhRWtkqO31msdLSxLGkse4qBqx8Pv4Xb1J+qbo56W8qnNnVPEVinKn5fDomDVNS1tFSMG4W/djo&#10;OIi4US2MZ40Gbm+Tap0nhsHE0ZjoD6YOo/Xae+W4hT4Uj7ZMRqFIijHiE8ZJPgvbS5FxzVS9Y/4h&#10;nWL1b4rJhTytgWU42/QYTA5CsB2eoZbeY3wOg9nKfHp41GF1drvDjIHnV6vQv039N+gOBjD8o05m&#10;rpFAqMQqLNUTHxu1vcS/ZF0HxOvCEJGifY7nW/KGiyKH23t15wmZYlaSZtij972Djs6hNerq5Hfv&#10;y3z8O/0InOlXRepDrpQkZfp28zB8MmBBrJVPu1EqHXyVOoH7x+HFyGwBrV6DpoV2dp/Gr0FAD1Z6&#10;oy4fM+QcmSg4xMl5ph7y0kbfvNbQSsPsKe2jEWtfYOwDAa3Hq0Vc6foxYKoAACjsAPAAcRlPfLlW&#10;zhQoJ6KJdn7qHgPTbLTYdQSgz2LTOxuxc/aZj3LMeGoyfk+OMLJIo937Nhy6sE4YUhKycKo89U3q&#10;oWheopKKcu8m7cL6WI7X8DweqChVUCC1x24XEFUY0wmqCep3UuprqyprpiXEzN432318eKAptQl9&#10;Ni3PKLUUEAcad1SaLdhVacYrHlpydrvaw1JPs4kKuZROQ50cX4oW7h4dvzo0YdbT9wmjx9MclviV&#10;NBJLTFdu1QV/wg6kj28T88qu/wChOna1teR06+6tR1gbemnCrxSPSrQ8mZZyrg2BU0MU7fNFL7gN&#10;NfDmbD4d06yKLldRuFvv5R25LSYJ28UnEeyl3idEEn0qNmzCIMZwebDWN1ZSrgKBcAeN+CvlkzF2&#10;ZgRqSVI0+r2cFlyEllMGTgJ/Gq36EkJMjAe09da2XrUhpMNzPNhcFOgUMVSU/b79mA4qcbo4sToD&#10;SvYmeOSFd3a7rYA8CPeOJH7NOo9HzqNM4ZFw2CR9pkedA16J8z4VkfrpR43mfEJMOwrC6yhxKqaG&#10;Mu5jpp1kYKB8B35oRVOEVWXMbzBlKsNpMJxrFKSQAWsyVL6fRyUbZWpsGtseNIr7CeWMbosy5aw7&#10;MeHMXp8QpoKmJj3KSxq6k/SDyBNCJLlV9vHlKpaIJp94H+eqeDEMNgZk/Q1EUqIWOgdP434FrhWE&#10;1dQwr3K9cxSVIrpaOYWWNmAAGg4HgnGiFxROFe4kCTcL4cU0jr3HWn3CjQr9pJbj6wNPy5bqpyMK&#10;9xT12AyzVFPi1JsRKsElN32WGhH1+HHg2pVP92TiK9xijw6OnltXrJFr3aNgND4HntJQcaY0wa4l&#10;gDbh3+guNUDYY1IhDxq3dT/HgstXJECj9pWFe3Dtw3+DUdJigtGLC3e3DUK1GnNprsEHtwOuqGBq&#10;+FtG9rRsjBj4WbvxhwTVFAca74y+kHM0mA+rCfCIHIpqmNdobQMNLsOBpGJ66ftFwuBUOuh86ilh&#10;Hip5fnmjEInyvUU08R8udShtra4sDx+4URAOyhAvxYUD+XMLX+sKVKSAyRknX2eI5rC+sjAVw7NO&#10;9BcxsysSP9Y9j4jgK1AOkUEL2AaGzhKE2XHmfZ8bcM6I69zsWBIF7HtzVer3OKKJHCkhRfueerVe&#10;5ke8d0OtvHnq9XucYgGYKx7nnquK9zOAoK3PY689VxXuZLI7PIna4tfnq9Fe5wAILW7Dnq8K9yVH&#10;sdTYnda+vbQcpShJr3OmmkqHDObta2vKxXtcV7mT5l7XY/aI5Wnw5oxNe5OGIPT+ZFFJ7kgFxbuf&#10;bzSRTnfwcK9yI92k8pGvfUHt4dubimluk17kN5gQoIsRpy8Uk1V7nlmj8oh7k3H3c2RXiqa9zEZi&#10;PcGlu3NRVdUV7nPzy4G4k2trz0VXWTXuZWciEEWuSTfx5uKeCiK9z0dVJusWIBFjypTNOJeUDXuS&#10;FmLLKJG94AFb8rpq3eHEV7mFJ3WL3WP+sOXivJeKRFe464RVSQY1BUsT71tb8UsnuzVAvxA17lj/&#10;AEwxJcRooqsg7ggF+SE2vUmjHjNe4KWImgiinkxKMzRSwSxMB395bA/UeWONKgYr3Af6bYm7ZIpx&#10;WSfpKKqalMd9Tr7rEn4eHAs6ZNPMnDHyr3B4SrUUwk3fauAeGCNlKCYr3H3BMWp5GGx9jJ7pv430&#10;PH4B21tJr3K+/V1lBcFzKuLUGkMwF9LanvwIvjxUSXSDtr3Cb+YRpxLRIDXuT45SQFB48DVwa9xY&#10;Ya7MEUWFxwzRStGNe4u6NPMpww9nFQE0or3OSRIAHkOm4X5aKsDXuM2KLTYPmRombfFMbwFdAAR3&#10;+NuFhMGmCNJr3BUwGdpqX5cDfKSAv0cNmaWmvccnieJ7N3BsR8eGQps4V7ioyTjkuA5uoMXgbY1P&#10;KCD4A9tfhw4sHvy7yHP6JmtRINeIuLcN3miHOmIGSrxnGZY4WBdBNOlJFY6/YUeYVt2115l+nMyS&#10;ZVH+N10H3mivqrjoo0HC9zZg6c4XWE4pjFVichYf6NhlLI+9vZ58oNx9HHGM6ZbMLlR4pAO3zoM/&#10;lJwJny+dd3AFzpwV8vZX6p49GcZ6dZCp8LhOoxHHHaVwP8SxOVjAtr9nguTnTysGUJT1r+Ip5GWQ&#10;ZIn1rCaqnGm8a+w34jcwUmbcUrf5L1Bz/U4jKTYYdgMLya9tm2nAUezhBcZyXsHX1KP9FAw9Ipc1&#10;ZAeEx5ba57kXU6X9vBAyT6P895jmFXkjJEsfmarUZhqFhLHwIhN3PErGWXGZmGWVT/SXhP4UoKUM&#10;oxIA6Th7qYsQzRgmGhjUTXKGzBAWI+7ht8u/h+VFLhgxb1HdU8NylQbbmmoPLjYD/DdiWNvgOSWz&#10;unfpT+2UlocQCDPqYiiFy6t0mDKvIYepoE84deMaomko+m2UcTzPUpYXiC08Fz/inl0H3HiwwrBP&#10;woOkwE1JhmM9Sa+nPvTuTFSOw7l55R9k/DhiMoYtVSCFmIOqVA9YiEg+c0WfnAswEQngTjRfcwj8&#10;SrqZIabK75R6a4dJcPJUw1OMYgFPjCySxUquB/ijYfDjDmL8TLL+DS/1P9PuX8MyhQ/YSDBcPFZW&#10;NbSxqCpAb48Upv27YhpswehKZPuwp8uGJwHXwpb5F9GNHTFcV645zx7qJihKsz4jV/L0oI1IShoh&#10;FBtv2DK2nApxD1C+oLGoWxqTCaWgdyScTzXW+bKP9aOkDBR931cNUfmFmUtgdCnVfBPypCHURiZ8&#10;sKNPQ5Gy7g9F/K8Cpkw+kOjQ0qLEp+N0AI+rgaY31Fx3qJbC+pfUTHc0LqBhmAUzUlGf+O/0QAI+&#10;PDYWTlyrTdPqUT/C0nSnyw20XKvY8I9tTMNyngGETmrw6kjSoIsZiN0h+l2ux+/mfB+m4w2I12U8&#10;kUOALbWux2qEkuo77HJ/hwQN5A21i20Ex/G6rGilx1SsTjT/AGN9xJOnYc6r8T6f0Ml+ouc6jFzH&#10;a2H4PtpoPihk/wAP1ceSphoxcPatvhQNIPVq41vvlLETPp864P8AMEbYgB8W1/LiUquo+VKNnTpp&#10;lemhU6mWzVUxt4tJJcX+jgWezNAUUsNgJ4zifbTzDiQdHuP41yjiYEtIxa/h4D6OZaN+oOZAJ4oa&#10;mLeLkpA2n0Paw5dHfv8ABQ8hsrbulGGArPxT4T01zHiNR59ZhVZVouu6WTZH8dzNoAeGCbFRwWFH&#10;zwrSnAkxqn3V0WA4+V+fMrdNZGpTJhEFYQF+VpE+cqb+zbFcXv7eWevbfL8E6NfQPEfdWwO86Iri&#10;QH73HEhX9ZOrOJwmU1KYJQm4Q17pT+6fEQJZ/qPCdefXChEpQOlWFV7opnGceOyuAgjU7rXPtPfg&#10;d0tJlbNGK7MexDFs5VO4n5OhjeClH0v3K/EngdOi5V+0cW6ehOCfbTyVECAnHprJbTgr4dPmXKkY&#10;iyflTC8up2WRmSWf6WY3a/18FjaHbXFlpLY6VYk+2qq1oMKwrjs1uTficzFmSrZPmc8ZmMag3ZfO&#10;Ea/R3vxOp9Zkvu4dE/CmQFObBXMADtwNZOr/AEgwmUxYZTTY1U+ARGcE/F20I4TtXlq3ggFXVE++&#10;lK7VSRKiB513zG/UzqRmin+Uytgc9LG2gES7Pd+JAFuLvzLq1BKGjB9KLFJ0mAQfSvcRtXlDqNUz&#10;mXFooqeZgSULedPp/q8Wi1eVJVAI9asQgg4417k2n6dY+lMK3MVetCltGqpViH1RnUnlE2xmXFEe&#10;cADypIVKVGHoeNe41U9B0BweY1GZcxT19Qp/ydFTmQn4Bzpyrz1kyJW4VdScTRiWHViEiK9wUspZ&#10;qyKxJ6Y9N67FpV0+cr3UKD7ffFgPo4zZ5rZoJDNstyeKzAPpV/yRjxqA8jPuFdXF7cFSes9QxpPm&#10;KV8u5Uibsvnq8o+pex4Mmb3MSJZaZZHQYmKToZZTgpR84j311vG7bY8AjNb9TcRleLFs9Q4kWOqQ&#10;xSyAH4AG3Ca4fzB4+J8HqAJHpjVYtUEwCr1ruwtxlwfpl1exiQJgddO6HUOaVY7n4Fhfhd/Lr+5w&#10;K1AdISPnTirtpkAhAjhXfBAofTv1YlIkzBms0UQ1bcqyN9RFhw8a3ZvnsVvQNkmJ9lNLvkKGrSD6&#10;mvcdcT6GdMMLh+azNn3EvOtrtaJQfoXYTbi1W6TKRpduFHyiPhRYjMxMBCR7TXuIA5E6NYSfmMLz&#10;djdTKT2ghjY/eUtwh/krDZKWrhZjhpHxinRmRmChIr3H2GmzrVRiHJuJZhSEf7rPURwr9wA4bs5b&#10;cKwaU56wPWkQvEAfaCerEV4i+h51JgmeKc7syZ/raZTqUSXzXH1Dvw/GR3DIKl3CxPXNNC/SD4kJ&#10;99eAtoOJjEcAp8dkNJFjuYcZlk+ySBFGfpuL2+vgUey9bo09+6vqGAozauEk/wBzT6bffXuN0fTF&#10;sqyjE8yYlSYSgHumslRn+Hu9yTxKrLE5f4nnEJHSoiav3bjp8Ka9xN1ubun1HUmGhq6nMdUx0SCB&#10;ghPsUKOED28Vk2dIUXTwCEk/ClabB04mEjrr17angqZV6cepvP0YOQsky4dRN9mautAg+N328fau&#10;M1zcf5LbFI4KUY93GrFi3axcXPlsqJNX0kDiOWQKx7Dx4JdP6PeoKhavrF1KwvL0B1kgpJPNkA8V&#10;G0gX+/hp/ZnM7jG7u0NDoTE++vC9t2sGUFXwqG2JSyqwpKaRyP8AENgP0MeKfBuj3oFymwlzDimN&#10;57rQ2oL+TGT7LqBp9fFLO62VowdW48f74mD7Iw9aRHMblz7E6B1D503O+a6kEU0cFKLW/SFpD/ya&#10;QOLuLqJ0myzvp+k2ScMy2jDSoqFNXUhR4iw0PB+y5a2AAt2UIjDUQPhj7zRS8hTola9XV++nGioa&#10;+IK+IVRlYDUKoVfu7/nxsgkqeoLkM2O4rGTbeImpaY+0XsunFRecvTiVnp/hTSRJLQwTI6ac90aD&#10;vpxE5pxvK3T+mNLRwItSjW8iCTzqgH4gXN+Etxes2R0kgHo2zRoW1OiJgGuYII4moJOuuf3FPgOH&#10;yUEMtgGq2dnPxES8Dzt1d3g0shQT17PZXiy20PFiR6CuLOqi7GwHieDtkj0FdZ86MKjMtRXVO+5a&#10;M3p4SO40Gv38PW93XSkKedI6gYT+NInM4aa8AgUkMWz9k7BEMmJ4jDHbwDgn7hfhi8F/DRzVRIku&#10;K4vQYLATdlVQ8lvi5PfhkzlSUnw8OomfWi1OZpJkJoOqj1A5ReR4cEpquvdP+K4GCn6GI14JE/pT&#10;9KvTakWr6oZ9RgujB6uJFJ9lluRxcbVDRlajPHUoJHsp63efWqQmJ5wpql6qdT8UKnLOVJRG379Q&#10;SAPutwNs29Y/w/8Apgpo8nYa2Z6tR9tJJDF9cjGx+rgaub6wtTOBPQkkz6kxShu1fWrxmPWnzDcO&#10;6148wlxuupsHjuDsgjEj29l2uBwsWYfV1l/GqoUGRcn+UrkgU+GUheRh7GkIJv8AXwMOZ83cfs22&#10;+OxKZJ9Yo0RZIRIJx6zhQq4XhcmGxWq6qWqk8ZJSAfqCgL+XOzjvqLqsMevy3krD8qwOu412Myp5&#10;lvA+XIQL/VwyT+cIlDAQP6bmyljaGz4QSeoD5mp14JWKGQsR4A/0cBjGK3GsUQv1G6qyVZHutQYJ&#10;SySkH/CohsgHC/U4pX+UXQ/xEJJ+FKwgAwkAH++O2sgQIQY0v4E3seQEy7gr05iyxlitmUi5rsZq&#10;Y6ZT/rbGO4cRKuAky02T0rWQkezbXi3B1HH41mAYHQ6cRj4b0/oJ2kzvniiw8qbmmwoGplH+ruUE&#10;X4Trvmtj1w2kDgjEjqwp9LC1CUgn0r2/Q2Go4rsIzl6XMKb5qDAMx5znUaGpYww38Lg6W4tazDLW&#10;fGtD7/RIhHyp1yyWRioDz21hkWocjy2VR46XPBSyr6geoU1fHhPQLozh9PLJohmgkqJL+33AAeHD&#10;e8PdQm1s0Jn+kZ8tkUwMtbdHjUTHRhTLiS0VJEZ8XxDyIlBY75FjWw73Omn18MRF07/FFzvQGvzJ&#10;jmH9O8LburpDSlF/1UYGT7jxt17OszkBxLQ/vUzHtmjBti3bgQDhtJ+VA7N1N6Mz1hoMFc5gqnJB&#10;io0erIt3JtdRb6eBbW+m7L09W69Z+q+ZM6zgkvBgcUohv4q00zFfu4RfyR+5MXNy850hAIT5dFWT&#10;ctoMJSB1gTS1oMXzfWUhjwHA0wyJv8m9U4Uge14EAYfRfnRPpE6LQGtw/pzh81ZELJVZoxg1Tk+1&#10;qRDa59nEzmR2FnitsqM4Fxwn3Th7qVLvVxpQn12e6m3E8j9Rcx7GxPM8mGeWfs4ZCiq48Q5nDn7r&#10;cYsW/EczrQ0BwTp4lBhFEi2EeA4NHEo+hnU3HDFnMm7UQhIgbAEz7KK2kqTGonbOJrHR9CciwzCs&#10;xP5vEai92kqq2d7n27N+wfQBwtmYutPU3qRVNiENBiuLSuQTLiE5hhv8VXaLD6OFFxmRucW2iT0K&#10;wE+dGSkjaogHqNCzR4fR4dTrS0MSRIosFVQBxE1kWfsSfy8axvDcGGp8mlj+YkHw0ub/AF8I0G8d&#10;8BUhsHqk0n71kYbeuYqaBbkSbJFElK1dXtWVoI/3or6lYIfpEQs1uLVZR3YlSyrpJMD2Uy7czg3B&#10;HRXHbrfjThmVMCq6ho6LyqpxqfKskY+lzqeLbaxZiUx6fOka3FBOJg8a5cE7KXTzCayp8ytWoqLG&#10;/wArQRM19ezzEW+7gztLNJMH3D50gKlObDXuCdi2NYF0xjMU0VBgcri8cLsKmtYf8uluwv8AHh7c&#10;37OXCISg9Z1KV5DaK9+UdX5V4EHtwHMZzz1FzvVCly5A6CQhVapW8jX/AOK4E7D6eR0vNnr4kMpn&#10;rM+4UsTatNYkknqwFe4MGQPR9nPMMiY7nVZZSPevVLdFJ/ww6D7+GFluw/eHvXgfKqrzFLH2iOri&#10;fWsD1MKGxYX4bqj6LZJyVhcc03lmWIXeeoYBVHsRdAPq5LDOVItEygAdZ4UHFXJeVqG07ZrpZWJ7&#10;G3HbDM243SRhen9KXTVfmZLRxj2sGa2nHELUJDe3p4VUsJI8Uk1xlSOVds2oPhwMM3NBitaarqBm&#10;GGomUErAkwYL9Sk8BN0yXCdapPVSxpWASExHGsiJHGtkG0D2DgdQ49ggvBR1E0sIuAEU7SPpNhyL&#10;rltKySDMcBzjQltkRtNZuZqPGMHhZmlpZZF9gYAj6hyMrq2bSrUsetHBKSRMV7ily7VV2IVD1UUA&#10;w/D0/wAnGzbnc/4ieYfb7XCVoIQj1FUUZBNe4vlVXs6HS3MAbkuIcjYKKlLUjZXuYbRhrgnS45pQ&#10;KRTpcKhjXucW77ddeOCViZ9KWDxDCvclQAMLNrbicmn0wNte4tcuxsa6NQLhiOE9wYE0mMV7hjc8&#10;SphvRbGpyBrBb+F7cLrE6nAaNGFjE1ja/mKB8eUlSaTygAkF2N/pPJUVAoPur0qmsnMZQkXHGgZp&#10;KlQVtr3OnI+yeWAjGthBBmvc42buvHfOl2rCvc9YW2nw5YnCthU17natYbBrbjCgSJFJXUa8TXuT&#10;6RQGtex4lWuRFPtyk4Y17g35cTdgjuR7oI4Er2QaadVhJG3CvcU2CNapTb2v4cjK6Grb0UE7givH&#10;mx3+H1u/zbBA11BBNvbyVNyCfEU1gh2ngeGemgC61tGJKJHX7SyAN7O3LH1LFQQe/hzK5mVplQxO&#10;2sKposNRtWTyVH2dQfp5nCsQQ3YeB5RZS3hsPSK8DUQyOo8xb6HueY1L7rKLAcoStvEwRTkAGszS&#10;08kRjUEbtR9PBSyEqyTFBoXDLb6Rwzyybl7DjRHdkJIPQZoqnqVhqY8k1YjITy037yP8JvzSG/EJ&#10;y62W/VzmuhK7FkqWdQe5ue/Mbt5G+6uFDbB+ddbMtc760aX0oSfdVwnR/ElxnpXlzFVYN5+HUb3H&#10;tMS34TuGMvcDkcEgUrUrTQj8XmXVC0vlHwPA3dHGaCt4ZVNe4pLA+IHCuiSvc4FQD4Hmya3Ne431&#10;WF0VWpWeJWv8OKkvKRsNLEPqb2E17iLxLp9lqvNp6dB8QOHzWZutbCaEzOcPtDBRr3EHV9Csv1cu&#10;6lOxr6acEjW8jrVC9ne59kY17hYurfS6syRm+ngU7hVgEH6uTvkWd/zVBPRtqfMh3iTmjSl/0dte&#10;4i5MBxOHRkJ5IDbsih+znDS+MV7jbJQ1S6uhHFMijVN4heANe42YpT+ZhTae9Gb82DhWtcHHjXuZ&#10;cIhqqihSZUNhpe3fjZcArSrpDRgnGvcmvHMncHjgWDRih9Lmw17mFyew78cIinzjXuRDtPfuOJVE&#10;jhSFYkY17jRiUE0mJwGnUs020KPae3NrVoEmmlLDYk8BjXuL2bK+YKUD5mkkGg/dP9HC5N40TE0R&#10;t5ywrAKHtr3Gt6GtQ/pYnQj2gjigXKCMCKNU5g2vYRXuQpU+Fvp4uSYE8KMkvp2zXuRZIGGp78uI&#10;NNawo17nOgLRVKk9gfy42aTumINe4zYpE1FjLMdA5uPoPPHCttnUK9xQRKNo+/TlFGlKDNe5ikTQ&#10;hvHlppQVCvcbK6FpqHd/xWf483tpIVA4Cvc54W3mRAE2I05qQRVwa9x3G4Gy8fTspaMa9znYrqRf&#10;lRJrWzE17nBlF7Ad+U1VXVIivc4+8CAANOJyaTTOFe474c7bwGFwO/LhYbINFj0N417iSxGkbCsa&#10;KnRZDcfQeGT5BhXTTzboUJFe48pYLY6cQkTRgk6xhXuZkBtzSQKeCx017nT7mOnFCcKuDNe5FYFk&#10;ue/Lir17mJVa2nNKikzhFe53X0z1NELC5iF/q5RtJVIomBM17jZhxWSMxsdV043OmlKjAmvcdsMr&#10;ZMBxylxiM28t1uR4a6HlgQceNEt61+baU2eivc2g/Sn1Ih6k9LKCvMgaogRYpdbm66D7xzMTda/N&#10;6wMcU4bfZXCjf7Jf5JfrSAQCZHrXuGhECjxvyTQkzUFFde5xMA7EDilKa3qr3OhSJIQpGnNLUTXu&#10;8Ir3JlLAsMgUAd+IySBIONJ1rJFe4L2HZcwXNmC1GWsXQSUtZGYXUi9wwtwXWZDo0KGCsCfOo+ev&#10;XMvcS83gpJ1A+Ve5VBgCVfpZ9RcuVBGVovOEZZtN8Mh9x/8AgeY8up/snmeEhJ49INZ93hTv3kwu&#10;J8emYHBQ2j1r3Lk8JmhxCijq4DvRlBBHjfmZTK0vJCwZkDHprm9cILSik4V7jp5QYWI04ZlA4Uh1&#10;TXudeTddLAc3pmtFVe5wanB4nLVW117nhTqF/o40Wq9rmvcVmX2CTIjN48eQ3KsBhQfuxqFe4PGG&#10;UtHiFG9BVRiSGZGSRT2KsLEfRbh+qUAEcKjB15dusOJMFJkdRFe5qsevT0WQdCetMuY8OoyMGxSV&#10;qmmIX3dpN3j+kciS53ctmrsXRQktqOzoUdoPy6q7zdlfaUd6stDK1/tGwEq6eo17iWyp0hyFj2Ew&#10;4lBTqQ67h2J+g/RzMa03Syi6bCkMJ2CfOjfMN4ru1cKCo4GK9xZxdEMmRqWWkUfQBwVt7nZczghl&#10;HsFBpW89yf4jXuS6fpPlamlG2kQgaajhh/ZqxRP7FEnqFJ17wPrH3Gvcds29DsGznkuemw2BYqym&#10;UvDbS9vD6+LLnd62urdTaEJSrhA2Uiy7eh3LroKWolKsFV7ha+jmYKrLWMPlPEwVR2KqH8GHca8g&#10;3J3lWi1NOYaTU0bx2ab1v8wgyQJw4ivcNiFJbdpyZUKChIqAJr3MUoAN00PPEDjVhXuSaeRkIcEg&#10;8ZIgyKZWK9xXYzg9PnTKj0mnzVMC8DeIIGo+viXNMtbzu1UwsAmCUz00Q210ctfCv4VYKHnxr3G7&#10;029VVwTMLZJxt9iyudm42s/YjXmIW7eZrye4Ni94QSYJ2COHrSzfXIvzTP5pobBjHEdNe5ZJCqyh&#10;XU3vY35l+zCkT01harwyDXuTfdVtgHfjukRSWvc4iQwyBx3B042pE41aNQivcdc1ZcpepuQ6vJ9S&#10;22odS0EltUkA9039nt4A84yxGYNKaX9qhHkeB9Kfym/OT3Ac/hnEdPTXRBvwv/o367416cuqFRlD&#10;PczQ0lRIIaiNyQEYGySAHwI8ecqbuzf3IzNaHZDbhwPA+VZAb25Q3ntqH7cThIjj+optxTDo8Rpv&#10;JOhHY82PsHxWjxeghxGicSRTIrqwIIIIuLHmRba0upC0mQeisFFNlCoOEdNAviUT0J8ge81yCPZb&#10;28eCw78vTZFNigjUd7635xO0jQW56macQpIt4ccKCqanl8wacTuI1CtRFNWKUXzcHkW768mdRunG&#10;VOvPTbEemmc4BNS10TJci+1v3XX2EHgY1fk1SRKSIUnpB2ihtu3n727V2m5ZMQcR0jootGdMKxnJ&#10;eYqPqJlhCKzCyW2re0kZ+3G4HcMPu5pheqjoFmv0Zdc6nLs0bNFE/mRygHbLAx0PsNh35iNvlu4n&#10;KHQ8xJacxBO0HiD5V363Q3ka3ls0XLXGNXSFRsIo9XTLqHgvVHJtJnLA7rHUrZ4m+3FIujxt8VP9&#10;PBiyVmuizLg8OL4e6sGAvY+PMeXm9M6al4qnZS5Ybmt4cHbK2NsHG5tdO/CUkpEHGacUoJGImmHF&#10;MPSeM+F/Hhrch5nikUUVb78LgqwPiD9PKW1w5lzyXmCQpJBSR8KDd2zphSMDw4RFFo6pZHp8cw6T&#10;zU2yLqrL3VhqrA+0HlLP4j/o8bJeLf54enlIz4fXsXqUjFxE5N9+nYHx50ry3Nkb2Wn5lmO+SP2y&#10;fLiPnUi2z6M9ZhP3p20uOhnUyqzPhz5SzQdmMYaAjFtDPGNFlUe3wP38rGytjRdDQVg2yobXJ0P0&#10;cGFndF0AGo/uElpUbaMEvbizYN24JSIpsKrwIIuOdXsbX54GqgV3yfBMVUAd+XikLiBXuKGmnvY3&#10;IB5oGDRWoaa9xZYVXBbAsbjS3D5l4mki06sRXuCZg2JMoAubjtwSNOUnAmvcMdkDO09FKkUz3S44&#10;NbK6NuoKSeONBu7t9RJHr+NcJI1kUhhxY9ZejeA9bMupW0REWLUqEwSjxPfa308mW9sWd6bctOnx&#10;fwno6KrYX6miWXPs+FNkUppG2NqpP3cKJ0c6iY/0jzccv4xG6RbzHPGfAg23rfkK5Bdv7pXJtnzK&#10;eM/KnMws5SVJ2CnGWNZo9p+rlrWB4zTY1QJiFE4kjcAgg378zGZeRcoDiMQrZUdqKUEdBpOVMBRy&#10;vjbilp6gqRc82pM1WNWym2SEMhvpxXUFWCyleErqKR4imDEKQMhB4t8PxEabzrwgcapCRJ20ia/C&#10;22MyAEAcEbCMTaFlKi1h7eBh5maSONg8aCfH8HNQjxyC9+C7gOOnzEO4/R7OAq5t9tEDrGEDGi8Z&#10;wyqHR0CA+y44NMWYwcGlINrBb/HUcAarX9oKBRt4XB9KKLWdMkbOdHViLRXclbe1G5//1vn/APPV&#10;6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq3Xue56tV7nPmqcr3OQuOWq9e5mVj2PPV6vcyr35uvV7&#10;mUcsK9XuZfdtp344a1Xuc1N+UTW69yUtgNdeOVqvc5j3e456vV7nOwPcc9Xq9zogDUdrc9Xq9zsM&#10;Lgjvz1er3MoLX05aYr1e46Uk7Cyt29nFQVIpRtFe43V+DGUmooRZu5X+jjKkxSc4V7jHHK4PluLM&#10;O9+M1oV7kkncL89Xq9ziDsIcc3Xq9yLURmFxLH9k/rbjZqte5heMuvmp28ebNeNe5xhnenkEsZtY&#10;80kxVa9xwnjinX5ikFmH2l/aOOnHGvV7kVXBHxHK1cGvc7lJ2ow56tGvclo1hpzdbFe5m1I5qrV7&#10;nEhO3jz1er3OhdT8Dz1er3MoAbQ89Xq9z1rc9Xq9zkve/PV6vc5L39vLitV7nbLvFm+o8cSQKvsr&#10;ogntoeWYehb1/Zu9OWYKfKeaZnrMvTuFs7E+UDpcewDgps73RgqhNaXmgwaDHqp0qyz1Yy7JgWPx&#10;DfY+TOB78beBB8R7RzbY6V9V8sdSsu0eZcs1UdTTVSKyujhrXHY24fqbnxIjrFSJbPhvEGerhVDv&#10;X/0+Y90txaowvEYm8q7GKRVJSUeBDdvp9nBuhkB3W1v48ZecDgCgYjhQl1m4AXgI4UR2qweopGKG&#10;5fuwI8D8eSEKKt3Uj6eNLUp/EGekCm5Nx9pnppoeneGYwRtckafRzi8iSNsHH2G3G06gB5UubSto&#10;QRhXMxGGHW9hrf8Ajzkqxr46jiV8OOHHjSd5K1YxA99Zop3RfsAqde2vOgF27lI425LeBFIHUlGB&#10;rGjvUTDau0W115waWNe4Frd+VQhZIA6cK02VqOkU4hEMR2E7gRceNucIxCV3JrbXX28UXQW2NKgJ&#10;6RjW3lKTgr0IrulaolqN7MYwL7S3e3MfnrGrhNoXuzEgKthckntbiBKA2dS5SPeaLy4GvEvAUpVw&#10;zE8Zngj3zVDsQkUYBdmJ0CqO9+U9+tf8WLp70Her6b9FDDmTNlijzowajpWtbVxpI6nwBsD3PGSE&#10;rgjZ17fZUe32aJ+1EnbiNlWuemr8PzFsXelzj1yDUlEm14MJBtLICLg1JGsY/wBQe94G3NYfqR1N&#10;6hdZM2VGeOqOKz4viVU5d3ma4FzcKijRVHgo05bbsoDqKnTqUZq3rBMBwfLeFQ4JgFLFR0lOoWKG&#10;FAiKB2AUWA4iVB7MPd+HK7dla208cxu8cQMkh2p7eWCZ214JJr1wO/LTPw+PQb/nwrouuHXClmp8&#10;kYZKrUlG4KPicy2I0OvkA/aP73YePFyGUAa14Dh10IrO0CvErZwHT+lF1629Xq/K7R5EyAI6jMuI&#10;RsULe9HRxnQ1MwHiP3FP2iPYDzY8wfBHxuoiWjp1pKCALHTwIu1I40FkRFHYAcTrJeV3i9gEACha&#10;cDRNcczRhvTLLkmESVZrMWl3SVtZIw3ySNqzsfafZ4cNJk/KDRQLI6he393NBQOzhVCZFUoeqX1R&#10;UeG1NRQUc/mSnd4/nf28HXCsNEe1QtrDTiXaIpJ9tURdaOr8mL1ctbFLuu53a+P9PFYkCoALANys&#10;aa0BRGcTzVX4nUyyRN+j7FT4k/28wV7bYk2vckkEe3+zhUdbqiE4Rj7KcSmhj6XUWDYTVS0+Zacz&#10;O0AK+RIP0bNqrXHfTw4jMRRo2Udy/sH5cqs97J2EbPOnUBJwNWHdFcQhZUKMCEIIV3A90dyGPc/D&#10;iVnqfIqgC3lgdwRrwKvKLkpVBPA7APxpUJUY6NlWSZQyxDiGAtimHU7ysWuCrA3Fvb25MFbHsLob&#10;gDvxApkn7TjS/QtPGm58IqKKs8rF4gyyBrwg7WI8RuOgJHBTybM3m7VZmUAXJ7a+B4OXVK/LjXGr&#10;q52njSi9I7sagPOtdf8AEOyzgFPmGeqwNPlRM8myJ9XsO9mPhwVIYIZmjCi+11YffyObl5TSCoGO&#10;sdFAW8RqZM7eFVi9L6qobP64VO5WGuo6qnkA03DymKgn2X5pK+sPJsmR/XF1dydWQeS8uNfzGEAW&#10;UxVaLKrKPiSb/Hkj5W8HmxQey8qW3jX14fw/up2DdYvRL0u6iYBMammrsu4bHvPcyU0QpZgfissb&#10;D6uASMLEasjfA/08PHExgKECERNHCGg4HHUHKuIYhgkdPTjekEhlgAJG0nudO44HXBFOKRIrvhB+&#10;oWWsQw2verSN5EUjzGCnUnS/AyFd2qD6UH3QRwr3AfkVlkIYEG/Y9+GAxour3D05U9NNBl7pgmcs&#10;6CauxnFKVqqkwiFSDHCuqyzP3DN3CjW3BHb2ZKdZFHAZSyAVjE7BXENdttjwAsEyfn3NOOUpmomw&#10;6lSVADJH5Sgbuw3AFjxxlhx5QkQB00jkrM7K5c2ovTH6c8p5r6ZYfh+dsPoa2BI0EkcsMcqnT/ER&#10;qfo5Ir1uy+mCMaEqTI6aKR6jeuOI9LttPhFLJUVDxkpsJ0PhcezkPrB+Ef0qqhX9UegNRNgeILGZ&#10;XwwANSTsouwjB1jP0acBbtktgyjZSZS0IV/RoovSj8TOmfqFh3S7rZh0GHVOIyrBHV08v+TL6Rmo&#10;jP2QxsLjT4crgklw7KtYmV4W8zEtjCdLaQFNCHPgSeLWxpOJpbqA2Y1bdGVZd6G6tYg+B+I4gcde&#10;lx6qTCpGAM10J+nl1CZotWZNc+Bd0Zw2DLfqgwHEcxvsqK2E09NAosfdYAs57DTgWWnQqafYTpcH&#10;lWOX/JN9B/hzYnhwqKtwpfMG6OSM3Q9zp93F76JSDQlImi1PjkmGY+6x6Oj2vfTvrp7Oa+frnyXP&#10;LDUYgaeSnkgmdjE4FwCTY8AV2nQsKFBi7RNGVhdZIldWDBgDcdj8R8OVHspB8u2o4uoL1k52wCgb&#10;ubr0V7mNRc6c9Wq9zrU6nnq9XuZoV3kLfUm3PVYV7nmVkcg6W56t7K9zkd6gN4Htz1WmvczMW2l1&#10;Fg3PVuK9zGDrpp9PNRXtle5mW6sCeUmvTXuYb3vpe2vLVWZr3OG5za/hy2yvTFe5zMsqMLGxGo5u&#10;vE17mAklib6nnqpXucTe925qvV7nd9AfHnq1XuToKYzQvMCFEfe57/Ac9Tgr3MlUVaXzFIswB93s&#10;OerZxr3IYRrFl963PVSa9zrzNS3t56vTXudO9ux7jnq9XueSZxIjk/ZtbmxXpr3D39F8YnqsBLUr&#10;2aK2h8b8HNodQo+SfDXuGeqZWnwZJJV95l94D28MSKuThXuF3oHloocbwWNGVqepir2sLkqQBe47&#10;AHvwguE41ZBwI9a9wa6HGoJ8Eirb7wwBB+kc2zspYVV7kPD8xRx4iEQ/b8PYb8WDGmQa9xE+qDDh&#10;jmTI8RTV41979nCC6RFafGpNe5WWwI0PCWgrXuSojewB15sVcV7iowqWzAHuOGbZpSg17gp4U3nQ&#10;bV0tY8NmhSuvcny05UXvYDtb2/HnlCq17iEzLHHNVU5qiQoBUMP3b+PCtwT51pzga9wQckz1DpHA&#10;xUsPd3q4O4eB+HFTCqUIOFe4t6tPIl8tjf6+HQFeNe5iBFiSbW1Fub1QIqwNe5d/6eOqnRmr6Q4L&#10;V4h0qkzhmOOERz1kxRaZiuihnfXcPG3Mg2lLuWkFluTAMmYrbi2W/E4KKX1W6bdfs59QG/qz1CXK&#10;2WZIEHkU1HFJWeYPtkSTAqFPhpyFnrqF1wxyeSHJWUcr9OaNTYT01DHU1Vvg0m5AfiODqxye/vUS&#10;NDfThjHVRarMGh4kQaXOQOjVPliKGTG8yYtmGqTvNVVTBG9u6GO0ev0cAjFxlzC4v5r1WzGcXrAS&#10;WGIVP6M3/wANMh8v6rcHre61uwkKfdK+lJJ91Ba5zMD7Rj7aG6noqajj8qkjESexQOd4N6nMCwGi&#10;bDemeAiue4G+GmSmpx4XL2GnBkz+TswO6RqI2YcemaDVxdPXIBKjHUIqLUYRTVAtJdhe/vEmx+F+&#10;3A+zt6keo1bvXH800+BROCopcIBqqlv9XeoIU/Hhn/NXUjQkhB/vcSeqi7uR0++azJhVAgt5Sn6R&#10;fgBVmYa7Fr1ZpAh0IxDHatpZPiy0ynX6OXDb9zicD0rO30ryW0jHj0dVTURUFkAUewC3GAHB8Xql&#10;ONS1eYSg92Af6HRD4qqWZhw2Zs0KT+1JJHRgk1eSEkDA8Dwrlqe/FtS41mHCaUQYTDBgVGe6UcKh&#10;z7CZW1+vh+wtKDDYCfL8aLW0LcV4j68K7F7a9+N9PibT13m0eFPjFdqN9Szz6/BO3GnL3QqAnWT6&#10;keVI1tQdojqrvgt4Nk71E4/TbxU0uV6NgQC5jhkA/wBWNPf4ubOYXeCR3Y68D+NUUNIk7KxNIobb&#10;3Pw49R9AckLKlT1EzbieOzHVoYmKRE/8SbXhuxk5OFy6pX97+tJkXU4JAPnXX6Y6gAfTxa0mD9BM&#10;mMBQ4DSbvBqpjPIfoBJ14ftWthbYd2FeZJPoKQruFIMHw9Vd7WZffa30cfcU6zQ4DSLNhOC/LwWt&#10;GRSrGCPaqkXt8eHS84YtwAlsQOlPM0ilVwY2+6vCNR9kn7+AbmT1UZwjLUOEPBG97DzHCqvjdidP&#10;u5HV9vipsaWUp8+ije3spOJJrspfwHAQxfqxiWcakpmbGsQx6QHSgwyKUU4v4MyC7ffyILjM7jMF&#10;+JwrB2pTOHsoS/k0tbQPbXJVAHbkakw7qTUEy02HRZbw/vYtFTSEf8eTTEOSfZ34qRYOAykBI4kw&#10;D76sopBgbRw41y4nsXzJgeA1ahDQVFV+8zGStkJ+BJK8u6WmQQdKjGHE/hToQSMffXuOlBj/AFqz&#10;Mwiy7DVCka43bFpYrfDtpx5l26V9ohJG2AKRKAQMTFe5grcu45E2zNma46MW96Gjk8+Yn2Ex34aC&#10;2cdwecjqBmk/5gBOwHzxr3INHk/IkCGrTD63EXYXM9a+yP6bNrxcnLbVk6zKv8bj7aTKuXHMAfZX&#10;uO1Fm7A8vnbQwUFKARZzYr9N+5PDBi8Yt9mhMdONF6kOO7Ma9x/l6v5yxST5HLBerVRq1PTOF++3&#10;KuZ/3hCGjqx4JNeTbFOK1Hbxr3GqHLPVfE6kVDM9MspuS0wVhfXUId1uJCq9fVCAR1zFNoU02SSf&#10;b8q9x5w/pLSROz49LPidTJctHDFJISfYPjzaskW6NTgKusA+ym7m91Ro2dNe4MGUOh2Y0HmZdyrB&#10;hUT/APIzik8MbL/rAOwYfdwS226rj3iDWkH+kQB76aVfSnifWuDOoF+/0cUlf0+wWjhEGcs/01Ps&#10;7wUAMtvgGHungsZyS3tf7q8hPUnxEUXfnScAInp2iuAdy2iG3tv+zmGlX064K4anhxfM9T2G8MqF&#10;v+IoO3FgXl9uPEXHTw6PdReXXY8WKfP5V2POIINh7LcXOE5jxzy/LyJkCjw2L/i+uIW48Cdxvw4/&#10;O8GLcDrVTS1KOM7a7VWHc8ZMZrOpVe5THsyYfh6f8V0iBtvwB+HETyrm4wU4lHUBTpmIGysnETPh&#10;uDhmTEMcr8UmOoRPsH61HE7rWoD9oVeWyquJ08a9zFBl+njk88YVAABcSV0oAHxO8gcaaaZa8WkY&#10;cVGtoQqIA9a9xO47nHImXY2GLZhw+mK/7hh0fnP98YI42/m7FnGpaI/vcfQRjNHybN1UDT6mvcD6&#10;frJluub5bL2HYni8h7M48pD9XA7/AGpbVgyhap4wQKNDlqEfcQPXGvcbavNXUfEZBHhWXqbDgR7s&#10;khaVvpNtOFVxe3t4QEthKekmfdVktW7Q2kx0j8a9ydg+QOs+cajZUVmJylgB5WHweUm09wWAGnCx&#10;OTXt0r+6Lg/0RHsNKFX6WR+ySn1xPpXEsqi7G3BBXoXl/p1F/N+oGG4VBKVLXxjE/Mm+B8pXv9Vu&#10;Pndu1sPFdBCldLi5PsmmPzz91/cgfICK4rIj/Z1Ht4pMkdUOq1ZP/KegOV1r2B2CbD8G8qAeF2qZ&#10;UA+vdwzts6U2e7y5lK+mG4H+mjGqLYJALq46RMn2ColTLh8IvVyqgJt7zgD6NTwYsS6RetvPUCyd&#10;Rs14flaE/wC4iYSygfHZcX4bv2meZoJeW2wnoBk+yi4XNozsBWesQPdUaGsobbKSMsL+Caff24ih&#10;6Ycl4PP/ADHPucKjHpx9oM2yMkeHf8+Ot7uMtDXdPl09AMCm1X6njCUYdAHxpyV2I1UqeCHhWYej&#10;uWo0wvK+WoMaqYtNsayTtu8Adnuji1OYWVoe7bQFEYYz+6mlsuPYhekdArjIjnXzCo8e3FdTZk6v&#10;4rE8+GYPlvIdDoBW4mIfMA/1YSS33jj5v7pz+5ttNgcXAMOsDjThs2wJEqVxBO302U2zGliIK+bK&#10;W7bSxH0E9uM9dl7pBj84m609YsUzBITY0GBQssJP+FUhXt7OBq7Dd3hcXal/3reAHSAEgmnA8UJh&#10;CQJ2g8PbTLW1OZIFIwPDIgza7pplVdfaF14I2VsX9MvT9vl+l3SjH8akGpq8RZKZXPiWMxDHjSF2&#10;7SkltlatOxUH36iPhTK2HbgeJQHrSb/l/VbE5WStxShw9PZSwtI31+aeP+M+rzq3gsUtNk7J+Wcr&#10;IotG09Qaqf4XWMkX4eOZhctjBCQDjirZ/mpikP8ALUCCtRI6zXcXSyGtYyZpxWtxNr3s0nlJ9SRW&#10;HAKxPrv68eo7tBg+YKmKBu5osOSBFHwlkXt7NeEancwu/wC5iRx0oj3/AI0rFrasHUEAnpONPlF0&#10;7yHhqCOLDqc21vIodr/S1zwKsydNeuWK0ctb1Pz/AFMe7c3l1OLi5IF7eXE3j9HHF5RePCXnygf0&#10;SQD6RR2hxA+xIB6IwpVUlJh9Kvk0UCxKPBUCj8hwKsv5W6C/LGpzniOIz1xJVqamhMpJB+0sj6Xb&#10;hOjL7ST+YdUY4DE+2r964kSQB0HaPZUx/N2/oQL/AB7flxd02cejWU1Ay/kFKhl1FTmCv2Lp2PlI&#10;QD9HGVv2Fp9rRXxlao9wqiGHbrxKPsGBrA8FQ7bjKVFrFQBb7zryJXerTPtQrYJkaenoQfdMGWcH&#10;94DsP9JZCPrvxE5vatCQlgBM8G0SR6xRuMt0jUsnyJwnyqKuD0QJMgaUX7SOWA+gHiCrf86Oa2/m&#10;OKYRLWMWFp8cxJpHv7TTIdtuFbjl/mAxSfNayR7OFLl9w2JHuxpwjjjiQKgAA+ocyx4Pj6Iy5lza&#10;uDItt0GDUkcFv+CYFjxlGXXCx+0fDYH9AD4maRpvkKwSkHrVWa/HzL3TvLWdMUSiyflDHs91zEKX&#10;mkqJgzeF1T3AOO/y62Tt1uq6ySPZsq6rtWmQQKZccx/ActYe+K5jroMPpY/eeapmSKNR7WeQgAfS&#10;eHSyx6Ees6UAxfPdJlTpThhAYtiEsM1bs9q08bFw3wa3DRmxJ8LTKE/30BQ9uyfWm/zK3BiSR0j8&#10;aLTjXq7yFLi/9WuluGYpnbEXsI/5RRSvRMf9bE3UUagf8vDycr+ivoyXqsWxefqBidKb/MYjJ8jQ&#10;bx4JSQWlkA8LnXh83bNMCXlpE9cCR1D9RSQKLgIAjoMzPmPwpR0VP6is+Q78ZekyRTObiOmMddW2&#10;7bZJGBp1+lLn48DPOH4lFThtHJQdPcS/kNEl1SkwPDIqWMfAVMy+YfpvxM/nFraAomT0AfAmlC7X&#10;v0ycDsgSQacaT04dNHc1ebIZ8xVDD3nxWokqV3eLJFISiX9gGnCLZo9XfW3qLi7Ng0lbiMjGytOZ&#10;KmX6b/ZFuBR/exZhtlOHlJHypUMtQkDUYoYMFy/geXKKPDsDo4aOCIbUSGNUVR7AAOJnFqr1EZkh&#10;FNmnH54UnsRSpPeQj2GKH7P18RF/MszR4lFI4DYfYKU6mGcB+NPFgtzbjPhvQ/Fp5Pns21cFDTg3&#10;3VtXGkj/APAs278ubb3eeJ1OKSOkqO2k67hX8IrJwZMLr8jZegSgw6vEpiBBFBRtK2nj57gJ9x4N&#10;7VLFmISZP96CZPnsok8bhx+Fe4jM1Zyp29ynieXwAqakNJ9Plx6cRKuAJITE4Qds+lOJtwMVT617&#10;mLLmWepOY5FOCUUWHwOb+e6HeQfYD24ntctuLhUtJCemRxpsKaania9wcpfT3lejw05l6r4vIkEY&#10;uWnk2IfgoPfg+Xu20hHeXjkDjJgUXW9w46opbEV7iMps2ZTDjDOhOUmxcRtaSvrlaOlFvYWsPv5H&#10;72bWiP2VgyXI2qVgnz6/ShKm2JEukJ88a9xQYa3V3qfWnKtRiM7qWCjDcv06ww28VkqrD3fb73Gk&#10;G9zP9mSQn+i2I9+2vB1pnxDhxOz0GyuLMqDc5sB7eGLyH6KsUNQlZmeKPD1kILU9KTPO/wAJZ2vY&#10;n4ckKw3MUo6lgDzPiPnQVuc6w8JmPYagtiFMFb3wAP3iQP48PHl3plgHSjB/mcIwGjwqGNfeqapw&#10;Zn+lnO65+HJRt7JnLBqShKY2kmT6CggX3r3Akx0DCk6MTocSqPl6eqadr/ZjGg+m37eBtmTqLnfN&#10;UpoMqR0tDRi96utlEcZt3Kr9pgOB+6zi4fJSwAkdKtnso0TZ92NSgSes09Q0cFJeVwXbt2v+XbgX&#10;1+RunWKVUWI9SuoNRi1Qo/3jw6kZo7/4UUCx+k8A67ZCzqffk9CBIpW0VHFIHt+VR5avGd22johb&#10;wZ5VA+4a8bMawLpJRRIseE4riqm+0YlXGliUf8ulI055fcgaUhxf+MdI9IijBpbhJ7yB0DpqWkeK&#10;zIPPkSJh38sX/wCVuBBjmY8LoX+Wy1QYXhcRO1jTQmWTb42ke+vCaI+0JT5ST76NgdI4VPjjZBZm&#10;LH2/3cTr5oyBRqW+Tq6+oYADcSqX9tlHjwJ5ghCPHM9MYe6jBBIGGNZr8hV8+PZkolpKGlXDVuCE&#10;iW8jD2MT4cAdynvhiBFKW1FXAV6/ByyHlSeoeKHMUpp41XsqE/ePDmJG8zdtZz3ioPREitvOBsxO&#10;2uDMLX78WOIUNLh1S1PSSeYo7XFjbnO7NmgHVKTiDxikyHO8GNdqQRppxqdTqGFr+NuBFcDZTx8J&#10;BrlzGwLRgHW/jzaXdONPpOjxV7kqmG33FF+JlHXjVlLC/FXuL7LMZFYh76jhZdL8OFVC69waesJa&#10;j6EYlt1d0A+FiRfjGXjxzRyynwk1jP8AlR9HKXjubcTpcnknE0HXoFZOeINteN0XJHGvc4HsN3fl&#10;wZpSJNe50APtHXlZpoY4HCvc9Y7bHx5bVFPKXXucVFjZdSeWjVTyQVivcnUwBsva3fhc43FbSoo6&#10;69wbssruwZtdPZwK3h0151Xhr3FPg3uVMZP+IC3IxuvFNAp0ya6Oo5sW/h3M/wDm9lVTdTJb6Lck&#10;zs8Ooqk48Kwe7T/tST0mi79dfMPyDR6WEv36d+WYJp3Og8eZfAmMNkVhSTh60WSRJd6ltQPu15lB&#10;ZjprxoLUkeICqkzsqGIU84sCR/q+HJSgFbW4m7xW0YimQa6njaBgrNc+FuCJ0+URYwgHckEW4Y2b&#10;mh0FIg0SX+KfKi+9e5PPyHXqRutBLodf3TzUC/GGwEYJ6zMTmCAfNIr3tbvyAd6Uj8yuDxrqNui6&#10;bjK2Vk/wgeyrIvSDiDYp6aMm1jsHb+XqhI/1HZLfVa3KxqKwksdTyI17KGDuyjI8XGB2Ba/t4QXF&#10;Bi6r3H8ix4WUTV7nPVhqL89Wq9zgQBqObrde5Hcbj248KUg17kilQeaBxlZwphZr3AU9UWHxw0+C&#10;Y+1rxMEJ+vkp7kXB7xaKk/cZ7Wp1npE17gWfKwVdMshUagHmVSHlRjQ5Ky2Yr3Gqpy3h8jWkT7uP&#10;d/S9F6tOw17jVPkbDa6jqKaJLMyNb+PLodAONGSc1cbUlROE17nPphhOHVeGy4dURq5gew9tuFN0&#10;9BwqmePrbWFpJxFe4ta7ImBVTEiLbf2cL0umg0zmzzfGvcReIdLaRyRSix+PDAPGNtCpjeNxG017&#10;iRrulmIxBjAN1/jy5uT00KGt5gvaa9xNtkbHKKso8QVDtp3G647X4jfufARtoyVm7dyhSCcSMOuv&#10;cuUyDl3LmZsmUNXVUkUhkhS52juBY8x8v75bKxA2VzZze8esblaUqIxNe5JxHorkPElbfQRi48Bx&#10;A3mqlGSKZa3mumf4zXuBdjPpSyFiClqeLyyfh48PWs9KNpI94odWu/8AdskSZr3Afxn0XYZJGWo6&#10;gqR2HDtjeBU4KqR7btMcQfEK9wI6/wBHeaKapPyUqsPC44fHeKB4qkJrtJZcT45Fe4DvWToBnDIm&#10;C0+Y8RiHllthYdrjg6sc0/PgDo41I+72+FvnDpaQcQJr3HnLvQjE8dwKnxShmDCZATbw+B5R7MAk&#10;0xd75CxdU2RsMV7mOt9P+aogdgDd+3G05kDT6N+ml4GvcYP8zeboxIksBKMpWwHj4cc/mqUmVCjA&#10;71W7kEGK9w1vo19FeEddKiqwHHqg0ddHeRQ3chTYgD6+Glsk5k73KFaCcQTx9Kx57SO0x3dZKXmU&#10;6kGAY68a9w7OO/g5Y8GJwHElYeF9Po4LXN2rxv7Fg+6sZ7T6kWxg6gjyr3AczJ+Ed1iwxGOHzJP8&#10;FYX+i3ChWVX7JMpB8jtqTbH6jLF3BUjzr3ANxv8ADZ9QuDKxbD5HC3tZSf4cQdzeI2tE+QqV7Tt0&#10;yu5I/aD1r3AQxr0hdc8DLLU4JO20+ETf0cSm6cQYcbUn0NSpa9qGWXWx1PtFe4j/APMN1XoZQZ8G&#10;nGuo2G/CdeaoxEEehoQnfeydBAdT7RXuZ8c6L5ylFNX4thU8axEAsUIFvieHdvmCHkaSZoua3pt1&#10;SlDiST1ivcNLlj09ZJzRgEOKINkjqA4XwYd78FLNkm5b1A1Ad7vhdWDpRwHwNe5kq/SbgEtzDOy/&#10;C2nHBlhHGqNdob6NoFe4mqz0jIzf6NVbdPEcTqy5aftNHrXaOobR769xN1npIxSFD5FQG+nlPyTw&#10;G2jxvtIB2zXuJWs9K2a44/0RDeyx4ybZ4cJoRt9ojR217kKi9NWdhUGB4/dKkEntxOnvmVA6QaUL&#10;38tyJmvcC3CujeKYTnc5bzCwhZ32a6d/s34erslqVBwnGhk/vKi4tO+YxgTh769wd8R9J2JywyCK&#10;ZbEd7/dxcnKF9PtqK2u0FAIKga9w4voMx+s6c5pqMjYw5SGc+WA5/wB0XsdfAjkq7sg5U+ErwBwJ&#10;HTwrHDtXtE5zbpumxiMcOg17l0SBZFG0X+PMn4KNvGuaJ8O2vc80Z+0fDjwivA17nShRrfikokV4&#10;ya9yVEVbtrwv0kUya9wScm17QzhGa2vDNlzu6BeYtahhXuBJ62ej8eeMgw9SsDg3YlhICzFV95oC&#10;b+H+E683vVlAzmz78CVtiB0kdMdVSL2Z7xnK7tVk6Ybd2dSv1r3IPpD6lLmrJv8AV/E5N1bh5EZ1&#10;1K/un7uN7j5n+bYDCj4kYHppV2h5J+Que+bEIXj68a9w4UoNgYvHk3rCo8NY4p669zEh8H46jAY7&#10;asa9zIfhrx87KpXucPHlOqrV7k6ll8qVXv48ZxTSRxOoRXuDrljERLAhB14ag94Ki6+Z0mvcCz1i&#10;9DIfUB0ExHBqKIPi2Gqamkf966C5Uf8AEhpws0B3UwswFjA9ChsPyqS+zXek7q5mhR/ubh0r8j+F&#10;cQLG9+axnSDG6/K2Z6rJmOI0ah2Cbr3DA2ZbH48kDcXOFJUbdw4zGO3Cu2e8Vom/t03LRkwJjo4G&#10;uXDgR0623MbhuZaleuIrHNS+Fe52Y0UX5Uia0CTXuPeCVa01QokHuk+Hs42gqbM0WXKNaa9wpXqi&#10;6dz4HjUOfstx7Iagqz7eyyDx+vkQ705eQU3TQP8AfxWQW4ucC6aNo8cU7J4p6PSvceenmaIswYBD&#10;UTNedRskHxHG8svBdtz0YUXZzYm0eIGw4ivcXrWIuOCoGRQRFe5zjGuuvGFVomK9x/wjEWoKhWuR&#10;qOaZcUlYIoqfa7wV7gfdUMpQ4Ti8PULBRsSdh5gX92UePwB5j12g7uB9P59kEGfEBwI40MMizA3D&#10;arNz+HZ1p/SvcPx0J6jpnPKUXzQK1EChHuddNL24It0s9GasJCsFDwx5dPnWJ29eSHLbglP2nEdF&#10;e4O5HiOx8eTVsqKNte5x3KSBbjZw2VaIr3HPDKyWhmE8Zub+3he9BGNIXmw4Ir3AF9UfR2TOkEfV&#10;fLwBnoottbGn2mRdVk07leYtdoe6H9prUJR/dG5Un++G2PSpt3J3iFoDZObCfATw4R610Rfh9Pw7&#10;fU3TZyy0nTDMk3+nYfH/AKMzHWSMfu6+I5hVunmymnVZc8NKk/b19IqPd+t31WTxfSPCdvUaRWac&#10;JM6CsiS/g9u/08tdV1ZQw8eT6RFY5A0G89PIj+WDYDv9HMikE2tzVUNeTRNpa/x5lF1s3hyhxrU1&#10;jYMwIB1vxRYLibQS7R48KrhrVVCkGkpmPCvmqRiouSpB+I9nCxeuz0c5f9YHS/ZSKkWYcOVnpZiB&#10;dxa5iY+w+HAu7bt3rKrO4+xWKVf0FcD5dNZT9me/690rjunCSy4RqHQeCvSi+ZTz3XdAM3yV0sZb&#10;LmJsvzcSg/oGGgnQeOn2h481FsPfFegvUGoyJmOJqVEmeCSNwQUkDWOh7cwXzzJFZI8bZUkpMydh&#10;FdzbO8Q+2hTKtSVJCpJwx6KsioK2jxOjixDD3EsE6LJG6m4ZWFwQfYRw5OC4jEpSpgk3BrWIOh5E&#10;7qFHHZJo91FXGs0qxOpU8HjJuYitQpB7cKbpsJSBJBpt9rUIJpKYnQCWNkCgg97+zho6AZez3luo&#10;yvmOJKmmq0ZGWQeJFtL+zgu3W3lf3auUup2bF8dSThjwoK/tbBYcawjbHGigdUspY1guKR5yydKa&#10;evo2V4yP3gDdkI9jDTmsT6zPTRj3py6m1DxIz4ZWO8tFJ+7tJuYyfavhzo64sXSUXlri24JKRwqS&#10;blpN62H2th+7qNGv6Y9QcL6k5UgzBh/uSj9HUQn7UUy6OjD6dQfEcAzAcWixahFQh1GjDxv9HBXa&#10;u96nnCgEpJCsaEIW7jj2o8R2+PDQU9BrvmTfstfw9nH0mqEV7jlDOVsAe3NnGip1rjXuP1DUAe8e&#10;/HUr00jUmMK9xdYXX2A948N21zSBadOIr3BPwTFSCGU9rePDxpYmij+LGvcNB07zzNBKqTHQad/z&#10;+nkmZbfllUA0QXNpqOGHXUaop45ksR29nOHXbpFR55wZs95XQDFKZNxVdPNA73+NuS7mmVt57baw&#10;IcAwPTRlY3UjuF+2olNUPHL8vL2P2eAr6d+usmA4j/VPMDFY5X2qXJHluDYqb9hyM92d4VZe8bK5&#10;8OMY8P30UX+XFEJ4YkGKl1ECzL8eWU0NZDVQpVRkENY6HmU6gOFAsJKJBxpO1EZS9xY8UFPUiNgQ&#10;e3EKkzTMcKb54tynbxT0Fdu7nhS43FaT4T00mcQoi6WsR9HF3h+IqAupvwPOtUmUkKOykPieGkg6&#10;Dgi4VihUq19OBh5maKnERQV45gccsboy3Jv8OCjHjijCJFDdwP4jgONv4xQfLJKhQGz5UD5igmsL&#10;Izfmp5//1/n/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7mQHw56na9zlzdWr3Mq&#10;/DUc9Xq9zkL+PPV6vcyjcG15YGK9XuZgx5qa9XuZVN/DjoNar3M0fe/N16vczq1vjzder3O7FTp4&#10;89Xq9zmN1rHnq9XuY1JsRbnq9XuZNwBtzwr1e5JWTbZhy4NOJMV7jtDN5ttOPVsia9zhX4dBWD3h&#10;tP8AiHfnommor3E1U4bW0RuP0i+0ca0EVqK9yGs632EW43iKrNe5IRgyGI9m56vTXuQLGCQo3PVo&#10;YV7nF02Hd+6eNxFVr3MkMr08gPLhVWFe5IqYd6/NwDT94eznq1Fe5geTzacE91PN1s17mSMh1B9n&#10;NVYV7kxRZb378twq1e5yN9vNV6vcwi1tb89Xq9zmjW7c3Xq9zI0gK7Sdear1e5xW5F+er1e5zDbd&#10;Rz1er3MgBLAHnq0TXudFPdKnsePJVG2txNe5YZ6GvXLmj0w5rhwvHZJK3L9SQrxs5IiuftL7OCC0&#10;vSg6Tx+FCO0vC0dJxHTQe9S+m2XOqOWZst5ijBVwdklhuRvap5t7dG+tOU+rWU6TN2V6kVEFQisu&#10;0g2uOx9luHLtuZlv7Ttk4ipCaekdRqh31Dem3Gel2NzYfiA3U7XaGZR7sint9Y8RwdEnFQq2NvG3&#10;HEKSgfaR5GhS0tITIER0URyuwaqppmBA9wm19NBzIzBXIZuw9nPITrERh5402kaxGM+eNNBUSWlM&#10;bXGpBOh+HOlZrW0NxoebWAhUHVAMY1vxJUASY6zWaUSTwCoKj3fADt/ZzHEQq3kN+CB8F5UIHto2&#10;WVK2D1qFueAgIO47r+3nneJwSBax8f2cD61LaOlR29FFKlqQPEZHVT1h1DLKGli1Pc/28DPq71j6&#10;Y9EMoT586r4tBg+GQgm8rfpJWHaOGMe87nwAHCpThbVpScek40HH7sWw1AjHp4UOHRXoV1C6w4yc&#10;EyTQtVzXAkmcbaeFf8csp0AHs+0fAHmsF61PxWOpPqG+a6fdGxLlbKRJjklRrVdag0/SOP8AJo3+&#10;Fe/ieeOJlRM8fxqKLrMVXRO2KvY9Ofo7yD0LoI8TxJUxnMDe81ZLGNsR8VpkN9gH+L7R9oGnKlfJ&#10;UOZiSWa12JuT9Z140T0URjCjfrodddecmsSQOOpVFOA1k5w3qiXeygdyfZ8ePAgVYV7lknoM9COI&#10;+ozEh1d6qwS0fT7C5QyobpLikqG/kQ+PlD99x37DW9lSUjarAdPT1UIrO0706l4JHvoB+r/V3+pk&#10;kGUMpiOrzJiekMTG6U8Z0NVU21WNfAd2PbQEjZbwLBRjcVFQYbSph2F0aJFTUsShUijUWVVA00HG&#10;XFfmsTsGwUKVHDwxRH8yZkwvpFhuIVVbVHFMYqy0lVVOfekc+N/BQewHhw0uUcnCnZGVLKoAseXW&#10;6FYDhSErUkY4mqYvUt6nYKOkngep/TSksRu7fSeDrheHoiqugtwt2VWSsyaoz6zdUKvGKmpqzJvV&#10;rkEn8geKmCEUytIxuW9vhzxBNXok+Z8xDNUtJhcVOKZQLPIgIL+1jfx5naqRB+jG5wLnxA4tQ2qA&#10;pYgE4dJirhU4bOug6q8DxGWtMFI+1FkCgvYFh7T8OQnfeAT+fGXBJIGz5ddKm2y6rSTz00MeXaRc&#10;MQxrKHYjVh4/d7OJXFnkjm8xbgeHEoAiCQfKlP5ZUwCD10ezookVXhZWFCzKLA2Oo9vEZi0NRO6s&#10;SCCNeBpaEEnUIx2/OjgJBXiIIAq0borjzYLhcYw6UyObKsF/dB8TY8csJjhp6YtKVVALncdPr4HH&#10;RoPgM40pUka8azZ9xavxTMMFFUUspqpr7BEhZmP7oAHieCJlXEFB/wBDZdj67Rrp7b8EVkO8TpWC&#10;SJg9f7qZeSlSPFsxiqXPxKelb0dH/PahHWqQAsrXGwk2ZGHYHgtULNJCVU7fG/8ARwiuUhBMiRxF&#10;BZxAgzsiqEa6SXDMbpqiAlGWQR3B1AY2P5c1TvxbcvQ5X/EBfEZpFf8ArDlehnCjVg1NJKjFre0W&#10;4f5K+haDp6SKAeXmFKTjX1Ev+E7ud1zT+FdkXL/kSQNlepxfCmMi2En+mSVgdD4raotf2g8IXTQw&#10;YjAK+nFlYezvwbKEihWnEVeCO3H2gwumr6CShmHvuoC38LcLizqq9d8fsudGcBzRiceEYnTr5LqV&#10;NlFyT2Jv3A4SvWQcwImrhAV11hnlWCIyv2XvxR4v+Hd0ioKzDuoGI0kl4yHWHftimZG7yKe4v3HN&#10;WlgEKETHX01Vdq2nHjSco814VX4nUYRSSBp6a3mquu24uL/Twdc0dKqGONsYqSh2w7IjGAPLXb3H&#10;tt93JEKgymi4oU4rxVNocXhrGMcakbe5YcrI6i5cy5iePJDiFbLHPRpZJybRSANuIIGm49uBZ24O&#10;qAcKSBjhOynzg29OusPXTpx0+OMdNMcWshi3O9FP9lCDYJF4gEcUB1Y+3ZTxKkCQZpP4xlfLuYD/&#10;AL+qKGqIFryICbfT4cPp0F9eeZeqOBfyLHKiTAcXp1s0ElwZGHfYD9pTw2S+VCK2lxDwxFABi/pU&#10;6JVOONmaTLtNUzuylw6C49hDHsBwtXqwyVH0zyHhXXKVUWszTidTTVmy9twG6NtdQWHfiGNJpx0l&#10;rbhQsZczphlVnTEem9HCY2walo5A17gpKGVQP+I7eV4R5yEmJCoLHQm1j/Di5IorDnGhH4s8ASOt&#10;6k5WzsTvlpaxYT72qq5Gp+nhG+3BmjdtXiC69zZJyJSNV5bppGUnQa8XQFYHooQmE4k7aI91LxcY&#10;Zm+pj3hSDcX08eVxetnIFPjWGYhKYrMUck21sBfgAu2pEdFF1xBTRqsg14xLLFO+/cQgBPNYrHKK&#10;TD8WqKSQWKOw1+niZtWsUCiMaWw7cbWGm0a+PH6bNd86ACgMnfnqpXuYyb99L89Xq9zOlwom9h56&#10;tivckS/pApFtSdPp56rTNe5nosIxOumFPQRPO17WRSf4c8McBT6GyvZXuGAyn6Z875lRZ6grTxsO&#10;1iz/AEFVGn18VC3UqjIWyU7TPlXuGJyv6FKms2zV9RM+4WK7VUa+Nzww/l61UrFuhONdEgd+C5h3&#10;4cuBVBUVlbPGzHS7rb6NBy5y1Y41vuEbaxtNGo78Xcf4UlBjEImwvFZY2YE2LKR/DjZsFj+L3U8L&#10;ZpW2RTFW5owagO2rl2m/s404l+Dr1KqKcSZZxhJntcCRRY/WOFqrZ1HAc+2mjl4Vsn1pjn6nZDpT&#10;srcSihPj5l1tb23HC4Z+/DC9WeSI5J48DOIRJcgwMCxHwXha66pj70nzGIpKrLl8IPrTjheeslY2&#10;gkwrFaWcMbDbMhN/ovfhI819O895HqWpM34RVYdIhsRPC6aj4kW5du5Q7gCKKnGVNHxClYpBUFTc&#10;e3iKdgzXHjxRSWu+cBrz1er3OQawt4fTz1er3PbiBa/PV6vcyxyulwul9OerYwr3JVbHQw7EpXMj&#10;W95iNL/Dnq9XuQGZmsCb27c9Wq9zod+er1e4ajoTjTRv/L5DtWTt9XBTl68SKNmTIivcPJSbKmjC&#10;66Dw4KKXpFe4E8VHNT9VKGnhsFxOmq6ZkOqs2wsgb6+3CS5EiauDKsBwivcbMsYq0mVzSMCJ4Wli&#10;ljtbYyMRYDheyqa9Mivcbfn3jlEsbbdp4YjCk6jXuKnNFcuO5KqaaceYSmg+PEzyJTNPDEV7lamI&#10;wGlrZaY90dh9xtwI7aDqhBr3IsZ1AHfnqoK9x/w42lUf4tOKmzjT6TjXuCrgEtl2kE6WJ4ctqg0v&#10;r3H2ZvLfamtrcVKwxr1e4mMZp2rcOlTTcpDD6jwucEiqrTIr3PZFq4kieikH6SMl2IPtPbjDSorT&#10;SsIr3BkkljnpP0S++LcEu0UpMV7kAuxjDW0HKU3XuWSelLqjjGXul9dgOER0+6NjOklbN5UMQOhu&#10;b6m/gOZVbmXxTblsx4emkt2yXUA4RxpmxDDqesninmZl26Db4/TxL9SOpGI5hqzDi+P1uKTEk/K4&#10;DTeXEoPg1TNZfrvyRjmWJAWVdSB8SaCabcScfdThBCsCBY1tb48BaWnoMOBq2psOoJm1R6ky4jV/&#10;TtB8sN9fDWzZdeEyB5+I0WrhgEgA/GpPIi4VieJzGqxGgxTGwpuHrXWhpfoESW936TwU22XIGLhU&#10;qeH2iitSy7iceofOvcZMSzFlbAg8eKVOHYXJqBTUP6Z7ey67tfr4Yfnre2BBUgRsCcVU2GlrGAjq&#10;r3IOEVmI5gqFjyXlmvxRj2mqY/LTXxBY9uetb/8AMYJaUroJ/Wmy33f3V7grU3TvPUURnzbieHYC&#10;th7gKzzKD4BUJH38G7Vm9diFKS3HAYmih244CvcUGWsl9O5a8TVsldjTKdZaphFCdewRbXHBPb5S&#10;0rBwqPXsooLuvmK9waP5i+HxLheTMOdXIAApqcm4/wCJAcFCGksp0sox4EYmi9wrUkgiB1ba6O0a&#10;njLjNFjmGt/M88YtQ5egt7z4hUjzB8RChZyR7LcKnlLaH7ZYR0yRPs204ypSkaUpJrGJF3EDw+HA&#10;uXOWR6yuemy6MdzlMTb/AH2Uhp6cn4zygEKfbt4FVZowk6W+8e6kJgf6ZUCjRuzcP3FIHRxrtixX&#10;wF+1+CHQVfVOjpnlwnC8r9PIW1NZitUtbXWt/wASYA/QvLpu7kE9022xP8azqUfP9KdTYthzE6j7&#10;B7ahyaEv70jKLbBoD9+n58B3M1L0cef5nqH1OxjNdY5O+DBqMRxj2oHkFreyw4EXmmgqX7hTqjwa&#10;GHlJo1B7hXhQPjXSTV0iqY4Qg7EO2o+6/EtHj3SrCFaXp/05arZfeWrx2oaVj8dh2x34hUq3b+1k&#10;k8Cs/KqFxfE+wVLjWcf5RgfoH9vGXGepGeqxDTVuLYdlimtcQUSKDbtbbCrEn6eMLvHQI1JQI2JA&#10;n3VQMqXjieuso7cCoVeVaurY1gxPM0wOgZ/KjJ+s7rfVwkQA4rYtzzwp8iDiQBXfBHwiqzHRU4lw&#10;yiwjKdMo1lljE1R97314N2bR6BpShrrIk0jWtoH+JR869xrmrqHF5zOKjFczyA2aSRzBTKf9VUsC&#10;OUS0krKVKW8o/wCaii9+5UMCEoHXtNe4sMAwPP2IfosApYsPjYDSkpd8v/BSNfg4trBbiYbQG9uw&#10;SfaaDyr5KUkJkn3V7grYV0LxOq/0/NEKSsSSHxOqsoPifLU24ua3cDyv2oKiNhUYHsou/OOnZA6P&#10;KvcVdP0+6eYSRJVS0NROdAtFRGQj6GYacODk9qFY6MP6Imad/OLRsV7K9xW09NQUMIOG4HU1Skai&#10;ZhGtv+Irbgh7ltgQlmfdRc87r2TXuZJKnNSRlsNo8Ow1B2aRtzD7zxSlVx/raUoHXjVUOFAg+H3z&#10;XuB/jmca+m8w5gzbPDYawYdSBSR7N5UD8+E13eFtUqeI/vUJwpwNEnia9wNazqJkSNfOGE4tjLk2&#10;Jrq/y1I8LKjcBT982Til1XWpWHsFGCbUbVEezGuvo5HpustNTSimwvK2E0Ti20M71D/DQXF+J7a/&#10;knQ0gA8cSZoyNugiU4em2u+Ln/OX1OnpC8UlHhaHW/kpEAPgTrw9S+8gFUpCfIAzVENJXtmvcDPH&#10;epVRUo0eK5g+ek1HlU7M5J9g26cLF5wEiFr1f4tbbtCnBWzpOEV7jdg8HUvH3EOXMvzTA2KyyIVB&#10;+JLW4jZunXyQ02SD/Sq3doScD6fMV7gs4B0q6w4tZcxZhpcCVjbyomR5APgFub8EVnY3CvuUETwk&#10;GmXHUJOkCSOnAGujfw14u6L0p5VxGYNmXE8Rxpzp+lcoh+PcacE4yBlX3qUvpGwU0L5aR4YHkP31&#10;4nTgo0nQbojkugaTE2wvDooxr5rb5CPo115YZTZZaIPdpSf6RkjyFMrU8pQxJB4zsqKaht1liY/H&#10;QcYhm/0x5bcxYS9ZjdQNI6fDaI9/G7gW4SrzfLrQ6EkrV0IRgfdFKTbuEwDPXXiaom0YUD23P8OT&#10;KfqTmmrkEfTzItDhEbaCrxqYSPf/ABGFO3ES94HiNNtbhM7C4dnmKUC0CcFKkmuJhkcbZpT/AMCL&#10;f086aLNWZAz9Ws9Vk9Ml9+HZbjWljI/w+Yo3nhUsX1z/AMVXED+i14R7dtLfCyrwpB8+HX0VxMDR&#10;gimUBjpdtfr+PFHlHC+nOS3GI5E6X0lXNGbjE8wTCeTXXcz1LafdxImzs7IFaGdajjqWdWPTjW30&#10;XD6cVeH+9ITTLWYVU1CIa6umXadBT/o7/A2vxI5/9YGf52OXsArI6pkJUUWA0pZUPbYWRQn58sve&#10;pSP2bIAPQ2n4mrN5cidSziR0/GpNDlvA8Nkaop4B5jas7ksx+JJ4hcOy36tOpNOa+Wliy9SHQTYj&#10;Vp5hv7IkZm+8cQIGbZj4kJ0DpWRPsmrJ7i0EpIJ9tOrVNPFKINd1tAFNvvAtx6X0p4n5nznUTN01&#10;a+hMVHG2z4j37X44N3nnVan3VKPQnACkC8wTOoeWFeSeSUnYhUj/ABH+jgyZW6a5OwSg/ldLjFbS&#10;0bW3nzBG1/ZZBf8APhw3kwt8ELIHGYNJjdKGBx6OB5FeYyKm7YGb2D+3imiyH6fcKUz4hTjGG+0r&#10;VdQQp+m7cNmckt2z+0UpY6zhNFy3ndgBPuNRWXEpo7Blg+gXP58gYr1U6bZOoXp8tT4LlxB3NFTi&#10;aYezaxB14dBVrbp8JQ3HEYn200ltxzFePUawx4WAd1TI85P+Jvd+4cL9jfqAyBMzyzHF8wyA33zz&#10;CmiB9oFwbH6OFC81tW9pU55eEHzozRaOKwwjhTmsYUBEAW3w4GmJeq6loKgzYXh+E4Z/hIU1Euni&#10;WcnX6uBV7exlgQlCRjhxPrS5uwU4IMkdeyubKGNmPEpiPqX6lZvVkpv5riCsNqingZIvh2AA4Vv7&#10;1PXP2lZI2BIge6ljWVoaEkxjsmuxHGNVHbib/kfWLMEPn1mEQUQkN/PxKqGg9pTcTwkP5y6OvTH+&#10;OflRzDTXX5Vk4mKvJ9bSz/7/ALNJMh7wYZDdj8Fax4UnLi74XXvRA+eNe/NN/wAKRPXXuCrkvpNh&#10;1Yy1eAZQxDH57XWXEQxQf615CFHD1jIW1ftAha44nH40lOYlMkqjq4elY2ZL6kA+GvDc5D6D+ofP&#10;zpg2W8Jo8OJ90JABLtHhcRAhfrPBgzbPtoxbQ2OmR7+AokdvQ3j9087KSeas9ZLyJhT45nTE6bCq&#10;SO95aqZYlv8ADeRc+y3FrnP0Q41kGI1/X3rDl/JsAW5pJpBLU/E/Lw73v8DrwJXzi2sA8MNpGAHl&#10;MT6TR1btqdGKT08B7jRZ4PWHhObcQag6LZOzDnSKNtslXSUkdJSr7GWfEpKdZF+Me4HwvwIcBz1+&#10;HV0PxtMSxHG8a6t1qG60lFhzUdMW9ry1FnYfADgXXeMsKlxzWdp0pJx6Dsn0wo4NqAJhPmaU+N1H&#10;quzthEtFluDB8lNUAbKypkfEamEeN6RVSAt7P0pHwPHHqv8AikdVsTy3JlT09ZMpOnGDNdFan1qm&#10;U6bna193DtWbKLcNoOOxSow8kjAe+i9DDbR2k+kimjp/6S8vYViK5s6w4zXdQcfBuKnFmHkQn2U1&#10;EloY1+on48INV9QOoWZaZ2zTitRUzzMWlmra7Uk+xdx04zbXLyxCpBn+Iwn2U6tsTsny2CjV0VBQ&#10;YdAKTDoY6eMdljQKv3KAOBhiX9VIr/zrGFuD/k6aMyP9TNpwpu2A6ol1aROMbfZSrSvgkedS10Fh&#10;25Gw6tyuJh/VzAKrE5u6mpYsCfbtFhxC2lhABCFLM08pxZHjUB5Vy4MGGP11xSnCYPh1Pg9MwsQs&#10;aqbe0214PrRN06AG2kpHAkY+tFDjjU4kq669xpxbAp8JQzZpzN5DH7aRuqt9AC3bXm32FMz37wSe&#10;IBAw6uNONKU5IQkAdde4y4Rg1Xj1SBkbL9ViZGnzNZcR/wDEt0hGnEkpuSAw2tw/0iCE+0xT6091&#10;ipcdQFe4MVD0YzBiiB+pGZ6TCaUD3qSjdbhbdiyC54K2slcfxunksp6ExPrRa3egYNjjtNe4qKLG&#10;vTH0tHl4TSyYzXA7V2xmSVn+F7nixq8yfKzDepxY27TPlRcUu3nEiNpOyPhXuKmXrH1Qq6ET5ewW&#10;hyjQNf8A07FbPLtt3jgv39mh5p7eW5eEMNJbQf4lfcJ6qMk2TTQlzxTsI2fvriyq32uMmDZNqMz1&#10;q5glw3Es9Yj9pKvGd0FEPZ8tTaBgD204DUWKblWp/W+of0pCPQYCn/zWjAQkfH1rh5kYJW4FuGWw&#10;T04dX8WFPmPqVRYfR0CDfHS11elJTKPD9DEdxA+jgyt7J9K5U0AIwBIAjy20Tt3BIO0icBG2kvNm&#10;7AkrThqPJLODYiOGQi/xcLt/Pi3bPmN5bkOX8qVmCxtHoEwqmLrp4GVgL/fxUvMHmDoSWx1I+4et&#10;JSyl3EzPRTzBTrUL5kyuL+Dn9nJQ62daYCKatzLSYVCNGkEEYf79deMDMrtYhTmkcJAn91WbtWwN&#10;mPVhTfV5VwCsYSVlMsxHbcSbfVe3AmxzMmF5hxVq7FMwVeO11v8AKSyN5dvHYg90cQOkPqlayo+7&#10;2UoS2G+H408UtHS0UQhpIliQeCgDme1NXRxx1YeqWPVIzuIH0+HDxi1KsMSPdSRwhvESalLbuNeO&#10;lTmYYNRPBLPTYRCRa6FfM+oC7cN1MItNukfGiwIWo9HVXZAPfgJ43nbKNTMRF8zjEt7AuSq3+JYg&#10;2+rgNu82twYkrPCjltEYL213a3bjNBjOJV8/y9BhKIWFgqXax+LcBb2aLUfAifLbSxSCnZjXuKjD&#10;unXVHFYvOw/DGV2/3cj3APZrpf6OFblrcvDVpPmat3iEqwnZzhWEzRhwjMAx/dvrwdOn/pg65NB/&#10;XfFqujwilivsmxGQjfbsIoh7zg/RbgWdy68xXCQB/SwB9NppTbqTtnCg9xfqZluhx6PK1AZMQxGS&#10;26GlQv5a+LSyfYT6Cb/DkLF86+o3CRPgOCT4LJDIdrslKS7KPHe3a/Mc8+s1XQJeDfHYCaPO4S4O&#10;FLUUUMk8dWwbco0BbQfSPbx3j+aFNDLi0kZqSo8wobgHxA5z9z5ty4cLbCDp8sMKLYQmUjhTgpJ7&#10;/fzyVCzAoqtYeJFr/RyLb7LnbYAnCaacSRBrnzCyAsVta3x4RJSTtpSklVe5KgQgi5tyqjGAFKdJ&#10;Fe4I+UkDVqFfAjvwufXhEU4FAbRXuCb6iJ2ouhFYSb+Y6DT489lyYXjRo0PAomsd7y/V+3lOG641&#10;7G/JFwFBRxckg1k54uiixW/x48BVkEJFe5jJNiQPq4wBW0LHGvc42sLkc0NuNVCMZr3PEblB7cvg&#10;KsdONe5lVbG9+w5qaeUdIwr3JNKAWv24nWqmElW0V7gz5YVlwc+y+nAjcAmrLQQMa9xU4f7tRET/&#10;AIhyL7gYkUCnsTXubDn4cLXyNUxx3YLIDf6b8kfcJySpJEQYrCbtMP7NPmZovvXin30dDLcizSLY&#10;d9QDy0uJfe3WH0W5mCIMR0RWDRVRW5SFQktu7C5PObqSdx0t4DngwnjjWgaxmp8tfLGreHs5mVwA&#10;NOOBMbBFbpvqnDizPcqbduLzJMkaYrEw/wAQufr49Zr0vBSxhMUUXolBHDjQJ9YKOaoyfWQwtdhG&#10;5toL6HS55qpfjf0tXTerYT1CbEkpUCfH48hffZARcmBxxrpRuGrXlDMbAD/vxo8foImhl9KWVlic&#10;OY1rUaxvtYVk115TrCdjjXtyClY1KKhIo4fFxgrs0h4QPiBQXuRAr3FSxB4UUQCvc8rbeerde51f&#10;3bc9W69yO5sL8uKcFe5mpFtIHXlVmquV7iV9RGES4r0sjq4kF6SVWJ4Kt0rruLzR/SoQbnXH5e/K&#10;Z+4V7ha8FcTYXDJ/qjmYqAama5GlZFe45OPcv4jlgmaRjA17nVHLeo2Efa0+/lQrQdlOOp8M9Fe4&#10;k8lxDCs6V+HWsr3sPoPHbrxCTR9mZ/MWyF17g1NEoAI78C8zUZTXucWjHfldU1vVXuQ5Y17X5oqm&#10;lCTXueeiFXhFVTKNdhYfEjlSqYFXDvduJVPGK9w23prxqbEMlLRS/apzYj4HUchrN0aFnCsfN9rY&#10;M3OobFV7hlF0G0acAigDUKnGvcxsB2YcTkRVq9yNJELX57FOynUqr3IElLHK2osb9+Km3SARtpYH&#10;CmvcYeuWQEz/ANDMWw2JA0tMnnoSNfd725JG7V0WlaCevH3ijndjNzlOatOE4KOk+te4QH074iJc&#10;uTYHNcNSOUIPe9+SDephRg1lrvgxpfDo/iE17hhWp1NgOFBI41DgWa9zlTUUUc6ysBofHiRS9IkV&#10;ZbpKSK9wXvT7iadN+v2H4srhIKyRR7ARJoR+fBhl13ofbXxBAPkaj7e5j+dZStsjxJB9o2V7mxXQ&#10;iCpo0njHuuAeZoBImemuODxKFEGvclfI0+jLxUEBR20mDyhXuY5cLp5DqPvA5VcjAU8LgivcZajK&#10;2C1DEVFOjn4oD+ziRYwjCjFF+4jYT7TXuM6dNMoSTh6jDoHv7Yl/o4Xrt2lDFKfYKMP53cJGDih6&#10;mvcl5+9LmQOp3S7GsuUmGwQVc1LK0DpGAwkVSy2PxPJDyvIba/bca0CSmU4fxCvZJvxd5NftPKcU&#10;UhQkE4EHbXua0GUqSryfm/E8h4mnlyU0j+6fBlNjzHhtBtnChQggwR5V2rzFacxtm7tBkKAx869w&#10;XdgA08eGp21HZVXue2hhY88K1MV7nDy1Glr82TVgqvcwNEP1HKEk08FGvc9CpSYP8eM6JMmtqVIi&#10;vcCr1E9NqGowul6j0CATJtjn2jUHujfs4IEBL7WvoMUPtzs6WhxVks4HFPzFe465HxWPMuWIKlgB&#10;IqhX+kaa8O7dWqUk40gzRg2T5HA4jyr3EfmHL1Zg2eaPN1C3lIu0NsH7ynQ/XxLcHU2CmZCtvTQj&#10;s7tNzartl47Ynr4V7lv/AE0zPDm/KdHjUJBLoAw9hAsb8yXyy5FyykmZ4+fRXO7PLA5dcKbPA17i&#10;9MYOjHtw/HixoITFe5wCBDu8OeVKsKtM17mcKFbep4+kTTZNe49YTWCKcOddfu5sO6FRFFlw3qFe&#10;4ZbLbUmYMKnwSut5FZC8LBhcEMLHg6ytzSdKjKVSD5GoYu9Vm4HUbUkH2V7lReAUOK+mr1Dz5drj&#10;aiqJ9gJvrG7Xjf6BzHlTS918zVOCCcOsHjXQm7db31ycPI+9KZ/zhtFe5a7Q1MdXTJVRaiRQw+g8&#10;zCbfTcICk9FYBPNltWk8K9yUYQzXvx+JxpOFV7nIoLaG3NmtTXuYbWPPRq2VavcyK17AcSFMHGtE&#10;V7i4ytiZglEXhxa0oJMmgvfsaxNe4YrLdYsgsw3Bl2keBB78T3SeI86iW5QWyCOBmuiLi3NfX8T/&#10;ANNbdKeolL1XyXB5WH4w4k2xiwSddWX/AILvxP3yW3E3YwIMLjieB9ePXNdgexbfIZ9ZqsrhUrQI&#10;x4p4eyulPh7OAhkXM0eYcvwVp+2VAceKt4g8zGyO/F80FDk0Ps2sfybxSNnDyrlxbKQ9+DcyKCpr&#10;3PDR7jw5uK9XuKOrwqgznlirypiNilShVSRfa3gR9HEjjQuG1NK4iilt9eWvpuEfwn2jor3K6cNw&#10;/EukmfanL2LBghbZIb+7/qsv08xpat3MquC0cMZA4GsyLh1G8Nol5uJiR09YNe4aeJkngWRCGBAI&#10;I8eS81C6gNQ0mK9zn/xHvxYtM7K1tr3Myi/2jfhcpMU0a9xc4NNQYpRSYDi6CWCcbbHwPgR8eGKY&#10;uAWnRKVYHq66DVwlbCg63gRXuBnlnO1f0g6lJgNQzeW0iq48DGx91h9HMKczSdzcx8P9zJB48TQ2&#10;vcrRvFZF0bYJH+MNor3LRqHEafFqKKupm3I6gi3MurR9FwnUkzONYKusG3WUK217jgjDwHF23CkJ&#10;Fe5yUMDu+PKEThXjXuLHAsQgBegrAGhlG11bUFToRwkeaKseI2UUL1MqDidor3CEdRYMZ9MPVyjz&#10;TlB2SkqZPmaV1vYe9d4dOc1O1Tdv+UOjMbYQFq8QG0KGJ9DtHsrL7J3Eb2WRQ59ycD8jXF1VkKvq&#10;D35sbenfrTgfWvp1QZswt7yOgE6H7SSW1BHF2R5qnOGA4MCMCOusF89ylWU3Km1bAcIoKcw4ZLSz&#10;kabX1BtwwAsRf28FlBKkkjSq5D+8B4cyFSBfnprUVwjmVztYWvzlC5VtOUImmiJ2VlZQwI8O1uL/&#10;AC7i2xwj8DN01hhTSkwZoIM/5YpMZweahkQbHB8Nfo5SN+LZ6DqDNWEVvqQ6fUw+biUNiMMa97f7&#10;soHiPHgKzrKE7y22k4PNJJT/AH6R/CescOkV1H7Gu0TvdOV3ZkbEE9HRUH029VZsq4xF0LzjvXR2&#10;wueTsyDX5cn2qPs/DTlGvRPPtVY5UzACs0IPluT9oeH1jmAlwhaSQRiDHl1V1FQ6J0bOij2kXN+x&#10;4bvBsTlppVsdNDwOvSRiKMXF4RE1Ckp9+4fTwxeTMzGKQbjcm3Y8DbiCR4QY6/hRUWgRhh50HuZs&#10;Ejq4WSUXDdvgeLLrj0dyr6keltTljF4l+bSNmp5rAskgHu6/x5kt2ab3IsHDZ3JPduGBPBR6OgUk&#10;y+8OWOwoyheEdB6aKrLiWM9EM9jM1FEXwqsIWviXsVvYTKP8SfmOapmd8n5j6MdRK3KeYoTDJSys&#10;rX0DLfRh9I5l08VZW7pVxx6o4UJc1sy2qROONHww+uo8ToYcRw+QSwTorxupuGVhcEH6OKmmqIqq&#10;NZ4zcML6cHrbneJkcaCiJjGpnM+0k34pThtqxNe5IR7acf1UyRXuOEE9gGHKkRRW4Iwr3FHRVjKR&#10;bittcETRcsaa9xf4PiQ3BfZw6Q4JovU1qM17grYFjU1NKrodBrwRNuhNVWlJTFe4a3p/naKQJBM+&#10;hFmB8L8lzJ8yLcSThQMftVIGqPENhHzFQqyASrc8Anr70TjoJJuqOTIgVJ3VMKjt7ZVA/Ph7vJkT&#10;eaI/OM4LAnChG3cfnW+6Xgoca9S1G/8ARMLEcWXpz620+LQx5VxqW0y28mQn7Q9jfHi7dTeHvQLR&#10;/wC8DkUEblhTJxHPTXVZTCVSw78PDBKSodTYH6+TgUxRAQFbdtJ2SPZ3Hbj5RTi4ubcQuJpA4dFQ&#10;pYfM4sqKpuwIPCJxFMDZNJavpbkx+zi9w7EAhEfftwOOt0lWjVjSAxPDr3f48XCYsPkmHwH8eB0t&#10;eKi/RQePgg/miSgaXP8ADn//0Pn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nu&#10;er1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xudjmq2K9z&#10;IObp0V7nfN1uvc5qoI15uvV7mZTt7c2TNer3MwNxfla9XuZE1FueivV7mQae7x6tV7nPS3NivV7k&#10;hdp8eeivV7mXbc69uer1e50yn93m69XuYz7ear1e5zT2nvzwr1e5nQkHTm69XuS0kK/Rx5Jp8V7k&#10;yKovoeO7a8RNe5PDgrY8cThTWyvcjS4fSTaMoufhrxcEBdeUK9xrly7DbcrEcv8AlAabia9xvqcF&#10;nERZW3FNfq4WuMFGIqu2vcaYCroYn0Hx4gONer3MZXafJb6jxsCq17kikqXgex8fD28cqwMV7nqy&#10;nUD5inB2HuPYeVNbVHCvciQSAXB5sVoGvcc1faNeWpyvcyk82a9Xud3vpz016vc4hQD35qvV7nNl&#10;IF/Hlq9XucLNe505WvV7mRAOx156vV7nPeQLfVzVVivc8e1xzdbr3OyispVu3jy23CtivcsE9E/r&#10;mzh6XMyU2F18z1WW5nCzRkklATqyg9rcE1pe6DoNCK2vC2dJ2UH3UnptlfqjlyTLWZ4RJG+qOPtI&#10;3gynv/Tzbo6Idd8j9acrUma8oVqVVPOitdWFwbfZYeBHBH3KlglBBnhUktOFxMCIqir1I+mjMvSi&#10;tlSWE1FHI14KhB7rC+g+De0cMOJIZveX7Lfx4WthTBjjS1CtJFEVxChqoULyE+7b3bWt9PMvuhQE&#10;GnHS4kqJcOzo6aupwHFR2U2QrVGPajWvoQTziffBijQsRrfjZVpPiVE49dMKdUgwTgejbUvD6Gqa&#10;ZJIlJv7oHje/s8eVq+s78TLo36VqOXK+BMmaM5lWEdBTyAxU7W0aqkBstu+0a/RxMoqV9uz30Cr/&#10;ADNDOCTVjXpw9BGdOqO3M/UIzZfwGRkYIV21dUBqfLU/5KM/4mFz4Dx5qydfvUT1l9T+dXzz1hxR&#10;qqQk/L0iHbT0yeCQxD3R8T3PieUBqP3HFPGVGrvMh5Ayf00y5BlPJFBFh9DTgBUjGrH/ABOx952P&#10;iSSeAwoC+6otxpVJjSy55/ZytUr3MLbYwWlIUDx9g54U4Ma9yyD0H+gfFfUnW/52Oq0UmG9O8NlW&#10;17pJikqm5hh/e8oW99h7bDXsasMiC459o9pNH9pad54lbOA6aADq/wBbKfJFVDkvKaJiOZ64Xhpr&#10;+5BH41NSR9mMeAuCx0GlyNmHLOXIaimo8DwCjjw7B8OjWGlpYECRxxqLKqqLDtxh5ZuBj9vChmfD&#10;hRHcyZmwzppS1uL4vWfO49XlpKyrkIJY+xf8KDwUaAduGlyhklKaNZZEBFvdHGAYwG3jSRR4VTL6&#10;nfVnG8lRh9BNtJBJcnRreHBuw3ChEgFrGw0HN95GA2Vs4CKow6tdWanHq+WSaUs0rEEHsPYb8VVP&#10;DHCl2FgOVCVumE4nbScmDRK885pmkj8oyhlY6KO/MFRNVGX/AEbaIj4nueCJuzQgftD4tvl1ddOy&#10;DTTgWJ4EcP8AKxAVElYhvEij3VXx3N7eZ6emC3kve3GTcKQkt7es8KpOrbSTzXibYpPBHD+imFyW&#10;Q6FR2B9h5xqr7j5drew8C7i9KsZ+VPIw2UNfTuGjkwMGVhuWwFmux9vfiXr6WtZyJGue4X2DjK1t&#10;teOMOJFHVssMr2SOmj3dGsy4TVQJgGEhqQ3/AEksi3DH2D2a8T9epeIRRLudvbwC3LpK9UyKdhS1&#10;lSTNWNdFcN+WomrMTfyWv7h0LEHQEfDickmajo2nqIiyhgGW178bt1puZ04UZJTI8XCjKV+W6t8W&#10;paXD69Y6qRCUqb7ChtcG7DQjwPFvlmVRUFYFEYFmsNLA8MLSA7GrA0kdQgp8XpVd/roy/W1fSf5n&#10;GadK6REljkkk1Mjg/bv/AIvjwfsNO/UeKix559MDHpg0GoIJB2VqYdS4IqGukEFldZSzAd1IOnNc&#10;L8b7Aq+i9SXSfNU1ODBiOHYlh7TooDF1s6hm+g6DiTJVNhSktgjHjQIsysLJUeJjy/Svoi/8JXM5&#10;QY16CswZUlxGWsrMOzNUzGOZr+TFUU0HlrGO4QsjW+N+VQQJPQ/oyx2jQqde3x5J6DJmjkGa2clv&#10;YX4qqKp8mQSE9iOKaUa4rvg3ZJxc0mJQVysoKsDe3bX2cUaZFKkLio9XEs9M8LC4YEa8Ntnavq85&#10;9J6/DcuKJsVo6WeWhp5JAonlA3eSpPi9rDjRBQnCqOqnEUC1NQTZRzjLjrpugxB0SaQL9gKDsLW8&#10;L+PKwJfUjXZvyBX0eKwVOW8cwuJoazD6kMjx2uLx7wC6n4a8RPuh5OMpV0U0gpdE4yOHRQyQJBt8&#10;2n2sH13C1jft25UV1C6lYhXY+6UUzNChUi7HU+PjpwBIWpWJ6aDa3MTjUsAi/t5b30P6fzYx03y9&#10;mGlRZZquKNJooyXO7vdlW978GdqSrA8aFK2QlIUOIqPUTxU6PNUOIo0F2diAoHxJ05YP0G9KGFdQ&#10;83nE5aCallo0fdWAbdjkWBAOvu+w8PQgkGKYSmPEaLB6oPVHkn015HizPjlRDNVVsscVHR7rvUFj&#10;2jAvfTUnsBwpH4tPUDL2V8t5Q9MGAVor6yhqDW17bt0kOwe4ZCNA0hJNvZwkDawrxUV3T6XgI2zj&#10;Tv6eKytzlSV/VnE6D5GXH/IaMEamJF922tyoJtfx78qFoJ3Z118e/D1OJpIkaFRRkuDLkrFIIa80&#10;84NpGjZGAJKujAgn2Did8TNLWTjXubQXpvrlx7prh9bJdmKJ/wAq9+NNHwlVCpR7tM1XD6p2nw7O&#10;6vFZUnj0P+t8eBj6j8p0jyrNMhZahGUgi973F/q4DrlBxB6PjTA/aJowPpqzYMbyoaJ1AkpmCtr2&#10;0781GPUFl2bLPU3E8PdNgSdxb69Db4jgctjHh6KBzw0KIozgNxfgKlVjIAOht24Z0hNd84ylNikG&#10;9ifu56q17mBpCW56vV7nHcbbfbrz1er3H3L+D1eYMWiwujHvSnuewA7k8dQjvDFPtp1GK9w8eWH6&#10;f9IsFiqKoiprpbFtpHfxux7DgtQwlEKVwo+W6G8BXuPOAerieTFafD8DoTCom95kUXKXsbnxHt4Y&#10;NPNuGBSNu4JNe4YCt9RuDUqoMSxH5dI23anaDfW1u55ZxwIOJ9KXlwHaa9ybH68ciYfGI/OM3lmw&#10;EaMb/WeJFXqU8a8l5IG2sTxK3fgt5S/E16dYfHHTVnmRQobFjGd2vs9vG/zoNKk3KKTeJ5SwrFZD&#10;NUg3Ps4afpl+KJ0exavp8EgxCnhYkkfMhohp2G+xGvGVXQVS5F02vjQPZu9N+UM1GaWaonheYWJD&#10;XA+gHh/cieunpZmyuigaWnWG1pWhljmU6fa0Ja31cRqXr27KMUlKtholuc/w88Zo8FrKrImPSS4i&#10;kiy0ZeR49gBuynabEnw4uM0UPp56x4VJh2LUVBi0E4YlHjQkA973F78LF5Y1eGMJ6eNaUkDaJrNl&#10;hfVb0rnjGKyzNDGVUiX9Kjj678pM9VH4WHTHGY6vNfQySTCakklaNiXgJ+F7sv324Uu2TtoJbOoD&#10;aDt9D+NE7lihz7cKPz0/6kSZigjpswRJTVhW7BT7p+o9uUPdTekme+kWPtl3PdBJRTa7GYe44Hij&#10;diOMs3CX5AwI2g7R6UEXWVMGFULakMARrfga2tfi2ktcucear1e57nq9Xue56vV7nuer1e52O/PV&#10;6vcFjpHijUObKcNqlyLE+3ThraL0mjFg4xXuWT5XNTPQl3IUeF+9uDnbRklMYV7iCzzL/VzEKDNJ&#10;u3yNZBKfoVhfX2e3he8gEVoYGa9wMKGvNPn3MdPP3mqnqUPgUmAYW+A4RtCDFbAxPXXucZnWORze&#10;1+G1M17igw6aZ6Y0xN1YEWHPKGoU42IFe4SLqBQNh2aamAi123ffqeAxadJiih4Y17iMX7Q41Sav&#10;cd6VikgPcDXjycMadHTXuCHg1Ts3W1DAePDJK6XJNe4p2nMsl37MLf0cfCpp417kUxiUPAzWLqSP&#10;pXXnjiKqca9xJZfqvkcYljkRleQg9vDxPEKfCaTJwMV7g2UM7Miuh04JEnUKVivccY4xcoT35unq&#10;9w0np9r8ltmT+R53U/IGB3cgb9xFiFVPFuStuu6hLikuk6dpA9lUVgkio9Q0whJp7F/C/bgz5izL&#10;kiGYRdOci4zjhQmwqplpYB7NFbcV+kcn9vNGLc/sWlk9J2HzoGpSTgQcawQrXlb1DKL+Cg/x4gI8&#10;wdYMwV5w2GLB8kwi+5oKPz5lHheVxa/D5nM7u8cS02kNccBI9TSNWlJjAVLRCo943PGvFcg9KfO/&#10;mPVLNeM5qlFi8EbmKJvgFTsOCZvI1vk9+84rGSkYDyEURPXaGjhHzrs7ybDTnBM59Ocu7KPpTkaB&#10;ZC2kssXmsPiXkub8HdtZNWf9xaE8VEY0H1369o2e+uQB8TyTX5m6kYhKKzMNZFhMTaFA6x2A7AAW&#10;tccGTNstPicKU9JkCkhfWrFeI6a74kKzHsnUjSIlS9dUSD/kUjaaQn2bj7o+/jQvLdidBKyegUjb&#10;aUvH3mvckUuPZp2pJhuGrhiL/u+KVC/f5Ee78zxlzOnUphtEdaqMO7Q2fHCjhA4e2vc5Ypm7GqiA&#10;UmK5xr63cPepsHiFNGP9UzAbrcLLi7fAGt1Qn/jYgeU7aeKu7xCfXb7q6IB78DqLHsqYFUmuosHo&#10;kqrm9Xi1Q1XJ8TZydfq4XhDFse8IBUf4lHUo+2afUt11MAT5YV3yNjPVzE6yMULY1WGPW0dBEKeG&#10;x8ARs04TqzQyZUSOhIgRSZm0WMV7PPEV7gavmnDqqqvS4Wa2ovqamR52v/xEX4XquNZ0pSTOwkk0&#10;bJZSjp+Fe4oDifUqOmD0dMuG07D3rxR04HxG/wB7i5phxkEmE9eAwpCktsmQcT6+le5BfC8bxJv9&#10;+eIicEa/pG2D69Bf6uOtMB7aSaQuXZ/hFe5kwvLWHVtStNhWH1WM1JNh5ETbfre1vz4atWbbZwSp&#10;Z6AKR98seJSgkefyr3BpwfpXn+eFfnqjDcrwC5KySCap/wCQUDWP18kFnKHnkg+Fro1GVewTRM5d&#10;NThKj7BXuCFgPQDJ0Dx12JPXZhn7l5QyQ3+AYjgpY3eaA1OqU4RjgY91Fy79xR0pwHQB8zjXuDjh&#10;WWqKipVijpKalSMWCv71gOwCqAOCtm3aZH7NAA6TtorcXqUeM9ONe441uLUFKvl1mITCJBrHAFgX&#10;79CeNv3OkftFADqwqqwAMa9xHVXUfINLL5KGnZl7+dI9RJr8B7vCBWZMTAMnzJrZa6B617kLEOt1&#10;FhUXn4LTK7jSyxxxqB7SWsePKzRLA2DqmAPbTjbc+E8eNe4GWLdac1YujvHKiAmxSDdIwv8AQLcR&#10;Lzt5zAQeiKVpag6Rj0V7iErsS6iYzIXqGaCLS0spWJbfDdwIP3L7v8WnzwFL0WwAHwr3GOXCKKWV&#10;WxjHJKpz3io43nkPwuLJ+fA+4UJ2uST/AEcaX6JxNdHtxzhypluZ0QYDVzM32XxCr2L/ANEYjf7+&#10;WCAVeFKz/jHD2UtCSgYQPOK99HBKwPpxnLFgKPAljwyI29zDsOMkh+AkcE3+N+CG3y98wkSkH+in&#10;H2020oKwJnprHJJFELyMFHtJA4MuWvRbXY7UfP5iw6rqGIv5+OVy08A/4EsBw0Tu4FQV6ztxWr5U&#10;25eFHhbxA2wPnTNiOYcMw+ISu5kJ+ysalix9gsOCPJ0f6LdOqfbjueMDwqRdWp8JovmphbwWdrID&#10;9fDIWltbGNSE+fH5z6UiFy48YSkf5x2/GmmLMWO1+mGYTLHbxqmEQI+Ftx/LiVqus/pVyqxhiTGM&#10;1Sjwq6owRkjxEdPc2+vjKs6skK0pKnCOHAHqI20VG1cfPj8MHh8qcDT5mqSHeeKnVhqixlyPockD&#10;8uYk9TMuIp8l0zyVSYZCwIEvyjyPb/l5LuP18fTnq1ghlsAdJGI8qWm0SkkGVetSaLCngv8AM1U1&#10;Rrf9IRp9G0DmJv8AOznGMtUtU7O4WMrCpv4FiBpxEbq4uUeNWHRsNHTDbQELEU73VASbWHI9D0qj&#10;jf5jMVZgGGyA6y4niUT7fgyhyfy4EXUtIwUtHSQs0+4wpBCQCoHZAqBUYjHDTtPBHJUbf3Y1u352&#10;5NqM8dA8l0hpMe6mYfMUN2p8u4Y8jm37pl2IDf6eIDnNnaeHvEeSUkn2xSn8s9qjQNPnFN8OKYpX&#10;Qioo6F4j4rUkIfqC7uBpN6gOkK+bR9NcoZjzLVyk7JqwrTJc+Ngz9+B5zeDxxbMuuHpIge+q/ki2&#10;qXHExw2k05IuKOyu7RoP3lAJ+5tP4cRsubuuOOyfJYNRYZk5GP2pm86cfEn7Ity6P5teSEpQzP8A&#10;SxMUdEsMDHGpwJAsePK9Hcj4nGMT619X1abQtBAJZde9goIW54JW93gsa7m5H+KknA+VBu4ulHBC&#10;AfWIHVUWaeoAK00W5h23Gw+/Xi1wrGPTJlN1oMoQ5kzO4FrRhaOFj4lmj96xPx4IWGbK2GlPeOHq&#10;ED20RJUsiVbOHSKhkY5MAd0UB8RYvf69P4ccD1Jqcu1BxTBcrjBVOqmsxB53A8G2uza+zh0l4t4o&#10;SUj++VJ9/GtfkknxDk8aclRwlpDc+JGn5cSGO+ofF6On341myE7ySESNWkP+rZV+riG4zlLY8bg+&#10;fupczYg7B6mucaIv2RbgH4t1YzNm6uBwKkxCv3HRypRD8dotwDPZuq5VLKVKPExgaN024I8cYVk4&#10;403Tjrznazz0Iool1DVD7Vt7ddeWNtfXYwSUz09FN62wZNe46j021UjrJmvNlNRa3PlLcL7beJ+7&#10;ilG7S1/3R1KenrpkXKAYSmvczy9LPTrhDiGtrsUzHUobmOGRwrEe0KOx4rGS2LWC3Fuf3o2H1FOi&#10;8cnAemHxr3BYyt02SpWP+oGQaXDlbXz6uxbb7SZSeGTOUto/uLMDgVcB61Rx5SfvPpjXEsF78fMe&#10;wFMIpxR9QOolBgVOnekoQrPb/D7g78MLhCLcftX0NJPQMSejCkneKc+0YdVYi7nVFv8AlzBkXpTl&#10;zPGIGDpTlHNPUSeQ2aTyp0pSfaXk2qB8b8DpvbJKgFLW6oyQMYMdeylQtnJhREe00gM49Vum3T1X&#10;kz1mDD8J2IXKVNXEklrXusZbe31A34cTCPTXnHIlAMV6uYzk3o9Qoui1briOI29ny8G9g30nipGb&#10;uIhTCEoP+KCf96gU8LUk7cD6e2eFFdxr1v5Xx4Cl9P8AlXMHUmaRhEZcKofIoYGJteoq65obKPEx&#10;rJwOMW67ek/pxUuaOPOPWLEIjZXmUYThBYf4FDiUr9KjThQ9f3DxOpSlHiEYJPwHpSpNkywZUUz1&#10;Yin9sM9ZnUSiMVdU4F08hf3SKTzMWrCh7lZpFghicf8AEJBf28A/qz65/WR1Qwpsp9MKKh6YZddS&#10;nyuE2SeRLWtLVgNM2niGHA2Rf3QKUp0JHEyT7dgPkKVIUwyMIPXFPuR/SN01y9iS5rz5UV2e8fQk&#10;/wAxx+f5krfwipQFpY7eBWIMPbwglV0Vz1jc7YlmLEjLNIS0lRMzyux8TvmO48Jf7OOqhSjt2kmf&#10;jS437ZIo0dNDBSxLTUqLHGigKigKqgdgFGgHHnDOkk2CkSQYlUNIVsfl4wTb/ggeH39nlJgFRnhA&#10;orevgjEgEVJ48p0Jx7FttVHDXEOf8pVVQQfTbS44KW92nF4QfMmmFX+jhFe4KGBelnJi7Zc3YvE7&#10;akxUpBP0GRyf4cP2N021GH3AodAOI86S/nFrxBFe484jln079MKcS10dK1hp5ziWQn22Hj9XH7iy&#10;y7KsXSCRsx4Vs96/sE+391dEA9+IR+tk+NTfy3pJltqoj3BUSQ7I1A8doFzpwOL3gDx/yG3Kjs1E&#10;QPOl62ENiXVAdIGMVxudPDmaPp91OzaPnM/4zUYfA51p6OIoAvs3tY8NG8svb7/ihzux0JGn30j/&#10;ADzQwaTPWeNcrgjT8ucqXBOleTaoQYDTw1NaD/vRUK1XUX+CDd3+jhZ3FjlGKRrXO1XjJ+NMOPuP&#10;4qJA/o/urzEAa8FjC+lHXvqKonyzgNb8o4/3sxOQUNGoPisbWY/UvDMLvsx8NuhSU/33hT6UlSht&#10;JhSvTbTZNimHQP5bygn/AArqfy43436f8AygfP6r51o5ZgRehwm7H4q0reHt4kuMmRajVdvpE7Uj&#10;EijdtQAhCYHXUmmqmqo/MWN0/wCJgD+BPIGEZww3LWIHDOkWXqWGUairaBqupbw3BmBVeEyHmbNU&#10;WbYJP8ZE/HZVNKgMCKkFSwF+YJqfG5MwJi2YaVMQxQkOXrplkEY73EKXRQPZy6FLeVJTPTOwelJi&#10;oDjPUdlcuwt34rMRz91HxyuH8yxoyJALQFFEaQgeEarbtw6cfuH/AArUAP4SnCmNKTifZ+FYlhSO&#10;+0fa734wS4PimapvMRMUzLVsdSWlMf0G5tbheqycuNhcWfM0+nw7I+dd/ooRYWUH6uClQZExzL2H&#10;q2NvR5ZpwAXarqkQ2P8AqAlz93D9nK1Nok6W+krIB/E0ypRSJ2GujKjaKbn4cafM6Vic0Ynrs4TO&#10;d3lYXRP5V/C88pUW+NuMo7hvAqU8f7wfM0yNkk4e+ut7322Cj4n9nFXBHmCGkWDA8v4dlSEambEJ&#10;fmKkD4Rppf4cNEud0PA2hsf3xlXspKBrOOMbI415Ax99ju+rjOcr5nzHP8jR4jXYq0lz+ghEEQPw&#10;VAP48SuPOPjSkqPUMI/StreAESrygYVyd1RN0hsPG/BGy96Us2y0fzGNimwyOT7UtZLukI9oUXYn&#10;jNvlFy4JWAkdKjH4mm03QGyPnTPPmChibyqcPUP4rEtyPiSbD8+CFgvpboMEqf5hWiOopohdqmoI&#10;gpx7TdiLjiI7vqbJWQCOKpgeeMUnN0CCQCaxvmLDYz5TOBM3aNfef6CBcDghYS3SHD57ZYaDFpoP&#10;8rOilaOIj90uR75+i/FQXa2h0oVrVxP8IpUhLrpEyAKwNLjFWhMv+jRm/uDWVvo8Bybj/WaiwaE/&#10;yukkxKaP3RIsYhoo7/8AFanV2+NuIXblbni2x/RwFGzNoj7gcfPGm6HBKuokAmbyID3Fy0r+zc3h&#10;9HAKzVn7qFnqSObF5vl6ZRZF33YD/VHYDgAv3F3x/aUYBCUnHbSlw3B8KwlHGHU6Q+YbuVUAsfax&#10;7n6+JENUkGiw8nUWZ2e1/r8eQzmrbNqgyJo+ISBCadOP2HnCsFgFMqCSobxJuA3j35hVnmaqVJYR&#10;pHltouVJOyPnXuOpWQje+pPe3YcxQzXMPzCsRBFJirVtNe5GaNu97e3gGWSaUggV7memX3rWOnE4&#10;MUpBBr3BPyfH5lfEuvcX4VvrmRxp6QQQNte4sPVbKcO6GCPT9NMgH1cV5Zio0cLTDdR0N5mHw5T/&#10;ALrk35IQFAkpAVjUjnIKSSOw5cqpWUCK9zG+uumnE9JATwr3OIXS/NGnCCqvc463sNebImnExFe5&#10;zFz7h05SKagzsr3JlOLuLcRvbKUkGvcHLKqqMHdSdQe3AldLjCqPkgV7j/QC86N/rDkcPiSaBTmK&#10;q9zYO/DgmePJNSE/4sF/z4OtyFjWqdtYddpwQWkg0AnXKCaWjoJIgbK73IPb3eWtwzFk823fmZDC&#10;5SBONYELRBoo08UyzBHHibjmVGDubm3FYPXSZUiucsESRKYyb+OnM4HiNeW1EdFMhUVFeFjGyr4c&#10;VWU5DHi0e241F/v5TQVOCekUluPEg0FvUmlWsyzVU5ex8t7W9tua2n4/NBS03XzAK+IXaWkXcf4c&#10;jLfpP7f0HwroL2Xr7zKEjoUr40Yj8NKtqKn01x0842inxPEY1HsUSkj7+UOwgeZfvzHU1OatlWC8&#10;WmBv+nt2vwjuBhQauhhXuK9RqR8OEdB2vc42I56vV7nrm1hz1er3MMnfjiaeTXuZKd9rWtyqhVVi&#10;vcz9Q4pMS6V4rTRjcVQPbw04pyZYZu0k1TJlBi+bUemK9wlWUpC+DRAHte/M4mjpTJ41ktfjS4a9&#10;xSliRxWDRHFe5HhO2YH4jlCKfVsr3ElVTPh/VZGB92pQEfcOOOjU1QhQnvbAj+ia9wdD9n3tSOBJ&#10;W2osr3IwJU8soSKc217mOUbjfiYVdNe44YVKqTbSe4K/eLcpqINJXwYr3BW9MWKS0eP4rgE2gJ3K&#10;D8DbgGz1kYGgJvxbhxlt0eVe4d5SAAeQ+GyaxeONe53oVJ5tCAeNaFe5HNr3PKEAcacr3PFVY6Hj&#10;MhFW2V7gj5RSKvpZcJq/ejnjeIg9iGFuG2X3HdvAztNA/MSWVBxO1JB9le5T5l6hnyH1xxrKkw2R&#10;ySyBQfgxtb6uZC3ULQFdVdFbx0ZtlbVwnEgCfZXuGa9gHA1gcag417khNPtDThYoTTJr3FBBEHrc&#10;OxpWANHKLn2C9weL216YNFi1wlbR/jBr3Ngvojmhc25DocUD72aJQbdrjQ8zMyO7N4wFE7K5Eb0W&#10;H8vu1ojiffXuDQgDLbg9A8NRia9zsI3j25pKMK8TXudFR4fXzxaETW69znGAfe4X6Yqte4NnT6qQ&#10;PGsh7HX6D35KORu92tPUajjNElJ1CujqLc1t/wASbpDP0V9VMuZcLiK4djDCqV+wtL9sfU1+RLvn&#10;YGxvS5wX4h5nb7DXazsgz0bw5GGVnxtjTHUNlcVsfq4DUEqSwq8eoIBH18BCDImhutJQYPTXPma3&#10;x45TNe5xfVeeqwr3MQ105Y7Kcmvc5XsdOMkTWhXuK2LD4M35UrcqVRB+YjYL8GAuv58NbBUEt/0v&#10;caIi8ctfQ+ngRPlxr3CadJMSly7mitybXXVy7FQ3a4Njw0aJbWNWzCfOskt4GheMJuUbIx9a9wd8&#10;yUJxHA6qjQWYoWW3tXXgiVp2yI4edRRZO9y6lR6fca9wXvRf1DlqoajKWJMUZCXjVvpsQfjwYbt3&#10;ZDyrZWIPiBqPu0vJw2pNw3jOB+Ve5YfuW3bk16DwrDqK9ziJAAVt35dTeNWivcyhl26c8mBtpuK9&#10;zPCVRh7eXKArZTKhNe4LuSscMcqws1iLEcNbNZQrqqP8zttQmvcQvrC6a02bslU3UvBqYS4nh4WK&#10;Qga+WT9s+3aeN705ejMrPv8ATK2j7qF3ZznSrC6VZOKhC8RPT0ete40+nHP0+aMlJRYkf9LobROD&#10;3sOx4v3PzEXzPdqOKcKXb5ZSLC6Km/sXiK9wyC7SbjkvaI41CpEV7nmFxxwVUV7mGxtu9nHQKcFe&#10;51ax4nWia9XuOFHI0UiyKbW40kTSVxOoQa9wc8qYwXiW7e924sCJEGovzC2g17jt1c6U5f689MMQ&#10;yHj8SySSxs1NIw1jlA91lPhrwmCgwqFiUKwUOrpHWNoqu7Ofvbr3yLhowJ8Q6RxB864NcHcOatlb&#10;heI9E+qVd0/zCGiZZ3idT2DKbBvr5M2718myc7hZw4HpB2e6u5TbyN5bFN21j4QR5cR6VyHw4O8D&#10;70AFzcX5kuhQdGFRQsQa75m1tY8UlMUzXuT8OqWppwxNgD24zMUleR3gr3AW9VWQ5s0ZZgzvgSlK&#10;mnGyoK/4B9lrD2Hkdbz2anme9QMU49dSjuFmqbJ9Vs79qsUz/S6PWvcCzo9nBsVwNcOrjeppRsIP&#10;c/HgGya/LyfEMRQ33iy3uHStH2qxr3Bj+0dx5JU41G0xXuZoyqjva/Ei5JpszXuTKWoNPMHHtB04&#10;yDpM0mWjWK9yTnzLEOa8D/rFRKDiFEotpqyeK/V34Ed6cibz61OHjQCQenqquU3xsXe5V9ij7DXu&#10;DF6ZepXz1B/VTF5ryxX2FvFfZr7OQduXmy0FVs9gpOAnjFR1vvkoaX+YbGB2+de4cyO5s3fTmUEy&#10;KxqUa9zK5DDTTlgIpoV7noy0fvD6+MrxGFbImvcecwZFyx1bywcr4/HZ4jvp5fFH8Pq5HWcZa1mL&#10;Smn0hSVCCOI6x1insszZ7JnwtCsCII4V0TYX4HPpg68Sem3q83TnNDlKOpmEE6nsrE+5KPgecxsw&#10;sVbh5h3Kj+xUR4uo7KlrPslO8Fp+aa2xIPxFNuKUKYhSmMj3l1X6fZzYLw3EKfEaOKvo2DxyqGVg&#10;b3BGhFuTYhxLoCkGQdhrDhSC0dJwIwoEq6BxVliD7psVPcccdSL8epiaxDaoKjXntbW5uq1zZhGl&#10;zr4cmUs7wSBlPY8YWnVXqg1lMlVCyWvfgmUjYdmPCZcFxmFJ6apRo5I3AIZWFiCD7RwIOhVsrWgw&#10;RiKU212uxdS42SFJIII4RRW+rWQKjE6U4thM0lPWUTCSCRDZkdTdWU99DzVE/Ep9EeLenPqT/nA6&#10;fxMuAYhK01M0YO2J77miY+z2cgXfrIRdtfn7cAf8cSNqVf0hHA13H7NN/E702gSs/tUCFDp6/WjQ&#10;enDraOq2WDheYHWLMWFhUrohpuHZZkH+F7a27Hhe+nOdIM0YOkzHbPF7siHup9v18xKd2AkSdhrL&#10;1tWr2UY90vwf8tYs9PIAxtwhWnTIp2JFNdZTJIh0BPDTZGzc0LIN2gsLe2/AwUllWpO3p+fnQaur&#10;eASBieNA/njKdNjeHyUcyBlZTof4fAcLV67vSHhPXnJkvUTJlKqY9QRXZVA/SqNSD8eZ97i7zDPm&#10;hZXRHejBCjtUBwPXQhy3MwR+VeP3CAejqmgT6P5+q+l2Zm6ZZrkP8oqG/wBAmc6Qsx/yTMf3GP2f&#10;ZzXPpTXZSxeTLWMRtC8bFCG/dcGxBvyc7QOWS1NO4Rw6KR3NstjE8eFHhU66djxfK110N+C8GRRU&#10;DqrJzmh0+PFCRVjXuZ1fabnliJpEtOo17jjT1BBv4njOyilSSK9xS0NY0bgcMWVY0ycRXuCPheJ6&#10;2vrwQhVFixGFe4K+WsdalnV01PiPbw9ZfKaTnxiK9w2eUMz0eL4ecMrgHjddjK3Y30K8nXIc1wLa&#10;sQdlBh0KtzIGPAVAqYLt5q9+FG6xdKJekONjOeVQ38qmbcSP9ycm9ifBfZwM7wZL+TV+etsDxSNt&#10;HKV/zNrZCxtH4VmgqBNcdmHhw03QXrPR5/wsYbWSqtbTAArf7Q8GHt5LW7W8KM4b0nBYHHaaB9yy&#10;GOFQq2lOsqa/DhoqeYDkkqTQcWCrGmh4h2Pfigo64KwFvp4WLbmqd3ApqqIN1+KehxAhhc6DhQ41&#10;FW04Ulq3D9xNxe/FwmJRmiaS+gtp9fA+WfFRXpNIxsKf55VI1uef/9H5/wDz1erf457nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e5zHNU5Xuc+Wq9e5lUDuOer1e5z+nnq9XuZAdQAdObr1e5mjcd&#10;ubr1e5lY2GnLxNar3OQ7Dl69Xucw556vV7mZJQTY6c9Xq9zmslzYnm69XucSbN7eUNer3OQNyPby&#10;1er3MwJHbnq9XuZR7y6G3PbKvNe54XDXvrxwLinBXuTY5mBAHHAqa2RNe5KWo1JNtOKUqiqxXuZ4&#10;qpWBDkX4atuU1XuZVK3uSOK5CqaI017iTxzDjTymvph+ic6j2H+jgduGe7OFaA417jaAs8ew9/A8&#10;QV7bXuRTub3W+0vNVWvck0tW0R2tqLWIPjzYE16Jr3MdZSiK1RBqjezw+HKHCt7K9zqGbf7rcsDN&#10;OA17k5LAanm6tXud/u7l5uvV7nS33C/jzVer3JAcW156tV7nAvfxHN1uvc8A3cc9Xq9zsaNrzVar&#10;3MgIXnq9XueFr3HPVuvc8AGBW2nHtlbKjXuHD9JHrF6g+lnOEVZhcrVWCyMBUUrN7oHiyjwIHDq1&#10;uiwaN7a7LBg7KSmc8l5ez7l+fLWZYBNTTix9qnwZT4Ec3CPTx6jsi9ecjUmbsr1qSLNGpkRTdkc9&#10;1I734KST97Qk7TPCpNtrkkAjGqPvUt6V8T6dY7IaOneowyoN6edRpa32Xt2I4M2dOpOR+muUqnOu&#10;fsVgwbCaQFpamqkCCw8F8ST4AcQXD/eLkgbOFKry9ROpUelFgyV0QzjnjMSZaydh0uIVZ7oo91Fv&#10;o0shsqL8Sea43rO/GCzr1OiremHpfSXAsCfdFLjTHbV1K6hvIHeFD4H7RHs7cLEp41Ft1mSnSe79&#10;tXG+nX0J5J6U1VPnPPnl45j6KGjRkBpaVj38qNvtuPB27EXULylMRtJNLXV0r1FTOxaSaVizux1L&#10;Mx1JJ479tBkDjR/QBa3OAjIYA35cmauca75mtbvxmmjXuYZZUhQyynaoBuTytVmK6PbTln3oX/D5&#10;ruuslP1k65o+GZGgdZKWjfclRizLrZR3Wn095vHsOGbTKUYrMdA6aE9tYlcKVsovPV7rLV5ZY5O6&#10;fwriOYZSqt4w0SML+dUnwNtVTu3wHNjnK+TpsbraaLD0FDgdBClPQ4bTRrHTwovYqgAA0HGF6nyC&#10;TpjhwoYmU8Ioj2e+ouVeimWavzXSvx7EZGnxHFZ2DyzOR9gH91F7KosANAOG4yfkmnooQ0o10sfD&#10;l1u6Tp6qYqi71Q+rHEcRLphlRfcSWsf3fieDLQYakICntbiPFyNNIlpKj4dvuqmLqh1bnxySaSqd&#10;pADe4PbimVYaXaqsC1uKLa1cuV7MOnh+tNhSjt2+6iXZvzdLW0zSKSqknaL6kfH2ca8QjqqoJLTy&#10;eW6tY+wj6OSnZsotBp9h66LS+FnSJmJHRSeybmrBsJNZT54w8YlRVcREa32tFLb3JA/fTxHJCIpI&#10;Q9/A9+IH5TKhEdHR5UotwqPH5/uplmxKEB3oiVFrM50+oe3jkIJ9lkAIGt+A/vkKVjhS4AK40haj&#10;Emo5CkSM+/W41+7jfV1KwX3IWYfurrxA4EkmDIpQlBT5UYvpblbGsUoKaqnkjoomexlmbaov2Y/t&#10;43CQVF5amFgfD6OBO4TsShQAEkz09H61owg0d3JlAMr1iwR1lPiKSWjaSBrqQ3dlJ724z1VJE8by&#10;OvvnQbfAeHAMXlz1e2jlperaMeFWGZJrhh70mHwS6DZIpd9SB4fC/A6xH+ZU6fL0xVTu1udQPr4t&#10;sQ1qMH16Oqjp4kJ8Xhnoo91sNxsw4lmSKaQGL9AqABHdRoNw1uOCNgCBYkZpAA4uW9tvDioqSy8l&#10;SUzwFFVu+QY0zVavqBqsZzZlHGsDnBhMLSMYZwddPdCA6/HgxYJWxMghWUPtHYHUA8N71omV6YxE&#10;9E0WuIJUVaSPhWrv1wyZi+BY1LWV1G9NHMxZZJEOx7G9g3a/w5TD+OtgUFJ6csjdQCrGXAc4UCmS&#10;53CGqhnjcE/4S23hXZuAOKqPFL7q5KFAcI6622/+EmnVTF8Q6wdS8kYgdkOM4BQYlGkYCx76Cojp&#10;mYKNASKgX9v1cpHxnDYaeueGCRSR77LfsDqDyQA6E4ChWtsjqreQF7a6cba6mniiSaAEi17jx4tm&#10;RNJlojZXfJGE5palX3jtI78UjZjVeFdEAix4ItVnX+b5fnwierkpvNQiKaG++KS3uyKRrdTrxySe&#10;Na1TgaxNDG19wBBFiCNCPj7eB50hxnNGK9WsIyr6usJXOtEz2wvMdMih6TSzGtsBvXaB7rX4kb/a&#10;Eh/HoI2etKWlFR0rE9B2e2kfmWizFS4G75EMUVZAC0cEi/o5LDSM/wCC57EduWJYt6EPR/nzNFLi&#10;/TfL+Va2dx51V/Nq+WldmvfclNHKqlfaNvAHd5a627+wIUn+iTFLww2syRjRGs2ep7qZ0uy08vXn&#10;L+YsOrp52SJsr4QmLQpHb3S7hG2k/EcsMwLDujHR3JwhzBi+V8vR08FtuFwICAotZGsWJ8Ljg+y9&#10;lRQSuEnomk9yeAGzrqrXqX1K9SnWLq/hn+Zrpfn/ADTTTVKg4hmGrGG4dGhOrS0cbogUd7FTypT1&#10;YfixV3SfLlVlH0yZZLVVS7I+NVSERgnRZEj7yMe43afA8cdulJTpQKJnn1JFWZ5T/DxwnMedMO6o&#10;eoXHanM9fQxKKfDnIFHS3FzFGB3CnS4sSByiLPeesSz/AAx5kzVU/wAyzHXSPNiNY325Hc3APsC9&#10;rcTpwAJ2nbRa4dcHidtWUUdLTUNLHQ0UaxQwoqIiABVVRYKAOwA7chZcopKvb5gtbx9vFqMaaxqV&#10;xc4bUSYLnJH98QCmZZAqlrliLcTPL07aXs+FVe5snegzNgxnpjDRht4gUKLnW1v2cRsjWCaFxOpE&#10;UQj1p4EWgwvHKb7e5lN+2nBo6/0CzYBHUxm/kEk+2x4WXSyo7OFNNggbKbfSLiRhrq2kkH+XAa3x&#10;GmnNT/165cOF9UJ8TVLJVEOD46jx4BWk6HSD0UE7sEKk4VYNGCEAPfhE1kJO06gi3DSik1z5wMe6&#10;EuP3SPz5qtkV7kQi3PVSvcyCxIB56tivcFbptRvKaiSFzHK6MisO4v4j48ObJEqowZEAxtr3FnXZ&#10;WzHjeHJh+LRbBCDaa/2j4FhwUON96mDTAQa9xMLXyZepv5DlYhpUJ82r23bcdCkQOo+ngbU53YhG&#10;FOiRgmvcD7E6bF6TdUYlDKWY2MkwJ+jvwiUrWcTJphaSnbXuNIr6gfZNvgAOUimdle54YjVi/vX1&#10;B1AP8ebivTXVgdeThjTSPvqYY3sLfZA/hy8xToXHCu+OOFZkrMFqhXYNNPRVAuRJTyshB+o9uXCi&#10;KuFgGRNdAAduGl6desLrDkqopJp8YkraaEgNGfdlI8SHHc/Txalzro0auVJOJrHLFHMpSVQ4Pgwu&#10;Pz5b56d/xIsqZpr4MsZ4O12ACyOBu1/xgeHDpD4I0qoQIuUu+Gg0zT03w/Fleqwj/Rqk3N10B+Gn&#10;bhjvVL6ZskepXpnJi2CtFUzKplp2S1wbXupGov7OB28swsl1GCun5U7cshwQr0plylnDEcGxFMn5&#10;piaN1Fo5j9k+wE/t5qx9TOnuO9MM4VmT8wxGKelcgXH2l8GHCu3e79M8RgR10Alo0GKGgG/A+4rp&#10;muXPc9Xq9z3PV6vc9z1er3Pc9Xq9x7wCrNFi0MymwDDihowafbMKFe5aL0/xAYhhVPUrreNRY+JA&#10;15ILZBTNCFAJE8a9zN1EoBX4DV06mzvDIF0vqRpbjK0gimVV7hesbxamNXljF1Q+ZV4d8rJIxABk&#10;hYgggd24HR4FVcnEeXvr3MtUzCos4+kePDsbKYiK9xQYVikCEqLAjXldRNbJivcL31yoKeXEUxWl&#10;Fgw19hJ4F7lMKpG+Nhr3C/DhdRZXuT4JDceHgeWFPJNe4rsPlkUKV/d0J4uaFKEGa9xdMhj2ox3X&#10;AOnFkUrivc7C3cG9j2HL1sV7iYx+dqXMMVS0YN0EYAPiPHiBX3UkOCq9wWsHn9xFdQwA1B04eNbK&#10;WivcUEs4e0sShPCw4pr0ya9xZZBzD/VvO+GY1MN0cUiqR3vcgcGGSOBFwkHYqQa0pQHGK4geNuW6&#10;9Qsm5oajhxDpi1NTPVRJJNUVAaTYrLeyr2vzPO0yvwpUjiPSo2vLhbS4SSfPZTRQ1pqFZan3WViA&#10;OFGzJhGBYLOU6i5saulP2oILkk37LFECbcHLBtbL71gq4gDEUQOhbmMgU8A3F+JRJ8wTbo+n2VpH&#10;g/dqsUdaaEjwIVvfI4sYzJ1ye4aw4FRgUjRacTXfG7EcL6j1KfLYljtLQBx70GGUw0+HnPrf4ji1&#10;P5y5EOLSkcUgfA08lltXTXuB5XZVyNgrmtzPXxTTjs9ZUmRyfbsJI+4cDrrFu1JW5MbJMn2VYoUP&#10;7mK9xqnz9limh+Uy6tVWsoPu0sBiQH272AFuIxetiO61Lx2ARHmaSOWiwfEoAV7iNrs0tVzvU1Cw&#10;0en+6yNUSm3iVWw4YreXcjYB54mndKUiBBr3GxKfMuPFkpYqmdLg73kSkiI+qxtxI4wtYhcq6gdK&#10;R50/3qGfuge+vcWuEdOssUYFbnvNGEYFGBrBTFqyoYfTcqD9PH02LRxedbQOo6lVQulf2hR9wr3H&#10;R6j085fYPh9DXZgdLkTYjN5UN/aIYrbh8Dw0QbBvwtpW6elR0p9ggn1oPFT7pgeEdW38a9zFQ9Tc&#10;5Zvc4BkTDocPgJsIsKoY45WHxlVd9vr55m4fvSGmU6QdmhInDriaTPaGv7qSfMnbXAsR34p8tenD&#10;q7mes+ZbAK13J3NLWknX27pjYAcFltuy68dKm1E7SVbPfhRa/mqQIQYjgNldNLEouWHDBYR6XsQw&#10;MCtzfWUNOO5Dt8w49vuIdg+vkjW27QYxX3aB1mT7KCqrxbioxEcRsNeEm7sOO9fXdGsvoMPxbGJ6&#10;oJoYoZEgQj/iEIvbhm7cZdl6YLpV1CBHsrwS4vgfWuQLHQ6cTj9YeneEIaTIeXpZyL/pEpS7En2y&#10;y/x4FHd5bNBi3bJV0xJPtozGXqWcTFcuI/FOrXUmtY2oabB4jr52I1g0HtEUQuT8OBV/eG+uDLTY&#10;QOlZ+Qow/INtYlRJ6B+te4iKjNGO4yflaXFa/G5GP+SwiiaMX/5fN3H18K13V1cYLcKuptJ+NLEs&#10;CQEiP8Y4+yvcb5+lfUGrk/mGN0EeFR9/OxrEryAe3ygxP1cbVYODxLTHW6r5SaUaA39yp6gPma9y&#10;JFlDAA/kVuY5q4gWMeE0R7+AEj+Hx4hXoaISHMcMEJp6dAlKfbXQPt440eT6dJN9JgZk26efi1YT&#10;9flqbHlgyVk6EFXTrOFWUeIw9BXvDgs5b6VZ2zKFo8MqJDvtaHCsOIH0ecR+Y4dMZfcPYBWkf0UD&#10;Z5GkBdQ3JKgPWo81ZS09/mJUS2vvMB/Hg6YL6Nq2nAxDOtGaOP7Rmxmr8O9xGzWt9XBJb7tIPjWr&#10;ZxWr5UXIvUuf3MSRximtMx4TOSlHJ57DwjG48d66T0YdM4Wps35qevlj70eCxqoNv3TIov8Anx24&#10;usvy6AtxM8dKcD7B86slNy8ZICeidhqHVVOaakqMLgihQ93nJJH/AAK/08RMXrA6A5Xm29Iemgr6&#10;i521eJzCQ/C4a54Tr3mYa/4nblX99AHpM0YmyWseMz6wPSob4DmStXbiOLMgP7tPGqf8nG7cg5g9&#10;W3qnzlAYMHSiy5RuLbKOmjR7exXtu+48Su5zevCEaUDqxPv2elOJs0tfcPWZ91S6HKGD0UnmlXnf&#10;xaaV5Ln/AIixI/LgB42OouPSs+ccUr60t7xE05Ef0EMeErjryxqcUpSuAnCKXwkJ8En3TSlighhU&#10;JEioB4AAD8uIitlwHLoRKmgSsmbtHvaRWPsIUgDhO+40ydSklR6KfS0lQlfhPurLbjvhmd+pk/6P&#10;L2E4Ll+mGgqJoI2k+rcCTxSy/dKH7FpCB0kD20p7ttKY49Ve5krc/wCc8OjK451LigJ08uipI9w+&#10;Asl78YeFwP7rcpTx8IE04IVgG8ekz8a6sB24gpamozdL5VA2aM1b9N09TNFAfoUMNOEQs0ZkcVPP&#10;Hpkj3CB7qMHH1IGOkD217aANOCvlX0x9QceT5inyxTYZGLAme7tY+LPKTrweWW5arkagz/psfWgw&#10;9flwwCfTCsbSRpoxHBWf0+V+XYhU5rx7BMDhhA0Xyy1h4lVHB4nI27ISotJ9k0VC6W6fCDPX8K6E&#10;ysbICfq4nK3F+l+Gr/LlzfNiJF7iiiIUn/iWluJ1P2jJxck/3opY33gB1DywrIuqgniJqq3pPUsZ&#10;cUxKVFH2hPMSxH/EVueFrt1bLElZ9tKE2qymePnXLkeizPkKmmK9NsrTY1MNBLLAUiB9u6XvwO/m&#10;7bVDTZWeJ4ec04i3KdsDzM162t+TJMW6xViGDF8SwvK9LIDZIiHm18NqDvy7lzdrBSgobHvp1Zbb&#10;6SfdXuJhemmAYpU+Zj2O4liZ7swBTd8FB7A8LBlCrvxPOqV5SKaL0faIr1r9+K7CsF6S5RXz8Ky+&#10;KiZe71Um5vpPD9nKrW2x0yf76valLnUSa9xQ1HVbGrLSYL8th8C9lhiUN/yHa/F5vywISAkdIFNB&#10;Orpr3E/ied5jG02PY1VyqB/uRIt9JY2/LhC9m4cw1Kn2U22yHsUDZXFiR2F+I3C8+YTi2Mpg+SMt&#10;1mZ8RkO2OOIyTyE+BKRrwPObwW1uJUCrgRto7btisbIqFiOJ4fhNOazFKiKmhXu8zqij6WYgcPn0&#10;29K/rVzpha4zjOG4F0iwO1zXY80cVS4t3WnJ81tPgOJmM3vLuQw1oT0kY+cU+WG2PvknqFFQzX62&#10;+iOC4k+XsmyV2dsWjfZJRZcopK94m7fppEtFGt/Fn57N3SH0pZFQf50+pmZ+qGLITehwBVw6gYju&#10;pqZCTt+I1565sLx3+6OLVPBJAHrGz2+lPMlscAOmcZ/Cmygzx6zupLE4HlHCcg0gIeOoxmuOJTTR&#10;nwNLR+SYHt4M7W4mMv8AW3pB0sn+Z6M9JsqYK4712ZKqTGqsN4MPOLID9A47bbvpaUCoJA/vlFZ9&#10;5gekU1+ZCMOfZ0Up8S6AZ+zzRvQdUuoOLVdFVLaooMLSDDYfiIqilRa1V+mYnkXOPri61ZxibD8e&#10;zZWPS2KpS4PGuH0qj/CsdMqG3B2220xpbAB4YCPftoudu5MYCn7JHpN9PeRKeBKHLFJiFTTNujrc&#10;WU4lWA+BFZXGWe//AAXAlw6ozRmGv+ZwfL9ZV1EnvLK1O00jX9ssv7TwSIslumEt+WE+80hcue/G&#10;JmjCIlPSx7YlVEXwUAAW+A48YvgOe8ChWszjSYfRbiSExDE47j/oTEW+7i11py1/uiEgdJUB7hRI&#10;pIUrV+72VyhlhnXdEQwHAxxXPGZKpTR4TVU5A0HyFGzAf8Gw8OE72ZvKBCIjoSKM4DYhOHlWWwH0&#10;cRVdhuesQkWY+dPKfGdwqD47bk/lwPwqcQo9SuHlTuobSMBtroAA6ccJcpdXpqA11bUJRUyamV3W&#10;KMADX3jbhkEvpGqQhP8AfcB61YQv7cR5TFcuIlJ8Qxit/q/l2qxDNlePdWHD1llUH2CT7PAa5nKH&#10;VlDSlOq2Q3Jx89lKxZkGVkAf334Vid9ilmIAHieD1lL0TeonNNF/NOoFXR5BwUjcz11YnzJXxOwM&#10;SD93FbGXZpmH3xboO0zK/wAPfSZ28t7I+EFZPQJFMcmZsNEhhpd9S47iFC1vpPYcfoeiPpE6ZVfm&#10;1uIzZ5xGPuVZvJLfA+PBNb7v5VlJl5SnnD04x6yY9DTi7m4eTB8APR0U5U01XVJvli8kHsCQT9JH&#10;hwTU655qocN/k3TLL+GZcowLedLDHvC9rgkEk24ffzxxCdFq0lsDCeB86Kl2sHUpRPHbgfMV40Mc&#10;riWZmZh43I/IacAHH8wVGacQKZqxTF8z1Gt4KBPJgOv2We40+jgGurlayRcKWv8AvU7PSjlKJxwi&#10;JAFTgoAsNOLrJ8nXqhkWk6YYHg2TaW2tVP8ALNVfS0kl2v8AXxPaKuh/xM0hodKoKvPGab0pCYM+&#10;WNYJIoZPt3PwueSMz5QxHFga/rH1giST7UsSV5dh7QkURP3W4bXFm/cgKfuwBxAVs9BXhqGCEmev&#10;Yajxinp2MdLBtJ9iAA/SeBHPjHQbB6tqLIOGYrm2p7fMTxtFCx8Wu5uRfhGpuwYVHjeV0wQPfSpT&#10;SlAFUA8RPuqZHcjcwseKRcTzZjUC0UOF1cNML/6LQvHTR2/48l0J+/h6p8Rp7sgHoge/bSJSQowZ&#10;McKyca8RxaHKNGaWvxLBsGDfZpKMvWVZPe0rr+99fCl28CEwVJR0AHUT59dGn5PUIJivcacHzn1D&#10;hm+Yy/h1FFE12FVikff4pDqfv4TozB8HwpE8CRs9KaQhFucTPvrgb300vwRajPHVbF8JTD8czhUL&#10;G/8AyLYNSR031GVFDEcPjfXbsB12I4IAHvGNaeWFbUj8KxCnivfbf2X1/jx5yb0Mqsz4gtfQ4DVY&#10;lUd/mK6V5jc+J3kjlEZem9Vq0qWelUk+lFK7hKAZNdSzxUybp3VAPEmw4bjJnpR6tVNUvkPU0iy6&#10;eVTDaoHssLcF6MteZGPhHoKJVZi2lMjxEbaS2KZ9ybg9O1ViOI08SJ3LSD+/gzVXp86T9Iqb+edY&#10;MWp6NlG5lnqFaVj4jy7lr8Nk5bbtDvHVYcZ2T1H8BRU5creEoEUlaPqcM0yeTkellrB288oVg+ne&#10;3fiBqfU90ewoHDMkUdTJSqdqtSUp3v8AHcwAueGis5trYaWUk9JAx9tKW7Rbw1LMfOlhT4NiUkYn&#10;xScSzEai3uKfYAO/II684viVXG+WsFp8Dpo/tVWJMauof/XWIWRD7Ab8I15kp4/s06R0rxPoKME2&#10;AR4iZHAVgjy5WVKSLjNW0yudI4v0aKPCxHvfnzrF+qHSVmixrqNS4lnrEImvFT18/wAthkbeDGkg&#10;IWSx8GB4H79hu4j8wtS+qYA8gMPbShttwY4AcBGNJDMGRs54gVw/KOKxZepGH6aanpklq2t3AkmD&#10;IL+21x4Hidq87dXOs2IpRZcy7FFRQECGCholgp4h4AAAA/SeNAG5hLTYAHQPjRg64lBknE7caUWX&#10;cBy102wf5VqyRgxLPPWVDSSOx+0dzk9/YNOCDL6fM+YrEmIdQa2DDaeEXO+UELp7FNr8XKyZ1z74&#10;QkcSdtFH5pCTgMeeNZ1zzgMpEOEiSrkY2AjjJv8AG50twG8bwbCcuYxHMqqcEp93mVdU+16hvBae&#10;Ma7b+PjwHZjbhIkDwjAn8BRq06XkatlKqCaeWL9MNkh7qpvt+BPt43tjOGT2xWnw14oGP6O0TC9v&#10;Cx7ciy9sGnxO3r540eatcHUNlS1va265+rjW1Q81Yas0xpAT3axc38bduYt5/lIskKUlIg8aWtK0&#10;4kgg9FZOKOnWVoRKUKgnTdpf425zy3jZSp3CB5Ul0hUxXudsod7tpfkfuYCOilM6RFe5JgVr2J04&#10;XuFJGytqAjZXuCrkZA2IIxJABHbhBdAJGHGnNOrAV7nfrQqjD0joYzYF5tB9XDzK24M0f6IbxqLC&#10;B5r/AFcqhCXF24NpoKg6cTUrnF/aD9XLbaofGJFe5i0DbWFhz0CmEyivc9a407crVACDMV7nEAto&#10;NLcrNOa44V7nu9+e21oLnpr3JlMNz2OnE7ggUuKZFe4N2URswmV2Op8OAm72UWOgxjXuKOg/3oQ3&#10;tqORtcSqaB7sk17l/P4bVT52VauBAQqOv3+PBluIP25msPe0xWlkUCfW2LzMDpWHhKfHv7vLbotE&#10;2eHM1m9LqfKsCFGcaJ5Mjxz7GuW9v0857DvDr48ulkJ2VpTkCDXAncO5Fu3JCuy2a3H4mkOnVWZ2&#10;+XQ6Asbg3PFTldv9+8bN7RzaTCxP74pi6SQ2YoJ8/wARly9UALqQ3b6OUD/8KEMEWnzJk7HkWzVE&#10;ZUkD2X8eAXfhHeFLpEakis4uyN/Xl6m+CVn3gGhS/DAxY1nSrM2FsSPksdnUKf3Q8UbWHwvfmuZG&#10;CG15i+qsllCrMuKvCZPLqlUa34UvCRNENwJTXuLsAjXgeoJzXud3v7vNV6vc4G1rjnq3XuR3uRx0&#10;U+mvc5Qja1+eONaUZr3FrTwLiOW8Sw627zaeQAf8DwnSru30K/vhQbWruX0L6FCvcr5ysjU/zlCx&#10;96KZltbsAeZ6WitbYMcBWXN+delfSAa9xVX/AHeGxI40QV7mByQd3GCAafTjXuJTOiRUeMYVjjDV&#10;yEBHwPF0S3G2hBlii40410Y17g2ByQCP3gDwJKAmoxIivc61JseUgVqvcwuD4d+NEU4DXudU7FZR&#10;JaxBHPTFXUMIr3F30/rxgHVmnkDAfOqob2WYf08DeZo71qejZQXzdo3WXkf0Th6V7lgij7jbkI7B&#10;WIJr3Mh0Xb3vxAUya1XuYyBt2jXlydFWr3OlUA9+MK8VaJr3FhlerNPXIFOlxfiZslJnoNB++b1p&#10;Ne5XT6x8AkyV14w7O0B20+JbGFhbXs3MorF384zj0VmT2cXYzPKl2x2tz+le4u6ab5iGOca71Daf&#10;EcDcA4UElo0EivcmIdwueJ1IFJjhXuKLDQKqkmom1DC4HxGo5VKQFafZRQ+dCkq6K9y2v0IZyjxj&#10;Jc2XpDZ6N9AD2B7/AHnmR+5z6NKmuIx8q5/9q2Wm2uQ9wUK9ywuMhiFHbk/fcKw8Ne5JIO36Oa0g&#10;UzXuYtoNzfljERNXr3OaJ4g8oGuNaJr3F9lCt8isUFrHh9ZL0Kx4bKCmYNa0mvcKt+Kl0Wg6n+nF&#10;OodHGGq8tNeQgamFyBe/wNuDPeyy/mVl3w2oEny2H5Vkz2E7yqynMxaKPhdw6gdorFdEfbexfXmv&#10;h08xhMYy5C6tdorxt9I05iqwSBpPCuq+cWxt3iDxxrLxdA34toJV7nRA7Hnq2K9zhbSw5uatXucO&#10;xA5Wndte4oMu1xosQWRe9+MFfdkKHCim7a7xJFe4Xnrfk3+qGfafP2Hf5CrYPp+6w+0Pr78HrwJH&#10;eTOqDz5VMW7GZfzGzNorakR59Fe4J9JWDEKKOrh7SqrC3jca8eDg0g4UBnUd0opPDCvcS2Wa+s6f&#10;9TKbGKH3aaSRXKjx/wAQ4pQ9+XcDyYB+VH180jN7JTa/uAj8DXuW64ZXwYnhsWI0zBkmUMp+B15k&#10;4w9rQlQ441zxfaLCyg7QYr3JwA23Hc8XqBUcKS17mUED3QOJyhSabNe5k8O3btyxJFVr3FLg2IGm&#10;qFYac80ONEly1rFe4ZvK9bTY5hUuCVqrJBVRtEwI8GFvy5I2Wv8AiKF7FYEVCd62bRwOpwKTI9K9&#10;yqTDsexHoP6k6vJlaGFHLLsub2Ksf0b/AEeHMffzB3azNTWxCle0HZWfTtqjerJU3KfuCZ9R9wr3&#10;LN6SaOeJZ4murgEfXzLNpYWkEYzWDziSgweFe5JYm/bihImk9e5jcNbTQcfxFXFe5x0A5c7K9XuZ&#10;UY304iKSKoca9xZ5axH5epCsfz46k47aDd6zrFe4YrLuKXVdrWN78SXDQVjtqHrtmDXuU1fixenC&#10;f5ui675NgJ+ZtHWlAfdkX7Dtb2jS/ESnFrQlxH3NEA9JRwP+acPKumnYNvklSFZa+dmKAevaB8a4&#10;Lp7p4Qbprm0ZgwNPm2/0mEBJB8RzMvIL0XrAI2jhWT+d5f8Ak3TpHhOIrnwTNxOg4PsRtoDxXueu&#10;wPbtyter3FdgVbSVUUmG4jGJIplKMrdrHQ80U6/Cdh2iiK6bUjxoMEY4dIr3K9epeA1/RzqgvySE&#10;0kjiRT+6Y2Pt+HMfczaGT3WrYkjAVl9kt2neSx8f3AQekKH417hjMPrIMWoY66lYMkgBBHbg4tHe&#10;+Rq6ahl9pVusoVtFe5JdCp7cMtUUnBmvcyrqOIlo002cK9xT5fxN6KcLJqraEHxB4otXu6VRJeM9&#10;8MNte4G2bKXGMiZ8gzPgZ8qhldZE003fvp9fMV9+8qdyu4F7ajwk+g6ZocZe43m1qWHcVgQfLga9&#10;yynp3nWgztgEGL0Wu5BuHiDbXTkxZHmn80YDg8j1VhTnOWLyx0tr6cK9xeX13eB4PgoGglsr3OYP&#10;tPNETWq9x6wmuajnDqbA68QvN94INFzzeuvcAf1V9NTmLAk6s5WhLYlRACsVe7wr2k08U/hzFbtA&#10;3QG8dqoJHjQJT1gYkeY2ipx3HzkNr/JvHwK+3qV0eRroKB99+Hm/Dh9VMWf8uDpdmmo3YnhygQM5&#10;1kj9n0rzDTdPNVgqsLiAW8EHpHRQD3+3XOXu9+2PCoz5Uis1YSrRHEIV94fat/HltQG/W9xycNlY&#10;1TQZMRf3NR9HPEC9r88DNaBrk1gLJqTztSF0783WzWGzMddPo4+4TXtTyKewJ4VvtaxVSiTNJ3Ha&#10;GKqheFlsGXvbmbq70oyl6gemdf0+zZEssNXGwjdgLxS29yRT4WPAug/llEKEoUNKk9IPz6KkjdHe&#10;R7di7RctHYRqHSOIIonWZ480dKM5UnUnJCET0slpoALLUU/78T/SNQfA80zPUL0mzb6POtVVljMC&#10;ORuJNh7skLH3JFP0cxB3s3dOS3Otsy05ig/KOrYa77br7wtbw2qbtlQKVCI4g8R6VZv0+z5gfUnK&#10;lLm3Lsm+CoFip+1G4+3G3xU8F7LeOwYvh0GJ0DArIAw1/LkJXDYmDUrCAY20r2SzXPBnypj8iShZ&#10;DYg+3gWdbKRAqikEzTHiNFFLGQR7eG2yNm2NiIpmDBxtYN2txNY3LuWupeaJBSZBHT+tBO5YChq2&#10;RRaOrPTqlzHhslPKh3N7y20IPgb99Dryoj8SX0dtS1cvW/INNtopTesjjH2GtcSADw9vOm2QZynf&#10;Cy/MJI79ODiePmKHtncIzFjQo/tE9PGnn0/9U6rFEfpnnKa+NYan6KRtPmIF0Vx7WUaH7+VG5Zxt&#10;amM0VWwE0egHtHBzYXAdGgnEbRQTcaLKoNGeVm7H28WwIIvbglCopk1k52pOhOgPHEyqtRXuZo5N&#10;racuYphacK9x3p6k3CnS3jyiSRRaUQMa9xWYdXsmg114atLnbRTp4V7ghYTiFmBv24JGVUmCO7VN&#10;e4MmVczyUcwfdwUWz+gpPRTDrXRXRAIseGppKrCs85Vly3iqLPDUxlGViD3HfXk+ZJmSLkFpfvFB&#10;Rk/lXdVNk0bQTCZOw5XtjuSs4dAeoUdRQFjR791PKT7rL38tvoHIQznJ3d2rkXttJQTw2eVCa4bT&#10;dolO2p8ciyruB7+HLKulPUnCs/4GlXSyDzkAEsd9Vbx5lRlGaozVkLSfFGIqMrhBSNkUz1dL5b7l&#10;1HfgzQyFex4ISJooBkRTbJGpNyOPtJVkEISOF60VoiNmNNlRBuUta1uKRaweSxFracKtGNex6KTh&#10;pV+YB+PP/9L5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer&#10;1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5kHPU6K9zlzdWr3My&#10;m4156vV7nLmq9XuZFCkaHXjler3OfKV6vcyKbDTlwa9Xuckve547Wq9zKPbbnq9Xucx293nq9Xud&#10;qo3AN9PPV6vcyaX5qvV7mQbRqDzder3PIGY356vV7mYORpz1er3OY76G/PU7MV7mUKW57ZWwZr3O&#10;iRpfTlpreyvc4Em+nHgqmpmvcyRVDxtxY25FeVjXuPcckNREYprFXFiOGBPeCmR4a9xEVlK+HVZp&#10;ibqdVPtHCBaCgwacr3MEu6T9Iv2hxqqkV7mEgMBJH3Hfmqbr3HClnHllJACrdxywqpE17kWso/lj&#10;50B3Rt2Ps+B5RSYq1e5xhm36E82DNOA17k8MbWXl5q1e52CSPjzVer3OiT425qvV7nIC5sBz1er3&#10;MnvKtuWmvV7nL3Sb315WvV7nZOhPs56tV7nfcW8ebrxr3PAEDTmq8K9zzMoGvHAqKvNe4ZD0y+qb&#10;P/pmzrDmTKs0lRRi/m0LSERyHwuPZfh3bXZbOOyjK3ul2+w+lM2P4BheZsJnwXGYhNTzqVZT8fEH&#10;wI4sfUh6sOsnqwzKmO9Tq8pQQH/RMNhYimhX4J2LHxY68NXHNezCkNw+bo40wZE6c5Q6bYP/ACTK&#10;NItLEzbpHGskjf4pH7sfZft4cAmIqFAXQeHElIKW+0czWB0HNHGr13251Zm8e3s5qqmuibcw1Ey0&#10;8ZaY2W9h4k+wAeJPLV7bXV9bcuK9Cn4ccmcUpeu3qgo5KPBEKTYRgMq7Za491mq1PvJB7FOrfR3N&#10;wgMjU56DiaFltYz4lbOj8aKz1b6510OJP076U7KnFrlK2uJBgw5Lalu4kqD+6nYd2OgVthHAcqVm&#10;ZamB6qFKaCnRY6enjQLHHGoAVERbBVA0AHC1aw8dZGA2UJFLAoiGfequWeiuAVOG4RUyVVVVu0tX&#10;VSNulmmbVpJHYksxOtyeGjyzlFKCJNoAJtfTxHFSHARjSYGdhqhr1PeqiXF66anhZ1RWYbixIu3w&#10;4K1Dh3kpf6iDxKpQI6MZn5UyAVHxGB01UhnnqXPiuJSwzSMI2uupt9f0ceBKq/o1Fza1+Cmyy4uf&#10;tFSE7R01dJMkTRRs55iqJaspfZGja28bdjzEqa+79rgwKglOn+HoFNtAoTjQRV9U9VM5BsCb25KV&#10;U3DzLi/CVx1WnwGa3EYj20zz17+X5AG/b2B7XHJ3l0yXIb4i3hwPrecVtBMcK8cRFM7PiOJVENJT&#10;hjNI4UKTYC55yh/TDzCSqW7HhWtRKhAqmkClPixgyyZMKYpJWRn35QdwBtcqh+HMFTsVgYfv4kVA&#10;6quIHnQodM8VrsTw1v5jM0yo11BPhxtllaOU7rlgtxbw4HLxtOmcMTHnVokzFG/6S/PYp5kdIyKk&#10;RuPMa1j4W5Bq5IXYNuAZrDXTXgNRblAOkYT7BRshS1CE0d/DMYxZpopMTgKPFGu50F9B4/RwOMzx&#10;eXvqPtOPd+B+vhnZMJQSQMImnEuFHhUJo/HSLN1RjlDS5crKpjBLIrx632djdPEci5QxGVPcb3EA&#10;IIJvrfw4J20JcSCRBGI9KNGX0pGA00j/AFg5THlsYpUxCrnNmcLsshXQlhpcDhk8vrH5Uc8cKi49&#10;5vH4cLblBTOpW3Z19dBpxStUya1OvU9W1tTjmIZXnxKdqWllZ4aZv8n5nYtr2IGgPCCfjJ5Dlzl+&#10;Gv1IxKGMu+BxUGIxWAJDQ1UXve0WBPI4N4La6S3/AE/jQMvGj3+qAfDgo7QQQYFXbf8ACVfqHg+W&#10;fXDDgmJSeTVYxgGO4Ui7/df9PS1aADsW/QHmlI3X7GcVjhqqyQiZ4Yg20/aAQCx5K+oHEUYh4ked&#10;fRiHbg3ZY6+RYnhlPSYq4jWFQvsv9fDJC+FPhyRFd8GCixLLOPQGowqqtJa/lEak+NjwyDkYU+AK&#10;9yAcQqoLeXqp8OKgsEUmUmuiLi3H2kzpiVLEacysENrrfQ256cIqkqTsroKBqOc0xrLtfXDFsToI&#10;Zq1V2rUG/mBfEbgeNFhCjqIk1ZK9NdkA6HjrNnSMR7dq7VBADXNh7NePaa0Vk411tt204BnVjEFz&#10;Dk+aKWMSFLsoA7W7c95UlckivFQTfhJsrYPGwkeUd2Le3lgYorRXaqFFhwZMFpokhAXSx4pFKAAa&#10;75kxSNmzBh8sUjK9yFCtYFrW2t7QeF7ok1dOCpr3Livw0OocRoMSy5U7hNTuwKN8DrY/XwsYVMih&#10;db+JJBovnqMyu2ZckxiOwaGYNc+APLM+ockeMZbq4U0YRsy39oF+J7lHGasUdNF66JUs2XM0U24e&#10;40mxiPjpzWH/ABCsCaCSjxADc+5ld+9/ED6uAh0w6D0ig5fpmKsHW1tOVZ3AW7d/Di80Gq752su2&#10;No2H2rc1Vpr3MBNzfnqrXueBsb89Xq9wf+iMcNZj1JSS2Cl2v9fbh7ZDGjpgAia9w0fUjCoMMyrP&#10;/LCNyXBJ+P8ARwRvggU8REmvcAzo30n6y5jpKvqL06wH+cwRStAFt5j+YBdii+0DUcB41CaYZbWo&#10;FSRIrHJIka7nYL9JtwJM5YhX1mOT0ecnrKaphcrJTToVKMO6lT2twvkKxFJFKk+KfKuw4Pw4mzU5&#10;aDAKhIA9nL6Z400FJrkL+POziWWf3aVjbxuOegVvUmu+cWr8syDa0Dr8RbTlQkcSa8Cmvcyw02X5&#10;v95qnYT4SL+3lS3NWBFe49UmW96h02Trfup9vfiptqKfAJr3FdBkWtqNtThBeKdBdCmhBGouRxaE&#10;k7Ke7rGdldEX5bd6FvWZSYZSxdPc+zNHVxOYZVILBhaySL7PYeKUL4Gj61f7waTtpJZsyxBmKkUr&#10;YVERvG3b6QTwHPxRsi4J/vn6n4PEFkrJZIJmHYi25D9fA2truXTHHb1mi3MGgnEU/Yck0dMkM/eN&#10;Qt/bblO/HaDVOHPc9Xq9z3PV6vc9z1er3Pc9Xq9znG7RyCRe4NxzYrde5YN0dzHia0eG0cce7zFD&#10;OzHRQe236eDu1VqRR8lRMV7hjswQCehd3W99NOK1inYxr3CPZxZ6bAoaF1CzYViT1EZvoY5DcqPj&#10;fgbfHiplY2ede4pKmoFbtqv+LAG+/hmlUirnGvchI8i6p+fHojGq6a9xA9RC8+DP5g+yAfz4RXgp&#10;K5imK9wuOnCCiqvckQd7c3NWFe4q8OmfzACLXAvxe2aVpNe4JeHo8lMI3A9ob4ezhkBNK69zn5S6&#10;/DltNbmvcSGboGSCCtgA/RNYlfae3ELowmk7owmvcEPBIsSpYYkro3R2RW99baEXHfipk0pAwr3F&#10;cgcpqBbhxWq9zmPMKhIwS4taxsfv4tt1924lXQRVyNQxrq3x5aJhWaMk4/0twd875rxBJEgWE4bQ&#10;xuN20Ws8qa6/HmalneJfZCVuKgfwjooku064JTIpndalMQKwU67G94ylvH2W78AnEupuQchVUlJ0&#10;8y7LDK+hmYASN9L6vc8E9vmFtaYMoJ6z93vxoKuqQmRhj7RTugIX3u/AazZ1U6lYlEayZIaGJjYM&#10;5aRtdNd2g4f/AMyfcSAownhO0UTlImFHyrlwNp4s0ZsG6orq2ujAsY0Yxxi/e7A2tyiELu5ClKjo&#10;Bj4UmS73ZhMeyvcgQZXy3gcjJiddQ4eR+8z/ADE1z2G1bsOKO4trM6FlKVdJOpX40nUt9wwkH4V7&#10;imgwSTFo92EU+MY2g7SCNaWm7eLOQdvBA1c6Efsm3HD0wEiPWKaW2UYOFKT14mvcg1GHYhhlM9LX&#10;VOFYGr6mNHNZUN8LJcD6zyryblQhXdtiNk6lH5CrJDcSmVn2D217iMxWnwKaoWKrnrK9zptlcRqT&#10;/qxJrbgZNmHMHFrWeowPUDbXi8pP2oCff7TXuPmAdMcwYvNHHgOBfpJrFDLoqg/vux1A9nBVaZMB&#10;AabkniBh6k0gevMdKlR/i417hq8p+nXKuCbcfz7/AL8KhAN0ck3kUy/AfvNb48mO03dZbhy48QTw&#10;mAPPpoNO3bj4hAIT08fbXuD3g3XrKGSaV8B6ew0sEsQsYcIolkdv+J1LAD8+C1e8tpl/gt0p8kCf&#10;96okcy/VGqcTxqO1NG7bpLt8CdPu7cDXMnXvqDi/mri9fHhsOtjUVJmmW/j5Men1cBd3vRcPDQkw&#10;OgmT7qUm0QkaQJ86yJFHGLRgD6OAlj2bcNxFmOK4jieK7h9jzPlYP+QEO4jgBW6q6/pHpkwPZxo1&#10;aIQnSmBG38Kyccsp5b6j43+j6f5ajo43H+XFP4f4vPlt/HihjL33cUJAniB+NNruAsYba6JA78FS&#10;TpP/ACyl/mHWDOcFKqgF6eOXfJ9AC6X4Lm7Bq1AU+4B8aY7xasNnXXVyfs8w4XmLpjSj5PpblWpz&#10;NUAm1TXrthv7bv2HDX+bsNnu7ZouHiTsp/8ALBKvFien9K5cW0j9Wccw3ZmPGYcu0x0FFhUKggf4&#10;fNIAB+PEqxe3PiWpLSeATE0rTbhk4THDpro3tpxCx4B0iweratzhjOHJJEQxnxavaqmYeNoIt2vw&#10;I4E7lNnbKKrl1OP9Ncn0FGHclWxBNY5HdFuiFz7Bp/Hixi65ek/B3Wkwj+f5zqG935TB6FaKnv7B&#10;KTv2/wDA8L3d4suKQlvvXdkBtED2mKddy95UEkJFMNYuZalzFRvDTRMPtnc8in/iNtp+/gh5d6nd&#10;VcwzLD0O6A4XQLcCOux2SWpmB8GczEKPu481e3z6ot7YDoLisfcDRY7ZNxLzpUOhOH76S7ZYr7k5&#10;jzDVTD91YttNb/olq3BAxWr9cGIUJh6mdVMA6fUY70+GiGORR/hBiAINuG7tpmy/E++00kdG32nG&#10;mkJtWx+zbKusisX9W8nSFZGw2TEZl7STqXb/AJDk4WrN+VfSYK013WXqzi2dcSHvMI3lmv8A6o94&#10;gcDr7Viwqbm6U6dpAxo4Qp0CEJCB0RFLCllxIRiCmolpkUAAMwsPqXk/K49NNdNs6T9OcYzHNbaj&#10;SQvt+vQ8V2rVi+f2La1zsmaLVIcJxVPnjUmZ6mKPzqqdIUXuVFx9ZbkzNOTM2sS79PMIyxTWH6Sv&#10;xCOKVf8AgPtcO3bVaAP2KUgcVKAIqyP2uAJJGydlSqergnRXhk81W7MouPvHALxunxKacU+I5kw+&#10;n8o+7DRF5SAP9a1uB9wJSPEoCegyKMCopTpIqZbiEnkwWoxnyXxCtxavYbRT0cDSyH2d9FH08D4c&#10;bSoQpSz0Jkn2U01blw6eHAzxrvgpYNkLPFSFenpsOyxTFbmpxWpE84B7kU0V7N8CeCxLFy4AUoSi&#10;eKzJjyq6nmkDSqVHoGM+fRXFiwHui/Hqr6YenTC4xiPUrM9Xjknc7WFPCT7I4kNyL8O05Xb6Zun1&#10;KPQMEj2UUm8UMG0x6TFcA0h8OOuX88ennKxaTpdkGfFqpf8Ad3iUKPpkl1tzyXcrtP7m0pxXXsJ8&#10;zW1d+8JWdI85922uRVz425xxz1T9QaKER0tHgWWUU+750wqZlHgRGul+KHt4X2vE020zOGJk+6la&#10;LHDUkkjpGHxrrywftm/AOzH1Z6i58mPnZgxPFUJ1+RpjEn0AsQAOBNzObm6V4nFk/wB6IFGDdqhH&#10;3RPRXYRVFlFvo4gXyLjeNVB86hAkY/5Svq3mk/6JrdeBz8g5cq/aSesn5UYJcCTEiOoAVz+HBVwb&#10;oXmTEKZUqoppo9AUpo1povrY+8eH1vu+65906ehIx9ZoqXdjWZ2dI417gi4R0PwLLpSvx2pw3CFB&#10;086TzJPpA1JPw4LmMlRbYr0gf3xk+ykCryOE17j5V0WWBCR85WVFNY/pTH5UZP8AqJ3I+nilxplC&#10;YBIHSBE+VaSnvRIkV7iZkzL0+y+5koMLpRMqm89bPdiR4qp0HECru3ZTgkT0k4mlSmFJx/fXuI6o&#10;6jnMMggw3zawtoFoqct9A3DThS9msiQJHSkYVYtFJmvcf8I6b9Ys2x3wDKq06OdanFK2OnUf6xBP&#10;bhctV1cbEQDskgUoQhKZJPuxqPLUxwxtI1yF7hQSfuGvFpSenWKhAn6q9TMAwWE6SQYRDNX1Q9oX&#10;3Fjv8b8Zdy+6eSErcQjqTKvbAo6StptMyPLjSXq8y4mHVcJwmoqlbTeWjiUH4iRg35cXWXMM9AmQ&#10;KxJsVwPNHVGtSzKcQqUw+jJHg0EN2ZfpPESMnQMHHFrPVAj0kTSNV62gSPYKCLN+W/UpnCGTDsDz&#10;FheUoXvtqaWietqlB7DZU7Ybj22PBYxP1iepKjwKfLvpxwPB+kmAW2xx4LQxR1BX/Xq5FDlj4kHg&#10;mTk/d+NCBHEkfLZWnr9KwCUg9E0HNJ6GelGYWSu69VmJdTavR2XMlU9VRLJ3MlPhrH5SnN/BEA4T&#10;vHpuoec8VfFOrecKjEKkm7S1FXLVz/EKLkD9nDhu1WtXjX4eAHOFETlwXcVHDzo3GX8tZeyphUOB&#10;ZYooMPoqZAkUFPEscaKOwVVAAHOFDk/L+J1KwxQ1VYy6qZ2e1vbtGg4dpy1twmJPWflRcXUkeE7a&#10;edouD7OCXR9IqRoN1PhJIcC7tYLf4X9nBOzkqFIEjAdNFbjxMIHDo213YXv48EfAaObKUQemqMJw&#10;ll0aWSNaiYW7lVYGx4IkhNkAPAPSTVFuqWYVHzrg0Ybvf7+O1Y1JmFS9ZjWP4+rH/JwP8nTkewEE&#10;C3EDzqHQQFrXPBPhraEqTiRWMIqnsLjiIqMu5Yy/O1VJh+A4IFJJmxOsNXLY/vbQGuRwNd6zbjFK&#10;E9JWqT60sDJIBg4+6uYchTtFyPDtxgxvq70Mwii+Qr8y1OZamQWWhwalWCMn2bzaw+NuFVxntoyn&#10;xKC1D+FAEe2jRNo4DqI0+tcN07gEKF+nX+HA2bP+cK8BMkYTg+SqLUfN10xray3gSX91W+gacAIz&#10;e5u1aGQloH+JfiMdXCjhFshlMk6ifQVyEbXBdibfVxIYqekprBiPUbGq3PGIR/ZFROy00bewRg7d&#10;vwtwP3NpbLIN6tTy+gKOgeQGFe71bQ0oSE+XzO2sl/ZxZZf9SWao6YZf6T4Y9NDGCkcGD0BBUf8A&#10;LxR+d+Ci1zv8sNNm2E8PCnH2jbSI25d8TkRxk/GsbRRv/lBu+B14gMynq1met+bzohhYkbDiVfd7&#10;37mFSW/Lid64vbj7wfJRg+gpQ33bKSU7OjZWQKAAFFuPuVekXXTNFYlJlt6alhY2Mq07bbe1S4BP&#10;HmsrvbwQ3HXhs9eNJvzbESZ9emvEqup04L2YPTTkLKGHCv65dQainmYA+UskSC4192MHe3Fdxu6m&#10;0H+VXJSTwkD3Uz+bLxhpufOsLSuSPKW/tvp93Asqh0FFO2DdI6LHs0VA/wB3qa00dGD7Tt99hfhS&#10;4zZIIFv3ri9k6tKZ+MUbtKKAS8kDy4V5DUNIwfaE8LXvf4+HErV9KMJrIvneolVT4XSRa/K0k7G5&#10;9jzSG54lXkqXRqu1hHkrGnU3ClYN49cSaz+HMWD4h0FwWc0GWIxU1QHuR0tM1VUOfAB9e/C5i7y2&#10;wJQz41dAGo/OqKauHcVGB7K8SANdOCjhfS/1L5yQS5YwI4Fhz6rUYrMsJt4fohcjgra/PZiIYZ7s&#10;dK/DhTPeMIwKpI21GashBKg7iO9hf8hwQsP9KMTgL1fz/LVKdWocIRtundS2lweOJyFwn/K38P6K&#10;MffRYc0SmQhPHzrCamqdtsEOh7MxAH3d+PVNlH085Ef5LJWX58QkvsvMSXZibAm3jfh4jLrOzwQl&#10;RPA9fXVVPrcjVhNZYzUeWPmCu6/7t7fnwXB0/p5YI8T6hYjgeS6IgMq1MivUMvtWBLuTb4c2U4FS&#10;1IbT6T7KRKdUPtEn2e80z4hmBaOT5ejpZ6yU9hGnu/QXayj7+LLAM6elTp5B5+V8KxfPtcDdplpP&#10;laYn2q09tL/Didu5tQQUJU4f6QGHrsHxot7h144q0j2n27KS8w6k44P0Bp8Gga496804+On6Mfee&#10;KSp9ZvVpohhvTLJOG4QCbITuqpwPAbVGy/DxeYXCvClIE7B+gq6ssbRIUSfXbTDN0ehxOoNXmzGa&#10;7EBtsU3+Sn0kR2vxpqcX9cHUmE12ZcfxPB6Jhd/IZMOjt/xIWsLfHhb3N2+YMpA6PD760bdpsBKU&#10;mPj68ay0GUejeCS+VQ0FJNVQ66RrNP8AT2LcBFcsdHMq4vNX5pxqmxLFSSZZElfEpy3jd2JQG/x4&#10;0m2QwSVqlR6Tr/SjxtlREJjHpoToKuWZF+TgZEYXVmG230r3HFPRY0cbhK5IwymEQNhVYrWRUsSf&#10;6wRSe3s4+25PhQASdsqAFO6O5+4kxWaWZqaETVF9O4RS1/qAvwV8odLOl9XKtZ1Z6lYTGNC9PQzo&#10;iC/7okb3jb224u7lI8TzqQehMQPU0WOPKXPdpKuicKDvMmecw0NORgOBVNTJrs3AKDYaHxt9fBxO&#10;P+hvpmqLlnFMOxPEHIs7Fqgr7ZGYg9vDhzars21eMpHWTqJ+MUSITcunxwkfD1oPcIn635sqSmP0&#10;r4RRpZjsljEkn+oCpuAfHkjEvWP0VyvhkmGZPxKNqmYjfUVCeVEvxHjYcMbjNrS22qTPACQPM4fC&#10;tHLXFqkweqac06XY1mXFExLOTpHTU9xFBE5Zrf67HS5+vhKep/q66bVeJHDqDGXzHiBN3nETrRQX&#10;77EXWVx4eHI3zXeJhIACw4rpjwjqAo5TZKaMLAw4cBQwYNhUeHxiCkgWlhXSw1Y/8SPGvL2dshY3&#10;VxY0tNiWKVclgKmrp9oUf4YIW0VR9/AY9mCLmFAKUYxww9BRs6yQQQfD86eBHKNw0APa37fHgv5k&#10;zdljAEpsRxjz98iiOlpCPfdj3ZY11Px4H33RoUpUjoTGJ6qZbaUqeisMcbgFEIudWYfw14mFjrJZ&#10;nxjGaYQU8usMTjbJf2sD4cxI30uitkttpVGOHGjNlgBOgYGpsZBHum4HjxpqcSiM/nTvGsY7ANc/&#10;QAOc8b/K1qMwZPA0sCNIgcKyc9T1DVQZ0jKr4E+PARdWpthjj5UrK9HCvceKdRp+3gRUY4VfVONe&#10;4LXT2I/zIDvqLAft4Tv+FMU4iEnGvcTnrlcRZCwegB1eRmv49uHGUkrmjBawW8Kjwau5PtHKuGsD&#10;73t4OooOlJIqRzgV2m/HQQKTBYb217mMnc27jJNVWqTXudW0vzdPpTXueayrpxsCaeUYr3PKQdBx&#10;2ABSYKmvcmQWaRSOInFUqQkba9wbspFmwuRQO3AfdRTDxJGNe4/0gEcqse4PI2fwNAxYgxXR7cvr&#10;/DTrS2W62KMa7lB/jwU7lIKLk9ZrD3tLQO6x6aBvrRCr5eglZSSkulviPHlvVM+9Ne/M17ZBQCDW&#10;AThjZRRK1A0oCm6+J5K3sBpoeWKVk9FMAaqxM0MDaXJPh485rJvYK3j24ZAEU2kaah1jCRPMTuO/&#10;FLl7YMVjaTtex5sxqBjGkl1IbV5UHuazG2EzeeCVAY2v425Sn/woWoJHyjkTE4xZEeRSfjrbge3+&#10;H7NvoAgVmL2MQbV8HgsQPMU8/hiVMYj6gUT3844rFMfAbWiAW33c1hFe51PfmIZFZakVa1xQYVIB&#10;WpwteHhNE9wPCa9wRgbi/AwaBsV7nYGgI5WqzXucebq1e5ibQ8uMauK9zoMeXIrcV7i+yo93MZ/f&#10;V1+8W4HbrCD0EGgtfjj1g17hAFh+Sz5jeHtcGOd9Pr5m/krxet0KHECay2Ku8tGl9KRXuPpS1zwY&#10;4Konmvciymx05tOFKU17iR6kU01Rl+jxJL/6JKO3xPfixsyCmhJkqwl5SP6Qr3BhwecVOF09QDff&#10;Guv1cCDiYJ6aje5TocUOg17jjoDYjngCaRV7nBxcWHjxORVhXuRQCja8oPFSiZr3M+LViYbi+DY/&#10;u2lZEQn22YH+HENy2Xm1BPAVq3a75t1rqJ91e5ZphsyVuGw1StcOikW+jmPb6VNK0msIH090spPA&#10;17k4Cw18OIFUjmvcwtrygpwV7mMgDU347rjCr17jnhtSaaqV19vE604GBSJ9GtMV7he/X/ltMZ6U&#10;4TnWnF5sPnCnTSx1t+XJv3WdUWoV5RUydkl7+Xv3LVWxxM+yvcBPptjAxnJ1FWA3LRgH4W4aPo0K&#10;IHTUl53bflrlaeuvcXqkgacLCnCDQRNe47YTUCKtjdjtBPEgOkz0UguEa0kV7hsvRTnD+pvWifLd&#10;Q5EFeDa50v3W3JT3cuxbXSeheB+VQH2mZd/MssDyRig/vr3LzqaUNEJPbrzL7UYrlitMV7k1TcfT&#10;xQ0sL2mkxwr3MJUX9nKOInbVwa9zkWNrHlUqCRBNeivcdsMqWimVgbWI4sZXCpFIHk6ga9wY805U&#10;purXR/MPTWotbGKKSBSfB7XRvqYDk32CBf26midqSPaI922gzkeYqyDMWrgfwqCvYZrFIourn90k&#10;81AcNybivSTqNjHTXGgVkp5plswt7yOQQAeYXvWy7K4U27hGHXNfQK/mLe8Fm1eN8QPeKya3+HBI&#10;Gg04qoDmu+dNrrz1eFe5xse/NVuvc6Zbjnq2DXuejZlYEaW5WAa2RIr3MvVHAp879K6ilo9Z6IiZ&#10;b+Kj7QH1cElg4XWy3t0/DjXsiu05ZfpKsEq8J8+Fe4CPSPGHq8Ekwepb9NRvs110Pbi9hZnTFSbv&#10;Dbht0OJ2LE+te4IeP0Rq8OMqi8sBDL9Hjbil1CRKeNBG0c7tcHYRXuHZ9OObv57lUYTVteWk921/&#10;3T25Mu7tylxoNrJBTzFYx75ZeLV/vE7FfGvcMrtGqt2HJNJioTr3PEH+jjRJ2mvV7njutb2c2lB2&#10;1qvcnUzbSC3KElG2kyxXuDNknGAjLHewBHD22fiDUb5nbzjXuAd65OnE+MZSouqmWKbdiFKyxTuo&#10;1EQ7OfoPEG9+X/zC2TcoT4kHGOjpNSn2WZ0La5VYPK8CgSkf3x2j1r3FB6deoRzzkGmNWR83Sjy5&#10;R8V0v9fDPdLNBd28HanA0Ub45P8Ayu7VpHhViPWvcMH7wYEcmcGTUPV7nNxcXPFKsK0K9zAVB040&#10;rCnAa9zkAyi/KKBArW2vck0U/lVALD6+IRtplxMivcHPKmJrJGEv24YadQgVFt+zFe4IuZcqYL1P&#10;yViGR8wIJabEIWjII7MRZWF/EHhMHDaLCx5HrB2j2UH8qzFzJbtFw2SClQIiuD3A3L35qgZ+ytin&#10;p168YjkLGVKxJO8Oo0sWJjfX2jknZBmYy247rVgoAp6wa725beI3tytNyj7oB9eIrkGDAEePBzp5&#10;I5ollBuGAtzLFC+8APTUSuJKTBrvmcgAccFMV7kimmEcym/blFYmaZcTqFe4n+tmRIepfTqZ6RQ1&#10;fQIzxAD3mHivA3m9gnMmSkiVDEedHO7GanJbwavsWYPR517hSOiea3pXbJ+MG0yXMak9h4jkG5Lc&#10;uIPdOcCayE3my/vALlvEHb+Ne4Y5rG57clhKtWIqFxhXuY0XW97W46sU4a9yRG9mDX1vxIo6TTCh&#10;Ir3FrHSUeb8Aly9iJ9614m77WHbil+1bzRo27g8KgfbQd75WXPB5GzYrrFe4ydEc+VvT/OP9WccJ&#10;iikYxkE6BvA+yx5h1lVwvde+VauYJJwno4UZb0ZSnN7bvmsSBPp+le5Y7BOlTGsidmF+ZYoKVAEc&#10;cawyWjuyRXuSbe3ixOFMV7nIFl+zpzxANawr3FVl/EIWkeixBQ8EytHIp1BVhYg8JLlqRI20WOSw&#10;QtGBBma9wpeZMm1Hpe6jUXUbKEjChnn86mYabWvd4Wt4W5zk7Q90v5a4Mys8CFSodB6PI/pWS1nm&#10;X9rLYsO/cE49fXWFkWVGikGjCxHw5sI9B+reB9acg0mbcGlF3jUSpfVJAPeUjw15bK80bzRlLqdp&#10;2jiDxrDPOMuVlT5bVs4UEWOYQcLlaNAxQknd8D2twbSijQnh/NBg0mw7W3Dt8ecCCDpxytxWXeji&#10;wuf6ec42IN+NqE16sUqIwAJ4ssv4u0UgjbsOEdyxNJlNgmaQGbMAjr6IxuN2866dhwl/4ivo3wn1&#10;QdL3zPgdOrZlwaF2gIFjNGPeaE/H2cCzti1m7Rs3oEz3az/Arz6FbOrbWZ3ZH2gHdy4/LPn9i4Y/&#10;xVbAR86L50m6g1Pp+6iPlrFzsy5jE5MrE/5CdgAsg9it+99/NU7IuMYp0wzXUZCzUrQqZSihhYxu&#10;DYoQe2vMFM2ylzJ3lNPCCkxj0dNdtbd5LoSpJkEYH8KtBiljqIllgYMjgMrA3BB7EW4brDawIwkj&#10;Ohsb8jxcASaNkrNY5It5IPBwyfmH9IpRu3bgef8ADgONIH4OA40lMXwkVETGQE29nDM0U2F58y5V&#10;ZSxxFmpKuJonR9RZhY2vwb7sZ8vdh8PJJAUQFDpHGiUhVk4HRJHGig9TMlV1Ni1PnTLH6HEsMfz4&#10;mXS9u6tb91hoRzWR9Zvpkxz059UJIcJhZsJqXMlJOAdpQm5S/wAOdIHHG3gi8tTKHEhXWDxBqQbj&#10;u79vvm+I2dB6KNb0y6iYd1JytDmCkXyZh+jqYSdYpl0ZT8L9vaOArg2Lx4nSiZT7y6MPYeCi3uPz&#10;AkUBDgYoRr2tfjyreHDQKinIrlzvUG9uNzTJNe5mjnN7ccC+mqKGFe4+UlSVNgeb1wZFELiZMivc&#10;V9BXBbEtftpwQNuBVJ3EGK9wSMKxHUAnhg07pNI5OyvcHHJmZ5KCoQs1lGnB5ZXRSdQNE1y1qxAr&#10;i67lKnhhcewTA+q+UJsBxABnlQ7H/eRraMp9o5kHlt6jMmyy54kqEeRont3vyzknYab7Gmk3eHK+&#10;cq1mdegHUBsPxVmCo+oN9skd+9/bbmPRZut0b3UBLZOJnCKOMxtw6kLRiDtqd7kyX8Dy1zJGdMLz&#10;jgkOL4dJvWRQfiD7DzMCzvEZg0HW9hqNV2+gSThTFVQtFIbj3fDi+hks1n4tIkUjKY2U3um5bEcf&#10;hUjySL+HC/TjSbGm1qcecpt4nn//0/n/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nMfHnhTle5zFr68tV69zKWAIt25416vc581Xq9zsX8Oer1e5k9+1+Wr1e51tYm55sV6vckBiFt&#10;x2tV7mZGsth489Xq9zkpI56vV7mVWs3KTXq9zIAew7c3tr1e52VJN+Wr1e5mUKg1789Xq9zsDcSW&#10;156vV7nJdwPuiw5urE17mTv9rmqsDFe5xZTa9+eqxNe50Ndeepqvc8Rftx0GtnGvcl0srx6aa8Mm&#10;3NNbIwr3JlfRridF5ageaD7h/Zx15GsTTQwwr3ETGxjYxy/aU2I4SVuvc9NGYj50f2T3HKmqGvcx&#10;Ftrb4+x5oVWvccaeeMqUkN0bQj9vL07XuN9VRtSPvQ7kPZhyqhGym69zJBU+7tbvz0zVga9yXv11&#10;HLVevc5aEg2781Xq9zMGstuer1e54+8Rbnq9XueUai/PV6vc5lQRcc9Xq9zpSB256tETXucXfXnq&#10;8BXuRZJrHTx5uvV7noAyv5nHEqg41uvcV1BV7lAOnw4etqC8K2pM7K9xQRShtO3H4ikkaa9ybG47&#10;ePPVaa9yRT09TWVsOG4bBJVVlU6xwQQqWkldjYKirckk8uEFWApwIK8BjXBnRVLOdoAuSdLD6eX6&#10;eiT8OnLfTWTD+r3qZp4sRzZIFqcKy6TvioxoUmqh2ebsdvZTbuexkkC2EqjVwFDC3s+6xVt+H60S&#10;zqz1ZzZndqjK3SyQ0GCQMYsTzBewU9jT0ftY+MnYeHt5dpl3KuKZmrVxjFbs7aaiwVR2UDtpxC4v&#10;vTqVto9K9Q20Q7qp1hyb0Zy9NlbLuyKOEEko+55WIu0jsdSWOpJ8eGhyzleCiRVZfD6eVcc7zDgK&#10;QuwoYVQT6kvVHimO1DphcpN2bTfpbw4IsVHFTJcaezlGWi8dKdvPupECE4zVXudeotTiTvJUt5js&#10;CSL/AJ25K8x3BCDw0Ht5JFrliWo1Yn3A88afKiThiKK1mDHxVVm+SYgK1ie9l9tvhyNQzLVE+6ys&#10;uhBFjwRPq0JkH0qqCZOEfOmHqhglRlEQf6ZFXQVkaypPEwIZT4WBupHax46hQBcHXgeLhUqrqXo2&#10;0CEWJVNTMFjTav8AHk9FFw01iCOBV5ROCAQR76o2sObK7nFN5Wje+SfHXmaOCk33sOMKuHoiPWlh&#10;QRTFUVdZC6t5ljawI7jmRhFFoz3DeFuURqcMgYgbaZpvneouGUlhqfaeY5o0LDyhcAcILh6B4q0B&#10;Riej6xVVOPKbaq3uD/G3GHGGVRHIGAsbG3fha2suJIjDaOkU+UkjCjudFsIjXFqlal2JdbxqdVY+&#10;34W4lzXxQSF3G8r+8e1uMptyAZVtM0rQ8pCSBR6lwbE8XWjpsKgFJtp1iaNJCWlfX3jfxbtbgIYv&#10;nbMGMZ5qcHihWHD6ABiSAzTFhoUPw4qaswhtXiwHzqqQSMTVqvSjoH0yyH6dMt56xKomqs2ZjMqr&#10;dmijoTC9nWaM6t7vHfBZp45WlSIhye17/eOFJgpkKPRThjbJqT1Kw3DcTo4cFxhYZqEIzrICqs5A&#10;tcP3+/hn8n4g70CtMu1ja9+Glw2HUJKTOHwpopKzhjWnZ+ID0+/qd1jxHD4nDpOzywgDQIe2vjxD&#10;+rfKuEZ79JHU7LmMzNHS1WXMR8wqCQdkLSL7v/ElHIPzl5Vs40rSD4gBjjQNzIkKQeExRmPwBsal&#10;y/68em2G0sUUtVJmaAEX/SLHKjRyEEeG1jfnzK6XFpESOG9zHdLn2DQflyYUqwpClU7a+pXxRUmP&#10;sYVUttt+zitLlPBcV7glYH1ArsOQNDUOttdDbX6eKwo0sS4RXuC1lvrViMNTtr381JFYfavY2014&#10;qS5FOh2vcEHBOt2EmHya2Mtp7uut7eJPFRXAmne8Br3FLT9Z8sGJS8QUAqCAbnXjiXxTveAV7kLE&#10;etOAIVSmiNm76g6caL9Md4K9wLc5dWoMQw9sOw4eWhJ3XPcEcaU9xpOtcjCvcCjKGJKbupuhYjX6&#10;eKGnZplKRXuDHhMnuHaeGQNbKYxr3Iebi3y8VXEdjRsDf2fEcZdOFOAV48Pb+H3mWXCepj4fWMEF&#10;XFvvuvu+PCAeE0fWpxNJbONH89luqplFyVuB8b35dPiGONUUjRO26wZWHwI484dYo0VjRf8ACcux&#10;YfXrUxIVLFWHwsdeULfiMYQUwzz4VKoj7hbx8CDwHXKYUk0F70UaGkcyUyMTckDlLFydOKKC9SOe&#10;a1hzVer3OPPV6vc9z1er3BF6a46cFzDFMWsAQfrB4Z2q9KqXsKxivcsuTKgzflkVcFpEqIySL/Dw&#10;HBu6NWFHCmiQa9wwH4cvXbDPT3nHE8gZujWlwyvcMkjD3Fmva7X7XHjwutwG1GaV2y9PhxFBD1p6&#10;dz9R8pNhlBO9PVwnzIWRytz4qSPaOXd5s9L3Rn1FwfzzNeBYbiUVahYTiJGcaaMHXUX4V3eUoV40&#10;H2GjANxtxoiWI+qbGugjf1HzKKmeqodqotQhUOpNtodvtW8COVt9avwcumhqxX5IpHp4ZNzFIZmu&#10;LewG/A+LbT/EfKk7tig40Zjpb6vemHUKCRKqU4dUwMqSCQe5uIvo/blZHUb8N3GMt1Eq4XU1VMVJ&#10;AWeDcun+spv+XHxbOH7YonXZDgaNPR4jQYjCtRQTJMjC4KMCCPq4XHHvRH1rwseZhsEdeCLjy2Ks&#10;fqYDiRQW39w+dITZqFTOAbjnRbqvl5ymK4BWpa+qwO40+Kg8qFT0+ykhYUnhXV+MtBgeecJmUx4b&#10;WqSdF+Xl1/5N4qQspraQtPCu7g9uGcyVnzEsnKtBnLC3imqUKxwrHuncEd9h1HBbbuaxCh5UahzT&#10;91e4iHrcay11MpsYwjdhy4mAF3p7xW/Yg9ieFT40KpKiUqkYTXRvbTvwX/UX1zxPqN03jynie35f&#10;DpIvIIN2ZxoxP1cQPQcaWXTusV1t1vwgXC2g9XLnuer1e57nq9Xue56vV7nuer1e52O/PV6vcOn6&#10;eMZilZaeVr+Wu0bj7PZwX2K4EGj9hXhivcOrUKlVhzeb7qFT48PCZp8DCvcK1jmE0D5rrMLqoVl+&#10;copWp2YX2SIN25fiQLcILkRTKfujpFe4F+AVJrMEpaoX94Mp+lTY/wAOUaVNeSZE17j8m3dqLcXz&#10;W5r3EpmuheroXRNbg6HhdcpkUwoV7hXHUq5TxBPAyaJjXuZIipcKdNearwwr3H6mfZOADcDTixFP&#10;pr3BUwJkdPfOns4ctY0uFe4/Og8AADxaU1o17iZzJTvJhcvke5YqxA8SOx4WvJnZWlYivclYVmCe&#10;qq4ZK5/MathQqSxO1k90gey9uJ2lY1cKmvcX8dwo14fit17kynlEchdxoAeex4VY7K9w5fp1zXbK&#10;tdlyPA6vMNVHIJkp6VlVowf3nLa7eZK5DdS2AEFZgHyIpI62VtnE4dFR5jtIO4J9PHHNmLdWa2oN&#10;Lg2TaDBbnazVdUJJQP8AEbL3+jkuJfu3PEhkA7Jw99AJYDOO2ssYNrk3vwD8cyDj9LaozpmPDcJR&#10;muRDGZJCe4srEfw4Z/kbhZl1YB6BtFFZfKTgmedlc+J6py3keogPzldimMKn+6Syilpz/wACtrjj&#10;iMqaWfGta/WB7BFIlX7yvsSIr3GOfP2V8rSCjybQ0i1DAKq0sHmSn6ZCCSeCRFzbWJ0JSnV1DUR6&#10;0kUw67itRHuFe5Hiyt1p6kTE1rvQ0j392pqPIQX9qD3vqtw5H5q+Ggagk7TMA+dbCmrQyYUenbXu&#10;DDk70z5ZoYDU5qxx3ci0gplEUI+DVEmpP0LwbWm7SXf7osD/ABdvtNE9xm2tWlKR5/pXuCnhOW+h&#10;2X1MeWoKjEZgNsr0abiT4q9XN4fRwUos7OyJ7uVnpHHqKjsonW45cnxEgCurjnKvz5mKKIYNlSmp&#10;sLQ6LDTE1dQR4bnttU80czcHhZRpngBqPtotIQheqfMCu+ITGMm5gxeb5zNFQh8QK+cytbxK08el&#10;+IHcsurshTuH+MSf95q5uwkwBA6a9x8XpcKvCROtRUyQi9i+2jp1HtABuR9J5VeTMW4la/QeFJpT&#10;+YLhhIr3GvDshdP4ZljmqDWS3+xQQtMb+xpT7v58StC0t8ESr/FE+2vG3UoypWHVXuCZQUQwaz5Z&#10;yqkcqrfz8UdStvbtGg4tXeqWoaGYg/crD3U6phtJ2T1zXuJPOXVuup6cU+e86Q08SggUtDZQq/4L&#10;J7OFd7mybX/ip9KAeANHzaC/9qfWutovfgPUPULKVdV7sgZUrszVrH3aipRjFf23II5Ha95bZRi2&#10;aW+enSdPtNLhYKT96gPXGu+CxSReqnNUHyKyYblGhFrqljIPoVQdfu4dJu84zAaUJbYR0jFXlw+d&#10;KC2w3jiSK9zPU9AsDYfPdUc6YjiRce+iyiBAfv1H1ccVkBWNVxcrUT9yQYHkKsbiRLSRh617vxOE&#10;+kLp+RG9HS1k0Z1aVzUOW+gePCMt5Ll5ghKj1mVH502fzFx0jywriy7hbi/w71FNRUopOmGU54lP&#10;+TkNKlNEfj5slrDgiRvI0gBFq0f9Lp+MUpXaqI8Sh7a4sqPo2tvDiAzZ1b6qY+PIzhnejytTNq1P&#10;R1LVE7DxDNH7vEdxf3F/41vJZ08Jkn2Uym2STgmY4nZXXlRn90fWOBktX6a6eQz4rLjmdKx9WPvJ&#10;GW+JY34QFVoQe8U6+o8BMU4oLTthPurnbSy6cFrJ+ecXoiT0g6W4bRoq3FTiA80j2M1xb8+Cmzec&#10;CdFvaJA/pLEketEblw0gwpwnqGNY3i8xbFiD7VNudZp67dd3gOEZzz7TYDTEe9Q4HGiuB7Dstb7+&#10;KXXr9Q0v3CGRwS2Imnm3GXEyhBPWcBUZMNokmNQIwXbux1J4Bs0OV8Wm8yWTEMbYnd5tZPLIWv4+&#10;Xqv58DiwlWKlrWeM8a0HlqwgJHVUxUCAKgAHw4+fKYXShTSUCwo5A/TyiMX+CR3J+/mkoSrYgEdB&#10;2UxpLhgxHDGufHGXG6rAaWRKHEY8IjbUrRQhCRbxlY7uHaFOo+0hsdQ2+u2vBpUx0V7gbSZhpMYk&#10;2iSvxSQXJIZiPrPC38zjB1KGyZJpSGQ14k7a9zhPQZgdVqaamp8LG4fpalxJIB4bV1txSCsfYNE7&#10;SrGfIUuC0M+Z6+Ne4vct9M+oHUAhfMxjFY+w8iNoYLDT7ZAFuLGcruL3xHWpPQBA9tIHL5LRnSDX&#10;uDbgfpshwJlqcSpsPwo/vNWzrPMNO+p0PB4xu0LfFzSkESZMqpMu/wC8wGA9hr3FLU0nTLLgH82x&#10;P5wRixRDZLj2KLX4dJbtbTaqaKVa3jsPnXuM1V1wytgJ+VyTgjTnuZTGPyOvET2dNsJ/ZonrNXTa&#10;qcTNcS1uJHEuqmd8dOx0kp9wJUyS7FUe0/Rwjczp9xPgBjp2GjEW5bH412TbgfLmaMYksQr4Kmul&#10;ICLCjVEzN4LGihjcn4cDi7tO1ahq6DiSaMG7acQK6Z0RDI5AUC5J0AHtPDOYd6RPUhmPBoc05ywb&#10;EcIwmVNy1OMVkOGwsp1v/pDow+7lw468nxGE9ZA9Or1pY00XBIIHVxoIW699JZKs0WEYzFisiv5b&#10;jDQ1aI3BsVkalDqhB7hiOMUWSeiGQah4Maq8IxDE4ftfLeZiRuPZK4EX3EjhOAhsmQlUdEq9+z2U&#10;tW2EjEweg8aE6kr3rRuSCRFIBVnAFwfhe4+vjxU9SZK6FYMrRTJGBYWijhT6lS4H38HbV7KPAkg+&#10;QFI/zTclYkK6zhTiL214x1U1RXzn+s+LU9LEwF0adpnA+ESnv9NuKA2pw6lmIokcdBIUa9bmGXF+&#10;l9FMlFglDU4tUHVvNYQoT4Wij3Mfv4YoftWv6SifTGkzgMg7Qa4kPcfTxTQRZ2gQ12FYUuE0xsfd&#10;p/e+p5deL0PaT4UADgSJ9/TSMupbwwHXXdh24mKvEq6tm+WqFqsTkYm8e4yWPs2qLcq5eqCtJBVP&#10;AfhSMw4ZkmOPCvAgDi8wrpz1CraET0GDph0NwzS1LxwC3/Qwg8M+7fQmQgJHSrD40wpKZgHZ1Vje&#10;eNPtX19gJ/hzLUyYnlkET4/h8Uq/aWmRp3t7Nyi3C56/cQnFaQf73GaMmWgpMHHHgOTWRX3G1jwP&#10;sWzNmHGongirneO/2nfYB9C3uBwPuZhdPp0iSPZSotpaOAPsrlwKazMGXcv1THGsx00Ml/8AJUkY&#10;mm+glmCgn6eBU3Srcwt0A/0dp8qWJt9RkpIHlsr3E9N1Dq8eAp8DrRRRbiBUV9Q8rkeJSCEbQT9P&#10;GnMxJGCoPPRRh3QSNSpPkK9yVQ5e6XMgkzTidZjMxJJgRCu8+xVBJtxOhpp7Fxalk8OBpIp7QZBI&#10;HO2uNjaxPBkyn0j6p5wUQ9LMnphNAPs1FVCsNh/iJazG3t4LrPInXh/k7EDgVCB76TuXyGRiqes/&#10;CsLzRQizN4/Txd1Ppt6XZUmWt9QOeYqqdtRhuFrvdm8V0JP5cFZ3WS34r10f4qRj5D91BxeZOOD9&#10;kknHEnh6VHNVPKdtPEdP3m0HFbSYd07oaFX6T9PKGOFdFr8wS3ZvYwh7k/SOHTVlZsJJZYBI2KXx&#10;pOguumXFaT0D51kFPUOP00p+hdPz5jzRm6LCMLEnUjOEWG0ipY0eEQpSxkf4QV94jiu6uk2yJeWl&#10;CY2IgClvcrcMJkjo2+2syxKnvDU+0ngW5RzzhOKVxj6EZGrMzVbt/vVNCShJ8TNKLAe23AF/NkFU&#10;Zeyp88VKGA9TRym0UkEKUAOjaa5s6Kt3IAHx449Qse9QlJAYuqucMF6f0QFjS0dQklXa32NsRJuf&#10;hwK5jmV8B/ljrdsmcACJ93Gl7Vs2r7EFR68B7KiwVFPVKXhBYA21BH8eFTkqOk1TiAjyfQ1ucsTJ&#10;3NWV0pjhLeN2k1tyP/ztmo6mkquFf0lTHvozU2tPhWoJHQMMKmC3YcE7Bsj5rxmLZjmZ8LyrQnvB&#10;h8Ms0wB8N20Jcf8AEuH1rZX18MFNspPUSR5HD4UWrumWMAFKPXsrgd26wHBQwro36XsJkjqsz1uL&#10;5yqwAdsrmOEn2+Wt9Pr4df2YskkG4ecePQT4fYKRPZg8nBCQkHo2n8Kw2qmFiVT4jX+PDG5VxVcD&#10;CYV0hwDBss0xsTUShfNUeLbQCxPJDtUM2fhs2kI6VKE0heSXBLhM+dY3pxqZGaQf4fD7uT63MOTY&#10;sXmnz5jGI5iNMm5kh/QwvIf3QxNto4YKuBrl9RXA2DAUS/lisYJHUTXBo6kw2pgsRJ7kXsOAhm7r&#10;rj+ZZjgfTugo8u4RGSHf7cpHiWkOrH4Dgcu80ClhppASJxURj7aN7dlSdmPThXKmpXiW88rSv7W0&#10;F/gPDgdVmb8pQqjYpilTUtGbCOEiGMH2nb7xJPCJ25aSTrcPwHpRqG1TJnyqba/finybg+ec41e7&#10;pVkSpxKe4HnijlqCTfQmWRSB9/CllbZOpLZJ6Ymvd4lgHVCfd8aY8ZzJlzLUQnzDiFNQI32TUTJE&#10;D9G8i/BqxL03eqzEk+bz9iWGZSpksWStrF8wL2sKaDcb/A24epRdunSAlsbQScPYNs0jau2jKUyo&#10;H2TSTo+qOWMXn+Vy6tRiLeHkQPsb4rK4WMj6G5wy90rxeinODZTzbi+YKsH/AJxlN8vTq3jeZzew&#10;4pbZdB0pcUpX94mB7TT/AH7bQAWPbspXriTeUtTXRimU/uyMN/3LcfnwSZuiWHSPTU/WPM09XJI3&#10;/JOWsadwPYyqbXPD7ulJIRcOH/FnUaJnL5CwSgbPdUaHElq3eXDKUk20ldQin6zrbhjcpenDIoCz&#10;5P6dpJQovvT4g3khviWcrp9fDFTdu2YbaKgeJ2+zbQd/OlwiJ/zaDPGOoOEYXTyxYtmGIVBJAjoo&#10;vPkT4bI9zEj6OJfPkfpqyOrU2ezlnDmj70tC/wA3MvhY7WYAnjKriyZkLDYA9Veyjdo3DivADFTM&#10;sYri2I06z4YmI1QIus1X+hR/+hZAcD6uE8zT126dvVthXQ/p3TYkkY/5KOLlIoVN/tCIbrgfE8Bj&#10;+8DDeFswFdaoI84o+Zs3AD3yj04HZQh09Bi80aviNTsJHvRxeB/4n3P3cB8VXWPqPXthkNbRQNch&#10;o8GoEWKP2q85HYD2cC6ri+zQ6RpA6EpgepoyL6UpCQSR0k7ae1QRoFLEj2k6/fxU5O9POH/zhI8Y&#10;p67H6wmxDreMN7AvYji5jJYX+01LVxHAeRpA5dCOro2e+uMskNOhkqGVF9pNh9/B/TpRl7I0bS4n&#10;BS0Lrc+RDGrOD4ByOx+HBCu1btz4UJSeMiZ86I1X+v7Z6+msUNXHVLenuVP7x7fVxinzhnSmxhcJ&#10;yfQxU09WhWAyoGlt4yKh0RR3ueFjzzzZlASCcBP4cKO2m0hMztxHWa5SJE6DzG0GpsdDybhOUqLJ&#10;sr4zeXM+bJQfNrHe8UBOu0SN7qqPHbwMrtFNHWfEtXsE+6khulyIwFYQxk90rsjHYeJ+rjDX5dzN&#10;j9fJjONYgklQV2iLzdsa27hV8fp4CcwyNKFS7jOO3po7beBVABqagRBtQWHsA4+ZNyVFQNLNPLHO&#10;79gtmsfEX5h1vplYbQooGkcDV1XGPGud78fHgaGUwsACvZQec5r4LZxIO3jTpUdtd8mU6XYELoOB&#10;jXPClKI417g19PImWuQhbe238OFj4EGeijpCEkV0e3Ao9edSow7AqR/d0ZrcOsoASmrPAJbAFRqX&#10;sx+PK0r9tvBeaCylSYqVzzINSRrzUzVdJmK9zAbAWXTj0CKs6NMTXue7DtxvbV0LHCvc4kKNTrz1&#10;NualbK9zkFY2bsDzcVsIkYba9yZS+81j2HEy4FOBKhXuDplJSmFSKNNPy4C7sajIpp1KiJNe47Ul&#10;2db+3kfP+E0EXTCq6IuOXufhlTo2GV8Mn7rIRwR7mq/ykkCcaxG7T0BTE9dBJ1jRmywgjO28oHf4&#10;Hlx8Sljf8+ZqW6CkY4jh1Vz0WoJFE9mJmbbFoE0Px5mkTTaOGXnTCFVHMbiTzCRe2g53CbGx8ONz&#10;11ZQJ2VhmYBSZ13D4cUWCunz8YUXsR3480dKgNs0jeJKCOqkJmmk83Cpm1ERU3Pwt48qx/H3waGp&#10;9NWXceIXzIK1UH1qdOMb6Mhdu2o9BFZQ9iz0qfb6gffTH+G/WyU3WTqJgSn9CYaGdfZuLOpt9Vua&#10;lEMm5FJ0IA5heoQazaUINXB8eMPkK1sSr4niN1PhNFzyfCa9wTYt4GvAiaA6q9zPcldOUima9zGR&#10;bTm6tXuYmtxxNOivcxAg8dq9e4t8sSbalQ3a44H7sYUG75MivcJ11QoEwTrXXwRDaKldxt7TrzLX&#10;c9/v7RM8BFZHZI8bnLEE/wAJgeVe5AkIOo7clJCSKfAr3Ikg7EcdG0UoTXuNmY6Z8RyfW0vii7wP&#10;o4+zgTS+yX3VylXpXuKDp5VGrytTB+6LtPCF+QqTRTnDfdvq669xa7b3DcQFVBeYr3OgAv2hpbjR&#10;lVbmvciudRfsOeCY2U+K9zvHcPWvy159r/KSLIPhfQ8ThWqRW7R7untP9IRXuH86TYt/N8jUNUDc&#10;7Ap+ldOQJfMlCz61iXvBb/l7paeufbXuCd3uW4RnZQHr3MBsNRxkJwpyvcxsb6+3jZSYq1e5mgYA&#10;g27cZJim1V7jn1MynTdROi+MZemXe6wPNGPYyC45Ie790UuaKTZHfKyjM2nk/wBIA+Rr3KufT5i/&#10;mYDU4HMbSUk7pb2AHkr5gnu1TtBrOne+30uh0bFJBr3DE3JFl+vge2YVDVe5kjNyAuljwvWNRqhF&#10;e4vsr4hNgnUjAs4wkgQsiuR/qnx4e27xbKVJiUmgvetC5snrc8QY9RXubHOV8UixjAKXE6dt6TRo&#10;wI7EEX5nTaXPfNIV0iuM1+wbd5SFCCCa9xSqBpYcWJ2xRHXue+J4rNar3O7MRpxvRXq9zNA+1z7O&#10;eQvTwptQmvcHvp1iYUqN3a3JRyK48UVFmbNGZr3KGvxdumsXT3r7hXUrBo/KpsbiSaR1XTzB7kmv&#10;a505Gu/tqGn0vARqHiPSR8MIrrt2E5uc2yty1cMlGzHhtFYYnLAhvAkcI9C6yxLLGbhwCPr5E6SC&#10;Kn9aSkweFZuSQLDlhTFe5xNibc3Xq9zx0+jmq3XuYCbc1FPRXuLLKNaPMejl1jcFSD7CLHiqyc/L&#10;PJUrCdtB+/b2K4ivcKDBgdb0p6q1VHiEpKVznaPAox9068E7pOueHTWRirpOf2CVIGKBj5jbXuGD&#10;iIL2OobwPF6ikQTxqHDhjXuKLo7mKfI/UVKWsktT1LbSCdCG7EfQeCXKn1Wz42aTtmineSyGZ2ZK&#10;RinH2ba9yyiJmkjDA3X28yGwFYUKASa9yYBoLcT69NMGvcybSTpx8kESKbmvc5KduvE4OrBVNnGv&#10;cU2C1rQVSEG2o4taOmiW5b1pM17hncCjw7NmCT5axm0lPVxNG4IvowtyScvfSrA/xDSRwioTulLs&#10;XQ83gpJBHpXuVhZFqcV6L9dq7JFfEafD5ZniQnx1/Rv9BHMe7Qnd/MFW5wSo8evZWcOato3lylF0&#10;gysJBPzHpXuWKwsrqHTUG3MrEdIrDhQjA17kkqbW4YklVMV7mJwO1ueC5M9FWFe50pJW3HZ1Ctmv&#10;c5gldbaniUJrVe4rsv4i8FQquxFvZx9CowoP3jOpNe4YPL2J32sG10PEty3NRJdMY10ddOVxfic+&#10;maiz3kk9e8DjHzmGoqVwUamMfZkuPFTYcRWyEv8AgOC2wVIPSNpT8xWb/Ypvquyf/lrpkLMpngro&#10;8jWNBs9w9vDlPHSLOUOYcFNLI++WmOz6hoDzLfdzNUZg0IMwK6B7w5abR3UBAUJrLwaTYgDx5JhS&#10;DjUY17ndra8aitV7iqy7iIo513i/9HG0kjD30SXjPeJr3CMdeemVd07zwuf8Eb/RKuQyAgaBiblD&#10;yCt4cqVbXAukGEnEjoP61lLupniM4tfyjv3JEeY6a9wVsoY9BmDA46+NgWYaj2HgktbjvkA9NR/m&#10;NobN0oNe4pthUe+dD34eJxolma9zENu69ueUkE1eK9xxwuskppwblRfXjJWUbKSPtBaa9zn1Fyou&#10;L0SZ0w9rTU4AmVf3gOzfSORlvhu8jPGO/bH7RsTXsnzD8uo2ytitnV1ete4aXoD1JgzbgKYZVSAV&#10;FKoUgnuPA8C25+dC9aDK41pwM7cKgfe3JTl7pWkeFVe4ZBLbN5NxybyZqFz0V7nJijLtXvzUVWIr&#10;3MtM/wAu+8ePGFiTVVp1ivce8y5awzqnkuoyhjJ97aZKZj+5KoupH19+AXNLFF02ttaQUrEKB9x8&#10;xT+VZgrJ7lLo2bD1g8K6IJ7d+A96Kut+bOhPVmbJ2eiYcNq2EE0Z91Ue9lkF/A85UvtPbkZkpp1G&#10;lpxUA8ADsPrU4b3ZTb5tbB5nFQxkbfLzFM+NYYuJUTRD7Y1X6fj8ObEuH10OI0iVtIweJwGVgbgg&#10;63HMhpBEjYawgW2WjpO0UDc0EkblJV2sp1HHAkdxygpsVGQBQQD488qtf4csTVZrskBd/jyXCxhk&#10;8xNOJ1eKvAxUCojM8RjbseCRlvGW2iKRu/t4FbtjiK8D3ZlOFAB1UyPFj+HSJJEGFiO2vbv9PNfL&#10;8Xf0O0+Gyy+o7p9CVpp2DYlHGP8AJSfuyi3ZSe/AHvPkw3ltg4hMvsjH+/QOJ608equuXYx2gfzR&#10;Ay25PjQPAeJA4UrvSn1exB5W6KZ2uK6gQth87HWop11KG/78f5r9HKnejPUSLMVE2A4k9q2k90g9&#10;2Udm+7mCj7XiPSNoroy07OPHjFHfbVd3DN4LiMtNKuvuk8DbrIJk0pCQoyai1CkxkHQ204P2Ucym&#10;mlSTcbXsbHhO413og7RspO4jvARQfZgwaOaJxIl962OnBM6ydKsseo/pZVZPxpFapaImnnsN0cgH&#10;u28e/fmRfZzvp/KnPyd0f2bmGOOk8D1UGbC8XljpB+xR8Y+BFFEq3xnobnqPOuEBzhVS23EKddVe&#10;Mn/KqO29O/5c1WuqWQcwdBeo9XkzNMZilgkKkfust9GHwPMz3f8AhcuU/YqDPUdkUML+00/tGzKT&#10;jR9sFxjDcwYVBjWCzLUUtSgkikU3BBFxyVS1EdVGs0JBVhcW4L0KkTtoMpVqwp25ILHsTxQYqpTX&#10;ucb2OnNV4ia9yZFLra9jx+RSRSY4TXuP1LVbSLHltUYikT0AbK9xZ4ViDKQAfv4ctOBQoqXBGFe4&#10;I+E4ozSrc/XwQtOnbSfaIr3DEZFzlLTTRxs2nb6uDjLrxbBkdPCiC5tArECsckayKQw4IPVXp3hv&#10;WHKDx0pC4lAC1PKBqG9h+B5Pz7Sc8tVNrxVGHVTVjeG3JS4JBwioaO1O+1vscJ/0V6pY90dzVJlz&#10;MweOJJDHOjE2BBtvAPMe8ovHt0rv8s8f2Z5wr2aWAIkHBXuqXJGsy6/Vy1vAsco8boosSpHV4pVD&#10;KQfA8zDQsPIC0Yg4zUcrZLfh6KTtQjQuVPbj8JQEI8Dy1JNJqIQDZ/Zz/9T5/wDz1erf457nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e5z05qna9zkOWq1e53z1er3Oe5gNeer1e5kVvv56vV7mbc&#10;NvvcvNer3PLZvHlgK9XuZ1Cnvy9ar3MvPV6vc5hXHbnq9Xucrnt48Yit17khSAtm4/Wq9zkqm1/D&#10;nq9Xucvp56vV7nNBY89Xq9zJax56vV7nJR3JPPV6vc5Abvhz1er3MLE+Hbnq9Xudqwvbvzder3Mw&#10;G0XXjwVVxXuT6aYIQ19fDhqw5jFaUK9yHmLCxs/nFENNBKPZ8eMXDUeKmjXuJuNw637g6HhTNeia&#10;9zC6GEk2ujc9Va9zgP0TWOqnnqvXuO1PNEymnnF4m7/A+0c2ca3sr3Gyso2optoO5DqrDx43FNbK&#10;9zuGe52vy9XmvcnKQVuObq9e5kjN9Tz1er3MoSxvfnq9XucrDnq9XueBUaDTm5qle5xbsbac9tqw&#10;r3IMjDd7xsBzVer3MUSFzvP1c9Wq9yeq2+jm69XuSEdkIYG3HUqg16a9xRUFde24204dIeChjV1C&#10;RXVxwVOlnTLqF1rzvSdNelGGSYxjNabLFGDtiX96ad+yRoNSTwwSgrhMTWm2FLMCmHMuZcByhglT&#10;mTM1VHRUNIhklmlYKqgaePck6ADUkgAXPNlz0h+gLp/6W6SHH8bdMy9Qpl/TVxQGCiDDWKkU3sR2&#10;L9z4WGnFa9LXhSQVfChvb2wthPGiM5o645k6kJLiMMT4Jk9QVBk0qq7X7RGhji/1e58TbTlouTun&#10;7VNWMUqlEs7AXkZbsPgD7OISkIxUJV00uC+uarm9RPqqwrKWDS5fwuYU1FFciFG0J8GKjueGbwTL&#10;cFHGqhO3jxk9dIymMTsqgrrz6k8WzRU1Hk1ZAfdqra7fp4sIohTBSwsbduG1tZG8wTsnE1ZQBHT1&#10;VXTmfqCtXQy+ZKHBb7dzfX9g5z8uWUb5b2HhyVGWm7UQgbOPTSTX/SAA4UXTFsx08cxgopmkLfaY&#10;ak+0DkuBQAA4vr39nC+5cKMEmKVp8InjwoIM0YzNHUOaeQAabfafbfkoeYH9zufE8KlELSdfrTal&#10;hR1KxphoJGenkjnZjEPe+1cAn2ezngkhPv254OpQkRNVdAUOIqRFHT+SHpbqwHiNTf2cyrPZdpAP&#10;EblvrOokitQEbJxpvmw6ZrzAdgSdb/VyWhiAtF3PgeE6tW1WzppxSqYmjU6yKdO2vMrRq8YWQa97&#10;8QJdIMpNNCplNDtkTa4se+nbkN9ojsSVPGXiTKto2T8q0JnGh+yJ8vTViUdGl7gFiPG/E9U4easH&#10;3r3Pt4i1FGAHlRgJFHOyR1EgymFpo4AxYC6uLMTfsD8eJSpw3fIYDLtF9D7fhxE6vu0bJPGrJ8Rg&#10;Ufbp11OSpjhxz+UinG3aEJJCkWs4Y+N+JesyZQzRnzNiEG4ZTY6HS54Vrvi1KYOPVW8QYo62S/UH&#10;nIVENRhrNUFAd6VKiVDcWO1SNDbx46xUVFRUysxAUeI7k/TwO98OE177sKj1WLZxz1j06RpseRCR&#10;7vuovci3a3BPyfUwNTAAlrsO/Bel3UkQIGn30pU6YIiBHrVAv4ifT/FZc5yYtNIpdIGtuHv7VNtf&#10;Zr25zzL1GyPnDEMyenTCZ/mcxzYTN59M0MgijhqIWVWeQrsb6ASeQ1vBl7z7IebjwEKx2xx9aCt+&#10;2FIB2waXH4THpZ6k+nrO2Q/xEfUHH/V7pZi+L01LgtdBVxPXV1c9SKeGKKkVjIsbvfcxAsAbjXnz&#10;GuoWXqrK3UTHsp1Flkw7Ea2mYDQAxTOht8NOSFbu620q6QPhQYmdlfT3glWaFZk+y4DD6CLjiSim&#10;AjC21v7eKwqK2DNZeO9LiMtLIoce72IbUWPFKXIpSMK9xzjxX5GoljiG0Ajbb2Hl+9mr6jXuS/6w&#10;SXO42C28OO97OBp0OGvczpj7p/ulx21Fj8Ob7wCtFde5gqcbdP0E7m6dwPjz3e1XXXuQpsbaSFkT&#10;cbC+ngPaeJ1O1Qrr3FPkXEJamSRS2i2NuL2nKdbVqr3DEYDVgxn2EC3BEhUilkzXuPmNRR1WEusg&#10;Jtrf288s4VpcCvcFP0oZply71Qy/iK7fIaQx3YWJJO0j6BwhJxoztlQajVcPnU0kQ7spH9HLzGxu&#10;Klqm8tiI2ILXN/u4tkRR2TSJ/lnmxKsiDegIFhysz8QfDmxHJk1dS/Zp23tfTcH004GX2+NEt2JG&#10;NLHDlZKNEf7Six5Qg67JSreBPGJmgaRFTucWB056tV7nDnq9Xue56vV7meCZqeRZozZl15cK01sG&#10;K9w+/Q3q9LNgUeEzNtlpu3xHjwXM3GsUImXZr3F3niWLG9uO4I4ilX7ag23fHji06hI204o8a4lQ&#10;WuRxVdHvXv1i6AYglDQVzigLWaJ2ZluOwsSbX+HEAeIwJp1F2W4mkTnXptkbqLRrQ51wunxFEN08&#10;6MFlPtVu4+rlt3R78ZHpxjVPHRdTaL5eZBYzR2Kke0342FpnH20cJu0r20SbqN+H3lHGfNqum+KT&#10;4LJKwZ4XPmRG3+G1it/jfhwsqeqn0tdU1atgx6k21AICTlRYn6eaAEzT8pcpqruivqHyNhlPQZQZ&#10;asUxUCWGo2yFQLEEMRxc09L0szCJPlI8OeEW8mSNlJI8SbduKxJ2gU93fRTtLU9b8uRUtQ1Tik0x&#10;F6mGRNF9m0ga8DLN+T8g09O16SnYggWFux8eXCAKTOCKGrJOa8/YpOq1zy7Su67r4/4e3Cm9QsgZ&#10;eSH5ijWCMK172W4H9HDBCEnGi0E0YXCK+rnUfNIQSLnS2vCFdSP6h5brJceNLRvWggNUaNMtvBRf&#10;m1LCMRSNeO3hSh5XT1EzcubuoEeYIFVaPCwViQDc5J1LvbS9+w4HHT3qppKuVEHor3Cx4/U4r81P&#10;FX741mcyhGFu50NvDhIqaJVk417iZ5Wma9z3PV6vc9z1er3Pc9Xq9z3PV6vc7Hfnq9XuGC6E4l8t&#10;mGOFiBuuv18PbJUKijNg17ljFPHHNRiEk7gO/wAOC9VGxThXuANnmNaDNGD4lUuY4VmaBgP3llGz&#10;bf6TwqeRIpLgmJ6a9wAcIpa3AsTxLJ9ehR8PqpCEP7qudy/eOFLJgxTYlJKTwNe4qr2YE+PDWrTF&#10;e5FxCzQm+otrpxlwahVpmvcKnj1P8ti0yKLLuJH0cCa9tEixBr3GgGxuON03XuPkZUOrodHUE/Tx&#10;Qk09XuCTlyQs+1Bfdw6aONL0ma9xerDvjVv3lPhwyNXr3GvF6dzQSI41I7+ziNxMivRXuBnhdfNT&#10;yQYaYxtpZWkElves3h9HChB0mkiDjXuGBjpmkpIqiMFg67uCFBkUYwBXuY/l6kruRC24aAd+PnCv&#10;aZr3Be6PSZnw3Ms1LhTy03z8O0v5xiBI7BmAvb6OTJu7mC2EDQYUDFJVtAgpXsPGuLKrdwD9PFdm&#10;jFnwerXDMWxuV5pyVWmoYmLO3ivmMWbX6ByXvzzzkJUqJ4DGfKgku0j0rsWA07cQ9XljMVWPnMKo&#10;IqVX71OIygEez7d2JB9i8FrNu8vE48Bjs86CylAHxeWHO2u+LPAvTtW4/SDFs31lbjcAF/LpkNNS&#10;oe+s0l9yj4AcFNrka3jLxKh0JwTHWdvnV1PISfCnHpr3FPQTdIsl1H8nw94vPHu/JYPD8zUM3slq&#10;DcL9/BxbptbIQmJ/opEn20TKLzvlXuSqjMeJVExo8GwuDL0LfaapLV1c/wARGpVI/rJtwRJuHFCG&#10;gEA7dUlR8hsFE7paYGKp6or3MGIYDUVAFXikyrqPfxKfzXa370dJDYKfqPDhNi44QozhxUdnUEii&#10;Fb6YlIFdXHFhgnSrPWa4Flw/DaysgvpUVf8AoVIo8LISCw+rh6LZKfGoHzUdKfZxqilLejr9lYZK&#10;iGL7Z79reP3cEVsg4ZlCi8nN+JxhmFvk8Gj2g/8AE6hjf6dOGP8AMQyg6AP80YepraMvI8RV7q9F&#10;IZP3So+PEBi2eOkuUrmrxulwsnQQ06/N1n3i4VjwAX+8CWv7q8lHUMTR+1l+oghM1mNx214loupe&#10;AZlqA2UMoYzm+dT+jmxKVkhVv9WJbKR9XAUMwZfVCGnH1HZqkJ8xRt+WDZglImu+Keoh9VFXRGWO&#10;nwbJ1GR2ldUKD8gTb4cECU5mtHgQ2yOk/OmkpaRhJPwr3AcxrCen/nkdXOpdVjcvY0uEqe/itwSD&#10;93A4/aJI/wAsuyrpS2Rt6MMaWpWR9jYHWcfwr3OFHQ5Hw+i+d6T9PKmt8s/8lDGG8fbtY2/LiNFl&#10;Y2x0tMKcJxlzE++rrWtZ0qWE9Qr3Oq/qv1UwaMU9TUYZhsR/3OJb2HwVdo04t/mbzfhGhHUBiPxp&#10;MphtM4kmvcQOI9SczYtL/pWaWQkWIgjsb/AKCe3x4HnL95eHeT1j8BTqGoEhJ9a9xLz4fg9cxmxO&#10;bE8XY95KqoMMf1qbkjiVVmFwp5S1z04ClwfDeJI8gK9xb5F6c9R801SU/THAigB/ylLSeZ9bTS+6&#10;Pv04f5fkb1yf2DQg7IGP+mNFq8zE6AdR6AaxySxxDc5sBwZsU9OlVhdL851uzjh+DI/2oarFBLIP&#10;aPJg3Wv7ODE7vIt1H86+huOlQ1ewURi5ddWQ2kR0xWBatH2tErOG/eA0/PjdgtH6J8tu0DVOJ5rq&#10;0NwmG0BVGPh7z7iR9XFSP5EwoeNbyh/QTAPmdlK/yt0+PGogdWFd7qtiRtCjwN7/AJcU+I9WcKwi&#10;ML006fUWA05G0VWNSiRz7G8pdov9PFzm8bDRi2tko6FLMn0FIl2KT9yz7Z9tc0jmteV7n4Cw4hMU&#10;xfqv1MY0E9VVYgj3ApsNp/l6YD4soFx9J4TOX11mQg6ldGnAD9KV9y23/COo1lVdvEs3SCqyxIsu&#10;YGosMJPYkzzn6Qt+EactWJ7wBPmZNLF3XeDHaPZXLmeorsFwkeVSTSTv2u1ok+tRc24mSttB8Rmi&#10;jUVY17kCjpscxuQDDEkmYnbspacs1vg58eGiWXXRLYMeVPJQGxIivcWcXQbNMwGMYhh60MZ183F6&#10;gXHxEV/2cOLbJH3TLoCR0qOHsrRuSBsivcmNR9Msplocz44+IOoBMOHBYo7nwaQi5H0Dglbas7X+&#10;6LnhCcKTBtbkk17keg6rYZhlQ0XTLKonckgTNTmdiR2O+Qbb/Vy6s7ba/wCJ2gSDGI1H30qVapWZ&#10;MCvXt35KxzqJ6hcap2TEplwyEDTzqpY1UeI8uO33cTKze9f/AL1P98YjyApr8uylW0mvE278DIU9&#10;fiMnzWZscqK29/do4mMYt/x61+IQXHhK16vLZS1WlA8Ka9e/HPAemmKdRsXGCdOsCxDHa06LGiSy&#10;/wDIRVbDhU53aRqHinDCmkalHAx50zYzmLL+XYBU5grqehjY2DVEyRKT7AXIHDeZS9CfqLGEnEOq&#10;eJYf09w0a+TWOizug77UJuDb4cNWrd+5wKQhI4qPwozdAR/fdY52UhIOsOTcWrv5bld5cYmBswo4&#10;mdF+JkNkt9BPFFh+RPRb04J/rbI2c65D2nqZZI2YeyOLboTxQ7aMNEFxXeepA9g2ilKnUrTCCUq4&#10;kj4Uq66nx/F4PKppjQRyCxZQDKt/EE3AP1cX+E+pDqfhtJJh3psyLgWUohomIUmBww1SL7RVTBnB&#10;t488LMie6a8jGA/H1pKm8UwIJk7JoFcZ9MWSs2VyVvUHFcazAsRDRwVeJSJApBvrDSiJHB8Q4YHg&#10;LZh6K9Zus+LNjnVPHKnGaiVgzh5Zpxfubhm8vX4Lz39m37yC6fSJH4URu34JiCD0j8aGzLmVMpZO&#10;pfkMq4dS4ZD4pS08cQNuxIjAufieKOm9NOXMs0YlzTiVFhNPEO9VURxn6lGvBb/ZVu0SCtaU+Z2e&#10;lITeqIgBR+Ip7NQhI8sM+vgO3G6rxH0g5Zj+XxfMUmMTdvJpC1ifYAguePGzy21Mre1K6E1RTLxM&#10;lIjp4169U32FCD4m54isR6wdA8JJwvLWU6uNX1BNG/mP7DvbU34RO5lYtKhCVY9INLG21fcpQIPu&#10;qSoI+0eYcP634bhamrwnJNdSk/ZlVI4m+tmDN93N/wA7YYGLKvYMOumPy0z4/DxjbXPghYJS+o3q&#10;nCKrLfTWur0bVJq6rEcNvA3NtOWGYXT/ANjBUnhKgBNFTjNuwYWs+W33UzYnj+C4MpkxOpSID2m5&#10;+4XPBWw/03+thKX5+Wuynkek8XEm51HtZze5H08Ug50tJCEtN+QJI8zFGCLi0cAT4leQjHymkpL1&#10;Dwd5vKw+nqq4/wDHMJIN/ptwt/UvKeS8t1ssfVrr4uNVsejUeC0DTm/+Hd5mzgYfQ6r/AIpvBPFK&#10;U6vTbQjaIIlDZHmcfMg09UOM4ziCh4cMenS/+7yBGt/xFQ38eFezI+UcQBTKVLjmI30WpxGoSmiH&#10;sPlxqL/fwLptklUt61HpUYT7KMEFQxOn0GNKgA3ueJXD8qZWppfmcw1Mk0r6+TDO7/VprbilNq24&#10;rU5qJjYFGk5ulA4kR765cF3L+RcEx9Y46TCqXDoV7yzQncR/i943PDhvKxceEICU/wBI4nzNIX7p&#10;SsWzh117i1qcG6G5KpRJiklTjk63HlU5jpogb9rBXdh9BHBN/LLO1ALyiuOCSB+NB1N4txUCZ6vw&#10;ro38OL/KGesVhTd09yVDh4UaSlQXA9rTS3J4Jre/atxqtWYPSRj7TTJSFkgkg8a6237nnWYcS6r5&#10;hDtnDM4wun/4rppGsB7L3HFdxfXr/icc0JPCnCwEpxxHR110I0BuBrwE6jNHS3I1W0+HzTYniDfa&#10;k23N/bvbQffwJO3Nta+IuFR2z+pozTbl1MAmeJrlrxFzdW8azdi4oYq6SljdrCChgeurT7RZbKt/&#10;y5E19vclStCV7f4UjWo+QGyhGzlqcDBP+MYH614kDvwW6XoxmrGqVK/Dcpw4VJbecWzhia7iPAx0&#10;qEFfba3CJDt3fJBYttp/ulwqB5hA+FGCw0zIKtnBOFQ5KtEdoxd2Gu1Rr/RxWUHTrBYqQL1N6rVF&#10;VTIfeoMvRNBGPh5xIBA/4jwWN5ZcXKYvLvSOKGRpHl00TC5AMNtjzONYhLUTgFINoJ18wgEfV4/f&#10;x3wxvTHl6XyMg5LfHcQI1qK92qpmbwYlvdBPDy3yjKbQhSGS8rgpZKh6zxouduLhRxVEcBWVIqg6&#10;TSX9mwW441VR1NxB2TCsDwbL0Ci151SSTXxWJNBb2cFCHLgyGmW2xwURPsFMqAWmDiffUsaG3IDZ&#10;ORwMQzbi0lc66uVjSGMDxAUAWHLiyDw13CwrrGEelNoZgeEE9IrlxH4v1e6X5MlWgo6lXkIP6OEe&#10;Yx9g92+vEi81s7I6dQJ6NpNL02i1GR4fSvcELKmVvUF1FpIq/IGUWw+lqbeVX4q/kKysdGEbe+V+&#10;gcMvzdzdt/5O1AJ2qwHn0xTLrbSUwszGOFNNTjGG0pMcko3i/urqbjw08fp4bLI/4fmZs3yIeqGe&#10;pKyx9+kwemEMMZ8VM8pYvb/iI4sXu7d3Am5dCR/RSPgZoNXGaItQClO3pONBvi3VT+VwmebD5I4y&#10;PdM7hHb4hADofp4YTDfQZ6LensHz3VXH5Fhj98rPVAtYexYwvfjT2RN26JAWocStUJ+ApCMzuX0/&#10;sm9vGYHsoEsz9beu2JR+T0lyccRlYELLUkwQBvjKSdPq40Y76ovwxehRGC9Gsm0GZcbX3Y2mgFW7&#10;N4ERgOb311PI+furW2XpWpEjAJbAJ9pB+FPt5XfO+O5eKB0IwgdEmgwwroj61+p2Imv6z9RI8r4P&#10;ILthmXYlWdR/haukBP3DjtJ1y9VHVKgSqy7lOrwTBnUMokEeFUYQ+NtGItwRs9/cJ0tN6QR9ysD5&#10;44+yruuW1l4VSonj9xJ66HrKvRvoVkOZUUtjGIAWeoxCokrp3PtJcsoP0ADgK5hzJ0wy/J831ezt&#10;gsM6E3paab5hgfFSRuZm4sct7a1T/lL6QcOMmkKXn3QEIbMTgYgeyh3oZ5YKZafDaSRUt7m4Kigf&#10;8RGgH1ckYB136aYhStQdOcrZnzmBoiUVE9HSfDfPIovf4Di1efW4SEWyHXI4hJ0n1+dOmwdcVCyE&#10;jiJknyFMeKpmCdmWKppMPZf3pAJXt/qrcW5DrOqPqnhc0+R8q5a6awte89cBW14v2O57BW4TOm9f&#10;gobDIOxSzJHnEe2lYsbVOKlKJ6NlMU/TXAsxkVWZMRrsVFgdhnMcQPjtSEJp8CTwCs5YFj+dKrf1&#10;56p4rj8xuRSUlT5EI9oMcZtbidWT3U6nrjbsSggD3baO2nEND9mgdR6qXOB5Ty3lwBcv4bT0mlt8&#10;cSKx/wCJMBuP1niCgj9L+QapafDcITGcSl0jilnut/8AFNIdAOIl29jlw8XjV0E/OvOPOqER6DbT&#10;+6zyLZXC/QOTK2HJWZVEmZJXxNU96LBcAonFMgHYT1bf5Q/Rx3RbPmTx/hQMPbVtK1+FOyMSeFYl&#10;edZBGBp7WbU/VxXYFj/UOSnXDcn5ZgwXDhpuqJ1hRR7XsCT8eLU3jrX7JhvSP77D30kFuiClZJ+H&#10;pUhyg0a5P69uPOPdc8fwqifKWGZwp5K02VoMBoizX/wPUEsT9IA47cZg9bgNl5IJ/hQJPtqi2GVY&#10;kelNH8to6udayrhJK9jI3b/ge3MGE5K9QeNUjY9mStpcBw4gMJsTkSOQD/izYbszfTwlCb14yIT/&#10;AHyq0XUMKCAJPSBh61llxajgkFNCGlkH7sa30/h+fGDA8pYbiGLVVLlCbEs74vWApNVQhoqZQPAS&#10;H90fA68LXbVIXK1qcWdqU/bTyrnR9+09FZZKyOlp/ma0rToNffI/W/B1y96ZcV/lqt1FxKajpSPd&#10;w2jZizEdg8gOnNLsnCmVkoH9AYmi9zMAcSKYXzQtZUrT4LEJx+9KzbUX6Li7flxtxDpLljK1Y8iR&#10;bpLfo1qJ/eAHYAXueRrm2WXZVqY8I/vjSljMgVYCB00pKap85AS1z42H58RuE0OJNiD0tTC1DBcm&#10;yaA/tF+Yeb32r1s2pSjj7poVFaVJ1dOypvbx4pkoKamY+Tf/AII3P3852314u5MOcKUoWCIrvkym&#10;Q+YF7fRwIuYmKcSia9weumkX+mAWv278DlxxFL2laSRIro9jwunr9qg+NYJh4uAkJb8+DTKUQ360&#10;ruwCABUak+wT8eV6OBYbfp4K6IO7nGpXMbMSLqe/PRWwnGvcjsBY378tVlJB217ndmUX5UqouUrQ&#10;cBXucQ1rqOWmaW6umvc5kr2tbmiackV7k2AEajXjC0zVQnrr3Bwygd2ESOxvYcAV0SDFJnCUzXuO&#10;1MWuLd78Ab+2gg8JNdHty8v8NGaNqOvT98mP9vDrc2RcHT01iN2inVbmemgp6vx78rh7E7ZV+8g8&#10;ukp5B5S29mvM6GsUia53OIk0TOpcRVDoFs3t5kY3GptxTWtOmoDSSTNvNvd5wC21Gt+b0CnAZrlK&#10;80ajdoCPHjvhLMtYl+wN+MKUEYxMUy4kEHhSazCPmMIlicmxHgeEB/HEwc4r6LKXEljLmlromv4A&#10;EWueJN6HNdkiRiZg9VT72OvBu6fRslI9caQHoIc4V6oc5YSbKKrCqeUKe52TWuPgL804owTEoGug&#10;78w8OJrPhW2rlOT6Y7KiGRjqGHEy8QaRrxBFe4LkTXUG/ccBZqPVCK9zITYac1Tde5jN/DnqvXuc&#10;WA5sVsV7kcgg3tpx6aemvcUeBzGOcW9o4V3CZFE90mRXuFz9SVKMO6rYTiSEf6bD731cyB3DdJt1&#10;J6DFTRuYvv7B1B/gOFe4izbw7X5kEDNCKvcxSA2JHblVHhVxXuSaGMVkE9GBcyxso+7nm1QYppw6&#10;CFdBFe4nOlc0kWFTUUp1hkYH4a6cT3adRmjrPky4FDiBXuCwLsCRwkKcaj017nCxtZz240cDV69z&#10;DIo7cpJpxJr3HmgQ1GHVVAxsJoyPrGo4wICvOkLvhUlfQa9wzHplxRanJr0N9KaRlI+nkRZy2Q4S&#10;dlQjvsx3dyF/0gK9wyxF7W7cAoUIqEa9zgygatyqVAmrCvcw9m7aDnlKp2vckL24XKNNGvcErJ4N&#10;XTTYbL/k51MbfQwseGeXXAt30kmBMe2gXmJ7ohY2gzXuVBR4EnS/r/jGTguxJpHK37HW4I+rmSly&#10;guthQxHTXRL8yc9ylq42kATXuGL9wL7o1PjwGYg41DOJr3Ma3DBhyhiavtr3Hxp3GXZ3huZKciRQ&#10;O/fj7CgDB86LQP2yQdihBr3LzvRznts6dGsOll/ytKvlPr/h7flzLTdS7NzbAHag6fTprlt2j5X/&#10;AC3MnBwUZHrXuGx3MD9HJSnGsfa9zmA3Y82DJiq17nMsdUA7cUTWq9zkgtr3vxMVCYqpr3BByfW/&#10;LVIjvY6acEOXPd2vCgnmLWoTXuAP+Jj0ipeqvpXqsy00e6sy0wqFIGvlN7rj7yD9XJE3nsU5pYE8&#10;UgKB+PPVU59iGfqybNwyT4XPCfM1guEl1/eH8Oa3fTrFXxbLMPmayQExuL66HS/MQrQyI6K7AZzb&#10;C2fMbDiKz8WxZ1Nj24aacKC0Cvc5ga8apuvc5Ei3PVqvcjPqeWBilFe5MoZ2pJ1kTSx9vEb6e8ie&#10;FJnU94Ir3Ed6icDTEMuUmfKf/KUhEch8bfu8Fjag+2CTiMMOIoT7nXRZeVaHYrEfOvcbcl47FmDL&#10;tNicTbiygN7dw0N+GTfiBB20rzO1No8pB4H3V7knM1JM7U2PwuQ9MwBHwBuD9/LeIIJJkg4U1YuC&#10;FMkYKGFe5ZX0izYmbMnU2ISG8qqEl1/eA/bzIrJ7n84yBMkDbWFW8WX/AJC5UgbJkeVe4J+4kXGg&#10;HBiGhQDivc8rG+49hzUAmBW4r3OauW+zrypZjGqEV7k+mlZHV/ZxEnbSRxMiK9wc8lY75coW9iLc&#10;E1qrSZqMcztZBr3AZ9b+RqzFctUHVHLUP+l0hSOodRqFH2WPEO9lr+at03LaZUgjURtjgT1fjUkd&#10;mGZpYeXYvnwqkpB6eIr3H7oLn6HPuSaarL76iECOX2hl0N/p4Jd2s1GYNQdqRFFO9mVHKrlSY8Jx&#10;HrXuDkQQbX5KCTFRXtr3ODle68aO3CrDGvc4JYXbw5ciBV69zJsBIPKpVVZr3M9JKY5N55pJppad&#10;QivcGXK2JllW54sV4k1G98xE17gp4hguE54ytX5Mx5RJRYlA8Eqe0OLcDqpZWFjaPhx91BGyvV5R&#10;cIuW8Cgz7K4sBa/iOatvqH6LVHpD63S5ckdlo5n3xEj3Xhc+630jtyQcjuG8qeSts/s17B0HiD5V&#10;3V3T3i/t/lgdI8YGPUR+NdhgwuOL7D6lKunSdCCrAEEew9jzMFp0PJkHbQHfbLaiOiu+T2QDTjoM&#10;0iBr3PQyCKQSDuOaUJrak6hFe4oMfy7QdR8m1OVcQsZHUvCT+7IB7vEN0wm8bLS9hEUV2t6rJrpN&#10;wjYDCusca9yv/JtTXdPs4TZRxs+TudlCnwcf08gW2Byx0sL2Th5VltmTaM4txct44T6fpXuGYLkg&#10;fEclVshYmoQAg17ke5vpzxAp8V7mREW+++vEykcabJr3Fnl/E0V/kK2zxSja1+1j34pZWGwSrEHA&#10;ig7dsk+NO0YivcQdPV4j0gz9HW0BvSSNuRvBkJ1H0rzD/eGwVuvfC5ZBKFH2TtoWKbRvFaFKvuAx&#10;HGf1r3LM8rY3R5kwaHFKSQSLKAdO1/ZzIuxzBN62HEYisI8wtVWThQoRFe4pTFtNyOCAGaItU17n&#10;CwOluWNbr3HbDqt6WZGjuCDwvcQVeRpC8jWK9wPPUL09jzZgcfUbA/cq8LS9QiDWSMW97TuV5jZv&#10;xuunP7UoI8aQVJPGBtE/CpN3UzcsKNq5iFnAnga43s308Pj+H76kIeo2Uf6hZhlP8wwxQIi51ki7&#10;C1+5Xx5hhuvmepJtHD4kTE7SB0UBN88gOXO94jYrH8aQWbMKIYV8Cbt/usP28suQBgSNeS5NQXMi&#10;aDpyd5jAsR4c5XN9o5urCuDDaLNzKGuuvhxo1UisKCzhPaDybh9W0UgK9uMuI1DGtLGFQKyhWoBW&#10;RdD3ueLXGMDy91FylXZKzRAtVRYjC8E0bC4ZWFvHxHhwLArs3A4jh8OIPURgaP8AJ80dyW4S+ySF&#10;JIINFO6pZQxKgxOjzpgTtTYjhsonp5F8GTUBrd1bsR7OadvrO9GedvR71jlxXB1LYTVSvNRzj7LQ&#10;7r+WT/iUaEcxq373cQzN7bz3Sz4gNqFcQero6q73bib4Mb22wdZMLgBaTtChtPkeFHg6H9Z8E6zZ&#10;T/mlD+ir6QiGupm0aOUDUj2q3dTzjkzNtJmjCI8SpWBP7wvqpHccxjcSEjGshkmTBIoZXSwtwXsv&#10;408Uixk24SOQk1cwmm2upRNHrqbduGiyNmdqaVGT7JsBr48JFQJKdsienDoNE9w0Htm2gdzxlSPF&#10;qN4agXUqwUG1te/Cz+vr0o0PqCyQ2fcmwKcwYYhdwo1mQC5QnxPs5nx2f5+nPbcWL6iXEk90onak&#10;DFPnR1ldzpm3fwkeE0C3RnOp6U5j/wA2eYpNmE1kn+gyObCGVj/kie21z29h5rp4TPW5axWTL2LI&#10;Y2V9tj+6wNiDfk1Wry7RZaX0xjRVdMm3VR5LjghE31HBl1UWBUia757aQdeOzV4r3MqEg35YQarO&#10;rCvcnQzFe3NkdFFK28OmvcfaKoaNgQeONr00WlIRXuLfC69t6m9hwSNqgTJpKpH8Ve4J+DYpLG6M&#10;j2Hs4esv6BhVJChjXuGWyDnaWCQQSNe1v1HJLyzM+6UJ48aCV1bBZrBNEJFItfjN6hekcfUTBDnH&#10;KiD+b0y7yFH+VQDVT7W9nJMzzK2t6LfSlMLAwI2+2jawuu9H5ZezgTWCGQw2hk0HhwKPTV10qss1&#10;y5SzUxWAt5S7+8TXttN+wB5Fe6e8LuVufkLqfCYk8OiiO+stGA4cayVNOk6a9x25ZcMRp2oTXq48&#10;tV3Fr6W9vMtDhQVjp9KTwgkEphI1JFhz/9X5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nY5qtivc5Wvz1OV7nLlqtXudgXNuer1e5ntz1er3O9l2v489Xq9zu1jY83Xq9zKmml+PCtV7mZb&#10;ePN16vc5qSfo56vV7mQM3t56vV7nME31PKCt17mZWIsOXrVe5n367Tz1er3O1P7tuer1e5y1DHbz&#10;1er3Mmvc89Xq9zrXnq3Xud7CV56vRXuYmAvqNOer1e5x8fd56tV7mZd3fm6umvczRFle51HFKVVf&#10;jXuKCkqgIjHIAyMLMD4g8OkLCxBpORXuIjFsObB67aovDJqh+Hs+rhE6nuzVBXuYbKy7TqDxinNt&#10;e5EChGMEw+g81Wuqvc9G7RMYm/Pnqrsr3HiF4poTT1A9z2+w+3m68qvcZ6mlekm8iTv3De0c0cK0&#10;Ma9zlBKL+W/f288DNWBr3Ji9+bq9e5JUkjTnq9Xuctb89Xq9ziwUannq9XuYpJfBeer1e5Ak9+QL&#10;9/PVWvclxKOw78sBVq9yX2HNV6vc7AP0ActFar3DZ+lD0b9XvV3mhsKyLGMPwSjYHEMaqlZaaBfF&#10;VNv0ktuyLr2vYa8fbCl4DZ00YsMKeOGzpoOOo3UvLfTTChiGPM8k0xK01LAu+ad/BY0H5nsPHm1f&#10;6bfTT0v9N+Sk6f8AROhKSTqoxHGZgDWVsni7P3SO/wBlBoPp14fsvKbTpRs4npoZobbt0+Gq9epu&#10;bKzMWJDOfWORTHA3m0GCq/6CmA+y83/Fs3iWPY6KANOHkyd06jpYw8q+AuT4nipMJxqi1YVVh6mP&#10;WjDRRzUVBMu5dyqFPuqPCwHDA4ZgiUcSgKF0FrDTlVKkzVB4RNUOdWevGK5xxWWrklu+5tSx1+gX&#10;49rIip5aCxB7+HBTa5SVQ45sOwcf3U0o0TPNecJZ5JHVgV7sqt39oAPhyRDTFWEj+83t5IGpITAE&#10;AdFE64PVOMzQBY9mtsQVqWFRGp/Iezk0I7Xt2vwsW8hP20nQmRK5jz4UgZ8XgpHBibaw1uNdRzkq&#10;EHaO/CVbs4mj5EAYbKD7EK7zpnlJDEm5+vx5nLAJtF9wPESWjq1K2GtIIcMVLw8COLzrrtfQgn7t&#10;OcVKGTeLm/t5ZQUEkHAzhFOLRxmnqSSKLDdpl2zC4IHx7WPJV4j2HfhMFLG3rpkiFTM03xziWn0v&#10;ceF+ZS0MOraEcThLjuFOgaqjvBLKgkSKwOl/484JUq4IWxJ9vHF2ykYnZ1U7gBU6lSKEnz0JFwAb&#10;c6kiWRQt9fbxFqAx4UlONLLLmLVtPiUa0gsVIvc+Ht042PFHE3luDY9yOEanSQSnhSgScKN5hEOI&#10;Y1UR1lROhIKlFI94+3bxOY0kcafolNxwitlrLhJgk8DS5ghCsQDPTVhvSyI4ll2GgxOqusa+9ewF&#10;vBfp4m5ZLQecq7rd7njV4sa4VIpwud4YnDq2UbHp1hbSzNSUMoici4Ze1vAX431EIq1Vwm3ZqLHT&#10;4m3Ca4bCIOoHqpYWQgjH3UN+U8cxDB3r8MrgStRtuVQbtymy2Y/ZU+Pt4JOSSu60T3Ve2n38NW1F&#10;QgD3/Kkl0AftHnVO/wCJtS10FGMSxqH9JN+8llCrf+jg95UngpcVp62oiTfuAZig94HTU9zyON6G&#10;S5ZrSSqImBxHRQZvCEskmMKp79PGca/B/UpgeFYbiE9bhUD+ZSQ1szvBTzqRMzRQ32oxK9wL8+aP&#10;+IdkCfpd66ep+T5Sp+XzBXyqVNwUqJDOlv8AgXHBBkjoetGyP6I27cKCYjhX11ei2YZs3dHMp5sq&#10;BtkxTBsLq2HsM9LHKR97cJiV2XX2Hgor2yhM5yEpkYAnx56rapr3Oy7vMbG5Pt5sV6Yr3OHmsG1P&#10;LzTmqvcyLPuYA6HmiZq2qvc8Z9x/SE8pVdVe5Ipp5DIUQmxUrYezmjXgZNe4p8kVDRYkAP3wyf0c&#10;MmzFPsnTXuGcy9IyxbG7L+XBChUijYYivcV07ibDJoidSpAPFJ8QqhGFe4jOnGPy4Lm3C5bk7KlS&#10;xJ+ztPcfTwmUINWaVEV0bePL3nzDvpIalH3LURJIh+BUdzw1EKFCRSoqAIRc3HY6/QeFv9Yapj3T&#10;BXZfdlga9v8AEB/TwN3SDSG5xTWSlUxl4yb2PNeWrV/mXDG5BOvCsUBzUzka5Pfm6rXudc9Xq9z3&#10;PV6vc9z1er3HjBcaxDAq6PEMPfa8ZvbwPwPHkrKMRTiVlFe4POGdQXxWmLUEpimAu0LHufHbw2Fw&#10;YmjQPahXuMGJ5hwitkaDGVMROhDj8xxtbqXKb1A/dXuI2bARcy5erElTuELWP58L1ADEGkxTxFe4&#10;2y4tjmGOUk8ynawHusy/WLaX5UOE1vvCmvcWlD1hzfhUSHBMWxCglQDWKqkIYW8QW5bvVVcXChxr&#10;jY3ueKuH1L9YolEb5prpF7EM5J+Fjfw4536hTn5pZ413cW4wYl1s6iYup/meZsRkN+xlaxHs781+&#10;YUdlULxPE11odBpxuy9X49jFYzRyzTLIffaRid3LoWpZpWhJImTXY9nBZqoKHA6FKeQhahz7sa23&#10;H2sfYB8eKz4aeJ0iu+F8zxjceO40aiLVY0VN1++3ueFKttEritRr3EZylMV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9XuLLJOK/yzHqebXRx2+ni5helQpS0qDXuWs5JxKLFKJI20cxg6/EcHgE0fkzsr&#10;3EF1bwhpcrVcsKlpIFWVbDUFHDAj46cTuDCqLHhx5417hZ80VzVOfp8wkl1xanpptx7lwgVr/dwM&#10;pwVNNKOpWrpr3HxFeVA69gNeHQxqhr3MVVGDTnxvz0TWgTXuFtz7TCLFjMotu04EnRCqLXRjXuIT&#10;iakte5Phc7VI0tppx1NOCvcEPLc/l1UMovtLoG+gm3DZozSxFe4LMGxJJIxr4Dh4KU17jy2H+dhj&#10;TOVZWUixOt/o5spkVYCa9wCaOmQYmYZ1CuykoWva6tre3w4GIxpGBBr3DD5Wq/5zglztLKTqpsNP&#10;Zw/aMijA4ivcdoaMbS7SlfYR4cVkcTTIg17i0GLtS0OG5hpKeVnpJbSMp0K31Fh48FuVrxIOzbGy&#10;tOIC46q60HDvGs6WU8MD4jikclRURrKuH4DSmesDst/0tSw2ofbrpzLfK2mVNhSlT0JAk+2gnepK&#10;PEnZTSanEJJzFTQEIO8kht9yjUjgP5mzHiGFT/K5YwOhwSVyWFTi0hrq0/6wgB2qfpHJJUCCnu0B&#10;H98oyf8AS0DHnG2oKhHrNOMayFby9/YBYcY1hgx5YpepVdimal2tugMnytKh/dCwRW0v7eCsWBeh&#10;Tq1udQ8I9gpAu+CjKBhWUKBqOLLBUxlKL5TJ2XqfCKc6eZFHtuPAFjqfp4KrRhpj7UafjRCpSnlS&#10;DHntrvkeTBMv4M7YpnOuij3L76JIEU/Bip3Hj35hFudSiBPXTabYu7a9xM4j6g+mWVnSlyTEklcl&#10;wr0tN5sl/YGbsfr4UO70ItTpbExs0jUZozby8gYYDprogHQ8SeJ9RevecnNXTCSghex87E6jW3tW&#10;MHT6OB92+vr7HTicRrPyraWGbYwpRJ6q4CNV+yAL8TtRk3K1Mr4r1dzbU4hI+rQQzLBDb/CSbsfq&#10;twmOXgeO+fJH9BJ0gezGKNUPzg2j1NcwLcf8m5lyVBVCm6LZJkxeddBKlIzgEeJmmuB9/Hbd+zZk&#10;WzJcPA6Z95+NaW04vBa9PkeFd8EasrOttHSPNmvMGBZBpCSzXlSoqTu7gRqTY/dxZ+dvWsFKZtwe&#10;khSvQcDScBlPhGpZ6BXAuOw14FVbmj0zxVzPnTGMw9Rq5e6xk09Nf2Ko1K34RqvbPHvXXrlX9EAg&#10;e6nyy4RCAlvr4+tY2MxHugL+fIdZ1XpIYNvTDp/h2X4wbJNVyB57e27e9yib5avDa2oQk8VmT5+d&#10;MqaaHhcWSfdWVQw+1xljl6mZ4qlp6jFqmq8wf7zYZSM19O297gfdx9rLru98S3D5Npx8jNMqvWGx&#10;CUiek7a5cepOisWHU4r8y0woEOpmxeq8xx/xGGErr8LcPUbuJb8bpAHSs4/6UUXHMlOmBAjoHvmv&#10;c408/QfLdKKzGsZq61oTrFh9HHTRn/V3SAvr7eHQRYWOOvV5JgfjXgH3DHxxr3GGv9QmUcPnK9OM&#10;pUcJYjy6mu31Uwt4/pCVB+rhG9noQqWGk9SleL3U4mx/pmK6YXFuO0WaPVV1iT+XYYMXraZht8mk&#10;ieCAD2e4AgHGpzLM/wBl442wnwg+UQKcSGWdoAjo24Vibyo7yvYfHj9Q+kDPNMrYlnhsIwQEXaXE&#10;q8SyL7f0aXJ+/is7oPEhboSgj/jihTv55KcBJ8hFdiVTbbc37G2nMM9X0S6exjDKvNFRmGrQgCmw&#10;OmWlhJ9j1DgtxhZtMtlJc1n+i2nD1NKCp246QOvCuwZD3FvrvzDQdU6GbzGy5lSnNQSRG7+bVSKv&#10;hvkmJj3e2wHCtGcoSYZZE9KvFHRtwFVVbp2ET1iuYv489i+fepmJwinzDmOnwGjNgYUmUsB4fooL&#10;cNDe3lyYUpKOoR8qR9wNgx6q74l6aTIVF+lr8WxDF5WaxMSeWh+8b7fQeeRaJM61lZ6B+NOJSUeF&#10;Jg9Bxr3FLhuJwvUMMrZfeGw/yiwMS30yzk/keCq20MJ/Ztgn++xpCpMDxHGvcU0ubM2YYF83F0wj&#10;cL2jbfKD/wABqPo4cqeeXjr0dKRRi02hY8f3V7idXCYMzyGsxabGcwSMbto0MZ/4OThH+XQ6ZdWt&#10;fuqqCgbdvlXuSHwPA8DnWSopMMwk2935iqE81v8Al2CSTxY22wzjCR5nH2VYak4pEzhBFe4JeFdN&#10;8650p1mwwYtXwH7Hy8Aoqa3tEklrrxYtzQJQFK6ABA9taIKD8vlWCaaKIgSkC/bilg9O2RsL/wBK&#10;6pY5Q4THuG+nSdqyqI8bBCFBPCBTD9195DY89R56qfQhPPCm+atq9pWjpmlYf4zsHw79+Gc6Z5x9&#10;P2RKcUvSTIFTm+qiHu12OSeXSR/FoECKR/xK/BM0wdIbSFKPSYAPs4UkdcCUaU4CdtBNmrI3UvOq&#10;ilrc0PgNLqCmEwoJZFP7rzVCuV08U2n2cWubPWP1npqB8BxTqBhuTcOP/OMyph67wvgm+IXBt435&#10;cZVBGspbHBMaj6Tsog79oGACT0HYaDmh9F/p4ixKLHMfy8czV8Db46jHqqfEXR+++IVjyLGf+IAW&#10;4V3FOqnSaWdsSxDDMwZtqvtGoxWZ1DMfYGNwOCQNWqBKytZG2cBW1OqVhEdQ4UaCgw9cOpkoqJI6&#10;eCIBVjiTaoHsAGnAwxX1AZlgqflum+UMPw5r6Fh5kv07iNOIV5o1bmWWkg9JxjyowbaLo8ajAwB4&#10;05KhUWLE8gjqH6ocxyWglhpBpeQQhgPpL3HCRzNbp8w3qk9WFUDaEjUcfPj11z07cdVyf6hs7iOj&#10;r82YlWre3lUMTQpc+BaOy8XtWmY3I0yry2CmHLtptJKQKxlUU+YQBbx4taH0J4vin+/TP1dFTjQt&#10;89XrvHxO5tOPnc916Fuqg9avjQfXmhAGgQT0Cor4jTC+ws59igni/wAA6T+lLpL5sGYs44PTVDLt&#10;daU/Mzgf6u29m4ZDL7PLh4nEA8QMT6U2/cP3UBKT5nZUN8SrXjLUdHI7DwchP48UuAdQvTNls+Z0&#10;+yxmbO066BmpWggNvHz5gABx5q4t2wSy2t3zGzrkwKXN2rriYUUpnoM02yDN9X9hqekX2WZ3H8Bx&#10;gz161VyPEIcO6f4FhMguyJiFWtZU/wDRKK2vCi83hRbCC2nh4VHH3Y++lNvlRX9qiekjACKxf1Yq&#10;6lg2JYlUSgd1UiNfq2gH8+A/WfiC+qDMFCRh9LRYfTnRJJFMUSqe2yINc8DTm912s6WG0pHAnh86&#10;VjKbZOLx1euPtqfR5WwCiYywwKXbuzksx+tr8LVnDOnUnqZUtJ1DzHiOMiS/+i0SvHTj/V93Qj48&#10;D6xd5iSq6dUv+9RgBRx3jNsIbSABx4+2n2OOOPSNQPqtzNljp1SxKKh6P+XQLbdpul/Px4a2GVk+&#10;L7B7fbPGi1eYhWJNZuCM9Lg2HwCiy1gYxKdjfzsQnZhf4RxlV/Lg3/Ltsjwp1npJMewUX/mlOnEw&#10;OnZ7K9ybhvT/AKpY0fOnmpcLgvp8vTpEig+ANtzH6+XRavqMDSgH+in5mcaZ79KDgZ9le4L2F+ma&#10;k+UXHOpuaTHSoCbSVAhQj43Nzw8TkigNTzsDrMVrv5wSPU1iZwpAFzf2a8Ya/OHpc6Ys1Pg7DF6h&#10;Tcmki3DTv+ml93X4cI13+XZaYJ7w9Q+dP9y64RMeYrtS/Yrb6+AhnD1fpWIcHyDgyxFztUMWme/h&#10;YJZb/fyPr/fdtvwsIk7Nkmj9vLMZXh11k4C09J1e6gzfNYzK9HCx/eFjb/iAsOAG4ucxzX+9Tsk8&#10;KWo7hkHar3CvcVuEZD6d5dPmZokjrpybsayZmRf+IwQFT9RvyjG76U+O4XrPHUfCR6RSn80pCQUJ&#10;CZ5217gm4V1JwfC4mpsptVbANI8Loko1JHtkID/WTwXNKtrUwynZwCYnyNFa3HHD41YdVdEA9+Jv&#10;FsRz9mMpW02GmkRyQpqHaonf4631PsHKrWbo6SlQJ2YmmS2lCoVjPO2uGg+FuL/KPpy68Z0nSShy&#10;vi1bE4uJKmM0lN9Jkm2qF4tt8sdcT4UqJmDOA9p20mLqAICgk9dNGIZhwPCnCYlVRQsdAGcXP0Dv&#10;wVKv08dQsqw/I5tzhlnKpPaCOtNXUfEbYBa/wvwVfy64R4dbbY6SZPlG2kbd22dmpXThh7ajUuYU&#10;rZClJSVJ9jvEURh7Qx8OM9P0byE0rnGOoNdissQuVpIBEGPcKqlWc3+nlHbJQH7V8kf3ggH4mlv5&#10;nViExFPkLzMoaVNh8Ruv+fJtD6d+nmaZlkzZUYnS4fbcBUySNO47C0ZIAuPaOVXkKLmB4gBjPE+m&#10;yn9bh8SBt6RXKd5kjJgTe3gCbfnwzeUOoPoM9M8KNh2DxnFYrETTIk1Q1hrYWO0n4cNGGcsynxga&#10;lcSQJ/D3URvMXNwYkgcaD/FsBzjjMpSWvjp6dh9iJWBB/wCJ3ueJCT1sYhm7OlTmvL+VcXxaneQG&#10;CNYvKjSMD3QHksAD7eVVvEFP940laxH2kQAR19dKU5aVp0lclNKHDsuUeF4OmE05sNdzEasT3Y/H&#10;jF1G9dXqNrqN6DBoMEyTQEMtnl86ot7WCt9rhTe73XSj4EoQeJV4iPITFKWssanWvxUzUHTrL1JV&#10;nEa1Xrai5IaZiwHwC/ZsPo4QTMvV7Bsy4x851Ax3E81zAkvToTTU0h/wnZ7xX6+RFd5yLklVw6pa&#10;ugGB5UKktFsakpEUulVUUKgsPADw4KGTPU71hweAYP0HyTh+WGA2CrocLM9Xb2+fMGN/jxq2zwtC&#10;bRgA9ISVL88dlInrQPCVqKh/RnD2UzVmAUOIyibEC8u29l3kL9BVSAfr4sKnKnqs6tyJWZ+qMVxH&#10;cQSuJYi0EP8A0QjtYfVwRtozTMRCp0ngTG3qpCFsWWBCU+ypNBheE4UrrhdPHAG1by0C3Pxt48MF&#10;0+9OHXfDylXlumy/gr6fpkw35uUfESTC1/jwbW2799HhS3hwKZI9tEl3m7CQQTPl+lYcQqsLMXl1&#10;su34byp/5N4PC+nz1H5ikiizX1IrkhA2mGjWOnjt8QigAcHrO7+ZFEKeCU9AER5UHm84ZcHdhGPT&#10;x9tMstRlqnUztT+YU7MV3MfoJ1PGXG+k3pl6ezjDOo+csUzTjjm64RhTSVVZI3scqSqA+08Kn7Vv&#10;L1BDji3FdEyVf5uJ+FKPzT7uCUgdZphqM0Z2rZhTZbwVYYdAaqslCIo9oiUb3H0EcDbMmSf64Ygu&#10;GNgtHkDLuh8qpn87Eph/0sSXslx+6oHG12y7xelKEtJjHVtpYlKmwQfEThhsFLTCBXJReZW1Hzcz&#10;akou1AfEIO4H0nnp6foRkiAUuD0sGNzQ9pZotsS28Qnd/r40crtmU7Qsg9GI8qetiF4bOqpZSsqh&#10;Z28gexftfWe3A/zN6icdq1GCYI8UcX2VWKEJGg8AEjA4XuXoZMYemA8qV91p4njXOlw6lpAfJU66&#10;ncSxv9JJ4HM1RimapPksTgxbHJJdPl6WB4ob+y4F2++3AW8+p/AlaugJGHtp9Kwn+L21OZlUb3Ng&#10;PbpwxHSX0/8Aqvkjiqcs4HhWQMBDhpK2vdPmWjGpsX1UkcXWlnfIVDTaUA7SvFXpSG8zW3ZTE6ld&#10;ApC4xnzKdBVLhrzGqqidIIFMjn6Qun38HjFsr+nbLdd5ufceqM24mNflcOElQCR33sfdGvJISywk&#10;aXlFR/vfhhNApN+/c+BCQkdKttYosXzTiQEeDYb8lESQZKkhSPj5Y14poetWK0OH/IdL8qLglJYq&#10;Hq3VbfEotjwxF8m2TDLSU9KlU8jL1pWCpRMVnGWWrgsmYaj5qTuAi2UfQDfiFxbE865gpH/mOL1U&#10;0rjc0VBCQPoB7i/08ji9zJxatuPSB7qO2WE94JGA6KUS0tBRJtWNEA8WI4l6Tplnpn+dVY8Ipxr8&#10;xVsZ6lvYbHReRtmNw4lJKgQOM4mj0lDaMJOOw11HilG7iGnbzT2snbnsKy5HlySeoxetaXzmJLSn&#10;Vm9ov4fDnP8A31zDvUaEAk4kmflRilJcTAEAU7I6sNOOB2TDzE1U9tOc9LhetR6ZpcSCYFc+dwR7&#10;JhFIQL699eFv3GadbgHHZXuGA6WrurQkY0v3I4TXekJmjg6JwrixspJ4Uf17TueoeG0j946UX+s6&#10;fXwaZWNLVO3MISCKj0hvDf4nhC2Qr21twQzQWS4alc4M/u62F+OUu1YTXucADckjmjTYM9Ne5019&#10;TrbjcUlWJNe5x3BQCeWmnFKxivc7sQN173PPTNOJIVjXuTYNwcX04wskUpBxr3BvyeQcLlCm5A7c&#10;BNymcaTO4ivccqIszBj7eAW420D3MVV76OXW/hlV8f8AM6+kUbjZL/Dhtul4Lo+prFjtHZ/yQnrN&#10;Bl1ZRnyoQrbf0yfwPLxoNyxgeP0czaaWXW8Ntc2FxqnhRMasR+c4K3sfA/HkgL/i4obmMaaJxwrB&#10;IsJDbBbx+rnG9m2ntxQVindJqE6h9pS7WPY8n0BVpxe9rjl0wdlVk+6mDMKRrSSIAVJFrH+B4WL8&#10;W7Dnxj8P/HrIGanaJ7+y3bivPYcy9Mj7VfEVLPZOsJzRQ6UE+wigY9IZnovWzMk3urU4JVqoJ1IS&#10;RG/LmkDSHfSRkHso5hK5go10fd+41dmpuNe/Joa3lnTRhxPG2k0TNcuC7SsGhW3sHAUsQajtwQa9&#10;yTc2txqk9e50Rpzdbr3Mel+bq9e51489WxXuTsMkMdQCO3jxl4SKTPplNe4E/qrwuAU2A5pKndG/&#10;l7r8kzcV4pU431zUg7hvkl5jpE17gShgygC9iAeZYpGFD817nHXaU9vGlivV7knCZRBXRkjsdfr5&#10;TYqmnxqQa9xIZJDUWcMUwqbW7lwPC3hy92k6ARQkzQd5btudUV7gvg7NLW4HSdWNRuca9zKvvC/E&#10;ppuvcjMCO/LaqfTjXuScHktXIG7E680qBjTdwmUGvcGT04Vz4Tm7FcuztpIxZR9fABnicAobONRz&#10;vkyLi3aeHAQa9w7HmWO348jBbSZwrGKK9zslTccLyjScK9sr3IrAjvxOduNPCvc5I43d9OMqE1oi&#10;vcWWWKryK0C/sPEwTxGBBmg/eN60417hBfXPgByz1jy/1Ao49sVWsayEeJB2knmTWWuF+3x4isse&#10;y27/ADuWv2ijJSTFe4/QTLLTJPHqHUEfXwPAajFFC06VEdFe5mWwIB5RSKbNe4osAMbVXkSj3JRt&#10;a/x42FlCsDRRdA6ZG0Y17llHoQzdDh2I12RXbYQxZR8B7Pq5Pm517oc7o8awu7VsvLyEXYHCDXuW&#10;opYW9nMn9E1gSa9zJ2O7jgGitCvcyJ72p44VTVTXucyLDjJAO2qV7jnh1QaedZV44y2ppQIpC8jW&#10;Ir3DFYfhOH58ydXZQxcCSnxWnlp5EbUe+pAP38nfKXBcNaVYiIPzqO7e7XlN4h1swUkEH1rDLpGW&#10;8RrzUAzXkup6M9d8x9KqtSnytTKouLfZY2t9I5hpmNoMrulNcJgfL3V9BlpfjeDK2L0bSkT8/fWV&#10;WDKGHY68fnRQ+nNQaIprvnrAH48rVa9zxGuvNV6vcxPob8oacFe5wB1ueeImrxXuK+LCoM35YrMr&#10;zjd8whC38GGoPDbK3AhRaV/EMPOiAvnLn0vjDScfLjXuFT6YVLZfx3EMj1DXlhd2CnwsbEDhgV90&#10;qFVPmet/mmkXQ2EAV7g6iKOoR6ScXEgIt/Dh9rAIJ2HCorkoIUnhXuCj6YM6nCs0VORMUcBpLlLn&#10;7LL4fWODPd+8/Luls+YoDb85X37Cbtvht8j+te5YAVASwPbx5P6V6hjhWJBmvc6HYX1HPRFUr3O/&#10;dOnEMmYr2yvclQtbS+nNlEUnWK9xZ4DWtTVKMTpccWNK04Gg5dNd4DXuGToaLDc7ZSrsoYud9PiE&#10;TRkd7XGh+kHkgWikOAoP2qBSZ66hlbq8ruEXLf3IVPPnXuVj9LXxLoj1or+m+L/oqaeQou42BIPu&#10;MP8AiQ5COXpO7l/3CtijHURwNZwZ6Ebz5Yi9bxUkSfI7R6GvcsRUhkDobhhzKlKtYkVhwRw6K9zI&#10;EHbmymcTTZNe57YB27c9M4Vua9zmCB7pB5pbRRVa9z1wNP4cTknjXtte4psCxB4KhRfTTlgSmiO6&#10;Z1pr3B/wHEd7KL6ac2+iRNRLdMxXuE5/Eg9N1H1v6Ovn7DI/9+2W4mkJtrJD+8vtJHccK7Yhwdyr&#10;bOpB/vuI8j8ayn7Gt9V7v3wtFn9m7CfI8DWIWR9vge3KJejuZmqaN8u4gT8zSGwvpdB25lDurmn5&#10;pvuz9ycK6dbx2IQoPI+1XxrLwdb3FuTIKimvcwMvgunLnGnga9x5wqtekqAUJuLa8RlWg40XPtd4&#10;Ma9wA/VPkON8Ph6n4PHeRCqVBXuD+65/bwCbx2Xet98j7k+8VLe4mbKCjZOHAzpnj0ivcS3THOMe&#10;asvLM73ki9x18QR4/XwMZZd9+kA7R76PM8yz8g8UgYHEGvcEfaDrb7+DMCgVNe5xBsbW42oaeNWI&#10;r3JMTtG4cdh7OMBUH50woahXuKvF8JiznleXDjb5qFd0DHvu9n18ZzPL2s8tlW69u1J6CPxoltbg&#10;5c+F/wAJ+7yr3Hr0y9Uxh2LHIeOtsKkiMN3DA2ZTf48xS3czBeT3CrNzDHCeeNFm+2Rd63+baE9J&#10;6q9ywRXRhdb68ykQZEzWIhBr3PEopue44pGNUE17nHzHPvA8qRFWivcWGAYiiSfK1ShoZVKMCLgg&#10;97jhFctaxI27aJ3kqbOtBgjGvcKdn2tzH6d+slFmHIatFh07JUI/7nf9JEf6Oc5e03IlZS6nMrRE&#10;EnxHgCDiPXbWS2U9xvJZkPGVjDr2bawsiyo0cmoa45sJ9EeqeC9W+n9Bm7BnDLMgDr4pIPtIfo4o&#10;yzME5syHkxJ+4DgeIrDPNbFWXPqaUCADh10EWNYO+HzMoNwDcH4Hgwbgw0PDoiKD2yk2Usvvd789&#10;s93281VprprqdNLdr8yRgDTmzjXiJrA72BL8fMJrmpqhQCbDhe83rFMKFMeM4TT11G8cygKwPccS&#10;XqS6AZS9TvSmryPmNAJypejmsN0cwHum/sJ7jgYSpCQpl0S24NKh8COsfpU1bi73vbqXYdSfATCk&#10;9I/SieVOIZg6C9QoeomXFL0V9mIU4HuzQnuRb99e45pt5xwLMXpq6wV+QsywPAtPUtDLGVNgb6OL&#10;+DDUcwp3nyBWRXJbJ1JOKVcCDsiu+eS5m3mjCLhohSVgEGrUct5gwrNuAUmZcElWekrokmidSCCr&#10;C47eI7H48MNh1cJ1jqaRxtcBhyI1omQoTQ/1BeFOrAgEcFnLOPFCAXJI8OEimgg4YCrlOiIMUw4l&#10;RLUIUkW4tw1WRMzxMgpZ1JVgAQD99+aYvHcucDrKgFJII86Dl43qOoGTwotnU/p9R4/hctPPDqTo&#10;w7qR2IP7eU+fiY+kCHBpm66dPICaWoYGtijGkbnXftHYHx50uyDOWt7rJNyQA6jBxI6tih1UObJ8&#10;ZqyUrgLRgekinzoJ1QqcW87ppmtj/OMLUGJ3P+9FP2VwfFl7N9R5VLlPHGqozRVnuumn08Gthch0&#10;FKj4qBDyO7MUZwdtOLYgqbHh+E6TTG2u+dBgpvx9AqhSDXuc1kO7vywwqmnCvcdKeex5obKLVowr&#10;3FLSVJjsQeL2lhvAUiUIEV7i5wvEgyBRfcOHbdwkCixSIFe4JWC4s9PtlVrG/t4cMO6jhSFQDmFe&#10;4aXIGdFKiCVzqLHXkzZPmqrVUTtoMu28HV8KwTxb1uO44CnqL6NIhbqXk6Kz6PVQx/vD/GLdj7eH&#10;O8uTM5u0LlnwOJxJH8UUI2bj82nQoQY29NY6eYt+ifUjiGwb1LyzdFsYwCrlZayFIEgfxZDNGrL9&#10;IW/I5tt8VuWTrCv7okJSnpxUAfcTRCrL1d4EE+VdtChnWbxBPP/W+f8A89Xq3+Oe56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xucuapyvc5fRzdWr3OQBPbm63XuZxYC3PV6vc756vV7mVCOx44K9X&#10;uZAAD257jXq9zKu0nQccrVe50Rua1+er1e5lBIFhz1er3MyAEc9Xq9zmLXtys16vczAADlq9Xuco&#10;2BXXnq9XucxZtOer1e5IBFtew56vV7nK6kXGnPU6mvc6OvY89T1e5x8vnq0a9zgQR356kte5yQWN&#10;+erde5mFrX5YYVdNe5mpmO+38eL0KinCMK9x3loo8Tompp/+BPsPhxapPejrpIRFe4Hhjlppmpag&#10;bWU24QqBTXkma9zI8fnra/vDtz1Wia9zAoEqbDo681Wtte53FKfsse3hywrwr3HeM09VCaWqNh+4&#10;/ip/o45GqtbK9xqmppKeQ0c4sw+y3gfoPGYNa217nccpjby5hYjm62DXuTlJIsvjz1Xr3MgBHPV4&#10;4V7nK+l+erVe5BkJHj8eerde5HiUu28+J56tV7jgihfePN1uvc5Bwv2j3tYDuT4ADm69Xj25bd6L&#10;/wAMTM3WeKi6p9ffOwDKTMskNAAVra9RqAAdYom/xEXI7e3ixpjWZNCBiyK/EvAdHTQIdSersGVd&#10;+CZWjTEcXI1VmtDB/r1Dj2d9gO4/DvzZZ6c9LsGwHAaPI+RsLiwPAKJAsFDTqFUAfvOe7MfEnU8O&#10;e7BTqGA2RQokJEVXj1H6x4XkmSpzFj1eMWxt1IerlsFjA7Rwx9kUeAHDZ5TyDTUUaMU2aafDilA0&#10;Ao9aaUJEVSH6nPW9U4lNUU+G1HmSJu3G+gPBfpaCKmj3hdF5dplVwQhAkmkhPeelU09RerWIYzVm&#10;XEqwJ5pZjrctf28nr5s3uWKqeSTbZYmzEqhS/h+NaQ6VglQggRjRVM2Z3TzJZkdSdtlI76ewcmLD&#10;t0BGnhw6CgoTw+dIy+NURPXQGzYka5jUTErcHubH6eZVDHX2cKnFgbKugBWFIzF8TgpF/Rm58eSU&#10;UuQL8IlLAMbKUkRgKQtZXiTdJDddbm/s5JjSane5F7+HC5a0PDbhVwYptfyJFSWnLGUklx4W8AOZ&#10;d0SEzOdWI0HhxKQpwBI2Ck6V44VOw+SJQRJcG1wLeP8AZzC/y4Tch+ripHefxVdQUrZhXBq5zMzy&#10;G3b6NPHnEKoAVTp4ccUSdtJjAVUtMRkqCZbdrDQW+/mOWCXQ3vxW0+lvbVzCvDTxSYn5cm5lDoe6&#10;84pZWtbUcddPeJwOHupVogbZqe71DDzolIhJuPh8OTyyMBuOvAipChgnCaoUzx2dFPOCzS02IrWO&#10;LBbE37fDjXU7ZJvJib3u9uEaylCTr2+6niCnbjRvcky1iQRY00J8lm2F7+6Dbtf9nGOpDltsgB17&#10;34VuoTBKZmMNtGaCIgiaO50/xneYkgJVDt3C1jf+jjHWQQtEI7jU/RwHvrWoz1UmnSeij99Nq+Ci&#10;IrN4jLDXT6hbkGKD5dWKqDYEEX0+nhMtwuEapTzwowaHeGCfKhzlrIKhIpEqEqZ6iRV2qLG1xoeP&#10;WT6ucVELQ6LuIK/E8G+VNIU2TiVdPV5UbONhSdMGemq8fxR8EgfKWI4ZiFNcinSaCQ+Ggt+o4YLA&#10;ncVSIG3kyAN4hfo4HM4CXGFkCIBgdNR/dMh5pTZ9nHCtanAYBgHVbLVfViTD5g0RgcIQZt52lj8P&#10;YeaGP/CgHps/Tj8TPN5ChExemwuvUAWHv0kak/G5UngN3MvBe2QPEKUPfQNCEoHgwHRX1lfw4M/P&#10;1J9EPTvM8kjysuGfJlpBZj8lNJRi4+iIW5Sw92BPcn2clSt0d3kcGxuObrVe52HYNvHfnq9XueJJ&#10;789Xq9zLK4Y70Fuw56vV7mEknvz1er3M0MhRw3x56t17j9l2XZjMdmsL9+PtnGlLf3V7hp8szgWZ&#10;jow8eCtnGjdJM17i+ji3xFUsRY/w46asRXuAvhuILgmZqqeaA1OweYq6+5YkEqB34VrTBppHhNe5&#10;dRlfG5K/IOBYj5iyedTIAV8NPskfDilnChHqkVjUDceJPrY3z/RGof8AegkdSfYGF+JroTjTLh8M&#10;VwC2lb/WHNfzHESOvmRRp5jkfQTwOUCFbaz8ZOepuvc9z1er3Pc9Xq9z3PV6vc9z1er3OaOyHchI&#10;PtHNgxW9le4+pjsroIcRUVCDT3hr9Td+X1zT4cPGvcyx0+C1jf6PMaZv9ft9/Gqrgdle5OmwvFni&#10;NOk6Txm1vfB/t5qnyCRE17jS+XsUXUR3+scrrFNFpQr3OAwHE+7oEHtZgP48uMabKSK9zy0NHB/v&#10;dONPCP3j9/bm68AK9xSJnBqWLyaXfGotbYQt/pI146FxsowNxgAK9xjrMw1lUron6MSG7G5Zj/wR&#10;15orJpApWqvcT5PG6ar3OPPV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Oxz1bFe5mppGimV0NiDxxO2v&#10;CvctH6Fy/O0tLXNIHcQBSp/d5IDJ1JBFCUYAEV7gnZyofOpKmnOvnROLeHYjjzmynl4g9de4QnOy&#10;iHAsuYiikSUzy08oPhtY2vwJrEKpCvYDXuK7Dh5kI97Qi/DYbKvM17k6SFpISBaw5cV6vcL31MpQ&#10;skdR23D8xwO3KYNF74r3Ah4VUXV7kunbQqBfx5cVYV7ivwSW8jQsftAWPx7ji9tUUrQa9wcUbesd&#10;QpvvUXPxtwSg0tOAr3Huhlb5d0C32kEjl9tXCpr3AixuX+Q5xpa6WzJFUKzIw0IPcH2jhC6NKsaR&#10;HwqFe4IGDj5Cqq46RlQGd2ZU0VQ/vKFB8LcUMrMxwpWekV7j2aycx+VvNuGdNgV7mKWtrYKF46WR&#10;0B7+9Ya8Pssc0O+Yit4nZXrePLVuh8WXMz9CsJxOsr6TByqPDPtZUeR4zbcdvvtcd+Zv7tXrLttp&#10;IAIO2gjmDCnIAkfOm2aqMFR5IieRiNwIGn0X7cDrG6vpblmreaipqnFZN2siqIYz8fMm94j6BwfK&#10;vmUEgypQ9IoMKsy2camqZGAYjbfw4E2Mdb6iGR6XKtHR4cSbe5GamU/SzCwPH/7RL/gAHDZjReGw&#10;lMxOOzjWQXtrwHsy586h46rxR1FWXk0ADKn3I3bhC5eurP3EzwinksgYj2V3wJGwPHa6vaTMIR2j&#10;1PzdSWIPwjB976BwsWO8MqEf42PsFGGsJmMK9wV8sUeO0kW/L2GJCo0NTV7aOEH/AFTJZmH0A8EV&#10;uvukeBIJGwnwiigkpxUrDrE+yvck11LSyljmzM1TUup1psGpWI+g1Evu/dxY4taxqccg/wBFCfma&#10;0laNqUz1mvcwR5ly/gBT+pOTIKmqkI21OKyPWSg/4jHfyx9FuFShI1IbBVslZKvWOFXC1OHFWHQn&#10;hXuPVbi/VLHaDzc55tTBqIXApqaSGlFvYIlIaw+PHdDxH7Z8ISOAIT8Ma2VYwhBV1mvcDxcS6DYX&#10;X3xqabFJL+/M5klJ9tr6cQouMqZMklw8TOqkKm7tU6QEivcU79RsjTp/JelGBVkm7u1PSmWZvr2n&#10;aPo4Yv7wWqITboJ6CkT6GNlJF2Li471YHnhXRPxtwSMLyp1RTCFxmLKWHYFTt73zuYatUc/6wgkY&#10;Nr7LcOE3V8oakW6UDpdVHsA21s2rKcFLKvLGut68DPG849V6msbBsq5lNbKfcMGA0Dog+HmqgBHx&#10;vwOO5lmal6EPJTP8LSAR7cfbRo0ww0CdPqfwrkDfUcUeV/Td1IxtlxrqDXvQK+r/ADdSDLbvfbc2&#10;04LbHd+8dSXHlQScVK2x5US3F8iD3aUnoPR1V7iyxXIHQDK8qnE6ibGJ012RAsD7Ls2gH0cEqrHL&#10;bUSpRWdhA2TSFNw86JGHSK9zG3UfJ2VoA2Uso0UUi22vVjzDfvezcZGYItxDDIjpVtq6G3XPEThs&#10;jor3EdmD1H9acZiemOLxYZTA2SOIbRb2KianhS7nV5d+DUEDoGFGTVsjbt+NYwibiQNeInCcl9Qe&#10;o0/nVVNimOh9Q07mmp7+3dJa44HG8tucwUNZWsA+Qoy75CBCdI95rJwQo+iWK4DTF8VrsGwNQvvJ&#10;fzpB7De9ieC1nd4s4q0JHDGT69dFwuAomST54CvckwZcy9W2o6vGMUx1kO3y6Kn8mK/+swGo46qw&#10;RMais9CEx76RlwpOzHhGNe4ocP6S49iE+7LOVf5fFbWpqyPv3zHueL27Aq8KW9PWrbTq1r0mvc7q&#10;snZdylK02bcyYdSyLoyQN85KL+xIrqDyyUMsnUtaEq9tPtJ1plWB99e40xZr6fVEhhdMczMoIEaa&#10;0kHwuoAP3cJf5s0pUBKln/SinENyZUB517izwyh6k1C3yflHCsu05Pu1FYTM4B8d0ptyheuHFfsG&#10;gnrVj8acLSUmSr0r3INVlmlcn/OBmp8RkU+9T0bsEJ/wrHTjUeHKu2LlwZfd9E+/ZV1ut7Zx4jo8&#10;q9wRsp4VieAQtV5AytTxRnVamuiWAn/WLT2kP1cEVvZd0f2bf+crnCkTlwHZwIA2E7TXGwLW481s&#10;2Ya6okl6j5t2RmxWiw7RVHxlbuPo4IC1H91c/wA0Yx60jQ/rTjsG2vBV9nIZzX0jwNzUYPQfN1Ol&#10;pZd9TMWHioN7X+HDBo2qB4QVH20hK3FYE9Y5412TYceps5Zix6kP++qqSmOh+ZQ00Tf8C4W/FYvX&#10;AMBA6xFIVp1YEk+lesPZxMTy4kgWKGtwjDE/dMP6eU+3csdzxIb5xXFIHtraglsajwrvjCHyI1QZ&#10;caq8axeRvd8qCmWGMkexpbNb6uItLbhhepR6AI99JfzBbgp0+lcW3X04POUMM8+BKjKeREjUgf6R&#10;iNU7kHwJhj0a3BXaWKTEMR1k/HhRC5mSpOOM7KxNG5fcz2X2WA/PizPRD1C9RJP5fhFR8nTn/c6C&#10;gCrbvpp/HhtcWbq4CVBseQA85otczHuduzqpqxLHsBwCEy4vWQ0sY8ZZQv8AE8EbCvRBnTBcOM/U&#10;LOxwiADcy1WKR09h4/o0YG/EzdupA8TqyRsj7T6jCrJv9f2pJPkY9tIebqzlySUU+CwVeJO5spp6&#10;WR4z/wBDduy318CXOSegLpQzrnXNc+bq5CP9DoXlqbsPAyaix+J4Hby6sbJUPL1K2wFaj5eGfeaN&#10;7a1vHFeBISnr2ehNPdPiWc6+S0WGx0MdtHnlVm/5BjJt9fC/5m9WeU6dDQ9C+m+F4HCT+jrsWRZZ&#10;wf8AEsfj9B4Fn94Ej/ie3TAGClxPoMfeaFjOWd0kqdcPGUin6nw+sVd+I1LSn2KNoH3an6+APjOb&#10;us/VOoEWYMbrsQjJt8vTqKOkA9lkCiw4UBy8zaE6zjjCU6Ejqo2adZaH7JNOqwxoSyCxPc+3k/Be&#10;k+FUMvnYhU+XMR/k6dC8lz/imk/Zw7a3bBxdwngMT6mid69WrZh5VmHbg1Zc6RNXsJMMw5E8tRvm&#10;qZgzf8nm33cHNrkYQnBMdZNEwuFOYGuiQNTwU6Do8ohFTjmO4fg8X+ISq7keNo0ub8PhlxQB40Jp&#10;jvQkSPEejgKwvKdt40LEeGg/jydNl70v5MhNdnPN81awN/KVfKDff7xHEZas2DLrwUegUiQh65XA&#10;QEnrOHrWDzK5iNsYQfFrn7hxF1/qQ9POF7lyNgFXX+ULCQoUiuPF5ZrAj6OED2e2dvIaSpX+N4R7&#10;aEDeVu/xkelZkWb95gfaOAlnD1V9R86THA8q00FGp0EOH0xqXA7C8rAxqfj4cjy63tcc/ZtCepIk&#10;j1o9ZyxLY8QG3acKzBQOB7UZB6gZpPzGe8ZTDlv/AMjM3zUrA/8AHcbGOO3s0+jgZXaXt+NazoT/&#10;AHxn3UucWywoDFXlsrlyBDlTovglSIJIqvNFYpICvMUS/jaOA9vgTxGrLLRtQUpSnlbMME+Rj50p&#10;duiI0AJB4gY17ixdq+hpl/ldLh+Xad77RDCHnP07bt9/BS0gMeBttLYHSJJol7wOKIUcPOvcdcud&#10;LOoWf5CMNpsSxBDoGELItvEg2Fvp4dsWb16DoST04R7qLe+Q2PEePGsLyRxi8rKt/aQP48Vjem3H&#10;qKtShnhjp5yQCN6yyj2gkEgcUfyNSyEqEdM0pXdISPCffPsrmHVlurA/EcMzlz045Zw+hhar86tn&#10;W26JCSSfax7AcHNvkDTQGvEjhQfcvFEwgHDZWN5xH/lPdHtJ4qsVy3T5bgK0E8mB0aanynjiN/E+&#10;Y2t/r4ofs7dk7SjrB+dLrcuvCInz4dNe/RzLtYBxwCsd6/8AQfLJalzFiddmCpU2ZJK+SaMnwuIy&#10;RYcB93nWX2ohZUsj++/ClaMuWvHYOI/CsTUoICoFUD/VB/jwIsZ9WeU6wvh2TMqUUd/dEhpWdvpJ&#10;PvcAx3qadSfy7ST1HAx1Hpo/ay+BM/L3VyjiAPvMb/Tb8uBHifXjOGFyebTYiMHDa/6HSxrJr/ru&#10;C1+ELm8DifEIQOgCSKMAwlRKYqQwVhtIuDxB1fUt8fqBW47U4piw1u1RUyC9/gPdA4QO5otZlRUq&#10;ekmq92RhgK8AFFgNOJmLNuO43XjCMkYUryOdqRwwGWa/a1wCx4VrulkwkSP73EzS3SEHUo+nCuyQ&#10;Bdu3DhZP9MXqrzrh8X9eMwJlfC3VdsM84eo2exaaK8gPsDW4M7fKcyzJMKWGkjr8Xs20VvX7DZ8M&#10;TjgMPbTZPikUbbIEaZrEgqPd+tz7o+/hosgfhc4RmN1xFJMYx5dN0lYnykO72+975HBQncpgjU86&#10;pahw+0/rQUez9LeBgeRpB5i6uZEyin/GjxKCGW3+QjcSy/RsjueHPyv+GzkDLcKmtno6Mix2U0Qn&#10;l+gyNfguY3XshsQZ4EwPjQJd3gWZDc49Oygul9S9BXysuW8GqpkGgmqR5CG/iA/vEcMNlL0m9Pcu&#10;AvS0dTXMliJKl9qn/gdBbg5t7O2tYhKQRt4z8qJbjOnXgMYOwxTPX9d8UeRYZKikpb91hvI33+3j&#10;hj1Z0j6WU7Yhm7EMMwuNASY2lj3i3wJvrwVquW208EgcTAFVbsn7saVAgcCNlOdFjmdM3KIsvQVU&#10;ljfzpgYo/pu1r/VwpWb/AMQDpXBUy5d6J5dq84YkBp5Xu0qn2vPawH0cBD+8jaTDRLiuGgYepOyj&#10;q33fW2f2hEdVK2k6Z5urWWTHMVWDtcQJuP0XbtwmXVT1E9Vc0xNVdWMw0OVcMAP++rDHCS2/wvKC&#10;ZnJ7afdwMX2bvJE3CwykiYSrUo9R/QUMrTK0sK1IST17aFTCMs4XgsQSHfO9/tzOXb89B9QHAZwD&#10;r1iuHUBpukuW5qOgdjevmTyDKfFjM48xr+PAUc9ATLDav8YiCfU40fu20Yq84H6YU+vFDIbyDdb2&#10;6j7uQkwfrL1CxUNW1cdOspvZFeUqD8e7HjJeu7s6sEg+pjrpHqS0nWqAPOuZKot77Rw32RfQ/T4j&#10;SpjecsXrpIFAZ2rCtLD7fdTRjw8Y3cevlBa1qA29FAx/OG0mYnypL4hmzDaOXyoD8zN28uEF2H07&#10;e3DIYTkf059OYVgipP5tULt9yliAT/gpn1P034O0ZbbWIhZ1E9OPsIw9polF+9eHSiUjnZTTUVWf&#10;cUBGHQRYfGf3523v9IRdPv46Yx1JxaSibDen8OGZYpiCpNNCaqtYfQAbNy35ltjBBCeiMT7BhTQt&#10;FrMOqKo2Y1ApMoqk/wA5mCrqcUnVrkyMIol+iMEKRwE8TyN1MztWrClFiGKrcAzYpUMkf1QggqD9&#10;HCR1S7j+5ha+o/Kj9CG2RiY/H50q46zAMLj3B4Ite0YX9nBCoOhcWWaBK7PuZ6PA41FzTU6JGSB4&#10;GRze3Lfy9xtOp9xLSeOIn300l/WqAkkHjwFMk+c6uqn8jA6B6lQbGQn3R9HIeGZh6EQ46KfC6bGs&#10;6TJ9mKhpJpacn2NNYR/nwHP5nYg6NTj5H9EH5UfKYcVEkDrptx7E85fy5wk1HhIOnm1EguL+IANg&#10;fp5mz16g+pVJVxZRyTk/DsuIxC2q51nnQeDGKHRSPYTwNXuavaIYZCE9J+71FL05c2galL1e70pu&#10;yz08jsMYxnFp8WkkFw99iG/+EjuOJWlps8YcKrHeqWPCsWVdwZ4lhhhHgqILXv8AfyIcxF7mA8Rj&#10;r2YUpVDo0Ngz00I1HBh9MoioI1Vr2O03P1kcL4+f8HxrNLUmXYhikgay2k8wIfaQNAPgeY9bw5O0&#10;2gqJEgY9dCIMQkQYjbT6lwouLHi2moM4YkEWpqvkF1usSrcj/Dc/Z5gBmj1tauEAaia33oTgca5c&#10;e8KwSkw6USKWlf8AekkYsx9vw5HlxeKc2AAdApUnx4mK9w0fTCDdOFi7Eix/PkfOALnVT7QSoYg1&#10;imO2MnhEfXTWLU9Z3hZrmKmiAHs90ckXL0aWwaveJEYVjoxanX468JeQSAW09tuHFB5COmpPMZUE&#10;X/LjyTSlMDZXuYACNOVmmsQqa9zmwa3u8ptNNiSa9zGFudvc8vT5jYca9zkFI0PKKNekI417kqAs&#10;W3W4wrxU93gr3BtyawTCJ3bvbgNugSYoudUo7K9x2o2DWK25HdzJMUEHFFRr3Lh/w0qhhmWvhJ90&#10;xqR9/DbdmTeRWOHaH/xKfKg+6nIHylNfwZT91+XwUdQBEGF/Dmb7MpSI9a5tLTwNEpxGCN6p2Xu2&#10;vfTjwt2UMPHhqCKJ1CDUKETPdTYEWAvzoW3a6cZKZFemayEEOB4g9wOSqaTyahSdNeJXFd0jDaas&#10;MdtNuJUQrHYOdyi+7T4cB38Rejlxb0AZ4VVuY6RpPu4JMyPf5cpREwRAqTuzJwN5ykdKVD3UWL0/&#10;q2CeufAJJ5tKmkxSEFtL7ovdX8uaHuFG9CjHvbmET/3V01fwWRV5wtfjpKAtP5jW0I4jTiYpGPui&#10;u+CxhjBqJG73UHgNdEKNR++IWa9yefhxJSKvc4nXTlq3XudH+HPVuvc4HU8tVxXuZ6VgZLjtyq9l&#10;NrECvcTPqRw5cS6RJXgXNDPG/wB5AOnBHug93V9p/pCj/cx7ucwKP6aSK9wt1DO09DFKDfcim/1c&#10;zRRsqY3k6FkdZr3JZGl+WVwpNXuRlfZOpW41HE6xjSgiRXuJ9mlo+rSljZKqAG3tPx5Z5X7GQaPA&#10;A7l+H8Kq9wa9qkWPj24GnJScDUXTXucdq2svE88a9Ne5HksNOWSKdFe5wgukoYHUc2cKeXiK9xb5&#10;IxFsF6wUFQTtWsQA/SRrf6+B7M2w41PRQYzNn81ly0/0TXuWHRncu4jXkGrVGFYfERXudk3a5+7i&#10;CTNVr3MLEbTzxlVXAr3O02ntyhEV417jlRSGOdWBsQeMLThSN0SK9wI/W7ldsy9DYsxUylqnCpAw&#10;t/gP9vJo3ZdChpJ2H3RUh9l9/wDkc0LKj4XBHrXuFj6bYycbyZQVd9zeWAxHt9nBE8O7Weo1N2dW&#10;35W5Wnrwr3BBGljwuI1baB9e5NpJ/LnEgPYjhesAUncTqFe4YHovnOXJXXLB8akl2U1YyqwvoSfd&#10;4L8ovvydwhwRMjDqqJd5ctGZ5W60BKk417mwBQ1S1NMkvg4B+/mcrT2sTXJB5vu1EdFe5PXVrHj4&#10;VjSM17kgCwuOLNA2im69zoWvc8ZTM41qvc5qxTUeB5QpUDgqK0RNe4O/T3FmQrc6ixB5JGQ3CUKI&#10;JkVGGataTIrogEWPjyiL8YbpouQ+t2D9XMFgtBjcaPUSAaCRLK9/iRY8j7f21CHEPJEahj1kfpXW&#10;/sEzr+bZauycVij7R1H91YIyfeS32TYfRwi9NPHVQrURaq4BHInQrUkGshHEd2SDwrOO2vMyiz3P&#10;HJpk7K75yPfjRqte5ja19eVq4r3MZ7356nk17j1gGIvh9csynaLjUeHGFgtqC5xBwotumQ6kivcL&#10;t16gw/p71Hoc10V1jxNlcsov7x+2D9PB+8A4A4eNTLumtecWS7dUS2CIPRwNe4L1LULPClShuCAw&#10;I+Oo46lQcGoVHLiNBKfSvcZZqz+qea6TOlO5jJYbyPFh7fpHNlRC0rBiDRmhv+YMKtVdGHlXuWo5&#10;Sx6mzPl+lxqlYMs8atp4XGvMorS4/ONBY28awPzG1VZPKaUNhr3FN7trDvwwKSNtEVe5wAN7qOWg&#10;ca3Ne54E+PHQkGvRXuO1NUsnujvzQTBmkC0TXuDrkPGnj2XbQcEVo8kKg8fjwqLM1tpmvcAn1tdM&#10;azEKfC+r2WBtmpSqVBXvcaox+HccDm+VgbptNyjaiAYqWOzHPEMlzL38QrFPlxFe4I3SDOcGdMl0&#10;tfuVpVVUkANyGA97khbvXwvGE6sSBjQL3jy05ZcqREAkkeR2V7gsDUi3B6oTUenCvc7JAOuv0caK&#10;a0K9zr3W0PKBMnjW8a9zEw2k2/LnlJinBjXuZoJgkisPDiYimlpkV7gv5UxbfZCdV4qaTqBFR7f2&#10;8Y17g24XLS4pRS4diSiWCoUxup7FW0II4SPoLZ1J2jGo7UVWjiXEYEGa6btzWt9bfRE+mXr01TgU&#10;bHCcRvUQMB7oR295PpU8kbKL5DDiLhPhCjiBwVx9u2u2PZzvEN8Ms0OqBcRAPSTGB9a4RMWW57+P&#10;GbD8RixKjjqoSNrqCLcy4t3kvo1DjXnmSwopNZOOOhF+KZpHXucNzp2NifZz0A17bXuKeCGkzLgN&#10;TlbFveirEKG/hcaH6uaU0HUlJ2ER7aJipVm8l9vakyK9yu2pwXFOhnUVsGxOy08723XspUn3GHMb&#10;3bVeTXMK+w7KzFRdI3qsw6j7gNnQRtFe4aSCoiqoVmjN1Kgg+2/s5JrTgWkEVA6my2YO0Gvc6AAa&#10;wueLhBrxM17nI3J0uONlNVr3HzBcQehq1mZjZSL8o2stqgcaLbhkPJKeJr3EpnvKwwXHU6l4KxHn&#10;SAuqfuP4N9fMft/d3tRGYMTKSNQFCLK783LRsneAwniOj0r3D+dIeoNPnTLEEzuDPENsgvqCPb9P&#10;Bju7mqczZ1cRgR0ViRvDlByx9QjA4jyr3Be3GRvbbkibKjwCK9zJYstrW5Q01MV7meBvLABPjxuK&#10;aX4q9x4zHlfDOp+T6jKmK2Ehs0EtveRx9kg8A2bZc3etqadEoUII+fmK3ll+vJ7hLiThxHSK6N/D&#10;gfejfr9W9A+qc3SnPEhho55/JkDHRJR7qyD/AFW5zGetFbk5iphz+5OH0x2EVM28+Spzy1F0yJwn&#10;9PMU0Yzh38wpSsf217f282BaWqjqaeOogYMjgMCpuDcX5M4IWJGPXWGSgUqIIiMKBueBo2KPe4ax&#10;Fux5LDEfSebIrdQ2F7j2acyfHjNVrhZSdhNyPaOct2wgnlomvRXGRTOm0DTi4y7i5SQJI1xfgcum&#10;NQphR04xsoMc95Vpcbw16SdbrILEAaEcrF/FF9E9F1pyRUdZ8lUynHcMh3VaIPemhUdxbuycDGYZ&#10;Y3vHamzd+9MlknDHbpJ6+HXXQ3sb7QPyKxltyfAv7CdiVdHkaC70+dS5ej+dX6RZolCYHiMpOHyv&#10;p8vM5/yZJ0CSHt7D9PNbvpRnw4ficmQcaciohJ8t3PcD9258RzAe5sFWylNLwKcD59FdgLcj7pkb&#10;ZqyjTubnhp8PrDAVlQ9+BJaCo40bhQcxOyo0q7lKgd+DblLMEsUyCR9LacInGUkGNtIXUJVsFJbG&#10;cPE0RVxcjv8ARwzVC2A56y9UZYzLGlRS1UZRkcXBBFiCODDdjP392bhLyNkwpJ2EUHwV2DodbwPx&#10;opXUnK2K4ZiMebsqt8viVCweOQDQjxRvap7Ec1sfW16X8Z9OPUuWrwlGODVrGWkkC3UC9yhPw8Od&#10;JVvtZk0i+s4heKuo8R7aGlyE5kkPo2n7h0GjO9Kuo9B1MyrHjcIEVVExiq4L6xSr9oEd7HuD7OF9&#10;wTFY8VoVm/f8RwUsvJeGBkjbQKA0+HooTQQe3HMoxH0cXU/XfOf088DNNTXuZknA0tz1JnEaq9x3&#10;p6gWGvNY0UKQZivcUtDUhQGU9vbw2ZVAxpvTpwNe4tcNxLdqTpwSoXpTIovWgIxFe4KOXsclpZ1d&#10;W0FuHTNwRiaK3YWnAY17hssoZmpMVof5fW7XRwVKnW4Oh5OeTZqBCFes9FBZ1K2lBxO0c7KjTRG2&#10;6PTx4WzEPTFh+GdW6CalVpcCxKokeaL/AIqaONplF/8AAzKBxI/uqycwbvkRox1jhOkwfbFCw3yF&#10;oDkYp+YivCcGMuO478//1/n/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7mQX56n&#10;a9zw56tivc5XI7c3W69zKgsOer1e5lVb89Xq9zwtu5sV6vckAX49Wq9zmFbm69XuebaDblFV6vcy&#10;rb97nhXq9zPy1er3Mmi99eer1e5yAVtebr1e52FAOnPV6vcyKbePPV6vc5bQRpz1er3MqqD9PPU6&#10;mvc4JuLG/hzdXNe5nX/ENOapoGvc7bb9rmqeivc4KR25avRXucxcc9W4r3OaAk6HjqTXq9x4o5yh&#10;s2oPF7S9JrUTXucMxYQtfTfPU3+WjHh4jjj7Y+4UjKNJr3ETDJ5iBl0I78JxjVga9zjPGW/TReHf&#10;mq1Fe5hK+cpmT7Q8Oerde5mhcOuh56tRNe45bUq4BSVJtt+y/s+H0cdmarMV7jY8LrKaSrNnXs3t&#10;41srwxr3PU8rJJ5MmhHPVvZXuOINrDnqvXucCdNeeqte5CmtYt8Oerde5ypR7oseaJit10dOCH06&#10;6bZ/6uZqp8l9NcMmxTEKlggWNfdS5+1I/wBlVHiSeWCSrCnm21OmEiai1VVT0VO1VVyLHEgJZmIA&#10;A+JPNjT0afhiZF6N1NPnfqrHFmnNm0NFA67qKjca3VCP0rqfFtPYOGyLeDjQvt7RLWJxPworvU3r&#10;bGuHz0+FTtQ0QO1qoG0sg8fKB1QH/Edfo5dZlXp7PXzJV4iLtYAC1lW3YAdgBw1CQn9KM1GqpuuP&#10;quwTJ+GzUWAyhEG4kk3Zz7Wc6knhj8DynDQoAgu3ieWKyoYjy/WkQVJPMVRf179V2L5mlmjWo2GT&#10;d7qk3AHgOL9aaKkjt9ptOHNhYuXysPCOJPy6ao84pMADhw6Kq3zh1Qmr5pZfMVbsbAn3reN+enoJ&#10;KvY0kjRhSG902uPYeDZhhNqClsx1njSMQtMkY840C0PWLDsIq8QnXDqPFWngaBBWBisLE3Mse398&#10;eF+OYiRjaJtoXuD35Vdwv+LHhNVQjhjh76AyorNlI+K47EWkqyTBKpIVAp1IUd78zRwsSNoJJ4Wu&#10;P6sSQIpSpIig/wAVxSurWuto1j8fb8eS2jiVLEkN7LcKUurWZwIqiUhNJM16SyttPnXvfnJac7A+&#10;7t9/G13Gk6QMT7Kf1VkpHhlLQ1R2q4sDzFI7B927dxU2ieEU6nGsNRSeS5jibeth7wHMYNgSq6E8&#10;fKQDJONU7sAzUyrq56wxmp0MahRYW0+PJEUcTLvfS3C1xZBgVcqioqRbz5De9rfX2fTzB9mXUaeH&#10;DOZT1xWv7oJNTKmXYFWkUKDoSD35Mj2E3Q6nhK4VAeIUlS2AZqTTVEUgCbe3t/Zzt4SxFjYj2cYa&#10;d7qcJmnigK2zT5S1knleXtG3Xue3MSRqD5cYufjxS44owVe4UzgkxBp1pz5jqzOT3t9Hx5DrKWWQ&#10;kxsqn7Jt3sfjwIP3RaJkSOFOpc14baOL0hnwZqKmp5vMkZWEi+Y36MSX0JUdxxNvh4jLqWsAdDfv&#10;xEq+0okbY2UbtXOjACjzZerpq7HqOmkjDbjdjGgUa+NvhxpqKQiyudB2twPi4BMpTtGM1tdxqwIo&#10;3mXp5XoE3ShQh2m/sB5hjDveDd7tiO2p4G78rIBAo0YUVjSRPXQ4ZKny9Qnz5nMlQJFIYtcAE9gP&#10;bzrAnjpahVkO3a1zb9o4e5RddzMq8J4cSeql4Gnwigx9cuRcR6jZNkp8HozJUy06oJJmsoHsv8OG&#10;KwRyKdSlr3DLbT6zz2YIS9MTsMg+XD8KCTiRJj37a1D+os+LZYz/AEdJUS/MPQ1YhVzqUKSbbIfY&#10;D25p6/8ACnfpjiuXPVVkvqlWyNPHmbL8a7wPcV6V9hQN4nawJ5D+5F00tLrLSdIQs4cceNRoUqSo&#10;6q+n1+Bn1GxbOHoOwTKOPXkrMq1E9C87FbzCVvnFche1vNK2Ps5rN3uRycatVxg7a8w89Wq757nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7k/DX8utjb2MOOo204jA17hs8rTRvTRbr3G5f28FTHGj4GvcE&#10;SGVlFk1twwivE17gY1lVNhebKOoSykGca+JcAqD8LjhK791J5givcsf9NWbpM39IZGqiTPQVjRyA&#10;6bSQCAvwtxxo0IWzKa9bx4InUIPU9Kcfp0GsSpKT7RoD9fK3GwVpzFMV0bXB5QXmmMRYtPF+8JGJ&#10;+s6cDShBoFrEGu+JjlaZr3Pc9Xq9z3PV6vc9z1er3JlDSTV9UlHTjc7mw5uJqwTqr3DrdIOi3Teb&#10;DXx/PlVF5UBs4kkCqo/xML34IWrSBqVso7abSnE417h0Om+TfSJmurTL9BRYbijrZbxFg2vt3WJ0&#10;4uFo05spcNK9gFcH3W93vw3sX4ZXp7zVCuI4XhxiV13bVlZbX14iXYpTsJpeLVtXCg1xTqVQ4FVN&#10;R4tCyMDZSuobgYZh/CGyFXO8uC4hVUIXU+W4cW+hhwtWxFJlWAVsBFZIOqWWZSqSs0TPoAR3P1cQ&#10;L/g5y1TGHCs5zRtt3KJaYWt8SHHGC0eGNVVlvQa51fU7L1HCZ5N5UNt90A68LJ1l/DgzZ0eo2xKu&#10;xg44gRmWClS0jlRcJqTYn6+Ofl1ASaRLsiiRM0rcFxyhx+k+boCSvxFjx/y90oyz036Y4d1AwLJt&#10;NX4y8lOZaPFgZiiMw33U2uQPhw//ACSEpBO2nw2GkhWkEjbTo5DfoySLg9tD7L35ad1b9Efp/wCv&#10;XRFc75cwOLCMRmp4xCMNg2ss7KNNg+0m77uEd1ZECWtvQatft6oKBhFALh3U+uwHqI/TbNO22xp4&#10;qyRwqtF7CTpuHNczG/TznnJmdK3K/UallwCDD3YTVVVCyx7A1gyG1n3eFuIGvH1dM0G0tyYOHnQ7&#10;U9VBVwippXWVGFwyEEH6COWBdBfTX6RcWzZhuQeoOLNNiGLQ+dThd92QrcMWAAS/ccEYsUEQViTs&#10;oUN27RUB1VAxqsxKhw2Sqwun+amTURltt/br7eAr68/Rnhnpnxikx3J1T8zgmJkiMFw5jI7AsPbw&#10;MFCmFFCjPXRRd23cmRsrFgOOw45QCsVHiYaOjqVKt4jUC4+PK5uWonp957nq9Xue56vV7nuer1e5&#10;7nq9Xuc4xua3PV6vcsN9M+OrJghWQX2MF+jg2sleA0IGjKa9wzeYYmmCAX2sL/ADhk5iMKWkzFe4&#10;TnOGWad8LzTgNXMI6ihjTE6RfGVS1pAh+HjwLviDRY5MEete4mcqu1RhMU72syqbg+0X4ubMindu&#10;Ne4qEdUvbUHioU2Qa9wJeodGKjCT7usbE/QDwpu0TTTowr3C5/ZOvA9RTXuZoCVa48dOemK9XuKD&#10;DpHVgRpt8foOnFaNtKU7a9wd8ImFZh0aj/cwL8ErZkUZTIr3H6mLRRvGNd4trxSMK2MK9wOuoNE0&#10;pjrF0AX3m7kEaX4V3SJpO8K9yTT1DS4hRytGYFqadGQbr+YYxtLX+jw4lQYwp6cfOvcWQk13d+HQ&#10;rZr3MkqiaAg9yDpxUyooWk9Bqhx217hq/TDmeumyli2V6ODzpKKQVKj3QQrDa1i3YaeHMk8tuTGk&#10;DhNJnSYjbXuddQs1Y81QywUtPsUFSdjOVI9pk2rf6OCVu6KzpUdJ9/toKFGo4ivWA4EkeD55zIQt&#10;PLYm3uxrfQ/6iD9vBXbJU5CUjEbZG3yohKwkkbK9x5h6J4rh1Oa/N1fHhcFyTJW1YiNv9WJC0jf8&#10;g8kFGXKwLp0jrIB9m2khcKcWwSek17kaKTKeFHyMuVNVi7ICDLQ0whh09tTVAH6wvFQWwkkDUuOg&#10;R7zEjyptbbjglWFe4z1uY56uUUlMih/CKINWVF/jM9o14W/mgD4URxgYn27KbFuhEKnH2D2V7kap&#10;nrKIrJjdZDhBPjM/n1BP+rBF7qk+wnnnHXNpIROIJxPsq4QheyV9QwFe5Hhw3FMwMITV4hWRX7yy&#10;JRxWPjtT3+FSsvcuzqK3FdOg6B7BSpL6WQZAT09Ne4s8M6JYTUN8zishVQDdaSmaZvoaechfr4c2&#10;26yEjUcPQqPrNIV5pCcBqHTsNe4q6Wh6LZPlM0GBri1fYAfPy/MC4/45hAQfWeHwy3L8vglGtXQD&#10;PtAoo/NuubYHRiZroi4twQKLqpnySiakoq3Dck4eRbdTU0YlK+yNEBIP08ENvfOuDS2hDI6QkbPK&#10;kakhZlZk9FcRGtrNrxGJjPS1q35uaDE874pe/wAxiMhWD6lYhQBypZbmV6nT1mB7OilcqVgkAeVc&#10;+T8wdbsy4ZSiDDJsLwKnUWMNLGpcD2E21+/mlZgbXwpCWx1AH300m1JMmvcA3GOqWIY1MPNq63FN&#10;2g2gxxk+wcIHMxW6dUlflONKxaj+KK9xTYFged8YjBrfkMt0h/3ad/NnI9iwx7nJ+kDhrbWr9z4v&#10;A2npUZI9OmrLLaDMkno2V7ixoejOFYq6TYkcezCrG6tHClHASf8AWcFrcFCMuQk+Nbiz1AAemGyk&#10;5ujsCY6ONdX1twc8E6YYhgVPG2X8DwvBNpF5Zz8zOB7WeS4vw/atUp+xAT1qxNFKnNeClQa74/12&#10;A4NS0wlzlmueRGPvQ0oSNb+xbeHFDmlIJWsjqGFJUIC/FBHX0xXuJSlzl0fy9VPDkzKv82rBos1Y&#10;Wmu3tt/ZwO/zC2ZMNt6z0kk0aBuAJGNcGVm8bfRzliGd+tuJxh8NgosuUz2uTHFFt+jfY8QLzO5u&#10;DDaQgbNnzpcYQROyu1AA0JP08DfFsDw+qnMmes6zYnPe/k0/my9/3QAAmn08Qm1fdP7V2R0DGvF8&#10;bDh1Vy474Bg/SrBglTR4TPUSA6GoYKSTqbxLcn6+GTWV2zcK0kgbST8q0X08K9wQI8cxeRDHgFNT&#10;YRF2LGIajwsDc3HDQlIV4EpSB1Y0kW4XOFe4lpZMFra7yMWixXMlSTbam6KAH2G1rjjyEi5OKVqP&#10;sFF+pGIV8dle4J2D0GfZ4fJy5gdLgMJNgIoVMmni7m54JGsvfVghAQKom8Q0MK6AtrzniPTvEhGK&#10;jNeYlgDrcxrKGYD4hiLfRx45MtsSt3DqNMKuisSBXfGqgy50owy89RTSY1Iot78jupPtCKALfDjD&#10;djaN4ElZ662pTqhHTXu/FDLimMUFMDhNVFglJ/gp4YISi/6zNdr8VKX3AhvwDqAn20VuqjBaoPCI&#10;BrG0SOu2QbvHXgcHGsq1Fbsr8Vgr52fV6uokmsPEhIrk/dwPquGif2iwrzM+4VvvVJIwJHTXOwA+&#10;jguYRJkSONY3OK1G4i8eEYSlOmn/AEsVQDG/0cNW7u2RhC1dSUQPaaKHe+cVpJAB6fnUGV8R8wCn&#10;RCvjuYg/UAOLqkzt0zyQrYlRZHkqpU18zFsSDMT7dkQ28FaH0I8YRCelRx/D3UkFgtSvEqB1Y1Dn&#10;o8WmNjVhEPgsY3feSf4cQ2ZfXximCxL/AFdwrBsMMRIWNVeokP0IDr9fC9/ehLAIQExwxk+6KOmc&#10;kDpgzHAnjWJcBhKETVE8gPfc/wDCwHC2599b/qYz1TmmosfqMKo390rTEUytfwEcfvfeeR3c7wv3&#10;v9zhPpt9smhE1lLNucSCOisEWTcrJU/OmhieW1t7rvP/ACdfgCvgPU/PUzS43VYhiKPa5mqHSMn4&#10;7jduBYtXd/t1x/vJoyS61b/YAPSlHFDFAgjgUIo7BQAPuHBBy30GxqcIsSFB3KUtOS/x3SOLfXwX&#10;W27JbEnA7cONJH8xkSnGuZAPfgz0PSOhylSmux2fCMGUC4lxWqEk5/4jELn7l4Lk5UxZAKc0g9av&#10;lRHrdf2V0zbdOJbHMdysr2occr8cXsI8Nwxo4R7QJJljFvjxI7mjKTpSorPDQjD24UYN2SyMVRXY&#10;sRxhXNkuDyqcOwR3mlHutWVoZ7eH6KFSB9/NHN1oOlLZ/wA4/hXk2yE4EzXfG3Hc89TsRp71iYfg&#10;1Mg1kdmVj/yE+tvo4R3ObXKUlS9KB1mlbDSESAkn317gQVeZqOqnFJBidfjUxN2FEhSIn2CRtQOR&#10;9/OgpUJKnD0JwHto1YtQ1iqE9AJ+Ne5Ppsn5xxdRV0WFQ4XCb3mqXM0v073O0cutF2+fCgIHTtNL&#10;FPtJEYny2V0bePMUuWcFSpEWK4j/ADWpUbTGpMgX4bE9zhIuyR3kPq1K6No91a/NlvZCfSvHt7OC&#10;vljJWe8bhWjwtXo6RdEWOEqxHfQAW+88HdtliiYQnSANsfCiq4uEn7iNvMV3wW8H9L2N4lL81i8F&#10;RUlhe9RNtQW9qKdfrPBWnd1dxBcKlAcCY91EhviMEAfHCuO9eCPTdLuneT6Ez5sxfDqAQixRZEXT&#10;6juJ4IPy1napl1SR1SBSZZffIAx6q63jjRH1+6DZHlNHlLDWzLUrrenpWZRbxaSQAD7+ETu8+X2k&#10;JQjWRsA/HopX/KnHTKyAB0V50LiwJHErifrP6o4uWwnKmWqhInH6OJZQgsP8RTw+F+Ejm+1y+NLL&#10;cDgkCDSpWVMJ+9Xr11j+XhuGZQSPE68zYNn31c5ygEGAYXh+Eo/d0pHmmufEu7EX+rhCMyzq5JSl&#10;KW54xq9po37q1tMQCa62xKdxPfsD+wcacayB1wghes6j57q6JB9tfnUpl+gKhGo5RWX3pQRdXJRx&#10;jUAPTjT35gbW0pHRhPtFZdqOtrAjheMw1HSejmkE+KVeZpRoxknnmW/wF9rcA903btjFxTp6iSKX&#10;ILxwMDojCuQAHYW4gppp5aXzVhw7L9CxsDOFMzL4WjF2ufZwlOkpk6UDpO32UuWNcBUk9Wz1rifj&#10;rxS5YyJm7NStDk7DsaxpDrvWBKKm+nzpCNPrvzSUyf2QW4ekDSB6mMOvGtunu/uKU14yKG2Ei/cD&#10;x4NeB+lDPFcobFJsPwp37wU6SYhVfWygwg/Sx4I05W64qBpTq27VfpRC7fNNkJmT07KwvUIAGY2X&#10;2nQfnwcul3odytnPHRR4nNieKNCQJfNKwwqfZshW5+i/Bdlm6QulaVqVA27APbQfezruyQmMNp5N&#10;RMSxOmwqlNVWOqqO1yBc/C/LcOjPoSwHLtAmH5Ywiocdy1NAIFJ9hkN3P1nkmsZNY5QDqWB64/rU&#10;WXW8mvBSsJiBtHmKKl1M9WHTrIEZ/rBmHCcJbWyz1CySH/iKA2vwzY6W9OOjNIa/OOJYJlLaNzyV&#10;tTG85sNT+kYtf6Bw3VmlugeBJUP9KPaYoNrfeuVShClz9pAIHrRdT6mB1acwdN8Kx7OG422UtO9L&#10;Sn22lk2IV+O7hZM7evb0oZaqXwrLmZMYzzWxm3y+D0EjIx9gayqeFQz9r+EInoTK1D3R76E1tkD7&#10;4BfCUg7IOPvw99CVlTpp1wxdBXSZbwPKkJvYTzvVVQHtaysgP/B8Lhnj17dQ1pWnyblKnyvTSfYm&#10;xuq3VB9hFLD71/gTxP8AzxxyYRJGzUYB9B+NDO1yJpP3kqI2SYofcC6GUbokmbsRfEX7lYlEUZP0&#10;C5t9fCH9SfVP10zk7y5uzy2G0fZjG3y8QHsSFPfb4XueAa5zx84KUlsHbAGHzoVNZe2kiGwOuhWw&#10;fImTcBuuEYbTwk92Ealj9LG54DWXa7LmZcUNTl7LGKdQ60HWsxeZ4KEN4MFLAsoPt4DmLht9Z0oc&#10;fX/fEhvq5FH6WEMiVK9BSnZJCoRPcUaG3s+Hs4YOfpP19zdhe/NWMUeVcDUANQ4BCsK7f8LzH3iR&#10;9J4ORld7cIBcKWW/6LfzJxoPqzG3ZOlIJ88axQrDHYbizDxY6/Xx+6a9J8AopXk6YZQw+d4GtNmH&#10;MkjTlW8TBFIfea/awtzdnkiVf3FsLUP43CTB8jTN1mOoaZ0xsjiOioGIbXKq8snvG6rFoT8CfZ9P&#10;DO4b0u6VTYlDjOfpsUz5jBsqUtNEtNRR/BUUAW5JLeSJUP2q9eGIAwB9lAJ3MXl+Fvw+Zmk5WyZr&#10;BZKE0uHUo7yyEvIP+B0X8+C0mP5upBNgPT3A8MypFGL++imb2aSPrfhw3allWllCU4bV8fSif8vr&#10;MuLJ6RwqFHl6gaNK/HayfFWb/W/RXPsjTQcaIej/AFaznL81mDGFKv3ld2k/5BBsPy578jeqMOKS&#10;PKjdlTLRwE1LrM15cy3EYoYSHUWCRoLn6fZ9fHiDoz0UyFL/ADDq3jtRjL/u0nzAp4PhvVLO30X4&#10;F7jKGmXNdy8AOhRgewVp3vXD4AAOkiklV5k6jZqiNPlKniwtWB/0iceaw/4gmi3+knkvEOt3TfLF&#10;M0HTLLwhhF1UwU/lR/AGaQbmJ+F+WazqzsgU27ZWekiBP4UZt2C3sSoH3VywbIOOSxCPNGKSYhKP&#10;eYyv2J9kaaAfDid/nXXrOlBJjeOYrQ9Pss7byYhU7RKw8RCJbMzW9g4Trza/zAynSyj+l+po5Fs0&#10;jAJKldWz21ExbEMl4FWDC8MppMcxR/s08N3Ckf42HuRgf6xvwveZOrnpAyPP5dJJX9TceVrlz5sy&#10;yN4Xt7qi/gBwJXRsLcy8pVw50SY/CjdhhxJIMJHVj76U1FTdQ8VpdtSafBonW2yMCSRPr+z9fJie&#10;pXrznilSgy3k6qwPDl91aWjCUi7ewDytZu3C/wDm614NNFCehMJ9pplFm01JKlKnpNZ6Hp/lWhlN&#10;fV/6dXdzPUMZGv7Qnb8uJuqxfqnDI4p3wjKj2Jklp0fEK839ssh2A8YWt9ydjQ6fuUflTwQ2jpj3&#10;Uq0w+CoX9KWkQgDYfdj09iixHAs/zQ411RxYzY/WYtjMV/0tRW1BWMf8RiUheR7dWxupBKlHp2UY&#10;Jum0DAmnAGkoYxGoVLDQKODJlXo9lnpWj/1ap46W4u8rOAG+JubnkJ5vu2u98K4COmaZVc95gB61&#10;zjqopVup19g4sFEdfTGqjk803+0AQrfRfvznbvZkjGXuENSYwnbStkJiBJNSVNxfXX28yUdMxmDM&#10;NPYeY9OJKZAo2CoFcuGX6XQRK0bHsrDT28Cr8mBxpU2rVhWCpNojf2HlaHrHrBUdd8Tj8Y0jH0Cw&#10;05JtkYaANO3pE13Tf7zp/wARH8OFZFrEcNRjRHq6azcwt7o078cmKuYSMK9zC7EG55WqwFCvc7VR&#10;4G5PhzVJw2J217nr2v4HnppQBpr3PWG7c3c81E0mMKNe5nhA3gHvxOrGvBR2V7gy5ScjCKgNr7uv&#10;Ae+3JmtuJJ6q9x3w6RSg2+J5H9wIM0CnRBr3Lc/w1JP+N5Uws1gYdAT8eGu7K9F5srHHtAg2ivKk&#10;D1KjZ8pVAX2ofz5f3Tq3lAHtYczZtlQgA7a5rumTRLqtk+beVTYKdtvZbk+KUABAeGYMCi1aDUcr&#10;C52k3vyQ36Q2bw5o00CE1GbzGDKfq5mp9gmG4/ZPjyqk6hTwBONM9ezU8G2Mkt3b48bfVjhRx70V&#10;5/odG3YTVED6EJ4JgzNg4rqEUI9xHu5zpnrVFFMwuoTCfWR0+qmUjz8SEQIOv6VStj8OfPswYlaF&#10;VOpUsCfoPMHboeM11jux4zV9IsRx5lYNQyadhwsSIUKK0iFiuXBOwGYSYZCf9UcCdyIWaBV4nS4f&#10;OvceQb8LzRSa9z3jpz1ar3OOnjzdWr3MbEjlxTor3M1OwL35RdNOV7k7qPQvivRrGqZF3MkRdR9B&#10;Bvx/JXe5v0K9KYyV38vmTKtmMe2vcJJlOo+Zy/Tv4hdp+rTmdbcVk1mCO7eVXuKQ2+rjtEle5EJ2&#10;PvHGFKpTtr3E1nRJaLMeCY+vurqjH6ew48CHG9PRR7lZDjLrXqK9wao5N6B+1wOBdyowUIMV7nMs&#10;RqO3GYqgr3OFweUBirCvcwi4vt044rHGnpr3JeK18eFPhWYSdrQzLHu+kjhW+jvEFI6Kat2fzIcZ&#10;6Uk+6vcsuwmZKqgiq4jdZFUj6xzHm4TpVFYUXCShZHQa9xwNg1u555tEUhr3IzI2oHGFqxinRXud&#10;A7fdPs4nEHbW4r3M8dr7gebUBwps17i1zHhIzj0nxrLsyhjLSS7bi9iqki318FO775buCknaD7eF&#10;ByyuDlt+08MIWPYTXuVFennFHio6/LE1xLRTulvhfk0ZkiFyOiuhW+DAUUPjYpINe4ZkrZbX4QhU&#10;1B817nKP28SrBNVONe4rt6tRUuOtfzMPlVhbwF+PMKxw4DooixClMjYsRXubA3QjN0edunGG4wjh&#10;y0K7j7WAseZuZBd/mLVC1eXsrkZvXlxyy9cbIjxGPKvcGhFXwFuDAJCjhUZE17mZTY278XpBGAql&#10;e50bEkkc9go1ua9ziND7p78ZW4BhXtte4vcn1zU9ai+F+HWXvd0oedBPMWtaDXuBp+IX0foOtfpU&#10;xacRB67A1+dha122qLOo+rX6uSTvDbDMbBQgEpGodRH4ipY7HN4V7v5w2mfCs6SOGPGsDErKDbRt&#10;DzWP6d4pJV4AKWoNpaVjEVPew7HmG1oSZSraK7P5wyEO6hsVjWfi9AuSOGG3Ggca9zxFhzVar3OB&#10;A5qr17nC3s5qrzXucI2KNcG3GVJn0q5xr3JfUjL2HZz6bVVbURh6rC4/Mi0ubD7Q+vh9Znv0FJOI&#10;2U3k14rLb1KQfC4YPyr3AV6X5gmxfL6wVilJaclSpP7vhwwtVhOzEVJue2gYdKk4hWM17i6x2hXG&#10;cCnw86Mv6RPpHgPp4bocCDpONBO1eNs6F8Dga9w0vpDzxLiGWJcq4iCs1Gx2gnXaT+w8kfdm+jU1&#10;jgdpqDO0XK+6fFwjYsY+Yr3Dp7VI19nJjUtSjwrGOa9zFp4cfQknbTkV7nTDS/HkivA17nOJrMPH&#10;mzVVV7i+yziBp6kEGwPhflGld2ZoJ3zOtNe4YwYfS56yZiGUK03FZC6KTrZraH6uSPbLFwgtKx1A&#10;1EHfKyq6RcIH2KBPX017lZ/QTE8W6WdT8R6ZZkuqPK4jLae+ptp8GHbkI5G8vJL5ds6fu4Hq6POs&#10;2d62W89sG75nEgCY6D0+Ve5YhGwdQV8OZWIgpkVhwRBr3M1tLDlkAGma9zgEGvHdlXmvcxEWFuI3&#10;cauDXudC/bw4jpw17ijwWs+Wq1Pa/fj4TFEly3rTXuD1l7ElkVSp5R1EioovGYNe4CvrX6GUPXfo&#10;bXPRwCXGMGRqmlsPecKLvGD8RxNlz3drLR2L2TwUNh9dhqYuzDele7WYpSsw2s6VdAnYfQ1wtZrj&#10;se/NcvpVj1VRyz5SxINHLSs21W7gX7fUeZKbsZiXUFDmCkmCK6/5/ahwJuEYhQ4dPT61z4PRa5+r&#10;kxnGoniK9zGAb6nntlbr3JFNOaWcOD93G5jZTLiNYivcCv1M9MKjqRlKDMeE3FThanzAPtMne/x2&#10;9+AbeHLl5kz+zwUnH0FD/cjPBktwplz7XdnQD+te4CnRvOBrsObAa+QNU0dk18V7A/TyPsouCpOh&#10;W0bak/eXLQ2sPIHhVj617g5LcNf48kpuooJmvczM2u7llCm4r3Ot1ju7cLFV4CvcWWC1FNiVBPge&#10;IkGGZCpB8Cex+o8XpQLlBbXiFCKD1yhTKw6jaDNe4jelWO4r0hz0+E4xKTTzsAzX92zH3H5h45bu&#10;boZideDa/YZ40Js/tW94rUOtjxAYDjhtFe5Zph9bDX0qVNOQ6uAdw5lFbuh9IUP31hC80W1FJwI4&#10;V7k5JLNY9uLyJpERNe5nDAXt242ROFNEV7jphVe9LOJF8DrrwscZIwOINJX2gtMV7gN+oDpLHmp4&#10;+qeAg/O0ihahVHvMo1Di3crzGXf7c9O8lsdMBxAJSekdHmOFS7utvD3CPybuw7Cen9a9yyX0J+o6&#10;n6iZTTImYalWxbDUCJub3pIhoCPaV8eYgbsZitE2L+DjeyeIqJd7skVYul1I8JxpB5pwYFTXw+6L&#10;3f6fb9fLGIyD27Hx5LasBUOg4TQYTwtu2m978zdtONU0cayKLCx784kENduOVcV07hV2gfVzPSze&#10;VLuU240pOqvGoM6/MQbPZwUMHroa6laiq1DpIpRgdQQRYgj48CFwgtnUnhWmnVW6wpOBGw0Wjqx0&#10;5gzBQSySr741RhoysDuVge/unUc1YfxSfQnVdBs8r1i6Y07fyPFJ3muo0pp2O5o2I7K2tuRJvnkI&#10;zds37CfGMHUj/lSOg8eg12y7Ku0Ab0W/5d8gPISAY/iA2Hz6aMX6bOslVnvCpsl5tYLj+DKqSki3&#10;zEXZJ1HifBvjr48Kh0wz5S5uwZVkIWpissq31DD2fA8wv/L8SdmFZtsL7xP40ZyQbluvfg34XiDU&#10;sgBJtwkdbjZSxSTpwqLKqyDaRwwGTszGORHjazdr38OE0EHHGidwLcTChspB5kwKCpp2jK3U+3w4&#10;u+tXSjL3qP6WVWSca2CoeM/Ly7bsjge6Qfp78yQ7O9705Wo2b+LThgz/AAmkWXXZy5wyNSFYK6j0&#10;0Uuokr+iOe2z1h0bSYfUhUroVOjLf/KKv+Je/wCXNVzqN05zX0G6h1eUczRvG1LIUIIsGF9HX2gj&#10;maykfy1eHiQrEHqNCjMLdKTqbMg4zR7cIxfDsdwyDGMKlE1NUoskbqbggi/Humq4qmETKbhrW4L0&#10;rCxINBU7acgSe/OTEXtymFXiu+e2qDry/lVZr3JtO20WB05VRooeEGvcdqafst+OpVSQnDEV7imw&#10;6qbcE4b27s4Gi/TNe4v8NxDtY9uCFKxSBQUjYa9wW8sZjqKGeOQH6uCi1ue6ouW0lwbca9wzMOda&#10;eXLM1W1y8QW1zqLkDT7+S4jNf8nUjqHxFB0pIVpnnrqIYAJBbsef/9D5/wDz1erf457nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e52DzVWmvc5jmxTgr3OQ783W69zMpvfnq9Xucuer1e5mUXXXlh&#10;Xq9ztSToeX1RWq9zIo115sGa9XuZVt25s416vcyEBdear1e5ybWwHLV6vczKTa3hz1er3MikW056&#10;vV7mVD7tieer1e5yuANOw56vV7nIai/PU4BNe5zRABc83VjhXueLeznq0DNe5yWx5qr6a9zIRca8&#10;9V69zGwN7jXnq9Xud32nQc9Xq9zLF7zC3N16vcmD3Nb9uOA16vcUNBMBGDe5PDJCtVMqTNe4i8x4&#10;R/Lag4hSL+gkOo/wniJ1GkzTERXuNUT7xuXiWrV7keRfIlEkWqHv8Oer1e5jcBD569j3HNVqYr3J&#10;UTKQPZy1bONe44skOIwCGUgSL9hv2H4c3tpuK9xpZXkPylSPLlTTXx5Wvba9zHFM0LeVJoRz1bBr&#10;3J1wQBz1Wr3IU9gPKS5drAKBcn7uaNamuiT4csG9K34efVbr9V0+N5riky/lvR2nmUrLMvshQ6m/&#10;tPFaWyRJo7YslO4qwFJjMea8Ky5TmWsfdJ+7Gttx/oHxPNmr03elXIPRXK8OV+nGFLSRWBlqWUNP&#10;Kfa8h948PUMD2ULkJSyNKMKIN1z9SGH4RFJPiNSgRL7IVb3VPtYfvHh/Mn9PIaBAwUA39mvFK1aT&#10;MUkU4E1Sl6kvWmkiS01PUXAQhQDYfdfS3BxwzB44FsiLoNbjjeqTCQeqraxEiqS+r/qCxPM7TCrq&#10;5VAayFTo58R9A9vHpFJHlRDX28GdllhSO8e9B+NIUqKlYYiiR536kQKxnMrbVvtBPvE+P1clxwBA&#10;FFzf28ExeCthgDgKNwBG3Gir41nGqxKrMiuYo9R21P08nRLfsLn6OEDrkbKQuY8YoOMQxZoi8NNc&#10;hu5B9vOQGx2a3f2cYUNQ6KZSJ41FfGawU6UVQ5ZVvYMTYfR7OS0h9zzGfb7OFS3IVpiafmKbJEkq&#10;FurEjwGvOvP3SC1rDl+5gedUNdtF5EWwD3l1JH7ecpACpYAX9vKowO30rYNYw28gEdjfkYlQtmAP&#10;DAEqMCa1IGypwn/SHy1Kj2c477+6osBy4TG2tRqqLdQ4MoJJ5nWOV/dFiDxCVoBkzTgwwxrjIJDc&#10;IbXI5wkG39GdT48VtrC8aLiFzM4Vmmw+pghE0oO09jzhGArAk255wyIiaMxXGPew9wknTk2SdIox&#10;NJ2+AvwOJZLqilNJzI2mlzl+jnxOVsIgCPLIO7uFVR4m55EKVklUKoMEj26Lb3jxWFAJ7vHD2E08&#10;FTiDjS/o6/p7gGVpMClhmxHHWn0n3haeNBoUUfvknx5hrWMdnAvu4Suw7gcKu0YOO2hr6ReZWPI5&#10;i2NDZhu+zb9vGksrkoyi/s4F71rQklOwD2U6UwZo8vTfFXNfDVOWY7rCQ6C3stxgr1dQ7RHcyAkK&#10;dLnwF+BOCkSThTgUZk0fbItbQYnNBQ1UISJ2AaQa2Un3mt7RyJTSVEUaysnvuPeTvYn2c2sd8NJJ&#10;jppSZWrCl3i0GXocVqDhEyLDSSBvNcbdyjszjw15meooYI0DhQXY7QG997dxf4cT2OWqt3A4Fzjs&#10;IwHpR4CUJBUceiuOa87Y5nzDcVyimHyxCipUNRWMpWKISi0bjcPe3/Dg05Tm+Zpo5WFlkWwX6ODn&#10;MwDEGek8caI3yCqUma1EvVpl+bJ3UnFsMkYtJRVjNu2kXJIYEX9vNe//AIU64dBmn04dKM64fTGB&#10;cIxfE6CQkX3eZDGykN7PdPMZ93bVWXZq+0og6khXtPGo5fTClCNh2+dfQA/4TaVWIR9DMz0OIS+b&#10;8+uEYmp3klRNHLHtcHsw2fdzS9jAMo3du3MiaRVsuLqL8wMACbc1Wq75x56tV7nrW789Xq9z3PV6&#10;vc9z1er3Pc9Xq9zLCSJQw8Dy6cDV07a9w0OSarzsOUa67XB+BFuCy3xo5SZ2V7gn0shvY9uHAEVo&#10;STjXuIjNUNQMcw94kBdp4kFyAPeNrknhK+nGa8BqIPQa9w4np/rDl3PmY8iFxtVYqhgDpuIA+/iR&#10;syaOmcCU17htMyRPLlXG4u4konIW2hsL8XPiU+VKFbK6IvygLqBF5WYZWI+3r+w8Crgg0C3furvi&#10;G4zSavc9z1er3Pc9Xq9zmEJUv4Dnq9XuP2XBImIxzRkBlIIJ7ffxQ2nUaUtba9w3GGdIY874XJV1&#10;1Y9F54RnEfvI23tp2vwWrZ71FGJZkbTXuN1PkfDumU5xTLsk0tXGV/SFrWW9mIA9g14laQljHjVk&#10;I0bK6IB4brp568Op2T6iXL+HSpiKQKPL8yby3kUDUKG0vxt64KttGzd13eFNldgmE4lb5+njlI7F&#10;lF/v4PFD+LC2GqqZooXp5nTVE2uRbwYg2ueFveAUpF+OJik5N07ynKQ3yoBBvcE9+KeD8XbI07JN&#10;VYPVyCJfeEaKCw8DqeX1p21r8+g01R9LMvU8UsdNuUyHddjex9o4HWfvxJ8l5ggMlNlaqkknUlCZ&#10;o9oHx190/DipN0lIg40mdu0rMwaV2D4IMIgFNG+5Rbwtwn+YPWw1ZSpTYVgkkUiMNslRICBr3a3f&#10;jxvgdlFpugNgp92i9+H29L34oOVMsRDKPUMvh6ABRNABJGB4m5tbm0uhzbRw1eIVgrCgr6idKsvZ&#10;+SOfEIlaphIKM1wDbsGI8OD16l/VB6LeqeVohV41R4u5jBMMql3J72It7fDmkqQjoNbuO6cxkGsP&#10;THLOcMsw1VFmKSJoi94RCfdVfAW5VZmHOdDmuslz90xplWlwMiCpqwFSSCEiyrGO5Hhyq1jhRaFS&#10;ZRsHuoWra9+BT1j6n5i6k5BmwfE5zJSYeElhDEk33AEkknvfiN8BSdlMOud6k14qDwjnCWiCu+e5&#10;6vV7nuer1e57nq9Xue56vV7ngbG/PV6vcON6YMVtXS0THQkG3t+ngry8zIo9tgCmvcPtiJSag2Rj&#10;trwQkRSxKZxr3CpZ+p2izCjtH5hqIJaYA+CspIH38IrgQKTLMkn0r3AQyZPLHgFNHINpjaSJh7Sr&#10;EflxIwqmgYSK9wQaeZAl5DY+A4cQKdr3EjmmCWWkkiUXLqbf28Q3AkUwozXuFUqEKTNG3gTwKGie&#10;Ir3MF+UrVe46UUg3CMHuQeKEU6k17g95MkWelbW+lj9XBDb0ap2V7ita4uw04a7K9XuJ/M0IqcLa&#10;oAv5TA6jwOhv8OIHwTVFY17iGwhkFRh9FiQYJTVy2W9z5cgvoR4X4TJ21ROwTwNe4J5kBdwq2s7g&#10;D4A6cO2zIxp84mvc4idUnWJ9C/Y+HLFUVoY17gj9E8y1WWM7VcMTNaogaMIh1cnsAbHXk65PcFKQ&#10;qNo200QRtr3DJ4pHmielNfHlaGEXJFTisxiiHxK3Ja//ABHkqsq8OKQYPHCge8pQXEYV1cHtwLMw&#10;5wz3XN/K6HGoo7DaabAqdY0t7GnI3X+PBi1mGkaUr29HD1ig46kJM8evZXZ04HE2S5Ir4rj9dT4Y&#10;FN/Nq5DU1TfAK1wD9XFzYLh1khJ6T4iap3ytOzHo/Wvc7w/Ls2PyCHLVBiGN+9YzVMhgpQfbt0BH&#10;0DgjZtVPKhsKcPScEimFdJUBXuCZSdIsbkjEOZccjw1FBYU2GR2FvY0zbbngqTk7h/uiwnqSPcTR&#10;Iq8Q0CECTPnXuQK3DehWQ7y4rLJiE6C9nmBct38AT+fGH7a0tILh19WyKcbLjolII90V7jZH1vaO&#10;IpkfCaHC4gf96KqF6iT6lfcOFpzdxtJ7hIRwCiJMeVOC3SVSsma9xK4hmPNWc3FRitXi2NW7RxQm&#10;ngHwCqFQDidNxcP+JRWvpIED2UY92gHwgDrNe5noBjOGqStJT4ds7LU1N3+pYwxP38Xp7wDUEADp&#10;JxpC6hvp9n417jVV4hmGY2hqYkU/vJTgAfW924p1vLSUkwDtUBJpiWkjZ7a9x4wLpL1Azu4lofnq&#10;5U03xr5UIH/Em2rxO3lTrivCFnr2Cm1XSG9gEV7g7ZU9LseGSitzHU0KyXv75erdfhtACX+s8ka2&#10;yQRJ0jz8RrX5kqwTh5Vx3Dw4OWHdIMhRhZsVqJKop9kP5dPEAP8ACq6/nwSt5W0NpAHsFFKtS1Eg&#10;T1kxXLuOKSs6j9BOmUYs+H0s6fuwp8xM5+vcb8KH7uytztSeoYzVPyzrvlWLyhfU6eziAqPUBmrO&#10;1TJ/m7ypiWMwJ+/OUpYh8Rua1uFpzhbh/YMqX1kgCl7VkEfcr0ma5HbGL9hzFmmtx/FGgnx/EKLL&#10;0KxXeijqPnJy5GtxECPz4uXdOrHihHVtjzimW7dClajhHsrytuOnbgRvHRGtEeFYdWYvKyk+bUxu&#10;kKn/AFUNjfgKuV94uUgqI44hNGSUJQNQPodlc+ZJKzN8binaM0cdr7YSlOFHj71mc2+nh20FW48Q&#10;Anowp4ug4AY9Bw9le5O+TwevZKfCIhWVb956h5ZwD8AxIuPo4pCg0ZRiaKHEACZ417gk4FkXF0pg&#10;vyTVkh/xKsS3PiFAvYeHBClp5yJAx4RjSIupRABHrXuLGTKc2GIJcVq6WhiA96xQMPpd9eLjaIb/&#10;ALooA9BwptL8SAn1r3G+LMXSjCJBfE4aiRf3i7Sm49gQEco3eWtuZBC19H4VoKc6B5V7kbFOu2AU&#10;N2wemqSQLB4aZVF/CxkZT+XC13eeFaWEwroUIA9a83ag4r2H3V7gVYh1Mz9m15Y6SGuMR8ZqpaeN&#10;fjZAT+fCZV/fZoYRI8z4abSGAoyZA4ivciLDmKhjWSaowmmkH+6yJLUyXPsLaX+rlUWNy6rxrSg+&#10;p/SvIu2knwiZ2EfMV0T7OYDmSswzEFngd6qYW/SyusUTE+yNNQOHrT6mVQnxHpOA9lFpYXcKxJSO&#10;s13xTQY7nXF4TAKKlkgbV0WnZy3/ABJ5Cbj6OL1uvumPDB2wJHvpoMpbwI1H+l+te5Alz3WZPl2q&#10;Kaie3/FEINvYLKTpwhKWrEz4Z8qPUFx06TjFe4icc67YzLGRHUT1jr2YuQnwsq9/u5ReeFzwtgke&#10;6tN2yQej3zXQAHbgcvhPUzqXVHy6etni9gV0QX7XbS/Ch1D99gCqPWjBTzVsnr6K8AB24JmC+n3A&#10;MFBq8/4icNRACUhUbr+zcSSeH9tk7ekKdVpHHDGk7mYLWAAOTXfH8QdPsAZJssYVWYlrtEhSysfa&#10;XccOkotmTLSVORxiKKhq2qP410ABrxQydT834LBsw6iw7Chayyyr8zOt/Ylyt/q4aDMn0p/ZhKPP&#10;E+ylKdK06lifcfZXra34h8ZzF1BzVb+Z41idVGf3YwlLGB/q+WF0PChw3FwAVOqx2kQkeymUqOGh&#10;IA49Nd8SSVeTstnzKlqKnrm0EsxNZU3+AJfX6uBp1+ztj4lBSuM4mjQtvu4JJj2V7k+nx3MmJFqr&#10;AsIxLFu36erK0lOPiqErp9XPMZmpxOlhsqP9IiExSwWoSPEoV7kqlwbNOMORmPG6LLtP9rbQUz1M&#10;5+AbaBf6+bbYvLrxKUltPkTHlTPeNNCRKj7Ir3HXK3THI2M4sDhOB41nCuF287E5RTUo17lbk2+H&#10;KIyJtx0SHHidpVgn2ddJ3LxQG0JHQnb6muN28eGVwrpdnmREjp4MFy5CRYRUVK1RKPhuay34Pmcs&#10;WhOCW2x0ESfOaLQ+lacTPntNcd/wt9PFQnptwCocVWfa+oq0UbmWurIaOmI76orLpw3/AJUw2Ap5&#10;ZI6SoBPspkPqP2JM+4VGetjQa6t7FBJPHX/OR6ael+H/AMpyrFTYxWR7gtHl6gNU6ntZ6lgEvf8A&#10;1jwsu84yzKxDaUuK4hA1e+rCzubg/tCEjrqPHLVzkMkZRT38w2P/ACDwLcd9SXU2SLZkzIT4dGft&#10;VOKVEKEL4ERqwIP0X4C3d77i4kMMEAcVECj5vLW0CXFajwipaRSfvtf6BYcDD+teO57q5Tn3EK+q&#10;tY/J4fK0EP0FkW9vr4HUu3N6f2ylATOkE04Gktfaievo86z9hZdOdvkrKVbKGocIpcOsNHmZ5nX4&#10;kyEjdwxOUsumdO3icTXta1Gdh6tlcgb8S9WemWRVeHEsVhWUnd5SODI59m2LX6uB50ZflpJWtMjh&#10;tPsGNK027jpwEfOu+dYD1Q6hVSmHp1lcQU97fO1nl00dv8RMxDW+gcdTvPp8NswpQjBagEp9pxj0&#10;pR/Lgk6lqHltx8q6Pt5Ix7PmK1Ua0vUbqetOxsv8syxFJPLb/CZVVVDfHhfdZm454XrkI6UNAqPt&#10;6aW/lkNp8KSfPAVia7H3VvY+P7OZMF6MYvnJDiHT/I2J1sY1fGM21m2BR/iWE2ufHseJ/wCWC7IL&#10;DS1mMHHlEBPXBNMKvU2x0rUlPUBj7ajmtpon8t5FudAo1I+7i0wL0a0mPVyz5vzLNilXI1v5flyk&#10;Konw891C2+o8t/ZlwmHHdR6Gk4e2iN/OENGEpB88ZrhNXmFfMkURIO7SMB+XDzdJvRzh+CRKcr5U&#10;paOsc7TVV6tX1pH+LdMfLQ/QNOSVZ7rNspJ0BM/xL8R9+yg09nCjMq9B+lI7HM44DhcL1mJVgSGN&#10;bkk2jI+q7cNHiPQvpv0xwxMzdcczQU6xD9HBU1Sm/wAFpYSAPhccEdvl9u2f2hKtJxJOlI8yYoJp&#10;u3rsxoVA4xQPQdcKjN+KNl/pVhdViZTR6kRNDTx/Bp5QL/UDwAM2epv0wYbOIDj0lLgcJAOHYJSi&#10;TEaw+x5FAWGMn/Wvxde5zZ2idCCnohAn9cPPGj1GWLu06l4HgKXlfhHUalwkSYMlLU41KP8AK1Lu&#10;KaDd4hF1kI+q/tHFPTfiZV+AYYmBenHpDFQ0yf5OqxggsfDc6j3mY9z73IuXmLtwfClZHnpHVgPn&#10;jSP+zodILy1EDgnD20WTFfRJmPqNiE+KdZeouNYm85uYcPcUUC6/YRE3WQDS3f48L71I9V/r/wCs&#10;aSwYrmR8t4UQQ1Phax0cSj2GU++dP9bmtL5+1ATPGJPtVJ9lDG1y2zsjqS2JOE7T6zNC3079FPpj&#10;6ZSrXYDlOkqq63vVeIb62dj/AIt9U0m0n/VA4R7MWYunuXaw1OZoGzljXdmq62WoRX+O5iO/s4Ru&#10;vItl/tj3h6CSRR8VBCvCYT5caM9TUdLRUy0lDGsESCypGoVQPgBoOS6Lrj1xzBQDC8i4bT4JTX2m&#10;HCaFEcjtrNtLn6rcVJzNyYaQEA9AxprvUjEmfPh5VhkpqUN51R7xTW7HT+jihyr6WuvOfatsYzbW&#10;pluib3pKzFJtjEHuUEhLsfoHPNZVe5gcP2YO1ajh7NtFT2Ytt4gezGahVON4fRL5cQaaS1xFCu5j&#10;9HYfeRwfMuen70k9Lg2I5qxefN1fGNzzKjGIN7Feay/cODJrJLC0hdwouK8+PqYoicv7m6UO7SRz&#10;0VCjr8w1oD09GtOjf8XP74+lF/p4JWUeq9bm/FBlf0y9Nf5uYiEesrH2UUI/xO3uqQPEC/H/AOeI&#10;Qe7sbcrI4nCPM9ArT9itsanlkdIB+VN2N10GEUvnZlxUUwJsvlrtJ+AX3mPDC1/RvMGYIaSs6/5r&#10;ooJITv8A5XgiWgjJ7KTa7n48kFFrc5gj/KDo/vRs9px91BZDiBIYBPWePlSYwvN9dUkx5WwapdD/&#10;AMjFUfLDf6wuSbH6uDNheE9OMrQIcKwkVRUDa9SSy/AiP2/VwcItG2UxIGkcNvr+6kCgtfh29BPw&#10;qPX0+bsb3DEMU+Rj/ejpQAdvj+kbTjtJLjVQBieK0UdDRC7B/cpYrDx3MQeNpzFthJAwHSThSgWx&#10;dkbY9IpsixTK+Dw/yvCsQNZVSHaLsal2PsIW634gMxdTOm8f+i4HTPjtWdCtIt4QfY9RJYa/6t+A&#10;S53ga2JSXDwCdnto4YtQyYViOvbU/CcNzrXfppHNDAL7TOPfv4ERL2+sjgVZhzZjNHTtLimYafKt&#10;P+7SUsgqJ1U9/eYFQ31acYuH7p1EuOBgHYBCjHyowLQGKR7qWdLh8D+7NTmsmH2pnUKpP8bcLZiP&#10;Wvo3kzFmOWsKqczY3Kf96a5nqpWc9isWqjX4DkbuLs7ZWIU8s/0iT60bttlaJcUAJp2OFV1RGIp5&#10;xBCB9iAbR9bez6OO+HZi9Sub61a+gwuhy4ZBZajE9s80Y8Gho1vGpHhuvb2cdbbvLsyEBvoKo+A+&#10;dLe8ZZTx/Gu5cOwpqQ0XvGK1mVWYFvpce9+fJMvp3oM0YkMxdc8yVuZ6pdSa6dhCCPCKmjsij4Ac&#10;M0bvm6Ou6d1jo2JnqAwotOYFeDeHVXVJDR4XH5WD0axq32vLUC57XY9yfieDDlN8sYWq5b6Z5cji&#10;RDbzo6NRe3ezkXPDdHcWo0MoBPTFFjrrij4lR5GsdVTQxFq7FajYoHi1gOKvHMt5ujnhosZp3ElV&#10;/koQ95GHjdVPuj6eEt84WwAtG3h1+VOpSmDJ9lQcPzDl6uilnw2ZWjpz78o0QHxsxGp+jjnV9N8n&#10;4JQxtnCeNJWG5KWAgNceDsNWPAnfWC9IK1BE8BiaSJcLYJmYpshzVi2NVTQZbpiYVaxqJhZSPao0&#10;41PgOJ4rTp/V2jelpFFrG63+J4AH3zaCCSobKs0Q8qVSaeziuH0I8qvqUklB1Itf6Bxj/qVK9T5+&#10;M7HjS+1WuQfo+jkB5q68ElWMKwEbKE7Q/o+0U4LilO1oYQSx1uB2+ngGZy6g1lbXNk3pfDHPPG6p&#10;UVzC8FOgPvKlvtPb7uYpZlu/3hLz6sMfDQlQkp8Qwp5jDbQW78WuHzpdEEjTuoALe0+J+/mIea2m&#10;lZCMB00vbM1kBvw1nSenBCSMbAm9j8ORPcE6sKUpMq8NRqwgQm/Kj/U9iHz3XPHpXFmWYr9Qtbkp&#10;2rBS2Kau0KBrLCLQoB/hH8OAOwIuym/FwEUUpBArLzDYG+/Q88a8fEINe5GYEfR4cdIimIIwr3Me&#10;8fHlINWTNe5ztuAW3x5QCKbAg4mvc5FjutflxT4IGIr3JEDxk2a/1cRlJnGvNFSlSa9wX8qyBcEq&#10;WNrWA4GblMzTTo1A17j3hzAQj2HtyNn0440CDhtr3LQ/w1fOk6wSq7HyhTkm/Y6jw4ebuqCbsddQ&#10;L2gQLMx0UiOog3ZQrF/1V/jzYsonXy1KaaczMt1qWZIrmQ5gcaJTisCf5JDYA3+P38mAEHd24cKh&#10;W2k2qabFilVQFFwdL+PMu/ePe0I4gaWSSOiqEacazlHuiKD8fp5zpWDSajtwzHTVThjTViEMhjaE&#10;AAm+vjxY9VsOfHvTNnHCYwD5uEVwHsv5LcFVuC9aOCCIBxq+7DncZuwr+/FE0zfVxYL6lenVdJYt&#10;Hj2GrfxIaVQdfr587mitTy1NLe/kzyp9zEcwdv0aXSK7A3Ekg9IBq/e4vx2DJ8rIniVJ1+jhDGIo&#10;ojxA9dcuLnKMizYLBJe+nCG9EOEUGMwGl0ivcVlwOEVB017nrAa83Wq9zr2356t17keQbja/HhhT&#10;4wr3OUD7X5pQqqhhXuL+KJsSytiWGqP8vTSqf+QeEzZ7u4QroUKC5X3Nw2voUPjXuVyZBcrhUtGb&#10;lqeWRT9IY8z6aVIBPECsxs3xcCukA+6vcXBJvpxaMKC1e5gkLAi3ccajGnk17jB1DAbI8da+vy06&#10;N+fFbCsSKOMnwuij+kkivcFTBZvmMJgqnN/MjU/lwLP4GgFdDQ4pPQTXuOIAP0cZKgBSHZXueO4D&#10;lCJEitg17kJ/tf08fOFKk17mDMsKVWSqkMNzUzLKo9pB4mQdJOE4U/YL7u5T/fAg+te5YJ0cxz+f&#10;dPcNqzbeYlDfTa2vIEzRHdunGsRN5LT8neOI6zXuCab9vHhKhMYzQGr3ODAEXPhxM4emtivcxbrD&#10;XjQMU7XuZYjc82VTVTXuCRkmrUyNRzH3XBUg+wix5e1d7l1Kj0igbmTcDUOGPsr3KjsdwL/NP6q8&#10;ayeXvHWs0qW7WbUD7uZQPHvGA4K6D2l3/P8AIGrgDFAg+le4YRiLe6LkdzwJTGBqICZr3OSq3cji&#10;Zw9FUr3FXhSHEcPqsHBsZ4iB9I1+/lG1aVR00RvHuVpc/omvctF/D1zg0+SqrJ9QTuoJbruOtm0/&#10;jzJDc68BBaJwnCsGe1/LtNym5T/GMeivcsvWYNa2nMhA7wwrCMpivcyjvxwK1CK1XucLFe+t+Pfa&#10;K9XucAdzezhcnSo4VuK9x3wyoMNSsim1jw8QrQRRc+jUmK9wy+VjR5hwKqwHFFDwVsEsLI2oIdSL&#10;cmbKn+/RpPHhUapV+RukODCFDEVgnDGI7e+h5pr5ky1mXpT6kM15HzTTNSxGsqFp1IsLK5Caf6y6&#10;8xBzr/I7xbJSU+I49NfRTa3TOd5Pb3LCgohCdXnGPvrONdeCBYDW/EtAk417mBiSbDm4kVYCvc7s&#10;bcYr1e5wte/NVavcxaduejCnJr3Fvk+ogM7UdWA0ct1ZT2se9+N2zht3grpwNBvMEkJ1J2jjXuFU&#10;xCiqcgdWajB5V20tW7eWfDadVtwbuISgmBgdlT624nNrBLgxUkCfPjXuDJTsFK7dCD3PNwU+LbUa&#10;Lwr3OOUMzYlkDqzT1saiLDpiAx9obv8AdwQWt3+RcCiMFGnb+yRm+XqTiXB7or3LVKGrhrYEqYWB&#10;VgCD8DzJJCZSFJ86wJdbLR0npr3JZRe4PLpWVGDSWa9zq1xqeLjgOit17nNNNOUSKqa9xyon8tt4&#10;NiDzUCaRODVXuGGyLjoG03uwtcX4e2j6kmdlRFmlsca9wr/rbyTPhGJYR1my0h8zcEm2aWZNVJt7&#10;RwMb4W4KUXyRinAkfE1OvZhmYuEOZa8cIkT17Y8q9wc+l+bafOeTqHG4z70sS7xfs1rEH6+SlkeZ&#10;JvmQsEYiKirPcvOW3K2jwJjyr3BIAI0HJAAoEba9zEx146o6auK9ziVJG7iJZmrg17mIav3txhRA&#10;2U8a9yRFIUYEeHKUmUJr3BQyliy3ETHW/HG5VQIzC34ivcHzAMQSTSTVSCpB7EHQ34TXLUVFr6S0&#10;ZFdEXFjzXf8AxDegVX0P60p1EyxCUwrF71KFR7oJP6WPTT48HeW32lQuSdpCVD++Gw+u2uxnZLvQ&#10;nePLfyb5lbcDHaR/CflXQYEkDuOBRgmKU+LUEVbTMHjdFYEfHw5l7avB5II40Mrq3NsspVtBrlx9&#10;XUXPbhnMUTHCvc6KrbjcVua9xUZfr1j3U1TYpKNjA+IOh4ykidNEt21PiTtGIr3K7us2XJujHVxM&#10;RoUPyFWwkQr22OfeX6jyCM8Y/lb6XW8Eq2+dZjbt3o3my4oV96MD5jYfWvcMfg+JU+L0EVdStuR1&#10;uLcGNnch5INQtcsG3WUqwIr3HE9rDh6aL69ziY2YhgeIXETsq+qK9yXTyvSzCZfAi/GEqKKYUnvB&#10;Fe47Z/wRs15VXFsN/wB6qEFiB3ZfEfG3AtvNlP8APLMpABW3ME8RSLJ7n8g/3a/tXh5GvcGn0y9U&#10;DjOErlrF23T0wspPcr7fq5DO52crM2j+BT08ajTffI/y7hfb2K+P617hx2jWw2t35kMlU1jgDNe5&#10;7yiF1H58vNV1A17nKFALkE25VRmtKM17iuwLFI4KsU81mjkBV1OoIOlrcJblrUnrosWCjxDhXRFx&#10;bhN6nBc0emXrlT5+y9UMcNmm86Ai4UKTd4W+rnN7tI3Xdy25Ga2qSccQn+HpEdB4VlCzftbz5f3K&#10;hDiRB6eo1jmhjniaGUXVwQebGvSTqXgHVLJVFm/AZleKpQMwB1Vv3lP0Hhhl18nM2UvI4jEdB4g1&#10;hBmFg5lzym1jZ8DQPY/hslBUFFHu9x9HBUViSV8Pbw4iiaKTLMNok7XPbnd17Mb/AEcrsrYwrHIX&#10;Ye7fTmMBr6ccmraq7MFgNdTx6w2sammDG/EDqNYptQ1CmHFMPSeJllUso44dSenmVuuHTfEunWbY&#10;llpMRhaM7hcoxHuuvxB4HG3DZuatoOChwKTtFDHdrP3d27tFy0YKSJHSOIor+eMLxvImZaHqFlG6&#10;V1A5k262kj/fia3gw5pR+oDoznf0adeq7LmLxOKeKZwj2OyeAt7ki/VzErfndpOVO96zPcueJJ6J&#10;4HrGw19Be7G8bO8tqi5YOBABHEHjPlVivTzPeDdSco0WbsEYeVVRqWjJBaOS3vxv/rKdODvgOO0+&#10;OYdDiVI4ZJFDAg/lyA1Nd2dO01LjaxECli66n48EbAsX+WqAfDS2vChxopPRVFU31dOssG0jXhnc&#10;j5vKMoBIt8eBZQKVagfP8RRBcN7eHzoLM4ZTp8Vo2gljDX3eHw8fhwA/Xb6VsO9QfT/+u+VYg2P4&#10;ZGWIUayoBcobdz7OZ69nu9Cc4Y/l12r9okHu1HiBjpo4yq7TH5d3AH7D19FAV0qzdVdJ83yZEzJJ&#10;twPEZP8AQ5HOkEzaeXc9kc9vYea4ODCty1isuXsZDRyI7IVe4KspsRr25PrL6mXO7d8IGAmk99bK&#10;t1SdlHdUg6jX48EJVuSfA8F4SSMaKwrWJrlzIDZeM401tr3OIl1seOxIqhbnGvckwysptzSR00lc&#10;SK9x8papt1ibcfmKQqbAxr3FZQ1hDAubDh5bua8KQlM17i9w3Edtih1+nhy2tQPVRfpUD1V7glQZ&#10;gmGDz0+73SF/5WHBOLrSk9dMLZGoHDjXVvHn/9H5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue&#10;56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue&#10;56vV7nuer1e52OarYr3OQPPU5Xuc+Wq1e5zXTx56vV7mXnq9XuZEYAa8tNer3Mgt3HGjjWq9zs69&#10;teXFer3MoLA6Djs1uvc5kk9+UmvV7nNR48erVe5JVvAac9Xq9zskXsRpz1er3O7qunPV6vc5Ag9u&#10;er1e5IRtOeq4MV7nLdYG3PV4ma9zlsUgHW58Oerya9ztR8OepRXucyw9vPV6vc8uvw56vV7nflgm&#10;xPPV6vcyJuQ3HPV6vclq4ddrc9Xq9zPDIySAj6OKEmtV7inZoaqnNLMgZHFmHDRJDgg00UzXuBrj&#10;GD1OBTb4x5lMxurez4Hha6jRTAr3IO9JVK9w3EtWr3Iqny2ML6g89Teyvc428mWwPuHx9nNVavcm&#10;hlNtmo5cYVcGK9ybNEuKxWY2qIx7jX7geB54jVTCjFe4zMfMXyar3HXxOnKTW9te4M/RboD1e664&#10;ymDdP8LknQkB6l1Kwxj2s5046hBUaXsMKe2VFqaymo4WqKt1jjXuzGw5sFekv8LbI3TSphzR1HjX&#10;MWOJtcb1/wBHibv7qHRre08NU2/GhWzaoYxOJou3Ubr9gOXYHhw+bYbMPMI1/wCBHh9J5dRk3pVT&#10;xLG0kQCpoqqLKtuwVRoAOGoQDAH7qWqcAE1VD169Z8OCx1EVFVqDtI3F7sx8deGRy7lamowiJHbb&#10;4/D9vFTzRBk7KTa5PQKpA68erirx0zCCrcs17bmPfgjRUUUSA2tY8pb26nzpbHr+NNEA8arEzn1g&#10;rKqSZ62XeXBsG9vjrxxhpxMxb7IHh7eD9i2RYiTirpoiuSomOuMOFE+zz1NqRCY45Aza6f4fo5PW&#10;JI1HmWUHtzyrhx4+EHD2UtbQWk+HaKAN6rF8wTk07FkHfXx8B9Z5zjijZxtaw78QOulIgpjz20vZ&#10;WtclQgimLH8VkoIhhflhCD+kv9oH9nPVldNh1XS0cNG9QlQWDzKQFiAF7t7b8IEpLpxMdR415SUu&#10;4KpR5E6fZZzjkLN2dcYznh+XazLUVPLQ4VVQyPU4u8sgRo6Qr7qmMHcxbSw5LNOqxeYz2v2tx/v5&#10;Vpin0QgaRQWpM5l+Ye0hYC9/j/RzEu6QFQdBxSUhvEimztqVHK32QPu8OSDThEEv2iOI0vBRgYVs&#10;jVXFZASUvqfZ48w72b3O3FugDE1TSRXE7gSfE8xsGtZhrzSVxspwRNZSpvqdAOcTuQa6jiwELp7S&#10;FVwF3bZ4eBPM0KyA70BH9HC99SVbaZVOwGpu5jH71gBzI00YINrniVLB8hXgOmp8DSVkXyzndt1A&#10;J7fQOYmWRpQdvfiwLSkbarMiKhyxxK4aO6668nmORBtK7vEA8INXeGcB0kGtRXe1AGd7gn48gmWG&#10;jYGpkVHcHahYXPwAPFLroUNI8qdSkkUs8p5MzTnAPU4Fh1TPSUbqKiqigdoacE6NM6iyA+08iTVV&#10;PUKWBAJGg8fu4VLQpIjorYT3ZjbRq8mZbzNlTFfKkjmkiUDzahEvCFPY3OmvgeMT745VqYT76kan&#10;w+kcRXKO9QQofdhhSnaDRvenVXEs38undlhUFlsdzSE9gB4fTxvqYlLMCTeUkm/bkaLToBSgnDpp&#10;tJwxqxDJmKz1bUVXiUMKGNEiCxjbcDsW9p9p4zM9XLGTTnVTa3sHtHEbL6QcScenbNG8FvxDZ00Y&#10;TFMp4LBLBX18KG62AXVJB3G/w0+PMEFNClSLorPGpsdbi/fhi2+VKCgD7q2233skzXDNMddNlY0k&#10;9ZIaaqlBkjJFn2j3bt3ZVHYduDDliWtOFBk0KnQDvbudOH4UCk6tp4UhfkSqPZWtl66ss9P4PUUc&#10;Pr4jVUOKQIJ5Hk08+RSscgP7uxrX+HKyfx7crrnv8LPE8TpaVJZsuY/htYJCLMkblopSP+QhfkBF&#10;n8nnoIODqNnlsoMXSvCRG3Ga2Kv+EvWesQy1n3HukmY5ZhiEmEmmkRnLxu1FM0iSIb2H6Nzb280A&#10;YtpkCnTvzII0GNlbqI+HI7Cx5StV3zjz1ar3OySe/PV6vc656vV7nuer1e57nq9Xuc0Njywrde4Y&#10;jp5VM1DHEBdQu2/0cE9oYo2aEivcGAFPLXWwPfh3qpxXhr3GjOcDTYBPVxAsYYxICPtAqQQVHt4l&#10;uBqE14/aSOFe4tulONz4f1mp8zhZEp8To4VLuTZ2sAWue/CNKYNK2T456RXuWhYqIpcHrI7hxLRO&#10;i627obHixwkpNHahNe5QR1Wpfl8cCHTbvF/aQx4GnD4qBLx8Ve4FXGqSV7nuer1e57nq9XuclF9O&#10;er1e5mgneBw6ntrxxJg1YGK9w1GWeptbVYTHTUcmwRIA6L7R+9bh8i4JEUdId1CvcVDYocaprwNu&#10;uNeOHxbaUTFe4GeYcBieMvPEHIJKt2YfQRrwvUiaYUkKxr3AxqqDDcGx5Fqj+gdAxLXJF/p7niAj&#10;GizSEGvHtxQVuAYfW4NPimFYvC00QuKdQVYp7PieacSJwM0+pOGBrhuHfx4E/mzAW3m1+1zxmkEm&#10;u7gcWmBYDmHGqb5uC7wAkXJvYj2j2cslBVspUhJVXIfHmbEMuSJMlMyskkoNlHiR3046URWlJMxX&#10;R14zYhQwYTsE8LxyG+jEg2H7w+HGa2QEedeAtx7yxmPFMAlafDbhahHR42ZvLkB0uy9iR4cdQqK2&#10;lZGyu+Crl6WDGsGqsNYi00TxsAf3rXH58MD4hFKkCQR017hbJY2hkaJxYqSD9I4VUUnCvcx81Wq9&#10;z3PV6vc9z1er3Pc9Xq9z3PV6vcHvoFi5oM2ogNt2lvbfh1YqhdGdurhXuWgQOKii93UbRwYHbRts&#10;Ne4X/qXS/oYsSA2+W1ty9x7dBxBcbIptQ1Y17hZKIS02O1lFGqLTBg0Y1uC2psPjwjbwNJiJJr3F&#10;erkEduHFWPRXuQsXV5Id/t0406JFViK9wqWNR+Xik6W2kMbjgSVtooXga9xq41TVe5NprIQ/jxwV&#10;YV7gz5BrNjvDbRhpw/tsaNWjNe4LaIFO4634IAKdNe5wrIl+VkQruBBuCL3+rjbiZFNHHCvcCCim&#10;gGOSNZt0sMjhQNBLD7yAfA+PA2cDXhBPnj617iuwatkxOgjr5dPOG8/T48MGjNWGImvcd5boocDQ&#10;d+PLEivGvcl5axmfLOd8NxqNzCsUyP5ii5UA6nkm5Q7LUE4A1pUKONdE25YvinTHP+df9+8sNLS0&#10;8482Cpxat824Ye66wx3ax768mtrLbi8PiIAOxRMURXCQ2YIOPVUV6uJHCqCxP+EXt9PAhxDpV02y&#10;LG46iZ4cyEl3iwuBYVa/7okYlz9Itwb22WMsJAdeAPQkbfbQfcdkeESPKs6tIwN12+zW/EpLnvol&#10;lhDW5FyrJiEw/wCR3E5TJut/xWslySeDhkWVti2kqP8ASJwnoig84woDHwg9GPurmL21N+N0fVbq&#10;3m0haChpcHpCdJKgWsPApGoufo4bMZrc3PhZbCB0k/Kka7JlrxKVXfGjFctV+ZT5mbswVtXDe7Cm&#10;iFNCPv7jik2FxdKh10gHbpwHrxrybllv7EyYr3E8uG9GsqOCIfnJz2Tc08l/C/7ovyyLWzszoJLh&#10;8yTTRU+9sAA6Zr3HWLMuK1BH8jwinw8Ds04Ba3hZF0v9PBBb3CAoFpGnDacf3UWhjSZUfOvcVmF5&#10;G6p58ZaWKLEK5GuB5SGKEa/Cy24eNs3FyZAPpgDTKnEJPhn5V0SF1PBJw/03wYFEa7PmM4fhAX/i&#10;yUSSgeyy+PDpWThsannEpHRtPsprvlrEgCOiut48Ln6uSFx3085JkIw6plxuqj0d0gDLf4F9APo4&#10;mVd2doIQS4fLCrlpbhgfu8q7FyNeM+KeofDFfycIw+QoTZFlZtP+IoNBxI7vDKdKEeWPxpQbUuDE&#10;ec9Nd8DnF+tfUjHJzQYay0Kke7sAVvoIQX4G/wCbXNxIIA6CKUN2+hPjrq9tByThnSHrF1CnWoq4&#10;MWxKN9bxr5MH/BTykKB9fEgyy4zI+IrjoxA9TXkPtpTsmsTVEKWBYa9uC/hHQqDKVMWzXjOAZTjB&#10;AZVY4hVuPG7A7QeH7ORfl/uLaY/zjSddyHMJisL1MmqwxMxHt938zxRSVvR9YTR0z47nExiyxRE0&#10;tMx/4jFYkH4ngjSGDgSpcdA0j3UiBJPMV3aqfUkID7NSP2cc1zt1AoaEw5NyZhWWaNRtWarMKSbf&#10;azyAuT9fHjdPIEIbSkDiojZ0njVQ0Biozz0VkMQtdySfibcDzG80UbBmzfnuOWQW3QYZG0rg+IBA&#10;seEarhCZDj6QDwTifZTxSFCACKzDtfmDA8Py/ik712Xsm4/mNl1WetZoIS31kDbzbS2FHU2h10/3&#10;2CffTTusRChHw9le3L2vwSWz3n3B6UUNRLljJUEa6qoSWdQfAhASzcNHM0ebwQllqOKsSB6baY0d&#10;8dOIjj09dcbAm5N+B/iGZxj8ZgGYcbzLMx1TCaIUcVv+X7jdb4g8ClzfOXp/uq3P9rTpHlNKO5S2&#10;dg9a8CxPs5GpOl+M41L8y+E0WGpbSfFK+eunGl9Yt22/FjORXN6MEBPWtRUa85cotT4uPAVz5PxD&#10;JmXcFgCZizQXY94qGGOmDAdrAAvf6+CQ7vpZMXL4AjYBHvogXmgWSGkK869yDhPS+qzZXeZlDL9f&#10;iC3ulRWyyLT39ryTNb7uOsZXbgwhKnD0qJj30jUHrgErOkdVYXnijtva1+3BoT0950mw9ZM35kwP&#10;L8NtxjScSMAO4LLoeC1Fi8gYqQhHnNJGUIIIEk+WFRxXbiVjicn4rYfeeBzjUvpXyErpjmbazMtX&#10;fWnwuEG7WsQHa9h8eED11l9uf2zylnh3aZ9KPmbZ9eATpHTwrIWqX+woQ/62v8OBdiHWzLdBKq9L&#10;cgw0e3tV4zO1TJY/vCJvcB+o8KHc1bkfl2YB2KcMn/S7PbRim0S2dTrgJ6BWVFe93a/1W40zDrx1&#10;MkD1GJJFA2hCstLCqn4La44wtdzdcYHokU+lLSR4ffWXj3R9HumGABZOpOc0lmJv8vQRGZ/+I7j3&#10;PGE5cy2f2zu3aANVJy6pc6QBwmuJJva3Bfy/mbIeU6Db0xyS08i6LiWNOiLp+8FPBJbrYYH+TsFU&#10;fxKwjrA40Xhris+ZnZ5Vx2Mx946ewcTeO9Q85ZhnamxPHGhjfRqbCojsHsHmaD6+XcW/dYqcCR0J&#10;21tXiA0wrz21k4joIKTAJRic6WkHaXE6nzGB9ojJI/LiJSWbYkqViNilK+VOKBUIj1Hyr3Jxx7Hc&#10;ySeRRRV+ME9lpIPKgHsJd9qgfHja837/AASlSj/epgH12UkbsuKlYdJr3JdBkLNSOZ62swjLqN3u&#10;xraofEqp2341ovVpgBDY6T4lUbh1ptOj7j1V7kur6edOKqW2Z8axTMEirqjS/KU5v7EiINuJRlDY&#10;VquXlL6gSAPQV5F5pEtoAHTtPvr3FBgOB5Swplgyhg8MT3CqtHTefLf2mRgWv8b8Nmsus7UyhEg8&#10;In30Xd49cAkqMdGyuBdR9o2+ngmUGQs1YvK1dj+E1LQRghPNGwA+BbzLj7hw4Q8QNIbgDZOArcYQ&#10;Y8xiK4fMQ+YItw3Hw5DqsjZZwsnE87Ziw/A4dLLNVrbT/CkQv+XCu4eDPjddQ1GJClfADb5Ur/Kq&#10;dEAE+Wz1rpprXCKSfu/PjViXXvoBlqFsOpscxPNVQui0+DUbRxkjsDNKo/IcIl742jIlK1unEaW0&#10;n4mjBOWuKTCwlI88fXoqKz4lKo8pViN9d5vp8NvEDWdTutmfX+VyHgNVljDSbieebfOR9YAH3cCC&#10;s2v80wtmlpSdus4xTpZZYOmUqPVU4Lp7+p4y4b0cpcSxFsSz7X/PVh94viVa8qr7bpe236uCFjd7&#10;vwC+uOkKVTDl4E+Ee7bXZX2cGJo+lGWaAU+K5xrRCi/7y4BRrTR2/wALVMlvvA4ev2lpYwlD3okC&#10;P9MeNJUhy48InHppuqXxF90VKiIf3Xc3H1qNeIOt9QPQjJtQTlDKqYlVAWE+JTyV8jEeJBIiB+rg&#10;Jdze1tJCUFwjaSZ/SjFmwcV9xAjo2ViSirncPU1LfZsyIoCfUTr+fAjzH6rc+Zil8vC4KLBo20Kr&#10;HGhA/wBWKBRf6zwPPbzPrOlKUoHA7T7BQlRbIY2nb0VPgp0pk8uO5HxYn+PIuC9L+v8A1ii+co8K&#10;xvGKe9zOwGG0AX/XlYpcfXwtFne5oZ/arSdsfsx7cMPbTRumbcx4R7z7KwVGKYfSkLUSqpY2UXuS&#10;fYAOPtH0vqcqVDYZDX4fDXm6/I4DTfzGYMNDvrZboje0gm3t4ZIyTuMElsH+98a/VRwp9N0XR4ZP&#10;RwqRDUCZQ4UqP9YWP3cVuE+mfDMy1K1nU7G6mCn7/LyVhqatvhoTHH9HF53fW8T3yiAcDjj7NgoN&#10;P36mjBEEdHRXNyzKRH39p7cOd04yz076Q4XLP0iyTSCpRbmvxIh5XNu4aX3V+oDkm5fltrlCNVsz&#10;qVxWuMTQcc769xWTpOzhTJU4XJWyL87VOE/4rjO1SfpHvfnxAZt621EmJfP57xOkrJk+xRJMZYx/&#10;q+TD7pI+PEt5mCnDqfI6kzh7qUHL0x4vEOg/jTlT0FJSx7aRQhPdgNT9JPfkWj9R3qAx7bhvTHB/&#10;kaYWEckUEdOvwOoGn08q3nV2fDboAHkPjW02TYxImorYJhjXaoj8y99JCWH3HTnCqofUpmtv+bgd&#10;RpcHibU09FVMzm/cWgIF+N/5c+T3jmieAJJ9I2VpSWUfYkT5VwbCMGLiRKGFmXsTElx9ZF+N8HRH&#10;pbTytimeKnE8fePVpcRqyin43Y3tx5GVtRLqludOo04txzDQI6/0pxWNgCIgqD2Af0ciYr1Q6CdO&#10;6dYMAo6GAroIqGE1MzN8WAI1+J42pVmxsCQerbSkMLP3KE1lWIj7bFvp4jK3q71wzhTNX5Dy/Hg2&#10;FroMQxZxCp/4inj8AAeFrmZXDx/Yt6RxKsB6ciliWEtCSSZ2gY+/ZFc7hTb8uMND0txTOk4xrqbm&#10;mtxiN9flaINHCx8AqggW+PGRYOXI1vuEjoSYprvgoHSn5mu73GnBCw7Cul3T+EzTYZh2DxJYebiF&#10;SskrfTuJI+rjqk2WW4ukIPArIM02GXnCNOyOTXXbueZqn1cZKwGGXDcm1jyyfZEOBYUWZ7eHzTIB&#10;r9PAk/vnYW2Dai4of8aST76VHJlqhTpAB247KhTUUNRJvmBbS1ifdP0r2404HiPqM6s1LVuW8rRY&#10;TSsRuxLMlUZXUH95IBqT42txIznmZ50qGLfux/TdM4f4o+ZpWbe1twCVSR0ca4mSloVEcaW8AiL+&#10;zhgMlelzDaivjzH1PxafN1YpG2GQGmw5W8AlLHrJb/WPB7ZbsKcVrvHS4eA2IHoOFA69zYLOloBP&#10;XxNQJ6+RVJf9D4aWLfedBywLBsn57xeiiwnBcOlosPiAGyBEoaRQBbV2Kgjk0t3jVsNCUxEbAB7O&#10;mgbr1HxyT7fZQMZh6h9K8j1RlxrEKc1rE7UO6qqGv4RooJB+HGTGMc6JdIa1pM+49DW1SC38rwmM&#10;1M27/jyYjaPv4S3WboYWRMSP4hJ9gk+2KPLe2ccSEiU9fGk/UZv6sdQYxTdPMAegpmN1xLGm8lVH&#10;+rRofNb4XAHx4EeYvWLj8Kim6cYFQ5XpHuBWYiBVVNvBoww8tWPh7vI9Xmrj3hRIjirj5R8DRy3l&#10;iE/fian0np8nx5kquqOYq7GWXX5enkajpgf8O2Ah3X4MxB8RwqmO9TqnOGPNi2Z6jEs3YiT+jWaR&#10;jArf6sd9ij4ADiNxlN0QVlSj0DBPsGAo2dbQgGKHbAcr5bypRDDcs0FPh9Ov7lPCka/SQoAJ+J14&#10;oJ8A9Rud6S9PRQ5cw3bZXlcR2HwtrpwWMWty7g2kNp6ZgUTfmGkkyZI6cZqSK7Do5GiVxJJ4hdW+&#10;7jVH0K6fZepv571XzDPW6+8sF1Rm9gkPvMT8OJrjLmECX1lUbYOHtp7v+/HgEfhXNqmumO2kiC/6&#10;zn+KjXg69OsCmq6UHp3laHK+Dk2GIVKK9bUD2oGBKg+08OLGHkf5O2EJ/pq2n120WuLjGQefdTBU&#10;VEcVSRXVLVMi6iKP3UH027/XwfcG6YYNh0DVeI16e97zSzziNT7ffY3+rgk0N2adS1z04+H16aLi&#10;VkdE0lcZz/8AKSmkp6aR2TUxQxGR7e0IOTqvD+keExIY/nMw1BYbKeghbyt3sM8g1HxGnApd5pbu&#10;SEAwOCRI9KZZSTJOFJ1sy9VsYmZqKlpMEoFGtTXSh5m+HkRn3D8CeOWH4v1gqqkYF04yvR024gCT&#10;eZDEP9dhYEjx4QjM7hODDSQDsJMx1ml4Sy3BUqabcwrkXDKQZgz/AJhl8oCxSQiNJD4lYxqQfDiF&#10;zngOOZAxGT+f4pLjuaq3T+X4dqYgf3ppibRoOEdxbONnvHFlaz/Cno/ClyXUOJBTs8qd8pZzw7N1&#10;KFy/hfyeX6a22qq12CVvZFF3b6Tx0yL08no3fMeenWevJBjUnckQ9gJ+0R7eMN5YY1OKOOwH+Gix&#10;17xEI2Hop2zJmpp4hh+A3WJr7iBZm+A9g4+47m2qrMVfCae1PQUsZlqqo+6u0fu3Og+PI/zG0Kzp&#10;J8I2niaMWGi7AGPTTZhOWKXDYVxitUyVlRZYYb3tf94jhLuonVaTqNWzYHlGq/l2XYgUmxAH9LUn&#10;syUy9wvhu8fDkUZi0kQlBwFD22Y7hONClgeETUMImrdZm7qDcD439vEfguIYJSU8GWco4bO9MWG9&#10;g3lkj95yx1J8eY+bwhkI1qOI4cKe/ulKUbu5PBvWnwhWjhwenanjjAGrXZj4knnPPPbpDzhKAYE4&#10;GnECK4orhSGNz7eGl6WReWiM4va51+jkPODGen3UbtNEERxqJXH9HY9uUq9d6xMT6w5hrO5+dkX7&#10;jbkt26z3Yovu1rCqmoNqBfYBwJbsoI4rmirURtrlzGdttTbjgFV1Ttwr3I7AuSD4c2fDspoKgwK9&#10;zhcLpxia8CZr3O/YSbc2OurgmcRXudsDt7ae3miKfUOg17mSDcO4tzavFXkTXuCxl1i+B1SHsAOB&#10;R7wzTaiADXuKHCyoplUagcje8GNAF7BVe5Zd+G5iEkXXVaQqdj0jm/x3DS3Dnd1A/Np68Kgzfpom&#10;xWeqkX1B0yjWP7FU/cw5si0gcRLb2cy3t1htRBnCuYbmJoneJJFI7N4sb245KxZQn3/Dh8dLhwNI&#10;VCKZQZlS9vd8Oc9BpxxKAnZTEk1nKmNQ5PfTmWncLLr27ce+2qkGodUI2G5O9u/BUr4VxHo5mjDl&#10;Yr5mF1y3+mB+D7KVhy2dTP8ACcKQZYS1mLB2/tE/GiM9bBBhnUnKGYpoSwpcfwthpqT8wlufORp4&#10;fl8VxOlP+51tSPjpIRzB7NxpeIrtReCI/wAUfCr+Ebeqt4EA8dLBkkA/wn+HArsjzog6POsvFV04&#10;kV8sxkm5DOv3NwnzQQ6fSiLOhpePp8K9xfgm+vbgaIoIEV7nZ1GnPVqvc4683W69zA5PccepQBXu&#10;cotpfdyiqoqvcE3KLLJM0J03oy/eOBm68EHoIoFZhgJHAivcrkwSAYfmzH8IClTBWS3v7Cx15nbl&#10;69bLZOMpHwrMy7V3rDLnSgfCvcVh73PBZtFBuvcwyjsRxmnU17kDMlN/MMk4lT/aMaeYP+B14qYh&#10;MjiaW2K+5um1dJivcfOnFWcQyXRTE3IWxt8OBu4TpWZoqzpvurpY669xdA2AU+HC2JoKnGvc6La6&#10;DldOmvRXuRZSD35ZINKE17jhhkYqY5aKQXWVHFvjbTlhgaSunQQroIr3DJelzF5JsoT4NMwLUcxX&#10;42vyI8+ZGsKioY37twLhLo/iTXuGm0K378j5JFQPXuY2Gl+MqVBrwr3IzW8eNkYTTwr3MsbEEEeH&#10;KHAVQivcVOW53ixFHXW7C443M0TXiQpB8q9wiXr9y9/VfqnlfqhQDy46rZHMwGpYaG5+jmT2VOfn&#10;LbScQEj2isrOyW9/PWFxZKxKcUjqr3HihqEqqOOqj1Eiq1/bccDapmfSip1HdqIPAxXuTgQAOeKZ&#10;pJXuPmBT/L4jHLfseI1+AzRZdJ1oIr3Ddek3Nb5Q64S4QzhYcTT3PAXvfkobtXaba4E7DWPe/wDY&#10;jMcrDkYtnGvcu1p5iyAnXTmX7biSJrmKtMGvcdowCAe2nDVtIIwpFXudKpOgPE0mTVSa9zoHb35d&#10;JHCt17maMlGFuaWrTjTSsa9wdOn2KteOK4PJJyO5OoHrqMM2YAxFdFQfr5TD+M10mGX825c6/wCD&#10;05Ra8eRVMg0EsZFi1vEqfy4Ed/rEJSh9G2YPXxFdS/p83i/mFu7lyzECUj3GOeNYovdJjve37deV&#10;sUlVHW0kdVCdyyKGB9t9b8ghpXeJB2VlW4gtKKTwrNySFF734qpPNe52dLcpXhXuYW7cpVxXuYzp&#10;rz1OCvclUdS9NMsieB4lcTOIplxAWIr3EX6k8EbEsAw3PFHcSUbqkhUa+1b8GbU3DQMbBH60KNy7&#10;oMvOWqtiwSK9zDlTGBj+BRYipF2UBvgQLW4YNErQQdtP5gwbV0oPIr3JWb8JfHMvqYm2z0TbxbuV&#10;8fu44T3rehUeGkmXXAtXtmCxHrXuHw9OGc4c3ZChjaTfPRjyn9un2T93JyyC/S+yG/4ht8qxW30y&#10;w5ddqwgKxHzr3DCWt4cH6IqHNte50oDaMLW5R1U4Vevc4rcHikKBECqnGvclIxuNeepkivcXWV8R&#10;akqlKnQ822qDB6aDF80Fpr3DCYjgeH9Sch12UMRAYTxNsJH2Xt7pHxvySGkovEKYViFj31EbN2vJ&#10;bpFwj+E49Y417lfPp9xyo6f52xLpPjpIlWRjErHsQbEAfnyI8ie/lNybV3AAmKy83wtRm9s3mDUQ&#10;RiQOrbXuHxicsLnQjmTSTrEisTlCK9zi+vvePG1oFbr3OLH3eJQa2K9zH73GtJpya9zkjDueX0lN&#10;aIr3HfCqs01QHXlkgpNFr6NYr3B9yziYkVSram3NujWJqKL5iK9xF+qXoxTeoHodiOT1jD4jTo1R&#10;Rv8AvB1U3UfBuFVqsNOaVGEqwPUeB9PhQ+3A3kVuvmKHSToJhQ6un021jb3W3Dmsl03r6/K+YKvI&#10;OPAxPTSOqq2hBU2Zfq5kpu3mEyyo+IV2lzplF+ym7axCgDI9x9ayd9RwwgCgfTqDycEkLxqHtte5&#10;wPe/PHGvV7ncUxjcP2seMEQZFeKdVe5G6oZIwvqhkOajnUGtoVaanYDUkDVfoPCbM7JOYNFKxs6K&#10;WZFmi8hugpJ8CyEqHzr3CKdDc/WxCbJ1beNoHZURzrodR9XIOyu/7pw26tvwrKXerKfAm4TjIxIr&#10;3DaSLH3XktoM1j6J417kc7ttxpzasadAr3Og24bR34gIivRFe4qst4k1DUL5mqnSx7Hj7TpScaIr&#10;1jvU4V7gZZqrsV6X59psxZeUikqnEoK9r39+P6PHmLO+1grIbhN7bJ8JIn120O7BpvPbRTLx8SRH&#10;X1GvctByRmqgzflumxekYSb0Umx+/kx5FmAzK2S6k7dvSKwazSwXl7ym1CINe4tN7n3V7cGeFBWK&#10;9zrWMWv93Pba3tr3OomdX3oNeUUkGrKAivccs2ZYouqeRazJ1WwSd1LwSHukij3Tf6dDyP8AN8tT&#10;etKZUYSsRhw6D6Gncqv15NdJdT9s4jpHXXuJb0M9csS6L9QZOlGeJPl6Cpl8oiU6RzXsGHsVucvE&#10;2r25WYqtnz+ycOBPTwPkalffLKEZsyLprbE4dH6UzYzhyYhTXUXdO37Ry/2mqI5olnjN1ZRY+Hw5&#10;Ok6sRjWG0+IpOEUDFXRLTiyEsSTcez4clLY6jjZEVaoxDgFfZ2vzkLrpfvzVarirEXYC1uZEa5vz&#10;1V2V1IoK7X724o8ExMwTqpNtdOFVw1qFVUOPRSMzBgqVNHJHIA11IF9eFD/EP9G2D+rXpBJPg0SL&#10;mXCUaWkkA1lW3vQsR7fD48DLlsjMmFWT/wBqvtUf4FdPkePtrLrsq39O7F2GXTLTkA/3p6fxouXT&#10;LPGI9AOoLx4mxGWMVk21S+FPLeyTr7B4N8Po5qd5DxLFulObp+m+a43hWN2iVXBBjkU2ZGvzAzO8&#10;ufye4XbvCCkxPT0EdVdvra8Q6gKRiCAZ6Z2VaJFUQVUKT07B45FDKym4IOoIPx4bSnnWRBKraG3A&#10;Mkk7caPAZrqRSBwS8p478vIFdteEFw2QI66acJGwA00V1ItRFdiR9HDX5DzckW2J2BXsb9iD304X&#10;tLXZOpdakFJkdIoiurZTwmMduHCi8dTsi0mYMLnpZwNpGmmoYagg+BHKgPxKfSKmD1cnXTIVP/oV&#10;QQ1Yka/Ycn/KWHYHx508yPOU73WQeEd80AFp49SqGdm7/NmSFfege3rpy6C9SqjFIW6d5qkJxfDU&#10;tG7f8jEK6BxfuyjQ/fyqPKeYYcVgakfSSI2+m3JAsXy+IWdgoKOMFlcKoyYa57cWmpFuw9nDwJJx&#10;NNqEGuXOJFtOOaZprGvc7D7W5QpNJVN669ybFNr30HLxhTJAbFe4/wBLV3AsLW5dC9JwomUmca9x&#10;V4dX7Pe7W/PgmbcJFUCZr3FrHiJGHO+7uB/Hi3WNNF+g17n/0vn/APPV6t/jnuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nY5qtivc5DnqvXuc+Wq9e5zWw+vl69XuZAb8rXq9zkBtN/HlK9XuZQ&#10;SdfDlq9XuZBddeeBrVe52vxPLGt17mRbeBvzYxr1e5JW4WxHHa1XuZBYC5HPV6vc5gbhrz1er3Of&#10;PV6vc9a2tuer1e5mW1tOer1e53qD356rRXuZFLE/Rz1OAV7mdTbTnqdr3MZvu0HPV6vcyH7HPV6v&#10;c5AkjQ689Xq9zn4a89Xq9ziJNp0PN1o17meOcxdhqfby4NemvcdaSrZmsTrxSlVXjVXuKMiOrgME&#10;yhlbuDwzTCxjSNSRXuIbF8py08vzGCncp18s9x9Ht4mctSMRTVe4j5G3EwVKlJF7X4UHDbWxjXuY&#10;lfenlyc1VZr3O0kELFJjYeHPTVprq44JnTfpb1H6tY2mA9OMKnxGZjqyodi/Fn7ADjyQTspQ2yp4&#10;wkVwlligjMszBVHck2HLqPTf+EzFVPT5l67ymuqztYUUB/R6HRXbQnitLM0JmMvS1iozQT5y6v5Y&#10;ytSyMtQjyKCdTZR/Ty+HpV6fMt5NwuHBcuYfHh9LCoCxxIF8O5sNeGgR3e32UfkhOzCq3OufrHgp&#10;I5IoKhXC3IIOg+CjsOGvy50+pKIglO3bTjpc1YARSaNeJwqn3rr60MUnp5VpqgWZrFS3cH28FnDs&#10;FEZAUW+gcbwjZ67KZKAPKqm+qfqHxLF5ppnnBU3AXX8j7OKFI4oAIohuYdh7Pp4J7WwXdq1Ewk7S&#10;ePUPxoscdQ1xx6KJJm/qDLVxGWrJVjex3aD6PbfmaOnZmvIbt48HgSm0RoQIHT0082tKxNFezVm2&#10;txRpKWIsF/dcn+HJyQygbracJV3CCcTjSyQtRNBjOoqGHzLFr9/p+POtu64lW/HtYAGkweMUjAUg&#10;yIjjWetroKCmibDZDFKpudo9ns+PMsHlx6N28BwueJcM/GjFbgnD1mg8xWdsRrXrX3MZPtFvtE+0&#10;87aZgNhPunnko048aY0zjTd8s7WZRqNNecFfa3u6j482tOrbV6l08PkqbaG2tx/Dk6ORTYy8J3El&#10;P200QZrKCCCF8e9uZnK7CBewHEiZnGqEAbK9T2QiPso8eQ1BBDE2vw1kEUqKprg6ksXPjzJslvuU&#10;g8aCk9YpIpxKNtd6+6qiw8eehUySlbWHKuq7tM7afCgRNZ0hBN2cAG55InaRF8tNfbxAykLOo4U2&#10;FCsypEpBlJ2n8+YFtDGS66nx4sUC4qAdlW216KTy5UaAG99T8OcWnewCnQePHAzG3jWtNTKoJJOW&#10;iGh7i/bmWGRDcTEkn26cRvtFP2jDp/GnhCazUMKH7Ru3x7acZsQy9g2IYnT4ziEQqKijJ8m9/cuL&#10;H4ajiLudIBxEGdu2nJSPnRsOnfqw6rZA6UY10PyJiv8AJcCzOEXF44YIy1UsZuqtIRuVb9wO/M5o&#10;YlLGJVVnOh9l/ieMuQqVEn1pkK6Kd8L6mZoxGloqHEqmWWniVY012pIq6AELobfHkWphWNgo0a2p&#10;9vAqXS6emMYr0zRn8jYpLh+zGW26HQEflxjrRHcRjwGvA4EETPA0uDesTR7ci4vLUwxTzsUElmXX&#10;Vf7+MUjyA7k93b2HCrukrJ6TxpW2qRpJwo3OGYhOKZIqw+fC63s5I2210+nkmlkhAklka2/S39vA&#10;opLrK9IGzHkUbMplJFCJikeB5iwajqUJTyv8mvgCO9jwR8lyBGK+Zex0B7W+B5KLErtgoCevafWi&#10;67SVpECa1ufxV8Ip06jQmGnSAzUhe8Y22IOn18C78QLp0eoP4bPWrA5LSJFgc9XGGANpICsikDvc&#10;W5jRvM83bZparEzMe2gLmKi2MaOb/wAJqeueZcM9a2Xss1ohMWIfOUTsxPmFXp2A7+NwOfMdYke7&#10;7OZNUG6+jsvYj48430tzVerlzrnq9Xue56vV7nuer1e57nq9XuclI1BHfnq9XucvKYGx8eer1e4N&#10;PTqoYAQyf6ygg6Xtfh7aqg0aMnCvcHmN1kpVB0INrcE8UrUJr3JWLpRx5dqqqYnzI4yUI/dNvH2g&#10;8adEppoGAa9xO0lTmPB0y3mL5geTPAUWEtcgbvBf3QeBsbaeBiOmvcs0pMx0WI4FQVl93zEXlse1&#10;ja3DNZJRAo9JkTXuU6dccP8AlMx1KanyqiVAx7am/A04MaB7wxr3AJNrcTUhr3Ouerde57nq9Xue&#10;vbtz1er3OwSDfnq9XuTKGuqcPqFqqNyki9iOWBitgxXuCjgOeklkWOvIp5l7SL9lj/rDw4YNvRto&#10;xQ9wNe4KtNjVPicfy+IKFJ0DjUH48WhQVS8HVXuB5mrL1dVAxC06WPlMALqR4E+zhctvGkS0E10e&#10;2vLKPQX6a/Tj6i+n9XlbqerpmWmdhGkUghnEROkiH/dAPYeLEW4cT0Gji2tkPNwcDSKzlj2K5fo1&#10;r8Op1mjF95N7AW0vbXXkT1EfhHdR8hTyYz0TxKPMeF6kwVFoaqP4f4H+8H4cLCy4gwoetEi7ZTZ0&#10;03ZT6k4NmWNIZQaWpb/c3Nwf+IsP268LJ0UyvVZBx3FMm5/w2TD8YpY7tS1CECRL+8yE6E/Rw7sg&#10;CYNLrfwYKw54UIwIIuNeBT1iw8V2dI6fJquZBYr5RJ2X73I5S7aKVbKSuftD4a7+HA4zjh+PU0dP&#10;T5rXesZCpUqNbHurA97cIiIONJlpjb7a9wbaPKGDPlSlrjGt0ATzVI2sDqunt9vDcNyJozKBpkV7&#10;ge19XS5PrRWQp5tMWs/l/aV/aw8LjjRUECkxPd17gH4tVx12JT1kQ2rK7MB9JvwsNFRr3G/mq1Xu&#10;e56vV7nuer1e57nq9Xue56vV7i86c1ow/NlNUA2sw/t4vtjpVSpn7sa9y2jK9VHV4WJQbjS33cHc&#10;E0enor3EX1Aw2aTC52piAVUsD7CBobcTuJjGvFvTjXuEpzPUVCZswvF4SNuIUxiYgWO5DZtPDgUx&#10;C5ovMhQPTXuK6JzJGGHhpw/GynlGK9zLVoktC1xqDze2tAk17has/wBKIMxSPGNJVVvrtrwIuiFG&#10;i137q9xD8TUlr3JEO43UcuKsK9wSco1TQV8aqbLbx4bMGl7eNe4YiGzKkhGhHBZPRSgmvc5ne4KE&#10;Ag3HNnEVSvcA/GkGH42s0e13QuyxkkFtxswB4FFpAVTYwNe4qcK8rDFgwJn/AEkCFmFu243Gvbj7&#10;RAMUpiBFe4odxa4734bHCq17jXikQkp1LLuB0YXtp+zgoyiVLKBxpteA2TXRv4cP1l2HNmfum2F1&#10;2GV9SKdIvln2zR00K+WLBS9/MbTvbmRlrbv5i3KTIGG2Iikb6gkSCSeNcbhT/ZwHcb6Z9P8ABJ2l&#10;xqsE0yH3o6WNp2LHXWee3fgpZy1psg3CtmyOmgSXVHYY6hXdtQb8SMmZMr0cwgy7gpklQ2DzOZnB&#10;t/hUbV4ORcNCO7GqKD7iVKMz6Vy5Po16kYsvmUdCacvqNAVtfQgDt9HBS2u5cACAAD07aLnUtmJM&#10;niK9xWR9Gs1424lzfiwjjIG6JifH2Rxft4eJytxwjvHPSnp0/YmfKvceq/C+inTSJTjVRJVSAAGJ&#10;CkRJHeyLdz9fFivyGX/crUejCaq42tzAAgV7jLN1VwuSlH+b3JxjgU7xUVbiOMkeLu51HEb2dIc8&#10;DLB6iowD6mnUWHeHxER769xP4/1x6kY5AaHMmcIcOgUbflMLQye7/hUp7unC57On3Uw46lEcGxqI&#10;ozFkhOEEiura34x5fyHjmfD/ADbK+X8XzAq/8jeJy/L0wPidzHbbhQlo33iZS44eKleEe+vKSlCY&#10;MDyrizgHvxeR9PYKVvIzrmGkw/tfD8GhEzi3g9Q4CX+i/F6LFxH91WlP96kaj6mkDty03gJ2cK5A&#10;34ocNy509q5lo8Hpq+uZbDyoUMs8p9jbBtXgpZtm0Y4kdEbaDvfa+rr6es14kAXPDH5Wy/1YypQn&#10;GMq5XwXJdMil3xPGnjeo227hHBe/wHBmwVW6SW2wgdK8cPLbNKEuhMjVPXTTUz0k7ooaR7ki0d9v&#10;0NbT7+N+MZuyNjlIlZ1I6p4nmaZ72w/L9E6o3+rve23iFeYMvoly4Ur+9bSffRapGkxsNYIGrtrR&#10;UdKsG06F2BB+jZrwP66LLlJH8xkjps8MXhX5lxEIT/rMjGwHESbpI/4nYJHFTio91XSgzJUOsRNO&#10;kKVKtvncH/VUaA/A9+RI86YkJBhmLZ4oKAPoKDLdC9XP/wARDgbfz4gdzVavCt5CB0Np1GlqLcqk&#10;gHzOA9KzFiv2R35Jq8q4BUE4jNlPHsdlHv8An4/XLRwt/reVft8OFZebeWNCHXR0qOkevVWlI04G&#10;J6q4hyT9ocxUvUWtyg23BKXLmXEANzQUgq6j4gOV234ukg+FLaCOIGo1ZxSEgAEzx/fXmiDG5J+i&#10;+n3cZ6nMGbeoruuJVGOYxCLndPVCjpvrjhPYezi9FlcZh/dFLWOrwj3UWuXaG5Aj1rksaqPdFuT8&#10;IwDB8IuyUdBC9hZYoPOluO5Ms3DhnJUMnxhA/wB6PvoMu5ipcBINcxfx46T54w6hBpp8XipCTZVP&#10;6ST6BGvD7vGLMeA+XD3Uq0OP4qOHXXfEdi2eso0Z86vqK6vjP2g5FNGT9RvbhLc5uAIUo+QwFLW7&#10;DViqV17jLh/WXC1mB6bYFHNiC3ANLR/MSA+0zSC318DTeYC5xQgqI4wVe/ZRuLRTf3lKB54+ldHU&#10;W5yrMW9S3UCXyMw4i2G03cNVTmRlHsWGO4Xi5X5+5xVCR17fdhTRFs2cdSzxP41jSJIx+jUKT7OI&#10;jFOnmFR75M21tVis6nvVVAp6c/8AEACSeETtiMe+cUrpxhPlApcLjTg2kDr4+2sgFuPmXspYM8Xm&#10;4LSTToBfy8PpRGv0PUy20+OvF9qw1saTPkPmaRFxbh8SiRXfFrBSS4fEEjgwzDG7EyFq6e3xA9zd&#10;wSNB8mAlCcP4sT6cKLSptapOJHDjXuTZcGwvFIjJiE9fipGnlvamgH/AR+A4pXZB8anVqUOgwB7q&#10;sHVOzoT7a924kMRzJlXJ1V5aTUOGyDtHDErz2On2tWJ4XOXlnlo0ggdW00qaZcfHhEDia6uOKrC8&#10;Cz3nWNZMr5QxfHC2q1OIBqWk+B3S2uB8Bwh/mb+Z42rLi07NX2pHnWl2TbJl1wdYmSaxNUQK2wsN&#10;3s8fu4vqb06dW6yl8/PGO0mBQMv+8mGbdy+xWme33jhsMnvnBqeWloHaExPtNeF0y0dLaSqeMYVk&#10;V1cXHEnVdMuk+Q5DU4vmKhoqgHWoqZkqak27lQxNj9HC78pY5Ti86nzUoEn209quLjAJierCu7jm&#10;Gn6g9Pq5/kcszYzmeUDYvy1NOyE+wLEpH1cfVvnaMnu2NTp6AMPSK2cqdcP7Uj24CvMwUbmNgPE8&#10;eqHp71rzEfPwjIGMU1PqQ8sUVErAeJkqGUjiR3N7+7P7O3WOpQ0j2mnU2jLQ/uicOjGmyPG8IllM&#10;ENTG7r3VWBP3DjHiuKY707jY5spsq4RULb3a7EDilQCPbBCdgPwJ4Tu5jc2P90DLZ6Fq1z6DZR0l&#10;hCAFgKVPCI9alpKlUhCbl+Nip+q/ExN6jPUdjNMcL6b4vUtTDu2FYalDBb4Mq3t9fA47nt+8YaUR&#10;/iogelectWbc94Y/zjj6Vhkw+jkC/MIJNvYvqfvPG6j6e+pvqBOMRzdmCopkbu80p90f8ScjX6OL&#10;f5fmt+iVuKAMzJONNB9pBlCffUxU2iwAAHs5IToJ04wqu87OeNjF6xbbjd6i5PcKna/Ns7pME6rt&#10;WuMQJKvZVvz6j4WxpPCK7WwHBHwvFct5RVnyxginZYK1btpQPiI1u5HB3bO2mVH9k3qPSqB7qJFB&#10;0q2nV18f1rvXx4z5hzrmurpnq8QroYIe4WnAhjH/AAb+8QPhxNcZ48olOAHQMB7aUM2idRVx+fzr&#10;vgIV2d6vE5jTYVMJpWuAKeMzMT7TJJccA7mYu3JIJB9/xowQgW8lXtIrx9nH3CuiHUzPU8c2JRtA&#10;mgUyrNVOQfBaeEFQfr4hTaO3OOB6AJ2+QpQu+baEkiOvD31ikZIxvcge0k24MOIemzJnS/C1zJ1d&#10;pcVnpTqkdXJHhsch8FjiH6Z+HyrFFojW6FmNo+wHyG2qNXRfkIgDbqGIpto8Ww/Ewy4ZUpL5bbWK&#10;ENtPsPs4OnR989VcaP0S6aYJk2hPfHcYTzH2/wCNUkUySH2cEGXuXD0Czt0IB/iWJMdMnbRFcPAY&#10;urk8AMKh1yQlCJZZZmIt5cZK3PgNNBf48EPqrl3pXVwl/UL1YxjMj7Ruw+mkSjogQNQsMRBK/SOC&#10;W5sFjG+uz/iIASmi5NwoYtNgE/xKxJplwmkxyCq8yiw+moqdzdgzEyk+26+7wJqDO/RCamGDdGcp&#10;Y7mTaAqQUe6Gn08ZJe5+JHCxs5c3g0lx0g4ACB6kUsK3XcXFBJHEbfdSrqHqI13STJEo7m39PMEv&#10;+0VtIwrKWFZNgJ/yk0yzTp7CDLrf6uGC7m6B0oaDcnArM/GnNTScVK1HpO2ucLwz2kjk8zwuO35c&#10;StX0nzVnarjOZcfrMx1raeXF5roD/h2j3Rf4com0euZC1lSugbPQU8u5CBI2c+ypDPDApdiqqNSe&#10;1uLt+hj9O8M/m+bVo8swHUSV7xwsfaUR/fY/QOOpy4tYrISnjqj3TSFl5dwYRIHWKhU2M4dXANQS&#10;idSSN0fvLf4kaDgG5n67ZFwhWocs1NXmOoW4Bs8NMp8SCffYfQOFDl+wxgglRHRs9tHZY0fcZpz8&#10;NeB7T9SesmZ42fLkC0Ct2kii22H/AC8k14Su5o8oeBMTsPRVlgN7AR5V647DjDWYFQSTfP8AV3NR&#10;OtzG9UZX+pAb/VwlU6HMbp0HqmmVNuvQRXrgDTizynhmWGlWTprlzGsfkDe4aagdY2Pgd7C318qi&#10;8ZQdNu2tZOAgYe2mlW4Blah7a4SzRQRmWZgijUkmwH1nhl6L0yetXrDJFLDkuDCKZAPLkxetPuDw&#10;Ywop14sCM1vMEthCf79XypCu9tGZBWT/AIuIpBYp1T6fYQ22txOG+uiHedP+I34rcX9DHUbBsPWX&#10;rR1RpsJYkj5KgcRgj2IEs5tw0G6l2/hcXIQjilIj37ap/PEJgNNkjp4+oNcsM6hYTjsix4FT1NSj&#10;glZRCyxH/oY1hyTlD0LdIpP9OwGgrcfqjqarEIC0TH/EDPxYx2b2SiFkqdPAqE+81dWeuwUiE9Y2&#10;jqp6lzBRUjbsQeOFv8Bfc/3DhmaLpPlPp/h8ceZ8VocHhA2rHHEm4H4BBoeSO1u5ZWKYc0pPVGqg&#10;ou7euicVKqOcxzVa/wC+ajkqLfvNZB/ydxzhremWCQ/M5Yoa3FnQHdLJaCIn2l5SNPq4dB62aEIS&#10;pZjyHtqzVu5cfcofMdVY9+Zaohah4aW/ZRd2+q2nGXEOvqYBEzT41huARj/Jx4fEK2rv/wATf3EP&#10;xHCVV+siFFLY6E+JXvpSLEauJprqcpU+JuUxATVisCGErlIm+DRr3HCy586/UGZqp4q2rxOuA7z1&#10;+ISOT/xGFTsUfAcDD982qEFSo4SZJ/ChI0gWwgwOrppQYFljCMvwfL4XSQUsZN9kESqt/b2uTxJZ&#10;fzbjVc4jyHhDvK9x8w6bzfwsz9uaBRMpTKuBOJpx9SUbfD10oWFxZjpwaMtenLqbnmsXFM5SMsV7&#10;mMg3I+BOg+rgsYyh+5HiGB6cIomXmCYhOJ540yVmYcIw+0csouewXXXhl6LJmRej2HfO43XUWFQx&#10;Dc008iBx/wAhG9/o4N7ezayxMurSk9OEn20RlS7olOI+FMkuOTYmgWjheVT2sCFP0k8BDHOuWC5z&#10;rmpOl1BVY2blRiNXG60y+F4YR70p9nYcAt3nbLqtNskq/vj9qfIcaNmbZLcFcR08B5060VDWpH5l&#10;YyU6dyid/wDgm8Pq4v8AIvQHqvnHHKXHcMytV4/XRi8U2MOIKSEn9+OkQG1vaRfgVUpSjqKZgz+0&#10;8KT5Dj5UnuMzZZSfGAOJHHyoMc/dZ+lvTvDXrc7ZlpcLgU6lZAWPwvqdx9g4bWq9K/UOSnWs6354&#10;hw1NovQYPCu8DwXzW+yPDtwyWLrNTGvSkcEDSke3GgmjN21qhhClA8TgKLPhvq7w7OLPTdCssVOL&#10;RhzbEMQvDTtrqyjWRx7COQcD6V9Csv4msWWsBqczYoP8nLXyvUhW8D791X6uO/ye3tzrVKz5k/HA&#10;UbPuuJSFKUEp44bPnS5q8R6x4rRNiee8epst4aQDIKe0cm3xCSN7/DMZf6Zmmp5M39TquOhpoE3P&#10;ACsUcUYF7M2gAA4tL8GUgAxw2R1mgo7fF5YRbCT/AEh8eqi2Z269rG0eQOidFJiVXIxVKtg0sjuf&#10;3lBuWJOt+AvivVnGesNPUZV9OrR5cyjTFo6zMUkRVpyNHjw9SLyX/wCLO3s4R21wbxUW51QcVfwj&#10;/F4E9eyhE1Zm1OtZC1nYOA9Kecq9K6bKFfTZ16/PUZrzfU7XpMID+ZHBfUPOP8mNvxvbwB8Axwxe&#10;kXSOmaglq2aaoYuzyy755m8ZZpCbgX8OCyLWxVKlEqO3pnjR6m3cuz0dNG3qE6iZuaI0cEcCIl2N&#10;rIl/3Ix2J+PAj6mep/K+AUUkOXGilZzYO2qi/gq92J5HWa54gSlqI69sUds5dhqPlFK3L3TSo81a&#10;rH5muvZFbv8ASfZwI66h6xdYsDWizDPFhWX5QCYimx5x3u6j37H2HTkLXWZXN2IGmOH60YAotjAH&#10;rSugpst4PiTz0iNNVW23uW2j/CGOi8dcL6OZcoGjw3D6czzIvutJ7oX4qna3IvzALthrcIwFUVdr&#10;WfCcOiKe1xY+V501lF7WGv0cccXydh+CUb1FZKsSJbcbhdeYZ7wZ2q9X3bSZ6x00ZthSsSKdaabz&#10;lvxiwnGcGqqgUeFzrUOuu2M3AH08xMzKzeGpTgjGjMGKlcON05ASiLPoFic/8m8i1ElW3aaOLdMk&#10;Y014i3ui3t15Qz1AqTVZ+xuca76ycg/8EeS43gkA0TXBJMddOa/ZHEe19twbccJNJMRwrvnNYhJG&#10;XkcKR4cqDSMnGSK9yCxBuoNzyxNNAEma9zH9obbc0KdABNe55bE+9xwiKXkTXueLKdDzVNnCvcyx&#10;Ndvd1+njEzTYXq2V7glYFUtFl+qKa6C44E32/EaROoIma9xS4Wf9Hjdbm9uR5cKEkUDFbTXuWMfh&#10;218yeoamiX7JpJP4rw53ej82iemoQ32BNiueiklnmJZsq1kb9in7RzZfw6Tz4UYAgkduZkWxmQYN&#10;cw3Room+Jxj5shvHx47rZT73fjqJQThNFylaqbhE3l7L7be3nAli1z48Mk41aAKjMCH2tqf48yaq&#10;QV78ZLgGBqgVqwrzU3ljeex8LjgyZbpv5xkzF8LfQVNHVRWHf3omGnBxkraVocSn+ifhRGhYt7xp&#10;Q2BaT76I96mpavCTheYlVfNo8TopgT2ULMpuefOjzLhzYF1MzbgEgIaixeti1+ErW5hznqNLx667&#10;W3Kg622scUir5qOQT0kU3+NEb7wDyMis25RpuBHARRGcKlceelavHgb07NfyppAfgdx4lzgjvJHE&#10;CkGfwXQRxA+Fe4Klj4cBZoAV7nEmxsebrYE17nibd+er1e5Fc30HFApSK9zqGQA2vzShXlCvcX+V&#10;57VcYv4jgeu0yk0FL5Phr3COZ2gOCdd8wYadBOqSgHxvrpzMPdZ0O2SFnhhWUmWL/NZUw50Smvcm&#10;KynvySlKxpGRXuY5he4HGTTia9zPh0K1cU+Hv2mjZT9Y5dshCpNNPK0FKxwINe4nukNVG2DVOHgb&#10;flah4wPgDxLfI0qx6KOd4m/2qV/0kg17gwE6X8OBqKjmvcxta2nPV4V7kKQa7eKppWk17k7CZRDW&#10;RsD2YcSLOkyaTXCdSSK9wWfT9WjCOoeKZeLWEo81V9oJvf8APgKzu3KkBR2UAd7WvzFm290YV7h4&#10;I7Wup5C58JrF017nZBC69uWIBrVe5hdQTccqThFXBr3PFrC3E6xW69xyw+V4qlJFNrEcTAwaSPCU&#10;mvcQHrTyXBnX08VGLqN9RhLJOjW1UXAPJx3Wf0go6/jQv7M8zOW5ylrYl0FJr3Ce9IMdbH8h0NWx&#10;BYIFP0jTgguW9CyOusid4rQWl2tI2TNe4J1rjXiCgLXuTKWQo4bxBtxA+JFJnBNe4JGHY5Pl3MuB&#10;5xpz/vNMinb8CDrwztFqTpIx0mf0oIPWovWXbY/xJNe5sKZNxdMbwCkxSFgyTxI4I/1hfmbNm6l9&#10;lK0bCAa5A5lbG1eU2doJHsr3FrA6304K7dc0GVCvckK3cnixCpmmTXuYnbb9rx4ngIM1eJr3OYfX&#10;TtypCXNorRFe4uMo1xpa1FBsD24KLB3uVQKC2YNa017jB64Ok8fXb0pZgy/AhkrcOjFbT6X1juWA&#10;+lb8lDM7X+Y2akRJiR5jH8aHnZTvAd3M4aWftJg+SsPdtrA4tKG8G0PNV7pvWzNgpwup/wAtQu0L&#10;A/A6cwqt0d2VIJmDh5V28ztoB3vBsWAoetZgbjgiXFrji4iKBdd86JPNVuvc4AnW/K1Y17nTX0vy&#10;prYr3Me4lgBysTTsV7izo4IMy5br8s1YDfMRMEvrZhqp+/h/lrx7wtnAKFBxazZPIeT/AAmT5ca9&#10;wpvTOarwDG8QyViN98EhZR7fbw2allZB6YrIDO0pvGkXSNhEfhXuD7SmNJwsw91wUYfA6cMYxmMK&#10;iNYJGG0Y17ij6A4/N0/6oTZdkISkrCEQE6a6q3D7KX/ydwP6KsPKije2zGb2Ie2qRj7Nor3LMFO5&#10;BbW+vMhJJwNYSERXuePe/H0tFVar3OJvew7c8pAGyrA17nattJHFAqpE17jrh9UYp1JOl+NrgUhe&#10;bkV7hjMhY7sqFbdZQR34JLRwpIUOFQ5mtrIr3Cc+sXItbkfqPhvXTLakpUbRNsFgGTvf/iQ4Ft7b&#10;YoUi9aHUrqI/GskezrNk5rZuZW9/DOmeg/ga9w0OQsz0ma8tUmM0rblnjUn6fEcl7KMx/mLIWMKg&#10;vNrE2L6m1YEHCvcWwAHbgtCpFBavc4bFIN78TaQa3Jr3MVtdeVCDtpyvcx7dPaebWeFXmvcyROUN&#10;z4cqIptQmvcEbK2LFHEV/r4pZ8Qg0D7+3kTXuGAy/ipLKyntwlumaim6b0YjbXRUEbeUJ/ie9BD0&#10;p6gwdcsqoI8PxNjJIqroJ7jeNP8AEOC7Lr4t6XxtTAX5D7T67PSutHYnvUM+szlr2KkiAT/R/SuK&#10;6Db7OF0yvj8OYcGp8TpjdZUU29htqOZc5fci4bC+nGpWv7Q2bhQRsMVz4o92mvD0USRXuYNpNwea&#10;VhTowr3HPCKmphxCP39sXYjhUtK0qBScOIpHcICkHDGvcKD6kOmNJ09zBD1Oy1FeGqfewQaK/dgb&#10;e3kRbx5OhlX5tvw44jr/AANZF7lZ2rN2TZPnFIgTxHT6V7giZMzNTZrwOHEac6ug3AnUG2o4e2N2&#10;HkBVAvM7FVg6UK4HA9Ve4qTY6W4JSJogr3OZso90caKJqu2vc5httnHC9XgqkThXuKlqOhzdgEuB&#10;V+jbSYXtqrj7JH7eaft0Zqyq3dxBBjqPCicOqy94Oo6cR0ivcjenPqdU5PzdLkDG2MaPIUAfsJB7&#10;PgeYiZLdq3ZvVWrslCjA6jT++eRpzG3F21iQJMdFe5ZCkpmXeCDf2cyxaWHBI2VhcoacK9zIbgHv&#10;c8epuvc6iuDpe/NqivGK9x0oqp6OoSYGxHEDiAsRSFxGsRXuA36kOn64pgydWcur/pdAqiqVNCyA&#10;3Di37y8xa7Qt1kbwWhkftGxKekgcPTaKl3c/NSFGyeOCvtJ9kete5ZR6C/VBT9Y8lDKmOy3xbC1V&#10;DubWSMCyt9I5iPuxmvfJNq6YWjAdJAqK98t3FZO+XE4pVj5UgM0YKp/0uAWv9r6eWNxWPbkrHAVC&#10;0zQbTbla3j485MLi543W6xWRbKv0686LWtbl4rUVlGmoGvx5kR7EW78oU1WCKwypHNGfMHYeHBGy&#10;9ioQBHOnAtdMTVCSDI2igJ6l5Iosdwx6ORbpJe4I7+3lFH4uHoYwytwqf1IdOKTy5LqcUihFrH92&#10;cAf8ncBG8eTJ3ntDwfaEg/00DaD1p4dXlXU/sZ3/AFXiRld0rFP9zJ2x/R/CnP0ydXanC8ZXojm9&#10;2JSMthdQ/wC+ifbpyT+8o1X4cpn6N9QhjFI2WcZO2tpBbU/aHgeYGuMBkkEGRtrp604ThR7X7WGp&#10;HDG0k5SzxnhQ4EnGjApiozAsNrDg05LzAY5EcvYjtwkdOoaT7RTatkUlMdwszxMyAfX24ZWBsG6g&#10;5Wq8oZiRZqSuiaF1YA6N378F+6+8K917tLrcwYCwTtTQbj8i8lxE4GT19VFQz/lDGcLxKnzngMu2&#10;vwxzNCVFgdLGNvaGGh5rFerr0x5i9MnVKZ6GN5MIqpHko5be6UJvsJHio50kdAfQm8tjLawFYde0&#10;eYqRbxpGZN982cCJPUeijTdNeoGE9RssxY7h52TD9HUwE+9DMv20YfT29otwK8IxOmxOlSWJwWYa&#10;j48FFs9+aQCnZUe4q2iIoQNwvb28dCbC1+LSSNlWgGu+Y2Atc8vt20yTFe51E53XPGdlMLEivcdo&#10;ZtLHTlDjRGqvcfKOrNwLgcNWXCnCaYKSK9xRLWt8uyAi2l9eH8gp201pHTXuf//T+f8A89Xq3+Oe&#10;56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue&#10;56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xudjnq2K9zmOeFOivc5c3W69zKApNxzder3OQFuar&#10;1e5y7trz1er3MwI7ccBrVe5zCk9ubivV7nMIfbzQFbr3MsaDl61XuZtoGo5uvV7mVCOx56vV7mUE&#10;g356vV7ne9vbz1er3PAbu3PV6vcygge7z1er3O9L83Tia9zMtgLjmqemvc7uPHnq1Ne51ZRz1bmv&#10;c5iQjTnq1Ne5kDL9rx56rV7ne8c9Xq9zGxW+unPVQ17mRXQi7nm04V4Gvcy+bHGQRpx3VFbmvcfK&#10;PEBoL3txTq2EVcxXuKeKaOdd1gCO/Dxp3VSVQivX41YphWGVqXq1Qex+xH18VKaSs0xFe5gyf0Mz&#10;91QxhcM6a4fPiJZtrOEOxdbXL9rcDr1qUnCnm2lOGBXCSRIkMkhCqO5JsBy3n05fhE1dbPDjXW+q&#10;842VlooLhfbaR/6ONoZM4iaFTGXpH30FmcOr2UcpUzyTVCSOt9A2n9vL3ejnpcyd05wuHCMoYZDh&#10;1MqgBIYwu7/iTdzwwACOqjuUoGmiA9YfWbRUdPLFSzA2vYDQD6vHhv8ALPT2noUUbLEaW4vCg19o&#10;qh6KqO64esqqxWV4EqTqCbq3YfE+HBdwrL8FPqFCnjS3JpvrNVZdUvUhiuJb4kqWKi/Zv4+3isgo&#10;TELgaDv9HKfdhx4ddJS7Jx2USXOnUioxViZp9xsbAm2vsPJ6sAGFKdD3Pjwc2mVjSFvcMQn8flWw&#10;73khPRhRX80Z8qjUeTWbECA+6pufpJ56JNg7ansRwYOP6RGwUi/IyZUR0bKBLGsyJXSKNxIYfYve&#10;3JClhqwtwqWoOfaZpxbRbwTSdkkjm2oznTU/0clqWcbEJ04G3EJSZIq6EwPFSblnJmNiQtzpzG4k&#10;F9w04rbUOFX0RiKY6+Rjbye55xsGFx4cfGO2vaVDbUCKE3UMe/t8OckTeCTr9HGlqjAU6DUpkYOB&#10;Hrr3I05lCxfXxglfVSVxUVwMTSXFvu520YJ078aU4eNbadmuhCWKqo0+nmTdKoKtb6OJylCjKZpa&#10;YruVBGCFNh9/MF3QjUW9nFe0YVqo623Wc8zpdxsHc34jVCcTSRSeNZjGXTf2+PObCRB2Olu3KpUg&#10;zp99VQDWN9Eu+oB9nJLhmW2tj34VoUEnAinfCDhU1UeZUEg2DsptoedMiOAsgJB7c3KkYgia2cK8&#10;S0TlIR42J5xliVI9vbXlWnpOo04mTWeKBpb7GCAd7+PMMKiQe/c+zhi6tTWAw6R01VQrPDJF/hIP&#10;a4NtOc/JeJx5et+/GO9C0wuraYrLFB5lR5kJsB2Hs+vmGdpF0sN3w4XKA2prYobchU8csLiuqWVV&#10;UeX439o+HIjI5FpBcngRu1D7k4EV7ZRuenlXEZI0lO9BYAMTYn28TdRSSQyO5O8ntf8AhwNuXAIA&#10;VxNHDbyUDxCrIsi1FJi1NSvhUAhSNArMxuVbxP0cTEsyQ/pHupJ7d+KizjIIirCVYo20ZnCDWYzA&#10;KJI/MGoD9gxH7wPs5zKu7xrAvubgST7PHgUuniJxx4/p1UsbclBA20KmVsNo48OeqqXMnlRlY49S&#10;A47D48WOAVE8OJLTMwMaklb+PB/kKkpYUAZnbxjyq/eqDUYEcaqK/FHyZheZsspnWSnNPNAoistt&#10;TbU/fwbcwZToeonR7O2QK97RYzgOJQbQfdJanexI+HMZt+3FsJadbAOhwEk7Y6PWo+zABTc9BoiH&#10;4JWbsK6f+u7LOY8W855MOxjD5o4o5Nt183ZIxB7gKe3PlJY7QNhWN1mGMdxpp5oifbscrf8ALmRj&#10;K+9QlXSAfaKC9fV2Vgyhh468a7Hiit1y52ysvfnq9Xuceer1e56x789Xq9z3PV6vc9z1er3M6uNp&#10;UC5PPV6vcEzIM6pUxJtBJY6/V4cNWDiKXtHhXuGOhRnuQPs2P38F8zSszFe4+GPdhsiOgfcuqt2t&#10;7T9HKK2VpKMK9wJMVnjbp9hObGnvU4ZictI6KvaPQgn4cDSlaTWphIPXXuG/yznSOHAabfISB9lO&#10;3j+3honxCjbVXuE667Ij47XzBSFmk8xRe/fx4HbgaTRE9jXuFkN+54hour3Ouer1e57nq9Xue56v&#10;V7nuer1e52Oer1e5zJuxbvz1ar3FJgmaK3CQYWJkiNrqfD6PZxSlyKUJcKa9wZsFzLEiiWkbz6eX&#10;V4yfeU+PDALBozS4DXjxTYRj+IYNikOcMjVD0tfSNujmiYrKhHhpry4XGynkqIxFYmUSIUZQVNwQ&#10;e30W5Zt0N/FhxTBoabAvUlhTVtFfy/5pQACU20/TQNYE27kH6uXFxOCqWpvB/rg8jQW450vw+YSV&#10;mW2FFUn3lFrx7u9wP3dfZ93Gj1zeoH06+pzJ+GUHTjHYMNbDZDKs7wlah1I1ie1nt497cuttDniQ&#10;YikF3CyCgz8qf8k4DjWB4fI2Yao1NVOwZyCSotp7t/byuLptmfBMp5xqaXLEnziHDnjM76nzNwO9&#10;b9jyqV6Bpma00oBUDZFLcWGnBE61ZgwvqPk7zI6dY6uniDnaALlR307njdy3sNWfIKa74UbL2c58&#10;OwaTLtW7/Lu/mKQfsNa1wOFQcIEUVpdKRFe5CXGaSgpaqKCV6mSrFmLjT6T8eJsab1RXuIvlqYr3&#10;Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vcfsuSww4vFJNcKL9vbbj7Z0kU8gwqvctJ6bV1XNl6KSd1&#10;MciK6W02i3Ynx5ICFSJoQmvcU+NXr6CaO97I17eOnKrmqrNe4STqB8tHlyOSEFZcIrFKsB2SXRgx&#10;8OBR7A0iWqRPRXuSsMnhkjKQtvQ6qfC308M2VahTpxE17j22w05tqbcVVqYr3AD6kUYtDWKPeXRu&#10;Bm4RCqQujjXuBHwupDXuclJBuOerde4tMAqxBVJK1joBr/Hi9oxSts17hncJkeooRYk6Dg1TiBSx&#10;Ve44hVMyb+1teOitgV7gMdT6EK0VWgBEbFrjTT2X4GLtMGRSZwTXucsNrhU1xe+1ZxFNZ/BXFgov&#10;rpxIg6jT6ca9xZXZCVGluHaTVjhXuY6hT8jKwGth/bwQZcvS6mOuvcK9w43pRoMOzdlvGcs4tjcW&#10;DrQSRVMTSRNM5RhtbykB9vMl8kJC4CgAR10neEtkgVCrKiWm2NDC0xY2O0jT4m57cGfFOkXTGSd5&#10;558TxqcDd5sq/L09x4sH26ckpu3YbB1L1Y7DgKBQYWRqwFZYnnYguoUHwvcjgX1WZelmVz5NG9PU&#10;VAJC0+HxGocMD47Li/0ngiZu0MD9kAfLGkDltpxVjUjgb5q62ZlpqUw0GFwUEbD3ZMQqFDgX0Jpo&#10;7sD9fPPZpcOAFAA6dRxHkKZS0lQ6fIV7gZYjmbqPmeHzJsQqjEy2PkIKOnIP/Hslnb6uEqlu3B8a&#10;1HoCRp9p2mlEoa2iD8a9zjlrp1islQKuB6endv8AdIUNROD7fNlso/Ph4zlakkKGlPWPET6mmnHk&#10;9Br3BEqss9K8JlR8+4w9bVfvQySGdiPYIUsgY+zhu5l1uTpdcUonh93p0Cis3RVgkR1gfGvcFfBs&#10;T+Tplm6W5KSJbBVrcUiRFsDe6IwA/Pg5srFtA/ZtaT0nj10XLu3iccPn510Rfvxwxhc65tC0/UHM&#10;l4VF/k8PRnCi/YBdqD7+CghZwdVHUKIHXSMVmutq+zkrCsu5XoCBhOWxiU9wBPiVTtX6Wij/AKeW&#10;btOKET1k/EU229p+2uiCdCeKqXqJX4HEcMq84UeAIbj5HAqRTLr2DFLsT9J4ncuhY/e6lM/woEmn&#10;ihx4ylMg4HhWLyIyQzAsR4ngPY9/I8z4nHPT0WLY7IGJ8zHsQ+Wpwf8AEIV3Ow+FuAq4uQ6YT3jh&#10;2+NWhP60cN2iLZMLUBPR8D0VzQEC23b9HHgZkrsHoxRVOOUuCxnTysCw9EuPY1TNZvpIHNC8WmYU&#10;ludoQBP+mNWbW0B4QSfKuaqBe3jwPsSzL0olrzI0H9YMQY++2J1c1bY+3y19zX2cKyu3dPjUXD1k&#10;n3CrKdcAmAgdPGuRFxbi6wTPmbwRTZMoJaKNEvtoMPjpUH0yMN1vr4dMB0/3JGPCEwPbRE++Qnxq&#10;BHDH31w2AeF+JnGkp8WLVXUPHJ43bU06ytK3fszA2+7hqLdT5h5RQriBRV3ytrddhQp0HFDlYdOM&#10;OiVMvYRiOKTXIQxQ2Bv4sx7cFdo2w2IQkqVhhwpIllbyjqPRgK5cmZizZiOAU7LiFPRYPGfevW1e&#10;5x8PJQXP0crcZg5apOopbHRNXay0LOAM8RXuBP8A1jxbOMwjwZK/HN3YU8XytN/0Va2nAai5VdEp&#10;ZC3CeAED2mj9FiLcQSE+eJ9K9xW4P0pzfDvxTMlXRZYpwCT8tGJ6q3saWSyj6Rfhs3k9054nFJaS&#10;PuG1XtMfCtLvG2jpAK56cB6V7ierK3olglX8vS00+ZsQ+0TO71LX9oiT3F5ZxvLbJUeJ1X98ZrYX&#10;cu/3Md2n2V69+3FTSZm6r4tH8pgWHU+DUZFlFS6waf8ALuMFuPDMbtzwsNBCeoYR5UhUyhvF5QV0&#10;QJivX8OP1HlrNOIlY8SxaoqSe8GHwCKM/DzWux+nj6MruH8XHSE8QBFMOXbbIgJw+P4V7ilpum02&#10;FwHEKykpqBd2k9e/mS39oeQ9/q4IEZSxZgLVGPFZxpIla3lDThhsr3E1mLO3SzBT8vmrNBqmGuyK&#10;TcNPBViv+fAnf7x2FidKnBPQPwFGiMteuQNo91e4lYOqyThR07yvNPA5slbWo6Rj/WCKpLfWw4FV&#10;b1h4Qy2f8YggDr2Y0bIypAMFWI2xt9a9ybUVP83QQZpqcRzJWP2wnCP9Fi732kxBpG+vhO64u4Mv&#10;OKUP6KMAfWl61DYkCB/ERXCRtqFiQoHcnw4P3TLp96naYpV9GukGC5VWQWFfip8+cj/GzT3bd9C8&#10;esbfMAqbSyQAf43CSo9YmkD9ywUy46cOCeNJutxfBIn21VSXDCxRTcfcvB/Hpv8AVLmKm/mHXfq9&#10;TZbo9SY8OUWUexWcoNPo4O3sozx8zcXKGUcdAg+0mDRD+etW8W2So9J4/GmmTM0MYaHAaCSeW3un&#10;bZPrbvwKMy5J/DyyYwPUzqFjubayK3mRDEW2O3s8qAHufjwFv5PlrIKry9cdnYNZn2Jijj83euGG&#10;2koB/i2x6GsaP1FxGzMtLh4H0yk/Te1uJzDur/pkwOrt6fehv87rFP6Kprqd5AfYxMxY/lxhtWTW&#10;w02tqt8nisST7Z+NacbuSZcf0gbdOHwpyOA4pUASYjikwI7iG0a/t4vJ+p3r0zfReXg0eA9NcMsV&#10;siwpKq+1Qo3XHh24LAc4fQE2zbdsjylXsohWLG0JKypwnGukyvl9ZxJLE1TKdQ0jM359uIJegeP9&#10;Qq15up+e8xZxlB99Kd5IaYe0mR2tb6uXZ3Xu8yTN1curHQDCflFLk5shACWGgB5Y0+osEG3y4kis&#10;LWsL/VbkX+r3pf6N4kIaHD6GuxRP9wUnEKrcP8QG4A/Tbj7eT5blR8QClDgfEr1NWSu4upKpAPDZ&#10;7Kl2aUbWLAeBGnGrNvqIzr5Ypab5HLdAG91qsIZCPAJSRAm/H7rPfyye7QEoHDV8qeTYq4knoxrt&#10;II423INT3Pt4EmY+oYrYlkxF67GZXN1NZK1LTm/bbAnvlfhwKXGcKX9iVLJ/pEhPp00tS1/TNZ+P&#10;eVcqeozP4FHkHLVVFTfZJpqP5WAg9j58wDN9Nzxy2bvrkgISo7dg0geppq4fathJUPn6VAqcTw6k&#10;3efOiFe43C/3d+GWyp6Es9Vcf806wZ1w7KY0LwUifOVhHch5WdUU/UeCxjdh9Y1vKCOnifeRQfVv&#10;A20UhpBWVcaSs2cKicMmX8NnrD4OQI4if+JN73/JvBRofTX6FMtyBsyy4jm+p7s9XVvt07kRpZVB&#10;9nDv+zdgj+6rKj5k+7AUmczK9dJDaUpBw6/bUJG6l16l3FLQewC8tvrNuO1T1l9IvRZduRMlYeKi&#10;P/JrEvzE7ez3QSFP024qUjKsrglMx0ATPvpO1l9y+f2zpA6NuIrJ/VTMlYRJiuOTfFadFjX8rngV&#10;5s9dXXvHi+F9P6KiyLQy6GraGOWvZD/xVGBtjb43PAtd547fGGUBpOwE+JXnwFGCcnYEKcJXGwHY&#10;D11xHTPK80iy4gklUV/dkkbafiVvY8LrHjFU+PS5vrt+YMclbccVxydqqW/h5cbe5GB7AOEyWYIW&#10;slxY2KUZHoNgoWLfQhGlIAAHkKXFLR01HCKekjWJF02oABbw7cGPDMkdberIXy6vF8RPcwYfTOkO&#10;0+2RwEH38P0i4ugUyf8ANwogLzbZkxPv9lQK3HcBwmTysQq4IJG7I0ih2+hSbn6uTqT065Z6cVIr&#10;uoD4Bg05Ys387xBKyoB73FPCXa/w5RGWJtyS9pw2d4cfQczTC77vjCUkjpiKaUzdR4hG5wmnqaoo&#10;bEJEYyPiDLtB+riixjr30Wy1SClGa8YxkQrtFJgWHx4fTk/CWRgdv1cO13zaG9OtRHQ2kJHtrwt3&#10;7lJAACf6U/EV4Jj9VViZKSCGJ1+3JIzSqfigG0/fwv8Amb1YQJMZMj5OoqYL/wAjWNV0lbL9JQ7U&#10;HCRWbonShCT1rUSfbRjbZckCCdXUKdIMKrfJ8qsq2c3uDEoi+ogE34Gk3rE6z1cz4dgWN7HlG35T&#10;AqJIB7LBowWJ+vhO5vUoHQhQPDSgR7CMaNjYNoxAMdfzqS2D4fJIk0yeZJH2ZiSb+32c9RdBfVB1&#10;IH9bpsl1KxzNcYlj0xRTfxHnEHX4DgecTcZorvFNKIH9M4VsXNu19ygQeA6ahjMGXYKpsNp6iJp0&#10;NmiiIZlP+sqXK/XwTsnelPrdi9b8lWVmH0YUkOaOl80j/iMjlVHDm1yO8ufC2U+QGz1oufzJtCcN&#10;vAU6zVlPTx+ZK20HsD3P0Dvwx+VvQVl3F6pI+oGN1uJOT/k1qiigDuGSL3B9/B1a7i97/wAUOKnh&#10;pOHXhsokcz1RENieimOqzFTQU7VEcbMim12G259g8eD9hHQz0a9C6pK9sApKmuiFxLP+mkLf6qsW&#10;N/q4Ik7q5blpCimY6Tq9oojcu7m4EKWUeWykr8xnbH7y0Ui0kJNgAvvW+JPBepOueaaij+R6YYBD&#10;h0A7VM8YiiUfAAA9vhw574aYZbgDAE4D2dFF4sxI1K1Gmmr6aYRVTebmWuqK1jr5YcgH4FRxI5l6&#10;n4kIPm+pWe5YYlJ309JKlPGR/hMhO4jm+8S2nW6sII4JEfGl6LAzMAVPw/IOXcMcHBMFpoD4SSoG&#10;cH22Oh4Bf+f7pnDXs/TvARidSuhlippKlyf8RqJvdF/bwNfzO27z9ijWoYmQSfbso7FgSqSY8tlK&#10;emy3IU3YpWSy3FjGto47ewIv9PEJmXrp1uzLUGiZEwynUe7EKjdLb4iP3V5VzNbp0kJOkdAEEedH&#10;rbDbQJPrPGnakwHB6D36anQN7SL/AJngT1+P43TscQxirRJdPfl/SMf+Ig63B4HjbKB1ORq6eNOJ&#10;UmJSPWngfYAUDjPXvnXOMqxRxV2IG42tOzJH/wADGLXH1cSreUrBEnrpM4sN9E9NcVVFN7dvhwXM&#10;k+jDq9naJMRrETDKFxuaSZhCgHife1P3ccGTPPmVCOfbRa5epCYJJ8qQ+PdSMo5fm+Tqakz1H/FF&#10;OjTSX9hCA2+u3BppOkHo16IxCbqlmNMYxM6inpUaS59g23vw6Flb2KgXSDhs6/SSfWKTgP3CgUYd&#10;HE+2kjU5u6pY9OsOVMDFFTN/yM10gBt7REtz955FzD6xOmeTKP5TovkR2ZRZKnESIl+BWMXc/dyj&#10;ues2pBbRJ2TAEfEmlCcqW6v9qv2U5UmSc3YmN+bsbdwdDDSr5aW9l+/AbXqb62PUHVHCMsSLgtNU&#10;aB6SApZTp7rG7H6eBp7Ob7MDpaUUg8QIn20blFvbCejiYg+lKiHAMp5Wo2rahUijiG5pZ3va3clm&#10;PDw+n78IjF81PDnHrXX1WKVz2kabEZWdfb7kZO0AfHhG5a21mdVy4XFn+GZx+fpUa3+9jSFd2wnU&#10;odFV6ep38VT01+nMtgVNWrjmNMSkVHSEMWf/AA+7cn6hyyCmyT6VPTZQJBiMsOIV1P7qQxbD71u2&#10;nbgwaU+6kd0gMp4FX3EdQ20BycyzdWAKUq2zhRRcJ6yfiHetdo36c4V/m/y5UDd85XwuJTGf34o2&#10;se3a/G7GetnVbOFMKLIGELgOFbf8vtCgr7dx1OnDhmybBnFxXSvh5JpYxldvZq8atSucIoRckejL&#10;0+dN8cXM/XPM9Rn7Nd9Eq5TIFYnXZALquvbiZwPI0OYT8xUztiEjaz1M7/ogfEKvw9vBepf5cePH&#10;oAHMUuevlMGB4TwSBiaHvMvUwZFhENJTJhsC2Wkw+khHnsOw36e6DzP1C619H/Tvlh8UxmvggSG4&#10;eUKoLPbSOMd3c9gBwluB3aC6+dCeAO0+lN2mVPZmvUsFKTjjNB7gnSTq116xJsVzRSSUdEbGCGeU&#10;myk6s4vpynjqn6vMH62422J9W8SqY8txvuocs4aTeqCn3HxKcWBDd9g0HbXkLX2aMXXhWqG/6CDi&#10;rqUflU0W2VosmghgQcZV00fjp10PwbpXhiU2VIo3xCVQk9fKo3qp7iJR2A8Bf6SeOlB6hutnVeCL&#10;LPSvBFwegjXykZk/QwRroADoBYcXsZ+p9sMWaQhEQABjPXWzl7LPiUZIpdU+S8q5ec4jW/paiQ3e&#10;WTV3Y9/ib+ziFzXl7C8PxaHAcTr6rOOa6sgGhoE0Qn/i2S9lQHxPA7dJURLx1K6EnYeulyXNIKwd&#10;KenhSkixQxwvUyxCkpIxffKQv5eA4MPS/wBMWIUeKJmjPPkCvXWOhgHmRUo/1nYAFx4m3EAy9VyQ&#10;VQD0bfb10X3F4dBO3ZjSQxXqJhvlsKVCY20Eje7uv/gHc8MQ2H0uHb6lLSyJceYxuv18L7y4ayxJ&#10;GBV1USKKn17TTdFVS10KwrujD90UWJHw9nAGzZ1VqcJq5aLJeGfP4iRterqZCkCfQFBZgOYyZ5bO&#10;Z0fFIHVhQtZZSkY0taDBqsRqKiQRwr9mJRfT2sx8eBdWZYzDnyWKuzhNNWm92jS8NOvtGzuw+nkE&#10;5ixa5QnaNQ9tG5OgeGlJGUX3UsPo14IGC5dwbAlSnwmFIANPcX+J5hznGaKu1qTMp40rQQofKpPD&#10;aZXmaiyzW1LDSOlmJ/5AOvIlShK3BHTS9raPWmyuvvjUdi4B5r9YvVfNYxW1Dn3pJ5ST9LG3JeXg&#10;BFE9w6NVOfbjXJcnQ8qoxSZRBEivcjMz9jxqkCVzXucDbv8AnxynwSdle51u963PExTEhBxr3I7s&#10;Sdo8OeKqUd7117nRY/dylVKp2V7mdW7FzbjWmRjTTagNte4vsNdlyrWmIn3VBP38IV4GKYXOIV7a&#10;9xZYHK5w+HUfZXkcXQAUaCLiUg17lgP4fWICH1K4dQsbNLTTdvq4Y5EgpukqqD98kk2ap2RSXzpb&#10;+rFYT4Jf8+bPWF60yMLnS3Mr2VFGPwrmM7iSOuieYqq+c6+I1+njsSoF2vp48PG1acSZoscHRTVC&#10;GksXGg+POJOm7j7buHGtJ2Qa6q4X3jaR9PMqOC1z204+kBXCmjhsrj5BCAytu/Zwcenk6mCoRDqI&#10;pP8AlU8H2RK7pw4cPdFBh3+7IP8AfJ+NEj9XOHTSZOmkFyd0JAJ0JEqkX587jq+DD6nepdHICuzM&#10;Ffof+XrW5iFvAn9pPWr4mu2yhNowr+8+Zq8bL7CTAaF733U8J0/4gOJuD3ZARyOVbKI1U88zdLyy&#10;SYjTPey1DafTryubCQg/3orWegEIV/eivcGC+nARE1HEY17mPcb8cp3ZXuZO441TWyvcivbdx8U/&#10;XuejVR4c9VlGvcVGBTtHVIwPYjhPcJkUQ3aJTXuFQ9QMMeFdfqSrXQ19Eu63tHMmtyHFOWRT0Gp/&#10;3RUX8pUn+gvCvca7C2g5NLgpZNe5xbtrxmJqwr3M+ENbEELG2vHMJxpt8Sg17iO6fn+XZ4x7Aye0&#10;okA+Dc3mGKQr0oR5v+1tWXOqPZXuDgStvd4D4qLq9zG/vC3bjqE1sYV7mFtF78aJp0V7mCFiswJO&#10;oPHVjCnlYivcV+VaxsH6z4TjKe5HWQmJvieEGZftGCTwNEN+2LnLXGtpSqRXuWNwINgt4jmPKx4s&#10;KwyWa9zI6nt7OOIIAxpsGvcjv7DyqdM08K9zELEEnlVAcKcr3JMRKkFe/EShGJppQmvcEyowenzp&#10;0+xXK9T7y1VLItvabXH58GmTu9y8MdvxoEN3Jyy8bfH8Kwa9ynT0+1D4bU4zk2o918PqpVVfYNx5&#10;N9+2RChxE+2ujm9zfepauU7HEJM+le4Zclibnw4GpmoRr3MyPa1uMLTOFNKFe4sqWKWvy/PSwD9L&#10;FaQX9q6880o6iig+pQZeSo7DhXuXRejzO0Wa+klDA0m+WmvCxv4r4cy13UuA5ahuZIkVzW7RssOX&#10;5isxAV4vbXuG/jDJrbUclhCAmsczXuSQVAsR34pbAGyma9zuQIexvy5CeNer3OFrG442R/RNer3H&#10;XDqjyKhXv2PFbawg7caQPN6017hock1NHilIcPrffhqEaKRf8SsLEcmzJ3itAEzFRO7Ns8lWyDWK&#10;ZSyWXv4c1HOv+QsU6JerTNGRq2mFLh9TUSPR2Fg0bMWRh9I5idn1r/LbxwJEJKsPI7DX0AbsZije&#10;LImLhKtS0gBfTIEGuaHcL8bQPc7cK14GKscK5cxbNeUCq3Ne53YDTlYmtV7nTL9/K1sGvcwEWN+U&#10;p4Y17jxglfJQ1iPHrrqOMqV3SgropDcNd6kivcL56gkqMrdXcOzXg8G2hqkVqiTsLnQjg0ce7xPe&#10;cal/dApv8ucYcPiSSEj4GvcF2GaOemjlhIYSKGVvgfZwxQ53iBUeLSUkg8MK9xpzatVHFQ5mpGtN&#10;RuA5HfQgqeOvLlGsHZRhl6kqK2F7FDCvcs46ZZnizdlCjxlGuZIxvHsYaG/Mgsuu03rKVjbABrCD&#10;PLA5dcKa6D7q9xe63ueCxtekYUEIr3PG/Y8sFztrVe56xtpygdk4VsGvcywbVYFuOrmmlY17gj5X&#10;xQ01SqX0PLNuKQJoHX7GtNe4M+dsuwdTeleKZVkUPMYHeC4uRIqkrb6TwZJbGZWy2FD7kmPOo5yy&#10;8OR37b4wGoBX+KTjXuEF9JWccUw01vTnMNxUU7s0IbTQGxWx5Fm6mZuW6zbOjSRsFZZdoOXNv6L1&#10;r7VCFR08DXuHyRiVB9vMmTsxrE9Qg17mYjTTl4pqa9zFtAPHAjSdtXmvc8QNt+eX+0Ner3MVyDe/&#10;GSnTTle46YbWGGS4PjzyVxSJ5vUK9wbssYq0iqb2vx1cOCoxvmImvcidf+jmDeoXo1iXTvFFDTSR&#10;tJSORqkyi6n6CdDwhaUlpelf2qwV8j6HGjzczeV3dTMEXCNkjUOkcfdWNvdO8c1hMsUmKdMc8V3T&#10;DHlaKSllePY2m1lNiBfk/brXxYPcObQcPLhXbXMFozu2RetY6gDhxmsg11HB2iKNYN29vMiRjjUU&#10;Lr3Obrt0PjzyhTYNe5xV2ia48OJ1CRViNVe4pZ8Fw7PmVKrKeKgFJ0Oy/wC6/wC6R9fGnkJuUFtw&#10;SCMaJ0XK8qfTcI2pInrHGvcrvyZV4t04z9UZLxv3E8xowPAEGwI+B5AraP5Y8WlCAThWYWZtN51a&#10;JuWscAevkV7hqoSJF8wclFDgUKgNXhr3POddOPzNeFe5xBYgDiJxNer3J+H1j01QrKbAcTBXdYpG&#10;NJnm+8Fe4xdTsuPUCLP2C+48G35gr3vf3X0/PkS78ZB/MGfzdv8A3VONG2R3mkm0dxCp0z7x+Fe4&#10;d3oH1Ops95WjhqXDVdPZH+Nh3+vhRujnKsxZ0K+5GBrGTe7JFZVcEj7FYivcMHb3t1+TPUOivc6J&#10;J1Xvzw663517nAq4UFxexvzRg1fCvcUGGYlBsahqlElPMpR4zqCDoeFbzRXs4caL1oLagtP3DYa9&#10;wnktVmf0n9b6LH8po5w+rkEsba7XjZrvCxGnu85rdo27CciuU5nag+I+IDZM4g/KsomO73vsCHT4&#10;0iD58D68axSRx1EbRSC6nQ82RelPUbBup2TaLNuESq0VXGCQDcq/7ym3iDw4y++TmTIdRx2joPRW&#10;DF9ZmweU2ZwoHcwYTLRVJRVJF739o4KCi+g4ZUSTTCyra4+484um21+XSadmsUY3X2k/RzpT3PNm&#10;tba6ddwC/fxyoapoTe/EjiJrcU0YhSrUKUK3DAjggGlwfNuCT5fx+Jaqkq4mimicAqyMLEEHgTUV&#10;WytacCKW2N8vL3kvNEpUkyCOBFFd6qZGrgYccwEvT1tE/m00yaNHIvvKQRra/fmoT+IN6Pc0+k3r&#10;Wc1ZQgb+r1dIZ6OVR7tibvCx8CvgPZyBN/ciS6BmFsMF+FxIGCFfgdoru92d78t73WQJI75ICVpn&#10;b1+tHH9PvWCHqzk4SYmVixvDrQ4hTg2IkHaRR32P3B+kcR2Rs4UWasIStpmAaw3D2Hx5iYpnjWUK&#10;DIod2A0I4J+GVslNOGDaHiVaB5UvOAmoU6bwVOt+D5lDMpjZQz2ItYjhEtIUCePxoudbS4nZjSAz&#10;FgrTxeXt9wg8W/W7o1lX1MdMZ8mY+QlQkbPSy2BZHA0sfieZGdne9xy0/krgamnDAJP2Hp8qLLO9&#10;VlqzIlCz4h0ddFSfEMQ6H53lzdhyF8PrWUYhAAffXt5y/wCuv5jTmrP1F6fZn6C9QavJeY4mhlp5&#10;WQhlsGXwdfpHMz1MrylYEgpViFJOBB40IcxtCCFjFJEgij1YPi+G4/hlPjeESrNTVSLJHIuoKsP1&#10;vx0pZUqYlmiO5SL34LEkLxTQVSYp15INrXPFBwrZE17mEC737cb4U0qTXuSRIF5QCKKi0Ria9yfD&#10;Nb6OXmcaZCeuvceFqV8pj4acWd4QKsUDVtr3P//U+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7mTXnqer3OanwPNxW69zkNGsObr1e5l5qvV7nNV/ePPV6vc5H3rFdeWFer&#10;3JKsex45srVe53fXjc1uvc5g697cvM16vczCw0vy9ar3Oe74c9Xq9zl71u3PV6vc9r49vp56vV7m&#10;RPYnPV6vcy2VdT356vV7nepF7c9Xq9zmCvY+PPVuvc7Bt37c9Xq9zkHF/aOerVe54m3hpz1br3Oa&#10;/HTnqfBr3PXI+1z1Xr3MJLHVueqiq9zncDX6+epPXuciZH1t256t17nFauNJRHHd3JsFTUk+yw44&#10;FRtq+Ne4afpB6U/UZ1qqY/6q4HNTUjkD5moBRBfx11PFbbkHCjRq2W8dlQa/EaHDIDU4hKsSDxY2&#10;5b70H/CPy9Q+RivV+rlxusWx+WT3acN9Wp4aoeUrh+lGiLBCfvoB87eonJuWKZ2pJklZQfeZrDT2&#10;DueXIdK/THlTIuHRYXgGGQUNPHayQxqv3kd+KME8aNgA3gnZVdHWT1408CPFQzts7MVNthPs8OGd&#10;y30yoMJjfYpYSNu94g2PsHw4gVhxp8mq1eq3roxPMtX5KtGqUsZjBQW3DvubXVvjwUaDLiQRpHCl&#10;iPo4pbITivHopKuF49NVp9TfUbi2M1M0tPVlo27i5uPz4qYcNUCwHa3HZrZEEHbRL809YKqd2aWc&#10;2c+3sB7fp4/x06RqGmXt2+PHGrdT6tCPU9HrTOqaK9mjqaFmfyKkMWYnvoPhzl5RlJQgqO9uC9lK&#10;LJMjxHiT8BTChP20AOL9Qp8TqyYZLyFiL+GnM/yhVlA8B244L3vBPTVQSk7IpCYhXytI4qG3NIdT&#10;fnUlNNdXW4UE6DiZN4FGDFK9RVTthFdgaYbWRVtMslVKiLDKxsY9p94j4kc7jUbrym/wPH3nMPBT&#10;Djmmk1VGKeYR0o2oDYm+vxPJ1OiW07k8IHlqn0raViJGNNNUqmoZ4UO0aDXx5gmkaYmNRqDxe00E&#10;CSavNNUkMh2kaltbcwAOl76X4YiF7DVzWN4GgcLKLgjw8OSI5xELMPy4gXbFzEGmNfTWaG7DYdQT&#10;yPIVYhk7cWtgoEGrlIUMa4SyRxufLNrHnW+Tte3LFIO2m0pAqOsgVht5lDOLWG74niVSU8ZFKJBw&#10;rsJG5sptbna+8SunKq8NePVsqOyEtYL7df7OdRuQ9m0tyy0601UiNlclkkQeWTuHJDyySDao0bhe&#10;hpKMTtFa0412lRNTzq0GpBvqLjmJIKuGY6ltPbpx9bjDwmIPVTevGKWOIY1WYrl6FTJDdHLSIqAO&#10;Daw19nJL/MjVRpxGkt8auRGFIoNdmLG19ec2kZft6gcaDQOIpMZFSDUxsl7WvzgHSM7g3u+FuOaS&#10;5hGIpRFZEcm9tAOZYGVmupJBPE74UmNlbxFZo5UJ8tWJ3eH9vI0s1M80kKAlltf2G/Ew1Dbxr0zt&#10;oY8vZexOnwmgzBPPGlLVNJHAquDJvjIDb18B7DyG3usStye3A5f6UjGntWGFGq6ZVFVvMckiAIb2&#10;8eMlXA4YlwVv4X4E1KSr7YPuow1pJGGNWH9PMwVcVH5Y92IKLMO5PiDxjraZZIv0ai49vAxcLLZx&#10;MUYW69OEbaPH0hxmKdFetF7ahBqLAdhyG0xRFstyNLcTi3S/iok0w6fy52TPspZrV1GH4nUfKzLB&#10;C7MSG9h/wj28fsvBpq+N52UbQbgeF/Z7eDPLZtVEJEjj6UiL6wiABFV/fiEzUuN9E8RwTC6ebzxJ&#10;FPFLPaxAvv1HYN4DhqenzUq4iKWVTKs0EkOwePmKU1+kHkSb7NKvbQ/wgKBJ6IopuU62zs6a16vS&#10;JmyXI3qiwzMEDN8xTVSSxFO5KSKxBHjp4c+Xx64+mcXRz1f9SemcMTwx4RmLFoI0fuEFU5Qf8gkc&#10;kLI7n85aNuAzKQPZhQBSSrE9dfYM6f5sw/PmRMFzxhNxS4zQUldDu77KiFZUv8bNwr7KfKQ+Ot+C&#10;ynaV3MclyAx7DTmq1XucUK+YrEaXF+erde5kqVAmYJoL6Dnq8a9yOLX156tV7nja+nPV6vc7W/hz&#10;1er3FtlKYRYxCkTaHU3/AD4YM7aVtGDXuG5o4naCN2tZlHBgNlGS+qvcU9EIQHikW4KkDjvDGk+o&#10;8a9wEqGCl/qpm/LtREZWikhrKde3vMdpYnwC24GXPCYqw+0joxr3FllbEqipwaGWVgZUQK5U3BKj&#10;uOLmiaU/ckV7iH6y07tQQ1YOs8Sv+drcK7uBSR0QK9wrh007HhPRVXucear1e57nq9Xue56vV7nY&#10;JHbnq9Xudc9Xq9zsEjtz1er3OVtAw56vV7kuixCqw+US0rFTywMVcKivcXFHjlDiDlpJTR1DWuyk&#10;7CR27duKAuaVByeqvcVE5hqYwuIIPPXs4+w/x9lzy6yFUor3IXz74fW0z4fTU6zRuCrPGD/yF4Hn&#10;ioJE1SAOivcx4NmSCixirlxZ0pWqNzOYowQzX0At9ke3jKXJxqqTBxr3HLE8212CUlXgVclpJoT5&#10;UvhZtbD6eXLuoVZbkYV7gJHtc9zxLRbXuceer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e5KpX8ueN7294fdy01ZJg17lhfS3HKn/ADfNJA+/5VkDfBW0H1cHNusKTFCIHw4V7gz4dWM9Puk0&#10;vofr4YkyK8n++r3C155oZRHmHA44CyVUAkBte7xncPv4FrhE02pEggV7gVZKq6dqQQQuxKAB1YW2&#10;m3YD2c3bmMKZRsjor3BDRtxKKdDwzFOba9wLc/UpkoJEHccJroUmcECvcL3whoqr3OSWvrz1er3H&#10;3C5WSdVY21t9R4obp5O2vcNBkqrZoEp294gWN/Hw4MrdUijFU8K9xWzQlbbh73t4vrQUa9xG9QMM&#10;Wsy6w23Ph7fbwsuUSkmrbUma9wF/5lJV4ZQ187gfLuKWSwsSq6xk/RwMBWNJtUgeyvcF6J4qinjq&#10;YWuHAtfh82qaWkV7mYRrLA8bHt24ZtOd0sKHA1QV7gz+lXNGKZT6o/LYZLHT1OIU8lLHLOgeNCfe&#10;BKnxHh8eZB5bcltW33VptJKTxFR6qFKiExOCQbGwNu2vfg/9VMQwOoiNPjtXLi9YTd/m6hkiZwdd&#10;kEN7D2XPBSLhtRk+LHjsol7oTiDWSMWFhoBwCv6tRJAJ8TxhMOgmF0pKFFpz9Ba7OT93BLauAfao&#10;p8hRKbYNqkEHqrJxjpaHAqGsVsCiaWR9GYQGWY/8Slkv99uClCRPhGPScTSF1QSJKoPQPnXuKpcv&#10;S1USV9RQw0+0lvmcWrPdS3isdwPqtwSs2Lq/GoYDirCKJ1vrHAGeJr3FTgWBYJmoN52K1mNnX/R8&#10;Mi+WpwfY0zCxH3cHdpZBweIk/wCLsPrRWtahtIivcWVBh+EZVVIsGoqLC23e+scYqZzb2yMbA8FD&#10;NmGhKQlA8pNEanVA7cOqvchVddNiNU86SSVO5iN9TIXC6/uxCyrbmlOIQZ1E9Rr0Lc2A+de5grsY&#10;hhiMdLIamfRXS/uj6EjA/jxC7mqWsG0yOuqKtO827K9wOsyZrlpKhFxapipqDZqiuVlZ7/ZCg7tt&#10;uB+5zFaxOoAf0Rtpa3l6dMicOj8a9xH03UP+VkvlijSFbG7lRGR8S7Df9fAt34CpQJPSaWhgq2z1&#10;Qa9xpps056zbWLDSyPIxB92iiM0hB9sr+6v08TpfduJE7RsAn31fUzbg6vf017gi4FkDLMDCbO6J&#10;5pIJhrah6mQ+OkUZCqeDO2yNtwBa4noUSr3CKDrmbKR4WYjpivcHXD8wy0FAtH08yfHsGgmeJYY7&#10;j97te30ng5bW1amGGRhxUMPSg8sOXRhwkde2vcDrNOccXpkcdRM20uEo3ehof0kpH+GynhZeZuGB&#10;+3dS2P6IxPkONK7TLAcEAq6zsr3G/LkeLY+BUdM8k1uLa6V+JjyYAf8AEQ1rj6+ENvmpulH8syt3&#10;++V4U+/Gjz8mhgnvFAdQ21xDAmwPFBWZX6rYoWpc85wpcDplvupMLS2g1I3gi358MvymZXf3uJaT&#10;0JEEDzNVD7KP7mgk9Z+VcuICb/Z7yLWio3vmDFFN/wBOWndm9m0XF/hxlLWXZcvUsl1fGTq91KQ4&#10;+8JA0g4Hh617i/ruoHVbFMKFXg+HU2VMKtpU4j7jMP8AjqEWJ08AOCE5pcPQGEhlB2FWBjqFIhat&#10;I2qJjo/E17jPgHTXHuoyGqo6LF81Fmu9VUlqDDV9pJcjcg4GxaO3qio63I4klKKeSsMHAAR/nKrE&#10;8iIbE/VxVy5f6d9PlFJnjOeEYUyn3sPwL9PKPgZEBJJ7d+Lm3LHLv+KXkp/vUeJQpOEPXaiQkx14&#10;V2rhx7oI/LgiZazbgOKMIukfTvF8zTH3Uq8QPy8X/EmLgkjh6jeNC0xl9utxQ2FXhB9tXVZoA8ag&#10;DxjH2VjdyoLOwUcWWKZU9SeNQikzNj+XOn1GR7sVInzNVbxUktofjpwkujnl6PEtq3SrbA1K/Aey&#10;mS5aNHYpZ69gqMlUsmsKvJ8ew4xRdAuicsgnzdX4xnOsuPMkrKopTk+1Y1tp9fA8jdVh7G7eW6et&#10;RA9lPfzBwYNpSjoJHzqQPmX72T8+K2LLHSbKUYmwxMHy1Ag/co1qJ2HjZpL+99fBGnL8vsCEthCB&#10;0xqPtpEbl9xUFR+VcZVcIQoMh9hIA+/kOTq36Y8Kbyq2LFs01yqdqVE4hgv/AKtPTICfrbjNxmGX&#10;tnQvU71JwHrA2UodYeMyoDy200S0uYKmYbaiOnhIsyKm5x9Dk2/Lj1g/qUznhkSp0lyLh+AxsLLU&#10;vAkB+l5Hu7fWebb3gdZSU2lulIHEj2baSfldaf2rhV1DD3V2cu0c3vVry1JGn6R/2LYflxH4x1a9&#10;Sud5zTVmamjaUkCHCIGkZj7N+oB4ldzvMbxB8YHUkQfSKUtsM26cAk9ato8qcIcLw2kIaCBE2+IA&#10;HHfAfR51L6ozCpzdT4vWEkM/z9TJbXx8sGwHEjO7NxmRC31LIP8ATVh6TRc9m7Nr4EQCeio1XjmB&#10;YbEZKqpijX/iYB+4cMtlr0cdMemUK1WOUWFUUq6l53TcD7dpu3JRtd2LOw/ugQR17aIVZpcP4Yjq&#10;6uFMsGdsMxFiuDJLV27mJCR95sOM+c+pXp56dI8eNZlVYwD+ioAsf1Fjr9w4cu5nl2XDFUf4oA9l&#10;PM214+ccB17TTzHJidTFvMIhJ/xm5+sDhYsW9XWAYiXw3oHkSTFqg6CtrRJKg/1vesDyO397mSoi&#10;1ZKif4iSfSIoUNZMlvFw4nHDb7KzJQ1EgvVzFv8AVT3V+7v+fA8xOi9U/V6MUmecV+Qp2IIpIXMM&#10;AX2NHF9r6zwMuKzXOPCslKTw+0ewUbhlDZ8O3rqbHTQwgbANPE9/v4uMs+mnAsv03/GgxkUKv7zi&#10;ORKZST33SEM5+8cUt7uFI/ar9mEeZ40iVdKUSIxGzoiu3k2LuClj7AOLKiy16fcr1scdCkuMyjwo&#10;oTJuPtaZwxP38EbdlZ2wxBcPSMfjRYFukHEY8eisZNQy3QCP4nX8uCtgmN4hDVxPkTJFNAw0iqa2&#10;FHm+lTJex+ocFFu8VABlgYbCRj79lFy0JVKnFk9XRUaWhSpUrVSOynuA1h941/PiyzRUdV8NwWTH&#10;uoub6DKtCvvFqqqAIH+rEupPsAHDB9d2hOt51LKeIJpLbht/wtpKo9cKbS+F07rFR0rTMDa6pe3/&#10;ABJjwrWK9V8s5nL0HTOlxrPldewqmjNJQ7vFtzXZ1+rkevX6VGLYuXB8oT140JEWhtcVQkdAxNPM&#10;L1RF5lWID90G+n08Ta9IOueaZfnc7T02A0Ytamhk2KAfBiSWPEqMsvr06lhKEHhOI/WjBd0iIGNZ&#10;/NTdYG/w4u8I6KdOcuQo2Ys0QwBfeZKOEvIfaCx8eGyMkYZ+90fE+lFOpbh0oR17axNNMBaKIsfi&#10;QBx4bMnpXyYgxCmy9X49ULoZsQrFhjv/AMQVSxB+nhmtWX2Y2KWP74xjz1VYW9w4gwoR7CKaZqbH&#10;6mTSqjgjPdUjJcfQ5Nv+TeQKj1iYbluEjp7lLAMMAvaUUYqZF9lnk7nhSvPGkK0tNAYbTj+FMHLd&#10;UF1wnqFN8+ToqxrYhiFZOh7oZgi/9G1U/nwFM5+oP1IdWojSnG8VkpnOkUTfKU6j2BYgot9J4UPX&#10;16+nQQYPQIw/xtvpNG35dprDTq+I9ak4dlHLWHqrUlFEWQ3DyKJH/wCQ3u358BKbBarC6oLm7H8P&#10;w+pb3gsYNZWSE+ARdx3H6eErilNiXHAD/pj7NpowQgxIB+VKXt27cHHIvpE6xdV4ErsCwiqpaFrH&#10;+Z49KKGmt/iWE3c/RbilGXXN7BaSs9ZGlJHUNtUcukMbVDDgONJfHM5YLgS7KhnmnIusMCGSRvDQ&#10;Lp954Z7Jnoe9IOQmWs6+Ztr8+Yrvv/K8BTyaVSP3Hc73ceFwR9HF39mQow+oEn+Ee/AbfaKCz2ZP&#10;LJRbwjCdREkno6KCLG8y9fc0F6Xp/g1FgMIOldi7tMxX2ikhKFT9Mh+jh0cvY1lLpng6r0T6b4Fk&#10;ehitsr8TRZ6sj/Eoex3fTfkjWmRJbH7NIQkcSAkR0QPF76In3nHzC3DMYgbKStL0XzRmKcN1Zzvi&#10;eMuxJaiw0ihomH+FkjBlI/6GcDvHeomJ5xxT5nFRW5tqVspcgrApv+7GLLYcFKGkEd2AVHoH21VC&#10;f6OBodsvZNwDKOFjDsAp48NiUW9wbpD/AMSka7N9d+O7ZjzHT0TUmYzh+B0y6hJpx2+KJr954YBS&#10;wNCtDYPTh61UIDmASVGeGypyU1Czmek82aQ6b17j6204H9b1byBTs1DLitdj7jtSYTEYoR8GksWN&#10;/p4VrzBlmfGpf96kQPbxpYizIiAB54V2cOr5WZ0ijgbvvkYykn27dADxF1/VzMmFI1XlLK2G5ZjH&#10;/IzikomnAPiFN2ueFgvyMWm0pHSrE0Yiz1SkqnGpYwMVCgYjUSzkdxfav3Lb+PArx3qJHjsjVWdM&#10;y1mJ3GlNQL5EOvjuPhwneeLxl1wnqTgKMG7ZLOAxp2ipo6dQlMgA9vj/AE8DKbM+VRN/xnsBgLAj&#10;a9bI1S9/aNxtr9HCwraBhtM/42NGajh4RWdQ/Zzf6OCnhkeccYpTHWVNPh9ObEGWQRRjTt5cS3tx&#10;cwsrwwT54D3Ci5R0pkCeqa4vtRb7S2vgP6eKOiwbpdQoz5ozBNiDoPeioITBGf8AodKCTw6QWG5L&#10;rsnoQMB5k7fZTcrd+0R54/hUSSTEZGtDGqD/ABObn/kEW/jzqk6m9Acv16w4fh71k4NhBSwmrqmP&#10;gN1jb6dOJFZlZtjAEnoGKjWyy8cCQk9PCK4Tx1SwlnddB3Y2UfEjg44ZjPXfE6A4p0/yRRZMoCAR&#10;imZp1RyvfcsRtbjLWZPOmbZgJAH3OGPdwopCG5lRKvLZSAxLF8FeQ0VfXS183/KPSg+Ph7v/ADVw&#10;GszZjxbMuK/ynHs9VWesRPumhwOF/IjPs8xfdtwiezJxSsXQoxihsTj5ijdMNYwBhSjy9TYfR0/n&#10;0mGjDkN7mQKsl/8AW8fz4vcgek3rl1Jr/LwXC0wClawP6H5iqYH/AFj7qH29+Nhhx9GokNjiVYGk&#10;9xmbVk3KlAeuNJXPnW/pb03w84jnHHKOijF9ZahE7dxYm/5csG6c/hxdM+nEcWYusOJU9GUAd5qy&#10;VZp2Peypey39gHC9IZjSy2p5U8MEg9ajwqPH88cuAFWo19M1WvnT8Us5sxepyV6SMiY11FxhSY1m&#10;p6dqegjYm26SqlFio9ovwx1D1c6E9Lo/5T0Uy1JjNePdFTNHoSPFRa9uLzY3FydVy4EI/oNDEdRU&#10;flRIrLri+PeXSwlPQNgoFa70tevj1OucX9Y3UqlyLlhvfOA5eb9JtOuyesc6kDvZeInOWa/UN1Vi&#10;aLNOLplbC2OkUTWkK+wIuo+vhrb5ci3P+SoiJ8ShqV547PSjm2YtcvxZTrMbaGno/wCnP0T+m6ot&#10;0myk2ccwoQxxCtUVDbv8bVM4Krb/AFRxCxYF0e6S4XJm3H3iRKcbpcUx2dUiUjUsA5AOv08NnLRu&#10;2/a3K8RjJOPv2Uf/AOU5nESP8Wh2zBmnq3nuY4PWV3ykDrdcLwSPfOyf4Wn7Bbd+3CY9avxHOmmL&#10;4VV5O6FNiGfMamUw+Zh0DR0FOh0YpKwAY+zka3u91qptSbWVk4eDEnr1bB0UI7PdtSFBTpHT1z10&#10;v+j/AEKxXCMdixnFcJpsIoYSJRG0gqKueTuDNJayAeIBPCPY56wvVamAR9O8k1FDgMS2V4ULVVUp&#10;PcyS3CL9FjyOl703qEBDaAgjifEsD4UNBl7E6tIJG2dtGPrOmeScUzL/AFuxChSet2hVdxcKB7B7&#10;fp4EWI5Urc2YrTYh1Wxivx/FjbbE8zSBWPcrGo2Rr9XA8+u4vlarhxUnrJw+VLFHRtw6uFLaCnp6&#10;VPLpY1jX2KAo/LhgstZW6FZDhGJZ1hqZpCAUp0URKT7Gdrs1/gBwQ2uXW9sP2kkbcIHtoqcdcdTC&#10;YHEmoVcMXkHlYaY4/wDXa7f8m6cHfD8L60dZ8Mjo8h0aZPyncKtTIDEWT/UBsXJGt+DHQt0D8snS&#10;k7VHAUG1oRbHUTJGMbaReIZhyxlmr8irlauxMjcY09+QfUNEH3cNP0v6d9Pel1I+G5PvUVktvmas&#10;+9LK/wC8zzHW3sHYcOGrRpoQnxE4kjZPnRQ+6u5EbB0cOqgyzRiuYscIrMUi+VpwSY43Jv8AD3P3&#10;jxVYpjeGok2HUglrXDAfLUhA3H/jyX9nADm2YKbSWxGHBP4000ySMThUaiwfFGMeLSLDSKdTV1ly&#10;QPZFD2H08DeuyFnDNlUKnM1SuF0C9qGmOpHgZJPE/AcxQzPODbSo+KPd50KWVxhGzZS3wzMGB4ba&#10;DBFeunY6zydifHaPZzKMrZXwGLzIY0BQn32F7/f48gXMMyvsxEI8IOyJGFGoWDtONLOlxCqqXDSs&#10;de6r24jKypNXUCCnQmNr3PIjv8rcSkqcVJ48aeQpKzxpUQMqIGawHhxL1r09FLGtQwUswVV7sTf2&#10;DkDO2bgJ0jDHGKMQsJNTgbi44YSWpOFdL8dxBV/ydBOdfD3DwAMAF4STRi0sJVjTXUhXqI1P+IHm&#10;vgHLvI8v2mdz955LCzOAojucV4bKdedllHbiY0XLABwr3I5YkX5rZVdcYV7nB9PteHHSaVa4r3MR&#10;bW/GjSE+I17nDcQdPu5cinlCvc5XAFiNTysRVCCivc8hJNjrbmiZpvVjXuCHhromWa4k2Hl8DL0q&#10;NMuuFaSegV7ikwBnfDYie5Ufw4Bbggk0GFLChXuH+9AQpofUvhFRKP0jRSqNfC2vGsoWRcJA/pVD&#10;O+K4tFeVJ/NEXzGX6uL2xnm0bQMGgTyzp7OZiWp0yFYRXLtwYnzom+Mf70EFfs979+ORttIB4dJW&#10;F7KLiTTWsSkbybDwHMW5FWwP080oDhhThPTWaGF5Xvtvb486Vwy7bXHLNxNaQMa5V4WOG1tX8Pjw&#10;celb2qigtYqQQfG44N8mdUm48MREUEsx8JCugg++ideqCiWpyFVoASTEWa57bSGuOaC/rVwFMr+v&#10;Hqtg6qF/37Sy6dv0hDdvr5jNvSkpeUDwUoeyuz+Wvfmcrt3OlNWxdCsTlxnoplHF5m3NU4NhsrH2&#10;l6ZCeAPE/vgd7nvyJSKooYUK/MfTido8x4zS2uVkVvvHHM1TLbauqnc6TqZaV0g17g1FrjcOAMCK&#10;jACK9zyn3eVNbNe5wBte3LRVomvcxk3F7ctV69zolfDm63XuO+Gy7Z108eInRIoveTINe4XP1X4e&#10;KHOmVsyo2s6tCfq8OTbuE+Shxs8DUzbgOl22uWf6MKr3ExGboN3MideqjpQg17nCS5BA45srya9z&#10;FA7xTK6jsRflTFOqGoRXuJgCPCetolS+zEKdWP8AxL4cduh3rJA6aPzNzlkcUKr3ByY+HhfgMJ6e&#10;FRVXuY3JOvHE4VYV7mAg9j48cKRwp6vcxqLNu7X4hWvgavtr3MuZa1qCjwnMq+78lVIu72AnXjSm&#10;u+QW+BFUsW+9U4x/TQfdXuWYYHXfzDDaetBuskaMD7bjvzHS6b0qJFYUXTXdLUniCRXuPLEkXHEQ&#10;SDRYBXuR3BYWPGopwYV7mNVA0PN1evczJYaHx54pnGmjXuCnkSsEMvlNqDofo8eOsL7pxJ6xQGzV&#10;vUJr3Km+pWWj0q9W1fh0IMdJjYM6DsCW1P58ygWUvM6hw2eVZ/ZLe/z/AHfQs4qZ8J6or3BsK6lf&#10;ZwGQR61GYPGvcyKNoAHEyhO2mjjXuKrLVWY6zynPuvo30HTjIhChjtwoivUakTxGyvcsB9CObvkc&#10;x4zkbZ5UasrxbvE63tydd0rsNOqbVsI94rErtUy/vWWbqZJBB+Ve5bFTylkDDTmTaFFVc/1p0mvc&#10;mbr68Wx7aTV7nIkg2I5dYNar3PXBNh9fKkA7BFer3OcZ2m47jltI4VU417gz9P8AE5ImWFW95vy5&#10;IeQ3JaVB4mo4zZmca6Nu58OVTfjM9HJfl8tdfcBj2mAfK1ZUfvKdysT8Vvwm39tCUJfA2YH4iui3&#10;08bxB1LuWun7sU1ijJDMh9unKpaGqhr6KKqhNxIoa4+PMfEK1iazVeQW1EHgazck2N+OUmmvc6Ya&#10;C/LzW5r3OOt+Urde5hZb8rToNe52h2ncO/G1DUIqxxr3M/UrAqXOvSWqhkXfUUH6WOw1Nu4+PD/L&#10;3e8SpCuGIqmS3asszBMfavA+te4DfSbH5MWyvHT1QIkpLxnd307G30cNW3AMONSRvDZi2fKk4hWN&#10;e4KtMsdYkuHTjckyEfX4fnxWhfd4GgColqFjaCPZXuCp6RuorDFcT6c4nL+kp33xKfDwYD8uSTu9&#10;eBhzujxxAoCdoWTfs27xsYKEKPwr3LAu1iNRycdYFYh17mMBgbnjJMzFOba9zKTxIlPECmRXuY0L&#10;bteGUjjThr3H/DKgwyBifHjAOk0Uvo1ivcMdkPHTFMjA3B/XXgrslaIxiDUN5rayDXuED9YK1nRT&#10;rdgvUrCIvKwvEWBk2Cw33AkBt9N+ALe+cuuW7xAhKxBPWNvurLXs7Kd5srdsnDLiBhPRwPyr3DuZ&#10;Vx2jzBglPjNC++OdFdT9I5NOU3ovmgsVjDf2q7R0tq2gkV7il33FxwXqojIr3OJJOrcTRGNbr3MZ&#10;axt4ccBmrRXuR2IGpNuXI1cKfAr3OccjBgRwrVIOBqqgIr3BEyribRzCNjxc0Y20D79iRIr3DBYB&#10;iartZDqLW4WXDeqomuWiK6IBFjyir8XHoZiOWM24X16yZAVp6/atXsHaZT3JH+Ifw4c2t+pDaHB9&#10;zZg9af4T6YjyiusXYLvQi/t15bcKBIkpno6PTb61jjNrp7O30cKfkrMtPmHAIKyAjeVAdfYw7g8z&#10;Bym9/PNBfSMamjNLFVm6UnZw6xWXi43Ke414LQaCsRXuYbG+vGDTk17jlhla9DOHX3deJZg7KRvN&#10;hwQa9wC/Vd09TEsvR9UcDW1RSlVnCDXaOz/SDwCbx2RuG++R9yfhUsbg5yWXjYu/aqSmeno9a9xK&#10;dJM6RZty3HJKR58ICuPj7bcDGV5h34g0ebw5YcveMfacRXuCcykuTwf0BNle577IvypE1rbXud6H&#10;W3C1QxreyvcVWCV8c8L4RWgPBOCjqfYfHitlSVSlWIIiiW5aKSHE7RiDXuBhljMlf0K6qLQTMTh9&#10;QQVt2ZGOh+leYa50wrcu/wC+bnQ4cY2QaHF7ZJ3psNY+9O3qI+Rr3LWcFxikxmgjroHDrIoK27WI&#10;05lLa3KLltK0KkEAzWAt1bqtllJwivcewxjPvacXbaLSJr3OXmq573HLFNa0xXueAWE3GnGFScK1&#10;JVXuYs55Wg6kZDrMtzlfmwu+jlPdJV1H1HseAPOsqRmrKmHPtUIPnwPpRplGYnKLlLmOnYocCDtr&#10;3Er+H11+zD0f6g1PSnqJKY6Wsm8vbLe0U17C1+ytzluyy9ufmSrN/BtRwOOHQal3fnI2c1ZTdW2y&#10;JkcR10yY5hy4hRsFF5EB2/tHNhGmqRPEJ4TdWAI+vk+RWEQSaB+sjWCZoJNbHw78lKGbVuUmKtUJ&#10;n8sDyz9POZC+AvysxWtldbi+pFh8OZFFvC3KmqyaxtGCp2m/H3CsSNJKpJNuF7zWsVQpmk1jmEit&#10;p2hbUWNjftxL+obolln1K9IMT6d46iebURMaWdlBMM1vccH6e/CFhSWyW3RLaxpWnpB4+Y2ipf3K&#10;3pd3UvEvA+HYsdKeNFKqzjfSHqVQ9RsthmWJylZTKbGenb7akeLL3U+3mltmnJ+dPSn1oxLImeYn&#10;iWKcxyoQbamyyr7VI15hXvZkaskue7H2LxbVwUk7PWu/+S501mtsi4YIKVAHCrRMsZmwfOOX6XMm&#10;XZhPSVaB43Hs7EEeBB0I9vDRYdWxVlIlXTvdHFwR48htxJSNvGKHQPQZp4su8gDi5y/islLUjzCb&#10;HtfhY61sUKcUkRNQ6mJZlNxp48M3knNPleXva1vs3Pj8eB5RUwSRtO3y6qDTzZMhXuoJc45SpcYp&#10;GpigdWufe/MH4cLX6+vSknqJ6fnPeT4k/nuExmQhRrMlveT2kjw5n72f72IzxgZbdEBxI/Zn+kI2&#10;T00dZRftlP5Z2ehJoGelGZ36P5kbp/mN2XCcRm/0GRtVgkY6xH2I3h7D9PNc/AK6py9iz5cxO6NE&#10;xSz6MrDQqQeTrbOLtF9y7tOymrthTBkj3UdTW1vHglnawD+B4LoBxosTNcxqOYT9nTlJiq17nRdd&#10;vx5YnDCmFjCvcyRs5Y3PGgaTeEba9x03jy9l+PaqRavFXuf/1fn/APPV6t/jnuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nY56tivc5c1V69zn3OnNir17mQXGhNjzder3OS7vE89Xq9zKG0t489&#10;Xq9zmjHl5gV6vcyDU6d+ama9XuZgOORWq9zvngIr1e5zUeJ5avV7mRSPDnq9XuZAxB156vV7nNiB&#10;7vPV6vc9usPd56vV7nYY/ZJv489Xq9z25v3teer1e5m3jnq9XuY9/hfnq9Xudhhe/PV6vc5CQk2H&#10;PV6vc57rG3s56t17nMncPe5urivchyVEUT7HY+yw1P5c1Xp6a6a9tOCdkfpD1Y6lVCU+R8BqqwSE&#10;BZPKYL9NyLc1NPoaU59orrcACzaD48sp6J/hH9U86TQYh1JrxQU7AM8EKkvb2E+B5RStNHLWXz95&#10;pBZk6l5QyxGzYjVoWX91WF/v5cr0H/DP6J9MFimocFSpqksWnqV8xr+0bu3NhB2qo9RbNsUUHqT6&#10;2ctYFE8ODsqkA+8SCb9uWQZU6M4VhcSww04iVbWCqAOKxAEiny4AMKrW6v8ArsxOXzUFbewI1bX6&#10;hfgzYdk+iowqoiqRxe2cPOqEyKrN6i+q7GsYnkkkqNxF7+8bfkeK2jwmKJdF45oikgASdtE7zv17&#10;xOvMkUchX6zqeP0VAgW448BWlA7RRVswdVKyqnIEpVb+8B34801GzsCBp7ePFISJOyrghIoveaOo&#10;NLA0sSSs0jkH3T4fRyVuigPlp7znvwRWtip8azgnp4n0pgOBRwoBMy5zxSs3mW8cLCyqP3ucQoA3&#10;SnW99OHylBA0IEAVfTPVQG43jlRiEqxpdYwbEeP18zPJKxBv3AHECGwREddUI002RNGC2y5APfnM&#10;SbW2Tg3HjxkNhQ1NkdB6jVVnCnP5Z2p0qpZFcyXOwH3lH+sPjySGXZ7p4VFJnHCrg4Vm2xLCHHut&#10;bt8ORZgTZwNeHVsQJk1Qo1YGuUNOalgE0ZhpbnFakx9xbTjirQLxBnH3V4M6NlQ6incOaYsLdzY+&#10;HiL+3mFZHB3A9+/FamkkRFKUppqnMCSkREsvYc5biRdjf+PGdKRgBFbOOFY4pEdysv7vx5iDEn3/&#10;ALuKYEYGtBrorjLJGFvENQeSBGXBFrW7cSLXoEzNaUCkbKxSJEYF22Z2Fyf2fTzm4SOwj+0O/EqC&#10;VeVJClWEYD41kpJqIRPDUxbiQdpBsQecVlRF1IA9njx9TetWEz7q8lJTgcfKsdPSVcsLNBGXt7zM&#10;OwHtPPIrM4K6C/PLUAn0pQk15xCUMcpIa1ww7cnrTRht4/PhCq4URFeVjWHy0ig8xdT435keMb10&#10;FjyiXDB2zwrcTUXaWBeM2+HOLOsAtGdTyyUl3FWwV4iK9ZGHui3O6eUylvM0A559sJiONaNcCsmw&#10;FLXPt5hnAd9i304oYOkSaYUog1lUbmBPhzuNQENx25VStapmrhU1kjkuCDqDzpZRGC8p2r/DjK06&#10;8B7adp2oMKxCtcRYfC00rGyogJYk/wCEDvzDDNBICYPe3nuO3FTzRbA17B7aVJSFDGlDhuH4/hWM&#10;GjxKF4JoftRNoyE+1T25zX5hGIKe6Ox9vI8vkpVjMUmOE0cDp7PhlNSxRRs0lXKffvooHwPGmril&#10;k/SIDwLlaUCCaVtrCRjR8emkktTC8Dgi1mVQ17nwFuJWreZo3stj24S32kxx6PKhA0gCDPCrC+he&#10;HvRVEOIVEyFWuWiU3ZdbajwPw4y0btLSNFcbg3624jajVJmIq9ygLgifIUO3USkpqbFKSoMYVJCC&#10;Sewv48z4XHij4jTvBLtSNjceDe3Xw5IWX3LTR0qkE+0+lN6EABEYdNFc9UeX8s1fSnMVHV0CV0lT&#10;Sbo5d5Hy4A7qvZiT29nDZ5GnviVIIplVi6C58NfbyOd7UBds6Ck7CYPH0oIXrcIUE+GRWpl09+fy&#10;x6h6LFaaEu1PVEqnYkWIJ+rvz58v47+Tv6mfig9S4BcjEKqCvuRYH5iFZLj2gk8Ltyne9y5vCIkR&#10;0Y1HjUgQeHHpr61f4fuYIcy+iLpTiMdSKtkytgtPLKGDbpYKSOGQkjx3Kb8qFDO2nJXpTRwOZZFI&#10;p1Y+0jnq9XuRQbc9Wq9zO58x91+4HPVuvcj89Wq9zsC/PV6vc71U689Xq9x/y3N5WLRMx/Uniho+&#10;IU83tr3DsYHE0mHRA/uC1+DxvZRxOkV7irp4Dv2DW47j6OPnGkpM17gfYVgUmL1+actDYHr8Nd4j&#10;exDw3Yk/V4cDNynGaeQmZHVXuIPphUq+BJTooBW4Nj7NCNfbxu3XwqzeKa9x+6kUM1RlGjrJjvRW&#10;mQKO9l119nL3SZFVcEpr3CeudzFhpcngbolr3OHPV6vc5oQrBvYeer1e557FiV7c9Xq9zhz1er3P&#10;c9Xq9zsG1789Xq9zrnq9Xue56vV7nuer1e4+YdjdTRARP+li8Ubt9Xs45NOBUV7ihFXS4hGVopRG&#10;32hHJ3v8G5pRwp+QoV7icmw3ETMQ0JNzfTUffxumAnGvcVOa8Vimwmmwuch6mIg6dkW1tl/E89Sh&#10;xWEV7gec3SOvc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3O789Xq9w6npyxyKoosS&#10;y7UEbKqEa/6yajgrsVasKPWF4RXuGfhUR0qD/VH5Dh/NOnGvcDDNFLP/AFspPIOxMSikhZifdDFd&#10;PrPhwP3Cdle+2vcKjgFLVZZx6ow2v9+S7Am/Zkfab/HhayqFUhaMHSa9wXISVYNw+maWbK9xGZ4g&#10;Y0Ekl77lJ+vhXcjCaZcEivcLA32jwO0S17nXPV6vcnUTnzbnW1uOprYr3DBdP66zBLkm/jwT2iqN&#10;U417g2unmOSdAw4eim4xNe424tRfN4TNGrEMFuCeJnE6ga8kY17hYBhdYIq2BCQix+cpsLb72Op7&#10;acB6hpVTMR7K9wRcs1lPPhMIDEkLb6OHLRmlwVIr3FAreWTusRbi8GvHZFe51geNy5YzFFiYUSpF&#10;LGxU3A27huBI11HJos1d40D1U0ZiBPpXRt48tWzH0cy1hmBRZnFSiw1sENTGm6OngAlXcFMhBlY/&#10;XyWbfLGkJSqY1bZ6aKLm8NsrR4oI9tN8Fcs8jx2sYmKkDX6/hwEKbpmKuqaqyvSfMjcC7RQ7UB9h&#10;qqjuPiOD+1ynEaBqjb0e2gdcXKT1xjA4eZqWW8SfG3J8uR1pJJKvEMeocFjA/SQ0g+Ynb2jzW91T&#10;9HJRs8qUga3FBM8Np9tBs3PT7eNZuJwRdIKKoMWC05xivJN6qtLVGw+0xiyD7uCFLVq0saQVq6VT&#10;p/CkSlFxQCJ9emvcTuY+oeF4fStTV9Yse0EeUWWGNtf3IY9TzVznTVqDikHq2deylv5FaTKhqPuF&#10;e4Ctb1KynVUrU1TUVBgvdvKTYbX+ypPAE7nEiQokfKlTeWk7YHlsr3JtN1iirS0WVcBnrpZFCDzn&#10;by1A0BOy1/v4UjMy7/c0KUekzHtpQpgI2mPWvcxOeoWOzf79XemJtthpAsCL8CQN7D6+GjNjc3f3&#10;TJ2gCAOvpooczW3YED8a9xzw3pNU1VSz1EwjeQXJjXfJf/iUlz93D5rdwoMqMnroiXnxX/c07OnY&#10;fZXuCnh2QchZfiWqxDD1rZhYFq6YsCfaYweClnLmLfaNR6zI91IUu3FwNpT5YV7nLH+oeW8FozT1&#10;9ekEQ935SmVYlK9gNi6sBx5/M2bNMGAnoEY9XTTjOWKcM/cenYB7a9xO4dnrN2LRb+muWW8tu1ZU&#10;p5cY+JaTW3CBGbvL/wCJ2VGeKhpEdMmjlFi2z/dCB1DE17mOvwHM2OEVHVLNjpBruosN90D4GU+7&#10;b7+bXa3FwNVy5A/oowEdZ2zV+/bb/uSZ6zXuYsFzh0uydVrRZAy9HX4hf3X8g1k9/bdrqD9HFDSb&#10;CzAKEBSuBjUZ88TVH3HnxJOjzwFeOvBBxN/UfnKk+axSRMGoLX3YhUrEqL8IQb8Ff5m5fEJR3Y6V&#10;GB6CixKGTtknpGyugqjUDgYPg3TCnrTTZ2zLWZnrB2o8MjKQlv8AC0g1P38D7zTRVFw8XI/hRs9v&#10;GjcIXH7JISP6Rx/dXfFXhGOxYVLFQZCy7T5eLEjz2Rair/4AEEhj8TxpF4wwf2bYT1xKj6dNI1oX&#10;MLVqx2fur3B7y/0qzxjQTGoxRYdLJr/Nc0VayPF8YaIaD4X4s7p9fiGmf4VOHAf5vVVEuIQMQVdQ&#10;4VCrKr5ey+XJJu/wLcD6T4ce8awn054I6nr31CxbqBWxLt/luHv8rQX/AMKxQjcV+vgbU0w7Ivrt&#10;T3ShvwoHUAK0m7WkHuGwj++ViZpkJzLWlWp0ho1Nw2+7uR4FSpAH1351hXUnpzgtoehvTOiw5QDs&#10;q6qAMy/EyTgseCGyVltv/wASW6Qf6Stp9tICpx4Spaj08B7KcKfC5FTbWVEk5B7khf8AlW3G7Gc8&#10;9TsXbzs1Y5DQxP8A8i9JYA/8ENOGRzJ9eKilMbAgcKU/lkITrTj5cKdEjSNQqjtwO8bzLh+Ey3qp&#10;YJNxB82eS7fDQHXgPuMycJgkfOKWoaSR4hHXWTkrZmrN4WPLWH4tiUZsbYfRylH9oDbbW+vgddcL&#10;+AStQ/vQTTanWWxpn5+3orE8scQLuwAHe54s8I9O3V/MMEdVi2VIMGp1NxNj2JKjD/W8lTu+rh/Z&#10;5PdXQ1BnQngVmI9KYN01biAdR6hNNgxrDpTtp38837RjcfrtwR8P6Y9J8ty2zznmleoTvSYDh/mP&#10;/wAR81gbHgrYyVpoy88gdSBJ+dEpuXXVS2g4dPyrFPXYu7FaCkH/ABORwB9YGvBJhxb03ZTohXpl&#10;etxNk/3TFqoRggeO1jYD6uChCrC3BGlSh/SUflh8KZRb3TxMnTPRUaSkzHU28yrjg9ojS/5tfjAP&#10;Wq2DSDDunGGYZRxtdUjpKRp3T6GWyXHx4UL3qR9rDaPQGRHup3+TgnS4qeONYqjKtLWspr555baE&#10;GQgH/kG3AfzF6teqGbag4diOOYqGDhFoqPbEzn/W8kAhfpPCReaXV6ZCiB0AQaMzlrbUHSDFc6fJ&#10;2WaSxioojtN7uu9vqLXPAzxnDeo2ap3q8yYxFlyiOrKZfNqnXxLOSSp+HEJtX31aioI6yZJ9tGYK&#10;SNQAB4TwpTqAAAosPZxywDKnRLDnSKKF8fqr7hK0LTsxPf3mBUfRw0asLYYrBdPTXkXCvuCj19Nd&#10;8MBhlFnJqaOlwDA0w2mUWVp2VDY/8dqNODdhhbaf2TYE9NFDty3tmT611cDjquR861c/kV2JiJCd&#10;Up1Vf+Tjc8X/AMuduDK1wegYRSUXQIlIrizqoudeSqvI2QcCQVeN/KTSRgF58SrAYx7SU3Dtx0Wj&#10;NuCV7ekq2elI++ef+0EdYrEX3A2uB8Bxml9QPSzK8TU+AVSYjKvurBhNLuRvodRYD6TxGjOLWzwk&#10;KjboTgacbtXFzqV7cJrryoyNzj7zwPsy9YermZYTBligjy7SEX8+oYPVMp/wg+6n02J4Wv5xcXad&#10;NuO7HSoY+lHFvlyCIG3j+FZBGPHgNio6eYPiX856i1FNitftusuIVBqHR/hHu2gfVwB902leq6UF&#10;K6FGZ9KMUNqaEAezCuVwD7vYewcWFP1+SppBhWXp6iqVB7keHUL2t4KNi8P3M67gQ2I6kppOtkkg&#10;kHo214qu6542TSdbsz/6TQ5fqaGH7QlxOcQm3t2yG9uFiHn7iSlK/wDOwAp4Nto2HGuQt4cQ9RQZ&#10;+xOoakbEoo5S20/KRPPr7C2i8Rm1eVIURJ6pry3dJgYkcRx/dXm7c54hhXS7JUUdNnnEhPiUp96F&#10;AZ6jXtthiuVv8eInBaWSALlepXADE+wUoQ08cT78BWMsAAf2/t4NuReiHUvOVAuK9NunE9PRNYpi&#10;eZp/k6ZR4SRwHa7gd9eCO3Dt1H5dg/3qnDpHmBtMUWuvtNqhagSOCcffspNYlnDLmGVYoKirQ1J1&#10;WGP3pG+AUePBFp/TtgktV/zevqA2MSqSDhWWoSkS6fYZ47MR8b8X/wAvW4Yu38f6DfH2UlczSPsR&#10;6mvRY5idehbD6CWMA23VI8v69p1PBkyxkvBOndGG6WZaw7LCEjbXVqCprGv+9a24MfieCyxsU2Z/&#10;YtBA/pLxWesCg+9dOXX3HZsjbWXY07eXUO0xN/dT3Uv7Ce/O8Wx7Kkc4fqJmOqzBXSH3Yp6kUtKg&#10;Hj5cWrfRwQLebj/KHCeqdI9gpKWnHU+EBHWcZ/CvLh89NpQJHTQ212JeS/wPbgg4rjuTsOwyCvyN&#10;VJhdC8Y8wpTrHua3vMksoJI+rilNyyyNVudPptPmaTt2zgwXiPnWCghrpncYmu9lPuNvuCvxVbW4&#10;CGL5qwZpjVweZXte4nqZC6g+33zs+4cInny4ZiVHbJw/ChE3ZqOKhFKCKnjiXaAEHiFFhxG1/UjM&#10;NeRh8OJSAdvLw+I2t7GK+6OJHLtxQ0FQA6BRkllKNuNZVgg0O0EjtfXifXDMxVDNOmE7yxs01fMX&#10;t8dim3E2kObU6usmlJVIgQKz8hvR5wapGG4ZPPUuf+RfDYNgv/xMDt9fGVPQdCQSeoUzKFYLIw49&#10;FY3aNBeQgD48U+C+mDqlmKoGJ4ysWEQd2apm8yS3xue/H/5VdXGJAb61Hb6UWi5SmUo4cemmuXGc&#10;PjFlbzCD9lBc8Eal6Q9BslxfN9RsamxqaP7SQsscY+Ht4YixtbIS85qPQNlVDrr2ATHXUWWrx6qU&#10;nD4EiB7Ga5/5NUjjrB1L6SVNUmAdFclDFKoXUeXTTVUl/aCvur9Y4UuZ3b2y4bb1qPAeIekVRttQ&#10;JLzkRwFNxpa+jRsQzFi3loou6rsjjAHxPvfeeOWIdC/UBm6nOJZpGFZHoftM2ISIJrfCJOxt4HiO&#10;b6/xSkNJO0nGB5cPWlSVNJxSCqMZFMP+dLKjzCjy95+LSN2+UjaRfoMn2R9/EXS9P/TVguJphuO4&#10;tjPU3GDcChwqFoqYt/hLIL2v7TwpVaMMkqdcLqhhpRiD1YcfWlRfcA1YJHSa51GKdQcSiaSGCmwa&#10;n23MtS/mSAe0KpCg/Tfhtsi9N/UNisaYf0tyZhPS/B5AFNRJCs+IOv0gaH6eGTAWCCy0loTipeK4&#10;8uHqaDNzfMJR+0Vr6p59lAtj2fuleBytJmnH5sfq4Qd0aTBIVI8GVSsY+u/Bzwv8PzD8w1S4/wBb&#10;8crcfKe8y1tQ0dOPaRECBbilel3wuKW5/e/wn0H40EF7xJaGi3SSrhhQG49628ApFkwnplh0ckgO&#10;0JTL5zlvADyxtB+m/BohHpR6F4QcKwCOGedAFWKjRFQN4XYfx4sZS4xggIaSOGGqPLbTaEX+YEYJ&#10;SniCcaDrD6b1z9b8USrqqeLKuDsxYGoYvM6nx2DRbjiAxX1TYzUwvR5axSHBKJT7yRjfJbta6jx4&#10;Yhm3X41lKj1yT7NlG38lQg+Iaj1/rQt4X6I+k8uKR471FwiTNmMgD9LVsfJB73WNyV0+jgRZi6m5&#10;LIOI5lxCWaVr7pahiSfiqsbDgnD9sUEA4R5e6hNb2ak+EJAHVt9aMrgeRMXwGlXD8uUdLQ0kdgkF&#10;MqxoANLNYXPAWrPW90xybDJS5QSSrlhuDLFY9u4L9hwNqzyzYGA1AYRxmjH+Vl7aRp99Zq7o8czS&#10;CXNs6TKdfJUEIPqPfhbs3etb1IdQzUN04OGZOwWMWmxnFdryC3cxLIbE+yy8ja/3gurzC10tI6Vb&#10;ffhQktMut2PEAcNvnTzS9HMkUUAhnheeNSCkQYogA8Nsdrj6b8JpiGYumufK5pc+5gxPqXmR392e&#10;qMvykOuop4B7mvIiVbtOnXeOLeVjH9Eegwo9L+gQkaR0AUI+E4RQYLTLRYRTx0lOuvlxqFFz46eP&#10;BSyvgOcc+bMvZMy/LhOHw6OyAU0bH/Xew+7ggsla0BDCNIngKQKfCBJ2VPmqYadbyn6u5P1cErBf&#10;TpjdFVCPEsXpKCGO7tT03vNfxMkx7k8WHI3VLlZiRwxNEZvRJ7sVH+eVk3pG9r97W4KWVumub80t&#10;/V3pjD8xtN5amyxxi3cvM3h9fFaLFxzwo8R4EcPOrLuEqAUrhwplzPm7LuUKD+Y5kqFgUkBE1Z3b&#10;wWNF95mPsA4o67KfR/pPiUFdnmvXN+ZVa0VDRoagLIOyp3UkHxOnFNxYt2I1PqClf0U4n1rfeOPT&#10;ACR00w02M5gzVTeZQ0cuF0j/AO6VHuSMp7nZ3XT6+CJVUPWrqvFFX5/rhlTA47NBhsNmqWXwEjD3&#10;VuPAC/Errr1wjTPdoOwdPpwoiS2Lc7Ao9Ippw9ssZaqHpss0oqqqXWWbuCfaznvwdsn5XirgmGYX&#10;FPHRwizFrgN8Sx78IfzZZ/Ypk1pTeEbZ4dFI3O2cafAaY4hiU8DVbmyKGDMCPYo4rsWx3IWQoWSo&#10;miie9giEElvq1Y/DkY5kVKBbnT10+02SOEUgMKo8+Z8qFxCSOQwtqHkBFx/qg6AcD6uzPi+Mp8zT&#10;UzUtMx92ScFC3xER976ORC7ZNsggws/0jsPpS7vCPCnhQw4Pl/CsMcQvN5syjVIyCQfG7jTiaq6N&#10;55TPUM0w+Oh+peAnMlotMME9U/Cn0263eqlrh1VGIjFAoXaTcjt9Z9vElmGvhw+QQCUQk6CKEB5W&#10;+k/ujkDXjpuFkg4e6l6UKb6qUdEisvmEEnxJ7cTuDYVVtiCVMi7AWvZvec/Enw5DOdXWlJTOzooz&#10;SEqp1X7Pt4L3VzEhgXp9zHWAn3qN0v8A8SFrcg60WXHwkUvTtPlTdtElarewHlCEZ3opIsSLnknO&#10;eE0ROOcKcgbjnZYX2niaCaSBGqu+YnfsLcrFMqSRXuYjJ79jx6lSFSK9z28HQ9+eitAE17mJh4c9&#10;SkQdle5xZiDs5rbTKpOGyvc6ic7rMeNEU2YSIivcXNJMVytiTMLgRft4QvNQZ6TSVxOlB417i0wB&#10;i+GU7DxRdPq5Hr50KI66B9e4cz0PVTx+qfLEIDMZfOU2+yPdPfhplISXUlQG2oq3wQTZq8jTHmQh&#10;MBq2Nx+jbtza8wsk0KFtSBzLljQ1s9K5Xu4H1omeLq8tWbEDdY6+zk7zCbkHiouhBjZSbTUHy33B&#10;RrftzxdGG0cZUrVVINTY1eEghfePMcTOhs3Yc2HYwq0cRWWojinj8qQa97jgxdMX2YsoF2BI4NMq&#10;VLidm2glmMkY0WH1D4fDNkKvAUvaCa4/4E80evxPqd6L8TXqbRhFQO8Eth43iQ35Bm+aAh5Z/vzs&#10;rsPuzByG2UOgD/eRVg3pYlaX015DaT7QwHC1P0rTIp/hwm623C/IMo0ND5zFkaVFz9idMNN8MT/s&#10;4/fpm2QesilOaoP5RtXQSK9wbuy8j7jUWDbXuY/ety1Xr3PMRbm63XucSdwsObrde5wDa89tr1e5&#10;Oo3JlFu/GFjCkzgwr3An9WOG/N9PMIx4A7sPrUuR/hbTkjbjulFytH9IYedSJuA/3d461/TR8K9w&#10;JqJ91Oh8CoP38ypBxxodOpgmvczSXCm3FBANNJr3IW62nGCaVV7idz2DS5qy7jkZtuJiY/dxekS1&#10;HrR7lR7y3fa4/dXuDl5g2jx4Clog1FMV7mNwxA8OVSYqwNe50WBtu8PZzcxVq9yK51uvhxk08BhX&#10;ud5hhfEci19KmrRqJV+ldeWQopVVrNXcXSFdOHtr3D19C8bGYOmOEVwbcTAin6VFuQXmTQtXTPE1&#10;ixvVa/k751H99I9a9wZNdthwPqXqGGFRvXuYC/hxKQeNWivcxsdw5UwdlOCvc5w3JF/DjBJFaVXu&#10;LDLVU0FeCdb8YJoO3qNSa9wjP4h+ASYLm3KfViG/ustM5HbvpzIzIXvzdrHHEeyspux67F1b3OXn&#10;oKxXuScPqBWUcVYp3LIitf23HEihpw6KYeT3Sik8DFe5MvrYcZGG2kte44UMrRVCOPA8LFiSeqkr&#10;qdSTXuGM6UZ9bJPWfAqtF/0fELJM/Ya6W+m/BZld3+WcQr++E/Codz/Kf5plryTtRiBXuXs4TXRV&#10;VIksB0IHj9fM1bV2YPCuVVy0W1Y17ipjsV14IkCTNEKsK9zjIoGl+3LOY1YV7nSE2ueNAEivGvcy&#10;A3AB78sCU4bKrXuLDK9b8rXKL2J4aWq9Cweig7fN60mvWHHf1UdOoutXpizNk1YxNUrSSVFMP+PI&#10;lLi3xNrcm+/tv5raKRtJTh58KX9ned/2czdp0mElYB6IJg+6sMgsyv7DrzU16bVsgwqbBK3/AC2H&#10;yvCwtqADpfmD7eBKDgU13ezpoFYdTsWAoVm4IpHFAM0C69zGwPNVcV7nHnq3XuY2FuVq4r3OrX5o&#10;YVua9xX5Srooa0Uk4BST3SD2IPPMHu3QeB20RXzRUnUOFe4V7FImyD1mnwJiEpMQYmK/Y31X+jg1&#10;dSFLkYfOpztz/NstS6MVIGPzr3BkD+TKGHYfx4tWkODDbUbkahXuQ6F6Dp9neh6gUV1FRIvm/fZu&#10;KW5YcS9GI5NK3AvOLVdor+EYV7lq+E4lTYph0NfTENHOiupGuhF+ZJWrouEaxxFYD3DBt1lCtoMV&#10;7jlvB+zwyCCdlISDXue0tzQXpwNVr3PD48sVTwrxr3JMTa+w83t4UyoV7gjZQxZoKlYb6EjXhg0q&#10;CJoI5hbahNe4quvPTij6y9GcQwZIhUV9ChqKT2h1FyB9I4JswtE51ZqZA8SRKf8AG/WiPdPOl7t5&#10;kh2YQs6V+Rr3ClejvP8AX1WXZ8kZhJSrw6QoobuVv7PhyPNzL8oCrZzBQOAPRWQHaNlCG303TOKX&#10;BJjpr3DyKxbXw5kSR0ViycK9zKCAuvFQ2U1tr3MRUtqO3Eqh0U4DFe5xOnhpxxOqKsK9zFfX3eI1&#10;J07acr3HKjqflpFcdxzwFInEa8K9wcMt4qJ4lIPs4tjWmouvWNJNe4oOpXTvA+tXTPFOnGPIrx10&#10;LCNmAvHIASji/Yg8KWnBaOBZEjYodIO39KY3ezp3du9buWjGlQnrHEVxYW1HhzVZjy/inRPqzivS&#10;7MQZHjmZF3aWK9j9Y5O+7V5+UWWVHCcOgg4iu7i7lG82Xt3rUGQP1HpXd/z4PMT3S/ftzIoKnZUR&#10;LTBrvnNvdNzzVNivc6X3eNmBVq9xWUMFHj2F1OXsU1gqo2ie/b3ha/KKAWnSdigRRC4tVotLre1J&#10;kele5W5ieFVXp96rvl6pk/0SpZSG8GVz7pH0cxvdsTkdyEnFKsQazSZfTvdl4eSPEke8ba9w2lNV&#10;RVMW+PUMAbj6OS0wrWgK6ax9cbKDjXuZrXGmvDEYUnr3MW4A2PETqadivc5pIUYOvhxCkwaqRIiv&#10;cm5ry7Q58y3om6uowXhb6NSv1jhNnuVI3gtVNKHiSJSflTGX3q8pe2+BWBHwNe4JvpZ6rtWBskYs&#10;5EsWkRbv31XX2cx43RzP+XOGweMFP2z7xQJ38yDuv8qQMDtj417h7mKE7QbnmTaDqxrFLGvcxkbT&#10;cHj0zVpmvc8XZlABueU66sBXuTqGramlV1uCOJVtA0mdRqFe4DvqK6fVuPwUvUzKC+XV0YArSosS&#10;oPuyC2pK/wAOYq9ou6Kt4bX9kP2qMU9JHEenwqWdz83S0FWlxiD9vmeHrXG19eWpeh7r7H1PyBFl&#10;jG6lZMWwqNUkN7l0Giv7fgeYobr5gt5s2r5/atYHrAqFt7sp/lz+pCYSo0HmacFUE1sA0c6m32dO&#10;H5RyQAPHkmxUUqoNkidQRIb68z3Fte/KUnrKA3a+g5wvbXnqcArpnHhrzMjEC/s5qK9sqO6mce+L&#10;A6cWOX8VMTiJmsDwjuWJxFMKEY0HGccrU+K07bUHmKCFbx5Xb+J76PMJ66dKazqjlDDxPmjBod/6&#10;NRvngUXZdO7KNRwPv2DefMKsn4mD3SjtSrbHkT76zx7HN/lZPcfkrhcNLwTP8Kj8qCLoR1BxDo91&#10;Jp+nONylcBxxpPL8z7NNVE+6Qx0VJToR2vY+3msb0Xzpi2E1UmSM3BoZEdvIEgs1vFSPAg851X7S&#10;7FxTCwdaDBmuyjD2AxnrqzO1xpw1MM260in4jhYsahR8tcnCo4S178EXLePSRyBSdQRwnJCdtNES&#10;JNM+I0CyRn4g8NdkrNW9lhnI8t1sR7R8Rwvtnv5e6l1uQUqChHAjjQYu0JTCk7aL71IyM+PYPNCw&#10;vJb3TbsfAj6OUufiS+jepy1iz9fchRbsPq23VsaJqkh/3Sw7D286cZZnTW+lv+YaOl5sDUkbfPyq&#10;QmbsZujScHEjYOI6afuifUeXGaY5DzPKRjWGxjVtDURD3RIt+7Ds338rNyrjQrKf5OtNpk8L+HB5&#10;Z3f5hOkjEbaATwU2YGNGHFracVgBY3U8O8DTYMivc4owD+9346K2ca9zxLX93tyxpoJBmRXuZ1nA&#10;Vvq43FF5QJFe5//W+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xudjmq2K9zmOb&#10;pwV7nLlqtXuZQVb6uar1e5z08Oer1e5yTvz1er3MoJ8fy56vV7mcbBrx4CtV7nh71j7OWr1e5z56&#10;vV7nOxtpfnq9XuclU27256vV7nItY2PPV6vc5hranXnq9Xue3E6nTnq9Xud7za3PV6vc63aanXnq&#10;9Xudlr256vV7nAMAb9+er1e52XX942t7eVrde56nkWdxFTq8rn92NSxP0W5qa1tr3B16eemnrz1Q&#10;mC5Qy7VGJrfpZ0MS6+I32J+rlhjspa3brc2CsUk0UK75mCD2sQOWE9KPwg+rObJI6rP2JCih0LxQ&#10;Ldh8Ln+jlVEp2ijhOWkffSFx/qhkfLab8UxCNdbAA35az0U/CT6IZE8mrxDDziVSACZKol9foOnG&#10;fEo4CKNm7Vts4e+irZ/9cOQctRumFMsjKSAzN3I9g5ZTkT02ZVy1SrSYXQRU8SaKqIFH5cfDiUYK&#10;2jbRoFBOAoh3Vr8QbF9u7B6pLSgkKG1HtFvhwxGC5BoMPQRpEBYW7cTOlKyNNMLXNVx9Q/WTmHGT&#10;OK2rKkkkDd4fHgg0uAwQqFVPuHKBJFIiSaI7m31KYtWyvuqiddbtcfVxQ0+GhBYC1u3LJTAivEzR&#10;Xc09X5qucy/MM7ub3Ld79xfktcNVVL2Fz8PHhkh4xHRWiaBTFuostbU+VC3lA+G77Rv7ec4aJiNq&#10;rYjS3DkJ1YjZSRaZVhQZZn6hwYWJExGdTbXRgT9GnHiOkihX9KRp4+zihKSrZj1U8FaaLbjHUnEc&#10;bqmbDgYYx7ofx+7mB5Wl/RU3b28F1taItxrdx6qZLRnVSFr8wCjfz523Sn2a/XbmGGlLHYRYjxPD&#10;q5uwkahx4CkitSj0UjsTx6WWF7vcyG4A1OnHBYogDcAeBI4GnH1KxB9KPG29IkmfOkwjTM5CHU8x&#10;rAqOxPYdubXcmI9tU1attOsNDNLbzdLnt7edSzbDa1wRzzDHfjAwZ9tM90FbKUNPg7tUiND46g+P&#10;18xCRgoZfu5dLaV/dhHTXgmMDTlLSeUNgsCO9xzPDOAds4tftxl62lMoM1447KYKiby57xMfd7ga&#10;c4VSRv78eoHs49bKU34VYV5AKTjTLUo8L+zdqRfkQIXNhw9KwjGqreCNtQWZQLnU/DnOVW0uLAcY&#10;bOG2tIeChIrGyxotgbE2vfTnFNh0Y246oEYxNKirorhI3+6HXt25IcgWUPfhehJP8NJSok15VlmQ&#10;mEbhzwh8y5TuON993Zin9ZisSxCM7pdADe3OTRIVuVsVtyqXSDE7dte2GayDEJUR6WNyqy9wOx5N&#10;Wlpwl7a/TwnXcLUYB91anpqG767vEDw5lCIw2pqPp4xrKTjt91VrgajcLnw5GcRxN7xJvxaklwbB&#10;516YrgJSrWI0PO1SD7VmJ/hzyiuIJH41qvAqWDyXCeNucvKe949Li5B4yHBEKxjZWpGys0jQnSEk&#10;r7T7PbznDaVi2m7jbngGGyrRU+rpP5aVVxvDgMrDsbi/OLBo22qSx9g7cb1hVeinnCcviohTFa2R&#10;UpmLKdjAsrDUXXvY+3kerp5qqF4GsqsNfbY+HGyNOFeoSenmeMv9PMbpc10sb1eI0MgkiR9It6/Z&#10;Y+JsdeN+HUz4TO9CDuhAHl+0X78N3NNy3J2jDkVcAbSYpY9Ts70fVJaPqPHEIcZnaWPEwuiyyA3j&#10;ksO2nhx3NZEoMYOg78Al1ZqViINaICRINKTIRqKVosSqVILEIo7/AJcZZKiMkstyFPb9vAW9bqxC&#10;hHWcceitsqCxNWK9NZZKFoKh5fM3qGkA8BficqrxL7purE3v8fo4jfYDqZVIgYRRknx4k7NlHV6a&#10;5lq6TGh8sgZpGBW5+0L9z8RxLxgfNGG/tPs+7hHaPoZk+myaPSAcZIwo72dcExHG8r09bMNLoxCm&#10;5AHM0CPHaaOQ7kYExj98DuPhwSMPllaTBxVgY6dlXWvQPDiOB4idtBHnvBMNzLgGJ5WxEQwU9Zh8&#10;kQnkJJp2I/y9l1YL/hHDA5QxdaKijxmrH6NJVIRQbgHwb229vDvP7VVyFNHapBAM++g/dNKSopUA&#10;TE/hWo51ByPT4Z6l8NyrkR3atoBM9XNWzrDFUtE5LPDfssidlOp7c0/v+FQHTzD8H9Z2Wep+HxtH&#10;/WrLtPJL4qWpnMIIt/q2vyCuz9TjTTts4ZLaz7/3VEIdKllKhB219JP8C7qTgfUj8PjLs+AwtTx4&#10;bV19I0Tk3Rlk3kWOoHvafDmtGoKkG/bk/wBLBVw3JDSLJEyDTUEc1Via9zAkJlYKnfnqpXuYxYXH&#10;PV6vc6XVu1+er1e54aEfVz1er3JAG9mY+znq9XuZ4LRES3sVsf7OOJMGaskwa9w92RXWvwCKcH7S&#10;gjTg/aPho5UNQr3BJhw1nSOouFXsSdNePVSJ2V7iLwp48I6nUsgVd1WxpWVhpsmupb6Rwlf2GnGo&#10;1GeRXuFuwCmqcs57xjJ87WanmmVVHtRje31cJWVEGk7JKCUmvcW+KSPJl2qplJIi9/Ye+06G3DV/&#10;FNKFGQRXuFLqAomcR/Z3G3ArRJXuYeerVe57nq9XudkDwPPV6vc656vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7ndzz1er3MoqJ1Flcj6+erc17mIszdzfnq1Xudc9Xq9z3PV6vc9z1er3Pc&#10;9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3B36D4v8AIZvpopWsruF/5C0N+HtivSaNLZWNe4fx&#10;rpQsZdPLkkQfEdx/HgwijDYa9wOs8fJRZZGO1KM7ULrIFViLG9gwt3N/DhPcjZVlkBM9Fe4WXPVD&#10;U5ezya2o3KMVXznViGKs43hgB2+PAzGlVIl+Bc9Ne4tKSQzUSS3voLn48EbZkU/tr3G3M8YkoBK4&#10;9217j4DjD+KaaNe4VOrQLO9v8R/jwK0THbXuReaqte5np32yAk2HLitivcFnJdatPXCFz3sRw8YX&#10;BoxQa9w0ULxzxxyR22sv58FM1tQivcmKjKrKRpILc3wq6cNte4WjMFJJBmuXDquMypVRNHGN20b7&#10;7hfgNuEwqm1nHqr3GHJFe8NfLh0tgx/cPgRowHLW7mMV5s8DXuCa7b/eTx4fjGlIGNe40YtO0c6s&#10;lgrKND2uOSHlb3g0ngaYWeqa6Ivyzfp7176bUfSvBExnB63FswUkHkSS01JJUj3b7ACQUU27cyJy&#10;vNLe3a7tSSVjECJ9lEl4ySQpB8xtpu+XqGqncyDyiBZQLEEdyT48DXN/Unq1nyrdcEytWGD93+Yz&#10;rCgA7fo1IA4MRnT7oBZRp4EHCgsbVDZKsZO2p6xogsotwuOaJs50srRZpxnDsNt3paf9PIPYoCXJ&#10;PKO3FwkalOpE7UjGmkstpVsnz2Vz4y4VlvMGNoflIcQrksA3zMvy0eviEWzkcs2sveFKlrnr0p9g&#10;pxy6at8CoAngK9xV0vRPF3/5LNTT4ZHcELFGXe3wZz48FVru9cP8AgHbGJjzNBe4zpptI0yT0HZX&#10;uCZgHR/KcMy/JUC1so1NRWFnX6dmi2+rg+td0G2zKoIHE0FLjN33/wC5iB1V7ivrosp5aAXG65JQ&#10;uqwRbUTTwCR6kcHCEWmWiFqB6AKL0Mv3HiWffXuJfEeqNAqilwKh+Up9SZXCxLbx+37x4H38/Qga&#10;W09Mk4fvpcMoLm399e4kY804vjUzPlmKepfs0tvIgX4tNLYWHw4Gxmj758CffA9poQtWaLTBcCvc&#10;Zq3Aq7EagxY9irF73MOFqZP+QqhtLfRywsXLgS64UjoQfnT35lDf24+6vce8DoMJwhtuW8HWOqOg&#10;lkVqmoJ/xAtex+jjjNgyx4kIlU7Tir30idu3HOPoK9xTYlR5peA1uasRp8Pi01ralfMHwFNEd33g&#10;cPHHH3Do1JQP744geVI4KzOPka9xhocOyOWEkorczuLNaYmlpB/wCne4HxPC1CWlEhaiuPRP60q7&#10;8EwkAHpr3FTQY7m2vjlosrvBl6ljtaPDaYbie1i1tx+m/DBF4U+FsJSOpOPtovW4HcV4+de5PXpb&#10;jNfTNjOf6mGmpj2bEq0jd/rGINu+q3NELuB+2OkdKlAD2VrWEGEgp9PhXuMlNV9Icvu8NHVTYvZr&#10;eVQw/L04P+tLILn6eF6l27AAKtfUgQPUmlpDizpJJG3o91e5mrus1Vh0PyuX/wCVYDG3uh4IXrak&#10;2/xbQQD9PCpd6QCG9Lc8fuP6GlLNjp6ZnZs9hr3GKqx7DsY21GNLjWZJWALb/wDRoAT/AMdqL24T&#10;ocaST3hW5PDgKulCirTpAI2dfrXuKjD6vqFFEIsk5bhw2KQe6Viu5+JduGvfhtMNsgHpAmfXppI6&#10;kg+MweIHEVxKgkG3FvS9IOu2N0611e6UNOwJ/STByT4+7GTpxU5bXV2kaUJSOOo0kXoSPCa8SO3F&#10;tgfpsy5Oi1HUjMlbiFrEUlAPLW3+HePetxY3kyTi84QehNOouClX7JPnWNzJa0YH1ngu4VhXSnpn&#10;G1XlzBcLwtlAAqMSmWap+kCVi33DgjQ5YWif2aRqG0uHE+U1tdo7cg6zsx6MKxGItYSux9ltB9du&#10;Qca9RMEj/IrjGIVhXXysLpykY+iUgKOFj+fFzBuZ6AAn31VnLQkYya4fJU4fesSk+3gW1Wdcax2U&#10;zxYQkySE7HxWueZ19jGOM6fRwiQ9cXCyQFY8CrZSotMteEDZUpUVNVUD6BxgxLE8wx0zrjuOx4bT&#10;9zHQwxxH6Q2rHhiLBwiVOQOr4U6HUpxSMRXMAd+JaghwDF5RHljBMWzZU/8AFsqzNEpHiXeykfRx&#10;g2jCiAkLUobYBIpOH1LMmEeWM1xLKo3Np9PF5S9JOsWOof59TU2EUVt3kvVRQrbwBCEyMR9HBEMt&#10;uSP2belPmB7ttMu33cjSPFXHzUB2i5v7B+3j9hXR+vS1NTV9w2hiw2mKA/8ALyol1I+I4dIyZaU4&#10;q8wnb7aKDdGMJPVXLcPHggv0nwrL6iqaCjKhQ0r1E5lcN7LE+HBMnL2WxwV/jHH2Uy2+paoInzrk&#10;GB7cnUuZMBwBPJfEUhjBBYUcCs9v9Q2sCfjxxu6ZaHhw6gKXqQpeKgcePRXFy+0+Xbd4X7fXxO5i&#10;6u9L8Apmrp8PxbEO5aWur1gjHxCx3JPwvwLXWctt4jWfMgUmatFuq0CD8qhNFXTW3SLGR32re/38&#10;AzEfUFLnCQ0fT/AKypv7pWkWV1X/AIlMRfgbVnSbgQhK9XQJI9tCNDQYTpcIn31LF1Fja48TxN4P&#10;0o6t5qkac5dqBCzMSK6VYIzfx/SEM9vgDwvt7B+7VrWhRjgrAUgF222dtdiRLaG9vZwacC9P3WCp&#10;pzQRYzS4NTsASmHUZdh8C7aW+PB01kLxGoFKJ6Bs9tVVmCCSefSuLTIAC5tfjh/srZQw+oWo6i5r&#10;xHFZPGmE4Qn4Wi15tvItOLrylDo2fCkIzNWxKQMdnT612JdxsoJ4LGXcs9Jsg0AbKWUKMSKL+fWp&#10;5sxt+8DLdjxS3Y2rSsGwroJ2++quPvO4EgeVRZKN52/SyNb2Kbfw4mc5dVa3BaJq3G8bo8t0B1ZY&#10;IlM7W7CGNBuufo5Z+6TaglagkdQHspW3aqciVE+VSBBGo7breJNz9/C5y9XsTzpiUdD04yxiOYyT&#10;YVOKzNFEx/xFRb3fr4A3s+W7hatKdP8ASJ0p9eNCBDDbRxUBPr+lZew9nB/yl0QzhmunSq62ZtWg&#10;ol1bBMFMdHE6/wDFclSP0hHtIN/YePIyi9zM6rl3Qn+g14fTVtI6caYcvm7b+5px2A9fwpvq5qhV&#10;2Uq+8f3yCQPqHjwyuVcJyZ0uiWk6T4JhGB+BrKanNdWv8Xqqgsbn6eSLZZLb2A/YpQFdJlRPqeNB&#10;B25cuR4yZnpgeyko+VI8QkFTjtXUVdwRsL+VEQfBoksD9fJmI1+K5onK4tBi2NTSHT5mcJEB7dhI&#10;UDh6bcLVpUFqJ4fwz1RReslGMjHoxNPGHYNhWDQiHDoIKVL3tGgGvw4q8MwHDMIoRUZjxPDcsQRj&#10;3jTn5ubb/wAu4d12+nhm2kWaJ0pHSJBVRUXpT4QSeiIPvprxXHcSjhcYFhs+JzIfsMywKPjvlIB+&#10;q/EtiHVr09YI02H0tNj2cKhhcSzPHh1Kx9ltZLfRrwifeK8FHb0TPlwpQ1ZPKEyE/H1FJT5TrTjR&#10;CSz4dgUJ13Qo1TMB7CJNsd/ovwGK3qtUV7/KZDyxhWV4/eDGjp/mKp/D3qqpuR9I4HyEhXhAB4qI&#10;1H28KFrbAwkyePX+lKvBcn1VG61eP4nU4nVdmZrRRkezyY7IONcmXFYNiuacUFHJoS73qJjfwXed&#10;in6NOPa0IGKvbjSsuavABj8PKlgwaFBHTIL9h7OOuD4VlzGqkUOSssYhmWqAt584kkUnxIUWiUcZ&#10;Kg+fACqkS0hOKlQOgn8KgVVdBQoanFKuKnQd9zKoH/BNbgsno91CSl+ZzhW4DkqkZRaOprYFmA9p&#10;RWvwy7pRHjKUjo6vP9aaN0EiGwVehiknP1HwNZ/lsNhq65ybK0NNK0Z+iXbst8b24iU/zOxYmuDj&#10;ONTmKuvbysLoZZVJHgGttP38Dirm3Rh3moz9qUk+/ZVlBcaiBEe/zp5ixbMMyl5cPWjUa7p50I+6&#10;Mm3Bfj6RdasyUYTpth1RhdG4/wB6cSlSn0PjtBuPu4+UvvJlAKf8YgK9m2kKLptMladm0dPlFJnE&#10;upmR8HH+/mtgmqR/udKGnY/AKgJvwPsb6LYFlAP/AJ9esSC51w7CAJpQf8BYXJ4V/lnkj/KHoHQM&#10;T7MT7qNw+dqG4kbTsppouomZcxb/AOqWW59q9pq0rTofiFb3z93Gehxr0s5elWbI+R8UzrWqQEmx&#10;eaTyS3tEJIA+sc8WrZrYlbh4TsPtwHspgNun7iEjo21OqMD6nY2D/NMYhwmEjVKKEO3xHmSgkfSO&#10;Cq/UvrvjmHfJYPNhHT6iK7VpMNg86r2+xI4gWLcNWrgttgJCGh/piOfKkamkJOPiNN1N0/yfhjNL&#10;iEM+LVEWrTV8xYfSGkISw9g4sMl+mXFczbcyZmwHMGcpiN3zGN1QoqcX8VhkKn7xzYS0/wCJxS3e&#10;ASTpA8hgaKnLxM6W1IT1bTSLzP1z6c5ZJw45kw2jcGywYcFrJ/8AiLRxbrH6uGBwLB+ouU2/lOTM&#10;LwDBEQgAU6momW2liye4D9fBCxbulJCEIbHCfmB86ZW8h1OpROG0HAeykxWTZMzbAmJZgqMXxCnk&#10;FwtRejQL7fLO1jxd4jinqPwei+drs50OX6ED9JUSU0G4D4NMLLwpesnFHxrQPT8cKIFW9vdfagyO&#10;rA+yg0xLp36ZszVfy39WarHZr/7ziWV42/4kqsAR9I4TnqV6pvT5l6sfDc89Q8VzjXLcSR0JZ42b&#10;xG+MeUo+vhU7mNpYju1OSehJA9sYe+hdbZS48kJSkN9f6bRQ6ZC6eYhlSgWmyNlDB8swDVFEalrf&#10;6wj1B+nhTce9Z2QKI7+lPTtq6YkrG+IVTzyNfQEQQad/aeBBzeJlOLLWron7p8sfjQj/AJYGx+0X&#10;IHR+NCrTZazlUkS5gxu0Z+1DTQqij4CQkt+XEPUVX4hfWamL4LglPlDBiS3mvDBSlVP/ABM7j9ev&#10;CB3MM2vhqbZDaThP2+uNHmq3txBgk7JMn2050kuWMHvDHVGplBsQ0xmkHwtckcA+o6HZ/lzQcOx6&#10;rlzfjBIHliolnjUn2JHcH6OBhdncOQHl6z1bfYKuHm1AbMNtKaSto6ekNbO6wRBdxaQhAB7Tutbg&#10;7Zp9M9ZkrK9NmLrvjsGU6VgBS4ZSxBqydibjZSx3k/5DA+PBkjLVpTLyghPD+kfTp869+bS6dKR7&#10;RhSTwzPWD49XPQZVDYisX26iLWBfomPuuR4hSeFhrcrZSztm9Mr5fw+shp6RlefEMVmMsgUdlFKh&#10;2IT/AIbX9vA4600pehOvHao8PMU68vuBxPlspZo0oQeYBu8QDp9V+WQ9NcodPsp4Gs2VsPijYACb&#10;E8UCQxKR4xQaEnkiWNkyEkhIJG0rwEdI6aDirhxR+XRSar5q1p9lS5EfhFACXP8AxJvDglUuesAx&#10;CP8AlWXcPqs21xa26L/RaPf/AMSIDML97cOU3SEnSykuK4ADSn20XKKplSvSmqrpMdYmVJ4sLgQX&#10;LtaWS3je52/x50+RsJpqoY/1qnRnX3kwPCmKRgdwtROxufoHfiZ+1LA7y7Xp4hCNvkTWwpSiO7Hr&#10;FQJMTzPi1IcPyXaNToa6rBNj4mOLTcfZfTj9jGNZozph8eC4R5WWMtxj3aejUqWHxt7zt9PA05fr&#10;eOlH7NPVxHX10qaSUSrDV0nCsGFZRwbLlT89VGXGcXce/U1JDMP+Ig+7EvwWw4OHSXoLicOFfzjJ&#10;eXJ4oFBaXFcQj8osPEo0ttDwhQ8gr0olSuv9eFB594KXocXidgFF76peqLoplHMUeSs3Zww+bHZ2&#10;2xYDh1QtTWH/AInBAWlFvG4A5NzNmDCcoP8AL0q09diV7Bi3nEN/qgXHLvXrpOgBJUOO0fhR202C&#10;IOEbeulVlfBsUz9TfzCpkrMNwph/kihp2I/1ibNbkShwLrNn4EVlRLQUrW9xEEfu/AAafXwCXC1s&#10;mXFgD59UcKQvXjbKpBgDDDGsuLYx0M6b3aKKnq6tRYM7GVy3gCWvr9HFBT9PsEy1c0NNHU1qaGpm&#10;/SMp8SCexHw5Gd3ftpwTJ6VHj5CnU6rhQ6D8Kb/67YlmrZPiU0lNSN/k6WEeXdfjYXI+ngb50zLh&#10;eUaGbGMx1kMKxX31NdKsca/8QDEX+rkRXqnrhf7NJCOnYaEjdppPRQrYBTwVUMVOoWOI2tFApN/+&#10;Jt4cBLK3UOLqnh8+LZSqpjRRyeX8wYigkI7mLcAdvsPIsv7AsDW4QodB2+lLRKFQKEmOmpKMLF5Q&#10;HsA1t9PFFT4fT4czMEFyNWJuxPtLd+QfmF6QkhJw4VTSpR206RjeA3h7OZKOpBrkZtdbciG8J0Ek&#10;7aNkipFgBYc4+q3FVwr0uY1Iz2M5hiT/AIJu3AzkpC39lOztqAqN84D4AE8pIgusKrfUAX4MXBBP&#10;nQXcxNTxe2vO9w+3yurCmtRFd8xMyse/K41vVXucCdAo789NOhVe50SBbx57VTevGvc4kqTy2Nbm&#10;vc4toOamrhZFe5jRrmwNuV21Vc17ixhqNmUMUlf7IhP8bcIfvVj00iUCUmvcW+WmH8npiNLxqfy5&#10;H12PGfM0FFpjCvHhxvRFWLT+qvKayW2yNKNfE7TbhnlXgdB2wRUWb1pP5RQ6qZMxI0mA1iDQmJ+3&#10;ftzbJw6VTAiqew8OZRoWXYEQK5bvp0qPnRRKyBVUM7KzMBcnvxxNrGxtxX3J6aSGmuPYkouA4Hx5&#10;j0U7TrxUhPCkqiadLB23dhzntHY6cUIQAcabDmNY6iNhTmWKx0+vgndOqgJjCe3TtwTWc96nT00Q&#10;5imU6qALrDSTVOSquJALyRup+tTrzTK/GTwiDAvxR80vTrtOIYdRTn43hQfs5GG/Lelxf+N8RXWX&#10;cR03G7zROxKkgf6UUab0QYtUYr6Xsp/NHc9LTyUlz4inleIH7l5Xrc9hzHahnFGx4yZXqDT9YJKd&#10;9FmogdPg3DS7Tqsgehfyo3v0a8uB6F/KvcMadoHtHIrqGK9yMwub8ep4V7nAm3vDTlqtXuY95DXH&#10;LCtxXudadhzYq1e5KprqbjjC8aYXiK9xp680D4v0ExWJft0zRT3/AOItw53Ze7jME9YIoy3Td/L5&#10;s2eCgU+0V7hVsuVIrcFpagH7USfw5mekxU73qO6cUnrNe4+aG44pSNVFFe5EkOyT3jpzZR00sSJr&#10;3Ev1TkjXJ+H4kbl6WtQ3HgD7eLbbYRtwNHuRAm4cR/SQfWvcGbCahKqijqwbh1U/lwEr21G9wnQs&#10;jrr3JbFjc+HKgAbaRxXudhQR2seNLmtk17kKQG/PUpTXuO+FRCoinoif8rE6/eOWRirGi99WghXQ&#10;RXuDr6PcYZun8+ATkmShqpYx7dt/jyKd4rfSvUNlRd2i2/8AlYeGxaAa9w4KjeLjkXGscjhXucXA&#10;voNeegmrA17mBz4Dw5sA7RTgr3OSW7njJNVNe48UEypOHI1BHKagRSJwSIr3EH6yMkt1A9OdbLTL&#10;vqMKZapNPAaH+PJX3Tue6JbOz5mhX2cZmMozlGowl0FFe4TDovjv896f4fOx3SInlt9K6cG90jQ4&#10;pKqyT3mtfyl4tPXPtr3BUYkLoOF2mTQCFe5kgco6se/ELg202sSK9xRZgxDEIcpw4jhCB6mhqI5V&#10;1sQL66+zlrYhAx6aKbNlBuChwwlaSPWvcv36C5jhzN01wrF4n3tPTxsxvf3re9+fMx8nfFwwkprk&#10;zvZZGxvXGzwUY8pwr3B9p5LRgHkltOiBURLTNe5nK77he/LqQTiKb2V7nFLkXPccu0vWMRsqxr3O&#10;IYXPj7OacM1s17k+inMMyynw5VLpGApI6nUIr3DPdP8AEY6uFFqSGRxtYEaFToQeTvkjxcTE8KiO&#10;6H5V4KHA1wkXchHNTT1QdNqnoP6zMy5IjhePDcRlaop2IspDneAv38xT3jthYXytMwVcRwOPu2V3&#10;63QzVO8u7zNxqBW34VdOGFejJKAt34nw24W8eFK4Bmn4iufOWl78Ypuvc4N7OX01YV7nDjdWr3MZ&#10;O3tytXAmvcyU0zRTiUHUflxlc8K04nUIr3A09TOVpcUwLDOpeHg+bhlke3svdWPBcwsXDOriMI8q&#10;HO5F8m3dcsl7HMRXuOuUcbizLl6mxWGzCRFLfT48Wsu60xxovzC0Ni+ptXA17jjmOjkxjKNbRU4L&#10;VEI82IW8V724vBKhBpHZOC3uErP2nA+te4bn0kdQZs09P0wTEmtWYcSjqe5X90/V25Lm7V8FpLKt&#10;oOHlWPfaDlAsbsuoHhcxHnxr3DbbQAQCNfZyUjIJrHuYr3OQUjTlNIXiaoTXudE3OvHRHCvV7mRL&#10;XvyxNVNe474ZVNBKLdr+HGiYNF7yNQr3DL5Dx1bp4g6Nb2eN+DTLrjQQejhULZranb7K9yuDr5R4&#10;n0K9UVBmPA4CmBYuBI5UWW7mzi/hY68ineMnJL9FyB4F4mOvA++s0N1HUb05Etl0/tm8B0wNle5Y&#10;FhOJU2I4fDW07bklUMCPj25kdYrD7KVjjWIVywplZSeBivcdL3uvDcjRjFF9e50fYOMqUDWxXudE&#10;G3t4/ITsrc17mNgR7w4kcEVcV7nYIU6njYrxr3Fpl3EfKmVSbA6cebJB20GbxnUK9wwWX8QAdfe9&#10;lr8S3LciokumZr3Kk/xWPTY2I01J6hclRbJ4ikeIbBqSPsOfp7Hhll9wtQAH3N4+af0+FdFuwrfR&#10;LerKrgyDJRPA8R864LcaHldeQMzRZhwaKcGzrZHW+oYd78y8yi9F22k7TFZaZvYGzcI4bR5Vz4Ij&#10;LfvwXcJ66BeyvcxFRfTTlSadr3JFNUyQzqVNvbxs7ZplaQRXuBn6kel9H1KyR/WalU/zDCV3gD7T&#10;oNSPpHccCWeZYm+ZkfckGOmOIocbl56rJbruFfY7h1A9Ne4AvRHOrYxg7YNiR21VPZQpOpA0B5Ge&#10;TXJKSg8Nh+VSxvRlf5ZwOI+1WOFe4P8AtKAsTbTkk65iog217kdhrfllY08DXuZiVKn28Rd3FN7K&#10;9xzwnEZMOq0f8vDXm2lFtRVw6KSPs98kivcD7qTHW5CzTRdRcsoRBUOPMCaBZB3B9m4cxx39yZTL&#10;iMwthBGKo40MsmUjNmFWbxxSMJ6P0r3LLulmeaHPWUKTGoRZ3UBhe5DDuDwe7u5wnOGQtPDAjoNY&#10;SZ/lSsquFNnYDh5V7gnuAqEHUnkhjE0BQZr3I7BdCOWFPg17nHW9x93LkVs17iqwPFFUtS1IDQyg&#10;qyEXFjodOEVwzqxG2ip1BbOpJgivcLLh9ZmP0rdZqfOGDys2G1spkiVL7WjJ9+JvaRzmv2h5Crd6&#10;8GZW06VnFI4HjNZBpcb3tse7I/aIEEnbPA1hmhiqI2hlF1YWI5sT9Oc+YT1DypRZqwiQSRVUaOCD&#10;2JGo+kHh3ZXiL9oOtmQdvUeNYXXdsqzUW1DEGDQN4zhk1DWywhQEtdT8OCEZb/DhgRSAjSaYCgt3&#10;7a85gMdeardYWdTcHnLUA3PNV6uLWIseZ4pjGA40I5Qia1E1hkiZyQB9/BGy/ikFTEaWoG4Eag9i&#10;D4fRwLXLWk6hVEksKCgeOFF86r5EixugdUXUg38CD/iB9o5rN/jD+j6p6V5jpuvXSmiaOgxSW9Ss&#10;S+7T1AN76dkf+PIz3vydOe235tsftm4C4H3J4LI6RsPoa7NdjW+/9oLc2lyf2rY8M/xJ6fMbKFj0&#10;qdVsTx/Darplm2c1GK4GB5c7aGenJ9w692j+yT4ix4Q/pPn6HOmBqs+lbAAsyX1B8fv5hIrwyTtG&#10;ERtrPVDoIx2+6jdMrd78GWnqZKeQMh8eFKk8Txo3CxWJo1cWOo4MeUswGIoC2tx9XCJ5EzI4UVPN&#10;hWIFJ7FKDzAUH09+GbozgmfMsVOVcxRLU0dVG0bxvY6MLXseCzdbP17sXiXkmEnAg7CONBhzXYOB&#10;xs6VYeo4iis9Q8q4tRVkOassfocRw2TzUdR3F9Ub2qw0PNZX1j+mHHfS/wBRnrKPdLg9e7SUc1tA&#10;pNzGT7QOdIHXGrxtN9aElCtoHDpBqS7pDWZNh5nDpHQaMh006h4f1Iy2uM0a+TURny6mAn3opB3U&#10;+Nj3B8RwGMGxWDFaRamE3H69+DBp8XCZTwio/wBJSYVQhrqNeO0gXufy4sSYrZ6q75xCsL+PLE0y&#10;RXue0tYcbk01Fe5//9f5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e54c9W69zI&#10;vPCnBXucubq1e565Hbnq9XuZEYnTnq9XuZgQNeer1e5zBJF+er1e5yW/jy4r1e5nDeAHHa1Xuc92&#10;tvHnq9XudiTS/PV6vc4ht3PV6vcy79LEc9Xq9zHuB0Pfnq1XueB8Tz1erokDnjIniQLfHmq3XfPR&#10;O08nl0yNM3gqqST9Q5qa9XuCvlDoZ1lz3IqZTy1W1KudHMRRfva2nNap2UpQytzYK4lgv2tOHS6d&#10;/hYeo7OqpUY2afCoWsSCS7gH4AW/PjKnAnbRojL1q24UxYlmjL2ED/flVxRfAsP2csG6Xfgs5Rpp&#10;Y63PmI1WJHS6CyJ9yi/588HAsYUZIy9A2yaBjNPqU6eZc3xJOJ5FvoGAGnx5Zl0o/Dn6I5ARHwjA&#10;IAyWs8kYY/nzSMPuo1S0hvYBRTeofr/wnCIHjwMRB7273K/X24d3LvQ/AsDiWPDqeNAtvdCAD+HH&#10;gpCjT+oUQrqH6/cyVzPG9YwLhrLu7j4AcFbC8iUNGvmCNVHiAOUU7wFNKcKdlEqzr6uMXxyo+SNZ&#10;K7uPs7ja/sHFvTZdpYlV41Bv4cZkq20xrJ20UfNnqHxSUzQYjJtYE6G9xxQJhwjWyqBftxxKZ/Gm&#10;yZoueOdXjV+ZVtOW2eG43ueOkNIyqLjuOWJx8qoTQJY/1JhxJmn8w3H7u46n6+To6dUBI781VqCP&#10;Fc4TzzCHcNvci/8AHkqCnLAc9VCYoP8AH830FMkjOR7Lg9uOi0YWxkNubBitTQH4pn+snDxYcjsQ&#10;CCwUkAHx5xnMQBZO47jx4IrZKp0nZ09HVXgYoPJaDEa+ZZ6iVpHYHbft8b/HjHPJJO/lqCB7OSPa&#10;oatU6lYnpp0GnVcL+WoWlClz+8QOw5Lp4LJdyRf4cJ7m51nw4xVSTQZYkktTUiGlBfc1rnw9nMrS&#10;CFPCx9p14y20bgwNvupxMVDehkw2oMNQgMwNzYg2v7bc4xhXW/YHjbpLeBxIqkip1FRvO+59B3uO&#10;cHUQ6qSb8ulRd4DHCr6DFKGloo/OAJItrcC4+vkJ3Mg7cOmkG2I2VSSmlXTUm5DYhiNb8zUyl3Cs&#10;dOJrp1ITIGJNNuKMYbabat3aMyuLH2jvxwcxbthseECNQ2TXgsAY0kZGV2ed01A78hyIAnmxGwvY&#10;jh804VGFbacBnGk/PNIZQb3IHj4cwKGVgQbcNFJkbKaWUg1jSS0oldC20aczNUlewDD4jhei14nA&#10;1fQOFYpvlp/fIIPjpzweJ9SoH0c0W1J2E+tbngKhCMBrRXAHt7cwMEZrgG3FoUQOvpq2qdtT4akU&#10;tOYYx77ePOayCIgg9vDjRR3uBr3nhUCpeWoCmUfA+B47w2ljEhHAu5+yJTVFVEZNsnmfVzKSwGgD&#10;a+3iYAEwTGFU21i3bjtGh5iWP3WYaE8UlzEAVvZXhvVwCfG/I0LIkpDX+PFzoK0iKoUzjWcTBSbL&#10;e55IjUm7X766cQumYEbKcAiuJLKoN9Ocl3NKRe1uNkQkHpq0V4sqgA+8w5xhaIyM2t+x5Z5BAFer&#10;PUVkzwpC/ZDca8yEB3DDw4nBwg16ucMkgDKjEB+4Hjzox67uVCxsr1SC8ARd67XHe3OEsfmrp3Gg&#10;5WdOI2irClplbGY6VzQVzf6JKdz2Got4/TxvniaCAgoCe9/bxpbqDxP4GnNMmKMNkWXEc0YyuIU7&#10;hKdPdiiWwG1fh7eQpIgYhfQ214BrlRKts1VIANHe6b1UWHzL5qH3yFHfTjTKokJBG0d9OBt8FCTj&#10;NKkokzso72RcShOOwEXBNhf4eP18SOI0hhqkd9bm5+jhJbtFwE8zQklL22j94XnCCtwRsPQ7GRfs&#10;3728decpZWjWRoI1MgAKq2gbXW5+jgvtUlkAzOOw8+ymmkBKhpBPTQJ4rDh2bsVgwzHKmSmoZ1li&#10;naD/ACi+6SpVT9rW2nByy29PXUYp5ltGAr2B7EDwPs4c3DRCATJJmTRC+dS8ZBB41qoerPEM1dMu&#10;tOJZoy7VxxVPnT4essyB5UhZtvnbD2bbrp25rb/8KhsiZhnyT0e6s4koip3GI4Yke0EqFKyoS49o&#10;ubHmOO577aL+5ZTionUT7oqP7txAdKQnxbSrpr6An/CeDNfTjEPSNimTum9WMVhweso2qcTBYfO1&#10;FTSJJNJ5bgFdjgp2ANuaex7buZJ0kNbAANxfnANt94i/NVSu+Z/NCy749La89Xq9zjJFsPw0P389&#10;WyK9ziiEMAPHnq1XudvFtYhzYjnq2a9zq9rlex56tV7nKD9JKFOg5YVsV7h5uiEslflZI3uRHdb/&#10;AEG3BtbKlNCFs6k17g/FFNCKQ6hCDwwOFbJA2V7gGdSp1wfGaLE4Y3JEsBZk7gB9SD8OFtwQkU2Y&#10;BkV7gT56kr8E60VNXWBP9IczxyILlllXQt8TwNoVJplRhzzr3HSoKVdPVRr3mhl7d9BfXho6ZTTi&#10;sZFe4U2Tv7OBmiM17mPnq1XuZEiLgkEaC/PV6vc6Z91votz1er3OHPV6vc9z1er3OwLm3PV6vc65&#10;6vV7nuer1e5yUXYDnq9Xuds1/Dnq9XucOer1e57nq9Xue56vV7nhqeer1e5zZNpIve3PV6vc4c9X&#10;q9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9xVZPxibBMepa6EBtkiEg+IvxUyrSqlTStKga&#10;9y0CfEY8XwRMRgXakoVwPjbXkgjgaO3ca9xNoafEsIrMJqkEgljIAPYMNQx+jiN6CK0kgiK9wKOu&#10;dPgSYfg+OqRJWtGsfzMPvILe4w29iPj4HgQWmcao+Bt5Fe4gsobZcONOjg7CRw8aMiKYGIr3HDFi&#10;74Y4PYE35Z0eGqAV7hT8VA+fkt23HgVUaK1CDXuNvG6pXudjTmxXq9xZZeqfl6tHY3FxwwbMUubw&#10;r3DXZcrFqMJUk38ptLd9fbwXIMpilpGrGvcXVLGttpPvWvxQdlMATXuAP1iw75Cvp8VjHvR7Jl9h&#10;sdRwOXYmrupwr3AbzRUDDs2NidKNonCzADSwdbkffwhJ0mkalaVTXuP+A5vinZaerfafaeGTdz00&#10;+hwV7j9PiVFWqhVxpf6ODnKrkBRT04+yrKAWDFdEX4cD0qYnn3HsFxXpnkitWjqyz1zO9rGNRtI7&#10;Ht4Dk1Zat24MMkBXtpIdaUwrhjWOTav6RvDT7+CZmPo7jL06zZ9zbNUMWsIIXI3X/wBWO5PJhtcp&#10;uFiXDgeAPvoB3V6EztNcw1+OGWejlHgQWpwvBbw9zPU2jv8A6131vyWbDd5KQCRI4zsoMquXHTAG&#10;FcuPGZMdyBlanFJjeNwJIRuNNh6CST6Gf7I+/g0W5bWY8Sk/4qQCaK3LVTpk4V7gRVvWvCYGP9SM&#10;smV10+bxOU7D8dtwvCxzeVIT+yQcP6RqreVN4lWMnZXuA7mPqPnfNkrrVYl+gB1psPTy4x8DIbaf&#10;QTwIPZjc3pxV4f6I4UJPybdqmBxr3G6kwDGqtg9KfLIsSVUvJf2CR/2c23ZuPQTqpCHUt9Ne4rMP&#10;ydJTSNLibrTtcEyVBMkjf8RHh93BYzlqUHxHHrphx7+iY8q9xRSVWW8Nh2sz1TDuXJ2j6UFhwyS0&#10;2110UrUpeKgYr3M1FmGGqVUwyFfcuBtVmvf2RqO/KqWqJT7ONNYeVe4rcNy7nKqRhiIngpXWwaaZ&#10;KYW/4ivvW5oNLd28duMU+nT/AAivchO3SLKTE5lxmkmmF/chU1Bv8e5JHA4ty1tlnvFA+WJFWTbr&#10;cVsPPXXuYaLOuWayu+ayXlHEcZlP2XkRo4vhYaAA/HilF0gnUy2pzhjgI8qVKtYOKkiOM17iqqP9&#10;oDMEAFHDh+T4GB1Lo0oHtITcRw1U5ePjS2hLU8dpHpReXrZhWJ1Rwr3EEfT0+KVHzeZ8wVuNVEhu&#10;/wAuht8felI/hxEnJnXMH1qUT7KWfzQK+xMDrr3BFoOgmEUUAamwsOwts+ZmMrH4sg2oOLxkAaxM&#10;4dJ+VJjckzpMdNe4J2WOjstOWlqY49zAKIUColrWGkYP8eVZyecTsHRgD50g76QZkiePyr3F3HkS&#10;LC43p66tiw8KBuECKjW/4mSSeCH8g23GOnyGHrTzbuo4FXPCvcjLmnIGTmIp5zWSD/dWJklb4Amw&#10;HFJDLOKT5xspStIUrw4e8+tdEA/Vxmr+tck9qjDaEx7TYPUSEr8LqNPz4VXF+lP2x6/hTaUkK0pF&#10;dbTqL9+BtmXrPNXiSlzHjQRGsBTUACfUfLux+/gWfzFtOxYnoGNGiWtGIONeCKNRwPmhGJztiWEY&#10;FXVNxbzZV8pLe0vOQbcKnEhRlKSqekR7DVUqKDJVNdgW444ZPHQ1Hy9dHCLi5ho5fOmb4FhZF4tt&#10;0kmFJnq2mmFqCziYPRwrviv/AKvYrjsBw+lMmFQzAFloojNVlb6qZpbRx3+F7cFyrVbyQkSAf6Ik&#10;+07PfXgsMeJUevE10b+HBHyrkvLuSFWrwzLsXzHY1mM1jVU30+UBsH0AcG9rZC3SPDJ4lZk+yil+&#10;678YVjMbN9puP9Vj1ViMz+ZV1tST2hw+nNPB9C7Bw7LxawGPRAiKKlJVEmf0rsKqCx7fHjbU1OLY&#10;dGsskcWHxC/vVUw329pMh78Jnbl6P2hCR0qMRRoxbpXGkSa524F+L9Y8rmV6GqzLU10qgj5bCo5J&#10;DceAMY2/ebcCV3m7beCnio9Dck+0UaKsV7UQPPCur3Go4jajPuaalI2wDLFQoZhtmxaY7zfw+WjO&#10;7X48JTnal4JaIPSrb7BSjukM+IqBI4DGvXI7DTgw5M9P3qb6oRmorGpcs4fIPdYx7TY/vpGw107b&#10;iOHjGXX+Z4oRoB/i4ek0UuZgi3GoyZ4VBmxKki0DhmB7Lr/Dhism+kvoL0/pzVdQaxcw16kM8uIy&#10;tMC3tSnjOxQPDv8ATwf2m6dvbJ1XStZ6SrV7hhRIrMnXzDaQkHo2xTdNX1c/+8kTm+hIAFvrbXgu&#10;vnTp7lyP+XZdw9hHGvueTTpTQgD6LE8Frdzb2o0tDDqAA/Giltp64VCicDxrPHTYg4HmFV+N9x+u&#10;/EfXdWKuQ+fRUdJRKfsu4aWQ/EbvdH3cLV5qBsAEcTjj1UaDLTMn21LWhPeWRj8BoPu4HuaOt+TM&#10;LiJzfmZmdh/kKbQ/RtQXPAtc50kmFrx6KX/kTOkkDrrKlLFCbxIB9PAYh6/Yljc/yPR/JNXisoDb&#10;aiUCKI/EySG3Am7m6nzDTale4e2jhLDZA1mIrLa2jnTnc+Ret2cV/mHUDM+H5WjZdaXD4zUVNj3V&#10;mYlQfo55tm7uY1qS0OgYq9pw91WXcMNGEJJ8zXHzD9mNSfZxS5S9N3TUVgxM0mKZnrR3qq9iqA+P&#10;u2tbghRkjSjJCnFcCrYT5bKJnbqMBA6tgrGZXAs7Krey9+GIwfpJQoPlliSmFvdhpQXa3s9y5vwZ&#10;M5cUplWlPSB+lFhuJGJwrDNiEUEZmkIRB3ZyFA+s8HbAOhtfDTLXDL3y9OoDNVYrIsUYHtPmkacd&#10;ShlnokcSZT7BRUu6kQT5EbKDjFeq2R6Kb5Y4slRKb/oqNWnf6P0Qax+nmHMOaujWSEC5ozRRVEtO&#10;D/o2Fx71/wCImWwj/wCTuGCsxYQP2mkcRGE+UcfOKqm2dcxCIHAztrNhuOZlxi/8rwianjcXEtc6&#10;rce0KhZtfYQOA2/qLnzPJJhXQzJtTik+qfNVCuyAe1mO2ID/AII8Qfz8uYMoKo2Ejjz10Zt2Xdn9&#10;qr2baefkJqcrLmHEgPFY47IPo1uzfVwK804Dn3EZBUdQMfo8Lmcj/QsPjFTUa+G1AUU/8FwPXVw4&#10;v+6qSkngMSfwo51NtiEAk9Oz40pKWtjmW1LGxQD7TAqPz15My/0arqgiqpKKWOEfaqsZqEiYsezK&#10;rFQBbwAPEzLLzmIT/nKIHxpsupCvF7sT6muE+MUVPbe5dmNgsYLm/s90fx4IOF9P8IVTT1OIzVUg&#10;+1FhNI0rHw0lkVU+vXjrtuE4KXJPBsFR9sRTjzqtqRh01DrMYrI4t0UMcLXt/pMqoLf8DuPBLpMl&#10;YNgUH82iyzSUjKAVqsxVnnkH/EtLHZSfgb8Zda0+IoAjis4/6UbTRd43/E4ThxTgfXppGVtfiGJy&#10;NS/zGSYGxEdBFsYH2ee1xb7uNGYcyV1VS/L4rmmpNMw7UojwuhW3gQAHYcLDcd8JSsx0ABCfxo3Z&#10;su88QE/43HzqZhWXKSmnNe1DGkjDaZJWM0zW8HB9254E6VPp8/mCxrRYhnavZhaDCaaVoyfY1VU7&#10;VI9pF+FDxtlHu1kuH+FKQT/vVOLbWB4iEp91OFXW5nmphHhMMGHJqpepPvL7GWNPdI+kjgxQdQer&#10;GW8PaLIOXst9N6V9BLVstXWkf8QGgb6OKkOvpAKG0NAbdW33RPrNIVMNYFRJx2fj1Ui/6j0mMzxz&#10;5pr63GZVJby1Jhp7ewxrYH6zwMMSyz1Z6nV4OJY5jubQ5s4BNFRgn/Cq7SV+jjADrogKW7J2gQBT&#10;wuUMDSEgGeOIpY4fQZMyxTt8pT0tCFNyFVSw9u7xB4PPTX8PnqXmiRZqtKXCKZtuqxeY1vH9I+rH&#10;hgtn8vg4oDqHiJoPXu8rdv4Zkjo2UCPUz1h9FOmFO5xTERU1IuBBCdzEjwsO1+HSwX0X9AelNCmI&#10;9UseaqEIu8LVCRRE/FUs2v8AxLlUFb39zSfM4CKBqMxvMxVDLc6v4sYFEwq/W76jOstXNhHQDKDU&#10;sAO35yrgkawOm8Ftqj7jxJ5n9X3o06G0bUuVavA8EK7h5kSfNVLEf4I4VlkJPxtwtcdscukvupJ/&#10;opx+FHQ3avXj+1Jx4A4U+Yb6XeuHUWeHFuu2YsTx1SQUooKjyaeMnvvIKGw+APCE9S/xWumtRXfM&#10;YXg+YM1KCViFQVw+kY+0RhjMR/wI4E7nfqzYT/kyCrgTHJn0oct7ulsBAUkdcSfbhRqMmenEZTw5&#10;6DLVLhmAO2hngg+andfb5k4G0/UeFUzh+Il6wM8g4J0gy/hmVKeclVWmp3nqFHh+lmPf/geA5/fq&#10;7upSwjyMFRHwHuoTM5RapxX4umdnsoT8L6I5Tppvncxz1WN1G0AtWzXQW8VjjCIB9IPAoxLoF6qu&#10;t0qY516zvNBTnU/PVYhQDvohKj7l4Vrts0zUan3CBwnw4eQp83LNqIbTs2YYUI1FTYDgMQpcIpo4&#10;gBosEYH1XUfx4IuTeg3pjyFGJscr6zN08Nwy0d44Gb/WlcC4+jg2st3bRgBTq1OK6Bh76Ll3LjmI&#10;Gkn+lxrNJNjVSg+UjSnv3MupHx2qbfnwxlD1IxPLeGeR0kyZT4HTKLJNHQNNMVt9o1EilQfiDwXC&#10;/asU6bVsJ6VRJnzNFwti4YWonpHD0pjfB8Nq6tYMcxA1Ux97yPNCIfojU34EGYes2NVEj1HUnEKu&#10;fUCOkRiHcnwAU+PC1/NSrxOLkcf0FGSrNobIpT0+H0FEu2khRPoUaceKDqn1kxXCHwPpfBFkGnkB&#10;D1NlarkT2hyCU3DxvyiLlafEyjR/fHaeuDSpKEMp2Dz6T5U04llPBMclWXHIRV7CCqyElVI7WUGx&#10;+u/AVxujzTg+N0i+bJm3OWLsYMKhbdK7SHQzuW0WOPuW0HCa4ecQnxftFHYOIPT5Utbg4nZHRFOr&#10;nDcEoWlYR00EQJJUBVA8dBpw5PSf00V2QMsph+bauCPEmJnr3pgKmoknfV/MmP6KMA6AAm3BLluV&#10;uBMuGDxjE/hQQuL4TCTA+NI/+uqYgqSYLA0kUn2ZZ7xIfbZWHmE/8Dx5xXLuShO1LT0slTt+1LUy&#10;mQBv9Y6KbewC3Dp1hu324x0nZSIurQYTxpTUb1pjDVbqWYXG1baey3fiowbNWOCP+qnTai/TuPLe&#10;pEX7vsTwUfHvwMu5wpCdFqgk8SNvpXu6CDqJnpprxTDsOk24hmOYLDH7wjLWS/tI7k/Dg8ZG9LGK&#10;Y5WR451CxD9GlncMdsKH2yOftkezhMLF+5PeOk9Y6BRa9mhSYSNQ6BtovPUb1OZfyjTthuV6Z6+t&#10;Puw08K75ZD4Ksa6i/gTw3eQsQ6DdPa5aHJuFz51x9PsiOnZqaI+3dbYNfjxBdtIGBcIgfw7fU7B5&#10;0Gb1L7ydTqg2nzx/Gq5OvmX/AFteoSiNLnLONF0NyNOP00q1SDFqlD3VCdYyR7Bfgl5syj1q6swN&#10;U9RMQXCMGlAC4fTm1kHgVXQH48BD2YMZS2dBiROGKif77zooTmrGXp0tplX9I40BXQLHPQX6UcWn&#10;wD0w4C2b84U7bq/MVcWllmmOjSPUyku2uthbjFRdPek/TOiNTT0dPC0S3apqyL39pd9BwApzC7ul&#10;amhpQeP49FXQbi+Oszp/vfnQ613WDr71lr2p63E51gkf/eWjUrGAf3SEG424THrB65+h+Ta18GbG&#10;/wCZVI9xMOwaFquplPbaDEDGv1sOFN00hsanFlagdiTNSRa5EpKQtQicaNr0w9OGY6KkStrKZnq2&#10;VW8+ue0SfFUF2LfSB9PAqTqV166tYEf6lYJDkOjlNo6nFh59XsP74pkOxW9m4n48A106yykuLwBx&#10;gnH2UIG20W2wk0YnDMj5fwOpR8brJMXrFNtkICJb2NbuPoI+PAzwz0wZEpcYOa+p1bW52x0MSKjF&#10;Zi8KfGGlW0SD2achm83jClQ1gMdu2jbvFKTKdnvoWKOerMaw0sS0kNtoSNdfpvwWK6WGmQUdFCkU&#10;SCwVFCqAPAAaDkIXN87cHUtRO2mkJjxyZpRU1OkYFiST4nv9fEVW1lySNNeAZ1zVTzZmndVCLYcj&#10;YXMj16FjrfgCu3QUwacDoBxrlwP/AF3V0lF6caanW4WpxOmQ/H3WOnHsiguKI6KWqUNBI6aixg/M&#10;MPYBypkPZFAHhbh4tJJJNBRRxqVzi+mo4yBTiRNe5jJFu/NEzVVGvc8Tfx5oU0DXucb37csKtEY1&#10;7nFgTpz1aTJr3PB7Dmyauomvc43s12PE8xjWiorFe4ogyHJ2LmQ9odNfiOFIMrHnSXVpkHjXuCHl&#10;V92AUrsLMYk/hwA3ohZ8zQacPiwxro9uGv8AR6m71VZJG4LeeQAf8CeGeUHW6BG0iou3mXptVYcK&#10;Z8wMEwOrY+EMn8DzbbwqLy6NWOptzLBAMRXLW5XrWR1mif1O3epAuDa9/o48RvZfp55KEjhRbUF0&#10;3uQAAB7OYnuLuNfhx8jCRTBwqbThfMVb2POt1ju5USqvBNTpH/QtDJ7w7cXmRnT+bo6aMbcENhcg&#10;OARiDRPffYZoFep1HJ/V6osNybGBH0g81Dfx0sLxHDPxOnxGsFo6/AqIxaeCxqCfy4B99UqleocQ&#10;R5RXVDsxUHN2wBwcoYvw/Z4J/TFg607FhFV4rG1/8S1swI5WWSFNuY17aH22jqcT1FHFB1aw+c6e&#10;fSSj/kEjT8+G7h1WSh0KHvo5cJVl6x0LHvmvcMapOngORcahsivc5yEbb+PKCqJr3Izai/Haer3M&#10;TMRpywFWivc8nNGtGvclRkAm3GlU0qvcfMxUUWM9M8cwuTXzKWVv+QVJHGrBXdXjaug0W2Tn5e+Z&#10;X0LHvr3CB9Naky5UplPdQV/5BNuZ5YKMCsss7RFwr217ggM1teaSgpNBECa9yA4udxNuOzJpUDFe&#10;415uo/5lkDFaMDcY0Eq39qm9+LWFhujLLnO5u21dJj217iwyDWx1mU6KZdT5YB4EroaVQKDeat91&#10;cLHXXuLLYPA8QE0GZr3OmIFranldu2t17kWXQccKMJp9Ne5JwucU9YjjwI4mIimnk6kmvcFP09Yt&#10;Q4d1Zx7LURPvhZwOwudSR9/AZnyNSUmKA++Nut6wZfPCRXuHriJC35DKwCSBwrFQ17nbXI4mFUFe&#10;5gbXvy4URT1e55bDjZGqtHGvckpIA4+PEyhFNKE17gprRx5kyViGWpSCtZTTRsD8VNuCvJ3e5fAB&#10;20Bu9NldIfH8KgffXuUx+nqqbCKvG8jzEh8Nq5VAb2bjyecxSFHV0ge2uk++CBcJZuhscQD6xXuG&#10;ikK7tNOBxEjCoJFe52ASQbcaWa9XuLDL8UGI0dRhVWLpPGyWHttp+fE6HC2qg9dqLKkrTtSQa9yz&#10;b8PnPj4xkKoynU6SYVM0Sg+K/RzJHcu6KwppW0bKwl7Xcr/LXYuE7HBJ869yy+ADapt8eT02kHbW&#10;Ea8K9zNub7A0vxYXjECma9zmbAXtxtHh2CtV7nBLbTxxZFbNe5mRha/fl2iAMBVDXuC9kHExG4iP&#10;b2X4P8ovO4cnhUeZsxImvcqe/Gq6T41idLk/rpliG0VA7QV8qrrYWKbj9/C7fqyU42m4SJCR8cR8&#10;66NfTlvAyO/y58yVpBQnrG35eysMdwzA+2/Ks8MrUxGjirIvsyIG/LmOrCiU+LbWaD7XcqKTtBNZ&#10;uSASTY9uLzSWvcybbjjZVNUmvcxMDbjdXFe5hYeHPGnxjXuY7EAg9+MlOqr7K9xbYdh9Nm/LNbk6&#10;uP6OqjKj4Nb3T9/DHL3ClZT/AEh76DTrysvfRcJ2pM+nGvcKN0qqXy9i1fkCqYebRuxVfEAGxHD6&#10;AhWmMayFz9sXjaLtOxQ217g/0s5gqFlGgPf6PHiwq0mokcGoRXuTukuY6Xpj1nWhDFKTGBbQ6Xbs&#10;D4d+Cixf/IvoXOB6Ouk28FkrPMt1bVNfKvctJpyrxCRdQwB5kkFlW30rBJYgxXuZy3s40VHYaTxX&#10;uYW01PH0AcKeGNe50rg9uaUrSca9Fe5njlAAA4jcM4imlCvcEzJ2LCnmWPdYG3De2XBEbaBeY2+s&#10;TXuKL1GdOT1e6NVUGHgfzLDh58D297ao99fu4K8wsxmtqpvapIlPnRTubnP9nsySpf8Ac3PCocMd&#10;le4X/wBK/UAY/lNsrVknmVuGMYXB72XseBHdG+JSWlmSjCpc38yc2lx36BCHBqFe4bViV7nvydMf&#10;SsexXudi/Y8ohIVtpuvc5BQToeKUkA16Yr3OBBJtblV7a2K9zi5ZV2gcYWYq6ca9zNSVBicFRxkE&#10;Gmlo1CvcGbKuM+YoudQOLSnUmKje/ttNe+jgmY/lzB+ouR8SyNj0YelxSnkga/7pZbBh8QdeEqVm&#10;0dDg4bR0jiPUUGMtv15Ndt3KCQUKBw6jXFhcfRzVazvkfE/Th11xPpljYKQecwjZv3gTdHB9hHJ1&#10;yG6Fm6BPhXinyPT1jYa7uZfmKN8MrbvGsVRiOjpFdjUX4L1NKZYg578yKDgWJFRotOkxXfMpK6cc&#10;ApqK9zG+h5opgU4K9xTYDXRLMKepG+N9GHtHGULUk4US3TRIlO3hXuEO645Rl6PdUIs0YLcYdiDb&#10;1IHui595ORPmlmbBwv4BJxI6DWVu6+YDeOwLDv8AdECD09Rr3B6wrEocYw2KvpmDrKoYfWOG9u8H&#10;E6hxqJ32DbrKDwNe5NIF9dOG6caSV7nY98WBtxo4VrZXudlRa/s4kImvTXuKOijosfwuXLeLruhq&#10;PE91I7EfQeOqaTfNlhz7SMaKlqVaLDzZgj39Ve419Ec61vS7Ps2TcbZhBK+257f6jD4HmHw17p35&#10;ZMhtZwwpdvNlic9tBctRIHr1j0r3LNoJo54VmhO4OAbjmVjSw6kKHEVhAtJQYNe5mJOzapuePRTN&#10;e5xVbt8eXJwrZNe5MV/KUbT34hVJNMETXuO2K5bwfqFl2TLWKqPOS7U8h7o4GhH0nvwFZxlreYNK&#10;aeAUhQg/iOsVaxv15U93g+04Hyr3Jnom9RVXkDPU/R3OV6anmmMUe822SjTQHsr+HOaaEHdC+XYu&#10;g6FKOknZjs9DQ63pyMXbCbtkyCJMc7eFMWOYXHX0rOBeRRpbx+HLxqaRZUWRToRfkrHbWLYPTtoF&#10;K6naKQxlbczHueeFerAlguwannEEE2HPV6ubRuADcW785FWA054VusauGLR3440FY9M4b2cSuN6h&#10;TahNNuJ0QqE1XcO3FBnLJuVusGRK/IWcqdKqixGB4XVwDbcpAcewr3HA6h1Vi5qT5EcCDgQeo0LM&#10;gzt/d26RcsKIUkg+YnEHqNFP6gZdx3LGMUucsjt8tiGGyCdHBIDWN2jceKONCPZzS09TXpv6geif&#10;r5WUE8T/AMsMjSQT67J6cn3WB8WUaEcxO363b/l7ou2cWXf95P8ARPQQfxrv9urvWxvVZpuGlCFA&#10;BaeKVDb76sI6WdScF6oZSp8yYQwEhASphv70MoHvIw+nt7RwVsu45RZjwuHE6Fw6yqG05j2uNg2D&#10;pqaUKBAA4ChAdNhv7eLHDKyammUp2Pe/C9SNdO6hWGREI2sL8MFk7M0lLKrlh7O/Ca4t0qAB4GR0&#10;00+wHQFKpB43h3nRukQuXBGvFX1q6QZT9SvTGoyTmJFMzKXpZNN0coHusp72vzI/s43u/lbhsrky&#10;wvb/AHhPHy6aS2WYnL3NJ+w4Hq66K9PNiHRjN650w9WahqCEr4V13pf/ACiqP3k8Pu5qzdQMhZp6&#10;DdRqrJOb4mjenkZSLWDLf3WHwPMyVpVlzhKcW1RB4HrHTRnmFrEuIxSdh6aO3hOLYfjeGQ4vhcom&#10;p6hA8bqdCDqOP0Ekc8Alh+y2v38FwkgHbQURhtpxBvzKBrftzwqxrvnW0buW1Cm69z//0Pn/APPV&#10;6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5yB5qrTXucwb8tTk17nY56t17mYM&#10;D25uvV7nd+ar1e52Pjz1er3Mi6HlxWjXuZLjx45Xq9zret7XHN16ugQe3Pech8bn2DmprU16/HSi&#10;wvGcTcRYbRz1DHwjiZj+Q5qauEk7Aa7vftwUcv8Ap6645qkVMDyvXPu7FoWUf8nW5oqilKWFq2Cu&#10;JYLqeGUyT+HB6m84SIJqGHD0JFzI5Zh9Sj9vG9VKk2K1dFQavFcNoU31k8cQ/wBZgOG7yR+DNn3F&#10;3STNOOFV/eEMRH3Fr/w413gNGCMt6TSHxnqzkHA13VeIxkgE2Ug8Oz05/Bi6QYOqzZgjqcUl0JM0&#10;jbfo2pblC5FGIsW0ddArmD1d9NcGv5Uquw9rjh+en34fPRfJaRNhOAUkbIAAfIW/03IJJ5pK5ONG&#10;KEIRsSKLlnL8QPDKS8eDrGqm9nU7iPpvw2GXegeW8Hi8mnpIo1FrBUH9HLKicNlWKhwFFCzp+IJm&#10;KvkCU9SQqsbFWsLcFPDenmHUlljiUf8AA9uWCgOFMlyKKRnT1iZixaVpP5gzrc7lVrfeSeLSmyvG&#10;rqyoAE9gtxxB0jHGmgs0VrNnqcqZ96ipbc9wG3k2+88UkODBNuxbDudOM6a8VE0WzHOuL1dPOlRV&#10;NIRYR7W8b6347R4eB7v5245EU3QNY31aqJv0rMb9hZtbcmpSoihGsRzdaNBdX57nrJvOpnYOD4vb&#10;7uS1piososObrdIivzeZagy1khd/pvp9fJMcIZb3vb2c1VaQmM48YpzTIPdmGlzYC/ju5KphUSll&#10;mWwH2fo4oWE4adteNB/mHEcLwxkanqWncoPMUrYI99QrfvDk+KnYk3FgOJ68TFBtmHMNPHArRTCW&#10;RhcqgN1/1SfHkjzYITfcDbioNlWEUzqBNBrNDiWOrufcFPiL/nxpq8TMlxGt9pvf2cGVhYIVOs4c&#10;8aVNpmSdgp2GW8XoIxK14lmTuo7241yTVBvJ9pm4Lm0W7oCNgFM6dZkjDrpxTBZ6GYGZtikAi/tP&#10;fkxZAkSy3DNwrFtrUUxAr0JSTsoOMw5hqFqnpYJGVQbWWwBHPfOVDsADb6uGRs22RJragFDCkmlB&#10;W1rNIjGMC5X4n4cyiMOLynUcKy+UHwCqAVMgwaWjO5zuLjVie/38l7bqFQjtwh1wfFNbA1badYoG&#10;jiZjY+G3x+nmBWUAxyd/bwwhSiNGz58KehZwGynOnQQlTFqvdh4/V7eNokKvtVrjXgsU2FomMcJq&#10;qjAmniFAIzZPLLalT3t7eSBIWsFOvw4Uqt9GKhh141ttMnE/r5VDqxY7UIIW9wR+t+co4m/yj668&#10;28+I0orykhzhSXqyDN5SIVBHYDx5zmjkKFk+yPjzTLidWO002gACIpgqokDeX2bvfkaN72LacNV4&#10;CBWu7TTXOksa2ZvtaDkgTQEEMv0HhWple0GnNBSITUJ45dI9LrzEEMg8B9PFhd0DHHyqv2HCu4Wd&#10;5Ctu3gOSliCW0vfvwnceKtmFVSNRxqbBSU9TBPNUTeU8a3Rdt959l/DnmgMQ7jl0PhXA04RNMkxU&#10;IBrc8lwyggRFtfhxE8iDqj202NtQ3ZlPfQA87FOA+7cSx/W/KfmCRsApyuLBmAdjzh8q/m3dzY8f&#10;/MApwFWTNY7B1tbXnNKZI3IBuT7eJV3BIrfXUqFi5UkC0Z7e3ncvzEKnZYgDlG9DxxkGmQoHjXU0&#10;hnlaVVCqx7cjwqyoSxsx4YOEFUDEVcY13+kMm6Kx0seZoWi2e7ofj7eJnwoHHZWprCmt1PODSSxN&#10;qBbl0NJcFbqbJZgCDcj2c68wye8pv9A54pCK0axs5uC4vbw5KU7lvawtwrUNJrdOVHMiH3dGbvfk&#10;CrQS+7c9uNOKS2gqVFaCoND30urK6hxGKopWCl3AGvb4gcioECe5c+GvABcA6pPHo2UrSgEUfTLW&#10;IVdkMz2O67a+P0DjVNDIEPli9+/CxcTBNKUuThRssl43J7lbEpTy9SfbxNVFM8wJuG2m+vG9aWJH&#10;TStpw7AKNflnGpa5452JVpF7E9+RGkIKggk+AAvyyRJ24ceulH2q8R4cKWDqsmHzTRhY54SJFkcg&#10;AWOv3jgr5LqmKpA6ksulv18ODBTYNuF8aSvtBMEHbxNa0P4neVJMP6uV+JwRhKerEdSh7/bUbtfY&#10;Tyq7/hRr0zq89/hn4Hn6idn/AKo5jhknUrcbKpDDcewA25itYP8A5TeBbagBrRI6TQCv7WHO8Bwi&#10;K2Y/+Em2c6OKHNOThVSNJiGER1flM3uB6aqERCi/2tr3+gHmgk7X0HMoDREa3UxrrzHytarlyQkZ&#10;Zyreznq9XuZbyCIgj3T356vV7no0kGi9v6Oeq0V7meVPmalvKFyxAH3c9W9te5xeknjUpKhBB5eK&#10;1Fe5wWBlbePDmwJr1e4cf08VJlpZ6LeAAS30cFlmcIo8YxTFe4acUqyQ3TUnvw2JilWgCvcCLqxS&#10;GnwYYgmnlugHu7vEXNvHhc5BGNJlojGvcBfrnhElPjdNnLD6dpKb5Snimkb3ffsPeQXvYD7uBRRD&#10;aopm4ToM17jHSV6NVU0jH3XRSD7QdL/QeGSlSKcJr3C4Yihir54z+7I4/M8JDtokIg17kLvzVVr3&#10;MqAXCt489Xq9zzR7ZNh8Oerde5wYbWIHPVqvc8wtbnq9XudBSe3PV6vc5MtjYc9Xq9zhbnq9Xucl&#10;0IPPV6vc6I56vV7nXPV6vc9z1er3OyLaHnq9Xudc9Xq9zsm/PV6vc6seer1e53bnq9Xudc9Xq9z3&#10;PV6vc9z1er3Pc9Xq9z3PV6vcmUTGOrjceBB46jE1Yba9yy7pRW02Zckww3O+FHB+rw5IDPiTQmA1&#10;Cvc9hElRHiIjB2kMQVPsOhvxpyBTSABXuAtn7CqgdPsYw2VbphtafIVNSquxO4DwX28DTqaTrBKT&#10;XuBtkvEIZHlSnbzBYagHvbXvxy2VGFVaMivcX1Z5clBKp0uL8NHNlPxXuFaxulcV0kgX3WYkf3cC&#10;Tm2iZe2vcT50NuM0xXudc9Xq9x0oJvLcX8DxQk04k17hnMiV4qYirG1gL2/K/BRbLkUboxFe4Lj4&#10;rSUsd3Nz2uOGC1gUoSIr3A26gV8WOUCOwFo/dAt4cIHlaqooSJr3AHzLTtU4RRYrOh8wbqdj2ts1&#10;Xt7QeEqzRSvZNe4HzNutpY3vpxik9e44U29mSTztqltp+A73ty4WUmRtq4JFe4ZT0odRlyb1uw6q&#10;xKUmlqyaOYbiN6SDaBcfG3JS3YzZVncpKjhONKEAPSlXGuEilkKg2PLcMw49X0DTvlnC6OgSHcBN&#10;MVJC+3c9zcjmeIz8KB7pI6ZPGgV/LykmDgOmsaxkABzcjhO+oHU1KiSSgrquTFZSf95qQs6g/Fvs&#10;gfXwvGbPPpIJI6QKohDYEGJ6qz8A6rrsQKF5aemwdZPeDMvmzn6ABa/38200MAo7emixS0NYTXuK&#10;rAcg1eK0YrsVp55ICdy1Fe4jiHxEdwLfVyQbPLARKx4ek4UTruSFakieqvc6xCry1Rz/AMsy3IcV&#10;qlNkioITIC3sLAbbcMR3LKvCdXUkExSIJceGpeHnhXuT3wTqZBAk2YqZsHjb7ImZUNvba+nDhKnM&#10;S74B/DOFPBhBr3MlTgWTKFQcy5liqJmsfIoy9RMAT4BAdbfHhOq6SgEOOCJjDE02hCxsTA669x/w&#10;3K80m1ch5SxPEYb/AO9WKulLETa9yrHcV4VOPrcP7JC19avCPjNbcaQcVrjqBr3FPDg3Uw7qWrxr&#10;CcDvp5OHU5nmUW/xKnf6+Ky1dqRCilI6BiqmQppgHTJr1wO/MFD0JqMyViy5lq8YxaK/ea1LC2uu&#10;4sd1vq4vbyZy4wUpagOGz38aYVflIJgA++vcMFgnTbp/kij+bjpcJwny11kKCVreJLy397kgN5Jb&#10;WbYU4ED4+2iRy6deE4nqBrokDkOrzxkqdWiy9HX47ItgqU0ZSI/8GAFt9fDIP2zeABV/i/jSHuyv&#10;bXgwOnjzPRHHqsrV4qmG5XpL2/0h2qarX/VUW/PjBuCUypCWx0kyY6aVflUrwMT8BXRJGgFzx9kx&#10;nprhActiNViE408zYsMf1Am9vq4levkMpxWVDqEUuaaVs2j2VxHmE+9pxHYl1Qynhkom3RqQPc/S&#10;kt9JBIHAy7m6UnUCMOul6bdxYkCAOkVk4GGJeogyu9PhBkdje6wglvhoo/bwLO7zJmAPQUpQ1IOr&#10;jzFe4w01V1HzrIJaLBKuQNr5tVMI4wPadSeFQvry8VLLZ/xlYClfdJaGJHlXuP8AUdO8y0cHzWZM&#10;eosLTuRCnmuB9JsPy4YjKLy4gvuJbFJ++Sg7BXuI2WXpThlSKER41nWsLXESFood30RbRb6+KE5f&#10;bMnFS3VdAkVXvNZnAeZivcGvJWXuq2NxWwLB8IyJRWJ3mnWprLfDcDY/SeDi1yR65IU22hgdKsVG&#10;kLz6EGCdR4AbK9ydjPS7pPRTNX9Xs61mISaF1qK1Y4z7R5MRFvo4fu5NZ2o/yy4wGJEgeyOFNG5d&#10;X9iB7K63DmOl6k+mbJMQjyZG+IHsBRUss7X8NdttfieIzvFlGXSlklZ6Akq+ArTdjcPqlfh6jsru&#10;45JHW3OWOv8Ay/ImQMTqEf7L1LLTqSexKLuNuFo3tfeEW1srqKgAD8TTy7RlPidcBjoM49EVxva5&#10;Y2HF7gXTb1g55jE1LQ4LlWAkfppFNRIP+BluP+TeOITnOZ4oShnpJE/Ok35myZIOKp6BTfUYnRQE&#10;xu+5raKouT9HhxT1fpGz5UwNUdTOqlZ5Kj348NijpFJ9gKKun1csrdq7eM3F2tJ4hASEn1iRTxzV&#10;tBhtuScQeFQIsWepCmnp21PZzY/lfgfS9DPTzgMheSGfMNXGQPNxWtd4yfaQWC/lxQnd+0Z2hTh/&#10;pLUVfE1Q3r72GCQegRFPS+c4973b+zw4p8Hx7JGEyfyjBYY6io+z/L8Bohbb2AecL3+vhu1b27Ph&#10;Gkf3qBj7aQrbU6fEomscp8pS7MFt+854L+D1PWOOAzZPynhOVI21+axiWMz29vv7nB+gcFbCwxih&#10;CERxXtpEllMwSeoDj60x1D4dLIY5pJKphYiNL/law/PiLzfjlWhDdQepyVE3+6Q4dAzf8CrXAt9X&#10;EF3mpTOt4eSRh7qNUWmrHTIHTU6l0iBpaXyxfs9lb8r8B2szHl+qlMWUKDG8wn/iySRYIvpv9rgC&#10;XmZJlCVqn0FHCUJTtAj305L5rAb7A+I7/nzmI+qWJRCOJaTCdAFRnepmA8Pd0W/08UlN0rxkJT54&#10;x+NJvCzJmsgAGo5kb0+dUc6mM4rV1z0/ckyRwIfgAgBsfp4w3ktzcDWVFQ44RTLt83AINY3qqdDt&#10;ZteDhkn0f4Jg0SSTR0sUpN2eQGaT6y3BtabriMEielWJogfzUgaUgK66gtisNyqozfVbg5r056eZ&#10;bpBDjGJvJs97ylOxfoCINeSG3k7VoP2iojaB+FFxuHHjMYVE+dxOfWKEKPAnw+nigwHGOnFKiy4H&#10;gFTMAT+lWmABt8ZiLfTzzd1aNE6EGeGH40l0qcVtA+NQKqPFXBvUIAe/vHT6gOQMzdWMuYKxfGDQ&#10;0qoCyw1FYCRb/FFACSfr4WXGZqiNIT/jEe6KcTaFe2fOuocNqJIvJinZQwsZET3r/Bm/o4CeL+sf&#10;MNPfDunrCmRRYPhuHrGT9M84Zz9I4CX8zK8SoHqSPxwo9asUETj1U0z9M8tYpOKnMQmxGUdjPO+3&#10;/omjKn3jgXii6v8AWSretzJX1skQ94iWSWeQg+GzcIxwhW6q5PEA7Y4+zCjRAbaw0gdMcflSnosI&#10;y/l/d/LKWnpN3fy40Qn6doueCLlnptlTJ8y4jiOGUtVNH+/ispdFI7f6LDofoN+US33RkJSRwCj+&#10;FJnFFwFIgDq2/pXKvSaviEUM0sQOu6EAEfC7eH1cFiT+tmcIxQRTVNZSabaWgiWhpFHs9wKSv0nh&#10;ihbtydGJHAJ8IHrhNIW1IQdMEnpOymqLDsDwW8zqkbk3LSM0jk+0XJsfo4rMMyzh+V6Fp8UrcPy7&#10;HY+YsW15T8TK1zf6+G7Vn3OKilPrJqym1OiYPlFRJ696h1Whppq0g6O/uqP4XHA+r+qnQrCa5oMG&#10;o6rNOIi+1n82dQ3t19wX4kXdW7eKSpxXXMeynWmFJxJA8hWY4ZmGdQZ6qOjRr3WJQCb/ABPHum6n&#10;eoHPKLhmTcvpl6iFgWZUR7e2y304yh65uBLI0g8Rh7KUFplvxTPwqCmVcq4a5qcUdqqUa3mct9w7&#10;cSeY8s0tDOsvUzN0VJNe4iivPUye1UhXcQfpHED7ABi4cCPeo+UTWnHjwAA6einxMUj8rysEpCwH&#10;7xGyMfS3FbkrpziGd6sQ9LemWKZhWIf8lfMTGGlB9qxSnbb/AIHiRCrZJhttS+hTmAny2+6k63tM&#10;Er2+00EebereSsmOGz3mqiw1/ePytKwklb4bU3SE/QODc/SCjwDZ/nr6jYPl9FUlsNwVoo3S37hm&#10;Ggt42HHitbg/aKSgY4ABIHkT4j7KbdLtzISg4egPpQd0/XPNmaI3j6RZIxKsjPauxRPIhYeDxxu2&#10;9x8LLxO13XX8PHo1B81DWzY9VjuaKCSvqCR4mWYrGv1cLHsztbKCP2h/pbQPMTTIyi6dwkepwFJ+&#10;vo/V/mtlajhoqWOX3H+amMEUf+stOivI9vi4v7edZf8AxI8cxuoaH019CMQxhfspX4pIFX4NsO1F&#10;H0E8Dq8+evjobDhHQkaE+3j7aLHsiZSNL7xnikYewiT8KCfM3o16p5+Z4+tfWTEKSlDbhQ5cp4sP&#10;Qp/hcyGaV/pFuQc9eqD1w5rojHnbHcr5Hp5ASKaOojaZB7NqMdRw0bbu2cQG0HrIKj5yTTtrllgw&#10;ZaaK4/ix94O2hc6S+kH0w9NWWsyvgE+O1YILVtfJNVOW8Wbz223+heV9Z6y/lXqRikk3UrqS2ImM&#10;kOsb1DIx/eAjT7XAZeFV7KXnsR0EwPQVIwW4zACQBHp7qOhSQU2H0y02GUqwoF91EVUUfDTQcYsM&#10;6WdEcPkQ5OwXGswzA6COmFNAfiZGu5H3cDzWU2wxxUrhgQD5mnDelE4pB6ZrhG+LypvqBHT2Pt33&#10;H06WPBsyp0K6p5slMeUshR0xZhtDoZGA9pllJt9R4JWcoSPtag+UA+povVmbTYhasejgaaMezxk3&#10;KlOanMWK01Iq9zLMoP3XueDtF6d885Opt3U7N2E5RR+8FBCKiub/AFQQCFbglbsFMDUopaHQBJ58&#10;pomXem5/uaSPPD99B1D1kpM1sIOnGFVeNDdYVBjMFIPiZZLMR9CngL49QdG8t1khipK/MFSTpV45&#10;VFrm3eKmU7R9fLOIREJ1K/vlYexNGjJU4fGRHl86EvC6bMk0Ylxh4qa+vlQC9vgXPf7hxB0fWPC8&#10;p4oK/AcvUL10bqITiDGSAN/iFLHYG3huv9HCoOm3VJA1dez2ClyrdB+4yevH2CpGOYLU45RSYc9X&#10;LTRyaFoDte3iu7W1x4ix+PF1mLOXXrrNB5OasQraijcD9FTRLR0kfsEUcYS4+/ixQcdjUTHCMB+t&#10;IA6WvCMB0mk5k3pzkLp9E9NlakWFpHLuzzSTSMx7kvMzsL+y9uNOC9GKTL1RHW1TK9fMQsZnYsyk&#10;6XO7RAPhx5uzQ3BcImcJrS7lQxMDril0lSjBtl2Cjv7fgPjwVs34p0d6B4TS4pmimqM55kryIsOw&#10;qP8ARQSzn7KO19zRqdWOgsOCe5bRZeNwlaiPCkbOfdSdphy7XK8E8CDt9OFB7iYzzmaNqTCJo8Gp&#10;dxVpiPMnKDxjH2UJ9pv9HG/pnljEsKzNV9Ss60SZjzrioCPSYY4iocMp+8dHHItgqoLb7G7Eak8K&#10;2rEuOF14BS1bEpMJSOA/GtZjdlwFpJj41OnjlXC1oI5/l6ZAF82dQ8khHdgG8Sdb27+HBezTnPEc&#10;RnjyvRqk9XMP+SfhqEop/wCPGXViPaTxffZobcd1A1cEo+dBpFqpH3DDp52VywvDsJwmmbFKx201&#10;apqmG76r6KPo4pMs9DPmJErepOIDDYPtGlU+8B47mGg+jvwJC0W74nDpHQT8aMFrWqO6AJG2knj/&#10;AFRMcDx5HoZMVlAsJFHuX+F7Fv4cNz0/ocu08EeCdFMuvi1Qtl+eqgY6VPiD9p7cbuM3tcqSVJIk&#10;cdgoteUsAqeUAOhJ8RolPWTMuM0EL436hs5wZTwsXZMLw8iWvnA1AJ7Ju9n58MfT9J6Cjo/551zx&#10;wVUMQLmkQiCkT26Agtb/AFjyG7jeW6zhR/LpJHnpTHTjE0Cy+t5UWiI6SMT6mq/8b9W+esy1rZH9&#10;FmUThtXVHyhjVZGaqua+nmBm3LHprpwB84fiF+lnpDUDLGUY5MWqo2CQ4Tl+kNTNK4NgJGiG0XP+&#10;Jhy9w8ywB372pREaECT5TQiY3auL+FPqAB2zifZU6D8Nb1L9Q6OXNXV/OjSY1Xg/M4tjFQ7imRxq&#10;tJTghFIHwGvjwv3Ub1g+tDqs0lXguVMP6V4LayVOPzLPWMng0dHCT7xHYEnhAi0cWCWmtAOxbpBM&#10;dQoTW+S2WXmMVnpOIHpRmfSj+HZ6ZugWBrhdDiFdn7E/Pd6mVLiNpHOrPtYWUH2OeF2o/T7mfrfi&#10;gxnqtmDGc6KDpLiEhocNUH/imip9m+3gWueR/fL/ACxV3zmzaAdIPkBto+Vfi3GhtKQOEbasRoMQ&#10;yR0tokw2go6PDHUFRSUa+ZMb/ZLS9wfbuJ+nhmso9A+mPTmFHwiipo6iPRTHAqhT/q6X+snkG5hv&#10;IomGESnpmDRP37jn3AnqnZWKTPGYsyIUjX5OE6bDqxH+sw4/4vVJGCQ2+2nISvL1TpJUomfdRwlE&#10;4RFK7A8MCbJNoDd+BjimIU0bMXNyPDgcWuR10pKyRAFL+kpXUg9vp4G+IYv7xYacIVPRgKq2lRwN&#10;PSxqCD4jiKrKwyRkEgXPc8IHlEUapTprJzlgVVfEIgxvrwD3p1AU0QFV7gKfiIYpUN0qylhSPsSb&#10;FNzr/iKodv0cOcjb06jxinHSO7MVFS6zsT7ByuAADRQdOGBWVHGgwDNSueuPZxsiK2TXucHYk/Dm&#10;xWxjXucB7p7c3Fema9zja4uObiKUJ8G2vc8LBrX5YCnsIr3OQ1B4waQKNe5iI96wN+MimQqMK9x4&#10;mqI6XJ2MSyLvAh+yBrqQOMIblYg8a0lEnAxXuCZla39X6Idv0MZ+9e3I3vDDhnpNBZ3EnGvcMx6T&#10;qpYPVdkd9b/NMB7LlTxflYKFiP6QqPN5hotVGf4T8KbMYhWbCKmFuzROP+TTzb8w0/6DGDoQo5lC&#10;0oqJxrlC+dKz50UusRCzIug0AHjxxRLmw4bJE7KQKXGFNxjtGPM115zO3bbueOKxG2mQca5RJ5ba&#10;aD2nx5DX3ibaG504ykjYaUbDU4xkwmRRfQ8WOTarycZQ9tRxXZgB0GeNF98kLbNBtnilnmy/PEws&#10;pU3+v2c1c/8AhQtRyx+u/JGLOu2Oqy9ZWt9oxtY8Y35WVkq/vE10n7HnA5u8tAMlK8eqSaUf4eUC&#10;UXQWpwrzN702PYzceK76gyAW8NG5Ti3va8xUqYKPdxJVLvB1Hy9UNojieK/tJCn9nDxI1Wjo/wAU&#10;+yaESBrsnk8RpPxr3DOKCh10HIl21B1e52x93T7+eFaFe5gJAGvflxjT0V7mFtdfbx0CKvXuclIH&#10;blSJqpFe5kRiCTypFVNe4tsIVKrDKynYX3wSqV9vunThOpXdOJP98KDlx+zcQehQ+Ne5XL0yuMKq&#10;aZ9DBVTJtPcDcbDmerRBCT1Csx88xcSelCT7q9wSiGtt9nDMACgSK9yJMdg40YVhSpJr3OUMXzlD&#10;WUAG7zYJFA+O08dYGlWNaUdC0r6FA17jZ0ZqvPygtO2jU8skbfSDwnzBJQqaW7yo03EjiAa9wXVO&#10;0cIjjUdV7mMg/aOnHB0Grivcjs358uRIp0CvcjpJZwzeBHGlJEU+RIr3HXLOMvl7r1g1VGAsWJ05&#10;jZgPEeBPEGYt62Ceikl9b/ncpdSdrapAr3LM4GV4xr4cxzUqDAG2sIVjGvczbvdtxMoRTNe5ga19&#10;ONVcV7nQ1a55urV7nNdw7c0QTWjXuCfketWOcI/vX780g90sLG0GgTmbcjCvcqw6s4DH0z9X+I0U&#10;KCOlxxBOijtdtTb6+ZPK/b2oVxEe8TFZ45Befzvd1Cjipo6T6V7gubSr6m/Ailc1HNe5mUqRbnnD&#10;TZr3H7AKo0tckq6ajhcSSoHoNFly33iSOqvcNj6Ss4VOTvUZJl6VRHh+KQ3Tw3Sd9OTHuzdpZuQq&#10;fuwqAO0HLU5lkweElbaseoV7l4dO4KBl7cy5bMY9Ncu1iDXuSCu83PKOJk01sr3PAHtzaSQK0a9z&#10;wAU69uOpEjGt7a9zmht27cZCtBwqpr3FNluuFLXqN1uHls6UKBGyiW8a1oNe4vPUB03o+ufpzzP0&#10;9lUPNU0MklNfwljG9bfE2tydXm/5jaqa/pJj5iku4+dK3czZq4GELE+Ww+6sMl1dX+o81GsgSVdF&#10;T1WWcRBWow6aSJw3cbWItzCSNCi2P4TXfDOAl5SX0bHEhQjyrN424vyt2B49QQFe5lB9pHKU3Fe5&#10;wZvHnq2BXuYjduap4YV7mMgnlJpya9x3wSteir45E0sRyqVlk6xtFF1y2HUkGvcLX1hytXZF6zwd&#10;SaU2w/FNpe3bcdGX9vBk54wkpO3En41Nu7l+nNcsNir725jy4GvcGqllFTTioTVWsV+IPFiAFp1C&#10;owcToVFe42ZuoJKvD6fMVJb5nDWDEe1b9/q5pMqQQnbx/SjHLnQhZZV9rgj1/Wvcsh6O51ps8ZJo&#10;8YSQM5QJIB/jXQ8yHyjMPzVskHanA9NYY7x5WcrultxhMjyr3BZsoHfgjQO8xNRzXucfG54+vw4C&#10;rzXudEAnTjCXCB01YGvc8CQOL0AKGIitkV7j9hU4idSDygHdqkUUXCdQr3DM5HxyNowj+8jgq1z3&#10;BFiODPLrnulD51CeaWpGzbtr3K182UOIenn1QOaOAwZexZlfzDoGaQ3Nv+InkX5ok7v5j3iEw25G&#10;PDGs1cvdTvfkQ1ql9oRHQB+Ir3LDaOpjqYFqI23CQBgR2seZGWzgeQFA8Kw+cR3Z0nhXuTdwUa8M&#10;kpgSaRRNe53u0046hvjWor3OiSV3Hvy8Y1aK9yPISwG48ZXtinhhXueW2nw4iVhXjXuKvAMQ8qcA&#10;mw+nlkuaaIbprUK9wwOXcXZSpB9nPPNhYwqJru3xr3KtPxbPTviOecpYZ1zylERVYPaOuKD3mjBu&#10;jm3gO3GLZ1YTpQZU2SQP707Y8jj7az+7At8m7B1eWvnBz7J2T0etcF0JB5WH0pzacy5dWerP6eKy&#10;OPG405l9u9ffnGUg7YxrNDP8u/JPQnYcRXPgsr9k3NjyQsOFR7XuYn7/AB5Umtivc9FI0Em+1r+P&#10;EqgDjViNQivci9SslU3VXp7PgU1mqYQZKe/feBoL/HtwtvrVOYNKbIxIwNKskzQ5DeJdH2nBXlXu&#10;Em6NZpnwvEpenuPEpUUxbaGNiCDqo+jkL2DirVaml8Dh5VkzvLYJfQLxrFKq9wzwCsBYgjkkA6iD&#10;UGbK9ztvdtx9WNar3O7m9j24nIwr0V7nOOV4JRIhtbiLUUGaqQFCDXuN3UzAnzPgcWZ8JJWuw8Dz&#10;Nv2nQG5vb/DwB735N/PbYrR/dECQeOFL8juxYulhz7F7J4H9a9w2npt6pJm7LEWE1z/6ZAArXNyw&#10;7A/dwA7n53+aR3Dx/aN4EdPXUAb65GbB8uJ+xWIwr3DTDb9kGx5Oc1AsTXucioXvc83M1Wvc6QLG&#10;d17/AA5qJrZM17jhR1hp5BMhIIPEi0ahBpM43qEV7gVdc8pfMLH1by2p+eownzIQe8VX7Mgt4qe/&#10;MVe0Xc9OfW3eJB7xoSmOIGMenwqTt2sx1A2Tv2nBPRj+NdHlqHoo9QydZMhxYdjMg/m2HqqSqxsz&#10;L2VwPEEcxb3bzf8AOoLDghbeB64qHd6ck/k7xUPtOyg8zThBDefALK3j8eHmAYjkjk41FoUFY0Hh&#10;UxEq4sVPMiDb35Uma9XBgGe+vMhsB9PNCvA1i2+9vINvbzjcfuc9FbrJt2qPeuTxQYLib08ygnTh&#10;ZcM94KqoSOukfmLBoq2ldTZSbg6X4AHrg9K+B+rjotVZdiRI8cokabD57C/mAf5Mn/Cw0twhSht5&#10;C7W4ALbgjH+FXBQ8jt6qyO7M991bo3oLmLa8Fg7B/fDrFFsy1mLFegXUVM0xq7YDiDeTiUSi9yTZ&#10;J1HgUPf4XHNPzKtRmXoPnqt6W59hemMNS8LrJe8bg2IF/A8wC3gyJzIrhTLsniDwjhHpXdrL79u6&#10;bS60dSFAEEdBq0CgrKXE6KLEaCQSwVCLIjqbhlYXBBHtHDdU1RHIokh1Ui4N+ABUnEbKFCBrGqsp&#10;JGhHFfgeJeSdkhtf28TuDiTS1RJwNN88Ie9l+nhiMkZt+XZUD6rYfVwmebkmNlB+7tu8k9A9tBpm&#10;jLUVdTGKe21r6EX7/s4Xz11ekmg9SeR/67ZRVY8x4XGxXaNZkAuUY+32czi7Pd505ywMuuz4kj9k&#10;o8f738KN8pzBIH5d4QNqT0HooHenubqjpPmYZGzBJfCK+UmmlbQU8jfukn9xz29h+nmutgc+JZZx&#10;ObK2YkaCando9r6MpBsVPMgbVZtXO6VgOui+6t+6XqHHbRw1IJ3DW/F8put14LtNIhBrnzu4tcfX&#10;xnTTWkV7n//R+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e563PV6vc9z1er3Pc9Xq9z3PV6vc9Y89W69z3PVqvX&#10;t35zB056rg17nJSToBfnq3Ne46UeEYvXaUVJLKf9VGP8BzdbAJr1+L3COjfVfGrNhmA1cgP/AB0w&#10;/jzVPhpZ4V7gy5b9E3qPzMVNNgTwo/i7DT6hzUzSsWjiuFY3lijF5GC/SbcMJlf8LLr9ju04g8dO&#10;DrorH8+3NkgUrTl6ztprqsfwSiBNXVxR29rjhm8o/gz4/WKs2Y8WmYD7SxoB+Z42V6TFKk5cP4ia&#10;R+JdWsgYUbVOIxk/A34aLKH4MPTSm2zYt8xVGwNnka33A257VNLBYtp6TQa4z6pOl+Du0Rqd5UXO&#10;oA4a/Jf4WfQfL6qYsCgkZbe88SsfvYHlNZFKgw0nhQTY9638mYcSlOqC2t3fS31cNblD0ZdMctqq&#10;4bg1PERa1oVX+A56Z24UpCUp2UAebfxBpoI2/l5ijS/dLE8HPBuhGV8OKmno4lt4hRfjiiIwp8KH&#10;Ci3Zr9fWbK1mMVWwjIuCGsPqHBGo+mGEwSCSKAL8QoH8OWDpSNg9lNd51UWPMvrPzDWxOkmJOWJO&#10;0GRmt9GvFdR5LoKazKgBHw5vWVDYK8V0XrMnqgzBXymnkrJJFJvq5txQ0+AwI1wt/hxgJpnVFA3j&#10;vX/EZFINRYnxv7PC/HSHCEVr7bcvoqmqgexvrpXOHjE7AkH97t9HHKLD1L7ba+Fub0iqzQUV/V2U&#10;UvmpMxW9jubv8eTI6JE7jXltIqtB1i3U2rqX2Qy2Xxse/wBfJaUpDWAvfniQK9SHrs5TVKBIn9pv&#10;yUINpA5oKBE1WaRE+P1DDfuDlj2He/t5l8kL3Op5ueNbGNJefHppjIoB/R9yew5k8oAiwOo005bY&#10;YrdNdPVYhPQT4qPLMETbWJksxPtC8z+XM3uqvfxHPRIrVJGXMGHYWxqqmcAgm8TG7cymCrWWPyXV&#10;YzfzARqR4beWTMwBPPTXqZjn7Idfg2KR4xQ1lTiGxDhksMqpHFID+kM6H7alewHY8zrVRRybAdPj&#10;xW5b6RM49Fe6qDhIcfxwB0jMaORdv7OM+JYtXQoGgjaS5FlQ+09zxcwy0kTpnz207pk+KhVyF0gw&#10;bNGK/wAszLjtNgcQjlm+aqkdkLxruWEKmu6Q+6D4E86dn3km1z7OGaFAppgtJmRTTLhdLBd4Ra2g&#10;Fv6OcWbctlFvaeXkpqizAM7OiuVNQqFJlYuq+8qN7TzHCZC5CEG3t4NGG20NgrmTOycauVpbGMxQ&#10;c54kkrNsEMhVQtyB7RyUsahtI7X7caW/qEzgNpjHkUyVFwYHA0GsWFQKgmmZTtvuvqbnk3ylRbso&#10;7a24QqdU4YJMcKVJTHGo8c9RTMnkOoIbWw9va3OMZF/dSwGl+WUNI241twgGslZUzSs8VUw3Lre3&#10;5czlFA1FvjxClZVgMa0RTfHM7KWgNwTY3PhyBWTMsDSRR+YRawHfh3bteKCdPnztpQiEcaWGVsKo&#10;cVxmKjxOr+RRgw+YIuiuBdAw8AT48xQuJtpKhQRr7eHL7JaTgaVJtSpOoEAdBqLP80tXMlS4mKMy&#10;Fgfd72uD7PZzvyoll9429nGlPOKb8Inp56KLlgtCKkfoozvnKkBbW8ec5CFKhGuCeF9v+01ak4gY&#10;Ui70tp2VEnjEFP8ANggFxdQf485KRcqw0Px4qUggCDj5VoOFXCkjWqtWqyP7zLpcDnBnhBA1txQl&#10;LhGMetKwmKT8m4lrqPr5lbySg8hSx8b8RpC58ZgVcGmdIpvOLgknw+PMV3Y2At7eLSkIpuAKybEh&#10;IkLXJ+HbmembU68QXSZgxVcDsrlPLKBYAW+HJO6R/dsCOF8JbxpkY01yLI7bm0t7edxUapd7680u&#10;6KsKUgSIrA7+a12sAdD9XOCVYSUq4+HFRtg4nUPOi5TSycDh0VGCAXVSdD4/s5ynqB5dlOvGGmDO&#10;NLkbMa5DcriRe99RyKlUd3vX7cMyyP4aYda1CKyvE8ikrpc8zlGliDX0+PEAUEKx91bbbCBFdJGs&#10;S7Qfhf8Ajzunku4UePPPtgjVxpSAThXRkjhJ1+rmcpB5gB78Ra1lNOFXCsfmoosO/JDqHBTiJKtG&#10;Ipk4VySQmxJtzEitDYDXjy3A6JOFMkE1KWMM/vXF+cyHAt34mJBp8CpMcbiXXX+PMZmSBhI1rWOv&#10;Ce8SFtkY8K1FDx0pwnFpcTWnoobVMlzE0p2qPjc6DTjW+xwZI3tfXgd+0lKhjShtBNHcwgYjHRwq&#10;jKraBz3FxobciuoaBp9Sqgm39nAy+4GlBPGdtPJb6DRten2B12JU8cQYvv2qFLAAsdA2vYcSbVAq&#10;o3WGNgL9iLX4qU6gQZGG2jadScDEcOmjXYFlPMOW8RhGMtG6vpsik3lbdrkaWPIXzaYeGlCFmAtb&#10;haR32MiKbICuPChnly1U4yY8ImHlRy7WbYLkre/bi0yJWLcbCWu123DXU+HB9bthdtEjwkxGynVp&#10;Hd+LhVG/4uWTquHNJxaupVjjlp0jp/La4CRqAC4HYngQfipZcqM7/hO9YMvRQGpNJBSV0ajUr5Ey&#10;uzfQBzEPeBKWc+tHtm0E9NRpmaygpJ2Ucb/hKfn+TBfVUcpyyLfFIMRg2yE3EaUzzARDwvIovz5n&#10;zdhzLOig19EQX8edorX3eznq9XfM4Y7r+J56vV7kunSaX9AhLX/d5cJ1U4BNe4qBg2H08QlqJLMB&#10;qtvH4cdKdIpZoFe40tPRr/lIxf2gkfw4mmqwBXuZGq6JmBRbC2t2J47NOkJjbXudCWi/3O5Zr+3m&#10;5ik8CvcHro1ir0VTI1PZSbXvpfw4dW64oxZMYV7hvKDFnlPlRq11HvX4b66MDXuYcxz10+EucOjD&#10;yxgutwDqovqG042qCKooYV7hfvUDBVY7kHK+a8QmBqqiCojaCJ/tFTfewXQEdiOBd84gRSK4xA8q&#10;9wsDY9KIcPeE+9AojYD4NcX5TvKQ69le4n8woBjE7J2c7h9Yvxikqtte40ACwFjfnqbr3OxcqT2t&#10;z1er3OJZi249+er1e5xJJNzz1er3PX1udeer1e5kSQLa/gb89Xq9znLYgFdS3PV6vcxre2g56t17&#10;mbyVVhvPfnq3Fe5hsn089Va9zsFWBFtT256vV7nDaexHfnq9XucpF2ta9+er1e5j56vV7nuer1e5&#10;njF11F+er1e5zZCotb7+erde5gItoNOer1e53JG8Z94Wvz1ar3MfPV6vc9z1er3Pc9Xq9zPEwVlY&#10;d7jl07auDXuWF+m1o2w6anlN925gL97r4fXwaWZ8NCJg8K9wRIcFqhiwqn90XJLEdhxcoTToSa9x&#10;FY9R0EeI1eECfzWx6GWB7L7iFBdHv4E+zgaeGk1ZQGyvcJbkXElw7MZoKk2ibdGD2uy3AP18LmVw&#10;aImjpVXuDmjxyDaRo1weCUqlNLthr3C2ZrUwYpNH2ZXI+NuBFzbRWvaa9xIkkm54zSavc656vV7m&#10;WJirfTywNbr3BpyTi4p1UM1jtsb+2+nDphemjZo17i6rca8xgS3YdvDjq1ldK5r3E7ide1VRtAGs&#10;PhxGo0nWqMK9xM0dNLVZfqvNK+S1QIyGawA8XHiCvERxpJGoV7iCxzCBhuNS0FA5nRbbXA+0LDUc&#10;ZiKSrGMCvcecu5KzPjeIinw2kMzRAStc2BUd9T8OX0mnUtlVe494lh9DlbGmrMJqv9KpiJfdiuqO&#10;CCqgnxB7ni23X3K5pyO6MjhXjry4el6FZu6vZVwrqHiuIwxYTX0kE4eSUhGbYBIBGtri41+PM6Mj&#10;y57MG0KMaQNtEWY3JYUkKElWM9VNv8zpGqmo4yWlT7QUXt9PAexnLnTrK9RNhkmOwPFF9qKkhsTY&#10;agsdOSwzYMsA+MHHooMKmSQYnjG2nEG414D+IZry3BIFyRRRRzCyLPUXqZyT4xwKNoPx4efmENkB&#10;GkkcTifQUWlgzKorvjrQ9KupGdmXFMZwyvrF7mTFKhaOl+kRkhiPgBxerv7kBUEiMdRCR6CvOJ7r&#10;ER6YmugwJsOChR1X9U6P+r1dnKhwhTYNQZdw7z6j2bfP2k3P08oMw/LmA4lHDSkalfpRasE46Z8z&#10;8a6JI7cx0nTbKuMzGsr8CxbFj9oVOYMSMCf9Eg3b4W4+zbpeMKC3J4uHAdcdVVVdFQgECOcK6u/i&#10;OCBhQyhgCpQUeMYXhhGny+E0IklX6ZyL34L7bLm0DQpSAR/RTPvopdWXPvVPzru59nFcMNwF4/nK&#10;qhr8ccXbz8RqvJp1+JFwLfDh6thi3T4sesmAKLikrwTt6hXiCfHiWret2XMBZcPoayjkqRdRR4BR&#10;+fKT4KajbtX624FH94rO0EIIWvoQJPqaOBlS1wdnSZivbQe9zxNtmvqVmGZq5vlcsUxFzUYrUfNV&#10;JHhtp0sgP034H3s/v3wNGltJ4nFUeWwGlotWmQA4dXlXLiTbMfQ3KGJ/zzN2JS5oxcMCstexeFW/&#10;47o0/R29g28Iy7b2p1POqeO3HADqA2RS6VKGlpIHptFcHFx4+zTiirvU1mrM7HDck5drK2AWCJDT&#10;LTQfSLAWHF6t51OiGGpA6BEeXTTCLIDFYA9axwwpCNqgj678Rk+XvUnnOZhTUFJhiN33yiST7xxG&#10;hd7mHiCduyeHmK2hTI2GSNsDGs5IHfmKP0+ZkqqgJnvOEcUjC7QQ2Dj4EG/FDWRvrP7VYSeiaYVc&#10;JbMpT7TXVweKGPpZ0AyhTirxySoxicH/AHSVmB/4C9gPq4foyC3b/uiir50WKvHHToUYHSK7uOK/&#10;D8XarC0vTXI89RGBZTHBsS/+vJpf6+C5u2YgBlknqj4mkDoO2T1E11ce3ihfKfVuupf+NVimHZUo&#10;z9qASIXAPe5FteCVNk8U6XCltPRIwpPqI+3xGu7jiMmpfTvglX5GIYvVZqrRp5VHHLU3b2Wj92x+&#10;PAg9d5bZn9ssukcEeL4UsRZuqjVh1kxXRIHBFwfGup+JotN0j6cDA6dPtV+OSJTRge0Rr7ze22vL&#10;Jzu9vPDYWoQDscchIHXG320+40w0JdcB6k7awPNGjbWNz7B35lxPpXj+PTGfqhnWur5D2pMvwmlh&#10;B77TNo7D6+GRyG7vRN/dkT/A1hHqMffTLF403Babk8Co7K9eQ/Z936eK/KPSfpLk0/zCgyhTGoPv&#10;NWYxI9ZKxPiBUM6A/QOL7TdXLrPxFOsji4oqPvJrzl5cO8Y6NOHtrC0BlkYPKxUixQWH3EC/58XV&#10;fm/AsNQGgpYnZBby6GmWJfoPlKAeCoKtLVR7ptPXAFFiWHnzK1HD31zp6WKlj8qEn62Lfx4k8S69&#10;5ywaP/jLYEkMlvdmm2pbwvuOptwsuc+cZ8LbYAjbsp/8g2kyuuT06OLMNwPx4m6rq51mx+RTS47F&#10;TiRbTGGNWP1SSggW4VHN7p8EIWI40aNJanShOHHzrpaWAW2qAF7W4mkwLLuMYmMT6lZ3xLE549Uo&#10;6WRpFv7Pd9wH6uEKj3p7xxxR4aQcJ8qeSwSmUQAOM1xKtF/vLGo3dz219tuLODE+m+DQl8Gys1YT&#10;r5uLyvKNPHygQg+7i8XAaEBJPnSUIKsSR6ViNPWuATMUIOoRVsf+QgTxurutOe54zheW5I6OI+4I&#10;MKo44LfTJGob7zxB+ceV/c06fICq6kt4gTWNMIoY3aRgX3dxIxcfcxI4g8awDqPiNK1dnGvGHQyN&#10;pPiNTZiPgWO77ua/KuqGpw6R/fHH06KWNOKc+1MVPRYoxsiAAHgoHJuT+j2I5tqkfI+F1WYHBsag&#10;J5FJ/wASM85VSPo4/bWg1Q0kuHpAw9ScKaVdFOKjh1VCr8Ww3DAGrpljubC/c/AAa8Ntl3oRjlDT&#10;pF1FzRhuEBR/vFQyCVwPY8n2b/RyTrXKFuiHSEDqIoLm9kkIExx6aaEzI1USuG0c8gH7zoUX6t2p&#10;4KNJSdD8gRLNBVJWFNC7Nvf6dOCZtiytU6lr1R1zjRatbt4ZUNJGxIO2uaPjtYLSoIh8O/MlR1Ww&#10;3Fz8vknCJahgAQ8yEIxHayCx5Q5wn/WUe3YPZVWLMJPiVE7RM16PDKpSxraoKvht0P1k8SmM5w6h&#10;pTfMY6vyUN7FCEhUfWdeEt1m78QuAOgYe/bRs3aImEfCpVJT4ZctSsZGGhNyfyOnEBBm/H8Uq92C&#10;LE20j9IkfmsT8CRbgSezY4Hb7zS38shsfrTm8cKqTKbDxueO1bkLqZmws2IzVMMcw1M83lj6NgOg&#10;+rjzd45cyEJI/wAanEON6fDtHVt66gCvwmmQ+SVIHcILn8uTcJ9MeBRv81jbqzd7RAa28fMbiNOW&#10;OK8Rw86TLuCdgqDJmBC22BCL9i3f/kEcW9D06yxlP/TaSlolkHjMTK302Pu3+rilNn+VOtWPwpMp&#10;xxyIx91clrnq/ck8xVPey7fuPfkPHMyZVjUR4xjEtQwsBT0FkJ/1bRAcUuloiSqJ/hT+lK0pUUnW&#10;SK7SllXWmgXTUPKSx/PXjxlvCc5Y2o/zdZFqJ2YWFTWgKv0s79+UQhAT+zRieJ/WioKZQPux4jif&#10;Kk9jma8sYJ7uZMahpz/xWJAD9QHvX4sqvon1Ur4PN6iZrpMApXFzDRayL7RuuF4bos3nUkKVpA6O&#10;jzwozbvEqHhSZ66SkPUnB6mQQ5QwqpxKVv8AdGQov0731twPKzpb0RwUvPLFWZmqYTfz8RqHSlXX&#10;VigIVvoPCR20tUGDqcPRJA9oivJcdUZTMmlXRvnjEtsmISw4dH32QqJJD8CWuB93Edj/AFzyZgan&#10;DMu/y6FYhtZovLpqZB4XIG+QD4XPEr16ywglMdGnAR69NLUWSnPFJx91P1HgiwBpHZ2LG58xi5J9&#10;tjoPo4Gdd19ytXRGira7HcyuCR8pgMK4fSEexq2o/SEe0qBwB3G8CCnatR/ooED1J+NGIsS5iSI2&#10;T+lNmJYdmKVSMESmpmDi71IMtx7UVSAp+nmDB/V0/TjdHkDLGVMnTP2qqxmxjFL/AOtJIGJbgdRm&#10;6EDEIR5mVA9M7T5TFGacsATJJJ6NlILGuiCZwkJz9mDE8RgFytPDUGiiW/gRR+WXH/EieI7MHVD1&#10;neoSrMFLimbsyU0hssWHUjYfR2Ps27BbhA9mL7/hQFq60Jge6PbTixa2qYIA6en27ak4bkPoP0ug&#10;XEYqDCsPeH/kamSFp7+1p5LysfpPHvKfoX63YjIMV6pSYbkmhGrT4tV/NVjeNlp4mYlj/rEcWW+W&#10;Xt1iUhCeClmT7J+dFD2eNkENgr6NP41JqutWW6h/kMj01RmCpYAItHE3kX/16lgI0Ht1J+HDCZW6&#10;UenfpZMuIYXFPnTFY77JaxBFSBvatNHqy+zcTwc2mTM2o1uqLiugCE/rQfNzdXpKT4B1Y1PSDqXm&#10;QE4rNDgVM4F4oCJqge0GY+4L+0C/FHmDLfWXrgBRVs1XBhUZslHQsKCljX/DaAqWt8eGH5N6+UEg&#10;q0/3vhSPZtplhhFoQT4jx1bfSuEVP016epvqZFM5JbzZy085J9jtuf6gbc7wX0Z9I8CJqs51VNe4&#10;Zo18ypkUn2sx1P18VDdtpMl9Wzrxo0F26tWhlJT5jAiodV1OxOqYQ5TwWarLX2vKywofrOv5cEWk&#10;wf00ZDiC0WC1NUkIuzyQR06Ej2Fj25ZIs7Mxo1HpIn34VRFvduEgqA/vY+dNxl60ZgjeNJaDBpD9&#10;kBjOw+N1AF+JvF/XD0qyeWocgZXpqypjsqqjrM179tkY/byr+est+FCB7h8ppe1kAuT+0JKujo8j&#10;SdqOiee8e3DNWcqsRm90pEWMH62uRxEY16pvVn1Oo5aTCcLTK2EvoZUK02nexZvf4SHO13BhtMf3&#10;xxHtOymU5Rb2Rw8R6Dj76n5b6BdIcr18dfW05xbEALiWtczs3xCNdL/VwB46bCJMRBzVj9bi2LzN&#10;pQ4PEZXkc9w9Q+gPx4Wd4h0/tiSof0fuV7aN1tAjAQB0/KhmqqisgptuHQxU8KqD5k1lRQPAqLW4&#10;M2G+mHOuY6H5zGsPgydQNc7q2o+Zr5V/4iPdUnh+zl9xe+II0J6VmVe7ZQe/NpZ2CRSFHVnLj1Zo&#10;MGkkxeouFb5ZLxIfG8p90fnxQYF0i6WdLiuI0i0j1LMbz1aiSRj7QGvb4WHDhGXNWxCiRPXj7jTv&#10;5tSsI92PtpTHEq7Fr0xhdfH3Gt95HH/Gc24ZRoMcql+YCDbG8t1QewJGLDv24ruVpPiAKiNh2R6U&#10;iDPenEHp21Jp8Ml2/LxsIgftBACx+ljwEsz9X6DB8QhoaCgfNGccTIWgw2CPRb6KZSLLHGvdmbw4&#10;TXF6i3IJAcWdgjZ5+VL2rVxxUnYfd6VMqKeKgom3SmnpYgWdiSTp3NzzFhPSbKmT8wv1L9SePrmP&#10;ONQllwvDHHy9Ajf7iJbhVsNGI1PA+NFurvrtZcUdiE7AOiaMHmHHR3TchPFR+VJClx/MeY/0OVaI&#10;0VELj5urXazfGOE+8b+DH7uCTiWdsCq8NFBJiGH5Uy6hssMVQqSSA997L77H4nm3c27waZS2jonG&#10;Os0iTlymzJnDidlOtPhseEyCWfzcRrGF/NdbgH4Dsv1cW+VOuPQjKNGMDyTVfOSyLtZcNopqidva&#10;zzKhNvr4l/nGX2SNKXAT1Akz50sGWuumdQjz+VB5j+WsexzE46nFkDlL+WJqhFj+gQg2J+JHFtlH&#10;q3k3EMdWkoMgZjzPU6lDOopaYMNQkm/3rH2nkXX+87DsgJWonYdg6h+NXXl4KZCwmNpiD+FBv1Ow&#10;HrHDhXlYNnLB8mULqRJP8r51SB7Yy7CMG3wPBorc9eu/OVGMv5Lpcs9N6E+7GsYavqYU9pItFe3t&#10;B5Alw+64suKQmTtBlQgbPDwolDVlbHXitXSrmKJFhvpo9JmHYrVZ16o4pj+f8TY7hU4lI8cUrXv+&#10;iEWwFSewtbgZ5g9N/T+ok/mHqX6h49n/ABBgC9BFWvSUZbxBgpSgI+BvzbCb3NVRJSn+LgP82OFO&#10;JzBTqv2TYSOnD2gD50YLLOYOrGLxCi6BZMwnJGFKBH87UUqGTaP31EahWP8AxK/x4LXT7LmMwUgy&#10;l6ccmYflWgcBWrTTIhC/4jJbzJG+N+CBN1Y7tNlbi0654mT7DjW3ikIl1RJ/vdvsFMee8M6a5Mmj&#10;zl6h831+a8UhX3cMp5D5UjX90GkgtCFv4kacd8K6P4RhGMSYzm+rbHMSVjeWou0akH/c0PbXkVZv&#10;vypwxbkk/wBI87KDzj/e+FAIoV6fOuO5ky9TUOV6Fcu4VNGrLBAAku1hcKzL2+rj7jGPRwkxUYUR&#10;gW0Ftv0cgG9v3LjxPqJNHdpbJiTtpS5ZygfM8wxsCdCzG7N/xI9yeBVi2YlBZS9yNTrwLXDwUNtC&#10;RDR40M+C5e8hQRHp8eBdiuZlDWVr3vwOOOjjSgwn7vdS+o6AIosLcDrEsdRgWY3114UPPpjA0iBk&#10;4U8pGEFvZwNcTxppGYJp49+Bd1RBkGligU7DWTiOkxXexW97cK3SpXGryY217ilyzVNLikSk2trw&#10;KvuRTesAGvcA78RDEmGC9PsGUXEtZUzs1v8ABGAB+fBlkukNqVPpVyod0SawR2Mrn6BwhZNwSvjr&#10;xQo4zQdTWcduYyxIty8zShKZr3ON72vxqrHCvc7sS3N7cKbivc7BF7HljhXlq8Ne5xYrc3PbjJJN&#10;NCTXuY99h35o1s17kfeNx5qtbK9yZiLzJkbGpkPvCAbR4/aF+aZ0lwYcRW2yCoA9I+Ne4LuVyqZb&#10;w9AxJNPEf+TeRZfAF1UdJoGOJBJjpr3DH+l2oMXqeyPsAO6uAN+40PFWXolYk8RUdbyo1Wy5/o1D&#10;r7/Iz2F/0b6e3Q83AcFkAoow3dh48ynZQNOHtrlRdT3qh10VXFABIs8ml9No48oxAuTwxCANhotI&#10;xxpnckx7UANzqOcd5FyOOFaUCraawIHZwsmgvpzhoHB42QDVKnr5iKypqvYcUGXpEXFod3YsL8X2&#10;sJUAOkUX3Jls0lc00dQ2HTySLcqpIH1c1pv+FG+FyxeqnpRj8s42VGE1MCQ+za9y5+m/Pb5JJQf8&#10;QfGuj3Yi4F5JcpCRgoSeuab/AMP3EYZck5pwZI2WSjx2pMjnsxlVXAFv8I05SgRYkDmJNTaDVgHE&#10;JmR2jzRlye/urVOpHxI04IrUSy6P70ULLISw+OOgH317ho7k/aNweRFFQVXud390+zmqpXuRze9x&#10;x0U8K9zGR48cq1e50DYjnq3Fe5nRhqBrfjRpsivcXOUpY0rkRv39D9fCS6GE9FBjME6k+Ve5X1Q4&#10;e2B9SMzZfTSOGrZwD3sxJ5m3lLwet21nikVl089+asrd47SgD2V7i0a49zx4JAdWIoM17kCYHUN4&#10;csFRSpNe5PwUqtfHu7Nofr05sGcaYufsmvcSfSiUUWM5gwdAAIKlmAv4E+HLZgAQkdIo+z9PeNMu&#10;9KYNe4NW/cdeA/TUYaYr3O2AIsee2VsV7kOS1tvjx3hTya9yI2hAXmwJpUK9zFmSYUUGC5iFt9DW&#10;xC47gMdeI1krBQdkGnrMd6XWeC0E+oFe5aDhVQtXQQ1CG4ZFP3jmOj6S0spHTWDFwjulkdde47Ha&#10;AOIFA0X17mBm8RxurgV7nXNRXq9zsP720c3q01aMK9xTZaq/l69Q2mv5caKpBFEl43rTXuEh/EMw&#10;qXBs85N6n0i/ow/y8rD6rX5kbkD3f2ule2PhWUPZA8Lm0urFW2NQFe44UlSKynjrEsBIgbT4jhOp&#10;ED1pG4juiUHga9zMGNtw8eVI4UxEV7kullaNtxHbiNYI2UnWJr3Baosfhy5imAZ9DbZKGojjZhpZ&#10;Sw1PDO0c7qI2yD5RQBctDetvWvBaSQOuK9zYRyljNPjWAUmKU7b0miR7jt7wvzOi0u+/bSscQK5D&#10;ZlbG2eU2doJHsr3FfvG33eHohQg0HIr3O10Ha/LJAThXq9zEy7hft7eNOAGrA17nBDbt4eHE4FWN&#10;e5OpX2SCRdGB4ZpxHlSVYkRXuGbyBjCyrEs5G3sfoOh5NOTXWpEHhh+FRBeNm2c1p4Y1xcblI5qp&#10;+rzIWI9HfW5mnBmg+XwrF5GqaVrWVt/vafWeY2bz2n8uvlAbF+L2413q3GzNveDdxhxKtS2vCocQ&#10;B+ldIbjb7OIgEWtwLCjU1z5jK3YHjlbmvc8Rfmor1e53240cK9XuY2tflKuK9zpTYgr340rAVuJr&#10;3OXUzBkzt0jxCgdd02HKamIDuCBrb6uDDLXR3RBNXyO5/leYIXwX4VdEV7gNdHszLmDKEZmf9PTH&#10;ynX6O3FzSg3KY41JG8lj+UuDGxWIr3BZpTFKz0NUP0c6Mh+sW5dqA4BwNR+uUgKTtBBr3Hj0b5/q&#10;sKzri/TPFwUCyF4QTpp4D6eD/KL9Npc92divjRf2kZQl+1bvm+iFete5Z8jB0uOTrIGMRWDahFe5&#10;7W1jywAVjVYr3OJBJFub2bK3Ne5z13e0c2ca9XuZopdjXB5SJphQkV7gsZMxXypArWt7L8VsOBBo&#10;CZlb6tle5F9UnT9ep3SI41QgGvwS9QhtrsAuw+rvwQZtafzmyUP4m/ED8vZSncTN/wCSZj3Svsdh&#10;J8zsr3As9LnVml6kZDiiEgepoG8iXXxTThTujmP5lvulHFGBoc795ArJrsmISsah617hqmuw3Npy&#10;bUiRjUB7K9zoFRovfjoMYCtGvc5nd3HflgrhWga9zAVB78ZUSDToNe5iYhbgcRqVO2nAJr3OcMxh&#10;O8DXjBqqk6q9wXMo4yWAUn3hxU0nCKj7MLeK9wYp8OwjOWXKzKuPoJaTEYWglRtQQwte3tHC1RVb&#10;uBaf4cfPpFAVi4Xldwh9swUEGR1VxIuOaq/VjpvjHpi9RuLZJxhDHhs8x8puytGxvE6+Go78lPJs&#10;w/JPgD7ViUn4p8xiK7xZHmyN9MnbuW4LiRj0gjaDXYIIvwWKeYTIrjxsR9HMrELCxIqN3EaTFd8k&#10;kXa7acdNMCvc4m1rd+NnCt17jpg9eaOpUr4HjIWUmaRXDXepivcJV6n+ntdk7O9J1bypGWgrGUzA&#10;aBJAbHX/AFhyKN5LNTZFyj1FZO7i5wnM7ZWX3G1H29Y4eyvcFrJuPUmZcFhxSmI3SKN3wI7jirL7&#10;rvUg1HmZWirJxSFcDhXuKhittp78FEUQCvcjyX8DxKqnU17nJT7t28OJFJnGtGvcesBr1w+cxy+9&#10;G4IYHxB7g8VMuaDSC6a70YbfnXuImOqr+jvUmmxjAwUw2Yhwf9VvtIfo5invVlx3fvReMDwrPijZ&#10;jQoKEbx2SmnsXE4ezYfWvctNyzmKjzFgkGKUjqwlUG48b8nfLLoXjYUMfWsD76yVZOlChEGvcUQE&#10;ra8EkiiWRXuY2AVr978ttrYM17nMaLYHTiaMa1tr3H7Ba6Eo9JXIHgmBR1PYg6EEcRPt6tm2kLiS&#10;ghSTiK6PC90eaMc9K/WulzNgbM2GVLh119xomPvxN8VHbnNrf/IF7u3YzS1SdCjK0jgePoanptlG&#10;9lkUL+9Ig9PUfXjWGaFJojC4uDzYi6d54wXqBlekzPgcomp6uJZFKm/cXt9IPDa1uEXjSXm9ihPt&#10;rDK6tFWay0sQUmBQOY5hr0VS6glibnt214uCR3HFdIhhSc1k0vbnvt6c3srxwrIoAUKDfnZso2jm&#10;q3WO29rHS3s5yQmOzDw5rbVwaizRecxjfS/jxe5fxhUtFJwOXVvqxpKo6TNBjnXKgxOhkjFiWB+0&#10;NOUq/i9eg+TqbgZ9Q/TWBUr8PjvicUS2aSNNROLd2Xx+HAdnGUjeK1LZgPNgludqgP4J6RtHsrpn&#10;2LdoQZjLLpW3Bsn/AH0/KmX0zdSDkPEj0fzbUN8tNM38slka4RmJY0tz4dyn3ezlHPRPqMuK0Ryx&#10;jDbaql91S3dlGl7+J5z7esy2opMg8R0GurLbhUrE8Iij+P8ADvwxiuQQyeHC0pnCjAL1ViIsb+3i&#10;4y7jbRSiJvdJ8eIyNO00pSYppxGk85WIF7jhosgZrEUqU7sSj6Nfx4mU65bqDjJ0lJBBHA0SXlv3&#10;gKhHhxFAH1CyPQY9RPT1qbwQR8R8QfbypX8Tj0kLTTN1+6dw2jlt89HEuiMO02ngfHnSfI940b45&#10;elaP7u1Ac6T/AHw+dCKzuf5i3oX9yfeKl9C874g8UnTnNLN8/h63p5JDrPB4Xv8AvIND8NeVR5Vz&#10;F/MadaWpP6dBY/G3jwfWNz3vgJxHTQSdaLCo4UY0WvxZBT5Z9vBDxik81y5//9L5/wDz1erf457n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xud99Bz1er3JUNDVzm0ELufYFJ/gOarYBNe4oaHI+cMRNqLDKiS/sib+jnqeDajwr3F3hXp+6v&#10;4y6pQ4HUHd2JQjm6UC3WeFe4LWX/AEN+oLMDqsGEOm7/ABK39HPU+LNZ4VjaSOIXkYKPiRwwWW/w&#10;suueL7DWqIN9rgr25TUKWjLzxNNNRmLA6VS9RVxIB3u4/p4ZjLH4NuP1CRy43XP7xAYDS3KaxStO&#10;Xp4mkjX9V8g0BKVGIIxAvZdeGayx+Dj03o2QYtI8xFr3uf48uDImlybFApBYj6k+nlBdUdnI+IA+&#10;+/DP5S/C76LYEqsMMV2FhcoL8aDmMUqRbITwoN8W9YWVKQP8rGlwNNz9/Z24ZPLXoc6UYKFMWEQ3&#10;At7yAn+HLKMGnwhI2Cgdxv10NHH/AKAsasL3sAR+fBrwj01ZNw4L8pQQqq2IHljw+rlgpPRV5jCK&#10;BvHPXni4JCVhjJBFhoPy4J+HdJMJplCQUypbwCC38OJ0nbTWygEzF61sUqJG8+ubS4A8w3vxX0eQ&#10;KKBNgiUbR4KOeir6qBPMHqzxKqlYvWOQ1t3vE/t04oaXJtOqA+UB7dOXOJmqzQOY36oqti8aVj63&#10;GrWvx+hy3AlrJ+XPVQqoGMZ9Q+KSbnWova4LFiSR7OOsOCxxC1u/hbnhjVSugsxjrZX1i+bE7GP9&#10;5r6/RyamFIv2v4ctpNUKppF1vWCrlttcstu5bkuHDlTUpp7eW01UGKQuM9VjVvshmII7rfsPbyYt&#10;GuiliDywECfWtTSJq+pFU7F4VVvj2/PkpaRd1u5HLA4U3qpD1+c6sRtUK5CnWyn48krT7dQDy1Xp&#10;EVecmq5diSAX1AJt9/MqQEi9uarVJvFM1qrFRJZreBvrydDATqBxpSwg41ukdimLyViBjJoewHOX&#10;lfDjqTq2V6k3W4uaaEJut7bfw5nSKVSdyHUacZU33kAEbca1TW2a8KooC1RIsNrW3PrbxsByQsJJ&#10;Dt7v08eSzoMHEdI6PlXqR1b1IEvmRYZH5osRqLEewg84RwiIlrAjX7Xx4ZFtBkYzxjn216k1WZwx&#10;yshQtL5ayW3KFsNP8R8bc6ebyalRoyW1HsPhbidFqXDqVh0T1bca9BOynVpMNxXJ89PBI0OJwz/b&#10;RrxyQsO2nZgeZZaieNQEG3d3FuKmi2qZOzZ+6taSKSy5PetjFVUqyjwB737Xv8eYZpi48pbADtpr&#10;yqXtBkTjt6K3Sow7JFGEWWRQu0WFzfUj90jjejqR76Xse9tePvyo4KiR6VaIINLjBqJKWLbs3AaW&#10;vYcxyldwtf434pYCiDiPSnTpXxrPUtTI4NPdzax93QG+o5jEhPY6D4cMkJjaKfZdDO0TTNUQUswJ&#10;fd5h7W7D484eYrgqF3DxvxSLdQIOzopEvxHVwrFNW0kELQygmw0NtTyVTwKJApWw4dF9SUQFk/EV&#10;rV0UDWP16TI/ljTuTbUe3nOqVhUKyk7e3w4Y2qx3JSrFWOHGqpSAZUZPVspDpNBJhzUUUQMgJbcT&#10;qV45mRBtS3w4EQ0VAqOytqWaTIfZOFve5Og1tzCEYSbt2ns8OGIdEAaTs27DToQRiPjjThJSpURi&#10;UmzAfvHv7ecalJZLDeLDsLcvbOoZE6cZ27aoaiUlPJEFtbbckX/I84bSq7YxoOUKg4qVgyflsqhT&#10;r9KUVAm8yymaMFVuA/dm7WA5wWNGPui1uOF8gQfPypzWpQrM9FJT2Mzq273tqm/3nnJ44iRuF+Mp&#10;eWnAEieirqSBE05QpGC0hAX2nxOnMcUTK5MYBHDm4u+8QAqQcJPTTTyzhAwpirPI2GWTQeAJ8Oc/&#10;JfzN0qm1r8oLhOiEHGqgYYUlp54lovLoFOpOh8BzgrRB9e3w5dYWtPTXp6aTsjvv2yC2vfmR57Ei&#10;L8+VTbziunYnZWCNAJNgP2uxPOMiORd/dB8Ry7RSD4MfMxXtPA1MTDJqm8Ue2w7sT25jVWZvh9HF&#10;KiE7dtJV+HZTPJCqXST3tdbHk2BNgJLWH0cJ3lScBVBpViDj0VBlu2tjceHO2mkWPy19/wCPw5pL&#10;SSqTh+NOKmMKxiFGuraW1HIyEI+q7iO3DRzx4ThSaVqOB864W91mBtt8P2czl4kNpx3+HCvSpf2/&#10;GaWwa5RDzQATa/fnGZYWT9De546ypwGFVYHCKyxsscll963Y85xVKD3HGnGl25OINb0xUaolCMSR&#10;cEnk4wQMu6PQ8Jg8pBhVUIkU3yh1GosecFjYWLG/0cUqdCuEV5JIrkF1AXX28zF7RnYCT9HEgR1i&#10;POrAisoMi2UrzAE3Teat+3btxQtWlGkj16qZ1SacINTc8kFTrwrCqUDHCnb3I1WUEEE6242zQMx8&#10;xh8AOPjxEcOmnEjGKHrL2Yqf5FMKglLmRAzuPA9guuvOMtPMieYUuToLfDvwHvXCXlkA+7D27a0k&#10;KTsoyOSppIIo3r2DIBYAsb/D6+NzIQdLjgVuhwEfKn2xFHf6W4nSzRXmIe66J424y1yyyTEozBbc&#10;L0ABOlQEnopYgasKNpleupomhqKUtaMi631P38T80bCnmhfs/j4jiNVvKZmDM+dGRZD6hHh6umjG&#10;5ezVB/WzDa6FCUijKspPckHQ/DigyY3+lMskvvKV2j2jg6yVSgFJiRBpatlOkpqs38X/AAalrsj4&#10;Xi+HQCOSpMqVJtcAAXUK3Bd6n5J/zn+nDqd0pVPMmx7LeIU0ALWUSNEdp+OvMYd/EKbNtcJA8Do1&#10;H5VFmZoSpAUrpomH/Cf3qpF0+9euWvmsYSk8+ugpVgdLh0lcJJZh9nTx58q7FcNkwbEajDKg/pKa&#10;aWFhbUFGKn8+ZSNr7xIV0gUHBX1JVJuQeRULJTMR2Y2PHKvXLiriwCgpsoy5irqqH5iVljp6dXvJ&#10;3952A+yB4X56Ipwp0ia9x4ypQNRJJXyqCJFAFxqB4nihKCBShCcJr3IGLrK6PCp3DuPq4y4mnCa9&#10;xE1EoY2GnGQIpEVTXuR0c3145TVe45xo4Cx92Othrp4cYONKU17gx9K0Y1ahrguTr7NpHDlgGl7W&#10;2vcOPh2N1CyiUUylxcXJ7+Go4doEbaMZr3HuvNXidFJG6hbpaw0/hx41WDXuFR6kL8hkqmoU3QrT&#10;Vcxh2dgZRre/YHgdfFIHvtr3CvTLs3A+PsPj48LaKzhXuTMZUCSJx2eNCP4c1Xl17jNc9ubpqvcy&#10;AqFYd789Xq9zH3HPV6vc8RY2PPV6vc656vV7neltOer1e52pKtfnq9XuZkmMYKJ489Vq9zty0lj3&#10;5uvGvcxeWxBYDTmq1XucRpr2PPVqvc6JJ0vz1er3Ouer1e57nq9Xue56vV7kumBeQRgW3Hvz1XFe&#10;5LrSVmux3bh/ZzdbNe43MbHXmqpXuZC7uApFyO3PVbbXuYip1PiO/PVWK9zHz1ar3Pc9Xq9zKtgA&#10;bc9Vtle4bbofmw4dWU8JNt21SRwQ27kGKO2FCvcPPPNRvFYCxbW48L8FI8VHZM7K9wtWb3ip844d&#10;WTSBaaOqiWZwbe6xsNPbwO3CMaQEwQT017hOeoODVOX8+Ylhsdy8FTIVsO63urD6RwOnwnCiJ1Oh&#10;ZA6a9x9pc9KlcJ7ny0CGw/5O4uS/hSpLnTXuBrj2IDEsYqK9PsSOSPo8OF6lajRcsya9xl43TVe5&#10;7nq9XudgXNuer1e4sMHqXozZxZh4cUBVKkGvcfp8YKm5IIP8eXmONK5PGvcwfzYslj3sfv5TVNVr&#10;3J2VCmI1dRQyPtv76r4a/bb+znhjWk7a9x8eKnWuSphBdUBW57keB+HFITV4Fe4+f1jfD/LfD7+Y&#10;NykgkbQR+fHFGBT+uK9wOcbxmqcBZmPlSMQ20WJF9eJFKpGoztr3LW/TznOgzx0CoznLOlNlfBsE&#10;nkoVSo1mZAN6iJf3r3PMud1s+i37txYQkdNI8wSXm0qBE7BPVTRV1DUk4FLTNK0tyWWwtb2k8cD0&#10;46K4xXmt6bZXzJ1CeRtyz+S1JQlrd2lksLH4clsXrcy0lbh6hCfbQKUyNq1YjhwFYXxUUxSPE5Yq&#10;Z5PsqWu358EHA+lnWehpi+H02XOnFK320giFbX7R3Be20N9fBI2u8dxCUNdH8avOeFF5cQk4So+6&#10;pC1qTtaFHk26EkbR+ffiaxLJPStq5v64Y3imcK3UlamoMcV/hDAdoHwPBA3bpcwfWpauswPdSVTj&#10;h2hKeiKmhZihFwt+1v7eQcR6hYL02w00GW6TDss0zfZIWOOY+1ibeYTwyQWbUYaUHpwn8aRrZW5t&#10;Jx2xXNEsxcm5IHA0GZ0zEr4hS4diePSSm/mtH5EB+PzE5UW+gHin+ZobEJBcjj9oHqaZ/IdJSR76&#10;y8iTZjzXg9K1R8xgeU4xa/lf6bUkf8TPu7uUXmzyUmC22OBB1GlTbDaRh4h0GvcD6uOAZprrYp/O&#10;s8VdwYlllaOC57e4h2qvt+HI2uVm8P7VS3ejaEn02UtQogQkBPx9te4J+C5QzvJRSYRiBw7JtI4v&#10;FFCVkcn2lU14LMusnLgQG0tAbMcTRY4tLm017nS9E8mzf6dmjEsTzBMPdba60VPfte7neRx85Gte&#10;DqiryOkfjSUP6MG0zXuLHDMJ6PdPY1qvlMLoJfBo4fnam/sWWXXcfhw3Zyq0tMVAeW1VNrW66IUY&#10;6hXRUE34p0zH1HxypMnT/KYnpTa1djdSYkX/AFhTr3H0HgrQ44YNuzIHFeEelNpCViHAeodNY2DN&#10;pu0+HHLGsSqKOgM3VPNcXlhbNSYWqwxA+zf9q3DF24VE3DqROxKMPaaTIaClEbOgAfE14JYC358D&#10;qgT+uzih6eYDX4hGSLfy2ilnlf4tOQVF/pHAiL9JUUtAr8gSaTlCWwVLOkdJrBV1tHh0BqK+VIUH&#10;dnYAfeeDHl/oh1xweZMRgyjg+W0A0rszYkjSrfx+Xi3G49nBqwxfr0qS2lKTsLh2em01ZV5bsiHF&#10;z0aRPvpjXNGD1DBKJnqCw0aFGZT8N4G38+CC/TGasopJOp/VqpEKe88WXcPWngA/wrPLY6fAcPF5&#10;Xcuj9tchI6G0x7CaSKvpH7Jomf6WArGtfmSsiY0lAtM4P/IxICCPb+jueBiMt+lxK8HI2UcRztWA&#10;HdX45WzTU9/+XS+6xJ8OFSclsB92t4/8EUY9gwqiLi6OwoR1AfM1IWizBUSLNV1iwAfajiS4P/BN&#10;qODzh9djlNgkOEZay/T4RSxkfoqCijpIgTroI1Ba3tPBg1bs20KaQlMf0Uge00ldQPuccKj54VPp&#10;aCCjuokeXdreSQuR9BY6Diimy/nPGIVxHG42poorbZZl2oT8Wk0tbhkW1k6iMD04e+tILDZiBj61&#10;zFZRLuigkDMn2gpBb7hrxPVGYuneBb2zRmSmQi4aOnm81if9VYrrf7uETy2WhClgf3oMn20bJC3s&#10;Epjr4Vjaqlco9NEz7vE2W30g68BbF+rmVqiUwdNsEqcSmJ92SaIux17hRcD6+Bo5khvwNpKz1j5i&#10;lGnT4VKE9VT1SUr+mbX/AFeNslV1hxGFpMZhjwWlY3VamVIFPtJ3Wb7uIlG6c4BPrsq4ITgTXlkS&#10;1gd1tNNeJqtGX5/0eO5gFW6/7hh1NLUHTw3yBY/z4kXauOghx2f71IJPtqpCRx1dVcryXI26eBJ4&#10;9ZfwAVcg/q/lyoq1BGz+YTMq/A+TD7uvxPD21yoqAASpROHR8NtVVcIA0jb1YR1VxYOPe3Bbd+C9&#10;WYHnfAMOWbMmIZdyDQkX3zRxrI5PfaD77HgsVlf5IS4W2o4q20VrdVMIST0im8zwxOXpxJOx7AG4&#10;+86DgRy49kWqqhSZckxXqLXXP6SmgNFQA/69RNa63/wg8JFZhaN4p7x9X96AlHtNGSWHHPEshI4V&#10;KgmqJYi8kZiPsJBI+7TgoZZy/wBUMYgNLG1DlZXGkGB0TVtWfYHq5htVv+I8ZbVd3phAS0P70aj/&#10;AKY8aZW8wxgVGeBGwn8KjTSiKzSt7ttWdgq/WvF3lj0t47JW/wA+xqjSStYg/PY63zU9vaIzcIfo&#10;4N7PIC4dTvinisz7uFExzIrMJJj402y5kwhI9kEnnEeEXb6L9uGCm6R5ZkpQc6Zhq6oIABEj+RAv&#10;wVVI04OPyzdukJWuE9EwKKlqXPHHp2Uy/wA8xl5StFRIiHW7Hc9/aQNL8ReNYH6dcsIEr71Lg/5N&#10;JGZifi178A1xdWFrJVJHQCSKcabWD4RpHE06Qy5oqAUCrFp9px2+rnsGzJTzSNT9IsgKw0AqaiOy&#10;/W7jhOzfqewtbcR0qG33UvcbwxVj01EqaZKVt2PYq+8i+xG2D6gNePNdhXVmuVos0Zjw/LkBHvQU&#10;aq0oHjZlHFJZvljxLS0OIEY9UUmSUSISVEdI21ijrKB9pw6imrD4O4IH3vxOQ5I6V0R87EHqcxzA&#10;/wCXq3YqT7dl7cLLa3t2FeNRcPQaM13TqyBpgD+E07K2O1NhJspvaq2Jt9PhxWy5kbAaPzaWGmwm&#10;kAA91UjG326ak8OQ+3biEpSB0dHWKYBUvA8ecKx/yukmN5i87g92Ytb+jiUXPE+NVhgywlRi9Rb3&#10;Up42ckf8S7AcRfmRsSCvyGyvLAawNTZ0oMNp2qq946eMd2dgo+snivwzp110zF+mxSnp8BpmGhrJ&#10;i0lj4iNL68OWGbm6VgIHScfcKsp9DQwEjjjjSOk6gZOiYxYWz18g7CmTcL+zfov58XTdB+m2EYe2&#10;J9TMcq68INzKCKaG3097fXxc5lenF1UDjJgVQXDryh3aTB2YbKS0udOouNTmkyzh9NRoDYvNJ5ki&#10;/wDAppfiOn9SPpS6RSCkyq2D01RbaSjCpqL+07QzX4Wu5jlmWj+6Inqw94xpZ+QfWDqPHYcK8cgZ&#10;vzDeTNOM1Uqn/coP0Mf1gEE8SGZPXbl+tivBWYjWQge7FR0jQr9bvtFuBx7em1GLYJPUPmas3ksY&#10;kR7x7emnvB+kOU8Ffz6HD4WlaxaSa7tf4X8eAPB6geoHVHF5KHpflWqxCdzZJJ4pJ7N/xBBbTgfe&#10;z5d6DoG0RxNGS7Vm2TK1DDpMbaXVUuE5fw1qnE6mOjpYhdnZliQD4sbcz4h6UfW31imWDPCzwUSk&#10;kRSOlDTIP9cEj9p4CFM3t3/EdPADCPxqiczYaTpCpHV+lBfiPXroll6nNXDjVPVu/ZKLdVTP4e6k&#10;Adm+ocX2Wfw58FppIoOovUjAsIKgXp8NjkxOr+hV2Km76zws/lTy5QqPTA+s7fSaLjnKUpJSlWBw&#10;4T7aCPMfqszlMz0/SjpfmTH3I92pq46fC6RT4M71sqzbf+IxE8M7gXoI9K+DUsNXmWPMWZYk71OM&#10;1gw2kYfCli2llPsvwRWu7KXj+2WqB0E4dXD30GLreK4Pi8A6AiSqfLZQZ03Vz1Q5vl+WrcQy/gUy&#10;H36PBo5sVqk/1Zne0SEfRwSIKr0u9HAaXpFlDCo6qPRpKWijstvBqiQXP035IFrkVhagylJ9ASeu&#10;dnvosDuYX2KlKEjHhI6POhByx0v6xZplkr+oGY8RihkBHlmoMSyA+Py0J2AfA8CXqB62YcGpJsPx&#10;DH4sKU6CnoU86Yj2HYLA8WuZlbsnSEhOGB2keQ4UesZECQVgkxtJ2UJ2C+nbpzh1WtXUYb8/MNfM&#10;qGJTd7dhPCO4717x/OVbtyLgFXWsxJNbjEjEf8SEMdyfrI4BbnMl3C8Bq/vj+FSAxZAbYB6Rx/Wh&#10;yoKAUMKwR+VAiC3lwqFUD8jyZT4znehoP+NEs25zciPy6CAD/l653sOEtzeJYEOHw9RAijXuFD7R&#10;t9Kzt8q12UiQDuftEH6OPsHXzqdhOHtgeWqijhQXukMU9UzfEyECMn49uF6d7zbN/svt2TjPqNhp&#10;T/KtIBcGHvx6KaazK+E4pUrWV8ZkkA919AR8OBDmHqZ10zGny4zDU4XTO3vt5kdJ9e2H3mt7OBk5&#10;xcvSSdIP8fD1FGqWWxsj121LXLeAhkdqZHdPssy3I+s8jUPR7I2Zovm80w5nz3XP71oxPHSl+9tx&#10;1cfHtx1FiLrxOLW4OhM40RvLKcEkAdZx56K41lY9Ed0skFJABqXYBvpA7cEDJWXseyji4MWVxkmm&#10;i0VYYxU1j+H2XFlPDT8g4zglsgcJxPvpGbhS0QVSBsGw+fXUlHgxHDGamlSpVgbMT7h+nb4cGivy&#10;fmLHJlq6PLtbibS2ZqnFqslre1YQfLS/s4JrbL9SIDa1Hr2UQOOwfEY+dMFDX0OHRhKurgiC6eVA&#10;Pdv8CfePBGyhifUjLU4wnpJlegw+qBtJVN/pFTu8djkbYx9HDFC3mVpSyymY44n28BSVTiF4rJI/&#10;o9FJLN2VstYzAcQz/i00mHA3FM0hggIPYSIpBk+vmfO0PV2nVa/OGMUsNQTuZFk3yH4MB7eH1yjM&#10;lAKUQI2gdFKLd5tUpAPV0+2njKb5NanWlytRMlOgsp8oqlh7L9xwFcaxnOeHucSrafCsOV1stVV+&#10;/KbajYjagngbWp9MKOkY7ScaeSklQw9aWKUtNMwjjkkITwViF+g20PCmZxz91DzpjceX8hYrDmHG&#10;Y5P0nkQH5KhTxaR+zykdlHbgSu81fUoIQsE8Y4UKgykYmnGJVhBCqEA/W/BIyd6cOqOKYjPjmIY3&#10;UUU2IIFqp4iImYewMNQo9g4GktXL3iKoOIw+dJUOoTMScabcQxXDKWyztvPcKBfX6ODTl30o9KsK&#10;kWnzBUV2PVDG5iWeRtzfQpueacsEN+Ja56QNtVdddTgmPWmWoxzFJ6N6qFFooU1Ms5CqAPE30A4c&#10;Ppp6L4sRqYqzIfTDD6XsfnsWjuQPaA4J/LgOv86yrLSA4lJI4E4n0PGvJfkY7f72q8evP4hnpO6I&#10;Cqi6k9UUqa2lVi2H4D+mnB8FJgvYn/WI4LmYcGwvp5mSbJ+c8RhiNEis9PhdMkEQJF9u5QGPCa8z&#10;R/M/BaNjSRwTHMUX3SnCnWEnzOJpQdCeoq+ovpDhXWzpTg9VHR480jUs+PztPViNW2h9jEhL+Avp&#10;xvn6q4TSU3yuT6GRUkNhFHYM/wAXfget8odt06rlUGcfKgwlpx/Fap6YoWv8zdVW1oxHONek8seo&#10;lmuUj9ojjOnI8Uuf8yQCnr6hMJpX+0kTHzDf/W4SX29FhlAJHjWOA91K2bU6ifZ0U7wZayPgtStX&#10;h1FJjFYv2Jagfo1PgQvYDi6yxlbJ2AzrUIiyyfvSye81x468x+zftFfuEFDQKQejA8ilDdstMzt+&#10;VN+Y6fPmZ1+VrJzTwAH9DTjYpHsvpwwuC55w7A8JrMTmcCClp5ZWI0sFUntzEPNb53Mn/EolUiZo&#10;zZsEuDZHnQR4v0Zp5lpEWjXfPNFHewNwXFzfvfhAMF66VuZ8GTGGIjWqMkij2qWO03+I5JKrooSE&#10;gCYpCWkIVHE0dWHptgNK6eRGdsaqgF7D3RbicxTqLK15Gbd9HCN68jBRxoz0tpwpV02BUtOo2KFt&#10;wP8AEc7JUKWI2n48D712UDbNOJOmniOCNALDgfYhmdnJZdB4a8LFXpcppMk4+lZ7W7cSNbjs+pY9&#10;/DiQLMzSlCdNe4kq3E5HOul+eUdWNKIr3G9Klb9zc8QupJ2U2pE17i6yVUI2KRmW5AbUfDgNumVA&#10;x00UPNq4V7gCfiK4uKvNvT3Ao7Rxx09TU6dzc7R/Dg+ydGlhRPlStaSLc1ijFmb6eEzVlvobj28U&#10;Kx2UVaYA8qy84sP3l1tzQVVgoivcxN7vKzWwqdte50HufZzwNeIjbXucbre3HVDCaqRNe5jZ9xIG&#10;tu/PJHTTiEzXuYVYXO3XjJphw6TXuY3921teORNVma9xxr5RHkLHSzbVWlJJ+scTWyZcAHSKsyjW&#10;seY+Ne4K+T2H9WcOZvGmhP3qORhfIKXV/wCMaB7ydBI6z8a9wbvT/iFZReprIMdJt2z4kgcnvb4c&#10;MctQlwkq4EfGgVnLKHLdwmcE4VDxHd/L59nfy3t/yCebj+Cy/MUMbDRgLW5lBbN/s8D7K5T3pSl1&#10;UdNFQxOOeOpUVQsB3I49km3vac8oqThRQCFU1rCSokQ2UnmQE+XflyhShNMkiazJZG8tbG2oPMTF&#10;gAQL8UmU0ztNSQm73n0JN/Zx+wSVErIxJbUjjzbxQcBSF9GBpizAplwmaQMdwVrfX2vzXk/4UoYL&#10;CueOi2dtBJasoy19SNGsB7OCLe1QcZTp4t4+YroH2Cu68uvGvI0kvQZDNQ1HUDC5H3JFi1PIv/Qy&#10;nu1/pPKGbgvtOnMNdlZDEVYVxGZz8uCHDqu2sVdCb+y5tw8sZUVp6UGhJlsrK09Laq9wykTh1v20&#10;HIqIioVIivc5X0t7eUpuvcxvbw8OOirivcx8vVq9ziV1tzW2rA17mVBsPGyZps417imwGbysQjbt&#10;Zh24W3IlNFF2nUg17hPup2HJgnqJxSJSdtfTxzg21vYcyv3RuO/sUydgI9lZGZG9+ayds/0FFNe5&#10;kaS66a39vfkkhMgHqpiK9yLIBewvr7eeANPCvcwU0pp6xJOwBB45sp5adSSK9xP5fp3wXq1iVK9t&#10;lfAs6/R7OPXpK2wqNmFHV4oXOXtq/oK0mvcG0aAEfDgPmai0417nbyhtRygTWtNe5ge5FxypNOgx&#10;XuQ3AQ6X5cGlQxr3ImY45K3JVfFEN0kK+ag+K63443BVFKbIhq6QTsOB9a9ywHoxmBMy9OMKxJTc&#10;tTx7jfxAA5j5mrHcukdJ+FYjby2f5K9cR/fGK9wVSwZQB4cDcTtoAxFe5xUf4eMqGk1uvc7Onfjc&#10;kVqvcxB9eU205Fe5MppzHMjj2gc8UwJphaZBr3Er6v8AJ1Jnz014nOibqnCgtVEbajZ9r8uTBunc&#10;+Mtq2bfShD2d5krKc6bT/C7KD617hNekWPDMXT/DsQB97y1VvpAtwYXbBZcKD6VkfvDafk7txHXh&#10;617gmaA24VHxCgNXuZlcjt4cSgRTZFe4qKmilzDkqvwiM/ptoeMfFTflGfCuiZtwWl0hw7Jg+Rr3&#10;LrvRXnP+tvRLC1qJN09Ehp5Re5BQ2F/q5lzulcFy37tW1J93CuZnaZlv8vzNwpEJWdQ8jXuHDU3+&#10;rkqoJNY5GvckXa2g4qUSOFM17mHXW/08TieIp2vc6BIa/PfCtGvczK2t+KBsNNGvcFPIeKmGbyT3&#10;uLcFuV3JbVA29dAfNLfUJrx5Wp+NL0yetyDlbrrg8X+k4ZOKSpKC7GNjuUm3sJPFW+tn37CHxtTg&#10;esHH3GfbWfH0454O+dy504LSSkdY5FYUb9IyfX9/Kg8Mr0xDD4axPsyIGB8eY3tL7wAis632i0sp&#10;PA1m5NLMO/FgFJIr3OZOgPNGqV7nAvfQcaq4Fe5jJBG3x5qKcAr3MRBTXx5YCac217ityvWoszUl&#10;SN0cylHB7EHQ3560WLZ4E4CaIr1BjWnanEV7hScPwxOlvWWtya7bKfEC00KgaWOotwaOJ7kydh+B&#10;2VkK6/8Az3LUXP8AEjwqr3B8k3aPCdRyrqTGHCoiTjga9wKs/Zpi6YZwwLqVT3iEk6RShRoSCAxb&#10;6RwzQuNLqBiMT5ih/lNic8tnrIwYSSCfdHrXuXJ5Xx6mx/AqfFqMq6VEaOCp094A8yGy+4TcNJWc&#10;Sdtc3L+0VZuqbVMpJGPUa9xREjQngiQg8NlE9e5yDaEAcTFONUIr3OLXsPDj0aasK9zyk355J6a0&#10;a9xQYVWSU9QtgCObBSDRS+3rBr3DJ5ZrqPFMLkwevUPT1kTwSr7VcbT/AB4OcreBVpnA4H1qGbxp&#10;TCw4jBSSFA9BBr3KZ+n+LYh6ZPVzjPSquianwbEJz8pIx0ct7yEfVpzHt1xG62bFGOhSo852Gukm&#10;bW6N9t3mr9BCnUJ8Y6IwNe5cLS1EdRArxHcGUH6zzMG3dS4kdPyrnS4nuyRHGvcmKug3afRwzKzO&#10;IpETXuchYHjBVJmqV7keVyDYduWV4tlKEivcxMN32e3LJhRxpwV7nrgaPxGtMGtV7jzhFc1JUrIp&#10;sONhUUW3LXeJivcMFlrFVlVXDcUuAOiRUSX1vpNe5Xd+Kp6aMa619NaDqTkxB/McBBNSEHvyQDUH&#10;TUlT+XETOtaC0j7kq1JHxA66zT7CN+Wt3rtVlcnwO/bOwK/UVwVbEjw5UZ0kzYcZwUYbWG1XR/o5&#10;b99NBzLTdy8VdW6Qv7gMaz53hy/8q7rT9qsRXPgxo4Op7jkkAVG+yvc6Yk6nmzXq9zgCQdw4mUma&#10;cFe481mH0ec8sV2UsUQNHUxOF9okt7pHsseUdaFwgoVxEUgZfVlj6LhskFJE9Y4j2V7laHSbMWLZ&#10;Az5W9N80Eo/mvs/1SDqPrHMdba4OXXZYXsOys1s/s282tEXrGI0iev8AdXuHbVzIodQLclJKpFYx&#10;Eaa9yNIut144FU6mvc4Kt/Dj4NWmvcyL7tiO44jcFV217jxiOFQ53y5Nl6R/LqAN8Eh8HHYX9h7c&#10;R3VonNrc264M7KQsXCsseDoEpJhQ6q9xy9KnWVaPHJul+MOyyQsVXzO24aEA8xZyC9OR3hsXztOF&#10;It/t2u8aF81sOJjoPGvcsnWUyRgjt7eZUpIOPTWFRTpONe5x3MPC3Hoq0V7mItb3u/PAVavckI7p&#10;7ym3EaoG2monCvcg51ylh3UrJtVljEQPPRWlpZPESAXAv7D24Ds4y1vNGSy4JSsQR8DRvlGYuZPc&#10;pdR9pMKHVXR5w/Du9UuN5MzdL0U6gRNR0ZkMVOJCd0UwO3Zr+63hzlew+7upmCrB8ENKUdJPA8BU&#10;k7+7rtXDQvGFaicSRsjp8+mmLHsNFfSMYx76/eR7ObAEDpURiRTcHx5OqpSYrDEjSYO0UC88LQEq&#10;QbHTmXsNOV21s1jSwsbc7AZvjytVBrzBBqTzkbjTnq2BXAgyCx05kgneCS6fnzSkyMa2RNYZ6cSx&#10;FGFydOCPQz4fjuFzYJikaz09TG0ckbi6srCzAg+0cCzqFMKC04EGRV7a7csHgtskEQQRwIouHVDp&#10;pHjFH/MKL9DUwP5sUi6Msim6MCO1jzUU/E19FuI+kjqsnVPIEcjZbxOZ5qfy1P6J2N3ge2lh4fDk&#10;K76bvovWzmTCQn/jqRwV/S8lbeo4V3U7L9/k72WYS7/dW/CoTif77yozXp86wSdS8BfCMw7Ysfwg&#10;LHWRr2cHRJk+DePsNx7OBn08zvh+ccBgradtshUeYnip8eYcLCU8Ky/acBAPTRg3UjUcEymcxybj&#10;9I4jViMBRi4kRhWAkk7eCxlfHZE2hHse3CEpRMq2jhRIUiZJxHCmLFaJ5l2IO/DDYdPhebsCqcrY&#10;/ElRT1UTxyRsLqwYWPBdu1nzm7b6XWyQknx/3wO0HqonKzaOBbezmaLn1AyfiCVsWacEYpiFA4ki&#10;dTqCO4PtBGhHNZ71hemzHfTF1VkqMPVnwOvcy0cwBttJuYm9hX+HOjDui7Qm/tiFIXjh/D0g0Pbl&#10;gXzfeIx8uBoeenudqLPmAJi0A8qojPl1MJ7xyj7QPwPcHxHAdTH6dsCfE76AA/G9wLffwTC/Qtou&#10;gfaMfXD51HMePRjNLzn/0/n/APPV6t/jnuer1e57nq9Xue56vV7nY0PPV6vc5XJ0HNV6vckRUFbO&#10;bQwu/wBCk83VwkmvcUlBkTOmJbRQ4XUybu1om/o56rhsnhXX08XeF+nnrHjNvksCqTf2oRzVPC3U&#10;rYK8bntpwTsH9EfqDxd1CYO0YbxYn+FuepUmzcVwriWCfbIHxPBdwT8NDr7ihBqkjpwfAqSbc0TB&#10;g0pGXrrBJW0kQvJIoHxYcGLBfwnOo1WqnEMQVSe4WM80VClIy0naabp8x4HT382qjFv9YcG/Ln4Q&#10;URVWxzEJHPsXTljgJpSMuFMc/UTKkGhqQT8ODjlv8InptEytiRkkPsJJ41qpSLJApN1/WbKFEpdH&#10;MgHiCOGDy7+Fx0Tw3aJMNEjLqbre/PFRTjSlNq2mkLW+pTKtMP0Sfe44O+XPQJ0ZwWMCHBIdyi+q&#10;DjZWaVBlI2UhcS9VtDE7CmSNUHje54NeBelDp1har8thEKnT/cx/RzwVNXCQKDXGPWDVLujppVXv&#10;YgAcFTDOhWWaL3aeghS3a0YH18tV8KCXGvWLje3Wvdf+In8uLvD+l9BTD9FCq3A+yvjz1aBigcxv&#10;1X4vWM3mVbgezzD9/FfTZBpLlmQA2A+7mwREe+qEgUCeOep/FWkKRVTshN21v/HingyjSoLBBrxn&#10;SK1NBBi/qOxWolLtUMqrcW3a247RZYgVwWVQfo5cCK1qoO8X9QGISxiKCVnve128fo47R4FCpsB3&#10;56mpoNa7rfiEq3lfb8CfHk9MIgAGnb283XpoPsQ6q4u0x2TN73sP5cnRYfGNNo5utahSJxXqTWOW&#10;82Qsw0vfw5Njw9L6fa5fQdta1CkJW9UZ1Yq9iD3I78kLRbNdOOBM03qpGV3VKMhypO7XaAe/J0dE&#10;FOh054VqZpA4h1RepjsUG8n7TakDxC/E8zJSAXJHN1uMKTU2eZJI1iBK3/xd78z+QCO1uepoUm5c&#10;2VMcr7Z7r/hB05kEKKNRzdXpPVGZayrcJvCAnw05zEW7U89XqbGx8xSFd4JHe/sP7OZvJtqfDlU4&#10;7K1TXUZlqJAYGayk6eAuOc440IIJC+PKLJTjE9VVqDLikkkfloxO69z4C3M6Qvt3ePw45qQox7q3&#10;SRqK92heRVJ/dLW/hzOsAdbBbnx57S5tOFbpKy5mwnD7+bUGR/s7SBe55yamSZNtyoH+HjY24mZ4&#10;1qa4Q59kwRxPRxK8jEqhlXcLMLXt7fZySVRQBYr+vfmklLZxx6a1NJSoxDG8wI5QqEJO5rag+PMU&#10;1ciMADdhpw07pShPDaK9BppoMjtJIwqEVlLX3uST8fo5iE00qlwAq9tTr9PKApScSSduzDy66uUx&#10;wpQ1WXKOgT/RryltPd0sPbfnEtGULTvrxSHVNEBsYHjW0gKIFRhlv+aqI50svexFibdr8jJVIjk7&#10;bgduLrhlb8AmjFSUyIwp0pMGpMPoTENsbG47aAD9vOb4jExsyajiD8mWiCDt99MLPRThTYe1ZAIJ&#10;pml3Cw2mx+vmA4hTNMIyGB73Ha3ExYcRgBO2k5RGNLvDMq06YM9dPUrEEKosbEmQnxsvsPt5idxv&#10;PlE24YtNlQhYFUAmmSpKUt0GrX/LmO7MS0nvcNEtwIAitKSNlNFTiCwttEgUDuD8fEc8kPvAOdgP&#10;t4ZQVddbJmkfjGaIqKF3oo/OYAlivcD28cxSCMFyPDjXfAgJPuqhFBQc01WIsAkmhBA9v3c57RYG&#10;I6juOOpMYEYU4DAqDHUN+kpavXeDZiNRzAZZBN73u8NU933c7T7/ACpO633iY49VQYcvyy+Y2Hy+&#10;algWB0sB9P7Ocx5qv5hIYc1qQtOjZHv6qqBBikzVUjQyvaKxj1uO+vML1EaMVY2PFTds44PBHrVi&#10;NR2x+NPkOD1DRrXFf0ZW7KfH6OcFqwx2g3tww/l2gSokdUTSspKuNc56DcglZPKHwGv0ckt5rD7P&#10;fhCkpScDTCpAio4poFkInGgFxfvztAQnvX5ZyFrkGRVkkcazIRBEXVlHjf4ezninulb3+PKIWAZA&#10;xq3Gm+rxFvt32gjt/ZzLHTlfsk35V27KxBHtpxSpppqJUnhVpDe+p5la8Y2lr/TxBgsyBj1UzXCC&#10;SkF0JJHs/p5CkeLsQCfgOCC3QsY8OutKSCnCmbECm4NTIF+N+YFNj72utjf2cMXASKsFxBGymuUR&#10;hlYfaPs8T8PZyZHIgiJdSliQN2t/o4QqbUXIwPlspSt8vdHwp3xiOkpI6dKesjqZJ082URXtGTps&#10;a/7w8fDmBmUD9GSb/DhqlJO0Um0jopPE+abFNByTTzWGzw+PC59qTOyqlIrBMN73fuBpyOzMt2bT&#10;ixI2DbWxCjXBUQICw97wPMgnBsxFyPG+vG+5xIGynNBQY4VHeI+9vF7m45kDGYlmBP18RlIbwBjq&#10;im4jCo4fY29dWGnJMcqmYI5AX6OInGyEyAZrVdiVWkJC9xzuWWANtIDDXnmGlqHEGqqJGyvFY30I&#10;53HOsi2tYfDlXGVIOMVQEjbWB13Ar2Px55Yo0BaO9vp5vvC4dJj2U9WMKyBgByVTvvH2T7CTwueT&#10;oOEDqphQJ2GK5Rnda/fniFDaX8eeklNVbSU7akFmWS/gecO3jpyhFKqcaVTIhQaHvzFURyPEHgcI&#10;Qdbi+nw4n1xgQT5VdJA20JOQq3LeGYv5GbIZqmGZLIaeXYUbwJNteQKakrBG5qKnzWJJFtLDwFuE&#10;C3QyuFoAHtryiFGjc4pmbKGO0uGw5Ew5sLpqGNFnWSYyNNKT70rMR4+zmAmqgRuxJPjwMXrTbix0&#10;RwrQURRr+l1bUJThqVFJVdd3f2+77Pbxgnd3laK1iBe/ELjSW4IOHlRk24pAw49VHEyRW1lTRRyz&#10;xoJb6XbQr8eJfEKGatS1PL5ZW2q+JHNKuktAgjyn5UqlaMSaMzkOf+WYhHiOIUaVkBujRkGwJ7G4&#10;1PJ2Ab6TEVdiWDCxt4fG/Bdk12l3w7CffRiletM8Z86Kr+Ifkh8w9HKmekbSl98I2uy+p0+jThx+&#10;lNXHT5qgFaolppYWjZW13bxbt7ByBe0G2NzZKQAQQsGRsEUB7xI0HTwxitdD0gZjwvJHXSnzDQ1Z&#10;gx+KsfyVC2KJGQQ8ZH75Phz5g/r46X1nRz1n9T+nVXEIf5RmPEoQFHuhTOzJb4FTpySsgu031k06&#10;nYUjzwEUBUrLgkiJr6/mRM14PnzJmFZ1y/N8xRYtSU9VBJ/iSVA6n6bHhRB5mzcfsk6fTwX1elZy&#10;dh9DJWVSqi7rsLgD2nl0DUadAmvcMhl7JeI49LFQ0amONftM2gA+PDttoro2Sidte48dQMtx5Xye&#10;JcIopKyRZNszGM7VvqCQNTxS/altOAmkjiuFe4Mvou9PFD1ir6jEOoFFSthYZABIQHt2bYoIYcct&#10;Mq/MpOs6ejHGvN23eJ6Ki1k5p4GlVS7KLhR48t9ofwePS31AwaWmw18TwaumUmKqgqhOkd9VZoJA&#10;Ny+0bh9PAe7kV+glTTqFjglSY94Nect1tgaQFR140V3qL6oMH6cVKjGaFhECASzFSzf4UNiL+y/K&#10;bvVJ6I+qvo3znHlfNTxYtgeJOz4fjNLGwil2j/JyhheOQDupJ+BI5637w+F1OkjaOHoeiktu+Fyn&#10;Geg7aGrpt1Lyx1Sy8mY8su4RtHilAWWM+x1BI+sEj48CPp5l2aPE7olrtddPv4IW0GjppMUIXDQ0&#10;GEGJxcXJ78OANIwpSBXuLWDDi9lXTT3h48cIkVdUV7hOOrVDUPg+O0Bu/wArLDLHpqI7i5+/gbuB&#10;00VOiZr3Ckqjzmya24VgUXJE17j5jdL5VNSSlRtaHapHiQTf+PNVZQivcS4tftz1J69zmO2vftz1&#10;bFe5w2m9uerVe5xN7689Xq9z3PV6vczQn3gp7E89Xq9zL5YLGO9+erde5HYa3HPV6vcyWZF3EfDn&#10;q9XueSQIQfZz1bmvc9LtdvMXx789WjXuYTa+nPVqvc656vV7nuer1e5njRCCWNu3PVsV7iiwugE9&#10;J58s8caI1wCfev8AEeznqeSK9z0kOFNHI+8yVDNIbD7IHcH6+erxAr3G0xUzUpdb7wwuT7Lf089T&#10;de5no/Kcrck+UysdP3b683VhXuN1dsFTIIvsliQfh4c1VDXuQueqte52Bc2PPV6vcykrsCDw5qt1&#10;7gk9PsXahxiGW+kbXH1/Dx4ZMr0mlrCoNe5Y/gVYMW+WEDXSam8zU294aNpwYNq1Uf7a9wBOr1L5&#10;MctQxsY/fUqddw1GnCR/E0mcr3AU6v0VTJNheKVACzVVJCzMCCbkai48eB9Qk0hfFe4X6YFJCouL&#10;E8ZorOFe5yUIY20udOerVe55IW+14Hm6tFe54xs99o7c1Wor3PU6jzVZhoCCfo5uvAV7j6rsZHkv&#10;9sk/V4ccIpYkV7keeax0PhxmtkxXuRjU+J+0OVImmNde45YHiIpK552Nt0bLp31/byycK2g417gm&#10;wwLVITTMVG0Fb9/r4ZoNLUia9yQcLZoQrAlu/LrTNOFNe4jsSpoZMQjiq9BGwd7/AOHvb6zpwqdV&#10;pFMGOOwY14mwvywz8OjNWQcMq8zw5lwKmxqupkSpw+KqhSQQ2aztHv8AdBtbU8mLc+/btXwHU6we&#10;BEgUoZZRdIUkzq2iOFJfMOBz45TRU9PVz0YSUOxgk2FhY3Qmx908Px1B9SWO4rGuDYRMkRI0poEe&#10;d19irFTKU+88ywVmxR4ZAHAJHDogUA3bdtn79vTtJ8644VlfAsDQtSQqN2pZ9TfxJLcAbEsldac4&#10;s+J19BPDTEbvmMZq1o4FHe4p4t0h+ggcMm1PuYokdZwTHXTawlgQNvRs9KfPm4L7IyXv4KLg/X24&#10;HuMv0qynH8lnPOz1Erj36LAYRAGP+DzQXlY3+A48u9QBDruH9FscfOi0NKUcBHn0eVZw0zHRdqke&#10;Pf7uZMLw2paAYp0ryEmFow/5K2LgyTMO+5WqDf67cuLgrjuGf85eJ9ppMuNhONdgXbVrkd7ftHE5&#10;X5K6iZ/xOOkxfF5cYmGi0uGwyTkewXjGxQPjxajLbzMDpWoq6AMR5YYUUrUlvEnHr2eldSywQIGm&#10;ZY1vYFiB/Hi/wn0m19DEKnNS4fgUYJLNitQJpre1KeHc1/gbcGVjuUpKv2g0jpUfh1Uh/mCFYNpK&#10;umOdlN74tDvaKnjknde4RfA+N2sD9/BDjwn02ZEoFjxXMGJYzUD7UdIi0EBI8AdzSMPqHByixsbH&#10;BS1LI/hHhT+NJ1Fx1UiAI4n5dNYEfMFRKyNHFTRW9x9xd/rWwA+88hQ57XF3ePo9kumpYz7vz1Vu&#10;ke3ifMm9ntA4+b7T4WG0pB2FUkim2LUNjxHHn3U4wQzKA9TKXYDWw2j7uApmzFMv02I/y7P+YRXY&#10;kz7RQYWhmkdjrtG3sfq4F7t5CFQ65qUeA2+lGjKSjEAnr6Kk3uL8FDpt0j6oYsf5zk7JUOE+YTtr&#10;MZm8sgHsx3jeD9C8OLPLnblQUy16rP40VP3zVudTisR0cfZTfNilFEQA5dvYg3dvA20HDHQ+nKqr&#10;4lrusOfXnZtWw/A6dnvbS3nsQf8AkzkmpyB53/ih4JHFKMZ6p/Sg6vPNX9yQepRprkxfFJAGoqPy&#10;0F7vUOEH0gC9/wAuKal6d9A+na02IYDl2mhqInD/ADWP1Anklt+55BNwD/xHi1GS5faeMIKzsBWd&#10;h8qaFzcuf3Tjs04RWBUxKrMtPWVZ3Mmi067bX8VkPc8E6p6241PQLQZfrpaeE3XyaCFKOFD7AdGK&#10;207cOHMwbaR4YB6QBRcjJ9fjWST1k1ipco4PHUfMTUqyObXkmJdyfjfTgbthuPZgxpcLw2jOOY7U&#10;DfFR0yvPUNf9+aR/cjUeJYjgccvgtWkeI7enHr4Udos2bYSJ9MamYrmDBMr0LV+MSx0FJF3kkZY0&#10;PwUeLewDU8X1P6dcu4BD/PPVFmbBsMdRvGGvWrKIB3G6niPvv7b6cLkqJOt4gdQ4HoximjdqVgzK&#10;vTAeU0EjdcocdWWPp9gGK4wVO0SrTGniJ9okqNhI+IHHTFOvXpmyhRin6d4diOanjWyGmpkpKM6W&#10;0Le/YfBePrzRtKZbRrjo2T1n8Aaouzfc8SyAOs4j0pwwWm605ikM2OfJYBCQCqxlqqcj/C+7Yqn4&#10;gngOY11v675spnlylTYRkqg/dknKSTKvt3Se8T9C8s9mF6sBLQS2DiTw9v6VYWTdvBWCrr4fjS9g&#10;yxRwbVxWoqK6Q+LsQL/ALYD7+AzW4fguMyGv6o54xPMNSSC0dPE4iufAMxVQL+wcQO2yncbh0qna&#10;BsHkaO/7nigAHp4UoYImgVVoqdY1GhB0P5XvyB5XTChnV8vZWWtkB9yatJkYH/iIFvz5pqyY2ITM&#10;dNMgOL8SlR1CprRysvvOfq0/Pi7hp+pGN0PnBmwXD7arTqlOgHhdtP48Eot/Bh4QPSkqi3MJ21xC&#10;wx9zuYePc/XwKMUq+gGB4gUzjmWCoqgbtDTl66oZvEAR7lBPxI4SuXWXWmLzgJ6vEfdS1Nu4cUI9&#10;f312zuB+hTcfb2HFfg+eDiaLT9FemtbXDQfPYzKtDCL/AL3lKHcjiQ7wonTZ2pUrgpw6Un4mrKsk&#10;pxecTHQNtYrVJIeRwgPdVF/z/s4NWU+hvqV6nIRmXO1DlGic2NJgFE7TEew1MwU/WBw4bYzbNB4n&#10;EMoOOlsGR/nGkyri3t8UJKzwM/Kkbj+bIMFdo/lnllW9ndlCfWQSfy5ixf0g9AOm1a2O9QMQSuqF&#10;1+dzBiIlcv3vHCT3v4W4lRuvbW6iu7WXDP3LV8BNMt5m6r7QAOoczXsOzVPiEMbwQu8hF2jhT3R/&#10;wbWHFrgWdfT9goSjwtpcYVTZjT0pSBPZppccFTV1l9gjAlaeEDDy4fOkCkPv4qJGPHAek06yDM1d&#10;HeIJSrbQFrt9ZGnBKg6u5txaM4Z0tyrOVawVjFtFh4kKNB9fEb+8ukabRon02egpK3YpbMuKHwpP&#10;1WCYPRyLWZmr1V/Y8gF/gLnX7uM2MRda6wCfOeN4XliDxWadWnA+Ea7iTwocuswuPEoobBxM7fZR&#10;uA22YR7IqLT41leJjHgdDU1737RQkD6dz7Vt9fEI2WshVkpnxDMGLZolOoWlh8mEn/Wkcj+HKC1Q&#10;rF1xax/RSMPaTTqi6cAkJ88aUEddmOQgRUkNDCfGR7yD/gFFj9/J1I+C5dmD4HgdDhrrqJqqT5iU&#10;/TfQHjie4ZMttJw/pY00ptTwhR84G2nBaKqnXfWVcsoOlo18sfx15ixfqLJif+i1+NSSEWHkUymw&#10;1/dROXevnHI8ekdCcI9KqlhLOwe01mgwmgo2MkdMgP8AibU/WTybRYBjdbAMQwXBJXQ96nEqiOlh&#10;HxYym5H1cp3C9OpQMf0lGB60u1lIiPWm3FMx0GGIGrZ7Jr7sMbSH6PcB4yV+O9NMrOIerHVPLmXw&#10;Tc0uEOa+o/4haK4B4RXV6xZD9qtCZ6IPzq4Q48cE/wCccPX9KQ2I59x+SK2U8r1+IyP9iSoaOnh+&#10;lmdi9v8AgONcnXv0R5cqVqcuZdzR1GxD9yeelZKct4FVlKgL9XC9Ga2aTOKujSkqn1MAeylP5Fx2&#10;QpQCeEbfbSbgwn1G5omKY1W4ZlqmY32UIeqmt7DJII1B+gHjfm712dZcLw50ytlHBci4aFOySsqo&#10;zNtHa8UQ729p46reRxIwbCBGBWZ8sBFUTkqTipSiOMnbSkw3onl5pTVZoqqnGai+r1Lm1/8AiAO3&#10;hYKj1AeqrrJO/wDVfMtdUR+JwfDjs/6LspF/ZwF3W8V/emGXCiP6A20IG7Jq3GAT60v4sAyngojg&#10;jhhpwT7ouFufgLi/AizZ0h6t43inzXVCSprA2ofGMUdhfxvAhOvwtwCXNpd3Y/a6p2ypRE+lGqFI&#10;SmEwPI7aUUK04uKdQB8FA4sMl9M8DpqmKgopoaVT3empQij2+8bseWYyxDXiWoT5UhL+jafbsrNc&#10;gXtf+PD+dL+luWa1EGXcj43nerittkqQ9NQKfa+g3qPp4PLcttpGhCnCeB8I9pwoE3mZpbEd6E9Q&#10;GqfwoGc95sho6kUNZmiiwGOxDRgxyVT6dowzAq3ssp4aqjzT1aydSnLeNZhwTpvh0a7vlMLjhEgX&#10;xBZCWLfTwZ21s5IKkoaRwScVT8KDqnWF+NpBWo8VfxeXlQDS9JOj2cJ4c4V2DYln3EI2KRVGKySn&#10;yx3AVZdiKl/YvEXiHU/oTL7+JYrjWeqtL3SSSVad2Hiyr4cEinWAPEvVA4Y+7AD30021cXRgAJHl&#10;jQl4bknqK8QpsGpMJylTDRWpqdZZ1HwJCqp+/gc4r6mM60kLUWQqLDsqUguFaGlhWUW9tRL7wNvH&#10;gIczIIBkpSOEmaP2d2pOpWpyf4ScBT5/mFyliMqVGd67EMwMuu2tqpGiB8SsSEKB8OFOzp1owv8A&#10;nLVvUvqOk0z9omqJKuex/dWOLcL/AAtwC3O8zNuoh10ERwxA6xFC2zydCCe7SABjG2D00KuFYRg+&#10;WYUwzLmGpTQgWHkxqij6bWJ4yDqxl/M9IcIyZg+a83sx2iNKYYdTHT96d2LW/wCB4Ur3jS4E6EOO&#10;A7I8I86PU2jTJkqx8vbWXdi7+YlQIaQ90kDbyfbdTt/jxRZe6V9fsRSPEcsZAwDK0chv5mISSYhU&#10;gf4nYoiaey/DK3ts0uiS2ylCeBOJPnMCitd2y0rwyemoJxPDtogq8S3TDQ+WQhP/AAOp4r8xZex/&#10;CcKaPqX1SNB4SUuFQU9Np7P0QZyPZrxYvLXQmbq40/3qIn1jGmVZkmJbRh19NdU9Ph82IDEKakMj&#10;gW80lh94Y2/LiGwHIOGVqNiPTPKWY84VQN46qrjk8gt4MXmIuPq4SDLLdPiZS46enGPacKcF8q3+&#10;9QCTwJAI9TWStzPgWEVBp8Wr6Oie19kk8auR/wARYg8MFk/0udZs6xiq6lRV+AUj7S0WG06GQDxH&#10;myFFXT6eOWuXOXSu67tTc9AB9oMCmHb+UwhwKUNmM0Guaeu2QsJpjTZbxnC6rEWNkglrNoJPt8pX&#10;b8uDHguSfRz0Or1q5st4njmNxn3ZsQkWsl3jtZL7F19g4P7bIrTLl+PUo8UkSJ8piaCy3H3sCoJP&#10;VgaDCowH1S50b5/+sWG0GGTm4jo4XV0Q+yZ/ebT4DiozF116r4nCj0WCVGU8FchQ4hTzWQ9iqrqN&#10;PhyRlXKwgaGlIT/SIBj04eykos0QAXCTtx6fOlRlLo703ppmkqar+sOJxAl2mmLLv7kWBIGvG7B5&#10;sDra3dgjNXV7+89XX3XX23bh8m5Y1am/Es8V4etPlOnD7qEarGIU1F5mJAUlLEBtgpRuJ9gsOR83&#10;dQekHT2E1nVzNcJcAl6WGoWNPgCQdx+ocRXl6yx433QCP4UmB7KumzcewSIxpgSHOOKp5eVMNjw2&#10;LstTVgNLbxIj/t4AWJ+trLeMQvg3RbBaqWg1UzwxGCEgaXad/fkJ+A4A397mm/BbiY6ONHzeVgiS&#10;rGn3BumUSVIxPNVQ2KVgNw853KvwjQ6KPv4DObM9dSoMKbOuYZqPK+HKffq6i0kjado9/dvZYHgN&#10;dzq4WCTCE9JONLW7dDfhTE0JSw0lhSi1vBR2H3duBPljpXmH1A4ocVrZq6hy9IbvidWSayu+FNCb&#10;CKI/4j9Q4EFqF4rSCYO0nafKjNxsYAHzrFV1iUMW2BQzDst7AfSeWSdIPTXRYLhlPlrpbgpRVtYq&#10;mrEnV5X8WPiTxUtLdiNRKUgbZ2jnjSdyNvD3/uoBOp3X/pv0owebHOp2N02FUkSs5MkgXd/qqvcn&#10;lgORPRcJ4VxHqVXkog3NTo2xAL9mY8iPMt7miSi2C3lkwNAMT5ii7WsmWxgecKo99Q/45mW8OrpM&#10;lelbAv5ziUnuLWSxtMQToDHBGCzG/a9vo4LUmfPSn0FPyODtSSV4ACw0UYqJyR4Fl3EH6TyL3bDO&#10;c2VDsMpO3aVR0wONNKbKj+1lXUcKJH/ma/F4/ECd6jO02LYVlydyd2LVDYZQhD3IpktIyge1TwLM&#10;xepr1D9RmfB+iuV/5ZTS3HzuINYgd94jUWH38GmWbmWFo4FXH7VwbFuHDDZCT0UkW8krwlJGEcKN&#10;f02/CW9EPpsoaXM/qtzxFmWvhkVv5bSARUzSsfdiChmlm10F9t/ZyrbN3UarnzRiL4xigxPEUlaO&#10;pmUgqZFNmCH2A8k9WdC1BQ3E9I2UIvyigfGY6q2OcgZXyvl7JWFYLk7DVwrCqaCP5WkRQgijK3Vd&#10;o7acDqXq5ieETMcNnKFT3vqfp5FGY3bl8kpWcD0Uqas1AYJpYS4Th9UNtXGslvAjTj/hXqexaluM&#10;Tl81R3vzGvNd1O/OtCsaeXYkDDDyNdLgmGohSOIAey3BOwv1Q5JnjT5isEb21R9Pu+HMfs1yR61J&#10;1GY6Ma8llaIFYhgtKpJVRbkzqt6nMv4P0CzditDMXeHDpVG0j/dPc0+/kPW6FOXQSRjRu21t07aj&#10;vgMD1UE62HkybwLfDlfHSb1SdOccyvh2EPXNS1EMEaFZiFvYAd+3JmesloxTQRuLFYOpI86UfbQc&#10;MWuaaPEoPmaKpWZCNGRgbj6uA+6YW3HhouKChQkV7je2LqUIDd/b/HgZdJnEU4HOFe4z1NeCbbr8&#10;bQmNlKQror3Geprm8r3zcDjhxNX1V7jNLXI41OvNbK2FCvcirUm9ybnmlLira69wRMgVCHFBp73s&#10;4Db9UnCi9/ESDhXuFa/EArpZeu2UcJ7/ACuBbyNNPMmkP8OSTlaA1bmeJpQ6dFvPl8axp4t7eFrS&#10;6gj2duIiRwooONZOZLkjTvxvZW508K9zq4Onfla9GnhXudW1ty+NaM7a9zGBt97l9tbKpEV7mM6E&#10;MPHvyhI2UypQ2V7mF1O74cbmaaJmvchyO5Nu3HZwiqivcm4lGKrImOUvtpST9RB43aq0OgddO2rk&#10;OAdY+Ne4LuT5FfLGHEeNPFp7PdHIwv5DyvM0D3SVLUOs/GvcFvoorf7RGRJ0Yr5WLQdvi3DPK1Qr&#10;HjFBPNFaLdwH+iajVgLUcqjuUbv9HNynLhdYkMh0K3HMh7cnSCnDp665TX+K1DrosOOLEZGC6uCR&#10;e97f2cVEkPzEyTs5AT90dj9PDQpUoyaIdQb4Un4aiSOmeljAbf8AvH936OZpmjjsOKEp7sUnT464&#10;KqhdvfwHG9pZWJv28LcaDhXT6W9Jp0vG8ahDqfb7eOOFylauMN/iHFjUpUK08kFJ8qTmMAPh8pRt&#10;QCLDx5Rh/wAKWMKV+nfR3Nd9wp8WqIf+QowdeCfPx39slQ/oKBrNn6f3ZTdtDCUn3UiPRQXw/qJ1&#10;GwiZyzTVOHVIv2A8kx2Hs7c15GYElv17cwyGGFZLjCrEOB71GrDBltJiwUJV05Pt+14cFGVp1Onr&#10;Sr4UNMmRreI6UK+Fe4Z6nkSSlidT9pFP5ciNQ0qPnUFLTCj5mvcy3tpfmttN17nTfTfm69Xuceer&#10;1e51256vV7nr81Xq9x4wmTbVIfYeI3hhSJ4eGvcLF6haerw7rphWLP8A5KvpNin4r3HMhtxn0qtS&#10;g/wnH1qcdz1Jeypxvihc+2vcbFADG3JoSZFKiZr3On9/sOPFIAracK9xtlHvD4HlQqKXJ2V7jTjj&#10;xUHUPAsWuf8ATIHiJ/4iTp9fHVpLjJHX+FGVrLtm83/QUCPUV7gzkt9rw4FUgAxUZAV7nEtu94a2&#10;40OqrxFe52TZdONHCqV7kKew1Gt+WApWmvck0MK18FRhUhKrVRPExHexHPAQRTTi+5UlwfwkGvcM&#10;V6O8Tp6jprNggY7sMqpYFB7gA6X5E+8jR72eG2od7R7dTd6HODiQqvcN4Bs0J5GW2sdzXucSAPr5&#10;XSTW69zG3stxsmK3XuRyfe5oCnq9zkXIsp8PZxkqitRNe4Iy0UOacgYtl6u1hqKOeM3H+oeC3IHe&#10;6fAGw0ES6bG7beRtC0n317lPXppxZYKDFspSPdqGrkRARayhj4cnbN06FJXwIB9a6Lb7W+tbdwB9&#10;6ASeuK9w0VyTf28DJVUFERXuZF7fRxKoxTZr3FllSsVa1YXNle6n6CLHjZJSZoN37cpJHDGvcP8A&#10;egrPM2HZpxrpzUQJSRROJIFU33KTqx5N+6rwYcKVTKhPVWJvaxlQft2rxKiokQqeB6K9y2pCv7w5&#10;lOl3CDXPo17mXebjaePBWrZTUV7nNzrbvx0qCdtaFe5i0AsNDxJBVtNOV7nYDXtfjRkbTWia9xR4&#10;BUvT1qNe2o4stlBtQNE90gLTBr3fi1689P6frf6c8z5Bnj8yeejlkpja9pUXclvibcnMsfzS0U3G&#10;0YT08KSblZurdzNmnwcAsT5Tj7qxv7pD/G31c1H+nktdSUlRlTFQUqMKnkhkVvtaNzCxttTClIO0&#10;EwOgca755wEuKFw3ilxIUDwxFZOCURu04tGFAea9zoi2o5U1qvc8Bca81W69zogeA56vCvcxMNeV&#10;NOivc508j08odTa3GFpmvLGsRXuBz6k8BjnwLDOqWGxs9dRssUpUdowbhjwZtxcsydowPyob7l3Z&#10;S6uwWfAoEp6zXuPGX8SXG8Fp8SpjcTRq1x2v4/nxQg6047dlFl4x+VcUhW0Eivca88ZVgznlCrwG&#10;oTzJAPNgPiJB2A+nim3UGxoPp86X5XfnLLhLoMDYryNe4a70XZwq6zJLZPxo/wCm4WQhUm529gPq&#10;5Ju7b3dhTCuBlPkeFQJ2l5clF0LloeBzGeuvcO/uDdu1+3JmQuBBxrFmIr3Ma7gCTpyxRxFOGvcz&#10;BwdDyhaKuqmor3OJa32SONlHd9NWAr3JcEqowb2cpKRSdQr3BUyjjRjk8ljb2fDi5h0pUIwxoCZh&#10;a6hNe4Xj189K6LH8gUvXXB6Yy4vl7YGK+Ed/tm3sPNb35anNrYXQHjb946fbUy9k2eqtLxWVOKhp&#10;+Yn+l0eor3F36Y+q1P1S6Y4fjiSBpViCSjxDr7rA8M90s2TmFuNX3pwPpQR34yA5FfONRhMp8jiK&#10;9wzcbXG63fk1IGqoPVXucJSFOmnGnBFbTXuYTYgEcbQoCnK9zgfjxwlJxpyvc82ouBxo41qvc5xt&#10;Y39nGqoRNe4JuU8SET7S3e3HG1RhQJzBjUK9wecMko8RopcNxFBLBUxtFIjDQqwsb3+HEbqShQUn&#10;AgyKjVSl2riXEYFJkHyroi4tzVv9UnSms9K3qXq8MiuuEYlL5lOfDypDcfD3Sbcl/LMzSw4hyfCs&#10;YjoVxHtruhuRnid+slSsx3rYhQ46gPmMa8DccWlLLHUQrJEdwIFiOZMtOBwApM0FHUlBxEV3ydtA&#10;Fm4qpFtr3MR0BC8pVxXuc6SoeknEyta3EqsDNacTrEV7ha/VX0zSro6fq3luD/S6cr82yd2AttfT&#10;2cAe8mVpuE/mEDxJ6Km3cLO+7KsvfPhV9k8OkV7nfSzO0ebMuRTE3lQBZBfUHgXy28FwmCca1n2W&#10;HL3iOB2V7glzHcfcGnjwYoFAcCK9z0TAE68eJBwrSsa9zg7G+4dueKJqwFe5noq5qWpRh+6dbcSa&#10;e7MiqONBxJFe4g+p+F0mWayn6sYATGY3X5krpZr+6319uQnvzkCLtkXzMBxJxjaIoXZG+q/SrL3c&#10;ZHhno6PSvcse6IdT6HqRkulxenkBk2gOl9Qw0PDHdnPU5qx0qTgrz/WsMt6MjXk10psjyPVXuDSH&#10;N7bvy5KYOoTUYxNe5wDqo97Xlq3E17nt6v8Ab5WJq2yvckUtUaWYOvhqOJ1pJFMrRrEV7hafU/kv&#10;NNXV0HVLp2PKqqawrVjHvAKQUmFvFfHmJXajus5m9l3tumXGzOzEp/EfCp63JzNnQuzvMQfsnp4j&#10;yPCvE21PLl/Q56jousvTmHDMcnBxrDURJ1JF3FrCS3x8eYpbqZu5ftli4wdRtB6BWNe92Sfye5JA&#10;8Cth+VB1mvBWUGrpx7p1I9h8T9fD3qyn3l5LEVFu2g9kQqo8wd+d72HPRVYr1l7dxzgZbsbc3prY&#10;EVzCKACRc88CSbtzcVasW0LqAbcdMPxBqSUEaa8RON6xTShIpor8P+bSxIKkG4PMfWTpFkr1G9Lq&#10;/pvnSnSeCrjby2IBaKUA7JE9hB4GUL/LKKVjUhXhUk7FJ4/p11JO6O8r26l4i5a2AwodI4iinZvX&#10;MnS/NMHUDIqH5ulYeeo0WaAkGSJh4gjt7DrzSs6n9Ps9+kLr3iWSM5oYaOOdkUkEK8V/clW/cEcw&#10;6323eORXEoGplwakEdHQecK7/wC728DWeWqLllQIUkEjoNWRZJzngHULK9Lm7LM3nUlYgZT2Knsy&#10;MPBlOhHDKYTitNilGtZTMHVwCCNRryD1KKcKltsbJPClI6sDu9vFDR1stK4P2R7eMLhOIGNWUjQZ&#10;FYnjjkG3gx5czGItjqxG22o4QkFROPoaL0jaePRSZxbCROvl7dDyf116V5b9S3SeryPjW0VOwvSz&#10;lfejlA9xh9ffmR3Z1vOMqcNncn9k508FcIpNlt1/L3CHAdKjsnZQJyw1fTrNgzVhsZajntHWRJ2K&#10;/wDFlv8AEvf49uatUvRjqrR9c4/TrJTuMRq6swIpBsQoMhkA/wAOxS30cySdedt7tFsCNDkkq4aU&#10;gq+VS4cmbJDsiImeqONGN/mmHfyn+c+cvyvl+b5l9Ntr35//1NHjBvTT1mxyxosFmsfEqRyoM0YC&#10;1WrhW/ub+HBNwn0Odc8TAZqAxD/WU8cAmlIsVmvXt9rgv5c/Dc6pYrY17GK5HZf6eUpSMvJ2msMl&#10;RBDrI4UfE8MblP8ACcrqsqccrZAPG1hzxVFLE5cOmmaszPgdEpaaoXTwBvwxuWfwm+ndGt8SWSoY&#10;WPvNf8uUKqViwQKTk/U3K8Ogm3HXg+Zc/DO6MYUqyHC1dhb7SA81rB2RSxNoikxWdbMApnKotwPE&#10;sODrhHom6U4XsWLB4Etb/c1/o5aDEilPchNJaq9QGHpu8sIpX268FrCfTdkbDdqUGFQi3gEFv4cc&#10;DZIk4U4EAUjK/wBRTqr3mSP2bR2+HBCwrotl2jINPQxodeyj+jjJBHEV44UhsS9RtcQf9IJUDwNu&#10;LCj6U0ELb1p1Fv8AVHNAzxFOk0hcU9SFYQYlqb/S3biopunFGn+57SR4Dm1DVTRIoN671GVtyGkL&#10;D4sdeKCDItOi7THcAdwO/EhATtIjieiqJI6aR1b18q6p9sMrNI3ZBcnX4e3j9TZGpom3+Xbt+uvH&#10;grvBgQRwIxpzVQbY51+xOFzRzNLFMtyyyArp9Hc8f4Mq0kJsU23Hs5Upjb5VWaDfEOtuK1N/Lmud&#10;ezG3HWHLtKjG/fivulEAcK9QX4p1yqwGDuABppfvx0p8CpmBYIONqQUGKaNIbEetFcyg/MFfEj9n&#10;JqYfBGwVEF+LkWxVtwn3VuIpDYp1aq5QwEpYNr9o/cOO0GHK1nKi1vZwvUmCROyqk0jazqNM0QAZ&#10;gxFyN3j35LjoY1BHs7W4oDKlcK1NIPFeqUcchZJWZiPfJOg5KWkjB3D7iOLE25OBHrNN6NRoP6/q&#10;bM0nuzEi+ovpyVHFFcMR28OaNsRThEUkavP3nhmSQjfpp7eT1hX3RL7oJ7D9vGSxq+3GNtVpHT59&#10;qaRpGB/StoNxv9YHt5JSmNh7L6H4caWBOyKZUIphOaZSXqZHJLaXLafTbnLykBIt+XFCWDtwqoE0&#10;wVGeJFfymlIZdND4fDklIUC++O3PFszFeJiknU56qZpX2HSx11ufZyXHBGHDjx78bWSDpqpUPWkX&#10;XZnrqiANv1udde3jzmAjHaRbliko6PjXhTRJi1TDF84riTcuwC/t5nEa3txODW6apqyZYQzAAnub&#10;84sY4yAbkni1CNYMR606lOvCor1lbMoWRvsiwI72PbmTstwONpTqNN8YprlkqI28qQ6t4+POMO7b&#10;7wLE9hxx0CZGArZImBUSWRQT/pCxouh3Gx5LEbld3Yez+3jMdRpvEUnK7GsPpqxYTNu0N2v+zmVU&#10;DaHt7eNrhsScK9jTamIS1EpeiVqhQfC5HOMUUbHcNQfbx9TiWcFmSOivBB2mstX/AF/rlSnw6D5d&#10;WPvExnQcyBlRybgA9hxAu4CoAEkVcIJmpMPT/HHw+9dPJETfzDe6kHttHgecnnYe9BYG2vs+vj2s&#10;rPi2cKcKAnbNMVDkLDaGjkGIOZ2Ykq5HvA+xj487vKU3K4HtPLB9IMFJpuJ2VgfLQUgmz2+jT48b&#10;J6liwUnQfHgiaZnaAJOGFXQ13h8Mmp9HgXkupp0dv3iAPd10uecIqhQm8AEDxPKPNEmATJ6NkU4E&#10;rxHEU+0mHymqeKpFowPeA8D4cyATVJPsPdvDiEPN24gnEfw9NNBxQ2n3Vymw6sCq0USrp7O/08wz&#10;Us0Z0O5eKGL1D04aaM2UpIKiceFOkOD3pfNnnJqCdFA7D4cwe8x2R+HDXVpAJmDVUlBMr401fI4N&#10;CzS1L32C7btD8dOc13bwHUG514+pokSk+XRT1w13OKTIpjTMOCCUx0mlj3Pw5kip2nJ8lLD+jmw2&#10;UABRnZRNJplxzO1FRTFp5Rc2AVe4H9HJ8VFIReXQfnzRA2Cntow20G2KdTaanZ4qZixTux/K3w5K&#10;iplVNV56aTlMKoMMXztXYlMJkezHxvzK8MZsCNDry6VqAJ6K8CaYZcVrZV/SEhvgSNOdyqd1hr8e&#10;abVOOya0JFYaSZIFaqmJUrooB05DCzK2lrHhytLagACQaUDqp0o8WikXdUfpJDqo/ZfmKoqoKZGk&#10;qARtBJtr93GzbqICgRE+VI1ajGmn3LEVZmPGqLLeDr51TWzLFDFuCbpGNlVmJsBfxOnOFJLDWwLU&#10;QX2MLi4sfuPhxS7qtFbQSdpGNHbN0pngknpqVmcYnljHqzKmYYUp8RoZmjniWRZFVgdVDrcN9R5m&#10;anN9wW4Pt8ONtvgKJJg9XGrPlt2FDbxppXHqqWIU5NmQEooFwQPDTnQoogQd2o4vOYqCYj50TaSJ&#10;JpmTG8Rnual1jU6At4fVyUYJbbQ2pGnCNDySZKaqR100VOL4ZDMQkpqXUG4Pa/I0yzUy7Xa/D5kt&#10;vwUpjoinC2kmBTDJjD1k6uPcsNFvpyGm5/cj8fDhq4Et+JdPwE1xnrpU/S1gJd+1vZycTJFEGcEX&#10;04SEJdXhFMpxrAawiwjaxXUA8ih5JDtBJ+HDMJDQkgedbNcjWNEpklBDP2tzLsdVDsLX4iCwrAGk&#10;hGqodVUeYAoYm3OQVWe1xrx1a9Ik1QpOyoSzsqkknTTncylVCPcsPDjTUKx4VZDdZYJCCSoCg6du&#10;dmlk2B18e45QXSZjb10+ARtriagK7X1Ht5hIZCFOtuKBC8RVjFYVmD6kankpkjK2U8LgpQMkYUn2&#10;mU1w85S24m4HhzHLGsa27k+PFLay4ZrydSa5JUr5pvYDvr7OdxhRFaxv8OUcJKtojrpQTXAQysr1&#10;EFtnjzt0llt7pA55K0NnE41aoRVg3ua6cxsiKCCdePhwnhh00mIVwrOi21Ya/Hk6BlVSb2HY34T3&#10;EqOzGkIcWSSQKxFBu+PiOeFVe6gbhxs2xgE4Uc6Y21inKo4Ed9eco6li/s9mvKrtwACMemq16NWG&#10;rCx5nQsQWY7rniNcDAYVqs4u/wAecbq10vY8bUCBMVcJmp1DVCmmSRiNlwH0vYX1+nnBTN5ZjmHv&#10;ez4c8FDAjhVQYpe1WEYPRY1J/Kao1lI5UxSsNrG4BN18CDpxvlAVwAdeUdWNMkT8qVpR3hih1yUk&#10;1dSmhDLdDu3H+nkR5/dIm0v48ja6aCFSn2VZLMcRR/Ok9G8lNCrki4H2f3vZ9/GOVTJfYTc+PEZe&#10;CY1R60YTp40bbLdNVmeFaRbJGwUqT4X/AI8S00rU9egsd1iD9fC1Kk3JIkRPurwSAnxETR2KDB8T&#10;w/Ik2ICJVDujK19QRqLczYPVLBj8dLMDYgkG+n1jhtYMKbdCUnAnZHvBo2YBaEg0E/qtw2PNXpPz&#10;BjtNHetiTbL7So8fjw0OWa+WnkgqqciNkYAH2DiHPrQLaW2vxCPWgu43pBB4itNmixCbKXWuDFqd&#10;1QrMwLPptLXUE+yx5pB/8KFujSdPvXxj2bKuFr5soKDExIFsryeVslew/eJAvwK7ovoVaBCRASSA&#10;OgTUZBJQopgwNlfVK/BT6rxdWvw3+ntcap62pwWCowiole+4yUk7qO/gEKgfAc1/JJtyLGOy8lar&#10;1avx3wWc0deHa5GgAXxJOg4oawNPN7a9y/Dor0KylV5RpaKuxCEV8KwpiUdhvhmkUSJEx9oUi/x5&#10;I1o0lQnZFCx1AQkK9tN9TWvTX/Rs1hfT2ePMfqcyavTzDcNw3J0Vq2sf35XRWVYV7nZ+8b8vcw3E&#10;URqJjZ61xwzEExKEzx6AG1uVvY1H1KTMDV2WEFPWhgsU1G5h3EmxVkvbdbw4RFwrpEFFJkU5W1vw&#10;fKz139ZOi3Uany3T4zJPhNJDTRTxOzGoUsi+avmdms1/q4ym87tUHYaNPzMK9KT+L5WyzjkPy+N0&#10;FPVR7t+2WFXG7/FqO/D3dQOseFepToq+GYus9dT1arLReeCpWdDYOQRproD48NbhCXkz7KVFIPii&#10;omCZSwLLEry4BSR0qy/bVFA7du3CU5U6U4hg1W0NdTGKZDtcMPsn6eI2mqfQnVSpBYi/Bgmyrh+H&#10;wr83bcBfTiwJArcxXLjBOKGIny7C/j48qG4pPpnZXuFR6l4acSxCtooI/wBI9LOtxYF12k2N+9j2&#10;4R3iONIXcSa9wimBpteUSCwiB3EjtrbgdTRWkxXucsRqYnwwUaEsYn3qT7G+0BzSqsozXuJW/KUn&#10;r3Mg7biOer1e51e92HPV6vc4gb2sOer1e52AA1m9vPV6vc7JCPdPA89Xq9zyyMrbuer1e54aanw1&#10;56t17koOHUb/AG9vq56vV7kZhaxHPVqvc7j0b3ux56vV7nFkAa3geer1e5xK2GvPV6vc489Xq9zm&#10;AT7o789Xq9yUY96GVLACwPPV6vcwruDe6bE89W69yRC8guE18SPo56rCvclQyRRzXB3rtJNtNSOe&#10;q1e43SIQe2n089TZr3OljUkr489WwK9zLEI0BdwSfD+3nq3Fe5jJ3MWtbnqrXuOuEStT1u5T246m&#10;nUmK9yxb0/4uMbwWRpGDS0Ebn3v8LaEDgwtlCKFTCpFe40dXYY1g8xBuEit7o7n4DiJ8YzSZ08a9&#10;wD8QojinS7CMwQKrNT/MU8t9djK3uKSf3rcIDtpGrxpB9te4WfE6WaCpbeCd2oPt4yRRMRXuccPj&#10;M1SI1964OnPJE15ONe49RYbVhh7lwD46D7+XiKUhONe56fDNoaV5YgT3UNrym2t6K9zjBhvmLupR&#10;vI76i/1A8sE04EdFe5yqd8IKPG4KW/d5UqrZlNe431FLNvVO+5dwHw78YCppOZNe4ykm/HKTV7na&#10;MVYN7OereyvcMpkyilqFRSocvGsg+gDW/DBrbR82K9wT/wCrcxw96uOG6NqGtpxYdlKdMivcBvHc&#10;rVnnyTeUXeWMrt9gQ3vfhWtE0nCYma6Pbg/+jDCmwXrmlDiNIK6mxajkiSmclRM7WKxtYg9xrw/y&#10;IqQ+kRJpVaaEKJJ4e2olaB8nIWkMICklx+6BqTy3iq6e9dsMoGjgbAMgYaAQWQIJVHjZFs7N9fMz&#10;LLL7gjDSgcZ+VRxc3CQooSJx9aQ9NmfLss6x4aZ8SmYDVFZgR7STZeA7iXTLptWP52YsZxzO9UP8&#10;p5btT0rMe9j3t9fBG3lgeOkqWvpAwH7qTLKnBER1ngaU9NLi0yWaFKRf3QW3kj4gAWPOsIylS4Gn&#10;mZUwTC8spc+9HTCpqSPb5sl7N8eSHZ5M2MEpA6TEmipalAwpU+6nMRd9zFvHU6fVbjJj+PdOMIqW&#10;fGqpsZrgVsK2qadyfYlNDYd/C3Bmm0t2jClAno2j1FFqk96YSYPCvCN7k7rL8P2nivosT634zhxk&#10;ydg1RhGG7bBpVSggt3uQo8xgOGwvlteFsAAdHhFETjAJ8eJHH9Khv/K/NKSFXZ+4PvX/AIjgYYzh&#10;+G0h83OGNrX1Y/5FsPuoJ8Q8rbmP1cTG57o6nVlXQKdat1JGoQkU4r9myCwtp8Pq4IWTejWes1GP&#10;F8jZHjo6EW34ljJ8qCx7urS3Z7fAa8WtNrvDLTJjipeA8+v0phd6zbnE6ldAxJ8uuk7iebsDwqoF&#10;DNN5tS32YIhvkY+yy9vrtwZk9KGXMelMnVbNlbjqi22gwWP5OkQf4WlO5mHhoV4IRkCHP+KnsP6D&#10;eHvx+VEn8wfuP7k0QeClfMU2S5ixeZSY6dKJNDune729hiWxX7zx5o8N9OHQsGLJ9JhOAVJsFIT5&#10;uuY/vfpCGYN9Y4YW1nYZeSbdCQodJ1K88acbtbu7TDjkxtCcB5GskbVdWUSRJasP7wb/ACcQ/bbi&#10;XxbrXS5gkEWXsKq8XlOnn1jbIgfC0SbmOv0cPF5qt0RE9OGz0FK0Zc2z959P1p5hgqIIi8zR0sXc&#10;hQAR8Sx04tafJXqAxrATimbamkynhUq/5aVkoE2/9DCZG09nCxSn9uCR7DVlutIVCRPUBjSKrc65&#10;Moaw0FG8mK1ygnyacGZz93ufnxDwf7J+TJfMzRmyfMtdb348DpmkckeBqakbQPiAeBtK2R9y5JP8&#10;MyD10mJeexSABO07R5ioE2YeqWNJ5OWcEiwyJtFnxCUFk+JpotT9G8cwY36hMv09M+FdC8gwYPUs&#10;oAxfG6g186qf30iISJH9hsbceYIbB7tJ1bJUcPMj9aSflzEuLJ6k4D141iwjp9netqPneoOZZa43&#10;/wB5aGFaSlI8AykySn6fMH0cD3Cc054eObCqjMdUsted1R8ntiknN+0kkYB2ewA2HFraH9OnUBJk&#10;gYH20dmAPt566E+qwHBq8RLX00dQsFtglUOFI7EBri/x78hVeA4PgqmurKLD6F9S1Zi9SZXv7VjJ&#10;LuT7ONN5Y0g6jh0lRma8NYMNp2+gFTmbaNqA2BtZfDnU+IYPi9OklBW12Iuo2kUkHy0H/AXUkDho&#10;FN7G5MdAgUkhcwquUYf95QPr8OJXG4mwSn/m2LilwiBP93rn3Gx7XZz3+AHKP3At4JIT1KNLUszj&#10;WVr3sOISDqPhdfKabKtPX5uqXIAemgaOn1PYOwA09tuB7+btJlASpwjHAYelPqZgeIgAc414E31H&#10;Btyh0f8AWfn9F/q5h1Nlagci7JAaipA+LvaMG3jt5ds5lfD9mEtI4EiVe8j4Uldu7e3PiOo8I2e6&#10;k7i2a8s4Sp/mddDFbwLi/wBw14NkHoUw+MfzDrzmubERYNKmKYntiH0U0bKg+7hqzusp+FXTq1no&#10;k6fZgKKVZo7/AKygDow20kf86GEVcppsu0tRXyHsYoWCH/gjbivoqj0UdEttPgAhxGrj18nC6Azu&#10;bexkU6/SeH7FnlmTeJKUk/6Yz5fCilH5y5V4zpn0r09f1DxaP/R6OOijPjLJZh91+MuO+qXqnjk3&#10;8r6HdNkooyNK7HNtyPAinTVfrPEVznrj3ht2sOBUIHsGPvow/kYb8b6xjjgZw665wZHq6pBJmfFJ&#10;Zh4JE3lp9BPc/VbiFrcH9SecZhUdVM7yYXEwF6PBohHa/wC6JB9nhYty9f8AvcKRxCRFLUm3a8KR&#10;J8uFKKgwTBMPphBh1Ijqp7ye8fpu9zzHh/R/ovgFUcUxbC6jG8QUhjPiFU8zlr9yXuB93H0WTAxc&#10;BWeszT+txyEkAR0dHTTsyYi67YJFjHh7n7L8FZMz4jhKCmyZgmHYav8Aikj81u2nsH5cXqfQhICG&#10;wAOO328KRLQkk6pV8qbmwf5lvMr6uaS2hVW2r9w1/Pna13U3MMROK4pWNHaxipAIEI9nuAac826+&#10;rxJwnaAIwpUhsR4UhXTOMVhjwLLVFosEbkndeUeY1/hvvbiQxaHKGTqc4xmaqw/ClQHdUV1UrP8A&#10;8nkkn6BwtuIZ8bikp6ycfZSoJWcY6tlOvzClSsW6Re22NbAf0cCuT1G9KayoOG5YrcUzLKdFjwfD&#10;5XQt8JCqqOEQzm3YmFLd/wBrSY/CjFNktwyowK57JbDbGq2GjOb2+FuS3xbqxmGMyZb6cwYQliRW&#10;ZnxhIl/4kYIiGP0X4wrMnXRLTET/ABOqAHqBjW3LdLY0uFRPCKbJsTSJjTz1J8wHRIYyCfhqCDyI&#10;aPG6MeZ1L6u4LluK2tHljDDLMx9i1ErMQfjwp/Mug/tX0tniG0aoHVJpInDBKD1lR2ddNE+K4vNN&#10;/vswaaaTsxqZRClvb2e5+ocR2LU/pjVTUT4ZmrP1Y3Z8ZxSSKnc+0xqbBT7OIVi3cx/avnpWohHs&#10;pYW3SfuAB2YfOs8VFnGVlZZaWhjb7USRFyPoe4F/q4z4dT4/ISuVsIy9kygbRfk8O+ZqPgPNkvdu&#10;F/5d5sfsktoT0RJ99OqUhvAnUeg/KlHT4aYIik80lQe4MjD/AJlA04qaHJlFUPuzPiuMVxNgXaZa&#10;VG+CxIt7HixLQP3qUT0bPYKTu3PhETAqafNKApZT9/58FXJvSrKWGVX80wPJOHSVCMP9MzAXmQD/&#10;ABBZD79/o4fW+Xod8aW54S5OHpNB13MSobYjo4UmMaCVkJUVk+6xHl0hXc3t1IOv1jhnKPpxj3UF&#10;o8GzVnGuGHlRfDcsUCUNKB4IJFW5+ng/byk3AjvAARMITp9JoHfzJ0ghtM9asQfTpoMKj5bLFNJU&#10;4TQ08Lf8X4lWF5FPifLa5+4jioruk/pb6RRDEMXwKIzqPemxnFAz/ElWNyfbyisptrROpwyP784+&#10;k0zbIzC4SSDpHCBTBQYt1Izc7JSY9GIV7/IUR3D/AIOQkcA/MXrL6dZRrDS9OsNwCN0uEkpcPWok&#10;07ESSC1+Ae8ziysxCAkj2+8RQxa3ccuBLhUZHTgT5UqY+jFJjcSy5txvGcQ3d45KwwLb2bYNh/Ph&#10;f8e9TnqD6tVsuG4TJjGJhv8AkXpw8USg9tIVCgfSeA+43pgamwYnYBh7dtCdrIre1QFBG3bJmKU2&#10;G9O+lmTzGIsPooZCfckqNjykjtaSa7k/XxJU2QPUZjeI/K0GW1jqgLqJWDOb/wCJ2a1/p4VnMb26&#10;/uSJngdvpR3ot7ZIKgI4Y7KWNTmHAqCgavqalUgTQtY2H0AC/wB3BXw30odbMx06P1HzzDlmIi7U&#10;uGQmpqLeKlkKIp+s8Wt7vZg9i84GweAxPy+NJDmiWNiCroOwe2kBW9SaioL0+VcGmxHbYrLNIKeB&#10;gfFZGDHT/iPJGP8Apl9HOUI/nep2LYljrrbd/McR2AsPA06Atr7L8Zd3WsrM6n3Vr6QcB86Tfn33&#10;QMAnyGP6isMeKdUMakjqKL5ShjBtJCEaoP1TXQf8m85YbmXonk2n8rot0yFQBbZUfKrGhH+LzZ7s&#10;R8ebQ3l9sP2DJPVEj2mnHO8cIW6uCNkCPbFKOjwDH2DHEMTkcMfsnaQPoKgEcUFPmj1Q5igafL0e&#10;D5Yw97+8ITK6j/iZKgn6uHybi40hLSEoHDD51R7ukEEyVdWIrJVYFl8SfL4hJLVP4IzliD8Auo4q&#10;MB9O3U7q0Ep8WzVjOO7/APKsrtTUKn2L5YBb7+HScruL3Bx1UeZA9lF7+YNsjEAefH0pKZkz90+6&#10;a07VGY2paRo/8nEXRqhvZodR9/Db9PvSv0E6GUgxzOqU8lWO7zIJCLa+75lyT8TwaWm7jLRDka1D&#10;+I4J9RQQub168P7EezAetFnzD1z6rdWKx8F6Q4Y0dMNDKXIdgR3LAWUfR9/Bgb1E4bBA2GdJ8Hes&#10;dfdSWVdkS+zQC1uC9q1S5hiQP4UCB7aDK8tS4ZfUo9VIun9K2Zsam/mfWvMMdLE2pp6b35m8SDK9&#10;zr9HAwzhmXOWPw7+p2ZRS0xBJoqFrEfAvfi1bSbYmSEDq+7zKqP7S2S2Yt0+3b7aGvJPTnp5lB93&#10;S7KaGcWX+YVyC2niCwJJ+i3Cs436kPTp0mqpI8Nq4FqlFisYNVWOfgBcKeB1eb2FgT4go9O0z8qF&#10;Ay5x8Q4eM7aGFsp5sxuBVzFUtML3MMZ8mIDwGmpHApq/VV1W6lVfl9Ccg1mITSX24hjDFI1/1hGO&#10;w+vgSud8FuEosmVOTxVgn0pSnLm2/uJMen76eIMpYfgtI38zqUpoBrsgURg/8SJuzflwKc6ZQ9Qu&#10;d9ydb88w0aL7zYTgKqGUf68t/dP18jC//P5jH5hSUgbEp2x59NHDRSkeBIA6aUOADCY1aTBIHEb/&#10;AO6tezf8R3a8QWE9EMlYhXLHlrBZMRmUe9UVztUSOPbr7q24G/ySEgLOJGAnEml3dlHi+O2lJLUR&#10;0qmSpcKvhfTikXqEmTmPS/INKmO45c2pKcB44PC00igqgB7jvxQ5dMZYkJAGrgNtKdAjEetcWVJT&#10;55JCqLg3sP7uGa6Qfh7dcOrVVS9SeussYjiPmU61zeXRUid/0UDkb2/1jwOIFxmCvtPVhhRYXkt9&#10;R6hM0RvrZ+If6auiuLPlCCvlzPmPdsXCcChasqC5NgjmIFEN9PeOnDty4Z6fulk0eF1WLHF66Ndj&#10;yRqGTT9yKNdB8ODK3sFW4/aqAPDjHpRd3hJlXhngTiKRODZu9YnW3C3zCuW4co4ZUWaloaqW1RtI&#10;0kqZLWU+1QPr4JtB17zm+HLg/Q/LMeFU7AD5zEAXkc+LJElrfDXiC+y9i6/uo1dZMA+dF60gElSi&#10;fLAUU/OH4d3TzPeZXz963c9VWZ54mLQ4Th0gpKCCPuElZ9zyn2m68lR9GusvVSf5vqNjlbNTv/uX&#10;mGGP6kSxt9PADd7y5bkQLYIkcEQB7Rtpf3kgJakc8K4H1H+hb0l0K4N0CyfhS4ghKKaOlSebcvYt&#10;UMCwP18HzJPpy6bZGUTpTo89tXZRe/09z9/Mes07R7i7Om1TABjV/F7eiqC1cBlwwOoyqifdVvxA&#10;fUb1eqmpMO2YRQyXCxRMWaw8SdAOLDqRmPDMi9Lsw49SokMeHYbVzEjTRImP7ORzbKub1/vbpwmM&#10;QJkeVCayZSVApScOJHtoBuk+X8S6g9d8n0GNefitRWY1QtL5jFhtSZXY66WA5pnZc6sS12CLiMkp&#10;aSraSYm+vvuTyS1ZgpEgHZ76FmgOHUT51uJBQAFGgGnG7FOptR4SEX9h8eBZzMSJhVPI8RIFdjTT&#10;gfV3UHEZXJ84j6+FBvVnA40oQ0RwmvcYpM7VkkusrfTc8Irk96KVFtJFe419Reo+MP0zxDBRUuUr&#10;pIYWXcbFd243H1cAwtUJJUQNXTSVDQb2V6w4BNOywxCJdAAO30cMtVLkgca9xc5b6k50yg6nL2IS&#10;wqDcpuJU/UeJHG0ubRSVyzQ7idte4YvLfrEzbRWps0UUdYhABdPdcD2+w8I3csQ9tig45lXEV7hi&#10;8s+o3p3mXy4hV/Kzt3Sf3dfYD2PAi9kykDw0HnLFbYr3BX/m0NbAJaZ1kRtbob/mOA9y1cbwKaJ9&#10;R2ERXuNzT7jobHhacDjTeqvc4rMVNl14mUkqq5GOFe4I3TyrVMVAkNgSNT9I4Gn0CRPTWyUpImvc&#10;JB6usyQ416tsUgZvcwrC6GljDHuWjEpI+Hvcmlu3ItRA9lLL5JUwAEnbw6gD864ILD7+BwlSPdRf&#10;1+vgT7szjQSQuRNc+ZVfc1r8YKSNtP6oNe5kWyghz25XbTilhVe51uUuDcm/PTVzsr3ORsGt4crj&#10;TUE17mPQElu3PazNMnCvcjte2n1coarXuQyL6+PNmqmvck1swTJGOSggWo31PbUgc9aj9qnzFXs0&#10;Q4DxkfGvcFbIMiSZQoGc3byIxp/xEcjbMge/VA40EHJ1rH98Y9te4KPS9JV675GkpyQFxemLm/7u&#10;4cV5asIJnqoL5moJYcCv6JrBVJ5lNJGNdysPvHNznAJQ9LCVFxsGp5kI1cd6hIGFcqr6O8V/jGix&#10;4xh0kUzwyWv30/hxSIx3DgiG2dtBtdMKhRGQVs3OU5YgiT6ea1yYIrze3CumjZQHFgb+PIiSbtQf&#10;q57SE7KdPGpLqxVTbUezjxSeUZkIuGuOehaj4aRrJg+VNlWqRQtO+ouQeVFf8KM4cPHopyRiVRrL&#10;DmKER6a6rZtfo4Os4SPyjYO0hXrArK/sA1LzB9IwHdq9sUEnpRZIfUxneCJjabDaGVl8LiVlB+kj&#10;msMn+TU+0A/lzCkjGsyTtqyfgZdUk/4xdXIneN4pPuYcFmTmH09YIob5EYuUjpCh7q9wzWAS+fgN&#10;FUf44Yz/AMmjkU3KdLih1n41B92nQ6tPQo/Gvcd7t4cQbKLtle537t+axrVe5wa4Nhy9XFe5xs3N&#10;U5Fe54D2jtzdUr3J+HyWqFt7RxhwYUndT4a9wG/VbTxwrlHHwbvHUvCfirAHkpbhulKnU+RqSdwF&#10;lX5lqNqQr1Fe4HauSx2dzrpzJhZDeFDEjjXucm/xDx5QGapXuN0tlOvHUjVspSmvcS2f22UeCYyn&#10;/IpWIhPwY8MmVAJKT1mhFlA1Lea/pIJ9gr3B1BDjQ9wD9/ACVYzUUxFe5iJZfq46kg1vbXucwQy2&#10;HGlitRXuYHHu82MKeFe5kwqoanr4nfUBhfjogkCqPJ1JNe4s/STiVXgnUzNmUau6id1qkB8QSdRw&#10;JbzM6kBSTwig72hMpubG2uU8AUmvcsRVrWJ7HkEqGkVhyRXuds1zccprFVr3MTEntxIVTVxXuYmF&#10;9TypNOivc5rstfx4zE1WvcEXIFaoqjSz6htCPaD349bOm3dChwNBDNmzpkV7lVvUCgw/px6yMbyx&#10;h8PlUmIIs0agWF2AY2+/mVbqQ9bpVt/XZWeeUOrzrdtp9ZlSCUk8cMK9wcCGGh+rgP0AVFle54E3&#10;seJyma1XuO2H1PydQk6W0OvC9wEUhdb7xJBr3B16RY3Fkn1D4H1CmrGjhxZFoTDf3Lk2vb6eDvKb&#10;kpeQoGACJ8qi3eG1OaZO9ZhIJaJc1ca9zYHopxPBHMT9pQRb48zISoqAO0VyMcRoURXuTlv9fDFK&#10;qSV7nI3Gp4sCgRVa9zE32uMmrV7nK5vYc0qFba9XuTKeV4nDDw4+lWgSaTqE17vwx2QMXBCeYdwb&#10;Qj4HQ8l/JLrVtPVUTXyCy4FJ4GuLKGBB8eaufrg6eRdC/XDjWXqZfLoMxKtbAoFgPMG428NDpzH7&#10;eyy/lt2VDYqCPXb75Fd2uzrMjvHu22s/ewdCunq91cYmvGCfo+7TgaKxK3HAdto+Ig1k54m2nNV6&#10;vc8Lduerxr3OEpsL37c3V017mIMbX5s4U4a9zi5I42OurAV7j3V4WucckYrk2d2Q1lOwQr33qCVt&#10;9PbhplrhSooiQcRPTRa0+cuum7kAHQoT5HbXuFK6A12OYXQVOQ8xp5NTQyOEVj72wHx4bJOhUmcf&#10;dWQe9rTVwtN2yZSsCeiYr3DE+YYZFlj/AHSDxVx1pqHI1CDXuNvTOrn6UdcVx/zCMOxsgSbm0LP2&#10;A+g8PmHltupeTskBXX00YZ22nP8AKyyB42tkdA/GvctqppFnp0nRrq2o+PMk23UqjTxrn04CgweF&#10;e5MFre5xVoJPVSQ417nAAhgSNeaC9I21avc4vprtHGlOFWFbGNe5yiYrrbvxoCDWlCa9x9w2teKV&#10;WU2II4sQemip5vUK9wxOFRYVnPLtTlfHAstLXwvDIraizC2o4OstcS4C0v7VgpPrUQPqcy55L7WC&#10;kKBBHUa9ynz021+P9BPUdmLopmZHjoJKhzSvYhCd10t8GHMe7J1e7WaKtVnBXv6DXRXfVpnezJmM&#10;zYIKwkaxx656wa9y4aCdXiXf4jw5l/bvagINc5lpg17nCRjrbhkuFba8mvcxhri/ERhNXIr3OyLi&#10;45Sa1XuYyz/YHLk8BTgFe5zUlSB4nlwmBVa9x4wytalnWQHseJthmi59vWIr3B7y1ioniRy3s4rU&#10;kLE1FN8xpMV7hR/xFvTtR9deh9RmzC4fMxvLkbTQMg954hq6fEjuOJmHCkFviTKepQ4eorJDsb3w&#10;XuzmYt1n9k8YVOwHga6AA7col6M5prMQwYYPi6NHW0p2Ord7DQcyf3WzUXbek4ECuo+8tilp3vGz&#10;KVY+td8Hcb2948ltJFRQRFe52RbuONrqte5hYrYX4xMU6K9x9oZaLFaSXA8TUPT1CNE4OoswtzSA&#10;DKVbFbaLHEqt1h1GBSZHpXuVpCkxXoT1krMtYgrfyyrkukh7WY+6V5Al20cqutMeE7KzXC296stS&#10;+iO8SMR8Zr3Dk0syVUCSxm4cA/fwdsOAjprG5xJbJBr3MzjYfhwxniKaGNe5wI0sPHnpjGr17kVg&#10;17qbX4wo8aeBr3HWlgocXp5sBxhRLS1K7HU+w+P0jiUqS6ktuDwq20hcWtgh1vBSTINe4z9Lsxy9&#10;D8/DL1dLsw+oYLGD/hY2VhzE25tF7nZjqSP2S/nxoyzyyG9Fp3yBK0jHzG0V7lqOGV0NfTJU07bl&#10;ZQb/AE8yVtXe+SCkyDWCL7XdKINe5KZVa4Oo8OHgBpKDXudCNh7oPLnCvTXuc2jZV9868ZCuqqg4&#10;17jlhtVGrNTVi74pQVdSLgqdCDxG6maYWCkhQ2jGuj214U7KuY8f9G/X2lzTTTyPg2IysYUJNngZ&#10;runs3L4c5jdou7727F4M1YxQVQoDgOKTHMVk8pCN9cu0ADvEDxHr6eeNRaqmjq4GpZOzDmyt05zz&#10;gvULK9JmnAZvNpqyNZEYeAP7p+IPfgjs71GZMpeb2EbOisC7y0Nk4W1YEUDuOUFRhsqrIt1BN7cX&#10;wBJ17cM5iis4Uxgq3u2+NvhzJtAPbjc16K680gXvzohdCRzc1YiK4rM0x2DQc8Qe45sVsVgB8s3b&#10;UcVGAYk1NME3G3Ci5ZCxTaqReaMAgxGmbzI7GQEa9vr+HK7fxUvRPQ+qjpC+ecoRhc0ZdjeSPaBe&#10;ogAvJC3iW0uvAs9lrWeMmxuOMls/0V8B5H41mz2O7+jIbsWd0ZZcwH96rgaC/o9mx+iGcDlvFBtw&#10;LHKgAsTYU9Q2iOPAI/ZvZofbzVu9PHU+WgxOXptmEvA8LFYjJ3upsY2v4jnPi/y85Y8WncSCdvGu&#10;07Do2bcJSeEHZViZ1BTh2xLGV8wG47e3hEsqOyjaTPXUcAD3W454fir0stidBwuXbqOwTVth41wl&#10;iV12kXvwR8N6i4bgmyWvrI4tuo3OB944p/lzryzpScePR1imgx3kykmk5iOC/NxeUqbh2YEXv9PA&#10;LzdXdCMe9QOU+t1PitPFjGBmtWUgraVZqOanUMf9VnuOZQtXrr+TraX/AHZsBKMfEQogHH/FJoUt&#10;OvizW0pJkwE+UifdSYo8qYpFg9Xlmdd1DIyPFr9m0gdkt/hNu3P/1UdF0kwOhIigo0Vfgo4uKQal&#10;giK28x6g66qBf5uxPhu56o6Z4eSQsKqB4AcdA0itVnpuuNVp5sxYn2nkyj6f0qAKygcb0SZrxqJi&#10;PWyoZSRIT4Wvfi4w7J0SGyKPu44Ug1ugczF1jmG4u5BJ9vFZSZUiVSbW5sgJwqpNBHi3WKpcgxOx&#10;XW+vHuHL8RYC1h9HEyWQnGq7aRWJdXJXQorXY9huPJUWXKbfvdSwHt4oWMIG3qrQNJqo6t1x9xGC&#10;37637cd4cHo4xuVSCOVDaohRmrFVI6v6oYhUyWjawY+JtxyXDYDYhbE+NuNJtyJim6StT1IrVmKS&#10;udwBvZtNPjyfT4ZGND3/AIcdKU8RNbJmkRi/UOtkUyxS6X9up5Ngodlza+vc82WUqqtJSs6h1rSD&#10;dJbbqVv48nR0JSzR6a30/ZxOq0bWmCJnAg7DVIApPHq5igrvNhcxyp9h1NiLey3HFIXlNyO/t5S3&#10;sG7ZISgaRtgV7CkPmbqri2KyNX4rOZ52P2mbXTtc8lR4e5JkIG3tc8UK0E6SeM+tUmkXV59rKaEu&#10;pJLKbjd+f0ckR0MSHXx7X54rWo+HhVgaTVVm8VNIS5INgTr4DuRyQlFGq7Va1ubCyVYprRM0navN&#10;sMimSNr7iLEnTnKKkRTuXU8W4rBnCtzSerc0TRuEGq3uD4a/HjgIPNVShsB3B4XiGJChM00TFJqs&#10;zPVVNQwVytvG/gPZySKePUvpbnkqUTh7Kb1UkcSzC0akM1wT4ankiCjU2Y+8eOuPEGNlb1GkPXY2&#10;S5Z3JXwt7fZyXFFEXLhdRxCpwkQqqTTFX4hNBEA77Qw3AX1t7OZmgW4JHLIdjAV4GKYBjkjwrO19&#10;4015lWIaW0t4caJJMV4mag1OJTQQ7XXzC19Q3t5yQoVL+w2IPH+5OrT6zWoOyktiuKoIrBdkhFyC&#10;1+3bX48zeX5jXF7acdEJ66oMNtJt8WrAS0hCEi1geZo4mOh1P8ONEBWwRWiAcRTfUY15Ja8tkHhb&#10;XnMxvbeSNt7X4nlKa3t2V1HikL07CnheaQ67QOdWp0u0sgAHjypOnb6U4lJUYFONJQ5xxVUpsFwi&#10;aZm0N1It8deRVraIyBNxJ8QB3+jmnF6ASMeOBowNm5s9cOilvhnSTqrXwb56RaVbi0kkgX6iDzKt&#10;ZHvHlRFvHiQ3QKZGERSdy2U392HX01L/ANn7MEFRtzJjEQLndaL3mUfC2lucUqp0+1H2+Pb7uIHL&#10;zWISYPDDbT7UN4qTPltFLSg9PmToqhKjEpqivhAVmsDYj6tb8iy1ErgKso2jwA1B+PHmnVrJJnHj&#10;w9KVlKFTpPtpXnpv06wmEthmDMxDWBnOv584xNrvmJYnudeOFwkaRXkPBvaKi1+V6KMbcLpYotti&#10;u0D9ns5KmxWJINqroewvxIxYlxczSR10OHwioVaN1pZdqsqlbKLD6ecfODJvGmmnDdtBQqInypEp&#10;R4UHmLUtO1LIm4DwIY6DnKOUpDudtG4aOJKlQBsr2tbgxNB5U0cMm2KP7ABH/Be36OR5S9QQsTtp&#10;2046wruCdSRStoII8Qmnaoiwb+VRLJFGZYvtN2Yj6OZKfBYWk31bXJ+kDit28dTHdCIxOyTPyp8v&#10;iIaTFJer6n4DC8mHmFIwg2gDuSB3/s4/w0MFOLW3KPZwNKddfME6ekdFMtvBJOuQegcaD+XP2HeS&#10;1Qqly7WYDv8AA/QOSfk4iP0bFSdQttOI0rM4pBE7ZpOpUGeHQaba/NqBAkMx3jU+Gh8eYJIWjG2f&#10;393sGvDpltD5lOEdeFXU73h6OmKS8+fcYSqEMTqNljrfd9R5FhonQ3RDr48EH5luNJUPKmUEpPVT&#10;BVY/ilbK1VNKJFubD48kikVITJMLn46cuHy6vSg4Rw521bT4o4GklX4lV0sIUe6wJJsL6/T25j+c&#10;paV1AW27t4XP7eKfy6nAUEwevnbS0IOrTGHTUL+reYsco5caox8xDCheYoCSvhqB2A+PJLssj+Yg&#10;0PhzSEFoaScaLS2pMzSCqYEMtnBQ2+/mUa6oLcqVgHTxpoCDNNb0D/5UH7ucWIkt5fflx4fLzowS&#10;0Vpma6FNUQsY5iTcaW50FY9wee1jgaR6q6nilWnWItcnU6dudtEwjv2155LgKo2mveVQmp5J4jZi&#10;g8D8eYVp4gSy97+PDFy6WoaTs6K0EaeNSY1qqZFkLm/e9yDf6RrzOAt/jwu1qSJpoSMZqO0AmsAb&#10;s3c+P035x8wKCqgsfEcv3Pe4nCl7bPeJIwA6axR1OJUMwNCTdNAfG3jbkQzybtpWw+i/DlFunTMy&#10;fZ60wqZjb11FlSoq6YzMAJAbbNfHx44KhfXtpwmUdPGa0AKTV5R7pjsxJuecmTTbpb480FQdsVf7&#10;jJrn76LsK6nmH5eMHcFGviPDivvlKGJ9tWS2VGorVk7Dy3YkpoAfZ8OZBGFj973uMyVHCmYkwK88&#10;92CAE8jyGGnj89kJt/hFz93FBWtXhJpwIJp4y7hlVmjGKfA46ynomnbaJqyXy4U0vd3OijnEyxuF&#10;uL3F/v8Abx1CFjqpmmjEAaWskonkVzG7IXjbcrbTa6nxB8DzG0G2x2X8dOLEvbRONVFYkLEhQw1B&#10;OvOUwW24C54yxJwOyqTqwmpYf3A7A2HMVPK00gUjXjrrYbTIp9Q0jbUCSRg1mPu97c9X71kHu2X4&#10;cdsiFDbjTYEidlZRKsiq0V9bgcwDywQbgfDiwahIOymlJVEJ91cASDbXXueSDLC1kKkfHhd3axMG&#10;nEgx11IhCzM5Ye6BfkuJFt5kXjwqdcOAVVzXOPywpRNFt49uZN93KAbfjxuMJ91argrBHBsSORZo&#10;i7GNdPj7eGDa9Ik+ytzUqSWHywLWvrcd+eSiTZtYncTzaropVKdgpOhfiislXWmq2FFVPLUL7o7/&#10;ABPMT0/luFC7gfHj7dxrGqYpWCNpqHL5hIc2Hw5yePbfYNtrd+UDhXtM17zrGALAG/MyNIBa4I4y&#10;4kExFUmKkFWADRAEdieZEYAg2ufHjK0kCKdwPGvRxNew79+dSN5nuX4lCNONNTSlwqpFM6uBc6aH&#10;9nMDsAUa1/iOFVwnUkwdnA7K8DjFGK6dFTVPDKmjlb2OmvE1VTl/MREtr+p4E32e7AUTt6PhR6yw&#10;JhW2rPejcMQmjoY9XjUHUaBdvYcZapmjtrrwqUjWI4VVSIVFGzybURGpIkUja1yB7b6a8YIXjfFC&#10;knvEjb37cL1WRaHeJw4jDhTzqu7T4NnlRqcUzeazJcOHTRmOPzF3WIF9bX5liWCKpWovtZHKEnx+&#10;vhVZ5gtbgX0EU63cCJ9lPvUXp+ZumeKZHkiDx19B8wirqWUi97jQAeJ4YnKczzUaSn2qQvf6dPbw&#10;dZoQ4TAxUkzRc+sLOo8RWj56lMu0+RutlZh0DCWOmn37/wB1gr3H0j481Wf+FLeZMKxDqpkrFMGE&#10;n8wo6KShqfMjPlmOb34yr9mZbEfDkWbt2ptwWzgB0dM1Eun9ooz1RX0kv+E4uX8ew38OyjzLik6S&#10;UmY8Xr8TpIlteJJCqMjAHS7JcfDXmqGYJfP8gj3iSOS9wpXpJq/HhkPTjkM431kyqmZWSHDTiNK8&#10;/mdjHHIGIPwPbhgw2VbaNGGZWBwrHNuMTBPtWNvpty9rIOMZI6cerHqJ0s6h0csUeYZ4cdwwsn6G&#10;eMwAHynA7p378GWWuobUQqZIoSLSQpSI2iRxoM51x/FMpUsmWKpVrIwI3kbXVTtcEHvqNeJj1l1m&#10;F1dJQ5kwYXkwuGXyt5vfd9ldOw9p4VZjcJaE0Cbq6NkRqx+ApW5bo6+hoCmJENKzbmK+JPflJ+Wu&#10;puac39RaRsTiWWSF5bQRe6Hdjtvp3IHCBp4qIPTSxpzvlDClASQbd+Wj9NPT6c/5igoJsOpKxpAo&#10;qfm4wdsVrs5Ya2Uew8EqW9eJFG6GtZOFNuMYvSYJh74jWnaiW08Sx0VR8SeWl5D6aQu+WKfKUVJj&#10;2CSVfyNXFBAUURgWUMHG5Fj738eIXVfwiaEKW5AmKAbO3VCDCMCxtsekly9XUNA1XE7Oki7VJH6I&#10;j3XYnQrqeVidcMWqMH9QmfcprOIIMMxmamgiBG3aq30PDS0J0yaIVQCQDQqdN8elzTkTB8wy799Z&#10;SxTHepUncL3IPYnvwJq3EMUmBEr3Udte/DBWFNExS64zPWSFdpJ56vAxXuAj1PlqYKyhrKSIzyb/&#10;AC7KbGzCxYH2DhVdJlNIlTtHGvcIxiaSYNjNbSFtwZ2F/aL3vwFmi0jSa9xhllOxvYdBzVNqr3IA&#10;GoB56m69zOEbZuHgdeer1e5jK3XeDp7Oer1e5xFhYnnq9XucSdTbnq9Xudc9Xq9zwt489Xq9zKG1&#10;08eer1e5mnZdwIFtBz1WNe55dE2yHtqOerVe55NtwB4kc9Xq9zLUqIJ2j2222789XjhXuR9oPvnx&#10;56vCvcytCAACuvPVaK9zkUMYBIsQSOer0V7nQVdja99eercV7mZKCpcEqAbW8fb25qtRXueNJUIo&#10;9yxYkD6u/N1cCvcn0VNHDPvrhbQ7R7T8fYOXAmrgV7kJY6cq0khYuCfdA0t9PKnCmwJr3HAyUqQi&#10;mhUqzr7573Phr4csBNXwr3IzQBwkZUgqCDb8jzxFeKCa9znFgtdOtoELk9tuv382EzVQia9zJS4Z&#10;iMEwkkjsDzaaqBXuGS6E5vjwHGarDpSQKiKRAPabX4cMrCDjR0wrGK9xb5szAtVhKvu3Mg0Ps4pd&#10;cBwFPqO3qr3AWwTMFRJlfFcnupZPm46tVLWsuu5vr4QDxGi5B1Aj1r3JUuW8PxMCSqX3V94e3Xw0&#10;4pSjVjTwRO2vcaVoMJo6vbTwWfsL9+OaBFV0ivcDnGqupkqpaex2xtrbtwqKqSTBr3E55iq5Ntfh&#10;zdMaor3M6sg+2e/s40ZFOa+ivck02J1yjyVlcA+BNx+fNwTWtRr3J1TO9VLI0zAxpHuXtfUWGo5U&#10;CK0pU17jHXYZV4a4irV2OQG2nuARcX9nHEKDmymSCK9zFTUxqHKoQNoLHcbaDlyI21oY17h++l3T&#10;mWHDqPGo5BPHVxAqVU7bWsQt+9vHhmwAfbQrbRAnqr3DF02VnqKA4VEgWPTS3D9TJWJFXbxr3G+T&#10;orLV1SV7xkCPXZ7dLX+vhb+UUrbVi3qM10e3F1kzpYuC5uwvM0Ufy9VQTpJFLe9rsFb8jwUZSwv8&#10;yiemPKrLCkJJwwwFYqgboHFg11Oh7HTty1jHsH6OYNUGOnilxvEiglsfMq5mdheyxi4GvM4GG2Wk&#10;gGVq6MT8KiC9WtKylZw6ttF5wLEupFakk2MJHhlJHI6hFAhVY1Yjdd9W0HccCDMuA9VMwUjUmH4R&#10;TZfhkIAqsSdUZAe22lj977yOHbZWQClJT50jkKAEE0ImF5rwGYA4VUNiFlJvCC63HtftfgDY30py&#10;NRV4oOpGbcQzJXs1hhuHnyoWH+EJCPMYH4tw0N0EkBaisnYE4fCm9BUceilJTYhiVZGtQIlpoSNT&#10;Ibt9IsbcEHLWU8fywy0XTHKmH5Y3gKJ6tA9So73MY9/Ue08PWlvJSAlAQSfWi+5caQmFDGo5qMOq&#10;U8+WoadACCQSEOtrG3F3i3SLCsTpRinV3N00hK7ykcnlp8VCLZgLdr34ZoyxTh8azjw6aTqVAAaH&#10;tplTMVesopMu4U0ioSrFiIwttNwY/a19nIODZ19N3Th/LyFh0mLVcWhlMIkIPwawUW+PBQzbM2YA&#10;Ix6TSB1hTn90MDoGyuH8rzzjNxi9TFRxXJCU4YEj2MSSfu4513WzqVnTdDl7BTUNrsE7GQIPD9Gt&#10;lFuCRV07piZA6OHnVGrVi1EiDG3qqTT5RwLBk81pRBfVytlLH2lu/ArzXQY3LG79Ws2U+DbtDSJU&#10;Atb2Cnpve1/1uaeQFJlagnqJ+ApebjvBLQ1Dp4U5RzU1NcYNQvUSAAq7XCsPhK/fiMoMY6G5dJXA&#10;Mu12aZoyLPUsKGlB9un6V7/8SHCZDrKTpShSj0xpHt20XlS3PuOjqSNteqabNuJB4xUR0EMi6GNd&#10;8yH4Frxn7jzuu9QPU2FjR5NfC8nxNoI8LpRLMAP8U8pZwfoI4YBx8YIKUJ4xiT5mmVtN8ZV61Cjy&#10;DhVSi/1gmmxSVRZ2nc7X/wCJRJaP/k3gRY5iK5pxD5/N1RX5hrz+/WVDOLnvcOSB8LcT/kG3TqUS&#10;Y6/dVtQbHhFK2gwzD8JpVocLhSmhT7KRqFUfQBpxmqYMp0is2O4nFg0C6GGkTz5XA8C32Qfhx1dq&#10;w2JUvSniNqqbddUtMxFTCotzMmb8PrnShyXl+qrkABWqr5vJhAHjsBFzyxfQRDLaldZwH61WNQlJ&#10;B8vnXEAjTwHHLDAZ6to8XxhKcWsaXC6d55hfuu9dBxxKlAStYAP9EY0saC0yZFeLkAWF7/G3FjSZ&#10;QpsKhjxHKWV5qmpfT57GZTPMSfZTp2Ps5oLSBsKj/fGfcKbD0gpPv4eVYAJibzOFt4Dtb434+U3R&#10;r1I9QgXqpqzCaQn/AHMx0ile3YASW+vlF2d/eiGpSk4bI99JTdNsCDJNQJsbweBirzKWHgpufy5J&#10;w/0o5dyVUnHM01VHXVYN/Mq3NQ1xr/uhJJ5pO7KbIarpQUeiZxrX50rwQDPsFZ4MTiqdIEcg+O3T&#10;7+Llc15ywpPk8l1dLShdIzTYerMo9oMgI4r/ADAZhLET0gYj20mDeMrEE7ccK41mGUtfFsrd1h7J&#10;GX/lUjj3S9OOvOfonrs65zxlKAakGrSjiA9hCbeL2re4f8SnD5mEin3VstbEDUNhAwpLPRZGwurA&#10;go4GqtNEiDSH67X4i26Z9FMKxEfz7Fv5vUob6TzVjEj27iUvxo2bSD41aj/jTSzvHnkQlGHTsM0p&#10;4qyqqE3QQMmtrP7pH1cFClqKGWkWiyDg9TFD/ijhSEH23bS3E3ftNDShJPspGlhbWD3t28xWNpoo&#10;XLYjIgY/uk6fdxRUNTmPBYDHXYpl3Lqyfalr8TSSQ/THEC3GRfLRi0UJ/wAZQn2UnVZgnAKKTx4G&#10;khi+aqanqDCmGYlWFR7pgpGMZ+hzYca6nqH0bwlXXNvVjCqiU90wrDamcqR3Ck2vwkfzF5Kikuo9&#10;mHtpayytufAD0HUJjypGvnPqhIxkw7Ikrp+602KU8bEe0oQSOJis6venyQGbCMSxvMIta5pIKGHT&#10;vdpSW5pNynRK1E9aAAPfjS+3s1IWoyII+1XT1GlPhVT1axGBZ6uhw/CjfWOSWSdwP+JJZb8BzOXq&#10;kwfD4Go8rQUGHS2PlmoqTVyD4+VBtuRwjezhLCfAoecyfUUvYsktq1CR0zS8paCsVA2ITeY5+0EW&#10;y/V48Lji+Z+o3VirFNJiWP4osliaXC6aSmjI8ANoufv4Dn8xcuftUtR4hMin4FsuUkaeqp+2mp1L&#10;nalu5Nu3tvxR4D6VOpEr/wA2hyXT4Wx71WOVXny7f8Xltex5ZrKVueMIg9Kz+Nacu9OMzOym2LMG&#10;DVLeVTVCSsDb3Pe1/hwwGVvT/wBTcV24f/PqsBhtEWFU4gT6FZQBfgsYyh4iElXkkQD60RvX4SiS&#10;SRxnhWSvxXDKCFp8SljhjXUmRgPrPBfwj0D4kAuIZlnZHF7zYrX3tfxKEnh8zu+4ogqBI4yZigic&#10;7UpX7KSCRsFB5XdZ8l0rinw8z4nJ4LR07y/mBbi4w3od0QyE18UxaPFJkFmWkg3gfBSbi/1cEiLC&#10;2ZErWD/igE+tFLz9w6SSCAZ2060Oac24zD59FgzUcbaq9XIFP1xjUffxcYZkvKWIFZ8l5MarU221&#10;VexVR4XK+6thxW0005gwyo9apArSVOJASVn403V+K1dFtbMmNxUr6nyaZR7w9g3bmv8ARzrMWDYL&#10;lzbL1PzDg+DU8Q3JBCYywA7aKe/NPpS0Cp5xCEjgIKvZRu0ly4EtpJHSQa7ocys67cuYbWVTNf8A&#10;STbkW/tu/hwuuZPUd0QwvEmi6eUU+L1S6CsakeVyw8YQRtAPgbcBFzvBZWytTcLPBR2z5ULmMseB&#10;8ZjUMBShocIxzEIlmzFN5etxBA1lHsDMNT8fDkjBs/8AqAzioqOnGQamtqJNfmsW3y7fYyQpZQPp&#10;4TDe25u3ItmipRH3qGHs2Vs2TX+uKGGBpszBiGVMvU3m49i0GF0wPvIJUjv/AMF9rX4cfsx5N9We&#10;Kw+X1WztT4DSyqAaWnljp9g/w7IR5g+/iFxzNbkS853fVOkR6Y0ZMqtWAS0kr6sBHtpK4Li3TSaZ&#10;anLGGy4kt7irjgaVLnW/nP8A08R+Celnp/XYr5ta2J5nnYXMtNTtsPxapq7gD6uIUZGHvE4pTk7Q&#10;mY/0xpci+XoICYSPQinzGc8YpR0jGQUmFszWieqm81WH/LuGzA/XxfY5R9G+kKxxtgGEYdVge6Km&#10;obEql7e2GIiMH/geLhZMWQ+wIx/iOojo2USm6edHhJ6+AqBhtDj2Z5HrK7FaxoJF2PBDEtPBY92i&#10;kYeb9e7i2wTOHVDOWFs+XMIxEYbFYllijwqh2ntdyEUjgkDQWnwpnDoCUmmw3CgJGI2Tieum2pwj&#10;pZlOrhoK54pq7VoUqZHrKn/oV5hZvqHETjHUqtpa84RRYpRipI2vTYMj106t/rzqDF9OnA3/ADNd&#10;sShGgH+98R9uylLVtJJJkddLHC0ixFVqaiknEJvZqsCErb2Rn3rcalyD1Jz4VpKirxQLKbbPM8su&#10;D4bYgOONC5vTCSvSdoPyFOOvtMDgfM09VNblbCoDiOISU8SQi5kZlAUDx3MdODVkz0WR5bRcSx+n&#10;gwySexD1P6Wob6EN2ufjwRWW7ylg7B540Hl5okEhsfhQM1vqVyPXVk2GZHWXHZoP8o1MLU6f8TqG&#10;9zTx78Mzg3p3wGiwsYpVyJAiaCtxFwiL/wAQh0v8OSC3lVvaCBKljhGFBh2+KjAmdsD5GgazD6oZ&#10;lxn+R4VTTYxXEE/yvB0Mrn/l7U2KoPjpyBBiXQHI9d8vFBVZ1xYdvdK0yt4BYk923xPPC0GrongB&#10;qPt+0U6GLl4SPAk7ccfbUetwL1UdUKTz8Rr6Lpxgr23RQEVFey+O+pbRW/4iORs79cs/DDyMcxjD&#10;cjYWo0iV4xIEHgFB0PDju0W6ZXpbjisgqPpspdaZckE+Er6zUvJfpn6O5cnGJxYdXZxxRzd6yule&#10;RWf2sz+734T/ABr1LdEcOxAnD2xTPeIqLl1jYxH6Cfd78Djuf2bGEqcPRw9OFG6cv79JTPd9I4+l&#10;GWwvLObkp/kKJKTA6RRZY6VLm3sJ0GnA4xr1B+pXqBCcM6fYJS5Ww9zbdKPMkt7NLAcI7reW6uPB&#10;bICR08aNkWzNmIV4vWafKDp9l6gnFdiDPW1K675nvr7QvYcStP6deouer1/UrMlXUxE/pEaYwQD6&#10;ha44GhZXVzJeXAOJkxWxfJT4W0zSjmxjCcPtDFq57LGtz+XFlhmRfT10ah86q+VmqYwWJNnYkezu&#10;xPEi7e2sgCspMH204pDz5/ojoqK1TjWIsFhjNNEfE/a/s5zqs9dR+o9PJBk2H+SYBGpMtXKRTRhB&#10;3u5tzy8yc0w0NKKcRaIJgiT0k7KxfJ4NhTCSrvU1F9Abu5P+quvAmw3NvT6jqpMN6dUFZ1Arwdsr&#10;0xNPhkbePm1bayAeO37+A5d4gGE6nCeGxIPWaM0tJbEq9g/GssrY/XgqhWgjN7HR5fgVH2R9d+CZ&#10;R9I+qmeabzOqGLphmEPbZg2AL8tTFf8ADNVm802nf3gDxpDFzfCFnu08AkR79tWVchvAU1DEMNpJ&#10;mSJjLUr3eUlmv42UaLf4WHDDdMsIw3pNSfyzo5gFFQTpYNUeT58gPtBI7/E8N7XLxZqlIBPScaDz&#10;6luL8avD/RGHwpFZ4yrgmdKLyM94hUDD2B30scxp0cHwdkIZh7Rfg/PlrqVn+9TnjFqurWQAmOSU&#10;rGB7Ai204LfzI04kYcNlVBIHgOHAdFF7w3FvT70QD4Z0vwDDsMkBJLUlOhlb2kva5J9pPBZyJ0e6&#10;b4PUJWY0omc9gFsAR/rHXkaZrevrBFs3rPOIpCvW4nBPmTt9KLt1u9S/XXHKWXDemkcdGD/u8h3N&#10;Y/8AHY04ZGLHcu5fpNuW6OGJ1tZzbt7fjyDnd380zie/cISdo2DypkaAIXqJG0RVdE3S7qh1Hx95&#10;+rONV1fBKG/QxFrE+FgPdAv8OdT9UPKVtm+qkcgDy1so+vgUutzbW1I/MOCBw2++lqS68RpwEYYb&#10;KdsL9J6GfbRxU+FUygljPJukb2lVGt+RWzNm6vswWOkjP70hvwLXl7ldkAlqVEcAnCjBvLlapVJp&#10;aYb0C6bYMt656nFqhNdqWRTr27X5Xt+I91li6f8ApDzxPSYoJ8SroIcOiRWGnzMgSTt47CeFy7tH&#10;5YlpuD0nhPRUq2Nmq3ZKlemPTR2PSz0SxB+q2C5miwRcLwnCI6iqWRkIZ2K+VGoLanVt31c1SsEx&#10;qWlw6CjGgjjVR92vAy4oDGne6Ttq3XkmfF31LEn4cK0ugiKckV7jdJiIY3t34WOOkGqmeFe5GNc+&#10;7vwuWvUK0kkHGvcT+da53wehw+9/NnZz9C/38TnhSpZCq9xkacd10B7csBW0Jr3Msc5Bs55ZSaUk&#10;V7nNpS5vxjZWhhXuRZNsgKPc68VA4U9hXuLTAeoGccsMr4LXywqugTcSv3HiBaNW2iR60bd4CvcH&#10;7LHqoxekVafNdMKoDQyRe631jseBx7LEOigo9lIOKa9wyOVOsWSM1IsdHWrFKw1SU7WB+vgCusqc&#10;bPgBIoIu27jKsRXuGDyLXRtXQvTssm5kAsQQbngBubRzUPCdtFTpggDpr3KpvVJmKoxb1MZsxOnk&#10;t5U0MClT4RwRoR94PMhrFoJbAI4CpfZZStsBQr3A/wAMz9jdEAjN5i/63hzztm27tGNFbuSNOYpw&#10;r3BMwnqThtTGq136Jux4E38nUTKThQKuMncaMoxFe4uaHGsPrhup5Vf6+EDlktG0URraW3tSRXuO&#10;ayjv3J7cD621JpKVxtr3Oay+9c8Tia3M7K9zppDtLnsDx1JAOyrTXuRzJ71+OrAOyt17mEgsbjtz&#10;SsKoo6a9yTUwrLlHHKd7ENRudewtrxhgw8k9Ypi3We9G3aPjXuCR002/1Son7nyY/wCHI7zRR79X&#10;maDz4OtX+MfjXuCjkurqaPq/kmaEhVON0Suf9UyC9uey1KVqUD0fOgtfIStpxKv6BNYKnd8tJt0O&#10;1rfdzcyypXRV1Gkq6FBa30cyGtlDCBwrlbmTRbdV1k0XbMkDwsCb2IFz8T7OL1CQm5dAeCBCweo0&#10;GNOMGkRMRG243K/t5gmv3v8AHjyXNWyvbMBUmmiZhcm1+QCxR9ynvxRHTVwJqdtUiyg3HieOVLK6&#10;uhAuFNyTxgrSFDzpgpKgY6Kb6xFaH3iAPH28rr/HywLD8xfhoVGPzxbnwnFcMlha3ZnmSNj9YPB1&#10;mCS7aJV0Kw6gRj7ayU7CHFW+crbJ+5BoCvTnMMN9W+NUyncuIYGT9cVUpX7gTzUqw2TzMMpz3JjQ&#10;/eo5hY7gs+ZrOV4QtXmfjVmvEp1BpPmcoYhTBdx8otb6NeHeWL0voPXQhydzRcIPX8a9washVC1W&#10;TsLlB708f/KvABmSdD6x/fH41GObo0XLg/vjXuLMgAacIKC9e5iOhsePU5XudFgB2vrz1WFe54g9&#10;xzVWBmvc4Xa+p056r17kukYLKCONr2UldGFe4gvU3hEFf0YTHmv52GVkLIb9g1wx4MNzXu6vtHBS&#10;TQt3HuC1mXdcHEKB9Nle4CdG7PTxyeDIpJ+kX5loIIFSe5gSOs17khmN9t7jw44BAmk9e5BnUMOW&#10;SdNKEmK9xJZ7Qz5CqLKWenmikUD4HUnhgx4STNCLKTpu09Ckke6vcF7AKsVeEUlSGB3xIfy4C3ka&#10;TjUdXjfduKHQTXuPMhN9R340EgUXAV7mO3iunNKkVevcxNbabd+NjGrivcie8kgJ4+k0p2ivcf8A&#10;IGKJgfqOwmq3gLilC0VgNNym92PbhRmqe+tidpBotze3/NZK4OLbk+hr3LL1ZWFyb8xvWKwiOFe5&#10;yXXjMxTZr3OmbbqeNnGtgTXuYyQRpyhBpwYV7mO5HGwavFe4+YBW/K4gqg63HHFeOi26a71Fe4Sn&#10;8QXC5Mu9Q8mdVaZBHHLeCeQeJBFr/VzI/IlF+2KTOA94rJvsifTeWd1YKxI8SRXuPVLVJV00VXCb&#10;pIqkH6RwqI04HbRS433aik7QTXuSCfe04lJwpivckK1u/EeM01E17ikxuqlpcqxY5SIXnw2ZJ0IF&#10;yoBF7cW2qiTA/fRVaNhy4LSjAWkpPXhXubCHQvOtLnzplg2ZqVtwqaWFyf8AW22YfUeZr5M5+at0&#10;r6veMDXITerLFZTfOsK/hWoe/CvcGFW3afHgrAg1G8V7mQm44/HRVK9zgLHlpjA1Y17nIIO44oKg&#10;K1Xudo/va8Y21oivcE3IuKeTViNj34LspfCF6TsoFZoxrTNe5WH+Np0lxXG8k5R675ZiSM4BJ5OI&#10;TabmjZiUF/rtw031sl3LCLhIBCZBngDs9810C+mzeFtDz2WPSS6mUjhqHH2VgjDK7k9ibj7uVQYR&#10;WxYhh0NdEQVmRXFvYRzGtsymTWbVw0WFlCuBIrPyfc314+cKRV7nIjnqrXucGAtzYMVYV7mNb9jy&#10;6jqp0417mORbn6eMHCrA17jzgde+H1qTJcWI4lALagriDNILprvUwa9wCeudDR5D6qYX1CpdKfGQ&#10;qTW+yGvYk8kFS+/Tq9fWpY3VeOa2Dlmra1iPLhFe4JilJ1LJbboQfaDxxCtSQemgKZRtr3Et1Aho&#10;xkqpxyqJ34N/pCWOv0D6+KbdPeoLfRJo+ydSzcpaTsd8J6K9w/3pg6n0fVbpTh+YISfNVBHIp7gr&#10;pryZcouy82BP2xNYk79ZGrIMwWydkyD517hi7gJyR0KJqGYxr3OkZibtyqkAYVs17mRto1PExBBq&#10;or3MS+I4+FirGvczwv72h7c2VdVNqE17gsZKxYw1SxX4YML7vbQBzK31JJr3C+fiA5TqYMhYd1qy&#10;hSgYhhU8YqnUWIj8HcjXuLfXxre22F7bJvGh4kGCeMVMXZHmAVduZZcqlDqToH990D4+le4L3QTq&#10;RR9UOnOH5mopFcyxLvsb2YCzfnwWbrZwM1t0qAxAg+YqOt7MkVkd4thQ2Ex5cK9wcVIYa6HkmzIm&#10;orr3MIVg1xrxhSJEirzXuZdupA5XCqzXuR33D3vDlgkKp0V7nSsbX44oEV4ivckxnvfvxJspo17i&#10;9ytiphkEUh0Og4uaITQTvmNQmvcMBgVfT1EIgqAHikBVlIuCDoQQeIH2yMRtqK7hCm1ak4EYzXua&#10;1Xrx6U1Ppo9SYzfS2gy9jrl6dUGgLn3x9R7ckHK7/ulJdEAHbHSNv412w7Ls8Tvpk/5c4vNDEnoA&#10;wripuOcMPrYq2jSeA7lZQwPwIvzKm1eS6gKHGkrzZbUQa5cnkl14ZqM0j2V7mER+LHmtlOaor3Ma&#10;76aTenb4cQr8NOnxDGvcDX1JZHh6g9MJcy0qA1+DL5qlR7xQdx9Q14Hs4shfMngpIkGhvuZmpym+&#10;DCjCHTGOya9wvvp86lxZvy8KGrYiopCUIbuwGgI5F+V3YX4OIqXN8MkOXPak7FY4cJ4V7hjV95bk&#10;34PtWMVDBwr3MZNj7vFE1avc5naBe2p4wpM1Wvc4K21g66HiZSYqxxwr3I2dsvrnDAjVUn/JRoRu&#10;iPiwGpXgbzzJ28/tShQ8acQRtpVll5/L3YV9i8COjoNe4Yf0t9V/6xYYcr4nN/plKLWY6kdtR8OQ&#10;jujmC7ZSrR3BSftnoqH9/MgFmsPoHhV0V7hz1O7T48ySSqsaFCK9yQvPE02a9zkRf7WvPVSvc6jB&#10;vZTryi6sa9xM9SsiUnVfI8+XqgL87ArS0crd0lUe6B8D48AWe5O1nDC7d0SFD2HgeeFCzIc3Vkdy&#10;F46VGFAcQdte47/hw+pfFclZwk6GdRJDCJJCkPmGwjmBsUF/BvDnJ6xL+51+qwuB4FqIBJwFDbtB&#10;3dRdMi9toIOOHR0/KmLHMPFZTmRRd0/Mc2AIJRNGGFiDzIsisMVA0CFRAtLKVZrEk2/o5lZx2B7c&#10;0BWwaweT+/fv7OY9621PLbK2dleSOQPcA2HOLzqNOeCapMVnSkkk17+GnI5r0hbcpseO92VUmWtK&#10;dpp3psEqp4tk0e5fDXiswXNVIo+XrZECtoQxFjfuDc8JH7NW1IM0hDym1akgyIggUic7dK6PMmEm&#10;kk2m4JbxI9hv8OalX4z3piwjoN1QT1E9IpYIsIxSTzKyCCRSYKoncWCqdFfx5Ge+O6f89thmEQ42&#10;IXhGocFDpPTXcPsZ3xd3ltPy9wCHWwIJB8QFCV0crsxrl0ZdzWZJaqg/RpUMpHnRDRGJPdgND7e/&#10;KkB+Ifj0mEiiwfD445owEaQ63I8QD7eYitJZYAKk4jaOPrXSmzyqACqhe2K2p14DeZfWR1bx1mWO&#10;tFOh8I1t/Djpuko+xAE9NCwWKEnZXLaPDgO1/VfPWNytNXYlNI7dyXb+F+FLl2s0sFulIjhXiL8g&#10;Jm7GBG6/MPuNtdx9t+F/eGZB8+ukptk6tVdbRz//1h2rKCkoIBU1zCOMsFDN4k9gB48NZHCpUnVV&#10;0+BZpx/MmJthOXIWq6mOJ5nRTYCNNWcsdNORpcEp2ChUNyddOVJitzTxh3UCrk8xpJwvljUFh+Xt&#10;5wOBxLoyH4acucMa2DWU9SqioUpTz22jv4H268fqHDEC+4BbmiOmqmgxzHniqSXbUN7x/h4Hj9Hh&#10;kUnZLEc9BGw4U3NBTU9RZ4VYPKSdQO1gOTDhTsoLixHhyodRsmqzSXbO1VFIxR7iQaEt/DkpMN3/&#10;AGltxpx8IwRiK9NM39b5mqDI05G0aC/58zx4Qpvs5rvzxFammeuzm+zcs1ye3JKUDMnlsug7ac24&#10;QkhQPnFVJpgXOrqXRmAdhYG5I5m/l7gaAafDjpfSBNe1RSZbMskrbZnKbSSLa8kph8YO06Hx5vvl&#10;YKAwNe1TSbrMzSytLd/s9ze39/J60RRAAOFqlhajOFUJpPrmpiwEMg10N7XA8eZUpkCjw4o74jD3&#10;14Gk7W4zA0hTcWJudf2cyxQKf0bi5Hx4+XMZGyrHwiTScrsVlhiG6a4c2HibeznIU0iEIRf4kce1&#10;pUJqs0np8fkaU7HIFu19PZ25lFGqrrYn2cZNyVYcPbVdVQVxVAjmFrhQLg6AfDmZaK6bgNvLKe0n&#10;pEVrVNMU+PCedqWUnalvE2+i/wAOZWplVdBfXtxOh1RpsmokuKrNIWkP6EC3umxv7bckRxhLIex7&#10;X15oKKwVYYdFVpN4pX0sQYru2W7n28lpEwBubkmwt4c1pEj516g/rswLDEyC/fw8T7BzMIQEsb6f&#10;DjQWAeE9FbjhTU2L4riW2Okp3ZyLW7nnELGrqC+62pB4uUsLGwA9RpaLVwiYqIlFmqNpG+Vlswsf&#10;dJF+c/mKb26d7+zhb9p6DxFMd0odVOkWTc+VkYqDRFVcWW9+5/hzxqIdu6K7A9jbThcbsgwYnZE1&#10;QoPGlvS9DsyVkQSsXaPdOh3fw5Heuublto+kcV/mUgjDzpWlLYbg7acaL0/1UqMCzMWP29pIHt+j&#10;kGTHY0LQqGJ9oHb6OFqnCoifCBP6UaIQ22nHGhtyv6XsFpMNTFKgw1Mri3lyuFFv8R15ENUs9gyy&#10;m+oJNhp7RyiXVhR2FPRtNKSWm6ExemeWMv4egiWgop4iQoRPNaQHx3dtOZVqVIKJClj+8TfUfA8Q&#10;rS4VAzs2ik5eSFSEzWaLDMtrAZZqipaaMhCkSeUpHe9wPHw5x+brxZCVZe3uLqOWFu2qSpUdR2E1&#10;oXHeLBCcKyyyYBLS/KYZhkjSElgaqfzLt46X50ExGYhY2I2/UeHaXLdoeITOHlVnLhKjpj28KQld&#10;S1E1fLGiQ0kgFrqPdsbdr8mJFiGhcdu4v34n1MqB0gxwnhRMshGANJqu+Yw2BjWYkGJJLBGAtbsT&#10;btyWIKlTut8Tpr9fFSQlfhEdXAeQphJ9aDKszjhEDs9aZJnTuTJfTwa3bkinpZqgXayr+3iVwBo9&#10;dOlYBgCmHEOoGEUJC0itI3e99ADqB8eZ4sJikcNPqBxR+YW2CE7fwp0NqOKQB50HuL9SKSpqAIAb&#10;n7Xwv8fhyd8inlFVXT9nLNvLSrUrCne4Un7oFB7X5lglUxyS3UMW76j6ecHw1Slk8OKWrvQuSONN&#10;C1UVTgR1GmWXGXmhaGGoWQkEgqNR9fJNPRvBobGwv7e/Fr9028dhH6U8sNtrGJoPqytx2RWCSsnm&#10;AqANWt7eOSK1ljnBKjXw4SquASVtGCYEdEdNVccGslE9XVTKMCq28uJomu12DHUt7SeR3aMt+iZk&#10;UduKA4QAVhKj7/bTCmlAk1Lo8s1FUrQRkwsrX3advYb8nQRMYw+4G5tcnXhI46EGACOr5VZllT5j&#10;Z11xGAzV8rqyB1U7d3Yc6qIhZQSLg9wdePMXZbkpHDjTbiA2dPvrDV5SlhcfM2IewBtfvzg3mKoM&#10;TWtrfihL6XTKxPlhSTWCYB2U0zZXeA+WSpRjbaTpf2+0cibJDukZyT7PDh2h1tMBI0gccdVWIjaD&#10;7DUGuopoCtKkYnZ/3QBt+o8x1CJiJjjrog3l2KWFrEdjxSlKGCVtqJJMmcZpdKnY0CKyYJjWdsrU&#10;VfTZXqTRRYlCaWrjVRteE90a+uvt50ktpDELaePBC8nSjWZ8uvopS6lxAnGg+jwKSqYJS3kXW7W1&#10;0+HJ8rLIRsOwEcDrTuhMkE9HTRVpJTqrAuValqxoGIuR7pHb6xzFGzwq0pQafHj61t3BCdRBPCPn&#10;SjulYTNd1GUqmCUQQfpFU/aFzqfD288tWZQCNL+Bvx42oa4T1g1VCCtUUy4hhk8M7rMoQodfbzKG&#10;3bkA97wHNKHdkE7ONbUnQqml6Xy2LSAMB7OYfKmAsdOLy+3tHwrziwrZUL5eWeV1AuB2F+ZGjMaH&#10;zdOMJfC1YU0iI2V44eVTcQfo9nI7Ep3N76HTi9HixFONyiSBhXkovmLFdAt+x7HngA66ctiDjTRF&#10;QZyI5BCLh1Fr8zqQhuTxkjXsrYTFNJprsX13Xvrzr3ghe1+aBEhPGmweFYJ6aWR95BHgbc6jexsQ&#10;QOOuAEYGlKjWNqAIdxXdzn7tywv7OM6jSYlXCuJod3viyLzGjuCQo22+OvFagBHSacxVgeNcJMOE&#10;sDllBUaajQ8xrTbpd5N9eKS/oTFXLRSKYZaEl9qiw5O2IilSeEyVqUeqku2s70cEIRbbntyBJTpY&#10;kXB+nh2i4M+LZW4FSI418sN7fbyOsG5lZzYr7OKl3GkQBtpSFQIFY5aAuwDi+72ckGJncF2uvs4w&#10;l4JEAQemmdIiKgNRtCbx3B7ciCEfNAMgIOv0cX98Q1M0rSUxJJFcZEkiJhvdzqD4cnPEikBANPbw&#10;oS6o4mkwgVnp0kAbzWAJHbnaJGJN4baAdRfjilmIImdlVERUMyXkATS/fmZgbFuICkbDVTXEVBRr&#10;C5FuYVA3tdeKTsEGnIA215J/fLP25i+aKzGw+nir8uCgQaLFpIMgVIMpa+0gA2N/Hme/me9Gt1Ht&#10;8DxHg3gVY9FaDqkqiuYZSAQST/HkVpFUEHseGCGio0Zqd1VKR3k0AtzCssaRiNdTxQWStRJwFU21&#10;NhAC72AsNCOYfOAYlhbi/uJGFNSEJxrPHGS6oi99QbaH6+TUeNRvJvpwPuggxsrQ8XiFO1JSP54Y&#10;GxBufHT2ch1E7RqHTQD7uEzzKXMDjT+kLo0/TSBpapIo/f8AMAawF7W4np6p2gLhSL/dwjXYpWYl&#10;J+NK1tq+4GrA8i47PgWOxSSJayqLN2II4xPIs1nB+rhI+2WTp4dNaFHPyjtED1cjMfM98AjtfwHt&#10;42wU8YrxJKumpNu544+6oMnSdgilpdVpiaFeCqSoigo5FLrJILa9vo40iNaNKyao3bRUIyBgdVP9&#10;HIds+9ccAwijS2U2mJ2mrAs2VeVccwLBqLB7GrbBainmKuNGRTo3xbhkcqk/KNGL2sGB+kePJ4zJ&#10;EBCh0ATz00X3ekK/Z+ytBL1lBZOqVdX2Kfp6iMR3vtCOQFB9g5SF/wAKXMl4dj3otyBn2Cij+aw3&#10;MkNG8yKFcrPSzswdu5G5Bb48gPJEfl8wdRJOqSAdgEjZ51Hd0yhK9QPiJ2VuK/8ACTLrvmDGos/d&#10;D8SqmkoIcLwvFKSFnJCPHI1PPsU6KD5i3t305pn5TwOKrxANKqsTIy7TqQV7X9g5kIhuYq6P2hx4&#10;VuiX4dX07ZKfPXUvD6OIJGY5ldUsAGK67frPBI2kAUuaBJiuEsqQxmV9ABc8sWweuzN6xco5j6DZ&#10;U8rK3WnIMl8PM8y78RpIjuMUTPoHZNLD2jia4Dr6S6ymVI+5I+4jpHTFNvrUdSkjxJ4A8OkcKALO&#10;eecO6J1n9bcz1DDKmJTIksyw3joJX0E0zICRBI32nOiHViBc8L9kfLOaOqmHP0+6zVf9SM3w+ZTz&#10;wY5BPRxPIG27g0qhSJB7NPZwjefbv2wJx4jYR6UldtvzzWIxjjQp/wBd8u1OXzmbAahMWoxF5ytQ&#10;OlRvS1w0YiJ3gjta/DC9FPwl8OwLEHznj+acEWqp23Ryx4hCY1LH7QDNexB0vxSxYFkjxA+tFllY&#10;u26wpRJjhGFFZz565em+QpoKSfLebMQqKhSyx0eWq+Ui3gSsdgfhy4rLHpbwrDctxYNlaOPEJTGo&#10;WSjFiHC6vLUH3dl9bX4MApCU7QT0UJe8KlY4DhRAc+filZQyZjs2ZuriyZBwOBi2/MEkazVsN/dh&#10;osIQ/NtUX0+zoeBj1zz/AJE9C/pwx+sz9mSLEc01scvkzwMo8yoIIgpKdE1sv77D2XJ4w6YTiIJ9&#10;tUuFHCMIqD6ec1dafxBPUDhHqIky3VZS6TZdaWHCMCxmkaCqrSxu+K1kT6pvtaCI62O5hftqbYJn&#10;bNGOYjVZpzRUvPiOKzNUVDu1yXYk6n4DnmU6EiihtMkmr240VFCqAFFgABoAPZwy2AZhgxHCR8w4&#10;DqAAfbxR91Lyay85NURu9kYHQk8qTWgZr3A6z7JHBRRV052RKwN7XI8D9/C98ahTSgFmvcIXmukN&#10;Lj0sd9BexPjwDqwNFixBr3EvYt7l+Vpo17kcmxv489VK9zJva9vA89Xq9zgO9vZz1er3PABrc9Xq&#10;9zi32jz1er3OSrfS3fnq9XudbCLX56vV7naG2p1vz1er3PfaPPVuvc5BSTtGp56txXuPENGMOK1l&#10;UVLWukYIJv4Fh4c2RFWAr3IJu8/mVN2JN2v435qtRNe5IkoKtgr7RZ13LYjsNL89W9JFe5zNKyOt&#10;rnbYkH2juOepwCvc5zxiomefaEV9Qq62+HNxVtJr3OIp3RCLXDD6+eGNb0V7kg0qHYVS1h73vdz7&#10;fhzVVivczPCHO29gp3Xvf8+WrYE17nOEwwtdSAr2DMRfT4cvqp5KK9zMcSWBTSRELGSdAo1B9p5S&#10;a2RXuNzVQRQQote3PTNUJAr3O2rSZTtAGg5uemt6q9yRQYvPQVDTRMRuR10/1hyoVWwoV7nUGIzx&#10;RrHvuNLC/HAvSK2CK9yThtfNg+OUmJpJYh7tr4HQ/lyqXIM03ISQa9xXTZkbF4arDFezqHKEeO3X&#10;v9HFqndQmlevWDFe4k1xV2xAVzLpVxhGVfaLafeOIgYNJELg+le4cDKOWqvF8EjxL5AJGwCn3rkW&#10;HgPHhk2cKOkiRXuYsXyS0WILandd5F/cPb6Tx3TqwFVjhXuFBzRhdXQZpnwpSQZJBYfT2vwPoIIo&#10;jWIVXuJ6fD62nqflZ0ZWDbb2Nr8vqSdhpopINe4tsPyDjtbOiU0LEMNGOl/ovxpJLmwUZN284mvc&#10;WeGdGceqK+FHp5Wu43Dab2PsA5YIWeqnvy3EV7g75a9J2M5rxOLDZGOHQhT5kkylVCKbjvqTb2cd&#10;FsoHE0+LYmvXv24YXEvR/lDEKeMLi3zFa0arFIkf6NlUgASFtQ3LjLZGEilJZCq6BvwwOS/Qlkg5&#10;Qq8Zngp4aqnUMN53ll8Tb6eVGWLbx1E+dKE26UpprqMXp6ashomV2MxIDBSQD8TxaZeyH8vg9Fl9&#10;IFWLDi6w7E2gq2vBhbs4Vv7hFOe4cUR6d1VI/nrFoT24cDDCmVCuIljN7Htx6w/KdZUONykAEeH5&#10;c9omqBM1000Y0vrxeJ04NdO3lLs3r2OgU+37+PsudysK6CDTmgkEE1DfEIY9S1wOHHw5sbw7p7h0&#10;dJLRYZD8uI3kkdVkdl91nWNLyyE/RzMxm8dUhOnSmRMyJI8hiaBL1ih46ztG2iWYk+WY+qeIwzw4&#10;ljeKJUKyRJFJJBGrqG8tp5bQQjx78B7G8jrVH5us+exiJiSpqZDQUoP+uWIlkHBBaWS1/dqVxx8A&#10;PtxopuHUmEpwihgw3OlXXI9HSyUeEtFYGKkK1tSnhZwl4h+fELKDgStT4M1FRrKCrx4ZAV+pqmT3&#10;2+/kmWbH5dMp0/5o+ZoNFSgJ6KXmGYbHWkzYnDNKbqympkBDEfvLEpsv0cQVdj+csTrThWX5Wh0C&#10;GWBC7Wtpumf3VPtPBI24FK8I4YHoNFLgStWoilY0GGwRjz7eJAP7F4H1TlfCKKbzs24h8zVOSCpc&#10;1D972O0+Uv1nishe3DDiMTVg7OKU4VLWeSQD5SI7SO590A/EHXneJY7gGAbIsNpIpJ5Fuomffa3i&#10;IovcB+nhE6ozB2++mFN97ivAe+uSxTy+/NJYdiqi33HvxG4lV5/x+ImaWdqaQkCOIiGO3gFSOw+s&#10;8MxbOOAQSfd7aVlxAGA9fxrKlNTqQ20E+06n8+JmgyfiSt5kcdLC9j78jec4+kISL/SeHdtlSnTJ&#10;AHVNFSnj/CAPL8KzXAO1fbxlxoYFgoY4/iM9YOwiS0aX+Cpqfr4cG2bYMLWfLZTKnFLG012LWufo&#10;4k2zhSSqtBlnB5ahpLARIpLN9S3a/E7jrSjoQmaZbbk4nDjXtwQe9pxuxqizkkCri+Hx4NE2op5p&#10;Ns8g8Pcv5n5cIHlqQIGHqKW91qMIx88PWvCRGAZSCD4g8Evp76aeqGe4hXBUwnDBqah4NuntVprC&#10;/wATy7Fk7eIlGHDUcB76SuuoZGkqM9ApqrcewqhfyZpQ0p7Rp7z/APIK3PDARdLvTl08jH9dsxpi&#10;tRGAGjSZq2Xd8Iae6r/DggbtmLIRcOgnoEn4YCipDrr5hCPXpprbGcXql8zCqJ3BP2pCIwPpVrMe&#10;P8fWfoHliEU+W8vYhUoRfc6x0ytr3IPvjjBzeyZOkIUqNk4ClyLN9wy4oD0qLJRZzrW2Sz09Mp8U&#10;VnYfAbrDjFivqUxTEZFpemcNBgcAI3TvAZ5/oG8bb/HlXd4QqO4CEDjhJpcctRMrVNSosrRv72K1&#10;MtUx8C21f+QVtxKYj1IzPWSA5jr8axXffctNE4U/8RSMcKl50tRIK1nDZ09WFK1MtNDCMeNO8OGY&#10;ZQjdBDHGbWvYfmeScNzDmzFZSuSenGO1jdlnrKaVVY/8EAv38Kk35UD3bTq/QmttsoIxWCOiRI9a&#10;bKnMGB0EhTE8Tpac/wCBpo1I/wCQiDwQGyl6mlojV4kmVskoy3D4rjNKkoH/AC6Ry9/gBxO7e5gs&#10;DSylB61AH1pLrYSopMkjYIOPrsoPMc6x5HwXEIsMeDEq8zttR6TDqqohJ+M0aGMD4k24ga/Li4gd&#10;2cM//wA9qFbb5WE4VWVUANv+LGVY7ew34GnncwfEqUjDaBJUB8KO0XDY+4aCBsI20/4bmbMUmI+Q&#10;2W5KOjIBWqkqaaxv2vGrGRT8COc1pckYFTK08GI1W4XCVNRBRRn6UhZpfzHGAy4RqU56bP1p4PB/&#10;7Zw6dnup+T+tlW8sNS9NTIf8nLCGkYD2kONvGOuxKpzLWjCMrZdmdn91flaaqrAB7TNMDGD8SeOF&#10;WkQAVnoAJpUlRbHi0ieG0efVUyOSLDKYR43iCO4P+UkMcd/qFhzjUelnNNWP5ljkDRyMbhaiqiQL&#10;7QYoCxHKOodcAlEpHAmDVFLQsACceKa6gzRhNRM1PTuXK+IRtp+hrWPJNP6ScPgd2xSvw3BomAIO&#10;9Wdj42/e1+ji5uxcKZUE9WOIpCLppBiMawT5ogB8ujp56h79kjIH/IRsLcWeDejvpXico8qPFsck&#10;S146anZIWPt8ySwtxW1krlwZBKunh+lE1xewQNICumZNJ/E88VGG3bEmosNUa/6VVIWI+CIb3+HD&#10;AZZ9LuS8lvHbBcLwiNh70mIyrNIn/IJI04NU7shCfEEjo1EfuorXfF3BUj0pMz9TKWupJZ8ESrxW&#10;SMaRUsJQMfYrSAafG/BzhwPongtAsGJ9RUeVACtHgeHOWHsUsFtwrKlJV3cRH8SYx9k08pp4pkpl&#10;PTqHwGNFnk6seqjMGNzYdlXos1LTRvt/mOPY9RrGy/4hBFI0tvq42SYllqWX/jO0dTNCw/3oxWRI&#10;2Px2k2Cn48PRfp0iESf74wKWpttRgkbJwob8ITPf8rWXPtRRUdUBc0+CpLLGB7NzDcT9XG7Fsey3&#10;gmHSPU5rwqgNiRT0cpmnB8Nvl3UG/tPCW7zpy2Vg4lM/wpx+GFLDliFYg49BFRqDGsWxfGFoqHK2&#10;J4hCpCtV1bRQRKPjHKRI/wBQPC2Yz1byhPKZK4T10gNt8sx972ae08K3s3DiQpZK+rYfWm/yZROK&#10;QOiKHimweppIwsDRUqjW0aAW5Ip8952niWTJWX1od5AV2py7tfxBkFuaTmLo/uLQHXGPvqimG0iS&#10;Z+NRZsKw2fcMYr2ntqy+ZsUfSqnt9PH+Pop1kz+fnOo+b6fBaCTVhV4pFFtT/CsEL7r/AAtylw3e&#10;3g/bO6fNQBA8gY9tJg6019iCo+U+/ZQXZl6r5KyRMaDLmA4hjFc2iR0GHSurH41LKIR9bczYR0M9&#10;GWXsVK47mOszXXKQPlsJw6Wdmb/D5lje/t4C1WVq0od66SYnDYfUTV13l0MQ2lKev8BjQf411X9S&#10;1fRNUYHk7Dss0u1j85j2KwhUA/eMUDEiw9p4afLOQc5RYeKjoZ0WgwmnjHu4vmqeOnG3uG8uVlI0&#10;+HF1u5ZJKhboStWEgkT1YYmPKKLFpU4ZcdKh/RRt9IxolmbfVh0Po8ZTBurvXiDMWKO4Q5eyGorZ&#10;1a+qMmGCep07HdbgN9RM/Znwaq+R6idRqCoq7gDCsspJUBf9VmgDL8O/BU5mD2nFaEGPtSJ9tGLZ&#10;ZZGopJ61DxezbRw+jFJkjH4hjmSsgVtHRvqmI44ggqJD/ianqW+YH1qOB2tX1RxOJqjL+Hx4JS9/&#10;5jiUaxyEf4h5pv8AlzyG3nRq2DioxHpNKg4giUgkdW2jA1a5SecfM1L1cliGpqZy0f1xx6ffxA3T&#10;MGJthOKZmxnNlSth8rgsTLBuv2aoKiMfHXhSVNh0J7xaydqUCfadgpWtZSAMEjgVHGuUiw4TSNPQ&#10;4fR4bFoS9WygEe0KpuD8DwWMK6W5jw6nLZfw3C8mzPYGsqm/mOI2/wBRDdA3BaLV59X7FtDYjas6&#10;lecbBRQ5dJQdIVqHRHIpK1eZKTEJLeZV4vY6LCny1NbxDSNYMPpPBcyp6X8QzIBiubpcRzJDH7zT&#10;5grRSUV/alKGXcPoHEhygYd8tTpnEYhI9Bj8qIHcyCfCMDwgT7aAXPXqN6e9PLYRHUxx18rkCiy7&#10;QvidYD2tJ5KOsX/EjbhgMFyJ0cyHRiOuradgBrS4TTLBAD7DMw3EfHgztMlLIGlCUJPExj7PnREt&#10;dxcGEJKR0kzPl0UEZz96n8+jy8m5QTL9Gze5W5hrhVVhU/7pHS0xKIT/AIX7cZc1dbcrZfoTRZTn&#10;hwaEaE0yBpW/4lM/t9o4dE21mdKjqj2ezZT7OXuE+PxTtJpe5T9NmNY9if8AOerM1VmurFjbEJjH&#10;Rqf9SjiITTwvwtWNepiLCi0WUYpamrk181Eaqn3HxDEELfhfcZ202YSAY6McOgxQpGXg/cQY4RzN&#10;GNp+huC1ECw5mf8A0OMbVpILU9ME/wALJHbcPpPErBD6kerMhraXAasQdzVYtUeVH9zEWH1cC/8A&#10;Mbi4UUtIUB0KwHnJ21QKZQdIMHiEifbTguY+iHSekXC8MloaK2i01DGJJW8bBIQzk8QeacCxLAL4&#10;NnDqRHS1LghsMyxTieo/4i8w3FTypeeAKHHggq/hQJPPnRuHBsCDPSdnpU3Dsz1ObVNfg2X5Vp7+&#10;7UYlaEfSIXPmW+riVw3oPg+MhcTpsBkd3NxX5kqnnlYf4hAD7p+kcDibHUnUoEj+k4caUi5CE6SA&#10;T1cKVC4+aU+XNMsrgC8FKg2fVIf6eScTxXpH09kXC8QxD+a1wOtLh0BkN/YIoAbD/iVuecRbWJBW&#10;qVdAxitJYW8JnHoPR50609ZjVcpkjhFOltC51/4K+v3cbarqzm+oHyeT8Jp8Lvok1afOnAPYpTR+&#10;6D/xI/VwtczkzDKIPv8AZTv5FKVQs49ArK2ENL7+IzllbUqp2j/kPuRxhxLJWecYw85i6rZiOH0I&#10;JYy1sy06EeJjgW1/gLHhe6h+5kvLCBx1Ye6jhAQ2QltI6zXaV+FUT/J4RD50vsjGn/BMdB9Z4yZB&#10;qMm5jxCSk6FZWmzjWQkiTHccvS4VBbu6I1mmt8O/A4hLQJDALqv6SsAnymtrSUHA/vpOY9X4pDH5&#10;uOVq0FP2EFKpknkB8Ae4P/ER9fBspul2VcxV0U3VzEanqBiMesWGUl6XBqZvZ5EVvNt/rE8VO26W&#10;o7xZcJ/hTsB66Qlw/wAJGPH9KSk39a51M+G+TlzDtC9VU7ZKqUAd7PdVv7TrwxmEdMLUcCQYfFhk&#10;K6RU1PCI40/4BRrb48F1kwtv7kx0CMaKnLggkTKeNMNR1DwbCw9JQ1fzQjB3SyS+83tsx/ZwXcF6&#10;QU1QyvjrNKosVjvp9FhoOD5vLlv7dkU0blLBgYzQKZn69VcELpleFI3uQZfYfbc6ngv0uG5cwCm2&#10;RmnoIlHYAFvr8TwneytLQ1OLSnpE40y24XcUpM9YwosmM1+e814h504q8YnPcBmWOx9hNlHE/X51&#10;yvQG0LyVbj/CLL+fI2vL20y+ST3kdHwoxQytOJjyB40rMI6SdRcXcLNFDh0TD/dG3uPhdbj8+IGq&#10;6oTSyNDRU6xa+Jvwoc3kDSZYSBPtFCgZelCcVAg7Y20LmF9BqOk8ufEqqSdlFjtAUe23t4mK3O9U&#10;o31VWQR+7f8AgOR49f3F4fEqEngKSItkIXsKvOhGw3ptg8aeTQUQN/tNt8fiTyThvUnNEVjh6La3&#10;25/cW/gfaeRVmOWNPfeSfU0aMOJZlKRxmuOKdHcmVHvYoAjae5TDc3x18ORcQzrWYvMDmrF5ZVGh&#10;hpQI4/v7ngSTbN2Q8CRh60Z96omcKccJ6bYVgSf8YrBKeKRhcVFbeSS/tC9hyqz8WfNmVYuimU8p&#10;ZXBjfEMZ86oBa5dYoZAN3t94jgMvr11Y0LwQVCOnDGj4D9nt27aFjprgmaqPFq+vzVUec/lxxxKo&#10;AVVPvNtA+IHKTBVMD3tbS3Au66E7KTIM4UMvMclTJu946cQh+nNPGvcxtUgHRtOVU7Na017mMT3J&#10;Nzc8SKUTTgGmvcZ8y1DNXYfTXvsiLfWxP9HKk7K8SZr3I63b3eWKopQMK9zNfaRbw5oGvaq9zluP&#10;380ca8TNe51eza80JqkGvc6LE/RyhNaia9zGe5seN6q2RFe5yDhSNuhHiDY8SFahTYSD9wmvcE7I&#10;3UfO2Va+GXA6+SPa62Qm69/jxB3YWoA9NEjuXtuq2ca9wMMaxmszBmvFcdxBt81VUMzn2tfXh2U6&#10;ThRslGnDor3MK9h7eUBIpcMK9yQBYDbzYIr1e5IilmjbfG5VvgeaUJFMqbSrAgHzr3H6jzXmCiKi&#10;CoNh4HXiHukqGOPpRI7ljT20V7izoep9UtlxOIN8V4ROZWh04YeVBR7IgPswr3FtR54wKvAAk2N7&#10;DwNPZQps4UF3ssdZ217iljqoJ490Lhh7QeB922U2cRQfMtnGvc5GQEWU8QKw21XvJr3MmLVgiyNm&#10;ApbcaNgPrIB49aD9smRxFK7NY71I6SPjXuCZ02JiyhQG3eni/wCVeRlmqZfV5mgnegd6qOkmvcWF&#10;JLKvUXJU8b7FGP4d4+2YcW5MAHFT/R+YokWBocJE/s1VinF4XH+qf4c3RcjxNT4el/3teTrbFQWZ&#10;wHCuVubHU8odBNABmowzqrK97aED4cX0c8oc+97o4cqXoOMGgsRSLkpKeRFaJiL87mq0YbdeJZ7v&#10;EGmQiTUimgCAE6ntpyEWAa41B4oS4pWytkcKcRFGFu/5cd6CUKfLlPunXjq4WimHeEU01UIVzMut&#10;hoo4S/8AGgoqjE/wq88JSqW+Ukw6dtL+6tXFe3ssOSYtwPWWH9IfhU29jyg3vC3JxUIouXTCSKh9&#10;YuFxvdGqKDEIwP8AEQjSm/tsBzThy5MtTgdJKNbwxn/k0cwruk6XFDrNdDrxOh1Q6z8atC51j1LH&#10;XYNV0cxIDxPe3fty9svu3EqHSKdtF924lY4KFe4sOkc61XT/AA6ZBZVj2D/gTbhJnaNFysdc+2gz&#10;vEnu7twdc+2vcE64A2ngRigLXuY+OVavc4n4c9VhXueB0uOaq4r3MZaxtzcVavczU7lWAseVUKaW&#10;MK9yN1dpZMW6HY/RJtusQk94/wCE304uyFfdZg2esilO7rgYzRlXXHtr3Ck5UrRWZboqgdmiW9z4&#10;jTmaMwayAzBvunlJ6zXuKRmX7Q45tEUTV7kWUqFuTfmzTyRXuN1XFJWYDiWHqLs9O+2/tAvxY2CV&#10;A0vbV3Tra+hQr3J/TGsaryXQu321Uqf+B04TXwg0jzxvu7lYGyvcEXcNuvfhJQMr3OmO7QceJwxr&#10;Qr3Mb2UWB4yKuK9yDIwBv/HlxhStImvcbMx4xDlr+R5sQbXoq6JC5F/dc+8OV7kuoWnqmjGytze9&#10;9b8FNkx1jZXuWq4dOtZRw1cZuJEVh9YvzG26RoJB4VgU8goUUnga9xxsT24R0gr3OJFz73N1sV7n&#10;HSx9nKmt17kaRSfhxuKUJwr3OMc7QzKU73GvHlN6hVinUMa9xCesrLGHZx9MWIYnVkNPgzx1MRPc&#10;G9iOS/uk+o6kE4zQu7N75eXZ4hCftdBQeuvcK/0hxoY503wrEN128oK30gW4IrxAbcUKnDeK2/K3&#10;riev417gkd2uvfx4TThJoE17nIkkaDXjQONeGFe4rcJo3x7BcRy4XKGtp5IwwOoJXQj48U2qu7cC&#10;uiiJ9wWjqHonQoGOnGvcsg/DAzxLifRRsk1UjtNgFTLTXfuyhiQdeZJbr3Kla0zsMgdR/WsMu3LL&#10;Axmf5lIAD6Eqw2AxjXuWjRzo7ezk1ocA2msElJivczvu3Ag8UlRB8NMivc9Yj3uOxNbr3Og6kd+e&#10;MAV6K9zpWHfjKMa2RXuP+D1RpqtXU+I4ubWWzRVcN60xXvo4ofUzkzD+qvpLzxlKrpvnXOE1NRBC&#10;O5mhQvHbx+0OTgAMwslIVjCTA4yMR76NOzjMDk2esO6tHjTJ6px91RZiyOjr/isfoPNQf055pmzD&#10;kY4ZiCmOtwyWSCZD+7tYgDmHUBKlJOGOFd9d87BNpdd4jFLgCk9cjbUkG/B9uVHw4oGONRHE13zk&#10;HG3TXlCIqkV7nEn3btzUVavc63C1+aiK9Fe5xcE6+HPTVga9zgGsb/VxlWyr7a9xq6sZIfqn0rkw&#10;qJ9lRhzeejfvFV1Kj6eCLLnlaCkcNg6aM9380/kV+HDilY0kcJOw17ge9LsdfHcrQmZ7y0o8mQHv&#10;7ugvwzSS3I8qF+f2n5V8xsViPWvcELbTVTNR1ih4ZlKOragqR2PFjb5ZXjsiPbQQEtgLSYIMjpmv&#10;ciejDOmYsjdV8Z6b5oRKWjrpGkw6IEA7UPcD2EcFNg6ba4SgfasYnhPClHaVlrOaZe1esEqWgQ4e&#10;s/hXuW3qQRuXUHXk/Jc0meGyue5wwr3OW9QLePDJIk41SvcxtfuOOLMbasK9zysANe54XFBOyvET&#10;XuZI1BF+3NgqRtrRr3H3Bq00s4cd+WWrUaKrhvWIr3B6OEYP1HyRiGRMxqJaLE6donU+22h+m/JB&#10;sUJuQph3FK0wRzxqKxcuZNdIumcFNqBHz91e5Vt6VcbzR0X6t410VzhTijpRM3ySkabQx22v/iWx&#10;5j5u/dHd/MXLRxJCVGPwPqKzt3+tWN5MuazO2VrVpHeH0+Rr3LVUcFhIO1uZhJdGmsByk17mYEXt&#10;xSlYApqK9zCWO61+MBPCrxXucxoNRymnSa1XucACTutxRqq1e50za39nKqSFVqK9yXTz+VOHU9uF&#10;6pBppaNQivcHTK2LpMilybjhji4mosv7cpNe4E3rC9OuB+p3o7U4NUwq+LYYrVFA/wC8HUXKD4Nx&#10;i2IQrulGEr49CuB/HqqTezbfB7czMkqSf2bnhWOEH8K67a812+mmK1+E1NXknGtyVWHyuhV9Gspt&#10;ax105k1u/c6B3Stowrr3nluh9Kbpr7VgGRsxxrvg6Rtu09vJaHixqKlCK9zIyaac2DO2mxXuYWUk&#10;WPE6wONOA17jjhMyRSGkqVDwzXV1PYqdCLcbbXpMHGRSZ9OoahtGIPQa9wgPWPJUnQjqbTZoy3Hs&#10;weuJbtZVJN2TT2ch3OMuGXO982ICjMVlru3mY3qsVMPn9qjDrPQa9wxmBYxT41h0dfSsDHIoYW+P&#10;BA28lwAjGahu7tjbLKDtGFe47klB8OGgIIwotia9zoyKNW78amtxXuYHmRTtvx4iRToTNe5nocTF&#10;HUI6m+034lQotK1D1ptxnWk17gM5kxOv6NdSaXqPg7f6HWyAuL+6CT7yG3t7jmNG++ULsnk5jbcC&#10;NQqTbFlO8dkqzcErQMOmOBr3Ld+medcMzvlqlxuhmDrOgbv7RyVcmzQZkylwYk4GOmud+d5YvLH1&#10;NrEQYr3BKDKx2jv8eDcUCdJr3OL2Av2tzYNWAr3MF3Xt48cCgqna9zJBUNTyhkO2xvxA4ccaspOq&#10;vcKn6qco1mDvSdbcmExVFCU+d8oWIsfcm08Qe/w5hx2rbqDOrP8AMsjxtGcBiR+IrIHcXM03k5Zc&#10;wQudE+9Prwrq2p5cV6IvV7l/rV0vpkxirRMZoFWKoBce/YaSa+BHMbNz83Oas9wv+6N+EzgcOONY&#10;x797uO7uXJ0pOg7IFJDEcs09TO0u0am44avMfXjpflWA1OYcbo6RVvfzKhAfuvyavyvd4qIHmRUV&#10;21he5gdLLS1elQIcoxqdx0PsA0/PhKOrn4rvpJ6TxyLXZgTEqhQSIqT3yT7CRpwM3ebWVkJW6nyG&#10;NT1kfZLn2dEQ2UA8VU5JlmmBuEufaeVjdSf+FCmW6eV6Xp1lh5QCQslU9r+z3RyLbrtAtGAQhBUe&#10;BJw9gFZj5R9Mzz8KuXT1hIqfDgUEd95BB9gt+fCAdTvxzfVhnDzI8vPT4PCb7RBGt7f8SNzyO7rt&#10;GuF/3BCU89dZQ5N9N2VWglxKlnpUflTimH0qdlv9OvCT5r/EW9W+b0dMRzhWIrm5CTMv8OAC530z&#10;FwzrInbFZDWfZDk9gfC0k4f0RWYU8K/ZRR9XAdxHr31DzlTy4ZnLF6nEaaoBEqTzM6m/jZvZwJ2+&#10;8F20uVLUUq2gkn2VJVnuuxlk90lKZjYIIrJtHCxYxRvgOJlojeFjcH2jjeZIC/2yRtqS0p0Y1yUW&#10;FuTY5FmXzI+x1HAuVTicaNkqmu+TY3ZbA8RLlVeJJr3Jm/TtxLjTONe5/9c1qYC2ISipr4wTGxMa&#10;nUDw3W9vF7Lfd+LpqTyYqwXM3WiLLWFyZYybVFUliQ1dQi7XkbuYg/fYPH28eThXmsCoAI4+pfdb&#10;ca9NBVB1HmClVkurdzfmYYSpQXGo8eFClydQwmqE1Nj6mTUZ8pnEoPbXmOLL2yo82M+5oSD7eGKL&#10;hKQJq+qKbsZ6vVeI4U2G1EapLGx2TBtSv+E348pQKDobDiVT04kCkoXNBpLmtijbptpXtb8xrzOa&#10;JbbXOp8eMtuBJmKvNNNXmSeogLRPtKjS5Fz9HM5g2g+PgObXDhkbKrqpsp8yVDqEaRRJ3ZifDwA5&#10;kSD9w9/o5QitBU021GZpNZle5Hex5k+VbULqObbISQTTZxponzbujk2EI9tLH9deSEp9uvfTty8B&#10;fCMavFJOfM7C/mSkXOovzGIPOYnb304an9kAJp4gDZSfqsdiSK3mbSCSbtfkxabYLam3C1S+820w&#10;TNNT5gpLLO8gFje97X9tuSBSMp3EEjuNOMAz4abNQajO0BjaaN9FB2+0/Tzk1LFvDlTutblkulvw&#10;yImngsxp29VMq5omxqm8yhDNs0NgSL85e4F98j6eekLV4fZVu6V0GoaRY7FGzywyJbx2k3POKosp&#10;/RMDyyiEfd+v7jTRSU7a4PLi8VO0U1LKdQTcWDD4c7kBiYFTe/fhk1ocSZGI4zFOpaUoSBSdnfMB&#10;qN0cLJc+6vw+jmVTD33jd34WGEnYY6613Sk7RTvDT5nxFRBTUdyDfdY6fHnTT0wUMzAE/wAeJDcB&#10;skR+te7tVO+H9OM6YteR6dym62h01+nmFsSSKS4Nx42HEyrjUno6K2ECfF+6l3h/p9rSN821zYX3&#10;nQHx+OnIL1rSPIY9wOm250+jjfeYQrEcaM7cNonWZoXsN6WYLhggMMcKSKvvAXa59t/bzC9e8aG6&#10;jTufHiVTPfEBJidlUU8diSYpSUGBYXSfp2jeZyTuAUbTbw+ocwCtkqJRMACLeAsLcRusd0dBWZHE&#10;mmQkunGhBw3DcM+VeR8OAjbUKxvbnJa+pkGxVPwHgPq5RNo2cVEnpPXRqUqbEEAVIrBWYaiU+HfK&#10;05Ye6u27C/tJ+HOLLUbgvlDcdeKtbZOBw66LkoDgxNQYcL3QPUVuJKiWIZQVC3OpPMkdNXuN+0rc&#10;2vbj5TqMA+2lDjCQmQaSNVmvIuDQGKoZZhGGsPMvqOT/AOTVM6reRib+PGkp0LM0Xo24p1TspB4j&#10;6gsmYZSQqtND727aVBY3v3N9RyfFgQh2r5lipudPytx1JUuTG3DyoyU8WhARtwoM81eoneny8FMs&#10;rOBbwGvYG3w4oaKnoo5GKxkbxrp48J3mFkQpQMYDy6aLw6UAKG3ZjQP4z1pzJiCyRUsPykbDWUfa&#10;Fj7T7eOT0dOF8ujjLOTo3hwrQcZdgAcOmqOOqdPiI9KZcTz3murjKfP+aJo1uBra3tPMn8sVUjEi&#10;Auze8b+HF6LxJmDAAwo0t1NFJSseRpAyz4xWoRUeY5YneVJAA8Pv5zmp97MsFwva3sP7eMM3ASAV&#10;xPTPA0W6CuU7OjprI2G181KBAHKsQCG193w5HFLNE5jIG5gAovbX28MkXLbsKOwEk8YHCtIbKVRT&#10;LWYHjUczU1KTua2y4+18BfSw5IgpozJ5M5tJr9H38o9ekp1oxT76OLgFQCR7BtrDT5KxmoxFaZ0A&#10;qDb3SbqR9XjfnL5VFYru3nUfXxEMw7wYiB1+6kT0fasEdZ207z9NJY53iqbiQaG3YMO4POUCsLmO&#10;wPjuHhxl66SANZMcI+HUKXLWG0fsxh01MoOn9RPULFQQrsjvvvp93MccIVxtdb3NubVdFY8QMEY0&#10;TFlYGogx01InyJGI5EjUGRTo1u318wL84W8wm6toCOGBfZ0hI4dOHtpgAkbYpnhyRiU96xywERsN&#10;va3iOQfNJDI99wPc6cOgqQCIjoFGReXEYRFQ63AUhYhgT9Ph9HJiQyRRiQe2/wACOF67gOEgRs9a&#10;K0eDhTXNgi0kRinjdXc23A/0ckTvTNAs0C7XOhvxMz3iF6TERNXHirCcIoamkv5jXjYEBv2HkZXa&#10;wIGluHgwFKy2kYgY9dImvo4KlnEg8RfXt8eZFQsS5005cuEdGNKHbtboA6KaDEtLTnD0TcQbhv7e&#10;cdzlCYzY8c0BKgFdU0Waiemm8TqI2UQ7S19SNLjnGnDpEySBTf2DvwwulpWoFJUI6TIp4XLiMJPr&#10;TbQySUk8jqurdyF0/LnjB5S7Y7aeB4yLlThAOI6eitKWpwEk+ys8VLQN5jMGQyKbbezN8T4c5RJ7&#10;u6QAkduOurDi/DIFNqdUuDwpleoq6KiuqbdhNz3v9HOqjfJbalgPZw4sQlo+JW3pOymTKdhiaQta&#10;USVqmQ38zW59vx+nnCCV9xLeOg4tdQCIHTj+nVV1nCDTRi1LBTRQLC24yje+3sPhyUzyuvmQqbDQ&#10;3Hf6OFEIaOhZBJ2RwpMThXUFBCkBZGsv2rnXXwGnMvkhlUsSN3ttxpDxaJwBjZT+qRhhTfU094mm&#10;V7C4BHt53JVU8MbCAgnswI4wGluKCnAcMRBqplOw4U54RhUlYBDGU/0hto3mwH18bYpvPJkA2L4c&#10;FyklsDiTSlaRAPTTbi+C/wAuxA4akiTSg2uvb42PjbnFmbbuIv48UJgbMKYHiNMv8vR6z5WJtTpd&#10;u1/ZzMl5ANpuDxIshEnor2ishwmsSqFHKAHJ1A5hnqUpEMsxChe54obSHBFeEkwKcYsp4xjOLxYB&#10;lykkq6yTdaJRYnaLk3OnbkgSh4vMU3vqLezjWnQdJrc0m/5WoqGhqyUMdwVI1DDw+/nFRc+94c0V&#10;QMBVJPDprMYafyhB3A15yQ2Njrf282oxVyo8aa6igjla8ZtfsOZifdPtHGtU1QkU0yYdKGDmxF/3&#10;fDmAyyWtbiwISeM1WeiuL0pEpjAK+zTnJ13WuO3KJ862BNZY5PILB1DEC2vMV33EdhxWY0iKtAFY&#10;FBXQjcDzqOMLL527XsTzbjsp0RVxiIHvqDLTxl7poB2HjzLLMhbyiL38RxlptSRqBIimtEY1iko0&#10;uzxqe3IyUhD33XHs4Ym6B4V4iabJKRL+w8mBiiqLX4WBOs4mq6ajVKkRgchF2aY3aw8eGwQEpEU/&#10;EU3lnUEWvzH5GxtxYG504/3+sbKoRWWOUS6EWtyVPNLCFBAsddPbwtYZS6SZ2U3AONPojR0DgjTw&#10;5jKJMP0g1PgOP6yzs2VuskaIXsDqOcRRLtOw89+bJ216pKlb/wCIE8xmiA08T34pF4T5VXGcamyT&#10;zGJad291ASoH9PJMUaxjauunCx10qMmrmslJVSRyAroDb6/byLLKpjIk7DhLc25WJSca1E4UZXpp&#10;iLQVqQR3VpNAwPgeM1dJAaf9H28OB1llSXDqEeu2nEJKDGFHuwGvigSkiaQy7rXLH7Nj4/RxMTx/&#10;LpZALHiW8WVKBNKYg0efppWJilCaJ2LSRAMGBuLcahOhn8pD7wB+n6OJ3GiGyo7DRglkO+IUOFBS&#10;zM8UlOPfVwNO3MGIpJsqI3lLOURwpHYD6OAAuhCgUgCTBijZttIABGzaaNBkGCOpjwepkpTHFHNV&#10;Qma5HmyyKbbz/q+HBpynUfNTRVVzZ4gNoPu3t3+rkxPsBLCTJIw20U3CAkyOmK08vXZRw5SzFmjp&#10;vWYXTSVVLjVRJHXsD8xGFdlMYbsUYa9u/K5fx3cuw5o/DJxWoq0LnC8aw+qiYG2x7Olz8NbfXzHo&#10;vG1zMBIxKcfKozzNxKHOs1eV/wAJHY8VPq+zZidRL5VC+TKymhRtDNKuJULu0Y8fLUa+y/NCDLuK&#10;phtbEJvME08rFyvgrGxAJ7EHk/tq6fOttLgCvoK9+Gi6Q9SqnImaqXMmESb2o5gbhv3VOoPxPBK2&#10;6Io3Zd0ma4OiyIUcXBFiOWN4r0y6e+sfMtF1f6N5lGUeo8DxteOXZveKxQyAENu0+0NCO449oUg6&#10;2iRHH5fpTamAVa25E4+R/CkrixpMMweSkxOm+bw/YUkVlDgqdCrIdCtuXR9PvUrmfDcCpck+pKTC&#10;sXmoYoo5pcWwuKfzmVdrOs20st/DXiW8tUXqu8MBfEgRPWaXlCHTOKVRtGE1UD1r/Cm6EVuJS9Tv&#10;TJUZv6f41XeZI82S8yT4fGXc3LSUkxeEi+tgoHw4qaTrR6CcFx9sxHB8o4XVpd5pI6Srlke2o2rY&#10;x8J15dCgAr2TS60T3AMqUZ6TRQsW9BPr6oKGpwX/ADzdaMxz1Q8umZsw4XRUsIOh+YdP0ri2lwt+&#10;F39T/wCNd0XyFgsuWOlGEVeZqxdNqRCiol8F3HSQqPYF4IWGm7fHjxNFj7gHXGyufpK/AUn6cdV1&#10;6x9ZcVp6zEI2EqSVNVPjNcXY75WNTXKEidj32Bh7OavfW7rJ1B699QazPXULEPnJpWLU1MjHyKWN&#10;jcJEh0FvE9zzy14zMiiJxSnVA+6tlPC8Ko8GoYsOoE2RxIqDtchQALnxPAuxPM8GDxCjR90v7wXw&#10;v8eIXLicKcmKcbEG/wCXBZyJnJDgbUx738eL2HcIpVOEVy4L2C15xB4ibgaqeGG2tJBFe5M6hwUx&#10;yk8YUM40t308eF9xETTi0gCa9wiGdaB44xUkWBl/Rkn7SsLn7iOAxcCidYr3A8RVKsD7L8pTAr3M&#10;UibHt25qqV7nE37c9Xq9zIu4XI8Rz1er3MezWx789W69zKkYCktz1br3PKGvp489Xor3JENPK7bY&#10;1LMD2HNTXomvczmhlAKtr8BzdPBNe5KGHRGlaVmu47KO4+Jvz1b0V7nGKmjskhGhNj8D7eVmraa9&#10;zKYovfexJHckfx5aa2EV7nkaBR73vbvqtzVOTFe5KFbClJGXS21mDEeOmg5bhV1KBr3IctXG0m6N&#10;idQNfj3J41NMzXuc5Y6mGR6dF3EWJIPgeb1zV5I2V7mGQyKt5WC62sO/NhVU117mEzLuKg3Hw5aa&#10;1qr3PLILF1P2fA80K1Ne5GkksNvbnqqVV7mFpQbMTz22mia9zg0u6w8O/wBfLRVZr3OjIe58eaiv&#10;TXucfMbmorU17nKN2DAnw5ut17k56SpNE1YVOxW2kkdr9uUkTFOFJr3HjKVDU1mJqIgdnYn6dOOY&#10;7Kcak11cXtwYukvTCXMPUSHDKqXySjbgjJcSA6bQew5fQRSxlokiu+WF0fSjHstNFRSQGKCAkokb&#10;XVfp+PDe3TR0pPd4V7ihxHAK/E6SOkxG7qjBlJ+0LeHbXh4bcLxNN7RXuBZmP0p0Gbc0xY47vCu9&#10;ZLra+mtiPZwMu5cUkwcDVFsJKga9xZ0/piy5JUrUyqpYOTdhcm3a69rcsnLQlIgU+UJmvcEzBekG&#10;BYa36RPOJOvugEfAaacNkWunDGK8ImvcGTLlBV4TDDRYeqQxU5PlfolLAHvuYi54s/Kp4TTuuNld&#10;HUG3FA2Xa2vkaSoBfcdb/HvbiosAHCqFRPGuG9VHH2h6dK3vP+jU6WtYcURFeCZrA1UAbDW3fh4+&#10;iPRjp6uHtiWZK1pJDEQqb9PeFtpHjyriCcTEdBpyFHAUTr1B9Zuq+Vaikwrprg3zLS1CLJK40VAf&#10;eI8O3EmvS6OLG6mmpoLorbUNv3b6Eeyw4nbSqcBhVUDGhmk6lUCYHBiNZKEkeMM4Hgbaj7+Les6P&#10;EUO1R2AN7X4a6afNBxRdesJlrPLVr62Ivxhg6XUtHKHn7Dw+PNxTShhhSqfqkKqMrSJc8VdLk7Df&#10;PVZnCJoGP08oUzVowpMYjn7E0oZJaaMyyLuKqNLn2clS0UGEwmjw1Ns6SSKjRU3nTFe4IdrpGvMu&#10;d27hD9u2pKRqiMRJkYeQoBXsskgbTwNBnW1xxbHvnMwS76OqghdoamtWnpBIBYp5SWkll+i/Ajzl&#10;VYfHI0uYMRVJwLjzN1TLr4BR+iU/XyXWdayC6oaujj7NlAnESFbaG7KUVRDTRQ5Xwy1PchZI1Wnh&#10;07hif0rD4kcLxmHPuUMJVKDAaWoxWoIJ8yZN5U/6kaWQW/1ieGhuEo/uck88NlJiZoWKHCselBfF&#10;po4Be4ip7j6jI2pH1DgLYnm3MkkrJiVWqxyAny3UbkPgNkfur9/DW2Q86ZXAFPobCcVbKUtPR08S&#10;/o0A1uT31+vibpcuZ4xqfzEQR0ynSTbow9pZ7Kv38FqLVxPkaRvKCPsPpWZ6iGM2Zhcfu9z9w53V&#10;YDBhscj11dFD5d7x0wapqPaTcDyx/wAhcVKZSIn3baLLhRWYBPsryymU/o1JFtCdB93fjNDitLS0&#10;x+Uw+txCQH9G9ZKVU37Wii1+q/DNo6AVAEx01VFudp2VktIQNxt7bf08aKynzvi0RTMeL0OTcKF/&#10;MmqpFhDKe+2MbpXPsAGvETl6XhJWlsDhh8Npr3dJWfDtTUapn+XhLxI8zKNFS1z9BJA/PkXAaL08&#10;0dTsy5TZh6l4gLHekZwzCwfHdPODK6/QBfhC5mjEjSFvHpAhP41UtOuE6oAHGkvMc710pWlFNh8O&#10;hV23TSnXUMnuqv0hjwUZ8P6r4xRrhmUqSDAKNyP99mWIG85lOm2bEqi8hPtIsOK1XFzdYNpCR0IG&#10;MdZNWhDP3GeobKcUo6OgHmYnO0jA3DTuNDb9xRYAfDivoumWNdOsPGIV+JYJkuaRffnnZcSxRj3v&#10;di4Dfdy7luLXEqQhXWQpX4TSPvVPmEAkez300NjmH4tKaXD6eorUFw9kMcY+nftv9V+IpcPzfnPE&#10;PlKJ8fzsvu/6RXSNBSnX92FNq2+HEAedu1EICnBxBkCemNlGKUIRIIEjbO2n6niw7DIgZlipyo7C&#10;xNvpOvBew707Y5JSK+YMRw3K9IwvJEjxCa3iNza8PW8nffHjhtPmCa05doSISD6CmWqzrQ08vk0M&#10;E9W3gyRtt/5COnOKZM9NPTJLVWLjFZxcs0shlufyXhgxlNrYmVnvOg8BReXX3Ptw99SqPEMyYgCJ&#10;KT5ZfAuRf8jxOYh6nOlmWHNPlDKyYpKDYsQscdh8QpJ42/e2duPtSo9XzpoWrjviKp8q51WB4tVk&#10;f6aYx42W5+o+HOOHepv1J5iQwZAwKiwamfVDTYb50oHweQd+Eys8A+xAE7NCfjNLjYBYhRpO1fT7&#10;KnnGqx6qnqQRYrUVJ2H/AIEWHFjhmUvU71LQV3UCoxuuiOuyrr46CmA9nlxkNa3w4k/N3l34W0KA&#10;6ftmk6rK1aACdvqaa/mOlmUEaiwgU8DvqRFA0xP3Bv48UkfRnKeA/pcbxLLmDuL7jGslfOp9oaUk&#10;E/VxQizdUIdcbSDxJlQ8qWBzR4UJOkjYen41zTNmIzHzMEwjEJ9o90Hy4Ym+om45Kov8z8Mvy0GI&#10;Y/muRbA09DEtLAx9gCIDb6+MLatUmFLccPSmB++kyytyUoATA/i2+gNcZX6htTtOI8PwaNrEtM7T&#10;N9d7LcfTwWcv5bzRW7pMidJ4KC/2arEn3yfSxkJ15pDIcP7FiD/SWcaLNaECe9kjakfpQf4nmTKu&#10;G1O/OGeTMWuDT01gjW7gJEGP58dK3IvVdH3ZwzNhuXqcA2igdAQfZYW4Ypy+4WZccQjywMfCmS7r&#10;xQhSvbTjh+dMkS0xiyrg9ZipPZmhfafjuk4GOLJ6eMsM8+ds2V+Myk+9HAxCE/Sq3Nz7Dza0WVj4&#10;nV6yOA6aPUNPdGkR76UyYh1YxRBHg2FUeFRECzVD72A/4glhzBQ+orpNlxivTnI71TKDtqKiF5XJ&#10;8DeS9uFS85tWRqaQJnAnb6jb76onKVPCXFEROzjUGs6Y5wzCuzNWZ5xGftQ0iiFCPEG2vMuJ+oXr&#10;TmXDSKeIYJQ7f3ysQ+oDXhcd5XXVFIASOBGFb/JtaoOM+2nPBOjHTXAKpatKP5uo7iSdmla/0sSO&#10;BJNmjEJ6p58RqxX1DqLIrMUB9pvwmczNx5UHxHoJ4UZlkK2bOI4eVCnDRwxxiKnjESrpoAPutxwp&#10;D1Ar/dwuB6fcAQaWmLNb4FQb8L3L1bhABiP6IpwuNMiARHnTZidbl/Cl34zVwwDwM86p/wArEcmJ&#10;0e6tZkltFlfMOKyvpukIhjP0b3U6/RxxLCn1FSkLM+gik4zJhmSVJ/SkXinV3pVlylaqxHMGG00S&#10;i5cTo1h8dpPFqPTzmHLFNC+bMpQwVjkCKknr1M7N/hdIixH0kjj7dkq3TqLfUBqBJ+NMNZs1ckwv&#10;EbAAfcYpnwPrJkzPNPJXZKxr5mkhBMlQtJJ5IA7kSSKqt/wN+CvgnTnH8vYUKyuqsqZEjYWdIqY4&#10;riZv7IgWCN7Dw3aLjAAIaR5J1LBPqfdNIlLxKgCT10XfN3V9cUzAcGyTl/M2dQpPmyblocMiPh5k&#10;tR5TMv8AxDdyfgXRxMfqf5gn89zLc3GIY3VR4XQKPFlgQCUgd7W7cu3aLc8Z1umdplCR5gCfdTf5&#10;haBKiB1DxH1rjifXWuyrDBR4xWYZhkjXC4fgdPUYxUym2kRlCLFE/h7xtfx4usK6J9FKTGDFnKap&#10;zPN9r+W4BTulOG/49ragAuPbYcLLnJrm5IEBMzJxJT0RwUOokUXqvXGRIwHCePoKCjOnWv1uZ2y4&#10;KTotgWD9MaN2Kvi+e6paitUeMtNhVAzRyXGoDzL9HBgl6s506a4E+BdH8u5Z6ZYcgINVUqlXWsv+&#10;Il72fx04TjcNLpDl2sqAx0rVpanpDY2e2nGllEaSpapkEYQDwPVRKJPww+n/AKh85Q9QvWt1Nzr1&#10;4xeGcSR4XS1E2DZdiH/FS4ZSbEaP27nYnxPCi5kzFS9S8ZWTO+P5i6lVyn/Ixs8dEp7/AGY7KB9f&#10;Bm1l1pZp0NlTsYBLYhIHATtw86XBpZHgAR1/E1aJ0p9PnSb04ZciwXpDk/LHTXDFN1MNPCJj8S7D&#10;cW+lieKLD8rY/h8AioKPCskU51EaxpNVuLdxbcwb6eHqcveXsCGUjCfuVRcgCSpRKyOP49VCI+PY&#10;JUuGgOIZpqI7hmW8VMp8febapH0E8ecP6LZZqaxscx6lrsxyvYifFqgxQIfakIINvhbhtb7vNJMu&#10;Fbh2STCT6UndfUlXhwHQkzTDW9Qa4KuG0lfSYQ3YU+HRfMzED90ygbVPtPFlUrh+GxrQUZPljtT4&#10;TEsMf0PJa5HB0izaaGltIE8E4e+rtgrBxOPTUejp6+tBr2p0jcsCajFZTLKPYUhU7fq4nazqLhuV&#10;JNkc9HhUviIE+aq2HsLvcIfoHEL+i3+5SR5eI0nXZEbTtp1m6czZxG3GFrMahuD5c8nytF9Iijsz&#10;W+J4l6nPGdc3nfgFBV1pvYTVjO7a+Kroqjic3Cl/3NuOhR+Yp8hDOJgUqsHyJkrI0O2pmosMTuYq&#10;ONIh9DNq7ffzLQ9BesecmNZi2IfJREG5Zh7o+N7KLcKbq2uXh41hJ859IFedvUphKcTwimXMPqC6&#10;PZIX5emPzEzaJHDGZHY9tNoLXPIU3T302dN59vUTMb47iK/8isDGeQsf3RHEDwPqt7a0H7ZyZ4E/&#10;ISfbSgm5UNgSDxpiHVHrpnmJXyBltcKo3B/0rEm8tQP8W0+9+XFdRdSsSocOMfRfIEODU6iy1+N7&#10;Yrj/ABpDq5+AI4hGcMoMMokdMaQPPiabbsO8/ujhPlspGTZEr8013/Nz871GKSSX/wBAwi6RED9x&#10;pFBHf2kHhfOoWbJ8VmM3WjOslbbUUFK/kU9v8PlRe+/s4HLvNXF6taoT/RTsPzoTt2aWBKRHAn+l&#10;RgMo5Hy7lmEDKGBRUNwt5XTfMT7WZ7/x4H+WMdrqiZqTpBlNaOPdpW1a+SnwZUO6V/rA4FLPM1IJ&#10;7pBPnSkAt/cdnwpcVtLEkXm4zU7h72gOmnsOgH18WdT0A6zdQKXzc34jLVRNqwaX5KiUeO5Qdzgf&#10;E68Wus3t6qXPtA4mAKbFw28YSmfKkRiHVHpnlZhTQyrLVmwWCnQzSv8AABQRfiCxjBOhfS+ZMv4l&#10;jkmM4k+i4Tl6mM0rP22FolZ9T4kjgFuu4tsFual9CMfSj1Nm64McOupMOds0Ylh0uM/IJglBECxq&#10;cSkCWQdy6X90fSeCjh3TH1DVuErW4HguB9IsEZd/8xzJVJJiLqR9qOkUtIXI7A24vauXkCGkBkEY&#10;qWcT86SAIaWEolazwGz27PfRccb9WXSQYw2XMpT4n1Kx4OAtBl+jkkpgfjWEJRDb4gzk/DiIwzoD&#10;01nxdcWxj+Z9U8WU7v5hjLNTYZG1+8FItiVHhcHjqbRVwoYqfV0nBI/GligpB2hMe2hcw3M3UfFc&#10;NWrzSKXKNPILrQwMKmt2n92V1HlxOB/h3WPjw02W+k+I4tEj5qdBRp/kqChQU1Kg9hIALD6eDS1y&#10;Bx3Bwxx0jAeRNB+5uEzpBM9NJTHep1Nl+A0mXB5dUBZ6qqInqD9CjS/s4OOGydPMl0YpqeCmpSBq&#10;kABNx8fHg5YFrlGCwgRieJoOLt33MU4CgRrqXqVnyt+ZkkrKuM/Zao9xB8QmgHGeu6t4NTAjDoBv&#10;195jY/dwmvt8WWSe6E9B4UYJsQY1GT1bKUmG9DszVMolxerHl3Huxre30k8DjEuqmJ1Y8uCUoDfd&#10;s0vyMrrei4uPt8PlQgbtQMRH4UKeD9FsAw4+fPCJXvoXH8R24j6jMlVVyFp5SxPiTc8BRU7d+NRJ&#10;9aWAAYxNL6myth1EgSmhCW9igDkOTFKsjcmp/wATG2nC5dqmZUQBMxV0theyAOqnH+XUqjbITc+C&#10;C/GyqxikiUmsqNT+7H3+/lHrplobPUGnNXCnCmwepYg08AA/xSf808T1TnTD6Nf9GjRWHZmO5vz4&#10;E3sx1CEj8aslQ9Yp4iyzNO166Yuv+BfdX7hxLVvUETgmSYt/wV/y4CnnjMVdIUDsp/pcvUlObxoq&#10;207eHEliPUOlSMrJJqPAcKu+1YClyUKVTlFh8SEEC3wtypb8QPOsuZOouWsuqx8nD6OSbbf96V+5&#10;+ocjbN3JUEjhJ+VCXYhIqZFEIybd2PfhHRKbe6dDwETXgIrPzGagXt7ebp2K9zg0x09nK01Ne5xE&#10;xUDZrrxkgmrV7kDGJDJmFl/4qiRfyv8At4pTj7KqcTXuZ0UgX56ZpVwr3Od7jTjdVjGvc6uANOXA&#10;mna9zrcb2tpyyh11aK9ztmA90ePEgBFU2V7mPcLc8ca9XucHO0X4mVhVSa9x0whx8/Cfjc/UL8ZQ&#10;PEKqMSK9xLUcivLPIP35GP58NANvnVRtr3HVDrbiaRT1e5KBNtBccUJFWr3OY11HLGvRXuc7gC9t&#10;eUAitRXucC+lweeCRONbiK9zwNve7HlFmapFe5Mp8Xr6Cxp5WUey+nG1MpdGIovdtEPbQK9xW0PU&#10;KuhAWqXePz4Hn8rQugVcZInaK9xW1mfsKqcp4rSi4kkp9oUjuSeBNvKltuBU4T7qCDWULbeSrgDN&#10;e4abJZK5SwyNRb/Rob/8gjkEZonS+rzqOr0hDyp6a9znX1qUOc8lVczAKmZMLLkmwCiYEkn2cEOQ&#10;o1qXH9E/KtMAOIeHHulwKxzAtEyr3IP8ObueWjBPh0D0pV42VSGQ3FiPaOT9+WWtAVBrkBml1ouX&#10;AqRCuNALiGFzxhbFS7bgynuDfiyZAAB/h8D480oeLEECg+l8LxpMTULJEVtck+HIklyAp0PPLQFc&#10;JpRr41lhQD9GTaw7cwe8G1OnGkoKNgqxM1IGwqyX7c5NLILnRbdjxjSrQYqySJrnJBGNptu3Cx+v&#10;gOfiOUlLjX4XvViGscBI8JEl27bllQqPv5JVsjXYKI/hCT/vQFST2ZK0bx28CJUfgaKhAxw71tZG&#10;poQ22oOLqfd72wyobv7NOaPeQ2MmVKJx3MSfw5iPmIh5Xma6a5qIuFDrNWicf8SjElLLFcXeNx+X&#10;C1o6SD1iixk6VA9BFe5I6FSf82/pob/5KSRPuc8pvGP8pJ6QD7qY3qT/AJWo9IB9wr3BpJJ7+HAJ&#10;FRlFe52VINuamtV7nDsbePN1avc6YX7c9W5r3OrgC3PVYV7ncYt215o1o17j3imGRY7kXGsHmG4T&#10;0c3bvopItxi1d/LXLa+hQout3jaXTTo/hWn417hB+mcxmyrBFIbNCzxm/wADzOknV11llnidNwT0&#10;gH217gg7dvxPKUDpr3Is53duXII208jCvc6w/wB+s+XOnmBlv9ItxcCDHVTj2CZ6Ma9xi6QsUwuu&#10;whjc0VVIn1X4hzAeL0o03iAK0Of00g17gx7riw7cCwBqNa9ziDbj5xq1e5xYLbvxmIrde5AmQk6e&#10;HHhSxBivcSHUWgqMX6bV0VIC0tM8c6r4+6dSPoHDNlYSYPGhNkzgtrxClbFApPrXuWYdHsf/AJ/0&#10;7wfFAtzLSx3+kCx5jNnLWh5QnjsrCPeO0/KXjqOhZr3BQV1YaXHAnQEKYr3OEtyNNObBraa9zHvs&#10;Ap5siauRXuY2sWA46cBFOCvcwygKN44xBpxONe4IFLl/D885IxLKOMKJIKyneMg+23un7+CfJ7k2&#10;74E4HbQWcu15VdN3DZgpUCPbjXuVUdAXnwiDF8g1B9/CKyZBfT3Qxtbk4Zm2EkHpFZ7b2gPqbuxs&#10;dQD6xXuGGc3O6/hwKITUMxFe5xYtt453ZBk1YCvcfMv1L0uIRuCbXHbiVZjEUX3SNScNte4cn0md&#10;UsJyr6jZulUUYijxGlFQrAbUL9+/i3Jg3eeLDgUrYrCPfWOHaBkTl/kovyZLa9MbTH4V7l1lMqMg&#10;kHMow0BBFcy1kzFe5N8wg2I4rkikemvcy2Fr8uIOAqte5ga178ZUmKcFe51oRfjqVQK3XuSKeURy&#10;BuXC8cKZUJFe4ZPp1WwVdMKGrs8cytHIDqCrDaQeTbu++T4OkYn4CotvFGzfS6P4SD7KwzIZIyi6&#10;Eg6+zmn71i6HY96W/W3nfJFVTyxYFjNTJV4fJayMJG3qF+o8xo3iszlt3pIOJOnyONfQ/km8jO+2&#10;7lrcIUC80kIcHGAIrkhZkUtoeKwXJPCVQ0mKCBwrJzyMVNjyqjVSJr3ORG/R9OeSYrwwr3MVjew0&#10;A44YNOTXuZ1JI04yRFNV7mBge1uJzTk17ikyzXCnrDDIfdlVk17e8LduO2y+5dCvSim9Z1IkcCD7&#10;K9wk/TzAczdKuqeN5Wx5SaPEqh5aZ2Pfcbi3Bm4pQXJ2H31k5nF0xn1g0+zGttICvTCvcMzOpdLH&#10;S3Laht41CCSAa9wBOqj4vlnPGX+smCHY2GOkdZIxsAgPYfSOK5UWSU7QQR1EVLWQd3fWr+Wu494C&#10;UDr/AEr3Lr+nWc8OzxlOizFhjBoquJHB8NRfmQuX3RvWkr6AJ865l5zli8rfUy5tSSK9xZXAOvBU&#10;gGJNBaK9zMtz9kaDiQnUMaqa9zFKpA5RALeNXSa9zkGAXYDxTBXtqte5kiYh7g6jlFICTNNqFe4M&#10;mR8ZEMixltbjh1a3BQajvNLWca9wm3r9yJnhs3ZT629PY7Q4Y/8AvwCD2EbWcjuLXHCPfZh11tu7&#10;ZAOmAqNsjYayS7Jc2tRb3OWXm1wfs594Fe4cPphnSmzzk+jx6Ag+ci7gPA21B5IORZgL9hKztjEd&#10;dY555lisruFNHgTHXXuCQhPYHTg/SYxigOa9zxF1ueKiuK9XuYzYC/PHGr17nHsNO3E6klWytxNe&#10;54MSDfx5pKtNaivc8Drf2cTKVqq1e4qcv4y1NVKhJAJ4+06RRFeW+tM17hisBxXy2WRdbj8uOvtd&#10;4Kh+5Ymvc10PxLukFd0E9QdL1vwNNmC5hazhfsrKW/SDTQX78Gdnfqb0uzshKhxkbD6iuzXYzvCn&#10;e3KFZY5i6yJHSU8K9xL5exWmxfDIq6lYMsiggjW4PMqLS7Fw2FJ2EetGF5bKtllKtor3FKoFh8Rw&#10;2BojIr3MEjeBHHYmnQK9zEC6WcHiIiKuRNe4y9SsmUnVfpxW5WqCPmo1M1MTbSRQSB9B4muLcXrZ&#10;QoYxgeg0bZJmSsgvEXA+0nSsdR/Cvcr96L9SDgk9XkXMT+XUUchXXS1jYjX2HkP5SQh38us+LYJ4&#10;1l1vLkguQm7ZxSoTh8a9wxL52wyNC3nqQP8AW5KYsQg+Ij21DYytw8DXuMVX1OwCNwnzCX/4kOOp&#10;aZbnW4keZFGbeRukfafZXuNVR1Zy/GhMlVGpHtYcK3LyybMKdR7RS9G77xOCT7K9xMVPW/LMKb2q&#10;k+/hQ/n2V2uC30e0UfI3YuF4aT7K9xDZv61ZQzdlmqypVzBhLZ4m192QfZI+vgCzLfPI3GlW63km&#10;QdlCrLt2rjL7hNwkbMCOkca9wZ/Ql6jocHxx+nGaakAM22IlrWb2C/geYY7vbxM5ZmCrdCtTTh8P&#10;UajXtV3LNw0L1hOPHDaK9y5Soz1glLH5k9REAR/jF/48zzQFqSFHAdM1zcTlLq9iT7DXuIjFeu/T&#10;rC7pW4pTqwHbzB/Tyi3Gmv7o4keZFCe33UvH8Utq9le4GGMesTo3hQtNi8Wl/stu/hwLvZzZWw1L&#10;fQAOg0Orbs4zK42NH1EV7gKZl/EP6R4UrHD5HqCP9U6/RwF3naDk1mPE4VnqqTbHsczG5+8RXuAP&#10;mb8TTAMTwmpwCnw1p4KtGjdZBoVYWPjyKb3tkyywBQlBXPwNS5Zdh77C0vFcFJBBHSK9ysLFPUb1&#10;RyJmaaqyJik2HUU9yiROR7hOikg+HOd+f5w2Xzc2RKdRMxgRNZxs7l2WYspTdthahxI49Nda34nc&#10;a609S83XqscxurqjJqQ8znX6zyNrnO7i5MqUfaffQ5sNzbGyjQ2kRshIrviDnxGrqGLzszt4kkm/&#10;A6t9bm1RNSOxYt2/2gAeVe5i3lr3+kX4nEcKOUgJ2CvcjFz4aDnjjViZr3Pbtx7ac0BFa2V7nJXa&#10;Jrofq5RRBFNqGrbXuTKuKPF6EUkv2kBKH4+zhtZXE+BWyi4YGK9xE4dUtS1TUVR7o8L+3iB9rulF&#10;NXB0mvcUwc9+IQ2dhpaBXuc947c13fCrxXuf/9A91PSNBB7wuVP18MXFJJ24GpJmKlVuZJ8XxGWU&#10;MUYm1r6W+jtybEEkjuFI+rhcpBRtr1QZ8XkecOKhFsNVDd/jzl8vc228b0zTZNYnzakVmmmUMO9z&#10;zmKNr6rb6uWHg2VSTTTPnfCpUPm1AY+OvOXksrgMLcUIZ7wSNtO6Zpkn6h4PCoG/eo8T7fZzKlMA&#10;ADxspJ2cNtNE6cKg1WeaGOoEkRIcj3QToRzP8sgID+GunGNM9HrVYmmf+vKeYymN3vfsL87amRXV&#10;g4Ut2JOg5YEKSZkx/RpQ2NeB2e+vSZmzFUwR4dRQHy2vqy2P0k+znC+yY0tQAjX0I7MPhxQl9oAL&#10;TKsMQeHnTi2YEisdVlbO2M0z1+F7PKi2iQltpJPewPcD28kCSKFihGo4WB9Ln24iaollStlS5+nm&#10;ZpYUE83ktIthc6aeI8edvK0cIeEAk8TqvEhRwNWWypBx2VPwno5PigUYziSKDci5tpyCa6pteFQv&#10;tv4nlS5r2U4oNqHXQiUvS3KOHxGlxOT5h7XuG129vz5iaWsqLl5hGRpbw4XF4tnAauffSphxDe1O&#10;qhEwfJfTbDaACPC3mVvFjckeGp7c7MgUBZJmkI/w6a/Hm9KnTrIgGjs3DShqSAKn+Rl3C4ZKXDaC&#10;mpmYe6WAbT4gdzyO06B92wfEk/s4vQz0E4UjcuNMJBqHNVTVUa4fVPGdwvtSDaTb2ac6kr3sPJAR&#10;Lm9h3+N+WSnGCsEnHHh+tE2oLVqVjz0Vjp8nYVWgtVUVRNPaybn2hfgR25GjrJHcltxJ0Fu1v6eJ&#10;3IQMFbceeqlxdCftJ8uNLCgyVgKxqz0sULC2l9zEkdte1udsaiXURWB7+3hcq4CQPET8KaOt2lTQ&#10;5cwOJiZEQAAA+6Bf6Oc285HUQ+7cW1HGU6lg65V0R0V7uVjhUyY5ZpNYRHEb63bTT4c4fKVZJVwf&#10;ePHkpCtgOFJFieFNOIZtypQxiaeojCtc2Ftfo45JgtVKFikO1r+Pf6ubDygNWnCroVH8NB9P1RyH&#10;TVLw0si+adbH9p46zZdMUdpAWJ04V27vfrmdIHu66ckrxAiktiPXfD8LVqeihjlElxuABseKHD8C&#10;QU6+fsjYfujt8OB65UA4dJUodOzbtpOh0Nqnb1Um8Q6z5kEBkWnvEVGt/wA7DtbmQ4VSLqse/X8/&#10;hw2ZfVsJ0iIx20I27gKxICSOnZQX5gz5mappmrqao/Sq19o9h8eY0w95JfOijKhdNoFz9/DcXLTS&#10;SkkE+6kgV3ypUAD1bDQd1eK5wxp40qJJQtrOEJ1HY3A9vHWmw6Zk+XV/dNwbjT6DwlfvkfeBiCIH&#10;T1+VOkxgaiQYTVxnysQkKjuCSfcF9AfbzN/KZ6aInb7o9v7OU/m6HVwNteSCdnHhFenyfXS+ZKEB&#10;JINwpI+rmENEouyKR7ba8c/MmePtw/dS9tCtmBPXWT/NhV4hKBGW3sQNVNgfhzLTVcSkqgFzwueX&#10;rxJOFW7jacAOPnT/ADdI6yeSOjqLMyjb2I3fSDx3p0Do0lQpiRtFJP69+By4voICFBR4iOdlJkt8&#10;ART/AIX0cxRt6vTMCpvtsBp9PGuCaSR2hVWJv7otc29t/Zxc++jAyNmJ4T0R00nS2lSiJ2ceFKjD&#10;OkO5k3k7yL+WfAfH48nmgqWa9yh7fHt4fDhQc1biSJ/CjlTbTcECT00+x9JIvLLwMwBU+6Ra3w+v&#10;mWnwyeB1lmcPoLs47fRwtuM6DgKUJ0jGANp86RKJnAYe+lHRdD8O3R1FShlmte2u1R7PqHI80Qq5&#10;HVbbUuNNOLU3fcIB4nGDSgkJgjaKaYMhUkuNsKWBl8ptjGMWNvgTyL/LjRxeYspKsTcDX6vq46rM&#10;w+rxCIgbYpE7+0OpcGlBN03kq/MahpfOmYElexsPaT486gp62W6EEo4IW/j8fhxau/aaxTwOMfCn&#10;kKKcUiOsUkG6d4rOURacxM3fdpY/V35iXC6kaSrYqSAfbfi45mhz7TAVE9UVZyQomYEbOkU3Yrkq&#10;sokSGqpTM4JK7F+1pYnTvb48lQYbWxtYC20ElR2t4cadzNhydRBMgA+VNLDZmcZimhch4zLR28l1&#10;hADoex17i3s5HZoZW8uqFlJFxaxtxe28pHibM9EGkbVshJ8Jk0larJgiAatjJZwQrOLW9hI+HJFJ&#10;QmabbTlljUnXuAPjzb2YaBCwNRHqfWlPEpKceqmKoyKooHdX3uup92/bvYezkOojoyzwUzeYymwI&#10;9vD1i5cJCl+FMUSv2qmzgDNIHGchYth1BHWfKsZKgGSMG1il+417cimVYFWKRT38BwQpc72Sk8KS&#10;KeUoAGgwxHJ9WxWWvgMSKT42vfmWSVW9xAQPYePMgmNUec1ZAJpJ1+X5I1IUkFCPdHcc6Icx7rWH&#10;Hg6nVhtpxxpSTM00zZeqvJLVZIQ669x9XOzt2jdoR25bVJnhSQE+dM0FDUwuTSr7h7hh+fMbuzEu&#10;qnvblxCYOoExsreniMKcEwyoaB4apdkbG9x+RHO2MpFlW/H2lJ4mPfTUgg0zzUKpHIj7rDtft9fM&#10;8DbbMDa3668efIVgMfwqo8VICTC5GEnzsQaJ9FI8D4EDmKVVVlKuFsdP28MWnw8khSSenqjZTeqa&#10;boMFngrCincZFshtew8bjmf+YTbRGWDRrexHe/EbViFYqB1fKndEiRWbFMNo44jTQnY3ey/mRyFP&#10;WPPHsANwdfo4IGrQMqC/ZPTVNlMdNhdNTuZZnVw9tgPe/jcc7pkifdcABRpfvbmnnV7Bt49HpW4q&#10;TitPJQQwxRqVjLEq9tCfYDyPJBFuBhc7T4cMWVubXIqmNYXxahXDUoI8MX5hGctVXJd93YEdgB8O&#10;ZVcdz93HjhspQdmFI+XDKlffJtchh9POtyD7Gg+HbicNavuM/KrBUU/TV87gB4byqAPMHe/hfnnM&#10;RQoUBBNySL8sluDgTAgRwppR41Cevx6nm+baoeKZW0eNirC+lrrY88sjMgvYW8LW46pAmaomBWCo&#10;pvl5pKaqZZ5GIYuDf7WvfnYc7jf2cdIpwAUzy0SuQANxkNltzkhUgMAfr40olM41Y1jmpREvysoP&#10;nL3APOW5FubfdzwBJwOFNkGogj2rtI1Ps5wvr9PFYwHCtKBVTbVLYBz3JtzISSu72cbEJMdNPpTT&#10;ZGt2LW94/C/MbPdfd78vojbVVDGs1JTxicS1aM0Q7hdDzIRvUEjjIVowFKBgKxBYxKxTwuQD3tzp&#10;UCNcLx3UVYzTShNYvfZCyaHvzgZlT3wDblg2V8aT031Mbr7z2/p5wMpT9Kx0PYDi3TPhSI6Z216o&#10;c1PvsR3GlucjChBYtbdyvemYiYq2qKapqKQe851+HM6Rwot2tfiZSlKOFVmcKhqjg28OZtqTJuI0&#10;PEUlo9dbIipUdS4YKNPjzB8usbXQcWF8uCFVqp6uGk3MSR8Odz+6t2/LjTRk1U41ljKM+03HfjRN&#10;KY5AqlmDaA/HgjaSkjxQK8BFPtLgmK4jBPUYdEZY6OMSzlSPcS9txv8AHkuJqlRc6fTxA6Gzsxq2&#10;yosdOEAYv9ocwSe+93Xv3+PED7fgkKA+NaxOyh36cYv5DwExkhWtvt2HieY6mGMpZbAci8uqSrpN&#10;Kkq00f8AyL8vPQgJZrMND438R48TFeWKFQB7vsGvKnxGTt91HSVa00eDp9FHT1dPCAY7qFupsD9P&#10;EemxMQEp+0Ab8XulbzRREjp6KLkqKcB00ZzD5VwijaVySyPcAeLeHJGIOBVrJGAfNXab+P18hy60&#10;2x0qk8840espOiTRsukFHiWbMmTkyoi4fOtUTu1UE2NwdLcFLIksaU0Su43Abdtvy5M7Tyri1EAR&#10;1HooqvEkEKxitWL8WnINXgvXHHqlYN8VXKavzRqP0moII9vCt/i04DhuafwuOr+HVwbz6OhpayEp&#10;/igqY5CfoCg8hfMWnE5hbrQcCohXlBFAnMkCE4SfhQ3f8JnOrMuS/wASnKOUo5HKY7TYthoQsSoR&#10;4TUsQvYXaNefOGDzKFvJcmwOvt1FjybB00RBRNfThUW05lo8UrcJqS8TnRtRfvx4LIraVlJrlwSs&#10;udS6nCKxa/Dp5cOq0Flmhcqw+O4G/DVu8KRFL0PR1GsbgMCHXcDpb4cG/CvVP1lii+XXNU88e3aV&#10;qCsh+GrA8Vi7FKA+Vca4pDHGu1FCj2AW4lMb6z9QMYpmixbHDcgg7Ni7gfC6jl1XYAwqqnDxNZuB&#10;XiOaqZ3L1M7zs6gEhy3b2knhebkedJCsCvcTtZm2dlYUEaxq62JbVtPjxCXSaTFfRXuJN5pJ5fMl&#10;Ysx7kniacaZJmvcFHJuINHIIQbi9zr9XDllcY0ZNKnCvcNjlbEaajjDzte9rfDTggDoAozAivczZ&#10;mzAuJUUlKdAAQPj7OFzrmoRVSJr3CsY/h9TV5dkkeFmSklYs97lVbTQd7X78D7gosUmvcB0B0Ymx&#10;t8R4cS0gFe5ylJd9w7HnqrXuSqenEsBI8D9/HEiauBNe5kWC8g3g2uOw15WrBNe5zqKQLMyoPdB8&#10;TrblK9omvc7FLH5e3S5NwfbzdOBFe551iW/w05vCrwBXuZVqVgsQT27jTXmpmrSK9zg1a57afHmq&#10;pqr3MDzNZS3ddD9HNHxVTVXueSsCI0YNrkMPpHKaapqr3Mb17u7E/v8Aex5vTNe117nGSqDKAQvg&#10;eWiqzXucGqdyFe1yDbw5uIrU17nUtbLM12sNPAAc1Famvc7lrJHfzAdpIsbHnorc17kfzWI115uK&#10;1Ne5jLHdcc3Wq9zwd7W56vTFe50btoeerVe52EcnQE/VzVer3HOkwXEa1rQRE8YLqU08EE17itoe&#10;nOYq4sIISQAfesbffzXfFWwU8GSa9wQcH6DZrrE9+lbUDafBvgOah1WwRRmi3EYivcE3CvSrjlZE&#10;hqE2h9Cbm6n48sWXicTVvy4PCBXuGVyn6RqPFIocuVpJWsdIifAA/H2g8XnLSRqT93ClvcAiOFcJ&#10;JFjQyObKoJJ4zj0ynp3j9VgOKJaShlkRSfFQdD8TbhjaW+kePbxpnuO7rjDKkyLLGdysLg/DgtdL&#10;en9PHnWlnpIDL5ZBtbW4N+/x4cd0F06xtrI1tpubcsVqOlj5gjmxvDQYkk9+SF733DQ2+HFDTYTS&#10;twajTBLj1JRTpSVjDzHOhHYj6eJqu6UTzKsoT3h4AcMaa7ompoxSmZrbhzNT9P5EkVWQqBoTzxEj&#10;GvBNZTXQ7S6m44scM6b4SWM0pLMtjYG9+WAwpwCKbajGHiK+7YG9yeOh6b1FRMTR017n3bDw+PN6&#10;aYWcYFRZcx4bTpuqZVTt3bivw3pDVeWjSKFJ7i3jy5TFMjGkxWdRcEido42J2eyx4I1J0qoacL85&#10;Iqi2trd+bKKuUmkNVdV2mdhh9PIxHYEd+CJgvTnIizRrjkxdCPdUeNuO6INPlJFBJm3q11VFDLPk&#10;jDk81WG41BNh9FuGSyDkjIoUx4FTAWGjOSTp8Dxh5E7K2Ea8Jg1Xj1/689bMs08NZnisKrJNZ46d&#10;QqBT4bhrrxkxDBI1zKtKI7DdYsO3LW4jA1UKEGKFvCM9zy9LTmUzmQGBmVDqe3t4LEWSKDEaV4Wq&#10;RGQBbTx+PHHHSk4Y1XxHEY0Q/EPU9mXJeKUuIS4JJVRSyXkCHc209m79uBNmPpTW036dZ0ZNx+yf&#10;ztxPrU4cK8HAo7Io6/Sv1gZQzXEKA0U8FQUBO+Mj3j+6CeA3jmC1VJ5sMre8gJUj+PHgDSgCaOZl&#10;bNWG4vFBV0qny5CFbcOx44jB811GWBh+DONtRtkk3kg3tbsup+i/Mmtz1resi2nEayOg9NR7nBQH&#10;JUmcNs0F+O5o6aYZ1RONZrhtPSK8FMyqCnfcxO66qR7QL8AHNvRSKBjiGb8ZpsPDe8fMcM3/AAMS&#10;6/nycbbKVMgOuqASNsnxezooG99qEgRFGFyr19pMejGG5HwOsxRlbYHjQpCP+JTPoPqHC6Zji6S4&#10;PL8rSiux5wToiPBFfwsVsT9ZPBm2WBinUoeUCkjgUoTQ44TNnXE0MuKx0+HXsQiN5rr7Qx0H5cQt&#10;bnN8NTzMu5fo8N3HaJKhBM4J7e6xsfrB4IGrwoICU6f77bHoaSN2/emFE0pFw2WawrKl5Ae6qdqn&#10;7tfz4h63Fc0Yvc41P8yq3JM52xD/AIjGll/Lm3b9Or9oSR07B7BT5s0AjDYdtOEVLT06hYEtbT4/&#10;edeInF80QbmocLrGkIAUxUVISWb/AIkB24QXGaQvS2CfTCjJbI/iwwqRY39oPx49ZT6FdcurCmqw&#10;Oir8OpmG3zWHlm3iQTa30823bXl7gdWk+lFrl43amCZ8vnSWxrOeUsvEJjOIQ07n9wuC5/4AXb8u&#10;CJh/o46X9OgMe6o41RPiCe9evrRUPf2bWY24atbtIZOp048NRk+lFDdx3qvB6TTLS9QY8Xm8rL2H&#10;1NTF/wAXeWUT6i1jyfifULpThMZocrmTF5VACpTRsyXHgqItiOL1o7ky3j1RtpT3SoOtUE8KVUX8&#10;xkAkrWSFe9h3+vjcuKdTMyIqyYZW4dh5A9ySZKJNvxJYNy7pffSAqUDqMUjSENYJMjrG3yrjNJgy&#10;Ptco0jaqSpfX4cw0WYcq5VneDDYMFgrA1922TEZw3t3G4vxNpYtvuSk8ZOKqMVtOKHhMDbjt9KjS&#10;UVRiBPnSToB3QWRGH09+OWIU/VHqEop6HFcRjha2qAUsR1/wItwOaVmTtwnS0CAOOz4VdpDacTiR&#10;tmswgwXCYB5yIltbMdx+osb8zw+n3Ciwqc41k1RNezBGdj97N+zjrTLrqgFqI8sT600h5GrwGDxS&#10;dorh/N5H9zD4l2fuljtH1WHFXhfRfpnSAFMCqsZIIsszHbofYtuGRy8nAalfCmnHwCdJCeuok9bi&#10;ZW09ZBTL7R3/ADPBowDp3msIlJkLIEMfaxaAE/DVr8d/Jd2nFsYcSYoMm5SnFbgEcZ4UHeYs89PM&#10;uxGozjmuGGMA3DTKg+5deDvg/pg9XGZIt8iQYLTN22FU2j49hwqevlpTpSUD4+6g07vRZ2SoCivD&#10;aAT6UWHMfrm9FWWKh6KTHlxWpS/6KBJahiR4AKD/AA42Zl9LOQ8o05rOv3VWioCmrRLXbn+jYjHX&#10;hN+Y1gBSj7dI9pI+FXtc9fu/EzbrI6SI/Wk1h3rkzBnqoSk9OPSbHMfjOhrKmmWgpV+PmTWYj6Bw&#10;HcQ6m/h6dMH2ZdixLPNeCbLDGTGzfAnW3C8v2qFnUQonhir8AKOUW2Z3QHelDSZwO1XPnQpUdJ67&#10;M+oDi1RgOSaVySVhD1tSF8BuICBhxpl9YmcpYvk+lPT2DLlKdUlqIl3gf6wbW/FbecJa8LTeHSrY&#10;KPk5YhZC3FqWsbSTh6AUr8G9MVJXTGs6nZqxPM1Q3dZJ/Ki+qKKwtxFYtnvr71Al8vH8yT08EosY&#10;8PjsQD31+jhfc5tcOYa46k4e00cotGLcFSAMerH20MOEdOOm+Uov98+E0sTRWs0igt7PtPc8aaDo&#10;CmKn3Pnq6Rjdpq2oYgfDax4kZbddBAST0yffNOKfS3gPjFPFRm/BcEQmsmijUdo4l3H/AJN4OWAe&#10;nh6TyoKRYZJNoURQwea+p/xMLfnw8bysnE4dQovXmaBClmPOg5xjrTgdMJGqk+Vp0BJmqpViTT2L&#10;ff8Alwdsv+lvNFVCJVpPlQ52k1DhDb4IoN+LG8pQ2dW340EH94GEOSFk9Q20XrNPrd6VYACgxA4i&#10;Fvf+XxGRQf8AWeQoB8eDDhPodwCrCT5jd62LuUClYwfZuc/s4T3IsG5DqxhwBx9QmTRAnOXbpX7F&#10;sz0nCiPdUvxl+nGRVqMPp6/DaGoS4VTUfOVDD2/K0iuwPwJHBVoehfp56bxiLEafDqWotdVdDUOb&#10;ewILX+nihh9h1Y7hkkAYK0kA+pJPupMpOZ3ZgGEzGGB99FopPxC/Vp6hpRJ0eynmbGcOkJT5sQQ4&#10;RQKToGaWdvO2+2wvyDjHXPpjlSjany3hlVX1KHalPGkVOr/8g9l+ngmaS4rglB6ANRPrhSj+zYQq&#10;VunpO0mhNy36XPXF1SmNZnnGct5Tp5F3tOWqcWniB1tuk2Lv+A4HeOdbc+Ziw16StrcPybTzi3l0&#10;oNVWgfCU+6p+rh8nLVnFSoPCTI844e+nEZWxbnwBTnTq2Gh56eeirKOUsfgzFi5xnqfi9DZlkxKQ&#10;UOFK58Y6ddWA9jEj4cBSmyRktah8TpaTEseqWO6Srrp3USE+JYEEX+BHDu3yVtZ1qJJjp+FCNl3Q&#10;nT4UjoAxo6JzF1A/lwwHEsTwrLVOAVWjw6FHkjUeCixUf8g8543njKeTI/8AfhU4dhEh7LSxpJP9&#10;bWZ72+PHnGbWyHiUlMY4CT5frW0d4+fDKkjpwivYV05q8y1K1LjE8dK2/S1k7xQEX0AjUqn/ACbx&#10;GQdRsyZsnY5LwSpxZjotRWqwQ+w2b3QOFYzoLlNq2TPE8aMG7WCe8MDoB5NLufJWU8oUYjzDjNLg&#10;KMNzU9HsjY+3VRvY/EDkXHP84M0S02e840eWIrg/J4colqHX/DaEGx4Tv3twSApxDY4gDUfToNKG&#10;iASEI1dBUcPfTDRV2Q55UmyDlaqzE+oFdWgpTIR4tJUH8wvOGFdOsAWoOLYTgNRi1rE1+ZasxRf8&#10;SWmuSw4WotjcGUoUsn+Jw+EeQpKt1Q8KiE9SRt9dlR8WzxmWopxhmL45Bhcpuv8AL8uU/wAzUfAf&#10;MuPLU272A4tKvEYYKX5fFsbvB2FFglMtLTi3g0gG9h9fBGiyW396wmf4WxHvpju9B1J48SSZ9KbM&#10;GynXy1S11BgipUkW+ex2oaqqGB8RTk+WhHwHEhLnyjwoMMt0ENGTa00h3yg/8Tlub/Rzf51u3P7N&#10;G3aVGZNGf5clOzzjj50JCdPJsT2DNmJ1GI7O0EZMUQv/AIEi2i308bqXMud804h5WA4ZV41UNbW5&#10;ECH2s7aW+jmmcycWZSCrq2AfpSdxtlpPjMRU/EcPyRkTDd2K1tJglOBroolZR30HvX4uh0D6iY7A&#10;tT1Ix6PBaW+5qaiOw28QXPf6hxWkP3Kip1QjoT8zQfVmbZ8LQ1HhQSVHqOyJSv8AK9O8Kmxyo+ys&#10;zrdSfh+o5NkwvoF0xVf5XAmIVV7b2JkZj8S178ZRdWtkev2mnGG7i8wUnT1zFZ8Oq/UF1HDviUhw&#10;eifXaqhGA/wnxGnx4nK3rNnjFan5TI+EQ0UY90TVIsg+hEFzxl7PoBDafU0dJylOiSST8aUtP0dy&#10;lhdP52a8SmrpLXMaOSx9oJY8RGZ46GeI4n14zxUzUgOlDSSLSw/8RO2zkcAVzmxUr/KVQmNifDPr&#10;xo7aYU0AlsJT0kiSaz0NJUYfKaDpLlekpJdD83Vp5jAf4vaT/wAFxJ4b1PpoW/lnpjyGGJ9x8Rmh&#10;shP+M1EwLE/RwJO51bpGm2aJPTEn1JpYm2EkOKnoBwFSavp2hb+Y9as1vWOrb0po5vIiTx2iNCtx&#10;/wASvxd0Xpu6qdT9tX1azPJRxye88VExiRfHaZXue3+EDhGWH8x8Li+7HQMPaaTreS2PAIOyANpo&#10;Pcyep/pn07p5MLyBhPzUyjaqQxBndwbfZS9/pLczYvk30f8AQKmC4tUipq/3vJD1MzH4yPue5+HF&#10;S3cvytIS4srV0AzNOtNXNxtSEDhJxny4Vgyxnr1W9WF+fwPBoMAoXsySYgbMP+Ixr7338D2b1TZm&#10;xM/yj03dLK2uAOyOurqcpGv+uWk94gd7AcK172aEabZoA9PGlptEMCHlatW2Ds/Snms6RQPJ/Mut&#10;/UBpJXuXgiqUpobf4QtwxHHMdE/UF1fs3Wmurq2Kcg/y2icUVCAe6SOt5HA7d+AS5zC6zNUuFRM/&#10;aDAPVQmavGLVMpgeWH76yVnVn04dJ6RlypiuG0bQgb5ArVE7C2u3ce/xvb4cMpkf035zyhhIwvJI&#10;ocoQbbMcKpV+Ycf69ZMGkYn2gjhmxltwv7Yb9MfUmg5cZoy4dQk9WzywomWdvVR6asXxJazMq1uc&#10;Zo5GMIxOpYJHuP8AkxRwFYnT4OG4pMO9M+UaOuOM5nqpcYrWI/SVcjVD3PiDISF+ocEzNq1ZK13K&#10;wcIEmT76KV5qXDpSjSnqwmsH+2fjL4aMC6a5dhwHDEvdKaFKeO3jaOMDvwu+Y+peGYXnTFMs5XpV&#10;/wB9knkNNINwLAXIVe2nBON6WrYaWEiRhM0dO2uoArj50frp3krFc15Cw3MecJ3WTEIVmani90qH&#10;1AZ/tHTiMxHPGacVO2eqdge6L7q/UBwE3Gc3F0ZJ9hpIhoAzA86FbCci5RwVb0lHGjjs7Dcx+lmu&#10;eJ8Nic92Zm1+nhCHHHsVCaWJVjjSkZaGn0AUW1NgOSI6Gd/fqZAgH+I25QMx92Ap1HhJPsrC9dCB&#10;spkLk/4RfmGrxXBMOsJp1dx4IeaccbaE7a0Bqr0NJiVZqkflj2vxK4l1LoKJClGqof8AF3P38QKz&#10;SAQkR+FVSkrwpxhyyXfzKuRn/wBXw+7gX411XrHayP7vx4CnbhLk6qPGrRKRjT3T4VTU4/RqB9A4&#10;g6vqDNOxZ5bH2X4FluIR9hrZQinBY0UaDiXrM7THVpdw+nhP3kmTTaGkzNcwAO3E7V5wSxKtp9PC&#10;V18HZtpbBVhXfEfX52ic+82659vx4TF5Z20+2jhXuVzeo7HWx7rLUz7rimpYIlF720uf48B98pKl&#10;+gpeoGYr3AXVxcLfhLM07XucCeeq1e5xJsL8rsr1e5liHmSIo0uRxgrBMVUma9xuqX87F6uU+LgX&#10;+gW46jGtCvcmpovKmnxjXuZbhQeaKwavqivc6B3csFRWgZr3OmC9uVLlema9zCxPYc3rrRFe5wB0&#10;004wcTTQNe51u/ebvxgiTWjXuOuENetUjXaGP/Jp5VH3eVUAk417iVoBaBXt3Yn8+K07KsK9x+Q3&#10;15UGaU17kvQa8sa9Xucy25SeVBivV7mBmty58Ver3OgwI41Gmt17nt4txmAa9XuYWY2uBfjyYFar&#10;3MLt2vxwxFMqxr3Of6RsOrFU9kBP1HtxN3YNJiBFe4Z3JnXXBoMKpcNxWF4PLjRL9xZRa/ITzTdp&#10;11ZcRjNQHmO7rveqcSZ417jd1kzzgmN5GUYFV75ErIWBU2ZSAxBHDHd7LHLVSlOpjCKWbvZctp4l&#10;5MSCOqDXuKzo/wCvD1cdGiiZIzrWGGMALDVP50dvYVkuOTOXCiIUQAKXZpuBleak96ynHiBUOooK&#10;KrBWpiV7+JGv39+WV9OPx5vUPl8RU3UfL9BjkSWDyREwyt9FiVv9XLIuSfvAPWR+FY5Zj2EZe8f2&#10;KlI8sRSYqcjYLKxkgDwki3usSP8Ak6/LDuln47vpnzbJHRdQsMxDL0zWBZkWWMH4lDe31c2pLRxI&#10;I56Kx4zbsNv7aTbuBXQDhTC2QJ4UYQSJLfsGBU/W2vLF+n/rl9KXUyOIZSzphssk32YpJ1jkv8Ve&#10;x5o2jb/2KE1jnfbj5xl33sKVHFOIpjfK2JU8lpIG2jvt95fpuPDhmaDFsKxSAVWGTxVUbC4eN1Yf&#10;keF71qpsEpExtiozcS7bnS4hST1g02zYaxlC79oJA1BH8eAx+IVVon4aXVuHy/MDYM2ns/SLY8E9&#10;mFGydCcPtmf8YHCpO7Lzr3itv8Y/A0BddgDn1RZFxjy9IpMV9/4fy6dO/wASeaRPT2T/AIxmHn/F&#10;Cn8O3MQcyH7dY6zXUXOB/lK/8Y0fPiseRQ/bwI/LhMEmKIEggV7kfoUWOW6uM/7lWVCjT/XPHt4h&#10;+1SelKfhT+9I/bpPShJ9wr3BwU+9e3I/qLjXuZ7lu/GaYr3MJsTbjoq9e5j07Hm6tXue3d+er0V7&#10;nY29wOeNXr3FplVVqXeikvtmR0NvYwseE914IUOBBoNX/gAUOBB9le5Xpl2ijwfGMZwGEnZR4hUI&#10;oPe249+ZyWT3eNoV0pFZgXzn5ltp0/xNpPur3F2NpGvDugjXuYHJYXPhxqNOJp4V7kWCQRVkcpPZ&#10;h/Hj6Pjsp9Y1JIr3ExkCVqDOuP4ax2iSYSrfxDa81fphINCDNx31syvoTHsr3BzXXXgV1VFVe543&#10;vrzUzWq9zEQQNOWFXr3I0ikduUmafTXuSqCJZ5ZKB2stQjRH4BhY8Zkpxpt5WiFgfaZr3DPelTGK&#10;eTp82XoXLHDKiaCzfasDyJN5GlBwKI2ioP39tlC774/64lKq9w0NiNR48jQY1BEzXudvf2cbiqiv&#10;cjPuB3A6ccFKBXucRrqNee1FNWr3OL2228eWPiONeTXuLjIeJilr0D9tw0PHWT3awR00Gs1Y7xBF&#10;e5VXjMOL5A9XuZsDxZfKhxWV54fBWRjuW31cybeUHbdLiZJAg+tZ6W5azbd23dbxLYCVdIIwNe4Y&#10;WIg6Dsb8AivCahxVe5mKC1+eDh402DXucoGMT7l780s6hhXlCa9xZpidLlDqDlHq4sjrJh9THTuq&#10;/Z2OdpeQ/C/BHaOKQEn+jFB/uFX9pc5fAhaSoE7ZHAV7mx1lzGYMVwmnr6Zw6yojC3+sAdOZlWj+&#10;toEdArjLe2xYcUhW0Ej2GvcVG9SRc68PA5hQfivcyAa3H38qk4zVa9zk1vAfXx0rA214V7mBu3GC&#10;sbauK9zihIfjSTNbIr3BOyDippqsU5OhPB1lTvdLBBoE5rb94ma9yr78dTK+LDphkbrJlOhaepwu&#10;v8irlRQAkBF90reNvC/BHvs0l63Q4Uk47RwkT8RXQr6YcwaeubjL7haQFtkpTxKhsArAgPmOGPex&#10;HKq8IxKHF8Ohr4WDLKisCNQbjmMyFd4kGszrhk26yg8CRWfjqAO/LxRdXudOLrfnpivCvc4qhC6c&#10;3tq817nFmYd+bjVVtte5wJ3DQa8ZIirV7ncDtDMJR3HEjqAtM15QChFe4BfquwXHq6mwHqxh1R8v&#10;S4AypUKO7MWuCbd7jkitvG7ZAESBAPRH41K24Ny00p7L3BKnhKT0ADZXuCPl/FabMOCU+L0bApUR&#10;qwI+I4kTJTjtFAq8t1WLqm1bQSK9xuzdlinzjlWvyjVm0dZGRfxDj7JHxvx5lzuzjiKX5bfqy24R&#10;cJ/hM+Yr3Bu9BmdpaTKlZ0mxebfV4FJsUMfeMZ7X8RbklZDdG3cLStisR0elRf2sZWHH05ggQl4S&#10;Y2TXuWLoFYBuTSl0ERWGpwr3O9wF9b82sEitRXuczIpGg5QJKhVYivcxkhj7OUKtIg1fZXuZEJBP&#10;C4iNlUImvcfsBrTS1O4HsQeLGlmRRVdNd4mvcMCseH5yybiOVq9A8dfTOiqbH3yPdv8AXyTssKXQ&#10;WFYhQIM1E5UrLbhD6DihQM9U417lY3pM6h49k/P+O9Es72pqukqJGgiPfYGIt+3kG5HfHLrxVo5h&#10;4jp9OFZw9oGTM5jaM5na+JKkgKPWRXuWdxzLci+pHMoWXkrHXWDCk17ni5HFSnMa9pr3Or35YuTX&#10;oivc8JQnc8YLsVvTNe5x8wnseaU4FjCraa9zwl1vfiMqreivczwzlHDd+JyqmVJkV7guZUx+0fly&#10;HXsOCEOhQqPb+04ivcBP1ydD6X1I+mzF8nQqDiFIpq6N+7CSNSQq/wDEu3HdBcCmx/EMPMbPw9al&#10;Xst3rXuZnLT5/uajoX/in8Nte5rY+mbPGI0YremWY1aGtwuRkCy6MVBtax9h5Je5mbqxZe28Omu0&#10;W++VIcKL5mChwAyNkmvcOjBWRugUmx5lAARWMimyMa9z0lREdL8UhOFeSg17kCSoC+8Dpyi4pWlE&#10;17mSixU0dStQSBYj6+J0eFVadt+8TFe5WF668iT5azNT9T8pAw0+I3+YEem2Udybf4hzC3tly67s&#10;GE5jYqKY2wPf1VnJ2VZqm9YVY3HiU39s/wBH9K9wk8WbsYrIVIrJWUjtuOnw5ynf38zV3AvLx24m&#10;ss28mZE+ETNe5ifE6x23ea/1seBU7zXqj4nVnzUaO0Za2OA9le5gNfUsLOxY/wDEuFK87uXTitXt&#10;NL02Laf4R7K9zC07s9ze/tvwsXfOL4n2mlItmhsSK9zhHUvHIXJJBOv9nESrlfDbSN+0QtOAivc7&#10;q6/EaKdMxYFM0VTDbcQSDfwYfRwW2t85HhJ1DEGiQ2SXE904JB4cK9xYRda+o2O0qx4hjE7Mnun3&#10;z/TwVOb9ZktPd96vDCJoNsbpWLSvA2kTjsr3GGqzFjtYb1NbLIb+Ln+ngVf3gvbnFbh9poaM5Gwy&#10;ICU+yvcb/mnBLkli3gSeESr55YgrPto3TYNDgMK9zCZWZdqjT2cQd6o7STRkGkpGAr3MMjvfXTlC&#10;afOIjCvcw1aLW0rUsmp7qeK7d6fCqivu4xr3E5hlS8EhoptCNBxAU92SDTiDBr3FSjC2vhxpdLiZ&#10;r3MzMGIPGogVevc6sLbR48sK9XucQpUd+3LkzV0417nvjypNUIr3OaTEMCDt4lI0TxpOQK9xpzHh&#10;xmjGJwAFho9vyPBIlf5lsdIpoo417mHDK35iICTRwNeFOzCnGzNe48XO0ca40qr3P//RsUFMo95A&#10;VHx5tagTpkHyqQRKqL5TY/ir0ArJheSa4VBp9fMoiCgybh7eM96CNIFXIioEkOKSHzGdktrtBNz8&#10;AeZHvIm7Zp304nQQyYmaohvUZpwgoa7EY1kCNcXuW1+rXkVHZlva1vjxQpSUYTTqkaanrlivlcNN&#10;EoOmgHh4a85B2+0y3I7cSquCnBNVAjGniDItDUTp8w209tp7X5Ck3S+++h9l+LUXhaEJgjypY2ot&#10;YgT50/UmS8Phq2Ev7v2QwuNPZzJYoo8R48Jy4VkxhVdpwwmldHl/DKYAhEUAC1x35HnaKQKsaMfA&#10;m/fj7AU2oqKh5UYsNhtUqUAeind4o4aBjHGF3EKQACbc4m4fub20vxoQR1caXIcCzqFTlVCop9qg&#10;E67bXA/s5llO4KFuW/ePEqAZMYDgKL1q8UJNSpIaKSEz1V3jQgKCSCT9Px5hBIJKnXj5BNeLK1DE&#10;iKxFaJSr+UFU6Aa+34+znYgaVdGAtryhhGB5NJwyBUkYpTmtfzYwFUWBBGoHx5lEE2pKXCixtxgp&#10;BOCoPSeeNJU4qiskGZMLiQpVyFlY/Zv2vqBzMMOLAMrWHex41rcJIUJ6xS23KdRCtlQJ885Qo5Vk&#10;do1ZvdW9zcj+HJ38ppamFlICyW923j9PCdPfsrBB8HHppO5JXKayV3WTBYYGZNpmQADQWA9txrzL&#10;S4Mu4wIQptodLX+vjzyBEq8zt2ddOAoUfFhSZfr5LWAvTWdQLEA+I9h5IGENToAQGN9RbufaOaSG&#10;n5k4Rt6B0dNKCG0+Lb1cTScq+u+YYiiU1MHIJszGxse1/hzunpYSALG5NtR4nS3H3bVLWKSIAnpw&#10;6aNC6VDwj06Kak65Zsr2egmiWORr7QuoJ+PHSXA9s/lzJZ1I07/dwtZvEIQS3iCDjTQWtWApN4hn&#10;DONdKIZpWViRdU1Gnex+PJhwrzZ93llQoGqi/b28RovksoxViek0UG3UoyTTFVjHsXrAuxpVT93+&#10;IHs44nDnh2sFDMxFgTc/nwl/OBZIUoxGOEDHy+NK2rPWZM+dOkeWMUqaaOqgpZNxYAbTe9u4JPiO&#10;YjA1Sr7IyyXIuASNOKF3jdrGMKgHbt8qeDQKtJBEdFTcK6bZjxhmp5IyY5HOiL7wHc2440tJ5kJl&#10;qN2y1gBrwKXeZoZXCACdpPPGqmwSmIJ9aX+BdD8fxSmlSerkpUF1EE2rEH7Jv7OR6elk3OrKUSPU&#10;Dx+H38rc5umAU+Inj50sFqgDEzSpwfoBick5gr6gRhbe9GL9hqdeZ6eaqKbJGWNRrde9/jwlubpK&#10;sYk7IPR1RSnSlvYPwoQ8J6KUNCdgnlmUuChCAEsPtbuRJXaoYLTObXufD6eWRfFIlQ4QKdKNWJ9l&#10;LCXo/l6iK74id5vZwDr46njjJLBNeIH3wQNt/h34QofW0Qsxxxp9PhGBpRw5BwNqUw0lKVRQLEDv&#10;r3+Pw5FimpKZmR9pUWGo++/HnLlbmxRnqNNpBJialU/S+ULCpp/cbVbix0Pt50tVhIqPNCL37Dw+&#10;rjf5h4p0hRpcbYgYGnxulvn1AqKiAtqSDt94ew86mxGCoGyAWQH7J1F+JW1KRio48TSRLPCnmDIA&#10;RFVkPmyXUXHPR1slEy/ori/f28ou4S+MFD8Kb7vowrPT9Ga2n3O6sri1vdJOvjf2cxS5hnSYskXl&#10;7je5N+JylBGKifLAUZNttEeKljR9JHYiGniDNYaNcfH8uY2zFLLamkQFfo46llE6gcaSltBPgJ66&#10;5z9M8RpYHdolNrgBTrf4fDkFJWlDPTaBu4B4Zm60wFY1ZTeg+HHjTenTVpB85NTCIpbdYW1PbXx5&#10;JglNJd1c7v8AC3a/18YVcJfwgHo6RVEuKUr7Y8xURun8yyeYv6MA2ZQPb7SdeZY64Q2kSTay/u99&#10;L8qpzvcDsPHZWllR2xUL/N3HHI9RHEZWBN76W+I+jji2NCqQNLZD7R48ZQx+X2Yjr4UjPtpOVuUp&#10;KusjPlpuUeCgaeHO4sQHlszyD3raePLggnwjjTIaSo7Ka8TyDJ5ZkcsrFQOwBt3txollFRV7JIiy&#10;D3S3wPj9XBsy/wB0nwqAVtA6OqniyhvxA+lBTinTqSrU1nklhqhBHcfD+nj3vpoqIpRbgdQW+Pt4&#10;WtXKnXdTkdVNBJVin3mkVi2Qa+joVoIICpe+hTX/AII+PGmGKrgjMsCgqQd5Ci9/bwWqvWnYCjEY&#10;wThT4IjGg6qumOLx1AYRu52lUFyVVTrYA/w51SQSVLeVIBGBe57knhm5mCbcakGT8PWk6igHwiDS&#10;NrOluIvJLTVkbVAa5VNtjcfDuLcyrRuym4/R9rnvzxzNIggwRjVVM8TtpKydG6qSdZI6ZmkkHvH/&#10;AA8wIVe8TDRexB109vDtNyCdQMThRa6ySqg+zB0zxKL5hqiPeoGmljcc6jpo5ImeYkEHT9nFrl6W&#10;lBKYM7fnST8upsyPZQe0vTqYSM5B22Ngx7ew/RzzoyIAAPv4pbfS4riKefQkmYioeJZXrsPjlkcb&#10;4za9gCPZpzBJ7o09wjw4atk7R4h09FICAkggYUH2IYXCZPLYeXYaKx784CSEW3DU8PmGnHPLbXiQ&#10;o7IoOsyx09DThqZtAbFbE2t3bmCpRCQVHvDt8eGtuVAEK+00gAFMKVh3GppJVAVBqBqL/wAOcpKa&#10;RCpN7HXtxfb3SFAz0R+tKEOFGykhiNY09SZIDeSPufh8BzoKY02Fb3vxWIeMhURHrSk6V7VY+VN9&#10;a0CTRyTMDfVRbx5jmiiijMiE72AB45b6yuCnAGZ6ab7tWyDFSFxj5uenpapwIEJKoToCT4eFzyPS&#10;sy0++Y7m8Pr4653hUAI66YWCIHtp6x2TLc2MMmDRyRwqikI5uQQPeNx3ue3OTN7pHY+HFgQaskKp&#10;MrOtTUx08p9xTc39nwP0c7iBSAGf7RPhxG6FFfhGzbTKgoHCnqufAZsRkGEhxEqghXNz211+nnYZ&#10;UIWx1Pfi8NkiZArQURtpK1EwqmKC4Vdbe36OcjINQR73GAJIk1eRUCTy2IWBSL2uT7PE8yCQbhGb&#10;Xt343ET0V6ucsEUtK9eh2xQFVUHuWPiOdSSqhAJFzoF9vx5pMKw4ca3IH3VgocLrcQgqMSWGRYac&#10;bppdp2qvhdvjzK1iPe78uElFOAk0x1H6VykXuhu3OO4XKk6ceCZxpoqmmqZTCwRwTb+POmmjC3DH&#10;x057uVLOwVsGKl0NRSULGSJNzN/iF7fVyNFUI7G/u8NXLUtpEGa9JqHXYnNJKVSOyMfDkoTRHTdc&#10;+y/CzuFAzFeNQHnXR7aduZtwPvX4j0q2RWionCsyCAKZd32vAcxPucAAXB8OKmwE8cRWiIFQKzZs&#10;JtrfQ38OdOJALCLtxQNO0q21ZJimSZmDnXcvbmSO8j3IIIHjxhYLewg+VVKRNTHWKOjSXcDdipX9&#10;4fE/Dkmwtawvwv1GZNVUNONQpYqc3ZQdo53u2psQaDXT280cVYmraZxqPFSxBrAg8y2DLuB14l1Q&#10;dlUkiufk27G3MLgsb37cWpMVeuaHaffXdzFZQwJsdvbjprRANPNNU1QgeKmkdFlGx1Vtu4DsrW7i&#10;/I1QYre+dSeLmAtRwpwnCKmRFzEF8u4GlzyHFJu0JuVOoHFN43p2DA+yaofDhQkZQlp45pIpS0aC&#10;xQW0N/jyEY90jRliQdVueRvdYDUQNsVdm3jFSsKsGyBW0MuGUxpoDFJAn6S7XMmtwfq40VweNXSJ&#10;tWUgEjhAgBZ8XpRyltDmwxR5MiTpWLh9WwZo1ZS4U2Y66i/ELITDGHqWHmDxHF7JKpSNhpOGis+G&#10;jnVaUmI1g/lMbxxzBfdaxNrd/q5KDSSTJJJIixpZxfw4CcxQ2/AAI4Txo6aSpIhXsoVOnQxXLGD1&#10;ivC9XJMfLEER+2pPcgdxxd5Wr5ZtySgBY3urKNeSBk6EqaOgyYgg7K1cQEQMCYH61SP+Ktkf+W4p&#10;RVo378ShaVonJLKAdAb9lXtbjX6qstw5q9FXVjKNjUirypjbgOu6zR0UsgP1EXHIs3gSe8bdMJ0q&#10;Ts8xQCvkKS2ekYUUz8FTqnSZZ/Fh6V49XUUFKKnGxQ+XToQiNVRGlUgeFy1z8efMRMEgolkX311D&#10;WGqn2H7uSuDIoJcK+q6BY6cbX3EE97nmqrXLkfXvz1er3Pc9Xq9zkAxBIHbnq9XudEW7c9Xq9zsE&#10;/ZHPV6vc5XsbeHPV6vcX+TpFQliL23X/ACtxe2YGNLmjFe4L8OYyirsNvr4s10Za69yRLj3nxHeR&#10;f4d+VKoFaKq9xGJN5tGo7M8c0c6b/ea7XUgcQEaqSzNe4GuNYTWms82O8iSgbLeFhbaR4EcZ0xhS&#10;FaTNe5jTC6iQIk0ZjSLRie+uvKxG2thNe5miqaSmisoLEEgX7ccBFKBAr3IcmIkblWwB9nGCTVdc&#10;CBXuQRXMjbh93NCmdde5wFSqv5kZ2kaj6eViqlU17mOaqaZy9gpPfloquqK9yMGLD6OXr017nYlY&#10;Ag81VZr3O3m3X+Nueqte5g56vV7nuer1e57nq9Xue56vV7nY789Xq9zPFTzTv5cCFm9gFzzxISJJ&#10;ivAE17k6HBsUqWZIoW3KbEEEG/0cYU6lPGnUtlVe4uML6UZxxUhKaldmNrBVJP0aePE35kEwATS5&#10;Noo17gvYZ6Uuo1XEtZPQyxxN23LYj4kezjmtauFP/k1J669wUcrejzG8Q3NJtQoRcEncfbofDin8&#10;o44KWJto2xXuCzgvo4gimX+YMpIsbW104pay/io0o7oHor3Bow300ZPoJt/kBttjoo1PxHDIWKB0&#10;U8oCIr3BJwTo7lqghJjpbbtTddL/AA9nDVFoIqqThXV7dzwR8NyBSQIUhoQ5sTfbe31eHFaWAKrJ&#10;rG0qL3Ya9uLDDMg1cmjwCEWvcgajj4aArfrFYpKqFDYEE8EfInS6LGMyYfhrS/KiSdQH7bdb34pD&#10;eyrpSk7TSYznmgZWyliWYzAar5Gnkm8lNWfat9oHx4cbrL6NumMVVTY/HLLV1NVIFmfcSblb3A7W&#10;4T6TqM7OFbUnHjVfHpg9cWbOsb4nQZmwFMHNDCZYFYlSUWTZ71+xtwrGXujWHZZzFHLQQG8cuhtb&#10;QHikGnGoRVgtRmWknwszb1G+PUX7EjhoqfJ1U9WJILxpJbQeIPw4rQ3NPccaAbEOoOHUuHP55WR4&#10;h4+FvEHg5Yf0Vhq8JWrWMEkWNh2PDD8mrAyaBNxndvavdypUKPTRM8d9ZlBg2bZMGeYARN+8R2+H&#10;EJmLpXguCBKiujaOIn32tzaUjjQpjvEiDPlQydPvUTiOfGlpsuvHPML7EDj2djzgmUOk8FARhkcz&#10;ztZt9/Z4D6ePFKaukKGBrFFnn1KzY8px2TD6bDlYp5KqWcqdAzH2jifqscKTrDhlMsMfYWXXT2/E&#10;8YmK8IBoT6DKwekabG616iT7ZJbQ31GnhxoM2K1Tje22x8P281B21sLFKJafBKOIGJA118fH6+ej&#10;gqJRJHOxYi9jrzxM16Qa4NVUsSxvAipuIFuO+H4BVVE9KxL7SSL+y/7eXSCrZspouaaTmNZvwvDq&#10;OuEoQSIAdg7m3j9HDmdKcupRU/6YkkXBPj24rcYXHg9f0ooVfp1FC0mOBqi/189ZKWd46NVS8jK8&#10;cZaykowPvH2c9iGEJJmFfJUizd7fHvxst6do86caeDn4Uq8n9T5Y+jUlVidTGWMV9qsNoutyotwX&#10;I8sg0asQQxHs78J1v6DAFLG0Lcx4VW1J6madsw1Hk1MUqQSWMVx+jue3x9p4larJFXK0hDkA30Ph&#10;xW1dACCAMNtNuW6lGCY66MJhHq4yjTLRvTIskvmKP0a9zwvGa8k10GIyR0/vBVLam5PwHFTahcYJ&#10;wptBKE6gZjpq2jo/16y1j2TqPFKxyhnkKMu3YFcHtfjPRYRiOKYStJFUPRyOrKwjF3YL/hJ7cyl3&#10;Lb1W+lJ2qINR3m7kvbMIHtpwztmvAss5wfF6rDoMWgheKRZKh7RRGQWu/wDi17DgC536b5PwQviW&#10;PVKiUA3kqZDLIfH3V1seT6zYNtK1uKiOBMz6UQocLnCjW9MurubM4RJTYDQGSnJXatJAIadf+DIB&#10;twsmZMbpMUZqPKlFWV5X3PchIUeANzZRwx/OtvK0oClx0CBTx8XR86NPhTSYZAKjMc8NOdbjzATf&#10;2E9+IOLpFnnMLmfHKjD8BjUamrqkaUAeOwEm/wABx5Vq4/iSAOsgQKTOXCWMTJ+FZK/qBgdBHtoo&#10;qvECTYCkpnkF/wDiQAAH0nk+l6J9McKlGIZhzLiGNOos0FJSeVA30TSkD8uKWssZSZU4VcYAPxOF&#10;IDdOO4JTE8TjTIM39QcTnMVFg9Ph8Lj3J6qrWQ38A0MQ3A/Xx/w3q3006eQmPp9lzDKKZW2ipxOd&#10;qp93tEUdl3fVw+N1bWQhAAPGTIx54Ugct3HvuKj1cKbMR6dZ4zUggzfmeojgb7dNhka06MPZ51jN&#10;r8GHELmvqpn3qrahxHFcdxCAGwpMIpRQwE/4QyhSV+PEJzwLGkFSgcPAI9+2lLWWJbEgAHrp7wPp&#10;5k3JsHnYfQ08Mqm/n1b+dMfiZZCX/PkPBvT3mRytdQ5WocN36/MY/UtUy/SELHXiod8kAhEDgVmT&#10;SiUAeI+gGPt6KlVOf8tRSGKKterddGipYt/5gft4tJujWYY4DFi2b1p411aHCaaOnUDtYOihz9/E&#10;eh1wwt0g9Qge0Uwi41GAMOM13Q5gWpQpBhspRibee3ce0hr2HH/AfT5kWrkUjD8TzHUDs9Q8jKSf&#10;jITwRs5WwrxAqWobQTA99JjdFYlJwGHCKasYzs+DQebitbh+ERKCbSSKzAeBABtwzWTvTvminhV8&#10;KwHD8GiH786qWt7NdL8PEW7Vv9oSnz8Xn5UHHb5BB1ST0Ci95z9UvRzB5DS1ePz4rJa3lUatYn/g&#10;Bfggt0oyZhMZqOoGdKOjQH3o4XjU6dxaPU8LnL1pRkqmOiEJ9aRLu3rnBppRw2kge+gqm9TWd8Um&#10;+W6WdNsXxN30SepgkERv2PmzHaOIrNXU30RdJKI4hiuKVWMyJoY6Omad3Y9rA9+Fis+ZtMUhA8pX&#10;8Jp1mzvrvBQS306jJ9orJC34hWe5hFS4NhGWKNrFXrKwSst+/wCjp9dOIek9emBpKmH9IOlFVJ5g&#10;/RVGJMqg+y8Si4v9PAo/vK9cDw6hj1AH2Y027uuVgm5fjHYnAe3qqfJ6N+sebGNV1g6pVKR92hwi&#10;BadAPZ5kxZvr48ReoX8QHO0Bjy1hOGZXpHJCtHTqzhT4lpQQLc3pun/EEeqifngaaRkOW2atRBWe&#10;kkkD0pO1Po69EeXqsVvULEqrHq2MjWqxOofcR4eTCwU39luBFm7px1uzUxl9QHWWuVJDdqHDJn8w&#10;jwQR0th9/Ez1m8tR7x1KI4J2nqgUKAtloD8u0gdZAE+2hkyhTdHstCGPol0ug3QiyV02H01Etr9/&#10;mp18xvv4g8P9KnSuorRV4blHG81TBrioxiqFNFf2kMS7DjQytK8UNrcPSrwj8aXuZgsiVFKY6DQj&#10;TdSMwRbkxjGMKwoW96mo0apqE+Ab/Jk/Vwy2T+gWYKSmFFgOFYXgqMLeXQUZnlX2AzSAj6xw1TlT&#10;qBsQgcYxPtNBhzNG2vEpU9ZOApAY/wBbciYOUr8fxGoqRH9masqo6RPjeGO1/u4LmBekTH8TmSox&#10;KB5mvq1TJf6/LXjRyu2ZxeXI2mTApD/O0JMIBVP97hPQDReOoH4l/QPI1LJBUZhp4Sl9KdfdsO/6&#10;SQ2+vhjMsejScQgVEyxqzDSGMAW9g3a34FbrevKMrB7xxJjgMT7BJotbzC7vF6UsKHnIH4VWH1x/&#10;4UF+lfp5E70WKw100Qb3fO86Qt8FjNiODHRenXpPkmFq7M9XBCVFyaqYG3/AE2/LgG/2RjceHL7R&#10;54HilEJnrKqMmsov7sjvXEMpmI2mPTE1XFjv49vqX6/YhJln0t9LsyZxZ77XwfDigP8AhvIwDaHv&#10;rzDWdT/Trk6M0ODTSY3Oui0+GQMW0+K2AH18NUI3pzUiUNWqTjqUe8UBwlIo7b3XsW1/tnlr4kRA&#10;9Jr2C9Ivx9/U9VxYtmHAsD6SYPLZ3xTMVcks8MZ8TTPudiPYovwNcf8AVPW4asgoaDC8qQBT5T4h&#10;UJUVjnw2wRg7T9PDljcZd2pK8zu3XulKCWW+ojQUq8wTS5qxy+zxt2pxxKhPvPyozvTz8GOqz/i9&#10;JW+qTq/nHrFiDyE1NDleOXBMvKnba8wdZGI+B4WHNHqY6vYrKy4TWJWtJoXkgYRkHxWMWH5clW2y&#10;ljKhot2UCMNUeI+Z2k+ZoyDzTafCkATIHR1Vch0e/Cq9EvSXC6alyzlCHAkpBuUwyK9Ux72mrmvP&#10;IfaS54l/5b1lzLB/Ns15jpqGBgCwkEcAAPsAs1uCthDzKQXSAMTER7TQdcv9agAg7TEcaMnhy+n7&#10;ppuy/kzLlZic6nRYllq/e9hZiQDxJDEej+BVJi/mtZmWsjuGgwimklJPjeW1h9JPGHrq3UcIKuhO&#10;Pw+ZpOW33sICTw1GlXUZj6t45F5VDg1FlqmkAKz4vUxiw8CtPGd31ccIMa6hPGr5EyLQ5fhPvCuz&#10;HWqzW/xeQp3cLTmD650NwkDFSiEgemJ99JSz3WJVI4hNIPEKnCMVMlDnXPFfmCZPckocu0hVR7Bv&#10;jG4Hw+0OM2LYdmbNMphz9nSqxzctvkcv0xhph/qhwB95PLoWXUgLcKuptP8AotseZowGlsS23A4F&#10;W2ldk+LCcp0nzOU8p02Bqxv8/jtQr1R+Lhi01/hfjnl7I9Llan/4z2XqDDh9o1GLSfMTX/xFBfX6&#10;eHDVgRi22AOJUZ9SDTS3XlY6jjwAgR59NT8dzNBmdRS4ljlfiAPu+Rg8Rp4WB0t5xs31jkTMubsD&#10;q4zhmZsxV+Juf+RDCY/lITYdiYApI8NTxtzLgmA86cOCAB6SPxpXBbVsGI4mca9l3pnXUdQtdgGX&#10;qHDguq12MSmtq1J8UaYttI+HGzBMcrcPAXKmD0mAoRbzXQSVRHtZ2uSfr46wyxaSEoA61Yk0tPS5&#10;J+GNKquyXhOInzc3YtWY7KveNHMNMCPARptW31ck/wAoxvMVb+mjqsWqSdN27afoB90cVNKUsHUS&#10;r4fgKQIWhsFOIpwfFcuZOw3zBLRYJRKLtt2Aj43GpPBRw/ormiajFVmispcApVGqkhpSPo7DiZRU&#10;pMbP8XHDz2URpzIJUUtpLnpgPWgJxv1NZEhrGw7ItDW5prrmzQo3lA+ALHmKDBOg+V60MkE2Z69N&#10;V3Rlot3gbfYFvo4QISywCBKv96/QUqKbh0EqVoThtNQ5Ma9Uuf6LbPLR5Iw6T7VmBqAntB+0Db48&#10;Vcmfc/11MtNlrDafBqVRYAKoNvh4Dipd0qPAPOdoHVwp/wDljIOpwqUTHlFI+DpR0qwupauzvjdZ&#10;mStJBZnkci59oB3Ee3ge4thjVMhqM8Y2bWZiXm+8DWwt8OB9+8ABClGD10LENoCZaQB6YjroWsHz&#10;ClDEMO6d4APcsqrDBtUexjYXPxvwHcSzzkallai6c4LUYtUi6+a6FIvpEjjX6uRpe5slkwy2VdZp&#10;xu3B8SyT8aFbB8A6g4oDUZ7xiChhFv0MDKWA9htoDxPrhfUvMdpM345BlnDmveGggD1BXx/SS3Cm&#10;3iOESr24usHVBsdGE+2hAEeCGxNS6xsIwh2TK1DJjVXtsJJpCIg3huXxH1cjRD029NZlr6ehXMWM&#10;yXEU2KSyV0pYeKQm4Bv4AcZuLywswFK/aKH9JU+4VtVm67BJwHAQPjSbmyr1qzzGaHMGMHAcP2jf&#10;DhkSQkr7BO/vr9RHBKwPNnqVz0yjImXBRQNYLPiCR0VPCD4xwAeY4+rgRd3kJ/uCCRwgRH6VRDLF&#10;tPeEk9GJIoLs5RelnpnTmLM+KvWzo22RUqZKypcjUiUlja/08MPkf0uZxzMnzPWbMWJZgqHYEU+G&#10;o1JSxjxTzGO9h7T93A+/eOXAKlqjqmE0TvZk3biGkpBOwkYz5VWj11/Euyt0gE9D0ghybkOGEsTW&#10;Y3OK6rnH7rRUlH76t42djr34bnJ/pkyZgdNDS4FlmgovL1E0yfM1Jv4mWXcT9/AS9mVnZkuOqE9E&#10;g+w0XLu7i8B0JJwxVsHpVIvWP8ZOrgx2oxTOnVrMOdanQR0NBFDg+GxDvZI6RY5Gt2u9yfE8G2k6&#10;GTU9MZaFA7n9xfcUn/gdOB1rtOy2xXCtXmADRMrLbxKApQw6sTRSm/GHlztmSDD8VgmoaEEIauQN&#10;Uumtwbvdj8eBLj+V885RnnEeHlYybiyb9PgeD2z7Q7O/H7Aj/OAn0pltKkxrB6pwq1Xpd1q9LHqJ&#10;wrDUq87QT4lCpEqvUfK72PZWiJHbgG47nSopXePEpiuzwY9r+FuDRy7eugHCqSqdnwNCNNgIkx4t&#10;kfOrHunvQbLdZAlTlShWeN1H6RU0NvHce/08Dutzw5JNDDLN3Ja21BYdyx8OLWbUOD9omSBGOzz9&#10;KNG2AlWABjCjI4J0Ugj2x4rWU1ICyLsDB5Dc/ZCLrc9uVyynJOXcexPEcTxhKiorKqWodY237Sx1&#10;XTQ24ks8tZtQS4oE0aPanDOmKtZww4rJg1JQ4dSGKKCGNF8z3fsqF7fVxsrurmTKFm/l8TzsP3m0&#10;H3cddv2WBCBJ6q2LdcYipsWX8WqADWzqg9iC/wCfEHinXTEChFII4O9rDX7/AG8LRnK3MNnoKcbs&#10;yswacosr4ZGdz7nJ8Sx4FWKdVcWrZSaqZiTfQnThQ7fFWCjNHKrTSImYp8gpKenXZCgUfAcSlVny&#10;aQBRJYduBt28E0nQ1o2ipAAHbiaq86zeWQX/AD4HXrkETNbU2AqR++u+JWszXuuxbW/t4RuXXXNe&#10;SnXXuJSrzQm7WT8+FCrnHAU4WimMK9xOVebX3bVbT6eFjlx10pIA4V7ibqs1TM23da/C7vhGNLGx&#10;qGNe4wtmJ5qmNJWuC4Gh4Sm4idJqiE6DhXuFZxehOa85Y5jEzFWFS0SD4Lp+zkbZjmCrVewY7aYd&#10;fUyZAnpr3GWryzXU3+SAYcLmM1SdtWTcJ417ielhlgJEikW9o4KWrlKxgRRmlYOyvcjE246pdakV&#10;7kmj9+dCO9xxHMmmhXuNUP6Sed27GRrH6+LkmMa2DXuOMSgAbjy1Ktte5yIF+JkwDjVdNe5w+F+K&#10;AOqrAV7nnbaO1+bCQa0BXuYST3HPaeFbivc4k6X5WIONMlOONe5idu2nGjAxrQM4GvcdMNdh5utr&#10;RyW+7noEzVQca9xjw9SKSI+0H+PLpgCrJE17jyqjbZR25WKUV7nMMToeWia9XuZN20WvzcRXq9zG&#10;QNSeVCsK8a9zGpANx25YY1oV7nTn3bcvAJq1e5iDgaX05ZTZ4VuK9zFIy3906cagzjSc17mNC3yd&#10;at9DGP480BpBiqaeNe43xkeUm43uoHFI+2tDGvcxTlRSOg7M6n7uVOyqRXuO9OxH2fYP4cquKUhU&#10;17k9XK/HiWnK9zsOCbEXvx81Uwdte5yV2hmE0DGNh2ZGIP3jlNIpGu1Q4IIr3Br6d+p31C9KKqOp&#10;yHnHE6EIwIiNTI0engUJII+rm507DHX+NAHMN08vzIEOtJM8YFYJqeCddsyK4v2YXHDxZj/Fn9WP&#10;UroLmfoX1ErqXE8KxqgaCVzEqS2Ug3BUD8+GjOYOltTRgpPVBw+VQ1l3ZZl2W3yby3RpWkzPlwpL&#10;vkrLT49S5kNNarpPM8lgzWXeu17LewuOV55K6o1eF4FT4ZWQh0gsEYGxA+PIovsiTdL7xGE7aknN&#10;N3RcOFxB+7GlfwSqbqtglZIscoMTNwIf2ecCtMyKBKt3HmzG0V7gZZN6uZlyvVVlHh0itTmolkCs&#10;L33MSeDG73eYvkyqdQAE+WFDnMd2WcwAUoHUEhM+Ve4OOC+o6LQY1RE+0xnkeXG5az/clYddRpdb&#10;huDFtXtr3BMwnrTkbERuec09/B+AR/d25ZMaZjoqOrjde7Yw06vKvcW1FmTAcSAkoKuOUHtZhwNr&#10;tHGfuSR6UFnLJ1jBSSPSvce/tj3WBt7Dwv2baLPt24V7nDcQDcdueirRXucVc3tfm4q0V7itypP5&#10;VdHuNgWHCi7TKfKg9folBivcI9j1MMP60Zto4TdRV+aCe/v6nmYW7zpcsmlH+iBWUlsvvsttlH+h&#10;Hsr3HgPewXg20zjRSRXuc2AItfXx42caqMK9xqn91ri3H0qmOql6ca9xnqH+W6o0hjCqtVRC/wAS&#10;vj9PFF14mirrijNA12Cp2pc+Ne4M6PvUMdOAlQqNVJ0nCvc5SXLa8umtCvc4DdtJPN1uvcxuCwIP&#10;hxqrivc6pZTBVpIPAjllJBFWWNSSK9wTfTVif8lz7mHLJcsZJEqVv4b+9h7OA3P29baVjYcDQK32&#10;YFzaMvgbBpPpXuH1EwaxU35BwTWJhTXuZVO8cYOFNERXuY5VVBoNOa2U6kzXuRrWF154Kmnq9z1g&#10;1yfZxSoiK9sr3JWE1ElLWIR7RxCpMwRTFwkOJNe4Uv1+0n8kzVkjqXSwARktBVTKNS1/dUn6OZFZ&#10;Io3FsUg7B76yG7JXfzVvd2KjJwUlPVxIr3OeD1iV1Ms6EWYAj6+EzySFQaaumy0YNe47ntxoiKKq&#10;9zyqSbA2txtPhONWmK9x5xjLdPnjItdlmrlkiWLbUo0Z1vH71tPA8MLJ0srIHHhSO1vVZVdIfSAS&#10;ZTB2QrCa9y7L0jdQqbO3R/CqsMWlp4Up39u6MBNfjYcyY3bvu+YKD9wMDqA2e6uZHaFkysqzFxPB&#10;RKh5Kxwr3DeRsCPe5JwNY6EV7k+IgjU24ZtHCkqq9zvcTex48SVYVWK9zgzWFm78RqMYGrAV7nBH&#10;AN78aKgBViK9x9wqrNNWRzqQCCOHDC9JCqLH29aSK9wSOsvTvAOuvp6zR06zHEJ4KvD5pEAFz5ka&#10;702/EkW5PzBGYWqml4yOHuPnONF+5mau7uZwzcNGCFD2cajzyeUodf8AEB9/NObobmWWajr8r4gn&#10;kzYVWT0vlnuojcqoP1DmGVxpt3NKNkmvoW3psgFIfQZDiErnpJAJqRwwRVd1zpx/VUOzXucgVtxu&#10;q17nMmwuOeqle5wtfmquDFe5w2gc9TkzXuYSF8OUIpyvceFwigzdl6vyliqiWCqif3WFxvC3Q6+N&#10;+GmXOhtZbOxQw86Q/mV5e8i4bwKSMeqcfdXuE79P2aaxGxLImMRmKpw6okWNToQgJtpwQOAIUBwN&#10;ZF732CT3d00ZStIJPXXuGZ96JlmU6g3+vih9ATimoSiZFe4HNJmDD+jPWHDM3UKCGjxl7VcjHVnJ&#10;sbn2Di5qUlDomU4j50NHLNe8mWuW6zKmh4B0Dqr3Lh8Lxmmr6NJ4HBV1BBB0IOoI5kXbft0BaeNc&#10;57i1LKikzINe44+dCDYtww8UUg0mvc685Qd1wOPETW9BNe5xNQv7pGvErgOyK3or3OLVdvd3A8oG&#10;iBiKt3de5nhrgje8QPZry3c6caZU1Ne4LOT8yx0rIzv46a9uHVm642ZHCgDmNkXOFe4Qb1z0kXSn&#10;qHgfqQy3HsWaRIa5k8SCPtf8SHArvRaFZbv2UwQqVjpPT5mss+yxw5/ZPZK8cQCpufl5GvcO7kTq&#10;hl/NWWqPHcOqEMdTErj3gTqL68l/KlLzFpLqB92zqNYxZtkL1i+ppaSCkkeyvcXDZuw8AXkFj434&#10;LF2jwGkpxoKjLldFe5EbO2Fpqrga+0csiyeOwU//ACtw8K9zj/XvB/MKtMv3jjhsXeInqq38pc6D&#10;XucHzvhN/wDLoPZ7w5X+WPK6qcTlbh4H2V7jTUdTss09xLVxAjT7Y5cZa8Oj1NLkZG+vYk+yvcgj&#10;q5lSJjJJXwhVHjIOVVlaztI9opWd3bg4BCvZXuRaf1H9PMLn/T4rAF/5er/TxWzaBsQVpHmRTy9z&#10;Lx8YNq9hr3F3Q+svo7Qjy6rG6Ui3Yyg8VhbDKgFuoH+cKC7vZtmLmKWleyvc11fXZX5XyN6mI+uP&#10;SquinwrFyGnSE2VJP90Gn+K9+ILm/Zyu4TdNOoUD90EGIrsb2WNXGaZIcrv0EONYJ1bSOHsr3HfD&#10;vUpkiSgStnr0uygkA9jbUcy3s978rdYDyrhAJAkTsose3KugsoSg17jRXerLIdMSvnNJ7No4SXfa&#10;TkNmmC+D0xNGLXZ/eOfwxXuI/EPWfliBStLC8zewDkYXnbTkTElBUryoTMdmVw5tMV7iAr/WbIz3&#10;p6JlB8Sf4cjZ/wCoDL2oDbRIPScRQvb7MVJHiV7q9xFZ39SC9RcszZPxijBin7OTqreBHEeYdumW&#10;Z1artLho6FgjyNCTK9yjkr4uG1EFO3DaK9wklI74bic2GzDaNxtzkXmwQ2+pLQOiSUz0cKyxZKX0&#10;hR/CvcUBcEDgbiKNkpCRhXudXYC6i/PQKtNe5y3s2qj6eWwFPwK9zC1wx5eJrRSK9zqKUpJZz7hF&#10;j9HNpWWyCKTlEY17iXqEODYpcf5J9Qfhx64gEKTxpn7TNe4pEdWAZTcHXieZxpcDqGFe5lBv25qa&#10;uD017mVVYDTx5SRW5r3MLD3bePHomr17mFydu5ftDlNMY00RXuMGLQlmWug0Itu+kcfcBdE9FIlp&#10;ivccsOrRVxgnv8OJNtPIMivcclLXseXgUrFe5IBBGvK7K3M17nC9m9vNkCK9Xudm1r6coBWq9zBY&#10;a215tSYxqhFe5NppE3eRLqjixHGkuG28SfUUmcmMK9xI4pQyYHXiaLWJz7p+H9nDd1AUA4njwphP&#10;hxr3HoV0RpDU30A4V4Uo117n/9Kxew01Nh4X04Uh48PbUipBOygqmwPDnZdoOl9o7W+PMjEuANFU&#10;cZbwPSemtkYY13NS0UUY98Arobm/bnCNm23uQPAHnnUCRgCeqr6YONT8Pkh8vyYSdo1+N+YvJYr8&#10;Tz3hJxrRAqauKrC+0N9Iv486AnDBWAt7ePkJ4GtnCuxWpUIXIuynsPAcxvCVYWB40lXCnkrC9uyn&#10;uLEKKSMTPIAoHbnIwhtD480BpEgzS8hKRKcawSZhpbq0Y2xR97tYn6PhzmlGSdkVyD48ZUAn7qJy&#10;NZk1i/rjGsJqB9sn3VQ30/pHJCURDCOUdvq+/idUkSk++qnw7Ki/5wKGCUvEGdiLNYag+PO/5eZd&#10;zbex78UQlEBSsaMGmdQnZTPVdSMSd1p6eL3CTtDGwF/HmaOjSLVU3bhr9PGVQsDxR0VpbakU3vnr&#10;GKpil7Mvh3A+7kmOGlDA+WSTp9HKK1pGCgPnTge0iImmiuzJiFQyBWO0XJ2C2vbX4cdZaSm8jtYn&#10;xPCVq4cSqNvpVUhJOOFNdcPPQzvM+3TsbfqOcocPGxmYhj7Dp93Gnb86gPt99PNoSsYiKcIMDElP&#10;vhRpt+33SfH4+wczw0q2AMJVtdfE8KXbkpVOvAdNMqZWDhT5FgBmQ0bUmqD3mUE/UTx1ocBQuHkk&#10;QBraXv8AdwhvM9kFISSR76eRbEGVY0+YN0rqZYVqQNkbi99tiL+wcyVeGwU05eJvMQ2tu0APsHt4&#10;VW2bKeBQrwkbYE4UdFCXT4gMONCLV9LQ9BRNTQxyi9j3DE/63hpyGmG1Jm866obWtxW5ngA0CVDb&#10;11bw7BU6m6HiGP56aQA3I0Xt9fJEMckTiZ3PmKLhvbwquL8OAoAgdHR5UlCVg4injBellFERUpeX&#10;aToO27te/HeSrkghUltW193T+/gTUr8wrA4dBpYUgnZ7aErBOn9BhEccow8PubWQL3tqb8aTMJJR&#10;VVQsp/etr9XFCSsJKEq9KcVKkx0UrazC8Do6Xykw5mkkb7ITtfx+jkl62GnHuSWW3YDT+/hStsr+&#10;4SfOkwE0qsCwhVnVYaQxMBffb8hxulxByAqyWv4Dx+nmktiZNWCCulvT4KHmMgpP0gPe2pHw5FeW&#10;VCY6hxZu1jxTKNvEVfu42A04JglRWSj5aj2gN7+mv1fTyNNVUiru3kkm1/D7uNd6qdgx6NtGKUOK&#10;wAEUpqbJNRJvMa+XGvvN8fb9fMqVUEUNqcsJLeK2H1cYVcFBhUR5417uIMKHsNdU3T6sxifzfJd0&#10;H2dNL/VyPTPNHL8wJASe/gBbx4VXOYJcGgCPfRiGUFMe+hYwPo+1I4lq6csuh8bfAcjYw89cpnw6&#10;sWIxasLAh/gR8OBu3vu5Ow0k7sTNDPhnTPC46MUuYcOWrWpYIpU7ZYT4FD2+niXnzLHEoaqpiSNG&#10;MZv9fDxLxUZChjWlNE4CadpeisUVK0OHylUtoZRYj2rc6HjnheP0E0BaA2JNv6RY8bvlKG08OFKm&#10;0AbNtMVH0smw6vjSth2MDfabEkHxBGmvJQzElRVJALj3gBpf6RfgZSkJJk4Hb59PlS4t8TFCTiWR&#10;Wo8HkxGOFd0aNa4ubDtpxoxbHPl62agHusrWCm2oHiOK0P8AcQDsPGrJa7zbs6acst9KRmTAosYG&#10;3dLGGGltfEWGo5HjxFZf03nLvXup9nDRvMgDAFJW2F26iMKY8X6IzU8VjTOQb7SgJ19o5zOKQ0sY&#10;lgcEA+8l7HXx+ji1y8SuZMHZNNBBSZVgaTuF9IMdcfI1lI0u67oxBtp4fTznNmiJjsceYQRcA+Pw&#10;400+GxgRs4dFGKEqGJI9az1HQzE60L5iNTiT/Enh4gnjtFjcaRr5Ee5jqVHcLxOXO+EpmOJNEDqC&#10;FEnj7KTlR0s/lGJNRY5KtMtxGgAuGJ7a8TeKZxwzD2vVuSvbtbX2fTzzF8pwlKfb0VZu273Yceul&#10;/T+lyWqphiEccZZrGw13fG543wZ5p6uRAgUnUgX1sPDht+aDGOr3cemjYWukbRPlUHFPSzLV07Q1&#10;tKSFI94HQ+wH2cmPnWjZtnnICe3vAH4j425Ru+KjqxP40gTbFSvnFNtf6S5oKMf6EbgWCou5bDsb&#10;8eMPxWMR+ZSVAs+tt2lvhw0czNSz4kjDj+NN3DQbPiGI48PWgixn04UESWeB2K3I93sfgOPVFitd&#10;IBSxMvfxN/o14YG5Q6dZE+WykqvEZjkUCuMdEcMwZ1SeYxO4Yq1tAx194clrNWRTXlG1j430PF6b&#10;0EaeAplxYOwUG+I9KsDaRaxJmadyQWGgvyUuMVyk08RW3jr4cL1lJUFKBppQEyKm03STCKamkeom&#10;2Oy2VrCxPfX6eYaYYjIzfMrsCk/ZPce3g8tblLxhOII4jYabWrCaLF1qyVlfK2HCopalWqHDFlNg&#10;p17W45yNJFGW2ggDT4/Dgut2i6QAcTtw6PxojDik4pGqNvAiiAZkzThVIDFOUjVzs3BwLe2/w5Aa&#10;QVRVBGVe1xe/B+xl/d+MnA+uFIFu6jqUI8jRWc6dU4aGokwunmDxIQoKn7J9nx50rsp8u+niTr9X&#10;BOmx7zE4D2eynnrwkACIHTtoFcb6j0jhamNvMZGNiT+znTiWRfsbSOHzNshjjONF6nwoYQeemgxr&#10;c6S1tVJvk3K47EeHjzjtkJV42uV8fZxUNCSdQwJ6MPWvMutkwvDqplixdZIpaenby1cHbY97cxrI&#10;yD9O5JOtr8X/AJdLhPdpGHQKedgq/ZifKoVRi1ZIECJ/k7D3Br9ft5warp47b278WNZY6vBCQMeO&#10;FF7qlMJJSJPWY+NZ6ZMXxMpC8TG5+12sfj7ON0uJxltsSXt24Km8mWj7lYdVOMvqUgKVKcNm2nyP&#10;LU4USVNQq7hex7gg9uYFxK0bXAH08UuZWNQIJouF0VmKdEynLLURJFI0hvcsuultT9HI6YjLe9r3&#10;78VqyxPXS7WUDE061mW6OBAiG9rENf8AL7+ZTiTxwuQBoLge32cRrypMg40wHifCB61FospRVuMU&#10;1K1QUikkUSSD9xb66DvxvjraipjViSpOpHiDwRJtG2xIFecTpMkwKWGM5fwDAsTqKKmQVfkyHbL4&#10;SL4fRfkkzTbSS5JGnfjSmUDaBW2kEbTHnSYemw6orVjZPlo5G94jUKD7OZUmdrOxseJfyaNJgUoS&#10;oTBx+FMdfFBCxhiVX2ubXFg2uhI+jkd4opq1Khr3iB2/G/E9syG0mY8udlNyHBE7PfSvnzRjGHZC&#10;rMp0oQ0eKyRtUKqg2EWqoT3APJ6bydq3+m/GloAGMYVV+7SwBOPlQXIEKmZoxYWAtbvzIZp1baTe&#10;3GQw04mQKoh1Csdk0zVtJTkb47gg63535kna/G+5QNgp0OBVMUhhV2NrnwPOADsfby6lhOFPKWlI&#10;knCsLmNFD2Ot9DzLpYNexHhxJ4hh08avIVEbKaWEiX8sWDXvca/VyZB5TKGc6/Twle1THyrU1CXe&#10;jaaKp1v48ledHa6nS/CktEcKoqeFSTGKhRG2p7i3MjzohBJ7/fxtDBWYqkkbahyKoTylFj2N/D6e&#10;Q6mQkr5R08eGbCNMyJ4U5M1kipaD5GWOo8xpjt8sraw113ePJUSxtHd3JPxPETrigYSkVvbXBIZK&#10;aT9FYqwtc253F7rHywSvNOyoeIia1M1ElpYoJ7INSdfjzupaZbNf3fZyrOhWEY01qBrIpSFyxtcE&#10;Gx8ecmaQRAoL8T4aoNPVOp1oK3EQ8rilgbUsovY/R8ecVMpI3afr7ePrA4V5KdVc6cYfAzowLm52&#10;sDb7x8edSqo0axv25pBKTIkVsmKzLLNVDavcHt8OQCI1uY119vNqccIiSR0UUr7xShpwE8aG3AMO&#10;WNaebFnCFAPcHgPC/wAeR0p0275dNb99eA28Wo4AUdqVJxo1+SMagSsjpqR/N0BI/jxjxGGVlcQi&#10;5PfgYCwk+Ijqp9sSZNWC9MaynniphOCsMTEkD7X1e3iQxDCwx8uS9vYNeLLfMCyJRBpch9TeyKOP&#10;g2Lyyxx1AAAWy2BGvsPwPMNPh2H1VK1JLf2eN/7uBzMVOvrCwB0c9dGLLqyZViKFzKebpco1v8yd&#10;xuBV1DHS3jr+ziqyyEpAMLis20Fi3t+/giyJzucF4EmEpPR09VKlpSRJEmq3/wAUPBJM9UadSKLf&#10;JFEnlEW91Vf91R9PDAYJh/8AWrKOP5TWPznxrB8Tw5EbszVVNJAo+i7cj3fq1IaHDSpKzH96dR+F&#10;BJ46hJHpVFfoWzPB0v8AxD+mGYcVfyIKTN2XZZnUXKRnEofM0H+re/PloY1livwXGcYwWeyPS11V&#10;TFAdQ8MrIfuPJTZUl5tKgdoB9tANKdQNfX4jkWVRJGwZWAII8Qex4k8RwaWmYRRhtpQPr7fH8+OE&#10;RTZbisnGJqWZFuRYcrTemvcwiA3vYkfHnqrFe5yUMgIIsDz1eivcyz05NnUdwLW56rERXuYFppt1&#10;ttre3ntlVia9ySKOQkbu3t5qacCK9x9w2ZsOfahN2uB9PFCVCMaVJEV7mSTG5wbNa6813tPd4BXu&#10;OVHj8o3BiCdpt9I5ou4U4FA17jbT4zKtebEfpbAsR4/A89rmmEr0qr3FxSVccmHtPDHtRW7d9exN&#10;+OHHGtzONe5Bxxx/LWdQbWuwHtPbjCzFNqOFe4FbyuB5fa3GxSKvcj7jy1Vmvc6ueerVe51z1er3&#10;Pc9Xq9z3PV6vc9356vV7ndrc3Xq9zIkbysFRSSfADniQNtbivcmR4XXTMI0ibcdALHjKnEjGRVtJ&#10;r3FnhXTHN2LsBTUrWPa4Oo+HEJu07BJpSGFGvcFLAPTNnnGAzNCU8F3Cwv4X+HLFbh2JoxTZzXuD&#10;Lgno3xiKSKPFgPNm91b32ljqdvttxwsPLMSBSkWgTtmvHhkcr+jegwuWOoxaQBkXwA3Ejsbj2cNk&#10;5cXB4zPnTotwkV0CD24Yuh6BZGr8PklxiniOJxFfLmSMBZVtYBv9ccWIy5DQwAFPSBsFYyXDALqD&#10;3PjwV8sdH8IwalijpJmis2sSR3Nz3Nzw8TbiKcQTWGSp2sdPdHjfTgjxdLal5ZGgjkkVhtW+hPsv&#10;x9LATwpxQJ21AON0UYAmkVSde/JEHSPEYJQ9TGIlIHfuOLANOyk4TWEZjwyW4gl3keziqwzpnh26&#10;J6iZW3Ei57nngeqngAKhVWYnjR1jjZiove3HSDI2DpVPDChc620725eVGmiqK4NjcywCWUCPt3Nu&#10;/wAeKvDMk1SzJ8rQb3sQFKe3x5vE1oYmKYMRzZhVNC8tVWJGgN9wYaW768EDCOlGbKhW/wBBECuN&#10;pZtBbl0inT4cKDLG+uvTXCyomxVZ5FNwsWpPwFtOP0XQqsNpa+pjiSJdbtqfgOPBHTTbjevAUj6j&#10;1PZb+Y+TwejqamSZrLtiNl8bsew47Zc6a5KgxWGPFa0qA4YFDY7vAA+zjqUAmrBsoMpplz11m6nP&#10;larrcnYGJqjy2ISY+7sGrMR7beHDx0WW4Tg64fXRs5UK0bHUmwte/ttwOLcVMHbMRS8ysY1S1mDq&#10;7Kufmzvlatip6WbelUoIUb/30K+wNwNsV6ULUSSNQQbLkEG3b28uogQabUzpiKNDkn1kYbR0UX9Y&#10;K9ZSUKXJAubafT8ONOJZbkw7GadCm0Kqg/Hh21jHTTOoyZGNLPK/U6lzTknEcQpqnzRJ5hVz4HXv&#10;8OGxyRiNJh2BmnlpBMWOlx8ODYOo0+Ixhz5VhTvPkyr7Mg6lSgkYeRqh31M4fmvGs1mfCMwjDX3E&#10;gBtWF9SD8PDgfdUMHizHliej+V1KsdB24BHVJ7wpHp11lXlSO6ZSjEwNvTRj/QLmDF+l3UynxbE8&#10;zGuExRJIXa5dfBiL2B+jhKMNgjocP8ip914iV18APbxcnxkChA6sIrYWxqpnxTFhU0Z8yKdA9lPe&#10;4vofhxurYJRLHLSxEkuLnte/Yry3dQSKRKcIOFPOHV1N8rPHXTqqiPt4i3fd7Pp4o6bLNZJIap4r&#10;q4t9Bt48f7o00XQdtIKv6iYHTwChSrCPGbqW8QDfT2jjnh+UayCJUmsY3Dk+3v7uvFibYHbt+NJR&#10;caTSZxrqzg89TJNRFvOgMYt2IBHvXX4+HJmCYZLHWLTiQ+Wku7v7v9vD+0tEcaCt9fOqOlAjrpnz&#10;vmmmkwCpxLykElRTbFAv5hNvyHDQZPrIKFpYU3S2AZSAba+HDlxptMQMNm330RtC5WrxHUOj8KpA&#10;9WuR8xdR8Mw3EKOjShjcvTVhksStiNroPDcOMuIZ2wbAcQNXmSrgoIhf3p5lQfexHAlcOISrSVbO&#10;JqSrZlzUFKFDJhfpcz3j3SMYX0/oqyvkkhVF8mJ3Asul2At34j8//iI+jnprhivmzPGHqYe6Ur/M&#10;MCO4PlbteR6/pSowZoUqGn+ICiQ9OfwVfW1mnN1fjK4HHhcFaT+mxOsSNNSRfy1vJYf8R5XJ1V/H&#10;/wDTPgMslB0nyzi2ZZwWXznVKeFvYRdi9j/xHhUXE7RSTvmk9KjViXQr/hPvnnDJjWdc+pcSpGyt&#10;BSYJSNIoHiHnqlQ3HwQ/TwgmdvxhfWF1axAy9K8hU+ExspWMRQy1Dg+BJYAflxUi5KNhj0qneE/a&#10;mriejP4d/Qbo9liPLTtXY7scyGXEKm92J8FQKABw4v4cvUj1O9YVzLi/qTiqqGanmQ0Uk9P8ugRx&#10;aRIlsLi/jyeezzNFqu/yyydKpInponvEKcaUtQxGFM3rAwPKGQ8iUQythNMzSTIksKR3LKgBjLga&#10;nafE8OBnKTo7gVUyY1i8DVdz7pczy7vhGlzf4W5mUzc2VuqX3AVD+HaR5RUTsreX4ogHDEdHnSH6&#10;bZg6+Y/RrFh+X6iGjULZUj+Ui2W77pLXHjccCjEI6PHEZMBwfF8SgVSd8r/IU/0tchyPq4aIzFhw&#10;HQhxXRPgHqa25buoOpZwOyh9o8fqMK2LjuLYThNW1t0VODXVVx4WI2hvovwLoMLxKar+VwiPC8Pl&#10;PcYfTSV89/jPL7gPHEX7qkw2lCfTWr20oLCm0yuPjQhCqZaZMQxSorXiYX+Yq5lo4ifY0As1vq4/&#10;Q+mzHs/VobGJZ5xpf52oZrfFaeIbV5tFo7dE6lY8QcPYBRY5doZGpPD49FJfGuv/AE/6e0bSShZC&#10;SbpTKEib/WEsp96/w4KWE+k7JOWYBLjrRPIg9wOY6eMez3dWbgiRkjDQ8ZkkjjWjmKnwANWPQmR7&#10;RsoI6n1hYjmCrFPlCjb5e+rQQSVUhHwI9wHjtP0+ynhdP5S458hESBtol94H2iU634ausMMjQhwJ&#10;8q28HFD7Ces7KfKTqdnzMrH5XLElezIdsla2wEeN4V7ca8AwDollaukrIKfFcz4hK1y8sjzvf/CA&#10;ew+jgbau7Jhc6lOL2dOPVjVENPlICylCeCsPfWPMUnqKxWhVUxDB8o4dGLkSMqEADuuutvYbcEes&#10;xLMGEUX8zwzJdNhNKPeNRijJFYe201u3w4zdbwG3EtoCRxKyEmerpojVlmtcKdUoHiNnlIoKMIxP&#10;p7mWWShxTqjV5nqoTtkpMvBpmRuzBvldzC/bW3AZx71AY/WpLhtDnCGOQWUQ4FSGdhrp+kjBF/Dg&#10;Qc3mW99q5I/hSkkmjr+VMWqTqTJGwnEfhQr5e6D9LnmixOTJtRiETjeKvHKknaP9aOXUcDSsy/1s&#10;6gOJvlcWqU3HbUYrWGAa+PlXvb4EccIv8yhaG1x/fGJ6o6Kuu6aZEAAR0AAH2UMeD5k6K5BjNHhZ&#10;wujYamLDYA/5ovfjXF6X46+Rf655hYFDdqfDwWNz4XHfhwxuy+kwtSUE8E+L0ouVmKh/c07fQU71&#10;fWWaaHfl3CJSncS1REEdvbrrwfem/pX6f4fVLU4Llaqq59CKmsvcn22IuODfL937OzBUrUSdoUYE&#10;9VB24zsISdbiT0gbaL/1F9RsmXoHmx3NmFYSq944HWRh8C5Nr8OVl/oDj6oq4dhUVHpo5UXH3i/D&#10;N6/yrLRCigR1iaAKcwD06JMcMcarg6rfic+mbJXmDO+e0rTqDFDJ5hIHcbUNuLqD0u4niq7cw1nn&#10;KwFlDvYfSLAcjzM+0LKmUypeqOEj8aELDt1fHSwytJG3DA+VEU6hf8KAfSf0zTzsnRfPFd3vRxQq&#10;3a3dmLA/VwRMC9MWT8uqGARWI1ZVSMn6S1zyLFdqVncHTbMrUZw0oJPuoyc3fzG+I16W+nUrD0FE&#10;Kzv/AMKR8VzxUSYXkTLlZijk2gj2TVTfAhEULf6OPwyx0jywGOJVtGjIdd8m5vy4oTvXnmZn/JbF&#10;wdBV4B78KUNbsMo8TtwAocAJBoMqj14/i8eolhh/SzpZmQ01Sf0Ez0b0cdu4szLa30njFjnW7opl&#10;CFRTzNWSIbCOKIKD9DHhpb7ub1ZxJdW1bJ6SSpQ9mE0Y2uWZayonSVHiT9p9KW+Uvw7vxzPVBUH+&#10;v2I4d0+oXO8S11aZ5R7fcp9x3D48CTG/WHR0UJbKuG09OdQDUNuYfUunBKeyJu4hWY3br44gHSPd&#10;jRw3fIZPdMNICevH39NHGyJ/wmZizVUw4v6q+rmYc1VIAaalw0CngY31USMfMC/G3C/Zv9Y2O7f+&#10;NBmBqNH+zHRoEY/AH7XJJstzMhyWNDKVK6V+JQ9TjWrh167SET4RsScBVonQ38CL0C9GJI67JnS6&#10;gxmrWw+azBK9ewYfvASgrwE5ep2JZ2rPnsKolqAB/vbjM7kD4hTcm3JBbKHR3bKRpHFWAHlGNFCF&#10;OIGkYDo/D8asywXo3lzpngCYFhbJhNJGD5WH5eoo4Ft/h3Iot9fIUuYcoQN8tm3NdViM0mow3AKf&#10;ygx8V8xf0hHEl5c6B43BI4J29QEbaYcK0+fSah4jl/PmIypVZWy1Q4dHCNcRzBUNPJGP8aRC6H22&#10;PM2GGekL1WSOn9Jgokv/AKfitShqnB/eYzHcOESHvy/jQgqPSshOPxNF+ggjWtSpOzgKaY6egmmW&#10;pz11AxDMRQgGiwekZKYEH7BjpQd//Ba8c8OjmFYZMxYsrubFosJhaokNu481gI1+/ipy9dfAClpC&#10;jjCRq9OqhAhnvRITsnFRw91PePY1V/yoRZKwMRpqI6jHKj5SnB8LwoWmb6LDimnpMh1dIZhk44vK&#10;T9vH69mGnYmJPdt8OF4sl5iRrKj0hUQPbSJ1DshJWB5Rh5GgZny11zxyT5fGeqS5eoyfeo8q4JFt&#10;P0Vc/wCmU/HjHi2aeok0YoMLqafDaVAFjosHpUp4wB4bwAW+niRq27lfdIwT0AGR5KraEJJGuVda&#10;uFCFk7o10jy9UPiuKw1uOVzvufEcx4hNXVPw2eYx2L7ANBxip8HNQxxXFoUmqD+/Vu0zhvoOg4IB&#10;l3e4uGT/AHx29E0v7wIOkEEThGGFCXVVscKrheDyyU9Otyq0arAtj/rLqb8mNUZzZvlkxOGniOio&#10;ke1R8QqC5PDJtl5rAkJSBhVEqQDpUkmeJNYo8LyZBD/MJMNkqZl1Z5ZNzE+N3c25Dn6d5yxaM1WI&#10;VzxQspAmqF8tD8bH3jzf5dxZMrn4etXQ8lk6UDbwrjF1WyHhMop8Np0qqhTrT0bec6n2My+4v18n&#10;UGQcKydhiVc+ZQ7k+8fllRCPFQftkcpp/LGXHAAOECi8uOOqgNjzpubqLmHN+JyUByyyQqp2hqjf&#10;IG8CQvuD7+OdHmnyK9Uy/hNNiMbkXZEbe3x3EXPCt3NEqX4EhXXFGZaUvEyBxk/KmzFcmrU4ZJVZ&#10;nx2swqZFJs8qeWg/4iDt04KPnda66EHD6aiyxhrjSaZ1WU/QXsR9XCG/vnQMITwgn5URC1YEkhSz&#10;1SQPZRaKnEvSxRYqabGcSxHP2LxMB8tSRSTQg97FIrpYeN+BbjlPhuGNJiOZsxxYpUR6g73YAjv7&#10;zWB+rgLuc9bsxCnNR6BiB7aHtpZKGCEaBAOIxowGUcax/G40wrKuSp8uUD9vMEUbMvgVjjuw+vgU&#10;1nqVy5gk7UOXyk8oBBWCHebn2FeAhzfZpoFKBBPGrOZQhKTJkk7CaEmLoK+Ygk+Zp5rAggGVu3sY&#10;cTLdU8/ZrLQ4RglVUOx0aocov1KNeR/cb1a8U4nppeLNDAxPs2Ut6DpdlLLy3heGmVftbEW5HjuZ&#10;ux4vMp9CuvGc2+cXDFiuQVvEXsfgZABwKvb03ChEDTO3o86uX7cKxUDgMBt91AT1e9a/o36CxjD+&#10;pOfMMwpxuGw18SsbaEFUYt+XDHZf9FnXPHwgzNjkOHwi1jtAYDxsiXH58KHM/XI1rgc7P1omdzpm&#10;D3LayRwj8aq86t/8KAfw3OkST/1Kir83VxDG1FT7YmI9s9SyCx9ovwWsF/DUyVPVmtz1j2KY67W/&#10;RrL5EVvYAmpB4A7zeW1iFuEbcFH5ikDV/c3BhCCidhI49fVVUvVf/hU71GqKeaj6I5DwjL0Bv5Ul&#10;dNJVVP0mOICL8zw13Tv0kdIOncax5Ny7T0hNru0YaQ+0l2uTyO73fm2s8W0yRxBke+nxkt08SXVH&#10;0MCqm+uP48Hr163iWgxHM9RSU7W/0akiWngJ8DtSx04PmH9LcJpZQVpY1J0I2i5+g8ju87SnlAlo&#10;x0dXpQkRkigj9qomNnTVeeavVv6nM8yyQY9mOv8AKmB8xGq5ChHwUnTivgy9g+HU5lmaONYxruNj&#10;p4HkYXG8N9mSo8SicfDs9BQuZs0NJEpB6zRdaiXFsxV/k1ddNWzyP7sSF5HZidQFBOvE5ivUTpvg&#10;p8ioq4pJlFwsTB2+iy3PKNZRmF1iQoJUY8W2ekzSn88y0NEQPLD8KM7049BHqz6pgVmSun+ImCwY&#10;1mIIaOAKexMlRtX7jxDy9asXry1NkrCamo3e7ukQog+Pt/Lg8TuW1bwq7WjHGJj0J4UG3s0CZSgp&#10;iMOJ9go1WAfhs5fygv8AMfVD1ZwTKsCD9JQYRJ87Wg+KWIWO/wBBPGuoyf6gM+rvxOrGG0re7tij&#10;F7HuCza8V22eZJkBKGxqUOg6h6GiJTK7xA8Mkf0hAobcCz9+Fv6YXixjpdkLFep2PRW/03Gql44B&#10;KmokWBDsGuvjydgPo2yo8gq8dLTTyk++5uf+JW4G8y7WVM6kWqSAIiaobB+IOA6Bs9+NCLi342Pr&#10;Kx2eko8u0eG5bwRGCpR0yknyx2Vm7gW04Tr15+npujPp1zZ1Cw7F3WOOhkiRNoBDS/o0It2sTwUb&#10;vdqtzmxUwU4xiZ2eVKrC2cZWUmMeNXTfhX/idYN6mfUzlD09ZxymlLjOKCtqhXQyFkvRUr1F3Da+&#10;9s+/mu7l3pKuC5epY6Ws8xxCrMzHVmYbj/HvyXG96SlIChh0zQxNgtIg41tu7zu7cQmYMHxvDns0&#10;ZK+0cP2s9be2KpP3SmhiKyW4FNbmOSFmgdCpBtqOHIuycdVMQE4k17iWqszrclvvvwrXdGcDTZk7&#10;K9xMVuZrG4Og4VLeUTTYR117iZqs11A9+O3fiBx/+E1sBJOmvcTtfmaSRy0rgflxLPRSpKNGyvcY&#10;KjMRIujXJ+PC5x5QwNOFShhwr3GipxxmBN9eFBeHCnNuJr3G58ZY/TwtLmo7a0TNe5hhxU/NqxIs&#10;CT9w4gKqeQjVXuBTk2peopqipclnlnkck+OvIuzUyuiN/bFe4uFnkCEEXJ78CemmS0Dsr3IdTTUk&#10;wLSIGB76cUocUjYaukKQcDXuJyqyxQygyUpZWPYcOkX7icDFXLyk7a9xkXL2JUjmoUBxGrN9Fhw5&#10;bzFBwNKE3KThXuOOWsgw43gMOIRzlJpbuQe2pPDl267vDhRNcZh3C9MV7kavyLmTDiWMXnRjsUNz&#10;93HE3yFdNGDWZtq+7CvcTDo8TFJgUI0sRxb3ocxFCJLgc+0zXuYmj8VN78WoWYpwSdle5iK20I45&#10;PGvExXucdtjc9ubC6pqr3PbSF05pS5q8zXuYCDa/E61TSfbXuT6RrQVDD92F+VCfhVUbT5V7kLDk&#10;HykQ9g4+UwKVAQK9xwTv9PGRhVq9znttoLceBr1e51c+AB57jXq9ziXI8Oe0TXq9zgTcEnSx5cJI&#10;r1e5xYix07caVINer3MDLtHu8WIXO2rA17kdt1jy6oNUOFe51oaKrJ/dQf8AKw4lOAwqqtle5DjH&#10;uL/xHlzwpror3MVQU+VJX/Go5RRiqqr3HGEm9uObRTqdle5OW9uJlCnK9zIdONpxNaFe5j0P2b8U&#10;aQKvXucWZit1I04wQBgabmNle5Pw+W6zh+zwyC3/AAPLpnYKYE7K9xNUDf6Ilj4nv9PHhgK0nEV7&#10;klpGSVXB7cugRTgTNe5ho2ZayUDS7E/fxuKqeivcf4WbsDqOMECntte5mIJ+1rxxJr2iNle5mjln&#10;gYNTyNGR22kjjC2kubQDSJy0be+5IPpXuKnDs+Zswtw9PWOwXwJNjwPP5LbP7UgelA643btrgfbj&#10;XuL+g675tpGDVarMPG4twCP7psLwQSPOgLc7kMKHgJFe4v8ADfURhkljiVG8ZA1K6jgTuN0HUGEK&#10;BqP7nch1swhU17gqZY6zZLrJ4y9R5ZuD72luAa93fuWQZTUfX27Vy0k+Ga9wAM8V2HyddMVrcPmE&#10;kNfDHMp8CbAcyK3YZWmyS2oQR01K2VtLTlTaViChRTXuP0Mgtfg2U1p2UVqFe527pe66niHQa0BX&#10;uQZnDjU9jx9KY4UoSIr3ElmZjFmXLuLDW8jQNbxHhf7+GKk+AihLYCWH2+oKFe4O8Lb+1vjwCKSR&#10;UTqTXuZPMBe3GgKbivc4M48NOO1sCvcwu5K7l7c9E04BXuRjLsuwH38b040o0zXuPHTeoXDPUThk&#10;juxixiiMZv2DIb2HCrNGu8tDwg0jzlJuMmcGEsrn0PTXuWYRIVhFtF8OY3nA1hEsyeuvcyBtlrHv&#10;ysTTUTXuc5CxXlcKqnCvcjLuAseVUJ2U+a9zE8gU8qBOEVcJmvcwrVf6QrHsNbc8okU4W/DXuBv6&#10;0sD/AK3el2vq0B83CZoapbeAGjcmbdF+Vd3wkk0N+zS6/l2eoSdjqVIPyr3CxdGsZGM5Joa+Rrs8&#10;SKfpA4d3yAl0gVOG8lt+Wulo6zXuDBdDpftwrKTFRucK9zu+zXwPE58WFa217iuyliBhxUQ39yX3&#10;T9B046ykJONEOYtam56Ma9w4f4fGd2w/NOa+lTMfMw+p+YiU/vJJqSOTZu87+Td0n+IVjr2vZWHW&#10;La/GxadJPQRXuXBUM7yR+/35PqUjhXOl1GmvceopCO2v08MkLii1QmvcyM4BueKNVNAV7kdm3Npq&#10;OIlCcaeAr3Oiyob8oowK3E17meKqTd9PFCXgRsplSDXuGG6aY2BH8tIQV7fSDoQRyZt3bvQdJ2Hr&#10;6ajDNGywsOIwIiuLIrCzC/jzVh9cHSLCvTR68cUy5g8Xy+FZsj/mVPpYM0pu1voa/IT3sysZfcqK&#10;cAfEmOvaPQzXeXs7zxe+G7CHlmV257s+Q2e6uozdfo4yeYW91tbcBiNgNVIrnzsBe68emapXucy1&#10;+N1WK9ziXtqdOeqwFe5jaQgaa8dSJpwJr3OtSoJ0405hXq9zNh1Y1DUrMDoCOISrSQRhTbrfeiK9&#10;wqvWvBpOm3XPDeoMUpSgzDaIquih7ak/G/B+5Nw2FIjnbU/bs3X87ytdoRK2MZO0ivcMPS1AnhDg&#10;jaR9/sPHEK1Jg9FQ8tOkxXuBz1gwD+tnTevw+JS1TRg1MBX7V01Kqfjw8sAHRCj9uz1oZbuXn5C9&#10;Qs4JV4FdGPE17heOn/4hPUjL2XIsAkpopXpAIwzMSSFGlxx+032VlIFulAOmfu/Spnzbses714up&#10;UQFGYHX0V7i1X8R3qgZh/ocVvEX4/wD7I6wP7mKDv+whaEbVV7maf8SXqeUEa0UKjtpxpPaQv/ja&#10;fZWkdhdrtlVe4yn8Rjq4L7IIjf2jl19orn9BNG47DrI7Zr3ML/iH9W2BEkUR+FuU/wBkd8DBIr3+&#10;wnZJ6fbXuck/ES6sIoLRRfdxn/ZEdUfEgU0exWymMfbXuKnB/wASTqXSODLTRtb48cHaQ8zsQPZQ&#10;euuxG0WJk17k/qB64sw9aenld05zNSp5NWN6Ed1kH2WBPx4dN9pbl83+XeQADsI4Uiybsta3bvEX&#10;bCjKcDOwjjXuV/ZN6+dXck1cmE4fjNRGKdiFiMjEaeAF+RknfG9y5ZbZURj4RwFZc3+5+X5sAtTS&#10;SSMTAmvcGtfWj18WlEK427C1vHgqa7T80bOKzQCT2UZYpU90mvcZKr1bddKwNvxqZSR3ViOKnO1P&#10;NVf64aN0dmGWNbGk+yvcY39TXWyRSGxyo1Ov6Q/08JHO0TMl496oetGqOzrLUnFpPsr3IU3qC6v1&#10;SFKjH6plPgJG/p4Ru78Zi7/rqvaaMU7hZcjY0n2CvcTk/VvqPJJulxmqN/8Aj1v6eEq96r13EuK9&#10;po5TujYoGDaf9KK9yLJ1LzzOhSXFalh7PNbX8+InN5LxYxcUPU1s7tWbRwbT/pRXuMsmasxTe9LV&#10;Skf8vG/hfiRebXLm1xXtNGxyW3R9qR7BXuOFHmHEgw/0iQk+BdjwPOXjitq1T5mih7K242D2CvcV&#10;k2Iz5jwSXAK9y3maxkm+1gNDwQ5NmahLSiQlW2guwymyeDgER769wAaGaop5pMJqzYwsdPoOo4WO&#10;vusLUnUfKeFTK22h39p0ivcfjKSfeH0cLA6ocTjS8NJSBpr3O0a3w5TUemnq9zG2vblZrde5gDmE&#10;qV7+3ltRPGkzzXeCK9yBjsLVCDFIz+lSwf4jwPDhavzSdXFNIGZ2Gvcy0FWKmANfX2cJZmjkbK9x&#10;0JIHKgU4EzXud7r9uWingK9zE173Nzx4U5Fe5jtp7w780abVXuQsRpnxCh8sayRG6/EeI48nxjR6&#10;0mKZFe424PWF08iTRlNuIwqMKq2qMK9xQC9rDw5YUoO2vczJ9n2Hl9NKAmvc4m99eOVuvc4W8OVN&#10;VNe5GkjQBkk+w+h55KiaTqE17iWjM2E1Zif7Ldj8OJlJ00iB017iwikEihxrfm00vBkV7knXw47q&#10;pya9zsW5Q4ivV7nJrEXA41TiRNe5hKodWNvo45JrahFe52oZWup+/jCzxik5r3JYiixGnNFU6a3B&#10;9nF1pcgK0q2GkcQa9xICgqI6w4ORrI2nssDe4+ocMjbaXAOBx+dNAxXuf//TsaaMuhVWsD4DhTBS&#10;dg+FSYhyKB5Mw0tMjTTRs5I0Y/r4c5w0ohAB1v7eKHbjXwiOirLWXBSckrEmHzJYWYltRa3MxgJJ&#10;DCy8YgEddIQZxpqjzdNSvtaQyFjoFt29tzztYpGG06nlVJANGrdupWIE1JXMMaRmdmDP7L6D2fXy&#10;QtGwOq3+Ps+njClJIM4U7AEhQNMsubMThmMtE24fvaEgDmcQ05UEn3/EEW+7ifVoJjEdWNUIbCTp&#10;moc2PYpUFTFIyAgt5Z0HfwHM6ULW8z3SO9vhxE7ehB0gEUy26fsTjUqhp8QrQ1TNJGyWNwWJJ+Pw&#10;tybFFDTdhY+PCt0rfwJw66OyhS06THwp6hnSkCr5w3m3YaX+HOExvOSFDsRpfw9nE7SQEQcBPton&#10;S0nVpp2EQlrvNptygqLgfm318kzUM0EavMmy/wCuvESMxQpZSDI2TRypSm8Epp3GT6uag+YVG3Pd&#10;h319h5hph7zbhq3aw78dfuAgCDhT5VI+NSaHJWOyyr5MG6+3Xk1aOKJBLAp1Oot9/AyrMyokTMdN&#10;NNWsSRQiwdKJz5D1SbDMSNqeF/byfWYVQTQ7kc6+J8Po4Hms7eZXMc/hTgbSdonzoScN6KYXW0wi&#10;f3nW2jfD+PIH8thjiKglkPYE/nzbmbKeMq4dFNm1Sozx6qV2H9JcMwuQwUqbmkABCj3fadfbzPC0&#10;9JD5UJBPj48JHX0vqJVt9lPgRS5pcj08UAhpozCe5Hg30k68mCenjj8xB7x7kDt8DwiW4pR0zhVs&#10;aXFDk2FqYGWMRyKDYge6AP48hy1HnRsEG/b4X1uPZy4UU4kxjFOaicKfqHK+HxVCpDo9gToO/jpz&#10;BDXTVcoISwS2hNuaUUtDbWimBAFOlZlPyo98hG1zfbtt9/0841U1SrvJYNfsBzzbqSNuzbNKU7Nn&#10;vqdBlengWCljhZT3sEPj2F/HkGoqKpbLMNl+2v16c22UqMpM9dP92CNUk0rXwFIKfcsbWQ2YMLAG&#10;3gOdyzzyxKkzgAC9v3jxCbhLCoAJ+FPoKFjTSjwbIwxmQVqo2gH2lsD8B8ONjNPJGQxFwdBfv7Ob&#10;N4lPr7qY/LFOylPF07jinGyJyt7kAE6nwHs51HJtUfMALcjUG/Cl6/Cp0HAdW30p1KAPupb4T0oe&#10;SQGWCR394L3FgfafHmWerpFbQgoL6k+I4Xm9OnDqwpUiANsdVKPBOkW2tO8yKXve3aw+HtHGSszV&#10;BBTiSHySV0sSL6eNuES3FNqxKoPEbKv3RG3CeNDtljouKuNaeWLeLXUHS/E4c4VUEbSWBLC+nbjd&#10;xdpdGkK2e2jIpCwBMR76EjAug1LR1SNUQsEB+yDex+PGKXPB81jK4UhbEDhckkbDh0nbThQmIAoT&#10;5OlOHyxKtTTOzBrADQcYXz7RUvvqAqsGDG/a/FGpTh2+2nkgEYiT1Cn2LpJBJEibGVo7FDbxHx4k&#10;h1Lw+GeSFZSWjFwi6+PFfcKV4kn3bKUIa14kCljH0y3Uy088C2b7TN2JI5joerOHsJJ6hwjnQRm1&#10;x8eK7l7DTM4YmqqY8UQPOmmLoKsFXG9IhZIyWBPYA62F+NGN9ZKfAqTyaeZWlk1J090k34XQlCgT&#10;JEcOdlJ1Md0qFeLypW4b0gGNO74jF5aBgCh1DAePEDjfqHw+tbzo5N7RAAsSO3iOMW6CT4qdabJO&#10;OA91LHDuj1Bh1GaSCyIx1UDQey3sHEPivqTjif5iJwFNkAB1B9p4pbb0qxpboSnjSgj6XYStKtOx&#10;JIOvIq+o1J1Vo6hYmOm+RrBx424aLt5EETx2+6i1xYRgRXUfTXC6WcSglo1FlWw0Ptvxiq/UjhGH&#10;7cSq8SMUcZs1lJDfR4nj2ktp2JHypouBQ2CssnTjBpoGhkj3+Iv7f2cRVb6wMCqq6akypjNRJD3V&#10;ytnP+IAewHtzbDjsQAMaYL4IjDnortelmTqmRKvFMNglmjta63GnY6jvzrL/AFuzBnFZHwyqmkAb&#10;QTIRuP8AiHF3dLshqKQfKtkwAU49PCn+XJeXdiotOqBQbbRYD6uC1lvCOuWYq9Kmmp0jhbxcsrn4&#10;j4HiZGYsnwqHzilSHgB4tvw6KTGOrkTL1C01bIiRp31B+8cNdknoDnCvC4pmdghP2ADa3tP18ZF5&#10;J0tAx09P602bspESPxonnVn1YdKco0E8NBVRymAfpFDr7pGgDW7D4cMXhHSirhiAmQNGoABLBfr4&#10;aMNg7SQdsAEz50HnbwODxYDo2n2VV71c/EDyDQSM8VZDD5pJJDC6A6HYPZxdU+T8Ow6B4drSSL71&#10;11A+g+PBpa2zrun+EHp4/hRN+aSNpqr7rJ+IBleoxGolpK1Z5Ix7pDgLc9hbxv7edeRTSkwFRe2l&#10;/wBvB8cg7sTSdd0jTCaJhP8AiLYulaqPOCbkjW4X2ADx+nnA4fhdNCYliJmuSGOg55jJHFKBnw7O&#10;kz+FIU3gG2oGZvxHqt6ZvKlHnSL9nf7oNtORpayW6qdNot2/XTkmWe7iG0EpHnHGkr1wOHGiN9Sv&#10;WhnHN9VarqXZApVfevtPsA/bzDWT+cF8q9ktoBwb2OWoZJCh93t5FF63VL20VXMnVzMWKbvPmcqf&#10;jcan+PIj4g83ur38NLcEycsQ0dQBjzmkiUgqxw8qQTZurWhCB23dvfJ/PmGZ1ii/Ti4Phxc2yVnw&#10;V4ztqGuM1LS2kY3b2HkOesj8o+Wx10tbhs1YqC5WAYqyQAPwqZSpWVM26JyvtubC3GwzOCBGbe3g&#10;oDAVgoelMltMzxpQU2HRGdZXkNx7O/I84kZhc34d2+hrECK3aOFKjEjrpSU9fTUaggbXU3v7fp5i&#10;ER3XbtxSXZxBpxSkrJmn6HGIlhPlS3dzcnw54R3vtFuLAufKktxcoQAOiu1qmmT9M6lD9o3/AIcw&#10;NTo6kSDXmw5BwqiE6lBYpwpM3PQTbqCQxhRt9tx2I5wSl8tw19DpbigunZWnVBcwcamjNVTPhzUD&#10;RIqhvM8z943/AHfo5mEA266gHvxP3kUymCqDtimw5naHbNExXTaRfnYpk3F7XJ9nGy/GFWUyXBp2&#10;8ajDN7fLpAzDarXue5+BPOUcLRkkdu3GlPpXwINaQjSYXw4VDxbMUFcgeA9iNO36jnLygpuebFwT&#10;IowWQvCMDTIcbsDEW1BB5k8v2cRhxIkqqqEd1MAY1lOOyKCvmFVI1HhfwPM6syC/ES0pcwmiR1ku&#10;mDA6KgSVsVQqx7txXUX0+vnEm5uebEpGFL+7BEGajtUyhjMRuLArY9vp5w3WvtGvhy+mRjNLgkgY&#10;RhXAU2GARvVyMyk3YINfoHMyMoAv497eHCvSXDIBEdNUcTKfFTNIzTSlqQbFBO0Mbn4A8x/MssjK&#10;6goR7vtv43HFH5MqggwePRW2zNKn+QYZNgEVRQSvPWh2+Ysn6OLT3fe+PMyTLb7HEy7dfTVlKCeN&#10;JNcOckxst++t+cdVuU92/NlIjxY1UQ5XAxtTyq4ADpqLeznLzgH3Sd+a7kx4NlW0kYVkxTCGEIxC&#10;kZpIn+0xAtu8RzKrqjXjNr8RraKhChVsYgUzU1M23c5uBrbmVpGfWVrAdgOJkpAwQJ6Sa1iBNRpV&#10;8FB0HOUFcQdlu/bjb1kI1TWh4ajPFOqkkbr2N/YOSSoms8nC1Ki19tXgCuUNIr33G1h+fMnnwxOE&#10;U8p3CnfFFerqPaje8Nw53FNFIde/GFtKbrdeC75LoLBdfo5jTynlYR6MuhHHlSEiTga1Tipq4KaO&#10;plgkFPKxEcrIVV7dyhPcD4cyyxGSMpYKxFgeFk6SCDTeJOA/ClPl/G2pcUSWvU1Ed9Qxtp4a8Tji&#10;OI7Z92jbTf8AiOOuKDgITBPAU/so5mX6PHK6pp8WwwIivErrGmvug2Ja3Y8jtHa7KxJ0+n6+AS4T&#10;qGI9PlTiEqXso5vT3M09KkVNM/y20jcXOjewryG9PU08tmX7XiRfvwPpbRcDAgQdk0bpaGklRo0E&#10;ObXp8NMs0jeZdWCgd7ePMH8lmBMsTe6xuQe9+OBYT4SD5joFNJf0DTE09nrJRV1PEtcqLIvuKbkj&#10;3tNR8O/OQo6uGo+a2lUUW08eL7J4TGBM4T0UtaeLpjrxFJHqdjOXsW6eTZerKkVt45Eezd2I907f&#10;YPhwxHSWXzsw0EAby2eUAsToAe54Wb6oLNs4sgEBOwbThs86LbtJQTGytZzNVNXZY65Uddgsgp5Y&#10;KyFopR2R45Qwc3190i/Pmn+s3LA6bervqh0+pyFXDs142Evp+japeRD9akcfyS57+zZWREoST1Yb&#10;Kj8DGK+wj0LxiqzD0Wyfj9bKKiauwPCaiSUaB2lpInZwPYxN+FXr8bFYsQUn3Ayn6OCjvKuFxhQr&#10;cafnIw3vAH2cbJFN6xXucWqnLe8oJjNh9HNAA01ga9zjNLGzhpAL82cKvgK9ySmIxpCI3t+hIKAj&#10;uL6jlJrRWK9yLUVTTStKq2SR/dB+PNzG2vagK9ydi9DXYQfJqlW3YFTofG/GwdVbUNO2vcaKirIq&#10;EmiAFgCPu5cCkk17jYZi32teOVSa9znDVSwvvU+BH38rE1aYr3OKzMGEg7g35utAxjXuDHk6Klq6&#10;A0nmDcVMjAnub9vq4tQJFHKQCK9x0rsOWTDaulHdIjKvxKniC4BET002tJAr3AFdy+p1JPL0U17n&#10;G2vPVqvc6Itzder3Oaxu2oUn6BzRwr1e4+UOV8cxFgtJTs1+2h4iVcoRtNLBbrImK9wRcJ6HZ8xd&#10;0+WoJSkguH22F/Ee3lC+SJSCaUC1Ua9wZMu+j7O+Ihf5khgBN9xOlvotzQD7n2pA86WotB/FXuC1&#10;gnonxuasUrCklMgJd2vdj/qj2DmxaPr+5UeWNX/LpBrjc8GbBvRjTw+XPK0UC6qxjXc7LbsB+6fj&#10;xQnKyv7iT50t7kJr1ye3DEYB6QcvYEoerw+aQbfddoT4drkjhijKW0HZjXoTEVFGIUTMUSaNmHcB&#10;wT8dL8HPK/QqCN4qXBcIM87ELdo7BQ3h24eItgnorYXGFQq7HMLwymesr6mOOJASWLDw4Nz9AMwL&#10;IuGVGHQKFQszRkHaB/it48WBudlXUD00jaXqpkuqpRWw1RCO4RS6FdxOgtfi3wj0yGKgjxjN6utB&#10;Kf0BiZVPwa5Nxb6OeWAkRFPJbK+NIOv9QGWMRxmfKWT6qKfFaOxqInV/csdRoO5Hbi7x70+dJsAo&#10;oaqCvarqyQxj7kLbxa9jy6JOz2U2pBFIjJPXTqrm7MVZQVuWf5bhcKnya2WQ/pGBtYJbS/Gmhyfk&#10;+hhaOioxUSEg7DGTYe0H28WKZUcDVdMcaEipzLmOoljNVMKSPUbg4AJ+g9+KTDMhY9XOz0GGyeYp&#10;9y6WAB7fdxTASIreB40lsc6q5LwSHdjGN08cVrynzl8O9xe978ELCukecqgPLWokO4AanUf63Kgn&#10;ZtqnecNtArmL1Q9HsMMaUdY9SEO66RswsfAWGt+On+ZKrdUfFK5QI731vccVAD9KtM7KTP8Atd4B&#10;5rQZZwmoqGlsVKpbafjf28dKXpj05wuAfNyGpZfet2144UiK14jhSequvPXrMdaVwbD4sPhcEK0l&#10;2JHtI7DjjAmR8Kqlp8Nw2NmbxI140UpSMSa8ARtFYaiPrNmXDmqsTzBLCqCxVFAVr6H46c4V2aax&#10;azyaGmjgIW9woB09h48MRhTgSONZMJ6YYVJhaz4/iVTWgtsfdISDu8St+NMuKZirp0keoIv9pL6c&#10;Y0SZr0aqV9Pl3IWCUElLT0KMEH6NyouPr42wYfU1275ty5jdtCe1+3FiUa8KspwNcRTzVY1h2Dsp&#10;w6FIxLFHcgDUjmKlyZJX49RKhKhZF/jfXlQgpVBpCl8GueO9VaLAckYviM9i6Usrd+x2kC3LHqHB&#10;qlhG622qqhQe2g4R3ig44TS5synxVqEY91uybgcWIUVUfPqZairqZmhYs255DZQvs178XM+D0rUL&#10;LEgPtP1cLFJmlIPAUQfKvX7O8fU+GbFKuZvN3EU1yYQAfdI+O3x4XLqNhNfBW08tMgJJBu3svw+t&#10;lBY0jgZ5NEGpba9BM9J6K2IfRJ1Oytm7JWJHEapmj2SwpGp13hLkEfXwcsoYJ5tEkzpvDAHQ6cNX&#10;nUIB1KgxQLvLJ1xfeNgEjHz5FUE+s/1A1OG56nwCmnalSCeWNd9ybqxttPHTFsBgeiki22vfQd+B&#10;ApKsU40OWW1rSAoQeqmDoP6osZos80E+I1IkUJET720KV7nd4jhMs+dMosOxw1SKx+YX3rDQa9iO&#10;2vBblz+n7xwpDeI7wBOOFbZnpk9XA6rdO46XD5UE9AwC7mBdlt9sEG5HAgxTN+R8pYaTnOro8Nip&#10;pyQ9RURpoOxAYjhgu7bAApxFsudsCNpo3x6edR8xY22NZWlqZ/nqFUYCMiMs/wBu5OgFuFzzT+I3&#10;6ROnszYfiOa6WsqCzHy6S8tyD2LLdR9/C5eYpAp5NqlKvGoGnE+jrqRmWpSeoqEw9BGsbCV720F9&#10;oW9+Ee6pfjN9LKMSUnT3CKuvdNxXe6xIQPAkbiB9XChWYn+GPU/pSpYZR10ZHJfpFytl4rU47Vmu&#10;nKBXPl2uR47i2v3cJjjv4zXqBxKUw5Dy5hmEBzcmQPVsT4fuoB93CteeOxGAouKkE4oHqZ/ChHk9&#10;OnTeqYNiMMtRtFgHlNgPYNoHA4xX16fiRdXQMPwLFsQw+KX3bYZRLTKfpkK3t9fCFzMnXMdRq6HC&#10;ftw8k/OnfD+gHRnDa6PE4MuUbzxm6vNH5pB/xASlhf424gcI6L9f+pGNrifW/PH8pVmDSTYjifmO&#10;ADc3j39+ebKljHGaVpacXipXtoVo4YKKLy6WIIgGiooA+oCw4K+YOk/oSypKlRnzP1RjssX2o6WO&#10;4J8bC/jxQoYRsinFtsoMKM1iEtZJ9mIL/wASbX8r8S1V6o/R50yiFN0e6fPilTHcCoxJwFPsbYt7&#10;8SFSRtpMblpv7RNchFVEku4sw7AWt/wXHfIvqx9Z/XHFhkfoTg0GFebqDhuHCMRp/ieciwA9p5tL&#10;qFYJNKW7lb0hGFQ6qnw+CMVOIsLKbb5HsPh9/Dn9Nugn4hGG56wPMXUDHK2voqSpSSWnWUlJEP27&#10;jQE8O8puXGX0qQkzOEVYFSQC4cKReP5z6aHDaqPFMUoUCRurtI8fu6WuQddDy+3CeneJR0y1GA4R&#10;RYHvRZPMjpRPUbiLkgvpf6+dFLBawwHC2AcJWEyoTtmobzC/aS4oaiqD9pMADoqiDNnqJ6fxYvJh&#10;mbs24pnWaCpnj8qoxH5PDkQMVAcR3k2D/iOvGqu6fPU2bMlHUY3IDu87E6nyoxbwMEZtYewng/aa&#10;0n9sCtJ2KUcPYKIV3acS3An+EY+oJpb5e64wQU6UuT8bw7KtOxCfJZZw9qyViRo619SA1z4kDQ8k&#10;UuWsWmlWDAIaaJhYJFQUW9f+IhgO/FhdOXAKdWhCTMKTEeWPRVUqwGKutKjM+lTsx9WchZMw2TEe&#10;p+LVFLTt78ldmLHIqWRj4ttZtR8LcWc/SLOlJhrYlnarTAqTbveXEq2KiTb4m17n6OR1f732LEoW&#10;4txQ+0oBBUTwCo0mPOnGVB06mmpg7E4g+YNE5xH8UD0jHHlw7ohT4j1SxSGYUywZPy9WY0UkbQIa&#10;nYKZbHuxaw4CdXmL0p5NmEVbmCqzRVuSDSZfw96hvo+blYR8jl7e1+4UAy1gMFaiQr00hQPqRR6l&#10;m8cKgAlro4pV1cIoeJOpn4sXVx5KfpL0Ywzp/hSJG0OKdQ8yJSMzNrujwvDIZ9QP3XdfYeNEmb5c&#10;bnal6U9JlkV9YqzMtcbqe27yIBt+onixi0zG/B0glJ2KjQR54mfdSZ5CWU6n7jTG1AxB8uNCLSdG&#10;fUtHDBifqW9UU1EYo/8ASsHyBgMOGDde+xMRmmnlkt2v5a34+vlH1K45Sx0uN5wpMr0w0+Wy7h0V&#10;Obf4TMQzk/Hkn2m7F9cQHndGEYAA+2gOrMLBsw2hTmM+LZqqNhWTfSHg9f8Az2oy3jfUXGIH3fzX&#10;N+MTzzC2osvmCLbfw2jmTBvSDk7HMV/nGI4Tiea8R/eq8SnlkBbvchyFt9XDhWV5RlyZvn0rKdut&#10;ckek0qVml5dpAQiBwAEj3Vh6k/iO9IujOGzSZq6gZS6f0cWjUtA9MapUH7u2Aliw9luGRyz6ac1U&#10;IWJUw7LlOey00CmS3hc2Av8AXxC12hZHYSm0R3sbO6TMe6aLlZbe3EDu1COKjCarK6q/8KD/AEFY&#10;PJLBkWXMXVfF+1xvSBm7EW1Yg/RxUYj0N6S4TIKnP+YRO69zUVaoD/wKngc/2Ury+JbsrNajwCjA&#10;94FCtnd+4bGu4WlueESKLRQfjb/iGdYKoZb9HXp5rYlfcIjFhVRINexNTLEiC3MFJnr0rZC3R0Np&#10;2Ts1NRPKW/4MCx+/iUXW9OazCWmOpcggdRSDNOvbv2ThhTq8RiUkQKxVfTv/AIUoepyVajH6ajyV&#10;Rz6rFiuKQUyKG9iROzj6NvIsnq+6bUSGnwDLuINc2WR0SNCPbYndyv8AYTN8yE3l8QJ+1tBI9p0n&#10;3UynKMts1CEBxXSVfERWai/AD/Er6ubqr1E9f8HoYt29qbCXqKxgPGzOsa3+HErinrLxSzQ4Pg0c&#10;V+zMSzfUO3BZadj1gsBVw6+6eIKiB6iml5gm3JSlttPQQMYHXRhunn/CXToKrRYj1c6m49mOUavH&#10;EwpEb232s514FWI+qrq1jUvy0EM8S62McaoBb48l6x7OMky8gotASP4lCZ6zJp13M3Xkj9pA4acD&#10;R/um34Bn4ZPSwQ1n9T6LFKiMj9Lic8tVIx9rXIHALzr1kz7VSn+cVKMza/p6pmNv+IKOS2lhnLCA&#10;20hA6gAfcKD7izdfeSqOnbVoPR70lennpnh6Yf0yyvQ4XTx6AUOGQxiw/wCPGFz9/Acqc9ZyxTcf&#10;mIoYf8RQn+PLLzNwmEwPKvdygbQT5UZujyjlbCtq0sUjMt7Kr7QPhYaDiZxGfqDU7p6eqHkoLmWR&#10;ViS3t3uRwI3GYXBJBI65PTSwIS3gnEH+GnBZ8oYeoNWmxmawRLyG/gCFvbiBot2I4yaiuzNVYkFB&#10;vSYRT7t5/wALVL2UW9ovwkVeqV4Vr1BPBI900uKCkQkQnjPDy6am11XX+SDQ4dFShT/lKyQKP+JK&#10;q3LfQbcUdJV4ktcmGZIynTwVR+zUVe6uqhr3cGyLwnN4txUNNeLpV4j7aRBtpR8SifKmitw5aaib&#10;Gc55lkjpR+7HtpIbey1yzX+nglQ9Fup+LTCu6j5ipaKjYi9NEgV2+B2khR9F+HqLK6uT+0VpEeXu&#10;rbjzZwbGNBvH1syXQy/I5BwetxSVLgTLHaM27kO5ufu4J+ER5VyZS/y3L9VNuAswoKZUY+3dKbnh&#10;gi0FoASsnb9ok+2k+lx374jhNILHqPNeeatcQx7DKVYtyshxKrZwmvZIVAA+/iIxLGsJGJs2GZeW&#10;trX/AN0rZ2mlv4HZ24VPlCv9bKydmoz7qeDQA8RHkKELDMrYx8oJcSzJJQUiAfo8Pp0po7f4d41I&#10;+PF5g+Veo2O0fmZgdcOpftCnpgIg3sDvp93FiWHX0jvIQkbIwPqaLluNjBMjn4UH+NZ46W5fxLbg&#10;A/mlcPcaonYzslu5VNdfpHJssOU8HdI8UrAWTRUhJka/1m358PNaLWNRnDADH20sQz4cBE1jixDP&#10;WORSS4Fh5VZBcyVAEKWPwAvf6uYqvNOHQk/y+gb3r7ZZXsPutpxty71GUDT1kxNXattZJKo6o29V&#10;SqTKmNVCLHi2IobWLRU6XNu9i1+3GRKmCoO/EqiRidfJpo7f8nn+jhOq7K8VSfKnVMKBwSB5nZT7&#10;IlTTp5OEU8SbPdE1VLcf8S8te9vp4qaAZqRPMy5h8WHp/wAXT2eQ/wCtvfseeVeKCZSmB0qOz21V&#10;u2SsEHHrGwUhcaOTZJRT5zxWfFpCbmmp7rFf2CKLuPpPEXmrOOSMvoavqhnOgpGvYxyVSs9/9VAS&#10;Sfq4GrjOWWQVOvJEDgflRizl2PgSdm3pNOeE1uKQp8p06yhUeX/i8lYVP/EmexPEll/rP0bxyu+W&#10;6aZZzHn6sQkD5WiaOnv8ZZtq2PtF+Rncb42hwZC3lHiBAPPlR0izcQnUtSUcMOPtpL59XrBglA1X&#10;n/NeXunmESDcaiedGm07hRI0alvoY8FdMU9Xj0jNgOUctdO8Oce7NileZKsL/i8pIyNw9l+Am43n&#10;zB0wyyGh0qMn2UXJYtXTCypxQ4YjHqGz30Ulc6ek3MWY/Jrc1Zq6sYlHJsamwqmmNKT9A2QkH4yH&#10;gcy9IM351xLz825/xTM1S324cJo/Jjv/AIVmcnQfAcje5Xe5gSXnTPAIFCpi+bthp06Ej+FUA+6j&#10;W0nVsdL8EjmwbJOD9PcGiU3fHayCnqQvcOYKfeWv3sXPBTyt6AJs1Tx1GNYYyU5NxPilW08w+OxQ&#10;B+fAg9aotFkrWSTwmT7BRU7n6CnwkqPDA7PPjFEk67fjr+kXoJBPhNRmiTOOOQqStHgNIoRmH+5+&#10;a7+32gcOxkH0L9IMphKnEQ+IyqACscYhTT2EXa318jZ/NgwdKYSelZk/6XZ76CovnrwRpP8AmicO&#10;snZ7KoP9Sv8Awpv9XedWqcL6IZdwjp7Rkny6zEZTX1hQaf5MBERj9duGWwHpXlDLIU5bwanp9o+3&#10;5W+T/kJuB5/PkNYuLk9AwT5xQgZZ/ODS5I6iOFU09XPxCfWd6h/PoeqnVLGcdpqs7jSLXmiohp4R&#10;QAXt8TxfUyRxx7aulnkHiAoA+ocjy9zt5R0srSjDEg4nrNLnW2rVcFKjGw7JFFggyDj2NSCqOacE&#10;pFYXbzppXYHudxcG59vHlqySmp/mocMYjw3sBp8b8A5cVdqKVPE9fXQitLi1QJ0nV0GmWHp5lmsx&#10;NcPxbO9DM7vsMVFHNOxv4qirr9XEliPUw4NJZ/k4mB0Hnb3Hw2gW/Pi5rd/86Ak6iOJOz27aUJzZ&#10;LwKdJT5jD0NHR6Xegqlz7Tmry7Fm3FJNApgwEUtP37tNVSIbD2hTxLYn19zfNOkWBYX/ADAjxX3A&#10;B7b2N+DHLtwbMAi5c0dBCsD7eqg65mj72AKSBswo3NP+Fz0RWkfFep/VOTJK06i0FVSQzzb/APDZ&#10;JlFvjfkujxP1E52kSPD8Piw2FtS2xnkHxGgA4V3Nvu7k+pSnAojgpUg+gpk5g8pQ0Az1YCky/RH8&#10;Ljo5HI+O5izB1VxaE/o6eji+SpHPfa7KXZvouOPjelnP+YdtXmzH5pg+rRSMVUE/6q8Bb3ajl1kg&#10;otWTI2HCPTqo2P5hQKlAT0E0JnTv1z9Oej1R5fQ3opgOVoWuDMq+ZWOLe6ZJ5wzK1+9uDVk701ZK&#10;wCBHelWZ47bnIBv9HIczftPvbskJITOzppa3lyLkS5I6pw9lFh6qepL1OdbaqpbNma8Qjw55Cxo6&#10;eVo4UQn3VAQjsNODlg+UsIw2LycPhhVdRYCzW+Hx5BV7ndxcL1OKWesnD1o3tctbH2gYcaL/AA5J&#10;gq3NTUgVDSMQzSMWluexDN3PFPT5fDsFLjy7WNx4+zgLczTQMBjt6vSjhbUbaW+HdL56pltYpazA&#10;ixJ8Lge3mWfLV1tSG7KD9f0cYbzoDBdJ1uJUIqXL0dnK7Yo2je5A+r2ezlDX49vVNsj+lrAcgYdM&#10;sNXmrHKelkiGjNT0w+YlI9ouFB5kzuOVFS3OBTt6+HlSxtkaZO2r8P8AhN/6fmxX1oZx6wV9CHps&#10;l5eioYZStxFWYhMdd3+JoI5B9F+a3dBnQwQhBMdoUKBfwHbk8OPFYxml+IEVu4g3F+YKvO/nIYt9&#10;1HgeIhd93xqhjjXfENi9XhGIqRNCjlh3I4oGduNbFGkS2m1bRXuBFjeVKCocvh8nlHvYH3eCm33p&#10;U2IXjSL8okfbXuBRjWX8YpD+jG9D7OCpvP23cSaJ3rRVe4HFfUVVK5jlVhb2jhy3dIeMg1VFtFe4&#10;lqutMjam49hPHV3IRspSU6a9xtmrCot4DhWt1S8SaY217mD+YA+8eISuvaT017mB625uOM1dKIr3&#10;I7YgYYpp+4hikf7hxlRirEacRXuMuTI0gweMk6yDd/yEb8i+/VrWeqg25KlV7iw3Xuex4Q07PRXu&#10;Y2Y276cuK0a9ziGFwRpbm6ZXswr3J7zR02CYjWyaiKmkP1kWH58ThJW4hPSoUWpQSQOsV7jtkyFq&#10;bA6CnU6pAgOniddeCl96VHzoPvq1uKPXXuLtCBqO3EGrVikxSbRNe5CxLCMLxCMx18Kyg63I1+/m&#10;krU2qZmnUqKFBSSQRXuB5iXTTDJwXw+RoG8AdRw9ZzA8aN2syW392Ne4ga7IWYaJCfLEyjUMh7/V&#10;w7RfA7aEKM2Qr7sK9xGzQyUxMVQjIR33Ajhyh4ObKPUvJcEg4V7mI2NivjxwEGnpA2V7mJ1s9z24&#10;kO2tgV7khVVKCpe1rRN/EcVtr1TTaTia9zPT4bVUdHCZUILIG+o6jlluDppoXCThNe5kYsCARbjQ&#10;APGloUDxr3MJ3X3DsOLkpAp3bXucgD4caUa1XucSSG1048mvV7mNhe554GTW69zoM1rEcsQBXq9z&#10;g5Ftp780lPGqgV7kNtRry5NUPir3OWn8urL/AOBf+VhxoiasftNe5BQkRIX725aNlN17nCe4oGPj&#10;vXjLkVVVe44xgAfHTjsyK2nor3JinQC3Epp+K9zsBSeVBivV7nhuHbjs16vcjPe5CjlVjVVYr3JG&#10;HzbZ9jallcAfVzaUiZqhOM17jJRXFOARezN/Hj4ppFe5mlA/w9uXBilNe5ip2/02Qn962nGYOqmT&#10;tr3FDASB8ONLTBp4V7koPddOeTJq9e5z0225snTsrWyvcxAWHHYjbXq9zkSLAdxxhSRNUia9yKWK&#10;3UePGVqIplfRXueinMb3U2txC4NWG2iV1kLGIr3O8Zr50xmjrI5CGeEC4+BI4bsEtDw8aqLRJQUR&#10;tx9a9xQU+csYgOkhYDhk273Yg7aI3MkaUI417j/B1BrEF5QDxyUKxNEDmQDga9x0TPdHJ/lUt43/&#10;ALOa0oVsomXky0V7jHnLNcVTg2H1uHG5pKnf9dvHjywEImjbLctUla9exSdNe4t8O6txqgavgsSA&#10;bg/s4RLZSsbKDdxuwsGEmvcVVJ1Sy7Ogb3lJ9vC9OX6+MUGnN3308K9x8hzvgM3aYD6eNKy4jYQa&#10;J1ZW83wr3HeLGcNnW0E6tft7w4jNqpFF6rZadoNe556mJlLhwR9PEi2VJ4VoII4V7gd9SszYjlmH&#10;Ac44E/l1uHVDqjewEDT6Dw5ZtgtB1iQaGOS2SL4vWzolK0ifSvcFDDPXBn6BUSvooKhV0JGh4FF7&#10;tsPGSKCFx2V2y5KFKHvr3BGwr1y0TKDiuDsrX/ccEfnwnd3XbJwoEXPZU4n7HPaK9xf4f60unM4v&#10;WQVEBPtAI/I8Dzm6yek0D3uzS9b+0pPtFe4sMP8AVP0jxFwDXtCzf40tb8+Erm7DiftNBx7cTMGP&#10;4AfI17i0oesnTHEtKbGqcsfBnA/jwqeyB5OMedBd3du+Z2tK9BXuKelzBg9aokoa2GW/YrIv9PCY&#10;5c6iSUmOmiRyzdb+5Ch6GvcX81LQ5xyBjOUMQkVo8Qo54tGB94odp+m/D3I0uW1wIH3UFkLXl921&#10;cIEFC0n3417lWfplxB4cGxLKc5/TYZVOig+y9rX5MGbswrV01nVvs0FON3A2OIB91e4aoO5NzpwI&#10;FOnATUDECvc6JYgEc2BBxrwr3JNHiBoqkODrfhYsE7KYcZ70RXuLPph1Jw7o/wCsfLecMZqVo8Lz&#10;JRPRzuzBUDge6zE9tRyYsrWolKhBAifI4UHs8yVe8e7dxbNJKnGFhaQBjE4gV7mwJgPVHpzVUgqK&#10;XHaCRW/w1MZv+fMkba3JGCk+0VyLusivEK0qZcHmk/hXuLOHNGAzoJIKyB1btsmQ/wADw6/LqSJE&#10;E+YoNKsXU4FCh5g17jxBXUs4BhkVwfYwPPdw6r+GKQLZUjbXucg4IuSOISwoGINVKa9yP5pcG/bl&#10;lNlI2GngmK9zEj7T7xsAdOJAk1civcX+Tca+TxD3+x9h4KMtfTbLn20FMyttaK9yqX8dHp8tX06y&#10;X6msMuarK9YtJPsFy0MlyL/AW4Md6bcZhbN3KIwlKp4dFdEfpdzcm4ucmc+19EiTsUMRHnXECzEe&#10;3XlNGF+qnpVVU0U8s8ibwLjZ421HfmOiHGwCCrZXQl/cO/bUUgAx11y4+xepfpPOf0deI/gw14qS&#10;Wz/FROrcnMEfwT5V7jrT9fulc5smKRgntc6cuQjgoUgVujfp2tmvcmx9aumczW/m0Fz4buVJaSYK&#10;qTHdm9T/AK0qvccE6s9PZAduKwXt/jHN6Qdih7aSHd+8H+tq9le5lXqfkOZfcxWA+Ft45oslXXTZ&#10;yK7TtbV7K9yVBnnKM4/0fEoCf+Jj+njardWOymjldwja2r2GvcD31F/yPO/RyaogrImrMFkWppQr&#10;gm4Oo04JcsSQnSrhQy3NLuWZilKkEIdlKpFe41dIupmGZryPR4hUTIJwgjkUuAdy6E29nDe3t9cw&#10;ZE0u3jyRdhdrQkEiZBjga9wS/wCs2EU0yvLURbexu4tY9+GDNqtpYVwoE/kHV4BJny417lRPVLAI&#10;MpdUa+jpHRqaeRpIyhupVzew+jkeby2v5R8qGIWPZXRjdu/Ve2SFkEKAgg7ZFe4nFcXJ5HIqRU6l&#10;AEV7mQuNvbjfnTle5xYgrrry1WxNe5x3MT345V4Ne51fTXtyoTWtOONe5kVyhuONqE0hdZCq9x8w&#10;7EGilUgnTtxGdSPEOFBK6tdWJjCvcSudIGpcbjxqIe7Ue83/ABL94HgkuVB1KXh5GjexWFp09Fe5&#10;lje4uOFpgmhImK9zLbXU356tnCvc5btLHmhhVCZr3PA2HPCK9Xue7m/N14ivc7BsdeVJqixOyvc7&#10;3eN9OaknbSeCRBr3MqTeWd5/LjBTNI1W6lV7ihw3ECrrJexXUcTiWySKBl1bydle4ls74e1PVR5i&#10;pRdJv8oR4N8fp4LbhX5lAdAx40IMvclGnor3IdLOKiJZF1BHCQnZFC9GNe5MsfHmqoRXuetbmhVd&#10;le5ikW99NOeNWWJr3METR6xPqr3DDitpegwdlIFJKTIr3E7ATheJPSOfdvp+ziZxPdq6jTyVaa9x&#10;WK25dw15oKilmqa9zkBrpx4UoTjXud3I0HN1evc4G3Y9uV2U0rCvc4gsjh08ObSYM1Wa9xNYvTGj&#10;qhW0o/Rva/wPjxS8jV400kWIxr3H6kmWaESIe/C8KpQFaq9yYBre3HZp8GK9zsi5ueOVevc4G6m4&#10;HPV6vcjOocEHmpqgr3INZTJVw+Sx/SL2P7ObA1mDSVSJr3IeE1TRyGknNmHt4hPhMU0lUYV7imW3&#10;blhSwV7mUe081ppyvc93Nhryh8Ne2V7nViG1A4/GFXJr3Oyt7acTE9NMmvc8to5Pc8eNlvV6VUo1&#10;7a9x3anSoC1hFpKcG3x3Db3+vhym5lsg7Rs+HwoqM/L9a9z/1LOVoireWw18OEAfbUJmpZOhrrok&#10;ldiGZqeMs0Vg51Dte/0W7czfLKHClT3AA+PE/fJ0kyBSKQo9AplkqswtKIpbyCSwZUPhyTW00Y7o&#10;Uv8AdxNbXJTiDqoyUwhQ/ZmTUiLDMQrpBE2/anc3+yfEE/RzLDBTRwhYGv8AT3vwpeuluqhQIA2k&#10;U22+62IAgUrMJwSppUnmYiTeLoupOnhbnCKBlu6PY+IPb6OUcudeChI4HzpWy6XCQvEGnrDcFlhc&#10;2LIZVJKAXsT4Dkid4hIIWKqWGjFdAfp9vCZtSlAkSY2gHH91e/KoIkTSthyjUsoqZVPvNazLqO2v&#10;18eaGipJtzyHeNLbRwK3OYrawTgR09dPtsBsyKXOGdOZ3lEZgZY5dLqPD2E8hthsbTuIXsFN7W9v&#10;L/zZa0AqHCKN9RG0A9Zpc0fTGmw+dkeMPKtmJC3sD7PjyYlNQbrSqAwA1B1v8eEb969/CTE8aoUp&#10;J1DGldg+RcHemSdEsAxvpoP+Jc4VAVVEwfcoG3U3twuF2SMQAeNUCSk6qEfB8hRJWMAzP7t13D3R&#10;+y3OmRG2e8NxB19g+PC1d0pvy+NUMnxRhS6wbKFLUkxxJYqduotr8ORZY4I59qTW7EMDpY+PNJvi&#10;Uzp2zIiljaiEnDClPS5BqDII5Su5NVB+2Cfs2+B5ieZKZyJX8657/u2+Hx4gFwlYkYRhjiaY08T+&#10;tLZOn2KVSrCqe+tiXXS5+Phzh/MdyKY0D3vf4cROPtgxJFeSrQZFK/Cel2PLEarygbG1ux+POHzr&#10;SOZRHtC37d/r5UPoSI1VsCRtk9FOdX0wxlwkckOjEMSTqLfx5GM9RNRN5bCIN71tNfhxGu9bac6R&#10;s2UtFsoCT7KEHDOlFVU0yRzqRLe4DGylR341xE08fvPtkbxJ7fRyv8xD+AGA2edLENJVtFLF+kvy&#10;fl1UVm3ADRb2+Hx5KM1LHAsqxmRSCWIPY/E8IjmB1lOoCNnTSEHUspGAFLWDpJW19Ks704dtpsNu&#10;untHIEeOw01qkvob2BIsB2448vvDAAkjHrpYWAftwNPmG9L6to1llRlKttB237fDiUlxek/mEtVU&#10;1JchRsUnQH4fVx0XC2wEoAA4jn306G1pG2OmhIj6VYbiODQxyU0g2s7NIY7l/wDVPwHItVmuBUJq&#10;JbX7aa39t+JHny1iI9tLEtClflfo582/k06Haqi3u2+8caZc1ULU6LC5aRrgMTbiB5a3hKTA6ONL&#10;ixpMjEUIWXemcOC10kNdT772tcchVuYGp6bZTyjyttmb4+J+nhc08sqCyAVDp6KslvTjFLWDIGGT&#10;1DxzIya2CLrf2HTiFzDnPCKKBWlm3jwUMbi/jbicP3BURpw6eFUKNSpI9aE7LnS3CyGliiCNGNCU&#10;8fr7cCauz9TFzMzFWUgAjQW4dpXrRpJnjHXS5KEjAnbS/osgiml8yFLK6+9p/DmOq6mYeGjjqHsR&#10;Hod1vePbTx4Qm17wgiNuNUbtgVfGlFSZYmp4pFQXBdSTbwHhxGS52rKXG6jCcVlsPKSZmU391u2v&#10;8eGarJIb1pOKcNtKllOPVsp5hoaaqVJ44yQXIN17W4j8Z6gYbR0cjtWRFb291rk28DwrKnAZUBPA&#10;0iS4UEkCJFPUWEwMV3AgA9uA5jHWX5SNqhKmKnLHaCTZiPZxWpwuiFVQO6jBI66cEw2lTuu7/iXA&#10;dxDr1RRz7xicO5QQVJ1P0cYbR3exJxp1TpTgBI6almOPbYjQcCTMfqQpY5XgZjUqhBdkkuBfwJ4d&#10;oaVMpJAPAikKrotnGMfWvC1vd0A4H+ZeumZTXrheXsJerZgjJURXMS7hcK5+HDABJGpSwADsO30p&#10;J+cM4gn0rlqRYd+MMuL9a84r5EGDy0pDAMyXIa+gI4mcdZwUlU4TVC8s4pEeeNd6nglZB9Knqe6i&#10;VnydMlXJE2gNmAA+BOnNnMGEHxYdOM04krOCzTbimL4VgtN85jFTHTRX+1K4UfRc8sB6b/hvdZMU&#10;QYXnuRTTMNgErEOi21tbx+PKuZgl5EspJ6xsrTiAgfcKL1n31f8Ap26bCQZmzNRxtH+6kgYk+wWN&#10;ieHY6W/hp9IcmVURxdGqmU7yC4Ottfet2+HFrdtdvo1gaQOkdNMu3TJUNMCB07arJ64/jf8Ap7yG&#10;1RhOU6uGqqVB2OxJufABR48OXg3pz6TYBUJLDhlMVhG3Y1rm/Yi3FzOTXDpEqXBxmJGHCitV8sSZ&#10;AHt9lVj9Tfx9sTq8qVNFlesiGK7rKNVRVPjfx04JEOG4NhATy6eJI10UBQbDsLHg8td2kLGCfFxn&#10;CfwopcvkrkEz5YTVTnVD8W7rtmxXNdjckSa7UglO0m/cm+o+HOqnMJeJqWSFQV03Wt7vw5JVnui0&#10;2QpKvIdCug0F13Cv0qvzO/rq6sY5istRLWttkUhku3vf6x11+njFLX70PyrbPAXa5I9hvyQrfJg0&#10;sa0z6Ye6tyu4Inb0ii45i635lx2FWxKaQBb2YSEkX7jXuOYopAIR+ksVvf3rfTw4NmQr7QfITVzZ&#10;uzwjrNBhiebpa2NmSoewFhc3JtxnmrKgsSpsPb4cGbdg3ABAmqOW5RxB8qTJxyVmUCR91r3v25Ha&#10;okkazsST8eGCLRDeKUiB1UiAScJrg2KTsp3MTfQ89IbDd9XFCRwFWCdVQvm5WYqL7QPHmCZ4trQh&#10;ipYagdyPp4qQ2V4kdU9FMBMVNwzHcSwzEaXF6YI70siSLvXcu5DddynQj4cZiClrki3a54LGgk4D&#10;EUgWtSDIFOOJ4vW5kxmfGsT2GaqkLvsUKoY99qjQD4cws1Qy2Y3HFqW20HDbTqHBxFOAlwuJGjUh&#10;mAtfmEAhzqeLVKBGFKTBEipv8wRoFjpwAQNbeP089sBtbvzwcI27KYJITIrLDiyRPu3WKjnIxMDZ&#10;jqOWU8DgNlI7dZxJrPJjEE8wVtQewH9HOgtvcPN95BmlzhEYVxXGIYyGJ93tbnVmvtF78dU90UjQ&#10;gESoVlkx1RcwMEU/Hv7OcjEV95x342p2lCHQswOFRJsaAI+XI0Gp/jzrYpa3K9+oCrd2Qaxfz+pj&#10;g3BtL3v7eczGANo7cZ72aoWcZFQnzAJoy032ydCD7PhzkfLsANPbxkE+dbaQoEzXKOskmS9yUvqe&#10;3MB906HT48VhZWKUBEedSUrJpl8qEkldbeOnt+A5IVENjbt3HC9a1bBSeVJ+VY6OrnErSMwYG4N/&#10;DmP33kYQi/HgEoSNftpYBq21JaaNUBkJBbRRzJFEZGKHQjvxh10JE7R1U083MEcKyiZqOVZthfcA&#10;ADzuSmeM3XseaRepWkg4V5rxK8cHop4gllCtFWI13U22jRb9rn4+HIZEjwyeSQHsQhbtf48NXDpj&#10;j04bKs4ooUIHn1U90dBlqDFsKhzF8zJR+bE9ZFCQshhDDeEY9mI7fHmDD5apIlgr2Vp0AEhUWUn2&#10;jl3mQpIcg9WMekU8syfw+NKjqjl/L1Pj8+N9OqOqgy5VSH+XxVkgepRB+7OVAu3xtzn5VSlVN80y&#10;sm4eUALMFtqCfG54ktFLUiIgzjTQOnga9miXI0eWsFpOn8NfTVphdcceokvTzVO/3HgQD3UVdCCT&#10;rziK6FgWAKbTYhuGaWScAZjb1UhbLaztmsFZ0wzLhsMCCWOrWqQMjwkkAn90jvcePM61CyLvHvL8&#10;OJ1WxSdo86UHQ0NsedJmTKmJLihpaq0U490B9NfHv7eYKjFsJingo6iZUmnO2NCQGc+xR4n4cSpY&#10;UhUTSK3cW9J1CAaWlD0T6p1uU8Vzxl7Aa7EcBwSNZ8UroYy9PRROdiy1B/cQtputbkuORB7zC4Ph&#10;48deZVsHRtoygqHgNBJiOEzwVJiWxVQGI8CD4g+I50ZA0mhsfjxoIATjTyUqQMSKlS4BVDDVxCD3&#10;6ckgsO4YdweZIn2yXft4cTOIOkJT61ZYCRIFY5IKcUsUcC7vFj7SfhydvSRSb2twiShTZmMOk0mB&#10;1Cm75QvMECm7ae37uYI1WRvh7eLXHC0MNtX2VxqMLmgdlf3T4g8lszQJvjGij7/r4UJSl4+I41Qk&#10;cKz4FgpxHGIMOmJ8qU++Rr7o1J5wpIYKBXZb75m3sSbm578R6CvAbBT5iKV2fs+Zhz/LhlPi7qlJ&#10;glN8hRQogRI4UY20UC7EnUm5PHSN11ZrgjsRwodSSNIiDVNZIwpExQzRttcXBsAQdR7DxumZKpmd&#10;9bNpccKbq2LYTEAkE4Hoq5BTt40brphmGtwUpS1jSPE0X+5nX4AnwF+YJVpYWCsbliBp4cBj7riM&#10;QYEcfhQlQBokUdvp9hU+ZqJ6yko3m2Id1iLL/rXPhxzcKpHuktt724AB+0MgiJ6aLC2Rs40NxixH&#10;5JKOnvYhVYoLnQeJPYX56NGY2K3PjprzZuEIOBiOulqbfUYmu6jIuJ1MPmTx7rsGG1SAPo56aCMw&#10;yRvFo2nBBZL7wDxYgGrKd7o4p2dFAJ1PxCvyrmigxClQzU0JPnRpcEjt+XBG6SU8D54w6kmT3JpY&#10;4yAdbE204r3seUnLHFzJQkmeBgTjRY87388OjrqqTq5hmHY51lw3yEbbXVwRltqA7DX2XHPnw/jP&#10;5VhyF+KP1twKiRoY6bHHlVXAa4kijb878Cu4t07f5RbuukEqTJjpJNAN0wo8Ma+sR6QsUw3F/S50&#10;9qsI3GmiwDC6aPeLNanp0gufidnKnTUJuGl18b+3kvxRfqmjHcjGZj+znoqs17nJ6hmbd7e/LV6a&#10;9zh5rHvrz1amvc6MhY3PPVqvc95jkAE9uerde5yeomk1kYt9JvzQEV6Sa9zGzlu/hzdar3OPN16v&#10;c7It356vV7nJQx0UXJtzVer3DDdI8tVlXO9HVwEEWdSy+211v7eK2uujxhMDGvcG7FemVQztVRQt&#10;tEUyE20AYadu/E96lRSFATGMUqdTIr3Cp4X0i6h4zO8WH4XM4U/aKEA/QT34QqzFlJicejjRGllS&#10;jhXr8HHLPo+6j4yiSVcTRrJ2sp/O/FDbzj32JjzoyasSvbhXuGUyZ6DN1KtZjM2psCpAvp3+jjv5&#10;V977lafKjAWiUDGuO5b2vqODnl/0Y9P8MV5aiRmYdoyFNz9IHHxlRV9xJ86f0I4V2TpccGXLXQXK&#10;WH2jw+gDOhFv0eo4I2cuQnCAPSnEK4VxaRVFz48G3AOkWIRoRhmHi0brf3dR/wAR4bizSmqnbtps&#10;qMbw2kYLUzKm69rsPDvwQaLofmmreF6tERVZgqAa2+PPBGnYKbBJphnz7lqLcpnDFRc2/ZwRsI6K&#10;4RTKY8drdi2YhFFrsBewPFRM7BViKTOIdRasoGwSiaa5W7FtFUm17cWmVsn5Ky/h8FfsEkrkEi24&#10;gg9ueS1xOFWCNeymDMWYM14riM+FUSGKBVK7wdtwR3B4OuMY3m3Maph8VE7xsq2tGFG0DS2nHISf&#10;OvaQNlFvyrlPp104NRizYpHTymWYzM9UznzGN2HvMeZKTIuf62pMsFKIEkC2vYEEc33VbgA024z1&#10;66HYDTCmr8ZWqmjY3VLvuHs0uOKej6T40yiTEa4QHaQdhuxv35QtQYFXUmT00HGLerPJKRtDgOFS&#10;V6qyncy7Y1tYg3PFDh/S3L1FQK+LV89XFEbqrHQX7rt8Bx0oA2mkqgRgNtBnjHqf6hYrmGWkyZlm&#10;kw2rrEIM5AvILXV94F2I46yZdyBTSDyaXeFHdv4ccRB2UpS2pYxNMUfUH1DYrSg1+KiAs20eWthu&#10;7X8edx4zgmHzsmF0MUSxIHN1BHe3HgRGO3optKNJg41mqcg5+x3C0kzTmStqZa2QxApKU23BIIt2&#10;Gluca7M2IFJzQjaY2VkAFhZu5HL6E7KXFCUiTXWXulWALJQnMe6ZamGWKaSQ7iGiJAHsvpxvkr8x&#10;VU7EjaCNPq42lKBspOkgbBSqgwHIODUFMi2MkTWsF+Nhb6OQKmGeoptsjkMTrc8WBWoQKbUrRiae&#10;aGegw7ExPSRKYNh+yLe8TpxmjwRZZPmHYsvY27cpsqvejaKWM2cZaaI0EYWNtoZbj3rH2D28m1WH&#10;UtAUqLAksut/C9uPHxDZTKnidppmwfMuJ42ktEWKKsctwQRc2uLfHjLi81Dh+NQrISzMzRi+o1Hi&#10;fDmtBTga8h0AY0qMsQYnjmUZ56YeVGEScNusfdbUgnjduqmhEQWxjLAN2uL9r+3illguE9VIri6C&#10;NmPlSklOHQTmpLkrUKh2jXW2pA9nx470VNWM88LqI3cAqD7bcErNvo4UF37rUOvrpE47ieFiKgr4&#10;ZHnhiZ1dkIIIJ8B8OLzIuHVIxiklmVSY5oyQx1NzY24/cNJbGqkbNyq48Gzr56aLR6mM04fF0uzL&#10;h2HSzRS1WF1qROq3Ebql0LeFifHh8Kakrq6FEpI22oRtO3x9h5E1wgpWR61JFusOJA4xWoJT43lL&#10;LVZVVmNVdPUVmI01TSz06PdoQL3qIyCSzE9hznmTG8PyrSzVGZ62kw2KMXLTzxxgfEhiONFaSIml&#10;5TOApJ9B+heeOuuY6Gk6N4BmDMcpkeNoIMNmZTCG0Il22uPHXlYXqD/EL9K+RK56TFc8YVPNGCrR&#10;0s3nyAj/AAiMEcN2b4NJ0pAI40QptdK9SyJB4H3RW1l6A/wt+peRsmfNZ5oqzBqp52nFPWFVO1h9&#10;lgGJB+nhfKz8dT0h5IwdaXDv5ljM6LYRxQlPeHtLeB4hfvkvSAkfpRmX0JBE+UcKSnVL/hPBWda+&#10;pM2dsdznSYNBLUSSFIaE1Em1xrtuyKG+Jv8ARwuecfx9+qWbEkoeg/TGQyyH9FLWLJKCAf8ACgX+&#10;PCovHyqv5pP8INCj0y/4TJehDJ8lNiefsazLmargsSJa2Cmpzre3lRQbwP8AoZwoWfvVP+LX6kd8&#10;Kxvluhk3ELTRCmABH+NyW0+niJbw2Y0zqccnSmKuF6E+iL0qemyhFF0jylRYeNoXzJA1Q5A/1pi1&#10;j9FuEjzN6T+puJVwxf1B9RKOiZyWmNViTVMgBOtl3m30cTQVDCaZLC1iVqijWxLHEixQAKi6AKLA&#10;DwsOw420/Tz0NZBjIzJmqozDKjX20sVgbfsPGdEbY8q2UMtgAmsut7W0+nmSt9QvpLygvy/T/I5r&#10;ZPCart/yqb35slPTTReZGABNdG9rmx+NuIik68dTsxYk6dI8mUtPuPeLDRI3w122FuIVraHR60wb&#10;hSjCU1k+PjxdUvSP8QTqy5haixKngYgajyIhf2bfDlEuYeEYdVXKXlYnColRiFFRm1XNHFpf33Vf&#10;4ngx5S/CJ9TeeJlqM0YjFGGtu995WJ8QL6E8UQ6T9pxppLBcMKVSDzB1e6a5XDfzvGaaAoLsDICQ&#10;PabcN7k78E7LOFQfO5/xaoqEW3mFSsYUjuCbG3s4sRZOOnbHnV1WpKoSJHnQcyep7ptNULR4E0uI&#10;TyX8tIUuX8br7eDjQ+lP8P8A6A7anNdRhiSQbSfmJlmkYj4EnU/Rww/lUCVmaW9wE4EAVMTP3VDM&#10;cO7LWX3pllU7Jar3APYSDrwxHSn1o+jnI8tYvTvDfmFp0KCKCFI95A0AAABHFCbJljGKUyn+ERRd&#10;Ouvp39UHXHK0eV4M7wZeWSVDO9PCztsBuwWxHvW0HCZ+oT8UjrPmLFjl7pZhC4R59RDBCJI7yLvY&#10;AMbAAAjgryrMEW1xqEAAQKq9DuEbYoROknoh6MdLsCioK+OfH6rYPmKnEJWk8xu7NsJsBfw15erl&#10;PrZ0twrJ2DU+c8y19bjooKb5nCsNpGlnSfYPMBNgty3x5kzd7+3LKAi1QhQ0pBXM4xj4Y4edR9f5&#10;K28TpASeM/xevCtbDrv6XvxBsc9QPUDA/Tr0NynguXosarGoM4ZxxoQUddRSMWp2p6dCX2qnwHJ8&#10;3VzMmMIU6YdMJi76LW5hqxHb2MaVFJYfDdwIvZpml6PG7o2fYnSPI6p9uFET1jY2KwpwjZimcZOw&#10;iOikxgvovzvgzLiPrL9XEGH4GIj8xlzpzhcdE0T9mRMWq3muo7XEQv305ngyp6vM1wH+sWb4cAoZ&#10;ALQYHQpSAA+BlkLk8ZYsAg/5S5pBGIJ1g9YGIBPUKLDmVs2UtsNFakyZjGOeFBtV5h/As6EYtBUn&#10;J1b1Wx6gdnixPN2MVONVMkgN/fowTE2vb3QPhxNj0e9OnxBcTz/itTjlaxu5rqqWq3E+O0nZ+XBd&#10;ZtWFtOoKUE/bJhPs4T5UrFzfvrBSgNzsMQTQ74d+NFnKjwGfAfSv0njy/g8Y2n5TD6XB6dPDcUsp&#10;0Hjbg5Za6S5EwOk+TwTBJ5Ik0VYIViX4agcGCN42GBNo0kcJ+/3CKJbjK7laz+YfCJxx2fHjRPep&#10;n4onqEzJXquL5zyrlueQkOlbij10oYf4YVtr8Bx0xCqwrJ9I0tXh+HYcifvVlWu4fHYPePBEm7zX&#10;MxDJIHS2kIjzCttbOX5YVgOFbhG0j7T5GktkPFPUd6k8cKYL1KzjmjzSQIMn5VeCOxt7oq6ligt7&#10;eBpU+oTC0lanyw8GIzD9yhw8v90j6cORuTdXhBvX1qV0ajI8ikpAwpW8bC0H7FrTH8RO0+RmjgYF&#10;+EBmnOyLmHrviOaqGmcjcMy5v8ltvjupKRVNz7L8TGNdYet+MU7Q08keDRt2kqJQZLe0QoP28Etj&#10;2c2TcKS1KpxKzr+P409/alKUlCEyT/Rw9tDr05/Bt/DCyPmOLMlblJs31iEMUghlaMuP+LKipkJa&#10;5+HEBV1eb66MPmLH67ESf8DGGP8Ajew5MeXbo2tkdWlCT1AD2gUGnN5rh5PdxgOn8asByV6fvTfk&#10;WZX6d9Mcs5Y2kFXakhqagew/Y0PETX5oy3hFzX4hQUpS+ssomckeNtTfg8NrZ2viUke799EBcubi&#10;QoqIPA9FGVoMl4nXU0cGH4VidbE/7tJB8rCpPgCu0BeIyp6vZanHk4fVVtYXOjUlFIIj9ZAHNozS&#10;3QqEJkdQJqrVo4kwSAOAnGlphvSnE4JxLVYZQU5Hf5yvV5dPEi541VGc5pizQ4RUyXvdqmVY7W+G&#10;p4YnNEnFKfdHxpanLuEgGlzS5REW0fzSliS+qUtOzEnxG7QflwNsU6l4tGzB5sMwuNdLzSFmH5jh&#10;S7mrg/opBxk7fSnlWBTMyqdnVS+oMj4LFHvk+ermuCVRQo+i1v28SUmcaLNS/Lx47iWONexpcGpG&#10;jj+Iadvb8DwKO5v3kjvFrjbpTA9tMi3W2fEI88D7K5mgGC1BkpsMocJVhpUV9SruR8IrDX6+KbCs&#10;oZ/qIvLyrlOHDFYaT183mTH4kEniVVy88R3LZHWvGfWjhKW2h4zjScrOoGQ4JCcezLLW+VfdDSIU&#10;iW3hoB/HitofTJn6uhbHM+5kTDqNdSIkVFA9hd9AB9HEgs3XVEuLg9XD30gOZMoJCElSvh+NB3if&#10;q5yFS4hFl/I2D1GL1jnaqpdnJH+ooJJ+kjnA9OektDb5annzjUKCA89Sxo1I7Xv7tvbYcWN2DL5g&#10;guKG2fnwHvplFytwEkaT5Y06jNPV3HpPOxSSHJdJJZjEKYNWyA+AUkhWt7e3JeFzUtFKf62VVJFD&#10;GbRYZhUIjhQeAZx7zn6LcPxaFsSsgAbEp6Os8aULTKdpUes1PqMMx+amMeT6eqEkhJfEsUl3yn27&#10;Y9FX4G3F7T5imjoWOX6ZMMpzcNIkYjuP9ZjqeHbbUpMQnjSDTqhJOJ4DhSLmyNhsuIrPmirlxirF&#10;iI5ZjIt/9WMe6D9XAwqs04ZLXGOmhfF6qxB2ElAfi50HAsbplpcYuK4Y+H1NHncFvFWz4ULdPlqv&#10;goFeWUYPTn/ELOfgEGpvyXTU9XiUwkzTVTRU/wC5R4au0n4Sy2JP1W4pcecXg74QdiUbPWmieA9+&#10;ymjFmejhMWU4Kc1JI31mJncij2xw3Av9fBEwmizHSRhcnYFS4NC3eqqPekIt9rzHuSeeaQoJ/ZpC&#10;f8bbVUNIWCASo9FA5jdXk6pqdnUHNFdmOqGi0FIdsIPsEcQFgO2p4x5irMCwwNV5wzD85KR7yeas&#10;cYt9Y/hwM3121bJJeWD1A4U4y28sFOjSPKaVWXIcVltSZJy1FhMbHcryRl53+NiL/nwIh1b6cNMa&#10;HApDVEH7FBSyVDn6JNoT8+Riree3Yw2D+9xnzo9Yy1RiePTQiyZVzgY1nriHnOtqqoWFL+0ICSQO&#10;RazqTiczLT5VyrLLPIwAfFakRkfEQxKx1+ngau99Gm8EIx6VH8KEAykaTqMbPPH505UmSMSFM+J5&#10;gxtIKSJSZEo4vLFvHdPKbED6OKWLp/6psxxitqMSw7LVAy3LxU4RlHsMk7n8l4SXO8uYlPgSlpJ2&#10;HpnoJpcqwbZwGPmcfwNAdjfXj0oZbxFcAatqcw4oXKpS0qSVMrkfuqIBsOvtPGN/T906x6YR9UOo&#10;uN5imvtalwqSSUn4DytqDkfXl0++YfuCDxAlYPp00jWhaMG0pM9Phxpuxrrx1kpaKWs6UdKafL1P&#10;GLfP5rq4MIiHsYizSMPu4PmQPS90vy7NHifTjo+1dOLWxLM0wY38H8p79vp4QW/5aSlCVKVEyvYf&#10;Z8KK3WFEQ46E9SBj5TVb/Vv1rxUOIzYb6iPU9gmAkbt+BdP6Az1gA7xfPSNLubw3KF4cTL/TjrHi&#10;UP8ALsaxqkwaiGi02DUyxbVP7u/XThw7cu2yJOlvDgIoOuuM2Jnu1E8FkkyfKq3eqvrx/D4yKRmX&#10;JWRsb6iYwCStfnjFJZI9w7SeQx29/Cw4J2A+mvJ+8VVfSyYlMh1krHMhv7bHTXgFut5razEuLlRx&#10;mZpM45cXSgE6gDtKQPjwognVT8eH1GyUtRgOQa3DMp0O1kSjwKmEKqvYXZbG4HDE4F03pcLpRFh1&#10;JDSJpbaijkCZl2ipdVCCogbQMPhXrfKCpUrJKulWJqn7q76yusnWGtepzrmbEcUMhJ2zVjhdf3bA&#10;3P38VX8iy3hETVONV0aldQrMPy+HIhuN7L6+VpYbKRsKhM+3rqS28vbQBriIjq/eaCTLWWOp3Ued&#10;qDJ2F1lZVsNI6GmkZnudbvYm/wAb8hN1E6e0SNS00wnZfCJS1jwMu5XfvKDi8J/pUci7t7QhKMJ4&#10;xhhRgMo/h+eqHM8LVeK5ZOCQ6sZ8ZqI6dRbUkh2v+XIC9Tcx1LmLK+ATTHwZl0+Gmvfipe71qgFV&#10;zcATwnYeuie5zAqJDeI6xQmYL6I8gZfLVnVbqlg2GCEjzabDomq5rDUqjAqLn28h1+VvUPmSS58r&#10;DYnN7Rx3cA+Fybflx+0z7d/L5ElwjDE4HywpIbh27iUnAR1edDRh+U/w0+lKxyNlTH+o1ew8xTiE&#10;6w07N7dkKqwHwJ46U3pnx6t21mcMVqZYyoFvMI3Hx90acC9z2kWniTbNAkGcRgBw91NiwdcxKgE+&#10;8eVLyl9bOJ5Gw+PCuhXS7LOToixMVSuHxS1SeA2yyKzXHe/BRwL069N8NmVzQM621L6kn23OvIpv&#10;O0a/eSQhSU44aRHpVhlaEnUVqKaROdvU56quqM7TZvzrickJWzpTv5KKtuwRbDgwUfT7KuHUjPhF&#10;HFuFgoFhYDuSD48ia43mu7pcOurG044+zqoQIsbZtEpTM0Dc2SKvHk/mFfLLiDNYCSWZ2FhrqHJ1&#10;vxQ4XRNTFZNzqCGPexHsFx7OAq8vdU4DhtxBmmkuKa2IwpXZV6fCnnEzl4rq1wqgaDQFSBbTjstJ&#10;TTsXqgfeIIJ/gOB9y8WgDTHkPwpWW/zGOmKEyh6aUdbI8+whiNJJB3Hj9fJC4SUaauhc+WdoBPYf&#10;SOJDmIVpQRjTjdsASqTPRT3RdH6yGeargTdAwADntf2H6+Yqey1QDIN2nb2+GvGXnyU4E+tUSFBW&#10;NKzLfSeljZo6qFGcENZRfX+zjnLUGmuAfeY3bThQhfeYHZwxoxTHTS1qemdJQRh6YHexBNltc+z6&#10;uTjDJtD7wug+HcePCv8ANAbBNaDes+ESaVtF0kSpkgMlQFWSx11bTVr802v+FDXWDA8w+q/p/wBF&#10;MJYmpyjhNViNdGGuqvXMqw6e0ohP0Eczy3KQu2su+OPeH2RRk4SI56q2VfwC+jZyN6d85dUnjMQz&#10;lmKdYBtsWgw0NTJLf2PI0lvgL+PKRZceaNFKN93JIN0obdlPBdXyKCBY8bnzGwa4JPESnKcArvkK&#10;bML23Br8SA042Btr3IL4+CPt9/jyijxpWmE17kKXG0I+125Ra+imHBNe4n62ooK4EVKq3HUXi2jI&#10;pMWknhXuIHFMt4LVFjTjynPiOChnPnW9uNJFW4Ne4hq/KGIRC1LIJD314IW94EK+7Ci5dvHCvcSV&#10;XQYlRsRPGQB8OCVrMWXthpGWyK9xmaUpq1xfw4uWriK8YFe5CxOcw4JWSX7xhL/8SIHEWozVFGa9&#10;x/waOOChiRBoFUflyO7gys0GSCTXuPZIAseFle0EbK9zExGoHblxXsUnGvc8muhPLGtLNe57MbPT&#10;5GxJlsN6xoT9Mi6c9ajVcIB6z7jV2MTXuLnK1O0VAgbttQfRoOLnVycOmgGTJnzr3FcNqiwHfvxx&#10;YiBVjIr3OD2vca8SqCQMKtNe5wLG110+HGNRNJ9OM17mPcoXXw5oLO2vFIUZr3GzEKGjrQUqY1cH&#10;2qOK03BFWSNGwmvcRWI9O8Hq9ae8BP8Ah7cMmMwW392Iozbv3EYCvcQ2I9O8Zg1pCswHbwPDNGZJ&#10;Jxo5bzhI++vcTOKYTidBhdX87CyAR2uRpqRw6trlDkhJxo5YvUPGE8a9wSaNY5KOCPQ2ijHb/VHC&#10;a4VBoFXCvESOmvcj1OD0NQNrrtJ8RyiX1Ipxu5cbxBr3GOpysurQOdPbw2bvjxo8azQ/x17jDPhF&#10;fTD9IlwfFeG6X0ubDjQjZvEO17je8bqSsi2+nioGjPUK9yM+nbXigJ1Y05E7K9zCzHue3LhNb6q9&#10;zEw8eKk1avcwsp140oRTGyvc9c/IVi/6i/8AKw4mVVZwNe5GUAxpfxUW48nGtDGvcwS6Uj/BluOV&#10;XsmqqNe44xHX3hpYfw4yQYrwwr3JgJtpxNNKBXud9vgfHmia3Xuct1tRywVVDXuQXa5udDx2KqMa&#10;9znQlBWRh9Lm1/p42hOM0zpk17jZRD3HU62dv48UCtpGNe5mn7acuDSivciqSlWQO5Uc3MmmeNe4&#10;+07sF9vE60EmrxXuOAbd4eHKDA07sr3MgNhe2nHVJr1e5x3eAHHj0Vuvc4EjUDidQmq17kViCbg3&#10;42UE02RNe5GclTodOUCekUnKYr3O8YCNS0NQNWVmS/w0PFIxArYwxr3OQHdb+PH9tUr3OYsT7SOb&#10;ivEGvcwym50PPbaqEg7a9yHKHlw6eO/Yq9vo78cWdQrQTpr3JUEhlRHYaEC3Gp6KsTXuSYyVuewP&#10;EwVjT4AFe5JWTTTimqFpJxIr3MyVlTCbwuR9fLAA7aYVZNL2gV7mcY7ikX2JnUf8S5rXGyidzLGS&#10;ftr3MGNZhxDGMBloq1y4jdHX4eB5qYEUmtstRauak9EV7jHTSb41I1PKzQkAivcnK5UXOluNiTTo&#10;SDXuSAzWv7eOEQatpA4Cvc4swIAvzcVotBWJFe5wEsiN7gtYaG/G1JmkC7ZKq9yfT5ixiisaaqmT&#10;2AORxKbVK9tEruVsufckH0Fe4v8ALfWTPuDTxtT4rUBQdV3kj2fXxAmxQ0oHj09VAW+3WtbgHU2n&#10;zivcD6fM2PYDnOsrMMqpIGqHMhKkjdu1uRw6eAdwIw4UMzlbL7KWnEghIgV7gk0XWrqBRRhRXs4+&#10;OvC8WiDiQDQUc3NtHTgkele4/U/qDz/FHYzo9j4rxOqwbJnSKKF7iWxOyK9xR0nqYzRAtqimikPt&#10;1HCw5Wgmg47uA0TgSK9xJ9aeq+IdUMpUUlZEIpMNl9xk7hWFuCOyt27RlSUgyTR5uzu2nInllJJC&#10;xiD1V7gT4dmjHaWmUUmIVUfY+7O4/bxRGFSevKbd/FSU+qRXuLOh6vdTsNYfIZhxCID2VL6fRrzy&#10;ZTsJnzNB53dKweHiZbP+YK9wQsL9VfqIwVbYVm7EUHxqHP7eGqLt1GxavaaBr3Zvk9199s3/AKUV&#10;7giYV68/VdhQvBm+qc/67k/x49/M7kHBZ9poH3HY3kNyf+JkegivcXdB+Jx6ucOAWTHxMP8AXjH8&#10;eGCM5uR/FQNuOwXIXf8AWY8jXuCbg34t/qhw6NRVtR1f/LyM9vqPHk7wXKDsSfMUBLn6cslePhC0&#10;+Rr3Bhy9+NN1pw1kNfgFFMwtcqzj9vHE7wOt4hKajS9+mLL3J0OuD2GvcmeoP8VHHPVB0Hxjobmf&#10;L8VEmJorxyo5JV49R34Lrfe/88yq0fRAVBkdIr25nYKjcbNG8yYeUsoMEHDA+VdW1vyizCpSkLU7&#10;GzRsdPoPIjWIJHpj0V1ZSkKOqK7477ix3ta9vZyusjZSsoB6K9zJ5rbRftysTSc26Twr3MqSFRZe&#10;e415Vug8K9zgZXLE7j9R49Bp38o3H2ivc5GaewKOR9fN61DiaYNm2f4RXudCrrIjdJXX6GPHe8Vt&#10;k0nOXtHaBXuO2GY/iEEny71Ehhl91wzkix5Zq4W2vVOFBt7Lm5BAGHVsr3ElRYhiODYnPQUs7xKW&#10;NgCbEeHFi7xxCyUqIo5ctG7gDWmTXuPD49ikibZaiUj2b2/p5Y5i+dizSMZa3wAHoK9xO49WyVsU&#10;VY7Mzx+7cm5t4cYuX1PplZk0Z29um2BCeJmvcnUdQZoVlY33cKqOkHGvccUa63PKgVYivc7b4cdF&#10;OpFe5wVvZx+KdIr3OV9Oeiq17nDcSbcTrMUnXhXuSIJTGb9uMqxosdQF4kV7jnXQfznBpKEncyXk&#10;TTW4GvDKz8aS2aIWU90uK9xD4RUl4vKc+8mlj7OI4jDooUgzXuPnvXuOX20pia9zMNeVOFVKa9zx&#10;B0tzVN17ndj4c2MaeHXXudDdfXmzFWNe54kDlRTITXucQxY/RzcV4pr3J1NMAfe8OI1g0H32yMRX&#10;uKBY4cWoJcMm7Si4v4MO3BBl72glCthoPIIZXNe4F+HO9DVyYZVAqyEi30cL3UFtWmhq2rVsr3FK&#10;Cba8TzSya9zssb3Hjy1er3MTAsNRy1WBivcilArA+3ljiKaWcK9xvxin8+kFUo/SR6fG3geKwO8R&#10;1ikvVXuZ8IqxNThH+0NOF4pQCK9x62p9/H6WgxXueKa82DT4xr3Oit7KNb83VCJr3OGh8NRzUVrT&#10;XuYfJWrjNC5Hv3t8D4cX25I8JBg0WOHTtOFe4nsNkaiq2oKg2IJAvxA+13Kyk1VKvfXuKke9bae/&#10;GgKVgzXuZSuth4cdAilQr3OiPA83Nbmvc4snu243M1uvcjmO9mXvy8dFMEV7jJi1ES38wpzZl+0O&#10;WKO8T10nUivcccLq1qoff7j2cSEEVtsk17jvYMbXsOaSriaXA14/DngYwfthdbHlO804mIptSgga&#10;icK6ub9uZ4KZ6t/Ko0knbtZEJPEqrtCBiR7aL3r5lgSpQivePBLyv0U6uZzqEpcrZcrap3IAAhf+&#10;jhE5nVsgTqnyxoB32+OXWAJcdTh1iuyQO/DsdOfwmPWl1GeN4MuPQRSWs0422B8Tf2c9bPXeY/8A&#10;ErDi/JJA9prG/Nu3XJMuBhwKI4A1ieaKNdzsAOHuwr8AHrq/TXFMTxDFoVxtFhalpgdGYypvDNew&#10;sl+C8bo584g3BZ06djeoalzhhwETPpWMNx9UFobxvSj9mCrUf80xh5xUY4jShgL6Hx8Of//VtTp4&#10;GDEyqwa9jfsf6ORTd3SUoBQRpjDpH41Lb7KQfDRXsHyZWYjULSVodmbttF1OuluPcdAFYzuPLF7b&#10;W7n2kHwHAa5mOoBIhRxM8B0T106xaBWKqX2F9MjSTz1VSlkQquwmxJ9nw5xqcLaeXdHrHbQX1H18&#10;aZzZNuPF93E0dIZS19tKxOlcUtOJ4oyIm97abA3HxHfjfHhuyNoipPiGJH3ccdzLUZ1ekUkbbCAd&#10;pmldg2Q6kRrP8mIVBALA/u/08iT06q5EbEaBtfZ7ObZvQtA1CcSPwNeS1pwFKaoyLUfzV0oIwqhF&#10;cB10J8bHjxI1BXwrFLCNq6hb2H9/Aj+ZcsiShe3jx8vKlicExQj4bkRq6kFRWxBCgsqAaX9o9p5I&#10;KmnjVUlVIgLbR+XA+9ea1E6ZJ4mqd3q2TQpZc6fxQCOOcMEOp/w3+Px5Ciro4pAXdTbvfx5tSlLE&#10;AH27KsJGAxpSDIFOZzKjE3YG23x5EbErxlwFbaT4+9zbidGEkVdxko24UocGyVTSViloN7W19zQn&#10;wuON01fLVJsjQjb4nTvxMVJt9qpNW7pQ20JeEZJra/c1PAqKnw/gOYzLHSsWmO4DS4Nx93C52673&#10;7aMUsBeFCPgvTmqWRJKiBQgGunfkOSWJX8/zFAUkbfCx4k/mS0jSAYpQFafB0UuKXpFS1Elpfedz&#10;uUqbWv2F/aORajF4to0BSMeB0+7hb3vGcfKlHdhzZQgUPTeVZFw7aCZDoPo+PIJx9FhBiG4HUkEc&#10;SrWFmQcNlWFuBwpdYZ0zroXNNXo3mCwFhf3eRjmKn+TNQp2yAm+7tb6eJPE2qQcOFbFuZmPxpRU/&#10;T2mrqyLC/J89lNiTpb6DxKVOZqUr5zMoB8d1gDxGl1ajxiloCVbZ9aGiDplh8ECU3lK032dRc2+P&#10;E3i2c4RYuRa1l10+nlG7nu0wZBmafCMMB60taTo4lZKagxK1lUMLdrdto4iarqZD5LUKTWCWayt/&#10;H4cuiFq1KHqa201p2ihFh6URxxxtAqoxGp8fo4y1mf6WpUGacEqLgL7D7eWS643sHrTqSoHZhTxB&#10;0vo0Rt2m64It3B4l5uoazpKY5iVXsNO/HUJU4qVJmn/ypd8VKiLIVPQ00VNHZQNPb9XElivVipIF&#10;P5ihYxbXtf4njRtU69MHGmi0hJhU40qMNyfTUoadVHmNpceziqmzvQ4ZhFHVsvn1EwurK3uj6vhx&#10;EUrSopBIAw2UlcV3auIHvpoGVUr66YOAsQvdban6+BVjPVGtxnFZKJq1UWAXIFlX6L8YKe7+1Enp&#10;M41fvgOmlvhuV8Pw2n8uOMe9bX977z7OBxjOf/KrYjVuGklNlQHde/YC3w4aWq1OiFCKdSoubKeF&#10;wyOJSsYGvAozp1Xwz5hMNRmgaInzCTa5PYfADiBs90s8fSkzVwgKIOMdVTY4wgAtew+riXxjrCcA&#10;pZ8UopBUYg8apEZkDKinS4Xxb2E8daUkqg4447RTLjqVqkSPl511LTpMgjNwBY6ePAvXPudM0xnC&#10;MLWaornsBtBBJJ1BPs4IndTxGjCMfStJJrJ7qrcaAa8eMc6Wda6OSnwuILVS1K72CKSFv+7ceI4Q&#10;m71E6sI21VRcImuSyRuu5SCDxWZa9HXqPzrQpKaR3iXRrRm7Ke2h7W4kU80o7cOqmlpIHigDqNJr&#10;Gs75Py5/yXsTpqTS/wClmRf4ng85Y/CVzvjyQSY3SmlkbVnN7EHW1u9+J1Xh/wBaUSPKm+7QJIXt&#10;99ALm/1l+m3JXmDFs00ReMXKxzIx+rXhtsm/hC5HwulFPjoEyvq6hdCfaTx63Nw9iSefOmhcNoBB&#10;FEc6pfjS+lHp2ZYKesWtljBNhOg0HwFzw1eTPw9PTfkKn+XNH5jRgMUkc7SPr7nhknJLy6UFA4Ew&#10;IEn1pCrNAz9tVv8AUn/hShkClknwzI2CR+amqSSTd1Hc66cGTA+lvRbLx+Vw7LtMoRtw3IPDtc8k&#10;Vrs/WhIWpZMiD67YosXnPQOemq2OqH/CkTrnmGVoMtsmGxqzD9Gyhj7NeCD/ADbD6AtFh9LEiEDb&#10;GqgLb6V8eDnL9xm2UiBBH8XH30WuZqV8KrE6yfi7+oLqXWPNjeb6yQOSywGU7Ywe4Wx0POYzi0UT&#10;NHGiMPsjaTp4i54NkbnIkSdu3YB1YUi79b+AwomeYfWP1CzZLsqsUkkAYsNzMdfiSeJlsbaed22F&#10;Q3bt35ISMhSwgYyRtomCVJPigmgRxXq5j+J1c1TXzby99VazX/t4zmSodidR4fSODH8s2ABsG3Ac&#10;aUFRXtwHVSJfOswbzJZr7hrc3I+HOxDVOoW5KDwv244O6RsAmrhKEzE9VMFTm9dnlCZlsbgXvzFL&#10;DM9kZjcXtxY2tCMQB10lKZM1gjzG8kiu7bwO9zxuWCenIBPfh2XUv07rxwpxNctYpkDGwNyOdvHI&#10;4JRjc97680haUHZ7KYVKjJrAKqNSdx7eFuQ3SpUAB99vAjhiFNq/hjrmrBsCsnzEbyeaBzNDRjzB&#10;NIdbduNPXZjQNnvqsVgnrtp2qDyWYAwJb6uFiXtJwq+Ka4Cs2sCND7D242SUMzNob24IG7tCE7MT&#10;TBSSdtSxWxgW+zzn8o8yL5mm3w42bkNnDGqYg1FasQNZSTf6ucZKGIkBAQDzzd2oY06DAwryVEoJ&#10;11HIktBMW2oPdHDNu9Sn7tteJBHXTtRYh5Y3s1idD7LcwJTSF9oGvDBVygjVNJIUZkYcKyz1kARj&#10;G1763HjzPVUTyUMu1byBTb48KkXYQ4kzgT7KVJTCcKU3T/EsPgzzhM+MMBSfMoJSewU6a8hUdLM0&#10;aGx+yCeHdxcIBVjSVZUjaKi5pnghx2viUkMtTNYeG3edtvgRxxqR5eF1EiJ+kC6du4PAxqUtwBJp&#10;SkACp/ThsMn6j4DHmEH+XvWIJ7dgh0J5ESPzApFjcDS/58O1OBE9XGtaQNlMVbSihxuro51eNY6i&#10;ZbMNQoc2+nTkmalREux2niFu5K9gmryZqE7tIxWK/lqb8bXNm2jt46cEKElePXThAip1Jh1RUUBr&#10;YwNjPsU/Hx5Lp6bzF3WuD8eFr9z3J/SkDi9OysyR1ST/ACpNwumh01556WFWLMbX7A8TovFrEACO&#10;kVRIwlJmlXPRVTjbTEG0YJ26E/TyOjLGxHcji1aS6JBj506tZipGA4VUmqWnqIwsc6ld1r2+POHz&#10;AMpYaH2Di1FspSdO2qqcCdvuqfFl/EDGGjjMsMbWBtYamwN+Q56sKpnXvp49+GrFvHhPD3UmduEo&#10;ETM0tMByjimKTrS1yKianVTcW/p5DbFg7MxFwABa/biJeX9wQQQOMnj50gL2kjSkkdNDbhPTeWKm&#10;XDlsZWIcbluNvgPq4nnzBSglSGXvoT7OG7SlL8Ugg7Iwxo27nvDjKfgaMRD6Y8wNRQxpFHOxCFpV&#10;UMpLjdsufEDjfLjZSXdBICrL7w+Ph9fF3eKESBI2nz6KOgyhpMJxnmKXWA+nXBcTwqWhx3D546lJ&#10;Q1PMEcsQujJYabD4nw5mbH6dIC00ojK6XLccUpLoKUqg8BxohU6lKoJnq6KT1N6YM4DMCNhWBS4n&#10;SGQuIljuXA8SF53HjdNL+kiZHUa6H8+WaCm/AoGR04GjGEq+2sWO+n7MeDmKGspKrDZ6gOYvcYFG&#10;B+xa3h48xSYhGJt0RaxHcGwv7OOtr1HAQkY4/Kii5T3qdBBPSQKd8N6W138nRsb+VerppF2xlN0s&#10;qqLvuJGhPhxvr6XzTFUlRI0F3VmAJRv8Sk9jxIrQtWvE0XoyxLK5RgPP5UJuQM03o8Y6eVCNh9Jj&#10;KrTy0sUzpFU0yncaWoRCFeNvYeKDC8SqVp0iqZxPKASSBYn6vbbi4hK4ABM4c9VHKUJQMT+tFc6w&#10;dKMHq84YhiWUsAly/hr+VHHBOxliQgAMVkA+yTqPZx3jxKKexVxf49+J1WhTPhjp/dSN1RWrSmgO&#10;remFfgUritp3K7SSQpKEHsR/TyTLU3UHdxpDCG8QKMwNKcTSVwrKM0Rlgp6berKRu297+I5LiqYj&#10;9o30vp+3hY5aqVgD140iCicBz5Uk67KNdDenp43VN3d1sdw8L+znjU7Gsuqk9/Zyv5YLEnA0/q2A&#10;1hmyxU16SVMjWmAFk7kj28kyTyPQzHddVRiLa6gX4Dr5gNxpHi2zXtWn7TTh0owyhp+qeXaLFBZJ&#10;8RpoJkc7V2yOEO5j4WPPUc/zlLDKovvQG5OvxuOOqT3UmT7MD5U6oziaZ+p+V5Mn58xzLLoQaHEK&#10;mFANbIHutj4ix46mMqvckW8OE+sLOyDSZhoIxBmaSEbmKcNYhiLMSP2cxlg0isl7+zhTeMkoJOHX&#10;RmEhW00NHTHEHoauSOqa8diL/wALDnCoFT81EKcKoJu24XFhryA8yfS0FasYkbfl00b2xIPVVxfp&#10;Wyjh+aMEFUPMleRVCiM2W/iGPgQOZ58fo45lhmcBibKe4BPftyD13CynwnDjNCNtCliEj21aLlb0&#10;60vy7VgpSUWMNYKdT8fjzLTV17qSTGCdbWA5pV0lzwiJ6aeW0WzBw66yYx0TlwhVxGrQ++LeWRpb&#10;wtbxtyS86IwgVSwkF1a+nBvk1wt1QxkDb5UhWsqT4T1bKJl6n+l2D4dlqrzMfLiqYkMaU+27MxF7&#10;cXXTqZ6LPuFVlGChjqIiL+3cPbyVt4kd/lL6HDIU2rZwEfGiF+UABRmNla4ub6yeXPmF11KgWohx&#10;GEENqAfMHNF//hSdl+PLX4u/Uz5VfKGIphtU4/xGSljBPxvbkP8AZFP8hZkziuMdg1GBQBvQUuGe&#10;NfUr/D0xd8c9FvTvE5XaR5MJi3MwAJIdlOg0HbT4coZPsvzJaiajmc489Xq9zux56vV7ne083Xq9&#10;zraear1e563PV6vc9tY+HN16vcdKTA8XrwrUlO7hjYEKbE8SLfQ3tIFX0mvcXmH9HOouIsq0eGSy&#10;Frdlva/w4WfzRkYTPpSpNstewV1fgt0vpE6pNGs9bTlFcXUBTdj4j4W5Vu/L5hCD67KVixWNvxr1&#10;+D3049HVfiNbDT4tD5ZFt1+4PgCe3BCLdRxX7qMG7QE10XC6nhzKXoIuUpleaNIpCoBCi97Cwa/x&#10;4csNgHpFLFJCMBXlYNqOPkGUodpjaEMpNrAcP1NBRpLE1y4ZHpPkGUx/K4dhSVfnAg7kvsFu404W&#10;/kG0+KMaMEfs9lMOO4vh2D0/zeI1a0qLqCzABvhrwYZ+jecoYlBpFgijuoNgCRfTj3dBOymATFJe&#10;LqdkiokENNXJJJ7FN/vtydR9GJBNImMS7gFV02nS57gfRxSiAIIreEbaw1HULD3ijmoFLbnKNdSC&#10;LC9/o4JGEdM8p4XNGtRCJmKkG4vqOKp1DGvATjSIxPPmYa2KT5BRDsa6t4leKnB8Hp5sQkpsHwpn&#10;Kra/l6H8uJtJp0KA240w5hx56HDIq3MGNxU4YgteQAgHw7+PBEwzJedaiVpaWlSnQoFIJA+sD28W&#10;CSIIrQUknAUCGYusXR7CYoqfFcWaolDlgsd3Pw3EeB4o4ejmK3STEa9VLEk66i/gLc0lBnhVE44i&#10;aDOr9YWTGeWiwHCampaJQAAlgbeO5vDjzR9IcmUFV81jMklYx1b3rAewAeHH9M4HGqd2pe2kViXq&#10;q6r5kw40WU6Knwk7iqbxuLDvcnx+jimpsvZRwxrUeHi691P8eNgcTTim4G2KRuJZ66w5hpwMUx0w&#10;+cpW8Q22b4cVsWIHdD8nCIrLbtx9Ke86PL9aohsroHq3KsVMlV/WDEHriZVcO76gka3Hx5HhnxGr&#10;r189iQW1Pa1uMpMYJFKw2lO0044hhOVsDylJPSwojIrPt73v3Ibj5T0DGCMtrZ2sxHGitW2vFxIw&#10;40HVfmLCo8RqBCy28iHdBGw7Eag+wkcY4sPqZfn6dWuSGYW+Av25stle320yp0o4YdNCPUZ3wTCj&#10;lvF1Tyo1eKnZXNtXbbcH69eJ3EsIkZ6Zw1y6KWIOn1jhgy0UieYqynCfKhFy7nqjqf5xTqjbaWpm&#10;WPetibAE7T4j2HjZT0sJefzPsoT3Frjx48pCZ1GtBVKevxfEWpKKnpP8pOA/uuDtNxb+PMVZiGHu&#10;fKpHs7xDaLakA+H0cukCMKZddxg7eipeCYDmKOJp8YjtBBUuGkDXQM+oJ+m/IFLjiS18ccSMS52f&#10;Xbx9nNpgcKROak4in/GMjzxYFU1FZMsYhHm37e5f90+Px5wq1xiaujo0pHF1Op0HfvfigIKz4RVC&#10;8NMqrHhtfkbD8EqMbrMZgaNHXRTdhYaDaLnv35hloMVGGzwTLskUFV23I79yB34s/KrSnURFFguk&#10;xU+DNGVp8zUU+HyCaJmWR2baL6H3Bf8ALjXiFFIXRH3RqwVTc2Fwe4J47rDY8Rp1LanMeFKnL9Q8&#10;onekj810eSRCRc7SDZbAa8YM1Z46UZGleq6mZowzDAjb4vPrIUsR33Xbhap1hOOqafFs65iRhWOj&#10;wbqniOE09DkXLtSkciGOreaJ0RkbsIy+lwe9u3Cr9QPxNvRB0830iZi/nsqliyYbC06lvhKPc/Pi&#10;VecoaBAqvcIB8SvZjTzhXpn65Y9UtUYrUQYVZY0jLTeZZAbldsd+FHzh+N10ioZfnMl5Lr62Z0IQ&#10;1U0cSe7oCbXJ4VOZ+4I0xFJTasKPilU+lCrl/wBHny2EHCMbx6TZvdwaaMA++bkXe4/LhXsX/HA9&#10;SuIVTPkXL+CYOzG8cnkT1DpbsbM+0n6uFDucuvp0qIANKGS21CUJA85PwpVV3or6FY5gMmX80UdT&#10;icE0bRyebVyIXVhZgTCU78BXNv4gn4mPXplpZ8342IJSd0eG0woIwD3AeFFP3ngXL5USoGjIOuqg&#10;DDphMe+m/pl6APRj0fjhGQ+m+B08sGqVE1DHUTg3v/lqgPJe/wAeF7zBkzq9m+pNZ1fzBu2td3xr&#10;GXmf4jyy7G45WcKaWlRPiPtNG4o6SnoadKSjiWGGMBUjRQqqB4KosAOKnIOAejfJFRUVnUbMVRir&#10;XDRwYdTMbEdwJG8OPo8Imas33TRMn2VlkM2w+Vbd8b8FA+q30f5Hq2qennTo1s9rCaudWJI7Ei3j&#10;x8uinTdtI+1PrWIJMVBd7G2u0afnzFVfiH+oPHIzhfRzLNLhEYFh8nQGWQA/EKeMKuUp6Kp+eWrB&#10;Ka4GhgJ3SXY/FjY/V24zNkH8R3r1OkmJQ4ykNRYgylqWMg9jb3bjhYb0L2Y+VJ1rec2mK88uH0MZ&#10;aSSOFF1NyqgfTfg65R/Bt9RmaIlxTqNjEWHxy2N/fqHN/A66HlAbh77UGOkmBSJTZ2KJJ6KDCt67&#10;9I6GubCnxylepS940e507kW0NuG96e/gqdL8FENbnjFazGCNZIwRDH9Hu+9+fDlGWvvYSBVe4XIh&#10;PvpAYn6psgUkz0dMsk0oNlCi4Px04ePKPob9IPSyiFXU4NQUgiAUtMUdgPHfJKSbni9GTD+Mz8KE&#10;CGSkTA+FBjifqE6wZlqXw7pvgBe4O2WSNjr20UW05OxrrH6M+jEUtRh9ZQQQxLZ4oNkrtbtYIDwy&#10;ZyxpgRgfSqpaS3xPqam4TgfqnzTh6jM1VHSSlgbx/ogvwI+0eAZmD8TDp9gc0+GdK8AqsSrY4hKo&#10;kRYIxE3Z/e8OGCUNsjAAfOn+8THTSil9MuI5sZf84eNS1EVwzJTsysW/4mfDhP8APP4m3XbF6Nqz&#10;B5MKy5CC2iOZJhbsVF7Fj9HL97GwCkLj3AAUI+EenLpThlOYavDhiDMArPVMXJA7A+Gn0cIH1C9a&#10;fWnN1VJBiec8UqRNu82KHdDGVtrdFOvEy7gUjW+QImhNw3JmVcGkimwnDaWneBdsbJCqsq+wEC44&#10;XaWvrcwrLilWtROnmKEebcd9/wDiXjwrU8TWkjVtpS2I7cWtXnJMs4c1JDG0Fey7Y2S+6M+B0+Hi&#10;eMzr20p1hGHGuthve/LA/SVgr9Yc75fwiUmolfyGklazFdhuzN8eFFwiVak+tCm0h0gUx5kxumy7&#10;gFZj1Uf0VLE8hv8AAdvr5uDZLyJlXB8vUtVTRRt5kSlpCFUtYWuT3PJ13efdUyENNztHhSSqfOgX&#10;nSGnHP2qo0mNPV+NfOS/EO9d3qjzh6uc69LcErK35PDa5qenpqKOaokQWOiKbpH9AHFDU5jyngjM&#10;DUxI3a0Shmt8OTJb7r5nmEFSdPWsgSOiKA7qrZkShGsjYTRY8pel71xddYxU12X8TqqWT7M2OVjU&#10;0Kg+PlAgfTpxKYh1JoQTFhWF1OId7GX3V+q+nJAsezcrMvux1IEe80TvZylI1ABB4iKOJ0v/AApO&#10;pgqocT6n9TcGyYrAIIMEiElUSPbIO308ReIZ+z+/6PAMPo8PVh9pwZHB+AUgclqz3FsbeNQKo4qU&#10;fgIoGOZ2X/E46pUbBEAdQo+uQ/ww/Rnh3k1PV/M+Zc8VEdj5bVpp4JLdy4sTwLMd/wA4+LBmzBmW&#10;WKM91iZYVt7NNeSpa5Ta2uKUJSf71I+O2mnMzbuEyEFQ2BOJx6asU6Q9HPRd0uljj6TdI8MFVCAF&#10;mkozXTg+DMzKRc8Cmppch4fOZqwfzSpPZrPOxb6TfgsCmU4D8TSXvn+JCUxsPyo+mHVHVLHqGKiw&#10;eL+rmHIPs7oaSIKRqdq2I4/wx9TcVprZOy7JHDawkqWWmjX4+9Y244q7aaB2TwHE+m2khQyo6nXB&#10;IxgYnqoN8azn6bsj1xi6l53pqmvDD/RaBXxCoZh4BU3G54h8bw8YbOxz5nigw8ge9SYZF8xN8RuN&#10;xfjH591ZgDThxw+NOpUtwS00eqcJ6zS/yx1CxPMqqOj/AEkxvE0J9yvx+dcNpvg/lN7xX4cSE1V0&#10;oand6egxfHiouJsTq/lof+iYtpynjWYWqOmJ+JMe6nksXKzClJSOgCaEehwj1IVFQi4vjGXMno5N&#10;6bAsPerqh8POmLKW+gcD7+u+ER4h8pk/BsLp6xhbysOozVTgfBgDrxK8+1bnGCqMIxPuwoRflG2x&#10;DiiesmJoVIemU9LQnEc/Zkxiugiuzz4lWrQxW/140KqV48TdP/UDnKjPmRS4JRSD/L4jLHSfWIms&#10;/wBw4FXr64u8GxHA9PspN+aYGAx604++kJUeon0l5IxBqLCKqLNGKQjaaTA4JMRmUjT32iuo+s8T&#10;0Xppyg1SJuoOdq/FpQRvpsIVwPoMjAi3x4jGVPOiFrV1Rt9RiadVdLUNKUyOk7a41fqW61Y5TEdN&#10;+ntNgFL3StzHVpEhHgflYCJb/AsOLaLot0ywMhsu5XpaeGMbjW4zVGomb/W2sdoPwA4NLbJG2oKh&#10;qPXOHpRcl58mJJ6gMPb0034Xn/P1eC2ec21WKYjMdcNwGh8qmT/VWVg0tviWPO8R6q9O8lt/LKjE&#10;3xCYj3KLC6UEXHgBENPr4Zm7ZtvCCDPAY/CtpbU6YAH+ccfM0+0/TPPuZ1SppcHTD4rkmrxWpeWY&#10;D22e5txuTrFnTGbUuScvPhzN/u1bd5bHxEY0B+nmjercwQnDrwH415y30HxY07w9DMn0yPiXUfMf&#10;8whFv9HpSI4tP8TC7H6rcS+N4djmMzGu6jYyipFqy1k4EY/6EA2JH0cYeIaILy0p6pA9tLgz3QlK&#10;QPLb7aEHAZ8k5Xpfk+meCsfN0vRU5Mjf8TnIvb4343UeaMo07fJYE1XjcjDaFpYSsIHsHsHA9/aO&#10;0tlaWQVk4GAYrYt1HxEgTTpU4dm+pjFdi8VFgcCksXqpg8pHtJvofr4tcMyp1gxqMvl7AaXAKUat&#10;UVLKHA9paQi31cQ3N9d3RhKQ0n++xJ8uNGZZQsARNBLmLqz0GyxV7M1Zoqcx1rHalHRK8lyP3Vjh&#10;Bv8AWeQcfw3pXk5Pm+tHUagh2i5gSqViT4jYpN+FT1w0yj9u9s2gER7MTWxavqwaQE9CjhUCl6u9&#10;RMYRYukXTDEESTRKmvi+VT4MWkAIHEVTep/0yYcHw7pxheL5qm/dNHROEb/giAOFI3rs7ZP7IFfk&#10;NvqYFPN5W8ojvVgdIHGs79OfVDm0LX5uxfDMvRqCSgZpyv0PoL8xYt196+VNGajJ+T8NyfSMLLU4&#10;zUq0oB7HyIyGv8OBG83yuFf3FtKB0rOPoKEaMpZR0nqOyuWE9Den9c4GccfxLNdQrXkjpSywqR4H&#10;y9bfS3A0OGdSOoKmfPOacUxu+pp8LiFFS39gla72+vkdPZheXsy6pW3AYAUdNW7bP2JAoZqDDcuZ&#10;EPyuWcLw3BZWAKtUEzSSKPZsO4H6SeDBkX0wnGolq8Gy5GX8ZKxpK+cH4O91HAkpt1QKlmOkk1r8&#10;ylBgknqoB+snq66M9GC79Us4w0UW3cyS1UNFEul9CxD2Hjrw1WWvSZneWlEOKK0FOLWEjpAv/ICC&#10;/Ctd8zbJ0BQX0hPiPupUXSkgRE9PCqrern49voOyVO1HlvMn9YK+K4C4NRzYgwPsEx9y/wBfB7y9&#10;6a6LA4VvXxUpGh+VgV5D8fMcHhSJW5qaQQBtUqBHoaQKhuZST1zIqtXqp+PbFnqaobJnT2uxdQCB&#10;Nj+JNSUYA/x0UDKW+IJ4vqL059PKuqFTieFT4zOBffWzPIP+QD7o+7lncwt2UFNy+mOiZ/d6Ugd7&#10;50+FJ09EfOiN53/Gy9TyYNLQ4Pn7Aem+Gyf8iGWMMijYD2GaTdKW+N+CxhfT/Dss06rRw0WDQr3C&#10;JGh/LU8B7m9Fkyr/ACdCnjsBxijS3yl1wy6IHRMx1iiB5w9bGffUDiEmHwNnHqpXuRYz1FXJFuvr&#10;aMe4B8Odti3T2CfyquvlrpR/ucEbMp+7ThUveDM1g9y2hoHiYkelCRGRsIxONPuHdEvxF81YWMRw&#10;DJ2FZBoGJ/0rFqqnpZEFu5Erb9Brx0oc0STVa0eU8AlbS584WJv425FmbLdcbm8uoIPAgelBPNVM&#10;tYNpxnzFd4N6L6LDcErs7epzq/h1VFWEx05wvfVKJVN5FjZTsZh2sOCFQ5U65ZlkJoooMJVtBcXJ&#10;9hF+/IOvM9yTLEguEvESSQThPDqottVPpxSklPDYKzZc6d/h95LqT5mH5iz3OwBJqXFDCSP3QEG4&#10;g/TxS4d0A6lV1TszPj76dlVQB/yb24B7zf8AytkarVgmdsn4UbqsHbngkdRJJoQW609MsJVcO6a9&#10;Gsv4KYzeKeuMlXLcdvfkJAPFHhXpxyilYP5wJ62UsRckkfHU+HAjedo90EEMaEJgHECf30k/lbzR&#10;0TKayD1QepHHHiwnD8TXA4rmNUwqmSEKPZuUDTgpYb0rylg0L/J4ZEAutymtuwtyKrrfG7uyNTqv&#10;Q84UoYsWU4LxxPONBljFP1NzjV1VVm3FK/Ejc6yTSFfj7l/z4uKbCaHDKdJaNVjc6bQlrjwvwAP5&#10;k5crKXDIPGfxpWbdpsyJj41Nw7pZC1FHVIn6axW5Q3PwJ5Pp4lUhKqQqSdQLWN/AePCR24n7Ijrp&#10;aktqGE0tcJ6YVXlxQVoZZL7iVAtY/uj6PEceYkjSnNLtLi5Kta/1a8Dbl0Vq1DA7I+dKEqgaREdd&#10;CRQ9KpI6ZkqIyQ/vKdoJuT4A9hzqdYzE0UqMRp3HE4uFapBHVFOlpSRs9RQg0fS1WpBDNBoyjVku&#10;3x+PMVKkci7qWMbADfS/1Nxh256Tjt2/CkWJ2AzzwpW4X0fAgSelhaSBjY+7cfUeY6ejZ1eGKMiw&#10;JAvqPp425faSCSOvoqrbroVG00tKfo/DVJPDDE8TFdq+6SfbYDnORXp6VISbuLkaG4J8OMIukurK&#10;vnhRn36hwilFWdKcQo8NpqSJPMlS2m037W19vHTDlmmj8iXab/aBP5cILm4CCFYxwpgAgzQk4D0t&#10;euofk5AoFhv1tr9B5LSn2FhFGq3073IPChd6FgaifKKfUypZ2UIOE9HZ6GW0cEabgFYglm18deRX&#10;oJ7K1Vra/ujuebTmaUjwYHrpz8uoUq4ug9ZO6CsNkFyHtcC3gRxznSFcP3upaTQKPHTXXhba3K3H&#10;gkHA/jStm304ztp1x3pjl/KeUsTxyshA8qmkLSG/u2WwI+m/Pm0/iV9VKfqt+JF1XzrhlR59HS4h&#10;HhMEhNxaijWFwp/whgedUsrQq2sWm1CDpmPPZ7qtEuRtgVtGeijIM/TP0o5DyZVwCmqKXCKV50tY&#10;+ZKvmuWt+8S1z8eFDlxogbb34pKiql4o0w7cwyYu5XvbjKq8VdNd8bpMTYmw0B+PGSaYEJr3IzYg&#10;1/Hniatqr3MLV57Fu/hysmm+8Ne5EmxDYbMdOWCZquuvcxDEATc9ueKZrRdr3Mfzuvfx41orylYV&#10;7nBp4XFpBcX7HjgkbKpgrbXuN9Tg2EV6lWiCn2ji5F461/FSNbKVV7gU57wCmwjCqcRMSKqqWMjw&#10;sBu4ObG/XcqUFfwpmid9GgV7jrTxpFCqL2HCVaioyaICca9yQCbEMeMVTCvcxMTuDeHjx0VQxXuc&#10;lZdwHt5oimokV7mPNn6TK0NIBdqmsgj0Pxvx2xwfJ6Ek08hOgE9Ve4J2FLspwCLW0sPhpxYIVxqP&#10;EmNte49jTuTy5R10rivc70sNnEKhp40ycK9zg23txPWpmvcx9tOXUnTTRE4V7mGQkk6cYrYECvcw&#10;7mtYA83VZr3Oxpqx09nGdUUmOHCvcw59po/82GL1Lp7wSKxPheRR+3h7lI1OnnhSzKgFOzXuBphw&#10;j+Vj2+CIP+TRw8uMVUqcMqJr3JlgbE+HEwxmrDZXucWI2m505QeGtBNe5gsCLk3t4cc21cpI2V7k&#10;GakpZriRdTxX3ykbDSzvFoxBr3Geqy9SSN+jO3i1q8P8VGTN+pP3Y17jNVZcqFF0Ibhii9Txo2bz&#10;JKq9xjqMOqqfSRDb6OHKLhJo5buQ5XuNcwKC7Dj+sKpUFTgK9z0AVoqkNr+iY/dzRqxTga9yHESa&#10;eIsbe7pzacRTadle5gqSTTSKPAg8ooYVo17k+MXZV+A/hx9Rwp1QivcmgHvwvJrYNe5zNwe/N7av&#10;XudPZltrxvRGyqHGvcg++O+o4sSK2BXucqOy1sLOLgNy/lTRwr3I0ACyzKun6RtPr41xqgwr3PT2&#10;F78eAmn5r3MEYvWo3csh5pQg0ydte47Qj3Bu5UkinU17jim0C/GqdIr3MjH3dOaMivV7nA3HNBUm&#10;tV7nRvckdzzeyt17kd1C6nlDTRNe5Cc6/Xy+PCqivc5YgPNwjeNBBID/AMhc8g4Y0xOFe5xjcNtY&#10;634qqx6K9ySGGoHLmrGTXucJFF78pTQr3IsI0kjYXujfw47ECrGvciYfMDTrqbqSDxpIkV4CRXuP&#10;CvddRxOUDhSgY17mVWvqAeeAjbXtMV7nTsyi9uKwAadAr3I8m/bu5QATVCkGvcjx7CZIj++jfeBy&#10;0YU0UxjXuRsNcNTKh+0t+MjZTROFe46HaQAfHjIJ4VdI417mdGB90X05cTT1e5j7aceJq817mE3v&#10;qdeW4VXhXuR2J7+znqTEV7mOOZon8wm/7OUcGoUkeQFivcy5gbdWU2Ik381AD9K6coa03sr3OcLL&#10;bvcc2oEilte5MRRt05qSKdGzGvcxyMALePNTjSciK9yXDKtTRVGHPoJIyR9K6jlkCSRRYhGlU17i&#10;ewuYGmVW7qbc0BRmOmvcdGY3uO3FKE0sQAa9zMrBRrpxsiDFNEY17nPdcWHKjw7asExtr3PAt9J+&#10;PHNtXgV7nIE25fAVYJBr3ORksL9+Jz4aRFNe48YZiDwOHNyQb8R6i2qRQYumAFSK9xLYvClBmKQJ&#10;/k57SL9B1/jw5dOpQPSKPGD4RXuZwxOo8NOJdtGKca9zKjbvdPHCNNPbK9zn717DlYqsTXudsAty&#10;fHlgZq9e50DY2HPTXiAK9zG5JF+X215Q4V7kVmIIPGyMKQuIwwr3ImNfpFhxFNGWyNb8uVWrWBPC&#10;k6Zivc5h1kAZOx157ZSyONe5HdNxaK+jC2vLE4RWor3OOEMULwE6pxgVVJivcUUR0ufHXjxpaMa9&#10;zKxuL81FXFe5jb2Hjoq9e5y93msabr3OBPKETWima9zjr28ON4CmTgK9x6w6o8qRWt2+PGgotqkU&#10;Ebtsg6hXuJfHaWPCceEsOkc4DfWe44cXKBgscaOGTKRXuT4zdQbcQ9VGoM17mZbX+jnjTuzbXuZL&#10;WbXjdJlCcK9zssDzQFUSnTXuYr3Nxy9ObK9zkdQAObBinkmK9zoqCLjlCaorpr3OgzKdy9uUUJpG&#10;4jvBFe4+4ZKQ2p10I4mJ0QRQOu0xhXuMmdsPZJIsx0w/yhtIAOxH9PBU8PzDetO0baUWFxqlB2iv&#10;ci0kwqIBKPEcD0RQv1CvckEKe3LirA4V7ngLdu3N16vc6db6jmyKttr3MCbVf3xdWBBHw442vuzN&#10;IFeHGvcTxhkwjFVIG6N+3xB/aOPrYOqU8atq6K9wYcLyNmPE4fmaSmaRG1U/DkvZf2eZtmKUqS2Y&#10;VsPCgO7vI0wdKiAa9xQ0nSHONXKA8IjB/wAR5Klt2M5qv7kx50Tu7427eyvcf6boTmORissip8Rw&#10;XMdhWYu/eUgedEbu/KI8Ir3FHH0AqdDLP9w5J1n2B4ftHvYKDi9+VHACK9xQw9A8JiJlkdi1hp/R&#10;yTLbsRy9iO8WokddBxzfB1fh4V7iV6o9CY3y0cfy+D8xSD9LHb3io/e+ribfHsis7uwKrEQ62CQO&#10;KhR5kO9RD/cvHBWw8AeivcLBhlQ08fyrja8QIN/HnJO5tlWq1NufcDBFZJoUAPOvcdVU23Hx4l2U&#10;apVGFe5z2qdPbxoqr2uK9zsIA2zjgxp4YivcxNGw8OamqDGvc4KAH2vbae45pLnd48KRur0Ca9zP&#10;kvKP84z5R5eepFNDVuo80jQKdCfq4hzRZt0a0xQLzbMvyNst1A1FIkAGvc2avT5+A9lrPmB0Gbc0&#10;ZmM1HVRxyxinF9ysLj3u3Bdke4eY7wNB9TqUNqxEYmuPu8n1LXNg6phpohQwx21Fnq44ELt4d+WX&#10;dPvwNPShloJJi1HNiBFtxdrX+oDkms9kTMy/cOK6hh+NYuX/AG/55fnwnSKYqzMtDSqRvUMOHWyD&#10;+HD6SsglTgmTqPzI7WaVRIfp94cHVp2Y5PZmShTn+Oon3YVFF52k55mP3vqAPCkjX57jjAZHup/w&#10;j9vDU4D0gyFllFjwLCaWlC9vLgQW/LklWm7+X5eIZYbT/mj51F9zmF5e4uuqV6mk1Pn3cWVN1j7W&#10;vxdxYNTxCyxqLewW/hwZJUEYJAHkKJlW6VGTPtpjmzviDgrGwW3Y8zfy+C23b8Oe7w7aUBpE7Kav&#10;604j9vzTe/66c//WtikgrEmD03upa+5tQP6eYy/n2VApcEngBx541PzwSmAKfafpViYaOtpJDC1x&#10;YAE6jk5axlKwzybh2BPiTwKLcSCVpTHVOytzBxoWsO6ezYlTrCp0Yguzakn48kVaU9PCJZnA26lV&#10;OpHw4RJvypRDY24SrYKqswcKEXDek9T5YSpRBDHts0YNzr2/p4xtiEc1mp12qAPd3a2vwxKlNka+&#10;OE+lKkIhI66WdD00XZUUyAsI7MEK6AH48hyVdT5pj7gai+otyjjobSFT5+dWW2TspWYJ02TEZ1j8&#10;smU2BYjQC+gA5xczm7SS+6baKNLfR34HlXw/g29Jpz8sqNtDLgvSulpw0eJQE+C27fSR35BqI4ZI&#10;rI7BPZ+3idOalsxhNOMEtiDS5oekME5+cWnYog9ulrcgrVU0YKTWsdAxPh8ebeu1K2Kx6qMS2mdW&#10;HlT7g/S+lWpUtSXS40b+PMXzeHLZS/6X94Dx9nA45fuDA7OBrZQTGH6ULeEdIYHQ19LSHeDYjboT&#10;9PjxNYjmClWc0u8LsHt5oXoQmZKjxwp4pKcDQmYH0axOdPOkpVjFtFPifq14mYs30FHJaSQjcdou&#10;dPp15u6fLw8Jw9lPhkqHM0IOCdHnp2LzU26xNwNRxMY91AwqBWjhnI1P38RNXCmxChJ9aeQNG0Sf&#10;lwoQ8C6Fiqm+YmUEd7EWA+A+PEDUdV8MpaUv5wkYXCst7X+jim4fWSAAQOOylRSD1c/ChDwTolAr&#10;szRogB0uLm3t+nieHVKFJERpWAIv7g5onUkACcePx6aqtOswCKU69KaJjJO6gFfdB8T8ed5j6qoa&#10;JaOilJaUd5Baw4xIjER5Y/qKUqtu6Tjx66lYH0uSnxA11UqlFPuhPz+niFxDM9RNTxoJN5UaHdYH&#10;6eEynu7nT7+HlSghLSAY+dCVR5fpIJWkKLuPb3dQPDgSY/1BqU3UwYJImpG/t+o4oZcJOogED39d&#10;OGHNg4baUNPhMMKkJ3bubcTMXU7E6akOIUE1MvlE7I2BYtcd2Ps4akfmJg+h+VJljvcADA2mu3wq&#10;kkusinW2oPEtV9Skq6KSSOqj+YcEmNbjaf3re0c8dSVBKcB0zh5edFaFIQrEn1qYlLTqQLXt7eJy&#10;h6hOjR1KzgIQNxfQfHvw+8ShAIpcbtKzAMHrrk1NARZxfjvHn7LFAklXidVHV1FSSIYl7D/iXHCw&#10;tcCYgbRxotdXpVifUY1waJnsirtA8eP+A50/m1LUUrwlXCMUFja/YKv38det1OI1JOzaerjTKccZ&#10;9tYWpVilV1NhfX+3iawXI2b8UxWpqcSia8yhYoQNWJ0F/h7eJLcd2n7pEbeilTZWkzIx4Vkqa2np&#10;1vI6jxJPa3BFy16buoBzFSmOkklljJaV1BNlOnuE6Aj28LjdDSZMikXdq1E7J+FJrEs9ZQw2iaqr&#10;8QggTXV3UWt49+CZhH4aeesTxQ4vWBpKeTssrgsSTf3vbb28DrWYFJKQk4dVXTCZ04Y40BuY/WX6&#10;dMso64hmajLxfaUTL/G/DF5e/DFw6Z4TmBV82JgPdOm34X4YNOLcBgberEGnEvJZBJx86Jd1X/GN&#10;9MfTbzAlWlVtDWHmAE2Glh3seG0yh6NejeUalasUsLyIgW5GoI+jXhs1lT7iYAV5zzhRI7eaftEd&#10;FVRdZ/8AhRLhVGJKPJ8S/pDZREo90f6zPwXKbJvTbLdR564TDPKBo+2wGmnBba7lfno7xRAHCcaJ&#10;RmYT93uqsbrR/wAKCvUrUYbJheQKlKRn97zjZrf6v3cUpzbTpB8vSYfFFYBQUFtByTbXs/YZUFaj&#10;HQaSu3gUZkmqluqf4sHqj6gPIcdx+Rpmv70bFbX7/nyC2ZsUbSKV0U91vwftbtWrP8IPmKKS/jIm&#10;iD5q9THVjN2JPi2N4zVSSkEf5ZtfpF9eN3z1S198jXPf3iL8Ef5BtOxIw6hSQuE7TQU1HUPM1ZK0&#10;tVVysxFid5P8eRpKiV12s5b6Txe3bIbMgCk5I40manMGMVNxJO5Unvu1PwvzBtVl1Gvt4vA0iBXo&#10;qA9bUbwZJG9vfnWxQALA254VWK5fPS33Mb30v4880Uba25YKKcKckjZXIYnVAFQ5+rTkfyEvf7uK&#10;tZNaqQ+KTSKFa9h8ecmQJqvKJVO2vVwSfzNHPjzG0j2t25fSDVqkJTx2Lm7Ac4hl/eF+bINarkVk&#10;FmjJVdPHmCaMSWJGg4qaWUVWKdaSqeIlSSb8xGFSpQace7wk1o1PWttZ3F+R/JCtuAvfioOdNemp&#10;Br/MPu6c95ZDajTmyua1XZqSQQDc8yOotZfDlEnprx664RSMzfpD35GVG3antxaVAirGBsp0aaAq&#10;NvObJpcgffxoKk01NcFaN2CNe57cxrY9u3H1YVuJqWyqi6+Hf284PHc3PLJWU1oivPPHaydvjzwT&#10;b2GnKk6sa3MVjQF7uTYDW3McoYC9+PNqBwNaB6al08iubA630t8ORERIE8oA21Pf28NFKU8dRifl&#10;VJ0084hWVuMVfz1eU3lVW6ra4AsL27m3MEm8nQAr7P48WN6U1qs1Owj2uDZwQQfo7HkaamMSBqdb&#10;EdreA4pafDh0qOHQenprdOWJY3JibPJiDebIbbSDax7E28SeclpWlTfKxueUXcd0qEjCqEVDgn8m&#10;kdWjBaQAAnw/v5DWlmvIl9GOl/hw7XcoAGnh86qSQRTnU4gs1FQ0EUYhWjQg7Tq7Mblz8fDnOjpZ&#10;TL4rY+3jd3cp04RiKdWEuCCKw1OKVFomIHugi4Av9fHWawkXzfsg66cCTKYBA+NJm0aRAwqfFiVT&#10;JRyvG15XsFN9QPHjRNQRbw7PuOvb2Hw4IWrtYRpIECntYTtFCdh+dqYVH8uwCgEURSJNsh3kOv2m&#10;ufAk8Yaiirqqc1OHtZLbRp2I4stcxVbAoWQQMR1g8PSitomdZJIo1GDVHTvBcs0OB5yp50xNHd5o&#10;CUMSI+qtGV1u3fXtxEZooMYoqRa5mG5Tpc2ux7KAO5PFiM+GrFMAe+ngkP4p2DZIo/3pHw7oznLM&#10;VTk/Cy1WtfEiTgRiQpCmrSSk/YRBqW4C+cs+ZyyLglRmbG8EramkpYmlkWkjM0oC/uiNLsW+A49c&#10;Z5a7VqjoT00rbkYrKQOgVaB0V9Fvpb6zVTZK6QZ7wl8WhneFZKslDItrvsLW3Bew9vKzOo/4vHp6&#10;yPikGDZvjxXCa2VEmaGrwyoRwrfZDDZdT7RxIzmVmkyFTOzSRApIm6YWqUqmKthyH+EbS4HQtS1+&#10;M0tTB5QSHYjEIxA3yA+LHw4hMT/GG9NuJUJ+VxhFLuGA8qZTcdr3UW483dtvrkrjzUKMRdpOII9t&#10;Drkr8MLIOUKmGdq81YghkgXzIV1SXWRT7QeLzDPxLfTzmmhphW5mpd8nYtUIuz4OpNzw1adafdCG&#10;1AdKppMthjVIAx2mRUii/Dzw3J2KVNfkUUkFNMPepimre3Y5+xfgyZU9XPQ/H52/k2cMPWSK1lar&#10;isxt4IGvw0cSW1FsrBB4kzPkaNBbIUmAYniDjSLzp6MM0yYeYK7AafE4aoEOsDp5sWulmY6n4jg5&#10;YZ1yy1jymWLE1iqIV0ZHDRt8bXsRwRs5cV+MAmPYaRflAz4hOPXRUsyegDMmVSuFx5cp8XwXEJhK&#10;6MmypjFtpVZRqrfRxY4R11w+rnhwnG9sfzO4QzRvdH2juR4X9nEFxbKB8Ep6gJNXttKpxxnYTRdM&#10;5fhVPl0TZ56fFq00Jjapoa2mtLGGf/JxyLo5C/vcbq/qVhuM4J83TVDUlTHKyRKX2s7I1t23vsPA&#10;yVOsmTt6dhNPLZClaVeooack+jtsk59my7i2EU2M4JiFIJKvfAZEhjkjuYWl7CVO4twS8Iz0r0Km&#10;oMYkCbpdrX1trb6eCAKcuACD6UkdQGI0YTRC+p3oiwo5tmaiSc07zGCgZ4Nv6ItojgCxsPbxTYFn&#10;ZMVMlNU2QizKxYe8D2tx5WpseOrtIUMSaKn1v9CdP09nosy5EjlqIJmaKopkRi8Tp/lJCDoBc6W4&#10;qoMwolStOVLe4WJUaAD4+3lS4J9KTaVpJ0gx1xRVcw+lV67LlfmFZ1EkddHSwxTvtlkkkGjLGdfL&#10;+PHMY0kka1EMl1ftfv8AXxoK6P3VsNKKpV+6gdqvT/iGBYjVZdzFRlK2kvvdTcD4Kw0I+I47QYj7&#10;ijSzDUX7j4cstlL4gilyYGygTxrpXHh1dNUxRy+ZSMHRx3R73BY/6vcccY6+igjCx6BdNvs+riJ5&#10;o6TPD20m0Fc6iOqkJXdNs6Ztxb5uujMjVP6X5uTtI1vtF+xItx3WtkjjKJqCL/HgTFs28QufOqoA&#10;SkCgjx3K0lKnzFQkgaJykkgHumx+0D25MSo8s/pBc+H18B96yHpQk7OPDCnNQpa5RwmppWjxZ1Xy&#10;391Ru+18SO/JuP4glJhfmSJb3LA2+/XmC+8jndOyk46jP7qEVmdRhNbNX4WfTyDMmFH51E2EI7Kb&#10;WGo1F/bwrgzjSRVclLFKrygllRXF737W8eR+krc27KktsJIjZWx+/SyGChjqFgEMTqoY+XYbbWuT&#10;2HbhmcpO1Xgi1NWv6WSOxVh7eLkW4VsPXNEl5tCR7aqh9QGcK7LXUFsLooVloIqhF3sbbgDrtB7f&#10;TxwwPzFD4bUR7pQTbX7voFuDHL3QpY0q044gYyK04A6NSeFE69ZmC1FLlB8/TIpwpqdWS5sd8h2h&#10;Se7EHvxS4RiUuC4jR4hIpeWknjlHx2sDt5ka9aJzFlxtBGlxBThwMbaCD6yFQBtHGtWnqPWSYNmX&#10;+ZfKLFLBUCoQMNDtfdbmpF/wqm6dyUn4lOGZ1gQhc35PwurUEdpImlRwD46W5ix2LXRRlbtuo/3G&#10;4cR6ThPnUbXTXduGTM+6vpYfhM53pc8+hjJ1ZSBQtHE1MdrhveAWVr20Bu/bw5q5OjK21hYjmZ/C&#10;aKThVkXOABJsBfmq1XuPNHgOMVy3pKd31A0B78SLuEN/coU6htS9gr3BRy10E6j5psaKidRcL7ws&#10;bn4cLVZk3sQCryoxTZLNdXHDFZY9BHVbGMPjxSpiHlSMVCr9rcO4IFyPr4iVfOnBLZ9afFiqca6L&#10;oO5A+vhhsr/hq42rRNjpaPzELjs2o7g3tywTdPD7gn0pb+RCTjWA1lKFLbwQDY2N9eD/AIR+Hvk3&#10;D4EmnkV2O0gmw+kWHhx5OVOOfetR8qWflkViavgEnli5+NuCdQ+lrprl8pTQUTSFTuChLgk/Hvbh&#10;81k6EjHHzxNW7sJwrKtQrgMDYfE8OF0v6TYXS0/++nL4O0KSWTXXTueGirBtrYI6cKVoUk7KD/Ne&#10;ccJwXYtbicVOXJCjetzbuLfDhm8H6DZrzLhTYVUYVFTxox2yMFGjey/LBGnEGl2maKxnv1j9C+mu&#10;JCrxLMYnlnRv9HS76poxIUe7pxKv6TJ8vYpTmqkUkyLuUdtt9TxWlRAgYzTXdgU45e9bHT3PGA1O&#10;L5aSVo44nZGYWJYC4XadeN/WDo1gODvFHQMJibBvaPYBbhkyhQOIpG4gJpZdC+ueIdSsNlrsVpjS&#10;BSdt9LgePAhpukMjOrJBa49nDiQcBScCaGabP+EQqxeVRsJBu3DRdEunGZMHnkahmipomQht1i31&#10;DvxSUSKtBFEt9UvW7pvRYLBSY3R1WIy+ajRpBcIB4s7DSy+zg9y9NZMQp3mxOtchWAKnQC/s4WKO&#10;mmkzsiik0vqnpMGxaHDcsYFGyyQkxybtXI9t/Z7eRo+mOTsPpfnWDTFDbUnX2i3GUuBR+04baW6K&#10;dan1H9ZMbxJcJo/lqMSAMNB7oto2vcceUwrLOFAiloU3Lr743MLj+PFo0q2UWJSVHopG/wBZeqmZ&#10;yJMZzBII3IAFPZEIDWIBHgeZoMWqItsVPAqgae7Hbv8AH28r5mKeW0U+VYcVyRg0pkkqa6aWaT31&#10;M1SXFlOp2E9gfHnmhxJ2giXcBuLDv93HUAdNajpBnqrz4hlWB6+oqWjlaGNImb3bqNLG3h9PJn8r&#10;qqoKZXKlm0A+HNyOFVK9JhJpNnPWC4MJY4KdZUgjIZj2sRe1x3PHmPLkSCVp5C0jKAxHs72t7ePq&#10;IJw40+taiIV6UGTdY62o+Vhw6hRIaeV3hL+LWtuPwHs5Op8JogssixEoy+7rqLe3jC/EQB00lVqV&#10;jIpjxPqDjreTh81WqyxykysYyFse2w8xJHUq6QxQoAxsLnWw4o7sIJT760Hg7hxqRXYrglZQTYpi&#10;FfO5RU8xQt0LeAv8ed1GGSJVLKpGh3Gx9nLJB0kAfrSYOJSdJ21FwzPuCzYRNDXxyNu/QxpIGG1X&#10;0BP0cn/6VJg8NRURkMZGso9h7c8mzc2pj1pM5cJa2g0lVxzKdB1MxLLdJIsvk4fC6zf4nQXdWU63&#10;UePMAy9X1cZoEc00lVG4LofeHxB9vDf8pI0qMT0UVOXykf3MauqcKbK/r/knLrTZwq6dMXw/A6qk&#10;IjkQ7GLkX3qf3QdON82Qz8klN5zN5JXfIb7mN73PHW7RDeBVTasycMAJ8XRtpcYV6s6jE8xTYnS4&#10;LH5VfHK0FOBaNUIsBcak+zkDEsEwXB2etxnEEpqberMZpURbWsdSe3Nudwk6lHrNHiS+tOyDSuyv&#10;1J6s5ywuDC8mZWeavWmnRXghkkKMG3IW0tcduF5z16pfRx0qM02cM64NA8AKqqVaVEu2/gkJZj93&#10;Eisyt0GRMdFF/wCVuNMLUkKPGRQ54H0E9cWecHo6po2pkqCktXHK0VMvmBbD9HKysQPGw4SjOn4y&#10;/olyhVMmUY8RzDIpvupqFoVJHazVAS/08QjPWkHwopH/AC5C8XXVFQ/o7PwobcJ9BPXTHcMWizlm&#10;6OlicMGjRpJmQN9pQTYW+vhROoH47MFZIR05yAPdJKPiNaBr8UiUm3wvwouM9WvxJATRmhhtAgAn&#10;zIFD5kH0DZMylA8GMY1V4grxhCFjSKwtrtYl9fjbhPc4fi5+t/P1U8WTjSYPDIbKmHYaJiCfAPIr&#10;G/CB3NnVnxLq4SEmEpA8hND1lr0wdFMswCCmwcVRUAXq5XmOn/Ezb8uArjuYPX51rp/NzXi+NyU7&#10;MNwqakUcIU63IJQW4TruVvbSTSzS855dAwoZMJyzl/AovIwaigpl9kcar/AcDir9NNXGFrepOd8J&#10;oDf30NeKuW3/ABGNm14ykKO2tLtp+4gesmnoA+Gg5hqcq+k/LDXxHHsUxxgCCtLTrCu74Fze3NBt&#10;ROJAFeLaE7Sa5qbi/OcfW/oPlumSkyd09p6ySK4WbEqh5me/iyrZb/AcuUpprvkIHhE+ZrvnOk67&#10;dWMRnA6eZRosPAFgKPC9x+pipPGIQnaJqgultnwgA+VevxUYX6fPWl1hmFVFR4kUqrbvPcwIpPgV&#10;NgAOIS+lB8IJ8hW3XXXDirE8JFYZKinh/wArIq/SwH8eGMyP+EP1zzVTxVuacXgondvfiAeZwv8A&#10;i3X2/nyza3XT4UH1qotVbTSSxjPuUMBUnE66KMj/AFhw4+TfwW+nNBSxyZvxevr5z38tVjQn2EC5&#10;4bpsH3jgQB5U2LfSqCDQW4j6jchUsxipZllKH3ve8PgBw5vT78ND04ZDp4KqTLMFW9wDJVXkBt7d&#10;5tw1RlBP3n30cIZQBBFBXjPqzw+qqJqDLSBpohrHa769jb48NThOSOh3TOMtHLg+EiNGJMYgVlRR&#10;qNq+9p9HDRrK2UHEcMaS/k08mgtxTqj12zoPIyzgeJStuQKhRoUZu4/SSWS3xvYeJ4C+b/XF6acg&#10;V8UGXZq3GqogjzKamKwkjw3yhRwwUy234UgQNmFPobSgxz7aecK6G+ojPtBKnUKamwqCZtKb5kyy&#10;oP8AWaEmMn4A8K9m78R/qLmSmqqbp7hFJg0RB8qevqQ5Y3sPcTQHnu9SgQKuXEnADGhhyv6Q+nGD&#10;1UeIY9uxOeMAKSojVfbopJN/p4Q/qD62fUHX1kmXsezRNFNMCNmHQrHs08Xta3xvxGq6ik7jiuBi&#10;h1wzplkHBmV8PwimRk7N5QLfeQTwr2NdYsTlMRzBJWYzWFLyPPWuyA3/AHtbMeJ1XJpnvSkYkmlt&#10;FDDCLQoEHsAAH5cC3Ec+45WNKKcRQJMw3oANQOw18OJe9UKZBBrIL3seJzEMXxCsqXrKqsYyFPLO&#10;wlRs8ENu6jjKla9tVVKa5Dgf4n5U0QgUFXNxuHcaaEE8ZFI5mvcz0k+E0dfNUxxMzrCiiR2u3mW1&#10;IHa3HARwrSTBxr3HxMcqcWkhmTcvkvHKFJ91tngVHYHltVP6pr3Fnh+K4W+PVuO5hoRVNiMRiRUY&#10;gRnuCo9g41E1cHxY17lmf4beX83RdUcZzHFCIMLpKWMQhRY7+5C317c8UBXhHtNCzLUEL8NI7O8t&#10;CmX5IMRt5MzIjAi+hPs5tUdK8SwPN/TvDcdiqGngeIoQxKhShsylT2sedCOz9A/IJCADBgnZ++ok&#10;3tuFNuGABs/f51pN+smk6h9MPW/n3KeCYHT0VR87BW+fEsbPJHVR74pTKt77h4dx2PHzFcUypg0b&#10;OzU8AX96R10+rvzI9ggRiB5c4VCDDT11iNR6ein3IuSutOdGignfFqoz+95NLTyFW11/SOAgI+ng&#10;ZYj1Yy7GWpKevuW8YKWRh95W3FqrhpJgkyPMj3YUITkRV4lYH/G2ijoZU9I/UCwrsRyy1kt71fit&#10;PGx9h2I5K/G44Gdd1HSomby6fEalVOjALCp+/i9GaNASEnDjBHxpUnKUJwwnro32X+hlRhsKbKrL&#10;+F1G0bog0lXKnx00J4jMQ6lpSpvpMqo730arqi5J/wCIpxKL4vnAR0SAPxpZ/K06SFrwGMJw99CZ&#10;hPQLM2LSMlf1QqqaOQENHhmFx06gf4Vkckk/HkcdU+reI3psBw6gwoNoHp6LzZFFu67wRxkXJcwU&#10;CCOsmfSiteW26RKiT1FVTJfS/wCnbB2FZ1AzDjWYTH7zJX4y0EEh/wBeOJhp8ON9ZkzqRmml+dzP&#10;VVtYhBLPX1yUkA/6Fhl0+rh0ToHhEztGA+GNWCrdggJABPQNXvp8wrqn6b+lc0mE9OKLDKOWOw8n&#10;AcIlxKpN+13RHO6/iTxM0GUsCoZf5eMUo4tvvFMMpmqZPiPPf3RxS0HFeFMAbcMffRm46ralJn++&#10;ICfZtoS6rqRnnG6JMRoss4hKkoBWfHq6Oii+F6SO8w+4cezk/K7xtM+CitkI0lxirYp9IgiIW3jY&#10;8MGrBbiJOHUrGfwpMVFAlWI6EjH9aSkmZepOK1K01XmkYXADaShy5hyEm/h87UgyA/FbcbcW6p5d&#10;yPh5grsbgw+KNSDBhFKkbWHgAgLnlFWzFkka1DywPsikKLRt/wAQSVD+/OzypzoPT4uaqtMQ/q7P&#10;jEinclRmKvmqtvtIDttvwFV6z0mcKgVeScpYrmFtdlTiAkijFv8Al5biVrM0uYMtKVHSAB7TQobS&#10;hsaTFDTRdManLVH8jjOZMPy7Da7U+GQwxyfEA/a15FxbMvVmvCHMeP4ZlCkbvTUUYmqLf4SxuBzy&#10;719sy4ptoHYPuV+FKm7bSZg/hTvhOVMjwzH+RYLXZkqEAtU1znyifjvsCPq4m2zT0wpCExWPFc01&#10;K2s0rv5bH6F90DhK7m1qkSpS3FA9Y93RVUWBWnaOsDbS2ly51NeIDCKjDcswEaiGBGcD4M3jx8/z&#10;o41TwmDKOXaHCI203EoJAPaSfe5s52loS0gJ6zh7qdTYIAwBMdINNMXSfCZ6xa3N2P4jjEv+Eu3k&#10;/GyL7vEDiWcseqS0mY8eqlWS/wCiw+Eljbw8wjQ8CT2aF0y44ceA/GjVNqhX2pBw20voMpYXRosO&#10;CYNT2UizVT3W3tC9+NOXa7dVLLljIVTjNTuuKnFqhmAJ8SgOt/jwLfzBhJKu77xXDUTSpFvrEkyB&#10;/CONM+Z6PEflyMdzbDgdNbWKkSJDb2CRve+4cEPGK/1MzxfL0+MYPkqlNrRUFJG0wH/EnBN+FF1n&#10;NynBBS0DwAANMoYBPhbOPTw9tBXQZQ6H4lWieWDEc1y/8W1k008RP0ORGB9XEM3QNM5yLX9UM0Y7&#10;j8WpKz1zxQ7vEiNCAR8OBxvVdq/auKVHTgk0JENOAeCMOqKViY9gGUYWwvJeCUFBMdQkMKkjw12j&#10;vxR4R0V6JZdrVbKuUosVq0sFdo3nN/AHueIHmWmFEtNFSugyR6VcNaSSvH1w9Kx1mZM31OFtX5xx&#10;+DL1FreSUxQWA7nc5FuGXyz0C645iUDDMMp8GpHHuBQkO0H2g2f8uIFF5SdSgGx/Rw1D0GNI3C0y&#10;qQZHtFER6v8A4nP4ePQOoqKLOeeTj2J0ptJDSLNXs/0NTK8Y19pHBzyv6K4pStRnbEBUz6XEaGU3&#10;7faewH3cQu3LDGLqgcJlWEfP3UWfmVOmEIPsqrjrt/wo6yDl1DSdCsoP5Vm8uoxirSiht3DGKENK&#10;30Ejhq8q+nnJGW0T5bBhMVX7dZKSPqQ2UfdwA3m81qnwpfif4W0zPrtmlrdm+6SSPKqIPUZ+Nr6n&#10;usgnwyq6ovl+kmcutHlHDQky+xPnNrSt7NTwVBS4FgcCw12IU1HGugjgCllHsAXvyN3M7VcKhhhT&#10;ihsLqoB68YihEzlaiRKo6uFV90lF1466YwmNZZ6fZjzfUzks+I5gafypSTcu0spCWv34yDN2TYZm&#10;p8No8RxiW/ZIX23+kiw4mXf36kg94wx1dHVPHzpc7k7YVqcOqNkGfhRiaL0aer6ookxTqBmbp90k&#10;w1luDWYtRiYIB+7DFI0hb6r8dMPk6oYmRHljLcNBH4NVybmHxsvAZd5lYoTN7cqWok4JOHpFCVDS&#10;dGlIpB4l0T/D+ypVM3WLrvj+e8ShF5qLLOEPDTSt4qlVUWFj2vbihXpJ1RxgedmfMBp4W1MVIgT6&#10;t3fkfK3zy1gaWGNR/pKxmnkMqUYAAHXU2i9Q/oi6RwE+nzoBTYlWsP8Ako5zxJ6+QEdnSmQiJT42&#10;txb4X0SyhThZMQEtdJp788jPf6QdOAa834uVkhoJbHQAMPKn+4PGgszV65/VHmPdS4DjFLlXDmvt&#10;pMCw+CjRB/hDIoc/STwQqXKmXcJjVaOiSJR2KqL6cAbue3d2f2jpI6DspvuUoxNFSzlmXNuZBLiO&#10;bMXr8Rmlvd6irlkN2Nhe59p7cWnR/DFxGWvxapiVYjKY0utmsmml/bzGne3Ni44ACSeicKA2Y90t&#10;0JGMdXzq6qs9PlP066N5D6RUUYmegwtMUr5Lh/8AS679KyXPYqNODSaRISzwDzG3XUk9h7Pq5FCr&#10;8rjGMIIjAmk5SVJ8GED2UH2HdFWjeV54y7iTctzYgez2Dk2GfR2kW7nX6OELjhSRBw4cPSkjSFz4&#10;jFDFg3TMTwhRR7nH2iRrYePO45nqXLwsp2307cYU+EGFTRqhfdyFyaW8HSQ1tMJaCGJSp7nR/q9v&#10;OMEhdwJl2qdCfZ4cTuvhIwM0Xr7tZkA0psH6V1JkImit7ti1vq19vJUwplcyugkCj3fHUfRws/MK&#10;UBjE7aNVFsp8NCJhnS2OnCq0AdV0BGgv9Xa/IsiU1YAyssTt3XvblRcrZ2gkdIpMsQIANLyk6UYX&#10;iE0dPTr8vI4uF76+P385UpWllUKSwvqfDha9c9+NsdFIg0TQmYZ0jlwzyXnpjLA2jPt1t7R9HPM+&#10;+Tdv+zq2vb2cSG57tGOFKNRTxNLLDuk+JTV2+GL3FAJNxYr4W8b85NK7RstLKNTfQeHEX5tAIKx5&#10;QaVpQlXiTM+dLP8AzN4tHGaSktFC7XVAL2B72+vnVOYqNjPuO5u59vwtwvfu1O4YRwFb7hWrVMUI&#10;2X+kNHQkRJE3nBNXb94/D2ckvWRBROyhtPb+zhWHCZEkfOnFMzgomltT9N/ltvnQIUI1YW08L/Ty&#10;KMThMhs4UMNbD+PPE6BjjVm2yg4YinOnyBS1SII4wBf7Wy17cjS1ohW/m7r/AH8ZU/qOz21otLK5&#10;Bpe4b0vqfljMVXb8FueS6eYy2lhl94abWP7eE9xc6DCh7KV6Y20sMG6ZvVUbPED5QJJB7/TwKeuv&#10;VOi6P9I819VsVnVaTLuD4hXyMTtF4YGcAe03FuC7dtP8wvWmoOorTgBOBO00dMoBwPCnsdAKTN9V&#10;hmSa+JZcPx7EKKhnOu7yWlHnFR7VQk8+WdhOP4hjnzea8XkMtTjNXVV8rMblnnkLkk/HnXm9/umk&#10;fwgJHpQbZE+LpJq++CnjpoUp4BtSNVVQB4KLD8uOr1wvYcJoJpVNSOY1xAMbP9XKlJrU17kaStJI&#10;BPfngiqEzXuRjVkmwJ05fRVdUV7nFq5B7nc83opogmvcjSVjMfC3HAimpr3IzVhvpx3RVCa9zGah&#10;yNDy+inEKr3OhVtr71xz2irASa9xyhrTowPfiUt02ror3Efnp1rMQwSgJsA00zL8VAtw/wAuHdoc&#10;V5D20U5gdKAK9zGl+55o0FgIGNe5yPgDz1O417nYjDC4Pfw5WaYJJ217nNVN9xHPE00cK9yVjCLJ&#10;V4Bhw08yplmI+CL3/PizLk6luK6Ege2myfAo9Ve4JlCu2Im4uSeeCeNAdKa9yebDQ68fXjSqa9zw&#10;1sOIQNWNeONe5jk+BI5RSQcaZ017ke41Pe3GeqqxBr3OBJCew81hxrde5HLm9yeXIHCqEV7nJQCb&#10;nXlJimor3MPVGeam6TVYjt+nnpY2v/h37rD6xwR5TBWcP3xRtlhGs+vwNe4G+GkfLgkX7fw4YvDG&#10;k6q9xwbbqfZxHEVZE8K9zGUHlb72v4c0oSavqxr3Im4JYjjhJpQca9zzOr6W15UCabSDXuYnBtfl&#10;CgnZVkjGvc4Wbub8sOuKsU17nFgGHvC/w473hFJyopr3Gypw2jmQh4wOPofUgzVk3K2jga9xlkwG&#10;lhpquSLwp5D9w4eM3BUZPGj+2zBSlQcZr3A8ptzU8Z+1dQPo4KEqAFDQGa9zBVKxhKINSQLfEnjS&#10;1VtZivcHnEPTn17wHBYMwYnlKvNDPEssc8MDSKyEAhgUB7jgZczVptWhSoPXs9uyozRvhlynSx36&#10;AtJghRiPbXuBRUrU4fJ8tiUEtNJ2Kyxsh+5gOLm3ku7CD5GpGaum38UKCh0gg17nSlGHukEn48Vg&#10;zSsq6K9zrae9ubmqhYOFe5FZTe69vHjuqBXjXucYVY1KW7Bhx5EGqV7nJnAraxAtv0l+bG2qkV7k&#10;WVDtueXBxp017kVCoqIWN7G4vyqziKaJr3HqIhfd5RQkTTqa9yWug78aSrCn5r3M/wC7bvyqlVuZ&#10;r3MRI8eOkYVqvc7LgC3KRWq9yHKxY6aculE1Q17kRgb38eW06sKaFe5mqN8mDVMS6kbG+48ToRoB&#10;FMJEA17kOmk3xq3e4HFgpzbjXuTYwRcHXjhNWJmvc5t9m76coaaWYwr3IkJInUHsb8tOFe217jfR&#10;BgskJ0CseMgxWxXuOyEX5udVKga9zMCVF9RzYM1Y17nald43c2CrorU17nbEePE4SQZq1e5CjcrV&#10;ow8DrxWKb869xtpz5dROg8GNvovyicKTmvceIn0140UivATtr3My9iRzcjYKVDCvc6dh4c2BNXr3&#10;MZ1Fx3HHjhhXjhXuRnsb3782KT7TXuRCG7cqa0qvcz1n+kYID3aB7/Qp7/nyhxFJ5jCvc40coMCb&#10;vZzW0U6BXuOO9gNNL88kTT6a9zotbvxtSCabWmvc4QSeVVRv3AIv9HjxQiEmmCmvcgThKXFZ4UFl&#10;ZrqPp15obacA4V7k2M3+1zZMVYE8K9zNcE7Ry2mRNPwdte5mQgDl9op2a9zmNTfjMaarXudM+we7&#10;xwY1qJr3MC7u7coumFivczxOUcP4/s4nUNQii51GtMV7kfMMe+khrV1aI7SfYPDj+uU+VaaMjyr3&#10;MMUplXdfQgc0DAmjNOFe5MQHuOaKpp4Ga9zJdgbcdGIqwr3PMD2GvPCqzXudOQuo5sCvRNe5j3Bj&#10;7eOCrxXuRnGt/Ec2NlNLGFe5wEfzEE1Kf3xdfpHGjBFJxiIr3Gygk3QmFj7ynjQNeBkV7kyQALcd&#10;xx0Gr8K9xtkb5erWoX7LfqeMLTSevcUsLhgPjrpzUEbaVJNe5LA3XYHlgsU/Ne53f4ccqpNe52Ty&#10;uNWivc4kbjYccGFemvc422vtPKkYTTZM17mSB183c17cTK8YNFlwnUmvcnY/QjEsCMsa/pac71Pi&#10;V8eGdr+3b0HaMRQft3dKtNe4nMJqPPpQouWXvwu1RtoShwpNe47HtoOOkzSnUDtNe5nWNm42TFF5&#10;c8Ve5iIsAD4njlLxjXucijezmq8RFe50yOBflQZwpMlzUqK9z20l/YLc8RFKFnSINe55V3Nqbc0T&#10;SRx4JG2vcl05VZLKdR7OJlqAGJoNXCgqvcXOF0QxilkwydGZZ1sBtPfwPDPLrsW7gS4ZScKBb91+&#10;WWFjhtr3AlagrMuYxPgWIKUZW93cCPo7+3i+5tu5WRwOIqSba6TcNh1GIPrXuOyjXXhSBFHKca9z&#10;mFAGvPRT4TNe5wYX1HN7K8cK9yM4OhtqPHnqYImvc9LRnEKJoVW7pqtu/wBHDe0dOuDxogcd0Lxr&#10;3DY+nTOEWL0hyviQAnptV3GxI/s51e7J97zdM/lHT4k4JnorGnfPLVW6u/RsV0dNe4bL+X06HRR8&#10;OZ0JeJ21j73yq9yQtHGF27eLtQpkuk17nAU6KdBb6eaJnCt6zXucXggvuYXI4jWgkaasFq4V7ncW&#10;wMQFBRgQQfEHuDxAyfyp6vdVVT0417leXXnptJkDNv8APMKjIwyuJdLdlufeT4W8Phzl12zbiGwf&#10;/mNoP2Tn3R/CrjWZe6OdjNrfu1n9ojA9fQa9xH4Nl3G8fWOTBaKeoR+xWNiPvtzn20hTnhgyOgUP&#10;Hc6asRDqgCOkivcFnB/Tr1cx6QRYfhEoDahmUj778E9tkF9e/wByZWf80j40BbrtCsLUSpafbXuD&#10;Pg/oY6wYogaqjjgHxIv93JJs+zLOb7EN6B1kVFd12xWLJ8BJ8hXuCzgf4dmPylZMexMKD3Cjkm23&#10;YlmTw/aOJSOrGovu+2tJ/uSD6mvcGjAPw9ch0xD4rNLUW8L2HJQs+wltI/bvlXTCYqLLztivHcEQ&#10;PfXuCniPoy6eplaany5SImJ0w8ylmbuCNdv18kxHYvlblu4gau8IwKjhQCY7SbtT4LyiUKwUkdBr&#10;3LP/AMJn1liKp/2duo8nkVULOlH5jWsyGzRa/lzDzIrhe6t45lFxISD4CRs6qgntT3HST/MbfFJE&#10;yOukhm2inlw56mlJDKLuB4j2/SObGtKkcsKshvfmRSyQawQ7uNtFixLFqlZnR729vt+PHARgG5HE&#10;2qrRTE1fUsPLDEKe9+ZdgtqNeUmt1H86TcSGt4XvzGV1vbTjk1oGs5d2G0t7x51sPe/PTTmFcDUz&#10;eYL9+f/XtYbFIzAySze7fsva318wK/MQuQn1NZDJbUpU4VbBS9GJY6REmUknSyAeP08a6+uVgJR7&#10;qgaE/Dmm76CQrGaNggA4ihAw7oei0iRxp5cq+8Rb3ifj4ch0tWdhqqt9yLf9697+FuFF5mIJ0pBB&#10;9+FXuG9UBG3oNCbgfRepp4FEI0kN9uy4N/G/hyLNjtJCHlbaF+Hhb48Kk3PewJMzTau81Dwg9dCF&#10;/mbxOjIkjg3KRYnaNfhbjRLm6h8ndBuO6w3X0txS88pPhKhIxjjSpdpAAJA6pp9y70FqpcQbEKim&#10;aC9iFPbQ9xxkqM6U9HJtPb/F7PZwq16hh7JptLfCaFvD+jMtRUCX7Ksbiy6+y1uIvEup0MtOXRwq&#10;sdu0mxNu55UILR1YEijRDQRhE8aFbB+jUTM0ASQ3AuxGn3cQNT1WpoZNrupS5sATrb+PFDjxdMCQ&#10;fZSxSOgQTQgYZ0RpaWEvJGGBs17XIt4cTVX1feaWQ0rM1gPeta3w+rhcu2IxVHtmnlMbTI9KEOj6&#10;dUUVKkTjZuP2QB9XA4rupsdZM0by7d17m9uXSVJ8qRtqgYyfP5UtKfJtHSBSEDFbDXX7uIXEOoU9&#10;AFkeXzFQ3A3X+jigqJHQfKlAdx8Ip+p8DpbsqptBHsHEZN1ap6irMMxUliSAwNifZxOppKokn020&#10;6Widppwiw1IIxHH2GnhxI5j6kGZ1pxGsAVrlV9niObWoJGJJn20nU2lGJPVUuKmSAd+/EyvUBDis&#10;cVLKX26lCfeA+PFbQKhz7KVrDZGmINZTChVlIHvcTuaeqtViEL0H+TKt+j3k7tDqfotxShCZkmD0&#10;fOirUE48eNdxwpH2HEViXUXFKCm+RwNnnRvfdt9xfwQezitCw+rqGGzE06Xg5BnT5iuexb3tyFjm&#10;I1v8mgrqKq83FZmUtRxoXARtN0j+1eWK1IURwjjSRxwAjxT5V3c3txowLBOpGP4tNh0NO0NOYmUs&#10;o1LnsVHw4TlClpBnGfdTQcUsYSMa8SALntxf9PPSl1wx+lkCwyyzSzW8wIdI/wCk+PDBbjSR4lDp&#10;NLu7ESoj1phxbM+XMCG7GKyGmFt3vyKug8dTw22VPw5equJ00OFYyziBWEgdvG5uVNuFov0L+xJV&#10;7qQd0hfiUZoC84ern09ZHpTVY7meijGugmBP5cNjlf8AC+y+lZFXYxVaki/gqm3YX+PKs3Fy4ohK&#10;cNopKl5tEhPvohfVf8aX0kdMaTzpMUSpcuUQI4IY/V24a/L/AKO+kuV4Y6WpRZng1SRmF7jXUW11&#10;4fWmV3dz4iDBwIgxB40kXdhGKQPP9Kqu67f8KPcnYW06dOVjkjAI3dz9Qv4cF+myD0swzbNFhsLS&#10;qAN5Qfx4NGN1HfL2/uooOYlGM+6qh+pX/Cg7rpj/AJ8WC4vLEshYrEAEVRrYAA8fExTB6K4wWkhg&#10;DLY2jH3cH7G5rTcd4Cog9OFIV3qlnVqNVrdTPxY/VN1FaR5szVFNA99qI5FidCDr25Dqsx1twIz8&#10;Rt0t9XB5bbt28GUj2UWG5KeOqiWY/wCqDq1iksk2JY5VVJkuQTM2jH6D25ifMOKzKrtMdw+PDZrI&#10;rZmYT8qY/MKOw+2gvxDrDnrEbHEsSnnPiXck/R9HI38yrNbNtv3I4YiwanET502p9asDSXqM95gq&#10;oDC1Q1zoTfXkN55Jr3a58eG7dulrYKR6aYZcYxZo/LlqJCrHtvOvMTG5sfv4qFXptSZzd2JYn28y&#10;IAotzRE16o8sjSXNudtIBoOaivVi2Mw9nOiwC6jlwK1Xgh0A5w3L7eeivV4rJ3Nue3gac3sr1dFC&#10;TrztTuHN16umjt21vz2hP0c1Xq8AE7+POOrd+3PVqsm5EI5waIHlwqKuDUiGrKgMNbc4bAv2eW1T&#10;XpqR8wahrtpzCNXsRx0itSKkyDyollVwb+C/dzKEXt7eNzFe21h86S9/Z8ecWjjAte3NgmtVkSaZ&#10;nLeP06cxiFT7vNlcVWpbTSx/pCwufAHnIwbTrywXNWrktYWAANj48gvEzNcr27cX97oGGNNKUUDD&#10;GlZhMdFW1CRVdV5KMNWte1vbyI8Nc85jkVFQfZNySfp5pt8FM4k8Rs9lMgzQmV+C9M8MweGqw3GJ&#10;aqvLWnhaIKiexkbxHOUNHKh39uGC7hK8BSkUgcQxGgR9tM/ma9+SvIbZu8PbxF3omnBTA2Ixk2Au&#10;eYmTYL3vfj6VajVdtSI6oymzCx5iCb9ePTprUTUnzvLO1fDnBolv9PHQ4eFU01l+dfYFOtuZESME&#10;BgOMqUeE01XGWWYruDFSB2vzmHjb3NotxkoO2TToFdKKiMCUub84eVTg+7oOOla/OtKqX/MKqSH3&#10;zuI0FuYpPlkXczAAe3joUtRiNtN1Ooo8Vq51gpIZJ5CLqsYLNYfDmNWhLr5Ivr348UKAOqtVJlps&#10;QBk/mA8ny7DYxsxv7BzlUNG4IVdeNMpUgyeirBJNZKGYrIoU9vj3+jjOyXYgjtwRhUjzrWmcDQiQ&#10;VwgpkrNq7ybWHc8wzea6hQmg7co20hJJnzxx9PwpOlWnwxhSnwfE8LjnaepqTJUOLFXJO0dhcnwH&#10;EHmTGo8LSOfEKepMEUgD7IDKGv20Got7eLQyi6OCgkdeB8qfaU2tRQCASNnxNWP+mDpFiGZKHFKP&#10;p9j+WWxzF6CVadqzMH8r+WKAu7O77Vk3L7ojJsTz1DmOgaR4MLqZo2Uhj5kLgi+o+0tuMX2StXqN&#10;KwlU9cR8KcubNAMzOGEUv8Gy/wBfOklbQ54zNguG1FO8bU8K4djNJPG+zSSRlgn8wE6nUDgUdb+g&#10;nS31BU3k9T8r4VjcyrZKiqo4zKAR33qA31cgR/clKFAsOrZ2ylJkYe2g1cZQw4JBKTxINW2+jX8Y&#10;fEfThltMu5oNTjNDG7O0DVLyGMs3+TBe9gOw15Wdnv8ABW9JeZZzicWB/wApZrCRKWVtrH2oCfcv&#10;9fEAscztRpaX3u2CRGyiZOUqaEIcKp6eFXD9M/xzPTtnepSmroXpmcB33MF8oHupve5Ht04VzOn4&#10;C/p0rKeWoyrjmMUE1iQpaORAR+6Nyg34GlObwMK+xpQ9QfdTjmVvoEocSRxkbPZR0crfiMenXMjR&#10;K1a1OJyPLuA1wf3/AHfDhGs6/gq4vluTfgecpELMQpmpWsPZdozw2bzrNUKh22Bw2pWfnTosrhO2&#10;PSaNvlvqr0+zbGXwDFaeewB2+Yoax7GxN+AxmL8OD1ndOIlq8mZjerhYWR6eslQH4WJ0+vgiTv5d&#10;WitDiHkeUkUgeW82NLiTHnSqpcawTE5Wgo6mKZ4/tKGBI+Nu/ERV5W/E06ZwrX0lXi1XHTEACN/P&#10;2fUw0vw8b7TkBQSq4Wg/30ge0ig253SSFrCkngcflNSpqWkqoZI5okkSUWYWB3D4+3kV/XH608hY&#10;lS1uecKM09Jcb6ijkVtviCVNh9NuSBab7ou4PeIc9RQ2ZzMCJxjicDUIYBgy0UuHJTRpDOPfRVtu&#10;0trwdMA/F6xqopDDm7C56WsBUCSCS6bR4MhsTySEbzMLiWyOsK+UUZfzNxahITpHVSTj6VZEgIEe&#10;GwlNfdZN2p7kFux4dDpr+KL0szGtPHi+Ix087FNrSF433DupW20ffbg3bzO3uAf2qQegg/hRl/M0&#10;NKkgq1dA2UF+NembJlaJUw5VjjlSRWjkRWDFu3vWvYHlj3T/ANaOXM0UFUctTLWNHDeElgUZybFW&#10;ZTYW453AfGpJ1eXRRoHU3ABB09R20QDqR+F1k/MGKYfiUoSGJ6pDWvCSWWMAkGJSNNeD7B16wqOC&#10;n8qWJpZdnmKG7XHvED4HirumgiMRs21RxtYUY2UUbGPwz8QxjF8SqquKcRU4qBRSFQWkCm8Sve17&#10;+J4KGH5+wLFadsLjxECpkJkBjIuI+9ge3GHbRS/7mR07caushIE8+dEtx/0g51yDnSHqIclR1mD0&#10;tMKaSCsTdHJW3t5sqj3iLdhax4IeD45R4rRR4jgkoqEA1Ytqduhv8eIFrwkAk+7ClWjUZog3UToL&#10;jfTzMWI9P+r1OcFSpkZqYxRG0ZqDvQxKP9zAPYcVtFjHnOPPbyyy7t17jv25tJT/AERMY+tJgDMC&#10;KJ51K6D4ngdJUR4AHxWnin+VWF4iskhIB85UIvt+PFUlWkyBkfefaD93AteMKCZSBHyosVJXpjZt&#10;oqtFlo4DjEuH4oj0zKp2xupGvha/JObpKzF8i1uGYU1qwQSmFmGm8qbD6jznRv1ljjVzrT9szhto&#10;WWagjZtrZ+/B46gZLwObD6fMU0d6zbC6t+6I2Bufjwinp36aZmqM/wAVTmCPzvlIrzObgCUsb+8e&#10;9/ZwH94XG9ISQo4bPfQ6beGnGJrYp9W/WnJPTzo5V4vNisNPHLrHsYXZANNoHhy1rCcAii8msUqV&#10;j90KpAsfoPflRbKYQUQZO3Db60QuPlO2K1JurXq4wvOea6qglqomAd5InZx7oQXsTfuec5cDbC5a&#10;yrijBNZYGQkWW3iPq4/lduG3AQTI4QcaRJuA6IBx+NIzrd6scD6wdKsJwLH6qJ6PBtxWjp3G+pa1&#10;kRz4e948TatC1WWiPmBG7kaaeAHsPMpbNJDB1YSOG3HjQedWVqhWz4VQN1xra3+sq0mIw+SGQFRu&#10;DWP+E27W5RN/wow6e1nV2DoR1HWAGqwifGcFrZwPeME608tIl/HayS/fyLt293msnunw2DpfIV/n&#10;JmTHCQR7KJrxpKlDSdnvrcF/4Sn+qjMfU/p71b9NGOsppsh1mCYlQsf8oVxaOqjmW57orUiW9hY+&#10;3muNln0LPmKaLyTskmZrIQSxF9de1vjyanbN0A6V48ARSYWYVW248kcSeZIbKPE8N7gn4YeUcCwK&#10;nxWuqE+bkJt2YL4nQ97cKhl77p/aLkdWFLEWvd7QKTUObcJmr5MPh3F4gCTt019nDI5a9HXSHBxT&#10;V0NIZ6uWJbtbTcvsAGl+GycrbHX50rDYH21HmzM0LTM0QVYWCkk9wfEfRwb8I6W4fTYtuwXBBGjx&#10;r/uQB3LoTrwQt2yECEgU8pcU21mbcNpKJjX10Ssr7SdwtY6gH6uDPhHSfN8lBIlPSLTIJA51AI3e&#10;I4+AARAxp0KwxwoIcb669MsNro0q8UEzSI6gKCdUPaw9h4po+hta6JLmHEAq6qqK2pB4vbSRJApE&#10;UhPik0gKj1R4FLVPRZVwyaoksGaUqVUWP58dcO6bZCoYo1Mb1ixaWuQb+zihTKljaaZKgemmjEus&#10;nU2sll+VWDDzL7yb9fd8DbTimpcpUlTM0GXsGXeg0eZbn4C/NpCUjEGau26VmMPnSOxTqPNg9B/N&#10;M85qVYm9546ZgotfWy978Eqlqc2Zaw1aV6KCNVUaCMat8TxxRS4cTT4QBRbK/Buk/UzH58YoMaxC&#10;onqGb3/mCFVANPLU/ZPtPFRhuacy17inI2qSpKKpHj7fZxapKIw9afxoF80dE+kWBPPjk6b6oRTK&#10;sk8u7uCCQvibce804bVVjLWzyxxGwEm9rBfYLn28LdQbOGymFyrw9PGkt0WzbguE4c+XaOkmq1Us&#10;0Hkxl5JhqSQii91H5cD3OGSqaCgStql3HwPgD37+N+GSV96cKQKTGEzRhei/W+txjMFTl/C28mNS&#10;bobbgvbUDtbx4xYHkhqmJaumRgjklix0H0cXTpGOBpnXp8IpZZ968YXguINhGKyKWUAR7BY6H98e&#10;J+PE3mOnr8n50w7C52ZIav3gy97A+B7c22srMaqXNOR91LvIOOZc6vdH8bzHhMEdRV4cJItkqgjf&#10;tNgQfhrw2k9GmJUVYgNvNEJTw7d+EpBSpU0+kJViDVMuF5lqMnZoyc0cUkpw84lHXs+qlCSqKw7E&#10;3Nx9HGaqwfbh3lWuBIdth42HfjfhJxJAO3nopgq04/d1dFC1l7qA5zitTNIod6Mbmc/uhjoi+0g8&#10;jS4KJq6oi2BVJQ/H7Avr4cMkIDcgnZTLwKiCK5Yd1VqkyXhOLPM8swWsQ7UsnuVDbRtHcqOSsOTB&#10;3wuScMrIjKhO0izA7T+fjxhKQ8ImabUspTjTPnTGuo2HdQMPwM0bwz1UFRMP0gJkhKeagWxsLjuO&#10;/Mq19PSU7Fkv8u5CgD3n0uAt/E9uLyylSdImRSIPK4U0Pg2Z8fx8tSVEYjxehEkrljsgBbyyZNut&#10;kOpsL8Z0zRTSU/zUtC1M+v6GS25bnQXGnFTCApGlSeeumljTinbStrejOZo8RgoMOzRHiFOVjV62&#10;kBMDsiakBhcLYWufEc5QSVlTUL5gKh1a1/C2oHF5YCEjn20kLqjIO3zrrGf6vYfgsr0582SimhWT&#10;Y4DSXNiwv2HieQabCMcqkBZnRr6BfHhgGwoTgDRR3imcI20pcaz/ANN8JrRT/LxYhEVDoX/ygJF7&#10;6dyDpzLXTYVlspWZqrqai2AgGpqUj909zdiOJn7llBAKsaNGG3FAgCJ4mk9Tw5vzxhdThvTnCKye&#10;nqdjF4qKQoZFPux6qR9NuF16m+t30VdKJ1lzl1Ew2OSMWaGkdquQ28NtOr68SPZiynAGfKkrVq40&#10;YUUgDYScTQh9NvSf62M2YVVYTUZWXDmLXhq8Vnihja51YopMug7e5wlufPx1fSNlmF8OyVg2N5ld&#10;dY3WnSngJH+tK4e3/A8DCs0DZ8A9tLXbdt/AqKvIfjQsZY/CJ6v4lmaLMuec6UOHSBZEn+Qged5l&#10;bSxaVY9v58I91C/4UD9Wa8sOleRcKwbYSEmrqiWpcf8AAIUHEbuauvDDDy5n315HdWwhKPafwoye&#10;RPwe/ThgOFSYdnnFMZzL58m+ZJqiKGFvEL5cUYaw/wCJ8JFm38Tv8QjrNVSU2HZlrKFZwSIcEovJ&#10;U/ANZm/5O4Qm7WcJxpV35WQEgDyHzM0efJ/pX9PGQlpxlfKOHQtSoqRu8PmuoUWHvS7jwDsRyL6w&#10;+qkkldnrFMS8o+88uLYo0Uev+q7j+HEy1nr+NeU26owZ9TQ40WFYXhaFMNpoqYHuIo1S/wBO0DjH&#10;VdAslYXUfM51z7hFL2MiU3mVMi2FiAdtib/HlhqUdkeZqymNJ8RAPtpwBJGvG6ooPSlls7Z8RxjM&#10;UgsQIUjp49O4JILa82ptR2kDyxpolsbVE+Qrvj5R9e+lGC1JXIfTuiZlB2yVjvM2niwJtfjHdpGJ&#10;JNbTcIT9qfbXudJ6heveZqgR5WpWoqU6eVhWGrHY+Cl1Q/fzRLaMMK8q6WcAY6or3HLDOhPrD6xz&#10;R/77MTlWQsxeqmdEPxIJH8OXS4F4JpL4ziTWGWaGFd07hB7SbcMpkL8JHrxm6JMTzVW02HoW96OP&#10;dJIPvAH58sO8c2CKUhjvEhc+wfjSSxTP2TsFk8nEsQija19WHb9vDmZA/BhylAFnzpiNVXPcEgsI&#10;gR7LAft4tNg85HD31fu0naDPSaDDGPUn02wxvLpJ2qyND5S3sfYeHRyT+Hz6WumRSSuw+iUoL7qg&#10;q7f8hOeGIyvRgTS1DWMUiK31CZvxilaTI+X5qj3tod1aw+Pbi0rM2+jPpNGVixPDI1ga1oPLZlI7&#10;3CAnThq3lyBtg+fCqrZC/ESMMK6p6v1KZspheliwsONfMYC49otqOITMPr89P+XqGTFctU9RisCC&#10;yGKn2Lu7XvJt3C/DANIRjA6I2VqEAbOquSdC+oeLwImPY4IZA7GRomZtyHsLMAAR8DwA8w/il105&#10;pqXJ2W6KnaQ/bqauz7R3IjTx48Fpb2RT35gIGz3044d6V8rxytLjmKV1ch7IXVQPyJ4XLq1+KD1m&#10;r8v/ACeE49TUd5SqJh9GA8YB1EruSb/RzSrjoii9V0lJwxpU5b9M3RbLOLS49R4Os9ZOLNLUO8hA&#10;9gUnaPu4WPGfWj1KzRVxHN+M4ni9NSuJY4Pm3iUkjUOEtcX8OIF3M7KubiaFbDsl5RwhzLheGUsD&#10;tbcyQIGNu12tfgQV/XHOE+KNiNBO0G9ywVXZjY/u3Ym4txGLg7KY70k0plsAAo07fRxEY1njNWMe&#10;XU4lUyMrF/KYe6p/xAW9nEBdKuNNazXLiRqKh5E/0ueVgBcASHv4cpqPTTBWa9yXJmTEZ6CKlXTY&#10;CGe/vG/tJ78arSlE17jM08zdzYD2c1WpNe5iDKHDAXI5cHCnATtr3OLDfce3Xjc1Qkqr3Geup2gA&#10;mfU30+jl9lMEV7jVuUPIhALNawPbvzYMVSvcclknpI7wLvZlsQDy0zTmuK6PbhkvTjkKfqf1wyrk&#10;BoS8FRMZ6wgXCQxgs9z7D2+vji0gY0Y2yO8UE1DrqyOhopKyTVY1vzZ19KXQLBuncuJzUchqWqZi&#10;6p5dljUD3EW3cAcjfNMy7oEAQOnpqXLCxUBKJn3UV7rhm6orcPpsNpW+XD+8SW1PYfVyyfKGSaZc&#10;Ai37uze5fagDG5si2tzpx2XFt3LErOOo1jzvqVh4CUzOzrrVr9UnqexHAvVHmrLrwUyLRTU0RqI4&#10;laWS0dhvke5uPDw5Pn6b4bXxMtStkP7oA/Mnw5lKl1KPCAmOqoQVm62VgaYjo+dMmC+sXGsubf5b&#10;UgzeHmuWt46IlrHmCTp1gdHTLHSBFA+jThi06kGNPupGjMrh5RlJjGlxgvq0znjldLPjEksrEAlA&#10;re9f2DvxJY1D01wGInMNbTtILnYW3EfQia/ly62w8dRThW2k3dwSQCEiP3UO2S8wepnqPMj9PcAx&#10;GGlOhqFhEQNz/wAWzWAH18Dw54yoJL5PwGWtYg7ZWpzHFfw959eGLaP4EjDqH40eOWKrgwpWlPQD&#10;jRk8N6MdYJqYDq7nmkwiMn36aKvFROB/xCPx4hcy5+zbTI8uN4ph2Xqb/CjIZB9fe/FQR3JlRSB1&#10;nH04UYNZc03AAK/M0POQuinSZJ41wTBcYzjXbdZazzBTk/ANZbcAnFc15FxGq+cqautzLN/iJdYr&#10;+Fi1hblfzlskYSv4e3Cj5lktJKGk6fT8aN3lrJ3ULD6Q0WE4bhmT4LWVY0i85h46oCb/AF8ZsS6m&#10;VUEHk4clJg0YGpZwzW/4ivKnOwyP2ehI68TSRu2IgbTPGlXhvS/DpZWqMcmqscmNjohUX+lv2cDD&#10;FM70uMyeXUtieOuO606GKE/WNbcD9znqFp8SlL6hgPdR4bRTCdSzpHtNCDQZWmwSMR4dBh2Codd0&#10;tpZPubS/18iYTTdQ6lhUZRy5Fh4N/wBJUlDYHx3TMOBhGYKVi23PSCcR7aoi3QvwgFfHoivY7jmQ&#10;8PgMebcekqSO6U4kb6tkCseKxsmdU8UhJzRm2kool7wwVAYW/wCIQg6/Xx1y8cWIcWkD+iD4vaMC&#10;PWlTdqG/CpMdfypAR9Sem1JUgZNyjiGKTE2EhpDGPpL1RXjRTdP8tpLvOINWOPFIdgJ9peQ3/LgM&#10;dJcnQCT/AH20eRNCkWRJ2wKWT9Qs2ND72DpQRHusk251HwSK4P38U1PlTLdLT+fjOOYXhkC92rK9&#10;QR/0LQEk/C3Ckocbx1BM8VK/CjQtBoS2NRPEYH1oNszdXsYwuZ4cHy1jWO1FriHDqBbn/oZO6IB8&#10;SeSsIovTxUTF67N8uLhTYxYRhlQ9z7PMkSx+7idbraAEqcKjGxIJHtpKUSqdSUkESSflsoMcU6ve&#10;sPFaFhkPphSYEDqKnNOOwQ7fj5VKZCRb48FrK2G4W8poOl3S/GMYZvs1eLusER9jbVsbfDiRF0yD&#10;gg/7ooD3SK3dW6bbxqUCCcNIM/u9KKh1M625rwNTiXqh9SOSsi0cTfp8Py4UkqNttU82aR5b/ERD&#10;gkx9B/VbniJY6+HDct0bHSOmJFl8AbKb/fwMP5/bo1JW8hMfwgyR5RM0wgpH8KtmBopWYfxivwbf&#10;TsJHjzpifUfF4blnAkqXY/Ay+Wv3cWGGeh6alBq845oigJtvdDGG+oyE/wDKvAbcbzWTQ8HeOE7P&#10;AoD0JEVYfm3D4UR0GcPWi5Z3/wCFN2QMYRcM9N/RXMOav+KAKGsKg+B2U0dv+T+CdgPQT0wZZfzs&#10;VxP+cVKED3pXnufgkYCflwqe3pvIBZtSUxtdUPbAozby59/wuuAdQEUVjqJ+J3+PD1yppJukXSMZ&#10;BwKpW6VFRTxUEqq3i89Y5YW+rg5YKMg4ciQZGy3VzqdA8VMIVP0kgHkfvbzZi4CHH2m0ox0iCenD&#10;jhStOTtI++VaeJJM+lVw9VMtevDOQqMV9WfqByxl9f8AdaebGmxGdR3ssVJvW44IdPhWfsQ9zC8v&#10;w0ir+9USFm+4HkXXe9DOJuLta5x8OHy+dG6bJAMacOqigV+V/SXl9mqOofWPMudZb+/TYFhiU8ZH&#10;sE04Vtfo4pMP6YdT8Qua3FYqKI20p4BcX/1jwA3W+lg2ClDZcVwKlH340aJZI2Cm6k6geifL7rNl&#10;DpFiuZZY2Np8y47Iyn2XgiULb4X48R9C6SeUHH8Uq6xr6iSU2+4cCJ3+KUQyyhPR0j1ow/KzjNOM&#10;vrE6h5fDQdIcpZUyXCoIQUWERvMvsPmy7iTxd4b0nyZg4UU9BGWPZiCSfv4ALje+8uplZjo4VsWk&#10;4zQOZt62+oPPabc45vxOqSXURRzmKJfgscQUKOLOmwLDsPIFJTqjfBRr9w4DncyfuRLiyR50tRbp&#10;NBTLgRrqkTYl5lXJ3JnleUg/8GTxS02CM77mX2627cCLt9pAE0oS0AaUmF5UvIzrGFHbtYD6uO8W&#10;W6Y6Bix9hHCpWaHbEUq7qlJDkelJ8xWLNodvw5niyyyTFWU+WBfQcaVmuobca13VSIMjCOpZXiJQ&#10;Xbt4/TxlzHFQZbw5sanJCxkDba53P7qAD4niVzMCWyFHbgDPGk70NJk9NDz6YfTZivX/ANQ2Wumm&#10;X4BKkk/z1cGGkVHS2lnke/7u0cWuUqemocEjSr0tHfbbW7eJI9vMZ7+5W47IxxqEX1a3CoHCTV7+&#10;b8n4bmDH6nEI4QsTExxRqNoCJ7i2PiPZx3ju6bY1YA6A34XKuYPiIpS0e9J0mab4OlSGMMsLeA3W&#10;v9R5iVp6Sq2Nf3ltqOVLyXE+vTSXu1A8aUWEdOMVpJirQklu1kPbw+rkzyokkDuxU/Dt9fCZ29I8&#10;Ig9c0sClKERjQlZY6HjEUWtrA8M8TMVVdVse1wR35h3VMLMISHBuNfvvygu0GNWBraWV9FK+Honj&#10;KSf6M2hNiGU6j4acwQzPT0+zddrggH48KV3YUqeFKmbcoMmhlwfohPNSxRUyh3BBYhR38e/t5lSW&#10;hL75YryA6Ee348JHswUnBKpHRR2QRQuYD0CiWpWd6URSgWD7R38RzjNJWSqzKFAJ7A9vjwmTmTbZ&#10;gzPlTYknZQnp0JrauEeWUEagAga6/RyDdlhaRvtDuT24oVmKSY4VYtk1Ppehs1KnnIAsh7gX+/kG&#10;Wvqoo/LIDL7V9nLfmkr6vOrJbjhSio+lNXTyAo28H4XP3W053T1JCFmcguf3uwt4cLX7sA8NnCrw&#10;aWWFdKpZoG2l/NYixK+zw7cmGrjUiV2Gh8OBxd8VCE4fKvBsnbS6wzo7SLtevQWuP3Tr9POpcUpo&#10;187bYNfw4TC9VMEk08GwKXv+aPD0IqYolKg327dPq05FTFY5W99RpwvfvS3jjVwBS1wjphTqigQp&#10;YC9re3kiPFYN26X3e9wB7fHhSvMBp2k/Lqq8A0603Szya9QKZUibwA018fjyn78dfrSvSP8ADRz7&#10;5HvVWaTBgFPbQ3rGKyMPojDcy27E7f8Am2bh0nBsaj6Vt5wIaUegRPWaUGXMgtD1VwCjSICPDFqq&#10;2QW0sU8uIj47mHNATClbDsMgo+4jjVbH6OdS3v2qirpNEqIAwo4/JUlRfUdxxgJrY669yM05HvA8&#10;c004QK9zEan28toppSpFe5jeYk6actppJNe5wM23tywTTGqvcwtUa3HL6KfAmvcwtOG145prZTNe&#10;5jM2255bTXgmvc5RyAm/NFNamK9x2iYqLjiIiaZRBr3E3jxE2dFVSHFHRqD8DJr9/Di3Ghj/ABlf&#10;CiS7VO32V7mWNWUBhr7Rxk0Qgg17mVz7+njytaFe50C3Y83Xjtr3JUY7LfTx4yTReqNWNe5JrHjk&#10;znhManc1PSyyEezeQB/DhnlwIQtXSqPYKSXJPdQOJr3BMgUsoW1tONtQcOs0GEbMa9yQN1r+zlVJ&#10;E7YpyRXudgbRc8qHIEV7VXucGLdx2PE2HGvV7kWTQ/nxwKAwArVe5iZgy3OvKKFNE17mAg3vx4KB&#10;EVoGvcyowB7cTLAptVe5F6snzOlHvfa+epNv1luHWTnxGjHLf7oeiD8K9wO6UmOMRnU9jw0dEqpP&#10;OqvcmGzcbmrgxXuYiWAt7ebkU9qFe5GfXvxwClSa9ziA1g48OUmm9UV7nnN9W789IFeB417nNSf7&#10;+NE9Qpoqr3MXa5PKkTVFKFe5iYHuOWpvCvcwgBqarU+NPMP+TTxUyohQA41dgHvEx0ivchZbylg+&#10;JYFSVDxtG7xAkg9yfHiC9zFxhekcDTt7mC2HCBwNe4x5myIuGYfJidLMzeSVYKfp4rts2L5CFjbx&#10;pdbZsX1BtQiZr3N4r0qYVhuJ9A8nmtSNycHw1iGUMCWp0J0PhfihoNXWBGHX+NcP9+2yvMnVNkjx&#10;HZ1YU01FXLTM2lxc8EvOPph6AdQIWizblPC6/eCGaSkj3697OACOLXcstRs8J6QTUeWmfZjlpBZe&#10;WmP74x7KhRYtIzBiNPHlfvVb8Fv0jZ4jkrcuw1mXaqQkq9HNuQeNvLkBH58bLC2P7m5h0EVkhlPb&#10;VneWYL0ugf0h8xUiDF4ppDHoCL9+EDzz+AxnSmd5umWd4JowCVir4ihPsG5Lj8uKkm5QNQSFesVk&#10;Bl/1FNkAXVuQelNOCVcLEi+v08Ij1I/Cv9aPTcyNDl2PHaeO582hmV7j/iNw35cYXmJa/uiSk+U/&#10;Csjcq7Z8lzIDU4WyeCgakb1Yd+/CR5m6WdU8h1op875bxHC2VxczUsgAsfba1uGLOYMufxAe741O&#10;9nvDY5jiw8hf+cK58Q+IRFcw1q2KjR9QRobeB4eagojTiDxoXpeS7BEQejZXucKh1kQEC30csBNK&#10;SQa9xqlBTyJD4P25s4Gmzga9x5RlvvIvc+HKLg1YHGK9yWo0+HEwp/qr3OanW45cY1uvcyNa+nHg&#10;Zr1e5FOhtyhNer3MRGluVE8KoU17kRwA3e/HyqmjhXuZqQGaOeBNTJGwHNAzTJFe410APy6t7NOP&#10;TW5r3HRblueqwxr3Obt4EculO2asludte43u7B1cDse/NVUV7mBkMeJTIvZgG+/lAMa2kSa9xyQG&#10;3v8AKnDZVogxXuZl2gaHlRIMU4BFe5yIF9263FJGFOba9zgbt278TAgGvbK9yBN7rA97cf1TTQNe&#10;5GmAixU27SKD+XGjTJxNe5Oi9h5aavM17kwA+HKpI40+K9zq7A2bx5uBwq1e5jJA+1344E1o17mG&#10;Rb6jXl4qgFe5EkXwHKE1QiK9yXhdmM9OwuJI3/IXH58bGNM17jVhrDyyj+HNCqg4V7j9tLADlNYR&#10;ShJivc8V0sRblUqKq0QTXuN7jW/s4oivbRXuccXcmalrB2Zdp+rlVbaaVtr3JMbFR205uvbK9zOO&#10;97ceBilSF9Ne52FsRbmwqadma9yWpAGnc8YgzTYr3MbG3f6OeCZrZr3MW4KCW5XbScCa9zkJbi/E&#10;SklKqTrBTXuSkLVVHPQgXMim30jUcMWhtHTTSUBOPTXuJnDHby9jCxQ25QClP3CvcfEY91PfjnCl&#10;YGFe5zNz25Wa3XucvYG5sg1uvc4kDx49Xq9zgY/et25ut17nErZDpflTWjXuQ3ISVXTwI5vGkxr3&#10;IVcqU+KFoxZZBuH18TERTcV7kprEC546kVevch1UZlgZfFRcc8qmyIr3HPBhU1tKqU8TyFTY7VLf&#10;w4jLgTtpC5cJY+8geZr3FYuBY6zAJRTm3sjb+jif8wiJJpD/ADi3G1Y9or3JIyvmdjf+X1Hb/ipv&#10;6OVF2jpplWeWqf4wfUV7nCTL2PRmzUU4P/Lpv6Ob/NI6aeRnNuv+NI9RXuOWE5Fzpj0nlYThFTK3&#10;jaJv6ONC8RsSZNFd5vFaWYlTqfUivcW9P6feslWyhcCnVWsAWFuLO9cjBtR9DFBFW/uWtgy6knqr&#10;3F5SekPrZNtZqCNQR2Mgvwxbsry4TIbI6Nn40Anu07LgCNZ9le4IGB+jrrMWXfRowIN1Dg6ezii3&#10;sL23cBDZPThw40C3+0zLkY6zPlXuAVjnpnzzkDqnRZIzgP5XFi7EQTN9lr9gOCy43euAqdMBXTwq&#10;ULPfm1zWxXdWp1lseJI4V7hvMP8Aw6M6VKKZcXiCnUNtOo8PDg9Y7NL64GoLRB2bfwrH57trYQT+&#10;zM9GFe4p6X8NXMUrbavGl+Gxf6Rw6b7K74/etKffQfc7cGxsbPqa9x1i/DOqWXy5cZcW9qD8uGA7&#10;K7hP+vJ9lFp7cDwbHtr3HD/htWFBtOMSMR7FFv4cdHZQ4Ri+KTf7N6z/AK2PbXuOFD+GjRK4etxq&#10;VvYAi2/hxpPZOo498PZSB7tvcP2tj2mvcdo/w0MtSzb6rFJyB32gDT7uW/2KVAx34jyxovV233CR&#10;CUJ9ZNe4t8K/Dk6YUoDVElRMPHcw/o4atdlbCPveUfZFBW47Zr5yQkJHpXuC3l/0VdG8CIMeFiY+&#10;2Q3PBkx2cZWhMEKnrO2o9u+0zMroYuR5V7g+ZS9MfSWk2zJg9OGXtZBfg2s9zMrZH9yAjjtPlUT5&#10;jvvmDmHeq9te4QL8Tr0i0mHZOpOt3TyjCCgKw4gkS6hT9iWw8AdDxjfndZm8y8XFsgBTeCgBjp6a&#10;y67Du0NTtyrK7xf908TZPSNqa9ylKhqVrKZWBG8fa5zjWCgxXVhtRBivcn7F+14jjhNG4VNe50Rf&#10;Tvfmqptr3OPl3OwePHdGFI1nT4gdle51BJJRzApe9+9uPJRjKTRC+sPjUDiOFe47UFbiWWMwQZow&#10;pX8sMC5toDfUG3geT/unmD9u62+0k4HGNs9dBl9tF+wWHCJOzpr3LMcp5jos04JT4tRsGV1F7eB8&#10;Rzs/lGYDMGUOcSKwgzCyVYuqbVwr3FSbn3rW4OUdFB7ZXuYyot73FJ6qtNe5xMScZ1Y1YKr3MbRp&#10;baO3KOImnAca9xOZuyfR9QMs1OVavaryjdDI37jj7P1Hx4G7+xbzK3XbOgFKhhI2HhR3l+Yqyh4X&#10;CZwwUBxTxr3Ft6Payky0zdN81Usa1UTMIy4FzbvY+w9xzDPLMnb3fvizcNphWwlIg+tBrtFbN7F6&#10;wolJ2xPPnXuWd0OFYeoBjQAj2AcyUt7ZGmUgAdVYNO3C1bTXuPsWHxBd2254YBBSMKK1OmvclfLR&#10;mzEAAfDittGjCk+s17nGSmDe94cXgTW0rr3IxjVCCPA8YWFN4gA08FTXuFM6xdJ8Vyd1DpvUXkWo&#10;anko2jeqihuNpU6TC358xA7VdwjvCx/MrbwupxUkbTHGsid2d4kX1ocouROqdCj/AL7+FcCo2kML&#10;g35s6eiD1P4P6jel9NivnKMTpESOriXvuAsHA9jcx43dzQ5iz3bn90bwV19dYF73ZC5kV0UkQkzF&#10;F86i5TjoClRSg+W7HaB4E+H9HD1Ido19nBtNRVQJ1UT7ijkC2luZA263NVuoQiaM3PY/x52FA1PP&#10;VQ1LWQXuup7c68e/PV6aybNb+PP/0DzPm+Bt0UxFlF917Ac5kPOKc8TZjqrLVTaE7BW3HgfSelwy&#10;QfNQiVyLElb/AHDiYq+o1FJMaVKlXFtbmwH0c2hRZSCBB6tp/CraYEwZpZwdGPPrDVSxDubG3hxI&#10;1nU+koJPKZ94YbQb6C/jzYV34xwPvp/uFOSRsnjtpa4f0kEYRUW3l+HgeI2s6wSQDZIyRoptr+9y&#10;os046sejHZSwW7YnXNLmDp9Ru4eGM9vev2+riHxTqm9NM8sJ2C+ik2ufCw9nC5DyU+FU/GkYSmYA&#10;mldHkmjkQAqBoNfHTiKPVmqrpJP0jHc/gexHDopaSPD75rxSEGQnZTnT5Vp4QHQBCvw4HeYeqcnz&#10;XlwsQEN7Eixv3vwrt7VT5KpCQONXQnvRqOEUpKfDqeBNtrk+PEZN1XeOLyVWIqCbEtqp4bC2lQWV&#10;z5VogL8RVWVaWJRtXTiOqutrYeyiSUS7mO5V/wAPtJ424ppBIJOzCqOpQ3sx66yeRH7OISt6u4Xi&#10;VS8pVykQubHwPLIcSyn7pPWPhW03KUJ0x11lAAFuB/jvWCi2SinRxH3WzC9hyyXVOGDEddWL+qJE&#10;CK74D9d1pwKKBXV5Uq42GyNbtcMftE+HHk2rmuU7OmisupUo4+lePbTnqfN2Zc04rKcEpKuZdobc&#10;VPvX8QfhxKbfQnaJn1p1ALwIxOPsriL3vfgu9PuiXVfNMoxSoWqgldHUlUNxf7P18NGdLQwI8jtN&#10;aFsUcThWJ5YoU3TuFA8SbDhlenf4f3WHPyrUYxJWxpteOORhb7Xs/p4UPvtpnSZVOzy66QqZCASt&#10;X6UGubutPSzIsbSZnxykpdmrBpluB7So14dnpp+FhV4Fh9PDmKvWN4m/Sb3JLfA/VylrdPv/ANzb&#10;KgaSkoVEmaJN1c/FY9IXSWORazMMNXIt9qxODdvYLn7+G+yv+H/0gypUiplqDUyMugAAFvEEnx4b&#10;21leXAxTABjZWlXIRhFVh9Yf+FF/RPLdO9JlCnjkqQDo77vo7W78MFlbon0XyYdtJhUTSIo95wGY&#10;/STwSJ3SedUFE4Hb0enVRC5fqdMEwBVSnW//AIUo9WsyxVGH5KaOhUW8uyBT8QD48EpcYy3h9KIc&#10;Mo0pWQWGxF9v0cHFnuQGleIBQPTxotN4UnpqpDrD+L/6lepPmVNRmerp3Yn3Y5Cdo+s9uQJc3YsS&#10;zU7BAW8ByVLfda2aA8OwUiXdLXVeGdPVR1aznIJ8dzBWVDBy2szAH6geMlbjWJVszSTSNr4Xt+Q4&#10;MLXKmbYQlIpAtZNA1j2fcx43OZquulkD9wzk2+NvDjaZXkO57sfaeHaGUo2CK1JpJ1OI1E6je5uP&#10;aeeFzcHsePEAVQYU1GokDb91z9POzY2J8Oag1euJqJT43vzpwrHlxhWq4pNJe554bV1I56Jr1dbp&#10;JPHtrzzEH3ebCYr1cogdWZhr7ecA2nbjlamuRQAXJ150UP7p789NbrmHhU2bX2W52IxbXmtVergZ&#10;7nTtzryx4G/Laq9XfnXNwLW5xIsbE35uZrxxroNvHa3Mq3tttylaqO9r352A1rX5qvVwMgJOl+cu&#10;UJrdcHva55yPw5YVqutxItzrlq9XEAkXHPc9XqyBQot7edNoCTyo21uucQBbQX8ORt631NuPwa1F&#10;OAp5VS6jnYlRT3vypTXsa6+XnkcDaSfZzsSIde3182EHoNa21kSkqD9hWv7LcjmeGO5Zxb6ePBpT&#10;mwGmzhhTlDhmI1B/RQNcdwQeYTiNJfVxp2N+KRaudFXJAqdFlnG5VBSnfXw2kfdyPPiNGHBLX4qR&#10;ZuQcKbJmnOlylmJ4rJA1ifYbk+zmCXFaIKAWt9XFDdk4oyAD61YAU5UOS80PKVFO2/ttP584nGqJ&#10;RaNyw+A48MrcnERSgtmNQp1h6Z5tmVXlpQm42Bv+wcirmOiYlbsF+PDFeRvITOHpjTIxqW3SjMKM&#10;PcuWPgDbmOpx0JTt5Ch3Gqhux+nlGsrKlYj5U4SE7eNKfLHR1qzHqZM2TvQ4ezWnmhXdIi2+0ieJ&#10;5FTGU2bihv3YX7fR8OGBy06ggqGzCeNMav4RUqfpJiaTN8s/nQ+YyxMwIZkvZWYeBI5DGY4Jb/Lk&#10;Mb9r9vp4ZN5Mpe08Jwq4So064p0QzZl2FKnG6CenjlH6NpY2Xd/xEdzzpcbUkF/u4pVlBAwONMHA&#10;1gi6YV7DcyNt9ttfu558VLG1ONOeTl/dD9rx6DW9lZT01rYwATu9mn5c5HGJLDeNR3PGBlyDsPt4&#10;VfVIrnF0wqDIqo1jJoAfD287bE4pYzFKAb+Ps4yqzLR1Ax86aTgan0PT/HsKrlq8HeVJRddyXH06&#10;+znGHEY4htDCw7eHLKtC7jGPEVdS5NRq7p3j1TXPUTQvKDqx7t9PIlRV1UuKrXxVpWFU2mnsNhPi&#10;5Pe/E4sFNmFjw8OnbhShlwN7Uz0UJuFUGTqDopXdO6jI0U+aamtSpizM9RJ58MA70iwBtmw972vy&#10;QmIpGD+83j7Ne3DE2RUccBw9KZW4meig6r8iZmdfm5YwpFgqqD4ePMsGJo+2FwQ4+7jb2X6ZWCNO&#10;GFaCeIFMqZRzE87bYt3bvcH485vVlX2QyFfaL8Stsa0lRTt2Um0hR1RBrhNlGtgKtiFFvUEnVbgX&#10;5haqQ+9KQxP0cUqtp2A9dPSacKNq2gkvRCWILYD33UfTobcjVBiFi6jX9b83b2muVAk9fyqmgTqo&#10;ScOzdm6GnSGOS0X+6DuW9nx5GkoKSUiVm7dte31cTuBSfDB9lXSAcRQj5R6q5iw3z4PKWVZxtZSm&#10;rD2Fu4H0cbJMHoKlGNXF5iqfZa/3cSLSU4GcfbVgsJEbKH/Auv8A1KysaafJ+InC5zaP/K7yEPdQ&#10;slwPhxixHLmD4tQPQ1dOiA3A2rf6hfhK5ZFa9RnHr6Nk0kcbJxEkjro4HTP1r9YekWY4sUyxjlRj&#10;cMQR3WrNmJbVhYHQKdOAwOi70tTULRTrJTVGhikQFR/xE+Hx4dOtsLb/AGiZj2009cBaP2iSAOPR&#10;VomDfjAYbjFLhZzDhs+HYvSm3zNHU7fMv4TITZgOJPM3R6WKnFRFhpldTaSNHsHA9tj93As5llje&#10;nxITEeEkA49dOMlpweHEcKOX0W/E8wvFMSny/iefI6JZQJY3nRt8bN2jAta1+/AqxD00dMs5BszT&#10;YGsVWI2jlWqG4geN0IIIPAPmu5Fo8nShIx2lPhI9lecsEOGViRRkcM/EuzV08zxDkzqJidDjcdfL&#10;H8hU0KL5c6t+4ZL+449h+/hFfU3+FBB1Oy9h+LdKsLwOiklro5K9vKIkNDb9KIbW/SHuOR5leRKy&#10;dZQpb2nhqVIHRw2UEFZQkOeEKSD10avKv4oXpuxrNtTkTG6uXDcTpbptnj2KZh/uVyfdJ8CdDyu7&#10;rf8Agw4DQ4dJjXR/GamOeO+6gqo2ZvYCrgdifA8UXOaZlljhC20utcFpMK8iONKHrB5k/syFeeB9&#10;tHVyn1YyfmqCJ4KqKNpFDC8qFSe9g19TblcOZ/Sv6yugE5OFw4hFEPeBpJXsT43jB78F2Xb7MhQA&#10;WppXQqR+lFhcU0fGCD17PbsoSI5IZ1DwMHRvFSCPpvxpy56yevfTzF0mzOskk8IKM8yukmmg7+5c&#10;fRzIqy3zW4kBQQ4nj0+2jz+ZLcAAIw6K5SQwyxGOdQwPe44ffpZ+KBhVcaKnzRLLh1bGQGlKgxSD&#10;xSTb2v7eSLbZvZXSvCotqPTs9tLWLgAkkz50k8VyLlnGKSSgrqZJIpNbML2b/EL+PD69E/Xp0+qa&#10;4Zclx3yYFqWlYPOqWVxcKtyNyA8XXC1N4NrQqesY0dB5uPFx2UCXVP0w5A6jyyY1UYbRT4n5CQxy&#10;VMAfaF90st/suVuL8Mr0H/EMy91CNXlzGK+jrKyjlnjl+Vsl9rkRbUJubra9tL8XWrIvsExPHSRT&#10;ramRsMHroinWH8Knp5XYjDnTpm70+JQBUWOdzJHYizE+0j+HLQel+e8LzhhcOKYaGRJFG6NvtKfY&#10;3hf28ccy95DRAiDPnStQ1HAjGtYj8Rj0o5k6J5onocxpFVSpIXiqYVsHQ63HsUdhwx+AzRVdhPYh&#10;SO/bmH+8+UIeKinog/LDzpM1KFGcCKIr04655v6GVFMuDyeTfc6lh431sfaeCBFhmGJA4p6NIdbs&#10;4Isfjp35B9jln5dyZ8sMaEabgI9lOfqJ9enVbOeCR0WJ5gEq7Qj0yG+hGh17AeNuSoIlSNryXtb3&#10;b624NVslavs8j0Gi150Oke6q5cV6itWw+d54R2B321Jv3+/mOSunkPy5F4+9r9vhxanLm0gLP3bB&#10;hhRSApJmNhpHU3UDFLpDTuI41uVfxuPbxorJo6OkmrJbKka3INh+fBAySSBAJGAmnHXVLUAacMPw&#10;vG+p2dsCyHhjSTYhjtSY96o0jA2uXKrc2Uan4crr/FLwHMGaPTzlUYJBFPHFmWiapeQgOkJhluY7&#10;+N7cVWoCX5jbPtosfSqU92JgmT0VsDf8JS8bwfJ34hvVzp7imJzfzCvy3TtTQJ/kZ0oKuRKiSQe2&#10;MyLs+luVrdHOj1XiAknq6pYY1Gvg1vYDyRVIwJj20oaVpxOyt5vqr1aw7JFNFGlNLWTysFVI1vqf&#10;bw30HTHIdNTRGpq5ZpVIG0G62t24XdwU/ds6uijULmiYVXqD6x4ni1RDhGDQUlC6kLLPo4bsNPp4&#10;oMNosCocHjTC6PzXhfU7RqAdADxaWktCAJ447MaYXBwPHopLYti+esWzlUVmaMYWjpKiAJHEspPl&#10;uy6sVHe57ccaiLHKmf5ilgSIk2Wy30PtHKAIZMxjTLikpgJpnw+oypQ4acKxnE5apEUvIzyWLEHw&#10;N9eKSHKmZpYzDUSllci5W4A+jlVK1eICnFoJ20FFT1i6WYbWLUYdEiyRB9HIZm1IPftfvxRUXTxF&#10;IkrGaTYfG/G0LjaPfToECgpzT6o0l/0LLJSLzVOsYAAt3BPFRRZLpVjaamhW4N7be/x5Zazx2U8M&#10;dtAZmH1OSU2L0mE4piUjCYBFbefdJ7Bv2ckYflfGos0riUNVHHgsdLtalCfpJKlm+2z+CqPDiRO2&#10;T+NJQhCTNIzqb13wCbpq2U6uieozhXYlJKKxiRFDhcaWSKNb2MrPqTbghzYBhdXFtmA19viOOrbA&#10;q8SZFExwf1F9T8ExP5XAY5pnQA3FlF/8N/YeN5wrCIv0MTeWP8QHs42nAU5qihQi6p9XcXqBjGKU&#10;HzUe0EI0pVxuFtB2NjznNgOF1UJhr41ljJBIk1DW+HFMACvKJ2gxSXputXUPCsQWvyrVyUNciSwJ&#10;JTnbJC5BDEN2GhseMue6Clr8AeEAbIhdQPG3YD6OaQZUBspkqAx2dZ2UK/pEzLmHJ/U1RXzTVFVi&#10;CtuldvdAdrsLHxJPfgfYJNLT4SqAhlUa/QP6OCfXBxxmi3vOqjfdS8Go8fz2YixildytiT3/ANX2&#10;8CDqrOuLVFBV/vQXK/Qe3EY8CgaqlUnGjnekzL75MwTHsHBBjr394E3G9VsT9BHF3lTOlTVIsSrv&#10;kCLuBPgNGtw1dQXxMD5U8uSPLowoufWDoBgeEytWyVD08Ilm8sxgG7yHcoe/7vx4J9NV1OIRzU9M&#10;pUzRqwa2g78JDbpRiTBpMHCsgjYKKPjWEYNlTE8LxnHJ45EwqrkgMav7zqwVtfaCfbzgMLxOtZow&#10;DvdVQk6Agabr8WJUiJPIrT61kwKkyZsyzl6OF4o2aCGeSeJI13lGkbcE2re4J78Zqity9lbB5hm7&#10;FaHC44ibGqqoowVU3udzDjIfCTIrS2VrGylZi8Wbs8ZvpcUyFlzF8e86APKtLRTlop5E2sI2K6C3&#10;xtwnnVL1/wDog6a1U9VmfqJQ1kyWBpcMJqZCR4WjuoP189/M0tk4SaqWUtgFRHqfwozvSj0leqTG&#10;snUmEYflaHAERpd02M1IjmsxNrogeQjXsQBwmHUH8cX0p0Xnf5vcs47j1RGvutLFFTxEjQEs0jMA&#10;fbt40rNiR4QPb+lIO6QkyCo+Qw99Dh03/DO6sYLQJh+b8900VOHkZoaGjcna7FiPMdl7X/w8JXnX&#10;8errVireT06yfg2CqjEB62WSoYezRCgvwmGZOKJPTTqlJHiCRPWcfdRgcsfhj+nzCWmbMs2JY58w&#10;PfWeq8tLXuQPJCsL/wDEuE86gfiRevrrZUmhXNVdSR1AYfLYLQrCh9gEip5mvtDcJlXShtV76qbh&#10;S+EeQ+Zoz2SfTB6fencSw5Uynh8G2215YzUSC3a0lSZHH38LDVZA9SfUSeSszfJiMjMQXnxfEWRd&#10;TqSJnuR9XEfeA7Ma0Erd4E+ZwodKWkpKKEU1FGkUa9lRQoH0Aaczy9DckZfnd8755wqjsovHQxyV&#10;Tk+KiwC3+vjg1dEU93XdDEpHkJqRxlqJvTTlt9skmL5lYDSxWlj+4Xax+niVWomkRKE7ST5YV7k6&#10;j64ZLw0CiyFkOgSQH3GqBJVSknsfeJueeLQTjJpQm7CRCUgek10bDilpcx+qnqBULh2UqKuoWYN+&#10;ipKT5eMAa2Vto7/TyinG0DZ7MabK3ViAMduyuIBtZjfgz5L9BvqZ6mRjEc+1s9KsgJWKSWWaVh/r&#10;AEhdTzZfUoeAe3CnCytZlwx5/OolVXUVDeStnjiA8XcL/E8N5kP8HarFLHiOa6mrxGdgLxLCYYlY&#10;+1iSzAfC3KJZfePAeWNKhbIViSCerZQd4l1p6V4VK0FZj1GJFB91JlZvjotwPr4dHIn4QPR7AsMp&#10;5KyngrK9yTPJM0towfCNN20kfEHhgnLHVfcT8KVoYSg/b8TQBY161+n2EVNVTpR1NQIx+gMag+Ye&#10;2tjoL+PBlwv8N70x5KxmSvxgUqF1Uky7EUm3exNhw1bywHifbSXuyklWkUmofV3nPHcETEso5OqK&#10;qW/vpckKL20NhfiukxP0X9F6KWkqcXwynen0sGj0I72Cd78NEZchG2KeU0lwQQB60+xZg9UmdZ4S&#10;uGpg9JN73cBrHsGJNxwD81/iV+nzJ1I0WSMKmxZl3BJEhEcLMB28x7H7hxYWW0mQB7KolLbdP0fp&#10;6zvjchlzfmedg2uyFmuPhc2HC1Y1+K7myuVocsYFS4a0twvmyB7H23Fr8MAsERsqxfSnAClph3pq&#10;6eU8kdRiZqK+WO1jNMT+Q04VDqH+Ih1yzVTRU9Tmv5EGRo/LoKfa4Xx3M17j6OMB0t4HZSc3WnZh&#10;1UJOEdMun+BSNNheEU0TyG7Hyw1z7fevwq1d6gs7Y3g1RLmKtxPFaku4p2kmkEZW9mZiCNQPDjBf&#10;SNlJg8TjS3hghp18uBFRR4KAB+XEW+dcxVPlYOkFNTwSKAzbQWYEXN2NyWJ7niXvu8wpNrJkVl4y&#10;4hmbMWYcsYThuJYg8aU3nI0SiwIDWUm3cW5tatRitKOtKQa9yDhyYThsEExhaWoAbdIrHcDfQi/w&#10;5WmAnTXuQkw+CGAwRX1ZnJOpO43uee0pIp4gV7nKnidPPWliMjSoAL+FjqRzwQBXgIr3Jhqq57K8&#10;ygKBYBQONLArc17jd5NqaOmBbahZlux03am3ESlU3XuZEgNveueJq1Br3PCJzp7OVirhM17mQRAj&#10;3jblqeCK9zn5A3bEvcjvzeyt6a9ztKWdZAACTr30HPRVkiK9zHUYXIsURldFJB/evfmqTKxr3EzX&#10;QYdBMxD7mtckDQfVy4FJdQr3HOhV1dhRQl5fLuoYaG/08VISmMauE8a9y478PPprQ5MzInUXN1ZG&#10;KrHaTYguNlNEp1UnspYgX4guFlYwBofZXa6jrOykzm2OrfAJxSRmWQC4Ve59tvjy5vKfUIdNa948&#10;24tAFrHIoxTjeJw32VUre1hwA3toLmAU7PfU12pKIxno6KLrmrKMfUOgpf6u0LxyL7lRJVEoYdg7&#10;kHve3LA8Pz1g2Xsp01TiVbHDuhDENq+uo051C7OcvYZyxCVSI6TG3H1rGjfLLfzl0YHi9grUO6r+&#10;lzqL119Y2fZ6DLtbXxfzLy4ZImMdLtjG0t5gNjrwuedfVPlrD5WhpsThiXtc7nY3/wBSPx+vk/fz&#10;FhmNGn1oBW2Rx9wHxxq0roj+FiaTDIazNGCvUT+6dkbKigjwaeUE2+IHC1Zn9T+D1avNP/McS2kk&#10;CWZKOmt7bId5H0805njDWBlXsSB6jH30eIy1tkykVYnkL0SVOVdtNgVHgOXVsP0q0r4hWg+Nppjs&#10;B+gcA3FfVjV0f+j5Yp8OoGfxigeqlBPjva9+bXvGAPAEx6kinXrBKxh7Jj4UYqk9KWWKsipzzjOK&#10;40EA/RS1Xy8Fh4CODYAOIrFeqPWPPJ/ymM1sZsNqgUkI/JdDwhcz9x9Ph1HyEe+n27RtuIA6+NLz&#10;AumHRTIgD4RhWGUkp/fZBPIf+CYs3G7D8sdSqt1qflsNw6xO6WqlNRJ9PvXF+F67t0GQUz/fGSKM&#10;EWRcnSmaU1ZmDL1P/o8LVNRGRpFTxFE+gWC248YtleGnSGTNmO12ImQ7RBh6eWn17ALDhS9fNNiX&#10;XSo/0U4D91Kk2SzgQfZUPD6vFau8WDYPFSomvm1jk9+xF7sfv4I2Xcr5Hw1E/k2DyT1Lrp56yTN9&#10;B4jRnFqz4glJjHxHH9aucs1HSsx0YfGkRmPG8000rjMeO0uHUymx2Tw04sPHdI17cFijyX1DxenS&#10;DDMExIxnQCmpfKjPwLMBa308Vq3vtyNOoR/ejZ51b+TBOEfOi8Zn9QnpzyPUyTZrz5lukljJYvV4&#10;pHUuPoiiZifqHFdhHp66gSDz67BKOiBH28UxUG1/Hy1bgMd3zsbUzp1ngDMn3UIGsi0iQpKemgBz&#10;b+It6aaQuMs5sxnMLKCbZUy3NKDb93zHRQT9HBEj9POCCnEeaeo2XsKjIAZMOgaWRSfC4J4Ebnfx&#10;9Yhi1XP98AB7ZPwpk5ag+EmY2GaJfjH4r3XqurnX0/8ApB6q56YM+ytxeSkwyB1Xs4E0hIB+NuKK&#10;g9NnphjAfGM24pmNvFIIJY1NvgiA2P08Czm9WZXqSVNIQobCXAB7MJppWVKWmAqKAbNn4mv44eP1&#10;ElHkT0+5N6W09tqT5tzBSPIl/wB66VQU2+K8EzL3RP014ZMDljphV4vMDpNWQXF/A/pieEt7vJeO&#10;oBddYaA4oTqPvJxot/lKFYKWfIGKJZ1U9Wf4rGZ5pIfUD6w+m/SmkZTupsuyQVsu3sR+gjdr/wDB&#10;cMDgeVM/xIIcn5BwnBk7K1RsFh4e6iHXka3+9FstMvXi1kcEQk+cCPjS5vL2mU6AknzxqtzqLm30&#10;q4hiby+pX1edTeqTvc+VlGknpot3s31FRGtj9HF/B0567V+yLEcWoaCJtClNT32/AE/0cAbu+mWR&#10;Oha1DYVE+Lzxo9Q0TGGAEUXeq6ifhYZNrWkyp0gzh1DrJDcVmbMwGNifa6RM31jdxQQ+nCtxFScx&#10;ZjrqtQLERyCNfiLKAeAy67SMR3LCExs1AH30qDGvoFKjAPXzTZDkkg6E9DunuVqVDdXqcNkxScE/&#10;61VIw/LjjQ+ljpbG/wAzXUjVUiW9+eaR/vDNY8D9z2l3z32EJHQB7qUotz0034j+KL+IlWUk+G5a&#10;z/HlSkmuvy2BYTQ0SKp7BTHCGAt8eC5l/pXk7CojFguE08YTXckKg6fVyK77eu6uD+0cOPCY+FPC&#10;1HGiq5l6i9dup1XLiOfs54/jc8h3O1TilUwPt/RmTYPqHF1QZeLRlaRPKAvYbdOAW4zPGVkq9aUp&#10;YCeFIOjyT8yzlYbOzbjI43M30luTosDZpTBXnuLaC3fiFd8AmUU/3cbKd4MpxrVbK1b7gAbCw490&#10;2UWkjLwSsALbQdeB93OQkhKkjHbSru5pV0uRC8LVNPKyBSABbuPo44Nl2JqcHZ5kwPcfnxAMyhWO&#10;CfjT4ZBwNPH9S1lhDRp5sxa2nh9PHKLAVW0kh8xgLDcO30cK1ZjqkJEDz20/+XAGFKCLJDRKCG8x&#10;lsBcaj4D2jjxFl5lZZ2VQBrcKLn4cI15oI0iTPXSkW4VSnpcgyMoqnAFiDfaPutbXk6GhiriRGm4&#10;DuTpwvduvy8SYJ2V78tGynqmyh/MVZqeLcVPgPD2n6OS/wCVQQTCQANYaj+HEf58uilCUHYaeVyc&#10;kJRyAzAd7d+TY6GeWMGFCxtr7B/bwrcvENzrOz31UsSadIcl4lXDZRKDuNmtfT+ngV9UsOr4scwP&#10;BNikSS/NSgkaxR6gFf8AiXCG9zdtbOlJjaI6DGB9lAvMlaMBVxn4R3QLEsNreofXLFoC5p6ODBMO&#10;lCkAmoa9TY+No7A/Tx8mnpFlJh93cRdQNLciJF24BBIw4/Oo2/KgEmrPH6LUE2JLVJGVVk2tGV19&#10;3wAtyQMYRTshB3fwtwoK1RJMyaebSlOAwpcUfSmg84R0sD32ggADvzjLitS6BnsHOhvxEp5KMBsp&#10;0pJ2GlzQ9IXlAndBBJaw93Q/TyAtXVzKyMB4G19PqPGn71DYG3zq7YkQdtKvAej1S9Qzxqq7RdrC&#10;/wAOdrUCnDCdrkezvwhub3WRoNLgjpoWMudKIE3TVsJY3FtLX18ByA9ZCz+fr8QeJXLxQTpJmraa&#10;XGGdJ6WKtNTTxGM31Xw56fEwiAQKAO+vCL8zG01YJihGpum8KqrbCW8b8bp8d2uHc7Ta1x2PESnt&#10;ezGnBSroun0NOtmvY+wdr8hTY4YztcizeB7caXeRwxqpp8w3plBJKHi3FT3J/o4y1OYVI3Idvgf7&#10;OJU3p41pSVRSoi6b0AK+TEAwvfw+s8xf1hjKDzW1v2vxpdzJrVOUGRTT2iRBsGo08eRqjMeoEDAE&#10;Ht7eB03ZQcRIpwDTSujyfCYdQL9+3MMmZozGEJOnbtyv5hatmHXVNIVxqRFlamhcbzdT4ci/zxiC&#10;qEBj8eJlvKUcauBTpDglHCLxLtt8OYZMWkUKWkDE62vpYfH280VCK2pNZI8NfcFA929/7uatP/Cl&#10;3rPXVGG9KPT1STnysQnqserIw32li/QQBh7A2486p9gmXpYtH7uIOCfbiaK7xw6QjpM01ZLoGmzp&#10;jeNVKWMBho4Hufej2iV/+TiB9XNXqWo3+9bXt9XM2AKSAwKFnkVpLm978ciqaq9ziz8sBNUmvcwm&#10;QE7e9uOxVJr3OllK6Kea01aJ217nB2Li/LARVhHCvcwbrGw5erEV7nEknU89Vdle51e45utTXuZF&#10;awueVrVe49wAtbae9uIVYUl0wa9xIUkvzmacXql1CskX07ABf8uHzg0NNjqn20RZgdaz517j5cgb&#10;e1+F1EoSK9zzfYsRflRViJr3OEae8CdObNMKMV7ktGUMB3ueNRSIoKpNe5njZpOpUsagWiooVGnt&#10;14a2Y02/TKjTF0NLSfOvcFKFdqWJ78SocCaDOrhXuciwJtxomTjVhXuebXxvblVDrrRFe5jcrax4&#10;xE1X7a9yM1r+74cWoOmqkk17mG4I1054gKNb2ba9zhvLAqTblCmKTmvc5RC7fTxIuqK+2vci9Xtk&#10;GQ8NhOvn4lDu/wCABP7eCbKk4E0a5WcFnqNe4gUUsWNram3Frok4U0oTsr3MnfQ9xxNWq9zom4sd&#10;Obr0xXuYpLXt+fLJNKU17mH6eXUDWz017ngdNo5oJBqsV7nNrEAk2PGjAMCmOONe5ifUgE88KcET&#10;XucJQA1gb81SeK9zHSkBpA4uvlS3Ht9w8VtJk06mJFe5MyKzNgVInsT8r6cCuZf3Q+dIsyjvFede&#10;46ZyjDZZrQ37sZNx8OIbI/tk+dILOUvI869zcp9DFPUYr6aMh4rJe74Dh1/gfJXx5IbFsogqAwiP&#10;ZXJztFSm2zN1I/pH40lq6tCvNA3cOLA+Og4dyGmVTe9jxQABUBFQVwpPTSyj7Pj9/JDJaMljf4cW&#10;jQr7sPKvKNQo3lWW8Y79yeNcsIIt3He3L64IAJiqAU6RysCXI+HfT6uYvJiEflta3sB4+klW0A/G&#10;ka7YKxqcldOttlxbjZSZUyxmLEEo8dw2mrklIUpUQpILf8GDxUxaW7p0rSmeumFrds062lqT5KrL&#10;W4tNDRyTMdpRWI+oc1BvxcujOVelfr/zBlrAKWOjo6zDqOsWGEBURpVsQFGgGnFub24y1QCOABw6&#10;67Y9nGauXeQsuFRUoGCTTZ0yzdJnbKMGOSgrIXliY27mNyt/r5W3UZTpHQLCxB+PI/GZKmTU0t5u&#10;4nbQh8SWJ4G+F+TPNeSOOZL/AEMbcPkXgfGG0UJGcxNzI6jHpXuDIclYRVreJdo7i3I8VmriFzUZ&#10;nOHWlTXuNFT0+u96WQ6eB7cNkZ6P4hR8zvGpA8Qr3E7NkvGomPlgMAeHQzllfVQmb3gaV92Fe40z&#10;YPitMxEsDD48NUX7axgoUIGs0Ye2Kr3GyRHT/KKRf4cMQ4lYkUbIeQ5sUDXuRnHZl7cUhQUJpRI2&#10;V7kGQMTutflyARTChXuZsLZYsQjc6a/x5oACqV7kGgTyzNTHujnjqRTZMV7jmLnTnjhWhXudMh78&#10;2lU7afmBXuNzoCDzdM17mGf/AHpglH76bT9XK8auK9ydDu229nNE09qr3JJ15Ug08Mdte53ZSAT4&#10;c2MK0DNe5xL307ccUkQKtXuQpT3A5aIqpwr3IlY1lp6rxX3G5RVMKxr3JiG5PPRWq9yWXJ1A5oN0&#10;pSK9z3dbDTmsAca3xr3OKnxYcfKY2YVY17mOS23Tmp66aVXuRJCbW5uJqs17ndFMIayOQ9r2P0eP&#10;GwKb217kRYzS4vLSnsSSPo7jjGw0zXuPaEEWOluVVSkGvc8y+zjgVTs17kR0Gu49uXJ1bKT17mKo&#10;QVGEyqPtQsHH0ePPEVRQmvc5UbLLCrD2a83VYr3Jo0NwePjZspWmRtr3PFiBfmhjwp0Y17nay6W5&#10;fTW4r3Mge4t2Ht5opFVIr3MRAIBPNbMapiK9zsqALDiVSpNNrNe5koZjBKsi3uGHHwrSQeikTnij&#10;qr3G2ugWixt1XSOf3l+vl3TKtXA1cGa9xzS1+JQYpSFRXuZR+fLRTwr3MZ1a3jxwYVbZXuc1QN34&#10;4TFWr3OZUAa8Zmm69zExBWw5oCDNWFe5Cl8b9+KAKoRjXuRcQiE+HidftwkD6uNKFI69zjTP50Ky&#10;Dt256cKemRXuZWAjcPbjiYNNHERXuG69EOasIwDq3/VXMEUclNiq2jMqggSDta/t4aWBbQ6O8SCD&#10;01i12pZe5dWHfskhTZxg7U17l6NNk7LYj8xaSE31Fo1/o5kG1lzASIQmPIVywczJ6YKle017ktsr&#10;YE4t8rEB/wAQX+jhorLmP6CfYKTDMHR/Efaa9zguT8tk3kooSbaHy1/o4mVldsf9bT7K2cye4LPt&#10;Ne5Mgy/hFGp+WgSP/iCgfwHPMZYwyZShI9BSVV444fESfM17njRQK1iLKOGRaBOFe70mvc4tQUrj&#10;QWPt5pSMauHSK9xR4BTxQ1CG1rnwPLoWsbKJrtZWmvcA38QDo7U9QehyZ4wGIvimUXFZH5Yu7x3G&#10;8XGtha/BrdMC9tDB8SPeD+FSn2R7yJyjNDavGG7kaDOwHGPbsr3Fj6R+q2HdYOj2H40v+9lOvkVC&#10;99siaG/08Pd1cxU+13C/uRh59FBrtDyBe7uYraP2qOpJ6Qa9w0ggW4uLH6OTMEkDaaggqr3M5W+t&#10;tBxjujNN17mIxAtu05Yt4cavqr3Omj1vble7ivaq9zlt7gDmi1Wpr3Me0jS3G9BO2rzXucfLB8OU&#10;0V7VFe4/4NOYZQr3Hx5dk6VUV3CNQmvcFWfLuA52ynXZSx6NZ6TE4Xp5UIuPeWwOvsPB/YLQkqbX&#10;ilY0meg7aAqLx3K7hFw0YU2oKSfI4ivc1F+u3pmzb0G9QOIdMsa/RwSyM9LPaySROd0ZU9u2h5g/&#10;nPZq67mRabICFGQcdh2RX0N7o79sb0ZS3fs/cBC08UqAgz617inw/wBMeO1iLIKpde+h5KKfp5vC&#10;EgOojpx9lFL/AGgpbwKTXuLKH0pIbCpqyWI7KtuSIx9PCEp/aPgkdANBdXaKs/aI9a9xVYP6W8Bg&#10;YNVlpBb2nkl2PYPlVun9stSz1YD2UGbnf19f24V7i0g9P2TacAPSCQjwYnklW3ZLkdqP7l6mguve&#10;+5c/iivcUy9Dsq4zgNRleWBYfmVIR1H2W8D9/JNttz8st0llppKUqwmBOzpomO9T9s8l8HVp2g8R&#10;XuFXyFUV/STqFW9M8dk9yOQql+17Ai1/8Q5E9mw3u1dm0UoxEp6InCp+zdCN4rNGYNDaMYr3DbQl&#10;XTzENwfZyekr11jorAxXuef3tTxVANaFe5w90ElT35U1fbXucHF+UKsKsK9zAdD5g78Rq2U5XuBB&#10;1cjzRg+K4b1MyeWabDyFqFXuQDo5HsHbkN765cq8tQ6yPGkzHGpJ3d7i5bcsbiIX9p+I869y1noL&#10;1QouomTabGo7PIqqsy7ho1tfz4Ft2c2VmTGlzwrTgRWA29eRqyi5U0cBJKT1V7hiSsYAdOTEGggb&#10;ZqHJNe5zc3F+K0kLEVUV7nJRH28TzahoiqGRXuR5YB2Oo4+kzwinkrr3PIkE8ElDVIslPUoY5EOo&#10;KkWIPEqClKiFbIg+tPJUW1BY2pMivcLN6f8ArlmP0PepyKmxCVzl7EjZVH2Hgdvu3RnnL7f/ACFe&#10;42Y/nWR+xc6sIP4Vkrm2Ut795T37Q/bN/d0ggfA014th0GK0jUM4B3ag+w+B5t85DzlhGeMt0eZc&#10;EmWelrYkljkU3UhhfvwQIeRcoS62ZSoSPWuYNzbLs1ltYggkGio5owL+XVkqlCjA2K/wPF6q30/P&#10;npovmMaQ8vtc3I8Dz2nblq9NdrvIvcAeznE3LBvZz1ermAwiMf58/9GHWdVZjSbJZV8pQbgd/pPt&#10;5y9LSQfCSVeWFZkESrwCt9GLL1HESwiFz48DjEeotAhE8rWVrhTf8+KG1KSCFD1/GnVJKgSrA7Kd&#10;Vw+JbbRYeI4GuY+rsUEfytRL+k022107+HfhTOgzNNAFoRNTUhjj+yOIuq6v0c3l1VZvNrDb4W9v&#10;DAEKEgxSjvAdtckRUFkFuMeZOqtJWYucRklsoVNg3aAAcZCAgQB514vBFdhVXsOJAdZsPpMRkkxS&#10;qjHnXZBEfs/TbseGCVKQPCMOumjciIPGuVuBjV9a6ZZ6giVA0n2WYgm1+4+PFIDq04JotDqRNe4h&#10;MX6lBbYikEs8b7rCO5Zj7SPZfjbNuSvbpPHHCiYPpQsQOFdXHEXhlb1TzupkosOljVdLupHftb28&#10;NF2zLJ+6SeimVOKfPVXQvfhpOj3pt6o5sVadYpWqK73TtUlbDwHs4ouUIZQSY6umlrLJjUuoVdiN&#10;Dh0JnrZ0hUdy7Afx4cfIn4VnVDMdcs+IwTKupJk9xSPZ9PAQ3mbcwZjqEn93XVQtLB8RwOygVzt6&#10;m+hXT2meozRmahg2d189S1/ZYHvw7GUvwf8AJ+HiGrx2eGJ3AB2pdj7d272ctbXTzyzoSYG2cQB1&#10;ddJhettGQPWq++rf40npG6Z08r02IfzF1VvL2Oqhivhrrw22WvRH0A6eU8dNJTrWPEu1jf28GVhu&#10;9eXp1ElMnDCqLzA7RsPpVRPXj/hTRhODU0sHSvCqZ3tYPI24ofafA34PGB5X6c5XpRQ4ThMSMgsl&#10;rW+k+J5IyNydXiUrZtkY+hGyg8rMiCcTFU5dXP8AhQN6qOozyRR4glCpc7VglKaH2gaHil/risKe&#10;VTRJEF09xbWt9GnB1b7msp2zB8qLk3ynCSTtqt/P34gXXfP88lXmPH5xLI19ySvut7DrqOJisx6t&#10;q4xC2qgk3J1N9eSlaZGzaqChGyKZcfV/DRRc49Vc25qaabGcQklViWV3clr+JHs5FSqqCtncn2a8&#10;PlW7ZMpFFiiV/caA2tzBiM8xYzM4HiW1+/nbO7C7G555LYTgBXpimCXEZHYu7EnXvzHE7MSZRbik&#10;imSAa7xQUUM22hnaoRlU7tpWxI1Hxsecmt+7z1aimlZLtrrbnAWBuTx3bW6lsZCvuA87uvblYit1&#10;FZToTzpm8DzwE16u0W5JvzGSSLcdivVkGxTrzkFNr+PNTWq4GQA2A05kA015o16uO6/bnAlr9uer&#10;1cgVA9p51ZdS3PVqK7JZreHOYGnblCJrdYnAB7847WvqdOW2V6utyjt352dtrHnhjXq5gs2o53YD&#10;Xnq9XdpO55yB8Rzxr1Y3ABKk84k3OnKxW66QWv8Ax51cdr89Fbrn5TH3gCR8OcHq4IwBIw46ltS9&#10;gqpwqVBh1ZPdqeNmH0chS4rSxm27hkizcWNlN6hSloMj45VKCIiBxvmzBGDaIX4aIy0n7jFW1A0r&#10;8P6S4vUJ5kxsCbcgTY9Kx2qO/DBGVpAmaoVFPClPQ9HWJ2OxJB78b6nFqh1KA2PDJizQFCRVQo7Q&#10;KWlD0ip0UyMLgGxufHkVqucpZnJPjbixKUAyAI66Xh4KEbKVUHS7CfKVPJ2uO7MO/wAOYN0pF2dy&#10;PpPNm5SDAAmkZJBpS0nTKggjUiFRfxt8edK4B2Jcte1jxOt7ViYAHEU2o6ttK2PIEdLtLU6hTc30&#10;P1nnfmsDqLW9vEYcB47eim8DTouToxcwxqh0At8fZyPJIGbcdQO/DFDkDDD51epMeUDTEB4zc+8G&#10;UDv+vfkerrPlxdQXB0460Uq+7DypI+stAECaUWB9PcSzFNJBRJGrRIXdmIAAXU6nnDeyj3vH9vHV&#10;LSTIM/GlYVqE7OquMeBRlRAERSGsSPA/T8edGNG+N+Opu1N4A1WZxrk+DiVhAEZGQkaKfv8AjzoF&#10;VX9Eb62t9HGnrgumVYVZR0GnGmytUpNIJ4brtB1U3HsNvjzj5zPKSCL+zjTkBIxp2SRBqYMHmSMQ&#10;tAy3KsrAew6fRxoxTBqbEaJ8PUtT+YVLPEbNob2uPbzYultRpMDo4U0hRmh36XdS8fyJn2nztilN&#10;DmV6KCohhpsVvLAvmxGMSCNrjdHe6/Hk/ayRhIhttoPHhw1cJdUSsk1RZx6aA+twiRpfmnsTI7Mx&#10;C2F3a/bwHOopZCP0ugB05S5cQFSjjtrYFZIctxtd5F95tNVtf6OcZJZWBZdb+HLN3ISAIxnj0V5S&#10;qyQZMw56n9OSq2JDAXII5w+ZCk+aLacotjWZQQRPGvE44bKd4MFWKExwoWVdALC9vp8ecJakSkhF&#10;3Ai3HO57iCV47cOFbistHgb+WyiHaiHUga/C/Ol2R/pDc/Dj5uXHElOBA6Y2VYt6jFZHwilnACRB&#10;HZvDu30jnTOIbvrZvAcaFyq4ARPiGzzpsJ8UGssOVBNIJJEJUaFraADw5xkrYtl4nswGvt4iDFxP&#10;iBjop5MjDZSlo8qYNJfzo1LOdTtvb48iCp1LSPc24al9aUhCExjH7qYUUpMcfOpr9PMJkqFSWAKh&#10;8SPd+BP084HFCGHljafbfilCHWwdapHERjSlIKxWSfpbl/ElFL8uJVOm1V+Pa/I9RmGKIWq3s3fj&#10;jaIhSFQn2VcNcKe8H9MNTjqzx5Zwpp3QrGUAFxu7AX5w/rGSoeMhlsD24crZ74AjAdNbDOnqqOvp&#10;mpcOrZcFxOCSjq0YpIpN9pHgLd+dHN60i+Ybm/cDgffy8rMn2zSY93tnDpPClZg3pBxDM7igo1U+&#10;bdUeQez2HjRH1Dwb5uepq6xY1YKqxyAKEt3IPtPDFORpSQqVU4QlJmfZQi5i9DvXel6e4TkrJ+UF&#10;knoqipqp8Yo5Wkq6sSD3YZUY2EcX7u3ivp804LU0glo5Fl1GkTA6nx4lvMnWwokYjynCtlOryopU&#10;npz674LmpsLzfRTYLMYJpfOxGKRY7RKTYEDR27D2njtVUQnjBVrhdRY/t4FWrdtowUkdOGzrFJUs&#10;obPhpJZb6tZywebyaoK07xNTsJEIk29r+8O47g8jCmjY3MYDWt/fzbtsE+JJw4VfGfKlDh/VbHVi&#10;GE1NfJMA3m+YXN1fsrKR2I4maqqyhhGY6bKdRiENNiuIwyVFPh7SASyQobPNEnfap7nia3s1vhUR&#10;ESOk9UU6jUs4wYEz8qMKnWrrVnPp/W9SIMAq8YwfKc1LSYrmcQf6NTyyMqQRV0x+1I25QO51F+/M&#10;NZluho5jU0aCQTLZnIGvw4RqtkrUUuDxcUkceqm1Q/HeYdVGW6beszqHmbCIcOx/EHp4cMqUEKUk&#10;kgbQXE3e2xfEHgXZm6S4TmHeslCH89QJE0IYL2IPcMPbwF3mQ275lxIgTEjYTTkAJKSJHQatO6G/&#10;irY5kqhbDsZzRHOKWUeXJKNUD2BWSMizJfXTUeHCA9cvw9uknUzLVTVR5eV6sMVhglUK8hY+95ko&#10;7EeB5ED+7arBzUw4U4YQflsiiZWWIeST9pq5zo/+IrlLNNbR4RmmooqoPC0tRW0Et4Vsm4FEPvMD&#10;+XKbfUt+CVmTIFO2OdOq7zKeQB1jlNytxfZ7SB2vxLa7xXjLhbfQFAfxJ40FE2r6egj30dXpb186&#10;XdYqN6nI+JJUPExWSJ/ddSDbUH+nlVHUD0Z+oHp/UhKnBZ6qK3+WhU7R9ZtyULfO2XzpMpP98CK0&#10;VQQkzPrQxqwPvLZjr244U/p+9SHQ3BKTrquG1NHT0UkcruNwst9N9u6nseCK2z5vLrhAC4WTIE7e&#10;qnlOfllgK/SvAqbgd7agHtzZj/Cw9W+I9cenbxS04TEMOnKSRFvdPjoTqQV118edAsrzRneO0Kwn&#10;SpAMp6+kHrodK0XyAQkiMDGwHhVN34r3pmyL1EyGc65gmeigkjNNUSxR72Ru8TqPp0PL8cDqt0UU&#10;kgF5AG906a+Hs05jvmOW4qWmIOJHR67aukaQQRgNlaDfWiV8IxuvwNZJLUFRIkbSLsYqpsG2ntce&#10;HBLoqguvlyA9u19OQVcWHdqKk8fbXkiRJomubM0U9XTwqqCKeO+573339vJ6iMtfbxLpUnGa2Omg&#10;7xLGjMqxxlVH3a85JCfteHjyjigoQfdSgnvKbYcReKVfLcF11HiD9XIOL4bS4xQNQV6+ZCSpK3tf&#10;abi/18okBM+XJppSCnGhn6QdYc8dF860nUjItd/L8cp1qIaepEauYlqImhl2BgQCUYi/h4cKb68s&#10;i5o6jenulwrKDrTy4fjeG1tQdm69PE1pFUe0g/dytumHQVY0XPBSwmDABxircP8AhOTnvLPT/wDF&#10;kkr8yVyUcuO5Px/D6N55LLNXSSxVCR3PdnCsR8eFEyv03ytTV06Q1BkbcxVV0UAnkqgEDEGKVEkE&#10;Ae+t1jqd1+6hDCKaoXDkpURVEjuLsWA1K8GShyDh0EXnImgGltbniQunFIowTjj+6ia456k8Yr8R&#10;WhnnVmfU3NgF7Em3jfggYVlahipAiRhFfUC3j48KdZmqFIJnjRXuoXqAxsY1K/mSTyQhQxDXut7A&#10;28OPdHgWHLvqEUx292zrqT8PhxxJITAI8uiqnonr2UEebOs+cY6ylwwkVJk9/wA2mk3IIzrta+m4&#10;ePJoiSEggbgvsHK0/jtpIVOK1OILJFA5imkILbm+yp1JvxxaNJId1tT3HLgAbK3Qafz+spcceKok&#10;YICRGyn3T8bcl0+35Z4vssQQBzemmjtpJZiqcSjzHSYwFLwwyxySNfwU3H38iUyikkENrWFyPA83&#10;p4D9a8DqkUqsx1pzThAx0AySTTN5Mt9UAt7oHs151VrJPV7I2Cx7SGPsvyu09VWRgKz5SrsNwDJ0&#10;lXWwNPiBqR5QKasQRYt/q8jU9MIY/JiQsPBj48oEzhVQNQpUZjzWKys/nVdXJC4sZKeAEKjW0A9n&#10;0cfBQmTe1ydkYI+H08cVCTKsBWj0UAUmfRgy4bhtBEnm4lidRG9yDvU6r7/gQO44m8Rw966kanQh&#10;UcG4BPf2Dm0KAMgzVVAER7jRl8jZtGVM1SVlRFKcQo3UQq4Fir21ve223biSwXL3vPDKphCXDbyA&#10;pHgdeLFvaj+FJA2gGaNN1S6jYhhlFBj1FGa5qsQ+VHDGzzq2m4JtHjwB+q/UT099NqaaXqPnPCcM&#10;YA2jlqo96W9iKSx+jjX5ngcY6NtXWhKcaNN0Ob1O5xmpWydkHEqSH3DJPWr8qk6nxLSkLp7fHlaW&#10;evxevRv0fDwZOSvznXJcKtJCYIifjNMALfQDzS7woR4cDTRfQ1gcZ6KPTj3pC6s9W4Y3zni9PgNO&#10;7q0lLEvzEi2FrB1YJ+Z4SjqJ+Pn1prA1N0kyjhmX4dQk1bK1TKvxKqFX8jwqcuVK/WkouQ1glIHm&#10;fkKl4L+F16ePnJK/PsuIZjlkZWtPUGFARpoINp/Plf8A1H/Eh9d3W+oNLiedMSiikbSDB4hRjXwD&#10;Uyqx+s8QLeJpOLxxZgYD+9GPto3mRPTr0M6cUUNFk7KuG0vkaJKaWOSb655A0h/5C4BNfkD1E57l&#10;FfnSbEJ0l183GcSYD6SZ5L8Rl8dJqpZcd8RB/wA40MkVNTwLtgRUH+qoH8OQz0eytg0d855vwyl2&#10;d4qNWqpb+Iuun580VKjAU33WnaQPLE1k2jmGCs9O+WZ3aVcWx8kW2l0poz8T3a3w5UalU+FMt/dq&#10;PVNdnvc8eaHr3ljADJ/m+yLhNPtsRLWRGslA9p866/cOPkIG33mi/v0gyhMe+uja2nFCvVj1T9XJ&#10;Rg2VIagIw3JFhtElOoXxsYlWy/XxKpxpBwierGrl9xw+H4V0LkcV+H+in1SZ7Ec2L00sjzgMJZ6l&#10;5Cp7GJhc+8OKAsrGAqpZUfuNYpamGHWV1UDvuIH8eG2yZ+DvnfHcDgq8ex40VTK43oKdmUL42J8R&#10;xOpu4XghIPXOFO/loG00isT6mZLwmZ4KuviLxruYKwJA8NBw/XSv8G7oplTEqKsxaapzAzjbIlVG&#10;BGSwtusnYD2cPWcqfdHjIHlXktBBGFFxzR6zMjZeo62oeKxpUYgGVSWI7AAe3h18D9DvQ7p9AtOl&#10;HhWFrTBiZlp6eKTTteVhu7fHlzkKZkk+00ZJB2JjGgoh9c+OZiw+OuydlmqqjO8axqkTyn3vaEF+&#10;OVX1A9H3S+mYZkzPhcktOD+g3iZ9DqbIDwQN5chvop1SVAySPOaw4rmf1jdR6haDL+BT4VBLq1S8&#10;sdOqj2FZCHJ+gcBbNn4nfp2yx5uCZEop8TPZBFTCINpcFXcaDhihhpAxFekJEEyKz4P6L8+5iq6f&#10;MfUfM8xrUv8AoUmlkSx7hwSFY2+7hTeof4umdqrdQ5QwaDDpI+z1M3mW+kKAL82NPAUiC0owFC9l&#10;X0UdHsAeSXEopMQaXV/MO0X7/u62+vhQ83fiM9dM1AwY3mqSgglNmXD4FQKD398jdf6Dxzvae/NE&#10;bKHjAOjvS/LaKuE4HSKV0DPCsjD6GkBPAExX1NY9iuZcNnxioxDHYMNmaRoaqpfbVgj3VmuewOtu&#10;JFr1Um74+dCBTUNFRQinooUhReyogUD6ABbgQQZixylrcUrZaWFFqJxOscib0BkJbbGW7BO3GASK&#10;S6jUoDiWxGoxPF4GqsRxDfJ72yFRZFsfBRpzWsjCmya9Ychx1kKJ5LgEqQ66djbWx+J5TVNbmK7s&#10;OYP5mbloaaMAuW3MLkEjwv25TSDVCdVdWFrcimor3pI6Jpm8mFndVB2i7/a7d78civAnjXfOCpD8&#10;zEQBtBF/HTxtzQGNaGFe5h22G3wDNb22voOaIxrZ6K9zvcdyofs/HmsaYJNe5kkeylo9fC9uaUYq&#10;5Br3OEDPFINrBddpN7HXvY8qogDGrCvcmS0dAtWfkBIqWAO9gbt47fhwtcM7K8QOFe57yCjtpcrx&#10;kGrJIFe5n8tRa5FuW204DNe5ieONDdmvb8+eirkxXudjaASgH0HlYimio17nM1NT5bIm1bj2DnjT&#10;ZJr3Mfl1E0V2P0689NWmvcxYlh0zUlPHRKDJsbS/Yk6c2EzjXtGrqr3H49JMarq2ohie42oo3KQA&#10;WW518RxxMziMKobcxXuKPL2SMztmT5bHKdhT06LFvjFw23tt+kcTOOJaO2TwExQyy3KHLpxKYwNd&#10;G9tOXWenPPPpvwDp7Ll/PQmopFXbseJmLae0e3kf3N1cPq1NmAKyvtMkZ7rREHypN44Mf3xS4Iqs&#10;QbMGIGn19+Ga6D9WvTU2d4OnmVqasgarcfLzYiu5C5+0tMXvs+A04SuruFiSQdJnooyYyFpIlO32&#10;UHmfMGzjUZfq8QFQm+KKQiGDcu4W03HxPDU9VsqJjOJsWNVVIAFSOO4AA8Dt50l3OcLlknWTJANY&#10;yZ3lrhuV9Aoh/RjPgynTy0LphuFt5zvJLK672YnUndrc8AX/ADD5mxUl8Kw2aJCfsjbGTf2sxHBu&#10;+oknGBRMxlxJoe8Q9XXRbLH6HNOaKASAHcdzuQRrYKim/wAOSKb0o1iP8xjUFDTN7cQr1YD/AIEM&#10;eEgvUgwgSeg7KM1ZUofcPZBpFV3r76TTQqcpfzvMm6+1cEwSomv/AMEUFvp4IWEdFenuAxgYlm3D&#10;KN1NylBS+cw+G4jvxYrM3Ak6UQRt6KVt5QlYwBjnhQO456vevuZKpoumHQvMWJRfZWfHcRhwuJm9&#10;pjku23i6pcj+nWm2S1tZmHMDtqUjgdEP1Cw4ClZ3eKJSkoR6z7RS5GR/l8QU49VAzX9W/wAUvGp5&#10;osOy5056eUSmyT1mLpWTqD/iCC1xxd4Rlrp3XWOQenklbtOrVtUq2/4kl7g8BTt26glx+4CQNukR&#10;R1bWRTgNvV8qDjHs4eqrAav+X9e/UnheDzTR+YtPl7L++Tb/AMdyTxmNvqPBHw7JPU6OIfyfK2XM&#10;HivcNJEZ318WPY8CR3gs2zJcdWfLDk0eN5S4rEAmgNzDivQnMc5nzx1c6m50qGUho6erGExH/VX5&#10;QoR9PHdci9VZx8vU5vp8PjJ1TDcOgj19gZkvwsd3qZRJSySR0kQeeilgyBxw6lAY9c0w4fh/pggq&#10;v5hR9KsTzBKqhBUZrzZiOJKb6XaGWdl1+jkKXoq1c/mZlzVjNfrcgVHkg/C0duEDu/qyRobSn0g0&#10;cDd8mJIihlwDPlPl+iam6edLciYC0Y9yWPCUqHA9u91JJ+k8G3ol6S+k+e8xFsTpqmtpqZQZFqKm&#10;SW58A24215CW8/aVeZWlQSUAkxMThRondplKSogx54fvoKPU36uvUx0p6OSz5dx6DAcVryUpFwvC&#10;qWEL/idB5d9Bw+eW/TF0FyiDT4Llagil77mpkJJ+kjuOY2v9oGbXxlT3h/vTHwoMO5W1bpOHtArX&#10;U6ueon1c59iqK7qH1YzdXzQgmwxaopo2Bvp5cDqv0C3HaLIWDYdvako4IA32dsYB+iw4J17yPvgB&#10;Ti1DiCZqN1WySTAwqq7NWCZjzbVSYlmvFcQxeQliGra6edvo/SOePEWWalYBPtVNNTtFrcIHM2SV&#10;QCSZ6TTf5eeFMdL05jpYDK1NGgtfdsB+PfvzIuFksqRsGYm1r8ZNyBOqQNs8KfDEU7U2VJBKqwEH&#10;sGUWB/Ljo2VKqSp2zgKumo78KBm7eg6TjSlLRpQLkPEGmCSqAi2uw1P9/FDJlZJZLQ7lRQA1vz04&#10;Hk5rp2wfP50oDZFK85EYSk0yv5QA3NbU+08lNl6indLruSMW/tPx4lTmi0BWMEmer06qVtsSKfIc&#10;i0zMh8rdHGLa97e08eo8Jjg9wsAgt7v9vCJV4pYJjHprRtyThT3FlDa4AP6MfZW37eOK4QEC/KP5&#10;aDvfsfv4WqvwowoSaUAYQRjT6uVWKJ8oCij7R8Po5xbClnnErAMF9lu/NfnO7RGzq/CqdyJrO+TT&#10;VVHniLcFAsPj7TznHDOo2x6kNYgDT7+MqeH8WEjadtLA0Oin6kytUNtCJtsRoO3JtHRvBdi2pv3P&#10;a/08LXLtKxArxaB2060+TpKWZ3mVkXVrg9r89TS4ezss7gmP3tx7Dw1txK8pxMaQccKWpZCBhT7h&#10;+XKOPbHWe45AaPdf3gfHixbCFnpFdZFa2th7D/HgF/mpYcKdMedaaRr6aFij6Z1mM0okBRtnYKbH&#10;XsLcjU2FLTxEAgWHYeIPG3sx7w449fRT6UGadsF6YVTIXRFgO7YVLfaHt+rnKnw2p330VL6Hv/Hj&#10;bmYIIjjT/dk7aW2A9IayuqytSw2A2A2+ztxUrT1ckK0MaWQsD7v56+3gHNyknvDtHTWu6SJJNCBU&#10;dNp8Nw94VgY7CSSLKPhY9/u4VHFMYXHerGMZlpZA0EIio4T3AEI9/aOwu97nx4CMxzBGkNkkHaZq&#10;HswWCvDGtpn0k+nLEekvpPylkStgiM0yyYlOqJaQSVR8xfNPclUsNeKSTE4HPmyFfe8LAcBwuFIE&#10;DEdM0QBvSKHBun1BVziQwFJEFhp3+P08ZmxmGlqWMLAm1rnXjq7nWiDWwkCnui6aKk6z+XZSQNV1&#10;+/jfU4ijuG8Dqbn8+Fib7uMOmrBMUuo+l0ddcsm3YLiw/LjfNjywQsUJ18L8LXrhbuJq8dFLfBun&#10;mE0LBEi2O9t24d9OMr5jWzGZiD4cZTdRtivRSnbIq+aqxLbbqLeHIEmYW8qySX3a9+JO+BPVWtON&#10;PUeVI4gCUAPieQJszyiQBH7d7juOI9YgxSooA409w5cRSAVAt8NeQJMxyAsb+6TfhSVkcaaIFPke&#10;C04UDyxYD2caKjMLS1XlvchgST4DilmNBJOIreqszYcYnRIVsAPDkGbHUU7S2ltOJe/AqhINT0w4&#10;33MLHjJPj/lbrG/xPNh3XsqwgVmShUD7J05F/nhWVSTodb8SlAOM02qOmpXkaFQNORZse2O3kXkO&#10;nj9/NNgoxmq4cK5mBWAVgOOH8+WQhQQCPHhf3hmZqoVJrwpYwpUc7kxm7D94Npb6dOJ0rLyoFKEK&#10;xxFdiCOmj8xv3db/AEa80lvx0OqqdTfxGq7A6aQS0mS8Dw/C4wDcJK4aolB+O6Sx+jndrsqy05Zk&#10;CNQhTiio9YEAfCie8VLsf0RTZleER4c0+h8+WSTcPEFvdP3W5U20gtoe3J1AovmlJzA0t+ORTYNe&#10;5g81i1weXAir17nlk963t5uK0RFe51uPs56JqxOFe5zJutv4c9FUCor3I7EKebp2Zr3OJbUnm68K&#10;9zsNfQc8a0a9yRGL99eUrVe494cA9QitoBf8hfiB3ZTZxr3EPlNhNBV4h2NTUyt9W424IrwwUp6E&#10;gUD7kqKjGya9xTAA+92I4TTSQmNle54F9xvpxyKrXuce41789VJivclUKGWsjhA1JHGXDCSao4NQ&#10;r3JuXNlVnbG65j/k3jgX6FXhmiWmEAcQSfWiS+OlKQOia9wSotBoOFQmg6BNe5zIsfjzZNWBr3MY&#10;729vPCnJr3PFwvPHCmlV7kWQ+zsePBRq0TXuRif3PHi0QRVDXudA6WbvypANUivczU/6RwpG3XiV&#10;xvSmRjXlpwr3GvrLMGwPLmG30nq5ZfqQAcFeVoIQTS7Lp0rMcK9xFkliLnlyAnbWhAr3OW3bcDiM&#10;maqTNe5x0UXbx5qtRNe5ilsdb8uBNKUGvcxC17nlyK2oE7K9ziwAuRxqqKJGFe54HdoebmKbVKdl&#10;e55vAeA5Wqbca9zDJuHbTlcKZOFe56kBMr2IB8qXX/gDbihka1CqbfaPjXuSchMXwWnfQWTb+ffg&#10;bzQQ4armKIdIHnXuPWalLZZr1Q7iYm4WWf8AdUk9NI7VX7VE9Ne5uJfh345iM3pTyACw2tgVCAlt&#10;NIwL35IDDseFM4Ez7TXJPtO0fzZ4YkhavjSXxShgmEkjnad41+rh+zIssYOzafHh2CAJisdpKTSb&#10;8orKV37rc8qb+4PL95B2ClXCorlENkOvIzwRi7j28USXMABVe8jCpILRspc+z6OQpIl3AW15ZNqA&#10;JxmndZSKlxTAsdRydhcW3EonGhDCx9nH2WghYPEmMaKnDKT1V7EJY3oHi3AB1YEW11HNWv8AHvym&#10;cuevHBs2FyUx3L1IxLdi0W5DbhvvIgrMgfwiuuHY3efnt3yg7UOEeQ4Uh/T1PFJkuroYjcUOJVsA&#10;I/1WVj/ytyoHaCge3fkFasan7ZQ9cSWbkb+r9QYx9ko5+o8EOX4KmhDlxHepnrHtFe4K+AVAqcOi&#10;nH7yr/DgBvU6XCKAV4jSsjrNe4+xKC1hqRwpJiidRr3O2bae3PDGtpr3IEmyT3JAPr4oEilSZGyv&#10;cbqjCcPkF3iU/Vxai4WjYTS1FwtOwmvcT1RlLBqlidm2/s4bN5i63xo9bzR5rjXuMFZ0+huXpXK3&#10;+vhy1nKh91HrWfrGCq9xiGScRhlR1YMQR4cNkZyJk0cjPBxFe4jMQoZsKzFV4dNpusw+g68HDL4f&#10;AWnYaHNtcJuUBfTXucFJsAp4tpZidle567G57EcsKuRXuYJUB1tpytMkxXuN9UCKSOVf9zkt9/Km&#10;nDhhXuT1O0/DjwFOpwr3MgJIuOa0AU8oTXueUFjcDTimYwp417nJl1udfZxMCDVK9yNMo+g82KoT&#10;Fe5BmQyUU0a90If7uaViJpoma9yVT/pIo3UdxxlRwmvA17jiRewHE6CFVcHor3OJ0Ovhy5NeFe5i&#10;s19OLdQIxp6QK9ztxYa+PKJUFGm5Cq9yFIDx44VXCvcigeBHbXlJFM17k3GQu+kxVftSja30jTjK&#10;xGIpKhWqvclLck3FhpbniDSxONe5mFiO/GVCOFORXuRJFFuPpqhr3OVE6LN5bi6yAqfr5fbTde42&#10;0F4XkpG/cYjjQ2xVZr3HclbactiafAjGvc6K3Hx4+FU8lVe52Ix3HLlUbauFV7nrldONwDWvOvc5&#10;69jxoqppUV7nVgRoeMGmcBXucFJVgvNkzTCthr3JON06z4OlUn+Upn/5Nb+jitCi4iOiitlwzBr3&#10;MEDiWNZF1uBxNso7SY217kmwOh047JFLOFe5yVe4t25uRVdte53qDYc9XgK9zs7Db48tFXNe5hUb&#10;feB5omRVZivciyRuW3W5YqqqlV7nOmKCby5/sOLN9fKbTRcsxjXuNNKpoa6TDpewJI+I42RBivJM&#10;17jlIgfTtxwDTVjhXuSKDE6/AsSpMxYe+2aglSRSveykHjqYIiiO7tkXLamVjBYII869zZR6MZ/p&#10;uoeQMMzRTMrfNQIzAdwwFmH38nzJ7gutAk4bPWuIe82Uqye8cYUPtUR6cK9wW9gdbjTg7k8aj6Yr&#10;3OZjBAJ8OOiq6q9zjIq6HjRJNeFe5FlS97DjicMaUJNe5gsABcDTliacr3J0EnlkSAa8QqEmkyk6&#10;sK9wdspVFJilFLh2IqJKeojaKVGFwVYFSCDwa5c/oI68D5HbUWZghTCgtGCkkEHrGNe5VjkXKeIe&#10;j31S4h04qC6ZbzQzVNFuNkG46KPAEduEhSrJLwOoPgUdPodh9DWeWa36O0XIkXqYL9v4XOnDj869&#10;y0WKTdEGB+j6OZQsuBYB6qwVUmDXud6HQDi4Gabr3O7J9ltOVUK3Xudbr9hxrTWq9ziANVPNzW5r&#10;3OICg8uMa3Xucd1jr24nKZq0V7mRJCDoe3EwRpxqpE17gq5PxnYQrakcELCivbQFzG3JxFe4Vj8S&#10;roBh/V/oLL1KwqK2OZVAqUaNfeeEfbXTU278HiE/mm4Jgt4g8YHCp67Fd7l7u5sLJw/srjwkHYFc&#10;D8q9ypj0/wCfIM55fjWpO2ohtHIPG48fr5OG7ucjMmAAcR7fWs/97spVljxj7TiK9wyz00Ucm1L/&#10;AE8kJKirbUHhwkV7kkxQLHYD3uWIjCmdRmvciPThvftzUxSgLivcwiIo+5ND8ONk06VzXuFg9VfT&#10;OTH8Dh6nZapy1dh21akp3aMah/iVP5cjPezLF5gwH2UguIx64G2p53Az0Wjpsbg/s1zp6Ao8PWvc&#10;YOkWdIsz5aRpHHnQ2V18b8Rbv5h+fbAVgoYEUYbxZYbB8gDA4jyr3Bc81R9gffySdOio80xXuRyC&#10;2tuPKE07XueA9vE+mtV7mGWy6DlCKdFe5wjaNhJR1I3RTKUcHsQRbiYpH8Ww1YyIUnAgyK9wOeh+&#10;cqzoB1ZbKNdK7YXXsGR2PubWOlvo5h5ndorde+79E92s+Ic7KHG9GWo3uy4XKAO8RgRxw/Gvcutw&#10;TEoMVoI6qBrqwBBHYg8yCtX03SAtJkETXMm7ZNuspNe4o42ulvhw4QdNEZFe5yMYI+PFS1lQrU17&#10;niq7SGOnEyTVq9xuEfuFUB44peulU17gOdbuk9J1ZyTJg+3y8Sot09DNbVZAL7L+xu3AjvFkaN6r&#10;NVm6AVR4D0GKkzdfP1ZDchza2rwuJ4QeMdIrqwvfhwPwkPWNXUtWfTX1HmaGeBtlEZmswcaNDr7T&#10;qOcpsmDu7V85llzgJOidgPR60Vdqe6QQRmVsNSF4mNkdNILPGXIMUoTVov6SIHcQNSv7bc2PqeoL&#10;oNxsTyaymKwSgEUVTEKKSmlZDrY+PMwsT35qqGm8FrbmGh8Odfv256vVJBGw978//9KqnMfWplSQ&#10;UzFRb3yxsB8Pp5zBLKiuQdvAVl6q4Ookn2Vv8cDzGOu8VHh/nzS2FtCTck+y3hxeiydeUEjhzjSY&#10;3QAxNe4hK7qvjGL0hraGNlnFmj2i5IHs4+nLghULIjjTCnirYMa6JA78Q0ObOqmZsTEFBRzFGOjO&#10;DtJ9luCL8pbtCdUnoFVStR4GuibaDhnsv+nzrRnTBKOsqwlGGkAZCjMxT26D+PA+86i3JwOzCTFX&#10;WHBtgV7etyL6jvwUspfh69XM4Y40bUlQ6tuKsUZVI8Po4XozVJTCIkdGNXbZ/pEUn8ezbljK1G9f&#10;mKvgooU1LSyqoH3nhxenH4M2ZplirsxKsbFg215CbX+HKt5s86ogiR5RSPWhpRBM0UvqH+IV6Tem&#10;tK9TjmbaSUpcFYHDm48O/LAMq/he9KcFipv64TlpKdNRFGFB/wBXXueGrdrc3mKEiJ9fM0nXdpH2&#10;waq/6zf8KFvTNkGrnw/KtLJXshCJO7qI2Ymw0Bvbhhcn+nf07ZXR4sMwBZRGSpecC5I7EA9uD1nc&#10;V99IccV1wOHsondzAtjZVWfqe/4Uh9XMj5gky5lWKgjcRLIppbSi0q3QM/8AiXxt2PB3weLLGX4E&#10;gwLDaanRPslI1uPbrbg2Y3KQj7lEk9NFSsxLqYFUrdcPxu/Vb1VqZzV45PFFMQ145WBU+xRfTkyT&#10;M2IhikcrbLmy+A4PLfde3bSPAkHpAxooNwqdtVw509ZvV3ONW9ZjGMVU7SXBUzOR9J11Px41VWL4&#10;lVEGWRjb4n8uDBjKWWPtSAPKkxuF9NF7xnqbmHHJ3lxCqkYnTV2P1geHGwl5G3yEk+PBGEhAAHDZ&#10;TalqVtNI6pxurkJbffd3/p50VAGg5cY00RIioKVr+Z5hbXmNUIOlteOnGrDCs7Ys247yWbvzII4w&#10;dO/KkmqxUGoxGsqTd+3sHOrgH6OWrcVhAkI72+HOW5TzUVusYWxseeBJXTm61XIIhYBjZT352VB7&#10;89Xq6LBSdoFucRGAe/N1uuTTsyhToBzoqzG55ua1XJZFEZQi5vpzkoGo781XqxNv+12HO9b2Hbnq&#10;9XDnLlTXq4mzC3OjcDTm69XKKONr7m2kC457X6uer1eAAFh35x90681Xq5EMo153c+HPTW6xAC+v&#10;OtT35WvVlsO6j7xzizxjue3LgVqazJDOy2Ck/VzA9dTJozDipNstewV6nGmwHF6mxghYg/DkGTGq&#10;eO4j963DRGXrVtwrQ66VlB04xiuIeUeXpex/jxskzBISPLS3DJOWpG1VaUsJpc4d0fYxo9SSb+Fv&#10;48gz4tVSEkNxW1atN00HJ2UIGE9JMLhAIi3DwY3t9fG153c7mbX6eGkgCIqxVNCDh+QqGl/SNEoB&#10;01A7/DmJyG1J5oOlOEU0caVFDlejj95lVb+BAGg788qmU6flyrtwGa0CBTxTYPAyFXsljpuIAI9o&#10;5lFJPewXU9uIDfhQx9la1qmsgbAqaS9TVRIq6k7gQPpPJAoKhl99NR434VLuy0cMAasVGvU2YslV&#10;VQaeirEqmjW7eSpbXv2HfmAUXkkySSIh+LDllXYIgDCmx00oYa98Vm2YXhddWILBXipJCoN/HTnU&#10;ppSATOpHtXXiJLimzIHtq+NKmDB8y1CtTz5frIphqu9QotbuwPbnFXw6PvKWPjYc84rvOEVvbXBc&#10;sdXSolXAkiiU7d0tQgNj42v2POnlwpiGZnY/RzaHXEJ0giPfWopwOS+pjJFMcOo4wL/pFq9wQ+AZ&#10;QORJRhgcFNwHjrxWLlY4+6t0+4flPqJLBJBUR0iuASrLvPf6udrU4dGQArEA+J4w46t0zMV5XiM1&#10;Pw/pd1McSpNPRguv7vmA28ASBzFLVYaSdHJ49+YWMPlXjKttOeGdHOqNvPqjRqgOrF2+r929uQZ5&#10;aIRkwXRiDYsdL/Hl03Sxga8MKETAekucDjFNU5h8qSmikVpRBfcYwbtsJAG72cbo38mERvq6i9wd&#10;CeKFXYVtFWX46Xb9Lq/FsyS17V5iw6WRU2MhaSOLt75tqwH1cyU89Mt5qkFXv2GvG/zAMJHv2U2k&#10;aaj5s6W9RpJhS4fVUuI0NOpEMix+U22/uhgRq3x5zjroHZ/NDAXIBtqeLQoIGCh60pIikri3SnPq&#10;xU9VQ0aVDFAzqHAsb2YE+POQelkKyeaE3abT3HK94Gv74dI/GtkBOyov9Tc/TO9D/JLrSRmQsGG1&#10;vaoB+0ecmjXY8gkBWMEsfYBqTbudOXbukHqj1qmqm+oy3menkoqPEMMl87EmiSmWNbgySuI0R27I&#10;Sxsb6DvxpixrCarDIMZpZH+WnB2s0ZU99vvIfeFzxxq41yZEbKttxil5iHQfqrgufMT6SYvg8IzL&#10;hKCWpp46yKREBQSMqzqfLkYIQbKT7OZKcHEYvmMOAlUki49o0I+rhw28E8dmymAMCBSNzvR4d0rx&#10;P+QdVFbB6xYop2glIDtDIA0ci28COSTheIKd7RkH2gc2q9H2xPTNNqVFJmizP08xFzUQ4pCiO3uh&#10;5ACVPb3e55GlSphATdqfbxW3coeWFFMAdGym0uSZxpW4XhGCVcE8mEyJUEGx26kE9rHkUVez/Kan&#10;XjhYStepGA6+B52UrUvSJiniDA6mSm+VJu9tEH2iPEm/ILSF2Mg/dNyOCgrOnTjs208g+GnXC8vm&#10;GJJZtqRMbBjoC3gB8ecfMjYmRe9tTwgUtTICCZBxGGNFyVoVhHtpa0+BzFts8YXTsbd/A8gTq7ym&#10;50HDu3fCET8dtGCnA0nAU+QU9LAiQqlmBAY2tqfbbx5Fkle2xQGI0vbi4FES5EdApnWTtFKzD8Lq&#10;Ip2lpKmaCTTdsYrf2Wt48b5Zbm2ikaHhkmCIHoKVTO3GlLheDSxStXOGd2O4s5JOvc3PGXEzBHFv&#10;qHKC9r24WKWlcp40VnQ5LY40Y7pXS4x/NI6XCKdKt2jZzHcAFV+0QW7W4GOY8sU+IwSNH7xbVr+3&#10;w4pYu3GDpkxQeU0ps+GrDekvWCbBKmlTEtsCpZFVSCNo734V3MfT3PtDUGsy3WzQA3NkkZdfDS/B&#10;QzmTgOJnqp1D7iMRMjhVomT+tvRDNNBHg2c8PpKogL/l6eNxY+IJHE9S9a+vuQjHFXF62NNG1N+C&#10;j86xciHEg+Yo7TfSJUJNJ/O/oD9BvXtpcSq8uYdFVyqQJ44kV1Dd7MuvBWyr646qlf5fN9C67mA+&#10;ySQb/DjBsrK5R4pHlwpxD6XuJBj0qurrb/wnd6F5tVsU6OYtPg1SFa211eM3HiG+PB8y/wBb+gue&#10;s3UXUKtp6f8ArDQU8lFT1zgedHBIwaSEEnRC2pHt4CxurrJct1+k/KrMW5jCD641W71S/Cb/ABDu&#10;iPR3MHQDIuNx430+zBVR4jiGDxx7TPUwOsscu+3cMiki9iQPZwzWGY9geOiNsPnjkQdrMCPu4Esy&#10;3fftgXFpKgePEHprb7bbhgTPwqoHM/T/AK69BpqqPNuA1uESsSv6SBthB0a7WtrydPSEIfLcgOwu&#10;yt7wHw4C1NEnSrDoBFKlE8TUPKPVWNK2PFcVw+GeaiQ7I5obxyOQVBfxNuOdW61UCxC6qNb+PA3/&#10;ACtDKiqATGw7PZTc8BXDJfVrO2X66WSnrZk8x2AUOyhQ3itvAezge4xgEeNSTQVMfmIgsm8C5B72&#10;vxA9YIUnUUwegbPMxVe9Cdm2rSejfq3xvpLgOBvgWMMrYkxkrkhlJZWjPuMwv2bx4Budui2AZtpU&#10;ocISOnqKYFWLpuU37CVezC/Cp6wQhOs7eOGA8qeUnUJIGNWxdBfxKeoWScTqMR6lifE8Gxr38Oij&#10;kRJGEf8AlPJe91bX97v4cS2IdBsi4hk+bIWe8NXE6athNPNEie5ZxYsFP7o/LgU3ryJvNGUPMeBb&#10;YkGNsUW5hapuUwcMMaMR0d/EKzZmLqPNX0dTT02AVkxKxV8qmRVBA8kspNpfYToea/PTfB6r8Pn1&#10;3S9EKGGSkyjm1jNQyz3LCUAqEV/ZcWtzI7spzwvQ27B1AzG3Dh67aLcqdCF6NRg4Dz4Vb11Fytl3&#10;rh0inoJ1WenraYyxgHcN224At315tVdNsVTEMDpKum96F1Ug+Go15Lu9FmlgqABE4jy+c0IHWltK&#10;KCZjjXzaPxKOnT5B65Zky7iBtiSzyPJHaxVf3SR4acHKgjRX/RtvUnmLd0snaIirAk1URmSalq8G&#10;gQL5dRDfd/r66Hj+giW5sRwKOKVwM1pQIoNzHJMP0oJHt/p5y8xGuBzRBG2rIONZqSGpSYSRgHbz&#10;EsapfZ25dRK8KUrVqp1fFmUASKGZWFtLDvxNY7TnE8pYph9Ups8E1/oCnhktAbUkpO3bRFmCSllW&#10;kwcPjRmPTVnJOn3rY6VZ6wKayUuP4cqMR4zOI2DfSWtypzIlFPQZmZqskkyEWv4X05JbRITJx8qf&#10;Z8SQNsca+lr6hsQpMb6dzQUO2I/L7t+0XBC7mA4cSkjJw8qxAYHU8DytpUn0B20YJJTt2VRXjWIJ&#10;DnlJKiNttXHZSmoFtTpxxgCJGsch1U/mebV6U74VbKDyveoqcSnxGnBKzbluLXsPAj6OOIvMmxr7&#10;mJsPo4z3YUZ41uYwFB/WYqMDkYBlSjhHmOSLbLn972XPMEUNS7iKxBBta3582lI2CkwGkbRTvjea&#10;sAwmlbGsQlXy5IopVIcFbfG3t9nHmlwuoIanYjd437n2cbUsITq205JTQJ5l6p5er8XXFsLgMdJC&#10;VBkUboSp+0CfBuPGH4DWSVXkKhaQdtDrx9KkrEiqFYoG+qvWjC8Iy986rvFQzNtDKLknwQkfZ5iz&#10;BHljKytiOb8UpcLiRSzPUzxxKPjdyBwtS+dgjqM1ttKlHwpJHTTlkjGuvvUvKsUXR/JWP4+gdFd6&#10;LC6ieEqSNPMRCqk+3hQs++u70KdKYXbOHUvCGkQtvSlnFVJf2BKfeb8cVcAwD6xSju9P3KSPMifZ&#10;R8smehX8TjqpOcXw/Is2X6eMQpSJiFXBApQWLCUOwkA+hSfhwmOdPx0fQXlOJY8rLjuaZgSAKSgE&#10;S6djeodOPC4SNk8aSKeZH8Z9AaNTg/4HXrXzniczdQs8ZXy3hdWyu0OF/O1dSptdgTLTxR3v4hjw&#10;ofUX/hRQ9MZG6PdL7I6bPmMaqwl9dP0cBYf8ncLFPBwaTjjIpIq4QnEJJ6CTAoymRf8AhO/0iw2O&#10;kp+o/UjHscpqWoaqFPBBBSp5jj3iJLySa+2/1cJPmv8AGz9cHVOsnwHLMeF4K7peJMMoTPKL+Csx&#10;bX4kcdbUlvA4dYpj82SYAA9SfjVkPTH8MH0h9L6xq6lwSoxmRwlxi1ZJVLdBZTsaymw8CCPhwvuJ&#10;Zj/EK60hqnOWbsZipKgkt85XNTRhT3BS4AHw4o77SZPurWt1zoijvZbyLkvJ1CuGZUwmkw6nXtHT&#10;08ca/coHAUxP065VwSd6rqn1AoY5Ddj5Er1MjHxH0/Xxnvyo4YeeFJi3jKlUqbW0Gg4G9enpewFG&#10;gjmxjHJlOhslPGfo1LW4kUSdtJpQdpJPXXXdu/1cg/57si4VKBk3IuHQzKNqzVRepf8A4kVf3b8S&#10;qRrEUwXkzgkT07a67Cy8nU/Vb1EdRF/lWU1nuBYQ4ZR+XtX4+Uug4mKUN7adN05tBx2QK9c3txcY&#10;B6NPVn1Kro2rMMqLyAESVk7aX9o1P1W43+aQPtBJ6hV+4dUfEfbNY56mCliM1S6xovdmIAH1nh1u&#10;lv4MnVvNMnm50xdKFFKjZBC7M27wJcC3Gw48r7UbeJOFUUwptUGTPRQW5p65dKsm0zVOPY1TIBuN&#10;lkDE272APfh7+nf4KnS7LdRA+bIpsWkQ7iZpmVCQezRpoRw1RYXD42x5U+GEJ2g0X7GPXx0Do6V5&#10;sNrJKtgwRVVdpcnwXU8NxRfh79AOmeGfzKtw7D6alW5aV0jUoO+27a2HDhnKNKfEZ86VNtEnAfKk&#10;Nlr1yVXUPF5cu5Hy9VSVsWoXyXkQr4MZFG0fXzCc9einpFA8dRimHLMsZN4druVA7HZfThk3ljSe&#10;FLtCkbSBS3rZ/VhmqtR6WCLDqdyLjeq7R7f8R4EGK/iYemrLaDDskYTWY1KQWQQQIimx775CNOGi&#10;GGkYRPrSZRSMJrPVenDqhmStFbmfNZTcPeEO9rXGtlNgSOF6z9+LB1EqlWmyRligwtZGKqamcyvq&#10;DrtT3Rb6eLFKGwCPKmS4mIAp6yr6O8h4PI1RmDEK3F5WtdpJPL7G/ZPDhYsT/EW9Q+K5dV8TzbPR&#10;CrkkjVcOiSLUeBe9xynfqTgKuX5GwUKsfp46Ix1sWJPliglqIbbJJYFkYW8Rvvr8eFIzT1zzbnTG&#10;Xqsx1uLY3Ytv+fqJHRr9rIWI09o4wHSKQuK7yhcpaGioYVp6GFIY0FlVFCgD2AAWHEfR5uqYsPxC&#10;nSk+ULU0oS4BDFu2p8eN94YNMtqMHHZUjaPjwP8A5zF2hirDKyBViABexNxY6DwHGQSabma7sfby&#10;DMpSokEz7mX94ctt2Vuutvx53TVFHSVAneM1DKAUDfZB9pHjzYVW5rlyVUYlV11QalwiE6+6o5pR&#10;HCm5Ir3O2rqmpjIq3eVksELHsPEAc3OFOSa9yI7CSLeBY3I43FMma9yJaNWEh1vYDngIrYEV7mVC&#10;xiNOpWztrpqLcvTle5jZRu2akfHm4qte5jWwbtoNdOUiKoTFe55wT2v4nmzXpmvck00DyTpHtvcX&#10;19nGzVAcYr3ODYfsBPnFrXO0fw5U41rAnbXudKFiUO4B7Xv8ee0A7auNvVXuSo/mJaaSrhhdoY5F&#10;jaTabK57K3x4kVCRhTle5Mq6OviqzFOhWR9vueNj214jI41soM417mB6WdG8m29ibWA1v2t9PLfb&#10;jW40mvcc6zBKugr2oXUtJGqEg97MARpzczTgE17kuDAKmpEgiQtKoBsva3sPHg2pYmKcAnCvcUtH&#10;kGtmlgB+y6kySAFgpPZbe328TLUECSRFGLdm48YCSR017gl5S6QVmM+VhrUl5RKWMovZ1sfdtwgu&#10;MzZt06pn50NLPde6uNiYHXXVz4cGrJnpsxuopWggw01EtzaSVSLA+AX4e3gfVvAgJ2bak2z3JA/u&#10;xrotbvpwzWWfTn1GeoXyqQQXVUZljBuALDvwPu5+VApTJqQmN27RnCJrFJUwRfbdV+k8FHLvpC6h&#10;zzK/kRLubUnW/wDbwEXF6tY/aTj0UM2bVlnwoTiRTdPj+D04JlqEW3fXtwf8s/h258zTOArxxo/c&#10;v7tvo05Ry6UlMY+mz1o51loDhHQKCnOHqI6SZFiMuYcUVLG1kBY/cOGkyb+FBhGGVEGZMz5zanrK&#10;R1lijpo9xVl1FmOg4ktL64WsDRIOBngKQKvAdgnpkUTPqP8AiZdP8vvLR5Ny9XYuQCPNkKQxH4Wu&#10;zEH6ByxFelGUnpYo6ySo8yKNQ0qykbiBa5A9vMjrLeZzLU6G1E9A2RQQfsmniVR91U0Zi67de8w4&#10;9W45h9BhNJT1VRJJDFLQrK0as11Xc3e3t4nJejnTCdvLr6eWYMe0lTIQfj304eO72Xa0+A+cYnyx&#10;pO3ljaOE0tcC69eqzDyP5fjNDQyqFIMOD0twPGzFbnmL/ND0dw6QmmwKmNuzSFnv/wAhcKhvRdLR&#10;BWQejiPWr/y5mcBHzp9rerHqxx6fZiGesQhhINhSRx017+F4gOKCnwPKWFx/77MLo4FFjdIUB/hw&#10;iOd3JMKWsdGOHrShOXtlUU1VGA9Qs1SrUY9mXGMTkttaOpr5WT2EgFvHx5MqMbhSMRwtHtA+ztUf&#10;dYcQpuFA6nNQx2yceujf8hOxIMdVcKXoVQTuxp6VpWc+8WdzcjubE8CHF8g5Tqceqc3YNJNhGMVk&#10;ax1FTSSEblHb9Gfdv7TwzYztaSQAFJ6FUgVYJXigQeNGpy9ieecLyxQ9Pc50dHmjAKFt9JRYlAG8&#10;u9wF85RvIFzYHjRPlqOec/zbH8WqFKhdoqPLU29oX28cucy78eBKQeO0ClxtNIicaX2C+RgcSDL2&#10;SMt4ad25XFGZnUH2GQeHhyRU0dFHBsoq6shK6K4mLMB28TxpnMFNkApSeqMKVnL1EABXrThFhGN1&#10;c0jY3hmF1aP7200aopvrb3BoOM2ErjGEkxUeOVNUZW+3UgM3/ERrxNmV8ggrU2ARj4ThVbfLHm1Y&#10;qmlpT5QwLMcsUFblqgoY4wAI6Eui38X1Av8AEcuV9NWSJMpZDpqqte1RXKs0u4WJv2B5zx3szoX7&#10;xQkYzhjIoxuZSnuyMR0VQ1648Xr87dYaqhpZSuGZdVqOCJAbMSffI9uotww9VRSKfOhlQl7MALff&#10;rwL5U+lz70nCR51FubuyAmMap59S2FTZfWmwWgISapQTzpbUf4e+tuQJ6KKpiSRVDEMLuo0N+DRu&#10;6U0SBh1E9FAFLQIxooT5Zp8RijkjUhri7KLePjyQaMJD8lsDBxa1rnQ+ziT8yonVOynA2BTtDlWK&#10;Km+WaIMr3vfvf6OcqTC8NgdlqoQDYbWI1v7NONPXrjn2HHjBwqym+ip1HkzDoP0lVDew0JX3r+HH&#10;qShp6oARaWNjY/t4R/mVMzq99JkpMxT5FlaCsI+VUrrr9HMrUnkIZoXLFdCp8fjfhf8Amg4QkpgH&#10;jwo3SiRSwgyjHSwe5Izsv2owPzvyPT0M1cjvHo7Hdb/V8bj4njr18hk+LEAR69VPBEYVLw/I9VXS&#10;BaVW85j2I8Po47S4Y6gBkte3624QpzFJJg4U0GzNK5emdbvjgqYyC4PYaD2c9T01Sw+XqIyQAbAD&#10;jTt2keJJHrSzQafcP6aVzRmGoiDWv9kX09p49xYfD/LhBtKya+8e3wFuBteYqD2qZApP3Bml7RdH&#10;1r8MUWZHcWJVbEey4PI1PgUMbbSTuGt/D425t7NFubRIPCjBDWNLPAeg9FGVknAaRbW9v1cdPkY7&#10;BZELBgQPdt34RG9PAx00oLKeNLgdFsPV2FTE7JP7oG0Ea6a8YYMixxYs2Iw1BMUi2aFgCL+3hw5v&#10;MQjRHqNtJC0KU0np7w7H8Hw/C5acQ1WFyN5VTbV42NzG6+I+PFpBhhiXyzssOwvr9/I8ezJLh1Yz&#10;xNXwGyhXw/oDsVIYdkdh431v4A+HOmpkRNTYg6AcoL0HYDFKUU/joRPEUjkQCSIlxYXt8TySdgjX&#10;zAL9rjheq6JJI2VQDTspeYd0mPmIzQjcbBxtt9x4kepueI+nPTbF83e6ZKOBhCGNt0r+5Go+JY8L&#10;0OBxUGcaJrxYQmTxowXQ307jqZ1ryx07qKZvk6mrSarJS+2mg9+XXwBAtf48IXkSsfL+WIKeWVml&#10;N3lPizOdxP38i/N7s3CtMSfZUOPDUZTWzb/V2KoxOWsivDGwCKo7bUFlA9gtxWz5kLsGcix4FStS&#10;BCZFJyiNtS4cv0RdjMgb2G3GSbHxEfdIsTy6blRwpuKmPlqkkQGw09nGyfMXle+rb/Dvxt1ZVjVx&#10;jThS4PFFHsUbRfkF8dEgZnNr+F+3C78wdmNeKgBTguFRAhiAxHieM9TjqrDdHuO3LFZiRTSl4YVK&#10;jpF36jja+OnbYEEgdvbyhe1wDhTKT01mSlVCWUcaJsaqk94NofDjy3JMCvKXxArKlKlgW78hNjTu&#10;bRyiMt3B7ca2GvFc41lWFBcW0+nmE4yT7rm+lrjlUpimq5NHu7chSYp+6riw44lvVwqpNc7a35Bb&#10;EbWDNpy2nTVtVdhCxuOYxipU+Xu903uDywSTTZGrbXio09vIRxOFJLM4U+HKz0inQmK57NdByRT4&#10;mzNqwuOx4TOJCQT7q2kxXLaAOPlHisD1CtXuqxxne7k2AVBuP8OGOVs9++lCdpIw86NWFEmoGKSr&#10;DQSzk6BD/C3PndeorqU3Wj1JdQ+sJZXGP49Xyw28IVmYRW+G0Dn0XZfa/kbRi3/oNpnzIE0Elq7x&#10;xRHT7q9hVBHheGwYbExZYERAfbtFrn6eBIzAix04YRVRTlzi57C/PVsEV7mBmXbqOORXpBr3OywL&#10;X5qqbK9znHIqSo7LvUEEqTYH6eairSTXucppfMdpNojBOgU9hzwEVUYV7mDdppry1Wr3OrhdebrY&#10;r3OlY9ueNXIr3JsbaXXjRpuvcc0kaCmmq+whhlYk+HuniYDUQOkj400rAHyNe4nMrQrFl6kQ6FlZ&#10;z9LMTfhpeKlxXPCgc6ONe49Ea8LRSc17nAe7cA3vx2q17nEAgc3XiYr3HzAIxLicK9zvHbhddGEG&#10;kbxhPnXuZMkxpPUYtitr+dWyhbeIGnBC6NCEA/0RRDfGCAegV7ghqDbU2+HC8GimYr3Pbwb3GvG9&#10;MyRTO2vc6JvYjUDlQIp6vc4ELsJ55WFe217ke4b3e3LhJNbAr3MRAANu/PQeNbr3I/vbve7njmqB&#10;TZVXuSadm80bfDiVYwpjEV7jV1dUzVOU6cLZB81ID8Ra/wDDg3y8DuzFHdtHdLI4gV7iRUi24a34&#10;jcVJouB6a9zjuA1PKVeCa9zgzKxt356rARjXuYe+umnN950U6pVe549r+3igO9NeSrCvc4te3ui/&#10;GeNNhIr3OPv9z4c9ANeIB417nXca8ocabIr3McnvC542QRTJmvc40wBkdewMUt/+QTxxsaSI6asg&#10;QRPTXuSshW/q7TFPFWv9Ia3CnNh46vmZ0u17igzIxXL9a0fhE/8ADhBaiXE+dErEKdSOsV7m3l+G&#10;JUCs9IuQZJCGtg1Onf8Aw3GnJIsmwp0gYeI/GuUHaoC3mr0f01fGkzjAtBJc3BYEj6uWOiC8W9b3&#10;vwXrawjorGcrnbSRLIkvunnMK6rr4cRFrVtqwVXTlXOvIrgk69uMau72VdONZgSUsup7ciSlWO7i&#10;zve8wmngYrLFGQD7pvyRRTCOVN+gBBI/o4rCsBSNZ0iRXctPvXZ4sCNOa3H/AAorwqli9QnS7MCs&#10;d9VgkiEE6WWUgfx4e5+dQTB/gBrqZ2D3BXlD6DwcJ9tIH09D5XDsw4WAv+j4xVG6m9y6oSeUXKxM&#10;dz9HIDWAaygNGH4xZgG/A6uG268TafEcXWp/aCjWzwdSesV7isyVMZcv0t+5iX+HA1mKdLqvOiLN&#10;E6XleZr3F0Aq++ptwN7aCZM17nFtdSL8sBWxXuRnCuRbTjowp8YV7nGUKFCjU82DNWTjXuYAgF7a&#10;X44TThNe5kIsLr4cptqle5DsTICNCTxQNlKhsr3A6zvhipnuhrKhQYa6nKA/6y3B5IeTP6mSn+ia&#10;GuV3BNqtI2oV7jXuZHyhhsqgoCD8OCcXUVtGaOowBr3IFRk1L/om+/itN1Ro1naxtr3GGoylXRmy&#10;aqfDiwPg9FG6M4SraK9xP1+XcQpsLqmZbqoV/oAOvHku94IG2jVnMkOqCZ2/GvcWOG5FWvoYqynm&#10;uJI1YX+I4lXcaDFB57PVMLKY2GK9zk+Q8Ti91CHHw44LmRT6d4kq+6vcbJMq4xB7nlG3tHLG5BON&#10;GzeetKxNe4zT4bWQuUMTafDm0KB2Uft5g04JBr3GyWCQXDKQfo4o7wDCnvzKF7DXuQ4oyJnS196k&#10;EcsVQKuXEpEk17gw9M+muHZxywK+SpaKWGRo2AF7G/8ARwB5nmDlqQEjCoizvP3MueCAmQRI669x&#10;aT9CpXW1DXDT/EtuB5veHRgpJoNN74lH3JPpXuME3RHNEVzHNFJY6am/8OHf9oG+INCJG+jR2pNe&#10;4x1fSXOcB3JTrL/xFhxY3nrCvukelHDW9ls59xIr3E9VZGzVS3+YopNPAC/8OGLeZMqMhQo7az62&#10;c2Kr3E5VYNikNzNTSJbvdTw6TdNr2KFHaMwZc2KFe4xy08iN7ysPhbjocQriKVd8hWw17k+qh+cw&#10;GRYwWaAqwA7geJ54QqQKQtu6TpPGvcxYeDPTJMLn90+zTjoUB1Uad6EGCca9yaUuNOVNOd7PEV7n&#10;Bo2Ph3HLgxVdVe5GKNEwNvHvy4I21QkETNe4oMGybmPOGdaLL2UKU1ldiWkUANi7DuAeInbhKAVH&#10;h0bfSg7d5qzlrK331aUI+48AK9wxdX6JfVpQwl6zIOJbB4xxl/j+7fhGc3bHBX+lP4VDjfazu+6Y&#10;TeNeqo+Ne4ia300+ofDpfJqMk4sD/wB4kn/NPHRnDCcSfcaFtv2hZM4JF0z/AKcfjXuJzEejnV3B&#10;R/v1yticJ8b0kn9HKDOLZf8AGPXCj9je/Lbn7bhs/wCen8a9xNTZSzdCCajB66O3+KlkH/MvFX8y&#10;YjBafaKPBnlov7XUHyUn8a9xnNBiMTFZqSojPsaF/wCjitN4yrYtPtFGib1hzELT7RXuRy0UbFJA&#10;yt8UI46HkK4j2ilCXk9Ir3MLTwbu9vpHHQUnYRWioHjXuKbCFpcQ30Dutp1KH6SNPu4lbeDatJOB&#10;oJOL7kzjXuY8mZUrsdhqKekkUvSyFSPaPbw1W0oGK9mObix0yDiK9xZHpfjtyVZT9fLlpwdFEH9q&#10;k17nBunOOqh+yT8DxotudApQnehBONe5F/zf5hVriP2cdDS0iYpSN5mq9zjN0+zBGQRFe3PALVwF&#10;Op3mZO2vcxvkPMS3Cw/fxkpWP4TTv9o2FV7kB8l5gtZqdvq54IUNoNPjeBg8a9xtbKWOrq1O4P0c&#10;8sGMBTy85YWIBr3GrNGAYnh8VNjcsBRdI3J7Fh2+8cMVNKcQFAY8aU2mYNXCigHEYx1V7goYZ0cz&#10;piFLHW00KNHKgdTu0II+jhQpCyMBxoCXG9du0opkggxs6K9yQnRLPHmMskMQEgK2Le36uPJbWeB9&#10;1IF72WqsZOGNe5YJ6E8w47kieu6RZwYCeJvPp13XAQ2uAfZfkmZMtdqr9pgg7POsQO1S0azRKMwt&#10;h4Tgoxx669y0uJ9ye8NeTW253gBGysEFCvcy3sO1+LiIpoV7mO472vxgE1evcwMoP2jbl1K4U6K9&#10;zBZQSLXHGjJFO17mRW8Dp7OMieNNxXuLzKeMJRVaqxuDpxSyrQqaDF9blxMivcRnrayRT5y6C1Od&#10;sJp/NxzKpWspmH2vLBvIt+9ra8kO5aGY2mlQxQcCOg7fShL2ZZocuzZNq4qGbmUKB2ajsNe4wem/&#10;q9h/Vvplh2PxSXlEaRygnUOosQfjwS7t5kXGw0vanD0o23z3dXu9eraIwkkdBB417hjlVSbg2tyV&#10;NU1C5Ne50BbUjj4E1uvcxsR3GnGSKtXuYiQG05SrCvc77c9Wq9zplUrp+fNbKuDXucUt+9xMsmvG&#10;vcfcLrFpqkOpPx5ZKijZRY+2Vpr3DCZeqsPxnDZMFxSMT01TGY5I2+yyMLENfg4tHSiFjZsV61Et&#10;2ldssOtkhSSCCNoIr3Nav1K9OK70kerWpwami8jL2OMJ6Tyx7gRzfb7Lq2nDm0vBkt6lKcG3Bgev&#10;jXa3crOkdoG7yXCZfZGlc7SRx9RXuGPwuuhxSBKqNgVcA6H4cyvYd1oB2zjUJXDRYJSeFe4ohCuy&#10;w8eLdc0Taq9zE0A8vaR242TVwqvcgtFtF7cZilIM17nGGZTG9HWgNTzq0cqW0KsLEHi63cDZM8cK&#10;upOIUn7kkEHoIr3K2sw5fxXoV1ZloKiNkwnEHLQMPslGPun6V7HmP9/bOZBe942n9kvHyJ2/pWbl&#10;tetb2ZcFpP7VsQocZH417ho6OrjrY46iNgykAgj2clW2X3iZJ21ATrZaMGvcmm276eGkUjFe5wcu&#10;Ps25cRVxjXuRirOOaVFOjCvc4lFI2niJYkVbVxr3ER1GyrBm/LMigEVtADPTsv2iVFyl/jwKZxlK&#10;M6tlNmJAw6aFeS35y98f0V+FU7MePpXuGZ9EvqE/rrgDZLzBLsxDDbKFJ1ZBoO/e3MW91M3/ACTx&#10;snZkTBPRUJ9p+5/8re/MtCUOYyNk17lkEUu+NW0IPs5lGiDWFqkxXuSQduvflyIpPE17nJve0A04&#10;yBXhhXuY1BW4Gt+bCYxq817mBppIZgyEqU1HFAMQrjTwSFCDxr3CedaunGKZUzlSeo3JVS1FU4dI&#10;slYkZtqpus+ns8eYmdq+5Bz5j89awHUQVAcY2GayS3Wz1F7bqyi4GoLH7Mn/AH38K4t3sexvzZs9&#10;CXqxy16neklNjNNVLLitEqw1igi+8DRwPY3MX8gzM5izpcwcRgoeXGsEd8N2Hd2rxTa0wk4jyovP&#10;UbKTUTisoR7jEsBbx8Rf+HD4RulhY6ngxqJSJoGHikQ/pRtseZLDw56tVh3G2o1Hbn//06Z8vekf&#10;qp1EhS1LWMwYqwjRiD8TznCrM02uICceJ21lWqzUB0Vv5yzwQLundUHtYgfx4bnpt+Ez1tzSsaz4&#10;aUiO0D5j3dD7b/x4RPZ4VGUyetIrSW0o+6gizr6geivTssmcszYfQOvdZKlNw+q9+WJdOvwgKrBl&#10;imzPXwUpiS2xFDe74gk/x4Vpfeuz4EFWMY4U1+abZMnHyojPU78YX0QdMEkfEMzJViIEkw2K2Bsb&#10;G/De5H/D76BdPZPmqyVayZACLi6XPhb28GVnu9fXJCigpngMIpKvM0oV4RjVUHXn/hS/0mwJZ8N6&#10;P4R8/LtfbJNJYdvdOg0vwymB5I6R4BE9JhWFLuXbtZkWwt3tyRDuG84UqeVO2RxoqdzRa1QTtqob&#10;qZ/wo39R+P08v8laDCnckXjfcLewk+PFo+MUlHGIsMgSAAW90C54L8t3LZthBE4+WFECrtck6qq7&#10;62/iu+o7q48k2O5mqHR9DGsh2n6r8aarMuYZ5QyzkAEclK23cs2AQUCeqilLqgSo40QPHvUln7HJ&#10;GnxLEZ5ne9y0htr8ORJsRrKg3mkJN7gnggasGrcyhMV5bpXtoHMV6i5ixcGOsmLhbga+035BZVL7&#10;j38fjw4TgIpPJiKSc2KVcrXkclr37k/x5yHs8ObIrWNQmqZd5bdqe/OjoddOeHXVq4rIWU3POt6j&#10;TjsTTZrx3Nrb6+eY25vTVq5BWft4c6BPjz1erwQC9+dEMWuBpzc16shEIiuv2j7edEG9zpzwNarG&#10;rgG3fnQsNebrdcvMDGwPOT3IFueFeriv2iOeQntzxr1dsp2Xvzncd+Ur1YApvb46c4LKjX2ntxwi&#10;K9WWanmhCmUbQ2ovznfjderH7wvbvzrcL8tXq5KJFBF9Odhr81Xq6KW97vzxNtT25uvV4RXNrcjf&#10;OQCUxX1HFPcq06ordPJwGuShixAr7kxIW3c25harBvtOg44GTXtlS4cEl7uvf48jHEoVA1HFH5RX&#10;RVCYpyiytXTg+TGW+o8inHIhuWxvxcMuJO0VQnopQ0/TLFpjFKEBWQXtyFNi8u2yIbe2/FzdmjYS&#10;DXpilnhnSiYkPVMB7F26242viNTISgY68ORatticKbNLug6Z0MbraO2ouWH7ORWmCm8xPHcFDCnQ&#10;qKEXDMnU5Iip41PhYd+eSN5iHQbg3a3Cty4CJ4QfbTa1Y4UpkwnD6B1irmjTb73vkC3035zajq2U&#10;GNNAdbm1vp5VL4SfEoUylcnGm2qzl08w6VopqkztooWFCxJ9gA5yeGGAMaypS1/3dT9GnC5b2pUJ&#10;kQOOEdfrVvKlVgkubcwiKnyZlSuqFnNkeWIxIdNCWbTjc1fg6BgqvKR37D+J5r824rDz9a2aGKg9&#10;OHXTFfKlxCTCsEikALbneeQHxuqqACPp5FlxyBNKaALbW7tflVXC42+zaPxre2l/gvowqq2v8zNu&#10;aqiojK2WGipvLBPt3liRf6OYXzRVyU5WLZCR3IXvwvU14tRVPvreiKEjLvoq6aYdiSy1lNiOLbQC&#10;I6moYJ8QVHcfXxmkxqbcHeYsfFt3KqVh11bTRgsN9NuUPlxg9NlylpqD92MQ7mufaWuT9Z5FqMeQ&#10;bizs4HtY8oCTtxreml7l70zyUw8nBaSkokcAkJTop0Nhfx5DOYYUQsiXY+J5RSS5E7Bw4U4BQhUH&#10;p3qxL8vV1W0Mtj5TBQb+At2PITZhaPRNqhvZxd43PFjPH5VvTNO1P6YMtwXWtEsrGwIYsxI9pPjy&#10;FJmUo2syi3hcc2EKOIwrwTS3ofTJgpVDFhNRNFY7SIma/sAFjyJUZtpI181qtFAFyfMXT6deW0ri&#10;MK8ADSiwT0pmpqPl6fLVZtJsqCjkG4n/AIG3GqXqDgaqAcRh111lUft413KqtooRqH0gZo88y/1Q&#10;rF1sAKRz2+heNdT1Gy8lg2KQKfZ5yj9vLpt421UgDZSswv0j51jYmPJdXsbQs1I39HOC9R8BuC2J&#10;QC/j5y/08uWeg00ATUyX0c51dSgyhVyBOwFM1r+0aclw5/wKf31r4TbS/mqf28ZLZGw1oiKb630l&#10;Z2oo7S5aq1Da7VpJD9X2eT4s4YS4/wBFqI3J9kq6/HvzYanaTV9QFJ+u9N2egCmJYLOsSADa1JIp&#10;VfYPd1PJyZgQp5izA39hB5VTZRgk1YKBNJ7/ADICGb5OswqWIjxaJh/Ec7GPzaNuJH0813JGNWrE&#10;/RjAY2VKmIJMuiDadPbfnL+fi26/j3tzQSpOytqw21HXolh7EyJZgTbTwP8ARyXFmCOFg19R2F/v&#10;PExMHCqTTJVen41NO9L5JKSE393T6j4H48zLjtPI7G4BI1N9Po29uPaiBA6avHTSVPQE4fEqfL7y&#10;osCd276S99x+s85UteI7JSyGMDwQ2Hx0HDhN6UDT7+NO6inZQd516A4dj1ccWzVRQ4hKUWPzKuPz&#10;JCBoqlm1CqOw44DGMVhmBpatrDUqdRx7v0PphQwqurWNlBZL6VOkNRNJXYxkmknrmIC1exkZB7FU&#10;aAHkGlqJaesqMQlHnNUEBlZiQPio8OKkLSgQgwKoUJT4QMBs6fWljnrpxhec8n4BkaKH+SQZZdpK&#10;VqOmVGcHQx1Eg1kHxOvOGJ4hXGmDYLBE9SGBbzWshTxt8QOKfzSkowx6fxrRTq2k00dPeg+UpM/1&#10;EXVjG6uly+aVvlZKBAa1as/Y3brAxE2FuNlTjsUOM0uFR0stQKvcDOlvLhsLky3NwD4Wvxdb3Hd/&#10;aSPfXikp+2PWlFN6fsdbppjOfMVqaShbL7CVcKqVb5nEQGskdEoH+UA95yfbx1+S8m/lG6oTcg6f&#10;Xw0N+p0+KMOkfCrwOigsp6vCKpIkqkko6ittaAxNv3WsEjFrk+J43GIQlixNyb21NvZwwTfKUANI&#10;/GtuOGKVX8tpK2ZdrL5KKqC9gS6/aufbxv8AmdrME+jhk4rWQeFbVCopY0WXYFjDt7rMAVN/Z3vy&#10;MZhYy+Vdgba8MC7pOPoKsEzsNOMWVXqpI4nxAU8T3PmbbgfV435HlYye+y6dyDqOeSuMNhpCtgLO&#10;3GljhtGcPQRU8ylUNwyvtcjx1Hh8OQZ6VZfeI27u/ExxEahNJBAOGPpS9wDNDUM2yAPKqHagIv34&#10;2TYXTTJt2jv3PKNyMUmaUpcg7POhITqRjdDUhqgMu1Qtl0Fvp4mMWybh1dF5RiBDfaJH3Hioqcax&#10;MGtvWwf24DqocunvqWxjBatJvmnUJYKoJ0t4E8BjMnRHD5StRTxAWub2vrywzEEaTQccttHhBw66&#10;PZ0z9aMlXuo8Xn3bjYKTt+q/a/CuZq9OVWs71uCSPDLIxY7CeH7F6R9mHnhRWptxtQ04eVHsyh6p&#10;sqV9MtPjICKAFBJBF/DiToMZ67dMahThtS9XBEbFHJGn0+3g3GcaICsRRqL1xoiePvpQZr6d+nrr&#10;nhklHmbDaOqM6HdvjUnX4HuOD5kX14VWH1YwrN0TUkq/uyjRgDqQ3DNAtMwkqSJPE0di8RcCFAiq&#10;t/UL+Bj6eupUUuJ5KjbDaoqTGaY7FVz2OwaW9vDzZG9S3T/ONOGgqApIFrHx+PALebqd+o9yr0/W&#10;rMgHwj0NUGeoD8E/1S9GMVauykY8foNzFy5Mcm3/AFRqD9/BwosXgxNPm4Z0aPuNQT8ORvf5UbEB&#10;ABJ4nhToWU4ERVaGY8j5o6c4xUZWzJgtdTVsZsWZWUFB9va1u3s42Gjhi85qWTc8wNiewY9j8QPZ&#10;wHvMLY8KpTxjbh00r1EUbTB+rE2daHBajMGH+XQYDJSi9O5R5IY9GjJPZmF7nmemoPMiQYn70qgb&#10;2UWuf9X2cRuytGkY/CkjhwOqo1d1RnwTNuIV/S+KKnw+aoeSjhmmLFR32SA92U9jyj78bHKjN0my&#10;z1nwHDflcSyNmGhn+ZBBMsM7pHY/Q9ieR/u7ZvZJmHfNqlEglOyMcY9JoALT3T2rYMPOtvP8LPrP&#10;Lnvpbh+FYzjyYnU1VGZDAV2tE8TbHVb9128t39OP84bpZhM+NujTSwxSgJ+6JEDAH2d+Z872XXfo&#10;aWeKOHVw9Kk59QcgpMyONafv47OJZGxj1p4xVZFppqaDY0FTJLe9ROjWdo/9RToOGrw9gI1vpp4c&#10;w3vBjh76SAxWvbjSbKwxG4APjx3W5BCk29vA8oe6vFRNJh9yNZrFb9ueB2C+655rTqw2VQYVxkF5&#10;rxqVQjkuP3l3NxAvwGKsTNNtSrp7hNhxvrTGtPURSnYskbrc/EHiluSRhMUnWnvUkGhQyHh2N1ma&#10;cu4vluIzVGG4lRVJCd1WOZTu+q3K78LyTVDMHzRTUvuOnazEckFl4YgbeimWf2A0mvoedSfUZllu&#10;mTwrWKyCBf8AdAW96MN37+PDB4XlyarpnZVZmY2uBpxIEgmVRI20aolIiqVuqXqQo8s5koadSkcK&#10;xecpZhuZf3iD8RzJjNblHJcPn50xOjw1ALtJWVEcKC3+tIwHC3WkbPfTaUKUcKZcuYf6j+uuGnGO&#10;k+WcUqaRZHekhpKOaQvfsZHCbRf6eFOz7+Ir6C+kjn+tHUnC56iFjuhoZPm3+hfI3Lf6+UWtShgQ&#10;PLbVlAJMLIEdY+AoxeB/hrfiNdYDXYNUZFXB4a2jh8uoxitigiMlwT5ixs0gtr+5f4cIh1K/4UEe&#10;k/Lssv8AmvytjuZni90SSJFSwOfaGLO4H0rxB3kYe/jVG1sDxKKj0aU/iRRtul3/AAnj6zY7k4Yf&#10;1w6rU2DztJuNJhGGvXII/GP5iompiD7DsNvjyvfqb/woV9RePzvH0yyXguXImuEkrJWrJQPAn3Y1&#10;H3cdNwZ8+FFj1wSYSIHDUfkKsA6ZfgK+jLItFT0+YazH8wlCHmSoxJoqeZx3LQQgWB9m4/TwgWfP&#10;xVPXv1Pmliq+oVdRqx0hwiFYVF+4BjXdb6+Mqc0bIFJU3i04BXsE1Yp099FXpR6VsXyNkDBqRjt9&#10;96RZ2uvZgZ99m+Itwq2OjrX1NrziGaZMaxmWVSxlxGolRTfx3TG1uIe+H8XupvvFveE6j5mBRlqL&#10;D6PDqcUuHwx08a9kjRUX7lAHEhV5FqMKcDF6jDKEhRdWl81gw/5dhtTygdg7CZ6qTqb7swqE++pZ&#10;BPJRkyLR0qmrxirqJv8ABTU6JH8bMzX1+jikagdlXCgoeJU178+Mkuasp0aFKHBxOSfdarnaX6yg&#10;sOa0k9VN60J2iejGvAgLp2HFDl/qb1Loqh26ewtQSTL5ZNBT7SR4DcAT+fPF5LAgketOG5MYCPSu&#10;78FjLfQv1gdWn8+kw/E5kk1MlQ7op+ncf2cQDNENHw4nqE0yC6ThXTOqC7m308MPlL8KX1LZw2TY&#10;7sow3tUuR+Y47+ZducUoPrV1NFUazSYxTO+UMFBOJ4jTw2F7GVb/AMeHb6c/gsUtI8NRnzEXqybb&#10;1A2qB9R0+/jot33tpjypWiy1Ak7eugmxX1L9KMOEiQVhqpFvZY1vuPsB4evJ34WHpXyDUwY3idNH&#10;5qEF/PcW0/1WNrcOmMsUPvUTWmmVAkwKAOv9Y+YsXmlosgZZmrZEuI32u6Mf8N1GhHjwWq6f0O9D&#10;AZ8Sr8MpWRTujikj3lR7Uj1PDdOXoQcTNGI1pJMjyqEmY/Wpn2maPCqKDBA5UiSRQLDxAv735cDL&#10;GvxN/SPkzCJDk+mnxAU5uDDCqhz4AFrG/DkMNoGAGNN+AEnUTPDoqCnpT675yxk4j1HzmVidCpjh&#10;3uAT/qkqD9/C75m/GFzvW1rUvTXLVFSMxjKzV8+oW3ioUAm3FKNKBEA+dN94E7JPnTtTfhz9HKqj&#10;FLmzEMSxS6Mjgz+Uh3G5IVblT/wXCt54/FO9Sub6h4IMwQ4fEzeW4oqdVB1sQGNz9fKFwDZhVFvT&#10;QyZI9GvpvyDFAuC5XppZae2yWp3TPcaXu5I/LhPuqfVfNnUevWrxfFq2rl81vMaoqne4I0sl7C54&#10;k1asKTuHXRjaHC6DCoVpsJp4qaNRbbFGqC3sAUDgbmoODVxmq4SZo4HX9KLg7l0vfuOW1EYUz9op&#10;xtxKCaatpBUTT+TsjI2p7o18Ft4camKr92NdWJN/HkDDKyioqmCon8yQwtcC9/C1tfDltVUwFdgW&#10;5OqauLEMtlMOpCsVJUNLuHvW3aHcfDjdOYEYV3xjbFK933PK2gsPo5QmmJivch+bJIp8xy99PeN+&#10;VBr1e5wkdtii3dR38LHw5cGrV7npHZn7fb56vV7mPY9rm1hypFar3O1LqPYLft5bTFer3M3mEaJ4&#10;9zy1Wr3MquGAU+3nqrJFe5GeNygF9Qb9uaFer3M0kSrEzMx91ltbxBGp5YCtjGvc4lYlF1JbXniK&#10;qca9zPHDWVQth9HNIAGN0Qm9tTb6OVNVg8K9zgfOMcchXyzLfy1cW3nxFz2I4wVRSdZWk7K9yD89&#10;H5kYL++Afsm+34E8vIrxGOJr3JtL85V1Hl0kLNpctbS59h8eNFUGraDXuK/Dck4lVt8xijxwRwso&#10;3SN+/wB1Fh314wFKcEJBNLEtEivcV1XhCzJDhU86rE9Ssk/l6CRl7Ejlvyjh2iPOnAJIjhXVxxR4&#10;1gmC/Nq8dK9TOmwrtuXUg3HbQjmu4Cf7ooAUuDa1nBJr1+P1J05zrmyVGy5hNQxlfdJIYith7Abd&#10;vjxG/fWtngTNCNnJLm5gpSR516/DGZT9F3VrMdq2qovIEu0bn1JHhduBa43oQMEAGpPtdzlqOpZB&#10;norBJV00JtK4UgXsTr93Da5J/DdxmVkrscqIoAQL7jb7vbwCXW9C3MIIHUKk+w3St2MVCTSfq84Y&#10;HSkp5pkYdwgueGzyt6DMhYNH5mIymoFgCkS3Gn7OAty/cufuVFSCjK2k7AAKSFZ1PpkqDDSUzaG2&#10;6Q7Rf2cGrB/T7kDLhj/lmFAlbgMU1Ps+jidITBK1fp5UdtISnCZpvfP+IzkqhjjB/wBbtxcJkSGm&#10;JgoKAqdL2T8zpw0bS2pM4H40rFulWyfWmOXOcljNV1gVLnTcLfVwQ8F6dVEhWWtHkobGwFjwuXco&#10;ZkJGNWRbBJkCkPjHUKJ020svzDC+gP7eCxhOB5cwFQ2wSsDfU8LkuKWRjj5UrSwlVAlmbG835j/R&#10;QM1NEbgFe/1+3isTOlPGAp90LcDbpw8tWyj7I9aRFABigLzP0lfGB5lejSyDsTqD9XJMedqcLs3s&#10;R8TrwSaVg6oTPVRa7a6jPHqoLq7oPDUBlYEDuBtuPh93G986QiRiGY+33v2cN1JcUJw9lU/l4iZr&#10;PTdB6KONd8AItqTrr9Hhxrmzl5o230+B1+HHUGMDgeqrpbS1txp8peilLSSLUxxbx+8HHgPAcgVO&#10;b5ShRn7WI4qUyhMaTJO2kqtE+ETNPGH9L6eSoMksFozra3h8OQJM4SbdDcWub6copnXgr0iqlIUd&#10;lKGm6T0SVHmRRFAdBfXT4cY58f3KZBbU978UMvFHhViOul6blbYgY+fClpB0/jEqtGNjAaWXvxvm&#10;zVCnZ7HsbnjOjUY2UXhKlHAbaeqXp3UuPNWIvsOh4zVOawjgq4YeHt44GAnA40ahACdGE9dLGjyM&#10;9QpJj2PfUsO/w4z1WaFZbxMdw1P08LtRaOOz300lS0mCMKVuH5EG0xyLtv8Aw4M/puytV9UupNNh&#10;rx7qSmImqWtcBQdB9JOnIt3wzT+W25VP3YAef6UImU6ElydnDpNITrfilF0s6Y1+Nwv5VdJG8VGT&#10;3MhU6j4Dx5fVhUECx09Kq2RQsaJ8APDnOdxxTqyRiZk9VR2+tUqPqTWvlmTBIKWlqMVzF7/lI829&#10;hfc51+0e9zx0xGj21BmdCAALKo7i+l/Zbki2NyEt6J47T08ai25V3ypnzqnHqzhGJ5jzjUYxVgym&#10;TTQH3UvonxtzIsE8SGJLDcL7bW1HbjqrpK8Tw66LS2BSJjyLURSCGnibbYEgqQL9/Ecjfy6rnkMs&#10;quNoJNu/1cdN8ltMCJmKd0CpsXTetq5HZIWsoDAdyfbt49xUsMcdo0JJte+p+7gYXcrUfEfZhW9A&#10;oQafp/Tmkby4md/dDAi5BA0FuT0oIWKrsEbDx9vx+nhc5eqAgnUPh1Upbb4kYUrsD6YEugqIFjZr&#10;m2230H6uchhMiSfp23ey3jf28YVmQKYTV1tDan2U/wD+Z+c1TMEMhkOrdvq5PpKVaS/krb2/0cJr&#10;i677bTQEGl7hPSikpmM9LGUewDAn4akHkltGDMNR3txB3kU+hBUaXMPT+J5lEYZwABYDXkuBTOga&#10;M7bXF+FD1wGtuPwpQE93wpdYF0xlrZTVxjag0G4Dv4rYc6mRUIEl5F8dbcTou5k4A0pSZ2YUu6Lp&#10;ZOGRjTmSHeLkaflzj5NO58xlZBob34kN2pGEgzWpPTNLvCuisNTIsjRvGtw24duSYqqIC5YkA2Hw&#10;4UOuqEwYppSDQm4Z0xpIZI1FO0sW73ie/wBX08yTVUMTXBuT8OEH5hRwPHjVUoJobKDpThZKtBGz&#10;bRa3l3Ovb7uRTJMWM0v2Ow42b9seFOJG2nQBsFLGh6EYvUQisnhCqxNgVt27H6+YpZ5DojKynw4n&#10;/OpAkT7cKcSmlTQdG6iR3jIiZbaqVO641tr3HOYlQyEuSoAAAPa/CteYEQlOPTVCil1g/RGgl/S4&#10;ujKU+xYWXQeP0cIx6x89YfiWI5c6N0wLs8/81rDb3Vjh0hU+3cxP3ceL6m2i8DBGHt/So+zu4/Lp&#10;86Od6MuiyZdxzHepleqt5qigpLjUIPelb4AnaPjY8BqTHURfcUBbWAvyLw6HFkkmovQ6FGTR+1ot&#10;sIVFA7dvAcbDjVSnvlvd+njJXBgY0mK8akinQgblA5Elx0htWsD35tpRUZjZVtY212KZey8aGxqR&#10;HIRrr8ePKVxpkqms3y6XGn58htjwN2kbUaX48W8JFbiRXvLsQLchtjscgKoSP4cRdyZxpMrprKFW&#10;xA5EkxpInDStY/lx8M1SSa723+ye3OEmOI5UPrGex5vu4p1HhONdlSdT34z12IEuZImCgeF+XTHG&#10;rKIJrsKBxnXGqiL/ACrEj4ezilKAcRWttd2F789PjrRdje/FCUlW01ZInbXioOp5HTGLCzseXU3N&#10;X0ivAAduY5MXsN7nQeN+MqSTgKqrZArv6eQ5sQSd9xN7jQjnkJ0DGnBJFe5NpMSl27JTb2cKXGg6&#10;ZApvTXR7W4Cnq46uT9HvSx1A6kwPtbC8FrDDf/i6RPLisfbuYcm3s0ypN/nLLZ2lQ29AxNK2nA0h&#10;SjwFQK6J5lijUfvqWHwHfmgnl+M0+CUyyasyl2P/ABI353buTqcVHl7KCTBgVPtx1ZyRbwHENP7K&#10;7520l1At256KbAr3MZv3PN16a9zGGNu3HIqmFe5yV2HKxViIr3PM53W7csBTyTFe53fW45SrYGvc&#10;4ubpcnlhWq9zGhDdvr5Y05sr3HOALt2nXiZVNV7mLMNT8vlmtLm3moIl+O8247ap1Op6sfZTa1aE&#10;E9OFe5PhhFNBFTJ/ucaD8u3E61ayT1mgMJGBr3Ocmh28aTVa9zjdOx45Wq9zipP7vbm6bUK9xQZd&#10;YRVwqWFhGrsfqHCy6EpjppgpCsK9zL06p1iypBP2NQ8spPxLHgnvpKoGwUF75XeOR0YV7i73C2mp&#10;4UJVFIMK9zvUncRY8qONX0xXudXZL315StGvcjM7X+J44nw1rZXucLai/fioKwitEmvc4SElST4d&#10;uNEAHCqivcjktoyC/NpGqqHA17melY+eD214w4KoThXuNvViUjHsrUyr9mmqXt7Lki/5cGlgNLZo&#10;1tcGVE9Xzr3Ect091dBxGTJxptOO2vcwX3HTXmzVzhtr3OJYgk9ueEca9GFe5j1v9PGj1VYiRhXu&#10;c++nNRTKRXuZBISoj2ge083XjjXuYGPcd+brZGmvcxG4Uc3TZr3MbkWvzRJNNk17nKikvWDxBRwf&#10;o2njiBBqkSR5ivczdOg4y5E3hul2/wDIR4QZsZcq2a/3Uz0V7irxlA2D1SvazQyfwPCBgwtPmKIG&#10;SdaY6R8a9zbG/Cmm+e9HWRWXQJh+wn2bJGGn3cleza7xasYOon0rl/2wJ7vNnOsk++k1ikixebfu&#10;bAD2m3LRo2e+29wOCxuTtrE6kfJYN7y2J5m3Ai9tePIUnEEVqKwMpDCx0tzBNsLm+luNuJRGArcx&#10;srNCshUFj46cbiEYlivC5IE4CtEk06e8nY9+YthJUsL6g6cXfbVidQrpWMV7N3BA09vKJf8AhRnh&#10;mFyZS6N5oEKCrapradpbe9sABCA/4bi/08EWcK71hJjYk+tdF/p7dWtu8T/CAIHXQZ9FYJaDO+cc&#10;MDfo0qKSQKOwaSIlm+lua5d0CgDXmO2NZq0Y/jZWreKVT2aNxb6uGNudKwaXNmCD1ivcldNJEfL1&#10;OWJIAI/PhVmydLh66YztMPKr3BKJuSB24EKBQwr3Otxbue3N1avcxM22+zW/HImrgV7nRJtuA54V&#10;7ZXuY3a5vfl6ciK9zoEKp0uebr1e5BYWa/YceFK0mK9xNdToo/ksCxNG96OpaP4AML/x4JciV+0c&#10;SegGjvJFEqeQeKZ9le46QOjAbfZwWLRBikCwU17knaGGg1+njWNMTXuYzGpWza83Vga9xpqaX5mm&#10;qKK/+VidR92nDe0c0KmjFtehQX0EGvcjdMKg1GX4oZtTGzp/yCdOM333yNhpRnadLxI4gH217goK&#10;IwhFrcKtZoCYk17kPYl9trcUlJ20oJivchVNJDfVQeKEHVxI8qUocPTXuNVTh9JP/lIlP1cUoJTj&#10;S9Dyk7Ca9xgly7hXmBzCBqL2+nlVXKlYGjhN4uImvcfumD/yHOOM5XhG2FzHURg+wqLkcIc3Z7xC&#10;V7CPZRZnn+VW7T52iUn217hhYfDf2PbkTqVFQ6a9yabWsTbl9OraaTTXuRG8xHO37PKkU+INe5iZ&#10;nC33G55sKIw2Vevcg1EcUw2yorD4i/NkEYg0qQop2V7icrcBwiY7paaM3/1RxWl5QEAmjtq8dTgF&#10;H217mbA8h5ZxNpsPelRDPHIm5Ra1wbcMba+dZWDMicabuc2ftwFhRwINe4WTIuHw0z4hl6vjUy0c&#10;7LZhra9teS5dLKYM7RU4Zs8XAh1BwUkbK9wSTlrCJEG6BRf2cDBuzwNAn864nYTXuQnydg5BKx3H&#10;08WJu1kUrGZu9Ne40vkPCS25lYH2346b1zhRmM4eSIBr3FVlSnPTrNGCdT8Jk2S4DXQVEmtv0Yb3&#10;h9Y4wm5Wsx07KIL5z+csO2LowebUkecYV7m7d00zdQ5xylh+Y8PlEkVbBFMhDfuugI5N2WLS+2FH&#10;jXzE55l6suuFsrEFCiCI4gxXuCNFTQPIXdAb+3XgtFqg7QKBhWQImvc5yZdwepu9TTRt/wASQH9n&#10;Nfy5qPEkEdYqibx1H2qI9a9xtq+nmUKtQZ8NpnBHjCv9HGHcitXB9ifZS9GcXDexah6mvcTE/RXp&#10;fVljW5foJie5emQ/s4Sr3Ysl4FpHso8TvNfI+19weSj+Ne4gMW9Jfpyxq5xDJ+GSk+2mUfw4WHdK&#10;xOAbA8iR86FVv2g5zbfZdOj/ADzXuIWt9BnpTxD3ZMk4cLeyK3ELm5VqvioeSjQra7V8/a/5i3fb&#10;XuZsC/Dh9IFVJ5bZNo0YENdAQT9d+KGNxLZxQTrcgEH7jsqlz2zbxNiRduHzr3KAPxN/R1hnos9S&#10;+F45kqHyMrZ1pmeBADtjlU+8l+1xcckTPN3BkoCkKJSQCJ2+VdfOxftAd7RskWi5Mv25En+kk8a4&#10;K4YlR3HfhOYowVLLr8eR4FSAan0mK58yiNRbTXx5qZpnVXudNFf7P8ebBIrwVXuYiLAd7/HlUgk0&#10;7Ne5xKgr7xuee8q3sr3MA7acemna9yLOisLd+ViaUoVFe41SYHS5jw2py5WmyVIOw+KsNQR9fDm1&#10;UArSdhwpeLpVmtLyf4dvlxr3FZ0JzN5uDSZPr5CazCpGiPtK3044+yWycQYPCiPeqx0uC4bHhcAP&#10;rxr3B6niiqE2sNRxIVKEVEiVFBr3A2zrmLEMi49gHUTCYtaKpWKsKi5MTGwJ+HBtbpTcNzxGPrQ3&#10;yy0RmrL1m4fvSSgH+kOivctwydmGnzJg0GKUZ3LOiuLG+hF+DywfS4gEceFc9cytDZOFCsNJI9le&#10;4tADe3BGVatlBk17nnVgvs5s1sV7kc7fEcZMCna9zjt5UEkRXpr3MLnbqD25XTBp0Y17kylqTBKs&#10;h/dseNKwNMLTqEV7g+ZXrMPx7C3wTEAJKerjeCZW1BSRSpB+o8kTKb38uSFYpUII6jUT3za7ZwOo&#10;wUkhSSOBBmvcqC6TQYl6VPVJjfQ3MH6PCcXmaqwwn7JR2JULf4acJxrye8CTs49YOKTXRPP1o39y&#10;FrNGcXGhod6ZAxmvctrpZUngEiEEML6cyQtXO8TNc+nEFCiDwr3M233bW14YzFMTXuY3U6cZkk1e&#10;vc4bQdRzRFWr3PA+NuUqte5xYaXPblq2K9yOb7jt04wqnxXuZUDDXlNQps17gl5Rx0U9Qkchvaw7&#10;8OrdZSIoG5ja6wSK9xBetjoBg/qF6DYlVUNGkuYcFhaooJSPfBXVlU99RyQbdQukaCJKdnnQv7Md&#10;73N0M1bSpRDDpCXBw6jXuUZ+nDPk2LYTJgGMNatoWMMqN9q6m1z9ffkxbuZkLxruyfEkkV1I30yk&#10;W7geb+1Y1A8IONe4bymdGW79+STWOikxXucZ2blo41tAr3IrBNl+55U0+K9xvlVD3Gh5oYYilia9&#10;wLetXT6fqv0/OF0TL/MsOZpqYt3IA95L/EduJM0sDmrBaBhUSD0GpB3Wzgbv3neKH7NwaVj4GvcK&#10;/wBF84S1tG+W8VO2rpSUIbvobaci3J7hSP2LmKk4H0qct5st7lQfR9q8R617hgwNwO09hyTAvGob&#10;r3OrSWs3HTVpr3OhHt+I5WJr017mJmAPhxvTIxq4Fe5Gdyv6QDUfnxDq0q8qVCDhXuFkzUuL9Eup&#10;dD1aymNtFPIvzCr2BJ99T8GGo+PMUe0HIV27qcxtwBG2On8DU4WBb3nsV5fcfckHSfTA+le5ed0m&#10;6hYZ1CyfTZkw1w0dQitp4G2oPs5Ju7ecIzm3SpP3DBQ4gjaK5abw5M5k9wphYxSTXuCsNtgpPfXk&#10;iqBIkVHxr3Mu7bcA9+aSMJpuJr3OJ2gi3fiwGRVq9ztlT7Xj7eJ4414GvcZ8Rw/D8Rop8GxVBLS1&#10;qPFKh1BVhY8u0UyQoSFYHrFGlu+u3UHW8FJIIPXXVuF39LGcMzegj1DRSSTPPlrGJdiC5CGFjqp8&#10;N8fhzlfvruhcbi5kL5jxMOEzGwA8DWRm8vddouW6wP2zY8XTI4+RpvxPDafFKJqOcaMND7D4Hm33&#10;kXOOC55y3R5owGdailrI1kjdDcEEacFKHE3CQtBkHGuXVwwq1WULBCkmCKKbmjA6rCa56aRban+8&#10;cWwbQ89SSaSJjBsb9tOf/9S6nCKnJeXY/lcHwmKNLWuqqvb22HMPWOzoASpYkcImp4VfKUMVk+dE&#10;t6vfj0+qPqRPMr41LSI/jBIVYaeGtrc5zZmrGjaKh/QIx0Av2+nko2m6lvbgagDRIbtYJFVZ9TfW&#10;h1c6gVtRWZgxyrqjUElw07aknv342S4liNWLTyG3bx7ffwXtZUwx9o6+FI0PKTxovGLdYcyYjGYq&#10;iZnB7BmY2+Gp5CsQmxmOvt4eBtO0DGqF1SttIOqzjjNQpikmOw+A5xCAG9rceiKZpOTV002jOT4n&#10;XnK48e/NRGyt1hWUk+3nE3PHAK9XNp7+74c8unfXnjjXqwMwLXHOyQe3fmordeUMde3O91hy0TWq&#10;5BLtY/fzgxa1+XAr1ZlCDS3OK6gnm61XbFRYDnZG61uer1eV+9xbnYYe3m69XBmkI7W53fwHG4rd&#10;dWbv4c8ddDy1arjoBuHOOwc9Xq95lhYDnLTtys16utzn7Ivzq6j6+Wr1ZV3vbw0seYSRYjtywFeq&#10;XEGQiRQCR7eR0tFcj7J4qV4q2KcJ2asRRIt3Hj/Ac5iqjJIvxssmvVi/llQ36S3MqyxKu6/KaCa1&#10;M1ikpJ5ZPL23Pw5GmrIl1BHFaLdSuFaJAp0pMvV89kMZ+njfLigFx4cM27KaZJmlRRZFrallBHf2&#10;d+M8tcTKX9vDpDGlMVQKIoTsM6fyNCkU7MwXsvs+jkWSdnO4uQG8BxTASICdnvreqlvh/T6ihsZR&#10;7t7E215hXc3usb+zXlXLhJPgwPM+ytKVjS7osrRU8PuxgpoCbfcTyV8nNPJtp0J014TC87seMg/O&#10;qAxUitqMs4XT3q6iKnZLfaIF/q8Oc5MNmVBLUv5YH+JrafRygvypUISNnAfOnNtN1LnTLdSRR4Qs&#10;+IVD3ULTQmQi/YaDx51/vnp13tLv7/Z14UuXylGCIrYxpZYP04645mqEOC5ckpkOgkrXWIX8NCeN&#10;9TjmG09hS05dva/b7uVQ4tf8UeVeIihqwT0g9UsadanOmY6fDomW7RYem99OwEhsA31HjPUZirHW&#10;6OkY7FUW3NYzia1E0YrJ3o/6YYSR5uEVeMVFhulxGcysWPjZQq6+AtxklxcqGCzM57gE6fRxRgft&#10;GHvmndNGBy16fMOVo3bAqOleHcQ60yLbwGpB42HGFu7Rix8fhyymtUSD5njWwnpoaKDpE0Pl0dRW&#10;bhINvlIO3sIA4lcUzphGExE4jVRQAanfIB/HjyWyoyoxWgKHfI3pVznmxkXKOCV2IhyATFTsVv8A&#10;Ta3Awxj1AdNMNLCTFYnYdxHdj9Vhz3dgDbz105so42UPw4/UDixRosumkisNahkjH3XvwNq71XZL&#10;p9y0ENTVHXUjaPqvyy0JVsEE1VQ1UZnLn4U3U2pljlzLjNBQqLXWNTKQPb4ajge4h6tMU2+VQYQq&#10;XvYyS3t7LgAc3EVXRRicv/hWdO6WZJ8ezJV1RUDeIoUjDH4E7tOIuu9S/UCps1KaeDwKqpY/mebE&#10;U7Q3YR+Ht6dcNIFXS1layjRpZgPq9wDiSruuPUisBZsSdSfBAB+zmsRsr1ChgXpF9PGBkCkytSMF&#10;8XUuxPtJJ4kq3qVnSpXy5sWqLm5P6Qj+HPHHb7q3QmYV0Y6VYa3nYdlzD0a3f5aM/wARxJzZtx2d&#10;iZq6oexvrM2v580MKbEil1TZRy3SIFpMMo4f+IU0YH5DkVsYqpnDmR29t5Gtr9fLbatTgMOpooyi&#10;xotrEWRfy05knxWRgoDagWBBOnNxXia9Hh4DFgL39oHIpr2kUiYkm/iebFeFZ/IKMTHp9Q5ElrY4&#10;2Ee4kWvoT354mrVkSBm9+wB8dByL8/7/AJhZrjsNx/Yea21qs5hAsqhba91HJUGN1cUhdZnUEdlZ&#10;h+3mwK0ajT4bTSoDJEj2/wAaA8c6fN2NQbfJrJ4vAATMP289t21XbTbUZWwCrB+boKaYHU7oIz/E&#10;ce6bqZnCiT/Q8XqIyn/HpP8AHngqrA6aSVf0e6Y4oduI5dw6YN3/ANFjBt9IHFNh3XvqPSj3MRMg&#10;t2kAPHVLJra1lYFB5i3pL6B4o5+Yy3Alzf8AREp/yqRxS0fqizzSqWxCnhqyNBYFT94Nvy4mhPRX&#10;gYpB4t6FOi1dGYsIesw64NvLlDAfCzg8XWGeqyJ4w+IYSU/xeVNu+uxHL6AqvFWNBZjP4e9E4ZcL&#10;zI5Uj3RNTqfvKkcEjC/UvkiojDVUk1JYX99dB9JHKrbBNPTQG45+H71EoxI1GaTFbXsA20t7NG4J&#10;OC9XclY4VOFYxTSMbe6ZArfcbcR9xJiq7TQE5r9KnUXLsLHHsrVhUD7UKiRR9ak8XUeYpd2+6sp7&#10;MpuDzeiNmNVTjNAbiPRjB5gYpkaCQaMkilWU+yx5MXM0LAh7APpr+fPd4tOA2VuKS1d6d4p5Eq4Y&#10;zIYtrC1tLG4P1HkunxfDNoSL3bC2h0+vjwuFJ2xjt/Gr0jMx9HM3zVPzktRJOysX98XYG3dT4D4c&#10;dUanqUaOJ/dtewNvouOLPzJVAOzqqhFBZVZMxrL80OJS0vm1MTs0cjxAspOhKsRobezmPFJa2fCn&#10;hhlaKS6t5iWuAv7oB9o04pTcEGUkYVVICjBpqyLkfIuGZ+ocYzBhAq6dVmiFJUFvJ3TKbSnaQdyO&#10;dwJ8ec5aqlq1iZY/KjKi9u+g14IUXik+LA9Rpstzz8KQNF0zzBlqDEcNnr/5nVrUytFcBUCM5Kp/&#10;wC6ca5qmmpoPmZw6oWCjx7mwvbiwZoRiqB1cZ8+inIjbw99CHh3SzMGM1/8AKsu+TWzRQGYsZBGl&#10;gt5ApY29z8+dytTJVyYWkymoisZIt3voGF1LDwvx9rMgDCh0Y1pSuMYUxYXlGtxHLFPnWjppGwmp&#10;knhpqwxlYZ3hbbMkTnRijCzcivG+w7u1+CMvIMkY02lACpmKy4e81JJHBGDBtuw2d2+g89Iio12W&#10;44XocBAIOk9Wyle3bTxGayo/0dzv3Ancftc8EEkJWNdeXKoMqV7asBG2uxM9FUrsQ+WgF9upY/Rx&#10;tlgcP7v0a9uLzodH60w4CdgFK7C8cmpW8+qc7AQwQDX4HjRW4RDUAEgKw1Nh34Vklnwqx6MaL3Gw&#10;2MKGXLHUXEaT/edmZFsLFiRfvoDxDYlkbDasu88Qe/gRw2S4cNJ586bFuhwDVRiss+ozMmGSxww1&#10;AiktYsPEezgCZx6B5ex1WBpUL3uCVGn0ezhjb3akjb+lEP5QhUTPl86O9kD1gVVJGhxWUvGqi5B7&#10;8Lri3Q7NeR6w1uX3kUKwaysdvw04fM5t3eCiT10yoKZMYgzRwMsdd+nPUei+Wq2jYsv2ZQNfhrxQ&#10;5N639S8m4qmF4sryxg2JW/b48GhzVD6QFiQOqKEab5TkJ6Ns0FHWf0Z9AetWByVNfh1MZJFJVjGp&#10;1OuhGo4fXIHqNwDGhFQVrxiVO/vC9z7eE+YZK1mSi42YUQNnRztpeAmZAx6q18fUr+EJmvKBxLNH&#10;TSaeSimDOtEVstxrZCPb8eGGizJSVLCpopRIrWuL+32cAX8icYBaUE9IV0zRctHeGMRHTVROOdFM&#10;zYVO1Jm3C6jDKuiS8bshsNhJa9hqTwvfqm6R5b655TTKeYoJK7D59izUpYLGSrh0lbTVkYacjO2y&#10;l62eK1RE0x+VSn7hImauN/Cq9U+AdGsKxXB8eaijfY08FS6GSpKhSGp1UH3VY6n48MX0swKDBcv0&#10;2Exf7gkUY+hFCr9QA5KuaXS1NJK8IECOijTUHEgpwn5VQD+KD1XqOovXLEM0wLupd04pg9v0fmPu&#10;YDx78HimRQg0BPbTkEPrJONXCRG2qZMVin893nuCTf3tO/jbjhsdUtY68KNSZpqk8yxeZdz27c7K&#10;Ki7o+442F6j4q9Xal5pBGdA2g5Jgl3R7m734gdRpVHCtisNZROJjEwB2HXnGSkjxBvlJidr6afHj&#10;XfG2GoQSOmk7upAkCaXuRsexrLOL09Vg7mKRdzErobKL25rD+vL8X/qH6W+uebfT10wyjQy4llyp&#10;SE4jXvI8ZEiCRWESFT2bsW4d29x+ba1HAcQMD5T1V5NwlR2SRtB2Cvo8ekL8Mn08eoX075C66dSs&#10;TxbFJcx4FhNZUUENXHFRbzApZdqxmW4OjESDX2cp06gfin/iBdX4DBFnKqwymqGKmmwOjMQB9gdQ&#10;Xv8A8Fx9DndmZ/Gky3ir7YHkJ95qzbJXoH9HWQZY6nAunmCzTxII0lraKOsdVHgrVQkt9XADrOmP&#10;qu60KcWz5FmHFotxJmxivkWKx1BPzDgAfADlFLG3bScMuLxUCfM4UazCcIwfAMPjwrA6WGhpYhZI&#10;aeJI41HsVEAUfUOBlW9B6nLEjx5szHgOD63KrUiolsD2Cx31+vhf30mAk0yGCknYnzpyt487ioOg&#10;mFNNQ4tjuKY8ZNrAUVMtMlx3s0hbQ/Rx8yodHRVgARp1Eno2Cux7TpxO1OeOk+DzAZbykjunZ8Sq&#10;2mJPgSqBF+rjKEK/iM1suNsmNI9ca77cir156gCR6PLCUuHrL/udBRRp9QO0t+fPFtH8fxpoXpH2&#10;gDyFevzlT5R689S5V+RocUrkexvJ5hQk/cOJVXDDWwj40xqcdOAmvcMv01/Db9THUanhrJaAUEJY&#10;gh1vIv8AwP8ATxk3RX9iSfcKTqJSJUYxpmxXMOBYGobGqyGlBuR5sirf6Lnh2enf4LuYaytRs+Yn&#10;KsdwWCptAHs5pCLq5kJ0o6ONGDVslwTj6igxzB186W5fpXq5MUiqCoNlhYMTbw5YHkP8H70+5Qkj&#10;nxxErGA3ASHcT9O7T8uGreUuPD9osyOjCaf/ACxRwFFuxT1yYNUKy5Ny9W1W1irTSjZGPo2gk/fw&#10;eW6P+kHoZGi4vPh9BHHqwkMIIt9GvDFnI2gcQD1k0t7tITiMak4b1Z9S2f8ADJKzKWAx0sbEBJHU&#10;re/jd/ZxE5m9cnpH6cs4y1MuJSge6tOAVNh8eClnL0NjYDHVWlBIqWnR71EZ6o0o874+mHwtcyCJ&#10;i73voF22AH18KZnf8XSoJelyXhEEMSGyGRSxPs+yRbiooCftAFaU+AZHvpZ4N6QOnVG/zeN1ddiV&#10;QygMZJgE09iWNvv4WrqH+I519zNgckgxNcGLwsfLpVA7dgQ12ufp5cuA8KbXcKIkUKmW+hnS/K20&#10;4XhMJdTuV5RvIP8AwXCl5v8AUL1Dzb/KUx7G6+qkk8oylqp/eDg+6FB8ObLs0mU6SNpoSqDCsNwm&#10;MxYVTRUykklYo1QE+0hQOAjWyyTUKy7ZZqwSyhncljtLaat8OMlXRSU47cactT35Fp59JKaqIVWU&#10;sL99w7dvbxok1qvAcaXnSqMUtUTI6sCR9B0HPTNbiu+ZGq6SNJIxEGBfeF7D4A8qrEzV9Ve51VYj&#10;NUzCqFlZSCNo7W5fjTcmvc5V1fW4jN8zVzM5Ya3PPE1omvchqyEd76W+HGZxqk17mFCCQF+0Tpx2&#10;a2a9xxo8dxPC6GqwjDpAkFYrLONt91z+RHKE14K017jMoKsqgXAFh9HNiqzJr3PFHAJUdubq9e5z&#10;EVkXzSTuW628RfmgmK9XuSlpz++bDjsVaK9zg8ahCqD7Wh5qtV7nZUJDHtXXbp9/jzRNVr3JJeLy&#10;mWOMlwNTbx5sinK9xpaoijk8p3CkN7x9g9vGtQpMpUV7ksVmHTpKEllkKxkIUTRmv20/Pjg2U4CD&#10;Xuc6SnxarjMdHSM7gDcO3he9uNzxpoOBUxXuONLlfM1bDDUwoqrLcgjUEA2Jv8ONldaBPnXuOtVQ&#10;4/g+zy8XMmxgscUVkYF9Cf7eLUsuufaKZU+Eba9fW3J65ZwmRnix2pknnp6jchvcdtbAfnxQcrWR&#10;4jFPIcDowrq4HFPBlSlq5pmoqAvG4uigAKHtoT8L8oizbTgpRppBUpeyu7jknLvRnrhi0kQyzQ/M&#10;yk2Coh2Lr248Llm0BChRuhla9ldEgC50A4b3I3oK9UGejGuO0FLRRsQ5MkgBPwKcC13vEywk6MDQ&#10;st8geuhIBFJ/EM1ZfwyMyVdSgC6Gxv8Aw4f7pd+E9X19TGMwYhTxFrGSwJsfZuvYciO83rdUDpCj&#10;11MNjus2iFKoLM2+oLp9lChetqZHmIBIRFsW+i/LHunf4XfTLL9MlTUNNicqkD9DEFA9qlje/wBP&#10;IzuM7de8JnGpLYsWmjCQKJ3nr8RPLmCKwhWhweFbXnr6sMSD/hiQA3+vhm8I9FU9Ei/1OoKLChdk&#10;WSrsxGn2ivjxJ+fFufGFLMcMfbR+FBAge750A+I/indGWE1JmPF565FNimHxlA9vAMdRxdYH6LMc&#10;kmC59zjSyC6m1NTbfoCqDpwuXmrq8UMmOcf0rbbxBkgz1bKCrHfxeelOHUc1D0yyViUlZGpN62pC&#10;oQfskOQSb89ifTvozk/GJ8FohJivylkleZtPN8QoHgOJXX7t5MghPVFCdkreobelPWj1BdVslUec&#10;c6UcOX5cWHnUlNSglhTk+48jnxYa8x1WZMr4cnlYVQQRKDoAoP6jiFi1W6NTiz6UftMkjE0ICZXz&#10;pW1m7EK2plVhrukNr/QOJiszpSksyU8KH/iI7/Dilu0SDtVTRaSnEGlhR5IxNY1V55mUDX324hKz&#10;PIik37lUk+AH3cFItgkAkTTkkUqqLIMkkJR2dlNrAm+vGCbOayOQ8lyfj4cd/L69lXDpOBNKelyc&#10;1MPLSP3R424l6rM+6c+/Yey/DFFvpFVS3pO2lHSZaVYgu21+ML5tqhI0cct1Y/dw9atExJFNhInH&#10;Gpz5ZpjHvkSzD4d+cjm+eH7R3fE8OktjCKZBHCmSbJlJObiIofEW5ybNzud9uw9vFhHd8aqpQA21&#10;EXIsJURBbG+umh43S5pkUF9358VNpB660lSDt204DJsTHbJFa3w0+HITZyLxGLdYj8/jxcppJx6K&#10;9gVCMKzw5IjhfeF91++n8OQJs2OdTIbDX28aUAvDZ10lcVjGynODJ0S2IjW9rch/1skup32ve/s4&#10;mU2pum5cT0EU4plGAqV23t2+n4chSZiLuZJDYHTljtFXciAcfSpkeXFSMLGL278Z58aMbe61zxQX&#10;Ne2m5SsydtO0OAxPYMnMDY3usblW8Bfvwhdc7tJVt8622k4zJxp1psDu/l20Pjbl3XoY6b/1N6bH&#10;M2Ox+XV4yVn/ANYRj7Cn2X7858785v8AnLsobnw4dXpRy+33CQhOM4mq2fV9ja5xzKMvUr7sPwgN&#10;GAgveYH37/w5ZNlanbEEbEGbbHFogt4+PIA19woA4k1GeYOdxCOJ2mqnfUZRVKZVXAsPUh6k7pEA&#10;vtX93bbXiwhoWmmEwYhSdAf4cMHb9KBpIGygOWQkk0QGLo1UVNWJYklO9t3vDcGPw+PHiqhmK3Ea&#10;sCLEd+EDV4icFR8K2hKDtpcT9JManiVqijWdGUe6q6rbTXjatEr3C7kRD27cMTmOgcCT61RTFd0f&#10;Q0VJURU8kaRsGHhbX28kQwU5a8T2v4+P38K3LxYHixpwN6KEPBejQnlfYEjRiOyEkn6eZERi4aYg&#10;KL/Sfp4jXegjw07tpXYT0OqZa22IqqINFIGrfTfmdmgC3jHjfhZ+cJ41sAnbS6pOhUCs24Nb6bdj&#10;yO9URI21QoHjfvy6riRtq3d0+Yf0TQVSiGC6699b+wAc4PUuxttAJ9nEIuR006EAUs4ejixAt8ob&#10;PYWVSCPy50k5jjCDQ+Px4jcuwdpqxRJpc4N0baGNfIpijXv9m+vt5j+bVUZF7/E8JnLoKq3dULmE&#10;9H5oqZVkhD/Em1vbpbnjWsYzuI7cLnLyFTXu7g0u8L6P0xoSrLYk32r2HMSzRrtJcN8PjxKu9Uqa&#10;e0k0s6HpZhcAhh8syEjv7OR5K2eObda44Vl0OCJxp5LQIpeYblAUZ92K6gjUL2HMX8zYncWt8O3C&#10;NyEYxjXgxFCVhuCNUptlBdPD3eY3rkCGRNPo5pLhPlTqWqn1GXYFlQpGqNp+7rzJR1yVUypO3Y63&#10;00Hib8YXMGNvSKacRoBIrNLha0ET7RvXwVhc3OgHx5TpjHVKXqz1XzNnyV45aKlrJcKoGiFh5NM5&#10;Tdc9yWvw9zNpNqhDRnUQCfUVjlnL/fLg0drIeXky1lSjwlAVYRh5A1r73G5hp7Dp9XJlTjQ2kBgx&#10;Gg04EO5KaB+nGliBcW7W41/zgsGI+0OLCmIJq5iu9mvG2oxr9x23Eezw5UNKV5U6E1y2i9+Nj4y2&#10;7aWv9PLJZJEV6BXfG7+amS6hu3Ye3iwt6ftq1e5jlxWbyglwAPZyukTiabIwr1hxtkxOSa4L39g9&#10;nHxE05pFetbtzAcReMAb7rx3TNaiK9z380YMbm+nGlMhRmqESa9yK2Jl3BB+HbjugJrUdFe5DqcQ&#10;cvZG5sACnImvcwT4oVIJNiun088BVDXuY/5msvfx0seWSmRhVhFe5m+dEaiNDcfw5RQ04Gnpivcy&#10;pWuDsYm+n3cQGdgFNFR6K4t25U/+Nh1TfKPovpun8dSEqs7YzT0yxA++1PS2mlP/ABG+0cz27DMm&#10;RcX67xacWUkgnZKsKS3Q0t/4xgdfTUTcz1oTWyJf6b6c1VNixBYo/sroPoHOmUzieNE0VN50T+7z&#10;VWFe50zaWtzYFWivc4bzfXlgKrEV7niQvc82Koeqvc6AUHU9+eryca9zibKddObGNPRXudqwIOug&#10;5qK1Fe51YHUHTm6dmvc8hs9iOeIrwFe46U9gunfiY0nJk17jRmhPNoqGgOpqKtbf8RUXPF9mdKlK&#10;6E/Gkj+CQK9xTSsfNYnxJHCvbQUInGvcxk318eaiqRXuYhe/vc3Va9zkvbUc9VDXuT0nFLhVfWHQ&#10;RU8zX/4Egfnxkp7xaE9Kh8aokyYr3FVk+jalyjhqOpB8kEj6deHd0oqcMHCgdcnU6ojpr3FKAxNh&#10;pwqg0jIivcySFvA340RToNe5wLacoaoa9yO5F9PHihqDtqkTXucO4v24+tWnAVVJ4V7mJiAdDoO/&#10;EpkYmnJr3MO4nUHTl9lMmvck0ZJnVRpflCKbVgK9xj6ngDPWDRtqI8Mdh/wUjDg5tcGjR2xCrc9Z&#10;Fe4k1lUr73bhZFMgGvc6AAFxpzUVQk8a9zEyi/w783NXKor3PBQRpzU02FV7nXvKddeep0qBr3OJ&#10;OoHK02EwK9zibA2Xvz1U27a9zzLfTlorVe5EmIHujjiRVgJr3PYermpHYkhgPu4pRBVFXTioede5&#10;M6csP6txB/3ZJx/yfwLZuP2nsqmbD9p7K9xW4qqthlRGP3o3H5cDzH3jzFBlBhQ8x8a9zam/CIqv&#10;N9GeTxfRIahT/wBFn5Klmr9sobMT61zP7ZgRmy/Ok5iybt99dAR7Rr4ctipQB3N/o4LWDA6axBUN&#10;NI2qLFgAfr5MfbtFjx0K1DopuowSTfuPYcbptUJHfx5QiRFWAqcjKDdjp4W5g0I29uXRCMK8oRWe&#10;Mu/vjmB3VDsJ/ZyyyIiteVSEjkb3tDymX/hQtlunxH0sdM86K1qjDcfalRT+8JYJGP3beCXMEpct&#10;EOJOyRWfv0+3hTcXTEYKTJ6iKDLptL/L+suaMIPvGqp6Oq3ezYPLt+fNYg3VbSd7cx5cxNZ5+VGO&#10;5Ce4awt2I1+jl2h4hStOFe5w6aWGArELfo5ZEP1HjOcp/aelezoS7PSAa9wVI33G3bgGIigIU17m&#10;KQEfQTy4FOJFe5hBF7Dl6tXudkMARbvzQr1e5HsoFmNuOU9M17mMjWwN+WFbr3Ijlux48KUAV7jZ&#10;1BjWTpzNP3amnhkX2jWx4Z5SvRdAdINL8oJF4B/SSR7q9zBg7CSkWY92AP0ackR4Qqn7oQqK9x4I&#10;t2vxNRWK9zv7PbjZHCtV7kByYqiORP8AEOKG8cKWpGsEHor3Exkp1oMYxPDAbGOoLqPg2vDy/b8K&#10;TGEUd5knvWm3OlMH0r3Bg1K3fQ8ChxOFR3sr3PKoZSTx0kitFVe5jkjQprbTnkkpNWSca9xpaK12&#10;JtwyCwcBRgDXuQZY7XI1vxI5BpahXCvcbEm/lOe8JxpBcVkT0z/SNRzV0C+wpJ4CRS1SO/tHG/6J&#10;1CvcMjS7mQMPp5Di0DbULOeE17jjt3akfXxrZSIGvcjsANHN+axp8V7nHy9wstrjjhGo1uYr3G+Z&#10;bH3tDx1GGFKkmvchOl735eIpWDXuT8GlNJXxSg2AYE8ocJpHcI7xBHVXuF2z9hk2U+tlRPPYQ4xG&#10;J4yO3vAC31Ecmi0V+ZsxxI21M+UvDMMsSkbWjpPPrXuK5WPlKwGnw4HEpig1EHGvc5AN3I+rjmyt&#10;V7nbJca8aBrQVXuTMMpqWs87DKpQ8cy2IPY+OvPDUk4elJ3lqbhxO0Gvc2YvwzOpFPnzoTRUSyeY&#10;2CyPQvc9vLttGvw5Ju7KlJSW1YlJ9xxrib23ZIcqzVaowdAcHrt99e5aGscandye/DWCpUTXuS2U&#10;uo8sd/Dji/EMKZHXXuTIo0EfvjjraYEUmUca9yFIGN7ac9sJFKE4V7nFYwE2nuOJ9MVsmvc4BTfd&#10;y4xpya9x9wCqWmxOPdYX0N+G1u4ELBorum+8Qa6YXHCB/jl+nzGOtXopp89ZMgarxTJFcuIWRbv8&#10;sy7ZiLa2XQ/VyVs/tze2QKBJBB9OPyrOD6XN7Wt387NrcKCUXCS3js1bR7ThUMboqw3+zIO/xH9n&#10;NTjJWKx4zl+CrQ7pJFG7XsR3HMQHUQvSf4a7pZrbm1dKeAqZccU5BueN0HK7549tO/PVbZXuY2F+&#10;540Z4U5XucJQlxt5pBMVZNe5HcC910HHpinQa9yM6+HHAaeSYr3MKs9NOk8XdCCLccbUJJOFPfek&#10;pPGvcRU+IJkvq9R4xEohpMWjAYr23k2Jb434KLlSe7SuPWhW2yc0y5bZkqbM49HVXuHDgvKonVr3&#10;GluFrawBj6Vjg54cK9yPXYfTYph1ThdcoeOpjZbeJYfZ/PhjaOlEAdONOtOqYWlxOBSR7ONe4OHo&#10;1z9XVmW6jJ+Y/wBHX4VM8RUG9o7+5b6uC61cDDsHYdlRn2kZQht5NyzihwA+vGvcPpHMGAZT35Im&#10;ysTVII217nKR13bQdOOgTVQK9yMfbymkTNXr3OIYntxwmrRXuYJyoUDseaTTyRXucYQSb3vfjSiD&#10;V1GK9xfZUxaSgrFW9g1hxQy4WzFBO/tw8k17hb/xD+kAzZ0/w7r/AINKYsSyWwkcxC7yQlh7v0A8&#10;G1+x/NLbvR9yBB6SOB9Kmvsf3i/IXi8pcEt3YgTsCo217gn+m3qfR9T+muG5jpTfz4l3X7hgLMD9&#10;fBjuzeB5qCfEnA0B99siVkd8tk8Dh1ivcMCSd2nbkr7ah6vc4sCx054RW69zoA3tb6eeNer3OrgD&#10;jNe217nFgSLc1WxXuYGXlCKdBr3OtxB15QoBrcV7k/Dp3p51lHgeebMGkryNYivcMXkvHvmE8mc3&#10;FrW9oOhBHBhZvFlYIPnUQZla6DIr3NeX1w9Hav0qeptOomXYDHljNLtMrD7AlY3mT4WJvw3Lpyu7&#10;S+jBDh8Q4TXYXsu3jTv9kZsnjNzbAJ69I+0+zCvcFzLeMQYxhcNfTuGV1DC3iDzLFhwPJ1jYdlRv&#10;fW5t3ClQ2V7ilUmU7rcVA4URExXuYGgBO8ePN08F17kOSnYkgjQduaGFKErr3MNNUSUM6zIL69vb&#10;xYhYBmn1J71JFe4Q/wBQ2VKvpt1HpepuX4wmGYmw8wKNElt76m3t7/fyJd5rZ2ycTetRoOCx8DWW&#10;W59+nO7FVi6ZcbGE7SnhFe4MeAYtT4xhMOIwEMsqhgQe9+CawuA8ngZE+XVUZ3lubdwoO0V7j+LH&#10;7Wlhw3J6KJq9zgLbfd146AatXuYHVG95OX2CnAYr3MUi2AW3fiMwcSKuDXuM2MYHh2YqCXAcXUSU&#10;1QCpB7qT2YfEHiFxlt9JQsSlQgz8qNLW6XZrDreChj6cRXuc/SZ1Qr+j/Uiq6OZokYUkj3gdidpB&#10;+yQfYRzC5af7HZgU4924dvROzHp6av2gZEjeOyTmLH3RiBt669y5Ghnjq4BMtrMLjmVDbnegEHAi&#10;RXNx5BbMGvcmjYD2+ji9tWkY0kr3MZVy9z2HFQVjFXBEV7mVRb2i3LLI4VQ17kaoVWYMdSeIlmAT&#10;t6KfQcK9xBdSsh0/UnJNRluZgtVH+lo5f8Eq6rY+w9jwOZrlKM/tV2boEKB0niFdNDLI82Vktyl0&#10;YoOCx0pO2uiAe/DLfhQ+sKvy3mCX01dWqkQVSSFKNZX1SQHWK58G7rzlXZF3di+Xlt3gCfAev9af&#10;7TN00OpGZWQlChJMc+tB71By6MXwpquJbywqSQPFfH7ubHRqF8sS28L/AA7cleMYrAwGeeNFj/lz&#10;LL5JbRj3+HP/1bjLDbpwgqRwCK08nqHdt277zzoEg82BVq5eaG1H189djzZFerC5G6xvyPUYhh9I&#10;8cFbMkTzEiMOwBYjUhfaQOOJaWv7RPlWwJpSYFkjPOaMJxTMGV8HrcRw/A44pcRqYIGeKkjlbZG9&#10;Q40jDvopPc6cy7iRYa354pjbVaTypc+/ofEHni1+9+aivV3tsbr2HOILH6uOVqZrIFQ687A8WPK1&#10;uuu9wvfntw8OaivV2N3jznzWyt1jKMfHnGxHvDvzdarLf8uc1W49nPTXqxnQ3bnRQAW5qZrdeDt4&#10;DnVgOexrVdkOe557cOeg1uuIje3w5x3t4c3FarN5Sm3tPOG9r8vFbrKIwGvprzi0pRGa24+wcslI&#10;UY2U0VRUyCj+ZmjhVhHc2LHsPieYlqlZQzXX6ePKaI2Y1cGaz1OFSRztFAwlUdmXsfiOR5KuME+9&#10;xSi3Jq9O1FgFXUKu2M/Xxrkr1BsO3Dlu0JpsJKzhS0ocpTuu6QgW5DNTJIbroOLi2GttNqwNLHD8&#10;nwz+6QWPsHbmNzOZLb7aduUS62lOytaqVFFkqjV9qKAwPj3HMZBb3VY3B1PGhcQJOzhVAoA40rqf&#10;K6QuElgWQOtrnS3x05zigLkBbsb+ziG4ucJOFWJnZTtR4fQUgaLE2jp01AkdwByS1Nsb9KUQf6x4&#10;gTckiZNNwa7hxeglnFFg1LU4rLcAfJRMwPw32I15Deqwil/yz+bbQ7B34nU6tcjYdok1ehTwXph1&#10;xzUScFwFMJidbBq2QXsf3ive/IEuYqOJ2NPCp9m7+jllqceEEx18euq6YoV8E9GmZK4xrnjMVTIS&#10;ffgw+MILHw3uD24nqvMVVUXtKYgDf3Da/wAOGSH+7wTBkR9uz9aVtr08Jow2SvQ/05o/9+FVgprW&#10;vpJiEpkaw7Ej7P5cZ6rGPM/SSBnv4sb8SJJMAcKaHiozuT+hOGZbpjS4dFBQoT7iQxKhHj3A4yVm&#10;YoaWPzpJVjUX7sAPz4p7kkmRs4n5U7p6KG/K3p8lxqoWhoaWetmmP2Y42djc9wAOBXmDrfkbBwfm&#10;cSRpFFtsZ3n/AJN5VLYBphIM40eHp3+HF1szJHHFS4A1NAT/AJWqHlg37E7tbjgQYx6qsvUo34TS&#10;zT7fs7rKD+3jogbQOulEijl5Q/CUx+plDZsx2noVNtyUyNI4+IJAF+A5jnqlztiDFMLhgpFa/a7t&#10;95NubUQa9NHDyD+GR6f8pIGx163HZrguZ5dkZ+GxAP48CLE+ruf8YBSvxScKbkqjbB9Hu25sqmq6&#10;qNdlb019C8llZctZWw+GRbWdoVdh9DOCb8RNRiT1f6atZpr6++xY/nypM1ehjp6GOjj8ijVYUXsI&#10;1VbD6uQFfzP3APhbnq9Utt6j7RNucJJlC7V0ty0Vqu0jYtdteNc9QoaxPblRhtr1TY4jbQdzzlTT&#10;Dy737m/PVuuMsRJ94duc561YIt97sfDmq9XGODzG2gWA4zTYjYFrXPPV6pgp9LXFuMk2JbW9h5ut&#10;VLEOgHM6Yk5W9+emK1XRgB5HfF3+ze1uemaa1V7yQf7eYf5pHTghnLE81VdVc/KLi4HI4xWP7THX&#10;2X5aKtqrsQsR7thzicQL+92X6ebirfdXflr9fM0eKCI3DC3s8ee2Vogpri0YPOMmLNIwJuPjytUm&#10;uxEALHmNKtlX3z35YCrjGuygPbnA1/lMff78qcarNd7A3ccxtizAbHvY+PPVWa5CIeHOC1ioPMj3&#10;FvHXnquDXQjYnWw5MTE90RV29066nXlq2k1xaOxuF19vOlqo5yrgDT6v4c0DFPV7aygi9if18eLG&#10;gz/mjB2U4ZiE0GywCCQlfuJ5tJimRKcaSuL5HylmDd/PMMpqssDcyQqW/wCQrX4JuGepLPeByBam&#10;SGvSw0lWzfEAggfly5M1cKmgbzF6V+kuYEPy1LLhrkWPy0hA+F1a44MuAeqTBKqy4xSPTOf3kIZR&#10;+3ibSFVsKoBMxeiipgLPl3E0njHaOdbH/kIacGTL/WbKmNKTg1eksmg2E7Wv8QeeLI6TToov2afS&#10;1nLDT5OL4fanuxaZPfXt393seLuXqZRYWqyYvUR06SNsDO3uliNBfjJt8cDVwmaBZ/TEcfaRMuYf&#10;LVzxKJGEYG/arfaCnX6uOOS+p+Vc04dJPg9YtYlLK8MkiG6hwdUB8bc2oKQdteUKDLrD6Xs1YDmG&#10;GSroEw5qyFJY4lJDGwszsPBj48EWkxOjqtyU7hioBYA9ge1+MrWV7efWmimaLtinTjH8tv5uIQND&#10;BUFgrMPdfb9oKPH6ucGihFe2JoirPIAJH2jc1hZdzdyBxQh4tDDH8KtEiKgRYO1Rls5MLSfy2mJm&#10;pqUMRDCzvumMUZ0V5fEjvyRQVO3CCmIxKKxC1th9xwOxJ8CeGP5uBM7RVNMmg4zV06xA9WIq3JtY&#10;0uVK0xed8yqiaiLL+kCoti6oe3INRXUUNJFW1EoiV28sBjqWP7o4vQ4TsNP6Zp/pMmZglzPX5bwm&#10;gnrpaOBqoyQpdTAL/pSfDQXI8OZLXBEd1twzN0omFRHQaZUVCm6HBKJm85WDuQGAU3tf2e3kCUy3&#10;JJvbgmYuGiI2GnECOuozYLLEwqLEoe9z9XMDOkp9lhx9xvEUmcGoxNOFAlThaNtjLAntbtyO8AsC&#10;hJJ78c73u8AQMaXJSAMafqWrarYRzIRtuVINjfkVoV+yyg38eWeWAkEwPdSfu0pMxShw6vxBHKUk&#10;zEAXC37f8S4zVuEU1QShU697jQ8slWHhIwxoqW8HiUoiBt6ZoSsuZ/x7B1WWql9+91KtqLfAcCPM&#10;3TDBq+T5g06bhc6abvZfiht5QMgzhjhVFMJOM40czpp6oMw0UAoJ6pxE+1QTZto8WX48Jtnno7j+&#10;BSviWDSGnkVi+9NSPh9A4b2F8toknaPdREvvGjNWZ5H615OznSRUMzLJ5iKu2S3vG1juHtPO8q9e&#10;s35RKYFmGeWQ9jP2Bt2+vkntXCL5I14mNvGlzFyVGeNIzqP6T+lHUOo/nn8tpzIO0ewMDca3+/li&#10;HSvP8fVjL8tFiG7bYK7K1mPiCD4HgXzGwSnxJGHGhKlUxjh8a12fWV6d4fQzn/D+qfS8U0M000rp&#10;FPAHgUPcSiUdmUKdBw4GVqMUlMgIJ0AF+4sLa8jrNLrvvCOAg0xGlUcNtarPqfzT/WzNdXVVjBlk&#10;mllBQ+6WZi1wPAX7D2cEeBY4kBYa+A5EC1KWoxspuYojGMvNVVABO4jufhyYnzG0M2o9nC5egYca&#10;9sprSBZQ1OAL205L3q0ZUa39vC3SSZ2Rwr1QCJovcK2YG/8AdzjCqouwDTjjqy4ZNerDUxySf6Qe&#10;55JwqKaXFIkhtdmFr+3txHeaS0dXRwqhBIjH021PxbETSYMs9CbVFKN172up73+rmnd+K5638k5G&#10;9V2a8ot01wipzFDIsM+J1B85JjH7iOUXuy2sddOJ8nS0tlKmySOuihN0lAwxPAmvrD/he9HKnov6&#10;Gum2VVzBW43SSYJQ1sPzkcStElXCtQYRtUEohchb625TPi/rf6412/D8u1VLgtMx92PC6GOK1++1&#10;rFvz4K9QG2q/mz0+wRVhYVQvb6uBVX4t1/6sTh66XGMY3m36V5mS5/Lhet9tvopGtbjvSa5WFu3B&#10;Pyr6JPUXnTy3p8GNLEwWzuP4+N+Ijehv7QTNVW2sdFcJHWNd7kKB3JNuHE6f/hGdV8zTR1GacSNP&#10;GSAwjjN/qJ8Oa724cwCI6DPypS3bE4maSGMdQMnYErHE8QhQqNVDgn7hw8OQPwbem2ESGbNLzVoA&#10;U3kksL+Og5X8hdOfcr2CKUpYgHwkHrxoJsV9TXTihtFQSyVcrEhVRT39mnDf5d9IfpJ6PUwbEosO&#10;ojGLv5hQMLeO5tRw3RkSdqyVHrxowYSE9HPTSUk609VMzo7ZDyzI0J+xNIDa/je/Jk/qp9GXSPz0&#10;y35OLVNBGZJY6WASGNB3diBawPjwSNZU01wnyH40qUtP8XupJ4v059T/AFH302L40mX6RyCwhkJZ&#10;lPdQU1U8BvHfxXsl08dQ2TMukSuvuzSFUUDuCVAueHiGkNCMKLnAgiKyUnovwysNMmbsx1+Iw0+v&#10;ls97+0bmubcKzmT8UrqpiqTph2JQ0kLgFBHTbmvfUhmJGnLgpTsFPi5SBAoYcO9MnRTDKiOqiwZJ&#10;ZEAAMju33qTt/LhYuofrGz/mWqWNcfxJ4HiKzr55j8yQ63uhG1PC3PBUbaSqfJOBoW8MylljBo0i&#10;wnD6enWM3URxKtviLDhTcy54OP4j/NqrzHmve0kjOAbW1udeMFYNIFOEmlCt/HjBQzI2LU5qI1ZJ&#10;t9wRYaqe3NiemvEkxXLieSqP8uljvtdtqrbws2tuexps17jjiFRA9azrebdYXbQdu3K1sma9zC2L&#10;Tw0JECqs0Tw7GIBKhb3tyhNNqr3IMlbLKWk813N7ncban2DlASa8K9zBZiFc82QTXq9zmWZriMA2&#10;8eer1e5hRN19bAjT6ebJrde5niUbASbWIB5YGa9XuZUBaYCxNwQBblTjWq9zikE4upFioJ46RFbM&#10;8K9zJFQ1TyxlBc3BHx5TTxpP4q9x6/qzX/yufHZ1YUkDEPItioc/un4nnqVBJ417jOI4lQSqvx+/&#10;m6oBXucJp6eXyXuAWXaQDpcc3Vq9zoFqhII4CWMcbIwQXP2ri3KzFaGyvckQ0k9TL5MMbSOfHWwt&#10;7fZyxVNNJUVV7j6cmY+6vKNqxRgl2v2sL2UHU80DSgjSJNe5ziyPWNhK4vPWxxIdlkGr2ZgtyPDn&#10;pj9KbTiJr3Ht8s5XoARW1hdTM8YUOAboAdR7DxxLRWcAaos+de414dVZHp6moooITi0wq43AKmzI&#10;VF0J7WU8MG7FajwHnFJBcg4JE17inw6kqquVZ6XDlpGVnKxxKbFT4c2bVLeBPsFV1qVgkV7gk5Xy&#10;fnvEK4Pg2ENJLG3ubkNiWFtfaLcdUw03EgmadS05sribDU8MZgPog689RmhgwzDqihpWXaIghjjU&#10;k3bazfuk8Ycvre2wJHpQttciubw/s0qg9AMe2kziuccrYGjNitfDEU1KmQFv+QRrwy+U/wAHypna&#10;mxHPeNR0bGw2RuXlHwFtLfHgbcz5IP7OT8qkK27NLx4alDTPEn5UF1Z6gcqiV4cGpKutKC5cRFIv&#10;+ij6cN7k/wDCn9PWVqVsSxiPFcXk77LlQ5t3BAuBwH3O8TizEpHrjUoWfZolKf2yp8qDmr9R2OVu&#10;Jph2FU9DSo/2pKio3FB7bKRfg0RekPoxlbBhVZey20ciLcRSuznTwO728JBm72vStWHUQalZncSx&#10;ZT9qiY6QaesJ6rY1XVvydRiUEi3sXijCj4kEk9uPvT/L2IU0X8vmwGGgk3WDlRbb4WIHDkaVqBCp&#10;JGzpoIjIgwogNkdCuIqP1EzDhdLTnE4calmp0X3o49dfaR8Tw2GUciYxmBhBSKI4vdBl22X468BN&#10;9cs2mCiNQ4RQxs7B0bB7qKBm3qdS5apnxStV5n2lo4hIbn2XHhw1GVct5Wy8i01MBM0X23uCGcez&#10;6OBND67gyrAeXsowuWQT4p8ow9tVieoHOfVjN0T1Rlko5Kj3oYo77kiOml/EjglpmRdmymk8tB4J&#10;oNPgPHjS2kNgkwT5Y+lFYCWuPtERRIP80uPVlYpxGOWoEpBZp/eI173PILZso2DPKXkdLkEmxUfD&#10;iN5DySA2QEmJj8KdU0RiONC3l/oDh/lD+YwtKxe4IFh9Fx34BHWDrYnTzK/m00oGKYqWp6BLgsWI&#10;9+W3e0a6/Tbi9bSVCMT/AEiMAPx8qM0soH3UdL0t+jCi6q9TYkzBTAZfwVkqq0OmrhTdIAR/xYw1&#10;+F+E4hzrUwUscM1R5zKPfkJuzsTcsfifHiY27axgKFTKEJGFXbPkuAz76WFYYlssUSqAkaDRUW3Y&#10;AcbavOm9twe3KotgmjNLiBhFPlLliwBZL2GunGKrzVNIjAyXUa8Ut2oJmkSz/REU5pgUUZAWPvob&#10;8aZswBqe7G/svx5U7BSBeuKnU+BhZjewB9g4zSY2gIDHTwIPG0W5Hin0pAlIGNOxw9QllUfXzDU4&#10;pv1Rre3hqkhG2leoba4R4YtyNoB7jifnxExn7X0a8MFOhQwFJ1RwNOFPhYF91jyFPmEMNwYixtxe&#10;3rFNhJFdjB4b++N37OYlzGHUtut9PF4VBxqgWDgaxtgqHsOx7cb5czOjk33L2v8ADm5AM0nI0VKG&#10;CR97C/s5ClzEzSXjNlHt55xaIptxyBsJ8qkxYTsWxAA8ONM+YJQb7ja+vLNOhQiPbVE3QSNmPXUp&#10;cPjGlgedtmFGGjEWtpxWXMcaVfmZ2VxSgCXKqLG/Ob4+0rKpft24n1BO2vB08a7XD1H7tr8gzZiU&#10;AmV77b/DTiNSlK+0SKtqnhUmLD0TsBwUPT7lGr6xdV8OypRbmgRvmKpvCOJNdf8AiR05FW9GcIyq&#10;3UpZxjChVlbPfuFR2CmnNWJjLuXajEFF5WHlxL4l30XmzVlKGGhoafCqFFUKiRogNgLC3bnK3Ms2&#10;S8oqUds41e9GJJ2Cq96npficss1bVRqzF2klLtbubk3PfhqsBqHocOjoGjAkAG4jtwGpWlQ1hRI8&#10;6gm6SHllYOFEK6pZPxPGc01OyhaJd21GVbhlGgCkduTpaiaOQNHt+I15tOYJIjbSYJnA0n6foJXM&#10;qssSoSLjWwU+JHx9vJMmIDYAQQfaNRb4DhQLwY/CmAzjS1pehckTLJCAp2hXHfTxPMYxKOLRmvft&#10;+p4w5eKnCMKt3BNP1F0Ro3jPnbi24AbV8PYB/TzEtdFcxk3I7G3Gl3piacDJGNPmFdE6SnqjHOt4&#10;r+6ttfv5jllUGyDT2+HEreYqI8RpxKKU8vRDDRMDHEZLC4t4HmIVaRfaIOne/ETt6VGrd3NK7Auk&#10;9PT0Zp2hV0BJYuBe57/nzAKqMXIIsT378bcu1GKcDUU8Yd02welq5GihKWC/EfUeYhiJ3WuLfR34&#10;XOPA+dPdxS0oMk7O4UwkCwtr9/MbVqq25jp4j9vNJuTGEGrd1U98jU7SAqhRW+Hf6+R2rYGW8Pvc&#10;TKeUdtOBFPlLk+nhh11t4Hnnr9oF7a9+Ii7jE17QKeqPLkaws6xBgBa/GueujWXZ43vype0jbNKN&#10;IFO1NlOORd4QDnb4gW+wdeJw6DVUinZcuSqyrKot8PZyOKxTCWka9r+HbhZcXFaUYwp/wTLbxysi&#10;OwOpXTT6L84TYrTxsscZNyPq4WB1UGIiqpmlMcu0sk6y1AO9NNPH6fhwHPUR1ZXpN0UzBnuILJVJ&#10;B8nSRlgCamp/RR29pW9/q4cZSybx5KASJxnhA20HszuPy7JNOVLliGvxukogq7EYSOpAvsTUWP02&#10;5VNlDDYcu5ao8JRirJHeS370je87H4lieC+/Up508Y+FYwPud8dVDypFt3t461FeVuxNhwu0zSbb&#10;XPkIVzxgsSWtrpxzRNUIr3IcuJO7E9gfv44E08Aa9zH8+rrtP3315cCa0RFe5Fmr0jA26gc9E1eY&#10;r3IU2KAAhTe/PFMVs17jV/Mtrg6689GrCmZivcxzYrGRZjb6+XSNOBqxXpr3OK4qqgqDYnsfbzxE&#10;mvBYNe5gOLRjQm5+nmtM01qivcjNi1iGU3Ps5vu4Na19Ve5CqMRkmQSte45sJrZVNe5BOMMTtfw8&#10;eeLMY0wZr3M0eMlpLA2X2cr3RjGvajXuOyYozf5G5NjbXiYINeCirCvc1tfxsep1Vmr1C5L6Ubt0&#10;eU8GerlGtvOrJCSAPgiL9/OvnY7lYy/KVvna6oDbOAH601eqIKEHgJ9v7qi06+/JJe+5tPoHh9/K&#10;dmbXta/MoAKTQCKlc6PYc1VYFe5jNg2uvL1fyr3OYdfAd+aiqwa9zGbXuOWpwDpr3PAm2h56tlMV&#10;7nitx8eb2Vqa9zsBdvujXx5qrV7mPcPsDloqsV7nGxv3tzc1ua9xzpmLL7LcSqwpn7TXuY8VUzZi&#10;wigGvkrJUH6DoOPMnSytXSQKKbxYIAr3HUyb2Zvj+3iCIoMkBOFe50xsQPby9emvc60OvNVWvc7F&#10;tb88arXuR8xP5WScSkHdxEg+ttRy9qJfQOiT7qbajXNe4MlNG1LBBC3aONBb6uWcMk+ZoGLIUa9z&#10;uR7D3Ra54yIGFVr3Oi/u7W7nx5ZZQdlawFe5j3WFj48T1QmvcwMWU2J+7luFNA17nEe8unFmiBNO&#10;EAV7mIjuzdvhzYE02TNe5jtre+nKqHVTVe44UmkqEjTiFSoNNL2V7iV6juknU6KBTcQYVEB/wTMe&#10;D+2Glkk0dtjRbz/fV7iYKkJci5vwtBk02hUmvc5qwbvrxsiqqHGvc4tre3G5imZmvcxM9u/fjgpz&#10;TNe57dfUc9Vdle50TzVXmvc6uD9rnqaOFe5xY3W4HblgTW0ma9yPIu4XHfliqKrqivc6pkvVJCdB&#10;IGW/s3KRy7RBVjXkK0nUa9yV03ucsiG3+TllW/8AwXCDNwA57KczUHvQekCvcWVcPMpXQeKsPy4G&#10;2sFDzFBpQ0LnrFe5tA/g4VENR6PMuQrd9j1iG/wmbkpNeF6CNtc5+21BTmRPUD7hSfxUC7sGs20W&#10;9vflvkMiqLx6eHBXjsSfdWGQT00iKggS7n19uvJR8xiOeIUKSxFc0aMKSPHkZ+5DC/EzgHTXhWcX&#10;AB0A5HBZX3Ht8ePIcGyvETWWyhdl9fhyCzKWJZd2uvHFjWIrUxTgE3ILGxsLW5WX+OlhiYt+HHT4&#10;mkQdsLzJhsit4x7hIhb6724J3kxZBEYBXxBrMvsCVqzhwTgWlnzxFBHlyNqf1F1CDQTYHKx+JSqp&#10;1B+481KYrvTq7jVgP4cgBZk10kOBoynI8iqGG7tfmkkyIp5ONe5DyB+hSuhX7EdVIo+sA8U5wmdJ&#10;6RSzOBJQelIr3BSja4A4ADQBr3PMTtsQOWFbr3O3VdOamq17mGaxXT7uXAp1Ir3I6svY9uORThr3&#10;PMQNVtz1er3IkhI78dFPpxr3MGM0k2JZHxWkiXc3lFwP+I+9xTbOBm4QT0x7aetXAzdNqPSB7cK9&#10;xL5OlRsFp5AdxZFv/Dkq3JlUij7Mkw6odBNe4rgdbntwvBoOV7nYDDXnvurVe43VijboNe45QUua&#10;xr3ElC0dJ1Am2aCpp45PrGh4K3DqZFCBQLtoP71RFe4MqsJIrDuQNeBIYVG5EGvc8o2LY88TJwrZ&#10;xr3MTkGM25YEpNbSMa9yCw8zT2DXjhlOINKxhXuN0ujbfu5spKqWJr3EXnCV6fDaPGUNjQ1kbH6G&#10;0PF7KdaVJPEUKMuSFLW0f40H3V7hqsKlD06SDUMob7xyFHE6SR0GoFfTCiOuK9x2DBvDQcTGi2Ir&#10;3Mcg3ajT6eb2U8mvchNZT7ra8qFRTwmvcxSENq2vK6pNXGFe5FYCxHFXCnwa9zAreW6t8eUOFPxI&#10;r3Ap9RtPWPTYBm+BS8NGfIkI/dJYsAfpHJSyF0KCm+qpB3OUkKetztX4h14V7nDDasTwI4GjKD94&#10;4042UGqvN6SR117jv5YAt3PfjE0XzXuYmIv73NGrjGvck0DJHOkniDxlcnAVVwahFe5ad+FN1Tly&#10;514zJ0ilL+RiNNFiEJOiiRCA20fEHX6ODPKXhbuJJMFUp9RWCXb5kKbzKmMxES2stnpg4ifUV7my&#10;phzGqjDeBHjzJezUlQxE4VxRfHdmK9x4EW1gPhxc6mNgou1TXuTIYiVHPNJO00lUqK9zuamV+Ki3&#10;Wkrivcwmn2ixHNJb1U7rmvchyw+WAbanx4mcRp2baUJVNe5xjVjKGjNjxpMmrqMCK99HDB4PglB1&#10;D6fYpknFlEtPilFVUciNqCJYyliPr5kXkbvfMaTiBt8jgaDGV3aspzJt5BiFpM+tN2JnbTeaP9yZ&#10;XP0Kbnnzw0y3XdNOrWaek+NxeRPgmJVUBj9gWRlAF/DTmJGdMm2uFJPCQK+th26TnFixfN4h1tJn&#10;rgTU1WDqHQ6MAQfhxaysSNug4CwY4UD01k5wsRzaTNb217mPuNe/L9dO17mM3DD6OOVavcwuG+jm&#10;quK9zER4HXlopwV7mORQF0GuvbnhTgNe4nM5YemNZGrPKhElXRATQP8AvLtILW+NuCSzX3soVsij&#10;zLHfy90iTCV+FQ+HpXuC30lzN/WbKlHiG7dIF8uQf666H7+JlKSARUf7w2P5G4WjhtHka9wVpBdS&#10;401uOJUzEjaDQBThhXuJ7LuJz9OOrtFnXz/Josa20s4fRFbstvi3By3qcA/vcaNrxgZxly7aJU1K&#10;0xtI4+gr3LWcDrkraRZoyCDa1uSFaXBeMHhWBN213Sor3HlrsSeHB6qKq9zwFzY81BFar3PMoGo5&#10;qJr0zXuRZtt7nmwSKUJr3MSsFO5Rypk04RNe5Ogl2nchIOmvGDSZSZwr3B3ynLheY8Kly5jkS1VJ&#10;Vo0U0Ti6lGFjoeD7JrhKCELHhIg1FuYJctFh5o6VIMpI2yK9yqDohX456dfUxmX0/ZibbR1U7VWG&#10;30HlO25QvhoCOIGpyW8Go+EnTHTxBrPvehprfLJGM3Z+5KQh3p1AQZ9a9y1WCRZED3vfmR6F6xhW&#10;BCxpwr3ObsN3u8Upqgr3PA2X48vtr1e5jJ0uw041sq1e50WBAA5qvRXuY2789FXFe5jsARxpVOV7&#10;nYW5G024kFVmvcWuWMUko6kLutfx4dNqnA0Hb1jvE7K9xs9WXp8oPVZ0Hqsj6JidH/pWHzHusqr9&#10;n6G7Hg1bZTmDBt1mCcQegjYaX7gb4L3CzZN1/ravA4npSTt9K9ygv0+5rxPAaqt6VZrPl4lg00kD&#10;K51GxtpH1EclndW80TbOGVIrrRvhl6LtKL9j+5upCgfMTXuHNp5GZbj2eHJiPVWM60wa9znIp8u4&#10;78uMaok417kVnDLYnXmop8CK9xumibueWGNLEqr3EvnPLVDnrJ9Zk6uQN5yM0JYfYlA91hxYthN2&#10;2plz+IUIMrvl5TcouUEjSRq60naK9whnRfNFZl7F6vp/mEtHNTOyRq+hBBsRrrzGHI75VrcKsngU&#10;lBMHpHD3VlrvRl6LxtN4xilQBJFe4bFFOgYgk9+T73gNY8dde5xKhRY8dViJr22vcwSbwBt7Dj7Z&#10;6adBr3Md2/e+/jbiE7avXuYjGTZj3GvCtZ4U6CBtr3A36pZYrMy4CmMZeJXFsLPmIVHvSRjVlv7R&#10;3HANvFk6c6tyEiFJ2UN8hvk2LxbexbcwM7ATsNe5YN6Seti9S8jwUmIOWxClURyqdD7uga35HkN7&#10;o5kdSrR4+NEjHorELtC3YOSXSlIHgUZB8+Fe4c47VG1hr3HMg0qCtlY1V7nagP7x57CqV7nMttQI&#10;B9fPHEGqxNe5FljYybvDjZMpgUoCsK9yG0ZSUOdbHjJ94pSkyIr3Ck+oTpjU4TmSn9RWRGkhr8La&#10;M1iR3u6IQVl08UPc+zmLXatuUN5rb84xg60JIAxMVkTudnvfMnKLmChc6CeCv6Prw666IBFj25dt&#10;ln8QKPMn4fWZOrNGw/rHl2ipYKiIt72+oqYaRJh8P0l/q5g6znrj+WrAP7dsBBHWohIPv9tYx3G5&#10;C2c+btT9i1KIVHQlSo91BDW5No6fONFLsLU07yHaOylY2bafgSP2c//WuPJHY8IQJqSa06Uic6/n&#10;zGbX045Wq5e+uhPOJvbTlQJrdZE1OpvyLVUNBWzRVNTCkkkBJiZhcoSLMV9hI5dBKNhrdLLAOouf&#10;sp5fxbKuVsZq8OwzH0ijxOkhlKw1iRNvjWoQfbCNqo8DryQoWw2jTm5PGqxSSYsftG3Mtjys16sO&#10;8HueesbX56a9Xt47c65uvV2Sbi2nOwFtduNTW64b3LWU8693wHL7a9XMCS9t3OLE+A56K1WRU9pv&#10;zrd4EctXqyCMbfbbnPnq9XC7HtpzgXVe556DWprLHGz9jfXmF50XT28dCSarqqdBQ1Mn2VJ+rkWW&#10;vhi906ni1u2U5iK1Min2lynilXZ9hQeFweNhxUudqjhqLCMSacSJFLCLp80ezzZA7MN2nh8ORnrp&#10;jqSQPo4pSylJjA0zjSooMi0am4iLnx5FkqGKra7H948WoSBgqB0Y/GtJM7aUtHlDbZYodoOguO3O&#10;0YONQTbhc+tSDEj0qtKvCsuU+/ypF27RrpzIUIAbbe2lhwrS8XDAJ6TVYpVHCMLw6UJWlYVk1U9y&#10;f7+RpjSU4PmyKfaAdR9XHvzCl4gERWxSpwHJOYMekip8Hw2p8moIKTPTvGjLe29ZGAFhzE2M4ekW&#10;1byOPC37eFagsmTMedboXMK9OWeq6rIaWnoI10Ergu7WOrbV8Bxnmx+Zh5KIqAeN+PqbkahOPCa9&#10;pmhoyn6XqSjqzLj2KzYqunupCI4wfG2pJ5Blx6rsF821vBdOeUCrCNtXCaFnLHpW6dU2JS4j/JoZ&#10;3J901W6UD4qjaA8T1TjEShjISTfXXXj7cuGNgHTWiIxoyOF9CpqGOOCmp40iGqLFGFHbQ2XjBiGa&#10;sPoUElZMkS+JZgPv4+WuuvATQ75I9NOZ8zVCRYNhdXWyuuixRMw72ubDw4E+YOu+RMHuslYszgn3&#10;Yrt+Y5ZLYG2n0jGj19NPw1OuuPlZZcMjw6EjV6ohbjw937X5cCHHPU7ARswWgaQ30MjgD6bDXntC&#10;T9uFaUiTR2+n34WMNDEq5+x9bXJaOlhvcH93cx/ZwHcxdf8APuLExxVQpEvosKDt9JueWSAnGnBA&#10;o5ORPQf6csnWnOAricwsfMrWL3I0uF0AHw4DeMZpxbEpDLiFVPOx/wAcjEfdz0zXttGwy9kjKuXI&#10;hS5fw2loY0AAWGBUtb4gcTMlewc31vzVapYrSKy+6SPr5gO6QXa/PV6sosp90jnTDatgLHnq9Xe4&#10;MLHkYSbNG2n6Tz1erMBc2W+nILzxE2vbXnq9UlYnsWGvMU9esI2oDz1eruKAsbnjLNibg689Xqmr&#10;TqBYd+QJK8O1rAX9nPV6syw7BrzA1c6Cw8Oer1ZPLDC/G6oq2kf7X589TRMVzVABYDXmB60ldqte&#10;3x56mya7CW78bZqhnufb256tTWZVUC9uYTK0fd9PHnq1XKwI7cwyYhTqGLsGPh9PLATWq8oLdhpy&#10;PT16SLssearddtGQdxPMrTUwhMxNth1tzcVquFnvryCmLKynZZrnT2jm4reqKy+WW1JsOdvVMfeI&#10;90/HXnia3qmu1UDReY2rhGAxYlT2vzwFVr2zXw5yqcSNlIaw+nlsa3Xax2JJ41y4lEGHlsTr8eVi&#10;tVyC2Fjx5ardYQ5tY9ueAmvVjCqTa3MMOLxhtzEgtpbmzXq5NED2HO6iUkGXeLc2K9XSD93nDD8T&#10;JcxO1youAOXrcxXpIx3HJX8xVr7msNfHmiK3qriYyGBHMUlSwiRgLgm1+NQa1XLZckckxVoJ3U7a&#10;r3HNbK9WMxm3vDjnDi89KjHcUJIsVOvNV6sTQhjt7/nxe4B1Px+gj8n5oyxEW8qYb1P0g+3nqcSo&#10;ppMYlkrLuIOaialWObuJYro4+IZeCllTrZT5fnkeSmWjjlF1igAFOrf49o1uT35uIp0O0GOb+iVB&#10;mejp6WSZpniJ3TynfUMhN/LDnsB4cHHK+eKrNGa8PzFh+ZhBBTQulRhkKqI53fs8jH3vc8AOMlkU&#10;+CDRdM+dIcHwLL9bglVlYV8bSlqaumKySQLYD9Hb7JJ+/hj8Hz/HUg7WLxrcXOhuO/fw4jKSNlb2&#10;0TTN/p2WF/MdPl55PeFtQAe3bi0wvNOH4rEJIH07EcpIr1AJmzonmLKVYaaohuQobcCDo2oJtxzm&#10;SgrgBUqrqp3AHwYag8dbc7s1qkhHS49hjPT4Y8tGZ0eGRk03RuNroT/hYd+QHrqmsqXqqWo2ySAA&#10;xyCym2ht7DwwNxO393XVxHGpeD9OcGytgNJgOMYSppKVm8uspW3SjdqFb2qONUmY5cPiebMkfyKR&#10;naGJ3KR4HcO1+HrDyU7cTWtJnA1JqOjMGYXhpelVWcwzSozvEoEMsZAuyhHtuYfDvx5jrRURLU0U&#10;kU0ZH2o3V1+i63seCFCA7A8UGIAqoQJPTQQ1uXa3BKmfC8egmw+rRhaOqieJ2A0JUSAbh8Rpzl82&#10;Qlmtr7OPdyhKoJ404nHbTd/Kp66PzKOI7VOrnS/xHIrVnltdOHa7bvx4j6U8TI6akYfhxhQq6WN7&#10;HW38OYwxmG1zYnXiYENjojAUQKtAszBB6qcpKf5Zy9AgINvtake2x5hmgjItxalRGHTTnckYV3SY&#10;pPT1qzfZ2aDb/DiWxXA6WuRkkUEMCDccvOnCtKZodsjdS8VwGqjmjkbaGFhfT+zhaM89Haasglmp&#10;EVj3+zbi1L5QQRIIoPOWxGIqyHpN6nYqmSOjxiQRkWBN7rxv9PseP5Azg+G1zkUlSVUKTcgk25Km&#10;VuKu0KS4ITtB40aWjyhKTs4UivxD8o5O62dAq2bDolnxDD4ZahWC3uqoWK/SQOXBZYRBTokpu1r3&#10;/hyCd4UqZVgNvGjBQJxr5w3XCqWtzbVVdLCY4mkdSp01UldB4cWyC7Et/HTkTqVCcPhVJoudZR76&#10;ogaaW05mjmkNx4fTxhaUnzr003yUjU++7Wf2DnMEDQfx41t6K2DUJqYtdn7jnUbgvYHU8u4ggY/K&#10;t1y+XMsW5F18OPWEkJiMRJJO5bW+nhQ4O8TAgdZrUnhtpN5ohehwmepl/wCKySBbsNfHmp5jf4dW&#10;G+o3PueuqvUNxMRnPHKaMt9pI1nYopJ+0GBv8OKrbLwloBCiI4Cg5b2cJhRkg19Wf02+srpVlfo9&#10;0w6SYi8kmYJ+neWcfFPGht8rPTLApv2HvoeDFln8Pf01dPj51SKGmMQG4yKhJ+F27cNEZISqSSfO&#10;jpDI8vShzb1QZsxOBJMqZQrK3zN20gGw9l9OCVT1Xox6aSrQ1NZh4eP3WKSxnU+Ase/0cP05QgAz&#10;FLO6CeNNtRinq5zhSnEcGo6fC0kBKQzFUYfAkm4P08Yc9+u30z9McAlkwDCXxKaFQVZUEa2v/rC5&#10;4s/JNtxs9KYnuqRdB6b/AFL5rzAuI58zv8jhzAmSmp1Mj3P7oJIUDhBuoH4rvUzEmMGR8vUuHU5a&#10;yefIN+1uzacXpiIFIu+g7Jn3UP2WPS102wNhU4m1TilR3aSomNif+IDThRs1eufrrm2VZcwZrmpI&#10;VZ/OpaJbLofds9rjjwXVO/I4+lDHheQMk4G4lwrCqaBh2ZYVv9/fhdc6dY8YzbWz1mI1tZUJIVFp&#10;6gtcW8fbxLrxpOt7vONK2ONIkCRqFA8ALflxA0OdMVwinngwrbDHUq0UpC3Zo27pf2HlCqmdZFZO&#10;MxxQyS7ZnKxkHQey3bm9VUKpr3GQVIKkKTtXsOeBFVr3OTTeYQB3voeegGt17mIr7zgm57jw5VWF&#10;er3M6TEVlPOv2o1PfXUjldXRWq9yCyukIU6fADmxjXq9zm+9k3A9rc2Aabr3OrFftGxPhzxE05Xu&#10;ZVZhZFswJBII788lOmt17ncYmqpHWKPdtPvW7L9PNkzWq9zgFaRLLoL2uOV21qvc68tSQGPKiRW6&#10;9xyQQJZbXsbnjoFbr3JLVKwf6T+6p7fA+FuWrYFe5FoquOWrjjYFS1xqD4jS/NTW5xivceIsKxxn&#10;WoCAPEAQS1gdbAAeN+aJr04xXuKDFMmVuG0PmVVU0Sz7nMIJ96XxUofH489NWI0nGvcjUOUsDqzh&#10;5qxPLGJQaqJGIYKBcqfZc83NUlM8a9xc0uCYBHT/ADNRhlNS0t5Y4I5Hsw090uxPjzeJ+0e6a2tP&#10;QIr3EtNmTI2C1FGajyIPJVw3k3kbcewAF7jhimzWvgR54VYuJSPFFe5xoc81k2JpU5Vw6eWWnB2h&#10;4tqSFj3YAdx4X4qTYwfEfQUWqvUtfZJPur3FtS4H1rzRK9RR4XFRrMDd5l3MD23AA6ct+XaScZNa&#10;Nw64ZgV7iiwb009UK9WbE6gAOQzJtsO97/fwyZbM+BA8zTSp4mK6uO3FVD6PMZkq0rquogILFpFJ&#10;N2J72+nh0424MDGNMptirxEmvHtwXsE6UYRljE4svrl9mV0BWeKB3DH2Agfx5Rlhqf2iiKM2WgPC&#10;gGa4M6KNzEAd9Tw7fTj005wzJ5TYDlxow1veqEEQAP8AxOxtwuu7u1svuUZ6I2+tDnLN3ru+X4EK&#10;M/3vvnZSBzJ1QyFlalarxbFIgE7rE3mvf2bI9xv9XLHOjfo/zNhk0ddmTEaOijQg+XCgc3+LchnO&#10;N6WANKUk+VZSbvbjLtVhV1GGP6UU/P8A6ssBlikw/KeDVuIFxYyS/oVt42DWN/q4f3AunOTMKpo4&#10;q+rkrGGrW0+rkBrvXb5RKTp6KywZYQ2IbABjDCia5u6v9R2eSXAsJgpEJ0Ju5v7Pjxe4dSdP6B1b&#10;DsLhLR9zMS5t7Rfx4mWhxo+Jw4/0fnT6GVIHix8qA/GcU63ZspG/meMVUEUhIMcP6MHXt7vhxdnM&#10;+HrEIVhhVF1G1AOBkjvVGJJ+PlTLjSVnZQbwdKMwxSfOT1dW7sSu5pmOnEti2LYXWMfmKSDb7QgF&#10;+LBboSJBJPnTqLcRhQp5ZwHPWFGKGkxCpVYyNNxJt9ffiDqsQwOnLbaWFnPgVFvp5fu14SSIjEEy&#10;KUN2uswqh3w3A8yVaq01bMUIO64739vA7zJ1PXA0TDMOtFUVN0jVdBb95rfAcFTWW/mDqUZMTPT0&#10;Va5YRaoJ40IWXOjVLXmbGcVHnUdIC8pYdyBdVF+9zyXQZtipKERI32PYfHxPBILRTSsTtqKlIDm2&#10;gbzF04GYcVbEJqYe+SdVsbeAHwtxxps8SmENK2zWxPE71qkGBBpK9apcAFJqo6LI0xMUZIPYEaAc&#10;aK7PMUPmVcs4SOJWd3c2VUUFmJP0DiVTAKYiOiNpqyGkgYkYUvMudHolMcAgMhfaFVRe7sQBblae&#10;OdXz1hzbL1KI2UUJkpcJjfTbAp2vNbwMpF/otxKWVMJ7siZMk00yEqVKqtQ6ZdMsM6b5Siy7h6Dz&#10;pNstXJ4vIR2v7FGg+HIM+a3Em9La+HKhuBS5bmnADCl+uHRKtrchTZomGoa3w493ciqFyRPGssdB&#10;GBpzGuaJ3s7EbT4cqlvTjSHvCNteNFGPdUa8kS5kWUbf3T34sS3OyvBzWIrgKIpr48af505sFawv&#10;zcAHr6aYUuDFZzTAjUckHMBa4LfDl/CeFaU9Ix4ViWkIO7kObEy8Qsd2vHhGyt65FZo4SD7/AG4z&#10;TYiqNtB7+3ilGqDSBKiZ/GsvlAgG3GibGFiVju7DitIwgmtpSYgnbWZYA3h241nH2KFd43kXtzyi&#10;hvbWog6YwrmKcA6DjHNmPy12yNutyrTgCpFb0Qrw1mWFfZyI2ZaZjpISD4A8VF9KZwpapsxMVyEQ&#10;GvItXmJYxujYHxFj/HiFF0VnCmkJ17BFc/LW1jyNJnSGOXZJIFJS4B8fbY8YcfkRGM0p7srwT7K6&#10;ESW1F+JPEuolPRXkmOlv1PCq4utA0TjSsW8CFba72Law05db+HPkypyrkyXqPjEN6vMFigbRkgH2&#10;bH/W7858dp+8CVn8vMFJxjGal/LbAIYnYTSJzJhj45iMFOT+ipiXYd7kjTlz3SVxjuJSYvUAtBSH&#10;Yh7XY/H4DmEl0+lEBKsCKAGfOdwO7Sdu2gh6jUEtJgjYfDEGknPvX/w+OnDSx1KrEACe3h/TwhNw&#10;RxqFy3jjRbUyUtRUAvHoPEDx5wauZlvu+rx4x+agYYVYIAqTF0/jExDElSb2t25gOJTR9jp8eMd+&#10;FbTXu7Bp7fI8Si9Oik28O/3c5fzJyAJBbx19nGlXCemvBAFTqXJ/lMr06Wa3iun38wSYgoa1wPZx&#10;jvuHCnQJpxGUEdt88Y3KRa3OMuMCRBGDrxOXNA+FMhGNTUyw80too+2twORZqvat28Bryn5uRTxI&#10;FOMOULtZgQWPh2P08alxcgeXYr8RqPo48HiszI2V6amy5Vp6enH6Kx3ezTnJsRWQrMJABfQX5VT2&#10;naJ9K3M11FgUaL7jAlb+H7Oc5qsTAsWUH2bu44XJuO7USAack7Kely8s1KkUhUhlNj2IPstxsGJQ&#10;JUhJH2qL28eKXX1qEpFVUmKyUeWaeDcJdCPHuD9PITY+L+Ve6gnaTpx9beGogzV9GoTWekw1hUmO&#10;MrsbQjw5IfGVEW2QqWI0twPlCnDOIimNHTSihoYqZPK2q+78+QZMb3j3fcNvDjjTShtMjzpQEAVl&#10;lp6fVETa3a9v28wRY0kYYGwvoP7eIXoUqqLTJp2paApGutvjxtjrvNk37jtuTe/5cv3pQmK0EkYm&#10;pBw1C24Hlefrkz1Q45nTJ/RuibzWppHxqvS5AQKPLpd3gSbsRf2ckXI2VoacuF+EEaE9Z2qI9gqH&#10;d5r3QkN7cR6YGlNlqjhj86qABYnYGvc2Hh9/ANbEqe423176/wAeJwZkioSBBBilWBpbkJ8Qa5LE&#10;MO9jx9JEY1cCBXfMJxJGG1rrc8oMDjWiqvchyVyjcwawHFBg7KuMa9yBLiIC7o2057qpMpWmvchV&#10;GLgAXJsOPFA4VcrAr3IcmIIy+83jxrRNJi5XuYFxNFUrJf4Hx5otkbKsFTXuQJquKX4jlggimFYV&#10;7kb5lC20ki3HiDWtU17kVqtE7HXwPNhJNWIr3I8tcp7tY8UBEVevcxfzJb/pGOvNhumjjXuR2q2k&#10;YovHAirTNe5jhrImJWRtrDty6miMaUFsgSa9x9w15Zq6KniJLSOq3Bt3PGm2Q8dJ40ylIVhXFzZS&#10;fZzUT9e2f26q+tLqFm9XvDRYgcJg7fYogIDb4EqTzuFupZfyvKre3O3QFHDiaSOuh1aieEAelYoF&#10;CxrsFgdSPp14Utjc9uDoUnwrPzEPd7nlqcAmvc6t4nXnq3Ne55QAb356nFEkV7nP3bacrTIMV7nS&#10;sO9ueqxFe57cO5F+biqlJr3MbNt5YY09XuYi9+3jy0VqK9zncMQB35o16K9x0gHlix104lUZpLJJ&#10;ivc4bhPm6okvf5WjiQfS2p/jy5GlgDpUT7KIrtQJ8q9xxS4X4X4lO2iFRr3Ojcnm6twr3Og2tuer&#10;UV7nMEdjpytMqkHCvc6xiLzcEocNGpra+FD/AMRX3iOK7FOt8kcEn34UxMEq6ATXuDNUyLJUySIP&#10;HsfD4cZUFAk9dApOONe5DLAmzanjalTtFOzXuYpLWDHXvyoNe6q9zGxN7gffxagACaZOFe57Qnce&#10;I1Ymr17nYWx9nHBJwqm2vcwsdCTqL9uKFCBhVSmvcwk3N/DiYzVDXuONCpaYKdSeJVCaYXsr3EPn&#10;ORa/qviuwWWlpaeH2ahQf28kVsaWgDtoSARbp9a9xpu9u9xwmOFIMBXuY09wG/KTNXUQqvc8W5Wm&#10;K9zHtLGx/PniYr017ne0jt25sY1fbXuetppzU1U4V7mEEFjflq1XudkE9jbnoirRGOFe5gex7eHK&#10;U0cK9z1Lb52I+xr8eRtqkV7knppY4FLJfvNLb/kLhLnIhz0pRm50rHkK9xc1IvEQe5Dfw4FWzBoI&#10;kkmTXubKH4Iss1R6SoYZNfIxCujHwswP7eTJbqCnSOr5D8awC7dFBN+nrSD7hSYxkMshksTZV7fS&#10;eXUpGFChdB48E0pSnEY1hAlWEUialW84yNfaToP6eSJW2AA2IPEhKgJ2ik0TtrnEFYe7ppyE8ncs&#10;NOMuEqGIpwp07DUuFPMbYe49vI0zCUAagLry6RhTcmpyIsbXIBPIugBbx+HFYBIqu3bUkk9vDlfn&#10;4xuGQ4v+F/mupeRkahxPCZ9B9smcIA3wF+CaNVmTthY+BrLbsNdLWfBIGBbUKCqj/wBH9RNE/hUY&#10;FXKF8AFqqZr/AE6W5p5UMnmUFOSb3jQn6bcgN8aVqrp86IWrzPxoxvMUze9YdrjidvAzV017jXka&#10;SRcbxWmv7olDW+JFuGebDU2k0YZoJabPVXuC6oCAG978jY41HhM17mXwsQNeUquyvcwsyn3V8OOA&#10;V4Cvc4nYRrywq9e5GYgaHjkU7tr3MbG4v35urV7keS5144KeFe4+ZfCzSy0zf7rHIlvpUjiZ6QQe&#10;gj40XXR0wroIPvr3AkyC6jA1pj9qGWVG9oseTXciQlQ4ipBzYS4TwIBHsr3F737cKRBoIxXudqw7&#10;ceKa8RFe5GqFLJtHfjFKGzFe4gscT5bMeFYoh/yu6B/q7cFbStbRHVQrtTrZcb6IUK9waaIj5cFN&#10;RbvwIlWONRo7ica9zJIx228eXSJNUSK9xvYlrqRr7eLRJ6KVivc4k7VK/XxMSCa3tr3G+UhyNvFB&#10;2UrThXuJ7HqEYjgVfh4F3aIyIP8AXQ7hxxhehQw5NHVm73LqFnZMHyOFe4MnT3FGxXK1FXsfeaNV&#10;YD2qLHkX5i13ThEcajjOWPy1wtHX8a9wQ4iSO2nA/M0DyK9zpySdBZQeW21uvciS6k30HNbDTwr3&#10;MDWUC3LQAauK9zCb9xx2acr3Ikite478sDStNe5AzvgbZv6Y4rgytZ6dDVp/xKMXI+7ghyi6DDw6&#10;8PbSzK7r+X3zbn9I6D5Kwr3AK6fYk2I4BDJILOt0J+K6cHl+gJX1VKmcsdy8QNm3217ggQFiLnt2&#10;4RKwoHLr3PP3vbm4rwr3I4kCuHGljyhFPRIr3B86JdWqvpB1Zyjnam2rFJiEVHWP+95MzBT9Qvfl&#10;2wJ1H+HxD5+6oq3m3fTvHl1zanEhsrQP75ONe5uS5Ln+dwqCffuV0DAg3FiL8yuytwOIBB6K+cDM&#10;2+6cUnoMeyvcXygMo3G1uDgjSKCJwr3OaMoGo780lU1QivcxkOx93W3G9WOFXr3MUoKaDvxoGrpx&#10;r3MMreYApHYcrGvbTyRFe43sSrWGluJiNOylG2vcFfppjrUGIpAT9sg35Ie7l8Ldwtq2KoG5qyRD&#10;g2jGuEiLIhR9QdDzVQ/HB9K59PvqwofUng0qjBOpDyeZCNDFVxKomt7Va6n6SeBvfXKQFi4T/Fgf&#10;MbfbgfbX0K/Tvvwd8cjVljghy1Eg9KCdnmD7qb6CSNWagDFngC7r+w32n8vy5WTHPuhU+J8eY/aK&#10;ypUiCRTnzKzG2uvPDqpqIr3PE3Hs5YCrRXuR9DbcdRzczTle5wdSx9g5cQKuDXuYCu09+PTV5mvc&#10;4yqwS440k41ZJxr3MNFMsNVaUbo2BVx7Q2h4sbV3Kh1mn3AVJw2jEele4m+lNS+Rs/YjkGrf9BOf&#10;mKax01/s/hw6eYhzwmBE0e5+j+a2iLtI8SfCqvcNujJJGPL/AD4hSe7x41jyoFO2vcRPUDA2zJki&#10;uw6IXqacfMU5/wALx+8CD4cFdi+kKCZ27aFGT3Qs7pCz9qvCrrBwr3DwelTqbS9Q+mVDiDvvqoU8&#10;iceIkT3T9/BnYPhkqa68D1Vi/v8A5GcnvVpAhJOpPkca9w1AsVuOCwrmoEr3OviObr1e54hgLm/P&#10;JM1uvcjO2l+UNOgV7mAqFNxzaTOFPDGvc7BNrA+PGynGqkRXuLLK+LSUdeqBtCRpxtCu7UKD19bh&#10;xFe4W78QjpdJiOVsL9S+TYm/neU3QT7dN9NfUm3fbfkkXzAzK37wHxJiemOBqbeyHPQw+5kdyR3N&#10;zJTOML6B517g4dBepGHdUenmG5mopVc1MCMQDqGt7wP18HuQ34umEg7R4SOsVFW9uTLyO8cYUI0q&#10;PqOFe4NViCb/AJ8kcioyr3OzYAbe/KCq17ngGOvt5o4V6vc4OttT7eU1VYV7mIk+Btz1OV7mPXdf&#10;lacGyvc57govbiUim4mvc5xVQSZWGg5pJ0ma0USK9wecj5mbzkj3bR3v9HhwX2SwSD0VFWaWWBNe&#10;5SD+Ix6acf6L9YF9TuQ4S2CYvKHr0Uf5Kdv8oWA/dfv9PD99hxm5TesnbgtPT111F7Hd92d5st/k&#10;V2YeaENk/wASBs9Rsr3JWQ8y0uasvQYvRsrJIim4PMqrZ5NwgLTxFIs2slWDymlDEGvcWxlXYfhw&#10;xSJoLaa9xv8AeZiRzZpVXudmMnS3NV6a9yFNFscTLpb48cSspNLEqkRXuEw9VWQa2lraPrDliMrL&#10;EUSsCD94fYk08CNDyId8spXcJTe2w8bY8Y/pDj7Kya3AzZLqF5Y+cDJRPXtHzFe4rsg5vp83YBDi&#10;cVg5UBx4hvG/DPJrwXrCT0UG84y45c8pB6cPKvcWzEd+/B0BhQVr3Me4W97x5qrV7nFiCNDypxqw&#10;r3I7Kb7r8b2inJr3PRyNDKsqWt4/RxKTpq8BYivcCgZmrPT91Ooc74ErDB8Um2zoDojsbuLew9xz&#10;GjfLKVZe6nMbcaTIJI94PUakH8kne6wXbO/3VseE8SBs/CvcuyyVmnDc35epsbwqUSxTorg97Ajt&#10;9XJMybMU5k2HEYgjHqPRXMfNLBeXPKaWIKSRXuK4FR9k8FKZoNV7nfvdvZx4GK9XuYztHvMbX40V&#10;asBhVxjXuY39+P3fHjYxxNXGG2vcjusfltBPGssUoKyI2oKnQ3HHEnSZOziOkdFKEqIIUDBGIPWK&#10;9wkkHTLHsldVJ+kvzcv9Us5uswjVjt2UjivNO/w3wgD4cwtzHs+RbbyW1ylP7B0uFSeHhbWsA+oF&#10;ZSnPm8wsPz4SBcWw0k9Jc/ZBfsXPmK6sCbnw5//XuMsbX4S1JFaeu9bfAc6ty1brE7Dx51bW/K1q&#10;se4dlF+eAA7c9W9ldXZtBpzlfmor1dbTYk89f4Dm4rVc/LtqOdMWNuaAr1c0jVSSxuTz3LV6u7XJ&#10;tzrtymyt11cWtzosF1J045Br1Zkjd/sre/MLVEW2+63Hg2TXqnx4bWO2iHX4cb6vE0pgGQb/AG8X&#10;sWqncKZJxpZZcyJX5iqxRNIKdmB2bv3j7L/HkX+aNINy+PFpswjaavqFO0XT6eCUxzjVTY3Hs78i&#10;vXzO9hppxX3KEiTTBNKWjyTTwbVCEnx5jl89iCzAW04wHEJBgV5ONLagyhHDbdGqg9h3PMJVd252&#10;9t78uboBPR0Rtr2ylZQ5TkkAL3EY9o7cyQxgpuAJPhbhbcXCiYHvr006UWX6aFn+aZVFrAs1iR7B&#10;fx5HVzTwhquVWJY2I0t8LcYYWXduEDbwNbAGzZQl5pwXCcZxhZelmDVUNEIox5DlpGDKP0jliBfc&#10;dQPDmJq7D4GJd2cgfZUft4+omMIONN/acMamYX0v6pY8Fo6bCY6ASkBJKmTUD/EVW9vr43y4+NxW&#10;OP3D2ubNxkNT/ekcdoPH0pyhmwL0yusEf9ZsSlq6g3BigjCr3tcsdbDjJNi0kYN5TdjqPEfDl1rD&#10;w0kQOkbD1zVyMKMdlD07YNTGKsGFwVDwr7pmUuVHxU8TsmIwROZIhYn7V/H6Tz3V01oCaNthPTHM&#10;+ZKSmpKvc1LTxqkNlACL/hQADT4cZK7NNFSDza2ZYlHiWAH58dDZ4V6NNDHlb03Y3jdQtLgWFVFa&#10;7DbaOJma/t0GnArx7rhk/CWaP5pZ3voIve/s45oHHHqp0Jo8PTL8Nvq7mGmjllw5MLjcDcaqy6/A&#10;an8uBNjfqVRQ0eE0TFvBpGH1aC/NaROANeIo5uQPwscOpihztjYdL+8lLCO5/wBdv6OAnjXWzP2M&#10;bmWrWmQk+7Etj9549MYVc40eXI/ou9PWRkj+XwL56dAB5tW2/wD5N7cCvFMwYtib+biNVJMSf3nJ&#10;vykVqKM1gOVcBy9CKXAKGCkRRa0UKL/AcZDVxIpJGvNjCt7KUYppXIUXtyLPV7mBX3dOWNeqTBSA&#10;EhuN71Sotydear1TVp9zaf2cZp8X/SHZYhdOer1OMVCu3b4nkf8AmTs3movPV6s3yq/YJ5jbEpEI&#10;d/HXTljXq5LSI11AvyFLizkGVxcX5Wqis6UigBE04z1uK+aB5dwOeq1SYqfZoeNUuJSSKLCx56tV&#10;I8sHueYXxNyLsdOepkqrmYltdfDjS+Iru2ltebqs1kEZ/d7c7avVffI7c1XprpU7ke3jTUY3Tg7p&#10;Db6OOgVrVWUQcwDFmmUKANpF73seaIrUzXvLA7k8gTVzxudp932Dm4rVZAiE3HGxsfYx3KBLG1yd&#10;T8bctFamuQS3fXjc+OEgozA38e3NEVuufMEFXHCTLK91Gpvbl5wr1e5EOLMpdopLbu1ueqs11YHv&#10;zM2M+RSfKlveb3tw9vPV6a75DfGCWUix29yOVivTXuYqjHJC42OBcdr89FbmvciPilUYT5jWQePL&#10;VWa9zl/WWmYKhTwtcH8+WFemvc4SYgp9+JtD8eVNemvcwnEpFUIz9te/NVua9zNNjQgAstj7b83X&#10;pr3J1PmBBCQzXv8AHmorU17kyDFad3E5JV+1xz1Wr3Js1bTvEWZrE+PKRXq9xsgxCRHYNOzqNVHg&#10;OOVSvczU2LGmDB2sWJP9/KxVprqw78yNi85tKSSq9zz0V6a75kps0GWUK3uk9mPNRW5rraPu5PqM&#10;wTEGN5AWX2djze2tVxCIuoHJ2E5hlgG6Gfy5u4ZWsRxoitgxXF4Y3UowBU9wRcH7+C9lr1D5oyvK&#10;FxNxiFOB9kmzj2i/HBswp8LIoPMy9L8q5giY+SIJT++g/iOGOyp6m8rYrDFFR7onvdlJtb6PbxOp&#10;oE7KUJWFUCGOenOorZJZzUpNfUbha+lhwyuAdTaStRXp5A97Hv8AeLcTrQOFP4UVfOHp8qKeaQV0&#10;Wwa6oNCfDw4JlDmegrwBIRqO3Emk8RWj0UXnHelmP4EzSYbuAJ+m4+IOnHF/KqVRYpBKik7o5db/&#10;AA5pMo2YVQCKTARsPeoqa+iNJVyoiR1NJeMoVP27Dx9vt4GtV0dy7Bi7ZkyBV1GV8TmLPKtPIWp6&#10;hz+9NA5Kk/Rbhk1eqZOBNOBRTS7g6wY5iGFNlbq7hVHn7AYwql6qIR1cC6W8qdAG0+P38fTmfGMB&#10;h8nOtOXVFF6ynU7SfaY9So+i/Bci4SoyvDr414Y40j5eiuWc7N810Mr0XzXKjB8QYJJGveyznRvh&#10;fj/RYph+IU4qqKoSoiIuGRgSPgR3vwyZvlfwpmqqUTwoOMw9NsVwLERhOL0klBUA2aOdNouNLq50&#10;Yeyx5Igq2dd6A6X79zwyS4l04wOqvBR2UnMRytPhh+WKhza911tfmRam2pNjw4JwEGnNANJw4GrM&#10;ysg07+3khZlk0v34gWo6vEP1pjTBqN/JzTxGWnYnWxHgOQKmFKhGSw+vi0JJHHypMtJJwpQYDitR&#10;hVbG4JtcE3J/hwNK3K+zFIa+nFiGBP0378P8ruDq0zA66ToITgRRrYep9LUZQqsJrz5gaF1Uf4gV&#10;IsR437cPnkbEfmsIheRtz7QCfbYcLt4G9XiJHRStRBxxrRw9ZvTf+qPWzH8Jw6jaGkmnlmhUdlDN&#10;usCeCkk4ERkYFbD28g9bMq2iPhSKKINPTTNOtNEDJLIwRUXVixNlUD2k9uZYKuCqgFRTMJEN9R7R&#10;p/HiXQUq0qremTXPMGVsw5WxeXAc1UU2HV1Pt82nqEKSLuAZdynUXBB50ZNsfmEnt2HHdEmEjjxq&#10;8RUKlw9559lrBr9+YBIFl0c8cU1CMR6zVae4KM1PlrHEAEFtB3PtPHbDq2SOdZYrMQw4Ru2yVz5V&#10;UidlJjqLgMkOETw1SFS8EgK/Aqeawv4kvW7qJ0BzHnbLHTTFf5fSLmeGo8lVBdDUU6PK7exXY6cE&#10;GWuykKjq9lFSbtQlIAwVX07vwh8pZR6nehTo316zlhtHiGapclYbgj4gkf2qKikdYKcgk/Y8fjfl&#10;E+auvfVvPeJvWZlxupmWQt7gkIU+y4B4LpJ4VZTqlbTVuNNR0lFEsNJEsSKLBVUAD6hwOsPzFVUF&#10;emKTSPJPTzhtjsSumvjxqaSlVSCAe/OWZs4YpjtJFJWVMj/MmUvGRZV964A+HK6wK8XCa74kqqul&#10;qnV3uxVQtyfAduNlc0zNdWHfnjV+TSvTCMe8fteP189MVrrrvjdTr7rh3A2qG1Gg1tc8bmt17mF5&#10;GcXY9j4duUr1e5kjTc6RnUsbW49prVe5i1XzFOljxuK9XuZYlZlL7b215aK9XucmYbAO+t+WrVe5&#10;3EBIV2jx8eaAitRXuSZIZH0bS3bXlqtXuY2jutr3+A5oCtV7mFksxubW7ctW69yWTOaTzLhbNZfj&#10;bueeUa9XuOlJUYO6NRVztFELybl1Z3H2Ua3hflkiRVtte4wrUiaYwiNt7XIRQT218ONExTcV7jtS&#10;ZdxrEaP5rDolJETTWc7QQDaw/wBb4cc1HhWwZNe4sKTIVbUGSSWdQiwqdLXDugYKR8Oa1KjHCntM&#10;CvcWGEZGXD1grpVVppIUO6otsVgbnaPH48uJNPhBia9yVX1+EGgSur6uniq2mAcrGLOq6bVC/Z4o&#10;S0tWwe6qLVp4j517iNxrM2UnijoE+YqnhJ3iNdutwyn6V4cN5Y66RMAdZosU40lU17nGTqTmKtxG&#10;OfLOGmqqkIMXmJ5jA9twAFr8XJy5tswtU9Q/GqLvwnZj8a9xYYV0v6/53eSsqBFhK1J3SuwCu30q&#10;uo4aJYbT9iJ61GkBuHHNmFe4I+D+jr+YBDmfGKmq94nYrEJf+PFQQ4NkDyrSQo/cZr3DC5T9KORM&#10;IMa0OFCZxYF3XcfpueU/LgqlZPtwqyUpTjFY2kjUXZgPr4Y/BeimF0gEa0MaDQjQD4cMAwlIwFaS&#10;qoMmJ00Y0a/BHpenNBSKq1DxxgDstr2HDBlkK2CnAJqBJjZ18mMt9XFdSZfypSgCeRn+4cXKtFnG&#10;MKeS0f301yYpjUo2wIqA+3U8eqd8n0DKsNGkhXsWF7c93BSnZNGSFqb6Kbp4cfqxtepaIf6ml+dY&#10;31fw/I2AVeZJfLhhoI2kG1VuWA9xRp3Y6DiB20AEkR8aP2cwNr4o9abJclR4mwgrXeQOdbs32fqP&#10;At6b+qvqLhtZ/O8WrGqjVfpTE7aIp7IPgOBq8yZF4jh64GpRyrf65y9Qj7ac8Q6WZKrcOXDI6KOB&#10;EB2lFFx9Z1PD49PfWJlvGwlHisvy0r6XY2W/08iLMt0lDFH41mTkXaDZ5mP2nhV10CeYegEcQ86h&#10;tOgJNre9wz9B1NpK+j+boqlXVh3Vr/w5Dz2XuW6oUn1qemdD6QpCgqccDQY1PSuPzVjnhKkNorC3&#10;J9P1BJk3mSx004W9wnokfOl/dzWOu6SQmHZsCsDpYcfos9Q1K2M9rjTXhctHdmQg+YGFbVbAmRTL&#10;J0naNgm1WAHYj+znpM1pKLxSlbeN7825htTj5UmW2U8BXKh6cPSzFplVlta3E/iWbKOliaqq5R5U&#10;KlnN7aDueJWmlk4iJrTgDKdRpZUWSCAsVFGXZjYJbuT2HAPocZrcYxWozjiYJE9o4I+2yIdjbwZu&#10;55ICGQ0kITM7ZqJb68VcLgCfhS7xnDaShw2HJ2HFbQ/pJ27hpD3F/EDsOLBMxRRxKyX3drcZlaji&#10;BRFKp2UhJsoJI7Xttve/Ir5oljc7hcHsSebWiegeVX2Y1LgybSSR2I76EcJ96nur1fO9D0awOUpW&#10;41GajEHQm8FCrWIPsaYjaPhfmkeCTxGHnRe64DgBtoZ+mmSaCGrfFZIgyQG0JYX9+2rD/iPh8fo4&#10;EdFWxUlFHQUwEcEahY1HYKOw4HlS4RJmkSWicDQ4tHfXktK/vc8qcKcUg9NcfKNrjmZcVRGBJ+nl&#10;xhTrapFdeUW1HOxi0O5nfRfp5RRppyTtrryX5HkxVQpZH+rivWANlX0GuSwEd+NbY8I5r7tPp4mK&#10;iaT90omsvlDx5AnzMkT79wNzzYkbacSya95S9ucDm6BtVl28WBZGwD1p7uJriIE8deM1RnGIybQQ&#10;PjflwCBjhSYsEbBWRUA4lcQzwsw2h1Ua6/RxHCRiasm1O01ytbtwPanPrw7l7tr3OnKh0KE0Yi3R&#10;txr3E/VdQKrTaQy2tbjIfgzT+hI2cK9xmmzqybWVrG/cHikvKViKUBRPVXuRps6uh3K5Xd4X4lC9&#10;Ow1tJ07Yr3GirzpMRtL3t2seIVKhMU4tEjGvcUvQzKuKdceteDdOY9wgkkFRWPfRIIzuYn/iXYfT&#10;yPd4M3TY2i3jhAgDiTwoyy21/NOhJ9tcXbapPNqzJbx4bhFNgmX41AjWOnijXSwACqLc5TZxei5d&#10;Vr27ccayDuUptkEHCBUJYFjO5z7SeWkZMwimyllqjw9G3TIoMrg6MxFzp8OQk45qUSONYZ5k6bt1&#10;S8I4UBuPvPjOKzPU/YQlUHbS/ce2/FTFjRRtblfAX4yoKImaJCgxhTN/KKX7KKb9teZEx0LuDRkt&#10;b7vjxtaQsA6qYjprnBhsVK5jaLS/IMuMSSXuu4H7x9HNphPHGnUgVJ/k4llLBPdY9x/DkZMZqS95&#10;3O0aW5ctJAlI21tSE13NTOVMJvYW05kkx1/mfMVR5Y40tkARJmtgACs1NShG80LZbgG+vIrV8rTC&#10;a5Uam44nC0pGkifOqxFOf8skc3iO3d/h05l/nlTuYAggjUnhetKaoYOApxhoZNwF9b6k8bpa9k95&#10;WsL3tfQ8cbcIwAp4t6hArNLhSSaySdz4DmFMWp2PklbDvcHjo70eKcKaDJBruTDqAIYzH7/e9ucT&#10;XUvmERt9jigLWBSvSeioz4ZC0iqVte3OxXbnuNQOF6llOOw0mWkinSPDozGEYAga8gzVkEbA7QxY&#10;279uPhThGJinUeOu0oKG/uqB7TyNU1sBI1LKvt7802XJrWgzjWYUdKiWt4ezkOoqJX/yTWHt4vaW&#10;ESTSn7caxz0vmBY4wNO/x51848cfluN4HCd1wLMjDrqgMbBTtT0YQBCb6fdyO04jqfmZZfKRQzkd&#10;7KoudPo441cd8e7gEmBP41ZTszqGArpqIQq8kW7TtfsT4cpeh6nSdZuoGYesUkMtPT19Q1LRxz/5&#10;SOmpyY0J9gexb6+TnmFgnL2k2xIJA1GNknaPSsR83vfzLypEClXh9IKSjSDuQNfpOp4/T4kHJUaE&#10;eAPAElkiggMBAqdxvXFWA3N4d+KO7mrBR2V7mNsW8xNzHQG3K91Fb1V7kCWuM7fo2Nl1txU2jRWi&#10;50V7kc4gWJVxoePkTTCjqr3IM2JIjhG0vzQbJxqgTNe5ilq7nbbuPDjgTT8V7kFsQ2Gyakce7rVV&#10;or3I8lapUkmx78sluqlM17kCTFSb2H39+KwxXkpmvci/zFwQXPfw453Neg17mOTEtqBgL8cDIpWl&#10;IIxr3MH80ZwUksCfDlu4HCthCScDXuRJquRF3q927WB4oSgDAivJbk7MK9zqHFZgRusTzSmhVXAE&#10;mMa9yFm/qHTdPMhZj6jVRZUwLCq6t793jibYP+QrcFu7eWHMb9llO1S0j0nH3UoZRp8fAAmuEgDL&#10;tJtfml3FiWIY1HJjuKuXq8SnnrJ3Y3ZpJnLsSfiTfnbZ5AQqE7EgJHkBQXaOoT1muVuZL2OovrxL&#10;S/bXfPC50tpz1Mkivc5C97Keeqk17nApY2/Pm62lZNe50D7tu/NUys6q9zvdY69uep6JFe5wJFrj&#10;tzdWiK9ziDdb35arTXuYwSdLdubq1e52oueerRr3H6lRpGiQeJF+F6jANJQrSZr3GvCD5uIYtWjQ&#10;vUeV9UagcX3GCUJ/vZ9tBq6V3i5r3H0j91ew4XUU17mK1tOeq4r3OPN1avcyqTtuvNUytWkV7kyo&#10;XzMZy7QJ7xMslR9SC3FNmk/tFdQHzovX/clHpr3BWd7ksPtMbniDbIoJJPCvcwOSNSO/NEVo17kd&#10;mANgOPJTNOV7mICxs5vxTqEVrTONe54n2cbQAqtjZXudllYhm/Llwe7xplIr3MRTctwex4nKsZ6a&#10;0VV7mNNW2DvyxFNV7jlhN2rokTU7gD9/GiKTuYJmvcDvH3DdRszyDt5kKH6Qo5IasWgBQmXIZQPM&#10;++vcgaDRTY8IThRaa9zs3BI9nGtNVr3MPvE7PZrxyrYV7nZIuOaitRNe5lbaBprzUY1oCca9zCpZ&#10;bk68sacIFe50dpuQL81Tde53qovzdUmvcjM1u3KmqEzXudUv+98Jvb3hx5FWSYr3HDp0gXL8xPZa&#10;qZR9/CLODKx5VbNzqWP8UGvcWz63+g/w4FBhQRXXubGv4IGKx1HpdradfdaDG66P70jb9vJYtRod&#10;k8Y+ArAXtyYIvULOPgTHspP4oN85iYabQ1/oJ05eEJQIwp7ePBs46lJisGNlI10aQFl730+rnGST&#10;aBtHGCrViKsATXFY0ik3tyPI3mqQdBypTqxNJ9MU4IRGR9HIchV/cQ/fy0RhShPXXIBlG86/Rzgr&#10;bn8thY24nSrXVSmszDy1DnUfDhQvxMMEizJ+Gl1UoZ1LGjhoapSBfWOqjN7ewDgyYVptVJHSD18R&#10;86yP7IXu43gZE/cFA+zZQR4/UGg6z5RrolK/NispG+hoWlsfrjHNKDAXMuXaGY+MS35BF1g4fOut&#10;l2NLyx10ZjkuU2Qt7OFxVjSdNe4x5Tk8vO+IAiyyRI9uG2ZjUwk0a5j4rZB6CRXuDIjrsBA78jQi&#10;o3Ne5xZtwuuuvLAVuvc42sxubX5eK3tr3IszbjY+HLinhhXucSrbb+zm63Ne5huVsT48vTm2vcwy&#10;d93HBTia9xwwKoFPikLuL+8OJ3wSkxSS6TrQfKvcDLAU+VzbjVH2EdQzAeFmPhyXkL7y3QrqFDu8&#10;PeW7SulPwr3F3YLxKAYmgfM17mRUQndxwnCqk17mCoPulh4cZAmn2xNe4H2cH/3zU9bqPl6uNtPj&#10;ccF9iIBTQvy3+6FPSgivcGHC282mV07MOBN9Okmo7fGkma9xw/dI4lGFIRXuQpNo1TXhiAFDE0qT&#10;XuQWYEk9ubDUUpFe5Gk1vtHPGPWnhXuR4yFqF3eN1P1i3E2opOHTShWKa9yb0WqHgw+twKU+/RVM&#10;ihSdbMb3+jhHn4BXq2SBSfedsKWh0bFpB9mFe4YON9yj2DvyOcCKiE17mFizG/YE8sFRV69yNO3t&#10;F7ctGqnkivcje8e3HFU/XuYyDqb8ar017kZx3IGvLClQr3HbApRO8uGyj3aiN47HsdykAHhiwQ0s&#10;K6KRXI0wsbQQfYa9wnWQTJheL4nlqfSSlnc6dtCVI5MF/wCNAUNmHvrIvNYfbQ8nYpI/GvcGVfYO&#10;3ApFRoa9zm1m7eHKRVa9yMzAXa3LxNPivcdqWRqrCqmGBFeaNfMhDf8AFim4I+PEhTjBpEod2tKi&#10;YBMK8jXubbvoQ6sL1W9O2XcySvuqXpUiqNbgSxe44+8cyC3ZuApqOIMeyvnz7VcgOQ5w+wB4dZKf&#10;8VWIr3DwQz+6qgX078lwqKhWLqk17k2O5Gnt4qQIpMa9zk0iL8OKFACqATXuYJ7yENHxlRCeFPow&#10;r3ISFhuufe4nRB20qNe55k3DXueOqSDsrQVXuS8HrTh+IJKg1Dc8w73KtQGIph9rvUkGvcJd+Nb6&#10;eqb1E+hOrz1TuYsT6eO2LUxC3LxsAk0dviLH6uTTnNsnMrIqG0AK9m0ez4Vmb9Mm+C92s+FmrFu4&#10;htU8JOB9DTUy01LXiax3VVk/5ABI/K/NP/JWLDGcuU2IfvWCt9I0PMMnUaFlIrvdmlv+WeUjmKde&#10;LFhpf28aoMA17nFvDTtzRpyvc4qdeMnCtV7nbBdeaFer3MBtfjwp0V7mFnAF+XQnGrgV7jdJudi6&#10;+6LW4sXERS5IgV7gfdRaappGw7qBhhYy0DLFPb/De6k/TqOCGBcNTGIoY5KtLuuzc2LBKfOK9w4O&#10;XcVgxfCaXE6U70niVhf4jhYEeAnrrHW9t1W7ikKwKSRXuOsiBe43K2jDwIPcHl2lqZWCNvyotSr9&#10;K9yB6d8Yg6RdaarIrtsw7G4zV0Qv7ok/fQfs4O/sUHhiNh6uul++Nud4ssTdxK2joX0xwNe5a9Sz&#10;efCrdtwvyRm/EAemsA3UaFRXuZ+2nFRik9e51rysCtV7mGRNw5U08DXuRS28bO1uXAxp8Cvc4i2w&#10;ke3nimrHbXuZ6ado3Eq3uOI1pmmlpnCvcHGgp8Lz7lGtyTmCzUmJU700ynUbXUrf6uDXKrpK5aVs&#10;VgajN1a8quEXLP3NqC0+YNe5VT6Zp8b9NPW3GfTRnaXbGkzzYc7dpIWN1K/V+fGLQryW9CFYBUgj&#10;4H1FZ677oa32yxrO7UYkBLo/oqAxmvctiDxyosqHcCAb8yXaX3orn6ZBg17nmINyDy2w1qvc92UE&#10;c8a3XuYySe3G4qwwr3Mb6ac3VhXuY1GtuMk1c17nTsb256JrYFe5jAPYtxMtNO17iny9iZoqpQRo&#10;SOKrdZRhRHds94mvcFPqLk3DOuPSPG+mOKhXGJ0kqIX/AHJdp2MPiDyUMsfmUniCPWgNk2ZObr5i&#10;zfNz+zWCY4pnEeyvc1pOhONY90zzvinRTPsTUtbh00kapJcHRrWF/A9x9PBTujm623TZPDYTBPEc&#10;K7ab2WzOeWreaWhCkOJBJHCR8eBr3Dtbldd47C1uZCjAxWLezCvczeYpup0NubqkV7kRyY++vPCn&#10;gJr3ITgkkkcdmKVjw17kWSjosTo6jA8UUPT1cbROp10YWuPiOLErgGcQcD5UoS6thQdb+5JBHpXu&#10;V1YKmJ9E+qdVkXFi/wAlUSXikYe6yk+4wPxGh+PMblJc3avzbkHul+JJOzHb7KzQvFN705em7b/u&#10;iR4h0EbRXuG2DIyB4jdWFweTW2oESKxzMpwNe5gZWJ15aZq817nHyxbTUnTigKq017kVj5bWHhx0&#10;pmnwJr3OJmVjtOnEKmpq2mK9xmzFgFBmzL9TlnEFutQv6NvFJBqrD2WPCq5tk3bSmV4hQIxoysrx&#10;eXvJfRtTtHSOIr3F96KOreJ5Lxio6JZ5YpNBIflnYmx17AnuGGo5iTlvebtZgbV0+BzFJ2AEcPWg&#10;x2nbvt5o2nNLUYKA1gc+2vctmRlkUFLEd+ZUNnWOuufREV7nMsAdqanlT4jVY6a9zDLGzsS2nw5o&#10;+E1dKgK9zsKAAD4cb1V417mCdLtb29uXUAMQadQa9xumpKSp8mSqiDzUzM0D21UsCjWPxUkcsHQo&#10;QeGI6uBj0ml6XlIBSDCVbRwMGR7wDXuf/9C40kj3eEcVJNade25N+cOer1e2DnYG7lK9XLQizC3P&#10;EAdubFeryqw0PhziLDQctNerKbm5HOyy39n18sK1XNY3I8fu5jM6KSCeX0kitTUhKGeUAIpP1cjP&#10;WKq3XXjiEDjVdQpQ0mVq+oOiH6fDkE4gpYhdPDhkLXCta6UVNkiVrfMHt305AknnbRDfi9AQgY1r&#10;VS3oMkxsimOLcQPZ7OY1WR7i5v8Arryq7hKFARhXtVKijyn5qh9ioB/i5HaBmBLEfVzxv0jAAzVD&#10;jSrw7KsocPGp3Ibg2I09oPMiQmP3V7Hhau4KxNNxSt+Tpid1U4IsLt8ecZ9mwqH2/Hm0KMSsVuJp&#10;ww+manr4nw6meskVlKqIiysQb2Jtax5ANdTUlg7+aR3I5YFKhEECnUAUJ7dLOomba2XF6Ckp6FmO&#10;/wAuRtvfvZANAPZzC+OkJaFFN+we338T92Enw4ddUpe5Y9M2L4rWxjOWKVDUchUTJQoFaxOoV2vY&#10;/VxvbHp2BWolF/EILKPhxKsFXiAiPf11bCh/wb0sZGwmskpMDoJpYrho5q6QyyqB/wAm3v8ADjFU&#10;YvGzMV0UmwLa8XBswOkD0irRQ84B0UrKKVP0W5jYgINt/jYWtxirsxUsABmlC2PcsBx4NwIqsEUP&#10;WSOgOMYrXulLh807uAdojYm/wsNeB3jnVnK+FqxnrEYi9kX3j9455LfdbaqATR1Om/oA6nZyn8yP&#10;AXo43t+lqPcB+Pva24CePeomkDMmFQNITe5cgDi0KwilETVgPTX8LemogKnOGJRqDY7KdDe/iNzc&#10;B/G+tGcMSRoaaf5VW7eWuv3m/G1EbTtpwJo8uQfRh0SyUiSLhQr5I9S1Q5Iv8EFh+XAuxXG8Srf0&#10;uK1UlQfY7n+F+emvEUZnL+V8AwOMwZdw2ChQ6HyolU/eBfjE9fCB7hUAeHjzVeNKhaGa933MT468&#10;aJa2NyzL4fHl5rVO0VEyWB8fhxnlrRtJX+PNV6nZKNrjf2Pw41S4iyjykbX4c9XqnpSJfcy6cinE&#10;F1JNiPjz1eqQlN2tf7uRqvFTtCkj6jytarNFRoLsNeMlRV703O+0j48tWiYqaIbHaBpxqlql27gb&#10;gc9VdVSdutuRzizD3V0FueququXkjx5Dnr5xGWA3E9teXArQVXJVU9tOQJcUa15Da3hzWyvTFZfL&#10;G66j6+NjYr5jam1r81tr2qsgjtqeN1Ria7NrSWI9nLRVSZrmsffjC2LMWbe9h9PNRVazBVGoHPHE&#10;EZgx1I56K9XgthYcbcRxSeorfLZ9iG2nNgVqvBQBbkPEa1GdfLYIFFvp5cGvV2BbjWmKw0Z3GS7H&#10;xPbmxjWprvnqjFBJaQN9x5uqk17jLLXyGS8gDJzdVr3Mk1VSt7sa6kc9Xq9yE0yqpjkbQe3nq9Xu&#10;MstYi9mGnjz1er3MZxaAox3XJ0Av256qzXucoMSaDTuGv354CK9Ir3MC4k0t2Kjva45utzXuSDXw&#10;mLy5LkHuAdOerc17kFp6RBdL+zvz1er3JcdTEvutYj4HjUmtV7nF6uLfYEX9l+WmvTXuYPPhaQSF&#10;iQPDlpr1e5ymq7waKFtz1aJivc7gx7YVR1IA8ebrWqvcdmxumYbpmt7BzVXr3IK49FSXDWsx0N+e&#10;qsivcwVGOpLq35c3WtQr3OVLjhUmFXsnxPNba9qr3I9TjL+cC5uP9Xw5utFVe49R1wCbmO4EeB15&#10;WKvNe5hXGF+YRb7Rfm69MV7jhXZiieMxWAHjbueVAitmvW5Ho8QkWErA+xm1vfUfXy9emK6sLW4v&#10;cr9Xc25VqI1p6j5qFdDG7dviG7jlNIqwVFQK3DKPEIzFUxqwbuSBw32SvVPl/FqRKeoheCtuqiN5&#10;AoY3tcOTbTjfdg7aWocHGgXxzo5FXzO9LOqI1zZo72+Fvjw4GBdQIJIo2hmWoifW6OCPqYeziItw&#10;TFKwoE4UWLNvRyOoLM8JgmBIsV0P1fHgt4Vmmlqo9zkNbsb68TEVYgmizZm6WYnh0ril3Q7z720H&#10;a1vaOKinxSGdPLAWQH7QbXjmKjiapFBNX5QqMOqGmVpIJAwKyxXWxHtHA2zb0yosacYtlWtmwHEl&#10;IImpuza3KtGbqQw76cWNXimTAJAqpJ20L+U+s+L4fhLZR6j0MWacHZSpWpA8yMeDRy23KR8DyTHm&#10;GroMROG47TyRSgaThf0R+n2E8E5ukOgYR0xxrR8VRKjpfR4tg647kHEIKmjJJajkb/So/wDVUn7f&#10;8eKFppbq4a6EX3+HDZF2FCOimwDNBa2WqVjIohMc6sQyOpDC2nY8zR1q7QL3+PDEnvsQYilAxpM1&#10;GWWw+Vx5W5GtoRfkiOtLnY4CgEAHj6UYYqJ6asBGJplr8DhEyNRREyMrHb8R2Hw4hsrZozrjuPY9&#10;hWa8BXCKTDqtIsNqVnDiugZAzTFBrGQ2luaY0KwHxplBC50kUss3ZMwHLOFYPjmXsbfFGxKk8yup&#10;nUXoagAXjRgB7p7WNz43tw2HTysWOjVW/cOljw8uld42UkAz08Iph6UAA+6tdH8RTIdViWfJ6/Dg&#10;VNVGt2K2G4aEDTx4NlPXBwIVO8HuD4cjNYR9xOnr2+lJqpqxjppitE0lUEFPJTkEA6MWBuGU99Dq&#10;OODyUtPB8vBZF72FgB93CpkEqmJFbSMaZq/A8yZmxGTGMy1E9fXShd0szNJI+0WUM7amwHIZxhV/&#10;Rg3tp8OGS7MEyTVCnGnbDOlOJTxPLNCQ4O7cPAezkF8UKygXAB44GUQQccKvsFCJh/SOdaJKqAbp&#10;FsFUggXPf6TxS4JWLJMroRZTex8eA+5ACTqBk4SOFU2xhQT9a8p1eFxx/OAPIUsfu+yR4c05/wAa&#10;z+ZYb6nc8edOwStxHBSqKdDGaVSSR8WuL/DiyxXKYFBhSQhSkDEap66+jB+AViK4p+E10jnU7vKo&#10;q+H6DFiFRGR9VuU6BbzNJ/hXcPq4KxIG2rVcbyNNM01TJNp+kIJ04zNer3I7MWhCbr2JNvZz01qv&#10;cjtqgI8ee21qvc8zgx2+i55Y1417nCJxZ3trPHsP0XvygNbr3PWAAHh25qqzXuZ4EYyKU1ubC/t+&#10;njlWr3OZQElJDt1tzYNer3HCnEKE69gRxwVuvcgsUAOlrmx5SYNa2V7kwRxQyASMAO9ibc2V1uK9&#10;zDVzxCQIupJsB3/hxIp2ascK9yVRYdXYgzUVFGJZR3UHUcrrithJOyvcUFHkLMtW4WoWOBXDlWLX&#10;N1Gug9nN955Vstnpr3FThfTak/lC4zikjVMQYA2O2x+A9nH5ESadKIGGJr3HSgwbKGWKenqi0Uhn&#10;EzyxyG5UD7IB9p9nFCEFf2gn0pJpJ24V7mSXMOW6asjqsMYDS2xIwRYixDG3DduwdWJ0/KrwlGM1&#10;7ifGYVhpoKagokAplYKZHsACxJJHje/DxvJ1KPjIHxotU+mcK9yFiOYsWlpZqmaWOki0aR0XwtYC&#10;5/LhkjLGUHGfM7KZXejZ07K9ybgeU82Z7SOXDWkni2go8jlVCkaW4a92hn7Ejzpjv1qwJivcGLCf&#10;TSRAsmM1TXI3MsaEAAak7z7OOK1PDaBHCkqwo4gzXuNmTukkWfM0S0uBwiLL1EdhqGf9JVSg+9tb&#10;uEHbjbNsp0zBA6aqqXDOMV7h9MndLMv5ep0FItPTIulo1G7627k/Xwz/ACQSenrIpV4EnAQaxs5B&#10;sFJ4KWHYTlmkYOWDkaG/c8MvySTxr2sOYRUd3qGFlW3FDFj2A4cCsESd9NBx38olPSa0luOmozQV&#10;Uxu7Ffo5ljz9DCbxEJ4aAcWm1Rp2UpIBERWF8LLm7a6+3mCsz1YhhJ7308dSylIgDCmUAnhWRMNU&#10;eFuMFVndy25mBPGw0G9lKgiKkiiUaHjNWZ3Y+6rkfDmkqcUYNXk8ayCkhFrDtxhreoUlKhZXuToO&#10;bcQTtMeVVKQemsggjHCyda8/T45Ng+SqWQ7qqX5ydAe0cR90N9LcDbpCTtpM49gEn1rKFUdhyZRY&#10;3IlOBu22HbtpxoOiKtqB4V4Dw440eapYAJFuCO2vFyXQ591GDdwpsyDXfBZyd11zXlOq83D6p1Dd&#10;033X7jwhurBq6BnbUs5XvbdZUQpCjp6OFQazDKDEEEdZEsgHa41+/hsslesJGZabNUewHvJGQT9J&#10;HInvN1EwS2fSsscl7UG3oRcCB09FJ6tynSSLeA2PsJ4bfLfVXL+ZqQVmDVaTLobBhu+gjvyKLnKX&#10;rTAgke6soMvzi3zEamFz640lJ8tNG5WpSwb6xxZQ5riZw0bXU6cDbjSmhJPrQiSO8EzUFstoylWW&#10;x7k204mcYzAMw1y4FASKVDvqT/iIN1jv/HhnatKdEnjsPRUbZ5mOhPdAjzrk1EMvUT4mtjOQUiB/&#10;dv8Av24vZcTpTS+TFYEgaDwA7cWlnSoTOFR6mDBJmgqgw6q+aNRO9xc3PtueM3zbn3d3KqhHCnS6&#10;AIpQCjQkNbvxE58z5gfTfKdZnTM0ix0VBGXcse7dkjHtZ2sAPaeFyVd7gnnr9KTazBpTYZgjYhUL&#10;TKLFja/ht8Sfo5WdlXM+NZhxfEeo2bPfxHG5PMcH/cYBpBAvsCJb678SXbgQNI4e/rpGlKljHChp&#10;oaSGhpY6SnG2ONbAft+viwqM0IAwRwLfHvwnQ4E/cKNWwYg1M42rnGOAnzJR9/GC8JgU8pE17nNu&#10;oNI62YkMv3HiZayk9dNFrSZAr3ItRnumLh43uANfjy2uR4hWiiRFe40VHUGMx2U29nt4k77HiKup&#10;CRG2vcTE+fS7s4Op0tfi1t+Cdpp1pSUyDNe401Oc5kYOZO2u2/GwokzV51HCvcaZc7TLGZVYEeKm&#10;35cdSozia0Eztr3GGvzuJo9u+1vj+3miVDDVNV09de4kavNbFSgkJBvoDymoCnAYr3GWTMkm73jp&#10;bvzQUKqVxXuQpcfudt738RypcEzTiQlRxwr3Gt8XcNcMSO3Ey7oTFUdAEca9yMuNyMGVm19pPC95&#10;0HECvOKAIAFe4zVmPeVG0rHaFvfX8+NLXBwxpUp5Kfu2V7lzf4bHTKoypkWq6uY/HtxLMLmOmDD3&#10;lpU+y4v23G55hd2kZzrcFskyhIkgf0uushd2ct0N96sDHZ5V7l9vpky/JmnM/wDOqxQ0GGDQn96Q&#10;6Dt3sOYJ5slDWM/dw40GN7r7uUaZ24elMuO1clLR7YVu0nu/AfE8sSkqixAWwFhc+H1cASng2YHC&#10;sXnoJ2UHMWF/MK0s3ck86nqlAZkNiBflkvleG2aRJUBgKxnClhJeQAquoHx5h/mQlRZCST42PFDb&#10;SUnHjShttKq7limlXyogCPo5ybEUjjXtp/HiMjUat3QFSI6NkiDC4PY8gTVsakS7rXOtvHilDxMi&#10;KTAaq7kwhQfOB768xT1yObKLKfjx1lUDE408ia7koRvPlJa/e2nOceIGKIiM7vgRxA6O9OPurRxq&#10;ZTU60490Eadj35CmxJgpjbQ/DnkMBJ6a8GxMzUguZE/R2U+OnIcleJXX3wCo4s0hO0UuiOFd+Q/l&#10;kKR9XO1r1YfpSAB7O/GlsyZTWigcK5ITCuyQbucUxFZNYtCTYX42WinA00oaTjWUgOm82Hw544k2&#10;tyb8bUA2caaUYrlHCXB2acbhWTxgOrXufHip15pyE8a992FdQUVVDvfQjkVsVeZi32Nba+PFZZS2&#10;NtOaRXkaVpCu25HhzDJiJtsY/XxAhAxq6Wzwqc8ZZQVF76ci1eK1JjAQ3B7nxtxMtTQPjEVfDYak&#10;RU8oQiIgnwB4Xj1T9Ua7pv0ExnF8BV3xfETDhlE6kfo2qW2PL8diXOnjbgu3fsm7i6SlavCAVERi&#10;QnGJ66Buc3P5FhStnOFZBBNNUxRMtlT3nPgbdgPr5XRlujjy/g9PhMDl/KjQFie7W1J+u/BRdufm&#10;FqUeJrEB5wrMnjShIvx1au2SMCR9/EYxqoVFdjTTkF6+yeYGFwe3HAma8rpr3IZxFJLiRgPZx3uo&#10;pqvchtiy+YRGwA7cU9zT+kRXuR3xZB7vs8eXTbk15CJr3IdTiUUlpCdfgeOpa04VrTp217mD+aqU&#10;A3ajxvxzuca0Uxtr3ITYmzXZj9Y4+G4p2DFe5FfEpVNl1493c04CMK9yM1e6tuAPHO7rStJOM17m&#10;J8TQ+9bU8uGq2hSU17mMVpf3AwF/by4bpQHQrhXuRZa5Q+rXPLhFIh4cU17na1yXCkX5ooNeS6oV&#10;7k6GpjVd4sPhxgiaspRVtr3CbfiM58XIfotzQaR9lRmKejwmK/c+axeUL9Cpr9PMmOyPLzd5ulw7&#10;GkqV8h8ao4rQyrHqjzroi/NZoxCALT30jVVv9A50znV4umioJAEivAWFucL3Ht56vKFd89qQQeep&#10;MJFe5wJXQtzYpRMV7nFifE3tzdUSOqvc5ki+htbmqqAVV7nV9b83FKBhXuYmb2jlk1oia9zBe7XH&#10;hx2nBXuct9zzUVavckxkFweNERVDXuKHDyFnErdkBb7hfhY5iI6aRpnGK9xiy3rgazvbfUyyzk/8&#10;SNh/Dhjdf3SB/CAmgo7OqeEV7j8HAXaRa/EFIyCa9zgVv2PPVYGK9zGe/PV6vc5gWUhTzxppeIr3&#10;HOlBlz/RoTpS4ezfQXJHF9ng0o9KvgKLH16WfM17gjbwLA9/E8QRpNBROyvc8GUPuB5QitTjXucG&#10;N+/jzwEVavcxNcdz29nFOgFMinNte50TY38LcaSnV1VWvcxB1J3D7uaNVJr3OmGn7OOAAUwca9zE&#10;WvraxHH4Bq4M17j5l0GTEoFIuS6gD6+IVplQApDdYgDrr3Ajq6kV2bMxVZ/fril/+IC3JEV9g8qF&#10;r+CU/wCLXueBCi6m/CBeNE5Ne51ZbhhytWJr3OW65Jt4c1TcV7nVxt11tzdW2V7nj7OaqsV7mMgn&#10;nqtNe534W56tba9zp9RY+HN1o4V7kR2Ktfvz2ma1p1bK9zulINdFfsWA54piqKThFe5NyAYxglTF&#10;e1qya338Kc2+5PlTuZ4uA/3or3Fytl+1wI7aCjhkV7mwr+B4p/2f8dUkWTH6mwv7Y0JPJHaXLg/z&#10;fhWEPbesF1sf3qfhTFiykuG1sUb9nL1wpFje/ButBcM1z+UCmkfDKhDC1iL85x2LXc8RoGMU1srK&#10;4BjAA5jkLRm69uPkkGTsqoE1lj1UDsbcxlYm1NuKdYXsNUxrMu9PC/0ciSIBck8YWgRIr0kVnQdg&#10;PHw4FvqWwgZp9F/VzLCbS9Rl2rZLi+sY8z/mXgjsgFtOCcYw9DUr7hv/AJbO7VY4OCeuaCbqHD5G&#10;ecl4pJ7qU+Jybj/y8p5IgPrLc0L8ozCXLFKg/cUr9YPIdv0EOeddrcxQUvqPSZox/HWYBUIGunCw&#10;Y0gScZr3E/hO2PPUIXTzqU7v+BPDm4Tqtz1Gjh/xWpPQv417gv3uhF725HGyo6I417mO5W7HsfDn&#10;q3tr3O2f3bWsOerQFe5isFHu+PLU5Xud3IFzz1ar3MLNfXty0U4BXucXa/blhhVhXuYqaTy6lZCe&#10;xHLqGoVdY1JIr3EXiELUnVfEIQLLURRy2HjoNeSRlxDlonqHvmhS2sOWCFdBIr3FloRr480PCaDG&#10;yvc5poLDjxxxps17keoW8dhxgGKfQca9xHZlgjqcuV0Mo+wgdT8QRwS2J8UcKE9ivQ+g9Jj0Ne4u&#10;coV0dXgdJNCb3jW5PttY8Lb0HWaCeYtFDqgek17iqcpb48KRRCK9yBM2m24txeiNsUsSK9yCzAgD&#10;2cdJ00or3MEosN1+NlU7adBr3G2oJVA5O3XlQRNLkCTFe5KyWY8N6l11Kmi11NHOP+JD7XC7NkF1&#10;oHowprM5fskK/oLKfSvcMWpvEAALjkUDAVDREGvc7kAK2J1PLgTVU17ja4KeN7c9wpaDNe55LFSW&#10;78rWjXuYmBJ15sCKuK9zDJ2tx6KeFe5Ho5jS10ciHUMNR9PLzjT6060kGvcL11Kp6PLPXKSWkXy6&#10;evRHbwVmdQWIP/EuTBZKFxaAHbxqYsmWq9ysBWKkEjrABw91e4vkLOgc+PA/MnDhQRUMYr3MhO8a&#10;aAc9tqkV7mMqpBDHTlZ01uYr3HDB6oUmIxPb3QdRzy8U0mfR3iCOqvcu6/CB6lJhy5l6I1VT5k2H&#10;1YxCNf8ADDU30H0MOD7JHVNrjgqD7MD8q5kfURkve/l80SIC0d2f8ZH6Gvcv9gZFhVlv9fMmURFc&#10;jViTXuTPMLJuHFgVFJ9Ne5iLsDZRyjsjZV9Ne57a1r355IkVqa9yJ5d207cToFKJr3PO20d7jlp0&#10;masBXuRo3Mco+GvNEBJ6qcIkV0e3B3yxQYP1IyZiuQ8zqtRRYtST0UyOAQUlQp2+F78m3d5/8ywp&#10;BJMHYejjQZtLxWRX7dw2SkpUDh0gyKbsRhkkpy0P24yrqfo7/eNOfPtzXkTFug/X7OfQjHEZHwTE&#10;qqKJXG28Yc7GAPgy2I+nmLueWZt7lSAACD7v3V9Y1vmCN5MrtszbM942nUR/SjEe2anRSeagkGgI&#10;BsePVtAgPbgPmcaD9ZOY2T280DTgNe5g17Ac0RNOV7nNGGoPKERXq9zDIbDTsebFXAr3I7aj28Ug&#10;xTgr3I8je7YaacURO2n017kJMPpcbpp8u4kSsFYu0le9x9m318MLZejCduGNLe+VbEPI2o5Ne44d&#10;A8wzGiq8l1rETYZK6DcdSl9Pz5ZxvuyR14fOkW9loNSblOxwA+vGvcMdbT6eNlcbahodVe4EHVjD&#10;MTSHDs64CC1dgM6TBUBLNHf3wLcGVue8b0ztqRd3321Fy2ewQ8kpk7AYwNe5a/0lznSZ6yZR5ipW&#10;us8asRfVTbVT9B4NstfmEEVgHvBlqsquVMq4EjzHTXuCquiX4J1CDQCr3MV+eBwmt17nR1HKkTXh&#10;XuRZ/d1781EUpRjXuRxa1r8ep2vc7jax+jiddeImvcXWVcXFLWhWN1NgeNW6+6VqoMZhb94ma9wr&#10;X4iHTDEHwHAvU1k2MDEssSoK1gbs9KToTbwHB7mM5jb98PuSIUergannsdz1CXnskuTKLgHu+gLr&#10;3DK9DuouFdUOnNBm3CHBjniQkXvY21/PkkbuZiL9lKT9wwPpUIb05O5kd6u3cGIJ9le4L9rr3vyQ&#10;tQnCo82V7mJhZOaJmtivc4rdRblK2ca9zDJqeeNOCvc4AG1768pFWr3PFtNeVAit17mKwJseMKMU&#10;5Ne5nDslmU9uJgogzTRE4V7gwZMx4I6ozam3jwY2twEio7zK01bK9yrT8V3oZX4ZiGC+qfIdKfNp&#10;tsGK+UO23WOVwPDuCfo4KLm4DaUXKMShUKjorPPsB3qbfQ7kN2rBUqanp4pHxAr3Ac6a5yoc55Zp&#10;MZpmB8xAWF+zW1FuZM5deC9YDgqQ87y5WWvrbUNh91e4JBJNrdxw720C69yHKzs9ubBp4V7nUu2w&#10;B783XhXuNcyjcQunx48EyKXpNe4AHqJ6ZTdRsqDMuEk/zPBkZlC/akiGrAeJK2uOBDePKf53bAAw&#10;tvFPpwqZNys+GSXBYd/ubxAPUrgfWvcDfoxnD+smWVp6l/8ASqQ7XU9/gbfHgP3ezL80yG3MFowI&#10;O3DhQy3nyz+XvyB4VYg17gvuwuD25JQIqNK9zqQnbtB57VWxXuQHUr7o4tCppQDNe5jB2njSsavt&#10;r3O5CwXeuhGvClQGw15O2vcB7qvhWOJUUPU3KpMddhRHnbT7zIDcN9XIj3xyI5rbFTeCkYg8akzd&#10;+4aIXYv4pc2dANe5bR6c+sGHdXOn9JjML/6QI1SdSRcOBrcfHgZ3VzhV4yGnD+0R4Vdcca5+b57u&#10;Obv3i21DCSQekGvcMQxAW6+HJmQQDJ2VDO2vcwtIzWKnjyiFU8BXudXBXTvfidWGzGvRXuc9DodS&#10;PDjBM1UYV7kfZ7/m209nNlUx5RTs4RXuf//RuNCggsWAA7km338D23ZUk1p1KJSwSNWdmIAVFLMS&#10;ewCjU8xrLGx/RkMPbx7QRtrVTJcPq4DsnjeKTxV1KsPpB1HOPnIDoebCCeFamKzR4fUyG6oT7OYD&#10;VIASCOPhBrWoU/UuWa+oIIQgG3cca5cQcaW78Om7YK417VSrpskSNYSCxI7cjz1T9r68eaQkia9N&#10;KilyXHEAskd9bajmP32beHt20/jxkvISIjbspNNK3D8nbyG8q0a+0W+7mUldha/CddwrYRWopaUO&#10;WKc7YQrMT2Cj9g15iWDcwZhf2W49+bUBFW2U51eE4SoSaR1i0sQdBft9/MioCN72UeN+FhUTsmTW&#10;gKdEalDrQUMclRJb3fKjJuT4X41SYrDTVDRLuawB0Ghvx9Wl7wkY+dWobcvdAM4YhlmDNNVNR0Ed&#10;WZNsE8oadSv+ONfs7vDkf+bQRsXEYUsCdT48fU2RMHor1KKg6SZoxijpsNxasL0tKWESU8QU699z&#10;d3+vjJU45MwO99tybbfDigNAmAa3BoweSvT/AIXS+TVnC0q4/wB4zLcE+23tHE/PjdPTrtle/suS&#10;b8fkkzXooxWWfTtiuPTBMIogqkEhYlVFsPEfRxmqszQrGFgYICbXPPFpSzNXiBRg8j+mpqaZmroG&#10;q1jWzpEu52fwW/8AHiRxLqHl7DIyKysjVhr3148WoG2q7dlGNyV6MuqObalVwTLM0ELFSGKgKPpY&#10;8CbMvXTL0MLxYeskthe6jbc/XzyMDJk+fyq+iaPv0o/DazdSYhBX5pqaOLv7jr5hGltQNL8CXFOu&#10;+OVUIhpP0KW00v8Afx0madiKOfkv8P7pJl2r/meJUxxCdvtGQ2U/AKugHAsxjO+JYm/m1NTLIf8A&#10;CSbfcObJmt0bTK3SfLOVYBSYPhtNToLapEu74a2vxKviZkBuRrymyvUIi4QiEWFwtuMs9YLlr9vb&#10;xrjWqUMFCFQRm9uQajFI0GjC9vA8tE1ep1PhjE6g/DidqcaWUkofDx46IFemnumwoxsGcW+A4yPX&#10;KPeDbrc3VadRTtaxHINTjoiBA0PK1WazxYcG1J43mvjaPzHOp7gHnqtUryGD7V/PjDU4xuNo7KB9&#10;/NmvVKSmU/a141z4tuKo9r+2/NU3qqUsIHa9uYqjFSw9ywA+PN02TNdrGvgOMM2KyTy++w2jnqpW&#10;URhRcDXmF8U2ofKfQeHNV6sgjF7+3kCfEgEWeRrbvAcvprVchGCbchVWY4oAsZOvt8Oe016a5+St&#10;7njbiGJ1MsYliUG/Yg80RXq5KgXtxOT4y4Ozd7/71+W2Vqa58bTijkEXBtqdebFamvcbGxmIS7U8&#10;O9zxyqzXuNs+PKst3coR7Ceer017kc45DPKS73+Pjym2q17nocwUpZ4WNz2HNkTV5r3GuozBdvJA&#10;uB7eWpsqr3ML40ipvvttpYc0DNV1V7jfJjkrj9FrY83WtVe5HOOSrqdG8Oereqvc5SY/JJHYkXHP&#10;V7VXuM1TiqlDDKQxbxHh8OaNM17mBJRcMh0GoPNitV7nFsWlgB3kXJ0156tTXuSYccYRkLa58Oer&#10;017mGpxdUj3o3vHuOerde5COJzTsC5sBz1emvckxYmtITNJIddBz1er3IZrnN5UbW97nlDhW69yb&#10;Q4qQSr3N7a8c2Vevcc62spiLxvoBY81VK9xtgr4ZHCM5uO1+3PV6vck/PwEtuIDgaa89Xq9yAtbF&#10;UMUU3b8ueqszXucYZUge1RJsA7a9+UJq1e5Ekq3ee9M1wNTzwrU17kujxqGK4Y69rnl61M17naYl&#10;BJIZPO2t4WOnPVua9xzXMQjUCXsRbcOeqwMV7mCPFKWSU3YNz1emvc5VeLU8ChKaTW2v9HPDGtlU&#10;17jXHjbRJuW+p156m5r3OE2JU1Yzh7qNCNT3H0c9WyZrrXgvdNuvWb+n5FJQyiopL3aGQ3X47fEE&#10;80UhW2ng4U014ng1BisWysQEjswGo+vlgnTD1H5RziiRxVPyVaRrBKwBJ/1T4jlVAAUbNvTgaCXM&#10;vTRKhfcQTJ8NCP6eG0wLPZkCKSAfG/j8b8RrbG00tGNFrzZ0lQ+YyqXBJI07fSOCnhmb4Zm8ssL3&#10;Gt+IYFV20XvMnSerplM0C6+KgduKpqjD8VgNLUhZFOhHt+nmkrKdlVignGEY/latXEqANCym4I8C&#10;OxHETiGCYjhT+ZgEoaM/7g5uv0D2cN27mRBq4AFC5hGZcAzYqRZ2pjHOLD52IWe/tYdm404Xmyhx&#10;arfCJY3pK+EXaBx4eBVuxvw3S8E7MKoDjUzMXS3GMv0Yx4zxYng85tHVRdxpfbIncEe3txRzzSrG&#10;qTXU8PEXhjEirHGgwpcApnqPPplDoove/t5xgrJPdUm4H38PGnABwov7lKTNN+KYGhjeUJ7dO47e&#10;zgzZMrnjiZVHveA+PBIlSVpjhtmjBaYiqkvWF07izDVwviTLGgsN5FrC993BjwjHpGprAWa9j7Rw&#10;DXDEEjSIOIpGpNVRdT+gNI+PrVJWmRAi2YJ7r6eA8OPCVj1C3kYBPE34TOvdxgkY1VIikfS9IIIa&#10;lUKb2CjbpzjLUWtHFp7PjxK2suSpZJrwRNPcGQqOjcmWPZvJLJb3dO9jyG9XZwJfDx4tJIEpq4FP&#10;mH5MjkQyU6AoL2jva59vw4rsBnAk/RsWJ1FuFL6tQKTAEUmcUYiih+onJ22AVyoWLm+o0NtCvNTH&#10;8digan9XWIyows+DYDUBB3kJnqIywHtG23CqyGGFBR1XjUOgAzxreb/4Ts1C1H4R3TEbtxR8eQ/A&#10;jF6s7fqFuUsQCPz3WQn343BHxK6cFIGFbq7rkN0UEKoPs5YCtTXudR0rjzGTQqhJvypFbFe5HECf&#10;KGRm+zz1er3Mcgp41KDW4B+nlKrHTXudJIwiRbL429tuerde5w3IsY0LX56YrU17kqMI1OA4IUNf&#10;v2+PPBQFWg17kZ3pjKaeNiXBNgNeMKWIir6TXuLjBsiZsxpQ9JRlY3F1eQhQwHiL68p3sV4INe4s&#10;YujlXKsi19aIW2i4Rb2NxrrobDjZdnGlSGdW2uiL8GDLuRPTZlLOSQ5gwuvx2OSiaQGtq/LjSYLb&#10;eqoRe7dgeJyqaUhCE1jkRylkNjfiUw6pyLT4BUUlNShKyUSL+jjDBQT7oRjre3jzU0yAAMKy8T2V&#10;sujDb11HGVnN0BdTuCk3Jue5PKya0SE17j/MoY7hWxU9ShYrKWuEBFiCO1/bxU0lMycabKiror3P&#10;YdkxsYwx456yStVjuVlmCJcfRa44IG1NI4VVZJH4V7iFzHguG5bKU1Oaaoq5DpEsm9l+LE/w4LG7&#10;wAQnCiN0KOBIr3GqGLFqATYxmeJKXC4RdVp4y8z/AE27Dhmm4KNtFukp217ixwnLuGdVqAU+D4nR&#10;4bRErv2gvUsPYw7Lfhohpbp1INUDJWZTXuDzlzoH01w2GI45PJi6QkEQudsOnbco1b6Dpxe1ZlzB&#10;SsKfSymceGyvcMdhVdlvBoFgwqiiijUAABRYAdtOG7du0kRjVNIP3V7nHFs8hoTSsiFGuCLC20ix&#10;A+rjF002GyYx99IlNJSCQTXuEU6fZurOnXUXFOnU7gUrzNU0ljoY5CTZfoPL5U+lRLc47RS+1WNO&#10;Fe4bahzkxG5m072BPDhwknHb10sUa9x2OcDp72nfXjHekYEUnKinh7K9zHNm60YIfW/FM6qfS4o1&#10;7kSXNbn3w2ns4+lUDGrDGvc4f1vaQXe9/jxMHccSKZB0nbXuRZM0Su+3eAPbxovoFOd4K9xtqcw6&#10;mzhh7b8RKuBOFbLk17iarcw2b3W1JAv7OFL78gxSZbkCvcLVJmKfG+rmMVZO+OkWnp429gAuw+88&#10;TIaDiSeIpDGrE8a9wYosRYRgKb6ePGELwpWhcV7mV8TO1Y9O+vLgSaVDpr3JCVz/AGidByuoprer&#10;TXuOUeKMPdVu/wAeaLqjFGKHQnGurcf8Dz9jOXqtarCKl4XHirW5RbQWDrgz07KGOX589lygppRB&#10;HRXmUMLHg7zetrH8lZLrsRxOJKqpp0K0huBvnbRA3168jq83dZdUFcOMbKyTt+1W4Yt9KkhWETI2&#10;1Fejia+3S/fjf0R9buZ6DD44eotNHVyysZZZYbIwZjcix0O3nn8iaQg6THUKBltv0bpeq4O2mvFc&#10;Ap8TF2Yq1rX7j7uWGZQ9QGQc8UscmAYjH5zj/JSHZJ9G08jm9y91kaoJHVUzWOeM36PAoTSP/qjL&#10;CxEihl+Go4rq3Oz06rJIdewXxN/Z8OR264dhoYIVI2U6U2XKQgqFuAO9uVg+qXrfB1Oz7S9M8LmJ&#10;wTLsgqa5g11mrQPdi07rEDr8b+ziIKUgkqOPCrklawkcNvn0UqMPw2CiUmNQCdL/AA9nA6j6hMkY&#10;jil91vZ2HES0heKttHBSYpyt48yrnC6PE0hta4a/EJhWHGraUkV3xt/rcNpaQ32/HjYbIqyUV7kS&#10;TNAJDxyWB8TxOp0TjSiSo17jY+bJVJRWJ+I5sO6xWy2TXuYZs0ObbWuT/HhYSaqU6dte40y4/Oy2&#10;Da+NuKEu6eFbCSa9yHNmKpKm/ccoXCDia0qE+de5AkzJLONu6446X9eFNh0V7jXPihI019o4m16q&#10;cSorM7K9yE+K7F0NrduNk02vCvci/wA2kkAa/KkgCmSa9zCMR2uCG7crINXDyY2V7mObESy3729h&#10;5UmK2VhONe5AbECAR7Ob1TVw6Fba9xSdL8h4l1j6pYP00wvcfn5g07r+5AnvyE/Cw4R5jfDKrddy&#10;r+EQPM7KXZa0vMXksjYTieofjsr3NnvKdFT4NhNFl3CY1WGjhjp4lQaWUBAAPbpzlxm12bp1TnSe&#10;J21miGk2SIGwD5V4fHlxPQbLNNkPp3R0Ke7UyAzTE6ks+pH1duQm6rvXCVdMCsIM8vjevGdgJpE5&#10;jLVMgjViVQ6gHt9PBxOJh4yynRu3CVbOMGgTiKb6feEsD7o0tzh895qNHJ3tp/RyhHdEEVSJrJHB&#10;5ikOPd78xjEGijCDvxxf7Taad0QK4Q0yxvdAStr3+P0cwpX6auLj28qGYMxWwkCs7AOqorAX1+7n&#10;CWs3oIl1vpxpCNKp4VsI0mayt5LoF3WI5EaqmQhHG4/DhgETsq4TqqO2o3MLW5kGJhWK2sfp4mWw&#10;U4mk/d6TE1mQxM3u35GqK1/sqRryySAMTT86a98sTIDGnjrrzAKtVNnIXTvzxIUcASKdEKNSFppA&#10;CWYA+A5HNeYruQNPHjpQOE04tM12qOW2tr9XOBr2Pvk6HsOU1YxSWQk140oN9w052a1rFgbW5tYS&#10;vbSogKrqOGWL3VNxyMcSeYCGTQd78Y7tLeIiaYLYFSjHKRYjTkSasiRQjPe3e/HIKzIFWkVkWDYS&#10;Tpf2cgyVWhZ9PYQe/N4HZ604DWRYgx115A/m5iX3juubBfE/DiZwodkAxFJwQakpG6a2vra/K+/W&#10;LnGfMHU3Aum+EzL8nglP/Ma6IeFTLdYAT8EubfHko5NbptrZTqhis6Un+92qqA98LzvClsGekfCs&#10;9CGYyTNpuNgD7B48AcYiYCQwINvb4813AVsNQTpnEU48hS16S3ffZx4EcUBqKUFoExXuN4rrN75A&#10;PhxR3c0+60EDCvch1FY8gG42J44lEUlbAVtr3G41DLcnS/jxVomlvdIOw17kZsQl3e92PHwiBApL&#10;BScK9zBJiQOij6eeDfTTClajjhXuYGqSTvP1cc0VbRq417mL+YSKNhHjx0IFbxjbXudmtDKS3ceH&#10;K6K1ow217kJqthqTx0IitoRq217nD5ght50PN6adUiNmNe509Yxuq9z25YJqmkivcwozS+7f3r6c&#10;tEVoLKa9yTMPl1FyC51OvblYmmRjXuZIKhiwubjlCKurZFe5T/8Ai858WWbpz0fpnBCCtxqrTdqC&#10;xWGn3D6A9udAux7LQzbP3R2q0oB9pPypNdLBSlHTifSura35TsXMjtIe5OvMsxgKTHZXfONyNOep&#10;o417nE2F7+HPVUV7nhqdBp7ebp2J6q9zoAFmF+/PVoGK9zgSba9hywE1YbK9zjvAII0Hbl4qwHTX&#10;udNtA90m/NgVoE17nAkkDw5argV7mIm2i82KvXuS4rXA9nGlUwsxXuO01QKPBq2u/wCK4Gt9Le6P&#10;48RJRrcSnpP60zqhJ8q9zHh1MtJhVLSeKRrf69eWeVrWo9JoEairbXuT77u/hxPVZivc7Ykduequ&#10;2vcwt7t2Hhy1ODGvcyRkNIqNpcjtzwpO4MDXuKDCIzPn3Fq06rT09PEPp234rtvCwnzUffRHd4Np&#10;T617i3SwWwbheomaD5GFe5w13fDm9fCr8K9zsG479uUMmtV7mNgRY+3ilKzEVuvcxm99e3HiidtV&#10;JivcxuB9PNJ6BVQZr3MYbwOlubVica3pr3OPfU9uMr8Oymj4a9xVZSiE+MRKdLOuv0G/EqTqcTPT&#10;SFSpUkdde4BWHMJqjFqwf7tiFQfubki3JgChfd4QP70V7k4e6CT4duB8yaIjXucXI8PDlqer3Oh3&#10;t7eaqoNe546X5Wq7a9zpPtGx5s07sr3PHTXnqrFe5xIBXU9uWFewFe5xJvodeVqhNe5hkcAAHmtt&#10;USmvc4Q7TWQ66bxc88nExV+Ne5M6fbXwmpKd/nJv48L83EFJ6qVZoNJSeoV7i5kO8i414EE4UDSA&#10;CZr3L/vwP5yekGbaJzpFj8rAD/WhT8uD5sSsEdCfhWEHbeBrZI/oCmrErEKviQ/7OX36Km5T38OS&#10;ATq8NYCTO2kIylXLKDYd/wBvMl1Asx19g4kUgppsonCvRyh/eAIHa55xM4J26cWJXAgimVI01mCu&#10;w3oOxtryNUA7AT24wWkKFN1Mp2cSkAciOQV115ZI7sVsVLXQ6dzxNdQcPOM9GM+Zfjbylrsv4pHu&#10;9hNO+o4I8vgJWIGw0PN1n/y+ZMORJS4KC/qvERSYPiQN2pMSpGAOg95wn7efP+yVGi5d8q92imlQ&#10;/U3IozE+IeVdzM0US96A0YPj7OCQUUcINlFCa9xMACHOOHSHtJHKhtwRkhTCh1UfjxWzg6CDXuDK&#10;qgNcDQ8izbUanGvc7LeI8PDnq1XudM6uADpzUV4V7mAEr9XL1evc5qwPvMeerxFe5gqCP3fDl004&#10;mvci7idDxyKfivcwSA3uumvHhTwr3E9m6ExZ5wjF0bSsgaNv+A7cGmSq1tLbPA0d5cddq61/RUD7&#10;a9xUC6oAOGRgmaIdte5y3ldBygNNxXuYHbcLHx56KcAivcaJkilLU84ukqshH0g8OLQwsUZIJTCh&#10;tBBr3InTKcS5d+VvrBLIvx0PFl6YMilGeJh7V0gGvcEhp7j3h24HAkKNAvTXuQnYMb24tgxhSkCK&#10;9zD2Ps42sSBNOV7mNyGNj248fCKuK9xuqVVgVvxqljZjGvcTclX/ACzPGCY5I21ajfTPr4dh+fFj&#10;yO9ZKeiTR6Gu/tXmhtEKHzr3DaU7bYQOQgRWPy9pr3M0lnQknUcYmmE4V7jc2huvLDHClle5wZgB&#10;Ya8eSQKtFe5jI9nHcBVq9zDJ7Bym2nU17jW10kBHt44aMBiK9wNvUTG0+VsFzFEo8yjnMTtbWxF1&#10;ueSPu+qQtBOwYChxuavQ+60f4kyPga9zjg9WKvD4agG/mKD+XLXDfdqIFVuG+7WR0GvcdlsqkAcQ&#10;HGi817mGVlK3PcccCadAr3MLSbWVr9/v47op6JBr3De+jDqHP0t9YuU8yh9lBmGE4XUkGyljrFu9&#10;p3cMbF/uYV/RV7jgfxrHrtIydOe7uXLBErYV3qekDjHVFe5uD0E4raWJhoCBbmWTLiVJAHRXzpvJ&#10;7pRHRNe49LEFG3vw4SKKiqa9zi0aKAQebWZreqa9zoqqpdtTzX3Vua9yLMXPuxiwPG1A7BSgCNte&#10;5F8u2h0PEqsKemvcjSxtu+nlBiZp9Jr3F7kDFnwnFxGrEA2P18F2SX5tXYGw0Fs0Y75E8RXEL3B7&#10;c1oP+FAHQhemvqbyp6ocCg20GcKZaWuZfsiqg93W3i0ZB+o8b31y/wASX0iZGk+fD3RXeT6Xd6hv&#10;Dkb2VOK8bB1pHGDt94Htptw5TEj0jf7k5266lTqD/EcqeU+6Cp0IB+/mO4EYDhWY5xp052Wu1hxs&#10;bMarFe5xLLtvax5YVavcwF7kt7eWONOxXuYnIOnhzwwq+yvcxEW7accmrCvcxyLuTXmyeinAa9yA&#10;XkglEifum447tE8aXABQjpr3EliJOSOp2H5xpiq0eLlY57HQPoCT9djwRkhxIcGECD18ihIyP5pY&#10;rtyPE1JT5V7hzYmWdRIp3BgDccKeobKxoUNBivcwzRxgPG1wsyNG3/BAjhpaOFoxwNPIWcOog+yv&#10;cVHoqzJX5VxXFukGYpCr0srT0rMftxOSbg/TyQmFBt7UnYR7+iiPtMskX7beYsjBQ0qjgodNe5ZV&#10;c7LAacHWrVWE3Gvc42trfjYOFbr3MbOQOOk1cCa9yNIplIF+MSTTwOmvcx7dbeHFBwq817nNgFOv&#10;GZJr0zXuSqSqeN9ynseMai3iKTuIBwr3Brgw/COoWTMQyVjyrNR4nTyU0qMLizqQD9R4Pcnu9P7N&#10;exeB+VRwt5eT3KLlowptQUmOo17lXHo9fM3p96vY76as+sYzHLJNh5ZvdkhudrL8CCDxvL3XMnvS&#10;0U4K4jh0e0VnP2jJY3uy5nOrSDIAcjaFRiD5V7lqplcm1gOZHpIWJrAqK9zlqwseORVNle5wt4cb&#10;q1e5iOnfnttWFe5hvdtBytOxFe5xbQ9uaNbFe5wJ9nE6qvFe57x07cSHCt17jvhFa1JUC5svjx5p&#10;zuzRdctd4K9wcJcLwLqPkuvyJmFFno8Sp5aeRGAIIkXaDr4j28lDL3k4CBpVtT86jRNy7k1yi6Z8&#10;K21BQI6jNe5rJZRpsY9PHX7HehGZpCq0tVIkJa9tt7xkE+DKRw/3ezX+VXarJ44Eyg8IOyu4OYra&#10;3xyhnN2BJUkFQHTsPsNe4dyGaNyDuBuBrzJmMaxXUgpr3PSu19ObAmvJFe51GBIpv357ZXjhXuYZ&#10;Io1HfUDl5p5Kia9xvikNPOJV1B0I+B0I4qQ4UEKwMUtUAsRXuV+dRcFquiXWD+eUYZcExVy6kD3b&#10;Mbsp+Kk/dzH7OrdeSXou0RodjV0BX6/GsxMnu0715Z3S8XmRHXhsPrXuGRpqiGtp0qoG3I4BBH0c&#10;lW3eDqZGw4jyqDVtlo6Twr3OTvtII1twxA1DCmwK9ziW36jvy8aa3EV7mGRDoRzYMU4DXudG4tfm&#10;oDgrde5iXy1LJKt0kBVlPYg6EEcLgj+lTuPDaOPXXuI7pNnmp9PXWVMPlLJl/GGGz/Ctzax8Lg8x&#10;d3hsFbuXQvWMEE+KOuhPvBlSd8MtKxi80Mek/vr3LuMOrabE8PiraNw6SqGUjxHt5NdvdoukJcQZ&#10;SQDPTNcwHmlMLKVCINe5nBt9rhuSCMKaIr3PMgv7unG9RFeBr3OMhUG4725YeLCtgV7nEOdpv38O&#10;PaRV4r3P/9K2bGIo8So5KCbUSLtNjbT6uMMKLR1GpAJmtZDohUYj006h4Z1Bw1xDVYdMksLmFZTG&#10;4Okio/ukr3F/Hjbh1NV0dJFBIyqyAD3b2t4anhs5dNuYkY8adbXG2lj1Zo8Ezh1ExbNOBLUTU2IT&#10;tN5lYF893b3pGcJ7ou17AduOAZ0a0jG54hW8FDwCmVHUaTGF5Oh81WksqWvpr9A55wWI28Qpf0gz&#10;VQKU8OXUFgqnnSks12Hugd+IVLKONW0ilhHheFjDo46RfMrA+0RhCzPfQBQNSb+HIcFRTVLkxSq4&#10;XRrG9uLlLASeAGw8DVIpS43kDOOV6qnocy4JWUVXVIJYoZoWWRkOoYodQCPbzFJXwCYAxllH740t&#10;9XECVkREk+6r0INL0Tx+TL82IYliFPh9RtV4aMgu73+1dgNq89UV6faiF1HieK0FKfBEnzjH9K9t&#10;qDlbo7mr59cUr8RehaO5T5ePdILi3dtALcbqnGJVtIj28LDjCWokGt0N+U+hOXjTR038varkDbme&#10;Yk6k33ffxgfGnGjkt8OGRQmYHtrwE0YCi6CidY56dBTKLXKDUW+HINRi7Fbp3P7OaSkTiJqsxQp4&#10;P0ZpWkKTOvv7bXBJb4n48SeIZho6SJ5K6ZVANzua3FaQZwMYU6CKNNkjoJiuMPDSZRwSapkJCXEZ&#10;N7eK6acDLGeruW8NBSlm85vAKun383okkrx8q3jR8unv4f8A1MzPGkmL0QwyJrFjK4DAfBFvrwH8&#10;d66YnUbjQQIir2Mmp+4ccmOdtPUezpz+HZ0+y6FbHa+oqpXXVYrqAbjQnvwJMZ6kY/ikpNRO9j2C&#10;mw/LlMTxrVHTyT6dum+RKcU+A4VBEw7uyhmP0k9+ImsxcygtM1z7SSTywq4FDHh2ACjUR0yAKosA&#10;osPy4n58Vckp3+nniomrUpafA44gJANRxunxCIC7HnqrTrDh0ge9iRbw5BlxBGS6sPpvrzdVpwgw&#10;6TfZlPt0HGyTFtCu4Ee3nq9TimGKWD2Iv4cYKvFGAIV9Dys16nuGgU2YrY8YZcUja4DbvaRzdapw&#10;jpCOwtb28bpK4FTGh1Piebr0xUpYbPubw7cZKmslhcgtZR7OeqpVFSo4we44yyYgDLd3Fjz1NlVZ&#10;hD7ONtXiTOxWJr+3m4qlZFit3HGpqp303W+vlorxNZgtuw4zVuLNG3lka8vFUmsoRfDiZq8dndgi&#10;Gw+HNRWprsKB25kTEBDCW3jXlor01y43VGM+WhdCLn489EV6a9xOS4vI8nvShR7P6OWqte42VeOI&#10;8ezfqD9/PVTVXuYRmGSBBCWNuerWqvchnE/Pl8wsL+PNETXtQr3IdTi0McTMNG+B57ZXiror3ErP&#10;igWS4YMx9p7crjTOqa9yPNi5Zwpte3e/N7a9Ne4xVGYGRythpzwqk17nqbMiglb2a/LVXVXucJ8w&#10;QSg7m18bHnq3Ne5DbGF2gbgBz1emvc6jx9YA6od1/aearRNe5iTMEZAEthfW/NSK3Ne43tjapMzO&#10;y2+nm9tNzXuNsmYYZGszbRfvfmpr017mT+syxEIsl7D2gjm61Ne5xixyCqZnZrkdzz1b217kOTHY&#10;0kCRsL37X156vTFe5jnxh99ybX8Obr0zXuZI8ciKLuc7h4A81Va9zO+PBl2zi9ux57ZW69ziuLRu&#10;NsjafDjZNe1RXuTKbGAkg8phYfHjkzVtVe5JkxmGPezNuuLG3KAzVdU17kaHH4jMqX5ua9Ne5Plx&#10;Kenp2SIh7m5Ya6Hw5enRXuRqXEGI3nT2gc1Arwr3OcmIDfuex0vz1NmvcxmvPy4YSDXvcc9Wq9zj&#10;FVxeSACLsba89Xq9zEaiBWO87WPPV6vczR4rLEvlEXjPfnq9Xuc4cRppJC97fHmppwGvc9UV8Q99&#10;CDblq0TXuYGqNyWuNeaqle5ygrVX3Rrbnq9XuegqwspKgqDzdWFdHTXkt8ZajkFQoBbwYHUfQRzV&#10;emurN304Yvph6qs4ZQggwnH4xidCH1keQ+fGv+q3iB8eeIHClSHiimTEMAosQbe42NbuBp93LGOn&#10;fW7K+dqbzsvV6O4tuidgJFPsK34kU3jhRmlwGgyxzI0diJIgUP7yj+PDF4Lnd6Z1fdo3fXhapBBp&#10;eMaA/M/TSlxGAxsmq6DTS3BOw7NlHWizOCfC38OaEjbXqL/j/THEMLY/LIQo7+zkTHcJw3H6Vqer&#10;3KCbiSJtki/EONb8dQ5oNeGFTsrY1jOV6pKmhfeQmxopl3xsPYUOnG2lqpMv0scWJyyVMIG1HPvO&#10;PYWPj8eGyH0mtKEipuKZbjzlPJPl2nhoKhRukhFkjY3uTHbxPs47rVxSBammYOrAFWB78FVurUMa&#10;qAONBziWFSUsj4dXxmF0O0qe/b+HBiyViiiQKpBLe8L+B4e6JbAE4basQImq5PVDkyWuimeYXQIV&#10;P/ESdDwXqSpNOWliAu/cHgeSrUYUf0pOarlzhkWHMdNTUUtQyClA8sx6E29p8fo5IWeaxee179hy&#10;ylpBOnZTU0mJcp07sMPpYmk2pu83bbt4HmR63au9iD9duNiDsxNXqGmQ0rJxE0Ow2vuAuL/63OEe&#10;IWYKBofjzWwkKGNV0Txpxr+msL0slXDOAzhVJ7KtvEW7cWGWa95ZC5AVR4jhVcNjUARtHGkxTHGi&#10;Y+pjIS4XlCSOWQ1EiEEMFtYnwH9PKAP+FCPTHLq0eSur+FUjTYviqvQ1bq20eTSHzY7n4FzwHZW4&#10;sOqQrZwPGgQ47+3hOOGNbLH/AAmc6o5mxP0rZs6BY9SiCnyHjjJRN2Pk1sKVTKw9okZj9fNauSqE&#10;SbYgI9wF/bfkkAxS6a2UuNKzOJgrG5Ps5TXFa2V7ndO71+JGmvb9FI3f/CL24m1zVRXuYhDMIllk&#10;RtsyAqbaXOnGiscKfEca9xUU+Q82VEir8uFVQCWc7e40GvPaqd0V7j1h/SnNdT5b4j5VPGpO5i2o&#10;U+OnGS5TZbk17itXpBh9PGZMQxUw06N9tVDNr/hB78oVTSwspG2vceYMn9GMKEQhjrMT9xt7zy7b&#10;v4Eon7vG9VbhPXXuZoZMOoqZ6XAcEWmLggTKvvWJ9p15XGt4DZXuPIjzdik6zwwiPywANdBb4crs&#10;21sLI2V7jsMDx/EH87FquxIA2gWHNCK1M17mRMj00tR51e/nsdPjb2DlpjhVSma9z2YqzCMn0B+U&#10;hV6lbMzMu4Qx+MjW9ns5uJqiobr3G7LUubM0wria43RyUzWKiGEMxX/WJ7HnsRhXgTtJwr3InUmk&#10;zNgeGfM4FRU2JYaVtVosQFR/xIW7qOOBPAUkeWUkbIr3AawPqliGFwgYzHFX4MCRenXy2h/1ZYhy&#10;slNaDhB/veqvcFeqoemvVHAohBEm2PWGWmPlyxE/RqbfHhgl2RTbluVplMDyr3Awq4epfTCq86Nz&#10;jWEKD+kADSqn+uvjbi9u8IEKxFE6HDsWK9xlipsl50qDjmVao4XiTG+6A7Ru/wBePt34dIuinFpU&#10;GrrbKfEj2V7ikwnq5nzIki0udoDPTX2iriuVsPFh4cGrGdR4XRj0iqAyK9wfMC6o4XmCmStoJ96t&#10;a53dvpHD4ul7xIOFOrBA/SvcUNXjHzKEl9baa9+Nu3JKYNFrjkAg17haOsNFNURw5rwkFMRwr3gw&#10;7vFe5X424QhxTKg6jaNo6RxFEzCwhUARNe4rcgdS/wCseFx1CvZwtmF+x9nJCW6h9AeRiDR8p0Jr&#10;3BajzCzOC8g+vhP3gGIFUCgRhXuS2xeUHcWW3G0v6umtJdCumvc4rje4e81+Nrcn7ffTDhjZXucJ&#10;MZZ20cCw8OJgEzxnzrUAHEV7kZ8UMl/eGnHJFWgDhXuRpMTINido+HGVQBVtgwFe4n8RxNTIsYe9&#10;2H8eN6dVeJgTXuAXkeuD5ox2ok95/nJLj2AaA8fS4FBSRtrxVOFe4MkOJx21bTiDWRTgJIr3Of8A&#10;OYmXcDr4cTqcM4VcKr3ODY4GNwe2nfldZSMVVbVXuRpMwlUF/vvzZuIG2afSuOFe5DlzO0Ss5cCw&#10;4mNzNaU8YgCvcBvPGZ2xrHMNwBmLQUoaqlF7As2iX9pGvEpeM6eimFKU4RwHRXuPdLmDyhZW19t+&#10;VW5OJo8aRAwr3HyLOtZSBZqeRo3XsVYjhW4okxwo8ZeWxikxXRXglU3rD6pZYww4V/MBUpKDBC0+&#10;rRMwtuVvHb8eAPMLRp8TxFS9k+8ziFhtZw2SeuugoB3DTiRwfEEhoQVl893LPJITdndzuZmPtvzH&#10;u77xtwzWT1qgBPhUD1ztmuXHhcXdFutx9fCtdwSIo87wnYa9yZHjkqr7rfee/Exck/OlKLgor3HK&#10;PFy6hmYad9eMqcp0PhR6K9zk+Ls4upGnEwVBq+rSqZr3MDYsTa3fx5qTXlKJxmvcjS4ju94GwHNg&#10;xTaFCcca9zD/ADFhYhjY6cdKyaeKjOBr3MT4g6nRtw+PKkzXu/wxr3MBr0J3DT4ca2UmICq9zp6t&#10;m1uOWqwUSPKvcbZ61mt8OWFJlHUcTXuR/nSDZTbmynjVVSBiK9zi1T7vmBh9HK7cKakGvcw/N3bU&#10;6nltMU6k17kWqrkjiPvcslsqNMrWa9y1X8OHpdJh2G4j1lxiPbPiF6ahuNRCv23X2bm0+rmMPaRm&#10;2kJtUHBIlQ6SeHoKyR3FyktpNyqccEg7I6a9y9H08ZMlzpnyBmH+h0CGaZ/a4PuqPjzAi/c7lEni&#10;RHlQq3tzI2bekGCdlYZnKI3tPbls9LVQwwRw3tYAAaeHI2Ue9UT0Vhus6j50lGhdQQTuL3uTyUKh&#10;lAVdLntxMVA0wRjXSRFbK3bnS4tGh8h7F0/W55U2SngDqjGtKArk0qwBtqEmxv7OY5K9GBlB1P5c&#10;WrQbaAca1rAqPBtqSe4Ps5EWrBQEG9788oKOJNX27azmOJHClCdO/wCznB8Q8k7m0UDvfjgZLuw+&#10;laNdHbHGQwtc+znKLF4G+xIAzePKrt3U7dgrwBFetTt9+txzMKuH/LMbgeHt4gUFLEU3iakJDHG/&#10;8OYZJISw2NtHfvxhUoTsxrSakRgudwNxzF8zGQdd3s5ZKYEbDVprpo3L7z27cwy1QeMReA/jxS3L&#10;fXXhIONdSQ7mG3TkCerREBdrDw5tEqVsp4CazGIbLd/byOcSbzACRb2/DiiAoYVbTNeWEhiT28OR&#10;p8RQORHc6XB+PG0Mzia2lANcjYsAON1RiiF0kADsO/FaWVY8Kc0AVz2o3c240YhiyOmhKnuNp+zx&#10;e20odFKG0hO3Gu1ALbbaca1xmGnZ8TxJgIKON5pSWsNsalmufDQcYTbha9KYGoxs6aZfUGUlWyBN&#10;ZHQpTnZcsTYcpxwDPGN9RsRxbqxj6CCqzFWSzLD4JTqSlPHf/VQDk55nbItCm3b2NiJ/vtqj7awi&#10;zK5F2+XNmOAqdFH5UaxDXaBxSrVeaNDb4HgZKJ4UUBQOBxrNyBLUBXLA6jjwTSQTNe5HkrQ7i5tb&#10;tx0N1dSjXuYHqy90Y39nPBOnZVEiduFe5FaoudfDj0TTpKRhXuRJaktYDx44E0nSSDXuQHqmT31H&#10;bj6UTTzadZxr3MP8xP2pfbx/uqUaIwBr3McteX+xzYajbVwwONe51HiAYlmNvp5pTXRTOgThXuYZ&#10;qmM3dT25dKKXpGivcwCp2qbMbHjhRTgA6q9zgKlhYo1xyxQDTWgHbXuZPnnUWHjpymimlNxXuTUm&#10;UABjrb28aKKvo6K9xwpd1SvlRN7zkKLe0m3E+nGKrBkAivc10PxCs1QZw9ZWaWpyWiwGCjwpNbjd&#10;FEpkt7PeJ51f3KtPyOUMIIgrlZ9TRBcAF1UcMK9wmRU9z+XJMmqaq9ztmFrHnqZ217mMEX9tubp5&#10;KcK9zo3sSp09nPVRRj0r3OLWv25atBVe52BY9uaqpVFe5xcXF+/NirBcmvcw39nH6WV7nTdtDzVa&#10;r3MkYu3bTlVVRRr3JcaC9/4cTmkqlHZXuYcfcrluSBDY1E0EX1Frn+HHbUftQTwBNI3jCK9xQSKU&#10;IT/CAPuFuF23GgvqB2V7nh425qqV7nG/x56tV7mJh73LU7XuTaJBJXRIRe7ADjSzCTSRRjCvcfMp&#10;Wnq8brSPtVmxT7QigW4bJGlDaf72T60R5iYIHVXuLE2RtngNeJgANvXQfScK9zu4PE6kk7BVq9zi&#10;FV3IAOmp44imFV7nT9rDQeHG9hpwbK9zC3sGvLhzpqgr3MY1N/bzYMGrkV7nn22sR9Y5QqxqoJr3&#10;MTkKNo1HLgSJrZNe4rslhf5wpOgRXf7lJ400CpxPnReoErTFe4X/AC5d8GeoP79XUt/yfweXewUL&#10;r37wOoV7jp29328I5miWa9zog278pVSa9zpCV8e/N14V7nTa6N7eWFODCvc46W05qa3M4V7nEX0v&#10;y1OqiJr3O1ZtVt8eeNNkTjXuetcE8pTM17mKQJ+94cqJrwB4V7mGNgKiInUB17cUIMETXgMa9xxy&#10;EWGH1+4WArZNOFecQVJjopVmxnT5CvcWF76r4HgQAoILIr3L3vwNahocp9QYJDcJjURA9m6Aa8kR&#10;kgAEbQlPsxrEPtsZDrDCx/Q+eFMOMO/nwQqPtiTX2WtzYGjm81lCnT28ECXCSI99c5i1pNJuTfaS&#10;+l+w5L8zaCR29tuKSSTJwmmijjNRktZVt28PHnmKBbqRfi8SnGkBBNSo2Ci32faD7eQXMkhNzcDh&#10;cXVFUinNIAqWqqoG039p5glKtZb7bcVtvFRgVSONSEBtfk6gw7+dUeK4IzBFrMPrYLn2vCy3+rgl&#10;sXVEqHUeHVR7lKy1dtLH9NPxFBn1dipv6mpNUAmOGtona3f3Z0IsefPiwaiOG1GL4YXDikxGqi3D&#10;x2yFb/lyMs0BSrTXenMjrWg9KBQ8g3AI8eT3Hx4FKJhXfEniMkcGYMIm8BKyn6+CRpOppXlQkYTr&#10;ZcHVXuDVu3+4R2F+RaRpNRhEV7mC+pUePN1evc5KCDsbTnq9XudBXAI781Xq9zHZh215arV7njFf&#10;7R5ua3MV7mBxbl6cFe5ElAtrx9NKk417iez/AO5QYFiqn34akxE+wNbgoyNUOrRwIFHGT4reb6Uz&#10;7K9xUkC/wFuH2nb50Q17nG1xflftrU17kaUbdRqOOgzT6a9xqdysqykX2sNOKUHTRmkSCOqvcZ8h&#10;MtJjeLYefdUS71Hs3a8PcwT4QaMc2HeNNL/vYPpXuCfOCF04GW8aAiMa9yOBuNzoOLdUCKdNe54h&#10;Be3KEk14GvciyaG445M0+K9yHLHuX48TqVStBr3EnmmkE2Xpa1APMoHjqEPsAYBgPp4tZMyOkRQh&#10;y93Q8E8FgpPswr3DSYPWrX4RTVy/ZmjRxb4qOQy+jQsjoNQRctd04pJ4Ej317jiCABfx4gApFXuY&#10;32gWPfmzhVxXuR9L68SiavXudX78WpM1uvcwkX15Y06K9xvnUggr344BS5Br3GnOOC0+ZuneK4TJ&#10;78kUXzEQH+OPX+HBJk7/AHTwJ2HCjLLrk2V425sBOk+Rwr3AK6Z4k1Vl6OA6tTko1/y5IGYo0HhU&#10;pZ4zoenpxr3BPRyAV9vAspOrGgIRXucHUWvzYUauK9yI4Up7w7cdPVSgYV7jqcQbDcIgzFE7xy5f&#10;qIsQhMZ13RMG/ZxxvU4spH8WFIu679xTJAh5JbVPQoRXubpvpu6i0fVDpDl/PdG2+PE6GnnBBvYs&#10;g3D6jfmTWRvl63SVHECPZhXzSb65OrI8xftVYFtxSfYcPdXuGBSS4IOnBwlyaiAivcwyXk08ON/f&#10;ToEV7mZEQR+7xekgCmyrGvcwl4Yzf28aS7pNOQVV7kSRQ934lXiZp8GBXuYpY/dBUjjZPCnAa9yR&#10;RTtTViyqRcePHG4QoHZTTqdaYr3C1/ixdA09S34fuZIqJQMUyqqY1Svt3P8AoNZUXxAZL3tybcyY&#10;Tm2XlI2gAjzT+Imsm/p43s/slvK2lX2OnuzwELwk+Rg1BlBjq0kvo4Kn9nNMzp5jP89ytSyE3liU&#10;o48brpzDVadBIiK+hrObX8ncKHAmR61O4sju9mvE6oNBiBXucJBY3GvNpqwr3MIW/wBjjsU5Ne5j&#10;O4MQeainK9zgb209vN1uvcxPcDbz1WFe5BqVuBx0GKVtmvcT+Y8FXMuVKvDfLMk8CmWmC6EONT+X&#10;D+0WHP2Z2RR1ZXJs30rmEk6VeRr3Bq6NZxTNGS6bzP8AeilUQy+3culzxtSCj0qNt5suNlcqj7VY&#10;jyNe4KVQDY6eGnEmsg0AEV7gXZsx7EshZ8y51Tox/o9JKKWtt4xuRYt8BwbWa+9blOKkmf0oeZfa&#10;oza0fsFfcoa2/MdFe5cLgmJw4xhUGI0zBo5kVlIN7gi/fkk21wl9sKFc6Lpg27hQcCCa9x4btpqO&#10;K4orFe5HktYDngKfTXuY/C45aJq1e5xa9rc8QeFbFe50pa5Pt46rqq1e5xTcG9nEqjV4mvcWeUsZ&#10;/l1YsTNcMeWt1qaV50HMxtu+TNe4V38QDpvmBKjL/qoyL/vXlYpHiAXQtSlgd5t329voPJGzNtVy&#10;yl9r70xPnw9BU79kedNEP5FdfbcSW54LA2ete4bPpZnfDeouRqDNmEussVTEjgqb2uNQfjyQMivv&#10;zjQUrBX8Q6DWPefZWvJ7pbDggpJGNe4IYUqOSCYNA3bXuY2te9+Vq4r3MblRr34ycKsK9yOPhykx&#10;Tte50wH18tNeFe52NHtfw4i1Vuvc4sNq2PfmlY1YV7nlb3RflggGvEV7gj5Qxz5acRt4Wtw6tXtB&#10;AoG5hbaxNe4QH8Uf0z1OdcrUnqS6cUW7HMDCriHk/benXVZCB9ox/wADwT5lbG9aS80JdbI9Rx91&#10;Zf8AYPvwnLH15Jeq/YvT3c7As8OqfjXuFJ6N58hzzk+mxAMrSogWQDuGGhHMlMizH+YW6Vn7hhFT&#10;7vNlRyu4KOBJjyr3BkLGXQ6W4NqjONNe5wj3pcgA35XbWyZr3MbLKVJIHLbKuCK9xpmjJuBp8eOg&#10;xRgkxXuBl1ayBH1OyLU5bFhV04M1IxP76g+7f/W7cJM1yxOc2y7YmNQwPQeHsND7dzODkN4l/ak+&#10;FY/vTx9Nte4V3ofnCtlilyNj3uVdFdRu0NgbEa+I5CO7T67Um0fPjbJBHTHR1Gp03syxLZF0zihe&#10;OGzGvcMO0IOl9eTchUVDE17mKwS+3jxXNW217kdjY2vxUkA06K9zhq3ftzxOmrbK9zgU190/fxGr&#10;ZVwqvcS+ecsR50y3NgkmlQv6SnfxWRe1j4X4Gb3Lk5g0ppYwINCLKr05Y+HRsOCh0g17hovRX11n&#10;zFgP+bXNbGPFcMJRVY+8VXTx5jdu5fryh82NwIEkJJ2R0VBXaZuqLJ787b4tuYkjYCa9yw5Zi5sb&#10;a8yLgRhsrD1Sa9znuuvt45grCmoivcx++pN7fXy2kCnMK9zncHXwHKlMGtV7n//TtkYkNbse4+jh&#10;V3kpof1rr0+BtTKsyoSj6KbXufpHG+fEGpalIoQJC597tZB7T9PHg33+ArVCtlbplSYhlTEM1Zmq&#10;ZMPpadL0jeUztWyXsYIANLre5Y8xCsgDmOaYbr3t3NvZfiptvQDM1XjXsZyrmbHqenxLKeXpYKYK&#10;sTPJtjV5B3bbe/MkmLUxcbEY6978ShotpPw6q8amUHSDNNVKBiFZHTRrYOIgWNz8Txuq60TRPC9i&#10;hvdb20+njC9SsI4RV6Hnpx0viypmKjzDg3nHEaORZYKk67GHZwCLXHhxgjqKaiiWKBFQDwXsfieL&#10;9IUAnGNonYPKvUYKtyjnfOmY5sy5lqJa2vnv5k87Esw9o9lvYOYajF9slo+1vDtxO2jUJ6K9S6w3&#10;oklWsaVshkA9nf6+M02NKql3lC27XOnF629QkjCrRQp5Z6KGasjosKpJZpH7FULHTtYW4hsV6g4D&#10;QLeWqQkElrG/3ccDSE4K9OPtrwE0c7p/6L+ruYdcOwJ4N+0b5F2d/E34FeL9daOOYwYTC0lh9tyA&#10;Pq57QkU6U0e7IP4ZVfV0SVHUPEo6cC1oaUFnIt++xsB+fAmxrrBm+rkPlyiJB/g5cqOythEUdrIP&#10;oZ6AZXhikbC1rKlLXac7rEewduBhXZwxKrlZq6V3udNzX5U4bKvAo2mB9McuYDTrDgtJDTqgGkUY&#10;X+HEvPiru92J+/m9m2tUv4MFVF2xr7O/G6XEZFUnuDy+qae0ppzhwpS42jt7ONM1etx5Z78oRTZH&#10;RT3DQkArIOMtZiFm27teWiKrT5R0Nog1tOJ18TnExF7/ALObrwp9ShhWK9rf38aKjEWiYl3ux56t&#10;04xUqOAEW3GuqxCR0BuQ1+er1TKemSN9NR7ONLYqykqW7ac9WpqT5Ed9V4z1WKOwCX56mdVSI4VX&#10;wJ43S4mYQF3g356qTWYRkntxnbFpFkMancfbfty4FarKITbjPWYvKWKyE/Vz0VqsyRBew42R4jM3&#10;YgDxJ783FermYkve3GjFcWMLgQMLeNubTWia5bRa3ExUZganN00Pt45VZrlxO1mMGR9JCSw1PPVq&#10;vcZ5MQddN9/o/bz1Vr3OM2NMse1nA5uvExXuMEmMSyvdCSPDmqb1V7kCqxaJlPngpbseequqvcbE&#10;xNbguQRe1+epuvcxSYpCJXeRx7vhfnq9XuJasx+4MkThQD2vz1VJivchy5hpzGJHkKg97H9nNETW&#10;tVe41vjURa0Um/2Hm6rrr3G6bHY1Dbifv5WarNe40y4uJSJQ9/7OU1Vqa9xsqcdC/YOvt5ea9Fe4&#10;ztmNjOGYg2GvNE1SYr3MxzBLID7xHstymqrDGvcbnxqYEkyMee1Vqa9yOceMJ3q5J7683qqs17kW&#10;XHpavV31HKTqq017nlxiQXVjcfEcuFVqYr3IUuKXJMbdvDllGac4V7mGPGZYwdranw43qpivczmv&#10;M1nJ972356ZqxVXuQ/6wTAmOZiSPjx1PirWqvc6fGWuG3k27A8YPhNVKor3JUWYHe12t9fHtVW1T&#10;XuTf5q+1maUg+wePNE1uvczpmB41HlsFb8/u5UmtTXuc2xuvNpiQ6eIvY/dyoMVqa9zsZieSXcvu&#10;2HL9dbr3M8WOzIjeXKQTqQD4ePLgzVxXuZ0zPIhNnOyw2/H289NakCvczDMHmo0jtqO1ubr017mW&#10;nzEA5Wo1Vubq1e48rilK8O5ZgpGoB/Zz1Wr3IoxaaoF5XBCnQ+PGSaoTXuTDipVAFs3t47Xpr3I7&#10;4m6tZCBfldVamvciVNc7SB2k7eA8eXrc17klsVVYBKLmxAI56tzXud0leqTl3ckHw5qvTXuOTVak&#10;hixF+2vKjGtTXuQ5J9zWd7qfjy9er3IU+IQUbIUY6G3389Xq8fhyfhuYMUy/jH82w6Vopvds8ZKs&#10;PEG456rAkVxtfvw9nS31kVVOY8Lz+oK+6qVaGxH/AC9X+JHG1J1UYouYwpjrcCoqrcAtifDh/wDK&#10;vUbDscpo8TwCrjqom13xOCPy7cRqbijUOTspD4llKKZXilXQ9r8G3BOoEdQoinYBvHXhcRFKAZoF&#10;cxdLgkjVFLHp8OK1sap6hSC1we1uaAq1IpMuVlGweFLEd799PH6uNpp62BopMvSrAjN+kRhdTf8A&#10;geHttclCseFN6eNSa1cFxKnkhzlTNVSxofKlj911NtNf3h9PBIyRmyCpxCrwmeORZqAo0qhTqG+y&#10;UPiOD5l9CwVDA44fGtxpOpNEy6/dJ66HA6HFKKSCanxUtHE0zgKtrkiS9rEW4ZGGtdlHzIKBgDqd&#10;bW014W/lwpEp20wTjVTmMYFRx4rLT0ipUyRSMEeNfcLXsyj6+3HCmrIJYztk+i3KFktbcabUmTSO&#10;x/CsREsVPPQClUnUsQpY+NxfmWLFqAHySDI/5c84wQAqIx4baslBFMVX06zurPU0NTDTUzH7Te82&#10;09rAcyRYoPM2IqKhNrkePs5ZM6tUYjpq6hIptxjpPCcLkmkqayepiF3iSUBHH+Ir3HFjk6MPiE7K&#10;Q3kkGw0Bv4cK8xeDhE7I49PVSZWAFFC9XFOMM6QYbhFbC0T4y8gVmYGREiK/pAO+l9OVa/jZdKsy&#10;9TejmS6XKdN81XU1dWWhF7spiDMq+0kDTgEtHYcJUNuz8aArrPcO6jj5Vb5/wmtzLg1DivVrIOHV&#10;z1SL/KcRd5l2szOjQF7k3K2UDmqLh/SrGqkzRVjpSy0rFJ45jtaM+xh34OA5hRqhvWJra9Hbi/wz&#10;pNlfCmonxzGoqnzo2mkEQIWx0Cbz2PE5WTTwZjbXuTafL3SvDcQR6ezyxbvLW5IYsCCL+wcamrBI&#10;Fe5NwhqTDsNXCKKhLqu/3iAbkm4tfnttbwFe5MrKfM9dUWjgEaBRfzGvYgfDniK0Z4V7mOny1iNQ&#10;DJiVa7E/uL2+g/Ac1MVsEivcdYMrYWUETKXAN7vcm/NV6a9xU02U8EijG2IFvb25uIq0V7iopsOg&#10;hFkQAjnq3XuNOYMXw3L+GS4tWw1E6Q6slKgZ7f4ttxcDm4qqjpFe4nsv5vydnen/AJhlmYzKO6ub&#10;OpHgy+B5WKohQWK9zDnbGs0YfgUkmRo6cVqEMDMN25R9pVvoCePBsnEU286G69xD5F6l4Rm2jkw2&#10;qp1o8VU7amB7bibaj3vtKeUGG2mUuB0V7iLx/KeJZOxNsx9OT5Gu+ooL2ik8SY/8LfDiwokTRQlS&#10;rdWk17i2yT1UwzNUbRIWo66L/KwyaMp+g9xxIiQaOApL4g17iezh05wnG6uXGctyjDMVbVyovFP7&#10;BKnbX28cjXRc42m3GEk17hdRFimXcbemh3YFjN7lL/6PUfFT215UjThVG3ARI217go5e6sMZhhOZ&#10;k+TrQLEN9l/irdiDx1J0mlIWl0Yivc6zRkbAMem/nmEf77K/7Qng0Vj/AK6j28e0JGKDjRYttbZl&#10;Iwr3ER/WvMWWZhh+eIxJTuNq1CLujYdvfHgeOh8gyqrBYdONe5Cly/hc3+/jJNV8nKfeujkxN8Cv&#10;hxc0/wB0dSFEdVUKC1xwr3HzDuqOOYBIlBnGAxAiwnGsZ+OnbgqTmaHMHcOumsFCDXuCG2YaHGaY&#10;VFPIsqsPDUW9n18PfCoAoosetZGFe4A9atXkDGzimFNuw6oe7oP9zY+B+Hs4zY3y7B0pXi2do6Ku&#10;0QsaeNe4YLL2aKLFqMOXDA2sfo4MX2ik94yfDwprSWzhXuK1cSupCNoPDheZ9acOG3bXuZIqxRqT&#10;r7DzZWeNWKpFe5zapsQzt34nKtWynCZr3Mfz67/t3HLJMirahXuYpcWAQktcjw4nKummSa9xL1mK&#10;KriWRgArA/Rryi3DwwFJXFatle4CuFYq2C53xemJus0nmq1rBg3Chh/xKHJpclKnPEOivcEA5gAG&#10;5W1PEPfEGKUhkRXucJMWnjQTswUN7OWUojaKdQhOyK9yPLj7pa54lKp2053Ca9yBJj8oHuvofDig&#10;Y7aXd2mMa9xnqcWlnkEYbVrC/G1OBJxpokDCvcDylrFqsXrq5WJ3uEQn/Cvs4h744kdNXQgbeivc&#10;Ui1rKt07jiBV1J206kaTM17nUuIvtuDr7PjwtcuSo08p2dle4jKqt/meNKG96OkXse29v6OJm1CI&#10;NJ9u3hXuKmkxiroCPlpGX4X04RXFk1cYkUNsvzp+wI0qJA4GvcV1Fnup2iOq1A8RwAXOQja2KnnL&#10;d8mnBDo0mvcVtLmijnUFJAbjtfW/AE7YLaMEVMjV81cp1IUD617jxHi6uPdbhT3OnbRtqiDXuSo8&#10;XMce0nvynd1oKA417mf+bXbQ2NvZoeaLVLAUqr3OziX7u76eNd3FWI017nNKsW78bKapr6a9zmZw&#10;wtfjcGr642CvcivUICdh48E9NOhRNe5iaofuL8ciaYUvhXuYpKm4sTr7OWCKqFaq9yIZrnUcUxW9&#10;ZUIr3MDzC5288E9NI9MbK9zEKrZ7znty+mnpPCvceMp5XxXqLnTC8j4MC02JVCR6D7KXu7H4Bbnj&#10;F3cpy1hdw5sQPaeA9tP2tuu9fQyjao49QG2vc2UMg5aoMk5Tocs4QPLhooUgjHYWUd/iSecwc6vl&#10;X76lkzJn1roUy2izaCQYShInzr3Lf/S9lj+qmQVrqlfLqMRYySEi/wAFA+rkE5mUvqgGYGIrDHei&#10;9N8/gJApprmluAmgHbXhoBVDaV3W7eHbgPWTqwFRioHDCoixq0e1ve+vnP50qhkSS49t9eWkEwoV&#10;qcYrEYJLBV7DmBJELtMtmdxYsObUruyADAqihXIRs6XkF+dJPGkNh+6bHisq7zrrRSKw+UIypj0u&#10;eY3qIwdytYsb2H7OItZ4gVsCpRhQ2LXudeRpa7dIUmUiO9r/ABPHEIIxT91PBOFeZIip3fXyK1Ui&#10;iSKnIutrf08XgKIlVaCemsZjUtdRuvzEKpRumkY3bSx7coroFPjoFZlXa1z93McVfMAKUHt+9fw4&#10;4Wkzq20+pI2gVw2ldE0tzDLi08ZvEwAUn6Tyot0+2qFI41kBcizDnOnxlI2IlJLNrc9uUXbTt2Uy&#10;WyoSK7LOw9zuOQ5MbSSIwsBcn8/hxQLQpVI2bPSrd0RXYZ11A79+Q6mtk91nfUnW3gOKEshOFKEw&#10;K8GuLHkWTEWRdyMGsdeeDYO2nQjVWQIAdRxknrtTu737jhpoIA6K0pBFejRD4G/IcuKoilDexHhx&#10;lbII1Jq6QPOskSW9xvq4Wb1ZZ2p8s9DazBaeYx1+aJY8Mp0Bs7ozBqhltqAIgbn48FG71qty5C48&#10;DfjJj2T61Fm8t33NuQDBJis6qjzD2p3/AGcJHSx0lBSxUNMuyKJFQKD2Ci3BC8rvFlQ4k1iKpspw&#10;FTOZGqmuQhNhxoJpqINe5wWoPidfDmopw4V7kSSdm+zoRx4CvadVe5Eask7r29o46EVtTeMV7mD5&#10;27E8c7ujAtCvcjNWOzW3dvDjobqwbSnhXucKipZlsp15tKINMJSAa9xsM7sNl734rin0Ijaa9ziJ&#10;lFwe/NxTSrgJOyvc784sLjw9vK6acSkKx217mDzjcqD9A45ppxakpEnHqr3OhUNbZ4ezltNMHTEg&#10;RXuZvO2HZfQ8b00+gHbXue3KNAe3NRThFe5IgZm/yZuTyhwr2qK9x8hxakyth1ZmrEiPIwunnrZB&#10;carAhkI+u3FNhbqvbhDSBJUoAeprQMrkcK9zUjxjNmJ59zFi+e8YbfVY7X1VdKfjLIWA+oaDnY0W&#10;ybNCWU7EJCR6DGgaFa/F0zXuN17E+HPVuvc9p2HPU1qxr3OJAPcc9SkGvc4nQWHN0yrGvc9YsSDz&#10;1NzpNe54NYgNz0VfbXuY5Ae3bjgp1AT617kbUNoOO0rFe56xGtu/N1uvcypobDjZpo417jpTIp1v&#10;tA4kUaRqE17kXHovOfCqFbWlnaVrexBcE8U2yo1q6BHtpNcnwgV7j+7K0hN78KxsoJgQK9zgNBcH&#10;vzdar3OBA8bi/s5YVYGK9zgGtoObq0TXuPGAknF4fMtZDuPwA14iuDCDFInhKcK9yd09d5MtrUW0&#10;qZ5pb+27HXgjupQoAcAB7qIb86l+UV7i0IIuG78KNYVRIBXucLm/vDTlgs8DTte5kQhSb/XxOTO0&#10;01E17mCUkj3eOt9dXr3MQZfsDueOKAr1e5xYWuPHlAJrYr3MZ2+HHNNNEwa9zgx967HQc1FewNe4&#10;rcqOInqpCbbaWpYn6ImI562TDqaTtmXE17gB5YIGV6YX/wAo0rfex4L7xWIoQXx/aV7jqQSNfDhV&#10;RVXucGOh/LlqsMa9ziGAFydeVrZ217nTAk3PLTVtUCvc9bdb7jyu2mRjXud6oNh7DmqeImvc6RQt&#10;zy1NlRr3PEgacbNUr3IxBYe3joMUp1gV7mKNCaqMqbbmGnLlQFUKpr3HfI9vlcSv2+cfT6uEmbfc&#10;n/FFN5rtR/iivcVrbBbb7eBYUFVDCvcvD/A0nkkj6kUBNhHiNFJr47om/o4NmkBSkj+8HxNYj9tQ&#10;hi3PDTHsJplxQ7ZIio1tIB+XNhyKB0Kh/dBHh48E7bKhGnYMBXOhbk0nPOVyVNy1vq5mkh3J4j6/&#10;48PfvEKFJ0YmoruImLR+6PaedaE7mFrDw43qKfCRgKfUAK4xl2FmN7638eRog5YmXQHjLREmKQKN&#10;Oj3CjbrbmGRYb7jqfDiZWgHUSaaBqQgdrjS3HrJ8XzeYoKFLhZhIjA/66lf28EuWvF15IMgbNlGV&#10;ustOoVhgoH30hOqmym6d4pWSKG+XjE4Fr6xkOPutzQMzngC5R6tZ6yiAduH43XRC/cATPwHZyNKy&#10;Z4mu8Pe/mWGHTtU2n4ULOFVXzuF01af92ijf/kJQeJ2YEA27cAwNMpxqfxE48dopK+OxMVXGB8b9&#10;xwVWZ1SD0UK7MTqR0oNe4N9wp3L3NuRg6JUfOosNe54Au2vGaqcK9zuRgToNeeFeFe5wB2rZh356&#10;t17nk3W17Hnq3XuekJVbk8sK2Ma9yEzC1z347SgCvcjt72nt8OPJp8YV7ibz9FJNkSWSLvS1EUh+&#10;Ava/58EGVOd3ceYo8yhQTdAH+JJFe4oaN/Poopg196o1/q4NX4SsxRS8NCyOgmvckkhdDwuIpFtr&#10;3IzhjdV15uIpUK9xkqAQpAOo14tSaMkY17jDhkiUOfvLFwKymVmH+sDbgjd/aIo3fT31p/iqI9K9&#10;wVptwbU3B4F2xFABNe5xI2rfw4/trde5xcnb7vbiZB8WNWFe5HADC/e/LqJBpyvcwSKO4+jjcSKe&#10;Br3GitpDX0NVhvb5iJlH02uOLGVBCqMmXA0pK/6JBr3BL6O4s+JZEpVf7dMGha/tQ2/hyOc7b7l7&#10;DjjQK3kY7m7URsVCvbjXuCls3R+zgYAoBAxXuYH2gaHt48b+0xTwxr3I7LclwdObJBp2vc46pxz7&#10;dlbr3MBYs1ieWCumnQK9yPOABr49ubBpQg17mbA2T+YLBLqknuMPaG0PHWnO6M01cg6JG0Yj0r3C&#10;v5epRlnqBjeUx7iJM7RrbuA2lv8AgeTLcnv2kr6QDU63i/z1mzcbSUifOPxr3BSsp76HtwKaqAFe&#10;5xYtfaTb6ebONOCvc4naQSeWr017jnhCU1TJLhdWT5NUjRsPbuFuVEpUFAxSO4JQAtO1JBHpXubD&#10;P4N3VuXHehdX0qrpN1ZlSsloyrHUQv8ApIrfUSOTXu5cQpTYMg+IDz/UGuQX1IbvC0zVN+gQm5Ql&#10;cjioYKr3Lp4WYoCTya0pUrbXM5Yr3JUagq3gTxc1KZ4Uwa9zEL3sp04nKpNWr3MflWa50142BjTm&#10;qvc7ZQTZje/HT4a8Ca9yDKbSEqNBpyh8eIpSBXuYUJY3I41EU4RXuDbkCXDMw4bV5PxkCWixCGSm&#10;njfUMkqlGUj2WPJh3eukrSWtszQXLzmWXTdy3gUqBnyNRKyMvTtb7QFx9I5oQdYek+I+mf1bZ86C&#10;4nBJTxUOIVD0astg0Dt5kLLfupjI7cx+z+xFi8pI2E4eRr6s8ozhO9uR2mZNkKKkALM/xDAz1yPf&#10;WWnlE8CTDTcAbchOgHurqeR5ATtpEDNZuRmUEccmlE17mMtsPw44KvE17mBzcXtpflacFe5xuToO&#10;x5qt17nRXXU8rNbr3IE4uPd8OOppSivchU9UaSvSa5Fj4fHQ/fxchwswseVLFt94givcb+mMxyR1&#10;Sq8rzMWpsXUzQN2G7vb9nDd/BQKeONGGeoGaWCbgfc14VeWyvcNta43E6L34jOnGeNY87PWvcasV&#10;wWjzJhNVlzElDQ1kbLr4N+6w+IPF2XrUhelOAmjK3uVWTiXkfckz6cRXuGL9GnUKfGMiT5HxiYS1&#10;+AztSSbjrtQkIfrHJMtAGHSngcR8xUOdpGTi3uhdtCEPJCxHSdor3DpKVvpwZrFYyGvcxODu3DjK&#10;DNWFe5xNgNeWIrde5jY35RB6adFe5wLWGh7cVRVor3I1nuWvpxOQBtp+vclUriCYS+PhxCrEzTCx&#10;qEV7g3xYVhPUzIWJ5AzBc0mLU0lLKP8AVdbA/UeSLkz5J0KOCwUk9E8ajXv3Mkum7xn7mlBY8wfn&#10;XuVlejDMOP8ARrqlj/pXzxIRNhkztRFtBJCW91l+kWPGMpdOV3RZIwUSPUcfWs3O0uza3lsGc+tR&#10;g4ka44K4g17lpxL3Nz7vhzIxKgRMVgbAr3MRNgRa445V69yO5Zvc7DjWFODCvcxqlhbjZq5Ne5yO&#10;gsNeVJrVe5wIvqBr48bI4VavcwSsq28PhyumKfSJr3OCk2AYfRywqxFe5Np5pqaQSRHaR25dBTNJ&#10;FgL217hg8n4lR4tRSYXiqLNBUxvDNGwuro67WuDp24OsvuAwqCYFRLmDKrdQcQSFJIUkjaCDIr3N&#10;dbqb0/q/SF6qMQyFLdMuY5J59E/hskPurf8A1W937uD3L7o5XcgE/s3MR512QyPNk9omQIuxi+yN&#10;Lg6xx9RjXuGPpXVxdDuBAIPw5kZMioRcEdVe5JZgD7o5oCk9e51IFZLg83sqwwNe5BKXRlblzSmc&#10;a9yEUEZ81dCvjy4VGylYM4V7hF/UdlebI+baLqxl2PbHWNapC6ASLbU/8TH5jkI75NjLlozFtOyA&#10;4egcD6VlluTejOLZeXPfckSgno6PSvcGXLuM0+YMGp8XoGDpKitf2e0ffwZ5ffIv2w4OIqLL22Va&#10;uKbUIINe46yWJ+PD8UWivcxPtUXt34rGNXGNe5DDa6cUUqr3Mqkk7bacRug03Fe56TegvH3vrxIF&#10;aTqJqyYnGvcBfNlRjHTfPVF1ny0TGI5EStVfZf7RHsYcgjfjJy8gXjH3oMnq541JuXobzu1Xlj+M&#10;glBPw9K9y6LpZ1AwjqJlKjzPhUgkjqY1Jt4NbUcMt3s3OcMBSsFgQR1jormpn+TuZPcKZcEFJ9o4&#10;GvcFNQEUWNjwe6tWBoAmvc4yB77jry4I2V4Gvcx7G7bdOKfDV69z/9Sz2YtNUfNyOQ1rAA6fdwgg&#10;0Pqrqy58llvJsuRcJoIJaWSYzPUSwhpS5FgoY9lA9nIVTPEJfMcaeJ9vDFlI6ca3TxhGX80VuHR5&#10;fpoy9NGxaKIr7qk/asP3b8Z5cXjSo8iNGJIvuA04r+77tvu9a3Qv5f6GYxV5ZfHMWr4KeBZBEYC2&#10;6Q/6wHgPjzC9fMbykgXN78tp/hHCqzSiwjpjgsNQIvKM7Pa2mmnh9fExXZpwqiLtWzquw6nd35cN&#10;kbcKuBNGjyf6Z89ZoihOVcJeoaoSyxpGfc9m9joBwPMW6v4BSFlowZiBpbQcfUgDj17Nv4U8BFHM&#10;6bfhzdTsYhhkzg8OFbgAwY7yPqU6ffwJ8Y604pVFkw9BEp011PPBekYD8a1po93T/wDDn6YZe8ur&#10;zLK+JTr8NkfbsADc8DLGs8YziEjR1NS+xhqAbD8uWJmrBMUcrI/QnIGU6eM4Jg9PFJGTZhGC2nxO&#10;vENPikKG7uWP08rVqG2lwSokULDEFDWvYWtxkq8SeYEwt3PKkTXqVNBhCwe5Mlz7R48b6jFZNgi3&#10;9hblAa1TtBgkW/z1Tub24npMTkje3fvx2t0pIsKjf3joOJqtxWYSK7HQ+znq9SipcLiMRUA/SeQ6&#10;vF59vfTnq9UymwqFSSBrxunxwrF5ieI156qzUuLCgX2vrbtxPzZgTf757+PN1unZMNsoC/dyI2LQ&#10;Hs4P8eVmtExUg0hFt3E7X40xcohHw9vN02VVMipgovrbjNLis7punP3c9VdVSBCq6W43LiQLkO1h&#10;z1Urn5fw41VuLKpA27we1uWitVmjT6uJepzESxG0LbsDy2mtTWVYwO+vEzV4+26ynv3txytTWTmG&#10;pxvfThN/vfnzdamvcZ5cecRFVBHxvz1ar3E++NS7mLnS/t56tV7jLX5hiZSiEBvbz1NlVe4nhi7a&#10;3YEHXXnqaJr3G58VRC0isNebqte4xVGOx7iH+z4nmq8VTXuY/wCe08dhCfteJ8OVNU1V7jLW5kpb&#10;2eRW+vmhWiqvcTNdmuEI8cDk66c3PTWpmvcZTjaSJu8za3+see1RWga9xmqsdDArb4XvzUivba9x&#10;gkxYsCm62vGSommzhXucJcVeNhZubCsK8Nle5FlxoWuzHT28bJiq17kH+bixs2nNiavNe43SYwGb&#10;YGueWqgVXuQHxTaSym55ueFVmvcyNjgVN++xHhymANVC69yA+Nq53hjxwwauFTXuRpMTaRb7rcpW&#10;q9zGMUQWZW5sGK1qivc5jHDtsDc81VdVe5gGMG9gw15aatqr3MH802n3jflKpMV7mdcZR0vC1j2s&#10;ebqoNe5Bav8APfbu8eeqpM17mR8QdLgG/PVqJr3O48RshDGxHPbasDFe5I/nafu6H4Hnqc1RXucP&#10;5rsce9fxvz1MV7mePFi4sJDcn28soTVyIr3MwxDdIDG3vdubBrU17nf82kjR97e+RYKDxoVqYr3O&#10;VPjNyEmNrcUjxCnkqmvcztjIijIBvc82RVZivc4R4uSA7tx0CacBKq9yX/NljIIJseMEnhVSo17j&#10;tHi3u7bnTldle1V7mZcVN9xY243jsr2qvclx4we27T2Hl5NXBmvcmLiCkbtD9PHgZq1e5kGIDZYt&#10;p8OWq1e5lFcXTapHPRW69zzYj5YAck29vPVWvc983IgMzG9+w54VcV7jZPWLXboHa19Lj+PPU1ON&#10;e461NdNM6KXPuKo0+A8eaq817nCCr8hwRZmPcHxvz1er3BDyZ1Azb06q0rcn1RpWY7njJJif4Mt7&#10;ctNPpcKK4OiyAq4uOWDdKfVngmZhHhOb0XDK77Jbd+jdvaGPb6DxOUCcBRk3caqaqnCopFuv3cOL&#10;lzqBDWUi1mHVMdXTsSokicOu4dxceI40UxjRolU0kMRytTVJNhZvjwWcDzfBUKiyuF+k/wAeJh4c&#10;RxpyZoNcw5KZVZoYyxHgODblbEUTFVxKF2YsoUlT3A7cNWVHyqwFFU6r5bTFsqzZcxGNDGrmQCRb&#10;2b4HwPB9gx6nmTaDvJFmB7/Vxel4p2VSIqtfGukFZHUmaVPl18y8TRj7QH+L2HmcYxtksHHl20Ua&#10;W4rFws7DTMajTXVdJMNniElTRebV33GR2LbvpvoOcxi8AYMy2I1B4x36zxp8CKwRdLgsBjpmZnb3&#10;WG2wH1nmGpxwbd8b6XuNvKlwqBBNVinbBukEQn/0miWWW2wNIDex73I78XvSfNFL87VU87XkldSq&#10;E3+HEtw0XAAlQVh8aTrBJwojX4lHpwzNmTLOWMQyxhm2PDBOk04G33WAYqPhp34RT8S7r9lKu6JU&#10;eNdMsRhxTE8BzClKxhk0iqUQ+ZE9u7KD7w4H2GO6kmiFxjUdR4Ucz8Cf0c9bvTz1jzdnPqxhzYZQ&#10;5py1hr0dPKAXaI1BZJGIJAuBoO/NY+KkzK+O4nj2KTxNU4pM0szsNxLHtbw04YBRgCqCtoIAAWHM&#10;E+VaGrk8zEGM0ttbaKR9A04pmK2TXuOtLguDUS7yiR2Gl7ctNV2V7nGXFsJpx5cbgn/U8Oa2VSa9&#10;yLJmGKMWgBYnxPPVqa9zJHjcje9YC3gOUr017j/h+IQS2eTtfUc9W69xSJVru3xN7o7cvNOTXuZ4&#10;MSSSRg1wRy9bmvc4S1iyOWvtI07dxzRr1e4Aucem1NV4gcyZEqv5Jimpcr/kpfg6jQX9vLASKQuJ&#10;IxTtr3EhF1MzDl8fJdTKBolvtFXCC0LexjbtyySWzNJ+8CsFD1r3G/NOFZezmq4zg04iq47NFVwk&#10;BwfAOB3HFRIdHX7qYWnDwV7kbLnUitpKj+q2ff0VVcCOoItHKB2IP+LjKFFsxTsh0QrA17jlnDJ1&#10;NmCUY3h0jUuIxqDHUx/vewOB3HHRC+o0h7pTX2+de4xYH1FxCjxFcuZ6VYKrQJMNEkHgQeJtRThS&#10;xtaXfu217i9zBhuC5qo/kMZiFTDb3JL++h8GRu45crnA1tTABkV7hfc0ZcxHLsPk4tGcXwhT7kw/&#10;y0PwNu4HG1A0kC9BKVD1r3IuFZgxfL0ArMNmOJ4X8NZIvgw8bcbTtpUhcbK9wSKHMmCZow51pysy&#10;MLPGw7HxBB48HCrDhVC2lyVca9xC1+VKnCZjiGT5fIJ1anc3Rvgvs42RGykSCpA8WIr3MFHmulq2&#10;OCZih+XqDoUlF42+gnTlu91YKqxQheIEGvcx1GW3w1jW5WqWo5Dr5ZO6JvgPZwwbWtGKD6UlUVNY&#10;nZXuQanNDxA0GaaUwbxsY943B7m/DgXodwcEVUBLmKcK9xopaisyfOarDZWqMNk72Nyl/HhvZX6r&#10;BXSg07pB217gu4RnSnrIUkjcMGGhB8fjwaLu0XIlG32UmdakSnbXuKiLH92rmx9vEQeIwNIQCNte&#10;5ylzHu/e8eVW5Wyg17kb+sa3K3F+Ji8Rsp9LBr3IE2OsQddfHlC/005o07a9xP12MnyyGJ1vxN+Z&#10;1CKoGw5OGFe4HWP1M0WP0WKA/o6iPyfoYdvy4Hg93agoccPI080YGAr3HiOsbUN3Fxxat7Ts9tGR&#10;XJxr3MoxCWMWv38DxC7c4iauCDXucPnXb7RvxGX08JqjkDYa9zg1YxBHblDcAVVACq9yNDVgVsZc&#10;nS5040bgmvOK6K9xF4JM60u/dcu7m318YD5UmrpUQmvcUUdVa5JsfZwuUZpwGa9yNNXEtt8FuT9A&#10;5StE17jFhTBoGnb7Urlj+zl4gTVBjXuOrSPe4PLDClScK9zxkkFrm3Nx0U9qr3JMdZLFqO/t4hcY&#10;S7towt7tduQUkgivce6TMdVTEG+8eI4FrrJ0rEp21MeW75uW/hd8Qr3FTSZopqhQkl1Px/p4CLjL&#10;FsVM9nn1td4AweivcUMWIFgAGBHA+pqKHCVasRXuTEqwbMp1PGSilgd07a9yZDXk6OdBxMpuqhWs&#10;17jgKhWUlTxNpilExXuQ/PC9teKNM14OV7nNqvcARyoRV0ma9zD8whuTy2k1aTwFe5hMrH7J45Fe&#10;Ir3OKy2f9J483FUivcj1Eqpe3jx1Ammwsca9yxr8Pfp0ZcVr+q9bDZFU0tISL6n/ACjrf7vv5j52&#10;gZqGW02wOzxKHSeAPxrI7s+ykOzeLG3BPkD8z8K9y7npBlAZ9zrRYLKnmUtPaeoue20+6PrPMFLt&#10;5LQKyYkxh76lnevMBaMKAwJww4VjkYohK8uJwdEoaFaSwjCqF2r2Fu1uQ07i4SnHHaeisKn5cOqm&#10;ZwJQHJOn8eOq4hE7sI2IuLBj2/v4nWxEEnZ0UiWnQIG2sStoCmvIc9WwlEMS2Ht/jy3cxica0gDj&#10;WYMp94/RzCuJCJvLR7XI5VTM4xVlJ1Vy9322vzmuMIUKs27UnT2+HL/lyD0U0W4PpWMrG1tx7chP&#10;jBEiyg2NtQe3LpaTBSae0AispiYfY15hq8Xlddj6A9iOKW2UjEcKcS3xFcGja3vDx5E+avqCbkan&#10;j6kim1pnGu1S2vOMmIfolRWLMPaeUS1JgVpBmsgAvcm3I6Ygtw5a3hx4s0rKSaxk6XAvz01YguQd&#10;w7cZCDVY1VlXaR8eQpKt766i3FDfRVo1YV2yD7a8iNUzyOTHYe36uLICeutkRhXGx5wkrmuWUnWx&#10;15TBewVcEKwivCMge3kM4lukPl23dteWVbaMTTKkaeNZUO7TueQJMRkW9j4635coB/SvGSK727Se&#10;QpK5WWz6kmw18T2vxAQQaTiQcPWpGwd7XHK4fUnmukzZ16hy7TgSw5IpAhfUr83VqHdR8USwv7eT&#10;Dl7CrSx1En9sdn96k4H1NYxb03Sb14I2BMz5nZXKBftSEW3G/wDRwPI68yXL+PCwtRsqKVNzj0Vn&#10;5waqZWsDoebCJpPCVGvc8lQxG5W+jmygU4pIr3Iss8gcqTx4IilAbAEivcxvKptYFSBfvy+mnCAR&#10;jXuYPmGkNttgOb0xTCuo17mFyGYMpty4wq4WRtr3MZbU2I5atkztr3I7vaxte/LgUwt0Ir3MTvuG&#10;72cvEVcrChXuY1mZnAYn48tFVRHCvclEhV8wC5HbjdI3SrYNle5iUC+mh8eWp9IlOJr3Oyyixbx5&#10;qJrwngYAr3Oa2v2+/lDSrV117k+BbAlfDjKqZgnCa9wCfWNnim6bek/OuZF1nq6RMLpwTa8tY4Rg&#10;PEkR7j9XJm7O8tXmOatRsQdZPQE4++mluKaQsnogete5rO0NP8pQwUwNykag+Hhzpu6rUonrNBZI&#10;ivclC2oPGDSgiK9zi2h+HNUmIr3ON+bp2vc9pe/NVUeKvc6NxqObqwA2V7ngQfDnqqtMbK9zHISO&#10;3Lin2xhjXuYfG57cepQMK9zq9+3bm68a9ztTY6cqa1XuOtNu2+BHx4iVSReFe5xrCzZopobALTUZ&#10;bT2uxHHW/wC4k/0lfAUTXKgThXuOwC3B4hojr3OBIvftzVUAmvc7LXWw56tHCvcxki/vd+WFVBwr&#10;3MyTtS0VdiKd4KaUj6SLft5op1lCelQrSPFhXuLHKNIKbK9BEp7RK31tqeGF2olZ86BdwuVnzNe4&#10;omNxfxHCnE0lNe50Ab2PHQdOyt17nG4UX9vKkzXhXuYjY9+WTVQZr3MJGxtPHilIK62a9zGbqbnl&#10;6tsr3OF+5vyilHZVSJr3PG5HvDvxKSaZV4a9x+wtzFheLVJttioKs/fEw4usyA4Jpy3Gp1M9Ne4C&#10;eXlaPLmHo2h8q/3k8Ft0AaOLyCs17jqzEm1+/CSiuvcxtYm58ObmvAxXuYCSradjzdOASJr3ORYg&#10;A3ueVqkA17ngzbb81EVRQivc7Z2Yk308eWAp4AGvc6FwbnmzWldVe54m/wAOUimAK9yO7MRYcfil&#10;egV7mKIr50ZvYq6kc8BJxqihBr3J2SC6UuIhz7xrXuP4cLM3jUnyq2aYlEf0a9xYvu3+7qOBKgwq&#10;Ir3LrPwQqrycd6lU27VqrDCR8Ckgv+XBnbKTKAR/Dt9TWIvbIJtGMNiTB69RppxJWZ0I7APp7e3N&#10;j5JfMcKTfb2PBsp3vBoTsGyubYAAk8aSUkbqhn1BfSw9nJSSKGII04tT4U9NNKSP4awsGZRvHjzF&#10;IyAkjhZqWV9VeSI21nOx0CdyPYOYtym+lwOL1eHYPZXlQRXo1kjPvta58deNNTIbbl0se3CxxIWP&#10;D7682kcad10b3x9Y4/ZOrBSZooajaNJk7/Tbhvl9yUvJA8uqaYdRA9ZpLdQqJ63IONUaGxeinXb7&#10;boeaM/qywObLXrM6t4BVsHaHHqptwFr723jT6DwnzdOkEK26q7sZasOZbaKHFofAUs8pyLLlbDJF&#10;Fg1JTMPrjXgGxzJDOsn2gNbcj3TIxpaU6hFKAXtrxIZ2xA1GCSyzRoskM0ckbKLHv2PBHl6Ag4Ti&#10;ONCfKmglcAnFJBmu+C1FZoFl77gD+XADdDS4R11Hjn3Edde5kBsb8QUnr3OFwQDy0VavcylXJFh2&#10;5qq7K9zjvYDaTz0V6K9yNLI26xF+PJFKEivcwMbH3vHl6civc4MLN7Ry1ObK9yFjFO9ZlTFqWG25&#10;qcnX/VO79nDKyUEPoKumlVsvu7htR/pfHCvchZSqDV5copmN7RgfdpySrvwqnpFKsyR3T6x1z7a9&#10;x+JVrnhUBIonFe5FfczWvywwFPivcbZgGJHFCcKXJMV7iOxWYUmYcGxEfZ3PCx+nt/Hgjtxqbx6f&#10;dQlt094y6jqCufZXuDHIpA2dyBbgcA0LI4VGwM417mAsSNv38e0xjTkV7mKRm26c2EgY1YV7mIEn&#10;xtxtQmna9z0o93Tx44oQMK0K9yApdKhWc2UEX4mGG2l8AiK9x46MVD0GI43lyfvFOZlPhtfXThHn&#10;zWpKV0X7yoDzbTyeKYPpXuD07hkATQDkaoPTtqJAIr3ITEk6d+NmZpQBFe5hsb25vVp4U5Xucg3g&#10;2oHHQdVar3MDgffzeiKeTXuYpFDHb4colUU7MV7kOEmGoVx4Hm1DUKfV4hFe4BnWGA4F1Xw3NCaR&#10;18abvZuA2t+zky5a7+bto4ipV3dV+bsHGOKCY8tor3FnHILkqbA68JFJNBgivc5Mvm3Y/fxvZsrQ&#10;8Ne5icE6W5eacFe5xhlaKqWZbjbYj6uNEBNXUJTFe5Y3+GP1FOQPWS+VzJso840BYC9lNTACwP8A&#10;xIi/BrlDpZWg8Z0ny4e+sO+2zJf5xu2Holdq5E8QhXymvc2uqVw0KFNTbXmT4BSBhtFcBnElJM17&#10;k26204sCqSCvcwPcWtzZNOCvcxStbxuTyhTxp4CvcjI7O1j+7xrV008RFe51JFexI0PLLAQkddeS&#10;a9zB5Z3dzb2cRhSjTmrCvcU+V6xsMxZGiPuki54KMufXZvJWnZ+O2ia+b75sz6V7mvj/AMKHujMO&#10;WepnT/1aYACFxSEYTiO0WHmQ3aNmI/xISPq4b762QdQh+DGwkbOkH5eldqvpR3k/mmX3OTOGSj9o&#10;gHh/CR7gabaNWheSmYbVViya3JDak/8AIV+UyNJ8xDHUw2KuoII+PMaFkJOM+tZ4xoJB6acuYCUU&#10;7e/NAzTsTXuR5SLfHlxTqa9yN7x5uadmvc6uVOnPba3tr3OYvxg4VWvciut7/Tx4GnkmK9xpqIiX&#10;uo7cfTEUZoMCvcSGd4Kx8GpM0Yal63B5g7sDr5V+338PUK7xHXwmhLlakhxTCz4HUwB/fV7hussY&#10;3S5iwGnxalN0njVzbwNtRwvXqwEQRWPN/aqs3VNq2pJFe47yhlAYdxqOKmV91idtFiOuvcReTcyH&#10;pF6hKDMCOEwzNS+ROD2EykWY/G/B33upAcnEGR5HbQozGy/tDk62f9ctjqT06eivct7pHElOJFOh&#10;AI+vkjNK7xM9PGudrggxXuZvdtY9+MatJima9zAQy/HjmuaeGNe5iL2a3HhFXivcy7VYX78aUonZ&#10;TcxXuYpmjNl7G3NxIxp1M7a9zDEW8wA8YOFXVsr3F9lPGJKDEPLD7S3jxSwruFBRNBe/tg8iTXuF&#10;M9e/T6vypi+XvWFkldlXgUsVNiiKLGSAnRzbXTtwcX7P8waF0jBaTB6ug1kB2T5ujMG393Ln7Hkl&#10;TJ/orG0ete4c/p7nPDM+ZLoM2YXL5kNZCjgjXVhcjkrZLeC8YSdpGB9KxqzjLV5Vcrt1iCkkeyvc&#10;WPvMoB+rgvmaDWyvcxSDab89VxjXudXTjRJrde5iZlI05SKcAr3Ma+7y5MVs417nFkDjXlSJqwVF&#10;e5iUFbL4caOFOkzXucmZL24wRWgK9xa5Txn5OYRs1gO3DJhRUYNBnMLbvRNe4Bv4gPp4T1C9C3zb&#10;luG+Z8rq1ZSMn2niT3pYvjcC4+PJGS1+fY7qfEjFJ6+ipY7It8Tufmot3j/k9x4Fg7Ao4JPyPVXu&#10;Vb9BOon9dMqota1q2l/Qzr43XS9vjyeN38x/PMhKsVAR7NtZ073ZJ/KrjwiUK8ST517g/MWZdO/B&#10;8Kh+vcitvvtJt8OOClAwr3OixAOvNba0Ma9yEbuCO/N7KVDCvcSuasrUOdcv1eUcWUeTWIVRj+4/&#10;7rD4g8ULt0XjSmXAClQIIPXQky3MF5W8m4bOKDJ6xxFe4RzpfX4l0+zlV9Mswtby3YREn3b/AOrf&#10;wYajmNmVBWQXSrNwmBikniD0eWysqt4WEZzaozBjiBqA2jzr3DQkX1BuOTW2RFY/zXuQ2c3t4eHD&#10;VOynwK9zG3btbXlgKvXucNSeXImnK9zMWQpZr34XLQScKaiDhXuMdZR0mI0s2E16hoKlSjgjwPY/&#10;SOJ3WkuAheyII4GaN2XlMKS4g+JJkV7mf0n9UK7o11Fl6R5rqN2H1j3pHJ0F/s29l+YgOsr3QzIK&#10;n9isnyBOyqdoGQp3ksxmFunxoHjFe5cxSzLNTKym4bUfRzI1lzvxq2zXNhxJSoivc5MWL2J0HFWk&#10;pqgGFe5yMh0W/NxWor3P/9WwqoxKOD3p5QCO/vccQwojhFD8jHZQUYBkKXGqoUuXcPkqGNrKsTEk&#10;+HYcQ2KdRMvUTHzp97DTauvKhhKTMz1VrjR0On3ow665splWnwpKBJTpUTEIf+QTrwNcY60yRo0e&#10;GUx22sHf+jj8jaBFPRqo6nTH8MXDkkSo6h44Z52teGmX3R7QxPt4FuLdTMw4iNjVDRD2Jp+fLkzT&#10;sCjzdPfRz0ZyIyyYdgkFQ6W2vODIfua44H9XjtVOlnct31JueVJmt0Z3BclYZhpVKSFIgf3UQKB9&#10;Q4l58SZxsY205qt0I1JgSRHdCg28Zp8VmH6FCOaica3SjpcEg3ea4PbQcaKvEnYeUzbmPs56vTT1&#10;QYVGjCVE2qPaeJ6evdjYtzdVpVw4eijRbn4cb5K4d1NyD7eer1ToaAbtVsDxvqMY2d9T8DzUV6nG&#10;HCSRuPbifrcTeN9y9m/LmiK1T3TUKbRfw4xTV8YbdIx05at05pSnsoHGarxlSu0ePPVTUKmx0pRr&#10;m2nfjJU4pIY9qm3089WiRUhIlvfienqpQCzEX56mZqSFvpxjqcTKE+/r4c8BWjWdY/Z25GXF6dxv&#10;vdvE8vWq7MZHGKbGFk3JC501+nmwK1NZAq2FxxNS45UiW5G4ey/LxWprnxhxHHpC1lJXU8tWpr3E&#10;rWYnLG+5n3fRz003Ne43vjNl2sDr35qa1qr3IVZjMjKADoPv5utFVe5AqcZihp7vfXlNNU1V7iRl&#10;xqMlmYEAfHmwIpsqr3GSXMUUqlT28COW21SZr3GKtzAkY2307cqTFU2V7iTrsfYODEe3Kaq1Ne4z&#10;/wA3eqezvoW8Tblpqpr3IVdiriVkWQ2B5RJrwr3GKpxRfM902PiOaJrRxr3GqXFXtbw5WtTFe5hf&#10;GAEKg6jmqsDXuNz4sUJGp3fHnqqVV7jbLiUuoDc9VNVe5EkxUEbb3PNVqa9xskr3YG+n0nnqaUa9&#10;yMcQO33WvblqpNe5HbESAStw3NV6a9yE1e19y3Ht56a1Xudivl7qb38DzW2vV7nBsRLnYy7LeIPf&#10;m69XuYI61nc7T256vTXucZKhyDZuer1e5HasktYnnq1XuRhXBNdb81Xq9zktWSpZCebr1e5z+dUC&#10;xvf4c9Xq9zmtaI3uL82K3XuekrSPevoeerU17nf8xtYKear1e5w+dG4kG1+erde5lkr/ACyDuBB1&#10;I56q17nD+Y3Bfw5urTNe5ISuRbEk25sGK1XudjEBJJcG9uVONer3Mj1o3BSbc9sr2yvckQ4ipAj0&#10;HxPLTXga9zItcgl1tb4ccCoq2qvcly4mGQbPDlBtrWqvc4xYu0f2768d21Wa9x3gxVZAELWXjZFW&#10;r3JlPXxvdAe3NHGtg17k3573tqnngKd1V7kmOtYab7D2cc1RWtVe5NhrFJLHUfTx2aUaq9zsTmZt&#10;qtzVVma9zuetMKE3LX0FuaqhVXuY6KREAnJ+HPVRNe5O/mCq7EHU6356nNQr3O0rhUMFIAbw05ut&#10;gzXuOcNYUgMbge7rqeaq1e5Ip5zI+2SxU9hfntlbGFe4M/SbrdmLo7fDqGIVWGSOXeC+u492U+Dc&#10;8caVtvlusckSSizjlknS/rblfqFSiowOYpUL9unlIV0v3uPH6uMERRsh0KptnpABukNx8Bw4mR85&#10;00U8bVJbeo2qQbAD6PHiYqIFLgrCgfz5khsUpJIYlVkf3iGA1P08MZRZwopAiFxfuDfjaVr29FO0&#10;UzFulVReULG2xzqltAfhxwkzeof3Df2H28eS+SYr1JuLo9TqhE5J3d1FtPhzCM0ztf3hc6Xvx3vC&#10;a1hUxulWHUyhxEQq+AFzzC2ZIIRd3BI+Pu81qNVqfT9OaqqYQpDtVuxC3a3CXdfPXXgHQulnosn1&#10;MVbmSRXjp4I3BEJIsJZSOwU6/HjqSRspE7cAYcaGXDvTBlzOOHx0WfKf5igDRuYpNTJtNwpH7q37&#10;+3lMWXes1RRdKMayPmCd6yrxPFZMWM1u80/+VP0njqhIohDp0kUbmnwrD6SZJ6WFInWJYRtFrRqf&#10;dQW7AeA4ERzQYwKajj97sWc8sQKbKqdON02P4k0l45tp7e7zQFVmvcbnrZiSKh2kBBJ3Hl69XuYo&#10;ZljHmILX9nPVqvc4tUtI+pP1c3Xq9x4hrpYolSM+9fx5qvV7jlFiLKQZDa3j4crFbr3FPHipjUSR&#10;yXGg015WrTXuPUOI3i3IQ5bv8OXmrTXuYziUjEoLgHx5oGtTXuN80ga6Ekjm9lUmvcY66np5IWim&#10;9+M/unUfcdOPhzpplSNVe4E+KdPMueY1bhDzYZOTu3QMNh/4khFvu54nVWgyBxNe4h8Xy1m2eBqS&#10;sMONUy9gw2Sr8V5QhSsKRuJI2417jRl3OuYslv8AyjMkMv8AL72DupJj9ilvEc2RpEmttOxgcK9w&#10;TcXwvBc34cPOUVELDcjK1yvsII4o1hQppTYGIxr3Azp8azF08lFPihNZhhJCyC5ZPg3ExSRjVW3S&#10;nbh517goUmNw4lSrU0LrJHILjxBHsPNBU7aVqSHRjXuBpjeTZaapfFspSfLTtq0J/wAm/tsO1+WI&#10;n7aLVBTXDDqr3EKDBiFWRDfCsYiPvL2SX6R214ninkKCxKcK9xSYfnCekqlwrNEfy8w0En7j/XzY&#10;VFPhfA17ihxOgwzGKcRVkayIex8R8Qw46RqphbXEV7iNNLj+XLthx+fo07xN/lFHw9vKFJTspL3u&#10;nBVe5NpscwnH4WgjCte26CXuPba/7OOhwLwUa2toO4pMGvcY6vLr0khky9P5THvBIbofgCeaKT/D&#10;VAVNnZ617iUZ58PqrKpoKm+qm/lP9Hhx1m5LJwwNKAZ6q9xU0WdHitDiS+U/+LujfQeCdrMtX3ba&#10;bCUnbXuKmPF/mF3o272EcV/mCvGm+7Br3MDVj3uSQeOF2KVRp2V7nBq1nuGOnGi7TKsa9yJLOW14&#10;XLdmqTAivcYcSjbEqCSkQnzIiZYrd9w+0Pu4kWdQ99MJMGvciYVisc8A7j239vFZcDqZFG+kOY17&#10;jyKkv7w04RrX00kUBXucjP434wTNbGGFe5haoDaDmgaqU9Fe5BWovVIxNrEc39tMrVsr3GDDW8sS&#10;RG10kb+PKpMU8cfbXuPLP7unc81WsZr3IFQ7mOQX/wBzc/lzcU7tr3MGHPtpY79tvLjZXga9x0D3&#10;G4X5UmrzXuctzdjzVemvc57gRY89W5r3Ol0On58sFRVwuK9zmkjA6acaWArbShD5bMivcnU2J1dJ&#10;/knIHsOo4TPZe29wxoeWG8txZRBJHQca9xUUWaEYhaldvxHAdc5OpGKdlTnl2+LDxAcEdfCvcUkW&#10;Jwzi8LAj4nXgRWwUHEVK7N6i4EtqBFe45pVe7dTcniIoo07zDpr3JCzsRe/GtNKBEbK9zszKPd1u&#10;ea01eSBXueMm4Dbz0VsKnbXudCQjvz0TV4Fe5jdz3vfjgFer3JGD4PiObsfo8q4MpeprpViX4XNi&#10;x+AGp5Z15Fk0t5z7UCT8qQttqvHE27f3LMeQ4mvc2HOkOTsO6f5Lw/LGFAJFTRqg9pYj3r/Etzmz&#10;n2YqzF9Ti8STP4ewV0cyyxGVsJaEAAemHGvctz9LeRpcHy6cz4jAUra0e9p2QH3R9ffmO+avhStA&#10;PhGzzrFTea/NyspJ8M++o8zabeG3NRTxN5MGn18DjIVtIqKm1E4U3TIxHe3MIriFuToPDiwoCjXl&#10;J1muAUqvt529XuUNYm3bmg3Eiqd3wr20mxtbjPX4lT0FFLUVUloo1ZibEkAanQanitLKnMACKcCY&#10;GO2uSFV2kdzxsp8agqKKOqge8bhXjPa4PbQ8u/aLbHiqjgOnCsytGZCttfZ4czmq3MZS1w1vqPEi&#10;W+ikurCK7cXGnMDVbdlN7e3i1CJGNLEKlOyuLKpbXmUYpsFtt7j28SFHGkBmuRXSw5GqK9ZAHRhr&#10;4A8cSK8BXQT28bIamJnJeQ6m4H18cWFJxFOFahsrIACCPZyU1ZLE7ITdTblNAOFVmurDQjkKapYN&#10;7pJ14qQNAxpSlemu7X05lardNJDa+p4jAD2ymVHUZrmEAIB+PIX8yLMV7juOKy0VdVK0rgVwVVU7&#10;jr8OQjiO4AHb3vxQsKSI20w6qRXNY0LblBHItRXBv8kRcd9eJUp0CVUk1YSJrkAb62PGPFMy0eAU&#10;VRjOKWWHD4ZamRibD9GhYAntqRxW1bNvHSDiox07eqkt0/3DZc2QDNcyXA07cqUyhU4viVBV5vzJ&#10;K02I45VVFfM5FifNcsi29iKQo+A5MGYqQFhpsQlCQkem0+pxrDC4fNy4VK4/DhWYAKAOKeN9wBGh&#10;I8eB04UXEVy5mdht93v8eUArwEba9yP5jghLae0cvFJFOpCor3OzLtO4fRzYpWHgDFe50XEijQAL&#10;3Pjz0VoaVjAV7mBJAjjyzf28saLleEwK9zG/vEqe/hzwwqzaSRtivcjgm/0cepeAU17nJWEn2TuI&#10;5qK0QFDGvc4MQbjse9uWAppSRAivcjrYe935emlpUThXuZAX/dOns5qKotMCK9zgruGBb26jl4FV&#10;ZATXuSGLFRYXUHjUU5Go17mVD5hI42RFK8AK9yfFvh0BB8eMHGtDHrr3KwPxYM6LRZEyN0rjI+Yx&#10;SvkxeZQe0VOjQR3HxLkj6OZpdj1ipBuLkjwhIQPM40U3rsJS31ya9ynORmdix7k8zD2YCikGca9z&#10;Fpz1aNe51+7Y89VAK9zjfnqe017nff489TYFe57sbHnqoJNe5ha/YcdGNLhXucCTex5erjGvc6Pu&#10;37ctXjXucearde5mW5APt42TVDXuOlNH9ke23EqjSNQKq9yPBMtXmnE5k+xCkcCn6Bc/nxQRoZQO&#10;mTQeuJSYFe47a/fwuoqJr3OVl8fDmq9tr3O2Nhpz1VONe5h3BmJ8AOXrURXuYcVlMWVMUkt7zpHG&#10;P+DYC3HWRqeQOgk+wVtEpIr3BOw5DTUFPTdvLijW30Acq4oFRnpoBrRCiek17k6Qgi/NSDVYr3Mi&#10;jsR7OJq1XuYGYhfj4ctFar3OiR2PjzQFe2V7mN10LHw4ubBrde5HZwDtN+amDhVCa9zibW1040TV&#10;JI217nRAOnE5NNEzXuOU0wpMl4/UNoBRSr/yENo/jwzsf7oKXWSZeSa9wKqJRDhVHH2KwJfgjudt&#10;KbjFRPnXuZj8Br48K6R7K9zok3t93PVsivc4kkj3rX54VQE17ngwI2ka8sRFORXueuttovxs02QR&#10;tr3PEG1ge/LCrJVFe5xCsAbHTmiqTVSoHhXucTpoOXBmtjxV7nEbCD8OORFPkacK9yMy3ZVA7sv8&#10;eaxmqEnjXuOOUWAOKW1Aq9P+QeF+apxSeqluYpA0/wCKK9xXlyq6H48CNBNaZr3LjfwS6gN1L6kU&#10;V+64VJ9wmHBpbjwJ8j8axi7XUf8AC5k9Gr401Ynb9GT7T/DmylRtsiJc8OmjoxnDjXMJcGMKTdRu&#10;8wLGdTryX5nu776ezhs26RxwNISNJrHtv7rezvzGz2NgbD48UaugTWhhWQIAnf4DmGRnC7Qfotx1&#10;KyqvRxrmsTbhY/fyJIpYkspItY8KnUKWrZXhhU5GRRpp7eccJIjxmlaQ6rKhFvgfHlWB+XWkrw8V&#10;OL+2T07ag42j1GDV0UQ3E08o2+Jup5pw/iTUS4V+Ir1bptnliatp5gLdy9PG24fTxzOgVKPmT7a7&#10;X7rufmcmtFgzCY9mFQek9TJV9OsJklbc6wbCfijFLfVa3CUkWFz3HI/OFDM0Igv48SGbhuwCsLC+&#10;iW/5C78EFiZXQky0w6n1+Fe4K+CybsLpW77oYzf6uAa9H7VXnQAuxDiv8Y17jiSb+9wrpBXudOVH&#10;cW5sVsV7mND378vVzXuczILWPKxVQK9yAWLNpx+KUgV7nibjYe/PV6vc4uBY82K2DXuSsPRZ2lo3&#10;7TxSR/8AISkctOkg9BBpp46IV0EH2GvcQuQWKZbNE999NPLESfgeS1dK1BKuqhZm41PBQ2KSDXuL&#10;O/ua8KDjQX417kOY2YfHjyKUivcgTAXHHBStFe4jc3+5gyzBdaeoikB9gvrwRWuIMUJ8uxcI6UkV&#10;7gwxzRzxiaPUFVP3jhI8khwzUcKSUGK9zi+29vHlAZr1e5ge4sTy6TjTor3OBU7dx8eULorde50Q&#10;oB3d7ac2FTsrc17jZPHvGhsPHjGql6FRXueyrWLQ9Uo01CYjRqB8WQ/xtzWZp7y3lXCr37fe2BI2&#10;oX7jXuGNkul1N7fDkOJUDULpxr3IxIYWGluUTM0/XucCRfXig416vc60+rmwYr1e501r6cpNWr3M&#10;DX9thzYTNPCvcbJjt1vx6KWoxr3A1670EmKdPqTGUBL4dUW0H7rg9z7LgckHd9wIX3Z4idtDfdR4&#10;MXa2jscT7xXuR8u15xXAaSvUj30AP0gWPF10nuVFNPXrP5d1SOuvcd7lbDhfMUXivc6btfnga9Xu&#10;Q5LiW1735s08Nle4q8GzrifT3MuV+rODOVny1iUEjkf8VO4V7/CxPDW2BhQnrT5jGia5y1GbsXGX&#10;ujw3DSgP8YAke+vc3c+nuaKfNWVaDMFI2+KrgimVge4dQeZP5ReC7bSvaIFfMPnNibC4W0ralRBH&#10;kYr3F41QZdI7jgoUtPCgjo017mRhft34l0lWNUFe5xIAXafHhklIIrYxr3MJT3vd004yUpUaemvc&#10;4NJtI3XJGnE6/dWwJr3ODy+79PiOMJOrCrAV7nCKoKSB1P2deOKcKYjhV1J1CK9wHPxDPTuvq69C&#10;GachUC+Zi+EQnGMO927edSKXKLbX30BHJjSgZzYKbJxjZ5YgeuPtqeuxDe9W5G8jS1GG3DpX/iqw&#10;Ps2021biCojnbsxEZ0/xdvuPNKbpji9RimUxS1lxUUMjQSgixUqbAEcw7eQGlQR1V9Gee24Yf1J+&#10;1YCh1zTiva/FuVdhYgaePNaqC4Nd8wOO/jywxpyvcw7bDePDniauK9zEdTc8rV5r3PE6fHlTjXq9&#10;zh7pGvPAVuvch1Ea20P08epShVe42RqrNLh8wBjq0aJ7+xhYH6uGtooaoPHj0UYExCxtSQR6V7k/&#10;0/Y3U4W1f08xbSooJWKA/wDFZPhxS4koJCjhwPT0Ul3vtg/ovG9ixj517hnn94XtxOBhhUGA17iC&#10;6g4H/OsnV9PTqDXUg+ZpXtdldDusvxPBDlpClFKzQxyi5/LXKCo+BfhWOBBwxr3LAfTP1Jj6ndJ8&#10;Ox6Vr1EaCGcX1EkfusDyScueCZZO0bPLhWI+++RnI8wcZA8JMpPSk4ivcMF3b3he/D8wDUPV7mOR&#10;bL8eUjVVga9yIBY2tzaxFPzXucx7p78cSmq7a9zDcHQ8uuKdr3ObAob9uNgY1WZr3OdNOyTBweML&#10;qi0SK9wYHwHAOrGScQ6c5r9+hxWF6ebxI3DRh8R3HB1lNz3ssL+1YgnoPT6VH6bt7ILpF4x97ago&#10;dccPWvcIP6Ncz1XTPOeY/S5mYuKjL9TJ8k0ujSU5N0YA+FvZxdkyjldwphR2nAdfGPOssu0mxTnN&#10;sxnrIGl9I1gbErjEV7ljshswJ05OqIisMBjXuRX76cUCnBXudN2sOaitivcwkED2W4mmaeGNe50W&#10;vy9eivc7U6a8uDVa9zG4N+NnGnBXuYXRpGtew4yfBTwMV7nKJ/JNwe3GgSDNUUNQr3B5yLjaVKCi&#10;qfeEilGDdipFiDwZWd4WVJUOnGoszO20HWnCDPqNle5Qb6nulsvpI9UxxbCIimVM1OZoLfZV3P6R&#10;L9htc3HwPJHt7g5XdJUMG3I9FceeNda9x88HaJkHduGbm2EK6SkbD6j317g20dWlXRx1EdiHAIsf&#10;bzJQEKxGyoqdb7tUV7mWU3GgsQOXpgV7je8nhy1KgK9zCQ17jx5cU/XuY5UHjfTlQask17hUPUvk&#10;OXEcKh6iYJ7tbhdhMFGpjB0f47T+XI93ry5V6wH2xC2jI/vk8RWRG4mbhlxVi99jv2zsCv1r3HDp&#10;5m2nzdluCvRh5qDZKoOoYd78SZNmAvWQucdkUgzvLV5W+psjA7DXuLF0108ODhKxQVmK9zA6HseP&#10;hVXBr3OAUgXYHTjgVNXma9zhIw2+7y1WAivcjmNiNy6Ee3iRxIINPhUV7gQdVcmTY7h/89wh/LxH&#10;C/00bLoWA1IFvEdxyM96Ml/n9tGwoBI6T1VJm7+Zi0X3TgltzwqB2AnYa9yyb0g9dKXq3kSOlrZQ&#10;MWoFWKdC2psLbgPjyDNys7gGzdPjbMCdpHD8Kwp7Rd1FbuXZKR+zWZSfPhXuHKjVQbBtwtzIsuE4&#10;msayZr3OARdfZy+vGatONe5//9ZVVGP11YS9bPIwPiWPFZJNSXNbNOD9Nsp5ciSHLWFUdMwt/koV&#10;Un6xxK12LBWujX8L8rXqFnCMslo/0qAHvYeF+MdVjA2+81/hzxrYpZUGWdn2I7a9zxNVGMqAxuea&#10;rRpa0mXSWUFbW14yS4vKBdW056vUpIcFiJCup3e0cZ6nEd8fc35unJin+lwva4ZgAo0HE3WYjIHL&#10;K1tPbzc03NKWkw6IizLc+GnE3U4q5YhHOvPCtU/wYdGoG9Bf2cZ6zGdil2Y2HPV6nGCgXfoAPp4w&#10;HGpHjJ18fHnq9TiKNFIIAPGifFZ5pAVawXlhWqkx00aKQF78jTYhU7bFtBrzRpvCskcEQvYDjTNi&#10;IA2u+vx5qKpqNZljA78TlVjEfn+WzAka9+bGNUqSkRsfjxqr8eUgqmo+nlq1WRYrd+JqfNBjUqbm&#10;/a/NxNarJtXjdVYzDLDvk+1y0Vqa5dtBxiq8fRohsa1vDlYxr017icrsfMUZYaEdrcvNNkxXuJg5&#10;nmil8yXUH2c3TWqvcZ6nMUUjXdrc1VSuvcTNTmGLzbxsSvx5SOmqTXuN1ZmaNL7WPbw5sGKb1RXu&#10;MFVmOBjZHINtRz2qq6q9xM1ePvJJaSWyj48tNbmvcTtbmFkYpHIWv93Gyqqk17ialx2VdCdL256Y&#10;rwwr3GmXF5CxDNpfjBUVU2TXuNVfjLMwCMbc1TRMV7jd/N7IPevbjo2VcGa9yFLj1ybXv9PK1Qq4&#10;V7jf/OLybm1+HKxVARXuYKrEzIbi4+HLVbUK9yCa1+7Hm5r2oV7kGatkB93TmzTZM17kJ6+a5bvy&#10;tN17kZ8QJHu+6eerde5Gmq5GBe/389Wq9xu+cAvdtTzdVmvckJWt5dyb89W5r3Ir1Ue65bnq9Ne5&#10;5qoKtxqp7c9Xpr3MZqix/pPNVomvc4x1yBiDpbvzdar3OL1SkXQ3I5U16a9yM1e63Ugc3W5r3IDV&#10;jWK/4ubrU17mSKtVRsBN+erVe5mNWsTBV8dbnnq3XudmtDAENbnq9XudrUKWvfnq9XucZKjaQL25&#10;oVqvcxGpvpfm63XucfnFUai556tV7mcViiOy/dz1er3OaVYtsPhz1br3OQqNhDX56vV7mT5pj77a&#10;89Xpr3Oa1hBsdfZfnq9XuZxXAqLc9W5r3M8dag+j6ebAq017nYrAbEnm56a8ca9yalZ5Y3DueOBV&#10;WBivcmjEzMC/a3e3PHCqbDXuSExVXNidOaKZ2Vs17k5MRCqpv9PGtMV4V7jzDiS7QpOnfTjgVFbr&#10;3OUFaquWiY2J5YGa8DFe5MeuMhBXsOXrde5kkrEADWsAOercxXuYFqVCbm/e9nPV6RXuSYKgKbjw&#10;56vA17k5K2GYH3jfwB7fHla3M17k2GrLgLGe3jflqsK9zM9WQu5Tc81FObK9yXhGYsTwStTFMPme&#10;GoiPuSKxBH02782ca3PGvcOTkT1uZgy9HHSZrwr+ZqlgJoJAjfSVOnPFIUMaMUXRQMRNQ56ZJO2n&#10;DH4b+Ij00hgVq2hxCOUaFBGGt9YPGAjSIFK/zg6DSdqcpUlS+9j437acxYn+I9giaYXgdXKvh5kq&#10;p37ac0hBTTZvJ4VGXI2FXLEDd8F4F+ZvxGeqMitS5ewmlowR7ryO0h+kjQcc7sCk5uTwqVHknL6z&#10;Gd4i7f6x0+oDhe80+qv1A57hajxTMstPC17pSRpCCD+77ovblwAKZLylbTTxTYJhNGwkpadEYfvB&#10;dfv4AE1SzVDPMfMkcks7G7MT3JY6njlMU6WHIs0+5lC6W56ZpkmK9YciyyBWJTuOepmu+YBMAL3N&#10;+ep4KivcmJM6/aPK1ueivczGsO0Kyi45sVua9zrz9w3DQ8tWiqvcy/NsscZmYHeTYL3AHtPx56qB&#10;Ve5ImqDsDLcKfjzdOzXuOuFYl5alSu4Dw5Q1cGvcd48SkZv0dge9hz1br3HKWrdl3g6/Dnorxr3I&#10;S1kqjY318tVa9zszDyysnjzVWmvcY6iVb27Dlq1XuNkxDn9Ge3PVqvcaq0JLG0VSokjYWKsLqfp5&#10;440wpINe4Fc2DYvlSoOJ5Ok3wjWWkc6N7dh5qDtFJcW8U17jtR5pwXMm+kK/LTMLPTzC1z46HuOO&#10;hw1ohLvnXuImswvEsq1TYnlw7ob3emJ0I8Sn9HE+ninZSbxNHGvcWWC5vocxwL8sdsqfajbQr/SO&#10;bFKwoKr3OOPZfw/MEOypGycC8cw0ZSPj4jl41UicbKTNe4GtXNV4TEMKzfCKmmv7s6a2+N/DjR8I&#10;xr2oHbXudQLimAr8/gcvz1CdTGT7wHwHPEEU7qKMeFe4+0mYqLF0MlMxSQfaU6MPhbjiV15SUu17&#10;jdieGYdiRMk48mcfZmTQ/wDBDx5ZTYVjRdPc4ba9xmnrcawaJUxVRUU/hNHqQP8AW9nE0qRSpLgV&#10;tr3JQrqavg2yBaiBh2bW37QeX1gjGm1NkYpMjor3GebAQyMcGkDqe8Emtv8AiJPNRGym0uFOBFe4&#10;xwzVdBN5ETtTP4RyD3T9B44HS3ShPTXuKCHMXlMIsTiMbH97up+N+Lk3PTT817jqKqJx5iMCD7Dx&#10;T3kjCmSgjGvcwyVBsVv37cZBikSlV7jZLUywOJoTtZTe/LBZpgSdle421zLRVgroBakqjuFv3W8V&#10;+GvE6VFpXVRiFV7jxFUK62Gl+PuCcafUZr3OTSkHTiMQaqTpE17nFpG7c9NbCpE17jfPNazDuCDx&#10;1KZFJyMa9yMrquJzpfSSzr9fE6cDTpgTXuTw99fZxyIr3XXuRpG3CVfExuB9Y5U1RKjXuYqB91JF&#10;8Bb7uW4YVYV7jkGYDv35qKUCvc92PflTVK9zkpN+ar1e5l3W1PNmvGvc63XGvPbK8cNle50zLa5G&#10;g5YU4ma9zijDuD9HL7ae1V7mdKiSE3RiCOI3WEO4ECjq2zJ60MoVXuP1HmSeEWmO8e3x4DbnJ5xT&#10;UvZfvotvwvYzxr3FbRY3S1dgrWbtroeA56zUycRU62Wds3w8Ksa9x2SoBA114UlFCdLgI2417mUT&#10;lb35XTSlK69zJ8yhAB15TTTmsV7nEyqTpy4TVu84e+vcPt6D+msWNZirOo2JR3FODT0gI0Lf7o/1&#10;DQfXyCt/c1Fq0LaYkaldfQPnU69nuVi8dVdr2JwHkNvtr3Lncg5clzNmuiwmkKhDIJJiTZVRdSfr&#10;5ghdulDaiduwetT3n+YiyYJBxOA6QPKvctvwbGMLw6nhpMOfZGoAQA27CxHI1XaLIlQBwrDR9zvV&#10;aiRjTe+rsNePy4pBUR7kcC19L635ZCC2PFSdtwRjUV0a+g5N+e2IFka24cJ1pBOBpKtwnZWdV8AP&#10;HmB8TYgFW1OnH2wE9fXT7a5FcHjLEXNh7OdGsidTIpsTodNOOoJSeNPkJIxrzobfR25Aq66kUiKw&#10;bxUDw4+0lapJJjrpOlfDhXMIAoJAJ9vIzTxlCrG3Y/HiFYg4UmWR0VlQG1yOQJ6hQ24tt28faUUp&#10;g08j9ntNcmjDG/jzB88itZyb27204pU3hqwik61pJnhXSaNbmJMSh1jNwV9vN9wRiK2ACMK8bg6j&#10;keWtjjQk9v18eOFsqMAzScnrrtbDv48jHGEDeUxsLacv3EU+BhXitjccjDE/liwB8dOK1I1pxpwR&#10;0V17v7vfkWorneQFGKtbt3vy6Gxxr0YzXIBr68i/ztoGAlGraX4sNsXAY4V5RmvEE9u3Oc2OU8p8&#10;htqDwPt4SO2hHn0UnLE41lTQm3s4nq3FE8zcHAAB1OguOKFpUlGkJ/GrwYiu0UdyOFZ9Wue8Rpek&#10;lLkTL5V6zNddDBMC1nWiiO+dlHchrAHgz3ctUC4U85gGkEj/ABzgkVDe+V+LZjuxtVgeuuRBLg+H&#10;AEgKLTxwp/k0VVUdtALDjq5nHb+NY0IUdIrlbnlcqLXtbw8eMkTVFKKsRhXfO1PZn7D7+epWhZUM&#10;a9zn51/0QP8AZyscaTBIUca9zGQl9t7nlqcKBHXXuYy9xsYkEHl4ppCFDiK9zsMALKe+vK17ujPV&#10;XudlgBsPf289SpRCRhXudD3j7ov9HN7KLSQobca9zE8a229m8Dy4VSdOrak17mGQMQAdPjxwUcJU&#10;VDGvcxqGA2E2HNmkaiBgqvclJH5gB3Wt7eNExTSWwPtE17nBwA1ux5sY0qSAPuFe5yEo27VGv8ea&#10;itJM17mWEBR7x7ezlTjVyuDEV7jxSRie62B0Fvb7OJF+GnEJIr3KFPxJ800mYvVzVYNSSeZFlbC6&#10;PD29izFTJIPpBax5017PLU2uToJwLiirzGwUSXqgp3DgAPWvcIkbhuTKTReBFe57Q9teUqygU7a9&#10;zo27ePN01qr3ODbfHlqcRJxr3OgNvbmqfkHbXueKk6HXnpqmqvc8y31GnPA1QGvcwWJOp4/SpOFe&#10;50O2ovzdbia9zyi/unTlTW69ySmmg8OMmmjhXuPuFDdVRi/jxE7spINo99e4x5fBkopqo6tPUzMT&#10;8A1hwxusCE9AFBZ4Sqa9xQKB49+FlIiTXuYyT7O/NVavc4vdhbx5YV4V7mIBh7l7fHl68ca9zJik&#10;Inwekw9W96srYkt7QnvHii0xdk7Ak+/CkSlaJPQk17gtEbJCo8NNeJVxwoCoVqE17mM/aJ78aBp2&#10;vc9exup7+HFS4wr1e509wNrd+JSa0TXuYAQAbjtxyZFeivcwsNbk8VIXprde5wYEG7H3eaUAa9Xu&#10;YQyA2YdvZxxKQa1pr3OKtc+34cSup0mmlCK9zjmZ2Tprjlja8cQv7QZF04ssf7oKMcuEueRr3EQn&#10;+QiW3aNB/wAmjh9cKxqrpknzNe53a9zwvikwwr3OOhN+eNaNe52SBykUzXucdLXPN7TTgx2V7nEy&#10;XG1eOgRtp8p017ng1jY9+VInZTUV7nJSL+3lCIqpBFe5xcBhYcsk1dJxr3IyhtRe3FBNLVV7nmPv&#10;L37jjSUyoUXmvcn5JA34sBoBVeP0cL83gFI6qV5rsR5V7ivYKyEg8CIwoKCRtr3Ld/wUPd6vdR45&#10;Tb/RsKIP1zX4Lmj4UQeB+NY4dr6pyxqOlQ94qDW22qxF7Hmy7Tys2gF7DTTh6lWuQBh8a5fFMcaT&#10;kyqB5ja38ByczhwE8R4ji9uONMqSKiIsiuzL29nMUm4KT39vFSLgpEHZVQJwrLtG4M3fnUTq6mRx&#10;7o0A4n1D7hNMFMYVkcEWVO47nkSpDBD5RJvxFq0nAmnU9dSUIJAYAfVyFT1SQMk0a++rqdfp4aW7&#10;okA+LHjTL6CsQNlZ/K3bo203Ky3+kc1Kfxcqean/ABJs4yvH5a1VBhsov+/emjAbi3O8dSo6PhXZ&#10;zs/0nd23I4T8TSM6KKydNqFHN9stcPuq5hyvBgBoeReMakehVHbXibzAjyYRVoPGJ/yF+GdmrS4K&#10;OrJWlxPmK74u8pyCXLNFJ4eSgH1cDmZCHledBjM8H1Drr3FCLbrv7OEdEde5wm3AanlxV017kXzS&#10;OXintNe5yDMTduaqsV7mMkM2mg5bZV9le5iI2t7o5fbV9te5y/duear1e5loJDDiEUo1G4afTzat&#10;lVdGpBFe4hcseZDjONYfexSqLhf+JX5K8g2yDxoYXwCmWl9KQPZXuLLU+HC6KCle5GkudOPJEU6K&#10;9yJIyqAB345BNKU17ibzBB83hFZTtchoiw+ldeHFnMx00eWbmhxJ6/jXuLDKdaK/LNJUyeMa3t7R&#10;pxHdp0LkcaDeYN90+pI6TXuPl7m/EgFFOyvc4nQXYXtxqdWyrTXuYyxK3tpzWiDVor3I8rEmw04p&#10;GFKEivcjyAbDu7cTk408K9xJ4tUnDsXwTH0JHylUsZt/hf8Au4YlsvMqQaEVsjv23Wv6SCR5ivcN&#10;rK+5i5Ora6fHkHkAcIrHtIgV7kZtoGup5UKinBXuYr+zloq9e51rxqa9XudNxwVsV7kdwzGy9uam&#10;lIr3INSoNgNOPUpQa9zBXURxvLGK4AQG+ZppAgP+NfeBH3cOsvX3TyT10+05+Vfbd/oqE+Rw+de4&#10;XjpPXefl2bDn+3SyHQ+APJKzJISvV01MW8DOl4ODYoV7gmGRb6Dtbgc04UCIr3PM/gp+rjgTO2vR&#10;XuR2CMTv+rmpjZTgwr3HOmpI8awysy/Mb/NQsoHb3gLqfv5RpzuFA0jU6bVxLo/hUPZxr3Nor8LX&#10;rI3VP0t4MmJPur8CMmGVIvqWgbaCfpW3J63bcCQWzgE7B54j41wy7d93BkOeu6BCHodT5Lxj2zXu&#10;WaLKJBvXkulITsrB4pivczeazWKjj4c0VSAK9zgWaxB1v24wh3p41aK9zAXdGuD8OM6gTsq8TXue&#10;a5Y35sitivcjEFiU43pMU9sr3OF7a3+HG9tbr3Bj6V4rBTVbYZWHck4ZWB8VYWIt7Dfkp7tvBpXd&#10;nHUPZxoKZhLLiX0/wEGolVB58LRXtcaH480jfWj0DxL0n+urOnSScKMOxed8Vw8jsYKkmZB9K3I+&#10;rkNb2Zf+VudXA4pjoOyfn119PO4u8aN9N27a9E62khpfmkRPqINcqWZZ4VdfiD9I0PAVL3BLAgnk&#10;aBMYULoqQDfmDbcEnw4/MU7XfMDaAjlZmna9zGQQLnmpit17mJmJ7c8Kdr3OmAK688DWq9yPMpAH&#10;sPLjGn0ma9xrnva6jt48eSIM9FGKK9xI4tXyZVz7hOfKZT5FSRBVnwv9n3v4/VwRuguIC9tCK3aG&#10;YWjlor7k+JHxwr3DrrUJUxLLDqrgEH4Htwp2pmsZCgoJB2zFe5FeTyXWQCxvY/R48s2e7XI9aUAa&#10;hFe516Zs6RdNut+K9MJC64fjDGqpGfRfMI99U+HJIKgHUuA4EQatvvlpzrK270Yra8C42wNhNe5a&#10;obBVcHU8kLTNYFK2xXuY2a9y/LpGmvCvcjsSACOaPjp4CvcwFyNTyskU4BXuYrjeLHXiMydtO8K9&#10;zK7lrE6nixOOymwK9yOWsbqdeJyIp2K9xcZHx56PEjG500+r48rbu6F0HMztg4ivcKZ648rVnTfq&#10;Dlr1e5SRiaV0oMZCdjCTZJCB7ASPu5IuZIVctIuGx4k8++p/7Lr9GdWb+7twfuBcZngriB7q9w8m&#10;T8y0OcMsUeYsKkEkFTEkisDfQgHkt5XeC8ZSriRiOusXcysV5c+plwQpJII9a9xSWueCML4UQ7K9&#10;zi1rE9uPTVhXuYSNx143VwYr3OBFjfmjVwa9zxktdeUrcV7mCRmHfx5aacAr3OLeYQLacbBFXBFe&#10;5iKi/hypHRVxXuKDBMTeinUXOpH1cVW7ujA0VXLIWNle4wesLobh3qW9PeIYNCgOM4PG1bhrqPf8&#10;yMXKX9ji45JlvN+0WVnHak9Y2Uddm+9a9yM4Q6T+ydPdujhpPH0r3KXvTn1AqMcwqTK2NXWvw4mG&#10;RG0YbDtGh8dNeTXu3mIvGu7OCk7QdtdK99cnFq5+YaxQ54gRsxxr3DRqP0R3g3PJGmdlQIcDhXuQ&#10;5IlJ05en0mvchuCRtA5ulIr3MfvIeOirCvcb62npZ0eCtQSRTKySKRcFWFjfj7cYziOijBpakwUG&#10;CDIPQRXuEHTDqnoj1RlwKpYnCcSbdDJbQgn3T9R0PIFuLT+zd5qSf2bpMDgDxH4Vl0t4b15eHgP2&#10;rY8Y59te4ZmGdKiJZ4iCrckxoheNQMpOg6Twr3PMzfvDi2MK1XuR3dlupPfjqUjpp8CvcwFWIv2H&#10;FE07Xucxe4U8SrANUNe5CqowgEi2Nu49oPEaVqSqlTZnA17gIZTzLinp06x0udsGUnBsQk2Tr4AO&#10;feB+juOYmb6ZI5lVyMwtUjTMmOnj5z8ale/sm988tVau/wB2QJSemNle5fJlrMWGZiwWnxXDXEkM&#10;0ayKVOlmF+TBll+jMmEuoP3CuT99ZuWbhbWIIJBnqr3HhbDcp7GxHBRpOmi+vc//12LEsSqTGwhs&#10;bd+KjjUlVt5YFgOHxyjzwyluwI4kZsVa/wClsAeU2V6hHgwNbAw+B4yVFf5fvhhY83XqUNLh2+yF&#10;CPjxM1mJiCzE9z25uvUqKXDRKCLfZ7HjHLi/mG0Y0HPVo0/R4UUALHU8ZavFpVjLo19O1+eqsmnO&#10;nw+C4j28SVTjG/7TG5vz1W2U/wAVH5YHujjNJi0UabSxLfTz1N6qlCEk7rcapcYiZ7Sm1u3PVrVW&#10;ZYduvt401WKxRtf2nwPLxhWtdZlhY/Z4x1GMAvYHTmhhVAYqQsRA178Z63Hh5gjL7QB7e/LRNeKj&#10;XJYVA4kMRzEwN91yO2vfjgFNk1lAA7cS9TjZkYyP7rH480BFVmu+NL5gQPt3X9uvLVqa9xjqsxq8&#10;hCm1uamqahXuN1TmBGjIZteeNUKq9xobHIrlWcWHNGm9Ve4la/M8JlMIO5eUiaoVV7iWrMyxSXRT&#10;9n2cdrW2vcTtRj1Oh3u+vsvzxFaIivca6rHI5EIvY+GvKCm69xH1OOSJJ9q1vaeVia8RXuMlVjUj&#10;sbH6+NTWpr3GKXGG3FCdPjy4Namvcb5cZXt7OeNUJr3IQxQSN7eNxWpmvcbqmvsxI1vfx5utExXu&#10;NhrX0KnQc1VJmvchS1QU7mbm6rqr3G96ok3BsOepuvc6+bkU7056tV7kd69w++Q356t17kSauLt5&#10;g8eerVe5GlxGw98fXz1amvchmv8Ae3AXHPVUmvcwTVblhbTm69XuRzWMNPDx56tV7mJpyw93seer&#10;1e5geaw2Hvz1er3Ma1DIfafbz1er3MkVQWJub89Xq9zhLI2rA35UmK1XudCpZE0Hfx57bW69zDJN&#10;uYFD39nLV6vcwmZzcDieq17mBpN32uPgRTRMV7mZKltEvpzdOJr3OTThm0Fueq9e52JRtsdOar1e&#10;5kMqldp8OVia1XuYlqLDaNeeiqgzXuYxP7unhy9Xr3OjLdhfTnqaUa9zn5pAIItzU1XVXudxTHeF&#10;A5Y4VcGvc7NSGc81Tle535rkWXnq9XuZkmkYa689Xq9zis/lFt2vPV6vclCrIF/bzxMV6vc7ao94&#10;W5oGa9Xuc46sm4Y/dzder3JAqNoHlm4+PN1uvcyx1W195Pfw5cmvTXuOsNfsuFPNgzW5r3J0NaQw&#10;Y8oRXhXuT2r2ABTS3K1o17maHE95Nu48OObKoDXuOAryAdwFjzeqrzXuc0qPcDbtD4c3NWr3JiVF&#10;hvIv4ccq9e5wEyK+4KVPNV6vckJUBQSjWI5aK9XuZUqWVvePf489Xq9xzinDDcuvhz1XBr3MkdRc&#10;2jNuVAreKa99HHBKhoQfeOgvzdXJr3I6yPNaVnJKm/1ezm6a1GurX78k1FSaohdR8OarZM13zxcq&#10;dp0A5qtAxXudio9/YNfp5un5wr3MLyxX2p7rX15umSZr3OSbJG17jmpiqV7ncjwiyHueXq817naz&#10;RSDxXbzVXBr3OE5j2h425qKqca9zGrCwQm1+aqle5lkKlSqi1+xHPVqvcxiQlQncr3vzc16vcnQV&#10;4RiLd/Ec9TgVFe5LgxGJpfdO0r480BV9Ve47JiO9LFtRy1O17nFq6+2+t+brVe52KqOW47c3Xq9y&#10;NUTknaOar1e5CMjKp29xz1ar3GmpbcN6sbc9TBr3G9l/ePbm6rtEV7iexnL+FY3EPn4/0g+zKp2u&#10;PrHflSJpvSDXuJAYfmzAwTQzJiEIOiSaOB8Dzwwpkg7Nte4jsVq6WpqTXvHJhdfHqp2+430kcaUe&#10;imBia9xSYJnlKy1Biu2KYdjf3W5oL6afSrVtr3FDVTxTxtDNGHRxYqexvxRMiKaWia9wPp8JrsEk&#10;erwFt8fcwsfeX/iPt40QRjScr0GDXuQJJMNx9hNGTS1ajVhpr/rDjeCqeAnZXucTilfQOKfGkuD9&#10;mVdVP18pqIqxUTga9x5iryBvjINx9II9hHHwqaSLbB2V7jNUYbTVMvn4WwpZj3X9xv6ONqTxptJ7&#10;sY17kZsSqKOUU+JoYZPBx9k/EHlAqKUghQr3Hd6ukrIRDiMYnTwPiPoPL4KwNVKCMdte42S4RMqk&#10;4Q/nxa3hl7j6DyhT0VUGvcYVKiXbSsaeQHWN+1/hzwWU04DXuTv5nJEwiro/LP8Ai8PqPFocHGvK&#10;ANe5zeVXG4HcPp44lVJgiK9zlTzQlGpKwXgl0P8AqnwYfHj5UVYVQ+GvciL8xhlR8lU6ofsP4EeH&#10;LNulHhVStCq9x5SRmFj4cstPRWz4a9zp2LdtL8SAVqa9yNNYgj+HHUiKrXuNtSSiRVij/Ina30Hs&#10;eMLwNOV7jjFN5ih11B7Dj0Tsqpr3MSttmV/aTp9PGyIrYFe5Hw+Wy/LNoY2P3cs3sr2yvcdg2247&#10;8oRFXmvc5hr+HKirgTXuee45cYVYECvc47lI1NuXq/XXudhgLW154maZUQTXuYy+tjccpNXBr3O1&#10;ba28HlDTRM17nbEt73PCtA17nAFgQBpxzbToVG2vc5rKze8Ta3Gy2FbRS5t5TZlBINe48UmO1dMw&#10;AfcvsPA6/lSV/bFSTY703FpAUdQ669xSUuZ6dyEqQYyfrH3jgMfy1bWzGpisN7mbk6VeE17iijqY&#10;5UDIwYHtY8I1tlG2pLbukuCQZFe444Zh9bj2LU2XsMUvU1kqRIo9rG1/q42Vi3Sp1exAKvZwp8JV&#10;dLSwj7lkAdXSfSvcvc6M5bwzp5l+jy7hIv5SeWbfvMNWY/Sb85+59cuZq6pa9pVIHRPCujmT2Ccp&#10;tUsSMIk9GFe4c7pVVSRQSYpFIkkczaPA6uLDwupIvfvyNri27pX7RJHmDWMu92bB5elCgceBmRXu&#10;GLw3PeJ0o2wzl7akEdvoPEKrdtZAiAcKhXvhhqrjtHBFo+pUTjzXUgaXsfH48IHLLuFaARShDyUm&#10;BWEwC3fi/wAO6hUVXGu47WsNu79p4V3OTKBkbOql524RjXBV2jaOKynzTDKAUdZVI8PA/TwjVZlr&#10;CYppQU2YrgVuPeHbk4YuJ7EML+I7cThrTtmkynQK8t/DkY1Oxtnff+X18tqUSOqnkOg12yDbzqGr&#10;iVztuOMOIUvjVivUa790p25wkqEBLswbd2B78v3Jc4RFMLBUa7U62vfkIV0RsTfv28OaQ3tSRSYx&#10;srkyHQjkWpxalVllfw8SPy4qS1pwFLUDCK8AzXA5DlxFqlGMTXTtyyWy386dS2EGTXJh71zyAZTG&#10;SXIC+HKPO9FUcdJPhrtQCdeN8tfVBlMIGnc/D6OGDJTphfGlQUQMa8QA3IUmNbZnVgFkXufaPhxS&#10;i2KcZkVdJwwrslSO1uYY8Wp6xH81rvH7T39luaWhTZkTFMhSZr2zQW5hOLLIwiZVBtf4cTRJ1EkV&#10;c4nCuYXb25Dq6qSonipowG3kKVHizaC3N92EyQdvRShLegEzwru/t04Q3qtmPDM7de6ikwg+ZBk2&#10;mXCzIPsmol/Szhfim4KfiDyRWm12lkO82vHUOnSnAT5mTWGu91+m9utCTGgAGen90V0tyLnmZmAT&#10;SxHAxQE71KY6q5cxOum9beHLA1svJXsxr3PA2ubac1SR5RAivcjs63NrgnjgFNspJxmvc5qxLhWs&#10;eeOyrunQcK9zi6DeSBzYOFLSQkY17nUQYFt+l+bNbCuivc4uHMelv28sKuZPRXudCoCL7nK6ZpHj&#10;1V7nhKzDafHx56Ip/UnZXuYmDK5UHTlxsq6kaNle5yu9thFuapKoSYNe5jR2Uk2vy5E0yfCI2V7m&#10;USC1zqTxuK0heivckxugjZrXtxsiqr1LxFe50jM7+7zxwqznhTjXuKLDJ8Moa2HEMW0pqYmab2CO&#10;NSzE/C3KtNKuFBCMSSAPM0Z241RNe5qndQ851HU3qVmjqXVNufH8WraoEj/czK3lj6ltzsLb2wsW&#10;WrcYBttKfWBNBIq1lSukmvcRpUX93iwmrhUivc7vcgcrTGyvc6OnfmqdAmvc4FAwvxyYrYwNe5jV&#10;je3NmnVAGvcz7SNRrylJdQ2V7mJifHtywFK8K9zBtN9TbjtORXucjqeaFar3OOgNhy1b2V7kmFSf&#10;fPGVU2TNe4/0cywxVFU2ixQSt8fsniBY1EJHEj40iTxr3IWDQPS5foY3FmaPef8AgiTx+4OpxR64&#10;9lBJzxGvccFBvcnU8S0zNe5yIuLc1VK9zE6Ea35atzXuY4gRe/LEzVJr3JzIKjEsu0wNv09RMT/x&#10;FQBx23Md4epIpC+SltXXAr3BLXcDu+0NeIwmaBYMV7nEktcDTjuCauDNe5iLWFu3hxwYmr17nizM&#10;PZxrjWpr3MclnN+OJ2kV5ICRXuYTcPcdh345E1qvc4jaw015YJKa3XuYyL6djyilGm9UV7kdgLaX&#10;B9vPFRVtqo6TXuQ88uYemFRGbgVVXTQL8SDvP8OGmXjUoq6KNMtHjJHCfhXuJyoAWXaPAKLfQBxY&#10;6JVSQ+JUV7mFr2AA7cYmmyRXuY9xPh25oV4Cvc5CU7SOViqDGvc4A31I4/wp8Cvc5ELxk00ZNe5w&#10;Kjd315aSBVtRiK9zrS9hpzdOhRr3OY2G55WmoPCvcxShCvs5cbadEg417mIsRtPxHLjAzTR217k3&#10;J8rLJisZXU1Q/NeFeaDWUnqpXmMLCT/e17itkO29u3AqBNBtQkY17lq/4MeIPTeoXPOHMP0c2H4f&#10;J9YeQD+PBa2dLSVeY99Y69rDIcyltfQpQ9MKhVobylCd9w5tCRyWX3tdugsOHzDoIIONcrikKNJq&#10;dJEk3D43PMvgfiePoBOB2U2oRWMe6wv3trziSRZPj35dSRsFNAVz3WO+1+Y3kaNgB488tWj7auBq&#10;FckQMbN4cxysdu22oF+Jsdox6acRhWbbuN27cZquSOOMyOfo+/mkpEggxjVVyAYqdT38wJ4a/wAO&#10;auH401MKf170OKlNq1uWcPa/+IqGU/Ta3BBmoJCvT4CutvZa4Xd3kp4pWaS3TGGmo8uPhtO24U1V&#10;VL9bStIR97cqwO4Gzd+RptqbJmhG4318Pm00qju8UgH/ACCeLbVUKpayYUPMfGvceOn9QZcrUqNo&#10;AGA+o8L84TDs9VJc6QEvqIr3Fex8vUG54FdtBYY17nHcWBJ5uK9EV7kXZt1Gt+PA0o1V7nQt4c8a&#10;8a9zISuu3XlarXuYxcvcduWq+yvc78NOaqor3MDMUZWGliOOATT6RNe4mRElN1KxGnhuBUwRy6+O&#10;gueSNZr7y1B6MPYaEQPe2KCf4SR769xSSPpcePLpFB0Jr3MJ7/Rx3bToNe5FkFgdeemKUpr3G+oi&#10;V/cb99WX7xxawqFCKVoMe0V7nDptMWy38m/enmeM/UeK71IBBmr52mH9Q4gGvcXjAhjtHfhQCKCY&#10;r3MZO0d7+3jSgTXtte5xJU6L48olB41aK9yPJ3vbikeGlCcK9yLLu2242SKeSa9xKZrhV8t1ikFn&#10;QLIlvBlI14aWxlUHYZoQ5euHk9cj0Ne4ZPK+KDF8uUVepuZIUJ+m2vIZv0aHCnhUK3zH5d5aOhR+&#10;Ne47s12FuFU0W17nSgEk31HG5IMVqa9zoEjjxSQKtXucT3sOaGFbr3Mb6d+W0xTia9yFI3mAqB24&#10;8mlQ8Ne5wwxlp6+Jz7bEfA6HipB0GacuPGg17ha8PpUyh1bxTLKG0MzMUHtB99R+fJheP5m2BOBq&#10;aXnDmOXtPHaIn4GvcE6RSWFvDgbThQJ2V7mNk26HliZrQM17nB001PKGrA17meiqJaWsjnj1sRf6&#10;PHlVEU06gOJINe5b/wDg4Z7my51rzp0jnbZR18UWLUiM2m7RJdv09+SDk10G3kKVsUCD5jZ7q58f&#10;UVlAvsstcwH3tlTSz70zXubI0bKT7osDzI4LSE4VxXImvcnAjYfhxwmRSWvcxadh3PGp4Vevcjvq&#10;xUa8dJjhTor3O2sR25Q441oYV7mFgfbxoqpwGvci+Zc/AcZkr2cKURXuOeD18mGYjHU6g7lPFzFw&#10;q2cCtmIpJcNB5BT1V1b28pH/AOFDfS1I6Ppp6sMEpl82CZ8IxCUD3muPMh3fADcB9PBpvfbi4ZQ/&#10;twg+uPuM11q+kvP/AM01d5M8TinWgdYwMekH0qBTx+TUywjsxDj6+/58oqeaOdEq4TdJFVlt8Rfm&#10;NSsTIro/p0EpPDCp4OpHI5fS58eV0xVwK75j90+9z1Wr3OgLe8eNmvV7nA2HNTW69zhusdeb0zV4&#10;r3MD3IvxSIBp5Ne43Tmy7+3FwAXhS5GNe4y4rhkeO4PV4LM1hIhdP+JoCVPDO1diUHZRpbvflXUu&#10;dBg+R217gs9D80vmbI8cdSxaoof0ElzrddB+XEj6QkhI4baj/emx/J3RI+1fiHrXuC48e+LaO/EW&#10;vSZqPEmDXuBL1RfEsLw/Ds7YMhaty5UpUbh38q/vKfaOD2xcFwnSroipDyJKH1LtXDCH0lP+dwr3&#10;Lcun+b8OzvlDD8x4WweOqhSS4Ol2Go4Psuc1pg8K565vly8ruFsuCClRHsNe4s2YW04bkyKDMV7k&#10;V2Knt35pOGynwK9z0jArYa+3mtRrwr3I4UE6cLCrSrGna9znr3B7cMkKquyvcwyHb7p4nWvVhTyc&#10;ca9zDFJJBKssJswN78TCE4inFAKEHZXuDBiuWcG61dNcS6Z5kNqbFqd6dmFrqxHuMPiGtyUsldFy&#10;lduswF8eiNlR9b3zu7d83fM/c0oKHWOI9le4R/0O5wxPK9Rj3pzzvKUxTKtVJFGrnWSEMQjD6uLs&#10;huF2Lxtl7JMem2sou1HLUZgGc5tQO7uUBRjgqMa9yxUsbb10vyb9u2sNAMYr3MV7kgD6+b2VbZXu&#10;Y3GthxomTVhXueuCO3HK1Fe5hOjbgbcoTFPCvc6ZbHda/G6tXuds5UajlNONaAr3G5z3Nu2vH5NK&#10;xXuc4pPLIZTY99eJuNaUJr3BfyLmOWGZY2N76EEeB4KcvuwwrUcYqPs0swoE9Fe5SZ66ekM3pq9R&#10;lH1nynA0eW81SFpto/Rx1Daypp2v9ofXwZPXKsuu0XaPscgKjp666fdlW8Q33yVeWPmbi2HhnapA&#10;2H5GvcELBcWgxfC48Sp3DpIAVI7WPY8yoaeTcJC0bCKBF1bG3WUEQRhXuOJ1YbvHXiyi8V7kGcXc&#10;gcsKVI2V7keRxt1HNzFPAV7nA3eMovjywMGrjwmvcBDrpkdM65FlFNYVuFBqiAge8wAuyD6R2+PC&#10;XN8uGZ2ykD7x4knjIqV90s3/AJTdgqxQ5CFDgJ417gRdHc6xZkwL+V1Z21VJ7jg6HTsTyNMgzEXT&#10;ZSZ1JMEHb14dVSHvRlZsXtaftViK9wZDYDax15IY8GO0VF8V7kNlOpvw1ChFKAa9zASPby0U7Xue&#10;Ui3KmK9XuY3Xf2780oSKdSqK9xGZuytR5qwabBKy48wXVv8AC47EfXwOXlqnMWl269ihFCbLcwVl&#10;7odTw29Y4ivcGf0RdZ67DK6fornSUpU0bWpWY91H7uvh7OYg5U8rdu8No7OkkweHJqOe1HdtFwkZ&#10;najwr+4DgemvctK+YvF55+0O38OZRBcoJ4AVgfoxjhXuf//QAyqxqQ3G7v7OPBU1JVbtVHl2GIAk&#10;A2+vicxDFxbaDe/x45WqUlBhIvuK2+rifqscan2m/cdr81EV6n2nwhJb6W4lajHDIxkdvo56vU+x&#10;YekSbY9Pq4x1WMsB7jW57bW6nw0ijvrxjfFWkuhfw9vLzFU1VKEKjW2vGOrxKOBCdw5441VSpqQk&#10;TMRbiWqK+ybww+knnopipYj9vE2+ZYqdnDDzL+N9OXArU1zsLW4yTZiWpvIjdhfTmorU163GybNU&#10;5iMcO34knmzWprviXxTMDsAigG/iOemqE17iSrcad7WPb48cpoqr3GCux8CPRrkcrtpvV017iflx&#10;uNIWldyPr5odVaJr3EvNmErd3f3W7c2I41VMca9xhr81bTtDafDmjhWlV7ienzE7ruLEXPe/G5k0&#10;wMa9xhrMcaw3EsPp5sqinNle4xSY7KSQt+N6q3XuNk2LBjuku3xvyxUaqVV7kCfFnKXUgC3G5NNk&#10;17idqsVd2t7fHnqbk17kV68EAMfr5uqk17jTUVW5+97c1VSqvca/nDcjtz1UJmvc4LWiL3hpfm6r&#10;XuRp63zTcW056vV7kFqto9By4r1e5DNUzNdxoeVqle5ged1Pu2YDnq9Xue+a2p7vjzVbmvcjyTL9&#10;HPDGvTXuQ2kLX2ajm6rXuY5JLDYwt9PPVqvcgtOFPsPPVqvc4rOzJoRypFbr3Mbz7e4vcc3Wq9yL&#10;5ul+3N1XGvc5NUPazajnqamvcw+aRoPHm6uFV7nE1BB05Wvaor3PefYHmorU17nSzMRy1Wmvc4NM&#10;x1J+7mjhVYr3OYkQJbueait6q9zHfTlqbNe57eLac3tqwMV7nMSKBfseNnGr6q9ziJVdu/NDCtTX&#10;ueaXXTl62VV7mIsxN+Wpma9zkrC1iOep3VXudFrDaOaqhM17nixI05WqV7nau1w3j7ObJq4MV7mQ&#10;SsARpfmqc1V7nYmPjzYreqvc5CVToeWrWqvc5+ZbseareqvcwebY3XmjjVCqvckpNfub80BFaBiv&#10;c5pKoNgeWpzVXuczMN1gebrWqvcyrKx0Bvz1OV7koVbKtiO3KgV6vczxVVzqbE+PHDhsr1e44RVa&#10;2sxvyler3MyVQMt105aKrFe46isSQd7nlacFe5lSpW/wHNjbVgqK9xySoBi32IHHwa9Ne5n89WUB&#10;TqOXmtkivckRy73swuOVmqTXuTSwBB783Vpr3OaTAXHt5ua3Ne5JEhbUG1uemrg17mWSqmA23uB4&#10;c1Wq9zklZLtNxoRz1ar3MnzbeXuvY89Wq9zO1SPLEim5I7c9Xpr3MRqmA789Vq9ztZve3y6jnq1X&#10;ucTUCPUCwvbnq9XucGe57/Xz1br3JfzTomh56tV7nTy+Ym8G3w5uvV7kVakMO2va/NxXq9ydHWpG&#10;wDDmor1e5ikqEMvnBrfDnq9XucfPUncvNV6vczfMgrfmq9XuSBU7lA9nHJq8xXuZ/nArWYc9Wyqv&#10;c5LXRkHd46DXnqpNe5mNWB3009vPVbVXuR3qbvu8Obqs17kWV0Lb+arVe5Ec3GmgPPVqvcxPcIDe&#10;9+3PVomK9xoYajdflZpuvcjzeVNEYZgHX/CwB/jytagGvcR+IZXwOrQq0AibweM2I5QpBptSAcRt&#10;r3Eu9ZieWZhS4iTPSn7EoF9Pj8Rz320yFEba9xxFUtSgnga6tqCDxwGtuN6hNe4w4hh8NZMKmP8A&#10;Qz/4x2J8LjjZA20xCk17keOtlhY4diy7b+J1RvoPhxkmdtPgzga9zD8nNTs0uEn3R9qJj3H+qeb2&#10;U2fDXucoK2KoJQAo691bvy0zTsBVe5MFSWQ09SBLGdCGHb6PZzZIpGpGjZXuQGw94D5uDSFx4wud&#10;f+B9vGqulyK9zDT4lvlCm8cg7g6G/LSRThE17jq9RRV8ZgxKMMf8fZh8b8ckHbWoivchPhtVBBuw&#10;6VayId4mHvAfC/7OUKeNamK9xoVKd5CtMxp5R3jk0H1HlJinBjXucJmlpiFrIyh9vgfr4oC4rShw&#10;Ne44Q1MU8Pydd78R7Ed1PtB4+VBwU1GmvcwP5uGSGGoO+NvsyDseOhZTgauTXuOKzArcDcp8eOba&#10;1pr3ODkAe5zYmqV7kC6iQiQe7INrfX4/VxhzGnQa9zhTExO1FI1ynY+0c02r+GqmvczSX2kLoePx&#10;W5r3OAEaV6S3ukyi5/1hwvSSDBr22vcc0f3Tu8OL1JmtDGvczhr/AGTxiIreyvc8XJFxzwr017mM&#10;tc7vZxyaVJhNe52Wtofy5WJpg4mvcxi7+NuWMCnQoAV7mZgQtrXHPJ20lmvcxMwVdp1tzZMGrpwx&#10;r3OlIYXGnPUpJ1Y17nibacqTTCsa9zizA3tpzQqwcKa9zj5+0WB5ciac18a9z0dfUQPvgcg/DhU5&#10;ZIcEUIrTNHrUjQoiOuvcNX6U8XoZs+VGN4/UxLLRQkU6SEKxkbTct/YOQrvZZuC1KGgT4hMdFZl9&#10;luZjMr8rfUk6QNIMCemOuvcPr1b6y1WSui2O5io5ylY9OaKmsez1AKFgfaoN+Y87tZN+YzBBWmQk&#10;6jPVWXvahnq8jypxbJhSyEg+de5VL0w9QvW3o/VrVdPcx1dFruaEyb4STqbxSXU38dOZvXGU216n&#10;S6hKgRxSK49WWd3VkfCskdCsRXuWa9Mvxec0UMEWGdXMvLWAWV6ugby5G9paNjtJ+gjmPecdl1ne&#10;klgls+0fjUw2e/IgJeR6jH3V7lnfSD1s+nnq1TwjK+ZqelrZQAaKv/0eZT4i7na31E8xezfs9zHL&#10;vEEd4kcU44eW2pey/PbbMBgsT7D769w31LmFTslo33xsB74N1P0EdxyGLm1dYP7QFMbQcKGCXDII&#10;Ne4q8NzdW0p+XpnAFxe38RwiW2H4URSgvlW010QD34IeHdQw7eVVkMe1xp9/ClyxEyDS9soPHGuB&#10;iBFuKWHOEZiDg6jU2N7cLXLWcAaWFKSMDXAQ2NweOlLmNJYrxyDefA80q0J4YU2loVxN178lRYk1&#10;v0x3E+3iQpCFGNlX+3Zsr20EWHIs2J1Ud6mkS6KfeHjb6+LEMoVJEzFMrwIgevRXEIbFb6jnJq6S&#10;XU2IOoH9PEXdpQcZpYD0iudh4cwJUTJIyzG4btYdgeNuspI1JOPEV5QwkVyGmvPTNviKwksQBcH9&#10;nEKGsZNNNgqOIrlvF9Rxs8+aMKygkdmPs4uISvb6VRwgYxXLQ+8ORamaAAeZATJcFWv24+hvvMAa&#10;qlevqr1m9vMPnYVOFkKhW1uP28QaHUq0pMitAlJrlxqlqqOJnjhAdx9rxJHw4rLanBJNbcVPGugf&#10;DidxTH48q4PiGc6qRkpsIppqtm9hjUlRr47rAcXWjanVhqBKiEiR09FE13cqtmlqn+E10wuLcIb0&#10;kw2rp8n0+KYuS9bijzV9U7rZ2kqJGk94+JAIHBjnzqVvlKDgkBIHABIisJXl/mPE5iokya5cEYAI&#10;+0AEcB9a7oASmvc4vqtmA7c8K8lqMa9zBYAe3Tvx2nwma9zioW+0/nzxpE42SZFe50UTeS/NzTaW&#10;CcTXuY1TcxsbfTy9KltEp8Ne5zkRwfdN+VBrYkCCIr3MV1fQaW8eXpMooHTXuYnjBNxywNbCkqwr&#10;3OCOym1/o5s1dJxr3MhlB0Ps5WKWaumvc57riw79+aiKRuK0rr3OARy97dteWmkjhClba9zNEsZ0&#10;sfbyhJpSUDjXuZFjRzddLe3jZMU+IGIr3JtNYG2lzxlVOyFV7gYepHNkPTz0258zobeZDhMtNCb2&#10;/S1RFOoHx96/JP3Iy85nmbLfQoKPknGrOO6G1KOBjCvc1eqOnNHh9PSv9pEG76TqedS3Fd4okdNA&#10;1KdIAr3M+h7cYp6Yr3OiSqgDXm60IVXudEk9vp56vGvc4315anpkRXudmx0HK02PDXuesynljVCu&#10;eFe5xYC9hzwq6a9zGUIG/vx2ZpzVJivcwlb68tTte5zUAfZ8OaNar3J9Ohv8TxMs0wqvc7xyaWly&#10;1XyrpuVY/qdgD+XLWqdbyB5n2CkDqgE4V7j2UWOKKO1wsaAH6hwvmZPWaCxVwr3OIABItzVME17n&#10;dgACObrVe521joeer017mLUHb7ebitExjXuTaANLnnDKUEAU9FLKL+1mIJP1cVMj9ks9KgPYKS3m&#10;DXmRXuCR7vYn3T7OIRiaBsV7nbCzXTtzak6dtVNe5iC7gdulvDmpit7K9zEV3G7Dty1N17nQNrk9&#10;uPJE41evcxsNdDp48cmNlV2V7nDeV9/2coSVba1qr3OMhBHxPblRhXiK9yIxOmnbvywMivBWEV7j&#10;f1BQR5Ho17+fiUIAPYWHhw6ywSTRllviUojgD8K9xPzsfPdj33EcccBBpGQZxr3OA/PjBFVONe5i&#10;BBuOWiKvFe5jUsSbG9jy81YgCvc5n3TblCaTFU17nI22680DW5nCvcjAnzNzdm46BThxFe5lUC5s&#10;eamtcK9zokggcpVxXucHDBbkaceRjT6ADXuYCPdF/Ei3Nk400cDXuTspKonxZQe1Sv8AyrwqzI4J&#10;8qfvjCEf4te4sJ7X93gUTQVk7a9yzr8HmeT/AGps1Uqd2wimNvbtdv6eCMK0so8z8qgXtP8A+WMn&#10;rUr5VBrmARL3+2o05tLUbtLJ5vs0twTsARqFcpl+FMUw1KG5Qmwbji8iBveF9eKFOAUwAVCoKxNe&#10;wa3x5jdxGrOpv4gcoThPupqJMVLiQuQD29p43wTTVMO9htN+x5oicaWrSE1yIIk94X5lPu6k8Vsk&#10;I2mk5E7K5XN/ZyBVjfA8VrgjT4cTpHsHCqhVSYjtkBbW9u3Nav8AHNwGSm9R3TTM+m3EMCmht8ae&#10;Sx+8OOH16vvGx5V1W7G7r8xkzqP6K/j+6kxkCmNJV49Sg3C4jIw/4KOM/wAeU3soX3RyMyZNZCTN&#10;CTyLOobQ9rEH6xx5j7hSpoSa9z3Txi+XUW/2JJVX6A3KZuIUPKr50Iex6B8K9xdPcaHgQFBACvc5&#10;Bk8DzRFaIr3OMpO2w5sVtNe5Buw1txRSqvczmT3QBxuKoRNe5jaZ7bFHLaatFe5iYuurdjxwCrgA&#10;17nGQIya6c2MDW04GvcYMaQRZ9wmrV/96KRo2/4Et/Twb5Qf2K0n+kfgKO7Q6rR1J/hXPtivcfZl&#10;CtbhgiSKJ0mvcxMVvxzSTVgK9zg3sI78oQasK9yBMdo93wPH2hpM0uTjXuNuSt9JjWL4WxACyCZR&#10;/wATJNuHl8kKSCKXZmO8aac6tPsr3BELHb214RphNAsCvc4EHdz2rVtq017nRaw224mKJOBr22vc&#10;wntr355wxV69zFIxIPx42jDGn0ivca5ohVF6d/syI6n6wRwzYOlQpehWjxDgRXuLjovX/M5FWjZv&#10;fopZISPgDpyPM8b7p49eIoL7zM93dFQ2KANe4KRurX4Dh00ARXudk3sOV0zjW9le51blDVa9z1r6&#10;cuOqt17mB+9hy5URTya9yGRtJF+/Hk40pFe5AeUxP7vca8uqYpaBIr3AM6zIlDnnBs1wgqlVGodi&#10;NNyHadfbbkx5UovW51R4RHtqU92petXbc/wnAeYmvcXe5GDPF9i4sR8eEKk49dBPHjXucZXA91R9&#10;fGADWwK9yO5fUezlx106K9zjHdffHflq2a9wxnpw6mVHSL1G5C6lvKUpmq/5VWW0vFUnYC3wViDw&#10;2tne5Ep2hQMdXH3VEG+WSp3hya8solQR3qP8ZGJ9or3NzPBaqOvoYZgwZSgIIPe+vMp7Eh5IVhsr&#10;5tLpssrI669x9gIAtbS/DmRwoqWK9zpiNxtxnE7K0K9yPMVP+T78cJJHXTwnjXucRKFHl8T4Dzrc&#10;TXucTou8coRxNbFe43Mp37SO/NjxUtnjXuYNzKS2pIOnEaxOBp4V7iK9X3SDCvVD6HM+9LcRpRU1&#10;1PQSYjh4Au61VKPNj2fE2t9B5MuWr/mtkphYxSDHxHqdnrUq9lWfq3N3kt7lK9KFKCVdEKMKnqgm&#10;oNTuimjqF7X2t9B7fnzSG6bV9RWZaWkrbrUYe708qt9oFDaxHMV3xoJT1+zq9K+kzOmQ0/qT9qwF&#10;A8DNTRqL8W72A14nnVQVFd8wbyfdHNERTte5yBJ0vbjZFar3ODgDQHmgIrde5iva9uOE05XuY2N+&#10;bq9e5idAy2PNzTiVRXuNkpaGVZ0H2ePsud2ZFL0+IQa9yDkLEo8k9VHwq4WixxBInsWQd/zvw/fi&#10;Q4Y8QpdmzX8zy8OfxsmD1ivcNlq4IGmvCceHE1j59te431tNFOJqKoUNDVI0Tjwswtrw6tXEoIOO&#10;2l7ThRCk7UkKHpXuCN6Ic5VOEyYt0Txl/wBPhMzSU5v9uFzcWv4Dg4ZWGXiRMK9xoG9qOWpue7zN&#10;rY6mFdSh869yw1xrc6A9gODZUNAJMweNYdjor3OBjvxM2o+lbmK9zD9pz4ccNOV7nR2dib8bSnHG&#10;rV7mNiV0PFxIFbGNe5xZrgMOISnDCrgV7mBjuF104lIp4CK9xbZHx3+X14ilb3SbjhhZ3XcOauig&#10;1mVr3yZr3CmesTKU3RrrDgPq6yuxFFWPDQYxEo/xGyzPb2g2+rkh5ihT+i8bMbJHWPkayB7OcwG8&#10;uXPbvPjxICnGT8UivcP7gGMUeYcGpcbw9xJDVxrIp+BF+TRZ3IvUBY2xWJN3bKs3FNLEFJINe46N&#10;Zdb8N4ouFe5juGFz4c3p41bZXuYnBHvDjajFXFe5xK3GvNpBNOCvc4swVLjnpirivchlrnzCbfDn&#10;gqaeivcwAkvdh35UxT8V7mMSlCVHGatE17jvh9fNSTrN2Hw5pK9BwoveaDgivcfetXS7CvUh0Mxf&#10;pjiESyVU0JloZG/3KpjG5GB8L9j9PJQy1aLpCmHD4Ts8+FF26+fublZq1ftkhKVQ4B/Eg4EfP0r3&#10;KIegOY8fwGur+ked1amxLBZnhaJ9HARttte4H8LclzdO+VpVbO4KQYA6un1rqxvhYNXSUZha4tvJ&#10;CgRsxE17hs2srDcbjkxmsdxjXuQpvtX8OX4UpTXuYQxYbQObinK9ziUYnXw54VsV7jfVRxshW2g/&#10;P4cUoWUGlzZM17hFuqmBf5pupFNnbCP0eG4o36RAD7rfvgj8xyDd4LcZK+m9bwSs6XBwngfXZ51l&#10;ru/df2isVWrmLjQwJ4jh7Nle4YDD62mxOiSvpW3pIoI+jg+ZeDqQpBlJ41CjzSmFFKsCK9zMzKAe&#10;GEaiKag17kSxb4cMpilNe5xOgHKfdWtte5jJv7vLETTle53sEo2P24UOI0GRV0mK9wEuoeHYlgOL&#10;UnUPLC2rsLYSOymxeMG5v7bD8uRTvbkv81YLyRC07IqUcneRdtqsnz4HBAngo/jXuWSYd6k8GxH0&#10;44h1VgdTNh9PGJVvqJHkSFRb27mHIeY3gW5l7jf+upATHmoCfZWFz25TrGdIsD9riiQeGkAqPuFe&#10;5//RJnNjchv73bw4oipKre7iwuNDdV+7idqMXge7M9teWAqgONO8VK6ra3E3UYnM5JDCw7X5s1Y1&#10;MSFQALW4n6nHDDLslIPNgTTGqKlCHdrxO1uMNKT2AHLxhWzUhYddeNU2NCKDzI7e7yummZrIIx48&#10;QuJ5gjEhZZNT4ctsr2qKyW4karMqbTvl7+B5amyqvcStXmKlW7hhtHe3N1Qqr3E1Pm4QLuifTtbn&#10;qa1V7jJLmtXjLM1wD256qBRNe41VOakkT9GbWHjzU1UmvcSVTmq6na1yL+PKE1avcSk+YZCbq1r/&#10;AB54qqs17jJV5j3qVck7vYeNzFeJr3E7VY263tcr4XPKzTc17kCpx+j8lUjQ+b+8xOlvhzZNakV7&#10;jJPjbfZX+PPU1Ne5ClxiSwYMCfZzVNlde4yz4rU7iymwPPVXVXuN8mJb/tn7uerRVXuQXxIAd+er&#10;WqvciNiBQ2Avf489VJr3IU9YTqTb2DnqrXuRf5lf3e3x56vV7nD5mNhuLannq1Ne5Har7gG/PVuv&#10;cgyVCn7Z156tV7mGSpMahU7c3WjXuRDKLEg689Va9zEsrt717W5qvV7mEzSq+4683Xq9zC9Tuba/&#10;NV6vcjPOg0Ovx5uqaq9zuSpLIA+vNTXgZr3IZJvcc3WhXucd5Oh5o1aa9zi0i37d+amtE17mAtY6&#10;ctTE17nmk3aE89Wq9zoMQbnnq9XucPM1vbnq9Xucml93vz1er3I99x+jnq9XuchIe/b6eamt17nv&#10;N15utV7nFpG1+PPV6vc4o5Bva55qt17mQzNf3tOerVe53vPe/NTXq9zxYW3Dvxsmt17nDcQe5PLz&#10;Xq9zsPY9+WFar3Oy+l+VJr1e5x3fvc1Nbr3PCQEe9ys16vc5K6k6G3PTXq9zxk93Xmwa9Xucg6+B&#10;ueWmvV7ne8nlJr1e52zFtSL245Ner3OCm2va/t5oGvV7mYSEgi/NmvV7nJXBHflQa9XuZUlK6KbD&#10;l6UTXuZPMHa/Gya1Ne5yEuu2+nNgzW5r3M6y+9ccdBitzXuSoqgqbyEW8OeNemvczCo3vctr7Rzw&#10;qte5OWslI23HNV4Gvcd4a8iAR3ty1Xr3JUNdtBK6k+3lhW4r3JUNWrNfx5cmrGvce46tCnv6cZmt&#10;DEV7mGSpjFmU8dBmq17nOOoR1LEjcPHjlOCvckpMQ1mP2iOarU17klm2mwP0c8K3Ne5yE36O51PL&#10;U4RFe5j+ZY+6LAc3Va9zsS38Rfmq9XuZhUOi69+3NVqa9zzTM+lh7eerde5zSUBgrEa83Wpr3OTE&#10;diCPYeaq1e51JKzKCCObFVr3OSzWTaDY+zlpr017nmk3G5FydOaNar3Pb3jYWHNCrV7nBpSpNhqe&#10;erU17nUcx3Ddcc1W5r3M3mgE7eXr1e5med379h48qa9XudRzB1AJ8eeFamvc5PUgDbe5+PNTXpr3&#10;MS1albk3+HNzXq9zMauFxodeemvTXuRXrguo7duamqTFe5BkrQWLA9ubmqzXucBOCTZhc+HK1qvc&#10;bppwT3APNVqvcb3qWW+1dPp5uq7K9yIauKRWgKqyv3VhcHjkVYgGvcR9ZhFRg5NVg5MkJ1eE91/4&#10;j7eJSiMaYHgxr3MEFdDWpuh+1+8D3HKBU1eZr3MU5SRDTVChk+Ph9Hs47pBpkiMa9xpb5miS8beb&#10;Cp0/xLxrTFVB6a9zLLJSYiqtUE7h9mRe4+n2jmjjVjjXuYHlqKIgVI8yM/ZkHb6+UmK0D017mbzN&#10;3vxntqCOPBVWMGvclS+TiYCViM7qNJU0YfT7eVKppkgpr3G+amrqFSw/0iH/ABL3H0jw5o4V7vOm&#10;vcyU1axIenbUeHjzYNXImvccpKmjxJPLxOMMR2YaN9/HCoGmSIr3MLYdWUkZfDZFq4CLmJxcj6j+&#10;zlIraV9Ne4xLFh9S1oGNLL4q/wBkn4HladGNe5LWorcPVYMQj3RHQHupH08fCjsNVr3Mq06H9Pg8&#10;tjf/ACbHT6jy0kVaa9zyVUbEx1QMMg7X7HisOThW8DXucJVcg2swblDjTZFe5DZWlUW0lS5X4/Dj&#10;Zwrde5np5vOjuD7w0IPFSVahW69zg6tPE0A7/aX6R4cSKTprYr3OVFUGVbMbEd+Km1SK1sr3HLeo&#10;NxyhFW217nMMQumvG6qK9zizDsNObq+2vc4E7Ru728eWmarM17nhIe1+/NRVimK9znvINgeWFUr3&#10;MTMR215s1YCa9zrcPHlIq+mvc7DsBobcsBW4r3OJe51PLaa3oivcwN3uebqsV7mG+47B+8RflSK3&#10;tivcjh2FS08TMjBtGU2II+PEakhVXQ4WlhSSQekGD6GvcWmN5zzdimU6XL2L4hJVUrSmRUkYnbt0&#10;Gp78Km7NptRUlIBPECKG1/vFeZgwm2fdUtIMjUZjhXuIdmuSe54eARQF2V7nMSWsO3NTVFCvc5+5&#10;uEn7w7MDYg+2445twIr2oz0V7hoekHrI9RfRJI6LJmYZZaGM3+UrbVERH+FRJcqP+IkcBOZ7uWeb&#10;J0vNJVPEjH2ih9Y7xXVhASqR0K/Gvcsx6Sfi44BPUR0PWjAZqF3sHrKEiSMfEwmzAfQTzHDNeydl&#10;eFqrT1KxHtqY7PfltcB5JT1jEV7ln3TL1I9H+r9OJunuY6PEXcAmnEojn+gxyWbTx05irmm5l/k+&#10;C2ipOPiTj8Kli2zNi8GptQNe4YClxaSP3zJs0ACAX+88ipxkIOzSeuhGgxjXuPlPjwpwH3C99RxM&#10;EqjDGjRL+mvWv34q4cwTSqm5ve76niJTSVCYilIuQvCurDtxSUuO005DtdJPibi/NJZBBE4e+ne+&#10;UcIEVjKk6AduS48QjdWk0cX7Kdb8KnbXQQEz68Ku4oHZXIE27c9/OH0KkWHgeOrtoNJ509ddAbu4&#10;tyTPXmVUdSLEEG3Gm2Y+6nWzqM7K42Pa3Gk4jXzblRi6gajTtwxUllseIUYLgYVyVfHnF8Sp5UWK&#10;rBLgeB8eIEsmSUmBSEwnbWTkJZlkksi2HbU68UBHCm9Wrga9yYI08ortG8nRrflccJi2mYVIFNpS&#10;J2V7x4Tr1ZY/PTZXwTpJTSzR1WcMTR5jH9lKOkIkmWQ+x22jkp5Ha9wV3KiCGUGAdupeCY8sTUM7&#10;5X6WWQ0kwpR9wrirXJ07c9RrFTUy08I9xFCr8ANAPu5GjnjM8Tt86xxZUVJEx51y5laJZdSfq42D&#10;FLTKQa9yJLTg6HS3HQqmgTXuRGiYMCRfjwNXJjZXuY2Lh+Xquo17nBmvoRrzwFUIJNe50SWJD6cv&#10;Wz1ba9zPYsbNe3G6SC6KDBEdde5hlicHQWvywNaW9PGvcj3aM7Rrx3bTDbkba9zslSRv781T61hN&#10;e5GmQNIHF78eSYFMhYnGvckRMzj3u1vDjZwpePFXucysyKTe/K4GkC0p1RXuZIxZgTrypFKQn1r3&#10;M6bGckaW9vGjhScoUgykede5PjFtslr2PE5NLkicK9yuz8U3N7YL0Cy7kKmch80Y0JJFB7w0i7vr&#10;HmFfu5l12P2gXcvXCh/c0QD1q/Sim9XKAkjafcK9ykWdmaY3P18zbAorEDCvcwgFbFdeWpQCOFe5&#10;2vbd481TZMV7nVgDz1NzXudWFtdeerUTjXueOg08eeq2017nC+33eORNOlM17ni+mnfnoqmnpr3M&#10;ZJ7HjkU+BFe5w8N1tebpyvc7Tvr35U1qvccIbfXxKqkSxXuezGC2EUdCdBUVcSkHxA1PL2n3qV0J&#10;NIXft9a9xRTNvJDDsbfdpwsSIoLKRBJr3I+nHK8Ma9zsWAsOeqhr3ODXPPU4BXucGuO2hOnLCmiJ&#10;Br3HXCIPOzviEup+WpIIwfZuF+L2ZFuD/fE0XX7mhtPWfhXuL9S32PZ7OFqscaCYxxr3Oxfvbmtp&#10;rc17nWg1Op5WJqor3MAspPjfjkVomvc8QCSDpppzWoVaK9zHfXdb4cUoVOFM17mFgW4+UY4U5XuY&#10;Te+h5RXSavMV7nFlcjTjMA4mk9e5C6g7XyngVOx1mxG/1KuvDnLZGozRvlydIXHRXuJic7pWk8WJ&#10;044oyaQgV7mLcCdBY8ZimyNNe50w9unPCqzXucY0kbzFiBby13Pp2Ht5f7qUBPeV7mNn3D3dfZyw&#10;TFeDZ417mQLddeUJponScK9zhKvugDw54GtpVJr3PKzW15s1dYgV7nFnZTu8OXSJqyYNe54yyvGU&#10;vde/HAMae0hJr3MJVFVfpFvo5cYqpOTqVXuZ8nkLV4uRqPmV/wCVeFmZjwp8jSzMf7kjyr3FqDGx&#10;O7S/AfQQJIFe5ZB+EdVpTesDGYFNvNwM6/RIOCNqe6T5q+FQV2lI1ZMB/fq+FQa1d8a38GUj7+bV&#10;VJ7ihoxY27/t4NmHkNog1ymUNQmk/OjNKbkkDw46OqyqARc+PNHQrGi/WU1iG4G5NhziQpTyx3Hj&#10;xrA4ClIUTXCxDk9wfDkZSL2GvgOJgQPu2VtYnGpI10Gg5xlUM20HQcdVEymm5IGyu41AsSe3Gqv2&#10;tcq1vdtxTqClDGk6UnCp8OnurrrzXn/HWo9mbejOLb916fGIbf8AB054eXqPB5jCumnYi4fyF00R&#10;sUCD7abMtmJcQxSNF2n5gM30lQL/AJco/nBEza9ieRTNZUp2UsByHL2t7SBx1owqlSMMa9yB06by&#10;4K6kvdYqhtv168V5wn7T1UuzoaihXSmvcEhl3mw/LgHGFAYGK9zGwK6L25YY1cY17mOQFwLm/wBH&#10;Lg06DFe5hZjYKBpywFXivc8trX5uvV7nRfa9+/PRNeia9zjuLjtz0RW4ivcwyXVeODGnE417iUzk&#10;/lPgOLkXSKZojbvdjwbZKqFKR60JcshYeaPETXuK+TViLG1+GSfCTQaAivcwWv2Og5YqNXmvcxvY&#10;6r488CAKumvcbqmzAqdLDjqY4UtRXuNODloc+jboK2lv9JXQ8PHEfsvSjK48Vnj/AAL+Ne4JZAQb&#10;VOg4FhhQHGNe5HZgt7cunGnAK9ziLnXvy5gVuvc6b3dQb8TKVqqwE17nFhcaDXjYFWSa9xqkurB1&#10;7qRxe2ojbS9PRXuOXSGqGH5jxvAtLM6zoL+Dd+E+fpBSF7aR7wt98yy70ApPpXuD0bKdNbcjBJkT&#10;UT7a9zgAbk8ZK69XucSbduOAyK3XuevfvyhHRXq9zE5sLjjiU08K9yC1wSTx/jSkV7kGYXIHLGlS&#10;DXuIzqvhYxnpZUlQDLh0yTKfEKdHA/L7uDXI3g26E/0sKFOQPm2vkjg4kpPntHzr3E3lXElxPLdH&#10;WjvsCt9K6cO7pvu3CKOcwZ7h9SeufbXuPDFu44mAiisV7mF33XPjz0Y04BXucCd6j4c0atsr3Jky&#10;PV5ZraSBts8KpUQN4q8TBwR93LNJ0uBXDYfKmkENvoJHhJKVdYUIxr3NxX0ZdUYernp1yrnfzA7V&#10;NBD5v/L1F2Pf43HJ73ff71sk8Dp9lfOf2lZEd3s4ubXglxWn/FJke417htI3VyCul+SegRhWPJEV&#10;7mSWZ1NzrpbmiYNVCZr3Iwcs2vKhc07Fe5jDMzbV8eV+7CrbK9zmzsg2izW4/q0YRWgJr3OEpLxb&#10;fH4cZKgrqqycDXuQ7MtwNRwsJ6KU17i+6b4xHQY18tVAGGb3GB7FW0YH6uDrdy//ACr2ngrD9fSi&#10;O/QUgOp2pM1jmQSRlD480xfXZ6f6f0n+vPOfTCgVo8Fx1/5thbN9kxVRMtlPjtYsv1cA+9Nh+Ruj&#10;pw1eIdGO3319K/Z1vKd9t2ba8J1ONDulxt8IgE+YiuMEnmxBjofEfHhe5FFza9vjyNUkcKkYVm5h&#10;A8eXmt17nIkjtyoqte5jYse3NQKuK9zjd1a556rGvc4XHflqtFe5wY6G3jy4A41YV7jZKjN7h+/i&#10;lRSnZS5JivcQmdaeeTBY8WoVtWYVIJ0cHXYD7w+jh6gB5ozwoX5Y4A6W1/a4NPrwr3Dd5Nx+HM+V&#10;qLHKYgiaNSw9jeI4RKJO2secyszYvqaPAn2V7j9JGsoYONOVEgSPSidJKdle4gpsZl6Z9SsB6uxH&#10;ZAJloK63/FUhsrn/AIiTwdsO980I+4Yx1jhQuRbDPLF7Ljt0lxv/ABhtHrXuW64fXxYnSpXUxuki&#10;ggjxBF78kxhQcSIMxXPJ5ksKKVbQa9yZtsfM4ZFUCKTV7keUmwt34UPGdlOpr3OJBI0HE5USIq1e&#10;50fe4630GtV7nDQAm+vFQOgVfbXuYT3+HExcw2U6DXueDrC4mTQqb9+IwspMivRqwr3BLzXk6i65&#10;9Gsb6ZYgyqcTpXSFmF9kyjdG/wBTck7J7wLbUwrHVs6jwoH5fmSt1syZvkT+zWCoDik4KHsr3Cke&#10;hrqJi7Zcr+i2dy0WO5UnelkjkuGKK3usL62tw83eu12rqrZfH7fPiKyC7Usmb75GZ2sFm5SFgjYC&#10;RiK9ywFlBF+TRrMwKxB2V7mIKe44o1HjTle5xKgd+eUZrde5hYAtc8ZmKeFe557CL2W5tONaG2vc&#10;a3ZQfjzSvDRgkV7naAyAnvbmya8rCvcwyx6340Yq6TXuZfOO3aPDjITNV08a9wRMl47NSVKwu1iL&#10;W+/hvZO9yuaB+Y2oWma9yrP8S3pLV9NupeC+qnJUB+UxJhT4qI191ZVACu1v+LF8faOSVdPlhSL9&#10;vhgsdI4Gs8+xPeBOd2L2QXJ8TY1sztKTtA/xTw6DXuMuU8wU+aMvwY3ROHSVQe/tHMoLS6F42l0b&#10;FCl2Y2arF4tq2g17jybk2tw1FFIwr3OLIF1HPaq8DNe5GdtNeaBp8CvcxEkrtOg5aKeThXuBz1Cy&#10;RQZ2yzUYDiSg7gXhY90kH2SP28TXdo3mTKmHRIUI/WhzkmbLym4S+3tGCh0jjXuFM6OZnrcJqajI&#10;OOe5UUrsIw597aD2F/ZyFMlUqwcVZvSFIJA6COCh5isgd57BD6U3jOKViTHA17hjyl3t4H48lNDn&#10;hqD5r3MEiqNDr9HFyZFOA17mIk32ntxQKdr3Ohb7+NrPRWzXuY5LAkj6OJZqwr3G+eCOWFklGjAg&#10;j2g6EcbWDspWhZSQRwr3C84ZQ4nljFMS6SsWbCMymGYd7AU8q1RW3t/R25jLcbufl81bAH7NxSiR&#10;/ipKo8pA9Kmp51F+hGYj+6W4IPmtJb9nimvc/9Ks6pzF5Z91hxTUgTW/OtOWBW1uJqrx+FGHvi5P&#10;a/N7a1NSRBbTjFU5sigk3sQ48bHt8OX01smayGJSLcTWK52oWUJsDA/Hm9lNExXJVC9uIubOUsA2&#10;u6qltLnljWiqK5cTFZnFSCscm2/gDyxqilivcRlbmmR7kPfw15oACvDrr3EbV42S93YW9nNE9FUU&#10;K9xOVuOjVVYC9uNhVMgV7iVqcZLFiWuAfbxvVNer3GSbMjgFb2Hw5fXFVmK9xO1GYJgxDuba9+UJ&#10;imSa9xqfHWttB+u/Naq9qNe43PjaMCof7+bquqvcYqnFWjYiMix56mSqvcbXxSSfv4c9VSqvcb5q&#10;12Yi/PU1Ne42tVtuJXnq3Ne5jkqXVARz1Vr3G96y91Jtz1ar3G5qx10B56tV7nB6vebfXzdemvcw&#10;PU7CARz1amvchzVhAIY3HPVqvcg/NX7nnq1XucvmCwCOdfDnq9XuYTWO36PwHiOer1e5D+ZC3Gtx&#10;7eer1e50tYwbuDz1aJivcxmoWxuLfG/N1Uqr3Ionsb35qJrWqvc6NRuJJPPVrVXuYmlJfXX6OVmq&#10;TNe5idrntpzdaNe5hLkN/TygFar3PPITqOOVqvc4hwVsfHnq9XuYnNjYcrNbr3OAcg2/hy1ar3Of&#10;mGxB15omK9XucQ51HccrNer3OG8br8tXq9zpnubjlZr1e5jLn93m5mvV7nMyNoOUJr1e51fltVbr&#10;3PX57VXq9zrdptvygNer3ON7aA83Ner3PBtNe/KV6vc8GB056vV7nW8d+er1e52ZCre3lwa9Xudl&#10;iTqOVr1e50Xsbc1tr1e52GFr81Xq9zwkYkg25uvV7nRcXseb2V6vc5c1Xq9zluPLiK9XueDkG4PP&#10;E16vcyBx3vyter3Oi1jcHTmya9XudeYfr5qJr1e5zVx3N+brde5lVxa55atV7nLzANeamvV7mUS3&#10;P1cdrVe5mWVbWPNExVxXuSElCXvzwM09XuZ2qDbQA8tVE17kmnqVW3hypVTle5PFWp+B5oGt17km&#10;Oq0783Xq9xxhrCBqbjnsa9XuTEqFYd7Dl5rRFe5IEkbfYYc2DWjNe5NWUso1Guh5eauBXuZUltoD&#10;bbzUxWyK9znG43E7ieWmq417nasYz2vy4xq817mXzVvci3N16TXuchKn7x+PK1XbXueMoBvfmq2K&#10;9yQXNgLAD2jlpq5INe50Z2Uc1W4ivc81Sjrp356mjXuYWmUISDrz1Vr3O2qt6jwsObmtzXuZRVxh&#10;PLPc9uarc17mB52De9qB2tzVVr3OElcFfy18OWmtivcyvVr5JfueWFOCvcw/MBhYNYkdhzRrRr3P&#10;fNbVEYN9OVmtTXuYDWA6l+3389VK9zAapV98HQ9zz1er3PfP7R7p789Xq9yM1cXBXmqrNe5j+bI7&#10;8qa2DNe5g+abfoQOWq1e5gaoaVrSaW5WYpkba9yNOSvfl6cr3G2Q2IYnXw5uab417kqCvAYFzZh2&#10;I57bTkV7kKrwakxCRqiJvlqjuJF+yx9jAfx40UdFMwRsr3E1Uy1lA/kYtHtPhIvY/XykxVZr3PB2&#10;uJqf3gOWNeia9yE9OruZKQ7H7lT2P0cbqte5kgrG1iA2k/ajPY8rNeFe5406kl8P91j3iPj9HNnq&#10;qxIFe5jSoR/0bXRxoVPfiaCMTVtQNe5KgnkpmPkEqT3+PFAM0ypAVXucZaWkrGEi/oJv8Q+yT8R4&#10;c2oVUAivchytPSny69Cp8HHY81spwHpr3JkNQ0VnVtPAjjgVWoBr3HB5cPxJNmIpcnsy6EfT7eXg&#10;KqhEV7kR6HFcNUvQt81Tnup1+8cbIIqoNe43bcPrW/Q3pZvFT9m/7OaCopzbXuZZJaqnXZikPmp4&#10;N3H38cCxxrZ2V7no6WKQb8Lm79kb+F+OT0U3XuR6hnifbVIYXHY+H1HmgqNtbAivc72mqfzac2n9&#10;ngw/p5eDtTWxjXueWRJdBdZF7r8Rx8KC62cdle5xmuH+cjFja0i/tHE06TNa217kqOXeu9DuHt4u&#10;K9Wytivckq58OMVsCa9zxYk8tFOaa9zgzt28ObEVuBXucL2N+O05Mivc7LtfnqqBFe50Du780a8T&#10;Fe5wIt25qtg17nK55at6q9zoHTvz1aONe5jZzu8Oeqhr3MKEmUFRdgCfy4wVVSvchJIdt/A68aH2&#10;1oV7jlVyAwUaHtsdvvY8YTtq6tte43iwOh78VTVa9zkSObTjXq9zmGsde3N16vc53JG0ePKkV7bX&#10;ucgxtrxxOPGt7Ma9yRSVNTQVS1eHyyUk8ZBWSJyjA+BBUix5othW2nm1loygkHqMV7hzukXr59Rv&#10;SNPk0xP+fUOn+j4kWlIt/hkvvH38jHNt0LDN/wC6NJB/pDA+7b61JlhvbdWWB8Y/vtvtr3LM+kX4&#10;rHSLMjxUXU/D6jLdS1g8iXnpyfbce+B/wPMZs07KVtkrtFz/AHqhHv2VMNjvrbv4OAoPtFe5ZJ07&#10;609N+plKtf0/x6kxZLfYgmBdfpS+4fWOYzZruvmGWGX2iE9IxFSxbXLV6NTSgryNe4NOG5iw2knJ&#10;xhHb3PdVTYhj2J+HAEq3WfsgedGQGo4zXuT6bMDKTIrbR4ey3EikkddPFXBNe4oqfFaapUMzAE+z&#10;iOQOEVRKteBroX8eOqYotM+xluPDiMAL2UvCyMDsFd8kR1sUcpMPY6HlnW5GNOLMjbXuZnkgcK6A&#10;XbTtxpDXTXkNhRkmvchS7kW6H6bjniQkkY0pJKZFe5HNXVwyxrETvYgDaP2c1rSOsHgaYJ0CTxro&#10;+0cJJnrMsXUH1DYlU2DYXlanTCqUgXD1BvLUzX9u5gn1cHNy2LGzSlP3OnWf8UYJHxNYgb23gv7l&#10;WnYIT7NtcUBA14sVnXbotr25G+mgvoCQI4Vz5IMg3WJA40RTp2V7mRJ9Dfx9vKFNJwJr3I7kSXPL&#10;jCr17kcIAff7ccmtTXuc2gQpZ9ST4c2DSXvATBr3IslOr6a9+XCopTtwr3Mcm8rsLH3dOWFJlJJO&#10;Ir3OwX3an3ew54xScpKVYivcxbUIIJ+jl5p8pRETHpXuYZIyNLA39h5cGkoQEDATXucfLtYrb6OW&#10;JqqiBGFe5lCxLp48bpUFcRXuZNy7SrLu9nKRTQBJMivc4KT9orYfDlopTMV7mfarAMBxuauDq417&#10;k6lCsTtb468YXhT0RjXuUrfim5vbEPULl/p9EwaDLWDRzGMdlmrLSkn47SvOiXZfZhnK1PDa6uPR&#10;OFBu/MuhPQPjXuVtr7wudD3PMhDSWJr3OHYfRzVUAr3OwwKknnquU17nu+jWIOvN03EV7ng2gHNV&#10;sCa9zHrzdbOFe57bc29nNzVtUia9zGwsBbXlwaulU17nFbrp7eOU5XucjoDfmq2dte50gW/KKr1e&#10;44wILW9gvxMo0mJxr3OWLIJsRwKjfuXmlP1Wtx238KXD1AfGi+5VgAK9x6kI3kfHhWBQRTJFe5we&#10;x0PLAU7XucW0sQeWqsV7njqbc9Wq9zlTqzzqqi9yB+fKkwJpO6rSMK9x/wAqwBsVzBVpraeGE/8A&#10;Aqb/AJ8NtWlhCekT7aDd2s6UA9BPvr3FeSt9NNOJO6iisV7nanT6B48YAEwa3XudMCLMfu42YFeB&#10;r3OLWvtFvp5ermvcisJA127DjgxHXWhXudbhtNvHlkpxr2Br3Mfcj4+PFExtqsV7mOa4vGBcc1rC&#10;RhVAZr3MKEh7HS3KKUCMaqvZXuRM9kPT5WoyO9RVSfUFXh1l4hKjRnlxlCj1V7iUbaXa9x3/AInj&#10;ZxJpBxNe5iuR7vjzVaImvc696y69uaqsg17mZKqeDeYH2eaNrW8R7ObANKETXuRiqA2U6Djm2nAS&#10;Jr3OR0XXx5TbTYPir3PENbmoiqAA+le5i9/dbl6dIHTXucZDvBX2cuE04lFe5jDMoIBAvxQEzTxS&#10;DXucLm11OunflP4qSkQa9yZk9AanFwOwqE+/bwpzMnSj1pVfrhKPKvcWOzepB4EQYoJrXXuWBfhS&#10;1bUvrceMsFjlwGrvft7u3gmZTLI/xj8KhjtEb7/I1HZDnxFRKy4iBGvvD+PNrvC5lnhWojPu+Bt3&#10;4dFISmSK5OLToFMkzBpSg7jUjx4popb/AGh34ZodSoYCi1SONNzq6NcH425iYbQT9XHErKcTHVTg&#10;4VzAVjrfXkcBR4EEcsQp8YRXirTWULroecHIClXFyeIVgoMGqYrrIm1iLEcaMR0jKoLk8Ze2QKqS&#10;RUyltuvflC345uDeZ066VZpiIK0eL4jSn2/pY4nH1e4eCbvC4yAdsV0e7D7gqbuW4/hBpkwVBHnX&#10;GFBNmhomt4XPnAn67coSqQvnufieRirA1lynZS5HbkFyAbrrt5dG0UqA4V3xryORFiOKU17fplcf&#10;WOGuZJ1IT5UbZr4m2z1R7K9wSkZS26+vAERQBIr3Mm7ePe9vK1TZXuYnCm5+63HBTor3OCC2nNzV&#10;5r3OEhtpywxrYr3MQ1vy0Vc17nJdO3K7artr3MDnXXU8dFPJE17iZztEXyZ5oHvUdTFL28Cdp4Jc&#10;rc0vR0j4Ue5Yr/KY/pII+de4o/NWVEkQ6Mqn7xwUrEKJolUnSSK9zg19vhxnbXhXucHZSeWCMKdi&#10;K9yLKFPbtywEU8mvcS1bJJR5jwivU9neE/8ABa8E6E6m6EDae9YdR1A+yvcFG5ViDwMRFAKK9zgw&#10;JH9PPYVsYV7mQEqABbjRRjsqu2vcx2De8eVUqOFWr3OBA2knjWKqsK9xtqFJXaPZxSKXI217jfl+&#10;f+X9TsNqV0jr4XgPs3LYgnjt8A5bwRspdeI76xcTxQoK9DXuGYdSrEePIXWMKg8GRXucbWNxxLFb&#10;r3OidbcpNer3Orc2DNWr3MUnb3eOjCrpr3IbW3C+o48kUrFe5FlW4Oh49NPJr3MUdLHiOHVuD1Go&#10;qoJI7EeJBt+fDSzd7t1J6xTpWWVpcG1Kgfxr3C59KKmRKaty7VD9NTSEW9liQR9/JSzFEQrpqZd4&#10;EBSkPp2KH7q9wUHAI334R0BBXuQyCx5XVFPivc7AZO+l+ekV7bXuTsJqVpaxXYe6x2m/bXQ/Vxhc&#10;nZTNwjvE4bdte5fl+DR1LMnTzMnRfFZfMny/iMksS3/3CpvIpX4Brjkq5C/3C4whUEDpOw1yd+pH&#10;JNN2xmaBg+2En/GRgfWIr3LyKbcihF18deTc25rGFctV417mV3DN7bcqtRNNgV7nlszcsia9XuY9&#10;yrbmyoirRNe5jLEsfDlNZmnAK9zMsilQTrxQghQNNkGa9yJK4B004iIjZT6RXuepKn5eoWZdbH28&#10;ugFKpGFXWjWkiujroeUyf8KB+kk2M5A6b+qTAqcs2CTthOJSIuqxyfpIWcjwuCPr5I+8iDmNi28B&#10;JGBPHnaa6l/SfvCELu8ldIHeJ1tidpG0ecGfSo0A8uV1BurHcP28oUjmFVAlahusoDr9B15jThOk&#10;cBXTpae7OnowqVzwuR8OeAFM17njrzU16vc8LWPK6q3XudP9m/NitivcjEW14oiadr3OLWbXmtlW&#10;GFe5HddCebEUoSZr3GqdE8xoZNYp1MbaeDacObZ3QY6xNGiVYSNoII8xXuOvQLFJ8HrcT6e1xP8A&#10;oUpkiJ8UYm1vp78q8O6UroJ2dFF29jAuEt3iP4xCvOvcMyTuNtRxID3eMVB6RFe4m8yYFRZkwSry&#10;5XoXjqYm2gdxIBdCPoa3BDYETI40eWN2uxdS8gwQRPlx91e4aj0ddR6jOnTdcFxQn+a4NIaSqU9/&#10;c0U/RbkhMOlhWk4dHrUEdo+SjLbzvG/7m6NaD57fYa9w2+4rdbacOVuSdhkVjvXucX1svLoWngKs&#10;K9zAG2m3t5Uu8NlOxNe5wY6jm1YGrV7nT2Vb344E4VYY17nFbML8YUJrxwr3ME1ypX2cRlJFPJr3&#10;FvkbF58PrVWRtqggjXhlaOrYUFDCKDeZ24fThXuFG9WGH1/Qr1G5e9TuXojHgmOCHD8ZK6AS/ZV2&#10;HbUW14PsxWqUXTIxwk8JH41kLuA8nerJn8jeMvNanGOtO0geVe5YdhGJU+NYdDidI4aKZFkUg9ww&#10;vyb7R8XCEuD+IY1h7csqtVlChiCQfSvcmFQpuDw3BC9tI5mvc4MfHjpECtivcxHjQpwV7mJxuWw5&#10;oGDTwr3Gwrtf9Je/LOpKhhS2ZFe5LUIB7uhPs4WpSvZhTEmvcjuFv9HFcU4mvci3UHxHNCE0/jXu&#10;SqeR6aoWWI3IPLJOM0ypOsQa9wTM0ZTwXrX0pxjpfmJFkhxWmeNS1jslt+jdfYQ1uSdlNwHgWV4g&#10;iKBthmD27N+1fMEgtKBPWniD5ivc17OjeKY30rzti3QzPCGKuwupkiRW00ViLrfup7j4Hg73VzE2&#10;7qrN3anBPlw/Cuv+9DDOf2rWbWmKHUgnzI4+WyvcNyHBNweZEcKxzKY217mUkEa68pTYEV7kZ0La&#10;DnqeBivcx7Qg9vNVeZr3IdUgcXQkHj6DBmlTZivcJR6h8qVeDYjS9TMAQiSJ1WoK/D7LG3gex+rk&#10;Q74Wi2kpv2BKmz4x0oO2fKsqdyswTdtry944KEonp6PnXuCTlDMdFmrL8GKUzhmZRuAOoPiPq4eZ&#10;XfJvWg4jYR76jzMbFdg8ptQiDXuKRmN7LwWJGGJoiAr3OJAIvbnirTV69zgdtuenVWxXucrBgCeN&#10;qBr0xXuYmQBrjx4lcURFOA17jFPhdNPWQzTIrPAzNG1tV3Aqwv8AEcTrSHCFEYp2HzBHwNGyHlIS&#10;oCcQJHAwZFe5/9OkGqzXLMuwEjTi0pih3MVv8cStbmIwIQzm58eeAjGmtVe4kKrNMJ7Sdu9j483J&#10;NVLle4mqzNQC7W7d+/NFBNXOO2vcSVfm2iqEWNdGHdify5XWOFMqINe4nJsyQM2xXA+N+e1zTE17&#10;icqcxIHKyvb2Hjeo1fVXuJyoxx3kOyQnjhM1QmvcaZ8ZqGJQtxsVQmvcYqjFWTRmvz1U1V7jLNix&#10;RtDc+zm6oTXuN1Ricsutvv56mSo17je1egU+YTfwtzVe1V7jQa6Mvtc25vbVdRr3PT1sOzQ3Hbnq&#10;oa9yIa2NV2q3PV6vcxGsWRAq3J9vPVqvchSTominXx56vV7kKape2p56tTXuQHqC3c688RNUr3MD&#10;1LlSCLc9W69yOZNo3MeWFbr3MTVJPcn7uUmDVK9yHJUuTYaDl69MV7kZpXJJ5qqzXucRMQbnU89W&#10;tVe50ZNPd03c9Tle5hke5AHfnq9XuYS1j8eappVe56Vw47c3TNe5gDAA35o16vcxkkG/hzUzXq9z&#10;gHI78tXq9zzSnx05qvV7mJnub8rtrde569r8rNer3OAYXv483qrVe50zML7uVma3XucNwtfm5r1e&#10;5x3jvyter3PBgear1e50WAPN16vc4l/ZzVer3PBz489Xq9zhvKjnq9Xue8w2789Xq9zwdBbnq9Xu&#10;dmTdp256vV7nHfqFHPV6vc8Hu2nPV6vc7LW1PNV6vc6BJ5avV7nFmsNOar1e50G0ueemvV7nMOPA&#10;83Xq9zouzac1Xq9zirG+vPV6vc5792nPV6vc756vV7nZOgHPV6vc7DEc1Fer3PBrCxNuWr1e5z3X&#10;7Dmq9Xucd1jcGxHN16vc5byBYHU89Xq9zmG/d9nNgivV7nLeB3NueMcK1Xucw/iDy4Nbr3OV2Ase&#10;VOFer3OQnJ0JtzwMVuvckJNbRjy8mtV7mdZbEG9ueImvTXuSln3aXvzwFOgxXuSFqbaX7c9Vpmvc&#10;lR1m0+6deOTNXr3JsdbdtpN+ar1e5OiqSosfHnqqTFe44R1SgEA2PPCvA17mdKl7X3X5pRpwma9z&#10;PFWLbU6/DlorQr3JK1Csu0Pcnm5016vc4mpC+65vx0GavFe5ENTdrk88qtATXuZVrQxHiOVgVvZX&#10;uS0rSo1PPE1rbXud/Nk/bPbty+qnNVe5jaqBuwNvhz1MV7nD5tQCG7nmq1XudfNJtDKeerU17mBa&#10;9VkszaX7Hnq3XudGtTzLse2o5oGa0Ma9zjPUAqJE7nnlGK2RXuYRVWjIcXv7ObmvRFe5w+Y26nU/&#10;Dnprde5wkqjt3XI56mz017mPe+0yC5Glhy22vRNe5iasK3SX6hzRw21aAK9zr5tGTdex9nPTW9te&#10;500/vWXQEc0cKqUxXuYXnZTtLX40TVpr3OQnOyzgWPjy1br3Me/Szm9+NzVCJr3OLs0Yvu+o82FT&#10;Vq9xvkn3Ajx46AKbmvcj3YmzNYj288o1aJr3MsVe8N1cAjlwavXuPEVRSVKlJWV1YWKN25qaqRNe&#10;4y1mXKdgZcOPkPfUXO3jZTSciK9xiqaPFIf8rGsgHinGyCKrsr3IUlRTygR1oZCBobWIPx40Zrde&#10;5hE7xsFmYMP3XHfnhXpr3J0jwVQCVvcdpV7j6fbzcA1oCK9yM/zFFb5n9JEx0kHK7K3Ne5IV1Iuh&#10;BU80DViK9zPHVMieVIPMiPdW45NMxjXuYPkiT5uGMPjGx/hykU5XuRlnQN5bgxyDwbmwYrVe44w1&#10;c9OwZGKn2jjwVXtMV7kuY0GKf73IA/8AxYuh+sePLkBVJyCK9yIafFcNUmnf5qA9wNdPiDxvTFOz&#10;Fe5FjXC65gYGNLN7P3eVmvCvckNPiVHH5dfH50I/eHvC37OPajx9tOEdNe5h+VoKweZQS+TIddt9&#10;Pv55NNV7mKpWaOwxKPa9vdkXsfpPL7KtNe5EiqXjXc2ttNw8R8ea1DYa1sr3OwBEfOpjuRvtL7OW&#10;EoxGyrV7k+OVHW8ZvfiiQdlar3Mol2kcdp0Y17nTPcezmoivRFe5wHt78tTwFe539GnPVevc4jue&#10;epsivc7vr35Uim4r3PEa8rMVYV7mE3B5sGabr3ODaajjZVWyZr3O6RgKsD2qw/LjPCa1XuRIyBCg&#10;XuLg8oMU02a9yZW2MNJIBpsdT9IYnlRtFPK4V7kG9idOP1Svc8ty1+OAxW69zLp25Q16vc4qSb8f&#10;21qvczKWtprysRjXq9zltB7jXmtlNTXudrbTmpmnAqK9zs2Puty+o7K3M17jngGOY3lXFExnK1bP&#10;h1XEQyS08rRsCPipB4kXbpelJHmDsNGFvcqtTqbUUnqNe4e7pj+JT6kchyxRZimgzJSKQGWrS0rK&#10;NNJV1v8AGx5EuZ7iZfmk6kaSf6GHuqUrLfS6t4DnjHsNe5ZV0s/FI6C5waOizqKvLVY1h+mQS09z&#10;4eYhuB9K8xnzTsqfYJ/LLBH9E4e+pYs98La5MKJQesfOvcsKyL1TyZnui/mWTMZosTg7j5WoRyPZ&#10;dQdw+7mO+Z7qX2VYPNKA6Rs9tSrbvofEoUFDpBr3BOXM1RGf9KXa19VPf4EE+B5H7rCWjpAI66MV&#10;uJSYxr3HSHMMTXB92/x4gUyo8Zrxcr3FFT41TtApJIZdT4j6eOtthW2lSX4r3J4xAyqAp93uf7OF&#10;K2Akk1bvZr3GzGsz0uWsv4tmuq2qmEUNTVKXIUeYkZMS7j/iew+vi21Y75aW4J1kDDh0mizM7r8u&#10;wp2ftFcHFwByuTo5LXxZVir8YcPW17SVdU/+KWdy7E/eODjPilb5CMEphKfIACsEXn1XCytX8RJ9&#10;tcgLcG0Vsm3cTZQO47cj7u6XN3MDTXfJq1yNGGFr+3iUtmjPVpFe5IhqlJI3bgPHjakU0Fk8K9ya&#10;tQha1u3ExTWsSca9zp5VuVU9+einlJJHnXudiZSbDwHPRFUSkpAmvcxFgRblgKvt8q9zIygqD7Oa&#10;qoEV7mDd5i7za6nl9lNFonEGvcxXU6ePLUpmRB217nFo4+66X/Plgqi6VA17mEQbja2vL6qVkE41&#10;7mJUs+zsRxycKrHTXuTEMygFbfTxgxTIJJxFe547rlWN7689T6Uaq9yQkbggAWHGiaLVhWqUjZXu&#10;OWHUrNXxRbb73H0aG5/LlFSoQNtHCP2m2vc1mvVDn1Oqfqcz5ntP8i2JPQwXN/0VIBTrb4EJcc62&#10;7v2Zy3LrZg4ENhSvNWJ+NBR5zvnFL649mFe4BhILX8OCinkjCvc6a3bsOerUV7mLb7thzdW217nK&#10;3u/Ec1TBFe51cW0783VIivc6Gh07jm6eIBxr3OQAU2PK0lUZwr3MBtv47ToSTXuea/2hzc0/sr3O&#10;O1hoebmvV7nrbua2V6a9x2pY1C7mGgHEajJpKvHCvcw1LmTO8aE+5TUgIHsL9+KGwBbk8Sr4UTXR&#10;k+le4/C5tu4UmiAV7nFksdNbcuDXtmyvcxGw0Hflqvqr3PAD6uepua9xwwsK2JQxt+838OMO4INJ&#10;Vp1CvcdOn5EmF4jWKdaivqCR8A2nD26VpbSj+9HwoN5lOoDoAr3Fg6pu3LpwqDhAouw4V7nEAHlg&#10;oGtV7niLDQ81hVRXucQqnQ9+NxFbr3MVrd/Hl9XpWySa9zG/va24oSZNNhU17ke6ga+HHFA8KuTF&#10;e505LC9u/E8cKbiTXuRV3E62Pw5tUAQKo5gMK9xvznvbH8swk3VIaxx9Pu8E9iP2aqEVinSyo17i&#10;eZbDcxvfXiEnHbRETJ217mBmAO4c8BVwJr3OK222bvzxFVUmDXuc9CLac9sq06cRXucWVe3PV4Gv&#10;c9ZRY8rNNk417nvD3+3Nia2JFe50w3C8Z5enARxr3Ijgn4ceSaWgzsr3OG4dyL8eqyp2Cvc5NtYW&#10;HGp0maQEFNe5lyc1q7GANV86M3+O3iDM8Qmeg0uzBUoR5V7i2vsuT9/Af91BTAivcPN+F1JIvrmw&#10;yyXSbBsQSxPeyhu3BGzHdxOOv5VE+/pAyR3pCwfdUWsAMB+kc2xIsNqzEZsMqHhlQXWI6wsPYw8O&#10;CxNwIhZidlcmkO6gNeImmCpEayAvGG/1r+8PoPHelx9KKFIszhKWY6XFzGT8G/p5dpCNicJ4024x&#10;3h/ZnDjUCWnnYmekvOv+E6MOONYwRPPjYNCRu3A6ffx11lSDRegYwRXOlm85NxG1gbFT3B5mQO0a&#10;ORfcAQfaOaCVpxIJplSQK7jmV72YXU625hlR9xUgjl1KU7gRWgR01IUKB9HG6qV1jLLqPjwt+047&#10;KrhO2pkQUmwHKQPxu8IeX0w5QzExP+g5oEYHhaWnkOo/4Hh22e+SegYe391Z/dhjmq4uEdLfzrhR&#10;xpHj1VIdWkhgv8dpf+F+a9gaL5k+cAb9r9rn28jlYJUR11mmBhSiBuL8g1b2uCsYI/4r7coBHT60&#10;pQnz9a74n8q+7m/EoT/ukccg/hw+vv7gKO7/AMVsg9BIr3BMDICLcANAIia9zm7kHaOUiqaa9zET&#10;4HlopwCvc8D7uhvz0Vsivc4sQTc8sK2BFe5wJsLGx5ar17mDdY6jl6tFe5jaRgSQeOAU8BXuQ8Vp&#10;v5ll3E8PB1NO0g+lCGH8OLbZzuHUq649tKGF9y82v++j24V7kPA5zV4LSVbfvxL+WnJEuMFUru06&#10;HVJ6zXuOrbe5HEAVFFte5gOinioGaer3MD7bXHLRG2rivcRuaN8OHLWA6wTRuD9evD9hSdlCjLzq&#10;Xp6QRXuCyWSULMOzKCNfaL8DaxoUUn21HxGkkV7nBzpYcuK0K9zGSSLcoBTte5zBXseNETtqpFe5&#10;2SPo42RVAK9yLMEtc+zlh10qTXuI3H5noVoMZXRqKrjYf8RY2PDZDffNqQaEtmkO62j/ABoPur3D&#10;XmUSgSxn3WAYfXyC3UFBKTwNQBpKcD5V7nG/jxETWq9z11AsOaFer3OJv25YHGrTXuYz3144RNOC&#10;vcjkbiBxwKinhXuYnvYg68eT11dNe5DhlMFUjHSxHfnoOGmlahrSa9wAMWjTL3XKthiGyGvu627H&#10;zBu0+u/JnbJftgTiQMalxhf5zK0E4lGHswr3BCkQqWVVtY8IEGgaDONe5H8drd+aJ6acr3ODsD7g&#10;78vFXFe5HO7QjltlOV7h+/w8eqa9MfVxhLTN5dDnCkagmue9RCC8R/K3x4dWTncKQpWMH3HZ74rF&#10;PtgyL+d7vOaRK7VYcH+IrBXxmvc2zKSo86FWj0DAX5kpbu6kak8a+f1xGkma9ySUGiIeLImk017n&#10;e5kNu3HAK1E17ntq33trx4aRtr017mJ/e0J04kUcacFe5zVFZCO3NpRp9apMGvcgzAqdtuWUmOFK&#10;U417mIIyi9tO54XrPTT22vcZ+t3TGj9RPpRz70PrFEsuLYZO9JcbitTAPNiKg+O5bcl/IJu7dxg8&#10;QSn8KHO42eK3Tz62vkmAlY1eRMH3TUWoJQrKvZTr9B0/jzRoyFW1r4M+B4qpSrwmWSklRvtAxsVs&#10;Qdbi1uYwvNdysgpgyZr6a83aSHA63ilwBYjZiJqVxbgi22/ExEUE69zhrflK3XudWuLc1Xq9ziXs&#10;NO/HAKtFe51YEXvrx0GrV7mB/o5fbTgr3MDt4e3nqeAr3GurVjdTqO44vTCRhRg2QK9xHYpXTZbz&#10;NhWe6W9kcQVVr2KHsW+HDN1CVthQ+4YelCe3bF6w5aHiNSPPjFe4damq1q6ZaqJgQ9mFvYRwueTB&#10;BFYyrbLZg8K9yNUKR+lVveXUW5e3dU0rUKcR0GvcbekWO/5p/UHBiBlK4XmyMxtc2VKlew9mv7eD&#10;5TqtCXQZg4+Roy3htf5/k5biXLYyOkoP4V7lrVPL58fmMe478FLai4AqdtYCLTpMV7nY1768WNIK&#10;T1U3XuYG01Ya8upsEzTwr3I7H3tDxhXhpQK9zoi40F+eLoitV7nSmx22tyiFlWyvRNe5wfU2I09v&#10;FBE1cYV7nFJvIIcfunTlQ5oOoY1Yp1V7iy6idPcO9RPRXFel+KOFlqYC9M/+CojG6Fv+QgOD/LHR&#10;csqtwNuI/wAag7k2br3OzNu+RsSqFDpQcFD2V7hePQ71HxetyfU9KM7HbjmVppKGoRz7wEbbUJB1&#10;sR48O93bhds4bZyQRjHSTtqYe1DJm2rhOYW2LNwkOJI2Y7RXuHsUhtb9+Tjp6KxTIr3ODgAd9Rz0&#10;k1sV7mLcd1ra81MU6RXuY2LHXw5SZq4EV7nCRVZeP1ZJivcjAbDZdTxv7af217mGSUEXvcjlAYp1&#10;Ir3OEkZYA278YnGrgxXuYGPiD24+Bqq9e4s8qY0aGsXzCQvFTL3cLEdNBy+te9SYr3K9vxOOiFVA&#10;mEeqfIcI+YoWSDFVjFiyE/opmt7Psn6RyTLpX5hKb1qQtuAvrT+lZj9hu9IcLuQXZ8K5UzOwEfck&#10;fEeVe4CnTnNtHnPLsGL0bX8xRfXUG2oPMn8tv0ZiylxO2MakTOsvVlj5bVwNe4vTuBsOHRM0D69z&#10;nrblqpXucGAtpoee21cV7mB/s+93PKg0+K9xJ5lwSlxnDpsOrEDw1CFJAR3B/o4sbKVAoWJBwI6a&#10;EVldKtlhaTBSZBr3CO5Xet6T5+qMmYt/vLO94H9ob7J+v+PMd2mRu5eKtlHwLOpscMeHpWWOYpG8&#10;lkLxv7kiFjrFe4Z8lWjEy+NuSqFmeqseykgwa9zFIRa6/XwxbUTtq4Fe5gO0m544slOwU7Xud7h4&#10;ePNa+mvba9zkXLLa318oYVsrWyvcjeX+748TxTk17n//1NZOrzPWBria1++unFxV00NCRW/xxorc&#10;1zrH703u+y+vKk9FNk17iRlzLK5JDafTz2uKphXuNE+aahgVluv6+HNFeqtKXXuMlTjcc1l7/lxu&#10;KT6q9xmqsWWIXYj6uWGFeKq9xpmxyJyL/TzZEU2V17kObFg43I1jxuKaKzXuNcuNugKuwvy1b1V7&#10;jRPibye+BY89VCZr3GuSrJYvfXnq1Ne5warcJYm3PVqZr3G16pQvum/ttz1Vr3G+WpAN2OvPAxhX&#10;q9zEKkE/a5Y16a9zi8rX0042a1Ne5wjqztI5atTXucGqxcg68qTFemvcivVMRbtrzWsVSvchySqD&#10;75+7lgZrde5GacAhVPhy1er3MRqNLsD8Oer1e5DepkJ3A81Far3MKzOzXbXniYpqZr3Oi51F/q5q&#10;aqa9zExtc31PNgzVa9zCZm7X5urTXudCUnQnlBhXpr3PF2Oq8vNVma9zj5htryprVe5i3+08qDNb&#10;r3Oi4Hc8qDXq9zgXA7a83Ner3MZck68rNer3OO4eB5aa9Xud7jbQ8qa9XuYt55qK9Xue3E6trzZI&#10;r1e5x3m9h4c1Xq9z25j35qvV7mJX15uvV7mTdu56vV7mPfa9+er1e51u0Gv089Xq9zjf2689Xq9z&#10;luAFhyter3OAbxHLV6vc5FidL89Xq9zgGI1OnPV6vc63kNz1er3O2b2nnq9XueEhGh056vV7ndye&#10;er1e51utpzUV6vc9zder3PK4vpz1er3O763GnPV6vc6B8Rz1er3ORa/PV6vc73nnq9Xud7iBob83&#10;Xq9zysP3uar1e5zDD289Xq9zxYX156vV7nZIHPV6vc5BiDzc16vc8XAOvK16vc73nw05uvV7mQyA&#10;+NubJmvV7nYcWNuar1e5kWQWsNeXmvV7mVZiDY8oDXq9zL5ltQeOA16vcyCa2nLV6vcyrLfvzUxV&#10;pr3JMc9muO/L1sGvcmJUsNWPK07E17kqKrKdzy1b2V7k9Kn3S3t56rV7mXzzoA3fnqoRNe5zWqdB&#10;fcNObGFUE17nGSsLak9+Oaqfmvc4/NKNSeVnCa9Ne5zjqgblfDlRWq9zN8ztud1zzVemK9zma3W4&#10;P1cvE03ga9zA9fMvugC3LgRTZMV7nNqunnfS6vb6ubmnJBr3Oknm1UWsR7earcV7kZmkOpG480RV&#10;4r3MTTuBr4cbmKpsr3OPzjMu1Ta3t5rbtqmqvcymcBbo1z483WyqvcyCeTUgbifHnhVya9zkKhna&#10;5a3wI5bVFVNe51LUeYNq/aB+jTlkmvHCvcivJeQhyG05avba9zHuAW7DQeHKGrV7nF6gBQTob+HP&#10;TWzjXucGn94m+nKmt17nAzq3+UNreznttar3OHnhLe9p3seV01qvcyNUtIBqNvjy1br3MJZGNx4c&#10;rspoV7mE2fvrx8mrxXudWuRppys4V6vcjlmEm5e/GxTczXuTExKdSATcaaHjwVVYNe5JXEEJ0FuX&#10;1TVCZr3JXn0VUR5oUgd7gc9Fer3I5w3C3vJ5QIOlr2HNFINWONe4zVeCT0qPVYWwki8Y2+0Po9vE&#10;hRFUmK9xupakhC8BFuzI2o+sHmtu2qnxV7nbUsb3kw87H7tEf+ZebiKtXuYFlDnyyCrew8bq1e5l&#10;DWIPa3PA1qvcltNBUr5Neu5fBx9ofXy0zXtte5GehrYBvpiKiL2+I+nniCNlNzFe5ginVzddCO45&#10;6adkGvccoKyaC2w2IPHQqqFM17kmaDDMTAM6+XKe7r7fiOWgKpuDXuRNmL4R+kH6aDsWXUfWOUxT&#10;Ww5w2V7mMDC8Qu0V4Zfaug+7mh4qvtr3OfmYrhybZAJoT8Nw+7j0kba9sr3OCphWIrenJgk8QO33&#10;c9gqqmvchTYfiGHHzEF17Fl1FvjzUFOytbK9xtWYL78RIPiONglJrZr3HCKpjce8bN7OGCVzVwYr&#10;3JV/byxp0Ga9zvdblhW5ivc7LDbfx5uavNe5xvpuHPTNNTXucxqLc3NbBmvc8SLX4nPi2U7Fe5gY&#10;gcdiKaIivc4k6W4yfDTE17nCFjHUJIDax5VeynK9zCwCM8Tdwx/PjSMcKrFe5LLBsIUnvHMfuIHP&#10;LEVY417kJvtd+/Ha1XueQ978sDW69zoEn4njhr1e53Zh25bCvV7mVDYWPG1Ca1Xucw3hflwIFViv&#10;c5Dtp343VTXudncfDmwYrVe533+I5aZq817nVzex7eHNRjNWBr3ORbcLNY/VyxNbPir3HfL2Ycfy&#10;lXriuVK+pw2qQ3WWmmeNgfpUjjDjKXEkECOIOIPpS1i5ctjLainyNe4evpZ+JN6i8geXR5qnizTQ&#10;oAGWtBE1h4LMvvfffkOZnuHYZniUaD0pw92ypSsN8bm2gOjWPYa9yyrpP+J90GzpBHh+dPOyxXSb&#10;Q3zA8yC/tEqjQfSOYzZ52UOtmbVWodBwNTLZ74Wd0AFeBXXhXuWE5V6gZezbgq4vlHEYMRpXHuTU&#10;0yyK3/IJ0Pw5jbf7v3OVkpfQR6GpQZdbdTrBBr3FhTZiKxqkja2vtOh+ngKXbhKonhTuIx6a9ytP&#10;8U7rPXZX9OlNlDD6toavNVasOyN9rfLU5WRyba2L7R9fMvuyfI0urXcOCQnBJInE8RUGb7XZaZDY&#10;P3nEeVcLnfblIHTn1QdcemQSLL2NPPTr3gqryIQNLand9x5l5me6GX5pi40J6QIPurF8KUOuufD6&#10;dPPxMqU06UPU3CJKVwB+mozvQ+0lG1H3nmM+b9kuJVar/wA1X40pS+BtEV7h4unvqw6J9QmjpsCx&#10;6nNSQD5MreU+vhta1z9HMfMz3EzDLAVLbkdKcfhRgl8q2GvcMkmMpMBNSyK6WBuh0seQ+u2KMFYH&#10;rpW26QcfbXuOsGKGTRbbT3N+IVMRRh34OzbXuOUNcm4JIbd7HiNTdOB0E+I17kz5kWDE/TxjRVXF&#10;wIGNe5Mikjcdr28eJyCK83qjqr3OQdfs307c9FLgYE17nJlCNYC1+ami9JJNe5ilUK19v3cuKWaS&#10;BXuYyun0c3NXQIGNe54Ky+8vfnpmrTXuYmQu+9dW5cGKsU6htivcyxRsti/u2vypM0lKCeM17nNh&#10;tG8AkH+HK0wp1SNia9yfEgkUMp79v7eMKMVptesTXuYcdx5Mm5TxrO1VYRYPhtdVkn2xwsV+88Pc&#10;ntvz1200P4lpHpImjFuACejH2V7mpVQTVFdSNiFWP0tXNNUOT4mRy1z9/OwT/hVpGwAD2CKBqNkn&#10;jjXuSGQhgDxPSsKwwr3OwL2vzVUKoFe50wINh256tJOFe57aSAQObrQM17mJhZiToDywpyvc5KL/&#10;AGyByprZHRXuc5NbbRzwpjRNe5EO8m/FApQBGyvc6LADx56KtXudqzMfe8eaIrRr3MoBGnGZqte5&#10;Pp1DsI2NgxHGlGKagzIr3OOHlZs2YrM2ojEUX3Dl3PCygdMmg3dbTNe4/Wsbnw4V0UV7nFiWW45s&#10;V4eGvcwMAhuO3L7a1Ne51b3fZzdVBr3JuHuYqsTWv5as33A8ZcEpjp/GtASYr3HLpogbKEc/Yyyy&#10;P97Hh7f4Kjoj4UF8wguR1V7i627hZhbhF1miivcxsoUXHbjk16vc43B09nNajXgK9ziQym/HiRGN&#10;Wr3OJK/u88IrZFe5hbdqdOOynpNNYV7mLZYW7njgUJrRVXuYWB7nllqmvV7mPZrc6cQ0mVjgK9xn&#10;zjskzlgcKE3jw+ZiPDUnUfTwXWeDJNCO3URbq9K9xPAm2g7cQRRMBFe5jZdDfmxW9UV7nDtqOPDH&#10;bTgx217nYU31GvGSOim1mcBXueO7uRzdaANe57Tx781FeIg17mNxc9+XGFKEyK9zmFA+zoeVNNKV&#10;Ne5wkVmsfHmwrhV0LivcwlRu22145jSgqnGvcxi4bavNEdNNKAr3OWTHLVuMKnbzYz+XG82AhJ6o&#10;pfmaAhCPZXuLksJD73bgI2bKByhAwr3Dqfhq1kVD67MsK7WNRh2Ixr9Jjv8AwHBJaSGz/jCos32b&#10;U9kj4A/iEjqqJWnbSu3bt/Hm4DQQLLErxnRgL/TwSNIKsQJHwrjrq07eFJ2pkAdrm2ot9HJBpaZg&#10;Yp0WRGuCrrcH7+GLCtCtRrxdVEisDqkijy2IYG4INuI7E8Dnw+r+WoS7UU40QH3Y2HsHsPDpRSkz&#10;wPuoSsvh3FWEVxp55GiZioE0bam32hx+wo10eHRx1v8AlE0+rw4XqdCVYY0XXGlR8NcfJUzyNGLI&#10;wuPp8eODq7JuVrluI3SpU9FFAMbalqyq1vZbkN2VFNxe3EICuFeUqKzxqCd3Y8qA/Gew6Sv9DlRV&#10;R+98hmXCpybdlaKoX6tTwSMwhogdI+BrNzsNugnMVN8VIVNQdrLnGlkLWV6SYBfodNeaykjFirDx&#10;VT+XI1dGlR866ADD2mlp25DlsQduluNbafThXuMmAtL/AF8lt/ulMPo0PBDdAKt8aP7oTaDqVXuC&#10;kyxsBt7kcjeajrZXucF2i6tqeW21fbsr3O1C2JHK1Wa9ziU/w6c3NbBr3MVrXHfl6cr3OHc2PLVa&#10;vc7IYaHw56vV7mF9ultDy4pwV7makCfMPD3E0UiEe26nilBxBPAiqOHwg9BB99e4icmTNJluKFr3&#10;p2eL7mPJQuowNCjM0w+SOIB91e4qd5Ca6nhahOqg/EmvcxG1tfHj32mnq9zC+0LprxQoVYV7iczB&#10;C0+E1UY1JiY2+jXhhbETjR1Zr0OJPXXuK7LtatZlyhlv73lLf6RpwquUnVNB68b7t5Y/vjXuOx1N&#10;x24mSqi7ZXud3APFRrc17nJlXQjXiNIIBqoJr3MJsVuO/N7KuK9zBItjbw54KmnxhXuJbM9OKnA6&#10;umI18veD8U1HDW1krA6aPbBeh1J64Pka9we8h4oMXyZh1eTd3hAb6V0PIgzPwvKHXUU5sx+XuXEc&#10;ArD1r3FX7vjwPJIIoOGvc6FrcbJitmvc6YG2nNg14V7mK5Oh4qCopyvcwAn7+VFPV7nAuouH7jik&#10;CasBXuN9QpNwRfltlLEGK9wEOtcb002BZriWxhcwuw/1SGFz9HJVyRYLSkE1KW7Sg4Hbc8RqA88D&#10;XuLNp1qVFQh92QBh9fEKk6FQaDOkoMHhXuRT7fZz1O17mL3hqT3NubImnK9zOI4wGudR25uapNe4&#10;6UGNVmWpcPzphr7arL1dTV8Vvte443D6xfm2lQrT08/GkjtsL1K7ZweF9tTZ9Rh769zdf6T5xos+&#10;dPcIzdhr+ZFiNHTVCnws8Yb+J5kVld2lbQV018yu8OWqym8dt1iC2tST6EivcFGJwLAjvwYpUONA&#10;NQr3MrWuV4rWmDFNCvcwkjiMqir17nhbxHPATXq9zMi30A4pjo29dVNe5gqEJIJ15VcjZjTyDXuR&#10;mLHTtbiRwatlOivcUuTcZOCY5DWd13AFfaPH8uCnJ7n8k8lXDjRfdtlxMjaMQfKuLqHUqfHTmoz+&#10;J10Oh9N/4geZcNwuIQYHnhFxqgKiyAz+9Ki/8Rk3cD29tsbR8lIwXChz519E3Y/vJ/bDdVhxRly2&#10;/ZL4mB9p9kD0rFAzMm1u66HhPQCCQ2nIsVBNTYaz86ZrHjemtAV7nDcQLnmwkVaK9zixHfnjhVhX&#10;uY9xvcdvHngZq0V7nmYctWwK9zGVFtxF7ctV5r3Icyam/LBVKUmvcYsSwxMTw+pweTRamNgPgw1X&#10;8+G9qsTBo3YfLC0uD+E+7jXuCj0LzHLjeTRR1zH5qgYwOrd/d+yT9XEzvhJSOFAjeqyFtclaB4V+&#10;IdGO2vcGA795HhyyQIqNhhXuB51EwSqx7KdRBhp2VtC6VdKR3DxndYfSODHL1z4ds4UMMmuk2lwC&#10;vFCwUL8lYe6vcsZ6A5+h6kdMMMzGjAytEqTAHUSL7rg/WOClklwkREYfrWG+9uUHJr5xmMJlPWk4&#10;g17g3Mdup4dJGkQDNRfXucBc6txQlVW2V7kOQEPe2nEDm2lKThXud6p35Qp07a8DNe55vA8UgCvC&#10;vcxkgXB140pRTsq1e5jdQy+7342RqGNOA17iryZjUmFYjGoNgWFtfjwyt3i1x4iiDMrYXCDXuFJ9&#10;SeHSen71K4P6h8BTbgebdlFihTRUqdArtbT3gPHkgXrhSpF2jgcevpHzrIfcp4b3ZI7k7p/bW0rZ&#10;6SjiB5V7liuHYhTYlSRVcLBklRXDD4i4PJztLgPthwHA1hs+yWVFJ2gkEeVe5OZbacNSZFIga9yI&#10;dGu3EapFKK9zjr9nvflhW69zExmS9gCBxWIp0Qa9yPErkk9ieNOOJG2nSRXucTGqm1tfHlVHVsq4&#10;VNe5j3sTY+HGlgJxNWgV7kc7g1mFr8UQDTor3MsEphcOdCp42UTsqqk6hXuCvRUeDZ9yvWZHzXEl&#10;Th+JwvTzRsLgq4tfXxHhwbZPeBtelf2rwPRQBdddym4RdW5KVtqCkkdIr3Ne/BsCzJ6bOueMdDs3&#10;xtDCJnkonbtJExJjZT4hl/MHg43ZzBeV3arNzBM+E8CDXYS7u2N9sqazW3xVADg6FAeIEdR91e4b&#10;JXR0SZdQwvzJ6NVY5qBBINe5kPhywqte5iYgDXlKsBXuR3NtfbzwFPJr3IzRBgQ/HAYpQDFe4Wz1&#10;A9PTmbLwx3C1tiGHnehXuYxqy6feOBXP8pObsS3/AHRBlJ6Or1qc9zs5Fg8WXP7m5geiemvcS3SX&#10;OZzNl6OCrN6iD3JPqGh+vgIya/F83pMBSMCOsbaO948rOXPkjAKEjyNe4J7FGbamg5IaF6caj4Yb&#10;a9zgRrYjiv7satXudXH2ToRzWCatXuYwx1v24yrZVor3O95vcjlNRr0V7n//1dSCrxyXzCZGuD7O&#10;KTjQpKq3+OMdVjKN3YnlNlNlVe4yy4nGz2Um/fnhVNU17nCoxr37Ht8eWrc17jPUYiAdxsfZbnqo&#10;TXuNxrUcWmJUn289TM17kKWsCP7vh4nmqrNe5DkrVcXLe9fm6rXuRZakuSO556tV7kKWqBFiDcc9&#10;Xq9yE1QbnXnq9XuYGrFuNTzQNamvcjtVktpZfby1Vr3G+apBPu+OnKxWq9zCpQggkg+HNRXq9zs1&#10;BUbS17ctXq9yM81zc3+rm69XucXqBrblD116vcjvUAixHKFM1qvcxmUFeV2V6vcjM5GvHxVq9zEJ&#10;WAIvccoTjTRMV7mIyjwHNkzTZM17nDzDe3hxs41qvc6Z1P08sBFaONe5hZgdDz0xXq9zjvNrc1Ne&#10;r3ODMD25WvV7mMuCO9uXmvV7nme+g5qa9XuYy/7p5QV6vc6LLb2nmq9XucA/t5uvV7nRYk83Xq9z&#10;25Ox5qvV7nHm69XuYr66H7+br1e53utoOar1e5w3e3nq9Xudbiovz1er3PK/sPPV6vc8ZPAnnq9X&#10;ucb3F156vV7nAki+7nq9XueDDx56vV7nZkHhzder3OIP081Xq9zkXHY9uer1e5xuo1Uc9Xq9zokn&#10;nq9XueBA+nnq9XueJ8Rpz1er3Ornvz1er3Pc9Xq9zvce3PV6vc6vz1er3PXPjz1er3OasBz1er3O&#10;ix3X56vV7ne4dzfnq9Xud7xz1er3Pb9eer1e52Gvf4c9Xq9zkDcXHPV6vc776nnq9Xud7j7eer1e&#10;54Nrrrbm69XueJJ5qvV7nIMbgc9Xq9zIDp/Rz1er3OQPNEV6vc7vpfx54V6vc5rIbWPHhsr1e5IR&#10;x7eNxXq9zKJPEnm69XuZVbS/LgzXtle5zE5A0vytOaq9zMJzo3fnpqle5JjqX8DblgasDFe5mFWw&#10;F1Nz8eXp0Ga9zsVLX1Ov5ctW69zI0/vanmpFVJr3OvmAuh1B15WIpua9zxnAIAuOap6vcyeaX8Tc&#10;cuDVTXudmYL9m+vHAZpkV7nB6gqNGN+b2Vcivc6kn00PKxVUjGvcxGY6fDxvzZpRXuZvmJAtwxI4&#10;3Xq9zis7HQ356qkTXud7/wB1eercV7nQcrfwHK1rTXucjILgm/PV4ia9zMJvHtb289W69zrzgdSS&#10;Sebrxxr3MBlHmAXtfm6qBFe5kkkAHunUd+a21evcil9CATc89Xq9zje4sOVmq17mVXIs3e3L16K9&#10;z3mFzdrfDTlSYq1e51e2nblpqkV7mTzLi5NrHnprYEV7mMWPvp7w5vqq1e57fue4HK1qK9zFIE36&#10;Hjia9XucHVCtxcnmia9Fe5haMAXHK1TTXudqNtwvPTTU17nV3Db1J054GK1EV7jjS4gyaXJPgfZx&#10;0GvA17nCpw6lxCHz0IhqAb7h2b6R7eeKeNeivcT8nmU8whq1Mcng3t+IPExMVWa9yXI9DUj5eZSC&#10;BpLfW/0Dw5bAit17jfItRSW8/wB6PwYduUImtTXuZw1x7puON7KvXuZY5mj94HXlgqKrpmvcyTJS&#10;VxBa0Mvgy9j9I5c41WIr3IkonozsrEuD++NR9/GSIqwVXuc1cou9ex8eOA1cmvcnUuISwm8ZOv58&#10;fCqaKQa9yZNS4biY3f7zz/417fWOaicaY0lFe5Bb+Z4OSakFkPZ11HKzVwqa9zxGG4ou77D2+2vt&#10;+I54QatFe56NcYw5fMiInj+Hf7uXBIrYEV7nMS4Rih2yJ5Up8RofrHHgoK205hXuN9RgVVHd6ciZ&#10;f9Xv93KaeimDXuN6yyIdn+HwPfjwMVYGvckLUox2kW47qmtg17mcOLWGvKGnZr3OQBtoTz0mtTXu&#10;cibd+XEVcV7ntT9nnkir17nBgfHl8DSc17nAn2cYmTVBjXuYGBPY68qrGnDXudz33pOe0gsfpHGh&#10;4TWq9yXhsa1DPQFv8uLLfwYajj6kzXq9xuj+wVce8pt93PJOoVuvc5G2l9OVAr1e518RpxQMTXq9&#10;zmLlb80Yrde54EWN+/Nitg17nYJY25uvGvcyre2uh5QxTZFe53c978rWor3Og3iOWI01bTXucr37&#10;+HPDGqkRXuciL80FRhXpr3OgPZy5reyvc60vr4c3NbBr3PWBN2AP08rqNema9xWZO6gZ86dYj/NM&#10;h4xVYRMLa08zKD9Kg2P18KXbVu4GlYCh0ESKOrXMHrMy0op6uHsr3D39MfxOeteVWWg6jwwZkoiA&#10;rOV8qoCjxDr7pP0jkL5v2fWGYpJSkIJ4pw91SnY76vM+F5OrrGFe4CnrH9SkXqT6k0OYMIgejwvD&#10;KGOnp6eQ3KM3vSk+0s3j7AODjdrIG93WO4bMgGZPXQLz7Mxmb2tP2gYfOvW8eFKRwQSRyQoFAqvc&#10;z7iBxsiapMV7nBYoS4dQVYeK6H6ePFE7YNbAmvcF/J3XfrNkFl/qvmGpSNO0UrGRPo2vcW4Ab7dy&#10;zvz+1aSZ4xj7afC1J417h1enf4kma8JjjoeouDJVoLXnpXKNb2lGJH58x/zfspYuJXbLKT0HEU8H&#10;zxFe4d7Ifrm6HZ7ZEkxdcMnNgIqweWSfgx938+Y8Zl2b5hYTpRrHSkz7ttKUugiK9w2OEZtwzG6M&#10;1+EzrUxECzxMGX6iDbkJ3OXuWqtLiSk9BEUrDkY17iposWEabXc7rXI4ROMSaOW3CrGfSvclriu7&#10;9IDa3GCzTsxxr3HOkxjd7kmh4lWx0U1rMyRXuOMNWkjkX+1pxIpBFKlJCzhXuZ1ZDfTX4caIpRMV&#10;7nbKd2o15qmlmK9zwUn3SLHnquhR6q9zMIyq7vA+3lZra1dNe5ze6AXGnw5XbTZA6a9xxhjQLuIs&#10;COJyaoPDsr3CmfiA50Tp56O8yVMM2yozFNT4PAOxPmndNb4CNTfmQfZfl5zDNkKgQ0Cs/L30iulK&#10;Qgnpw9te5rtrTrTwwwIfdSNB+XOiylayT0k0SEHCvc4OwvbmxT6BFe5wBJ0725armK9zq1xbnqqB&#10;XuePsHfnqvhXucXUeA5sGk+oV7nQAHfniafBmvc8CQLk6H2c9Va9zkybl9gHNg1YV7kUj3to49NW&#10;r3OYRRo3flCarNe5mjKbxfjZGFVVCRjXuPeHxBqmINrdgLcRuHA+VMJJJwr3GrLg8zEcZqR41Nvu&#10;4sujCG0/3tBO7chRnbXuKiynU8KKRAzXucHQE/TzdaNe5hb2Dx5umiJr3MJHv/RxyrHZXueMppaG&#10;uqG/cppHX6bWHNhOtSR0qFOI+6K9xWZEg+VyhQQ/8dBj9LG/DK+MuGgXeK1Ok+le4ridPieE1IZr&#10;3MZsboR9fFATVa9zortAJ4wcK9jXucCNbHmq3XuYn1Fx9fHUpJrxxr3OCjS4+7llJKNtNxXudNYC&#10;1uWEqqxFe5DkFzYcd2VsV7mEk66duMK6qaJAr3GHNUzHqFRQspHkYUtvjuBOn0cGVqnSzQhYAFue&#10;s17jKD7gIN+FxonVXucO+g5qk+2vc6NgLjw5untle54+9ykxWgca9zgy2HLg0+FSa9zwuBY89tqh&#10;8WyvcxsfeuPz44MKe+wY17mXUanUfDjcTTH3V7nmBIIXlQIqoAFe5gK3G72cemlOoV7mFdpub9ue&#10;JqixFe5MyVHGmM4ypHhE338TZqfAilWZYtInbXuK7y917DTgNBoKThXuGi9A85p/XDkAj3TL87ED&#10;8TCdOCW1P7JfmKDO8i0jKbiegVBxA/6G9+1h/Hm5PhMkkCLT3soAI9nD+zehO2uK7oC5NMNbEm64&#10;1vxSGVWBVgv08WTRXBqD5I90oSp56NQCFTUHi5kAnSaTlZ413KtwXBsQe/jzFLTuFPujTXm30pTh&#10;xp9K8a4xyKbi55FEfuBE5RtIUNIrSyDUtZbElh242zBwjIRqOUTOmvFQJFTEA37x2I5Wx+KVQR4l&#10;6FuoEcqhvJWiqApHZo5gAw+I3HhtbSUEHz9ayz7F1ac6R06VeyKw1CgZgoJ7AgRzpf8A4lY2/Lmp&#10;tSt5+HU89rb4kJ+m3I4uBpWR110zcGhah0E0qh250wsCvEVaBmvcT1OTS50onHaaKRT9XD8/tGDN&#10;CEjvbZY6CDXuCwqsFDewW5Hc1G5Ne5hOhtflqdr3PK4RNg1154iTWiJxr3PFj3HNxV4r3MZNza1u&#10;Wrde5wdD35urg17nHwt48sK3XuYGvoTxwYU4MK9zNTNathfsN4H36c3wiquYpPlXuIfKu6lkxTCj&#10;e8NW519h9vJXcPetpWKFl+e8DbnSgV7iou2vhxEig5XucGNhbjvGnK9zptR7eeJr1e5CqI0dPLYX&#10;8wFT9B4ot1QaVIVpM9GNe5F6esZMuinc3NPJJGfqPL3pgCKUZzAekfxAGvcWwBtb2cKUJigsa9zn&#10;t3fZ46VRWpivcxsp8NOJy7Fbmvc92Fue1gitzXuYnNu/GBTle43VCeYCj6qwKn6CLcMGjpIPRS5C&#10;oM17il6KVDDK9Rg8pu1DUvGPo9vAXn7YS4lQ4jGiXedH7dLo2LQD617gyKBbXvyP9lRoa9zC5N7X&#10;0+HNinRjXucgHPjfloqte54sCfZz2mtgV7mEk66c8dk1evcivfvxaDApQK9yK2qW8eNpxpSK9xCd&#10;S6VMQ6cYhTMu5oSky28Np1P3cHeSr0vDyIoV5G53N4hXTKfbXuIXJWInEMs0srG7Rgxt9Xbgpvm9&#10;C56aFWas90+odONe4qxIDc9+FVByK9zi2p0+nlQI21cV7nElra9ue0xXq9xwoBDMZKCoF0qVaM/8&#10;ELcZBIVSd0lMLG1Jn2V7my3+Ex1Yhzv6YqHJtVMZK7LNRPhs24+9tia8R+tCPu5MWRPFcoIwJwri&#10;n2/5AcszxdykQi4Sl1MdKh4vYa9y1kBha/1cltHXWApr3M4JI1046TNM17nQIa/LpQDjW9le5yMe&#10;1QRfXnhXgqvc6SXyztPjzaTpNaKdVe5043i45VZ6K2PDXuRhYDaw5RPQafr3OILBxIosV14jKig+&#10;tWwIiujypj8dHo9Pn30yZU9R+BU+/Esi4gKSslA9/wCUqfs3/wBVZB+fJIzU/wAwy5Lp8RQSDG3q&#10;9BsrpL9Lm8Yy/NH8ncPguEEpHDWnEepE1gULHOw/x6/dzXbpa1MRpIq6KxWZQ2nxHMeICtldZHGi&#10;0opO0GKkckEge7xqDSeK9zF4kDuOOzV4r3On+zu5WtCvcxKQQT25opinDXucGZWuo56rgRXud7gU&#10;15aKrXuY2t39vKkTTte411l0O9O4trxY0YUKXtma9xjyrjC5W6sKD7lLjCL8FMo/aTw+ugDChxwN&#10;G1/bfn8vPFTRPnpr3DgsQRuUi1+EBGMVjnXuRpBGrrMNLHX6PHhgw6WFBQpQk8K9yf6WMxHp71fx&#10;fpXVOUoMWX5+gudLn/KKv135InflCxHEelJt+7L+b5c3fpEraPduR0cDXuWcWEnuX1HBUknTIFYO&#10;bMa9zhuK6caC+itxXucNDqeKtGo48KtXuYpGI0HEyjTiRNe5wDhzY8qlUGnIivc5KnfdxQsKVjVC&#10;a9ziyeI4mgirg17mInY4kXQryuyrbRBr3FVn7IWGde+ieNdM8WUSSz07SUjdilVGN8LA+HvADkj5&#10;UU3rSmV4FWI6JFE2UZsvdPM2r1vAJVC+goVgoeyvcAD0P9XMRzhkV8i5sBXGcuyvRVCMPf8A0J2A&#10;kHXUDh7u5edwpVvicSf3VLXahu+jL7oXVv8A3J8BaSNnixr3D2yFj3005NqDOIrFIV7kVvs2Pfll&#10;g0oFe5htcXvzyIFX2V7nFiv93KqBFWE17nJZFUaLxC43qxrRTXuQppQzbeKUp00oSmvcizNsYbTY&#10;jj0atomlIHTXueLMNT73L4GvRXudX3HQWtzeyvbK9x7wbE6jD62ORT7twPhy6SEii24ZDqTXuFY/&#10;Em6Ip1K6T0/XDK1xj2UQGkMYu0tKTc3t/wAVnX6L8kJ0m9tu9H90axw4joNT/wBim9ByXMDlT/8A&#10;cbrATsS5w9uyvcJN0Zz5TZ2yZT1hcGZV2SC/Zx3HMh93c1Tm1ulSZkdPO2smd5snVlV0pBGBxHlX&#10;uC+GubewcHgM1GkV7nV/A8bmvV7nRVrX056a9XuR2BB08ePAU+DXuQ6umjmQo40Pf48UoWUmRStt&#10;woNe4QDO2EYh0W6kDHMOjK4PiDE2F9q3+0vwIPb4cx2zqyVkd5+ZQJbdI1R/Cs7fbWYGWXCN6bEM&#10;rMutjbxjhXuGRo66kxKijrqX3klUMp+nknsuh0A8IqDXWVMqKVbRXuZACO/DdShGFM17nHd4/Vxh&#10;KjMVeK9zobmJtx4pCq9sr3PbGvf2c1o6q3Ne5//W03JcRV7r24/R+a3+OMslSdxZjcc3TRNe5Der&#10;IuyHnqrNe5CeqXuNeerU17kKSpYGwPfnq1XuRTPb3m1PPV6vcjvOWG+4I56tV7kKSdvtA/dz1er3&#10;MTVyD3dQeerU17kOaq3aC/PTFVr3Ixqdftc9Wpr3Ikk5RvhxoGK1XucfNZ/eHHq3XuRXmuNdOerR&#10;r3MSzMTYHnq8K9zppdbHmjWjXuYXdrkBvo5qarjXuYd4W5JueUIJr2yvcxGRT3PNq2QK9qr3Mfm2&#10;Hfvzwxr2qvc4tKALc0a1qr3OJbQ7eV0zTZM17mEyEDXnpitV7nEsLX56Yr1e5iL+zmq9XucfMvb2&#10;89Xq9zom+p5uvV7nB2DDjeytV7nAMANdeXrde50z+Pbnq9XucN4Ol9Obr1e51vv25omK9XucNxuT&#10;z1er3PKbG556vV7nDcL6c9Xq9zzO3s56vV7nDeDoNOer1e53vHPV6vc4ljuvz1er3ONzfTnq9Xud&#10;X9nPV6vc9fXnq9Xudc9Xq9zu9+556vV7nV+er1e51fmqrNe51u56vTXue3c9Xpr3PX56tTXuevzV&#10;emvc9cc3W5r3PFhz1amvc6vzVVmvc8Gtzdbmvc9fmq9Ne53fnq3Ne56/t56vTXuevrz1emvc9c89&#10;W5r3PbubrU17nd+erc17nY5ut17nfPVuvc9e3PV6vc7LknTnq9XudeOvPV6vc57gB7o56vV7nMML&#10;C/PV6vc756vV7nd/Dm69Xuc1YAWPPV6vc7VhzVer3Mit4jm5r1e52Tca82TXq9zsMRz1er3Myuw+&#10;g8smvV7mVXv482a1XuZQ9gfZzQFer3Oay218Oe2VuvcyecvfmjVwYr3OXnhjpzwNbJr3OQlJa9+O&#10;VQmvc7D3+0fjzdVr3OQnBPPU9qr3MpnBtf8ALlCKqVV7nQkKePHBhWgYr3PGUtqOerwNe50JD2PN&#10;zFXmvc780A2OvNba3qr3Ot2mht8Oaq9e54yFe9789VNVe500h7K3bnq9qr3OYlBGg7c9VgZr3OYm&#10;X97x5utFVe5kEisb97c1Wga9zne4tfQ89Tle5if3V3X+jnq9XucidwDGwt356vV7mN1Kkkc9VJiv&#10;c47S2h0PKxXgZr3Oak3IXx5anK9zwOuvfnjWq9zqQtfQ6crNer3OlJL7FFyfC/LV6vc7ZlJsg238&#10;Bzc16vc5EXawO3la9XucRuX3Sb8tXq9zLvaOwK81Xq9zCrre50B56vV7mI69r29vPUlNe5jYlRbv&#10;z1bmvcwgMQW7c3Va9yVBWOnuuQbfDjoVTk17jr/o1fSeXMPNA8CbMP8AiPPYKpo17jFUYRUQAyUT&#10;GeMd0Is6/V4/VxgoivDCvcgw1RUldbHujD9nG5r22vcyNTBlM9B4faQ/s5bTXpr3MKzK5K/ZYdwe&#10;NHCtgzXuZNy/vD6OWrde5LiqpEGx/fQ91PbjyTNUUJr3OL0CSAzYc1vExE/w42Uzsqgwr3ICyb32&#10;NdHHgdONYinJr3Jiy7TtfuOOzNbr3HCmxGSE2JuDptOot7LcdBqhE17maagwyvIkpf8ARpT7Psn6&#10;eX0g7KYMpr3IDviWESL84tl8HTUflxkymn0qkV7nORqCvj3TKA19JE0P18dwVsrZFe515GK0Xv0j&#10;efENSR3+7vyslNaivczpWYfiS+VVqN3YX0YH6ePatVUUJ2V7kSpwF296ik3j/Cxsfov254VRMmvc&#10;ZitRTymGQFCPA6c2Cacnor3MwqAt0cFePhQ41ea9yQklxfvz1br3OW4dvHmjhsr0mvc4sSTqeapu&#10;vc6uAebCcKcAivcxOPEcYFWr3OaDzoHphq32k+kdwPp4yuqV7mGGZ0ZZU0eMg/XxSkyK1M17jhic&#10;MaSpiUJvHUg3H+F/Ec2PCa3XuNtiSQOObKvXudDWw5cba1XuZQyjjShXq9zs6681sr1e50CCSp4+&#10;K9Xuctw8NBz2mvV7nA2J15rAVuvc5JfdrxomrTXuZL2055NUONe5luAdebNUr3OFtbHm5wq5wr3O&#10;7gA8ag1qvcw7wBY8erde5wZvz5op6K9XucR7zKp1uwHGZIFanGK9zLOrSTzTD7KmwHNyTVuNe5xX&#10;7Ivy4MYVqvczA+I40cK9Xuc1P5c8Vadlar3O959vHZnbVga9zwItfx5Y4U5517nFkhfVlBPt54oB&#10;puvcWOWc+Z5ya4lyjjNXh5U32xTMFuP9W9jwNXeV297g8hKvMCfbVtRGw17htennr9615RdafNqw&#10;ZgpdL+YPLmA+DoNfrHIUzPs2sL4y2C2erZ7KUB48a9w7OS/xGujmOvFSZngqsFlYgEyoZI7nx3ID&#10;p9I5jzmPZXeWxJZUlwew0qD4J6K9w5mVOrvTrOcC1OWccpK4v9kRzoW+F0vuH1jkB3+Q3eXKh1tS&#10;euDHt2UvRdEbca9wU6CvIYqxBvqdeApxqlSrjWNkV7jrHi0a+6rG/t/o4iLNOo+w9Ne47w4rC9mF&#10;9PHiFTJrzSgTBr3J7VyS2Ytr24n7sijQq0CRXuZ0lilTvYi3GikinGhrx417ksSIpsx4zBqqnAMD&#10;Fe470YBJHYjXX2cRrFX+4YV7lTv4tWa6hME6e9MJLbKuoqcVYX1KgeUlx9IbmcXY5ZhKLm68kfOi&#10;PMF4JT0mfZXuVFTHc5Yacy3FIJNe5HID8eFOivc6CkL35qa3XucSDa3LVoYV7nHW9hpzdbr3ORAv&#10;a3K1UCa9zoA305uvbK9zHewvbty1eFe5xLWXXm4mr17nQW40H589VZr3O7XPPV6K9zJGBvAtypOF&#10;UVBFe4osPFqlHvogZj9AHC93ER04e2mW1RXuJnJQklwh5yLGWaR7+3XhrfwFx0ACgo4ZJr3FiAzC&#10;xHjwiJikle5k23P08rNNE17mBlC6+3lwZqu2vchsAW14+KtNe5gxbbHlbFJ+58jaPrI48zi6gdda&#10;QrS4BXuCbgNOIMGo4UHurDGP+TeK7sgLNAl7Fwnrr3HjaFTThTtpivc4WBHFE6RWpr3MBQ30PGp1&#10;V417nDW9156tHCvc6v8Any6VFOE14mvcxGwOg5eCcaoDXucLG/tHHEmKoT017mB0JO7sOUOyrnZX&#10;uRZCVBPhxqKTHZXuJjNfmjqd5bm6xYZCF+AI/jwa2sdzQsRAtxXuNp0G0DherbREa9zgzBO3KgTX&#10;gK9zETrYHl4inQK9zkpvypTTRr3O3DbL8qBTiMNte50hY6uNOWwGytGBsr3MDDXaw0PjyxFORNe5&#10;2LK1xe1ue21XaK9zJutylebFe5xZtykAc3EVogpMmvcjC1veN+bIkV5aa9yblEmLH8WT/ixIW+ri&#10;bMzLSaU3+LCZ2zXuLeVQo0G34jgIBoG6jXuGL9Ek0VD60um1Qx71lQoJ9phbTgltMUrHlQVz+V5Z&#10;cp/vRh61CxEE0UlvZ+3m59S05lpUaNbWGuvDy2bIxri84vSspPA0wTva7jx7aduTI6eYKdLk624v&#10;TtIpgqHCsBYLYnT28kU+8i/a3DG3BBouWmTXpXjUXOo5zWZhcgkj48ecWUnxYitARWN0EgAXQ/Dm&#10;B3EbWtofZzTZnFIFKsDXMLI17tYjmCd1kUk+720tyywoJk+ykERhU2I7iNTfhHPxAsBjx/0g9ScL&#10;Yb74LNOo/wBaEhx/DjrU4xs8qyI7Lbo2+dM9JIHoax1khhloplFyZ1j+pgb801cEkLZcopJDctEv&#10;5cA94P2lddLoftljrpV8mM1x9PCzbSZIivcTdYwgzFhVQ+g8yRCf+JAW4I7dPeNKHVQjYxZcHVNe&#10;4LQcqdrduRwodFRqU17mBlubjlgadBr3OgjA35qa9Ne50W2nU9+Wqwr3O7XXmq9XuYt1joNeWqwF&#10;e53uC6nnq1XuYHT2ePHAadBr3IsrtEoa9tpB+48UJE0oSNXrXuJ9v9Hz1iSITtq4oZv+TRe318kG&#10;zJNsD0YUfDx2bZP8Kin3mvcf7+PLIEiiSIr3MRuxPF0wMa3Xudj3fdPGtomvV7kSe5KgDsRryiPD&#10;iaUpr3GjI8z0+K4thzDtIJAPYD7OGd4nUkEUZZojU20vqivcEEgufd4HwsUDa9zKu5VtxhUE7abO&#10;Ne5wJ3anTiwYirRFe5w4iIqwr3I5BvZuOUoFe5DmB+18OKEGlCa9zl00nGHdQsRw8n3amFJlHxH2&#10;jwuzxIeYCoxredI7+yQvilRT6cK9wwps3vDkQgVDuyvc42udRx6eFW4V7nG4Nxz2ytgV7mEggmw7&#10;c9qp2vc4O9jft9HNgcK2BXuY32v9nTiiIpwYV7kdl00OnHMBToNe5EWCGplakqVvFOrRsPaGFrcV&#10;MOltYI4Us1lsak7QQR6V7hbOnt8LrsTyzObPTTNofYDbkw3n7RIV1VNGbgPobfGxQH417gnKqhu+&#10;mvA4DNAWa9zgTtFyNeJoM1avc4kjuOOBNer3O1Z45FmBsUIP3ceitmCCOmvctO/Cn6ox5K9SWL9P&#10;KqUR0ubaNK2nXsBPBYPb4lT+XBDYXBbWk7AMD57R86wU7esiOaZM1eIEqtllCj/eq2ew17mzfBIS&#10;LX3ezmSDawoTXD5YivclG9rtx2RTIr3PKNvvDtyqTjWjjhXuZElupDfVx0VQpr3Mbhrbr88DNOJr&#10;3Oopgp9/mprykzXucZO+5ebAmtivcjG5Nz34mUmaeGFe5Czj0+wvrb0jzZ0Lx0CSmzPhlVTIG1Am&#10;2FoWHxDgHkibuOBwrtlfa4kj1oVbvZy5u5mdvmDWBacSTH9GcfdWGUWHmWvt/U80X8uUGMZTqsU6&#10;cZmjMOJZfrqiinRgQytC5jII79xyDb+3VbuEKEEGI6h019PmYOt34bvGTKHm0rB/xgD86y3vxWGw&#10;sRwn20Ga75hYXN+epwYV7nP3X+oc1MVXZXudMBft35oGdtbBr3IroV19vH6fBmvc72hRY+PPV4Y1&#10;7ndjbTla1MV7kOqQMhW3NJkGaUoONe4Hec6GaowVqqjJFVh7CojI8Aup/p4IUr1iD0UNMseCHNKv&#10;tWNJ9dle4abJGYUzPlukxeA3MsYLfBuxH1HiFJGNQPmtmbF9TZ4HDyr3FedVtIAwI8eVwgTQcr3A&#10;j6lPWYEcJ6lYMrCuwCoQsU7mnZvfB+A4MLVwvoJ4jZUjZIE3ne2TkaHknb/TAwr3Lbsh5ppM65Uo&#10;cyULBo6mFJAQe+4a8Fdq8VoCTXPbNrFWWPrZXgUqIjyr3FiQSvtA4IgpIhIHnQbr3OIBPccZJOoi&#10;a9XuRnUtq3Ec6qfThXuckXb4acuExXia9zPcAW4YEwKaivc4204zFbmK9yIw7A8YVT4r3FPlTGpM&#10;IxNXUlQSO35cMrdYbUCnDTRPfW4uEV7hTOvdJH6c/U5gvXTBT5OA55K0eIIossdWADvIH+Lv9/Bz&#10;fNaHUXTao4noJ4g1kFuo4d8sjdyp3F60lbZ4ls8PTZ7K9yw/Da1K7D46xZPMDi4PwOvJvtHw+kKT&#10;sImsOH2y0spiIr3Jh1Ivofbw21TTFe5gkXcuwafHlZ004kxXucY41XTxPjygVrwqxM17mQ3ANvDm&#10;0gDaKptr3IFTvCiygk8bCQaVIg17kCQM6ggcVp8FKgYr3Oca2Sx78opc1Uma9ziSQ9zzYxFWr3Mw&#10;uRYHjRFUr3BOyfiVHUU0mC4vGs1LPE0MsLi6ujjawIPe44J8quxbLjh8uigTmLSkEOtmFAhSSNoI&#10;xFe5Ql1c6Y1Po79Sb5YikkbLeOn5mhlYe4EkY+5ftdDofhbkiZc+nd660gnu3fEBwB4iutG72dp7&#10;SMlD5A/MM+FwDbgNvqMa9wyNLPHV06zRMCra3Hs5lBgdlQc4gtqg17nZK305qKpFe5kYjaAPHngK&#10;oK9zCbroPz5eKeGNe5Hb3geOARTgr3Aw6mZMps6ZcqMFqjYuN0bf4ZF+yfoPjxi7tG8wZUw4PCr4&#10;9PpUg5FmqspfS6jht60nbXuFg6R5lxDDKufpzmL3aqjcqgbvYaFRyA8ouVZc6qzePjQqP8YcD6ip&#10;23msEPBN8x9ixOHSa9wwEibTp4cl8K1GDULpM17mBvs69+KtImadr3MTFvtDidRg1eJr3M1wFt4n&#10;j2ETNUr3P//X0p5Kxm0BNvZxRRtW/wAcb5a5r6G3w5qtV7kM1t77jbnpmt17kV6pWXTT4c3Wq9yC&#10;Koqe1xz1ar3OL1NhZRz1Vr3I0lQQLntyhMVo17kM1bAG3KA1qvcxedf3jy5Nbr3OUkykX54Vqvch&#10;vUA689Wq9yK0hBv3vzeytTXudGUi/hy9bmvcwM+4k89Xpr3MRey6jtytamvc4GUHXm5rc17mMy37&#10;c9NUJmvcxmXjZMU1XucS/iNeaFer3MJN27duaNer3PeYFPNV6vc4eZzYNer3Oi9+ViTWq9zgWsbc&#10;vprde5xZhaw5qvV7nDd2+HNV6vc4MfHnq9XuYyxJ7256vV7nRIJHPV6vc6uAdOer1e54sW789Xq9&#10;zibjtz1er3OO4Xvfnq9XucS1r28eer1e5w56vV7nrnnq9Xudc9Xq9z1xzVar3Or+HPVqvc65qtV7&#10;nV+erU17nri3N16a9z1xzVemvc9fnq9Ne5x5uqV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nYNuerde56/PVua9z&#10;kG56rTXueLDnq9Ne51zVer3OY15ar17nr89Xq9zwPNVqvc7uTzdbr3Pc9Xq9zIG01PPV6vc5A3F+&#10;er1e5y56vV7nYY83Xq9znuLaLz1er3OQbb9rmwa9XuZA+uo5s16vc5q+0a+PLzWq9zveDpxs1uvc&#10;ybtb+zla9Xudg635evV7nISa/DlwZrVe5lLh/eIGnLV6vc8p8eer1e57eSbX56vV7nJXtoeer1e5&#10;zEtrgePPV6vc4ByBbnq9Xucg+mvfnq9XucxIxW/jys1uvc8HPbx5sGa9Xuc94Jvbm61XudX1156t&#10;17ngwtpzVar3Mm6/Y25WasK9zmX3CzG45aZp/VXud7iFFubr017ng/vEjse/N1qa9zsXc6c1TajX&#10;ueufs89Xkmvc5sLhb6A89ToNe5wvfvz1Wr3OLALZge3NVWa9zkNtyw0Pbnq1Ne5zjZVXbf6+JyCa&#10;9Ne5l3huyj6eOJEVsGvcxEgXB145Vq9z1lbxIHN16vcyLYDffTt256vV7kdbJdh7wHfnqSmvc7Ox&#10;hft8OerVe5xYKHNh356rAV7mBl90G/1c9Xq9zGt4nEi6W56tV7julW5ZWkIv/iHfjyTFWivc5TQ0&#10;NauyW7sT9pdGHNlM1rbXuNU2CyQBZKORgPDcLfw4yURTcRXuRKiOdktWxEnwdRz2kmvE17kHzZID&#10;tkFx7eJyIq1e5LDhluuvNV6a9zJGdQ40+PLaorcV7kmSaCqXy64b7dnGjD+njmBqpTXuRZaeopF3&#10;J+miPY+I+nlNle2V7mNGSQF0Ovs5STW69zPHIRy4reyvcdqbEHiBRgHQ+B1B4pmdtNKTNe5wkwmi&#10;qSZsOfyZO+0m6/V7OaKAabEivcb3mrcPlAqkMbeDDseNg6acCpr3JMk1DiCD5tRu8JE0P18tAVV4&#10;r3MRpMQpE86hf5iIeHj93PQU7K0cK9yZDjFLVoKauRTpqHGo+vvxzXO2mdAOIr3MUuCwTe/QSbf9&#10;VjcH6Dzc1vEV7jHPSS0j7apWibwJ+yfr5TVV4ivc8xmiszjcvtGvLhdemvcyCRJNUNvhx0Kmrg17&#10;nMk+PPERVtNe5xI9vE8V6K9zEGMTh17jUc2ZqhFe5yqU2EV8GqP9of4T4g/s40k6apFe45UBgqYm&#10;w6qO2OY3Rv8AC/8ARwwKe8GFaOFe41SQz0srUVSNrofv9hHGUqgQadBmvc4kEd+OFPCt17nMbrA8&#10;1NeFe52b33HQc2K9XucDb93x49Ner3PAHx7ctM16vc8DYe3jcTW69zwFz3tyxFer3OQ0OvNbK9Xu&#10;ZQeaVjjWq9zmNTpxvVFbr3OjYEg8ptrVe5hYXGnFGyt17mIn2coTXq9zPTe9VRqf3dfu4waqnbXu&#10;YEberN/ia/NJrQr3OYA7duO6qtXuZRoOaNer3M1iBzQIr1e54AjTmkitV7nVxa/NATVdte54Egac&#10;dKTVoivc9v5UCK3M17nLcLa81Xq9zkPeG02P068eSNONWr3M9HUVGHzCrwuaSlkU3DROykH6QeIX&#10;GUOiFpB8xXvIxXuGRyB6vevvT3bBS4ucTpUsPKrR5mnsV9GH38ivM9xsuzLagJPSnD3bKfC1J417&#10;hx8k/iYRJIlPn/L5pxazT0jl/r2Mf28x/wAx7JSAVW7k9SvxFKRckYGvcOx0+9WXRbqDGiYJjsEc&#10;z2/QVDeVJf2We2v0cx9zLcjMMukrbJA4pxHupUh/DCvcMdS47BWQLUUsivH4FWDfw5E67ZTZhQI8&#10;xSpt8oFe4oqXGIwwF7+BPCxdvNOl3Dbtr3FFT4pE91UgMfbwrUyRV2wk7a9x7p5JZFvcXYhbj4+z&#10;iFSdOFCBK9Ajpr3KHfxI+oEWfvV4+C0kvm02T8Lo8OB7ASFPPkt/wUlvq50w7Pst/lmTJkQXVFfp&#10;w+FBq8VrdIj7QBXuEgtck315LZrWwV7mHXl6dnCvc5nwHKUzXuciu7TtzUxWtle57aL256aqTNe5&#10;3Itl5sU0FTXuYr7TdvDjtPAV7nnDKAPbzVar3MRGh8eWqwr3OFgBfm69Fe5yU3F+45qtV7meG2ij&#10;W/G1VUia9xxkm+Tw6uql12U0tv8AkE8ZQNS0g/0h8apASn0r3G3J6eRl+nVvEE/eeKb86nTQJWqT&#10;XuKpWXw4SkUxXudlrroeaArWyvcwSEfTx0U5Fe5gtfXl5psmK9yJj21MnVo7eZJBGB7dzcW2g1XC&#10;PImmkDxaj0GvcGLDdaSEdrIot9A5e6gqNAY4mvcnlQfDhdMVqvcwEeHNTWzXuYWSw3crWpAr3Mcs&#10;eotpblxVEjVXuYSLHcfHXjqVV5Yivc4fa17X8OPfbiKqBXuY22g8c1ahBpwjVXuYXBsD3HG1QMKZ&#10;IivcxsolPlHS578bpMs6RNe4i83uF6oT+b+7h1OP+TRwaW7cM0MSf8nGHGvchaWtft34UcaDwr3O&#10;DK1u3PVsV7nFltzeytzXucQLnbzc1WSK9zgyhjrpx8DCrBUV7mSwAsdQOJQKbONe5wbvpxylCdle&#10;5x36E+zniIqpRFe5420J8earQBBwr3ODd7LqTy4NPpNe5hlUkEX46VQK3rkTXuZcr2/rXiKNexp4&#10;rcR5kJaSeul16sdwnzr3F0bqPEDwvwEDGgRgqvcGz0t1K03qz6ZVIbay4wq3+lDp9fD+xOkLnZh8&#10;aKr9H+RXE4jRUasQyU0iDxB5uy4OzPTL/rAXv7eDCzeInDD3VxEvgA8rTskxSWnRDAhdrMADpxQJ&#10;HsG61rcOwyV9VEWqoTtuIB94HTnB1JtJa4PNJhOz21oqJrmoVf0ZO0gW51LB5i3TTx4sIDuFaScc&#10;a5mYxiz9/hzi0asANLDhalkIVp4VZRiuSvdQzdzbkKaAObh/o487bxsVWkqipMUxYWZeFl9VeCnG&#10;PT3nrColMj1GAYmAtvEQMf2cV2w0Tq4ipp7Pnu6zhhRwGsT7a51C7/lb/uToTzR2yi5ky1SNe1gy&#10;n6mPAVf/AH12hzFMPKpVA3F+PjqT7x8eEAolBrviRzF+i+SqbapVR39lieCKyMgjqoUWHiKk9KTX&#10;uC4hAYm3I+XhUdKr3JCjcPe4mJikxMV7mB08u444DNPJM17nlUlbg35uYrxMV7mFztO0DUcsKcGN&#10;e5wDWNxy1Wr3O0Tc5K89MVomK9zIyrtueUFUBr3IMsRZSFNuKUmliFV7iXxKR4s34bUMPdqKV4h9&#10;KseSHlhC21I6KEduNds4nilQPoa9xQqqupMWoFxxxA0GDNEBwONe5w1B04oVBq017nBvd054CKsK&#10;9yPPbab6ccQok47KeRXuJnBy1JnwhTZKyAm58SvDZ/FGIoQXA7y1x2pV8a9wTl3Brg8DgSIoBkV7&#10;nJjb4cTFMcKpFe5x2sdR35oK01uYr3OiRba3fjwVqxq22vcx7VJ04nGFWmvcjyRXUnuBx/VFKEqr&#10;3E3TVK4TnrB8UuR5jNTyHws3YcWXKe9tlDo2UdrR39q6johQ9Nte4Z4HcSRyC4qCzXud200PHtPG&#10;tV7nYAPc240TFbr3On1W/LitCvcjEEHXx5aafBr3ONgPdXlpit17mKQWsOe1aquMa9xvluGEoNth&#10;vccUcKXI2ede4XvNUH8h6rrVE7Y8TQMPpOhv9fJms1/mLYDiMKmCxV+ay/TtLZj0/dXuL9W094du&#10;EVA817nW0X79+UIr017nIi+nLA1qa9zA9gLNz004Ma9wQemWdJunfU7J/VOmdkbAcUgSfabXp5m8&#10;uQH4WPFrKtI0+vsoL51lozeyurBWx9pRH+OnER14V7m6/lXGocYwamxWmIZJo0YEdiGFwfu5kXl1&#10;wm4bCh0V8yuYWpt3VNnaCR7K9xUxsJL8PQAqg6RFe5lZNo9vN6YqoM17nCMFzcDtx4CnCYr3OZUN&#10;7vPacabBivc4MovtY254iKtXucD7wsTYeHK6qvNe50Qq9+OnCtgzXuSsIrnwrGKfEUH+TcN9x47b&#10;XX5R1Lg4ETVHW+9QU10RcEc1RPxZ+i69CPXdW5voWDYR1KibGILC2yZm2zJpppJr9fFe9tsRcF0Y&#10;hwawfPga+grsO3k/tXuwlpQ/aWau7PWnEp92HpWKKyqIx+7p93CTEECx0PIaBnEVPwxrNzokEa83&#10;Xq9zGQdvfm6cmvc4qLaDm63tr3OINtDzdXivc7Fideaqpr3OLXsbc0KsK9yPIpPf2cvTyTXuNMqo&#10;rCRxddQw9oOhB+nilpcKoySSRA5Ne5y6LYw2Xsx1+RKpv0e7z6a5/dbuo4pUgJVjx99b3lthesou&#10;k7ftV5jjXuGhZFY2I15ZSv6OyoIBivcjTwU7I0dVZo5lMTqe21hbUePFdq4WzNKULUPt2gyPOvcE&#10;L0Z5vqMElxbo5jUhMuFTtJTbj9qCQ7lK/AHg877uXAsbFDbwmgj2k5cm6DeZNDBxICupYwM9de5Y&#10;PHIALsNOH6TjWHxTXuciSRYcVSRWq9zCxCnXjINOCa9zkuouOOp8RgVU17nY+jjMFBxqte5jkJA0&#10;HFAVTgr3MMikDQ88RTwNe5iDWYSKdQRbjRJSatE7a9xz6odO8O9QXRTFumNcFFa8ZqKGb96Kpi96&#10;NlPhe1j9PB1lzgvWVMqME4p6JFJshzhe6OZt3yPtnS4ngpCsCD8RXuBH6Keqlfm7Ic2UM13XGsvO&#10;1FVxt9sPEdlyDrrbgv3duSzNsraNnrUh9puQJy+7TcW+LTwC0EbIVjHpXuHYX49j7eTNGmsYTXuc&#10;ZddBpbldtbFe5iDEe8w5oGnK9zqYt+5rxwKjbXkiNte5jFmBVhbjcTsqxw2V7nCVCEFh378sE4Vd&#10;Jxr3I3lMsgHx78TSKe1TXucp4yO/FINaSqa9yIJLsL+HPEacaUEV7k6mq5KeRahDYrzTZgzSZbQW&#10;INe4h/V30VPqX9PdVheExK2PYIrVuHOAN7FBd4Ae/vr2HttyQWlDMbZTP8acUdPpQw7O95/7EZwl&#10;xZPcuw26OEE4K9PhXuVP+n3qDNmbLzYBi4MOI4YfJmR9HJXS5B8dNeTNufnKr9nunBCkYY9VZ8b3&#10;5MLJ/vWsW3PEkjZBr3DEMTu7W5M5ioYjCvcxm4JPKVfbXuY3CyacvsrYwr3OlCqu0c0Kttr3IFTB&#10;5qFPDjyTpNLULjGvcJl6hMlVmEYjT9SsCFqiBlFRt8R+6x/geRJvjlxITmTCfG394H8Sf04Vk/uX&#10;maLxKsvePhUPBPA9Fe4vcmZjhzXgUOJ05H6RQHF/ssO4PHcuzFOZMJeScdtArNbBWXPKaVwOHWK9&#10;xTMCTZvDTg8SdWNB+vc4lSBYdjxO4Irc17ne423cZ1CNlaivc//Q0gWqCDex4pozmt/jkU1jgE2u&#10;Oarde5GklQAEjvr355O2rV7kOSQob89VTXuYpah2bag541SvcwPJYlB2PG4rVe5HkkI0Pblo1Y1U&#10;mvcwNJc6cSmrV7mIyi/H0nCvV7nRlHY6cua9XuRmkuTbmqoqvc4GQajl6Zmvc4Fv8PN1ua9zGZNh&#10;tyqq1XudM5Y3vYcb1V6vcwM9xfw5uvV7mPfpcDlK9XucS9+3PV6vc4l7i3s5uK9XucN4tzVer3PE&#10;nwtz1er3Mbd9ebr1e5wuOar1e5xLgdubr1e5xLtz1er3PBjbvz1er3OG4n6uer1e5x3DdY81Xq9z&#10;skDvz1er3MRYnQ89Xq9zjz1er3Pc9Xq9zq456vV7nV+amtTXudX56tTXud3B56vV7nE81VTXuceb&#10;qle57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7nuer1e56/PVua9zu556vTXueueer017nYY89Vga9zlfnqtNe56/PV6a9zu45&#10;utzXucrm1vDnq3XueBA156vV7nO4fTnq9XuciSOer1e55JQPDnq9XuZla/c89Xq9zxe3bnq9Xucg&#10;4OnPV6vcyq9hbm69XueLAkEc2mvV7mUPcW49Wq9z3Gga3XuciRpfTjlar3O2Y2seeJivV7nS2J5S&#10;a3XucyT49uWBmtV7naqO45avV7ndzu29789Xq9zl25Sa9XueFgSTzwNer3OXwF/o5Y4V6vczak/D&#10;nq9XucdwHGYrde5kDX909uW2V6vc5Kfevb6+bBr1e52GIcDvxyvV7mYMD7x156tV7mC6k3Pjz1er&#10;3MirYFSw17c9V017nIDyrWNxz1PV7mNn94+zmtlJ69zwcsRYfDmhWq9zlflq9Xue3sASeNU6mvc5&#10;XG0HbqfZyxMU7XuckJUjxB5Y4V6a9zqQWPw5uvV7mGwUEnx+PPUmr3OSkspPbbz1ar3OYa52BtOe&#10;r1e5wsxubGw156vV7mJrHVux56vV7nJlKjQeHNzXq9zHGzIboSD9PLaq9XuT48Sq0IBkvbwI5fVT&#10;gNe5n/mfmCzsB9A46FTXomvcmU3kuhDbSD3VgNeaIBrUV7jHVYMrMZcJbXUmMn/lU+PEqkVQCa9x&#10;nWXTy391lOoPGCK3Ne5zDENfmwYr1e5JhneNv0Zty2qtV7nbQ01U14/0Mvt8DzUTWtle5Fu8beVV&#10;KUPt8DysV6a9zLZtPD6OXmrV7maN9p0HPa4r0TXuO8GIbl8ioUSIfBuKJBFJinowr3I8mDpITNhk&#10;gjY6hG7ffyhROyrTpr3G/wCaqKObZVKY39o7coJTtq4VNe45yVFFiEYStQN7HXRuO4GvaSca9yKc&#10;LraW82Fyeen+H94fVysEVqvc5U+M2vS1a/SrjT8+VSrprczXuZzh9BUuJKN/l3727qfq8OPQDVNl&#10;e421uHzwOWrYSB/xZHqp+PGiCKsFA17kIQzKN1OwlX4d/u5YKIq2yvc4fMJu2OCrfHliqdlWma9z&#10;mQW1ABv4jvz22vV7nOGUQszMu9WFmU+I/p5Wa9XuYpoPkxvW7QyWKkeHwPx5cEt7apEba9x8jWPG&#10;6VaaY7Z0FoXPjb9xj8fDi5wB0BQ9aTjCvcY5FljkNPUJslTQg8YCppUDNe5juBoRyxEVavc7FifZ&#10;ywFer3OzdjbmyK9XueA96x54Vqvc56H3eeNbr3OLbb68crVe55VN78bNbr3OwA3NV6vcyo1tbcqp&#10;Ner3O3fS/KJTWq9zBcg3PY8dIrde50RcfTxqIrVe5motKyO3t5rjWq9yJGbAjx3HlE7K0K9zMNTY&#10;8ciKtXudgAaHmzNer3MwcjtzUV6vc636i/jzcV6K9zlcgbeNaK9sr3PA6XtzahhW5r3OXYX5QJqk&#10;V7nZ0txwTXq9zx1HNE16a9zk2n0cqF1oGvc9e+vfngavNe52B+8Da3PYdFWGNe5jeOItdfdYahl0&#10;I+i3KkBXCvECvcErJ3WDqtkCZanKOP1cAWx8t5C8Z+lGuPy4Dr7IrTME6XmknrgA+0Y1cEp2GvcO&#10;Jkn8RnqZgwSmz5h8OJxiw8yG0TgfEAWJ5BuY9ltm94mFFE8Nop5LscK9w7/Tf189EM3qtNitW+D1&#10;LEXWrTav1OLj+HMds17N7+xxQA4n+92+w06HuA2dNe4dvIvUbKuOTxV2D4pT1dOp84tHMrAKg3HQ&#10;HkGXWTXLStCm1BWyCDR02/KhOMV7mt91EzU+d+q2bc8TNubEsWq3U+1A5Cj/AJBA51CtLb8rbMs/&#10;0G0+2MaQpX3q1K6TXuJkN3vpfXj5FKgYr3PbyTcduaivDGvcyK4B93XlSK2cK9zMLP8ADlKZmvcx&#10;7gpva/PRXjjXuet8bc3VhXucGQEa8tNWmK9zkO1jrzVa2V7mN1sbj2ccBmt17mAgkDlprde5yW6i&#10;51Phz1eFe5Lpl3HeR9XGFGmlGK9zjjjGPLOIyL/xUF/5CNuOW6dTqR1z7KTKxSfKvcg4Ni9F8hDT&#10;A7TGoFvq4vurZWsnpoFrbUlRjZXuKJKqJtVYH6+EpQRtqsk4GvczLKL9uMkU4RFe5y8wjQ+HNgVS&#10;a9zGJDe9+bim1Jr3G7MlQgy3FTkay1sH/JtzwwsU/tp6Emm9GgE9Rr3BwpgPlIyosCAeN3SYX50B&#10;U17kgXBtfhcdtO17nHatgeapqa9zjbbz0VbbXudFST7ebmr17kUxbdDy8zVZnjXucNhADDW3hx1L&#10;mnbWq9yO8Ze47crNUVhXuRCCl4/DjsSJpLNe5jZQBcn+njBxwpteIr3EVmtWfqjiH+rR0w/5NXkh&#10;NqhmheDLCfWvcim4Bb2nhBREK9zgXvpqOWinSg8K9zHrbTvz0V7bwr3OLKRqvNCmwYr3OV92o7c8&#10;TFeKONe52R4LrfmqrFe5x17c9MVaYr3OJKDT283XoKtte5xKBz25YYVtJjCvc6IYEX0ty0U7wr3I&#10;zLrfjvCvEaRXucsAYwZzqor/AG6ND+d+NX41sgnppXdJ12wPQa9wQWYyKCOR6MKB6RFePx4IXQyo&#10;jpPUR08xC9vKx+k1+kkHghsiRrH9786RXiim1uE/8CUaxS2MZXwIP8ObxOXxvwyJ27HUnkhWQkQq&#10;uHmYmHlAdJpHzKEKlf8ACBfiti2a+y3DUQrZQaim+TcNe5v4c95LqSytp4DjCkiMKttrj5h3lWXX&#10;nOJA3vLp8OWbSqTVCa7dyiWkGrduRpIZI/dtYEnldKlY1aZqRG8drKe3I8sSxvuA3acUBmBMY1XV&#10;OFZ4ZCwAv3PAq6oUE9dkTHsPSLfNUYXiEaLfQl6d1APPQD+zjEiT6Y0M92nO6zBpU4BQ+NZa6ZEw&#10;5pSwAV47n2e8BzQryzTvSYVNh84tJT1M8Tj2FWNxwE5kkzJru5mA1LC+lIPupZcdm1G29uB6icV7&#10;iMzapXCpJFH+Tkjf7iBfgisfu9KE+XYuR0givcF2Jg9Oko7MqkfcOAR8aVkddR+6nQsjrr3MqybT&#10;YDiSKTEV7nbEAgnnq8K9zglzcc8a2qvc4bCTr35aatNe5jdCWAJvy4NOA17nabgCV5qqnGvcwu57&#10;kcuBToFe54rYbrd/bzYrwr3ETmmVoXwmvIH6CpKEj2ONBwb5SkEqE7aFuXI1B1PSma9xUuCuhHt7&#10;cNlKhRHRQdivc4e8ps3LEaqtXudN7w3DjiBpwrwNe5Hl1W3LCnEmvcR+Ju9FjeF4mbbVlMRHsDcP&#10;21ykJ2xQoth3rTjQ2kah6V7gtOmx2GhAPAcZVtqOpmvc7KsAWYaNzY861Ne5iK6bSe3HoBNOCvcx&#10;6A3OvHAMIq4r3OJB7nw4wkSYq1e5ikVmFxyoXBxpwGK9xGZvE0eCmrh+3SyRzA+Punh3aqBkHYQR&#10;Qmy4y5oOxQI9te4Z7Ca9MVwyDEIu0saPp8RfkFPs9yspJ2GoKuGSwsoPAkeyvccewtxo47DSM417&#10;nAAE24ypNWJr3O7kc0lUV4V7mORtLDj2Jq6RFe5iK2BtygxpwGa9zGQDr24+BFW2V7jfUxBgVBsT&#10;y8TS1tUY17gB9bKSb5PDcwx6tSP5TH2a7l5KOSOSgpJqW92HAVOMn+IT+Ne4ocNrRXYbBVoNJUVv&#10;v448nQoiiW4a7pak9BivcdFY7bniImKLzXucX9/QfTxomK2K9zCRrcnvx0U6K9zksC4lQVeEsdam&#10;JlHwYDcpH0EccSMRPCrBzuFpc26SPZxr3Nr38OTrL/nj9L2WsVqmvWUNP8hVDxEtMfKYn6QAeTJk&#10;TpbR3Z4fDh7q4Gds27X9nM8uEJ+1au8T/ir8Q9kxXuWDU4LruB5JyTWH68K9yYLgi54oTiaT17nn&#10;AvuA0HHVpivA17mTyw4BGvNwFCab1RXucXjDKQNOb0g1YKivcwiMbbXueJzCcKemvc4yAuNp46pO&#10;oVtNe5Dkjj2kPc+HCtaIOFKUkzhXuVlfjI9B6TrH6MYurOExf7/+mtWtSrge81FMQs6kjWymzfVy&#10;RXW/5plvSto7eJTXQD6b97FZFnpy90/srtJTHDWMU+u321gvtmsf3v4/3c1mcCxEYxg9Piim/noG&#10;+g25j6oD7RXZO6Z/LOKR/RMVn45X5Si+vc7JsvNVqvc4mxGvNTVq9zEYx4Gx5YmnQa9zsmx5QVUV&#10;7nO1xfm6pXuYm1H0ctTwr3IFRGG1PbjoUIiKVIVXuB7mapmy/X4dnOlUb8PlCyf60be3hwT3iMB9&#10;tDSxQL1DlsrYtOHURXuHQw2vixPD4sSpGDJKistvYRfiAKmsaX2Swstq2gxXudzDebtqeLQYxptO&#10;Fe4HeOY9W5AzpgXVXDAQtHKKTELeMMh91m+CntwdtgXDWmZwkdINDi1tEZvbPWC/4062+pQ2gdZr&#10;3LecGxSkxmggxGnfclRGki28QwuOHVs73qR1bZ6q523LCrZZQdqSQfSvcdLeHt4ZOmKLq9zC91YA&#10;9hxMIjGnkma9zgzENp2PFCAAMKtE17nISADj6TqPTVdM17mQAE24+UzhTeyvc6K27cTER11YKr3I&#10;9/q42R1U8K9x5ytjE2E4tHKp9297k9uK2HSyRpwMz50XX1sLhsjjXuFK660h9O/qgwfrjgl4cu54&#10;ZabEgo9yOqUAKzeALjX7+D68XoUi7Qdpj8RWQe6q/wC2ORu5W7i/aDU10qbO0emz2V7lkdDWxYhQ&#10;R1lOQY5VDKe97+zk12jyblAWkz01he8yWFlCtoMEV7mctpttw6SmaTxFe5iZRfd+XLKE4U4DXudK&#10;NdOJimK9Ne5xJ26Hv7ebBAq22vcxM7kEEacWAgVcCvcwbtp9zw4n0yaf217nUsgBsT4a8fCa2lNe&#10;5DdS7D2c9wNKNle5xKBRe3GQIrU17i1yhjcuE18bDRCRb6eKbV82zmsHZ0UHcwthcIPTXuVMeunp&#10;PV9AOt1J6h8nxbcu5nkCVqRCyw1P74YDQbx7w+N+Sebj+XPt3yPsUAFjgD010J7K8/TvhlasmuT+&#10;3txLZO1SOHs2eyvcf8JxGHGcNhxOmYMkqq4INwQRcEcyqYfTcIC04giiC5ZNssoVtBivcksCPDio&#10;UmFe53cgG3PGvRXuYbFh7OX1Vevc4kFxtPPcasMK9xhxnCqXFKN6OtjEkTgqysLggix/LisGQU4Q&#10;rAzRxaXCrdQUgwRiPMV7hFMPiqejPUqbL1UzfymubdEx+yATodfEdjzG92xVu1dloD9i6ZT/AHp4&#10;j5gVlo+RvRYi4SP2qMFivcMyZUZQ6WKsLjXv8eSs0sYQagTTFe5wGq3YX4aKRqxmt7K9zHY9uMSd&#10;lbmvc//R0ZRVgpdm14poyrf45gkmAF9eerVe5HebabjlY41qa9yOZW9vKEVqvcxyuLC547Vq9zAX&#10;NtD342DXq9zETbvyxUK9XuYmkN+NYGtV7mIuDqTz2ymTXuYzIO57ccmapXuYi9u3NAV6vc68y3Nz&#10;Fer3PFxt78tNar3OLSeGmvNGvV7mBmcd+M1uvcxk6a8ttr1e5wLeC8pXq9ziWNte/N16vcx3/wAP&#10;PV6vc6LAaHnq9XudE6aHnsa9XuYiSe/PV6vc5BiBbnq9XucCRfnq9XucWJHbm69Xue3Na/NzXq9z&#10;ET7eVr1e51fXmq1Xud83W69zjfXmq1XudX5qtV7nib89Xq9zjc83VJr3PE356vTXudc9Va9z3PV6&#10;vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6&#10;vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6&#10;vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3O7nnq3Ne56/&#10;NV6a9zkDpzdOA17nd+emvTXudg6c9W69zkGI7c3W69z2nhz1er3OW8+HPV6vc7LkaEc9Xq9zsPc2&#10;56vV7mZT4Xtz1er3Oy9jy016vc9v9nK16vcyhh2B5WTWq9zvcQeWrde57f8ADm69Xudhr9+er1e5&#10;zUt483Ner3OYNjflwqvV7nO5Y+zlpmtV7nW488a9Xudhrizc0K9XucwfZys1uvc7VgdeWrVe54sQ&#10;QPDmor1e5z80XuDpzxMVuvc73nvbTjder3Oaubgjtx0VqvcyhvC+nt5ua9XucWdhodebr1e5zL2H&#10;u356vV7ndgNNxA56t17mMAbz2bnq1XuZmXaC2qj489Xq9zGslx7mo56vV7mIMfEW42qt17mZZSBy&#10;s16vc5KdRbx782Jrde547t3w5cmK1Xudk21+/lq1Xueb2LqOer1e52ug289Xq9zgWFjtF79+er1e&#10;5waVEGjA/Dnq9Xuc1ezBrjXnqtNe5xKbjdrj6Oeqte5ik3C1+er1e5xN7ctNer3O0kZWDDw5vVXq&#10;9x0jrC6+94Hw46FV6vczVVJS10e6dRuH7y9/r9vKFM1qvcTdRR1dF7zfpIu24cTKBFemK9zCrqw0&#10;PG6tXuciTzder3JKVLbfKnAeM+B/YeOTNVImvc4mnKKZKEll8UbuP6ee0xjXq9zAk0b+Nj7OMgVa&#10;vczAkD3uOAxXq9yZDUNHbaeXCqbAmvcdErIqmL5arQSIfA9/qPhx6ZqhQZwr3G6bBSo87CZL+1G/&#10;Z7eNKT0V6dOBr3IaV8kLeXUgxuvfuOVSoppzbXuOzzU2IRhK+MMfBxow+vx5cQrbW4ivchSYVVU/&#10;6XCpPNX/AA/vfdzcdFUJivcyUuNTU7eRNdD4hv6OV1Ga9ga9yW8OFVrXcGCQ/vJ2+scvE1Qgivcw&#10;VVBXIn6eNauPwZPtDlCmrpVNe4yCjjkJNC9mH+5vo39vGiIq8V7mHfLCdk6W9txy4M1qYr3JUEyL&#10;uUEMjdwf2cdJkVuvc5vBJTxrWULb4wdV/eT6f6eVS4U1UpkV7jp5tJjcIFU1pF0WTxHwb28XEpdE&#10;7DW69xoqaSfD38qqGh1Vx2I+njQJGBq017kfUrfj1br3OFieaJr1e52DbQ9ubr1e5lVvDleNar3M&#10;bAg278vM1uvc5G4XU8tNer3OtpGo56a9XucwxIN+WJrVe57S1zrxOK9Xuddx7vHDW69ziVNrnjKl&#10;RXq9zGHaIiQdwQeUJnbVK9zlOtq2QDsxv+3jYMGBXuNe5yOpvxzZVq9zKSp1vywwrVe5wU+97/Hj&#10;W69zMdOx40MDsrYr3OgST9PHSJr1e52QTrzycK3Fe54NzRgVWvcyEEfZ5Sa9sr3OIJtbnlCarFe5&#10;2NftcaUBWor3Paj6OWivCvc9c+zjVXr3PA62PblhhWq9znuJ08BxpRq817nEP7fbzwXVa9zpgrn9&#10;IA31caJmvV7ilyrjGO4FiQmwGuqKNtj/AOSmZQRtOhAOoPELrLb33JB8xV04bK9yDhmO1dPBaUeY&#10;CWY+25Nzxh6zDn21ZDhTXuKKnx6kdgWup+PCRy0Unro1S8FCK9x3jraeY+5IOFqmyOFPJInA17kw&#10;SKRfx4nIqmo17nLcDbW3K04kivcyJLcW9nKEVo417nt4OvjzcVYECvc5gnx5Q04TNe5zB190crTd&#10;e50zFhYcsMK8BJr3OBIXTueWq5Fe5xCi/s5at17k+EBFDeJ4mONMnbjXuNmbE2ZOrJUP25IVP334&#10;vsTLwHUaauMUV7gXxPezjQ2A5Jjo1cKKImvcc4MQqaY3Rybe3iBy2S5tFa0CvcdoMyVKfbUH6eEq&#10;suCtlMFia9x8gzHRy6Te4fy4TOWKkUWdwoV7jpDXwzDdG4YfTwtU0pO0VpYKBXuYMTRq2fBcO7CW&#10;ome9+5AUDhlYtyVnqSPjSV8ju1Eba9waKCrYII5T7y2X7uJLlAJoAyFbK9xwNWp17n8uFxagYVsK&#10;mvckpKLA8YkinK9zlcMbnjgM1bbXucBYG1+MqSU4VQ17nbbSt/HmqZ+6vcxFV+0NOXmKuBXuRZe5&#10;I4791aImvchSgt34s0A0mIr3I43q26w04ncQBTahIivcRubCq9UcVUa2pqYf8mDg3TgyPKhHEW6f&#10;M17kPcoUA68I+NF6U17nFkAF+bmnSqvc47AB2157VNUmvc4Ee7Y89NXieNe5jsO45ckmq6q9zIvt&#10;41TBr3OvH28tW5wr3OJUNp7OWrYw2V7nG1ht5uOutE17nZvpfltUVoede5HcOATbw9nNyIp7Dpr3&#10;I+Fhlz8LAHdSC/L3aZt/WjJ0RbT117gjqqk3YWtyOpoElzUMONe5PwKr/lOe8r4sr7Pk8ZoJA3sv&#10;KAeHth4lEdKTWmW+/Q6lWxTagfZXFrWI9t+b5WWV+ay9BOmiuoNj4ackC1OpJIxrh3nbX5a7cT0K&#10;PxoP5ZCzJGTt0Av7ePSpsJF7g8Mm42GgoTONdMfe90ajmQsSFWPt7ebUQswKrwrgqAbvM79+T73Y&#10;hNeHAwFNioVrDcx115geBW943+jiJAg4GtTFSvMJIRhc+3katoRV0j05vtYd1NiObKCTM1ZKyDXK&#10;CUQyroAQfHiNxzDopacUTlmDo0RPiQylTfnkud2rZQhyx4NXKFH+kPjTlODWYZOiDU2NvoN+aHOe&#10;MDTK3VPO+VkUhcOzBitOqnuFWpkUX+ocCOYK1gK9a7vreF00y6P4m0n3UsYZUniWaPVXAYfQRccT&#10;MihTYntwIAzSUY1k4l8xxpJhFVv7eWTp8NRw6s1kLAoQWCtLqfOvcEPLsgqsAoqhvtGFL/d34G8x&#10;lLpoIX4KHlDrr3HRwQddOEoxosGNe50VR72PNitiRXuRl0Onhx3bT22vc5l2FwvKxVIr3MTFgLnx&#10;5eKdAFe55S5F10B5s1oxXudugtfueamvA17nBmAFuXAq4Fe4ic5QtJlueRdGppYph9ANjwW5Y5oc&#10;A6aFWWqCXkjgoEGvcU4IeCOZD7sqIw+sX4IXG/EaJ1YKI6Ca9zg5A8eOoTTde5jJJ4ogCvV7nFgC&#10;vKExVhXuIjOMTJg8k0ehhkSRfpB78N7Yx6Y0LMtV+0A6QRXuCzTuk0ENXGbiVEf7xwgf+5VR86nQ&#10;opPAkV7maR2J9468TtpgUnAr3OGttPr5tQq9e5iIUkFRa3GwqMJq4Ne50H3XZ9LfnypEbKtFe5id&#10;mPunTl9JO2rgV7jPidH8/SzUBNhLGy3+NtOGNuoNq1EbKM2He6UF9BBr3BH6P171uRKaOT/KUzPA&#10;3t9w6A8jbO2wh6RhImgbvGyGrpRGxQCh617gl/E+PAiCUjCgKa9zu1tea1TWq9z17c0RFer3MXj7&#10;vPE09XuYySDp7ObAq9e5gbeTpx4GncK9yM9yNBrxRtp0V7iHzpha4vlPEcOYC5iMq3H7yDcLcFeV&#10;u6XRQsyu5NtcIX1wfI4V7gUdO8QXEMtpTk/pKVihHwOoPBnepKVmaH2dMlp4q4Kxr3F6O+vhpwmA&#10;FBGvc6Isb83srQr3MbDawUePHdopwGRXuco5DTzpVL3Qg/DjRGFbKe8Gnpr3LlfwgeqKYDn7NPRK&#10;uqAI6zy8XoUJ02v7k4X6GseC3LHSHEgbD8RXOD6iMi/OWlvmiE4pllw9YxT7pr3Ni2lYbbfcfbzI&#10;S16643uDGvcmXJGvbhmsRSXZXudAG1l1vxhJIr1e5J/c2gnig4imDtr3OLeaosuoPKyRVsDXue8p&#10;rgnlYmvaq9zBJES24C1ueONOg17keQlDdxblgqBTwx2V7kWvy3g3UDL2LdNcyIJMPzFRVOH1CP2I&#10;mjKg6+IJvwXZHdpS93TmCVgpPXOz30f5bfrya5avWjCmlpWD0QZNcHGl/ZrzRjlyfjXSbP8Amfon&#10;mNPKxDK+I1VKym+oSQpcX79rjkM5pbKtrhSV/wAJivqEXfIzy1YzJr7H20q8iRNdiwFxx5B3rc8I&#10;6JK5cxsPbzwNXmvc8B7TytVr3OjoOWrde5iHvMG7243iKeOAr3OZv2PLiqCvc6a41HN1sV7mGVdy&#10;WPNU6DFe4nMZw+LEMPlopxdJkKa+09j9R4vYXBjp20d2z5ZUFjakzXuLToLmWeqwebKWI6VeGMU2&#10;nvs/dPH9itHDhQd3usUpcFyj7XMfXjXuDqX1Ae9x34rA6NlRRHRXuNuIYfT4xQ1WCVqBoK+JomuO&#10;xI91vqOvFtm/3StPXRgw8WFJcSYKCD6cR6ivcMP6OM8VeJZInyFj7H+ZZcnall3G5MYP6JviCvBw&#10;3LbqhAhYBHzqHu0jKks3Qu2R+zfSFD/G/iHtr3Dlhiz7SLX4cBOBmsaogV7mcoGO08VlOvbhTINe&#10;5gZNrWtxOUlFPAzXue2p9k6ca1aRV69zmvFbcGmDXuc9wJt24+I1VWK9yO8VzccoW9MmafCq9yNJ&#10;END4jtzenXhT6TXuOHUPItP156IY50qmVWrZ4DJQs1vcqIvejKnwN9L8GOXupdQphXHZ1KpPk2an&#10;dPM2b8E6AqHB0oVgR19Ne4C3oc6pYrmfJU/TPOZeLMOVZGo6mGQncQhKhjfv24LN27ssFVu4cZkV&#10;JnalkSLG5TfW4BZuQFoUNmONe4eho3ABB15NBUD6VitMV7nJlYC/jyhVVAZr3MZ3bT7eUJmr17ni&#10;2nx5dPXXgK9zArsGs44+pEjCnYr3McoNroO3GkmNtXTXucY13R+/YHXjilTsrZMGvcjxxqrXPfm1&#10;08TNe5keM+GvGyJFUCq9zHveMBhe69rc2lG2nI1V7jxnbIGWuvXSTFukma7FcRgbyXPeKoUXhlU+&#10;0Na/w4N8ue/MoNs5sXgJ4HgaQ5Xm726WYtZjb7UKGof0kH7knqIr3KMOieL5gyBm7FOh3UAmDEMG&#10;neFVfxUHS1/AjUfA8kzdDN1MqVY3B8SCYJ4jhFdTd6bdnNmG81s8W3UhRjgT8+B669w1vmA+8Psj&#10;QcyIrH6Iwr3MTEdrXtytbFe5wIub81sq4r3PCx7jm61sr3MboHUgaccSYp0KivcADrj07GccrzPS&#10;oDWUoMsLeJtqyX+I/PhPnGXDOLZTX8Q8SD0KGz9amHdPOv5XcDUfArBQ8+PpXuA30bzwuM4WcAxJ&#10;rVtIdvvdyo0B18fA8iLIM2/NpLb3hcbJSoeVSbvRlP5J3vm8W1Yj1r3Bvs1iW05LCXQrAVEpM17n&#10;DT28rpM1Wvc//9LRLeQqb8U0Y1v8c4tUySjaew56vV7mJ3IXmprVe5iMljc8oDNNGvcxiUN345Xg&#10;a9zoyaajjJFOGvcwlwe57cpppia9zGZPZyumvTXuYHfx5YCtV7mIuTrywEV6vc9uv9rTjhr1e5hL&#10;+J5rbWq9zjcWueerde50ZB48psr1e5xMgB+HPV6vc4eYD7ObivV7nFmHfmq9XuYiSdear1e569/h&#10;z1er3OJPieer1e5wDf4tObr1e5w3aC/t5qvV7nZf2c9Xq9zju9p56vV7nRb481Wq9zosbd+er1e5&#10;w5qq17nLQC/jzdVNe5xJbx56vTXuceeqte57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xud356tzXuevz1bmvc7DHnq3Ne5y3r7Oeqte538ebp2vc756t17nuer1e5m3AGx56vV7ntwtpz1&#10;er3Ow1vu56vV7nYY+HPV6vc73Hnq9Xuct3vac9Xq9zLz1er3OwQNfHnq9Xuct5vrz1er3OYYX78u&#10;DXq9zsuLW5s416vc7v7ebr1e5z3gj2fRyoNer3O7km3s54GvV7ne32nXlq9XuY7m9r8b216vczLc&#10;e7rzcV6vc70sLeHN16vc5ht1vp56a9XudknXXjlar3OQ3WsLc3Xq9zxcaH2c9Xq9zi77jdrfVz1e&#10;r3PB2GqnT2c9Xq9zsbTdWG23s5WvV7nQuPo5uK9XuctzDU89Fer3Mi7wC3t5uvV7nLdcWOvNV6vc&#10;6Dtf3ub2V6vc8QhF7nT7uama9XudNdQG3DXm69XueW7AgnQc9Xq9zGApulgbffz1er3OgqEdr+zn&#10;q9XuZlk2+6b256vV7nXa7EbvZz1er3OJWNmB3W5uvV7nW33SE7nmq9Xuc7GMbR4j8+er1e5nilkj&#10;um3ePZx0Kr1e47QVSSXEREZIsVIvy0zWjjXuQKvBaSVzsPlP3uPsnjZRVYr3GiXC8Qp/8mBMvht1&#10;P3cZKTV69yCXKtsmBQjuDzUV6a9zMkvvblYAjmhWjXuSpHpatQJrb/8AEot9/PCqV7kdkqKVAZQH&#10;Q9mB/jysVYGvc5B0b3k8fZzVOV7nNJCDzeqKoRXuS46lh7t+PJVWinVXuT5JaetjENYgkA7HsR9B&#10;45OqmdBr3G+XCZ4jvw9/MTxRu45TRGNe16dte5HhrTHJZvccHsdDxvVFOgaq9x1aop61fLrkDj29&#10;m+/jwIVXimK9yDNhM0d5cJk8xO5RvtD+nnik8KoDNe5wpsWnp3CTAxuD46crrirQDXuPMkuG4iu2&#10;ujBY/wC6Jo39vL4Kq9e5Gkw2shTdQyLVR2+w494DlCiMaa2V7jJJBRu+xw1LL/hb7P38pNXma9zC&#10;Y6/D2E0d9p7Eag8pxrcxXucxPS1Dbx+gk9o+yfq5cKivba9x5gxGSOI0mJxCSFux7j6b+HHO8mta&#10;Zr3MUuEq9pcKYMD/ALmSD9x5cHTXor3GiTdE5jqUMbewjltVWmK9z2zcdNfo47OFW217nWw9tRyh&#10;VWq9zsggX5cHCvV7nBu/PCt17nt3iOO16vc5gjvzder3OwQfs80K9XudLuHhypE16vc8zXNuMlMV&#10;qvcxsLjjaq1Xucqq+2OqTxFj8COUJjGtGvc6U9mHY8ePiq1e5lDae97eV2Vqvc6YW+PFINbr3OYt&#10;bjRWRW69zsgc8FE1qvc9c9gdOOzNbmvcygDvxkzWq9z1z+3jFer3Ox8eXr1e50DvFjzRNar3PXBX&#10;lxW69zu4PPERXq9zixuNLcbBr1e52DddBzRxr1e5x94d+NxNer3PWBseUIit17jrg4/09R47JLf8&#10;gHjcaqumvcaIReJAe4Bv9/FQGFN17mQblHLyNhr2yvcyI8gFxpzxQk7atXuOEGKVsJGx729vC560&#10;Qung4RXuO8GYpRpOoP0cJnMv6KUB417jpT45SSna3uH48LF2a0U53iTXuOkdVDKt0YEcLy2U8Kc1&#10;YV7mdWFvdPGYp7Wa9zn5jXvbmoq5UDXuZBKpJHKxVhXuYixJBOluWinK9ztSSdtvr5o1o17jvAFA&#10;+B8eJTSc417jfmmL5jKddEpsI/Lk+mx4ssjpeT1yKq6JQa9wJIr7A3wB5LKlxRYK9zOCGNjymqK8&#10;a9zkGvr7OVKp2V6a9zq9gb9zxMZqpr3MYlkQ+6SD8OMrQDtFJyAdte5OlxStp48MrUYl4XmKE6+I&#10;5VhhKCT00lLSVAjpr3F/hnUmsTTEYQ9+7DQnm3bFLmNBteVjamvcWVBnjBKvSRzE3sYcI15caI12&#10;DjZ2V7iwo8Uo6lN8EyP7QDqOEDloUHYaQqaWnaK9xzWb2XufZwsW2UHCmNUV7mRpQbEeHficg8av&#10;ia9ztKm/2tLcuETsrxRFe5mVkYWvzSkRVBXuYpALkCx5YLjhTpr3IkoFg1rW46lRM8KYONe5g2Bj&#10;s73I42UlQkmmtONe4H2apvN6r4rfU+TANPggHB6lMs7aExR+wT617mParcISkCkIGkCvc4ewPfTj&#10;K1aK8sRXuczu3W9vKiKRwDXucb3NvHjsVuK9zEygnd244FQMaqa9zgTdgBoObAp9Ir3OajXaPjyp&#10;qqq9z3w5Sab08a9zoKDe/LV4417nFh7eaimhXuR5LjW9xrxyMKdKcMRXuQMMl8vPtN/r0rjXx7ni&#10;i4TLBo5cgWp869wTzuK7R9NuRuKAKE6dle4nMwMIaGGvnJQQVdLJcHtaQHh9YKhzDoPwo5tPvKE8&#10;UqHmYr1geb9/SbEKbGchYXisR3LNTxPf23QHkkZWmWxqFcJd5CUZg7q4nZQe4yrRnbHZRva338Ea&#10;WigdAQNfhw9dYESDQJSuaZYqqdW2yfZJ+vkcUipdLd+MNN6RJq5rOaoSEMTzpYLLbXTj+oExVSqB&#10;XK4kfQ2vzA6FTdNTxtKOqqpVqrPfTZJ2+HMfmyRt9Phx4A1euZSN197v7eMWIyjaKhxfYwJv93Eb&#10;jZWdRMAU62rQ4k9Yp2jF6eWNNf0bH7hzRh9T+A1mV/V51VwKvN5Fx2snW/iJpWkU/cw4QZkQrEbK&#10;7z5U4H8stXB/xsD2ClBgjb8GpGta8MRt/wAAOAlJe9uAQGlwpz4y4lGslFURMt90bgD424Z2qoWK&#10;NrYwtJ6xXuKDIVR8xlKkudUBU/UeFubJh4npFFmco0vnrr3FaQrNdgb8DNBjZXudGJDc9jz2qvBV&#10;e5gKfutfjk09qr3OvL8s2783M16Zr3OFhfTU8tVq9zjtKjT7ueq1e5zvYWHflYqkV7kZ1YnjwVT0&#10;17jRi1I1bhtZRMNZYJNv0hSRw6s1hLiT10aWzgaWhXQoe+vcgZeqfnsuUdT7I/LP0obckF0FJml1&#10;+nun1Drn217jncE340BRZXueJN9RxzTIrVe5xJ0PGCnGrV7jLjVGK2gmph3kjcD6bXH58NLYwaNr&#10;Vzu1pPQRXuPWTaw1uV6OR9Si+Wb/AOqbcQ3KfFPVRXmbfd3C+sz7a9xTuhZt9tD7OFqFQYohB4V7&#10;nCwA4oKQdtbFe53L5gF7aDiQADCtiK9yO9/ZfnhpFPivc7K7rsw15ckVWa9yCV/SADwI148DSrhX&#10;uOPSSrFBmPHMuPc3cVEd/Ye9uB7PWdSEr6KSbwtd6yy8OjSfSvcHU6DTkaFc7Kimvc6HfTlVJANe&#10;ivc6v2vz22vV7nmAOvKVsGvcwuuh4sSKeBr3I9mB2nlYpya9zgylT7eP8KuK9xvlMXmhZRcN7rD4&#10;HQ8V2rmhc0uRMSK9wreT4Wy9n3EstH7LswQHxsbi30jkyPgXDQXU65gfzto28OAE/OvcF4qUay2I&#10;4D9IOyo72ivc4EKdfEcVJEVqvc4MLm/e3GlKNXFe5iJ2i1++nHNtPpr3By9NXUObpF6g8k9ToX8u&#10;KKsGF1pvYGCqIUbvgGseL7ZzQrDhCqi/fTJxvDlF3YnElHet/wCOjHDzE17m6Pgk0VVQxzqbqygr&#10;r7R35kjlzo7vpr5prtJbWR117j4YlUX8DwQDxmikKmvc8qi+h5cpivE17kpbAhU5bSOGNMmvcyKD&#10;uLHQ+zjSpqte54sCxDC1uaBmqxFe55oo3OpI+PLFPTW9RFe5jmpSRce8vt5cMgiaulde40TRywyp&#10;ND9pDuGvs4hUktEKHAzRihQUCDxr3NaH8aHo7D039S+XPUZgtIYMKzzS/L4jKg9wV8Nlct4bnSzf&#10;Gx4cbyoFyhu5j7x4jwkbfX8a7n/TrvH/AD3JHcqdVLlqrU2Cce7PyBw9axL3I9h/LlaaqF0BuPA+&#10;0eB5D5M1lwcay84OAdON16Yr3OKgXsebr1e55gCSo56Yqwr3MZUrouvPKNWma9zw07+PNV6vc8pY&#10;HXm68a9zgwBNzywE1cV7kOrjBj2HlkDUaWNnGvcQUGJyZF6hUWaEa1NWEQVPsB7Anh2olaAsDZga&#10;FimRmtmtg/cnxJr3DoOonCTxNuVgCCOMpUUSCNtY0AlHhO0V7mCSnYqbkkfHw57XEEbRTgXXuJfB&#10;s2S9Jus+EdQo7jDsYK0GI2+yH7RyMPb8eDptQeSD/EnHq8vKhBc2Az/LXbM4uNS415fxAV7lt0DJ&#10;UotTEbo4DAj2HtwaMQ8Ads1z5WC2SDtGBFe5zbdfdyzjahTVe5w3sxIPPBwkRVo017mORdARxItJ&#10;NOA17nNNO/L4N00qvc5udwHFBhYqowr3OPe555OOFXFe5j2lR7/Fmkp41eZr3HfAK5sIxJKlNLsN&#10;eVbcLR1JMEGaRXbX5hBTXuE/9StJVenv1IYF6lMtQlcCzOBRYyY/sLUXAEkgGg3DW/wPBLfJGpu8&#10;bBxOJHSPxrIrctxO9+SvZK+f21v42J2lHQPI4R5V7lkeF4lSY1hkGJ0EgkjmRWVl7G4vpyf7K7F2&#10;2FjjWFr7CrZZQsQQSMa9yewY2018eGY2waRCvc4tYC3HgmasDXuRnRwAw1v4ccSKeBmvc7Ybje3b&#10;lDhhXhhXuYXG8AnTlhCdlXGFe54Q63XuOPTXtVe53ck2YWPGzjW69zzRMpDqL83Nama9zGAqsQ2h&#10;tz0zV5mvcmYXiUmHVQmBtrfd35dK9BB9/RTb7IeTFe4QT8SXo0VocM9U+RIGXEcOaKHFvKW++L/c&#10;52C+z7LH2W9nB3cOh9tN82PE2QFxtKenzrLnsU3llTmQXav2bkqZn+FXFI89oHTXuA702zth+eMt&#10;wYjTsB7g3A97+PMrMtvkZgylxJnAUP8AO8sXlbykKHGvcXgKspPD2gfEV7nDcSeaq8V7nveGvPVr&#10;bXucWUEfTys1sV7jfVQ+YpT/AA/nxYhRTsowaVpr3CF9Zck1nTvNCdSMtLsp55P08Y0Cse/bwb+P&#10;IA3qyY2D/wDNWNmAdA4jprLrdfM053bGwfxUB4FdI6PMV7g2ZYxuhzHglPi1M4cyKCQPb4jg2tLh&#10;N40HW9iuHRUU5harsnVNqEQYr3Hsg6C3DbGiavc//9PQ9Zx24ppVqrf45wDkAm+vKzTor3ODue5N&#10;zzdVJivcj+YSbg35UmKaONe5j8w7rk6cpNbFe5y84WtylWmvcwmTXvz1Ur3ODyNa3LTWq9zFvIHN&#10;V6vcxNIT2PLg16vc5Bri515Y1qvcxMwPblZivV7nRJPNba3XucCy215uvV7nAuTywivV7nG/NnCt&#10;V7nE3tpxkmt17nQa/fm69XudA3JB5rbXq9zgXJ+jnq9XucSb6Hnq9Xucbgc9Wpr3Owy89VSa9zHf&#10;mqpNe56556vTXud35qtzXudX5utTXudc9Wq9zLvFuer1e5i56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xucr81Vpr3Otx8Obr017nNTfm6uDXucr&#10;3PPVavc8D7Oer1e5y3afHnq9Xuc7WXTnq9XueQ3GvPV6vc535vbXq9zkr62vzVer3OW4DW/PV6vc&#10;73rz1er3O9wv35uvV7nIOCbX5YV6vcykra3N7a9Xud7lt7vKmvV7nYcXtzVer3ORNu/HNtar3OuN&#10;1uvc5i3blia9Xue3AfRzY2Vqvc5qw/dF+N1uvc8X+GvN16vcyhk9nHJrVe50SALeHL16vc8NhW/j&#10;7eeFer3PAhX3EX05o16vc4/vX9vLV6vcyXuPePPV6vc4qyg3IuPHmq9XuZLqrnafd8Oer1e52Gtq&#10;OVr1e51ootfnhjXq9zsNcHTlq9XuYygJ9nNTXq9zIAwAtfX2c3Xq9zkSzNcCzLzder3MbCQtddPo&#10;HNV6vc7b/CTz1er3OIO17xm3PV6vc5Btze4ASOer1e535gUWP189Xq9zpiLXvz1er3PRNdgpPe/j&#10;zVer3OgXjIbvblq9XuOKYg5UI+oGvLg1uZr3JkdXTGzJdW8bHjlXgV7mf9HV2V/f11uPDlo6abr3&#10;IbYTRNIY1jAvfW9uUCRWgK9zuTLsEa+cobZ7P6eN6IrxFe5ypsLplN2LKg7j28tprUV7mKry9G4M&#10;uDyEN32MLA/QeNluvRFe4nC7Rv8AL1SlHHcEW4mOFWr3Mv2dbac0MatXuZRKynQ8tXpivckpWOtr&#10;ceCjVCJr3J0nyeIj/TV97/ENDx3A0xEV7jVNQV1GC8B86IeI7j6RxkpNOBVe5wgrVLAqxDezmwSK&#10;vgdle49NWw1iCnxFBIvYG2o+g82IO2m9Gmvcb5cFmUiTCZfMX/A2hH9PNFEbKrrivcwRV81JN5dT&#10;eKQd781rp0EGvce/n46yPyq5BMnhu7j6DxzUDVdEbK9zGcJCjzcEqLX7xSdvq43pnZTQURwr3Giq&#10;hhX3cUp2hJ/fTt93bm1Dpp+Qa9yOtNVRpvw6XzovEeP3cbqsxXuYYp4Vez3gceI7fdywwqwMV7j/&#10;AB19W0JWojjrIvb+9/Ty9bFe5DamwaqP+jyNSyf4W7X5qtV7nGXCcTpv0u0VEX+KM3/t5ea9Br3G&#10;0zxg7XBQ/Ec0K9Ne5yKg6rYg9uPaoq1e5w231PNhVer3OmQ+HHZrde50B4nmwa9XucwDf3e3LTXq&#10;9zja3fjKjWq9zrsLcpNaNe53GA26nc6MLj6R240og1rbXuRYiQTE+lvbzbZivCvclo1u/HymrV7n&#10;Jju1B5oY16vc7Xdaw5RU16vc776ePLgxWq9zkouPo5cEA1uvc7JW1r8vMVuvc5AXGp7cTVWvc6Lc&#10;c0Vuvc5hgBoOUrVe5wPttbl56a3XueXXS/E8ivV7nLsNp8eer1e5xJtoeN416vc48uBNer3OS3PG&#10;1CvV7jhh0nlVscvhe3/IWnKJlJFWBg17jcUME81N/gZh9V9OGCMRVa9zIfetfjEhNaNe54WAsePE&#10;V6vc7VvZzyjJrwNe5yZh49zykTV5r3Ogbix5opqte5kEjp9hiPo4jWgHhVpr3J8OL1cFlD7h214i&#10;XaIXVwsivcdocx30lUi3CZdiRspQlyvcdYcXopz7zbTwuVbqRwpaHRXuOcbCVbqwP18REaadLgr3&#10;MqvsOnh35UiadB1V7jjTytcL7eJVCqwK9x0FOMRoanDTYmohdB8Tb3fz42hXdrSroP76rqnDhBr3&#10;AKp7/LKr6MpKt9I5LwGsUSpOFe5lAYC/KIFb217nffsLHjhFaiK9zoG4uOPRWwZr3Mb3v9PGl7Ko&#10;RFe5knDNh1LJ4RzOtv8AiVjykSBWuE17na2LFSOx04sOFPV7mUAW115UmMa9OFe5IheRT+iYp9B4&#10;2p2NuNJsOIr3FRQ5szBQII46jeo/dbXT6eIVtNu4kUWuWLbmMV7ioo+o0ynbXwaHxB4XuZchwYUS&#10;ryuftNe4rKPOeDVltku0+xtOEjuWloUQu2TrO3GvcUsNZFUBXgdXHwN+FKmSgY0UeJG3CvclmWx1&#10;04jKQarr1V7mFpt1ye3NoTFeAmvcxJUFWBUi+4afXxM4NR2U24gkYV7gX5ld/wDO7jE0QsFKL/yY&#10;OD1lILIoWKGm3SK9xwWYldp734HzgaDwVXucTIp18OeI1UpC5r3O9111142EBNaEA17nDcbAA9uO&#10;xVyBXucx71rcpTG2vc4mOx93lpryVV7nHYSbkajm6eChXueJbtypFNKFe52APbz1Uivc82h156tx&#10;Ne5ElRtpZePpg7a2Vg4GvcZVby874VKP343U/ceGD0dwqj1ICrZQr3BhdX3e9yJhUctQBXuJHOqp&#10;LlStQ391Q1viDw+y8w8nzo6yzB8bK9zev9IGNw5k9PmVsWjFkmwyhdfoaFTryTcnd1J0nhXEvtCY&#10;DObOgHGTI9aDrHd0LXe63ka31n2cM2EKjbbtwXEdNQ2nAY7aTMjr5jMh0v8AnzxCnUm3KpbKqeAr&#10;AzlG0HfvzEItfYOXDQmBTOvgacGZhHuiFz7eYZIgLG1uXU2EU2hUVk8yZgCxJPsHIVTTg6pqPDie&#10;BOylg2Vnins1rkW8DxL4zTsaUtrp4e2x4wsCMdlU1wodRpR4c6sSt7bwQD9I5pdfiN4OMvfiD59p&#10;Cb/zBaWqHwLwRsR9/AzftlpBnz9DXcrcx83eQ26+gEe80oMFkR8MiCdkGz/kA7f2cJzIDcg8j4RF&#10;DIU6chvGsnu9r3H38dbVpUKVoMGvcwdNnLYXPSDtBPIuvxPH85jUk9VKc8HjCulIr3BIs1uAmaA0&#10;17mLbu7d+Wq9e50R4k3I56vV7nG5e4Hhrzeyr7K9zA9weOinRjXueUh/dbS3NbK8cK9zvao1781N&#10;Vma9zzHS3PCtivcit5ZkR38brb6Rbi9kwaVCYMV7iHyQViwipw59GpamRPzvyU3hKdVCzNRK0r/p&#10;JFe4qNPEW4XjUeNB6vc4ad734uBJr1e5x73vpyisMa3XuYZAoYez6ObZWAqnhXuM+QZfLgxDCm70&#10;9QxUfBteGN5jRnm6dSkOD+JPwr3BCZ2VQvCMePGgYBNe5yBU2UC/t5ZYKsK1Br3MqmMrYnt7eJVA&#10;9FUxFe5FZSvfx54Jp8Gvc49gb6csRV8DXuQZQO40PL6ppQk17jRg1U+F9T8Oq1+zWxNC30g8tdsl&#10;23IPCjS4b7+wcSf4FBVe4Z6VdrFB4chNKcYqCk417mELZrsbX5ZdOTNe5xJt34xM1uvc5e9f3e3H&#10;AJrWFe5xa9tOKQYq4r3MYvf3ub1zVjXuYmY2tbmhhVwK9xtqkNiLWPHpjGl7Zr3C59UYf5DnHCs2&#10;U5ss1kbTxQgG/wBIPJbyh3WyUHhUz5Cr81bOMHaMR67K9wRpW3gVC6htQfp4XKGkkUCU4YV7mM7g&#10;NdRyhq1e5wNwBc9+anpq1e5xdV+kjx5cVsGvcxT07V2F1eHRkiRk82IjuJIjuS318cSrQoH2+Rp9&#10;C+6WlfCYP+KrA17m3x6AOsq9c/TLlnONRJ5ld8mkFZc6ieAeVJf6SL8mzIHgUlB4GPTh7q+eXtd3&#10;b/svndxbgQjWVI/xVYj3GvcPCkDMtx35JoEHCsVyqK9yQkO37a3A4oMnhTeqa9zmY1uCn18p9lVB&#10;6a9zOrrtG7T480Mabr3OTRo3uqePBNNhRFe5jAVLgnjRpyZr3OVrrZTxxMitV7kCogJNiL25vVOB&#10;pWhWmvcI1+Iz0MHqK9GWbsjUiB8UwFP57humvmUiMZUU+G6LdwUWZF7bO2azinxo9NsVl72Kb1f2&#10;S3hYeV/c3j3LnkvYT5HGsZUKwYey3NR/J2LLjOWKWsbWRR5Ug8Qy6HkCONqQYMV32zO2Ns+pHDaP&#10;I1k4pDfw4kohr3PAG/L1o17nWqm/KxVq9zx1+HLbarXue0/eHPVua9zjbXTtzWyt17nTR6WHLTWw&#10;qvcizISLHtzQNKEmvcRGacHTF8HqcPteRxujP+uuo4JGj3idPTQrsLn8s4lfAbfI17g49Fs2rmfJ&#10;cNNN7tTQ/oJATc3XsT9I4XrlRlR2cKi/efLvyFyVD7V+IHqNe4K+1gtmP3cYJg1H89Fe4l825dgz&#10;Rlusy65CtUJeIn92VfeRh8bjgoy93SdJo9y+8Ng8l7bpOPWk7RXuHC9JvVebP3TODDcSa2JYRekq&#10;lP2t0fugn6QODW2c7lRRO3ECsee0HIBlV8pxH9zd8aDwg4+6vcNTc2BPa3BaFTgRFY/17npItAyj&#10;jJaxrQVXuYmUdhxG4NJwxp0Gvc47b9tLcUIb1DGvTXuYyJAdeJtI2VcEV7mNDLfadPbx4pjZThAr&#10;3M7a2txTBNMjCvcwsZRawP08LXAdsU+Ir3HHMuS8M62dL8Z6QY6wWPEYSYZGFykyC8Tj6G4PsrdC&#10;yWV4JXs86TWOaL3YvmsxaxLavEBxQfuHsr3C7eiHqVi0WEV/RPP7+Xj2Vp3opEc+8VQ2VhfUiw4K&#10;shvDaLNs4dpOmamDtPyVtTiMztMWblIWCNgJ2ivcsFDsw3LoDyZo4GsQoivc7bYDYfXyya9XucDG&#10;LX54Y1ua9zEbI3Gtpxq+2vc4GMNowty8VcGK9zEd6Gx7DigCnNte5ya7DTmtlUr3OKsyttJuOWwq&#10;xxr3OMl2Y+3lRhVhhXuYChbxtzZVAxpRrivcWmBPRYrh9VlbMUaVFFXxPTywuAVdJAVYEHS2vD/L&#10;b0Wq4MaVYKB4ig1dardaX2SUrQoKChtBGINe5QpmzKGL+kn1FV3TPGFZcCxCVp8NmP2HhkN0se2n&#10;2T8RyUMmvhkl4bZX9zcxQflPVXWiwzFrtAyZF+3BebGl1PEKG2fPaK9wzizRyqsifZYXHMlo41Ay&#10;kacDtr3Mu4jW+h5oUxXueud3vduXwrx6q9ziwsdDoee21YY17mNhcXty2mrgxXuJDNuXaHM+DVOF&#10;4jCJY50KG47ewj2EHlyhNwC2vFKgQR0zQky69XYupcQYKTIr3CJZWq8U6P53kyVj3+8czgxP4EN2&#10;I+nx+PMXbUObq3ZtHT+yVi2eonZ5istsyZb3mtBeM/cBChxkV7hqvOp/K+aJ/RfaB+HJz78aZ6pr&#10;HnQdWmvc/9TQzZ79uPzT1b/HOIbwPG6cBr3ODN7eWrRM17mHfbtylVr3MJYeB5qvV7nAueVmvV7n&#10;FmUHlq9XueJ0ueWivV7mN2BFhzxwr1e5juO3jyler3OtwAvy816vc4Fr9ueivV7ng58eaBr1e5iL&#10;ezXl1V6vc4kkL7Dygwr1e50GB1bvzc16vc8X9nK16vc47ja3LV6vc4a35WtV7nfPVuvc4FvZzVUJ&#10;r3OJN+eqhxr3OuerVe57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nYNuerc&#10;17nYbnqtNe52COeqwNe5yvzdbr3OwTbTnq3Xuc1K2sdOer1e50W9nPV6vc8HPPV6vcyKSRrz1er3&#10;Pbhe3PV6vcyBh4jnq9XucrgC456vV7nINc25sV6vc7Vjf4jnq9XuZA1jc82RXq9zm2vbntler3OO&#10;7W5NuV669Xucty83Xq9zjceGvNzXq9zkrX7aHmq9Xuc76X8eer1e5kUrqD9XHE1qvc9e41057bW6&#10;9zJfcumvL1qvc4Kw54V6vc5MTaw5qvV7mPcb2bm69XudhiDpz1er3Mm7QX5uvV7ne8i/hypMV6vc&#10;6BHKA1uvc53BUjty9ar3OlJI93Xntler3MlyTZtBzder3OSd9dPjytbFe5yNiLA68tVq9zC3b9vP&#10;VSvc4Dce69vYeer1e5iuBqe/089Xq9zmQTZm056vV7nEle6tfnq9XudI4Elzr7Oer1e5zeS9+/PV&#10;6vc5K/s5uvV7nIKBdgbX56a9XuchLIuisR9HPTXq9yUKyZTuL3vy4VWxhXuZ1xGpVNxY2J7eHHNV&#10;X1V7nlxSYtuc3Hs5sKpuvcdKeui3Fn93d25anQONe5knjgxC0NWokQDQ/vD6DyigDTZxr3EvVYVV&#10;UjF6e80I1H+ID4jiUoiqkaa9yCsiSAlO/jxoVuvc73ezmjW69zIkpHc25aa1XuT6etkia6Nx4Kmt&#10;RXuZZYKKvYvL+jf/ABKPH4jlzjTJ8Ne41yw1lF/lAJI/8a/rpxgiKdmvczwVg2gxtry4URWyAqvc&#10;eRXQVqiGvRXA8SNR9B46IVSfQU7Nle5BlwV7edhMu4f4G/YeNlFbCzXuQlrJ6ZzFVgxuD2I5UEin&#10;wqa9x7gxQtGY57SIfA6jjgVNMFoTIr3OnwrDKn9Nh8jU0vsv7t/2c9pnZXjhXuQKiOsoxtxenE8f&#10;/Fi9/vHKGRTwUK9xvWhgmPnYVOAfBCbNf2c1NVr3OT1dXB+ixOAOPawsfv5arbK9yRTVMAO/Dqgw&#10;N/gf7P3jm6tNe44y1Tsg/m1OJEP+6KAb/dzcTWjFe5DOH4bVe9h0vlH2NqPq5o1uK9yFPh2KUvvs&#10;nmJ/iXXnojZWq9yMZYiCGO0+w8uTWq9zvZpoL/XyuqKtXudgbRbntder3OLWtfx5aZr1e5wCX15u&#10;a9XuY3VhqO45rA1qvc6lHnH5gd/3vp9vNRVa9ztb/ZPccUJVNXr3MgK88cK1XucxfwHNHGt17nr2&#10;GnLQK1XucxoOJlDGt17nrDnhXq9zlew48BXq9zGxHcccCiK9Xue3MDblBXq9zMDfvyijNer3PAW8&#10;Pz41hXq9zh2154CvV7nRJLceAr1e5xuTxutV7nJNO3G1GcK3XuZ1uAWGhGvNAk1Umvck4vFauWrT&#10;RalFYfT2P5jioYVaIr3IK6+Oo5WJNer3MgIP2u/PRGNer3O1QDtxuJr1e5xJIPLTWq9zwLdzz016&#10;vc7uOMxW69zo66gcuQK1XuevcacbJmrV7nt1rEePGimdter3JKVEsZvGxH18TFtKsCK8ca9xxhxu&#10;uUglr24hVZpOynQspr3H6kzGFbdOLEeztwpcsSNlKg/G2vcVWHY5TB43gYF1ZW1+nhK4wRMilCH0&#10;qPRXuB7mKj/l+Zqunj1inPmxEdira6ckbL1lTYnoopI0mBXuNY1UMfo4uIxpwGvc5XF9OajGnK9z&#10;q3s05aJNUIr3Mbd7nmlYVRVe5nvHLhVTT3s8ZSZfq0P8eNzIrR2R0V7nAG+o8QG+/i0407M17mcG&#10;xv8ADlDjVTXudqxBsuvG9M00B017mQkHufqHKgY05Ir3OaurCxJty4Bq9e53tSxseX1GtkTtr3M9&#10;LV1VIwanlaMj/CTzxg7QKYWyhzAgV7ikpM743SkRSOJR/rd7cRqtkLGyiZzLWVDZXuKaDqDRMVWs&#10;jZD4kduFKsuCtlB9eWKH2mvcUFLmbBalgYJ1BJGhNvHhA9ZrSIoPOWrqMIr3A6z3iDU/ULE5qM6S&#10;CMn2X2i54JrRohGlVDdm37xoJPCvci0+ZTYF1144qzCjSM5WDsNe46QY7TymxbbbwPE67SkrmXqR&#10;sr3HaCvppidrjhU7bKSMBRW5bLRjFe5JMiEjZwu7tQ20jAUkY17nLeu64Nj4crBHCq6jGNe5m8z3&#10;de/t4yQabNe50Df3r9ueFeFe54FDbwvxylEmK9zkEt7y/fxvVVZwr3OBW55eYq2oCvc4Fdw2nlDS&#10;QxNe4lsRZYcwYTJe1pJFv9NrcPE+JpQ6qE9r42VJr3BojYsoJ8NL8iQ4Go10iK9xizREZcArokXV&#10;oJDr8Be/DOz/ALonqIpfZKhxJnYoe+vc3SPw2scGM+kbJVZ/jwmjBXvbbGF5KuXI0uKArkF2rWwY&#10;zp0dZx9aQubIyYy5NtpB4foq1tODZI4GscNhpCL5bBR2F9fp5HKFgBa2vFSk6RVNRqQBDvZozuPM&#10;x8o3v340lZBiPWmFVkiFowXfS/h+3mDbGygE668fSQJr0Gs4kZZdu4bbd+cGiG1b+HGyBGIrRWa5&#10;oysxuLn28ZMSpt8TqT3B/s5vu9WNNKWAJ40+4ZJIJEDiygi/NPj8YHLDZf8AXnFibED+c4JSTE2t&#10;coXiOvifcHAZmIJQdWEV2w7L7oXW7qR/QVFKLLgdMPZGIc+bMdPC7k2/Plbch725GIqYRSg5BdfE&#10;e0cebMEGlaDFe435C/0bGsWw5DoHVwPbfvwxzdJU2lXXRnm6StptccINe4Ke+9/DkdxUd17nK427&#10;uer1e5xIRhpz1e2V7mPyglyBy805M17kWRQxvbjgMU4DFe50AG0A15ur17nmXXbzYrYNe520ThBK&#10;Oemtaq9xqqC9gGJ0IPF6DFGSIr3EjgiGlzXjGGnsxWZQP9YXvyTEK1MgmhJdHXbtLPRFe4qBrcNq&#10;b8TpggcKDle5jZXP2RpxSlVXFe54aaHvzS/FXiK9zDLuI9hHNBGnGnU17iay24o8+1NOx92phDW9&#10;pHDy4/aIwo9vR3lmlXQqPKvcExrH3l14QpEUBRhXuc9lrMPHjeozFUma9zELga8cIKaua9zID4tr&#10;xlQJwqle5jfab2Nua7unBXuRGQBdeU0EGlANe4is4+ZS0VNjtLo2HVCP8bE6/fw0alxJQaFWWw6V&#10;Mq2LSa9w1tLUpW0cNZEdyzRq4P0jkKvpLalJjYTWP7iC2opPAkV7mYW7Nrwo2Gmq9zwsTY+HLqA4&#10;V6vc9Y8uDFer3PEcuDXq9zGe9xxwAVcGvcwyj3b2uebKadTXuQ6hCQGPfl4wilSDXuA31dwsYlk6&#10;ebbd6F1lW3gpO1v48HGTPaHNJ4iKknd18MXIB/jEeu0V7jfk7ElxnK1JUXu8a+W1/avb8uCC7aLa&#10;9XTSvMmPy76xwJkeRr3FEWv7oPEIokivc4lbAg80a2DXuYiCDZBpzwIpzbXuc4JfJnWVG2kHU28O&#10;x/LnjWlDUIr3LsvwaOqaYBjGbehtbOFEcqYpQoT9qKUbZdo+DgX+ng8yi6Dbo4SPh+kVzN+pDIfz&#10;jdtmiBiQWnD0FOKZ8xNe5sT0MweIMdCe3J9bXI1CuOjqINe5OIMhIB78VpcI40l2V7mFgwAXt4Dj&#10;pXqpyvcjyRyKdrG/KLTp66uCK9zPtZdPZz2JFUwNe53tDpa99eVxVWhXueRSD2uOLECa0TXuZJLW&#10;90a8UEFOyqCvcaFeCGptiEYlhlUxyxsLhkcWZSPYRzdlcGydC4jgfI0dNrKYKDBBBB6xXRFxbmld&#10;6pOkMnpu9ZGc+kMcYhwypnNfh6gWXyKi8kfl38Bcr9XAVvBZflrjSMJxHRBxr6Ytys/G+W7trmEy&#10;tKe7cPHUnAz8fWvA3GvA3BJ1I4CIOw0JThXfOQKhve42carFe5w27tQdOXGFWr3PEac9Xq9zgxbs&#10;eOiKsK9zpPe05tQqxr3MnvL34zTde5xYDuPHm62K9xqqYwSQunjx9K4iKMm1RXuJHI+LPkLqYInY&#10;ChxkAa9lkv8A0/x4dXJ2KGOGNCfM7b+bWMjFbX++17hymR0ex+ydQeJMImsahBFe5iniW2+O5I1+&#10;sc808QsRTiFHjXuJzp/msdJuvlLjR/Q4RmoLDNr7qVK21PgN3JAR4x3iSJTj6caOs3y/+0GUqa2u&#10;2+KekoP4V7ltMMscsSSaEOLgj2HtyQ21BwahjXPxadJI6K9yTYEWPFpxpNXuYWha3E2jHGnAqvc4&#10;hSTttry2CdtWr3OMi2AKHXjRAVsqwr3OBQsN1u3flFpAq0xXudbfZxwQqtV7nRY2IBtxO4CasBNe&#10;5koMQfDqxKiJrEH2fw4ylStQM7MR6V5xkPJIIr3Cm+rXBp+knU/LnqxyfFsoKxkoMeCaXkJ/RzMB&#10;7R3PtHBzerVdtpuWxCgYJ6FDYPWsguz66G8Fi/u/cGVply3no4pHkdle5Yjk3MeHZuwCmx7DnDxT&#10;xq67T7Ryccvuk3bKVjaRj51h1mVmvLXlMrEFJINe4pmWwJ4fpGFEE17mJhppzYwqwr3OJC9iL37c&#10;TKFOV7ntpAse/FIOFamvcjzRll0FzzwNOpVjXucFUlddCOXOyrk17nnI0VuMhNaAr3OBG89uXq4r&#10;3OI00btzytlXr3M0crK/nAEbO1uUIGFUUJEdNe4Dvq56AxepronKmCgLmnLoaqw19N0ir70sBPf3&#10;lHu/G3BqwP5myWhgtGKFeXD1qTezre87j5oC5/xM/wCB0cBOCVjyO3qr3KrugvUWTMmDSYBjJKYj&#10;Qt5UqubG6+7ex18OZB7p51/NmNDn3owI6CMPWs8N78kFg6HW8W1jUkjiDjXuGUiQlSW1A7clCJqC&#10;1GK9ziVHhzVemvc8Rb3iOPirg17nYRSNNOaM1Wa9zCy3G1uxPGsdtPAxjXuF1699MDnHLbVmFxXx&#10;CivJER9ogasl/wCHx4Fd4crGd2pRHjSNTZ6FDH2HYamvdDPhlj+lw/s14KHwNe4WTDupeI1PS/EM&#10;He4xSmEUK3+0Q0qpp8bE8x8Yzx92ycRH7ZBCdPGSoJ9mNTm9kKGswQ5h3S5V1YJJ+Ve5/9XQoMh+&#10;nnqfrf45xZ/HlpFer3OJkAOuvNV6vcxswbUjlq9XuYy4AsTzVer3MZc8qa9XuY7jm69XudFwNOOT&#10;Xq9zgW8Ryler3PEqD8fhzVer3OJIPbnq9XucC1jbm69XucW3DXmq9XudE6ew/DnpmvV7nAknvzde&#10;r3Oj7Oar1e5xN+Vqte54nm68TXudbueqs17nHnqpXue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e53c89W69zkOapyvc9fXm61&#10;Ne5z5urba9zrnq3XuciRbnq9XueUA9+er1e5zW/bnq9Xuc7j289Xq9z1+/w56vV7nYPiOWFer3Mw&#10;YHmtter3OQbbpfmjXq9zyt4ac0TWq9zluYePN1uvc7Dm+vPV6vc9cWuNObivV7ne4kW5ua9Xuc7g&#10;anmwma9Xuct1jYnlgIrVe5xLNf3eb216vcyBgV978ueAr1e50QCN69hzder3OIuRpp9PN16vc8Ce&#10;17nnq9Xuc1vfmq9XueN10PjzRr1e54EWseVit17nrn7uOVqvc5Br6DQ81Xq9zxY/ZbXm69XuZFJY&#10;ELpbnq9Xudb9urEjw56vV7nRLbTax57ZXq9zFcX10+vnq9XudsWPPV6vc5CW4LkXPhyhNbr3MLFi&#10;dp08eamvV7nElzr245Wq9zsM7HaDfmq9XuclLgm/PCvV7nMOL+9rz1er3OJcjXmia9XudmTdqbcr&#10;Nbr3MgnbaQex45Wq9zIpsugHPTFer3M0TEH2jlgatNe5OpqtY2tJqB2vx2a8Yr3HxKiKUb4GIYcv&#10;XgJr3IFdhlFWXmH6CT/GBcE/EcaKZqte4mamkrKJb1CXU9nXUfTxMURXpivcwBlb7Jvxs4V6a9zL&#10;uIFwOVCq9Xuc0kYa3ty4VXq9xygrWiG3uPEcUpNar3MU9JS1h3wfon+Hb7vDmzWor3IMnzFD7tWt&#10;18GHY8YgitzXuS4qkizRnQ8dBitGDXuO3z1PUp5VagdR7e/1HlxCqrp017jfJgyteXCpbX/cb9h5&#10;Qt9FaBr3IPzEtJL5VWjRt+X08aCtNOEjjXuP1LisqR+97ynw/s48HJquiK9zlPR4LiOqj5eXvuXt&#10;9Y/o47pBpomK9yJJTYzQRgHbWwffp/EcZIIrwXNe42eThNc1oiaWXxDajlAAKdGNe5xelxfDLzRE&#10;snbcp3KR8Ry1eE17nkxGjn/3ugsR+/Hofu5Wa3Ne45U5kuXwupDf6j6H6r8vqirhXRXuc56qFm8r&#10;GKfYx8SP4HlpnbWzjXuQnwqim/SUM+34HUca002Aa9yDUU9ZRSCOoF93ZvA/QeVIqxwr3MfmqPdk&#10;BUnlJr1e52Fv7ym/0c8DW69ziVt35ea9XueRvLbUXU6MOX1VqvcwVELQtvjN0PY342MK0a9zmjB+&#10;3f2cWpUFV4Y17mZTa4PfntNer3Ohe2vfnq9Xuc72F7c0Ma9XucSSTcHmyK9Xucg3NnCvV7nTAkfT&#10;yu2t17nIC+vGia1XucCTe4NuPRXq9znc205qRW69zu9tDrzeyvV7mMnvblttar3PKfAcYivV7nJb&#10;q1/DmjW69zMrHXjoqhr3HqeBsQwW8ZAloyZAD4oe4+rvx5QnZwquqDFe4wXO1XX97lSJ2U7txr3M&#10;pN9PHiYGK9Xud31sOOTVK9zzC+vPV7bXudrqOViatXueKgG/KEVU17nQtYjtbjKjFaBr3OzY2tpy&#10;kmnK9zGdBYc9iatXudKD3J54Y1qvcyCw5o16vcyoT35SK9XuOFPvJ3LoeJ1AGtagmvcfMVhmxHBl&#10;qYwTNQXJ+MR7j6uGiEhKRHCtJVq2cK9xLqVkUSJ9lxcfD4cXjxCafSONe5lGgN/HidW2rkxXucdy&#10;/ZPhzWoVWa9zGxBGnHDiKqca9yVhpjNYschssoMZ/wCC0/jxiINNV7kOGN4g9NIbSU7FD9/HkHga&#10;smvckqb207jmnDpp2vczXFhccqlWoVQ17nVze45siaaNe5ljt9XNkRTya9zMbA28OMnGna9zGT7x&#10;A4o4V6vcwH49hzc02qvc4MWX4jmttVxr3IrglSfHnhVFJ1Cvcc8akL420vjLDGxv7bcoTjW9nVXu&#10;RELC1jbl0pmna9zMrka9+XUKbUma9zMJWRtyGx5QGBWsNhr3HGHFqiLUHd4a8oWkrxNF7lohde44&#10;R43M1i1geFzlqDSFeXJ4GvccI8cgAtJpfx4gNlxFFrmWr/hNe45RYlSstlcfXwuct1J4UTuWjiNo&#10;mvclCZWF4yOa7ogY0m0EbRXuZFndR72vEZRTWia9zL5ob4cZIjZTakxXudNKfsrzcV4RFe4m8e2b&#10;8Na19lUoJ+kE/s4YM/YryNHNj9i/KvcGqDRBIp7a8ipwYxUdnGvcw4oJ6+hqYZX+3DIBp2O3jtuA&#10;haY6RTzawlSfMfGvc2z/AMIHGZMV9F2UdzBjDDNCf+hczKB9QHJfskkuETjqn0rlv2zs6c5WQNvz&#10;E0iczbVVy5NrgkfVy1z7V7d+DxtvTWISjp20HmwC+3v3785HQAeI46pYFbGNdKEjO5jcn2c4NG+3&#10;eRYE9+LUQaoUk1zjqo0Nu/fQc4mNQQOXgDbVFDrrNFUbtFHf2+HMDAkll4mUJxpginCJl27WsdfD&#10;txsqVBicS+zjridGymzTtSSKXUjQX15qt/jsZejw3rT02zom4tWUlbSn6IpUYC//AAfAvfePBVdf&#10;Ow5/8xlDzfFJGHoaU+AXMtbHtsqzafEbFN/v5ThJEEJvyI3DBjorJUGlGO2nIUi+6W4xShNd8Y8v&#10;P8n1AnQC3nwAj6fbwQ3Se9ttuyjy8/aWaTOwxXuCuGA1bkaVHMV7nN9hsEuOa2VrZXud7QBdua21&#10;rbXuY3a/w5sVsV7mPyyWuNRy81eYr3OQjBF9OVmtTXuYtgDcvNXmvcytdxtB09nK7KpMV7jfNGjA&#10;6dgeK0mlqTXuB/V2pM9UlUn/ACN05VreJXTkmWH7RmPOhs1+2tVJ/oq+Ne4sXUWL+HGQMaCfVXuR&#10;rOSDxeIp6a9znbW9teMKJ4VWa9zDIpHw5sqJq6TXuIvE5P5bmbCsRUDbuaJj/wAS0APBKP2rYoWW&#10;8O27iOqa9wWbIpIXhARBio6M17nYBtcacbgA1Wvc8O2vjzxMbK9XudHb+6eVBJrde5isb7uPAU4D&#10;XucZLXtypFWFe4x4xQjEMOqaBh/lY2A/4kBcH7+KLZWldGts73K0r6CPZXuCZ0gxZcYyLSxOffpQ&#10;0TfSptyLc5SWXienGgVvFb/l7pR4KxHrXuCP24F9MY0CYr3PbSdRzylCtTXudgganmk416vc46kW&#10;5at17nfccuZFar3MZU+HNBU04DXuRpI73vxwGlANe4nMSoIK+GXD6oe5UxvE3/BCw/PhxaulpYIo&#10;5YdLRC07UkEele4WfppUy4XjFdlWqPvI7Fb+1TY/fyXLxPep19Aqbc7QLhtD6ege+vcGUpfvbgWm&#10;o1mvc8sZ7HXjSvOvE17mOWMg8bTtq4Ne5FZW3gHtxbOGFKUnCvcHr0xdS5OkHqQyZ1FEhjpnnbCq&#10;3wHlVNlVmPsDW4ZsL0+mP4+6ot33yQbxZLdWZEkJDqOnUjEgele5ukZcqo8RwuKqVr3UcyPsHw+2&#10;FV80l813DhT1mvcUiK4Pvaj4cEOiiIkV7mURPuuV08By6BG2q6q9zIIyutu/FaBpqs17mXyo3BA/&#10;Pj6gCMKa1RXuYEiKnQcYaIG2ntU17nNQy8vFNzXuZBYHXmhhtqle4219N5oJQWPt5dzx0taXpr3K&#10;B/xyeijV+Rsp+p7L8H+/DLk/8txSRRq1PKwanZvgrbh9fLZqkXtsl0Ylvwr+R8ttdfPpf3nCX38k&#10;eVKHk942DwUPuA8xj6V1rf4cpHpKqPEKKGvhYMsqBgR8RyDoKMa6TutFlZQeBrvkg62I8OWpPXue&#10;seWmK1XucQhJ15fCrTXuczHfQduNaoqs17mJgQbc9Jq4r3OmJ8O/H01avc5qVOjeHKEVQivcwSR7&#10;tL82MKeSqK9wNs94LLieCyPT+7PSsJoiO9xqR9fDhuVJ09OPsob5Tchh3HYoaT617hkelebYc5ZQ&#10;pKoH9NGmyW/fcuh4hJhRqF8+y85dcKTwJkeRr3F5IzRqWNyo9nFkB2OBoJgTXuIrPGCNmfKNVQUa&#10;lagAVFMxGqyxnctvYTwR2ThJKT0RQryq5/I3CVqxT9qhwKVYGfKvcPD6WeqidSun1HVVsn+mU6CG&#10;oQ91lQWa4Oov34Mssf0fsjhWLm/eQHJLxaUjwqOpJ4FJxFe4aqM7730seDopjZUBKwr3O21AA8Oe&#10;4Y1oV7mMqtj7eNqTNOV7nHYhAvzYSBsq1e5wtZDpyqk16vcwqrdxxrYadmvc4n7Vz246RNWFe5yO&#10;1xoBpxGtHRXgYr3MuJZOwHqnkbEuk+ayPksViaMP4pIf8nIvxRrHh/YuRLTh8K8B0A9NVt8ydyG6&#10;bv7f72yDHSOI9RhXuFI9GOfcY6cZrxn029SXK4nl+YwwsSf0kN/cZb9xb8jw7ye6XlVwq1cwT0np&#10;6R51kP2lZS1nNu1nVli2+nUr+9VxHtr3LOfdckodOZBIcBE1gxBFe5iAvpxTVjhXuY2V1YMO3Gia&#10;cBr3PW1ty9ar3OzY688RXhhXuYjcEleVNOV7mBtoN35YbKdFe5zQhtRzemqnCvc8yKTryhFeBr3M&#10;DhkWx7X5XTNPpxr3HXAsWfCcQjqKUkm+oPY+2/FrBVbL1jh8aQXLH5hBBr3KhfXX0Y/zA9WaP1Ad&#10;O4Hjy9mOXbXxoLpBVN7zg2+ysn2h8bjgyFwrLH28xbnQ5AWBsB6a6L9lm839r8uVlF4QX2BLZ4rb&#10;GA8ynYeqvcUuT8zYfmXB4MQo5NwkUHvzMJp4XCEuJOBE0HMxsV2ThSobDXuKgjuTxQKD9e54g2t7&#10;OWBmvTXucVv7OPk4Vavc6AJN/Zxo41417mCoh82IgDXm21aTjTzaoNe4UzF+j8dB1qwnMVDEXoK5&#10;5mqYwNElSF5EJHsLgH6eRrc5MEZk1etpGlWoOJ6YSrSfOYrI233kL2VOW6z40BOg/wB6VAEewmvc&#10;/9bQeufA83T9b/HOixI7c9Xq9ziGHjz1er3OG7U89Xq9zEzbeer1e54kW156vV7mI2vpz1er3Oue&#10;r1e5xLAG3PV6vc4l9dOer1e5w3G9xz1er3PAjx56vV7nG+nNV6vc6LE81Va9zoH283Xpr3Oideeq&#10;pNe51zdUr3Ouar1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57n&#10;q9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XudjmqsK9zu9uercx&#10;XuctwPN16a9zwI56r17nIEjUc3W69zluHiOer1e51u728eer1e5zR7ac3Xq9zKTc3HPV6vc9cac9&#10;Xq9znf2LzUV6vc827t256vV7nlJv7Rz1er3MgNtfDnpr1e56/wB3PV6vc9fm5r1e5zLA6nvzxr1e&#10;5y3L9XHa1XudC27m69Xuc7kd+x54V6vc5gbgFHN16vc47re6O45o16vc7L6WPNivV7ni/geeJr1e&#10;5iDaXN+M6q3Xucrndcc9Ner3Oe4HTx44DWq9zonTTlq9XueVrAn289Xq9zm5XQ356vV7mMsp93UX&#10;40TW69zlodbWHNivV7nAkFdx1I5smK9XucCCdV7cbr1e51dibg6jm69Xuc1cg7ib8drVe5xZie33&#10;jjRNer3Mit2uO45sGt17nEuN1u1vHngca1Xudq5Hv3B5bbW69zGRY25UGvV7nIMbX789M16vc5o+&#10;3W55YGvV7kjzb2ueWrVe5lVlOii/NzXq9yQkpT7LW5cGrAxXuOMOIkKFbX6eOjGq17jh58bISg08&#10;R4Hm4rVe411OEU095EHkt/q9vu5QomtxXuNMmFVsTWhIlH3H8+MlGFaNe5DkSeK3nxMvxtxnSa3X&#10;ucROu7v9/PVuvckLOF96/NzXq9yfHWhU8t/eU9wRfjgNar3MTYclQd2HsUc+B7fQOe06qrMV7kVm&#10;mp5PIrUMbD2jvygEVoGa9yXHO62ZW46kxViK9x6jqqapj8mvQOvx7/UeXkKphSSMRXuQpsBsxkwm&#10;XT/Ax/geNd3VO9jA17jS0s1LN5VYhjYe3t9XG8RSsGvceaOumSzISRxQF1UomvcmyDCsVQLWpZx+&#10;+uh+vlsFUmKCNle5B/k2I0d5cJm89PFCbH7j35Qpirpc6a9xrkqKGYmPEYjDIO7KLH6x2PK0or3M&#10;TYPI6+bQSCYDWw0b7vH6ua21Wvc4xYtX0zeTOSyjQo4/Kx5qa3Ne5JWbC6t/MsaZv9Xt93LVua9y&#10;WorETyrrVw/4fH6uerU17kMvEt44veXxhl7j6G5TTXq9zhDTYfUMEhlNPL7G1B+vmyK9Ne56ooMR&#10;pQWlTzF/xKb/AF6cpEVqa9xvEsbEK3u/A8pFWmvcyRuyG1gyN3U+PLTXq9zhPAIz5kBJT2+I+B5p&#10;JivERXudJKugkOo8eK0uV6vck7SAD3Ht55RrVe5648OaCq3XudW/Pl5ivV7mPVdB34pGNer3Oxqb&#10;ePGjhXq9znYePK6pr1e51YAXOvNGtV7nh27cpW69zoPc9uP8K9XudWa5t480FV6vc5WtqdeamvV7&#10;nhYcaM16vcyqVuB48sgQZqpr3H3CKl4KgSaEeI9oOhB4aJKdkUjcOnGvcgYthowrEGjTWCb34WB0&#10;sfD6R24kUktmOFKUq1V7kG1gL9zxMsU5Xudg7TxmKrFe539r6OPg6a2K9zpSRpyhxxq1e56/58cm&#10;qGvc7A0txggKrwr3OTEd+eKavXucSfZxg1uvc6Hx42MK1Xud21vy1br3MiXBvzU16vcnQSbX3E/V&#10;xOoV6Bxr3FlhNU8L7wAwIsVPYqe6n6Rw4SJFFjp0kQYr3EtjWFfyGu8tDekqRvhPs9qn4jjqQWjF&#10;GCFg7DNe5AsQNPHlCmTT4xr3PMCQCBzYArcV7nDafDjgitivcxMGXRTqNQfYeMFUmmTXuTcR82Ty&#10;sY7+ePLkt4OB+0cciDNV2V7nSEAW8RzysMdtP17mQm5txlAgUzEV7nMXB045WwJr3OYO1e2nPHGn&#10;RhXudlgfdHhygSa9Ne5wNt1zrpxRjW4r3Oj27cbNMkV7mM6j3e/N04kV7mBj3Xw5o4VU17kuu2uK&#10;Gpfs0bRk/FTpzahxq/RXuRRZWs/hy5OkU5XuZlNjsHGguabr3OWo54kKFNjGvc6JN7dyeeTWwK9z&#10;tCwYEDjxMir7a9zOzq1kHc8Y01uvc8HK6HX6OVTJNbmK9zMtVIp3ITce088tsAUwtlK9or3HSLGa&#10;1dNDxF3SFDGitVig7K9xwTH9PfT3uF67ME+E4UXOZWT9pr3JC43SsRvO3mnLQ0ULsFpwFe42YzOk&#10;9DB5R3FKqM3v8CP288hnuwQaU2rKm9QI4V7g5UcqmjjDd9tuQ68IWajSYUR117kgbJW8tvssGHf4&#10;cbTIMivAe6vc2UfwS81049MFJhMjlloq7EYSPZ+mLD8jyUWHu4ekg+IDGue/bxaH84lxPFIPu20x&#10;4zSiqjKAC4F9eXfx4hDJGfKNvr5ICbgIEVgSpsnCg4+TmWcSOtj4D4clitjWPfb3vj48WhzWOFJe&#10;7IrE9Innai1786UxtUGq3MSy2KX90HwIHE+vu1SP0pWE1GenbyPIYC2/crAe98RfklXRrAan4nho&#10;Fd5xphRI4VjMO19ita+vPOBbdft4Dm9M8aY16hUiOIrKFVrg637DkSpiATXjwBIpkYnCp1PKLtc9&#10;vy5rr/j5ZH+Z6O5I6hxaNhGNVFOzDwSojQj/AJOTgdvUhIjjXTH6f8wlb9qeKNXspX4JUyHGZoFF&#10;omgikH/ErlT+Vua9Uh3xLINbhTf28hl5OlZFZtcTNLAADtyI+uvE9KBXuJKeU0edsPqiSFlRoyfD&#10;S54KUp7y3IoToR3tqtPQZr3BmMZNidQeRccMKi6a9zgyldT4crM16Zr3O1UuDr25vZW9le50rraz&#10;d+eIrRFe5lWxIAHK1Svc4uAGtbnq2K9zxCXFubq1e5hmQdk0PLpNOJNe5CmUldg78fTShOBr3A2z&#10;erUa4dio0+WqbE+xX5I2TuxIoeZaQ5rb/pJn2V7i7JEoLgaNYji1Q0mKCJEGK9zAiWJB7DiitqNe&#10;52xsNBfm9E14CvcjswHb7uNKQaeAr3EbnSF3wF5oRYwSJLp8NL8ObQ+EjooVZWoB2DsIIr3BGwmo&#10;/mGGU9cpv5iKb/G2vC95AQqaA9w33TikdBr3HIXIufDheoRjSHZXudnW208pOqtbK9zoAKtj48YV&#10;jiK3Ne5xaPQMO3PBUV4GvcjsGJv4cXAyKUDZXucSzRMsgANjxrUKuBqEV7mLpBVDDc041lhmsjET&#10;RD2btTYcK89twWwsVfeJvv2Gn+IGk+le4YJVOgbkWcaiE17nbRta6nlyiaqDXuY7Aa8tITV69zwN&#10;u2nGfur1e50StvjykEVuvc4m/LivV7mNl9vPRFOzXuNFaLe+B21HFaTGNGTWOFe4VXOsM2VOp8ON&#10;IAIqsrJcf63uuPv5NVor8wx6VPmWLGYWBaO1Ej2YivcGlvLdi66qbEH6eBUJ4dFRl1V7mIMw92/H&#10;SkVavc4sdzaeHGkoNeGFe5jsHOvHcRhV9le5ErKKXEcNqsLp7rOyGWFge0kfvIfpvxUyvSrHjh6G&#10;lbLgZWlZ2TCvJWBr3NvP8O/rc3XP01ZczbVyA1qU4p6oX1E0P6OS/jqRfk0buqISWSftNfPJ2xbs&#10;f2Wzt+3SPBqKkHpSrEewV7lgkIJNj4ePJgSk1iKuvckBb/aN+LgmNtMTXudSxaXTS3LLEbK2k17n&#10;FF0vxkKEVtRr3PMvvAjQcZIr017nbRg9uOaCa0DXuYvL2EX15SIpzVXucZF7qT346lUVsGvcAbr3&#10;0ewjr30fzJ0bxsjycwUM1MjkX2T7SYHHxVwOGlgAXCwvALSZHXwqZNzN5F7p5kxmLe1paSR0pnxD&#10;1Fe5pGZdwrG8j45jPTDNSGHEsv1c1HNG3cGNyp+q45CF0yWFlBwIJFfTdfvNZk01fMGUPICwfMA1&#10;7iy7nheRFBWIr3OR79+3KVqvc6JbvfvywAr1e5lTReMqps17nmAIvzyTXhhXuRyutxxRTs17nQGt&#10;xz1br3PEnmtter3G+sjNg6i9u4+HjxQ0sJVjS1s8DXuI7pvjH9ROoM+XKg7aPECZYGPYMfD9nDN1&#10;BKh18mhRnNt/NrMPJ+9vBXlXuHCjYSoGAuG4zOkkcRWOJGk17nORLrcG5XtyyFlB1CtpV769xI9J&#10;c1N0b65olvLwfMzbl191KgfaH/BX4PUq1w4nhtoRbwWA3jyona7b7etHA+le5b5RypVwLURkFWFw&#10;eSa253gBrna8nuzp6K9yUDbS1+Komkle5jsDqByhq+yvcxOns7crTgNe50FOmv0c8TWya9zt4yrB&#10;ua214GvcxlQb+J42mrg17mEK273RYctspya9zNGJYW+YhNmT3uVWQ4RGymyQrA17hWPWTkJsLiwz&#10;1dZERhjGANDBi8SDSakJsJCB4oTqfZ37cNb1pOYtB9R8aYCvLganzs3zYXBc3euyO6eClMk/wubY&#10;HUedte4c/o/1Fw3qXkegx/DnDLNGj6fEePJoyi8Tet9YGkjjhWNO8eTuZJdLZWPtJFe4Kq2bVeDU&#10;YYVH5r3OBLMfo4/Arde5xJ9vLzNbr3OlI8RccaIq0V7nBtVNueIqwr3IUrEttJB5YUrSK9zoO0Rs&#10;Bf6OaONejVXuZDKWHa3KRAqumvc6NmX+nlZIFaiK9xum3Kdw0+jjoWf4qMEmvcn41ljLnVrIeJ9L&#10;c4IJKPFYmiBYA+XJb9HIt/3laxvwUZbd6gWXB+zVhHwPtpNa3727923f22C21A4cR/Ek9RFe5Q1k&#10;X+svQbqpifRHP6GKagndIma9mS/usp7EOtiOSxutmxtHVZe7sGKVHo4fhXWHNwzvZl7ea2hlLiQT&#10;HA8QesHA17hzldJAHiO4NY8yC2DGsYSkpwNe5kIFi45YGm5r3MJcDuOOKWFVeJr3OBkv9nTlCCRV&#10;4r3OtwPjfieTWwMa9xvkUPWJJ4pf8xbigLABoyTgkjpr3P/X0GWNj35s4U/W/wAc4Mbnvzwxr1e5&#10;xNhry8V6vc4b768pXq9zgSPDnq9XucAwPbnq9XueLbe/PV6vcxubnnq9Xuceer1e51z1er3Or81N&#10;amvc9fnprU17nRN+ar1e5xvz1NzXudc3Wq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3P&#10;V6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3P&#10;V6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3P&#10;V6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3P&#10;V6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3P&#10;V6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3P&#10;V6vc9z1er3Pc9Xq9z3PV6vc9z1er3O76W56vV7nXPV6vc7HPVuvc7VtvPVqvc5d+3PU4K9zvt35u&#10;rV7nfPVuvc5hiBYc9Xq9zn73w56vV7nMEjnq9Xudhj481E16vc6J7gePN7K9Xudbx2Hs56vV7nJX&#10;0HPV6vc7DEtc89Xq9zmGB5uvV7nYO645cV6vc9uANuWmtV7nMH6+br1e52JAR2t7Obr1e52xB7c1&#10;Xq9zwHgD35UmvV7ngSTbnh116vc4EC+nKYVuvc7FzoPDntter3PH3fp5WvV7neu257ctNer3OS2O&#10;hGnt56a9XueRb3tr8eXGFar3PXbxFwPhyhrde55lGpXTlpr1e50HUnTT289qr1e5x07ntfw5WvV7&#10;mRhGT7h/LmyK1XuYSwBseeBit17nZ7dwbc1M16vc9pa1+3K16vc43F+2vN16vc8rBftC45uvV7nM&#10;sGb3dOU216vc4sLd/Dm69XudA3GnPV6vcy6j7Xbntler3OSlu/Ng16vczI19Bx6a1XuSFfQWHPTX&#10;q9zkJDGbnTjoVFer3HNMRkAAkA9nHdQNWBivcnCWOU7gwW3cc9NVr3HCLy2SxYN8Dz1bivcwvh6T&#10;SFRGrAf4lHPRNaivc5LhFOhAdFF/AcrpFXIr3M8OFwxsWRAw5fSK1Fe47wQUiNZVA+B5vZV9I417&#10;mesp8LraYx1ihxfRT3HxB5ogGqEDhXuICty3LTMZMIfzV/wN9ofR7eJykiqV7jEtV75ilGxxoQdO&#10;NTXpr3J1PUspt3A+PNhdbgGvcdhWw1Mfy9UgkU+DfsPHpmmtHRXuN8uCnYXwxzob+Wx/IHlCnoqu&#10;qMK9xu+Ylp5PJq0MbDmhhtp0Kr3HOnrJIzeM/nzwc4VpaAoY17jl83R1ymPEI1kHtOhH18dwNVKT&#10;XuQmy7KrfMYLNe2uxjY/QD48rojZSdLsba9yA9a6uafGoLknuw976m5Q0o16q9zCcLo6i7YbN/wM&#10;n7DxvTTkTXuQ3hraKT3w0fx8Pv57EVWIr3JP8w3C1ZGJP9bx+/m9VWr3Oa0lDUi8LlD7G1HPCmjX&#10;uZFXE8Pb9C25bd11H3cvTgr3JBxChqv+ShAHJGrLoebgV6Jr3MBwnD6j/knzlSeyyf0jlNM16Oiv&#10;cjyUeJUB3Om9f8S+8Dz2it4ivchsaWcBox5cnip7H6PZxqIrde5wHmQm35H9nNTXtle5kEqk2bQ+&#10;zl5r22vcy/Ea8ttr1e50fba/HtUV6vc6A1ueWKpr1e50xXv4c8kV6vc5KpbjyjXq9zzDw41jXq9z&#10;iu3dpy9ar3OROv0cqRXq9zod78cAFbr3OyfbyhTXq9zuwOvNJwr1e44U0oQ+9xag40wqvcUhSlxO&#10;gOFT6AndG/8Agb+g+PDRxrvhRYlWk17iNaOoppnoqtSksRIIPCIScDRyDNe5zU9j7eMqTFXmvc7v&#10;71gONk1Wvcx3JN+WArVe5yuL6jmuFNV7nd7HlK2MK9zkTbv25YCna9zhYd15pRiq17nd/Z48Tk1e&#10;vc5duer1e52DY35qK9XuTYRtIJ7HjKsa8dle4o8OkAcMwvw5SMBRa+DEivcVM9JR4zh5wuvayk3j&#10;fxjfwP0Hx4ZLbkTRShSmVY7K9wMJ6eroKo4XWpsli0+DDwI9oPECVSKE7awvEV7mQrbRhY8YVINK&#10;q9zGe3Ha1XucduvKkTVSJr3JlAY5TJh1UdsU4tc/usPstywGEUxEV7kKJJYJHo6gWmhJBHt5dKtQ&#10;raVV7ktV3Dd24nJg1U17nrkCwHLHCrDCvcyDQ27fTy014Y17nA7wQfbx4EGngIr3JAsVtxgiKvFe&#10;5Hsb27cuYimzjXue0Gh5WvJEV7kaRfAa35fbViJr3JKqavCp6ddZKcrMn0DRx92vNFPhqm2vcwbl&#10;mAl7BwDzSxIEVudVe5lHu/T4cqBFWr3O9wK6d+WiKbIr3O9B7nt15qmwa9zsH8uamvEmvc6sGuSe&#10;XFPJr3MihToO/Gpmrba9z20r2781r1VavczRsLa+HEpRxr1e52xFtRx8ddbr3IUoX2d+XTJqhE17&#10;mFXYU8ji/uvG/wBxtzSzhFJVjCvcMhC42K8Z3XAP3jkJ3CC2og1Cj8ocKSIr3MhmXcrW7MOIUgg0&#10;iG2vcs+/DS9c3Rn054FivSnq7XthDNis1TT1Pks8eyZV3BygJFiPZyTbWzFyUqJgEAeysZO1rcXM&#10;d6Etv2A1QkAiRw86xsgJJPiObA2Q/V16es8IhyjnTCq7zdVPzSow+G19pvwVt2qbcwVAzs24Vziv&#10;d1c5y6Q/bqA6gabaihgnI3XFuGLwbPWG4kq1FDPHOh0DRurgj6jwwLJTBmajh1S7fB1tSfMGmufA&#10;Y5mLRtY+zisXFZHN7i3t+HGF26144xSBF42cDhUV8ECLeLVh4cmLisJddp8DxUFFgefTSxDiV4A0&#10;2zYROQdy25OTEUbS9vC3FSHtHQZq5bG2m9qOUKY0BI0N7flzG9e4QkDT6dfq4nDmrFRgVZSQcDWW&#10;KjHnLLa31W+/lO/40+AnNHoexiqpl97C8QoKvtrtEuxvo+1xG+UupChw+dZs9hTybXNin+kkin2h&#10;llp8XgjmGtQjrf8A4j7w/hzVOwGqFXg1PMdTtAv4ciu+TpcNdK7tvunVDrpaccHUEeHCsYikYMV7&#10;iCzgRTihrU0aKcC/wPfgpsxrQR1ULsuJUFo6U17g40iCanjk9qgjkXu+FRHXUWLwUR117kkx3Qrb&#10;iaaTzFe5wKxkWtb48vNWmvcxFQmoN+WpyZr3MauVN+birRXuZwCxDXGvKnCqbK9zgYmBueemvTXu&#10;czF7eamqzXuRJ47cdSaUIM17iHzhQfNZcrVGrqqyr9KMCfyHBbljuhwDpwoWZa73byPMg+or3J+C&#10;1KV+E09XHrvjW/0gcGLx8VJLxHdOqT0GvcchCP3uVDhGyi7VXuYZUANhxYkFfGnEmvcxEXJ0A4wU&#10;FI6ae1V7jTidMlTQzUzfvoy29umnFtp91GVu53awror3OunFWKrLSUjj3qV2Rv2c3dYY+lezpvu3&#10;tQ/iANe4u1AB7acK4kUEjXue2BPePY8a0k1qZr3OSspPbiVSNNar3OO25ue3HgZTIrde5GkQBgQN&#10;OOokCnwcK9zA4uD4cdOynhXuJOmq/wCr/UvDcY7R1S+RJ9P6njl2331uT0UIXG/zli43xT4hXuGs&#10;Nm1Hbw5BykkGoC2V7nM2ayrpbmtRFar3MZWx78ttrc17npVCsbcqK8Ma9zGAD25uYqxr3Ora7ePh&#10;QNbr3OLJbW/NyONXBivchzxhlJI54KpWhUGvcADrXggq8tLi0a3kopR/yA+h+425I2RXBJKDUt7s&#10;3XdvFvgse8V7mbJ+LriuXaaof7QGw/SNOGNy3oXNNZlb/l3lJHnXuKbyiDpxNINEU17mNV3aeN+a&#10;NWJr3MjRAaE3vxvrqoVXuYYXalqUqlAJiN7HxHjzRMiKeKe8BT017lwX4PfWhMn9UMxdAcVcLT4i&#10;y4xhuulnss6D67Hg/wApuu6dSo4BWB8xXPD6it2v5jYMZsgeJALLvpik/EV7mzPT7ZBYduZJMjUM&#10;K4hLwr3HERkKLacNCeqkZNe5yZbW8ebWDVAa9zh5dxf8uJtEir6q9zoRki/He7rZVXue8sKLc8BF&#10;a1TXuclhvoePhuRNe1V7mB4ge/GSgeVOpVXuMtbTjcrJcMuoI8COx5co2KG0bKNmnCBFe5qpfjB9&#10;AoeiPqYwr1AZcj8vB89oVrVA91K6Gyyn4eYhVvpvwi3ksdSU3KP4xCh1jnGu+30871/2oyNeVPGX&#10;bQ+A9LasQOvSZHlFdA3JHs4QFWVxviO5WAIP08iiIrKUiMDwrvmdBprxtSYNJzXuc7KRygrVe51t&#10;HjzRrde54LrY83Ner3MbggacukzVxXuYVBvxQqIq5r3MhXbrxHWga9yM6hiQeL9gFPg17gY5+wap&#10;qKCPF8PG2qw9xKvxUG5HDEEvp0DhjNDrKbkIWW1fasafWvcM103zVTZuyxDjEJuWADqO6sNCOJiS&#10;SDtnaahHOrBWXvls+h6q9xeh0cm2nHFCJFBKDXuB51EyzU47l6Wlw3StpytTSuO6yx62B8L9uCqx&#10;flJb2Ghlk18m0eBX9qhpWOlJ/CvcPp6XusEfU/IMFXU2Wrp1EU6eKyILMLfTwaWFyWx3R29NYob9&#10;bufyO7UlP2E6knqOyvcNKpWRfd78GoVJqB1YGvc5lAOO7apNe5jNueI01avc8sZZSWPGtQFWJr3M&#10;I23t7ObAmr17nmTa1/hxnAVsGa9zH/rcsRJq1e5xJP2raHjRqwFe4/YVLhVTT1OX8fiWfDcRiemn&#10;icXDJICrafQdOO2NwGHDOIV4SOHnRc+hxtSXmjDiCFJI4EYivcIT0Trsd9LHXHEPTxm6Rmw6oY1W&#10;DVBJ2yU0pJCgnS69iPbw/YWrJ7rAylUY8I4GssN52mt/MrRnFsIWPA8niFp4nzr3LUIJBURiZLWY&#10;AjmRCHdeOFYFrToMV7nIkeOnFk1QCvcwO23Ua8pMU4BNe5jZ7jTTlVKp0CvcjmUrofz5vVNPhFe5&#10;FeU2KhRxkiDM08E17nSzkjawseaA668U17nYcEktyhJNbAr3OIkIXXXnga8RXuYJiGtfS3NmnhhX&#10;uRVrlpGFRHIAQRxxC1bIpT3XeYEV7hJ/xCuki9Rch0nXXJqhMbyxZKsKPenpibhz4loz2+BPB5cJ&#10;fvmU3LY/aNYmOKeM1lB2Pbxfya7XlNzJZucUTsQv5BXxr3Cy9EOpdNnPK0ZkNpowFYHvcd+ZK7uZ&#10;0nPmAtPDAjiPOpq3oyNWWvnoOI8q9wcvOuhIPB3pqKtFe5H+YQrYnjegk05or3IrVaeBHFBQdtKA&#10;3XuR5MQhRdWH38fSyVYgE0+lkk7K9xpbGqEOoMg3EcMfyayPtwGMcaXi2VGyvc//0NBQmwvzdP1v&#10;8cwg2Nxz1er3O9556vV7nC/hzder3OJaxPNV6vc4l7i1uer1e5xv7tuer1e51z1er3OJPhzVar3O&#10;PNVWvc8eerRr3Or83VZr3OuerVe57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nYNjfnq9Xudc9Xq9z3PV6vc7Btz1bFe5yvfm&#10;qvXudk6c3Vq9zsHnq9Xud83W69zsWvrz1er3OQb3rnm69XudsCBp256vV7nlfwPNV6vc5m9tObr1&#10;e5wFgN/NV6vc5g+I56vV7mTeeeGFer3PByBy816vc73+JGvPTXq9zsMe/cDm9Ver3OO67fTypNer&#10;3OZNluOar1e5xPbcRzc16vc6vuG3la9Xuc1cAXPLCvV7nYexsPHla9Xud38Tz1er3Pc9Xq9zsm41&#10;5YGK9XuZFeRRtVtD4c9qr1e5iN2780ca9XucS5Asx05WvV7mVrjXuObr1e5x3379+aivV7nBSQNN&#10;Obr1e5z3gd9eWivV7nHzBtsRpyter3OtfHtz1er3OrWPum3PV6vcyX93UC/PV6vc4X1Le3mpr1e5&#10;0pXsObr1e5yJCkhiebr1e56/NV6vcyhWI3AXPNgV6vc8JCv2hflpivV7mdZA2oFrd+WmvV7kpZQo&#10;DR2v4g8tWq9zmsuhAGp+PN16vc5iYxuCOWmr6q9zKaudje5H168tqqpM17mY1k+224nltdemvcxr&#10;W1A1DEfXyuqtgxXuclq5id5cn6+emarXuOMOIkttY6e3lwa9XuOsc6qNfeHLV6vcw19BR1w21PvE&#10;jRwNR/TypTqq58Qr3ErV4NWYed1MfmI+5t3H1cSlEbKamK9yDFMkui/a9nPA1eZr3HCGrkhsOOim&#10;yJr3HP5ulq4/KrE3D2eP1HliJqoR0V7je2CEIZsLluR3jfT7jxoo6K8leOFe43mR4n8mqUxt7DzQ&#10;8NOKM17jhDVSRaqeOBVUKQqvceY8Qhql8mtUOp8CP28dmab7rSK9yHPl6mkYvhkhibwVzcH6DxvR&#10;NWSYEmvcbJJ8Uwlvl65Tt+PvKfr42ZTTgINe5xRMKrX/AEZNMx9mqfd35sJBq0TXuYqnC6iAeYE3&#10;oP8AdItQfpHflNMV6vcjQVk8R3qb2007/dy1ar3J61VJVW89AT7ex54Kit17nJaVG1glsR+64t9V&#10;xz0Vqvc6WSuobF90QPY91P18tNbmvc7eWKou1VTrJb9+M2/LmjXq9yL8rSy+7TzEf6r/ANPG9M16&#10;vciy0lRTkl1NvaNRzURXq9zCgU/ZJHHBXq9zPaUC5Abw9h5uvV7nvMIazDbzVamvc5Da2vs+PLTX&#10;q9zv6eemt17nVr/HltVer3OwpJsNOb1TXq9zzr8eeCq1XucCo8Oa1Vuvc7FvDlpmvV7mWPvz1ar3&#10;Mim4vx4Kmm69x5o6hbhW0vpfh8wqkDiQK9x3r6GnxyNU3BKqMARuezj/AAt+w8Tv25+4UlacKDCq&#10;9xFFZopmpqpTHMhsVPCpKirbR6CDsr3O9b/HjSk16vc7Y2sDxkCrHZXudHU247FVr3OVrCx7cYrU&#10;V7nQGtxywMVeK9zoEaleMHE16vc63jxHLGvV7mVTxk1qvczKrbd1tOaImr8K9zmLrz0Y02ca9x3o&#10;pSj7jrw6R8KbIwr3FZSTB47KNBw+QoLEnjRM6Bxr3JmJYbS4/QihqTtniF4ZfFf9VvavCx5kk9VM&#10;sulswdle4GM4q6KpOH4lGYp0018fYR7b8TA6sDQkDmoV7nYUqLHU8qcKfFe57lCIq9e5gcE6njJO&#10;jGmVGvcdpKd8VpxV0t/naUXI/wCLEHs9pH8OOERjSYmK9xup6hZwZE03dx7DxweIUoBmvckXtp7e&#10;UiK0qvc57VPfTlQSK8DFe5kcX94cbDnTVtVe5yjYNr244pXRToxr3MLEBt3PEYU0qvc4j3ve5XVF&#10;bBr3OLAkacc1A07XuSKCdaSsSd9UuVce1WFm/LmkL14GkwMGvchzU70FY+GSfuElD4FTqLc0nA6a&#10;sMK9zmtuxHblzhV017mTWx41GM1sia9zpQQbjj22qkV7mQAgezjcA1WK9zGS3fw5fCrV7nQBvYeP&#10;GARWhXuciSDf6uWnThWia9zms1jbmwmrA17nNmtdranlVCRVia9yKy28eaSIq1e5iiswmgI0kjPf&#10;wI1/Zy5Far3OeH4viUEavBM4uAO9wLfTxIpltweJNFK7dt37kz117j8ub8ZhUgsrW9o4hOVMrxAN&#10;FisraUa9xkr6x6/F5KyUKzTRqTppoOGjDYtxA4UdNshA0ivcxwARNviJQi1ijFf4cMu9NOLaSoYg&#10;Hzr3BMyz1l6v5LYf1RzViuH7bW8qrlA+7dbj6bhaeNA283asb8ftWW1+aR+Fe4a/p7+Jn61unHlr&#10;hOcpMQjjNwldDHNe3gSy3t9fH0vSPuNQ/mPZBkWaglTCUn+8kVjaKIixAt93DoZL/HR6/UXlx9Q8&#10;s4bi0Y0LUrNBIbd9Lsv5ceW6HU6VAYdNQLf/AE6Zc8CWFuIPXj+FYBTIh/R3H5/x4b7Jv48HRqtd&#10;Ic95SxbDHvZnheKZB8bXU8ZSEKE6QY6D+lQhd/TretDUxcpUBsBBri9NuNl22+jXhwMlfiy+izPA&#10;WKLNRwqRtPLxCF4iD/xLVfz5b8uhWmcMZxNQjf8AY9vBlokNhwf3uNYWo0Js6A3+PEX61+t3Q3rV&#10;6Oc+4HlPN2GYnNPhzyQxwVSNIzxsrgBL3J04idsilMpIMmdtCns2yvNN3s5aVcsLSkqgkgxHnXRp&#10;ImqoZwmsVwP+CFuaoGU59uW6aK2hvyKcwbKHK6w5ij9so06Dj95mu7hJtomicK9xH5yXzMGdz3je&#10;N/ztw8sFQoihPlhhcdIIr3BVwWqkFBFExBIUHv4EcBN43pcNAG8b0uE9de49GoFib2PCmKKQmvc4&#10;tK23ZywFbCa9zpZCND25oitkV7nf+soHPVqvckK8bR3YWPGyKbINe5hMutuOAVcCvc68zQk+PNRX&#10;or3MMjGQW44BFOgRXuM9dCsqPTNqJkeO3/EgRw6szCweg0bW6oUD0EH2V7iE6eVDSYQ1FL9qnkZP&#10;qB5JdymRqoT5y3DgWP4gDXuCCe4K8J50igcK9zojQ3APHEqq4Ne5FZLm54s1xToNe5CZB5gLeHhx&#10;xJiKVzAr3ExkWb+X5pxXBZNFkO8D4nXThxdiUihBmye9YbcHDCvcFPtoPDhEIAxqPtte54XHLFfR&#10;Xq9zGQAeWI1dVXr3OWgHNBJFVr3MVz48c2Vevc4MgJv4HjCjGNOAxXuILPlG5wP5+A2koZUlB8bX&#10;4YWytQKeqhblCwXdB2LBFe4ZbK+Kx4xgVLXRfvRrc/VyF7tstLUDUJX9v+XdUk8Ca9xSGMN9k9+/&#10;CmZGNE017nimmvPJIFemvcxsLmzC3LgCrzXuczFp7p+HHQJqoVXuRnHvEd+MxjTgr3ONtNw4pImr&#10;V7keQEi/bnkgA08DXuJPMmEx4vhdThkguKqNk+vwP38Psve/Lug0IrK4Ns4lwfwkGvcLR0zq56Ge&#10;ty7V6SQuTb2EGzck+9TqSFj2eeypszxsOhLydhH7q9waIwGWx0PAxqqMiYr3JCbEBF7nnpKqb217&#10;nAK8hvexHLbK3sr3Opowy7SNfHjGuDNOJMV7ix6Y9Razo31Uyr1mpWYfyOtjhqwDbfSzMFe//ERw&#10;4t3FEEJ27R6Y0Hc8ydO8lhcZar/XmyUdTiRI9te5vAdO8y0ma8r0WO0LebFUxJIrA9wwBB5lDkd8&#10;LthKq+YDOrE5e+tpQgpJBHlXuCECfr4OdeqgURXuZ9txr4cVhE4U3Ne5z28TBEVWa9zgy/lzxTVg&#10;a9zrbdeaAnCrTXudr7o+ji5IgRVDjXuYyNxNteJF41evchyxFrjtxGAemlaVRXuV9fiO+nBfUh6U&#10;sxZMo4w+L4SjYthjWu3nUylniU/8epdfu4bBr82ytnaQNSfMbR6iszuxTfT+xuesvLP7N0904P71&#10;WAPoYNdW1vzUP6eY8MZwBKSouKqkvE6kajaba/HmPTqQ2qU7Ca+gbObT8s8Sn7VYj1rvi6YW1Hjx&#10;KnGRQSr3O1b28tpit17nNQdRypqte519nTlBXq9zEy978cFWr3PALb2c9M16a9zibnTm6vNe5jdP&#10;bxWlfCrBVe421kO8XaxB0K+0HuOKWTCtR2D30uaVXuI7pli7ZDz5PlOdv9Brz5kGvYnw14rUnQRE&#10;AGaE+d2/82tBcD70YK9ONe4ccNCwD+FtOeQmdmJG2sbyFJwr3OmF13QnVdR9PGwstKx41cGNte4j&#10;OlmZp+j3W2K7eXg2Z21B0WOqHcewb+DmT4XRsGFCXPbIbyZWeLtv7VI4ecV7lvGH1sdRTrURMCGH&#10;JGYeFwkEbBXPB5ooMGvccvNUJ9J4vSdVF+mvcxM3HjhVwK9zEXIOvKjE07pr3ODMRyhOkVaK9zFJ&#10;MVNuM66uEzXuYzMR2Fr8Y1TTumvcxGUgcaUrVVgmvcwNMD3F/G/GArCCKeCa9wF/Vt08xXqv0qps&#10;+ZSBfMuSW+bpgn+UlpxYzRfGwFwPp4LW3PzluQfuRiB0jo9KlHs9zhvIL82lz/xPd+Bc7Er/AIVd&#10;WOFe4Jnpw60UfVPp9QYzTsA3lhZFJ95XXR1PxB4Nd38x75GhZkigLvpu0rIrxbahxkHgQcQa9wzf&#10;zaABd3hyWEyrEHCoN7s17kSWpRxdza3HjHClCUEbK9yIMRplHl77k9uV0FdP9yTjXuRZsQhiUrKQ&#10;OOpQqYGNKUMlWyvcb5ccoEH2rji78q4raD7KWJtFHA4V7jJVZww2le8kioPaWA/jw2ayxxQkijJG&#10;XLXsBPpXuIvHutmRMBPlYnilJAfa06fmL8qbFtJIU4keZAoTWm7N3d/Y2s/5p/CvcAvM3ra6KZd3&#10;LNjSVDr+7AC9/u04TLu8vtk/tXhI4A1Kdj2Y5nebGiOtWFe4AGYvxKcnwl0wDC6mrsNC5CA/x4Er&#10;3fXKLMYSo+ypesexK6djvXEpnok17gD5k/EW6nYmrLgGE0tKuu1pCXI+oW5GFz2rMsGGUD1xqZ7H&#10;sPtGT+2cUfLCvcA7FfWL14x+N8PxDFESknUrNCsQCup7qfhbgPe7Wrv/AFmAOMCMKk9rswyyyhxD&#10;cqTsJUZB6a9xBdO+ordO83rXhmGF1+p9isf6OSBuF2jjJ78KcIDTp8WOwnj5UJ89yT+b22na4gbe&#10;JFe4cqb1J5HpKcLLWLIxHdQT9XOpLu9uRtwr8ygSMATWMadybpxWCSB117iFxX1U5fRwKKGWbTva&#10;w4Br3tXyDLxgvWR0bDQttuz64XtIFe4HGKeqDH6sk0FIsYPYu39HIJzT6iLK2wt2NUdJqRbXs3Sk&#10;StU17gf4j116i1xZFqY4d3fYt/48ha/+pC/dEsttpA2QMaHNvuJatkSJ869xIt1Czk1StS2Jzb1v&#10;Y30+7tyHV9vOdruEv6zgSYgcR76FI3YtAjT3Y217n//R0DS/u25an63+OcA2tjzVer3OywA56vV7&#10;mPcTr7Oer1e50Tc356vV7nHnq9XudX5qtTXucb81VJr3Or89VZr3PXPN16a9zrnq9Xue56tV7nue&#10;r1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nue&#10;r1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e56/PVuvc7vz1bmvc7B5qtzXud89W69zu+nN&#10;1aa9zmCD256m5r3OifDm6uDXuev7Oeq1e53uYac9Xq9zsNYWtz1er3Pb256vV7nL3W+nnq9Xudqf&#10;A6c9Xq9zssL689Xq9zmGFtOVr1e51cE6ctXq9zmGt2HLCvV7nIkMNOer1e5wvbuOVr1e54sLWHNV&#10;6vc7BFtTzder3OQK2056vV7nakHnq9XueBIax56vV7nlYsfZzWytV7nI27Hnq3Xue8Lc9Xq9zhtU&#10;E3Nubr1e5yKKLHnq9Xuetu7683Xq9zsgEBO3NzXq9z20q3fv2vyter3OH0j6+er1e50236+er1e5&#10;61tPbzder3OgTcD2coRXq9zv3x4cvsr1e54Mb2typr1e53c97cqK9XuZlmdFsO3HQa9XucNOVr1e&#10;53305qvV7nMNY+6eOA16vcyhiFJN78cmK1XucC53e9yk1uvcyByNPDnpr1e5kEjHQac1qrVe5yEp&#10;A15cKr1e5mRgHudObia3Ne5kvc6Hm61XuZkmdfdvpy01uvcdKSvKna52g8cBrQMV7jtHJE6XL+94&#10;EceBqwE17jTWYbQ1bXKGJ/8AGo7/AEjjCkzWiINe4n6qkraAkOPNiH76/t8eMxFVmK9zjFMslmQ6&#10;jlS5FX+6vcmR1Lq1r246FVQia9xx+ZpquDyKtRIBpfxH0HjhhW2mSCnZXuQJcDmT38Kk3juUbv8A&#10;VxOUU4FRXuNoqGU+TOpjcW0PKCtgzXuToato23KbcuFRViNVe480uLFrx1NmT/CdRx8LBpKpuONe&#10;5hmwTCq4+ZRN8u/svcE81oCsRTYUUDH217jTNSYzgh81wTH4OhuPrtxogppQlYVxr3O/ncNxFv8A&#10;TUCvb7cfut9Y7HlRB205tr3OM+Es676J1qR7PsuPq8eVIitYmvcbQZIW2KbMO6yCx5oVbEV7k6DE&#10;ZIbLISnwOq/dzckV6vczh6SeQSTR7WP70Rt+XbjkitnZXuZDSs8f6ErULf7LDa45qK9XuYFjNNJb&#10;c9L8HBK/0ctXq9zNJTvMgmmhEg8JICL/AFjmorVe5AeBn96GQP8AA6H8+bquNe5hkVo7LOjJ8e45&#10;6vRXueCI5VkINvYbHnq3XudNHMncH6xzRFbFe5w8xwQHH1jm63XuSEkUK1tSebmK9XudG1rkcoTX&#10;q9zhfnpr1e53Y8sFV6vc5qoBHx5fXXq9zmoPjx8EVU17kiOQqRxU2rSaaImvce6ebde/fggQ4FCK&#10;KHW69yZV0lLi0YpamwlH+Tm8R8G9o4mftwrEVRp3RhXuI+op6rDpvlsQXb7GGoP0HhEcMFUeNuBY&#10;r3OAYHx+vjCkRiKfr3OQBYXJ4yDFVr3PajQc0TNNmvc8AL6jnq1jXueWwNhy22r17nRJt8eUVFWr&#10;3OaNu07W40BXq9zPE4jZjbcSNOOgTtq4xr3Pbr6e3ngKqa9ydTNZgT4cUxNMqE17ijo5gNCe/Di2&#10;Omi0pBwr3FBC4+ye/hw6V49tFjrRPlXud12H0WO0y0eJmxT/ACcw+2nwPtXhO5bziKcQ6UYCvcDP&#10;EKHEMDm+WrheMn3JV1Vh9Pt+HCkL04GhAh0K2V7nQKkA30PjzaxOylWqvc8dRbw40BTgr3MtLPPS&#10;VCVFM210N1PHSZwphaNVe5NxPDzWRtj2DoA3eeFfD/XUf4T4+zjIVoMUjSsgwdte5BglSeNZImvp&#10;qPEcUnxCRRmPFXuZWC7RYa34Xg6jBwpPXudhr2J4+kRVSrGvc57wVuO3LkQaVV7ntCBu140YOyq7&#10;a9zGdu4nw5sDppuvc4EE6jTjlKBXuYrXNjy2AqsV7jnVRyYphKzRAGpodQB3aLxv7dv8OaVSSa9x&#10;rWRH2yLqGF+PJ8VKUmvcz6eHGlYU5Xucex115siRhTZmK9zmp9vGUzxpuZFe55wQfhy81U4V7nI7&#10;tliNONSJ21UGvc6XXTvxxRwpyemvc6trY254iBXk417nHXs3GQTxrRr3PEBRccc1U+K9zArCOVJW&#10;7A6/QdDyxE1s17kUQmF5ab/AxI+g6jlUCMKS17nI6rt8OOGDTpNe5yYhfJnH7hKN9B7cZJqkwa9z&#10;OCoa40I5enBXuZiQ1jxvUQa8cK9zsBbWHFWyrxXuc1ZSAbc0pZNWJmvcz2NrA6HlO9qgMV619DzD&#10;KkTLZlDW9o4rS4TWikHGurDT4cxUchpq1JIS0fcHaxFwR245rJxpM60lz7gCPKvbRe/HbA8xnD6J&#10;MPkj/wAmzXPibngZesg+ZmgteZcX1FQrviyhzHQSRi5tcjv4HgXcy5SThQTOXOJOyvcgYtX0VfTT&#10;0qvfdG2nxGotxVa2ymVTRlZWy2nASONe4xYRnHE6WmjU2eyhQT8PDhw9YIuNoo6uMpRcGZivcVEO&#10;falgVmjvwmXkbYxBoicyAD7TXuOkOeqZWKTIwJ7cKl5NOKTRa5kLgEiDXuO8OccNsLP34WKyd3oo&#10;nVlDvRXuOUWYMOnGkoF+FirBxG0UWKslt8DXuT48ShaOyODf48RKt1DaKRqZM4g17mQ1JI3XGnGt&#10;FU7uK9zKtQWABI42UVUoivc8Z76t3HPaaqEV7kOqmSNBKdbEHitoY0rbSdnTXuBzl1v5dm6vwkn3&#10;ZGMq/wDBa8lsytoTQzvh3zCHBtAg+le4KAYKPd4QbdtAMivc6AB1J783EbK3XucSAQVHbnhhWxXu&#10;QJ0UhuKkmNtKkGvcDrFZjgmb6PF0Flnj8treJH9luCRKkvox6KGtuPzVsps7UmR5V7g3oqSwrJHr&#10;uF78C48Jg1FpwJFe5itZdfHiyRFWr3ObbdtweJ0TNVr3MXccU7TV69z1ju10B42o1uvcxugC3Bvb&#10;jYM1cGvcbK+kgr6WSjqPszIyH6xpxSwvQvDjRgw4WlBQ4Ga9xz6IYxM+DSYFUXJpZHj+PungEz9g&#10;trCh00g3ntgHA6nYoA17g9prYj7uR+oTjUTmvcyKADY6c0lBqle55grtddT7OXGFbGFe5z2AfZ0P&#10;s48mRWq9yG8ZU2HjxxIgU8DNe5iaxOg5SrCvcxMD7OW0zTor3G2riupYdxrxQg6TS5s417hUM/0c&#10;mUepEWMUi7IMQVHB8Ln3XH368mKyc/NMeLEisgModGY2RbViW5HzHur3BjRVkiWdT9oAjgcUdOBq&#10;NidJI6K9zIhKruK6AcqADTZxr3OZYMA47jw5sCtARXucVkU3XxPt5bRVor3IstBHi1NUYRUgGOsj&#10;aLXwJHun6jxWg6FAAxFPIeLCkuJ2pIPpxr3Nnr8JrrjVdSPTphuCYpMZK/AC2GVIY+9eDRDb/WSx&#10;5LO7tz3Ky2Nm0Dzrh72/7rpybOHHGxCHv2qY2Qrb7DNe5bvC/ugjk/IckCueCk17k1WJUW7HvwzC&#10;yaSkV7kg6t7wtxxQnE03XucNp72vy6RNbr3PbRcbfDvxwNxXpr3OBG25HKEEVYGvcxA2fb24lxBx&#10;p0jCvc4yIQLnXljJ4VoGvcYq0AWaQXQaMLXBB0I+7l7dwMKCzwNH1sst4g48K8RfQ80n/Wf0VxL0&#10;tes/H8tGAQYHmOZ8RwxxohhqGLbV8LpJuUj4DkW5/am2WdIwOKfXGvpt7Ot5Eb97uMvpMusANuji&#10;FJET6pg17ga6GwU3HAYMcaFJr3OwCDfllVSvc7vrxuK1Xuc9bW78b2V6vcxbdbnj81ua9zmDbT2c&#10;aONar3PXDdubrde50twCOaNbr3IcsdzrxeF6hFKEmK9wM8+4HNXUS4jQaVlCTNGV7kd2H1cObY4b&#10;Jih3lN0G1aFfYvwnz4GvcMl0ozfT5syrDUH3pY1G/wCnsb/XxIRBMGJ91Qrn+XHL7gjgThXuCIyJ&#10;ew8eHSESmgaDXuIbqDlOTNGVqjDqdtlTGfmKaQd1mTVLfT24qtnNEoGPQKFWT5gLB9KyJSfCodKT&#10;t9le4cT0r9V5c85CgOIEJW014KhG7iRNGuPC/fgiy+4LCtCz6Vjtv5u9/KbtQR9ivEk9KTiK9w2C&#10;1a398/DTkiJWFbKx8Lde5mM0RFyePKVFN6CK9zAZu7L2GvGQQk06EV7mZZA63VSTzZBJwBNVKIr3&#10;Is8yxay2Xx94gcd/KOq2Jnqp5KJ2V7jFVZjwKhBaurYIh/rSqP4nnvyLrcahE8KNUWLrv2JUfIGv&#10;cTdf1M6dUEbSYhjtFBtFyWqE/YeVTbSYJT7aOmskvHjCGXD5JNe4GGIeqDoPQSGKbM1OSP8ABub+&#10;A5TuGR97qRB6/wAKHTO4ubOgEMKHnA+de4nIPXl0KydXLUQV0+IhwVdYYGIIOhB3DxHLMX9tYu6t&#10;eoHo9+2jlXZTmuZJIKEojEEqEg+le4SPKXqOyl0X6sYljWVPmGyjj071ccTJ+kgkY3dQvsv4ezj9&#10;rm9nY3IeQohtRxwnHorJ/MNy7jeXL22rjT+ZZAQVTgoDYZ6a9wyOM/iW5Nij8rLuE1dS9tHYqgJ+&#10;g+HJsc35ypnEAq6xgCahq17ELtwy64gDoEmvcDjEPxL81zKVoMuRr4fpZz+wcBz/AGk2Tf2Nj1Jo&#10;dsdhbX8Tx9E17gc4j+IX1mqSxpaChp/Z9prcD/8AsrBHhQ0kde2hxb9ilgk+JTh84Fe4isW9bvqB&#10;xSAxLXU9OD+8kVz9V+Er3a7dHAJQPJImhjbdkWU2+JSo+ZMe6vcD3EPVD18r08mbMkyoe/lqq/mB&#10;wNO9qmYObFAelDRjs2ydnHukz1ya9wOMU6h9QMfu2L49Wzk+2okA+4HgDuN/cxfEd4oetDu13Zsb&#10;X7GWx/mivcRsxM7bqhnkPiXdmJ+88A72d3NwdS1knzoWItG29iQPKvc72RBfdUfdwhdu3HfuJpbo&#10;Awivc5sxGg04hUsq241dI07K9zE50JJ8OaCgavxr3IJa91B78URW9IFe5KR/n6NsInJPmG6n/Cw7&#10;W+niptWoFB40ShoIVMba9xhoJ2hPyc42yRkg3Hb4cTh5bQKdR6NtPpwr3HmMlvH4DjAcVxJpYkV7&#10;ktSwP1cbJ1YmnQIGFe546ajXm5q8TXud+7sty+ozTle5/9LQIYjw56n63+Od3Vhroebr1e5wtz1U&#10;Jivc4kjw5qvTXucd3PV6a9zq/NVqa9zq55uqzXudc9Wq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1br3O789Xpr3PX5qtzXucg&#10;1hYc9Wq9zrcebrcxXud7ueq017nr89Xpr3OwdOeq1e53cc3W69zvnq9Xuc9w3X5oV6vc7ViTbm69&#10;XudM2vPV6vc7VtddOer1e5yvYac1Xq9zsctXq9zkfDx5sivV7nEnx5WvV7nh7eer1e53z1er3OQa&#10;w056vV7nLfcad+er1e55jYA89Xq9zkTr7vPV6vc6Unx56vV7nlC2sPz5uvV7mRbEcrNer3OGu7Xl&#10;hXq9zmDpfnq9XucDtGliRzVer3PN8Oer1e5xIFve/Lnq9XucdTqOar1e56wYWHhzder3PG37vPV6&#10;vc5j23vz1er3Ox7W05qvV7nK6n7PN16vc4gi+0c9Xq9zu48ear1e52Ne3LV6vc7u3t56vV7nYNxb&#10;nq9Xucbnmq9XuZN2lr8pXor3O1dhqOXAr1e5nR9bHjgNar3JCOGBHbjler3OZNrW1HPV6vcyA3Ov&#10;N16vczx1MkTWU9u3PVYGK9xwgrQCCTf2345NemvcmxT7vdZQwN/Hjm2tV7jXV4VS1DmSE+U/tHb6&#10;+MKbmqkV7jLOlTRkJVrZfBx2P18ZIivTXudB1FmXsfHmtVeImvcnQ1ci+Nxx5Ko21o417jm9RDXJ&#10;5VUoYeFxr9R47gabgjZXuNU+DSRr5uGv5gHdG7/V7eMKRVtQFe43RVBVyso2MO4PGtlWkGvcmrOy&#10;WZT48UBUVuMIr3HelxaWH3r99OWCpprQBsFe5IqKDB8VIk2eS5H2o9NfaRzZSDTB1J2Y17jFU4Pi&#10;uHnfEPmIxqGTv9Y78bKYp4L6a9zqPF46hRHiCLOBp72jD6DxoGlFe5mbD4J1Jw2UC/8AuUv8A3Lk&#10;TVK9xrmpZqNwJ42gb291P18ZAIrde57zpVsZRuHgV5s1uvccqXE5kFopNw/wvqPz5oKr1e5nQ4fN&#10;IZCGpX/xxk2v/wAR4+INer3M8lPVSx+Z+irVH/Avy2yr6Zr3IqGkR/Kd3pX/AMEyll+o80TVcBXu&#10;dNhbshc04mTv5kLa/dytbgV7kVIiCVpanYe2yUWPNVSvcxVCSxruq6fT/Gh5uqY17mNY6Sdf0E21&#10;v8L6fmOeqwr3OMtLNEpbv8V1HKgV6a9yOHa9iL83Fbr3MnnAizaH48birV7nJWUnvzVer3Myt7eW&#10;Cor1e5mS4724skVqK9yZC7LaxtxQhekyKbUgEV7jzA6yjaTrw3S7IxomW1Awr3JR9+E01SgkiY6g&#10;/wAQfDligL20iQSivcT9Vl9wTJhThv8Ajs9/qPES2SjFPso5beBr3GJmeFjHUKY2HgRwuIBpcFAi&#10;RXuZFflCmrxXuc947c1pIr0V7nlA1B43WxhXudsNbjjZFer3OAsvYHjVer3M6gWBOnNGt7K9zkFs&#10;dDxQgY1XbXuZ193TisGvGK9x1ppACOOJUU0iKSa9xUUkl1FxwQMrJGNIXEqNe45qCe3jxVNFcxXu&#10;ZGaKWlairI/Nhf7SsNL+0ew/HiJ5kOYinCozKdte4iMSynUUo+ay8xni7tE1t6/R/iH0cIlNqb20&#10;aM3OowcK9xNpUox8t/dcd1Oh5qQaOErmvcz2v24wU4zVtU17k2hraignWanfaVNwf6fhxwxVFI1e&#10;de45VuDtiu7GMAVRMBeanHj7WjHiD7OMlXdUhLvdGFV7jDT10cnuuNrA2Knw49Gs0vSZr3JAUHQn&#10;moirkQa9zxUhbeB44DWzjXucgdosDc8TgY02K9zqxINu/KqVprZNe521wdfs80FTT4r3MRHu7R4c&#10;ttrxr3M9BVSUVSk8Bsy+3xHiD7b8dSaSmvc7xOihoJlr6M/6HUk2/wCO38VPw9nw54eGvJNe5GUb&#10;NCLHm1pmnzhXucmHu8sDFXr3OlHbmiaYVXuczoPDlabCa9zmrjbtY3vxoo4inAK9zkEO66HvypmM&#10;a2UzXueO1LlteVmdlXAivcxMD357Saoa9zGLbrjltHTVk17mGZB3t4cUDCrmvcxT72ihrn11MTn/&#10;AJVv9XPE6aZOFe5wKlB5Z8D945c1uK9zyRmXfTj98af8SHbmyK9E17nULl4w7dzofpHKJxqgr3Jo&#10;IKcofDT8TXuclsVvy4Vqq9e52CRoovzRwqs17mYMQLjUHTjMBWymq9zGdL8cSYwrcxXuRpj7u8d1&#10;1HHMauK9zDIrLWy7To4Dj6+NRFNEY17mf9wj28YJM1YGvc6SVknSS9rG336cUTXhiZr3MFMNgeM9&#10;0cj6ubSqqgTXuTkbctwR35RVWgV7nMy20HHAmraa9zKhVhrbjBSatXuchYkre4PsPLKThNNFI6K9&#10;zOaiZLbWIt2txJ3aTwpIbZC9oFe5MTGq+MWWY38eV/LoPAUiVYtH+GvckxZixOMhklJ+njCrBte0&#10;UjVlDLnCK9yWmccTU+/ZuIFZU0dgotXkSOBr3MzZ1m2WkjDfXxL/ACUbRSA5IUHA17kekxGGvzZS&#10;Yoh2meEqf+JL4fdw1SwW0RW3rUs25QcYM+le4KscxB3Ppwm01G5TOyvcyLMWtfi1LQONUKIr3OxI&#10;SCx4wpAOyq6a9yOzh7304zpinwIr3EHnaJjh0ddGbtTTK5+CnQ8PrVUpKaFuVqhZT/SSR617gp4b&#10;Vs1FEDoNot9B1FuEjvhVhQBfbhR869yf5qaA8vJFJYr3PGSwsTfnhFVivc63rbl1YY1uK9znuAFz&#10;xMqZrUV7nAsWB2+PHNmFWFe5HcJsLN3Go40rgRTqZr3EllWdsu9TJYItI65FmGulzo3Gc3QHmtXR&#10;Qhv0fm7IE7UHT+Fe4aVahFJK6g9jyGu7KsagsoMV7mUv7oJN+aCqbiK9zyzWYlePCDWtNe5lFSEF&#10;u58eeEGqaJr3MjSRsvfjgFUAivciFlDEeHNRT1e5HfaPs82kTTor3I7tYacvsp9Ir3AB64YO1flp&#10;MUhuWoJL6f4X7/UDyQ8jd2oPGpb3XuAy9oP8Y94r3MPT7HDimAKlT7zw2UH2jhhetaFEDZT2c2vc&#10;OyONe4tmDG4Q6cLRhtoL+de55iAd2l+VFbAr3MQFwZD34oSqrzXucGsg902buOaWdVOJ217lhX4Z&#10;vWmp6U+qR8oTvswvOdOjIt/d+dp73sO12Qn7uH9i8WlJWDEGD8qxC7bd2hn2RfmEiXLVRBPHu17P&#10;YR769zbJwrEYaulSeIj31B5lVa3QuEak/pXAG4ZLaiDwr3HeOsjBtfhmLkA0WKaNe5IarRVuTxcq&#10;4CqYDZNe54V0W4KTy3egVYtGvczrPG4NjpxxL4OzGmSk17nTSxtZV+/ni5Wwk17kQzxbiSdRyylY&#10;UoCCa9zoVcLgi/E/fRW+6Ir3GquqovL2k/RxI4uRj00YNN417lJn4znp1/zr+nmPrBl+IvjGRZPP&#10;bYLs9FK1phpraM2f7+MX4F8xCcS1j1wdvsrqF9Nm+ZyTNjlrxAauhpEnY4Pt9uyvc13cj46uYcvw&#10;zsQHQBSPo8eQ04nujG2ca695rafk3inpxr3FcW9tuMAUG4r3OAYWu3LRFbr3Og+vGyKtFe55pQBp&#10;rflQK3Fe5wLEnj4gCvV7nHftOvjypqwE17nLzrjTw5UVrTXuYGlvqeXGFOBNe421Di+4roO/7eGi&#10;FaftO2jBvor3EXkHFZMhdQmwdDahxA+ZGL6a9x9R4odOkBUSPjQoze3GbWYdP3oEH5GvcObNOlln&#10;h1Ru3DFt8RHGsaQk7Dtr3Is8kjRW0Unsb/dyiVlK5TtGNKEgA17gMDqLN6eOoEucKGCWowjG0Bnh&#10;TTZUIftC+nvA8E6n0tQ+oQNhjH21JgyUb4Wgt1KAda+0nig8PSvcF9vxEcNKiSiyzOxt9tplF/pH&#10;BUneC0QIIknZB+VABPY04TBfTjw0mvcSeI/iF56llP8AJMDpoEOv6Zyx/K3ESt6mUCEtj1NCq37F&#10;WEj9q6o+UD8a9wOMV9bnXzFHdqerpKIHssdOD+Z4Uu73rH2JA8h+ND627IcsYwUlS+sqNe4G+Mep&#10;jr1jiGKrzNURq3cQgR/muvCVe9z7n7hQ4tezrKbU4MJPn4vjXuBniOfs94m/+/LHa6a+l2qX1/Ph&#10;E5vBcrH3Gh+zu1ZW/wBjSB/mCvcTk9RWVetVUTy/B5WP7eFKs4uDiFEepoSIsGW/tQB5AV7jY8EI&#10;FnUnXxJPESr51zaqlwZSBgK9zzLCpukYB+A04m71cHxGrhpIr3ONzG2+wH0cS6yrCaTraBFe47pU&#10;R4vRSYVV6FveiPscdrfTy7a1Ed0T4aD6LcsL8Ow7a9xK0dW5ZoZ9HU2+scTBOnCj1tIBr3HVpXc2&#10;GunHkp9lGIFe5njbeu4ntyqgBsrWkV7nMEg2HY88avMCvc5bRey89qwqle5yGmp5Q41uvc7J05TT&#10;XhjXucNbaccBreyvc52vrxomtV7nFwCPp5QGtV7kHytT48XA4Vea9zE6sBroR7OUPVSdxGqvc9iM&#10;P8yhFfD/AL1wj3hb7ajx+kcVqb71OoRI9pprT7a9zFRVqTKD7PDiAHUKcQZr3HcPe55oClIr3OwQ&#10;x2jjSiU1rZXuc9LfDlprc17n/9PQDLW5unZrf451u5qtaq9ziSe3PVQ17nXPVqvc9z1er3Pc9Xq9&#10;z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9&#10;z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9&#10;z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9&#10;z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9&#10;z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9&#10;z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9&#10;z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9&#10;z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9zsc9WxXudg89Vpr3Owb&#10;c1Vq9zlflqtXud89Xq9zsEjQc9Xq9zwt489Xq9zrnq9XuclJ789Xq9zkz/4eer1e5yBv256vV7nR&#10;NzYG3PV6vc71B1PPV6vc9c7rctXq9zwPge/K16vc5A+I56vV7nINpY689Xq9zs66k/Vz1er3PD2q&#10;Lc9Xq9zmTddO/PV6vc5A356vV7mO9zqOer1e5yJO0AdhzQr1e5x+g25uvV7nLQjco156vV7nrAnX&#10;m69XuY9bAjw56vV7nI2P089Xq9zsCwN+er1e542J9w81Xq9ziASbEa89Xq9zsD2G3NV6vc723+0L&#10;nm69XucyFUe7fnq9XudBQp5o16vc8BbTm5r1e53z1er3Ouar1e533IA+/m69XuctQL/nz1er3Od2&#10;PbmhXq9zMrbe2vHNUVqvc5I24+725sGt17mUPu1PHK1XuZ1LWJTvpz1er3ObGx2jTTnq9Xuc1dgQ&#10;Rrbmwa2K9yfDVmUbZAbnsOPBVXJr3JAZ5I/LVdwOhU6j7uWONVIr3GqrwgAGSjJjb/Afs/VxOpvi&#10;KrXuNTmWmYLVoUv4gaH6+JyDWpr3MqSq2sR48DFXMGvcmxVbqwLHtzwNMlM17k0yUteuypUOfub7&#10;+PGFCtaY2V7jdUYRLF71A+9fFD9of08Z0RVpivcb1mETeVUqY2HgwtxvZV5r3HFJvdDAkDwtxyat&#10;s2V7jpTYrNCb7jpxwKmkymwrE17kmWLB8VO6pUK5/eUWP9vHIBpo+HZXuM1TgNdTkyUJ+YjGv+sP&#10;q40U9FPJV017mClxueAGmm1XxSQXH58ZJI205tr3JPk4XVLviJpZT7NUP1c3E1uvciVNDNCPNqIt&#10;6f8AFsX7RysV6a9yLH5wG6kkEo/wnRhyhAGyt17mRKoK1jujf29uWCjxrde48jFKt1CVAWoUD/dA&#10;D+fHJq04RXueiiw4t5lJLJRSnXQ3Tlx103XuSppcVWH/AH5QR10H+JRcj6LajlhhXq9yPA2AzHbS&#10;TSUUg8G95b/EHw5vA14Ca9zjV4NXuBK8MdUpH24TZvrHPaTWpr3E+0Yp32wSNE3+FwRbjRrwr3JD&#10;z1QH+mRiQW+0B+0c9OmrV7mJTRyMPfK3+vmpmq17nZojuJiIYfTr93NV7GvcxyRzU9vM7eGnPRFe&#10;mvc6E9jdh+fKRFWmvclpOjGwPLAxWtte5MhqGT7B7cfC8a9XuP1NUpKoV+LEPFNM92Nte5NAi8fb&#10;xYHdVF7jU17nVTBS1hCVSiRR2v3+/m8COuqhK0jCvcYKnLcTsWoJCp7hX/p40USJp5LpT91e401O&#10;E4rSMRURFgPFdRxkpNKw6F7DNe43eaBp29txxmAafBmvczJIGFgeUKa3XuZfrvxOpFbFe5kFiOJd&#10;JmvHCvc5Wt48fkpFar3MqsbW4+k4V6a9yTHIVNjxQCDTde48U9U66X4uac00lUmMa9xRUdWWG0n6&#10;OHaSDtoocTBmvcn7iBb28XaQaT7TXueVtuqaEG4PGnE6ttVIINe5hr8OoMZFsRj9/wD4tXRx/Twp&#10;cYA2VdCy1XuI6oylisGuGSrUrfRTo33HT8+FxQRgaNReAGDXuMdQtVRP5WIRNCx/xDT7+M6ZFLku&#10;pc2Ga9yXSVslNIktM5BW1ip40G9PXTy0BQ5wr3FBWQYbmYCU7aWs/wCLRornw3jwPx57TAmkolsV&#10;7iXqY8Qwef5fFYyhPZu6ke0Hx5YKHGlaVgivckqyuoKsGHw5Yp6KUjZXudabjfS3GqZNe52GAHKF&#10;IVXhXudA2G0jTm+7FPjCvc9qB7vNFoCrV7nHS9/HjQAFNV7jzhlVCUehxAb6ebR19nsYfEcVUhdB&#10;GIr3GzEsPqMDmWnqG8ynkuYJ17Eew+wjxHKoURgau25rFe5hAK+6x19vt5tQO0UsJr3OROtgeeAF&#10;UAmvc95gI23/AC55QrZMV7njtJuNOVTIFeE17nNG8OVNXE17nIbeUKoqxxr3OFgDcduPiKoBXucN&#10;e55TDhW9le503vLcccre2vc6pmQs9JObQzja3wP7rfUeVIHGtBNe5A2PC7UVR/loyQfYR4Ec8gyI&#10;PpTOzbXudliBuj7qbj6uaBmrGvc6m2pJ8yhHlS9wP3W8eeBxrxwr3JKAj3Tx408K9zNtI7cYUeit&#10;TFe5zXcfG55sVvbXuc1ZgpB9vN4Vuvc5AC3NqiqxNe5HaMtow5pJgV4YV7kOs3LGJgCGi90/8RPb&#10;m1dNNq6a9zOrWYqfp4ypImnBXucHUNcHx5uRW69zqW5qI5+3nCx/4kNObA0mmdhr3Mkel7i1uXMG&#10;rgV7km3s5SIpyvc696/LJw216vc5RsA30c8TXq9zKSTZhxMqtRXucSNPe7nl0GarFe5zVRbvr7OO&#10;asa2K9yOQfDjuqa3Fe5gca3A44DhWjjXudwVT0qQVidqaYk/Q3fjBGGNJHGw4kg8a9wRI80JYBGv&#10;fX3h/DlU2ySKjZzLCkmPSvcdEzLTfvN9XEotgeNFyssc6K9yQuPU0hKqbcbNtPGkqrBador3MzYr&#10;Aq3uCeNptZ20z+VV0V7jbiFRR4lSz0VwDLGwv8bXAHDNtkp4SOFGNs0ppaSRsNe5my7mzDjhNNT1&#10;bbZY12Nf2rpr9XCh2yKjINNX2WOBalJEgmRXuKNM0YOzk+cD7OV/JLOyKITl7oH217k5ccwqUDZO&#10;pPGV2jiTspGbRxO0GvckJiFPJosgI+B4wWlDhTJZI4V7kgVMZ13j7+NBtXEGmSjqr3OTSrtuhv8A&#10;XyikkHZVQnpr3MUjELuPbjZB6KfTGyvcQOb62TDVo8xUQHn0ElmBH2lbwPw4bNs96gpUMKFuXNh/&#10;WyrYsewivcUVN13rFRUmoFtYfZbgdG7rYmCaL17n4+FZr3HaHrtTknfh7C/sYHnl7tIP8VITuas7&#10;Fj2V7jrD1uwZm/S0sinvow04hVu0RsVSBe59wnYRXuOqdaMpykFhIt+9x+XC8burTxoqO69ymvcc&#10;4OrOSpvt1Jjv4Mv7eJ15C8NlFy93bpP8M17k5Oo2TZztStXXxOnC1zJrkcKRHJLlO1Br3JYzplmQ&#10;bYq2Jv8AgrcdGUvITspN/LH07UH2V7nv6yYNI3uVkTfDcOIlZe6P4TVvyTif4T7K9xvq63BcShlo&#10;KiaNo6hHjYbh2YW/I8WWrTzDgUEmljTbrJC0gyCCMK9wtnTiX+WYtW4JO1/KdgFHjY2uOSheNFaZ&#10;Aqas6QX20uAcK9waRM6j3B34FgAoSajHR017nZY297x15eK1Fe5yDsR7vbjUDprxFe5jd21Ld+bE&#10;cKuBXucqLMuL5WrqDOmXiwxDLlXBiVORoSImBkS/+stweK2xCokQeR7625ZIv0LtXfsfQptX+cPC&#10;fQxXubnPp36oUPVvpZg2fsuky0uJUsMyW8Nygsp+KtccmTI7hSUlGJjo2V82u+WQr3ev3bR7BSFK&#10;HnBwPkRXuDystXfaqtp8DyQtS9uk+yokKEnGvcnxT1rAgxuR9B4YtFxQnSaRqbSOIr3OLyVqMN8b&#10;WPa4N+J3HnUbUqHpVwhJr3O0lrt4RVPtsOMtPLVgQfZWu7SRXuOAfEJI2VY2t7LePDXu3V7Ek0m0&#10;pFe5D82tRtsiNoPHTlQXUjxJUnzFKO7Fe5kP8x2blhNvpHHNDi9gNe7oExj7DXuQnjrZjdE3e3Ua&#10;c0q0uHBgk4UoCQn9xr3ErjuC0GY8Pqst41Gk1HiME1HUxOy2eOZTGykH4HmrMuMOwUkAiFSNoOFC&#10;Gxul2DiX2iQtCgtJE4FJmvc0gupXT8+m3r9m3o9mRjSphlbOKR2vaSAuTEQe2qEcBeZWn5d4tTsx&#10;BPEH8K+nzJ80O+mU22YsjUXG06wOCgIVPrNe5CXOOWypJq0v8DfhUGCeIp05U/8A0DXuYHzzl0WV&#10;qkDlvy3WPbVxlL/9E17mBs95ai/3e/0DmjbgcR7aUjJrhX8Jr3ML9QMtaETfUAea7kD+IU8MkuBt&#10;TXuYv84uXwbbj27WJ57uE8Vin/5A/wBFe5Gk6lYEvYsSPaLc2WG04lQpQnd24PCvcgv1OwxdVjY3&#10;PgByoQyNppYN23q9zE3VGlT7EDHmj3P9KlY3YdPEV7jdUdUYn/ydMb+NzxlLjaJiaVJ3XcTtNe4j&#10;sczS2OBJYIfLqaRvNhYN/wAhL9fFrl8kICRsGIoS2mTm3kKMhQgivcErDPUjiq0MdLFhiEKALmX2&#10;d/DilnMWCZUDQAd3GQ4oq1nHqr3JFV6hcyThvIoIlDaauf6OKf5s0NicZqzW4zYOKyfSvcD7NfUv&#10;Hc64e+C42kYhchk291cdjfnn82beZU1H3UOct3daytYcbJmvcCqimkUNHKSGU2PIzgDZwqQAOnGv&#10;cfEk3ADlVrIpYDXuZw6X+jlwomnZr3OtwAJHLTVQa9zGR72p5vUa8a9ztQwbXtz016vc4OXvroOa&#10;mvCvc7Gtt3fjg2VuvcxyqBblQdNUr3IrEoVkBsVNx/TywVBkUjcTNe5GxWLcwxml1DECUW7N7foP&#10;FToMavbXvKvcyQTiUDaeUnDCliTXuOCMB20B8OMqwq1e5nQeA40STXq9zkNdCNeer1e5ztbnpitV&#10;7nRF9By1XGFe55bjtxpZ6K0a9znYAW54Ca1XucfdPbljhXhXucAoY344VRV5r3MUyKw5pJNVmvcg&#10;oZIZPNhNiP1txwmMeNMkRjxr3MeI0rOf51QAEW/Sxr3U/wCK3s486rUQoCDxHTTWqTNe5zpqkSoG&#10;Rri2o5SAvZSoKFe5Oidd1/4cTkVo17kn4kc1Xq9z/9TQBZr+HPV6t/jnHnq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xud356tzXuchzVXr3O783Vq9zsa83W69zvnq9XucrqOw56vV7nRvfnq9Xudc9Xq9zsXHPV6vc&#10;8bg89Xq9zsG5ux56vV7nLcDrbnq9Xuchrrz1er3PHvbnq9Xudi9teer1e53z1er3OS2Oh56vV7nK&#10;5UgDtz1er3OyW8Rpz1er3PAgC/hz1er3OmYEc9Xq9zGLePPV6vcygi2mnPV6vc8e1/bzRE16vc83&#10;unTtzVer3OPuqO9zy1er3PEbTr2PPV6vc9cA27Dnq9Xuczp9jX489Xq9zgCAbty8V6vczKxUaHvy&#10;hNer3OBv4nnq9Xuchce6Rc89Xq9zxYr4X5r7a9XudXtqebr1e50Dfseer1e54G+nPV6vc5X12nnq&#10;9Xud3I7c9Xq9zluYDnq9XuZEcFhrblhXq9zNuVXsdfYeW1V6vc5CbQAHvxytV7mc7rfo+3PV6vc9&#10;d7e8NPbz1er3Oe5wLk6eHN16vcypNMlija82DW5r3JqVG8DztR48uFVsV7kpQjx2LAjwU68sYNbI&#10;r3INThtI+oTyn9oP7OVCapXuQHwusjv5TBh8dON6a9XuYxBWx+86Xt7OVINer3JdPJU30Rjy4lNa&#10;ia9ye0XzUe2rh3qfE9x9B44RqpsCvcgSYFXxf7wXlFvsHv8AVxktxspzZXuNi1JVvLmBRhoQRbjB&#10;EVcGvckxzutyvNhUVuK9x0pcQkia4J+nioKpkgGvcnzNh2KWStQbj+8NG+/myNVJVEp2V7jRUYHP&#10;Ab4bKJV/wNoeNlvopSkzXuQ4aypoJtkm6JvEHt/QeaGG2r7K9xxWTCq0WxCLZIe0kehHxI7HmyJq&#10;hFe5ifDKxwXp2WtiB7DRwPo42U1bVXuNeyMSFadzE/jHL3+gHjUVYY17mQzSwm06Fb+I1HLV6a9y&#10;TTVDxMJKdyv0H+PHAYqwg17jk1VS1umJU6yn/Evut9445INUKY2V7no6GND5mEVhiYdkk0+q/LgD&#10;hXor3Jk+IYpSoFzBSLMh7SbQwP8AwQ56apXuY4YstV63opXpZD7DuX7jy2kHGmiVThsr3MdVlXEl&#10;W8IjqQNboQrH/gT48qUU5rr3EzNEaeXy3LRMP3ZBY8biK9Ne5z+ZqUQB/fUezUcp9tO17nFZqWYg&#10;zIAf9XTm9Var3Mpp6eU3ifbbtu/p57A16vcwGGojIKA/SNeNxFer3OcdXNGbHW3HRXpr3HqmxaPY&#10;POJU/Hmwoiq4GvceoauKU3Qg6cVJXW9Iivcl+ZcC2h8eKdeFIFNE17mdZW1Km1+OA4UlWiDhh5V7&#10;mOSGnqdZ4o2Ht2i/381tp7FIwk17kCXL2FVFzGDET4qdPu42UTTAfUnbXuNUuVqpBupZ1cDwYWPG&#10;y3StNx017jXUYbi1ILzwEr7VN/4cY7uTspWHArjXuRlqV7Odp+I5rQKvqivczqb2KG/NhINWma9z&#10;KNxO08UBAFW017k6GUBrX5WKTqBr3HOGYqQVNrcMG3emkhRqGNe4/Q1XmqCe/DtDoFFJQUmvccYw&#10;SL34rUoKphxVe5kDbTfjakyMKZKgRjjXuSL2QEd/p4iSnWcRSZOJnor3MszRVMXkVADj2ML8qlk4&#10;04gESRXuME+WcBqGuiNCb6lDYfdxj8uTtA9KM0XCgOuvcZajKVfSHfQTrIt9FbvxsM9IpYi4nbXu&#10;cxU43QwGnxmiNTS+II3AD4Eag8dKEnhWzCvtMGvcY6igwmqlMuXJzEWt/o8xsb/6rdiOMptZxTSt&#10;Cyn7q9yFMaujcx4hE0be0jT7+Ii0RwpUhwKr3MsUsbre44jUnHClOBr3JCkEWvykRWwK9zg1h205&#10;4Gacmvcx39uvLaZq0V7nPcU1XlAqmiJr3FPhtdRzUj4RiqGSlmIJ9sbf40+PLnEYUWuNFOKa9xgx&#10;fBqzL5SYuKmhc2jmXwv2DDwPNpUUirNPhwR0ba9yIvvpvjII5U+HZS7ZXuclVWPe3GtcbatXucmV&#10;R7t78c1SK3XucBcajlgcMavXuZxtZ9trXHETmNamvc6ZbH4cdQZrxr3MAAty8aTTGNe5ysANOWWS&#10;NlPDCvcjyxixUa35vb91Wr3M8yfPUnmopNVTC5/1o/o9q80cTPRTJJONe43hklQSRm4Pe3hy48eN&#10;Ur3O4hGd0MuiSC1/YfA8qa3twr3PRNIrGml0kT2+I9vLJM1STXuT1NxccYWYp0Y17nIXPbTl9VPR&#10;Xues2p5WYNbr3OIa4se9+bCiaYg17nJu2468YEzVwa9zgwQ70l+xINp/Yfv4uEHCt7a9yBCWS8Mn&#10;200+rjaeum0mvczXFgfbxopxxp2a9zrZ58DQD7a++n0juPr5YnUKbIr3PRuJYllXuftfTx8eKqzX&#10;uTArEa/x4yvCndle51Zl7jiYKNN417nKzBSV4+TTwr3MyvZbHw4mkmvV7nA7jrxQnAVo17nEO3hp&#10;xtR6abGFe5xBa9vbxYkSKdr3PMoOo5qtV7kZEG5qUj3ZgR9Y1HN7aa217nCkkbyRvbVTY/C3LpOF&#10;NaQdte442Tbuvcjx5qSKUA6a9zkjOF3MePCDtFVgKr3OzNMF27rDmzhTKm09Fe5HleVSrFj7pB5o&#10;KKdhpjQnor3IzXSrmh0AkIkU/T34n2GlJ29Ve5IDAnTw45ia8ROyvckK4KkA6cbmDTUDiK9ztJ5k&#10;O1JGsO1jx2SdtVLCF8BXuSkrcQQ7RIw+vntSRsqhs2v6Ir3JP85xCJQplYkfHl0qB4UjVlrKv4a9&#10;zN/WHFwmkxK+w8rKSdlJ/wCUsdGNe5AqMYra2CShq23rOpFz4EajjuoREU+zl6GDqFe4naaS8Sq3&#10;2luDf4cRg9FGwr3JwJWx+/jRWTtq+Fe5nBFgeOhRGythRr3Mm1GXUc2VkU9qr3OrAIRzZWK0TXuc&#10;VC7bjw55S5GNU+7hXucSI1NwDflAJFJVtjor3MbMwOn03vxQkxVQyk8BXuR5JpluVkZbdtTzykzT&#10;arZJ4V7nFsRqqLEIMXpX2O495viNDf6eMLkeVUdt0rRoOw17ipTOWO33ecT7OMqZQoYgUHDkzU7K&#10;9ySmcMbAH6bXigoSRsFb/krMbK9zImc8dV7mQgez2cp3LRGKRXjkbKhsr3MsmeMbcWdgfjxlNo0o&#10;7AKZTkLSemvcxR55xONh5zAo10b/AIi2jcUoZQhWwV45GgH2H1Fe4IGTfU76hul+HPk3IWccSwnD&#10;qcnyYKeoZUCsb+7Y6cNre5Uwo6THlhQQzfcHJ86dL93bNOuHapSQSa9xdwet31fQncvUXGrn/pbc&#10;/t4fKzx1CdJJPrQePZTu6RH5Jn/SCvccovXd6xVPudR8ZX/vqe/8eJzmzg+0keRI+dJT2SbuHH8k&#10;z/pBXuY29cfrBkfzX6kY4SPD5x7fx46M7uB4gtY81E/Onf8AYl3dH22LHqgV7kH/AG0vVvfcvUfH&#10;Ab3/AN7ZPrHfjn88dc4zS5PZXu+BhZMf6QfhXucJPWf6s51McvUfHlU+yvlH8G5dWbOjAKV6KP40&#10;8jstyBvEWTH+kT+Fe4x1Pqm9TFY/+k9RMfe48cRn/wCauJv5y+AQVrPUTI9ho5R2d5KgYWjA/wBz&#10;T+Fe43S+pb1FzAJPn/MDr/3s6gf8z8YRmSwSemjBG4uUpONqx/qafwr3MB9RPqCXQZ7x/wCrE6j+&#10;O/jIzN5v7SR6n8aZ/sNlBMm0Y/1JH4V7kQeoXr9FL5653xtj3G7EZzr9bcUHNnyI1H2mvK3Hyj/m&#10;UYj/AGtI+Ve4Huds55s6gSR5izZXS4niFL7sk1QxeRo7+7djqbduN39+u+CdW1PHiaGGXZTb5U2W&#10;7dAQmZ0pwHoK9xOwuttwt72twOEOsro/SgV7kjzGHax48CaMQBFe52kh3+0nvxpwwKpEbK9ySXJA&#10;/o4kSsnbXtu2vc47ipshIPLlQG2vACvcwSM2t9TxweKna9z37ga3KkyYrUmvczJtIOvfmpIqpNe5&#10;gtc2X6+OKIiqkCvcjyExsJEGq6jmgANtVr3G1glNVEJ/k5feX+j6uNTGykx217jrA4K2PGVTTwiv&#10;c4zo1tBx9BgVY417jbU+461fgTZ/gfb9fKkUya9xzgl3fZ7HtypE04k17kq9xpxgCnJr3O1YWI5a&#10;a3Xuc2Jvu45Fbr3M6lWUWOp4ya1XuYpVIvy4MV417nStZRprx1RNWr3MbFXOnhxsCKrXuYHXcpUD&#10;igDT4qqcK9zqnnankKMA0bCzr7Qe/FDTmk+LEGk+gA17jfUUzYTUqgbdTy6xt+w/EcZI0YcK1Omv&#10;cdIzbXlXMTSkGa9yVG+lydeMwavXuZW3HVeUA0mTWq9zkCo0vr9HLkTXq9zjre446PDVwa9z1yo5&#10;6MKvXuczr35WKpXudafTynXWor3O9q+HKBWqvCvc6Ye9t49Fer3IbRsAbDTnoqte51Tu9M4lh0I+&#10;4/A/DntWkyKaUma9yDW0DITiGFD3bXliH7p9oHs4oKZ8Q9RTEFNe5zpKxJo7obH2cZUmcaUBU17j&#10;h5ylftduM407Xuf/1fn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nO+nNU5Xue&#10;56vV7ngbc3W69zlzdWr3PDmq1Xue5ut17nLw56vV7nXPV6vc7vcWA56vV7nvbfnq9XuchYC5PPV6&#10;vc6BPPV6vcyFgDbnq9Xudkgd+er1e5yBA56vV7nXPV6vcyMRprz1er3OgRewJ56vV7nd9CDrz1er&#10;3OJ7ePPV6vc9fQ356vV7nLcotb6+er1e572hvDnq9Xud6Wv7eer1e51b3bac9Xq9zkBbRrHnq9Xu&#10;cW737c9Xq9zoanTX6eer1e5yA1v4fHm4mvV7nZt489Xq9zwb3Tt7nmq9XueBv4c9E16vc7+zcN4c&#10;9Xq9ziNQCebr1e5yH2CwHfla9XueuBqe/bm69Xudj6NOer1e5yNi3u6c9Xq9zkbKSO/PV6vc6BBN&#10;r2tz1er3OZdrgrrbl5r1e5yD7hZvy5YGvV7nLzNq+6TzeoVqvcyiQlQCQAPbywxr1e5IjbbqTuvz&#10;1er3Oe8EHS556vV7mUTuqgW8fDm69XuZvm7H31Nx344FRVhXuS4cQQNZ1uOW1VYkV7k35ynl1sBz&#10;daia9zMlTSgXA5rbXgmvclwTUYN1IW97345FX017k5JInUWO0jseemtwK9yPWU1DXxlMQjDkDRxo&#10;w+N+UIBqpAr3EhVZcqobyYa/np32to31e3iYoim4Ir3GNZ9jmJ7ow7qeNzFamvck+YQ47jmyqK2B&#10;Ne44RVjI38eOhdeivcdhVUlWnk1yh1t49/qPHp1U2RXuNk+AuCZMLkuvfY/7DxnSRTYkV7jSaiWj&#10;m2VAaGQeI8fr43MbafBBr3Hpa+KriCYpGs6+DdmH180TNUKJr3OCYYH/AOSRPuH/ABVL4/Qe3NkU&#10;wpzu/ur3Gmenjhl8upR6SX291PKaafCga9zu9RCNzqJAP3l15eYq9e5kinjl95Dr7Oe1V6vcdafE&#10;KqkA8tzY9wdQfqPHwqtkRXuZ3bB6/Ssg8tj+/EQpH1duU27KbIPCvczLQYjEnm4TVLVD/A3uyD7+&#10;/NyU03J/iFe52MwyRN8njMOq6bZluB9BPHkuDjV9or3JL0GX69d8G6nY+MRuv/IPHDCtlNpJG2vc&#10;a5sq1bG9HJHOP+QW+4+PGVNQK2FzXuJuqpKyglMUyPEfY4I4zE7KeBr3OIqZU1YHTxB43srZr3JE&#10;NQkwu1j9P9PNg1Wvc7McTPsuVHw1HLVuK9zxp5k/yQv8QeVANamvczx1tVCLFySPBh+3j0kVbVXu&#10;OceMyRi8yEj2jUcuFmm4Br3HGDFqSX3Q1vhxwOCrBNe44Ryg+8pv9HHgutLRqGyvcmxyK2g1PHgr&#10;VReW44V7mZJXc7bWA1vygMUnLIRjXucZaSjq1IqI1b4ka8vgaZhQxFe40y5Uw17vTu8R+BuPu5Up&#10;FK+/KcFCvcbJsqYrCPMpJkqL+HY8ZKIrYuBXuNVVBilC3+l0zIBruAuD9Y5WYpalQVXudwV9O+gN&#10;iPA82MatXuO0VSLDYfDixDunCk5QZmMK9x5pKwsoBPDND1JVtBWyvcd4pkci2vt4YFYV1UULbjCv&#10;cy7tTt04pGytEaRXucgxvYd+XFeFe5kDA6m/HimKf017mTeL3J05rSDVgK9yRHPJtsDp7OMluKYK&#10;YOFe5EqsOwyuu1XTqxJ7jQj6xxvuJxCopQJGw17jZLlmBlcU877CPdV/eAPx5YkgY02XFJgmK9xP&#10;VOWMQhQuaQSqvdoW1+kDiEhAwUKWi4E4mvcY2iaJ9jEqR4MtiPp5tVugjCl6XweNe5yVJgm9luPa&#10;OE7lmU4ilQcSeNe5x3L43B4WrZUmnNY6a9zzOCLg8TpbIpTXudpM8Zv4cvGn1po47K9xW4RiyxKa&#10;adRNTyCzxN2I/YR7ePFUiDRW4yTinA/GvcbsVyi8SnE8sMZIb3aAn31+j2jlg0Rsppt+DpVtr3E3&#10;FVxS/o3ujjQqe/E5Rq86OQrVXuSiQdQbcqUEVeYr3PG17C/NlOFWr3O94Xwt8eNpR000a9zslSbi&#10;/KpQU07XucdDfQccJmt17nW5RoeOCvV7nEru5QoNer3OoKiajm+ZgO2QeP8AT7RxtIKdtJyDXuS6&#10;ukLJJjOGKDHYfMQDuhP7yj/Cfy5Yq0etMhXCvcaCiyxh4yCj/ePgeXVsmnK9zvaaoBLkTR/YPtA/&#10;dPKERjVdte5ygqldfdG1how+PH47wU8k17kzcCND340U09XudgrY3781Fer3OSjfYdzzZwpma9zi&#10;x0te/wAOeSKvFe5xZQwt2tys417ZXuQJVkYGpU3ki+0Pav8AZy5PRTRr3MiMrKJF7N2/o55Y14it&#10;pr3OfvghgbMOeAinq9zDIywzeemkUujAeDc2kwaaO2vclghDtOn0csvGnDXuZL2HKJEba0mvc52O&#10;3d3HNEA1evc4abrAc1pFUnGvcyXO2557TVzXuY2JBHLAdNJog17nXdQfHjgVpp8Y17nhe/PTNbr3&#10;I024NdDYjXlxVDhXuY5ZVScTr9ioFyPYw78qPCaZ2V7kuMAjliarXuSFuXN9P4c8DGyrg17nTXvc&#10;/fyxrZwr3MJ1BA1Pt5qKbAmvcjVCmWnMi6PAb/Sp/o5Qit17nKOTcA3geNqSTW5ivckgkD3BYcZE&#10;jbVwJr3Ol8LcUVUYV7kpStrG+vGzNKa9zG6kNx0Kr1e5xL2GnNgTTfGvcwS32X7Ea83sq9e5CmAj&#10;qRL2Wcbh9PY8qfCfOk1e5MjJBse3PbasMa9zNGRusRfnjXoxr3M1tfG/PTqp017nYDMLk8qRFWiv&#10;c4gEG/Yc1PTXtle50+rd9PjywwqpE17mI2vy4BFeAivcwyoLE83Nbr3G7yxPDJB4gbl+rvyp8Qim&#10;YnCvc9SSB41v3GnG041VMV7jorA/Z44Txp6vc71vc68sFAjCna9zl9HKyZrVe5FkUEEctM1Qia9z&#10;qobzqdKsf5Snsjj2p4H6uVUCNlMHCvcyq6k3Q6Htys9Nb217mVXsbnl1AgV6Ir3JdwBuHbjABUIp&#10;4Gvc73Kfo42EFFbAr3OBGtxxbqwinJr3Oyb/AFc1ECarBNe5yAB1PG0nGt17nC4vbx4+oRXiK9zh&#10;JGTpftymqqkTXuR0l8mXcwujAq49oP8ARx9VMxXuRYw9NIaKU326ofap7cSp8JitAaTXuTEJuDxQ&#10;VUomK9yYLCxHEmKtter3MgseVIivV7nFyba88Ma3XuYyDex4qBgYV6vc9YeHLTXq9zkWI7DQ8YAC&#10;hjW4r3OgpJLN9XPKOnZWjXuY3U2uuvNpUeNUr3G6SAzIYD3+0n0+z6+OETTUTXudUUtxqbEaG/hx&#10;hQkVQGvcdQQ62B4l+2lAM17kVo41crMP0b6N/T9XFyTqFb217kKPfTTGklP2dVY+I8Pv5TqpLsr3&#10;HdJAw14yQRVwDXuc9b6HmhT9e5zv4cpNWr3OZbZ/Tz0VWvc7LArtF7jipPTVwK9zyqwG4+PLaga3&#10;M4V7nHYoaw78Y1Y1QnhXucBY8ss16vcwyISLjw5VNUImvc9EKeaE0FdfymNwR3U+BHFuCxB9KYUI&#10;r3IOybDJ/k6s7gR+jcHRhzxlEA+2tJVXuT4mH2rXtpyizFLdVe5NWVCO+vGdtb217ntb3Hjzwmq1&#10;7mVVJGvLFVer3O/C4143qmvV7nXjdeOedWFe57lDjsqxr3OzuA142CBTde51cEjbx2a1XudPbbbj&#10;RNer3MJVbW5qJr1e5gSWWCXzojYg/qOPoVBxqpE17mGowyGvb5jDCIpxqYydG/4ifaeK1pCsUmkf&#10;2mvcgCrnJNN5RE493ZbUnjMHZFO6jXuf/9b5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nIHnqsK9zkNe/PVevc7056t17nQ56vCvc7vzdbr3O+er1e569uer1e5y&#10;Bvbnq9Xue07+3nq9XuesPbz1er3OPPV6vcyAa/Dnq9Xudlrd+er1e52GB56vV7nIkWvz1er3OKk9&#10;+er1e5kDAm/PV6vc9cqbc9Xq9zu4v/Rz1er3OLey1uer1e5ysRqNb89MV6vc71KgDnq9XueAPiOe&#10;r1e5xU6i/hz1er3O7ljYduer1e53YgjXnq9Xudi97X156vV7nW4gkHW3PV6vc5DaTb+HPV6vc6XV&#10;debr1e50NRe+nPV6vc8CLWPbmq9Xud6k6aDnq9Xud3ubAc9Xq9zxYdhzRr1e5yUFu3PCvV7nZ9h7&#10;83Xq9zib+HPV6vc5ByPdB0OvPV6vc5F7nQActXq9zytc25WvV7naAkbxY+0Hm5r1e5JBYnSwPw5c&#10;V6vc5ITck9+OVqvcyhtCO3x56vV7mRmDMSL689Xq9zpWJsOer1e52H105ut17nayFXup+nnq9XuZ&#10;FkbtqfHvy01qvckR1kynVjbnpr1e4802JKdGBJPLCrgxXuOgaKRbuL+wce20591e5HqqOiq4ttXD&#10;u+I0YfXyhSKqRNe4nZMs1F/99Mvm+OxxY/UToeNKR0Uzpr3GOYVNM3l1cbRt8RxOUkV6TXuc0qlt&#10;tDcqnCrTNe5Op6xkNwSeKddVivceEr4p4/JqlDoe4YfwPLTNM6Twr3IMuCxsvmYVJsJ7o50+rlFI&#10;6K2FRhXuNcr1VG3l1aGMjxHb7+NQUU6FV7jjFiMrxlJds0f+Fxf+7lpFaKRwr3MYoKWoffhcpp3P&#10;+5v9kn4Hmo6K8BFe5Bq4ZIDbFoChPaRP1seNmRW69z0Uc+zzKNhURjw7MPq5QY1uvc6SrjZrN7p9&#10;h45srde5ODsAHGh9vHQqa3E17jrHi1SEMVRtmjItaQX0+B5eZ21Svcx/KYLKd9O70UnwuyH6u447&#10;hwqgr3JaU+OUIMwVayP/ABRt7w+rvzWoirqr3MlPmKOc/L1DXB02TL+WvHO8mmAgCvcyy4fgFcCw&#10;jMDWsGiOl/8AiJ5bQF1bGvcbZcn1Uo/33zRTkfu/Ya316cYLXRWtXThXuJuqo8Qw6UxVKNER/iGn&#10;1HjSgRTor3MIrTaxFj7RxoSKtXuTI6lZDo17+B47qrUV7mQxx295CD7VPKTVdNe5jEbFrKwcfEWP&#10;LxFb2V7ngZ4SCgZT7b3HLRW5r3JkOLVSL79nI+o82FRVq9x2p8eieyyXU/R+3jwciqFIVXuPNNiU&#10;TjcDuP08dLk1QNxXuOcVZE2h0HL6q8psCvcmRvGbMvjx0rouUhK8K9ySjstgpNvZzQJpnuJ2Gvcj&#10;VOHYdWhjV06PfxtY/eObwPCnUtqTsNe4n58o4bI16SaSnPs+0Pz15TTBwpwPKTtr3IMmWcwUJ30T&#10;pVKPYbEfSDzQJTVkvBfCK9yEcTrMPlAxCnkhA0uVNv4cWJfjbSnSk7a9x2p8eoJ1ASTX43HF6HgM&#10;aLu4gzwr3HmKoWQgp3+GvDMPA0wWYM8K9yQsgvY+HFAXNOaQRXuZY3U/aH38sFCkxBFe5IBB1GnH&#10;IpuK9zkAe/KRWjXuZL+7tHLAVWvcyROUOhOvx54ia991e5IZkfSZFdT3BUHjAZFUDYFe4yVOW8Fq&#10;SXRWp2PjGf2cuGoThSkKIr3GaoyjUbSaKZJgPBxZj9B4nMjBQk9NeS4oHEV7iaq8GraTWqp3UHxU&#10;bh944lLSVUtTccDXuNiwM3uwsCexBPEirXopWHq9zkVqoXs6FT8OJDbqHCafS6DXuPmHY/LSsCrM&#10;hB14nAKTTa2g4JFe4oaqLAc0ELXr8vUfuzx+J/1h48VLt5xNFQCreYMjr+Ve4kMSy/jWB+/InzVN&#10;4Sx62HxA1H18RqQprE7KM23woTXuNsdZDKAENiPjxqNdGIUCK9ySPe7cTqEYU5XudGxGhtyqhWk1&#10;7ne1iL9rcb2V417mOx7njRONUmvcygIVI3ajtbhgDIqwNe5j27hu/jxo4VbbXuZ6KrmoKkTxsAex&#10;HcMvipHs5sKnCKp9te5IrMISRHxjL67owN0tP3Ke0r7V/hyo8NJQrSa9xhQpOA8Wnw8eOHGnDXuc&#10;5IjV2lhISZdD/rf28T7DXq9z1PMrEhhZxa4Oh4pCtVOBVe5OOouTxs4U9XuejuPeHfmjhtpqK9zt&#10;twH08TD7q0a9zpmBG3j6hGIq+2vc4IfKkEwGo9viPEc9pivRFe5HkhWkIqIjuppCb+1D7D+zjSfC&#10;aaGFe5kNwN3ge3FOmad217nBRYlGAKEi4P8AHnqvXuYF3wTmjl8NVJ8R8OeSeBpmYNe5PQA+3TlT&#10;4aeBmvczB7DtxnbXga9zkUViGGh5r7a3sr3OJLheeiKrtr3OKgX115sg1uK9zoDaCT488mTVNle5&#10;62w38OKCa3Ne5hce3joNa217mFUWQGlbTdqv/EvDjZM1pVe51TyNIu1/ddPtA+3nknVTEV7k1Nx1&#10;v9/HNlaJr3Mu/wAAdfZ4cc20pHiFe5jZLDtyhNM7K9zAG8qQSAXXsw9o8eV21rbXuQ2UUz+Q590+&#10;9GfaDymyt17ktCQdvHSIpwV7mXsbX5SqqFe5yVhcX5UitiRtr3JBIJtxoAxT1e5hbaTb7+PAHbW6&#10;9zjt3Cw5XGaT4mvchtEZoTTE633J8G9n188fFhW9M17nCCXzFvaxXRvp5RJqor3Jym/2eOEUpr3O&#10;QYg3bw40ExVDXuZFN+w05eqgV7ntp231txoKpwGvc4NofbywUDXjXudC1rtzQVNMg17nB1BGnHqu&#10;BXuN0gMLrKg7c3Wtle5gYinqDKg/RSdvhxkiKamK9ycjW08OXmacBr3JSm+g8eep2vc5G3NxW69z&#10;FIOzDjia9XuYkYU8omI3Kbhl9oPfmjhTBEV7mMJ8tKae91Osbe1TzwOmqbK9yTG9rhhyxk1bbXuZ&#10;0axt2HKaSKuMK9zIbdvbyyVU7XuZASO/GDjW4r3PEL3HLhRrxMV7nYAttOp43M1qvc7IA0sOekmt&#10;17mJrg2FrcvWq9zBLGCO2nHkqFer3IpjNRGEU2liBKE+K/4ebUONUNe5xhnWVBIuhBsRywg7K2k6&#10;q9xxV7gAjlAADV9le5k3EdtObVCq9XucyOxA04jCoM1qvc6C3OuvKasa9XudkhdbAcU4mvV7nFju&#10;0HGftr1e51tIHfTj2rVsq+2vc93XTjGw1SvcxOg23Uajx4qSqvV7jXUoyN86nho/9PPLA2imlCvc&#10;cIJUeMMuu7x4mApuvczGO6+36eXSYpQK9yJLCKiMU8p2sv8Akn/5lPw4/wDdhTZTNe5gpZZNxibR&#10;00I5QmdtNgxXuOqncN3biMpPCntte5lvc29vLirCvcyEW/RsO/HAKtFe51Zr3XQcvNamK9zMGuB+&#10;fLATVq9z3hfiYg8K1XuYnW19APjxwY1qvcwEafDjmyt17mF4x9pBpyyT00yoTXuckWGqiNDWC0fd&#10;GHdG+Hw4sKpEGkpTpr3IT/NYXKKauNw2qSDsw4lKNOB2cKsFzXuTldTr4cbiKUpNe5JjdCLn8+VM&#10;05XuZw1/o+HKma3XuciQNbc8lMit17njqpJ43s21Wvc7LKebJitzFe5iUkcqnEVcY17nV9p948sB&#10;FVmvc4XHh247Iqwr3Od7i443tqle5EZCx93vx8DDGvEV7nEoyWb7Px5WYxFeAwr3JfzAkHnyKPmI&#10;/sS3110P06cWF8lQMbKSwemvc//X+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e52Dz1br3Oweaq017nfPVuvc5Wb4c3VJr3PW05una9zrtzVe2V7nfjz1er3O+brd&#10;e52Dbnq9Xudc9Xq9zq9zz1er3Oyfbz1er3OYuw56vV7nei6Hnq9Xud7vr56vV7nY7duer1e5yBsL&#10;Dnq9Xud9jrz1er3PXHfnq9Xudc9Xq9zkpItz1er3O2Njpz1er3PAm26/jz1er3Oja9xzder3OwdR&#10;t5qvV7nbE9j9PPV6vc9ffawtbx56vV7nlXU356vV7nE97Dnq9XuctQfgOar1e5y02WA8Obr1e50F&#10;17ix9vPV6vc7IINu/PV6vc6962nPV6vc6O227tz1er3OSm9yDa3PV6vc7946nnq9XudgHseer1e5&#10;0Sq+6dOer1e53a+o8Oer1e52EJ1A56vV7nLbpqObivV7nRuDftz1er3MqyFR7w5aa9XucvNQai55&#10;ua1XuZFfd2uPDlwa9XudO5ACnTlSa3XudJMy9+amvV7mbfpdhy01qvcyqwaO+o5sGvV7mTUi8evt&#10;5uvV7nccjJcjueerde44Q1TxOWLfVzcxXpr3HGLElDe9fl5rYr3H2KVZkDLoRxwY0/XuecxyaTAN&#10;fvfU82aoa9xtqcCw+ZheMLc6ldON6Aaa0zXuQJMu0yn9GzD6+e7sV6Ir3MX8nFiCTzZRVhXuZ4sK&#10;At77AfTzemKqEmvcdo8PR08uYFx4hteWONb0TXuN9TlWhqQZcPkNM4Fwp1Un9nGi3OyrFHRXuJes&#10;p8Rwx9uJRnb2Drqp+vifQUU1Mba9yRR4i6jajCRPFG1HLgzVpBr3Mxo8Jqn3QFqOX2g3W/0eHLAU&#10;2cK9yNU01dDGTXQCpiH+6J/SOUq2qvch08CTf7wTe9r+jfQ/QDxiYrcV7nYqpImMVUhRvjxydVbG&#10;Fe5KR7+8pvf2cb1RVtNe5MgqJ4G3QuVI8QePBc1Qivcc/n6WtTycUhWUeDAWYfEEcfwVVNNe5FTC&#10;YCwkwisMX+pLr+fNx0VYV7nOStxXD2AxCCwH+6JqCPbpywWRTSocwNe4/UGYop4/KDK6+IcA/keP&#10;6wa0UBagocBXuZKrDMu4mLyQ+RIe7RaD/kHtzSgDVFBSVdVe4w1WS1ZbYdVK58A42n7xpxktzVA5&#10;017iarcMxzCWC1cLKrdj3H3jTiUtkUpDle5gSrAPvgfVz0xTk6q9yQkoYbkYj6+W1VWK9zMxDj9K&#10;it9Pf7+WmvV7mMRR391mjHx1HPTNer3PGmmDXgYOPapseamqTNe50tdXU/usxHwYft5uavMV7jrS&#10;41MlvMUkfDjgVTgg7a9xRQ42D7u6308Ud7FNd3xFe47xYpEw2j7+OByaaCa9xwjqoH9hv48vqrZR&#10;XuSgYmPuNyuqtlIOFe5nu5sgbcPYQCPz5fA0hLKQa9xrqcEwmoJM1Il/8S+6fp057TW1qIIIJ8q9&#10;xjlyiiXbC62SK/7rC4HwvyklOyrJcXtIFe5GahzTQ6qiVKAalDr+fFIdIp5K0mvcwLj5jcJiELwW&#10;8Spt9/FIutNe0Bde46U+M0UzALILk6a8WouQaTlk17jstWpIVSDxWHppMWDXuS1kD9v48UpdApkN&#10;E17mYEaDilKgqvd1Fe5m220B46BSc4V7ngWFhzU8KcBivc5BbHmyIqu2vczRSshsDf6eNKaSum9M&#10;17nGpocOrUtV06P8QLH7xxIGAMBWgjgDXuJ6bKmGvpRySQMT4+8Pu5YoW3xwq5WpPXXuNVbljFKc&#10;WjSKrW3dTtb7jxpKe8EkbKcaXqE17iYmg+We0vmUxHg40v8AA8vIXspZ3hVwmvcfKHGMboFEtLKk&#10;yHuqm+nxHLqbBFJ1thzbIr3MtVU5XxgEYvRmjl8ZYht1+I7HiUWaCZxr2ooOBmvcbxlUSjfglasy&#10;n91/dI4kcs9OylguiNte43VOE43Qi9VTNt/xL7w/LiBTBFKEXaDxr3G01PfeCD8RxCpMYUvDiTxr&#10;3MoeIiwN+NlueNbwNe55RuItrxPiBTgr3OdiONg6qtXucCC1hyylEVavcl0NZUUc6ywsUZexB++/&#10;w5cKBpM4mRXuO1Rg1BmKXz8KIpa090Okch9oP7pP3ctpii1Sy3E7K9xKVST0NQaPEo2p5kNtR3+I&#10;PY89IOFLkqCtle56VUqreadsl/dkHY/BuWDcY1evcxrUSRyeVUjbfx/t5b7qulcba9yarkg2142R&#10;TkzXuZN1iF78Skgmqmvc7FidOKq9Fe5xYDXjEHhW4r3OKNJBeSwZG910PZh/TysdNeivchzRPRAM&#10;CZKZj7jf4f8AVPsI5dBg02DFe5kttF27Hx4oWIq5MV7nZSOaP5aclW7xv/hPsPwPE5/aYimzjXuY&#10;kmnjk+VqF2yL3/1viOKEq1iDWgYr3JquCLHQ80U6aeGFe5zBIPs5RQmr17mext7RxhRivV7mORPB&#10;dPHjSYHTTWIr3OIewFxp7OKQmasa9zhdDpy+mvCvc627jy06avXuR5Y/A6HlwcK0RNe51MGljFbG&#10;v6WIfpP9Zfb9PGftxpmIr3MkcqlRIp3K3FIOqvRqr3JYtYN25WYqoMV7ntyj4+HNYmvHGvcxyajb&#10;y4wqor3IwgWqjFIxs41jYm1j7Pr5pWNOHZXuYYJWa6sNrobMP280FasK8k17ku+4bh4c3EVZVe5z&#10;Ui2nKk1sY17nMELqeVma3qr3OJC628ePERVwa9zkm0NYd+NEzW69zhLGt9x7jUW40FEGvV7kGoBj&#10;Pz8K3U6SD9tuWUNGNJyINe5nikUgMvY89gadBmvczWJ1PLmtnGvc5IbW9nGlV4V7mVSzC4bT2cpA&#10;GFbivc4sjK20a81A4Vo417nR3DlwQmmoivc4G/s5YHjVtVe5GlUXtzczW1V7kJY42JppiQG+yfAH&#10;mwNVMnGvcw0zujmml0ZT9/G0KjA14YV7jpHIAu3l1DjTya9zMW93dbm0nCnK9z194sObmKpNe5ic&#10;Hw0tyxM1pVe56ONKqI0crbZF96Fz4H/AfgeWgmmgJwr3McUhk91ls8ejD489twNWBr3JK+9Zr/Vz&#10;RNORXuZixuCD9XNSKvNe5ksXNzpzWCK2DXuZQo22PGSqvHGvc8DoAO/PRqxrVe52VvxzVXq9zCUI&#10;Avrywr1e5yN7Wbw5QY16vcgvuDCRNCvbi3TFaNe5CqEaNvnKZdqk2dfYfb9fE4GgzSaIr3JsUoKh&#10;x29vNGnwa9yeCGtxhQFXr3OVwDYcaIgVqvc7uS27jZ214Gvc6Op2kcVSYq1e5xHf48urEVWvc5sl&#10;gL8ToOmrDCvcx2toePapre2vc5AC1gebqsV7kZ0IO6wt4jwPw4oCpEVo417jc6iiYTwXMTfaX/Ce&#10;NxFMRpr3HCOcSrca8TrGk07M17nJ0voDflUqmr17kV4TWWAYJUIPdbwf4H48VmDTShXud09XKzmG&#10;W6umhVv2cskzXhjXuOIYMLnifaasFTXuc1LWPs5s05XuZQQV0HEpJrVe5zA10+7ihBkVvZXucxZe&#10;44nSogxW5r3ODi62PjxQTFbJr3MJi3WAPNhWqq17nAgoTyxFbiK9yOy3OmluKgaoRXuZ4543hakr&#10;F8yJ/DxU+1T4HlQZwOIpEpMGvcbqimqcLHmITNSsdHA1X4H2c2oaNmI94q8xXuZYKhXXzIzcH48Y&#10;gHZTwM17k5JA4Hw42cKdr3MnmaW9nGwYrde5yD82Uaq1XueIOmvNmvV7nRNjbjQTNbr3O7A80UEV&#10;6vc6tY9uN6SK9Xudga8cSSK1XueAF+WKia9Ne51tuCTz0kVua9zF5Y8R9HNlMGqRXuf/0Pn/APPV&#10;6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nY56tivc7vzVbmv&#10;c9pz1bivc5X5urzXudjb489VJr3OyLc9VhjXudc3Vq9z3bnq9Xue+vmq1Xue5uvV7nfPVuvc9z1e&#10;r3O91j7vPVqvc9uJGvPVuvc5C/2r89Xq9zsMGNjz1er3OR79+er1e53z1er3PE2Fzz1er3OXjcc9&#10;Xq9z3jpz1er3O2FjYc9Xq9zwt9fPV6vc63a+9rz1er3PEjwHPV6vc8tmBPPV6vc5E3AF+er1e5yt&#10;7uo7c9Xq9zjbWwPfnq9XudtYCxOvPV6vc8SLlhzQEV6vc7Gi6G1+br1e5xA/dHc89Xq9zmGIW1tV&#10;56vV7njZvpIueer1e54MCb89Xq9zoe6LWvfnq9XueBtb9vPV6vc8DY2PPV6vcy7iBYc9Xq9zovbT&#10;289Xq9z1hbQ356vV7njqLnTnq9Xud326W15WK9XuZFYkd+OV6vc477KVOt/Hjc16vc6AT903+nlq&#10;9XuZAxIA05sma9XuZorWPvdvDmxXq9zKGvrx6tV7nYa3bnq9XuSIiSSVNjz1er3MpY31tqfbz1br&#10;3Msc0yCwY/fzdOaq9x1p8RaNCNN3hflgemrba9yamKxEhZh9BHHZFVAr3JSVVO9t3j4+PLTXidNe&#10;5xesgQ2vzU1oGa9zmJ6crobePPE04a9yXBWRSabteerQr3OZdUluhuo15avbK9yWrb42/eHiG1H3&#10;c9tr0TXuJmuyzhtWxkpyaWT2rfafpHhxoomqlNe4lqugxDDW2VS+ancSJqOMRFNia9zqjxOWE7qV&#10;7e0X/iOa1RVImvcnTPhmIf73R+W//FiaG/xHHMFVtRr3OEtDiEMQamZa6AeB+0P28qpEbK0kzXuM&#10;SJBJIVgc08l/sP24mM1cV7kl6meBvLrE2/6w1H38qK9iNte5IE4Zbx6j2345Xq9zIsluOA1avccI&#10;MSqYLbGuPjqPu49qik6kzXucpThNc5NVCYW/4siNvvHPbaoRGNe5yiocUgTzMKqVql/wHR7fQebg&#10;jZV5MY4V7nSY7JTv5eJRNCx01BtxwKI205IVXuKnDsWuLRSB1t2JuPuPH0rBpktTXuZ6qgwDEm/0&#10;+lXcR9uL3T9w0PPFAVTSkqGyvcYKrIMEl5MIq9P8MosR9Y42WsKb73RtBr3EpWYVjuEG9XA2z/EB&#10;dT9Y4lUginUPJVsNe5DSthY/pBY8Y2Uqr3JKOjrdD+fN6q8E17mZJplvZtPY2o/Pmwqa3EV7nZNN&#10;MB5sZHtMZt+XHK0a9zoUUbm9PUgn2SC35jnoqomvc9txOmPvoSv+JTcctMVevcyx40UtcW19vN6o&#10;rYr3H6lx1CAL6ccDk02fFXuPsOOAgW7Djs0wUma9x4hxVGtfl9WFXEgzXuTHqopFG0i/LCK2s6q9&#10;znEUIupsT35bbTZA217mdXBUpKodfYwvzeykxa1bDXuM1bl3Aq5T5lP5bd90fun+jjaqd0KGw17j&#10;CcpVEO58JrWW37so1+/ntRGw0oC4217mJ4s10AHm0wnW17xsD944oDqk1TBRmvc4QZmhjISqVoWv&#10;ruUjj6biK9omvcUNPisNQn6KQN9B4YpugdtNdz017k6Ge0W22l78WofApL3QmBXuTFnU9/HixDsm&#10;mlMkV7nNtu+3fhqFpIgVUtEba9zKp0sDa3GSYpMU17mVTfS9uUMVonqr3PX923c/nzYpsba9zIpV&#10;oysqhge+4XH58YWniMKbcUoYg17jJWZewask3NH5Tn96MlT+WnLhsqpWhwnbXuQGyrNGhfDq69+8&#10;c6Bgfr4nOpGAxqpVj+Fe4zS4FitO/nSUG+1/fp3t9e3jwfAwUKZWR0+hr3IlLi9ZTFoqataJgfsT&#10;Aj+PFSXEqxEetPBueHqK9x8/nmIMo+doo6lLe80YUn6fbxhbCFmdNMpb4j317kWV8iYh/vXA9I7e&#10;Kki31HiJeXpUfCYp9JWkxiPfXucTkeiqVMmAYnHIPBZND9/Ck2CxhE+tK03Km/ur3GisydmmhXeY&#10;lnX/AI5bd/bxEq307RFLfziRtr3E461NM26eJ0t33KRxIpE9dK03CVV7nkqYm1vxEtsp2UoCtVe5&#10;Kp6l4SHU+OmvNQabUkKEGvcWtLi1BidJ/L8chFRH4E/bX/iLd+bKJonfaU2QU17iTr8o4jBXOMBR&#10;6qmI3K1tfiD8ePaSBhjSlt8AeLDzr3GET+UWoq6Mo3irixB+HGz0UsCgrZXucxA0I30jGRfFW7jm&#10;hhW9le5lhqopDa+1h4HvzYE7KcCq9yRY6njOOynK9zykEBR35cAirV7nIk9u45uBXomvc6WR6Ytt&#10;AeNxZ0PY/wBvx4ycaaVjhXuRpKXyV+Zw8maD99D9qP8ApHx5dMpwpvZXuY45opVJBuPjy2noqwNe&#10;5kIimjEFV2H2H8V/s5RSSacImvcwFpYHENYD8H8Dx9J6abr3JayKQFve/L9dPA17koNYWPEykzV6&#10;9zgG1vz0V6vc7G3sOeNNzNe5wNyR8OXSJq1e51rfvypr0TXudkAi3a/G9mNbr3MN2gkEifaH5+37&#10;+a1zhVZxr3MJialvX0674G+2nihP7PZzc6aaOBwr3JMUyvYj7NtOKwJqoE17mb3e48eaiKrXucv3&#10;Nt9eNEGvCvcjtGCLDw4pB4U4Ir3OEkZr2EkZ2VSj/ooB+3jZTWgknGvc4U0jyqzBbEGzA9weU/ul&#10;OgV7knU3I78YUDMVeK9zmARrfXlZ01qK9zkQdOOKURsq1e5y1Nzyg2V6vc4HRtdOOzGNVr3MJZo2&#10;EkYB7hgexB7g8skztrZFe5CkVKJlljBNPJ2Pip8VP0cpq7swaY+2vcm31Ck6HxHHSKcmvc7At8ea&#10;VViYr3M0T6Efx4mKTtrwM17kg6rr2PGJM1evcwsh7J24rxrVe5g948eGFer3OiN3fmjVSJr3IUyA&#10;jZyhEUzXuR5IjVIANJUGn+sB+3m1J1bK8Rqr3OqepDoQ+ki9xzSVThXga9xwjbzCDx2NNOzNe5kA&#10;2Hda/KGtgRXucTbdoPjx3bW4mvcxye+b9ue0V6K9zJKhxAK8Xu1SDt/xYB/zN/HmlJimVDjXuR45&#10;xKCbHcNCPEH2c9trwVNe5MjItf8AxcrsrcV7klGJGvGyJq22vcyi5FuMxTgr3PLfvzcVuvc8Tc/R&#10;x8Ca1XucWte540JFer3OQta48eVAirba9zCynw4tKga8a9yKd8bb11HiD2I+PHdQqm2vcjvGKdfP&#10;hu0BPvr4of6OJjgcKZOFe5MgmBG1dR3B5VSNWNOA17kkENrykTgattr3O9TpzWytARXudg2Fjy4A&#10;q1e55gRo3NV6vc7vtOvKxq2V6vc4HbcW5cCKsDFe5xsR9kW4/qgY1aZr3PbvC3KFFVr3OJQh73G0&#10;9weUC8Ipuvca2p5KM/MRAvETqPFeWNNxpr3HCOSNwGTUHmzsqxMV7nF47rbsDrxPONXr3OpRHVIE&#10;qdJf3JB4fBvaOKDjTakzXuRRPJTyeTVgq/gfA/Qebw403XuOsUhtZuJlIilE17mckWsOaAAxrde5&#10;zVxf4c2KsMa9zKDt5qNVar3O7g81srVe51YhdONGU1uvcxyKWW/Pa5rc17mAAEXHjy+omvba9yPI&#10;gsdOXCzTZFe5yp6mamf9GdD3B1B+kHikKphSa9zlJhkFbKZsNcU8x1MZ+wf+Inw45gdlJzKTXuNv&#10;nyU8ny9ehice0aH6DzQOmnkmNte5PSUHUfx4nLUmaUgzXuSInV/dvxojRW69zKAAL3146VajVhXu&#10;dDXXx5WdNXIr3O9utzpxzXG2qGvc9e+ns5VUGtV7ne4dhxNEVuvc6VSpvflSmtRXue0J00PHzhW6&#10;9zvZ48Saq9Xuf//R+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e53fmqtNe53z1br3PW56tRXud83W9le53c89Vq9zq/PV6a9zxNtOerU17&#10;nIWPbm61Ne56xtfmq9Ne539A56tzXudW5utjGvc756rV7nuer1e5z90rf2c9Xq9zsHcbc9Xq9zkA&#10;fbz1er3PX56vV7nS+A8Oer1e5kuB256vV7nr89Xq9zruLjnq9XueHPV6vc7Av356vV7nu59v0c9X&#10;q9zvTt7eer1e5y7Hw+PPV6vc46A83Wq9zkLBfr5qt17niARfvz1er3OPje3N16vc5G97dhzVer3O&#10;Si0e7/Fz1er3OO8ge7zZr1e521r2Pbmq9XudWt49+VmvV7nrW0J5avV7nXbsL82a9XucwfE81Xq9&#10;zwFvhz1er3OQOvs56vV7nbEE356vV7nG9+3N16vc5Eg9uN16vc71UWtzwFer3OOt+2nL16vcyC3g&#10;Neer1e5yRyO+nKxXq9ztWAY25evV7nPef3dTy816vc5xyFRpz2qtV7kgTMRbvfjler3MpYubgdhz&#10;1er3MiPtOluerYMV7mS/gDe/t56tzXue3srX1uPZ25ua1XucWmd2ItYnnq1Xuc0kJNnO22nPVaa9&#10;zKJHFrN25uYq4MV7klKko+rX+vl9U1omvceYK4hQL2vy4VTgr3JqyeYNya8vNa217ma5YNb3dPZz&#10;0VsCK9xqr8Cw+t/SMnlSW+0ml/pHblCkU0a9xOVGAYtTi9MVnTw8D9x4yU01XuRVqZ6U2qI3hYeI&#10;54EitnxCCK9ybJiFBiUYhxBA/sdRZx9fjzXnTQRpr3MKYdU2JwiUToO8b2v9QPfniKcr3Gl1pzKV&#10;nVqWUfD3b/RxNVq9zKFradRJIolQ/vLry+yvV7mSKohl0B2k+B42TVxXuTN9hYa8sFV6vc8rFTe5&#10;+m+vLpXWq9x0jxSYoYqoCeM91kF/uPccf1TTRTXuYFwzBp230sslG57DVlv/ABA5vT0VoAivcyqc&#10;foG3OnzUY/ejN9OW1KTXpnbXuONHmCCQbGby38VfTigOTV9M17ilpMTcLYPdfZ3H3cUAzSItztHr&#10;XuY6ymwXFQBXUibr6Og2N9dtD9fE5SDTOhQPhNe4mavIkcp83B6oa/uSaW+scTlqauXij7q9xN1m&#10;DZgwg7qyEug/eX3h944mKCKfS8FV7kBKuBm2n3T8eUxFKZmvcmApbQ35UqNOV7nce+Jt0Llfr46D&#10;NUNe5JapaYbaiNJV7arY2+kcvhWtte5wFFhEjFUaWnPgT7y/088AOFUJivc9/LcQVr0Mi1C/A2P3&#10;Hnppyvc9/Ma2kfZWQtGB4kHl9VemvcdKfHIDYbrE8vNeEV7j9Fim5fdYD48sFVqAa9ybDi7o173H&#10;FAVTWk8K9x3ixaE/a5Sa2kniK9yStVE73uCObmaucTXuTlKEBka30ctTawDXueljSePZOqyD2MoP&#10;N4VQIgYV7iercq4LUkvFCYWPZo2I1+jtypEbK2lKhtr3GkZZxqk9/DqsSf6sgt+fPGeGNa1BJr3M&#10;L1mZcPO2uomKj95Nb/RbjiXVJrYUhZ217meHMdCzbJGMbex7gji5NyRTqmwvYZr3H2PEIXs6ODft&#10;xX+ak0i7vqr3Ja1pvY214uF0TTZQK9yb50ZN14Yi5ChFM91Fe5nUhha/Nh2kpRHCvc6Chlue/DNL&#10;piq6CMa9zwJBsObVCqqUTwr3JaSnsxKn4cTaJpopKa9zlNHT1C7KyKOUHvuQHlCwFVsGOqvcTs2T&#10;8BeTzqMy0rHxic2H1HiYtKTsJp1KynAmfOvchVGXcejTdT1MFag/dmSzH4X5tLi04RhVhB4eyvcS&#10;1Rh6UmuI4fUUb/8AFkJ3L93bmw6NsR5U7HrXuSaCrqY5N+C4qqkdkmupv7OKsHBtBqndDjXuKJcz&#10;ZrplMWK0IqU8SoDgjlklMeNOHVVQlI417mH+fZArlMOJ0Ap3PcqCh/LThc7bNOGEq9taKFgyDXuZ&#10;IckZKxZ9uF4g1NcXu53A/t4VPWJbx20o/MONiSZr3IFV0xzLSgz4PNFWKNbK4DW+g8QKanga8LyR&#10;45xr3IjDOeALsraKaJe+5QSPy4oZCU8KqHW3OPtr3PPmXA8YT5bMFOJPAOQVcfG/fi1Vul0SdtOa&#10;DEg17kRsmYZXJ5uW8QAYa+XL/AMOIVWSyPCJqn5kowUPZXuM2JZazDSJfE6Heo7SREMf+TeF4YXM&#10;EUsQ+leyZr3GUQzKN0bkgdwwsfo4+GDNPd5Bxr3MqtUJfzYyB7eaUwocKWhwV7nJZFNwx28QqQU7&#10;afCga9zNuWxZSCOJSk9FaJ6K9zGjPE/nUzlW/XTjZChtqhFe529JT1zl4CIJz+7+430ezj0xVIiv&#10;cb5Fno5DT4jGY28D4H4g9uXCuFe1RXuS0ceSY3tLEe4PcfEHw40Qa1Ne5GamniUSUR82LvtH2h9X&#10;Ng1XZXuZaerjY23WPsPHQadCq9yduLDlKemvc4Aj282RVSmvc5Em/t5QgivQa9zpyL3HKp660MK9&#10;ztSR35ciKer3OBI+0Nb81FNkV7mJC8EnmRnXxHgR8R4jlCmRNU017mCam2Iamh95P34/Ffo9o42l&#10;ZTVNle5lhmRwPLNx48W/dWjjXuSwwBs3blSK1Fe5wIXvy0zWwqvcwul+1wfA+zjkRVxXuZ5IZMQk&#10;82IhKxbadhKP4bv48SqBRiKpPXXuRoqhJWKsNkq6Mh0tywVrp4KmvckBjcFdPhyqk1ea9zlvJNuM&#10;aQapqr3MoYHS+0+PG1ATFema9z0hP2l7DTihMCnK9ziYr6csMK9XuYifKLRyKHjcWdfb8R7COVUQ&#10;Nlaia9yKY3okIivLT/4v3k+B55JKaaA017mRHGhX3ge3FJGqr7RXuSEKg34iUOmqivclDbbdfjUR&#10;Tle55rbdNePirV7kd1I1XXjgrVe5wA8DpyuqvV7nToGF+WxNer3IMsQ7i4I7ccBiqHCvcwTQGt/S&#10;IbVC9x4P/b/HlSmcRtpo4417nqSqVv0U3uyKba80hU4GvJNe44rIG0bjqk07Ne57YTcgduU2Vevc&#10;7MfujTnga3XuY2W+vYjW478cONUIr3Mki/zB2nBCVNtfBZLe3/W56MKaIivcixSAkxkbXXupFtee&#10;SQa2DNe5Oie+h05peGynZmvckE21HEQkmvV7niL9uLEAVcV7nIfZsdOVVtwrRr3OYsAbcYBmtV7n&#10;Ata2nHgKtXudkAm440FmKpXuYnFxpxQhVbr3MG0xfpUGtrEeBHiDxzUK1Ar3Ivy/l3qKAFgv2oj3&#10;A9o9o5TECaYIivckQVEMo3RnXxU9xzUzWgqvcko5L7eWUJFKAZr3MrHQ28OMJwq1e5l2+6L6jjSl&#10;RWq9zjsXuTr7OWBmvV7nNkFwQPq5oSBjWq9zG3vnTnkKr1e5xsQbNpxwmt17nZVh73hxnYKoqvcx&#10;FGDb4zYkdvDjiVaaqkxXuQZKNtxlozsfxQ9m+j2ceniK2U9Fe53TVImJRxtYd1PKq8W2taq9yXtV&#10;hY9+NAFNWmvc5SFTEKWpXzY/zH0HjuqdtUVjXuQnppqFfPo2+Yg/eFveX6Rz23GmMRXuZYKuKbVD&#10;9XjyxSFUqScK9yah2nQ6cTKkVc417mXdcDjOoivV7nPcoFge/HRJEmt17ntxvbw5sgAVuvc9YE6n&#10;noB2Vqvc4sD9peUr1e5gN2J5citV7nBgCLDjWo1Qia9zHtPcac8DVdmFe44x1qSp8riEYniA0DXu&#10;PoPccMA5qEGmS3hhXuRjgkDjzMIqdjf8VS/wDcukRiKaJKK9xsletoZPLr4mjPttcfeOVVCtoq3e&#10;TXuSIKuF9VYE88UjhSoKr3HBXQ9+/GCkmndte5z07A3+njZFexr3O7L3HNaor1e5xN79uMqJNbNe&#10;5xcG9l56a8CK9zrevieV1E1qvc6Ey668Yqte5//S+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7&#10;nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nYPNVavc756rV7nfPV6&#10;vc8TfvzdeNe5xNr6c9Tde53e+rc9Xq9zlck6eHPV6vc9Z+/PV6vc71A156rAxXudXvz1Xmvc78eb&#10;q1e53z1er3PXt256vV7nIGwuPHnq9Xuchb7XPV6vc8TfXW3PV6vc4jbbx156vV7nZIuNvhz1er3O&#10;YbS/hz1er3OQ9o5qvV7nZJIseWr1e5xVj9HNV6vc56djz1er3OVltbnq9XucTa9xzQwr1e55beJt&#10;y1er3OQPvHmq9XudgXO6/NCvV7nR2kWvfm69XudttIHftz1er3OF7dux56vV7mS/u3Hfnq9XucdN&#10;1zz1er3Pe6debr1e5ysFFibcoDXq9zj/AKpN78tXq9zle2g8Oer1e53uFrX56vV7nRY2uO3PV6vc&#10;yWF7tz1er3OPPV6vc9e3PV6vc9u/dtz1er3Pduer1e5yvpZuer1e5zBGy4tfnq9Xud7tbsLDlTXq&#10;9zuMBRYH7+Wr1e5kDFwLDjtar3MqTFfcB0Pflq9Xuc9Y9O9+br1e5zVxe7c9Xq9zN5g7Lz1er3OR&#10;Glwdeer1e5x07vrbnq9XudoFYX8eerde5kA1vbnq3Fe5mLk2I8OVirE17kmGqlj8SB7Rx0Grivcc&#10;4cR32ja3LaqvXuOiVQkNr9uXmmdpr3MwjZ1BTuD9fLzV4ivc6MW8ESC5HtHPRWxXuN8mGUb/AO5g&#10;H6Oa21WAa9zAMDo9Npsb+39vNRW4r3JcmGJIvk1QEyeF+4+vlNNN6Zr3GOfLT036bCZdrL3Rjofo&#10;PG1JmtFMV7jBVKY28vF6cxN4SIP1HGSiKqcNte5iSKcLvoJBOo/d7NxrbXh1V7mRKhCdkoKN7Dpz&#10;1br3JFwR/RxxJIrVe5lDEDQ8uVxVwJr3M0VTNA26Bih+Bty6Vk02pNe5JkrKatUjEolc9tw0b6eX&#10;gGq6a9zimHmMB8JqwT/xXLp9x5aCNlbSrga9zKcYrqJhHikLJ4bxqv388Fkba2oA7a9x7osUgqAB&#10;A4JHt4qC5rSUE17j7BiDRNo1jy4xpItodFe5FqabCMQVhW0yOWt7y+6303HNKQDTBQoRBr3E9UZJ&#10;ja74TVbR/glH7RxJ3VO94UmFCvcTdXhuNYYT87AWQfvrqPpuOJygilCHAqvcjQ1cD6XsfZxkiKUg&#10;17ko3JsLH6OVIirAzXucCCpDagj48UCmzhXuOEGJ1kQKF9y+KsLg/fy4MV6vcjSRYXUMDLCYSfGM&#10;/s5qAa1Xue/lx3b8NqwxH7r+6f6OUivV7nTHGKL9JVRFl/xLqPvHHdVeFe5zgxqE6Mdp57VV/Kvc&#10;fIsQ3EOrjTjk14mvccocXZCDu46KaKArGvcdY8ZJO64sebqxkbK9xzixONvdbx54Kitba9yck8LL&#10;7xFuWmNle869zNG1rFW7fHlgrprwYQoGK9yPVU1PVm9XCko+Kg8pE1RDYRsr3GCTKOGs/nUjPSv4&#10;bDcfWDzQTV8Rwr3IhwHMFPIWo6hKgDsrDaf6OVJI2VtTmkY17kJ8UxKg9zE6SRG9qi6/eOXStQqg&#10;CVY17kunzJRTHZHIFb/W0PFH5givFkHjXuPkOKBtQQV9vFjd4pNNFiRhXuOK10ZUXI97hkLqTSbu&#10;a9yQk8RsRpwwFxJmkxbKdle5IEtzdrX4uD4NMqb017klWG0X78eK9QpPpr3MxVLaa8YBNUTNe5nR&#10;2A3Fj9B1H3cosTVSSDHCvcaK/A8FxOQzV9MjsdCyjafy4wWhphMedeStSRhhXuMwyZTU7bsExKal&#10;J7K3vAcTy4yITiadCjxEnp2V7kCso80xqRXUtPikafvCwcj+PHO9kQv3VsEATiPfXuJlxld2K4jT&#10;VGGSk6MtyoP0Hl9aSIBpSCrqNe450tJWR2OXcYjmBt7rna3FkqVhMinVYwDXuKNM1dQcDUSV1MZ4&#10;x++h3jiZTiXMCmKTBKHMAI6a9zOvUbKmKHy8x4YhY9y0dvq433KFim124/hkRXuSEwbpPjm16GSW&#10;gkPYxtcX+g8sGnEYpV6U1+0TtM17j7H07r4h52V8wpOBrtnX8ja/HG1rnxCvJUVfcIr3Guty/wBQ&#10;sOB+fwiHEYTruhsb/drfjy1tHaINNnSDia9xK1VRleFtmYMKqKNm/wAW5R9RPFTbTT2GqPOlCUY7&#10;a9yVBl/pxi53U2IPSk67Ws38bcTuWDn8JSZ99W1uN/bHrXuZpek61AMuC4jDOCLrvutvptfhK7aO&#10;J2p9lWF26jaPZXuNFT0tzhTLpTiRPFkYNwtUwDtBFKP5h0ivcSlblfGqJS1ZTyJt7lkPEi2AIilK&#10;b1C+Ne5Bp6vEaZPJqEE8P+CTUfV7ONuM6TSouJ6a9zC+GYdVe/hMjQSHvHJqv0K39PHU25JqoX0V&#10;7kCVazDpB8xGyHwcdj9Y5VxlSDsp8Hpr3O/Ooa571XuP/wAWINfrHjxDVsK9zs0uIwKWhAnj/wAS&#10;m/5d+eAJr2wTXucYakMbN7pHhxRpJ206lc17kwMjD2W4nIp+vc7uCbtpb2cT6CDTZE17nZN9T349&#10;V69zq5txhUpr1e57S+nccZ1mYr1e5juyPvjNm9o46oY1Uia9zHJBDOTLD+in8f8AC39HLfbTBTXu&#10;YBUGOTyakbHHt7H6OPBU02TFe5PUhhuP5ceiK8BXuZSFsO/GQTONaTjtr3I7oCoudO9/ZxQDNPJ8&#10;W0V7nc3kVrLHW+7INFmHf4Bvb9PGlIxmvFMV7keZamiIFYu6M/ZlXUHntRqs17kiORHG5TfmikcK&#10;fia9zmO3tPjxqMa0MK9yRGPdtxlYxq817nMAHQnjZJNbmvcxugB044nCt17mBRJTv5kXe1iD2I9h&#10;HLg6qptr3IklKVBnw3uNWh8R8V9o5edNNxoxFe5zhqIJBtVrN4gjj/3VuZ869yajr2HGFJq4JNe5&#10;kKKde54jKik1aa9zAy66duPpVqrVe54Aqb89pBM1ua9zqxtu4or1e5xZbi/NTWtte5DkiLEnxPLV&#10;Uivc4S08VbdZDsnAG1vBv+JfH480pOumIr3IIlqKOX5etBW3t/YeaSo7DWtWmvcc45lcfozpx2Aa&#10;vqr3M28eHPHAU+DNe52yXPPFWFWr3ODwgm54nCprVe5kfyq4JFiDbHQWSYD7g3tHx45qBphQivcj&#10;y/M0Mm2sXQ6LIuqn6+Og9NVBivckJKrjcrX+jlYpVXuSEO7vpxuIrwIFe5zILHW3NBVama9zv7Fv&#10;z5ZCia3XuctLG3KqBO2q17nrBrDtblgnRTmyvc4Wt34rKsKrXueNjpxMAa3XuYtsiOHjO0g6Edxx&#10;3aIrRE17mGaGCrlLMRBMOzD7LfSPDjeFN6K9yOZJ6ZwlcpRvBvA/Ry0zgapMHGvccFk8wAntxkpj&#10;ZT9e5IEhtZuIjtr1e52u5m9/sOKu8nZW69zOVUj3OM6yK9qr3OmFxoNea2bK9XuYQNra8vrmqzXu&#10;dsRbldtbr3OF7fRzRr1e5jMakg9+OJVprde5imp4qkgVAsfB178VatdNkTXuQX+dozuNpI/8S/t5&#10;6apJTXuZoqtJ1BuDfjZTqqs6q9yWG2N5sDlWHs5rFOFXKa9zhNFR1RDzL5Mn/FiC1/8AiS88DTGm&#10;vcwtDiFEt2Xz4/B01+8cvNWBIr3O4qyGQbozc+zldE4in9Qr3JqSg9x4c8UmtzXuZPM3D2DjEThF&#10;Wr3OBsDcc8RFb2V7nLwvytamvc4WY6e3lxVZr3O9oIt48oTVq9zEO9vHmima8cK9zntv7pHGyBTc&#10;V7mIxFDuF+/hx0OxhXjjXuOlNi1bT/olbcp7hhcfnxUFg7ab0A17mcDAKklp6NVJ7mM7dfbbjiVi&#10;mu7njXueGF4GW/QVbRE9lYA/ny5UBXoI417khMv+dtaCvicnwJt93NST0VuSjaZr3HODJmMzj9C8&#10;ZHtvf7uNlBOyql2DFe4+0/SvMNSNzSKi+3ufy4n0nYadQpSsIr3FHB0ccIPm6u30LxvuSo06ltRP&#10;RXuP1H0kyxTgmtmklI1sCBzRYjjTimFq417k0dP8lqhg+XazeO7wGvLdwKf7kxXuf//T+f8A89Xq&#10;3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xud/Rz1er3OTWsBz1er3OHPV6vc5KQAeer1e5&#10;0O/PVsV7mS/N07Ne56456vTXue56t17nrjnq9Xud89Xq9zkhCm556vV7nanTnq9XucztOp56vV7n&#10;V9dttOer1e53cX56vV7nj21056vV7ngbnQ89Xq9zs6c9Xq9zvdoB7OerVe51e+o56t17nK97X56v&#10;V7nr+I056vV7nMuSNo8eer1e55So15qvV7nV2tp25uvV7niFABPPV6vc7Da3AuBz1er3OwLHfz1e&#10;r3OK2tZu9+br1e5yIv28ear1e57Tse/PV6vc8dSQOer1e51Yey3PV6vc7Huj289Xq9zmCR2789Xq&#10;9zqxt73fnq9XuctO/t56vV7nRFjtB5uvV7nNiDYX56vV7nDUH3Oar1e52dpOo56vV7nIbiO/2ew5&#10;qa9XucyFvcC9xzder3Okawtfnpr1e5zDFQVPjzc16vc5GT929gPby2qvV7nYkJGnLzWq9zmJgpvb&#10;mprde5yWYA682DWq9zKJxe/LV6vc95jA6cqTFer3MqS7dCTy1br3MrSnbsP73PVqvc5KWTsTb2Dn&#10;qfTXuZQe5C/Xz1WNe5zSeZWG03FubGFMivcnx4k6kPfl5p6vcdYcXMlj9rwN/wCPL6q3XuSGrRf3&#10;tOWJqsV7na1KP9q1uVBqs17khaun2so1vzczVwZr3O45I7/A89WjXuSJAskLRuoZT2BF+b21Tbtr&#10;3E1V5aw6e0tODDJ7UOn3coUcaqU9Fe4zVeCYoR5YKzqO27RuNlFVr3Gw4biEJ/RRuvtBFx9R5TTF&#10;er3OJmngNquNkt42PNEVvZXudrPFIbxsDxo9Ver3Mx3Eg8qJrcRXudl2Jv7OKZr0CvckxYjVRfoS&#10;Q0Y/dYXH3ctspvZXud/L4XVHzGRqdz4p25vbWor3MwOMUyh4JFqkH7t/e5sSmnMYr3JdNj9LvEdS&#10;GjkHcMLccDlN6Rwr3FBHWpIgZHBvxSFCqlMba9ybDXzR/wCSbTxHh93HtQii4txXuRazD8ExO71l&#10;Oqsf3090/wBHEmkGtAOJ2YivcTtRlKWFTJhNSHH+B9D9/GFt0rS7XuMFTHiOHaYnA6Dwa1wfrHGD&#10;hTyXAvZXuYkmhksUYEnw42TNPba9yUUsBccpNWivc4FVJuwBHHBWor3JEU1RTm8DMt/jp93HgarX&#10;uc3qoagj5ynjlt3O2x+8csSK1XuRmosPc3ppGp29jaj7+ewOyq17nL5bF4tQgmUa7k1/LmsRVhXu&#10;cY8XEbbZgUPsYW5vVXpr3HiDEkexRu/LzWwYr3HRa9wNDc8qFV7bXuTYcUdSC51ty01VMCa9xyjx&#10;dtv2uWCppwAjor3HCPFAdT9/HKspVe5LStifUm554VRY1CvckecsgFmufYeOgTSbu0pxr3GmrwfD&#10;MQffVUyMfaND9RHPECmIXtTXuNcuUKSM78LqpYD7G95eMlE0+FqH3V7ja2HZpom2xolUngyGx+48&#10;oUkVZLomvc4fz96OTysSienP+sDywUoU6kpVXuO9LjVPU/5CUEccDyk1uEqwFe47Q4k5vuN78WC6&#10;IpKpmdle5OhxNL7e3w4vRd14MgV7jnHWwSDU24Y/mgaqWIr3JUciFfdN+XF0Jikq2q9zkdvieKS+&#10;DWw3Ar3PRghrjQ/DjRcAxpOURjXuSnDTRlJlEqnusgBHGlLDmyBTQQFV7jNXZNyZiNP5vy7U1QPG&#10;FtoP1cZIjjSgak17jKMq4zh67sv4q637RSg208L9uW75aNtaKjPi9te431NZmaNdmYsHjrY1+2yA&#10;a/HTXlVOasTWtIOwxXuMq/5va6RipnwuY9he4U/QeKAtI2KNPFCkmvcfI8tYvEPNytjEVStr7XOx&#10;j9178U98tOyrqw2ivcdYM2dS8torVlLKUPYpdgfqHHF3aVfenGkuhs17ikouttPVAUGYYknj7FJ0&#10;Gn38YUltYwwrSrdKoivceY/80mYG8ybDYVLd/KO0j2kEcVRoSINXLCxsr3Jn+arIdVE74Bi9VROb&#10;FVZg6j6e3HU3jzWwk0lUXUbIr3McnT3qnhh3YHitPiSKt1QuUcj2a6X+vipN2t0ftEpNbCC4PEn2&#10;V7kGbM3U7AhbMOBzvZe6r5i2+oHlT+XdHiEHqpP3CTXuYYupeRK0/L45h0am2qyxbSP4ca/l9u9i&#10;hVNflpxBr3J8eGdGcdjsKZYQ/jFMQR8dSeaGVunFMe2lKUEbJr3HBelOQ6qnK4PiE0Y/dSSzr9/E&#10;C7Z5JxBpOVrJ2kdde4jsR9PeNVEtsJlpJ+5O1iht4aHS/ES0hH3A+yn0uqTxmvcSlV0Oz1QRCqp6&#10;GQX/AOKpA2vxAPjwtARMjCnPzBnxDCvcTOJZOx/DyBj2GzxL2MrRMLfWBxWNKsZp1FwnbXuJ1sAg&#10;ADQVGwnsG48LYL2VdN6Aa9zguCYkv+RZJB7bjiFdmZpeLoGvc6/lmKKN0kW4G+o7cRm2Ip4XANe5&#10;gaCqUgmJtBxGLVQxNPhYVjXuYdxXWRCp+I5UtacacC09Ne5xMsdiV9vKJRG009Ne50WjbVuU0mdt&#10;VgV7nIyLImydBKo8D3H0HmikitFIr3I3yUqtfDXuO+xu4/p44kxs2UmIr3OS1zK/lVSmNvYRx0EG&#10;q17k1ZI2G2/N6SdlXE17nW21ww+vnqcBr3OKvLChjSzxt3RtQfq8OVOFbOFe5xNBSzfpMPk8iX/i&#10;tz7p+g8b08aar3MclTUUTiOuiMTe0jQ/Qe3NjHbVgqNte5OheF9Q26/s42pAGynwQa9zrcyg2Og7&#10;crprcV7mXeGX48a0xxqor3MTX3X9nLahVia9zCwYtvU7W8Ld/v48YFUONe5xkjhqX/0sFX/4sXv9&#10;Y8eMhQONUgca9zA0VZS3eQefEOzp4D4juOPhc7a9JTtr3M8dZDILRtf4crp1U4FTXuZiQfs9uVCd&#10;NX2V7nG4DDlIwxps417nRIBt7eaCpr0Gvc5aEduOGrARXuY9gOvhyoNWr3I8kSuOXJimSJr3MgnB&#10;jFPVp50Q7A919u08uBNaivciyYVICZsKbzV77f3h8LePNkEUwcK9yNFWi5SbQg2tx1KsKuFV7jkk&#10;wc9+aKZFKQa9zMrAe6+vE2mKvXue23042RVTjXueWWaBTGLOh7o4up+rw46kzTMV7mA00MpD4efJ&#10;fxjY+7/wLfs48BXgIr3Mfzc1K/lVqFDfxGn1HlTjWpr3JvmrJ7yMLHjakEbKsmvczI282Y35sSmn&#10;69zLqRbvflSomqmvc9a3flFSqtk17niBrftz2oiqzXucSOxXjiXKuDXucyLix4zria3XuYzEreGp&#10;8eNkkiqTFe5xJYqYZFEkZOqN2+r2HihKsKbVjXuRWw87t2GOVPjFIdfqPjy803jXudCvaA+TWxmI&#10;+Fxpx0kKreqK9yYkwY6HcPDjXdzV0mvckpKLe8bHlSginq9ziZPe903A78aKa3Xue3RnUd+MlNVr&#10;3OjblBIrU17mInwPHpq1e52HVRzRxrde51cjtyiBWq9zoFk+xpf9e3FRMVU17mB4KOd90ybW/wAS&#10;afeOOjGvaQa9zDHRV6ktAVqB7AbN93L0wZTXudNVGP3ZlKEdww56K8Fivc509W0fv0z7D/qnjmmr&#10;6hXuS3akrDeugBb/ABxna31jseNkdNeKZr3OkoKdmtQ1TL/qyi35i/HhhxprSa9yScOxIH7HmDwK&#10;ajikAHjW9RG3YK9zzUeKRC8kLgf8R4nKAa8l4L2V7nJd40Mbbh8OIVpinlLCa9zkIaqS6xxOW/4i&#10;eNQTVdYivcmQYDjVUR5VHKR4nabffxudNM94k17jrFknN0pBjomX2btOb1HhVw4DiMa9x2i6cZul&#10;JDRxrf8AxMPy5qSrbtq6Zc6q9xyi6VY41vmKqKM+wXPGi2rhTAWpRgV7jsnR5g48yvB3dgFPLd2s&#10;06oLTsr3HeHo9l9btUzzP7dug44lsDbTikHjXuOdP01ybAwtTFz7WZiee0hGJNbS0TXuP1NlfLFA&#10;1kw1SfBthPHJSKUJaTtM17jtTwxwACjw6Q20G2IgcdDlW7lJ2TNe5NZ8eQq8VDJ9BIGnK65pXBHC&#10;vcht/XF5WMeHxLcaCSZeb1xVIUDXuR2p89Idohoo/aWcN+3jRcq8q6q9zH5edL7v5jhw8fK2rryv&#10;eVWV17n/1Pn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7ndza3PV6vc656vV7nu&#10;er1e57nq9Xue56vV7nMG+jduer1e5xNgdOer1e5yubc9NOzXue8L89Xq9zu/PVua9z1+emvTXucu&#10;brde565HPV6vc73G9+er1e5y94ncOer1e52x8GHPV6vc8pUDnq9Xuct4vz1er3OJ11Tvz1er3Ogx&#10;It489Xq9zmA3ieer1e52Tz1er3OrnwPPV6vc5Lbx156vV7nY7689Xq9zxN9PZz1er3PAkePPV6vc&#10;5XubeB56vV7nYa57c9Xq9zkTbX2c9Xq9zrcDfxHPV6vc7uOer1e5xJYdwLc9Xq9zxa+h0+jnq9Xu&#10;d3s/PV6vc5c9Xq9zvm69Xue56vV7nW8D3Tz1er3O77dear1e57W/PV6vc6tz1er3MgYmwtzder3P&#10;EeI115qvV7nYsNGGvPV6vc5tY6tz1er3OG4BtNOer1e52Tpoeer1e53Zns17Hm69Xucx21PN6or1&#10;e5zDe9cnm9tar3OYcqbk68vNer3Mnm394683Ner3PCXuA1vjzU1YGK9zOs+g3Nf6ubmvEzXuZFc/&#10;ugc9Va9zKHDN7unPTNWFe5zDgHvYfDnp6KUV7nYkH7rE/Tz1br3ObzyAAA3tyorVe5kiqJY3Vz9k&#10;i1uXrde5ngr3T3j25fVVDXuPEWKKSA/bjgVVq9x0Spgl0Y2PL00qvc7Z0ZgRqALc9Tle5lV4mIWO&#10;+lyeWiqzXueeOOUneuntI5urV7jXUZdwiqBbytjd7rpxopmmdNe4zyZVkjN45zb2W5rQK9Br3MH8&#10;irAe4I9vG+7rde544HVlQjDxvu57TFNHGvckjLtYFXzJA27wA56DW4Ne44U+WHVv0sjD4DQ8d2VY&#10;Ir3FAuXsNlg8ushEx9rHX7+Xq2ia9xhqclPG3m4HUeWf+K5Dp9APKFIFV017jNPLjmEN/v1pmC3t&#10;vXVfy57URVSmvcn02J0tWQYXB+B78uFU1EV7jgsgYXvoebma9gcBXuZPPlA8sm6/4W1B+rlppKGR&#10;wwr3GupwjB6wXki8lvbHp/ZyikA7NtPgFIg417jHJgGIQ3NDOs6DsDoeJO7NX1xXuNTzyU77ayJo&#10;j/rDT6uUPlToWK9yQssUx/Rtu9nKSU1fA17nMKBqdL88VzW9Ne5066EcoFVU17naNJDYqxU/A8cC&#10;4rUTXuZTVzOAJ1WVf9ca/fx3VNbFe5h+Xw5mDBWgP+qbjlap6V7no6SrW8lJMs49l7N+fLVuYr3M&#10;ZxCaIkVSstvaOWBitGvccocQhkT3WAvz01Qpr3J0da1rK1+bmtCa9yXFXSAEKdebmndte5NXFH2i&#10;5KnjwXFalMYivcnQY44axNxy2qaa0kV7jrDikbLdjcHlpFNaiDBEivclipgNmVrfRz007pANe5zk&#10;aOoUCW0o9jC/LjGmVJ0/btr3GKoyzgtZ73lGJ7/ajNv7OUUBTRUodde41zZYxSkJbCqu4vosn9PG&#10;ijVSlLihtFe5ElnzHQt/ptKzAfvR6gj26ca0FNPh8Kr3OcWPQXCSOY39hFjr9PPYintvGvce6bFS&#10;SGR7/QeOpWU17SDXuO64y31/RzfemqKbr3HGLF0sPz4+l87KbU1Ir3HNcQhdRYi54pDkUn7nTXuS&#10;o5Y2IvzffGthHRXuTEkULo3a/HCsGm1Mg4EV7nJJyLshsb8sVCIqv5cRXuRqmgwuvVxiFNFLu11U&#10;X+/ldXXSbuljYfbXuJKpyBhV/OwuaWifuLNdeV7wjYa8lS0mCK9yNDH1DwRj/LapayMdgTYkcd75&#10;XHGlAhde5xlzZCk4XOmDK1+7vF3/AOCHNF1Ne7hJ4xXuYosN6a405kwqskw2S9/da6/cebD8bK0p&#10;C0/bj8a9yV/VjNdO/mYJicNag7BiVNvv4+Lg8a8HVJ+5Pzr3JS5tzplhVfGaOZFP763ZfvHFCbjp&#10;p0FKsdk17ghZe66yogiSqvc6qW1+ix5fWlXGrm3ScAa9xfNnrKGZozDmDDqWqBH70S7vpuNeJ1aS&#10;cDSVVmeBjrr3IzdN+huZVIpqeTD5bWDU8xAv7bNflkqW3ilRNN/l3E8a9xol9PWMwXOSsy6d1jqF&#10;tf4bgf2cVov3kH8aZOpO0V7mA5M9QOXxY0cOIKP+KJQWI+i/F6c2bX94xpMmCa9xt/zn5hy9NbNG&#10;G1lCF0YvGwAPsv24uQ+wo7IJq6AASK9xd4P1twXEAKcVay3AtHLY/eDx5ds2rxD3GrhIiIr3FBHW&#10;ZIxg763DaKZj7IVDH4iw4hVZ6dhNNhoRXuN7dOekWL1Hnfywwljr5MrL+V7DiX8usbFTVSgjaa9x&#10;rm6C5GnYjDMSrKS7XVW2yBb+3tzQ79PQRWwyoziK9xOYj6e8cQn+RYxT1YIIAkTyzp28SONpeUE7&#10;KqELbTq9or3EpW9EOpVJF5sWHw1ikXbypVP8eU75opGsU1JG0V7iBxHKGO4ZJtxvA6mADuTESNPY&#10;Rx4dwv7T7a33o2TXuJWSkwGJgsytHf8AxIRb7+XNqhexQpUm46K9zAMGwudiYpw277O0j8+MnLeO&#10;Bp/8wQJNe53/AFVRjaORr+3iJzL1RIEVc3Mia9zBJgVVIoRnWZe1nGo+g8TfkilMmvfmJTXuRZss&#10;7LGFjE307hyyGPDsNeS+Dtr3Ij4PjUVmsJF9q/t5VVqafS+BXuYBT18TWliIPEptlUo70K417nBo&#10;ah9Gi2/SO/Gi0QKtqTGNe5lhq6pYBTlTLFc/o3Fx9ROo42oEdNeKkmvc4+RhEo/fopPDaCy/WON6&#10;eiapPRXudigrjdqaaKoUf4W1+48eS0pVOd4Qca9zERUxHbJCy/VypYIq6XUmvc689LfpdwI73HEa&#10;mY6qc1p6a9zyyxHseaKcIqwPRXuZt0T+8LE+OvERRVwZr3OopGhcvA2wn48fSkirETXucHioZyWn&#10;QxSf8WR9vrXjowprRXudrh+JAD5NkqlPgps31g8cn1pvUU9de5HmeanbZVxNEw7hhzekGrhQjor3&#10;OXno3Y/eONFEbK2FTxr3My7Stww42lBBxq2yvc8CQPhzQEV7VXueCKRpxOSZrwFe5wZdSFHbhgKv&#10;Fe5xUFGDxkhh4jjuqqRXuSnlpawhMSjBP+NdG/t5vVTKk17mL+RSStuwuoSceCt7jfce/NpMmmAa&#10;9zDUUuK0RVayB0B9q9/rHFfdheyth6vc4rKbaLbjJaIp0Og17nPcjfbPGNOnZToUDXudKsbLe4+v&#10;lTNXwr3Ji1sqReS9pov8L6i3wPhxhK52iqQDXuY/lcJmt5ErUjHwcbk+rxHFE9FNxGyvc5ph2Lp7&#10;0SrUp3DRsP4c2PFTfeRXuYWqXRisqtGw77gRz2kCnUuA17mQVK273+PGSk05Ir3PRzKRZz48ZUk1&#10;oHVXuc/OiOgYW43XgYr3OmnQXu4HxJ56Kdmvc8J08GB5XSVU1Ne5yEilu/LhJTVtle50zxOLPr7C&#10;eXrYM17nH5prbCRKv+FhflgSPuptSeuvcwWwmTVN1O477NV+7jyVCmSBwr3JEVNI5C0dRHL4gE2P&#10;58MQkHjVgSDtr3JDUWJQn9NCwJ10Fx944wtsVoPJG017mL/SW7xNceFuJu7FXDiVca9zyLPICRE5&#10;9vunjKkxW9aRXuZlpKx/sQO30KeViatrBr3MsWF4rMSIqWQ/8CeUOFNKcCeNe5KXL+YHNhRS/SVP&#10;HIitd4k8a9yZHlbM0o3Cie3a504mkzVi8mvckf1JzSRtSlYm97nTisY8KoHwrZXuZR0/zKzFRCI3&#10;/wARYD8+NnWD9pNb1ma9yauS8zxELJLC4A1D2P5+PL6Vk7K2IVwr3JdPkJZf0uJtD737sHf6fhxR&#10;4hTSkFJwFe44P0ywRrGjxIxt7HQkffy2jgTT/dK6a9ztelSSsV/mMTaeKn8uaUlQ2RSJbi08K9yR&#10;T9KY43F8UZQdPcBH8eNlKyJMVfvFLGIPyr3FZR9N8EpWSSoxaZ7dxa+nNaVDaa2GnNPAeVe4t6PC&#10;Mj0NhHPUVDDX/eb8r8a09Jq4tioeM17jnJiWSoo/Lp6etkN+wiAH8Oe0JFKk2jYgkE17nMZky5En&#10;u4LWye3UKD9VubkCjLSlAwTXuNkucaUP/oeXqllXwkc/sHL6hVUhKNgr3IX9dq8X+Wy17w8WLHlC&#10;unCZ4V7kKTO2bHNqfAh/yAeNazVAY4V7kSfO3UZyFTDFUdrCPUfXxuSa0XSNgr3Gtsf6ngHbh7KT&#10;c/Y783TYdV0V7kZsc6rbAPl2UfCMD9nN1srUa9yCuKdU5SVtNbwtpblQIrxWqvc7km6qOg896kDt&#10;9s2/jzRiva1V7jeMO6iVHvKlQ+72u39PN1WVGvcwvl/P8xuYJTbxLn+nlCNNUx417kRssZ3aO7QM&#10;CPa/PKma3BNe5j/qrm3/AC3keP8Ai8eexrWg9Br3P//V+f8A89Xq3+Oe56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue5&#10;6vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuerde532PPV6vc&#10;5Xvz1WFe561uaq1e5yHa/N1uvc935ut17nuarVe53c+3m63Xud307689Xq9zq+t+er1e52Dz1er3&#10;OSXsbc9Xq9z21uer1e53fX6Bz1er3Pbhb3uer1e51c9+3PV6vc7DgDXnq9Xucgbi456vV7nYN+er&#10;1e5438Oer1e52DY356vV7ne4+3nq9XucgdCTz1er3OHx56vV7nIEePPV6vc73XNgPv56vV7nZ90d&#10;uer1e5xvprrz1er3Oam4ueer1e54HW3t56vV7nL4c9Xq9zrcL7eer1e5y7ix56vV7nYNuer1e51c&#10;ctXq9zu1teVIr1e52CoBtz1er3PFh4C3KkV6vc6DEn3tR4ctXq9zxPh25uvV7nJbAXPK16vc6vru&#10;HLV6vc5bgws3K16vc5i/jy1er3OO67e9z1er3Mm9Re+vNTXq9zluC9x3F+UivV7nXmaa6/Ry4MV6&#10;vczLIoF+PTWq9zmJQbEXJ+HPCt17mVZranty1bmvc5mVRqOerU17nZcKQV8earc17nMNfQXtzdam&#10;vc6UmxA8eer017mbf7oXx5utzXuTI6mRDcgsObBrVe5zWuYduWBp6a9yWmJsLWvccuVVvbXuOEWK&#10;BySwtf483NWr3HGHEoDIFfx7ePLTNer3HEzRuLroDzVar3OBSMnXW/NzXq9zkqqSIlP9HNV6vcyK&#10;6NGI+7A35avV7krz4yy7u4XX6eVr0zXuczWwqL3seWrde5kFSjC5N+aNamvcyJIZFKA3XxB1B+rm&#10;q9XuJvEsq4RW/plDQy/4o9Py5pQmmyma9xMPgmOYcpaikWrQH7PZh9XGsRVCnTXuRY8aVJvJrVMT&#10;jurC3LhdNkTXuOonWVd6EWPHgappr3OcbkdtLcvNaIr3JPzAZPLlAkB/dcXHNHGmFJ6MK9xnqcFw&#10;qqIZEaBvah0+7jJbBpSNle41vgeLU/v07LUr4AGzfceMlqK2Fxtr3GqWpkp3MdXG0Tewg8YKYqwV&#10;Ne5IjmiZfdN+UinQa9zMoB+zblyK1XueMZv7p+rnk4VWvcxBdbsOOzWq9zKk08fYhlPgRf8Ajysz&#10;Xq9zDLDTObyxbSNSUNjzYxrURXucYKWSSoWOhluW7A9x7L8d01rZXuTC2J4VOJMVpHMY7mxAPsN+&#10;NwRVpmvc8mKQuSQTa5t/Rxw1oYV7kqOo3i9/u5qvRXuSFqWXVTa/N6q1jXuZ46uUC+63PBUVXTNe&#10;5PixJ0tuYnjoXVwnTXuT0x1l17csDVzjXuOEeMQT6Mbc3NejVXuOKVMLLuSQi3LzSdaBsr3MNTR0&#10;dWv+mRRy30uRr9/NVYt6RXuJ6fLOGn3qR5KZv9U6fdyhTSRThQa9yAcJzFSe9SSpUL7DoeNaKUJu&#10;J217mA4pVUn+90EkRHc2uPvHGSCDSjvEqr3JdLjlJNpDL7x9ulub1RTmqa9x+jxCVbHd2+PHUqrx&#10;SDsr3HNMadO55cKr2ivccIsaRu/N6quRAwr3HOLFIXA3Hl5qoxFe5PjqUkG0G45cimgIr3O9120P&#10;Hk0wUzjXuZTOGTy5PfU9wwBH588o6sKc0YV7iercq5dr1bzaRVZtQyHbb7uNERVVIPTXuJyTJ9RQ&#10;NvwHEHjP+CQEr+XNRTg1Jr3M0OYc94F7tVA0yg67PeVh9B5STWiUKEKwr3O5M1ZHx1tuO4dHFM3d&#10;gvlt9/K6ppnuwr7TXuc/6r5Xq9rZdxSWkc6bXO8f3cdSavoWK9yYmCdQcLN6UxYlEOxiezEfQfHm&#10;tlOIcKUyqvckQ9S8XwOUQYtHU0bKbe+Dt+/tzfeEbafDiXca9wVsA63uFA88SWsPta8uFhXRT/do&#10;Xsr3Bbo+sFFitOIMVCvEwsQwDg/SDywWNtFy2ADIFe5Bq8B6O5t0xLDYFcj7cQ8p/vW3NpUpOw0m&#10;Ux5ivcTlZ0AyXVWmynjNZhz20Uv5qn79QOKjeOJ401ocRsxr3GKXo71jwYGpwLFKXFEX91yY307f&#10;TwzRfn+IVRLh2KTXuM9RmjqZlhyuZsv1UYUe9Iil1+kFe44oF4k4nClBUgnAY17k2g63ZfnKxzS+&#10;TINCHBU3+g8UfmUqFPNgKJr3BDw/qRSSsJEmFj2IOnKhSFdFeSwVzXuLyg6g+6FSoufZ3HErrSF8&#10;KTKt09de441GO4RikYNXT084PcPGp++44m/KpTiMKTmzAxE17ibm6f8ASXFpXkqcGiVpO5hcxn6g&#10;NBx0oUNhqq7UGvcR+L+nrp1V/psFrKygkP2ffDqPgQR25fv3UbFA9VJ1MlOCa9xE1XpyzAJD/I8a&#10;pp4x4Toytf6tOLf5g4kQUzWi0pPCvcT9Z0N6o4ejGCGkrbdvLmAP5jnm8wB+5JFNJSZxBr3EVV5N&#10;z5hrXxHAayML9orEzL8bMoseLvzzKurzra4RgoivcSMtZBTSla6KWNvY8bKbe3UculxpXGmYFe5n&#10;FThmhVwD4bu3Hfy7axtFPBGvjXuTVo4p7vDNGD/rC31cdVbhQhNaKiMK9zjNgjSAFFicfAj6+/Ev&#10;5MAY0+AY217mH+RbbyikYEGwKi/8OJkWwnjTCia9zsR7BZ0cH/WQjTigWyUHbXoKa9zGrUwbZMqN&#10;u01H8eOm0QvbjWiIr3M60mEyk+ZTxsT2AFuNfy5uNketOpJ2A17kV8Oy5IfKel2N37kcSKy9vTxo&#10;wStaBXuR2wHL5BE0TqPDa3KjLEq2Gtd6pYw217mJ8s4LKpAdgNO54Xu5bJwIq3eOjAivcwSZLw3a&#10;DT1Minxt/ZxpGVqPEVtK1jhXuS1y/NTIVSv8zdpeRN3Gf5a6DjTGpator3OP9XqaIXqTG/8AxEEc&#10;WfkABjT5bkYYV7nNsq4S2qBSD7H55OWFWM0m0L6Zr3MqZJoZVLq5W/sYcTry4jZWlOqGEV7nFMi4&#10;e4sJpBbxGp5v+XKOylAuFjYB7a9zBJkKnjHvVEov2O0G/wBPGVZeeBFXLyuOFe5E/qSCCYp3bb3J&#10;Q8q5ly0gEEU6p0pIFe5HkyTJpap+sqeNCyc6q8XSK9zE2TqmNg/zakDsNpB5v8m5MQKbDilHCK9x&#10;2hwfHI4xCK+Nl8Fk1H0a8UtsONcKaxB2CvckQ4NBUaV6wbzcbkcAD424vCMZNJF6icB7K9ycmR6K&#10;QL5M0chcdtw0Px4p/LBzbTg1g417mZenELAiaC59ofjRsUHDGnwog/rXuSIum9K0VzTyWXT3W4lX&#10;l2o4VbvFnYMK9zKOmNASBJAwHjdv4cYXl0DA41XvF8BXuZV6Y0MJLJFLGvYkE3H0csLAjbTPemcR&#10;XuTxkpYoijbnW9rSLu14YotAnhW9te5hXJWB9qiEBgdQAeJ1WAUJ2UwSoDA17nbZFwMHzJFsPA2P&#10;GzYhQ214lSR93ur3OhkvL6sYgEJ9pBAt48qcq6zTqlE7DXuOEOTspwlJ0RJNt7q6+7zf8sA41YqV&#10;wNe5w/qbl0zF90IU9gBYDio5ZIkfGK2Vrjb8q9yb/UTLMg3LUU6H4uBf4cSqy4jZ7jTSlrwx+Fe5&#10;0cjZc37nnp9g72e5tzZy8kca0tSwMD8K9yV/UrKVgsUlN73Ylx/DiVvLiTiaba1qP3A17kh8nYBK&#10;qmGekumgW66/Hij8kmYj2GlzaVkkTXuT4sg5blTcj0m7S/6RdfaO+nEy7EjZTS7d1Sto669ySmTq&#10;WmJWlqqMqDbb56j+J4rS3pwgU6ELAxivckplCbVKeooXB1sZ0P3EHj0JO0UrDZONe5KjyjXWO00K&#10;nxHnLr+fGVIb6Ku60TsivccRlbFWUfKSUKkDxlUX4nOgcKZTbqFe5Pjypieyz1dEh9izLfiUlHQK&#10;eNoVDhXuYJcqY7GSqYhRBR7ZRzwcQBsFeTZniAa9zAcqZiZCqVlFIp7nz10HwF+e75NOJZI/hr3O&#10;xlHMCnalZSNpYAzqP4njJdA2VbuSMQmK9zG2S8wykxVVTRqO4ImU3H034wXJp5KVDhXuYB09x1zc&#10;VNGFH/Hy68YU9WyFA7K9zKvTPMEgMiVlCCPZML8b7yaWnUBsr3O36ZZnhXSqpyo9kq/tPblNU0yC&#10;ofwmvcxw9NM0VLlY6mEgfvCVdPp15vVVVBcyRXuSn6cZysFSrhte2sqff342VUqx4V7kE9Ns6G4+&#10;ZhbwBEyf081trxClYRXucI+l2fla0NUg9lp0/p5cimFlTYiDXuc06XZ7Ulmq1dj2tMo/bxspmmmn&#10;FL2iK9zE/SnPzkeZV6t7Kgc9op1ThHAmvcjydKOoS321twva1QP6eaSmk4cV0GvcxS9JupBG/wCZ&#10;cj4VAv8AT35RSYqxeUeBr3I/+ajqUiM/zEra+E4/p5YJmn06iJg17kOfpb1Heyu1Qx73Sbt9NjzR&#10;EU0VLHA17mCXpV1FFgZqndbt5h/p56kKrlaP4Sa9zgvSnqXfWeotbS8v9vNQTswpY0su8CK9zBL0&#10;n6nnu05B/e839l+Nwa8tSkcCa9yPP0s6kRFbyVOvsf8At5aMKTh0rGwivciP026ib/eequPEOeOY&#10;AU53nSfdXuQ36Z9RG3O7VO0X1udPz5Wmy6Ngr3In+bnPrHylepv4A3156vLe0YY/GvcxHpt1B8wJ&#10;ao/Pmqr346D7K9z/1vn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e53c89W5r3OuerVe57nq9Xud356rTXud356vTXudXPP&#10;Vqa9z1zz1bmvc53A789Xpr3O7/Vz1XBr3O+bq1e52Dcbbc9Xq9zrnq9Xudkk9+er1e53ew7c9Xq9&#10;zjbnq9XuchuGnbnq9XucfC3PV6vc5XsNOerVe50Ce456t17nMEA3HPV6vc5C9u3PV6vc9uHiOWr1&#10;e564Jtyter3PX9vPV6vc7DEdxz1er3PXAGvPV6vc47xz1er3OWl+er1e5kuAlh356vV7nrjt/Dnq&#10;9XudjQbl56vV7nQfTXvz1er3Ornvfnq9Xuc9w7c9Xq9zxItqdeer1e55WJ056vV7nmbWw56vV7nf&#10;Zfbzder3PBrD2c1Xq9zmSCPjyter3PA6bbctXq9zvQna2nx56vV7nC625uvV7mRSB48oa9XueZr9&#10;uWr1e51qNT27c1Xq9zsMTp35avV7nID2c1Xq9zxv2OnN16vc5q5U7h9HLCvV7mRZCp1F+amvV7mQ&#10;OLX7/Djs1qvc95gDaDmpr1e5JjZttzy1er3Oy2vu+HPV6vcyAllswtbx56vV7nIORYXPPV6vc63D&#10;nq9Xue8wG5bx56rzFe5yErHVe3bm69Ne5IWrdFup1HLAxW9Ve45R4m4XU9+/Laq2DNe5lOJS90Yg&#10;DTmtVWNe5kTGWVwsnj4+zngqavXucf5o5b9GxFuamvV7mKfE5JTqxJB56a1Fe5H+fkYE315bVVq9&#10;yXBiLREEE2PNBVUivccYsZC6M3fl9Qq1e4+R4mkke0H6+WBrURXuckliIJAvfx5sma9Fe5wqaSkq&#10;47VkYlQ/4hr9R78rtrRE17iTqstQJJ5uFSmDXRWNxxvR0VQiNle43THGMMP+mxF18GTXl8RTJFe5&#10;IpMTpZrjd7x8D4ccmtRhhXuOiEaC/PTWgnpr3Oe4xk2Nr+zm6bIr3M8Ugdds36Rf9YX05YGtRhhX&#10;uRJsCwWoGkZiP+JD+zlFAE4U4Aa9xrbAKuB7UbCZR2BNjxgpreqK9yHKKWlk21iSxN4jbp9/NBBi&#10;nNte5KgpaeqG+mfzAfC+vL6a1XuSYsHHme8T8By+mKbmvceqbAqMkM4uba35urqGrZXuPAoXp1Bw&#10;ho4JO/vR3v8AC/hz0VbuiMTXuRa+sx9Yv9OhZ4/FozuH/IJ47ClYVQKANe4iZ0p61jLEEb/V+w33&#10;cSFPCrmK9xtNLHC5Y74QdACLi/08qRprcV7nJBWaWs6+LA3+u3G4rVe5187GhCsdebrc17kyOpBs&#10;Qb35utTNe5yE1gBfx5bVWq9yQJCe3bnprQM17mdal0OjHlwqtGTXuTExSdOx5fVVxXuOEGNkC0gv&#10;7ebBmqKTXuTo8Tp3YDty+qtARXuTUq4nuN1/gdRzYxpgsp2jbXuRarDMJrtaimRvivun7xzYTVQg&#10;pr3GWTLcdi1BUvDbsr6r9F+UKOindcCvcitTZjpIy80KzoPGNtfptxnuyKsF17mGHGolby6m8Tex&#10;gRxtQIFPpr3HWKvR1vHIG+vlQYp4Cvcc4cRnRLAmx5bvMa2euvccocakQBb8vrr0Cvcnx40Do3Hd&#10;U1qdNe44RYnCQLnl9U1bbXuSxMjE2PNVuvczJNt1Q2tx2ZqpQFjGvch1VLRVqFK2GOUH2qL88TNJ&#10;g3o2V7iZqck4FIN1K0tM41BRiR9x5rRFMqUobK9zDFh+bcKAGHVQqEHYMdrcb0mnQsAY17k+HqFj&#10;VAflsy0XmoNPfXevG4I21XQgjHCa9ybJJ0yzCnmPS/KSuNxkp3Km/wDxHmwU1ZDMfafbXucEydVR&#10;L5uWsZRlOqxzizfWeXKQrjT4Ck17mOeqzvltBNilE08X/F1Odw+4a8rBFV7+DpOJr3HvCeqrxypG&#10;8xgYWADXU/nxvUUmlI07K9wXML6tVwAXzVkA7Ef0jm9dOaAo4xXuCXhnVenmQeeTp3W9x8e/LJIN&#10;MusoWNmPVXuOVZW9O8zRMMUw6kqt/fdEAf8AkLjs9FFBtNOIkV7iDruhfSjFVM2Empw2Q9vl5yyj&#10;47WuObM8cKultxvEYivcSNT0Ezxh6NJlTMUdTGPsx1KFX+jcNOeU6odNUVcuI2pNe4lMUw7rRlQF&#10;sYweSeEDV6UiXT22Uk8c740+LhK9sivcaaLrAlKwp6sywSdisqMtvgbjjouFDjRiVojA17gi4X1S&#10;gljW0ySfANxwXFOBIViK9xa0XURLWsD4A34+m5x+VNklNe4pabPdFaykgnmlPzjSeAraDXuKrDM3&#10;wyJ5YqSPZZtOW7xKjScspJmK9x3fE6OtjMdfFDUKRa0kam49nKqbSrGkxttZmvcTFVkfpli5L1eB&#10;UzbvFQVt9Fjy6BBwOytflCoxMV7iKxToD0yrZjJRvVYeX7eXLvUf8C3HEuOoGBmkX5dYr3EhX+mq&#10;MRXwbMR3j92ph0I8LFTx0XzzfRXilaTXuJGs6A9UaBWqKCelr1BNljm2N9z6fnxb/NV7CKookbRX&#10;uImsy11RwUGDEsJrfc1IVRKo+tb6ct/MmwcfcK2VpTx+de4knzBV0kuzEoRGW0KT0xU/eQOKjfoX&#10;Tkd5iDXuSP55hk6KstJCxGn6OQqfq44boESK2EcRXudxy4OQC0VR49mDbf6eULpWNtP9yTiK9zJ8&#10;7hcLDyqySC2h86C41+I5o3GnZFaLZGw17kmCmgqRvhrKSVif3iY/+Vub77DZ76uUqA6a9zP/AFdq&#10;pLiWnDA6h6edT+V+b/MJSKoG1L2SPWvcb5MLnpG3hKuG2hO0OPu4ybiMJp5I0CMTXuNxlZFCmtZT&#10;4eZAdPy7cZLhPGrlXSa9yRHFMz/oqqjYnuGuL35fvynCqApFe5MipMbIHlQ0sm3wWXU/RrzSnyac&#10;WlJxA99e5wdcUp2858Kaw1ISU3+NuV/MEcaoUo2ke+vcjCsjBMs9BXIP9V72+q1+UVcFXGnCtAEQ&#10;a9zBHi2Dl2MtXWwL42UfdY8qbgRBq50KETXudLjGGTe7HjLqL29+Ht9w4yq4SNlWU2mMK9x2iZKg&#10;/ocap2YdvMjIv93Gk3ZGwVXugkV7jhFhuNSoUhqsNnB73Njf6zz35oDgRVzbg17mf+rGaHQhMPoJ&#10;R3O2ZQfpGvK/mhTHcaThXuQjgWNRH9Jl8SgjTypD3+kHjybyNlPm3O2K9zqeir6GxrMArYkce6VZ&#10;iOX/ADkGZpIq3nGD7K9zAtdBTMXahxKADTQMfrvx0ZiBxFN4IIGyvcwNj+DtIAZ6+FT33Ke/19uW&#10;XezxFKik9Ne5yjzDg+qpjVSg9kg8fpty352eNOBFe5LGPI6WizKwItoQD92nNG8PTXizNe5JpcYx&#10;MBjT5hhYE2syLr8TpxOb0ikxZKDhXuOtPjebZB+ixSlkW/iqa8dN5hsq6W+Pyr3JkWL5z371mo5R&#10;2BKpxr89hVgidgFe48f1lz2ZNzUuHTDTXalz9x4x+aBM41sMRtFe5BnzVm8b2fC6Yra2kanXjpuk&#10;qFPKaCziK9yCub8ZQhpMCp2bxHlafTxkXQHTW+5EfbPnXuYhn9YSwqcvwDb3YQnmvzgPTXklDYiK&#10;9zi3UDLslpKnL0BtoNqst/u5Q3IPTTwQhWOn1r3OjnjIJsr5fiBI773uPr4ybjopL3SAZr3OUWZO&#10;mLEmbB27eE7d/u4l79QxmlISk4iZr3OZxvpU4sMKkUnuROf6OaD540yGeuvcypUdI5EBekqUsf3K&#10;j+zjanVcDT/dg4E17kvyOlEoby2roxe4u4Nvo4wHFcTTvcp6TXuRWoOnkrMUxOtVT4ELp+fKqWY2&#10;1cpBG0+yvc8cu5DYKUxypjv3vHc/fxjUaaShSR4lYV7mT+qmSy5aDME5FtN6f0ccCumnAnr91e5j&#10;XI+ATsSczhPZ+jOvKlYplXeDZFe5KHTqnIKw5oiOmm4NrzUTWyHI2D217mIdOMWe3y+P0zke1yB9&#10;x5UpNWSFJxMV7nL/ADeZrttXF6Vh7VmFvuvfm4IpwFZOFe503T7qMGApaunlA8VmUafWeU1aaRqc&#10;cbOwmvc4vkPqoG8xWjI8LTqSfz5anwskbD7DXuYlyn1dUFY6Z2X/AFZBr+evKAzVVOlNe5GfAOq+&#10;6woZiy97n9t+bIitF8CvchS0fU6nFpMOqRbsQrEflywE1pFwThXuQPmeoEB9+kqgV7+63KwQac74&#10;p6TXuR3zLnGI3aCpFvHa356cvqAp0OE417nB865oissgnUD4NxkqNaLxHVXuY/6/Y/vv5ki/Tccu&#10;MKbDwOwivc5L1IxuJifmJL+Op55SquH4r3JC9UMcj91ql7eBuebmRTvfauNe5kXqljjXMVQ4H/Ej&#10;yhMVvvTsr3Mo6rY9G10qnv8ASeVBNeLhr3Mi9VcfdgXqWJ9m48trrRc8q9zP/nWx+4AqG/5CPNaq&#10;sXq9zIvVbMRGs5+/mtVVLhIia9zv/Ovj4svmsR8TzRVWtc17nm6s5gLECY2PfXntcba1rr3Mo6tY&#10;6R70raD281rFb117mMdWMc2kGVr/AE89rFb7w17n/9f5/wDz1erf457nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nIEXvz1er3OY97XnqsDFe52Rpz1bmvc4hubqwNe5yVvhzVbr&#10;3OjzZr1e54E25qvV7nd7WHjz1er3OZPu6+PN1uvc9cbb2+HPV6vc43vYc9Xq9zx7256vV7nIWVue&#10;r1e54sWPfnq9Xud7iPq56vV7nIa689Xq9zi9xqOer1e53cLoTz1er3Orp356vV7nHdrfnq9XuZQD&#10;3PPV6vc4h/A89Xq9zsEqT7Oer1e5yGo56vV7nV9bc9Xq9zJ7oHvDUc9Xq9zs2Bvbnq9Xue0JsBz1&#10;er3OtGPu6c9Xq9zsWIs3hz1er3OIJAI56vV7nIEAXOvPV6vc94Fuer1e53YnQHmq9XudE20J5cV6&#10;vc727hccrNer3O1a4vz1er3OVz28Oer1e54ew9uer1e5yXsb89Xq9zwPgOer1e50DfU89Xq9zlHa&#10;9zy4r1e5kNzqOVNer3O0NrgeHNxXq9ztbX9t+bTWq9ySpUG5J08OOTXq9zkJAW3DS/N16vc5g7hq&#10;Tz1er3Mm7TQc1Xq9zgDfvzc16vc5Kx3XGp56vV7nQNhp+XPV6vc5XVTtH083Xq9zL5h+1p93K1cV&#10;7nIyAGwGh5unjXudeYbbrDm6b1V7ndyoJJtzVb1V7nPzEAv4+3nq9qr3OCtrca89VSqa9zJcjTvz&#10;1aBr3OfmlNbA356r6q9zOlURbcdT25eadr3HCGtkVrk7fr5bVWq9x0XFCto2uQPjz2qt17kyOsp5&#10;dLfWeXrVe5LMiMPLU3HNzVSK9xpq8Kw+sQ+fEAb6Muh5rTVQK9xk/kddTktQVIcD91/6eNxTRBFe&#10;5hFdXUpKV9Owt+8NRy01ojCK9yVBilK4KI9tfHTmwoGtBMCvcc46hGF1IIPHJrYwr3M5f97njjW6&#10;9zOkm+L9L7w9hF+ercV7jVNgFHMfMpt0LnW8f9HPBINNHCvc7XC8xUyiSkHzaDuDo33c1BFa1ivc&#10;5R5ghik8nEY3pXHg62HKTT0xXuTv5zCwDowbxFjzeqvCvc4DMRiIKaj8ubBr2omvczPX4XiS7ayB&#10;WPttY/URx8kHbTcAV7kGTA6KWwoqp4gddrkMv568aKQo1Uq0417jHW4JidIxJjEgP78J1+m3Gymq&#10;pfSowcK9xr3lhtcg28HWzcbIpTpr3MQpUZgEvGzeN9OaitRXudCGuUF6e0w8QD+zjZFar3PJW7W2&#10;zAofjzxrwwr3Ja1SNYAjjeNXma9zJ5oXub81Neivc5CXx45NVr3OXnH28uMK9Fe5lWokP2TbntVW&#10;ivckR4jUI1wx5cLqowr3HCLG2/3Tlgo1Uidle45Q4tC3vG6n4acf1VQpFe5JM9NVWWdUkB/xActg&#10;aTFB6a9yBLl7DZyZKe9ObaFDp93KFIpxIMTXuN7YPjNKhakmSa37p0P1coWuNbDkba9yDJiFfQC2&#10;IU0kd/G1x944mIp8OCvckwYvDUD9HIp+vXm8BTs17k9Kt7BgT9/Kaq0DjXuOEeKTICSb/Xx4KpzU&#10;K9yfFjUgNueCiK9qBr3J6Y0ul9eXCqvtr3HBMShewJseO6qb1aa9ySs8TH3SD9fHkmkxTrONe5mZ&#10;ldSpsb+0X5smaYUxq417ifrcvYLXMWlh2N/iiO0/lxsJCq0G1I2GvcazlrEqMh8MriQOySez2X40&#10;W4p5DhTtr3JVPmfOGAt78UgQfvIQ6/d7OWEjbTxWHh4hXuKWDPmU8apTDj+G09U7kbiybX+oi3K6&#10;gaQLYM+E4V7kX+rOQsTbzcHqZ8Mc9gG3IPqPhzcjhShLax117md8r53w5PNwipgxSL2I22Q/8CeN&#10;FPRWkPniK9xvkzZjeEBRjVDUUSk23Mp23/4kOVMppYh9KjXuKbC+osqWNPU3sL6Nb6iOb1FNKCvG&#10;vcETDuqdeoW73FvHXnkrM409qKxXuL7DerEG4NUFkIGmunFOoHGmQ0OIFe4rTmLKmYqTysSpKWpV&#10;x7wkiQ3+u1+N4UgXbA7DXuIXEujXSDHCZIaVsPdjcPSSlQD9Go5sidlMd2pOw17iFxD0/wCN0IM2&#10;T8wCdSbCOrWx/wCQl5pTdPhak9de4i6/JvWTL1/msL+ajUk+ZTSq+n0XvxNppoXiZggivcT0WeMT&#10;wyYQ4pBPSuvcSxsoH19uP0vS8hWyvcXGFdSklChKlW3agFu30colRpWIOwV7i0o+oFTfSTdbwvxS&#10;FRTPdkGTsr3FVQ9QluPOIa/Y+zlO800pAHCvcUMOd6CoT9I1iOWC60WwqvceKTNdBKP0cgOo8ePp&#10;UBSFxpJOyvce1x4arDKbDUjdflcKTG3B4RXudPW01ajfOxQzqe4kjRr/AHjlTjsqirZJ2GK9xO1e&#10;TenWMRmPEsDpGJ7Msew/etuaKTETFNi0CRga9xDYh0L6bVd3phU0JPbyZrgfGzX54FScJpr8uoDA&#10;17iFq+gzRMWwvHn0Gi1EKsD9YtyupVVShew17iaq+ime0Pm0woK74K5Qn/kIcc1FNOKKhwr3EXie&#10;Q84YNebEsDqY1IsXppA4X6Qh5vvCdtKlJFe4nFxPEsM/RGprKH4To1vvI57vKa7wHjhXuOVLm/GW&#10;UJHiUNR7fMRb29mo5TvFdNKBpOw17jocexOZduI4VR1kRNxsAB+nTXlg6emtERtivcjtiWVWATEM&#10;AkiC6loXZf2nli6o1stAia9yRS1fTqY7Wmr6M30UyX2/fxjUoU6kIjrr3HOnp8JkZmw/NLRq3bzo&#10;wSB7DyxVXlJ1V7juuU8eqmtR4thtWCLguoX7zzSlUmDahwr3I1VkvOOwrLgtJVi3eCZPe+I156aq&#10;sTwr3E1VZdlpY/8Afplaph0sWT3vr05uYryEk7a9xMSUuTi1pjWUZB03xMB9B04yF9NKfI17nMYZ&#10;lp7NS4y0YP8AjLLY/Xy8zTOrHGvcdYcMxlJQ2GYzG972Amt+3mq3qk4GvcdPmOolBbfO7/8ALuUM&#10;B/HnqXJUqvczrnTqRQqUkadUB7lAw/hzRlW2PZW9WrEjZXuZl6q4+h/0qKOe+jb6ca/lyhk7KbOn&#10;iIr3JL9UsMkUx1mF0EntDQi/KEdNMqbQvGvczLnHIku01WAUd/EoCP28qcKeSyg8PfXudNU9Iaz/&#10;AHowYxXPeKQ9ubCq0pE7MK9zs4R0aqYfcpqqJgdGWX9nPaldNMBpSTtr3PLk/pfMAYcUrIWPYGxt&#10;y2onjVXGVcDFe53H01yox3U+ZHiDHTcpA+g2PLyTTRbcGwA17kiHpjVmyYfmWC173LMP482TG2nY&#10;dG0Cvc7k6ZZ/VC9LjcLlTYATC5+OvNBVaK3BtHsr3ME2ROrlBGro6VAbxSRGI+BF+N6jONJhcKH3&#10;JMeVe43y4N1apVPm4e7g+yNW/Ic9rJrRux117jSajPFNdKjCC9j726mP7BzQWOmn/wA0hXRXuQar&#10;Ha1VEdbhIWQdlEDA/kOOA04l9CeIr3G9sfwsqWrMLCsO4G4H7ueKgK937auNe5k/nOUCheow9gDp&#10;/lCPy5qKsSk8a9zgtbkeT3mhqE+KyX/jzWgba0UcQqvc5lcmEbknqI7210P1cpgOFWKCdqq9zlLR&#10;YCbGnxCQD/WH9HNiDVyknjNe57+WYfKbw4p3GoYEcsATTSG1KwJiOuvccaDAYDG4+bjdv3WL6D6R&#10;zWmaUBPrXuYHwvFN+2knisPa4/byoRHGrEKHCvciyUOYTIdkYYjuQ4/p41PCm1FSeFe5GaLM0K+a&#10;IH23toeOEnZVpMbK9zHJiePwMBOsyMB8bflxrSa8XCOFe5kTNGNxab5R4a7uO4ith6emvckrnPGY&#10;7bqmW9/Fm5s41bUTXuOa9Q8fiIT52QDwG48bkjrq2sCvcck6n5oU2SsbT/W5XGtagqvclL1YzX41&#10;VyPo144FEba8IGyvcmp1dzOBrICPHci/0crqBp3XFe5MTrFjQYBkjI8LxKf2c8TNNnSraBXuel6p&#10;mpW1bRU8u7uGiX9nNg9NNpQgbBXueg6jYTGChwqk972xA6coTNaWhK9or3Jh6gZMZAkuC0t/b5f9&#10;vLg1bukmvcjTY/00qL3wZF3D3irED6uUJmmVMJXxI9a9yAJOlrqL0JUfByOOAiqi3A/iNe5Fmw7p&#10;hMS8ccsd/Y4P8RxwQaulmP4vdXuYf6tdPJEJjllU/wDEhypAmK13fXXuRlydkQqbVkob2k88QBTn&#10;dGvcinImWJNY8RcDw7c1onZXu6JNe5jHT3D5xsoq/c3s5ru6oRjFe464d0TzLiSeZSzgKbgFzYc8&#10;WqvoVXuSj0FzkXH+kQaf6/Kd3VtC+ivc/9D5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nJQT256t17nJddBz1Xmvc6JA056vTXudg30HP&#10;V6a9zlY9+er017nZvbnq9Ne50t+/Pba1Ne57tzdbmvc7B8Trz1Xr3OiSBY89VZr3Ozrrz1bFe51q&#10;e3NV6vc5Lbx5ut17nYsp156vV7nEm456vV7nJWtpz1er3O9VO7nq9XueJ964PPV6vc6Jv9rnq9Xu&#10;d9tARz1er3Mh+ztJ+PPV6vc99PPV6vc7FwLjnq9Xud6ey/PV6vc7Qi5PPV6vc7Onc89Xq9zpdvb2&#10;89Xq9zkQSb89Xq9zq+1vd7c9Xq9ziRrbnq9Xucy9/dbnq9XudLrqeer1e52AL9uer1e5zANr8rMV&#10;6vc4OQT73LV6vc7U+B5uvV7nIEdr9+ar1e52AT25qa9XudG/cacsK9XuchdRfx9vNHGvV7nK4JDE&#10;35omK9Xue3XFr8uDXq9zlYC1+aArVe5yN107X57ZW69z249u/Lpr1e5lV9r7e3LTWq9zMZQdCL82&#10;DXq9zju1DL4ntzQNer3M26zkDS3LTXq9zwYEc1Xq9zvcRqOamvV7nt4Bv3vys1YV7nIMCvw45Tmq&#10;vc8TusCO3PUzXuZNwB3HseamvV7nQUdyeanor1e56xve3L16vc5iQoBu5qvV7ndwLk81VhXudK1/&#10;e5undVe5z3gm1u/ieaJqmqvcyrIQb+PPTTor3MnnkDb2Hfmpr017k6PEGA0PHAa1qr3HGDFmOj66&#10;ePHdVamvclpVwEWbl9tWNe5OikVhYC9vbrypNNg17mGahhk954kFx7OXnqqytle5hGG0wtsW1hyt&#10;NhM17maOkQiw7jloq+mvcmRQ7ALac3Vq9x1i2qtzb4W5sGK2K9xwgqxF7y6E9+Vq4wr3OdSYKmPy&#10;6pElB/xgH8+e214417iMr8l4PKS9KzUjsfAkr93KlIpnSK9xLVuWcw4cCYSlTGPFTY/ceM6aqUmv&#10;cYvnXp28uqRo2H+IcrMU1sr3HOnxK4DI1yPjy4VXq9xwjxaVLENt+g8fC5wquma9xwfEYqtNtUgc&#10;fEC/389IpnQB0+2vchSYXhs5/QM0J8Nbj7uaqpUU7K9yBLhFbGP0YWT/AIgbNyihNPBYNe5C8x0c&#10;rJfd2IlXw+njJEU/XuYXhpXJMsZU/wCJDcc8BNVr3MKU04BNM4b4HvzUTV4r3OhJNGLzRke0jtym&#10;mKpXucxVJe3KVcV7khXv43B56rV7nISX07ctFV2V7mQOw156Zr2mvc5rJ9fNzFUIr3MvmMo0NuXk&#10;1WJr3M0WJyR3VGLfRzYcJrewRXuLLB6HMONSrHQ0jsSQLsLfXr34oDs4UkW+kGJr3DR5D6IVD7Kv&#10;Mbi2pKMfdtb2cf4U0poPfpXuCHmnoj0VxOgEMmHCGoA/y9PI0bX9u2+0/dwtLMGZnqpQnL3EYpVX&#10;uFhx/wBPsNFIz5axwgC9kqE1+jcun5cv3RNUKnWz4gD1g17gTYlkvP2BOWqsPari/wCLaYGRfy1H&#10;LaSKcDor3EyMWp1lMVTuhcGxV1II+BvxqlgWDXuOCTpIN0TD7+bOFV1HhXuZjUyJpf7uWqxxr3Ms&#10;eJSK4H7eW2VQV7jlFjcoYbuPBVXmvcdYccuddebCqbgjbXuOcWK08hG7x5eSac+2vcnlglt7Wvzc&#10;xTAIIr3G6roMPrF2zIrfECx+/lyQeFOaJwBr3E/LlXyvfw2odLa2bUcZImqJWUYHYK9zFFUZqwhx&#10;KAZAv70ba256K2h8DAivcVNL1OqnC0tcd6HQxzLcfXfjQJpxKUqBivcyVYyDja/pqT5Ocm/m07Wu&#10;fo7cvPTTJZ07DXuRUyVPpNlzFVlW2sdRofv5UgU4pRQemvcacRfNeC+7itDIUB/ykXvqfiCOV09F&#10;bL6Zg17mWgzjFGQY5vLb2NcH7uMqwp/WK9xc0Od6+FdyyEj6eOJUavIr3FxhvU6siAjqDuF/Hlwu&#10;MTVpivcEGg6mUT/aYpf/AAnl0qqwSlVe4pmzXgmKQhZxHMp7iRVN/v48ADtpM40Fba9xIYn0+6XZ&#10;muajDUic/wC6UzmNwfq0/LmikcKTdwofao17iAregs9O5fLeNyRC/upOt/qLDjWnprY1NnEzXuJP&#10;GMidVcur5nyaYlEO7Ukm5vpKGxHGiinTcDjhXuJSXNdZhTfL41T1FC48JkYX+vjRQRjV0PpVsNe4&#10;/UWbKacbqWUa66Ny0kUoChXuKGLN9TEt42Ovx781rIp0qkY17jzh+fZ49Ha9/C/LhwzTWFe4paTP&#10;9jdzf4E8fLgNeAkxXuP0WfKSW282v4c8DNOKAivcd6fM1FVd20HHQqKbSma9yYmJwgb430PLhXTT&#10;hTFe4502KyyJ+jkI9vvd/p5URNMaNQr3MdXWecQs6pIpFisiKw/Mc2UgU33IG0V7jBUZdydiEbJX&#10;4VSuW0uIwD9442U0hda6J9K9xCYj0b6dygmgSqoGOu6GYkfc1+UCdNUbQoiAfbXuJubozLGm/BMf&#10;mDnQLURhl+sjmop1WtIg8K9xgrelXUGkXdClFiQ17Nsc/URy0mtJcMYivcQ9bl/G8PJGJ5bnRh3M&#10;R3L9Oh5VQ1VougV7jD5uAwEiZ6uhY9w8T2+jtxmI2UtS5117jpRYjWBA2D4xHb2Fyp/PlNtX1TXu&#10;KaLN2f6K0kFQahR/hk3flx9Iwp1CyBsr3HgdX8zUsYixij3qe4eFSP4ctFNGDtFe5zfqRk6vJfFM&#10;GpnYjUmMA/RyhVVChJ4V7mAP0ixHc7YYadm1vHKRa/iNeWmq92CMK9yZBlHpkyCTDcTrKYnv+kJ+&#10;8HlZ1VsNEca9xwpcgQFGkwnM7i/2TKCbH6OXJFMjXsr3PVGQ+pIXfQV2H14A0DHaT945oKnCqrcU&#10;DChsr3E9U5Y6jU5ElVl+mqLXuYyp+63PTNM99Ixwr3E3NTYbEhOJ5drBIxN2RWAHtsOb1TTqHQvA&#10;GK9xmefJIbyy9TSMNPejJI+m442duynUgcTXucBS5dnO6ixhdDr5ikW+rnimtkH+EzXuOEeWqycB&#10;sMxOlqPGxbb+Z5UiKvChtr3OH9XM3qCRTq9vFJFI+rXlNBNVcUpqMCZ6K9yDJDmumYrNh1QAPEKT&#10;9enNhBp0rI2g17kdcwYjA/vRyoR3urD6teNmUmKp+YSnCYr3JSZ2rKeximdPbqw154aqeS4Oma9x&#10;/h6lY/FYQ10i/wDBnlT1iraknor3Hun6tZqhIHzbv9LX/jy0noFU0o6BXuPdN1lzNEd7lH+lFJ/M&#10;ca8PRWi22diRXuSx1hFQwOI4dTVB9rRKD9dhyio4UybZs4xXuSB1CydVDfWYJSlvGyWvyyYNMC0Q&#10;emvchHFelFdIZJcGSMk/uO4H3Xtx/YdtXFqD/ERXueTCuik0u5qSZCfATGwPwHLxOM1RVqo7FV7m&#10;OTp/0orG8ygrqikLd1LBx+fNEngasppYEJNe5xbo5kSoAakzBIhPfdGCPy5QahTCUvDor3Is3Q06&#10;yYNj8Mv+rIpX+nj+JFONtuJxVHpXuMr9E8677U1VTSaX/wAp3+g243spwqgbCa9xnm6XdSqZgVpd&#10;wPikoI++/K0wh0nga9yDNlHqRQk7qWclQb7bkAfC3PCadU7pMmvcZKkZvojtniqVb2FT/DniTVfz&#10;KTXuQzi2Px3NQsth7Y/7Oa0xxpWHR0ivc4HMFRIAHt37Mn9nPGq94DXuZUx2n3eW8ET39oIP9nLJ&#10;pwwK9zK2J0EnufLJ8bMb88VRVAnqr3MBfCGG0wH6Q9uNFVbwr3MZ+QcWUyAey9+bma3hXudMMNuC&#10;JJAB7eeFW2V7mQRUzm6VO2+oup5vA1onor3MopJNGWqQj43HNaRWsa9z3ylXK145oj/wQ5eIqpM7&#10;K9zyYTj87nyIROP9Rr8bKZNVCxXuRpaLG4WtUUskdvEqbcsU44VeZr3I9sSB2iKQn2bTyoSQaprA&#10;r3JcFNjsx2x00mnwPK6TNWKuNe47U2Ws21htFAVHtPNpSZrQ8WyvcW+C9NsXmIbEp9qn/D3453RN&#10;PhtXCvcGXL+V8GwuIRBAX/xnueOBMddPoa017i5TFEo/cj0tp8OPTFLQqK9zh/PB9oAc3XtVe5//&#10;0fn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;7nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5&#10;4c9Xq9zkPdbnq9XudE3N+er1e5y32FgOer1e55Qp1PPV6vc6soNjz1er3OfukW56t17nDTtbnq1X&#10;ucxs8OerYr3O7c3Tte50bKNOapqvc7B056nBXudc3W69zlp4c9Xq9zxN+erde50GAPPV6vc8LE25&#10;6vV7nInX6Oer1e54HS2nPV6vc70GgF+er1e5xvr7Oer1e5kUjnq9Xud7ve289Xq9zwN256vV7nLn&#10;q9Xue56vV7nJfh356vV7nHnq9XueGmvPV6vc5bvbz1er3OQNrlfHmhjXq9zjr+3m69Xuevc+9qOe&#10;r1e52ptc89Xq9zkhLHXtzYE16vc8QA3t5qvV7nEse4PPV6vc5ak2PPV6vc5KfD2c9Xq9zkWv35qv&#10;V7nh7Obr1e54lR205qvV7nmG025Y16vc73ey/NCvV7nibjX7ubr1e52LE25qYr1e53cjS+vPTNer&#10;3Mgb281Far3OaGx78sK3XucWkIPfm69Xuctxtze2vV7nIM19eWBmtV7ngzcbO2t17nMObW7cuTXq&#10;9zmHsLcbmK9Xue36W5YGa9XuZNwsNdebNer3Ot5X3rX5YGvV7nZckaa81Ner3O/MPgebrVe5lLXs&#10;Qe/L16vc4FjbvzVbr3OQY6Hx5qnQa9zvzG3aHTngKqqvc5eYCe/N03XuZBIVF783WxhXuZEqLaHn&#10;qdBr3JkNdJGRtbQcf1VoV7kwYtNY3bv25YGrTXuSYcVlUgOBbl60K9yb/MlsCpvypr017kiKvVlA&#10;b+PPVqa9zz4ksVxfxsOerUmvc8K/xvfm5rc17nBMW9unPVua9yUuMhVAJvf281W5r3PLUxTNcvry&#10;2ytaq9zzpHKhDgSX8GAPNVoCvcYZ8r4XOTJAWgf2A3X7uNFE1oor3GWpy9ilGC9NIsyD93s33coU&#10;xVIivcbTJU04/wBJieM+Nxpz0RVa9yRFiCH7Lc9Ne217k1a/abqw+/lguKoU17k9cSjkXbMBJ9I4&#10;5M1op669yN8lhk8t6dmhZu4U3H3cvFeJg17nUmEV592BVqB8BtbjOmKck17kGaPEKJStTHLArf8A&#10;Fi3X7+UINOA17mGM08smySMPcd4z+znoFUr3JkVHh9R7kcxRv8Li358uADViIFe5MTLs7nbG4Y+w&#10;MDz2imdZ6K9yZHladzYMV54NiqJWVV7jpT5Nkdv0zkD4HlimntJNe4sMK6c4dJY1bHX48cDYNJtK&#10;ia9wTsDyFk2i/wB6grW7kd+VKRW/yynMFV7gk0uZ8tYJSCCljRvL+yxHvafHnoCaVtWiWzXuYavq&#10;8u4rHZSR7ea1zRxKeAr3GyPO1RieiEuT25sV7WCK9xVYDl6txhvMrPdVvbxwKivNo017hhMqYZge&#10;XqcNCT5njoOVNWDKFHED5V7iJz5lXI2ag0eOYbS1JfUuIgsn/Ia2P580rGmF2qT1eVe4U3MXp8yk&#10;ahpcAqKmhB/d/wAov1Em457QFUhLBTsxr3AnxnpDnrC90mEsmIwr22na/wBYPE/dxTWlQxivcD2r&#10;XFcKJhxejlgZe5Km3388UkV7VXuYYa2mlN0cX9nK14Cvclhj3v8AdzUxVlV7mQTMo908uFV7YK9y&#10;aMRqbAkkjwPHAqqAV7kyLGHW5bXnlK6K8ojhXuO8OOKPdfsRzwVVgo17k0YnTSEe9YcvqrRTO2vc&#10;7nWhxBdlQqSA+0a8tNI0tgV7jUcApVDR0MjQh/C97fQTrypGqndZSMMa9xtkpcdoG/RMJ18LGx4y&#10;Umtod18Ir3HXDs84jhpEU7vCQOzC4/PQ8cB00r1asDHsr3H98w4LjkflY5RQVKt+8oCP9IZbHlS5&#10;NMqSSIGFe5FTKOWKti2C4hPQt4Ry++v0X78qQDVtCkpxM17kKry9nbD7SU8cddGP3oW1t8VOvLBN&#10;MJeI2ivcalzJLSN8viEclK9+0gI5oppcFhQr3FNh+ZDKA1LKHt7Dxo4U7qivcU9Fm7E6MhlflC4R&#10;TwXNe4r6XqTWhbVBvbtrxQF02qDXuK/DuplMxCuNp8SDrxwKmmS2lW0V7ivXM2EYtB5NYkNTGwsV&#10;mRW0+sccgGk/5YDZXuIvGumPS7GlDDDUpXP71M7J3+ANuaKaSBlU8fbXuIet6HeUS+W8caEDQRVM&#10;e+30MDxkpmrq1o/fXuIrE8jdTMCkcyUS4hEmvm07Akj/AIideN93Twdn5V7iVlxypw9wmMU01Gfb&#10;IhA+/le7p4LANe5Mp8wwTrtglVjfwPKxFPBRGFe46w49WU72V7/XzYJqxURXuPcGbawKVZtB8eX1&#10;GrKXXuPlJniaPuSOb106lyvcf0zw8qAFwb+HNhQBptUqr3HClzhGdN2o+PFMzVEpWdpFe47U2Zqe&#10;dtrva/t57hWkp64r3HAY3EBdWB+vlowqpIThXuTo8Sgk95TrzyafKARXuYZKrc+7efvPLRFMlpCq&#10;9yJNWLJF5VSkcq37Ogb+I43WiykCvcStdlHJmKoy1WGQXY3LICp/K3PU33E7DXuJSo6R5SdmOFz1&#10;NG1tCshYA/Wb8tpnZSXSWscZr3G+fpzmSjQnDcaE7W+zNHpb6eNaadSpRr3EzVZZz1SbmnoKSvGl&#10;ymhI+jliKbKzxr3EzU0aQIwxfBKmDxLxkkfVbw41PVVe8AwmvciQ/wBWpP0cOIzU5v8AZkQ/nxun&#10;jiMCa9x4pcPxK1sIxWCdD+6zbD+fPR11aVcK9yfFPnrD18w05dR2Mcgb8r80RGIpTqNe5Ig6j49Q&#10;TAVazQsP8QI44BArxdA217ivw/rdid9rShgumo1/PjBkVohC9te4+J1Vw/EDuxOgp5z7ZIUN/p04&#10;6YPGk6rZtVe5kfHOl+MTL/NsEpST3Ma7P4W43h00n/KgbFEV7kZ8hdFMWcvEtRRuTe0MxI+5jy2m&#10;asplQ+0j1r3Om6MZYYmTLmY56VvASjcPyPLlPM14l5GwV7nBek/UCndzg2Y4JrAEbtwP58TqlMYU&#10;lNw62AdM17kOrwPrnhrCN6SmrUOu5CjX+knty5OMn4UoW4D4lp29Ve4nq3EM5UCsmYcqrJf7TLAp&#10;0+BUc2FitF9tQjAekV7iQfGMju23EMIkp/b9tbfDjoINbSpBr3OVPS9L6s7o6ioh3e1twH380QKe&#10;Lc/aY99e44nJ2V6ghqHG2QW90Mo1P1cppBqobd6RXucD06xZvepcUppFHa5sTykCnIUnbXuQ5Mi5&#10;5huY4Y51H+GRdfqvzWiTW9ZHCvcapsBzhTDzJ8Pkt/q2P8DypbNNl6Nte43PJidP/vTTSxX/AMSE&#10;c9oNa74V7mFMb2mzOVt9PKlJFPBeqvcmLjzILRzd/jz01cORXuTI804hHqkrffzQMVbVXuToc64p&#10;Ef8ALMSf9Y8uXauFHhXuPVP1IxqA7fNJHgL88HIrZcFe49U/VTFkG5ZWufjy/e1UKG2K9ycnVuYi&#10;05UsNbnvypcFUICuFe5Og6imsZUjp1kJ8QgP7OXT4qTqabjZXuLfCsKp8fUS1VBDe97mNf6OKdIq&#10;4YSsREYV7i8o+k+RKylb+Z4fE7E3so22+sW5XSKu3aAcT147a9xuqehPTGpFhSyQbvFJj+081pp0&#10;2YGCSR5417jJU+nTp4ybaerqoXHxDDmgmnE2vXXuJGt9PWBoxFHi0ynw3ICPy5Qg0h/LrBkGvcYK&#10;joO8I8uDEix9pj/t5fTThYc2yK9xsHQ+ojJBxHew8NnNFqtBpxPRXuZV6JMVBlr7+0BeV7uvd2s9&#10;Fe440fSDA43/ANLcyW8AbDmu7p8MKVhsr3F9R5dwfDIVipohHt7FND9fHgmKcaYDQr3JslTHs2Gz&#10;AeB15YCKV4Cvcb6maGW1lWw+AB54mmTBr3OMUtKkhOhJ+HG9UVuRXuShUQXIUhF+HNkxVtQr3Ov5&#10;ksXuxkG3Kd5XtVe5jbFQbsbD48uDNe1V7jbLmSMkpIRp7ONKM4V6a9yKcx03mga81pwr017n/9L5&#10;/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9XudjnqsK9zs89WzXuceeqle5y19vPV6vc5aHvzdPV7n&#10;h481TRr3Ohz1WFe538eeq9e539PN1uvc6Pt5o1o17nY17c3Xq9zkTfnq3Xudc9Xq9zsG2g56vV7n&#10;eg1H589Xq9zjz1er3O7Ltv489Xq9zymxvz1er3Mlwdb256vV7ntwUe3nq9Xudg356vV7ntwvY89X&#10;q9zu+tuer1e53z1er3Pc9Xq9zjfW3PV6vc5c9Xq9zv3bfHnq9Xucla2nPTFer3ON/r56vV7nK5tb&#10;xB5qvV7ni1j2783Xq9zvdr7Bz1er3PMw8Oer1e50SQdOer1e50ST356vV7nanUnnq9Xucg1tD356&#10;vV7nLnq9Xue3C9r89Xq9zsONV56vV7naubajnq9XudhyNR48sDFer3OyRfXxHNV6vcybtvY68tsr&#10;1e52ZGbudTzQNer3Owdb8tXq9zsdteb216vc5blOg05WBWq9zwIHc35WIrde56+7Tx5qvV7nPda1&#10;+W216vc7LbjzRNer3O73F+P1qvc7XaunPHGvV7nrqRdb8qTFer3Pb7HXTlBW69zsm45fjWq9zwYA&#10;+zm4r1e5kDXPw5avV7nQcE681Xq9zKjg6k256vV7mRXXUEd+er1e52stmCHx5YGnAYr3Mol2m/s5&#10;bVVtVe5kNXIRr4ezntVbmvc7+blkO1+3e55vVWgJxr3O2rJAASR25ormtFVe5h+ZaQgHQ+3lZrQN&#10;e5kE+9NrN2Og5ok1ea9zKK+UD3SAfhx6aaJmvccYMWcMFdu/PTW017jquIxhtjEW5unq9zOKmmcA&#10;br+328tNa217mabcdG1FtPjzUVo7K9yE1DTym8iAnx05uBVBFe5i/kuHudI7W9nKkCtEV7mWDCaN&#10;W105YCtgCK9x3psPpYpLhdR481NW0ivcfEmSM7CBpzc1cEV7jp83EV8mUB42HY2I56atga9xMVmW&#10;MArPeWARP/ijNj+XNEBVNFPRXuJmuyhUou2jn863ZJBa31jlSOiqlBNe4zSYdiWHgPNAykH7UTbv&#10;y57Gmsa9yTHjVfC+xpSR7HUgjlxjW69x4jx7ERdonRr/AFc3tpzWa9x3TMOMsdsJUN9PNRXguK9y&#10;XFXZiqFDSy2IPh2tzVOhSjXuTYMLxKtv8zUFf4243FbRIr3FJhmW6NSu9jJ8SfHjoArRk17gv4LF&#10;Q0ICRIo0vy5pYhMCvcESlzNHSxqml7cbpVNe56XNhRTY6/Tz1emvcTtVm6olf3Ta2l789VdVe4n5&#10;8eqGvd9D7eXrRVXuNjY3ZTGxsBroebpsmRXuNFfVw1kDK7AC3YgG/wB/PU2YiK9wM8Ty9lzE3Pn0&#10;ce8fvJ7pP1DlCKT6RXuI+tyBTR2lwqoeAeKOdw43opkonZXuJyfL+YqS7KqTr7VNr/fxvTFVKCBF&#10;e40irMbiGpjaF+3vDT7+N6TVQa9znHNESSrBj278tspqJr3JCyKBoTyxM08cBXucxK9u/K0nxr3M&#10;i1UqEe8B3HLBVOgV7k2PF5IhtJBI44FVVRivccaXGWqW8uJWlYeCqTy0ma9Fe4sKDBJcUhtiMQgj&#10;t+/Yn7uKsONUDSpmvc4VvTfBdvmUTywue7K2n0hTxkgcKVhsivcTs+V80YcxbDZFrowNQTtb+jjZ&#10;FbgivcjRZjxbCG8rE4paQg3DEEj7xxqCK9rGw17ijizsK6AQ1yw1kZ8JFVjb+PPaiabWgK6q9zBL&#10;h2TcSYukL4dIfGBvd/5B7cewqpaMYGvcjPlnFY134LiMdWoHupKNrfRxvTNbBWnbXuNb1eL0Pu4t&#10;RyRgd2Ubl+8cbLdPd5017mamxikmG+Fx9BNj93Gca2DNe49RYvUx28pyPr05rEU5Ne4+0ma6+A7V&#10;lJ+k8dDhq8xXuKakz9OjDzDu4+XQmqkhQr3FpRZ9gawJsT315dLgpruxXuPUmYMOxKHZPslQ/uuo&#10;Yfnx0YnCmDbDadte4icRyPkXF1JNAlO7a+ZAdjfcNOe0013ZTsr3EXW9KKMEnCMTmhI7LKoYfWRy&#10;ndkVWVjGvcS1XlHPmHNsSGKtQeMb2J+o8ZKDW+9gYj1r3E5NiVTQOUxOmlpnGhDoe/wPGtJpWl1J&#10;Fe5Ip8Yo5RuilDH2X5TSRT2oGvccoq1194HUezmjNeANe5IGKTodytzwJrQmvclxY9VAglu3PajX&#10;onbXuPUGbpoyB2tx7Xpq8kCK9x4izfI1iWvbjgcrwwr3J0OaQ7e8QeX11cHpr3HODMMD/aNjy2qq&#10;mRXuS0xmK/2hy6SKYMkzXuS462N/eBB5YwafSqa9zt6gN2Fvjflk4UnWNeBr3PJVOtgG/aOPGmED&#10;Twr3GuvwzBsS1r6OGY/4ioDfeOMEBWFUWDwMV7iSq+neUa1t8VMaY3/3Nz35TuwNtWSDwr3GtunE&#10;dOS2C4jNA3grkkX5Up6KZKlpr3HkdMOtiUwqKZafEIiLhS67iPoa3GjMU+h1akzFe4jMSwjO1GD/&#10;AFoyxI23u0URGn0rz0SKqlQGNe4kXqcmvMEljqqBx372+480AAKupUGvccFocKlscNxZR7BMND9Y&#10;43omnFK017mU4bmaBt1C8NWv/HUmv3G3Nhsita69zkMYzJhrr81FNEt9TtJH5ctBqwc08Yr3Hul6&#10;j1dKDF5pS3iwI5Qg07qB4zXuKqg6oV26xl3Dxse/Pa4wNKAsERXuKyh6sTU63Z29ve9vv5RKp4Un&#10;UkHgK9x8PUjCcQUPiEMUh8GeJT9/NkJO2k5t0HCvcZqqDp1i5vLh0AJ7lFCXv9HHhBrfckDAmvcT&#10;lT086fVDXp4pKctr+jmJH582QOFO9wTxr3GmTpnhkdjhVbPDa99xvfloHCm9Ck17kc5GzhRtfB8T&#10;Vk8BKTfmiDTuk8a9zgaLq1hgJSNanXQxSAn7jyoBFNFRTtTXuQps156oo2OJ4fIUU+8XS9uWImt6&#10;te0V7mBc64bXXXE8NjcAakxa/wAOUiNtUSEzhXuTjN09qoVV8OCX/wANxbnsJq5Tr6q9zFNgGRq6&#10;zWnRv9U3A/LmykGme6J2Kr3O26aYLUqHo6iYDw3DjPdV4NODYqfSvclJ0jQjetUTbwI5vu61pe4A&#10;V7mVOlVGADLMSfG1+e7qafShwnGK9x8ouneW6Rw7R+YfHcb8c7sU6bbVtNe4t6DD8Mol/wBGiVLa&#10;eHHAAnCnEspb2e+vcU1JX/LMCunwHPUtFe4oUzIwBF9p/jzRBrde5IjzAmqzWv7eeAmr7a9yO2OL&#10;GxUa89EVqa9yDNjClSbgc0KqBNe4zyYlvBLNcnlor2yvchvWuLMth7eMCvE17nD58AG5tx4Y1XVF&#10;e43TYgqC6c3VCqvciSYxIVtuHPVXVxr3GmTEo73LWPN1onVXuRTiSnRz39nNTFN17kWSvCNvDWtz&#10;cA1eJr3MQxZdTu5omq17kObH/L+yQdONEAU4YFe4nJ8wSA+6fqvyuropia9xgnx2QudzePKVSa9z&#10;D/N237r8tXpr3P/T+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1&#10;e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nd+er&#10;c17nib89Wq9zxYnvz1er3OQsO2vPVcV7nd+eq017nr+PPVuvc6Jvz1ar3Oeo1PPU3XudA+PN04K9&#10;z1+eq1e57mq1Xud/Dm63Xudc9Xq9z3PV6vc9fmq1Xue5ut17nYNjz1er3OySe/PV6vc7Fttzz1er&#10;3ORNhppz1er3Pbv9b8uer1e5yDX56vV7ngNb89Xq9zsNYbu3PV6vc7Elzoeer1e5647c9Xq9z3PV&#10;6vc5A+3mtler3OLMO/blpr1e569xfnq9Xue5qvV7nbam/PV6vc6v4c9Xq9zlqx156vV7niSD7Dz1&#10;er3PbmHPV6vc8bj3r89Xq9zsG4O7Xnq9Xue3aa89Xq9zu3+r+fPV6vc7JN7Xtpz1er3OQOnvc3Xq&#10;9zkLePKxXq9zvcb348K9Xucy9h2154mK1XucC+7Ucbmt17nLcL35ua9XuclY97c2K9XuZN5+s8uD&#10;Nar3OyxI15oivV7natdbjmpmt17nLQn48tFar3PX/wAOluWNer3Ohq27w43Fbr3MhIK+6deWrVe5&#10;w3WHvc9qr1e53vKm47c2DNer3OZYXuNOemvV7ngbc1Xq9zlvJ7ctXq9zsub+7z1er3OQfS5N+erd&#10;e5zuCBY/Tz1er3Pb177rW8OWrVe51vUgk8rFer3OIK6c9Xq9zKNpW47jTm69Xudkoqad/bz1er3O&#10;G7dr356vV7kgEabTfTUH281W69ziKhw1wbc3V9Ve46R4zOIwkgJt48c1U7XuS6fGHU2Njfl5qhFe&#10;5J/m3t0vz01YCvc8cYIsAOeBqqq9zMMakFlBvfvzxNWFe522LS7hI3Y6cqa3XuOEOMLcFjpy1Naq&#10;9xyTEl7oeemrg17mcVpfVtRzdXma9zoVQP8AkjtJ+PPVUmvcxSESfbsx+Ivzwwqu2vc4/IUZ12qf&#10;q5uacr3OSUkMdyF7c9Ne0ivcnwyrH3Pfla9XuO0NYgsObqwMV7jvDicKAWNre3l9lOTXuZnzZHBJ&#10;ZTuPbTmpr2oCvc6jzVuPvufoPNTVw7Ne5KOZlj/R7wwPPCtd5XucP5urtdWtftz01Sa9zg2JM1zu&#10;I56tzXuQ5K1rbb3vzYNamvcjTVMgIIJsRz01Q17kYTOW3NrzdUr3PPKHvY2B8Dytbr3IrHSwPbw5&#10;qvV7mKSzp5U6hkPgQDzcV6vcZJcDwyQkvAo/4joeeIqhFe5A/q3h6nagYf8ABcppitFNe54ZZpQB&#10;cte/a/PRTSUV7nOPLuHP4Fm9hPNxTmmvcdocFoIreVAt/wDW156vFE17igppBAnlxhYwP8At/Dmw&#10;Ip2vclrPt1Bv8Try1XGFe5yNZKp3bib89NWmvczwVihyB4g82Kvqr3OzPBNF5bqWBPZtR9x5qmxX&#10;uJvEMrZerG3inWBj+9Edp5QiaoUg17ialyfi0BIwirWQf8Vy6fcRflCmqxp2V7jTMMfwpgcTpXX2&#10;PENw/LlNNe1Gvcm0Wca1DsSoOg+y38CDy0lNNqMivclyV+XcUQnFaJHLfvp7rfTpz3eTtprTXuY1&#10;wDDJV3YTiDQt4JKLr9F+XwNbkpFe5CmpMw0BvUwCdfB4mvp9HK6Qa2lw8a9z0WLU7N5cl4m9jC38&#10;eUUiKfSoHZXuTlqzt/Rtf6DxkCKdr3JkGK1MNmjkI5eYrVe46wZproWFnJtzwcqwXFe49U2c5W/y&#10;xJJ48V1uZNe49wZqpZftkr8Rx4OTTJTO2vccjjNFWqVLh7jVWsf48vIpOpqa9xirct5axJ7y0kXv&#10;DUoLEfdzRimO70CvcSk2QaBXLYXWS05v9lveX8/DldANOhRGFe4zS5TzjFIRRomIKO/lna33Hjak&#10;RWi+EmDtr3Gic4rhw/370FRAL2vsJH3jjCkEUp1cYr3I0WM0MxtG+1vY2h+48Yg1fvAqvcmJVE6x&#10;sD9fKmatIr3MvzTAd7HlgTVZr3JS180YuJPu5bVXq9zLFjEqm5fmyqKtsr3HKHMU0ViTbngua3Ne&#10;46jM8rEbnNuP64rVe5Ppszbr345rrU17jnBmCCRt7nXlgqtgA7a9x/o6h6th5HHKuEDhXuCLglFS&#10;QSpUTAFvj25qYpWkRXuC5TYxGqKFtft7OUpQDFe5JfG5FbY0pUWNte3NVSK9xCY3BgmNqaXEIYql&#10;R3DoD+fN1QgGvcB7MHS3ItS3mJQrTX8Y2/Zz1MKaCq9wOMR6WYdSv5mC18sbDWxGlvqPPUjLOmvc&#10;ZxgedaJ/KwzEFdFGm863+g83VdCjXuZd+a5F24rT09SR3LqNfy5Qit6SjbXuQ1wLC6s76jDvl2Pd&#10;opCB93L7KaIJr3JByZRWHydQ6X8WN7cppmnkor3OC5WqYSbVXmAHtbTldAq8V7k2nwWqWS7SHbzx&#10;QKcr3FHDSCn2mRj9/PBMV6vcUFHU7BYnQ+PHdlWGFe47/O7NNCvPU9Ir3HCkxaID2Edrc2KulU17&#10;ktaqnlYs/v3737csa2ogivcbak0EwIngjax0uBzwMUwUpivcgtS4MSL00YHwFueqyUpAr3OSJh9N&#10;okSgH4crNaCQK9yd8zTQiykXPgOVpyQK9ziK6MA20J9nN1XVXuQpK5QbjvzVb1V7jfNX6G5uDzdN&#10;TJr3IseIlJNDpz1Vmvcl1GOqg3AWvYDnquVV7kQ5iCG0rA35Warqivcmtj0Ri3M2nNzViqvciNmF&#10;NwKyac3NX117nNcwpuIdgfZykCm0ma9zHJjSM1w1jzWmMa8o417nRxoDu/381qmqTXuQpsYie5Y/&#10;dy9er3Go42C3ll7jntUVqvcbKrGRD2P181qq+qvcY6rGjL49vHjYNMTXuNj4zKv2G7c0TNemvcxf&#10;z+QrZmv8earc17kWTF3tu3Ejmq1Ne42S4izHubc9Va9zA1WG8Seer1e5gaVG0J15UmK1Ne5w83Xl&#10;Zrde5//U+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7neo56t17nrnnq9Ne56556vTXueueer017nrk9+erVe52SLC3fnq3XudXPPV6a9zsHXXnq9&#10;Ne5yOhtz1WBr3PX8eeq9e52Dfm63XuetzVar3PDvY89VCa9zx789WwZr3Pc3V69zvnq9XueuTz1e&#10;r3OVxrz1er3PX+489Xq9z282tz1er3O7+7z1er3O9yjtz1er3OG6xuOer1e5kuATc89Xq9zlcWvz&#10;1er3ONwdb6c9Xq9zwI8O3PV6vc5X56vV7nVzY6c9Xq9zsG/PV6vc9cHTnq9Xud83Xq9z1yeema9X&#10;ue5qvV7nuer1e50CD256vV7nLcbW56vV7nV+er1e5ya1tDz1er3O1Y7teWr1e52re3mpr1e5y3A9&#10;jzRxr1e50viOaHXXq9zJpbjter3O0I781Fer3OStrduXArVe5z3aaa8tXq9zykBRzWyvV7nMEg3H&#10;PV6vc7Zi2p54V6vc7BG0jlq9XueYrptHK16vc4knx5Qpr1e51e+vLRXq9zouf3tOVrde5mXUnl61&#10;XudKbfRzder3OZZb+7256vV7nRPiO3PV6vc8sh1UePPV6vc5sb25uvV7nJWtpbmq9XudNcmyix56&#10;vV7mQHudeer1e54bWBJ7256vV7nBSB2+nnq9Xuc9zMLjvzVer3OiwI3E83Xq9zIZPdsDz1X1V7nQ&#10;faQ3bTm6rNe5m3XGnPVsGK9zGGsdoPfmq2TXuZgzHVfDmorU17nlmkCWvp48cmvTXuZoqkn3W7e0&#10;ccmtpE17jglYQNDxo07Ar3JCV7i5VuamvbK9zPFiLi7eI78tspo417k2HEwo/ScvNOxFe5zTFQr2&#10;bX2c9NWr3JZxiO4JOh05ua1Fe5wmxNI3aMMHA7Hm9lb2V7kc42wTauh56apqr3IrYy5a28m3KFVX&#10;ma9zguJs4LX1HNBUVsGK9zm+Isbb2se/LldWJr3OaYk9woN7+PG9dUFe5NOKS97njmqrGvcmR43L&#10;5RsdL89NNA17nNMc3anQ+HLGr17k9cajksrkC2vNV4mvczfPo5Bje3PVWa9zMs+42udb689Vq9zw&#10;l1sTfm69XucXbUm/PTXq9zHHIWG5teerUV7nFiVJI1I56vRXuc0L3J7fHmq1XuZQI7C32jz1br3M&#10;3nW0Phz1br3MYmsSRz1er3Mi1C23Mfhz1er3PGpUkFTutz1bmvc5/Ma+6Rfl9lbmK9zJFUrfde47&#10;c1Ne1V7knz1a+3w56arXudJIwawAPNzVwYr3JIqCLoDb2jla1Ne4x12B4ViJL1cKuwN7ga/eObmq&#10;ETXuM9RlSiAvQO8Z9hN+U0g1rTNe5CTL88S+7Kbc8RXtJFe5MpMOqaQ285kHwPPARXsRsr3Jz4fB&#10;UKIsQ/SoT/h1+/jgqpTNe42VGVcJuXoXlgI1Fm0v9HKETViivcaxheMwqQsqSge0EHjOmaqJGFe5&#10;H31kb7JoiD4nw5Xu6vMV7mZZHtqCONFJFbCpr3OQmZhtjvcc1BqwNe5ninr7kRq1z8OXAiqaq9xV&#10;YdLjZNiCi+1jx8Saeia9xcUMUiDfVvvv4D+njwwqgT017j/T4nHB7kCeVf2HU/Xy8zShIAFe5N/m&#10;KSKS3ftY6j4d+a1VsoTXuNlfgeV8YF8VooXdxq+0A/eOeFU7pJ2V7iLxLpflVo74bLNSSeDK25fo&#10;seaIFJyyRsr3EdV9P8WpgVoMRWZ/BJI7fnfjZRVQlVe4n5sFzNh58urpdze2Mg8YLVWr3MApsR8Y&#10;HB+jlC3Nbr3OawV76iFvrHKBs1Qmvclw0WJytYR2t7Tx3Qa2Cror3Helwad3vVT+UPZa55cN00sL&#10;nAV7isoMEooFWR28wk9yf2cf2U4En+KvcWFDXCnHli2wdrcvNK0wnZXuKSLGofICq3vey/K0o1V7&#10;jpBjBNhvNvp5qtgzXuSJMYqBu3uSPp56vTXuQDjbAjzu3+r356tTXuNlXibG7Frg+3nqqVV7ibq6&#10;9rEA/a8ObqhVNe4wipLG1rnm6ar3OMlQSvftzVVmvc4LNuW20Dnq2K9ztZzGSoHbmxW5ivckRylh&#10;Y/lzVamvc95rdhrzVbr3OpKhux7c9Xpr3O46vy9R2HN1ua9yT/Mo290G1+bqwIr3O/nzHqDzdamK&#10;9yZBijDR20PPVaa9zo4k8Z96xvyteKq9zk2KKTpp8bc1VdUV7kaXErXubnm61Ne5iGIMy+/qPb48&#10;9Wpivc8uIKyGz9uar017kE4lrctz1VJr3MUmKQFA277+erwr3GqoxwKfc1A9nPVuvcaKnGZHWysd&#10;fbyhVXpr3Gg4luezsTxmZpuvckfziVUK79PDnq2DXucf5szKHvzZwOFbmvcx/wA6IbU89XgYr3Mj&#10;Yye4N+eJmt6pr3MbYw7Lq3NVWa9zAcYmU6toeer017keXFt3ZrH4c9Wpr3IUmIuwvuvzRrVe5Aet&#10;c+6TysRXq9zC0x7E6ctNer3MXmLe4OnPV6vc4M5tpzRNer3OAla20+HGyqtV7mNpTbTmwqm1V7mL&#10;zwTr3HNEzVAYr3PfMDd35SnJr3P/1fn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56v&#10;V7nZN+er1e56556rTXueueer017ne7nq3Ne57Tvz1ar3PbuerVe54Nrrz1bmvc9u56tzXuchfnqt&#10;Xue156vV7nrnnq9Ne52Dfm63Xue56t17nr89Xq9z1+er1e53z1er3Pc9Xq9z3PV6vc7v4c9Xq9zq&#10;/PV6vc7Bvpz1er3OVyNDqOer1e5xvY3Xnq9XucveNzftz1er3Ogx56vV7ntxvfnq9XueZr9uer1e&#10;51u8T356vV7nIP7eer1e5y3jnq9XucA1u3PV6vc9u96556vV7mUNpYHnq9Xucr6cuK9XucVlAP08&#10;rXq9zIX1uOemvV7nasTpywNer3ORfS445Wq9zkGHca80TXq9zIGBIvpyk1uvc63KdeVBr1e50GuL&#10;8f8AKtV7nIN4nmq9XucizbdO3G9ter3OG7x5oHGt17nNCTxwGtV7nTXv73blq9Xue8wj7PNCvV7n&#10;e4G1+/N16vcybiOar1e5zBvp3vz016vc63AWKjXm69XudFyTqeer1e5k37bX56vV7nFTqbm/PV6v&#10;cyqQQSNPgTz1er3PX056vV7nE6cqa9XudgnuDzQBrde5xJUnby9ar3OXPCvV7nMNs94+znq9Xucb&#10;2HKzXq9zLvDe8Ba3LV6vcyiQWu3N16vc69wgkd+bmvV7nHeAOVqwMV7nLeftX56r6q9z3mgN7fo5&#10;uqE17nJZT3Qkc3NW1V7nLzpgO/flK3qr3Mi1LhbNcnm61qr3MnnMLi51H589W9Ve5iEjHW/bnq1N&#10;e5yWVttr83Wpr3ORZbAWsfbytWia9zkGsdTzdeIivc5GV1O4c9Tc17nbzFgDu7c9VtUV7ncdRIpJ&#10;vcfHnq1Ne5lWqb7PYH482MKcia9zNHP4Hlpq0V7mRKq0ntHx54mma9ySK1g14zYezm9Var3JCYq6&#10;6E/VywM1vGvck/zGUqCpv8OWq2qvckx4osnubjoObp2vckLXRjsTz1ar3MqVCNqGv7eequqvc5NU&#10;AWANjz1eANe5y+bFwL68qDV9le52ay72B5atjGvcwzYgFQnvrys1o4V7jY2KmU7ALWPLCtAzXuej&#10;xOzXsTz1Wr3M4xGNhdSRbvzVer3M64mIhc68rNar3JiYlHKoubHlq1Ne5L+cUAFb8tVq9ybFVxj3&#10;uar1e5iarIJKmwPPV6vcxGfta+vs56t17nOOUgm505qtV7nXmsylpPy5uvV7mcMyga6HXnq9XuYm&#10;mAbXueerde5xLjv7eerVe52VY9vH281Wq9zEYowPeA0789Fer3MsZjGpF1HYDnqtXuT45RbT7uWN&#10;bgCvcco5Qo2t4c9Vwa9zt8RWIXY2Pw5ua2K9zGuLRyaA+97eVpua9yTHiW42duemtg17k1cW08u9&#10;+bp2a9zKcQ3J9q/183Xpr3IBrbHda/NVoqr3I8tYWHftzxpo17je9QSbHQcrVa9zA0iPqLj6+erV&#10;e5idyLEac9W5mvc8J7mzXPt5ua2TFe5MFZTxgIzW56vDHbXuRqnG0vtjbUaX57CnK9yPHjTrozXB&#10;P18qDW69xwjzG0fubjb2X5arTFe5J/rE4OjnXnpqxM17mSHMUL6Pe/t5qaaJr3OpsbhDWLE83VJr&#10;3I9TisMjAJppqebreNe5CFcgF0b6+er017nb1KvrfvypqszXuYhURp72+/wB5urCvc6krFI3BuWr&#10;SjXudJiK2uTr9PK1rbXuckxBASTJcfTz1er3OM2LwMCFa55oddbr3Gt8acHah54mNleOFe5GbFmZ&#10;u9vjxqarNe5k/mrKL7ib/HnppwGvczLjLoPtX9nN64r017mVMwk+6515YKFNExXudjG5A1yeeC8a&#10;fCq9zDJjco76E8uVAV7ZXuQzjlQG0YjlAua9Ne51/NSULEm/t40TVK9yDJiUo8Seeqte5HkxAsLK&#10;TfjkxVpr3G561ixF7cpNVONe5harYixJPK16vcxGoNr689TZMV7nBqq40B56tgzXuckqgF2m/PVe&#10;vc6M2h5s1U17nS1Q7Ec1TWqvc7adjqDz1PV7mFpm8TzVbr3OBlLC3N1QmK9zgZR+7xs402TNe5w8&#10;2/fjRBFVBr3OJcHUHl0mnZr3OBlI5tVV1V7nAzfHjMVaa9zE03s5uK1Ne5iaVjqOe01Qma9zj5nb&#10;TmymqV7nvN5WK3Xuf//W+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5y3c1V5r3Pbuer017nr89Xpr3PX56vTXu&#10;e56t17nu3PV6vc7Gvbnq1Ne51u5uvTXud35qt17nYPN1uvc9fnq9Ne542vz1emvc75ut17nr81Xq&#10;9z2nN1uvc7DdxzVar3Or256vV7nV/bz016a9z2vcc9Xq9zsH289Xq9zvm63Xud7ja3PV6vc656vV&#10;7nXPV6vc5A2N+er1e57cb9+er1e5zVrnXnq9Xud7xz1er3Otwvrzder3Oy1xdear1e5yVr68uK9X&#10;uZt1hpypr1e5xDWOvKgV6vc7so8eO16vc7DWBPflZr1e57fr3054V6vc5XA780a9XueVgdPHnpiv&#10;V7mUP4HXl5mvV7nIFPDnhXq9zjcX+vlzhWq9zluIPt41M1uvc9uJtbx5avV7ne5rXvp7OOVqvc8p&#10;F7EW56vV7nIWB056vV7niwU+3nq9Xue3W1vzU16vc5Bje554V6vc73EsCBz1er3ORsNbW56a9Xuc&#10;PeIv340o1uvc9e/c82DXq9zmPdO3vxwmtV7nauSfZxuK3Xue3EDU89qitV7nXmA8uDXq9zsPrzc1&#10;6vc8X8Tz016vc5+YD7vPV6vc4kkEMObr1e5zRgFtfv356vV7mQN4Lrys16vc8WA0vz1er3O/MN9N&#10;eWr1e57zLm9+/K416vc5FidD4c9Xq9zl5g8ObpwGK9zkWXbrrzdeJmvcxmXboNOVmm69zmJARpz1&#10;er3ORuRqNeWr1e53uA789TwMV7nIy7dFFueqpM17nHzCfH6+aJirYGvcyLJ+9fm60a9z3mG9xz1V&#10;1V7mdapk1vbnq9hXucxU7hdBY82DXgYr3OaVpXQHmyTwqxVNe5IFWt1PjfnprwFe5kerYvcsbduW&#10;1VbVXuZTWBQL6g+N+UrUzXuYDXWbxA56a3EV7kZ6tpDsDmxPNCtaq9zgs7xsVbvy01oGvcxrOVux&#10;bngYrQMV7ko1ahwyiwtr8eamr6q9ziKklNDccrXpmvc5CqYEMDY83VdNe5OixM71jJsBxwKqxMV7&#10;koYj77bSbfTywNUmK9zmMSd7qtxb48tVgqa9yQMVjUBWvzeytkxXuSUxVCTYcbmtgzXuZDiAX7PY&#10;8vVq9zFJjCg7Nfv5qapqr3MTYwrG1rH28rqrwM17kiHEYzqTfntVOV7kxMTh/ePLTWq9zs18TISN&#10;fo5ut17mM1yINTa3PVqvc4rikIuVNzzZxrxxr3Omx6y7VYjnq9XuNcuMO/vA9+UKq2ca9yH/ADFy&#10;bX15Qma2a9ySMUYa3PPA1qvckpi8t77jxyvV7kxMZlIsxt9HPTXq9zimOyBzqSOVBqte5KOMeYNo&#10;0PNzW69zGMSRnBY35uZrxNe5zfEo1NvbzxMVuvcjyYuiEEn6ObBrVe5Emxhg+h0PNE1o4V7jbU4m&#10;0gIFxf48a1Gqaq9yIK5n+1p/HmqsFV7nmrH22ueepyvc8K4p3uearVe5JGIP3vb2c9W5r3Mf8xP2&#10;ZL83WjhXuchikgIW55aab1V7nYrnsXve3PajThNe57+Y2JsTr4c1JrVe5kbEHK9z9HN6q1sr3OHz&#10;zbfePPaq1M17nA1yNruPPEzV69zGa3tta318pXq9z3z5c6m/s5aaqa9zjJWOg2ltOVrwmvcwPUEi&#10;6nnqtXucFqCRe+g5qvV7mf5ix3Htzder3OLVYJvzVer3MZmv20PPRXq9zwqWI98k25qKrXueNQ17&#10;NfTtzcV6vcxGoJPvc8BFaJivc5rVXGwm/PV4Ga9zE07W05utGa9zH59+/PVUKr3MZcW15qatqr3O&#10;Al056vaq9zFvO7Tnppsmvc5lrePLV4GK9zoSC223NVYma9zGX97XjUxVK9z272G/LgzW4r3Pbz3v&#10;yijFWivc4max42Ca3Ne5jacX14+TVCZr3MRkbwHGarXudb9L345M16vcx72ve/KnCvV7nZkA+jla&#10;9XuYvM0tfnq9Xucd4OnLRXq9z263c81Xq9zgW+PNTXq9zjc+089Xq9z/1/n/APPV6t/jnuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57&#10;nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9XucgbC4789Xq9zjz1er3Pc9Xq9zsHmqsDXu&#10;ePN1o17ngeerwr3O781Vpr3PX56vTXueuOer017nr89Xpr3PX56vTXue56vV7nIHTm6vXudkHx56&#10;qzNe51fnprc17nr89W5r3PX56a1Ne51fmq9Xud83Xq9z2nfnq3Xud83W69zsaG/PV6vc8faeer1e&#10;5yH0256vV7nt2lhpzder3O1Ovfmq9XuZLjnq9XucC9ja3PV6vc95nw56vV7nIMDywE16vc5A35uK&#10;9XudgkHjder3OW+5uOOCvV7nMMTry5MVqvc7JJIXlDjW69z24k+zlBXq9zwPLA16vc57uy80TWq9&#10;zvzCNe/HAa3XueEg725Wa9XudB1c6+HPA16vc5BhcctXq9zkGO255etV7nQdr6cbONbr3OQe+nNb&#10;K9XudlgNb82a1Xuevc35QV6vc63+PsPHNtbr3ORY3vy2ytV7nRY34mVjXq9zwPHBW69zwc2sOeNe&#10;r3O7judeVr1e5y3XO4Dtzc16vc63WNxy016vc73EG/t5rVXq9zvefDTla9Xuci1vjzVer3OhIRcH&#10;js16vc8GIHfTm5r1e5yLi1lvz22tV7nQkseVmt17meOznv4X5416vcxM3jywr1e50XKm3KV6vc5B&#10;yfHltVar3MqybRY68vNer3O0c2vfmpr1e55nFtOb216vc6Eht8ObFer3OYawvz1er3OjJp7eer1e&#10;52rc9Xq9zkGIPPV6vc5eHe9uVmrTFe52JWJ5aq17nvNY3VTbnq9Xuct5Ol9eerc17mJpCxt2tz1a&#10;r3OxIe5JP0nnq9Xuc0YsLL2+PN16vc7VjYroeVmvV7nQYX07c3VhXucw4LAqb681NPzXueaU7yyj&#10;Uc3TJr3OhIze8O/PRVK9zmZ323BI5WKtXuZRUl0Cvy4rZM17mZJiBuGluamtAxXueNbJKNrGw9nP&#10;TTmqvcxGoe9/z5qmzXucRUyDvzdbBivc5LVN9rnqd1V7mUVTN73f6+bmK9Ne5zWq26Amx+PKzW5r&#10;3Ovm27/t5uqaq9zC9UzN3t8OarRNe5j+ZmbsObrWqvc78xr256vSa9ziZGGt+er0kV7mRKi/uk80&#10;RVwZr3OZnZOxv8eerRJFe5xWdu5vp7Oequqvc5GoYC+uvN07qr3OzVMe5PPV7VXucRVuh90/nysU&#10;2a9zma6VtCebmK9qr3I5qmAO4n6+bma1qr3Omm3gHX7+Vr017nt5Ate/N03XuckY6Edxz1WFe5y8&#10;zd31I5unpr3OBma59vNTW5r3OQlK/EH28tW5mvc8XI0J15oY1o17nFZbnU28OepPXud7yPjz1Wmv&#10;c4s2ne1uep0Gvc4ea5trpzU1Qmvc88+3x5vbWia9zj5xv8OerYNe54SX8eepya9z3mEG9+er017n&#10;bSbjz1emvc68y2hJt8OamvTXuds6ge7zU16a9zkJQuhF7cttr017nvN3G45omvTXudGTx5Qma3Xu&#10;cPMPL1qa9zvzfbfnq9Ne5xL378oTFNKr3Mfm7TfnhVa9zxl9njy9ar3OBlINuNpPTWq9zp5Cbc0T&#10;W69ziHHPA16vc780HUcoDWq9zg0hJ4/Nbr3OJc9+NTXq9zj5h5qvV7nASG9zz1er3O/MJ8eVmvV7&#10;nEyHmxXq9zEzki9+br1e5x3aWJPPV6vc53bm69XudEm17c9Xq9zhvv3HNV6vc4d+er1e51fTTXm6&#10;9XucN/w56vV7nt+vNV6vc7ud9uer1e5//9D5/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e5yLEi3PV6vc489Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3O&#10;7nnq3Ne53uv356tzXucty89Xpr3O9wPbnqsDXuevzdWmvc43PNVqa9zmWvrzdWr3OyxPPV6vc63G&#10;9789Wq9zkHPNit17nZAHx54mtV7ng4A0HNVuvc9vPPV6vc8G789Xq9zrdZtDz1er3OYe5sOer1e5&#10;yVjrz1er3OZIsLc9Xq9ziD7ObmvV7nLfca689Xq9zkDfU+HPV6vc8JNdebmvV7nO9+3K16vc9uHL&#10;g16vc63C9uVNer3OPmWNxzVer3Mm/dz1er3O91hrz1er3Oy+uh56a9XucSRbTm69XudXsbe3mq9X&#10;ucgwFxz1er3O93b4c9Xq9zkWJ1HKzXq9zjublq9Xudh/bz1er3O9456vV7nINu7c9Xq9ziG3eNub&#10;r1e52HubW5ua9Xuc735ua9XucQ+pHNTFer3Mt9qj435vUBXq9zxe4AHLTWq9zoMDrfXnhXq9zokg&#10;iw5s16vc6JsObr1e52pPcacptrde5zc37c1PCvV7nYNtfDl4itV7nvMNtOWr1e5x3G9+br1e5yEh&#10;HNV6vc5+buNuUJrde5zVyunGxXq9zvcQeOzWq9ziZLHcPDmprde5kEgK7yeWGNar3ODWJ3X5uvV7&#10;njfbyter3PK9hzRwr1e55ZCWuPDnjW69zJvsL88DXq9zpipO4ac9Nar3PNIQAB482a9XucGYXta/&#10;PTXq9zwcgAX5qa3XuZ1lJNuWBmtV7nLzDfQ83Xq9zizHueer1e5x8y2l+er1e57ffU+PN16vc73h&#10;Tfmq9Xuc940Nuer1e50ZPevfnor1e5xLdzz1er3O95vp3PPV6vc4b9bWvypMVuvc73lj35sV6vc5&#10;+ZbQac1Xq9zvzDblq1XuYzIex5o1uvc7EgVuemtV7nLePtd+erde54S+FrHnpr1e5xc3HvC456av&#10;XueEmg42TTde52ZADt5qYrde54PcW57bXq9zwcA2tqOPVqvc9vudOVmvV7nQc3uOUKprde5kL/ve&#10;3lya1XudCT3TfjeqadTXudsy9n0J47EVc17nC5uADblQYpivc7DsWudbcvWq9zoO3bjZNbr3MZck&#10;6ca1Vqa9zg0gHbm63Xuct5C2btz2Fer3ORkW1k7fHm9UV6vc8ZNNbfVy016vc8JQRoeemvV7nYlA&#10;05oma9XudmS/1crFer3MRl8Tzc16vc4+aDyter3OzMVFxzdbmvcxh/3uaFar3OXmta9+OGvV7nTS&#10;E2HNk16vc6cm1+NDCvV7nHzNPjy9er3OHmX93x5U16vc9vtqebFer3OKsbaacsa9XuevbTlK9Xud&#10;X0OtuVmvV7mPfpzder3PBz48sa9XudN3uOWr1e50WJ78pXq9zxZrbRz1er3OAN9Dz1er3PbmIvz1&#10;er3OgwPfnq9XueDgm3PV6vc6YqdOer1e50X0sOer1e5jv4c9Xq9zxIHfnq9Xucd+thz1er3Pbve2&#10;89Xq9z//0fn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV&#10;7nY789Xq9zndgbWHPV6vc63j2c9Xq9zosT9HN16vc8pFiOarc17nIHT489Vga9zq/t56a2TXuc7W&#10;7G3PVSa9zjfnppya9zu/N1uvc5Ajx56t17nG/hz1ar3MgYBeerde54lR256vV7nauO3bnq9Xudlt&#10;vjfnq9XueDdyeer1e5k8zx56vV7nEnm69XueF7a89Xq9zolr9tOar1e50G7k9uer1e5y3gDnq9Xu&#10;dhr6A89Xq9zst71xpz1er3O9+hHjz1er3Ow9738Rz1er3OAJBuOer1e5zLa6c9Xq9zsMGHfXnq9X&#10;udbzz1er3OW8W56vV7nQf289Xq9zkGHt5uvV7nSsCLnntter3OQNxfnjXq9zwfW3NV6vc57yBry0&#10;V6vc4pJrYc0TXq9zmzX7c0Ca9XudFie/HdVer3OW4LoONzNar3ON9LccEV6vc5qdPo5QkA16vc5b&#10;gBfm5rde5w3eHhx2tV7nIOBp4c9Xq9zsn2a35UmvV7nRcDlZrde5zVh3vxkma1XudiQMbnjgGFer&#10;3Oibm/NVuvc8G0A9nPbK9XuZd45qa9XuYy1+aivV7ntx+jjler3OQchiRysxWq9zsvr357VXq9zi&#10;ZGtz1br3OW8lSp8eP1qvc5Agd9Aear1e53uHt5uvV7ng41B56vV7ni40IPKzXq9zsvfx56a9XudJ&#10;IV+vQ8tXq9zsuR48amt17nW8Xsfv57VWq9zzOCNvLaq9XueV/HlQZr1e5xMgb7WnNk1uvc78wqLj&#10;XmhXq9zoyENccqca9XueZj3Hblga1XudeYTpzdbr3Oy9tOeBmvV7nQkYc3Wq9zotZ9e3KTW69zxc&#10;nt25YGvV7nt55etV7ne6+vs42a3XudMxNiOVr1e5xDt481Xq9zIr6j289W69zIZha3jz1bmvc4CT&#10;U2I5fA1Wvc4mRgeUr1e5yMnt7csoTXq9ziGI0GoHKARXq9zk0pbUa8cNer3MZY2HNCvV7nHzLHvy&#10;81qvc68y578brde57fodeaivV7nASHw56vV7nIOb66c9Xq9zmH11PPV6vc6WW97n6OWAmvV7nQbb&#10;7L8rXq9zozNex05uvV7nZdhy016vc472PcHla9XudBmbTntter3Pbxfmq9XucS1jcG/PV6vc5Bri&#10;554mvV7nFib3vzc16vc4lrjXmq9XudhiBbnq9XucGb7+er1e52Ga3PV6vc6v7eer1e56/PV6vc4e&#10;YbW56vV7nEufDnq9XueVju156Yr1e53vbsebmvV7ni58Oar1e5jJ9vPV6vc7vz1er3OBcDtz1er3&#10;OW4Dnq9Xue3C1+er1e50GBFzz1er3PXUjnq9XuYja+nPV6vc5bzaw56vV7nDnq9Xudc9Xq9z/9L5&#10;/wDz1erf457nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56&#10;vV7nuer1e57nq9Xue56vV7nuer1e52Tfnq3XueJJ789Wq9zrnq9Xud356tzXueueerc17ntx56vT&#10;Xud7jz1emvc6vz1emvc5hhzdWmvc7783Vq9zskeHK16vc6vzdbr3O789Xq9zsNrrzc16vc43HNV6&#10;vc5XBFjz1er3OvHnq9XudkgG456vV7nidb89Xq9zstcfHnq9XudA6jnq9Xudsfevz1er3PX9t+er&#10;1e5z3KBfnq9XucS9xz1er3MvPV6vc4FrWtz1er3OQIOo56vV7ngwJsObr1e57dbx56vV7nYbW45q&#10;vV7nZYnvzc16vc6BI7c9Xq9znvI56vV7nC58ear1e5y3e7bnq9Xue3WtY89Xq9zIH01PNRXq9zjv&#10;Pc+PN16vc8rG515aa9XueLAix5qa9XudF/Zz1er3PM99RzVer3Oe62otz1er3OStp8Obr1e55ZLa&#10;Dnq9Xuct9zrzVer3PbiDcc3Xq9zveear1e564I178vNer3OIY8pXq9zmCx7c9Xq9z243sebivV7n&#10;r3bQ83Ner3OZke224ty0xXq9zh5h56a9Xud7m781Xq9zhuue/L1qvcygg8Yrde5x3E39nHQa9Xue&#10;3gjXlDXq9z3mezmomvV7nvNO3lSmvV7nEOfHmwIr1e50TbQcvNer3Ow/gear1e5yL27c8K9Xucd9&#10;+/NzXq9zkGA5qvV7nXmC/vHla9Xue3+9bw5uvV7nW73vhzVer3O95GnN16vc6L3GnN16vc8HsNTy&#10;pNar3O2OtgeaGNbr3Pb/ABHLV6vc47txu3PV6vc7ZgRYc9Xq9z26556vV7nJn00156vV7nfmC1+e&#10;r1e50ZANBz1er3OBe+h56vV7nC+tubr1e51vHt5qvV7ne8Ed+er1e53fTvz1er3OIdb89Xq9zxb2&#10;a8rXq9zxY/u68tXq9zxbbpzc16vc6LWNuar1e54t7Oer1e57ebW56vV7nhJYX56vV7ng48eer1e5&#10;0X9nPV6vc8H9vPV6vc4hiDpz1er3OW/TXvz1er3OG4jW/PV6vc7LXOh56vV7nHvz1er3OwbG/PV6&#10;vc9fW/PV6vc4tJY25qvV7nW4Dm69Xudbxz1er3OW4XsOer1e5xLEnuOer1e5wDEdgOer1e50Wv35&#10;6vV7niSRbnq9XudA256vV7ne63s56vV7ntxPjz1er3ONxz1amvc9cc9Xpr3Orjmq9Xucb25qqzXu&#10;e3c9Wpr3PX56vTXuf//T+f8A89Xq3+Oe56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7n&#10;uer1e57nq9Xue56vV7nuer1e57nq9Xud3PPVua9z1zz1emvc9c89Xpr3PXPPV6a9z1zz1emvc9c8&#10;9Xpr3OQI56rTXud7l56tTXucSbnTnq9Ne5y+0NPDnq9Ne50WHhz1emvc9e556tzXuc2IA56tTXud&#10;X0B56tzXuevrz1WFe56/N1avc7LHx56tV7nrjnq3Xue56vV7nuer1e5yBbsOer1e51cnXnq9Xud7&#10;m56vV7nQOtzz1er3OQsOx56vV7nLeOer1e5w3am/bnq9Xudh7d+br1e51uFrAd+ar1e5zvZQeer1&#10;e52G0uOer1e5w3m/PV6vc5hr+B56vV7ngbkjnq9Xue3aXtz1er3PCXw56vV7nK99eer1e5yVrCw5&#10;sY16vc8WN781Xq9z2889Xq9zvedLc3Xq9z3mc1Xq9zyufHm69XueLm+h56vV7nYew+PNV6vc8ZBz&#10;der3Og9u/NV6vc7LgjXm5r1e54Prr256vV7nay205qvV7nt456vV7nHffvzder3Ow3vWvzVer3Pb&#10;ve5uvV7nZYgd9eWmvV7nW64sO/KV6vc4hiDrzUV6vc57xzder3Ow3NV6vc47ie2nN16vc63EePPV&#10;6vc63tzder3O9+nPV6vc8HIPt5qvV7nlax156vV7nma+g5YGK9Xue3G3K16vc6Dm+vPV6vc736/D&#10;nq9Xudkr3Hfnq9XucBIT2PPV6vc5hx489Xq9zvctuer1e5xJvqfDnq9XueJG6456vV7nRe4HPV6v&#10;c4k31PPV6vc73bRz1er3Pbrrz1er3ONwTbnq9Xue3gDmq9XudBwOx5uvV7nt2tuer1e57cTqOw56&#10;vV7nRcW05uvV7nQYAXA056vV7nMNddear1e5j3m/PV6vc73M2i89Xq9zsOPHTnq9XueLjw56vV7n&#10;Dc3PV6vc7LAj489Xq9z24Wv489Xq9zoMV19vPV6vc9vbnq9XudEk9+er1e56556vV7nRPt56vV7n&#10;Vxz1er3O+br1e5xvrytamvc9e3fnq9XueJ9nPV6a9zom3bnq1Ne51fmqrNe56/N16a9z1+arU17n&#10;r89Xpr3Or83Wpr3PXPPV6a9zrnq1Xue56vV7nuer1e5//9T5/wDz1erf457nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e&#10;57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xuct2gHs56vV7n&#10;r681W5r3Or+zm69Ne52Wub89Xpr3Pbueq017ntx56vTXud7uerc17nd/Zz1bmvc63W56tTFe57d4&#10;89Xpr3Otx56taq9zvdz1e1V7nYPPVaa9z1wOerU17nr81W5r3PXJ5uvTXuctzAWPPV6a9zoHm63X&#10;ueBvz1br3Ow7W5qtV7nQbXTnq9Ne5z3kjm63XucL+znq1Xudhrc9Xq9zsEjUHnq3Xud7ze/N16vc&#10;5bgO3jz1er3PBwNOar1e50De4Y89Xq9zvfz1er3Pb/Dnq9XudBz489Xq9zkGB8eer1e54uLac9Xq&#10;9zoMSL35qvV7nW883Xq9zvzObr1e57fzVar3OtxHx56vV7nt1jcc3W69zstroear1e53u1sOer1e&#10;50HN+er1e52C3iOWFer3Og/geeNer3Pb+Vr1e52GHPV6vc7DA89Xq9zjv156vV7nt9+er1e54Pfu&#10;bc9Xq9ziXN9Oer1e53vNrePPV6vc6DsOer1e52WB1vbnq9Xud77fHnq9XudlxbTnq9XuYgSNRz1e&#10;r3OYc+PPV6vc7Vh489Xq9zpnJ7Hnq9XudFiTpz1er3Ow3fw56vV7ntw8Tfnq9XudE3Ovbnq9Xudh&#10;gpIHbnq9Xucd1jfnq9XueB8Dz1er3Or256vV7ng3iOer1e565HPV6vc8DzVer3PX8Bzder3PX0tz&#10;1er3Or89WjXud3IFxzVVmvc935ar17nVxzVer3PX56vV7nV+amtTXudc1Wq9zu/NzXpr3Otw56tT&#10;Xue3c9Xpr3Ot3NV6a9zvdzdemvc6vzVamvc9u5utTXudX5qvTXuevz1emvc9fnq9Ne50ebrVe57n&#10;q1Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e5//9X5/wDz1erf457nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xu&#10;e56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e52beHPV6vc9fTnq3Xudc9Wq9z3&#10;PV6vc9z1er3Pc9Xq9zlfmqtNe56/s56tGvc9c+3m69Xuevz1Wmvc9fnq9Ne56/NVqa9z1+er017n&#10;ri3PV6a9z1+erc17nrjm69Ne56/PVqa9z27mq3Ne53u5utzXue3ac9Xpr3Pbhzdemvc73Dnq3Ne5&#10;6456vTXudFhzVamvc8GHN1ua9zu/NV6a9zwPPVua9z1/Zz016a9z1+emvTXuevpz1emvc9c89Wpr&#10;3PXPPV6a9zq/NV6vc7v4Dnq9Xuevftzdbr3Pa89Xq9z19deerVe53cc3W5r3Or81Wpr3O789W5r3&#10;PX56vTXueBvzdemvc7OnPVqZr3ON+arc17nr3PPVqvc9fnq9XudX5qvV7nd+brde53zdbr3Pc9Xq&#10;9zon2c1Wpr3PX56a9Ne56/PTXpr3PX156vV7nV+erVe52GHN16a9z1781Xq9z19eerde57dbnq1N&#10;e51u56taq9zrdz1amvc9fmq9Ne53u5utzXudbtLc9Wpr3PX5qvTXudE35utE17nXPVWvc7BI7c9X&#10;q9zvdzVXmvc9fnq9Ne50TzdVr3OuerVe57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9X&#10;ue56vV7nuer1e5//1vn/APPV6t/jnuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq9Xue56vV7nuer1e57nq&#10;9Xue56vV7nuer1e57Xnq3Xue56vV7nuerVe57nq9Xue56vV7nMfZ56rV7nHXnq1Xue156vV7ntee&#10;r1e54Xvz1bFe53rbnq9Xuceeqte57nq9Xue56vV7nuer1e52L89VhXud81Vq9zoc9VRXue15utV7&#10;nXPVqvc9z1br3O9eer1e57Xnq9Xue156vV7nXPVqvc9z1er3Pc9Xq9z3PV6vc5C2089Xq9zjz1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er3Pc9Xq9z3PV6vc9z1er&#10;3Pc9Xq9z3PV6vc//2VBLAQItABQABgAIAAAAIQArENvACgEAABQCAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIj3M18pAwAAzwYAAA4AAAAAAAAA&#10;AAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADedwRi6AAAAIQEAABkAAAAA&#10;AAAAAAAAAAAAjwUAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwECLQAUAAYACAAAACEAAPg4&#10;at0AAAAIAQAADwAAAAAAAAAAAAAAAACABgAAZHJzL2Rvd25yZXYueG1sUEsBAi0ACgAAAAAAAAAh&#10;ACcPZu3dHBkA3RwZABQAAAAAAAAAAAAAAAAAigcAAGRycy9tZWRpYS9pbWFnZTEuanBnUEsFBgAA&#10;AAAGAAYAfAEAAJkkGQAAAA==&#10;" stroked="f" strokeweight="2pt">
-                <v:fill r:id="rId10" o:title="" recolor="t" rotate="t" type="frame"/>
+              <v:rect w14:anchorId="7227CAE9" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-4.15pt;margin-top:0;width:617.85pt;height:290.9pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QratPtgBBqu8M6joDQeIAocdtA40RxKNvbk3abBNNA4pjY3+/PSbna2YGNEMg4rPgiLzgD&#10;VE4b7Cr+un3I7jijKFHLwSFUfA/EV/X1VbndeyCWaKSK9zH6eyFI9WAl5c4DpkrrgpUxHUMnvFTv&#10;sgOxLIpboRxGwJjFKYPXZQOt/Bgi2+zS9cHkzUPH2frQOM2quLFTwFwQF5kAA50x0vvBKBnTdmJE&#10;fWaWHa3yRM491BtPN0mdX54wVX5KfR9w5J7ScwajgT3LEB+lTepCBxKwdI1T+d8Zk6SlzLWtUZA3&#10;gTYzdXL6LVu7Twww/je8SdgLjKd0MX9q/QUAAP//AwBQSwMEFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAABfcmVscy8ucmVsc6SQwWrDMAyG74O9g9F9cZrDGKNOL6PQa+kewNiKYxpbRjLZ+vYzg8Ey&#10;ettRv9D3iX9/+EyLWpElUjaw63pQmB35mIOB98vx6QWUVJu9XSijgRsKHMbHh/0ZF1vbkcyxiGqU&#10;LAbmWsur1uJmTFY6KpjbZiJOtraRgy7WXW1APfT9s+bfDBg3THXyBvjkB1CXW2nmP+wUHZPQVDtH&#10;SdM0RXePqj195DOujWI5YDXgWb5DxrVrz4G+79390xvYljm6I9uEb+S2fhyoZT96vely/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhABHl/h7EAgAAAwYAAA4AAABkcnMvZTJvRG9jLnhtbKxU204bMRB9r9R/&#10;sPxeNklDgIgNikBUSIgioOLZ8XpZS17bHU9u/fqO7d0NAtRKVfPgzHrux2fm/GLXGrZRELSzJR8f&#10;jThTVrpK25eS/3i6/nLKWUBhK2GcVSXfq8AvFp8/nW/9XE1c40ylgFEQG+ZbX/IG0c+LIshGtSIc&#10;Oa8sKWsHrUD6hJeiArGl6K0pJqPRrNg6qDw4qUKg26us5IsUv66VxO91HRQyU3KqDdMJ6VzFs1ic&#10;i/kLCN9o2ZUh/qGKVmhLSYdQVwIFW4N+F6rVElxwNR5J1xaurrVUqQfqZjx6081jI7xKvRA4wQ8w&#10;hf8XVt5tHv09EAxbH+aBxNjFroY2/lN9bJfA2g9gqR0ySZcnp9PZ6YSeV5Lu6+xsOj6ZRTiLg7uH&#10;gN+Ua1kUSg70GgkksbkNmE17k5htZbS/1sawyhNw9Frg8Fljk2AgciXfaNQBQc/4d7pkiK+cXLfK&#10;YuYMKCOQCBsa7QOlmat2pSoq8KYaUz/EVySqetAWM0ECyAcqPpElICiUTSy4pmK7e+p6UJDctxKt&#10;jI2ndbG13HS8KQ54Jwn3RmXrB1UzXRHCk9RwGgV1aYBtBJFYSEl9ZCxCIyqVr49H9OvgHzzSYxhL&#10;AQ/VdrG7AHHM3sfOVebukqtKkzQUNvpTYdl58EiZncXBudXWwUcBDHXVZc72PUgZmojSylX7e4i8&#10;SPwIXl5rotatCHgvgAaXSEPLCL/TURu3LbnrJM4aB78+uo/2RCTScralRVDy8HMtQHFmbixN2tl4&#10;Oo2bI31Mj08mkZivNavXGrtuLx09E/GIqktitEfTizW49pl21jJmJZWwknKXXCL0H5eYFxRtPamW&#10;y2RG28ILvLWPXvaTEEfnafcswHfzhTSad65fGmL+Zsyybebico2u1mkGD7h2eNOmScTptmJcZa+/&#10;k9Vhdy9+AwAA//8DAFBLAwQKAAAAAAAAACEAcWniyPLSBQDy0gUAFQAAAGRycy9tZWRpYS9pbWFn&#10;ZTEuanBlZ//Y/+AAEEpGSUYAAQEBANwA3AAA/9sAQwACAQEBAQECAQEBAgICAgIEAwICAgIFBAQD&#10;BAYFBgYGBQYGBgcJCAYHCQcGBggLCAkKCgoKCgYICwwLCgwJCgoK/9sAQwECAgICAgIFAwMFCgcG&#10;BwoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoK/8AAEQgD&#10;eQdhAwEiAAIRAQMRAf/EAB8AAAEFAQEBAQEBAAAAAAAAAAABAgMEBQYHCAkKC//EALUQAAIBAwMC&#10;BAMFBQQEAAABfQECAwAEEQUSITFBBhNRYQcicRQygZGhCCNCscEVUtHwJDNicoIJChYXGBkaJSYn&#10;KCkqNDU2Nzg5OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6g4SFhoeIiYqSk5SVlpeY&#10;mZqio6Slpqeoqaqys7S1tre4ubrCw8TFxsfIycrS09TV1tfY2drh4uPk5ebn6Onq8fLz9PX29/j5&#10;+v/EAB8BAAMBAQEBAQEBAQEAAAAAAAABAgMEBQYHCAkKC//EALURAAIBAgQEAwQHBQQEAAECdwAB&#10;AgMRBAUhMQYSQVEHYXETIjKBCBRCkaGxwQkjM1LwFWJy0QoWJDThJfEXGBkaJicoKSo1Njc4OTpD&#10;REVGR0hJSlNUVVZXWFlaY2RlZmdoaWpzdHV2d3h5eoKDhIWGh4iJipKTlJWWl5iZmqKjpKWmp6ip&#10;qrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uLj5OXm5+jp6vLz9PX29/j5+v/aAAwDAQACEQMR&#10;AD8A/fiiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKPpTHuIoxl&#10;3HHXFAD6Kpy6vEufLTOKrSalPLzwOPSpcooDTeRE++wFQTapbxnCNuPtWazNIcu5/Omk7eXIA7YF&#10;Q6gFybVZn4jUKKoXk1w5y0hwajnvQhKBc1We4yvzEfiKhyY1qD7s8Pn8aguZFUAc/gajuLhixIPA&#10;GKgZy6g8c89KTYJXY9bshiF4H0pVvJCdhOOar/MTilG/fnbU7lWSLKO0hHPbgU6ZXZNqA5A5pLY7&#10;SoI+lTlQBuPXNHLcm6RwPxP0aW90qeNlJEimvhH4s2d/8OPita+LLGNlH2geYT0AJr9FvFVil3p7&#10;I1fJX7V3wrOrWM1zbQEMFYj69jXJVhySujRS5j234VeLLPxh4RtdRtZQ2YVP1OK3nZg/NfK/7FPx&#10;elsLyT4f63c7ZLc7Ywx6jpX1Uw3p5o5yOtdUGpRuRJNMkjnwMKQalSbJzVINsJP86q6lqqwRbI25&#10;z0zTbSVyUTa3frFEVDckVzFyySylg2T6U69v5bgHcep5GarHcPmIIx7VzSd2VqRFSJTzxUoy54HT&#10;oaGjDLuxzjmoiGOAnrzzSEWI0fOWOfQU871PyDPrUEYIXrUsHznJJxU+g1Z6EtsztLwe9dh4fh2R&#10;KxPVa5nTIDJOpAzzXX2CLHbqAwPFDY4q5eB3L/hVbVJ0gtGO/B7VMrhlxntWT4nuilqI0PPequim&#10;tDGkv7hrklW/i4rRtp4pF/euQSKxLd2eUbh1NaiykYAUflWsEmZ3dy0v7rlWzmpRdvsO7GewqmJc&#10;rwcU1ZHzz+YrQRf+0SYJwCc9KhuNRWOFiy5OOlQC4A+bf09arXrCa2Ys2MA9KLjuczrV/ZXM7EME&#10;Ynla5++v5IS3ksDU2vyq156gdcGue1G/hWRxExGfahbi1Nm21+8lUqY1OKS81OZUDRtsfHTNc7aX&#10;pjYkkHNSXeo5ABPBq+VC1Mn4n6zex6NJLKwAVclq+b/FPjPWJdWV7e/i2Zxt82vY/jdr7WXh11kw&#10;Y9pJDHrXyb44g0+b/iYqske5uNjEVL3BnqP9r3vlme4ugFxkruyBSR+KNLmJxqjh8cKAa8e0DxnG&#10;XNt/aUiheNshOTWpf64LeYPNHIVcdYj1/wAKNmCuep2Guul0JI75iQcgnOK9n+A+stfTokrhmJyF&#10;96+NbT4l6faauto095EvYSQkg/jX0h+zb4ujuAGgvA2ePu4IrOprEqHxan1jaKPJ8xh1HpmuD+Jc&#10;M0Rdo4wAepFdX4VupZtNG85z6nrWT4/tbiW0aYxgqBjJriejN5K8DxDX1eNnCSZZuwrJto5C2Z7b&#10;nPVTXTeI4YxISIhnviqOm232iTa8W0HvUT1kcknY3fDFnFBbK/lsMjoTW0baN49z7voKb4Y0lJIs&#10;S5wO+K2rrSPIQOg/Cp0W5N0jnItNVr9JIAQc9WNb3iqzjjsYnuAwYJ8zluKzrjMVzhXA5/iqp4iu&#10;JLoCGHUGkOOUZsgVpGScbjUvdKay8keZ8pPGK0tN0qC5kHnXG0D16VgxWN9Epd5lPoAOlaul3moR&#10;BQ7KyDHPrVcyYKS6nrHw/ltbALax3IYZ+8TXq+lPI0cQgIWMr/rC1eIeDVh1GaFd7Bh1CmvSbO51&#10;LRIYnMEkynjGOgpSRtBrqd5I9m/yx75CvBkYnGay9cuiLKQYRsDnJzVW28SxXUHzwSLtXDYOarax&#10;qVq2nv8AZroquPmUjJz9c1DuzWNktDyX4q3CS2z7nULu4UDvXzN8SNQVNWkkJJx2HTNfQ/xSWVVY&#10;ovckNn3r5x8bv5upTJIB97k461rHY55t2uaPhLXbptA8xYgBjoO9dL8NtVJ1qL7RCyjzQWwPve1c&#10;JpD3I00pbk7QeMVreDtT1G08Qw4nJUOCcirvaxjKdpJHUftYz6ZGkBt7ZlO1dwHIH4mvkX4m30ct&#10;+qJnCjue9fVP7RdzJfaPFNNLkNgDjrXyh8SLOaO5WfOV3dW7VlJ+8zndRrGKJk2GoLGV818KOvNa&#10;f9uWk8YWJeVHWsaO3jA3MSxx0AqyXhjjAmh4HIz2rllTdz0lPYdfai+R5chPHTFUZPtcoOMfNT5b&#10;hrg4X5cVQnuZBLta4HXpUezH7QWeeSNMMO/PGapz3R3dDTri/EILb81WN890uUyRn0pqkrkuroS+&#10;eTHlhjtk1GqMx2QygfU1m3E15NIVTlQO1QwNcx5Zs7+2K2jTiQ6qR1VhazLGcvnpXRaDBIiq/wBO&#10;/NcpoEstwqiaYqQPTmuw8Po6MpVQ3oTW0LdDkqYyEdDp9NjuZir7yc8AV2fhrQLuKVZUtgcjqx4r&#10;mtJtSWRmXdjkY7V6T4JtI7nCytj05rshSm1exwfXLzsjd8LaBmVDPbKWzxXq/hbTbZbRUwVO3rXI&#10;eG9GlMqyRx8E55rtrR3t7dYoYQ7EcjNWr21PWoz5oXLLJbRt5VsDK59ulUtahnW2Iukx3wK2dGgu&#10;2UmaDZx2GKh8WQM1t0AwvIFaJPQVaSVNs8I+I9nuZ2LcHPX8a8p8QaY1wxi8oAeor2L4gWcjXLNJ&#10;HwB90GvO9V00Sll8sgYr38NS01PkcRXs7HA3GhruA39CeMVCulyOTHtwOxxXXTaVCzhY4/rSLo8S&#10;uN6/SvUUbI4udS3ObttFWNMsgJbuRU0Wj7eR82feujfSkbhUOAOMVJDpRICrbngdaduwe26HPw6U&#10;xbYygDPertvoqqpZ0HtWzDp22Ta6kZ7EVYNgS2zawxR7Mr20tjGTRFIDpFgdTVi208g4jU/hW1Da&#10;f8s9uc8VZi0uVfuRfKfbpVKmZSq6Fj4fI2m61buTzvGcHpX2j8KNbW90WEs67gmCBXxxotlHZzrM&#10;5y3txX0N8CPFTCFbOVzjHANeVmuGvTU0tj18lxajW5JPc9wmwy4XuOKwdd05LmJopFypHIras5Vn&#10;t1dSCcccVBeWfmIXLY9a+djofWN3R86fGj4THUkmuYbZhnJGMfnXyn8UNEvPC8ssNxasBnGT+PNf&#10;otr+h219E0M0YYYr5r/aq+ECajoU93YW37zYclR0r6vKM5lh0qc3ofG57kEcS3WprU+BviX41Nuk&#10;iLNtVUOQpr5y+InxCN7JKElCrtODknOM816P+0INc8N6tc6ddR+XhiAzjG5a+b/FutAGVXkBYk42&#10;ivt4V4SpKae5+W1cPJV2pLVMyvEutm4y5YsecH/Cucit5tQuwMZzwMUtxJcXs/l5+XPQV6X8HvhL&#10;qGs3MWtXtnmAMNiEf6w9q8rG4yNODnJ6L8TvwmErVqkaVJXk/wADq/2cvhDJqV9Dqmp2DFi4+zRO&#10;OvvX0Z8T/iD4W+APw3m3XSi+kixIytgk/wB0e1Z+lT6H8GfBreIdb8qO8+z7okbH7oY4x718VftC&#10;/HTWPid4lnMt2/2QOTHGW4UZr4OvXrZlib9PyR+n4TC4Xh7AafG9+7Zy/wATvH+qfEbxbPrN3I0r&#10;zykRjJ9eAK9V/Z5+GH2CJdY1GHLsMuW7VwnwO+Gt54s1hNVu4QIEYeVuH619O6PpVvpdmtvBFsVQ&#10;AAB1r7rh/K404qrJeh+Q8Y59OtN4aEtXu/0LUEYijCJwp68U+SRQpiU59CabtBB9BnpVe6kCx71b&#10;B9TX1qi2z82cnsiG9k5KOOCOcis8sFGeg9qeZTM5LyAc8n1p0Vk9zOsCAkuQOnSvdwdBUocz3ZxV&#10;JSqySjsaXgfQ11bVlDRbwDkM3TNfaf7H/wAG2LL4n1Gx2gYEBI6D1rw79nz4SyeI9ftNHjgbD4ad&#10;x2XivvzwB4TsvCmgQaXawqipEFwBXBia3tKmh9nleE+rYa8tzYhtooUCIuABUgVsEk4HY1IkbAbS&#10;O1DQhk27uK57XZ2tN62ISCcjdnjrUEz7AQQcj8sVYkAUkdce1cx8TvFVt4R8JXWqSyhSqEJk47Vo&#10;rQV2TGPNNRXU+ZP24PiuLi4bwpYT5AOG2HpXyzLvD7yOfeup+K/jC48W+L7rUZZCymU7QTniuXJY&#10;5VV57818piq7xFdy+4/TcowiwmES6sYxdkG/J+hqJlYrk449qnZNx3AZqOddmQuPeuex6aY/w/bf&#10;bNZiaUho4AZJPQAV5J8fPEkes+KHjjbcsfTGa9eFyNA8HX2tSLhpsqrf7Ir5w13UpdS1ie8lYHfI&#10;cfSt8PBSk5HtZZS5Y8z6mbNsOFY45zxTHIccAED0qVwG+ZBke4qKUbWwTXWtD13qROFEZDDtXo/7&#10;DPhP/hI/jk2qOm9bKDA46Fj/APWrzO9lEKszdACM19R/8EzvBcbaNfeM5k+ae5baxX+FTgVNk7Cu&#10;r2PrJgEVY4wcKoCiorhyicYqeQjJwc89arXHTkmvQiuVGfU53xQzXM0VrGPmlkVdoHXJr7M+F+nJ&#10;pfgKyt0iCkQgY/CvjrToTq3j3TdMAJL3iZGPSvtnTbYWGgWtr0Kwj+VceYy9yMTuwC/eyZxvxkvR&#10;b+F7uQPg44JHFfDXiSfzdauZQclpjg9R1r7R+P14lp4JuHZwuQxz+FfEd/L513I5O47z82K/OuKa&#10;n7ynDyP0nhunai5FPUTi2bJ4x+te4fscWTJ4GlvJF+/JKRx74/pXhGrFRZvhj3xivob9kRMfClHC&#10;4wj4z67jzXzVFpTR9DVfvRXmd9gZII4J4pHwqc01mPmsCOAetKSGXAH1r1DqUludF8OGkkj8tDz5&#10;rjHpxXxr+2pZvF4+SRl25Q9/evsT4YsIpmx/Dctj8q+Rf25Y3XxzDI4wSHA9+awzHXAxfme/wzb6&#10;67HlPwmuTbfFHQZg+0jUYxx3ycV+o3gCSJvCSDfkGP5Sa/KXwxcyWHivTL1Gw0V/CykdvnFfqR8H&#10;7h9R8H27nIBtz+Jry8G/3jXofXYtJYmL8v1MLXrdYdRk28ncc1h64heyZufl5BB/Gt/xWhh1mVff&#10;NY2oqZYWjYdV5r2NT7HCu9ODfZHo+harHqvhFJSOiKefpXo/wM1CJ7CW0L42yZ+gNeS/CadbvweY&#10;Byyoy8Hpg13fwYvmtvEUtqWGJIxx9DXweIvh84Uulz4PO6C9nWguh6hfJtkKHgZ614/+0d4bjvPD&#10;8twi5zGSOO4r2G/BMu4j736cVxHxW09b/wAOTR5Hy5ySPavo60VOm13PCyPESw2YU6nmj4zmiALK&#10;4PGR+Nej/s86jHdWl7oU+P3T+Yoz1BrgfENq1jq1xbg8LIa1vhDrj6F45hXeBHdr5TE+5yK+ZXuy&#10;TR+95pReMymajva6+Wpp+JbRfDXjpjINsRmIJI6q3b+VeB/tjeFRDdW/iKBPlRjFMQOgPK/1r6V+&#10;N+nZuItWhXG5cNgdWHSvJfjb4cm8a/DuW6jhywg3H/eSvDxtJLmjbbVHFgKvtaFGt5WZ8gavAs9q&#10;6qpINfSH7AvxFh1DwrceAdTmBm06ZljRj1ibp/Wvna6hcO8ZHKkjFa3wA8Yy/Dv42aZdGYra38gt&#10;pxnAJPQn8f515sdabtutf8/wPSxtJVaD8j7O1a0NnfSWj9A3BPpWLfSy6Xfw6xbM26BwTjuK7LxT&#10;Zh7a31WPBWRdrEeuK5i/hSa3dAc5HTFefUhaTiLBVlOmm9ej/U9X8JalBrFhFcLNuSVMisD4k6LJ&#10;aXC38Skhhhqxfg34gkRJdAuJDvtnzGD/AHDXoHiO2j1rR3XZ/DwR6152MpfWMO+/6o+dqxlluaW6&#10;fo9jx3xDYNd2Tqq4cLlT7it3wTq6eJ/DraddEeZEvlTL6Hsf5Gqt5bskjQupBUkHNYWkX8nhXxck&#10;7Ei2ujslz0BPQ18tTmqNXmez0f8AXkfTyh9ZwrgviWq/Uh1vTX02/ktphjaxA+lc94m0yO9tGUjJ&#10;649a9M+Imkie1j1e3GdvEhXv6GuFmTepHqeawq05Uarj9x6OW4v2lONRbo6n9k/4hfZJZfA2tT5k&#10;hJe03t95D2/CvSvHXh+IMz24JilG6Mjt/k18xanLf+FfEFt4l0l9s1tIHAz1HofavqXwJ4m0r4m+&#10;BYbuymDs8QZVzyrjqtc2Pwv13CvlXvLVfqv1/wCGPC4lwf1HGxzCl8FT4vJ/1r95q/CLxq93atoG&#10;qOPOgGAG53rWj4k0cW87Rg/JINyNXm91JfeF9Zi1myBR4Hw6+ozyDXr2nX1j4y8Npc2jqWKbo/Ue&#10;1fOxh/aGDdKXxw2812+X+R8dmFFYTELEQXuT38mcpf6fB4g0uWyvIw0qqVkUY+ZfWvnr4leCpvDu&#10;ryWxDCPdugkHp259a+jNQS5sroXUTYZMiRcfeHpXJfFLwZb+KtGaW2wZAm+BvQ4+7XblGOeJo+xm&#10;/wB5Dbzj/wAA78vxHsanK37svwPI9FuIPiHoM+hayoe4gjKTI+P3ydM+9fKPxz+Fk/w58UzWiIzW&#10;kxL20oXgj0+or6QkOp+GdUF/a7knt3IZf7w6EGl+KXgfTPi54Na4hUK7jdAw6wyDsfrX6TkOZ+0g&#10;qMnqtvTt8vy9DnzHBfUq/tIfBL8GeJfs1/FmKxnT4ceKZgLWclbCWQ8Ruf4foa86/b+/ZMVIJfir&#10;4Q075gf+JlbxL/5E47etVfEGi6l4b1qXT7yNobm2lIIHBVgeor3D4U/FmL4n+FW8DeKXjk1GKEx4&#10;lHFzGRj8TivvctxjoTUG/de3k/8AJ/mfB8Q5VF3xFNXT+JfqeAf8EvP26tS/Zi+Ilv8ADLxtqBTw&#10;3qN1iKSVzi1lY+vZSa/bLw/r+lfE3wtb+I9EuI5pDCrZQg+YpHWvwG/bD/ZuvvhX4hfXNLtJBpt4&#10;7PA4U4jb+6T/ACr7B/4I6/8ABR26sr21+APxR1ci6gAXR7uZ+Jox/wAsznuK87izh+lmGGeJpr18&#10;n39H1+/ufnalPLMT/cZ+ifiTRkvYXSSHPykHIrxH4heCtS0XVV8QaHujuLZw8UinGT6V9NavZ2Gs&#10;adH4g0vDRyDMij+A/wCFcH4p8ORX9s6NGCGHBx0r8JxNCvg67uveW/ofXYavCrCz1THfAX47WHxD&#10;0n/hHPEIRb2JNl3bOeW4xuFXPH/gf+zZWeNfMtpl3RSccj0/CvB/Ffh/XPA3iVPF/hpjFcW77js4&#10;Dr3B9a+gfg58WvDnxZ8HizvVCy423ERPzQuO/wCNcWZYCOaUVXou1Rfj5P8AR9fU4a1H6lU/uP8A&#10;A8H+KXw1h1a2eI24PUg4Garfs4ftG+JPgP4li8GeNLt30l3xbXMhP7o54B9q9p8e+CZtOuZLWeIs&#10;jZMcg6MPUV4r8U/hrbapayI9vuJztOKWRZ1/zD19Lfen/W5hi8JSxlLlfyPuHw/4p0L4h6RDquk3&#10;cbzGMMNh4kGOv1pspKttcYIOCMV8Lfs3/tEeJPgh4rg8EeML920l5AtpdSHmI5+6T6V93aHqmneO&#10;NDj1nSp42lKZIVs7xjqMV7+LwjlecVfrps13X69j5GvRqYeryTMHxJ4fj1JRcQEpJHkq6nBBrR8C&#10;+P7i3nGieIWCzqNqOx+WWp2VkypBBHUEVkeIvD8GpxGRAUlByGU4wfWvmMbgo1YOy1ffr6/oa0py&#10;i9TrNa0GKWM6lpvK4y6KOlYY4zn0qDwL48vLO5Xw54jk2uvywzN0kHua6XxB4dE8J1TS488fvIvT&#10;3r8M4n4SngnLFYSLcOq6xPoMJjIzSjPRmBuI7dqTIP3ec0HdkhuMdcijAHzD0r8/cUehexVvrFLm&#10;MqwBz3rhPGfgNbgG4tU2SJyrqeQa9DHzHmobq1SdGSTkelezlGcYnK6ycXoJ+8rHI/DD436x4NvE&#10;8P8Ai128rO2K5bp+Ne5276R4zsVvbKWMSuoOU/i/+vXhXi/wRb6hA/7rk9OKzfAXxL8RfCbVV0/V&#10;TJPpzNwevljPav1vAZhgc7wyhLVduq9P8vu7Hk4rBNvnp7nvM6mHdpmtxMV/hlft9a8++KXwYstd&#10;ha7hiAcrlZkH3/rXpPh/xT4f+IOkxXVteI5dPklVuc+hqG4tL3QZWgmjMtu5+4T29R6V7GCzfFZD&#10;KNDE/vMO9pbuPb5fkfH5pk1DHwataR8fa94c8TfDzUnNtGyJk+bA4JVh61ILrQ/HGmPpt3bo+4Yk&#10;gkXlPcV9N+Nfhdo/i/TmnijWRcHGPvRmvnT4hfCfVvCmom/swyMpzFNH0Psa/Usrzl0KSq0Zc9KX&#10;3fPt6/efmeMy/F5bVaa0PGfib8E7/Qt+o6dA1zZHk4XLR+xFeRat4c1TQtT/ALa8MXb2tyvXZwG+&#10;or648PeL4LyT+yfEKiG4xtBf7sn+fSuR+KXwTsdQEmseF4kimbmW3A4b3X/CvtsLXhiKftcO794v&#10;p/mvwOWUKVeF4nnfwp/aEh1C5i8M+Ml+y3eNvz/cl+ma6nx/8G/DPjjTm1TQliS5KktDjiTvwe1e&#10;SeK/Acd07xXduySwk9eGU+tSeB/i/wCK/hzeR6X4jaW8sFfak4PzoPf1FejRxEK1t0196/zX4+p8&#10;1m2RYXH03GcVqFnfeOPg7qv2RrSae0BwbdwdyD2r0Gy1/wAGfFjw82n6nbJcLKNskEv3oyfTPSuk&#10;ivvBPxa0dJDLFI7r8lwuNy8V5V8Rfg94m8DaoviHRJXiI/1c8JO1/Zq9nBZlXws1ra/X7L/yfn96&#10;Z+a4rA5hkfNGa9pRfTsjhvjT+yDe2dvLrvg+3N5ZjLSQ7cyR/wCIrwnQNT+JXwS8TjxN8PNbudOu&#10;opMvEuQr4/hZe9fYvw8+PG6RdA8awLaXOdqzE4WQf0qT4qfs7+EvipaPqugiGzv2X5HjxslPv7+9&#10;fb4PMsPjoeyq79U7f015o+drZMv99yWdnu4Xt93Z+R1v7E3/AAVzs9Xu7XwT8XZf7K1JSqJPK/7m&#10;c+xPQn0NfoH4N8deFviXZJeaPqEW51BV4zlWr8KfiJ+z14p0HXW0W+0OcXCuRG8UZO702nvX1h/w&#10;Trk/bB+HGqQWOqaNfXnhtWBRrwESRj/ZzyR9a9KGJxGXNOL54dt5L0fVeT18+h9VwvxpicZiVgMZ&#10;Tk57XS1XrZfifp9L8Nzek/a7YFT7Vmav8C9LmT7TbWgWQD5XUYINdp8NvFCa1okD3vDOg3A9QeM1&#10;0s1mCN0Q3L1+le7TxyxEL9GftmEwNGMFPqeVaDruv+ApBY6hE0lspwJAfu/X2r0Xw/4w0rX4Ny3K&#10;Z7YPIqHV9Atb6Jo5bcHPB4rjdX8Iajok/wBu0CVkxyydjWEqDi70vu/yPTSstD0iWw3xl4zuX1FV&#10;0kmtZd5wQO+K47wz8UntplsNajMLg4+ZvlNdjFq2nanD5sMy5x0B61ClGo+WSs/xDmtoy0l/BIP3&#10;jAEU2YRsdyNuHpXK+MtYl0wE2khSQjhh0NcnY/Fy90+58nWkZRn5ZP4T9fSuv6lifZ88VdE+1gp2&#10;Z6XOc9V7VUuIFccntVLRPHOla3Cu6dSWHDK1aMqkgTRYZemRXg1/aqfvHoUnTSvFlT7Enr/Kire0&#10;/wB0UVz3fc6OZ9j2KiiivpzygooooAKKKKACiiigAooooAKKKKACiiigAooooAKKa8saffcCoJdU&#10;to87W3Y9KTkkBZoJA5JrNfWWY4UYz05qGa7kflpD+dR7RDNKW+t4sgvk/SoJtW248tQc1mveQRn5&#10;5M8dKgfVITny+3cmpc2Lc0JdQuJeDJjngCoWmK8PJ+ZrNfUyv8ePwqu+oTyHBPXoc1PNcDXkuokG&#10;S/X0qFtRjPEfPvWYrvj5pCfWkjkJJ8vOPWpbY/UvSXjyEgsePSopJXJwW/WmAPtDk/jTkjMh+dfp&#10;Ql1H7oDnkk5+tNldQQhUk+gqdYdnTFO+z872AosDfYpmBCMYOPcUxoVQ4wParkqhBwKrStuwxGAe&#10;lOxN3chdV6ce1MVCjcnr71I4XdTRkEnH0pgOjbYQcVZjYOucfWqyHI5x+VTQuF4Y/pQJoh1KLzIy&#10;hHB7V5Z8VPDEOr6fPbGEYIPUV61dgNFngc9TXH+KrCKdScjJByBWVVaFQPz6+K2l3/wV+I0Hi/T0&#10;dU8/c4UYBGe9fY/wO+KGl/EPwTb6pBcqzGIb8tnmvMf2jvhjp/i7SbiDylZwD2rw/wCBHj7xJ8HP&#10;EMnhG/kkW0abCFjjHPv2rCnP2bs9irXPtfVdeitwY4Wycda5+61SSeTeznGfWszSdZXXrNL6KTdk&#10;c/NmpZXwcc1UpOROty7HLvBOeM1I5JTKnmqUMjBcVYS5QDJJqQvcUzMECscE06Mrt5H5mq8knz7x&#10;+FSxXAdvLcUgJ1UHgfhzUsABbAPA96ZGFznHSrEAUuNq/gBUDSZr+G7QySl2Q8e9dNBCigAAVm6F&#10;bC3iBI69cVqDLA7SeO1K+ppFWiIzMueMACsTxDOZfl28ZralbCE8k1zer3ZadkIz8xqluKS0sVoE&#10;AfAHU+lW0QYzjioLU5ySO1WFbn+lbLyM2DlY+R1PagOvU5pPMQNlsZ9x0okk3tkDPuKtXEOmAf7g&#10;HI9az9QmjtbdxI3UHn0q2QxyQPpzWT4lnWPT3ZgSdp5zVbgzzXxFqc0OrSeTLkE1lXc4ncN0PfB6&#10;03W7p5LmQLgHcetUYrwg7nQE46g1SYrl6OMLn5icnoTUM9ysEhDqcA8U37W3llyP1qqLlZZWMrYx&#10;0zzQ2J6nBftCanpz6C1r1YocKa+QfHer6zJC9vbv5ZVsRgnivpn9pPWorOwmmaIkEEAL1H0r498T&#10;+O5muXNzA0MQJxvHI96QdCnfa/4p0yFZpdNjGDlpAM1Ztfi6v2hYtX1EqmzGxUNcjrXxFtpoJFW6&#10;dtvHA4rmdQuta1WJZ9MXzAw5I7VPN0RHMr6HuNv4lutXQNZzhoWGVbPOK+gP2Wri4t71HuZgwbAH&#10;NfF3hO51OJ0tZHlSQgBsMQBX1H+zTDd6bPbyLeZRpBlCxz9aU9YGlNtu59/+DdSgTTUPk/w885zU&#10;fi29juLcxGJgp5xjjpWV8OZPtmioFnOQoOTWvqtozxNvJI2+lcEnqdVm0eOeLbcR3jOhIB6Cs7SI&#10;JHnAEjLzzXR+NLTE7bouO1YmmLNHdbUU5z61Mtzkloz0DwrbFol2ykr3BXrxXRSWYeI5TkrxkVhe&#10;E7G8eFZBMBjBwtdZCrLBkt046VEr3MZWucZrOhPK/wB9VAOcDjNZ1/o8UUeFSJXK8svNdhq1r5zY&#10;CZ98VlX2nFo1MUIz39qcdiU7o4i6Sa2lKKwkIPNT2M8zbIGiTaTyQ3NaOqaDcGQSAKhJ5461WFjc&#10;W/71Qp2+1JN3IUmuhveH/Ey6LeRiCGZsEZSPOW/GvSNL8SajrJRzNJbxKMmOZsn8a8WbUtcDrJYh&#10;VOcAgc13vgzVjpW06/dLL5o/eKyFs1upKSOmEro7+DxjYQowub63I6BYz8x/KornVbQWskltbzks&#10;MhSP8a5vUPDVvrU32rRLIW5zlCqbfzrWtNP1+10pnvriJpVGAR39OKVjZbHm/jfUpr1pTM7gZICH&#10;tzXiPjq0nkuC0NoBknLHivZ/F8si3Up1KP5iTkgYAryLx1NmfyLaZjuP97oK0tpcyqPRmZ4aM9va&#10;PFKq8c4q7Yanb2eox7I1LE+lY9j9ptlLFid3B5qe2WV71H2DqKhnnVJO90aPxnvLy90JJZ0ZQMeX&#10;8vHAr5r+I1yjR/vVZtueOma+lfiHeTah4dS3mwQkeMkdK+fPHWjafdZ82XcVP3VOMjNQtYto8+tW&#10;UcZGSZw/nXs8CuqoqjgEHFSJbytGC8+4nrzWnFpdl5XkRQMPbOc1ah0+3tlBZRx/CRUuSseyq8ba&#10;HPNZ7f8AXTsD2AFUpdJD3PmC4+XPXFdLdRtIS8pjSLpyvNZx1Pw/aSmBIjI/9/tmo5l2IlioRWpi&#10;6nYRpEd5XH15IrPtNXjObdIMgcABea6G6uVvRtihWMHPzYAIrLaxGkAzTTbz2VU5Iqbyk9Dz6mZ0&#10;09zKuddht2MUdlt9dwqtNeNc7Y7ddrMe/FdBGtl4hsEhi0TyWTPmSuQN5z1rC1izh0ljtKAKOCrZ&#10;NdFGhOcjyMTmyjqnoWdLvbu2kEbyL165zXdeGJ2mZJXdsAZGO9ea6PeR3kxYuqID82ep/Ou+8LXa&#10;EKscvOQBx1Fe3hsBZ6o8v+1lUd7nqXhly5jdh1HcV6v4A0lWeORRyf8AGvJfCW6VUJfGPavcPhLa&#10;vK0QljztYY969F0VThojrwtb2s9Nmem6J4fkngjOCMdVArrtC0KC0j81rQu4GVyO9J4etGaBAkQH&#10;OAa6/S9J2RhkwzEcnHSvGe59vQSjSRxl01/9pLSwhRngdO9VNQlR7eTz0H3e4FdNrWm7bt1lfIHO&#10;cda4jxtdPbqT52MDAVaqHxIzxMrU2eYfEBHM7eTHkkdBXnuqWTI58zIyPu5r0HxBdtdK+Ac9jXMa&#10;npcQVpLicAkdAOc19ThknTR8NippVGcl/Zchm3RjA/WrcejxuQWQHjvVxI1hZvT1NSPcKLfbBHgn&#10;jca7lHSzOXm1K8enWqKQ23Hr3qyLa0aMLEN744AWo4NG1K5wwDHJ610cOhwWtoqxkK3c461adglU&#10;S2Oaj0mdp8tAFPctViOwDSeXGvOcFiK15n+zr5caZc9wuajs9Om3i5l4GfzpcxLnJ7Mig8LtHIrt&#10;IpGcnJq3JaQowhbG0DtUuq3otYlREy5XtVK3uPIP2m7PB6AtRdEe83qWE0tGlV2ARQa6/wAF+I10&#10;G/iaC54X72T0rzHWfFu+fbDNhBwMNWavxANsS4mII6EmoqQVWNmaUKrpyUloz7d8A+N7XVbZQs2S&#10;QOp611U1ysifKcgjivjD4VfH+PStQit57vIDAZ3cAV9S+DfG9n4m0yK6huAcqMANXyOJoSoVLM+9&#10;wONjiqS7mxfqr9D1rkPG/huz1Sxe3mjDB1IYn6V1s11CPnkAAx2rnNe1FJFKRdMHBFc6dnoeildW&#10;Z+fX7fP7I0PiDSrrVdEttsiqTGUXnPpX5dfFL4Z+LvC2qy2+raZJEFkxkqea/oL8V+CrfxRbyQah&#10;AGjI6Fa+SP2sP2YvhxeRPLeWUI+fL4QZH/169/A5vLD0+SpsfG55w08XU9rh9Jfmfl98FfgRqPjG&#10;7XWdUheGwiPLsvMh9BX07o2m+HPhb4eGtatbxxCCL/RYCB+7x/Efeun1bwp4d+GelC7mhjt7eBM2&#10;1qQAB7n3r5O/aS+NuseLb2bT9JeYwFmUCMH5sd+K8/GY2tmNdJbdEd2V5VhcjwvtJ61GtX+i8jnf&#10;2mv2i9Q8e6rLp2n3Mi2yMcbW6+9eV+B/B2oePdfjs7aNnjDDzXA++fT3rOk07VNb1pdIt1eS5mID&#10;nH3a+mPgZ8JI/B+kQXVxb7ZGHLbecmvo8kyn2tS3Rbv9D4XiziP6vS5vtS2X6nS/D/wRaeEdIito&#10;oBuCAH5e9dCFRlIznnpUrKyKF25KjHFCuFjYbQOOtfoUIRhFKK0PxWvVlWrOUndsifMZwWHH8IrM&#10;1G6XBRVJJzjngVavrsRA7eoHGTWTh5ssz4HsK9PA4d1KnPLZHJVqqEOVbsWNW3YKKCvX3rtfhz4T&#10;lu7ldRng3biFRT3PSub8N6bLrGqJa7OCwLEL/OvqD9mT4Pt4q8R28bwgWtqQzErwSO1duOrKnHlP&#10;SyPAvEVPaPZHt37JfweXw9oqa/qtqBcTqGA29F7CvdUhVV27AMelQ6FosOkadHZWsQUKoHy+wq6q&#10;bsgoM/WvGTR9g4pWQ0DK5HpzTSqqOvbpU7DZwBUchGPmXt1xVxs9CHdMrS8KSFFfLX7c3xT+xaef&#10;DOn3PzHhgrdPWvpLxpr9r4b0C51OeQBY4yVz64r85vjx47ufHXji7vfO3Rq5CZPbPauPMsQ6NDkj&#10;uz0slwaxWL55fCjhJpJJnMkh6nk9KYzRkEsxB9RUnl5bA6e5p4tCBgjHueea+aasfoUWktCuSGOC&#10;f1qKYPKywRgbnIVcd81LOrxuQR8o6kVoeD7H7ZrK3UwXyrWMyvnnpQ3aN0apczSRy/7RutJ4d8I2&#10;/h2B1VjGFIUcjua+enYly7N+deiftBeKf+Ej8YzRrISsJKgeteeOmTuUjA7HvXfh6bjTTZ9XQiqd&#10;JRBWOORgdqjnDMMZP1FKzOOoPXikmyiDBPIyDWvNZGy1MfxBK8No2zlm4U57mv0H/Yp8Ix+FfgnY&#10;I0Ox5YFZhjqSMnNfAmlaXL4p8Z6V4fgUuZr+NWXGcjcM1+oPw/0ePQfBlhpaIAyQAEY6cUU43mjN&#10;6mo+Vyc/hVW7kVUJLHpxirTHavzc1R1JljiYlugzXdYkf8FLE658ZrGLG4QguQB+Ga+yb3EcKxg8&#10;qmP0r5X/AGO9IXVvine6pJz5ESopx6nNfVGqsAr+q5rzMxleuo9kelgI/u233PEv2qNW+y+CnjLc&#10;FGzz1zXx9MwMjDOBn0r6m/bMvfs/htbcHlsLwema+Vmzz8v1NfmnEk+bH27JH6hkMFDBX7lHWnMe&#10;nyDZ/CetfSf7K0ccHwZtSR/y6D9Sa+Z/EbBdPkQsfunjFfUn7Otkll8FLHbjLWUfT6V41Fc00etJ&#10;N1YnRs27OD34xRn5CCccc0uzjJ9OMDrSAjBBB57V6SZ1qKtqdB8LGD3TLgHFz6+1fKv7e8ATxXA+&#10;3BEkgPPfNfUvwyby72ck4xdDBH0r5k/4KAwvH4gt5WP3p5OorPHK+Xr1Pb4cUlj7HzbBM9veQTD/&#10;AJZzo2fowr9SP2f7sXHgXT5MZ324zz6oDX5ZzNhdzcbTnGa/Tb9li8l1D4W6PcSPzJbwnJ90FePh&#10;XatZdj7HGr95BvzNHx3GU1ouQBkdjWDcoChBbtXT/Em2aLUlJByQcfnXMSM3f9RXtdT6rAS5sLB+&#10;Rs/Be8dZbvTU4CznqexANdv4MvjpfjO3cyFQZtpGPWuB+EsiQeK7m3kP+sRWUD64rs76T7B4gFxG&#10;SDHKrD86+Fz+Dp4tSPDzmmnipx7r9D3i6kMsEcu0DK8n1rnvFVmt5p80HUuh4zWzp8outDiut2eA&#10;enqKq38amJnIHfPFfQ05KdFSXVH53Qk6VXTdP9T4y+LuknS/FkyldokOQa5Rri4sbiK+hchoZQ6k&#10;e1esftK6G1prK3flcbyCQPyrya4Tcp5zxwtfO4iHJUlA/ovI8QsVllOb1urM9u8XWi+KPhzFqkY3&#10;t5KyAjtkV5hDA+o6Le6F/cXcufQ9RXonwQ1H/hI/hu+hzNue23wnPJx2rgyjaJ4sMNwvyFmikBHB&#10;z0ry8WuZxn3VjxcvjKlPEYR7wldfp/XmfHHxN8PS+FfGt9pEseFSYlSO4PIP61xHiBJY2j1G1G2W&#10;CRZEYdiDmve/2vPCstj4kh1yOEhZVMbkDqR0/SvENQj82Flx1FeHBezqNdtD6KhJVaOvU+4vgV8R&#10;rf4xfCCz1Rv9eLfEi5yRIvBFOdQCyPkYNfP3/BP74iS6P4t1H4d3037ub/SLRGbAHZgB+Rr6S8S2&#10;QsNVkjij/dn5lyOoNcuIpuL16afLoedhkqNaVL5nP2+oy+GfEUGsxkiNm2TYPY8V7Rotyl5bAbuH&#10;j+X8q8Z1m1W7tXQpyQccdK7v4QeIJdX0JbaZv3lo/lNk8kDofxrgkrN266/NCzuh7bCRrLeOj9Oh&#10;B480YWGqfaIlIWQ5PpmuN8SaeLywcAfOFypHY161400xdU0ZpokBdOeB37ivNbhMgxOOenIr5fMK&#10;Hsqza2lqPKMU50ovrHQ0fh7qqeKvDLaVqB/fQqYpfXjoa5HXdLfStSksZDjY3HHapNC1RvBnjJLp&#10;iRb3R8uYemehrqPiPo631smsWajcFxIQOo7GuOS9vhrv4oafI9KLWDx+nwVNV5M8313To7y3ZQAT&#10;jjNXf2c/iHc+A/GR8I6jdFbS+k3W5Y4CSen40TKChQ85HSuQ8Y6RNCRqFoxWWJg0bLxhhzWNGST5&#10;b7/mfQKhSx+FnhKu0tvJ9GfVfjDTLe9t11S3+5MMOPQ1nfDPxXN4W1/+wb6dhbTHMWeiN/8AXrN/&#10;Z5+Ilt8TvBCW164NzGvlXSE8q44BqTxVoc1tK8bErNC2UYdc181mlCpgMWsRTVk/wfVH5v8AV3Tn&#10;Uy/ErVaf5M9P8R2HmRrqkSDbJxIB2OOtYFvBGl5/Z1wdsM/3ST91q0fhb4sg8WeHv7PvgPOjHlTI&#10;TznoGqHXtIktbhraUMDHzGx4J9648ZGWGrQx1DZ6/Pqn6nhUuejVlhqmjX9Jnknx3+GzafK2v6fa&#10;nYxIuQB0Pr+NeaeFtaXw1qz2t2B9huztmB6Ix6N7V9NX4h8UaJLpt5EGkC7JlI+8D0NfOfxF8Gz+&#10;HNVn0+5U+WzExuR95exr6zDYunUjDFYd2Uvwl1R7+DnHF4Z4avujzv8Aaq+B76hYt410G03zwruu&#10;fK582Ps/1HevnHTNV1LwxrNvrelSmO5tZAy89cdQfY19u+BNXTxDpT+DNYIM0MZ+zvJ/y1T+7718&#10;zftI/Bmf4deJnv7C3/4l167NC5H3Gzyh+lfpOW4ynjMPzfJrs/8AJ9D5+dKVGpLD1f8Ah0dvrcvh&#10;H9pr4Uy6VPapuliC3dufvQTAY3j2r8//AItfDnxp+z/8SgbVprS8sLkTWd3DxwDlWB719NfC34hX&#10;vww8XRa3HEZbSQhL22/voTyceor1H9pn4D+H/wBof4bR+IfDQikvI7bzdOmVQS4/uE+tfZ5bjede&#10;yqav81/muv3n51n+URw8nG3uS2fZ9j6M/wCCUH/BQTRP2iPAEfhLxZdINd06JYdTtZW/1vYSKPQ/&#10;zr608U+H47KYGP54JRmFweor+df4YfEr4j/sn/Ga28ceGbiW1u9Nutt9a5KiaMH5kYd6/d39if8A&#10;ay8BftZ/CSx1rTNTRnliAkidxvtpscqfTmvgOM+GlC1eitHt/k/Tp3Xmj5bL8RUwdf2FTboyz408&#10;IW+oW8g8gFiCCQK8buW1/wCEPjFPFWghgiti8hQ/LIueePWvpjXtEktZJLS5iBYdD615x4/8FQX8&#10;cmUAO3+5X5DeeEq36dUfXU5U8RT5J9T0rwF418LfGrwXC9vcqWZf3bgjdE/901xXjXwXNZzyWF5b&#10;4K8EnuK8b8J+Lda+A/jJdStQ8mlzSf6XbDtz94elfU2m3egfGPwjBqml3cbymHdbybh8/wDsGuLN&#10;8sdZfXML8S3S6rv6rqeZKM8JV9nPboz5S+KPwxg1a2dDbgMBwyjpV79l39qHxJ8IPFEHw98f37Gw&#10;aULZ3srfc5+6a9Q8YeEZIZJLe4iKunDIR0PvXiXxZ+GUWqQSOkAEg5GF5yK78hzmFemqNV+j6p/1&#10;ujnxuDp4unZ79z9AtOv9M8a6Out6JMruyBnVTnf7iqTgjKODkHBGOtfF/wCyb+1lrnwu1yD4afES&#10;7kaFn2WN7K2AB2U19u28mneL9KXXdEcMSu6RF53Z7jFetjsJrzRXm+3qvL8j5OpSqYebhPdfic/r&#10;3h221SAgIFccqVGCKv8AgLx7eadcJ4d8Slgc4hnc8OOwNSKdj4Kng4bPas7XtEt9WhwRhxyrjqK+&#10;bxWCjVvJbv8AFdmaUqmq7nZeIfDUFzD/AGppYBOSZI1/pXNEFSd3Hsah8EeP77RLtfDviiVtpOIb&#10;pj1/2T+ldTrnh+31OD+1NKABC5kjUfe96/E+K+EvYTli8HH3ftR6p+R72DxnP+7nuc2QuMe9NYBe&#10;c5pzqYwd+eOCKaFHbP41+c8iS1PS1uRywJMhV1BzXN+JvCNtqMLR+SpBB7V1ByOvFMeNHByByK7c&#10;DjsRgK3PTewNpnlWi6v4r+E2rfbtMleSz35ltSSRj2r3r4efF3w78RNICPKCQPmRzho2rgde8OQX&#10;8LAxDkdxXn+oaFrngvUv7a8M3DxyLyyJ0b2Ir9ZyXiDDZlS9nUtd7p7P/J+f3nn4rBRrarRn0tfa&#10;bd6RL9s06UtExyeeG+orO1rwvofjHT5Yfs6B2GJYWXqfaue+DXx30rxTbromtKkV0F2ywSnhz3Ir&#10;uNU0Jgn9q6U+QOynla9zCVcdkM3Xwj5qT+KD6f5P8/NHzOPwFLEp06y1Pmj4tfAufSnlvLO1LQqx&#10;PHBSvPINc1Xw5MtnravPbdBMxJKV9mvDZ+I4TY6oAs5BAcqMP61458YfgRKHe90e1XBGSgThvpX6&#10;Fkuc08XTWIwUrW3j1X9fcz8yzfI8RgKnPDY8Z8W/Drw549037dA0a3DL+7uYl6+zeteIePfhzqPh&#10;+4aw1nTvlI+STbw49jXtN1Y+IPA988lgrmIN+9tm6H1x6Vsh/DHxJ0hrK9jRsLhonHzRn1Br7/A5&#10;jh8xiteWp+D/AMn5fceMpKrpLRnyJYnxL8ONTGr+FLg+VnM1oxJUj+le5fCr42eF/iNYf2JrUSCd&#10;lxPZ3B6fT/Gs34j/AAQ1vw05vNPiN3ZE/LIiZZfZq5Tw/wDs6eP/ABlqsd54N0a6juFcFJ4kK4P1&#10;r2KeKnCfsqiu387/ANd1r+RxYvARrpqSOw+J/wCzSuu2rav4VgE0RXcYBy6H1BFS/s/fCD43xalF&#10;pT6RNeadu5Mo+aMZ7Z619J/su/BH4m6baw23xPsgGUjEyrlWA9a+ufCPw+8K6ZaIbTT4VfGSwQDN&#10;fVZTk2PxrVpOnHfVe8vT+tex8rT4CpyzH6zCbp90tn6nifwb/ZU8FXdlDf8Ai3R4LqUgY8+MbkNe&#10;1aV8KPCmgW4j0vSYQgGMBAB+VbEmiR2zeZbRBD6rUkOoGHEc64I4Hoa/R8Lh1g4pPXz/AMz77B5T&#10;g8JG0Iq/cxrjwxFZzmfSwsTL1UDg1a0/Wp4X+zXa7WA5961gsV1lowAxHUVRv9MjkUpLFgnvjmuq&#10;VKE/ehoz0lZaFrdb3i74iATyQKqX1kj/ACzQqPQ4rJu7vUdGJkOXiXk461BdfErQPLEd3fxqQOQZ&#10;Bke1OnWlCSjU0/IirONOHMzB8ceGLCeB5I4lDHuBXl+p+NvGfgG4ZLZ3uLcc7CTkD2r1y/mg1VPP&#10;sLhZo26hf51y3iPwvaapG4aJSehyte9Qw2GrR9/fufNYrMK8nZaGP4W+NejeJ41tr2dd54ZJGwQa&#10;19Q0bTtYh86wdXVhkpjJH+NeTeO/hNcQyNqehytBOgJynrWX4T+MfiLwReppPitJAocBbgA4/H0r&#10;p9nXwmq96Pfr93+RnRzK/u1D0efTNd8PXBudGuXXafmiY/KfwrrPBfxizILHWCYZF/hk6Gs3w941&#10;8NeM7RZPtEW9hkSA5zUHiHwYkqh1iVgBlZVFY1sLhMfG+z7nt0MS46xZ6Z/wsHRf+e8f50V41/wi&#10;Opf9BFv++j/jRXF/q7/eR0/X59z7eooormOgKKKKACiiigAooooAKKKQso6kD60ALRUMl9BGOXH0&#10;zVebViRiNcfWlzIC8SB1OKZLcwxLvZx+BrLn1GZ/vSYH1qhc6wkZ7E9wTUOp2A2ZtYiUfu1z9TVW&#10;TVp3JDMUHpmsaTWCw4Xg9s1BLqcznAYj8azlJtlJaGrPegklrjv0JqCXUoI0z5mT0zmseW4eUkNP&#10;x2FNC7uWfd9RSuFmaMmrPt2ovPaoXv53PMjD8arqHzy2fwpxjbPWgOVDvPkxy5PPejLMcEGhItzZ&#10;xUywSZ56e9HULpESq2eRTwhIB3AVIEMZzyR6Cn7VxjaOOnFFiefsRm3P3d+aWO3Cjg81IGGeCKAR&#10;nPWmtCW7jo0UnkgVKoAHFMRAeoqQAAYFBUVoFKXJGMUlHA4FDWhZHNyDg9qqyBhgOB1yKtSkDOPT&#10;0qrczRBfnYZzxg0GbfvETjBzimqcnJOPqarXeswQKQCPzrLu/EMrNtiJHuDUylGI7Nm091BCcNIB&#10;jtmq9x4jtIVO05Ppurmbq9nmc+ZKcepNRwsWXk1k6r6Fcvc27rxJcTjZESF7EtWXf3MkqsWOQQRR&#10;GVxiiSMMpywOR6VlJyktQ2Z5n45t/KvWLx/Ix7ivA/jx8PXmgfVtMjIlDblKLX01440d7qNiseOD&#10;jC15lr2nR30L2NyBgZHI5rFLozRtbo8v/Z5+MU1uR4X125bzk+VS5wSK96trhLqJZonBUgHIr5o8&#10;ffD260TVW1vS0KNG+7eoxnnrxXo3wN+Ka63CNI1N9syDawJ9O9XGSehMkepSSSRgbeppyy54/lT8&#10;LKgAIIxnIqFz5ZwB+FWTYlVzuxnntU6GMnDLz6iqgl3H5eD9amRskD9aVhbGgm10ADYPHetnw9pp&#10;mlWRxwOnFYmnw+a4jznJ64rstDtvKtlKnP4VMio6u5rQRLGPuj8qmI4POOeoFRDew4H4Ypwkc/eX&#10;IpItu5DqMxghZ84wK5O+uDcTFgMc9a3PEd/sTytp6dM1zqNvfJ4GaqKJ6l2xR0UZOc9at4XsOagg&#10;GIwQc8daUO6k9TjvmtURcc4BPGPypuG3dce1Jvb7yjB+tDOzHcetaJiHHIGT+lc149cQac8jHHHH&#10;NdG0jdNtcj8Up1XSSjkcn1p2QvQ8xunjeQvId3J61myyKj5TpnpWhI8JBDNj3rPnCZIBHXigV1cc&#10;bg+XgYGRzVWYgAkN19OKmkVQBg9uuKp3ZyhzkHtjvQNJHjX7UDXiaFJJET90++K+P9R8UCO7b7eY&#10;X+Ygq3Svsb9pOQt4bkOeNhznua+AviHPe2WqXEqx71WQ42npSZMpJDPFtxp95ev/AGfaLtPBji5x&#10;WGdPvNMAvLDUWhHVkD4x+dUZvExhh22VsRI/LOTWTqGu6pqJFpPCGDdGU8/Slcy5rK9jptK8W6/a&#10;alui1ESIxwTkV9I/s2eL7+a6ggnuhlWB3Fuxx2r5I02BLaVTPC6EHIy1e+fs56usGqRywyqScAFn&#10;6UnZxNacrn6hfBDxJbz6dDEXLZUZ5r0y7W3a2YmPIK5r51/Zs164aygjRQylslt2f1r6OSRrjT1Z&#10;rbGU649q4J6M7YvQ8v8AHVmscxKsNtcpblY7sMqg4PQGu8+IumMEZ1V9x5Ix2rzqKXyL4boyDnnJ&#10;qTlq/Gel+DL9mVFih2n+Ku2hWOSPcUHI7CuF+H97bYUO+CehJrvrNA8YYMnTsaU7NGEildWkZXGc&#10;Vkajp8i5KDg+gro3tFkJJBOKqX2nu6BlUcegqVYwehyFzp85yxUgZ71Tl0+QjasYP4V0+p6ZIU4P&#10;PfAqglk0ZLMenatY6oaMSC2gtZUS5ttuDn7taVnczzuUs1kHOAxXirklstxGFx83qRV6ztINOi3S&#10;KA3GCR0rWKsbQTTNKLWNX0TTUdvMc7cCR1wDVSTxRrVwDLBBknqV4qHUtavLxBbz3BKD7o6AVJYa&#10;ra6fbNH5AcnncapRNmzlfGccurxOLyTLHrheleTeINLgtZnLqNynAJHavaPEckE8bPFEF3A5FeYe&#10;KbAzTuhi/Eim0kjOfwnB3UmwlIQDzyAKZDf3sTKq2xIzxkVuHSY4XbbjJ6nFRy6ejnIAH4YrN3eh&#10;4tary6FPxbI2oeHDHP8AJhOorxfxDocRlycnHrXsniSwd9MZTOuwDOAa8m1uCaO7ZSG27vlIBral&#10;SXs2eFia7VUxJdIuSFNrDGh7vinpoGRvluQ7Z52rxWnBlm2qGYkdKuwWZihyyADrgCuOVKSeh1LG&#10;6HI6lokSDa8TP64NZEfhawuLvfDb4Jb5gR0rrtQt7m5udkcRUdzihNLa3GADv7HFVDD3ODEY1z0f&#10;Q5PVdF07TAZZLV3YD5QTxXJX8t5f3kltDYpCpT5WLcivRL7S9X1GZ1nj2RAYAGMmuW1zwvq9upls&#10;IEL5wS/Br0aGEvueBjcZLpdL8zhb+8u9Khe0t2lk2cAtWPYyXcskk90C7Z4BHFdjF4I1i7m3392d&#10;pbJSP+WaWbwDNbLiF/KB6u7f419DhsLSg0up8riMZipptJnNadCZZi00CqT1XFd34OMSABjtcYII&#10;rBk8PfZZAqz+ax7rXS+F9BnChnmUHAGelew6FNQucmDx1ZVuVq7R6f4KkaRELOxGPlr374PW5lMO&#10;eFyM5NeEeCbSa0tljK8k4BAr6B+B9rNIIxINxxn3rzsRywptH6FlEnUqQvuz6H8NabaiwjYLj0OK&#10;6GJAIv3ScAdh1qh4QiU6ckbRZYDnNbj2V48BWOLy19SMV803qfp1JL2at2OE8YXEsIYbcE9815x4&#10;l27XmnY4/wBo9a9F8bLFZyH7TMJMZ5BxXjfxG14SOY1yFA9cVrQXNVSZ5+PqqEGch4mvYVuGSG4X&#10;HoDXPqDdOzSXABHvUWuatELgjYBz61mXGoxGIhHAz33dK+ooNQpo+JrtyqaFm6uP3jIoDc4NTafL&#10;Z+Yq3LkjP3QKyYLpckbwARywNTtqENsAVlznvmuvmdjnesdzo9R1wfZ1ttNiCf7RHJ+lWrS5UwCO&#10;S4BcjJy3NcRca2srYWTk+hPFLH4hFsu8vuPQEtU86sTFX66nbXFzbQ4IlUt7dhUFx4htYwAzg4Hr&#10;XEzeKlyzxSductWLe+MN8jfvuVbja1NWZUpwp7nea14qgLb0KjAwCe9cjr3jJmZszKOcHDVx/iDx&#10;47ZVHJxnODzXA6/8Qb8yPtHH8OTWkKc5HHWx1Okrs7nXfGjeaVilAAyeGri9c+IlxHIVWbGOwauP&#10;n8X3cjvM9wSWzgA9K5zVfELozPOxXPQk10woHj4jNHNe6em6N8UJrOf7R5+3Byea+p/2Rf2l4btU&#10;0O91FW6bSz1+cuseN7osYoztAPB3V0Xwz+OWq+F9ahuoZyNpG7DYH4Vx43LPb0nZF5ZxZDA4mPPL&#10;Rbn7Owa+urQCWGUFWXqG61FLbiR9zNgDqTXzj+y3+1JoXijTobHVdSXeFX7z+1dF8ev2qNK8L2j6&#10;R4ZImupB8qo/TjqT2r46tSnh58sz9mwGPw+YUFUpO6Og+Nfx28O/DrTZLaO5V7lgVVV+9n0r47+K&#10;nxpN9PJrniC7Vm5MFsW4T3Pqa5/4n/FHV9Zv5LvUb1ri8mJ2AEkA57e1cz4c+GOqeLbv+1fFsjbA&#10;d6QM3GPcVzczbO97HCeKdC8efH7XjChlg09pMEHrIPWl8Wfs++BvAukxeEfDejrqXifVcQ2qom5l&#10;Y8f1616P47+JXh74ZWX9j+FYRPqEh8uPyVyQemABX1T/AMEz/wBhjUNUvo/j58YtOMup3Y32UFwM&#10;/Z4zyOvQnitqKfNoYVaUZqz1PFvgX/wQb0KL4fp4z8R+a2vXUfnSSr0VjzgD0FebfGj9iz4pfBW6&#10;lF1octxZxvkTQIT8vvgV+42naTbWMCWtvAqoq4wBxWN4y+EvhLxvYvZazpUUisuDujBzX0uX53Xw&#10;NorVdj4zP+B8uzmLkvdqd1+vc/n+udFeL915R3L1UjBH51kahC8Cujx9ehr9W/2nP+CW3hbxOJ9b&#10;8D232S5YsQIF4J9xXzJ4q/4JPfGvTfD02qxvFJMjEpEoOSM8c19rgs8wOISU5cr8z8dzLgTPsHXc&#10;adPnXddvR/5nxHciSa4wybVxxkZoit23rEkedxxgd69D+IfwU8X/AA91OTTvFPh65tpUZgd8RAJ+&#10;tQ+B/htc3kzX1xay7AflBUkV9zSxWGp4ZOLuvI+N/svEzxjpSTTW91safww8ESGaC3ity1xOwUAd&#10;ea++v2b/AIV23gPwtbs8IE7oGkdl5ya8X/ZQ+Bh1TWE8U6lasY4P9SGXAz3+tfWVnbpZwJbIBhVF&#10;eTVqOpJtn2eGw8cLBRtYlVD0HqeTQYzzgfjT0XIB8wnPtSqvzcjjtk1ijokyLGeN46evSorncflD&#10;c46mrG0jooGTWb4j1S30fSJ9QuJAqxISSR7VpHQm7kjwH9tX4rReH/DzeGbO4xNLlcA+or4muYml&#10;laXJOTzk16b+0l8R5vHfjq6dZCYYZSsXzZB5rzaR8rhQRx+dfN42v7es5LZaI+6yjB/VsKk93qVG&#10;t2XocnrmnnOPlbHHrUqBt3zqRx1NI8aB8EgADqBXIestFoULoYLM5Iz1x2q013D4Y8B3uuzsVe5B&#10;EeTghR0+uTUEtr586QRZZpJAoUHOc1hftJa1HpOi2vhW2cA+UA4B6AURiqk1BHp5dTdSsm+h4Zrl&#10;3calqc19cEkySE/hnvVR4Y1Xd29AKtSRjO7dyeDgVBKrcnHT1r1Yr3Uj6NlcorMTjtwcVWuUKneX&#10;6CrkjY+8MkjjAqpfsEhOOQFySaUlZD3Ox/Y98KHxp+0LZny90NghlYkcKc4H9a/R7y1iVYRjCqBx&#10;XyF/wS+8Cpdz6z4+uIOHn8uJscYQc/qa+vJPmdixzzVYdPmbJdrDJRtGBjr3rJ1qXFo7HjjHFacx&#10;JU5OPTmsHxTdJHYuAcZB712xWpGx69+wlojn+19fZeGudob1wP8A69e8atJhGYfxdRXmf7F+jix+&#10;FA1EoQbl2fd65Nek6megPAzzgdK8TFyUsVI9nBRaoo+Zf21b/ZNDZCXkv03egr5zI+fI9K9t/bK1&#10;D7V4yjtAxwgJz+NeIsMcbsY6ivy3O5urmU/I/VMrioYKKMjxWxTTZCXxlcZr62+C9o1j8GdOVkb/&#10;AI9oRyMZ+UV8ieL33aaynvgAevNfZ3gNWtvhPpkBwMxR5x/uCuXD6VDslrWih5U9jkdh6UhA2ncP&#10;xzQCWyOmDxx1pQMgkAZH616F9DqibvwuRWvLjLdLhe1fOf8AwUStlXULSVUwPtb4z3GK+i/hcoF5&#10;eFjjEqHH514D/wAFGfKH2WYDOLtgMdhtqcZZ5e/U9fh5tZikz5LcmVWLJjjkV+j/AOxjfG8+Bmi3&#10;ZILLaQEEHPfFfnC43gken51+gn7A1+1/+z3aZBDRQFfoFc14NB/v0fb5hvB+Z6r8UkZpIZOM5Izi&#10;uPkDYyK7z4nxqdPinyMhhjj2rhGJC5z9K94+iymXNg4jfBl9/Z/j6zZicTIyEj869G8Vo4u45cEC&#10;SJcH1ry5G+zeJNNvl42Xa5+h4r1rxUiTWNreAcKpHWvlOJKWikcedq2Ipy7o9V+F94+qeC4Tu5Fv&#10;jJ9V4q5cAOpBH4Vz37P96bnQJLJ5P9VI64HJwea6S4j8t2jbtwM1tltT2mBg/wCtD81xEfZ4+pHz&#10;PEP2ntCW40h7uGMEgBhx0xXzdICSw9OK+wfjLoS6p4Ym3LnKsBx04r5EvYHtruSJl5DEHjoc1x5h&#10;G1ZPuj9l4ExSq5Y6XWLO5/Zs1+PTfFV5oU7bRdxCSLPdl6/pUnxn0gad4pluIl2rMBKhxjn/APXX&#10;D+F9afw94w0/WVbaIrhRJ9CcGvYvjnpUF3olrrNuOVbDHGeCMivJxEVLDyj21+TO/Hw+p8QU63Sq&#10;rP1X9I8L/ah0Ox8U/C59QtoN0scSzoVHRlHzfpmvkKdOdmOc/lX29Bpya54avtGujvEROFIzlWr4&#10;38Z+HZ/DXii90ifgwXDKAe4zx+lfPYj+Ipd0erhEqcpUr7GL4B8UyfDb4saN40WQrHb3gFyAf+Wb&#10;cN/PP4V+gGs3ln4k8O2uvac4kUqo3qOqEZBr87vElkl3aFDgcHHHWvsX9iPxsPH/AMF49CvJ99zp&#10;2bWUMeflHy/piorRdSCfdW/Vfqc+OiqdaNb+vM62SEFDnFHgTV5PDXjJYHcLbXw2PnoGHQ065R4Z&#10;2gfqrYIPasrXLaRoRcxPh4zvRgO4rx5J280ehCEK1OVOW0lY9wh2TxtCxGJBlee/evOvFmlPpmrS&#10;xEHBJZCR1Ga6rwR4jXxF4ct76B8yKAZAByGAwRSfEPRlvtNXUYACVG7J9K8zMaCq0W49NV6dT5bB&#10;zlgsa6c+uj9TyzxNpa3tizKDvXoe9dJ8L9VHijws+lagwMsGYZFJ5x2NZ0sW9CjHr1zWLoWrN4F8&#10;ax3rki0uv3UvoM9DXztKao1uZ7bP0f8AVz6udN4vBypr4o6x+XQbr+ky6TqctlMMFWIHHasbUbVb&#10;qFoig59RXovxR0YXlrHr1uAwAAkYemODXBOcsF3fiawxFF0argv6XQ7stxX1ihGfVb+qMP4UeObj&#10;4S/EeORpCthfsIroDsezV9S+IILbW9ITWrUq7BB5mO4PQ18oeNtFF3aM6ryBkEDoa9j/AGTvimPE&#10;GhSeC/EE2+8sRtPmHmSI8A808RRhj8I4S3enz6P57fccPFWAdWjHM6K96OkvTudFous3HgnxPHq0&#10;QYQyHbcKOhGetet6qsHiPRI9Ws23ukYO4d0NeZeL9DNvM9rJHwcsjdeD0rZ+C/jSS0kPhLU3JaME&#10;wbj99O4r5PDOzngq+if4M+IzKh9aoRxdL4o7+aLFwkljeJqUGcqf3if3l7isT4x+A7Xxb4f+36fH&#10;+8SMyQEdx3Wu38R6UtpdmRFHlSjK8fpWTp0i20r6Tdk+TMcwsf4W9KWU4p5bjJYWv8E3Z+T6M5qN&#10;eT5a1Pdfij5Wu4L7Sr5Lq2kaO4t3DxsBggg10vi/w9oXxu+H0gu7cB3XbMoHMMo/i9vWuk+Ofw9O&#10;l3517ToD5MrHzVVcbTXn/hnxBL4Q1tbzBe0mO28ix/Ce+Pavu8txtTL8Tyy1XVd15fmvuPXxuGjm&#10;OFVWn8S2/wAj5L8b+EdT8G+Irjw/qsBSWByPmH3l7EeoNd3+zb8XX8Kap/wgXiO9xpt9Ji3kdv8A&#10;USH39DXsn7U3wUsPGvh0eMvDtuHu7eHzEaP/AJaw9ccdxXyXc2zxS+TIGVlbrnBBBr9GoVXJRnB6&#10;7p/kz5avQpZhhXSqL/gM6b9vn9k2bUNOk+LHg/ThlEzqUUaZJHaTArxf9g79sPxb+xx8YIrqe5lk&#10;8PajOseqWrMdqc/6wDsR/Kvs/wCAXxfs/id4Ul+G3jAJJfW0HlxmU5+1w9Mc9SK+Pf22/wBl6b4U&#10;+KJNc0Wzc6NfyM1u6jiJs8oa+qoVMPmWEdKqtHv5Py/NH5TmuWVYSlSqaTjt5roful8KviX4V+PX&#10;w9sfEnhvVIbszWyy208bZEq4ziqmtaYZC6TRndjBGOa/JX/gkF/wUFvfgJ47tvgj8RtZYaLfThdJ&#10;uJpCRbSk8ISein+dfsbfNZeNNGXxZpEiMSgMyRnrn+IYr8Y4s4dqZfiJTS069mujX9bmeVY+Uv3V&#10;T4l+J4f8SPA0WoW0hMQwM8bea474R/FbW/gT4qGi6hK7aLdy4II/1DE/eHtXuWt6Yl1Eysnse9eU&#10;/E74eQ3tvKPKBB6HHSvhKFf6rU5ZfC/w8z6WUKeLpckj6A1jSbD4keG08QaHLHLceUHBRgfOT19z&#10;XkfirwsZA6y25DDIIK81yX7O3xy1X4VeIIfAHi25b+z3fFldO3+qbsufSvobxx4TsPFGmjxNoIUu&#10;0e64jT+If3hXl5xlssLN43DbbyS/NeXfseVBzozdGputvM+Ovix8LY9TieSO3YOOVI4IPqDXe/sa&#10;/td6x4B16D4VfEm8IAISxvJWyHH90muo8UeGRKrfusEDkEV4l8V/hgLwNeWqFZUYskiDBQ/WvcyT&#10;OKeKpqlUfo+3+afVdTHGYOGLpWe5+jLJp/ibThr2iSIxK5lReRz34rMwyZEpGR1r5J/Y1/bR1Lwn&#10;qtr8KviXfMsiny7K9lPEq/3ST3xX2Rc21j4g07/hINDYMjcyIO3uK78bguVuUF6r9V3R8hVhUoVe&#10;SatJfic9reh22q25jcAHqG96m8BeObzwvfL4f8QzMYS2Le5PT/dOamOQNhTODzmqmr6Pa6vbtFMM&#10;DHGD0r5zF4WNRc0Vr+D8mXTqPqdn4g0K01qBtU0kL5gG51Xo/uK5eVZI38qQEEHoR0qr4N8Z33gu&#10;9XSNemkktd2IbhjnZnoDXaa5olr4ggGqaa6CXZuKqciQe1fjnFXCFubGYONv5o9vNf1r6nvYPG3t&#10;TqM5RgxbrximspHIIxillWWCRopVIKnDBqapLZJHH0r805WnqenbQRx6kcis/U9Jgu4yDGM9+K0D&#10;kMBsz9aGXcOeO/StqNWeHkpRdmGqPMPFfgy6s7kappBaKeJtyOgxzXffBn9oScSxeGPGbLDcDiOZ&#10;h8sn196s3emR3UZTH4gVyHij4cC8ZpYYiHXlXXgg1+i5BxdT0p15Wa0v+j7r+kc+Iwsa8NT6Bv8A&#10;SrPW4ft2klckZZF7n1FZ0V2vl/2ZrMWUxhZSOV+teZfB74ka/wCDb2PQfFhlktSwWG4PVOwya90m&#10;0Cy8VWiXtltWR1BDLjD8V9fSoVatR4zKpWqR1cV1Xdd0/wCrHzWMw8Kf7utrHueOfFf4IWuuwtea&#10;bGvmEZjkVch/rXz/AK18LPEuk6uZdNtZYLuN+NqkZ/xr7e0Xw3qdm/2eaBnhDYKN2rpdO+E/hbUl&#10;N5d6dGzk5BKAkV+ocI4XNeLJqMKTo1F8XMnZ+nc/OM5yTDU581OaPlz4EeDdR8UX0Vr4v0BoXxh/&#10;Ni+SUfjX0x4V+D/grQ7cHSdEhhIX7qoOvtWzN4G0zTwESzQEchlQcU+0ebTSEYkx54J6iv6Y4e4c&#10;q5PRTxE1Vl3tqv6+882nRUFZu4j6NZxxmL7OgH93bUCwz2D7oWJXP3Sc4rbXyL+MOXCkdCKpz27A&#10;lWXqcDNfXJU5xsbWcSawvYLpCjtz3GelMv8ATgV5Ax2bFUJYGhYz2wIcdh3pU8UQW+6C9KxsD91z&#10;USm6Px7dw0sIZpdODMRlR156U2TxXorrtuLqMY7huRXC/F74qyaLp0zaGRK+07gvX8PWvj/4l/Hr&#10;4jQ6vJe2F5NFhstGOn5V8ZnHGOEyqsoUk5O+q6fI+ezXPqGWxu1c+jv2of2uvB/wU8OzX95cx4VD&#10;tdTu59K/JT9rD/gp18Vdd8WSar8LNVeySKUkSN/GAemK+jfGXj20+KiS6R4iUtK6bZLe55WT6A18&#10;t/tAfsYmaOXX/h0gLAM8+nM3X/cP9K9PBZ7h85o26dv8/wCrH5hxDnOe5mlVwNX92t4x+L+vJans&#10;n7EP/Bbazvb628FfG2cabqDyCNbqTiGUn3P3a/Sv4dfGbwR8VtNivNJ1KBmmQFXikBU56Hiv5s/H&#10;Xw4utPvJYLqykt54mwVdSrqRXpP7J3/BQr45fsi+IoLW51ObVdBD4e1nkJeIf7J/pXsYfFYrAP3P&#10;fh2e69H19H9/Q6Ml4kjiYKnWd/Xc/oe1XRo5M+bGCCMBscGuC8b/AAy0/WYGDWYOT1215Z+xZ/wU&#10;s+En7S/hm3+xeIoGnKgXNpPKFkjPfg19L+TpesW32zSbhZUIztVgSP8AGvq8Bm1DEw5oP/Neq6M+&#10;s5IVY89N3R8xan4V8YfDjUW1DwxO5jVstbvkrj29K7z4aftDWmoEaTrebe46PBNxn6Z616Dr3he2&#10;vQyyxjPPBWvJ/iJ8FLW9VruzjaKVDlWj459a7qmGp1Xz03yv8H6oVKvVw70PXf8AhNPC/pB/30P8&#10;aK+bf+FZeOv+g7ff9/W/xorH2ON8vvf+R3f2rPsj9RqKKK8M+uCiiigAooooAKQnHXp60tV7qcL8&#10;gHWgTdhbi9SJTt5NUprmWUklsZ7U5gJOOeKjaPa2CeBz0qZXBPuRhGLfNzTxEcYPNP8AMDHAT8aR&#10;l4OPWkloMqX8e5MA4x096xrpSZDkVvyAsdhXjFZ17pynLqPpUSWpSehknJ7ZoKF/vLjHQ1O1sUIX&#10;Yc0IiKSsmRU2C5AkDbt5JJ+lTLblsBSPengpjC5pd5BJUYzTSQm2C2mD8x7cUGMoOF5zik/GlVjj&#10;YemaNCdRUOwHYuTnOamRiy/UVCSMkAYz1p9sTu5PAoegDhu289aQF1XLcn2pXcKct60Mxx8mCfSk&#10;T1EEh4BXr2p6DJ5FMBOQWHOOaT7VDDnfIOR1oYLcsqwC4Apx4GayrrxBZ24K+YCR361QufFEkpKx&#10;scflUucUaK9joDdRqfmYD8arXetW8IwrAkVzlxqlzOOZDioC5J3luvrWbq9gu2bF74jd8rGe3pWd&#10;dahcTJ97HtVdWA4yee9EjkYXGT3NZucmBDOxc9ee9QPuA5qeQrnIP1zUMvP3fxqRorT8qARn3oRy&#10;uBtxmln3KgXH41Cz88Himlcoth8EADjvUilewyfY1TjuBkAnFWEYHGARSAqazaPPAR6+1eW+NdGN&#10;lcNNGCAT6V6/MqSJtcdsVyfjDRRdwNjAz1FRKOl0Cep5LfafY6vbNaXaAllIGe1eN+PPDeu/DTXU&#10;8QaD5hTzMsqjjH0r27XtEurGZpFyMdMVmxLp3im3fS9UiBfGAzr0rPfYvbcl+EXxZtvE+mxW2oN5&#10;c+PmR+orvCyygOjZz6V87eL/AIf+JvBet/21oEjhA2WUZGa9K+FXxPi121Sx1OQLcgBdua0jLm0Z&#10;Eo9ju2TDdMe9SQgAhcEn2pUQTHKnOQMVr+HtAa7nE0qkKp4J71Yr3NLwroYKfaLhTyOM10kEa2+F&#10;jPHcelQWsIgRY1GABxirKGMNls59hWbGWoZGJx7cGpHYRKS6gAVXV8nKOFx0yKq6xqfkxFWbJ7kd&#10;KFqXeyuY2v3yyTmNl+h/GqdnErv8v86huJ2uZjIeOcVb06DDb/bmtYpbGWpeiUogC46dKRwVyCM/&#10;SjIXC5pTtYYwCa1siRhXJxu/GlCZONw/OnRCPcA4G0dyac0IB3IOPXtT8gIpBwRs/WuA+LU+YBbq&#10;/wDFxzXoRG9SFNeY/FSdBfCMk5BNMWtzg5lkPPf0qrLuB2EZx0NXpm4LnqaoybgT9aBLcaWO3piq&#10;l4H24LVbLbhkD9aqXYkCkgjrTW43seT/ALQ1qs3he4STdjaelfnp8RDcWuuXK5JjEh+U/Wv0T/aA&#10;aQeF7jyzgiM5P4V+cvxhuZ01udEuN2XJX65qZrUiaukcjOUlXdFw38WTVRpWgkVQnJP3h2pGa5SH&#10;LAnPUhelOtiQFdpV5PKtUmV7lr7TJcQiGX5h645rsfhMbmy1ZJLe7eMbhkN061xM0gjXCEAk9cdK&#10;6LwZPePKqm4kXOMEDIoRpDfU/Rr9kbxMzWNvZeaXYEbmB4Oa+0NChkl0qNzJ/wAs+hr89v2NdUvL&#10;aOBLonKhSCB6V99eBNYOoaPFmNiAg5xXFVWp2xd0UvGdkZbd2CbmC4rx/X1aHUCXix8x5r3bxBZi&#10;4tHCxkYH0rx3xVpsS3RWRcMG5BNZq5nWRo+DbkeZHsXnPXNeoaNJL5Y559+leTeEkgW7SJpAoB6V&#10;6l4elVYgg547mrSutjnaub8VvuTdIgIP92o5rYeWQI8D61ds4VmhUlh74NT/AGFQuNgJ9SabhdEO&#10;F0c7d2WTvTJx2xVGTS1Y8LjJ5FdVPaKDzGQPUVSmtbcNlYznr1pwi0jP2bRgDS0jk3BCSOgxV6x0&#10;o3UgE0II7b+lXZUUAALgmpbaBmX5EbkdcVrFWNqcbGVfaDpbT4uZo0GOQgziqmqaXaW8SpaTbl7Z&#10;HWtm600Qj5owcjqapzRRAKJ146cVRRy2p2vyECLgdj3rjfFGmxyysnK9xXpN3bQltwQ4J/iNcn4i&#10;tYXm3AA4GOKUnpoYYmbhTumeb3mjuBuDZx7VRubdkB+Q/hXWapaOSzJDjnvWc+nquS0YyRnNOnS5&#10;mfN4mqo6nJa1YfaLNkKEZFef63pMEMxRk3d+a9e1HTw8DBRgk4JAri9c0iNpc+Xn3rupw5VY+exF&#10;aW5wlnpmyQ4Uewx0q9FpEk67Sh5PGe9bv9kSAZSEZ9utW49I34ZmyfQ9jWdSlFPY544mUlZHLy6E&#10;TwqAk/wmlTwzLtLywqOO1demhRhxIw5HtV2LSRMgjKAHHelSjymVWpJrU88l8KIzb1JHrgVm6noC&#10;JBJGLZnJHBxzmvSrnw9Kkm1Yc56H0qtceFX3DZGWIHLY713U1G6PMrTlytHjq+Gbsn97bCNQegrJ&#10;8QeDNYvDttgAhXnIzXseoeGrhJCzwAdgDWPd6FMG3NB0Feth58kk0jwsRSjUpunJ/oeOweELq3lU&#10;XjrlOAqpWzovh+WaYQWsZz2ya7HVdIkibeYBjBztGaZomkXD3CvFCVQnOcda9XnlOPMzzKFOlRqq&#10;CuzZ8FaLd2zwxXiD3yfWvoH4N2KQXMashxjqO1eUeC9CS4lElzng8ete+fCvTURYvKhwR1PtXh42&#10;o1Bn6hw/T5pRfQ9n8JR4t1GCPqK3p7e8mh2mYqnaszwyohjRHAOOlbGozhYDzn5egrwnqz9Ngkon&#10;k3xWuLWwV1EmZB1x6V89fFzV76K1LQyRpu4BJ5r2z41SiKGWbJT5s5NfMPxe8QNLGTbKXbByfT0r&#10;qwUXKpc+aziuqbaOP1HXGSRibvLZ45qjN4ikKZyACOtc3Pqd28rST4VvWs298QiN9omLeme9fT04&#10;Ox8BWxylJ6nWzeK7iBQsUu4HqM1GPGEgyZnzkcAGuKn14qMuQCem01Vk1sGUMCfXBroUE9jjnmEY&#10;7vU7o+LIy250yT2zUF94sQR7UfJPQZ6Vw2oeJWiUbF+Y+prGm8R3Mcm/BOegzWkaXMY1c2jDS9/6&#10;9D0LUPF1wsOEkxuGMYrBv/E6Qg75eR2XrXMXfi+OKMo7uW6gDnFc9qnikmQyPNjOe3NXGlNs4auc&#10;U4bM6a78UKs0jPcZwDtUmuP8U+LXVmfKgZ596zbnxAWbKRnIPJbvXP8AiG9vryXkcdgK7KdBqV2e&#10;Pic5vQs2WL3xWXOYQABz1rD13xDdXeFRzj2FC6deXj4XjH3iBVm08L3k7BBbswz1xXQqcVqzxK2P&#10;xFaPJfc594bu7cANn61u+DPA+r6tdKLC3zluWY4Vfc12ugfCB/s66lrMZit8Dae7e2K7zwz4MzCt&#10;vptl9ntAeRjDN9a8XMc+o4OLp0/el+CPsOGuAcxzipGtirwp/iyx8L7WfwDCF0++aS4f/XSkfKp/&#10;2a2vFPjOUod7GSaQcu55b3rD8XeKvC/gGzIuLlHmC8KG4WvBPHH7Q+o63qrad4ZO9s4LIeBzXxE6&#10;tfHVnJ6tn7nSpZbw9go0oJJL7z3vSL3w7p16+qa1eLNdOMhMjCe1UvGPxV1ExnStAQ7pVIULwTn3&#10;7CvBfCXi3UxrcUV/cyTXMj4xuJC59Pevrb9nr4G6Rf2kfjbxdgxKwbbIecdT1rb6lXjLl5dScLnm&#10;DxSb5kreZ1f/AAT2/YT1r4v+Pbf4keP7RpbG1mWSOOYEh3B9PQV+sXg/wfZeEtIh0uwt1SOOMLtX&#10;2rxr9kv4m/CJfClvoHhu4toXiUKQpAOe9e/Ws8F0glgmVlYcFTW8sPUw6tJanZhcbhsZDnozTXkK&#10;oAG3b0p6xsvyY49acsa79vrTliP3W6YrO506kYtElJLrke/eibS7O5jMM1qrrjGGFWlUIvA+uaAw&#10;JyM/hScmtirI8i+MP7H3wt+LtsYNb8PROXPLeWMj6VyGsf8ABOn4Mx+DxoekeH4ozGPldRhh+I61&#10;9IKhYcfrRNjaQ/0rtpZpjKKSjN2R59bKcvrycp0021a9j4+t/gYfhbbHRrHTmEER2oyjjFVprJlf&#10;O0nI6Yr631nw5perKyzWyksMYIFee+L/AIE2lyxu9LQRvzwor7TL+KKNRKNfR9z4DNuDa9NueG1X&#10;Y8HMZT5VFNXJOSOQeorrfEnw61/QXL3VmxRT98Cudns5ITgJgelfV0MRSrRUoO58NiMHXw0uWorW&#10;Kj4GTjNeGftmfFOLwn4MfRLaTE047NjmveYLDUb7eljatMyKSERck18PftjWXjS98dTw+IdGuoEh&#10;b5N8ZC47Vhj8ZTw9Pl5vee2p2ZTgKuLrqXL7q3dj55vpWuJ3nmYszsctVcOUAX0OOK1NQ0aVTlkw&#10;OtZ8tmy5KjtyM9a+fvdH3bg4aJDQVkO4sMgciopRg8MAPelAaI4AznrSTuvl/KAMinFoVtS54P08&#10;XOu/2nKAYrSMyOcd+3614d8cvEr+IvGs8kU2UibaMdwK9x1a9bwZ8MbvV2IW4ushT/s9BXzJq8s9&#10;zdyyOfmkdjkDOcmtsLDnnKR9HltH2dDm7lGRsj5SMHqKaFDHczjIpDFJGSAvuaCRw2OehxXe/M9K&#10;7epHLCCQw/CsrXnIsZORkjGPWtWVtzfKSMCs6awudc8Qaf4ft03NeXsUYVRycsM1M37odT72/YP8&#10;BHwP+z5p006hJbyLzmBHOX+b+Rr1ph83TrVPwFoX/CNfD7StCSMKsVqoVR2AUVdZRyT1rbDK1MiW&#10;9itLgEnA9ga5rxuypYnA5PAA966WcZBOe/euZ1y2Oo65Y6ZjJmukQAehYV1w3uxdD7B+AOiHQfgz&#10;pVps2lrVC3HcgGtu9w84VjxyTirWi2kemeEbDT4wQEt1wPwrO1QiNZnDYKQuTz7V83OXNNy82fQ4&#10;aFlGPofGf7Vl6t18R5YUfKxx8An1NeWN82QRyK7T47Xz33xGv3V9yrLtyfb1rimZFb7pyR1r8sx0&#10;+fFTl5n6phIcuGivIxPFal4YYkTkzoBz719r6VAbX4eabAgIIRcgj/ZFfFetr5mpafCwOXvIgAP9&#10;8V9vvEI/B+mxO3RDgflSw9/aF7VV6P8AQy1yRz2oztGRS42tx24xmnFRjgH3r0Lo7I6rY3vhVEZd&#10;SvwxHDJnP0NeG/8ABRexhTR7e6K5K3Yx+Ir3P4TNt1PUYj/EEIOPrXjP/BRezb/hFYbhxkLOufxB&#10;pYr3sukvM9TImo5lH1Pi7JOR+or7s/4Jqait78H7mydwXilnRV69OcV8KP8ALwF4r7L/AOCWU7S6&#10;BrNlvA8q+chQe7R//Wr5+i7VYn3eYr9zF9mj6m+IUAl8LRSH+4h/SvOiOxFel+JgbrwKpK/MkYBP&#10;oRXmb7t/49691fCrHs5G+bCtPozL8Q7oIluUODFIHXr2Oa9duZhqXg22u055Vge3IrynWk820cDP&#10;KmvTfAlwmp/CyAEZKWy9+cqcZ/SvEz6nz4S488X+z059mdl8ANR26vcWK9CFcL9DivRtViMd9Kin&#10;OGyK8e+EWpnT/G1tGGwk6tH+mf6V7PrYJnScD78QzXl5HJPDSj2Z+b5tFwzFP+ZHK+LbI32k3Frt&#10;Jym4Yr47+JOlSaR4su7Z0wDIWX6Hmvte/XcjKDw6EV8oftF6DLp/in7W8eBJkZx6E105jC9JS7H3&#10;PAGKcMbKi3pJHmF8hkiOw444YV9DaIsXj74JRXSkST/Yxu9Q6jB/lXz7KuQe/HWvXf2VvFDXGmal&#10;4NlPMMnmxhj/AAvwf1rx1Z1LPZqx93xRRm8ujiIfFSkn8tn+hxGhzDTvEJt50Oy5QxN/sntn8a+c&#10;v2tPCjaD46GrqpxfIcgDgOvB/TFfS3xD0eXQfE11CPlaK4Locds5H6V5f+1Z4TPiHwYniaCPLRFZ&#10;sjrtPB/pXz2Kg1BprZ/8OdFOcZTp1ltJHyzeQ+bCUbnPvXpf7BnjtvB/xkuPCF5dGO21iDKKx481&#10;O34jNecyRqGIIyeprNXVrzwj4o07xdp0hSWxvI5srwSAeR+IyKwhecHD7vVao3xVP2tBo/Qnxvpw&#10;sdWM0QGydd4+tYU8IkiMbenWtyz1zTviB8NdP8VaXIsiyQJMjJz8rAZH4VjyKSduc9jkV5de0anM&#10;tnqYYCo5UUnutPuL/wAF9XfS9duPDU54mbzIQT+BFeqR6eLy2udMlTPybkDDqp/w6V4bLdz6Dq9p&#10;rtouWtpQWUd17j8q9z0/VbWS1tNat5QylQJcf882/wDr1zSjeL8vye55Wf0pRrxrwXxL/wAmX+Z5&#10;Zr+nTaZqctlLHyj/AKVzPi7SxfWTEL8yjIPpXqvxd0Nlkj1iBevDkD73oa4CePzUZCOMHOa+RxmH&#10;dCtKD2/Q9jK8Z7WjCqt+pp/C7WE8ZeEn0a/kzPbKYZQfQDg1xmt6XNo+qSWVwCGQnkjrUnhjVJPA&#10;/j6K6Mu21uj5U+egz0Ndh8W/Diz28ev2gLHbiTA6+hqZr2+Duvihv6PY601gsystIVdV5Pt/Xkec&#10;X0C3ERjYA5Fcjp2tal8L/HNp4w04NtjkAuowfvxnqK7Vkx6cDmsHxZo6X0DMqdFxgiuSjNU52ls9&#10;GfT4aUJp0qnwyVmfUdhqFj4/8IQa3pjrKWhEkTKeqkZI/CuQ1SC50u+j1uwbZNAwYY46VxH7G/xR&#10;XR9Un+GGtT52jzdOMp6qT8yV7B430AWl2Z4ocW843Icce4rx8+wDgvrMfR/o/mj81r4eeTZpPBz+&#10;HePmmdv4W1az8f8Ag+OeJl8zb0bja/cVz2pWcrBreT5XU9R2Ncx8MPE8vg3xUNLuZdtnePjnoj54&#10;r0vxrpMcyrrFkgAYDzVA4HvXlY2nHMcEsQvjjpLzXRnz1ak8tx3s18EtY/5HO3Ok6f4z8MzWWooG&#10;mVDHODwRxw1fNXj7whd+Ftan028TAVjsb1HY19GtPJpd2l/bL8vSZAfvL3rC+NXw6i8VaAdZ0iAS&#10;XESeYjf31x0/CvYyjHPH4X2Uv4lNf+BR/wA0ejgcT9Tr8sn7kvwZ4p8O/ErFW8CatJlJDmylfnaf&#10;7p9q8J/ar+Btx4H1pvFekW/+gXbkzImf3UncewPWvVtVsJ4ZQFYpNE+5Sp5Uiu2tV0n4zeAbnQde&#10;gRrmOLyr2Nucj+GQV97kGY3aoTfp69vn08/UyzfC/Vqn1qktH8X+Z8J6PrGpeGNatvEeiytFdWsg&#10;eNge49favqKWPwN+1b8GpdLvLWMzyRhLqLHzW0+Pvj2z+lfPvxa+HOrfDfxZceH9RhOxWzBNjiRC&#10;eCKm+CXxa1T4O+MY9bgG+ynxHqNv1DoT1x6jrX2+GxMqE1UW2zXdf5rp9x8tneWRzHDqpT+OOq8/&#10;I+Wf2gfgr4j+DHjq40HU4ZIZre43W86gjcAcqyn8jX6S/wDBHP8A4KVf8JZo9v8AAj4r64G16yHl&#10;2clzx9tgHAHPVgODWF+1n8BfDH7S3wvj8V+FXimv4bfztNu0PMqYyYz71+blxJ4w+DHxDt/Euh3E&#10;tjqukXokhdcgq6tyPpX0GNwdDOsFyNpu3uv16ej6/wDAPyvG4ecX7enpJbo/pE8Q6NEY11nT491r&#10;cDK/7JPUVx/iLQ0uoShjzxgZFeV/8Evv28PDH7Wnwkjs9bkjj1e1VbfVrJnG5JAMb1B7GvfPFPh+&#10;fSLkpKdyNzG/YjtX8+57ktTLsQ01pf7n2PWy7HwxFO63W6PnH4o/DtbyEtFBgj7rKOc10/7L/wC0&#10;BqejanD8MvG92Vdfksrqbo6/3Ca7DxR4dW8gZGjzkdRmvFviZ8PrlZPt1sTHPE26KSPgqRXiYWv7&#10;N+wq7Pby/wCAz2K9GGNpaO0lsfTfxD8BxNajxDo8O62f/XKOdjH+hrybxX4VjmQsIwc5yK1f2Z/2&#10;k5PEEKfD7xnKV1CJPLG88XEfbr3ruPH3gdNOC6jZR77WflD12H0NfO5rgp5Tifb0F+7e67P/AC7H&#10;l0ZzXuVNJI+Qfiz8LzcA6hZIY5Ym3RyJwysOmDXs/wCxL+2hcaLNB8KfiddFbyLCW13MeJhxgEnv&#10;Uni3wok6P8nBB4rw34nfDAlv7S0pWingbfDIhIIYdDmvrclzini6Sp1Hqtn+j7p9Uc2PwEMXD+8t&#10;n2P0nv7ay1az/tvRCDC3Lxg52k9TWS4YrtyQf518yfsS/tlXVlMnwy+J11tv48JbzTNhZ16YJPev&#10;q7U9Lhvrb+3tHTMLDcy5yU/+tWuNwbhJyivVdvPzT6M+Tq0p0qjhNamJqOkwalbmG4UZI4NQeE/F&#10;Wp+Cb9dJ1N3ksnb93IzZMf8A9bpVws5bofY4qK905dThMDx7gR6V89icLGpG63/rfujWlOysdvqv&#10;h+28S2Y1PTZUMxXIKHh/y71yj2F5BK1vLAwZWwVIpvgDWtd8H6kmn31vNNp7nCMFJ8o5/lXu+j+B&#10;vD3iKyj1F4FeQru3Y+/Xw9fwpzHivH/8JCUJv4lLb1TOyWeU8DTtXVzxC30W+useTCx9PlrTsfh9&#10;r17jbaMFPUtXtNt4O0yxwqWgXHQFRVyLTIIj+7jAPtX32SfRWzKq080xtl2gv1dzxcRxtBfwYfee&#10;V6d8GbxwGu5Co9hW1b/BbSQm24y2OvzV6AIYwcuDjuM0u2AsFUn8q/Xcn+jd4eZck61J1Wv5m3+G&#10;x4Vfi3Nar92VvQ8/vvgn4WliKtYofQ7OlGiWN74EkFpG3mWgPCseYwfTPavQjah1bLDPbBrN1DTE&#10;uFIkjBHvX6RhPDvhTLaPLgsNGm1s0lc855zi67tVk2jT0i603VLRWjK5K/KwOc/X0qxEJ7F9wjwO&#10;4AzmuKRL/wANXIuLLJhLfPGP6V1Oh+ItP1q32pJkjAKtwVPvXt4N0cE1QqQUezSsn/wfI5atNz96&#10;LubYltr1NjopOOeazb7SmQH5cr2I7UTQyWx3RH6MKtW2oxzL5UxUEjuete1z8iu3oczV9DDcTWTY&#10;gyR1wKsxalBNHmU9OvqKn1SOG2ha43DbjkHtXm3jj4p6R4fik+yXCGdM4TPU18/nPEuS5HRdavWj&#10;G3S+41CdrMu/Ev4s6P8AD61e4vOgGVI5r5j+Nf7V954hgktvD8jxuo+Vl9a3PGXxIsvGd49pqMYR&#10;3JBjdvlb6V5H8QPhbKFfVPDKmRQCZYPT3BHavy/Fcd1+IaTlgan7vslZ/O+p5eLlXg2oM5W0/a38&#10;W6XqA0/x6pltgdoukHT/AHhXYPf+EPifp4vbKeNpJVyskZzk+4FeReJNCh1NGhu7cB+QQw79K4y2&#10;uPGHwr1T+0/DE7PbhszWjudpHfHpXjU8R7Wn7Orr6/5/o9PQ+ZxeGWITueh/ET4VXdnIZJItjKf3&#10;c8Z/lXKW+tXui3a2HiyLzbfOEu0z8v8AvV698JfjD4Q+KmnHTNS2LOFCy20pGQfUZqv8Rvg/bG3e&#10;40OHz4Dkso6rz+tb0amKy+aqUm3Fdt1/XZ6Hw2OyfEYSo8RhHZ9V3+R4B8bf2bPAPxj0ptRgSKC9&#10;8smHUIF6n0YDqK+J/jX+zb4q+G+pPp/iDSz5TEmG7jUmOVfUH+lff9zp3iPwTctPo4LW5bMlpIeP&#10;fHpUlxB4I+J+iTaVrOnRTK4Ins7pB8vv7fhX6HkvE9LExUKrSb69H/k/J6dmeNUpYXM53T9lXXlo&#10;/X/Pc/K/w/qnxC+DHieLxj8ONfutOvLdwwaGQgHHOGHcV+jH7AP/AAW8V7y28DfH66WwvgVSO+Y/&#10;upu3JP3TXhn7RP7F+paBLca/4Et3vdOGWe12kywj2H8Qr5a8YfDvZI22Bo5EP0IOa+uSjUkqtGXL&#10;Puvya6r1+R0YDO8ZleI9hi1Z9+j80+qP6Yfhr8XvAvxd0SHVdF1SGRpowySQyAq34itXV9A2r5dx&#10;HnPRscH6V/O5+yT/AMFEvj1+yBr9vp9zqNxqugo4D2k8pLRJ/sH+lfsZ+xj/AMFPfg/+0z4fhWw8&#10;RQNc4AnspWAliY+o617WBzudOap4n3X0f2X/AJPyfyufe4bGYXG01JPU+gv+EZsv+ea0Vb/4WB4C&#10;/wCghH/30P8AGive+vf1Y6vZU+59X0UUV459yFFFFABRRRQAVnStvlKg9DWjVARMZHYDjPegTEAw&#10;MVHI7B8A/hipDkHHvSMyqMtUyRKGeVgE4+goZlAyBj2pu9sYz360x3PWknYpISQncT6ioZlDqWwc&#10;gcZqTrSSEhSRSGtzMuFZWyT0qs2GbK96v3cLuMgDnvms+SNo22sKkbFwFwQuT3petNzkgEe1KqkZ&#10;PbNLqIeqOg+6PYGkJZT90ZoklQZbPAHc1Xlv7OIbmkFJ2QtGWGyT83YUsY/i7d/asm68S28RKW6b&#10;j29KoXGvXtwxAIUe1Q6kUOzaOjnu7dRhnAAqjc67bwk+VkkCsB7ieQfPIT6c1GcZyRzWbqvoCj0N&#10;W48STucRA8jvVSfVLy4G15OPSqzPKzcE0oyeSo464qHKT3GhWBJ5PbJpUMadRn0ppYkUobtn/wCt&#10;UlMezAjOzntTt6EZ/KomZg+wHmgAEEHrQKyJQysRt5pGG1ckgGkG7bnPQcmmuRwSM0BYjlzuG+kb&#10;G35fWnMpPzGmv0oBEMuwjJHAFVHAzgjg1anYAHIqs5zksMY9BTQ2rjQuCCw+lTxyKo6H61Cr7ht/&#10;I0YA6mn6i22LqESID2qlqdqssbKF6+oqaKRwAoIHpUkilwd34VJRwPiTQY95DICrcD2ridf8NXGj&#10;z/2haQDaepFeuatYLOvzjOBWTLpltfK1hPHnIxyKhxs7oa1PPtKudP8AE9o2kajEAxHyt6VxvjL4&#10;V6v4a1Aat4ejYYOTs7+9eha58L/Eem6ibzR7d/LzkMvYVp+GrzVJpRo+v2eQeMsKh73LS6M5r4Q+&#10;NJNUvE0nxIvluoAG49TXttjDapbqYVG0jgivLfF3wVuZH/t7w42HTnCHH8ulM8HfFPWPDF4uheLb&#10;dgFO0TNn9aanrZicdND1xdvYGkBbdtz0qDTdStNWtVurKdXVhng1YLjqT261b1RAsk/lIXLdBXOa&#10;1qX2iXYrHp0NWfEerLGhihY59K50yu53SHv2pxiJssozySgKOta9mDFEAQcnrgVl6TbyNMJSpArb&#10;Ujbt4reMUQ30DIJBweKGODuHGaUAD60rYYAEVQk7iYyuCPwpd0gBVjx6CmrkKOe9OX5hhaQxjFFU&#10;7OK8l+Jtz5mtMueB0r1m6UiJzjGFzXjHjl2uNbmlQ5waYuphSk7wAMgdRUF2qhuPzqwwz8x71DKo&#10;POOR0oE3qVVAUDHPPeqt2XLfKKv7Nydc4PrVeZCM9ad7D3PKf2gYzP4YmG8coRg1+eXxRsrC0125&#10;N1LuZmO0EV+jHx4jZfClyykZVSa/OT4vTz3+uTco22ZsrjBzmonuZytY4SaVoomhi6emKoxxl28x&#10;uGx6VpSx3lu5+TtjHHFVYn3SFb4bV7Y6mhGbV2SLAJ7cZkG4HtWx4Y1i60W6Xy9rLkD7ucVl2kVv&#10;C5aYuqN93it/wvIi3arCNwBGN60a9S1e9z61/ZP8dXl3cQI0ccakgZHB/Kv0P+DmovcaNFAR1UfN&#10;ivzf/Zo8LNdTLqKqnJByGxX6Bfs93d+NHit5uigAc547Vy1lqdlN6WPU9RsmaI7z1FeW+PdAiN2X&#10;kxkNnI9K9lktxJa/MAeOea4Px1orSghYs+pzWKWo56xPPtHtbKGUCNvmzwe9ej+FEWUKHJJNcTa6&#10;QbS5DrFjnkYr0DwlEjwI7DHoBWiOex19jYxJGCueKsGIuMAY9M0/TvlUKVz6VPNHMSRGO1PVjKMt&#10;tJnDKOnFQiyAAcxL75q+sUoU7xjFIDtypq4olpNmZLaQ7tqxCnfOqlYwOBjGKnvDtJ+biqks3lHC&#10;HBz1xVBszP1KS4PUjnsKz9iEhGyc53ZrSv7iJl8xp8EDuKyZ7qIsAMke1RJnPVnZ2RS1h/KG2FM/&#10;h0rltXG0nemCTzXYvLBIhUJu+orn9bhjkc4hAFQ5Nnn4mq/Z2uchdwq55APrVWW3AbYEwMelblzY&#10;4bYqjr1zUctssfy7MmuzD7WPnsVJSRzd7Y5idAwzjuK5LWNIYzMfL6ivQ7i23owcHj0rndRsHNwV&#10;2cY713RS2PDre6/I49dMaAEmMD0OaVLPL5WOumbSkZcvgA1FHp8KZwvfitHTOdyTMm3sW/1jrUkd&#10;iBL5jEkZ5ArYS3+UR7B71Yht4I1wF75Oaj2aT0MJ1HazKUNk9yBst8EDrQ2jNz5pAz6VrGJ9oVW4&#10;x0FS2elJcS5kfPHStE7HJKLexyt7oUMj4aHOPU1mXPh23eURwWp9z2rv7vQolPm8e1QRWiuN0cfQ&#10;4rop1HE5qlBzep5te+By8m9ouvTimWfhZbIjMAA9SK9NbQpLlSo4B6ZqODwmZLgK8Zb6ng11LEWj&#10;qcywb51Y5rwtoSTXyJACQeOByK9y8AaBLZWiGFRggckc1yfhrwglvP53lKOewr1rwtp8NtZp9oU4&#10;wMZ4rysZWU7JH6TwzhHFXkjodBjWOIKBnbVnVppVtWGAMDrUllbARhohjPeotShcxOXUEY6Vwt2P&#10;uHpE8N/aDuv+JW6xN879DXy98QdKntdPaeaUnIJ+Wvp7432yXIfz32soOMGvAfHcC/2a0aJkjPPr&#10;Xo4BNI+Az6tFzk5M+etbmnty8r/NknAB7Vyl5qp85pJYWBH5V6jqPhxriR1ljA3E9q5fxD4NS3DG&#10;2DSNt4yOM19RRlFaM/MsZOs43g2cdJqMsz5AOM9ahk1cQuQ4J5xj0rT/AOEa1uXMUNuR7gUkPgjU&#10;7Zwwtt577j3rtj7NI8T6xipbJ/cYlxqUshLqmTjjjtVOa4uZJNoJPsgziuwbwHqd0wL2+zPXbxWn&#10;b/D2W2t/miUsRgnvR7SnEtUsXVdmeYyWs8koKBiTx0qteeHZ5H2TZJboMV65F8NJC6sEJOeSBV+3&#10;+G8ML77lCSV4yKn61GOxCyuvUfv6HiA8JySYUwkkGr8Hw0uLmH7T5HI6cV7PH4Q0yz48iPdngA8m&#10;nzWmmWsZhmVQ+PkhjGSfrXNic1hQjeTPUy3hOvmFXlgub06fM8o0T4UI7gTqcEgkKK7DQ/h1ptvM&#10;IrG1S4cEAnsv1rpBoN1NEbm7K21uB9wHr9TWJ4m+MXhL4c2uyzkE02DgDGAa+Zx2d4jFXjF2R+sZ&#10;DwHlmUJVsQlKS77I3rnw7pOl2guvE1ygVFyMtgAegFeUfFz9pbw54VspdJ8KoFJBHmAcmuB+Ivxm&#10;8b/EvVG0/Q1kkDkjbGDtFYth8KYNEjGv/EXUFaXG5LbJ6/SuPDYCti5c0tEelm3FOCyyDp0dWcvq&#10;58c/FCeW6uZpLe1JJMjHqKNG8Gqksfh/wrYme4dsSSBDuP416F4b8H+KfivfLpPhTTGtrDzAu9Vw&#10;Mf1r60/Zw/Yq0nw1HDqWo2xkmwCzOuSfWvrMBl8IJRpr1Z+U5lnWNzCo582nqeQ/s2/sYzyCLxN4&#10;oiJZQGO9eExzxXr3jTUU0OAeF9GnAhhG1ggxmvU/i3r+j/DbQP7E0tEWdl27V6+leAXN691dyXM5&#10;O6Qkkk9TX1OFwlGnH4bny2MzKVKXJCVm99S74V8UeL/Bmprq/hzWZYGRslVbAP8AjX1N+z9/wUT1&#10;LRDDovj1t0aYUTE5B9z6V8nQyqzhORxwV6GpGVFH8Iz1yOarE5fhsXC04k5dnePyqrz4epbXXXc/&#10;W/4a/HnwH8RNPjvNM1mHc6g7d4zXXWvijQbqc2sOpxmX+7v5r8ffCHxW8V/D6Y32h63NDxhY95wa&#10;n0P9sH41+F/Fx12LxHLNFuH7iWQkY9q8L/U6vXk3SasfolHxYw2HoQ+tU3dvW2vzP2MYqVABz9O9&#10;PhiLHJHHuK+Kv2df+CnXhnxDFBovjuX7NdAAHzH4P417F4P/AG+PhF4q8bR+CtN1JTPM4WMf3j7G&#10;vnMXkuPwc3CcHofomW8V5LmuHjVo1U7/AH3PeljVRvboO1V7gsX2kipE1CK5tkkhYYYZ25qLljz0&#10;+teLJNOzPo07q4DK8UgGSdy9/SgLhun61IE7k01uMoaloWm6nGYrm2Vt3ByM1wni/wCBul6jumsI&#10;gjH045r1GOJXGFX8ant7YM2CeMV6WEzLFYJ3pyPOxuV4LHxtVim+/U82+E3wXh8MvLeanFHI75Ay&#10;M4FO+KP7Nfwv+KNpJZ+IvDNtNvBDO0Yz/wDWr06YJ9zgccVDNEWTgDPbmscXmmIxmI9pN6lYHLcL&#10;gKHsaa0Pzs/aM/4JI27xz6x8MLjYxLFbZuVHsK+Mfir+yp8VfhZdyWviXwncIFcgTJESpH1xX7tt&#10;bbuJEByOhHFc74x+FHg3xpaNb63oME3mLhi6A114XOa9H3W7oyxOV4es7x91n8+mo+Hrm2kZHi2E&#10;HuOlVLLw3qOtaza6Jpls0s13OsUSRjqScV+uXx7/AOCVfw68bCbUvCKfYbl8kKg+XP0ryf8AZT/4&#10;Jk+LPBf7Stnr3jW0jl0rRyZ4n2ZDydF4+nNe2s4w7oOXXsePLKsRGoo9H1PhD9rT9mj41+C/CNm9&#10;14A1BNNWJczpCWAUDvjpzXyhf6MxkaEoUYHnIxX9TXjn4PeB/GWhvous6DBLC0WxkeMH2r4s/aV/&#10;4IkfBT4oS3GueDrU6TdOC2bTgEnvjpXTluf4SUeSt7r7n0awyhFKB+E15ozoC7MeRwAetZ8tq4Yv&#10;g4Jxivu/9oj/AII6ftE/CaSe88N6Z/bNkhJUxD58D2r5N8a/Crxj4KvW07xP4au7KZMhlnt2XBz7&#10;ivpacqVaPNTkpen+Rm04PU82u43jyFQjrnNdn+yD4Em+I37RelwNbl4dPQ3Mu4ZC44X9azNV0ljG&#10;V8sDjk4719Ef8Ex/hdqEera/8TZrTbExW2gdl+9tyWx+YrOtolYN9z6mv8wFbVFAEahMY9BVSRS3&#10;P4VZvXlku2lZTgtxntUEgwCSOtdsFyxSM9ylcBgdp6Yqr8OtK/4SP41aDpG3cv2sO49l5qxdBWVm&#10;710/7H/hpvEHx1fU5ULpYWTPkDjLED+WadWfs6MpeRUVzTUT6n1KNbaKK0UH93EFHHtXPeIpYYdK&#10;v7mYHCW55rf1ok3knX5WwK5D4j3cVj4A1fUJeyEAj6V8xVmoYeUvI+nwkOfERXmfCPxGvBeeL9Qn&#10;Vs7rl85+prCIXADDOOmKt61P9s1WeYA8ysSfxqoyptwwyccV+WVHeTZ+oU1aCS7GekS3XjHRbUx5&#10;EmqwA/8AfYr7h8RqlvpNhAgG0RE4Hbmvibw7bvffFTw5YIcs2rRH8Ac19q+LVaKGzgL5ItlPPvW+&#10;HXvhG7xHyMXcpYkt06Yp6ElaiJTdy34ZqWHy+2ea9A6dnZHRfCdA2t36gdYUJPpya8x/4KK2cDfD&#10;ZJgDkPGxJPua9V+DUiHxBqSbRn7MpBPT71ea/wDBQOBZvhMZEGcFMcdfmNGIt/Z81/XQ9DJm1mUX&#10;5nwS+WbdjIB7ivrH/gldqBHibX9HQHiWGQjsMqwr5Rddgxj6Cvpb/glzqK2/xj1nTR9+exhYAnoA&#10;5B/nXzkXapF+Z9/memEb7Nfmfc0lnJc+CLkIfljeYHI54Jry5zGHI64OBXr1q4TStU05ui3Uq474&#10;IryK6UrO8ef4jk55r34WcdT0chm5KovNFa7RWjKbc8V3XwNEt34MubNiCIZJEAB7f5NcTKu5Djrj&#10;iut/Z4upjf6tpXGFdXH4jH9K4c0p+0wjR6GcJvLZNdGmaXh+4OneILS9DEeVcr0PbOK+hdUCz6Xb&#10;XSkE427hXzzfxPbahOhOGSU4A7EGvfdBuDq3gO1uiQSIo2/HHNfJ5FNRrzh3X5H5xnq/hVfOxRuV&#10;HlZ9Oa8F/ay8OD7IurRQ/KrhuvY8V77KCq5IBP1rzn9oLQZdb8EzKsW8rGQSp6Y5Fe/ioc9CSOvh&#10;vFvC5vSnfS9n8z5GUAEnGcZ5Aro/gX4gPhz4sWokbbFfK0Mmffp+tc9IHSVoyoABqrcXMmnX1vrE&#10;X+stp0kUg4PBzXzU37vMt1qfv9egsXhZ0XtOLX3r/M9k/aJ0RbbWodURPluIju/3hXnN/pkPi34f&#10;Xvh+7UEpviLY/hYZGK9o+KFoni/4ZW3iSAB9sccqkdgRyK8q8FywQa89jdEbbqEqqt3YcivPxsF9&#10;YdtpfqfI5PWdXJ+V/FTdvuf+R8Pa7ps2lardafPHhreZo2H0OKwtbtBc2bqUzx0Jr139qjwgvhn4&#10;oXMkEG2K8AmTHAz0P6g15hcReZEUxjIxXjQvTnZ9D6inONSCl0aPpf8A4J3+Pf8AhJPh7efDbUJi&#10;82lzFEQ9fKblT9M5/KvT9UtH0+9lspFKsj4INfJP7GfxDg+F37RFiNRm2WetIbGYk8ByfkP/AH1x&#10;+Nfa/wAU7H/iaRanEvy3EYJbHBIFZ4ukuVtdHf5P/g3PHpSeHzJ0WtGtP69DkL22+0QGPaDmuv8A&#10;gt4gk1Gwn8N6hId1qNgHrGeh/CuWKArwetR6Bqr+FvGFrqwYrFK4jnGeME/415ja0b+foz0sZh/r&#10;eEnT67r1X+ex7Zc6YfEfhuXT50zNAPLb3x0NeR6hbS21zLbuuCjlXBr2TTruO2vob12Hk3sYjlwe&#10;A/VT/SuF+Lnh3+zNZOowxARzcHHTI6142a4dulzdYuz9OjPl8lxLp4mVGW0tV69UeZ+MNKS7sjIi&#10;fOoyOa7b4V6xD478DyaNqbbri2XypgTk/wCy1YN1Gs0bRsBtx0rE8I6y/gHx9FdSOVs7xhFc88AH&#10;oa8XD1VQrpy+F6P0Z9dXpPG4CUI/HH3o/LdfMbrmkyaPqM1jMMFHwazLiMSoYz3HFek/F/QI7iOL&#10;xBZqCMBZcHr6GvPsAjaT0rnxVH6vWlB9NvQ7cuxn1rDxqdevqcBrbal4U8QWvinRXKz2dwJVKnqB&#10;1H4ivsT4c+KtP+M3wyttasZhukiJAfqko+8vt3r5f8T6StzbEKOcentVr9mj4rX3wt8cf8IXqVyV&#10;03VZv3RY8RS//XraDp4nCyhUV0lZ+nf5b+lxcSZZLNstjXo/xaWvquqPavEGktIHjwVkRuOcEYr0&#10;X4QeMB4o0VtA1Vz59uvlybv417NWJ4v01ZUTWbZBtnHz7TwD61ytlqVz4O8SW2vWhIj3gXCZ4K96&#10;+Kg55XjnTmvd2fmmfB1KUc1wPJ9paryfb5nomuaQdMuns516dDjqPWo/Dt95Mj+HbtgYpCTbM3O0&#10;/wB2up1u1sfFnh2LWtOcMRHvjIP3lP8AhXF3lr5yfI210OVI7EVz4iFbJMxjWovTePZxfQ8bDVVi&#10;qDhPRrR+TXU8i+P3w0Ph7WW17T7cC3uG+baOEfuPx615np+tah4Q1yPxFpmTsO2aPPEiHqDX1rqe&#10;m6b8QfCU1jqSL5m3y51xyGxwwr5d8c+Fbzw1rc+jX8JBRyM46jsfyr7WnWpzjDE0H7k9fR9V5WPo&#10;MvxMcVh5UKyu46PzXcr/AB6+GWnfGjwRHrOgIpuUhMlm465/ijJr461KxvdOupLK7hMboxV0YdCO&#10;1fZ/wx8Uw+FNYfRNUI+wXxwrE/6mTsfoa8z/AGxPgq9peN8RPD1ifLkP+nqi8A9n47Gv0HKswWLo&#10;3k/eW/6P/PzPBxFGWBxTov4Xszjf2ZPjW3g3UR8PfEt1u0q8f/RXc8W8pP8AI+lc3+3v+y5DrNtN&#10;8VfBtgu8DOoQQpwf+mgx6964yRTjIJyDxz0Pavo/9mH4naV8RvD0vw08cSrNf20JSAT8/aoTwQfU&#10;gV9Rl+KeHqcjej28n/k/zPkOIcsUL4qmv8S/U+Av2bv2iPHn7IvxlsPiR4SuJRDBOF1GwDkJcRZ5&#10;BA7+lfvb+yr+0j4D/a5+D1h4q8OanHIk8AKEt80T45Q+hzxX4wfty/su3fwu8XS61odqx0m/dntn&#10;28Ic8p9RR/wTd/bi8Rfsf/FeHQ9bv3PhXVrlVvYnchbZyQBIPb1q+I8lpZxg3UiveW67rv6r8Vp2&#10;PzqrTlgMR9Yp6xZ+3uraXLazSWlwhVkOCDXF+LvDcc8LoqD5hxXpfhrX9F+Mnge08Z+GLqO4Mlus&#10;iywtkSoQDuGOvWsG/wBOWZGV05GRzX8+5jl9TDVnTmvQ+mweKjUgpxd0z5n8deEdQ0fVU17RpGgu&#10;rd/MhkQdCK+if2avjlpnxW0F/DPiQKl9AoW7gduW7b1rlvF3hKO6iIWMc5zkV5FqmleIvh74oi8Y&#10;+FpGjuLd93ycBh6EdxWFCrCrD6vXV09Neq7f5HXi8N9bh7Sn8a/H1PpD4g+A59Au2C/PbzZaCQfx&#10;D/GvLvFnhWOZGIiyMcgmvc/gZ8QfD/7QPgk20u1bpFAuIs/NDJjrj0qtrvwN8RR3z2P9mtJz8rpH&#10;kNXyGOw9fIcQpwTlTk9GtX6O3U4KFRVNJOzW6Z8YfEH4X3Ed2NY0cvFcRNvjdOCpHPWvqn9gT9qd&#10;fFkyfC34lTpFqkS+XC8p+W5Tp37+1Xbz9lXxXq+SNFkG/wBeMVz15+xF4u0XUo9e0cG1vIHDxSxn&#10;5gR6V91kmYZljqcbYWpK3XklZrqnps/+CedmlHAVqf8AFUZLbU+2JPgtolwi6lE5Mb4JQH7uat2P&#10;wv8ADtnw9qCexIzXPfszfEvVrzw3B4V8cv8A8TO1jEchc/60AY3DPevUbi3TzN8ZDIeh9K/f+HOF&#10;+FsZhI4hYa03vGW6fZo/Kcfj8wpVHBz27GBD4O0SFPKWzTHTG39KvaWg0QiGKP8Ac54Gfu1YYFXx&#10;0PY1InlzAI6g5HOTX29PKcuw8UqNNRt1SseO8XXqP35XNDZHeQiSMAsF6+tVwFBKkDI61VguZ9Mk&#10;wSTGSPwrScQ30PnQuC2M49a64ScXyy3M5JT1RWbYvVfwxULbd3CjGelJcXLW2Q5UfU1QuNasoQXk&#10;nHA7GuTFZpluBV69aMfVoqnh69T4Ytmh5w2lVIAHXAqIsGT2rDvPG2kwEgXGSo6YrH1H4koQUtQT&#10;nuDXwWceLfBOTp82IU5LpHU9TD5DmOIekbI6i6himBVgMdw1cf4i1BPDVwNV02ba68soPB9qz77x&#10;tqVyOJNvoAa5jxDc3eoRMHmLZ6ZNfi/Ff0h8POhKGX4Vy7OTPp8t4XnGa9tPTseheC/j94d12T+y&#10;7mYR3A48uToT7HvW7qWrTFDcacymMjO0HOPevlnxVo1zFMLyydo5EOUdOMGuk+Fv7RV7o14nhzxp&#10;KByFiuiOG9jXw+XeL+f8QYD2GJrcvnHS3+Lf7/v7np4zhahRbqUVc9sl8SXjW7QXzFlbqQeled/E&#10;n4e/2zbNf2kuGJzHIDnPsfSu8R7LxFafbNLmRmZdwVW4NZ++eyZozHnPEkb9K8+tja85ezzBupB7&#10;PdrzR89isHCrFwtY+Y/F/hWeGY213GUlHKtWXo3i260W5Gma4pMWAEnxn86+kPGPgHSPFlq0kcHz&#10;YyFxhlPtXinjv4cXmiymC8tS0TZEchGQfb2rqwmIxOTzjWoyvDpJfr/Vj4rG4Cth5t9DmfHHwz0P&#10;xfC2p6QVhuSuQ0f3JPr71474m8JXemzvp2rWhjKnHI6j1r1eG71bwbOWtg01pnmEnO0d8VrX9j4V&#10;+IujhZQGc/dkXG+M1+kZdm2FzeCtaM+3R+nn5b+u55FSkqm2j/M+Vdf8FXmlXf8AbXh65e1uUbdH&#10;NC2D68+td18I/wBpWfT5o/DHxFASYnYl03CP2/Ctvxr8P9U8NXDeZCZLYn5ZwMgj39K898WeDLHV&#10;7djJbqePyr2aWJnQlaf9f5o8uth1JWasz3TXvAnh7xvZHUdGeISsuQqkFWrxbx78LL/Tr9po/MtL&#10;yMHbKnt/OsXwF8V/GfwZ1AWeotJe6SGHBJLwj29q988PeOfAfxp0ZZba7jkLKQJVxvQ+hrs9lr7X&#10;Duz7dH/Xbf13Pks1yKhi4vS0ujPCbHxh9mP9k+K7fy5CdqXO35W+teb/ABv/AGR/DXxOSXXvDaRW&#10;OoMCQ0Y/dTnr82OhPrX0L8SfhI9ojCW2E9uwOJQuePf0rz2F/EXw+YraxNeWB6xPyyey19Bk3Elb&#10;DSVKpf06r0b/ACfya2Plq06lNPDZlDmgtpdV5/8ABR+enxc+B3iPwPqM2jeKNFeCVScErlXHqp7i&#10;vOfD2qeP/g54oh8YfDzXbnT7u3cMrQuQGx2IHUV+ofjXwv4G+M+iPY6tZJcIUwA4xJbt7dwa+SPj&#10;x+yf4g8BvPqOmWzX+l5+W4VcvGP9sD+dfpGFx+Ex9LTVP+rNfoznti8n/fYeXtKPfqvVfqcp/wAP&#10;VP2xf+g9b/8AfNFcL/wg0H/PuP8Aviitv7Pwf8n9fedP+tsO34v/ADP7BKKKK+jP6ECiiigAoooo&#10;ACQOTUEyAAvjIPNT0zeCzIe/SgTKYBJ3L25pshB5cZyasOm1WBHqTVWYFhx27UpbE2syN8bvlIx7&#10;UxuT7+lOoqCxhCqOTijg8DsOtOY44I4NNYBT60ARSwblJUVlajJFE5DuBjg1L4huLuGAtAfoc1yF&#10;7fXdwcSztz1GaxnU5dB+RsXGtWlucK+4g1SufFDNnyo+fpWOzdSc9aRSTjAzz3rJ1Wx8qLc+q3cx&#10;z5mAageZmOWYn6mkBwR7daQ9azbbKshwIbkUofB2imp7fnS4BO6kA4nJyTSEdiKRWyM0oPp3oFoI&#10;pCt3+lOQB22qfzFJtx82KIyVXGB+NBIpGDtPrSUCVXfJ556UoUEDB59KA9RBkruHSjIAwfXrTlG1&#10;uTS7CCCAefQ0AIWG3HekJGMYNOfIO4Fvxpm842ZoG2FI+CvXmlJAHJox8p75PFAiu+CNrn6VBMAD&#10;tI49RVkgkZZRkVFKCQSQCKaLKpBzuFNB3YLfpUpjYLuK8Z9aWK3mnOIomY+wp8xNgiQd88irEWSc&#10;8mreneE724AaZSg9DW3YeG7W0GTye/FCTkPRGFFoV7qJCJFj3IxWro/w6sIrgXN6Q7e9bltHHF+7&#10;RAB9KsKSGyelWoLqMo6j4csnthHDCOmOnavLvHXhe80eZtRtYCyjk7RzXsMkqhOtZOo2dtdgwzxb&#10;gw9Kzq009UUpdDzTwJ4+srwmwuyEJ+Vgw64rovEnwh0TxnZfa7CJA5XOFxu/A/0rmfGXwrmtL/8A&#10;tjSAYyDllT1q94Q8f6l4beO1vC3B+YGudpJ2kX6HOHwx4l+GVzJLIXNqH/1bqSMf0NdFZeLNN12w&#10;Elt8km3/AFbmvVdKm8MfEDS/LnjSRmjAYEDcK47xj8Ap7aKS78LOSRkiPIz+FX7OpHVaoi8Xozzq&#10;9e5kmZpVOScH0psFo0kmwHGa29JtryO9OieJ9OeMqcB2XGO1aTeD/s7faLJzNGe69qunUjLQlxaW&#10;hnWsPkR7Cc1MpHTJp0kBjOGUjHbFNVOc44FdJg1dj1YFue1OZscCmqh+n4UNtx15+lAap2Eb5htq&#10;LmJutS5yM00jdypoC7KutTvHpkrocEIea8d1cvJevM55LHn8a9S8a3n2TSJPmwdp5rye4dpGLk5y&#10;c1UR9CpKDvOKguF3DIq5Ipbt2qtJEwGcH2zUi6FQoAQc/TNRzK+DnHtU0SMzbSPzp0lqM5br296B&#10;o8t+PUa/8Inc+aTtKHIFfnP8VLKwm1ST+zbdxIJW3MTnPNfpP8f9PaXwRdQoDuZDjAzX58eLfA2s&#10;rrkiWbs4aViwdeMZpSJlseaLpU88XmCMlu5NUL/Sk83yzG4YfxAV6tL8Mb1LEvE7RzbfubaxD8P9&#10;bBaOa2d2zksI6VpMhqT0ZynhnSftErwTwM6gYUnnmuo03wxfWLLN9lHl5yNq113g/wAN6Am2x1GA&#10;Rynu3c10Vx4Tt9LgCRamMSH5Nw4qkikn1Nb4MeOLrRLuLSotOYbyANrV9/8A7LHiCXU9LjilikV1&#10;wCr1+enhPRtXt/EENzBAJdjDle9fd/7JGp31xHbpc2RjYYHWsa0bq5vSep9XWcW+2BJwSO9YnibS&#10;muASg4z2rptNtg1oh3k/Lmob6xD8KM5Nc1jZ7WOCh0O3D5aIE+pFaulQCFxGIQB9K2IvD0mWZlwM&#10;9zU9vpnlyjPI+vStFEwd2zQ0m3cwho4ycirZUldrLtx61NpsJMeA23HpRqMKryGJIqkrCcSjOBnJ&#10;qvMNi5UZz61M8hXILYFRTSoVILDIHFK6RNilczlkAaIDJ9Kx7p1LbtxIJ5welal/LKsZyoIHasW/&#10;vNr4CD86hzIqS5dCnqk6xkfKCMcmq0csEy4fGfSqet60FUx5+Yms221DDEl+SelYTld7nk1ql5bm&#10;1MNqEI4xngisnUXQna/HarUeoKY8bhk8c1UvYnuj8u3g9RRGdzirNuBmzxRTElQzY9ajey+UsvQd&#10;a0204LGCD071H9lkdSvQV2UpWZ5VXVGLc2JYlip96x9Q06SRiw/DiusltTEpxyc8Csy4jeRiogA7&#10;mvQpzR51WnznJ3Oj3ROWQge1C2CovzKScdq6C4sXkGWyOeAKrrpbBstkk11Qlc8+VKz0MM2QLZMR&#10;z2qRo9ihmUDHXNaU9rIkpKLxSG0DR7Sn41a1MZQRmw3EbvhVJxwcCtO1RlAkx07mmLbRIQUUgk9R&#10;2qQtISI4yQKTREY6Fk2q3S/OeKtQ6bZhAu3j1xVKyWcy7nfOO2a0bZxIdgNQ7xLUVYki0uBY9saD&#10;8avaXoQkkG8YGRjikg2KAoVseora0OGNXEuc+pJqJSaR00aMXNGhpPhq2tiJnbeRyAa6DSbb7dOC&#10;8TCNDwAOtT6NZ28sQOMjua2LGxEaiOBAOPWvP5uebZ+h5TQ5Kdyxaw7VG0AADoaqazIiWzZP3emK&#10;0NkiRAHt1xWNrKS/Z3IGPqaG7xZ6lZ8lFvyPGPi0sdzcvIR16gV494q0OK8Ux7c8dRXtnxDtzK7n&#10;YSec896891GxV1wkWAfpXu4OmlBH5LnVRuvKx5BqHglRNu28epFZt14HRzhrZckdcdK9Xm0JGbmP&#10;36dagl0KEuCy/wD1q9hWSPj5ybk7nkx+HkFpulMKlnHHFJbeAkkOFtl56k9q9Um0iDG2KMMO+aId&#10;Fjjfc0XBPtWi1FotDzCXwGpUr9nGc84FMTwYSoR7cAjtjrXp9/Y2Nqhlu5EjX34xXB+LviZ4c0Vz&#10;bx3EbyDoB3H0rOpUpUY3nKx0YbCYzGVeWhFyZQuNBtNPizJtXHJ4Fcr4n8VaZpamKSTax+6Ack/h&#10;1rK8b/ETVr+BpraT7KjcbpGG/HsO1ec6r440vSCbqaUzyk8sWyc+5rxcVmyiuWkvmz9ByngqbSqY&#10;2X/bq/VnbjUNR1Bg0KC3jzksR85H17Vk6z8RfDHhQO8sqyTrz8xGSa8/1v416xfFrSwtBCuMBx94&#10;1iaH8OfGXxB1Hz7iOZIGPzyuDzz1ryIRxGLqX3PqK+YZVkdHkpJXXREPjz4+eMNe1J9P0RJGiY4V&#10;YVJJ/Ks7QvhH4u8ZsNU8VyPbWxwXEhwffNdrrN38I/gnElrqE0d5qpxstIzudj71Z0Dw98Wvj3dJ&#10;b6bpMumaZIwx8mCVr2sHlkIWcldnwWccUYzFXgvdXkc7caj4S8DIND8CaUt5ethcqmefXI711nwr&#10;/ZS8dfFTVY9d8aRSLC7hlhZeMehr6H+Av7D2j+HWhv8AU9PWa44LSSLktX034Q+F2l+H4ESO1RQo&#10;6KvWvpKGDtbn+4+OnKriG2zyT4OfsyeHfA9hCkGnRFkUYHlgYrvfG2saN8NfDUt9MyRssfyfWu51&#10;YadoenPfyFY44hlstivkf9of4sTeNPET6XaTA2kLEYzkE17WHpxlotjzMxrrBU9PiexwvxH8W6h4&#10;x12TUrmQ4LnYCegrEhjULuLEnHHPSpLhWkkL4ye5pYoXUAsOvI57168YpJI+Qk71W3rcSJtwy2QF&#10;Bzg80qrJKwMbcep7UhIUsTwCeKr6rerZ2w2/LI3VscmtYQdSaghOpGEeeWyKesXLPMYkOccZx0rN&#10;vYzt3sMHHYcU03M8k2XHBGSSOtWYpI79ihKjAxyeK9+nT9jFaaHjyqrFzcVu9iPR4FtQ12PlcL8m&#10;O1fQ37DfwlvfE/jFfiFfFvKsm/0dm/v+v4V4h4U8PX/jfxRZ+FtLi3yTyhF8oH5Rnqfav0Y+CXwy&#10;074Z+B7TRLWEKyRDeePmPc/nXzecYnmvDufqnCmVrC0VL+XX5nrXhr4oXmnIlpeD5FXGQK7nQ/F+&#10;l6tGpSdVOOlePLGDxtHrg1Pa3N3ZTCS3lK7T0HevisVlOHxF2tGfqOCz3E4aylqj3WOQSDinojFi&#10;mOcV5h4d+It5ZskV0SVB5Oa7rQvGel6qoLSqDx/FXzeJyvE4d3tdH1uDzjCYtaOz7M30jZ8BeoFW&#10;Y08qIkkZ7+1QWE9vcfMsg2AZZ88AV4h8Qf21/Bfgr4gP4Ov3CrGcO/8ADnPc1wKlUm+VI751qVGH&#10;NN2Pb3w74XvTlXA2r+Nch4K+MHgvxlbJcaTrEDbwDtD5611kNxDKu5HBHqDWU6c4aNGlKcKivF3H&#10;kEZHrR5G9QQRn0JpUVHO8DNS4UqAR36VA5O7IBHn9z09c1Jbafb2qtOVBY98VIkQMgI70t66ogQH&#10;GTnpVXHsQuN3G4/QVXktyDuUgZ9alDM7cjFDsQ24NzQm0F1YoaroGmahEYb+0jkUjBJWvKPi3+xN&#10;8Cfi/bSxeJ/BVhOZEILSW65H44r2WTLAE596iMe0cdK66GIr0neMmg5lsfmD+1D/AMEFvAmvW91q&#10;/wAJtRl064ZWKQJzGTj0Irtf2WP+CTuufCX9ny38M6trAGpmMvIY043Mef6V+gkkbSuFx1OMH0q7&#10;NEkNqII0AA6cYr1J59j1CMXLYlRhe9j8w/iR+xj8VPBU7smjSXcK5IeFckfhXkmteE9Y0ed7XUrC&#10;aGReqyIQc1+w11pljfoYbu1RgR82V6iuA8efsz/DfxzA6ahoEBdgfn24P4V7OD4pnFJV438zOVCE&#10;no7H5L6nayW0TOynpyT2r6h/4JNfBmy8bTeKPF+qwHyknS3ifH3sDJGfxFd58Zv+Cb1pNBJceC75&#10;oyQSInGRmva/2BvgNqHwF+Dj6LrkS/bLm8kmlK98nA/QV2ZtnmHrZdahL3myIUpQqJmN46/ZduPM&#10;mutCuTzkrG38q888Zfsf+PPHnw01HSrdlt5ZFcoXBO44r7EliViQFz/Wpfs8Vvpx2xgBl5AHSvk6&#10;uaYiWGdKXU9fDY6pQqqaV2j8QPi5+xR8bPhlezNqPhWeeIMcT26FlNeR6noWqaY5gv7N4nU4ZXUj&#10;FfvxrPhTw/r0LQ6lpkUoIxlkFeN/Fn9gT4KfE6Gee58MQR3EgISWKMKwJ75FfPujUWzufXYTiqjP&#10;SvG3ofjT8JtFutY+O/hm1gUkrfljgZPCk19j/ELTrmx1FLeeB1KQJyVI7e9eu/DH/glRpvw1/aR0&#10;Tx5aXhudOtGld4JkyeVwOfxr6r+I/wCzZ8N/GwMF/ocLPsC7igBAA45FVR9pGb0OypxHgqOJTWqa&#10;Wp+auNrbmABPrThg/MTjivq74h/8E+k817jwjqTRjkiNhuFeMeNf2X/in4Rd5JdDluIYznzIVzn8&#10;K7VVjs9D2MLm2X4te7NfM5/4Nx+Z4ovRk4+yLn/voV55+3c2/wCEMnJ+Uhcj2evVPg74d1e18W3y&#10;XdhLGy2qgq6EYO4cVxP7cGhPJ8Abq7jtydq5Lbf+mta1eV5fUPdyqolmMbdz875xiTczYPtXuX/B&#10;OfVf7O/aJW3QgC50yQFvowNeHXMLwttdW69a9X/YXvRp37S+ik5xNDNHj6rnmvmtLo/RswXNgp+h&#10;+mumWbXF7q0RYcsjcH1WvHtVjEOqXEeekzAV7Pon/Iw39s/HmWcTgZryPxfD5HiC5hA6Ttjn3r6C&#10;m7xNeH6j9vOPkmZcu4jB4FdD8DNQTTfiBcW+7AubQHkd1b/69YDbSOQR3qz4AuFsfiVpbsSFld42&#10;JOOqkj+VZ4mPPQkj6HGwVXAVYvs/w1O/8ZQfZ/Es8YH3pN3Hv/8Arr1z4J3T6j4ANo75KK6YPXg5&#10;rzD4kWyx64sqAqHiVhiu6/Zu1IyQ3umM/SQMoPowxXwWAfsM0t3bR+a5svaZVzfy2Z0JIIOenSsb&#10;xfZi/wDDt5Zsuf3e8Y/Wt29i8m5eM/wseKq3kSzq8BGfNiK19c0mtTyaFRwnGa6WZ8L+LdMk0nxD&#10;d2WPuTtjPpmse8hWeFkPUrXefHjRm0zx3dP5e0SkMAf5/nXElRt6dRxXy848lRrsf0rl2IWIwVOr&#10;3SPcfgFq6eM/g1N4auSHksy9uVJ5AwSteV3ySaPrAlcENa3IJx2weldL+yj4ij0zxjqXhi5cBb2A&#10;Swqem5eD+lRfFzSE03xtex+VtSV96YHUGuDFpuhF9tP8j53Dw+p5/icPb3Z++vnv/XkeS/tzeFLe&#10;78N2HizS7fcYZtrS9cxsMg/n/OvlmUl/l29DzX27470seOfg3d6GIBLLFbtGRjJyvzKf5V8UT2ht&#10;p3hkQgocHJrxMTy+25l11PXwCcKDhLeLsc7r/wBpsbqDWLJys1rMs0TjjaynIPH0r9Cfhd47h+Nf&#10;wJ03xXbsrym0Uybequgw6/gRXwTrFpHPbsNvUHivpD/gmf8AEGI2etfCO/n+e3lN1ZxFuTG+Q+Po&#10;f50NKpSX3fJ/8GxzZtD2cY147xseqKm0lQelUtXtUu7Vo2znGQfStrxHpzaXq81jj7khxxjjtWe6&#10;NgHHQ+tePKNm0/Q9KjVUkqkeup6R8KfEg8W+CxYTsftFsBG5PUMvIaul8U6QfGPgo3joomiU5A7O&#10;vUV478Mtek8MeNVsZZdtvfjHsHHSvZ9Inli1OXTMkw30e+JT2cfeH41hOKqRtPVfC/0Z8hnGGlgc&#10;d7SlovjX6r+ux4tLGY3MZz8pwT61g+MtFW+sWdR8w7jrXefEXw9L4f8AEUsQTEcp3pjoM1zs0XnR&#10;FXWvj8RSlSm4PRo+swOKUowrQe+p0Xwivl+IngOXSNVf/SLUfZ5c9TgfK1ef69ptxo2qTWEwIMbk&#10;HjrzU/g7xJL8OvH6XDyMtjeERXIPTnox/Gup+L2hrcPH4htIvlcBX29z2P5VpPkxGCUvtQ0fnF7f&#10;cOmngM1cV/Dq6x8n1X9eRwFyheIgelcL450OQSi7t22SxtvikH8LDoa75wv3DwazNc0+K7hZduTj&#10;0rz6NR0aimj6jCVvZVNdme4fsz/FG0+LHw6TStSmxfWq/Z7tSeQw6N+NW/EWiywTzWNzGQykq2R0&#10;r5w+DPj66+DvxZg1K4k26dfN5N8rcAZ6N+Br668W2UGvaPB4m0w+YuwCV1/iUj5Wrmz3ARrYb21P&#10;eOv/AG7/APavT0sfn2d4F5JnHu/w6useyfb+vIofA3xtPpl4/gzVJ/k5a1aQ9R3Wul8V6ONNvvPt&#10;/wDUzDcrDoPUCvKtXt7i3mj1XT2YSwsHQg9xXsPg7Vrf4ieCo5lcCbGGUDkOOo/GvBoXzLBPDP44&#10;6x/Vf1+h89mtFYXELGQ+GWkvXv8AM5i3un0PVV1IBjERtmjB+8p71z37Qvw7tPEei/8ACSaQgM1v&#10;FvXZz5kfU/iK6i9tnWVoJlIIJBHpUugymRX8OXmW3km1LdMd1pcP4/6vXeDrO0Km392XT7/zI9pK&#10;nONeG6380fI+p6eJ4jC6YbHJ7g12nw+1Cw+IXhm48DeJLbzbi2tyhWQ/6+HGM+5FaXx1+Gtz4O1w&#10;3lvARaXWWiI6Ke615uLm+0LU4tf0pytxbOCNh+8O4PqDX2+AxNbL8Xrunt3X+T/yZ7eLo0c0wNoP&#10;XdPz7HgHx7+EN98JvGc+mkM1lKxeym7Mh7fUVx+havqXhnWrfX9HuGhubWUSRSKcEEHp9DX3R8Sv&#10;hfoX7RvwmN/paqL3YZLRtuWimA5Qn0P+FfDuv+H9T8O6nPo+p2jwz20pjljYYKsDg5r9GpVIVqSn&#10;HWMtv8vlsfLUaiqp0p/EtGj6dgXwZ+138Ip9O1G3RJ9uy7XA3W0+OHHt3r85v2iPgXrvwo8Y3fhz&#10;V7Rk8qVhE+OHXsw9iK+mPg78UdZ+EnjGHW7Iu1nMQmo2yniSPvgeo7V71+0j+zXpn7Ufwtj8X+DY&#10;EmvYrcz2UqJzOmMmM+4/pX0uVY1yXs5P3l+K/wA11+8/Ps5ytYCs4v8Ahz28n2OE/wCCMP8AwUlv&#10;PAesWX7M3xS1QiF5NmgahcScD/pix/lX64yfCzUPGlnH4n8K2++GdQWQdFJ9PUV/Nnr/AMHPiJ4U&#10;8TLc6NoOoR3ljcbopIYW3Rup4OQOMYr97P8Aghn+214g+Nfwbtvh38X9JuIPEejL5Mxu4ChuogML&#10;IM9c/wA68bOOF8uzXFx55ckZdraS7ej/ADPiMbiMZw9BzhDmg393/APWJf2avFmofLNAq9Op/wDr&#10;Vja7+xVq+oxFbmVRu5+5mvsSewt433RxgxsMq2Kqz2hIyFBX0JrSj4T5BdOrKUvnb8jxXx9mUXaE&#10;Uj4u8Bfsy+KvgX41TxhoV87xFtt7alcLInfp3r7E8DDw/wCLPDUF5BCpJHUp0I6qao65ocV5G6So&#10;CCPyrnfDWpXXw71oq242U75PXCH1r2sLwjlWRz9pQp80eql73zV7nm47O8Xm3vylaXlpc7yfSYIS&#10;VW3QfRRWVqWjW1yrB4VOR3XpXSw3dprtmt5aspJXcdpyDVG5iySNvTpX2FCGHlTTpRSXkj5yc6sJ&#10;3bZ5Z4s8Gy2NyNX0fMU8Z3Iy9j6V2/ww+ICa7Yf2drbCO6j+WSMnBb3HrVjU9PS4iZHQNkc8V594&#10;v0C70u9Gr6SzRTRHcrKcVwYrCzpVPbUdH+fkdkJxxUOWT1PXr2BUIcH5D90iq/mxR8A89vWuP8Gf&#10;FYeIbL+zb8+XdRqPOjJxn/aFVPE2u61ptwW84tGwOxuv4V4WacZ0MtiualJ/ox0spnWejsdvPqVs&#10;V2ySoOOSTWfP4zsPDzbp5A0THDFf4a84l8RX0hDNcN16BqhnvPtaNHPIfm9a+LzDxExdem4UqSj5&#10;31PUoZLSpyTqSuegeIdWTxDb/atJvxkjKOh4Psa4LU7rUYbho7uR9y9Qxrn11nXfA16b6y3zWbnM&#10;0BbO33Wuxtr3RPHWkre6dOhcrhJO+fQiv5340wGMzio8TCT9p1jd2fofWYF0sOlG2ncwHupGHLZ5&#10;pjSlxg9+lS3tlNp8zW9zGVYdeKrb8dOc9K/HZKUW4tantK1tB5cjgt096Rm8wYPQ9BSZUjAHPpQV&#10;I5OeBzg1zuUuWzBGVq2kRzg5UEHtXC+LfBkd3GxSPawHDY5r0yVdwyq/nVDUNOS4UnAJwc15KdfL&#10;6/tsPp5HoUaykkpHn/w4+M/iT4VXyaVrpkuNPLfLITlov8RX0T4e8SeHPiFpMeo6bfRuZEysq9/Y&#10;14B4u8HwXsTq0AOfUVzHhbxh4v8Ag7rRu9NleWyZsyWzHjHt6Gv0rIM/w+OoKlPVdY9vOPb02fke&#10;ZmGVQxCc6ekvzPqK6s7mxnKbSrDoezCszWNH07xHatbXdqvm7TkMOGo+G3xa8LfFHRkkiul8zbiS&#10;In54m9/atXVNJa1IJO5W5SQDNfQRdbL17Sg+ek910+fZ/wBM+MxWETbhUVmeGfEP4VXmkF7u1t2a&#10;E5LJt5UV5hf6De6LeHUtEkMcg5ZOz+xr6u1BEuV8i/BIwQsuO3vXnfj/AOEclwX1DSovmIyUA+Vv&#10;8K66NRN+2wT06x6r+v8Ahj47MMplTbcEeUaP4l0zxNC+i61bKsuMSwzdG9xXGeP/AIPzacrar4fQ&#10;ywdXi6tH/iK6rxN4RcTszI0M8Z4ZeCCKr6L47utKuF0jxQuA2FS4I4Yeh9K+8ybiOli4KliX/wBv&#10;dV69157rr3Pn6kI25Znh+u+HbW+jaKWP5sYKkVwkuleK/hzq/wDb/gu8eEq26S3H3JPbFfT/AI4+&#10;GNh4mV9X8PhYrgjJjU4D/T0ryvWtDltpW0/UrV0kAIKuK+qhOph3daxfzTPPr4fpI6P4I/tIeG/H&#10;luPDviqMW18Plltp+5HcZ61t+OfhNZanDJqXh9TLGwLNF/dHtXgHjH4cmef+0dNkkt7iP5o5o2wQ&#10;RXQ/Cf8Aab8QeAbxPC3xIZmhJCR35Hykf7Vej+4xsNd/xX+frv6ng47Lqdeny1I3Rn+KPh1f6Zfv&#10;qGis9tcL1XOAx9CO9Q6P4rsr0voXiixEF1t2Mso+SQEdv8K+hrzQvDHxR09NW0iSEyumVkjIIf61&#10;5H8Q/hWRNJaarp5RwcrKBjnsQa3wmZ4vLaq53p0ku3n0a/pM+Er4DHZJU9phneF9uj/yOM/4VJ8M&#10;f+hTsf8AvytFV/8AhVN9/wBBe4or6D/WWp/z8j9z/wAzj/tpf9Ai/A/fKiiiv2g/o0KKKKACjp1o&#10;pGxgg+lADGmOcKPxqPJBzQeDihjhSfQUGd2PdxLERjmqU6j1xz61YSUNlc45qO5iG0v75xSew7lb&#10;Iznb+FH3m+Ude1OZS4DKuOxpDhGwvp3qCr3GngdP1ppYk8gYpxAPUUzvyQPYCgZBfWy3UBRvwrid&#10;asJbO5YGPCseDiu8YZTA6msnxFpK3kBKctisqkOZDRw0g2nPtmo4/k+8fpVq6gZJGRhgrxzVd144&#10;OT7VyFhu9DnJpwJJA6elVnkdH4H0FSRzSN0WmkFyYZwVA5pCWHBpVBPzUhJBywpAAyc8UqFhwwHF&#10;IpQ/xUuMNwevqaBWHk55pozjI5pRndxSgKepoBoQKq9u/WnbvmBVelNyMnAP407d0AGPegkGcOOg&#10;BzzxSB2VSAfyFIy8dfxFIFx1bt3NAaDwoIBEvP8AtUMgOCHBOaagzkZ5HrTslcgAUA7gYV4Lvj2p&#10;p+U4YY9KlRDIMIhbI6AdKuWnhm+vCPMUoue/Wizew+VmW4yxXI/OnQ6VfXUi/Z4WI9xXVWHhGwtg&#10;GnBdh03VpxW0EK7Y4wAO2KtQfUo5iw8Eu5El4+AeoArbtNE06xQeVCM464q+ygLycCmYDD2q1FIC&#10;ARhVyEGfSoqsGEK25SfeopMZDY5PUVRLGrx82cY6VJ5w25xz6Uwoy8EflTS8cQ3zMFX1Y0CV0SnM&#10;i8nGOoqPaCd78AdSazNS8W2VgpSKTc3bHIrnNR8WX94x2SbFJ6CjYbaR1c97o9xN9jlnRg3Gah1n&#10;4ZaLf2Zmt0Ulhngc1xSXEwmEm85BznNdv4K8UmdRZXT5PRSe9JwUlqhxkcYuk674JvTPp0kgAbI5&#10;rvfA3xRXVdtrqsRjccbm71f1Xw5Z6zGSQFPriud1DwlLoubiBSxzkFf51ko1KMrrYtJSO41Xw3oP&#10;ia2ZL60jkB6OByPoRXKX3w81Lw+jS6TKZ4hyqsOcelU9J8UanpsuVuCQP4Sa7TRvFenaiuJpVR++&#10;TVtUK++j7ianA83mtIb6fyNQgaKUHG7Zg/lVXUPDdxb/AL21HmJ/s9fyr1vUtD0fWot0sSZH3ZEw&#10;CPxrmtY8DanYo8+i3HmKTny26j+hqHTq01pqgvCW551JbOnyspBHqKikjYYOP0rrH0W5lmK6pYMm&#10;BzIBjHvVefwr5iGSwuo509AcEU41E9yHT1OXKPjGOaRImz05Nal1pklu+2SIqc8ArRBpwdgFXn61&#10;qtdiOV8xwvxA3yRCDHByM1wT6UAD8uT3r3DWfCEd9gzQjJHXGa5y9+G9sNxih9e1NaDaZ5PJZkP8&#10;ueO1RS22ARjJ9MV6BefD97eUssOeOtZsngeTzztBA/3aq+grI4lbJ/O3hDke1TC3YnDxkemRXX3X&#10;gS/ikDQx7hjsKYPCd3j97Fg9xilZCsjyj4qeGoda0WS2dH3N3Svn/wAQfs/7kluIYgpDE/NGSTX2&#10;3p/w2XV5G+0Q8D/Z4FUte+DduXZvsIIPHC9aWlyuW6PgxvhhcKRYyWQcnjPl0i/BiS0m8yOEbcfM&#10;pQ19kz/BDTop3uDYDcCeCtV/+FLWs0mTAAcfd28YoFZ3Pjqf4G6LfTfabuLDg8ELjFSD4CR3LCFb&#10;aSRf4Wxmvryb4JWiPmSyUZ+78nSrum/BR5CPLtdy/QCgOVs+V/B/wJkhu/JubZ0UY2s5r6l/Zy8C&#10;nw21tahSwznPWtKH4KRRzqXhIwc7TXpHw98I2+lSKRHjbjnFTOzRcE0z0DT4jHaKpAwF9KjuY9rB&#10;vLznoK0LWCAW4weR2qJwBJzytcuqNmk1YpBd/Gzt+VRNFzlW56VsoLZ1w6genFY2qTxWkxO/Iz60&#10;J6kyjylm0uTDkZH40zV9RQwsxlUDFZh123VN5AP0NZ2t69DJAcAHI+7mnJpGehO+pRMxCSgn0zSt&#10;fIB8x5I71zUesBnHlsuc9O9XzdF4t+7oO9ZNpK7MpSsWL+9MsRUH6iuevXDA/Ow5wPrWjcXZKYIG&#10;McmsbUJm6gd+a5Zzu7nFWnfUwdWuEicsTkVlG8JlysmOeKva3E5DKpJ4yBmsGQTpLhh06is3O7PI&#10;rc3Mb1vcsw+diVzwa0YTsj2px3B3Zrmre9dcCRgPSrtvqDE7N3HbFXBo56km4Oxsid2mwoyO49Kf&#10;KrOCCDk+lQ2dwqp8sWCRwTVlXmLYAHviumMzldpFUxSn7xwD0qndxhsheT3wK1pcvwiDpzUZtpAj&#10;LHEORwSOa2jVknoYSoroYzQFyV8s8DrUMtpJGSSePetRraROZAAT1I9Kjmh3oG6g9q9ClXTRxzpu&#10;+pkSR4BJX8armMsTkYrVmssA7mwKhntRsGwZP0rsjNSOWdLUzjDt4UdRTWt2ziNcD0q6IZGO0Ifp&#10;SPG6cba1XK1Y5nGzKotWjOdpP0qzbtsO5D36Yp4DkYwM9xR5TAjaPrinaJCjrct2sxJCk9a3dACv&#10;IPm3Ybsa563jlVhkdD2rpvC9k8jqdpHPOK56sbRbPRwUeeolY7/QVHkKRxx9a27Vdgygxx6VjaRA&#10;YYQMjj3rWV3KABiMeleYk1E/SMEmqEbkszhFJX+dYXiW4ZLFyseSentWpcs4j3Z+YdK5XxlfTR2E&#10;kjHAGQ2DxQrqOpriVzUWl2PNfF9+m+Qq2cDgD1rl7eH7VlinAPQ1X8XeJXg1J1kcbdx71iSfEG3s&#10;rdvLmQYznJ5r26Ffkij8px9H2tdrsb15ZxqSDgD2rNbTxIxcn5fWuI1v4zaZbN589+qxpyx8zHP1&#10;rjvEX7TUrxNb6BAzKM/vj8q/ma3eYQitTlo8O4zFtckPvPXbu90bSI2e8uAAo5z1rg/HHx88KeGI&#10;2js3WWUDhUO4/wD1q+d/if8AtH3GmRS3useIVfcD+4hY9f5mvBvF/wAfPGvi6RofDNi8SHhXOf1r&#10;kq5vO1qeh9RgeCMPSXPipX8uh9F/Ef8AaS1HUJZZL/WY7ODn5Q+Wx/IV4rrn7R+mR6g40MPcyH70&#10;8hz+przE+EPGuv7r7W7+V5GbIVjxW14Y+G1vYOJ9auwOec/4V50pVa8ru7Pf+s5VlUOSjFfL/M3r&#10;34h+KvFGG3kI5ztHer+neCfEWubJfs8gVzzI/QCs3WPit8M/hlabrtozIoODKQc/hXhnxh/4KA+J&#10;7zzNG+HtuIkwV8wA/oBXRRwqb5pq58/is6xeMk4U3ZeX6n1Xf3nwV+D+lf2v488SW3mxpuaNnGSR&#10;Xz18af8AgpNrPivWE+F37OPhySS7vJPs9s9uuXcnjivlnW7v4r/FvVC+s393dyTPiOLJOSTwAK/U&#10;D/gkV/wSpg8CW0Pxw+LuhrJqtzGHs4JU5tUIz3/iNe1g8PUry5YrlXVnzeKnQw8W6kuafSK/V9vQ&#10;t/sM/wDBN3xNfWtv8UPjzdS6jrl6BLMkxLLDnnaoPpX3z4B+Bnh/wrbx29jp8cQUYAVMHArt9E8M&#10;2GlW0dvbWygIoAKjHFa8drGriQrzjjmvo4RpUlywR4XsXUnzTKGnaFZ6fGBFCBgY4qeSLYN4UBR3&#10;zV5Y8NyMd684/aC+K9h8PfDEsEE/+lyIQqA8rW9JSqOwsVOlg6DqSdkjzL9q340x2MDeD9Fucu4+&#10;dlOcHvXzVdgyHzyTvJySe9aevaveeINTm1O+kLu75OTVEQqAWPU9B6V71GmqUbH5tjMRPGV3Un1/&#10;Aqx5GMx4x2zUhGRnnGPWpJ4yowq545NQsxVdrZI7Vsk2zj5rOzILyVIozITt29ietYGpXxvcueee&#10;lWNankmm2RyfL6VSSM/dPAPWvdwmHjSgpPdnk4vEzrTcI7EUO4kAfNuPAx0qWS2mtXCEjp0xT44j&#10;A3ngZC9Md67P4GfDLUvi38Q7XQoUZoFl8y5YDonpSxuJ9jB66Ht8OZU8VWU5p3T0PfP2C/gWFRvi&#10;Vr1iQ0q7bNZF6J3P419Zoi4CgYwOBWd4O8LWPhPQLXQtPhWOOKJRtAxggVrLEF+8OnQ18PXqurUc&#10;mftmHoqhRVNLbf1ERfLGSMk9c09SW6fhRtXqR+dLnyz8o/DNc97mw4IvRufwqW3nmtH8y2kKkc1G&#10;kvODj8qZf3C21tJK7bduSGrSME9GRKpbWLM/4p/HTW/BvhqRYLgB2jIyHx1r478W6tceJdan1q8k&#10;3yTSFmZjk9a7/wDaG8dTalqp0yC5yoJBKmvL1kXnk5/nXnulRVRuKPbw9SvKiueVzS8M+NPFvgy6&#10;F34c1qeAg9Fc4/KvdvhT+3t4j0JorHxnbmVAcNMvPHrXz3GyMpVhjNKsMcjdPoQKwq4OhWWqO2ji&#10;a1F3g7H6MfDb9p74d+OoU+yaxCsjjJRnwf1r0ex1Oy1JBLa3ccgxkbWr8p7C51LRp/tWl3skMi/d&#10;KPg16Z8OP2vviV8PWSK/u3u7dMZDnJA+teNXyZ702etQzmUdKq+Z95/F74k6d8JPhxqXxA1W4VYr&#10;G3ZznrwMn+VfHXwj/wCC2/wE8fa1Jo/ii/GmyCcon2lsZ5xweleb/wDBTv8Abqm1f9mkeDNPdobj&#10;VLcCZOjEN2/KvyJvIXlmeYSkOx3fer3uHuGqeNozliV6HrVMUpQi4Pc/pp+Hvx++FnxKsY77wz4r&#10;tJxL9xVlHNdkk8U6LJBIjKe6tnNfzLfC/wDab+OXwbvorrwT46vrcREEQGYsmB2wTX2d+zp/wXb+&#10;JXg+SGx+Kukm6hjABnt2yce6nr+FPG8EYmF5YeV126iWKX2l9x+zwALYz9aGGDivlb9nz/gq3+zr&#10;8aLeIN4qtra6lABhlk2sD6YNfR3h/wCIXhHxZEtzoevW8yuMgJJntXyVfLsZgp2qwaOiM4TXus2I&#10;kzOCvapbkq2RuFQ2EqMzyE5AOM5pJZFeQnt61xNNzNFsDONxK49M0ioRz1/CmsQMbT3p8TcdauKs&#10;GyIroIIvnXPPQirqxLa2KImFGB0FUXVpTtHTdjNT3+raejLaC5UMBjlqJKUtEUk7CxkliC2eeKn1&#10;NtlosfTC1UgZXdWSTILDPNWNblVEVO5Hes5J6CXumbgnoKUBmONvSkSQbu1SIwznPShLUCbSbZft&#10;4kI6R96ZqODdsc96saWczMQv8PrVW+LfaiDUt++NshZQTuJ6dMjpVa70jTNQQpd2aOpGM7RmrVOh&#10;Xc4AGfane6CMpRd0zkrz4H+E9VkuHstIjjlmjAMioMjnrXHy/sQeBPEnw7n8I+PdPjvoZjIrCZMH&#10;BfIx6V7locRFwzleSvA/GtC/iBtGIFQ22nHo+h6uGzvMMJFKlOz7n5t/F3/gh38LNcE174H1G5sJ&#10;MkrHnco/OvGvAP8AwSP+M3wQ+NuieNNPvINTtLW4feqKUfaykc9q/WmaNW+X3ogsoZZo2kiDbXzy&#10;K554Oi46aH1OG8Rc/pU3TrSU4vTX/M+OrX4V+Oo/HKQPoU8fm2AQnZ8uRXC/FD9nP4laXrU14mgv&#10;Mjtu3Riv0N/sTTV1GO8W1QOoOD+FUvEGk6fcykT2sbqeMFa6qcpxVj2cH4oYrBV4zjSVrWfmflzq&#10;fhjxBpEzRajpU8RU4IaM1m2pey8RadebSojvo859N2DX6WeIPhL4G8RI0V/okDZHJ2ivOPF/7Fnw&#10;21nFzY2S27o4cGM+hzVyfNBo++y/xbybFx5MTBwurd1qeA/FO2U2tjcRFsvEQTntxirf7PV/Jb+M&#10;3tc/6+34PrtP/wBevcPiJ+ydPrfh2FNLvSrQtlGdcggiuF8B/s5ePfB/jq0vpoEkhDlGZTjOa+Gx&#10;GDxNHMvaKN1dM5KXEGUY3LJ041Vez0Zs+IYPJ1aRcEAnI/Gs24BODyMEdBXpPjD4Q69LMl/bJkNE&#10;Nydwa5PVfAPiaziYy6VIQO4Gc19UtTycHmODrUo2mvvPlH9rnwudP1uPUwpwzFWwPxFeKKGPUdq/&#10;Q/xZ+yNF8bvCKXd/I8EwQMnbBHHNeLeKP+CanjfT/MfSNYSfLHarx8/mK8bF4Os6rqQjdM/W+F/E&#10;HhyjgY4TE11GpDTX/M+a/hzqq+HPiXo+rSNtjF2InbthuOa9h/aU8Oi3kstfhGUkiKOwX8v0rF8c&#10;/sWfGjw2PNttCecxNuUxHkEHINeu+PvhH4u8WfAq21GbRLg30NvHI8ezJBHDV5lTD1HTqRaa0vt2&#10;PXzbPspqZlg8ZQrxkm3CVmuu1/vZ8+fD28gt7y+0i4XJniDoMdSOo/I18e/Hzws/hH4o6pYJbmOJ&#10;rgywoRgBXJI/wr6/03w14i0PxPZ3N9otygS42yAxEHB4P86p/tU/sI/F/wCJ81r478C+FHuY1g8q&#10;UIQGIySDz14NeDXpTnSvFNuPRK+jPcnmGAwePTq1YxjUW7aSuj4XcGWMh+uK0/gB48f4U/H/AETx&#10;QZfLt5rgWt23by5MDJ+hwfwr0TX/ANjL9oXw6SdQ+GepqF4ylsW/lXnPjz4IfEbRbY3F94R1K3eM&#10;g72s3Xae3auOEkm4S0v3PSlLD42i6dOcZX7ST/U+/PijpStFa63bkMJowGKjvjI/SuLAzkZ6V6X+&#10;yR8P/Gn7TH7MWlaxawM9+llsmEmQfNjJU/mBn8ak1b9k/wCMmkZD+FZJCM/6tgazr4LE1LVYQbUu&#10;2uvU+ey7P8sw7lhK9aMakHazaTPIdagkSNLu3JEkMgdPYg5r3Lw3qb+K/AVr4j0wETQIJQy9cj7y&#10;/wA64XWPgn8SdOBju/CV6pC8gQ5rpP2e7TxVpt7cfD690O5iQkyR74yAc/eFcSoTc+Saa5lbbr0O&#10;nOsRhcXlyq0Zxk6bvuvhe/6Gh8SfD58ReGY/EFkm4ogf5e4715aYXXKuuPqK+vPgj8D9Y1jWr3wP&#10;4k0qVbMEvbOycNG3UA+1dXr3/BOrwfJcNJbXEiLu4w1c0uGszzWKrUIarSSemqPiaXH+RZHVeExV&#10;TTeLWqsz8+vGGjtf2TNGvzKMjArtPhtqB8eeBW0i/wCbiBfJkBGSCB8pr6q1f/gm5aS7ktdZkwfu&#10;5xWb8Pf+Cft/8PvGa6hNqLPZ3BAuIyOM54Nc9LhLPsNiE5Ubxej1Wz/yPVr+JPCeMy9qFdc8fej+&#10;q+Z8Xalot7p99LZTxEOjEFSDVOWzk2kBDx7V+mfi7/gn/wDDLxHt1SSyCTuuJnQ8E1yt3/wTX8BM&#10;WWC5ZR67ulFbgHiCMrwimumplhPGfhWdNe0k4vrofmL458MG8t3drcnOc5FfQv7GXxPfxh4I/wCF&#10;c685a806LyZDJ/y0izw34V9Oav8A8EwfB97GY1vpMdyDxWR4V/4Jvaf8L/FsHi7w/qM6lGxMm7iR&#10;T1FKHCPEtCFpUbx8mtnv+H4pHZmvifwVn2UvDOq1UjrB269vmeOeKfDlzoerTaZMh4OQccEGnfCL&#10;xFJ4L8Zrpt0WFnfyKpJziN88GvtmT9kbwP4n0mK7v7YSzRoMPk5K+9YWo/sPeALlhIkZUq2UIznN&#10;eBLwy4mpYr2+EUbJ3Wv56fI+Gj4m8OVsNLD4lvVWenXuvzMP/hlN/GFnH4itbzZ5yguAOBVS5/Yv&#10;1ZJkuLfVR5kbhkYDuK+j/htoj6DoEegzy+Z5CBMluSAMA1oz24ikMbDJJ4yK/SsJ4X8NY6iquIpO&#10;NR6yXM9Jddj8mxXiHneDruFGalBbadOh8pfG79kebxd4EksY7ffcGPMbBeVlA6/j/WvkPUP2MfjX&#10;HeyWR8HTkrkZGMfzr9ZYIooZl8yFWjY4kUrmrOoeHtKkQXMFigx1wOtduY+HOAxk48lSUHFWvvde&#10;d+p6mSeLuYZVRdOdJTT1V+nofmJ+z1+y18bPA3ieW21fwu/9k6gAJgzf6p+zgV6341/4I4/CH4u6&#10;n/wm/iKOeC/nQfaVtnKrIf7xHrX2kNK09fkNlGeO61paTKUU2bscAfLz1FerlPB2HyuDhUqOpF62&#10;fR+Vjzs58T8yzOv7bDxVKT3t1PhPRf8AgiX+zbpy5vdLkmYHjzJGIr234I/sGfBv4OaaPDmi6FGb&#10;IvuijY7vKbvjPavfb+3WCTcvIbuarxovmbSeO5zX0VPJ8upNShTSfc+RxfF2fYyPJWrNo8z8R/sR&#10;fAO7nbU0+Hmm+a5zKyWi/Me56Vl6V+zT4A+H+tQ+I/Behx2NzbHIaCIKSO447V7tYMk6GGc5OOPc&#10;Vlato3lykqowTxXdGhRcHFxR5M8wxdRWnJtCaDcw6vpQzjdt4XPQim3EBjfDLj1FZtvLPol2ZYwR&#10;Gx+Yelbd5c2lzafbEl24GQRjmsoVPY3hN7dfI53TlUfurcyru3AGQM8Vg+IdFgvrVo2iGSPxq9f+&#10;M9EtmZXuk47FhmsHVviVoKI22UMepI5FcNfPsmpJqpWj953YXK8ylNONNlXwl4pm8C6h/ZOqysLV&#10;5MRuTnYSf5V6FK1rqVl9vtnB4ywB7eorwD4jfFLTJraQQw5PQECuS+HH7W8+la+ngrxJcMkMjYtb&#10;pzwP9k18jieNcmyyr+6qKSfTon/ke5LhvHYiHO427n0dqmtadYRl7i4UY65PT0rivFHxE8PxxOjz&#10;Ix5Gc1zvjeS71C0OtaRdSSRN99FbOPf6V5vrU93IrDcSSOma+FznxMzyNZxo04wS7638z0MHw7g6&#10;KvOTbE+IvxVsdDvv7Z0ibbLEdwIbv6V1vwZ/aY8LfFyJvD9+6xX0YxJA+Mn/AGlrw7xnpb3MMisp&#10;OQePSvHdcPiXwH4jj8S+GLuS3ubZw6vGcZGc4PtXwlTi/Nczxl8S1Z9LWTPaeU4b2N6Wklsffeua&#10;O+my7ozujcZSQdDVE5UfMcN3GK439mH9p/w18ZvDSaFrUyR6nAgW6t2Pzbum5R6V3utaVNpUoy++&#10;N+UYdCK9KcIygqlN+6/vT7M8VqztJWaKkkMc8LRSLnI71zedZ8A6r/bejI0tsxH2i03cMO5Hoa6Q&#10;Ebdu6mywx3ClJBwRgjHWvPxFBVI6m0JcvodDpOq6F8RNIF1ZTruVevRlPcGsPUtMudMuDDcxFcDg&#10;46j1rlZk1rwFq58ReHAzxMf9JtccSD29DXoeg+JvD3xI0NHhlAkAwyscNG3oRX53xFwzHGJ1qStV&#10;XTpL/gno4fFOm+V/Cc8DwAp4PpQRlfmPAq1qek3Gk3BgmUhR91uxHrVVnGMZGPTFfk1elUhNxmrP&#10;sz1k01dCZywB7UyReuPx4pzP0IPel3ZO3Fc04XVmVFtMz7/TUuUL7efpXKeI/C0V3Gytb5z04ruZ&#10;FQLgdT2qne2Ucy4wDz3ry6lKthq3taLs1qdtKqnpLY8QnsvE/wAPtaHiDwpeyQvG25kTo49CO9e7&#10;fBD9ojSfHsI0XXQsF6FxJC7Y3e4/GuS8Q+HIZwwaEdORivNvFHgy8027/tjRneCeM5WROoNff8P8&#10;SxxK9nUdp7O+z8n+j3X4HPjsBRxUdd+jPrfUtKTy/tFmwljP3lK8rWUwaBWjcGSEnkZ6V5H8Dv2n&#10;riGeHwl4+mEcwIjS6l+7KPf0r3A2tnrFt/aOmSK2Vz5a8j8K+rnQan7fCNxkt12/zT+756HxmLwU&#10;6E+Sojz/AMc/DTT/ABFbG705Qrr0kx19jXifjLwNPayvp+r2vOSFJHBr6WmhltiwhU4z+8iI6/Ss&#10;PxR4P0fxXasnlHdg5VuqGtqGJhi5qUfcrdukvTzPksyyhSXPTPluz1DWvBNz5ciPNZFhxn5o/ceo&#10;9q3NY8P+GPiPpQlRwJwvyXA6g+hrpfHHw7vNAnaO5tzJBniTbxXAXek6n4Yuzqfh6U4JzLAT8rj+&#10;lfX5NxFVw0/YVlp1T/Ts/wAH+J8nUpTpScZL5HBeLvBGp+GbxrTUbfdHztlAyriuB8X+CdP1mB45&#10;bUEHrx0r6a0LV9C+IFi2larbAOOJIH4YH1H+NcB8SPhDf+GXe/03NzZsc7lGdnsa+7pSVan7fDyu&#10;vxXr/X4HHVoe7eOp4H4P8fePvgTqJOnCW90ov81qx5Qeq19FfDz4oeBvjhoQ3SxtJtwYnYeZE2O4&#10;ryfWvD8N7GUaEHjptrg9Q8MeIvAutL4o8D3r2twhDPGn3ZMdiK9Kji4V1yVFr57P/J+f3nk18JGa&#10;1R9Tf8Kk8Pf8/a/mP8aK+d/+Govjh/0AYfzoqvqWG/k/GP8Ameb/AGVhv5D95KKKK/pA/SgooooA&#10;KjmbBAFSVHOOQaBPYjJzyaR2CrkjIoZtoyMfiaZIHKkl+PTFBAxmAbeo6c4qVGWaMMR1qHI7mi3n&#10;VJPLPQnikwDBwTg8VFINzZAq1Om6L5eKqHcH+brmp0vYpJjelGB6UrkMcgdqSkUNzv4A6dKZJGjR&#10;kMuSR6U/GTkHB9KPlzQBx3ijS2t5WnRCAeW46VgSIRyBxivQtXshdwMGX6VwuoWr2s7QOnQ8ZFcl&#10;WNnctFA43cjmnds9/ah4iGLfpSEHBxxWYIkRi3T+dBG4dTmmRNyCDUmCfz7UhiEEHIOKUZ+8f1pC&#10;CvXmgnOMZ+npQA5ZQTgdadk9SM0zd6AflQhbOC1AtRxJwRt/WlyM4KHp60deN2KILeed8QIxPqKC&#10;bBnAI7UA7xwM1qWnhi7nIab5VI5x1rXsvDNjb4d03P6k5qlFsaic7a6XdXbgQxNg9yK1rLwm5YPd&#10;tgY6VupDFFgRoB64FPJQnk1agh2sVbPRrK0XCQjPrVpVVRhVApQc9KKpWtoFwOcZxR3ooAA6ChMF&#10;YNu75cZpjDkIBwKeCRyKjnura2jMlzKFA6ZoADwdpqCV4oCXlkCj3rJ1XxpaQsY7ZSW7HtXO6hrm&#10;oaixaachSfuihC5kdBqni+ytQY7Us7Y6g1zmq+J9QviVaQhe2DVR8kVC0bdCM59qpK5LbZEZpJGI&#10;Ykn605RlsHr6VNbaXczEnbgepFX4dGSAbnUlyO4quW5FinDZySHA9PStbSoFsJlm3HcpzxTURIxh&#10;V7dqcCw+bFUol7Hd6Jq8V/AMgBgBnmrk9ulwm2QAj3FcNpeqSafOrq3y/wAQFdnpuoxXsQKyA8et&#10;VpsO7sc/r3hHBNxaDBPYVgm4uLCbbMjIV9TXo0kYkXBGaxtZ8PQXykPGCexxXPUo63iaRn3KHh/x&#10;hJaSjfMSueQeQa6vTvF2k3g2PMqMegJrzTVtF1LSpC8JYotUB4hETiKbdGwP3mHes41alLQpxjLY&#10;9muLHT9RXDRhg2QSO9c7qPw88hml0W6dGzkhulYfh/xtdW6KvnllAA+9XU6d43s7nas52n1z/StO&#10;ajV+JWJtOGxy2sxajpjBda0gzoejqMfqKi0U+GdQn8qO4EMoP3ZjxXoqyWeoRAgpIrdelY+s/Dzw&#10;/qWTHarDI2cPHx+nepdGpB3g7oXMnuYlzoZVS3lBlx1XkVnT6DA6Ham0noDxWw/hrxP4eiK6Vc+e&#10;igYVj6VnzeLWgf7Pr+hPGc/fRelJ1eV+8rBa+xiXPhoO2No6c8VUk8LwLyYACD1xXZWTaTrMYbSb&#10;+NzjlXGDReaNlSWhJI7ryK0Ti1dCtY4lfD8RG4R/pUEvhWAkuIv/AB2uxbTY0yNo+hFRjToGbGaY&#10;bmDpXhiGOBisQBPXiorzw8rHHl8j1FdT9lEMJEYAGKoXjLuwcZ9c0rIOhyV14XSbhok5POBUaeD7&#10;FT5pt1yBjpXQXKg/cf8AGoXMgTAbJ9aq1gsjEuPDFi6hfsYOB1qv/wAIsIv+PQlPqK6KOUDiRMH+&#10;dK7Qv/yzxSHZHOL4eutxM+xv9qtKw04Wi7QvPqKtyop6SD6U1HEfzFhgGps9mLS5dQPDHjcRxyaq&#10;/wBpRiUqTkCmXuvWUELCVwCBzzXOrr9tc3DGGTgdea5Kj5WbJ3OpF+hXjPTua5fxTqHlbt0hGeRz&#10;VpdRZ14kxgdqw/FJ+2RFTzgYrCU7MNGYFx4k8tigl4z03VQ1XxLM8eFbaOnWue8SSXdrOyIxUA8V&#10;gz6reMpjac89ea0UrowbR2On6yBcZZz1GTmuqtL4TwgrIcY5xXkemavcxTfvZSRn1ru/DWvC5twm&#10;ckds1lVTauc1ZXVzopZWKY3cGsu/Ljgnn0q2J9x3Ace5qtdb33BmOcVySOKqlbUxbpfPB3g8e9Ym&#10;oWzBi+O5rp5rcH5dpOe5rM1DTwilsgg1ne5yTitjmbiSeP5Q3A71Np106nbvJPfNP1GCRQVSLPuB&#10;WVJNJEQvIOetXGR59eOp1lnqbnAY49q3rGWKdA74B781wWnagwI3tk7hnmuh03V0UAO457CtoyMK&#10;cIuWrOkIiPQH2pGZ3yiDgVVtrwTIojPI9TT52mZSysRx1FaxkOceV2YSRBgFK5wOhpiWizffXGOg&#10;psbTg5Zic9OKeyz8lH61spSRi4LsR3FhEyn09KrGyQjauRj1rRDCX5ZFHA5NIIAz/L68kGuqniXH&#10;RnPOj2Mj7I6sTjp1qvPAD8zKc1utaxlirPjB9etV7iyiZvlXiu2niIPqcrosyFAQZ2Uxw+SQPxFa&#10;j6WyqGWPr2xVc2x37DGPwrrhNSZzOixNLhdpAsnJ7V2nhrT5lw4jJGRgCsLw/ZI04ZkI56kV2Mes&#10;6DoNrm/1KCLC5+aQCuXEVPso+iyrBc7vY3LJWChSo6dMVeQbBgt9ea8q8bftSfCfwRbsbvxLC7jo&#10;iuK8X+JP/BR+exR4fBXh2adQCPtGzCfma50rKx9lFKMUkfXNzdWscRaaZUH95jgV5L8Z/jB4C8JW&#10;Mseo+I7ccfdEor4k+Jv7dHxJ8U2Lzy+MotOiKnMcLZf/AAFfPPiv9ofT9ZuHt7rW7vVLot/y1kZw&#10;T/KonKEVZspwdRWsfUPxM/aO0bU9Qlg8ORS3B3fK0fTn3rgW+JerNBLLrOpwWSHOCZNzkfnivE4f&#10;EvxI1W3zYaa9pA68SOmCB7Vk3Vrd3LGTxNqkriMnK78D8qz+syasjijlmAw7dSSV/M7fx/8AHLw5&#10;p0zQ6aZNQm3EB2+fn19BXnHiD4o+OPERMcV41oj8LGD0q3ZaXLfuRomhM4P3ZJBgGpx8MGkDX/iX&#10;VliVeSA20CrjRxFdaL9Dixee4LCK1PVnG3GhwzyG41zU2uJAOFBJJNXdI0/VZkEOj6OY0z95l61L&#10;4q+KfwZ+G8LJLdpe3CjAjiOdxFeS+MP2qPHXiQPpvgHRXtIWOFdU5rrpYGMfjf3HyeNz7F4u/Lse&#10;ra5ruk+D7d7rxL4gigdRxEH5/KvF/iZ+1Sbh30rwVZOzfd84LnHvWVpPwY+KvxO1IXGvXF1Mztk7&#10;mIr2j4XfsKzMEm1G0YZxkMtepRw0pO1OP3nh1sVT/wCXs7+SPlxvDPxH+J2ob9UkmdZD0APNelfD&#10;b9jLXdRdJdSsjtOCPlOa+3vh3+yRomiCNv7NXjgHZk19AfA79lqy1zVYZrnTttpAwMu5eHwelevh&#10;8st71V3PNqZlVaUaSseK/sA/8E0NC/ti2+IPjLRlaK2cNaJLF94/3j7Cv0a0Hw7p+g2Men2MKrHE&#10;oCBRgYFP8OeH9M8PadHpmm2yxRooUKF9K0fLx93FejGMYR5YrQmnSa96buxkUYxhePwoaPDYDYAF&#10;PUEcgdetR3k8dnA91cuFRFyxNNas3tZXZl+M/FWn+D/D8us6hMFCRttUnkkCviP4xfEa++I3iSW9&#10;uLhzCrkRru7V6F+1H8an8TazJ4b0idhbxSYco3B9q8QkLGRlVc/hXuYOhyLmZ+d55mf1ytyR+COn&#10;q+4zyWbgHkdx3pYo324YZGc1JHv3gMevtSHbu2dBjIrvV+h4aUdyKZlVCGP5VmaldraRkK4LsOAP&#10;Sr88iwhjIpwB3rmr+4ee5Zs4x2r0cFhuefM9kefjK/JGy3ZXk3SPlmPXNEALYVwC27kUjuASUb6i&#10;rdtbFLdrqQEZHygcV7NRqnC7ODB0J4vEqENyIKJpRaqhz0XHcntX3P8AsS/AlPh94MXxLq9vi/vl&#10;Ejl15Vey187/ALHnwUuPij8QU1O/hMmnae6vLvHDP2H9a/QK20+Gwto7K2RQsagAAYz718dm2Lc5&#10;+zXzP2zh3LI4XDqbXkv8xWDMADke4o8ssfvVKUYADPalWLjjrXh3Z9NZsYkYAAbmhty4yvHriplX&#10;Axjn1olRnG5ccdquOrJmmo6ECoxwR+lcp8W/FcXhrw/Mpk+co3f2rrmlWBDKzgBQSa+dv2kfHbX9&#10;82jwTE4bnBq6suSnoZ4em6tVRPKvEGrTa1qUt7IxbLEjJqiuc5A5pzAjp3pqjBye4rgSPolyxSQ6&#10;NiH6/nUwcAjDfgBUQO1c7Rx0zUqgEEBvypq4yVZQBknP1qSytRqmoxWQQFXbL5PRRyTVXcY1OPxz&#10;TLzXV8L+EtY8YTnatvatHEScfMRz+gp2bWhdKPtKqh3PlT9vP4lHxV8SD4btrpTBYrgKpwM9MY+m&#10;K+edqgnJDBe5FavxB8S3nijxjqGuXcu57i5d8nsM8VhyMxGVkye5xX3+Awyw2FhFdj6FWWiJhapK&#10;TIMH8OtMnso15IUE+9MW4I4xjIxgGg3KnAdTXYlFopvQW1m1LSp1vNLvZYZEbKvExUj8q9b+E/8A&#10;wUK/aX+BMiS6N4zuLq2iIzDdyFxgeleR/aQThRjnmqOpwSalPb6HbJma8uEhQLzkswH9awxFKjVp&#10;v2kU15jjrI/ef9hr9qv4mfGb9m/SPid4ttxBcajFvETHOQTgH9K9v0P415dU1JD7mvDP2cfBFt8N&#10;v2f/AAz4JtIgiWWlxIFHsg5/PNdVswNtfmNXB4WtUk+VbnbeUYxVz3jRvHuhauoMd0oJ9+lbUNzF&#10;cLujlznuDXzhbzXdtLvgmZOexrd0n4la/o4UPctIoPQ15tbKF/y7Zoqrvqe6CQglsHI74rw74n+M&#10;NWsvGUn2K9ZAgxtzwK6fwz8ZBq10bCSPD+WTk15h41vf7R1+6udxILnBNGCwk6NZqa6HbQs02dd4&#10;U+Oer2d3Ha358wEnkH0Fcp4j/wCCg2g+G/HM3h7xJp7rFCQN4JIFc/bylNSjJ4CozHH0r5L+Nt+1&#10;/wDEbUphKT/pBGc+nasc0w9OPK46M9rLsBQxfMpo/R3wN+078KfHUanTfEMCu2PkaQZrv7LVtNvo&#10;xJZX8UgI42MDX5BaXreo6POLnTrySGQdHjcg16P4B/a5+K/gSRfK8QSXMakfu5mJrxuWa6XNq/D0&#10;460pX9T9Q7PUoNNjlubyUBFTqT71lQeLNE1a4L2t+jZOMbhXy58Cf20b/wCNWmapoOo2vkzWsaiR&#10;uucqelc9F418Q6HqLvp+qSqFkPAfiohTnObsjPD5FUrUnzPlkj7SSRJOUYHjNOjcE5BwO5xXzH4U&#10;/aX8T6S6RX5WVBgE969R8JftIeE9b2w30nkPtHDcc0SpSjucWIybG4d7XXkew6AS1wQDkBa0b12+&#10;yNgVy3g3xhomsXSjTL5XLJnavPet3WdZsdK0yS71G5WGIZO9zgYrB2T3POdGqp8rTuZz7QpAHP0q&#10;W1DgKWXvnNZNp4g0TUR5un6rBMCflKSDmtGG4AHByOvXpVNXjoKUJwdmrGvw0sbAe2aoa7HsnyP7&#10;o6VdEoVI2/2s1V8RKQVbcMEdqUdyNmZOBk/L1705UEkTAAD14phfDYqaJ8Jjp/WtFa40X0VJNJVG&#10;G4BfwqpHbRLKhMYwGBAxVywYPYNGeozUUWA+8jr2NYs0jJrZljV4RIqyMMA1ltYW0oIkgVs9OBWx&#10;exeZZKzjj+dZm4Rnbjvx7U0rgqlSm7xbLGh6fHb6fJbQoAFyMY7HmqsyMjhM8A9CK1dKKrKUA5YZ&#10;rP1JPLumBXkPQgnUnJ8zepWm0axvk/fWqPnnLLmpNI8K6O9lNp81jGY+eNvrU1sysw28cc1csCiX&#10;RQn768c96mSV9TaGLxHJy8z+84nWfgt4D1NjFPoMGS2cmMda6Cw8JaTaaIljDYRiNFAACccCtHUE&#10;CXBJbAByKns2BjaDdng45qVSpKXMlqb1Mzx9amoTqNpbanJ3vgzwzd/Lc6NbuSMcxj/Cue8QfAf4&#10;Z+IIWj1PwpaSBhyGhBH8q7q6iEczKcdccVGFUrnPT1olRpSWsV9xVDN8xw7ThVkvmzlPgp8JfBvw&#10;rkutJ8MaRDb208nnLFEgABP3scV1OraJZLcFXtkKg8AqKaubO8ju0TGw/NjuK1NRTzoRKCDkYPH4&#10;1FKlSpe5GNkTi8fi8TW9vObcn1uc1d+EvD13kTaVA2RyTHmsqX4WeEYryLVINGi82J8hkQAkHrmu&#10;olTJ+QYFLFHlSMYz3rSdCjNaxQqObZhR2qO3qWLTw7pFkYb60tEVlHDAdjVnW7U7fP7HGBT9KdZr&#10;U27tlkGPw7VZKC4tPLOCwPfrRCMYbI5q1apWleTuc6cg/KtR3NqtwjJkDK+nerNyhikK7OnWo0wT&#10;hiK0aTRlTqTg9GXdJkF5YGJ/vjg1UuozE5BXBz3NJZ3JsdQAJwjnBx61c1WEl9685rGm1F8rNakZ&#10;S97uUSA5O7JGM1BeWqOhDcgjgGpwGVjwfpih1DZLDIxx7Vo9h0p1Iy3IvCs7Wsz6TI3ykfIT3HpV&#10;7UIHtZGAXg1kXkklpMt1ATlDu49K3Pt1trGniSLBcLx71zQao1eXo9jpxFN1I+0RRgka1mEyHCk4&#10;dcdqvXccc0QuYm5A/SqBfcSrKARx061Y0y8SINbXWSoUkcdRWs7U3zdOpyRi6mnUiQAP16nmr+m3&#10;IlX7LJyT0+lcf4o+JHhzwzqAs72XaSMg5zms0/HXwfGvmQXa7l9HxXzWK4y4aw9RwniYqUd1c9eh&#10;w7m9WKlGk2n1O6v7UwzZVuCeOOtMjZo2DRtgjqaoeE/Huh+P9PM2mzx5AwPmyQ3vVpgUfawI9Tmv&#10;by/MsHmuFjXw01KD2a2PNxWDxGCrOnVVmuhpLLDqEJhK4IFZ7RskpV88dvWmx3UllMJt3yYwwHpV&#10;3UFjuIBdRMo2rnr1FdkZcrszncHPYZbXDKwKscg5rQcRX8BJI3Ac8dK58apaQ8S3cQ+rjmnL4r0u&#10;wcST6lDtB+YbxRKUUr3Kp0K8nyqLfyF1axIyrIM4P41j/afsZ+xXErCFzgc9K2NX8UeG7jTzqEeq&#10;xsoTO5D1HevIfH37Svwh0CKRL/xPBuXOQJAMVhXjh8VQ5W0d2Go4uFRWi/uJPiT4XurOZtSsSdjE&#10;+Yqk8e4rgJ5nkBDsfeqfhb9uz4O+NPFI8A/8JFA9w2Vg3SqTIPSt7xPpKQ7dT0/D28mMFexr8G4n&#10;ymOCxkp0tYvfyZ+lZZiJ1KSjU0kjjvEVgJIm2jqOleP/ABJ8ISXaPJChV1yyso5B9q9xu4RcKwIJ&#10;4wK4/wAUaIsodVXgDIyOtfC4mCd0z6CjUaaZB+y9+0LvlX4Z+ObgC5T5LaWXjzk/unPevR/HHhOO&#10;1kOpacu62lY9P+WZ9K+WfiR4Ru7a4/tbSS0VzC++ORGwVPtXsf7Ln7Q9t43s/wDhBPGrr/aEC7GD&#10;nHnr/eGe9ZU2sRSVCruvhf6P9PuOPG4VUv3tJe69/IXXdHVgTtz+HQ15x478HLdrIRGPmHYV7342&#10;8IPpkvm26+ZbyjMUg6fSuB17Rwyupjz1wcV89i8POjUvazRzUqji9dj5ivh4s+FniqPxp4QuXt7m&#10;2kD5U4Dj0PqK+z/2X/2nPDXx08LrpWqSLDqEQC3Ns7/Mrf3lz2rwPx74OE8DgwK3HXHavG5JvF3w&#10;h8XReNPB9y8M0D7mVc7ZBnkH1r3cozKU/cl8X4Nf1s/0OfH4ONePPD4kfpHqemS6Y+x8MDyjjnIq&#10;tuIG1Tyelcd+y/8AtH+F/j94OS2ublYr6FQt1bswLI/qPbNdxqmmTaXcG3d939xh3Fe5OEeXnjs/&#10;w8meFfVx6oqzwrdQNFIoIIwc1yWo6Xrfg3Vh4o8Lkhl5mtwflkHoa69GIPLe1NnhFwhjYA5GORXB&#10;iaEa0bMuE+V2exq+D/GehfErQx5h8udPlkiY5aJ/p3FUdV0e40qTyZQSv8L+orgte0DVvDGrjxJ4&#10;VmeKeN9zxAnbKB2Ir0PwF8RND+I2kNY3kZiuo/luLeQfNG3qPavzziLhmOYe9BWqrZ/zeXqelhsS&#10;6Wj1RnMOOF70Alhx+J71d1rRrnSJ/KmbchJKP2I+tUYySMgfjX5PWoVKNZ05xtJbnrLllG6G4JyC&#10;foTSEEdTnNOdzjgE0nOev04rjnS11NFIq3tnHOhDLXP6z4fWZSGjGSMfdrqWUtnJ/MVBd20cgw3Y&#10;cV5dehKE/aUnZnTSqtaM8X8afD5Ljc8Ee115Vh1BrW+Dv7QXiD4aX8fhvxlJNNYGQLHcscmL6+1d&#10;rq+jxyZBjBJ7gVwvjHwLDext+55IOCBX2PD/ABQ040sQ7NbPqv66rYK+GpYmnyyV1+R9MabqeieN&#10;bCPVNIuomaRQwaNgQ+f5GqN7YS285JJjlU8nHWvl74efFLxZ8EdW8uYSXOls482BjynutfUfgz4h&#10;+FPipokd/p2oRyMycEcMhx0NfeToUcfHnp2U91baXmuz8t/VHx+Oy6rhH3j3MzVNNsNdgks76BTK&#10;4x8w4ryf4hfCi80cNeWcAeFjkqBkqP6iva9U0uWGTy7hNuBlW/8Ar1C/k3SfYNSjXZj5WI6mijio&#10;1J+xxmk1op/pL/M+Wx+V08TG8UfJOueGJIp/7Q0qRoLiMZV04P41o+FviDHdk6F4uRYp8bd8g+SU&#10;e+a9d+JnwgiDyal4eQdMvGejfSvHfEnhSK8V7e6tysgPA6EGvosuzfGZRXUZu3numv1X5dLHxmIw&#10;tXDVLP8A4cx/iB8H7a7uJNV8JqgBXdJbg8fVfavKNY0TZI9ncwFCrEMrDmvWtH8Vaz4OuBp2tBp7&#10;QnEc3Vk+taniz4f6D8QdN/tXTZ44rqQbkmTo/sa/RMHjMPmUL0tJ9u/mv6ujhlSVS9t+x8/f8IzD&#10;/wA81or0f/hTPij/AJ4iiunlrdmcv1ep2P2Dooor+oz6gKKKKACmPFnncfxp9DdD9KAIGQY5NRGI&#10;4PC8D3qd+n41GykkHPSgzIHVC2cfrUMvyPuVeh7VaaJdvyHke9RumR8ynHuKTVxp2J7SUT25BGSO&#10;lVZwwfbjgHrS2Uphl2A4BNS30BGXUcE5FQ2Xa5Uop4QEY70wjBxTasAm35t1N4YntT6YyADB59qQ&#10;CEZGCK5jxfpTbjcRp354611Gfbj0qC+tluofLK5z71E48yGjzaQDfnvUbMTxitTXNKNjdMhX5SeA&#10;azHXFcez1KuhEAXhRzUgLDIFMTHTFOyM9M+wodhija4OVppIDAAde9WLXTr68O2CE892GK1rHwk7&#10;Efa5hjuAaEmwMSNDIdqqSfQVctdDv7luIGX/AHhXSWuiWNmoEcAPuetXUQKMZAA6YFWodxGJYeE4&#10;UIkumDNjgZ4rWt7C2tSBDEBkdhUzD06+tA6c1aikMMbeAMUjHHODx6UpJJyaX5cUwEyemaBgHpmi&#10;jrwKAHggfNQr56jHvTWKqPmYDHqaoX3ibTNOYo7hj6DmgRpAE1VvdWstPQvcXCgj+HOTXM6n41vb&#10;hmjtfkU9CBWNPczXLFppCc9cmlqT0Oi1Lx7uJi0+Ij/aNYV7ql7fuXnmZsnoTVbbzx+ApQhY8Lk0&#10;7CuIdueSKRIyRx/Krdvprynd0z1yKuxWEMWMjOKaVwM230yecbsEDtV620iGMhpDuP0q5t7Dj2zR&#10;nacBapKwDPLWMAIuOecU2VQRn3qSQFuA2MCo2Vu5qkBCwz0XP0ppTKknI/CpimOnWmMGJy35VWoE&#10;YySQBj8etaGkarNp8yhXO3PIJqkQF+bFN3FjgD9aGrgehWOoQXUCyIw5Hc1OQriuK0LWX0+QJKco&#10;T27V11rdR3cSyxkYYetNAQ3+nR3KFWXPFct4i8FQXOXiTnPXFdrIAeB+dRy2ySckfjWc4KRak0eQ&#10;32j61oc3mQFsDmn6b4ylilWK8ibceBjnJr0688OwXuVbbjnqKi0/wH4dsZfPNkkjn+Jlziud0JX0&#10;NFUVtTnbbxNqFqFmtpmUH+Fs1uWXxFuVC+em71yat6t4Z0+/XiAJjoVrktc8PatpMbz2g81UGcAc&#10;mk41aWwe5I76w8YaTfxDdMEY9Qxq1Na6ZqcR82KOUHuea+f5vjL4e0rUDpWu3JspwcIJhtB/Gui0&#10;f4mXsUayaTqcc8R5GJM01Wk37yuTyq2jPQL74b6RJmWxZ7Zyc5jyBWfd+EvFNhARpfiB0Po5OKrW&#10;Pxj8sImoWmM/eIrZT4i+GL4AfawCw4WptQbutGD5zln1Dx3pbH7fbQ3a5PzAEGpE8daNEwj1a1eB&#10;h1JOR+ldFc6zpjgywFHHfBrC1zxF4fmgZdV0ZJEPBYx/4VlzSg9JFWv0CXxXod5Fs07Uo3445xis&#10;6a6JYssg+obOawZLn4TSSskt09ozfdw2MH6mqlvolpaTtd+HfHKTnHyRTyDbn9aqOIl1Qci6G3da&#10;nAmd78jqD1qldeK9OtlJ89c4/vVgaraeO2LBrK3uF7NFMMmuS8RaVq7kveaNd27Y64JH4Vqq8XuT&#10;yyO6vvHVjCdzMD7hqypvipp8UmGlAAPAzXlOuaL4rkGNL1toycnZKtef64PjZp168Vtb2dzGPulX&#10;wT+dVzxbItJH0XdfFzR3BQ3AQgcsWrEuPi9YW8pxfjbnqX4NfLXizxH8ZLeN5J/C8o2/885M59q4&#10;TUPiT8TQm6+8N36k9GWI/wCFVoK8j6+8XfGpfKOJlZSOz8074X/EG01+6kSSY5P3ecivhLxL8ZvH&#10;Gnym3u7a8hGOPMRua9K/ZG+NF3feIxYXsxO4gAlTXLXSaua03dn3Tb3Rx3I7EmmXzmVMgfUVT0a6&#10;N1ZJIGzlc1b2Etkjt2rzpXTNNDgfiJp7NGZ40w2O1ea3NzPDMVaRvxPSvcPFGipeWL4PO3jFeJ+K&#10;rOSzvnRxjk54961pTdjCqmncqLqEofJc9fWug8KeJp7a4AEmAPeuSyS3H86nsrt7aQOOCO5rRq5g&#10;9T2vSdWtr2BXMgDY5BbvVmQrLgF9w+teb+EvE/lsFlYYPvXoGnXSX0CyRjIbnrXPOJzVYBdsEUiM&#10;c46g1n3jM6bWrTkgY8spx6VSntS4IiHPvXL1OB6sxri3ZwVZfoSKxtQ05kBKoef1rppLSUkhyRgV&#10;XktICcTMPamjOpTjJNM5HbNGMY2881Ja6g8PDOfY5q5rGnGJ90ci4PbNc9dXhtZMGYEdcbqtNnkV&#10;oug9jsNO8RblCHAI6EtXQafrHnIA4BJGOK8wg1xXYEcnPRa3dL1plG0xSnjJwDWsVN9Dei27WR3y&#10;t5w+QAn0J7U8QMo2tL+ArmrL4g6RZod8sQ7NvcAj86rar8Z/DFiTtuFkYHkR5b+VdEKdVrY2eEqy&#10;1hFnW7Q7bCwB6EjtTwkax46+9eez/GdLxgbDR76UN0MdtgH8WrM8RfFrWbKyeV1gtlUkZur9QfyU&#10;VuqFRlRy3EyWqPTXu7OEeZNMgByMlhWbqvjvwno6b77VolCjOC9fOXi39pDw5oTtd+I/HdqkWCDH&#10;Ao4/EmvF/Gv7WHwdl1J7s6hdahnnY05I/IcVfsuVauxvDJpvSbR9la/+0r8PNHiZhqKSY4XDc/lX&#10;EX/7VUl88h8O6JLIFOEcx9/qa+Nda/bTsxE1r4V8ERLjOybyhk/XIJrjbn46fHTxPIw0eCSGKQ/w&#10;ocYrRVlBb3+RvDJcHT+Jn2nrP7QXxWvwZxrFlp0RP3pp8kf8BFedfEb466ZZjPjT4vXNy7HJgtXC&#10;D6cHNfNT+Cvjd422R3+u3McbHL4cgfpXceB/2J/EXiaFJr37VdtjnJJyfxpOs5a2+9np0KOHpK1N&#10;CeJ/2mvBFqvk+FvDs17Pk7ZZcyHP1auQ1Pxh8cvihKINI02W3tm4UCM9DX1J8Ov2Bp7SziB8PxRu&#10;2C3n9RXrnh39lrTNDt0OoTQoseAcbVAH41m3OXX7jsjF22sfCXhr9lLxX4inVvGGpSrG2D5Kk5+l&#10;eoeF/wBmHwJ4PsY76DQBJOnPmTJ1P419KeNvFP7PXwmhkutf8S2YlhBJUOpKmvkL4/8A/BQvw7r2&#10;pTeE/gz4dm1GRG2mSJMoB65FEaacrM5sbjaWCoOc2dB4ztktV8jbFGgGBGgwB+NeWeIfFnw38LXD&#10;3niHU7Z2XkIrBiPauO1O0/aj+Lx8l4prCCQ5AxtI/KtTwp+wV4u12dZ/F+pyzs5ywYHGa9rD4CT1&#10;jG78z81zDPquLlaUml5HM+Lf2vLS2VtL+Hvhx5HPSRk6fSvO9Wl/aE+L9x5c9xdRwyHlIyyjFfaH&#10;gP8AYT8MaIqC40xXbGCSleueFv2bdB0eNUh0qNVXH8HavXp5bVn8TseDVxtK3u6+uv4bH5+fDz9h&#10;bxLrkyXmuwyMxPzNMxOa98+HH7DWkaUEa4skc98x8V9faJ8KNOtfu2Q2+m2uj0/wVYwBQtvwo4HS&#10;u+ngKFN3erOCpiqlRWvp+B4Z4N/Zz0bSdnl6Yqhfu/JzXoWifCyxshlbUdc8ivRItBhSL5YgMHgY&#10;5q9YaBNezx2sKFmZsACu+MYx2RyuUmznfCvw1Or3qW1vbjG7LsF+6K9p8OeHbPw5YJY2MYUAANgd&#10;6f4U8K2nh+yEcaAyZy7Eck1qBcHoM1Mql9D0cNheRc0txsVuduTICalSNVGCAT9KC4HAFKCxXdsO&#10;Ki7Ozl8iKRQFwjge9eJftUfG2LwvpL+GNGvMzyrhymTjP0rvvjL8T9O+Gvhae8mkAmdcRL3zXxN4&#10;38U3/i7XZ9a1CZpHlYkAnhRnpXqYDD875pHyPEma+xh9Wov3nv5L/gmTc3U95evczMzF2JLN3qML&#10;liytyafBgyAE4z3pCg3FVPQ17istj4TXl3GnIfAbr1NNA64B/EVM7qq4z24rP1i7l0+080g5cfKv&#10;etaNOdWaijOpONKPO+hm+IdUwPs+SQ3XnpWQjMR87D2JOTRNvuczu5LE9SKDCS+wHJYcY719RQox&#10;pU0kfOVa061VyfyH29pDJMEkJ29SelX7PTL7XtYt9E02FpZJZFjhRTksSelRxwnTrcRtIN7Akqet&#10;fRn7BHwI/wCEo8Qn4m65Zk21m22yDLkM3dq8nMsYqcW77H6HwvkzUVKStKX4I+iv2Yfg9Y/CP4cW&#10;2nrCftUy77l2HLMeT/hXo+0lhtHOKmhtVSMRIMhAAueOKSO3LvhVx65NfETm6knJ7s/WKcI0oRhH&#10;ZDRCzHJzz0FPWOSM7lepAhj+THT1oIIGcdalIpyGqMg5xnuR3oKAN8sZPHUCnEfNk8j0omcQxNMD&#10;hQOTWkFqZTaZyXxT8TweHtAlZpCrMnHNfJXizVpNY1mW6kkLAscEnOa9V/aS+ILz3D6VbybucECv&#10;GN7soJB9qxryvO3Y78BTSi5vqLuU4ULQQM52Ae9JyGBOenWpFUEfNz+NY8queg5aCIitgcUuFAAP&#10;HvmjDAAAjrSMR0wadrsJOyI7ltqnB/CvKv24fHsngj4R2vg2yusXd8A04U4+8Mn9MCvWbOIz6lHG&#10;SfLU75cDoo5NfFv7avxPbx38VLmxil3wWWYwFP8AED0rvy3DfWMZFdFqejlsHKbmzxWScu/mbicn&#10;vTWbzRjj2odWyAFxn17UhXDZz+NfeI9bqNxgkn8qaWJxwT7VK27JHX3qJgwPAPFJ6bhuNZsDI6fy&#10;rv8A9jT4av8AGL9rDwl4UllAgtr9bu4XGd6x84x9cV5/5gRt8vQZyK+rf+CJngGDx5+1Rrfju6t8&#10;w6FpawwkDjfI3P6Lj8a8zM6zpYKb62LgrtH6zR2y6fZW+nR4K28KxgAccCo2VQeQce1TTMHnII4P&#10;Tmo3wEIIH518EtDu6DSyseAKq37BEYk1MzheAvQZzVLU5yiFiR07GtYrUnpc0fh8N17d3zHAhiCg&#10;59aw9ZuC93IR1ZjkjtzW34Odrfwvf6gU/wBZJhW9cCubuiWZnz3rHetJno4eNqKK8UpjF3dE8RWp&#10;/WvjvxncG88TXt2XzvuXPX3r6y8Tag2m+F9VvsjK2pHX2NfHOoXMk19I7jq5JPrXj5s37WKPrcki&#10;1Sk/MaV4PI+lVr1tsLMikEdxwasDn8vWqupybbZ+O1eSrXPf3PXv2BWebV/E8+WATy1X/vljXqFw&#10;xM5PTLZ6V5t+wAduh+K74AA/a8ZI9I//AK9ekO25yTyfWnRfvyt3FRd5St3ETAYPtPHXFTxytGVK&#10;DB/lUSjB5AqSLDE8DI5zXU1dGui3Ox+FXxF1nwd4hmvLa4LhbIkI7HB+YVyH7Qn7afiv4g/BDxVp&#10;dk8llcWMs8IaOQgghMgg07Sppk1WQJ3tHzj04r5+8T27XvhXx/GzNiK8mwB3zEea4cZh6bw85W6B&#10;QwmGnjYTlFXTR8+fD3/goz+0f8N71TZeM57mNH5iu23cDt619J/Cv/guP4r0q2SHx1oLSCMYMkLZ&#10;GPxr8579gLlgmT81QTzyG1kRXx+7bn8K+MhOtT+CTP0rFcP5Rjo/vaK9Urfkf0e/DL9pLw78QPhp&#10;o3jeKbEOpWUM656/Ogbn86PiF+0HY+HpYWltcwsQM446V8m/8E6/FLeLf2KvCd7I5Lw6bFEST0Kj&#10;b/SvTvi2j3Phi3uSD8uCcn2r6nA01Ww8JS3aPzfDcM5Y8coTjo20evaH8f8AwPq7BZLxY2Pqa67S&#10;vF3h/UVH2XVYWz2DZr4mjnlXhTWjpni3X9JbNpqUqfSTiu94VdGeljPDjAVNaE3Fn3Jod5HLJJDF&#10;IrZ5GKY7Olxt3D5W718u/Br46eKrbxcdNv73zEe3LJuPcYr0OT9oe60/VZLa+suEfI78GvIxtalg&#10;Zr2nU+Nx3A+Z4bEulTalome5rItxp2N33cjp1xWOTmb5iTxzXJ+CPjjo3iTzbWKLDqASvfn2q3F4&#10;+0yW5aKWUIVODu4rOniqE1zJng1sjzKlNwlDVHX2EpWdHzg/dPPam60gEwk3kZGenWsSz8VaXKFY&#10;3a9c/erzX9oT9oPVPhxc213pqLNA7kPt7ZAxVzrQhHm6F5fkGYZnilh6cbSfc9dt3QN/WrHmiNll&#10;U8qwJIr5w8O/tyaHJtGrWpUk88YFd1oX7Vnw61u3AOoIrf3cgYqI4qhPZnoYrgriPBP95RdvI9d1&#10;mJHVJt3U4OTVSwuTDMu88E4AzXJ3Xxz8KyeF21e3uRNHEMuR6DrWDpf7THw41MZj1NFOehcCn9Zo&#10;rRs4I8PZxUi5QpNpaPQ9K1ePE3mKfvcnFU1fHOe/SvLPjN+2B4E+HmkR6xcHzbUYLuFyAD34rj/D&#10;X/BRL4Da4NsuuxRNgcM+P51z1M1y+hU9nUqJPzZ6NDgfijF4VYilhpSh5LqfQchEgKtjpV6zlW80&#10;8oRkqMHn6V5Pon7VnwX1yNRa+Lbf5vSYVtaR8efh1BcPFa+I4JN6lkQMMsfTHetFi8LNKUJp/M4J&#10;8OZ3RvGrh5L1TOwkYK5zTldSteY6v+0/4H0/U3srz+E5Vh0IqxY/tI/Dq6wo1AKW7bv8alZngG7O&#10;orrzHLhTP4xUvYNpnplpcGC7VgSN3ykZrTSYpPvA/wBYvH1rzaH40+AbmItDrcYI9SDitCT4zeDz&#10;o/2uDUklKDoHA6daqWMwy97nVvUy/sPNFZSpNP0OA+OX7UEHwk8Uf2bqlgxgmXMble46jNcvp37e&#10;/gWZD9pgA9OtZH7ZNx4d+K3g/wDt/wAPIsk0H7yN0OckdQce1fHEs8kJ27QCDzk9K/Mc94mzfLMw&#10;aoVFKnLVaX+R+88J8B8OZ7k0Z4mi41Y6S9T7ruP23fhpcW4kMij05wQauan+1zp/iTwe+r+C5Fml&#10;iRhtU9GUdK+BLq4laIjPNT/B/wCJ974J8aHw1eXG2x1VguWbiOXsfx6V5UeOMyq1IwrNKL0ulqr7&#10;Pr1PoqnhNklOg6uHi3KGtns0t19x9Gyf8FJNXtJ3tbrTGDoxV84yCKsR/wDBSlt2JNOOO444r5o+&#10;OHhlNG14atp4AhvDk46B+9cMZJNwJbGfWvnMVxbxLgcTKlLEPTyWvbofUYTw64Ox+GjWjh1r59T7&#10;af8A4KR6Q8B86xZeOcoMGrvwV/4KK+FvEvxDi8G6hKsCXr7bbeMDzCeBn3r4VuLqVoiiuDkda4vX&#10;ry/0XUYtW0+Zo5reUSQshwVYHI/UU6XG/ENSpC9VOzT2Wvl8zqh4RcKYuhUowpuMpJpO+z6P7z9y&#10;Gure9hjv7SRTHMuQ3p61DOwVA4lyQcDmvjv9mb9rzXPi/wDCi3aG7VL22jENyhOSJVGCfocVpzft&#10;F+Pbad7W4ux8pKkN2r7bGeKuV4KEVWoytJeW/Vb9GfzpU8Ls1w+YVKMpKM4OzR7T8c/CkWvaI99Y&#10;kLKo3R7Tzu7ivnqa+uoZGty7KwYhgT0q9oX7QmuTeJYtJ1+4/wBFvG27t/3W7GrHxA0WCK4XW9OH&#10;7qb7+OzV+E8YY3LM9xEsywEXGztJPfyZ9/kuX4vJoxweKd76xf6Fn4VfFu/+G3iqKSS4b7BcuFuU&#10;zwvP3q958Y/tF+D/AA1YJql7OCjAb2zjjsa+UbiAXUDRv6ZGau6Vff8ACR6LL4W1di7woVQuc74/&#10;64rr4C41zHJHLL6c/dnrC+yl29GGd8KZXm1eGIrR20lbqu/yPc7j9t74VRpt+2qR3Hmda5fWf27P&#10;CmrSt4a0W/SOWZT5DO3BP93NfGfxI8O6p4O8RzWMoby92YW9Vrj9ae6mTzreVkljIaORTghh0r6m&#10;XiTxXUrezqOMbPWy/Dc9zCeGHCtOKqU03fVO+nkenftL/tU/tAfDjxAb7SdaJ0y5J8hiD+7buh9K&#10;8Z1H9u/4837HzvGMy5HIQ16Zp2paT8efh/P4a17aL2GMJc8fMjj7so9vWvlTx94R1fwL4muvD2qw&#10;sssEhA44YdmHsa+gWYYjF0lWhUlyy6Xej6rc97LspypN050Iqcf7qPoj4AftzeORrjeCPH3iq4az&#10;vmLWd08uPKkz90+xrlf2yPBviRzJ458OajcfYpsm7jWRv3bevsDXgsm6RTliDnIIOCDX0P8AAP4s&#10;2HxL8Iv8NvG22S9hh8sCT/l5h6A/7wr2cnzFwfsKz917N9H29H+fqeBxNw7Rof7bhYWX2klp6/5n&#10;xF4l8Y+LvB+uW/ifRtXnhvrGYSwTI53KwPrX6w/8EyP29PDn7Uvwxi8K+KL6EeINPh8rVbZyAS3a&#10;RR6Gvzu/at+AF/4C1mURwObC5BktJSOGU9s+teD/AAp+MnxC/ZV+LFl8UvAN88UlrMBdW4f5biLP&#10;zIwr2swy6GMouUY+91Xddv8AI/OMywkqkVVpfEvy6o/oN13SZNKvPJ4KEZRh/EKw9VsUlQkrzzjA&#10;rnf2NP2nfBH7YfwX0/xbouoRtNJEBLGWG+GYD5kP412d7ayWcz2twmCpxg1+TZhgXhqlmtHt/l6m&#10;WExMasE1v1PNfF/hwXkLgoBk+leJ+NfD2seD9aj8U+HZXhubaTzEkTIwR647V9OaxpiSoSi5zXn3&#10;jPwlDdwSI0RIYHPFfO1qTv5nrUaityy1TO7/AGefj5ofxp8LnRNadI9QhAW6iyAVb++o9M1d8W+F&#10;5tLuDBKhZSCY5OzD1FfKN5B4h+EvjGDxj4XmeOSCUFlGQsig8qR6EV9c/CX4seFfj54GilhlCXCj&#10;a8RI3Qv/AHSOuPeqlTWPp8r+NbeaXT1/P7zycXhXhp3jrF7eXkedeINCWRSpJ9BxXmHj7wYlxDIk&#10;kAIPQ46V794m8OTaddPaXkJDL3PcVxHiLQY54nR48joDjrXzFWlUoVOZaNCo1OjPl2z1jxh8D/Gc&#10;HjTwdcvE0L5lhBO2Vc8gjoa+9/2b/wBo3wd+0N4HjYXKxXiJtuIGI3wvj06kV8qeP/AsM8UgaEkY&#10;OCRXlegeJ/GXwB8dReNfB9xIqxyg3FuCdsqdwRX1mVZiq8eWXxdV3/4PZ/JnHmGCVb95T0kvxP0p&#10;1PT59KuTBOPl6qw6H3qJZAeoxWB8Af2hfBH7RfgiG8s7pVuVjCyxM2Hik7gj0rodSsLjS7pradMb&#10;eQ3qK9OpBW5o7P8Aqz80eBdq4y4iSdNjqCD2xXE+JvDGqaHqi+JvC07QXUR3HacBx6Gu0jlznk0T&#10;RxTqY3jGDwQTXBiMMqsLM3hPl16Fv4d/EjRviLpTaVqMXlX0S4uLdiNyt/eGe1Lrmh3OkTlSf3bD&#10;KSDp9K8+8V+E7/R9TTxR4ZmaC6hO4FejAdj6iu6+GXxV0r4hWTeH9bh8rUohia2br/vrXwPEPDsc&#10;wXMnaqtn/N5PzPRw+JdP/CVwo6nGaYX+bHH41qa94fudHlB274nPySDofasokrwVx71+Q4rD1sPU&#10;dOrG0kexFxnG62HBtxA3DHrTXXeMZ69PajB9KGIC89fSuSUU46mkXqQzwIRh13ZrJ1bR1kUjbkEc&#10;YHStoc5+WmSQh127e1eZXocy5o6NHRTqOLPNfFPg+K6iZJYs5B7VxWgav4q+D/iIa3oEzmHdme3J&#10;O1xnpivbtR0qORcgA+tcj4k8KRXUTfuuo9Ole9kXEdXCTVDEbf1r6ms4Qq03Fq6PXPhJ8bfC/wAX&#10;NHEXmBJkwJraRhujPqPWt7V9IltV3HDwsPkkr4/u9K8ReBNcXxF4Xu5LeaNgx2Hhh6EV798C/wBo&#10;/TPH0C6B4i2Q36qFkhkIAkx/Etfp/tcPmdJNtXe0v0l5+ez8j5PMMqlQvOnqvyOwkMyBYJlEkPfP&#10;8Oa5Hx98KrLXLdtR04qkmPvKvB+teiapo7pH9qs/nhbOR3HtWUiTWoYw8qfvRvzWVPEVME/q+LTc&#10;F98fTy8vuPl8XgaeJi9NT5s8TeFZLaR7DVLXBXjla5JBrXga4+06ZI09mzZktien0r6l8YeBNL8X&#10;WbzRxbXA42/eB/wrxbxd4IvtCna21C2Ow/cfHDCvXw2KrYCSqU5Xg9mv60Z8TjsvnhZbafkcp/wt&#10;jTv+gddfnRVj/hHrX/nzH6UV9F/rdjf55fh/kedyvufqVRRRX9untBRRRQAUN0P0oooAiYZGKYRj&#10;vU7bQpOP0qCghqxFIGjfcp600u78E5/CnzKxwQOBUYJHSgRDIzg7z1B61et3WeALnr61Tdd2cCls&#10;rryGKN/CanZlrYWWJo5iCMZqOTAOB171duo/NUSbeozVKQYc0r9B7Daa2G4GcinUhJB5PHakAmFx&#10;x19qTA6E9aXa2cik3KflAyRQBj+KNHF3as8KZYcjFcguj6hdTGKC0ZsDrivRn2EldoNMW3t1GUiA&#10;z1rKdJSdxpnFWng69kYG6YL6gf41qWXhuxszlkDH1PNbE0YViOeKhdR1FZciTLuRLEqJsAwAeMU7&#10;BJyD1oYgAnNKDgA5qgHgnoeopScdqZHIG5HOT6U/bt+WgAGDxRkAZNH4UjqeoHTrk9KA2AMrdDml&#10;JPGaoXmuaXp2TJOC391RWLf+O5WLRWUe0dNxpXEmup0s11bW67pp1Ue5rJ1Hxvp9rmO0PmNyAwHG&#10;a5O71C7vX8yeVj7Zqv8AMMHHftRqxcxp6n4m1PUWIacqn91aoEySHezEn3PSkTax5BqRIS7YjU/n&#10;QkTe40DAAzTkikc/KCfwq3FpZYBpWwD0FW4LeGNNgjI29CRVWYFG206aRsyAqPWrsNlBCuCOc8VM&#10;BS7UYjNUlYBFABHJAowEPyk+9KQOx70pAByDgUwBcgjINKBzzSAqvGDxS8EYJ60ABPB5pjL0NPCg&#10;DFG1fSgCIqWOfSmlVAPzEH2NSvuxj8qZIFCgEU0wIjGM4XPPWmmNd3HY8VLgAlVP1ppAY5P4VQDc&#10;46VreHNbe0lEEzcHoaxrma3tIjNPMFXr8xrk/E/xVsdMBh0pPNf+9nvQ2kB7jDKjIGRwc9CKkZve&#10;vBPhx8e9SttbGn+IpR9nkOI5P7h9/wDGvb7DU7bUrdJrSTcrAHd60XGWgyls9SDzTgxqJOCUGT6n&#10;FKvyJ856UwJQcjk1FNBFMCrc4FOVwwDg/SlAz1oDY8t+OX7Pvhv4p6VLbXFltnKkxTRjDA9jmviv&#10;4l/Dv47/AAM1h4vDnii7aBWIjSRyR9K/SZtjKFK5+tcd8TfhXovjvSJbW6sYy5GVIXoaydON7i16&#10;H5y2f7dHxp8GN9n8UaSt0ifecD5v5V2Hhf8A4KUeEL/YmtWBt5DjcpOdtb3xr/Zvj0nUJbe90z5C&#10;x2P5eNwr5z+IH7O0DyO9pb+UeegxUOnGW6M/ayg9T628MftxfD7VowLXW41ZsfKZO/51m/Fv9vnw&#10;t8PNGXUJ7yOdJG7EV8A+Lfh3r/geFtTOrSW8UZJLlsD+dfNH7UPx/wDFV3o7eHtF1VrgxE5fOc4r&#10;N0ImvtWfqJD/AMFIvg34rfydSAjdz1zwK19M/aR+D/iTa9h4y+yt1AE5Ar8FF/aT8deHH26vYyso&#10;OGKsa6Hw5+2wlvIqz31zbnGCS54pPD2Gq1z97NM+J2pt8/h34oblxlUa4DfzrVj+OHxRsUB/tO0v&#10;I1H8RBLV+I3hT9u28g2/2d4+dSAMKZzXpnhb/goZ45tUTyvFvmqDz+/zU+wmUpxP1z/4aM1uaLyt&#10;Z8IxMowGdADkVOPjN8LNVYLrHheW1OPmkTOM+tfl3oX/AAUw8dwMI7mZJIwOrHP867bR/wDgp1Y3&#10;kQttZ0uPGMFvepcJorni+p+hV7efAjxHtMHiu5tCG7vnk/WrGn+EPAJIew8eW1xHjgXEamvhjS/+&#10;ChvwhuoR/atpGnYYPNdDo/7bPwC1FUH9peVlsHEmMVN5pj9x6n1R4x+GWj69c4d9FmQDALRAZ/HF&#10;U9E+DHhrwoReaVpeki53bgyOFwa8Jtv2mP2ftUkEMXjh4GI4JuP161vaV4h8F+KcPoXxNkbcflVL&#10;rnH50nVa+JAop7Hu48Q/ECziWCwhtmxwuy64FXIvHnxHtgqL4eM5HD+XcCvHrLwfq81uZ7Txxd7l&#10;Hyky1JaWvxCtELWnjGdiP7z5qXVodUHLNHvX/CUeJ7q3UyeGLpSUBI2A1ynifwbq3iK5Ny2mXynG&#10;SEts15lZ/EP4o2jOv/CWS5Q4AcDmrcfx4+KmkRnb4iQ85JZKanhr6IiSm1qdhP8ACt7N0SePUFdh&#10;na1p2qF/h5aI+2W9vUJ7fZe/pXD3n7VXxNlZppNTgaRBjJSsu5/aN+JWpDctzakjnITmtOeg+hny&#10;nqp+H62MimxudRkUDJb7NwTXR6DrP9nRC3ltdQwoxxbj+tfPz/tC/F+4tGltby3wjc8VWH7QPxjl&#10;i85LmBo8/OQnNDlh30JcU1Zn0fqniPWXdV0nw9qUwYfe8of41BDqXiy5HyeGrxXB6OFH9ea8Hi/a&#10;K+KNtEuNTVBngBabcftBfFB5PNbW8KOigAc1FsL/ACmfsaPY+gLjSPGctgby50CVdw6vdIMCqdzo&#10;euR6ULvULSCMscIHvgT+lfN998fviXeh0m8UTDk/LniuZ1T4m/E2+LGbxPcmMH7vmnGKaeGX2Bql&#10;SXRH0d4hhu9NYmXW9MjXbhQ0zMSaw7vxl4a0zTzb3nifTxJt+8luufwJr5h1nxP4j1C8JvNXmKkd&#10;WlNZFzb3d1JganI2R3Y01XpQ2iiXCgt4o+lLr4z/AA202Ii78YyvInRYiqj9K5fVf2rvhjpodZLq&#10;6un7fvmP54r50mTTINTe0vYZnfPVVPNW4NN0ZgXh0GQ5Hy71PNDxiSsrEupRhoj0XUf26PAen3Mi&#10;aT4UWaUsMGVd2cfUmsXV/wDgoH458RWrWXhXwXbwqPlDxx4/kK5GPwZYS3gvovD8SsD0Yda29G8E&#10;/Z5vtSWMUak5wEFZvGPuQ8ZSS3MTW/2hf2kPEGI4t1qrn5dqkkcetYWp6L8dPGDouueMboq/zNGs&#10;hAFetjSdLAQ3lwiDHO5gK2dN8S/B3RQv9uapEuBjJkHWsZYltasx+v03s0fPMv7Ouoayxtta1m6l&#10;VzzhjxV7w1+xlBY3Jltba4mDHjzCf619Dy/Hn9mPw9bGdtXidh1CgEmueg/bK8I+I9ej8M/DTwjc&#10;6pczPhRFCSFGcbiR0FR7VdDGpjKnNaL/ABOd8PfspTWNosdro0QJbO50yf1r1Pwb+yS89pE9/cRw&#10;x5BOAFrtPCfgz4xeJbZL+20FYi4BK7D8ldjZfs8/GjxFCIr/AFCWFMbdqDGBXTTpzesjsw+HnP3p&#10;szNB+Evwa+H9sLrWtRtZJFUf6xlYk/StC8/aH+D/AIQtja6Dp7XEqY2rDHwT6Vt6R+wzqd64k1zU&#10;5pT1O4k5rrvD/wCxB4Zsir3FqhwMnI61vyTfQ9FcsVoeEeIP2svH2qb4fB3hIxg8LI6HIrzjxzpv&#10;7TPxOtXhj1+7tUl6rCSD+Ffemhfss+DtPCg6dFgDglK6/QfgP4bt5Fjh06PAPUoKtUZPcJSTR+Sv&#10;g/8A4JffHT48eO49J8QX981o0oa9u7mRtsaZ6fWvsbwp/wAEg/hT8J/DkVt4T0tZbuOMebLMuWdu&#10;5Jr7h0Twho3hyEQ6dYxp6sqYJq29urNtYgj0rfC01hp88dzyMRleExFOUKmt/wAD4B1H9muHwjOI&#10;LrRFjZR18vg0tv8AD20sxtFsQB1wOK+4PE/gXRPEVs0V3aoWI+8y8ivHPH3wNvtEZrnTYzNF1xjk&#10;V9Nhcxpz0loz88zfhbE4RupT96J4dF4WjhI2RjHHUGtCHQEZgRCB7jnNdDc6NLbuUkt2UjrkVGIg&#10;knAGT2r1FU00Pl1Rs7MzF0jyz94e9PXSmyMAEetaRjCksVGaOmKqMm2EqauUV0ss4jTljwAPWuw8&#10;I+F49Ni+13K5lYZyewqHw3onIvriPPPyA9veuijO9sFT8owAKbbWh1YehH42KiHOFUnPepooVC/d&#10;5xzmkgHy4A71KCAOAc1B3RWo0RBRkKKz/Emu2HhrSJ9Y1CQJFBGWYlsZ9hWhNPFEhkdwAFySegFf&#10;LH7Wvx1bVrpvB+iXWYI2Il2Hr+NdOFoyrVEjzM4zGnlmFc38T2XmedfHv4u6j8SPFMrrO4tYZiIo&#10;wew4zXn5YuSHHQ5pWaRz5jd+tMVDkbfTkkda+lp04wgkflFWrUrVXUm7t6scFCjCYx255pFkGC3O&#10;4+1G0AcjBI9aTlyAByTxW0VdEN2G5Td5sp+RRljntXMeIdW/tO6JRnKAkKAK0vFWqmyAsLZzhvvE&#10;DkmudJKDax55Jr38vwqjHnluzxcfilKTpLZbjGkzGCjNjPdcVe0y2QqL+cHainDHqD/kVXtLe41S&#10;5S3D9W6+1aeqhbUrp9jGCFX5iDXVi6saUOVbnTkWWvG4n2kvgjb5v01NT4a+BNW+J/jqy8KacGZr&#10;udVZgv3E/ib8BX6WfC34e6V8NvBdn4Y0mNBHBCq/KMZOOa8D/YB+BH/CP6L/AMLN8QWIW8vf+PRJ&#10;F/1cfr+PWvqTAUYz1r4XM8T7atyxei/M/c8nwaw2H5mtXt6EcYJPB6UAhWxn8hTxGoJHtTWjGCSO&#10;nevNurnr6jSQ7Zzx708bWXYDnjikCq45Yk98UDYmSrZPatEZ7vUaqhWBY/gK574keJY9A8PSu0uN&#10;y9K6MlUiaRpMADJrwH9o74hEltLtZyAeCBQ3yRcieX2k1BdTyDx5rLa7rs1277gG4FZC/dxjA9Kd&#10;I5kkZ3yc9c0JgjjrXJ0PcglBKKWg0IpfofYUoQhiCPqaUKz8HsKAjDkHOPWpujToKVXqSelMcEcA&#10;j8KcVOPqfSo53ZU2qOTVom/QzfGfiq38AfD/AFnxbcyYb7M0MLdOSMkj9B+NfnR4k1251nXrnWLn&#10;5mmndyfXJJr63/b38ejw34R07wFZ3BEswL3Cj3wST+lfHUxJG49Se1fVZDQ5aTqy67Hv4am6VFK2&#10;u4kjeexlYYPpUTKR0IqRWPQrkfypMKxHH0Ga+hS0Ohu+pEvmZ5yB9KJlGNy596dIGIJOailbBGD8&#10;uORUu9g6alLUJ1jt5GL4IU9RX6af8EHvhcfC/wABda+Jd3b4m1/VHaN2Xny0+Vfw4P51+XnjBm/s&#10;5kgVmklwkYXux4Ffuj+wd8MV+EX7JfhDwo0HlzLpMTzr/tlct+OSa+b4grOOGjTXVm1CK57nrpCM&#10;248E0x1GCBTVLM2dn1zTmOVOV/OvlbLqdN30KspPP0rJ1qZUhYMTjnpWtMny56A9awfEcpjgK46n&#10;0rWGrE9EdDYs1h8O4kzgzMW/A1zUj8EZ569K6TW0Nl4bsLInA8kEjFczdMFiJArCDu2+7PWpRtBI&#10;5H4vX66f8LdVuGfaXBXOOnAr5Qkbc7OD945r6R/aM1QWvwx+z5IM0/T1Gf8A61fNRJB4/OvAzSXN&#10;irdkfZZRHlwg/eFxuNUdamAtW5HTrVs5bGQDWbrxP2d14+70xXBFanqo91/YKCj4W+Jb4EZfU5Bn&#10;1wqjFehbmLhs49hXBfsMWr23wI1W/K4WbUZiOevzAf0ruxtL8ZHHenh95epVBKzJohkbsk04klsK&#10;KSGRFUgt+lKh4bjJro1ZpoSaPFcS675MIB3WsmST06V4ff2skuk/Ea2YcrcOXA9fLYV7bpV55HiC&#10;MoTlraVSP+A14fc609pefEGyaPJmYMc/7jCssSpPDz9DfDuSrq3dH5z6guLl+SPmIx6c1XlGIWGe&#10;qntVzWtjajKUG1S5wPxqm/zKeCRtPGK+EirM/W6fwI/VL/gjrrp1j9jG3s5ZSWs9QniA+kjV9H/E&#10;VTceCwQ2Sg6fSvkz/gh/crc/sz+ILPeS1vr8425+7nBr608WIZPB86AYYZr6rKn/ALHE+DsoZm7d&#10;JnlqKM5H40hVeT0pQCpINDAH5RXtH2yF8O376X4w0+6BOGmKN9CMV6B4uQjVRKc5kjBzj2rzO7zb&#10;XlteL/yyuVOfxr1TxemYrK6jPyvb4z/n618rxPTvh1I8vMEliqUu6a+7Uk+GF89l4zgRWwJ0ZSPf&#10;rXoetRGDU5CxPzHcDj1rybQb06dr9lfK2PLuF/Loa9c19jJLBdN0eHr+NeDlcr05Rv1ufK51Dkx0&#10;J2+KNvmilJPPGjCKVgcdq4L4+Wc+ueBmk+ZmhOS2M/drupOUOcVh+L7dLvw1e2Lxk7o2/UEf1r1r&#10;XVjPLqnsMZTqrdNHysCAx2sQfrQL2eEFY5GHXJBNPvofs15Jbgco5U/niq0uTkfnx1rhP26KjNJn&#10;qX7Mvi+41W01fwRqdyWAHmx727MNpHNcj4ltrnQ9eu9MZmUxSsuM+9ZXwn8Qy+F/ijYz/wDLK9Yw&#10;S8+vT9a7X44aTNZeLDfuvy3MYbcR1PeueaTpW6xf4M8KdCOEz6SStGrFS+a0f+ZyXigy+MPhtf8A&#10;h+9l8xo4nVNxPQglevvXxdqVzqGm6jLZvMytFKVPPQivs/TGBvpLeQ/JPEQR6kdK+VPj/wCGv+Eb&#10;+Il5BGgEc7edHj3/APr18vndJSjCpby/yP0XgurCjiK2G6S95fqc7B4t1y0INvqkyHp8khH8qjX4&#10;/wDjz4d+NdK8TReJb1oLS6R54WnYq8ecMMZ9KzA7Bhzx3rA8d2P27T3bg4TC5FeBGKTstD9AlhMN&#10;ioOnUgmmmtUup+lF5r1j468H6d4x0m4Esc0KsGQ5yjDIOay0k+b93Kwx/tV5J/wTf+KNt47+C03w&#10;91CcvfaNIbbax5MR+ZG/mPwr1kwGOV0ccq2DXruTqQU76vR+qPwirg5ZdjKuEkvgk7ej2JPtl3AC&#10;yXToSOoetH4XePb6y8Sv4c1a8dobkEw5OcMO35VkTDeCM9O1YutNNp9zFrFtw9vIJAwOOlZylKnH&#10;mjutf8weFpYunKlJfEvufQ958MtaRahfeGrpsw3Kma33DjOORXzZ8XPCzeFfGd3ZRqfJdy8R28YJ&#10;r3WDVjrHhyy8WaWcvAFkbB/hPBH4HNcj+0P4YXXtEh8W2UZOwAvj+6f/AK9eNmdH2uFlGK1j7y/w&#10;vf7jzOHcRLAZrabsp+6/8S/zPEHBCZyfoTXKeObG4aNby0yJIiGRx2I5BrrDjG0jPpmqOrWyXNu8&#10;e3IxXx8lzRaP1nC1FSqqSOn8Oaunxc+Ge+cj7ZbpskDHJ8xe/tkV5ldRzW9w1vODuU4ZT2NXPhR4&#10;hl8D/EMaVcybbPUzsYE/KJP4T/Sui+MPhV9J1cavBGPJu8kYHRh1rHHQeJwsa28oe6/To/0FQhHL&#10;sylQXwVPeh+qONIIGT6VheJrD7TA2V7GtxgQwY8e3tVa7txKpVq8WEnGVz6KjN05pkf7Lvxbm+Dv&#10;xVitNUu2i0zU3EVz83yq+QEavsbxzYx3SR+JtOAZJwBLjpuxnNfAfjfRgWMqqM4ypPYjoa+s/wBj&#10;X4zRfFn4cnwbr8+dQ09BBcljyQB8r134/DRzHANLd/hL/g7fLzPk+PMqs6ec0Ft7tT06P9PuNfV7&#10;JrqAmMkMvIbpg16d8HPEsPjTwrN4d1mU/arceWwPUjHD/wCNcJqVhJp97JZXC4KOQRng1S0jV7nw&#10;b4lg8Q2jkJkLcqP4kPWvz7B1/qeK/eL3X7sl5f8AA3PhMZh1mGC5Iv3lrF+fb5naapp02lXsllOh&#10;BViOaybv7TZXMeq2TESxNkYPB9q7/wAYafaa/oMPifTGVzsBYrzlccGuLlRXjKOucD0rizHCTwGL&#10;5U9N0/yaZ5uAxKrUrtarRr8zK+Kng63+InhIatpyfvlUtGAOQe6189X9jLbXD29wpDKxBBHcV9K+&#10;HtQj0TVDpt3Ji1u2/BG7GvM/j38PU0fWG1zTYiIZT+9A6K1fWwxP9q4BYv8A5eQsqi79pfPr/wAA&#10;+hyXE+xrPCTej1i/0PHrXVtS8A+JIvFOlfdUbbmIdJE75rT+PfgGy+Kvg5PHPhpRJdQ2++PZ1kj6&#10;lT7j+lR3drHcQNEQPm6U/wCE3ij/AIRLxEfBuszY0+9YmB5BkQyHt9DX0uQZmqcvY1X7r38vP5df&#10;L0PVzDDSVsVT+KO/mj5nmikt3MMnyspwR6UaXrOq+HNYt/EGhXDR3dpIHhYNgEjsfY161+1J8GZf&#10;CGuHxZolp/oF42ZAo4ikPb6HtXjwxjnivs+VwlZlUp0sXRutYyWx9SvdeEP2p/hCY5YokvANrxY5&#10;t7gDn/gJr4H+Pvwe1XwhrF3oupac0c0DsrIV/UH6V7r8KPibqPwk8ZQ65E5ewuCI9St8nDp/eA9R&#10;1r1v9pb4U6L8cvA6+PfB8UM90lsJBLEP+PiPGfzFfYZRmLr0+Sb95L71/muv3n5ZnuTvKcU+Vfu5&#10;beXkfHH7Bn7Z3i/9ib4wwSXF1LJ4Y1S6RNUsi/yxZOPNAPQjOfev3U8HeNfDHxq8DWPjbwnqMVz5&#10;1ssqNEQfNRhnPHev57vip8PpLa4mgaA/ISGypyK+n/8Agj//AMFDNR+BPjyL4B/FHXH/ALEv5duk&#10;XlzLxbyE/wCrJPRT29K5c+yqGKourFevl/eX6+Wp8Fj6EsFWeIpr3eq/U/WqeEsCkoI59OlYOt6T&#10;5ivxnI5rttTisde0qLxbobK8E6hn2HjJHWsG4gSQHevJFfleLw04TcJLVHbRqxnFSjseOeOfB8d7&#10;DLF5fLKeo6V5Z4c8UeKvgN46j8UaMJTak4u7c8LIvfj19K+kvEGkJIhymQRgfWvLvH3gqK/gkjeL&#10;kAjOK8eUZQldHoQlCrTdOeqZ9BeDPGXhn48eCoNd0OeMzGPCZ+8p7o3oa5XxHoU9tM9rPbsroxDB&#10;hivm74UfE7xH+zv47S4Mksmj3MgW9t9xwoz98D1FfYwm0X4s+FoPFXhu5ilkeIPGyHIkGP5inXw8&#10;cbTc4fGt/Pz9e/3ni4nDzwlXleq6M8U8RaAk8bAQgn3FeU+PvAyzxSJJb8kcEivoLWtJf5w8YDqc&#10;EVxXiTQVuYySgPFfNtVMNV50XTqp6M+aPBXjTxt+zr46j8XeGJZDAZB9stQ52Spnnj1r9DPgf8cv&#10;BX7RXgi31LRbxPPCYdCfnicfwtXxl8QPAq3aSK0HykdMVwfw1+JPi79mb4gJ4j8Pyu1jI+L2zLfL&#10;IueTj1619jluYwxdPTWXVd/+Cunfbs15+OwPtP3lPf8AM/R+/sbnT7k210pUhsdOtMjcBenWqvwh&#10;+L3g79oHwVa67od8jymIcZ+ZG7o1XLy0nsZTFKhXacYrulFWTWqf9feeCm90Nm8mZdknJ9cVw/jD&#10;wbf6dfL4l8O3Btru3fekqDn6H1FdrgK2OafJHHPH5MgyCO4rixGGp1ocr2N6dRqWpZ+Ffxa0v4ga&#10;cfDfiSJIdTjGJ4GON/8AtKT/AJFTeIvDdzpMplQb7dj8jgdB6GvNfHPgi6trtNc8P3ZtrqFg0ckY&#10;/T6V2fwj+MVn4xifwl4sjWDU4wFeJzjzQP4l9/avheIshhmULPSovhl38n5+fU9HC13RfeI7ecAZ&#10;6Up75rS8ReGpNLfz4MyQOfkcfyrL3fKcjPtX43i8NXwld0qsbSXQ9uM4yjeIu5VGAD+NGVPIbtTC&#10;Cw4GM9BSLGwPI+lcUoST0RcX1YMo7g/SqV/polUmMcHqKvsc9VA9TSOvOM9q4K2GhV3N41HFnEa/&#10;4aWZJAYuowa838UeDb/Trsato7vBNE25HjOCK91vbGOeMkDt0rnNa8PrKjMyDnNehlOe4jK63JPW&#10;JvZTRL8BP2oGlmi8GfECRYrlcJFcPwJfY+9e1XNha6jB/aWjtuVhkoOv4etfJHjfwH5p+0WybJF5&#10;DpwRXT/BD9pDV/At1H4T8eSvJbbwsF63VPZj6V+q4TG4XM8Kru6+9x/zj+K9NvnMxyjepRXqv8j3&#10;idGhk8yBmjcH8z71Q1vw/p/iizltLuFfNYfcYdfpXSRtpvizT01bRpUfzE3BlbhxWXcWwYlSpV04&#10;DdCKlSxGVVNuaEunRruuzPlMRh41k4zRwX/CjrT/AJ5y/n/9aiu68q7/AOf9v++6K6Pr+X/8+Jfe&#10;eV/ZVDsj6kooor/RE8AKKKKACiiigAPIxULIV6mpqjnHINBMiJ/uH6VARmrDgOMEflUMiop2jOfe&#10;gkY/QAd6gfdG4lXHBqxUFwM568UnsUjRt3WaLC8jHWqd5A0UhJ6UmnT+W2w9Ooq5cos8OQKh66lL&#10;RGdSEZ5pzqVYqRikoAYqgnBpxYKMClC7eSOvSmlQG570ANCr1704g/cA/GkYAHFNZiq5AzQAy4QE&#10;Z/CqkifMVxVvzA3yyDAPSoZoyR0rOauytSqUC5x3pNuHLZ6ipXA2ZA6etZ17r+mWAbzbpWI/hU1m&#10;O6Lq5ZtvoM0kl1BBGZJ5lUD1Nctf+P5WciwjCr6kc1iXWrXl+cz3DHPbPFAuY67UvG1jakxW37xg&#10;eorA1PxZqd6dvmlEPYVlh8jg/nSKCWyDjiixI4u0nzSMSR3Joyc4P4UiIxbFWrfTppeWwB70WYEH&#10;ls3Q1JBZzTnCrV9LCKFuSSamRlVQAcYPOB1ppPqF0VoNMWNh5oBPpVqKCKLgoPansNq7oxg0gKOu&#10;9x7VVrAPAAbdj60u7dwBTU2gbRnA705QSeDTAQ4BxQOvFBDMcA/pQDnPtwaAFwV60hJJyaA2DjHa&#10;nLwMt0oAArU4Z7mmZKg547k04OCcd6AAkMMA/WlHFIAS3B4xRgg5BoAUjPHamlOMk8U7jGc/WsbX&#10;/HGj6BEyS3CtIATtFAGnI0SNukOAo5zXO+JPiHo2igxRSh5OgUc1xfif4m6vrDGO2kMMOcAA8muc&#10;Z3uH82STcfUmi7Dc19f8Zar4gc77hlTJwinHFYUsW4kE59STUjEjhAKXaxTGRn3qraDtoUHt2jYl&#10;WHrivR/g38YLvQJo9D12cvb5AilY/d7AGuAlQ4wBk5qJl2ElSc/1ouLRH1zpl9b6jbLdwzBgwz8r&#10;VYdldAefyr5++FHxfuvDdzHpWtSl7ckKrk52f/Wr3jStSttVtFubKfeHXIIINNaj0LKkqgJH5U5H&#10;JHAIpu0uoIbGOuKXAU4LnLUwH5HUdaQjIK5HPqKaqMrFt3B7U7Bbv0oEcz8RPhro/jnSpLe5t1Mh&#10;B2sBg59q+VPj78B/HfgbwjqfinSfDv28W0bNBGoyzAe1faYGDjP5VWvrW3v7aWzuFV4pRiRHUEH8&#10;KnlfQlwjLdH83H7Tf7Q3xC8V+Jr3w9qNrPp6QymNreRSrD8O1eE6nateu0k8pO/k5Nftt/wU4/4J&#10;LeGvjBpt58UPhHYR22tqpeWGGM4lPJwRjrX40/E74ceL/hj4kuPC3ivSJrO8tnKyRTIQeDjNFKS5&#10;rS3MpQUEeb+IPB1hqXySWw78Y61wfib4P2skbSW0A3ewr1tm2jLck8c0k1hDIMHB9fQ108qZCTjq&#10;fNmt/DfVtNJktw4I7e1ZLN4n0Ztsd/OhHIw5xX0lq/hK1usqEHXsO1cnrHw0gnJZoRkjA+WpdOJa&#10;mrnkdp8U/iDpJBj1WRwoxtds1q2v7R3jK2ZUuEVwOuVNbGufCuVJH+zx4IOeB1rmtU8BXMJOIOdu&#10;eR1odK+w1Uj1Olsf2mroAvfWHB6MslaenftM2C7S9xKmeMh84ryq+8LmH/XRceh6VQuPD5YYVMZP&#10;B28Vn7KxaaZ75aftIWGfk12UMTxvzXffCv8Aba1DwJq8N7beJBIiMC0byHDe1fHsmhzgbtz5HHym&#10;u4/Zz/Zh+Of7TfxEtvhh8EvBN7req3UgDrAh8u3QnHmSN0RR1yayqUqfLeRa5k9D90f2JP2s/hH+&#10;0J4MiA8W20Wox7UmtHuAG3EdMZ5/CvpC18KaZ5YkW5AVvQnmvGv+CUX/AAQf8BfsZ6Tb/Er4y6q/&#10;iTxvcqrOSxFtYZ/gjTOG5/iIzx2r7v1H4U+G7qMxDTIwBwoAwQK8OtFKXuLQ7IvTU+cn+G+i3OXe&#10;45PPJ61ka/8ABTSNQtnEGoBWI4w2BX0HqfwI0K44j3x+wNc9rH7P9tbwvPDqzxqo+8TxmuZua6FW&#10;gz448efDm88N3MlrPOxRycOHrkYtGez3qNTfngAPX1X43+Dml6iWt7qYzgEjc1eWeJP2V7G6fzrS&#10;9mjyD1PFdMPaOOqOSfKpaM8kmsbqOExQ6vKA3X95VbTrrXdLuTCurF4++567TVv2Utc5a21+cY4A&#10;3GuW1P8AZX8beaRDr02f7xY07y7EXTOg8OeIvDN1cLaa9fhcsAHMmK7qPwT4XlshdRatC0TjJJkB&#10;NeCv+yd8Q7+9S0tNTupZZGwipnJNfUP7KH/BPPUvCcUfiv4reJbq8mZP3OnvITHD+Hc1Ep2WqsYV&#10;ZQhG7Zw1x4H8NRTES3SbT0OakGheB4bZoJL+NAR1Hevqa+/Zr8BSrs/spBt46Vl337KXgKU5GlKc&#10;9eK5nVZwPEJnyRqGi/D2G4LTXMbgdPWojqPwwsQDsYnuBH1r6ouv2QvAjneNKTk/3aqN+yD4Ibl9&#10;Kj46fJUurJoHX0Pkm98XfD7T7o3UWivOWJH3O34Vkal48tdfu0sPB/gueS4c42JD0+tfY9x+yR4F&#10;txvl06BFxzlMZpNI+DfgbwjOz6RpEQfvIUGaqn7arLlicWLxtKlDXVnyBdfDr42XMQez8Px27MOF&#10;IyRVC6+DP7QV/Gyf2h5WegVf/rV9wSaFYO27yFzjrtpi+HLEc+UP++a6vqsnvI+eqYytUXQ+FZP2&#10;Uvi7q/8AyEvEdzlvvBCQBS2v7C2tXbbb/VLiXJyd7Hmvu1PDlmvytGvPtVvRvAzapdrb2lsp3EZb&#10;HAHrSWCgzF1q09EfGfgv/gnSniXUU0i1tTLIxG93GQg7k19jfAH9hv4UfAfQVg03Rop9QkANzdSR&#10;gsxx+g9q9Z8I+CtL8KWvl29uplYZkkx1Nbiw/Mdy54zXpYbA0qXvNanoUlUUPeepn+HtOsdBIEdm&#10;hQD7pFd1ocmk30ahUVWP8IArkfL3Hgc0+Ca4sZA0MhBB6A12qEY7HoYXG1sM7N3R6ImlQBQBHgdq&#10;sRaVEvKxgmue8N+NRKRa6gOezV1MF5amA3YmBQDJNNO59FQxVKtHmixY9LUthUH4VZaOO2XZGgBA&#10;qhYeMdDv5DaWl0pcdeaubyRk49eappx3RtTq06sbwaYjFj1PNNKjdkAZpRkjrTQGL/zqUVewSRlj&#10;kKDj261XubCO6RopowVbqDVrJIIA5B70OCRwKE2D1VmedeOPgtp+tRvdWCeXIR0Arx7xL4H1Pw9K&#10;Yry2ZQD8rY619RiMktkH2zWZrnhPS9dtmt7y1Rgw4+XmvQw2OnRdpao+WzXhrD41OdFcs/wZ8qy2&#10;rrkKuOe9XNC8PtfXAnlX92hyQe9eu3v7O5utaT7PdbLRm3SnbyB6Vq658F7K1sxFoLgMi8rjqa9i&#10;GY4fRJnyS4azFc0pQ0j+PoebIihViijAGPWpYQDk7cH1q7qWh3+kzGG7tmQg4J21W8rygR6mu2M1&#10;JXTOSVKcJWkrDIo/K6+uae+0jdjntRgemfxrmPiz8SNN+GvhW41e7lBm2nyYs9TWkIynKyMa1anh&#10;qUqlR2S3OF/ad+NsHgjRZND0mYG7nyGI6r7V8e6ne3Gq3kt5cszPK5Zyxz1ra+IHjDU/Hmvza5qR&#10;JMjsVXd90HtWA6uBgALnv1r6PC0FRhbqfk+aZhVzLEupLRdF2RCDglFbgcYNKCWcYbgDmnLDtb5u&#10;TSyAqrMY8dq7dzzL20I5GUHHJ64PvVXUNTtdOsXmmbDsuEqe7mJjaTICqM9K47UL5ry7ZHYsOgB6&#10;CvSy/D+2leWyPPx+L+rx5Y6t7CNqEk90bmVixqOd1mzMx2n60yNSoyB+tXtG059Rn3lAyRjLkjtX&#10;0EnGC5tkjxaEauJmqW7ZLpHk6ZZm/Y5lYEJgdBXe/s0/Ca7+MnxKtNKkjLWkMgmvX7bAen4muAmS&#10;S+vRaWibssFiVBnJJ4r9Av2NPgbb/Cn4cQ6hqFrjVNRUTXLsPmUEcJ+FfMZrjOSDa3ex+v8ADGVe&#10;zjGlbRav+vM9Z8P6Fa6FpcOl2SKkUEYVVA4wBgCtKTBxk9KgUEryMc9jTxuUhDXyeu5+hKy0JVbc&#10;2QR9KbKxPCn64pFYqxAYflShuSfzFFrD5rjQCOScZ60uxRznjufShskbQOtMlYxZx0757VaTZDlF&#10;GF8RPEMWh6HMwk2s6kAj0r5O+IGtz65rMksj7huJBr179oPx2xdrO3lwOVBBrwaeVpnLsc5PrWeI&#10;lqodjpwFLmbqv0REiyBvnApx3hsjHsacvJwR0pGXIOM9a5b6nqiEHOfzpy5A6ZHpSIoJweRigAqx&#10;Oab2sJW3QOVBwRTLdEnvkMp/dQ5lmOP4V5pLhsDg8kcVzHxd8XjwJ8KNY8RtLtlliMMHYnPX9cVp&#10;CLk1FdTWhTdasonyD+1r48l8b/FjUbrzw0cMpiQKc4A9K8pYsPmAHr16Ve1m+fUNQlu5WZi7szMx&#10;6knmqMh2nGAeK/QsLRWHoRgux9A9hFIb5lbnHSm7WB7Yz1oTknj6YpxQBetdKBpWuROcLuBPHqaj&#10;c715HUdcUsqA4ePPA71BNMyggDPcZrNtpjTuzX+Cvgt/id+0T4L+HiRGRb/XoPOQd0VgzfhgV+/u&#10;mabDo2j2ekQIFW3tkQKvT7tfjv8A8EcvhWfiR+2xF4qnjV7bwzpjzAnkCVyFX8cbq/ZK7GZSV7Hi&#10;vis+re0xaguiOugmkyCRc42np1qGaf5drDJNSyOeQh5+lV5hkbl/UV5KL6kczsgJzXO6kTe6pBZo&#10;2d0qrx2ya3LyQpGW9BWV4Zt/7U8b2UKDcVl8wqfbn+lar3YuXYa1kkb3jzC3MdqrcRxgEA9K5fUS&#10;otyB6c5rf8Xzm61mXaAMHFc7qrbYSBjn1rmpaRR7KVjyD9q68MXhPStO/vsXb8q8BLMMCva/2ttR&#10;VNc0/TAoKwW2WHv/AJFeKSvufIGBXzmOlz4qR9rl8FTwkUDPt5NZHifeLN3Vjwv9K1WAX7xOO1Yn&#10;i+Ypp0rDOAvUCuaPxanerXPpL9jhVtf2Y4mOSZ7yZsf9tGrrEyM5Irmv2WLSTT/2W9JDj/XyM/HX&#10;l2NdIGK8+3WnQ2dh4dPlfqTqWzjGMLxipUzxznioY23DAx05qRVZuQ34AVunY1asyK3kdPEdsqDq&#10;kmf++a8G1WR38VeOIXyCyA8/jXu9q7L4ltQP7km447ba8H1WRpviN4yiH3nt84zx1qK+tCfobYXS&#10;qn5r8z8/NfBGqXESr8olOB6c1TZjt+YdBjrWj4oJXX7mEHgTPyf941mSAk9Tx154r4XRM/XKaTgj&#10;9C/+CEetNN4N8deGvNGIdWWRV7fNH/8AWr7h1e3+1eH7xSTgA5H4V+ff/BCLWLaPxv4+8POuJJFt&#10;5ceo2sM1+he1jp95ARn5TnP0NfR5Q/8AZUvNnwmO/d5nUt0aPIJCN3GTg4pV6cYzT7mNluZFB43G&#10;o84PFe6tj7KOsUU9aybNuORyPrXp80/9qeBtN1Bf7i85/wBn/wCtXmuo4ktmVvQ12/gSdtQ+Fqo7&#10;bmtn29fRsV4mfU/aYBnDmUf3VOf8srfeRSfKgl3fdwQfcV7ALoah4WsdQQg5QDIPqAa8fkAKDd0r&#10;0v4c3h1L4fqpb5rfKn8Divissko12u6/I+ez6F6NOouj/MtvuX5WA55qleQidnhkx88bDB71dQKx&#10;5Oar3qruUnOAwJ+le/F2Z4sHaWh8u/EbTG0nxde24XAaUuAfQ81guQQCR24r0P8AaJ0gWPixbtfu&#10;yoQeOMg150Qp5BNck1y1Gj9qyqv9Zy+lUvukZ+ozTWF1BqVuPnt50kB/3TmvcPiu0HirwDpni21O&#10;d0ascf3WAP8APNeK6nAs1qy4zkV618Fp28Y/A660SZw8tgXiXPt8wrDlvUce6/FHPn0fZ06GLX/L&#10;uVn6S0PPmkMDJcgcpIDn8a8g/bK8KmSSx8VW0GI8eXIR/tDK/wBa9iuYQpaMjvjmuZ+MuhS+LvhX&#10;dWqoHmtkJT1yvI/SvFzCkq2FlG2u69Ue/k+J+qZnRrdL2foz5HO0cuc1T1S2W5tXifuOKuTxukpU&#10;jG04xUUqBkKP6cV8aj9li/eND9ib4hv8L/2kbfS55zHaa4ptZAW+XzOqH8wR+Nfenia2aDUvtUZH&#10;lzqHX39a/MPxZLd+G9ftfE+mEpcWVwk8Tjj5lYEdPpX6SfDrxxZ/Fr4NaL49sXDefao7gclSRhgf&#10;oc16OHfNBx+f3b/hY/MuO8H9XzGljIrSa5X69CySGTIHUVT1C1+0W7IeeMge9XAVCA5PfFJIysu3&#10;r6itdD5CLcXc2PgNq6SQXng2/lx5YLQqx6qc5/WuwsrC21PQNQ8H6hE0kkQYIPVTXkVnqMvhXxbZ&#10;67G7LGH2TFT/AAGvW5dUisNZtfE1uQ0cyBJcdDkdfyrjmlTSf8uj/wAL/wAjxs4w84Yr2tP7fvL/&#10;ABR/z/U+bPFehz6Br8+l3KFXikIwR27VlyxFgSG49K9Z/aW8KG31ZPE1kgKygCQr69jXkyyFlOQc&#10;n2r4vH4d4bFyp9L6eh+i5RjFj8BCst2tfU5Dx3pEhj+227bZImDI4PIPUGvUNHvrP4qfCNJywa+g&#10;jCv6rIvB/MVyGs2a3dqYz3HNZfwf8Tv4K8eNoF3Iy2upHYATwsvY/j0rmoyjSquM/hmrP/M9nF0Z&#10;4zAKUP4lL3l5rqjPuIZYpXjlTaUJBB46VA3TIrrvip4f/svXX1C3/wBRctuUjoD3FcowJ4J968Cv&#10;Rnhq8qcuh6mDxEcTQjUj1Rja/p6XMLrtycZHFZHwh+Itz8EvitZ+KjIy2Uknk6ginhkY9fw611M8&#10;JdMN+tcX440ESRs23gg54rrwVWKk6ctme1h1RxdCeEr6xmmn8z7y1qWy8XeHrXxjpJV0khQuyfxK&#10;RkNxXM3lst1CYHPUHJrz/wDYK+NcGt+FpvhJ4mnBu7JWWDe3MkBPH5GvUdd0yXRdTksJOxyp9R2N&#10;fMcR5e6Ff20eujt3/wCDuj8Ur4Otk+ZVcBV3g/dfePRm18DfGJt5ZfAusyllOTbBj95e61oeKtDk&#10;0TVHgZP3THMZx2NeeXJu9LvYNc05ts9tIHXHG7HavYbe+sviX4Ji1WzYfaEXcVJ5BH3lry401mGB&#10;dF/HT1j5x6r5fkeJmNP6ni1iYr3J6S8pd/n/AJnC6lZLcwlNo/Cn2tja+NfDVx4f1cqZoYypLDkr&#10;2YfSppIzE5jYHIODntWdcyXOk38erWh5Q/OoP3l7ivMyrHSyvGqq1eL0ku8Xv92512lUilF2a1T8&#10;/wDgnhHi/wANXnhfXJ9Kuwcox2tjhh61yviLRo9StCejqcqw6gjoa+jfjP4HtPGPhxPE2hwAywpu&#10;yq8uvcfhXgsyHLIw5Bwc19jWpvB4hSpu8XZxfdM+wy3HrHYZTfxLSS7M2/CGs2/xf8FT/D/xOEN9&#10;DB5cuR99Rwsn1H86+YfiR4J1TwD4quNA1VMGNz5cg/jU9CK9nurzUfB+uQeLdFYmWBv3kYHEid1N&#10;b3xm8Aaf8Zfh5F418ORg3scJeMDksB96M47g197k+PWMw6pv4o7ea6r5dPL0OKUf7OxWn8Of4M+W&#10;v9YCsmCD1Fem/s1fGceBtV/4QHxFcY028lzYSyciCU9VOexrzS5hktZnt5kKsrEEHrVe5tlnjKli&#10;pyCpB5Br3aFWVGopxdmjXH4KjmOGlQq7P8Gd9+2V+zxBB5nj/wAPWgNrdkm4jiTiJz346A18SfED&#10;wheaXdm5tA8UsJDRyqSCpHcV+j/7OnxKsPil4an+FPjgia8t7copmGTcQ44YH+8v9K+cf2rf2ebv&#10;4f8AiCe0aPzLSY77WcLw6+n4dDX3GDxcMTSU1812f9beR+O4/A1MJXlhqy1X4o+tf+CN3/BSWP4q&#10;aHD+z18XdTVda0yERWzztzewgYzz/EO/0r7x8SaOlhMlzbfNbzJuhkB7elfzi2mqeLfg548sfiJ4&#10;H1CS01PTLlZbeWE4yQc4PqK/cP8A4Jt/t0eDP2yvgvbQ315HDrdnGIdVsy+XglAxuGf4T1r5PiLJ&#10;bfvKS06f5f5fcfISjLLMRyP4Ht5M9durZZkIYZrlfEWhpIjL5Y5z1rudU064026NrOuCvf1HrWXq&#10;dikseSoyAa/OK9Jt2Z60J31R4F8SvAVtqMD5twflIJA5rM/Z2+Out/ArxYPCniGeRtDupwFZ2P8A&#10;o7E9R7etev8AiXQVmUlVHQ8Y61438T/h4uoRSSCIZBO0qOhrz054eopJ/wBf1v3R2yjTxdH2cvl6&#10;n1v4s0LT/E+kJ4r8PukgeMPIsXIII+8Mdq831fTFZSAgOOoNeZ/snftG6j4D12P4a+PtRY2UrbbC&#10;5mOQnYIc9q+iPG3hW1mhOvaOAYJeZFXna34dqzx+FhiIe2prXqv1XkzwalKdCpyT3R4h4m8PQ3Mb&#10;ZTjngV5J8RPAtveI++3H3TzivonV9LUqxMfrXFeKPDMc8bOsSn5ehFeBTnUwlTnib06nOrHz38HP&#10;jH4y/Zg+IMeq6fJJJpMsv+m2hY7SPUe9fo98OfHXhb48+BLbxT4a1CORpYwUKtyTjlW9CK+B/iP8&#10;PobuNw0QPXA2jisj9nv9oHxp+yv45WKSSWfQ7qUC6ti3CDP3196+4y7HUsXC9t913815r8V52PMx&#10;+Bd/a01r1Xc/QmaOWznaG4gKlTgiiOUKflyMnkEVc8LeLvC/xp8I23i7wpexTGaMOGjflxgHB9x6&#10;VQnglhmMTk/LwQetdFSmovTVPZ9zxObqiS4ghuYsOAcjpXBePfAsizLrWjO8N5Cd8U0QwykfzFdw&#10;jlcHPT1p0sMc6bXFcOIw9OpBpo2p1rMp/CL40R+J1Hg3xpEsOoogXa3Sceq+/tW94m8OTaXL9otl&#10;3wN91/T2NeZePvALXDjVdJcw3cLb4Zo+GUiux+Dfxlt/EUZ8E+NYlTUYU25kOFnH94Z718Jn3D0M&#10;xVpu0/sy/R/59fU9LD4n2LutY9fIc0yr+fWnZOQSM1reJPDb6W32y1G+3fJRgOntWOmSd2a/HsVh&#10;K+DrujXjaSPZhOM1dDnYlQwb9KCwOCPxoYKRkmkY4XGM+9cMoXexabHHlckDmqt1ZpMpLDmrXl4P&#10;IPHTBpHVs4U1yVaCqLU0hNo5jWtESQPmMEEdAa8+8Z+BYL5G/cjPPRa9hmt0mUr1J74rE1XRFdTk&#10;D8RVZfmOKyispJ+6dUZKdu55x8LPjV4p+DWpx6VrEklzpJYAhySYfcV9R6F4i8M/EbSU1XRb2OQy&#10;KNskZ6/71fNninwVBdxurxjkdSK5rwf428X/AAU10XulySTWTP8Av7RidpGeSPSv1bKs3wuY0eS1&#10;091+sez8tn5PU8fMcrjXXPTVpfmfXv8AwiOo/wDPGP8A76orxf8A4bY8Of8AQKm/I0V6n1bK/wC9&#10;/wCAy/yPC/snG/yn3rRRRX+hZ+ZhRRRQAUUUUAFIw3KRS0UAReWvTdz6YqGRMHd378ZqeVNuXz1q&#10;Jwz/AMWPeghqxCf6VHIFIPripXy7blU+9NKkgjH1oBblTc0cgkUcg9M1pwTh4+gIPUVnyoFJY9ak&#10;sbjaxhIJ7io2ZTuSXkR3bwMCq+3cwHbNX5kEiZA4PIzVHG2QDHQ0rW0GE3ysaZhjwfxqWYkkE4/C&#10;oiCpJJoEthGGDto25+6c0bW9KBk8D8aBiFR60EY605iFHBx603cCMg5+lAHNeORfpCGs3YL/ABAG&#10;uJuTI7ZkJyeDXqN1BHdoySLnJ6YriPE3h+azuGlijJQmsXGzGznSQjYzzQSW5xU8mmzSjABU/SrF&#10;ppEUAzKxZvelYRVghlcgrH9KuQaTvYGQ4z2q4kaqAEUBelKoKk5BqgCK1ig+4uR3NTZGAyccdDUW&#10;9mG1ex6UrMVUii4Dss4LE4wOBTFUGTrxSKSeTQxIYYOR7ikmJrUmcBvmX8eaYVIbbjrTfx/SlUsO&#10;V/E0bhclQhVC5zj2pdwBwai34XAP44pzOxXaBnI54p7AmK8xDYA496cpY4JXjviowOgIx7kVICPu&#10;55xTBXFYDcCo6dadwSO/rTFcMMDt3pdpXqc0DFB+bp+FOIzxTSTjn88VS1jxNpOhQGW/u0GBwu7m&#10;gC/uC8Z7Vm654u0PQoGku7xdw6KOtcF4r+M1xdBrbQ49iZ/1hPNcXeahf6lL515cNIT/AHjRqI7D&#10;xR8Wb/Ug1vpQ8uPoZBXJS3V1eyma4lLue5NVxknaDnnninqG5IP51SSLSRJvVWw+Rn9KGO7G09RS&#10;KSTyaD1wDRbULahjJwoPvTwCo2moi7ZwachXHzD609UtR6jmwykA1E6x596kbKjaVxTON/3aLIGk&#10;QPES3mKTn3Fd/wDB34s3Hhy6XR9YkLWzMAkjH7nsfauJkBAAbj+6aiMbDLA84pJkr1PrfS9UsNUs&#10;1ubO4RwwyNrZqztycY5FfIsf7Zvgj9nO3MnjvxCn2ZB/qVkG9T6fSvVf2Yv27Pgh+1RZTSeANYiS&#10;6t22zWcjASD3weo96OZArM9nAwMN6+tJk4xmkaQlNxGCegI7UDsc/lVCsFM8pQd2M+gp0hfdhe55&#10;OKQuScIQfagZXuoo5YzFJHkEYZT0NfGv/BRT/gl38P8A9p/w1deK/C2lR2fiGJGeKaJcGQ44Bx2/&#10;xr7PMJ2ZPJ7j1qGaFvunIB9qmUVJA0mj+Xb48fs//ED4D+M7vwd420Ka0ntpSuWU7XGeoPeuCaQx&#10;Pt3HPav6MP27/wDgnv8ADX9rbwXcJNpcNvrUKlra7jjAbdjgV+FH7VP7JnxE/Zo8e3XhLxlpEiRx&#10;SkQXIU7ZFzwQf6U4TafLIxcLbHlEcyY5cHnrSvHbTDIxkcE1XeIxNhsZ9DUbuIiFTgmuqEmnYzdr&#10;XaHXui206YEYJ71jar4SguE2m36eozW2l8yttzk4qxHeI3ysByOM960uQmzzbWPh1FIGaOEADsB1&#10;rnrr4dygHybTHYkCveNH8NT+JdRj0fTLJ7ie4YJFDEhZnY9AABya/Q3/AIJ8/wDBD2XxVPZfFv8A&#10;ahsjDYHbNZeGHGGlGeDP6D/Z/Osa9anRjrua06c6j0Pgn9gX/gjl8c/22/E8OpDS59C8IxyKbvxB&#10;dQkCUZ5SFT98479BX73/ALFX7AX7P/7DvgCDwd8I/B9tDN5a/btSdN1xdOBy8jnlj7dB6V6z4N8C&#10;+FPh/oNv4Z8GaLb6dY2sQjgtraEKqIBgAAdBWugAPHbpXi1a86r1O2FONNaEynByPSlYJJ1OKjL7&#10;OR1PasHxl8QNK8LWxVpVkmxwgPQ1i+xW2rNXW9T0jRbVrrUblVABwG615T42+IsmsTvbWQ2Qjgc9&#10;awvFHjTV/Et40l1MwTd8qA8VlFmLZNVGK3MpTb2LTXAkyT8xPrUU1pDN95AfSmByBT1cY4b86sgq&#10;zaRbSn5lwepxUNv4Gk1i5W0sbQuxPXGcD1rc0LRL/wARXgtrOM7P45cfKv8A9evSvDvhiy8P2axR&#10;qGkI+dyOSaxq1YwXmYVq0KS8zB8BfCHQvC0a6hdQrNdEZZyvT2Fdg7YAVBx246U4DchYnnOBmmlS&#10;BnI/A158pSm7s8mpUnUldiFTjb1pAo2jPWn7iF2lfxpQCgBHIJ6EVDM0iCZFRNxUnPtVa+urOztz&#10;NcMvHTIxUusatbadbtNLOM+noa8/8SeI59Uc7X+QHgDvVU6TqSOTFYqOHWm4vijxK9/KYIGHlgms&#10;JCclQc/WnsS4yKYoIIPc+lepShGnGyPBnOVSXNJ6iCMquc8U5U3EAVKI1I6/hitHQdDutauhawR4&#10;APzORxVpvZERu3ZEOh6HdardCG3jJyeWI4WvRfD/AIdtPD8AjSLLty5PUmptC0Cz0W28qEYI6sRV&#10;54iV8wyZwPSuyjS5dXuejRoezV3uRyMXbcBwBwKOZCcgZ7UKN596ekbEglduD610HRZsRIWB3Op+&#10;ualaFXHJ+lK4YdW79MUFtoPIPFAWuRFDFIGVjke9Qar4o1SCL7Fb3bBe9RajqYH7mF+R3rJmk8xi&#10;SSTXpYXDW9+aODE4pwThTY6C9ura4F1BOyuDncDXbeE/iefls9WHI/5aE9a4YAEAd6TawPSu2pRp&#10;1VaSObCY3EYOpzU2e5WOoW1/Cs1tIrL/ALJzVhWViQvJrxrQPFWqaFKBHOzID/q88GvQ/C/j7TNZ&#10;j8t38uUDBRq8mvg50tVqj7LAZ1h8UlGfuyOjOOwopsUxZNyjORninhSecVxtHtbiHHanxxM7YAI+&#10;lKsZYhVWrAxbxkjqRyM9apIdiKYiNBGp9efWoMEnPbHNPdy7ZA5B6YpAuWIbrQxMz9X8OabrEBjv&#10;LYH0bHNcB4r+Ft3pzG50w70/u9xXp+zIwGpywGQY6+xFdNDFVqD916Hm43KsLjo+8rPueFWPhjWN&#10;Uvv7NtrVjIw5yOFr5q/bY+EfxuTWft9zpkk+lwp/ywUkDjjOK/QkaPp9lI00FsokfkkCoNV0HTNc&#10;tGs9UtElR1wQy16UM9qUKqlGKsfJ5lwNRzPAujOq1K9015bXXU/GGYNbzGCaMhlOCD1Bpkjbmwoz&#10;7iv0M/aI/wCCfHg/x1HNrfgxEsL7lgYxhWPuK+M/in+zb8TPhLfyQ6/ocrQK5xPEpKkeue1fZYDO&#10;sHjUknaXZn4rnnCWc5HUaqw5ofzLb59jz7ZngnnHaq1xlejnNXnXaNxUjHHTvWTr2orpkJlALORx&#10;xXu0IurPlj1PlKs6dKnzso+J9UgjslsIHUseXOa5Yqp5TJGOuav3oaf/AEieLHPQGqoRFHTivqMP&#10;SjRpKMT5jFzlVrc0v6QxcZWJB14zmtdJzoelmxT/AFkxJc59uKq6fb7MX8qqFQ/ISO9WtA0bVPGn&#10;iK20fS4WknuphFEgHUk1zYyslDkufT8M5c3V9vJa/ZPYf2GfgfL8TfHo8T6lZZ0zSZAzb14eXGVH&#10;uB1r77hh8uFYEG1UAAA9K4v9nv4Sad8H/htZeGLSJfOMYa5kC4LORyTXbhWU8MSa+Hxlf29ZtbdD&#10;9qy/DLCYWMHvux0KqnJJIzmnvtMmetNxxgjA9RTkViea5d2dvNZCLuY8jvxQ2ByQD9adlhwD+lKs&#10;W5c+/JqkRzEYYrwPXnmsbxzr0ei6JNds4VmG1cmteXAPJxXjX7Q3jpIYZLG3mz5a7QM9TW0WoRcn&#10;0Mpc05KC6nkHxF8Qya3rEglk3BXOCDXMNw2egx0qSeVpnMrvyx9ajIyOteZdylzM+hpwVOmoLoKr&#10;hurGnEDGc4pkQbOWGMdhTtxB59anqaboDjIwfxpsgGMZPTvTixYYBH5UxtuSA2fqKtJ3E/IhupD5&#10;QCjJPSvnj9vzx0llY6b8O7e6OUjElyqnufX8a+iI5beOc3dwQI7WNpZSTgYFfBX7R/jebx18UNU1&#10;Np96C4KR8/wg16+T0FWxib2ielltJ6zOAkfBA59qYzKx68nsKds3DPOPamNFtO8V9vdnqtSWg1hk&#10;7gxGaTILYbj0pxLKN7jPpgVG64UKT7/Sm27E2Vhrll4kH/Aqo3rLGjnPAHrVuRSBtycdvpWL4kuv&#10;stjKwJyFO3jNc9SWhcdz9Lf+CB3wuh0z4Y+KvjBc2pM2r6oYLaRh/wAs4xt4z2zmv0D8wnhvTrXg&#10;v/BMn4Yf8Kj/AGLfCGiTwiO4vNPW7nBHO6T5z/OvdnkDHoDg84r89xlR18XOXmdcPdimMlIJ49Ot&#10;VpSxOPap5yqneO/XNV2ZiSxNZpDWrKmqSFYGdhyO1Vfhijt4vkvNvFvbuSfrxTtan2wMB15qb4aK&#10;UsNV1NmGAoj/AJmqqPlw8vPQ0ox5qyRDrM3m30s46M5OR65rH1DBlijHJZxwPrWnKQSSSCKzLl1O&#10;pwHGNrEn8qzgrI9eOrPnH9qDVTefEieDzAwhjCnHbvXmfJ/oa6z40X39o/EjU7nzAQLggY9BxXI5&#10;GeRjIr5KvLmrSfmfeUI8lGK8hJGOw5A9K5fx1M0OkzfNxsJOT7V1E3Tn0rjfiPI6aNNn+4cZFTA3&#10;Vj6/+AttJYfsyeF4nH37ZG2/UE/1rWHHb8Kr/DNGtfgR4WtFXGNPjIHttFWMlSf51VBWhceH0pok&#10;iCYyBz71MrljgLxUKkEbh+dPB5610W7Gj0ZWldk1+0GeGLjI+hrwfUA0nxY8URRKcm1OQB1GRzXu&#10;07l9fslU9Wfj/gJrxGHZD8afE0Uq/wDLg/8ANaU1+5l6G9F8tT7vzPz/APGyNB4p1CNuou5OvX7x&#10;rKYsVJB7cnPNbfxNQL441UEYAv5cAem41hBwpKnkV8AkrH6zQ1pR9EfWP/BEnXZdN/au1/Q2mwt7&#10;4fV8FvvFJB/Q1+pECh3uoCOSjYH41+RH/BInVm0z9vPT7MsALvQrlBnuQyECv15jYJrMyDvuz9a+&#10;gyd/upLzPjM4jbMZ+aTPIdYTydUnjAI2yEY/GqoIJwVxnrWh4rBi125+X/lqazxljmvoY/CfV0Xz&#10;UYvyGXO1kI/pXU/Bi4e58PapozkYjdyoPuM1y8ittOTW38Fbny/Euo6fn/WxBsHvzg1x5jT9pg5o&#10;yx8ebL5+Vn9zNYr0BHt06V33wRvRcaTqGkswyrFgPTI/xFcFcApI8eOQxrqPgrffZvFstoQf38GR&#10;zwcEf41+aYOThio+tjwM1pqrls/Kz+5nVJGS3A79abfJuhKH3xVq5X7LPLCqABJCKimBMZ/3elfT&#10;J3PmYy2Z5F+0rpCz6JbanHGS0bDcT7jFeJK7E5I/CvpT4xaadS8A3dskW4xhiuPz/pXzYQVYhuo4&#10;rmrp86Z+q8I1/a5a4P7Lf+ZFdKDGyjkY5Ndf+yzrgsvGmqeGLhwI7u38yNDn7w4P6GuRYtjjHTFN&#10;8F63L4S+Juka0h/d/ahFKf8AYfg1zzai1Psz6LHYb65ltah1cW16rVfijq/G+lNofia801lwEmbb&#10;nuDyKybCOK4a50u5HyzRFgD6iu8+PukGDxDDrMagpdQg8eo4xXnkszWl5FeZGEbDfQ9a5K0VCbXY&#10;4Mtr/W8BCaerS+9f8E+RPiToJ8MeM9Q0d0wsVw2zPcHkfoawd+MrXr/7XfhdtO8T22twwfu7uLax&#10;/wBodP0NeOLuwWQ4J45r4TFU/Y4iUOzP2/KMX9cwFOrfda+q3Of8caaLzTpHVSSqZr6R/wCCYHxV&#10;OpeFNV+DOpzDzNPlMtqC3JicnIH0b+deC6pbLNbMkhznjmov2WPiG/wc/aS0jU5W2W2oTfYLwk8B&#10;ZDgH8GxVYapySv21/wA/wObijL/7SySpFL3o6r1R+g9zbi3keBwQyOR096jZQeAe9afjGAfbI9Sg&#10;IKXUQcEevestCS2N3J9K7ZxtNo/GaM/aUlIzfEFh9ptWQH+HBPrXZ/C7Uz4o8FNokrk3FqCmO+R0&#10;P5VzVwm4FR3GOaT4a6z/AMIv49WCeTbBersIzxv7VhNK6ctno/mXi6TxGAko/FH3l8t/wO+8Q6Bb&#10;eNvhrPbXPzXUAIAY5II5Wvmy8tZLO7ktpIipViDntX06GXR/EbRFSLa+Xhc8Akf414p8b/CU3hzx&#10;RJd+SViuTuUAcD1r5zNqEpUVNLWD5X+jNOFMZ7LESoN6T96P6o4WQAg5AxXGeP8AR5UA1Kz3CSJg&#10;ysDyCDwa7UjcCcY7YrP1qzF5bNG4yCOgr5ySUo6n6PhKzo1lJG1pd8vxP+GqX5ZTeRL+9A6iRRyP&#10;xrg3QxuVcYKnGPSrvwZ15fCfjxvD+oS4ttRIVFY8CT/6/Stj4n+Gf7A155oF/c3B3oew9RXNjqft&#10;8NGut4+6/wBGOklgMwlhl8Mveh6PdfI5d2V3wOwrL1izSeBlKZrSIwSVA6VHKqshBHWvIhdbHt05&#10;OEk0cF4f8Sar8KviJYeOtKLK1nODMgON8XcflmvvOx8QaN8UPANl400GdZQ9ur/L1KHsfpXw54z0&#10;XzomcR54OeK9U/YI+NT+Hden+EXiS4HkSlpNMLngg/eT+tetiKVPMcA1LtZ/o/k/wfkeNxtlLzHL&#10;oZlQX72lv5x6/ce6yKGjaPAxgitL4R+KT4Q8XrpV7Ntsb5uCTwsntS+J9IOk6iUjXMUnzxt6g1ha&#10;raG6t8IMMnzI3oe3Nfmt6+AxfaUX/XyZ+bWo43DOEvhkvu8/VHp3j3Q47K+/tOwXdBcc9Pun0rmZ&#10;kE6FWAxXSfDDxJB4/wDBj+HdTI+2WylHXHOezVhX9jNpl5JaToVZGwwPaozXDQUliaXwT19H1R42&#10;DlUpTlh6vxQ/FdGQ+EtVi0ueXw7qH/Hvd8wF+iv6H2NeO/G3wE/hfxDJfWluRa3DFhx909xXrGq2&#10;LXMGUG1l5Vh2PrSavpdp8RfCEumXyj7VEuGPcMBw3416uR4x4vDf2dN6xu6d/vcfn0PWwmJ+pYr2&#10;/wBmVlL9GfM97ax3FuySLkEVH8NvFr+BPEreH9SO7TdQk+Xd0ilPAP49DWrr2lXmialNpV3GVkic&#10;qc/XrWB4h0mPUrQo68jkEdjXt5fi6mErpp21+5/1ufZVaVPE0XTls/6ucl+1F8Ij4a1j/hMdFhJs&#10;76Q+cijIjfr+Rrx8qNuDX1n4G1zTviL4Nu/hv4viD3kMZRTJ1ePHDD1INfNfxJ8D6l8PfFVx4f1C&#10;JgEbMMhHDoejV+lUK8MTRVWHXddn/l1XkeZhKtSLdCr8UfxRg6dqmqeGtZtfFOgTtDe2coeJ1PUD&#10;qv0PSvpuOPwn+1t8GTL5ccF/DlCj43W84HII/ut2r5ikUMBnpmtn4X/FDVvgx40i8RW5lfTJiF1O&#10;1jPEif3seor1suxk8JW5t0913X+a6fceRxFkv9qYbnpfxI7ea7f5HiPxw+E2o+GdbutM1OzaN7eY&#10;rIMdMf0rlf2cP2iPHH7HHxssPiX4PuJfsKzBdWskOFuISeQR6jqK++/2kvhBovxv8BL8SvBcSTzi&#10;ASM0S586LGc8dx0NfAXxW+H0lnLPAbdlZcggjpX2i9jjKPLLWMl+Hf8ArqfkeKwsMVScJrXqfvn8&#10;Avjb4G/aq+EGnfELwXqsc/2m1WSEq3zD1jPuPTrV+WF4mZJkwc4Ir8V/+CWf7euufsdfGCLwD411&#10;CY+E9buFTa8h2WkpOBJz0HrX7em80jx14btvHPhm4SaKeFZHMR3Bged2R1r804gyeeFrOSX/AAV3&#10;/wA/M8PCVqlCq8PWeq280ctqlisgZtnWuK8U+HY543Kw7gTgg16NNGsikYrE1XTg+Rs78Zr4mrSs&#10;z14Ta1Pmr4pfD+WTddWsbI6NuRl7H2r179jv9pNr9F+EXxCmH2uNfLtJZzgXCf3f96k8W+G1uEb9&#10;116ivFPiB4Ov9F1NNf0d2iubaUSRSJwVIOeK5qNWVCou39XT8n/wTpr0YY2jb7S2Z9h/EDwU+lP9&#10;ts0Z7ScZRx0HsfeuA1nSiU5TjHetP9l39pjT/jNoR8DeNQserW0YSWMn/WgDHmD3rd8b+EbjRbxo&#10;XTdE/wA0UgHBFc2Y4GDj7Wl8L/B9jwLzpzcXo0eM+LPDiXCF0jGcHPFeP/ET4fRXyyK9uGyCM7ev&#10;vX0hq+nMcowwM9RXEeLfDKyxFkjyT04rxaFepg63NFnZCXtI6nkn7Mv7SXi39mXxumkazPNN4eup&#10;AkkRPFvk/fX+tfoVout+Hvit4Zh8X+FL+GYyxK+YSMSDH86/O74i/D8XsL4tucZGBWx+yT+1N4g/&#10;Zs8WL4R8W3Mk2gXUoVCcn7KSfvD29q+5wWMpYqldbdV+q/Vdd99/Fx2AkpOrT+aPuhlaOQxvwQcH&#10;cMc1IsjH5AvFaaXWj/EDQo/FvheeOUTQq7LEw2uMdRWR5bI5Qkg981rVg4vy6PueRG61Q+WOOdGR&#10;h26Vw/xA8AfbMalphMVzEd0UycFTXcIwI7fU0SxQyxmNguDXDXw8aseVrQ3pVJRdzP8Ag98ZV1o/&#10;8IL48CRahGuxGfhbhQOoPrXQ+JPDb6a5urfL2zH5WA+77GvN/iB4BF+ovrANFcxndDMnDKw7iug+&#10;DHxia+kbwD8QCBfj5YpZOFuF7f8AAq+E4iyCnmFHllpJfDL9Jf5/qelhsQ6Osfh6ov56H0PehTl8&#10;hfxrb8VeFptJk+12gLW5OeP4fasXfjkivx/F4Ovga7o1laSPZjKNSN0x27bz+lIxJUmhixPP6ik9&#10;s4rhcU72GpMACxBAPvUdxbrKpBXn0qQc/MfSmuSeQtZToxlGzLjU5XoY2paUHUgrkH26Vx/iXwnb&#10;3aOGhBGOMivRnBZRuGfXNZ2paXHICUHBHNc1CriMsrc9N6HVCpzrU8g/4V/B/wA8B+dFemf2Inp+&#10;lFe9/rViO7KPvaiiiv8AVw/n8KKKKACiiigAooooARl3LiotuMhl6CpqRwShA9KBNXKzlV5zgnvU&#10;UqkNgNn1NTkAjBFQyKVb69KCCOWPeOOtV8GKUOeCp9as7sjIFQTgsclMcdKiSKVy7E6yIrA9sgVD&#10;eRqF82Md8kZqGxdxmJiRtOV9xVvBYH5uDjFS9NTVbED7ZYxKg57ioZFz0qQE21yVk5R2/KlmTYT7&#10;nihCasQ/KeAKV2REwDyTySafFGDknpULxFm+9mmSrMU8jJpAAvAFGD0pcBRlvyoAY6BPnxg+tZmv&#10;2a3dttjTJAzWm8oZTtPPaoWjLgpgHjkVL12K6HEXFvsYqQFxUUpXsa39b0goTcxKPpisSWLJKhck&#10;dhUWsSR7doAHOfenbQD8pPvzUY7dfwpS74+XPPWmtQBiQ24HikZiRx0ocEnr+BNKOmcGptqJ3HJg&#10;JnFNOSdyn8KVuRhTj1o5Rfu9R1NKwxpyD1z6jNKHOflb65owTwq84yaVEJPIz9KrYjVvQdwV2IBz&#10;z1p3y91LY7imjai5HXPSgyk/cOB6UFCs+4cjA9KVtqruByT0PpTASW5ycDNVtT1fTdKiM97eLGAM&#10;gMaN0Gq3L6BQPl/nVTVte0zRoDPf3qoB2Lc/hXB+J/jZHEWttBQenmNXB6nr+qa7OZr+5Zs/wk8U&#10;xq7O78U/GpnLWugRZHTzCK4XUdVvtYnNxfXbOW5OTVNs4DKMYqSPDEHb9aaQ+VB5Qb5g+APSpUBV&#10;gyufoe9RtKqqQg/I08OwGdvT2o1YWbHFthwqjB9akRt2DnvUKNlshTz71Ivygq+QcU+mo+mpIwAO&#10;QaQ7RjnrSROAmwk5pSM0O4aiFO4PWnrtC5PXNNJ9BTgMrk5NPpqN7DjsYZHP1pPLUfPv4HtQCqnJ&#10;bg968s+P37Wnwy+A+kSz6xrEU12EO22jbJBHrjrUt26kOSjuelazrGlaJYvqesX8VvBCpZ5JXAAF&#10;fJH7VH/BSjwr4Ntbnwz8MpEurwAq1yGzg9OMV8tftLft+/En416hNpmlXzWOnElUiQlSRXz9NdzX&#10;EzSTyNJIzfMzHnNZNuWnQ5p1U9jr/iX8afHPxR1aXU/FOuSyiRy3l7ztFWfgn8f/AIh/AfxraeO/&#10;AGvT2l1ayBjscgOAeVI6EGuEG1kJbrnJJpTLEUyvIPBpqNnoYKo4yP3u/wCCd3/BSnwH+1v4Vt9G&#10;12+hsfE9ugF1YPJzJx99c9RX1irI5yj+4561/MH8Lfip4x+E3jG08Z+Ctbmsr6xmWSCWByuMdjjq&#10;DX7Tf8E1P+Co/hH9pnQLfwD8R9Uh0/xVboqGNpMC5A/iXPU+o960jLudtOoqit1PtjOec0yRVAJJ&#10;69MCiKVJVDRsGUjIZelPI38EZqy9hisRHlu/c0gBYYc4wep706RWCkYzz+VMYqy439uKBkckSh9w&#10;PQ14V+2j+w/8Mv2t/A1xoniLSkXUBGfs10oAZWwcHNe8Eg8nnPoe9NkQ5wevelKKkrMbVz+ar9s/&#10;9h/4j/sreO7rRfEGkStZ+c32S9CHY6/X1rwOeF0b5+vqa/p9/ad/ZT+Gf7TvgW58KeNNAgllliZY&#10;bgoNyNjjBxX4Xft8/wDBOT4kfsneMbmT+ypbjRJJj9lu44iVVfRjSjNwdpGMoW1R8lSQsJOHHsBX&#10;oX7P/wCzd8W/2lfGdv4H+FPha51G6kYCaZUPk2yn+OR8YUfrX0B+wb/wSU+L/wC1tqcPi3xPBL4d&#10;8HpMBLqF1FtkvAOqwqccf7R49K/Y79nL9lP4M/ss+CYvBHwo8J29nHGB51zsBmnfHLO3VjWVbGKH&#10;ux3Lp0E9WeD/ALAP/BJ/4VfspaVa+L/HkEPiHxgUDPqEsYMdsSPuxKfu4/vHk+3Svr+JVQ7FUAKO&#10;AKVFIXI708bf7oz615kpubu9zq0Sshkm30Apd6Qp5kjAAdWPaotQ1G00+1a6vJAiKO/evM/H3xTl&#10;1ItpmkyMkXRmHekrt6EykorU2PH/AMVYtMZtP0SVXkOQZAeleXanqN1qt013fSM7k9WNJI8srl5Z&#10;CxPcmo2QltxJNaJIxcmyNkJYGnopAx70/C4B7+lN3sx2gEk9qrQQgPJXuK2/CfgvUvEM4mkRorUM&#10;MuR972Fafg34cyahIL/W0KQ4ysR6t9a7y2ghtYRBbxhEC4CqMCuarXUVaO5yV8SqekdyLTNH0/R7&#10;VbWygVVUdhVlWI7/AEJprKxXcp4+tLXC25bnlyk5O7FPTG8H2pyR8/MP1pYgxbLHoelPLdM1LdhC&#10;Lhk5GfrWbrfiG10eL53G88qpqLxB4msdHiO1tzn+EGuB1XVrnULlp5ZTyc4J4FaUqbqM4MXjI0I8&#10;sdZEms61dapM7u3Bb7ueBWa6ll4I5p28sMmggDofwr0IRUFZHgTm5S5pPUQIoXJxT4YUP8IpUhDp&#10;k/rWloPh281e6EMcZEYPzSf0q9W9BRUpyshmh+H7nWboRQqQgPzv2r0LRtFstFs/IiQZxy1Lpem2&#10;mkWy2tvCAMfMe9XHAI6V20qSgrvc9ahQjSV+o1lzHuVj7+9IzPs2tgAipIzuUnsDil2hu2a6NTbQ&#10;bGibQwHPelMmT1yAec05AOgWgiNM8fWmtQd7aBvUrnpis/UtTEeY0POKdqWpLAPLi696x5pTM+8k&#10;5NejhcLf35HBisVyrljuDs7ktnrTTtxweaTJ9aBjPPSvU2PKerFTrz2pwQSMeaUhSoCdxSKGjPag&#10;LD2jBHBNETTW0glhkKsO+aasjkgFTUqAbd79u9LXqXHujqPCnxLu7Ei11QmRM8EdRXoOja9p+sxC&#10;a1uAR3WvEmGCWA4J4IrR0LUb3TZDcQ3Loo/hDda5K+EpyV1oz3MvznEYdqE/eR7SupabC2yS7XzD&#10;/DmlM6zncHBHbmvHZdY1G5ujd/aXz1xu6V0fh74hSwYt9RXPoxNefLDTirrU9yhndKpPlmrI70hs&#10;8CnYHcdqpaVrVlqcIe3kU8dA1XQRkDPWuZ3W57UJwqRUovQFU44FWYUEab249KbBGvLMMAdzRJIJ&#10;Tn+EUXsjQa7M/wAzHNJg9KCT0B4o69KwbuxPcAueB1rG8W+APD3jG0ksNe06KdJFIIdQa20I3A7M&#10;4HapUQOeV75ANVGUou8TOpTp1YuM1deZ8jfGH/gmh4e8Za5Fd+B9S/s/zZh54IyqL3Irw79pn/gl&#10;t8SPDlsNX+Her/2kkSbpLd+px6Yr9MDEkEZKpgkciqs8UUymKRc7l5Br38BxPmeAmnGV0u58Lmnh&#10;twvmtKalS5XLrFtW9FsfhN4g8JeIfA182jeMdCurWZGKlZVI5Heqgs1u5VFtIjDOMY6V+yfxq/ZJ&#10;+E/xr06SLxD4bgMzIwW4SMK6k98ivDvhx/wSS+GOhXur3PijUZ7mCfK6dCJCpiA7k9zX3+E47y+p&#10;h3KsnGa6dH6H5LjPCDOqGPjSw0ozov7T0a9e5+cOo3aKV06NQVjXB+tfT/8AwT3+Aq317L8VfEFl&#10;mKIbNMDqcMf4nH8q6P4p/wDBJzxd4a8ZwXvgvUxPo8twGuDKcvFHnkA59M19HeCvB2neBfC1p4T0&#10;e2EcNnAsagcdKVfOKGOo3oS33PewHD2KyvEcmJjbl28zSwdnBzSDgk9880Lhfl5GKUqclgOTXnrQ&#10;9wXj19e9KuN2c9O2aFQKSHPIHApQ3fFCCwYwc4z680CQBDnqpz9aRjzxnp61HJLuG1mwR0zVLcmS&#10;SRl+MNcTRNGluSx3sCF9cmvlP4reIZdV1qSAS5VW5J9a9p+OfjiCxjmtopSRChAG7qxHNfNt7PJe&#10;3cl3Ix+di2CaWJm7KC9WbZfSU6jqvpov1ImJHJOBntTonOMc/WmhSQT6U5MZ5B+tciiezzCu7E5Q&#10;0hYeuDjtS45zRz6UrA2Ir7V3Z5qKaXjI7ntTps7RVW53bdij5mOFAqlZELmbOU+PHjlPAHwb1TVi&#10;+2e/zBbgHnH/AOuvgO+ujcXDzSSFmJzuJ5PevpP9vnx3HJqWn+ALO4+Sxi3TKp/iP09ya+Z5HGee&#10;3Svrciw/s8P7R7y/I+koQ9lSSDzHYDawwKUkbeeeeeKjJY8g9evPSnMMIFBzXuNaaG177jMbnwec&#10;dBTHAJwOPXNSMPLG7Oc1HIQBuPHbkUtWrivqRzJkEseKb4K8IS/Ef4teGPh3aRmR9U1y3hdAeqbw&#10;W/TNJK5GSpyDz1r2v/glV8Npfif+3TpN5LbB7fw9ZyXsmeQGI2p/MmuLGVVSw0pN9C4pvY/Zjwto&#10;1v4Z8HaZ4as4lSOzso4kRRgLtUCrRYgcnqafcsS2zjPQ4qFmZSCefxr4GN3qdb3sExVRiRiaqy42&#10;nB4x61NI/GCf1qCYgZDDAx61olYEjF8SXHl252t1OM1qeDz9g+Hk107gfaLhvxHaud8V3WCyD+Ec&#10;V0rxrYeBtN04j78Yd+O55p11+5S7s2wiTrXMwyrIh2EdeOO1Y97OsM8twWwIoHY/XFaUnC4SuY8Z&#10;X62PhzVbwucx2bAfU1i/dpyfkezQXPVivM+VPF96194lvbkSZEly5yfrWZlD95vxqW8keW6klYAl&#10;nJzUAAPJHPYV8e3eVz7uK91BNKqpg81w3xLlUaY6Z+8QMH3NdneAhSSSfSuD+Ij+bPb2gABkuo1x&#10;65YVpDS9i9j7o8PxR2fwv8OWart2abHxjp8o/wAKZ7bs5/Krt2qWnhzRrOM58qwRT71SBVucH0p0&#10;l7iNKF/ZJoergfJinZyME9ajKqRznI709Gwdp/CtUaNaFK5LDxBp4iOWaUgH/gJrw2Vinxu1+OaT&#10;butJQTn6V7jdkpr9iwxnzTjH0NeB+IJ2T456oCuS8Uob3+Wrkr05ehdP4/uPhv4q8eP9XRRyuoSY&#10;z0xuNc/6ggdK6L4toE+IusRt1/tCTIHb5jXOL5eScHNfAuMbs/WsP/Aj6I9d/wCCa+sR6J+354Kn&#10;eTAuBcRE565TOK/aFlVtcx2c8ke9fhv+x1dvpn7aXw5vQFXOurECevzqRX7kXYMWrxndwSpz65Fe&#10;zlDSc16HyWdpLH6dYnmHjyDyfEtwpBALZXmsYHaSAa6L4pxrH4lcg/eAxxXNk819JD4T6LAy58JB&#10;+SHODsIJzxU/w2uhp/xFgO//AFsLKcnqeD/SqzHIxk5qHS7gaf4x028JwBcBSfrxUV4qdGS8jpnD&#10;2lCpDvF/keg6zH5Oq3EbLjEp/LOateArwaf40sLiR9oZyjAd8io/E4VNUM4PEiKw/KqUFz9j1G2u&#10;t2PLnVv1r8pqv2WKfk/1PAjH2+D5e8bfget6+Ei1SR1JxIA2c+oqqXyM57dc1f14RXKW11GoHmxA&#10;fl/9aqGeArDIHQV9PF6aHxlB3pIyNes473TrqxYZDx5H9a+WNZtDYarcWTDBilK4/GvrK5T96A/3&#10;WyMgetfNHxd0o6V4zu0VDh33jj1qK6vFM+/4Mr2rVKT6pP7jmiRjBXisjxAjpCLmEfNEwdceo5rV&#10;JOQ3b0zVXUYi8DYGOorklHmjY/R6MuSSPaPFF9F45+CmleKkYNJHGhkPfOMH9RXlt/CssDIeOK7r&#10;9nS4i8T/AAp1fwU7FprNpMKT0UjcMflXGXdu0U7wOOVYgiuar70IzfVa+q0Pm8sgsHiq+E/km2v8&#10;MtUefftH6B/wlXwq/tNIg0tkwcsBzheD+lfLeHU49DyK+0r2wTV9A1LwvPCHE8bbQT2Iwa+OvEGl&#10;y6PrNzpdyMNDOyH8DXyWcU+WrGff9D9X4Pr81Cph/wCV3Xoyg6tJnzMY9K4P4hWMlpcjU7X926SB&#10;kYHBDAgg/nXfM42FgcEHFc/4x0yK+0593LAFh7mvKpycZpn28bOPK+qsfev7PXxLtfjV+z3pHitJ&#10;Q11DbLHcp3WVBtcfmM/jW4rDcWXt1x618t/8EvfikNP1zWvg3qM2En/0yzDH/gLjH5Gvqi+tns7y&#10;S2cYKt3r007015af5fgfhWY4N5bmtbD9L3XoxgPAYgk1j+JLWZVW9thtkhYOh6YYVsYwDkcegNQ3&#10;kAuIGRRj0zUOKnFp9TKlP2dRM7uw1WDxX4Hs9ctz++gRWfB5z3/WqXxm0SLxv8Pk1u2hBnto8sAO&#10;hA5z/Osn4Gaxb6fqN74U1F/kmBeFSeoPBx/Ou58LtBa3WoeE79FZJgTCW78dPxBrhqwVR2ltNcr8&#10;mtmfOV1LLMc5U1/DfMvOL3R8rTJ5cpiPVeDmo5kUqRxXSfEzww/hfxXc2LRlVaUsnHVT0rnpAgXa&#10;F5r4irCVKo4S3Wh+r4atDEUY1YvRpM4XxvpE1tcJqdnlZYXDxsOzDkV6Na3j/Fn4Yx61DDm4t0Pm&#10;AHkMvDD8etYWvafHeWzRlRkjniqnwQ8VT+E/Fk3g+8lC2moEmEHjbIB0/EcVFJwVXkqfDPR/o/kz&#10;0cWpYnL1Up/xKTuvT7S/UxHSSOQo4wRxSHngCul+JXh3/hH/ABDI8IzBN+8iIxxnqK5syAr8teFW&#10;pToVXCS1R6OGrwxNCNSOzRn6pZfaIWQ9xXBagdT8IeIbTxTokxjubGcSxNn0PI/EV6TKhdc+3SuZ&#10;8V6QJ4mlRO3PFdOCr+yqWez3PZwNaKbpz1jLRn2j8NPHmjfHH4TWniTS3X7QkILJu5RwPnU/jzVJ&#10;0KAq/Uda+Zf2LfjFL8LPiU/gjXLojTNYcfZw5+WKbpjn1r6z8YaUlleJf2y/uLldyYHQ9xXh8TZe&#10;4yWIj5J+a6P9H5o/Hc4yqXD+cTwn/LuXvQfk918jE0DXp/AviqDxFaFvJY7LpB3Unr+Feo+N9Nt9&#10;b0qLxZp2HDoDIydCD0NeV3lqLqAwkDkcgiuy+Bni1Gim+H2tfMApNszH70fcfUV4GClGvCWEqvSW&#10;3lL/AIOx4GbUZcscXTXvQ0fnH/gf1sUmVWTBbH1NZjySaFqiarCDsztnXsy8V0nifQ5tC1WSxK5X&#10;70bY4KnpWRdW63EZjkUHg14co1cLXsnaUX9zRVGrCrBSWsWvwOO+PngGDUtPTxboce7YgMu3+NT3&#10;/CvFnjw20DjoQa+lvDkkLtL4U1P547hT9nDDg56rXinxV8CS+C/EMkKqfs8pLwN2x6fhX26xEMww&#10;scbTVm9JrtL/ACe59Dk2Lcf9lqO7jrF91/wDzjU1v9A1eDxToblbi1fdwfvjuD7Gui+K3gvSfjr8&#10;OYfF2hQAX9tGWjHVuPvRH+lU7uCOZGjdMgjHtUXw28Tp8OfGJs9UkYaVqJCTDPyxP2f/AB9q+lyH&#10;M/YT9nU+F6P07+q/K53Y+hOcViKXxx/Fdj5svbSWwuntZkKsjEMpGORUU8aXEZhYDDDnNe7/ALXH&#10;wYh0PUh4+8O2/wDoV2379YxkI5Gd30NeEg7WKscY619u7xf9fePD14Yiiqkev4Hpv7J/x2Hw01v/&#10;AIVr4vuFbStQkP8AZssv3beQ9UOf4WrO/bH/AGd4rKWXx1oFmDYXpLSRoMiF+/Tse1eca1Yx39q0&#10;YOGHKkDkH1r6A/Zo+L1p8XfCU/wY+IbpJqFvbGPdL1uYR0cf7S19DlONt+6ns3p5P/J/n6nwfFeS&#10;eyqf2hQWj+NfqfnX8RfAbQTu6Jgg8MBgg+tfoR/wRW/4KOSabcQfst/GLV/3kK7NBurmXPnRj/lj&#10;k9x29q8I/ai/Z7vfAHiGewntQ8LZa2uMcSJ2P1r5g8RadrvgrxHb+KfDd1Ja32nzrPazQuQyspyD&#10;kfSvexmFhj6HI9JLby8vR9T83zHArFU1UpP3lqj+kTxJo0NqV1LTstazDchHQZ7Vh3EKTDlM98mv&#10;AP8Agk/+33oP7Xvwdj8G+Nb1I/E2lwiHUoGbDPgYEq57H+dfR+t6RNo989rM3OflbsR61+Q5rl08&#10;LVtayv8Ad3X+XkcmCxLrw5ZaSWjXmcjrmkqysvl5HqK8/wDGfhSGeJ45IQ27k8V65d2ySoRtHTmu&#10;Z8QaOrqVCjkfjXztekepTm4u58x6/pevfDvxPD4u8LzSW91ayBkdRwQO3FfXvwH+NXhj9ofwGLS7&#10;dYtQt023VuT80UmPvD/ZNeL+NvBkd5BJujHcHIryzRPEPir4EePofGXheRgiSYuYQTtlTPIIrPD1&#10;fZvkmrp6eq7eq6FY3DLFU/aQ+NfifWHijwzcaTevYXcRDL909mHqK5DV9JDoRt6fpXq3gzxf4U/a&#10;C+Hdt4i0S6jNyYuFz80b9429643V9GmtpJLa6h2OpIx6V5mYYFUZXjrF7M8KM2jyPxX4WD7ikYIP&#10;XFePfEn4dJdxSOsS716YFfSuq6Ss4IZOD1NcN4r8KJIXxECCDxivNwmJq4GqpJ6HbGSnE5D9jH9r&#10;XV/gL4qi8AePb6R9DnkC29xIxJtiT7/w8196albaT4m0iPxT4ZmSaOaMO4hYEYI+8PavzT+Jvw6F&#10;2jPBEA45xivTP2LP2x9Y+Emuw/DH4lXskmmSsI7K6kbPkH+6Sf4a+8wuLoYmhfpu+6fdeXdfM8PH&#10;YJwk6lNeq/U+wl3hiGJGDwfWpFkjZDnseTitK7ttO8RaYniXw5MjwyAO4jORz3HtWSx2DZjnPNVO&#10;PK7HkXcdehJMsdyuxgDxxmuK8e+AFvtt/ZExTxHfFKhwUI5yK7NZGUgFAcHinsEuFKsnHfNcWIw8&#10;asLNaM6KdRpmb8G/jNJqTnwH8Qyi3qrthlfhblRx+ddL4n8Lf2cp1CzbzLdjkEdV9jXnPxA+H8Or&#10;Qi7tMxzxNuikj+8p7EGt34Q/G6Yyp8PviCQt0F2QXUgAWdfQ5718Nn+Q0cwo8lTSS+GXX0l5dn8j&#10;0cPXlSleO3VF4Hrnr2OaRiNvJ5rb8T+FjYZ1DTiXgb0H3c1hqrMNvXtjvX43jsJXwFd0qytJf1oe&#10;zFqcbx2BXPQDIpdxxg1NbabdzEBLdmPsK1rHwLrV6wZbUgN1LdqvBZZmWZ1PZ4OjKpLsk3+OxnVx&#10;GGoRvUmkYQVsMp6ClW3kmYKseQR3Fd1p/wALGO03UnHQgCtyx8A6VbADyAx77hX6RlHghx7nUouV&#10;BUovrN2/A8mvxPleGXuy5n5Hlf8AZb/8+DfkaK9l/wCEX0v/AJ80/Kivrf8AiWjiv/oJp/ccf+um&#10;D/kZ7RRRRX9zn5uFFFFABRRRQAUUUUAFNkLBflFOpsgyvIoE9iEgjrTJU3YbI/GpHxnj07U1kDDa&#10;aCCHy2AztqFldpNpNTyTbPkUcdM5qMyAghRkjqDSY1crSb4JhJu+6efpWjAFZN2Rg8ris+fDryOP&#10;QVYsZhtMJPI5ABqdL2Kux11EJYiSBkHnFQ2580fZ5D8w5B9asycfPnhhzVS6iMTB4nPB4x3FS10H&#10;HVakvkssTA9jUDE5wDVu2mF1EWPXHzKPWqko2OVKmhNjaSHQoCfMfoKZIR1JGMU9tyxBSOvNQS8u&#10;N2ce1MS3IwQDnBxT32sBtwR2FIBzsTIHcmh1IO8MDjg96C7q5HcQq6lWUHI7VzesaWbZzJEPlJ7C&#10;unkHOOnHpiq9zarPEUbnPTiosJq5xkkB5I4OfSockk4J61q6pp8ltM3ynB71mldjkD86WxI3a3DL&#10;nr6U4DnYDyKZJIydjjPNCk53bvpQ7vQBWUhiGOO9DHPbpTssVySMe4pCoC9ffNFhNXHR5KgADnin&#10;hXTJbBGOgpkZAwVPbmoNR13TNJgM9/dIgxnbu5NKwyRmJb5F7dDUGoatp2lQGe+ukjAGcE8muD8W&#10;fGlULW3h+DkceYRXCarr+q6xK0uoXkjFm5DHihCs2z0HxR8aYIQ1vocIJ6F8/wAvWuD1XxJqmtSm&#10;e/u2fd/CTxWevHzbcjPSlYrkBwQe3NNIpIJEUNndnjuc0KSOBkH1pvBGAachUcbucVexY/IP3hS7&#10;yp2r1qMLlskn605flJyST60la4rDoi2PmY1INq45A9aahyuCw5qGQyyS7c4UenekyWrlmFstx096&#10;lYZj64OKiiGzGF6eop4LFjnJppgtwh3KTls/WpBufpwB3pqnB+cKOKR54YIt8sqKoGWLNgAe9O4+&#10;ZWJVJVeWAPSsnxb428NeB9Jk1vxNrUNlbRjLNK4Bb6DvXin7Sv7e/wALvgbZS2WmalHqOqgERwwu&#10;GVT74r87f2gP2xvip8etVnk1fWJLeyZz5drFJgY9Dis3NLYxnVjHY+pf2r/+Co0SJdeDfg4SMqUe&#10;8B6++f8ACvhzxn8RfFPjrU5NT8T6tNdSyMT87nv6c1hrLv8AmfnnnJpDsdsIcYGc461mr3uzkk5v&#10;UQMfMLSthuwNSFtrl1OQepNRoSVEZXv1z1pxJdfKBwfajd3MopttkocygEgj29aa6rvIZeevtTYS&#10;YgGWMn1NOKq0mxic46gVSuN3ejHxB0/eAAehB6itjwP438S+AvEVt4n8KatPaXlpMJIZ4HKsrA8Y&#10;IrJdiIwq44FCFVXenPqD2phBOn1P2a/4Jjf8FadB+MljY/CP416otr4jRFjt7uQ7Y7rt1PAb+dfo&#10;Ha3UVzAlzBOrK4BVl6EV/LXo+t6lol/HqmlX0ltPE+5JYmKspHcEV+pn/BLv/gr+95Jp/wADv2iN&#10;U+ZtsGm61M33uwWRj0PvVqT6nbSrRqJJn6mjnqR+NNkjYL8rDmquk6rYazZRajpt2k0MoykiOCGB&#10;+lXONuQetWbbMi2MHz6L1pMbjtYkN3z3qUjIwe9IsXAXr3GaXUdyN4E4UE5J4ArnvH3wb+HPxX0w&#10;aX8SPCtrqlsrhhBcxhkJHTIIrqBGI25YE+opDgk0NJ7he5yVx4F0fw1pkWn+HNNjtrSFAkUECBVV&#10;R0AA4FZMtsQxyMc8cV6A6LIhRgMH2rH1bw35xMtqvuQBya4a2H1vE1jU6M5Jo2QkAj2rL8TeKdM8&#10;MW3n3sq7sZWPPJrS+ICav4U0c3v2B2ZxwU5214j4kvr7V7pri8mLsfugk8VxqDTCdS2iH+MPiDqf&#10;iW4KNIVgH3UziuddtxBJ7flUlxbGNSW5zUJOTj9KvYybbYrZJG0njrTyNwwBTThDktU+mWF9rN4t&#10;jp8Jd24wDwPr6U0S2luRRwSzSCKCMu7cKoHOa7rwZ8OY7DZqetxhpgQyRn+CtXwj4EsvD1qtxcRi&#10;S5YfO5GcfStrczNkD6DFclWv0icFfE/ZgKI/lwAAOwApAj7d1OUFiQ24fSnJgLtYdO9cjbOBu5Go&#10;3cYwKd5ZfngD1FCqAMg/hSl1Vgq4HrQ2DWgpJixk5HcmsPxR4tt9MgMMDhpOny9qq+LvGIsomsrK&#10;TL5+Zs1xNxeT3chllkJJOea0o0XN3ex5mNxyp+5T3Hanf3F9MZpXJOepqAAOMAimu4Pyg/hQnpxX&#10;oRiorQ8Rty1Y8KA+0HgU9RvIj46elEaqxxjrWt4c8M3Gs3QKqRCp+d/X2FCTk7IUIynKyG+HfDt3&#10;rNzsRCsSn94x7j2r0Gw0620uBLe2jwF9O9FhZ2ml2y21vCAAMfWrDASDKLyPQ130aPIrvc9WjRjR&#10;XmRsMMc05pCFyvPtShdi5Y9fUUqIrcZUe4Fbu1tTVJ30I43kPVCoPpU0TPg8cfSkXABB9acHGSM4&#10;xQndj5bdR2CRkDBqjqOqrbo0UfzMR1o1PUFto9iSZcj16ViySNIxZjya9LC4bn9+Wxw4rFezXJHc&#10;V5DMxd25pg4OaKAcdq9VKx5LdxQQOcUmKUjB60lAgyR0NSkjHv3qMDOAOuafuwuCPzo6jWgA4Oac&#10;HATYBTevFLGhkYKoz9KpqyuVB9CW3hEzYK4X1zVshdpRFxj1qMAQoEC9uSKehLHawBxXJUk5bHXB&#10;KKHqMAYx+FG3HJxk9KRWJO0LgYp6gHqcVCLW5ZsdQv8ATZhJbTsuD0DV1uj/ABPt7O0efX3VI4ly&#10;0mfSuKLZbAGccnmvE/2nfjKdJsH8HeH7seax/wBIdW6D0zW+HwDx9ZU0tzDH8Qx4dwU8VOWi2Xd9&#10;jtvHP7fraL4+ks9K04TaTG2HZX5B9q9h+Fn7RPw/+KFmsmk6wizFAXikIDKT2xX5syXazSGR5Nx7&#10;tnmtDw/4k1rw7qCajoepSW8qkHKSEE/rX1WJ4RwdTDKMHyyXXufk+VeMedYfMZVMQlUpSfw9V6Py&#10;8/vP1UikSVA6OCCM8U9Fwc8cjivi74J/t1+I9Bkg0Xx7GbiHIX7SByo9TX1V8Pfi74K+I2nJf6Br&#10;MUu7qocZFfC5hkmOy6X7yN13Wx+98O8Z5HxJSTw1S0+sXo0dZGC3yluc9TVm3jwC7qPl6VXgZHcb&#10;cEN3qW4uEjXyg+MeteQfVajJpC7nJOCB+FMABIb2pBIrYORyfWnxgM4GOMUty7WRJFbbjwTz/Klk&#10;hVmxvJAPGamOIo9oHJpoRR+8dgAPVqZGrZWv7O3ltGtpYw6sPmDVwXiT4XQXLGfTgEfPQDiu6vNT&#10;05W2vqNuue5mWqT6tpUgI/tCHJ9DkVvQxtXCyvCRhicDh8ZC1WNzx3V/C+raPIyz252g4DBc1Rjj&#10;Z/3btz7ivZrq58P3aMlzdxEdD8p5/SuU8ReE/CM5M1vq8MEgycFsZr6LC8QUJaVmk+58njeHKtN8&#10;1B3XZ7nDSW0kbbmH4mmuhQcnpV6+NjCWtpNSgJXo4as+e/0uJcyX8Rx12uK9OGa4BO0qsfvR408t&#10;xq2g/uGn5jxnFZfiXVY9F0mW9ZhuCkJk9TVqXW9L+7HdJknjac1x3xE+3a/aG00+eNljU4DSY3NW&#10;ss5yuguadVL5mX9k5jV0hTdzwT4veI5NS1NrNHBIYl+c85riGTGefwr1HU/gf4n1a6kuXvbVJG5w&#10;oZ/5Cmx/syeKp1G3VrcueywvXkT4myeTcpVke7QyLG0aSgoM8t+YkqoP0p6jC4PWvUx+yr4yxuTU&#10;bfB4wQQalh/ZR8XO/lrrFoc9doJxWMuKsgj8WIj+JvHJMzdv3b/A8oUYPzH8qRhu5DY5zXq7fsne&#10;LZDhNWhYZ6hCKq337KvxGSby7G3idF6yu5UUqfFXD9SVliIjlkuZxWtNnlsjk8HHvVQ30OmTy6rd&#10;MPJs4GmcnpwOAfxr1yz/AGSPiNqDBDPbxn+8QxFWtc/4J9+IvFvg+98O3fxChsGvBieWK23FV9Bk&#10;06vFnD1Peun6Jv8AQ2wmRZlOsuam7fI/Jv4zeLbrxv8AEbUtauZgVluG2MTwRnArlFjKnGAQemDX&#10;6c2f/BEH4cWrltf+JWqXoY5BiaOIEfrWjcf8Ef8A4OaNEsul+D5dSZTjOo+I/KH6V7EfFPhahGNK&#10;m5yt2j/m0fSRyXFfFJJH5ZiNirK64PUcdKesEhjAb8DX6b3X/BPmHw/Ls8N/sz+E7hUGVku9WkuS&#10;T+fNI/7KPxwsgw0j9nTwBbsB8pbSQ5A9s1M/FTKlpGH3yS/RmsMmrdfyPzIS0vZF2w28rZPRYyf5&#10;VMnhbxLesPsmhXshb7ojtXOf0r9C9T+E37WWj37adp3gfwvp7MMF7fw4hAPbkCoJ/gX+3kLndps+&#10;iJG4x5v9kKn9OlYz8T8NdKKpq/eo/wBImiyR68zk/kv8z86NdstS0SZrbUtOkhkQZaOVCrD6g194&#10;f8EGPhd583jX41XFuQkk8djaMV5IQEtj8Wq3qH7HP7Y2qXj+X4R8FalPcAmWfUEiQ7j2+YV9f/sj&#10;fs7+K/gb8GLbSPHNpplhqssrS38Giugg3H+7t61u+NMPmlP2EXG77Tv+iOepgJUFfXTyPUmO4F85&#10;qKUk9CakRPKjCDLYHGe9QysRnArpg01c5LO5DIwAypqC5kwp3enSpJQehHFUruYJCzHjFaobOZ19&#10;zcXghGfmkC49ea7Txc/krbWSniGBAVHrgVxNuW1DxVaW6E4+0rx6jOa63xPc+fqjkHpxn6UYj4oL&#10;yOrBxTcpGVM5VCASM964L4xXYsvhxq90rYLkRqc9a7m9lVYCCfrXkv7RerGH4cCzXIM95k4PXArk&#10;xLccLN+R7uBipYuC8z59lbLM35YqHzCDtIP1qUupXaRUEmc/KvI6GvlGfatPoMuiPKOW7dK4fxXA&#10;LzxTo9oV5k1W3XHrl1rsrmVlBLdjzXJTot38UPDlu+fm1mDGPZgauKfK2J/Cz7r8QeXAtlbQqNiW&#10;UYH5VnKSoyelX/EL7p4V/u26DH4CqJODs68fhV00vZpHRS0pxFDHOAfxpWYAcAcelNXBGBx2FLuB&#10;BGO9aDb00M/UZfI1iylIztmrwHxQ+346XTFyvmLLj3+TpXvOsTeTq9jIyZAnGQRmvn7xlcvB8dJr&#10;h0BJaQBCfVK1S/dy9B078+h8Z/GqMQfEzWkjPy/2hJj865J5WXA25z6V1/xzL/8ACztZyoUteucd&#10;uTXGLgMSTk5wT6V+eTdqj9T9ZoN+wh6I2fg5rDeH/wBojwDrLTbPJ8WWRLemZAP61+89++8WlzG+&#10;Q1tE2T9K/n0m1J9L8V6Bq462uu2kue/yzKa/fzSrs3vhLRL5gQZtKhfn3UGvWyh2qzXkj5vO4pY2&#10;m+6aOZ+L8Ij1eKXHLx8GuPYFVwTzXbfGAs0tncEYBQjPrXFsu5d+cmvqKbvE9bKnzYCAwNgc1nax&#10;mCWK5B/1c6tn6MK0lAUdfrVDXoxLYPzj3q3qmj1aWlRI9Y8URxvFYXUbAiW1GSD3FYl7/q+3rzV+&#10;yuRqfgDStSBBKxqrZ6/dH+FUp1EiHcPrX5XmdP2ePmj53Cpwp8j3i2vuZ63pd0uq+AdM1LOSIwGP&#10;4VEmRyfSqfwsmN78PHtS/wDx6ykAZ9D/APXq2xYKCWLAmvZw0ufDxfkj46pD2WJqU+0n+ZDeDC+Y&#10;h5ByOK8M/aV0hbbxBb6hCn+sQgnGMnr/AFr3W4O+IpjgjrXmX7ROjR33hGLU1T5oJBn6dK3kr02f&#10;QcN11QzSm+j0+88H6DBFMnUuh3L17VISVwAo9+Ka+ApGO3WuNO5+vJ2On/Zf1ldF+Kk+gSHbHqlo&#10;2B/tLyBVj4jaI2ieMb2zIAHnFkzxwea4LT9Xl8LeNNL8Swbgba8QyMOPlJwf0NezfHzTInvLDxBA&#10;o2XNuMsO/cfoa52r05R7O/3ni4+P1fPadXpWhb/t6H/APMQVt9Ygmkb5ZMo+Pevm39pzwifDPxIn&#10;njhMcd8olX3PQ4/KvpLU4y8RdRyp3KfcV5v+2B4e/tfwhpvi62UM0TES7R0DD/EV4WbUfaYST7Wf&#10;6M+v4cxf1bNaae07xf5o+amw42gYyetVtRtElt2QruyO9Wyigg4GR0pZER4/nHavlT9Xi2jlPhF4&#10;0l+D3x50Pxj5hWGLUFiuveGQ7Wz9M5/Cv0w8TrFei11u1dXjuoFYsvTOP8MV+XnxE0kBTcoDu7Ed&#10;q++/2M/iRD8Xf2ZdOeaVpNQ0qP7NdFmyweP5cnvyuDXoYaTnFruvxX/Av9x+c8fYLkq0MdH/AAy+&#10;f/BOzAOPx60/aBEcgflTByCucY9TTwxUYIz6GtD4h3sYs14/h3xDaa/ESPs9wPMC9171634hlSP7&#10;B4v01wwIQsw79wfyrzDWrJb20dCmSR0x7V1vwe1Z/EHhC58MX0pM1plE3Hnb1U/0rmrU1NOPfX5r&#10;/M5M0pqdGGI/k0l/hf8Ak/zMr9pDQotX0+28WWMYYbMOVHY8/wA68XIU+ma+k7Owg8Q+GL/wzeJm&#10;RUbZkdu/5GvnfX9Kn0bV59MuUKtG5U18rm9PmnHEL7W/qj3eFsVehLCSesNvR7GdMofJ4NcR460y&#10;4sbqPVdPZklhcSRsvZgciu62Ddg8YrM8Q6et9aSJtB44FeLOKlE+4wdb2NZN7G8xj+J3w0g8UW6g&#10;zwp86DqGHDivPZYzG5TABB5xXQfATxL/AMI94ruPA16AbfUMtbq/QSdx+I/lS/EnwrL4Z8Ry27Iw&#10;jkO+IgcFTWGOg61COIW692Xr0f3CwtsDmE8I/hfvQ9H0+RzrMdo46VU1K3WeMgAYxVv8aZLGpBBr&#10;yItdD2oy5ZXPNPF+mXWn3C6hasySwSCSFl7MpyDX2v8AsufFSP48/B9ItSZRqlgPKuIyefNUdfoR&#10;Xyp4o0tbu3bC9PQVP+y58Vbn4L/Ga0/tC7Mek6rIILxSSArk/K35mvYSp4/BOE91+XX/ADXp5nPx&#10;Vlbz3I3Okv31L3o93bdfM+uZY3hmaFxgoxDD3qhdT3uj6jD4g0psXFo4dccAj0P4V13jrTLSR4fE&#10;WlENb3S5Yr0DVzbKHUo4BBHT1r8zxuFngcVKlLdf0mfk2Frxr0lO3k1+DTPUzLb/ABK8DweJLJR9&#10;oRMlAeRj7ymuQZRkqQAR2qj8HfGJ8F+LDompTYsL8jYGPCSdj+NdZ8Q/D6aVqY1Cyj/cXB3Ljop7&#10;irzGH13CRxa+NaT9ej+f5niwpvL8a8M/glrB+Xb5HH6xZsQLu3YrLGQyMvUY5qLxnoNp8TvBbsUH&#10;263BwR1WQf0NabEONuOCOtZ1veyeGtV+0xJm3n+W5UdAPWubJ8wWAxNqutOekl5dH6pnpRc21Kn8&#10;cdV+q+Z883+mXFheSWdyjK8blXVh0NZet6TBqNm0LgZxxx0r2f4+fDrymXxdo+Hjl/12wdfRvxry&#10;YoBkDvX1NSFTC4jlvtqn3XRn2WBxUMZQjVh138n1RvfCPXNM8eeGbv4TeN8STwwlIWfrND2xn+Ja&#10;+afjD8MtU+Gfi+50G+QtEHLW0wHDxk8EV7BqsWo6Lqlv4p0OVo7qzlEiMpxnHY+xrtPid4R0z9pP&#10;4Xr4p0O3UajaRnbGB8yuB88f07ivv8jzCOMw6pS+JbfrH9V5adDy68P7NxnOv4U9/Jnx/jNVTfav&#10;4R12z8beGLkxX9hKJImA4PqCB1BFX9RtZtOvZLO5iKPG5VlYYwQcVXkiV49r9x0r3qc+WVz0XCnV&#10;g4T1iz6UhvfCn7YHwcS4tjHFqlshzGeWgnAyVP8Asnsa+JPjR8K7/RtSu9L1GzMcsMrK6MncV6f8&#10;LPifq/wE8eL4ns2kfS70rHq1so6pnhx7ivev2lPg/oXxf8AxfFbwM6XTyWqzTtCM+dGRw4x3Hevs&#10;stxjxEOWTu117r/NdfvPyHPcqeTYzlX8Ofw/5H56fBP40fEL9k34zaf8VvAl08LWkwF9bAkJcQ5G&#10;5D65HftX74/stftF+Af2xvgnp/j/AMG6jFJLJbjehbLRyAfNGfTBr8Kfip4AMBkV7UqcnqK7b/gm&#10;x+3F4k/Yf+NKaTrt5K/hHWblE1CLccWzk4Eqjt71hneW08dQdSK1W/mu681+K07HxGYYaph631qk&#10;tt13X/AP2/mgkikaCYYYEgg9qztRsRIn3QeK6S31TQvib4MtPiB4TvI7iK5gWUvCwIZGAIYEdayC&#10;o2YcY9iK/I8ZhZ0KrhL/AIc66FaNaCnHZnE+INEDq2E6+1eZfEHwZHeROFhzkcfLXuGpaf5q5Cnv&#10;niuV8RaNHKjKyduwrx61NHdRquDPCfhJ8VfEP7Ovj6O8haV9IuZQL62BOMZ5Yehr7Puo9A+K/hOL&#10;xj4Tu452eHepjH+tX8+or5O+I3gVb2F/3AJwfuinfsu/H3UfgR4tPhfxU8j6FeybVJf/AI93PRh7&#10;etVQqQqRdKts/wAPNfr39TDH4RTXt6K16o9s1LSyGYNGQR1XHNc5q2lpJkOg5GBxXsfjXw3Y+INP&#10;Xxh4caORJAGlWHlSCM7hjqOa881Gw+U/Lg968TH4J0Kji9jyac+XVHkHjDwwrSEGPjHIAzXjfxF+&#10;Hyyu89pGVcHIbFfT2t6Ikqsu3GR6Vwfi3wnnMghyPYZrnwWMq4Gto9Dui41IosfsJ/teXfgvU4/h&#10;D8TtRxbSMI9OvJuijpsYntX2H4j0S2uYR4h0GRZbWQ5ZF/gz/SvzU+IPw/mDNfWiFXX5gVGCDX0Z&#10;+wv+2RJA8Hwc+KV2d/EWnXMzcSDtGxP6V9vhMTQxFNfyv/yV/wDyPft6bfPY/BSoydWC06r9UfQT&#10;OqcZ7ce1OikGck5963/EXgi4DjUtIjMttLypTkoT2qpZeDtbuF2JZScHqw610PDYhz9motvyVzzU&#10;4Q95yVihhbhCJQCMHPrXF+OvAUeroZYl2SKd0ciDDKw6HNer2vw11uTHmhVB65rVtvhYkilbuUnP&#10;+zXVHhXPMfHlhhpWfdW/Mj+0sJRd3NHn/wAC/iZc3s8fw+8eP/pAUrb3UnAnTpj/AHq9ck+FOjQs&#10;t7afPG/OAen1Fc3e/Azw/MFuRCRNGd8cqn5ge3Ndl4H1x7SMaHrkhLr8qOw4kUdPxr6TIfDHBwrK&#10;pn2FjUS+FvVx8n3Xmebjs3lOP+yzaXVDbHw1pdj8sdqoPsO9W0sYoidsZPFaV/ZCICeHlGHBxVRd&#10;2fbvX7PgMnyrK6SjhKMYLySR81Vq1ar9+TY1YwAMYxTyik/KB0pp/wBnj60oJwOfwr0bMyQ7yh/e&#10;NFMy395vzoosxnqtFFFdYBRRRQAUUUUAFFFFABRRRQBDImxsU2pZUDDcOtRUENWZF5G7gjHrmopV&#10;2qVUd6ndWOSG5xwBSFS6kSJxjik1cRUUA5BGfao2L2s6yKOnWrLBwfk6dhTJ0Mke4+nIqbaFplkM&#10;JVABGHGQai2b4zC3VenFMspQ6GAnlBkGpZ2YIJY+D3460bonZlIO9lKLiM5GcMParNysUkYuYzlT&#10;TbmNZV8xBwRyPWorGbyZfstw+Y3+6f7tSzRa7j5g2Bu9Biq8y5G7PStC8gwokA4xVJ1BBUn8qEFr&#10;EIkYLtFKSGwo6D3pCjA4K8DuKUK2BhR19KZWgOcpzjIPrTBjvTmUg5ZcAUbC3KKcUAtEU9RsEu0O&#10;4c44Nczf6ebaUoysMHqa7DaDwevpVLV9IF3EWUAN2FS0Jo464RlHfrwKRAGUZGDV29tHgcpKpGDx&#10;WLrPiLSPD8TT6jeomP4cjNQR1L2M87Sfoaq6trmlaHbGfUrxIwBkKWGfpXnfij44yvvtvD8IUEke&#10;ax5/CuG1TX9V1yb7TfXjuSedxppdhnoPib42swe28OwqFPAmeuF1PXtW1iUvf3rv9W4rPzgAKfqK&#10;cMsOuKq1irIfvKoCRnHakeQu4HemFyD3x70+OMOcsec0PRD3HGTgjcPyoJLgYqPBBx1pyuVwo/Gj&#10;YSbuOcKF4GDQTxtx9TQcMOT35oXoQ3X1FO2hQ5NxGFH40/JK4X8femqxwF20INsmc9anqK1hSCoG&#10;F/WpkwPvjPemHYRyc04ZMYCsOfWq3Qr6Eu4sAV/KjzcdRj39Koa1rekeG7CTVdc1KK1giXLyzOAB&#10;XyR+1R/wVE8LeBoZvDHwn2396VKtd8FYz6is5yUdzOc1Ban0t8WPjv8ADv4M6JJrnjXxDDAFQssO&#10;9d7cdhX5/ftS/wDBT7xl4+ln8M/DdzYaacqJU+V2H9a+a/il8cvH3xe1yTXPGPiCed5HJEbSEqo+&#10;lcnjfnBz7ms25S9DjniHNWiXNX1/VddvX1LVb+SeaRsvJKxJP51RYsOvB9KVtmdwYBRx707ysjOC&#10;cdzTsoo5pe8IGYsCg7c5NSK2cEEA9uaaq74yHOD2OO1NWMKSq9R3xTHFNWaJSWB3ctn0OKkCAk84&#10;PqTTQqHCbu2SQKcEIOAOR3pNtA1Ka8h7oI1+djn1pQpUlVbB9BRIqkbQ249cU112x5U/db8RQ2P0&#10;WwvJYZyMenenspUE7u/SkRg6Ybp7UqMq/wCtJ9uODTsh8ySu9BUnyCxXABxxzU8N1dWMyz28zI4I&#10;KspwQf6VWCKp+TIGM5qSIEqR1B7g0XvsVGTdj9Fv+CYH/BXjVvhfeWXwX+PWrNcaGzLDYapKdz2x&#10;4ADE9V96/Xfwl4u0DxtokHiXwzqEV1ZXMYkhngYFSp75Ffy/aVpeo6jfwWGkWs091PIqW8NuhZ3c&#10;nAAA5JJr9sv+CQnwc/au+CXwn3/H3WnttOukEmk+GrhSbi1Bxy7Hpn+52qnUUNzvouVTRn3Ip3/N&#10;jilDFflBwKo2GspejZuUHHSroKFQc5HbFaJqSujRprcAe3f1oYY5HOKOvAFPjiLDdu2jvmmIaqGQ&#10;4UY9fannZCNudx/lSNIFGIj+PrTDycsx/EUC3IdStLfUrZoLyISIwwVYZryH4l/BBVEmq+HY8jJL&#10;RV7IcY4/HNRTQq/UcHqAKzqUo1Nyj5I1HSJrOV7aaJlZTyCOlZM9q8Tb8HH0r6W+Inwk07xPC11Y&#10;RLDcYzwMZryZfhNqp1JrXVIjFDGeW6b/AKV59WPs37xLaitTjdA8M6n4muhbWcRVB9+Ujhf/AK9e&#10;m+GvC+l+G7IWtig38eZKRyxq5YaNZ6JbLZWMIRR129TUyjJ+bg9hmvNq1nLRbHm1sS5+6thQT1yA&#10;PSgYzlUGfrSbQfmPOTQAByQa5+hy21uKDk8fjSlTg4/DmkUYGxTn3ps0ywRF5JAABkluKXmGyGFn&#10;T75465Jrl/FPjQxM9npzjph2/wAKh8WeMGlH2XT2wvdlNcpNLJI5eRy2e5ropUXPWR42Nx7XuU38&#10;xLq5kuHLytuYn160wk0OFByBj0waRckYau2KSVkeNdvcZjc3A5qQK20Fv0oWP5iW6dK3PDHhObWp&#10;BLKrJADySPvVSTbsgUJVJKMRvhjwtc63ceYEZYU+++OvtXf6fYQWNuILUBUAwQBRYWNvpsAtLZNq&#10;qOAtTMpVflBCn1rtpUlB3Z61GjGjGy1fUGicHtilQOBwM+mKRnIG0H603c/I5rp1sa6DmZyeRjHr&#10;Sx8H7wxSBHYcg0pwg/pU7uw1dagwK9iear316LePaT81F/qK26MoOSRx7VjzXMk77mbNehhMKpvn&#10;a0OLE4r2a5U9RJ53nkLufpTKMj1or10klZHkNtu7A57CiiimIKKKBzQAAkHIpzOGXJIGaaQc8H8x&#10;QCDyKpJMfQciksMc/SrtpbFI9wHzH1qGyiZE8xlJJ5A21OTOmWI2r/tcAVhVqdE9DopQ6tEjIsRB&#10;JOadLhTvUdKqT6pp9thp9RiB9N+f5VC/inS2AWJZZc90jJH6V5NfNMtw38WtFeskelSwWMr/AMOm&#10;38maETbu3607eDwKyv7ZvQcWfhu7kyOGMZUfrSj/AISuWPfLaR2pKnBwCf1Iryq3F3D9F2dZP0uz&#10;upZBmtVXVNr1MD4xfEyHwF4dd4n/ANLnVkhjB+bp1xXyfqWmeOfHd/Nqg026d5ZCdzoRxX1D4o8C&#10;X3iS++26z4gsYiD8hIRm/DrilsvhvpkSDdr4uSONm/aOO3Arow/ibk+V070I80n1d/yS/U+Xzvws&#10;zbijEpYuq4Uo7RjZX822/wD20+ZbL4T+MDzcmCL/AGXetqx+B+v3Qyb5PfbGSP519Hf8K8tbR1na&#10;xsYw3O6WVh+Iziq1y3hnTW8rUPEmiQkH5g92vH05zXmYvxnx7/g07fJL82zXA+AWRUl++lKXrJ/o&#10;keH23wDvdyxy6kFJPQR/412ngn4QeK/CNymp6B4pu7eQHO2AnB+ortf+E2+GNguG8d6UCp+by9z4&#10;/wC+QauR/ED4WvEFHjZ7gnottaSD8BxXzOL8W+I68XFyil293/I+uy/wf4SwE1Up03zLZ3l/8kdL&#10;D8Sviw+hQaPFO0UqHMl2keC34Gum0L4weL7SyWHUzbKyqA0roGZj6+1efQ+MPCF0oFn/AG2+P7un&#10;SHP44qwmq6JLOFk0DXJGP3Va2Zf0NfNYjjrOa0bXj8kfe4fh7DUNU5dtWeiT/HFo4T51zdlsciIJ&#10;GPzxWVc/HnxA823TLSVlx1l1HH9K5a81GKIbIPh1eyd8ztt/nUT67qSR7U8BWsRbs02T+grzqnF2&#10;cSWs7eif6nfHKsOmdPL8ZPHFy5I0q2YZ/wCWmouc/lUqfFTx3KNi6XoMIxy0hlk/ma4611TxlduU&#10;sfBUBCnnkgfnirsFh44uEL33ge3wem2fGPrmuZ8T5xN+7OX3f8A1/szCq1zpv+FneLV4k8S6LAc4&#10;KQaWDj86o3/xM1DYJL74oGEjqsGnKP5VQg8HNKnmXen2Nuzcs0tyoAqVfDHhtWP27XtHUY5VZM/0&#10;rJ57nVVW52vnb9UX9QwsVsgj+INvqGVtvG+s3OepS2VFqndajHK5llm1KbJ6zXG3+Va8XhzwmkQa&#10;x8V7eeBb2zsPzAq1H4V0qX5DrcrjsxtjzS+vZhJe9Nt/4v8Agsf1bDdvwOOvdf0C2Qm80uZ89SZm&#10;OPrgVUg1fwlqMp+y2rbh1AjJNegnwXowhKG/m244AgUD6cmqS+E9EsnBtS4J4PzqKxliMw507lLD&#10;4ZK1jjp7mxB8uKylcD1jOKsW9za28HnS6eu3HQpiuqXRLVP3SyqAeoExP8hUi6NYSgRSRQv6hmbt&#10;9MVq8RjamtSevzFGhQhoonMReJrGEbxoqbB3xy34AUXXxDWzx9j8OHdj77Wxx+tdrB4e0UKHe0AY&#10;9BGp/qasNojtCfI8PLKcfKXAz+QBqGsW1b2n9feO1Facp5dffETxVOwlhsreNV9bYGmW/wAS9dYi&#10;F1lJ7iLTv/rV6Zb+Ddf1DONEjtkHZE5P6Cks/htq0d2Wv9YRFzzbqi5/Ek1m445bVH/XqxtYdvZH&#10;BR+LvEzAGFpEJ5ybUA/rUc3iPxHNIZbq6kLdgFx+lepv4R0+Mlbu/tz3IluY1x+tVLrwP4KkYyXW&#10;oWLfXVEUfoa25MU/im/yM70N4nld5qvia8bNvFdOnqH2/wBahF34iaEK2jlznkzXgH9a9SPgn4dw&#10;sWVtGA7vLqpY5/76q1baN8PbFdx/sF3A+XZDvz/OsJU5813Ua+f/AADVShZaX+R5BNb+IpY8z6VY&#10;oOu43uePz4qrqmkeJtdhFvFBYMikAbboV7TcR+GEjZrO506PaPuxaWp/mK5u78b6BFPJaXviBUXa&#10;VMdvowyPoVWrVWENHVl96GqfNqor7jzrTvCXirT0877baxKODsnJP4cVrLbeI4XS1t9agaR0yzru&#10;OPbgV2K/EP4fRWa2Je4ujCm2LfabM+54qjB4hvrm4ZvDenxszfdi3soI9zjiqdfDwa1v87sIxqeh&#10;gXXg/wAT6XaHUte8bWlnDIRgSW7MzH0FYN9cyKv2OTXbq5bPAhgOPqScCu+uNF8T+Ij5nijS7aGK&#10;PgLHKzuPpxxXDeI7fUNHunbRfh/lVYhrm/u+GI9MnFaPGrk+Bper/IpUZSfxXOI8YvrkcqW+kafb&#10;bmYDN7dhHxnqFFdno8+ow6XFBFzIqDdlsgH1rEhTzJjrF/o+j28pODcyS+ayn0HBxWtpcbXkv73x&#10;XGE/6d7bhvxOK9nK88pYaabV/wA/zRz1sE5K5pxTa6oUyzx4HONtTnUJyuXgVj1OO9Z5tokukRrq&#10;9lXoZGAUfTFXFj3R+XbWszBRncw6V+qZJj6GPacKzh6u/wCcjwMXQdF6xuRXEu8eYeAc8Y6Vjavd&#10;iOFsk4x2NaN6skabShH161z+uy4tmIf5cda/VcLFckdb+fc8Kb12KvgIC88cRyYJWFWfPpxW9qEo&#10;mu5GB6seprnPhpK39t3l4snCQ7R+Nbs5YPlR9c1WK/jfJHbgV+7+ZQ1SVUt3J7DrmvCv2mdTYWWm&#10;aesny/M5Fe1+IZlW1f5sZX0r51/aK1UXXiWCwRgRDbjP41wZi+TBPzsfQZTHmxqfY87YktlcYPQU&#10;2QMo55pokwc5wB09qQuSmVbOOua+X6n1+pSvC+wkKa57wiFvfj34Ws36DVUbaR6V0GoOyxnOO5rC&#10;+EcC6l+014cgZjlbppMj2X/69apfu2TPSDPtvXpd+oNj+FQuPwFVFznOOKm1N91/I3XJ61BuOMkk&#10;e1VBNRR1Q/hpDwOfu/Sg8tmkHOMn6UrHIJxV3EY2uSMup2nzZIuF6dq+eviG3/F72RT/AMvDDjv8&#10;te/eKXSG8tpTx++HIr578eXkcXxqFwQSrXnAxyTtreneza7DhvY+R/jxbCH4o6urA/8AH2wXntXF&#10;vtAy2ea7j9oSUP8AFDV28sqDdMcenSuDLnjac561+e1YqNV+rP1jCyTwsL9kYnjWb7FZxX0YBMFx&#10;HIMn0YGv3y+DurS6/wDA7whrEz7mn0G3cnH+wK/Azx/k+H5/myQhII+lfud+xtq7a3+yT4A1KQsd&#10;/h6AZbrwgr0cq93EPzX6nh58r1KUvU6n4tQq+kWU4xkcfpXB5VVIzXoPxJjEvhaBhyUlwf1rzsgE&#10;YXtX1NL4Tsyh3wduzYuB2I5PNVtSh823aMKeR1qdSF65pJxujPPGK1eh7EXZpnY/DaV7/wCFO1mG&#10;62uSox2AOP609l3LhsZ+tVPghI1x4U1zSBuJjmZ1APYgH+lW/mdQAPrX5xxDT5Me33PEneGMrR/v&#10;X+9JncfAW4eT+1dHY5DKJFGfUH/AVul1RmQk+/Fcj8Fr4WfxAFo5Kx3MBU/UV2WpRNbX80JAGJCP&#10;1q8ulfDpdm/8z5PMo8maT/vJP9CAhNhVO/Y1ynxK0r+1PB2o2mzcQhKD8P8A61dY+McD9KztWthN&#10;bT2hH+siI56GvTVmhYSo6NeM10aZ8lyhhKUKng1GygkjPWtPxXpo0vX7uywR5cpA+lZwGeOK85qz&#10;P3GlNVKaktmY/iC2MtmxweORivdJNQj8ffs66briKZLiyiRJT3Ur8p/kK8avoQ8TJwcg9q9I/ZZ1&#10;GLVfC3iD4dXT5ZMywg/3XGP0NTa9VL+ZNfqvyPN4gg/7PhiY70ZqX/br0f6HHyqHQr3x3rB8a6K/&#10;ir4batoTLuaKNvL9f7w/WulvrWW0vpbaReUcryOeDVW0aOK+ktHUbbmIqR2J6151WCnBxfXQ7qNW&#10;VNqpDdNSXyPiW8h8mRo3BDKTnI6VCHLKPTv711fxg8PN4b8falpnkbU88vGP9k8iuWCxgBc89gOl&#10;fCyi4ScX0P2/D1o16Makdmk/vMTxdp4vbB18vICnGK9V/wCCYXxNXwx8TNW+F2pTbYdWi+0WqOeP&#10;MThx+KkH8K8+v4PNgZHHbmuO8LeKbr4T/F7R/HNqzILDUUklK94y2HH5E1rh5OEnb1+7/M4c+wEc&#10;zyerR62uvU/S7VLNrDUZrVudj/KQe3amgjy8HHFXNRvLLX9FsPFmnSK8N7bq29eh4yP0xVBATwTk&#10;V3ztzabH4fRk5U1zbrf1W4yQEow3DJ9Kr+CdYk8J/EG3uml2w3ZEU2Txk9DV0xq2QccelY3iSwZ7&#10;cvE2GUgqR2IPFZzTlG63Wp1QjCrGVKe0lb7z1TUmbw74pTUY2/c3PLAdMHg/rXmf7RPg7+zNXTxB&#10;aoBFdD52A/i/+uK7/SNT/wCE0+HdvqSndcWy4kAPPHDVH4rsR48+HD2DKrXFmuFOMk46V5GNoQqw&#10;nTX2lzR9eqPEy7E1Mvx8Jy+y+Sfp0Z86Mdz/AEpk8f7s8A59qs3du1tM8TIQVODntUPJO2vkLWR+&#10;qQlezOH8W295oeqQeI9PYpNbTCVCOORzXq/i++tPi58OLbxppkI328eXCj5h2YH6GuL8Saal/Zur&#10;KGJXim/APxdPoPiK4+Heo/8AHtf7ng3dA44ZefUfyp0XBTlRn8M9H69H8mdGOpyxODjiaf8AEo6+&#10;sftL9fvMB0w+1+oPSmbMnGePU1veP/DcnhnxBPZsn7tm3QsO6msDc28DgZHSvn6tKpQm4S3R62Hq&#10;wxFKNSGzK97brKhT1FcD430AkuyAhhyhHUHsa9GcKeD3rF8QaWt1GSBzjrW2EruhVUkergcQ6VTX&#10;Y+hf2JvjWPin8NX+HfiW6DanpaCJ2kb5mUfccevpXbahaSWFy9vMp3I2DXxJ8NPHupfBX4o2XjOz&#10;kYW4kEWoRBjhoieT+HX8K+8dXksfFvhuy8baRIskVxCpkaPpyAQfxrh4my9Vaar01tr8uq/7df4N&#10;H5fxVlCyPOvaU1ajX1XZS6r5nL6zZNfWpKOVdWBVl6givTfhx4qi+JXgl9F1OQfbrQBH4Gcjofx/&#10;rXnxQeXtIOD1qtout3fgLxTBr9qWEDnZdIO6E9fwr5DCYiNGdp/DLSS8v+BufPY3C/XcNyL446xf&#10;n2+Z115bvZTPbTRkMpIINVb6zS6typQHIwRXW+M9Pt9YsIfFml4ZJU/esvTnoeK5g527Qfyrzcbh&#10;Xha7g9unmjz8LXdampbNb+TINClj1bS7jwRq0e8lSLYsOXXH3fwrwf4ieC77wT4il0u4hYLndEx7&#10;qa9w1GGe0uYtTsW2zQMGUj1qt8UPC6fFTwiNd06BBdW6lmRV5DDqtfT5LiXmOCeFl/Epq8POHWPq&#10;unketgcWsDik3/Dm9fKXR+jPniWNZVKuAQetHwy8cTfCXxiwuGJ0jUiq3g7Rvn5XH0/lTrqOS0la&#10;CeMq6sVZSOhrO1mwj1C1eBxkbfTrXqZfiqmErqcXb+tz6uvQp4qi6VTZmV+2B8F47K5HxP8AC1qG&#10;s7wg3giX5Q5/jHsa8AdTygHNfXfwt8UQeKvDtx8HfGqmdzEUsjIM+bF/d+q9q+cvjL8MdT+FnjO4&#10;0W8hcQMS9pKR/rIz0P8ASv07D4mnjKKrR+a7P/J7o8jBTqUZPDVvijt5rucTf2MV3A0M6ZDLgivR&#10;/wBj/wCO7/D3xMvwb8c3o/sbUCRpMsxyscrf8siT0Vv51wGecisvxLo66jbF4xiVPmjdeqsO4r0c&#10;JiJUaiadrbev+XR+Q80y2jm2Dlh6nyfZ9Gepfthfs+22g6g3ifw/a4029cngZ8pyeVyO3pXxd8Tf&#10;ATpLIVgLHcSp29K/RD9lT4qaZ8e/ANz8FfiOBLrlnBsIlAzcRDhZlJ/iHGa+f/2mP2f9X+HniW70&#10;DVrJhgl4ZQOHQ9GBr7XCYiNWHOtOjXZ/1qvI/GcRha2Erywtde9HT1Xc9P8A+CLf/BR++8B+IIf2&#10;XfjFrRNrL8mg3d0/H/XEk/pX6leItMgJTV9KkLWlwMof7p9K/nB8ZeHdV8Oaums6NJJBdWcwkt54&#10;ztZGByCCO+a/Y7/gkJ/wUH0n9p74Sj4WfE7VIU8VaPEsN4kj4aZAMLMoPrjmvlOIsmU17WkrJ/g+&#10;3o/wfqfMVoTyzE3/AOXcn9z/AMj6aeBJVKt1rI1bTVdWIUYx1rpta0ifSbxoZM7D80bDoQehrPub&#10;dXGD1xxmvzSvRd2mj1oST1R5v4i8PrMjfu+TnGa8k+Ivw+juoXaKL5sZ4FfQ2q6WGzlcg9K47xL4&#10;aE0bMsAxjmvMqU2tUdlCtysxP2Rf2lL7wZexfCXx9cE2kjFNPupWyEz/AMszntXu/jnwfFCv9vaQ&#10;ha0nOcDohP8ASvkX4ieApA32uzjKPH8wZOxHevf/ANjj9oW18VaSPhN4+nDajEhS2llPFxHjp/vC&#10;tKbhioqhU0fR9n29H+D9Tz8xwkaf76n8L38vMNU08EFlBz9K5zV9HS4U8fWvWPHvgO58PaiUjhLW&#10;8xLRtjjHpXJXPhyaZjsgbB6e9eBjcM6NRxmrNbnFSc1ax4v4s8JiRXVo8+1eV+LvA89pdpqmmbo5&#10;om3oycFSO4NfVl98ONSvs+VpzsSMfcrA1T9n7xLqcZRdHc56kx1OAxGLpVlGjCUvRNnU50re+0l5&#10;npP/AAT7/bGtPF+lxfCb4l3CjWbdPLt55gALpBwOv8Q/Wvqu+0uK0kEsKK0T8o4FfnSf2XPHnhrW&#10;IfEejBre4t5BJFInDAg5619q/s6/GW48YeG08LeNWVNXgjAkGcCXA++M9/Wv6B4Az3E0LYLHUJQi&#10;/glKNrf3W2vu+4/POIMto05e1w8+aL3Se3/AO7KgAMoAHoKXDA56/hUt1ayWr4xhSflJ71EMgjJr&#10;9lVmtD5IXaG7Z9s9apappSXceYxtccq3oavHJHFCsMEMKGk1Z7DTaegzRPE4gQ6RqwAbHysejj/G&#10;rNwicyW0gKk9M9KzNW0u3vItpDZXlSpwai0DU/7Ouf7L1N+SfkZv4h9fWuKUvqe/wfl/wDTl9ovd&#10;WposGJHH600yBTj061D4gv4tMi8+2UtGQfmA6VymoeMLp+IznjjFfA8Q+KvC3D1V0ak3OovsxX6n&#10;oYbJsbidYrQ7Lzk96K4P/hK73/nofzor43/iP/D3/QPP8Dv/ANWcb3R9JUUUV/Qx82FFFFABRRRQ&#10;AUUUUAFFFFADZQShAqEjIwasEZGKidSeBQTLcgf93gqO3ems7n5WNSyKWQgdahZSp5FBI1yPugnP&#10;ekOGOO2McChmbPNIHCk5OBQOxXLtb3QkTGCcMPWrp24KheCOPaqlyA+Tk7TUlnIr2+wn5lqVuOWq&#10;uOVlXMTLwehqrdRbsoBg5q3PmRfMXsP1qKRTLHvUjI+8PSpejKjdkum3v2qI2Vwv7xRgH1FRXMJh&#10;lII4qtMJYZRPF95a0kkj1G0Do2CBhj3zU7MvdFB48sDmocnJw3GasyRtHIUfqKhkiy2QQM1QloIy&#10;yM27YabhwD6A809/MTGPSljG5MbeO5zQgu0hgVgQe/b3qQREqem49TinqgPvilYAcYoE2cz498P3&#10;97oksuiOEuFUnp1r5n8Xwa+mpyxavJJ5iuchj1r66mOEycc9q83+MPwri8SWcmsaXCEnjBZgq9f8&#10;ms2rMVup83tG3LY+tIoI6dPatHVdOutPuHtrmIqyHkEdKz3XacEYqk7lXTFUjAwackhzn+dRls9u&#10;KcCDnFVYaRIAPuk5oBIOSPbIojY4wfSkPBGBxjPWpSE9GSKFUZHPqaQIcbip+tNRgoORkZpyO2QQ&#10;aLDaHx7Q3I60r7Q3A6+1IzEttY9u1OXCjlifamgQvznggY70bcDjv0pfNJAIOM9M4rjPi58evhn8&#10;F9Fk1jx14hggKKcW4kG9j9O1JuwpSUVdnZK6rldwAHUnoPzrxf8AaL/bk+EHwF0+WB9Xi1DVFB2W&#10;kDhsMOxNfIP7UX/BUjxX45E/hr4WK2nWJLJ9oU/NIPXNfIuu+Itb8RajJqWtalLczStueSR8nNZO&#10;cpfCclXEJK0T2j9o/wDbr+Lfx81KWC41mWysGYhLS3kKjb6HFeGz3dzJIzyuW7sSc5qMMIzkDJPU&#10;mkwc7h396IxscTqSnq2OUqWBThiKkAKjfvHHao4stJj8s9qk2hQFJ5zRrsQo9BybWGSoyPWpUk2g&#10;gYOeveocBhtBxTkUbsBvxpXHGUk7khk2DocfSljRiMlufpSB0KnO7JNKjBvl2nA9fSqRtCTZLFsC&#10;/wCsBJ4xih/MVh8p2t1FMOVI+Q4PWno0zzc8jOSCaTS3M+ZykxV2gYeTnPB3c0kaHeGydu7ByOtP&#10;DjcMxg4745o2YfIIyDxg1PQqVOLjoSNtJKxpn3zTEyTuY9B81DSOp2IgyfQ1OluxQKeW7+lOzYXU&#10;pWuMEYbLckfTpXY/BL4GfE/4/wDje0+Hfwp8Jz6pqd22FiiX5Y1zy7t0RR3Jr1L9iH/gnn8Z/wBt&#10;XxbDH4csn0zwxFNjVPFFzEfJhA6rGP8Alo/sOB3r9pP2Vf2OPgp+yD4Bg8G/Czw5Ct0YgNT1qdA1&#10;zfSd3dj056AYA9Kic0nZHZRw3Orz2PFP+Ce3/BJ/4Z/so2dr8Q/iRbweIfG8kIZp54w1vpzEcrAp&#10;79t5GfTFfXxy7k7B7e1OCspyG4z1p2AcnNY9bnekkrLQhjQRNuRiD7Vs6bqgnIt3JB7HFZi53dRx&#10;3JxXnvxZ+OGneDIH07QXWe9IxuU5CGmqjp6im42uz2VJLYytH9ojLqOY1cE04yq5K/nXxTpHxn8d&#10;6J4sPiVNVlkZmzLFI52sPSvpb4SfHbwz8RbGOF7hYb0Jh4GbkH+tdFPEKbs9DFNM76lUDOT2pI3R&#10;huUgg989KMc4FdACkgnIowFXcfwFGDnA61IUWNN0hyew9KA0uRiNWQNKOD29awfFvhkamv2uBcOB&#10;yPWt8szduKaw47fj3qKlONWPLIUoxkrM8o1PTbiycxzrjBPzVQcMG3ADpwa9R1vw9Y6pCx8kB8cF&#10;RXD614cu9NkYPGSvY4rwsTg50XzLVHm1sPKDutUc+CSwByMd81KsgxwckmpHtNpzjqKp311Dp8Jl&#10;mcDaMEHvXCc85KOrJ5bu2tUaa4lCqBySe9cV4r8avqLtZWTbYRxnHWq3irxTPqr+RG22JDwo7+9c&#10;60xJZc8+tdNKjfVngYzHyqXhT2JHleRuTn3prEjhiDUZkbHyEe9LuD8MRnPFdljymn1HsykYxx9K&#10;RF+bc/SljVh1x+JroPCfhKTV2W7vF2QDoD/H/wDWppNvQqNOVSSjEj8LeEpNbm8+YlYB3PG6u7tL&#10;a3solt4IgqpwNtLbQwW1uIIYwqqMADjFHybuB1PQV30aSivM9OlSjRjaO5LkM/mEH/GlU8Z5Psaj&#10;kchsZAFCzEjCLn6CujlRpzOw4vh8sMZpWf5vlPakDSOciB/fiqt9rGlaWPM1DUbe2HUmadV/nT2B&#10;b3LpkJX5Rj2FQX17HbxmTPPoa4rxb+0t8EPBlq76z8QLNZEz+7t5A5J+vT9a8N+If/BSL4W6bcPH&#10;oF/p0uGIV7i8EjH0+SMn9TTpSoRd5vQqVHFVValFt/gfRlzeGdi2TUQkCnBU/gK/P34nf8FYvi/4&#10;Uupn8O6DpVxbBS0ZfTmD4+hevKn/AOCyf7Q3jO7GmQzrpCycJNaWKJg+mTnFd/8AamGirRT+4yXD&#10;+YTl71l8z9WJGKDc0TAdiV4ponBXcORnGcV+X/wv/b3/AGm9G8US+Io9ak12a8At1sNUlPlsxPDL&#10;jofpX1D4W8c/tvfESxS7mn0nQoZUDM8NsXKjHTLnA/KvMzDinB5dSU6kJa9NDrpcJY6vO0ZKx9Qs&#10;TGgMmFz0ycUebbn5nuFAAycHP8q8H8OfCL45+LTv1/413MjH7yRSxrz9Iwa62D9mXxRb2ROp+LdU&#10;uE45nvPLQn6uR/KvjcX4kVnK2Fw9/Vt/ke9huBKdr16v3L/M7q/8YeD9LJ/tDxDDGFzncwyfoKxL&#10;343fD21UG3vpp8d0XA/rUXhz9mnwvFiW71OykkByyl5Llvc/KMfrV/UPCfwb8KuYNW8TQKcDMZli&#10;hP4LlmrxqvHvE9Re7GEF6f5s9SHBeTQ35n8/8jMh+Omk3bBtO0d5l6A5b+oplz8Zr2I5isLSI9t6&#10;ZP8APFXv+E3+BekRAaZ4VvtZlB+X7DaSy/8Ajz7FNS2PxT1eafb4Q/Z8kjJX5ZdRaGPHuQuT+teL&#10;W4w4indTxlv8K/8AkUepR4XyeGqoL5v/ADZSt/iB4k19QttqVxI56RWOnZx+Q/rULab8Rb6YL/Yu&#10;s3JYk7LiMRKR9WbpXRy+JPjVqsAjA0fRQe0Nq0jj8cVlnwv471CcLqXxN1t3bkCzs1UA/U14eIzH&#10;MMU71a1SXzsvxf6HpUsrwdD4KcV+P6FzStE+LcMQ+x+FvD+moF5mv5jK/wBcKprXg0T4jGLfffEK&#10;Ukn5ItJ0xEUfi55qjp3wU1q9QXGq3viK5U4+a+1AQr/9YVch+Dnh60DNP/Y8WD1vNVknY/k3Fc0X&#10;U6p/f/krHUo04oo6ho+oMxGr6vqN2CMf6fr0cA/JDxVO3sNEtFEUVx4dtCT9572S4cfiSa3j4U+G&#10;umIZ73xbpAYfwRWoAH0JyTU1nf8AwmRCV8QwkjoLW3B/pScaV9bX82Vo1sY6W2nTrtfxrFznK2dn&#10;gfntqA6J4LSUS6j4h1Vxj5gCyDP5iulbXfhXAw3XV7Mw6BI2IP5AUsvir4fy4Wy8CXF2SeRJAcfU&#10;5NOVSmtnH72/1HyStszA/s74Rv8AvH02e8Y4AEs5P55arUCeAoFCWHwotJRngsykn9DmtceLtFsp&#10;MR+DbGzBI/5YhiPwGas3Hj25SMHSry0j2jhmtCAv6UniaUeiv6f5hyt7/mUdO063nnWWw+F1pG2f&#10;lZU6fgFrabw1rCn7RF4OYsf+eKbMfmBXPap8TdYiBW4+INnAcc7ZgmfxNUY/GV5rcn2TT/Eqai3U&#10;hNTyPwC9TURxSTul+CRXIzrbjRPEuQYdCnjYf89tTWMY/Ak06Oy0+wIl12LQYmUcyXWsO7/ocVxd&#10;2NaYFpPD1ycEhne0lCZ92Y4qpLYattDSatoViM5UXMYZv5mqeLnfSP5f5CUE1ud4njXwJYzbR4u0&#10;Qk/wWlpJcEfTJxVyHx54baHNi2p3RY9YNJCA/QkV5rFbaq52R/E6BBwGXT7H+WEzW1YeF/E1+mYN&#10;V8S36gYDrasiH8WwKj61iGnyx/r7y/ZUlrKR1dx4tZ1JTwhfnPOZ5gn8hVY6+03zv4LgUdS9xcOe&#10;fzFc23gTXZJT9pga3X+KTUtXVT7/ACrk1dg8DfD+JM6542SV1/5ZQO5H5kjNQ5YufxW+dv1RSjRj&#10;3f3m02vWFlmXUdC0WCMLlvOZf6kk1kXfxa+H9nIRO2mwhScABOT7etZ+pwfs/wClsW1LF0V6pJOS&#10;fyBJqgPH/wAE7JgfCvw0jnlB+WdNFaUg9uZCBXLUrVo/8vIR+d3+CRapRlqoN/gdBpnxd8Ka9P8A&#10;ZdGhubyQ4CxabbO+fb5RxXQ2+pa0YhJF8Pb1MDhtRmEAH/fRzXmtz8a/FCj7PYadq1tEf+WNuLe1&#10;X6YUZFQWfjjWtWl/5FZ7yYt9291h5CB7hRRTx1PZ1HJ+St/8kKWHqX+Gy9f+GPSp/EVzbyE6p4h0&#10;GyGPlihRrmQev3R1qpe+NBZJnTofEWqt2TTvDqIp/wCBORisHTpPiI9vnS/h9otix+5KsErsD6/M&#10;TVseBvj5r0Z87xVLaRMOFt4WUAfkK7YV5P4Yyfyf/AX4Gbp21ckvmhLv4hfEKMH7L8D/ABE6Y+Vt&#10;QvIkH1IHSoIvG/j+Aie70HRNIJ5zf3sbsB9M1j6v8D713/4rP4qvEBnKvqCoSf8AgTZrGl8F/BvR&#10;5AsviA37Dpid5cn6gVjWlWh707pebiv0uawpRa01+9naRfEzVycX3xW8O2yH7ywW4ZgPYgVBrPj3&#10;wqAF1v40XQRhkCy8xD+mK5ZNc8IaUDFpfhNZlznJt8An6tzSTeJPE1+Cuh+DtPtlYcSyQIxH0JBr&#10;jePSXxp/+BS/KxrHCpvY1U1P4cXTk2/jjxJdDr8rS4P5mpY9W8B6eGeLRdcuMksWkBGT9Sa52L/h&#10;N7li17rEynHMdqNo/wDHVrZ0rw7rWsnyxoVq/YS6lNKxA9du7FYTxlNta6/4X+rZt7BqP/BG3Pib&#10;wzJL5dn8K7q4z0a5vVHP51LazGZwtt8PdNt8n/l4vCxH0wtdFY+Fdd0jLzeINKtz0xBaIigfl/Wq&#10;2sv4VR/I8QfFDaFOTBbSJHj/AL5BY0Kc3q0/uiv+CLljF2/zH2Gja7dJ5o0/S4lXrwAo/wC+sVHf&#10;6ymmxeTJ4g0qN8/MGu0yPwXNVtI/4VhNMyaH4X1LWZs7g32WeYtj68VsJcaxbf8AIL8DWekLjIk1&#10;KaGFl9yF3N+GK7qMOePM9fS7X5IynJRZnadql3exFo7yaeMng2NhNNu99xCrV6O40UymO8+1IR94&#10;TSop/wC+VJouWa/jCax4ykcY5i0+0lkA9sttFZd3onhsSq/2LVJk9W2xbvyDH9a1u4bWXz/4LIup&#10;dzR1LXrWwh26N4ftJ2P/AC1v73av1wBzWPL4r8a6pmy0fxJYwSsdpt9K0wysPbIB/OrcV7pOkQlb&#10;DwRCWI5kngedyPq52j8qqXuseI71DBHqY0+JsfKsyRAD02x8ms6j5tXN+kVb8dBx937K+YS/DT4u&#10;3Qb+2viGLVJFO37ZMsLDjrtHP6VlWP7PHhSe6M/i/wCK2o6rIucww2zMg9ssQDVTU/hX47vnN1af&#10;E3ULVZOQ1jpKuw/4E4JqjqH7N/jK9gLat8ZvFro3RJJI0znqMAVytUea8aM5P+9Jtfdf9Db95y/G&#10;l6I6S68N/Bjw0V026FxIwx/r75Uz+Cjio7fW/hTpsubX+ybNFOQ0ssszfkTj9K8w1f8AYo8P30h1&#10;DUPib4jsGLcznWIgT74IzTNN/ZG8Aae4n1D4+a9chW2rAHEjN9Sq4rsp18RFrlpRX3L8yfZU2vek&#10;2z1i/wDHXgKaIf2br8XmEffFnwPoK5+S5ttSvWeDxTfOrfeQDy1x7AVDoH7P/g4KJLbVtWkSMZEl&#10;1cBc/moqXW9B8LaTL9gs9UWBo8KRcagCWP0r3cHjMbGSbdrebOGrTpONkWVTTbIKSZJsdnl5I+pr&#10;m/iLrttJGPs2mx2yKuNsZzn3q288VrcpYROsz54MZyPpk1y3xOvmiQrLGFPYDtX7/wCHWPpY+Di5&#10;XkvN/qz5DOKMqLUunyL3wviP2K6vQ3+skIB78Vvyk7ckk++K9G/Zs+FGi6t8G7K81e1Jnu90m/GC&#10;ATxVvxL+z1MkbTaHf5xkqj819nXzDDSxUo3tZ2OfCTjGkkeF+Lrh0tWVecn86+YPjBem88Y3Lsx+&#10;UhefavsHxj8MfF1vqUOl/wBjyu0j4UqvU18t/GH4NfE3wt4hu7rxP4NvoYnmLLMIiykfUVyZtiKf&#10;1aEU93c+jyaVP27bZ5spVeBzxTQ/BHtViayaIsHUg56Y5qF42SMksR14xXgp3PrEkVNRk3Qnv8vX&#10;HSsf9nthN+1FpOFP7tZGY/lWjqalYSSeNvWqn7KVhJqn7SyzkHbBZOzfmK12ptEVI2gz7KnZZJ2k&#10;xnJzzTCEHApsrsJcnJ5x9aaXO4NngVotjqi0tCVRn/8AVQffj2qPdk8A8U/e236+tCunYbaWpzPj&#10;cSKYmjPRxXzt8QblYfitFNMM7LsbiPpX0V41/fNBEzEATLzmvm/4mKn/AAs8oB8pvFAOevvXVS6+&#10;gou0j5d/aDkiuPiZqkqEhWuTiuEdCBx+dd/+0FHEnxF1SMttInHA78Vwa4D8fhivz2u3GrL1P1LB&#10;a4Wm/JGL43hZvDtxlsFom6D2NftP/wAE39Y/tv8AYW8AX5bPl6RFGfXIGK/GDxXCZNImiBwNhr9c&#10;f+CPmoNqP7AHhYyPkwSyxgZ6Ykcf0rry2S+tK3Znl59p7J+Z9BeNomn8ISbRykowa83HXJ7da9P8&#10;SgzeEryIY4ORXmTK3OAa+sov3TfJZXozXZ/5Adp+bFRyAbCQe1PA3D5h3pJASMZrS57GzN34CXKR&#10;eK9U0yRsie2DAdieQf51rhdsjKeoJHFcr8LLqLTvilas/CzQumM9T1FdlqkZi1W5i2EBZWABHvXw&#10;3FNNKtGR5eLShmUn/NGL+7Qk8KXz6Z4y069bABuAjE+h4r1TxJGE1R2x/rAH6dcivGbuRreWO7U/&#10;NE6uo+hr2jWJje2thqEnSa1XJ9687Kp6Tj6P9D5jPIKOIpVO6a+6zKKgFcYqrexoHRyPlDfNn0q2&#10;uAdwYke9QaggeEgjPFewrpHmQfvHzh8dNG/szx5csIsLMA64GM1xZbC8p+Ir179p3S3aay1pFyGU&#10;qSO3evIQQMfnxXLVVqjP2TIcR9YyqlLra33aEcpV159K0/gLq48PfGq1VpSkOoW7wOp6EnkfyrNc&#10;Fs+lZWoXU+iapZa/AxD2dykvHXggmsKt1Hm7a/cezOgsXhqmHf24tfetPxsem/FfRxofja8gUYSR&#10;xIn0YZrkdQXyyt2owYmDfh3r0/43Wyapp+leMIUBS7tVBbPJ4BH6GvNrqMTQMhxgqa58RFKo0eJk&#10;9eVbA03LdKz9Vozwf9snw2LXWLHxJpsP/HzFslYd8cg/rXicKyjHmJg+tfU/x38N/wDCU/CmWeNf&#10;3+ntu3D0X/6xr5fddxOeMV8ZmdPkxbffX+vmfsXC2I9vlig3dwbj/l+A1wNhD9O3euH+I+kiW3Ny&#10;qjAzkd67oZK4A6Vj+KLEXWmuu0ZIPO2vPjLlmmfUQetj68/YJ+I4+KP7NseiXjGS98PObWQHkgJy&#10;p/FSPyr0nlflDfjXyB/wTN+KR8C/Gm9+HV9MEtfEMG6NW7TJnP5pn8q+ytbsW07UpbPJ2q525HUd&#10;q9NWdJW6afLdf5fI/Ds7wcstz2tQa0l7y+e/4ldXwwBGahvYBMh4HToalXcOtEmVGCRkild9Dgva&#10;Vy18FNSg0rxHeeGb6YCK7UvCpPGf4hXYaJOnh3xDNptwg2T/ALvB7A8g15dfTy6Rqtt4ghHzW04Y&#10;jH8PcflmvUPE32fU9Ns/EunsNs6Ak556cVx4inKnDmW8Hdej3/E83NKMXiFN/DUVn/iX/APHPjX4&#10;Vbw/4tnKRgRXDb0GMDJPIrixGUxyPwNe8/GPQE8Y+A49Zt4gZrP/AFh+nX/GvBnXy28v04r5LM6K&#10;o4jmj8MtV8z7Ph7GvF5elL4oe6/kQzIrBlIHT0rhvF9re6HqsGvaa5SW3lEkbL2INd9wR939axfF&#10;WmLe2boBzjpivMnFOOm59Vga3sq1ns9H6HZeMf7P+Jfw3svGekIGlhhzPjqP7w/A15acBskfQ103&#10;7OniePT9cvPhzq0v+j3gL24c8Bv4l/Ec/hVPx74dk8N+JLjT8Axh8xNjhl7Gscyp+3pQxK3ekvVd&#10;fmicBH6hjamBey96H+F/5GIxBU8VXnjZk5AqwQf4j34oYDbsP6V4qVj3E+U4HxvoEcsbsEGGzmvo&#10;3/gn18ZY9e8NXPwR8TThprKP/Q2c8vET0GepFeNa7p6XkLKy5OK5Dw54m1j4U/ELTfH2kMyyafdB&#10;pVU4EkefmU/ga9zCTWIoOjLVrb/L5rQrOMrhxFkU8K/jXvQfaS2+/Y+6te0q50XU5dNmz+7fhj3H&#10;Y1Qv7WO8t2Rl/h6mugt/FWgfGPwBZfEPwuwkBiBlK/3ccg+4NYoC7ijKa/N81wX1HGOnH4Xqn5H4&#10;zhatVx5aitOLs12aOo+BHiiGVJ/h1r02/wCUm239WUnkD3Gak8R6NdaBq8llMpChsxkjqvY1wl3J&#10;e6Pqlv4j0s7bi0kDqfUDqK9o1P7H8SPANr4s0vBmSLc6gZI/vKT7UKiswwDgv4lPVeceq+X5Hl5h&#10;H6jjY4hfBUdn5S7/ADOCkjWQbWUVV0TVpfDGqPayr/od3xKp6Buxq4QR8pGCODVTU7AXlsyOeorw&#10;cPia2ExEa1F2lF3R2pQnFwnqnueZfHf4e/2PrDeItLiBtblsvs6K3/1815wQTxsHTrX01o1npnjL&#10;wjdeDtfXdcRxkRvjkp2I+nFfPPizw3e+Fdbn0m9iKlHOw+ozwa+8nKniaEMXS+GfT+WXWL/NeR9D&#10;lGMlWi6FR+/DT1XRnLatb3+m3kHiHR5jFd2koeKQdQRXYfEjSdK/aZ+GA1LT7Yf2xZISFI5SQdUP&#10;+ye1YkoWaIgr165pnw98Wv8ACvx1HqUqk6ZfkQ6gv9wE/fHoRXu5Dmbwtbkn8L0fp/mt193U6cyw&#10;0qsVXp/xIarzXY+Z9Q0+60q8lsL2Fo5IXKyIwwVIOCKhKhgQ3THNfRv7anwYsIbiP4p+DVWW1uwD&#10;eCHlckZEgx2Ir5y+ZDtZT05r72UeV6O/Z910ZOFxEMVQVSP/AAxnWXiDxN8MvGVl8TvBMgS/06Te&#10;gP3ZF/iRh3BFfVd3deF/20/gzF4u0sKmqwIQ8bEboZguWiPt6V8wz26TIY35B6jHWk+EHxY139nf&#10;4hpq0EsjaDfSgatadsdBIPcV7OWY10pWeq6ruv8ANdO+x87xPkazLD/WKK/ex/Fdv8jhfi98NrzT&#10;7u5srqzKSQOyshHQg4ryv4f/ABF8e/s0fFbTviv8Pb6SC7066V5Y1bCzxg/MjDuCO1foj+038GdG&#10;8d+FIvir4EKXK3EIkuhDyHQjIkH9a+Ifid8PnaSQrbgdjxwa+qSpVYOEtYyXyaZ+V1qUMXRdOa8j&#10;9uv2Ov2o/AH7a3wJ03xp4ZvozfCAJcwMQHhmA+aMj69K6u6hktJ2tZ4yGUkHNfh3/wAE/wD9sfxP&#10;+wz8dIdQmnmk8K6pOkWsWQc7UGR+9A7Efyr929I1XRPjP4HsPiN4Imju4b20SYPbnO9GAIbivzfi&#10;HJalGUpw16+q7+q2f3nh4eU8HX+rVX6Pujnrm2SdcRxjjuaw9U0vcpAQY9q7e28F+Irg7Y9Mk9sr&#10;V+P4N+KL4fNb7QeCzCvk45XmGK0pUpP0TO6eMwtH45pfNHgviHw39oDJ5fUeleYeI/Cmr+GdZi8S&#10;+Hp5Le5t5xLE8eQQQe1fZTfs4ahdKTcTIvODheao3f7LOlTgi+mZyR0ArrpcFcR4nWNBrzehK4hy&#10;qkuWdRNPojZ/ZP8Aij4Z/aL8Ff2T4oMcer2ShLyE9SR0lXvg9/evSpfhD4a0uYxSWIO3pkdR7V4F&#10;ofwhf4NeLYfGXg0tHNFxKgziRM8qRX1D4O8U6R8QPDcOp20374IA0RHKNjlTX6Twxw3h4WpZ1h4u&#10;stpb8y6fNHwOc4yrCo5YOo/ZvZdjCj8HaHCMRafHkdPl7VHd6DYxofJtlBHfFdDNBsYqQQ1VrmEy&#10;dAfev02hluXYZWpUox9Ej5d4rETfvyb+ZxGteGoJ4WQxLjB7dK8z17w7qPhfWo9b0eUxTQuGR1r3&#10;C9teSrLiub8R6Hb3UbxtHnII6dayxmApYiDjJHZhsU1o2b/wt+Kmm/ELR/sN4yx30CgTRkdD/eHr&#10;W9cQNbSeXJjjoR3r551W11TwbrCa3o5Mckb5yhwCPQ17F4C+LGj/ABH0b7LEVivIV/fRfxKfUeor&#10;yIZvPKqbp4lOVtmuvl6hWwPtJc1PZnQGaNEzvH0qN7+BBl2/+tXP6rPqNlcNb3OQQcgjow/Cs97u&#10;ZgQZDya+bxXiG02qNG3q/wDIccrsvekdRJrlqJNu7Hpx1rF8S3sdzbExIQ4HyuOxrO+0cjJJ9c0G&#10;Xf8AL69q+cxvGmdYqDjGSin2R2UMFQpSUrXG+HvidEk//CPeLyA5O22lZflceh96XxJoElsxvrKM&#10;mJjyAPu+1YfivwzbavatlMEDIYcYPrT/AIb/ABEmtbhPA/i9gPl2Wt03SX0Q/wC1X5LxDlv9q/xn&#10;r0l2b6PyPo8NWjSXNDbqhvnD+7+tFegf8Ijon/Pm35UV8P8A6m5p3h951/2hQ7HtdFFFf6Gn5eFF&#10;FFABRRRQAUUUUAFFFFABTWUZB96dQehoEyB1CtgVFPjA55qd0I+bFQypu5Uc5oIIW3egNRlQetSs&#10;pB2tTXOTigpMhdg3XgA9BUcLi2mDjkEkcU+XCtkd+opkylkGB1qHuUXQCrmPqG6VGhEcxDgY/iJp&#10;lrKZYOvzIOlOcLPHvZeo5p7olXTI7mMKxxyO1V4Z30+6ExH7pjhgKtLl48P94Dj6VBJErZDDk96i&#10;xakaF3bpdwieAjJ5ziqDKwJQ8EVJpF88Mn2Kfofue/tVq9swwMyenSlezG1oUI0x1PbmnDHpSU6I&#10;bpAoPOCaokdgxqE2gk8k0wjjOaWVcyls03BxnFADZWwnT6VA0e4evHOe9StITuGfoKbGuTyMjvz0&#10;pXRS0R5d8Y/hFBrML67o8YWZRl41XrXg+p6ddWdwYbqMq6nDKRgr9a+xmjDkrjIPavIvjb8IjOH8&#10;QaLEc4zLGq1D91hseFNwSPShG5zj86nvbV7d2j2EEE5BHSqyliSCOatbA32J4iANxPApCcnp9KbG&#10;24dzz2pSOfpQtxp3Q8EkZHXPNOVmIPI9qbHsx8zfpST3FpawNdXTpHGgy0rnAHuTSbQmTKHYbjVD&#10;xN4t8N+C9Nk1nxXrcFjbRoWMk7gZA9K8C/aS/wCCinwo+DNtNpXhXUI9X1UKyhIj8iN9e9fn38f/&#10;ANrz4tfHzV3m8ReIZktDny7OJiqqvpUOorWW5jOtGK0Prz9qD/gqnoWgR3PhL4LRC6uBlW1J+g9x&#10;Xwt8SfjF46+Kusy6t4y1+4unkYth5CQPwrlmZnJZz8x9zTFKnIJB/Cos27yOCpVqSYrSKDgtj0pj&#10;qGBAI4PNSEoSdw60mOQqAYqtEZxuxrRZUY6Y6ChyAoGTntxUksckacOMnp6UFgqgnk44BouhaXGK&#10;jg8c8ZOTUihSAScnsKaqMTvOMEflT9oJ5PGO9GiGnbdDQzKcso+inpTt/wAwUD64oGxxkc8YpVBJ&#10;zngHoaNim+XYXbtOHboeCKkDkcNkEGk2qYwQe/ShWCyds+uKNkFow95EyhzyV+8eM0rxhVwkgOTz&#10;xRHKeOeVyAfWlzk4eT2GBUO+6Lt7vMuoidkYt9RUiQsW5+oOKIE81twIP4dDXRfDz4a+Ofix4wtf&#10;BPw98N3eq6reuEtrO0iLMST1OOgHcngUk9NS4RlJ26mFb2jSTLHEhZmIEYUE5P8AjX31/wAE6/8A&#10;gjT4u+Nb2fxZ/aUtLjRvC6SrLa6LJlLnUl6gt3ijP/fR9utfSX/BPn/gjd4I+BENl8Vf2iLa11/x&#10;ZtSa001h5lpprjB6HiSQep4BHFfdsccduiwwIFRRhVUYAFZud9j0KOGjBXZleBPA3g/4aeFbTwP4&#10;C8OWulaVYQiK3s7OLaigADp68Vrhc9D0pyDHNOABbpzUWsdLtYZsYjj9aSea3srZ7q7uFjjQZZ2O&#10;Kq654g0fw1pz6nq92sUaDIVjy/0r5/8Ai18ctU8Y3DaZpLNBYocKFPLCplJR0MZTUV5nT/GD9oFW&#10;WTw94QkIQ5E1wDyT7V4veXc97K0txO7sxyWZqY0hYktzSkkDIFZXfUwbbd2RSx7uo61LpOpX+g3q&#10;ajpVy8M0bZRkOKQLnqTTmhDN81Aj6H+CX7SVpraxaB4vkEV0QFSfs/b869otpkuYw8MgdWHBFfEv&#10;g/wdr3jHW49J8PQlpNwMkuPlhHqT2r6z+G1snhHwvb+HrzUJbqeNf3lzM2Sx9B6CuyhWk3ystPud&#10;Yu2MHHJxyfSm7+fmOaapBG5W6+9HU8muwYu75cZpCB064ox3oyByaAGsMfMTwO3vVe5sIL+JlmTP&#10;pmrTgbcleMUsYRhneAtJpNah0OOuvh5cXOoAxyiKAn96xHQewrm/ib8K7mWBptEmZ1Ufc7mvVpHL&#10;LlFZgPQZqjfgxQmW72xRjO55nCjH41xywVB3stTmrYOhWpuMlufKesaTdWVw0FwhR1Y5BHesySJs&#10;45464r2r4t6h8DxZSXmvfEfRLG5Gcf6WHYn0wua+dPE/xw+EOis6N40hnCE7fJjJ3YrlnCVOVmfI&#10;YrJ8XRq2prmT7G8uQdq8/Wn848xjj1xXkXiH9sf4YaYZE023ubp0HQIR/SuH1n9u/V7mVofC3ghi&#10;OzOucfnS97sOGR5jU+zb1Z9b+EvCE+rFb69QrbA5GR9//wCtXZyXOn6ZEqvcxQRouBvkVR/Ovzx8&#10;U/tu/tBahbSKt7JbxKAqIsu3A/CvAfH/AO2V8W7vX00298V3suXDTiOQkAZwRW9NqK0R61DI50o2&#10;ckj9ate+Lej294nh/wAKW0mt6tMMQWGnIZG/HGcD3Nec/tKaz+1L8JfADfFHUbSbS7KJh5tvbRRv&#10;5YPTcTnB+tdR/wAEeH0bUPhPqGsXCLNqtxMHF5IcyNCc/Lk89a+jP2sfDVh4s/Zw8ZaBeRB1uNBn&#10;CjGfmCkrj3yBWqpzqU3Pm1PVo5dh6PxLmfmfkdqv/BX74u+DdTGlahqFrcHfy8+nLwufbHNalz/w&#10;Vy+LXiOCNPCWjJIJBiS98qNUU+2MkV82+Mfg/qPjvxCYNHtT58ibQFUE5HBFZXhz4MfEb4U6w51L&#10;RJ1tZ2PmbkIUc/lmuZVat7Pb1Ov+zcA6fMlr2t/SPUPj3+3z+17DtlttfhSC5+7JA8jbePc4/SvC&#10;9b+NH7UPjJ/tWu/ETVjHJku0cmwH2GBXtGveCrbUPD1rY3ViZYLqQNHKRkDHVc1r+IPAWjweGLaK&#10;ytFEi7V2qn0rRTt0COGox+GKXyPnvwj8MvGvxbnOm6z4m1G4xICyz3DsCD619LfAL9kbR/DdzDNf&#10;WazRIo/1iZxXdfA74H2WlyLffZlEswBc7cDNe/6N4IS1tQIoc/L0FZ1KrbsjeFOKWp8c/tmfCPTd&#10;Kh0bUtKuBbJJdiGSBYc+aDng+mK+f9X+D2sL4ljuWjElkuDHHHHgH61+iX7Rvw0tdc8DxSG3HmWV&#10;x5yN5eeMHIzXh+neB9OvLFbie1KsRwO4NOn7y1G5cjdjzT4WeDH/ALZtyLdkK7QHHY19qfDfxzZr&#10;oVvp1rotj9oSMJJc6hcSzuCOM7Sdo/KvJvh/8JYL6/ie1EyFmGNiZLe3Nen6F4Hvvhz8Q73wxrGn&#10;6ghzHNFDYwxl1RwCMvJnn6CvD4koqWX+0a2a/HQ6sBJ/WOXueteHdZ8RJbrHD4rvFYjCw6XZbN3f&#10;koBx9a6y0tfE92m6+ENouMtLeXCBz7kksc0ngy2trWwRrLwBdTMwGZta1ljn/gEe0V12nQX8LiWW&#10;Lw7phfkeVGruP++txNfmdStyaRT/AK9T34xZjQfD9dch8q78Q3d8AvzR2dvIyY+rYWktfh38PdFJ&#10;kn0KygYf8tdSv40/8dTJH0rb1e5ub9PIvfEl/doOscFm+0D/AIEVX9KxF0jw5aOZZvDd3dYzta71&#10;CKIH32oM/rXmznPm2Xzd/wANTZLv+H9IsXeofDLw2oun1/TIjxtFlp8s7fgXwP0rPufino0uY/Du&#10;ieJtWdv4LeKK0jP44JxV2yGjTTbrPwVokZ7PM0sxA+rHFF94ys/DhEet/ELTNKjBwscMcUR+g71z&#10;zrVLa1Lei/z/AMjWNPyf3/5Fex8afGO/TydB+DekWyAja+q6hLM/1OABV99S+OOxV1C88NaWp+81&#10;tBgj/vps1if8Lf8ABd2zWuk6zd63N2ESTSj8oxio57/xXqSCSy8IapFG3BlOnLAo/wCBzEVEakp6&#10;KU5fd+iBwStdJev/AA5e1jTfEOoEy6/46+3r/FFa2LOCfbAxVSz8K6QXNzd3dxZBOF8+KNGb/gOS&#10;fzqSLw5qOpDbqmtxRDaMI+rGZv8AvmANz+NS3fgLRLdVOpaheqcffwsa/g0jA/pQ8NVk7uH3v/gl&#10;pxSsn9xLDp0IjC2cluQBxJdTKoP6ZFOcaLpiFtT8X6Nbf3lildz+iCsbUPBPw8SI3OoardybByHv&#10;ywP/AH7XH61iPZ/BfT2Z3vACOipbea5PuWJqGo0Vebgvmacs57X+46DUdf8Ah4TiH4mzpIR84sbZ&#10;ST+JNMkuPAl5GP8ATfFd6F4DW4Cbj9cfyrCHxa+HHhiMQ6b4T1bUMDCiO0VQffgVbHxv1i+Mf/CM&#10;/CWW12/8vWpS4Vc+wBP6Vg8bg3opJvyTf+aNFhqvb8TRsNI8OrL52j+BvElw4+695qaj9Mn+Va2m&#10;eD7zUJPNuPh5Eo/i+03U8pH1CgCudtfHfxn10NIl6tkgbg2tjMWb6AKP1qO4f4gX8wh+ya7eyEfO&#10;06uiL/321aLE0pr3Yt/KKE6EurX4nVXXgexZs3HhjTlVefL+yJ/7O5qqltZaI5W00S1gAOeLqKIA&#10;e20Vz6fDfxjqcgl1y+aygDZdUYbyM9AT3q3N4H8E2zqLnRrm42nDPeaqvzfgCMU1OpPSyXq1/kNU&#10;oRVr3+Rs/wDCwbCxBX7VpYKn5hNcvMp/4CMA1HD4/wDD+qTx2+l3FhFcfxGLTAyufq2dtUrWx8H2&#10;svnWnhfRoAMbfPu0f/HNWYdWv3fdp0+mRD+7AwH8lok3FXlVXyX66DVOHSBd1zxf4302IW+majLB&#10;IRyLXTQp+u7GDWZceIfiHfv5d7fTyqQPnubhs/gM4q/JrXiu3syieINMRHOTDcyOyn3yBxWfqGmH&#10;W03jxxDZykfOlsu+M/QsM1zzxNBrWrJ+V/8AgmkKT35UKPC+r6mga68QWFoWGS8s7Ej8FqlfeAvC&#10;loofUviJLO7Z/dabpTMc+gLnB+tOPhi7VViTxakowQZC2T9cVE/gmxjTN14huJSfu/uWIP07Vyyr&#10;4b7NHmfm3+jNfZSvbnsVNO0/4awXh/tOy10xr1lu7qCBT+CnNa03in4FaPNGlloljOO73N3PM2fo&#10;pxVA+A/D9y224uZ39vIUfqas6d4P8KeY0Npa3lxID9yJc7frsFZLGVaekKUU/wDDf8yvq0ZLWTt6&#10;/wCRdt/jL8PrSX/iQ/B23uyDjzDbMAT69zT7z9oLx+kJHhnwPp2lx4IzHZgt/wCPH+lWNO8OJZsf&#10;+KfniPHzXs/lKPruIP6Vbn0XTAPMuPEei2gJ4IUyN+gNdLxebyVo+76KMfxa/UzlRwS6X+bZy6fE&#10;H4/eIJN51y/SPn7k0cS/htGar6lovxM1ch9X1kssh+Z7vVJGB/AGuqOmeH0H+lePLuUsPlSxsSo/&#10;MkVnpD8P/Pb7Wmrz7Tx5l1EM/gAxrCSx9V/vKn3zv+CuVF4ePwx+6Nv0MGD4b6RCvmaxrtipzljb&#10;2zOx/F6tGz8E6Lkx3eoXjEABflQfktdJDqXw4tiWg+HVxd88Pe3zKpP44q7H411OBM+G/Bug6cqD&#10;5HEJlcH8v60RoQgryqRXpFt/jZfiDqSk/dg/m0vyuc9ZWUOoMj6P8Obu4c/dPkO2PfJ4rorDwX4+&#10;v48TeHtP0pOhe/nGR/wFcnNR3Pjn4h3tsyX/AI4RWPAjtoQvH0zWPeReO71y1vPq857yI6xL+eOl&#10;X/skVduc/uS+5Xf4i/2h9l97/wAjrIPAUFq//E78aBsAEwaZYkZ/4E/+FR32oeEtH2Wlp4a1XUC2&#10;dxe8SP8AqK5BPCy3CkeIvFGnWwIxi+1p5XH/AABD+lW7XRvCGlqPsvioyljhRpdhtyfTdJXVCrRS&#10;9yko+u//AJMc8ozv70m/68jo11XRCgZPhTp6t/1Er9pT+QzU1nrF5G6z6f4b8MabzzImmlmHvzWb&#10;Hqnh/S1D3dk7MDgPqmqJEPrheaZ/wmuirOV02fQ0cdRbRyXLH8TkZro+tTgtJ29El+SRi6MW/hv6&#10;v/gm3fa94s1GI2o8Q3E24/6rTtPCL+prMk0v4oXc+dK8PzqvTzbiZEP/AI6pqWHxjq7Rh18QyQKO&#10;rCBYhj8BmsfVPiqCxtrJdb1qQnB+xowU+xZiBUSxUZazlL+vvKjSqJaJW/r0NaP4d+P9TfGqaj5P&#10;vFf8n88VOfhdaWPzX2uSuwBJaXVWx09BXF6h8TLqyzLfaPZab/taxqqgqPcAgVjX3xj0O8Y22jfE&#10;rRBNx+60+B5zn1yqt/Os3isOk27v5/52LjQrt2uj1Sy+HunXY820v7Fhjlj50rfqQKivfBi6YRcT&#10;+KbW0QZ3OojTb+Z4rxq/8aeJ9YiaC5+JmpfZ2/hSzeGM+w3Y/lWS3hvTdTtiLrxPfTMx+cBS4ao/&#10;tGko8sYP/wACS/JstYSre7l+B7Lreu/CPw4pn8Q/GsBs/PGmoBifYBBXH6l8d/2XIw66r47nuADk&#10;M80jHP4155d+EPB1lAzJ4J1C+YEfN5WM/kKz9Ps7HXZTpWkfA1Y2Rvmn1O1YqKxljpN6Qjr/AIpM&#10;2WGVvek39yO7tv2iP2RtOQ3dhfR3TAn5nXeR+Zqnf/tX+CdUjNv4M0W/iiJwJ1tAi8d84rnJPh/4&#10;m0yVQsfhiwVORDZeH1eQH0y3FV9Sg+MSSBNITTpF3DbcatFIqxr67IlwPzrpo4urF8qSj6L/AIIn&#10;RpvW9/mQa98WvFmsbptO0rVL5N+CFt2xn64rGNp4huJl1m68LkXzt+6iP319znpU2oaZ8bdZD6Zr&#10;nxNEto5IFno2mzInH5frUdr8JdT063WSC51d5mP8dsFH4lzXZQq3lzO7/r1YTUEraFu0n+KEWshD&#10;p9sAcB/MnHy+p4NTeOo50jjivmBnlccI2a1fD/wyv7eFHOpzwu3UyBDn8q2D8GNQ1HUrSe6v1YRT&#10;q7GWQLnBFfuHh9nNDBz5ZzaXbl+7U+OzrDOorxsz6g+Eum/2R8N9G08rtCWSYX6gVvyheoHTrWNo&#10;Gtqlha2TWqqiRKimJi44GO1ayTpcKdoP/Ahivr5VY1qjkurPAS5IpFOe2gn1KGWSBSUOQSKm1jQN&#10;G1yFrTVtNhuI2GCk8YPBpsCb9RUk8BT0q91GCKc9dGUm07o8O+Kf7Cvwb+IBku7LSF0+6cHElqNo&#10;z7ivnH4k/wDBNz4naAZLjwhfwalCuSqP8rgV9+suQQe1MZQoyBWSjZ+7oenQzfHUFZSuvM/Ir4i/&#10;BD4m+CPMi8TeDLuAKCDIYSy/mK3P+CX/AMGk+Jn7S3iCHVC8dtY6PlpQp6s3Sv1B8R+F9C1+0e21&#10;fSobhHBDLJGDXFfBj4BfD/4XePdX8V+DdBhs5tRhVLnykABwc9K256ns+VndVz+pVw7go2l3OJ8V&#10;fsi38e6XwzrCMAMiOZcGvNPFXwq8aeEptmp6PLtH/LWNCVr7OdQR0qreafaXyGK8tUdD13DNJVak&#10;ev3k4biHF0tKi5l+J8NtC0TEPGQc8gjpTHRtvDfWvrnxN8CPh/4k3NPo6QuR9+IY59a828WfskXa&#10;AyeF9WDAjISVR+VbxxC6o9yhn2BraS91+Z81eOFzApY4HmAfUV82fE2QW3xBWViDtvEK19g/Ff4L&#10;+PdCCQXeiSuivy8aZBFfJHxb0l0+Ir2zq25L9FK7ee3Fehh5xlqux6kKtKrrB3Pl/wDaHUn4l6jK&#10;VILODwPYVwBYqdzLmva/2l/hp4vsPHF3f3vhu9jtpArRyyW7BCu3rnvXkU+kXEUnzRMCPbjFfn+I&#10;5frMterP1nLp8+BptPojD8QZm06RcHBQ5r9Pv+CGXip9c/Ynk0JwQdM1y4jz/wBtHP8AWvzO1eyI&#10;s3Uqeh5Ar9B/+CA2pTz/ALPvjTSuAtp4lk2rnpkA/wBa3y9pYqL9Tz88j+4g+0kfc2qbpNGu4sdY&#10;+ntXmEjr5h5716lNtltLiNjy0JGPpXll0Ak7J3BPFfWULFZO9Jr0EJKgkCmknHJ6Cl6fMc9KQYwc&#10;/hXQkj2tbkWh3kem+PdHv3+6LwAg+/H9a9N8XIkfiO4dANsmGGOnIrybV3+zT29/gfubhHB+hr17&#10;xiwuZbXUY0wJ7RTnHWvlOKKd6EZdjzsyVsTRn3i19zTMC/USQsCD904r17RLw6n8N9I1CPJaJAhz&#10;34x/Q15OHAiIYZ5r0j4SXaaj8NrnTSctaXZOPQZz/WvmMtdsRbumfP57FvCQn/LJfc9C8nIyVwT1&#10;psyhlK+vUj6U8IobA/OhwR0XI7176PBT1POfjzo7aj8Onu1jy9rJkn0AP/16+eQCeCMn1FfVvi/T&#10;m1Twnqel7QQ8DMo/CvlaeMxSsHyCrYxWOISTTP0zg3Ec+DqUn9l3+8YV65J4rL1+3FxZOhxkr3Na&#10;udxbjj61Wu41dCCO1YPWNj7SlLlmmereDLo+PP2ZYpJm3XOlSGMnHOEOMfliuBYBlw3XFdP+yVep&#10;eT+I/h5OSRcwmeFCeORtOP0rB1fTzpuqz2EykGKVlxjniuSavSjLtp9x4GGisLmmKwvTm516TV/z&#10;MldLg1GC/wBBuSBHdW5wD34xXx54u0WXQPEl5o8rEPbztH064PWvsuJorLV7W8lQ7FkAfHPyng18&#10;7ftWeGRo/wASZ9Sgh2w38YlXjjPQ/wAq+dzmk5UlPs7fefofCOL9nj50HtON/mtPyPK+VX5mwfeo&#10;rmMTReTjk+1WGyV+c/gRSNGpTcDznpmvm3sfpEXc4NNY1D4b/EjS/HOmSNHLp9/HcKy+gPzD8RkV&#10;+n+p6hZeK/CmkeO9InElvf2aMkg7gqGB/I1+Z/xB0Vrm0aZVydvTNfZX/BO74mTfFD9nmf4f30pl&#10;1Dw5KYQG6+UMtGfyJH4V6GEnzR5X1VvmtV+p+f8AiFgm6dHMIfYdpej/AKR6gpwM9B/Ons5xlu3S&#10;kcYO1s8GlQBjjNaK9j4HRop6pard27KRkEHNdb8G9Ui1nwhe+C735ri1c+SSOdvVT/SufkCFDnk4&#10;qt4O11vB3j611ORttvcHyrj0wTwfzxUzSdm9tn6P+rmWKpPFYKdNfEvej6r/AD2O48OlZXuNAvWO&#10;yZCFVv73p+VeEePvDkvhvxLc2EqkKJCUJHVeor33xdbLpniBNTtECxyuJEwOM55Fcv8AtK+CLe40&#10;Kx8caeufMUeZjnIPf8814GPwrnh5w603f5df8yMhzCOHx8Lu0aqt/wBvL+rHiIwB8ucmoriESxkZ&#10;BBHSpAGJ5XHrxShMnaRwOlfL7H6Om0zz3xPFd+G9bh8RablZbaXzUI9v/rfzr2D4hWdp8RPhpYfE&#10;LQ4clYVMwAyVB4IP0NcN4p0hb+zbCZIFdF+yn4oinudT+EOtENHdI0lmG+nzKP51phoRq1JYeptU&#10;Vl5Pp+OnzNM1lOWBhjaa9+g7vzg9H92/3nnzkr8r5Bz0NI2AuAfrW18RPCt14L8UXOiXQP7qQ7CR&#10;1Xsawg2RxXzlSnKhUcJ7o9yhUhiKMakHdNXEkiV+DXIeMNGVwX2Agg5HtXYggnb1qlq+nrd27D/Z&#10;4zV4eq6VRSO/C1vYVUztf+CfHxnfw14on+CWvzA2d/vlsGlfo2PmTn1HNfRXjDQJNB1aSBHJic7o&#10;XA6ivgDVE1jwrrNv4i0K4eG8sZllgkU4OQen0PNffXwr8e6f+0D8FbHxhYHN7BBi4i7q4Hzqf51r&#10;n2Ajj8J7WmveWq/VfPdedz8/46ytZbmUczor93V0n5S6P5mdOnnI0bYGRzmtz4I+M38IeKz4Wv2/&#10;0HUW/dlz8sb9/wA6w8lQYyv3eORVLWbB7iESwEiVDmNgeQa/PMNXnhq8akd0/wDh181ofLVaFPF0&#10;JUKm0l9z6P5HpPxA8Of2Fq5ls1/cT/NEwHH0rCAJXBrrvh1rEfxT+HbWV22dQslIkVuu8d/xFcrP&#10;Z3FvKYZYyrIcEe9RmuFjTqrEUl7k9V5d18meJgqtSPNh6vxw0fn2fzMu8Nxo9/DrdiTvhfcwzgMv&#10;cH8KpfHHwRD4+8LxeOdAtsyxR5ZEHJUdQfcVvS2jXERjKnnpVjwDqD6FqUvhrU0zZ3rfuy/RXPGD&#10;7EV28O4+lQrvC4h2pVdG/wCWX2ZffozulVqUJRxFHWcOnePVHyy+UdlZec9xVLVbFL+yeCVR8w6m&#10;vTP2gvhPffDzxQ1ylqy2t4S8DY4X1X8K89aNiMbM+tfQTpVMJXcJ6Siz7LC4mniqEatF3jLU1fg1&#10;4mTX7Sf4OeL5RLHNE/2Npud0ZHMf1HUV8/fHD4Wan8KvGlzos8bNali1pNjh07c+3SvV9X0/Uba5&#10;j1nSHaK6tGEkEi8FSDmvT/Gfw7tP2pvgYda0m1Qa5YKcxqvzLKo+ZPYN1FfeZDj44ymsO37y+H82&#10;v1XzPMxP/CZiVV/5dz38n3+Z8SMSeo6VS1vS4dUtXt5EyWGORXXSfC/xjHevpzeH7rzYnKtH5LZB&#10;z9K1tH/Z8+LOssF07wHqcoYcFbRuf0r2o14RleL1R6jcY6ykkvNpF/8AYc+OTeFvEp+BPxHuzJpd&#10;+SNElufuoxyDAc9j296l/a4/Zxn8Ca02rWFkW0vUCXtJQn+rJ6ofpSr/AME/f2lvGUsVzofw41GG&#10;eFw8U5wnlsOQ2Sa/Rv8AZX/ZYvfjh8HrXwP+1L4SK6rZxLHdKzYMzKOJlb3HWvrcpxU61qXK9dnZ&#10;pJ9r2tZ/n6n4/wAarLMqxP1yjVi4y+KKkm0+9k+v5n4YeP8A4XzSl2XTyQRzhTkV+gn/AAQb/bP8&#10;R/DPxsn7M3xakuZdMvBnw9eXSnbCc8w5PY54r9BLb/glz+y34fum8z4e2821vladN2ffmte1/Ym+&#10;BvhxxceHfAtlbzxMGimigVWUjoQRyK+nlkuPrRjP3U4u6vr/AEnsfk+b8RZPmVF0rSv0ltZnuV1p&#10;NiNt5aIphn5jwOntVeS2Vf4fwo+Hupvc6SPDuqSYmt1CBmJ+cdmqzewS2UxhlXv1J619HhXCVNWi&#10;k1uvM/P6zqc7uyjNAUOGqndWMboVwcH0rXkiDHOM56iq00GxsBeOeK6dyISszkNf8PQ3iN5sQPy8&#10;HFcnoWqal8NfE41O2Dm1dgLqAE4K+v1Fen3dqjqSE5HauZ8R+HkvI2BXqPSvLx+DjXp+a2fY9bC1&#10;1KPJLZnocdzZ+J9Ii1fS5FbfGGG3+L1/H2rOdSPlI5rzfwN44vvhvqv9m3ZZ7C4fA/6Yn1r0bxdr&#10;ugaFoy+IZLxBEU3PsbOB61ng81pQpyjipKMo7t6K3c562ArOso01e+1iK7hDrnHP0rI1C3RlLYP/&#10;AAEVwHiT9rX4e6UrC0kMzKDwO9eY+Nv23rhEkj0fTkGRgEtXzmYeJHCGBk4SxCk+0U5fke1g+Ec8&#10;xGvJyrz0PXfF+iW9xbN5u3gcFj0rxvxB4xX4U+IF8QafrCQtC3zDfwR3BHpXkvxA/a2+IOtRPHb3&#10;ohU8EJ1rwP4mfEjxVr0bpeanK/sz8Zr4rM/EXAZpH2WFoN+crL8NWfXYHg+rSj/tNVLyWp+m/wAK&#10;Pj54B+O2k+Tpeswf2hEP38KsMxt/Mg1rX1rcafMbecfTPcetfjP8O/2jviN+z58TLbx34d1SVTBM&#10;PPgZvlmj7qR9K/WP9lj9p74e/tefDaHxHoWoRR3saBLq0Zxvgk7qR1xnoa+dqSq1nzVErvZq9n5e&#10;v5o8zNsrll1T3LuD2Z16sAOOp7elOVio4HTpTry0mspTDLGVI9qahH3TXNoeP1HtiRdjCuc8W+E7&#10;fU7dsR4dRlCByD6g10StzyeaWVUlXawrCrTU42a3NadSVOV0ecfY/HX/AEMd5/39NFd99gT+4KK8&#10;3+ysL/Kdv1tdkfTNFFFf1+fn4UUUUAFFFFABRRRQAUUUUAFBzjiiigCKYNnJ6Uyp2UMMEVHIqqMg&#10;d6CGivLGW5ZevpVdw2MRqRjuasSjoe5HODUTIFHBpNagiEyNgo65NIYyR8h5I6elKchzmmtnJYdK&#10;ksiSZ7S73uflIw1XUwHOx8o/I9qpzR+anTnp1qG21J9OmNvdAsn8JA6GhOzB6ovnMMnmenXjrTbl&#10;ct5i9CKklCXEQuoW3YHOKZGRKDGevVeaGJFK5hyRICQQcgg9DWjpeoC7iCSKdw4cdx71UkQEnjnG&#10;BUe57WUXMZwf4hn71TtqXfSxfvbPY5dORnt2qC2H78j1jPGKuwXENxGCckMPlaq8sAtrtHzlSSvy&#10;9uKOgW1Ij8khBPemjkdadOdrkMcDNNUDnnk9KZJDIFJJHH400MRwD161JKqqNxB/OmgIB0JB55PS&#10;p2KTGrjdg/zxTZoUmRopBlSpBDcg09wByo4PrQIgUDDr6UaMbseKfGf4NywNJ4g0GEFDkyRIK8dv&#10;LOSCQxsm0g4IPUV9kXNskqGGVAQwOVPcV498Y/gqY3k8ReH4cqSTLEOopO8WTax4gRtOB+GKXeyj&#10;cOw5ya5r4y/GP4efA3SZNY8ea/Fb7VJS0HMrH0x1FfB/7TP/AAVE8YeLvtHh74SxNpVgcoZznzGH&#10;1pSqRWhE6sYaM+xvjj+2D8HfgNYyT+INdiu71PuWNvIC2ffFfAf7Tf8AwUa+Kfxsmm0fw9fSaTpL&#10;EhbeByCR74r568TeLfEHi3UZNV1/VJrm5lYlnlck1QV12lcEtjls1m7y3OOpieZaE15f3d9MZ7q5&#10;Z5C2S7tkn86iV5A7eXMRu600OmzgZOcZoSMN8ynGeuapbHPLmk99UOYuWMh5zx0oEJcK6g+9OwOQ&#10;W6DoDUkZIQKx6jkClqgWrsyIIVb5mI9KRo3DcrwehqaVCzZZuAODSAiM/Oc46UO6Qmt0N2EqV8zt&#10;0pGjJXbuIJ7gcVJCTLJ8xyTnatEjBJiqjIHf/wCtRdNgoq3kNVD5P7xwD3460uzJLFS3HY0rHzEy&#10;AQB+tCQ4BKnofwouy7O1lqMJbCqq4B7kU9GIP7xTn6VKokyPOf8ACmH962B07g9aNXoJQv3HIpVm&#10;2g59qTcVI3Lnn0pylhuYvjaM4J5NLhQwHOTg5FGmw1F2shzA7flBC57elSxs74SMFieoxiiOMykJ&#10;CCS5wABnk9vevur/AIJ6/wDBG3x78fpLL4rfH9Lrw74PLLLDpjxmO91Ne2P+eUZ9SMkHgDrUScUt&#10;Tpp0pVXY8C/Y3/YW+Nn7ZnjFNE+HWhvBpcMgGp+IbyMi2tR3Gf439FHP0r9ov2Mf2Cvgl+xj4UXT&#10;vBGlLea9PCq6p4iuoh59wQOQD/Cmeijj616h8MPhb8Pvg54MsvAHw08KWukaTYQiO3tLWMKAB3J6&#10;sT3JrouB8orFtzPSp0401pv3D1VSTj1pyqSA2KFQKOe9OQgjCDp3zxQXsBOMnuOma57x78SNC8AW&#10;LT6jOGuD/q4Aev1rC+J/xv0jwaraTo8q3N6w++p+WM/1NeB+Ide1XxNfSahql00kjtn5j0rKU+iM&#10;Z1OxoeP/AIl654+1E3N9OyxA5jhB4ArmmUnJYcelTGEAYA5pFj3DFRaxg7kAQA5pzLjAqY22Fywx&#10;+Naeg+B/FPiedbbQdCu7t2OB5MJx+JIwBR1CxkxRMR0rpPh78N9e+Iup/YNLj8q2T/j4u3HyoO+P&#10;7x9q1db+Cus+ArBPEPxBKpYxnddWunyiW42jkgAcD8TXUfD39rj9na7vLL4feAdO1kXMzCO3s107&#10;5mY+rZxn3qlF3sDjJLQ9O8GeCdA8BaMmi6FABk5uJ2GXlYdya0nypBLAE9cd6W3tvGV6u6x8CPHn&#10;G17++VOD7Lk1la74c+OMi5sb3wppcecb7jzJmA9cnArX2c7XsZeyqSd2dJperyw/upMsCcZC9K2g&#10;/wC6E0i7FIyWchQPzrxvUdI12DzpPF37UqWixAh4NDs44cEDn5sE1w+rat8C7pZ7LxX4i8V+KGDY&#10;QXurvtPHUKBgCtI1nDRnRCEran0FrPxJ+HXh9SNe8f6PaEA5WS+QkfgCa4zxJ+2H+z54ai3nxub4&#10;9FXTrR5d30OAK+eHtvhxdRXN7onw9s4Rby7T5swDlWHGF6vjuawtQumEcdppfha0tkRdu6OEZ+pP&#10;rQ8U+xpyHu17+3v4OmhaTwr8MdavkU/6y4kSFR6Zzk1xXiz9vj4t3Mvk+Hfh5pemoxws945mI9+C&#10;BXmp8P6jMN1xPyR0Axj/ABqvc6JbiERyzOW6Mp6AVk8TVZSpruW/GH7VP7U+u3TQyfFCKwiI+SPS&#10;7YJnPv1rzPxlqPxJ8Ws8nin4ja5qLN0Wa8Yrn6eldlcaTbQQhVQFuzNWddRRRggoOenris3OpLdj&#10;UYI8zuPAlzIQWRyx++zEk1TuPh9c+aZJJMqRxuWvSjGC+1cnrx3qC50/z1IGQSPuip5ZDvFHnVp8&#10;OtN84tNb5yOST1qxJ4R0yxAaG3T7vUiuvfSikRyu0gcc1kXMfmMUBLD0FUoMlzPO/GGkQ3lpcubd&#10;QAhAwO45rwXU/h6lh4kknjtFIkcupbjKt2r6d1PSTOslvNjDL2FclqPgXSbzcz25LSKBu6YweK3U&#10;bIi93qfXP/BNXUtR8J/DKO1tbhoSbNkBjBO05yDn6V9LyeO7u+0670fV7t7qK8tmikSZsg5HXFfL&#10;37Bus3cWiTeHlnPlREjys8Nxwa9jn1eS3u1lmyoLEYPbFc8+aDsapKSPizXfhxZ/D/8AaKvfD0MU&#10;EUMWpFo4o85UP82Dn616942+HGieJfDElhc2cZLLnlRwcUftY+A47D4rWnj7TLNUW7tIXkuAR87K&#10;eePUDFbWlXv9oaXHI8w+eMdfpTS91EabHzfqXgS5t7KTw2YsCynLRcYzk1VtfCH2rV4LDyC2CCwz&#10;xxXrnjPw/BbeJft32YMtwux/wqglrDpPiG2eys48yrs/eLkge1XBNj5lbU6XwFpDWhiRxyMBcCvU&#10;NPsgtupUHJXmuN0e3WK4U8Aqc11w1u1tLcMXGQPWsmncroZ/jHw5Dr+jvpzZJcED0zXjHgr4cJYt&#10;cWepwGQ2V28bSP8Axc5FezWutS3mvwQrGSm4FwP7pNanjDwNa6cl1cJZKq3DmTfwN3HFdFCLlFmd&#10;Tc5f4E6ZpsnxGgBhj8qBC6rt43g13P7WN7Fa/ETSPEvh1poVvdNC3KWtzHbszx4+87An8BXDfCZZ&#10;dD8Wte3ERVHlwgz/AAng11H7WlzIvwxj8WWmg22pT6Pco4hubfzVCOQpIXIyeR14rkzCLqZfUh5P&#10;8NS6OlaL8zP8P+J9Y1OSNbOz0uOVgMNd3Et5J9eGA/Su80vw98RLm0+0vq+oKoJ4tLWO0QZ9GYA/&#10;rXinw0+MfxTk05I9IsJbAPwUsbKO2GPqoB/WuufxH4q1OQNrdpqGpztnciaojFR/wHe361+NYqvQ&#10;crRi2/Sy/r5H19OhUivekkegS6Jp1nhPEHieJpSM5n1Fpmz7kcCnveeB7MCMal9ulA4S1iLn9M1w&#10;U2h/EnUrlV0PwXo0RcZje9El1JjH91jjP4Vc/wCFXfGTVrVIPGPxMi0WxBy6Syx2aY9FRfmP5V5k&#10;o1pf8u/wv+djpUKb3l/X4nW3l94Le3J8QWF6sZ/gu9QW1Q+x/i/IVzOoePvgJ4Pne6gtvCtpJ13R&#10;6d9rnJ/35M5P4VRHwZ+CUF4RqvirU9fnA5isreR1Y/7zlR+Na1rp/wAKfDCCLw18L7SOUHkX1yJJ&#10;SfcRqAPpmuadarB291fc3+Cf5m8KdGXRv+vOxmWf7UrajcfYvCUvii5j6RpY2otoifThV4q/b+I/&#10;inrX/Ex074WuzsQRd6xP5gUep3ZFXdNt/G+t3f2nwzb/ANnp02abZLGB/wADYMa0Lv4ZeJdYk83x&#10;V4guZ4xyVupZJVB/4GQg/AVhKOZ1l705W+787/kaXwsNor+vQy7fUvE6hm1/xXaJKODBYTswH4Jx&#10;UMK6dNdi5XRHu5U+5JJFtx/30cmt+Hw14f0y3VbbXNKTaMEXmog49xFAP50R2LMxJ8WxRxMeRY6S&#10;0YP/AAKTBNZxy+pPWpO/4/m7F+2prSKMTVZrucqLzSLUnOV3xtKR7YzinQwXCBZTBZwbWyWMMcef&#10;p1Irel07wBYRB9X129kJHz/6Sin8ABx+dZc2o/Aq1kIk8I3moyY4M16SpPvtBNRLC04fFKK9X/km&#10;HPJqyTfoMv8Axtp2npifxJp9uWGNtufMf8azh8T7Czu/tttqOoSShceZFAzFvoAK0bzxfpsJ2+Df&#10;gVpxAGFkltNx9uZDg/lUsHin9pC8gC6Bp+iaKP4S+1yg9ljUY/OolDWyq3/wwb/F2Kvp8FvVr9Lm&#10;QPir481yfbong7xPenOE/wBDaPP4tT5E+O+sAs/w4vrFSODe6qF4+ldDYeGvj9rYLeKPjRqDxuf9&#10;Tp8CW65/3uWqaX4OaeJ1l8UeJ4ZWK/M+o6g08jDPTHNaLBVam7m/Xlj+V/zIdaMFryr73/kcpD4J&#10;8XTSlNe1TR7WQ9Um1AO/5KSaG+G2+Uo3i3Sh/wBcLSSUt9Pl5Nd9p/hLwHo8YMDvP0wLW0wuPxK5&#10;rQhv9GsoGbTdNuo2AIBjuUgz+EaM5/MVpHKsMkvaW++7/An61JLT8rfmefWfwt8XMmI9QnjgB4n+&#10;yrGB/wB9dKsx+CvD1sTHrPjlyyf6yL+0g3P+7GP0zW3qVzHqEmy50HzlbjzLtmZMn1+0SKD/AN81&#10;Z0y1WyjD6dNDZ/L0sUhTJ/7Zxk/rUxwmAhKyW3q/1X5l+3qta/1+ZiWugeE4+bXSdSvlYffjtmRT&#10;77nqw9vpUTCO20W2g3cE3t8hI/4CnNaWo6Pf38YuL4tdMPuteF5j9AGbj8qrWWlapE6MI7e0QP8A&#10;Nl40I9tq84qZxoxdox0fkv8Ag/mOM5dRsHhrT3VZDqFooPJWC3div54rVsU8O6ZMLqS51q7cJgRR&#10;lY4wPYc1IZ7aBQgdCwHzSsMge4zWVqviHQS3kXGt3Ny4HywWamTB+iA4pqSpO8Uvn/w9vwE/edm2&#10;aeq6o0sS3Fh4J09TuyHv7jc34gVWuG8R6nbsdRvpkAP7u20guUK+m0Y/Ws+K6vpJlbQ/BMjKek95&#10;x/6Ef6VpS6f461NVa88R2Gmw44QSbmA/4DgVca1WotLv0Vvx0JcIxf8Am7/5lSDQFjiFzPoEFgM/&#10;M2r36qzDsdq7j+FV7688PW7lZ9XWWMdY9OsiR9N8hH8jUt14N8Ns3ma74/d8cs4Kpz9T0rNvtZ/Z&#10;98MMd2p6hqM+DhLeB7lyf+Ag1i4W1aiv8Ur/AIIaSb3b9Fb8x1/4q0WWFV0j4frIyj5Z9Tuy/wD4&#10;6u1R+tZ7eL9ZjtWtr65sdPhcH93DchEx/uxjP86m/wCE40DVOdN+GGqpDj/j51iWOzj/APIjBvyF&#10;QRfEuy8PXoubL+xbMqfmXTYHupMez8Ln8awnNW1q2Xkrf5fmbRikrqN35u42LxDpVogGnyXFyP7m&#10;k6FcXDE+u5wBn8asWfiPxXet5WmfBbxVqDtws2pyx20X/fAYGm3f7Td5NGbfR/CN7dy45ub+48uM&#10;H2Re341yniL44fFS8BW88cabolt0YRyIhx+JzWMqmXw1UpS9I/rK6KUMTLdJL1/yPSbHSvjNLG0c&#10;PhnRPD6t0zqKq6j3KgnNZ2p/DLxxqczS694zsHj6nyoppyT9ZGA/HFeUXXxb0yzlW5fx7qOqXO45&#10;TR7SSZ3P+8qkfmaksfHPxQ8VOR4c+FOvzp1F3q+oJbKPxdv5VLxGFq6RjJ/P9EgVCrB3ckv68z1S&#10;LwV4d0W1KPr1tHcMQfNdo1IPrjoKgb4eeB9RJvLjWv7Sm2/MbjVZXRfbam1R9BXnun+FviXdXka+&#10;J9L0bT9xzthWW/m+m4bUB+prstRbw7ouhfZzqNq9wq/MupS/ux9IYjkn2zitaL/uJLzJm7O3Nf0M&#10;m98I+E7bVxYQ+IPBtg7tlYUsxcXAP4l8fjXWaNb2WjQiF9Ue92IcEuttGfcKADj8K4ew+IOkaYss&#10;L6Pd6gZMqW0XT47BR/wM7mP1NU5PFk1nL9o0zwZY6KowXutW1jzZXB/3yKftVzaNfK//AAUCpycb&#10;2PQdYjuNdtzBZ+KrbT1B+ZbZfMf82GKxbnwlo0ci2eseLNe1HClv3+rrDFj02pzXK6j8c/Aulq0G&#10;ufFLS4em+O2ud7H2AQHNc/f/ABT+GesXiyeHrXxHdMOPtGl6PcAP9XK4NZ1KsZK/K3/XbYqNKaWr&#10;seixeAfBs8n2u08IaX5MYy15c2z3BU+pMnGfpUA1nwJZz/2edcvJJC3EVrppjhUe21QKy9AuPG+s&#10;2K3aaHd2tsej67fpEzf8BLZ/QVq39hrFxpkhW00a2ATb9qjkluJM+qqAB+tFPmlG9OlZ93t+grKL&#10;1kRifRPMaWOGKUZJWScBQPoOeaq33imztb6OK4RXswMzEXRh3cdAxwBUvhbR/CcCiCfWfFWvXckR&#10;VoLTascZPUKqoT+Oary/sefDHWdSfxJefBSKSV/nNx4t1qSXn/rkzAD8q6KdCrVV3JL0V3+v5kup&#10;Sj5+orfEL4EWyM03xH1PT7hjj7Lp96l2w59EVjWff+L/AApKySeH9W8b68szESI9jJbLH9QdoI96&#10;6vwx8PLHwtcNY6HqGjafGp+W18L6KigADvIOv51e1Tw/4GS1ludWi1TUZVAyHuGbcfTZHn+darCy&#10;cbt2/r1f5EKqlLQ5Eaxp2kxJOuirBNuyzXtxuKD1OCc1Yt/itrmqq2k6FfX16mfmi0zSXZfxdgBj&#10;8as6Rp9s93JF4Z+EcpcLkSXLhfzLf1NXZLT4hPF5fiDxbpPh+DAC2dvqaSSY9xECP1q6Ubq6u15X&#10;/PRA5a6mXcL8TEgLaXfiLzeqXDHOPQ7eBUb3niHwdbDV/FfxL0y3ty4+0wXNujIfbLEn8qvH4a6V&#10;qcqzT+PNV1EK3zeTp0hiz7lio/E0svwz+EK6qz+ILfWdSuFUDM4jCgdcKDkZrtoRjDW1v+3v8jGc&#10;nL/hirNqHgnxTcJfaQ8BCrnzbB2AkPYkdBVvTbtdGvUluNatovnyI1PmMcHoRzV688N/DK8sk0+z&#10;8L635Cn5oo9XSIDPf5U5rN1Tw78PvDqwS6F4LvbLZJuMk+qeb5v1OK+oy3HTw1RShK2vQ87EUPaa&#10;SR7R4O8Q694kt4p4fFkkUJwscS6eqAkduOa7aJJli23Fx5jBeSFxmvKfhj8WLMMmn6jo9vAijEUs&#10;fJxXpKeItKu4N1veocrnAYZr9sy2nUqYaNTV39f1PkMRTnCq4tWJbB1e/fa3AHStAv2JrA0PXtJ/&#10;tCaC4v4Y5GPyJJIATW4XVhlWB9wc131E1I5xSc80xyRxnrSl1Axjn1pGbC59qzBkNwTt61X0NStx&#10;O2c88cVNctgHnoKg0KVGklAPIP51e0RJGhJyCT68VGeeAcGnsCevr602s+oxCM9aaYwBuXvTm3Ef&#10;LjPvQoxxnJ+tCuBleJdIg1Kwa1uIhIH+U5HQGvEfiT/wTy+EnjLXIPFdkZrS9S7jnlZX4cg5ORXv&#10;l6u5cZ7irLqTCCRnjrVqbSN6GLxGHb9nJq5yeu/BT4Z+KfD8OieI/B9jdwJbrGUmtlPAGPSvAviv&#10;/wAEk/2VPiOkktj4WGk3MmcTWJ2c/SvqoDcnNMCr93pXNLD0az96Nzrwmc5pl8uahWlH5n5b/GH/&#10;AIIN+IIY55vhj4/imQqdsF5FyfbIrsP+CU/7Efxh/ZW8M+P/AAr470tXmvtXFxatbDKsm3GR+Qr9&#10;FJYQFJGOnftUWiQpBqNyygfvFGSf5VjDA0qVVVIN3X3H0i47zirQVLEWmk072s9PNHiuj+DdY1XW&#10;E0U2ckUsykKHSuW8X/s6/EHRLqWaLT0uEBPMTc9a+o7bTrb+0IbhIl3K3BxyKXUYIjOd8fJPWu6N&#10;apGVkdVLj7G4arz0qas90z4m1Twp4k0ni/0eeM990ZrPeKWM7XQg19tXug6RqKbLywikB7NGK5rX&#10;PgZ8PdbDPc6FFG3Z4lxk/hXRDFPqj6bB+JeCqaYmk4+adz468QReZpzheu08epr1Npn1PwFoeqsR&#10;k24Qn6D/ABzXc+KP2RdFvo3/ALD1J4iR8quMjpTbz4P6/ovwn0/R7SzNzJYzsJHjXnvXlZ4418C+&#10;XdHvVeKMmzGNFUKmql10smv+GPN2GVwRg9hXefs+yCefW9EfjfCHUZ68GuQn0XVLQFLzTpkYd2Qi&#10;um+AHmwfEwW8g+W4tHXA6kivhsG5QxUL9/zNc3lCplNVxeyv9zTOkMixyeW2cg45FLJJ8p2sMVb1&#10;PS7u0vZRNasNsjLyOnNVjEB8pTHvX06PmIyjKKaKkarLdi3Az50bIM+4r5a+JWkHQPGOoacVxsnP&#10;GOxORX1O2YLyCZQRsmU5HavJv2kfgp42n8bP4h0jw5c3FpdxKyPGmc4qaybp6H1vCmYUcJmThVko&#10;qcertqn/AJM8U3naQO/So3UsnBrVv/B/ibTWIu9Cu4+f4oT/AIVQks7iL5ZImHqCMGuJNn6jTq05&#10;6xkmWfgpr8vhX46aPdl8RXbG2k3HjDYxn8cV23x00BtD8f3ZEe1LgiVMdCG/ya8o1lrnS7m31my3&#10;Ca0nWVD6bSDX0N+0NZx+IvBfhv4gW6ZW8sV8xx2JAI/rWUo+5OPaz/Rni5rJYfOsLXW1SMoP1j7y&#10;/C54xfIHtnQEg44rz39qvw1/b/w80/xbBGPMtWCTNj14P8q9IeP5Chx+NLN4Yj8cfDTxB4RNuXkh&#10;heWEY6Agnj6EV5uKo+3oSh3Tt67o9zB43+z8VSxHSMlf0ej/ADPiCRvm2jBGTzSAFTkjireo6dPY&#10;3z2csXKOQflqAoDgDOK+H5Wj9sTvqtjO1y0Fzp0kYXPFdj/wTk+KjfC79ol/CF7cBLTxNCLfcx/5&#10;bKSUx9ckfjXOzQhkKdSRiuF1mW98D+NdO8Y6SSk+n3sd1Gy8YKMD/T9a2oVJQnpv+qOLN8BDNcqr&#10;YWSvzJ29T9OPGGlNo+uz25PyM++Mk9VPNZgyvLDA9a6PVNT0/wCIXww8N/E3RWDw6hYRsXBz95Qw&#10;/LOK5woQcFeD716lWKjO8dnqvRn4NgarqUEpfFG6fqtGPyGXG7IHSsvxBYGa0YAZPVT6H1rUVAuc&#10;cYGOajniMsbRup6djWLjdWO2nL2ck0dz4UW68c/CqPVWO65svlnIGSSvB/oadpGnjxp4cvPCN6+4&#10;LGzQg9cf/rrJ/Z18SyaX4rufBVwf9G1JC6BjgbgOR+I/lW28Vz4K8cbpFICXJDj1jPX9K4q0OTkq&#10;vb4Zf15o+cxUKlDGVaEdH8cPn/k9D5y8QaNdaJrVxp11EQ0UrIRj0NU3TafkOK+zvHn7Cp+JQg8c&#10;aHrcdv8AbY1Z1VchunP5VyNz/wAE5fFoIaHxJbH0BT/69ePX4Wzn2jlSouUXqmrarp1PfwfiNwvO&#10;hFVq6jNaNO+jW/Q+VriLzIyjDPHTNchdXF/4F8XWXjLSwfMtJw+F7r3H4ivsm9/4J1+PhgR6za7T&#10;1IH/ANesDxN/wTb+JN3A0cd7bOMdxXLPhrPrX+ryT9D3MF4gcIuXLLFRcZKzXdPfoeb/ABm0q3+I&#10;3gmx+J+ip5geJROyjopHAP0PFeMyWUqcEN05BHSvuX9mH9kfxTo2j3nwk+IgjNhMzG2k5J2t1A+h&#10;5rf1b/gmD4OjvpEXXplVWzyByKrF8KZ3mijiKNB8zVpJ2TUl699zxsL4l8M5BWnga1a8Iu8JLVOL&#10;2+aPz5WJ1Xaqk+4FPa1kIOEPT0r71X/gmP4KB3t4hlwT2qZf+CZPgphuHiCXHYAiuNcCcUf9A/4r&#10;/M7X4xcFJ/xn9zPzh8U+HJZkLqnOO/NegfsG/E65+G3xWfwNrFyI9M1wgR72+VJ+g/POK+15/wDg&#10;l94HuI9p1yUntgjj2rk9d/4JVaVZXkepaJ4kkjngkDwsMZVwcg11U+EeKqELfV7rf4o9PmdGI8Vu&#10;Bc7yyrgK9bSasnyvR9H8mUviX4RPh/XWeBP9GuV8yAg54Pb8654W8jZBXg9K+u/CP7Puh+OfAVtY&#10;+L90uoWMapI47MBg4+vWof8Ahk3wAqhVaXOTk7q+bxvhbxNisRKvhKS5Ja2ckmu6+R+U0fEPJsJD&#10;2GIk+aOl7aO2z+Z8u/DLxDd+APHlverxY3rrDer2UZ4b8K+q9U/Zo8La/BD4kiucrdKGbyzxkjqM&#10;djVWb9kn4fXMRikV2/2t3SvVvh1okej+Fk8JSTF/s0YWKRzklR0r6Xg/w1xtKtLD5/hlKi9Y2l8M&#10;uu1tGvxPleLONMNjOTFZXUcai0lpuuj+R5XH+zD4QQ4aZ27Gln/Ze8DuVdy29eVIPQ9q9WuLcwTm&#10;J15GaZ5SsM45xX6ZHww4JgrfVI/O7PhP9dOIW7+2Z498X/2XNO+Lfgw6Baqv2uADy5SOVYdD+I61&#10;8/23/BNvxulwyXt9DGEcjHXNfcNtK1heLfRngfLIAf4a0dZtoryFdRg5yOcnPHrXPmnhtkGb4iMq&#10;nNFxVvddrrpf0PdyzxM4iybDOjh5Jxbvqr2fWx8S2v8AwTZu2i/03XBkjgKO1dt8Ev2I4/g34jfV&#10;RrS3Fld4F7bBRyQeGHuK+knSJSOnHY0hjSSPa0ZIIxk9aMH4XcM4GrGrS5+eLunzvdfgTi/FTirM&#10;KMqFaa5JaNWRiah8AvhhasuqWPhGyLsvzyeQuWPr+NOsPA3hbTRttdDtowB0SIA11ehXSLEdJujl&#10;SuI+e1U9TszZzlGx7EDrX3lDB4WmrKCT9EfEV80zKr8VaTXqzPttKsrcZjtYxngkIKbNaGCZby2U&#10;B0wMheSPSrq7XGWGPSnFFKFc9vWupwp8vLY43Vqyd5Sb+ZoYi1zTFmhXMiL06YrHubMKxzGBU9he&#10;/wBk3QmJ/dScOB/CfWtDVbNJIxe2wBU8tjtRTbi+VmbOXltJLS8TUbTAkjbIP9K6KC4g8R6aJk2i&#10;VAcqRnB9Kz5oAw3Y4NVLK+k0O9+0xjMLHEqA/rWVaDpy9rD5m0P3i5S1I7Rnay4PuaillQgqzgYG&#10;cVT8bT3jw/2rpDZBG4gHPFcRJ4i1Byd1w3HWvl8fxZSwVZ01SbffY9fDZFKtBTc1Y7e4vbOFcSTo&#10;PxrE1fxBpUUZBuR74Nc1NqE0xLs7MSOSWrMvSXUhuc14VfjTGSVoU0j2MPw9h4yvKTZT8eeINPaG&#10;RokBzyCB096wvAHxx0p538B+N3VLWcH7HPNyFJ/gPse1Sa5YvJG3AYYwR7V5l4+8MLdwGSOLDKMj&#10;FfHZtnWaYpqd1p0to/J+p9FhcvwkEkrp9zD/AGg/hnP4Y1ebxB4dRn0yd92EGRGfT6e9eQ6i5mJU&#10;dcV9LfBr4h6T4n0lvhN44iUzmNktZZukqnop9x2NeS/G/wCDWpfDTXHMcZksZWJgkHOOT8p96/Ls&#10;1y2mr43Dr3W/eivsPt6dj6bCYqcm6c37y/E8j1W3YqyEDOa4vxLYlnbfx6cV6PqVurxllHOOa5zW&#10;NMjuEKlATjIOKywOIUGjuknueGePfCy3sDtsySOc96xPgD+0b8Sv2SviTD4t8H6hL9lM6i+six2X&#10;EeeQR9K9V8S6CnlsrRD6V5T8QvBSXMUjLbjPPSvu8uxdOrT9nU1TOavQp4qk6VRXTP2l/Zy+PvgD&#10;9q74V2PjjwhqsMlw1uBNCrjdDJjmNh256V0E0ctrObeUFWU4INfiB+yN+118Rf2MPinDremXk0ui&#10;TyhdV03d8skeRkj/AGhX7WfBf4wfD39pv4a2XxC8A6vBKLmEEBWG5Tj7jehFdVfDyhKz1fR/zL/N&#10;de+662/Osyy+rl9fkl8L2f8AXU0S3BB9eM06IsEwcGo5Y5LdzDIuGU8g0iy5G0Hg1xOOh5zuifzI&#10;v7ooqDevrRS5RXPpmiiiv6mPkgooooAKKKKACiiigAooooAKKKKACopx83X8KkckDiopOcE/nQS2&#10;RIv3iUAzxULn1GRj0qzUDqFOAQRQSQyEEFFHOKYrBBtYZ9afKuDxUbrgHHU1Lvc0Q0jIJHHoKgki&#10;WSTaw69DUqq6/eOR607ZxvxjPQ1IFKK7l0u43KcxfxjNXyI5UFxZPlc5ODnFUrmFJQU24JHeqsFx&#10;daVNuhY5z0PRqS00G97mzMu9VlQfeGSPSoJAcYH5U+w1mwuwYZQY5GPRun4Us0ZVyh7HrQtwsQ2V&#10;z9jm+zykhJD8pz9xq1GU3kJjkPOM5HrWVcQrJwx4bg8Va0+6dh9nmfMkY4PTIpbMq9ySWMvEGZPm&#10;U4PvVcgknir0yvKv2iFgHHG3HBqtIqTL50QwRwy+9O6Js7kLAsp9+KgOMFdvIPJqwpI4/PNNZAQV&#10;NDBOxCOeMDpS7jgAHHHWhl2ttBNPjQkDOCB1GKCm0Ea+Ynz5PPFEtpbnctxAJFI5Qng1OqCGPeR1&#10;6CoJ5DuBDc96LEp3eh8M/wDBUj/gm2nx50Of4ofCuF11e1jLXGnFjtmA/uj1r8b/AInfBzxp4Q1i&#10;403U9AmhngYiWHbypHXIr+nFoy48xQufcZr4u/4KN/8ABNLQfjvpk/xP+Ediun+J7aIvNBFwl168&#10;dCa5pRcHdbGNWjGa1Pwfngkgby3UqysdwIxRuZfnJPPJrt/jF8K/FHgDxffaF4q0iazvredllilQ&#10;jnNcOyOoKMvI4PFXF8yucE6bhIADjcGOD2pRuCBiuMc8jrQI9wxkLj1qaNiMBlGem72p3RmmvQYj&#10;qx2vjkZzipImUkoi7Tjqe9K0MIw7KD644pCDwShAPT2paXNEpX1Y4ByDuOe2aQwoGA5bvjPSlWRR&#10;wZCB9eKlYqEypIJ6E0tL2QKEZSsLpjWsUjPdjcVXKDpz2qGbG4zu4y3SlBRUOTlqaoOCrqSPpSt2&#10;FZ2Wmw1jheHI9h0oU7RucZxUhcJyg3Doc9jS+WQAuwEtyaq99ASd99gbEkfmBuvXPamxop+Zhj39&#10;acUCAqMn1xUsUG7mMZ/2TSemxXK5b7kZSQjGzORnI7iul+GHwj+IPxk8W2ngT4a+FbzWdVvZFS3s&#10;7OAueT1YgYRR3Y8CvZv2JP8AgnP8cP2zteSTw3pbaT4Zt5lGpeJL+IrEozysWcea+M8DgdzX7Kfs&#10;tfsc/s+/sQ+AZ9P+HmmwQulu02ueKNV2meZVXLu8h+4gwTtGAM1nKolsddLDOXvS2Pnb/gnz/wAE&#10;avAHwChs/ip+0ZBaeIvGKsstnpR+ey01uoODxLID/F0Hb1r7qZ4bCDfcNFbQqODO6xIo+rYAr88v&#10;2vv+CtfjqHUrrQv2b5E0nRLeMq2u3ESveX57tHuBESHnHG49a+L9Q/4KCfGfxZrrxwX15r+oTlzL&#10;/aE0lwQ2em1jj8his1Fz1O3mUVZI/bPxJ+0H8DPCbG11f4r6M1yv3rPT5/tk3/fMIY1m6B+1l8A9&#10;c1aLR5PGlzpkty220l13R7ixhmPYLJMoXP1r83f2Orj9vj40agIdN1GDwxp080cclzZaVGjtEx5Y&#10;HZnjnJzisb/gtP4I+Lf7LPwC0HxVH+0FLrU2oaqEayS6Z/LX++wJ4B9gKTvFj52lc/X+7urXT7Zr&#10;29uY44lj3mUsNpXHUHoc15B8UPjrd6g03h3wJ5jI3yy3ESliw9sdK/PP/g39/wCCmHxd/bC+Ns37&#10;IHxtv9N1LSPCfhu5n0OW5jzdy7SmVck4kCgnBOTiv2V03wpoOjRhtP0+GEBcbY4VUAfgBWioTqLe&#10;yJqc2nmfGumfDT4k+JZzNY+ENTuGY5LvbMoOfdsCut0r9lb4taiqy3On2lmCBn7RdKSPwXNfTGr+&#10;K/Cfh9C2qaxbx9ygk3GuX1X9ovwBpiO0XnzFThNqABj/AE/Kj2NCGkpGaj2PN9F/Yr1Rtr+IPF6I&#10;rdY7O2J/Vj/Suo039jr4c2ZxfLfXhx/y3vNqsfcIo/nVXWP2pr6UH+wfD8aAnAMzFmz+Qrldf+Nf&#10;xa1xStjrJtVbgiGMLgfhU82Fhsrmns2et6F8AfhF4bnElp4RsTMCCr3P71gfo+a6O48KaVJGY28x&#10;IQMCKGXy0A9AFxivnr4ZQeKNb8Tk6zr97IzDHnG6JIP17V0etasJ4JLVPGmpFUcr8zY3Y696axFO&#10;K0hYPZvodt8TvGXw/wDh/wDDu+u4obe5iKNAttburlnYEYP/ANevyZuP25bz4X/G+80nZa6bHpGq&#10;edaOtt8wIbIVSB15PXjrX6A+KtI03VPCOoWFpI8jpCHCDBZiDk/WvzA+Pnwy03TPi3rB1CzDPPeG&#10;TLL8wBrGVSVWSk+g7crsfpp4C/a7+KPxI8NRapomp2h+0QqySpbA9R1HvVPxDc/EnxGVk17xDc3L&#10;E5LMxyO+MDgCvDP+CalzJeyR+BprxjGsgEO48BD2r9CdO+Hnh7RpreK10+OVWdhKZUBzxwa3jRqV&#10;Vdy0CUlF6I+Um+Hl5qHzXYuZgWyTsY0kPw+YEx2mk3LFDhmMLDj619iDQ9NjY7dMgChcD92B/Sqp&#10;8KaYTIsNuqgrkqq8ZNafUo9yHVl0PkG48O3dtm2i0KZG3Y+dOv0rB1Ua1ZXCRjR5EDvgMRnIr631&#10;7wHZXYhWK1VGcsjHGd2Og9u9cZrHwq0wXrs9oA9vKtxERk5OcfiDyKHhElsR7Z31Pna7TWY1ZxaO&#10;wKblIXg/SsG4g124YyvZvFxzvHP5flX0Xr3w03D+zrGAxx7WKLt755xXO/8ACrjYxqd3mCNdweSL&#10;nB7H+VL2EUCrXPGGsnNjGZZlZyeRWRq1oRP5axgbxwK9Ws/hdNslvb6BmigkUkIuMKTj9MVgeOfB&#10;FzeStHFHsCkCLjbjHQk+9Hsoj5mzzsQxwqSzKXH8I603hBvCfXjp+NdxbeBr1dMjuRpyefBEFuCv&#10;3Wweo98VTufAVwnmTXNuwyzfIGwQeoFHskHO9ji7sAxg+Xuye1Yt7ZqrmdIW/Ba7bWtDbT0idVRs&#10;tkB35+mO9UNc8N3Fw0Uto6jdyQxwAKappBz9zhNUs444TdiM7cdGXkVz9zavPbeWBjJYIQvQ4zXZ&#10;+I/D2oRoscbht8mFaPJXnpzVG70ySHTJluLR0uIvmUJ0bsR7cVSjoTzHb/scaj9n8RxYk2yEYlQd&#10;DzwcV794wKaZdzI6hyZAYx2xjJr59/Zh8Pz6N8RrWa4DeVdDEaMpBB7e1fRXj6yNxei5ni2iNMEg&#10;8mubERtZm9OV7o5H4zaQ3iTwDp+pwxrK1tcmMgDkKw4/WvPPCryQ6OY2JJiPU+1eqadPBqWiXOjX&#10;aNs2NLgnjcgJGa84uLVtO1SeBOI5TvjTHZuRUJXpegN2mYfi12v4Y7u3GQknNX7rwNFcS6ZrtvAz&#10;FFw6rk5yKqFR9qurCQccOg+tey/CnwunijwlBcwxKfK+RkHViOta4eKlK1iKr5Vc8jf+07e78mOA&#10;naPnAU5Xmtmw8O65qtwpFrIOQApUnj1r3qx+BWnXQWW+ttzKcEL/AF9a6G1+Hmm6eB5FrGCo6ha0&#10;dFXJU3Y8t8F/CV4ZRPdsQcjblfx/Kur+J3hFH8J22orZyytDMyzsvIIK5XPoBj9a7qLQkVMcf4U7&#10;VtGk1DRLi1yGhSItKhOMj1+tXGCjsDdz5w8O6LcXkckMUKRss3O5ufyrq/FmhHxd4KvvDN3MVS5t&#10;GjkZDggY6j34zT7HRL211GZZoVV3kLKNuMDPQVuQwNFGyzdwRgdSK56iu2jRNJHgfw3t/gP4bnVN&#10;O0DUtVniYqbq7tpZFDA88ysB19q9ZX4owy6ZHY6L4PgUEcIkTzlv+2duAPzPFeR2ngi9sfiPqSXW&#10;tiKD7czRRzLnykJyu3PH417h4fXw3daaINT8YX+q+UAzW9leOkSAf3ymF/DOfavyHM44yhVnHSKT&#10;a6L/AIJ9Vh5UZQi7t6EB/wCFjeKNNELveaRA6/vEkuYNOU/VQd5/Gqdv8Iv7Nu1ub3Uo2MgyXgjN&#10;zI30Y/zrQg1SKyvxL8MvhIFfBxqWsFFDe6mZiQPfGad/afxGubn7RqOvafaSchhZ+ZMcdxkbUH5V&#10;8y6bra1JO/zt8r2PShJwXupI0rfwVpsii1stC1W4ycF51+zRt/vO2Kik8LX2j/u9KvNI0pD1NlZ/&#10;apAf9/BH61k6zr1lbqP7a8czsB0j85RuPoFXJo0q/wBR1gh/D/hrULxQeJbqFxH+cmBUqOEhpCLb&#10;9f8ALX8S/wB9vOX4Gtc2+q3BMesfEvWZQOfKS7S3XHskeTUSaX4GliE154f1DUyo+9fTzMM+v7xl&#10;H6VBeW+qafCF1rxrp2lhnx5UMis49sRgmmx6f4AZBd6lLrWqEKTtlHkxv/32ckf8BqnyJ3lZf4tX&#10;+N2GijaKfy/4FizLr0UcX9m+GdH0+0J4WO0UO/4iJc/rRH4N8SXkXn3MwVm7PHtz/Mir2j6r4gvI&#10;vK8K+Ck0uzVeHkj2qR673CA/kaE8L67rt4FuNYu7hjwYrNS4X/gXyoKxqRhV25p+l0v0uUqjhrpH&#10;8WVm+HemWdt5s+l2rzMPmn1LUkt4R+HLNWdDd+GtEm+zP4nsZHPItvD+iS3LH23k4J966YfCfSdJ&#10;uftuqwwo+M+Zql4bh/8AvhSFH51s2k9lbW62+l2V7KB8oazslgQn2Ix+rVUcJJbxjD8X9yszN4hy&#10;2k3/AF31Ob07UY9RthLpfgLVZwpIF1rl0lsn/fPYU261bXoZFhm8R6PZoRgW+m273ki/98cVs6xe&#10;paEO/hzTon3EmfVr4zEfSNM8/U1nS+Kbi6gMK6jHGnVksrNYF/M81NRUl9tt+St/k/xYQ5pv4dPP&#10;X/MbBGb+PZP/AG7ehv4pporBP6tiopdMSzXzNN0TRrYn70t7dSXLfiflGaqQeL9KguTZabZRXt0o&#10;5CkysM887c/rViy8VXVxKVuNLht3AxiXaWJ9lXcfzxXJKouW0N/v/wA/zNlGzuyaym1W6lMa6/Gy&#10;huVsdNREH/AmDGn3cenIS2opdXZ5wJ9SZY/++I8frVDxJ460Dw5DHJrepShn/wCWcSMzfhGvT8a5&#10;bWP2hZI1+z+B/h0LlmIH2nVAF5PpEvP5mlNSh/EqJfe39xaV37sb/gdxHfRXcqx2Hh1ZZQAqG0sw&#10;do9mOcUX9zd6aC+seLdK0ZduSs+pRNLj0Cg5BryDX/GHxS1+A3Hi7xNFpdqAS0ct1Hp9ug64O9lB&#10;rzfX/j9+z94NuDZ658fPD890v3rXRJkumz7yLnv6A1z806q9yE2u/wAP4b/iUo8u8kvx/r7j6Kk8&#10;c/CW1kO7Xb/UJQclvm8s+uDiqN78afAmjq62otYuPutKm4/rmvDNP+IHhn4naeR4P0DWZoWH/ITm&#10;89E/AsFX8qz30jwP4RIvdfvLaS6bn7PHLvY+5b5sflXPU+sw0jFLzf8AwTenTovdts9Y1H9qnw3b&#10;3DIllBPgfIqxNKf8Khk/ah8c6hCIvD3hS5VSp2kRLCuPXtXjL/Ep9avBYeDPhpe3Dq+C8FjLICPY&#10;ttX9KvH4c/HbWLU6jNp/9h2h5EmpSQ2wQe5lb+VRGjmtZP2Uk/T/ADsy7YOm/fX3ndeIfiV+0Dqq&#10;pLbahoemoynK3erRnj6Ak5rlpPGvjyedIvHXxdsEhT/WLpm4kj2OQKyPDf7Mfjb4hXxiPxCF8Cfm&#10;bTYJ7sKPTdtWMfnXqfh39hf4daTGp8UeNpLi5XG6G3iQlfYgM3NaxyrM6ivUqJer/wArCeNwcPdS&#10;u/JL/gnHX3xi+GGiwRL4f043typ5u9W3XTMfZM7R+NPsvjB458VRm20ubULe3zxFZxJaL9PkUV69&#10;p/7Ofwk8P7bm30RpVGA0t/dgZ/4AgFbeljwN4ef7Ponh4M2QAbKzRQD/AL7g0f2Zb+JV+5WIWMj9&#10;in954RH4f+LmuXSR6N4US5lZuJ76WRwv/AjgD862YvgL+0VrUO6/8faBoELN8xjtPPYfTnGfxr2m&#10;4v7tUaZIbS1DjIluLoM2O/LYH5Cub1bxV4UVjDrXjXS2cf8ALqdSBz/wFTQsDhab6sPrNeS6I48f&#10;steEmsRJ8Rvjt4h1VsEtHFqCWkRP+5EN2Pxo0n4a/s8+ALpJPDvgk38wORLcZnbPrul3GuqtNRh1&#10;7NtpsszQDAUadpTLu+r7cn86nuPBEdu/nXV89qSet0qocf8AAmzVypycb04L5/8ABJVSTfvy+4fa&#10;eINXvrcQ6H8N4FTGEe7uVt48e+cfoKo654l1uxQf234m8P6dtH/HvZoJ5FH+8TgflV0+E/COoqtt&#10;ca5qF6zH/U6dG0pP/fIP860bT4JaE6/aIPAssSKP9fqMscbD3IY5FX7DGSj0+T/yX6kupRjM4m81&#10;7wrqK7ZfEF/qDHhjLd7IvyQH+dM0qw+GENz51xqYVyR+7sbTe/8A305/pXaQfDb4WJqyWN9PbXVy&#10;x/48LW5afP12kBa6KLStA0OTyfDXgC0jCqfMnmVIo0+rt1PsM1MMvSalNp/ey3XbjaKscHJpXhbU&#10;18jS/Cmu3MXTN5drCr/gqA/rWJ4g+Hnwv0do5da+CFlczSt8qy21xqEremQM4/SvQNb+Iup6YxWC&#10;TSUfJCpbJuwfUEAsfwFZNtfeLfEcslw97qU0jqdqQWrRqB9ZD0/Ct3GCfLFfcl/wWZ3lb3n+LDwx&#10;4OaKxim8I/BjSdHG3K3Fzp1rZ7PcK2XH4jNal54DkmAn8V+PoZS3W3t7xnUflha5Txfa/wBmQj/h&#10;OfiRYaVE3Aikv/Onx6CKLLZ/Cq+gSfByOIG20nxl4juP4X+xPa2/1DSY4rSVSrDSUUv8Urf+SrX8&#10;CZJSV7t+i/XY7F7HwtpLiPSLGCaQDmSa9iTn6sGP5Clh8N/ErULlZ9Mm8M6ZbsuTc3VtLfuPoWKo&#10;PyrItvF+r2MIs/CHgjQtIkxw92y3MgHqSSeayNXk8Z6wWvvGvxhuIo3P/Hvp8SRAD03HGKyeNpUn&#10;fV+mi+92Y3RnNaKy/rsdzNDLZWf2DWvi1q8xC4a28P6dFaRfQEDj86xpNP8ACMFwLi38H3GpSBsr&#10;JruuNOWPqUUY/DNcBceKfhl4ed2TUJL6YH/j4v72S4wfXapC1m6t8R4/E9nLbJrHiWe0hwHt9CtF&#10;s427BcxrvYn/AHqylmnM7f8ABf4/oNYKSX9L/I9X1bx6LCMzatd+G9IhHCxPGqhB6AM2P0rB1H4z&#10;+G723MFv4m1G+VOPK0xPJiH/AHyBn614hd6vqfh69+0+HvgbaW07ZMeo+JZzcSL7kSFufwrEvNb+&#10;MHiy9lbWfiVPDbjlrTQNIWMt/sghRmpljq9Td2+//gfkdEMFGOun9fee1ar8UHniOkWPhlhD/cmv&#10;Qhf/AHixHHua47WPjBqeh3W1PFej6aAMC20u3W5m4/vSHgH6VyVn4A8S63ZjQdL8K6g32ggyz310&#10;ZJ5z/tbc7R/s13fhP9nvQvA9vL4o+J2paf8AalhB07SPmwpHO6TaCdo9OprGEcXWmuX73svwX5mk&#10;vqlON5GTqnj/AMRSaUniBdY1S6MxLWyX94yq2D1EYwMU7w7q3xG1+F9ZvLyCOVm/dRuxCge9buk6&#10;ZonxAuTq1jqFxqUrDBeCzEUMIHAVd5+UD3FUvFXg/wCE3hdpG8d/FpYnI3fZIdZjd09sLwPpXVDC&#10;V4z5nr87L9TL29GUeW34Fw+MbDw3CLPxLrqT3UpyYozhFHsByau/8JFYeJIzaaLpmqXbsuA6xkRr&#10;9Owrh7D4t/s76CzR+FNHtNTuAdv9oa1O8ufoFAAH41sRfHoa3boltfRPDGcJDpGmP+Wa97AVI0ZJ&#10;3Xy1OOtCb0imel+DbHV9PjA1ya1tEVOjzBpCewwK1bvWZrG1e5trkjaMhgeprzGw8cavdz/Zrbw8&#10;ls0gwv2xDvIPcKOQa6yUahD4eaS9hkxs+YmMqM47Zr994Nz6tjY+yrO66bX/AEPl8fhXGVzE1nxR&#10;qt5qIvXvpNy/xBiDW74U+Ovjrw2yImpNcRKMeXOdwxXBJKZYmZ2ySx4BpwYo2F6GvqsdGDxMrG2H&#10;o05YdKaufQnhf9qHQ7xVh8R2DQyYwZIjla9B0Lxp4Z8SwLNpGswSbhnb5oBH4V8fKz/3uMVNa67q&#10;mlzCaxvpImX7pRiMVw+zMK2VUpawdj7E1C4EcRMalsjk5rFs/GGnaPdPBc5yxySOcV84RftMeOvD&#10;FsVurpbtFH/LYZNdZ8NfihN8VNKk8QfZTFiTYRnr61TpNUzkhl041kqnwnvth4k0jUFzBeICf4S1&#10;XFdGGVYEeorx0XEyYaJyDjgg1rab401jTsGG6JA/gY5rFwZpUytf8u5feemITg7j3oU7huxjNcjp&#10;vxKt2UfboME9Stbdj4p0i/C+VeqD3VuKnlaPPqYTEUtXEt3ZIAI9auM37gZ/Gs+/uYTD5qyjt0NX&#10;PMxaqx54zRY5XceTlM4xTRnvQkimIHPWk4z1A9aVlcYjngjHb1pmnuPtpBXAK1I2MZIqtavs1YR/&#10;3kp6JBua0THz42XPLCjUsrcEAZ5z1qMybCrZxhqkv3Ly7lI5HXFZWvMbK+Rn+lG4k9MelIRg5J7+&#10;lKMk4x+NV8wHlQ681d0CNJNDvLcjpcbsYz2qmoBHUVf8MD97ew54aINipqK6KUmjLu9F028JjurK&#10;Jh33IDUGieA/DOl+KbPX7LS4o543K71XHBFacoQOR/KpYzuKSBfuMDke1ck6FGerijrpY/GU4uCq&#10;Oz0evcb4g0uy+2yJJbKQWJ+7nrzWLdeFNGvB++sUOf8AZrqPEMfmSiYj7ybsgVlFem18e1X7OEuh&#10;EMZiqTvCbXzObvPhjo15GWid0I+6PSuxWwSTwxp7OocxxBCWXPQVBajIw35GtO3Vn0B4QwzE5JqV&#10;RhCV0b18yxeKpxjUle2xzN74c0K8LLeaPbyZBBLRCsDUvgd8M9cRhf8AhO1JP8SxAGuuKkuVYjNP&#10;hTk57VUqVOW6DD5tmWGlenVkvmzx3xT+xV8Itat2S202S3Lnny24retv2ZvD3ib4Mw/DyfUJB/ZJ&#10;MdvMTluDkfoa9LjiMg5OBVjw2ohu7uxzgSxh0A/WsJYWg5X5fI9p8W59UoxjOvJuElKN3ezX/APl&#10;fWv2E9TjJGl+I43PQbl6CnfDD9krxj4T8dqNXmhksr+3a3kcL0zyDX09fwiKchh90+nvTPLfiSJs&#10;FHDg7uaweW0PijdWPW/4iLxDUoSo1ZJqSte2p8S/FX/gjvpWreI7vUPDnjhoUmkZxFJGCFySa8z1&#10;7/gjj8TbZtmkeL7CVR0Z0Iz+VfpzrUEN0kdzGSQ6D+VY0ybflZP1rzanC+UVW3ytPybPdwXjdx9g&#10;acaft1NJW96Kf6H5deI/+CSfx40m2NxYy2N2emxHKk15R8T/APgmr+0pHYO58AyS7QceS4Jx9K/Z&#10;rjuB+VNkt4ZPvRqcjoVyP1rlqcH4CXwTkvmn+h9Ll/0iOLMPJOvSpz+TX5M+Pf8Aglh8HdR8Qfs1&#10;zfCP42+Ery1vvD1w0UEd0pGY87kK+vUj8K9n1n9jf4cXUha1M1vx8uH6fhXrXhmKHRfEXnIiolyn&#10;lyAKACc5FaOp2gindU4GcjIr0cLk2FpYeNKslNx0vazt0+4/OM445zfFZvWxuEm6UakubkTbSb3s&#10;fOtz+xBopybTxJKB74qk/wCw+7L+58UnnsY6+iQmffHPNLHw3JPNVLIMsk78v4szh4icUQX8W/qk&#10;fM6fsSa7oWuWfiPT/EatJa3CyEBMZAPI47Yr1nxZ+y54X8WQ23iKW7ZJ3iUP5R4PHBPvXoxQPGBt&#10;5PtV7RFEmnSaY7AeWcoMfjWf+r+W2cXC6e6bfTYnFcc5/jZQqyqWlDRNJLR9GZXw98JSeH/AyeF5&#10;b5pjaZWJn/ujp+lMmjeNzhPp8tb2mSrDcc4AbhhiqOs2ht7k/JwxyMV62GoU8NRjShstEfJYqvUx&#10;NaVWb1k7szHgV/lKimmDkjafr2qUqwYc047R/FXRZmMZPcybu2kt7iO/h4eGTco9R3rpNQjW/wBP&#10;i1eFs70Af1rOmhEyFXH0q54TuEmtJtAnk6ZMQPcVzyjyVVLudcqkq1FX3X5FJonIznr0GaeiBBgV&#10;JcI0ErQSDBU4plbtnKRtGmCB+Z6VBNCp56jPrVtgMbVxz7U3bwEwKlq5rTqyg7lHQbpdB1/z2OIZ&#10;gA/PGfWtnVbVUmFypwkvzKQOntWRf2SSoUYAgjAq54f1NdSsTpU4HnRDnPf0/SuOFsPW8pfn/wAE&#10;7sRF4ikqi3W4quEJzzmnxSS2twl1CPunkeopjpsfbnBx0zSwsBkNz9TXbKKmrHlptM1NZt0uoV1K&#10;EnnGQPpWSzBWwDWlol6kTNptw4KOMoSP0qjq1v8AYLtoHdVPVdzjkVmqkYr3tC/ZzbtFX9BiuHGw&#10;rV7QrhYy2lzN8j/6sntnsKyRf2keQ1zHwO7imy6xp6R+Z/aEIZOVzIKwrYvCQV3USa80b0sJiJu3&#10;I/uLmpWL2ly0eBjqMelQK+GwSeR1q7aa5pviywL2V3E80RwQG596okFHKnsa1w2KoYukp0pJrutT&#10;GtQq0J8s1ZkhZiQythl5UmtgtDremCYECSMYIx0rFWQdOnvinwXUmnTi4VyYycSKO9XO8feREY30&#10;Gyo0ZKE4I9qQMcnB6e9aGp2qSRC+t13Iw5YDj61mO6opOQB6lhzWkZKSuiXCV7JDnjWVWDelWdD1&#10;Ly5P7IujlGGUJ/lWdLqen2w3XGpQIB6yj/GszVvF3ha1gaefxDaRFBuVjcDrU1OVrezR00cJiaui&#10;g3fyZ0epWv2N9qnKknafasi+QMrKy9R3rl/+GkfBmu2c+gaDr1ld6nbrhovOXIPZuvQ14b48/a8+&#10;IunXdxoy6bHBJEzKQV96zp4qjNbnb/YuPpyXNHl9T6Gs/EFto850nV5AsEvEbv0Umuc8X6Eun3LX&#10;lm26B24wcgE+9fFPxT/aN+Kuq27rJrLR5zt2fpXp/wCxR+2ND8QFb4OfE27A1WH/AI9JpTgXKe3+&#10;0K+O4my6NWkqsFp37f8AAPoMHTqYON5arqe2huMDmop0JGeeO1XtY019KvPLY5RuY2znIqsx3Dr+&#10;FfnE4yjKzR68XdXMjULPzEbPcHpXJa/pIkUkx9B3Fd3cxqwwExWPqth5wYhBnHHFc9WCkjtpTR4P&#10;498NXMFwNU0oNFNC2+ORMgjHvXo3gDxp4e+O/gKbwF4yRF1mCLDuxwZAOkin19aTxJofmqw8vr2A&#10;ryzxVo+q+Etai8WeHZWhubaQOjL3I7H1HtXzuKpywtR1qaunpKPdf59melC1ZLW0lszkPiZ8O9X8&#10;A+IJ9I1C3YoCTDKF+WRexBrjNRsgFLA9R3FfVEuoeHv2lfAjJJBHBq9qMSLkAxPjqP8AZNfO/i7w&#10;rqXhjV5dI1W1aOWNiCGFfI47CrCVFUpO9OWz/NPzR6+HrusrS3W6PN9c0cSxEqMkdsVwfiXQVmRg&#10;Y/X+GvXtU07ZnYuT9K5LxBo6MpcL068V6GAxji1qbNXPnL4k+B/PjeVYsMM9Frpv2Hf23PH/AOxX&#10;8TUzeTXHhq9nC6pp7OdoH99R2IrqfFnh3z0Y+X0HQivHviT4GjljeSGDDZ5wK+8wOKp4ml7Krt+T&#10;7nJi8LSxtF0qi3P3m+HnxC8EftA+ALL4i+AdagvYrqBZFkhYYbI6EA/eHcUkqNGTGQQQeVI5FfjZ&#10;/wAE5P2/PFX7HXxGh8JeLr+a58I6jOqXMDPxauTjzF9Pev2g0PXvC3xX8K2vj/wJqMV5b3sIlV4H&#10;DBlI4P1qMRh505cr3/BruvPuunofnGOwVXA13TqfJ9zPyfU0VJsuv+fR/wDvmiuDmXc5LH03RRRX&#10;9THyIUUUUAFFFFABRRRQAUUUUAFFFFACMNwxUUgK4BOampkgGckUEyREQCMGoZI9pIB+lTEjr0Hv&#10;UTgv82AMdeaCSHgs3YA1Ax3Mctx7mrEikg7e/WoNiEnJwR1FSy0M3AnaCeOxoyemaVogSdnIx1zU&#10;LsqAow+hqRjHQlzgc54pj26sMMwP0qZGjOQm7n0obKEctg+/NBWhl3dnJD+9jbA+vINa1ndf2jp4&#10;nAxJH8soB5z61DKiOuSSfUGqlhdNpOpF3yYpOJARxj1qdIsOpoiTGc9BilZGJEkZw6nK/Wn3CKo3&#10;RsCpGQwHBpiM4fa34GqF5luC5O0XIY+kg9DTrmJ8G7txk/xKT94VTWZrabzsZQjDCrkEgt22SEmN&#10;+Ual5Art3ISiTJ5sZ4PUZ6VGRjgj8aluoZbaX7barlP+W0Y7j2prCKZRcQklW/SjZ2G1dXRHsX75&#10;FSQxKzZzxTTydoGKeNscTMcUMS1Yy4kG7lsAcCoDjO4tkZ+9TppCDtK896akYdM55zR1GtEBDM+4&#10;DcOxHeopIgp3FMVKynPz849KYVUrlgfanYD4w/4KZ/8ABNTw7+0z4YuviJ8P9HSHxNZxtJJDEgUX&#10;IAz+Jr8Uviv8KfE3w18SXPh7xLpE9pdW0rJNFJHggg1/T0Mg5QYINfJv/BQ7/gmt4G/ap8NXPi3w&#10;lYwaf4sgiLRSRIFF3/st71zShKL5l9xlUpRkj8BZFCN5gB9OR3ppjYASZ/HNek/G34EeOPgz4vvP&#10;BvjbQprK9tZSrpLGV3e4PcV5/wCTDG3llCDyT7UKXMjz50pKWo2ItIQA3J65poDRtnpkc0xiol2j&#10;IHbnFODb/vEkj0qmNNMOEXcWDcnIPcVKZQyAjoR0xUMrNkEjjPp2pxVi3UcCndAppXQ+MMeQRyME&#10;UqKUcgnkD86IQ4jMgXB7knrTScPtB69waVx8yUbjQ+TtVcjPrVmBQoGWxxzSrbopLyR+g5r0v9mv&#10;9lD40ftVeOU8CfB3wdJfzgqbu+kBS1s0P8csmMD6ck9hSdlEqnTbei1PPtM0y91a/h03TrSW5uJp&#10;AkMFvGWd2PAAUck1+kX7AH/BETUdfNp8V/2wbaWw09vLn0/wjbyYnnHBBuWB+Qf7A59SK+qf2Fv+&#10;CWnwT/Y6tYfGOsxw+KfHEluPtOs3tv8Au7NscrbochQOm77xx26V9SosksqgIWdsBQD0Nc8p3eh6&#10;NLDxpq8tWUPDHhrw54N0G38K+ENDstJ0uxjCWtjZwrHDCij0HAHr+dfnf/wUv/bu/wCFoXF58Cvh&#10;DrXl+FNPk26/q9rKR/a06McxIw/5YKfT759hXY/8FH/2+47uTU/2bPghrn+jxK1v4y8R20mMMD81&#10;nbuOvo7D3X1r8zvjJ8YNM0HT3s7OXEcKYjQfxYqYxuXKVyp418b28OoxwXurRwQs4VTI3yqB657V&#10;y/wa/aG8F/DL4oDX7rTbm8givXMghkI3IchtrAZGe3pXz38R/izqWuX8l1PMXR3+VSfu1jaH4j1O&#10;8YuhYqD2Yg10RjYylJI/ULSP+Cu+vWWn6d4X8E6zcaJovh+yMdksTKZUjyc5fALn5jw2TXyj/wAF&#10;EP23bL4+eCp9L1PVbzUooiXtWdmiPmdnYe3pXkmiaPfXNut1NI/lM25QeB9K4/44aFM2mSNCNytH&#10;yXPQ56ZrnlgfaVFOp0HKt7tjr/8AgiR+09qP7Nv/AAU6+HXjY6r5FtqfiCDR9SJUN5kF4fs5U56Y&#10;Lg59s9q/pa1n9ojxXqU01lNekCGZ4iQxIOGx0/Cv5FfgX4ifwR8b9O1uNUEtre281uxXcwkjnRxt&#10;7g5XGR61/VLE8eqS2/iAJ5ceo2NtepGBwPOhSTH/AI9W2KTT0OiOtJP1X6nQaj4q1fW5TI88hX+H&#10;dxkf0qfw9pU15KwMckjKwyhUk1m20sXmxW68LI4A45r3H4P+B7Nng1lG82F7fG4x9G+tZ0MP7V+R&#10;nOfLsUfD/wAHX1DSGu5cbo0LY6BsdQK6+x+AvhySJZJZpTuQMu04P0NdulhElo9rGu0MpGRwCcYz&#10;UOlavH/o9jKCHmt9yEdCR1H1rvjRpR6GWrOd0/4TeHfDNpcXNmjiTaxLE9R/jXhXjPUzpepXNl0M&#10;TYQYr6cutStpNOczNtLBhg+3/wCqvlT4x6vFa+MbuNofl3cMf4s81zYqMYxVioWvqQeAfEs6+Jmi&#10;vbeR0njMaJFHuLEjHT0r5L/4KGfDuXwt45h8QxWgT7WCHck8+1fSfh7xFFDr0FxEQNso69qxv+Ci&#10;fheLxj8CNP8AE9laA/2LfmCeYqMsSM9evf8ASsKSvFl1Hqjx/wD4Jv60+n/ECykfgC6VHPbBPX9a&#10;/VWJUcZI5C8f41+RH7B+sx2HxYNvcfLGrRvEG9mGa/XDSLg3OmQ3ZbJkiU8DjGK9Cj/CRm9yysas&#10;OnQAimSL1mdNp280gkzsYOrKc8qakuGBQArznpWojN1GZCVPkPww8shchifaq8+mRzupSP5QjB2C&#10;9T6fnWitsZFWWVgQG79qjmAigPluMKc5J7E0LQlpGFqPhqC5PmEFJI1wGUZBB7Vgan4IjnkfEs5a&#10;NgEJf5WGcjjpiu5uLcuzfZ2AYoQu7pmoZkEHLPjKBRkjrVaS3MnCzujz+48GQpYT2EMcogumL8n1&#10;Oev1FZmv+AtPls4bmWAZtCN25sZQ9j6816HFp9x9ieFoggVmCIOe+QfbrWdq2gT3kEltgHzYyoU/&#10;3hyMVapx6GLUr6nncXguyvbW6gmto4pHUqkiRAqd3A4HT61R1b4a2iiC5aMIiyoXUpwflww/OvUt&#10;L8OloyzxKnmRqChGNrAD8ulaB8N29zEUlj3MPl5z+HNJU49Q9+2h833fwStr7UUu59PSRFlLIqgl&#10;QpPAIOPfNRal8AtQsLmSd7XcLiLEMW4YTnoM+1fSUXhu12hoIIsrkEbSaSbwdbytsmiJGS2Wk6eg&#10;Htmn7OmNxqtHzEPgBf2FtJBZWLSs0isqBgQGIzgE/TpWdrPwMtxDdXUelptuEWUhB/qsEFsA9cgn&#10;rX1SPBtoHfNsGCuGGM/Kev0qjP4Bhmt57a9QkfN34C5yOKvkpMztVifNHhL4Xat4X8RWFzFZBFtJ&#10;1KTMNzEE/Kdvrg16F8W9Fayuj5yhNy9MY7V6tdeBXlEZwjZiALYHGOjAdu1c58f/AA+Lnw1bX+wk&#10;qgEo3egxXJjacHRujpw0pqVmeEaDdQWWsvDPH5yeZsKKM7w3HTvya53xRpF1axwfa0BmhLwTOq45&#10;U8foRWjC40nWJCsrERncGzk8c1reOSmpo1/FEPs2pxx39swOMbkAYfXIrzKGqce52VFqmeYakgW5&#10;SQKAcEM38q99/ZH3XdrNpci42YdVI5Yc5rxi/wBLWdCZOgHzY+tetfsa6vDB4wuNBnkzK6Hyctyy&#10;10YZ8lVGc0pR1PpHVtCiS2gS3cKROmWx97Iwc1j6hZLCxXySRjJFdbf2puIhGoxgdfoc1i6zaM1u&#10;0oBByd2ea6qiuSlocuxET7WIGegq1oLCTUfsxjys0bIRn1GKragqW8gLLgYqO11CDTblbx2wqkE/&#10;SsU9QPP/ABDoF7ouvpb3UJZkcq7g5GOxpLm2WRSc5Peuz+IdjG97LPbptiGH8o/eQnrmuWihRk3I&#10;SM8jPpWNWL5rlx7Hgf7QOuaB8M/HVhr2uabLPFqUGyFLexed5JF7ADgfU0/Q/ix8RvGkcQ0X4fXU&#10;VvGn7iC6njsIYx7qoLMfc812X7R3gp/EPhuwvbC1nmms75cQw3BjL7sg8jt0rE8CeC/EUCCKDStN&#10;gCj52kuftDD6nkA/U1+acSYRLHyl0dnp/nr1PoMurL2KXVG/pkPj68shLq3iLRdIMpz5FpCbl19t&#10;zljn8KuyeFPDECedreparqs/8KXF6IIifZc5x/wGqtmdIkvjYQai+o3anDWmlwPcEn02xZH5kCtK&#10;70LxDprrNL4I0zSYD/y9eK9YEWM9xBFuY/QtXyNSnOekIN+t3+SserGpGK96ViTRrm4sGZPDPhbT&#10;7eQgDNrYi4kyenzy8A/QVHceG/E2s3LXPjLWWsoAT81/fEke2wEKPoBWqu7VdLaFfGmo38MaZli8&#10;N6cmnWa/705O8r7k1wPjH9sj9jr9nW3dfib8YfBnh64zkKdSGp3rn0BYsS3stDyvH1LKXux7f8Ba&#10;fihLGUI/Dr/Xnr+B6L4U+HfhBUa8sWub1RyblLbyos/7Ukm0flmt2zhsoLh7GzvAcj5LfRLESSH6&#10;ztwPwJr5ytv+Cj3hL4gWn9o/BT4C+O/Gdq3Ca74khXSNOfHdPNJZh9E5rWtf2gf2pfG2jNfaL8Ev&#10;slnx5bxSrY2cY6fNdXO0sB6opojgqGHla15L+v61ZLr1amrdke7zvcaY5uI9F0+1QDButd1UzS59&#10;kGR+o/Cqd78StBhUQ6l4xmu9pwIbCMQJ+a5OPqRXgGjWHxC8Yagx8Z/GzTLN3fnR/A+kSatOvP3T&#10;cz4QH3A+laVzpHw48D3EaeJNOjnnkfMcnjHWGup3P94WcORn2xiuerXdPaSS9f8AJfmaQp33Tf8A&#10;Xmel3fx2057xtJ8CaNBeXYUAragTuCf7zAORWRrXjXxrpg+1eNPFuj6Kz/ctry5a4nx7RDLf+Ois&#10;R3XXYVi0/wDtdrZgcW1tajTrbGegjjwSPriqV3oa2ETq0tjpcKjH7rBlY/7RA3MfxrnnKNTSTb/B&#10;f18zWClBe6l+bNC68W6Rd2plhXxNr1w52xrFaiyt2Pb5nO7HuFrmte+KWk/DyX7V47uvCmgZ5jtL&#10;lrnV718+kK5H5rT7m506Dy4rODxHrUhX/V7Tawt7BgQxH4iqt74J+N/iK2lutHOj+AtOGAb0QRRy&#10;kd8zOCzH6EmsYwoqWkb+iv8Aj/wTa85R1dvXQi1X9qjXr3R2uPh/+z/4+8SbBhL3VrS38O6V9QZm&#10;UsP+A5xXnE/x7/bC+IEs8Ed/4I8I2aqQtr4cWTVpyPR5SI4wfxau10X4AfCWa7OreNPEXir4iamp&#10;+SJWmNsW9TJKwAH0U122i2KeGLVbfQPh74d8PRKu1ZLqT7XMMeisNqn6CuhzglpBL5tv8Hb72JRd&#10;97/gv6+R8223w0/a78f6952j+NLyZQ243U6uyg+pjgCR4/3mNat78A/j5q0R8L+LP219X0ouD9ot&#10;fBmkxJche482EO6ntneK+h/Mu/E0a2U+sanqoBwYLWARQsfck4/Stvwx8HdXYF49LttOicklYw87&#10;/QklE/SsacnSd4Wv6L9P8zWTurS0/r+uh8Yj/gmT+z3qurHUtasvib8QtSLhzP4w8cTxQuevzIHd&#10;iPbivVvC/wADbT4TaQLXwv4e+HngWzg2o0tpoyXdzHnoN8uXZq+jj8INDuJ1fX79pkQDKzah5MKA&#10;eqQ7QT7EmpB4g+BHgDGnz6vppKnKxWGnpNM7fqfbJNTWxOIqu1Wq7ecrL/P8SYqEF7kfwPB0+Hei&#10;eMtu7xD8QPFL7MRQ6XpAtYHb1Mkh4H0Fbfg39nrxPoMi34+Bnh+xQsTHN4o8QyXMgHr5SDk+1e4p&#10;8U7zVLcp8PfhB4h1BSuEkuIhbRfifSobWX9oW/nLS+FdE0SMHAUIbqbHsWKrXNClThK8U5PvGPN+&#10;LT/Mcq9WStJpeTdvwT/Q5y2+EWoeI9M+y+J/iFe2UO3DWnhaJdNt1HpvADN+VXfC3wh+EXgRze6b&#10;4agvbw9b7W5GvZT7hp8gfgK3brwr8SNSUjUtWv7lVOWCXNtaqPqI/mH51Rh0SwhkEF34u0mGXOCk&#10;2vwl1+uWJzXXJ4py+B37y/qxnFUXGzmTapPozRnzdQSKPHEJuSiA/wC4uB+FcZrN9JG3lwIwgHH7&#10;qYQqw+vBrr57DwFpjeZLBaatN6ReIrcbj68t/SqKj4g2l02p+Efg/wCHIQD+7utR1uKZlHr2Arjx&#10;NLEVHecreibf4I1pVKcPhin67GF4b0D4h61ER4d0m0gtmb5rmdWkOT7tgfkTV+7/AGefEPil2bxh&#10;8WdVEJ5az0YrbquOvzDGPzq8Zfjf4nnFpqvjfw9pmRnyLK6ieQfguSfxp118NpI4mj8V/EbWbkYB&#10;k8qdIIm9QGzk/lWKo00vfhJrzfKvuuaKpUbupJeiuchqv7O/wC0fUI5tai+3MvBl13xBc3jE+8aM&#10;E/AmtnTr34N+G7f7Hoeow2xUbVi0PwvbROffe29vxzW1o3gz4d2ziLw/4EuNZmz8zXUkknPp/kVo&#10;+IdJ8S6NafaLyz8NeEbE8tPcPBbkD3L89K6qdGtUi5Uqa+Sb+9+6vvZlOcE0pyfza/LVnGXDQeJJ&#10;86V4Q8Tatg8NqevTRRfike1QK6DRdB8Q6d++m0/wb4ejGczPardTAf70hPNcq3xs/Z20++bTNV+O&#10;k/iG9Xpp/huCS6Le3y/Ln9Kbd/FCyhkB8NeBLK0jP+ruPFN6PNA9fKUMc+1cs51MPO9SSu+kbX/8&#10;lu182jZQjV0jF287/r/kdtbXcN9eg2njPV9dl6MtrZMlrH/wBAkYH1NVPE8Gh6ihj8Wa5c3Cqh8r&#10;To7oxxkjswi5P61xuq/Ef4h6xY/Z9M1hJ5QQFis1MEP4cE4/CsrU/hX8W/HWhBPG+ojRLLOS2n6o&#10;9q8uf70jjLfQCk67rOyjKXXW7X5v8WXCmqavJpf18jrIfGOl+HbYWnh+LTtIiZfnaOBbcD3Mjnc3&#10;1rmtS+Lfw20rUDc+IfiBBdsT80enJ9rdz6ZchQfzrnbT9lH9njSojq+t+K/EGsyJzIL3WyYfpvfH&#10;f2qtdfFT9mH4TOYtHl8G6UyD5pnlW+uOPTfuAP0FL949LRXrd/grL72i0qSXu3f4f5na6X8aNN1S&#10;83eCvhlrd+rcLcTjeP8AviMBR+JqbxzqfxAu7TzDPoumLx/o+rXnlY+qQsWP0IrzHTv2jfBvju6k&#10;g8KarqWsqTwyQziAH6DZGB/nFdPoep+M/EkseneC9O1J5Cv7waR4YhYr/vSygj8c1vGdZ6N/dZfg&#10;v8zPkjHpb11/r7i3BdTW8ZP/AAmzyzdTF4V8MKmfbzZAWP160680LxE0A1Wy+HuqXjsuRceIL2SR&#10;R7+WWRBVHxH8MfiUYw/jnxlc6PCx5/tHxeyuR7Q2qqPwzW74L/Zx+Flxp41a/wDtGslTua5vZnEW&#10;frMx4rH2FRvlaf8AXrzP8ilUitb/ANfKxy8/h/476xbPca5aLpemqflaK9gtIyvoBHlj+tX/AAf8&#10;B/DWt3X2vxJ4maZkO8LawyzjHvJNtGfoprpNV8dfCf4fM2nxeJNA03nC29nK19IQPVI+PwyK5TVN&#10;V1fx/OR4a8N/E/xeucwwWGmDSbMD03j5ivuTWUcHRUrOPPLzd/wSv+BX1ifLvyry0NrXdJ8KeCkU&#10;/Dv4aQ6pdwPhr/xDqcdtZxD1+bBkPsBisC+vfiR4xnYSeJZEB4+weErGMqPYS7Rj8Kh1nwr+09o+&#10;mfa5fhr8PPAGnISf7R8aa8lzMAB1JkJ5xXnOs+KLrVtT/sXW/wBt/VNXZcltL+FXhGa6yR/DvVUj&#10;A+rV308uxCspRa+XKvxszneJpbKa/P8AzPRIPhXPpOdT8U2MFpGPmL6/qzTSfUoCBWhafFr4P6TO&#10;dMgmuNRmh4kGj6FiJfq8m1QPfmvJ9B8H/FPV9WX/AIRjw34vjizxqHj/AFKKIkf3hBGxOfY5r1Xw&#10;z+yf428Tul3r+l/2yMZka+edbbOOyLsRh9c1vRwc02oJX9eZ/hYmpiaW8pN/h+Zl6p+1T4RtGa08&#10;A6dJfXysQ0fm5t4Mf3jGAGb2B/GuD8R/FL4w+Lbr7RLoFqGDH7OXSTyx7mNeXPsTX0T4V+Ceo6Rc&#10;DRrfxJ4RsBGOIdO8OQ3Dw+vdgPxNdZpXw40PT2ZdV+JGo3xRDuFvZ29sgH/AB8o9810PDV9vaKHy&#10;V/xd/wADNV6W6hc+KPE/ww/aH+JMK2es+IfEken4z9h0mzFjanv9yMbn/wCBGrngn9h7xLH5cs3w&#10;68T36yMDLLLaJCij13TMSfrivr288YeE9LmaPwxc6pdzxttxaXbygfVjhQaq6ZpnxJ8cmSWLUL+2&#10;sSSHe4uvMCD1LNhQfauR0cJN8rqSqPy/r9DpWIrRjeygjx3SP2X/AA3oflT63p2lWUigBItRkF26&#10;j/cQhM16F4S8B+GZ5E8OeGtOv9SmK8pbRJbRJ7kRjge5NaOo6V8G/h5/pfjPxBJq95u+SBpSsO70&#10;yDuc+wGPeub8cftK6n9jOgfDzwoEUjatrYIIV/4EByfqxzXRTqUsI/ftH+6tX87aL8TGXtMQrRu/&#10;N6L/ADOz1zwfp/gixlebxRo2kXW39zb21otzMT3DSNkj8K5LxEsd7p/2mPWpbgMp8yWX5V6dhmuZ&#10;0QeIdSLap4zmihunG5LFZst9GPareoatqd9bf6XdW9mIfuRwDcEHrk19Vk2Yy+sRlGXLb+tThrUX&#10;BWepzLWstpIYJEA5OM9acH4wOuec1qX93Pc6Y0qSCdd+17nZwD6Akcmsf5Tg49ya/bcsxzx+G9pv&#10;+pjFOMbE24YwSc1FMQqH5yMdacJOT046c1DcMecnH9a9FLUT13OV8eXXl6c5HWvUv2RWaT4beaUO&#10;HuXwccda8i+JUqx6fIO5Bwa9k/ZQgMPwfs5VHDyOQD1OSTV1V+6RM3senDBIOO3PNGAFyBmljAAH&#10;PvQ+3AGK5UOT6oQMTzjp6GlNzNCwMfAPTFNVmUcjAodTIvoR0zTM1qRa14y1rS7LdBdNgMMgntmu&#10;osfj74Wa0WC/glidYwCccE4rzrxkxTTpAT05yK5PUZC9huU5BTmuqlRjU0ZEcHQxUrVEeafGX/gr&#10;d44+Dvxj1DwgPDNrqOkW0g+zsRsbb3/Gu8+Gv/BY79nrxY0dv4tsrzSZ2A8xmXcgP4V+en7bCbfj&#10;NfSJEAMDknk9a8eNzJHyuQT157V8ji8XiMLjJwjLRPqfr2D4D4czLKqU5U+WTW6dmfvN4H/aw/Z8&#10;+IsCnwz8TdPlZwMRyzBWH5murtfE2j3uvW6WGqwTCXhTHMpyMda/n4svEes6YfP07UZ42XkNFIVx&#10;+VeqfsUftZfFTw3+2H4M8KX3jG8n03UrswS289wWUEjggE1dHNZSfLOH3Hzma+FlLDUJ1sNXdoq9&#10;mv1P3TnmBQlSODyM1LPcQsVVZVLFBuXPNeax+MNatwVFwxH+0a5/xR4j1dr5LmO/kjJU52Oa9xUW&#10;9T4mhwnVqz5XU9D2dnCEFhwaPlIzkfnXjOmfFHxVp+Izd+ao7SGui0z43DcF1LTserIaHRl0McTw&#10;jmdHWnaS8tD0lVIAx+Bq54bkVdaMHaaBlGK43Tfip4WvCFe7aM/9NFrd0bxLo02t2c1pqsTDzNp+&#10;b1FZzjLl2PFqZZj6H8Sm18jSvIzHcMh7GpbYDyyNvJX1pNVBF26nru7VHA7px+lc9tDi2Zq6piWx&#10;t51Gcx4OPXFYrDDls1qpKJvDx6nypcH2GaymUb2+Q9eOaUWDTWg+AF5AAK2NI5S5tt+fMjziseEk&#10;seOcVoaVMIr6D5vvkoR+BxQ3cFsU7iERSEUxXY9CB64qzq6eReyQkHANVFDA5I475p9BMt2oDZyc&#10;+gJqaEm01S3uVztLbGx6Gq1pjeCW4/SpdQJNs0qZ+Qbh+BqZblQ1dibXIAtyzD68mqUUhGVZRyOx&#10;rU1Mpd6fBer0dMmspGQNk8VUXdWBqzNW3AuNH2ITmJiKyriIg4Y960tFkQXDWobKyx/rVO/TyZWQ&#10;9cnrSW4tLFR1556U9SAnA69DnpSD5ODkeuRSq4fCrxznpRdshkN7CY0FwqfNG24e+K179Td2cGoj&#10;AMkfOD3rPlwyDKngHrVzQJvtmmT6W2N8B3IPaolpNM2teBQcfMSabhWbcDxn1p8wJl24z7VExKsP&#10;lrS3UyLauCfl7c81PaSra6hHOwwrna1U0dtwB6Y71M+6SMoVHHTnoahouDtoaF9E0N0NrYB5FP1h&#10;RcaalyNoMYGSTUUExvNJSZh+8Q/Nn0qvq0b6r4avtIhmZHmgYo6nkH2qZSag2lcunTU6qjJ2TaM1&#10;gynHmA5PBHNN6vt45HrXxP44+O/xj8D+Kr3w1deIJt1pcMnzHt2/Ssc/tPfFRpRJ/wAJBJkdt1fD&#10;1OPsFSm4ToyTTs9v8z9Zo+EWZV6aqQrxcWrp67dD7zUbs5OM981RuZ59NnGpWuAYiCR6jvXxJB+1&#10;Z8UoQB/bj8dzUGo/tb/FSJGkGsFx3yOKh8fZXVjaVOS+S/zOij4R5zTnpUi/vPu3xH4k0CytI9S1&#10;DVIoRL1MjYyax4/iJ4Lf7niezPPQTivkjwX8X3+Pnw21fwfrOotHrNplrXa5yw6qR+PH41876p4o&#10;8V6Ff3GnXepXMckUpV0MzAgg15WP8Q6uEp06tKipwls27O63TVnY9LKfCCnj6tWjiKzhVg9VbRp7&#10;NeR+oS+N/CUr7R4ktc+gmFSJ4w8MOc/27a9+TMK/LNPiJ4pCkJrl0p9pj/jUifErxaoH/E9uv+/x&#10;rzo+KlT7WGX/AIF/wD2f+IFwXw4p/d/wT9RpPEvh6TO3WrRieRicCsq48c+GtD1OPUf7ctiFIWUC&#10;YHivzQk+KHjQLsj8R3WP+u7Cuc8UfFLxzHE6f8JHdhWPI84063idCpSt9W1/xf8AAOvB+B8+bkeK&#10;0f8Ad/4J+wFxNbX0Eep2U6OkwzmM5AP1qENHjcWGfrXyt/wTO/a1tPiD4GvPhf461EnVNIA+zu7D&#10;MsP8J57g8GvdtT+NXgXS7p7G81FlkjYhgR3r7LBcbZDPLaWJxVeNJy0tJ2s1uv66an41xBwTnWTZ&#10;3Wy/2bk4PdLddGvJo7TzXK74mIZTlD71y/xtttT1nwy2s6DcOtxAuWRDjOByPeseT9oT4ew8LfPJ&#10;jsQKyr39o7wUdRWxYsIJ2CMWGApPc187xNxbwZmmV1MP9dhdrpLr0enZm2T5BnuExMazw7vHXbp1&#10;R5TN4611XYPqUoZTyGY5oHjHV5FIa9dgRgg1Z+K/heHRtXOp6eM2l229SvQHriuWE20gAkA9TX8x&#10;Yz6xhsTKnOTdvN6+Z+y4anhMTh41IRWvkdd8Pfi/qnw68YQXs10zWFwwW6VjnaCeG/CvpDVfEvh6&#10;LTIPEU2r28UNygJZnHBxx+Br471GH7VCYSMgrjOa0PD/AIqv/EXh6b4ca5dyF4oz9jfeclPT6r/K&#10;vv8Aw/43xHD1aeDl70KmsE3ZKfa/aX5+p4HEXCWFzhwrp8rjpOy3j39V+R9J3vxg+HFgVFx4ptwx&#10;H3RJn+tUJ/2iPhGjGB/E6ZHPBBr4P8Xx674b1u40i/uZQ0bnBZicjsaxZNXn6GZvbBr6PFeNGcUq&#10;rh9XjFro23/kd+G8HclqU1P20mnrfQ+5fFX7W/g9tMm8KeFteRruZSLVg3U+n9a/P79p79sz9q34&#10;aeNLnw3feL5I7ST57OZI8b07EH1rRv77UVaO/srhlmgcPG4PIIOc1e+KvgVf2qfhTcXiwxJrelKT&#10;gcHeBnH+62PzrXKeP8dxNVlh6j9nPeHI2r909d+x9jk/B2ScLzjKVKNSnLSTmk3F9H6M+cNe/bR+&#10;PeuAi8+I2pFT1WO4YD8geK5zUP2h/ipqkZjvvHGpyKc8NePj+dcTrOn3eiajLp1/btFNBIUkjYcg&#10;g9KqtIHHUg16Mp1pu8pt+rZ+lU8FgaSXs6UF6RX+Rt+F/wBon4m/BP4lWPxQ0HXbq4NvMpv7WSYl&#10;bmHPzIwPt096/Rrw98SvA37UnwzsviR8O7xZZmt90ibh5nH3kb0ZTxivzA1jT11CyaBgDlSOa7P9&#10;gv8AaPu/2XPjdFo/iW7dfC/iCdYbwM522shOFmx2HY+1fRZHj/qcnLp9pfr6r8V8j8/8Q+FI5tg/&#10;ruGj+9prZfaX+a6H2X4t0szQssikOg+6RXkHii313wxrtt4w8M3clrfafKJoJoyQQynP9K+p/i14&#10;U0u8hTxr4WaOexu1DOYR8qEjPGOMHPWvEfGXhr7RG8ix5DA5NfpEXSxNGz1i1+B/PCdvdktD7P8A&#10;2R/2kfDn7T/wuiM9wkWu2SiLULUkbo5FHJA9DyRXb3VrNZ3DW84wynBFflz8PfiV4w/Zi+LNp8S/&#10;C8kjWyuE1S0DECeEn5hj1Hav1D8FePfCnxz+Hth8RPBN+lxHcW6vuQj05DY6EdK/Nc9yqeFr7abp&#10;91/mv+CRSl7GSpvVPb/L5DHUHjHP1qtcwh0OTg1ZDAnJU5HpSPHk8HivmWjuhLlZzWsaYrBpCmex&#10;rh/FPhyK6SRXiypHGa9PvYA6MuD3Fc9rWlbwfkHTFcdekmmzvpVGrHgYudf+E3i2LxXoWSqOPOh/&#10;hkXupFel+O/BOiftB+AI/HXhML9vjj5jGA2R1jb39KqeMPC0d9bSW7RZJHy5rivAvjjX/gf4sJwz&#10;aTcuFu7duRt/vD0Ir5fE0KWGlKM43pT+Jdn0kj0ozlO1Sn8S380eXavplxYXMlhfQskkTFWVhgqR&#10;1Fc7qOnAMwZRtJ9a+of2gfhHoXjHSF+Jvw9nW586HzZUh6SL3YAdx3FfOt9aDLJKhBHGPevm8Rhq&#10;uW4j2cndPVPo10Z6lGtCvT5keeeIdGUuxCZBHavPfFvhaOYNsgyD1zXtOqaWCpBHBFcjrmhliymM&#10;Y7Gvay/HOLWpbPmD4jfDwYae2iweScDvX0X/AMEtP+CjfiD9l/xnB8IfidqMs3hbUZwkE0zlhZyM&#10;cAjPRfauT8X+FYXjcLEGyea8U+Inw/lt5Dd2y7WXkYPQ+tfc4TE08dRVOb16Pqn3/rdaHn5hgKWP&#10;oOMlr0P33/4af+B3/Q96P/3/AFor+eD+1/iJ/wBDBff+BL/40Vt9Qxf/AD8h/wCAv/5I+T/1crfz&#10;L7j+sSiiiv6IPzEKKKKACiiigAooooAKKKKACiiigAprRqxySfpTqKAIWjQZz0qJ4QR8pqWUYc80&#10;xs46ZHegzK7LtJPeoZANxbHUc1Zk2qOQc56moXCsBgd6T1KRDtyuV/Gq8/3zgZ9RVqRUA3Kcf1qG&#10;Vdy8DJqHoWtyDJRgyAfWhpmcgEdutIygfMPyoIGOAeaB9RCWIx+VV7y2EqE55xxVkj5RnPHtTJEy&#10;uaTV0DuQ6VrJtE+w6gN0P8D/AN3/AOtWnLCSBNBIGQjKuD+lYl5bKreaDn1FM07U7vT5DsO5f+eb&#10;dDU8zQlqboOFy5HHWn2zqSbOZjg8xk9qq2mr6dfACT9y/wDEp5FTtbNOMQuHAPDIc07pjWhegl2j&#10;yJT8y9B61UuIH06dru2UvE7fvYh29xUsZeeMMy7ZYz3609Z1kQsQflOHHofWi1xkW1HUTxMGVuQR&#10;2pAjOkit/CAcetRyZ0yYzj5oXPzqO2e9WIoVM5khYMkqZDD1o1C2pSdWILsRyaI5AgwFJ9akmRo1&#10;KFckZqAcdKdw0Y+QKRvT8aaX3YUjpTwy7sKRg9sUyWMb9oP4mmCGtwCRTHUFevXvjpUpVdgAwSOu&#10;KY6qRkjpSauB87/tz/sBfDX9rzwbOG02Ky8SwxH7DqUaAFzjhW+tfh9+01+zD8Qf2ePHV74H8b6L&#10;Ja3Nq5EblcLIvZge9f0jBgW2qvGK8W/bQ/Yr+Hn7YXw+n8Pa7YQ2usQxH+zNVSIb1bspPpWEqbi+&#10;aJlUpqSP5wZreQPtcfNjpTEBHCjHHJNe3/tZ/sm+Pf2afiFfeBvGWmSQyQSsLefyyFmUdGB6V4xJ&#10;ZyQt5ZUZxzRGSktDz503CWxCjR7iXByetSLJvyoAI9xR5W5CAgBX0701I2LFVzgdcUXsRFKLWg/c&#10;U/csASD+lXZp5bq0gso7GCNYWOXRcMxJ7+tdJ8GfgZ8UPj546tPh18JvCN3req3RG21tUyI1/vu3&#10;RFHcnpX63fsG/wDBGr4Zfs7rZ/En9oFbTxX4wwJINNZN1hpb+qg481x/ePGegqZSUUdlKhKpvsfI&#10;f7A3/BHb4q/tISWXxH+N0V54S8EuFltzLHtvNUXriNGwVQ/3z26Cv1x+DHwS+FfwA8E2/wAPfhB4&#10;PtdH0u1UDZBEA8zd3dursfUk100LYRIljVVjUKqqMBR6ADoKlCByEQHcWAAA6n0rnlKTZ3wpxpK0&#10;UEa+YBHHExLHAQDJNfE3/BR3/goS3hOS+/Zq+AmrhtZZWh8Y+J7eUbdIjI5toWHWZh1P8IPrWh/w&#10;UR/4KEW3w1F7+zt8CPEKN4quImh8TeJLZg6aBERgxxkcNcEcf7HXrX5WfFr4sad4Y0t9Msrlmy7P&#10;c3Msm6SdzyWY9yTzk0kmxOV9BfjF8W7HwzpzWFjebIxnLbstIe7EnknNfJfxX+Jk+sXDyNdEoScD&#10;PSrXxP8AiXN4guZZTO20MSAx4FeWajfPrMiRFAoG47kPLn3rojFIzbILm/l1O5V1VgAcsRyCB3Nd&#10;54JsLKKYQIwm3DO4KcmvPtPtVjuyk92N2MeUP5V3PgUtJfMrRE4XrnpWkXchtLc9YsrSYaaJEdig&#10;GFRVPSuR+Lujm+8Izlpdr9NhGd3Hr0Fdj4L1KSHTza2rFjz8rngVj+L9Dvtc0a/SaLbHhhs8wZY+&#10;w64966lrEwnJNHyHYX0ujeNrV4wyyCdo0kV8EbhwfwNf0/8A7IXxGh+I/wCx/wDCT4iNdrctqPw8&#10;05Li4R9weaCP7PJk+u6M596/mA8f6bPoWryAIyvb3GRu6jBwP0r+gP8A4Ik+Jn8Zf8EwPAcAu41/&#10;sHW9X0wlZd5I87z1Jx93/WEYPpXNiFzUkzupO9Nr0PsSz1mNZgDNsKzIySEdNrA4/GvpP4I63Yza&#10;e2mafc7lJ3xo7A8nnbnvXyBdX80lu8Ycq4PynHf1rL1f4zeKvBekTXulanLHLaRgrtc4BHU/59ai&#10;hWhDRkSTZ+i+u67pXhzQLnxBrl8ttaWVu011NIcCNAMkn8q868B/ECw+MWnP4h0pJdN0bT7rdFeX&#10;r+XLIuNwbZxtBB79R2r4F1X9u340/GDwPqXgC/u3m06wuv8ASVijCSTgEHazdSgyD+Fdz+zh4i8e&#10;eLr57/8AstwUkVk8+JnXIUgIR0I6c9qKmIbqqEFdFRheN2bX7Zf/AAU61r9l3x5PoGg2Wka3pcWd&#10;sV1A5kc9cb1bj2rgvAX/AAUm+Af7XErW3h7Tb3Q/FMFn5t/oF6gYNjgtC4Pzj2IzXafHv4N/DL4j&#10;+JbSP43fDiAl1JuLy0m2zW+T3HQrgccV81eMv2XPht+yZ45l+NHwygt72O1gmu9O1ONisyuq5COv&#10;PHTOeOK5ueqrxk7/AKFqMWro+kdDttUGrGe4hMblgxjxgqCMjP511vx01u1179k/xHpkUHnOlxFc&#10;7Ik/1QwVZnPbJAAqT4FaFdeOvhP4c+KV7Ftm8R6LDfSof4ZHHzD8CDR8QtJm0f4beKPDMUOYdU0t&#10;ydo+/JGdwGPzpUpKM7Cmnynxn+zL4waw+KFvbxRqzbmclsArjtz1z6V+vXwh8QxeJvAGm6jFIGzb&#10;qDz045r8KdB8TnRPinHGlw0TRXxwAOnNfrv/AME/fiJH4o+G0mmXN1vlt2AI6leK9HDSvBxMmup9&#10;C4jDmOMDAPAA6UstrFLOshzuXnOaiWVUYNnGeFx3pySI2JpGyc4BA681sJEk2xEC9QarpDA8AZBk&#10;HsealnfAXy1yC2CB6VVXdYByUJVenOM80CaHNHsInjbIJOT6cYpslok8AjmHblhXC/Eb9onwD4BS&#10;S3lmFxcxH57eNsAfj0rx7xP+35qsRez8P+GIizZVcI7MP5VnKrTh8TElKWyPppo1YKB3IyRSnT4Z&#10;CAUGY26n3r4n1v8A4KTfFHT1dLbw1Z5j6hoMNx+Ncfdf8FovFnhxWm1/4eWUyRkb3QFf5NSWJovR&#10;SHySW6P0IbTIi7+UQm9cEDtViO3QIFLfNjliO9fAfhP/AIL8fs5Pfiw+IvhW/wBKkyBJLAQ6jP17&#10;V9O/Bb9vD9lj49tDafD/AOL2nS3UoBSyu5RFLzzgBuv4Vqm5rTULJaHsItooTujUY7+9Q3ksNqyr&#10;LhQ7bVPqewq3HNDIgaNwwIyCvINNlijkZXZQcH5SV6GgLFCxdXiEsnV2IfaMjPpUrWsUzMwAKspV&#10;quNBGckLye4qrLa3kcyfYlRUdiZmcZIHbAoCw2OzQlExymADjt6VgfEnw+L/AMHzRDLsgYqPTNdW&#10;sQUl2HOMEg9ar61bC60qa32kgoeFFKSvFoZ8S+JdONjqH2hJA2+YqRjBBFdXPp8Wu6Bo0jRcw29z&#10;aDb2YgOq4HTvVP4raMdI8Q3FvsACSk8+/NJoN/CfBd5cXBb/AEC5t7tGThlCyASEf8AY/hXk0m41&#10;LGsleJzllorSXEkbQZCuQeKsfD9ZfBPxW03UIz5QMuxivoTXYz+Hm0zxPd2rgfO5eLA4KHkH8jVH&#10;xJoKG4h1OFAHRh83cEGtb8k7k2uj63s5I7uzS4UgiSMNnHqKztVt1kgZV49qrfDTVV1fwdY3ZJJ8&#10;kKx+n/6q1tRTCbmGT2Nei9UZo858SoyMSBhd3NZLPDdxtbzAMGTaR/jXSeLrc7ZV24xzkD1rnLeI&#10;Hlh0OOB6VxSTUylaxs6tb2114Vt9/EyQcO2AJMdQT64x+VcFDhb2SLzSzK3TsPpXo/h8vfaXdaJg&#10;gsGMbE/d4BNcDqdlPbXxmVwMH58DrTq6xTCO5h+PdNuNV8I6hZWqBpzaO1vwPvqMr19xXx94G+Ov&#10;7Wl34hNpe/ALwPolqrFXvPHHixpWwD98W8Weo5xivtyXynjYbjkoSCR7V8uaX8DtDtviNql5eaSJ&#10;1N+zq2oX/lQJuO7iOMGR8fgK+Yzxuko1FDmb016Hdg0pScXKxs618UfHmrWkGnzfEsTPIBu0/wAF&#10;6WNOs1PpvO6SQfgKbc2Hx7ex/wCJTpei+H7YgZ1nVovMuGB7h7kuc/7qiu0i1zwx4bnj0my12zsS&#10;MBlsxHZj6DIkmb/x38K62zsb7XbWO/0DTb4QjBa8tdO2g49bi7JP5Yr4TE4zEym0mk+0Vd/e7ntU&#10;aVFR1V/V/oeI6j+yRd/EjTDefEz4s+LvENq7BpYhqT2Fg+OoEjkFh/uKK6XwD+x7+zJ8NrBdQ8I/&#10;BLRnuB1uodPDl2Pd7y6DMfqgr0V9d8L2Ugh8SfEXTI5wcrBbTNf3Ax/ufKprPvfFUF4wGg+GtW1F&#10;A20Xer3C2sbfRVJYj6YrwcTWqw96T+93f3X/AEO6lFS0gvuVizJFcR2sdto9vpek7fljTSbNZp1G&#10;OnnTZxn/AGRWbqmgWNhC2r+L9U0qCNSMX3ia+e8f8EYhAfYCsrxr4h8V29usUV9Z6dExw6adbFfw&#10;3uS7HvxWVp3g681aEajaeD9V1l1OWvJrcxwj3M05VR+FeNLFutLlV5fgvuX+R2xpRgruy/ruS6r4&#10;q+G4i8pPF3ibXlUZFlodoljZn23Lt4/OqFh4tvYnx8Pfglplo7Dme6uHml+rMuP510Gj+HDJbNDc&#10;6jpNtN/DbaNbS6tcfQ7AsQP44pqeCvEVtfJcxfDzUtVH8EnjXxBHp9qn0trYZI+pJqFh8TUs42j+&#10;L/Hmf4GntKMN7v8Ar5Ir28fx48VRrEbrTrRDynl2wIA6d81saR8F/Fep2xOo+KNV1Nw3zQaLarDC&#10;v+/Ow4/4DW/plh8Rb23EEPjfR9ITGGtfCPh95X47edOWH4gCtmx+HshTN/aaprLKQXm8SauVjGe4&#10;jj/wr0sPhIx1qOU35vT8P1RzVK7fwpR/FmHHoPhjwdEml6ZqWmwag4+eK0uvOuPTmaUuwP8AuKK0&#10;ovhrd3EB1CdLC0Gzi+1CJ7hl9w1wQoP0WtqW0htidN0XVktnxzaeGtLTdn/ro+SPTOKydRj0nSWM&#10;/ihLS1cnKyazdvfXR9whPlp+IradalDR2t5bff0/AiMaknpv/X9dTKsPC/hK4uGtLn4mavq8gODa&#10;6Yol578IAiitGz0nwppc3laf8OkkkwNkmt3m5j77FOPzrIvviN4FtHNtaXl3qboOIodwRf8AgEIA&#10;H4mua1X4w64twy6NbGwj/hWW5itl69wAXP4mvHnmmHi9H9yu/vdzujgqklr+L/yPQ5D8TtYc2uh3&#10;djpsCDJFjp2BGP8Aexiq0thb6fEG8RfE+Z7xD+9zMrsPovIH5V5jfeP9Y1tfsmo+OJJgeHS1SSbH&#10;4sQP0osdHfUZvlstZ1D1Z5lhX8kGa5JZnSb91OT83p9yuzdYNqOtl6I9Aa+8D2EMuoTeG5dWiUZN&#10;3reoGOJfchiq49gK5+f44eGNp0vQdf0zTyGw8PhLSFuJB7eYFNaOmfCe71SAM3h7SbYgAxtNazXs&#10;n/kVgufwqze/Dqz0BVh1H4jXloT0traK2tV+gCAtmulYnHuN6aUfO2v6MzlSwifvNs426vdf1y7a&#10;80jwT4u1g5yZ9e1NraHHrtDcClHiXxfBJ9h1DxD4Y0BR0itZ2u5k9uAa6j/hWOnzqL240rVb23I/&#10;4+dV1Jooj7/OQD+VTWFp8MtCjeKa90+MqeYdJjNzIPYlRiuSVLGyfNKb+bsvyT/E0jPCrSMTkHsd&#10;K1g7bzxbr+rPn5o4LYpF+p4H4VNFp/gjw6weXwrpW9uN+p3RZ/ptWpvGPxn+FnhjMKeHZLiYcD+2&#10;NRW2UjthFbcfyrFi+PPjm9jP/CAeDtOtWxgf2bp25uf+mkmfzrjmqKnaUrvyV3+P+ZunPl0jb10O&#10;60PTPEuqWYk8HeCXRD92fT9EESfhJIP1q5b/AA98QTTtL4kawAAG7+0tT81l/wCAJxXmL+L/AI/6&#10;mjP4k8cabo8bH/mK6wSw9DsjGfwFV73w8fsv2zXfiZr+qZ5Mei2os4WPp5suW/IV1ww8JpP2cn/i&#10;aivu3OdyqJv30vRX/E9e16HwZ4b07fqHjEQJGMsNNtobNCPTzHOf0rK8L+ILvxG8j/CvwPod88f3&#10;tS1C4uNQYD+8SAqD88V5Y7BJUsPCHhvStNm6m7vYX1q+YnjjzCUVu/C1ZT4E+NvGVwJfiV4i8ZXF&#10;gCCV1+++x2xH+xbQcsPbFenSVS94RSt/Kv8A26eq+SOaUYP4pN+rf5LT8TpPHHjnVZb9tM+J37ZV&#10;jo0a8Povg22USL/snygSPxauRvrT9nfb9o0LwrrXjO+5xd+JJpNjt6hXZq1da0j4FfCC2jOlfDPV&#10;dVdeHmFqlpbAj/bdjI3/AHzVKD47a1q9t9j8J/D3SNIXG1QqSyyt9X+XmufET53y1aiv6ym/xfKv&#10;kjelT5VeEXb5RX5X/Ei/tHxloNj9uXwf4P8ACenqvMl/dmEY/wB1VBb6DOarS/EfQZ7f7PZTeIfE&#10;055Fr4F8F+XG/wBbmb5j9cVTn0T4zXl5u0nwxYWzzHKXT2Ikmz65kzWzo3wP+Pniy4UeJ9a1G9hH&#10;WG81LyYQPeOAAke2axjGnF2inP5P9LL8GbPa8pJfP/h3+JjXvxh/aRsYDpfw8+CeneE4pjxd+LfE&#10;lulwR/eYZZl+gArPX4M/tE/FlGv/AB9+0tpOlQf8tF0Symudv/bSTaPxzivXbH9lXWLaMXGp6ymn&#10;QpyxsrGOFen/AD1nJaib4UfBKydU8UeOYL6XO1I5ruW8bP8AuR/LXS6WIqLWlaP95pL+vkYqvSg7&#10;xl9yu/xPEbX9jf8AZzvdVj0zxt+0t4o8SXkrbPs0NyqITnAGFZsCur8P/sr/ALOPgq4P/CKfst6r&#10;rd5A+UvtduMRFh/tSOFI99pr2S0sPA3hWFH8O+DtWkg24Ev2OKygf/gb/NiodT+MnhFYxp8Fz4ft&#10;7vGEhijk1G4+m0ZUH8K3UYU1784x8ld/noYutVqPRN+un5GB4Y034wanKNP8G+C/CGhQoMeTZWUm&#10;pSxD/dRViH4nirlz4S8RtqRh8dfFq6uWU5e0udVjs4V7f8e9oC2PYtXlfxs/bA+FXw5uo9J8d+Nd&#10;eub+5bbbaOGWF52PRI7aMmQ54A+Wl8AeNP2tfiVNGPhb+wtHpVi+DHrfxF8QNYb1PR1t1V5WH1Vc&#10;12UaLr6U05ebdo/ctDnqSlDWbS8lv+Op61DYeDdH/deEtIubq8L5Y6RoccefX/SLku4+uK4z4p/H&#10;j4KfBxo3+OHiDwvpk0x/0a18UeKJb27m9ktYcFj7BaqeNP2Mv2mfjRqEFr8ZP2p5fDunGP8A0vwr&#10;8L9LkXzlPZ7qf58djgD2r0PwD+xD+z38JLG2t/BPwfge+TDXGqalbrNeXDeryzHd+VdLoulo0vRL&#10;/O+vyMfaU5bN69/+BY8iP7WHxF8U3MGnfsw/s+FvtI/c61rPh9dKtyv9+OII88o+oTNb0XwM/bq+&#10;Njx23j/9oPWtEtSCJ9P8PaQlhGB6eZIzSke4UV9D2TDwtB/pV5omjRhOt3cBnGPREwP1rI1rxx4H&#10;uj9mvfiJqepMTkWejRCJGz245rJ1Eo+/O3krL8/0QtW/cjfz3/r7zyzw/wDsE/CXwXeJF4z+IC3u&#10;pv8ANK+oKdQunHc5nZtv4KK7uz8PfAT4Zw/YNNl/tO/K4htbi5ztPvFFhR9MVqWkVnZWTXun/DxL&#10;Kyfk3Wu3Xlhh6ncRu+nNRXPizw1p1oBYvc37yZxBoFkLeFvbzWxn6iuadaENYpLzk23+Nr/JGkIz&#10;k92/TT8v1ZDD4i8XswittGTT0bBRxpUcO0ezSjd+IWreqaUIbP7X4z8Qx4IyZNRv5JP++YxgH8sV&#10;h3+vfFPUbSWfRNJ0bwnYKuXv7658yQj1MjZ5+lco3hfwd4i8zU9S+IeqeKHgJ+1TWkotbFCOzzvy&#10;R/uisPrGK2gm0+snyr7t39xso01q0l6av/JfedDb/EXwguo/8I/4a0PVvEF/KP3VpbL5cQ+iJ2+t&#10;SX+j+Lb+5ez17UNK0gsnmSaXHuvrqNew8pcIp92Ncbe/Ezw7p9i0fhO11B7GNin9neC9LdFncfwt&#10;NJ+9m+uQK5HUV+JHjiZ2vvAuveGtIC8W91qkNrvH+0kQZ2J92qYv3PffO/LRfrJ+t16FuEnLT3V9&#10;7/yOy1P4rfCX4e3NwbrUG1i9hGIba5nWQow4/wBTFiKPn+8WIrzTxZ+1b8WviReN4c8IzWFgjkhb&#10;e3uBJKE9+AqDHoB9ad/woTwNrLlovAdxdSHotzqskUTHuSARmtiDwvoPhS1Gh2ul6FZDbtNlpygn&#10;6M3LMfqTXPVli5K3OoQ7R/VnTTjhqavyuUu7/wAjjrK08PW92s/xA8bX2q3mf3lpoVm93LuPYsvy&#10;r+ZreTWEkRLfRPAGu2UOOY727isdy+rMd0hz6cV0aeGdau7QeRaXUdvtwBEPIj/FjgmtzR/BkekW&#10;ZvrzU9PsV25c2yeZIfqz8Z96xoU1J8sIt+f/AAWa1JprV/18jM8NaQ1taLqX/CL2zyHgQW8ktxIc&#10;9y8m0fpWnHp2uErNqGiwabAz8+c4Llc9QqiqmufEn4c+EIUutT8YySb+FG4EsfYDqfYVxviz9qTw&#10;LZQNp/hnwTq3iDVZz5cNtAoRjxyWZvliXp159q+gwP7qfK5JHDUjKa5rXNr4javp1hJhryS4ihbb&#10;DFEmQue5A4Fc9BcLKolQcEcBhil0TRvCOpwwaz4m8Ga3b6gyFktItbLxK5HddgDD60GGSN/IutsJ&#10;GcITuIHpxX7XwtjYLC8k5f15HFolpuSbiG4x6YxUNyTtJ7AGnIR65A9qiu3G08fia+2jZ7GcklI4&#10;T4pzlbBtzcBTivoH9m6D7J8H9ICYAaAE/wA6+c/itNttGJORgivpj4GWq2/wq0WNDz9iQ/mM1da3&#10;s0ZSu5JI7FV8xiobtQvzgFqjIO8lpMDuMdqcmF5GT6CuTcHuOILgqD3pJAoGN3big7lIYDr2qP77&#10;gtxjPJpokwfGaf8AEpl5IyOcVyV6d2m5Qc+Wevfiuw8ZOq6ZLuU4NcjMUa0IHTyvT2rvwz1OnDW5&#10;z85/221EfxiudnRol/M5NeKPuzsXoDyK9x/buVIfjDI2cMbdSQvQcmvDDMvmd+O1fC5vpmVT1P6B&#10;4fu8npegjSPGu3+H+dVvhvrh8N/tR/D7XLaTay+JLcFx7nB/nU0pDA89PauavbiDTfil4Q1G8lKp&#10;D4ktGLKOQPNHNcNOSuehjIKeEqR7xf5H9AkM3n2Uc4/5aQo2B7isjW2LRqzA5BxxV/wxKl14Z0+4&#10;h5SSxiZeexUVT1uNAnH96vuoO8Uz8fwjtNIyyikbgP1oDDoRz7UvcrTdgUkZ71Z6hNGxAO8ZAqC8&#10;1i50q5t723nZTHcI3BIzzU0YDHt+NZviTMlo3GCB1FFrjpwjOfK9me/at4p1ATw3SODHcQI4z9BR&#10;B41lAw8Zbb6Gue0jUl1jwJouq8nNoEOTzkClQhjgdB1r5bESnTrySZ8L/Z+GlFwnBXTa+52O003x&#10;oJ9Nv7K1TEoj3qDzkDOa5+2+JMhOLiz6d1NQeGpvsniGNOdsyNGRjrxXO3yG21Sa1XGFlbt70lVq&#10;23Jw+V4GVSVOUFaya/L9DvLHx5pEwDTMYz/tGte08TaPMUnivkGyRT16CvKEcAcrgdqfJJIsJ56j&#10;GRWscRVWjJqcOYJv3bof8fPjz4s8B+OjHpLQz2c8QeLeO3oK53TP2w9T3KNU0CJhjnYayPjtax6l&#10;4P03W2Ul4HMUhx78fyryMkqwYgmteeTd0z73J+G8kxuVwVWinJe63s3bqfTWj/tZ+DblQb+ylhwO&#10;QOa6nTf2gPhnqduT/bgjDD7si18fq4HKn9KnhuZEJCN25FVzySIxHh/klTWnePoz7d8N/EDwpr3h&#10;O7ksdYinWxbMjRtkgdqybf4keDrhsR61Hk9mr5x/ZR8aHTfiTfeDb+cmHV7JkQMcjevtWtr1rLpG&#10;t3VgePKuGX9ay+sTirr0PmMRwTg6GY1MNObtaMovumtfuaZ9GW3jXw8Hint9Vh+VxgBhyD1rz340&#10;/thfCb4UeLx4d8UzTxu6BkmUZUj1ryqa/uBGY45XXIIBDYrxv9tHSp/E/wAP9O8XoB51hIYZm7kH&#10;1/IVxZhjsTQwcqtJe8tddfU9jh3gHJ8XnFKhi5SdObcdNGm9n+h9Sab+3L+zpqzADx0kTN0EigYr&#10;q9M/aK+C2sKG074g2LFugMgBr8hxeTxcK5GDzUkOtajbEmG5dT/suRXzEOL8YnaVOL+9f5n6difA&#10;Dh+ov3FecfWz/wAj9lbTxx4R1BN9r4osXX1FwOf1p9j4r0rTdZhuk1a3ljcEOEmXkGvx7s/iR4ws&#10;CDbeIbtMdAs7D+tVPEnx6+Kmjbb6x8aX4aMhlUznHHNdUuL4+yblRd/J/wDAPIh9HupKry0sYte8&#10;f8mfrH4p+P2haBr82l3umudrZR42yGU96ht/2iPA0zAyCZCeuU6V88fD3x/F8afgfoPxKt5N0zW6&#10;x3Q9Hxhv/HhTkYE5LZPrVPPsW7TptOLV1p0Z8cuBMpjKVGtBqpBuMteqdmfStv8AHX4dS4X+1mBz&#10;/EnArTt/i74CuH2rr8Q47nGK+WNz4wGPtT1lYcEn35q48Q4rrFGFTw+yn7MpI+tvDnxI8IT6q2lj&#10;XYX86LKJu7+1Z918ZvBeg6xJY3l9skhbBDDqP/rivlS613VPD9zDrmkzss9rKJF+brg9D+Fdt48u&#10;l8SaNp/j21JK3EKibA6Htn37fhRPiDEcj5Yq+/yOOfA+Cw+IhzzbhPT0kv8ANHJfty+FNHm8QW3x&#10;C8Nrm3vlxKV9ezcfl+FfPquDwRj8a+l79l8beAbzwZcQb5cF4XbkqMdvof5181X1pPp99JZ3MJWS&#10;NirA9sGvzXiGHPi/rEVZT1duj6/5n7NwbVlDLvqVR3lS0Te7j0f6CFvlIz9KguVMkbRN0I71J5hA&#10;w2Oeh9KYwL/I/bpXz3M0fYpNMxPCPjq/+E3xHs/FtsN0KSeXdxf34mOD/j+Fdn+0z4WtXvbb4iaE&#10;RJaaqgeR4+gfGc/iOfzrg/GulrPbmQjpniu8+CPiOz+I/wAIdQ+FGuOgvNKUtaM78lM5U+/PH406&#10;KdanPBS2n70fKa/+SWgY+P1epRzSmtY+5U84PZ/9uv8AM8pX96N2cEetOUDO3BzS6haS6dfSWU64&#10;kicqQfUGo2mc9BivlJXi7NWaPqI2kuZbMkKZBOee1ZHiKzE9mzAZI5rXDEJkrjFQzw7kMbc560Jt&#10;6GlOXs5qRyHw++JXiH4M/ETT/Heh3LILa4X7VGGwJIicMp9sV+gHiybTvHPgrTvih4YuRPb3turs&#10;yHqCMg4/Q/Svz28ZaOq+YAvBBxkda+gP+Cdfx2jmS++AnjW8BtzCz6S0zdiMNGPUjqK2r4WGY5fO&#10;jLrt5Po/0fr5Hz/HuTSxeCp5xhledHSaX2oP/wCR3PU/tzBsq5P4VDqjy3tq0e48++DV3xFok+h6&#10;rLZyZAV8occEdjWeGJHLdR3r8hrU50KsqU1qtGfDUnTqQjOHqek/CfxMvxJ8Hz+CtcmVbyxXELuf&#10;mZR0b69jXO31jLYXklpPGQ0bFWBHpXK6Trl54I8S23iiyUnyHzNGDjzE7g16n43gtvE2i2/jnRUz&#10;FcRKZig4GR1/pX02ErrMcv5ZP95S083Ho/lseHiKH9n468V+7q7eUuq+e5yTEEA45x0rM1GG6sry&#10;LXdPBE9u4Yeh9q0A27ow46gUkgUqVwORyD3rlUk/Xp6ndB8rKHxl8O6f8RfCcPjbQbbFzbxfv1HX&#10;jqD7g14dsKuytw3Tmvd/D1y2j68ujXkwFhqD7XV/uo54DfrXnnxp8A/8IZ4peSyXdZzfNE46Ke4r&#10;3Me/7XwKx8V+8haNRLv0l6P8z3Mhxaw1X6lJ3T1h6dvVHGbf3e0g49/SneD/ABRcfD/xbDrkbE2E&#10;zCPUIR0eMnk49R1/ChiBzUFzAtxGU2cEc8V4+DxVXB141abs09z6upTp16Tp1NYyVmcT+3n8BtMm&#10;ji+NPgC1ElhdIPt3kjg56Scdj0NfKpjKPt2cg81+hHwe1HT9ctbr4O+MxG9heQubIzHI5HMf9R71&#10;8c/tKfBm++DXxFutD8zfZSuZLCZRw0ZPA+or95y3MqWcYCOLho9pLtL/ACe6+4wyfETpVJYCs7yg&#10;rxf80enzR56xIG04Fc74x8PpqensBEAevFb7P2xuOeaSaMSxlSK9GjUlSmpI+g0lofUf/BMD9s7S&#10;7zQR+yv8XrsyXMKGPQbi4fJuYsE7Mn+Ncceor3b4jeBX8M6i9jMpaCYF7Z8cMpr8uPEFnq3hrW7P&#10;xb4buWtr7T7lJ7WdDgo6nIOa/TP9j79pjw9+2n8DxZ6/PFbeKNJxDeWgYFlcDhgP7jYr7jI8yUGq&#10;Un7r28n/AC/5fd2P578ROEv7MxP1/DL91N6rtJ/ozy/4g+D4rqCVZItwIxwK1f2I/wBqXWv2Xvij&#10;D4A8U3rDwjrN4BI0jcWcp4DDPYnrXYeK/DDwTzaffxlZY8qwI79K8c+J/gSG9hkVohnbxxX1OMwd&#10;LMcM6ct+j7M/MGo1Yckv6fc/U3V7a11Czi8TaTMr2s6hg6NkcjIP41mZAXB/HNfLv/BMz9rtr6KT&#10;9nL4tawPtVtFjRLi4f8A18Q/5ZnJ+8vavqzXNKbS7oopzG/zRv1yDX5NmOBq4Ws1JWs7P+uzKo1Z&#10;O8J/EjPlQsh9D3qhfWaOh3JnNae4Mu0dqhliDfLXlyR2U5taHHa3pCykjac9q8+8deDINVt2Qxjd&#10;jOTXsWoWKOpyO+Aa5bxBpG7IZAa83EYdTi01oejQquOvU8i+FfxM1D4Ua2/hbxC7SaPeS4558hjx&#10;uHt60/4//Bd9KI8ceHIlksblQ83l8qpbkMPY1ofEHwNFqFq8kUYyATkipvgt8SZI2Hwi8dFWtZQU&#10;s5pjwCekbE9vSvlcThowTw1b4H8D/lf+TPRhV5Je1h/28v1/zPBLy3DjG3jHWsLVdMG1m2A88A17&#10;L8c/hHc+ANba5tFMllMxMb4+4T/Ca83vLcSLgqK8Be1wlZ05qzR6kJxnFNdTzPXdEVlf911rzvxn&#10;4TikjZhEDkY6dK9u1jTdysCg9q4/X9CV0KkcfSvpcvxzTWomrHhf/CBxf8+w/KivV/8AhHP9kflR&#10;X0H9qS7iP6GaKKK/qE/ncKKKKACiiigAooooAKKKKACiiigAooooAhlB3FqY33Tzj3qSbhsVFKCU&#10;ODQZkJ69c0wjnNPpjNg7SuPQ+tLYa3IJGJcg547U0jHWppE3jPcVGwwMk81L3LKskbjnaaZ82S1W&#10;iSOgz7VGAhOWxk9sUh7kYb5c01ufmpwxgkLj2pCdxwRigb2IZULcYFVprIKuVIz6Zq44D5Uc/Wo2&#10;Ufw9uKm2pLMySBv4eMntSfaL22G6GZwAexq9KqbsEAkdiaVLaLGwp17Gsp077FRm72Yyz8QXdrIk&#10;80jOi/fUnkit1mGBqNuwaORQcDoRWDNpibS8QHWpNA1JrGc6ddk+VKfkY/wNU05ShLlkW7NXRuho&#10;54gmMxvnDd19qrwPJpEpVo8wM2SB/CfapY1NvKyEnYeGHofWpWXzENs+Dgfu2P8AEK31ROjC7iSR&#10;fPh+ZW54qlLGF+YdPSnWl62mOYJgTAW4I/g/+tVm4tFKeevKnkYpqwnoykFLfcPP8qScMh5bPvTy&#10;jCTO7bngUzbk/M2CBjGKYbiLK5GAAPcdaRgWIJP1p5IUfdXj1qMjJJUn2oGI3HGKRiSc0pJJ6dKQ&#10;nH3qTFe55B+1p+xt8MP2tfAM/hjxvpyR6gkZOn6oiDzInxxk9xmvw7/bP/Yh+KH7KvxCufDvjDRZ&#10;vsokIsr8J+6nXsQenSv6I2AY5J/CvPv2kP2ZPhn+1H8P5vAnxJ0RZ0Kt9jvAv7y3fHBU9cdKwnB3&#10;5okTgpI/mkGmTLIUdCMHkmvrD9hH/gkr8b/2uryLxb4nhn8IeCRhpNev7ciW8XPIto2Hz/7x+X61&#10;95fsy/8ABFH4O/B7xzc+P/jjNa+LZ4Llm0TQmjP2S3UH5XmHHmv04+6PQ19l+UlvFFawIscMCCOC&#10;CNQqRKBgKqjhQPQVjKo7aBRw6WsjgP2af2Wfgb+yd4Jj8FfA/wAH2+ngxhdQ1eUb7y/cfxyyHrzz&#10;gYA9K9BJKqMvuPrTVKqd27bgc4HWkXaQWEgAVCzFiAFA6kk8Ae56Vnrc7NESRs5dUjGWY4AA618c&#10;f8FAf+Cif/CFDU/gD+zf4itT4iFq6eJ/GCygw6EnRoIT/HdEccZCfWuR/b9/4KaedHqXwJ/Zj8TL&#10;FFF+68SeP7ZwUx/HaWTd24IaXGOcLzyPzB+NHx203RdPk0Xw6fJj3EvsHzO+eXY9ST3JppcxjOd9&#10;jV+L/wAa9J8MWk2n2F8ZJJpGee4lkLSTyHlnZupJPNfLPxI+Jt/rdzJLPdbgW6lug9KpeOPH9xrN&#10;y4lui2ckEmvOtX1R55m8w8D7ma1XLTjdmV+hNc6hLrd+NNjlRJJTtR5WwCfTPaqvm3elwyWkrIOf&#10;m2qCSfr6VnSTgbtwyWqFLi7u5ltYIyxY4wev41F5zl5B7rRcsroHUkuZGy7N0z09q7vwrqVyJw4O&#10;yFvvqycE/WvPLG5t7HUonghWVt3zF+gPfFd5ouqahcyrZPOzqFyseQAv0rohuS1dnrnge9tonit2&#10;hG6ZssJBnArZ1+3htNPa8u7LZ5kjrFKH5ZSOgHp71wuh6rc280TsWjKqASRwa9Dk0628UeG5rh4o&#10;l8lQy/vCCjDqR/hXW5KMVYxcG35Hxv8AHmxkGt3WDlWbO5jyK/Yz/g3U+JVlrX7CvjX4axtC0nhD&#10;x1aXxmjBG6K+t3U/k0JHNfk3+0BCILiSGS3h82ZSyzSKRIuPTHHPvX6E/wDBqtqUfjbxt8WfgJPq&#10;SRPr3gu3vokYc+bZXZwff5ZTWUoucGkdNBvkd+x+otzPHcKrFvv8Bgc5rn/F/hmS8gkiRciRSDx7&#10;V7D4l/Zv1Wx0wTabIUkSQFh/s46CuQ1HR9Z0CQWer6RNsBwspXI/H0rzqlOUTRTT3PJ/2evhVrnh&#10;/wCLFw2j+EdL15NQspIbjw7qt39nF4pwS0Mp4SdcZXPB6V678I/2x/2XP2bviZJ8LPiS/iCw1ks6&#10;x6Xc6WXnglOQ0JVeZCv/AD0UbTVK48LWt0haIhGJ4IGCp7EHtXMfEr4F+Fvi7qSaz8WPDkHim4it&#10;RbJJqsjh/KAIVPMjKuAM8YNFGp7KabHKPNseZ/t9f8FO/hpD8aGn8IeEdbSxmtEtlk1iOGxiduf3&#10;mHcueSei5ryT4eeAf2of28filDceC/ButeHfhtpkJHiLxDdRsiSxkAybd5xIePlUck44Ar17RP8A&#10;gnJ+y1pXiCDxHb/A7SJbu3lElu1+0t35bA8EeczV9nfs3ajqFtp1x4H1WZW02JVMVoECooA6BRwB&#10;RUqRnVckOCcY2Or8M6FovhnwDonh7w7bPHpum6XDbWaSKA3lomAze56n61yfxC0621Pwzdzqoby3&#10;2Fg2CpcEZ9xjtXT+I9cf7M1tbgJGh2hV9PSsCxlWbSdQgmdwo2uCCMKc4ycjkYz+dZRd6iG/hPx+&#10;+N8F54Q+OGp2pRo3jvS6c8EZ7V+lH/BKjx7I+uzaPJJuS9sY5QWOcnoa+JP+CgHwxu/D/wC0PfOb&#10;XbHKqyKQeoPTFfQ3/BL7xEll4w0MNIyP5xt3BJwBxj69q9DDPlq2MtHE/UhlcuUfO1mwCD0qeziQ&#10;qQG3bXJOfekCiTaFPB5JHai1t3jndh91iCCD14rrIJ3wrABRjGelcf8AFPUtU/s6PQNCu0gub5yP&#10;OZsbVwSce56V2TDII9q8k/aN1a40GzXU0Q5iZFQr1GTzWVZuNNtBpcxPC3we+Hun6RPrPjO1e/vf&#10;mDW9xnzJGJwAB71FN+y9oXizUZddurYaVHKQI7O3+eRQBjJ7A496d8GvEWn3dpfeMvGGpiKHTYmk&#10;muLhiRAgBJfPPTiug+FfipPFtzceJPDvxCh1+zSX5IdHnj8uLuFkBywPrmuWjShNJyX9eZcpNOyM&#10;H/hh74Qyg/bdGu7gsMM0kyrk+uAK5vxH/wAE2P2etZ3C88J3yq5Kn7PNGQoz1wRzXvf9t+KnU7NA&#10;AyflDP2/OlbUvGZ+9okHviYf411KlS7EXbPhf4j/APBFH4N+Kra+l0fV4re4uEZIze6eY22ntvjO&#10;PxIr5p+IX/BIX4sfA2U+I/DN5NPBaS4jkhuMk46bSvTp3Ar9e59d12BP9M8Pypz8zxYYfzrD1jxH&#10;pYSVZLSJiy4kWWPBI+lKVOFtGK7Pzr/ZW/4KH/GT9nnxJbfDf4wvdX2mrIEmTVpD5kK5A+RzzwPX&#10;Ir9NfAPj3w18RvC9r4q8Kamt1aXSB43B5HGcH0Ir5U/bA/ZT+HP7R/gu+1bwfoUEXiGwjEnkwIA0&#10;id2XHcdcHrXGf8EtPHnj34feP739n/xz5u2SORrZZ3J8to+mB7rThOT92W/casfflFFFagFNk+7+&#10;NOpGGRz070AfNf7TmhS6f4jluY0VRcqCW29CBXCfDl0vtQfQbz5o76J4GDNgZYYB/Ovdf2nPDCar&#10;Y2kizojO5BL4wABkk+1fO3hi8k0nxFHsmDNFcZV+nQ9a8qtHkrGsdYHpMl4viCHTvEqxMrz2axzA&#10;jpJGfLb89ufxqHWP3cJQKT6jFdA9nFJ4TlWAAC11mSWAjPMEoDY9sNniqpghmiKyKDkYOa0qfFch&#10;PQ9A/Zz8QJf+GptJcYkt5vun0P8A+qvRL9WMe4Hoa8m+DCDTvEvkwEBJlOQO9evSKGQg+ldlJ81N&#10;Ce5yPiWyeXdmMZYEED2rl3thE7IAAQ+cD1rtvEEJdSUYD5efXrXE6hL9mvWVGGJDlh33VFTRiVy5&#10;oN2bPWoVKGRbgrG4z93PGfyrF8ZWi2OoSiOFgMngjnA4q2txsnSdVAaNwcnP9KtfElLSS8WVLtS8&#10;sCyeXvGQvY1m/egNbnCyh7i2bYGXAI+YYrwn446H4I8JfEu01zxNok97/aVsqW1t9vmih3jsREQW&#10;J9MivoB0U5UsOleRftc+EofEHgKx1JrO8nn0zUUkjj06NWmZTwQobjPuTxXg53TlUwEnFXa11OnC&#10;yUK6vsR6Fq99ouns9t4X8OeDiy/JLZCNrlQe5LeY+fxFSWvh3/hOHa51iXxL4tjX5t8t0/kqfXHC&#10;iuc+Gvg3xBqFgsGhfDi206VSGfUdfuknuQP9zJRT/wABNem6d8L7zWrYW/ib4g3N+IlybS0LbE9t&#10;vyoPyxX5VjFj6rtKVl2Wi/H/ACZ9PRdCGsV82R6LpOlaXarb2WmeH9BSMYP7wXNw3fOI8gfiRTRb&#10;aE9+Ha+u79t24KzrADzxwmWx+VdHpXg/4YaWBZx6S93Mo4W4nZyMescI/rVyDUrLQ5v9F0f+y1P8&#10;VwYLMfhkmQ15TwsbXetvV/5I6lWm3t+S/wA2Yy+H9UnCT2FrDpAf7ptbYB/qJLglvxFayeBrKe0F&#10;1r7teBR801+8kwXHcl8Iv4cVeW/guLhp7SRrlmUBXsbJ8A56+dNt5+mak13RPB17Cr+L9Dt5wwyo&#10;1fUXk3H/AHchatQjGm+a1vX/AORTsRzTb0/L/OxiWvjL4Xacr2kXiJ76VAf9C0sF9p9NtuAo/Fqu&#10;aNrA1GYvafDldLixlbrWZV3t7hI97fmRXPa/8Y/BPhIt4f8AAfh6yu5eBH9mTyrZG9Aqruf64/Gu&#10;F1m9/aL8c6ys+qeMm8PWb/6pLK3W2XHbl90jn/gNebVzT2cuWkuZrpFberf6WOyGEVRXnp6v8kv1&#10;PZdZ8XTWCb7vVIokRPmEUAVT+ZJ/lXCap8e/CsMrwvLb3LoMBru6LKD7RwAk/QkVy9t8C49UnSTx&#10;Nqev68+STLJdmOI/jKf5JXSXPh7wD4IskhvZ9A0SNQM7x59w3t8+Bn6LXHVqZnX1bjBeer+7b8Tr&#10;hSwlJcqTfpoc7c/FTx34ruXsfDd7qQt3JC2+m2SWsZH4BpCPqagufAfje5xJq2nw2BlIPmX8+HPu&#10;RIcn8q3rf4kXuoBtP+H2g6/rCqv/AB8oosrcDHUsAoxWZqOu61phF7rHi7R9NuS/NnoNiLy8z/tS&#10;y5UH3Brk+q0qjvUlKfnoor77/ga+25NIxUfzNDRvgZPd2JutQ8RmaInJFvHJ5Y+pIRR+tSRfDH4c&#10;2TrbTeIbbzByYUlWRz/wGJWJ/E1kXuv6jq1mZrPwfr/iO5YHyv7Ra4vG3enlxbYlHsTWfHJ+0nHA&#10;ZY/BWieELQ8faPFevwWSgeohtd8hHsSDXfSwFKaXLTuu+r/HZfec7xUuskvu/r8DupNP8M6BGp0/&#10;QBCoIzPdoluHHrmVix/Kk1X4n+HvD9kWk8RWkQUHP2KFpWA93fYo/WvEvFTWt7dbfFX7XOmG4Bw2&#10;n/DvwnNezN7CW43c+9WPDXgfwvqMIGn/ALOnxK8dSA5XU/GN+trAT1/1alFA9sVp9WlB2pqN/W/4&#10;RuwdSLXvN/db87HTap+1l8JIZnsLrxBdazdKSBawyTTv9PLtgFz9WrPsPiz8a/E90R8Lv2etetbZ&#10;jhdQvkhsFA9SXy+P1rb0Lx9rfgW7TSbfwd8OPA6HA+zzairXH1IiBYn6c11EfiBPF0i39/4qub5V&#10;HzJo9lcmNvcNKq4FNU76Of3K356/gRKcYvSP43/LQ4TVvhl8ePGQRtf+IGi6Kx5drdZdRnA9B5p2&#10;A/hUmi/s7acyG38ReMfHXjGQ8Na2riCIn/dj8tQPY16KNMsLHS1u30++WIuSbvU75YIh7ZJGfoAT&#10;WfqHxRsNFVdP05tS1v5dptvD1q8cXPZp5QufwU1Tw9CnrU/H/g2v9z9CVVqfDDfyX9fiYVl8C/DP&#10;hQ/aNB+BOlafMelxrOsW4lB9TyTWhF8O/E+qgmHxt4fg7C30+2ub0r7YRVTP40651r4gXsXn+H/g&#10;LoejiQ/LqPiO+3svvhyMnv0NTnwt8cfElobXUfjL5VucbrPwtpLEKPQMVRB+ZopzoL+HTcvwX/tn&#10;6kTVVq05Jfn+v6GBqHwK1V70S6x8Ytcgt2GJLTRtHsrXI7kvLvdf50628J/AbwvIqXXh8a5dRvkX&#10;XibxZLOA3r5cTBfwAresPgJ8MYpt/jK+1DUpeTIdX1sqGPfMcJY/hV6W5+B/gphBonh3S4AvBEMA&#10;jLEeryEsfwGapVMXD3nyQ9fef4p/mF6cnZOT9NF+BRm8UC20t4fD3jbTPDMbjaf7B0hSw+jOpY/i&#10;TXPWXwwvvGFw95d6r8QPFi9WkvNU+x2xHf8A1eOK3dU+JmhXFwJPCnhGKaZT809tpxl2/wDbSX5B&#10;9aibxB4n8SlY7jT5b3k4F9ft5I+iRcH6AVhOtKu/3lRz9L2/y/AqCdJe7FR9f6/UXRvhN4B0KPN3&#10;B4U0RFO54Une6nB/2mLNzVqXWfh7o85NjJrfiOVT8sdvbCCE+gLYyaSy8H6/bwfatRt7e2hPzARQ&#10;Lbxj6M+DTb3xx8NPC4Y6/wDEDTEkAx9k0+Ge+nYj/ZgRhn8auNOT+Cml5v8ApL8AlPq5N+n9X/Et&#10;T/ELxmsROh+BdF0dSvEl9cGR09+Cf51l3Os/EzU4T5vxH1Es5wItCsCB9AwXFYGq/HTXryUxfCv9&#10;mnxR4kkyRHfa1Lb6NafU+czS4+iZ9q5zVIv2y/iVcJbeN/2j/DPwn0xyQdH+GOl/bdRKf9NL29Vl&#10;Ge/lxiuv6umv31flXl/9rYx9rZe5Tv8AL/M6Txdb6f4N0dvEHxGt4tNtcZ/tb4h+JI7SEH1VHcZ/&#10;KuGX9oP4eajDK3w3+Kup+JJYxtTTvhR4JubssR2+1SosI/3t+K0Yf2MP2ZF8QR+LPFvhnXviHrqg&#10;F/EHjfU5L5zx1Pn/ALteegRABXe3XifwvoFlFoNpoNla20C7I7UXTLFEB0UICFH0ArmqV8nwyejl&#10;6u35Xf4m0YYuo1svl/meJ2vij9o/xrvOj/s6QaSpcql/8WvFj3dx7OLPTty/8BaQVL4f/Zo+LHi3&#10;XxqPxi/aA8T3dk4+fwr4GtYtA01R6b4Va6kU+8mT7V6hq/j/AFZoWg8G3MNohGQmmaMZpD7Bmwg+&#10;pzWTB4hvbyUJr2oapKAcFdU17yFY/wDXKzXcfoTXEs49+2Hgo+aX6u7NVhJWvUk38/8AI3vhj8Kv&#10;hb8D9VOpfBf9m7RtG1WQYm1+5gae8bPc3F27SGvTLbxF8WtTWRn1tElx8yWrKWP1IAUCvL7G48fT&#10;TpD4E8B390WPyyadopiix6tPdHP44rpZtL8UmAP4q8YpZNjL6ZoKS391n0LkLEp9xuArqpYrMK6b&#10;cpfgl9+hjUo4aD2X5nUTH4hJZma81S3Rwcbr7UXC/kn8qoal4K+J3i2za8j+Ia2dmi/vWtozDCgx&#10;1MjHP61Ts9C8Y3Fj5fg/wR9hkUZ/tjxNKby692EWRFH+Vc/qHwZ0bxvck/Gj4vX2vmN/l0h9aYW4&#10;56eRbcAexqpUHL43KV+zsvm3b8ExKSW1l8rv7l+rIbl/gB4Rnf8A4SP4nz+K9Qj/AOYfoEbTMW9C&#10;/PXpV7Rfiv4vu1Mfgr4Mw+EdNzhNU1W8ijmdem7Jy2cY6UXcP7Pvwl0orZatbaYiDCWmlaZiV/xf&#10;kH61BoPjeHxKv9oeB/gP4l1Jif3Wr6newxRgf3t8nyqOO2ayhFQdoyjHyjrL5y96X3WLsrXkm/8A&#10;Fovu0X5lu9/trVnOo6ZpGs+Lr7q89sypaw/9trggfiqmsvVtR+KdvZE3vjjwR4KjRv3sz3DajfKP&#10;TLjygf8AdWul1KXwvf28cHjMXeqzuuG0nStbuZQG/ulwET/vkGqR8CeHtEuYtbtvgrpOhxD5v7S1&#10;ch9nuZLlyCfoK6FRUF+61fW17/N2bX/gSM/a30krfd/n+hj6ZaaXqIj1LUNb1bxnMDze6lEEtgfU&#10;bgEAHsprZvRqMlqmNLt2gA2owgKW8R/3pdoY/wC6uKi8TfGf4ZWMYivfivqOuXEYxHY+GLIuqn0D&#10;FVjH1Fc3H8VbjX7n+0PDPwZSBo+E1XxRqYuZiB3wSVT8BUtwhe80vTV/nJ/eyoqpJXUfv0X6fkdH&#10;qVt48Szjm0XwnqN6iR7RcW80UEeMdPMcgAfSsqOz8RahZqdYv/DuigE/Iksuo3X4+XiPP/AsVyWu&#10;/HPXbsvb2mj6j4tvEyv2bQ9MkkhT/ZMr4jQevNcrqs37V3j22MFteeGfBFmeFiur/wC0XCj3WAMA&#10;ce4pS5Grq7/r+uprGnPeTSO+1K08PadC91rOuXesAHiDWNQFnD7kR243EexauN1747eCPBlwLbS9&#10;XtrWVz8th4eswjyN6b23O31zXB6h8F/ClndsvxX/AGsNVvrh+TYaE8UBf/ZGRI/6ZrtPCXgfwh4Q&#10;eN/hb8EnjLR/PrWtI00z/wC2ZLkjH/AVrnnF2921/v8A6+dzoTpQ+J3/AAMnUvj58SvFLjS/CegT&#10;RSSnKr9lku5gMcs2fkX6txXM3/xA8ZRwy2Hj7xNc+e5P2fTLO0OoajcN02pDAPJi/wB6RgBXpHiz&#10;4kHQdJMWrXGoas5U50vwzpE0ijHZ32KmfpmvO4fjR8dtammsPhz+zpqmlwKp8zUNR02Qnb7LhVLH&#10;sOadNTp+9Nt2+X4IOfmXupL+vM09A+G17q2kQapqXhXV7AucyRandxtdOP8AbdMrGPZOR612nhq1&#10;8J6HOmg+FbbTkvNhaSK0QySAYySSxJ+pNeV2/wAOP2q/ihqS33jeDxJDZvIqWujafCN8h9TsIVB7&#10;k8V6dpHwJ8Q/Cy0RZ/BLLJcR/wCko1+oQt6SvuDyt/sr8vvXVh6tVy9yGnoZ1IQt70tSyniGKWF7&#10;m1jmMhcjzJIjz9M0y5tIrdRJHGyvIMs8gwT+FZ1pqPjq91G4igt0DwY3+WY1htox3JHAPpk1akv5&#10;79zBa3YmX/lpcIDye4B7j3r9L4TxdV4lU0lbq7HBUpqGzGiVs8rio7uTcntg85qWS1mhUyEBU/h3&#10;8E/gap3TlVIz0r9kpSUlocktWeb/ABdlcQeVH1J6Z96+svhfCln8O9Jg24C2Ef8A6CK+SPis/mXc&#10;cC875VAB+or7A8HxLD4W06AcbLOMY/4DWlf4UYy0noaseGII6enepBJ/CBhu3FRgbh+7BBqRlGck&#10;c46VylJWQrFnPzAk+1Nl3eWCAOlNJLSbEY4pZN/Ib04FVsTvdowvGSmXSpfmAATmuQIJsOMD5Opr&#10;rvGADabLjHK81yPD2IUDPyf0rvw+504R6n57ft5whPiu7uM7oFxn6mvBEAyQV5Oa+h/+CgFvL/wt&#10;JWd+DbDAx15r55ZTyR2NfD53pmVT1P3/AIaX/CPSt2Imj+UnH4VxHxSmjs5tLvpjtEOpQSFlPICy&#10;Amu6kDKpIbOOteffHVR/wizShcshBU+mDnNeVF6nuVI88HHun+R/QH8IrxNT+E3hvUIuFl0S3Yc9&#10;RsFXNbT/AEc7V+prl/2V7/8Atf8AZq8DaiJi/meGrX5vX5BXXavGTZSYHevu6DvRi/JH4nR92rbz&#10;/UwMMGGPSlJAIBFAOcgDpRtJOWP0rY9fSw+PODVXV0QwMCOoqyuc8Gor+Mtbt9MihbhHSdzvfhbf&#10;C/8AhNaKAAbS5eI+/OBWup4BxXLfAmXzfCmuWDEn7PdLIq5+6DXTq6kAfpXzOYx5cUz5vFQVPHVo&#10;r+Zv79f1JbO4+yavZ3pyBHcKSfY8VS8awKviW58sfKzh19wamvkP2TcGPDAnHsam+IgjOq2+owH5&#10;Li0Qg/gK5YPc5qbtio+aa+6z/wAzEGdowO3SlxuXk8YpgdsgDnNPUqTyx5FXFnoSXVGF45sTqfw9&#10;1TSVjBeB1njHc9z/AFrw1kwck19EwWiXN9c6c8e77XZOmPcD/DNfPWpQyWl/PZOpBjkZSD2wTXRD&#10;4T6vhmreNWl5qX3q35oiUYHQGnbR95X/AA9KbGueCacCWB4rRKx9SVtC1qXwn8RNF8Tq+Bb3ybyD&#10;2Jwf0Ne+fF6xEfihdUiUeXewLKpU8ZIr528UWryWJli6pyOK+gYr8eNfgR4a8XIMyQwC3mPU7hxz&#10;+VYTXvtd1f7v+HPn+IYKFfC4pdb038/ej+KZzEqlwQcYrkfiZ4fbxH4L1XQGJw0LSwoBnLY//VXY&#10;sDsAyc+pqlcQw/boGnUlJCUkweMEVz1Ie0pOLIw1aVCtGpHeOq9VqfAep2z2l3LbP95XIYehqsz8&#10;bQa7f4/eEZPB3xN1TTPLKobgvF6FTzXCldhxn86/L69N0a0oPo7H9OYDEwxmDp1obSSf3okBUADP&#10;asrxTbfadOdBzgZHNam0EVDeQCSEow6jmsvs2O+lP2dRS7Ht3/BLv4prPYeI/gPq9zkkm604SNk4&#10;b7wX6N/OvoaWFoJmiYYKkqfwr8/fgB40t/g1+074Z8aX8xislvjBekNgGNxt5/Eg1+ivjBbaTWm1&#10;PT8fZrxPOgI9DXpZdU9phHBvWD/B/wDBufjfiFlscu4pdemrQxEVPy5lpJfkzL6U8qMZApgxnmnE&#10;r0z07V1nx5FdRLcwNE/AKkZrpPg/fQ6x4X1XwDqM/wA8JMlmGPOPb6GufznkdumaraXfr4a8aafr&#10;rSGOETBLlgf4G4NDfLaXb8uv+ZzYmg8ThpU1vuvVar79vmbnh++fQteiubiMbY3KzJ6joa8v/aL8&#10;JDQ/GbatbxbYL8eYhHr3/wAa9f8AiHpcNjrhvbbP2e7TzY2HT3/WuT+JOk/8Jh4DkR/nubE7kOOS&#10;B/8AWzXk5hhva4WdLqtV8v8ANG2S4xUcdSxKeklyy+f+TPDBGm0bh1ppAGcA0pYqSpGMHkUgbjBY&#10;18RrfU/UEVNQtkngMbjqK5DSNcu/hv4/s/FNvGxjik23KdnjPHP0zn8K7iTAXlu/SuV8baSLm3Zz&#10;H2Ofesa0ZWUo7rVep6GCnCV6NTWMlZ+jOu+OnhZRd23jzTogbLVYwwdOgbrn8eK86Jw2MV6n8G9Z&#10;PxV+D998MtWukF5oiZsQ3LSL1X8uleYXVtJZ3T2042ujFWU9jXFm1GLlHFQ+GorvyktJL7wyepUp&#10;e0wVX46Tt6x3i/mgUu4AHOOtK3zrg9R3qNWIYnPSnrIuCGGK8S+uh7TMrX9OF7atu6gZrz6a91fw&#10;f4ls/FWgzNDd2FwJoXBx0PT6V6lJGHQ9DkY5rifGGknkmPg9q7MPU5J67M9bLa0G3SnrF6NeTPub&#10;wl4n0v43/BbTfiZocgknFuovFU8ow4ZfwOaxAxDkbepr5/8A2BPjhcfDz4iN8JtfuyNJ1tj9mRz8&#10;sdwQeP8AgX86+mfG/h+Xw7rckBH7uQl4CvQqelfH8XZZ7KosTTWj0fr0fzX4pn41meWVOH86qYCX&#10;wP3qb/ut7fLYwru2+0RNG44PYV1/wK8cRWa3Hww1w5t7oE2ZboCf4f6/nXKodykAnjvmqV/9qs54&#10;dWsSUuLZxJG47Ec18rl+NqYDFKtDpv5p7r7jkxWFp47DuhPrqn2a2Z3XiXRJ/DuryabOhG3lXI+8&#10;D0NUCCenHpXY3d1a/FP4e23i2xUG/t0K3UY+8MdQf51xiKQo3H619FjaEac1Upu8JK6fkzxsFWnU&#10;puNTScXaS81/mVtW09by2K8AgdaedL/4WZ4On8MXo/0+wTMcjEDI7N/Q1O+GBGSABzWdc3F3oGpR&#10;65p+75DiaMdHTuDVZfjVgcSqkleElyzXeL/Vbo77TnFKDtJO8X5/8HY8X1SxuNMvZLC6iKPE5Rgw&#10;9KhwQMflXqXxs8HQ6rp8Xj7QkBSQAzhO3HU/yry7BHBqMzwX1LFOMXeD1i+8Xsz7jLMdHH4VVFo9&#10;muz6oztatJJE+02rtHNEwaORGwVPqK2PGvwy0z9p34Iz26xr/wAJNpOcOw53AHH4OB+dVnVX+ViO&#10;nNL4W8W3/wAM/FEPimyjeWBvkvrdD/rYz/h2r2uFc7/srHr2msJaSXk/1W6/4JePo1qtFToO1SGs&#10;fPy9GfEOtaLqHh7V7jRtStjFPbymOVHGCpB5FVs5HFfUP7cfwat/EEEXx68DaePsV4mdQEK9c9JM&#10;Dp6H3r5ZV0U4VSa/Z/cklKDunqn3T2Z7GBxccbhlUSs9muz6oj1Kziu4GikAOR3FZHwm+LXjH9l3&#10;4v2PxR8HO2xHCalaKcLcwE/MpHrjJB7Gt/hhx0rH8RaDFqlo6GMZArswldU5cstmPG4OhmGFlh6y&#10;vGSsz9PtM8WeEP2jfhjp/wAXvAN7HOLi2V5kiPzEY5yOzKeCK878UeHzfxsRFyDgjFfJ/wDwTt/a&#10;0uP2Xfiqfh94uuQPDHiCZU3zN8llOTjf7K2cH86+9viZ4Ss4jH4r8PgS6dejerxnhWIzj6dxX6Rl&#10;OY/WIck376/FdH/n5n8scUcP1+HszlQl8L1i+6/zPlLx74Z1XQNXg8UeGrl7TUbCYTWtzEcMrjnt&#10;X6AfsM/tX6Z+058Of7C8Uzx2/ibSUEV9ATgkgYEg9Qa+UvGPhkXkDlYQwYc8V5l4X8V+LP2ePipY&#10;fFbwZNIrWcw+3Wi8LcwZ+ZCPpRnmVxzCh7SC99fiu3+R87NOcVKPxL8fI/U+6hls7hreZMMpwwNQ&#10;4yMgcCovhf8AEvwl+0F8M9P+JHgq6jk+1W4Z40I3qcfMjD1B4qdkOeSePWvyqvRdKduhtSqqpDmR&#10;DKgZfkFZWpWKzR/d57g962iAy7RioJ7ckHPXtXLOHNHU6qdRpq5wWtaKroQy9B3FeWfEHwQ0v+m2&#10;ceyRTlWTsfWveNU05ZAd2TmuS1/RlZWVkBByOleRjMKq9Nwkj06NZwldHPfB7xPpPxY8P3Hwz+IJ&#10;zfwx7LWWTrOvsT/GP1ryD4p/DfVPh14il0i+iZoixNvMRw6+1dV408MajoOpR+IfD8kkM0Db1kib&#10;BDV6HoN14U/aG+Hsmj646xa/aA72PXIHDj2PcetfLYjCvEL6vP8AiL4JfzL+V+fY9ClU9hLmXwP8&#10;P+AfL17p6sCNvXnOa57WNJWRTlTnsQK9A8ZeFNU8Ja3Pomr2zI8TYyRww9fcVzuo2iscBe1eNRqz&#10;pT5ZaNHqaS1RxX9gt6mium+wr70V6P1yXcjlP3Aooor+1j+dQooooAKKKKACiiigAooooAKKKKAC&#10;iiigCKQEnj1qJ1LY54zyKlcKpJA70ygzIZFIc4FMbAByKnaVVO0g1G5Vhu7nqKAIlYHlVz+NRSjL&#10;5cYNTMERDjg/WoHxjnNQy0RlQX396jdFLcH61K4bGBwajPmD7xBpFELDadvX0NIWYDaBTpNxOajB&#10;fPPpxQN6CbSMt3xTHAx90n60/LHjHam896l6EjJBt+7x7EU8dBxjikKDduJ/CiNSvO/PeluFkKPk&#10;z7+tUby1LbmCkEnselX3QSKcfrUDxEny9wxnrUzhzKxSdi9oWpf2jamynb99bqASTy6+tW4pCf8A&#10;RpmxyfLc9j6Vy85udPvE1CwyJIm456juDXRxXFtqlmupWykK/DqeqN6GlTm37r3KslqizLCs4YYG&#10;9R849agsr19MYWlywMDNhW/ufX2qSCaSX5W5kUZRgPvD0ptzDFdQmSOPIbh1PatehP2iS8sV3GaP&#10;kHHC1VdAg3Kx4o0++axlFhdMTFn9zI/b2NWrq2SQNJGuDjle9F9R2ZRk2sSSTjPWm52DjvUroDF1&#10;6e1QkEcHtTFcCcnINBO4fe/CkGM805ELPhBSdwJIoC4696mcJbrgdSORmnRKqRh2JyOAAe9VZpGZ&#10;s7s5NGgr3M7VbEyEyRKT61jSxmN8AHnrmumbG3n05rzH9pP9oH4P/szfD64+I3xb8Ri0t1Uiy062&#10;w95qMnaKCLq5J4z0HU4rmqUr6ouM+Xc0vEGuaN4U0S68UeJdatdN0yxiMl7qF5KI4oVHdmP8up7V&#10;+bP7e3/BSPVPjJZX/wANvhD4hn8PeA42MOqX4Yx33iMHqq45it/UdW78cV5D+2z+398Q/wBpXV3u&#10;fHl8dG8I2k/m6J4Jtrk7QV+7NdsOJpeT2wucD1r4b+NP7Q91rF1JaafdYTpweB+ArGMW3qEptnU/&#10;Gb4+WNlZnQfD5jighJSGOLgBR6CvnDxb44vdSu5Bc3O4sTwc8c1neI/FNxfSs810F+Y5Y/0rltR1&#10;ea4d1WQbCeWI5NVOcaei3IV2Tajq9uboNdSME3DcUPO3vjPesjXLqH7aw0u486E/6uRlwSPcetVd&#10;VuRNLw/A4BIpsDsyoi8Hd0xUKLfvMnyElYBQZDklarSyuCFErY6cVbdoy7I0eSOoqsyLu+U9e1aR&#10;2sAtgkovI3ALDdzjqK9F8I2XnalDKqFlUYYE4rgbEm3cyAgZHUV1+i35NlG1jPJuzzhc1rHQHset&#10;aR4afVriC3d/KRQocL8oxnOST3xXseu2vgvQ/MfwfB9n0yOERW8zyBzM2MszZPDEnGAMcV4V4VuL&#10;+XT43t7ucuB8zM3auttEee2X7XcTfvGG5+31rVRk3qxXVzyf9rfRtNl+y6jYDaWykigcZ65r6d/4&#10;NV/FEWh/8FOND8Pfboo4tQ0TVbO48yP/AFweLcEB+qg8+leEftI6JpH/AAj4eBA/kgkl+/HXPqa7&#10;n/gip8bfBXwi/b++C+j+FvBjaHqsfi+C28X6/PqZn/tZLmUpGEjKhbZFDAEAkt3rekmp8ppRd5H9&#10;V1/4UhktyNpwMDJ71y/ij4cabqOTfWsRXuWTNejMis8kbtkMqlQQPXmorjTvNdxKq+WQcfLzjFZO&#10;ndEbHhWvfAXQZLhHtoRDgMD5eCCCODXOXX7Oc/zm31KXbuyq9AB6V9Hp4fhaCJWVCwQLkj3psnhq&#10;EHlTnPVazdBXDmaPnOw/ZwuvNPm6lI/BKYUV2vw/+E8HhaWSeNmkldDukI56dK9Vh8OwJuMsQKlv&#10;l56D0qa202G1uVX7IgDxE9ecj/61JYdIfM2eF+J9Pe3klymMnkHtWd4ajB1CS1ZQRLGRsY8Guu+I&#10;FkYL+6jK5/enBP8AdPNcfpgEWu2+Rw0g5zXJKnyzLjJtWPkH/gol4COpePdK1WO1wLi3eMqxGdyn&#10;+lY/7Dcz+HPihp9sQV/0tCIyOM5HP6V75+3j4HF74b0zV5UyINTdImK8KG7fhXhfwks5vDnxK0q8&#10;gRkeWcfvR/CVINdEXy1USmfrTpssUmnwTxjO6JSPyqxF9wVleDbo3/hayulYESQKyn6itVFKqATX&#10;aIdXDfHTwl/wk/hGVYosyRgkAdeOR+oruajmt4plZZhuVhgipnHni0B8Y+EfFxY6n4D8TW8sdnqt&#10;tJazhTgODlSK+Dvjn8CP2oP2L/FF/wCM/gj/AG3c6bdTNKl3pF06vCMkqGQHPH5Yr9S/iz8B4o9W&#10;fW9Oth9nmbdujXmJ89eP50eHfDoishZeKtPW9tWTaxKg7lPHX1rhjTnCSW1im7n5lfBH/gtX+0N4&#10;OePw58UdavXlSdYzJdRB3x3yGGf1r6v8Ef8ABaDwk9qj+KZ9MnfIDh1aCQA/mK9W+JX/AATd/ZL+&#10;OoGral4LspLoAkSQKIplNeF+Mv8Aghf8NLSeXV/BXjrVLCST5PLlthcIoI9M9uldD9rv/wAElM9y&#10;8H/8FY/2bdfCrqc89o7jO6FklU/TBBrp9T/bQ/Zm8a2EjQX97cSEAKI7TaxJ9ycAe9fIuk/8ETvG&#10;nhi7Waw+L+n3cSHciSWzqcfj/KvTvh3/AME0fFfhiZF1L4s2Zj43RQ2shOPas5yrbKJa5WtT1z4f&#10;eJPh3pXxHtX8NeKpNQk1aRYnsoMukYfja0nQsO4FaXgL4FaJbfGxPihpGlLFLbX0kCSw58tEAIIx&#10;7+tUPCfwn0X4KzC9a9+03kKsLa4ChCmep9v5+9erfCXUtRvYrizks1jt4sSI4U5Z25JOadGm46SJ&#10;bTeh3VFFFdYgooooA4r45aINY8HykY3RIxTj1FfIz29xaayqxn5lf7xPSvtvxbp41LRZrUrnchAH&#10;4V8ZePtOl0HxNPbzA5SchWPGBmvPxi95M0pvU9S8Erd6tBARcStHcaJMBCSdolgYNkD1Kn9BUpBY&#10;A88rmsL4VeI50j0y4gbmx1mKO4LHI+zzgxyADsfu8102qQG01GS32gBZGAHtmknemmS/iL/gPVBp&#10;uvW7yEYMoBPTHNe2j96qlTwRnNeAae4hvVYDIDZIzXuvhy7+3aPb3Oc5iAP1row8tLCe5V1SF2mf&#10;eBgJ8vr6VwPimCSKcdvmPPevSNVgLyLIo/gYE9q4TxzCYI2nUj5XG446ZOKdZaAtzn45iuGDEcHk&#10;d63NR0201OwtbxoY0kntDGsijktH8yqPqCa5aadrZmw+FB5J9667wnrEVx4Yd3QEISAcA7eQCR6d&#10;axpPWw2cZNtDFcYxWL408OnxF4Y1LSCDm4tGVSFztwM5HvxV/VZ5bLXbi2kQIGYsgJyMfWs3V/Ed&#10;3p8Ang8uUCRRJ+7LEA8Zx3FcuIgp0pQKi2mmeR/DPRdKihU6j4X8YahKBgx3N7DboxHfZEGOOO9e&#10;paTceIru0FtYeFdI01TgLHdyyXkzAdginA/GvOtc+IWlfDTxPe6B4raWWEsXtrdr3yUcNypWJAXk&#10;57AfjXQ+HvHXj7VtPkk8PWZ0S0KZS7vHXT0HHVd26Zh/uqK/LsfGGHqNc2vkl/X4n0mHk507tfed&#10;2NP17TrBR4o8ZDSrVj/qmkS1Lj2ih+Zvoc1mP8QPhh4MIi8OeHF1K9dsR3F0VQs3qAQz/pXAacsC&#10;alPc6udV1y8f5nl0yBrWN89C1xMTI/4AVes9e0vwpaz3EWn2mkySjG3TWJmdfRpcmRv++gK+XxmK&#10;i56PXu3zP/I9SjRclZ7eWi/zNjxB4/8AjH4muyba6sdHhK4jXySZFGe2dzsfoq1gPod9fXDzeOfE&#10;V1fb23GKWTyhIfUqu6R/xIqvpGteMNYWWx8F6DO7SP8A8tSYoif7xWIF3P1arD/Cv4gpA03xH+LV&#10;jodgRlrHT0MLSf7OyMtK34mvH9jjMZJtJv8AxbfojuU8PhlpZem/+Zd0zxJpnhhmt9C0SG0Y8KwY&#10;I/P+zHukP0JFV4PiLrOmzyy3NzZWRZvle5xCze4QbpW+ppukeGvh1bRtZeHPDHiPXWIx5Nsxsrdz&#10;6tjMjfiRVm6S+8HOZrDT/AvglB0k1DbdXpHsuWcmuujgKiheVS6XSOy+a0/8mMp4qF/dj9+/+f4F&#10;aDU/HPji6C2Nzr97HjH/ABLLAwIfYySc/jxV62+E2j6LcjVfEP8AwjmhXDAFp9Xvftl2fqoyc/QU&#10;th4q1Txo39mXOpfETxWh+VxY2Z0yxPPqwBZa2NF8Cv4Yuxd6d4b8N+Hh/wAtPPJvrxs++WOfwrpo&#10;4Gjbm5Lru3Zfer/+lIwqYmo9G7f1/X2TL1HUfh/L/wAS69uvFHisg4FtaIbO1/AYyR+FNsbP4kSP&#10;s+G3wI0nRIQMfaryz86RR675cDP4V27eM9D0u0Kaz4kujjOXlkS0Vvohw5/75rFn8daf4mvDY+Fv&#10;Bmr69tGd6xSGEH3aYov6Gt5PC05cqkk/7qV/vfM/xM+WtNXs/nt92i/ApXnhT4waxamHxd8bntl2&#10;fNY6UzOQPTZAuB+JrL039nTwlLctqWseG7/V5c5aXXL6O1T6kEu5H0xXU3+ifHfWLX7DosujeFrQ&#10;rh5GVr2fGOyJsQfjmsHVPBHw60m3c/E34v6vqs5X5objXYdOhb2EcI3ke2TSq2mv4d/Ocv8AO7/8&#10;lFH3d5fKK/4b8ye/fSPAcX2Sx+JXg7whBjmHQtNWS4I/3nwSffFZ40rwp8Q5Viur7xr4y+f5p7vV&#10;Gs7MD/gIUY+hNUfDWh+BdBvRrHw1+D9u67gE1KHR2eRyf7s12cn/AHlWunvv+Fj3pFzqOo6Xo0QI&#10;23Gr3ZnmUeyfKv6Vg3XmtbW8k2vvfu/+Sm0VBevm1f8ADX8Q0L4VeDfA/wDpPhvwp4V0Yvy40+w+&#10;1XBJ65mkB5rQfU7++n2S6veTIowFZlULj8D+iissXdpO629xrmpa64OGa2iaOM/QHauPzp99rOvW&#10;lsIdH0i3shjKvd3RRPTkKBn8zSnUhDRfd/w2iHGNo3f9ffqacHh2K+uIr7XrexXbxHJqO6eQf7oY&#10;nH4LVm81vw/oCbrrVpAqDhlEdqh+hbn8hmuOto9c3MNU8f48wfNZ+FtKbjPrI2T+ORU8dj4C0i+N&#10;+fDMU12Rk3mu325yfUqu5j+GK5Z1pJ+4kvNv9F+o7J7tv0LGt/GLwqtwZPCnhdtQu248yw0trhvx&#10;lmwufpms681b44+MbX5fDdzBbMeG1O9wAPaOMBauan8VtG8MRm81nxXp2lQA5VodNWI46/K0x3E/&#10;QV5Z42/bI1HXtaOn/Cv4IeJvHSKQBqeoXB0+yQ/7U1xtUD/dQ0SpYqqtZtJ9kor8WEfZRtyxX5s9&#10;Bm+FviiSBZPFPjA28LD5rbTVBY/QKadN4G+G/g21Orauq20YG43OuXUNuG+rSEV4pe/Gv9rvxJcz&#10;WkvjHwf4Fspflj07wdbT65qSjuDPtSNG9wMVpeGPglP46uE1LxP4F8X+Lr8fMdS8U3qQBj64I6ew&#10;rB08Dh52k1KX3v8Ar5GjliJq60X3HQ+Lv2tf2etJ/wCJF4Q1V/HOrpxB4b8D6dNqMhb3fC28YGer&#10;OK2vDvin9oTxPpa6hN8P4vAlpMAbcahrUP2nb6NFaqxU/V+1XLfwB8Z9LsPs2lL4a8N2iJtCm9UE&#10;Accscn9KyL34Za7dv9t8bftC2cUZ5mOm2zTEfSSRgv6V0/WqcIp06L9W0vzsZqg5v3p/r+Vyabwd&#10;Zi5/tHxX4mXU53wZWlfC5/35WJpzXunW8P2LQfFGiaYVGHkScTuo/wCA4XP4muZ8TR/skeFVV9d8&#10;T6p4huVIDNqOqqkQ9TsQZP0FVoPjX8Ogq2fwr/ZuvdfMfH2i00m6aIenLkD8c1wTrSqTey9G2/wX&#10;6nVHDqKuk/np+bOkvPEnh61n+xf21qmtMww7q3lwfptGPzqS217wppik6fFIZ+1vpFn50ufcoD/O&#10;sY3P7TfijTRL8N/2VfD2juzZlutYihlYehEQbg/7xrX8OfCr9sDVRGfiL+1Evhi3PDaR4PsIVmX2&#10;HlAhPxNFPCOq7u9u/K7ffJoc6kKcd1f11+5JluzsPH/iEGS1+FWpiGQ5F3rE5iJ/4CAWrZ0X4L67&#10;Pm8uPCVi7rgssMinB9Szt1qw/gH4deFEW48SeIvFnie+2Y83xRr1xds7e0EZCjJ7Gt/Tb6e70tYJ&#10;fDaaZYovywPNDaqR/uLub8609jgqL5X7z+X6L/Mx9riKmq0/r1IrXwhJeQjTr3VtB0/bw8MkxuJM&#10;f7qkKD9c0upx+HvBNofsGp6Nayc/6dqmCcf7KAKo/U1zvjDxZ4L0a3KXnj2y0xDj9zpMjPK/1fjB&#10;965rSPEPgm6nd/AHwsuNbvZW+bUry1M7N77ufXqWqamNpw0hFX9f0S/QqFCUlzTf+X3mrq3xeE8x&#10;soLvxB4wmH+rsNGtjb2qn/eOAR74qtf638fbiw8y3i0jwHYtwsVqpu9RkX05O1a7Lwj8L/ixrFib&#10;jW72LQLRzmSK3CRHHvt/xq9daP8ACjwVJ+9W41y9/wCWssj7kB92lYL+Qarjhc0xEeecnGPn7v5t&#10;yfysL22FpO0Y3f3/APAPL4vBXizxJZH+0LLWNcO8b77xPrjC3H+0YkKoB9Sa3Yfh5d6fowsX8QXu&#10;pxv97RfAmmqqD/ZMuVT8Sxra8aX3ib4hTQ6doHhiy8mHGxtRtpNQWIdiEPlwJj1wcU3Vfhx4m1vS&#10;v7J8cfFbxBdwBcPpttfiG3K/3fJt1VcexJrohluBpe9KbnL8PvdvykvIh4jEVOiivvf9fcYeg6b4&#10;K8LSi4uPB/hPwnd78i68Xa2up6hn1EMO5Ub611Enj/SNUhFpaeIL3xbOF5813t7Nfby40Jx9SK44&#10;eBfhX4HYx6NL4V0aTq9xrV5E0hP/AFzLZz9c0+78SaFrKf2R/wALrW6hHL2+mafIsMY7cKqrj61X&#10;t5Uo8sIKK+T/APkY/wDkrF7OMpXk2/676v8AEl8QeLfizaTNDpXjLRfDdttwI9B0kGdfbfIWbPvx&#10;XA+IfDeo+I7r7TqrXfiTUnfC3ev6i86x+4hX9Bmrniz4/wD7PnwwZrTTPD3iHxtqhUqI7K3Nvbh/&#10;Rnw3p2zXM658S/2t/FPh5NU+HXgS58PjUR/o+m+GtMIuoYyeA11ICQ2ByeK5K8qtRctSd12Xvfhp&#10;E3pxcbOMLeb0/wCCdro3wSvJrg6p4/1y7h0yJQYdKgC2MMgA/ix8xGfU1F4x+KPwA+GKFvFfxf8A&#10;B3hi2RSEtpb2OaVV9ByxJ+gya8ctP2DPj18VNQOsfHf4rPosVyf3sU2tG8vnB9dpds/hXW+B/wDg&#10;mb8D/A2sJr/g/wDZp1XxnrEfMfiXxprCW1pG398KweVl74AWuvCYSEtXBr838t18kxVqsL6zv6bf&#10;e9CPU/2yPgfrzJZeCtC8XeOIhgJPFbm1sM56B5igx/uqa0Lr426rd6OUn+HPhvw9ZMufs8u/ULp/&#10;TCgIgP1rpG/Zx+I9rK914s8aaFpMKvhdO8I6IqOq+n2q7YY47gVieIPg98O7GJoZLLQLqRhiS88Y&#10;+OWuAfc29mq8exY1VelWW0beb/4Zv8h0/qz6tvyv/wAD8Dg774/2+m3bDw02i6LebCsUttp6XGoS&#10;t/sRWysU/E0zS9F/ay+JRhvLbRvHCWzPmTV/EutJpEDA99jfPt+grp9M+J/hH4RR/wBhaH8YfDmj&#10;STErHY/D3wuYp5Cf4QQDLIc1vPF4QudJTxb8V9R1yGW5GbeHXLtTdzjsfKyTEPZvm9q5EqMXrdv5&#10;JfmdHvJe7FL1u3+hV8GfC3xDFqsem+P/ANoC5nIH/IF8Kag085b0M0mdo98V2er+Ifhz8Nwtvpnh&#10;5b6+TqLzVJNQmB9ZHLBFPsB2rmodT07WIP7J+Gfw0vbSxnAE4l1A2wufd/LHmSjPYso9q6HT/DGt&#10;W1rDpgk07SlwA8Oi6ULi4H0ZshT7k1vTstKaV+/xfmc8rSd5a/h+RzWtfHzxr4muhbeF4dVmVDtk&#10;Wws2trWLPYuBz+GTRpHh/UvEK3GoeKba8mjSBmuGTdHHGPQsTlm7YHPrWv8AEzU9W+Fmmpqa6pDo&#10;5lYKuo+KtcF1ePx95bdSAg+teZyfF288RwGHw9p/iDxvfMxKXOoRNBpkbeojQBW+pY0Tl7Gf76Tb&#10;7W/4f8EzanT9rT/dxsu//B0Oxl03XNUjTRpPDn2PQ4gHi0mxkRY5CB/rJ5ScFj17mrbarqOkbbOD&#10;SrGAJDthijuE+VfTC85/WvNJ9D+Jfi6eJfiF4ytLVUw0elWTMYoz2/dxZDEe57V1+iaSnh50M+v2&#10;wkMZyLpV3sOxEYJZfqxr28qrOVdW5reVv+B/XQyrUoqGrV/mQltRZpJb+JgSxIZ2H8utVb1/kO3O&#10;MetMmvFuLqSVW3Escsp4/Cor6UC33FuMdR1r+iMsjJYSHN2PMqaXPN/HDrceJLK2ZjlryMY/4EK+&#10;0tGi8jS7aKTtAoA/4CK+L9XH2z4jaPbFM79TiGD3+YV9qW0R8lFBxtUDGfavQr/ZRyPSfckSUgYC&#10;n86l/wCWeM9u1RLvzsYY/GngENsB79TXNuCeo5SqAYP50jSZyAuRnvTicEggHj071HIEA+UYOOcU&#10;JXYXaVjC8YsRpkgC8YPHpXJxAHT1AGPkxXW+MARpUo3dutcnApFgrD+5xXdhzpwr94+CP+ChcIX4&#10;kQOrcG3yR+NfOTNubrxnJr6Z/wCCidqsXjy2nCn57cgt24NfMuwlsluK+Jzxf8KUz9/4Xa/sWl10&#10;/UJgWTj8jXDfGi3/AOKTmJBJC5AB6V3JyB/PJrlfipCJvC1wsnOIz/KvJjvY+gW9j9pv+CduqSa1&#10;+w/8N9QuJd8h8OxKzZz0GK9d1KL/AEKb5c4XIr53/wCCRuuPrv8AwT98BTyYBtrWS3P/AAFyK+jr&#10;xC8Mqk5zGa+2wbvhYeh+JVl7PFzXaT/M5U4Y9KAMHAHFBBGcHnPegE/xV1nq3XKOTGeTSXS7oitF&#10;OZi64OOnpQS9zU+AU7nxRrOjs3yTafvC+pBrtogEJBx65rz74P3SaX8XLVbh2UXNvJFhRnJI4r0O&#10;WPy53gIwAxBHvmvBzdWqqR4uaR5cxk/5oxf5r9BZgrwlHHY0/wASuL/wnpd6VyYw0LEexpgyQ28D&#10;/Zp8SvceCryB+lpehkGOikV5kTzJWjOMuzX46fqYCscAqO3THWnqNx3nIB7Gm7XyCAR9RTl5Jz3q&#10;0eo1dEct5Jp2o2t4h6TBTjsG4P8AOvF/i1pX9kePL6ArgPJvX6EZr2bU7dp7UkH7vP5V5t+0Np4H&#10;iCx1iMfJd2aEkf3gBmt6b0aPZ4eqqGYKP8ya+6zX6nn4LdQetOB2jccY9ajBYcN6U9OUyenoa1TP&#10;u2iLUYhLbOoPavUf2XdTl8T/AAk8R+BZ5cvpsontQT/CeSAPwNeZTDCH36Vu/sweIB4b+NsWj3cm&#10;LfVoXt3B+7uwSD/n1qaqs4y/qz0POzqg8TktXl+KFpr1g7v8LnWttDYJGQcYqvqsLPaMqjnqD7it&#10;TxRpjaT4ju9OZcNFcMBkds8VRmIKFW6GsLWumeDSqKUYzj1sz5u/bd0NrvUtO8bRQYS5i8qQ7f4h&#10;/k14Ax+Xv9a+wf2jtDj8R/Ce900Woaawm8+JtuSB/nNfID5TKt2PPFfAZ9Q9lj3L+bX9GfvnAeL+&#10;sZGqT3ptx+W6/BjCSvJ4A6UhJdCR6U4gsRg9D0xTSeCPfpXhpq9j7ZbnD/FDSpJoPPibDAZDDjB9&#10;a+9f2TvH4+K/7Lug67Ncie/0qL7LqDHqGX5Tn8gfxr4q8VacL7T5E25bBwPwr1//AIJafEW20bxv&#10;4m+C2s3eItYtzc6ehPAkGA4A9cYP4VvgpqljkntNW/y/Gx854gYB5jwn9Ygrzw0lL/t16S/B3+R9&#10;Tgj360uCBn1pXie2uHtrhcOjEMMd6SvXs1ufiCd1cASDwara5ZreWDxuMnHGKs4yQKcVDEhyDTWu&#10;gXcZXOj0zVP+E7+G1uzoq3Oi/umAHzED+L8RWNYSpHeiCWIOlwPLZTyOeKX4U6naaJ43l0nUSRa6&#10;nCUKk4G/sadr2nPpWqz2HTy5CEf1GeCK5qi91Pto/wBPwPOjTjQxM6C0i/ej89/uZ4l8S/Db+FPF&#10;t1YNFhGcvFjoFbmudJzzXr3xx0Btc8MweLIYy0lufLuCBk49T7ZryNSCTtIxjiviMxoLDYppbPVf&#10;M/SsmxjxeAjKXxLR+q/q43vj2qpqdss0DoV/hq6ACxz1qOZCwOSPQ8VwrVHsQk00cN4c8R3Hwz+I&#10;ll4jSVo7YyhL4J/FETg12vxx8O2trrUfirRYv9A1KMSRuORuxzz+tcp430RLm1Ztg5GDxXafCTVY&#10;/in8ILv4d6lIG1PRQTaA9WQdD7+lYQp+2hPCv7Wsf8S6fNfkjsx81SdLMY/Z9yf+F7P5P8Gec5+Y&#10;ketORhjBbrmluLaS2ne2lGGRiGBFMXYvAr5lrVpntppq6F+X7tZ+u2Ed1bt8oz0571efPbk+1NcB&#10;02sePU00nYuEnCSaPL9dt73S9Qi1bTZWiubSZZreRTgo6nIP6V95fAf4gr+0X+z7a+MbiRRrFhmG&#10;7gBy4ZRhj9DjIr4x8XaORmQJ19BW/wDsf/GR/gt8arXT9c1Jo9C1dxDeox+RJD91z7V2VKNPMMFK&#10;jU7f0/lv9/c5uL8olnmSLEYdfvqPvR01a+1H5n1Q+I2Kt24INNmVXiI281vfEPQ49M1YX2nndaXg&#10;823Yc8HtmsFCT94V+PYrDVcFiZUam6Z+WYetHEUFUj1NX4Q+O2+Hvip9LvMGw1VhHMX6I54B+ldN&#10;4+8ODRdV8+1XNrMN0TDkfSvOdXsFuoSB1AyCPWvSPhtrp+JHgiXwzqc2/VNNHyE/xKBwfx6V7eU4&#10;j6xQ+pTeu8PXqvnuvM87M6PsKqx0Fo7Kf6S+WzMFGyePSmzRC4jZHXP1p8kMltcNbSrhkOG4oIDc&#10;c/hUWcG1JFp31RT8OXnkXE3g3VQDZ3oIiLfwsew+teUfEHwhc+DfEMunMv7onML4+8teq6vYfabc&#10;yIxDo25HU8giofFOkD4n+B3YRj+1NP4YDqxx1+hA/OvbwTWY4R4Gb9+N5U/Nfah+qPQwOM+o4lVf&#10;sTspeT6S/RniQHOd3A6io7uEXUbI44C9M0+aOW3uHglQgqxDKw9KRixG1QPevFacJa7n3a1V0a3w&#10;w17SPs118LfGluLjTtQUpYJJ91GYEMn49vevkL9or4L6l8GfHtzoksDfY5nMljKRwYz2z6jpX01q&#10;untPGrxMUkQ5jdDypHcGrfxE8D2v7T/wnk0U2oXxBoke83DdWbB5z6NjH1r9W4Mzv61RWAqvVaw7&#10;+cfnuvM4XJZbjPrC/hz0n2T6S+fU+GVxGPmP0qOWTJ44B7Vb1vSb/Q9Um0rUbZopreQpJG4wVIOM&#10;GqjYI5wK+7Xc+k0autjlvHfheLUrUvHENwHWvt7/AIJb/tXf8LX8Ny/swfFnVozqWnW2NIuJmw1z&#10;bjgAZ6un6ivka5ijli8sr1HeuWu7jxT8OPFFl8Q/AWqPZanp04mtbiMcqw9fUHoR6V7GX4udOcXF&#10;+8tvPun5P/J9D5bizhujxFlcqVv3kdYvz/4J+oPjvwfdeF9YuNFvlyFb5HA4dc9Qa8p8eeEY7m3d&#10;ZYgd6nt716H+zF+0L4d/bO+DEWptOqeJtMjEWo2pwDFIByPdW6j/AOtUOv6IWElldQ7ZI8q4fg5z&#10;X6RgcXDFUlOL/wCA+qfofy5i8JXwOJlRqq0ouzR59+x9+0brH7Jvxbj0bWLqR/C2tXCx3UZb5LWQ&#10;nAlHoPWv0r1GzstT02HxRodxHPaXUayK8RyvIzkexr8uPiZ4DivbeSPy1I56LzX0B/wTa/bCudG1&#10;BP2aPi3qRkRsr4fvLlsBl/54EnuO1fL8SZOrPEUlo9/J9/R9TmlPkn7Rbdf8/wDM+tUAwCRzQ6ZG&#10;DxV7XtJk0q4yp3Qycxv6iqWSetfn8ouLszri01dFO6tg/PYd6xdZ0pWUtszn0ro3QkEYqpdwAg5G&#10;Qa56kOZHTRnY828UeH1niMTR5UjivLdTtNZ+HviaPxT4fZo3hlDHH8Q7g+xr3vWdNMkbPt7cECuM&#10;8U+GIr62eKRc7+mRXhZhgY4mFtmtmenQq20eqY3xX4f8N/tJeBh4o8OxpDq1rF+8gxhkYdUPqD2N&#10;fOOraTeaTfy6dqNu0UsZ2vGw5Br1PQPEGv8AwV8XprekhmtXO29tudsseeR9fSus+NPw40b4s+GF&#10;+J/w/g8yYxl540HzEAZIYD+IV8zjKEsYnJq1aO6/mX8y811PQoVZUJezb917P9D52+yJ6NRWh/wj&#10;+uf8+kn/AH7P+FFeFdnf7R+R+y9FFFf3gfzqFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAROASccnP&#10;rTCMVJtbzM7O/WmN1P1oMyGXBY7V+pphAPWpJjkYA6HmoiSOg+tAEZZlba5z9aiYt3AqWYhiCD+F&#10;Rktj7v61my0NPTkcnvUcmVUkHJz3qXcApBJ5qCVTvHOc9KCluMboeKjxnjNOdSG2saQkjgE/hQNs&#10;jIYcn+dRyGTd8nfoKlLgikJx0NToiSs7T5KnP4ChZtg4B468092KS7icr3FJkspJGPr3FPoLdkiS&#10;h0zv/WmSt8/ynp71EuFbGcAGldcfMP4h3otqO9mRzKrIckcZpmkaqNGvyj8285/ej0PTNPY/KcCq&#10;d/B5qEqMH2FZzi1qtyoytudTNGEZXifI+9GynqKetwGXz4lA5xKlYfhPVmuY20C9l+cc27E+n8Na&#10;iyPby+ZtBPRlHSqjLmiO1iS7tIpVLbdysOM9qjsr+aBxYXb4zxBOehH90+9TCVYyMNmJxwMdDUF5&#10;ajaYnUMpH/6iKdmthJ33J5Y/OBEXDqP3iEd/UVVkAVvm+mKW1vJWcWc8gWUD9xKeNw/un3qaVBeK&#10;WiQLIhxIvvQmMq/Sp7YFhxmocYOGBqxaj94o9SP51RNrIkuZFhATrj3qm2ZWO0HJzgKOaqeOPFnh&#10;nwVoV14p8Y6/Z6bp1ohae7vJ1RQBycZ+8fYda/Oj9t3/AILBXN5Z3fgj9nC+k0jTCjx3vieZMXVy&#10;DkEQKf8AVD/a688YqZSjFXYI+kf20/8Agox8M/2VbWbwnoAh8S+NpoGNto0E+ILA44kupBwoHXYP&#10;mOO1fkB+1P8Atj+LviV4wuPib8WvGB1vXnQpFK3ywWMef9Vbx9I1H5nqc5ryH4yftNYNytnfSGWa&#10;QtPLJIXklc9WdjyxJ7mvnDx58TNS1uR5JrpmJ5+ZuKwcnJ3eiC51HxU+N+peJrmTFwVjGeSx5ryj&#10;XfEY3tJ52WI5APU/Ss2+8ZyRXKT2r5dJAwdsEAj26Gse/wBdkv5JtSnnEs00h35QDb3yMcCsHOUt&#10;I7Boyxe6jJcKTPPx1CnqKyLu/wB/yoxwP1qvd3ryOSHZmJxjpUQkkDBjg45IojTtuJu60B5jL8yu&#10;Sc8ripvtEyJncS2MY9KZ5aZDKNvfFJIxkYuc7ieWz1rTQm5Kl0GbAUlvWpoLiLkPH/iDVRZAIyqj&#10;k9wKekpAAJ47cUrXGWmDnjysHtgfrXTeFJ3ZD5SECMZkwa5mEzSPHCoZjIcIEHJPpxXQeFd9jeND&#10;c2eGBwyyA5FXC6dgPTfCt/LEEjidgp7EV32lXNubFbedl65y2a8+0G4kurpX8zdhMc9Sa7G0DKFa&#10;W3ZwMHb2rrhdbk2fUz/jVp8V98OmaVfldZSjL2IHFeE/s0eLZfhb+0x4W8apIyPY6nZ3flvGW3eX&#10;Oj7h7cdK+jfEsMfiHwdJYtIsYw+OMkCvkwySeH/ivamO7KRQzvsZ/VSSv8hxW6jy4iPbQMPJqrqf&#10;2++FNUh8ReHNN8RQKSl7p8U6/R0DD+dbKwxywhccEeteOf8ABP8A+KSfGz9i34XfFFZCz6x4K0+W&#10;clcZkEKq5x2+ZWr2WF1ePKnPJqJJxk0aSVpNDTaRkoc/c6cUk0bKysgG0A78jr6VNRSERpBGoIHN&#10;QXNsTcJKgPynHB9RVukPpigDyL4s2CQ6rMFBAZQB78V5x5nk3UbyDBVxg4969b+NNiTKs5JAwOR+&#10;X9a8ontzG+ZEJ56mvPraSHHcyP2vdB/tn4VXFwjoYoI451hAzIW3gFh7ZFfMUFktlqWl6omN0d/E&#10;Sw7BuK+z/Eej6P4m8Ex2upIN1xbXMETbclZGXKn8/wCdfHd1bTWVi1rPERNasCyehR+n6US6MI72&#10;P0e+EN1Lc+BNL3N920Uc/p+ldZXCfAK+W/8Ah5p1yhyDbKAD2GAf613dd8XeKEFBAIwaKRs7TjrT&#10;AZLDBKhjkQMpBBU8gisObwrZ2kpl0idbct1ifDRsfoelZHxa8QeIrO1GjeFpo7e6uEby7iZtqq3Y&#10;Z7V89fEP9nr416l4el8W6p8YlF20fmRWEOoSLJk84BDYP0xWM6kYu1rjWp9JX2mwxDz9S8MB3/5+&#10;LA4P1wORVnT/ABHpdlF5U890QG+X7REcjj6V+WHjj40ftv8Awi12TTbbXtektYpCY3Ny7/KPx5p9&#10;j/wU6/bP0BEtbu+mIVwqtd6YsmeO5K5pQrQkthNWP1X/AOEm0JxlJmdmP3VhYn+VQ6jqc8tlItlb&#10;mAMMLPcME2/QN1r86/gt/wAFRv2jfEXiD+z/AIjLpYtFIWR7axCTdegzwDWv8afE978ZdE8YDU5t&#10;clE9tu8PStqUnmWDhtwbCEKeBg0pYiEXYfK2j7eh+FdvqV0NR1K6Sd87lkdy/PqBwPzrrtI0ix0m&#10;0FrbIAAcsc8sc9TX5d/sH/8ABS3xN8D7mf4VftCprGowNOYrK5kIxauDhACx3MpHXHSveviz8R/i&#10;t8a9L1a4+Ffx6FncQ6elxpMOl2LqskzEZhySMFR1Y0/bU1r3G4OO2qPteivnn/gn98SPjd4t8DXf&#10;hr48KJdW0qYJDfBt32iIg8k455r6GraLUldEhRRRTAR1DKRjrxXyd+1NpkWk+JbpYoWBkkV1kP05&#10;FfWRzg464r52/bD0ONpbXUmBXcp3sB0NcuLjencqLtI86+E9/M0OoWsEh3S6eWjUnq8bBh+PBr1r&#10;xmkMn2bUbflLmzjlyD0JUEj868R+Gmstpes2s0Ue4LPtmQfxIeCB+BNexWyah/wgtvZ3dwlxLZah&#10;cWqSoCMxht0f/jh/Suek702hyVpXM+C4K3CksRnjFe2fC+++2+GYm/ugg89+9eIPiNgJASRyCK9S&#10;+CmpYgnsSSf4wM+9a4eVp2Ezur9d1uXBwUOc1xvje08yzdyCQ6MDz34wfzxXbSxiSMoBkN1rnfE1&#10;mTbOjR/wZNdNRXRJ5Tdxi9tmDgfOpBBHetz4XFLpZ9IMn34mCBegypH8wKx7pfstxJaLztbj3zVn&#10;wbdHS9ei2j5WUqR+v+NcUXyzK6FTXtNN49rcahB+/SEJJIqbQ7KSpOOg5FZ8+h2L20ltLGSJByd2&#10;D+ldd4ktfKt72QjYkd4rhpHz5iy8gr6fNkbawHCuAV6469hRVSUgi3ax4j+0rcat8P8AxNomueHN&#10;OuJxqFm1vLLaWgNySnODMRuVMN0BFQeE5fHmsWUa6XY2OmmXBdriQzTMe+7bkk+xYV6N8fdGi1X4&#10;cR6m1g1xLpl6kgRTj5WO1ufoa5jwVrfgfQ9PV7nTlmnAysSK8r5PbaNxPPoBX5rneW054uTk3bse&#10;9gMTKFNJGnpPwwuZ4tviTxZdzb+XhhkWIfgFy2PrXU6V4F+FPh+D7VY6VHc3CEKXuYpJiG/HaPxP&#10;FRWHiX4gXNm0mh+C0sYGACTag62u4HodpBkP4LViDQ/E0oN/4y1uFm/hhghSBV/4FOWZ/qqCvl3Q&#10;oUX+7hfz/wCCz0nOpPSUiPXdeaUrpEWuzpbtwbHQbYHPoGdMIv0LVQl0BMIuj+H9JsJC2GvNau/t&#10;kmf73lxYUfixrcstHjjhku4tPaQE8T3EgiUe/mTZLf8AAVFUdQ8Z+HPDKtJdeINPnnx8sFlbq7qf&#10;Te4dyfotRKEL81Rq33/de34WKi3a0E/69P1Ib7S4bq2Gjarr3iLXAwwbPQYfsVn17+SuSPq2an0n&#10;4e+J/CtuNS8DfC3w5phbk3N4yNKv+0zuxJP5VRtPEPxI8Ub7vTrO8s7Ufdur+IxcD+6Zzz+CVn6p&#10;4GttdnEvjLUr7XXAxFavfOYV/wC+cD8lqatai37vN5PSP4tSl9xdOnNXT5fPr+CaRp+LPGR0+2jt&#10;PEXxX0qa8dsSW1pvv5A3osFv0/GksLLwpqelG98ZeLNcsbQnLG5mh0sOB2EYJlP0qPw78MdfktWs&#10;dHlOiWcnWDQ9MW3dh6PcSfMf88UkHwl8JeGZ31TW7XTkLH/WXsz31wx9fT9K53PmfNKnf/E5Nfi7&#10;P7ka3S91St6Jfp/mzOX4g/DnRLtrP4SeALnU5t21ruRHIf3MknJz+Fa58Z/GvVIorTT7jRtEjPCx&#10;LF58q/lxS6348+FPhPR/Ovb0PtXH2aSVbVT7lVBbHtjNcKv7SMIneLRJHgjzlV0rS0QxjsfOuMsx&#10;9worinVVJ6z36Rsl/XzNlB1Phhfzld/19x2Oo/CCXxKgk+JXxS8RahG5LSWlvcfY7fGehwQAPqaq&#10;2A+A3wwvxD4P8PaY953kgs21C4J/3wNgP41wS+I/EXjzUZr600Zr8oQHuNWvHuQhPTjhR9AKu/2J&#10;4lbFpr3jlrRW62egwKrlfTKDP61lCu5S/dU1fu9X97/zKdJpe/LTstEehXnxJk1GM3kunalHkYMm&#10;pX0NihHbPV8cdjWFB8SPDVhKZvtGmSTuxxBpFi93OfYuQxNc7Y+BvBehyi+/4RJLuVj/AMfPiDVN&#10;zOf9wlmJ/Ctc6/rWnRC2uPENppMGMR2ul6SEYjt8zY/lWsq9WS/ez/X/ACIVOKXuo3rfX/GviAGe&#10;Dw/qVnbqCVlvL+LTx9SGJfB9gK5+8v1sb0vrfjPRrWTPyxaZZS6hcMD/ALbnbn6CsHURpWpSm71j&#10;VtRvNmdpu7kon64H4AVWtPGfh3T0ktFvLi0A5EWi2qq7/WVsn8qwniMPDWSv6v8ARFwozlszqdS8&#10;Si9gCW+lahOmzi78S34to8dyIwUA+nNczPfW2sO+nv4qvpLfJH2Lwtpwtw59DPgZHvk1VtIbzUZz&#10;eaB4EO9wW+16zeh3c9zljn8qvWUHxIvkMLatFbrj5m061ZVX28xlA/WsZYyVSPuxdvKP6u34miwy&#10;i9X+Jk2/gSbT7wahpfgbTbDdgrfa1MLif3O+QgD64qxf+HRqFysuveIINXZF+WGI/a41/wCAR/Jm&#10;mpoP2PUP9ItXvZi+HudQjNyyn1HDYAq9rkDz2gtYdQuZpSAFW30qYoo9hmNfzrk55V027tev/Dfq&#10;dKpKHkzX0HUdRt7QWelQ3TIi48jzYdPjx0+5y34Yrn/HPxB8U6KxtLvx3oelo33kjeW6mH/AvlUH&#10;68VVh+F/ifxOy6XYX/iDa4+ZbWe3s1BPr5SFsfVq3tC/Yi+GdoRe+LrNLiUgmc3urzXBx6csFz9T&#10;UKGMmrUY28+n3/8ABLlLB0neq7s87vP2i/gf4ZQ/8JX4z1XWb7adtvBOgOf9mNFY5rD0/wATXXxp&#10;vinw/wD2U/FevqCVS61ua4t4E9CWmKLj8K+jtHsvgL8IbVofCfhDRoGQ4MtvZxvIx+oH9TUc3xr8&#10;ReLZvs3hHwXqVxErYV/sbGEfidqD9at0KCSWInzS7JXZLxDT/dU7ert+BwXgL9n34t6VcLd+II/A&#10;vhCEnL2mg6BFqF4o9DM4KqffNd/faV4J0iOOLW9d1XXp0PEep6oZlJ9oYdsaD2NZHiRfiXqkkcOp&#10;Npdrub5YLi6e5f6CC2+X8yKuWFmdKtUttV1Oea4ZflistPhtB+KjzH/PBrWNXkXLRp2/xP8AT/JG&#10;E4ubUqkr+i/X/gi+JfikNPsRZRWMVhaR5P2cKTxjtHEAM/XNcldfHDXGY22iaLrt0XGfKsLEwKfq&#10;xAFeh2HgXRCh1e/8Joqgbxe65qjQID6newLflU1v8Q/A9lus7PWpL6RPlFv4c0xti+3nMpP4inKh&#10;mFf3q1VJfd+dr/JCVWhBWpwueX21z+0H4tuCPC/wpGmxyEb77WdQXBHrnIA/OtfTvgP8SvEF0tz8&#10;QPH9rZW6nMsVioKMPeWQqn4DNdjq3xW0bw9bNe39xp2kRnJWTU7v7TdMPaMbmz7YFcZrn7Tnw/ct&#10;Ja3NxqtyW+SS4s2A3f7Kk7qFQyyir1qjk+17fhZP8B+1xtV+5FJff+Js2HgT4HaFqpu7HwPceJL2&#10;Lje8HmIGH+1IAmP91TXUXPjbxlp8Mb2ljo/h60QYihW3NxcAeyjCj/vkV5tH8Sviv4rsTPpWiDT7&#10;AHJudSvUs4j+e0t9BmodM8BeJ/FszDXvinptraFdzrpkUk2F7jd8oz+NdVPEVIK2FpWv5KP4vV+q&#10;M5UYN3qzv87/AILQ7nxT8R9Cs7E6h468ZTED7v8AaGpRxBvcRLyK5uD9oXwFYWcup6NbwsEB8uSK&#10;A5cjph3GT+FU4Phl+zr4YLXOrafrer3BOVMkyszH1CqDt/PirNhpGk3l8dQ+H/7Msb7CP+Jhr82I&#10;1x/tTsF/IU4xxlWo1KcU+y5pv8F/XcUnQjFWi7edoo4vWv2i/FPiuf7FGzwK7YdFlZpCueqgZA7d&#10;aml+HHxV+L2m/ZbDQNbmt3+Vn1HXbm2tiD6ohjVhXq/hW48f65qq6UviPQNPcdbbw5aC5aMeheJQ&#10;i/8AfVaPjHxZ8PfhZbJP4t8Z2lxeluPt981xKT6JbwlnY/XAropZZVmnKrVlbzSj+rsZyxiTSpRV&#10;/K7/AMjzTwF+yPrXgorLqA8LadnlobPSInmb/to7Fyfxr0KH9nnRrmIz6hJeTK5Bkjk1CO2hkPvH&#10;GoLfia47xn+2X4C8KaYbwW9zI2NqvdyRaepPsiK8xH+9j615V42/4KLWXgLw0fF3iXxDbaHa3GRY&#10;GDTQbi6PpEsxeVx/tgAVt7LKqE+Xdvpu/wDII08wxGu3rofTmhfCrwt4JWTWryXR9It0yFuGVXwB&#10;/tzEgfhXmvxK/aU/Z28O6lK1xrPiLxTNCTuEmp/ZNOU57SSbUIH+zur4f1r9q/8Aae/ah8QSWnwj&#10;+GPj3xNmQ+VcrpjQQRZ7tPOAij6YqzF+xd+1D4juU1j4y+OfCHhAOctbXV1Jrl8B6CKLKq3tmiVa&#10;pGNqNJQXeVv/AEm/5o3hgaMXevV17L+rnvPif/gqv4E8JTPpvwx8DWsBGUP9lWxuXB95iFSvOvHX&#10;/BTz4seKo/smky3Fj5hxta/LP+CQgYrqPhn+wD4C1CFZdSl8beJ5R0m1OCPRrJvdYlBlYfTH1r3L&#10;wx8DvhT8C9FF/ceH/CXhzK4+03cIklOP9ly0j/iQKx58wqxs6jS62dl+CSL5supNckOZ+f8ATZ8l&#10;eHrn9qv44T+Z4W8Laxexuf3t9e2rxQ8/xb5O3vmvQ/AX7IHiD+1lf4qfE37fOrfvNB8JW7XcwPo8&#10;/KJz1wCa9K+I3x++EF2Y9Ms5tZ8aXKECK286SGx3Z6La2wyR/vNWZ4y+Ol3YeERB41uovD9g8G+3&#10;8N6Ndpp4f0ErR/OBjqOSa82dDL4yanPmf3/e9vub9DpVfHSX7uHKvu/4J0mhfs/6T4Pt3ttD1DSv&#10;ChmjPmQ2cizatKp/56SLmSP6ArVbWdQ/Z8+FNkLi9LaldxDJNxPHE7N3O6Qs38zXgcvxos9dsbnT&#10;tB8S3mlaYR+9sfDdqbZZj/t3cwMj/XPNZui+LfA+hzi48LeHrC4vHTLTanO89w8noHbOT9KxljsJ&#10;F8lOG3e/5f8AALhg5pc1Wf3f53/zPUtT/ak8Z63cNbfCH4ai1hyQLq4O1D7+ZIBn/gK1hN46+OF5&#10;eN/wsf4pXlhZOcnT9DUWqMP9q4lIH/fIrDj134+6vBPcyX+l+D9NC8310kaykf8ATLflmb/dBrO8&#10;MfCTw3qEzaxquo+KfFlzPL8mbeaWS4bP8Ctucj3CqB61vBYiqr3tfovdVvz+5FuVCktIr8zZF78A&#10;fCl82sNa2+ratKcner6lcFvZ5Ttz9BitW/8AHXj/AMTQtcw+CJtNsQmYpvFOux2MHHQ4Yqv/AAFQ&#10;asn4Y+MPCtt9pnv/AAv8L9MMY8xpAuoa3Op65CbvIOO2c+uKSw0j9myGWPVZ7HxV4z1RMY1TXZVj&#10;jB9UjkyF+uK64UIU5WqyX5fnr/5Kc7ruovdTf9fJfic/4X8N+LdcguPEvi7422ltp8Rx9l8MWTlH&#10;7bVnk2qTjuCRXVeB/AEPiTW2TwF4f1S8sMKXubpi79OSzqAPfAq3Y+IfBNjejUX8PaXa+X9yXUpm&#10;vWRRyAokxED7KhxV3XPjp401mOOy8NajdRWONpdZ1j81f9lUACivocuqwpVE0vnq/wCvuOapGvJO&#10;y++ysJqmn6Hpeomzv9QDmI4a3sVAxx03HPNZGsXlk8TJp9h5Sjkb3LMfqT/hVS7v0afH2hWunkw0&#10;UKlmJJ6E9yfQCm6t9pt0e3uYGhdTh0fhlPvX7tkOJWKwcW27+f8AkebVjyOzOM0WH+1Pjb4ftSCx&#10;/tRDx6Dmvs9CEjAZe3IzXxx8Krc3v7Q2gQMeFu2bPoADzX2KBlcAH2r26+6OVtqbJUbHLADPU9af&#10;8obOTimRAEkt6cZqQI6gbTgnqSK5xLzDcACVPAHU0x8OCyggHvTgrn5WA5PU96CSF6HHamg3MTxa&#10;FOlTNxkIa5KGNl06PLHBSuv8WbTpcwI6IcflXLhMadAAeqV24fc6sLZSPh//AIKO2inxLp0nrAwI&#10;9MGvlOZGjOc8E469K+vf+ClFjcQ32k3TqArrIo9zxXyOzK2YyuMGvjM9/wCRjP5fkj964Tkv7Fp/&#10;MgHTjmsHx/bNceHrhwRjyz2roNpyQox261keLoi+izKSMeWeCK8iOj1Pp9Lo/UD/AIIe6kmp/sA6&#10;RA0odrPWruAjP3cPnH619btiR2jUZyhGce1fDv8Awb+6rJefsceINMkH/Hl43nUAdg0aH+tfcY2G&#10;5jPI3H/61fYZc74KHofieZR5Myrx7SkclKCsxXHQ0EA9alv4vKu5Fz0dhj8air0Dui04phTl6gDr&#10;jnmm1IseV3bcUDZQ0u8XSfiBo2qY+WO+QHn1OP617DrcPkazOoc8yk/nzXiPiOQ20sF2ucwzo/Hs&#10;a9z8QFZruG8RdouLWOQAdsqK8nN43pxZ5WcK1WjPupL7mn+rKgI3Aepx1q1okUcser6eWP7yx8xV&#10;B6kVVBwcirPh6fyPFEMO35bqJ4WJ6AkV4dPoeNXTdOTXTX7tf0OWWV0IPXjBBp8TZbBHJ96kvYBa&#10;3stsVxtlI5+tM3Ip34wfQVqj1FJSjdCy7WiaNuhGDz0rivjJpwvfAFnqPVrO7aIn27fyFdsMMCxB&#10;57GsTxbpH9reCtdsQ4DQxLcRqe574q4P3tTowVVYfF059pL8dP1PCQxdvvdO1OTg5J780xSzP6da&#10;euQNuPzNbqydj9NewSHep3DHtWXJqEvhvxRpnia2+V7S9jkPOOAef0rVYZbk4PpWV4otvtWmsNm4&#10;gGipHng4mlDlc+WS0ej9HofQ/wAWoIJdZtfEVs+YtSsY51f1JUZrlHBYYU9D2rd8OXy+Mv2cfD/i&#10;JX3zabutLjHbHAzWChJ5JHvXNJ3tLufB4GLpU5UJb05Sh/4C7flYyNW0m21K5k025UmK+t3iKjue&#10;SK+HvHegXHhfxZf6JOu029w6bT6AmvunWd0MIu0/1kLblI7etfL37Y3g1vD/AI/TXokHl6nAsu4e&#10;vf8AHpXzfEmHVTDqolrF/g/+Cfqnh5j3RzKWHk9KkdPWP/Af4HjzFkHrmmryP8aUvk+opAOSRXw7&#10;3P2lKxHcwiVGQn7wrlfAfi27+D/x38O/EKykK/YdUTziDjMb/K2fwP6V13QcjP1FcV8TtGNxbGeN&#10;WBCkgr61FS6imtzswtOliY1MLV+GpFxfzVj9NvEwhmuYtcs3WSDULdJo5VPDEjnFZ2QVAA6157+x&#10;F8QZvi7+ylp8lzcGe/8ADMxs76RwSQq8DPvjbXoG7gEH6V9F7SNaMaq+0r/PqvvP5jq4Otl2Mq4K&#10;r8VKTi/ls/mrMeKVgfvEU1SSMkU4MR3pkNGbrcUkAi1S2GZbVxIuD1wc13vjOIa5oWmePIlVVv4A&#10;JAhHBA7j865G4jWaFomHBGOla3wqu4tR0vVPAuoSM8qDzdPXP3F74/GlKPM7d1b57o4cZFqnCut6&#10;b1/wvR/c7Mr2dvFqlheeGp4g6ahCQoPZsdq8A8RaPc+HNbuNHukKvBKVwe4r30tLZXSXEfyywybg&#10;D2IPNcF+0XoENxqVv41023YQ3kYWZscBwK+dzjDe1w3P1j+T/wCCe/w9ivYY/wBk/hqL/wAmX+a/&#10;I8zU4+9S7VP8WaYoPTNOGQw+tfJs+8Zn6rp8dxA4YAgjgVyXhHxPL8LviTZeIwW+yvL5N6o7xscH&#10;8utd1Mm9CtcV490Uzwu2wfMCcgVhVU01OL1TuepgZU6sZUKusZqz+eh1Hxt8NW2m+IV17R1/0HUk&#10;EsTBeMnkjNcSGwOetei/D3VB8VvgxP4RulVtV0AZhbu0Y6fpx+FedzIYpTE2VKk5zXm5tSj7WOIg&#10;vdqa+j6r5MvKalSEJYSt8dJ8vqvsv5oBkHgn86RefzpFPBwOgpQxbr2ryozfMes0U9YsftluVC/N&#10;zXnHi/Qy4kJyGH3ccc16my57dfSuZ8XaSrbpQOD7V2UKzpVU0enluJdKpyvY+of2SPjDL8fvg0/h&#10;jWpFGseHiISGPMigfKwHuBj6it543gcxzH5lOCK+Ov2e/ind/Az4y6f4oe4kXTZ5hBqsSHAaNjw3&#10;4HmvuTxzp9lcPB4o0d1ks9RjEsTocjJ5P8/1r5ji7LE7Yqmv+G/4G3pY/K+JcpWQ544wVqNa8odk&#10;/tR/U547JPlDHnjineFfEU/w78Z2/iq23GHOy6QfxIevHfHX8KQEKDtA61Hc24uYGjdRyDjFfC06&#10;s6VRTg7NNNHkyhTqwdOavGSs/RnpnxD0q2vYoPGmh82t+oZmQcBjzXKR88nj8a2vgh4vj1rR5vhF&#10;rzqFVS1i78kjrj6gn8qo6xpU2h6lNpt1Hh42IPvX1WKlTxdCOMp/a+JdpdV/kfPYZVMNWlg6u8Ph&#10;fePR/wCZUYIynnHHY1U07Um8HeIE1pYC9swKXUQP3ge/4datLHhehx6CmXdoLqAxuoOR0Irko1as&#10;JKpTdpRaafZo9D3GnGWqejOF+OfgiOy1EeLNHiBtLz5m2HgE8ivPQAgAzyTxXvGjLDrujz/DjWYw&#10;Qys1pIRyO+PwrxjxV4evPC2uzaRfRlXjcgZGAR616uZxp4ulHH0lpPSS/ln1Xo90fUZFjZSg8LVf&#10;vQ2849H+jMt1BQjvnIqPR/EN/wCBfEMfiHTiTExCXkAPE0fcf1qc4GWBwOmKhurdJ4yjYIIxXn4T&#10;E1MLXjUg7Ndj6GUKdSDhNXT0Z53+278C4Lyxh+PXgi2MtjforX3lrnbkcPj9D718vtEBlT19DX33&#10;8P8AWk1K3k+EHiYLLpuqBktFlHyq7Dlfoe3vXyP+0l8EtW+CHxEuvDt4jG1kJlspccNGTwM+o6Gv&#10;3fKMzp5vgViI/ErKS8+/o/zM8rxFSlN4Ks/ejrHzj0+a6nnDKPumq+pafFqFsY3TIPUetWD8vykU&#10;oYnAJxjoK9VNxd0e3sV/2dPjx4n/AGRfjRB4/wBHeR9LuGWDWrMdJYM53Af3l6j8q/TzWY9D+K3g&#10;Ox+M/gadLqw1G3SSSSHncGHDe3Xn0Nfll4q0GLVLV9yDO30r33/gmN+2Jd/Cfxcn7OvxN1Df4e1e&#10;Qx6K9w3y20zHmI56K3Uehr6jKcy9hPnk/dfxfpL9H5a9D8k8R+E/rtB5lhY+/H4l3Xf1R9D+JdES&#10;8iY+WOM7q8b+IvhK+sNQTW9GkeC8s5hNazxnDI6kEEenSvqH4peA5PCmq/abT57K6BeCQcj6fhXm&#10;Xi3w1FfQM6xDOM19/Fwq0+WSun+J+Cxai7dD6g/YN/aytP2l/h43gvxpcJF4o0ZRFdozYMwxhZVH&#10;cHvXrl1ay2Ny9rOMFWIHvX5Z6J4n8X/AD4nWXxY8CHZdWMo86ED5Z48/MjeuRX6dfBr4teFv2mvh&#10;bp/xE8I3MbSvD/pEG4b43H3kYdiDX5nn+UTwNe8V7r2fl29V+Q4P2MlD7L2/yL5ZW6VHLEWByBjB&#10;qRUKEq2eOvFDMemTXzFvI6k7PQzL21AQrt5xWBqulB1LmPgnjNdbLEJFwR19qoXtoGQjbkg8cVz1&#10;qfNHQ7KU3c8q8Z+EYNRtXjeJc4Paub+FXxFvPgz4ik0zVoWn0e9+SaEn7h7OM/yr1fVdK3Kd0eQR&#10;zkV57478GQ6jAzGI7wpwVHevnsdhanMqtLScdj06U4ThyS2Z6P8A8JV8Gv8AoIaX/wB8iivnv/hA&#10;9Q/un8zRXnf2lm3/AD7h9x0ewX85+sNFFFf2IfhAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAHgZq&#10;BgQeanPQ1A5560EyGSgFeTjmocZ6VO4JU4ODULLsIzzSJIQGUkleopCgdcEY+lSyY+8xx7VGw3jA&#10;OKLItakEiFlwOM00ovBJ+73qUoBwI/zNQzhiu0Zz7CoKRA7Ekkjv3ppGeccGnt6E/pTCQOM96Bsa&#10;Yx60ycPxsAqXdnvmmNnPJpOyJZDtKEuwOB7U2Rw6nCnGalkCkYOfzqrJhmJU9aFqD1sAGTilL4G1&#10;jxQoYR8sfy60wcr15zxzTAdK4cfKe1Vm3KcEVLx2oKbl3HtQGxlXsMlo6zQEhgcqw6g102ia1F4h&#10;tRE7BbyMDzUJHzj1FY89n5oyXPsKy5RPY3aXEDsjo2Qw61g7wd0WmnoztrZmiJilUhGPII6GpUGD&#10;9klAyT8jdvpWJpHjK0v4xBrmYpAcCaMfK3uR2rejhaaMAyhwRmGRD94VpGcZbMGrblK8tElLRMDl&#10;Tng9DT7K4kuXFtcy7bpBmOQcCVfQ+9WjE0yGMoPMQdzgEV45+0P+2R+z7+zzaPF428Wpc6oikx6V&#10;pbiSUMP7xBwn4mh6aiXmewyJFcwtMQI3T/WBuAK+d/2of+CjHwO/ZrsrjTrPUoPEPiOMERafZTAx&#10;wtjjzX7fQZNfBP7Yf/BY74l/EiC58OeGNWTQNIO5fsunyFZZV/23HP4Cvz0+K/7Ueoak07C83u7H&#10;LPISW98nvUOp0iFz6o/bP/4KUfET45am95438TM8MRb7JpNq2y1gz6KPvH3NfDfxW/aA1TXLuSIX&#10;bBWP8LcCuA8Z/FG/1aZmeYsXPc1wGv8AiWViwVtzE8gnpWE5KPxAtVdGv4q8ZtMzzy3TklsZz1ri&#10;tT1651OQxb2CdznrVa7uJLpv38pbJ7VFcXi20Rgtj8rJhhj+tQ+aT1FdW2G2VnqfiPV4PDvh6ylu&#10;7q6mEdtbRAb5H9BnFUpVkgma2mRo3jYq6tyQwOCPzpkUUySiaJyjqcq6nBB+tOSIpln4rRJJEaWF&#10;yo+Y4J+lIQWbcKGHA64pwAxjGKB9LignpzjHrQoJJyTj0poB6c+5pcY+UPk0CsSRqoym3JPQ+lN2&#10;lD8/P1NICQfkzmnyAO2Qecc/WgZPaapcWSAwFY5N2VnH31+h7Vs+FZZ0uY9QvFZhIxxI7Z35Pv1r&#10;J0i8h0rUINSks47jyZA4imGVYjkZHce1dbcfETU/EWp3erT2ljE13N5jxWVkkUcWRjaigYUcdqtb&#10;3Dc7LwuVaRSzkFWHmHrgE9h3Neg6Uk8thLa2k5CFw2GXrjpn0rzDwzf7THOoUljgLnpXo3hq6nwV&#10;D4O3Dcda6qW1mJ6Ivy6TbiI3V6HlkjRtsccm1NzYALD+LH6180/Fvw9JonxXOsRxxObO6jumtRzv&#10;QkAjgdskkelfT3+j3Fi9uhKMXBOG/Svm/wDaea50Dxp/ammxmORYkJAY4YHgg/hWk42SkjOLSmf1&#10;E/8ABvV8T3+Jv/BLT4fyyoiS6K95pjpHLuC+VO2Pp8rDA9K+3LHZ5RKdyc/ma/Jz/g0U+JknjP8A&#10;Ya8X+EJnUf2J43LRIrZ2rNArH9VNfrQsaLgpwPbvWldWrP8Arc6JpqWorbsfL196UZxzRRWRIUEA&#10;9aKZIzRtvySOmAKAON+L9o02krIq5YEg5HbFeO3YDlkJOAM17l8RYF1DQXVAeCMHHBPSvErlHiuS&#10;QDyvI9DXBiY+9cqL1JrVZtX0exhaWRY7DWraaZYgMujNsIPoK+aPjloP/CNfEnWtITlGuZnj4xlS&#10;2RX0bpco/snWjdqfKjtUby4WIeQ7wccYz/SvM/2m/Baf8JlZ6vaW8ipdRYdLjlk3DIBqU70kD0kf&#10;SP7K9/8Aa/hpZfNkfZIcZ5528/yr1GvF/wBj7UP+KFtbJwqssG3b3OxiP617R16V3wtyolhTJEyw&#10;YyEdgBT6QqG6jpVAed/HPwzrOqaA0ulSsWLhXKngKe9eQ6D4X1Lw1eRz3F20jq24O+SAc+/0r6gm&#10;gjmUo6hgRgqwyDXF+K/hZbXqSS6ORuyS1q/3Tn0P8P8AKuepRvLmHexxmlaT4S1W3ii1Cz2iEFiy&#10;xpIrBs5DLIDnrkHtVjxD8LPgLpDrJqHw70gxyQq5u7q0Dbhj2HWs2fRdR8N33lqjsM4kgfhgP61o&#10;ePPHniF/hNqtr8OPKuPEVra79ItboBvMkH/LNsjB79aItJakmz4d/Z7+C8sEGtaJ4O0ELJHuR4dI&#10;hKtn+IZXOa1dS8MeE9FgaxbS9LjEgAaO2tI4nIHODgdx2r4z+CX/AAV71Hwv4mm+GX7UXwsfRZ7S&#10;Tyze6RAUMb9xJA+No91P4V7D4p+KcHxs1uw8b/BDxFHq2nSLtufsYJkgcY/dzoOUOOhPWiVSko3S&#10;L5Jbmt8Q/wBhH9kX4o65H4q8S/DVftqyiTzLBzCc+p2nn610Lfs1eFfBeh21p8MbNtKe3mzKrEN9&#10;rh6NC7MSQCOcitC58c+ANO1DTNI1XW/s+swIm8xTcRkDIVkJ+bOaT4l+MvFuleL7awjhYQXUO2LY&#10;hKyYG7IP8wfan+75b2J6ln4a/Z9B+IR0wRCNZrN0jVeBuBB/lmvUVbJIPavNPDOkaj4i1ux1aeQW&#10;13blZJIZVwXjxgFfUdjXpSIEGAK0pq0QHUUUVYBXkn7WWitqHg5bsJkxPkcfnXrdcf8AGzS21bwD&#10;fW4jBIXK1nVV6bBbnxz4fme01IGMAYOcdO9e9+Hb99Y8OXFqpUKnlXQ3EDomwgepPFeBXAfT9YcK&#10;v3Wwa9p+CU9vqT2UFxKxju4prQozDAfZuQgHvwa87Dv3rGs9iSe3SRzIQOOnNdl8I7x4NajhViQy&#10;kMBXK3MAinePJx2zWj4E1B7DxDayK+Al0u7HdTwa1p2jURG6PcU5GQc5NZuvRRyW7oFyeprRixt+&#10;U5HrVXVUAhMgXPBzXc1dEnjPimFrDXZ1K4BORmqEN/LBcRypGNySBhx1x2rd+JdmkF6tzk8jnJrl&#10;i25i4kOexHpXmVG41DSCujuNWlm1fSreA2xaadgi5ThTGfNXnv8ALu59eK518JJxg89Ox5rotDv3&#10;l8NLqDxMwtGDlkXdyFIwe4yCea5+5sZLWQRzMMhckh8jJreavFMlaOxX1nTjqvhzVNOCA77cuqtk&#10;jcBkcDqMivIPD3jVdJjiXxt47t9LhcAtHDPHZEqOo2x7pX/GvaLGUR3abnwMbSWXI+leD3nh/wAH&#10;eB/ilqyXvgmO5ujfGaItEXQ+Z8wyCVQDJ6c4r5PPIxjPndvmd+Ck1LlR2Gn/ABR0PVY2sPB9r4g1&#10;MnhV0jTWiB92nmw31OK1bOy+KEVg1/aaDpfh63KnN9qN8s0+P+ukmef90ZqxpWq+LtVs1S4h0vR7&#10;NOQnlhjx3wAqfzqHU9Y8EwTga14wkvZ1zlYl+77KBxj2r89xrXM7vTpb3fzu/uPoaPM4pafn/kij&#10;Z+H/AAfdH7f448X6lq07cMbWGR1b28yUgfkK6LQ7rT7K3ZPA3w58qMddRu5QG+u/oPwNczD8RrZm&#10;Nl4B8Dz315IMJLc5kJ564wSPyq9caR8VNTkRPE/inT9J8zB+xJA09yoPYIMkfkK8lcy1pR17pP8A&#10;9Kl+h0XV/ef3v9EbS6newym61C402EL9544GuW+peRto/I1z3iD43+B9GvDDN4pe7uB1trOXdk+0&#10;cQABo1n4ReCzN/a3i64v9RYAFl1vVlsbVQeR+6DEkfUZNM0Xxd8NtMkfSfBVjZTywtgp4T0bzhuz&#10;0N1NhR9RmlOnjk7Tmo+rv/kvxZMZ4d/DFv0/q5QuviR8SvFPy+FvCN1bREfu7i5gY5H0fCj8jWfJ&#10;8I/il4ulN34s8UyW8DHlZ7whR/2zTaorb134geJdFge81OHTNFto8ndqOrb5G/3mIVV/4CDXF6l4&#10;11H4kE6Ro/ijxPqIdsta+ENMEER93vJcFV9xXFUjSvyzk5P1sjrXtOW6il+Jt3PwS+GGgWzXviPx&#10;LcXBAyypLHaQH6ySkfpk1k6d8QfhtobnTvhloljcXK/futM0WTU5V9g8wEeffpXPaX4X1HTtXEE/&#10;hbwzpsgcqJfEOsza5qD+4ijBXPtmu51fSL220dZNXvdYkj2fLvFvoVr+RYyEfhSiqm1Gmo+fX8df&#10;uG+VfHK/9fcY2pWnxG1zUv7Z1fRfstqzh3l8Qa1FbA4HX7PbhV/U1r6Lr5mWKwsL1LoJ8v2fw/ob&#10;ygnOeWPBPuTWV4RuVvbvytCi0hXLYEtjpFxq0wP/AF0uNkf4jitfWvCmuahMreJvGGsmIA+ZBd6m&#10;LCPHPSC0GT9Cadpwi3KVr/15P8A5VJpJFfxTN4uimW/g8O2lgoBH2zxHq8UDoP8AZiTJ/HrWVouj&#10;an4kuHX/AIS2e6JUmWXRNJklUf8AbSXYo+u6tezfSdNg+yeFrC1jfoJY9OUO3v5k5eRv0p994X8U&#10;6jCt1qwupo3OFF3qRiRj2ADc/gFrk9rQk9G5+m33qx0qlOC1tH13M3UPC/w50d1g1zWZJpgAdt3q&#10;iu//AHxbh8H2LVs+GNK+HkUbXVl4eluUUAtJLp+U/wC+pnOB74qzZfDPV9NsP7UM2j6RH3lniVuf&#10;Zp8D8lNUbnwr8Irhm1Lxj4m1XxBOD8lrBPIbZj/dCnbGPqFNNKvB/DGHrv8Ajb8mLnpNbuX5f16t&#10;DNf+LfgfQ3bTtR8e6JpaIuBa6XLG8x+piGc1H4X8XSeLrzzfBvg3xRrwRj5d5NalLf6lrghB+AzW&#10;/wCHLLwdoEJ1XQfhfomlRKu5bm6skkkB93l2qv8AwEGn3HjrWNXLtHqkgRPuC1hMo/76bZEv4A1M&#10;6c96lS/9d3ZL7hqo27Qhb+uy/wAx9v4U8d3E7v4n1zSdCgHIh+2/aHUe5+VB+uKqXHjf4UaFN/Zl&#10;rqV74hvFJxDpVo0u5vT5Bt/Wsu+1V73UEiuo4buRmCot7c+e4+kUYVf51oeIJ38NaKt94x1uy0K0&#10;IyiXl3Fp6yD2jTDt+tEFKWtON33te35Ihtr45fp/mxh+I3xPuJPJsPBuk+G7ViRG2qzCS4I7HyYz&#10;kfQ1W1jSp/EFv9o8Ta7eanKRxC8ItLfj6ncR7YrJsvi38M1t/K0G41PXZycJB4d0lo42z3aeQb2/&#10;Ba2LDXfiDd6ebnT/AIPSaZDtzJdX7rGcepuLj7v/AAECrWHq1/dvzeSvL/0n3fvHzwpu9reun56l&#10;rw5ptxp9qRbafaQw4yZ7e0Cogx/z2m4/GmTeNPDdteCG/wDFMM8gbkWMMl/L+YxGPzrjda8e+ANM&#10;1AL41+KvhOOcMc2kOsNqc4J7bU3jPsBXQ+FrrTvGcBbwfp/iO4jK/JdWXhSRYiMdd9y0SKPfB+lF&#10;DBV78nJr2lJf+kppiq1oR95u3on+buX7/wAeaNKAuleGr25Yjh9QuBF+PlQc4+rVTuvixrelqunL&#10;cW+nI65b+z4o7cIPd/vsf+BVV1nwP8IDqP2b4qfFDUIpBn/iX23iZEf/AIFHZhAB7FjUto/wA00h&#10;Ph98ILnWmjOGvL2VnQ/7Ts55H1NdH1WtT0nVjDyWj/BN/iZc9OS0g36/8F2+45bVfil4XXUGXw3b&#10;W+sanIxy8thLqExb/ZUl6up8LvjH40sxrPi7WtR0HTmHB1kiH8rdWH5ECusHxA8basjaf4fGl6Hb&#10;IhHlaNEu5R/2zUD82qHSvh/L4jvQZ21fWnLZe5uWyv5KSB+LVCwVCU/dUqn/AJKvzbf3Fe3nGN3a&#10;P4v9LficH4n+HXwW8M24OseMNU1N1X94XnWzhc/7kCtK/wBN2a1fBnjYaBYLZfCX4XvIV/1ctn4U&#10;ith7Ez3m6V/riu2164+EXwzRZfHfiPTbEqMCJ7uMScewI/8AQq5+y/a68JeJ/EH/AAh/wW0211S7&#10;29bZXnEYH8TiBdqD3eQfWujD4RYad7xg+0Vr9+5FSpOpD4XJd3t/kXrPwn8bPFoXUfGfhvR9MAbc&#10;kl9dmeQg+i7V/wDHVNa134B8K+HrFdT8b+K2RxwqSXCWULe4Mp3v9FTPpXnnxO+J3ifUIZdHvPjF&#10;rep32CB4c8A6bHaKHP8AC97lmUduCxrnfCvhX4s6BpM2t3fw28K+FEkAL614p12W6v2HvPcEspPo&#10;gFbTnhITd48z83d/dG6+8zjSxE46ysvLT89fuPa9L8Y+B/B2ivqR1y20a0cnZNDphnmlH+w91yT/&#10;ALsf415h45+Ldvr2rKPAPw1vNcnfI/tr4ga0/koB3jtQwXHfGBVDStR8CakzN4g+KlxqV7n96PDX&#10;h13Q4/6ebg5P1AxSTfEX4M+CJyV8NWzXDHMUurXJvrpz6rH82PoAKwq46pKnyrljH5flql91y6eF&#10;hF3acn87foxmsS/Hfx9YpoOn6qt6pGGsdImGm6fD6jZbgM/1Y81zWu/s++OTblfHPx18P+FrcNn7&#10;PYWXmSdO6hwzn3YmvUNGT4j/ABJtFlsvCt5YadIMxz6vIdOhK+qx8OR/wGt6z+C/w400Ida11by8&#10;k/1sGk23Oe4BALn68Vl7KVbXWXq7L/gm31j2Xuqy9Ej5z0T9mz9nLQdV/wCEh8VeI/GXxBu1IMCX&#10;MaWNmh9Qnf6nNeh+APhvpeoam2p/DX9nDRDeSNl9Y1e3+3zRAdB5042Io9FwB6V67caF4c8C6cdS&#10;0L4b6bp9uvLap4quliH1BmJP5CvM/iN+1D+z9b7bP4kfH3TmhjY/8Snwzby3Ycg9CFKIR+OK1hhq&#10;sJ9I/ctPJsJVpVlpd/e/wR1U8Oo6LC6/ED4vWtvjppvhu1W4kJ/u5X5FP54qqnxU0/wQv/FFeBi8&#10;7kkXWtXiCeQ+uFB259P0rzxf2sfg54ndJPh58EfE+t20IKi91YpplmigdcK2Mf8AAiaq3X7aeqxM&#10;+keFvC2iabldqxeGbFZ5wfecoefcNVSq4ai/3la3onJ/jaP3MlUaz2hf1aX5Xf3noen6p+1D8Ro5&#10;p9OlOl2eGBmsbEIEX1Nxc7VX67TXnWteD/gf4Q1G61P4h+K38WayrZNtFqb3+X9HnkIhjH+4G+lc&#10;94m+IPx18XQBNXtpRb3H3E13U3mcr7QjJ/SqSfAjxz4mt41nj1GRnGBHEVsIEU9RubdIfwUGuerX&#10;oVVy04Sk+83p8or/ADZ0U4Tpu85pLtH/AD/4YyvHnx08WTaDLpEevWXgfQCSHtPDyR28sw/27twH&#10;bI7Jgc9K818PaPrnju5c/Cf4ZX+tRxt/yHtSkaO1YnuZrjG7HcqDX0V4X/ZJ8E+ELSLW9b8L6Cbl&#10;BuF3qUbXLRn/AK6XDszH6AUeKPif8JPAtyH1fxa+qXca/urS2k2xqRjgIOB+VcsqMGr4mTku2y+5&#10;GqryWlGNvx/r5nn/AIJ/Z/8AGmq6eT4215JpWfCaT4atMxRj/auphz/wFF9jXY6J8FfB/gLTiNe8&#10;QaV4d35ZzDMs984/66NuYH/drNl8afGX40LJbfDrwXq32HPMtvCYIlU93lOAo981ka3D4C+Dmkya&#10;j8TPiDoKXqk+ZawXZZV9TJPgu59kGPephJSfLQp2XfZffu/kP94178rvstTsdMu/hjo0cuoeBPh1&#10;e+IZbZczav4hn8m2i5+8Xk+Y/QAGuc8c/tMX0tl/ZknjCGxgwVktdFgW2gUem7hn+rH8K8f8cftp&#10;/CHx1qCaP4It9e8avZjbBYaTCLLTLbHcyEszn3OSaw9d+MviSLTzf+IdO8IeEbdl2sYbNby9I9Ea&#10;bcQ3uAK6ZYatH3HLlv0W7+S1+9jjBNpyjdnoulfEa08Q3L3vhnwlf6vIj4F5qG6KzDdgXkwrH6Zz&#10;TpvEXiew1hT478U6XY3NwQmn+HNIAnlnc/dDCPLY9hivENI1/wCMPxqlnt/h5dT6X4d0pP8Aia+K&#10;tdnYxQIe+WyPMPRVUFieldz8NfDlytrc6F8EPCN/d3MpAuvFmuk/bbz+8wOT9niPZR8xHWtoYWnh&#10;optNt/e/uHUk22r2Ou8WppPg65GoeILp9W1yT5o7WVsQ2eOzIvAP+z19ak0K6+JesX1lYiLNzqR/&#10;0CwtUwQhOA59B9frV7wR+zT4vkkk174i6qmn2tshknfzABj3Y9P1JrpNC8ceEvh+s+meBLS7vLq/&#10;xHc6rqx+aRP7kYxkJ7DGe9e3l0ayfO42Xmc1SupR5Yas63wboT+CEC6TE2pa8WxcX6p5kNp6iNjw&#10;z/7X5Vzmt6j58tyXtZgwkYPLcYLSNnluvrUVr8TNa1vUDo1nBJK2/YYYI9q59gO1S+KtE1fSbZpd&#10;XtBbF1O2IsN3T0HQV+x8L0qkXz1Ha+x5VVNOz3MH9nhGu/2kNPKjKxxTs30ANfXxQk7kO2vkv9ki&#10;H7X+0FJKUysOlzNnrjJxX1omOgyT34r7Gv8AGcd7ybZJtUkBjyKnjVgMMcnvkVXVnEmxYyVxyxNW&#10;AMt15rn1uXZWEdTycgccYpqDcMBh7e9OY4bPfGPrRs3oSqgE00RfXQxvFkROl3GAAdhzj6VzMkar&#10;ZQBCf9WMj3rq/E0YGlzgk/6s5Nc7ewrDaW6AcGAEGuzD/EjrwifMfGn/AAU0spEt9AuZPuMZgv4Y&#10;r42mTaT05Pavtr/gprp8LeHvD83mkHzp+v4V8USp82AOe9fH57/yMJfL8j924Q1ySn6v8yEoMjK1&#10;neJ4vM02ZSvWMgYrUCYB7/yqrqsQlsJFY4+U14yvc+qVkfcf/BvBdb/gL8TdLe43Pa+Mo2EfTaGh&#10;T/D9K/QWIKbqEt/fHOPevzo/4N3dQjbQvjL4X8tQ0Gq2V5u7kMm3n8q/RiPYskbvkhJAfrzX1uVO&#10;+Bj8/wAz8Yz5cmd4lf3v0RzOvxCDWrmAH7kxGfxqn3xWt42j8vxNeARFczFvzrKC5r1FqjXDy5qE&#10;X5IMHt/OpUBUbh9KiVeevSrCJtHTkj1oNJMw/FA3WTkJjCkg4r2HTLw6n4F8O6mQSZNNRWcjqV4r&#10;yfXIN1uyn0PGeor0f4ZS/bvg1pM5Y5tL6aDr0GQRXBmUb4ZvsefnCvhaU+07ffF/5I06IpVttVs7&#10;124jukJHtmmkODwajvQXs2wv3cMD7ivm1flPGaTdu4zxvZmz8VXkbDrLuAHI5GayR5m4Hbya3/iC&#10;jz3dnqu8E3djHISPXGP6Vz4zjls/Wt3Zs6cHJywsG97W+7Rkys/8Qx9KbaxqdUe0YAi9tJIDkccj&#10;vSwnCjPH171DdTGzuINQA/1c6E49Kadnc1acm0up8+6taSadqtxaP1imZSAeODUGSVPH4V1Pxk0d&#10;tH8fX0PlkLI4kUH0YA5rllK5A5zXQrbn6hhKyxGEhUXVJ/eiXIOcDkVVvY/MjdGAwy1OCyj1NNmj&#10;yhJycjpWi1N46SPQ/wBkjU11bwf4w+GcrfvVRby1DHPQc4FSNmNimOnB4ri/2dPEreC/j9puTi31&#10;LdaTZPDBxwPzr0jxtpX9heLL7TXUgJcNgH07VxNWi12f56ny+ZUvq2e1LbVYxmvX4Zfik/mYt1GZ&#10;YWRyCCO9eM/tU+G5fEHwxt9XUK0ml3Jjdu+wjv8ApXtbjeMHjiuU8ZeHovEHhzWPDcynbd2TNHu6&#10;blGePeuPG0frOElDuv8Ahj1clxjwGYU6/wDLJP5bP8GfDk8ZUcDp6UwOM8n8xVzVrSSzv5bOVCrR&#10;yMrBuxBqkUHP8vSvzKcWmf0rTkpxTQ7duXAORWV4oszc6dJtAyF6EVqKoH3W5+tR3UKtEwYHkc1L&#10;Sa1N6c+SopI77/gmD8Y7vwV8UdX+BuoyouneKImkhU85nQHI59V/lX1vdWz2d7LaSjBicqeMdDX5&#10;oWuu3vwt+KekfEPTTsk0rUop2IJBKbgG/TNfp1qWraf4qsNN8a6TIrW2r2Uc6OvQkqM16GW1efDy&#10;pPeLuvR7/j+Z+UeJmVwwXEEMfSVo4iOv+ONl97j+RSZ8jANKM9DRsycEDPtS4x1Fd+h8BoObhcA1&#10;Rs9SuPCviuy8R277VEoSb0KMcGro+6TVbVrNbyzaJlP3cg+9DTcLIS5G3Gez0fozqviBpqWOtNd2&#10;20wXaiWJsevWsLU9Ji8X+C7/AMJXU37yFTLZLjqev862vDt8fF/wwWOdzJfaO4SQk8lOx/Ksa3vj&#10;pl/DqKgYjfD8dVPBrjrKM99pLX8mjzcN7WnHkv79N6eq2fzX5nz3cwtBdSW8qkNGxUg9jTCSOSOP&#10;Wu0+OnhaLw/4wk1GyjP2a/Hmxntz1rjBt54zXweJovDV3Tl0P1fB4iGMwsK0dpK4EAdGrO1rTo7q&#10;2aN+cg4NaNMniEi7SPxFc2h2U5uEkcV8PfFU3wt+J9trUhxa3P8Ao94D02kjk/Sug+MnhRNC8Uvf&#10;WK5tL4efA4HHzckfnXOePtDM8Dsqndn5cV3fhfUrf4ufA4afKF/tfw2ChH8UiDv+X8qwdJ4ijPDP&#10;f4o+q3XzX5HfjJ+xrUsfHZ2hP0+y/k9PmecKSM8cd6fjng8elNdGVmUjoeaBu/8A1180k09T207r&#10;QdjJzVfUbRLu2ZGXJxVnI9P1pGAPB9K0vfYUW4SueZ+L9GGTGy4wfSvq39g34rH4pfDW7+EPiW73&#10;anoaj+z3kbmSLqp/D7tfP3ivR0ngMg7+lYPwy8far8Efinpvj3TJHCW0u28jUkCSFjhgf512KFPG&#10;YWVCav8A1/XzsbZ9li4jyKVCH8WHvQf95dPnsfa93BLZzvazIQ8b7WGKaACMr3FdF4vh0/xFo+nf&#10;EfQ5A9nq8AkUqc7SRnt6iueAGBk54r8izDBzwOLlTl02810Z+N4at7einaz2a7NaNfeVWvLzw9q1&#10;r4j0tttxaTCRRnrjqD7EV654o+y/ErwhbfEXQ7fAKBboBcYYAZz75ry6RIpBskQ7f4q6X4L/ABBf&#10;wvrkvgK/KjS9VciMychHIx+or0clxVOnUlQrO0KmnpLo/wBGcObYepUpRxFFe/T/ABj9pfqitHJu&#10;O0rg0pB6iTOO1anjLw3J4Y1ySzLZiLkwuOhBrLPyYC9+taVqcsNXcJboVKrCvTU4bPUz9YtZonj1&#10;WykKTwMGRh6jtVT4r+FR8QvBqeO9MtwJ7ZNt1GBzkdfy/rWy8Ybhuc+tQ6DqL+HtaNhdOPsF+dk6&#10;N91WPAP68+1eplWKpUqrpV/4NTSXk/sy+T38joVSrSlGrS+OGq811j8+nmeBqjAkLwRwQ1OMW5cb&#10;hnvXY/Gj4ev4I8TPJboTaXX7yFlPHuM1xoCqcZ789a48ZhauCxMqNTdfj5+jPvsJiqWMw8a1PVNF&#10;XUbJpIllgdkkiYNG6nBVgeCKu/EzwJY/tNfB2aG7dP8AhJtIyY3JwWwOCfZgMfWmSBWO4YI7Ypml&#10;a5eeCfEMPiexj3op23UJ6SRngivd4YzuWU41OWsJaSXl/mt15ixdCpWgp0tKkNYv9PRnxDrWk3ej&#10;6hPpl5C0csEpSVG6hgcEfpVUAKfTHc19Ufty/AKzltofjt4HjR7K/RTfpCvCsQMNgdD1B96+WZR8&#10;+CPrX7WnGUU4u6aun3T2Z6mCxlLHYdVYfNdn1RHIok4bkY5zXK+MvDrug1GykaKWFg8UkfBVhyCD&#10;2NdYPm49ajuoBLE0bqNpGMEV0UKzpTTR1SjGcXF7M+5v+CfP7WukftSfCOb4QfEvUUTxbocKoGcg&#10;G5jAwkw9fRq6rxLoF3ouoT6VqNuUdGKnK9a/M3w94t8X/Az4k6f8U/AN20F7ps4dUH3ZV/ijYd1I&#10;4r9Sfhb8S/Cv7X3wMsfi14QkQajFBtvrQH50kUYeNvcHp6ivuckx8UlQk9Psv/231XTuvQ/m3jzh&#10;R5HjXiaK/czenk+q9Ox5J4+8KR3UDbIVIOcnH86z/wBlL9oTXv2SPi5H9pmk/wCEW1icR6rAScQE&#10;8CVfTHevQtUsfPDW08e0jt715X8S/AwvUePy/lIPJHWvo8VhqePwzpT+T7Poz8+fLOPJLY/Ty4m0&#10;rxJosHjLw1crPZXiLIskTbhg8gg+hqipPVh+FfI//BNX9rceDbwfsxfFW+/0WUn/AIRy6uH65zmE&#10;k+mRj8q+w9d0p9JvMRndDJgxP6g1+S5lgauCryjJWa3/AM/R9CqNWTbhPdfj5lU84IFQ3MSuCoH6&#10;VKCwbpx2pxUMu49fSvLep1RdjEvrDzFKup9q5zWNI3Bs8ADvXbzQBvmOTkelZOo6esildpIIrkr0&#10;+p3QnaxwH/CPD0FFdf8A2PB/daiuT2a7G/tUfa9FFFf1CfjIUUUUAFFFFABRRRQAUUUUAFFFFABR&#10;RRQAE4GcVAQc5xUzDKke1ROMdzQTIikQ8shOT1FRklupqVyACA2M9cVEyheA+aCRkgVjtJ/KoJCU&#10;JXHSpirbdw6+9RlSwy5/GperLQxnc8k1BIG3Ek/TmpicgD0pjpH95hUlJ2ZXbnsfypu0nqPzqVh3&#10;AxnpTG3LzuoG0NI2jjGaYR6nmpDnv196Z5ZDdaTVxMjlRnGFOOKgEDEbgQR3xVtkIGck5NII854x&#10;60tRFUxEck8djTXgAGR6elXDEoXAFI0R27S3Wndj0KXljGeafFCdpY8D+dS/ZlU5BOOuKekMrpmC&#10;J37YRc4ov2FqVHtGLfKc89BUF7payZ7msvx98Y/hX8KbB9Q+IvxA07TEQcxNOGkPsFHNfKHx5/4L&#10;RfBj4fefY/C/QTrNxGSFvdQkKRfUIOTSsPRH1ZLol0N0yRbYxyzOcAD1ye1eW/Fb9ur4E/s8wzLq&#10;vxBjv9RhUkaTpDiU7vR2ztWvyw/ad/4K+/G74sedaXnjWezszkLY6bJ5UYHoccmvkHx5+03r2vtK&#10;9xqTjdknDHLfU5rllSXNzIpTex+lH7WX/BaT4lePNOudG8H6tbeH9NeQxiKxlAuGH+03XH0r8/vi&#10;v+1nrOvXc8k+tSSyM5Lu8hJb3JPNeA+I/idf3k5Z7pzyerGuK13xlKxbz7ncSTwDzWlr7si9tTvP&#10;Gfxbv9SdpZL0sWPJyeK871nxgspIe43ZPJB6VzWr+KLiRWy7KDyE7msN7+5uZPMeXqMgVDkkrIOp&#10;s6hr0jyN5MrOCcZfqao3IuosNcxgB1DjnoDVRvOYrIwwGGV9xTmeR/kd92Omaz5E9Q1I7iUM4YLx&#10;jiq8mZHyaszxEnaUGTwpqJhsbkg49KpctiWMA+XCn8aBHnlifbNPCKBkEY7CmOTt3E49BR5AtBCn&#10;OcZ9qZjDE7eDUh2tCHWXk8EY6e9G3eMPkY6E0DaGLtIyD+dPtoWuZhEk6IfVzimYITLfhikQvE4k&#10;Q4YHIYVVmGo5xsby1YHBOSvIP0pV24ye33cUx3dmLsM9zgULyuRn1OafQCXdng85q9os9rb3QeSP&#10;djgL61m5LYVTVzT7+4sleBLYHzcBpGjyVwc8HtQg2PQvCV4VlSSEoCCMD0r0zQrlHIczje/Vgent&#10;XkvheeREV/MTMnIVeoFejeGnmmMXkjP+yO3rXXT+EmXdncQiGxmDSAFmjypYcZIx2rxb9rvSfO0C&#10;LULmICRtyeYyYJwuRXtdxAYbO3vBMdzfK2ecV5p+05oFvP4FnvXvCZUkG2MgnKkfez61tVXLGxnF&#10;xerP08/4Myvijbj/AIWx8KrjUFRpdO07UYLTA+co0kTuPXhl/Ov3iW5j3CPac7c1/MN/waS+Pbzw&#10;t/wUaTwn9odI9c8G6nbyxHo5V4JUH/jrV/Tp5BJExl7YH0qq2ri+6X+R11Novuv+ASxTM0e+QY5x&#10;QbqPzvs45fbux7VHaN5ksg3ZCsBjt0pJott0kh7qwJx+NZGZYJAGTQwV1xnj2pI8PH6j3pSypwSB&#10;QBj+JrNJdLe1CA91Xdya8K1eT7NfSw+Xja5zn0r6D1G2WWNmfkhG2k/Q188eNwLTXp1JIB6+xrix&#10;S6lR3HeCY4NT1670eYqHu9OnSMlc4Yo23H44NVPHmmW/jPwt4f1kyvI5sVgupio5li+Vh9elN8IX&#10;4tfFVnd71XEg+dvqK27FIL74bSCMAS2Gu3cE0at8sf7wsMD3BzWVL3qbRU1Zmp+zTaLpbnSEz+5l&#10;cqAezc817arbhmvC/g3d/Y/GktvDIC8sUbhB26rmvc06c9e4rsoO9Mh7jqKR22jgdelNgkaSMGQY&#10;buK2EOzzjB+tNdTksBnPan0j7guV60AZmveGdN1+3MdzHtcDCyqfmSvPPEfw/msbvzZT5b4wt0Bh&#10;HP8AtY6H3r1bYMkjv1pk1rBcx+VOgdSMFWHBqHBMD5t+Lv7K/wAEvjtp6aR8XPBcC3jxt5Ou6c/l&#10;3SZHBWQD5uf4WzWZ+zn+yDoH7Mlpf6F8MfiJr09jq86LqAk0tXmYchWL56AHGR619B614Ct23TaT&#10;8oPPkMfkz7H+E1nadafZbhbK/Z7Zg4YB2K8j/aHBFR7JNgm1seX/ABE+GGja34mu9YhsZA0EkUgm&#10;I+clYwu8/XFeu+H9Bt/E/gvSZNahZZ4oFaJyfmU9M/lVXxbYpYajZ6noEMTXjS/vUQAm4GMYYd+O&#10;/auvs4I4beNI4wgVcKg6L7VUYKLC5T07w9HZX39pT3LzziPYJJD91fQVo0UVoAUUUUAFZHjOwGo6&#10;Dc2nI3Lk4PpWvUN5bxz28iSZw0ZB59qTV0B8VeKtHu/+EhvBNbhfJkKvtXg+nT2ro/hlqiWVm9yz&#10;S+ZYXUdxGsZ54cZI/DNTfFqwufD3jzUrJ48Q3MUcsfH8QJDfzrN8AvINXksYJNhurZ0BOMFgM815&#10;UU4VrGu8D1TxtYxWWqyPDNvSRi6Edg3OMfjWXpDiG7yMhsjB/GtvU5LXXfBema5ZypO/2dVuZAoH&#10;zbcYPrggiudDeVdJIThc81vNWnchHvvhy8+36Lb3WeWjG76gYq1cgNEVxkkYFYvw4lMvhiI7sgHi&#10;tyVBIhBOPcV3R1RJ5p8UNO/0YzlPmXrx2rziOYsSrKVIBXkd69k+IOmrPascEkKTkd68YvBJa3sw&#10;L9DwK87Ex5Z3NYbWOz+GV6k9jf6DtMjNbFlReCzKMgD3zTfEkDKtvqTABLlNwVhhuRzn8cj8Kxvh&#10;xq8em+K4pjIwD/3hwfaux8V2llcaJPBbgMba53ptXlVk+bHXpzirpvnpWIkmpHKlgssb8YDjqa8d&#10;/ak0vxhpfjvSNZ8L6pdQR3tlJFdCytYmK+WdwdpZP9WuG7elewOm9NoGCDyK5D9o3S7K5+G//CT6&#10;lAZrbRnF1OASCqA4bscjBzivBziiqlJXZ0UJuFRNHCfDTwDq/i+GS4vvG1xdqAGOx2u3AHXMjbY4&#10;x+JrvPDXg7wBojfabnTbe9aDnfNcG6f6kIUiH0YtXnfhH4i+GfEdkthYaW72qHIALKeOhZVLHH1K&#10;1u2/xE8O2pe1t7myhKnEQtLY3Ux/2doJCn3Zq/Psb9Uw75k1/Xqe/SWIqqzTPQLbxdvSSDw/p6uA&#10;cLbWsZKjPciIKi/ixrndW8TXl9dtY6j42jsSrfPZaLEJZ8+m2PAU/wC81Yy+ItQ1hjLL4ZvHtmJE&#10;cmszPtZsdoIiF/76Y1c0LwHqmsRyXUdjcvFu4ht4Qka4/wBlOPzJr56vja1edqSb+/8A4B3U8PSp&#10;6z/QyJLHQZNWee18MtqcwY/vfEF3vOfa3jyoH1NPnuNc1SD7JFf+TAo+a10uNYEH+ydgJ/UV1cvw&#10;x8VzgjSdAktbUkbp76dIU245LYz36cZxVuHwfoWiRhNQ1hW6GUWo2xk+gZssT74Fck8DiJPnqvl9&#10;f+D/AME6aeIpp2gub+vI4iz+HTW05aeCysJkXJYaeb27P/ApjhK2NI8D+I7i0kkki1O6g451i9Zb&#10;cc9THGUT8CTXSap8QfDHh632aPpbXE24hn3BST6mRySfyrLbxv438S7LGwsRG7/6uK0haV+O3mSc&#10;A/7q04PB0XaLcn5a/wDA/AqUcRNe8uVeen5amdf6T4f8O2z3GueOGs4N3zwaBZbEz6AxKuT9Xqpp&#10;8Hh7Wgbnwh8P9Svtqkfa7uFIsn1LvuP61q3XhfVbOcXXijV9L0aQ/wDLS7c3N0fomTz7YFBgg1C4&#10;Flomg6x4pcYxJq87W9tn1EMXJH1xUVZYibtK0F82/u1/9JKh7CG15P7l9+n4sgS88srpMeuzwTEY&#10;Gm6FGZ5Wb0LYP+FQT/D6/tbkar4h006fDJk/afE2tmM7fVYYxuP596n1Zdf0+U2Xi34r6b4YtyMH&#10;SNChSFseh2hpWNNGh+GIpF1HSfAGp60Smf7S1+b7LBJ7jeSz/pXNKnSlOzvJrvp+Gr/BGntZ20dv&#10;T/N2X5j4/EXhjT5U0bwjY3utXbceVpFl5ER/4G26Rh78VLdTeNHuI9M1S+03wwG5NtaAzX8g9CSG&#10;cH6YrN8deP7vwrZxrrXiDTdItCcG3s5BZ2v0aXmaXHooGa4XVPiXJ4rmFl8OtI8WeKAxxJD4Z04a&#10;RYEDruuZN1xL9cCtI05S+1ZeXu/5yfyfyI957q/rr/lFfP7zvvE2p/D3wEFvNcSS7mwM3HiC92sx&#10;9fLyz/qKy9J+IHibx5N9n+HHgu+u4eV87RtH8uJR/tTOCQPxFYOmv4y0sAyeCPBnhBiOZLrzNSvv&#10;rumLfN+AqK/8Nap4uuiviTx5rWtowx9nub1ra3x/sxR4H4VlGj79ot2/uqz/APApe9+BrzW3/HX8&#10;Fp+Js3+p22k3zW3jX4h+HtGuIxhrYXbaheKe4IjDbT7E0mqeM/gx4f00ar4l8S67fwgA79Rki061&#10;b/gTvvP4AGs/SvhFo1ravNLpL2kC9GQJCh9zJIR+ZrJfxP8AAPwrehZotA1G/RsNHFI+pzsfQLCC&#10;Af8AgVdMcNCh7zpxS7zbk/0X4CbdXRSb8lov8/xLl/8AtF/Dy7tRH4F0DWrq3JxDp/heydFnPTDX&#10;bAMQfUE1nQax8a724OpeDf2R/CuhBuU1XxfcNdTZ/vFpm69+M1X8Q/HDxttWDwP8K9WggbKxNNFD&#10;psbD8cyY/EVQbR/2ovGkYmsZtH0OCTCmdYpbudDjpvk+U/nTWJcnaLb/AMMVb5N3t8rD9hGC1SXr&#10;L/K1/nc077w18Ytbg+3fGH9sGPw7aAf8gvwPZCMKP7oaNU/nXN3ekfsu6K732qt4o8cSo2WufFOv&#10;tFC59wWJxVhv2VL+/vI9T+KHxh1c27ZMskzpaRMQeQiJud+fQ11WgfDn4IeCJA3g/wCFl14mlQZe&#10;81RJBGT2IBOSPqRWdetjKqs7Jf3nKb+69vwLSw1PZtv+6lFffv8AiZ/gX4uajqFydC+Anwl0PTsD&#10;g+FfDH2ucDvm4mAUfWumX4bfF3xLv1r4ufEC706zIJ+zz6j9olfnlSqlIY/zOKh1n4veNIo20y01&#10;nSfDNkDgWOlIiED32gtn6muJ8ReJNAubgPqviK/1V26p54iT82JNYTxNOEOWrVlK3T4I/ctRRhOU&#10;rwgo+e7+9ncaW3wP+HsT3F1e6bHtzi6dVvJSfbO2MZ/4Fj3qE/Hb4fQ2xl0fwPr3iO6dsRxyQ7YA&#10;PXe2I1H+6hritC03XNYYr8Ofh3ayO3BuFtJboj1zJL8q/hxW7B8Nte1C3f8A4WF8R204dtO0aZDO&#10;R6FgNifhk1nDE1G7UIW8+X9W7fhcuVKmv4kvx/y/zK3ij45fHu7tgNF8M+GfBdsw/d3moFbyYf7q&#10;OBHnHfaaxU/Z++M/xQtP7e8dfGvxPfW0p3CaW7azteeuxU2gj/dFdx4Y8DPosLRfDX4bW0V0JP8A&#10;kNajDLqd5IP7yvKNkf8AwFRVrWfhz4ou5Bd/FH4kXcO8fJFqWppF+Ua8/hW3LVndycpejsvv0/L5&#10;ke1hH4Eo+drv9fzOGg/Zx/Zr+HKrq/jya21ORGzI+r6k0UJxySSzF3H5VqS/G/4OLZ/8I/4D06a9&#10;09AFTSvCegS/ZSR6iJQJD7uTnvXT23wk+D3hq1Ouap5F0yr8jfZmlMh9nk4BrZk1WPwz4cTWm8EJ&#10;ptggBTU9avks7Yg9PnlKg/8AAQadOE4JqFl3teT+b/zJnUjNpzu/V2/DU4O01347+KblLP4YfB6X&#10;SrSX5Vl1u9h09cdj5UQeQ/pW037PPxD1uBdR+IfxBtLBznzm03SUZlPoJ7xmb8QoqO7/AGlfBnky&#10;Q+HvE114ius/PZeDNPKwR89Hu5ABj/aAxXIa58b/ABTr9tLHpl1YeHmHytNptu2q6k/HTzpj5cbf&#10;7ooqVMPTXvv5afpp97HCOInrCNvl/nr+B6XH8EPgH8N/Dr+PPip4rgmsbcATav4z8QutqD7JuSI/&#10;QKa4yb9t/wDZH06STSvgX4L1Px1c25IU+DfDa21kh9TdMFUD3JrxPU/C+lav4ki1Lxn4Sv8AWrtg&#10;XTWPFtxJftE393ywRHGx64HArq9J8FTXqrLOJngA/dwz7YLZPpDFgEfiax/tHDRVqVK77s1+pu6l&#10;Wnf5/wBfodgf22vGt5bvOPhNoWnuVJWyhL6jOvpvlbCA+owa5Dxf+0L8e9dsZbt/EC6NbMOBBttE&#10;T0BYbR+ABro0+HN7JAj6lr93Fb4JSCyVLSHHpvPzEVf0H4e+B7SQta6bpz3SDJnETXki/wDApPkH&#10;1rmniMfX0c2vTT8v+AVBYSl8Mb+v/BPFtG8DXfxKnN/4n1jxJ4qnLbjHp0cskA9jJIVUD6ZrqdL+&#10;EFpobjTLO18PeHZG6AgXd6SfcK2DjsK9K1fxh8LfDEIg8V+PTPLjatilx5mPby4cKKwk+Meq3Ews&#10;fhP8Eby6MjYF1cqsCH3wuW/rWapxTtKV3+P6v8TSVWtKPuqy/r0K0XwU8GWxF7rK6z4gvpMZe9jE&#10;EQ+m8scfRBW99u8FeBLSK0m0vRdHJ42PJiVz/wACO5vwArG8RePv7JcH42+NNE8O7+Dpy6hIZfoE&#10;X5yfwFUJPGHhKSzbVfhf8EdQ1tEGJNc1iNdLsB7maYl3H5V1Ro1VbkSj67/dqznk+b4nf+vuN2/+&#10;Nvw/0SVIENzd3Mp/d29rbFWf0AwC7fkKp+JviT+0jqMIfwd8ObPwzYOB/wATPxNL5LH3WP77fjXm&#10;vjj9qHw14TtWj8SfGPRtG6+bp3w201Xkx3Rr2YEk+68V5PcftyzXmotpf7PfwPvdU1CRtsniDWJ5&#10;L+cdfm8yU+Whx/dWuinQrtXb/Cy+9/rY0jS926j9/wDS/U+gpvgJfeM7ZvFnxr+N2v6hbj70dmyW&#10;FggHYSMdzfQAmub8eftV/sEfse6aAdH0a51HH7h7rNzNM/bHmZZjn0ABzXgPjPwt+0r8a91z8S/j&#10;DqljA6YOlaFbkzBfQynhPwqz8L/2StH8PyfaPAHwXl1LW3ILazrStdzn3LyZwc/3QKuFXCUpLmfM&#10;/Jfq9F8lIbpq3vy09bIj+J/7eP7eH7XMg0T4DeBJ/Dfh4Daup6uPsVskX94JjnjvivMn+B/g0Xb6&#10;r8YPiZffEfxAjAyaZp07CwibvvbIUAH1zX1NpP7DnxY8XRrq/wAZfilY+HtG3gIl/I7eYf7sVrDz&#10;Iw9zXsXw7/Ys+C/gO4a4f4Q6l4xlVF+x3vjFDZ2Lv3aO0ixlfeRmz6V6VJ1q8bxtBd9eb/5L7uVG&#10;MsVRo+7DXyW33nyP4V+E3xc+IXgi3uvhF8M1Fu139n0/RPDsTOZsDlmZV+ZB3PTOa9K+FH/BMDxr&#10;qWtjxJ+1B4ottFgjjDPpgmQz+ojVASVz0LMeOwNfVkvxP8M+EJj4f1LxdY2X2WIJFpWmxLHb2mOd&#10;scNuB+bGuN8RfFrRTbXPiTVfEltbaeVO/VdVXH4LuOB+AJqqeHwlPVybfbRf5v8ArUzlisXUVkuV&#10;GZ4u8Nfs6eEIbPwxd3Euow2KbdH8H6UNlvG2MB/LX5nc8ZkkJJrM8TeKX8DaZFqfjRYPCOlFDJYe&#10;HNIjjOoXw7bnI+QerdveqjeN9T8Q6LNdfCLSbPSrU5+1+OtZtBFGgPUxBgMn04J9q8x8bWHg2Qtf&#10;2niLUvEFwseb7xBqIO1mHXy1ftnucfSq+Od6cV/Xn1+QU6a5bSf9fkiTxt8f/FfjdIdMtUg0vSlf&#10;EVpHIWyfVnb5ppD7DHpir+jeHobMRap44uWsredNyxNJtuJE9h1QGvOdF8Rahqd8lj8PtBk88MV+&#10;2onmynJ7Ng7foBXSab4cu4ro3PiTUzJcFsTAy+Y4Puex+tfS5XgqbtOu7P8Arp+o5ySTjA9RsfiF&#10;4f06CPTvAehpZRJwZISQ8vuzkl2/MCqOpX013azXEsxYlCTk5HSsTRDAJVsdM2oHXh8bmbPoBWxq&#10;YttK0WaM/NKY9pMnLL+A4FfqGSexpy92Lu+rep59SCRtfsSWQvPi1rt2YyRDpQBYDpl6+pEiKtlH&#10;H0r50/YL02SXUvFWtkHG6CFT/wB9GvpNIlA3gfnX0dV/vDj5VzO4BSQMrzjqBTlDF8FeKcFZwW9R&#10;T8MvasyrajY4wAeM45FAVANoXJxz9aepy2SCPeljjJGS3WgXu3MnxLGRpU2eSyHIrn9ZjdrWycrj&#10;daJ1FdN4kjY6ZMGH8B6/SsHX4yllp6Mu3NihArpoPU68MlzaHyH/AMFN4oE8C+HZd48w3k4dV7Da&#10;MV8MyqxfJH6196/8FM9LRfhXod+VyTqcybj3OwGvg7yyW3EcAYr5PPJL+0JW8vyP3Lg5p5LD1ZGU&#10;yQB36iodQtgbV4zwMVbjVVYFkzxzxSX8WU+9kV41j6y73Pq//g3j1KytPiL8a/DkhIml0iyuIwem&#10;1ZMH+dfpKSEjC4yR/jX5df8ABAyV7T9sj4jaKrhUu/ATOwJ7rcJzX6jNgwkjuM8V9TkzTwll0bPx&#10;7iWHJxDXXflf3x/4Bm/ERSPErMwOXhRvzUViZCj7pxXQfEN2fU7SVhjzLCM4/DH9KwFG4YLAYPev&#10;Wjsc+Cd8JD0G7Tu3D8alDKUHOMcc01VJbaO3QipFDkfPjrTOl6lPUYf3TL2213PwMPn/AAu1ex3Z&#10;NrrCuqg/dDLjP6Vx12hZGIPaui/Z7lVbrxPoTE5ms0uEx3Ktg/oa58XHmw0kceaJvLJtfZcX/wCT&#10;JP8ABnUZ9qJkdrdlXgsDjim5wSAeAOKlTeyg7jn2r5NLWx4kn1F8S7bvwLouoMdxjMlvJjsQ2R+l&#10;c4qLx8p610kai68BX9m3Wz1ESjjsw/8ArVziI5UEmtou6X9eRtgnaEo9pP8AHX9SQBsj5vwqHU4x&#10;NYuvqvSptrhs54x+NI8aspYnoKcdTqbtJM82/aGtpLm60nxCqcXNiqMw/vJxivNkJzx617J8W9LN&#10;/wDCiG9AzJpuptGzYzhHBP8AOvHMDOAcc810p+6j7vh6qp5cofytr7np+DRIiljk/kaRxgYJzQCe&#10;ob6UpBYZJGe9Wj2XuYOu3M+i6tZ69aMVe2uEkBU9NpzX0l8Wlh1SXSfGdmVMOraZFKGU8FtozXzr&#10;4mtTPYuQM46DFe3fDXUB4z/Zh026MzyXGg3z20xPZCcqPyrnmn7R+a/I8fiOFoYXFfyycH6TWn/k&#10;yX3mY+SvbNZWrl7a7hvUj+VW2vu6bTwf51qYy20Z+tVNWt/PtHj6nbkZrK11ZHFSklJXPjf9obwq&#10;PDHxM1G3t1PlSzeahIwCrcgiuBZcnDJ9TX0L+174WvLyz0rx20QImiMDlcDG3pkV8/TKUIIPX1r8&#10;4zTD/V8ZOK2buvnqf0Twvjvr2TUpt6pcr9Vo/wAiPBXlmJHakPzjHf1pwbIwc0EkDIrzUfRX6HG/&#10;ErQTd2TyqvUdq+y/+Cf3xJj+I/7L6eDLnB1HwfdmCVi2XaI8rnPt/KvlbxDafa7F0K5IU49q6f8A&#10;4Jy+Pj8Pf2mG8G6hchNP8T2r20iu2AZQCV/HqK0wlRUMZFvaWj+f9X+R43GuWvOOEKrjrUw79pH0&#10;XxL5xufa0bEn5afuO7Bp2oWkmn6jNZSDBikK9PQ1GmCck17bVnY/BYtSjzLYcCQc0r4JO6kpwVSM&#10;mmiZIt/CzWLLwx48lstRgU2+swG3+Y/KjHofrTtf0p9J1a40ydASkjKpI+8vb9DWFrsUipHqFqP3&#10;ttIJI2PYg5Fdl4huT4q8N6d48TGZ4xFcBRwrgdP0rGok4tfP/M48RH2WKjW6TXK/VfD96ucR8StD&#10;k8WfD2QxRF7vRzuyBz5f/wCr+VeIDKcNX0nomo2ulahIL+3863vIDBKhHHIwDXgvj/w9L4W8WXel&#10;tCVVZSYs90PINfL53h01GtH0f6H13DOKlzTw0tvij8918n+ZkHI6g0AEjkUi57n9KXJFfOaWPr9T&#10;K17T1ntWVlzleKxvg/4vj+GPxQjnvo91jqcZtrlSMgFvun8/511N1GsiYYZrh/HmiHb50eQQ2UZe&#10;oNZVJTptVIfFHU9LCqliaM8LW+Gaa+//ACOg+LXg6Xwd4unthAVguP31vn+43NctljkjP0Nes6hq&#10;K/Gz4CWfiYKh1Xw8otr1Qcu6jjcf0NeTlGQ4zg98ivNzbDwpYhVKfwzXMvnuvk9C8nxNWrh3Srfx&#10;KbcZeq6/NWfzDDHkmnKMmmgkkg+tKK8td0esyK8tVniKsueK4LxjpOC67MZzjivROq9MVh+KdJFz&#10;CZ1ToOa3pS9nJSR25fiHRrK57T/wT0+Ls3jHRL39nvxJcl5bWIy6MXblo88rz/dP6GvUNX0250q/&#10;l0+5jKyxPtfj0r4d8IeMtd+EHxD0z4h+G5Ck+nXAcqDw6Z+dT9RX33qXiDRPij4L0z4s+GZBJBqV&#10;urTsv8Lkd/5V4vFmXRxOH+sw3X5aX+56+j8j844yyp5RnaxVJWo4j8KnX/wJa+tzn423dDkj71U9&#10;as2lhEtu5WRDlWHUEc5q6CQ2aJEJB54PY1+cR7M8SL5XdHo/hzV4/iv8N0kIB1TSlCzpj5mx3/Ec&#10;1ya7vPMbggg+lZ/w18Yp8NfHkWrXDEWN0PJvVxkBT0P4Gu2+JvhldJ1RdZ0sZs74eZCwHAyM4z+N&#10;fUxazHLlWv78NJea6P8AT1PnnD+z8e6C/hz96Hk/tR+W68jnT64qpqNnHe2zRkAHFThnGCc57ins&#10;Cw4PWuOm03ys703F3RXl0sfE3wZc+FdTUHULFM2uR8zqBwc/oa8J1LT7rSr2Wwu0KPE5Vww7g17k&#10;091oGrW/iOxUs8DfMgPDr3BrC+PXgu21eyj+JOgWuILkA3CqPuH14r6BXzTLbN3rUV/4FT7+bjt6&#10;Hp5PjfqWL9k9KdTbyl1Xz3R5HkqPlXnsKa8STR7WHIGKkTaV+bnnvQ6AYIPBNeCnZn219Tb+G+r6&#10;ddW938KfFtgtzp2qoY7EStlY5GByn0PUe9fH/wC0t8Dta+B/xCuPD99bMLWZjJYSheHjPbPqOh+l&#10;fT19au5EsLskiENG6nBUjoRVz4r+EbD9pb4Ozw6myL4l0dT5DbfmkIHB+jdPrX6pwXnca9L6hWfv&#10;LWD/ADj89156HBzyy3Gquv4c3aa7PpL59T4OAfdnHAPNK7qTjPTrVnWdLvtH1CbS72Fo5YZCkiuM&#10;EEHBqlypwO/evv172p9IveKWtabFqFu6kdR3FdJ+xl+1Nrn7HnxjW71KeWXwvq0ixaza5yIsnidR&#10;6jv6jNZLqu05/WsDxh4di1SzZkjUNt/u5zXfhK/JJRbt2fZrZnn5tleFzfAzwtdXjJfd5n6rfELw&#10;3puraRafEjwqUl03U41lDwnKqWAIP0Oa831zRhqELK0eeMV4v/wS5/bAu11KP9kv4o3Intrzevh+&#10;8u3zsXHMHPcclfyr6X+Ivgi58Ha7Lp+7fAzFoJlHDr2r9FyvHfW6XvfHHf8AzXk+n3bo/lLP8lxO&#10;R5jPDVlts+66M+bviF4Ov7K5j1fSJpILu0cSW9whw0bg5BBr7s/4J/8A7VUf7R/gGT4fePrtYvFO&#10;iRqlwJCAZ0HCyr65A5r5m8W+G0vIWkjQFT1U15fZa94y+CPxDsvil4FuHgvdPuA0kaH5Z4s/MjDu&#10;CKjO8rjmOH54L34r712/yPIkuaKcfiX9WP1LvrWewu2tLmMhl/WmLgDg89KofBz4veDP2m/hVY/E&#10;TwbeI8wg23tup+aKYfejP0NaAUpkOMEHoe1flNeg6NTlf9f8MbUqiqw5kJgE4Y9B2qrd2u4Ent2q&#10;2SVAI5z1NJIgY8rmudpHTGe1zL+wv/s0VoeWP7q0VPKb38z6uooor+jj8kCiiigAooooAKKKKACi&#10;iigAooooAKKKKACoH+8frU9QyKwYkjqaCZEUisDvU/hioznPzGpxxUMkgf8AhxQSRP8AeOaikDk4&#10;HSrBBxkUyUMU5xxSexSZWOBx79aZKex6fSpSnoBQyEZ449TUFELncuEjyPembAwGDz6VPjHyqnGO&#10;vanLaSEblhP5YoGmVhC+dxBzSGLB5U+4qprfjLwf4aUt4g8WabYBR8wur1VI/DNeb+Ov25f2VPh9&#10;Gx1n4v2E8qg7odPBlb6ccfrQO56kImIJAHXjmlC/wj86+NfiR/wWz/Zx8KF08LeGr3UpFBCyXM6x&#10;rn325NfNvxh/4L6fELUIpIfAOmadoiHIU28O9/zbNFxKSP1cmjW1gN3dSpFEv3pZnCKPxNed/EP9&#10;qr9nT4XRvN40+LekxPGDut7eTzZD7YXgGvw7+Mn/AAVS+PfxI8/+3viNqk0TZ/dfbCF/AA4r558a&#10;ftPeLPEErT3esTNvyQTNnP50r6Bqfth8YP8Agt18CfBaTQfD/wALy6lLHnZNfyhVz2+VTyPxr44/&#10;aC/4Li/HDxr5tloPiJNIsyxAi0xRHx9epr81dd+Ler3fzS3jNn73zVzGqeM7u5d/LlYqxz85pJOw&#10;j6L+Kf7anjrxldzXGoeJri4LMSZJZSxPPvXjnib4zavqMjO+pSMp6nJxXnV94lvJF2wgscEuq89K&#10;xNQ113G5j0OSAaaSBaHVax46ubiRpJJ3bJ5yawb7xgqRma5uwuOik5zXMan4lnnOy3U/McE56Vn/&#10;AGee8Ie4kZjg5yvT6etTNxS1A0tU8WXN/Nsssqv/AD0Pesq51bymJdizN95/SrEkdtYQ4YHLDsOa&#10;yZtssxeVGIzjCVzSblp0C7uJdXUl0+4EkDo2OtEcTv1Yc06OAlAzk89vSrUUYDLlRjOBxQkktBbs&#10;ILLDE56dvWmXCJGuRx6YHSr4XMe0IBz/AAmqd3FuYuZBgdaSd3cNSo7SBgS2c0xgCNpH1NPlhJfI&#10;bgE5pjsUHDHk+lDs2LqM3oTgED60LG0oO1Rx2zQxV+gA+gpSrKhRFJA5YgdKAtYYSIjtYfN7dqRp&#10;5Jj5juScDrSPtXqD0qMtxhfyqlYeg/fkY/SkBbABH0pu4L84x75NKvIPIwB+dP0AcGwvIOe5Jpzp&#10;sRSOdw7npUe4qu4cUAljwScGjqBcjSztwjPK0m7BPl8cenPetyfxJb69oqaI+mpE1kgNnKn3sZ+c&#10;Me+f6VzXmbSMcY7+tS287pKJFOCDnNPRgdf4XjmimjM7gM65PP3R616V4dnMcI8shgDwa8t8HXcM&#10;908t0f3rA4b+leh+HL3YvlBgcDjNdNNyYXVj1XS0m1Tw+0ZZSVAIWuV+Llhpup+C72yv8KRGrxmM&#10;/MxXquewPr2rT8N6y8VskQYlWXDD0NVfFFoL7Qb6B4o2M9pJGpcZIPUEeh4610TacdDna1Lv/BBP&#10;x1cfCb/gp38JPEv2jy7fVfGMunbZHOYopt0RDHuDuHI7iv630dZYfujnPIr+Kv8AYv8Ai5d/A39s&#10;vwt4v0y1iVrTxTp84ndjvhRLlC4QngBu/Ff2maFdJqemW1/BIHjuIEkRgc8FQc5H1py1owl6o7Hr&#10;Si/Ukgja1kZ2cYdRz79KlS5E0kkJXBRRknvmnzwLKp3qO2COtQT7kfNuuWXggfpWRBYchIuCR9Kb&#10;IoeJfXPWoppZRCWUdR37Gm20jTxpIznJQMQOlABLLO6N5a5+Y9a8C+N8A0rxm8agAON2B719BRzR&#10;vHuOAWBwTXhH7TtrJBqFleg9UKsxPcE1y4pXplRdnc8/0TWG/taEoT+7n2l89+1ek/DwQXU/i/wn&#10;eAb50h1K3eRvlMjKVYL/AN8145azQpOHDH/WKT9a9g+HusWzfEK0t0jRU1Dw46mPbuaVo2JBX0PJ&#10;rmw/xFzdx3gqGMeK9OvLNAGlby1dRg+oyK91i5QHueteL6da/wBj+I7eUIQLbUEypOOCef517RFw&#10;uzHSu2irJoyvoOpquGYjI4OKbclxGdkm09jihGjVPM3Zz1PvWwElFIWAGT0pTnHBoAKKRCCvXp1p&#10;aAE3IW255ps1tb3CeXPAjj0Zc0IgOSwB+Y0+gCvDpOm27+bDZRq3ZgvNWKKDnHFABRTIVkVR5jkn&#10;HOafQAUUUUAFB6UUHoaAPn39qzSYbXWLTVZMKJd8bc88rkfrXl+l3M+mtaarEwVklVgzKDgHHNfQ&#10;v7Tvh6HVvh+1y8CtJbyebG23kED1rwDToINR0V4hhwvynnHbpXl11y17o0jrGx654CnsdS8Nap4c&#10;gdHGl6gRHMo2+aZDkrgHkZbisW5TyXZJFIZH5FVvgvpUdv4na8nu2Lapphkgf7ojePhkwOvQc961&#10;NetmttZnBfKtyOPUVtU1imiVuen/AAju2m0EosmRuBAx04rsB05rgvgtcq2myeoIziu8UgqMHtXX&#10;TbcETpcyPE9j50WRGCrAg/WvCvGtjLY6464GHyBj1r6F1KJ5bVgh6DNeO/FfRhDcfaF4wwO4jr61&#10;z4mF4lRk0zh7K9+y6hDc7ipR/XrXsuiQWl7ILKNsR6lYh4IyoALKu1uepPQ14VfCRpGWFSX5wB+l&#10;er+AtYJ0TR766jYNaXAEzZ+4jrtYfniscM97lT30M26sZ9PuZIbmNgVcr83saq674YtvFvgnUvDc&#10;8Pmm7tJYAhwQ25TjIPXntXq2seGNJ1+NgYzG7lisoHfrWN/wgk+lsJ7C7VmDDarHqe351njcHKrS&#10;ajqKMrPU+Ofhx8M/DNtt07xX8UJ9XktmaF9O0jRZmVGUlSu07I88Y6GvYvDOieE/D1ov/FHXVpEP&#10;9Xca9dxWoX3EcYLH8q84+Nmu+O/hb8YdV8EaTrN3a2U4jurODTrXLlXGXO7jHz56nvUFhN4w8RFV&#10;vbXyFl4aXVZDNMfcKuBX5RmcaOGxEqcablJeV/zufT4bnq0VOU7L+ux6vqXxD8Fi7EenQQ3TxLj/&#10;AEG0BGPTdLuI/ACqGq/GvVfl0zTZYLJl42RN585HYAEED8qzvC/wf0y3UTeJ7rUbxHO5kupRZ2+P&#10;QKp3MPzrpLCbwf4SdV0DTrWyK8A2NsEz9ZH+dh9AK8KrLHveapR8tWdtNYSK92Dm/PYwJIviV4iH&#10;+nWtxbiTpc6lMS5H+yh4H0C1btvAMlhsTUtbkllblpLgFUUeyjLH/vmt+51bxBclrqwslgjfpK8m&#10;Aw+vU/nWLqd5YROT4h8aW1pkYMcL4Dn64LE15cqOHvzS5qj7tnYq9baLUV5IbHB4e0zUN0WjJO4+&#10;9cXh8uMkeiDMjf8AjtPuvEFxqMnlR6xLHAx5s9KtjEh9vkBdvxaomsI2svtGh+EL+7UDP2p0WKIe&#10;++XH9aq3ayy2WzVvGGh6XEnKxwzteTg+gVPlz7YrVQxFtFyry0/Ehqknrq/vH6fDDDeM9l4YsrYk&#10;4EmrXI3SH1CRlnb8WFVdX1yzs5ZR4l8XzS7OE0uCQWkJ/wCAxfOw+rZrnL7xX8MdNvPMvzruryKS&#10;C95cR2cJP+6uX9+1TWPxCZx9o+H3w502025JvYNOkuHUf9dJSEH1xXPOVCn7vOvRa/kv1N1CUnfl&#10;+/T89fwN/SLPX7uVJvht8LXTcctqLW6wxD6SSAufrirfiTwv4uvJUPivxRDbOf8Aljp8o8zP/XWb&#10;n/vla4DVvjf4iupWs9U8cT3k5BX7OL4YT/gMGAPpWZH4m8WzNt0yLMkoyWEJDKPYnn+dOFXDrSKk&#10;1934L/MPZ1b3k1f5v8WegTeH/h3oLJdS6hpH2nb815eCa/uCfYOFUH6A1R1Xxd4C0WMvrviPWboD&#10;JjgjjECH6RrtBH1rj9J8C/EDWJCbi/NuXPWONmkJ/AVsW/wb02xf7T4qv2kY8s+pXawjHuSQ2Pau&#10;lOvUXuU3b7l87WM/cg1eVzPvPjl4LslLaH8NYzKxxG2qzbRIfUhOT9M1Qv8AWfjn45Xz7eWWwtmA&#10;K2+iWcdmqpnvLJ85/A11tjongu0kEPhWGTUrhScQ+H9Mecgf9dXAUfXNWbbUvDejNI/iE6dpRX7y&#10;a5rRmmb6xW2SD7Fqm3ufvJ2Xk7fiv1Y3NX91a/f+BwQ+BFtfSi98W3FlPNI2WF2Zr6Vvc7iEH51u&#10;+GPh/p1qZV8OaFfXEUAxIsBjtoovYmEDA+rUniX4oeByxi0uT+0zu+UQ2ZgiHpxnc34n8KpBPH/j&#10;XTBYWvgTU7y0B3LE9tL5K++wbI+fcGuV4rDX5aC5n5Lmf36mjVZq85W9XY1o9Z8LRu5TX9ItpYhh&#10;4NHsWvrsn0JwwB9y1U9T+KlhZTi307wzrMsin573VZkQ/gCWK/goxUFv4UvtEjaLxLfaLoMORlb/&#10;AMQ29sgH/XOEs5+hFL/aHw2siYbX4gw6jKG5tvDOlPMf+/s2xfx5rOUse17/ALvro/ubX5Avq32f&#10;e9P+B/mVNU8b+KNTkin03wlOWbiS4jgLtj2km6n6ACqVza+LvEgFtc3rk9BHc3rMFPoyx4/LitVf&#10;i14IsUkttK+G+reILon93HdXRuW445SHbGv/AAJj0rN8S/F3443EBstD0fQPAcD4fzrya3F0R/ur&#10;93H5+9cs40VrUquXkr/5W/E2Tm7KMVH1/wCHZb/4Udd6dCt/458b6XoFqEDEzadFbo69iGlZnb/g&#10;Iq5YeMf2cPAMUgj8VRavMEGWg0gkFgf4XfAP1OBXmA+FWpfEDWG13XPiHeeIb1zkm2V5N5932sR+&#10;ddNpHwEtoLlVm0WxtSzACTUZ1Zl9ThyTn8KcHW5v3FFLzlr+Wg5Ok9ak7+S0Nq7/AGmfCusMtvpv&#10;hS/1cRkCGC7vWEajHTy4Rj/x6qmp/HDxhew/ZdC0PQPC6nIQ2dks05+hfftNWNW8G/Czwu4HiTx1&#10;d3e0Z+yaSFijGPV3A/lWLq3x9+FPhC3e38B+DdCs5Rx9uuYmv7nP94Bj5YP4GhzrU9a9ZL0t/X4k&#10;qFOS/d02/X+v0NXwv4T+KXjVjLd6z4o1sO2JEn1NoYFHqSCFUV0Fx4J+Hng62e78SeLIDe4yNO8L&#10;2omlz6GebPPvivF9V/aN8ReMmaxudV1/VkXnZNcGK3Qf9coRj8K5yfXPil4guxpvhDwJdOpIBeWe&#10;O0iH1LEu34LWcMXScm4Rc33d/wDP9TSWGqNe81FeVv6/A9I+IXxh8SQj+zvBOm23ha3V/m1R7yO6&#10;1KUe8lwWEf8A2zQH3rgtXXw1q839reNdcfVbpFyb/XZZb+UdyR5jBF/BRVgfAH4g3MaXXjz4gaJ4&#10;bjfkwaTZtcXLDv8APP8AzVDUlp4b+F/hm/FraeBdR8SXMZBOr+K78QW5I7iP77j2VBTrPMa7V5Wj&#10;2Wy+SsVTWFpL3dX3/wCCytbTeM/Gbpp3gfTUu7YYWOTV7zybVccfLHbhm/Dit20+Dnj7TbrzPEfx&#10;eTSkZfns/DWjxwhfVfNuPMkH1ABpL74oa1os/wC/1JLK227Ra6bEun2qDt87ZmcfTFczq/xN17W7&#10;kWvhIXt83C+ToWnEk5/vTz5z9QtZ06Lpu71l/W12XOpOUeyPR5BY6TCP7MglvDCu5r7V71n47kyy&#10;ZI99oWsaX4m6bf3EhsfGkt9Kg5sPCWkm4I9jMQfzLiuTn8D+MdciR/GOkWGl7RuabXL5ruVB/uMw&#10;jT/vnFWbIaQ9q+kaN4q1rW5I/lC6FZ+akPHqQlvHj/gWK61SvrLcw92KutTYHibxtcxPe3fgC00a&#10;xQZbVPGniaKPgDrsiLN+Fc+vxZ0XWr5tM0qK48Y7Tg2XgzS53hJ9DLIQuPfFZHjDxt8BfBsAk8Wj&#10;Q/7ThUsW8R6g+rXat7W8OIIz9RxXLr+3LcTWz6N8LPBvinxnKE2waboWjv5A7Y8q1UIP+BPXTDDc&#10;1rRbfoNXt29XY9c0Kf4k6rMf+Ee+Avg7waU4+2+Jb1rq6I9fJiJCn2NZfxBeXQtPbVvi1+0RrFxC&#10;uSdL0U2+jWZHcF+GI/EmvIptP/4KW/GiH7Nb+B2+G+lTfduNXeK3k2n/AGASwPt1rb8Pf8Eyfhor&#10;Q+Jv2lv2sYtb1OUAmDa0wQ+g3sBn8xXZTwdRys7LyVl+Oi/FkOdKmrylf01/HUqT/tG/BDSkNh8F&#10;9B06XUGBM15oGjSareA+rXNztiB9xn61y3iLx1p/xLuBp3i7/hLfEF04ymmS6uGKk9hDbqVH519T&#10;fDr9m79j3wRpy2sPw88QeL4j8hl1K4kit29NscYhjx7HdXcw/Grwl8DbBdM+HPw28H+B4pBiO7vB&#10;b2x+gCgySH8DWv8AZ0I6yqqPpeT/AASX9bmf127tTg2/PT/Nny58MP8Agn1448dm31nQv2S7PRrd&#10;vmGteOdSuHwPVYS3H/fNept+zh4c+FscOmfFj9orR9AtuhsPDelQRHHou8NIT24UGup8Q/Ffxn8S&#10;5nbxD8XvEN9Z9otFsJLa3k7jDMPMce4ArlvB2i6u/i6SSx+A0Wj2CPka94k1JTcXI6bxF+8lA922&#10;1M6dFv3U5ecnZfcv8wdevL45W8l/wTqvCXiT9mPwuwt/BHwr8U+LXGBPrfiSUw2iY/iw7Lkd8Yq5&#10;qf7RWlazqS6P8KPh/d+ILpZhG1ppFsLbTYCP+es+1UKr3+Yn2qfxFf8AgDTrbzdct7XU2jj3Pbzy&#10;lLSFe5fkFv5VjeDvjNaeJvti22tXFt4N0VCb/ULOzENkjn7trAxH72ZzwAoOAck1UZte4uVei/P/&#10;AILOaUdOaz+bPSLfxnqPhvQE8Y+J9V0Mag5eLTrTTLP90XHDETyAyEIeMoFGema8T8eat8U/GeuS&#10;3fiLxTLMi8pLcXjW1pbg+i5Msp/AVznjT4i/Er4seMxKbf8AsbSbeMQaZZ2duYFS2H3VBb97IT1Z&#10;vkBJJqp4s8SfDv4Z6IZ/GevwwALmSAzlppu5B5yuaynUlWlyU27LrsdVLD+zjea1fzI9B1BtP1V7&#10;LwjLJ4i1AMY2mltxBp9se+QMyTH2LCuf8a+IfA/w5MvjP4yeK7LUru2JYXOuSpDp+n47RxDgY/Fv&#10;euC+If7Tniq90kP4NtYPCPhxVKpqmpsLZJV7lQfnk+iDmvmHxp8SvhR4jv31Sbwh4h+JV5bMfss+&#10;slotOE3ZYbZPmlOehbFehg8uc9Wm16afe/1NZWaPpK2/aTb9o/VJYvh3dat4g0+2Of7YezNppluM&#10;4zEJtu8f7WDVjVPFXwY8LoIPFfiF/EepgANZxXheJT6YTC/hzXmnw3/Z8/ba+Nvhm01fx94THgvQ&#10;Lrb9lh1qeLSrSGL+EBXIaTA7KGJ9K9l8Ifsufs4fBh0u/iL8XLzW7kAM8PhvT/IVuOVSW4XcR23C&#10;Me1e/RyuMWmvuWr+/wDyRk6tLvzPsjFtPiPq2sSR6fYWLaZZy4WDSNOTy/MU9AxX5jn0zXr2hfBL&#10;xDpWmjXPiJFF4etGg821j1Z/JefjIEUH+scn+8QB71zcfxO0fStTjl+BvgWy8IQxAiO9t3NzfSf7&#10;bTy5Ksf9jbUtodT8QapJqutX897dzNuluLuQyOx92Y5r6zL8qqRV7cvrqzmqTnN6aLsben3kAjaL&#10;S7MW4ZcFk+831PWk1a2K6XIR1xn8auaXp7LGC0eDuxxUniW08vS5OvC8Y719tgKCptWOefY9T/YK&#10;0d7f4ea/qrxgC41tUQn/AGU/+vXuqIcZC/WvMP2KNKa1/Z7j1CVQovNeumTnkhSq/wBDXqgIVsqP&#10;piuxu836mMdmxqJtHQdadjI4HPc09ct82CB0pyoCxU8Ux2RGqEk4AOT3pU28AjA+lPAK8gjIpcLk&#10;cckZ60E+7LYoeIER9Nm+UkCM4xWH4qiEdppqNj/kGxHp6iuj1lA+nzjOMxN/KsLxfGv2fSVUYA0u&#10;LBP410ULcyOrD3UkfKH/AAU5sml+DOh3KH7uuSKxH/XOvgWWIQuw4Ar9Bv8AgplBMPgBpE6MMDxC&#10;+VHb91X5+kFvvdSc5r5TOm1j5fI/buDLvJl6sRNjIAOP61HcxsY8AcHpmpUIRsEHr0p86hoduOK8&#10;Z3Z9htHU9t/4Ih6nc6N/wUe1DR1cBNV8CahHIuOoQowr9X1RVgxg8AivyG/4JEa3c6B/wVL8L2EU&#10;W5NU8P6nauSOgMQb/wBlr9fCu4upHVjX0mSv9xJPv+iPyLi+8eIp+cIP/wBKKXxItyLTRruMf6zT&#10;8Pn2YiuZiYKRuGfaus8dQO/hrRbgn+GZBn2fP9a5Jsl/mHOe1e1HY83LpXwiXZv82TKysMA5544p&#10;xUk5B5xyKYcBtuRn0FTINqdMU2zrbIJziIpj8QK1PgTKIPi59jI+W90y4hxnvjIP6VmyKWBKjPFO&#10;+H1wNN+L2g3pYjN8IiB6MMfzNTNJ02jPEx58DWgusJfgrno0ihJWjx0ODToS2SAOg4xUmqxmHVbm&#10;HGCszAj3BqJGxgDrmvj3pOx85F81NMueGLVru117TSy/vdPWVFPdlbk1yiZMhPYdq6zwqxTxVBDn&#10;i6t5YG7nlSf6Vy00IguZIlBG1iOT74rWN+UvCO2Imu6i/wBP0GlnU/KfcipVwVIxyRUKAuxZj07V&#10;KpIOMdRTTs7HdJaGdrtpHqXgfxNoBA8x7VLmAd9yHk/ka+fSPLJTaOD6V9KaTZQ3fiSG0nR3W7gl&#10;gKp3LKcfrXzvr+nvpOsXOnTDBhmZWB9jXRTfu/1/XU+p4YrJTq0r9pfeuV/+klRThfxqQbcdOopo&#10;Jz92n4BHA6itD6xop38IliZQeoPGPavQf2PNYW9tvFvwtmXP2uz+12y/7SdTXDSRbkIx1q98A/Ec&#10;HgX4+6Lf3UhFvdzm2nI6FZBt5PpnFRVWz7P/AIByZrQeLyXEUo6yUeZf4oPmX5HbsnlytEfvA88U&#10;k8ayIwHTHpW3490X+xvGV/YYKiO4YoD/AHScisVm9O/c1zWcZWPnKNWNalGpHqkzz74yeG49e+Em&#10;vWAiL3Nk63VsOoVejV8b3sRWQoeoPNfelzDbNq32e6tzJDfW72zp2O4YH64r4l+J3h648LeNdR0C&#10;6iKPa3ToVI9DxXyPEtBRnGp30/VH7B4c41tVsM32mvno/wAVf5nOElcfypygliT0pVBK+hoQbeCc&#10;ntXyjWh+p7kUiBlIzkkEVweu3mo+A/HGm+MtHcpPpmoRXSOp/uOGP6A135+7z2PIrl/iJpCXVgZg&#10;o6HI/Cs68W46HfgZQdR0p6xkmn89D9IbjxDpHjrw5ovxG0OYSW2taXFMZFHHmbRuH51UAJxtFeO/&#10;8E5/ilL8Rf2dbv4YahIpu/Bt2RbrnLGCQlgf6V7LAx2/MOpJr34Vfb0o1V1Wvrs/yP5nx2X1cmzK&#10;vl896Uml5x3i/wDwFoRVIGTSg4600lgc4NPGTwBVK5zu4kkYkjZSvDDFbvwiu01bS9Y+GNzjfg3d&#10;mSO47D8f51hqzcDjg8VXtdQn8N+LNP8AE1rKUEVwqzEd0Jwf0ptpLm7fl1OavReJw8qa33j/AIlq&#10;v8vmXLu3kIe1PyumRz/eFc1+0FoFvrnhXTPHmnxEyxIINQ46N2P+fWvSviboUejeJWlt2DwXcazx&#10;OvQgjn9a5+20+z1vTtT8KX2Sl9bFrcHtIPSvOxeGjVpzovr/AEicvx3JKljI7LV+j0kvlv8AI+dM&#10;MDluuO5oAHpU2p2Fxpeoy2F2m14pCrKeoINRZ9BXwLjKLaZ+rxlGUVKIEZBrK8Q6aLy3YKvOK1cg&#10;8AVHNErxkdOOtLlWzNadRwmmjF/Z+8TWHgv4of8ACP8AiOZl0jWkaC5Tt5mPlP58VB8TvCUvhDxd&#10;d6Vg+TvLW7EfeQnI/Ssbx1pMkbi8tXKyIweNh1Vgcg16N4kkf4t/BrT/AIjQqZdR00C31UgfdPb/&#10;AD71zTpe3wk8P1jeUfT7S/X7zsxM1hsfTxq+GraEvKS+F/PWP3HmQBz1/SjaM9PxpcFWK+nWk65r&#10;51pJHuL3hwIxio541njKcdORThu9s5p6oDGWOPpVRegtmcH4t0bazgRjBHFe4f8ABPH40LbX17+z&#10;54umDW1+rS6Oz87H6so/n+deceIdMS6tmOOQOtcDNd6x4M8SWni3QZWiu7C4WaCROCCD0/EcfjXb&#10;R5a1J0Zddv689jsx+ApcRZLUwNTSVrxfaS+F/f8AgfeXiDSbjRNUlsZkwyOV/wDr1UVsDB5x7Vt6&#10;H4gsfjR8G9F+L2iMrPPahL6IH5o3HDZ/HisIELknHX1r8nzbASy7Gyg1ZPVen9aH4rhqk5RcKitO&#10;DcZLs1oyK/s47y1YFRkjg46V6X8JvEq/ELwNN8PdclBvtMT/AEAnq6Y4/Lp+VeeoBt2ioLDVb/wh&#10;4ltfFWlswe2kHmKDjencH2xUZbjvqWIVR6xekl3T/q5GPwax2G9mtJrWL7SX+ezOkvbWaxuGsbiP&#10;DoxVsilx8vy9q634iabY65Y2vj3QZA9teRAy7Rna2P8AI/CuRGQOf0r1sXQeHq6bPVPumefhMR9a&#10;oKVrPZrs1uhjp5i+XIM56jtUnhGSyS6ufBHiFybDUkIgLDISTHQfWghux+gqrqdl9sgJQ4dBlGB5&#10;U+orTB4urhMTCvT+KPTuuqfqjolCNWm4N2v17Po16HkXxF8G3ngnxPcaVJkxK+YHK43KehrCBKqM&#10;t35Fe6eNfDq/FLwC1+gUatpgxMP4nA7/AIj9a8MmiMMjQzAqVOCK680w1KnOOIofwqivHy7x9U9D&#10;7PJswljcNyVP4kNJfo/R7i8FSexHBxUWk6vceDfEUPiWxjMgiOLiDdjzUPUGpGIK53D8KjljUrsZ&#10;shjya4cLXqYasqkHZp3R68oQqQcJq6ejPMf22vgvplwIPjP4HhVra/UNfxxD7jHoxHr2PvXzI8YQ&#10;nca+9fAkmhytefD3xXAsunatGVgMnIjkP8P/AAL+dfI/7Qfwb1f4ReO7rRLiJ/skjF7KZl+/GTx+&#10;Ir92yXNoZvglXXxbSXn39Hv63Q8urypSeEqO7ivdb6x/zWzOAY56LTXj3rtK9QalVCOG6CmMzA8f&#10;rXrpnqnI+LdJ1LSNQg8SeH72S1vLaUSwXEBw8TjkMD61+lP7DPx/0b9sf4BJ4a8R6kg8baCgiu4i&#10;QC4HAl/3XH5Gvz/u7WO9iMcg7c8VT+E3xZ8a/ss/GCw+LHguRyYJNt7ZgkJdW5PzRn+Y969zLcdO&#10;jUjJbrp3Xb9V5/M+K434YjxDlrlSX76GsX38vmfoxrGk3FldyaZqMbLJG211YY5rhfHXhWOeGQKg&#10;2lTjivZ4PEfhb9pH4Sab8e/h5ci4W9gDXUUYG5TjkMB0ZTkGuGv7b7TbtAwGSMciv0fC4iFelGpB&#10;3TP5kq0amHquMlZrRr8zgf2Xv2idf/ZB+LC6pLvk8M6pKser2eeI8nAmUeozz7V+lksukeKtBtfG&#10;/hi7jubK/gWZJIWyCGGd1fmN8QPBEV9DIJEBPTha9k/4JxftYXHw28Rj9nT4qatjR79z/YV3csQs&#10;Ln/liWPQE9K+W4kyhTTxNNaP4vJ9/wDP7zKTcZe2jt1X6/5n2Mm5Rtb+dL1YqOPrV3XtIbSbseVh&#10;oJBmJweCPSqPTmvzyUHF2e51xkmk0O2H1FFNoqLF3Z9UUUUV/RZ+XBRRSMyr940ALRSBg3I/lQZE&#10;Hf8ASgBaKTevrSeYh7/pQA6imNPCgy8qr/vHFVbnxHoFmN13rVrF/wBdJ1H8zQBdormtU+Mnwr0X&#10;P9p+P9Lhx1DXa/0rkPEH7Zf7OHh3cL/4oWLY6iJ80XQHqlFfOHiT/gp/+yx4fZgfFbTkdoxjNee+&#10;LP8AgtF+z5oiSHStOuLkjpl/vfpSugPtGkcZUgda/Nnxj/wXg0iFJP8AhG/CUS8kIZGyR9a8h8Z/&#10;8F2Pi9qGV0Wa2tCSeUUA0uZAfr+0bKMsQPqao6jreiacN2pazaQAc5luFH86/DDx3/wWC/aC8Ss6&#10;zePbhVbgiNyB/OvI/Fv/AAUN+L+vFvtnju8YEnI88jNHMKyP6BNc+O/wX8PAya18UdGt1Uck3Skj&#10;8q8/8Vf8FB/2UvCqMt38SI7llzkW6ZB/Gv5+PEX7W/jPWQVutfupOvBnJ/rXH6v8ftbvTukv5foX&#10;P+NLmbHZI/ePxh/wWS/Zl8OCSHS7C8vmT+JpkQEfrXk/jn/gvb4RsVdfCPw+s+PuvdzlyPTOCK/F&#10;LVfi/qtwCpupcHoS1YOofEW9nOyS7wD0LdBSA/WH4h/8F7PjDfq6eHZ7LTwejW8C8ficmvCviP8A&#10;8Fif2j/FYdbj4j3wQ8bFnKqR9ARXwBceNpwPmuenrzmqF14sluGLiQ+nPSkPc+nfG/7dPxL8RyyS&#10;33iq5mMnUtOT/WvONd/aG8UagGM+tSkk8kyV43ceIZXbDTDjpgVnT66zH52IA6mhCPR9Y+LOp3bY&#10;fUDknk7ic1gX/wAQbqTcouCTyMZ4rjJtY8zlWOCcZzVS5nkt08xwV3jK5PUetAHS3viu4lUnzjnn&#10;v0rLudcmxueQnHTPNc7J4kgUFI4mdgf4VqCTVtUmYMi7V6EDrRdAbj6jM8+xEJIUk8jgfjVKfV4o&#10;yZbi4UDsM8/lWdY3LzTSJdo7742G/Jyp7EGok0q3ZPMlcMRwOaL32C5YvNXhKo2m3kkjzqfOiWLb&#10;5Zz0z/Fkc1DpuhaprdylibhIBNJtBml2IPdieg96vWmmW8BDRDk8nFW3HOFXnPU1Lb1E7mUdEgsW&#10;MQ2OysQWHIJH8xT5YI4oXmdBuYdB0FXJkjJ8x+PVs1S1HUYiojUjPTg1jLUFd7mFdRTXcxa4cfKe&#10;MHHFRROsZ2LCGznnNWHlxPIjKuWGMsORVNQUkPB655qIpX1DpoOaQbwy4Gegqawhe7nS3V0j8xsA&#10;yHCj6nt/9eoWh3uJI1PHtU0TgN8xYcYGBmqbdg3RL5rLIYWQLgkbV6D8abJbxzDa2f8Aa57UqooP&#10;ysT9RiiWSPaFJyAOQKi1tRLTcp3EK5+QY2Hpmq0xfG8Lk9OtWHm3K6wpjJ6nvVeRHY4ftRqtxsiK&#10;uwBYgY6mnO5RCEz84weetPUR8EnB6EntTXSME7TkdjT1Eiuc5JYfSmgNk4PUU91Jbnr7UfIvUEZp&#10;3shka9QD+OKVlbaARgA05AG4anbspj3ou2HUjO1TknigOM5B5pr5bpj6UgX0P1zTQDwd3B/CnopB&#10;ye9MRjnnHHpUyEYwMimgWxv+DluzcZSEvtOcYxhe5rvdGeQ3O1U4HTNef6HftOiWcMbnBH3QSSfw&#10;rtdBujb3It5Y3Ein5wRgj2remwPQNFg1CKOO4eEiFm+/kc10IsJ7v9ysZ8sAvIARlxjgCuZ0a6T7&#10;6RjPGDiuu0S8uZJ3uFt9yCAJKSpIHPeutJGLaT1Pj3xnHP4d+LqOh8pvNcNkY2YOf8Oa/tH/AGHf&#10;GUnxC/ZD+GnjSWdZX1LwRp00kqtu3MYEBOe/INfxpftIQSaR8UmvAjiI3eAIMZCnoB61/Vb/AMED&#10;/jNbfGX/AIJa/C+/huxLJoumzaRd5OWV4JmUA44zjFEX/sjXZ/mv+AdFO0qHmfaFw+8CNJMdzVW6&#10;TAYiZlLc/LSStIss08cW6QRgRqW27uOme3Nc9qGsa9pXh7HiFYRf3bSAxW7lliUnhQe+B+tYt2EW&#10;r3xOBdfY4bZpTwN6dM0+e51WeINHb/c+60chX+lc1oGr6Xpt1FbXdyiynlVY/MR3zXUnxr4H0WZb&#10;DVPFdhbzMu4RXNyqMR6gHFKNmtRWl0GefqgBQ2rt2BB6V5t+0Lp0ur6TbvOApRshsdeOleoXuu6P&#10;PZjULPUIZrYnm4ifevpj5eua4H4x31rd+H1eF8qVOQR35B/SoqwjyO4Xd7Hz7c6bLbyZ3gE843fr&#10;XY+C7yUeKPCtze6o8sEk72Qt7NdsikLvGXHbOCc9q5/V7HSoyGLykrwNz9BXR/DTU/Nls7beUS31&#10;SKUEjIQ5K7sfRsVx0rRmjR7HtmteF1ubjUNRiAAKRzw4OQxx83Pfmu1tLkS2ccyAEtGrdfaqUFs6&#10;2jWvlhNkZUKOg4x+FTeH5ll0qAFgcxAHn8K70rGZZdyRvYgY4IBzQlqoiMavwWJpZgGXYrADipCS&#10;FyozxVDEaMMACelJIsrfdPfpTxyOaR3VBlzgUAQWjtjy5cgqeSe5p0lx5eC5zk8Bac7RyAMG5HIN&#10;QvZRREyKuSWyTQBLHOzqSIyOe9AlkVwsgG3HLZ700XGxd4QkHrz0p6OlwBIpBU9M0ADSqJFBOc5x&#10;tqSkChRgCloARjhSR6VXa7cHaWXrxzU8joFOW9+KyvPjm1BDFhk8vdvbqAeP54oA01kLKWJ4A6il&#10;hlSZd6OD64qCFoCoQS9vk9xUaz2cbhEJ+eTaAezYoAvUdabC+9N2P/r06gDmPiZbpceFLiOdAU8t&#10;lIPuK+UdBvYLGfULS6fYouGAVj7da+vfFVkNT0O4t8k5HrXyR8VPCcujeMJ4YcqrYdhiuHFR1Uio&#10;ux1Hwn1d7XW9J1FIJvKtLww3LMgw8M7bdoBP97B+hr0n4oaJJpuupIkYMU0WRsGFBHBFeVeBINSf&#10;wjqCadCr3McHnQc/xIwbGPUgYr6Ejh07x/4f0+4QZVlSbfjjpyp9/wDCrpr2lKwnozB+EBZ5JrQZ&#10;HlsPunsc816VChjjCls8dTXOeDvBkfha5urt3H+kbRtxjbj/ACK6TeiKMtxjrXRTTjGzEK6hhya4&#10;L4qaM11Z7Uj3Erzgdwa70OhGQ1YficR3yvb8/u8bj9elE48yA8d07wuEJZocnPcV0uiabDZ6BeRT&#10;yMipCztjjpyP1xXQQeHosHKEemKs2Wg7S8RAPmRlRnp07/jg/hURpOOwrou+E/Eqapby205KvBFG&#10;XnIwrlhkkZ/X3qr4o8a+GtARJhfwy3MkqmG3HLy7TyAB35rlbM3wjkFwcbsoAvpnr+dRWnh3T3uV&#10;uL0eY6ShkyPu9j75quZ7DPNv2z08L2k+ifFDxRdTaZa+e1hdkJgsWXeoLLk5yCPxrj/h/wDEbS5r&#10;ZZ/hx4PvhGjhY7pLEl5PfzJDx+GK9f8A2o/AGm+JvgTeSQ2llPNp6rqFvaX0gSIyI2N7v/CoUtk9&#10;q+UNG/aH/sG4GgWPxiW+jY/8ePw70Iuiccr9rudq/ioavz7inDV44tShZKS+dz2ctlCVNprVH0X5&#10;+vyWTX/iK7i0oHLSShg8+D2MsuETPtk1h6l4o8KgeX4MvlutQx81xb2T6tdfgTiJfrmvMpNe8R+L&#10;7mK7sPhooJx5eq+NNTe/nA9RGSkY/BTW4+jeNtQs/sPjTxnLDpj4Dwvdpp1nx6J8pYewBzXwVbDJ&#10;T195/P8AWx7kJO2rsv69TpD42u7NjceI7S/vJiNu3xDrqKF/3ba1UlfpmsOXxpr+lytc6NoE+nxF&#10;sibT9HjtgT/11uCzn64FaHhzw9osZWw8HvczQJ80kmkacY0P/babaCfcK1bcvhbTVnNxqGmaTG8W&#10;CH1m9fUJz9IxhB/3zXK8JjJ6w91d9/x/zN1UoQ6X/rzOFnm8c+OZRJGrX0owGVzNqMi+5YkRJ/Kr&#10;b+Eruy0sW3ibxk6yHj+y9MQXE59isIWNfxetvxd8S/DlhYnR9c1m5vNi/uI9QvYrKzjI6AQJ8zfl&#10;VbQ/iD491a3VvDQsrC22gl9L04IWx382bJ5x2FQ8Pgo1OWpNzl/XRf5miqV3HRKK/rq/8igvw48X&#10;XkUbfD/4appiEjzNW11Vnlf3G4rFH69GNaL+BbE2a23xT+L2lGKHk2YnMwX/ALZxDYKx/Fcl/qN3&#10;FJ478d3V45f93YWkz30+PQZPlx/XH4VQ1nTdAt4UuYvC9vpEeMLqHjHWVkk57rENiD2GDWco4SD9&#10;ynr56L7or82CdWVk5/r+L/yOsttS+AOgW3l6HYahqu1v+XDTljiJPvUtv401R4WbwX8KbPT4Qcfb&#10;dWug3HqR8o//AFV5lqH7Qnw08PY0/S/Fmq+J7xRtP/CP6I8kKH0UybIhz35qjq3xOuPFUcf9mfC9&#10;Jrhvli/4SnXpLrr/AHba1CoD7FjXPUxnJpCUY+S1f4KRssNOybi35vT/ACR6drXji+a3+y6/8X7e&#10;DJINh4ezNKc9j5fyis2zC7Tf+HfhNe3RY8an4lnWGLP94+YQMZ9687h8e+J/B8G/xT8btN8ORkHO&#10;leDdEht5wPR5sOU/Fs1y158R/BHjDxBNcwapr/iW7mXYrTzTX82Ow3HcR9BgVw1cU5v35Sl9y/F8&#10;3/pKN40GtYpL+vkvxPa/EHjnURYLpniz4xWyx8h/D3gu3M/Ho8i7Yh+LGuan8TeCNGtDH4Z+Flm9&#10;zIcifxNqxuGHuIYAoPPOCxrmdO8H+NdStkVvC6aPbBSIv7cuVhI9yvP64q/oPhjSNKuPs/iL4kJe&#10;OG/5B3hu1eXj0Mij/AVMnOprGCXnJcz++d1/4CkTyRjpdv00/wDSf1bNfQviB8WItw0RtF02Q/dl&#10;stHhtgB9WDN+op/iLw98XfHduLjxn8cLtoXO1rWwld8D1JHQfjVu10/QY187TfBotkC4a51q/RGY&#10;eu1d7fgQKp3fjrS7LOnP4wtm4wtjoliZGY+mXJJP/AatzUI2rVm12u0vuVkCT5rwgl8lf73c5y1+&#10;CXwo8NySajf6L4j8UXpOAYQkUZbszs2T+G6taHSdeuIRp2jeENF01Nu0LeTPdOvp8kZVT+JNW20T&#10;xTruL+58DXUFoFyl94119rK1Bx1EWQzH2C1man438G+EIm/4SnxzBIE5+w+F4/slv/3/AJg0jf8A&#10;AUGajlpRSahZd3p+er+VxqU56c132Wv5aGv/AMIbPDZmLxp8Vbq3hZflsNPkSxhb2EUI3H/vqhdD&#10;+CXw9hOpnw1Y2oYZGp66fL3t6jzfmf8AAGvLl/aT0TS9VmufBfhovOzFYLqxtXa4U+9zOWf/AL5A&#10;/CsyfV/jT4v1V9f0zw3b2TScyX1/AZpSPeWYkj8KyniYRdqUeZ+S/V/5FKhJ/G7L1O68T/tEW6K+&#10;neELzWdXh6JHplk9tZ/QEgFh+Fcjda58YfEn7zT9IfTLRjlme48nHuSeTVea/wDF1tGR4r+Nv2di&#10;cG20cedMfb5AcfpVdIdIuWa4tfBGr6ozEk3vijVTGjH1MYOawqRxFd/vJ28uv4XZ0wVKn8K+f9aE&#10;kPgZdavg2q+L4buZhzBAS5+hJJP6Vtp4K0Xw1Gkk2pWtiw++wt0D492k6H8KyLK+8aTEWel6raab&#10;HggW/h2y2ED0L8sazdasfB3h5W1Tx34l0/TpM8vq9+JLiQe0YLP+lOODoRlflbff/h7i9pUejlp5&#10;HXSeN/hPoK5vI5tZmU8RzzOyfgAVSpV/aA1BrP8As3wVpNnpIYfKYbMsQP8AgIAJ+prz7T/iF4L1&#10;a5Nr4I+HuveKJs4jmtrF4YG9wSpc/kK6DRvhd+2P45vAvhfwPD4T089bq5gjhYL/ANdLhgfxC10U&#10;6dWTUYR+5NsynKnBe+/vZba/8Yag0us6rFeSkr891qN4lnb4+nBI/Guc1H4g+ANHdk1L4m2Xnkn/&#10;AELwram4nJ/umTBH610+rfsN6rfj+1Pix8V4dYuR/rI5Lqe6VR+Cqn5HFZ11pP7KXwLgZvEvxKe4&#10;vQAsei+HNJMlyx7AJCHcfU4ro+p417xa9bL8tSFiKDXuu78kZ2h6z4b1i4W80X4O3FzcEfub/wAW&#10;Xxkdj22wR/Mx9siu707SvjbeaTtWS7sgybUstA0pY3x156Kg93eub0n9rzw34Nt21T4afsu6hYyk&#10;YOr+JrmGxLr2LSTszrn0C/hXEeK/2x/2vPiTff2P8MbLw3axs/3NC0W41q4H1mmEVuv1wa66OCpJ&#10;/vKlvQlqvP4IfNs9Pf4AfEvWLZ2sNP0G1vpG+e58SX02tXK+621qBCp9nkai7/Z38JppCwftLftR&#10;a7LZR53aIdZtNA08Z7eRCTIfoTzXlk/gz9sjx6i2/wATfjX4rj05x++0yC/8pX9QY7fZEo9c5re8&#10;JfshfCzQbqLWPEOuaLDcKd268b+0Lon1EaHAP1rphVw1J8tGm357fiZzpySvVqpeS1Non9iPwNMu&#10;j/BP4D2fjC4i+9cWOlM9mjA8b7m6wrH3UNW3H8bfiJZxrJ4p+JEHgnQIxiLw/wCEPKtWA9JLjbuJ&#10;/wBxRXS6X4S8MjRzZ+FfB3iLUti7ZNR1K0a2hX3SM+WmPxNZV58OPAPiKePTNY8NjUXgYFbeKbco&#10;b6QqBn/gRro9ljqusVyr7l973MFWwsHtfzerOE1r49/ChL43Xhj4R6h4ovmOTe6jez3RZv73mTOq&#10;n8sU2w8fftKeLrzd8NPg/wCHdMlY5M7xRNJH+KBsfnXoviC9+AHwT01tW8RaL4VsLyNAITrIjlmQ&#10;+ghy8h/Ssrwt+1fpXjFJLF/Fvie/00ZZE0vR00vT0PozEbmH61E8OsOrVp29NP8AgjjVqVdYQ+bu&#10;/wDgHLan8LP2kvETLcfGj9qu00S3Lgtp2jSn7Qw7qpOSp+gzV/Sfhj8Jfh5OviG08LT3TxkGfxb4&#10;ovliQ+/mz5ck9cKoqhH8Q/DGneILvUNJivZ1kYs7aTaxwKD/ALc75dh75ArmPE3iP4Z+LtVT7d4a&#10;1fxhqKybkiuNU8y2tD6cARgj15aueVXDXajLT1/r/M6IxxDSv+Vj062/ai8F2Imt/COnjWp9uxrq&#10;3hlS1yeylsNKPyFY0/jj4peJdQlFzeNC1z/qraKLyEUf7oyzficVc8B+F59QeAW3w6likUfL/Zl4&#10;Y1jH+3OQB+A5r0oeH/A/wVgTW/iLpempPNExj0m2vHmvbkEcF3Y/u09T95u2BUwo1sRblenzt+RE&#10;qlKjqlr955sPBdsPDr6r8TtZj07w5FMPtmqT25kuNSmHSC2hGTI56dCB1OKXxj4x8R+PYLC20PwV&#10;J4V8N6SpXRor9TNdKvALrCmVWV+pdgT6ACpfH/7WlvotvHqem+HtC0q3sYTHaahrCRolvGecKZDx&#10;68cmvmf4y/8ABW7wf4Oun0yw+N/iDWLzkNYeCVEEWfTzsAflmvVwuSzxPuwTk3vZfrpZGMsTJS5n&#10;ZW2/ruezeLYPi8JHj8HeEtXsYpQPtWs38JFzcD/rrLhY89gBmvL/AB14E+IOnyKJ38FeGZLjLjxF&#10;4u1xb6dD/eW2gEjs/pmuY+Dni74mftQ+Hb34j6l4Nv8Aw5E9+sWmzeILqa+uZ4sZMoMvC8+i11kn&#10;wb07Q53v9dstT1a5PG+NcFh/tOckD2Fetg8rw1GtySfNNfZVn99tPxKjVqVY8zkkvT/M83vvhB+z&#10;xceIItT+KnxE8c/GHXmHFhoNkun2af7Jln3Mq/8AABXocPxYufhTZW9z4T0Twd8I9MtYtkaaZaDU&#10;tclHYLPKDsc+qKoHrVS+h8U2dq+meGdKTRbVwQ0domJH/wB5zya4y1+Cd94w8caNodwnmS6hq8ET&#10;SNkthnGevXivtcLkOKxdvaJQivm/l0Xy1MqkqUVq2/X/ACO08S/GvxP4o1Jb/Sp9Ru710Ak1/wAQ&#10;XDXd/L7hnJEfrgDIqrpHhu+1K9OpanNLczyNueWUlmP1J5r05vghpOn6pM1lZbY1mYJuySADgV0G&#10;l/Du2tEDBSMGvWwWT0cOvcWvfqaznZWjoji/DnhGYIrJERj1FdxomgyRkKsW3I5xW/pvhmGJApT/&#10;AOvWxY6RAPnCY7cV7lPC8r1OeU7LzMyy0JfLBIPBql4vsBBpMny47AYrtFstibY/xzXO/EO3K6JI&#10;AdpZTzXoUYpMiHLOVj2v9lGwez/Zv8PSMB/pF1fS/L6GYqM/9813wj+UEH8a5v4B6SdI/Zw8FWqL&#10;gSaY9wc9SZJWbNdIFZSTjI9KxW79TOL937/zH7Nik5znp7UjL1GTmnAjbhunbFKRubg8dzir6C9R&#10;iqen51J5eWHXpgUAYy2ckHtUu3OGB5xSKW+hT1aNTYTFh0ibj14rH8fxjfpKEE/8SaAs3boa3tVj&#10;P9lzEg/6ps/lWN8QI2VdFjOMjQrcnHYnJ/wrai/3iN8O7VEfLn/BSmJpv2dNP342r4gxgDnPlmvz&#10;xdSrFWOOa/R//gpBp8c/7L9tM0Z8xfEqKZAeAvlNxivzlkjY3PkFDvJwAO9fL53/AL8/Q/beCJ3y&#10;eyW0mQKuAB056mpHLMgIXkdxQVw+0nlfvZ7GnlGZCVU59RXj2sz7NO6uzt/+CcGox6J/wVI+FMtx&#10;JKgub65gHlLkyF7dwFPt61+y1ynl3EkYIG2Rh+tfin+xndz6H/wUe+C2p28u1z4xihX5sZDo6kfk&#10;a/bLxDD9l1q9iTjZdOOfrX0GSP8AdzXn+h+TcbLlz+PnTj+DZX8axh/AOnybjmPUZlJ9AQOP0rjQ&#10;vyknqOh9a7HXcTeAZNxJ8nU1P0yn/wBauQEbYwVzzXux2PCy12oyX95/jr+o+NR6gHNSfKg5Pemw&#10;qQCTn6U/rS3Z3EUpYhtvPSs5759I8R6brcQObbUYn3A9t4zWmVbkAfjWP4nif7Czj7yncMjPIORT&#10;tpY1opSlyvrp9+h7Z4vt0t/ElwVPEjCQY/2gD/Ws+HaHzk8dqu+IJJdRg0vU2UBrnSIHbI77ADz2&#10;qnGu043YwOlfKVoqNaS8z4/Dt/V4p7pW+7Qltbp7LXLC8jPMV6mfoTj+tZvjGyay8XahaqQAty2A&#10;BwMnP9au3bMtp5yrloiHAz6HIpfiGRdeI11PbgXdrFNgHuV5qY9TWg3HFx8019zT/VnPncGAYZwe&#10;lSp97mmhFDlx36805TyCOvaq3PRkwnu5NNuLbVoSA9tcLIpxnGDXjvx000ad8TdUQJhZpvNXjjDD&#10;dXsV/F51oy98cfWvP/2ktJCz6H4nVSBf6UobPUshIOa2pdj1cgrRpZpFP7SlH8mvyZ5chZiQR36V&#10;LTFwpKq1OxnqO1bo/QLjZEJ5B+tYXiUzadd22rWwIa3nV1YdiCDmugC5G0VneILX7TpkoTOQOoqZ&#10;wU4NG2HmoVVfY+g/iyY9WOi+M7V1aLVtIhmLDu20Z/WuQ27lBar/AMMdTm8X/syWE88hefw9qT2s&#10;hPJEZwVz7c4/CqK4I4+grk5rpM+DwlOWGU8NJ605Sj8k9PwsZXiGCVLf7VbNh4GDoR1BHNfM37ZH&#10;h9rbx1B4rjtikWr2iy7u24cHn1zX1PewpJA4YE5BFeN/tVaINc+EFtd7F+06JesnuY3yeB6CvKzq&#10;gsRgZd1qvl/wLn3XBuO+p51RfST5X6SWn/kyX3nysQ/Q8Uh3E5BHHXmpHXAz37mmdDyDX55fU/oJ&#10;O6HhFZMg1R1m0W7sXt2UdDg1dAxwQfpTGjwhGO1D1Q4ScZJo1f8Agnp41Pw7/avs/D+o3og0/wAR&#10;2slnds5wpbqmffP86+4tUsn07UZ7L/nnMwB9RnrX5k+N3vvCniG08WaRI6XFhdx3MDqcYZCG/pX6&#10;X6X4o0z4h+BPD3xJ0iTfFrGlxO7KOPNCjcPzzXblkv3c6T6ar8n+h+Z+KGA9lm2HzOHw1o8sv8UN&#10;V98X+AuyMDjrS/MopYwoH0pAB3Ndyvc/OAUZPNQanbJdWrQP3HGan5YYBAx+tOJ3ja4+gq0Tfld0&#10;b3hma58XfCyUXRaS80Gfy5GzlmjPT9P5Vh7ngeO9jHzQOHHrwaufCvWDoPj7+xp5QtnraG3n3/dz&#10;2J/lTtc0uTRtZuNOmXIjlKgY6jt+lc84PlXlp/kefH9zjKlLpL316Pdfff7zzv8AaZ8DRaJ4htfF&#10;GnopttXtllBQ8BscivMBxX0j4g8Hr8Q/g/q2mCUNfaK4uLSJs7mjPXHsOfyr5uePyZDEeCp5FfIZ&#10;1hvY4hVFtLX59fxPuuF8d9YwLoTd5Unyv03i/u/IXggljTSMgAfjSlQcGgYxzXj2ufTGR4i0wXNq&#10;w2544pPgD4qbQfGNx8PtZmP9ma/GYhE33BMRgH6npWpcIsqlSOMc81xPiW0u9K1WDXNNdkntZlmg&#10;kB+66nIrGcpUZqrHeP8ATXzWh30oQxuFnhZ/aWnk+j+TsaHxB8H6h4G8U3Xh3UYyjwTEAEdV7Vik&#10;kj5R+Ne4fH600P4o/DTQfjd4afdNcWiQatGcFklUAEkDoM5H4V4e2FO30NeXm+DjhcU+TWEkpRfk&#10;9Ua5Jj54/AxlUVpxbjJdpR0YmWz97HPBxT1b+EDvTOo5OakQLtyDzXlpNHrysJLDvjKkZzwa4/xh&#10;ohXcFHDZwa7Itu46cVT1exW7tWQjJx1reE2tUb4WvKjVTOw/4J8/Gr/hDvHNz8FPFNzjR9f3G081&#10;uI58dB6bv519BeKdBl0LWZtOlT5Vb92ezL2Ir4M1mG/0HWYNZ05mjubK4SaF1OCGU5Ffe3gb4n6V&#10;+0t8HLL4h6VbpFfadELbUrdOoZRg/wCNeZxNgIY7A+3j8Udf81+v3nw/HOWfUczhmlGP7utaM/Kf&#10;2X/28tPVGYMFcc8+lMuIlniMJXPHenmNQdo6A8j0NOXAOQelfmStGR81fS52XwA8SWcov/hX4hkA&#10;hvFL6e8h+VW7qP51Q1/SbnQ9Wl0u5TBjcgHH3h2Ncjfx3EEseq2DMk1vIJInHUEHOa9j8WHSviV4&#10;AsfiDoWPtEcQiv4F5ZSOCSPXOfzr6fL5fXsDLDv4qese7j1Xy/I+fxqWBzBV18FV2l2U+j/7eX4o&#10;4NSdoDDpSEfNjqDTY8A4wR25NPJIGQD+FYRi4bnaV7bU5vDWtLrNvHugkXy7pP7yHjP4da4b49eA&#10;U0LVk8SaMFayvVDZjXKhuprvpoVmjaJ+QateGtH0/wAY6Le/DjXpUjAiaTT5WGSx/u/ga9vK5xxE&#10;HgKr92o7wf8ALP8Aylt6mlDGPL66xS2Wkl3j39Y/kfOgATOWwfSl5UDH51e8UaBd+GNcuNHv4WSS&#10;GQryDyB0NUUEZOQDn3rxatOdGo4TVmnZn6LTqRqwUou6epXvrT7RAdjYZTlW7g+tO+JngCH9pP4V&#10;T2FwAPEWixkwOV+ZwBx9Q2PzqdirDb1J7U/QtavfB+v2/iKwcgRvi5RD/rIifmH1r6DhvOp5RjVJ&#10;6wlpJd1/mt0YYqlUnFTpaVIax/y+Z8Laxpd9omoy6ZfQMksTlJEcYKkVWIGcntX1Z+3Z8AtHvLaL&#10;47fDO1eXTL1Qb/anRz/GfT0PvXyptZSVcYI7V+4RlGUVKLTTV011T6nq4HG08fhlWhp3XVPqmICW&#10;PB4FZ+u6VHqdmyMgJxxmtAtjkLQFH0z1q4ycJKSOpo77/gnf+1vd/su/Fr/hA/HeoOPBuvy7LhJO&#10;VtJzwJR6KejfnX3p8VfBVvpt3F4m0BfN0zUV823dOQoYZxx+dflZ4z8LxapbGRUAYD15r7Z/4Jg/&#10;tf2fxM8MS/srfGzWv9PsbfGgX9wfmuYl4WPJ/jT8yK+uybNFRnZv3Zb+T7+j6+fqz8V8SuE981ws&#10;dPtpf+lf5nearo8V3bttjBcKRyK8l+JfgqWZDNb7opoX3xSpwysOQR+Ne9+NPC9/4T1eTTLteRyj&#10;Y4dT0IrkPEuji/tS2AT/ABA19wnGcbS1TPxKMmpH0P8A8E7f2qh8cvBL/Br4k32fE+hxBYbibG67&#10;hH3XGepHQ17le2M+nTvbXKkMvT396/MCO78U/Cfx3p/xP8DzPDqWl3Akj2k4de6N6qRkEV+lnwL+&#10;MHhz9qX4TWfxD8NRCO9VPL1GxBy9vKANyHv7j2r83z/JvqdXmp/C9V+q+XTyKhJUanK/he3k+xc3&#10;f7J/KitD/hEtd/58G/Kivlfv+5nXddz6Pn1jTLbm5v4Yx3Lygf1rL1X4m+AtGQyah4t0+MKOSbpT&#10;/I1+HWqft7/GLX3M954+vHLHkeeeKytQ/aq8Y6jCRc+I7p2P3iZjzX9Ce1R+Xo/a7xF+1x8AvDCM&#10;2pfEOy+Xr5b5rg/Ef/BTP9mXQdwGvTXO0ZzHHgfrX4r+KPjrq12WafUZuezSE1yOpfF6+kYgXT7c&#10;dd1HtBn7MeJv+CxHwT01iNE0C5uPRnmAH6CvPfE3/BbDT4WdfD/gmEADgyuWr8krj4p3JckzMQOm&#10;XrMvfiTqMvyLLjPo2KXtBH6geJv+C13xInlZNJsrK3XsTCCR+dee+Jv+Cxfx+vXkW28Y/Zlbp5AC&#10;/wAq/O278f3kiEPOTz2NZVz44uyDmbnOASaOdjPuLxR/wVA+POrB3n+JF7hhjKXDY/nXnniT9u34&#10;napIzXvji+kLdSbhv8a+UpvHUyueclR0bkGsi68Wu0p/e4zydp4FF0Fz6J179q7xfqDM0/ia6Yno&#10;GnY/1rlNV/aE1u5cvLqcrse5ckfzrxS58Uy3G4FjnGBmqMuv+YQSzHt1ouF9T1fUfjRq0xwLtu+S&#10;WrD1D4rapICWvmxnBy1edXWvSsCMnPpmqF1q7YLF/wAM0KWgI7i/+Id7MSWvGyc9DWPd+N7wDC3D&#10;cjnnFcfc6o7ttWQ8niqlxqkpk8svx0OO1CbDU6qfxZNI5CXDH1JbvVSbxH1JlPI55rmZL+RSWLcd&#10;ODVO61BwcK5OeoJouwOhvPEgI4lbn0zVGTxHcsM+awXnJNYkmoELz296jS8MoKortnoqr1o3A0pd&#10;XnbDNcNx3qF9RkYY3Zyc5IqGK01i6x9m0mY8cswwBVh/DWvt9/yIRxuDyAt+lVZvYTaT3K73chbL&#10;KST7VBNeyAsCenbPNacXg66lA87Vzj+IRRkVN/whmjx/fFw7EZJd8U1GVhc1nYwG1SFELTSkYHRR&#10;k1Ve9muIWlgt5CucKCMfpXTDw/axgqLOMKejE5qK6s4I0aNdqj2HSk4pbsad+hywXVZIxNINqNn5&#10;AMEGmJp1xPJuuCXGSTzW+tpC0vzklBweccVHcXmi6Y2yaPeWPGWqW9NBXaM630uCN/kiBbGeelOa&#10;wjkm2ljk9FUcUTa/asxaBcc4Ax0qCfxBsYuoBwKFF21C7LY00IxEcI6YJNLFaQxEq6p1521my+Ir&#10;iRAFKqQOTnnFUJtWuIvniPJOSSTUak2a1Ojur60RQFiSPaMccfiayr/xHawLhH388isbUrTVI4ku&#10;7zcYpwTHIDkPg84rPeNi2Uf9al3ZSabNS/8AEL3UR2uyjPy4OAPwqvHP5iBZerHKYqjiUHY4+lLI&#10;xLfKc4GBSaY73NJZI2bbPErn1Hr9aimSBJA7Skru/LFVLe5ubZxOj4ZHDKwHQjkUt/qN/ql7JqV5&#10;cF5pm3yuQBuP0HFSld6id2tGX5Z9Pi5G5VPQevvULzhWDxgBezNxVBZ5XAjKgYJw/pVeV5llO8E9&#10;s5pcqT3BO5ovfRk4XGP7y1E1yx5yD7VR8ySHlc5H400XBbLYo5ZXC92X45zywYdPSo5ZQJN2Mnvk&#10;1Baia+uUtFnijLnh55Aij6selQvKfMKb+/OOQaGm9x7lxZ1SNogsZMmAWZclfp6UwlEbaW5x0NQR&#10;uWJb1FNkkwdxbj170rAydsZDn17UjBSRuPOaiDllyrEijhmXqDn8qBIdINrld30pFB6MTn0o3EAp&#10;5h/GlBXOGH41STQxHRgOB9aY4AGD+FS+ZF5ZXaSScg56CmNg4O0ce9CvYHsNUYHt7VJEyrgscCkA&#10;3HnjHtS4z1H600+4Gro19rGgaixsp5bdsKW2PjI6g11/h64nub77RLMzvL80jsTlj3rh7GQhlDsW&#10;OMKCeldz4JBk2F24VeQa0g9Rao77Q2ES72GNwAAJ6V22kIbWJJ/tTKsjbHUHg8cZ9ea5bRoYi6I0&#10;f8A5FdlHi/trLSok2b5MAep7V2RsmRe+x85/tkWdzoHieDULWNFniRZCxXIOQR0P1r9zP+DRf9ob&#10;+3/2TvGnwW1G43f2F4uiurOMLkiG6gBb6fvEbk+tfi3+2voMl34fh8QudrRReUVHVtpx+lfoL/wZ&#10;96jrP/C7fH1lBqKxWd94ehilAuR5n2iGTzFYRk5YbNy5HTIpx0jOJthk3GUX2P6KFeWXzJGG1Q2E&#10;+leL/tQ/Fe3+FdvFqmr3UaiWYwWu87cvjPX2r2DUdc02z037Tc3QWNlzuP518b/tieMrn4qfHM/B&#10;6za2Fvd+AryTw62plY1l1MSJKVVm43GOPaM46+9ctZvk03EnqS/Bv9pmHX/iQp8PWMOq3cMMjzPd&#10;zERqnU/N0THY1nftl/s//E/9orT38bW3jeKwJ8qK30ySMeWjOwRMOpIYEnqcYrxH9j7SfFknxCvb&#10;bxJp8VjPqEaQk2udsTb+SBnrjqK+vPjZ4Xtfg74b0rUjrwmmS481JZQQJGGNmF6cdSD6151KNSdO&#10;8n1OucVCzXXZnxP8JvBP7bv/AAT6+MKDV/GzXvhm6mD6l4cYvJaXUBIDOoyVEg7MuDkDNfYvjX4v&#10;2OseHorizmYRzxiSMScMAwzzXzB+07+2v4k8aapbaBqXiGQaVp9+i319b2MSJbO/HznOSBnO4DA3&#10;cmrn7Luran8W/ghD481i9lvGfxBf2nm2yMkLxxOqq6g9jntxWrqVOVu915mUnz2vuemXXjS31BvK&#10;Uk4POOa6j4VaxMby7hDEebGCGPOxlYMpPtkfrXK6X4c0q2TZAhJx/FXV/D20gtvEcFu2FjnzHJnp&#10;g8c1jGbUkPlVj6ruNbf+x7O8h4F1CjO2f7y1P4Ldm08wS8tC7Jv243DOVP5GsPwPFHqfg/TEhkLi&#10;xzGSxJDgZAIz2I6V1OmxLAzHPBAAr1lcw0uWZFCnlePakDuEGD3plzMqMN5Iww6U9JMuFYHPYnpi&#10;qAkLYIGe3SmNIkpMQ5I68e1AG+RZSO3rT1RV5xz3NAFUW0yJHyeD82TS3UsyR4QdM5yKsvkqQKrX&#10;PmB0VDgMw3A+lAD42jnXaE6ZH1pCqWpCYIVjyPemyl4mBizuHJUehqK/na3gMrgD5gPmPcnFAF4O&#10;p4BpaqhmQ75GyOgAoa9dZSm8cDnIoAW5jC7pQzEqMYHv/wDrrLj8LW04c3uoz3G9t3zvgcHI6VfS&#10;4MxD7shTkD1GKjS4gsoiXUgAsTtGaBaER07yfKdAC0SkHax5GMf0pjxxSX8LJu2k71K5PzL3/Uip&#10;W1Kyl+QS8KNxwpGMf/XqFr3zb2JIFHlbW3N0yew/+vSdkPW5rrIsUfzKRjtio7m8VECqpYucKAKy&#10;7jUL6ZVjsxEm4kOTIDtA9D0pYtUMT7pXXAVRjdyD3ouK5pMEaPyyuN3XJ718+/tI+Gl06U+Iyg2q&#10;HR2HoRwfTqBXuH/CUaOs/lXF1tI5AI5/KuL+Lnh6Lxx4S1LTLICUvAWU9OecVlWSlGw9TyL4DXU1&#10;3eR2uCWf5NpGeWGAcd/pXsPwQ1Z20K00mSQObV5IpGJ6srleg78V5Z8LPDV3oupwSQgoxRCWB5BA&#10;7V3EOnS+Cdc1iW1l/d3eoC6g2g/KjoDgcYxuycVnRuoj0Z65eNmIu2DtXdj6VRn1V9gcDcpx8ucY&#10;ri7f4j+INWheKIRKuzac9fr7Vs+HNNiv7CG7vpfNMoO1CTjg8nFdClzPQlm8Nato8u1wpU9FXnH5&#10;VQurnz5yoTlzliD36CrUmjWkKEQ2kahhgqi9agTQoYoy0EksLA8iKY9vY1Vrk6ssaZbq3UgknGM5&#10;IrRWwjj5QAe4rAtp4dLP2u8uX2JI8kzSfwADrkfUVu2+oRXMIuInyGXK5POO1DdikrHnvxBhi8PX&#10;bi2XB4bIOCeTXL2Xil7i+WIHl+Sxpn7RvxF0rTtSGnMrrLc2mYpDgZVW575614pN8SZdP1B9Qkvi&#10;A44X+Fa5qk1GY0mz6b1bTdA8Y+HNU8M6iFeDUNNltQGbAZCmSAfqTn6V8LeB7WDw7a50jwVa2i25&#10;aE3+r6lDZW6hWK7gAS7Djrla9bm/aQaDy2sbjase0mOTJDkcfyOK+QviPqF5P8aNZu9N8G6ckDXo&#10;uV1PXLnMSmQBiEWRgihfxPFfP8SVaTw0ZWu7ndlsJSxFj3/QviFbzXzQD4lzXbNlJYPA2ilT7j7Z&#10;Kc49w1Xb3xV4O0SaO78P+DbWC8J3Ne6xcNqt63uAuEjP+8xryTwl8R/DzyeVq3iHUdfVdqJZ+HLI&#10;rGD/ANdCAgHuoauovviW+ksLbTdD0Pw3uX5I79zqd8B6lAAi/ior83xVat9hJev/AAT6KnCK0PQp&#10;/Hvxe12xaLQ4pDuwPtGqTlYP+/UOB/309Y82n32oRSWHi74j6ne72In07w0fJQZ7FoefzfNeYal8&#10;TZNb1tYrfRfEnjK5Qgo93cmG1Q/7MafIo46Z6dqtahJ+0P4hszBcalp/g7T3GDbabcKtwF/31G5f&#10;0+teDiXKetSo35X/AKR6ELJWSS/r7/yPREX4OfCzNy+i6PoEgjDHUPEVys9249UgXdK7Z+tU9S/a&#10;e+HRsWt9PsNW8TXrEiCbV3GnWC9+IFzJIB6HFeW+GPhz4P0eZkuNS1PxDqEjnfFo9pI8hY9S8xDM&#10;fxYCu5sPDfjLS7XyfBngfw74dkkGFvNZf7Zcr7+XEWbP1dfpXEqlRK0EkvS//A/Bmn7t6u7fm7f5&#10;sibx98dvG6yvolxJpMMoPGjWcdhEq/7M0o3n/gPNchqWn/DnwxfLrPxH8c2P9orJuPmXjXt4zf70&#10;pJz/ALqfSvQ5fg/deJbTZ8QfH2v6vI/+stLORdOtW9RtTMm32L810HgrwF4V8C7bbwf8O9Mtz0/4&#10;ltgrTt9biXnPuTXHKjRm/wB9Jy+bf4LQ3jWnFe6reiS/Hc8n8M6le/ETWfJ+Hfwz8QS2y/f1zxBb&#10;NY2cY/vAzhS556JGc1reIfBPxGurs6bo3xOTQ7Jowl3cabYfbdRuPUI77Y4E9AFLep7V6xq2ja3I&#10;0lzr95Z2UO7ItGme7nPHHyx/KOPWsPxHLollGTLpMTiOLCnVtRFuin18mImR/ocVceSm/wB3G39f&#10;eTKcm1c800/9nP4L2F/BdeJ7TUtcvMlt3ifWWucn/r2gAVfo1el6TbXujWa2PhvUU0DTlXatppVr&#10;FYpj1yRu/SssfEX4V+HLJT4n8ewKCcrpugQrbhvwVXc/VsE0lp8cfDdzOP8AhXPgqWCbHGo6hZNc&#10;sPcecSo6dcCjmu1zTS8lv9yBuo1on89jW074ZHXbhr3T/C11q0ucm81C6doc+peYhAPfgc1B4tm0&#10;XwXF9m8U/E/w5oojH7yy0lTdygdxuXbGD/wI1zXjnWtN8RWzXHxX+KviaeDqLKy1KK2Xp0ARWIHs&#10;K4/R/CHwh1OX+0PDPwGudQ2nKXviK8uJlf3DSsqn8qUoUEtrvz/yWv4gnJbvRen5v/I2dc/aA+AM&#10;UY0rwz4T8R+Mr8t9ye9aOF2P/TK3XJ+m81taJqn7T2p6O0nhHwDpPwy0uZflv3lt9OnVT3OQZyfq&#10;ayrXxH4i8LwS21vd2eiRfwWOgQbWx7+Qm5vpmufaw8ceLL03emeA/H+vzElozHoZghX0O+5dePfF&#10;XRpVd4qz/upR/H4hylS20t5tv7loh0XgLw3pusTar8SPjnrXiW5lkJkXQ7J53c+n2i4Jxz3VTRN4&#10;e8O6tKZ9B+EU8q9ftniPWcO5HqOuPbFa2m/D/wCPCxNNP8HJ7EtjE2q+ILbJI6/u4BI34cV1Phb4&#10;AeMNQb7d421T7DbcsyWkWwfQSTlB+OKr+zqlSp8Kb+/8XcTxcIL4v6+RwUK+NLSTybfxFpmj2yni&#10;Hw9o4eQev72X5R9cVHd6FYa1MBdanqOrTb+V1HUZbkk+0UQVfwwRXrmsWn7LPw+CxavcaFNPjLDV&#10;Nbm1CV29orchfz4qPV/2lPhroWheRo2s3dlYCPhdKjh0mNl/4AvmH6k5rqlhOWFqs0l2/wCBojNV&#10;6kn7kXc5Lw58MvFDWg2eD73TbQKTJPexwaVAR67pymfwyaz/ABHYfD6zk/s6T4m6E13GcNa6LbXG&#10;vzqfTEAWLP1asTV/2hfglrOqZ0D4TX2v3Jb5ZZIbi+3H1Mk/yj61PffHj4i6dZgaZo+g+GbQH5Fu&#10;JY0ZOOnlQgFvzrFxwdNW1f5fhb8zeNLFSV20v6+Z1ujfCLR/FWiGTxZq/j59NZeFu9Xs/DduV/65&#10;RK85HtkE1Ho/wq/Zg+G939p8L/C3QXvN2RfzaVdavMx9Q9yQrH3xiuH0j4n/ABG8U3jf2NZ654gv&#10;GO0fYNEMNsCe4kk/nmuol8IfFGLTP7V+JPjbRfDsfl58qXWY0cH/AG5QSx+igelddKTqQ5aVJv5X&#10;/r7znqU1GX72fyudfqv7S994X0/7Domg22jrjjUvEOtQWMSr6JZWatIfpkVxd1+3VY2Lvaw6pqmu&#10;3BP/ADB/DRt4898TXBLY9+K4+aT9n2G9MOrfGPUddvW3BrPwVpuMZ/vzEO5HvkVbs/FfwZ8CxNqH&#10;hf4N6e1yGAS48TamZppD6+XmVs+wQVtGOPWjlGC7Xu/wE/qUVpByf3L8TU1b4kfFz4wW4stH+DM0&#10;dvMDuk13xHhGB7ukG52HtkVL4M/Zr+L8Vu0eq65p+iWUqtmy8H6ItmBn+IzyszsfenWnj344a/o3&#10;9tXvjTTvCumqSYDa6ZFYKF9Abk7m+qoK5ywGqeM7+W4tvHuv6pAUYT6k8szQ+4+0TmOID/dz7CtV&#10;Spy0lJyfkkvxYnVqRVoqMV950ep/s2fAjwRdLrfxH8T6Da3cZDm48Wa6byeQ9crCOc+wFX7T4w/A&#10;OxkWx0XxP4p1mSIgR23h7w79mjI/2JZz+HCmuGlj/Z3+G27VPEM1vLIo/eS3GtB9x93UAsPoa57W&#10;P20fCuhWEy/D7QIrC0JIjuYLf7KHI9HYGWT/AID1pKWHw+0EvVuT/RCca1fVyb+5I9tN/ceJh9r8&#10;Mfs4XLrwUvvHfihxGw9Xj3RI302kVVk+Ifjjw5HPYXnxh8H+E7KNf9KsvBujopjGOhlRUQk/7xNf&#10;Ob/Gn43fFbSzJ4Z8HS/N839reI7lrWzjHqqMfMl/EgVBovwQ8d/E66QeMfEPiTxfIrcad4csfsmn&#10;RH03kYx781nVzBtWTs+y0/CNvubHHCwg7ya/P87nV/EL9sn4Z6Bcz6R4I0XXPHeqmTC3mrX0rQF+&#10;+IouWGf9qsi6+PH7U/jbQE0/WNN8L+BdEdDmJEeGZ074RH8xifQmvQfCf7Mnijw1ZC2uNY8N+CLL&#10;bmTypxeXuPdlzz+IrdtfCX7L/gF/tV7FqnizVBgfaLttu5vZFBbGfQiuRVcbe8Uoru9/8/zN+aha&#10;yXN6f0kjxjwz4R+Gti6aj4d+E0Ov60zZ/tTUbSUI7/3hFlnk59a9k0H4J/GD4g6Pa33jDwHYaPp8&#10;IyL7WdQXS7dV/wBmFm3MB9M102l/Ef4o6jbfY/hR4HsvCdiB8+pfYlidVx1Mj/N+Zqnp/huLxPqr&#10;34N7411KEbrrWdVvSmnWf1llIjGPbJ9BV08DKrK9RuXysvvd2/uMZ4hpdF+L/wAhNM/Zr+DF1qHk&#10;eO/iZq3iSCMZGn6HbeRaL6r5j4DD0ODXTaL4T8Nway3hr4LfCbS7Oyt4+NQv5RJ5IxyZHfCqOvAA&#10;rk9U8VeDfCscmm+LPFL65d4/0bSPDpa2s1H/AE0uGBkmGf7ioPevO/jL8TfEPjnw1/wi2tfExvCX&#10;h6OMmPRPC4W2kkB6lpXJckj+Lk+9epTw2FpPZL01f4nO5Vqr3/r0PSvjN+138LfgPp0GjT/EKz1j&#10;xQHKx3CAOluf7traLkkg9JH47gV8j/En9oD9oL4ma5NbfAr4d32o6hcMXvdf16Ty7WEt/E0spCu3&#10;sCao6Pq3wQ+D1xc6v8L/AIaQ32puTu1LVpTdXEh9Wllz39BXnvj34v8A7RnxL1T7Nd6qmlWWSFhs&#10;Yc7AfQdBXq4WhGtO8UopdZu1/ktWTypLV6+RmeOP2cdU8S3g8T/thftYxNGBuOj6CplK/wCyrOdo&#10;+oU1maX8V/2ZPgndmT9n/wCBlnqN9CMJrniofa5QR/GA4Cr+C1j3vwV1fUrh9T8Sa+xP8Ut9cF5C&#10;f90dq1PD3wNsNVb7BoekahqkrrhWSHZGGbgZP1NfX4XCUqlK1Scpx7RXLD8LXOSpUVJN6J+erP0b&#10;/ZF8C+OPiZ+zn4V+KnxF1I3WqeI7WS8ISIJHDD5jLGiKOAoC17No3wUuZI1gaFApXoY69j+GHwU0&#10;r4Z/BrwZ8ObO3jVdC8LWNowC4+cRBn/8eZq6O18MxRqPLiXA9a3oZRQhJtKy8jzJY+pJbngN3+yf&#10;4c1sg6pZLkc74htNP+Fv7FXhex+Nfh3WxAk1tY3b3E8cq8lUjY9frivoqLRYl6BRx2FaPgvSRBr0&#10;92AB5Ng/buxxX0WDVTDRcYvTz1OaeMrONmzyvxn+yJ8PdbkluPDs0+mSOSyqDvTJ56fj615v4j/Z&#10;T+Inh9Wk07T49TiGSGtZPmP/AAE19WtbZA5wB3HrUSwMH5OMDsa6YNx2YU80xNN2buvM+JbrwtqW&#10;jztbahps0Eq/eSWMqQfxqWysAc+ZHj0r7N1Xw1oWu2rW+taNbXSFSMToCQfY9RXC+IP2Y/BepRtJ&#10;oM09hKeig7oyfoegraNeS+JHfRzWjPSasfO4skC7I+e+K5P4pweRoMjhedjYx64r3TxR+z1468OR&#10;tPa2iX0Qyd9pyQP93rXlvxG8OX/2A2N3YSwu5ChZYiDkkDGD9a6qdem1c9KlUhP3oNH0D4c0WTw5&#10;8KvB/h+SMh7PwvZeYCuMM0QYg/nSGNhw3AHSvUdR8F6ZdadZ21wjCWCxgiMgbn5YwM1zWqfDq9jO&#10;+wlEoPYjBrCFZLRo46GNw04qLlZ+ZyTkjHIzS9DjIyRxir93oOoWDbZ7RlPrtzVVoHzlhjHTFbRn&#10;GWzOyNmrp3GKy4yRjAxT4iwYD8eab5Z3jdk5PAqZIQCNv481WiKC/wBslhJuHy7Dke+KwfiADHZ6&#10;HJKBl9GhAI/Gugughs5UA6xt374rH+I5V9H0CTywCdIiGQPTI/pWtF/vEb0f4i+Z82/8FFIZG/ZY&#10;a4R+I/EEAC+5Rua/N67iZ7pm5DE9c1+lv7fFg99+ypdtE53Jr9qoGOACr5P6V+a+ph453yCpBxXz&#10;Wdq2Mfofs/BDX9ltf3n+SKsUOHweh71NITGh3AHA7Cktk3N61YkiDR7mU5rxb2PtG7srfCfW08Lf&#10;tc/CbxYoObTx3p5IU4ODMFP86/dnxqix+LNRVUwPtbHH41+BOp6nP4X+JvgzxdbFCdN8VWE4DDjK&#10;zoRX79ePW8zxbdXWceaVc/UqDXu5I9ai9P1PzHjuKjmuHkutOS+6S/zKmqW0dx8NtU5JMV7A3Xpk&#10;EVxEIYISp+ma7qMm48Ea5agDmGKQD6P/APXrhEcodu3rjrXvLZny+WP3ai/vf+2xHBivJcdeetOL&#10;bTyOKMKw/wDr0x1ZnwWHTgU1Y9NjwQRkVn6/HvspAAPunPtVxcgHax+lQ348y2ZXA6VSWo6UrTR6&#10;T4c1WXX/AIaeG9VlO50tZLaRveNsD9KerEk5UZ7VlfCK8+2/CE2xhCnTdZliDDuHG7J/H+Vaka5O&#10;QxwORz1r5nHQUcTI+anD2WIq010lL7m7r8GTOge3dW7pg0zxRCG8NaHqOfma1aBz7o3+BqWLG0g9&#10;6fqkaXHgOMDBa11Rxwcnawzn6VzR31MeZwqwfn+aa/OxzYQsMoR70qjOAaahCuV3YOelPzluevtV&#10;npkm0tHtwOPWuV+NehvqPwgtNZVPm07WpIX56K4yP1FdVGVx8/HPSq3iHTn1X4d+KtG2scWcd5Eu&#10;eAyOASPU4NaQb5i8NWeHxdKquk4/c3yv8GfORQjDZ5/lTxkcA59acQA2NvHqTSKpDdetdCufqg/G&#10;1cHGahnRZYWiC5JFSlSOv86XaOoGc1a2JvY7v9kHV7e+0/xj8LLm3d5r21+2wEN8o8vqMetWNsiM&#10;UPY4wfWuP+AniCTwP+0Jol2ZhHb6jK1nd8ZBSQEY/MCvRvHuhyeHfGOo6TICvlXLbQT/AAk5FcTT&#10;imuz/PX/ADPmMyhGjntRrarGM/mvcl+UTHlUBfnHHpXMeI/Dlt4k0vXPC15JFEl/pUjQvImd0ijK&#10;qMdCa6mQAqAay9WcWV5a3/lp+4mDEsOMd81FSCqU2mbYapOnUThvuvVWa/FHwTq9nLp+oTWUybWj&#10;lKkE+hqsy7TXon7UHgebwR8XtUsQmIbmUXEDL0ZHAYEfma89KkcHnmvy/E0fY1pU3um0f01luMhj&#10;8BSxMNpxT+9DRktgmghjnDcU4BRyKQjPBBrnWh2nN+PNL+2aezMgI24wa+pP+CafxCm8Z/AnWvhR&#10;eyZu/Ct39os1J5+zyHkDPYGvnXVLNbq2aJuQV6V0P7AnxFj+E37Wljpet3hi0nxHbSadfALkszY8&#10;sD8c/nV4eaoYyE3s9H6PT/gnkcYYB5twhiIQV50rVI9/d1aXrG6PtUdBt6UueMVY1vT5NK1ifTXB&#10;XyZSuCO3/wCqoD9c17kk4ux+B05qpBSWzEzzxSkMDg8EChevTvQxBJ96XUcrlLXreZrQXUJxLEwk&#10;jIODkcj+Vd944tDrvhbRPiHZsjJqFqEuCgwEkXgiuOnRJYtpHUVs/Cae51W21f4Z3bGTzITc6bvb&#10;IVh95R9aJJP56fPocGOjJU41l/y7d35xej+7R/Ij8N6pLpGsx3PnBYZ8QXRZc/u2ODXivxp8Gf8A&#10;CE+P77TIcGB5PNtpAMAo3Ir1yRMBreYdRhhjp/k1lfGXwVeeKfhRD4+jt08zSLo2tx83zuvXca8X&#10;MqH1jCtJarX7t/vX5Hq5Pio4HMoTk7Rqe4/X7L/T5nhmeAD2oZMgZU9ecUDD44pWULwGzXxbVnZn&#10;6SgaPjOD6Vka/pa3VswCDIGQa2ByvX6VHPGrocqcEYoklsaU5unK6NP9kXVbDUtY1r4FeIEU2+v2&#10;zNpxdseXOoJwM+vHFefeNvDd74T8S3mgahCVltbh43DDoQTSa3Pq/g7XrXxZ4dn+z3llMJYJV6gg&#10;/wBa9K+OWix+N/A+h/HPTJROuqWwTUnQcJOB8wPv1/Ksa1L61l8qVvepXa/wPf7nr6MpyWAzqOIv&#10;+7xFk12qRX/t0V96PIo0J6HingbRjNGdgyKV3UsCPxFfMx2sz6Ru4oRm+6BmmyJngntSwkd2I+lP&#10;ZUIyrY9arZhrc5Lxho5dTKqdR1rt/wBhb4yw/CP4uN4Q1+4K6J4jxBMpbCpP0Un65xn6Vk6jax3c&#10;DROOo44rz/xLpVzZ3AntyY5YpN8br1DDkH+VdVGUZXpy2Z3VMLh86yurl9faat6Po/VPU++PHXhm&#10;bw3r01mq5jY74Wx1U8iscKFbGeai/Zz+JEn7RHwATUb24efxB4exDqmTyVA4P4jmpDGyMVL8g81+&#10;Y59l0svxrUV7stV+q+TPxalGvhqs8JiP4lJ8svVbP0a1XqPBEibWHB9K6H4JeME8JeLG8O6tg6Xr&#10;LeVIH6JIeA39K55WUDCjkVDfW32uArGxR05Vh1UjkGvPwuInh68atPeOv+a+YsTQp4qhKhU+GSt6&#10;Po16PU734h+EZ/CXiKWxeP8AdFt0D44ZT0rDzu713Hg+5uPjJ8KJZblg2raE2ybcfmlXsfy/lXEP&#10;C8LlXBBBOQe1fS4ynCajXpfBPVfqvkzw8BWm1KhWf7ym7S/R/NaioB93tUN/aSJNHqFlJsngYPE6&#10;noR61KRgZ6GnAs33gOevHauKKT6nfs7mR8dvC+keOtAh8feGYCk8EQjv4j13DqfwrxEgq4BJ7jk1&#10;9EeH7+DQtVe2vkDWF+PLuQwyEJGN3615T8Y/h5L4H8UMEhb7LcHfbPjgqa9zHWzPCfXEv3kbKovy&#10;n81v5nu8PY1UJ/UZvTeDfbqvl+Rx4EeCQcHPpTWjjI8tsY7CncA44/xpoCjJGc57mvn02fXrY6T4&#10;e69BqFjN8HPFUsTaJqodUWccRyMOmewP86+Mv2kfgjqXwU+Il74fnjY2jOZLCfHEkRPGPp0r6kvL&#10;dbhPLDspAyrA4wfrW58T/ANj+1J8Fp7CdYx4n0KLELAYMoA4PuGAwfcCv1XgjPHiaf8AZtaWq1p3&#10;/GPz3Xn6nmyq/wBlYz26/hVGlPyl0l89mfn7hAuTSiVOyVNrmk32h6nNpeoQNFNBIySROuCpB5FV&#10;0RgPU19/Y+ovpoNdYpcq6DB9a5bV113wR4msfH3g2+e01HTLtLm0niOCsinI/wDr11qwyyMFCfrS&#10;zeH5NUiMLw59MDmtaNdUJXe3VeRFSjHE03Tmrxas0fo/+zl8X/D37cn7PVt4ysph/wAJXpMYh1bT&#10;1PzRyKORj+63DKfwrmrm0ltZntJl2shKsrDnPpXyD+xX8Svid+yn+0JY+MPDeg6neaHqci2viCxt&#10;rWRhJAWHzgAcMvUGv1e1r9jxfjElp8TvButx2mmapCk7LJCRISwznHb+hr77Is1hiYfV27yjqu7j&#10;5+a2f39T+WuPOH48K5o7v91PWL7eXyPj3xN4Yiu0Mqwg7h3NX/2UfjV4i/ZV+MEWuW7SSaDqUqxa&#10;3ZKCVweBIB6jP5cV9k+Hv2BfBVtGH8Q61dXh6MqkKDXT6f8AsifBPSOIPB8MjAfemG4/rX0GIw08&#10;ZRcHH0b6PufnNbNsFUpum7tM3v8Ahsb4Df8AQ02X/fJorI/4Zs+GH/QpWv8A36FFcX1POv54fceH&#10;bDf8/JH8/wAviF4LBtSvdTWElgLeDq0o7t/sge/WgePFVUjFy3KjJLV5ZqPim7vrxpjOX5wGHoBg&#10;DFVl8QzsNsmR6c19Go3OE9Q1jxLJLbm7W5yinDEtyK5248UM2Y/NJU+rVx82syFSfOxkc5brVd9Z&#10;UrgzgEds0WFsdbN4nDgKZSSPRqgn8SvjaJPx3VyMmtwh8s6hv4ueKhn1+JkIZ/mJ+Xb2pqKH0Oqu&#10;PEDhdpfHPTPWqlx4gBO0ORgfNiuYl1S8kk8j7O5H8JxwajWXWJnMUVo2T0JNLluhaM321ws+0s3P&#10;o1QS6iCcM+B7GqEOia9KmyRkjY93NSyeFJgitcaygI6hBmrUJMUpRSuMl1ZQdhbPOclqY2ogqWDf&#10;ketWf+EasSxHmzMezbQB+tR/8In5oysu1c4ILkk/hQ4NCjOL2KQ1FpCV38nqQaiub9CCoAz/ADrZ&#10;i+H8ZxunYr9Mfzq7D4B0yAguckDoTQqbY1JM4ppb6dwttCSSeOKm/wCEe1qcEsQnOMGu8TQdJtUH&#10;yxDA4LY61DNc6XbfvZbpFOcsUFWqYSb6HJW3gTWboF3mweoAHUVcj+H0Yj/0ic9P4iBmtm58WaLZ&#10;rmOYtkcMTWfeeP0RgY7AHPAOBVqmuW9iXNxsFh4D0cTL9pzIm0/6sZrXj8PWdvCVt7aQehKqmD/W&#10;ubvviFqlx+7tbeOMDgHBrNvPEWuXHK3ZUnk7aai7aENxb1OtuIrG0I863iZuhaSQsCPpVG913R95&#10;RrqFCpGUVQB+dclK2r3UoEodlPXD/rUK2N8HYNCMHpxmr9nJ7iTp9TobzxNo0W7Ersx7E1nv4nix&#10;lIAR1zjk+lU4/D9zcL5pRiCevTBqVPD8zbQq4PQGj6vJrQftYp2ILzxTc4Koq/ewAvaqE+q3Dt80&#10;ZJIz1rVk8LtGczqpJPbmrTeHbeOMMuANuSoGaf1eSWovaXdjmppry5XylDKQepNU5dMmZ2llYk9M&#10;EZrrU0Ty2KBOo+8B0ph02JZDzuPbA/nUuhZ6IFOP2jmI9LKHa5brkECo2005HnELuzziullsW25M&#10;Z4HAHU1VubB4mCOGy33RSVKSexfNF6XMGbTUUbyDkdMCoXtjLHiMYTJBBX9K2byGWRsxrkjgjFU5&#10;7aZfmdD/ACrJxRWpm3VndC3jheaRoYyfLjZ/lQnqQKhbR18xGyTnqMcVpSwSqucED3PNLFExfMbM&#10;Dj5ankVwt5mVJpUA/eB9qgHGetU3tDwUzgjqBW1dWhMbE5BHPBqiyzJmRMEMpBGPu1Dj2HZ2M4Rl&#10;2wB09B1ppiC8gjjqK0TZzQxloSCo6ZHNRJYSzZMibcHIGOtK0bDtoU3i2ruQfM3qOtRPCztkj8a1&#10;w9sytZO6RKW/1xTJHHTiqcyhJQIhuRehxwah6PQVrFLyC59aa0ABIPH4VqFbWJzIisc/wKORTZEt&#10;pYESOyKOrkyzlydwPQY6CiwbmaLfchO36ZFQm22yZYdO1aMquCef061HJHkDcAc+1SkLdlJFxyU/&#10;IU4wh88ZGOeKsPCqjj61G3JJ4HtijS5TIGtsDK8D2qMKwfc2eT0q2FOwsccdj3pFQY79KSQtLlSQ&#10;sG4U+1IzsPlJxVh0AHA4qGWJt2dvftRsDEDg9e3vThkYwOvQk1DtZTkqamSbjYaPMZJGMnLMPpUq&#10;oCCcgY9epqFHOOcfjTwXI+UZ+gpNCLVoI1nVg5wD+dd74ReL7LlZMMeFBHOK87geRJFbGMH1ruPB&#10;9wqpsjcHJ9elaU7XsM9T8M3IngWVj86rgj2rqND1AWOp2l28e4QSh9oGS2OcVw/hGaaGWMggj7uC&#10;cZrslVFt1kfKnJ6d66YXjJXJvfY4/wDa50+68SeGLa10+2Jlub64jWHhefvAZPHevS/+DYX4kX/w&#10;/wD+Cr3grQnvnhi1uy1bTpoRLtDk2cjqD2PzIPxrjf2kNGW5+F8lwkLKkV1HNGx5IBQg/rWF/wAE&#10;N/Ftn4D/AOCr/wAIrq+TAuvGkdkJAMlBOjxZA9csOa31Vdp9UPC/FY/q4+IUepSNDbyx5jwpZQ/T&#10;5QeffPavkn4w+DdP+M/xo1D4V+KdZPh7Wm0gXXgDxA10YoYr+JiywydmR87SM8ivu7UPC9hrO2G+&#10;kjJ+0BnlRfmJ7c15R8bf2TPC3xJ017DxFpk1zGDut7y0O2WAjOCCOevavOrUpN3WpcHys+Av2i/+&#10;Cilp+z14it/Dnxs+EmpfDX4iaPAsWsy/8IxPfeHNTdR8txDc2e4orjB5UY/WvmT9rL/gs34/+KXh&#10;2RIPjD4N1KxaJUt7bw/Z6pczIx+8FU26AH1y/TvX6C+Nf+CY2reMbM2Xiz4qPr9qJP3Lar5sVxFH&#10;0EfmKcsAMDB9Kq+EP+CK/wCy3b63FrPjjw5Hq/2Y5WxuNRuZ7dzkc+W7hOfpWS1VnE1dVqNkz86P&#10;2Rvhz+1t/wAFJFX4VeA9JTSPB4ljuPEWvX4AufLByEGM+RBnkx7md+BxX7N+Efg7oHwz+GugfCPw&#10;1Cklvommx24nWEIbmQD55WA6Fjz+Fdt8Ovgv4c+Hvh+28JfDPwJY6Lp1vGY4bbTLFLSDHYsEADH3&#10;OTXdaN4Es7CCS71EiW4deWxkL7ClHDykuyE6jaPlrUPC02natcxR/KI2wVKnipNLKadrEBncLmXG&#10;D/OvVviT4ZttPu57pYlHmtydteXnSbm91dbjyTtjkBOR0x3rGVNxnYFO6Po/4WzyL4fGnmRHaNgQ&#10;T3TkA4/KutjIEuzKj6eteffDK6NtfQrI7lZrTKBccEkbhjqegrvJ0eOVWXPJXJr1YfCjJ2uWZFUt&#10;gpnI7+tIxA2pg5Jwce1RXV4LU7yRycMewFV5tTEUZuHyB228mqAvhXUgkjC+9NkmVlyoJ+hqnLqU&#10;aR5JAyDxu61ENXjACxLwR196BXL/ANq2gCQEcikE8O/zJGx6g1kXF9fzttt8jnBYLyfx7UyW0vp4&#10;Wjndgp6jdzigVzXlvYQCxkU8ZGDWe11Lcyie+WMJGxMMKcknsWzUUlhNGkcfUIdpOP4SKI9JulRX&#10;ljGNmGA9frTaC7H3ut29sy3AxJhghDnoPX603+2pJyxMOBtxtzn68/j+lPbSy1sYxCBxyfvcg5HF&#10;TJpbiVilpEq4GGBOTxg8fnRpcPeKkd7JbRi2hXAjTC85yO2SaDcXBCvsZSG3YDYBq1ZaTerbpE1y&#10;y7RhhgEnB45q1baXGmFkDEgY3Mc5paBrcyC10uZRkk8ZJzgGmvpVzdsHZgdvDH1X09q220tTtIOM&#10;HtxUqWiRptY9fQUaBZsxYdBW3IiQDbkYCjFTf2HDlsKTluM1rFIIuX2qAPvE1SufEWjWZ3S30IAb&#10;Byw4o9AsipJoCPMLrylLiLZ8y9sg0WumyWd0FRE2HiXjrx0qlqfxd8J6U7i61CIBBkneOn51w/jv&#10;9p/wTpCxjTdSUzbwWAAPf1FU421kCt0OqfwPY+H5La7eNSpmMcwUcFGJH54NYPxrvdL8P+GoluWb&#10;7WYMW6LJt8zYeOe5welcv4q/ao8JeK9CguvDF7ugkORtwSHU4YH3BFeBftO/G/UrjV9L1aC7mhQL&#10;suXjYkBcdSD05xnFc8pwi3ErlZ3mn/EttM1Nba8inTzDtO19yg+hOa9v+HHxV0Vfhj/alzeQGaxb&#10;a8buN2NwGa+EoPjNaXbpJJqscgYHMkbYyar6j8UjHBJGNVdYC+7Yr8flXNTxKjLVaGjpO2h98eKP&#10;2jPBGm2cctjqQlckl0UjgD3rzbxJ+25oWiyGOK3uJA5batrGX6Dvjp+NfGdz8YLSa78iG7mkOTuM&#10;jkAd6par8WNOtF2z3cSF+cb6bxzXwoPYOR9I+Jv2xvGOq6Q1l4Xxai6yJpdQiyQmOQAD3wK4Hxt+&#10;0v8AGCDwrLZ2/iyPzAnyzGXyRF8uMZHVR718+az8fNFtA6f2guFOPlORXlXxY/aO8K6no8+hXNnq&#10;s5dcs9sCqYx/eNZPF129HYv2SW59JWH7QU/i7w/baz4g12C7vrVXhluIJt6g5wy5yc8gfnUMHxms&#10;b1mtpplOzp89fFXwq+KVtYeFLvTPCkLW9lHI0hDS72U98k1j6P8AtEWEeuix1LxL5Xmk7dxIzz61&#10;lNynLUpJLY+1tb+LdtBcK0dwqkZC/MO9eUfE3xUniLxvp2tx2Nnc3H2TyQZRJK6bXyNsSD5jhucs&#10;o964TSvFukeII0ey19ZyV3ErL1qysC2WtWVtaajaqksjTzPfOcIpGDgbgGOR0OQPSvJzaF8G2+n/&#10;AAx04bWskup7D4X1rxNrlpHZXM0oQcujyi3jxjq0VuefpJJXeeDrfRbxhHbaQt6kC5dbK2+QNjvg&#10;4/MmvO/CHiD4L6cIk13V01K+cYa2DPNk57RJkL+Qr2PQPFWoXVjC/hj4f3ccIQbXeJLVcduSS+Pb&#10;ivzHHy5pvnZ9HRjyq0TX0y08W6pbLBDFHp1qikrDaxZLDtnACr+TVe0nwbDuF5qEB1CVCT5c0u6N&#10;cdPvYT9Kp2s3i+W0xqOq21nDg/6LZSFsH3kkGM+wU1qeFtKuL2Y3AhW6kKjBuxJOEx3G7CL+ArxF&#10;7WTapxN1KK+J/cWrbW7qXbpukaUs8pOBDbTlgCc8YjGP1Fbf2aTw7pgv/HfiXT/D9oOTvlihc+2W&#10;O4n8TWVrPxJ+F/gLTpl8X/E97RiCostHgijkP0kYnaf91c1xGgeOfCt7qDz/AAv+GEVxeTOca1qE&#10;UmoXhB7ie43bP+AKMVjLDVZy/eT+S/4H+ZpGoktEelaV4m8GXFi+raXpOq3dinH9r3sv2S2l/wB1&#10;pMNL/wAAVqrav8VfEz6W0vgz4bTXKrxHd36m1sl7ZDzlS34LXEaufiBa2Uj+IvFl3amfqLcRfaM+&#10;hnuSSg5/hFZfhRNcs7l57CSytWdfn1PVbmbVZx6nc+Ix+HSnCjGMbL/g/dr+JTl1b/y/r0NiWx+M&#10;HxH1Hb4l+KFvYQFvmg0K0LpGOmCzeXGv15/GsTXvhx8HdDuPL8XfFDU7yVTmRDehkfnoRCB/Oqvi&#10;3TvAOo3jnxn8WfEOqyE5a10pVihI/wB2PP8AOk0fU/hZ4YiA8K/B3UNUdfuzapdBUY+4cnNTOklp&#10;yXfeT/RMqNSUtL/crfiSWvxL+CejTLp/hjQLiQHChPD/AIaaeYntliCSfcmtoXuj3dm2p3Pws8Yu&#10;vUP4p1S10uF/TCli2Pfaay9b/aM8eaTZG3gPg3wpbhOkl4u7H+6pXOK8p8dftefDEXYsfFv7SyT3&#10;TrxY+EtHjeVj6blDOD+NdVGk30XyX+YuWpK9k/v/AMj0+w1/xnPczppHg/wTo8AP7q8t4LzVp0OD&#10;1MvkxfjupmvfFXw1pW218TfF9PtGCJYNPigjdz7JCJnQ/wDAxXkehatqvxHcXfw1/Zm8ceKU6R6j&#10;4vu5re19jh2GR7Yrq9P8D/tBQx/ZtW1nwV4KhGD9n0jSkuLhR6Z25Jrsi60FZJL0S/RfqZyhTT9/&#10;f1/4c7rw/wDEDQrWxF/4W8KeJdVud/7qbUMiIE/xGS4Yn8kp3iL9pPxx4fs/P8SaxomnspObe51z&#10;JA/3YwCw9gtcTe+Bvh9LbtceN/i54p1kRjLm5mFnCW7gKDnH5VR0zxp8BvBcZutA8B6LLsHzX1xu&#10;uCD7s/y/jmm3iL2dl6kKFFPRNmlD+118TNdufsfhnxBrd6W+QJ4f0TyoiOn+tm6fXbWb4qT4++NL&#10;Frq5urbT7iXPkTa/czX5x05jQqD+VZmvftyfCnw4htL3WrOERqS1voVsmWHpvXIH515h4p/4KreB&#10;bW+fSfh74Ql1C+YHYJLpriViT0CRKx/CmsNWqtNTb8ktDeMZRjpFL5/qen+Gfgr8ZbmMHxZ8SH1N&#10;R/y7aZoFvpdqPUF3ZpCPxFXU+DvivT9Sjmu/GPhXS7SM7m+1zSXkrew5VFP1zXjFh+2J+1/4wsW1&#10;/wAPfCnStPsc7f7Q8SWi28EZ+k7FnP0TNdf4f+N/j/WdPjvfGHjq/wBc1NVyLbQvDkFlYWz9hvZV&#10;M2PU4HtTqRw1KXNO1/l+RHJWkvi+5nr9u3w8u7n+xtI1TXtbkAxImjWUiwqe+ZMKij8abdeK9M8K&#10;u9n8N/BnhybVVQ+fLqWqRv5OP77RrIVI75IrwO4bxf478UNqWvz3usXTsBBa6hqs95DEfQWkGyBf&#10;xBqz4k+C+r6wy6j8T9WsLbTYAdthq+qC0sQvvZWuxJPo4Y1jGrhXL3dfRf5/5lck1uO+KP7buoaZ&#10;4gTwBqv7TV5rWs3T7f8AhFvg14Ok1a4h7BHuNxSL0y2Kbo+keKtQuYfEevfA6PTEn5GqfGXxu11f&#10;f7yababgv+6SK1/DumeDPDGgSReE7q+msoTgpomnwaBpre3nEKzj6ZNO0bxtfZZfCek2Fu56Nomn&#10;m5lz6vd3IAz7qpFddbG0/ZpKFvOTv+CsiY02nv8Acrf8E9J0aPw/JoYm1LT01NIYdzyzWMeiadHj&#10;uA7l3H4ZpqfGXw9Y2UqaTq0Csox5XhbSIoIgPRrycfqqmvNofBPjjW7/AO2Xm7z5Cdolc30/5v8A&#10;In4Linz6f4D8DzNc/EXxvZ284G77LuF5cg+gQfJGf5V5VTFVb+5H+vw/U19nTaNKT4361aX1xe+F&#10;/C4up3GGvjb/AG6Ye32q7/dRn/cWuVfw9+0v8YNYk1CTUotOhdiPM819QmI7fPLtiQ+yIR71saX8&#10;R7fW7hF+F3wtvNUm3bU1DXJC/wCKp90f0qx4gufibKixePPi9Y+HYAvNlpEBuboj0CR8Z/3jUQni&#10;p+4vy/pfgaPkp+X5kOg/syaL4GnPif4l+OLNLl1/4/NZuFllX3UMSE/4CoxW14Q8Sfs82erNZ+Df&#10;CeueNdYLfNLpWnb1B95pMhR7jFZHhb4RReJZv7a8P/DC91SGE7pvEvxG1QxW+P7ywKQnHoSa2tY+&#10;LnwW8B232Hxv8WJb2ZRth0Lwhp0drakjjHy4DD3wxNd1PL5TfM/x/pIxliE9tTsrbxB4uhvhPqui&#10;eFPDMMZylvMP7Z1D2GziJD9Sa6FNT+Kvi5hcWX25bVYxsvPEt2LaFveO1i2r9MBq8/8ABnxO+Knj&#10;W3Onfs5/s33+ZvvapqNtt2DsRLMDt/ACo9YsvFnh95m+OnxmdJFQ+dpHha6Tfux9yS9mIVOeDt3V&#10;30ctnN2in8lZHJUxEI6v/NnouoaR4N0Wy+2fEPx7NeT5ObWJhbR5PZRzI/P91R9a1dFur3S/Dp1n&#10;w34R0jwtpQJ3eIPE5Fmj+6+Zmac+gHWvm5v2j/DfhBJIfCPjPw/4NQHBvNNsRrWsSD/r6ux5UTe8&#10;aGqnw28YN4+vdT8R+C4NY1++hYfavEXi7UXv50L5xtab5IQcHCxoK6qmAo4aPM9X5av7/wDhjH2t&#10;SqtdvP8Ar/M938d/ELwd/ZcOrv4in8SOhydT8SBrDR4T6w2i4e6IPdzj2ryHx5+0bYapcrPceMNR&#10;1ueIbYdyi2sLYD+GC2TCIPwyaWf4TeKfFc/2/wAW+KnZm42RMXKj0DP/AEFX9L+CXgfRiWeFZWA+&#10;Z5zuP61DpYmppFcq8/6/M2h7OC11Z57q3xQ8d+JC1v4chmUSD/XpHhj+P/16woPhJ461q7+2aheL&#10;Fu5Z7jMsh/Wvc7fRtBtj9n062DnkKI1yfpxWjYeC9b1FgIdMMadmk6n8K3oYCNLVybfloKVXm2PH&#10;tI+CGmx/Pqdzc3UhXnJ2r+QFdDY/D7SdPUWywwxgjhEXe5/LmvYdO+Dl/cKG1CR2XHKhsCuj0n4R&#10;2UAAWADA4AXmvao4SzuopfizldSLd7ngkvwl0bUJlnj8JwSsDkyXq8f98Lx+ddd8K/gPr/jD4qeE&#10;9Gi1SRYpvENmrWVvCscbIJVJG1QOMA17VZfDS2bAFsevHyivVf2Wvhpaw/GzQ717QKtmJ7gsw7rG&#10;2P1r38JTq80U9V56nHiZ0/Ztrc+mNUtVlv5nVAQZWAIHYHimLZgqFEYGB6VfaHq2Rycnj3p/lLjp&#10;+lfTKEUjw3PUofY8DcO/oKteHLdVj1G5K84ijXj3JqVoumRx6mp9MTZpM2Osl4x3D2UAf1q7JLQV&#10;7lWQHcVPc80xkUE/rUjjYxDHvTVUn5mHFWZiEhhjbShju+TgA04kNwBx9KfFCrLnJzQhptjGG7rn&#10;8DWP4p8N6NrcEcOq6Rb3H7+PBliBYHeMHOK3Uh2ncT34qO5iEl1aoyA77yIED/eq9OWxUZSi7ota&#10;yc3sqr0U7Rj0HH9KoucNyavaoQZmlVfvO2fzqhI2GwOv0qb6EMY67lG9FI9CKp3eg6LfjbPp0Z4+&#10;8gwauAuxwxxThGAOn6UblwqVKbvF2Obvfh/asxksbtkP91xmsu68H6taEkwh1/vIOtdztzjj6U6N&#10;CARj3NUnJLc76WaYmGktUeZahpsn2WWN1IOxuo9qx/iYkcVnoViB/q9EgyB/wKvY73SbC8tXW4tI&#10;3JjOMrz0rzz4veDdan1G0v8ATNMke0j02KNGjXIGAa6sPV/eK57eAx1LE14xtZ6nzN+3S32f9kLW&#10;5ig2xa/YYJ68iQV+Z16qPcuxjDBjxzX7KeK/2Z9O/aX+DviP4Ta7rs+kLNcWdzHerBuKSIXwCDjI&#10;5r43+KX/AARY/aJ0W7ln+H3ifQ/EMAJ2KJzbzEf7rcfrXg5xGrPF80YtryP1bhDiLJMDSqYXFV1C&#10;fNezuk1yrra34nxZb2sQbehP5VOyERjK16l8RP2Kv2ofhMZG8ZfBrW4YI+PtMFm00RHruTIrze40&#10;/UrKVob2zlhZDysqFSPwPSvEdSKdpaH6ZhsRhsbDmoVIzX91p/ked/F9JNK0y21V0zHb3sMuP91w&#10;f6V+/Ws38Osw6frtqP3V/pNpOg9mhU1+Cnxx059Q8BXUJR1b+HBr92PD8bJ8O/CMYVk/4pLTshmy&#10;R/o6d69nJGvbTt2R8Dx7FrE4VvtP/wBtNnQreS603V7bzCEbS3cqO+3BrglBYbXU89x2r0Pwarte&#10;XNqF/wBbplwpP/ACa89diJCqg4zivpFd3PjMudq9Rej/AE/QeBgYpkvGSR1GM0KXXJfoelPoW56x&#10;EoCpljjmknjDxMRnOO9SsFIwxqNjjKAHB4zVkr3ZHV/Ajc/hHxRpg2/uru3nADc9wcj0rdC4Oent&#10;XK/Am7S38Xa3ochOb/R2MYxxlDn+VdYIgpyGP5V8/mcbV790eFjYuGZVfPlf3xS/NDowSevGOMVa&#10;tIPP0DW7NY87FinQ+mCQarRBhlSRWn4ZhW41O6tSci40uZCOmSBkV58dWkefiG4Qcu1n9zT/AEOO&#10;bG4AjHPajBXgd6XBTIYgkcZ9aB8w5q9z2VsPiHIJP6Va0LTk1PxJBpMx/dX0Mtu4IyDuQ/1xVWLC&#10;nOaet7Lpd9b6xA2Hs51kBx78/Xgmqi9bmFZSlBqO7TS9eh85azZvpmrXFhLwYZmQg9sEiq69R9a6&#10;343WKWPxO1RYI8RT3BnjymPlcbhx+NcoUwRtArrSsj9TwVf6xhadX+ZJ/egIIGDznvjpTlGFwema&#10;VRuyM80ELgDNUro3MrxN9osJLbV7J9ktrMsiSehVgc5r6D+L0tvrN1pPjOymE0OraPFL5q9HcABu&#10;frXg+uW32zSpIhngV7D8PYp/EP7LWkag8qtJo2pzWzKGyyx7sgGsKiftPVfl/wAOeDnyjGOGxDes&#10;ZuHymrr8Yr7zJwSo47VT1qya8sJIQnLIcc1dHyjHOO1NcBlKj04FZa7HLGTjJNHz/wDtyQW3ii28&#10;PeM4stdJp4stSIjwFdOFH12184yx7SNpzX2n8YfDGm+I/gf4n8O/ZA2oWUyajaOE+baOHGew5/Gv&#10;i+ZCkhPv6V8Hn9B08Zz/AMy/LQ/cfD7Gwq5O8OtPZSa+T95fLWy9CInngYpQg65+tDhS3WlTrtIw&#10;PX1rwT7642SJiB3z61wfjj7X4e1q08T6dK8UtldxzxyRnDKyMDke/FegKN3Ga57x5o4v9MZ1TJTJ&#10;IrOrFyps6sHOPtuSW0tH6M/Snxfd6X4s8K+Fviv4eJfT/EuhQXEbbg2HCgNk+uc1z4zyG4ryX/gm&#10;t8S/FHxY/Z7134S6uUdfh5Mkumu/3vs8p5GT1we1etqxDfNxjqK+ghVWIoxqpbr8Vo/xP5lxGW1s&#10;kzCvltWV5UZuP/br1h/5K0AIGMDvyTQSec9KQgMeTgHpQw52g9PWgltjkkzwV6dKZa6zfeDvEtj4&#10;t03/AFlpLhs9CjcEe/WnKsituHP0pt9brc27xMMll6Yp2urIi0ZLlmrp6P0ejOt+J/h+bQ/EokaE&#10;JFfQrdQY9HGe1J8PoLHVLi+8E6nZJNFrtk1vE0r4WGTGd+PX0qfTJ73xt8IVvNT1dZtR0K48hbbH&#10;zi2AwGP+e1c7Z3tzYXCX1k4SeGQSQN/dYdDWM0lJTS0ev+aPFpQq1cJLDyfvwfLdX3VnF/kzwDxf&#10;4fu/CniW98O6hEyS2ty0bKRjkHFZ4QKdxOa9s/a98M6ZqF7pXxM8PgvDq1oFvnxytyo+bP1/pXiz&#10;BMbMjNfCZnhvquLlBbbr0ex+rZJmH9p5ZTrtWk1ZrtJaNfeNJDDGO/WmybshRml2uPU0/HBZhiuO&#10;3Y9YxvE2mC7tWYpnj0rpv2Y9btfEWmav+ztrVo9wdWDTaKSxxBIASwA7Z6/hWdPAsylW6Ec1yU+r&#10;698O/FNr438KyNFe2EnmwOB6dR75FSpywteNZK6WjXeL0a+78bGtWh/aOAnhU7S3g+01rF/fv5XR&#10;W8Q6Nc+H9ZutDvImSW2naN1YYwQcVRUDdgg/iK9W+PHhuXXtF0f4xWqKYdetBJcbDnbL/Fn0NeWG&#10;LLctgY614WYYRYXEOMfheqfdPVfgepleNWOwcaj+LaS7SWkl8mIyg8DpTmG0Dr09acsIAAL/AI0p&#10;UBsqw68jFcNn1PQbuRlN3AzwfSsHxXpBuYmlQHI6kCuiIz0I568VFPAskTIyg59q0hF20NKNZ0qi&#10;kjO/Zk+MmqfAb4tWl59pddI1SVbbVoM/KVJwHI6cGvsr4geHBouqC6gANrdxia3dSCGRhnqK+D/F&#10;OhNDKVVDgnIbHSvtn9kHxWnx+/Znfw3fXjTeI/CZKMjnLS24Hyn8hj8K4s3y95thGofGk2vVf5r8&#10;kfIeIOFp4d0c5prR2hVt2fwSfo/dfqimHYHP9KkWTd0UZptxbS28m11PHBpY1bpj8a/LHelLU+Vu&#10;nG5d8EeNL34c+MIPEELSfZXYLqEAPEiZ5P4V6B8UfC1vZXcXiHRgHs9RUSxMg4BIyRXmlxZC5hMU&#10;mCpHJr2T9mRrD4l+Hrn4ReJpMXFj+906Zzlmi9Bn0J/Wvpcg58fW/s6OrqP3Lu3v9v8At78z53PZ&#10;RwMVmMVpDSdusej9Yv8AB+R559nfPzx/lT1spDggE+vy174n7OPhy2lbz9RmbHG0JVxPgR4Nj/57&#10;MAMFcgZr7mn4W8dVtsKo+s4/pc+XqceZHT+238mfPE+kyXcJieJsEY+7Wvf+BZfjB8OLnQby3B1b&#10;R491o3eRMcf4Gve7b4NeCoFwbCVivTdJxWnpvgPwxoVymoabppSRBhtpOWXuD619Jk/hXxlhMSp1&#10;401TaakuZtuL36brdHm1+P8ALpNOhfni7xduq/RrRn5q6tpd3o+oy2F7HskicqykdCOKrxqxByOf&#10;avuf4rfsK+FvH3iVvG2k681pb3RDTRRxgkt3PtVDSP2C/hVaANqGr3ly3t8teRiPCrix42dPD0ea&#10;CeknJJNfn+B+j0/FfhaOEhOrNqTWsUno+qPiwRvJ/wAsiDmr/hK+1nwj4qtPE+mWbSiFts8IQ4lj&#10;PBU19z6Z+yJ8ENMcGPw09wyjrPNnn6V1Wj/Bv4a6KiRWPgrTxjozwAn9a9fLfB7iyFaNRzhTad0+&#10;Ztprrov1PEx3jJw77N04UZTTVneyVn95+eH7UX/BOPxv8atatviv8EfDwuIdViV7yFcKocj73PQ9&#10;j71zvgf/AIIq/HvWHSTxZq+m6VEx+YPIZGA/Cv1h8Jw2Oit/ZENvHHaSt8qIoCofbHSjU9LaxuWQ&#10;nvlSRnNftGH4MhWSli6r57LmUdE31a0bVz5GXjXxHhMKsNhIQUY7Skryt0v0uvQ+HPhv/wAEVvgP&#10;oMKS/EDxXqerzqfmSLEUefwya9r8Af8ABP79lH4eqjaJ8JLGaRBzPer5rH3O6vazGWbGOCOtPTaM&#10;KenevoMPwzkmGStRUn3l735nwmZeIPGGat+3xk7Ponyr7lY5nTPhH8N9Et/I0bwLpFsvpDp6A/yr&#10;d8GpD4dm/sHy0WznJ8pMYWM+lWSgZtwYYHoKjnhEqlGHb71eosFQgl7OKi1tZJHzU8disTpWm5er&#10;b/Mu6nYmwm8scofuk96ovECeUA/GtrSpo9f0w6dMQbm35U56j1rNljaMlXTlT3FdNObaOV+7qir5&#10;K/3R/wB9UVZwfRaK05iedn8kQ1K8KhBwzckA4xTQ965wZGOemKst5ZUyMgAHc1Gt3EsnGB6VfKkC&#10;eoi2E8nL5Oe+TUkejxM+TMcgcDFK18qt8jDA70wazbJgtKAwPI9RT5UJtdS1DpFoEG4Z9c9qsR2V&#10;ukeEtl54HHNZkviK3P3GOO+B1pp8QvghScnuegqox6Ihu+htopARIxwowoB4zStHDGx4Y4PJzWA+&#10;uXhBydvPIC1AdVvSNssrkdwavlkS+WOh0739ujfvMYC4BLU2TXrBBtefJ6HBxXNSPLKAwLtjoAc4&#10;p0Wn3DtuWHOeuaaptorntubv/CV2EcZ2Q7sdAVqN/Hz43wW4wOMAYNUI9EvFQEDcO5A6e1SL4cmd&#10;QTjrnAHSt4YecmTzpRtcfN481ZslbVRz0LdfpVefxdrExIjYjI6Adq0k8Nh386aMnJAw3WpYfDwL&#10;nFsuF6NitVhZ7GLmm7s52XVdTvMr5juB1AYjFNbTtSmI2oyrjPzDiuxtfDksI3BFA67dtTxaFfzt&#10;520KB0UJ0961WEgh+1baRx8Wgak+I/M2Bhxlcg1Zh8JXDnbPKRgclY8128GhzIVGDyOfk/Wp7bR5&#10;p2PmBjt4G1ODW0cNDoiZVXazZxkHg2LaTKHIA5JGM1JD4VssForUlfUmu7XwhdzxqqW8u0/eYL1r&#10;UtPAV4sSutq2cfdKV0wwc29EYSrRR51F4UlV1aOEAsvTAqZfCFwvM0BC9SNvevWNN8IzxBdOeFZI&#10;HBJV4v4vr1Bqe+8Aw7GjjsplZRzg5Xj9RWrwTjrYj20b7nkw8IzXGTllyCQNlTJ4GfH7sjjGc8V6&#10;ongG8lsfLtbRjLIh8vC/zrU0/wCG11PYRMdOcSEBWG3ODWqwT+yS8R3PGD4PwxieAOF/iA6Gmnw4&#10;mcwrjtkDnFe1SfBnWjcBzaspD4U+V94+lTyfAfUmjaWTTmKofmBG0gVP1KfVB9YVtzwibwqFQt5R&#10;HP3j/hVf/hFWSHK2xGR2FfQWk/s5+Lbq4z/YoMHUXAmHPoB6itofsx6pICI9HmJCktuj3Ae3FS8H&#10;M0eIhBXR8rz+GppISUiyc4AxxWfLoF1HMW8vZIgwGA/xr6h1n4FWuiWBm1KWG2fHCyL+grz7xDon&#10;hnTldrq8gO0E7e9c9TBOCbY414zdkeKS+HLoRh/mwRyMcn8apt4WnLZ8ps45DHIFehXviDwfDKY3&#10;eAZ6YNRXHiTwPZQbmmhY4yfpXJLDQvqbqTseY3vh+aNgrIc4JBAqFtMljHA6D5lxWv4x+IPhw3bP&#10;ZEImcBU6GuN1Xx7aztttUKsOrg8GvPq+zgzojzSRcngiLFHcAjnGazbmWOO4KGRcMPlOOtZ1x4oe&#10;4+6QD3OOoqompSSLtUdD6VxzqR6GkVLqa19d5IjBGV9OAPaqz3HkzByxPHyiq6x3NwpIYqDyQfWr&#10;MGnxhd93c5HYVzyqwQWu+zJI7ixnt5p7gHzmYFdnA/Ko2aIkRg/LnrVm3tNN5HlHGOGLZFWzZ6cI&#10;CsRjYIBznGfpWLxEb7DUXYzp3tPMc2wYgH5Q/Wq5UnkAndzgVs2aaRbTvNcW6uTGVVc9Cf4qSeZX&#10;RgkkZC9QoFJ4jyK5WYpicoXwRswSPU0S6dew2aahcWzpHM5WNiv32HXH0q9Nc282PLwvAzj19aL6&#10;7M8UUC3LFYwdqE8AnqR9aareRNrmPIjhdxBx6UyPy1bc8e70BPStCRoz8rL7ciqzxuTsiQnsNozT&#10;9qNxa0ZXmfLEGIbe2DTAFzjOMdqmYNI3lLyxIAUDkmoZoZN+w5BBwwPWqUmT0GS7doP5VGp+YK/A&#10;z1NTrCzAK361E6gPiQcg9D2qrodiMqjH5RzmmLEm4/NyO3pVmVd7GQqEJOflGBUb7d4K00w3Gbfp&#10;ip7W6mtpRJbt5bgHB69eKjVnAwRgEYNPMiqQVgCkLg98+/NPcLWJIk+6jL7Zz1rq/Bkkazqs8bE7&#10;SCAcYPauUt2XerTSHAPVetdNoN5G8bTWsQCjqztzRG6lcfQ9M8Myu6bNpGxh0PWu/aBbpMWyEKFD&#10;LvPIrzTwbqKCNZGlDDjr6+ld5p2txDYk0pG7gkdAK6/iWhm00W/ibZ3mqfD26jkMq29tacSkgqxH&#10;O3H414X+xd4ttfhp+378KPFZs0t2074haXPJcBzlv9KUZPYYzivb9S1Zb/TZ/Ddy7GC4U5XGRx3r&#10;5c8VT3Hw5+MOj+IguH0zVorgZPB8uVZB057VtJp1ou5FF8tQ/tytri1nvngZgDvDqhPVTyCD+dad&#10;u1vJHu3KR6mvJvhp8Rrvx38NdA8faVhodX8M2F5DJH3WW2jlBB7/AHjXeaf4iuGgDvakBgGH0IrF&#10;aNo3dkzdksNOmGJLOFx33IDUa2ulQP5cVjApA/hjAqiuvIyHMUpBGeRwfpTbrVYXt2kjibfjhAvJ&#10;x2piujYaGNhtAAx6UwhHjIDcDsTWVb+JTKfKS1cnZuyR74pJtVuySkce3IznbjFFrhdI5D4jaU2p&#10;ak9uD8o5AxXJv4L8h/MRCPXIr1JdJbUZUvJYd/mA7iR29afeeE4JYGEcI+6eg9qz9lcTb7HEafZf&#10;YJLW9gXDRBRDMo+6SGDj1PUV2cPivSH09YvtpikKgOGJZlI65pZPDcDaP5f2X5gAy/LyOxFcdOLO&#10;G6uLYOMpJhMN1FOziNM6+e+vtbiWSyXbCW/ds3cY61Pb6HcyBfPmfjjB6H8KXwU8N5ocMqxnH94n&#10;IDZ6VvBFH8Iz9Ku1mFjKXQSH38kHgqwzmpINH2O0rFhuOSgHT6VpE47UnmL25+lF2FkQLaRoeE+8&#10;OTimtYc8HgE/yqVry2Q7XmUH3YVn3njTwxYf8fOsQDnGBICc+mBTSctkGiNKOGNECYzgc0pWMrgg&#10;YFcdq/xy+H+mNJH/AGpvkQHKqMdOvJ6YriPEv7afwx0JTHHeLLL/AAorgg/jmhxkt9PUd0z2jEZG&#10;OKC0QGWZfxNfJXin/gorbxbxoems2eEdUzj/APVXn/in9vPxTPbPPf61b2dqiYExl2jd2DZ79Oah&#10;1KMd5Bab2R9wap4w8N6MqSarr1tArsArvKAM5xisDxH8dPh54XhM99r0SgdSZBj881+d3iP9ri48&#10;TBxqfxBs5lLESQRShwc881wl38eIpLVrCw8T3cyLIWMki7tozwMtwR71g8VSj0bL9nJo/Q/Wv24/&#10;hdZTPbWN8ZznhkUsv0z0zXH+Jv287KK48qwtJSoHysoAB9q/P+++MerQkvFFM6NL8rSvtznp07VV&#10;u/jReyWpk1PUbayVdw3GUfqayljZJ+6kilSvuz7S8Uftt+LdSmaOzdIowvIdhXB+JP2mfFWoMDPr&#10;0aDJJ2yYxmvj6+/aI8IWk0kl343E5MY/d2yliD+FYVx+0Za6nC66P4dvr0qQFLIQrEd8msZYmtLq&#10;UqUEfVmqfGyS5mdLnxNu4yUU5xmsG++KMsikrufa3y72OTXzFP8AFD4magRJYeG7SyWRThnmLMQO&#10;cH0p9nrnxB8Qk22peNIoZJOB9lTATjjr6Vi5ze7LSj2N74Tft2eONK8Y634Eu/Btrpdpa6hI9obi&#10;Ul3BlAJ5+uRXYfF748N4lFtfTampCuVdI34II6V8CfEvx/d6V431OS9v5p5dKu5IGvfNwZgOrH3o&#10;8H/tSt4pli0eGUyRR3CF2Zjkkdx61tyNx5kZppu3U+jviF+0fD4EuUtbWXyo2bkM/wB2rvgT9pTW&#10;/HjT6f4Wltbm6hj3JC8n86+Xv2nvEGluyy+IIpFjlhR1BfZuB9Kwf2Zviz4U8IePLW60jcnmKFkJ&#10;mP3TxjBrniqk5tdDslCjHDRkn7zbufZ+neMPiR4hne38TX1hZnduzYKc7f7vP860EtLCNne41Ga4&#10;ZG53yHjIrkZPEmiWdrJqyX/nKR5oSI5O088fT0qj4l+KFujNLYWRaGQKrEZGflB/DFZ86vYhU3Y7&#10;gnSbdgiWkfzoS6NycVwfxh8ZaRp/hdxaWqA/ZmG4DoR296l8O6h458b3SS6LoVxKqFGVooCzFcYx&#10;gcmup1b9ij9r/wCMkcaeDPgH4ouLWVGQSnS2RJFbuHcAD1qZTq7Qi2XCFF/FJI+Wfhb47S30jVC8&#10;8SIZJCUzyfrXDD4uaHLrUgu4oJUil2lWGSvtX6BfBz/ggL+2Fqvh6aPxzpeieGYbjLNPqOrLLLg+&#10;qx5Gfxra8Ff8G/H7HvhCWfVf2i/2zREjS7rmw0RIo5GPddxLH8cV20oTb99WOWpOCdoM+Mvg38aP&#10;Dj6+unQWYijz8pB6HHQDNeqav4k0bVoLbXlsZL63ij3Sw+YU8va2OSvOOegr7y+DH7E//BK/4SNA&#10;3wJ/ZV8S/ErU7UfutQvY57oOw/iOSEGfpWl+258Cfin8Vf2f4vDnwz/ZD0z4eW+j3DalPqDXcEcj&#10;QohyhRFyWxzgntXNmODdbCTjB9Py1Kw+K5KqckfMXwd8Sa3PpkaaB4U07Q7Qj/j7ZVt+P99suxr2&#10;nw74z0mwshc3upX+ryxj7mm2zzLn03vhMd+tfKfhPVvDljYLf/8ACZeI9XmjGWe3sI7S2X1Hn3TD&#10;oQei11/hn45+B2iYw2X2+XOIyizakVI9Xl2QL+CtX5TicLV53df16I+nhUg9j3+D4x+M/EV62m+C&#10;PhraCQcm61LUzLLEfUwwKw/NhT9f8HfFPxZGZPiH8YLyG2HD6do0yafB06M5LyY+gFfPer/tM+P7&#10;WJrLwzaLYuxwov5lVUHqEXCj6bDXDeMP2gJfDV4t98Wfjzo+mSS/6uK4uiFGeyo2wE/8BNcv1OtV&#10;fKk5eS0NfaRhqrL8WfWXh7Uvgz4Af7L4d0HSrq8RdzzWGkTatd/7zSz/ACD69KW//aHsCX83TNRa&#10;AZwup63HZx/jHb7cD8a+ZvDPj7V/il4fVfBt/wDEfxNp1wMSNoWjPZ2T89TcTeVFj3yan0nRvBvh&#10;+9eLxjYeFtJC42prfiGXV7//AL8WymMH/gdH9j1oq7io+v8AwSlXhKXvNs9b1r9rzwvpFy8Vnrnh&#10;yzmHCx6LYfbbjPpvbJz+Nczqvxs+MnjQsfDfw18c64rn5Texm1hb0wDt4/Gqv/C5vh/8PrVrvR7C&#10;9ktyAPMmsrXRrYdcnJ3SEZ981x/jf/gqP8MfAdq4u/jF4e0baPuaS5u5ien+sc4H4VjDBUpT5Yyc&#10;32im/wAlY253FXcUl5s9B0bwD+3H4q+ePwt4X8GacAS19rWpk7B3+6rFj7Zqr4h+Buk2SCb4z/tw&#10;3jmQHfZeE9Nxg+gLtu/HFfIXxU/4K6/CrXrlrfR9X8Q+Jrv+HN28mfoqcCuDtv2z/wBp3xzKT8KP&#10;2btZlRvuTyWMg/Hc5ArtjkuMS5lh+Vd5tL/0ph9bpx3qq/aOv+Z9xab8IP2MtKY6m3wt8X+PpkO5&#10;b7xf4heztB7t8yAjP1rt/DX7QHw4+FVi8XhTwh8OPBsZGQPD/h0X1x/3/m2L+OTX52Wfhj/gp98W&#10;7xI3sdN0C3Y8G+vMuoPbbGrN+tdZov8AwTD/AGrfHu2f4i/tA3cKsMyRaXpjEA+zyn+lOpDD0NK+&#10;Lpx8otz/APSV+pPtlUWkJS9dF/5M/wBD6w8c/wDBRbwfpE8tzrvxIu7tUGRHcX6iNPpFCAo/EmvC&#10;vib/AMFi/hnZytY6Vrc19Pu/d29mOT7AJkk/U1f+G/8AwRX+Gi3EU/jd/EXii8IJJ1fUisJ+qIQM&#10;V7J4H/Y5/Z5+GGoDw5oPhnRtNu4Tta20DR0ursEepQMV+pYVzyx2UQdoupUfooL73eX4AvbN6RjF&#10;ebb/AAVl+J8oSftlftjfHSAz/B39nHWJrZv9Vqepxi1g59Xn/oKn8Kfs8ft2fGK/ZPiP8RNP0SLO&#10;XsPDNjNrV4i45AY7YIz/ALxwK+6JfhBDomnjUrfw2NMt4zxqfiaHz5Qf9iHO3Ptg1w2r3Pg2TVDa&#10;65qWo67xyut6r9hs0P8AsWtplmHswFQs0s37HDxh5tOUv/Jnb8CuSrJ61Hbysv8Ag/ieK+AP+CfX&#10;wxUfaviv448Rahcxtmd9S1mKVkI7eTD+6TPcHNes+CPhj8NPA1kbP4U/CXWb6O2Ysb64eOG1Ujqz&#10;OQigD1PFbs1vq95pBt/DulQ6dZbcCfTNLNsiL/12uckfULmuTl8J+BrG7Oo+I7KHVpVbCy67qk97&#10;+IR2WM/981yVsXiK0f39Rtdl/St8kVGnTjJ2V/Nu50Nhqg8R3ym/8a+HbQBti2ug2L6zdr/u7AIl&#10;PvuxUl0PB2j6p9ou9I1XUp1wY5/GOrrboP8Ads7XJI9mOafYeKTq1odP0XTUESJw1vF5cSj0CoFA&#10;FR2/iJbFZLHSLGG8nH8FlZLKwb/aboPxNckpUk2ox+Zq5TNV/FPiTxHGdO8N32pW8brgWnh6yj06&#10;3wPWRwXI9TgGm6d4Wi0ZHN/qOl6fdAlpJLUtqV7z/enuCVj/AOAgY7VQXxt8SYbaSa41Ow0QbGCt&#10;P5cj49TlQin8DXOr478J6jcJp1zql34x1KIY+waVpTT7ifeMDP44xVU4Yuo+WF/6/roRKdOKu7G/&#10;qHiL4deHP+Jl4g1qCaVW/wCPnVrk3cx91U8D6AVQX4v6zeyBvhz4Dvb1GPy3+rMLS2PuB1IqXTvh&#10;t8T7VG8Qx/CDw34Ls5Tvj1Xxhdr9oA/2InYbR+tb+meEvDL276v8SvjbpdzbRpmU2NuAigckggBB&#10;9d1etQyDG1LVHH7zCWOoR91anF61rnjXxQ/2fxn8VorSInH9j+FYMAj0aQAFj9c1N4X8GWmnOZPC&#10;fw4mu5t2WvdXJx/vMz8D3xiszx5+3l/wTx+D9zNoll4rXWr2JiJYNLPmMzehEIIH4sK8L+Kf/Bcf&#10;wHpbHS/hf8G44o0J2vqzohPbOMufzr28NwtjKtuZHPUzBRVlp87H2boduBZCTxj49gA5Cab4WtxI&#10;Sf7u/hc9u9XIIfHWnB7/AMFfDzStEtUxnxD4okFzLFx98iXbCn5HFflx46/4LNftT+KCbfwHdWPh&#10;9CflOkaapkH0dgcH3Arxj4gftL/tWfFEteeM/HHirUUlOSLu4mdT9BwB+VfQYfhKvZXtHz/4c4p4&#10;+m3e935a/wCR+s3xP+L37PujQyXXxg/aa1PxFcRDMlnpN6mxm6lAfkiiXPGV3V8vfEL/AIKN/DLw&#10;Ld3C/CjS/Cuhqmfs15LA+sagg/veZJtiz+BAr4U0P4cfHP4jys+keGtbvkH+slaFljX/AHnbAH4m&#10;ujtP2TdV0nT21n4o/EPQdAtkIEkaXX2ycE9tsfy5/GvZocPYOg1zzTflq/1/I5pYupLaP36L8D3P&#10;xp/wVv8Ai/4lX+ybr4ieJb61LAF3vPJQD1EcW1R9BW14C/aH+Hfxle00q++KN6NTc7Xs3Z1MrHoM&#10;HJJ98181Pp37NPg+fdbQ694ukQ4H2l1tLdj/ALq5Yj8avv8AtOeK9Csjpvws8HaH4Vh27RJp1gpn&#10;I95HBbP413z4fo14/uqcr927L7ioYucPjtbyPvTQvhHp+nxJczvDAGxte9nwx79Dk19TfsteBvEW&#10;l/C29h8K+HTe22p6mJDqzKY4m8tduxSfvYyea/FHRP2k/jr4a1lvE1t8QdSluANzG5k8xTjtg8V+&#10;9X7OP/C1dM/ZY+GkHiCZY72bwhbXuowbAoE9wPOY4HqGWvOxPC+MpxtGa17IuWPpJJl3TvhB401E&#10;q2qahDbr3WAFm/Ouh0j4DaYsgN9NcXDDoJHwD+ArpPDPii7UiPVtKJAxmSPvXeaBP4X1BgI5xGSf&#10;uyqR+tebLh7EU370W/xJeOU1ZM4jTfhNplqALfT1XjHyxit7T/h7FHgfZyo7DGK9H0vwvby48kqw&#10;46HOK2rbwpbqu0W6npzW1LLowJliHa9zzqx8ElMD7N3/ALta9l4GWRstF06YWvRLbwpEqqxQf7oF&#10;XI/DsUbZ8oAewr0qWCi+hzyxEmcHZeBreNw3knr6V3Xwf0mHw94jvdeWHJtNKfygR1Z2C/yq5Hoc&#10;AAIj71ueGdOjtdH1iaRdu9YEGBjuTivVwuGiqiuc8puWhoW3i20kHlz5T+prTtbuC6w0M6MCM4zX&#10;GsoZgwQcdqfCZYvmWRlK/dYHFe7UwdOSutDOVOD20O2bJ6sOO2akt8LpMLLk7ndiPxxmuUj8S6jY&#10;W7GVhIAuSX5qLxJ4q1Wwezl064MaGwiYxYyvzZauOrQdNIqnhqlSVkdKzPvyV4zyTTixcbcfWuUt&#10;PicpKpqtgAOm+A/0NbeneKNE1DBtdSQMf4JPlP61nyuxFTCV6W608jRVd3y4xgelPQY55pqMc5kT&#10;qMg54xTtykcnB/nU6nPZksahsMGxTRGH1axByf8ASlOM9Mc0sLFBtIHXJpYNr6va7G6SMf8Ax00W&#10;aQ15kV3Lu4U9zmq5ww3Z5p8rbWJIJHtUaqzMcdKOhImMncaep7EjFIVxyVzS7VJxjHFACqvI+bjN&#10;SGFwcoOfrTNu0ZIJz3qWFiH25B+tJt2AlKL5Lhlz+7YdfarEMSixtgEx/oqZyfSoZAFt3f0Q1Yjy&#10;LO2yDg2qcn6VLd0Um7ix2kKLcyxwoheNA5VQM4Jx/Osu4gQSNxnng1rRlUS4HPCp1+prOucBjjua&#10;cbpg23qV2V2iMTPuU9VYZB/CuU8Y/An4LfEW3a18c/CfQdSV87mn05A5/wCBKM/jXXcEdaUKC21m&#10;IHqaJwhLSSua0cTiMPLmpTcX5Ox8m/Gv/gjz+yJ8S9NuW0jTNV8PM6lvL0283xk9cbZM/lmvoqL4&#10;T2Nv4X0PTbDUJcWOh29qplj++qRhVPHQ8V1U0O62ZCg+6cnHarMK7dJseTxZqOfYkVlToUcNNypq&#10;zZ69XiTOsTGCr15T5L25ne199/RHJ+FPh9eWGvQ/bJg0EsMqO6NgjKEf1rB1f4E6Xuc6VrMsbbjh&#10;Zl3AfiK9QtCvnwkAZEmAPrVHUkVJnCqchjiulVKl9zOGf5jCq6kJWel+2n/Dnjl/8G/F9sB9laC6&#10;A6FJME/nWNqPhLxPpfF5o9ynbOwkfmK9vDMAQcYPSlRmYFScjuDWqrzW6PVo8YYyP8SCf4HgDxyL&#10;kSxtGw/hYHNDRpgMG7+te63Wi6NfH/TNJgkLD5iUHNZl78KPBmoMTHYyQljnMUhx+RrRYiLWqPWo&#10;cW4GbtUi4/ieX/B1Wh+MunqEO25guIXPsYzXczqRKwYkYY8VNonwdt/DPjfTPE2narIRBdjKSL1D&#10;cdfxrS13wpqkN9MY4dymUkEHrzXlZnJTcWi8VmmDxeMVSnLTkS7bOX+aMRWbdnHHar+kzPDrmnyp&#10;KQGuQjkd1bg1E2k30BzNaSflQUlh8uUAkxzKwwOmCK8lyiiZyjUi130MXXrU22sXNuQQEmcAHjvV&#10;RMBcV0HxD0y6h8U3cwtmVZZdwbBwcgGsHYMBe461u2rtHdhaqq0IS7pAMHPWlmjE0Dx9Ny4P5UE7&#10;eg+maljVJOSnHGeaaNZNXuecftFaS082j+I0jG2601UYju0ZKnJ+mK8x2AnPPHvXvPxe8K674x+F&#10;9k2g6ZNdzaRqkscqQrlljcArx6Zrxa88L+JtNGNQ0K7gAPPmQMP6V0KcEtz7ThzGU55cqbkrxbVr&#10;62vp+FjPicluvTpUpO48jB9aR4pIXy0Dg56MtOAYkfLgnrVqUWtz6JyQ11V0ZH4z6V3n7Jt3NeX/&#10;AIu+Gs923l3mnC7s7duhlQ/MfyxXFRQhm3gdK2PgXrUfgv8AaA0HUrhzFb3c5tJyTxiUbRn8cVNV&#10;WSfZ/wDAPOzWm8RlOIpw+Ll5l/ih7y/Kx0t3EYLloHB4J61G20KTjtW58R9Hk0Xxlfac6EGK4YYA&#10;7HkfzrD2uTt65rF6Ox4eHqxrUIzXVJ/eZ6zw22t+VPaxyw6jbSWUyTEhQJBgN9RXxP8AEnwrceEv&#10;GF/oN2mGtbl4yCPQ/wCGK+2dftXWxMsKkyRtvjYDkEHNeBftw+DYtE+IFl4qtoB9l8RaTFexP/tY&#10;2uP++ga+c4gw6qYdTS+F/g9P8j9D4CzCOGzb2Df8SL++Gq/Bv7j5+mTA3EU0LnBx+tTybXJAU/Q0&#10;wIAQD36Yr4mS1P26M1YREJ5wfaq97AZ4XhYEhhgiruw5GB0oNqrruHf9KbjdWGqnLK5e/YQ+Iepf&#10;Cb9r3RNB+2iHTPFMp0vVVm+5tf7rEdCc8D619z+M9Bfwz4nu9HlJAhnZVz6Z4r80/HtnqWjX9t4m&#10;0dzHdWkqzW8qHDB1OQfzFfpTaeJIfif8IvBfxht3D/29oURuyDnbcIArg++c115Y1y1KD6e8vyf6&#10;H5d4nYP2ebYXM4/DWi6cv8cNYtvzjf7jPKsRzQBk8mkyCSq5LA8gUoz90AfSu0+CUkKCQSFbH1pY&#10;iQecY+tGwAZZue9AGGBVSBjrTSZLaNj4R6vDoPxEj0y9uBDY65EbS+LdOR8v68UeKdCl8MeILrSL&#10;jkwyMAeny54rC1OKYxC5tz++gYPC2OjA5H616H8Q2k8X+FdD+JP33vrQR3rAcLOnBB98ClUheLS9&#10;V+v+Z5WJl7DHwqX0qLlf+KOsX81dfJHNxaJN8QvBOqfDb5GkVGvdOTaNzSAcjJ/kK+b7zSLyxu5I&#10;J4GDo5DKRyD0r6Q8KarJ4Y8RWXiJEY/ZJw0gXgtGeGX8RmvoDV/gV8H9UlTxDH4Ks5Vv0EofacEk&#10;ZPfrzXBUyPEZ47UGlKPfqn6dmN8YUeEarVeDlTqaq1tJL4vvVn63PzrMEyt80Zx296X7LPj5oW9q&#10;/QWX4CfCBpQz/D+x4xjKmp0+B/woQeWvgHT+Om6OpXh/nCd+eH3v/IJeMmTLahP8D89Rp9wV3eS/&#10;vxnFZHiHw7Jd25Btzk5xxX6SD4J/C09fAdgMj/nlUVx8B/hHdAo/gix9wI8U5eH+cNWdSH4/5F0f&#10;GbKYTUvYT/A+G/2b9KvfiF4J1z4CalzII3vtEEi871B3KD/T3rzvWvhX4v0m6ktr/QLuJo3KnfAw&#10;GQa/Rmw+B3w88F65b+LvC/haG2u7Jw6PGOSO616H4k8NeHtVih1GXR7OaO4j3Kz26nB/KspeHmY4&#10;vDqjUrRjKGzs2nF9Omz/AA9DGp4wYfL8wnXw9BunV1abSamtG1v8Ss/W5+TcXw78RTfc0yYj1ERq&#10;ZfhZ4xYAx6HdHJ7QN/hX6kReEvDEXEPhywQ+otlH9KnGj6STgaPaqQOCIF/wrnj4VZlf3sVH/wAB&#10;f/yQ5eO6+xhP/Jv+AflxafBzx5etttfC18/uLVj/AEq9H+z58TJF+TwbfkkY4tmr9PE062jbdHbR&#10;Ln+7Eo/pT/s8O44Rf++B/hXTHwqrW97Fr5Q/4Jyy8dcW37uFXzl/wD8xbv8AY/8AjJrFvmLwHfZI&#10;/igI4rs/2UvgP8ev2fPjFZeMLvwjdjSJ28nV4M4DwnqSO+OtfoSEABCxgA9Mdap3+nJMrRyxhgw5&#10;yK3j4WUoPneKlda6Riv8zDEeNOZ5ng6mCrYeHs6icWnd6P8AXseKfET9mnXLrxDLqPhXT99leHzY&#10;iWA255xj8azrP9lTxlMR58ttFzghpOa+jvCchutFm0J5P31oxNuT1KVG0QifaVIO7vXlrwO4ZxuI&#10;liatap7zu4pxST6292/nufEy8QM8wkFQjyvl0u1dvt17HhmnfskXvH9o+IYFOeVRS2K6Hwn+zhL4&#10;I8TW3ivSPERE9o27Cp/rB3U+1epBQGLDvT433SHd2HFe1Q8GeCsO4yjCfNFpp88rprVPS3U86vx1&#10;n+IThUmuWWjVls90WtXiF5bQ6vakMsqDccdD3rOVAU3HvWvozKZX0ucjyphmLPRX/pWfe28tlM1v&#10;IuCCRnFfqdBONNRe60Pj6lubyKzqEJAc47cVJHk4IGQeuBSBNxzuzUm/b/CTWrsYOTT0Lmg3KQ3L&#10;aZcH9zdcIT/C1Vr6wks52t5F6dDnrUYPH7vhwwKn0IrXuGXxBpgvokAniyJlH86lJRdkW25IxW44&#10;KcD0oiVOSqnOeSac2ASpHakiDKSrD8RVMzY8R7myScHvjpWtHH/bWmeU5Pn268kdxWVuOzAPNWdN&#10;vpbCYXQYHsynutJ73Ki+hTdFUkPwynpUTLg9DjPFbGvWMLKt/ZrmJx2rKLMoxn8Ku99iWncaw29P&#10;SnRhsZA5pj4ZgeeKFLZO3I46inqTewJNLp9yt/ar86nBX+8K1tRgt9Xsk1jT+Qw/eIOoxWTv3DLE&#10;HHrT7DUW0e85JNvKcOo7ZPWs53j76+ZtG0lYX7PN6N+VFbe7w1/z8x/99UVPtY9x8i7H8d82tyZA&#10;SB8npioJdYuHbAQjjBxViHTXmU+a/KjirFvo5d1BXO0Zr1oYacuhyuolHfUpJcXbHaSVUL1x3pRH&#10;Icb/AJjW1a6OxA/cDCnrjJIq7FoTvIxjQLk4HHatY4aStchzV79TnktJIyT5fI6rt6VYj02dwJJZ&#10;Co7DHWunt/D8yYDRMyAY6Yq//wAIyXxtiOcY24rphhUlqZyqOSV2cnDpcjoAOwznNaEOhROyiRFb&#10;eOPeupsfC52km2Yc8ZFasHhWYqMWwwAPmKVvHCp7Ih1UupxkWiJkbYMBTg4HWr8OiShdtvbFlx97&#10;HNdrbeDnkcZh+Y9COMYrUs/Bd4YyI0YbR/d611Qwr6GTrRT1OATQbqFCfsx47+9XLHw9LIVVlVSf&#10;vKB+tegDwbIqKnksd5AKsvauhsPhhclVijsckAbiV6D610QwXMyJYhRWh5Xb6DPHK8exiWPA4qaH&#10;wpOCV2yB88HPFe26T8IC8W+e3whXG5hjFa2nfCSJ/ngiV9vynaOAfTFbrAWM/rLtoeIJ4HMlvG6T&#10;OZGJLjHC+wrQt/AlwsO/7O+04BIB5/E17vB8KkthHbS2gAYEFtvc1e1b4Ziw01ILKMFt6huclR3O&#10;DWkcHBPUy+sc/wAJ4dbeAIy6xKx6ZPmHj6Vu+HvhUt0xkS2c4IBI6LXtPh74QWfkSakbZbp1ICsx&#10;457gdBXU6b8MXihhhjhMJlmCxgrkufoO1dUcNSXQlzmeKWfww8qOOJbB8b8HcOcVraf8OIZrNpTF&#10;zG6iSPGWXPT+VfQH/CsF09YIJJrfzACod+zEfeIqxc6R8J/A9j9q1fW7f9wAbrzJQzykc5/Pp6Vv&#10;7FQRleb3PF9E+F0d7OBBaqQBn5lOM11Oj/AyK8VlltkKOclEiOF/Hqa6Cb9qf9nHw3pj6rrF3Db5&#10;LARC6UnaOh+tef8Aiv8A4K4fATwFakeH5/mjO0h1DA4+vrV/7PT1m0P2c57HovhT9meQyyXtnpPm&#10;sR8/GMDtjNdto37L93PZxanJY2UEMo/ctLcKob6Z6H618TfED/guldiTHhGFYwhJi8scfyrwvx//&#10;AMFjPjb4rlkkt9ZSzDk48s4zXLVzDLqW80bRwdeaskfrDcfBf4X6NY7/ABF4ss7do0y6qVOfbNeb&#10;+NfiV+yt8O5xdXXibT7+GMHzbaRxuI79zmvyF8aft6fGbxkjx6l8Rr8xnI2RTnBz2wK871P4w+J9&#10;ZkBvPEVw65yS8nevNrZ7gk7wTZ0U8vrLd2P1V+KP/BTP4CeGLhbXwP4Ps8YKDzCu1F/OvAPiP/wU&#10;41G5uZbTwrZpBAMhWikOG989a+ErvxVJO5N1elieSaqT+KYhxvJOMcV5NXPq0r8kbHXDAwju7n0J&#10;44/bJ8Z+J7t5Lu9lZWX5R5hO0+nXmuA1v41+JdUd2fVXw/8ACzGvN4fEEbsGLD/gWM1Z+2QTqJd2&#10;eO/OK8utmGKqPVnSqUILRG9ceN9XunZnvufUVFN4n1WZNsl4xH1rIE8TjIUADuabJdc4UDGeua4p&#10;VaknoWi6+oPJkuWbPXJ707fbSwxeQJRIQfPLEbc54wPp61nx3YLc846U9rsA7lBz9axkpPQa8zTS&#10;3CAM8oJ7gVZjljhOEHA74rDW5fOd/PvVhL5Aux92KycJdQNlrtNg2yYPfFOS/wCitL06ZrEtb5Fv&#10;IpZQTGsylx6rnn9Kn1iZF1GaOFGVTKxj442k5H6VHsmVdXNWTU8rtzgD070xNXC5Zl5x3rPjiWXR&#10;PMRSZ0vSZDu/5ZlBj9QarZd+EJwOWo9khczZrPq5cDY+PY0JqMxbHmNjoBms+O2bykfIDOu5VPXH&#10;apYBIVPmY3dBu+tCgtkNOUiyLty+056djS/aJOMSYyOlFlp09zMzY3rkh2XnHvVuHw5qDFJFh5dc&#10;oxHak1FbisyrHdRuAsjZ4+YntVmxtjdXNvazalDaxTTbWuJSdsa92IAziuk074dX8WyS7spFd49+&#10;zyuoPRhXT6T8HLq9sUnihVyuS2YsbMdv8+tRzRtdFuLPOLXShDryadLqsVqvmYW+kU7AvZ+mcH8+&#10;aa9reXxkvYLAtEjYeRTkZ/HnmvXm+B19qGmC5/sOUSIFRpeqZPK59OKtn9m/x5ZWIuP+EZkAZNx8&#10;g5ZwT1IqXNLcUYtq9jw82N48wVYCpxkjHei8srkBXuLR0bbncyEBx6gnr+FexxfC/VbOye+1HSXm&#10;+zSAM72xIAweGbtU95YTeLvCyaJe6G1w1jHIlkjOyLAzkFmT64GR0pe1fYrkjy67nhgtZZlaQpkA&#10;cgdqR7RfLU9z6dq9E1f4R+INBlL32kzQHA/duhXII469QaxP+ESuBJNB9i2nByG4Iq1VTI5Wnqcl&#10;5BcEDtSCFmkCKvU4AJ71vtoFzE5RhgMACB6f1qrdaW+n3KzFCyq4Kn8e9aqomwsU9Uh0xHgt9Mt5&#10;VeOLF1LJJnzJcnJA7LjAFWPC909peswjDKUO9WGfxq14s02Ox8R3dvYbXhFwxgZDwVIyMfnVCydk&#10;mBjwpDcjHatYyFbQ9I0W5jnlBsVCnbn5FJxW6by6eFYhuz1rM+FsCarfvGI3LbOAhxnivVbb4U3F&#10;tafapLMr90kN2z3r2MNhpVYXSOepUUHdnnFxrGtadbzTRTHhOFJ/SvIPjakeq3EGqKcu2wOG6hj1&#10;r6Q1jwdYC2limKmJRh5SMla+fviraj+0prWOH5UYeW2Oo9aK1D2U4+qCnPmkmz+tn/gmJrMfjj9g&#10;z4MeIMCQzfDnTN3G7fst1jzkHH8NfRVvo6glTGuFAx6Y9K+TP+CDuuL4k/4JTfBXUpmV5ovCZtyx&#10;IBCxzOuMexFfYygAYAHrxWeJXJiJxXRv8zpa94oLpJBK9ADlcfTpSrosaLtCgnP3qvMyp1NN85Mb&#10;tpx64rC4rIqnSIhhYVCANk4HXnNV7Lw8tnfz3ovZpPOcsYnbKrn0rRNzAq75JAo7FjiqF54v8MWQ&#10;P2vW7ZMdSZRxTXM9gsi9bWy28ap/dGBUhIzjP4VwHij9pD4T+FYHkvfEcb+W+19jA4NeXeKv+ClP&#10;wG0G8S0sNS+0O7bQ7SBQH9Kfs59Vb52C6PoycqqkswCgHJJxxXiPxD8T6X4d8WNEkaheNrK/3l6g&#10;15N8Uv8AgoCt7o80/hwsYpkxgED5SOcV5HN8crnxfGuo3WpE7l6vLzXNWqxjHQpQcmfd3wq8ZeHp&#10;PCk9xJqkMUMF7JhppgAAcEc/jUfiX9ov4U+F90N94sgkZeoiYHn61+cnxZ+NK6F4Tlku/FlzbWqK&#10;WeS3c7l+nrXklh+0zomtKTaJqF5LsB8yXIVscd/Wl9bpNXs7l+zb2Z+lviL/AIKDfDnT5JIdKhe4&#10;C5AdVB5H4815/wCKf+Cg+t6hCZdB00QJyNzDafrivgfX/j1qcAY2KW9op2sPNYArx82ea4fWfj1Z&#10;fZrltb+KSKxJ8uCB9zN9MVm8ZO/upIPYq2p9v+K/2z/iBqLNHJ4wS1Rjux5gXHYkV534j/anlR/t&#10;U/j2Wecqf3kLsxB74r411v44+HYyksdrqmpPHltz/Kpz0B56VkN8evEhkjl0jwRb27vlVa4O4r9B&#10;7e9Yyr157yL5IR6H1L4i/ac1G8ton0uPULqacvt+1McHBwSQK88sfjR8X44bi68S6xpaqXbyUEAT&#10;YM9Dk88V4Pe/FP4j6shlvvGPkox3KLeILgGuVvZrSecw6rr014XnJYvKR165xWV5Pcq8VsfQvir4&#10;6RjUkvNV+KSIID+7t7KYBBnnJA6muH8S/G3w1dX1rc/8JLr2pssTqbERhYpmJOHOep7V5Pr11pGn&#10;yn7LbKgKKUcLzndjip7HV0htYXNg5lXUFKhQSXBIHA601ohXb6Hc+H/ijFoUcv8AwinwxWOW5ctK&#10;1zOd0h9TVzUPid8Wp2ktIIrDT4FRiVt4dxGMZHPsawdN1K5CmKewaJkvChLryqljjOPWrMBv9SvN&#10;/wDaEUUfmsuJpNoIKnnJ+lRJq4e81Ym1BPG2objrvxCuGAYYCTBeCPQflTLDQdLlmcaveXN1ggYl&#10;lLBv1ovD4bOmy3k+uwDbHu2hwWBHb8adZeJ/B0FlFNHezTCVmVmEYXYT0GTWcqkTZUpOxo2lz4c0&#10;i7SLTtLT/YyOpNaelX969tdR2sLfuJgW2rgIA2DyPrTvAXg7xP47ltrLwd4F1LU5mkcbLLTZJM56&#10;fdXtXsHhb/gnr+3V43aa28L/AACvtOSeRvOutXmjtkdDjoHYEdAc4pL2k/hjcTjCK96R5SPtMcwa&#10;W6UEORjfwynjNY9xrA02ya8bUURkkKyAt0GcV9j+DP8Aghl+0Xq9kNX+Kvxm8P6Cqt5slvbK9yyk&#10;EEZICqPwJFd7pP8AwRu/ZG0USy/Fv9qm+1GUn95b2N5bWyjjOAMO1U8JjKjulZFRr4WC6tn4I/E/&#10;XtSv/EuuXWqakII3mn2KzYUtu7/7JHesz4J+GfFfibxXBaeD43upJLqMgWitKMZGR8oOPpX9FXw2&#10;/wCCUv8AwSa8DRNrnhT9lweN9QlYsL3VIrzUy7k/Mf3hWLHtgCvdfAHwaT4fRpZfAX9lHw14XiQH&#10;D3Gm2dmoGMD5YUL8cc5r01RcYJNnBz80+ZH4G/GT/gmx+3D8eNM0o/D/AOCfiXUpng2+bFZMiEZ4&#10;wzgDpXQfBH/g3E/4KTatqcGr+MpfDPguzIOZte1QmRVz3VFIBx71+4fiD4RftOXBmvfiF+1Zo3he&#10;zlXDxaTAEKr7vKR+leaeIvD/AOwf4Mna/wDjl+1tqviy5DHfbHWpHR2HbZD+PephRcFYpupUPnb4&#10;I/8ABJf4BfBnSLex/aS/bO0++ubeDypbPQAi7lPG3cxLH8q908I/An/gnb4HKW/w2/Z11zx1dj5f&#10;tVzZzzI5x94FsLn3xWH4s/4KP/8ABOT4FII/hj8DhrF3Gv7uV7Bd5/2iZMtXIa7/AMFvfipr9sum&#10;fBj4HWlokqbYXgs5JpEz0wOB+lDjQp6u35lclWe7PqT4eSfFfR5YU+FP7HOmeG7WMgJPfFYnx07c&#10;13+r3HxzI8/xj8T/AAj4YjZMuscfmyqPrIwHH0r83td+O3/BV/40TM+nPrelW0pystygtUXP+z8o&#10;6VPon7C37XHxauxcfFP40rayXUojkja5kuHLYznC8D86axFOPw3ZPslY+y/iP45/ZQ0+3ntfjb+1&#10;vfasn/LWytdREUZz1ULCAP1rxq9/bR/4Jh/CJmPgD4TReILqM/u5bmMOWfPcuT+eK534ef8ABJL4&#10;a+XbzeLZvE/iF3JEkV/dJbxA9CcHLYPPHpX0J8Pv2Bf2Z/hTa2+r2nws8OWc6jbHPPBJPJtHUEvn&#10;+VS60pPSP3jUYI8I8Sf8FXfj74i0aew/Zr/ZcSK2jhfFwmnsyRcHHUBe/pXi3wf8Af8ABT79p7UL&#10;vxN8UviQPCun3ryb47yfzGEeDuYoPlUY7cDFfotqGh2N/Fb+GtESO0WbzDbxx2ojUxqeWIx0rxT9&#10;rwWvwa+G+p+L/C0qmOLSsO1oTi4mIYdB65otUqrlcrX7EuajqkfiX4rX443XxD1vQvBfgHxt4ul0&#10;nWbm0a9j0JLewXZKy7vtNyyx7SAG3L6itixg+NB0033xY+K/gDwNHtP+iX+qz65fR4/6ZW22AH6u&#10;cV4X8Y/iZ+1h8SfiBrHhtNZ1GPTLLUZYrVJL3y4I0DYwu8nj6Csex/Z58R66yz+PPinYWzHBkEYk&#10;vJR34z8oNfIYnD5XhZtVWm13bk/uR7VCtiasEknbySX4nuM3jn9lqG6b/hN/jh8QPiFcRFT/AGbp&#10;U66TYBh28uzBkKn0aTpUy/tdeAPhvM9z8Fv2ZvDuhTE749Teyt1ud3Ytc3TNLn3zXJeBP2bvhjGE&#10;a/8AEHivXFKjMUUy2qMPQiNc4r1bwt8O/g34NIudL+CfhvT5EIzqGsOksgPrmZif0rxMTnGBpLlp&#10;8zXZJRX+Z3wwuJk9Ul6tv/JHJp+0F+1p8erpW0pbbUAekZv7u8jQe4hQIP8AvqrM3wU/an8R3iWv&#10;iT9oLRvBtnLzLFpGkobpfYZZ3z9cV6/p3izR9UgXTLbxlfawBwNJ8J2EkwUenyBYx+NdB4a0bWbe&#10;QJpvwhtNMVyCtz4v1oK+PX7PbZY/Qmvn6+bz5rwoRX+L3n/5Nf8ABHZHDNR5Z1H8rRX4JHzrP/wT&#10;98DeI7r7V8R/jX448VyMc+dqOo/ZIz+A+bH4V6P8Mv2CfgBpKLJ4U/Z+0/VZV4a7udLub9zj1aZi&#10;h/KvZG0PXtDlGpeIPiFp2i25wVOmadbWMWfQSXJaVh9Oa0B8QPAFlEAl34k8YThsrHY/aJI2I9Zp&#10;DHEo9xXFUzXOcSuX2zUe0fdX5ItYfCQd+Tmfd3f5mV4f+EGm+F4lsNH+GehaUpwAI9NtbXb+CjdX&#10;caV4J1FdkT61ZpIFGIrCwkupPoFVMZrnrf4/+MbtmsfBPwk8JaLIxIjN+r6ndbvURxYQH6sRVhtY&#10;+OupWajXtd1WGB+ZbjVbqHSrUZ6gRxbW2+xJrya9DmlepUcn9/4m9OSirRikjrZNIPhqXz7uSS2J&#10;5afxBqMVkPwhjy5+hNQ658Yvg7oEaWmsfEMXt0QVWz0i0aQA/ViM/rXERfC7wPqMon1r4onUpASX&#10;tfD1k7q3+yJpAc/gDXR6X4RsvBVuNQ8LfDeHRUYfNqut3CW77fUySEvz6KBRToU18MG2Dmnu7Fyw&#10;+JbX7l20J7W0K5hn8SXbOz4/55WkAGW9NxxVKX4q/FG1tpbTw/Z2+k2kxIjuZrUIdvqsS4UH/eJN&#10;U49R0G/vX/srxNd6peSnElr4K0iS5cn+75pUj8a1B4H+N9+/m6B+zrLpkajI1Tx7rcVuVH94oz5H&#10;r0rsp4PH1LuMbf15GTxFCMrNnPxeD9U15P7Z1u5utTDN897qd6yQp3+VcgfgKstejwtII/CmiQTl&#10;Vy19MEsrQH1VsGST9Kv6n8L9d1Jln+If7TOhwui4/s7wlp8t/In+yGwFB/Gp9L8B/A/wxbPqusaH&#10;q2uSJyJvGGr7EOO/2a3yR+LCuulkuLnLmk7er/yMJ42jHbX+vM4zWdbu/F90Itb8fXGpsrDbY6LE&#10;RAhz/wA9G/nW/o/w+1prNb7TfhxdSKcFLiaBpGz/ANdJMIPzrjPiv/wUF+AvwsK2Nn430e2ZCR/Z&#10;3hzT4kK47ZXzJPzINeDfE/8A4K12V87v4X8Ga7eELj7XqDCJPqPPYn8lFe3huGZ1Fecr+it+LOWp&#10;mVlovxPr6bwpdwWaXXjnxV4c8P2hb5n1PUPMOB0JWJSufbNZEnij4AM40+y+Ini3xVLGPm0/wPoQ&#10;VD/20OR+JxX5xeM/+ClninxPeIscGixXRYiJ5opNUuEOeirITGD7BK5/xD+0h+1j45042F1N4vms&#10;GX5f7QuhpVkoPoi7Bj2xXuUOFqNOS9y/r/SX4nHLMn1kfoZ4n/aJ+G/gmZ0074FeEtAdX41T4r+L&#10;ze3HsfsVsTz7MK8Z+Jn/AAUXk8PtJZt8dNXngDH/AIlfgDSodC08D+6JFHmuv15r4a1JdfuXA8Rf&#10;Gbwpoklw+x49OD3tyWJwBuAIJz71D4g0P4QeH9QFjr+s+ItfurbCXAjZIIpZB1yTk4+le/hMgSdo&#10;K3+FfrovxM4YxVW3bbue5fET/gpprLM8XgLwjp1pKSf+JpqU0l/eN7l5i3P0xXg/xE/aN+Mfxmna&#10;PxN4m1bWkduLWR3MSewjTinnx18PrODyfDHwO0yMg/Lc6hPLcPn15OP0pzfFz4ieUYdFu7fSkK/6&#10;vTLJIh+YGa+hwuQKlZqm7+b/AMriliJTduaxi6Z8LPjFqyBrfwrPbxPyrXapboB/wPFdRo3wyi0a&#10;ITeOvjJ4d0lR/wAutnaC8n9xwoXP41zV5d+KdflDa1rN1dMR1nnLVHD4akPygA4JIJ7V68cqqyVm&#10;1H0X6v8AyMk4p31bOzs/EPwR8KTb7PVPFPiGcLkgyxWMIP8A2zXdj8atN+0zrujy+Z4E8I2elSD7&#10;tw0rzyZ6Zy5PNcbB4VdXAaM/N144q/D4WyN20ghemMZrqjkmHfx3l6/8AftJ7LQf4o+L/wAX/HSv&#10;b+I/Hl/NE33oFn2J+S1zh0m6kTDyyOCcklya6uLwujRgiJuwyBVuPwy6vu8okEcCu+hl1KjG0IJL&#10;yQpTk33+ZxcPhp7g4UEKV6mrC+F2QAMqsD612lv4acksiMcHpiraeGgybnjIA6kiu6GEknojH3DF&#10;+Enwb1b4q/FTwx8MNE0x7q68Q+IbLToLWLlpDLMqkD8Ca/pd1bwHpmmXcfh3TrVVtNNt47O0QHIW&#10;OJAij8AuK/Hf/ghl8Hz41/4KSeCtUk0wS2vhK0vvEN2zoSEWCIqjfXzHTFfuNPoiXN3JOy/ectuJ&#10;65Nefi6CeI5X0Rx4iqua55/D4MjVQFgHvxVuDwsI8FU6dK7aHQ4w2QBx71aTRkADBBg9Tipjh4pH&#10;K6ja0OU0iLVtNkDWtzIuO2ciuq0fxhqtqFjvLVJQO44NTx6Ojc7PzqeHR1dc+nXNTPA4ap8UUEat&#10;VLRm9pPjHRrlQs6tA/o3P61vW01hfKDa3Ubj0Brh/wCx26gZA6ZqSKzurY7rdyhzwQa5J5Rh38Er&#10;GkcRPZo74Wa54GR3q6VW28MPGyjM16x/BVArg7DxRr2muFe681OpVx2rspb64u/CukySAKZ7czui&#10;juzH/Cub6lPDzTdjopT5pXRQKjOCKcqcdOCKQrz05zyacAQoA6jvXU9jpvdlLW3KadKEwGZCATT/&#10;AIiJHaakLWPH7uGNMD0VAKW/gNxLBajnzbiNPzYCoPH91Fe+I7udHyPPcKT7HH9K5cTpGPz/AEOz&#10;CXdTTsc8/wA5yRgZqRcqeuB2ppQg7hgDFKgJGQa5Yq53o0LDxHrWmkfZr6TC8hCcr+RrfsPiNc7Q&#10;NRsUfOPnT5T+XSuVTO3cw6cU+PaQVOcU+SLM50adT4keh2HjHQL5lxe+Wx+8kox+taFvcq9z58My&#10;uFt5mVkYHBEZxXmCqAMJmrngC+uB47Fks7bP7Ouiy54J2df1qJRSic1XL6Sg5xex01trlzHGizAM&#10;QB16mrcOuWsn396nvxWLIG3kMQCOKQk/ePrWaSsOeFoT3R0i3EUvzRyBh/snpUisc/MPoa5zeVPG&#10;B6n1q1Bqd5FjDggnoaTizjngHf3WbwD425OBUsKIuDjoc1jw644YCWLp/EtXbbV7ObgOQT13Cokm&#10;cssNWhq0X3BaCQD/AJ5t/Kp1Yrb2wPIFqnXtxUEDwzRny3BypB5p8J8yztGLAk2wye2M9KXQys1u&#10;TIPluAATlFzk+9ULrcJD7GtADEE5A6xDn0wao3MkZP3gfSqjuGliuwPTP406JGdgF9aaCOwqS2YJ&#10;IQ6g59qtiLMa5zkbvY0+M50m1IY/6tl59mNJAwV87T144psTn+zIQ7gkPIPxzms3qNfDYltCBIpY&#10;/wAQ/nUOrQqJ3+bHzHA9qnhX5A47YNRaqc3EvH8fX8qL6iV7GXIpDH8hTcMeB6VJIGLdaahABwO/&#10;pVbsACn8angYKMZxzUJ2jOe9TW4DcU1ca3DUSIrYXIGTHIrgY9CDV/VAv22RwuNzAjjOARmqt5B5&#10;lq8ZbAKmrc7ieKC4xgyW6sfyqJ66l3ZTZYzn5Ac9yKJtMs7m3kje3TJQ4bHIPbFKRjHPap4JA4w3&#10;cVjKnCW6LjWqQ+Fi6nDHdeXcOodWt04bucc1l3ejaXNy2nRcjnCAVseTu0y3ckZVnQgjnrVCVBGx&#10;CHjHOarkpz3Q4161L4JNfMx7jwjoFwctYBeuCrYqBfAGlvyk8q46YINbe/Ld/wAKlR0SQY59TUvD&#10;UeiOmGa5hT2qMr+DvDp0GPULNJt6TrHKDjHIOP6VYu7WGZdk8SSAjkOgP9KvWDKL2NmbiSN4/wBM&#10;iq1wjI3lsOV4JqoU4wXKY1MXWr1XUb1f/DGNeeFPC98f9M8O2Muf79uv+FZd58IfhjqS7brwXZ7s&#10;9Y12/wAjXSTq5bcTmlQDd0pulTe6NKeZ5jRfuVZL5s4PUP2Y/hZfbvs+mz2hz/y7zE/zrndZ/ZA8&#10;ORTw6xpev3iy2kqzRq6huVII6fSvZ7cJuIIGe1TG3WZDHjqMHms50YSi1Y9fDcV57QatXbXnr+Zx&#10;PxF+C+m+Mb+LxR/bD28tzbpvCxgqSFAzXIz/ALOl6o/0fxFEeeN0RFey2CPJ4fiiIGbZ2iYegBql&#10;cAoDgDr2pfV6c3czw/EubYSmqcJ+6tFdLY8avf2e/FQjaO2u7WYEEZ3EH9RU19+yJ8Pvi/8ADKx0&#10;D4tWE815oM0sNvcWU5UrG53Ae4r2C3ALB89vTrVjSIoory5thgLdQBl/31/+tWNXA0ai5Zq8eqZ2&#10;/wCuGdKMZ06nJOLupR0admnr6Nny5qH/AASy/Z+ugG0/WtbtsDp5qsPxzXPap/wSW+HNwxfS/iZq&#10;UA7CW2Vv5V9fTRFWyxBFRsuTx61xS4eyif8Ay7+5tfkz06Pilx3QemNk/Wz/ADTPiq7/AOCSMO5v&#10;7K+MCcjjz7E/0NY2qf8ABJr4gWw26V8R9KmOfuyo65/SvupuDgjk+1DEYGc5zisJ8MZU9k1/28z0&#10;6PjNx3SetdS9YR/RI/OLxh/wSm/aAurV4bK80W5VehW8Iz+Yr6f/AOCen7P/AIx+E/wLvvg/8ZdF&#10;s7ifTdSkudLG4SKInxnB+ua9+MCso3Lxik03Ona7BckAJL+5kGOzdD+dRR4bwOExMcRBttaWbTTT&#10;+QZ74qcScUZK8vxnJZNTTirSTXZ39U/UxJvhv8PpM7/CFjg8jEZBFVpvhD8OJfmfwjbcdNhIP866&#10;+/gFtcPFgZDYAA7VUkUIcjuOa9n6hgpb019yPz1ZxmsNq0v/AAJnJv8ABb4aO/z+F41z2Ejf41Cf&#10;gX8MXwh0Ar6N5x4rsSwGNopWQ5wccVLy3AP/AJdL7jRZ/nS2xEvvZxM/7PXwyuDhLK4j452S1qeG&#10;/gv4Sg8M3nw7KTPau/2qBi3zKx64rpoQoXCj86sB/sk0N9H1hbLD1U9axllWAe1NG3+sGb1afLUr&#10;Sdmmtdmtmefx/s5eBlYmSa7YHOV34z29K77Q9BisfCkejwPIV0/5EaU5O3sKt38UcN2Qija/zJge&#10;tS2Eu2YIwyJBtkGeKrDZZgsJU9pRhZ7HPjM3zDHwUK9RySdzDZdhJJ4pM5fFWdStzDNJGUwQ2OtV&#10;FyGB9ucV6SseU20h5iO7qcY4pPKO8EcZ60ryKUGGGaSM7ujCpVxJvdiTxbl246nrV3w65vdMm0KU&#10;nfbHzLf/AHD2/nVYHnk81ElzNpl9BqcROUYLIcdUJ5rKouVqa6HZSl7Wk4fcSOirJ0xTdwzir2u2&#10;yQXRlQ/LIAyMOhBrPbsy+nNarU5tmOccAg00Nn5wRS7cgcY79KcoQ8kfpQmNpiBhgChlypAbPrSE&#10;4J29xSqy9XH/ANei10OMnGVyqk82j6jFq1upHlN+8A/ijPUGtnXbZHdNQt/9TOu5SvSs65jWSI7V&#10;+vuKt+GbmG906Tw3cS5khG+0J7r1IrmTVKtrs/zO2tH29H2i3RWAxwKVVZW3Z780silWaM8EHBBF&#10;GeMEV1bHDYmLFlDIMMrAg+4q/qaJqumJq8SAN0kUHuKykdVwprQ0i/S0u/JuSDBOMMCPun1/Gs3a&#10;LuUk2rGU7gMQwI45xTvNTaGz1rN8aeJ9F8I35sdRll3HLLtTqtc/cfGLw5Bt8i0lk5OSSBXzOP41&#10;4WyytKjicVGM47rW6/A9KhkGa4uCnSptp7M7HD5zjnvzVvSb/wDsu7E7N+7cbZ19R615tN8bbb71&#10;vpPHcs/Wqc3xu1WQMtvaRImfc4H9a+dxfitwfSVoVZTflF/rY9OjwhnMtZRSXqer67YC1ui8Y/dy&#10;DcjetUd+x9o6dzXP/Cn4pjxfJL4O191W52lrOXruHp9RXRXUL28jQyRkEMRmvreHuI8v4ly9YrCP&#10;S9mnumujX4+h42Y5biMtxDo1lrv5NdwEoAJ35H0pVnz249DVfdxncPpQsh3DAznsK97Y83lZr6Rq&#10;NujtYXbfuJhgZGdrVU1axbT7gxnkE5XFQKTnDgqO+TjFZHxR+JreGfh1qGraPa2upavpsLNFZNOM&#10;yADI6fSs5VI0n7z0O3C4LEY6rGlTjrJpeWumr6GkZFTqD+VJGZGJ2LI+fRDivy9+MH/Ba746Weq3&#10;OjeHPB2m6O0DsjB4y8ikHBBzXhPjr/gqt+194xSSA/Fa7som/wCWVmipgemeteDU4rymN1Dml6L/&#10;ADsfr2C8CeKq8FKvVpU0+8uZ/gmftfqms6Tolu1zrWq2tnEoyz3VyqAD8TXm3xD/AGz/ANl74e2s&#10;jeJPjJpPmRof3FtOJGbA6ACvw68VftL/ABi8asx8T/EXV70Ocss9+5H5Zrk7jxPqd05kmunZu5Zs&#10;151bjCVrUaP/AIE/0X+Z9hl3gPllJp47GSl5Qil+L/yP2X/4eu/saf8AQ5X3/gP/APWor8Yv7Zn/&#10;AL5/KivO/wBacw/59Q+5/wCZ9Z/xB3gb/p7/AOBL/I8Ot/CcqBSIBnjBxya07bwW8sgIRl6FmAr1&#10;qy+GLSMF+w7nI+QIvIra0/4R3Un7qW1bcR1Yfzr9/hl8k9j+HZYlLY8dg8HjGUgIBXbnb1PrWhpf&#10;hSeXK+SBsHDBe9e4WHwZndFAtQWXhkC5PH9K6LSvgek2wR2qoMglQP5V0Ry/qR9aTeh4LZ+D76ch&#10;Wt3OOOFrXs/hrqUreZ5D8dylfQui/BmJpxHNbKyqQW9a6ez+EXlgBLePBHTyySfpXTHAxSTZlOvJ&#10;s+cNK+EV/cSRl42APzOcV1WmfBeSZRgHGcFe4FfQOlfB3UTKs9rbBlPybWXHTvit3TPhFdTT7001&#10;FwfveZ1NdKwi7GTqysfPmh/BqG1X7Rd20xY5AKrk/lXTaZ8H9MS2Egt2RnfA3jk+1fRVv8ENQnty&#10;h0RipTcJ1YYUj3Pep7rwT4P8MqW8QajBGIow5iNwpJ9q3WHiZuba1PniD4OW8+toUs2Ko3oSB6cV&#10;0Nn8HdSN/J5EccqjHmHafl9iK7bXfjB8BvBNtcajqniHAEjbYGnjAbjjHevKPiZ/wUk/Zz8GedHo&#10;moGRdmRGkm4ucYOSO9ZOVOmr3SNFTlUPSNG+FovLbbp8ccik7VMahtrjjB961rf4VRR6XHqF3dwR&#10;sJzGVUqNzj+8Pw618XeNP+Cx3hfQUNt4G0jy41z5UaMFG49Tx3NeA/EX/grF8YfEgkh0S5W0jZiR&#10;tY5J9a5auZ4On8UtTeGCrNe6j9RdcsPBmkRzPqfiW1t0jAcSB1bJ9vpXBeM/jD+z/wCB7SWa98YQ&#10;XczjMzmQZP0x2r8jvF/7anxt8UtsvPG8yxtnMauSOa4HWPiv401u4ea/8Q3EjHrmU4ry62eYT7Kb&#10;Oqnl9RLoj9UfFH/BRf4MeDrGTw/YamZolwweJP8AWYPQntzXk/jj/grvp0Ft5Hh7T3lnR94mHGGH&#10;Axg+lfnPca9qc0heW7LEnnnOagbU7ojG/jtivPqZ7Xb9xWOiOAgt2fZfjf8A4Kx/FnxCjpFcGIyK&#10;cMvBHp34rx7xt+2j8VvGMks2p+KJ8u3zDzCfpXiLzvJyRkmmIrmTDD681x1M2xtXeRtHCUYO6R2X&#10;iH4ua14hHm6hqV5Kw6KZTgfrXOX2t3d2RI8zfQsapMuT85/KgmHHXJ9PSuGdWpP4mdChBbISS8uH&#10;YuZScn1qIHnLE81MBCB8qnpzSYTG5c9O9ZlEQLBcAjj0oLODnpTiwHWkYnaCP1oAeJZX6kn6mpop&#10;0J+dBnsaqluc+tCqQ27PTrQBdZ4yQ2dxFTRXojwrAgDkVnws+/5X59vWp5BO7bpAScdTQBcGpjgF&#10;ieemaf8Ab0ZdueOxrPVJ8525PutTiG8nQKtvI2OoC4pWQGhbXe1iEHbnirtvY6pdRm4hspWiUjfJ&#10;5Z2j6msiDT9VjdfLtZOv93rWjD/wlBxbKs4jYYZATgj+tQ1ENCacGEZYgEdjUJuVLYZx9M0f2Dr1&#10;0+XtJcnpvxSr4U1wAr9mJI6Gp9xbsWg+Ofa24gBccVKtzEcOckkdzU8ng/V4Y4/3iS7owzGP+An+&#10;E5709/BusWzKLq1dN3Kh0I3fSocqfcWhVOrpkKsbbqemoxsrMHbcfvCrS+FdQVt3lHOOc0f8IpeM&#10;eFyCcY96V6Q2QjU1kIZnJ2AKCewHQUkd+fNEgyVPIJNXLfw7dQh1k05Jdy4VmUkp9Km0jw3BPqsI&#10;8Sy30Fng+a9lAryjA+XaG469fakvZrYBbK6nVEQ3TiJf4AcHk5NdXpvjzVIUSO0s0MUS7IVmjG5h&#10;6kgcn3rkf7K1OOErHbOUDdWGM88fpUljceI9MuVu7J5opI2/duhzipfKxp2Ponwn+0BpPhm3sdN1&#10;XwppWoT+UrXSXLgMVcYCIUPAA5Oec19z/sZfGn/glV48SXQPjT8EPFPhy7EUcUV7pevQ3VvKcAux&#10;DqCAW5xzjpX5YyfF34jXNpHYapqdvdJFG0UYutJgdlUnJ+bZuznvnNNsfHmtJGVMZGTn918gX6AU&#10;oxop+/FM0hUs/eV/vP6DvDnwP/4I3eKdEe28O/HebSvtQHzahAq+V7MAvbpWsv8AwS5/YY+IFk0n&#10;w3/bC0uIMgW3IuI8I3qAzZ596/Ajwn8b/FOlhUtNSulbcS+99wP1z0r03wD+2j8VPC4jurC/QJFL&#10;88TSl2lPdueB9K2VHL5bxafqU5UZPZr5/wDAP2L1r/ggq+tTx3/gD45+HtRwT5siTbfPXH8SgFSc&#10;fzrz7xv/AMEF/jP4dlOr6J4O0y8EtvJFdJpV6NgYn5JFQkHKgZwOpr4z8B/8FNfEGjLb3+i+MdS0&#10;u6fIuLbcRG3HBUqflOfavdfhf/wWL/aE0HShqmg/EuW8W1ffdae2sjLKOpVWByPbrXP9SwLlzRqS&#10;j6rT9TRKkoWf4p/5jPjF/wAEsfjvo89tpGt+Ar4QWMPk2+o3dgcSZ9SM4Hp6V4Z8Xf2DPFmkRbpv&#10;Dps57ION/wBmYidRgYJ6etff/wAD/wDg4EnvNc03TvjB4i0iDRtTvBFJe3WnySNDGD8zfJjfjgci&#10;vffAn/BRj9hH9oXUJtL+Inw1t9MMxJTU3t4zFOgJAYMuCpIwce/WieVYiUl7Gopfh/T9ET7NNWTv&#10;f+utvzPwX8Tfs4eIbRJZZ/CdxbGzjjj+0KCV81skbvTcBwK5HxF8E9Ztbu3hv7VbR5pREDcgLgkZ&#10;BPoMc5r+jHXv2Bv2KP2hW/tf4a/EC0kM7LKbM3StGcDj5QAwxnHfFeH/AB4/4IqXQln1HRNCttXt&#10;5YWTfaqpliUfdKg8k4/GuCtDFYaX7ym/lr/wfwM3BvRn4Ial8K1tvtSQMbySBjGRbZKg5wHHHIrk&#10;7/w8dPuw0y7l/jAG1s/Sv1x+K/8AwSJ16fxNp82meFdT09r7ybVnghYxo5yjyMq8sOBxkHk18qft&#10;Lf8ABPX4i/BmHUj4p8MM7WLASXO0o8aYwBtPJxjmiGKp2TuQ4yW54h+zPpEV34whs5FBMjBFDN0P&#10;b9a+tfjb4S0v4T+ElvNUuVluJI2iKKnyqdvJzntXxL4Z8U3/AMO9Ua/UudkoA7cjoa0/jd+1x40+&#10;ItlbaRrF4vlRJiNY5ckHuSPX619nl2OpQwVnucOJoupJNHXWHiTRZ5dQ0/Ub/MD25kBLZLMBkAe/&#10;avB/iXOXvpJZsqzk4i3cqMZA+uMVnN461SCYNbX0ihc4w3PNVby+vPEk9tYxxK1xcXKxwgDl3Y9S&#10;etY4rEQqwSW6NadHklc/o+/4Nnf2nfD3iD/gmB4a0TUNVVX8IeMtU0G9SR8mIFUuo1+m2YGv0E17&#10;9qv4MeGLY3OseLLeJOAvzjk+lfzyf8G9nxLn8JfBj4t+Br3xTHAtv43tbtdNQt5gMlo0bSg9Np8o&#10;L68V7t8aP2htKu9XNtbadqep/Z7nCxwsUUEY/wA+9cdfGU6mIcpR1evY6nGTXMfqt43/AOCkvwf8&#10;Nzy22n3CTTxjKw7s7wRweOleN+Nv+Cpniu/RT4S0owJPGTCWjzt6+/PNfmzq/wAZfGOo3sR0/Sob&#10;GKWBgZbpwWDAnbzmsvWfin4kl01ZNb+ILQhDh/soxkk5wPSsHi7fDFfn+YlC+rZ9v+IP+Cgfxv16&#10;NJr/AMSQWaMCZ3efYeQRn25rzTxL+2Tqkk7Sat8UpZj5YLrAzOMkYIr411j4j+FoIV+3atc37od2&#10;JLglTz6VjXfx4Wzkit7aC3t2ckIwTk+gJrOWIry2bsVaK3PrfxH+1PDeaFNLbeH9U1RlTPzuQHOe&#10;2T3rw/xl+0F8UprZ4/Dvw1t7d3cMJLo58sg9c55wK8U+Ivx21RxY3GneIbyaX7KH1C3wUS3kLNiI&#10;Eff+UKSemWrNi/aE8VarYrawafN8owX2DJHXvWSU73uKUontPh349/GLxLo9/pHiDxII3AMQEQ2h&#10;B2b17cV6V8OvjVJpfg6KzOuNcyxZ8y4lJ/UivjY/Eq7tJ7iSHTfOkmR1KXJbIY9GOD1HUdq7b4S+&#10;L9Tu/Amo6fczlbiM5MqrjbntUVYtxuVTcbn0b4p+KHjTx7pt1oXhzUIYJjCSWdA+F9cGvAT8RfFU&#10;+tDTb7xRPGoW4QtHJhXMTAEj0z1rd+A0ut6b49ttYnvWlgkglikVjkMCMfzrF+J/wsuNP1+fVbWW&#10;NQ9xI0IJx94glR/ntWUOWL1Lal0G2Wq2epLt1K5nnd7p0UPKWwAGP64qefxj4Y0a2jU2KNuYAjjK&#10;5P8A+quOtVhsLow3OpbSkqzRRKwxtZDuyR35qyv9n6jp1ra6RZvfTxXwZ4re1aWVjweAATgYwR0z&#10;VvlvoCvY3J/iSInktLfTWILRlPLXO5TxwO+P6Gqg8T6/rrLa2klxEqZ81mXaD7A16X8J/wBjv9sv&#10;4m2cN78J/wBm3xfc3uxlt9Rk002cUa7jtw820AYJr334f/8ABEL9vb4i26/8JVb+GPBiq4klXUNX&#10;W4lPAydkG7kehqeSpLaJXNTW8j46i0jVdQs0lFygDnBM8uNxU9j2x6VBrV9/ZlifPngicSYZ1h3E&#10;Ljrn3Nfpj4D/AODefw/pMrXPxs/aluZrVWaSS00HS1t1Bzz+8uGHX1C17P4d/wCCVP8AwSs+Ftmi&#10;a3oknim5RQSNS1ue+eY+hitwB+FVHD15a6IHVopaJn4r+IvFEx002Fg6XlxIkZhEMZLKAcnAGeTi&#10;u58C/s9ftkfF64aX4Ofs6+LtQzCpsbq30SVI95IOfMcBfX6V+63ws+Gn7Pfw3aOy+AH7GEdmsTAW&#10;97B4Yt7MHj/nrN+8/HFek3j/ALQd7bqbPQPDegWoGWN/fPdMPchAqCtVg0170iPrElrGJ+Nfwo/4&#10;Ipf8FIPiEwl8WWGmeF1uSksra3rSeZv6klItzV714T/4N49QtpYr746ftRW6iSFhLHpNiSAM5wrz&#10;Mo79SK+8/EN1pml2puPit+1MmnqhLeXpEsFurAYJwVDPj2614r49/av/AGCfBE8l9rkWo+KbkSEJ&#10;Nq9+ZPMOPvfvXAA6ds89K0jg8PHp95LrV5dfuOM8D/8ABJX/AIJefDKNY/G3jHUfFN2hwyXuuhgx&#10;HbyrVAf1r1HwZ8Fv2NvAUkMPwW/YofUnVgYrmXw8MZ7HzLpv1rxzxL/wWe+Anw2kbSfhz8IdHtXW&#10;Es11bwblyDwi7V+Y++cVyviD/guD8VvGItrT4afCm5eaeDahhsDIC/05FUvq9LZJEuNWe7b+Z926&#10;RqfxtmjGn+DfhJ4f8MRrtUfa7zf5ftst1AHHbNU/EPhz4nRrJefET9pKz0GAqd0GmWMdsCPZ5WZv&#10;xxXwAv7R/wDwVP8AjxAV8OaRq+k28r7d80YtVAP+0duajf8AYL/bJ+IdxDqvxN+MUEDFf3nkzyTS&#10;KD2PvSeKgloHslpqfYXi74j/ALEngW2k/wCFlfG+78SzRjbJBPq806v3xtUhDXl+r/8ABUL9hv4c&#10;TvbfD34P2l1NDkCVraNSfcnkmuG8Af8ABIPwrebrr4j+PPEWpyAvucqsERKjIzkkkds16j4H/wCC&#10;bX7PfhqCGUfD/So7pyXaTUXa6kUA8DghQT1xzWTxEpbRKUYR8zyrxV/wWv8AiVrDyWHwh+EkFtG7&#10;bII44GmIOP4QMAfyrzLxV+17/wAFOfi1ZST6DonieO3uHby444PsinuVDHaMD6196eEvgD8MPCOu&#10;HUNO0GCG3+xQm3t9OsUhRS2Q24gZJ4raXwf4WlnElz4TgMKxyLHHJKXyxPDMG/pUOtXkrXKvFPRH&#10;5uyfssft6fFZLS98beIoLO1mQSTvqWsSXDxKQecR7ieeMCtLw7/wSb+JHia3t9S8VfFC8a3kYGSG&#10;wtBBIE6YDS5/VelfpS/2ZrXEFrDG0cYSNioAXB6fgKYsKG6803PmK0mdqx4BGeefeptzfE7g5yuf&#10;KXwy/wCCXPwP8H21vNP4Rhv7uKLa8mv3slzls/ewML+lex+DPgZZ+B1i0m1s7Oa28s+QumWKW4Qj&#10;+8QuTg+lemxQwJAI5JHYqSQ7vknkkCnmVAgXfgL0xWsacSbmBZeANIEzXmq6dHc3DMD50xJ28AYA&#10;J9utbEdgsBWOAhFAOCkYHB7VI1zGh4BNH2xAfmcA9QMitEktiW0zR0qGNMOXzIB8pzzmp5dL0+Rk&#10;e5t2dgjsxLE5LHJyTWRZ6jBBcq3nZfB4VScfpWvHfSXVluNmwAU/M3GaTKWuxk6pZMjCVbUEcxQk&#10;pztfqoPbPpXxZ/wUI/aL8IeGfhbqnww8L/ZsLra291AGBk3RcsB3xk4z/hX1v8WviTa/DTw5L4ov&#10;7gs1sSljZxDczzlf3ZPYLu5J9q/IT4y6X4n+JV1qM8U19PrT6nNPd2wtTuwzEmUseCpySSOla4em&#10;q1Sz0Ry4qsqNM+OPiR4S8Kal8Xde1S28VSJaT6m8kNjIxkkhBAJViMDqT07V0HhbSvhBo9ukmpeI&#10;7yWctgwWaRR/mxVj+tcNH8KviH8QfinrK6Bpt7Ip1WRS8dsSCAcZLdO3avbfA37A/jS9aOXV9N1S&#10;4HDHDpboP+Bykfopr8vzeKWNqJPq+nmfTYKvS+qQ5nbRD9O8e/CXRrVbS502a4Uk7TdX8jsR6bUK&#10;jH1re8M+O/hvqE4Xwd8CYNTnYjayaaHwfUtIW/M16V4K/wCCfdxa7Lg6To1mFG5riW3lv5P++pNk&#10;f6Yr0bS/2b/AekWi23i74gSzlP8Al2l1GK1hHt5VupbH414EqdR6Ri/yOz6zQWp5Ra+I/H9xZLp8&#10;8eh+GrYci0ublmI9vJt8An6mrOleGPGuqqwsda1S7zy0tpaJp1uR9cGQj6uK9XsfD3wd8O3sVv4Z&#10;08XUmdqDSdJw2708+4JP41F4r8WQ6dM1sng22gWLG+41fU/P2/gCFrD+zsZUvyq3oifr+HT1Zwnh&#10;n4JWtzqD3t7qVlDcyD94mnWTXlwcesrhsf8AfVegaV8H9Fs7PzLn4Y3eqShubzxPr3lW2PXyk5/W&#10;uRvP2ktC8PwyQ618XdJs4wCBBHrMFsq+wWPc+fwryj4i/tafBf7QBf6jr/il3yRb6B4f1TUyw9N0&#10;gWMfliuijkOOq68sm/T+kZTzTDJJXR9HxSxaMrafD460rRIThTp/hWCKHd7eYcyNWXf2nwesJDqe&#10;q6Jbzy5y+oa5fNIM+vzkD3r5a1H9v7S9FRtO8D/sUeP7sKvyvq8dto8RPvuOcfjXnHjf9tf4h6nI&#10;13H8Avgh4TcZK3Hi/wAQjVbqP/gAZxn2Ar2aHDNd/FT/ABX5XZySzGL2l+Z9sT/tNfBXRN2k6N4v&#10;jvLhDt/s3whamSRvxiViPzqyPHN14ljOrr+zra6fCFymreOZy0jD+8EkY/XBAr81/FP7evxftbY2&#10;aftuaXpEJUiWx+GngV7f/gO+RUB+oryXxH+0J4K8TzvN468X/E/xlIed+p+IUtEJ/wB1Qxr2qPCV&#10;R25Y/g/1sjmlmK6n61eMf20vDXw60iW28TftI6Bo1vCPmg067jt40OOnlwZc4r5q8d/8FT/2Y9P1&#10;WVdP1XVvGt2xOBCrrCx9cncx/KvgfUvjT8OVw3hj9mzw8lwq4F7r19c6k/8A3zI4T9KoyftA/FGJ&#10;fK8P3dhoaMD+70LSYbYfmq7v1r28PwnJ2576ei/+SOeeYrp/X3WPr3xj/wAFQv2k/FFu9l8HfhCd&#10;GsASIZE0Yh1X0EkpRPxxXiPj/wCMX7QXxD80/E/4ladaQl9zwax4jDAf9sbbI/CvDNa8UeMPE0m7&#10;xF4o1C8J5xc3bt/M1RWxYHhRnse9e5Q4aow1aX5/19xySx87aM7fULrwVp0xS9+LFxcDO57fwvow&#10;hVj3zLLz+OKSPx/8F9NTzLb4Q3uu3Q5+0eKNfklQH18qLaD9Ca4tbBmGSvU1Ilgp6jPqBXrU8mpp&#10;f0vyOWeMT6nXH9oT4gWAKeCrHRvDUZH3NA0iOFv++yC/45rlPEPiTxZ4uu/tvibxDe38zcmS7uWc&#10;/qaVbVVO0ZHHUU77PyMJz7mu6nldKHwxMXilfc0fg/oSan8Q7GS5tVlhsi13OhOAQgyM/wDAsV1t&#10;54ZfUdQlvp8tI8hdyR1JOa3/ANn3wm8HgHV/E7xqJNTvks4SVyfKjG5yD2BYj8q6iDwg+04TBJ54&#10;969TDYFxV7bnr4NxdHmfU4C18LgDBwMEHAFW4fDKS7WaAkAcE967628GEH1B67hV+28JrEvlugK5&#10;+U13RwUzpc4tann1t4T80F1jxt4xitC28KuCCY8DHTb1r0C18KYGfLYjPII4rRt/DJLZEYT8Oa7K&#10;eXzejM3Ujujz+Pwi+cKjAY5JFWovCClB8jn8OlehReF5AoycHucVctvCEgAJyPcV0xy19CXVb0PP&#10;YfCZjXGMrj7oFTw+FGHRPxxmvRB4SZWIMRbjr2qzH4RYJ8iYJ6iumnlza1F7SSPPbTwqQdxU4+lT&#10;Dw0QxBA5PAI4r0SPw3tTBTB709fDsDZBjBIGNxFdUMugtyXOT0uffH/Buz8FILe3+LXxyntyJYLX&#10;TvD1hM68YlaSecKfpHHn6iv0ji02MsSUIznqMV89/wDBHj4US/DP9gDw7ezxFJ/GOsXuuzKwwfLL&#10;+TDn/gEefxr6eitFAG5e1fD4mop4upJbXdvlp+hwTvzGWNJQ4IXkdqlj08DAxj2rTS3RTnbUvkdi&#10;DmsHU6EpPczBpoByy5PYVLHZDaPkx68Vejhw3zHj1qZYlPIOKnmkytEUVsl24HFBsxtyT35FaDRA&#10;cgnFI8W9Rgd6XMwu2YWo2yCCTAzle/vXYajH9kFvpob/AI9rKCEn1IQE4/Emufjskvr62stpJmuY&#10;0KnvlxW7rU4n1e7KkEG4bHtzisK8m3FHVhl7zsV1bcTx0NIQ4OSePegHDYDZz1zQ5BwMd+awO2N7&#10;kdliTxLpkUuB/pYc4P8AdBP9K57U5JbidndjksScjuSTXS6SnmeJInIX9zZXEuSO4Qgfzrlbol3z&#10;knB5rjxOslbt+p6GFSu36EeDkBuo70Kp35B/I0MuOoPNKADgKDxWKR1kq5246/WpLdSMmmooHU4y&#10;elSx7iSv64p3GDNxg1a+GJU+Pb5nTldFm2gj1ZRVbJ2981N8PXZvFmsTRrzDpG3J/wBqVR/Q1FTW&#10;mKprSd/L80bUq5mLYxluKPKcgFT35x3qZmVnPzDIowTyP5VmiWrrQXYMhcZz60u1o227cDH3qSFs&#10;nk4x0p+M8A0GauN3upwDnntTwRjlaYfvYPNOV9q5Kk5PpRe5SSRctpmBAjJHqB3rUtdb06z0fT4r&#10;u5CO1nnDKcH52Gc1jwjA+XjNQa+rf2Np0jcbbd1Az/00bH86I01OdmRUo068oxl3/Qm+M3xPuPhd&#10;8FfEnxJ0CK0vZ9H077QttKSVYBhkHHQc18meHP8Agsv4FMq2/wAQfhJdwnIDzaReKwHr8j4/nXuH&#10;x3iW9/Zv+IcDvkHwpcScn+4A1fkFr1zZtfSNbJwD0Bryczr4jB1oqk911R+lcBcJ8P5xg8RDG0ud&#10;xkrNNppNeTP1s+HX/BRL9kf4iIgj+Ji6Ncv9221u3aLB9N4yv61654b8ceB/GKLc+EfGek6kjcqb&#10;LUI3J/AGvwljunSdZI2Oela+j+J9Z0O5W+0nVbi2mQ5jkgmZGX8Qa5I5zVjpOKfpp/me1jvCDJqz&#10;bwmInT8pJSX/ALa/zP3gje5X55YGXgYJU81HaukmnNKF/wBVeyqffivx88A/t6/tW/D+ER6H8YdW&#10;eOP7sN/N56H6h88V9zf8E1P2zfGv7VHwo8T6p8QorWTVNA8TJbTS2kAiSRXi3A7R34P512UMyw+J&#10;qqmk02fn3EfhzmvD2EeKdWFSF0tLp3e101+p9R2dwJ4mLZGB0NLqihZ2bacNGp9skVn22u2zqUmD&#10;IG4FR+JPEp066gxArwvbIyMG5OMg/qK9FRbZ8RHA4l1OTl1HNycg8EdaZ9w8iqCeKtPlyZAyEnv0&#10;q0uo6dOwWO8Un0JxVuL7EVMFi6XxQZYChjz2qe12xtkHrVaJw/zI+R04walTLH5lx7VLRzNOL1Rd&#10;KGRCueo5xUkGZNHtGI5WMofwJFMhKccjpTLQsNPnQEnyr04B7AjNQ9ihswO3IA49aW1YBtw6+lRy&#10;OTwXyKktdpJwe3rU9B7FuIFrCaJfvRz7vfBqjcRqDjpV2AbpJo/+ekAP4qap3CbTt38dRxVRJZCq&#10;pv2tn6g01EXJXPf1pcArgDp1oAO3jpnoKrW5JdVxHJDM+P3cytxU2pRbLmRAONxP51XRXkt2j/2S&#10;QPftVm8drhI7kH78QJ+o61LGmZsqENsXnFIvynay9fenzxkycdxTUUcAnFO4nuS2xXaQfzq5bucA&#10;Z/OqCu5O1sfWrcKtn7/FS9xkunkx3l5pm3iWMTKffof6VTuQobgdevtVuNhBqttO5wr7omPpnp+t&#10;QapA8V08Z6oaaWoyGHBfHOO1SSHyJ7a9K8wzDP0PBqtEQrjcT19atuomhkiVSSy8U5IE9CfUIDbT&#10;vEB0PFUTlVIIxk8nFXriY3Vjb37Hl4gHP+0OKoyNvHzMevTFSglsRyqqgN1461Gn3txXNSmHeuFJ&#10;49ab5Loc+lO6SJJSWwOO2QBUNzGzwkdCPmGPXrUqkKu7OcDgGnKC8JLD8KNHE0hJplu5f7fYwagq&#10;EedENw9GHUVnSqysAuMfWrekylrW60skkxP5sQz/AAnrVSct94UoNtCkrDHzw350+MFm8wn8qYuS&#10;3P5U7zFjXgVTIJQASCD0PepInWQGE9xj8DVRXbgA59KntXcNyfqKlx0GtC/EftdgFdj5lq2w+47f&#10;pUcYIJYHk4I5707TZtt8beXhLlME+jDpTZQ0MjROOVbBFLoUtyTWYhcWqX4XJb5Xx61iujISADgd&#10;c1oa62ryeGNQttDmVLw2zPaFgCN4GcYPXpXx9qv7WfxssryaxuNWijljkKyJ9kUFSDj0ry8xznC5&#10;Vy+2T17K59Pw/wAJ47iSM3hpxXJa6bd9fRPQ+sCMAZX8qUHBACnJHFfIi/tafGUfe8QJ9Psy4/lT&#10;bn9rT4z3ELQpryRbu8duoP54ry/9csoa2l93/BPpF4VZ82v3kPvf+R9gKkg+V425PBxTL2JWhbz1&#10;ABX+JsDFfFlz8evixfRt9p8aX5D8FRMR/Ksu4+JXjOaNhP4ivTn/AKem/wAa5J8aYK3uU5P7l/me&#10;jh/CrGwleeIj8k/+AfeOj3sOsaC9k06edp+QCzjBTGc/lWTN4j8OxP8Avdfsh6Zukx/OviX4XfHz&#10;xP4B+K+m6hruv3U2lXE32fU7eaYsrRSfKTz6E5pf2lPDGsfDb4m3elQ3Ltp92Bc6fKHJVon5GD3x&#10;0rzsRx19XwkqlKhzcrs7ytZPZ7P0OiPhbH+1VhK+Itzx5otR3s7SW+60foz7Rm8b+DYSRP4u01Dj&#10;7pu1qGX4keAY2+bxrpuD/wBPS/41+eEms6icEXkgPc7u1ImqXoO77U3I65rwn4oYjphl/wCBP/I9&#10;1eDWCessTL7kfoZcfFP4d28YM3jbTBnoBdLn+dVrn41/CWxXfc/EDTxxwqS5Nfn2dQuXU7pySfek&#10;F3OSd0xz9al+J+Me2Hj/AOBM1j4OZYmubES+5H3Pq37VPwW0lGx4le5cfwwRk1xeu/tz/C/RL+LU&#10;dOtbxpIZAcFQAV718mefJjHmn86yNfiLoZlJPy84715eM8Q87r02oRhH5N/mz3cB4WcO0ZWqOcvV&#10;r9EfqBo/ifRfHfhex8feG5RJZajAJUZT0J/z+lJISG2E18mf8E2P2iYNP1K7+AnjXU9ttds0+gmY&#10;/dfq8YPb1A+tfR2ufFTwd4fvZdOv7yQSRMQw8voa+/yXjnJsRk1PFY6tGlP4ZKTS95b2v0e68j8S&#10;4m4LzPJc+q4ClByS96LtvB7P5bPzTOoifauCMfWplcOpjdVxjA5rzqX9oXwYhO2CdyM44wDWZdft&#10;K2MUp/s7ScjPV36/pWGL8UOCMOtcXGX+FOX5I4sPwhn85fwrW72O6+JvhlvG3hN5YrdRf2IJUjku&#10;vp+NeFSO8R2SJhgcEEV1kv7TupWupw30tigtlYC6jj6lO/XrUXxM0OyMsHjHw+hNhqUYlQqOFJAP&#10;+fxr8I43zTh/ifFSxuVtuUUudOLV10kvTZv0Pvciw2PydRwuLVoz1g73s+sf1RzAmYHlcfSlEiYy&#10;WqBWbeTngdqfuPRgevB9q/NFo9D6tos2uoXOm3kGp6bMUnt5A8Lj1H9PWvV/Fnx20+y+Glv8QYtF&#10;e7mU+XeW8cmPLYcEmvIU5O30PFaHhaTTo9ZGka1OV0zUB5d4rH5VJGFY/SvtOD+Ksw4dxclRnaNV&#10;Wl1SfSVnpp18vQ8XNsqweO5KtaPNyO9urj1j+q8/Uwdb/bn1vDx6J4YtoCT8rSncRXJat+2N8W77&#10;cttq0cCnoIIgMVzXxy+G158NvF1xpsbCS1cl7WYdHQ88VwmWKblJHqK9LN+N+MY4iVGvipRa/lsv&#10;yPvso4V4UnhoV8Ph4OMkmm1f8zuNW+PPxM1t2F74vvDu6gSkD9KoaH8SfEOh+IoPEb38lx5RxPFI&#10;24Sxn7yfiK5ZmYKAO9OjmJXb1yOQa+Rq59mtaqqlSvOTTTu5N2a9WfRrKcvhTdOFKKTVmkkjyn/g&#10;p9+y9pCi0/aF+FvlS6dq0QfVYrUZ8iQ87iB09D718NXDSISsg6HpX6wfDWXQ9da6+FvjJI5NG1yM&#10;xATLxFKeB16Bun5V+fX7Yn7NfiD9nT4p3vhq9tXWykkaXTZmXiSEtx+I6Yr9syHO6ee4JYi1prSa&#10;XSXf0luvO6O7IcVOg/7Nrz5pQV4N/ah/nHZ/eePhiWOVwaeJST6H1FRPLzgnqaUZB5Fe80fT27kn&#10;mP8A3jRTd0XpRU2QuWJ9ZaT8IQJPMhsj6llHUV02jfCaW6dEli5bkMR9z296+g7Lwv8ADnRLeWHV&#10;dbtYnUY8vuT65PasLxb8a/gL4C00QT6pZrIrEyyy3CAfh6V/Y0YU0z/MC02ef2vwXnlZzbW8ikjD&#10;uICOlaug/BW6ktoYIrQMsLY2k4Bb3Ncf8SP+CsXwO+HejyW9tq+ltcKpB8rDEkdOfpXzF49/4LZ2&#10;UUs8miX0826XzY44jtjzgjGAKxqYvD0XaTS+ZUMPUqvRM+7tJ+Aklmblru+t0VsAkyhdmexNKF+G&#10;HhmWSy17xhBFHBtMpjYHaM9P/r1+SPxN/wCCxHxt8TXU0ehXq2kMhJAJ5H4mvBPHn7c/xp8Z3jS6&#10;z45upF3fPCkzBWXPTg968ytn2BpaRd/RHbSy6vbVWP3D8dftkfsvfDi3uYrfxJZkwRkq81wuc/7o&#10;zXzZ48/4LBfCbwQ9zbeH5ku/mO14Y+pP16V+Q3ib4va/4ivpbprqVEkJKQiUkL7ZPNc9Nr99cMT5&#10;7ZI55zXkVeJZuV4R+87YZatOZn6OfEn/AILd+PryKaz8LwskZz5SyOSB+A4r55+Iv/BSv4++NN6H&#10;xW9vFIfmVBXzC99cu2WmLeuTTHkcsWHNebXzvHVtOa3odMMFh4O9j0jX/jp468V5m1rxXczZ6Auf&#10;8a5nVvEcl0DJd38krkDaC2TXPb7j+FsY5NMChzudzknPWvOqYitV+KTZuqVOOyLM9/M3STIJ6elR&#10;SzxPByjeaG67vlI/xprgAcCkPA6ZxyOKxNBIy+clePenSKzSYyDnsKjLs5J6HvShznI69qAF2AMN&#10;3FLuUdF/Oml9zYbr60EuOwoADIc4f86VWXtzSBZGb5U5+makjt5ZjkIBmgBhbux7dqaMDouas/2f&#10;cMQqxkknpipbbQtRuB8tu2c4AC0XSApLubIPGKUjg5bPFb1r4EvZcGQ7c1rWfw5s1dTKXc9+eKh1&#10;IoDiFUyNlVJNWINLvbo/uLVyc91Ir0ix8E6fbgFLZPQHAq4mn6TZDE9xChzwoYZqfa9kB53aeCdY&#10;uAGaIIM5OecVq2nw1kkIae4OMdhXbwwedldP0m7uMf8APG1Yg/jitG38J+MrgRyReF2jDjgzzKmP&#10;qOoqeaowOHtPhzYxtlkY85yTWnZ+CLFcKtuCR2au6T4a+KTESt3ZJKBkIqM4A+vGans/hV4jkT/S&#10;9ZJJPz+RY4H4ZJpcsnuxWOKt/ClmnItwO2NtXY/D9vGqny1I9Ntd3bfB7UTgpNfMccs8qgH8AKsL&#10;8CWkHmyLIXJyd1039KORXBKxwUehwOdqgDB6H1qe20a3a5WG6mWJD95sZ213kfwHhcCRgB6bpmPP&#10;tk9KvW/wFs3nWSWOLcf4mz+XWh00M84jsIHYpCwYAnax4zUqaNPOjzDChcbiWGK9Kj+BFnbDItoy&#10;c9Szc/rVmL4WRWNubQRARMwZ49hYMR0yKn2asFnY8zOhSpC0qomzOD84q9b32pxWt1ZtIJftcCws&#10;06h3RAwPyE/d6du1d/N8MILyNEnsIsoMRkDaxHue9RzfCNJAkhs2GxcApIRR7O6E0ecf2M24xyQn&#10;ihdGtzJvkjJwecdq9Ak+ExjjXBuAdpG5pM4OetC+ALRRaCTR5Q0MTJfObpv9KYsSH6YjwMDaODjP&#10;el7IZwv9k/u9igfQ082JTavlbs+2fyro/EHgzxEuoSN4auobezIASK7jLvjHILDjr+VP0TwR4oJm&#10;OvahpyiOAyQi0VnMrAcJzjaT69qzcH1DRnNLpKsuXXhTznrVq30O2dQDbKc9yK39G8L63rGoJpNp&#10;oUzXMkLymJiowFGW+YnGR6d6ni0KWCOK5ntZEt5gRHMyELI4/hVuhPt1FS1JdA1Zz8fhW0f5WtQW&#10;PXGKnsvhvo11IYnlt7YkdZASDnr0FdFHppUMyNtAwBx1zV2106QpkoDjrxWcroWjZytn8MdMuD5c&#10;QAION4Jwa6rw1+zBd65BNNol/ZxzXEHlf6XHwmSPmQg8Nx17c1ds7VkkGy1fC/fYjgV1eg62NMMX&#10;2QPEyLgsZMgt647DHasnKoo2TsaU1F/Ecbqv7Af7Rtikmq6RoMupwLCzQzadKsh3D7oIJBA964LW&#10;fBnxk8IA2vibwfqtm0UmSWtGGWxzyOor7D8D/tP+L/CLxx2WqfImCVI4yK9a8MftV+C/F1otr468&#10;LafchuN8tupZs+9czr42mtYpr8TT2VOTtGX3n53fDYeLPHOoX3hnT/EWlaesGlXWpTPr98IIj5Me&#10;8xx55Mz9FQcseK0vBPxi8UR2ka3OqzKtqQ0CRvsKgjsO5r9ANZ/Zf/Yv+O+8Xvh600q6kcGKaAjk&#10;45J9DmvHvi3/AMEe9XS2m1f4L+N476ENuEDNucj2HWrhmtOLSqJxCVCrDWxyfwn/AOCgXxE+HUi3&#10;q+J9Ts/KAXzwPleQDhSQcg4HUdcV91/sv/8ABwD8QfD2oWHhbxZdLq2nraIbq4vnJCyfxBT1C9ML&#10;z3r8qfin+y18dfhaptPFXg+9kjgcnzYYywB9SB0rldD8SaxolrJapH5YkZWZ5SVdSp6AGvZw+ZKc&#10;LKSkvPUiNScVY/pg+Hf/AAWg/Z08X6Fd3mqafItzbAl44CHTOMgEnoT71z3xa8Vfs2/8FPf2c/Fm&#10;p6Gi2fibQdLmdLVXQyzRgbwxUcsOCPY1+BnhL4peJdJSNfB3iVre4vbR/wC0WS52KWCk7STxgjjH&#10;fNe+f8E5v21774GftCaD4m07S3uQk6/2hbxhm82AkCQNk4I2k9qK0KGMpypTjutPJ9CqfJUly2tc&#10;+VP2s/CP/CA+PLzSotPmtoizFllbJLhiCQAOAeorwHWdR2zRs6bcrwwH3h61+lv/AAcJfBrQPhT+&#10;0rNq3hNLcaZ4gxe2apKCTDMglQgdl+bGa/MfV1aQeRITiPpnnArz8rqTlR5ZbrR/Ixbd9SvJqal2&#10;JYkjtitLw/r+qeHtTt9f0q8eG6t33W8yY3RnGMj3wTWMbaILuPIHqeaJSYhiMkD0B6162gtT7L/4&#10;JGfFOfwh4m+I/wAM9HtFbWfEUemX9lPLk7Y7d5VlU8/xeaD+Fe9/FT4oeNPDuqz2usXwMm/JWNcD&#10;ngdK+K/+CfvieXw9+1lpGqNIEN5pN1E7DgZCZ/kDX1J+0N4h0u41mS4a7VV8oEuDyTniuOqr1tTa&#10;/wC7TMfxT8R9duriNY7l2Kx7huOAPXvXP3XifWtTmKy3fmQhOCwIJ/DPGKxNY8ZaLC3mNM0rBFJ2&#10;H7ox3/HtWZB4l1O/1KKLwl4evNWnkuPLNrYWskrucDACoCc81SXYxu+pu6rPMIxdI7YyN+RwB6VQ&#10;1S+MVxDqTTACFgxDnk16j8L/APgn7/wUV/aA1A23w9/ZN8ZtZMBi61DTGsoj6HfPtUivovwP/wAG&#10;2X/BQHx/p0J+IPjzwb4L34JW7vzeSxr3UpDkZx/tVfJK5N4tXPiS4aLULiCdZkLMA8mXxkDk5q3c&#10;eJLNYHQTJFbtITGImHUDnJ/pX6qfCf8A4NZvhdYRwXnxx/au8Tauwi2zweG9Hjs4WGRkCSVmOPwr&#10;37wr/wAEG/8AglT8M1h/4SH4bXXiKeKUEv4j8VSzb3AxzFb7R+lX7GQnLsfganjWwm1SKC0vEYT3&#10;u2TYNzY2d8c/iK9v+Afwq+OnxEkfTvhv8JfEerLcqQ82m6RNKCw6HO3AH1r9+fhN+xj+xx8Jpkl+&#10;Ef7Ifhi2cLmO7tvCURcEdxNc5OK9C1fwn8ZL24WL4daVoXh61ECq0tyu9ww7iOPYg/M0pUfd1HGe&#10;p+K3wK/4JNf8FK/Ht6biL4R2vhqyabi88Q6jHCyL6iNSW/SvrHwb/wAEGrvX4IdR/aX/AGkY7SKB&#10;A8mn+GrZUzgcnzZzx9cV9sXPwr163ZpPjD+0/LDbsSZbewuIrNB9OrD865Dxh8X/ANgf4PhrrxJ4&#10;vt9cu4B80k9+14xA9d7bfypRoLdou83oeWeAP+CVf/BJ74PzwXN94STxXfoB+91bVJdRdz6mK3UL&#10;+BFfQ3w/8LfCTwGqWvwK/ZRgs4lUeTdWnhu101VAHHzuoc/XFeBeOf8AgtR+yD8OV+wfDTwkbhWj&#10;IzZwrb8/RVNeG+M/+C437QPjC6OnfCX4a3BWRjFD9l0l2I54OWDZP5Vp7SjBboTozb1P0akb456x&#10;g2+n6DocTdXup5LuQfgNiCue8Rz+GPD873PxP/apNmXQmWz0q4gsxgcZ+TL/AI5r8wPFfxQ/4K9/&#10;tGwC603w1rVnbtkh766+yxgFvRivb2qHRv8Agnf+2944uoLn4o/Gax0MTEFjYh7uQAddyrgH8Tis&#10;5Yqnay1KVKKd2z708XfH7/gnx8OWfxD4g8Rt4ivVUFFvbya6dz0IBlbb/SvOfFn/AAWe/Z/+H1vc&#10;WPgDwPbQmNSIo1CiP/ZbCKOfXmvPtA/4JI/CTTrYSfEHx/rviK5jQMwiIt0d8+gLYH41694U/wCC&#10;ff7LXhSVRp/wr0nz42P7zVEN2/AHZjt/HFYyxMuiKSgj598Wf8FpP2pvGOmJH8KfBkS4dmnl0/RJ&#10;ZZCpPygYJx+HWvPIviB/wVK/aCM91H4R8QpZNIfJl12+a1hKFs5ZZXC456Yr9C4PAvhjwxob6D4f&#10;0BIIVijITT7JYE4k5B2AcYroofB+k2Akj07R7fYT8jzszNj05OPSs3WrS15rDTS0SPzf03/gnH+2&#10;J8SdR+y+PPi5pOkROhkltNPnlmcrkbs7AEJ59a9K8Bf8EW/hla3MaePPFms6q0Z83JZY4yT/AL2W&#10;Oa+44dJS2uWvBFArfZmixFFhcEg5I9eKtLBNuXe5bKsDwBnnjpWer3Y3Jnz14W/4JvfsyeC4PtWn&#10;fDbRo3iUsLjU4muefoxx+Qr0jwj8GPh94F/s7UvDth5a2twZjb6XZJCkhZdpDADLKOSF7E16D9kh&#10;wPMhDAEEB+cGkkWRGHOAOg//AFUJJMkxLDQbC1zdWmmRtMZCYzduziNcn7oJwDWpNZPdfvZDsyMM&#10;FbsQMj/PrTvKMaBRGo+bI/nUsZV/vEfdJGT3p6BoMW0tW8yIiSU7SsiyOSuGXB46dKlhjEJQQosa&#10;KAAiYHHTt7U0vG3JmIw2SD7jIpRMxbbHGWLDsvAoBXFiEmxd2SQuCfxNKVLkJEOcEkDqaRPP3eWI&#10;MHPC55NRvFNLJG/nEYQhhHwc59aLlKLJ2jVE2yoQMfMGOKqC6uobcpLOJNrEoNgG1ewGOtSSSLZK&#10;XvZgiISXaRucfjWDf+MYoYrieIQJDBana2d7PIXwuMdsdRWkBPQ25C7ksVJx/KmIJwxzgL61zx8f&#10;JJFBNDBMwI/fHZgE4GMHnIz2qprvxIsNBuZp9X1C2gXy0EaNMBtPJOc9eD2rWLcpWjq/LUznKEFe&#10;Tsdb+6c4Lbh6g80x5tPs4nmYooGCWZ68N8d/tk/DDwnGWk8VW/mqGVwkoz+HPFeNeNP+Clngy3jk&#10;sdLu/tR8vy/Lj5Vl9T2J969CjlmNrq6hZeeh5dfO8uw7ac7tdtT7Rn8V6bpM8d3f3sUcKoyYaQAF&#10;sjiuW1H9pjw9aRjTL2GOSN98cqxkj5dxB5Ge2K/P3xR+3/4l1xngso5D+9LRtIfu/wBK878W/tn+&#10;MIlEs2qRx8k+pz9K9GnkOv7yp9yPGrcVxS/cw+9/orn25+1X8Q7f4waHc+GPBPiltKV0Aj3RbhuA&#10;x82O309a+XPHvwO+Kmp/D26S7+MH267sLR2tbWGz8tJcAkp5mdxz/dPGa+cfGX7aXxd1Nmi8O6i6&#10;lRxKUwPwryDxn8Xf2ifGpb+1/ibrKISf3NncNEuPQ7etetHCYLDU+VRbPnqmY4zGVnL2lr9tj2n4&#10;T/G5fAGmLpUkrRzRMwkSzt41ZmzzudmGDn3rsh+2Lr1kpl0zw7DASDi4ufENhb/nmRnH5V8UxfC2&#10;W5uDd3CvLJIxZ2diSxPrnrV+0+F0CkF9NXd6FB/hXw8+FcPOtKo38TvsfR/6x1Y04w000PpTx3+1&#10;/wCPdYfZ/wAJ14HslIIP2zVrvU3/AO+Igq1wdj8cviF4r1KLSW/anjsXuZxHDF4d8HJZoSeADLOe&#10;M+p4rgLb4dXEZ8sWvynHQcitO0+HZwVntWePGGJGQc1vS4ZwVJX6+i/yMp8Q4hteZ1HiDWfHC3Uu&#10;i6vo/wAUPEM0bFJHPiVYbeRlPJBtl2sv0bFczf2WuvdGFfgBYyyr91davLrUpRn/AGZJSufwrX0/&#10;wddxQC086cxKMRwidgoHsM4rR07wHKkm+3ikRwOSrkH8xXdTyehFbX+/8rnHUzmtd2uvuOZuPFXx&#10;P8Ko0UPhfRvDot1Mkgs/C1vAUUDPLFCR+ea+Xvi5+1l+0N431e9tx8Z/EVvpbSERWdnqbwRbR0O2&#10;MgV9E/tX+J73wT8O28PJqUrXWrnylV5ixVP4mOT+Ga+M/E9stpEbfJDSYJ9AK+gweS4WlhnVnTjf&#10;0/zOShmuIxOLUITdtv6sczr2q694guTPr2vX185Y/Ne3kkuf++iapLp4RQFiA44IFaosnJAUZz0z&#10;UiWTZAK9vSs1gY30Vj6v65yxtcy0sGI68+9SLYAc9u4rRXTjv2gEfh0qaPTiGAPfp710RwNuhjPG&#10;xvo9TMFmFGAO/Wl+zn7qrWvFo8rMQ8Xvmpo9Ib7oiz26V1QwHkYSxtlqYv2Y7gCvNSi0cLnb37it&#10;6DQyTjyxnHXFXIPD7S/8scAd66IZauphPMG/hOZj0i6a1e7WI+XG4V2HOM9CfanJps+SSozngV2d&#10;n4XlERKE7ZBh1B4Ye4q1D4XRiM24I6ZxXVTy9rfYzlipPfQ4mHSmJO5SccECrDaBISPs8BZmICDH&#10;JPpXbQ+EVLDEXLf7Nd3+z/8ACz/hKPixpcN1aM1ppxa/vTs3KEiGVB+r7R+NdcMDZ6ImjOVaqo33&#10;O30r4c3Hg/wbo3gm4tx5ul2YWcAYxKx3v068tj8KtWvhCdufLwCMnmvR59FfULuS6mQl5nLMzDoa&#10;lj8M+WwygOOBxXrQwUOVJn21P3IKK6HA2vhIom0xHGOD71oWPhKEE74eMdcZruLfw2D8yxg88g1P&#10;H4ejDYMfOOgFbQw1Nal2kzjYPCigEbAQT3GKtw+FkILGEV2MGhrsCleB396mh0wxrkxDaOvFaqlG&#10;Jbg7bnJReGUyCITxjnFW4/D7FsD7oOFrrYNCMqAxnAPO0mnroexsAc+gq7JMSgrHNQ6CMBXXp0qZ&#10;NF3OCAAR1yK6RdHZRhh17elPXScMPkxTVug0oo5iTQowQQrZA5zUJ0P7QPssCnzZSEjx1LMdo/U1&#10;2EukKsZMeSuec13n7Hvwem+Mf7Vnw/8Ah99n8yC68UWst7gZ/wBHgkE0ufbYjVNerGhhZ1X0TZnU&#10;0hdH7C/DHwJafDP4R+DPhlYRqkfh7whp1iyL2kS3Tf8AiXJP1zW6sHTIwTVm633N7NMpzvlYjd6Z&#10;xTSjLKAATxzzX5Om2tdzk6jBCu3gDj3pXhKtkjqM8VMka9DyT2pXjYncV6UxalVSruY0YEqcMAeR&#10;U6xEr8/XNCwKCSsajLZbAHNPGcDH60kJsRkVjz3NRTttXaPXoKsbQUyTUFwQpDZ+vFO4LcPC8Pme&#10;K7HJwscrSsT/ALClv6U4uZpGm43Oxbjvk5pfDJMV/e3cmAINMlK/7zkIP5mmRL5fygc+lc9TWp6I&#10;7sP8LY/bgYZOSaVgRx29KMgcEk0rbvw9RWZ1ITTmAl1e4Vxuh0nbGT6u6j+Wa5WU4AA9OcVvecsW&#10;j6w24jzZbe3X3HLn+VYDbS2B+AFcdb+Iz08KrQb/AK2QgyMMemKVAC3J4FK/OBjHrQiFwcjFZnRp&#10;ckjG1v5VMrL0zkn9KiCHbggg+oNSRjbJ796l2YajpQVXPORU/wAM1U3viO93DcttbRcejOxP8qim&#10;DBGITtxxUvw6DiHxBIqYVru1B4/2WJrOr8ATb9k/VfmjbDbSACMd6duwNqj6k0kaszkEY96cVPOO&#10;cetQlYi6FjAAyT34NOY7n3Dp0OaAhGAfTpTWYqpwm456UybdSTK9s0KSFzk/hTVdmA4Ge4p6BtpI&#10;oKRZhUbQQvbmq2vsF0Gw4GWhfgH/AKaNViAMSozkZ64qvr6ldD098c7ZUOf+upNXT/iIq75427/o&#10;zifitDHdfAzx9bSpuD+Db7hfaMn+lfjl4ktbKHVZktgUIbLBelfsx46iWX4UeM7XGRJ4Q1AY69IW&#10;NfjL4rQjVpgjDLHJzXhcQO1WB+zeFr9zFR84v8GU5JNnTNSxTMPvNxjjiqhkYH5hmpoZPMxuH5V8&#10;7zRex+scqLrXQjXJJ+7wRX2l/wAEKNduLq0+MPg8xhYYNT06+VvRmR1P8q+KFKtwASPX0r6y/wCC&#10;G2rW1j+0B8WPCZjk3Xvhezu0YH5QI5WU5HqS36GunL5NY6Gv9WPjPECi58KVv7rg/ukj9GI3YnJ4&#10;wePpTvE6JJoOn3MfZHjb8GpqMrycjgmrGtJ5nhWNzgCK6kGMdcgGvtY/Emfz83atB+f6M5d8hO55&#10;6CnIEB+YmkCh/mXODSgYADkDJ7V0eZ6t1axPFd3Vs4CTso9mq9DruowJgXTEdQG5rMCkkOVJOeM0&#10;9Szg7sDtUtIwnSpz+JJm5a+MLhSFntkYnuOtanh/XLfVTqNs0XllIUmyx9Dg1yNvy5XsOAcVf8KX&#10;LReLVs3mAS8tZYXUjqduQP0qJ004XPOxWX4V0pOMbNK/3HUl0blircDO09KcjqGJTnH61yU0k8Dl&#10;Y5G+U4PPpUsGs30R3JO3A43CvO532OGWT6XjL7zs7aUC5gdvutIUPtuGKhulXpISCDXPQ+Jr9Skh&#10;kG1ZEJ496reK73UtF12aCC7cKzbkwegbn+Ro9rboYxyirOpyOSR0hljC5x0/WmCQFi2OD3rkofF2&#10;q7zlwx/2lzVu08YS5IltkJ9jQq0N2FTI8XDZpnWWTZAye/T0qdyi6fsLcxXBXH15Fc5aeMIDgvaM&#10;v+62aNf1SHX/AA9qGmaZJLHcfZhcREZB+QjPP0zVKpGWxhHK8QqiU1ZaXfY1ZEbeSIyfQCm7uQSc&#10;e2K8hXxH4itEDR61cqef+WpP86swfETxdE4X+1y3QDcgNb3uexLhXEW9yovnc9XY5bKirMD5/jH5&#10;15bB8T/FMRxcG3ce8WCfyrSsvi7qEfFzo0LAdTG5GfzqWjkqcN5jDaz9Geg6lE0lk7oSGjHmIf8A&#10;aHNP1Q/aPLvU3MJ4FbI6Z4zXIwfFzTpItlxpMqjbyRIDV7QPGtjrnhCa7tbdj/Z14I3QnDKDyCfX&#10;rUtOOrOWplWNpQvKFtbffsaO5mbGB71ahYbMbq54eMtOU7XilXHUkCp4PFmmvx5zDjrspOcWjJ5b&#10;jVvA3bP57e5s8k+W4ljGOx61VDB5du4Hvwaor4ss1ug1ldhJpYWiiZ0yu8g7cj0zivgfxt/wVG/a&#10;Z8AeMtR8Kax4Y8OTNp17JAyyacyN8jFeze1cmLx+HwMVKs7J+Vz6fhngHPuLalSngFHmgk2pS5XZ&#10;320121P0E8w5xkHFJvVz86/lX57x/wDBYz4tQskd78MNAdR99k8wE/rWxYf8FmdSOF1D4J2JP8TQ&#10;6i4z+Yrkjn2Uv/l5b5P/ACPo6vgh4hU1dYeMvScP1aPvAZBznApyuudhI5r4ntf+Cyvhdtgv/gjc&#10;IT95rbVhj8itbdl/wWE+C04DXXwu12I/xBLqNgK2jnGVy2qr8V+hwVPCLxDo74GT9JQf5SPryO6G&#10;n6lBeEYQPslP+y3B/pTtShNvcvEc8Pxj3r5J1X/grv8As7GxYXHg/wAQx7hjJCEL+R9a9m8A/tD+&#10;Hvj78M9J+Lfww1aRtPuQba8jkx5kMydmHY0LM8EpWhNSb6Jq55uZcA8UZZRhVx+GlSg3y80lpe10&#10;rq+9mejtuX5WBxjim5+XLLXEnxtrq533zEZxyop0fjjWxlFuF44yUo/tSh2Z5L4ZxaWk0dqmVO4P&#10;nmpIZdr78ZyecVw6+NdcKFfOjYjuUqeDxvrDAnfEeehSn/aVDqmQ+G8YvtI7mQNLEfJO1wdyH0NW&#10;NQK3dvBqiNjzlw/P8Q4x+lcJH481ZGAKQnHcIf8AGrun+L9SvNK1HQ4JY4rxojPp5C8Mw5ZcHv8A&#10;40f2jQT6kTyPF04+9b/gd/ludSlxscOq5KENgmvkH9sf4cr4Q+J8uv2NuUsdZX7TAy9Nx+8B9D/O&#10;vVR8YfHMUrRy3qAg4YCEceorE+Jy638ZvAl9pl7ie80WI3lm4QA+V0dRj86+ezzEYXMcE6aT5lqv&#10;U+84SweN4bzWNepJezl7stXs7Wfydvlc+ZzISSoPHvQrMWBzwOtOnieCVlZOQcHimjA44r8zekrM&#10;/eE7q6JYyeO9ObGMbuaj6jGD+FOYk84GfWhbhbUwvGGnie1ZwpOE616Jpvixfjt8A49D1OQSeJfB&#10;KhI3YDzLiy7c9TjGK5K9tVnjKOuQRyM1B8EfFWn/AAr+Nem65rNuG067ZrHU0I4MEvyk/gSDWc2o&#10;Su/hl7svR9fk9ScZR+s4Lngr1aL54d20tY/9vK8fmuxz6gqxHIOelOclgQOMGu2/aD+Gj/DL4hXm&#10;kxLm1lbzrGVfuvE/zKR+Brhl3CPg5ye9fH4vDTwmIlSnuj1cDi6WPwkMRSd4ySaFXAGQ2aeAwOBT&#10;QVPGOnpTi/OQPrXOdTAKMcnrUdzAskRRh1FPzk5PFOKh1yapPoK7TOL1WTV/Cmt2/iTQbl4LyyuF&#10;ltplPKsDkV9rz+I9N+Nvwd0j4waFcpLeS2yprMMX/LGcDByO3NfI3iPSUurYnbntiu7/AGH/AI22&#10;Xwz8aXvwj8Wxu+j+K2EMOcBYLk8K30PQ/hXn4jDUa8ZUavwzW/Z9H9+nozx+K8vqZjlkcbh1eth9&#10;bLeUHbnj8l7y80ejedKY8s2T9KSKfYuTJk561sfEXwldeEvEc+jzD7jnaR0I9RXOq27hTnB71+b1&#10;qVShWlTlunY+Zw9SniaMakNnqXzJuBDjIPrXpHwK8XW2u6Tc/CTxDdMSUaTSpJOg7lAfYnIrzCN2&#10;QhGfnHTFWLLUb/Sr6HWdKk2XdrIJLd2HG4dj7V14DHTy/EqtFXW0l3i91923Z2ZxZngIY/COltLe&#10;L7SWz/z8rnZ6tpN1pOpSaddKyOjlSuPSq6ARr8oOK7LxDJbfEHwdZ/EbTI0ErxhdQhjbOyQDBz6V&#10;xwX5Suep4Fd+Ow8aNXmpu8Jaxfk9jxcFiJYij76tOOkl2a3HF92BGcnNSSRLKvluOCME0yNnQndw&#10;O3FKsjsSCM1xxlK+p1M0PFXhmL4wfDiXw/OqHWNGiLWZwA0kYHr39K+W9UsZtOu5bS6jZGjYqwZc&#10;EEdq+n9D1ObRNbt9atkO+CQMyjo691rlf2t/hNZD7P8AFnwjbk2GqqDciP8A5ZSY5z6V9UovOMrc&#10;l/FoLXvKn3/7d2fkd/DuZrLMw+pVP4dVtx7KXWPz3XzR4CVZRx0+tCsxkByPc0uSRk4Ge2KCcYCh&#10;cHqcV8srJPQ/S9xzspJU7s56it343fCmw/bR+BFzodzbK/i/w3bl7OdgA0ygcE+oI4Pvg1gb8sGI&#10;H5VoeHPEmpeFtYh1zSbh45In+dUbHmIfvIfUEV73DmezyPMFWWtOWk13j/mt156HnZhhalVRq0Ha&#10;rB3i/Pqn5SWj+/ofmD4q8N6h4a1y40fVbF7e5t52jlhkXBRgeRWeOHwT0r7u/wCCnX7LfhzUtOs/&#10;2lPhLbGa01GENrMUZy0T9NzY6HPB/A18Jyx7JCmCMetfv1KpCrBSg7xaTT7p7M+myvMaWZ4ONeCt&#10;fRp7prRp+jDevrRTKK0sejc8I+In/BUD4/8AjR5dnjCW1SQFdqSkYH4V4n4n/aL+IXiS4efW/F1/&#10;cMx53XDY/nXmYmJfdk/nTmbcO351+9Vczx1b4ps/zkp4ajT2ibt9451O6dneV3J/ikkLH9azp9f1&#10;CcgvdNgelR6To9rqSXkl1r9rYG2tfNhS4DE3L7gPKTA+9gk88YFQbQpwcE+orhc5SerN0kiZ7yZz&#10;vkcsT6momOTkE9PWgEDqM0Myn5eme9IYYYrnHWlRRnO6kLJjBfvQrKp4bOaAHnavA60oc7PuZ9qj&#10;5J3Ad6OR958fjQA4s+c45+tITjndQIwx4anBFBClfqcUAND9gD+dKryH5duPxqeCznkJEcDH0wtX&#10;k8OTzRIscMitj5y3Q/Sk2kBn26iN1kMYf2JqV7OS4lZ4UOGPQ9q2bDwnNtXzTyB2Wte28ORRkfJn&#10;1zUua6CONewnAEYjOfUVYtvD9/cAAwke5rto9LtoiN0agf3sdKvWmlG5V/sUbTbRlhHFuIpc8uw9&#10;Tk9H8KXkM/nEqMgjGM8Gta08IRqMOvHpjGK6ex8JeKL2JZLXQmQ44kuWEYI+nWtjS/hP4jvQP7S1&#10;ZIFI/wBXaQkt+bVLUnrcLHJQaBY2iB5I1XBzup32zQ4pvKjmEj/3YULMfyr0vSvgRoe5Zbm3kuSB&#10;9+6mY/jtBArvfC/wL1G7litvDfhWaZs4VLK0/mQKXKkFjwWz0fxLqUg/svwxPsPIkuAIgf8Avrmt&#10;3S/hh4yvD/xMdTtrSMnlLaPznI9MnAH1r6u8I/sR/FTWgJ7jw5FZxt94386qQP8Ad5NepeEv2ANP&#10;jRW8T+Ku3+psrf8ATc3+FF4JaIaVz4dt/grptygjuYr65yvLyXBXB+i4rodA+DOk6fJGmmaJb793&#10;yMsG98/Xmv0G8L/sZ/BLw+UuLrQpb+Ve95csR/3yuBXoOifD7wJ4djSPRfC9haYGA0NogP54zS5u&#10;w+Vn5++Fv2cviX4mKto/gvUrhWAw4tWVT+JwK9A0L9g/4vajCr3fh+0s19by7UEfgCTX2zHZRxDc&#10;CcDgAHFSxWjSnO0gA8UczCyPlTQ/+Ce2ssyPrHjDT4QPvpb2zOQfxwK6zSf2EPBtqg/tPxVfyn+J&#10;IoVjB/PPFfRlrZk56demKR9MnkY7EBJPUildj0PFdO/Yv+EEO2O4tb+4I5bfd/4Ct60/ZI+CVvEq&#10;r4LV8f8APa4Zq9Yh0QxAKwOSOSBV+30mN49oQ/iKLCPJIf2bvhBZqI7TwBp68jcDEW/mauw/AT4W&#10;W+HTwBpZPcG1UivTxoi7sNFx9KkGjoQFLAIT1VaVhnmcfwK+GEg3H4faZgnnNsOPpTJv2dfhFcuS&#10;/wAPtPUdysPP8+K9TGjwkYEnToBSHTg52qg9MUbBqjxq6/ZU+Dd424+C4VIzzFMwP86zLv8AYy+E&#10;l67CLTb63ZhkGK8JH5EV7ymhJH8wTJPU44FKulSSvujjHBxmiwM+bL79hnwdMGOneJ72FlHyieJZ&#10;B/Sud1n9hDxDFxp/iXTblT90yQOh/HqK+uX0cR4M0YwfQUjaciDgOUz0Ap6rqFtD4V1v9iz4mWuW&#10;TwzHe7M8Wc6tx9DiuH1/4Ea5okzRa14Yv7I/9PNoyrn2PSv0gGhNIfNVflxzheTVa70RLr93cW4k&#10;CjG2Rcj8jRzMm3c/M2b4W3YIaI7tpyR6896pa94O165tIrG/tFltoJC8EAB2Rs3VgvQE9M96/R/X&#10;vgR8O/FAddZ8H2RLHIeFPLb81xXB+Jf2L/CF0S+ganc2meiygSqP5Gi6e6DlPz9l8Kw26CKC3lty&#10;jnc3J3Annr9MCrd7pE1vqlyunsDaMytZRyPmQIQPvtxz17V9Y+Iv2PfEdi+4afHeRE/PcQDJAz12&#10;deK4r4g/s2xaVptne6dqhuiN0Nwsdk8fkMDlVIYZYkc8ZApOMJis0eEHSdQGx4l80S3SW0YifLSS&#10;NwqqvU5ND2stnM0N2jeZGdrB+qt0II9a73xH8FvGnhawtNavtFnFleqz2N2U2iQqcNt75U8Zrm9d&#10;0EalZ/ZWie3uRMJVuo87hxgqV6EHj3qJYeLWgLQzRI8vyBQCOnbAqS0vJIHKISCDx8x6VfOhpH59&#10;1HdLFBFab1RwWd5B/AuO55IpZNFu4EQz2DIrqGVmX7wPSs5UbbCd2zZ8P/EDV9LdYre/lOO2en0N&#10;eleB/wBp3xZ4ZmiS31BxtIyWkJ4H9a8ZjtHicshIZR6VMjzp/reRjjiueVGM90axrTgtD7O8P/tg&#10;eEvGFsmkfEjRrS7WRNhkktxuI92xmua+JP7G37Nnx4tZdZ8PPb2lyq70K4GCR0zXzFZ3E6MkizSp&#10;jk45rrPCnxJ8SeG7gSWuoPGOmFkI61wywMIy5oOzN/aqrH3kcD8Y/wBiH4mfDKGe+0azkvNMEmYv&#10;KhO7b9e9ed+Dl1DwJ400/VdVjuI4luR9oiaQxMF6MobHpX6FfCP9p7T9Vto/Dniqyt54XiEZFwgk&#10;GB9f50741/s0fCn4l+Cb7VfCGlJLOkLTrDGoDCQKeRjt7URxmIw0lGorrv8A5idHlXPBnxh/wVH/&#10;AGiD+0Br3h7XLqCORtI8N2WlxyxluYbeLZGctycjGT3Ir4k1AuZyzjGT0r2b9oi91uHUxo2vPIzW&#10;qeQiy4+VFJAUewzivG7tC8pZs8djXrYSMVG66nLJ80rlMAcnG7PXNNurYvGo6Z5HParDxFlDg4Yd&#10;qa0DvGM546Gu9Aem/se6ffeIP2g/CXgOwvILSfXtag02G/uDxbtO3lBieuPm5r9yfh//AMG5Pw0k&#10;gbUv2of2r73Un8wR3dl4dghtY0Abp50rt3HJxX4ffsOeAbf4tftpfCz4aXcEskOreL7a2mjguTC7&#10;Ly2VdeVYbcgjvX9TXhP4cfsAfCDRoLjWvE1vqhaIP5mv6hLezFvQqzbcgj060+RSadhyi3BWPEfA&#10;X/BLr/gj/wDs9zC2tfh3p3irUN3zprmrT6vIzepihBX8K+nvhb4d+CXgi0RPgV+y2umx4UJJpnhC&#10;20tOOP8AWSgN/WuL8Q/8FIP2Ivg5bNZ+H1tvMRSFjs7OK3x6dMGvFfG3/Bd3wJFNLpfw28GxTzo2&#10;Au1pnJz1xihckFq/xJVOT3R9n2k3xr1Kb+z4PC+i2HlE/Pf6jLdOBnj5IwFz+NWpfCPiyGx+0eLv&#10;jGdOjVizR6fbw2afTc25vxyDX5zar/wUX/b/APjfK9t8Nfh9q8cM6bUSzsDCB+lc/H8CP+ChHx2u&#10;2n8ZeOf7IjMm1/td+XKnucAmk8TRit7/AC/r8gVLuz9B/F3xP/ZM8BQm98efFa2v7qFCxW61V7t8&#10;jnABOM+2K8m8Z/8ABYD9kDwHE8HhS2F/LEPkCLHGCfcAZ/Wvm/w5/wAEldL1rXCfix8VNc1e4iiE&#10;nmWimODcTgoCxzuHXPoa9X8B/wDBLb9nPwtYmIeEo7x9+d+qAztnruOSBWMsZ2j95pGEEndann3j&#10;j/gvJ4x1WeWy+FnwodW37FkNo0n0wec/gK5DUP2sf+CoP7QkKHwt4Q1y1srg5LbGgQKeOuF4r7H8&#10;Gfsx/DvwdHJb6ToNnCu8GMW9lHGY1AxhSFyM9672Dw9baVapFEzOYcLGGP3RWTxNZvR29BqyWiPz&#10;30T9gP8Abb+Kc39o/E34tvpUbvl7eOdpXyeoJLD+ddn4F/4JF+CpNVkh+I3j3WtbOGMpil8lM7Sc&#10;dySCMZBr7et9OCNcwnPN3leScDC/4VJHZEPIzEnMrNgfKBk+3WsHKctWw5mz5x+Hf/BO39mD4e2V&#10;teL8JdOvLowO6PqMrS5cFSMhuDwTn3r2vSfh94L8O6dHaeF/CemWqwYdIbKxRAD6cAV0sOn2ttvZ&#10;YQGLkq+3JAwBjnp0qRJEGAo5AG7jpS5VYDNk0SykIkl06OWRZFeJ5hnac5OBTp9HkuHD3AjCqzEK&#10;qDkGtFFAbgZOOTmkmdlRndgARkD0p7CsZ0GhWNveyXgaQ+aq/IZMqMe1W1to1uhP5ID92PXFJJcR&#10;hHBJPHO0UNfbSHEOcg8decUAOvIPttrLp7TNH50RUunVBn7w9DT7K2NpZR2rXTymKIL5sv3nx/Ec&#10;d6p3+pamoZtO0tZZVh3JGZQu85+6CeM1PG0vlq17cxRv5RebzJlUJgZbPPagehad4SjMzYwpJwKZ&#10;JcrHjPBH3eetZf8Awk3hdI5Il8QW7KS+0hiVK45IOOetM/4S/RHlS2jneQsq7GiT72R69unegVma&#10;qTBnUsMAHP1pPNlZG2sM7jjP16VzFn8Qrq/m2afoczqZ9mWhYsOeuMc9/atJpvG008kM0VtZxtKv&#10;kOyYJXnJJPToKmU4R3ZSi5LRGxaLNcAqXBbOTjsKJILm2mXz4hHGz4LSzKuF55x3FczrOo2fhqwl&#10;i8bfEGO3MsKFYoF3MWDBuMYwOCPxrhtf+OPwx0ON0gvbqUEnf5sjSFvmz1PArJ4in0NPYy6nq0up&#10;aRYmT7VqsY2R+YVQFvlA61CNe0jVJBZ2MupSjON1mdoz0wT1xznivkj44f8ABQX4U/DS3F7J4c1C&#10;Z0YmNicc8Z6kAg9OeK+bPiZ/wXY8aWLmDwFBpOkQhiBLcS7nA74SMV3YbBY/GR5qNO679DycbnWT&#10;ZbPkxFZJ9t39yP0/u9eutNieKws5JwY2jNxezFirI3DDOM/1rPufi7oWnSN/wkfiO3tYo4QV8kAM&#10;H7jtgV+KfjP/AILHfG/x1qRttW+MetQ2nzbk0q0EAP0bGRWT4Z/bg07Whcf8J94u1zV1mjIjWa7f&#10;chP8Wcc4r06fD+ZShebWnRI8KrxvksJqMLtPq9Ev69D9cfil+19+y74NkafWfiobx1IZ7OK3aUkj&#10;nGRXzj8Yv+Cu3wl8K2U8HhfQLm4QkiM/Zwu8Z4PJ4r87fGPx70C9V5PD9tLcHpbxvkk+7FuteUeP&#10;dJ8aeLZ92t3kiyS4eSCPhYwedgx6d67sPksKEeetFt+b/Q4a3FkMVU9nh5L5f5n2f8Sf+C23i+/k&#10;ksdL1mPSbfkbEn3y46fdjHX8a8j8V/8ABTnRNcVrrUvEPi3WL0scRJAsUH03E5/OvmvT/hY5ky6Z&#10;5wuI69J+CH7NMfxD8VpZ6latHpVihuNWlxjKDpGDjq54H416tGMIaQil6HmV8VUqa1G38zrLT40/&#10;ET4gaZF4gt/CaafHegvbJfTGaRo84DnsM+lS6Zd/Ed23PqmwEnKpAAK9Xk+HEEszTQ2qRJwESKPA&#10;RRgBQOgAAq7bfDsREEQls9AVr1IySjZng1KlSVT3VoebWWneNL4EXGt3GXHIAxVhPAl8zCS882XJ&#10;5aQk5r06DwmqyxoYcEcHC1ov4XcRHKHA9Bms3UtqWqakrvc81svh9b+YyralRt6gU6T4bwTEhYsH&#10;1K9a9NtNCdQG2/X5a0o/DKsfMMYOevFctW8jSENDyCD4bgMMwjgcjFWovhzJId6QAEHpjt7V62vg&#10;8eeCsfQZIK9quW/hCJm3pCfddtczi2bqDjseSWvw7DjLQnrxzVqP4fRx/vIxjnkEV65B4UtyNrRE&#10;DvkUHwfGsWQgZf8AdqVHUq0krX/E8ytvBkW8M1op4+Xirg8LQWsZkdQqIpZ3JwFHqa9Fh8IFmI8j&#10;bt6HbivNv2vfFX/Cr/hJJZ6e+L/XHNrbeqJj94/5cfjXbgsFUxeJjTgtWceNxUMHhpVZ9F/X3nwz&#10;+014zi+JHxOvtWsmJsLY+RZDtsT+LHucmvCtasJr7UJZTEQoOEA9K9h8RaI0EBTOHlU7cjt61zUf&#10;hRd2Zh34AGc19ristlBRpJbGfD9fnoPEPdvT9X9552vh65xk2/bkgc1Yj8OuBzET9a9Ej8LwKAdp&#10;/LrUq+G7crnywD34rCOVNvY+ieNiteY8+TwtKxDFMDufSrMfhOQZbHbriu+j8Pw7QDD09qng0ONA&#10;V2jrwMVvDLGjGWLgtbnBw+FJD1Un0wKs2/hQo2Vjbp6V3EejhRgxY57Cpv7KydgjGfpXRDKzKWOj&#10;e9zkbbwv8gJh/EVci8MooGRxjsK6hdJwvypkfSnxaWWwcYB68dK6YZfCxlLGtnP22hRR/wDLMHju&#10;KvRaXEy4EQx7Ctn+ysfdOfbFT2+k5OFHLdABXZTwKi7WMnjKjdkzCXTVByqDj+Ve9/sy+B7nRfh3&#10;feNZFZG1u7NpbKUxuhiwWYH0LHH/AAGvKI9BnnlS0s7cyTSsEiQDlmJwB+dfWVt4Vg8HaLp3gmxY&#10;eVo9ilucNkNL96Rvxdm/SpxFGNJRR9HwxCWIxkqkto/mzBg0ZmxlMfUVPFo2Tt2856Y6VvxW2wfM&#10;vPbI61LHZxsdxU+wxXPdn37kjFTSMj7g+gqYaUqE/Jg9jitgWWeVU/lUkViWGSD19KL3JbMiHS0x&#10;vxkjvUv9lxvk7OcfnWzHZrGuSOvtUsGmq/zKcfUUWD3nsYaaWFPyDGR6VKlhmTnnHetpNKy+R37k&#10;VIulKDjk/hR6j95mMunbycDI/lQbAou3YDn0FbsenCNuIyB7ipRpkRHC8DtijQEtDmpLEdGIJ7iv&#10;qv8A4I3+A31L9pzWPiKbVmi8KeF5SshHyrPdHyUH1276+c5tLHJUcegr9DP+CR/gCw8Pfs4694/+&#10;yMl34m8VGFmIxugtI1Vceo3yPXicRV/ZZZKK+01H79/wuZ1PcifUSjCDaetP2Et8r05UJXIGacin&#10;k4x7V+frY5Gxgi2jcW/Kn4x1FN2DPc/U04knvz70NXDmBeSRjn60hjIfGTyOlLkHkge+KaqsH3dc&#10;n16UIkcoUDae/Sqt1uIGR+NXPukZ4Haq99wQeKNRrcdpgjj0HUZgAPPuoYAT7Zcj+VRqu5t4Oalg&#10;jEfhi0j/AIrm/lmcH0UBB/WmAfNxnrzXNJ++3/XY9GgrU0OwMUjgjnPHelprqcFs/TikzdbmdqBF&#10;v4YMkn/LfWGxz12RgZ/Nqxy67MZ7cYrY8RuiaBo1sMFnS4uDn0aTAP6VixRqvPUY71w1Heo2eph7&#10;xpL5/mCL8vJP41JEMfMenahU53DueRUkagfIQP8ACpN0BGDkDOalgjJfkEZHPNMzkdcjvUqEk+mO&#10;g9am9g3FmQCJgr9RVr4fqf7A1aRR/rNZjUk+0Wf61TnGASwrS8CR7PBk8m7Jk8QTduu2NAPr3rOr&#10;8KFP4F6o0AjRkk9PrToyM4Zc9+TQoDk7gQcn71LGActUkJXHMcfwfiDSbeevJHHPSlUZBLAgfSlA&#10;Vueh6UDsugirgkBenWnxyKOADzQqnn+dCBQ3y5x60D2RahO3GT7gYzVPxES2hae2cndcDnj/AJaC&#10;rcO4AYGfXmq3igldA09sZ8uedAfbdn+tVS/iIVnzwfn+jOc8QRiXwN4miZB+98MX6jHqYHr8XvE6&#10;CPVJ225yxGa/aieF7vw3q9qg+aXRbxB+Nu9fi34uUJrNyu4giUrgnvmvE4iS54fM/YvC6dquKXlB&#10;/wDpRiKZGbBHA96tQFVGMDIHH0qFXVcqFHIqVSMg4PTpXzSR+wJ6E8YZm8sDmvpr/gjBqo0z9trx&#10;Tosqcan8OZSHxnZ5VwjH891fNFuoOZCuNw4Ga92/4JR3Emnf8FE/D8ce4/b/AAnqsDrvxkCNW59e&#10;nStsG2sXT9UfM8aU1U4Uxd+kL/c0/wBD9UosMR6E8H8auX4ZvCkwySFvlOcdAV/+tVGBiJCACOcA&#10;Zq9IJH8P3w2lgPKbb6fNgn9a+4XQ/m2po4vzX5nKOSORnr0FPjKOc4BGe9LINpJHembVKkA4Oc5z&#10;XU72PV3Q9tuSrNznjNSrtx8q59eaiA+cMXH41PhWGQTn2oIY5FQAE8GnWExtfE2mXSgZF4isSOzf&#10;Kf50DAxkc/SoNUma0gF4q5MEiycH0OaW6Jcef3e+n3mnrcP2TVJbcDhZGGfXk1UDAuf5VpeLJFuN&#10;Ye4B4kVZEHoGGazuc7gvavFlpIyw7cqMW+w6JQyshPUVZ8bD7XHZaocjzbNNzerKNp/lVWJiJBgn&#10;r2NXdVhefwhbyZJ8meWM57DORSk3oxStCvGXnb71/wABHO8gbx2FKkjbt4XkjnApoYAFAc85yakR&#10;CMHP0FR6no6IsxTBiAFJ49eKvaLeLZ6vbvJ9yVjA/wDuyDb/AIVmxEhwowPU1ZLNH+/j+8hV1/A5&#10;qo6HLWgpRa7nG65aHT7+aykb5o5GTI9jiqRKq2DyPpzXSfFOzWDxXcywrlJwkyEDj51DZ+lczJz8&#10;pJHuO9dqZ7uFqKthoz7pEodgOnvU0Dh14OfeooicgZx+FS4C542/7tM1a0LCSIFICdOorZ+E9/FH&#10;4m1PwtO7bdUsC0IPQyJz+eP5VhqSrfL3qbRNTHh7xrpXiBo9yxXSpIOnyt8pOfx/Spqe9C5x4mk6&#10;mHqU1u1p6rVfijfuI2Sd0cgMOoNR85+VsVreMLJLLXJ40UgF9yZ9DzWUjsGHmA8jI9qxuzzqM1Vp&#10;RkuqG3e97YsPvIQy5PcHNfn9/wAFF/B8ugfGebxULNIk16Bb1fLXALHhz7civ0DdGkyofnmvmv8A&#10;4KN+CLHxD8GNN8Q29q76houpPHOwThbaUcZP+8O9eVndD2+Albda/d/wD9C8NM0/sviyin8NS8H8&#10;9V/5MkfAVxIz/NjjvzVa5kUY8ojI4qS+neGUptwAfTmqks/fPevzbvc/sWnC6TLkLjaGY5xzgU+N&#10;++cfQ1nxSSoMpn86kE7INxzz70rjdNj9Xga5sJkjPOwnp3r6r/4Ij/GSybVPHX7NfiG/MdxqATVt&#10;Ct5G+/LGCJlX3IKmvlkyFo/3YzkdKf8As1/EofAP9s3wN8TbqUxWMWtxw37BtoEM37t8n23Zq6VZ&#10;4XEwrdn+D3/A+Z4zyVcQ8G43Ape+o88O/PT95ffa3ofr4FMcrpKMEMcj0obDfKOnc1peMbCG016Z&#10;7fmCVRJE2cgq3IP5Gs0E4HA/CvtZRakz+L6NRVaUZLqhwdwpAJJ7ZNSxswx0xjmoVO4/KPwqVMh+&#10;FyTikW7E6NkccU6K+l0y9t9bhYB7WYSfMM5HcY78VHtYqQVxQke5SjZKsKGnJWMZxi1qZXxa0GLS&#10;PFD3tspNteoJoCvQhv8A6+awvD2sz6Lq0N7bykKSUuARwYmGGB/Cu41PTm134bSRqC1zotwS245L&#10;Qv8A0H9K85C4bZt45/EVw14a82yf9fmejls1Xwjoz1cfdfn2fzVmeVfHXwSvg7x7d2Vod9pI3nWk&#10;gGN8bcg4riljcyYOfrXvfxh0CXxn8N08RbENzoUi28wA+YwN9wnHYHivCPuM3qOK+OzKkqVdtbM/&#10;UeH8bLF5eozd5Q91+q6/NWfzHIMAZpTnHFNYkrwKFJ6EGvPPdJHA6tnp2rnvGGkLeWjTr1A5wOa6&#10;I5PIH4VBcweYjJtzlT1FDipx5WVQqSpVOZHeWl+fj5+zPDqFxBv1zwPi0vpnYb57c/cbHU4AAzXj&#10;SQ4Zkk6g4612HwE8aWvwp+NVpca+udG1hW0/VY5DhPLl4DkdMqe9Hxy+H0vw58f32hqB9m83faSr&#10;yskR5Ug9xg142a0ZVsNGs/ih7svNfZf3aeqObLuXLc0qYJaQqfvKfZXfvxXpLX0kuxyEYVehz70r&#10;EZwPxpIlMafNzSlR2GT6184fSCDggmpMgimbO+7tTlOABg0XsTIR442Uhh29K47xZpU9pdLqlk7J&#10;LDKJI2Q4KMDkEV2fTrVLVrMXtsysoPHHFKrTVSnqb4Ws6NS/Q+ofBXjK1/aR+ANh8QIWU65osYtN&#10;diT725QMOfqMGuNkhMchPTHY968u/ZE+M978EvjCmhX5B0LxLIlnqqSnCIWJCyegIJ/Kvffi74Hb&#10;wV4mltkANvL+8tnHQqeRzXynEGDdaksXFaq0Z+v2ZfNLXzTPzjFYH+wM6ngv+XVS9Sl/hfxR/wC3&#10;Xt/daOVScY+bk9mqaKZDjP15qrGQhAK/UVajQJ8y9D0GK+SN5JWOv+Cfi228MeKm0DWJf+JXrQEU&#10;oI4jl6K349PyrX8a+HZfDWuy6c3+rB3IxHUHoa87dRcAIW2nqCDyD2Nev6Few/Ff4YpKjbtX0Ndl&#10;2hHzOgHB9wR/I172Vf7bh54J/FFOUO76yiv/AEpfM+WzWn9RxkcWvhnaM+ye0Zf+2v5HHqSCF68d&#10;aVGKHOAQe5phLh9rKMjrgYxTgwUhiM49a4ZJrQ6CUSgbirDAFdB4U1HTtU064+G3iUBtO1jKRtIf&#10;9RLjgj0B/nXPCRCcKnPsKWRDImxmK57jtXfl2OrYHERrU9GunddV6NbnNicPHEU+V6PdPqmtmvRn&#10;g3xU+H2pfDjxdd+HdRT/AFMpEL9d69jXNtnHQV9OfFvwpF8YPhz9uggU69oceJiqgNcRdm+vH5/W&#10;vmSaGSC4MM6sjK2CprqzjC0YSjiMOv3VTVeT6xfmmfoXDmayzLB8tXSrDSS8+j9HuhpIHGe3WlhY&#10;q+cdabIrNlSDSxnYeFPpya8WKsz6B3asdN8PtW0N5LrwD4yiE2ha4hhuElGVhkPAfHoeh/Ovgb9t&#10;z9mHW/2bfizcaL9hlXSbxzNpVw68PGT93PqK+1nYyxmLJGe47Vs/Fb4d2f7Y/wAEbr4Z68Q/ibQr&#10;Yy6LdHG6SNRwCTyfQ+2K/T+BM8jTn/Ztd2T1pvz6w9Jbrz06nm/WJ5Rjlil/ClZVF26Kfy2l5WZ+&#10;VOz/AHfzor2r/hgX9ov/AKEd/wDvuiv1X2dT+V/cfX/2hlv/AD+X3o/GYRRqvamYAOdwpBzyXowO&#10;vUeua/aj/PUGIPTmlLMwwBj6UKpBzniniN2IKKevHFAEeJCQAPqacUI4J5HerEdhczEhImJx2Wrl&#10;r4Yv5wCUwMdaAMsKB15p6qcjaufoK6Kz8HIJFM+W9QBWnbeGbWAbRDwectUuS6Acna6ZfX25bS1Z&#10;9oy2OwqzB4Xv5cAqBzzkV2tlpDWgW5jiKrkgPjAPqPerUWnRztiCBnPoiE/yqeaTYHI2ng8MwMzn&#10;8BWpZeF7ODBW2DkHqwzXXWnhPWNQgWG30lICCf3szEFvqK2NH+Fmo3bBdU1CSOM9RZxDIP1b/Ck7&#10;vdgcbZaDHOks/mRReXGXAcY3/wCyvHWnQWtq52ojySY+WNIyxP5V6fpHwhht/wB99ldwvDPOS3/1&#10;hXZ+F/g7resTxxaZoM8pPaKHr6dKGooEjxTS/Bmv3IWYacYUc9JiAfy610eh/CpbksdXvLho+dkV&#10;sm3B7ZJ6j2r6U8Jfsd+PdakV7rSFs0bHz3T4P5da9Y8I/sSaDp6xyeIdZeZh96O3QAfmaXMkPlZ8&#10;d6V8JrCIJINLRigwrSruP15rtPDHwR8U66oXRPD1zPkdLe2+X9BX214V+Afwx8OSJ9h8IQSyqOZr&#10;r95+PPFdtYeGltVEVtYxxR9hHEFUfgKTkxpXPjvwZ+xT8RtYAfUNPtrCEjl72UBh+Aya9T8I/sI+&#10;FbMLL4k8STXBxzFaRBAfxPNfQ1npW7K+XnH+zV+30ZeGMZGO4GKTbe47JHmPhj9nD4TeFsfYfBkM&#10;8i8mW7/eHP48V3Gm+G9O0+JY7OxhhQKMJFCqj9BXQLojlDsjOMdQKtW2iBAMxlmxwCOtKwaGTZaZ&#10;IQWjgHHTIq19iuAoXygD3J7VvQ6YYwqtDtyOM1MuioB5jhmB68UAc7HpdyzcjgDsOtXLTRJpnxIH&#10;GBwCK3odHjkQBQSey4xV+DRJcBtjNk44oB3sc8nh4soyuCD3q5a6QVGNg44wFro7Lw+XP76I4z+N&#10;W00QRN+7jI47jNK6BI5kacwG1Yu/pViPSp2UERdPbH610dpoarA84jMj7vlOOBV23sD5IR4snHO4&#10;8Z+lDYWRy8OjtLnjDfUVai0S7xtZNq9mNdDH4f8AKk3+WMHrirsel7Ysx/eA4yM0rsZzUPh8E5nZ&#10;sAce9SrosckJiiRVw2ASM10SWLAYnQHI446VbtNP3KEEA9hii7A5CLw6FuS23cAvU9CambQ3IUKh&#10;XPcDpXYDQ5IiWaDav8XHU0i6SFYuX4Azjb0pActH4ccEM23HRuOtImgvFnfbMELde1dS2ml2V1QH&#10;B+9jvUxs53UkxDHfAouxXOUn8PLcRKEcrjpgUjeHt58kQF8D72K6hNOmaUosWSOgC8infYZIyWMI&#10;BPGSO9MLnHR6JNaynaGIqKbTIhK7mM4btjkV2y6Z5u5WPGPvbelQXHhxi42KH9PekM5NdFj2iWKb&#10;grt2FP1qK40BhMUiOFx6ZrtE8PTzoEChSOTgdakTw60a+WyBs9iOad2Bwc3hZ5EKrb7lAyTjmsy6&#10;+H9hqn7rULOCVc/IWT5lPs3UV6bB4eMEm0h1QevSoptECsfLgwM/eAyDSuGp86eMv2UtA1idptIu&#10;5InQHbDdSs8WT3HPHNeN+Pf2WfFGlq1reeFHkLS5S7gXKkfUV90XXh5ZgghxvJ6qBmnz+Hh9i+zT&#10;Q7gfvZXNUpNC0PzA134QanpF0V+wvmNslJFwOO1ZccF7osztCHtCUIZPK8yNu2NrdPqK/SLxr+zx&#10;4N8YwM5077JM4+WVY9wJ9x/UV4P8T/2P/FHh6ym1FtN+2QI+PNtYCcJjJYnt9KpTT3JaPmWx0D4W&#10;ahC9t4jutR0e62Yt9VsYxc2jtjnzYiQ659VPHpWRq/w21PSU+0rLDqVm74TUtPYvCfw+8v4gV6B4&#10;k+E97prNPZRsQM4ITI/Gubt7PxF4RuvtWlX81q/Q7B8reoIPUVMqUZaoVlc5VdGmjUqikqB8xUZB&#10;FQNpbISVc4zwQK9Ik13wv4st4bPWNFt9I1IPh9TtWYQTrjpJEOAc/wAQx9Ky7/wo+nuDcIHRwfKu&#10;YMmOTnsf8a5pUpR0Q7djlLK6vtPkV0LDHQgnmvUPhX8afEGiBrGXU3WNhtPzZxnjvXFT6AYiQ8RI&#10;znjtV7wj4V0HUdRuofEXiefSLeOxnktrqOwM/m3CrmKIqCNodvlLfw5zWE6cZKzLhOUXofLv7emg&#10;xQ/Fq51W0cG3vo1kRV6K+Ofz6189TLtbLp+BHWvrr9qTw4+raVbXRtv3seVLOucZHrXza+g6r4e1&#10;EX9gypcqSArIH4IwTggjp7V0YRezpcnYi+rOSEZf5iKkWyDKcscntit618H3k5GITyfmPT8K1LLw&#10;HMVZmJLL2PeurmQrml+xp4iuPAP7Z/wr8V2pkR7TxpaBXi+8C5KA/gWBr9vP2ef+CX3xd+J3gbSf&#10;EHxV+Pklyk9tJ5stpI+WIkZcjp6V+IHwytU0D9o/wHqF4fkg8YaY8jKegFzHn9M1/WJ8LtLsdJ+H&#10;+m2ttZLAuJ3aDP3CZn49u1RWbaTNF8F0fMOjf8Ek/wBnvR9Ik/tI6prd68bGP7bdHazAcDPYfrXq&#10;nwV/Yw+DfwptJ7nw54B0dLsMEEzaarsrKeeXBJPPWvarWELFuB+83mLjHGR0qeGNYy67cbmLYJ6+&#10;9c9risYsnhSyjtVt0ti6pt8uJGEYXGeflxnrV630HRtMjRLaxij3Z4Cgckdz+FX2jUqGAA9TSyqp&#10;dMuBscPj14Ix+tCSGR/ZIwpLnocjA6fSliggUSFEwSQWJ71IzKAT2HJzUavukdlBJYAgkdfShoB0&#10;sYHAHXpTfL3BmYE+o9cdKgmkuJJFYpt+bI56VK8kyriJS5ZsFVo1AXzAsxYsMBskGnGVSxKuM+1V&#10;Z0e1nLaltgXrmYhQPrmodT1zS9Hgju76crC7bUZFzk1XJJiui/K2IyUIJAycmq19qTWkHnNnZgPJ&#10;IqbiiY7DuawtT+JWjxW8os7CafEW9BKdm4ZIOB1PSq7eKvGmrW0UWnaT5azKz+ckW0phRtHPqamS&#10;5VqNas6yETSKjFGAKg/N/U1DeX2mxrHJPewqrPt+aQZBIJGR24Ga5m3TxozRx6lq4Uxy7v8AXjaR&#10;yPujqOaWLwfA9qJ7jU5ZRGoSWSOEYJ2kDJOcnBNc0sVh4byNFSnLZFzUPGWjWsay20iysyb0XO1T&#10;82PmJ6Vnt4+u7oNay21vFNCQ262Zn3ZzjbxyMdaZ4mb4feAlhufEloiytADFDJJvcqemVzgGsHSP&#10;jtF4l8QReGfAvh22864l2RM75PHO4hfQDPWsHj6f2UaLC1GdDfWvi/X1tJLGG+ALeZKHi8sdBgA9&#10;u4NW7vwtq9nbG48aalo2lRbGjRri73/uD2YH7ze9eafFr9o3xDa3suieCrm8MUJ2y3hiCyTMOCRn&#10;7gznA614xr3ivx5rrvNc+bI7sTvnlLt+tck8yb0TsdEcIt2fSep+PPgf4elkuL/xpe6nIBtSCwtx&#10;GgXbjaCeMdOlcvrv7VvgjQnaTw34Atgxj2+ffymRyAMA88D8K+eZ9I8Y6mxefUXQH+FDiqbfDnU5&#10;Zg91cSSFj1Zya5549yWrNI0KSZ6z4p/bb8YXW6Kz1mKzixgJaRhTx6kDJrzvXP2qfGN/IznWtRnY&#10;91ZgM1VtfhjEucx89yUrQtPhfAyDMG7PqKxeKlbyLaicxP8AtFfFP7Ubu00dLohCuNVnaQEEenau&#10;O+MXh79rzxJ4PXWPDXiDTdNnu4vNWysbLbIkTcr8zk8kc19BeAPgfY654msdNubZWjkn8y5BH3Yk&#10;BZifwGPxrs/FGg2mpa1NcJbhUZ/kTbwijgD6AV1YfFypTVRQUmu6uefjMD9counzyin1i7M/Gb4x&#10;/C/4xTa3K/xTvtXmlGQZL24cqee3OK4E/ByQ7pkj65I46V+1XjD4J+EfGNq9rruh211GeCstuGz+&#10;deE/Ef8A4J2+Fb4TXPg66eykYlkhZcpn09hX6JlfGGAnBU8RDkt22PxTiDw6zyFWVbC1fap93aX3&#10;7M/MI/DNo8rLAVbd021e034feQRKylecFT3r6r+Iv7J/j7wBOya74aYwbvkuYFLIfTJ7fSuPsPhj&#10;NqN+mm29sELMQz44UDqfwr7WhicJiIe0pSTXlY/McRhM0w1f2GIi4y2Saadzh/hj8KbV2n8R6pZ7&#10;re1AW0jdf9bP2H0A5JrSvPAInvGuHtWLkksWGeteja1okts9vpOloRaWabY+Pvc5Ln1Joh0ksQ5Q&#10;nOMjFeNiMT9YqX6dD7zLMrWXYdQS956v1/4B55Z/CsS3KIlkWLsFUL1YscAAD3NfS/hT4NWPww8F&#10;W3gzYGvWl+061KOpmI+WLPpGOPqTVv8AZt+Exlkk+LOtWP8AoOlyFNLjkXia9AyDjuIx8x99orvZ&#10;fDl1eytdSCSRnYszEHLEnk1pQpybueg2oLXU4RPDsES7ETIPtSx6VsPlpBgHnOK74+CJ5B+7tyvu&#10;RTl8B3uQGQHB5wO1dKo1GR7WnoefrocMp/1AB7kjrVoeGwY1wg688V30PgCd3H7vj0xWhF8PyoU7&#10;eAOcDrT+qz3G8TFapHmUnhZsDbFgHvirVp4Zldf9WSP7wr0+LwLGoB8pgMfdNX7L4fjcH8jcCOhG&#10;KPqbb0J+uJHm2neEJJGAkQ5PT1rVtfA04kBWEgE8Bh7V6Xa+CYY23GAKfpWhD4U2fdBx7itYYGK3&#10;RlLGTe2h5ingGYnLW4DY5OM1JH4DkI2heCOjCvUrXw+nIeHBx161PH4aTIVV4J/u9K3hgVfYweKm&#10;1ozzzSfhxHPKHePC9XBHA9Tz2r4A/bH8f23xP+Lt82lzq2kaUWtNPI+6UU/NJ+Jz+GK++P2xviNB&#10;8E/gjdzWVwY9Y14Gx0oKeVBH72T22rnn1Ir8xPiNK+m6b5USky3GQhYdAOpr7zhjKKdGlPGVFotF&#10;+v8AXqfB8S5nVxmPpZZRfvOzl+n+f3HmesW8OsXrXEAwvRB6KKqDQnAz5RI9hW/baeVgAyu4j5ht&#10;xUj6e0MW5UBOccmuydPmm2+p97hlGhhoxivdSMFdEcj5o/8Ax3pTm0QLtGzcx746VtxWlxIQrIQD&#10;gdOKs/2eQMHj39aHSt0NY1FLVbGBDoaknzEIA6GnQaMyMH8vIzzmtw6cQMlTgHqTUotdybQBx0Ja&#10;rjFC9okrsxxoqSgnbyRxjAph0aIMQd4wa3BYyoQVHIHp1p6WLSA7kAz1BFPkiiFW59LGPDo6eWB5&#10;eSDkCpRpaMdu0gE9fWtW101WAO7j61ONOAIYHoD1Gfwp2SZomnFSsY40mL7iDGOmRUo0yVeYrfOM&#10;AEmtcWKnBeM5HepINMjUFmbI/ut2FVFMhyVzqP2a/h/P4i+J8GuTacbiz8Pxfb7yQp+7Vl4iUn3c&#10;jjvivb5bV726kurhMvI5Z2I7nmsv9nPwsfD/AMKJtakJ+0eIr5iyrkBbaElU+uWLH8K66DTg4KgE&#10;4rx8TUc67fRaf5n6pwzg/q2WKT3nr8un4GSNLkU4C5+op8emZIO3HqQOlbSaeWOGBGO571PHpchG&#10;BGdvsOtYOSPfsjFTTApyFJH061MtgqJkRfTitddLIGNuPapo9NLJ5bJkDpU8yK5orRGOmnqRgR/m&#10;Kki05V+XZg+gFbCaYI+SMVIumqTgcelHMiebUyV0tnPK4x3xTv7OK4BTPPpWyun5HHUeo607+zXH&#10;Vskenap5xObtsZH2EYw0YFS/2eWG5DkYwQBWtHZb0w64+tI9h5Y3KfwxRzCbk0YF3p7W8MkoQjah&#10;I4zX6s/sqfDOf4Tfs4eCfA18m25t9Aju71cYxPckzuCPUbwM+1fmx8O/Bl149+JPhzwLbxF31nXb&#10;W12gZO1pV3fkuT+FfrddmP7bKtsh8uN/LhGf4F+UfoK+Q4nrOU6VJeb/AEX6mVaT2GBmB2hTSrnG&#10;AcfWlUDHv6U5V46fnXy63Oe2gwDPOc570uCOopQFxgcHt70ZB45P070XuOwgXceuKcikHBUH60Io&#10;PIbBz3FSBVOADk9zmhtbEiGPdwVAxVK9YRBiG42559quyKQcq3fnms3VN3lMn8TcL+PFC3KiXLtR&#10;Da6dbhcGKwDMD6uxf+tRqOOvNWdcTytYngDHbBthXI6BFC/0qqileSc55rmTvqepBWgkPCqV4P41&#10;Ddv5VrJIzYCoSTUwICk1V1Vd+nyxgHMgCDB6knFOxUE+YoeLz5c9jabf9TpUKY7qTlj/ADrMUE8Y&#10;z71reNF/4qm9UcBHWME+ioF/pWWIyYyQMHPUGvOum7nsUb+yj6DkUHg8AnqakJ3EAc9qjXGMZzUn&#10;I5o6laoQx4GG7HtU0OPmPfNMCSE9ffNSIpI44PrU6FDbkbkI3ZOP1rU8JKT4J0/Bxvv7uRsHqd+M&#10;1l3SgRkg8nrWv4Uj8rwXoy9d8U8oz/tSn/Csqz2JnrGPr+jLqr3J69qcgC8AcUjHgNxnPTNOICgn&#10;dSAHPyZZulNUbhgN0704gsc849PWl2pnCkD1FAO7FRjtwy0KjFuGNGMe/oKWEkkso5oHuWYk6Eiq&#10;fiVkOg2C4yBdTjjucg1cRicc/gKqeI1Y6LaHaDsvrgenZaqlf2iFp7SHr+jM3TUeWK4jQbmks7hQ&#10;PrEwr8U/G0TL4jvDk5N04APbBNfthohK3ytGeCjjj3Uivxc+JKeX4y1FGhIC30wGfaRq8fiKN+Rn&#10;694YTtjMSrfZh+cjm4omD8A8jnNWIUxneg9hjOKawXHy9/epImGN4bB+tfMNNbH7IiVOhIAz3HpX&#10;rX/BOzVrbRP+CiPwvvbgfLeS6hZJt/vPaSY/lXk0bOTuKZOMZrrv2adTl8M/tjfCDxEjMiw+ObeN&#10;9vUiVXjx/wCPVdH3a8H5r8zxuI6Lr8P4qn3pz/Jn7MKu2dgq/dkYAe+TWha75tL1KLH3rLcGHs1U&#10;76I22p3MWCSJ279OavaPGWaaLdlZLWVWHttz/SvudOW5/LtR3p39H+pyDE72IQgnrSqoyNxyM85p&#10;5Q+YCykZGPpQyRMNwYDPeuu+h6qasJEvmkBgCB3AqdPlOzj2yKaqhQFHp1pRsJzuxz1zRYkkySR6&#10;etRajD9ospI2GcqePWpAvACtx9aeELKwGckU+gm7NMu6kBcaNpOpNw01ggdfdcr/AEqjg5ySfpV2&#10;JxP4I09jy8FzNCeOgDZqijkgknr29K8esrTdjGhonHs2vxFjIZgR64FakIaXw5qNowJKPFKBj1BB&#10;NZibS43cjNauiLLcS3VnGQRcWDjB/vLgrWTvyk4h2V+1n9zTOVP3m2nODUkchK7M89uKZJGY5NqH&#10;29qkiRycbCcdvWokek7cpNGMYLJzjkEVYX5sAjg8YqJAVBBOeeOaljA4IXk9RTi9bmM9ih8QoXud&#10;I0vVmYFvIe3fjuhwP0rjGLmTkA/N0x0r0LxDEbvwVfQ+XzaXkci4GeHBB5+uK8/JAkO88564xXZB&#10;+4j0MrlzUHDs3+Oq/Bj49wYAHJxVgbvvEgcd6htxkYZPxB/SptikgA7hnrmqO93bHA/MAD35qHWL&#10;eS406RFJ+4cH096mwOoqWBRKpUjt1NVo1YybcZKR2+rSNqnhTRNfLbjNYKssmc/OvGCfWsfDf6wc&#10;nPSrXw8uH1f4a32hzTIZNJv2MCA/MI25yfxJqpkj5UJ71y2PEoR9jOdL+Vv7nqvwY8Eq3CZzz0rl&#10;fiz4N/4TzwF4h8DNbq51nSJI4d7Y2SxjzEYe+QBXThzIeFx9TUGqFxGl6pLNBKr4HcA5IpSipRcX&#10;sztw9WeHxEatPRppr1TuvxPx28UaVcabrFzZToweKUxsrDByDg1llCowVxz3r3D9u74YSfC34+a1&#10;YLbCKC/lF/aDOQIpwJFAPfG7H4V4m8YBBPc5xX5Vi6Lw+JnTfRn93ZFmVLNcpo4un8NSKkvmrkRZ&#10;yODgfSpo0DrneOBnGKNiquc/kKfEY0bcVHTmuZHqSd1oOhkZB8xB+nauc+JejPqOjG4tk+eM7lZT&#10;gg10iqrncEwO1Jqenx6hp7WxPDqQcGk1eNgo1fY1lM/TX9gT4u2nx2/Ym8H+I21iS+1fw9b/ANke&#10;IXnbdIs0edu498rtIPvXp7cScgda+EP+CJHxZXQfij41/Zi1u9Edt4hshqOjxO2M3MPDgDuSmD/w&#10;GvvCWJoZTFIclGIJPevq8sr+3wEJPde6/lt+Fj+MON8k/wBXeMcZgUrQ5vaQ/wAFT3l9zuvkLCpJ&#10;zjvQHEchAGPpSRttOTwPWnnawOG+bHWu66vqfLtakkchC9OvY0+PcpwMn2qGHc2FYn2xU/IXAO33&#10;IptWIlsaHhm6t7PxAiXkv+i3yPa3K44IYfLn8cfnXAeMdCk8N+IbrSXHMMmFOMblPQ/lXYPEJYXj&#10;3kZ+6R69qh+Jtg+ueHrDx0IAJWBtrxUJwHToST7VhVheD8tf8/0Fg6rw+NTe0/dfqtU/uuvuOd8G&#10;T6U+oXOia6u6x1i1aznz0Vm+4x+hxXzt488MXfhHxRe6Ddwsj21y8Z3DGcHrXuA5xtHOQRj16isH&#10;9qLRLfxJYaf8T9Lh5lhW11NVH3J1GMn/AHgK+fzOh7Sg2lqtf8z7bIsX9TzZQfw1VZ9lJbferr5I&#10;8WUAgMp7UqLsPXP4U1c8KOKfXyup+jrUeeeQaUpnhecimoecetSchhxTMpaM57xno/2yyaRV5UYO&#10;R+teq3csHx2/ZnsPEiTCXX/Bv+g6sufneDrHIfUYwM1wl7Cs0ZViCKs/ADx7b/Cr4wQ2+uHOia9G&#10;dP1dNuR5cnCv6cMRUTjTUrz+GS5ZenR/J6+lzDMKVWvglVoq9Wg+eK7pK0o/9vRul527HEq7ANG3&#10;Y45FPDEqcdK6v46fDu9+GHxIvvDdzGfLEhktpAMB425Uj8K5FHGMHNfGYmhUwuIlRnvF2PocJiaW&#10;NwsK9N3jJJr5iqGDZLVIpyKaQSB8ppy4AxWJu9hSeetIwU/eI568Uo9SOaXG4f0q4vUzdzl/Gujv&#10;JF58CbSvKsvUV9Rfs2+O9S/aG+AF1oGv3gufEfhNgm9m/eS2xHyE+uACM+1fPt9apd27RkEnqBTP&#10;gp8UdT+AHxk07xpbyOLGScW+rwj7stu5w2R3Izke9cWIo0uZqonySVpW7d/k9fkcee5dPOsocKNv&#10;b0nz035rePpNafc+h7cYGjfbIpBUkc9Sackzu+1sLXX/ABg8M2NjqUPijw1cLPpWrwLdWc8fKkON&#10;3B/GuOXqFdzjPBzX51jMLUweJlRqbxdvXz+Z8Xg8VDGYaNWPX70+qfmmTqpZsFj9RW78PfG938Pf&#10;FUOuwnNvMRDfxHo0R6n3x1FYJwSAvY9fapE2uhRwCD1FY0qtWhVjUpu0ou6fZjxNCniaMqVRXjJW&#10;aPUviZ4bh0jUl1nTgGsb9RJbyqPlORnj2rmk3ORvHHcCug+Eev2fizwtcfCrWWJubeFpdKmkYnev&#10;JKj6Z/L6VhXFtNZ3T206lXjYqynsRXv45UsRCGMpL3Z7r+WX2o/qvJo+XwUqtGUsJWfvU+v80X8M&#10;vmt/O4gEQbg/XipSrKuOTn35qFFXdmQcD3qypBI5ry23F3O9ljQNauPDeuQa3bIXKNieEjiWM8Mp&#10;z7V5l+1R8KbPwzrsfjnwtDv0jVh5ivGPlSQ8lTjpXorY35x25rW0fTNF8ZeGr74W+I2xDfAvpkp4&#10;8qb0z7nmvosprU8VTlgaztGp8L/ln0fo9n95nRxc8px0cbDZaTXeHf1juvK6PkYMeMClHUh8cdPe&#10;tTxn4T1LwX4juvD+qQmOa2kKtkYzjuKzFRQfMzyeuDXhVqVXDVnTqLVOzP1qlVhWpKpB3TV0BKrk&#10;j8OKuaHrGpeHNVttc0e7aO5tZAyFW+8O6n1BGRVQ4HBHGKULtIJHAGADRCUoyUouzX33CpCNSDjJ&#10;XTPU/wDhpnT/APoRY/8AvkUV5dk/3R+dFfR/63cVf9BcvwPC/wBWMm/59fjL/M/mn8J/D/U/Fn2z&#10;yL2CA2dsZvKlVi8+P4UCjk4yeeMCoY/Ct6WyygA9812ljbS2AItnaMspBKMRkHqOKvv4aNlxdMPN&#10;eFZIYIwWZlPqB0+lf3Hd3P4zONtPBvAMzn1wBWpb+FYItuYACeVJ71vW2iatdMDBpcmD/FJ8v481&#10;0vhfwnbpM8/iCxF9tiIgt/OZVRj3OOW+lG4HER6RFEcOoUdOlWLW3tpJhCgznP3UJ/lXo2g+BpLO&#10;QzWVkFlYZ81+SPpntWvpnw72S5Eaq8h+YRr1NL3YgvI81tPC+t3jrLFpW0MuQ0jY5+lbGg+A3mdp&#10;NZEjHbhI7f5QG9ST1Fe0eEvgl4j1d0j0jw5dTljgHyuP1r03wn+x34q1CTOsXttYgc7B87D8uKOd&#10;Dsz5r0v4URyskptW2Fsos0hYCux0T4Y3blba0spHDkZSGLNfV/hT9kXwjpXlT6qZb5geRIdq/kK9&#10;J8O/DHw14diWPSNEt4CB95Ihn86hyY7WPk/wh+y54l1SaKSDw/PGuAzS3abF/Lqa9I8M/sZpO4uP&#10;EOuhfWG2hH5Amvoyw0jylVDGM9mPNadjoSSfMyg88HFK7Gkjyvwl+zV8O9BthDJpElxggj7S24Z9&#10;cdK7nSfBOjaWqpptksKgYCxoBn8hXYxeHUDqsjDGOMDrV628MxF13IACeCKQLQ5eDQwJAEgI/CtO&#10;28OzSjDpjB64rpIvDcWV2gEeladtocccY3BSSeOtAbnN2fh2JQu5csTwK1IvD0r4BTI9elbsGgbk&#10;ztGe56Vpad4eYIAzZGOOKXqKzOdj8NqiiOKPDnvWhY+G2jwXjBJHJat+DRVFwqFVyeMjPFakHhl5&#10;F8vqfXNF0h2Oah8PGRCEhxk8gKavWvhqWJPNeBRgfKCK62w0BI4xvY8dyME1al0NZQAD9KXMw0Rx&#10;8Xh92IJQHJ5GO1XIfClz5ZM0fyk/KF9K6608OLgSBcY6deav22hAnEsByOQc8UXYzjP+EW8hElt7&#10;YN7HrV+20UshleEA5+7/AFrrE0hBJt8vCqM49auWvhcXSAum0nlR60XA5O00QTyhFQYxyVOKuw+H&#10;1STDRYz0IzXV2fhhEOPIbrg/LWhF4dJJIjPTGAaQHGr4ZMifu1PXn5aQeGoo7jJjcqfvccV6DaaA&#10;I49hHPYEVah8KpcNv8lfcetAtDgF8OB8GOPH0qUaFHC6p9n3bq74+EdjcRAAHoO9Tw+EYABgHPst&#10;OzDQ8+TQIpm2Lb8n1Wp7Tw+AwQxgAHjAxzXfp4MRmEka9OpIOT+VWF8LRImIkB9dw60WYaI88fSb&#10;kttEO7Dc96l/sCKRCpjXceuBXoUHhS3bCGIDvilPhCGKUzBMgn7vSizDmPPLfwywkysWAvUY61JJ&#10;o7plYoApB6Dqa9CHhNJAZ4icZ+76UN4PRkLKPnPOSKLMLnncWiNgygEu33wR0pt5ou+HmPJHPy16&#10;DJ4WRBiXsOcCoZvCqMAsYwG6EjH6UcrHc88s9CeACN2JyM9OaWbRmBdiXIAHbkZrv4/CaoD5QRmH&#10;BHcVHdeEkZjI/wArqONgoaYHEf2NJDAGCkMByCMD8aeNKmlKu7kEfwqK7GXwpcSLkEkKcD5evvTf&#10;+EXcfuiuSBz6YoFc5SXSRNEWmTaD0AGM01fD6rGESbbzyu3rXSz6KbZRHLAQFbOQDzSroyKu4kEM&#10;PlyvIpbjuckvh6FJuY2Qjo2OGpF8PqbgEynGegHWuuXTJOsiqVBwM9qdHoMHmZOOeSVFAHNf2FDK&#10;cNGeVx0ximnRIZM2z8owwUYZB4rp30UtKVWNs4z+FMn0wQy5VSBjqV6UAeIfEz9lvwX40WS60uEa&#10;beEE7oUzG591/qK+aPi9+zD4i8H3Tpq2ikRtyl3GpaJx7Njg+xr9BItKg83zCTnPQ0aj4bsNcs5b&#10;K8tRNA64lilXcrD6U07CaTPyb8S/B64gdmhh2rk9s81g6amv+GZ3glBaAnDwzLuVvwPSv0c+MP7F&#10;ug6ysmq/D8raSN8xtJZCYmOOQCeV/lXzP8QfgNqGhX0mk+ItGa3nGch16/j0NaKSe5NmeLr4f0Hx&#10;BaifQGW0u2QtNY3c2Im/65se/wDsmsg6Wbdmspo9sin50YdDXZ6v8O9R0aYjyS0eeCBTV0q0ktBZ&#10;6pakFThLpVwye5/vD2qJ0k1oC3PB/jjoUU+mHzYiwDcKO9eFa/4O0x9Sjng07mVB0BOz2NfXnxZ+&#10;H00ukTXFoRe28TiI3Nuh+833Rg9DXgl/oP2e4eKYsCrEEKMkHPtXPTSTaJtqeaf8IiYfl8kcfwgc&#10;U9NAKKZJIMADgqOlds+isQy2tjJKVb7u35jSS6bqxtXlFpFEoHKSklgPw61tzXBo8b8Q2iaF440H&#10;X5Pkjt9YtZpJGGAqpOjEn8BX9Wvw68UaD4v8B6V4s8NarHeWGpwtc2Fzb9JYXO5CB9DX8tPxr0+C&#10;VbWNlQtPAzssp2qFwRkfjX9Fv/BMn4keGtY/YK+GdxPr0bR2XhCyRojKC0P7vGCByBxnPvTnd00z&#10;eCXs2/M+hraCaG3UsG+VABk1LAt0ZFZyArRnGeuc1y+q/GPwjYRyQafLLeSpGGZIYWIGTgDcRjnm&#10;qlx8WLvU5YvsfhyeHEEqq8hwOcFfxyKyUGybo7aCCdkVZJCxDEHb2NSNCMeewAVUzvYe/rXmtx40&#10;8YalJGLu/hscIwcxOBu6cnn+VUdQ1dJYxFfeKby4UrjyInJXHoTVKKFdnp1/rGiabayXWp6zaW8a&#10;9Zbi5VV/U81jN8SvA8CuY/EAuShChLJGk+b0zjFeaTXvh21V5LnSDcnPyfaW3bfpxxUc3j2e3H/E&#10;tsooQR8wCiq5Yi95nd6v8RdeuHkXQfDgIQ4D3BO5voBx+tYGrar8QtaENvP4oudNj86ORxZTiJ9o&#10;OSpIGcc9K5+x1rxl4nvBp+kQ3NzOwLLBaLyQOvGeap3U+pRuYLi1lS4VsSJK20g+4p6LYLN7mp/w&#10;jfhTRIbq0/4SO/uDc6m9189y8rsWwApLEkjjpW9qc/iGe3ju73Qb2K1RQFlukG3H9734rNHgrxHo&#10;Oi2njm0+yahDLjMtuxYWb/3WU87vc8VtTeHNF+KVismif6Dq6KFOnPMTBc8cmMk/Kf8AZ/Kk5JFK&#10;LfyCw07xPc6bPJodpdszxeZFCNNYNKndlY9FFQeDtfWTVodO8U+IooEDFSLiORlDDorufu/gDS+E&#10;vGHiT4e3R8Oa/ZXE9pC5/wBDdyktu396J+q/Toa7q+0PwZ8SNJGqINxUDfqVvFtmgJ7Txd/94cVj&#10;OlCpozSL5dUUdftbi1a3tfE2hNa6U4Pl6ho6CQTE9GZv4l9hiue8ceF/i+2js3gjxTBcaLFkqdGh&#10;CmPPdx94N7mti2s/HfwyK28bpqGkSnKxSnzLadfb+6fpgitvRU0bWp11HwRqraJqLD95YSyZST2R&#10;ujfQ1wVcDF6RdmdEaz3R816r4I1S/unl1eSeaZzmR7iRizH8a1fAXhqTw3r9prtggS4tJ0kjJHUq&#10;c4/Hp+NfQGsaRoHiC4Nj440FtOv1JDX1tDhXPqyY/UVzesfB/UtBP9paeUvLTJCXVu24fjjp+NeX&#10;PA1aUrvU6KdeL3MD4w/DGwuL6Lxl4ftFew1WMTIyLwjn76fUGvPW8DqjndanGPSvojwHcWF7pE3g&#10;zXkCQXJ3W0zqcQS/TsDXKeMPAMugajJa3FrkK2MgcEeorlnRcZXto9vXt/kXHSVkzyFPBca5YwZy&#10;eBipE8IxMdrQc9iB0rvV0OINzH26UwaVEG+4AOfqaSpK5XXU4qPwhEAVWNQexK1ZtvCiLgBAe24D&#10;rXW/2UmPljPHtU9ro7O+1kDD1Iq40knsLQu/CrwzBp9vrOrvbgmHSCicfdLuozn6ZrBvtLWSZpRH&#10;kE5GRXpvw/0gTaXrWnIoDS6arIMdSr5OKw38MM0m2SIFh1OODW8aU29EQ5JN3OFbStqfLGN2cmo5&#10;tAeTGYxzx3rv18NRE71UZzzgVKnhjBA6Z9s5reNCbMpThbc8xvfANtq0Btb3TVmVxgh0BX9aXwb+&#10;yF8KNB0TUvFN74DsGuNbDW8Cyx58uFT87qP4SzcZ68V63ZeFkjJlePJU8ADqfSup13SoIxBpKR/u&#10;rO3SJBj2yT+ZNdVH6zTTVOTSe9mcFfDYGtJTqQUmtrpaHw58Tf8Agnf4b1e4bUfBF89jKSStvKpe&#10;In0HcV5av7FXxTsvEsHh+/8ACjBLmcRpew/NCB3ct/CAMnn0r9HW8Oo8gynGfStT/hCtNl8OXMeo&#10;224XR8pNpwQByxz+Qr6LLswxOHklVd4/ieBmGRYbExcqS5Zfgz5Cl+GGjaJolj4Q8PQiPTtLt/Kt&#10;w45lfPzyt/tOeT+FUbn4fMi4SHA/hA7V9Ea/8CpYt0+iXBcHJ8uXqK5DVPBOp6ZJ5V7Yup914Nfo&#10;+CxGAxcb0p38up+c47Lsdg5tVYtefT7zyU+D0J+eIjjB45zU0fhURsoeHg8EYr0Kbw0jyHzY+/NQ&#10;Hw8ycCIkE8cGvUjSpo8uUZ9zi18KoXz5YAA6VYTw6yji2BB64rq10gA4Kj34oOmInSPIzmtFTRDT&#10;7nN2+g2uNkkGD2yKsxaKiHEcP41vJZAgK0Y/CpF0oNggnA54pumkCTtZmNb6KpUs0ftUyaMGwDHg&#10;DpW1FZH7gGKmSwSQbJFOfUGi0UylFbMwY9DVGyE4zyO9W7DQvPuQsUfJ4wa1201dvyjtxmvPv2r/&#10;AIpp8DPgPqniayvUh1a/zY6OP4vNcHLj/dHP5VtQpTxFaNKmvek0kc+Mr0MDhZ4mrpGCbfyPh/8A&#10;b6+L7/Fn433WiaZMG0jw3nT9LVTkMw5lf8Xz+Ar5J8ZzrrGssWJ2xL5ajqAAcnFekeM76W10ya+L&#10;lpp3KqxPO5upP4ZrzhrQMGXYBgYzX6Vjo08FhaeBp/ZWvr/Wp8BwRh62Z4uvnVdazbUfJeXpokZS&#10;2Cx8lMjHYUjWQcBCPlB3CtaO1UOCxyO4I60/7LHneIsc8e1eM9Oh+m2urbGU2nM+Dtx6AinLZyKB&#10;hASRyfatU26k5C4OOgp6WoUiORN2enPSnrYVlcyYrV2JJj2j+HvmnxWCkEkKcjqBWmbJGTcB15GB&#10;0o+xYYvgY+tCSFzQSs9TM+wKWzGPujlamjs1IAK4yOcVopp7D5wR05ApY7J+C0fQ8indNhFQWqM2&#10;PTtjcDC571MtiCdobC55xWktkGGw4OD6VNDYxs3zbfpRdEc0Y6IzEsRnaDxnqa0dL8L3niHUbXRN&#10;LtpJLm+uUt7eNEyS7HA6dauCwYODHFuI9RXqf7LXh2U+P7jxkYX26BYPLE+OBcS/u059cFj+FZVq&#10;ypUJT7Hbl+HljcdCiurV/wBfwPSX0aLR7a18N2kS+RpdqlrCUGAwQYLcdyck/WiPTGxujOMdsda1&#10;VtEdsbSd3JJpVsxGOuc18+pM/aIQVOCjHZGfFYE/OU6Hpipo7QgAYHpitFbYFeRg545p/wBj2HOA&#10;eOaXM7g1FRs2UorMMuDHn3qX7AoUbEq2kBC8Ht0qaGFmb52GPpSuLmiloUFtN3Ei/TIpTZ7W3Y4B&#10;5rSFrkcKCfalNuMbXSgn2jKAtS3IwaVbRm+Yp+tX1tQM7Y88flQ1uBwOD7UNkKcr3KL28hGUXnHp&#10;UaxEJ+85Pc1pGMkY9RUE0cSDrgY7mjqP2jse1/8ABNzwFa+Kf2n7XxPfKpg8LaNd6kEfvKyGGP8A&#10;ENIW/wCA198ou1RgdO5FfLP/AAS6+H1zYeC/FvxTulATVtQh0qyJHJjgUyykexZ1H/Aa+qBwAfWv&#10;z/Oa3tsym+isvu/4LZE3zMVcHkcetJtJztGTTsA9qAqivN6XId72AKQByOKUBQQD+HpS5IGCetIS&#10;c8gnile47DgmTkMevSnAAZIHfmljXctLgAfzpW6kDJWTG3B4qrFbC81qytcbhJdpuA9Acn9BU1wd&#10;oLsc4puhvHJrq3GfltbaaYkj0QqP1alJ2i2jSCTEuZ2u7qa6c5Ms7M34k0zackAdKZCdqhPzp45y&#10;T+FZJaHqChDjJIx3FNEAur+ytR/y1volK+o3A04L8vy5/EUtpI8WtWbgg+S0k3H+xGxH64qZOybC&#10;N2zn9auGv9UvL0Pnzbt2GPTcarkEqSe9LGSBljyeTjuTSkYB/oa85XSPa0SsJyAWDLg9BUsQYjcQ&#10;MEVFk5AzxjiplTagC9SKbuN2HKAo55pVcEnaOnamKQTlsnjrUmzdgE/TNK2oiLUT/oUrgEEISPat&#10;vQEaHwzokDHppEbH6szGsHxA7Lo1y6npA38q6W2h8i1063B4i0e2XH/Ac/1rOrugm78q9SXbu7Hr&#10;+FPKYTlc89qTk4GenWhWzjHT0qR9RR93BOOKRUY5dSKWNQy7STn3oZgBtBwT60Eu9riEMDnJ4PYV&#10;KgUAcc4pmSyFQeppeSdx/OgETxLhlIz6kYqp4kYHR7YjJxf3AY9vug1aiCcFj9SKq+IXb+y4MnIG&#10;oy4GMZ+QVVP+Ihbzjbv+hU0KLdqdsifxSge3NfjR8ZrR7f4ma3ZA4MOsXKEY4H71q/ZnQ/m1W22q&#10;R+/Tp9a/Hj9oC2jsPjT4qsSRui8RXq59D5715efxvCPqfrHhlNxzLER7wj+bOCKPux2z2FSLCcYT&#10;OfSnARK2SDz1460+3Qb1VRg9zmvlXroftEZWeo+OMhVVjz7Vs/Dq5k0n4y+BNYiO17Txxpbq45K5&#10;uEH8jWTHsDEEE4p0s1vp95puq3ZZY7LWbK4YqccJcITg/QGls00YZhD2uX1Yd4yX4M/cfXIiviK7&#10;ByQbjOD71a0Et/akUPADh0AHupqjqcyXGpm8jJKXEEUkZJ7MgI/nVvRpUg1K2lJBCzLyO2Tj+tfe&#10;R1gfyZL/AHX/ALd/Q5ecDzXiB6MeSaXyQflYdOlTatC0eo3EOcFLhvp1qGV3XCqeeprqi04pnqxf&#10;NFNDl4Uk8jNKULAAcU0qcfLwT70MWUcNjjmqGTINq7c9qfESJM1DCoILelSKckEHpQiZItaSZX8O&#10;6lZ5BFvfpKBjorLgn86popQBeM960PD0cb/2xak483T1kAxnJVxVANuJOeDXl4hctYyp29pNea/F&#10;L9bkkaj72enatLw9KkOs2skzFVMwXj0PBrLj+8WDY24yauQuUPnoxymCPfHNYS0iFdOUHHuZeqWv&#10;2bUri1kXHlysB7c02JFX8vWr/jO3EfiKVwMLOFkXI7FQaz5CSREe3b1rJrodNGftKMZd0iQOrYUH&#10;8qmUEHIbAqCJedxx+FSq4b5CDihJ3KkX7CD7fDfaO7n/AEuwcIMdXUbh/KvNXQrKylcEcc16Npdw&#10;lpqlpdSnAiuF3c9jwf51w/irT5NK8SX1gwwI7h9oPpniuqlbY2yyThXnHuk/u0f6FG3DR8M3PrU+&#10;3Cli3GelQK6kg4+tTRyrtKNzzxxW6SZ7DuODZOMH61PbNg4J6npUABZiysMGnRnEnB5HaktGZzV0&#10;dJ8JZYLfxxc6TMFVdVsGiXd3deR+OP5U+7t3trqSF1O5XZTx6Gufg1D+wNVsvEYUlrS5WQ4PO3o3&#10;6E12fjq3Fvr8ksX+rnRZY8DjDCsZxtM8eunDGqX88fxjp+TRjIoYBicU94VmikiLABkIGfpTSd+c&#10;HH1FOWQg8jPHYVNipb3R8f8A/BU7wFLq/hLwt8T47ZTJaCXSr1geRsO6Mn6jcB9K+GpJCzEjJA4H&#10;Ffq7+1L4DHxI+AfjDwdBZmW7Fkup2BCc+ZBkso+qk1+VOoWcltO8MoG4OQcV8FxHh/Z432i2kvxW&#10;h/Vngzm0cZw3LCS3oyaX+GXvL5XbS9CCMvk/P+dOjKclm5Hem8KwUjtQqRqcnmvnba6H6+yzFMz9&#10;AFA6VKshMZA/SqiuM56DsBU8EQZAwH3j0zQtDGUSDwB8R9Q/Z+/aJ8I/HHSGdDo+sxSXWw43wMds&#10;iceqk1+zHiKWy1C4g8R6O4ex1a1jvbORejJIobP61+K/j7Rl1bQ5oBkEKSCO3Ffpn/wTZ+MI+Of7&#10;DWiLcvu1fwPcNouo7myxjUgxMc+qkfka9XJq3JiJ0XtJXXqv81f7j8N8ccnVTC4LOoLWDdGb8pe9&#10;Bv0kmv8At49m4A2kk+oNSQoqjrUSkOvHSpI24CL196+ivdH8/tEyYQEgfT2p+8uMGoow2MGnAMOS&#10;3H0pkE0Oeh6dOav6LbrqMGoeDrx0EOpQl7Xf/DOvTH1xWfFICcelSh57eSPULaVlktpQ8bKM4wf8&#10;Miple1zmrQclZOz6eTW34nm9xHNbzvazKyvGxVs8cg4rV0+wbxl4Z1P4ZNCH/tOIzWjHqlxGpIx9&#10;RxWx8YtKt4fEEWv6cmLTU4BNGwHG/wDiHtzXMWGp3mk3cepafLtmt5BJEc9xzXm1aeri/wCl/wAM&#10;e/SqvGYSFWGktGvKS2+5rU+er+yn07UJbK5iKyRSFHBHQg4qOvRv2lfClvYeLYPGWkR4sdeg+1Ku&#10;OI5M4dPwYGvOQMHGK+KxFH2Fdw/qx+r5bjI4/BQrx6rVdns18noPUFTkUpJI5oH1orA6nsG3JKlc&#10;8VgeMNFe7tTcR8Edx1FdAiknJY+9NngieJgygkim1GcXFlUarpVFJHZ+IdRvP2hf2d7Px09sra14&#10;LddP1bby0tvj5JT/AC/OvG1KZIC4x613P7P3i+y+HXxhi0jxJOyaB4hibT9ViJ+QiTIR2/3WwazP&#10;jL8Or74XfETUPCN0xKRSlraQjh4zypHqMYrw82oSq0I4j7Ufdl/7a/mtPVGeVuGX5hUy9aQl+8p/&#10;4W/ej/27LW3RSRzsTMynP4UgIJ+akiyVyOo605Rt54wegFfPH0T2Hc0oJAyKQkA4PejAJKkde9VF&#10;akABt4z0rE8V6Il7bGQD347VuRoXBwenemyxK6eW4yCMU6iU48rKpVHSqXR7h+xh42sfir8Gb/4D&#10;a5qIOuaCzTaLHIOZLc84B77ScY9CKivrKWwuWt7qJleNyrqVx0r580Pxf4m+C/xBsPiP4QuSl1YT&#10;BiB92WMkbo2HoRkV9Y/EIaJ4u0TSvi/4Pw2m69brK4TnyZSPmU+nORj2r5fPMKsRhI1EvfpaPzh0&#10;frF6elj4fOMC8ozp1ofwMS3Jf3am8o+kviXnzHIsSYzhD06AUkZc4LZ5PpTVL72UL1PXNAc78Ox4&#10;9K+LJeqNPR9Vv/D2qWuv6Y/+kWcwdf8AaHdT7EV6j4/srbxJpFn8SdCTMF9GBdKvPlyY5B/GvJI3&#10;+bacnHTFd78EfFMEV9P8PtYbNhqwYQBm/wBVNjt9f54r2smxFP2ksHW+Cron2n9l/P4X5O/Q+czr&#10;Dzgo4ykvep7+cOq+W6+fcpRou35znI55p4BDbVGfQ1N4k0G48O61PpFyCDE52sf4h2I9agQg43Dt&#10;0rKvQnRquE1ZroKnUhVgpxd0yQ5PpjvSES/fjLK6nchU8gg9acoOPSkYADlsVlTclIJWehkftF+A&#10;1+JvgdPiVotrt1LS0EWqwIPvrjiSvnUK6ExuD9QK+svCmtJomqiS9XzLG5Uw6hCRw8R6k+4rxH9o&#10;j4WP8OfGUr2C79Nvv31jMo+UqecfhX0OLj/amB+tR/iQsp+a+zP9Ge9wtmX1aq8tqvTV0/TrH5br&#10;y9DzzYQu3370pyo2nP5U1iR8qnHrSuCQOR9c14Dvsz71vQPLP98/lRSbT6r+dFHuk3Z+ENt4fH2K&#10;Cwt9GjAgbMczRfOTnPJra03wncXN8Lm/u0tjJkvL5eSTj0HrXuegfspaoZEfxDrsCA8+XbKSenqa&#10;9G8Mfs3+A9IZLifRmvpR0e7kyPyHFf6Cudz+GLHy5ovw5uNUuBBpul3F4zHHyRE/yFeieGf2YfG+&#10;rOmywitEOC7XHBHqMDmvqLRPBWladGqaZpUVuMAARIBXQWPhx4m3GAbT3qbsLI8G8LfshaVAFm8Q&#10;azJLjrHEm0H8a9H8J/A7wRobhrHw7A0qN8jyruP616Xp/h4yEYQEdga17HwvOT5hC5HT2pPUfocp&#10;p/hQxKDHbxxqP4UXFaieH4XZAYdpUc5PWuttfDk8owB9QKvWfhSWRlDKMdzQM5uz0NGVQFIBOMDv&#10;Wqvh6BoEJjI9eOa6Kw8NyxsV8oYHIOelaNtoO/76knHY0egrnNR+G0O0KCFPBGK1bXwoyxjyzx2B&#10;6Gujg0PbKIo4s49q07fRboMAYcjHUCi6DU5a18Mz+aDIh69Qa1IdAjUqfLJbOM9a6eHRo2iwysT3&#10;x2q/YeHGjX5FbJPFK47HLLoM+1fLiPua1dP8MtMFDFxx0C/1rq00CVYkEtpnJ9K1LHRWDKiJt9qV&#10;2wOYs/DAX5JQcZ/i7mrNp4ew7YXjPGOcV10ehln2mDJHXmrtn4Yd0ZUQcnHvSDU5Ow8NxkkrGWPr&#10;itOy8NSeZuPHqua6/TvBjQrtaMFyP73Sti08F/ulLQnPcjtQI4uHw+7OPLQ5HXnir9p4WmkfLxEE&#10;84xmu3tPCIgj3SR/jWvD4acQhhEASPWnysLo89PhG7cmN0zgcAL1rQsPBl2qgFAoJ5ya7i08OzoW&#10;BBO5s5Aq9BofkqoaMn2xVKIXONt/CCwQjCKzd8ir1n4c8vBK454FdiugLIuTGBx2qzb6ACMrFkjp&#10;T5ETdnKLoKKhCR5yecVPF4XDnesePXiuwj0RtoEiYGOcCrEGilflVOCODVWC7OQTw0wZQyAke1XL&#10;fw80cgCpzjgCutTRSAGKZ9sU+HTlUkeURnrzRa4aHJyeHC2H2n3zxUsXhpFGFIOO4rrDY84xn1FO&#10;j0tDyIQvPJUdadgOZTRGC7AnPvQfDZJyBjnsa6hrE78IOO1SpYSYAMecdCBSSQjlh4cZMMYyfTmn&#10;SeHXdTjGR2I611qaWWxuQjjk5ph07qG6U7IdzlodDaCIts/AmlTSARkqRkdhXTjTMkrsOD6ml/sx&#10;Qu09+mO1FguzlDoDTHBIyKRfD4AKAAe/rXWrpI4Io/sja5LPkEY24osFzjn8O4bdHAuT0Ipr6GXJ&#10;QQfOR16CuybTFJIUYGODTF0hSS2Tu+tKw+Y4+Tw3hB5AO5Vxg01fDkbMzyHn+7muvXSmBJZSPQio&#10;p9GjDblTHrgZzScRXRx8ugxBwrqoz0BHSqtx4cUScqD2+7XaT6PE7+YUPqKU6ZHIpLJ0HApNNDVj&#10;g5NAjk4VRkdeKgfRWiPGefSu2udECyB0RivfFU20V1fJBYY7UD9Dj30pg2ec471GdK6rKhPu3Ndb&#10;caU3IwcDriqo0wNOSw2k8A1LVhWdznZdLVDt2ZLDg+lTHSxaWjMVBEiEEN71srYTGcJKpI789qJr&#10;L7TIVCkKMDFGlwsznxYRQxiHaMhcZNY3i3wF4c8W2Z0XxLo8d3btk/vEGVOP4W6iu4XSoMsOvHpV&#10;S5sNzeWwAwflJFFkwsfK/wATf2L9RW4+0eAS2oQyNxY3DKskee2TgEe9fP8A4p+EkllcXFhLaNFN&#10;C5SWB15VgcEV+kFzpzsQIwBsPBxiuR+InwJ8HfEa1d9Q0tIL4r8t/bjaw+o6MKabQmfl74/8GalZ&#10;6Ze6bNasYZ0BkC8j5Tw3HpXhV78Ori2uWljJVSx+5xwfX3r9Fvjb+y14v0HzIrnQpr21GfLvLKFm&#10;UjtkDkfjXz7rHwIvRdtEul3BcucqYDk/XijlixWPmP8A4QLZcF7aF03f3Tk/nUtp8NpnlE01sWU5&#10;IJ6DNfUWl/swfEPViItG+H+oXDN0WKyY/riu38I/8E5fjt4muIzqHhiLS7d8Zm1C5jQKP90Esfyq&#10;eWKCx+fHj/8AZD+JHxw+LPh3wJ8L9GS4vtZRbK0i34UuoZizHooAyc1+tP8AwTB+Gcfwl/ZQ8NWO&#10;v2Usutjw6umag4wqokcr4GPXB6+gFemfs2fseeB/2fGXxDDINQ18xlDqTQgCBSMMsQ7Z6Enk16h4&#10;a+H/AId8OWP9n6bYiOAyvKI8nGWOT/Oq5tLFLRWMqz1e+so9thabQAAWcb29sE9KdIvinVHCkSbB&#10;yA52iuoTTRBwiquemFxQ9uy/MyliB1qdWLY5YeGLmUhZ3Ut3OMn6Ulx4fjh+Qs2McZrqERecoc9s&#10;1HNbOG3yR4yvBNIpO5w+paRcj7oJXPPHWs99LLBnzggdDXe3Omi4iJHBHIx3rJuNO+0fKI2ypwwI&#10;60Bc5vToL6wuI7myuZIpUcNHJGxDIw6EGvQLDxLoHjG0Wz+I2jubxRhdcsQBKR28xOj/AF61gR2B&#10;Y7BFg5qZbWWM5wRjvRqO6O18OeGvEfhqY3/hLVodWsHUedFEMh0/uyxnkVJqXgOw1otrfgaD7Ncp&#10;lrrRmJDRnrujJ+8PbqK5fSJrq1lS4s7qaGRTw8UhUj8RXV6Z8Qdft3ja9eK+8o5Q3SAup9mGDU8q&#10;tYfNrcZY6vovjKJND8cRNHdwkJBqqriSMjjbIP4h79RVK78PeK/hzrI1C1mMII/0e8t+UmX37Eex&#10;ro7258OfECfzpYU0rUiBtlzmKc+jH+Fj60ul6jqnhZn8L+KtLEtq5O63lGQQf442/wAKLdylL5F7&#10;wr4t0/X4/sTiCxu5R+9s5lzaXZ9Rn/Vsfbio9W+HVrd3LtoSmyvF5fTLhsZPrG38XtVXWfA8cds2&#10;ueGHNzZHlo8fvIfZh/WrOg+LnNqmleJrZrq1/wCWcm797AfVW7/Sq6WewrXemjEsPEOoWsQ0PxbZ&#10;PdxRjaFm+WWEj+63Xj0NaVnpt5Zo+p+CdWaeIjM1qQBIo77l6MPcVo30Vrf2Ky6yTf2ci4t9VgX9&#10;7EPRx3/H0rIuPDupaFs1bS7nz7fP7q7tm+77H0pON0NSfX+vUkRvD2syb721GnXR+/LbqTG5/wBp&#10;Tyv4Vr3Wki/0xdL8QxRywqB9j1SI7gB6MfSqcV7petRZ1+32zD7t/aphwP8AaXo386sQWGt6ETfa&#10;bdiS2fpNEN0bf7y9qwlhqU07rR7mnO11t+Rymt/DufTJMzxfuyfkdOVYdiCOtZX/AAigaXkZ/u16&#10;lY6pZTILe/t0t1f7w27oHP06p+FNv/B+n3EZnsMQknhWcFGH+y3+NcU8tjF+5sWsTNaM80PhUkcI&#10;cA9qs2vhpVcNtx+HSutn0a709vLu7Zk44x0IoWyAI2jORwMVKwaWlhqvKTKvhbTksdTtnkGY5CYX&#10;GPuhxjP54p99ogtbl4mQgo5B3Drg1pWuntLGY2yCwwMdjV+8tf7TshfuhE0R8u75zhh3/GuiNCKV&#10;l0M6kpXTZyw0eIMWWMAE9BwDUn9nAAY7dOK1vsgbgLgDsKctod3zL9CTXRGjCxnzFLT9OUzw7hhR&#10;cR7j6DcK0NUsQ+oTMyFS0rYGfepUiMcDuBhlAbj2NWtWjDXkhHViG49xmrjCK2E7GNb6YAxeTjHO&#10;BWjqds0McNoVyIoQMY7nk05UKI5A6If5Va1gZvHUqeAuOfYVoSY7W6bQDGc1BeaTZXYMc8AIPYjr&#10;WiA28rtGPUmho81pGU4O8WZypwmrPVHE658J9KvyZLQ+S/baMg1yWtfDfVtNBBg85BzujXpXsDRL&#10;3zTZIEfkIK9rCcQY7D2UnzLz3+8+fxvDOAxN3D3H5bfceBT6N5bkFMeuetVJ9K2j92PqDXues+Ct&#10;B1hGNxaKHIxvUYIrlNW+FF3bqx0yQSL/AHWxn86+owfEeDxFlJ8r7P8AzPkMbwzmGFvKC515b/d/&#10;w55lDYEE5GPqKU2G1s5zmuh1Hw9facTFc2jIQeSRVM2LAgv1x8ozXvRrRmrp3Pnp05wlZqzM1bNh&#10;jnoPSnx24BKbTk9+1XXt3jJ+TjrRGgzwOT7VakmZttEFnZSSOIyeS3Ar4D/4KM/F9fiN8X18D6Ne&#10;GXTvDSNbIAflkuCf3j8e+F/CvtH9o34t2nwM+Dmq+OC6rfvEbbSlc/emcEBgO+0ZP4V+WXirWb5o&#10;rvxNcyGWWWQ5kfqZHzz9e9fY8IYOLqVMfVXu09I+vV/p82fm3H+PqYiWHyXDN89Zpyt0inpf1d36&#10;I8/8f6m2oXSWMRJgtcovHVu5/OueS1LNvAHByABWrPbSlzJcoWJPPPc96RLOQgIqdepzXdiKzrVX&#10;NvVs+zy3CQy7CUsNBaRSX3L9SklpuwfXO7PalbThgBRjPAPqauLDKhJZSAByfSrMMdr9mjWBXMgc&#10;mQk8Y7ECsOZo9FVddDOTSyyld3X86dFYooJQZIPetlYY5W3A8HnmlWyVHAKLhj1FLmZpJap30Mpb&#10;ASYIUDB5Heh9NI6Q554LCtlbKJGDjA5xwKnNmXXA7Dip5mjR01J7mGtluGxlOAeeKelsm45Q4HYC&#10;tlLIucsuCOoHenQ2BkY4QDjjI60OaI9lqtTFSzEbZDc/3cVZj0+KQb9gOe61p/2dtYFoj17irEOm&#10;o6qAhznpjFHMOFJtu+xnRWKbcAHgdDX0T8G/DFx4W+Etja3I2Ta3OdSuE24ITlIQf+Agt/wKvI/B&#10;ngbUfGXi/TPCOn2jST6jdJCvlrnahOXc+yqCTX0drE32vVXx/qoEW3tgOgijUIgH/AVFebmFW7jT&#10;Xq/0/ryPs+FcG3VniH00X9ehli22scjilNvj5QufWrLQOeg4pQFGQVB9x2rz7s+7TlexXES4HY4q&#10;RLfcu7PQfw96mWGNxt4Jx0pYosc/koNK4lGTeoxI8rwvWnqm3+GlyynaDgjpinrhiATjii7S1E4p&#10;uyDaFAYEHI6UrRAjOOe1G3kMBwehFPG4HDYweppXuO2ttiNASDwcjpSdTgjmpQ4A4OaY7hTvAznH&#10;Wlrcp9EMKkDqMiql7IiKzMOgyTVyQlRxx70/w94fl8ZeKtK8GRPiXV9Tt7NW28/vJFUn8iaJzUYO&#10;T6ELR3R+hf7HPhSTwP8AsueD9FukIuL+zk1a6Vhgq1y+9R/3xsr0sZ2gquMUr6dp2kFNC0aFY7TT&#10;YY7O1RegjiQIo/JaUHI/nX5i6jqzlUe8m39+onuA6ZNFAINBIHekkJvuGPQfSlKk9QaRclckf/Xq&#10;RGzjAz60hN9hVCj8aUALz+tNGcknpninM4AIxjjimSQXgBQkAn6U3Swsdvqc7E5FvFCgJ/vPk/yo&#10;uGbYPrzRZZXQJXZfmu9Rzk/3Y0x/Nqiq2oWN6EbyRHliQCaVgODmgtkYP40hGOaz6HoJDgoK4Dcd&#10;801MJJf3CH5rfSJNv1dlX+RNPKYACjryc1FNKItG1a4AG5/s9uD/AMCLH+QrKq7QbNaS5pq3dHOY&#10;yQAMEDtSkgfw+3NLvJY8dO5pHBdty85NcVz1xUAZuWAqaN8/KOhHNRR8kjpT0jJztI49abB2JFVM&#10;bAMU4k5zt47YpQOMkd6dHgtg9euKhW6glqUfExEeh3RfP+oIH48V2OpRlL3yh0S1t4/yjWuQ8RRv&#10;Npxt8D966x8+7AV2errt1u7QH7su0f8AAVwP5VnVXvImf8SK9f0K+xcgE05SucO3X07UbeijsakV&#10;RjaSPy5pD3GKACd2MH0pCiMofHQnOacyHORjI60KCwLYP1oAbhQOnBqRB0FIFOM9Rnuaco3n5eKB&#10;apEiAYwp5xwTVbXlQ6TFuTBGoyE/igxj9amVWQ5x17E1DrwA0pWbn/iZEkDt+7FXT0mideaL8/0K&#10;WjOq6lb7hz56Z/OvyJ/as08W37Q/jKEgDZ4ovyT7/aHr9dtLBF/CCefOX+Yr8nf2z7b7P+0749t0&#10;6HxXfcdx++avNz6KdGPqfqXhpNrOKse8P1R5GY3ZTk85p6I54yB65pwUb9hBHHfvUiodoAHTt618&#10;m1ys/blawtorEnJ78AiofFtvu8N3mwnEcXmcf7JB6/hVqFx9xcZHUE0zxBC03h+9tcnc1pJgD6Gi&#10;3u6jl70bd0ftb4S1JNe8HeHdbtipS98MadOvzZ4a3Q9fxrUgt5o7oTxXboySoyLu+UYPeuG/Zi1Q&#10;a5+zT8MtaKFPtPgDSuD2226Kf1Fd8oIjI+9wPx5r7ii3Kin5H8mTjy80O1192hn+JY1t/EV5FjA+&#10;0Menqc1UAQtu49OlaPjVQPFFycfeKMv4oDWY2CQCoJ611w+BHThnfDwfkvyFf5W3YJ47CgRxt82e&#10;fQ08ISowP1pQgU72Ujn1qtTYFUJjAP5U4ZDYPTHBFGcH5uhHFKSBxVEblvw0wTxJDAyH/SLaaEY9&#10;1z/SqCAqxXGMcfjVmynNvrNhf8/u7xOh6A/KR+tGp2jWeq3NsBwk7jAP+1Xm4uP7xMyi7VvVL8G/&#10;80RQgbSzjJ4yPWrUG9htZPvD8qghBU59QamWQg7VHIIzzXMVPYk8YKs8Wm3wOTJaBWP+0nB/pWRG&#10;EkIk5yK2dZg87wxDKEwba9kUgdgwyKxo0zlgc46Y71iysI17G3Ztfj/kTRKgy3r0pcYYYFNVmAIb&#10;r2pQXK7T1PWlZ2OgkKh42VB8xGF+tYvxUtBJr0GqwHC31jHIeOhA2ke/IraiJUhd2MjBNUvH1s03&#10;hTTr6NebW6kt3+bopO5T+prppfEicPLkxsH3uvvX+aRyEKrgDHHrUw2FchTx0BFMjKlWY/nmnr06&#10;5966Voe+xFTY+UPHcVICpO4jp3xTSM06MMSQnWmrkSWlx15CLvT5IGHLIRwK7ae5Gv8Aw90TXsgv&#10;BGbac/7S8c/lXH2+GDJuJIHOa6b4byNfeF9e8LyqQ0LC7tsnIAI5x+K/rWVVXSZ5eYJxpxqfyyT+&#10;T91/mvuKOduHC8noQaejjJJJ+uKaGJIznGPSlUMeQvA756VkSD/Z7a+tbu5jUw7/ACp1bo0bjawP&#10;tg1+Tv7Ufw7ufhf8cvEfg2S3ZEs9VmWEEY3RlsoR7bSK/WTUYluLJoGPJXH49jXxD/wVa8Dq3jDw&#10;78U7SyCjWdIFveSBePtMB2nJ9Su018/xJh3WwXOvsu/yej/Q/WPBvN/qHFDw0vhrRcf+3o+9H8Oc&#10;+NwCG4p5j3ADb+dSOoVT5ceM9femrG4AwM1+f9D+sXO6HCFfL3DJIpYpQi4xjBxyKUJJtygzx0p6&#10;RFhlgMnrRF33M2xspMymMKMMuGOK99/4I6fE4eAP2pNe+B2rTBNN8faOwtVZul5DllIHTJXcPwFe&#10;FRxBVHHesiTxfrvwh+I3hz4zeF5mjvvD+rRXcZU9QrDcPoV3D8aunUlQrRrL7LT+XVfM8PiTJo8R&#10;8OYvK+tWD5fKcfeg/wDwJI/Y94ns55LOYESROVOT709M7gN6nvmnSeJtK8faPo/xO8OlX0/xLpMF&#10;9bspyPnQEj8KjjySSGGPavtvdavHZ7eh/E0HOUffVns12a0a+T0LpaMDdtBwOtIdmARmo0yQu0jH&#10;86kJwv3fwoBioQCcD86sQSBflYcHjFVlzt6cdqkjG18hj05pozqJSiTatp6eIvBV5oaR7rrTH+1W&#10;hx/yyP3l/mfxrzaNtp24yQa9U0XVF0nVoNQljBj3GG6yOsb8H/GuC8f+H38LeLLnShGfLDb4D6o3&#10;K/oa5a8NL9tP8v8AL5HTlNbkqzoPr7y/9u/Gz+Zn+LdAg8d/CTUPDzgG90ZzfaZzy0Zz5qAd/Wvn&#10;Q5DEY5z3r6T8N6qmia7batcKHjhcidD0aJgQw/I14z8b/BJ8B/Ea/wBOt1H2OaTz7CQdHiflSPXr&#10;j8K+YzfDe6qkVt+XT/I+84XxfscTUwktpe/H12kvyl82corHHK/iKeBkZPH1qJNxYgrx1qTk8Ba8&#10;HTY+2lcTDscKe9ScBTk8j0pFBB59KDuEuMcetCTJuYPi3SBd2X2iMYdQcMOoPrXpHiq4m+O/7PWn&#10;/El49+u+E2XTNcPVpoQP3cx/DjNcpdQfaLdo8ZyOlWfgD4rsPAXxbPhzxOxGheJYG03U0kbEa+Zw&#10;kpHcq2KyqQi7qfwzXLL9H8n+FzHHRnPDLEUlerQfPHu4/bj/ANvR280jgkICgA5x6VJGWZM4x6Vt&#10;/E3wLqHw48dah4Sv4iDbXDLG2PvJn5WHsRg1iKQEwa+Mr0Z4etKnPdOx9FQrUsTQjVpu8ZJNPyY4&#10;bjzupQN3FID/AHaUEqODms1Zop6Cq5XjqPSj+IADr60mctwtPAccgZx09qqLsxOy1M7xFpJv7Y/K&#10;N2OnrXq/7D3xIh1GLVP2avFtwfIvw114elk/5Zzr96P6Ecgex9a878suDvJrm9Tk1bwl4gtPGHhy&#10;4aG90+5WeCROoZSCK58TBL30rrqu6e6+aMMdgYZzls8DN2b1hL+Wa1i/v37ptdT6R1bSp9E1WfTr&#10;1SksUpVlPrUClH5Azj1rqtd1jS/jN8OdI+N3htY913AI9Yhj/wCWNyowykdv8MVySOisp4GT29K/&#10;Ocywf1LFumtY7xfdPY+EwVedejaouWcW4yXaS0a+/byJolXdk1LFJLDIsttIySRsGhdeCrA5BFND&#10;Ky/IeaXDN1P0rgeqNp66M9avb+P4peBYvFUMIGp6eoj1CMdSAPvf1/E+lcohjZthP15qv8LfGR8H&#10;eJUlunxZXY8m9jPTaeA34Z/LNdB458Mf8I1rrLbENaz/ALy1kHRlP+FfS1av9p4JYlu9SNoz8/5Z&#10;fNaPzXmfJ0qf9nYyWE+w/eh6dY/9uvbyaM0EdMdKR1VhgjOKYsz5wy8DvTixZhhcA9wa8jlkmd0l&#10;cdCr52sBz3Faep+FrT4u/D+5+Ht6qnULFGm0e4Y8jA5j+lZpLInAz9TVjS9QvdNvY7+xmKTROGjY&#10;D8x+Ir1cqx8sHiVOSvHaS7xe6/y8zlxFOq7VKTtOLTi+zW3y6PyPl7WdIvdD1SfTNQtnjmgkMciM&#10;CMMOtVtgPyqvSvoH9rH4ZW2sabbfGbwpbHy7vCatHEv+qk/vV8/oC755zjvW2a5f9QxNoO9OSUoP&#10;vF7f5PzP0zJM2p5vl8a8dHtJdVJaNP8ArYPKT+6Pzoo3j0NFeZZnrcyPkLR/Di3L7ppVLDlVIroL&#10;PQEXCyRZA+6cV0Vj4XUcJb/NnAyK3bLwscIhgz6njiv792P4bOa03QNwCpH8wGela1t4cI5dcE9Q&#10;K6my8MRQJhExnqTWtY+G1K7jED7mmK5zGmeGFcBwGIzwB2rZtvD4GEjgbGOSa6Gx8OzyMY7eEAD0&#10;rdsfDcuVjEOR0z0FF0Bydpo0sACrF171o2mgzv8AK0ZAI5NdlbeDg5EpODjhR0q9b+ExMP3kDcNj&#10;C8ZpXQWRxlj4XZiXIbbngCtzTvB8WFk8vlepY9a6zTfCqpIcwMD2AORW3ZeFXkQRLbH8aV2M42Dw&#10;vHu3pCQT6GtG08NzeV80Z56V29t4Sk8sItvzn5site28GSbQogAwPvYxmiwm0ee2fhnaCGtyMn06&#10;1qaV4WmlbckJwnqK9CsvCECxAiIE47YrSs/DKI4BhwPULTSYXVjh7HwxMBuliOG6CtO28MhcPHa4&#10;+o5ruIPDcJAxATnoSKvQ+HCVGYyR/d4p8jFzM4/TvC0Uq+YYtreprVs/CUJAJh5Pfoa6uz0KKNN7&#10;QYq5DorkkrGMZ5zVKNguzmrbwrHG4KwgsO/er0egmMbjH+ddPb6fGPlK9BUv9noyCMjgdqaRJgWu&#10;hq6D93wBjk1eh0lPuOMgD0rZt9N8tcImR35q3b6fF94LzRYDHg0qNI8bCPSpBpisRg455wOtbUdn&#10;1Dp9CKVdPXduIIJ6U7AZMelfP8y/L2qzDpEgPyDI9M1qxWZUfdyMVJHATJgKQw7UwM9NLdQD/M1M&#10;NLRhjmtM2RxyvJpUtW6MuBj1oAopZqowwxinpp8XUp9PetNbIBM7MjHU0+OyQjO0igOhlNYhRvI5&#10;HQClS0SQc5zmtZbCI5BJ96Fs4SQADRcDKFnubewBGamisVydpwPrWh9hEZyI+D05pXtd5Bzt55xQ&#10;mBVWzwuSM+lQvaOJADyeo7VqLCThVHbimSW3ON2GpXBmc1sM/c7800Wod9pTr0rTW1CrnOT9KWK0&#10;CgcZPtTDUzVs2XOV5FSRWpBJ29BmtF4A3BUg0iQAHPWgNbmaLAFuMc+lRtYsZSu3pya1/JAH3ajk&#10;tN7E7SCRzg0tRtMyzZJnJOKabRA21jnmtQ2KED196a9gR90j6EUxGU9iw/gwO1MOnq2cpyPetqO0&#10;Vflc9RyKbNYAjKIAPY0aAYbaakecITmojpkQBUL1HFbjWDs3Y+vFMlszHzsBHbFLRgc3PpCnOExn&#10;g1RuNJWNsRRdu9dW1gHJYqRnsagl08sSQg/GlYLnLTaM6JvAyO5FV/7NdXyAD611T6eVBBHbpVOT&#10;SnXLonGecUuVFcxzjWahPlzgetMFiJEMbopz78it6504LGz7Tge3WqjWTKBMFwMcgik1ZjTuYs2l&#10;W8hGVIxUc2mpGv7tTj0zWzPbMsYZVPNQeV5ox+FTZj0McW7xgsjsh7lD1qo+nW9xJn7LES33n+zo&#10;W/PGa35LPqvl5+tRpYxKCTFgkdutCuKxiSWTM8fks2F6jPelmtYZiVZc+vrWw1jGMlEIJPeomsQJ&#10;QFjG0jnHWi9h2MlbUx42KMfwg96m8plwzRnIHIrTNig5KDik8gFiST/u0riSsZqPM2Qq5GPTpUbL&#10;KhKPGSeuR6Vsi2CArtGD096hawTBYrg9iKAauUfIR0BXPPYimJFGZSxTAI2k98VqR2+Igzjb6baj&#10;l09ZwdpwelCaGZxsAgKouCT3PaqcmlSkMzxZwOcGt9bMjarYyowMd6Hsg5zt+tCFZHJf2V5cm75u&#10;e5qQWRZR8pP410c+mg7nC8EVEmlKRvGcYpBqYkEG1sKMVYSDcwC//rq++kMrBSuePvVJHpzIuNv4&#10;0A02NtYY1QHB4HOe1bum+JZ47ZNL1W3jvrNeBbznlB6q3UfyrLjhKgbz7AVMiMzARRg4HX0oGdPo&#10;n9mw3C3PhPXvskm3Btb8YGP7u7ow+tW9X8DjXFa70+xFpeL/AKyFTmKY9dyEcDPpXMRj5FB449Kv&#10;6Ze6npxP2G9liGc/u5CAKpeYEmjSax4cu2W3LRNnEsUgOG9QQa6TTfs15I154dkWzuXT99ZPzHL/&#10;ALvYj9aqWus2GtRfZvE+Fl6RXyryD6OB1+tTz6ZJpkqxSgMh5ilj6MPUGhR7Db7kraXpt/N5aILC&#10;9z80Dn93If8AZPb6GmRW+o6Nds0BaCTGHHVW+o6EVd+3QahGIdXiL4GBcgAsv+8O496mIuLWJLe/&#10;QXUB/wBWynoPVT/Q1XKnqJNrQrAabejy7mJbKY9wCYX/APiaT7JquiMPszmMP1jb5opB/KrDWJkh&#10;8+zfz4jw4ZcMp9CtFu1zajybco8WctbzDKn6f3aLdwTuhbbWIH/0a7UWpbrHId8D/Q9Vp8+jWeMi&#10;P7M7Hjc2UP0ahLSwvy8VqpSQdbWbr+B/iqOOHUdNZo7Kb5CPnt7hSUP4dqGrrXUL6j/sE1qcTxEc&#10;cMp4P0p482zmN7BCHVk23MI/jT1+ootNTgJFsZPskh4MM2WhY+x/hq2XhicLdRG23cKzMGjb6MOn&#10;41n7NdCuaV9SjfafEAtzbTCSKQZjcfyPvVURnIBPStSW0udNzcQQh4H5miU5U/7S+9RSWcNwDLZS&#10;GRB95VHzJ9RU2khaEFvgkqQCCCCPap5ovPtEmQfND+7lI7Y6H8qjgCg5ZiQB3HNXIXVWyxBR1CzA&#10;9h2amtWDtoUYIshkf+LIA/CpL5HKR3THIeJRkeo4NTPC9vIY5QOD1A4Ipzq9xatbKBlJPMTHdTjI&#10;/OhXaDS5llDnIFIvzNjHHsasPAwYgDvxTPK2fMVxzzTT0JsRmMKSAjHPoKFh3jaeMjsamMLsMLz9&#10;KUQgA7vTigSvqQm3XaVZSD/DSLbovDDn3qUq/BKHA6Y7U9IC4JbIzRfUfLoUNQ0Wyv0MVzbrIuOQ&#10;QK5fWvhVYXAMmlymM4yqsMiu5EZAyyjgdqQQq4LAfgRXbhcwxeEf7uVvLoefi8rwWNX72Cb79fvP&#10;H9W8CazpGZJ7UvH/AM9IzuFZZsGkYIkRLHpjrXuxsIpBlh1rH8U+BbfU9Fv30LTIDqbWMosmc7B5&#10;m0hcntyc19HhOJef3a0bPutj5XGcJqHvUJXXZ7/I/LX/AIKQfFkeOvHkfw18PztJp3h8skjJyr3B&#10;xvx64PH4V876r4Btbu1W0ukc7BlkKkYYjng4Oe1fePwe/Yh8b/8ADVGhWnxa8E3AsYtSbUb6e4j3&#10;xTeX84G8cHLYHrivr74v/sdfs5/GxJLjxr8NLJbyUc6npyC3uF/4EuNx+oNfo+b8Z5dkmEoZbhlz&#10;w5VKUotPVv8AHu9T8s4O4EzHNs3xee4/3Z8zhCEotNJJLr5aba6vqfhdqnww2AiGEMpHIPHPasO8&#10;8F3tk7brfgdcDOK/Ur4v/wDBHJwr3nwR+I0UgOSNN1+La2PQSpwT9RXyl8ZP2Qvjh8FLqS3+Ifw3&#10;vYIsZjvbeHzrdh6iRMj88VngOJMuxrSp1Ffs9H+J9zi8jxWG+KDXn0/A+VH0KUHJXIPVSvNOh0lY&#10;RlYcHHGRXqup+DbKZsPbAO3VjnisK88ByxtlPmGc5A6ivdjiObqeXLDKGtrvyOJNhmLOw8nrU0Nk&#10;rY2RZP0ro7zw3Nb4YRgqOw61UbTSuJCrLzjAHWtFVbRlaEWZn2ORmCeTwe1SR2JixuTDY5UitFrK&#10;Bn3wowz1BI4NBg2feQ8Hqe9OLulccmnLQqjT1b5gwBA64qRdLJBKuGx1IHSrMQ28NGxB5BUdatRR&#10;Rll8uSRMjI/wptolxjK6RR/s6eNRE0RIcZDNT108QSKXQBjjkDtWgLWbGEnyM/dbtVmCKNNzM4k2&#10;glu/AoTSKVO70O7/AGa9Duba/wBX8efYyIdMs/strdDjbcz5HHqRGG+mfeuyYyuzSYySc9KTQ9Ou&#10;PB3wv0HwvPaG1uLmOTVLyMqVYvPjyw3qRGq/nTRIZF+8SfrXiVJutWlO3kvRf1c/UMlwqweWU6ct&#10;3q/VkuMr2x9Kd5Y2YYcnqRTFBwDnr70qsQDjtUu6PUUo7ClQqhhjrSnBy/HTijzGZQOgHakdyCAY&#10;+M9aWony3CPHUvjI5BFOMRY5zj2xQmWGVPPoRTw21gsjZ9eKTvccdtBiqd2x2568U9Tgn5gR3GKP&#10;KEknyenrSFQCQx59KNBJtMGgUtvz9MGkfzEU7sYpzE7QoHQdqjZnII3Zx2zSV2aOyAjjkivUf2Ev&#10;Ak3jb9qXw/qD2gez8OxXGsXrEZH7qMrEP+/rr+VeT3DMFyWHHbNfVn/BLrwzPHa+OPH8sDFZDa6P&#10;bSHoOs0uPyT8687OKvscuqNPV6ffoQ3c+soixUMwyTyxI707aBk5xk9qBxknjmgAHk456V8EloZX&#10;1F/ClC5GQKTaD8v5mjaF4Bp2E22Ix4yKkiC/eJphUHkjntTgxBwoBqW9BtDxgnjOBQyhlyTSqwxy&#10;PrmmyZC5IzxwKZJWuWGMhhtAOTSD5NI0223ctbyTSDvlpDj9FFQak7RQySkcBDgj1q5q8aQahHaR&#10;/KILOCMAdjsBI/Os6nT+v63OvDxfMQHAPBpQ3qaQ80VF7HaiRh8g25OTzWfqcgXQivIMurvyB1CR&#10;qOfzq9yRg/his/xArR6FpSqvMhuJ3JJzzJtB/IVjXtyG+Gf76JkhGJPTb2PenhFY4A7dTTMHcT2x&#10;wtKpOeOeec1yanqbj0UoCB2NTRnjJHbrUQOG2nj1qRCBwOnpSbsJ3HKGH3h2qVCepx06VF5fmrtZ&#10;s8elPjXAKsT7UgVrkd/GbmexsgDm41GCPHrlxx+ldVqMjTapdzg9bp8H1Ga5qEg+JtFi5w+qRduR&#10;g54rfJVy7besznr33Gs5v3iZL94vT9R6B8ckZNO+faXjbvjpTVGOAe1KMpHl1H3utSVdpiyFuCDz&#10;mlyDgl8n0xQgXbjHI9qSPbGfmOcGgLdxWBPOeO5pC+3BJ6DjNLJlG28daRtuN3OQe1AiSMk4YcHP&#10;WoNfSVtHUEggaiSRn/pnU0LB4spnrgA1HrokOjqcgj+0MA/9s6qn/ERN9V6mdpwBvIpNvIkUk+nz&#10;Cvyu/bssZNN/au8eQKevia7csB97MhP9a/VCxAEiBufnB6+9fmH/AMFCbZYf2uvHQC4xrcjqSeDu&#10;AP8AWuHPf4CfmfpfhvJxz2a7wf4OJ4UBggN3PPNPX5CXU9elMWLexAYjNS2qRM5Ex6DsO9fKH7nd&#10;JaiLEVwq9eoq2Y5Lm3eADcWhYZ9Mqarodvy4A+lWrONmmBQEkHBwfWlJ6DV2z9Wf2EdQk1j9jD4W&#10;XU84d4/CcdszA/8APJ2jA/IV67nBOCSSMCvA/wDgmdfy3P7D3gq3kQqbS91O2XPoty2P5176DtJb&#10;bwB6V9lg3zYaPovyP5YzCn7LH14dpzX3SZX8aKf7Viue0lpEeP8Adxn9Ky1jD8rnA9a2fFaFVsJi&#10;oy9ku4+pBIrK5I+Xiu6n8Bng3fDRBM7MY57U4DKknsKYoGQh6k8CpfkYeUc5Aq0bvRjM8jPHqfSl&#10;27gWJzg8UCJOI3J59KenkgiNVP1NMlu5DM7RW7Tr96Ng6gexBrS8ThT4gnkQbfNCSYB4wyg1SmiZ&#10;oHXIOVPBq3qJlmttMv2VcS6bGCw77ciuHFrRMyf8aL9V+T/QroNvc4x1qSJsEjJxjnimqNvTHPrT&#10;gwyARx9a4Va5c72L5AufDGowDqgjmXPoDg/zFc9GzYKk4weD7V0ekAMZbPZuFxaSJgnvjcP1Fc9G&#10;vAL9e4FZyFhXaU4+j/C36CpkcjP0NPQEDn9aTBxtx+VORNowM0Xujr3HxgbgT25p+q2ran4P1a0C&#10;j92kdxHzyWU4Ix9DUWE3DPrmtHQ4hc3n9nvjZc28kD577lOP1ArRaNHLVlyWn2af3a/oebQxknC4&#10;wDzUnAGCxOT1AoSM2zvA4AdGKsB9aFCdgCPWu1WPpr3Q7IY/M3HakUlTgjrTsqeh/Sjb82Sv607M&#10;TtYkiDL95vlPY1vfDjVF0vx1axSKfL1GJ7WX3J5U/mMVhR7mUHavBqRpfsDQ6sjkPazJKCoz0OSP&#10;yqZq8XY4q9JVqUqb+0mv8vxOivrJ9K1O402YkeTMy8jnHao12MeOfU1rePPJudVj1mzYNBf26SwE&#10;dGHrWPEuAXZjyMgDpXM0eZQn7WhGb3a/HqSFUYAEd+eOteIft4/Dy08afsxa9KEDXPhy8i1S1PU+&#10;W37uUD81P4V7kCFUnHbisrxF4Z0/xRBP4X1aNRa63YzafclhnAlXAP4Ng1jiaKxFCVN9VY9fJ8wn&#10;lOaUcZF/w5Rl8k7tfNXXzPxznLgbzjI9BUETMxJOTjpXRfEjwlfeB/HGqeFb+IpNYX8kEw9CrFf6&#10;VzjRsku4g4Jr8pnB05uL6H944atTxFCNSDupJNPyZPFgkk9qcmRwe1RxKSchuMdKk8sbt4HNZ9TR&#10;kiDeSR1xzxVPxBpUWraXNZSIGZ0OAccVahkWM5c4z1qwApX5x1PXHUU7KWhnzyhJSXQ+6P8Agkx8&#10;S5/iB+xpP8Or+fzNS+HmuvbFWYl/skvzxnn3LD2AFfRsUYdMgnBHFfnl/wAErfiYnwp/bMfwBqOo&#10;NFo/xB0l7B4nb5DdoC8Tc9+oz71+iclrPZXk1lOmHikKMPQivpsqre1wai94vlf5r8H+B/I/iPlP&#10;9jcaYmEFaFa1aPpP4l8pqX3oRE2LtwaeAN2B0704RjaGBzTSCD8or0j4gcB/CKcoAO49TxTRyCD1&#10;x6U9AoX5RxQRLXQmTEisj8huD6VW+JGnya74StvFHzNcaa/2S7Y9XXAKMf5VLGSGKgnkZrU0aKPV&#10;JZvDt4+LfVbdoiGPAlH3D+fH41Mocyt30/y/E5pTlh6kay+y7/Lr+H42PKo/KHyyAFGGGBqj8etB&#10;ufG/wptvE4US3vh+f7NclR8xtm5Rj9DxWjqFlNpd5Lp90pWSF2Rww6EHFa3g+aymuptC1YD7HrFs&#10;bK8yeF3D5W+obFeViKKq03F9dP69GfUrESw1Wni6erg1L1XVfON/nY+YUyBg05FPLL171o+MvDV7&#10;4N8Wah4YvoyJbK5aNsjqAeD+NZ6lsfdxnivi503Tk4y3R+q06kK1ONSDumrp+o6LcRlh3pQRkkmk&#10;bJPGMeppyY+6efenb3ShU9Bz71i+M9IN3afbIGIkXnI7Y5raVQDgdM0s8UNxCYHAIIxzQ6cZwcX1&#10;HTqSpVVNHR/EGaP4z/AnSPi1CrPrGgMuleIu7vtA8uY+xGOa8kUEnBOD6CvQ/gF4otvBXxFufh/4&#10;oKnQfF8QsL4N0ikbiKQe4YgZ9DXKfEDwfqPgHxnqHhTUoSslncsgJGMrng/iMV85m1FyhGt9pe7L&#10;1Wz+a/FMMpf1LFVMB9n46f8Agk9Y/wDbkrq3SLiZSDsfWnYweP1poAIyQKcOeD39a8NWPfA4AA6Y&#10;pS/AAI9uaQgnJzxUlug27goJHrVLcgdGh8vJPJqtqdgt9amIrVs55VRzSPEoTf6jnmmoqSsyIzal&#10;dHafsT/Euy8HeNr74J+LZANH8U5W0aRgFt7vGFPPTcBj64rvvF3hu/8ACniG40O7B3RSEA44I7Gv&#10;nDxTp0i7NU0+Vo54XEkUsfDI4OQR7g/yr6k8PeM7X9oH4IWPxJgjH9uaQBZ+II+NxkUDEmPRuuf8&#10;K+czjAe2wril78Lyj5x+1H5fEvK58pxHhvqWYwzKn8Fa0KnlNaRl/wBvL3X5pdznEJDKw/OpkznK&#10;8nPNQIPmA6H0xU5UNyPyFfCM5JjsDf8AMOD95TzmvT/AGoS/ELwNP4Wuz5moaUu+0duskR6L+HT8&#10;q8uG77qrzWt4T8SX/hbW4Na0+Vt8EgLL/fXup9sV25dio4PFKcleD0ku8X+q3XmjyM1wcsXhvc0n&#10;HWL81+j2fqbWx4HMTowdThlqRAByM810XxD0m1mWHxpoexrLUUDfJ0RyMkVziA8E13Y7Cyw1Zwb0&#10;3T7p6p/M87C4iOLw6qLTuuz6p+g/ylIxg5oSMg7z1HrSbyQQoH9akJQDca4U2tjZ7G94T1PT7m3u&#10;vCPiFd+matGYZlY8Kx6PjtXzb8YvhlqHwu8bXfhy6UmONy1tNjiWPsRXueXBzFVj4meCU+M/w5aO&#10;2TdrWhwF4ZGPzTQjque5FfUYCUcywTwEviV3T9esfR7rzKyvH/2LmaqydqVSyn5PaMv0fyfQ+WNw&#10;/wCeQorS/wCER8Rf9ASb/vk/4UV5f9j5p/z7f3H6b9bofzL7zzW08LMXBEfGecCtex8KyKcwg5I6&#10;16BY+C4oTiSLIz2FbeneBxKocWufcL0Ff3jofxLpY840vw7PIximtHI9dnSty08I3KgI1uNpHBAr&#10;0XT/AAYysNkIBxyNtbul+BpYkxLZLkn5SATihxb1C55vpHgyUBS0Y/Diuk0/wWGXc6kY7Cu7tPBm&#10;Tsa1wfTGAa1rHwjbIpaSAqc9qaiJvU4jTfBMJI/d/TNa8PgtCgWKLJ7mu0s/DduoBCZ9MitSx8No&#10;vyiLqOwp8iFzM4my8DICsgRVz1wK1bTwmsRP7gAdsrXY2mhrE2CQc9BjNX7XRiZDmEAY4OOtNRQO&#10;5yVl4ZWY8xDI7EVpW/hoou14wB2GK6NdJMcw224Az1xVn+zXduYzge3FMNDBsvC1tCoSOBUHptq7&#10;HoIDLwB7AVrRWrR8FAT2xVmGwDkMTRYRm22kbPkIGD/s1Zj0gIeI859K1Y7BQBkfiRU8dqqcnnnj&#10;FOwGVHpgXpEPxFWYNL5AIGCOABWglqM5X8qsQWZ6hvwFMDNOlqOQo98dqcumdwMr6+lawtMng59O&#10;KPs235Me/A60AUF03sGyT3xUq2rAbDGRgdR3rQiiBX9564GalMALBlwBjkYpN2DqUBaMUG04wPSp&#10;EtJCVDJz71peWoACoMd8CnCNG7D8qeoLUpxWChyGGfbtUgsIyd4A49qs+TlvvVIkDBTn9aQ7dysL&#10;c7c5x+FLHaq7DJBPpirSxZOO2OnrSrCA2TwewHamK0SI27IO2OlIImLbcYNWvL/gx196cIG6gD86&#10;Eh3KscOQcjke1LHBuG4HHPSrKRHJXbjjvThD3Lc+1OzC5XeBh8yqCO2aUQAZEi81Y8kZyxzStAOr&#10;E57mjlYrldIwnHHtxR5YJ3EKPbHWp2g44XHPWnLFxg8n1xT5WFyq1v8AxA4BoFsFyozz7Vb2DB46&#10;UBN3bpRyhcqm2+YDbj60iW7ZyynH0q3ty3AzjpSmEdic/WiwcxVEAHz7cik8jcPlXNWhF0XBGKVY&#10;lHA/lRYTZT+zjHPakFuqnIOfrVwRhQSBwetNMKEcD9aLMZUeAtyMDj0prRHbg4GPSrvlIBjH401o&#10;RjIXOPaizC5TFvnBzwaa9n1LP24yKvLEFOGI9hSNFnoGGT+VKwPUzWtgBtLde9RvZqQD1/CtJ4lz&#10;uPTpmkeAsudpIo1CyMiWxyMZyD1AFV5bVVIC59s1tmCP7pOCexFRyWCA57d+KVhmDcWXmKd6YH0q&#10;nJYrnaU4B4rpHtEUn5ODVWaxG4lVIH0pdNRHO3OnK3VRxVH+y1QkY56jFdPLYk87evtVabTGLcqQ&#10;ewxRYdzn5bNCBngg9c1BJalxt7+oremsFxjYM9+KqyWA352ED2FS00O+hjm1LfKXx7ml+zgJwBn2&#10;FaL2Oc7Rz9KgaykTkIwA6mpsNNFLyTnGPrkUghXoAM/StBLEuMgkg+o6U86aCflGOOeKErBdGS0B&#10;O5SD9aaYCoJ2/iK0ZdPbdkDnvihbCROFJP8AvCi2twuUPJDRjJ4o+zPuIxjA64rSXT3Zcqv0UilN&#10;lJnaV7cGiyGZSRM77NnKngkdak8g52CMVqPpTkrgHb3JFKlk8UoynB4osF0Y62h3eVjk0fY/lbkd&#10;OMVuNpyCUSKBgdTSnToTyYwBQlZiujCTTW3fOePepP7NDgH25FbgsYEGWQHPrUken7m3RgHPBIHF&#10;FkDaMCPRzv4XI7VYTSio3BMZ68VsJashGUxzjJFSJbKW24PHehIOZGOukyHDqe/Q1ag08RsA3X0I&#10;q+bYb/UegHSlMUfVl+mKqzYuYjj06IjOQpxwQKsaZf3Olj7Hcxefbs2TC5+77qe1S29q5UOD19R0&#10;qRreN12FSc9GxnFK1noK+hatreC8Rp9JkEqJw8LDEiexHerFpJLCDHENynl4W6N/hWK1jdWcy3Vq&#10;77lPytHwauWviR5HEetWYc95YwVb8R3p9Rpmn9nif/TNPd0kXqB98e3uKTzYZSDcxrDIekiD5G+v&#10;900W1xp9yu6HUgJFHyeYNrCrX2bzgVuYwGP3ZF+ZX+o7GqWoeRSu7ViQkyAHghmGfxGKkS8njXZd&#10;p9piC4D4xIv+NSrHc2mYvK3xZ5hkPP8AwE/0pTHFOpmsmLqDhkP3k+tDSewXa3IpbSC7gMlu4niP&#10;DAL86fUVWjivNOy2n3WYifmt5OUP4HpU5tisvnxytHIOjqcH8R3qT7WhbGpRhHP/AC3jT5T9R2pc&#10;qY76EVpqFr5phglNhMf+WUnzQv8A4VJcxRxzrJe272cpxtuITujb8e340t5YRyRZljVo2PyuvKn8&#10;arwrqGmAizuC8XeCb5lP07ik01uCsyzcQkbZr2HeBytzajqPUinxAsm63lWdCMNt6j6jrUFrc2jy&#10;5spnsJyfmhlOYnPtS3KxpIp1K2e1l6pdW+dh/LpU8qewbFhhG6LBLIQAf3Mp9f7ppFaaCYBU/eRn&#10;7uPvDuKb595HHumjS9t2XmSEjOPfH/66dayW9xiG2n82NT/q24lj9vcVNrMYy7t0kK3MJJjkGV9j&#10;3FV2jI4I/CtARPBvITzYycSKvX6+xqCe2KjMbb0zw4pctguVtgC+n0pwibGePwpTD3X1pyjA65ou&#10;S27DDE3OO9KqFVwT/Wn0pAAGPSlsSpXdhnl+9HljOcmnZp0e1lBxRqw1ERScErx9anhhZpHZF6IA&#10;uffrSRKGHHGKdGzxzzoh/jjJ+mDVRVkPdleONk1Z23HbHa/KB2JbGauuqhcKQQeuRVeBiNVmR2+9&#10;bLtJHXDHP86t7dxHIx1xVS3JdkQvCr4IB4HINQTWsd1A9tLEkkUi4eORAykehB4Iq3J8z4XmmlBs&#10;DH+I80ttR3ueJfFv9gf9mH4uGS51b4ex6VfuCTqGgH7O+49yoyrfiK+WPjD/AMEgPiFoyz6n8IPH&#10;FrrsIy0Wn3qfZ7kj+7uzsY/lX6HsgDYL987abIityFGa9bBZ9mmAdqdRtdnqvxPPxOU4LEq8oWfd&#10;aM/FH4l/s8/FH4UX0lh8Rfh9qeluhxuurQiNvdXGVYe+a4S78OxMAEVSO/y9DX7w6npWm61Ytpuu&#10;aZb31u4w8F5CsiMPQhgRXhPxh/4Jufsx/FaZ9UsvDMnhi/YbjdaI2yJm/wBqI/L19MV9hgeOactM&#10;VTt5rX8P+CfPYrhmotaMk/J6P7z8fzoEcxcwb/lfadybaY+lCHKSgDjHTOa+5vi1/wAEj/jN4dlm&#10;vfhprth4mtEXckTSC2uQPTax2k/Q18zfEj4G/Eb4cXbab498BarpMgJBe8sXRD7h8bT+Br67B51l&#10;2OS9jVXpez+52Pn8RluIwt3Ug1+R5V9iaGQLIpGOnpThDEeLlAfTFdLJ4em2AjDL2zzVK70OZCD5&#10;Y4616ymrHnvDtNu1zL8tXASBFUDnitf4eeE7nxV490nwvHbeZFfXqrcgHAEKndIxPYBFbJql/Zss&#10;OQSc9AK9X/Zm8N3Mdn4k8bPbzZsbSOwspRESokmOZDux1Ea4/wCB1jiqypYdyT8vmzsyzBSxeOhT&#10;a0vd+i3Nrx1rUXiPxRd6nBbmOKSXEEI6RRr8qoPQBQB+FY4Dqcg89hWrd6cxlLsTk9MjrVU2TK5y&#10;h/KvPpuChZH6fOMlMrRzSB8FTj61OJAqlj39qa1uyuQKYqPu+Yd600ZJN56Z2gYNOLjquGB65HSo&#10;MNnaDjmlJK4Ynr15pWuhp8stCZCYwSo4HpTzNE5wTg461BnB5z836U4k/wAQBHbIpctiue+hYUoC&#10;MKeaZJIG+XBznmmiQKM+nQGl3KyFh06ZpJNag2noG6T7hVs+tRscMeMHscdKHOCB5pPPajegwHYc&#10;U0G7ILllVSzHIxzkV+g37C/g0eDP2V/DTPAFn12e51i5YDkiSTZHn/gEa1+e93bXOoxjTdPXdcTs&#10;IoF7l3O1QPxNfqn4Y8Mr4H8K6P4ChC7NB0i2sAU6ExxqGP4tk/jXzXElX93SpLq2/u0/Ultq9zRA&#10;Dck0E4I47UwOynGO+etLv+bLenSvlrGdx2T2FOUE84pqnPQUFtvbNFh3HqRjDGlRVxlelR5A+YfS&#10;njAPXAHbNRZXE1oODZOMdKSZ1A+tGUycNz3pJCgQ7uTjg007CKF9GbqSK0TnzbhI8e7MBVvWpVn1&#10;28ljbI+0sAfQDj+lN0NUufFOnpJ9xLoSNj/YUt/SoTJvkkmJ5d2c/ic1lUd5peX9fkduHVrsUMMZ&#10;PFKPUU1WVsZH4GnYwMf5FQdOoM5VGcDJAzxxVHxTKImsLQciHTIs/ViW/rVjUXZLCZk6hD3ql4wy&#10;viOeJVP7mGGIDthYx/jXPiL2SOzCRTqX8n+hnncD0HNJ23EfQZp25WHzL164pvyFsDPT0rnTfU9E&#10;kjYSEbVwexJp5+Riff1qIEbsFQOOKlj7fMMDtQxakqsVXd0qRNzc4+lRMm8YUDmpI/8Aezx2qEA7&#10;TVM3jHQ0YEhb5nOP9mNm/pW1a4aFHDffGcEf59ay9BCHxjp7Mf8AVW91IO3PkPWpZN/osaEMcIOT&#10;9KzlfmFKzqteS/Nk4AVenINNujOIXFoq+YQNhduOvOaep7n0xg96R2YvkDH4ZpD3Q7eGTKntg0mQ&#10;uNwzjpSAkDhfbFOOBw3AI9aBJMXO/ByPl55NKgyCDx/dqPLRkfKcHvUo2EA4ye2KCJXSAL8xJI6+&#10;tR61hNFTI/5iOSM+sdTBSOARz2FRa5GDoStn/mIjHv8AuzTp/wARCV3y+plKimRTgghl4H1r81f+&#10;Cklj9n/a78XrhQWu45DjkfNCh/rX6VRqWcFTwPU1+cv/AAUyMEH7W3iUPHvjljtJSqNtY5t0/iNc&#10;Wef7svU/R/DyTjxBb/p3L84nzXKSrbtvPrTo1AfIOB3xVi401rx9+iSNcDbloSu119v9r6ioo0At&#10;2kZCrIP3gPBTnvXybsmfuqqKSBcbty9h0q7pozOq5PJySKpRurNgv2yOat2MiicYfHPrRutTROx+&#10;lX/BLm6E/wCx1p9p5hY2Hi/UoHJbPVlcfTrX0YvPyhvc/SvmD/glFeW037NniGxg+9a+PJSxB6+Z&#10;bxEV9LwyXPnsGPHYbOo+tfX5c19Th6H8yZ/B088xUX/z8l+Lv+pY8TDfpWnMD0EoGT33Dj9axyCM&#10;beR3ra1vB8O20hGSl26H2yARWLvwBlSCfQV30vhsebg3anbzf5iZGd7t0FSK4j6AHOOaaQtJjJwy&#10;nHvWx0u3QliTJ39OeKcRgZQD8qYrORgZwPQVIi/Lgt+fFBIqcjDjr1FWZdsvhTTZiAXhmmtyx7AH&#10;IH61VKHaMuansnDaDeWz/wDLvfRyjPcOuP6Vy4lXpmNTdPs1/l+pDGrbc5x64pQY9xx0+lKv3SCR&#10;19KEznCqOB0xXm7Gj2NHRJlj1O1YsADOoOewPB/nWLeWUlnfTwOeUmYY/GtCNiBvxgjkVF4oVotf&#10;uGHSYLKuf9oAn+tQ9zOi+XEW7r8n/wAEpKNi8dvekG5+W49MGnMMjr1pPujAwTSVztbsBwCDnnPp&#10;V3TrprO6ivFP+qkVhj2NUmPAO3PtUtuxZdrjAweavVoxqRTVjmvHVimneL76KMfIZfMj/wB1uR/O&#10;s9VwAAAMdq6H4m2pa503WTkfabEI5z/EhK/yxXPIflBJz71203dXPZwU/aYSDe9rP1WjDYM5NGCT&#10;1oIyODigDAwT261dkdMnoSo+1TkcA9qm2CeIxFuCCDxVdZAijJ61LCSHC+acH36UdTCS0Os01jqX&#10;wt066xufS52tnOOdvb9MVUiYfdB/Cp/hi0l0db8MytmO4shPApGPnGQcf+O1UtyuF3MAcY4PpXJO&#10;LTseRFclapDzuvSWv53LOF281V1NGltjs++uGTHYg5FWGyRgH6Gnqitgt296ku/K7n5zf8FJvhz/&#10;AMIn+0RceJEgK2niWzi1KEjkb2XbIM/76mvnRo28wYHHav0A/wCCm/w5m8SfB7TPGtpbAy+HNTe1&#10;mZByLeYF0J+jgj8a+BCgRueSf0r87zzD+xzCTW0tfv8A+Cf2L4Y5t/anCGHu7ypr2b/7d0X3x5X8&#10;xAFCkbcfhQ4JUKuevNKQHBAOMUo4UKK8Z2P0ASRcLjrzT4ndhjb+lI5+T7ufc0+3IccjFPRMi90Z&#10;fiO/1Pwxe6b4/wBCmeK/0C/hvrWWPqHicOP5Yr9idB8ZaX8T/BPhz4vaEym18T6Hb342nhXZBvGf&#10;UNx+FfkVfww3ts9swyHQgqB1r7m/4JK/E258b/s1638GtY1EzX/gLWfNsYnb5vsE+WUAdcKwYflX&#10;p5TV9njOR7TX4rX8rn4z4zZT9ZyXD5nBe9Qnyy/wVLL8JqP3n00u4DAP60ZxTFLFQ2SafX0Z/PCD&#10;zGznPA6jFSVHjPGKUsynaQx96CXZEinDA5xU8UzcmPG9fnj9iOn61XqaHCOAWwRzSaTVjCoroyPj&#10;NpMbalaeLrVR5Wp24aXaOBKvDD68VyCOwY7XAbHynHQ9q9P1HTIvEPhK/wBAcjzoAbuwy3f+NQPp&#10;zXlwUiQhw2VOMEVzV43ld9fz6nqZTW5sN7J7w0+XT8NPkzm/2k/DX9qafpfxPtIyXukFnqbY/wCX&#10;mMfeP+8uPqa8jUHg9q+loNLtPGXhbV/AF2pzqdsZbDLcJdRglQP94cV82XdrPp9y1ncIyvG5V1YY&#10;II7V8nmeHtV9p339f61P0DhbF+0w0sLLem9P8L1X3ax+QqnK4IGaUZI54pqdRzUiDLEEe9eatdLn&#10;1DdhvBPXtTsBvc49KAVVslhS7QGHP400nEhu5jeMdJlntVvrRzHLCQ6yL1VhyD+ddz8UpZvjT8IN&#10;H+O8FsP7Rsj/AGX4mVOplThJT/vKBXPSxJcRmKRAQeMGtb9nvXtH8O+PNQ+Fvi+RhofjG3Nm7ufl&#10;guP+WMnp97jPvWFelCreEtIz0fk/sv5P8GznxjnGhHFU1epQfN5uD/iR+7VecUeYowyQeDTxk9a0&#10;fGXhS/8ABPiy/wDDOqQGOWzuGjZWXB4PWs5Tk8iviK1KdGq4S3Tsz6ilVhXpRqQd01dPyYrDBqWA&#10;Dack47iohjAycmnISmCvPrU2dgeuxKz7SAvY96duUNjPB7U3KMhZj+NLhhkkdOhq7pvREPRDbi3S&#10;4haFiAGFb37LXxQPwa+MI0fWxu0LxMFsdTRz8qFjhJPTgnH0NYxKuc4zx1rI8UaMLy1MsQw64IIP&#10;I96wrwm0pQ+KOq/y9H1IrYehj8LUwdf4Kis/Ls15p2a80fSvxB8I3Pg7xZc6awJhL74JMcMh5GDW&#10;MSQ/HT0ra+DXjr/hoP4GJHqU4l8TeFCIL0MPnnt/4JPfgYPuKxmXDlG4YGvz3OcHHCYvmp/w56x8&#10;u6fnF6M/P8JPEUnPC4n+LSfLLzttJeUlZr1HRsP4u3rS78EEHv1FNVVxnrQpOeOMeleQdTielfB7&#10;XLXVbK4+HmsODFc5eydv4JMdP6/nWfq2l3OkajNpV4pR4Xx+RrkdK1G40+8iureZkeJw6OvUEdK9&#10;S1+S38f+FIPGtjGPtUA8u/jA5BHevoMFNY7AvDv+JT1j5w6r1juvJvsfK4um8vzD2q/h1dH5T6P/&#10;ALe29V5nKfcIbb+OetO3oxwc4J6UwHcvC8jjFSRqcbs544rglBxep2bsWOTZnK9K0PDut3OhanHq&#10;NsxOw/MpPDqeCp9jWa0efmLYp0Xyj5juI6YNbUas6VRTTs11MqtONWDjLVM7v/hMvht/0KkX/fkU&#10;Vw/mH+4f++qK+p/1xzn+dfcjxf7Bw/8ANL/wKX+ZiWfhBXhA+yr7ZStfTvCEUaAmNQf7oHFdZa6J&#10;H9ySM49TWjBo8KkKsQ46cV/aqSZ+Iq5yNv4atUk2vDhgeW25rTtvDwVR5fOT3GK6W30aNQdycn0F&#10;W4NIjUcfqM07XEc/b+HYCoZ35q1baEi5YJkehXrW7DpkMcm5Uxx3qzHp6sd2DkDinYd0jHt9DgUC&#10;Rkx7AdKv22nRoMpGOnJxV+LT33coQPQr1q1HpwA44yORiiwjMjsVD5EeMd8Vags/m5GffFaEVgu3&#10;IXJ+lTJaKf4c47U7AVFsSVySOvUihLPadpQnnqR2rRNqHXBHFKlqAOe3egDPGnpu3bRg+1Sx2Krg&#10;Yzz3rRWzjz87jjpipUs1xnHH0oVgKMdqT8uQPoKl+yYGQuSB2FXBZjOQO3XFSx25XG4H2OKdlcVy&#10;tbWkZHzAE9wRU7W8S7SkeMelWY7diMgDNPMBIC9vpRYZXSLb0A57gVII0B+ZM/hU6WwUggZ56U/y&#10;8cGkkgK7QDrtGKURdimCatxQ5zvGPalWAB8BDj1zTsO5WW34AI/Sn/Z8nhufQCrKwgDkgj6U5IcH&#10;5VxTsxXK8MChsEH6+lP8nA5cA+lT+X3zR5IZclfxp2FzIhjh2nlVP4U54sHIXH0qYQP1IzS+UwPH&#10;Pr7UWQnIiWL5RuXJ75pypg428YqVYmxk8HNPESgYPNMV2VivcA/lTlTJGF6dRiphCg680vlgHKHF&#10;AXZEsLdMDikZOcZz9KsAULHzuVPxAoEQPGQOR270qKCDwPbmpzCzDlKPJZjkpz6mgCKOJWBBH40g&#10;j2L82PoKseS/tTdjf3D+VAEJgwfkH5ilWEn7x+lTrCxGTx9aDCw6c0BZldYWJwelBgIbK81Y8lqT&#10;yXx0oCzK7xFRnj3ApDGwA+Xg1Y8pmU5X8KUxOf4c0AVWTacYH5UFCV4GBVjyCv8AyzoK44I/DFAF&#10;UofX9KPLJOAfxqwY1JJPcU3yOcZ4oHdlcx5ONmfwoaMMACM+1WfIUDqc0xozywXAA70BzMrtB82Q&#10;MfhTTBznP6VYIIOCKaUyPvUrIakVWtQHwBkH16CopLQoegwfar2wnINNdGPGBgdM0mtCr3ZnPb46&#10;rn8Kiltgww4I9K0hArHJpk1qSpAP4mlyqwGJNZbWwqfjioJtOJG4gD04rba1AwWA61G8Kg/KMg0r&#10;Ac89k6nmPvzkU02W7rGPyrdltFYksmfeo/sRYneh47kdKLXQXsY6WC4wF78cUGyABx1PQYrXWx2K&#10;Bnk9aSSzBKlFzjqcUkPSxjf2cznaVHHtQNMxgbAfpWp9jfJJQjH4057NgdqjIPekwVjLbS0LB4w8&#10;ZC9u9IbB+C0alh0rWNq4AATp6UhgfB/d5z1osDdzNWBydpgYCpPskRUFhyOnFXVtl5wx47YoFn83&#10;pnnle1Owk0UGsMEvgFSDxt6VGbMD5yn0rSNtIpKlSR2PrTGt2xgofqR1osF7meLTMm7HQjGB1qYW&#10;7oNxUdf4anMS9x+dOESshRevWiyArC38zOR9MVItr3HORxkVNEiDAPAP6VKIivLcD27UWQFRoQgz&#10;kjn0pfsyOAxIyB0IxU7R8g5GD60hXLAZ69SaYEZXYuB+AFOztUc1I1uc+uKaEyCwQqB/Cef1pWC6&#10;YtuUEw3HtT5Le1mY7olBI4pmxC2d43D+HFHzbtyRgkChq4Xa2B9GR08tZBz3J6VDHp1/C5+zzsD0&#10;AViOKtRlkcKwIz7VYwTzu5+lS0VzFSDVdR00pbX8RuIC3RyS6/7p7/StALDdD7ZZXG4KcLMh+eM+&#10;jD/Gonto5FG9Rk9zVQwXenXLXls4Vj1IGQfqO9Gq3DQ0xcxrhdQdY2Jwsy4Cv9R2NPmgY5DL1HUc&#10;g1Ws9R0zUAPtCpDM424cZRv909jVkR3FinlpGXi7wP2HqDVp6CtYgWK4syZLFtufvxMMo3+FPhur&#10;O6kETJ9nmPSNmyrfjU0ZiuIy9sSQPvIfvL+FRyWsciFXXcO4FO3YL9yG6sYtxjuYucYwwqKF9R09&#10;fKjcTw/xQzEkfgasLJd2g2Ov2iL+4/31HsamiNveIZLV/MxyVK/Mn1FTZN6bju16FKA2FxPv026e&#10;yuDz5DnAY+mehp908bSCPW9PKOD8s8A5+uKW8063n4IyB0wORUImv7CMRSL9qhHSKX7yj2alZ9Rq&#10;zLVvNqlvD51jcLewjqSfmA/nU9prOlzuYy/2dj1hlXAP9KoQCzvW8zSrlrafH+qd9rDHof4qWVnk&#10;fyNbsPNwcedGMOvuR3qdtUDNOfTtx82J+CMhSKqNEUbDKVyOh4qK2jvoIzNo2oi4hXgxPyfyPSpr&#10;fxBaTHZqMZhYHBJG5T+PaoasHLd6DCnzDnil2leCpx24q6bWCVTPayhl67hyKrvaSo3QgEZBxxRZ&#10;dSUkiu6nAGKkgXKhTxQ0bMeVx6Zp8cZzuL/hijZWC12PQBTkA0qozXTADHmR4yB1K80isSRtXg9T&#10;Sz70jEsRyyHcB646iqiD3G3EQW+tpycBleIn3IGP5VY3hVAyMg4IFQaja/a7No4Tgsm+Fweh6inW&#10;lzHfwJcxn74xLx91hwRQ7LQT2JogOc96Tfj5fK+lPVVHSonc7uD071O7JW41wN545PWmsuOc1KjH&#10;dlVG496jcM5II9846GhlJjSMg/KabsUHkZ9qlEa43Fj6AZ4okUqwQEHjNCWpXMiBkXdgjnsag1fR&#10;9L1y0bT9e0y2vrd1Ktb3cKyIQe2GBFWiCOCfrSEIo3A5oTad0JpM+f8A4s/8E2P2Z/iiZr3TfD03&#10;hq/mBIudFk2xbv7xiPy/livl74v/APBJr41+E1lvfhpq1j4ps4uRFEfIuQv+43DH6Gv0iQFiWHBH&#10;SnJE2eGOT6dfzr3cDxFm2A0jUbXZ6o8rE5NgMTduNn3Wn/APxP8AGvwa8beANUbTfHfgvUNJlUnM&#10;d9aNHkDrgkYP4V+m/wCwH8ENM+H/AOybo2ieKPDdpLc68H1XUILm2VgRLjYCCO0YX6V7V4r8LeGf&#10;FmiyaV4s8O2eqW7Db5V7brIOTjuOPwrQhtbaxgWxso1WKCNY0RB8qKAAAB7V15xxLXzfCwpSjytO&#10;7s3qZZdlEcvrympXvt5HinxE/YS/Z+8fyPeWmhTaDdOS3m6XJmPP/XNuPyxXhXxI/wCCYnj7To5L&#10;r4deKbDWU3HbazKYJR6Dng/nX280eTuUdOgqGWPc3TH0rz8LneZ4WyjO67PX/gntps/LT4gfs7fF&#10;b4cuy+M/Ad/ZIpx5rQExt9GHB/OuIn0SbLRhCpA4O39K/YGaNZ4Wt7uNJ4m4eKdA6kemGzXnnj39&#10;lP4BfEfdLrfw+gtrhjn7VpZ+ztn1IXg/iK+iwvGFtK8Pmv8AJ/5itB7o/Lk6bKgI28kZGPSqwtZd&#10;xBjPHY19x+O/+CY2nXJlufhv8RBHkYS01a2xj/tov+FeGfEL9iv47/DxpHvvAVxeW6k/6Xpf+kR4&#10;9fl5H4ivo8Ln2XYrSNRX89PzJlBPY8NZHjyHU+2aE4GCOtdHqfh27s5WtL6zeKRWKmOSMqyn3z0r&#10;NudIKSYIIAHUV60asJK9yXCV7FDd2HTHWgSbOB+VSvYTIuQpxnkYqApMxKtx6cVsmmZuLSB3Lcvx&#10;jtimTOgQMmQcc5pCTgqxOQe9R3DZXJ4x196LXBSa3O7/AGV/CY8eftKeCvDs1v5kJ12K6uRjjyoM&#10;yt+Hyiv0nmuWubiS72486VnGT6mvib/gmD4MOp/GTxF8Q7i3DxaD4YeKBs/dnuJFQH67A3519p2q&#10;gIq5Pyr0NfD59V9pmDj/ACpL79f8hStYl3K2DinAc5PpxzUe4AcD6inFicYI4FeP1Mx6sMgkjg+t&#10;DblHyMDTAB6Ae1O3BlIAAIotqARkoRuGc981MriQZVcVCxYAZFEW5Du6/Whx7ATNtAPHPrULyYGS&#10;acXDE7z9B6VFcFfL4XB9c0rWGldjtFcnXJJQf9Tp08g9jtx/WqduyrEEZj06nvVzQo3KateA58vT&#10;RHj/AH3x/SqDEgKDjGOtYys5s7sOvcZOrA/Mp+hqQHd0zVaOQBQMj8Kmifcc+3FJrU6RLpBKiwFC&#10;fNlROPdhWZ4wlLeKtQIO4C5ZRz6cVt6aPN1uwtiM77+IgfQ5rmtXuFuNSuLjr5k7nn3Y1yV3qkde&#10;DXvt+X6kAfvnjpzUhYAZA5+tQq+FzjjpinqcjO/t0rFHokrHKjcuCO9SRoNoOwfiai3My4PpzSgs&#10;V+7+VJ2FZInRlzxjIHQVMpJHpiq0a8b+pPb0qxCQxAyOe1SrXDqW/DvPinzt/MelXbDjr8gH9a1L&#10;dswxrtPCDr9KoeF4863efMMJoU5II55ZQMVfgAVFYD+FaylbnIv++l8iYDA3E9aRWAckqeOaGLOR&#10;xx2pQCMrxgjrU6lO1wyZMgIBj0NGd2O5PcikUENgHOB2pUyG2gZ9KZN2KW+fB6DrSggZUKD9DQy7&#10;s9c9x1FMUFW+TtQGlrFhNxb2A5qLWnRfDwckDbqS8fVCKfHjB3t+dV9eQN4fYKOl/Fwew2tzVQ+J&#10;ENe9H1Rnqu0Ha3QZr85/+CqNrJb/ALVWpXMRyJtKsJOB1zbqP6V+ikUjuSx+VQCMYzX57f8ABVt2&#10;g/abWQLxJ4a0/cfX92Rn9BXJnSTwvzP0Pw/c48SwS6wn+n+R8s/ac4R2KkH5TkjFaKa8XtBbXsQe&#10;QIUZsDDr2J9x61TeNMjDZyemaikjIbYJCvPYZNfHTXU/fHThVWpOpUINmM9+KnhG913jB64qlC0p&#10;O1sk5+WrNpNIuN69DxnrTvbY0jHoff8A/wAEhNahf4f/ABD8NE/vI9csL0Z/uvBsz+aV9gwqCC3P&#10;0FfDn/BH7U428R/ELSN2Hn0KwuQD0wkzKf519xQb9u4Dk9a+qymV8HH+urP5v4vpey4mxStb3k/v&#10;jFk2qKH8MMqoMpfKSfTKkVhRltvzMTkdcVvysZPDd9H6NE5x2+YisDaxODz3yK9alZXR87hHpNef&#10;6IAoEfJPpSq+05Ue2TTysWMhs45ANNweCD3546VqdQ+JwWPHWnkndyo9jUQy5zjkelSfPsyy8g8U&#10;CdxxyqFs/hVnSIQ8WoxsG+awWQY9Uf8A+vVdMsmGbkjoat6BJs1iOJiCtzbzQtxnqhI/lWFZc1No&#10;wr6U2+2v3a/oUw6sowCDntTlBBwD0pAHUBGOSOv1qRQoXLHBPvXkyZp0HxNgjn8TUniiFZk0+/XC&#10;77PafqrEVAu4sE64OcVZ1uN5vDcMy8mC7ZPwYA/zo2Mn7taD8/zX+ZkgFlIY9OM00qAQVP4U8D5f&#10;vU1d4PzH8qnrc7raAAVZeCMdRUiOSOmecUw4zxUoGzADd85q0tLkSRD43tje+CIbhck2WoFeeyuu&#10;f51xoyVyTjAr0F4E1Dw/qmlu2d9r5iY9UINefxkmPccflXVQacLHblc24Th2f4PX87ihicEKcfSj&#10;dwdwoDfw+nvSoM8t6Vsei2xVKgbgO3FSohD793Hp6VGm/HTkHjvUiOWXk8ntSepD0Rr+D9Vi0Txd&#10;p2oysQhmMMhz/C425/PFaut6Y2k65dWW35UnJXjqCciuWDkAOoyY2DpxwCDkfyrufFtzDqS2HiSF&#10;MJf2as4PZhxiueqvev3PIxX7vFxl0aafy1X4XMkEA4ABOOKSVZW4Rio46U4lS52jkc8CnKWIyeKy&#10;toDZx/xl8GD4hfDPxL4ClhVjq+iSpApHPnxjzIz+a4/GvyZ1CzktLuW1kQhkkKt65Br9j7l/s+29&#10;KBmgcPg9wDyPyzX5kftufDO3+GH7RXiDRdMhEVlcXRvNPAHBhl+cY+mcfhXzHE2H5qcKy6aP9P1P&#10;3bwSzdU8Xicuk/iSmvWPuy/Bx+48dCbGI9+KcCR0704qT1PHpTXTPyoRnoa+KSsf0dzXBs7ScE02&#10;3Zi3THvmliDD5XI445FOkj2Deg/Ki2oN9GSZUDB4r1T/AIJ+/FW3+Cf7Zfh++1S78rRvF8T6Fq4L&#10;YTMuPJY9shwPzrytcuM8A981V1yK9S2jvtLuDFd2kyXNnKo5SVGDKR+IFCcoNTjvF3XyPKzjLaOc&#10;5VXwFX4asHH0utH8nZ/I/Yu8tpdOvZtNmQhoZSuSOozx+lNXaTgckVhfCr4oWXxy+C/hH4z6dIGG&#10;u6JGb7b/AMs7mMbJVI9d6mt2MDA2jvzX2kZwqQU47NXXo9T+JJU69CcqNZWnBuMl2lF2a+9McFGc&#10;4xxS8HpSMSCPTuaN2VyFqiRe2fSnwudxI5yO9GItu4HjGCKaCFA2jkU9DN6l/StQNhexX2wnyZQW&#10;HUlDww/I1xvxE0FfD/iyfyl/0a4PnWhA6xtyK6u1f5irgYbIbHem+P8ATB4h8GQ6mifvtJk8qUgc&#10;mJvun8DxWdWLkn9/9fL8gw1X6tjYy6S91/p+OnzODsbuW1uo7y1bbLDIskXPcHNefftM+FI9P8Xx&#10;eMtKtgljr0AuY9h4ST/lonths/nXeeXswc5I6AmpPFnhw/EH4Uaj4ZjiJvdHY6jp3GSY+kif1rxc&#10;Zh/b0mlv+p9ZgsX/AGfmNOv9lvll6Ssr/J2fpc+dkHGe/pTkYgnI/WkK+U5U8EdV9DSnBIJ6Cvlf&#10;hfmfp+kkPByT8v40oBBwTmhOE69TTZG2t1xx2ptPluR1sh4GMFW6Vk+LNLe9svtVqxWaEhkdeqkH&#10;INaaHHHP0xTnUSRGNh94YpSUakHF9RwnKlUU10N/4tvbfF34X6N8btOizfwY03xNGvJS4RQFkPoH&#10;UA59a8oQ87eteo/AbXrPQfGWofCrxK6DRPGkItWkkHEF0OYZPz+X8a4Lxj4W1HwX4nvPDOqx+XPa&#10;3DRuhXGMGvnM3oc8Y4jrtL1Wz+at87lZNNYSvUwD+GPvU/8ABLp/247x9OXuZynIxjkU5QAcFRg+&#10;ppqsAenfHPenqF2gsc+2a8O90e6xxdAm1VwR1FKnI3En86YHDcACpE+cYC4x3FP3bWRLsh6hlYqU&#10;JB70jqsqFD0PBp7KqxhgTwOlJjgnvmpvqSWPgz8TJvgN8W7LxpJbySabcE22rQIcB4H4J9Mrnd+F&#10;fQvxU8KW+g6ums6O4k03UYxPZzKchkYZHP418y61p8epWLQyckdK92/ZR8b2nxS+F9z8C/EV2f7b&#10;8PhptDZ8lri27rn/AGTx9MV5WZYFYzDyodXeUf8AF1j/ANvLbzXmfL8UYZ0nDNqa1jaFX/B9mf8A&#10;243Z/wB1+QwEAYFKu4fMTzS3ML2kzW06bXjbDDvkHFKSuOK/OeVp2Z56lzK6HK3BCce9df8ACLxm&#10;nhzXvsWpSZsb4eVdIx+UZPDH/PSuOVmzkdqfGSp3ZxnnNaUMRVwtaNam7Si7/wBeT6nHjMLTxmHl&#10;Rns1/X3HofjLw23hvXGgwfJk+eFx0ZSeOazUyeVGR2wa6Pwnqp+JHghvD17Kj6npqbrN2HzSRjt7&#10;nt+Vc6FeBzDKu1kJBU9jXv4+lRqKOIofBPb+6+sfl+VmfPYKrVtKhW+OGj8+z9H+Y0ZBHB96cQGb&#10;gHr0FKMnjHPrSShl+fcT7CvOSS2O0d5Z/wBr86Kh+f8Aut+VFO8QPV4tKUYynPqatQ6YhXCDOO1a&#10;SWa5wY/1qWOxwQVUD1wa/wBA0rn85lCLT2BGY8gdsdKsLp4JBVR7jFXorVgORxipo7X5QFXvyc0A&#10;UUsEwAyAj6VYTTlPO364q5HbjqVGKmihAyVzTik9AZRNswAAHT2qSK2cnOKvCzyAR+pqSK0CHOQf&#10;rSAqJauFOEwf506OzbfnYR6mr4iHHrShcDgfjS1CxWW24Ax9R605bPPyhOpq2kKsN8a/nUqQANkn&#10;imKxWjswANyjNSCAjK4+lWViyM7eKf5BPOR7U7DK6wjYAVyfpTvsxbg+nAqx5K9hz6UscTg52jHr&#10;TsFyutsyYABxTxC2MhasFCOv6CnBAOtOwuZEKR7QOec84pyRKT0qYRN2T9KcsOV6YOf0o0FzERjG&#10;M9/XNKEHcfrUphyowee9OSIL7mmSRbH9GpVQ9SpznpU2D1xSqhbpQBEIsk5XHpzTwoC7e1SrEAcM&#10;CfpTvKXGAKB2ZCqBfur+VLsc/wAJp4hIOQakoBIhEbdStOWME8rUlFA+UYYR/D+OaXyU9KdRQOyE&#10;Eag5ApcAdBRRQFkgooooGFFFFABRRRQAUUUUAFFFFAARkYpvlKepJPrTqKAIzAezfnRsIGOvHpUl&#10;FAuVELRsDwp/Kjy3/u1NRQLlK7Rgn5l596Ty0xjbVhlVhgik8lPegOUqmLrhSPTnrUbIeAy1dMCn&#10;oSKZJHsPqKBWaKjRED7uPrTXjBXaQee9WyAwwRTGjORtAwO1AXZTa3I4z+lR+QSdwHbBrQMUbjlC&#10;KiaF/Q4FTyjUim1vgAbPfikeL5SrLjNXfLGPu1G0W7qM0co00UmtSRwce9MWJtp+XI+nWrvlggAA&#10;496YYGUcYx2qbFX1Kn2fgkofekEJzlFq4YWwWGORSLHjgDr6CiwXKYg2DDdfelaAgY2kDuTVl4mD&#10;ZYA8dPSmSowBIYkdwTRawaMqi3XPTPpSmN8/KKsFCyghfrSFCqnIIz3o3CyIDHkYZQSPWkKccVKy&#10;kZAOfxpNh7miwWKslqjMGC49jTDbEEnGM+lXHjwduO1NKHHA/GkTYq/Z1Djcep6U8osuQqkY9qld&#10;OQdvbrSKgUcA80uo7aFby2LbGQ9eMjoKcQvAVd3rzUkkczMCrgEDGcUsMLbgZBzj1pitqRSRscrt&#10;GG6jvTZIHxwuBjgelWT5bE7QCehzQBk4IoUmmFioqOXKk5IHXGKGTy23MinPvVia2yMgDO7Oaa0J&#10;ZORxjoT0phqRxCbzhlSQOoJ4NS4kQ7l6Z+7iiON41+Yjjoaf1Uj+Lsalu40NWRsne/O7gVMsgbII&#10;6epqJlbb15I4OOlKrMX2soxj170IZFd6fDI++NdobggAY/KmwXmp6ao6NEP4JWJB/qKsksWyB25p&#10;yuJEGBx6GizvoFyOHXNLuT5ko+zzBv8AWRN3+lXoryynTM17Du/56qcA/X3qi9jBN8zxL9dozUFx&#10;pTNHtidRnsRSu0x7mtJCVb5+h6MOhqrJbbpRJCWRx0kjOD/9eqVhf32lDyVJkj/iikHA/wB09q1b&#10;O4tL9S9nLuI5MTDDLV3UhaojF227ZfrtY9LiJeD/ALw7VI8JKgja8bciRTwaV4UfIZeehBqNYJrQ&#10;mW0fv88bHKt/hQBWvNOhmzuiyB0IHSmpealZIIriE3cS9N331+h71cSSKeTy9pikPSGQ9f8AdPel&#10;ZDISGjOfRjS5b6od7aFSK1sdQk8zTbgrMpztztkX/GllmnUCHV7QTgcGSMbZAPp3pl1paOdyqFcd&#10;GBOaamp3tt+61GAXEY/jAw6/Q96nbcrfYdFZtvMvh7USTjLQnG76FT1qeHX5bc+Rqlm0eON8YOPx&#10;H+FM/s+y1IC5024BkXnaDtkSmm+1C3Pkajbi6ReAWG2Rf8aXL1FfoX457S6UXEWHX/npByB9R1FA&#10;hYktCRIuf4D0+tZ8enWF7J5+iXpSUHOzO11P070n9oahYylNQtmZieZYflf8R0NHKgt2NHIT7xI+&#10;tOQ/NioINTjvR+7Zbgjqq/JKPw71NF9muX8q2kG8dYpgQwppdiWmhLYiNjYOcK7Zhk7Bj/D7VAZh&#10;o965mj2207DzWx/qn7N9DU9xBuTyrmJsE5Iz0pquJ1NnqIBcqBG2flkHYH3pST6DTXUsbfLbYQdx&#10;HB/ve9IwwpUbuR26VnQ3Mukyrp+pq3kdYJz1iz/CfVfetIshUBgDuGUKngio3JkrMaBtAZRyOpbj&#10;NPKoDkqetKVyR6DtQd/tz0xRuTcQqCMEgdyKQom8fuu3BpjDHG47j3qTDKvGSQKNh6ETRHd93P0q&#10;KQBFwV5z2qyFkKHJwSaikjDkBl/WmrDXmIgydy9+mKnV0Yb++KjQJGvGMjoKfsA5AwD1zQ9xMjuQ&#10;cJF03zqDnsOtSfuwz/Jjc5JGKZdbl8uUjO2VGJ9s1LMixTFW55PT86B7oidS5GIsYqAlfMyVIA6C&#10;p2OSVYnrxTWjAwzqOelMFoQ4OctkD3pSi4GentT2UM4+XIxzmjbuwCnT3o0HcjMK4xuHT1pBvj5R&#10;yp7ENTmQqSSOo60bQQGKnoKHoPc57xb8Mvh745jaHxl4E0zUfMyGkntVEn/fYGf1rxnx3/wTk+C3&#10;iR3u/B+r6joUzjiP/XwqfYMd3619DEMeW6UjKV612YbH43CP91Ua+en3Dsz4S+IP/BOD4yeHWkm8&#10;IyWev2wOVFrL5c2P9xv6E14l4x+EHjXwRdtZ+LPCV/YOMj/SbVkHHuRg1+rAjd23s3Qdqi1KztNZ&#10;gay1qxgvrdxh4buFZFI+hFfQYbivGU7KrFS/Bi0e6PyEuNCl++kYNZt7p8ijEkbZPHAr9QPHv7Gf&#10;7P3j9Xkm8GnSrqTOZ9Ifyx9dhyv6V4f8Qv8AgmFq8Mclx8OvH9pdKFJW11OIxN7DcMj+VfQ4TijA&#10;Vvjbi/P/ADQpRjKNthn/AATP8Gy+HvgX4j8azxbW8SeI1gtj3MFsgB+g3s35V9DAkHByKxPgv8KL&#10;/wCEXwS8MeAL62CzWNi73jR8q00kjOxyOvXGa6Dy1DZI6+lfO18RHE4qpVTum392y/CxyzTTsREY&#10;NGcU4xkN83p0pGib+E455BqNGQIxIwAMnHNOBULlRyaTI3ZVTnHJo3FjtPr1pNIByMOjZyOOacGK&#10;kg9M8CoyQRyMmlEgK5J7d6ewEnykZOB+NQ3bEJnrxwPWns6sgAPfNV7mTcwXHA9O1G41uXNIjCeG&#10;NWuD1lu4Y19tqk/1rOMHG0qK3/CmkjU/DMokYAPqMhQj2UAVHeeGrqAFk+YD0rhdaCqyV9bnoUHF&#10;U1dmJtIJyh9uamjIUde3QVPLp08Jy8LD8zTPJK8hc1pzJrQ2vdXJdHJ/4SOxIx8kryE+gVGNcbeE&#10;i4fB53nJ/Gu00SJG1xZHBHlWM74/4CF/9mri7qN45nJXGXP5Zrirv96l5fqehg7NN+giSbuM09ZB&#10;0J49ahIbPWlU7qg7SysgI45xzkVKHwdwbqOBmqYZkOT+dSByMEP9KTQlctRtu56ntUsRwDtyOeaq&#10;28jDmPjFW1cldy8E9anRMpJs0vCO+TXNRHddBkGT05kWtFOEAP6Gs7wg+3VNUxyRomOfeUVoBhgB&#10;vSsW25sytarJ+n5EgkycBj+FPDDHLH8qjVkxtJwMd6VXB+6OPegd7jlwFyoyT6UHIU46Ck5B2qeC&#10;aXOOCMjvQHQcCT0OecUYO04XkHnimqQeQeMflS5b+Hn196BW6DlwcAdcc4NJrCE+H7pgoyLiAjJ+&#10;tKpIPAwaku8zeHtRyD8hgfkf7RpwdpqxnJWafmvzMFQMHaO2OCetfAX/AAVttdvx50m8cYE3hK05&#10;9cNIM/pX36hG7C9CR9a+FP8Agr/ZG1+IfhTVHX5bnw3tT/gE75H/AI8K585t9TZ99wJJriej/wBv&#10;f+ks+NpWyNmcdueKUSgD73zA9+9MlUud4PU5zUTOwXdJkqOBivir30Z/RKSLX2gEAjI2nmrENw33&#10;mB+uazIZnMhBI/HirVtIJZxAWHzH5dxwKTY7I+zf+CQGoJ/wuzxNpkjANdeC5NijvsnQ/wBa+/4J&#10;FwHBODxyc1+cH/BJPWEs/wBqqCwkKA6n4Z1G3XLdCqCTgeuEr9HLLJhAz0xjH0r6nJZJ4T5s/nnj&#10;+n7Piqt5xg/wt+hetkL2V/EuPmsmIwOpBB/lXP8AupGMdq6LSFMkzwE586CVPqSpx/IVzcZBRd3X&#10;Fe1TfvM+Ow2lSa9H/X3Cq+RjH404sQSVOB7GkKgcAYpxjKKCcVsdjtceiqgDMwB7UrfuwSSeTUQ3&#10;lhtPT1FPcu4I2856e1BLCNnLeoqzYypBf2sjbgI7uMn6ZAP86hQrtKhcH0zTd3yFmUZAz09Oaiav&#10;EiolKNixexNa3k0D9UmZffrTSykgkHI7GrniVVOtSygA+aqyfKehZQapDLDkcjrivGas9TOjLnpR&#10;fkSccFe471oJHHP4d1G3K/MipOoHfBAP6Gs+MFU+atHRMzXD2agEXEDxkH1IyP1FSZ17qHN2s/ud&#10;zn2ZcAlTkd6CFOD6d6ZuZIwrjcwHb1p679nQAkfrRc9GzAglsqeO4NSKxGBsGBUeeNrdccinLLkD&#10;K9eg96pXsQ9zR0CdE1KPeVCOxjcPx8rDB/nXBajYnS9Qn0+U4MMzJjPYHFdjFI6MpC8g5APqOaxf&#10;ifbJB4ra8iXC3sKT57HI5/XNbUXaTRrgZcmLce6/J/8ABMFAgYlRzn1oDg5JGO1JkrwKcOV5H510&#10;p3PZcR6yIPuH8qduy3U5qNQo5A/KnAkngdRR01IZYiZQ/TOOoxXYeHmGpfDtrZAWbTLwg85wjen5&#10;1xkYcHlq6/4W3iPqV5oVwCUv7RiBjo6j/D+VZ1FzRPMzOLjh+dfZaf3b/hcq5w2cZ+hpQ+Wz+lK0&#10;flsyFeQxU/hxSBDyVIz71zGaaauKypIhB6EEHNfH/wDwVN+HcN14b8LfFC0twJrcyaVqDr/Ft+eI&#10;n6qxH4V9gF8gr/KvNv2rPhnD8TvgR4n8NrB5lzFZDUtPx1E0By35x7hXFmGH+sYKcPLT5an0vBmb&#10;f2LxPhcU3aKklL/DL3X8le/yPyteMpltx60kbgnJ4PvU+oK8ExiYYIYgiqzDfwTivzKScXY/t2DU&#10;oXFY7mxThKfxHYmonyF49expAXB3Y/Kouy+RWJ1Yr2+ppwJYgvyDUJYjlmzmpQSBtB4I7GmrXIcb&#10;I+2v+CRfxGj1H4b+MP2er92+1aJfHXNJ3t963mIEqqO21hnj+9X1MuGyM4BORjrX5hfsg/FYfA79&#10;qbwj8RZ71odOlvBpmubm+VrS4IQlh3CsVb8K/UfWbQ2Gs3Fqq5RX/dEd1PIP5EV9Dk9ZTwzp9YP8&#10;Hqv1XyP5R8UcneU8XTrRXuYle0X+L4Zr77S/7eK5UMMGjhRwPypc84or1T89BlYcEYBoJJ6mgl+h&#10;bI9KVgAcA07E27j4iu47TwK1fD80Es7abfEfZ72I29wW6AH7p/A1joSDxnpzip4ZFKkHOB/nNNNr&#10;VHPWpqpBo4jXdJuNB1m50i7GJIJCpyOvvTtA1i40fV4dThBKRP8AvVB4kjPDIR6EGun+Lel/bLay&#10;8YQIN06eTeYH/LRe/wCIrjopFCYK9uR9a8+vDkk0v67Hu4SrHHYJOe7Vn6rRnlPxz8DR+BviBd2l&#10;pg2V3/pNg46NE/zDH0zj8K45VJGCeO2K94+Lnh6Dxn8LDeRL/p3hlwdx+9JaOf12t/OvCEUjIJ6H&#10;vXymOo+zrXS0ev8Amfo/D2PljMvSqO84e6/O2z+asxyk4z0+ppOOpFGQRtIp+0ZwcflXG/I9rZjF&#10;DM2d1PQhhgj6c00gpkduwFIjAkA9Khbg1dXKPiSwlvLZZ7SQxzwsHikU8qwOQfrXa/GI2/xZ+Guk&#10;fHLTox/aC7dP8UIo+5dIMCQjsHXBrnAFOVYAqeCK2/ghr2naB40vvhj4jP8AxJfGkP2N2/ht7rrD&#10;Lz7/ACn2asq9KFROEtpaPyfR/J/g2cmL56dOOKpq86N5W7wfxx+60ku8UeWsccKefapYwhXBPI96&#10;0PHPg3V/Afi++8Ja1B5dzZXDROueuO49qyyhQ5HHvmviatOVCo4SWq0Z9RSq08RSjUpu8ZJNPyY8&#10;KoY5I46GnBguCGGMetREkDABp0e1jjBJ71OyKsTRyjIG44PeljfJJB4JxyaYPLJ2gYI6ClAAPzEj&#10;2x0pN6WJasSNFuXg5qtpniLXfhl40034k+FZHjutOuBIUQ4EqfxRn2YcVYZ9mIyfXpTLmFJ4vKZM&#10;hgQc1M4KpC23n27MVoSi4TV4yTTT2aejR9LfEFdB8XaLpvxd8GzLLpmuQCRgn/LGX+JD7g5rlAd4&#10;HJIrnP2PviDbaZrV7+z54umC6b4gZpdHlkPEF5jhfo4H5j3rrfEGjX/hrWZ9H1OHbJDIQVP9K+H4&#10;hwbjWWLhGyk2pJbKfX5P4l626H59HDzyvGTy+bvyq8G/tU3s/WPwy81fqVgMHcxH408lmxjGMdKZ&#10;vVhwKeGAGR6V87bsbs1vCXiS58Lazb6xZn5oJAxGeCO4PtivQviBpVjfQQ+N9DT/AEW+UGXaOEk9&#10;DivJ/NA+7+Vd/wDB7xVA5m8E60+bPUsCPJ4SXsfx/nXsZRiqacsHWfuTtZ/yz6P0fwy+T6Hz2cYa&#10;dKSxlJaw0kv5o9fmt1811KaOMZDdfU0oC7OM+vNWNe0O48NatLpd2MmNvkYD7y9jVZQecqKKtOVC&#10;s4SVmFOcKtNSg7p6i7296KMD0FFRyv8Aq5pZn0D9kDjKAbj3p6W+wAHG4elXVtQBnH4UJbqXB2jJ&#10;PrX+gJ/OLdiGO2z257YpwtjGcFM596uC3RVzjr3qVrQFQM/Wmkx9CkluCeRgVMluzcLj2qzDahc8&#10;5qRIFB5zxTvYCKO2O0cc96cYCnzBfxqdIA5z/OlaIIcge1JjTsRpCD15z2oW3TooP51PHFkZP8qc&#10;qBjsUDjvRYVyJYGzwCPYmnLHgjd+VTCMgDc2aeAxGcGgnmGKmenQUuwDn9c1IgRgdxwaURnaSOT2&#10;qxXZGsYbC4zmnrFtBXpipEjVRkjk9aeo3fKGH40C3IRCxJ7CneSNuM/jiphCx7ipAoAxgUDSZXZS&#10;V2hse9PVBjJ5qUqp7UbV9KB8rIgofgcY6k09YQvJNOddybRxSRoyZyaB2QCNR0pQgBzS0UBZBRRR&#10;QMKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACggMM&#10;EUUUAJtGMYphg/ut+dSUUCsiExMDjbn6U08jrVik8tD/AA0CaIKhkjyxAGQKttCpHHBqLbj5sdaB&#10;NWIQhwcrjFNMRJJYZAqwy9mFMcMEwBknqQKBEHlgDikK4ANTyoMDatM2MeCv5igd2QsMjqfwqMwk&#10;AnNTlCCQMUGM560mrlcyKpXkH0oI7EVZMeeDionjYHjHFS1YE7kDJ833QB7Cmsijlmwe+KsFC2WY&#10;gCmyRBCM4P4UWY07EYVZDvHr6U1wB0+70xipSMfjSFF6hRn6UbAVmj3YwORSbNjHnBqyYypLDv1p&#10;oQE/4ijQd9SuVU5Axz7UgiwysAOnJNSvGwP3h9MUYKIWV8c0hpIia3BfO8j0B707G1hxjPTaaefM&#10;K8nnsaMKUCccelFgsNIOcHH1pkkeeMjJ6/SpFjbaWwMCmhC2QxB54PtQFhmwn5TSFQpG4E46bak2&#10;8/yoKHbyaVhWIxtY7d3PUZpQFztYZHpUitsGcdscimMQTnaQc9QOlFrBYcfLKgeX09DUbIRyg+Ud&#10;iM09Su4s24+vvSqAfugD0BoDcaGccY+XHJpwkBBCk8eopfKLkFRz6ikMbMxXBz3zTHqMmjjkOCBw&#10;ME1SltLi2fzYFJweGVuV960ViIPKjHrTWjRJAxQcg49qlq4aoisvEZA8rUk8zHWVAQwHuD1q/b3V&#10;leZNldo3GShOCBWfc6dFM4mXKn2qtPpVznJKspPy8cii7QNI2ri2SQbJUye+RUK3VxBiKWMTx9m5&#10;3L/SsuO/1aycRJPJjnk5Ix+NDeJ9RhPlSRh1Jxkp09+KOZBY2Pkmy9tIki46buV9iKje2SQcL271&#10;kya1eh/NtTGrnrIVxn2q5Y+IrW5f7PqaLbzdpVJ2N9fSmpJ6BawyXTSsguIXKMD95TgipotXmjXy&#10;tVg81cYEyABh9R3q48ZQ7WwQeVZehFQy2cUo+Ycnpiny22BS01IZdOs71ftNpMJAFzvUkMv19KaL&#10;3ULZTFeIt1H0wxwwHse/402Wwe3lFxaTPHIOjKcVJHqsfCavbkHPM8Q6/Uf1qfUfoNjsNK1ZAbSb&#10;ZMBnypPlkU/Wopjq1h+6uo1ukAHySnDD6MOas3WlQzwi4jZZFP3ZIjzUcd3qVhhJgLuAHhZD8y/Q&#10;0tFqPVklprcco+zx3e1yP+Pe+GOPZh1q0ZNPkHk39s0JYYw3KsPY1SMekawrRwOI5O8M5CnPse9Q&#10;tb6npZMdtKSh+9BOuUP5809RabGncWM8VuIJUNzb4+Rwcuo/qKpRreaUTNp5Fza5+eBjgp7j0qO1&#10;1eJHGGlsn74+eL8u1X3uBIRcXlmjD+G6szkfiKHyydws0LZanbX/ADazDfn5opDhh/jU6SMrFXBB&#10;9xVOfT7fUB5kKx3AHOY2CSL/APXqBHv7IhE1DeP+eF+uD/31U8qJcUzSZlbkggewpWYMoRWOO4rP&#10;bV4Yv3d9Yy2hzxKo3xn8ulWoXjuEEtndxzjqdh5/KiwcpZKcAKxGPQ02QE4GCT3pgmZc5zketOWc&#10;HqOe2KmzRFmgjXJKkDp0NNw5OC3A96exU/MQPfIpFZcFVGOaFe49RJAWgkQDJZeKeX+0Qx3Ybhl5&#10;+tIpHU0sGxJGtHwEkG6P2Per3KRE2c9acSskXzDOPXjFOeEnIIwfc0xIyM8cDvmp3JGgADApu1t2&#10;VbGDzTsjOBn60hYgcKeuKdhkbyb/AJcYHekDOi43fnUgTJO5Rz6U1FWTqPu+nei+hSY0liAz8g0B&#10;nGR3FOkXn73HYAUsZQ8ZyfcUbhdWGCVs5J/OgjBCrgDtzTjuJKKmOeopVAf5mHI4NUlbULoQoMbj&#10;hgOeKZchTE5GfuHofapwoHAUflUMrBg3y8YwapNEkVoA9hbCRt3+jR9eh4qG50PTbvJa3XjuOKn0&#10;5VfS4Q3WJmib6jI/lipM7U2lRzSVSUXeLsOyejMO58IQEH7NNt9mHGaoXHhnUYm+VVk56qa6to8J&#10;nIP0pqovcjHoa6KeNrw31JdKLRxU9lcQMRLAyn3FQmM9sCu5khjkUo8akHrkVWn0HT7vhoFQ46px&#10;XVDHp/EiHRONMbhTn9Ka0RJ57GukuPCKEZt7jGezDpVC68O6jCSTBvA6betdUMTSn1MnTkjL2FyS&#10;eneqdw6hsgEg9fetSa2njOJYGTA6Fao3cC/eA+8SK2jJPYSVnqdJ8PHUeEmgVvmj1CYP+OCK1CoB&#10;3Y61z/w7uPk1HSASWDJcRgnqPut/Suj4AHGeM8V4mKVsRI2jflRE0YbhsHnnIqGTQ7C6BJgCk91O&#10;KtrhiA34cU5MK+0KeTisVUlHYuLa2MlvCga4ube2uGVp9NdFLfwnevP6VzGp+BNcgnybVZgBy0bd&#10;fwrveF1RNox5lpKmfoQ1Rt6euDSnOUp81zrpYypR21PLL/Spbc7ZoGjOejKR/SqbWjZ4Br1meCKd&#10;SJo1cHqGQGsu+8KaHfsS+nhDj70Rx+lONSSWp2wzCD+KNjzpYTj7v4UxlCjBU12lz8PoXJewvMn+&#10;7KP8KzLzwbq9qdxsy69ynNX7WJ1U8TRqaKRgwuD0q3DI20bjg5wRSvp8kJ8uWJlIPRlxT47fnCim&#10;5RlsdC0RoeCQ0ur6ueu3RVB9c+bmtHcCTxjpVf4fxJHqOtlkJB0qJce5kbJ/Srhs9gBAOMYwaybt&#10;Mwd3Ukl5fkRj5QAR165FPBXoc8UeVhcdu2KEi3HO7/Gq06FXtuPSUbeVyfYUY2p83XFRkmM5X1xT&#10;zLlsMPoRSDW2guRg89qcjZO1+hqMbCd+Op5GKHZscrjPSgd0TLtBAHFTyQu2haoUyD9mjP4B/wD6&#10;9VY9wxuXjHcVftQz6fqUQ/i00kfgwoTtIzq6Qv5r80cycPIeRz0FfF//AAWU0hBongDxAiOSY7+C&#10;R8f3ZI2HP/AjX2WpDMCOMHHPrXy1/wAFgtLe5/Z68JaqrDbZa9exnb6PHGw/9BNTm0b4Gdj7PhCo&#10;qfFOEb6zt98WfnNFqQU+XJEenXNSG5WUY/hPKiswz7hnNKkjKQTjA4zXwXNpqf0s1Y0QwkOGY81I&#10;Ipc7lkGc8+9UElcNxwOwFTQXTRuRJS5kxuNkfSH/AATO1ldI/bJ8DC4uFjSa7urZiR1MtpMgX8SR&#10;X6mWije6ZxsYqB6YOK/Hv9kHxInh/wDaO8CauVGIvF1jnJwCGlCHP4NX7E3cf2bV7yDdwLh8HHGC&#10;Sa+lyKd6Ul2Z+E+JtFw4hpz/AJqa/CT/AMy9oLKusWwCjmYLyemR1rmpomgu5YTkFJWUj6Gty1le&#10;3uYpUAysqkce9Z3iiJbbxHeQAcCYkY755/rX0EfjPzqg2sU13X5P/glNigBypGacrggBg20egpis&#10;uMj8c0qtnoOtbI72kSGQk8E7aVpCwxuwc8YqMEb8cgilKgYYHn0IpkNWY5CQ2FOPUmpsDaFyMnr7&#10;1ACehPHpQpKtuzkjkA0mriktDR1MGeGwvSOHtPLPPO5GI/kRUKLsUYHPrVqZWk8MQOpGbfUHDcdn&#10;Ab+lU1bPQn8TXjVY2mznov3Wuzf5kmGPBxjFWtHuRaalDO7YEcisT6c4qqM9T6UsTFsjA+7Wau1o&#10;VUipxafUra3ZjTtXubQYG24bb9Cc/wAqhBUjjrWj4rQHUYbzb/x82qPnH8QGD/KszbtGE/HipZ0Y&#10;efPRi32FG8uR2p3zE+YPvdN2e1RMrMd+OffrT8BsNVJruXJPclikDNuUEHp1qp8Qrb7V4c0zV4wS&#10;YJXtZGI6DO5f5mrMA9SBzzgVNqVoNQ8H6pYqpZ4VS5jA/wBkkGtKb5ZGcZeyrwn2a/HT9ThRleSO&#10;9KAc5J6UxX3ovHOMmnjPeuxH0dwIBHXj2p0bBjjPSmN8ox60kYTPOetNshpblhZMNszz2rS8M6rJ&#10;pOu2epEZ8m5Xfj+6flP6GshQpym45qxauOQM+nI/WpcbpowrQjOm4vZnb+NLNNN8STLEoCTgSqB0&#10;G4c1mJlWJbn6VqatMde8G6V4mZf3kINtOQcng4z+mfxrKyoxuzz7Vyy31PEwt/YqMt46P5aD0Awe&#10;ep61HIttvR7xN8KtiVP70Z+VwfqpNPGDkAc9qJEEsZSTowKn8aF2NvM/Kn9qv4aP8Ifjh4h8EbP3&#10;Nvfu1qf78LHdGf8AvkivOA6t0B9PpX2R/wAFVvhg0Fz4d+MllAP9NtW03UmUf8toT8hP1Qj/AL5r&#10;4xlukhYjbjPpX5nm2G+rY6cVtuvRn9tcCZv/AG7wvhsU3efLyy/xR92X4q/zHSuM7Rk/WmeYychs&#10;EnAxTPOZjvVuM4wRTSHdsoDz2rzlufZKJIHkVdx+oxTlvQrhdxBPr0qsskqDBUfT0pzAuu4jI9ae&#10;g3BdS7MiahbSWpfaWXCuDgqex/Ov1Q/Zh+Lv/C9/2a/CfxHnYHULa1/snW8NuIuYPky3+8oDZ96/&#10;Ke1n2LtNfX3/AASZ+KkWlePfEvwF1O5AtvFWn/b9LEj8LewYDKAe7Ic8f3a7Mtr+xxivtL3X+n46&#10;fM/IvF/Ivr/Df12mvfw0uf8A7cek191pf9un2gjE5z/KnHgZpsYZco4wynDA9j3FOr6k/mNa7ArL&#10;nkduKDnHXtxRgZzRgdcU0xNC5K8q3NOWRVXAByTTKUHAwRxmnclrQ2NPtoPEWjXfhS5f/j5h3Wu4&#10;fdmXkH8RxXl5WWCSS1uRiSJ9rAryCOteh2N41tOk8LBWRlZT7g5rC+MGipba/H4ms4/9G1RPMAxg&#10;CT+JfrXPXjzxv2/L/h/zLy2p7HFuk9p6r1X+a/Ix/D99Y2Opp/aKmSzuI2tr2Mj70Lja3Htwfwrw&#10;n4neDr34e+N7/wAL3g+WGXNu5H+siPKsPqMV7GhJyFXGetZPx48Kv40+H1n44t4t17oWLTUdvLPC&#10;eYnP06fhXh5jQdWi2t1r/n+B9hk2LWBzKPM/cqe6/X7L++8fmux4moLL15PrTwSrYft0qLIAPtQj&#10;7xkg+9fMKSvqfo7VyVlwPlOKaNxBzRk55NG5eNymqbi2JXSFDYJOcYqrrlvJd2e+2kaOeEh4ZUOG&#10;RhyCPfIq0QATgUExg/P39qm0ZPlewk3FqSOq+KMT/Gj4OaV8cICJNY01v7M8UqgG5nQDy5iByNwN&#10;eQqSVwPyr0/4K+K9K8D+P5NB8SRhtA8WQf2dqisflhZuIpcf7LEc+hrkPih4C1L4beNb7wtqkWDB&#10;KREw6On8LD2Iwfxrws4oOcViFvtL16P5r8UycnqLB4ieAfw/HT/wN6x/7cen+FxMDJ3CpQV2bojz&#10;nmoVwRgHjtS5K8dPwr55s+iaJwCzA9iME0OQ3BbnsSaiDlW+UnnkYp4ZZhkpzQ9BWHt8vzNjPrSj&#10;rw3GM1EDjhhke9OjRVYkHjHGKQmkVNUguxLHq+mzNFd2sqy29whw0bqcqRj3r6e0nxPD+0J8I7P4&#10;p2Nso1nTwLTX4E6iVQP3n0YfN+NfNrYAPyk8etdF+z/8VX+CvxOjvdRd/wDhHdZH2XWoM/KEbhZc&#10;eqnv6ZrlxdCnXoypz+GSs/LtL/t17+TZ4Of5bVx2DVagv31G8o/3l9qH/by2/vJHpCP8pYDocVJl&#10;wMk10PxM8H/8Ir4hY2M4msboCaznXlXRhkYNc5t3EgdRX5picPVwmIlRqK0ouzPm8NiKeLoRqw2a&#10;uOGSfX1qW1na3mWSJ2QoQdwPIPaoSMEYH1Bpygg8ZrB2a1NZJSVmexwXlr8VPBqXsW1dX02LFwve&#10;RR3Hr/8Arrj1zk5BBzg59ayvh/4xuvBniCLUrd2KfduIh0kQ9Qf0rufiDoFmY4fGPh9g2n33zYUf&#10;cY9vavqo1v7WwXtt6tNJT7yjolP16S87PqfIKk8qxn1d/wAOesPJ9Y/qvu6GD5R/uD86Kp+ev/PR&#10;fzorzrP+U9H5n1L5TIOVNC2/zZXHvVryweCSKckPy5U5I7Zr/QBJH85kUS/KFz+lSIpztA+nNPSL&#10;IyeOalWMAZVadmwIlgyctxSeWdxA6VYVfVacAB0p2J5iNItgx270oQMal8lmAOOKeIR/Ec+lMV2R&#10;JHj7q07ydp3sPripUQKu0HrSqnGB296VhDAm7B2gDqCDTmiDtk5p/lHbkc05Isr84pjsyPZtAGPw&#10;pwSQfw9RUoRRxiloHykQgPdqkChQAB0paKBpJBRRRQMKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigApC&#10;qnqo/KlooAa8Ssc5xTHi29DUtBAPUUCaK7ReYN3PHpRU4UBdoppiTIHNBPKQupZcCm+UoX5jz61M&#10;0LA/LzTWQ91oFYrvDg5Ix75ppQYxjtVhl3EHjjsabsJBGAM+lAFdoyEx3AqNoiy9sircsZPzL6VE&#10;VBOSKVikyEh9udmPUrSeX32H86mdcHG0fiaRVXHXp6UWHciwPuumOOtNaNwcYJ9DUzoM4zQAAKLB&#10;crNGCwb07U0w7h3HPAzU7RAAkHmkZCMELg/Wosx3ZAybQFkGOTyKWNCBuUg5qTacEkU0KNxdWycY&#10;PtQO4bfm3AfU0x4sksPToKcv3toILYpShY43HHcYoBMYIeRnHA7U0w7+FPfn2qaKM5wCTThEWPoM&#10;dc0bhcrNG2QgGT700xMPvDBHQetWGQkbSMj1pVUYAHQUBcpmFjyTx25p6I5IOCffGak8oo4OCQTT&#10;xFli+zp6GiwaDDGQ3CLyOwxSSBkxhcYHJFS9eOMj0qREUjc447HNG4XsQRRN1JYAjkE0slvvYPt5&#10;+tWDENpBc8nINRhH3cHI9xTasK5G0B2/d5A9ajMLrjJxk8CrDx7B8hySM8mhUdlye/THWlYdyvJA&#10;/HX8KiltQCCsWRnnjrV5RltpbjsMd6Vo+Mjj60NXC5nTWcDL5Zi4HTjFUJ9MEbmTdknqpHFbU1t/&#10;EoOT71C0LAZ2k+tS4od7mPYatd6YzW8TB4yc+TITgn29K2bDUrPUSFt22SfxQvwfw9aq3VlDcJja&#10;FIPVRVG40+eNi6KDg/LnqPoe1F2g3OgZc5Vh9c1DNbo4wAT7YrOstcvrZRFdATKP+eh+YfQ1fh1P&#10;TLg5EzRMB/y1HH5imnF7is0QG1ubJ/OtJWjOOgxg/Ud6fHqVvcsI9Qg+zv8A31+6f8KuLEkqERsk&#10;nPVHBqO4sAQV2nHYYp2tsF77la/0mOVN7ICD0kTmoYb3VdOUAkXMIPCS8kfQ1NHFfae5azdgOrRu&#10;Mq1SR3VjORFN/o8pPyh2+Un61NlfsUnoRRvpmqDy0kMUmOYZuM/Q1Xl0q70uYz2Nw8Deit8p/Doa&#10;s3mnRt+7nhxg+nWoEvdT0rMUTefD3ikPb2Pal6gt9CM6pGJd2r2LRSjpd2owfqR3rRivLm5tg0Rh&#10;1OE9egkX8Kr29zpOoHYHMMjnmGY8H6HpUV5owtpvtMJaGQHiRDj9e9Gu61D10LkKabcHy7G+e1kz&#10;81vKPl/Jv6VBeaKYmEk2nncOTJZk8fVfWqzalchfI1qyF5H/AAyDh1/HvVuwvc8aLqhOP+XS6PIP&#10;oKL3Y2rajLa/1GP5bW+ju1A/1M42t/8ArqRNXthNtv7eW2c5yNu5alnuLCYiPXdNeJj/AMtWXI/7&#10;6HI/GlfS7ow79PvVnQn5Y58MuPY9aZGlyaPbMu+3uI5V9Ubn8qGBTllI56Vmy2sMMo8y2ntJFOfN&#10;h+ZQatw3l4RkzK3P+tjG5G/3h1U01Zg0WSzHGCOacSCu0jkHKH0NVJtQigx9rtXhU/8ALaL5kP8A&#10;hViFkuVzbTpKueCjc/lRyphqiaBnulJGA68MnoajcZOcc+lDxuHM0b7HHTIPzY7GlikjvY94DI46&#10;rkZ/+uKHDsSR9c4HTrSk5PTFE2Y2/eqVz37GkB7j8KizGADFckfrRjnpSoy7ssBjvStFkZzyOcel&#10;DfcBAcZGPzqN4iWDDHvmn8HnNLx2FAXsRqGTnYPwp64IyKVULHI7DrQCMfewRQAnfAqKYMxIC9O9&#10;TE57Ux92MAZzTvoNblPTZGi1C6sFYjcBNGPU9GxVp8/e5IPXPY1nauJLd49RgXdLbvvVcdR3X8RW&#10;gk1rPAl1atuhkXehJ6+o9sVnGV3YtxtqN2EjIPFOjGAcgZHSlIOdqDnHIpMFSN55zVtNMW6Gk7my&#10;3H4UAgdgfrSlNrY7UOigbc89xVXXUYKw3ZXA7GlEZlHbjrTQWPGOlSYYqCT2q1ZkO5FJbRSAh0Vj&#10;7is2/wDDunzjLwbTjjbxWsAAOlR3CFlyprSM5wWjFo9zmLXS4/DGvQazHITAMxXCkf8ALN8An8Di&#10;uhmTY5RyBtOMjuOxrO1aIurIR8jAgg0/w/fm+tRpcxY3NnHgE/8ALWLPB+o6VlWqSnU13K5fcui0&#10;QBxj3p0bEkDOcdqDtjzt7etODhlyDz39qzuZpajbhkt3hvmYgwTqTz/CeD/OknhMMjR4+6xB59+D&#10;UjwxXcLW8zfK6FWOPWmRH7RaB3bMsP7mY9MkdD+IxQ2W9iMMoO3nB60zylYF+cZ5Ap6hi+c49qV5&#10;Nq5Bxg4570bPQS1WpWlVY3PzH296ah7Enj0p8qvK5ZcHmlVQhw65OKfQLDG0+1ukP2qBHGOC4yaq&#10;TeCtHuR8kTwnnlWrSjIIAAA46ZqSLr5YJ+hNTZGsKtSn8LsZPh3wyuha9eypP5om0xQoK46SHP8A&#10;Sr1zp9vK5fyeT1wcVYGYtTh5z5sEkZz9Nw/lScMgcL16j0otfcKlerKfM3qZs+ixlsCQgY446VUl&#10;0ieM8Dd6Y6mtsAb8Ox56ClCICT3+lCutjWGLrR6nPGxlTnYRUfkMqk478c9a354otuQBk9KiNtG4&#10;CSRjOOMiqUm0bxzCS+JGGYTjGDkimGCRDhunrW0+mRdWjwPUNUD6Uy52TDk8AjrTUjojjaMtzOUM&#10;pDEEj0q/o+3dPbuSDNYzAe3AP9KadOuB0UEnrip9OtzHfw+YpUESq5bjrG1F1expOrTnSdmcbcyM&#10;jlo49xz0Dda+e/8Agqdp7al+yPBdGLmz8UpnByV3wkf0FfQ9xAyXT4X5ckCvGP8AgoNoy65+yN4i&#10;t/JYtbalYzBl7fMy/wBa1x8XPBS9D6nIasaGeYWfapH8Wl+p+SpJSUjAwG4BpTIZBjbgFu1WLvTJ&#10;4bgxzRMuHINQNaTDOAcLzjPUV+dtan9TCqFChckcgjmpUZn5De3Bqu0QWQtGjBQ3yhjk496fG7qQ&#10;Cf1qGn1KjJs634Y6vLofjbSNW84K1nqltPknpslVuv4V+4V3NHcX5v1lDpcQxTRsO4ZAf61+EWiX&#10;YSfdnoD+gz/Sv28+HviS38ZfCrwX40tXJTU/CdjKR2DeUoI/A5Fe9kEvenH0PxvxWo2xeErJaNTj&#10;/wCktfqdDksmQ2DtJFReMI92tpP1Wa0jkB9OAKcpOPmPTgfSneLVU2Gm3xzzbmNiMdVNfUJ2mmfk&#10;kfdxMH6r9f0MSTYGCbufeg4XnPNL5ik4pMKrAZ5NdB6I+LJOWx7U58H2NRtv6YpqNvJQkHHvTE0m&#10;TE4QNke9LbyOABMOSccVCJGC4wOvpT0YE5bIY9u1G4mlY19PY3ejalZBs4SOdAe+0kH+lVMFwGXk&#10;lRV7wt5D6gLIni4t5Iic9yuR+orOXfGfLl4PQj3rzMSrVDjp6VZx9H+n6E25+FkAAPpToWwcDqKj&#10;ZVA4PSliD54P5Vyqxs1ZF3X0+06DY3fzfuJpIWOOnGR/OsY5P3SBg81t2qG/0C/sifmjVJ0QdsZB&#10;rCDBxw+cdamWjDBu0ZQ7N/jr+o8EgZIpMByCOSOlIDyQTxj0o3sCSB8tCTOscrFSVycE1peHZIv7&#10;UW1lI8u5R4JM9wwwP1xWYChwwOKkhmaGQNG/zKQwz2IOapOSMK0PaQcTi7i3ksNQm06UfPDKyEHr&#10;gHFIcb8kYrc+J9nHbeLmvowRHfW6XCnHduo/OsF2VeGJx7V3JrlPdwtX2+HjU7oe5UDLCkZDnKik&#10;DFxgc0MT3P4VV0zcUAg9KmgYgkkDkYwKh/g60qtgfL1xRsZzid78P3g1rw9qvhtm/elRcW65xyBg&#10;/qBWZGWA2uDkcdKi+HOqppfim0uZJQqOxicn0bp+uK0/FmnNpPiK6twPkZ/MjwOCDWFSOp4DXscd&#10;OHSS5vns/wBGU9wXG89aeSWH16AGoSgK7gfwp6KQAuTwOaz0sbNXPMv2vfhg/wAWf2f/ABJ4bt03&#10;3VjbjVbBcAnfDneo+qFvyr8rdVtDFeSREEMrY2/Sv2ed4o2E06bohlZ0z96NhtcH6gmvyj/a7+E9&#10;z8Gvjpr/AIMlUiKG9Z7STbw8D/PGf++SK+T4mw2kK69H+h/QPgdnTU8RlVR/9PI/hGX/ALa/meZA&#10;ukhXIHt6U9blgfUE8VVdmJwzkY9KEkG/DE46V8a5K5/Rvs76lhZt/wAjN1HUCgs4UheePWq7spJI&#10;PPal8zacjPI70ru2o/ZkgZQdxTBHaut+EvxGvvhZ8RNB+KWkgm50DU4rsKDyyK3zr+K5Fch5isDg&#10;mprOXa6kZI9KmV7aOxy43CUcXhZ0aivGSaa7pqzXzR+zV3rGleJ7Wx8c+HZhLpuv2UV/YyL3SRc4&#10;+vrVdgHXbt9+K8P/AOCbHxdj+Kv7N8/wy1CYtq3gO4xbgnJexlOUI9QrFl/AV7ih+Xnt1r7XD11i&#10;cPGr339dn+J/DGZ5ZWyTNK+XVd6MnH1jvF/OLTHc55/CjIzjPNN5wDuI7nikYKOcnJrU4kPwccCj&#10;nHNMQ4O0Din0BawsTqGyD+talxpr+MvCN14bZgZ4AbmxLeoHzKPqKyquaJqcul38d9C3zQuGA9R3&#10;H5U1brsc9eE2lOHxLVeq/qx5qVkY7GGHU4x0yRWt4YubH7XJo+sqDY6pAbS+H+y33W+qtg1qfFXw&#10;xHoviNtTsl/0S9TzoGXpg9vwrmHlZwELEhRgYrzqtPlbie/TqQx2FU47NfNP/NP8UeIfELwbf+A/&#10;FV74c1JDvtrhkUgfeUdD+XNYoYjkDFe6/tE+GB4y8EWfxE0+IG8sNtrq20ZLAfckP1HH4V4QpJJy&#10;ecelfGZjQ+r4hpbPVH6VkWP/ALSwEZz+NaS/xLf7915MkMuRhsZ7U5HC5Bbr1FRDOOfWlBGDuJ+o&#10;riTPYcbEsbbs8DinZJHpioA+3nPFPEjDv3qr9RNMi1Kzh1KyktH3AsDtbpiu+8T2rfHH4EWvjdpU&#10;k8R+E0Wx1tFX95JABiKYj6DBPqDXDsykZbHuBWt8L/iBbfCfx9H4ovbJrrSdQhax160X+OB+C3uV&#10;J3fhRL2VS8avwyVn6d/+3Xr95wY6jXlSjWw6vVpvmiu/80P+3lp/iUX0PNoyduPQ4NPPIxXa/Hv4&#10;ZS/DnxxLbWxV9Pu1Fxp88Y+WSJxuUg/Q1xJ9M4NfF4vD1MJiJUpbpn0uDxdHH4WFek7xkk0KoKHG&#10;MU5GCHOM02g5AyK573kdFlYk3Fmxjg08SAH5RnH6VEmS2c/pUpAI2gjp6UC0ASK+d2BUN9ZR3cDw&#10;yhcMMDNSCJjxkGnJ8vBI6801rpYTdtUe6/su+N1+Kfw6ufgb4pvd2uaBEZdBllPzXFqP4AT1K9Pp&#10;io9Rtriwu2tLpCHjYhlPBBzXiema7r/gTxRYePvCN00WoabOJYmB4YfxIfUEZBHvX034sl0P4p+B&#10;NO+M/g5FMF/CPt0EfW3nH30Ppg5r5vPsveIoKtBe/TWvnDo/WL0flY+AzXCrKM09rFfua7+Uaj1a&#10;9J/EvO/kcZnt6U4oCOCaiw2Qw/HNPBdlwvSvhpX6Gg7JA9z0r0b4N+M7Oe3m+H/iN1Npek/Znf8A&#10;5ZyHtn3/AJ/WvOAr4G8kfTmn27SwTpMjEFWDAg9COhrtwGNrYHFRrw1tuns09Gn6o8/McDTx+FlS&#10;lo90+qa2a9D2/wD4Ub/09x/p/hRXnf8Awt/xz/0M11/33RX1f9vcOf8AQNP/AMCX+R8j/ZPEP/P+&#10;P3M+t0jyoBQZpSGU4CipI42JIApxBU4Nf3LY/DmxioMcnNPCgHBOB605YiVORz25qQKMDKjpTJIx&#10;GM5P3fWnpGqe9OA4wB+VPWFiM9KAGBSegpyRlutSCIAdf0pVXac5oHZjPIGOtOjQqelOooKsgooo&#10;oGFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQ&#10;AUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAABRgUAhhkGi&#10;gAAYAoAY8IY5BxUZznaQBU9IyBjmgTVyDHOKY0Y6qOc+tWPKO4nIprRtnkYFBFmV2idjkrn8ab5Z&#10;xwMZOOPWrDLtprRgrs6YoAhERGdwwM80hRcAA5qdVIGC2fwprRNu3R/lQBE0JVRlcCmOmOD+FWCr&#10;FssuRj1phiZeW6UDTaK2zjLHHpkUmwE9eParTxAAMDkfSmbF67e/YVPKPmK4iy2FPNKY2/ujpxU4&#10;UbtxAz64pGBB3AZot3DmIgjZymBnrzSlCBubnHSpEwSTgflSsMjG2mkF9SIEFfmXGaTyxz8v/wBe&#10;pdqqMUgGTgUWHchZXXOAcdvWmllA2sGBYdRmp8Z7UhQ4yDx6UuXUdyNY2ZclsDH3u9ORdvHXPTin&#10;jjpQygtvDbfUetNKwiKLzgT8wYZp7oOg5z2wad8uCF60OflyM59BRbQBuVwM4z0FPAA6GgeXjAUc&#10;ckUEkj27U0A10UMGLlQD07UKRk4A+tOwGHX8DShO2PrQK41xgcLn0phjByTH7YqRlLKNq9fejZ83&#10;CHnrzSsO5VktyVJCYxUEkJXJI/Mirtws3HlJnB5zS+WrJh0BJHORU21HcyrqygmALpk9Rg1SksXj&#10;5tyGUnA3NW5PZxsMFsemB0qGW35AbGSeMiocUir6nPyW19BL5iLjJ/gNSSXusoAgWbb7yHArcNkN&#10;uGxn6UxrRs4x+lLlYXMGefWGjw6ykZ4INULqx1WVQZfMwfWuraAqAGQVHLCrEBxnPY0uVjuzG0fW&#10;da0uJYbmQTwgYMUn8I/2T2rcsrzTNWQGzl2S94Jev4HoapXWlLK2YyP93tVC50+S0fzEJAz8pDY2&#10;/SmrxDR6mzf6UjOVePae4xUKTalpiCIETQqciKXkfgeoqDT/ABHLbAWt+DcIox/tj6HvWnA1tfqW&#10;sZRLjrERhlHuKdk9UG25HDdabqX7uE+TL/zylxg/Q9KhvtGTftmgKt1U/wD6qW606CUkNEAwNMSf&#10;U9NUor+bEOkUpzj6HqKX+JB10Bb7WdNjEUwF3CescxycexqSzudNkYDS7ySwm7xSH5Sc/kakgudP&#10;vyI45PKlPSGbj9elRX+jrKSk0eCRkcUWe6Y7q9mi62oahbfLqdl5qD/lrAO3rt/wpsUGmX5aaycx&#10;v/EYjhh9R1rNgGs6U2LO43x9TFLyv/1qmGpaJqDhb+B7WbtKCSAfZh0p866i5XbQuv8A2pbg+S6T&#10;xjrng/jiqskemPMr+U1rMMHepIwfqOKmEeqWQWWGWO8j7Ethv++h1/GnLqGm3jGC6URyH+CYbT+B&#10;+6adriuxqT63ZrmG+juox2lTnHpuFL/alpKwN9ay2jjpInKg/Uf1pX0oI3+h3DIx5Cg7T/gaid9Q&#10;gcpPCGOeNh2H8QeDRqg3NCGYyRgNMlwuP9YnP5jtStboRlCQPQ1lhrB5SQipL1Ax5Tf4GrEd1c25&#10;w1xnB+7cDb+TdKq9ybWLLxvGCWQ4HcCkDgHAbnp1qI6gv/LSJoWPTJyhHsw4p+9woYgSDuyr/UVN&#10;kwSbHJg9TwfUdKGPzYVOPrTCYmJKnoM9M5qQKxGVwfoaXLcLAP8AexQBnjNMldowSy9ulNjZl+8G&#10;yaOUdiUjuMUhO3nNFI5G0gnqOKTTQiteQfaFyhxiqGnXsekTtbXTFrW4fLHtC5/i+h7+9aajI2no&#10;RVC+s0YjMfB6gjgiuWqpQfMjopuLXK9jSkjKHY2MnqR3HY00KCoZsnnFZen6gdLQWl2XktePLYDL&#10;Q/4r/KtaQMkakSBkcfJKpyGFbUqsZq6ZnOEqbsxGZGxg9/SmsuHO404DBAx93rk0jjcchsk9q1Wj&#10;JTECsoDZx6HNOJ/v9R3ppA6HIGelOLjJ+QEdeaasncHcPp+FRyum0jPIGRxUjttGduBiq0jOJAD8&#10;wYdh0q7qxJVvI2YZI564rDmNzZXqX2nOEniJMbt3HdT6g10kyb025/Gsa/gTqAODzxXJieZ6rodN&#10;CSTszTtNRttXs2vrQNuVv9JhJ+aJv6j0NPjBKlu1c5BNd6ZeLqGnSKsoXDK4ysi/3W9v5V0WnX9l&#10;rkBaxHlSoMz2jH5k9/ce9TSrKoia1Bwd1sPDY5FNeX7HcrfEfuJF8u69h2f6j+VOIK5DDp1xSlwy&#10;GJ0BU8YPQ1tuYJ2eolxE9vIUIywAIPYr2IpnyuNzenam2U32aQaPfMPLY4sZyfu/9Mm/oafLutpW&#10;t5U+Yds0kymrEbOYwHwDUVwMtkcd6kZQ4LIOjdMU2bhQm3J9apITu9R0TDy94GcGn5O7f046YqKF&#10;xEpDLnuPepXPIIyc/pRYlrQS+J+z/a4h+8t2Ekfvjkj8RkVJJsDb7VtySAOh7FWGaReRy3Q81Hpn&#10;yrJpJXDQL5luf70Wen/AaWzKSugxhsk4JHHHSnkBkz1xz+NJIvzZx1HXFChlXhuRRfQlOzsBEQPA&#10;HPJphSWTO3A9PWnD5SCT+lPJdV3Y3H0FGzKtcr4lPyMvTk+9RSrhgCatfOg3lcjr/wDWoeNJBgoA&#10;T0NUpdhWIYEfdlc8dcVZfyyYtw/5bAHI9QR/WmmNY1HOOefelc5gbnlfmH1HNF07Cu1I4640DU7c&#10;hbmykUgnnHbNc98UPgyvxx+G2t/CmfUjYtqtmrQ3bpuEUkUiyAkDkjivXbrbLIZYj8rAOOOoPamx&#10;+XDPFKwwS5U/RhirnVc4OEluexSzevRlGcFaUWmn5rVOx+Zfj/8A4JDftD6dNLL4ZuNC1uEEtGbW&#10;+8pmHbKyY5/GvG/G/wDwT/8A2mvB8jvqfwX1tljOWe2t/OUj2KE1+yEiHb+8HzKSMEdxxSJJIkeR&#10;M6jvtY18/UySnLWE2vxP0TB+MXENFpYilTqfJxf/AJK7fgfg/r3wz8T+Hbs2mueG76xcHmO7tHQ/&#10;+PCseXw3dRMR5J46g1+9GsaJomvWptNd0eyv4X4ZbuySQEdx8wNeceK/2Mv2WPGal9e+B+h72B3S&#10;2UJt2/NCK5J5LiVtJP8AA+owfjPl0/8AesJKP+GSl+DS/M/GPT9ElW4wsTqT3x1r9d/2GNePin9i&#10;bwDqEzYksraawc45/dTOo/QCsHxB/wAEp/2Vtbd5vD8fiDRnP3RaaiJEX8HUn9a9W+BP7P1h+z38&#10;IofhX4e1m51S1s9VlninuYgrAS/OQQOODmujK8LisLiW6kbJre/oeVxpxnw9xLl9COElJVITvaUb&#10;aOLT1TaNuIyLyw4HvVrWEWXwcr53NBeEDjoCM4pssMkJKGAjHXirkFhcX+kXNhbn5i6TYPQrypFf&#10;SXWjufnlWpGDjN9Gv8jjvNYghs5B6gU4Oxb5WJPXDDitW48L6jETutj14wKhk0m7hbBt2+u3pW6n&#10;B7M9KOIozWjTKqyKT8x5pjtHG3yEZI5zU72kgOWQj3xUUtpvxkZIPYc1RXNHuN84ldu3ke1Kkzbh&#10;k9+mKmW0YDG3J7UiwjnijUd0WdLu3sr6C7AAEUyufcAjP6Zqzrtr/Z+r3EDcgSlkPseRVCJSWK4z&#10;uBArZ8XBbkWeqBsie0TcR/eVcH9a4sWlozjk+TEx80/0t+pl+d8w3NxjJ4qRCrAtG5/PioASeCQB&#10;iljkAxt6A4auHl7HS0mbPhaULqQhkYBLmNoTn1Yf41gSRm3nktmzmJyhBHcVoWNwbeeKcHmNg/Hf&#10;Bo8bWwsvEM1yg/d3OJEwPWplcwovkxTX8y/FP/JmbuONpJx60pA4Oeo9abv4BxnNJHIshxtxj3qV&#10;Jo77D14IwOPSpUwGz1Gcc1GHKnAWhZEYkBuvahO5LiL4/s21Dwfp+sA5eyka3mPseRXEkljuznbz&#10;ivRLCBdY0XUfD8jbmmg86FD03p1/SvOJFeOUq42spwRXbSfNA6srnaEqT+y/wev53JAx8tsgZwac&#10;jgqGZvrUDsY03FufSh5gydMepFaWaPVsWFIYnbSAkj5xge1R20mRjd9KfuIOcE9sYqb6iaLdlK6u&#10;CrkHqv1r0TxWU1zw9pXiaIks8IjnP+1j/EGvNI22kYbHNegfD26/t3wvqHhYkM8QE9uv48/r/Oia&#10;ujws1p+z5K6+y9fR6P8ARmSGfAUpTTNh9i4J7mifJkaNsq6kggH0qIOIiSUI9Sa57FJJk27erRtz&#10;uG09uDXx9/wVY+Edxqfh3QvjXY2zM8QOk6swGfmj5ic/VDj/AIDX115jo24/Meik1zPxv+HUXxc+&#10;EXiT4dTRCSTUdNeawDfw3UILpj3IBX8a48wwqxeDlT6vb16H0XCOcz4e4kw2Ov7sZJS/wS0l9yfN&#10;6pH4+zMVbC561GGO7JwB7Vo+JdGutD1ifTrxNrRSFSuMHg1mOWDYr8qmpQk0z+7qE4VaalHZj/MH&#10;QkYpRKTgHpUAYnGRjNLu6Ke5qeY25SZ5So+WnpcEEYP0NV8luPenbiCOn40k7slxVrHv37Avx9uv&#10;gd+0Vo2pXF4qaNrUg0rXVfhTBKcK3/AX2tn2Nfpdr+mjQ9Yn04sCFfMZHdDyK/F6xnljnVo3KnIw&#10;QenvX6y/st/E6X47/sreG/iBd3Hn6tpMZ0vW5C+WaSLCh292Uqc+9e/kdd80sO3v7y/J/o/kz+Z/&#10;GzIFhMdh84prSf7qfrq4N/8Ak0b+h2Jxnik3DuelLCAy5J+lIVyT2zXvn4qgL45B57U+NgOWA6/n&#10;UY67TzTjgDg5NAmrjjIMgY6+1OBEYyD9aiDEN938ad5hBwe/f0pMlxubF7Yjxf4Kn0bZm708NPZk&#10;9XT+Ja8uKeWWViQw7NXpGh6tPo+pQ30TFjG2SoPVT1H41z3xY8Mw6HrS6tYKGsr8ebCUH3c9vzrG&#10;vHmp8y6fl/X6FZZV9hinQe0tV69V+v3md4VurC6a48Na6oNjqsBtbn0TP3H+obH618+fEjwTfeA/&#10;GF94bvkKtbzFVJHDDsR7dK9ridQyuhIHcVR+O3hT/hP/AANbePLMltQ0sC11MDkvH/yzkP4cH6V4&#10;WY4ZYmi+Xda/5r9fvPrsmxv9m5muZ+5Usn5S+y/n8L/7dPAxJ7DGfSnjkcD60rW7L99RwfXNCgdB&#10;xXyLjZn6VzRaEXJ4KjFC7hkE9aeyFBk/jinRgFvu8+mKtK5F0MwCcflTLm1W5iMLx5VgdynpVgZU&#10;4Kj8KeihxjIPsatJLcnntqjs/CKRfGX4TXXwv1d2k8ReEoDcaNM3LXVh1Mee5jOPwNeMz28trO0M&#10;8bAoxVs9civQPDOreJfA/iyw8d+E7F57qwmDPbpEzCeI8PGwA6EZFdN+0B8GLn+1YPGfgvSppNK1&#10;uJbm0SKBiYmYZaMgDIKnIxXmZpho18N7T7UN/OPT7np9xw4LGU8rzJ0JNKnWvKP92f24+SfxL/t5&#10;dDxhMk4x1NSCLDYK9uBXbaZ+z98WdVQS6f4D1Nwx4Y2rD+ddFp/7H3xuv0Eh8FzxEng3EqJj8zXz&#10;1LC4itrTpyl6Rb/JHrV8/wAnofxMRBesl/meVxxgtwuPX2pyxKeBnOK9s0z9h74tXILXyafbYxjz&#10;b1efyrf0j9g/xICH1nxXpsC/xCLdIf6V3Usizur/AA8LUf8A261+djxq/G/C9D4sVB+jv+Vz508v&#10;OMDnuKd9kYDhG69hX1jon7DXgayBfXfF15cH/p2tlQfTJJrrtD/Zc+CGiqHfwzNeOCPmvLkkE/QY&#10;r2KHBHFFdL9wo/4pJflc8DFeKfDND+HKU/SP+dj4pg066uv3YgznjbtNewfsgv4p8K+Kbz4f67ot&#10;2/hzxChJkaBtlrcY+Vx2AYcH1IFfUOkeAfAnh4AaJ4K0y2I6FbVS35kVv+QksH2UooRxhlVQoPFe&#10;7Q8Msyk4zr1oJrok3ddU27aNaM+OznxTweZYSeFjhnyy6uVmmndSSS3TSa1Plzx94KvfB3iO50ya&#10;BggbMZK9R2rHhtJWUFUOfpX1NrXw58OePIP+J/AxubFcI0Rx5sY6H39KoW3wi+H+mktFoIcjj9/I&#10;Wr86zHwb4peZ1I4FQdFv3XKVnbs0k3pt5mWG8QMDTwkVXjJ1EtbLT1+Z84Q6Rezf6q3ZvpWnYfD/&#10;AMT35/0XSLhjnqIjj+VfRtvoWj6dhdP0q2hAHBWFcirbl2Xb5h24wABx+VergvAfNqiTxeNhHuow&#10;b/FtfkefiPEha+xofe/8j54/4VH43/6AVx/37NFfQ3y/3m/OivY/4gFhf+hhP/wCJw/8RHxv/PmP&#10;3s7kBivQA0Jk/fXn1qWNEcck5p4jVTjb+df0afm3KyJY2fGBx608QHPJqSigqyERAnSloooHYKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigA&#10;ooooAKKKKACggHrRRQAm0U1oizZJ4p9FArIjMOejUeQf7wqSigLIgZcNik+tTlFPOOajeLBznrQS&#10;00RbD8w7HpTWVlAUP17VIRg4owPSgQ0RqDwPrUflsSBtx6k1MSB1IFJww9QaAIZAAxwPypBwARUw&#10;iXbtP50ixYbOOB096AI2ULgEAn1pMc5xUm1iCGAGO+KQ7Nq4A96AItjDlTSAZJUHPHFSsmG2jk01&#10;48cEY+lA7jAoPejgAjA69adg4x+WKRhkcDn0FA0xuBnIobAIwe1B5PFK2MbRnHpQMbtBbO3kdyac&#10;AACDxj0pwGRn9KawwetAr3HDkcjilyB83Ud6ap5IJ6dqU8/NnFBImABgAj2Boz3JxjtmggseTjjr&#10;RnBwfzoGIS2cnp2pMHr607JK5xjHrTGdidoDDPoOlA1cXHtTTEpOefzpwDIOSfqaQyADnoO9A0AQ&#10;YK9vSkaFCMDinUY9QaBkMkKBeHxUEkB3DaPzq5jJ5WmSJxtVPxqWrgnYobcHkY96Y0akEMob2Iq6&#10;YguTtOT0B71CVG3OMeoPepaGrGZPpUZbzE6gcKOKrPb3MLmRZCrg/K2DWsynJ+X8TQyZ5I/SpaHd&#10;orWuuPIBFqsHm/8ATSPhh+HeryJFPCLi3dJU7sP4fY+lUJrBd26FCD1+v41CBdWUgkhV1bP+sX+v&#10;rRzNbhuXLvS4JlJIAPbAqOK51HTR5Zfzogf9W4zj8eoqeHWYpcLfQ4bGDLEO/uKmjW2uRiC6SX1U&#10;9R+FFk9gu+olrdafqZ2o3lygcwy9T9D3qK502N2CyxDk9SuKS40tX+Xy8EDjio4bnVLD5WxNEONk&#10;hzj6HtRfuNWWxALO/wBLkMml3JiyOVAyG/A8VMNes7lfI16xVGYAGWFMjPuvarcdzY6l+7E3kykf&#10;6uXjd9DUU+ntys0WD6baSi/ssfN/MPjs5lh87Q79ZYj/AMs2/eIP6rSJrAhHlajbmE9yV3xn8eoq&#10;g+mzWzG50+5eJ887cip4/EE8OItatN4xzNEMED3HSnzNPUXKnsXpIbO8jDb1KMo5Q7kP+FQTabLA&#10;CbaaRFPXa+9fyNImm2N1m90C+KsTnMJw34rQLq+tX3XkLNxgy23yn8VPBqrq2pNn0K+2a3cmS3PI&#10;JaS0bH5oeD+FOtrsSNi1ljZweELGGT8jwauQ3dpfZEbRzMO0Q2yD6r3+tMuNNtr0bAqyhcko4Acf&#10;1otfYL2In1Yxssd6ioxPS6jKE/RhxUv2mPG/M8XH3v8AWRn8RVb7JdWq+XZ3DBe8E6+Yn5HkVAYY&#10;IXMs9vNZMePPsHJU+5XtUttDVjXE1w8QkSNLlcfegfnH0NCXVs8gUhkY/wDPQbf51lxC+dlntJ7X&#10;UQD96JvLlA98f1FWI/EdvF/o+otLER0jvYsj/voUKQ7Gi0YK5WVefek8piuSpOKrQGxmUzWuUGMl&#10;oG3p+nSpcXqEmCYTIR06fyqk9CbMaybeV4Hp6VDcEsCTnHbipvtZ3EXlsUAH3guc09ltZ0DJcAc8&#10;DPP5VLipbju0ZFynlfNsyD1yKbZXs2nEmwcGMj5rd+VP09DWrLpxcEDa3p71lX+mXCMWjUr3xiua&#10;WHcXzQ0N41048slc07bVdPvzsDGGUjmKXjJ9jU7WzKmSu0npzXMyCQYEhyM9CKsWet6jaZEFwWXP&#10;3JPmH4elNVJw0kiXTi37rNsIw64I+tDMVk55xVK28UwONt5YsnJy0RyB7kGrcGq6JdfLHfqCTjEi&#10;lc/nWkakWRKE1uiQlZF28Y9c1E4XOAhO09jU/lSsN8ahk9V5H5ioXDjPykGtlJNEW1IpCCcAYHua&#10;pXsCkH5eMdhV5vmGCv6VHJGJAVK4rKcblxbWpzs0SK+A3FQYaGZbiznMUqHKyocEf59K2ru0jJ/1&#10;fb0rNuLVom4Xg+1eZVjKlK6O+lNTjZmnYeKLa5It9cQQSkYW6QZjf6j+H+VX3tpARJu3I3KuOhHt&#10;XMFP7wyOeD3qSw1PUdHkzYXBVDy0Ljch/Dt+Fa08X0kZ1MNGesTdu7WC6ia3kTcG61Xt9RW3xp2v&#10;TnaWAtb115H+w5/kT1psHi6xdgmpacYiQN0tucg/gatA6bqitHDfQShhjYSAce4aulVYT2Zg6U6e&#10;kloLPbXFpL+8GVJ4I6HPpTGKu2xlwM8VFEur+Gx9lS3a6tM58hzlk/3G/pVi3Nlqyl9HuVdl5kgc&#10;bZFPuDVqafqZuDWvQjdAzcDGD1olYjILEc4yPSpQrIm1wQQcHNMbZklST61SkS9hqMQPv8Dv6im3&#10;0c2I72yws0Lboj68cqfY09SgG0HPPQ0/eu3BBFN2ZEXZiR3VvfW631qpEbfKyN1jcdVP+eaaWCNg&#10;nr+lVZnuNLuXv7WASxyD/SrXp5g9R6MP1q6j295bR3tjN5tvIuUkA5H+y3oRUplyhpdCMV2njvSM&#10;u5MKSPQU4jjHr3xTSkaDK/oMU0JOxH5u0GN8/WgSM5XbwAOpqSQBkxgZHQ1ErBW3bxVLUXNcsEqy&#10;5I/A0kJxLhsH0BpiEsd56kdKf90gildkvVliBolRoQSTA+3n+43IP55FLtV0Kyd1PPoaryTSW8i3&#10;0cYbYCsqj+KM9fy6irG1AqiOcSIygo4/iBpWZa1CUxzRpOoyJBlhjow4I/Oqx7rjpVtBiXyWKhJm&#10;BU91f/A1WlV1OCuDnB+tCJepGRkYzimMi5xnnr9akf5eAOfpUZXfhjGQR6UxRfKyREC/Mrdqntn+&#10;eRGz+8hyBnuv/wCuqieah3bSeeRUiXDQyCYgkx84B6juPyosO9mPlhilflVORg5FSW0SR3ACLjfE&#10;yEgdT1H8qL2NVmIT7pOVPqDzmmEsBvX7yfMvPcUK1iueV7XGSbmXeEPJGQBUQi4PbParlwAzExj5&#10;ZMMn0NV23Btu3NCJcmir5CO2xoFP1Son02zkb57VCR2A61fwR1XtVd8I+4jr601uawxFaHwya+ZS&#10;/wCEesXbcsZ56fN1ph8N2kj/ACMynHpWkjPgFQcDtSwiRXJcZ46gU7yXU3WPxcVpNmYvhUGUGK4w&#10;R3K07WLGWDw9DZzJzb3TqGPoRuH8z+Va8UuCePwzT7y0jvxJaE/6yNJIyBn5lGMflWc+aa1ZtTzK&#10;tKpF1NkzifJyTheM8UeSoUjjrnFdDNoFuvKkA9yRUR0KMAlSev51xtVN7HtxzPDPRyMZFw4Ux547&#10;Ve8UL9t0HT7gvyitG2euV7flVhdDkckHj0qydCa40yXTZ5CFV1niPfH3W/pTSk3axE8bh1OM+bZ/&#10;8A5AQugwo6DvSpEEJYV0MnguTBH2sZHPSoD4TuwxVLlGPXBXFRyS7HdHMsG/toxmGfqOlCIVIYkA&#10;j0rWk8L6kh3bFPHrUR8P6kj7TDxjsaVmtzRYzDy2mvvGeH9Q/s/WIbh1ygkCv7q3yn+dcn460f8A&#10;snxLdWacL5hKE9BXXx6HqMh8prZxnjIH61s3vg/w/wCKLS21XVbNjP5XlSsjlcsvHT14roozSujN&#10;ZhQwWIVWT0as7a+a/U8eEOMqQW470ksHz4Gc4+7XqNx8KfChX5VuB9Jc/wBKqzfCjQpRxf3EZ6gk&#10;g1vz36M7Y8R5a95NfI83EcsZAQZ9xUyqzooZenBFd1P8IbAgtDrbj/eiBFQyfCOdQBFrcZx/ejwK&#10;lPU3jn2Vz/5efgzjkGVBYc/Wuh+G2qjRvFlndTMRGzGKQlsDa3HP44NXv+FSalGQY9Tt24zkg4p0&#10;fwp11wyxTW5yOqvinzRsZ4jMMuxFKVN1FZq33lrxxpDaN4hlWE5jkO9fasgHYpAycnnIrs/E2k6n&#10;qWhafdtAZLmCPyroRjJ3Dj8qwG0LU0bDabIDjk7axlJJnBgsVCeHXNJXWn3GcNyJtbPzHABHSk86&#10;eArd2vEkLh4z/tA9K0G0fUQSfsLt68dKSPTL1gVFk4x0G2pUot3Ol1aTW6PzN/4KK/BQfDD47X1/&#10;pMA/szWwNQsNo4Cy5LL/AMBfcv4V88PazMN2xuOOlfqX+3R+zH4r+OnwwtLrwL4dmvdd0C7KwWiY&#10;Dz2svJHOPuPz/wACNfHD/sAftcJGZP8AhReq4/hG6M/+zV+f51l8qeNlKCbi9dEz+s/DzxByivwx&#10;RhjcTCNWmuSXPOMW+XZ2bV7qzv3v2PncWznhQeOlI1rOgwUOMV78/wCwP+1tvGz4EawT6/usf+hV&#10;Mn/BP39rx2wPgXqYIA3BpIuM/wDAq8ZYOt/K/uf+R94+N+GFvjaP/g2H/wAkfPSxyZ+6cY496lFt&#10;LIAojPAr37/h3h+2DLMCnwH1HO7+KeEY/N6vp/wTb/bImj3r8E7kcfdN/bj/ANnpfUsQ9oS+5mc+&#10;POE4b46iv+4sP/kj51trecuFVTkGvsH/AIJT/Gm28D/GC6+EXie626X4ytvIiEr4SO8QExnB4BYZ&#10;XPrtrjYP+Can7ZBAZfg4VbHKnVbfP/ofFaegf8E8f21vDOpWviTTvhaYbmxuY7i3ddVg3JIjBlIw&#10;3qBXRQoYvD1o1YU5Xi7/AAv5rbrsfKcWZ/wVxPkdfL6mYUVzxsn7SGklrGXxdJJM+/dTsp9K1KbT&#10;pQcxyEAgdRUQDAbj+Ga6fT/D2u+NfD2m+J9btTpl/NZompWMwy0FwBhxkZyM0i/D6VVHm6ip56+X&#10;mvslRqzSlCLaev3n8hRzXCU48tWa5lo+uq0euzOZZTtyV5z0oVHIDZI5711H/CAoF3PqRx6iOiPw&#10;HbFfm1JuD02Y/rVrC4l/YZMs6y9fb/M5nZgEBsn3pFiJ6n9a6uPwHaDO+9l6/wBypV8DaUgKvNIS&#10;Bx0601gsU/sfkZvPsuX2/wAGcnGMFVU9+taraenizwndeHJyDNCpnsn57feX8+1bMfgjRtxyZAR3&#10;D1esPD2n6dOLqyVxNGcrmTOfUH6jirWX4lvWP4nHXzvBySlBvmTutOqPBmt3R3gnG1kb5gRWv4Qu&#10;bK3un0vVohJYajGba9UtgBG4Dc91ODXrWqfCfwNfTnU/7NlJuPnJ+0EAE9RjFQ23w68EQP8ALoat&#10;zzvlJzXC8lx3M+VL7z1qvFeW1aHK1K78lo/LXo9jwvVf2JPGjX8ktp4g0mO3c7omeRiSvY8D0qSx&#10;/YfuvlbV/H0CHPzra2jPj8SRX0vbQKdMFiOtuMIx5JTHH5dKzriDa5APWtocIZXN80+a76X/AMjj&#10;qeInE3JywqJW68qv+NzxfT/2K/hxE2NR8T6rcEHkRoiA/wA63tO/ZQ+B9n9/w/e3JA6z6gxz74GK&#10;9G8ork5pVBUbV9K7ocM5LT/5dJ+t3+Z5NbjLiav8WKkvR2/Kxx1j8A/gtY/LH8OrJx6zSO/8zW1p&#10;Xw6+Hujgf2Z4D0eLJ5Is1J/M1rEgn6dcU4gYBxiuyGT5XS+CjFfJHl1c5zevpUxE36yf+Ylnpul2&#10;mUsdKtYSe8FsqfyFWdHgWzvf7McDyro7omxwkncfjUEJIbOasgC5iMYl2MpDIwH3SOhroeEw8V7s&#10;Fp5HMsTWkmpSbv3G3cE6TmN5Co7jJAPvUEqiMgcnPTnNanmrq9sbho8Tw/LPGB39foazZkIPI5rW&#10;EYW0SMJOV9SEoqncBnPY9qHKkYNDMQeQeaRiRx2rSxIijnFKwXH0PrQuQMgfhQ/X7v407CvqAIZu&#10;VqykqFBuwMdTVUZHelLHaAG+vNDVwZcEk8TJfWRzPF90E8OO6n61PeRxX1qNRsx8rffTujdwapWk&#10;xT+Kpobh7Gc3ttGGWRdtxCDguPUe4rPl5XdFptqxTMZBAxk+lI3yfJWldWcU0C31mweGQkq4GCvs&#10;fSs+VTv34J7VadyLdxlFO59G/OimHKj0LAHQUUUV0DCiiigAooooAKKKKACiiigAooooAKKKKACi&#10;iigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKK&#10;KACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoooo&#10;AKKKKACkKhutLRQBEy7WwBnmkKZPBqbA9KMD0FBPKV2XB5FGKklTnPt0pmCe1BIlFOkUbvlHFJtO&#10;M4oAaw3fKV4PelwBzgUYzxR04560AMjRd24Nn8KYytkjqB3xUpOOAv5UYypwOvrQBBjjOKQDDblO&#10;KmcA4XGB3OKaYG6qQaAIs4yueKMZP/1qeqZbb09aV0y3yg8dzQAwE8DH6UMAG6UYyefwoIcd6AGg&#10;ZAP4ig88469KcenIzjuKQAcAE8UDAbRwTx9aRsO4+Xkd80p2HA4+mKCnzDsKAFI4IPNMIAAwce1O&#10;LA/Lg0m1Tzt9s5pWBaCHpkDp+tADqMt1+nFOIZTgGkIyoyv4Ux7hjn1oJ2g7Rn2pQAp2KMcYpCB0&#10;Y5HpQAg6cikclRkKTTjkDP6UbTjJIoHcY+0naRk4ziohbRoh3dzkZ9amBUucDkDrS8HrStcZVe2a&#10;SMbUHU1GYnwAsjZ6HK8VcaI7iyuQT1z2oEYweaXKFyg8Lo5BYYA4yajkXPydRV+WPI+6ckfeC5qH&#10;yFDAMre2RgVLXce5mz6eJCGUEZPOD1qE2k8YLBCT2IFaTRnqBTVjCnGAOTgfWlZD1Rn/ANp6xats&#10;USEe5ps2uXrLtMIJ7krWkYlbqAeOtMa0gcEGMfhSswMS51ed8K0Q7cFe/tT7LxXqdoPLKrPH3hkH&#10;I+h7VqPYWx4aJfc96qXWhwn5oAAfc1Nmgvc0bDWtI1ZQsMnkSnrBPxz7HoafdaeD8siHPoVrmZ7S&#10;aAgbQwB644FXNP8AEWpWK+U7pPEBxFMP5HqKrmvuFtS5caOqSLLbs6OBwVJBpf7Y1C1Ij1GE3EeM&#10;Zxhx+PepbTxFot64jlla2lP8Mpyv4MKuNZRzrvhKyKf7rAijlVvdC7b1KottI1cia0kUyjkKTskF&#10;JKNTtfllAuVU8LONsi/R+9R3mjJu8yNNjDpjNImoavaJ5V0v2qLOP3p+YfQ0lpuVvsWodUgnAh84&#10;hzx5F4MH8HqSWK2JCszQuRwkowG+h6VAn9l6tmGJirHjyZxgk+x70n2a+04eXFLhB1huBuT6DPIq&#10;7slqLGXWjwu2+eBkPZ0OD+YqOQ6rEhh89buMf8sbpckfRhzVmHU4EPlzB7RjwFkG+E/j2qeaOMDz&#10;LiHytw+WaH54z+XSk4piu0Yc0GkufMYT6XNnPmISUP4jp+Iq1G/iG0hW4V4r+LHyyDGSPZ1/qKuz&#10;WBkhMqBZEA+8nIqi+mxRuZLOaS2kxgtA238x0qeWxfNdEtv4utVbGo28sDdDvHmKPxHI/Kr8E2k6&#10;nh4HjcnkGNtxH4dayZpb4ri9sYrpf+eifu5OPpwaqtZ6PdXAe2uWtpQP9XcZjYfRhwaXNJBaLZ0a&#10;WVxb4+zzFx1I64psk88ACzwg9+mP51jG48UaVkPIZUA4E6g5/wCBDmpo/GcD/LqenzJ2DqBIo/LB&#10;queK30FyyLc1jpsx2OpR25HaqtxoATBguBz0DDp+NX7ebStXH+h30bnGQFfOPwPNPk0+aH/VEnP9&#10;1qGlJCvaRhT6XfRDJgZl9V6VWaN1OJBn3xW/5k0bYwM+hG0mkkW2nyJogRjq65/UVDpRLVSS2Zz6&#10;TXNthraeVDn+ByKuQ+KNXgAS4dJlzwJF/wAKuyaJp9wcW0hzn5gvI/KqVz4dnjcmNg4zxhuRWfs2&#10;ti/aRl8SLEPijTpP+PuzeM9zG24flVqC/wBLvj5dtq0Rc9EkO0/rXO3OmXcTEOhX6r0qtJBOv+sj&#10;HTip9+O47UpvsdZPYT+XvMR56FTnPvxWfPa7vkA4z1NYUGoX1kQbS6liOeiSHH5Vdt/F+pNlbuGG&#10;4Gf+Wi7T+YpPlkrSQ1GUXdMW4tXRsk8Y9KrsOMFDyavr4i0O8Xyr+ymtj2aP94P8acLGy1Eg6Xqt&#10;vKf7jPsb8jXLPDpu8TeNaUfiRmNACuGGfSo5IEI5XnpkCtC70q/szumgZR371SKsuM/TmuZwqxep&#10;r7WL2ZJb6pq1gm221GQegc7gPzqX+31mkEmqaXG8g6XFsfKkH0I/lVRwc5DDFMIU9aXPNbg4xkdB&#10;a+KrGYCO4vBJlsAXEW11+rDj8atkW0q+ckbAE/fDBl/MdK5JkQkk46U2N5rWTzbOZ4iepjYitI4m&#10;pHqZyw9OXkdYIFQ71bOO3cUHP3SD9SvWuct/EWsWw2yzJcJngTLz+Y5rQtfGEDELd2ssIPeP51/X&#10;mumGOV/eRhLCPozSaLzU2EVnSQ3+hXjahpWMv/r7dv8AVzD3HY+4q9a6zpl18kN5A2eiltrfkcVY&#10;dLWRSsisBjjzFOPzrb29KfWxnGnVpboZp93Ya3C0mlyusyL++s5fvp/iPeo5I8PmRWBz8wqlqHh4&#10;SyC6sZSsi8pJC5BFPh8SXdowt/FFq0kY4W/gX5h/vL3qo11F2YOkpq8PuLgbAAHb0Wo2iJUHYQAc&#10;9KsQQw6jH9r0q8juYu7Rtz+I7GmsrRt5RBBz0Nbxmt0c/LyysyNSUPAJ478U4uxw5TJ9jSMyqfmX&#10;B9uc1KqxkfKcZ7Zp36oWrCE7MKpx65FNinWzf7HcFEtncm2lJwIXP8J/2SehpuG3gMvHXOehpWMU&#10;8bQToSHUrhgMHNK7aKi7aMtFd6G3uRsOMuucH6ilcPOjLICZkXLADAkX1HvWdBqH9mKun6vIfIBx&#10;b3p5MQzwr+o9/wA60pElXad+HBzFKvI/A+lLR6F2ZSfepIfAJ6UhDqwXeTz6VdYpeAhIwkwXLIe4&#10;9Vqpjy32NnryT2qrmbVmIzsMhzjOckd6MgYP5mlkaJpdxz8tBjyQVYkDqPWi+g35FqECWFbcMC6r&#10;mIeq+n4VExwflPHrTPMmIUQEIytuR/Q/4VIzR3CmdF2FD+/iP8BPT8D60bA1dCw7pR9lBAKZeA+v&#10;qtQkMz7gxwT6dKkyeMEqQQykdjTwqz2xuVwHU4mQdj6/Q0tncCtKzAEGT6EimqGdcNk4HBpZVZyy&#10;ZAwOetRqZIjwdy45qk2Kw5S4fGfc1LISPnxnjnFRR+WW4J5HTNO80qSpOVxgY7UNNhpsLsG7cDVi&#10;OWREWaPkxNuxjkjHI/Kq6K23Geo4NTQSNGOD0qX5AlZ6hc2ke/PJU8owPDA1A8agEhsBemKuRgvG&#10;LUtlhzCP7y9x+FV3VNp+UjJ6VD0LSVhqplcF/ocVLHIYGWYjhQVk/wB08H/PtUCgxvksef1qVGXu&#10;Rzw1IOhJcW/ksVU5759Qag8pWf7uB6Z5q1FmWPyi2XiXjP8AFH2P1HSoJQqMGUcntVIV7EFyGib5&#10;DwR0xTYtrAsSCR0zViRFZhuFVvLZCcjjPFNWaBkiRug3DuOmauWhDq8Lrjf8644+YDn9KqoGYASc&#10;8ev5VLDPgBov9Yj5T6+n0PSgXUJYwvz4z61BcBVO0qSD3q5cqsii4jHySZKj+6R1FVJVV3AcnI6U&#10;15g3YiZAoHYHnmlkbI3DA46dc0+VAq7mA9hUYKhsADJXtTSuhk0RQBRkZPpUkcgUkHk96iQAfN04&#10;6e9OUnqQDnvUtWE77mjapGWe1ZiBcjeoB/iA6VUucj5SD75qaJ2ljUxtiSNg0ZIp91Ek3+kxAlGH&#10;I/unvRoNN9CgckEZB9sUqjpu/lSypsPJOM8e9NUsBlsZ9qOVEOUiXMdvKl/2QFJsf3G6n8DiluIW&#10;WRkMhwvAOeo9aSCVQoZl3BuGX1FSJvdDbFstEuVI6tH/AIjpUtI0Tb3Kk6ELlS3TpmoCWwRk8dMG&#10;rkqEn5WGMdKryx+W+Ox6ZNOKjYG2MB3r8zE/U0nkYUMW6f7ZpW+Ynbn6UmWIO7tT5UuhNwCqcyAV&#10;LblA2N5UZ6DuagDuvyg4PfFPQcHOcjpxRyod2i9bo3nvCZNqXAyoJ4Eo/wARUMsADk4waSOVJ42j&#10;kf8AH0PYirJWS7jNyVw0bBZgPX+8PrUpWVhN3M+RzyoA9zUez1NTzRbGZt3H0qJlAG4HPrVrsJDo&#10;xjnPboaU7WJfPUdMUzdzx+FICx43U2uoWQqRkNv6A+pp8L4bIPJ9abnA2kZoK8A7eM0rXA1LUo0f&#10;2SRuHJaL2buP61QuohFIdnH86SKZiwVnwM5XsQauz5vbc3MSfOvEox+tJaPUrcgtbx0ImxuZRyP7&#10;y9xT7+3iZVmgOUcZjPqPSqpbyZQABkd1qzaXUSKYph+6c8k/8s2PcexoejugRTZQpwe/rTcYPBqz&#10;f24gk549j3+lVmxkkDHtVKzQiIx9SopwyU+Y49jRkjocexpH+bkH60N3AepXHQ+5p6Ssn3cVBu2j&#10;BNPjZmOSf0o0Ei2JHimXUbR8yKMMnZ17qafcxW15At/YMWiZsEEfMh7g1WikMThj93vxUyStayNd&#10;2iB94xNERgSL/Qj1rNqzuaKzVipPGFJ2g57mo9gflxn0rSe3truM31gxKZw6v95D6Ef1qnNEy54/&#10;GqTTRLTW5CTtGA36UhYkYP8AKlKY75pACeRTFYQjB65o2kjr2pdmcELS7Mc/nTSF6gGK4IPaniRt&#10;oBOaTYDzjj3oIxQMsWlzcWLtPbneJDmaBuj+49DU7WtpqEJutLYuF/1sROGj+oqrE6JguKVQfNF3&#10;bzNHMo4kH8iO9RZp3RV09GSf2dL/AHT+Ropf7a8Rf884v+/P/wBeinqLQ7WiiiukQUUUUAFFFFAB&#10;RRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFF&#10;FFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUU&#10;UAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFAAQD1FMKHPyjin0UCauROjKpJx+FNB4xnj0qYK&#10;c8tmhlQ/eAoFa5CSOQKSpTCh+6f1pnltQJobgnoKOMe9O8tunekKkNtNAWYlNIY53YxjoKdj3pen&#10;UfrQKzI1RSPmU+2aayEfwYz6GpaQjaCyjmgCLy2JwuD9DTSMHBqTYpPmY47imlVz8jdegxQA0UgG&#10;GJqQRtghsD3zTWABIA6GgBpGe/HbFL16fpQBgYFAwOgFADQBuNKVCnKcZ5PvTs85/lTSd3OO2OKA&#10;EyR8x70vXkc5pGAHT6daUKCOfzoH5jQCoLf1ow4YkkYx0xSnAyAPxpeGA4oATsBtHPamh17g4z+V&#10;OPIPYCkHzMwDcYwaAAbupI/KkPb36U7DZIyOeaAQDkHFA7iAA8d6azOBnbk08EZxn6cUMpHJx+dA&#10;J6kZMh4KjmlYbgAVB59aUgbcY60hVlwq8DPIpFETW0SnO5gPQGmNbEn92hx2BNWcc5yaRkU8kZxR&#10;YLkMUSEGMgDHBGajlt0DhFXvVkJuGJADzxSMm3hUz/wKlYNSlNA0bZ5wRxzTAj4IYA++aty243K5&#10;AOB2NNe3VX2gnFJoaaM+e1V0ZQoweoA5NUrrSopIj5YOccDpWzLasyjHJzVcwOoOOfxqWgOdm0y5&#10;hGZV+UdMVHFLc2rF4nePI4bOK6SSFJF2OM565qv9ijK7HUEd8jipsCdjMj1q+T929059QWzTm1m5&#10;A4nYZPGTV06PA+NkeTnOT0pZdGt2X7oGOuD2pWY2zGur64c/vHJ981NY+JNW0ragm+0W+MeTOcj8&#10;D1FXJtJtZY8AbcD05qtJpCxRfuzkAcA0arYNWzVtNe0LVV8oym2lbrHPyhPoG6VI+l3emuGsbh4N&#10;3IUHdG34dK5gWPlErIcg9qt2Gq3+k/u7aYmMt/q5PmU/n0/CnfuGi2Nwaj9mlL3llJAcf8fNo2V+&#10;pWrMcwukMm1LpP8AnvbH5l/3lqha+JdNvAEvYzbP3ZfmQ/1FSzabDLi70udC45MttLhvypp9gLH2&#10;dpozJaSrIoGdo4YfUVVntY7hSs8IIHUOueaeby8iO3U7NplA4uIhtlX69jVq3u0vR5cMyXJXqrfJ&#10;Mn+NVdSQrNGXBZ31ip/szUHjXtE/zIR9DSSyRuCNT0ra38U9oOvuVrWaOGY7IpiJP+eMww3/ANeo&#10;J4Xi+WaMrUuHYal3MWTwzaag/maPcxSsoztQ7ZB+HWkS68T6O4Vr6bCHiO4QN+p5rSnsLe55uIwS&#10;ejrwfzFIH1W1XykuRcRr0hul3D6ButRyWLU+gyPxzhTFrWjjOeJbf5sjvkHmr1lqXh/Vmxp+qxCU&#10;j/Vu20/kay7lNFvDsvLeexf+8Rviz9R0FVdR8KyuhngEc8YHEkRBx/UUr1F5glB76HST6dOvzNFv&#10;9xzUJ85QFS4ZfZvm/nXNWeoa9omPsWpNtU8xSDcp/PkfhWnb+O5cY1rRUI/5625/9lNONSL30G6c&#10;umpqC4lHElurf7p/oeKguodLusRyxiIkfxfJ/wDWqaz1Pw5qZAsdaRGb/llN8p/I1LPZTxAh4vl/&#10;vdQRWmjWjId09UZVz4Td1LxbSD3XnH4isy68NTRZx6963vs0Ak3RK8TDvGxU0/z76NiFuEmHfz15&#10;/MVLggUmcfPpV1AT834+lVpoZlUeZGTg9SOtdvNcWMoJvdKljwcNJEA659fWq7aRpl+oFhexsT0R&#10;jtI/A1DproWqjW5y1trep6e+2yvJYiRgjO5SPoavDxVNINupaZbXGerBdjfmKu33hOSJzutmz6gc&#10;VmXGjOr/ADgj3NZ8jSLc4y3LA1Hw1cNh1ntCOxXep/Ec1KuixXvz6VqUFyMZCK4DfkeayrjSbhMF&#10;QCD7dKreRIrESR7e4PQ/nWbpxluiua2zNO70u/tTtktWQ55yDVVllUkYJx1wKS28Ra1Y5SDUpgo/&#10;gc71/I1aXxULgY1HR7eXn78WY2/wrKWGpvbQpVKi8yoT8oZxkE4xSFuB16cVoxy+GLxMLezWrn+G&#10;ZNwB+opH8NXM8RmsZ4bhTnHkyAk/hWEsHP7LLVdLdGVNCj/MoGfcVJb3+o2JAgvZUx0VXyPyNSTa&#10;fc252SwupHquKieGXkYGPQ1h7KtHc1VWEi9beKL5T/p9pFMf76fI36cVoReKtMul8qR2jJOALmLc&#10;v/fQ/wAK50NjovTjNNBXByBx1qeacVqh2hJnSrpWl30pvNODJP8A89dPnG4e+OD+FTi+1u2YQrfw&#10;3YzgJdoUkH8q5PyY3beqYIOQwOCKnh1/XbMhV1BpIxj93MA6n86Sqy3TsP2alvqdMdbaIb9R0G6i&#10;Gcb4cOuf502LxD4cunEQ1dYm4wk42f8A1qx7fxiFfN5prR5OQ9lKR+jcVaXWtD1Jdlzd2zlhjy9Q&#10;tyjE/wC8vBrohiq8ezMZUKT6WN4wTTASWwWVT0aNtw/Sm+VIOHTBHY1if8I7pq7p7KzvbUf89bC4&#10;8xP/AB05p0M2vw5i0jxbbXW3pBex4cficGuiOOX2kYSwkXqpGrKqyxkSoOeDnvVNbrUfDw8i2j+0&#10;2e757WR+UH+w3b6HioLjxH4psgBqXg4SoPvSWr9fzpF8feFJX8jUjc2bN18+EkfmOK3WJoVNb2Eq&#10;NaGyuja0290vX4y2l3ZLxgFoJPlljOeuP8ippGifEd6NsmeJgP5+lYQt7G/cah4X163MpBCyQyru&#10;weowani1bxTpMQi1nTf7Qh/56hdkoH8jR7eEXqEqN9vuZo3Vm8TcbcMOGU5BqInDHYpHHemWPibQ&#10;ZgUtdQFu/e1vl2A/iePyq5JBbTKJOYQwyCh3IfowrVVYNbmMqU4vYrI7r8u7J68UscswkWWMqsin&#10;CZH3l/un2/lT5bV9oK4IPUg8monUowVlOAemOlWpJ7Gb5kyzGYrpC0Me1kH76Bj8ye/uPekDyRSC&#10;5gI3AYGfuuvof88VDy5WQyFJV/1cyDlf/re1TC+t3Kw6iqwydFlAxG/+Bp7Mv0FZYLiMyWyYwMSR&#10;k8xn+o96rtEY/l4II4NWZreS2cSBmjcD5JQMgj+opY2guj5dxshlPv8AK/09Km9tUJpszirK+GGS&#10;OhqRmwNjgcHPFS3NnLbt8wIP+0KYgJ5kAzV82hIn7tuELetKxYKGA475oQcna4+hFKMleeKQnd6k&#10;m8yRhN+CGBR8/dNSMy3Nu12q42HFxGo+43qPY1VRmjly3Pv61OHZJBNBOUlUYHow/un1HNDSKiRM&#10;AeM454oAVBuOferBEN2rSxKVZPvw91/xHvULx5+U+nSoaa0Zadx4eUFZoGxIgymen0PtUkixXUYu&#10;rZSEJxIneNu4NV1GVAAIOe9PPmrILm3IEuMEP92Qf3T/AI0ITQ0yA5XBBpjKrYLA/SpDGk0RntXZ&#10;0HEqN9+JvQj+tQGMkfeGfUmrSViW3fUUuANwLcnFMXO87Gxkde9OeCVFzweemaYhIcKG7c5qkkkK&#10;xbtLmFFZJlJifHmEn7h/vfT1ouYfKk45wODnrUCTLEeuD0PpU8F0ghFtdN+6/wCWUgH+qP8AdP8A&#10;s/yqbBo9yMncgDDp19qgk3IBtPbg4q08UsR/eKNx7qcg+4NRXSgoGbkjuKaeoK4xbgkcge+e9TKQ&#10;Tkxke9U+M8E1NBKfuMx5702kD2LVtJtPGQc8Zq5FcRxMWfcYpflkB52nsazWcoB61PDdkrjHBGCM&#10;dRU6gnoTX1qYW2OR1ypHeqqKu7BGAavQSxJGILo5hJ/duesR9D7VBqNpLFNsOMHlWHQ0tgavqVwy&#10;rJsHbmpHYy4MTlZY23RPjgHuD7EcVGNynD545yacJAMAEHIosJOw8hLmFrm3j27Ww8eeUb/D0qFo&#10;pH5LjK9zUgeVZBPbsolHByPlkX+61SEpcxtJb7htb54iOUPv7e9LYrcoygq5CDFRck/WrFwhCBv4&#10;e3NQlcc+vWrWoaDe+KcGbBPpQyBRkGk78UKzAfCV3/MufardvcFJBPHGS44Kk4Dj0qjgjmnpKQfl&#10;JGKlpt3Au3UcU6/aIB8jHr/dPofSs9l2sVPY4NW47jZIXjXeSP3iE8SD0Pv6GpJ4IrlTcWysQgxK&#10;h+8n1H9aE7DVmUduAWX6UmMHGKkMDqpPaosE9+1VzXQmDZ/hPX1pyZY7c0wPhct0HU0CQbsheD0o&#10;AfsJXeCCKmtruVJFeJyrqeMDqPQ1XR2A+Y/SnM2TyQPcUrAi/NbQXULXlsu3B+dCeVP+FVY5CjbW&#10;IIPXI4ogmeBxJHIVYcg9QfUGp1FveqY4SEmP/LM9H9wf6UXaVga7hHcLGgiugTDzsfqYvr6rUVxY&#10;ug3gqQRlWU8MPUU1llhYqwJIOCDT7a7micxxxCSPGWhbt/untSa6oaKjDDEMMcUwg4BH51oNZwXq&#10;G4sZDIBxJGww6fUVUZNoww5zxxVJprQVmiBsdx+VKjn15pxXBpuMnNNp9QHLIxb5umKmjl2DFQbM&#10;fKWP4U5X3DA/CjliwLKiWOUXlhL5coGDxw49CKmiktdQb7MIfIuGH+oc/K3+6e/0qojsnGefapJk&#10;iuk2TJnj8veocGtUUnfcS5sZIWYOu0jqD2qExqOg/Kp1vr6yQQyx/bIQQArnEifRu/41JFJpeoti&#10;1utsn8UE42MD+PX8KSlbcOXsUsEfMGoGMc9as3OlzW5IeJgR2INVnVlbDcEVaab3J1EORjvQevFL&#10;jHJOaACe1Um7gIQQM460oLDoevvSheM96Tax4AP5U7NgOz/00P50UzY/qfyoquUD0CiiiqAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKCAeooooAYwOTgUhT2I+gqSig&#10;nlEAIx9KR04JA596dSZO7G3j1zQURgLgfKTjuBSOBjIQj1zUqLsXGaGXcpXNAEbRbV3A5/CmVOQC&#10;u32qMIm7a2QewzQS4jMDGMcUhVSQcdOlPkj2nC5oKgDOeaCSJgzHJHAPTHWkO0jOF69xUlIqhRgU&#10;ANWMMDyOvYdKYVGMqe/Q09oRyQT9KGQGQfLxjtQBFty2R1pXVeGBzTgu18YIGetEpxhQxP1oAjYk&#10;DINKN38VOXYRscY96UowYYTk+poAjxn5himkhCTUrIV5bH0zSBd3agBgyBuGKSPIGMDPenumPvn8&#10;qQ5OfpQMRlx0oAG04P40u0BcgZOO9IOBwMAdaAAlguAAfpQF7YFIxBOfXrRknr2oAMZOT39KNhFA&#10;bAwBSkMB90j8KB6jWwB8vp3oHzD14pcZ6elISTyf0oGGOMDikyudhP50pBJBzSFctvyelAwKge2R&#10;Ue0qN8u4c9RzUhztxjOeuaUrnvg460rAQsrbNoA4PXpUTRgEoVySeMjpU7phufmyvJxSld2HB5pW&#10;AotGsWdoyDwT6GkaMfwn86uMse4Ee+fY0nlg8qckdzSsO5QMRByRzRtycsvNXfs6bSwTJHo1Ne0j&#10;zu7Hpg0rBoU2zgHjnrUc4EieWWxV0wBc8cDpnvUMkLD+HnvzSae4WKNxaW80IJXjpwKoT6QAvmR/&#10;kPWtt4jgiMfUVAbV1f5owMc/ezRZCd7mDLaPb/w5/ColuTC26ItG49OK6OeIMoSRD/vbaqXOmwtk&#10;bCW/SpsxtlOLXtRCj/SmYY6Mc0yfWZ52Ek0CFgeHXhh+NTjSUHCkc9lNNOkGTkgjnAwKLSBMktvF&#10;V4FEd7Ct1ED/AMtQAw+hrU03WtOuSIbPUQp/59r3ofoRWC2ltGjBVPDYI96qvA0Ry0ZwM4NF2hqz&#10;Oylitus8DW79ifmRvowpklrKg8xkBXsw5Brl7HWr+wURW90wXP8Aqycj8jV+LxrdQNh7eMt0O3K5&#10;HuOlVzXWordjRkjRhgxg/hUJ0yKOXzrXdDJ1VojtOahh8YafOAbywZPV4Wq7Dqek3wBstQTOeVlG&#10;00lyMFdEExu2UR31lFdgDl1OyQf0NVhpWl3YK2d35UmeYLkbT+B6GtM+WzE+Yp91YEUyRba5TypU&#10;Rto/i7/jSaTQ09TA1Hw/c2r/AOk2px2cjKmizvtb0sD7HqcyKP4Wbcp9sGtlTJaKRa6n5Y7xuwZf&#10;1qpear4bdguoqEc8ebaZK/iKzcF00NFOXXUdb+N3dgmqaSG/vS27Y/8AHTWja6jouqMV0/UV3HpF&#10;MNrfrWWmiRXafaNJvUukPOIz8w+oPIqjd6ewfy5rf5geNy0c1SI7U5eR0ktrNandJGw/ukdDTJbW&#10;1ulBmt1Y+pXkVhWep6zp2FtNQfyweYpBuX8jWpB4nt5RnUtOKHH+ttmyPqQav2ie5DpvoyeCK8sm&#10;xY30kak/6tjvX9elLJcTPk3ukxSg9Xt22t+RqSF7TUAG0y9jlx95Gbaw/A0kqvCCssZGOox0q7aa&#10;ENvqQPDotw2PNa2b+5cJj9ehqG58NuR5sSrKuOsbAirQ2SLtkUEHqDzTUtIIpDLbZhb+9E2Kmw0z&#10;FuPDobcNmPc9qpXPh/Ayvf1rq2uNQRtsqw3C8ZMg2sR9RTZG06Xm5tprcno2Ny/mKnlK5mcVJp00&#10;Z2qOneoXjuLd8rHtyeWQ4NdrJosdwGktbiOUDsrc/lVS40Nz/rItuORSdNFKo+jMCLxLq1vj/Tnk&#10;Uf8ALOYBwfzqdfEtjck/bdFXeer28hB/I8Val0KNwTt3YPpiqk+guPmCEc9AaVmF02TJF4evkLQa&#10;n5J/553UZB/McUs3hW7Kb4Y1lUjIeFg2R+FUG0mZHIwT/stTMajayb4t8TL0aJyp/Ss3GLesS15M&#10;dPpc8TYKEcd6hkgkAwydOmBV+28U6vGpW6kS6XH3bqMEj8etTR6rod6v+naa8DZ5a2fcv5GsZYah&#10;LyLVSovMx3U46c+hqGQlTjA29siukXStLvBnTtXhckfLFJ8jfrxVW88M3sWfOsWA7MvIP5Vl9RTd&#10;4sv6y18SMO3lntZBJZTyQkHO6JyprSXxfrD/AC30Vter0xdRcj6Ec1DNoMin5Tj1GarTafcxHbjP&#10;uKz+q1olqvCXQ2LHxLpqEELe6axOGazm8yMe+1qvC+jv1K22o6XqQIGIrtPJk/PgGuUdJ0+UqenN&#10;QTItwpWVQwx3HNT7GaeqHzRkjpNU8N+Hgwk1Twpe2JIyZ7UCRfrxzUdpot5GQvhT4mup7W9w549s&#10;NWHp+s6toqLFp+sXMag9BKTx6YOavnxmt5GItc0Gzvc8M5j2OR9R3o9k0CnLv/XzLupN8R9PhC6t&#10;oGm6snZ3jKMR9V4rLTxpp1mxTVPDeraVu6vZTeYgPrtNaFtqvh5yY9L13U9IfAwrPvj9h9K0TJ4o&#10;niyq6XrkXUsuEkI/DvUuhN7f19w/aW3X6f8AAMyw8XWF5IY9E+I9t5vXy9StvLY59yAD+daS694+&#10;gXemj2OoxjktaXPLD6AmsbWbTwTdRsnibwheWDk8ssQlRf5Gs0fDXQrxhP4M8YokmcKsdyYpB7YO&#10;KlU60X7rHzU5br8L/kdG/wASxaMsWs+GNQtz1LIgYVatfiZ4Muz5FxfpHu4ZLlCvPpzxXI3WmfGX&#10;wzDtg8QS3MKrgJewiZW/EjP61QvPHWowny/FHwvsboY+eWylaJsdOhyM1oq2KhpuT7PDS2X3f8E9&#10;P07WtMlbf4c1+3KAZNtLKHjI9hnI/Cr631pOgivbc2wI+Vsbo2+hHSvEzrPwV1PLajaapo0uRgz2&#10;3mKD9U/wrR07wxpmoIsvgT4swyEn5IRqBjYe216v63WvrF/mDw1Lu0exRpcxQhbS4juYe0TvnH0P&#10;b6GmbbRyVkWW3cnASZcA/Q15TM3xw8Mrnet1Dnl5bYMCP95eart8a/HulILfWPDFrc4+8qyPHkfQ&#10;5qljotGbwi6SPWZLK5T51Qlfpx+dRMCqCNjjJ7nmvNrH9obSYlDXmiatZ9yIgsij6cjj8K2bH49+&#10;BrxUM3itImcgbb2zdSPqcEVtHGJ7ozlgqi2OxwCoUn8qOxHQdDWJZfEHw/qDhbDWtLuHJxiK8UH8&#10;ic1pRauGQF9OkPGf3J3cetbRxdFb/iYvC1V0LSlsrIHZXUfI6nkf41YWZJiEvSscjdJVGEb6+lZi&#10;a1panEpkjzx8y1LFqemTZVLkYA+bdVKvRn1F7OrHdFy4gmt+WU4I4bOR+lQAvjlQafb6hDbrssr+&#10;IA8+U5yv156VI1xYzqTNH5B7sjbkP9RRePcdn2IkD+aJ4ZjHIBjzMdR6MO4p6yxXL+VcRrbyt93v&#10;G/0Pb6Uotnk+a1dZUPdWFMKSiMrLDuU/wsM0KSa0IswnhmgcLMmP7hPf3qvKAwIVgSDz7VYia5t0&#10;KQy74u9vcA7fwPUUySXTJhtm8y0Y9VlGU/76HFWpWBRuVWDA5I+uakjlI5PbsRU66fOkYdRvjHR0&#10;IIqJoSrlgcDPVq05kyX5ktvc+QDEI98JJJh6FPdf8Kka0EiGe0kEkQ9Mhl+oqJCo+dSM9yKaZiT5&#10;qyNHKp++nX/69Tyt7ARSxGNt23I9xSxMo5ZQR24q013HO2dSt/rcQD+a/wCFItkJMz6e6zL6o2cD&#10;3HUU+ayswtoQ8tgFCvNOU/KXEeCO1OMRUFQhBB78UMTIvzADHvRqxWRJBMQPmGQeoNWLe7e2j2yw&#10;mW37rjLR/T1FUcMq4Rf1qXzlj4DUuV30BPuXJLCC6j+02EqyxkdjyP8ACqb24Rtu3HoCKFPlyG6t&#10;pPJkP3mHRvqO9TDV4JD5er25jJ/5bxDKnjv6VDbRdlJFbzMLuC/pzSh9zLNHIY3X7si/yI7irEtm&#10;JIvPtHWRexRgR+lVzA8THdGQTzzVJxZFpIeZoLljFdqtvKTwc/u3+h7fQ1FNZyxNskQL6HrTlOAU&#10;uACp7MMg/nTlme1XbbMrRg/6mUnA+h6rRs9B6MpsnORg49DSDLMRgZq39q06Y5kLWspHCy/db6N0&#10;/Om3NhciPzACy/3lII/SmmgtYqhScjOKcjhchlFHlyDIK49SaFjyu4Lx0Jp2ugFGQS2enSnxzfvE&#10;kido3BwHU8j29xUTLjJTkYpAjnoKOW4aoui5t7h/LukWGU/xrzG/+FQ3NhNbsQ0Zweh7Ee1RoWQH&#10;K8Yxg1JbXs9qPKhYBCeYZPmQ/T+7Ss09B+pW2IpxnP0pp3bs5q889gzCS4ge3Y9WX5k/xFMawWXJ&#10;tpkkGf4HBp866hysqBvXJHYU5gScg1I9tLGAjIeeSD1pFi2jJ71ScXqIQE9M0u5sbPQ5GOtKuBxz&#10;+VOEfO8U9OoE0N+rgJfxtIB/y0Xhx9fWpPsEMg82yn80YyVB5H4VUdX4+UnJ54oKGRgRGwbsV4PS&#10;s7dUA8xyhwzgo4HyyoSCKka8DLsv7fzeOZ4QA4/3l7/hS/bb1wWnEU4C8+YNrD6MOtMa+sos/aLO&#10;aHA/1nysoH1BpfIrUVLKK7OdPuUlUDkDIYfUHmoJ7OWE4kyMeoNQyat4au5cx6vamQDgNIFcfjwa&#10;edSUKFi8QRhQMhJ5VcfmeaXM+g+V9RNuzkj86DtXk4qvd+J7KyG6bVtMznBxdYrA1P4ueFbCQiWW&#10;GRx2iuQaaqdxqlN7HU47L1pyFhw4wa4GX4+eGY1ZoLLzPUeZn+Qqofj09wSLDSFJPbypG4/Kq54i&#10;cGj0czxngYPoKWVILxRHJEpOeOD/ADrzCX4weM7nAs9GlX2TTm/rUM/jv4n3ij7La6gDngJbKtF4&#10;voCj1ueorDq9upXTNRnCf883+cfkabNd63Am68s7R+eSX8sn9cV5dLc/FLUVLS2+ojnG0ybfzxUL&#10;eGPHV237zR7lierSTj/Gp5U+g7q2r/A9EvvGNpZDF5YxIQOkd0rf/XrHvvi7olnlU0yRyPSQfrXK&#10;r8PvFAJZ9Dj3dG3XeB+gqeH4feJ85GmWCY7NM7E/pQozXUOaFtjRuPjfdN/x56JCBn5fMc1m3Pxh&#10;8Uzsw+1WtuvYIgJ/U1bi8BeKdgWK30iPaeM2rv8AzNTweCPGIwyajp8HYGHTVyPzq0p9xXRjf8LN&#10;8Tf9DDH/AN+xRW//AMIX44/6GmD/AMFsf+FFFp9xXPd6KKK2JCiiigAooooAKKKKACiiigAooooA&#10;KKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigApCoJyR0paKAAjNNaMHLKeadRQ&#10;BGx2YDEflTX659alKhuoo2J/doJaZByKCARgn8qn2r0xTXjUkKFAz3oDlZCFCngnmlpzKoyASSOv&#10;FNoJasI33T9KarJsCl+1OAxxyfc0BVJyAOaAIxHkhTx1pyqxG11GB3p+Oc0jMo4YdqAGPCcjYM00&#10;I27b3FShlHGQPagbSc4/HFAEHfBoZQcqDn3qfaM5x+lRgIxwgY470AMKnqc/jSKMrUhVWwBIcds0&#10;CNWJTPI6UARnp0pCCnBx7CpSqA4Oc/TrQsQP3z16AUARgH7x601lwQO5qVkCsVQ9BzmmFSWzntxQ&#10;NOw0qQf5ULu6rTipUkHqPajaCPQ96B30GUU8hcY4FIVA4DUBdDCQcrmmlWHT0HepSqnnvjtQqjB7&#10;n3oHciMZkOXOMelOUcYKgewp4XIxk03ac5XpnnHegLoaynO1UAB6mmvB3Q/hUhQ5yAeaFVzn07et&#10;KwXRAyLtwPxB7UNAiIAFznvU0iZBAAz70iqFXbjPrSsMrGJl+UpjIOM0htuM4HIq0UQjLLjv9KR8&#10;7MBM/WiwFFrdt2QpqJ7UbicYPfmtIx5UbVxnrnrUJhjJIx1OTilYehQ+yg8GPn6UjWysmAMD2NXH&#10;gKngnGODnmia3CDABJx0pWCyKZt0KdTwagmsYpC25OOx96ubMNyMY7Gm7PmyoOO+elIFoZUuioz5&#10;SMH6HmoJdIlAKkEAjmttYlzlAPfihoVbOeveptcLnNS6XcIeTn8aqT211FJynB7muua2jcY25B71&#10;VuNLtnTDAbs8ZNDiNNnPJPNGMK5pHuZZE2tI+G4AJrZ/sm3VvmVSOmKa2iW7YKEZz0PpRyhzHPub&#10;llSPJ4OCvt61A0E8h+431rp20a3D5Magj+IiphpkLDcF788UcrsHMclGtzBKJ4ZJEkXo6MQR+Vat&#10;j401KPEGroL6McfvR84/4FWlc6TG53MgB+lUbvQY2/1WM57UrNId0Xorrw5quBbXTWshzhLkfL/3&#10;0Kdc6ReW6rIU3KefMU5BHsRWM+nSxKByAp4Ap+m6nqumsRZ3kkSg/Mn8LfgaVkwuXzaxFc45HcDB&#10;FWbfWdZtEES3HmRj/lnOu5f8aij8SWM5C6rYKCwx51vwQfcVY+yWd5j+zL+OQ9fLb5W/I0rNPQpP&#10;uTxa9p0ygalZvAe8kB3L+XUVat4YLw77C8imHZVbDfiDzWNc2tzbuFmgZSDzkVBLHFs3KB14KjkG&#10;q55rRk8sWdDLDNC/KEHvmmNIFPLEZ9KxIda1u0wkV8zKONkvzD9asHXxJj7RA0TjrJGNw/EU1NPc&#10;XK0aL29rON7RgsDwwGCPxFSefeRqBHd7gOqzLuGPrVKKSa5Uy6dfQz+qBdjD6A1VvdU1CCMpLA0Z&#10;HXeuDQ5ILO5r/wCjyAGWwwf4nhOR+XWoDa2Vy0kNpfxNKpwIZHCtmuau9Z1eT5RcuAR/C2MioUl0&#10;kyiS+0t0k7yxNuGfXB5/Wpcikjp30u7jCieAg/xZ5warzWKScMn4+lGkanCVENpqXmDHZ8N/3y1X&#10;xceY+65hXB6KybD+vFNWYrtGPJotuTuY5J74qpPoRwfs+c5roxHau2HJiz90ODz+NNfTXXDKoIzw&#10;RzxRyRY+ZnKXGh3ijcQSOeKW21DVtNYpa3NxGPQNkfka6WS2KnaV5HUVA9rDISHjB+oqXTK52ZVv&#10;4lkc7LywgnHdipRvzHFWfO8P3eDI09qx/vgOv6VNLo1q4OY8H1qs/h8qcxSn6UWmhe490Ofw8tz8&#10;1lPDcA9DE4z+R5qjeeGzb5Etq8fpkYyafJo95F8yj8uv51JDqWu2SeSbybYf4JPnX8jRfuhpLozI&#10;uPD6s2UB5Heqs2iXKMAEOBwDXTx63bSpt1LSFZuzWz7D+R4p+3RL4Ytr/wAtv7lwm0/n0pcsGF5o&#10;4p7CaNm3Iw54K0RK8Dl1ZkbuynB/Suzn0GUqWWFZFPRoiGBrOn0KBlx5W3HbFDo9hqq0ZcHi3xJa&#10;DyTffaIh/wAsrtRIp+meRU7az4W1Ulta8JR7yeJrNtrfkafJ4fQn5Cc+mKqTaHcQkMEz9BU8jS1D&#10;nV7o0bKzhQh/Cnje4tmDZFtctj8w3ykVJcf8JVApbXvCdlqEZ/5eLX92zD6rkVgyWkqrlk59xU1l&#10;fajpriSyvJYiOmxyAfwpOK7BzX3FvbP4ean8mp2V3pkrdftMG9Af95axL74E6BrpM+hXVvcg9Pst&#10;wN3/AHyeRXVL4rvriL7PqtpbXaHjEsIDY+oqOTT/AARqfMltPp8+flmibIH5c0uWHUpOSd1+B57P&#10;4A+Jng+bd4d8T6pabfuj7Q+Ppg5BHtSp8Rfi9pn7vxBp9jrEYOWN5ZjJHpuXBr0i30vxpbJ/xIfF&#10;Y1CFPuwXWJQB16HkVVu7ySM7fFHgUAn70thIQwHrtalKhTluv1KVaonZu/qcA/xN8B3zbPE/w3vb&#10;Jj1lsLhXUH1CsAf1qTyvg/4lBi0rx0lpMw4h1SBovw3YIrqrrw/8OtbYxQ6zHBI3Aj1GPyjk9sng&#10;1h6z8BIpYTcW1isiEcSW0odfrxmsfqdJ7FuvbdNGZffA/UbsfadIjtL5ByGsp1kwP+AnIrLk8JeN&#10;fD8m611DUbSROFEc7qR+tNm+Fuu6LKZtI1Ka3dOMwuYz+lXo/F3xn8OxLANdlvIUH3L6BZwB/wAC&#10;GR+dL6tYtVXb3ZfeVx8QPjJpfyL4ouJlQcLeQJICPxGau2Xx6+IFlt/tbQ9Mvl29fJMTAj3X/Clg&#10;+M0EuYvGHwztZePnnsGMLH/gJyKvxeJfglrqlJNTuNJkJyYr+0LD8HXOfyqXhove3zRTr1LbX9LE&#10;unftHaROxh17wRd25/ils7pZAPfBAJras/jh8Mrsgya/c2bt1S5snGPxXisp/hToWuqJ/DOt6ffI&#10;V+X7LdoX/wC+eo+mKxdW+Dd9ZSYms5o2xxuSp+pvdfgxfWI3s1Y9H03x34W1MrLpfjfTXbPCrP5b&#10;j8GxW1banrM8HmWtx9oUn7yShh+leA3/AML7xImCwh/QslZQ8Na5pLiS0ae3YHIkglZenpg9al4W&#10;pF6NjVSlLc+km1/WoTucSDsS0ecimDxjPkJPcArnlZYTgfpXgFr48+KWilRbeLdSKoeEmfep/Bga&#10;1LX4+fEe3lC3cGlXgDc+dZ7SfbKkYpcmJT0kO1J9j2tdehLBrZYI2JJDQvtP5VKviPVyRm6DAcDc&#10;A2a8psv2iLNyI9f+H68ffksrsZPP91x/WtWw+L/wqupMzpeWLE5+ezO0H3KH+lS44q+4csbbHoD+&#10;KNZhBV7aFiP+mZGfypF8U37sHl0qFh/eSQ1zVl4s+Huosp0zx/brk4VGvjH+kgrTjtbq7X/iWauk&#10;6dmiWOUH67Dz+FVGWNj1/IznCl/Kaw8VsGy+lFSDw6Sg5oHijSXkWSfTJ0cDPnQuAw/GsaSwv7Vt&#10;0n2bzCuAZI5ImP8AMUhfVIwRDp5dxjmG7jcf98sBWiq4tL/gGfJRvojdHjKNWzHeXLxjkrdRBz+Y&#10;5pr+M7dhulsQyk9QCKwJb65RwNQ02dCOTu04sPzQ00a/o8A+ae3j9d6zRY9uRT9pifmHLC+iOgfx&#10;vYxD5rRgO21/8aa/jjSjIGe0mA6ghh/WsZLyxnIWFYZd3RYNWTp7BhTwluy7ZINSQA5BURy/oBzT&#10;jUxS2aBxovdG2vjTR3+YW9zz0Py4/nUsXi/RGJD+fgj+4DmubxYCRhJqMseP4bvSsD8xxSwxWbEK&#10;utaO79leB48frWiqYjyM+SkuhvNrPhsnzbW5ubaQ9XhjKYH4cGlTxW8abU1j7SF/hnt2Vj+I4rCF&#10;hqOcQW2kz8Z2xXrKR+ppDbeIIBtXwnclSORbat1/MVMo15dC4ypx0NeX4hWcRKTwEMoyxKEr+dRv&#10;8R9ILkJaxMSOG84g1jzahqEAK3Wga9CAefLmSXFU/wDhINPK5uBrkGOCJdLV8+/FSo4uOzBug90d&#10;APihpITa1rGynrunBB/CoB8SNGjy1lYtbnP3ba625/DpXO/254TaTzZdcMeRlhdaCy5/Gnx6h4Ru&#10;CAninQCT0E1qYzTbxj3sNKknojoF+KG+QkosgxwJAM/mKD8UFOFk0scjhQetY1vb6AzgQ33haTPT&#10;ZPtP8+Kl/wCEWsJk3JoejyFj8og1EgH/AMeqUsYir0eqNFviYBGcaLwDjlTk1APihcF1I0RETnfu&#10;jYsPpziqMngpXiKf8IgWBHJh1EgfzqtJ4Et4WXzfCmqxhRzs1IsP51d8btcV8P2NaX4qtHIN2lPg&#10;91hJ/KkPxWJXC6W7kH5V8lv8Kyl8O6aihfsGvxnqQkzGkl8PaK23zNb8QW7D+GR5DinbGdyebD/y&#10;mk3xevFA8rTNhPP/AB7OeO9Vrr4vR53TaWhyPvi1ZWX8qqrpFipxD4/1mLacAyueB+K0p0wsClp8&#10;UbrLdDIykn81p8uJluw56W6iOHxduFXfBeSRgchGhdh+BIpj/GW+GdmsoPVXtWBH6VLHoutlf3Hx&#10;JkbHQN5f+FMPhzx03y2/juCTGfle1ib/AApqjVvuKVSD2RUn+MN8zAf8JIiLj74tWz/Kqc3xivDL&#10;h/FMpA6NHaOB/KtiPw38Rx8za1p8rZHL6cpI/I0PpPxMCttGkkjGC+nH/GtFSqdZMSqRvokYzfFO&#10;SYEt4zuef4vs7j+lRv8AEaNgR/wmM/bLBHwffpW8tl8SoiXk03SHAH8VuyAfrUL3Hj5WzJ4W0OTp&#10;ym4CmqUrbsPaen9fIxG8daYxC3HimaVSOCVkwPrTJ/HXhjGZdaZgDnmGQ8/lW/8AbvFrD958P9Oc&#10;HkCO6K/0ph1LV45Atz8MYGXPSK5Gf5VagS5XOfl8Y+Cbw5k1RHYjq9ucn8xUc3iXwKihf7VAc9MR&#10;f0xXQtrSxsQ3wpmAJ7SoaZJreij55/hjqCHGC4RD/wDXo5F1BSaen5nPDXfAVwR52uK2OQGgxUy6&#10;58NwMrrscZ/iZbdc/qK2v+Em8Gj5LnwLqiehFsp/SlPiT4bOuJfDd/GPQ6fkinaK2F7zev5mUPF/&#10;geJtkXip40HdI1XP/jtWYfHXg1FMY8b3aYHOGHP/AI7xVw678I3GyS2uEx132DD+lSw33wblJC3k&#10;S8fdktWX+lVqluhJJvYqR+OfBxOxviDeew85R/7LTh428GzOQnxDvAAcAG5XB/Sr8ln8H5FAk1TT&#10;1z0B9fyoh0H4RXThIdX0w+qiRc01e24rdkyD/hLvBzMF/wCFgX2cchb5SP5UP4s8ERNl/iFfEk8/&#10;6Wpx+lX4/APw5nQNE1gVJxxIvNSL8LvA7IfIt7QgnHyutFmnuhu1tUygfFHgWVQ3/Cw7sk9lvl4/&#10;SnjW/BDnjx1fED0vV/nV5Pg/4RcYGnQtx2I4oT4N+F3bA0pMDptIp2kK8exWi1PwKdu/xtfk44H2&#10;8ZqRLnwKB5Z8ZXmW7Nej/GpP+FM+GMcaQpb1pq/BzwypKvpmOMDK0cswvDzH+b4B/wChuuv/AAO/&#10;+vRTf+FM+Hf+gWP++RRT5aguaHn9/wDwD3CiiitSAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAGvEG6cc0iw7Wz&#10;u/Sn0jMFGTQAx0AJKr+ApijJAAqUIRJuHSk8tgfkOB9aCeUjIP3iKRhuAHT196kkIL4ZMj1pHQ5w&#10;qcUBykbRcq5FKenAp4Usu4BcD3NNYEdUxQDVkN53cUBdo2gYpR6AUsilWwTn3oFbS4mOKjVNrFg+&#10;cdeKkowM5oEMCB13MTzzjNKqhXwEx75pxUkcfnSOAw2nvQA19ztszjj86XZuXDqBgdaUqezfmKQl&#10;+nGOnPegBkncnBJ6HNNBAHIzkflUpReoUVGI2OcjGB6UAM256jNGATyP0p7JtjDHqTTaAGqc56c0&#10;MACKXAHIFGAw55oHfUDgnb3NAGe2MHpRtGcgUMrHocc0ANG7OCSPxpWIPAB470ZB43UuMZx+dADG&#10;bj6e9KFyoyefSkkUKu5vypw5UYOKB37DGGQcdxilzxkU7apP3qayqwwOKBpgxPUD8M1DsYPk8Dse&#10;9SheOcn3oKkkDAIx+NKwyIqzYJ796ZJGr4+b68VOPmVlx0JGKabdcZJP4GlYLlcWoAwcZPUio5YC&#10;vI6dOavMq7MkduajSJJBx0PrSaHcpKuOCuOOuKGUqSuOgq20eMhlPpTI7cSFtwPJpWEViMjBpGQE&#10;jA/GrJgjH3j+dIsChuCCKBlJossTsznrTvLUAnYB+FWpISzcNn1xTWhX+9j8KLNitYrGKNjtccUv&#10;lLtwg4HTipXiCjaBmgwgnGcE+tKwFcxt90gHn7xpssEbADaBjrgdas+VhSM/hmmtGRjGcd6Vmgd2&#10;ihJZCQkBeOeQOlVpdLiPysgyOpxWxsBGMmopYeMEd6dhbGFNozKcqPwx0qvLZXUTAmPoeCOtdObZ&#10;QeASO/FRvZo/BH4YqWkVcxrfW9VtP3f2kyIOPLmG4frTxrNlMCs2l7G67opMD8jV6bSkJ2lOD0Iq&#10;jJoCs5cM3B+UUrWC4yaewckxu49mGagNxGqnByamuNFdB+7kJPpioH0mcoS2c9KW5V7lWe98k5RO&#10;ncPTT4u1m2/dosc0Z+9HcDcPz6ipjpTytsMfOeOKU6IjHYw68HIpWHcfZ694bvTnUdNms3P3nhbz&#10;E/756itmw0nSr+MSaZdQXI7qGAYfgeawJvDjKvA6dCKRdHe2bzXjJYH7y/L/ACp37iNu98LQknNt&#10;tP0qGC01awI+yXkm0DlGO5T+BqO08SazZKsQuN6D+Ccbgfb1FXoPFem3Bxf6W8RPBaE7h9cGlaL8&#10;hpyTGJq15EdlzZADPLQMf5Hj8qtWupWc7ZiufLbOSCu0kfjxUq/2Ve4NtexMSM7WO1h+BqGfRQT/&#10;AKvP0FO0lomJcvYti6mUAXBjkQZxlcH8xwaYXtCCZoniz3+8PzFUhp95atvs5ZI/YdPy6UqX13bI&#10;xubVXH/PSNth/HsarmtuHKrl8aeJPmjkWQYzkHn8qja028Mp/FaqLrGkmQPLfrE3pN8pH4jir1tN&#10;NIm+zvBMhyQxw6/mKfMmybNEElsecEAd+KR7VWGGjBHvSzajcR/NNYbxjloXz+nWoJvEFhHgSxOn&#10;oHBH9KHJDSk9iOfSraTIMQH0qvLocRG1Gxx37Us3jDSoVI8lv++utZGqfE23slJt9L3sPUmok6fU&#10;uPM2XV03U7GQy2tyy9h5ZxkVFq/jdfDluJ/Ects0Y7Trh2+hHNcZr3xX8a6jvttIsvJDD5ZEGCtc&#10;Vqngjxr4un+06xdu5IwQc1Gt/dNLQS953PRNP/aO+EeqagdMna9sXz/rTB5kOfqvI/Kux006F4hi&#10;WXw/4gsb0MMhYZ13/wDfJ5rwYfDO30Mq92qKAPmLYrM1zxbFoQaLQrcNKB8rqMEH2NUpySJbpy2V&#10;v6/rqfRd1ozQMUuLQoexZaqvoVvKCQgyfUV8/eC/2hPjVo10Y38RyXMBI/0a/iEqgDsCeR+deq+H&#10;P2ibLVIV/wCEo8Hokp6yWE+Affa1PnT3IcVfRnSSeGOMx/hgVUm8P3kbnaDx+Fa2j+OvAXiHEel+&#10;JUil6eReJ5ZB+vStj+zpTH50W2ZG/jhYMD+VHLGQ+Zo4t7O7gIfDBh0YHkVPb6/q9t8k04mUDhbl&#10;A4/WujayhPEkWD6Hiq1zolncIGdduD2qeRp6D57qzMee58N6wFTVdEQMOrxnI/75NRw+C9MMwuPC&#10;3iCS1f8AhWKUxk/geK05vDkbZ8oD8qpzaDeRPvjJIGRgdqVn1GpaaMgvj490xvLv7Sy1JOz3dvtf&#10;/vpcVXOo+FblhDq2i3enOx+8E82JT9RyPyrTgudasflilkC9wfmU/gakbVILkf6dpaDn52iGNw9w&#10;adwav5mJN4D0HWIzLo99Z3asSNkbDcD/ALpwawdZ+Cti6kNbNC5OT8uBXaT+GfCmqt5kMghlPRmG&#10;0g/UU6TSvGmlxiOz16aWFfuJcIs6H8+f1qt/MnZ72PJNR+D15byb7WQgj7pQ4I+hFSWOsfFzwYPJ&#10;sfEV28KkYiucTpj0w+a9Qm1+SM417wmGPQzafLgfXY39DRCng/WB5dvrcUcmcCG9jMbfrx+tTywv&#10;poXz1Ldzzy0+N/iCNxH4j8G6fdA8F4EaBv0yKvw/EH4Y6uduqWF/pjkAbzCJkB/4Dz+ldXqnw5ik&#10;h86XTw6f89EUFfzFc5qXwz065Qqh2Nj+FcU1Gd9GTzwe6+4sjwn4V11Q+heJdPvMj5Y0mCv/AN8t&#10;g1n6t8IWiGZtPZc8528D3zWVefCa4VSLdw3Py7lptvP8TfCBCabr94kaDAQymSMD02NkYpXcd0NR&#10;hLaQ29+F0O0rGrBsHO4cVnS/DW+jBMY4A4ytdPZfGPxLGxXxL4Y069Cjl1iaFz/3ycfpWtZfEn4e&#10;X+1b6x1HTXYgMzxiWIH1yOcfhSXs29R2qLY8wufA9+IiHtt2PUVWh0PUrCUSQmaJkPymNipH5Gvb&#10;rOw8Ma+A2jeI9PuS4+WMTBWP/AWxSXfgXyF3XVgyrjk7O9P2cXsw9rOJ5Xp/jTx3pS+Xa+LL9MD7&#10;kkpdR+DZrRg+L/j6GRWv00+9Towns1Un6lcHNdbffDvT5zvVSu72rMvvhmksQEf4Cl7OVxe1vuh2&#10;l/HQDjUfB7KAeTY35Q/kwNadp8Z/CVySLptSs+w8+2W4B/L/AArmj8O5oCV+fH+7kVWl8F3cTEbH&#10;45ApWnEpSpvVo7uLW/h5rhVU1bQpTJ0S4gaE/TkACrJ8E+GrpxNZaO+R0k0q/wBwH0ANeYN4fuid&#10;ht3GP7y1AmnXNlMHgEkTA/ejcqf0ouxWgepz6HLaHzLbxXrtlg/8vBLKfbkVXGn+L3wbPxnYXvHA&#10;vbOMn6Z4NcjYeM/G2nrts/Ed8mB0aYuPybIrUT4m+KvlXVLWwvVU8meyUMR9VxVJq2qE99Gaz2fj&#10;iNjLd+D9GvB1P2UNCT+INQnXLiyYC/8AAGqW/U5s9SLj8AwpLT4l6Mw/07wpLbZHL6desP0atOy8&#10;f+GrlNra9f257R3dqJVX8RReNhe+ncpR+PNHgXYb7xDYlv4bi2Eir75FTQePtGuJQsfjmyc55a9s&#10;Hj/pWvDe6dqJUW+raPeZP3XcxM3pwaLnw7p0gZrzwS7q3V7WVJB+FNeTB+aKtnrX9pN+4n0a85Ix&#10;FfhD/wB8tU76UhDNdeBZG4zmGSN1xWLfeCPh3OSJ7ea2b/p5s3XH4gVHF8LNPKGXw94lYMPu+Rek&#10;Efhmm+YVqfmWp9G8BTsy3nh2aIg/ek08hc/UVXHgj4a3zbIXt4ySMKxZD+R6U5vC/wAUdMcNZ+Nr&#10;045xKwdT+ec0yXUfi5ASJ2029Xus9guT+I5o97qhrl6S/Mmj+GOgyOTp2tOrD7q2+okEfhuqUfDr&#10;X4TvsfFmrK2eNt0Wz/OseTxfr0SY8QfCvTrg/wDPS1Zoj/Wlg8feDVYfbfCuvac46mzvC6j36g0r&#10;x6oaVTo/xNVvDHxGtiRb+PNQ65xKin/IpAvxZgLMviWC4UY+WezHH4g1XsfiH4PkfyrT4maxZbh9&#10;zULQuM/U5rU0/wAR3V86nSfiho10OnlXcQjLe3OKfuDaqr/himur/FWFczWWk3A9DGyk/kaY3ifx&#10;ypJvvh/YT46CKYrk/iDXRJP4zT95/YelX6Acm1ucH9Cagk128gcjUvAd2D2NvMGBP5U1y+ZPNLrY&#10;wH8a3BG7U/hM5bGG+zzKy/Xpmok8beDSSt58O9Ri9XSFTj8jXQnxl4YA23On6nAe5e1yF/EdadDr&#10;/gO5YlNdiX1Etuy/0otHuHM/5Uc8PGnwvBJktNUtyP4Rbyc/kas2Pi34ZyofJ8X3FuP4luPMUj8x&#10;W9Hp/hW+P+j6jYSFuwkXP60T+ANGuhvGnQyA/wB0A0KPZoOZdU/vM6HU/BGoIYrX4mQ4ZcBZroD9&#10;Gq3p2mLFGFsfGcDccMHQ8e1Vrn4S+G5h+/0pRu6fIBVOT4K+HSpWG3ZPUqxGKajIlyh0v/X3HSDS&#10;fEMaAx6lbOO++Af40R2XiRABMtlKOuRERu/KuTf4QPEM2mrXaD+6LhgM0+DwL40sm3ab4qvQQchG&#10;lLD8jT99dA9xvc62S11VFzLpdsf92Q1E8M5UmXSwOf4ZB/WualT4j6Yd8/i1lAGcy4/rWJqvxl8U&#10;6LIYZ9Sguip4Pkj5vypc/Lug5E+p3jRxFsHSJ1JH91TQYNNI/eQTA9ybfIHtxXl1v+0z4t3/AOk+&#10;HdPlAOM/Op/Q4rQtv2nJiQLrwECvcx3Zzn8RQpicfQ799O0Zl+cJjPAMJNRvoGgTvho4eOfmTH86&#10;522/aG8PXCBrnwpexHH8E6sP6VcT43eD5Y8No94Wx3C4FPnQOFjSk8H6BIpItrU5/ulahPwx8MXK&#10;hP7JgO7kjis+T4w+Ec7k0GZ2I4LAYrN1j4rwzI0emaBFExHErZJH0FDmrBbuzoW+Evh49NMCjJzt&#10;XApq/CbQ1OYYWX/cYj+VcRF4u8VNJ51tq88QPVFkJH5GrsHjXxqUYSa3Mc9AAP6UuaL6B8zqV+Fl&#10;vGSEuZ1yOR5p/wAaiuvBNlpEBll8TSQgfeH2nnH0zXKXniTxVcP+81Ocg9RuNZ80WoXrZnllP+07&#10;E5o0eyC7NTXPGEOiSeVouuXczgffLnaT7VgH4lfEnz2MWvyqnYKoP86nGgySkI2T77atx+FbsHaI&#10;wSe5FTqw5ih/ws74n/8AQyz/APftf8KK1f8AhE7r/niKKLS7hzH03RRRXSQFFFFABRRRQAUUUUAF&#10;FFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUU&#10;UUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRR&#10;QAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFA&#10;BRRRQAUUUUAFFFFABRRRQAiAjORSkZHGPxFFFAbEboSQB19hQFbgEHhuakoIBGDQK2pHMRuHPQVH&#10;1qbylByBx6YoaJT2x9KBNO5EnUg9MUh+tTGMAfLwaaYwiEkZJoBIjoIyKlWFcc5prxBBuyetArMj&#10;CgHPfGM0MCcYbFOKEYJ6GkwfSgQjKHGDSFGIwXH5U/gjGPxzRjDBSOfSgCIxDGFByPWkaLC5B57g&#10;1KeDikKgnPegCJkOflBI9cU0gg4IqdkVuo6UhQFQoXHPegCN0CoD3NMJ7c/XFTeW5fcx+lJsCqMx&#10;kk0ARFQ45FL36ZqQRfJkjmmFcdDnjPSgBgAyFI7c0pQDI6fWnKoJ+Y498UrKCN6DAoAZjaAM96XA&#10;B6UoBJwBmjawGSvFADW5HToaaV9BT8HGf1oANA72GBSex/KjYMhj19KfRjLA/pQF2ReUuSdvX1NN&#10;MOCQAcY7VOQexwaTaT1NKyGmQGDex85c+xFNaIoBgfXAqwFDZ+bt6UjRnlc9qLDuitjHGKaImA3K&#10;3HfIzU4jO75u3TNOkwuAB1FTbQdyv5ZB5PP0prY3ZKkdqsZLA5498VGRxk0AQiL5dqg/iKaATxnG&#10;asAZ7UzyxjB6dqQ07EPlkHlicDkCleNVUNkfSnpG4+9xz270knUgqSAOAKB9RhGfmA4/SmsuBxz7&#10;1PHHhdp6dcGlMfBUdD2oC6K5QHpUbwggqT19BVnyMAfXtSKm5SQelAaFR7bzEwRyKY9jE/3l/OrY&#10;HBO3vS/Zw4xjOfelYXKUWsY1HyxZPY0RafCDukjUk1bMXOHH5UMoBGF6UWQWZWksIyMcYx3HemfY&#10;IsDzNpP86uMgKfzFM2Kq5K59KGg1RnXuiJKu+JVBz0xiqc2gyg/IQOOldBImRtA6imJEsfKnjGME&#10;0uUDmJrO4tpgskbHP3WI6UGe7iICSOvsCeK6SaDzG+4pHfIqOTTonXGzFJxBPuYLajqGCpuJMdBk&#10;5qpdSag6GN3kPPbpiulXS4C3T86JNLgYnp0xSsPmOLn0yaSMtsOSO9RW0N5p0he0uJYjwSI3K4/K&#10;u2bSFO4Ehh2FUrvR4MkCPDd6Vh3Myz8Ya1EcXSpOB/fTDH/gQ5q/H4n0+8Urd2cgORgACRf1xUMm&#10;jZGFAOe2Kjk0eVGyqkeuKdmguiadvDsx3xxxnPUNGRVSez0FczJZRPk8Lu601tOlcY8tuB2qI2ly&#10;gO4YA9u1KwXRBPeWsDHyNLhUA8DaOKyr/WtVZPLQog5wEXFbn9kSXAysecjIPrTf+EVMxzIuD6Yo&#10;aYXR5trdlf6lMXmZ2JfABJrGbwG4ffJAdxFeyxeFLeJOYAzHoWGaZJ4TtJBu24Oe1LlsHNqeTaf4&#10;Jt8b/Iyw46Vp2vhbZjFqOOny16FL4Tj3/KuOORioG8MzI+EXOOlFmGjOPg8Mun3Ewc8DHU1t6PHq&#10;enIrw3c0LoODFIVH6VpyaNcoOIuVPOaBbSZ2EY9cilZjRd0zxx4jhXybqZLqPOR9pTcR7Z61q2vj&#10;LS7hSNQ02SAn+KBt36GubFvsweR7gcU8RMDtB/GrV0B1kOq6NcLiDUkGTwrgqfxqUCAtn7REwPTD&#10;j/GuR8tkGQ3BPSnjftARscUXYHVOLfAy8Q9y4qpdf2Iv+uuoRgdFOf5VzruUyrnIz07io283OQ34&#10;45oGX9Q1XQIiVs1mmIH8C7Bn6msb/hJfE1tP5mmXDwoD9yNu3uT1qxJbs/JBPHeo/s/zD+dQ43YX&#10;di5F4/vSANc0mG6U4GVXy3X8QMH8ane88D6uC0rG1Y/ejukDKT/vDp+VZclorgqVwfeopLNUPyJj&#10;J6qKd2hWN6DwlNbr9t8M6rIoAyPsdyWX/vn/AOtTmvvEkbhdS0+0vkGM5h8qQ/itYUInt28y2nkj&#10;YdGR9p/StG18YeIIBsvJ47tB2uowxH0I5o91A2y415okhzc2t3Yt/wBNI9yZ+o7U5dCh1CIT2V1B&#10;dqevkyBj+IPNLF4p0K4jzeadLHJ0Plncv1wabPa+GL1BLDOI29VBU/pVXfRisihf+E7ST5bmyVTz&#10;wyYxWPf/AA70+dSIFwfYV1S6lPYRCOHW/Pixjy7mPfj6HrTf7Z0h2xe2rqWON9qMj64NF4vdBqtj&#10;z+4+Gd3CfNtVzz2HNSWQ8a+HH32Gp3kYHG3zCy/98tkV6Gq6VcRh7HU4yM/dmGxqJNM+Xe0YYZ+8&#10;ORS9nB6oftJrRnJwfEnxLGBDrWnWt2g6hoPLfH+8tadt418LXo2Xum3dm3qp81P6EVdutCs5slrU&#10;Z6YC9aqT+CbKVS0SbT/eHGKfLOOzHzRe6L0Enh/UXH9n67buc8JJ8hP506bw/cxtvks9w7OvzL+Y&#10;rnb/AMMfYSS10oTdn5+KoLrepaVKW0mecMvQwysF/WlzzT1Qcsd0zqJNFtH+9Cg7EkVSn8IafcDc&#10;IBk+2azLf4qeLoSE1KC0u1z0ltQCfxXn8a0bL4raJK3l6z4blt25zJZy5X8m5/Wq5otaomz6MrSe&#10;B7csdsQGPWqk/gWYD90p/AZrq7bxT4L1GPdBrxh/6Z3kLKR+IzV5dPhuVWa0uopwwyPJmDfp1oSh&#10;LYXvJ6nnsvhG7iUbo+ntVOTQbtJeYG/4DXpr6crD5ozketRSaRCwy0Q46k4o9mraD5m2eazafMBt&#10;mhOcdxUtnNqFiB9lv7iDJz+6nZa7e90/SIo83E0aYPGeT+lYOrto4LLZxF26Ak4FZOCXU0U5blaL&#10;4ieKbBCLjWWZAvKzoHBH41jX/wC0LpsF79nv/h/ZXka4DzwyNC5+mBiqut2t5cEiRSBnAAHArDvf&#10;CKks7E9MfdoSZPOux3WmfG/4a3rhfsWu6S3X9zIJEH4Zrp9P8aaDrcif2T8QrSTcOItRtgjfjxXj&#10;kHhABgxG7A+mavWfh+RJsjK47bev41S5iW0e0RwahJGWbSbC9TPD2Vzg/kc5qlqFro0kf+n+H7yA&#10;ZO8m0DjHrkVwmjafdWzhreWSMnrtcjiuih1fxHbqI4tZuNoXARmyMU7vqx6didvCPgrVAUgvLdX7&#10;JMpQ/wDj1U734PaTcnKmN+ONrK1WJtS1OaPZPIJB1yyAn9aqPDLktDI67jzsbH8qL90G2qZRf4T3&#10;GnybrK9mhI6BZCD+GDUkMXjnRW22/ie6AH8LXBI/I1dWe8HAuH/FiaieOeWTLuT65padh8031I/+&#10;E+8Y2fy3l8k5PeaBWx9OKRviWG+bVPB2nzAjDFMoaZe6d5qfdJx0GOarjSVkUrInOO4oWhLZeh8Z&#10;/Di9/wCPvwjPBzgskinHuOhNSve/DuX5tM1y9tmx1G5f61hXHhzaNyRgY60q6K6oCI88etIE2bMW&#10;s21kgaw8cXZ28jflsfQGlf4ma/avm311px6SW6isdNHYtymDUp0Bd3mGMkHt6U0PmkXH+K3ip22Y&#10;iIxwQnT8qhuPH3i+8GwXzoMc7OKjTQ0MmO/0qwukiIjbGevUCi/mGrMfUG1e+Hm3d1JLnrucmsq6&#10;0UXgB2FvoK7iDRpJlKJBkVbs/CqtwVC+4XFFhN33PMpPCo27RFj3Ap0XhZgnzqfl9BXp934PgcDy&#10;15HXI60DwjCBt8nqO1PlYrnm8GhmJwCo9srVpNIkiA/ckjPPFd7J4QTepMX1OKUeEdxyFIFNRaYa&#10;XOIh0ZpWBjj6eoq3FoTMMSxEkH+Ja7JPCQADbAfY1Zj8MoxD7cY7UcrC6ORs/D5YhUj2ntxxVz/h&#10;GbhcfuSCPQda7O30ONcYQZ9cVaj02NOSPrT5e4r2OIh8PzS/K0PQcfLU9t4OllbLRDHcYrtBp0HZ&#10;RUy2CoAQgPrTUUK5zVp4VijUK0I47EVoLoMAwVQflWzHp6ueFx+NSCxCnhDVJK9guYn9hxf88x+V&#10;Fbn2P/Y/SinYV0dlRRRVjCiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAo&#10;oooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACii&#10;igAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKK&#10;ACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACjrRRQAdKKK&#10;KACiiigAoIyCPWiigBCoK7e1IYlIwc06igVkMEKA55pWjViGPBHcU6igdrDDCuDgnPvSNEqrkk1J&#10;QQCMEUCsiD5c98UoUHnd+lS7E/uj8qNqjoo/KgXKyEqR2o2se1TFQRwBTdje1ArMj2kDOKTAxjHF&#10;Sudq7QASe1KUUjhR+VAWZAFUDGKXAzmpGi47UCJSnvQFmRlcjkU1kBG0DA+tTNCQoweab5Td/wCV&#10;AiMplNrfpSBI9xUL061L5T+lBiOcgUAR+SlIsIGc/ganWEEc00/I23qKAsRtGjdR+NMMODy49s1M&#10;VwN3YnikwD1FADDCpAHQ+1JJFn7i/rUlBBHUUAVyMcYokgBQEMOPerAAGcU1ow2OOB2osBX8lW4A&#10;PPpTBCd2DkD361cCIrcL+NN8oKdwGfY0mkx3aKZgcnnikELEnIGAKttFvJCDimGMx8EUkh8xX8kg&#10;cr+Ippi54HarGx+z8emKPLBOT6cUlELkEca9wfxpHTaBwanMXz7geDQ8Y2564p8o7ogA3DC/jTfK&#10;VeF9alkhxyO9NWM7tvvUjuRsu7uR9DTCrKSVOMjvVlYhjBGaYVKjkU2rAmRLEjHeWzn8qa0JJPGB&#10;n86nZdowRzjrTcHGAefWkO7IXiw3yrx2B70xV3LgqcehHSrWwcHPOKQqMnI+tAXIFTcc46UeWN2A&#10;uM+tStEpXaEzz3NCoV57/WgdyIod23byPQUwx/NwCOeQe9WRuIOeD2ppU8Fxk57UBcrtGAcggEdR&#10;60xod3b3q2YyW6DGKQRIwzzRa6FoVgrBskdutNe3BOSPwq4YlzgA+9NaGPIXJpJWDRlMWa7T8g9i&#10;RTZLCInDrz7GryxkKWIyCOlMaE7s5696dgaRROmREcE5qM6ZGSSQMA859K0vIbPoPWkMWPlYZzRY&#10;Vikthbr91cYHFD24QAIBz97I61caFlHzDj3pDDuGSB09amw9SiYFl4EPTpSNZqV+VcH0q6IAPm/S&#10;niANwKeoK9jOOnxMpYxHJ6HvUclgAwZlJYcdK0mgcHAUfnTXhydrjrStrqGpl/Yt7hWjGPWoX0lW&#10;dvMXjtgVs/Z0A2hcY60hgPYjn2osgTsYEmgRH5lWoH0NGHyrgjsa6U2y4xsB98037AjAkn6Uco7n&#10;Ltpb4CmMYHTJNMk010XPkEDHXmupOnIRkgcVDLpZI4xgkcUrBc5r+zcqMIc9+OtIulkFjsNdI+l5&#10;Gdo+maF0ojI24z0yaEtAuzn7bR3mfbuxwOtWF0RVUoFBwOTW8ljsUNEoJBwQeM0q2ioGZRjd260W&#10;A5w6MF6orDsQe9RSaG8hLJwfTFdI+nRbskH5gOaHsQh3DFFhXZyUmkyxkBowPXNV5tNlX5FQYz2r&#10;smsI5pQsoB4z0qJdFHlHjvnk0NFJ3OUXTsDcV6DmlNoqg4XtwRXTTaQNhKx/L3Oaik0OEruXJyOh&#10;pWC5z3k7QCM5I53UxY933Qfoa3U0cM23y+OxNTroMJAGzPc4p2YJ3OfELJlCPypyXM8XCyuAD0Br&#10;bl0ZCCqjHsagbQFY8nFFmHMjO+23jA4mbHfHFQSzXzDmd/wY1rroZQlQBg+9PTQPOOwcn0AosxXR&#10;y1xE8pIdiSfWkXQJ5RvSLB7f/qrr4/Dsand5Z9+KsxaQq8CIfhS5bhzHCSeH2XLG3bPfIOKqyeHl&#10;BLeVwe2K9Dl0xVOHQjNRyaNE3ymHI96OQOY4K30jy+BHjA4qxbae0Em+JypJ5KHGa7EaJEjHMYxj&#10;gYqJtAi37kgwfc0cgcyMJPte3K3D/XcaeDO2A8h9+TW1LoBC/KgI9qdFoAIz5fTrTsx3Rgtbg52/&#10;qahGizTEmO3HJzmurg0KNSRsGD71bi0uCEbPK/M0uW7C/Y5AeF0ZCJYvm9RVa48FJLljAB7YOK7d&#10;rONGxt60htY3HKH8KrlRN2cGngtARtiUE9MmhfCs6y4e3XHY9q7kWEYkx5Y6dqkXTYSPumk4jTOK&#10;t9Buo2YvHlc8YqZ9LmB3tEciutOmKBjaAP1oOmKy7guaOUOZo5QadKy4FsT70sWkyk7GhP1wa6s6&#10;X0Ty/mPNL/ZhU9TjNHLcOY5I6LKGy0GePWkXQrnO4xbR/tGuvOm5ABFCWA3eWyj8afKLmOci8OFh&#10;vYH6Cnv4di4zFuNdGLPY3zAY9c0jWg27xggUcqDmOZfw3HIcCMgjjrTG8KmPlc7TXTpaxkkjJp62&#10;p7L+dHKg5rHKjw0A2/nHap08MROPmDZHvXR/YznlMj0zT4bNWyCB9c0csRXOcj8Pw+bkwg4796sr&#10;oUPG2JfxFbhsArBlAOeuaetopGGQfhTsh3ZkwaTGi58vPPTFTppyA/Kg/OtFLJCdozxTxaxq24Ch&#10;WEUDpwK7zjI65zSNp4YhkUHjsa02Qs2AOMUC0Gd4U5FGoGemns3ylcD1IpG04q2NmfcVqm3bjBFI&#10;baXOFA9zTswMxLFf7mPrUyWG5eMVeFkpB3jJ9qmisgFyEzj3ptBqUBZqv3QKVbUjny+9X2t8/dUD&#10;6U4IMbe+PSjyBpFAWBI+6P5VJHp7ewq7HCrcZwcdMU/yPend9BWRVjs1Tqead5BzndVkRHIJI49B&#10;UmDnGKerAp+Uf7x/OirmxvSiizC6NOiiimMKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiii&#10;gAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKA&#10;CiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAK&#10;KKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAoo&#10;ooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAMDOcc0UUUAFFFFABRRRQAUUUU&#10;AFNaME5706igBkcW05bmn4HoKKKAE2j0pDErdSadRQKyGeQnqaDAuOCfxp9FAWRE8RXGMn1wKYyE&#10;j5lOPcVYoIB4IoDlRAFYnGKa8IDZYdas02RdxAIP4UC5SBVK5APB6e1GGxw36VKIcjIJHsRTljAH&#10;PP1oDlKoRc7W6npgUhhbOFX8c1Z8kkds5/SkCDBYHkdiKSVhWZB5Bzyfypq2wJJYnParCIZOcY96&#10;VoWB4OadkFmir9nZVwTkA9zTZYwrE+lWSh6FaRkBB4HIoFcrGNSKPLYmrCRsBtwCO/FI8R3bhzjs&#10;aB3ZVaIM2VAz3pDDn72Rz2q2IV+9jB9KZ9nY8kjJ9aVkCZWZSDxS+QpOCKsJEcZYHA/WgIc/MrY+&#10;lFkPmKxgweenbFDRLjirRiG3gHk8ZFH2dh0Iosg5iqsIU5LfpSmBT29+KnMJDbcflSeSc4x0PIos&#10;g5iBoiTgdCP1pDCeADxjk1YMJVg2OMY5FBjIbO0/TFFkHMV/I/2/0pDC46c1YaFlG7HB9aPL4yM0&#10;WQ+ZFUwt1K9Pel8vAyWB9OKsCPIwaTyzjHAosguis8OOXX6ZoWMlTt7dqsmEZ7YHSkVBg4AH4UuU&#10;LopSQq8nTGCCadGhVckd81YESyOcLz3NElvj7rfWlbsO5AFEnOM5pBbqSM8mrHk7juC/mKBCc5PX&#10;sBRZgVXgQHjPJoaJQPlJ/wAastFwRjrTBEWx8v59qLML2K4tiecU5rYdFPHvU+zHTrSGIj5gCaQ7&#10;lY27gnjgU1oNhyp7VdEDN/8AXpr2xbggfUU7CuVPLOaYYSpww69KuCIg7gvA9qUxh/4c4GKVh6FV&#10;VUr15oMYK+9WPJI4ZcfhSiNegUfTFAXRV+zELj8uaa8WRtKZwelW3t8r9047YoWFVGT1+tFkLQpi&#10;BVb5M8gAA08Rbicg8dcVYeBWGQTmmyKpfYn3uwxxQNWIDC2Dtwaie2VgVwB9KueSwIyeM9qQW7Aj&#10;ge9KyHoVVt12hWGcDjFKIsHrVn7Oy84z9KQwEvnn0oshaEBiUjBGfrTHtlOflx9KufZtvOcU1YgD&#10;lmGfSnZhoVEs40OcduacLdASQPpVoW5dsg8DpxTmt+ACMe4FFgKrRMyfeIFNMOSDuNXFtwE2nsaX&#10;7OjDO00rIWhSeAOu1gMUR2qxr3x256Vb8hSxHp60pt07Z9qdh6FJrZS3Pr6Cl+zjr5Q/KrzW6k5x&#10;gelJ5EZ4C0rBoVEhCJtA/Wk8jn7oyfarYhVeAoz64p/lLjkYI6YFOyEUjF0yuOMUgi2jaq8VdMO8&#10;EBcjvUYtCpznjNDigKotIzngn+lIIABgn/8AVV1bfYzB0Iz60G2Xk4+lFgepnyQYO0DgGnxxLsxj&#10;HrVx7ZHG0L3ySaetvwDtzjvihpCSsygLfCnaeCactsofIAyfQ1f+xq45QCl+yAHhF+tHKNlMWw38&#10;DJI60jwMCcrkegHNX47ZAvIwT1xSG2XGVXnNVYDP+zYGTgexNBt+OhH4VfFtzlhgY55pEhcptK85&#10;5waVkKyKBts9UyPcU5LXPAGMVf8AsylCSCT6GgW6AZAPP+zRYLIpCyz1Pf1oSx+brx9avLEu3Jzx&#10;2FKsJwGHXuDTVwsii9ouMgnHvQtphscdKvmEEZUc46CkSFcHctFmPQqpbgjBNKtvzuAPTpVwRoOi&#10;D8qEiCn5RTtqBV8kDJXrStCpPzCrRiQfwdPal8lTztH4ilZiuip5C/e6YFPS2AAZW4x3qz5QP3qU&#10;IvfNOwcyKxiIAJPWlWIMevFTvGhIx0FAiUDIzStqLmREsIDZyMe9PEYHy4HXnNSpFuBwOntQsZc9&#10;PxxVWsHMQmHjIYgf7JoEZX5tx/E1YMAXowA75pBHlgu7IoFzMjC5XIHNKI8jofwqTyG9RT0QqMMB&#10;+AoC7IQCegJp3ktkZIqXywG3cj2pcZ7UCIvIf1FFTYPoaKAJ6KKKDQKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKK&#10;KKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooo&#10;oAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiig&#10;AooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKAC&#10;iiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAooooAKKKKACiiigAprRKxz0&#10;p1FAEfkH+9+lHkD+9UlFAuVEfkH+8KPIGfvcVJRQHKiF49h6/SmkZqxRQLlRCyFACaTyyXAxkjpz&#10;UxGevpQqhRgUByogaPKgsO9GMip2UOMGmvHlQq8AHmgOUg8lM5OaHTK7VAqcx5DZ7nih4gR8o5oD&#10;lZXWHByT0oaEE5B+tWHhyRtOOKb5Df3hQKzITFg5RsUghJ6gj6mpzC46YNAhbpnn3NArMr+S/tQY&#10;cdXAqx5DeooNuSOSD9aAsyqyMvBFKIiQG9asGFlHAH0FAjcjhaAsysYyPlbjijycAD19as+U/cfr&#10;TWiLsCG5FA9SuUZmAAOR2oMRTqtWChD8jnpQQSCAcUCK+3GWpPLJ7fpVgQkqepB6mhUZT8zZ9sUA&#10;VhGf4higpjpzVpk3DaRTDAuMcg0Duyvsb0pGj3DDCrBhwAep7igwnBx68UBzMrhCowAeKGWQNgAf&#10;jU5i2gEgk9wKPIYnkigfMV/LbO5h0pohboSPyq2IDjlqQxlOoJ+gpWQczKzQ7ei80CJsZ46VZWFj&#10;97il8kHlW49xRZC5mU2hPBA69acYtzcAYqz5DAYBGKVYDn5jx7UWQ+ZlbyAOijPuaQQj75UE9qtL&#10;CMEMPxpBD8hyDkUWFdlcLnnYOO9L5eV5Xj0qdYD0JApDFt43jr3NAczK4iUdB370u0HjFWDC3GCD&#10;mjyWAPT2oVh8xB5OF2YOPrSeT8oXHSpzE4GdtL5LEAg0xczIDHk5K9qBGo+cAVYEB7tQIt2SxPtm&#10;gOZlZo2dSqnHoaURMTkrnHQ1YEHzcnigRbTnJx3oHzMr7PlIC4HehY1AwtTtDkZTP40scRDZZaA5&#10;is8W47mHSkMUZOcVbaAE5Bx7U1oiFGBk98UWQcxAsKoAQOT60pXBxj6VP5AwOec80piA6dulArsg&#10;CDvQUI6VN5YIyuSfcYpwQKAgBOepoC7K/ljuaXYM4H61OkeAQwpQgAwR2weKAuytsOdoFKsZLcLm&#10;rAjGdwXp6CgoCCCTyc0BdkCIM4FBTAxt4qwQR1pCvG05oEQCEsMqtKsbBchanVcDCigrk5JxjtQP&#10;Ur7QDml8hm5xipwOcgc0uD6GgRAIyQeeR2oERYEqcjtVgRtnkHFBiJ+7n86AK/lOR92lEDY5NT+S&#10;57UvkN6igdmRGFPT9aPJTHT9al8huxFL5Rxg4zQFmQeSONp/MU7yzzv5+oqYQ4Od36Uvl853fpQF&#10;mQgdgKUIzdBUvlj29+KcABwBQPlIfJJGCP0pRC3GBxUtFAcqIxCvfP50vkL2Y0+igdkIEUDGKXA9&#10;BRRQOyDA9BRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUA&#10;FFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAU&#10;UUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRR&#10;RQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFFABRRRQAUUUUAFFFF&#10;ABSYO7IPHcYpaKACiiigAo60UUAIFA6CjYn90flS0UAJsX+7R5af3aWigVkJsX0pPKXcWP5U6igL&#10;ITYvXFGxD1WlooCyGmFCOn60nkL2Jp9FAWQwwL/epPI/2/0qSigLIj8j/b/SlaEE8Nj8KfRQFkR+&#10;R/tUnkNnk1LRQFkReQfWjySAS36VLSP9w/SgOVEYjDDIDfpS+Vxwv606L/VinUByoi8ls9KTy8/8&#10;ss8461NSL3+tArIj8lsdMUvkHu36VJRQPlRH5B/vUhhI6sKlpH6fjQJpIi8tyeBmlELEZzT4+9OH&#10;T8aBJXIjC3AxSiEjqM1JRQPlREYW7Ck8qT+7+tTUUByoiWFj14pfIP8AeFSUUD5URGBh3zQse7kD&#10;jtUrdD9KbF/qxQHKhpgPUH8KTyWzjHHrUtFAcqIxAT1OKUQL3Jp9FAWQ0RoOi0hhQnPI+lPooCyG&#10;+Umc0GNSQcU6igLIMAdBSMiN1WlooGNEaDov604ADgUUUCsgooooGFFFFABRRRQAUUUUAFFFFABR&#10;RRQAUUUUAFFFFABRRRQB/9lQSwMEFAAGAAgAAAAhALnDyu3fAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNxaJ2mhIWRTISQ4IQQFqeXmxksc4Z9gu2l4e9wTHEczmvmmXk9G&#10;s5F86J1FyOcZMLKtk73tEN7fHmYlsBCFlUI7Swg/FGDdnJ/VopLuaF9p3MSOpRIbKoGgYhwqzkOr&#10;yIgwdwPZ5H06b0RM0ndcenFM5UbzIsuuuRG9TQtKDHSvqP3aHAzC7nupd9ttUKtxkYebl4/HJ/9s&#10;EC8vprtbYJGm+BeGE35ChyYx7d3BysA0wqxcpCRCOnRyi2K1BLZHuCrzEnhT8/8Hml8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQBYYLMbugAAACIBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SP&#10;ywrCMBBF94L/EGZv07oQkaZuRHAr9QOGZJpGmwdJFPv3BtwoCC7nXu45TLt/2ok9KCbjnYCmqoGR&#10;k14ZpwVc+uNqCyxldAon70jATAn23XLRnmnCXEZpNCGxQnFJwJhz2HGe5EgWU+UDudIMPlrM5Yya&#10;B5Q31MTXdb3h8ZMB3ReTnZSAeFINsH4Oxfyf7YfBSDp4ebfk8g8FN7a4CxCjpizAkjL4DpvqGkgD&#10;71r+9Vn3AgAA//8DAFBLAQItABQABgAIAAAAIQCKFT+YDAEAABUCAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAAPQEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABHl/h7EAgAAAwYAAA4AAAAAAAAA&#10;AAAAAAAAPAIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhAHFp4sjy0gUA8tIFABUAAAAA&#10;AAAAAAAAAAAALAUAAGRycy9tZWRpYS9pbWFnZTEuanBlZ1BLAQItABQABgAIAAAAIQC5w8rt3wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAFHYBQBkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAWGCz&#10;G7oAAAAiAQAAGQAAAAAAAAAAAAAAAABd2QUAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYA&#10;AAAABgAGAH0BAABO2gUAAAA=&#10;" stroked="f" strokeweight="2pt">
+                <v:fill r:id="rId9" o:title="" recolor="t" rotate="t" type="frame"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="009E0BD9">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Adelle Basic Rg">
+    <w:panose1 w:val="02000803000000020004"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000087" w:usb1="0000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000083" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tondu Beta">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="AvantGarde Bk BT">
-    <w:panose1 w:val="020B0402020202020204"/>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000087" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000001B" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E0BD9"/>
     <w:rsid w:val="000B7AAA"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="004830CC"/>
+    <w:rsid w:val="006804D6"/>
+    <w:rsid w:val="00820B57"/>
     <w:rsid w:val="008B73E7"/>
     <w:rsid w:val="009E0BD9"/>
+    <w:rsid w:val="00F54F4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1CA010F1"/>
+  <w15:docId w15:val="{05F544FC-0B89-466C-BBB8-272DE2FC3904}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009E0BD9"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...250 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
@@ -2809,58 +2466,58 @@
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000B7AAA"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B7AAA"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3106,68 +2763,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2</Words>
-  <Characters>14</Characters>
+  <Characters>13</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15</CharactersWithSpaces>
+  <CharactersWithSpaces>14</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>