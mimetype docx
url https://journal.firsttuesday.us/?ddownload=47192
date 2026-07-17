--- v0 (2025-10-28)
+++ v1 (2026-07-17)
@@ -1,494 +1,1394 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00073762">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6DC7F9A0" w14:textId="3587DA69" w:rsidR="00433DAA" w:rsidRDefault="00945AD6">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251705344" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AA0DFFD" wp14:editId="078312D2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1120775</wp:posOffset>
+                  <wp:posOffset>1571625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>9580549</wp:posOffset>
+                  <wp:posOffset>7953375</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6513996" cy="311039"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="2981325" cy="1423035"/>
+                <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
-                <wp:docPr id="15" name="Text Box 15"/>
+                <wp:docPr id="14" name="Text Box 14"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6513996" cy="311039"/>
+                          <a:ext cx="2981325" cy="1423035"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00073762" w:rsidRPr="00073762" w:rsidRDefault="00073762" w:rsidP="00073762">
-[...13 lines deleted...]
-                            <w:proofErr w:type="gramStart"/>
+                          <w:p w14:paraId="3685BAC4" w14:textId="302795D8" w:rsidR="00073762" w:rsidRDefault="00073762">
                             <w:r w:rsidRPr="00073762">
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...20 lines deleted...]
-                              <w:t xml:space="preserve">  youremail@mail.com  |  yourwebsite.com</w:t>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidR="00945AD6">
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00945AD6">
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00945AD6">
+                              <w:br/>
+                            </w:r>
+                            <w:hyperlink r:id="rId5" w:history="1">
+                              <w:r w:rsidR="00945AD6" w:rsidRPr="00110573">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>youremail@mail.com</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00945AD6" w:rsidRPr="00110573">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:br/>
+                                <w:t>yourwebsite.com</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00945AD6">
+                              <w:br/>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00945AD6">
+                              <w:br/>
+                              <w:t>Broker Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00945AD6">
+                              <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00073762" w:rsidRDefault="00073762"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="4AA0DFFD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 15" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:88.25pt;margin-top:754.35pt;width:512.9pt;height:24.5pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvuCe0fwIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv0zAUfkfiP1h+p2l6g1ZNp7KpCKna&#10;Jja0Z9ex1wjbx9huk/LrOXaSrhq8DPGSHJ/znftledVoRY7C+QpMQfPBkBJhOJSVeS7o98fNh0+U&#10;+MBMyRQYUdCT8PRq9f7dsrYLMYI9qFI4gkaMX9S2oPsQ7CLLPN8LzfwArDAolOA0C/h0z1npWI3W&#10;tcpGw+Esq8GV1gEX3iP3phXSVbIvpeDhTkovAlEFxdhC+rr03cVvtlqyxbNjdl/xLgz2D1FoVhl0&#10;ejZ1wwIjB1f9YUpX3IEHGQYcdAZSVlykHDCbfPgqm4c9syLlgsXx9lwm///M8tvjvSNVib2bUmKY&#10;xh49iiaQz9AQZGF9ausXCHuwCAwN8hHb8z0yY9qNdDr+MSGCcqz06VzdaI0jczbNx/P5jBKOsnGe&#10;D8fzaCZ70bbOhy8CNIlEQR12LxWVHbc+tNAeEp0Z2FRKpQ4qQ2r0MJ4Ok8JZgsaViViRZqEzEzNq&#10;I09UOCkRMcp8ExJrkRKIjDSF4lo5cmQ4P4xzYULKPdlFdERJDOItih3+Jaq3KLd59J7BhLOyrgy4&#10;lP2rsMsffciyxWPNL/KOZGh2TRqCSd/YHZQn7LeDdmO85ZsKm7JlPtwzhyuCLca1D3f4kQqw+NBR&#10;lOzB/fobP+JxclFKSY0rV1D/88CcoER9NTjT83wyiTuaHpPpxxE+3KVkdykxB30N2JUcD4zliYz4&#10;oHpSOtBPeB3W0SuKmOHou6ChJ69DewjwunCxXicQbqVlYWseLI+mY5PiyD02T8zZbi4DTvQt9MvJ&#10;Fq/Gs8VGTQPrQwBZpdmNdW6r2tUfNzpNf3d94sm4fCfUy41c/QYAAP//AwBQSwMEFAAGAAgAAAAh&#10;AD+dkYnjAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj09Pg0AQxe8mfofNNPFml2IoBFmahqQx&#10;MXpo7cXbwk6BuH+Q3bbop3c42du8mZc3v1dsJqPZBUffOytgtYyAoW2c6m0r4Pixe8yA+SCtktpZ&#10;FPCDHjbl/V0hc+Wudo+XQ2gZhVifSwFdCEPOuW86NNIv3YCWbic3GhlIji1Xo7xSuNE8jqI1N7K3&#10;9KGTA1YdNl+HsxHwWu3e5b6OTfarq5e303b4Pn4mQjwspu0zsIBT+DfDjE/oUBJT7c5WeaZJp+uE&#10;rDQkUZYCmy1xFD8Bq+ddkqbAy4Lf1ij/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO+4&#10;J7R/AgAAawUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AD+dkYnjAAAADgEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 14" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:123.75pt;margin-top:626.25pt;width:234.75pt;height:112.05pt;z-index:251705344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPyabzaQIAAD4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm/UzTaysIzeRq0pW&#10;EtWpcsYsxKuyDIWxd91fn4FdP+T2kqoXGJhvPubJzW1TGbZVPpRgc96/6HGmrISitK85//E8/3TF&#10;WUBhC2HAqpzvVOC3048fbmo3UQNYgymUZ0Riw6R2OV8jukmWBblWlQgX4JQlpQZfCaSjf80KL2pi&#10;r0w26PUusxp84TxIFQLd3rdKPk38WiuJj1oHhczknHzDtPq0ruKaTW/E5NULty5l54b4By8qUVp6&#10;9EB1L1CwjS//oKpK6SGAxgsJVQZal1KlGCiafu8smuVaOJVioeQEd0hT+H+08mG7dE+eYfMFGipg&#10;TEjtwiTQZYyn0b6KO3nKSE8p3B3Sphpkki4H11f94WDMmSRdfzQY9objyJMdzZ0P+FVBxaKQc091&#10;SekS20XAFrqHxNcszEtjUm2MZXXOL4fjXjI4aIjc2IhVqcodzdH1JOHOqIgx9rvSrCxSBPEi9Ze6&#10;M55tBXWGkFJZTMEnXkJHlCYn3mPY4Y9evce4jWP/Mlg8GFelBZ+iP3O7+Ll3Wbd4yvlJ3FHEZtV0&#10;JV1BsaNKe2iHIDg5L6kaCxHwSXjqeiouTTI+0qINUNahkzhbg//9t/uIp2YkLWc1TVHOw6+N8Ioz&#10;881Sm173R6M4dukwGn8e0MGfalanGrup7oDK0ac/w8kkRjyavag9VC808LP4KqmElfR2znEv3mE7&#10;2/RhSDWbJRANmhO4sEsnI3WsTuy15+ZFeNc1JFIvP8B+3sTkrC9bbLS0MNsg6DI1bUxwm9Uu8TSk&#10;qe27DyX+AqfnhDp+e9M3AAAA//8DAFBLAwQUAAYACAAAACEA4oRa2uMAAAANAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhTq0mqEKeqIlVICA4tvXBz4m0S4Z8Qu23g6VlOcNvd&#10;Gc1+U25ma9gFpzB4J2G5SICha70eXCfh+LZ7WAMLUTmtjHco4QsDbKrbm1IV2l/dHi+H2DEKcaFQ&#10;EvoYx4Lz0PZoVVj4ER1pJz9ZFWmdOq4ndaVwa7hIkoxbNTj60KsR6x7bj8PZSniud69q3wi7/jb1&#10;08tpO34e31Mp7+/m7SOwiHP8M8MvPqFDRUyNPzsdmJEgVnlKVhJEKmgiS77MqV5Dp1WeZcCrkv9v&#10;Uf0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz8mm82kCAAA+BQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA4oRa2uMAAAANAQAADwAAAAAAAAAA&#10;AAAAAADDBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00073762" w:rsidRPr="00073762" w:rsidRDefault="00073762" w:rsidP="00073762">
-[...13 lines deleted...]
-                      <w:proofErr w:type="gramStart"/>
+                    <w:p w14:paraId="3685BAC4" w14:textId="302795D8" w:rsidR="00073762" w:rsidRDefault="00073762">
                       <w:r w:rsidRPr="00073762">
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...20 lines deleted...]
-                        <w:t xml:space="preserve">  youremail@mail.com  |  yourwebsite.com</w:t>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidR="00945AD6">
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00945AD6">
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00945AD6">
+                        <w:br/>
+                      </w:r>
+                      <w:hyperlink r:id="rId6" w:history="1">
+                        <w:r w:rsidR="00945AD6" w:rsidRPr="00110573">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>youremail@mail.com</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00945AD6" w:rsidRPr="00110573">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:br/>
+                          <w:t>yourwebsite.com</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00945AD6">
+                        <w:br/>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00945AD6">
+                        <w:br/>
+                        <w:t>Broker Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00945AD6">
+                        <w:br/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00073762" w:rsidRDefault="00073762"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E44E15F" wp14:editId="4399E7FC">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>466725</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>7934325</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="944122" cy="1371600"/>
+            <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="12" name="Picture 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="944122" cy="1371600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003E0B4E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7589C367" wp14:editId="2A8611F3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1375576</wp:posOffset>
+                  <wp:posOffset>3971925</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8977023</wp:posOffset>
+                  <wp:posOffset>3829051</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2019631" cy="508883"/>
-                <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+                <wp:extent cx="3522345" cy="3657600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="14" name="Text Box 14"/>
+                <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2019631" cy="508883"/>
+                          <a:ext cx="3522345" cy="3657600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:txbx>
+                      <wps:linkedTxbx id="2" seq="1"/>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7589C367" id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:312.75pt;margin-top:301.5pt;width:277.35pt;height:4in;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIPAfBdAIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtP3DAQvlfqf7B8Lwn7oo3Ioi2IqhIC&#10;1KXi7HVsYuF4jO3dZPvrO3ayD217oeolGXu+eX4zvrzqGk02wnkFpqTnZzklwnColHkp6c+n20+f&#10;KfGBmYppMKKkW+Hp1fzjh8vWFmIENehKOIJOjC9aW9I6BFtkmee1aJg/AysMKiW4hgU8upescqxF&#10;743ORnk+y1pwlXXAhfd4e9Mr6Tz5l1Lw8CClF4HokmJuIX1d+q7iN5tfsuLFMVsrPqTB/iGLhimD&#10;QfeublhgZO3UH64axR14kOGMQ5OBlIqLVANWc56fVLOsmRWpFmyOt/s2+f/nlt9vlvbRkdB9hQ4J&#10;jA1prS88XsZ6Ouma+MdMCeqxhdt920QXCMfL8XQ0Gk+mlHDUjWfTi1meGpsdzK3z4ZuAhkShpA55&#10;Se1imzsfMCRCd5AYzcCt0jpxow1pSzobT/NksNeghTYRKxLLg5tD6kkKWy0iRpsfQhJVpQriRZov&#10;ca0d2TCcDMa5MCEVn/wiOqIkJvEewwF/yOo9xn0du8hgwt64UQZcqv4k7ep1l7Ls8djIo7qjqJV5&#10;FdVTt+qw/Mgv8eLtiOcVVFuk30G/Gd7yW4UU3TEfHpnDVUDGcb3DA36kBqQCBomSGtyvv91HPE4o&#10;ailpcbVK6t/WzAlK9HeDs/vlfDKJu5gOk+nFCA/uWLM61ph1cw3IUUzd8iRGfNA7UTponvEVWMSo&#10;qGKGY+yShp14HfqFx1eEi8UigXD7LAt3Zml5dB0piwP41D0zZ4cpDTjg97BbQlacDGuPjZYGFusA&#10;UqVJjl3vuzqwgZubBnx4ZeLTcHxOqMNbOP8NAAD//wMAUEsDBBQABgAIAAAAIQAdjZIE4gAAAA0B&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqN2glBDiVFWkCgnBoaUXbk68TSL8&#10;E2K3DTw9mxPcZrSfZmeK9WQNO+MYeu8kLBcCGLrG6961Eg7v27sMWIjKaWW8QwnfGGBdXl8VKtf+&#10;4nZ43seWUYgLuZLQxTjknIemQ6vCwg/o6Hb0o1WR7NhyPaoLhVvDEyFW3Kre0YdODVh12HzuT1bC&#10;S7V9U7s6sdmPqZ5fj5vh6/CRSnl7M22egEWc4h8Mc32qDiV1qv3J6cCMhFWSpoSSEPc0aiaWmUiA&#10;1bN6eBTAy4L/X1H+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIg8B8F0AgAAUwUAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAB2NkgTiAAAADQEA&#10;AA8AAAAAAAAAAAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent/>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="003E0B4E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251639808" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="285BF034" wp14:editId="4C24FCB4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>325755</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3827780</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3522345" cy="3593465"/>
+                <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3522345" cy="3593465"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx id="2">
                         <w:txbxContent>
-                          <w:p w:rsidR="00073762" w:rsidRDefault="00073762">
-[...2 lines deleted...]
-                              <w:rPr>
+                          <w:p w14:paraId="2334F0BD" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Add new life to your kitchen with these easy updates:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4104523C" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
-                              </w:rPr>
-[...4 lines deleted...]
-                              <w:rPr>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Paint an unused cabinet surface with chalkboard paint.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Spice up a wooden cabinet surface to help with grocery lists, family to-do lists or just as a space for your kids to be creative while you cook. (Look for handy chalkboard markers!)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5DD39DE3" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
-                              </w:rPr>
-[...20 lines deleted...]
-                            </w:r>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Paint cabinets an accent color.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Cabinets don’t have to be white or brown. Go bold with a bright blue or sunny yellow. Cool colors make a room feel bigger, warm colors make a room feel cozier.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1A5D025B" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Add new hardware to your cabinets.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Don’t want to paint? Just replace the hardware. A decorative pull can add sophistication or a little quirkiness to your kitchen.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D301E51" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Keep a kitchen herb garden.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Many big-box and hardware stores sell kitchen herb planters for a windowsill. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A0811A5" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Install a pull-out shelf.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Expand the space underneath your kitchen sink or make it easier to reach pots and pans in your bigger cabinets.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6299C978" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Add shelves for more storage space.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Cabinets aren’t the only way to get more space. Display your plates and glassware on some sturdy shelves and brackets. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="40D2FB54" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Install a water purification system under your sink.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Tap water doesn’t cut it for you? Install a purification system right under your sink and get rid of hard water or plastic water bottles.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="79008D38" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Get a kitchen cart.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Tapped for storage, but don’t want to install right into the wall? A kitchen cart doubles as another prep surface and storage. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="25369707" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Buy tiered racks to expand your storage space vertically.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Add more spice(s) to your life! A removable rack doesn’t involve any installation and instantly adds extra tiers to your cabinet storage.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3A4CC0C9" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Add a backsplash accent.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Splurge on high-quality tiles for a small space — easy on the wallet and the eyes.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D8C9F4F" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003E0B4E">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Looking for your dream kitchen? Call me and I’ll gladly assist you in marketing your property and finding a new home.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2E0BAFF6" w14:textId="77777777" w:rsidR="00073762" w:rsidRPr="003E0B4E" w:rsidRDefault="00073762" w:rsidP="00073762">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                              </w:rPr>
+                            </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 14" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:108.3pt;margin-top:706.85pt;width:159.05pt;height:40.05pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtfU1vfwIAAGsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5tAoCFig1IQVSUE&#10;qFBxdrw2WdXrcW0n2fTX8+zdfIj2QtXL7njmzXg+3vjism0MWykfarIlHx4NOFNWUlXbl5L/eLr5&#10;NOYsRGErYciqkm9U4JfTjx8u1m6ijmlBplKeIYgNk7Ur+SJGNymKIBeqEeGInLIwavKNiDj6l6Ly&#10;Yo3ojSmOB4OzYk2+cp6kCgHa687Ipzm+1krGe62DisyUHLnF/PX5O0/fYnohJi9euEUt+zTEP2TR&#10;iNri0l2oaxEFW/r6j1BNLT0F0vFIUlOQ1rVUuQZUMxy8qeZxIZzKtaA5we3aFP5fWHm3evCsrjC7&#10;EWdWNJjRk2oj+0Itgwr9WbswAezRARhb6IHd6gOUqexW+yb9URCDHZ3e7LqbokkoUeD52cmQMwnb&#10;6WA8Hp+kMMXe2/kQvypqWBJK7jG93FSxug2xg24h6TJLN7UxeYLGsnXJz05OB9lhZ0FwYxNWZS70&#10;YVJFXeZZihujEsbY70qjF7mApMgsVFfGs5UAf4SUysZce44LdEJpJPEexx6/z+o9zl0d25vJxp1z&#10;U1vyufo3aVc/tynrDo+eH9SdxNjO20yCPJGkmVO1wbw9dRsTnLypMZRbEeKD8FgRjBhrH+/x0YbQ&#10;fOolzhbkf/9Nn/BgLqycrbFyJQ+/lsIrzsw3C06fD0ejtKP5MDr9fIyDP7TMDy122VwRpgJCIbss&#10;Jnw0W1F7ap7xOszSrTAJK3F3yeNWvIrdQ4DXRarZLIOwlU7EW/voZAqdhpQo99Q+C+96XkYw+o62&#10;yykmb+jZYZOnpdkykq4zd/dd7fuPjc7s71+f9GQcnjNq/0ZOXwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AL4MyVbkAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo89OGNMSpqkgV&#10;EqKHll56c2I3iYjXIXbbwNOzPcFtd2c0+02+mkzPLnp0nUUB4SwAprG2qsNGwOFj85QCc16ikr1F&#10;LeBbO1gV93e5zJS94k5f9r5hFIIukwJa74eMc1e32kg3s4NG0k52NNLTOjZcjfJK4abnURAk3MgO&#10;6UMrB122uv7cn42At3KzlbsqMulPX76+n9bD1+G4EOLxYVq/APN68n9muOETOhTEVNkzKsd6AVGY&#10;JGQlYR7Gz8DIsojnNFS30zJOgRc5/9+i+AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBt&#10;fU1vfwIAAGsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC+DMlW5AAAAA0BAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
-                <v:textbox>
+              <v:shape w14:anchorId="285BF034" id="Text Box 7" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:25.65pt;margin-top:301.4pt;width:277.35pt;height:282.95pt;z-index:251639808;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJ1HlvawIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dc6/W7jZV15CZyVclK&#10;ojpVzpiFeFWWoTD2rvvrO7Drh9JeUvUCA/PNMN88uL5pKsP2yocSbM4HvT5nykooSvuS8+9Pyw+f&#10;OAsobCEMWJXzgwr8Zv7+3XXtZmoIWzCF8oyc2DCrXc63iG6WZUFuVSVCD5yypNTgK4F09C9Z4UVN&#10;3iuTDfv9aVaDL5wHqUKg27tWyefJv9ZK4oPWQSEzOafYMK0+rZu4ZvNrMXvxwm1L2YUh/iGKSpSW&#10;Hj25uhMo2M6Xf7iqSukhgMaehCoDrUupEgdiM+i/YrPeCqcSF0pOcKc0hf/nVt7v1+7RM2w+Q0MF&#10;jAmpXZgFuox8Gu2ruFOkjPSUwsMpbapBJulyNBkOR+MJZ5J0o8nVaDydRD/Z2dz5gF8UVCwKOfdU&#10;l5QusV8FbKFHSHzNwrI0JtXGWFbnfDqa9JPBSUPOjY1YlarcuTmHniQ8GBUxxn5TmpVFYhAvUn+p&#10;W+PZXlBnCCmVxUQ++SV0RGkK4i2GHf4c1VuMWx7Hl8HiybgqLfjE/lXYxY9jyLrFU84veEcRm01D&#10;xC8qu4HiQAX30M5CcHJZUlFWIuCj8NT8VGMaaHygRRug5EMncbYF/+tv9xFPPUlazmoappyHnzvh&#10;FWfmq6VuvRqMx3H60mE8+Tikg7/UbC41dlfdAlVlQF+Hk0mMeDRHUXuonmnuF/FVUgkr6e2c41G8&#10;xXbE6d+QarFIIJo3J3Bl105G17FIseWemmfhXdeXSC19D8exE7NX7dlio6WFxQ5Bl6l3Y57brHb5&#10;p1lN3d/9K/EzuDwn1Pn3m/8GAAD//wMAUEsDBBQABgAIAAAAIQAnFRZ34QAAAAsBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9NS8NAFEX3gv9heII7O5NIY4iZlBIogthFazfuXjLTJDgfMTNto7++z5Uu&#10;H+9w77nlaraGnfUUBu8kJAsBTLvWq8F1Eg7vm4ccWIjoFBrvtIRvHWBV3d6UWCh/cTt93seOUYgL&#10;BUroYxwLzkPba4th4Uft6Hf0k8VI59RxNeGFwq3hqRAZtzg4auhx1HWv28/9yUp4rTdb3DWpzX9M&#10;/fJ2XI9fh4+llPd38/oZWNRz/IPhV5/UoSKnxp+cCsxIWCaPRErIREoTCMhERuMaIpMsfwJelfz/&#10;huoKAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAydR5b2sCAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJxUWd+EAAAALAQAADwAAAAAAAAAA&#10;AAAAAADFBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-next-textbox:#Text Box 8">
                   <w:txbxContent>
-                    <w:p w:rsidR="00073762" w:rsidRDefault="00073762">
-[...2 lines deleted...]
-                        <w:rPr>
+                    <w:p w14:paraId="2334F0BD" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Add new life to your kitchen with these easy updates:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4104523C" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
-                        </w:rPr>
-[...4 lines deleted...]
-                        <w:rPr>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Paint an unused cabinet surface with chalkboard paint.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Spice up a wooden cabinet surface to help with grocery lists, family to-do lists or just as a space for your kids to be creative while you cook. (Look for handy chalkboard markers!)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5DD39DE3" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
-                        </w:rPr>
-[...20 lines deleted...]
-                      </w:r>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Paint cabinets an accent color.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Cabinets don’t have to be white or brown. Go bold with a bright blue or sunny yellow. Cool colors make a room feel bigger, warm colors make a room feel cozier.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="1A5D025B" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Add new hardware to your cabinets.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Don’t want to paint? Just replace the hardware. A decorative pull can add sophistication or a little quirkiness to your kitchen.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7D301E51" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Keep a kitchen herb garden.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Many big-box and hardware stores sell kitchen herb planters for a windowsill. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A0811A5" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Install a pull-out shelf.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Expand the space underneath your kitchen sink or make it easier to reach pots and pans in your bigger cabinets.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6299C978" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Add shelves for more storage space.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Cabinets aren’t the only way to get more space. Display your plates and glassware on some sturdy shelves and brackets. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="40D2FB54" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Install a water purification system under your sink.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Tap water doesn’t cut it for you? Install a purification system right under your sink and get rid of hard water or plastic water bottles.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="79008D38" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Get a kitchen cart.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Tapped for storage, but don’t want to install right into the wall? A kitchen cart doubles as another prep surface and storage. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="25369707" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Buy tiered racks to expand your storage space vertically.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Add more spice(s) to your life! A removable rack doesn’t involve any installation and instantly adds extra tiers to your cabinet storage.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3A4CC0C9" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Add a backsplash accent.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Splurge on high-quality tiles for a small space — easy on the wallet and the eyes.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D8C9F4F" w14:textId="77777777" w:rsidR="003E0B4E" w:rsidRPr="003E0B4E" w:rsidRDefault="003E0B4E" w:rsidP="003E0B4E">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003E0B4E">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Looking for your dream kitchen? Call me and I’ll gladly assist you in marketing your property and finding a new home.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2E0BAFF6" w14:textId="77777777" w:rsidR="00073762" w:rsidRPr="003E0B4E" w:rsidRDefault="00073762" w:rsidP="00073762">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+                        </w:rPr>
+                      </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003E0B4E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EDF3492" wp14:editId="213FC906">
+            <wp:extent cx="7745730" cy="3848275"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+            <wp:docPr id="1779049501" name="Picture 12"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1779049501" name="Picture 1779049501"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7772992" cy="3861820"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00073762">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41F1D745" wp14:editId="270FC1A6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>5665360</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>8979342</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1129030" cy="414020"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="13" name="Picture 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1129030" cy="414020"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...53 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00073762">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7267A368" wp14:editId="254B65A3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>118745</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>9540544</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7516368" cy="374904"/>
                 <wp:effectExtent l="0" t="0" r="8890" b="6350"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Rectangle 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7516368" cy="374904"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -512,2012 +1412,752 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:9.35pt;margin-top:751.2pt;width:591.85pt;height:29.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDztokwmAIAAIcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+08mrZBnCJIkWFA&#10;0RZth54VWYoNyKImKXGyXz9Kst2uK3YYloMiiuTHhz9ycX1sFDkI62rQBR2d5ZQIzaGs9a6g3583&#10;Xy4pcZ7pkinQoqAn4ej18vOnRWvmYgwVqFJYgiDazVtT0Mp7M88yxyvRMHcGRmhUSrAN8yjaXVZa&#10;1iJ6o7Jxns+yFmxpLHDhHL7eJCVdRnwpBff3UjrhiSoo5ubjaeO5DWe2XLD5zjJT1bxLg/1DFg2r&#10;NQYdoG6YZ2Rv6z+gmppbcCD9GYcmAylrLmINWM0of1fNU8WMiLVgc5wZ2uT+Hyy/OzxYUpf47UaU&#10;aNbgN3rErjG9U4LgGzaoNW6Odk/mwXaSw2uo9ihtE/6xDnKMTT0NTRVHTzg+XpyPZpMZ0oCjbnIx&#10;vcqnATR79TbW+a8CGhIuBbUYPvaSHW6dT6a9SQjmQNXlplYqCna3XStLDgw/8OXNejbZdOi/mSkd&#10;jDUEt4QYXrJQWaol3vxJiWCn9KOQ2BTMfhwziXQUQxzGudB+lFQVK0UKf57jr48eCBw8YqURMCBL&#10;jD9gdwC9ZQLpsVOWnX1wFZHNg3P+t8SS8+ARI4P2g3NTa7AfASisqouc7PsmpdaELm2hPCFlLKRZ&#10;coZvavxut8z5B2ZxeHDMcCH4ezykgrag0N0oqcD+/Og92COnUUtJi8NYUPdjz6ygRH3TyPar0XQa&#10;pjcK0/OLMQr2rWb7VqP3zRqQDkhozC5eg71X/VVaaF5wb6xCVFQxzTF2Qbm3vbD2aUng5uFitYpm&#10;OLGG+Vv9ZHgAD10NvHw+vjBrOvJ6pP0d9IPL5u84nGyDp4bV3oOsI8Ff+9r1G6c9EqfbTGGdvJWj&#10;1ev+XP4CAAD//wMAUEsDBBQABgAIAAAAIQCcsa6n3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9PT8MwDMXvSHyHyEhcEEtXxlp1TSeE4DqxsQPHLEn/aI1TJdlavj0uFzjZz356/rncTrZnV+ND&#10;51DAcpEAM6ic7rARcPx8f8yBhShRy96hEfBtAmyr25tSFtqNuDfXQ2wYhWAopIA2xqHgPKjWWBkW&#10;bjBIu9p5KyNJ33Dt5Ujhtudpkqy5lR3ShVYO5rU16ny4WAG5eqt3uyf/UT/UajxmX5mV6IW4v5te&#10;NsCimeKfGWZ8QoeKmE7ugjqwnnSekZPqc5KugM2O9Lc7zbP1cgW8Kvn/L6ofAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPO2iTCYAgAAhwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJyxrqffAAAADQEAAA8AAAAAAAAAAAAAAAAA8gQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" fillcolor="#8dc63f" stroked="f" strokeweight="2pt"/>
-[...1179 lines deleted...]
-              </v:shape>
+              <v:rect w14:anchorId="53FE6597" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:9.35pt;margin-top:751.2pt;width:591.85pt;height:29.5pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQobyFgQIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kadoGdYogRYYB&#10;RVesHXpWZCk2IIsapXzt14+SP9J1xQ7DclAk8fGRfCZ1c3toDNsp9DXYgo/Ocs6UlVDWdlPw78+r&#10;T1ec+SBsKQxYVfCj8vx2/vHDzd7N1BgqMKVCRiTWz/au4FUIbpZlXlaqEf4MnLJk1ICNCHTETVai&#10;2BN7Y7Jxnk+zPWDpEKTynm7vWiOfJ36tlQxftfYqMFNwyi2kFdO6jms2vxGzDQpX1bJLQ/xDFo2o&#10;LQUdqO5EEGyL9R9UTS0RPOhwJqHJQOtaqlQDVTPK31TzVAmnUi0kjneDTP7/0cqH3ZN7RJJh7/zM&#10;0zZWcdDYxH/Kjx2SWMdBLHUITNLl5cVoej6lzyvJdn45uc4nUc3s5O3Qh88KGhY3BUf6GEkjsbv3&#10;oYX2kBjMg6nLVW1MOuBmvTTIdoI+3NXdcnq+6th/gxkbwRaiW8sYb7JTLWkXjkZFnLHflGZ1SdmP&#10;UyapzdQQR0ipbBi1pkqUqg1/kdOvjx4bM3qkShNhZNYUf+DuCHpkS9Jzt1l2+OiqUpcOzvnfEmud&#10;B48UGWwYnJvaAr5HYKiqLnKL70VqpYkqraE8PiJDaGfEO7mq6bvdCx8eBdJQ0PjQoIevtGgD+4JD&#10;t+OsAvz53n3EU6+SlbM9DVnB/Y+tQMWZ+WKpi69Hk0mcynSYXFyO6YCvLevXFrttlkDtMKInxcm0&#10;jfhg+q1GaF7oPVjEqGQSVlLsgsuA/WEZ2uGnF0WqxSLBaBKdCPf2yclIHlWNffl8eBHouuYN1PYP&#10;0A+kmL3p4RYbPS0stgF0nRr8pGunN01xapzuxYnPxOtzQp3exfkvAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAnLGup98AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hIXBBLV8ZadU0n&#10;hOA6sbEDxyxJ/2iNUyXZWr49Lhc42c9+ev653E62Z1fjQ+dQwHKRADOonO6wEXD8fH/MgYUoUcve&#10;oRHwbQJsq9ubUhbajbg310NsGIVgKKSANsah4Dyo1lgZFm4wSLvaeSsjSd9w7eVI4bbnaZKsuZUd&#10;0oVWDua1Nep8uFgBuXqrd7sn/1E/1Go8Zl+ZleiFuL+bXjbAopninxlmfEKHiphO7oI6sJ50npGT&#10;6nOSroDNjvS3O82z9XIFvCr5/y+qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQobyF&#10;gQIAAF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCc&#10;sa6n3wAAAA0BAAAPAAAAAAAAAAAAAAAAANsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" fillcolor="#8dc63f" stroked="f" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00B36862">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48D0870C" wp14:editId="02D9C5F5">
-[...187 lines deleted...]
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251611136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21FC2440" wp14:editId="29111C5D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>325755</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>3799536</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4190338" cy="516835"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4190338" cy="516835"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00B36862" w:rsidRDefault="00B36862" w:rsidP="00B36862">
-[...28 lines deleted...]
-                          <w:p w:rsidR="00B36862" w:rsidRDefault="00B36862"/>
+                          <w:p w14:paraId="7B4F6F2B" w14:textId="77777777" w:rsidR="00B36862" w:rsidRDefault="00B36862"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:25.65pt;margin-top:299.2pt;width:329.95pt;height:40.7pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjnHtcfgIAAGIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hLWwYVKepATJMQ&#10;oMHEs+vYNJrt8+xrk+6v5+wkpWJ7YdpLcr777nw/vvP5RWsN26oQa3AlHx+NOFNOQlW755L/eLz+&#10;dMpZROEqYcCpku9U5BeLjx/OGz9Xx7AGU6nAKIiL88aXfI3o50UR5VpZEY/AK0dGDcEKpGN4Lqog&#10;GopuTXE8Gp0UDYTKB5AqRtJedUa+yPG1VhLvtI4KmSk55Yb5G/J3lb7F4lzMn4Pw61r2aYh/yMKK&#10;2tGl+1BXAgXbhPqPULaWASJoPJJgC9C6lirXQNWMR2+qeVgLr3It1Jzo922K/y+svN3eB1ZXJZ9y&#10;5oSlET2qFtkXaNk0dafxcU6gB08wbElNUx70kZSp6FYHm/5UDiM79Xm3720KJkk5HZ+NJhNigyTb&#10;bHxyOpmlMMWrtw8RvyqwLAklDzS73FKxvYnYQQdIuszBdW1Mnp9xrCn5yWQ2yg57CwU3LmFVZkIf&#10;JlXUZZ4l3BmVMMZ9V5o6kQtIisxBdWkC2wpij5BSOcy157iETihNSbzHsce/ZvUe566O4WZwuHe2&#10;tYOQq3+TdvVzSFl3eOr5Qd1JxHbV9pNeQbWjQQfoFiV6eV3TNG5ExHsRaDNotrTteEcfbYC6Dr3E&#10;2RrC77/pE54IS1bOGtq0ksdfGxEUZ+abIyqfjafTtJr5MJ19PqZDOLSsDi1uYy+BxjGmd8XLLCY8&#10;mkHUAewTPQrLdCuZhJN0d8lxEC+x2396VKRaLjOIltELvHEPXqbQaTqJa4/tkwi+JyQSlW9h2Ekx&#10;f8PLDps8HSw3CLrOpE0N7rraN54WOdO+f3TSS3F4zqjXp3HxAgAA//8DAFBLAwQUAAYACAAAACEA&#10;M+1VjOMAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixtYVtXmk5TpQkJ&#10;wWFjF25u47UVTVKabCs8PeYEJ8vyp9/fn68n04szjb5zVkE8i0CQrZ3ubKPg8La9S0H4gFZj7ywp&#10;+CIP6+L6KsdMu4vd0XkfGsEh1meooA1hyKT0dUsG/cwNZPl2dKPBwOvYSD3ihcNNL5MoWkiDneUP&#10;LQ5UtlR/7E9GwXO5fcVdlZj0uy+fXo6b4fPwPlfq9mbaPIIINIU/GH71WR0KdqrcyWovegXz+J5J&#10;nqv0AQQDyzhOQFQKFstVCrLI5f8KxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAY5x7&#10;XH4CAABiBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;M+1VjOMAAAAKAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="21FC2440" id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:25.65pt;margin-top:299.2pt;width:329.95pt;height:40.7pt;z-index:251611136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+oWKVbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xn1wZ1iixFhwFF&#10;W6wdelZkqTEmi5rExM5+fSnZToJulw67SJT4keLHhy6vmsqwnfKhBJvz0WDImbISitK+5PzH082n&#10;c84CClsIA1blfK8Cv1p8/HBZu7kawwZMoTwjJzbMa5fzDaKbZ1mQG1WJMACnLCk1+EogHf1LVnhR&#10;k/fKZOPh8CyrwRfOg1Qh0O11q+SL5F9rJfFe66CQmZxTbJhWn9Z1XLPFpZi/eOE2pezCEP8QRSVK&#10;S48eXF0LFGzryz9cVaX0EEDjQEKVgdalVIkDsRkN37B53AinEhdKTnCHNIX/51be7R7dg2fYfIGG&#10;ChgTUrswD3QZ+TTaV3GnSBnpKYX7Q9pUg0zS5XR0MZxMqNCSdLPR2flkFt1kR2vnA35VULEo5NxT&#10;WVK2xO42YAvtIfExCzelMak0xrI652eT2TAZHDTk3NiIVanInZtj5EnCvVERY+x3pVlZJALxIrWX&#10;WhnPdoIaQ0ipLCbuyS+hI0pTEO8x7PDHqN5j3PLoXwaLB+OqtOAT+zdhFz/7kHWLp5yf8I4iNuuG&#10;iOd83Bd2DcWe6u2hHYXg5E1JRbkVAR+Ep96nEtM84z0t2gAlHzqJsw3433+7j3hqSdJyVtMs5Tz8&#10;2gqvODPfLDXrxWg6jcOXDtPZ5zEd/Klmfaqx22oFVJUR/RxOJjHi0fSi9lA909gv46ukElbS2znH&#10;XlxhO+H0bUi1XCYQjZsTeGsfnYyuY5Fiyz01z8K7ri+ROvoO+qkT8zft2WKjpYXlFkGXqXdjntus&#10;dvmnUU3d330r8S84PSfU8fNbvAIAAP//AwBQSwMEFAAGAAgAAAAhADPtVYzjAAAACgEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sbWFbV5pOU6UJCcFhYxdubuO1FU1SmmwrPD3m&#10;BCfL8qff35+vJ9OLM42+c1ZBPItAkK2d7myj4PC2vUtB+IBWY+8sKfgiD+vi+irHTLuL3dF5HxrB&#10;IdZnqKANYcik9HVLBv3MDWT5dnSjwcDr2Eg94oXDTS+TKFpIg53lDy0OVLZUf+xPRsFzuX3FXZWY&#10;9Lsvn16Om+Hz8D5X6vZm2jyCCDSFPxh+9VkdCnaq3MlqL3oF8/ieSZ6r9AEEA8s4TkBUChbLVQqy&#10;yOX/CsUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD6hYpVtAgAARAUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADPtVYzjAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAxwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADXBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00B36862" w:rsidRDefault="00B36862" w:rsidP="00B36862">
-[...28 lines deleted...]
-                    <w:p w:rsidR="00B36862" w:rsidRDefault="00B36862"/>
+                    <w:p w14:paraId="7B4F6F2B" w14:textId="77777777" w:rsidR="00B36862" w:rsidRDefault="00B36862"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
-            </w:pict>
-[...170 lines deleted...]
-              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B61D10" w:rsidSect="00F57A16">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0422456B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA96D216"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="505638552">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F57A16"/>
     <w:rsid w:val="000231A3"/>
     <w:rsid w:val="00073762"/>
+    <w:rsid w:val="00297DC1"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
+    <w:rsid w:val="003E0B4E"/>
     <w:rsid w:val="00750414"/>
     <w:rsid w:val="007B5A34"/>
+    <w:rsid w:val="00945AD6"/>
     <w:rsid w:val="00B36862"/>
     <w:rsid w:val="00F02834"/>
     <w:rsid w:val="00F57A16"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="04D14F65"/>
+  <w15:docId w15:val="{9C4FDA84-E16E-403A-932F-53297B897761}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00073762"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BasicParagraph">
     <w:name w:val="[Basic Paragraph]"/>
@@ -2546,302 +2186,96 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00073762"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00073762"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00073762"/>
+    <w:rsid w:val="003E0B4E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00945AD6"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...26 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00945AD6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Minion Pro" w:hAnsi="Minion Pro" w:cs="Minion Pro"/>
-[...32 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.comyourwebsite.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.comyourwebsite.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3087,68 +2521,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2</Words>
-  <Characters>12</Characters>
+  <Words>1</Words>
+  <Characters>8</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13</CharactersWithSpaces>
+  <CharactersWithSpaces>8</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mary</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>