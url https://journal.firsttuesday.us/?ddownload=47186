--- v0 (2025-10-20)
+++ v1 (2026-04-17)
@@ -1,2374 +1,2236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B61D10" w:rsidRDefault="00F7330E">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="46E75FE6" w14:textId="25DAF827" w:rsidR="00F14EA3" w:rsidRDefault="001B2A44">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B7AA91" wp14:editId="2B9D6B4C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>1311215</wp:posOffset>
+                  <wp:posOffset>333375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8833450</wp:posOffset>
+                  <wp:posOffset>7648576</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3217653" cy="1000664"/>
+                <wp:extent cx="6926580" cy="914400"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="11" name="Text Box 11"/>
+                <wp:docPr id="8" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3217653" cy="1000664"/>
+                          <a:ext cx="6926580" cy="914400"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F7330E" w:rsidRPr="00F7330E" w:rsidRDefault="00F7330E" w:rsidP="00F7330E">
+                          <w:p w14:paraId="56FFBE62" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00842A2B" w:rsidP="00C611A8">
                             <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Important note: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C611A8" w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">A carbon monoxide detector does NOT replace a smoke detector. Residential properties require both! </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2C379ECD" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
-[...12 lines deleted...]
-                            </w:r>
                           </w:p>
-                          <w:p w:rsidR="00F7330E" w:rsidRPr="00F7330E" w:rsidRDefault="00F7330E" w:rsidP="00F7330E">
+                          <w:p w14:paraId="5EC77D7A" w14:textId="6CD3F935" w:rsidR="00842A2B" w:rsidRPr="008B0834" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
                             <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
-                              <w:rPr>
-[...2 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-                              <w:t>yourwebsite.com</w:t>
+                            <w:r w:rsidRPr="008B0834">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Thinking about selling your property? Please call me. We can schedule a walk-through of your home with a free property price analysis.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="51B7AA91" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 11" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:103.25pt;margin-top:695.55pt;width:253.35pt;height:78.8pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCTFKg+gAIAAGwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1PGzEQvVfqf7B8L5uEENqIDUpBVJUQ&#10;oELF2fHaZFWvx7Wd7Ka/vs/efIn2QtXL7njmzXg+3vjismsMWysfarIlH54MOFNWUlXbl5J/f7r5&#10;8JGzEIWthCGrSr5RgV/O3r+7aN1UjWhJplKeIYgN09aVfBmjmxZFkEvViHBCTlkYNflGRBz9S1F5&#10;0SJ6Y4rRYDApWvKV8yRVCNBe90Y+y/G1VjLeax1UZKbkyC3mr8/fRfoWswsxffHCLWu5TUP8QxaN&#10;qC0u3Ye6FlGwla//CNXU0lMgHU8kNQVpXUuVa0A1w8Grah6XwqlcC5oT3L5N4f+FlXfrB8/qCrMb&#10;cmZFgxk9qS6yz9QxqNCf1oUpYI8OwNhBD+xOH6BMZXfaN+mPghjs6PRm390UTUJ5OhqeT85OOZOw&#10;DQcY3mSc4hQHd+dD/KKoYUkoucf4clfF+jbEHrqDpNss3dTG5BEay9qST07PBtlhb0FwYxNWZTJs&#10;w6SS+tSzFDdGJYyx35RGM3IFSZFpqK6MZ2sBAgkplY25+BwX6ITSSOItjlv8Iau3OPd17G4mG/fO&#10;TW3J5+pfpV392KWsezx6flR3EmO36DIL8kSSZkHVBgP31K9McPKmxlBuRYgPwmNHMGPsfbzHRxtC&#10;82krcbYk/+tv+oQHdWHlrMXOlTz8XAmvODNfLUj9aTgepyXNh/HZ+QgHf2xZHFvsqrkiTAW8RXZZ&#10;TPhodqL21DzjeZinW2ESVuLuksedeBX7lwDPi1TzeQZhLZ2It/bRyRQ6DSlR7ql7Ft5teRlB6Tva&#10;baeYvqJnj02eluarSLrO3D10ddt/rHRm//b5SW/G8TmjDo/k7DcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzZjt35AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4swtUWkSWpiFp&#10;TIweWnvxNrBbIO4HstsW++udnvQ48z5555liNRnNTmr0vbMC4lkETNnGyd62AvYfm4cMmA9oJWpn&#10;lYAf5WFV3t4UmEt3tlt12oWWUYn1OQroQhhyzn3TKYN+5gZlKTu40WCgcWy5HPFM5UbzJIoW3GBv&#10;6UKHg6o61XztjkbAa7V5x22dmOyiq5e3w3r43n+mQtzfTetnYEFN4Q+Gqz6pQ0lOtTta6ZkWkESL&#10;lFAK5k9xDIyQZTxPgNW0Sh+zJfCy4P+/KH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;kxSoPoACAABsBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAs2Y7d+QAAAANAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:26.25pt;margin-top:602.25pt;width:545.4pt;height:1in;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3pP1RZgIAAD0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51kadcacYosRYcB&#10;RVusHXpWZCk2JouaxMTOfv0o2Xmg26XDLjItfnx/1Oy6awzbKh9qsAUfn404U1ZCWdt1wb8/3364&#10;5CygsKUwYFXBdyrw6/n7d7PW5WoCFZhSeUZObMhbV/AK0eVZFmSlGhHOwClLSg2+EUi/fp2VXrTk&#10;vTHZZDS6yFrwpfMgVQh0e9Mr+Tz511pJfNA6KGSm4JQbptOncxXPbD4T+doLV9VySEP8QxaNqC0F&#10;Pbi6ESjYxtd/uGpq6SGAxjMJTQZa11KlGqia8ehVNU+VcCrVQs0J7tCm8P/cyvvtk3v0DLvP0NEA&#10;Y0NaF/JAl7GeTvsmfilTRnpq4e7QNtUhk3R5cTW5OL8klSTd1Xg6HaW+Zkdr5wN+UdCwKBTc01hS&#10;t8T2LiBFJOgeEoNZuK2NSaMxlrUU4eP5KBkcNGRhbMSqNOTBzTHzJOHOqIgx9pvSrC5TAfEi0Ust&#10;jWdbQcQQUiqLqfbkl9ARpSmJtxgO+GNWbzHu69hHBosH46a24FP1r9Iuf+xT1j2eGnlSdxSxW3XD&#10;RFdQ7mjQHvodCE7e1jSNOxHwUXgiPQ2QFhkf6NAGqOswSJxV4H/97T7iiYuk5aylJSp4+LkRXnFm&#10;vlpiaSIDbV36mZ5/mlAMf6pZnWrsplkCjWNMT4aTSYx4NHtRe2heaN8XMSqphJUUu+C4F5fYrza9&#10;F1ItFglEe+YE3tknJ6PrOJ3ItefuRXg3EBKJyvewXzeRv+Jlj42WFhYbBF0n0sYG910dGk87mrg8&#10;vCfxETj9T6jjqzf/DQAA//8DAFBLAwQUAAYACAAAACEAJNTyYuMAAAANAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0/DMBCE70j9D9ZW4kad5oGiEKeqIlVICA4tvXDbxG4S4UeI3Tbw69me4Da7M5r9&#10;ttzMRrOLmvzgrID1KgKmbOvkYDsBx/fdQw7MB7QStbNKwLfysKkWdyUW0l3tXl0OoWNUYn2BAvoQ&#10;xoJz3/bKoF+5UVnyTm4yGGicOi4nvFK50TyOokducLB0ocdR1b1qPw9nI+Cl3r3hvolN/qPr59fT&#10;dvw6fmRC3C/n7ROwoObwF4YbPqFDRUyNO1vpmRaQxRklaR9HKalbYp0mCbCGVJLmGfCq5P+/qH4B&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAd6T9UWYCAAA9BQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJNTyYuMAAAANAQAADwAAAAAAAAAAAAAA&#10;AADABAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F7330E" w:rsidRPr="00F7330E" w:rsidRDefault="00F7330E" w:rsidP="00F7330E">
+                    <w:p w14:paraId="56FFBE62" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00842A2B" w:rsidP="00C611A8">
                       <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Important note: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C611A8" w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">A carbon monoxide detector does NOT replace a smoke detector. Residential properties require both! </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2C379ECD" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="gramStart"/>
-[...12 lines deleted...]
-                      </w:r>
                     </w:p>
-                    <w:p w:rsidR="00F7330E" w:rsidRPr="00F7330E" w:rsidRDefault="00F7330E" w:rsidP="00F7330E">
+                    <w:p w14:paraId="5EC77D7A" w14:textId="6CD3F935" w:rsidR="00842A2B" w:rsidRPr="008B0834" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
                       <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
-                        <w:rPr>
-[...2 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
-                      <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-                        <w:t>yourwebsite.com</w:t>
+                      <w:r w:rsidRPr="008B0834">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Thinking about selling your property? Please call me. We can schedule a walk-through of your home with a free property price analysis.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...113 lines deleted...]
-      <w:r w:rsidR="00842A2B">
+      <w:r w:rsidR="00C611A8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FEEBCAC" wp14:editId="74C8CCC7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0871107F" wp14:editId="23D35E7F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>335915</wp:posOffset>
+                  <wp:posOffset>2924175</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>3810635</wp:posOffset>
+                  <wp:posOffset>8829675</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="7082155" cy="749935"/>
+                <wp:extent cx="1628775" cy="1000125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Text Box 4"/>
+                <wp:docPr id="1611232469" name="Text Box 1611232469"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="7082155" cy="749935"/>
+                          <a:ext cx="1628775" cy="1000125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                          <w:p w14:paraId="6D1565AD" w14:textId="238CDE45" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
                             <w:pPr>
-                              <w:pStyle w:val="BasicParagraph"/>
-                              <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:r w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:bCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Broker Name</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...72 lines deleted...]
-                              <w:t xml:space="preserve"> covered!</w:t>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Broker</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:26.45pt;margin-top:300.05pt;width:557.65pt;height:59.05pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXw3UugAIAAGkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtPGzEQvlfqf7B8L5uEhEfEBqUgqkoI&#10;UKHi7Hhtsqrtce1JdtNf37F3N0S0F6pedscznz/P++KytYZtVYg1uJKPj0acKSehqt1Lyb8/3Xw6&#10;4yyicJUw4FTJdyryy8XHDxeNn6sJrMFUKjAicXHe+JKvEf28KKJcKyviEXjlyKghWIF0DC9FFURD&#10;7NYUk9HopGggVD6AVDGS9roz8kXm11pJvNc6KmSm5OQb5m/I31X6FosLMX8Jwq9r2bsh/sELK2pH&#10;j+6prgUKtgn1H1S2lgEiaDySYAvQupYqx0DRjEdvonlcC69yLJSc6Pdpiv+PVt5tHwKrq5JPOXPC&#10;UomeVIvsM7RsmrLT+Dgn0KMnGLakpioP+kjKFHSrg01/CoeRnfK82+c2kUlSno7OJuPZjDNJttPp&#10;+fnxLNEUr7d9iPhFgWVJKHmg2uWUiu1txA46QNJjDm5qY3L9jGNNyU+OZ6N8YW8hcuMSVuVO6GlS&#10;RJ3nWcKdUQlj3DelKRM5gKTIPaiuTGBbQd0jpFQOc+yZl9AJpcmJ91zs8a9evedyF8fwMjjcX7a1&#10;g5Cjf+N29WNwWXd4yvlB3EnEdtXmFtgXdgXVjuodoJuX6OVNTUW5FREfRKABoRLT0OM9fbQBSj70&#10;EmdrCL/+pk946luyctbQwJU8/tyIoDgzXx119Pl4Ok0Tmg/T2emEDuHQsjq0uI29AqrKmNaLl1lM&#10;eDSDqAPYZ9oNy/QqmYST9HbJcRCvsFsDtFukWi4ziGbSC7x1j14m6lSk1HJP7bMIvu9LpI6+g2E0&#10;xfxNe3bYdNPBcoOg69y7Kc9dVvv80zzn7u93T1oYh+eMet2Qi98AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCSzIp54gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLGmllVKaTlOl&#10;CQnBYWMXbm6TtRWJU5psKzw92YndbPnT7+8vV7M17KQnPziSkCwEME2tUwN1EvYfm4ccmA9ICo0j&#10;LeFHe1hVtzclFsqdaatPu9CxGEK+QAl9CGPBuW97bdEv3Kgp3g5ushjiOnVcTXiO4dbwVIiMWxwo&#10;fuhx1HWv26/d0Up4rTfvuG1Sm/+a+uXtsB6/959LKe/v5vUzsKDn8A/DRT+qQxWdGnck5ZmRsEyf&#10;IikhEyIBdgGSLE+BNRIekzjwquTXHao/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABfD&#10;dS6AAgAAaQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJLMinniAAAACwEAAA8AAAAAAAAAAAAAAAAA2gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="0871107F" id="Text Box 1611232469" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:230.25pt;margin-top:695.25pt;width:128.25pt;height:78.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4WfCebAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kTdoFcYqsRYYB&#10;RVssHXpWZKkxJouaxMTOfv0o2Xkg26XDLhIlfqT4+KjpTVsbtlU+VGALPrjIOVNWQlnZ14J/f158&#10;uOYsoLClMGBVwXcq8JvZ+3fTxk3UENZgSuUZObFh0riCrxHdJMuCXKtahAtwypJSg68F0tG/ZqUX&#10;DXmvTTbM83HWgC+dB6lCoNu7Tslnyb/WSuKj1kEhMwWn2DCtPq2ruGazqZi8euHWlezDEP8QRS0q&#10;S48eXN0JFGzjqz9c1ZX0EEDjhYQ6A60rqVIOlM0gP8tmuRZOpVyoOMEdyhT+n1v5sF26J8+w/Qwt&#10;NTAWpHFhEugy5tNqX8edImWkpxLuDmVTLTIZjcbD66urEWeSdIM8zwfDUfSTHc2dD/hFQc2iUHBP&#10;fUnlEtv7gB10D4mvWVhUxqTeGMuago8/jvJkcNCQc2MjVqUu926OoScJd0ZFjLHflGZVmTKIF4lf&#10;6tZ4thXEDCGlspiST34JHVGagniLYY8/RvUW4y6P/ctg8WBcVxZ8yv4s7PLHPmTd4anmJ3lHEdtV&#10;S4mfdHYF5Y4a7qGbheDkoqKm3IuAT8IT+anHNND4SIs2QMWHXuJsDf7X3+4jnjhJWs4aGqaCh58b&#10;4RVn5qsltn4aXF7G6UuHy9HVkA7+VLM61dhNfQvUlQF9HU4mMeLR7EXtoX6huZ/HV0klrKS3C457&#10;8Ra7Ead/Q6r5PIFo3pzAe7t0MrqOTYqUe25fhHc9L5Eo/QD7sROTM3p22GhpYb5B0FXibqxzV9W+&#10;/jSrif39vxI/g9NzQh1/v9lvAAAA//8DAFBLAwQUAAYACAAAACEAl7DT9eMAAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPT0/CQBDF7yZ+h82YeJNdkEKt3RLShJgYOYBcvE27S9u4f2p3geqndzjp&#10;bWbey5vfy1ejNeysh9B5J2E6EcC0q73qXCPh8L55SIGFiE6h8U5L+NYBVsXtTY6Z8he30+d9bBiF&#10;uJChhDbGPuM81K22GCa+1460ox8sRlqHhqsBLxRuDZ8JseAWO0cfWux12er6c3+yEl7LzRZ31cym&#10;P6Z8eTuu+6/DRyLl/d24fgYW9Rj/zHDFJ3QoiKnyJ6cCMxLmC5GQlYTHp+tEluV0SfUqOiXzVAAv&#10;cv6/RfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+FnwnmwCAABFBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAl7DT9eMAAAANAQAADwAAAAAA&#10;AAAAAAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                    <w:p w14:paraId="6D1565AD" w14:textId="238CDE45" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
                       <w:pPr>
-                        <w:pStyle w:val="BasicParagraph"/>
-                        <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:r w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:bCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Broker Name</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...72 lines deleted...]
-                        <w:t xml:space="preserve"> covered!</w:t>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Broker</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00842A2B">
+      <w:r w:rsidR="00C611A8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B7AA91" wp14:editId="0E175399">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3556E255" wp14:editId="40CFA535">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>335915</wp:posOffset>
+                  <wp:posOffset>1314450</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>7813939</wp:posOffset>
+                  <wp:posOffset>8829675</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6926580" cy="1017905"/>
+                <wp:extent cx="1381125" cy="1000125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Text Box 8"/>
+                <wp:docPr id="11" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6926580" cy="1017905"/>
+                          <a:ext cx="1381125" cy="1000125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                          <w:p w14:paraId="02778658" w14:textId="77777777" w:rsidR="00F7330E" w:rsidRPr="00F7330E" w:rsidRDefault="00F7330E" w:rsidP="00F7330E">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F7330E">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Your Name</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3E69927E" w14:textId="1B5895B3" w:rsidR="00F7330E" w:rsidRPr="008B0834" w:rsidRDefault="00C611A8" w:rsidP="00F7330E">
+                            <w:pPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008B0834">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>D</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>RE Lic #</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>555.555.5555</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:hyperlink r:id="rId5" w:history="1">
+                              <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:sz w:val="20"/>
+                                  <w:szCs w:val="20"/>
+                                </w:rPr>
+                                <w:t>youremail@mail.com</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:br/>
+                              <w:t>yourwebsite.com</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3556E255" id="Text Box 11" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:103.5pt;margin-top:695.25pt;width:108.75pt;height:78.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxmUSQawIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1v2yAQf5+0/wHxvtpOP9ZFcaqsVadJ&#10;VVutnfpMMCTWMMfgEjv763dgO4m6vXTaCxzc737cJ7OrrjFsq3yowZa8OMk5U1ZCVdtVyb8/3364&#10;5CygsJUwYFXJdyrwq/n7d7PWTdUE1mAq5RmR2DBtXcnXiG6aZUGuVSPCCThlSanBNwLp6FdZ5UVL&#10;7I3JJnl+kbXgK+dBqhDo9qZX8nni11pJfNA6KGSm5OQbptWndRnXbD4T05UXbl3LwQ3xD140orb0&#10;6J7qRqBgG1//QdXU0kMAjScSmgy0rqVKMVA0Rf4qmqe1cCrFQskJbp+m8P9o5f32yT16ht1n6KiA&#10;MSGtC9NAlzGeTvsm7uQpIz2lcLdPm+qQyWh0elkUk3POJOmKPM/jgXiyg7nzAb8oaFgUSu6pLild&#10;YnsXsIeOkPiahdvamFQbY1lb8ovT8zwZ7DVEbmzEqlTlgebgepJwZ1TEGPtNaVZXKYJ4kfpLXRvP&#10;toI6Q0ipLKbgEy+hI0qTE28xHPAHr95i3McxvgwW98ZNbcGn6F+5Xf0YXdY9nnJ+FHcUsVt2FHjJ&#10;J2Nll1DtqOAe+lkITt7WVJQ7EfBReGp+qjENND7Qog1Q8mGQOFuD//W3+4inniQtZy0NU8nDz43w&#10;ijPz1VK3firOzuL0pcPZ+ccJHfyxZnmssZvmGqgqBX0dTiYx4tGMovbQvNDcL+KrpBJW0tslx1G8&#10;xn7E6d+QarFIIJo3J/DOPjkZqWORYss9dy/Cu6EvkVr6HsaxE9NX7dljo6WFxQZB16l3Y577rA75&#10;p1lN3T/8K/EzOD4n1OH3m/8GAAD//wMAUEsDBBQABgAIAAAAIQDs+mHx4wAAAA0BAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE1IIIQ4VRWpQkL00NILNyd2kwh7HWK3DXw9ywlu&#10;uzuj2TflcnaWncwUBo8SbhcCmMHW6wE7Cfu39U0OLESFWlmPRsKXCbCsLi9KVWh/xq057WLHKARD&#10;oST0MY4F56HtjVNh4UeDpB385FSkdeq4ntSZwp3liRD33KkB6UOvRlP3pv3YHZ2El3q9Udsmcfm3&#10;rZ9fD6vxc/+eSXl9Na+egEUzxz8z/OITOlTE1Pgj6sCshEQ8UJdIwt2jyICRJU1SGho6ZWkugFcl&#10;/9+i+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAxmUSQawIAAEUFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDs+mHx4wAAAA0BAAAPAAAAAAAA&#10;AAAAAAAAAMUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="02778658" w14:textId="77777777" w:rsidR="00F7330E" w:rsidRPr="00F7330E" w:rsidRDefault="00F7330E" w:rsidP="00F7330E">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F7330E">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Your Name</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3E69927E" w14:textId="1B5895B3" w:rsidR="00F7330E" w:rsidRPr="008B0834" w:rsidRDefault="00C611A8" w:rsidP="00F7330E">
+                      <w:pPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008B0834">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>D</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>RE Lic #</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>555.555.5555</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:hyperlink r:id="rId6" w:history="1">
+                        <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:sz w:val="20"/>
+                            <w:szCs w:val="20"/>
+                          </w:rPr>
+                          <w:t>youremail@mail.com</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="00F7330E" w:rsidRPr="008B0834">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:br/>
+                        <w:t>yourwebsite.com</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C611A8">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09AE0D17" wp14:editId="5732A46E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>333375</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4391025</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3528060" cy="3181350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3528060" cy="3181350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx id="4">
+                        <w:txbxContent>
+                          <w:p w14:paraId="0AA8C670" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>SOUND THE ALARM</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5DF15B5E" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Install a carbon monoxide detector on each floor of your home. If you only have one detector, keep it close to where people sleep so it will be heard when the alarm goes off. Do not place detectors near flames.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7951BC9F" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="55EA7A04" w14:textId="0F4B0B34" w:rsidR="00842A2B" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-                                <w:i/>
-                                <w:iCs/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...20 lines deleted...]
-                              <w:t xml:space="preserve">A carbon monoxide detector does NOT replace a smoke detector. Residential properties require both! </w:t>
+                            <w:r w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>When the alarm does go off, get everyone out of the house. Symptoms of carbon monoxide poisoning include:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                          <w:p w14:paraId="1FB67B22" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
                               <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-                                <w:color w:val="0091C8"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                          <w:p w14:paraId="1F57C153" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
                             <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
                               <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Thinking about selling your property soon?  Call me and we can schedule a walk-through of your property and a free property price analysis!</w:t>
-                            </w:r>
+                              <w:t xml:space="preserve">severe </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>headaches;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="04A046C7" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>dizziness;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="13C7E78F" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>confusion;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="770B1351" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>nausea; or</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7EF0F75E" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>faintness.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D4ED58B" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="180"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="54633433" w14:textId="3585DBAE" w:rsidR="00842A2B" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Don’t enter the home until after you’ve called 911 and emergency responders clear the area.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7CD6685B" w14:textId="6053B1C4" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>SAFETY FIRST</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7432863C" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Reliable carbon monoxide detectors cost between $30-$50 at hardware stores. Detectors are typically plugged in, but purchase one with a battery backup, just in case of a power outage. Perform weekly checks to ensure all detectors are fully functional.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="12FD6EDC" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="067E90BF" w14:textId="2FEF863C" w:rsidR="00842A2B" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Prevent the risk of a carbon monoxide build-up after burning any type of fuel by following this list of DON’Ts:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="10F33D9A" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="408396F3" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">DON’T idle your car in a </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>garage;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="1342BE86" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">DON’T use a gas oven to heat your </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>home;</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                          </w:p>
+                          <w:p w14:paraId="0293D0C8" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRPr="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="BasicParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:suppressAutoHyphens/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>DON’T use appliances indoors that don’t vent fumes outside; and</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7BBD41AC" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRPr="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
                             <w:r w:rsidRPr="00842A2B">
                               <w:rPr>
-                                <w:noProof/>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>DON’T ignore the signs of CO poisoning.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:26.45pt;margin-top:615.25pt;width:545.4pt;height:80.15pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3ez91gAIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1P2zAQf5+0/8Hy+5q00FIiUtQVdZqE&#10;AA0mnl3HptFsn2e7Tbq/fmcnKRXbC9NekvPd774/rq5brcheOF+DKel4lFMiDIeqNi8l/f60/jSn&#10;xAdmKqbAiJIehKfXi48frhpbiAlsQVXCETRifNHYkm5DsEWWeb4VmvkRWGFQKMFpFvDpXrLKsQat&#10;a5VN8nyWNeAq64AL75F70wnpItmXUvBwL6UXgaiSYmwhfV36buI3W1yx4sUxu615Hwb7hyg0qw06&#10;PZq6YYGRnav/MKVr7sCDDCMOOgMpay5SDpjNOH+TzeOWWZFyweJ4eyyT/39m+d3+wZG6Kik2yjCN&#10;LXoSbSCfoSXzWJ3G+gJBjxZhoUU2dnnge2TGpFvpdPxjOgTlWOfDsbbRGEfm7HIym85RxFE2zscX&#10;l/k02sle1a3z4YsATSJRUofNSzVl+1sfOugAid4MrGulUgOVIQ26OJvmSeEoQePKRKxIo9CbiSl1&#10;oScqHJSIGGW+CYmlSBlERhpCsVKO7BmOD+NcmJCST3YRHVESg3iPYo9/jeo9yl0eg2cw4aisawMu&#10;Zf8m7OrHELLs8Fjzk7wjGdpNm2bgbOjsBqoDNtxBtzDe8nWNTbllPjwwhxuCjcStD/f4kQqw+NBT&#10;lGzB/fobP+JxcFFKSYMbV1L/c8ecoER9NTjSl+Pz87ii6XE+vZjgw51KNqcSs9MrwK6M8b5YnsiI&#10;D2ogpQP9jMdhGb2iiBmOvksaBnIVujuAx4WL5TKBcCktC7fm0fJoOjYpjtxT+8yc7ecy4EjfwbCb&#10;rHgznh02ahpY7gLIOs1urHNX1b7+uNBp+vvjEy/G6TuhXk/k4jcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHUWH15AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhs1G5CIA1xqipS&#10;hYRgaOnCdondJCK2Q+y2ob++1wm2+3j03nP5cjI9O+rRd85KmM8EMG1rpzrbSNh9rh9SYD6gVdg7&#10;qyX8ag/L4vYmx0y5k93o4zY0jEKsz1BCG8KQce7rVhv0MzdoS7u9Gw0GaseGqxFPFG56HgnxxA12&#10;li60OOiy1fX39mAkvJXrD9xUkUnPffn6vl8NP7uvRMr7u2n1AizoKfzBcNUndSjIqXIHqzzrJSTR&#10;gkiaR7FIgF2J+WP8DKyiKl6IFHiR8/9fFBcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;N3s/dYACAABqBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAx1Fh9eQAAAANAQAADwAAAAAAAAAAAAAAAADaBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
-                <v:textbox>
+              <v:shape w14:anchorId="09AE0D17" id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:26.25pt;margin-top:345.75pt;width:277.8pt;height:250.5pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABUH9xbAIAAEUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSZcFcYqsRYYB&#10;RVusHXpWZKkxJouaxMTOfn0p2U6ybpcOu9iU+Pj1SGp+2VSG7ZQPJdicD88GnCkroSjtc86/P64+&#10;TDkLKGwhDFiV870K/HLx/t28djM1gg2YQnlGTmyY1S7nG0Q3y7IgN6oS4QycsqTU4CuBdPTPWeFF&#10;Td4rk40Gg4usBl84D1KFQLfXrZIvkn+tlcQ7rYNCZnJOuWH6+vRdx2+2mIvZsxduU8ouDfEPWVSi&#10;tBT04OpaoGBbX/7hqiqlhwAazyRUGWhdSpVqoGqGg1fVPGyEU6kWIie4A03h/7mVt7sHd+8ZNp+h&#10;oQZGQmoXZoEuYz2N9lX8U6aM9ETh/kCbapBJujyfjKaDC1JJ0p0Pp8PzSSI2O5o7H/CLgopFIeee&#10;+pLoErubgBSSoD0kRrOwKo1JvTGW1Tm/iC5/05CFsfFGpS53bo6pJwn3RkWMsd+UZmWRKogXab7U&#10;lfFsJ2gyhJTKYio++SV0RGlK4i2GHf6Y1VuM2zr6yGDxYFyVFnyq/lXaxY8+Zd3iiciTuqOIzbqh&#10;wqkvfWfXUOyp4R7aXQhOrkpqyo0IeC88DT81khYa7+ijDRD50EmcbcD/+tt9xNNMkpazmpYp5+Hn&#10;VnjFmflqaVo/DcfjuH3pMJ58HNHBn2rWpxq7ra6AujKkp8PJJEY8ml7UHqon2vtljEoqYSXFzjn2&#10;4hW2K07vhlTLZQLRvjmBN/bByeg6NimO3GPzJLzr5hJppG+hXzsxezWeLTZaWlhuEXSZZjfy3LLa&#10;8U+7mka6e1fiY3B6Tqjj67d4AQAA//8DAFBLAwQUAAYACAAAACEA1EzRR+AAAAALAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPTU+DQBCG7yb+h82YeLMLJBCKLE1D0pgYPbT24m2AKRD3A9lti/56x5Pe&#10;ZvI+eeeZcrMYLS40+9FZBfEqAkG2dd1oewXHt91DDsIHtB1qZ0nBF3nYVLc3JRadu9o9XQ6hF1xi&#10;fYEKhhCmQkrfDmTQr9xElrOTmw0GXudedjNeudxomURRJg2Oli8MOFE9UPtxOBsFz/XuFfdNYvJv&#10;XT+9nLbT5/E9Ver+btk+ggi0hD8YfvVZHSp2atzZdl5oBWmSMqkgW8c8MJBFeQyiYTJecyarUv7/&#10;ofoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAVB/cWwCAABFBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1EzRR+AAAAALAQAADwAAAAAAAAAA&#10;AAAAAADGBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox style="mso-next-textbox:#Text Box 6">
                   <w:txbxContent>
-                    <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                    <w:p w14:paraId="0AA8C670" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>SOUND THE ALARM</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5DF15B5E" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Install a carbon monoxide detector on each floor of your home. If you only have one detector, keep it close to where people sleep so it will be heard when the alarm goes off. Do not place detectors near flames.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7951BC9F" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="55EA7A04" w14:textId="0F4B0B34" w:rsidR="00842A2B" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-                          <w:i/>
-                          <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...20 lines deleted...]
-                        <w:t xml:space="preserve">A carbon monoxide detector does NOT replace a smoke detector. Residential properties require both! </w:t>
+                      <w:r w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>When the alarm does go off, get everyone out of the house. Symptoms of carbon monoxide poisoning include:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                    <w:p w14:paraId="1FB67B22" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
                         <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-                          <w:color w:val="0091C8"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                    <w:p w14:paraId="1F57C153" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
                       <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
                         <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Thinking about selling your property soon?  Call me and we can schedule a walk-through of your property and a free property price analysis!</w:t>
-                      </w:r>
+                        <w:t xml:space="preserve">severe </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>headaches;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="04A046C7" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>dizziness;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="13C7E78F" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>confusion;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="770B1351" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>nausea; or</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7EF0F75E" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>faintness.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7D4ED58B" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="180"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="54633433" w14:textId="3585DBAE" w:rsidR="00842A2B" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Don’t enter the home until after you’ve called 911 and emergency responders clear the area.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7CD6685B" w14:textId="6053B1C4" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:after="90" w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>SAFETY FIRST</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7432863C" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRPr="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Reliable carbon monoxide detectors cost between $30-$50 at hardware stores. Detectors are typically plugged in, but purchase one with a battery backup, just in case of a power outage. Perform weekly checks to ensure all detectors are fully functional.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="12FD6EDC" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="067E90BF" w14:textId="2FEF863C" w:rsidR="00842A2B" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Prevent the risk of a carbon monoxide build-up after burning any type of fuel by following this list of DON’Ts:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="10F33D9A" w14:textId="77777777" w:rsidR="00C611A8" w:rsidRDefault="00C611A8" w:rsidP="00C611A8">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="408396F3" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">DON’T idle your car in a </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>garage;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="1342BE86" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">DON’T use a gas oven to heat your </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>home;</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                    </w:p>
+                    <w:p w14:paraId="0293D0C8" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRPr="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="BasicParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:suppressAutoHyphens/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>DON’T use appliances indoors that don’t vent fumes outside; and</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7BBD41AC" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRPr="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
                       <w:r w:rsidRPr="00842A2B">
                         <w:rPr>
-                          <w:noProof/>
-[...1 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>DON’T ignore the signs of CO poisoning.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00842A2B">
+      <w:r w:rsidR="00C611A8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AEC5E60" wp14:editId="38ED7BAA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AEC5E60" wp14:editId="7CEF16D1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3864634</wp:posOffset>
+                  <wp:posOffset>3864610</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4623759</wp:posOffset>
+                  <wp:posOffset>4394835</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3528060" cy="3148642"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3528060" cy="3148642"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
-                      <wps:linkedTxbx id="3" seq="1"/>
+                      <wps:linkedTxbx id="4" seq="1"/>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:304.3pt;margin-top:364.1pt;width:277.8pt;height:247.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWQ0/0iQIAAHgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm7Udx3UtryM3UapK&#10;URI1rnLGLMQowBDA3nV/fQd217HcXlL1sjvMPIZ58zW/bIwmO+GDAlvS4dmAEmE5VMo+l/Tn6ubT&#10;lJIQma2YBitKuheBXi4+fpjXbiZGsAFdCU/QiQ2z2pV0E6ObFUXgG2FYOAMnLBoleMMiHv1zUXlW&#10;o3eji9FgMClq8JXzwEUIqL1ujXSR/UspeLyXMohIdEkxtpi/Pn/X6Vss5mz27JnbKN6Fwf4hCsOU&#10;xUcPrq5ZZGTr1R+ujOIeAsh4xsEUIKXiInNANsPBCZvHDXMic8HkBHdIU/h/bvnd7sETVZV0Qoll&#10;Bku0Ek0kX6Ehk5Sd2oUZgh4dwmKDaqxyrw+oTKQb6U36Ix2Cdszz/pDb5Iyj8vxiNB1M0MTRdj4c&#10;TyfjUfJTvF13PsRvAgxJQkk9Fi/nlO1uQ2yhPSS9ZuFGaZ0LqC2pkcH5xSBfOFjQubYJK3IrdG4S&#10;pTb0LMW9Fgmj7Q8hMRWZQVLkJhRX2pMdw/ZhnAsbM/nsF9EJJTGI91zs8G9Rvedyy6N/GWw8XDbK&#10;gs/sT8KuXvqQZYvHnB/xTqJW9kVUq2bd5E4Y4ciK16M6r6HaY/k9tOMTHL9RWKJbFuID8zgvWFbc&#10;AfEeP1IDlgI6iZIN+F9/0yc8tjFaKalx/koaXrfMC0r0d4sN/mU4HqeBzYfxxecRHvyxZX1ssVtz&#10;BVijIYbueBYTPupelB7ME66KZXoVTcxyfLuksRevYrsVcNVwsVxmEI6oY/HWPjqeXKeSpQZcNU/M&#10;u65LIzb4HfSTymYnzdpi000Ly20EqXInp6y3We2qgeOdZ6FbRWl/HJ8z6m1hLn4DAAD//wMAUEsD&#10;BBQABgAIAAAAIQAWaEMq4wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hmYI3&#10;u9ulxhCzKSVQBNFDay/eJsk2Cd2PmN220V/v9GRv7zAP7zyTryZr2FmPofdOwWIugGlX+6Z3rYL9&#10;5+YxBRYiugaNd1rBjw6wKu7vcswaf3Fbfd7FllGJCxkq6GIcMs5D3WmLYe4H7Wh38KPFSOPY8mbE&#10;C5Vbw6UQCbfYO7rQ4aDLTtfH3ckqeCs3H7itpE1/Tfn6flgP3/uvJ6UeZtP6BVjUU/yH4apP6lCQ&#10;U+VPrgnMKEhEmhCq4FmmEtiVWCRLShUlKZcCeJHz2y+KPwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDWQ0/0iQIAAHgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAWaEMq4wAAAA0BAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAA8wUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="5AEC5E60" id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:304.3pt;margin-top:346.05pt;width:277.8pt;height:247.9pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiMcz6dgIAAFMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51Xs8yIU2QtOgwo&#10;2mLt0LMiS7FQWVQlJXb260fJzgPZLh12kSjxI0XyIzW/amtNtsJ5Baagw4sBJcJwKJVZF/Tn8+2n&#10;GSU+MFMyDUYUdCc8vVp8/DBvbC5GUIEuhSPoxPi8sQWtQrB5lnleiZr5C7DCoFKCq1nAo1tnpWMN&#10;eq91NhoMplkDrrQOuPAeb286JV0k/1IKHh6k9CIQXVCMLaTVpXUV12wxZ/naMVsp3ofB/iGKmimD&#10;jx5c3bDAyMapP1zVijvwIMMFhzoDKRUXKQfMZjg4y+apYlakXLA43h7K5P+fW36/fbKPjoT2K7RI&#10;YCxIY33u8TLm00pXxx0jJajHEu4OZRNtIBwvx5ej2WCKKo668XAym05G0U92NLfOh28CahKFgjrk&#10;JZWLbe986KB7SHzNwK3SOnGjDWkKOh1fDpLBQYPOtYlYkVju3RxDT1LYaREx2vwQkqgyZRAvUn+J&#10;a+3IlmFnMM6FCSn55BfRESUxiPcY9vhjVO8x7vLYvwwmHIxrZcCl7M/CLl/3IcsOjzU/yTuKWplX&#10;UT63qxbTR3ZwGsXbCc8rKHdIv4NuMrzltwopumM+PDKHo4C04niHB1ykBqQCeomSCtyvv91HPHYo&#10;ailpcLQK6t82zAlK9HeDvftlOJnEWUyHyeXnER7cqWZ1qjGb+hqQoyGGbnkSIz7ovSgd1C/4Cyzj&#10;q6hihuPbBQ178Tp0A4+/CBfLZQLh9FkW7syT5dF1pCw24HP7wpztuzRgg9/DfghZftasHTZaGlhu&#10;AkiVOjlWvatqzwZObpqF/peJX8PpOaGOf+HiNwAAAP//AwBQSwMEFAAGAAgAAAAhAMEN/+DjAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxY2gpKV5pOU6UJCcFhYxdubpO1&#10;1RKnNNlWeHrSE9x+y59+fy7Wk9HsokbXWxIQLyNgihore2oFHD629xkw55EkaktKwLdysC5vbwrM&#10;pb3STl32vmWhhFyOAjrvh5xz13TKoFvaQVHYHe1o0IdxbLkc8RrKjeZJFKXcYE/hQoeDqjrVnPZn&#10;I+C12r7jrk5M9qOrl7fjZvg6fD4KcbeYNs/AvJr8HwyzflCHMjjV9kzSMS0gjbI0oCGskhjYTMTp&#10;QwKsnlP2tAJeFvz/F+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGIxzPp2AgAAUwUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMEN/+DjAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA0AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent/>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00842A2B">
+      <w:r w:rsidR="00C611A8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09AE0D17" wp14:editId="7538E725">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FEEBCAC" wp14:editId="0A283CF2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>335915</wp:posOffset>
+                  <wp:posOffset>333375</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>4623435</wp:posOffset>
+                  <wp:posOffset>3810001</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3528060" cy="3251835"/>
-                <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+                <wp:extent cx="7082155" cy="609600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Text Box 5"/>
+                <wp:docPr id="4" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3528060" cy="3251835"/>
-[...970 lines deleted...]
-                          <a:ext cx="2820670" cy="3855720"/>
+                          <a:ext cx="7082155" cy="609600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                          <w:p w14:paraId="0D00CADB" w14:textId="73C71E6F" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00C611A8">
                             <w:pPr>
                               <w:pStyle w:val="BasicParagraph"/>
-                              <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-                                <w:szCs w:val="68"/>
+                              <w:spacing w:line="240" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">You can’t </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                                 <w:color w:val="0091C8"/>
-                                <w:sz w:val="68"/>
-[...2 lines deleted...]
-                              <w:t>PROTECTING</w:t>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>smell it</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...3 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...4 lines deleted...]
-                              <w:t xml:space="preserve">YOUR </w:t>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>taste it</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...4 lines deleted...]
-                              <w:t xml:space="preserve">FAMILY </w:t>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> or </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...4 lines deleted...]
-                              <w:t xml:space="preserve">FROM </w:t>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:color w:val="0091C8"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>see it</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
-                                <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...22 lines deleted...]
-                              <w:t>MONOXIDE</w:t>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>, but it’s out there</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C611A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C611A8" w:rsidRPr="00C611A8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Carbon monoxide is the number one cause of accidental poisonings in the United States. In California, a residential property with a fossil fuel burning heater, fireplace or attached garage is required to keep their family safe with a carbon monoxide detector. </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B"/>
+                          <w:p w14:paraId="7272FE1C" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 3" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:26.45pt;margin-top:24.3pt;width:222.1pt;height:303.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRk7r8fwIAAGMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X51HH1lQp8hadBhQ&#10;tMXaoWdFlhpjkqhJTOzs15eS7TTodumwiyyTHyny4+P8orWGbVWINbiSj49GnCknoardc8l/PF5/&#10;mnEWUbhKGHCq5DsV+cXi44fzxs/VBNZgKhUYOXFx3viSrxH9vCiiXCsr4hF45UipIViB9BueiyqI&#10;hrxbU0xGo9OigVD5AFLFSNKrTskX2b/WSuKd1lEhMyWn2DCfIZ+rdBaLczF/DsKva9mHIf4hCitq&#10;R4/uXV0JFGwT6j9c2VoGiKDxSIItQOtaqpwDZTMevcnmYS28yrkQOdHvaYr/z6283d4HVlcln3Lm&#10;hKUSPaoW2Rdo2TSx0/g4J9CDJxi2JKYqD/JIwpR0q4NNX0qHkZ543u25Tc4kCSezyej0jFSSdNPZ&#10;ycnZJLNfvJr7EPGrAsvSpeSBipc5FdubiBQKQQdIes3BdW1MLqBxrCn56fRklA32GrIwLmFVboXe&#10;TUqpCz3fcGdUwhj3XWmiImeQBLkJ1aUJbCuofYSUymFOPvsldEJpCuI9hj3+Nar3GHd5DC+Dw72x&#10;rR2EnP2bsKufQ8i6wxORB3mnK7arti/1CqodVTpANynRy+uaqnEjIt6LQKNBFaRxxzs6tAFiHfob&#10;Z2sIv/8mT3jqWNJy1tColTz+2oigODPfHPXy5/HxcZrN/HOcG4OFQ83qUOM29hKoHGNaLF7mKxkH&#10;NMNVB7BPtBWW6VVSCSfp7ZLjcL3EbgHQVpFqucwgmkYv8MY9eJlcp+qkXntsn0TwfUMi9fItDEMp&#10;5m/6ssMmSwfLDYKuc9MmgjtWe+JpknMv91snrYrD/4x63Y2LFwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANgVw+niAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNio06gJaZqXqopU&#10;ISEYWrqwObGbRLWfQ+y2gV+Pmcp4utPdd8V6Mppd1Oh6SwjzWQRMUWNlTy3C4WP7lAFzXpAU2pJC&#10;+FYO1uX9XSFyaa+0U5e9b1koIZcLhM77IefcNZ0yws3soCh4Rzsa4YMcWy5HcQ3lRvM4ilJuRE9h&#10;oRODqjrVnPZng/Babd/Fro5N9qOrl7fjZvg6fCaIjw/TZgXMq8nfwvCHH9ChDEy1PZN0TCMk8TIk&#10;ERZZCiz4i+XzHFiNkCZJBrws+P8H5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0ZO6&#10;/H8CAABjBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;2BXD6eIAAAAJAQAADwAAAAAAAAAAAAAAAADZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="2FEEBCAC" id="Text Box 4" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:26.25pt;margin-top:300pt;width:557.65pt;height:48pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApggmXbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+1kSR9BnSJr0WFA&#10;0RZLh54VWWqMyaImMbGzX19KtpOg26XDLjYlfnx9JHV51daGbZUPFdiCj05yzpSVUFb2peA/nm4/&#10;nXMWUNhSGLCq4DsV+NX844fLxs3UGNZgSuUZObFh1riCrxHdLMuCXKtahBNwypJSg68F0tG/ZKUX&#10;DXmvTTbO89OsAV86D1KFQLc3nZLPk3+tlcQHrYNCZgpOuWH6+vRdxW82vxSzFy/cupJ9GuIfsqhF&#10;ZSno3tWNQME2vvrDVV1JDwE0nkioM9C6kirVQNWM8jfVLNfCqVQLkRPcnqbw/9zK++3SPXqG7Rdo&#10;qYGRkMaFWaDLWE+rfR3/lCkjPVG429OmWmSSLs/y8/FoOuVMku40vzjNE6/Zwdr5gF8V1CwKBffU&#10;lsSW2N4FpIgEHSAxmIXbypjUGmNZQ04/T/NksNeQhbERq1KTezeHzJOEO6MixtjvSrOqTAXEizRe&#10;6tp4thU0GEJKZTHVnvwSOqI0JfEewx5/yOo9xl0dQ2SwuDeuKws+Vf8m7fLnkLLu8ETkUd1RxHbV&#10;UuEFnwyNXUG5o3576FYhOHlbUVPuRMBH4Wn2qcW0z/hAH22AyIde4mwN/vff7iOeRpK0nDW0SwUP&#10;vzbCK87MN0vDejGaTOLypcNkejamgz/WrI41dlNfA3VlRC+Hk0mMeDSDqD3Uz7T2ixiVVMJKil1w&#10;HMRr7Dacng2pFosEonVzAu/s0snoOjYpjtxT+yy86+cSaaLvYdg6MXsznh02WlpYbBB0lWY38tyx&#10;2vNPq5pGun9W4ltwfE6ow+M3fwUAAP//AwBQSwMEFAAGAAgAAAAhAOKzVXrhAAAACwEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2GZgje720BijdmUEiiC6KG1F2+T7DYJ3Y+Y3bbRX+/0&#10;ZI8z8/DO8xaryRp21mPovZOwmAtg2jVe9a6VsP/cPC6BhYhOofFOS/jRAVbl/V2BufIXt9XnXWwZ&#10;hbiQo4QuxiHnPDSdthjmftCObgc/Wow0ji1XI14o3BqeCJFxi72jDx0Ouup0c9ydrIS3avOB2zqx&#10;y19Tvb4f1sP3/iuV8mE2rV+ART3Ffxiu+qQOJTnV/uRUYEZCmqRESsiEoE5XYJE9UZmaVs+ZAF4W&#10;/LZD+QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQApggmXbQIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDis1V64QAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00842A2B">
+                    <w:p w14:paraId="0D00CADB" w14:textId="73C71E6F" w:rsidR="00842A2B" w:rsidRDefault="00842A2B" w:rsidP="00C611A8">
                       <w:pPr>
                         <w:pStyle w:val="BasicParagraph"/>
-                        <w:spacing w:line="276" w:lineRule="auto"/>
-[...4 lines deleted...]
-                          <w:szCs w:val="68"/>
+                        <w:spacing w:line="240" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">You can’t </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
                           <w:color w:val="0091C8"/>
-                          <w:sz w:val="68"/>
-[...2 lines deleted...]
-                        <w:t>PROTECTING</w:t>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>smell it</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...3 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...4 lines deleted...]
-                        <w:t xml:space="preserve">YOUR </w:t>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>taste it</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...4 lines deleted...]
-                        <w:t xml:space="preserve">FAMILY </w:t>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> or </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...4 lines deleted...]
-                        <w:t xml:space="preserve">FROM </w:t>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:color w:val="0091C8"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>see it</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Tondu Beta" w:hAnsi="Tondu Beta" w:cs="Tondu Beta"/>
-[...22 lines deleted...]
-                        <w:t>MONOXIDE</w:t>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>, but it’s out there</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C611A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C611A8" w:rsidRPr="00C611A8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Carbon monoxide is the number one cause of accidental poisonings in the United States. In California, a residential property with a fossil fuel burning heater, fireplace or attached garage is required to keep their family safe with a carbon monoxide detector. </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00842A2B" w:rsidRDefault="00842A2B"/>
+                    <w:p w14:paraId="7272FE1C" w14:textId="77777777" w:rsidR="00842A2B" w:rsidRDefault="00842A2B"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00842A2B">
+      <w:r w:rsidR="00F7330E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B6110CD" wp14:editId="7E0DB7B6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>1614170</wp:posOffset>
+              <wp:posOffset>413385</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>8834120</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6433820" cy="4328160"/>
-            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:extent cx="685800" cy="996315"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="Picture 2"/>
+            <wp:docPr id="9" name="Picture 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="dreamstime_m_8322997.jpg"/>
+                    <pic:cNvPr id="0" name="yourimagehere.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6433820" cy="4328160"/>
+                      <a:ext cx="685800" cy="996315"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00842A2B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65703579" wp14:editId="431D9E3A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5575935</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>9212580</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1685925" cy="617855"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="10" name="Picture 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="GenCompanyLogo.jpg"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1685925" cy="617855"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00A55360">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="553A654C" wp14:editId="664FE946">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:align>top</wp:align>
+            </wp:positionV>
+            <wp:extent cx="7527925" cy="4000500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="1456943735" name="Picture 7"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1456943735" name="Picture 1456943735"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7527925" cy="4000500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B61D10" w:rsidSect="00842A2B">
+    <w:sectPr w:rsidR="0025094A" w:rsidSect="00842A2B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="0" w:right="0" w:bottom="0" w:left="0" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tondu Beta">
-    <w:panose1 w:val="02000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06657AC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B5006E36"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2437,51 +2299,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="156C076D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DB873E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2550,51 +2412,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F013FD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="071E7330"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2663,51 +2525,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D264F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="048811F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2776,527 +2638,512 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="523910484">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="62146377">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="747847570">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1314217381">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00842A2B"/>
+    <w:rsid w:val="001B2A44"/>
     <w:rsid w:val="002A5F4E"/>
     <w:rsid w:val="0034238A"/>
     <w:rsid w:val="00842A2B"/>
+    <w:rsid w:val="008B0834"/>
+    <w:rsid w:val="00A55360"/>
+    <w:rsid w:val="00A96F86"/>
+    <w:rsid w:val="00C611A8"/>
     <w:rsid w:val="00F7330E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="369515B0"/>
+  <w15:docId w15:val="{7E08D9EB-4ED0-4C9B-8844-D2405F7A9B40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...398 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00842A2B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3361,58 +3208,58 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00842A2B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F7330E"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:youremail@mail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3658,51 +3505,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1</Words>
   <Characters>9</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>